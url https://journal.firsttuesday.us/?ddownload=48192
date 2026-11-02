--- v0 (2025-10-09)
+++ v1 (2026-11-02)
@@ -1,1082 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B61D10" w:rsidRDefault="0090412E">
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="2D74AAAF" w14:textId="3A4CBB79" w:rsidR="00B72EE4" w:rsidRDefault="004C02CC">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
-[...992 lines deleted...]
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251639808" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0EB256A6" wp14:editId="75B44E5F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7772400" cy="10058400"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Rectangle 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7772400" cy="10058400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:blipFill dpi="0" rotWithShape="1">
-                          <a:blip r:embed="rId8">
+                          <a:blip r:embed="rId5">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </a:blipFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
@@ -1084,126 +88,1404 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:612pt;height:11in;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQArENvACgEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7DMBCE&#10;70i8g+UrShx6QAg16YGUIyBUHmBlbxKX+EdeE9q3x07ppSJIHO3dmW/GXm8OZmQTBtLO1vy2rDhD&#10;K53Stq/5++6puOeMIlgFo7NY8yMS3zTXV+vd0SOxpLZU8yFG/yAEyQENUOk82jTpXDAQ0zH0woP8&#10;gB7FqqruhHQ2oo1FzB68WbfYwecY2faQrk9JAo7E2eNpMbNqDt6PWkJMScVk1QWl+CGUSTnv0KA9&#10;3aQYXPxKyJNlwLJu7/sLnTa52d5jn1Ev6TWDVsheIcRnMCm5UIEErlzrZPk3NvcyVLiu0xLLNtB2&#10;Vp1rLHkr92UDTv81b5PsDaezu5j/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDnSmJ8JwMAANAGAAAOAAAAZHJzL2Uyb0RvYy54bWysVV1v2yAUfZ+0/4B4&#10;T21HztxadaosaadK0Vq1nfpMMI6RMDAgX5v233cBO6naapOm5YFc4HI/Dofjy6t9J9CWGcuVrHB2&#10;lmLEJFU1l+sKf3u6GZ1jZB2RNRFKsgofmMVX048fLne6ZGPVKlEzgyCItOVOV7h1TpdJYmnLOmLP&#10;lGYSNhtlOuJgatZJbcgOonciGafpp2SnTK2NosxaWF3ETTwN8ZuGUXfXNJY5JCoMtbkwmjCu/JhM&#10;L0m5NkS3nPZlkH+ooiNcQtJjqAVxBG0MfxOq49Qoqxp3RlWXqKbhlIUeoJssfdXNY0s0C70AOFYf&#10;YbL/Lyz9ur03iNdwdxhJ0sEVPQBoRK4FQ5mHZ6dtCV6P+t70Mwum73XfmM7/QxdoHyA9HCFle4co&#10;LBZFMc5TQJ7CXpamk3M/g0DJ6bw21n1hqkPeqLCB/AFLsl1aF10HF59uJbi+4UKgWgO+ENoo98xd&#10;G9DyfQxOPV5w239nVbyJhaKbjkkXqWWYIA54bVuuLaQpWbdigJS5rWMSaBIq9Ol8u+G6f47PZ2l6&#10;Mf48mk/S+ShPi+vR7CIvRkV6XeRpfp7Ns/kvX2KWlxvLlooSsdB84F6Wv6n2Xcr0ryCyJrAPbUng&#10;eAQMCgoYDyUC3B43X6s11F8x+IHtDHO09WYDkPbr4Hzc6A96wL2XkH6Uys9jJr+SeJJEWgTLHQSL&#10;3g+sAXYBEcbhWsK7ZnNhYrWEUkA7gmlbUrO4PEnh15PkeCK0IyQEPFXbx+4DeM14GztWGbsLR1mQ&#10;hWNh6Z8K68EcToTMSrrj4Y5LZd4LIKCrPnP0H0CK0HiUVqo+wNsD9gYWW01vODyAJbHunhhQIaA2&#10;KKu7g6ERaldh1VsYtcr8eG/d+wOBYBejHahahe33DTEMI3ErQTYusjz3Mhgm+aQY++fzcmf1ckdu&#10;urkCUoE0QHXB9P5ODGZjVPcMAjzzWWGLSAq5K0ydGSZzF9UWJJyy2Sy4gfRp4pbyUdPhvfoH/rR/&#10;Jkb3KuCAuV/VoICkfCUG0TdycbZxquFBKU649niDbAbi9BLvdfnlPHidPkTT3wAAAP//AwBQSwME&#10;FAAGAAgAAAAhADedwRi6AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI/LCsIw&#10;EEX3gv8QZm/TuhCRpm5EcCv1A4ZkmkabB0kU+/cG3CgILude7jlMu3/aiT0oJuOdgKaqgZGTXhmn&#10;BVz642oLLGV0CifvSMBMCfbdctGeacJcRmk0IbFCcUnAmHPYcZ7kSBZT5QO50gw+WszljJoHlDfU&#10;xNd1veHxkwHdF5OdlIB4Ug2wfg7F/J/th8FIOnh5t+TyDwU3trgLEKOmLMCSMvgOm+oaNPCu5V+P&#10;dS8AAAD//wMAUEsDBBQABgAIAAAAIQCvA5b13AAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;a8JAEIXvBf/DMkJvdWOoImk2UkTpRWhrBeltk50mwd3ZkF1N+u879tJehvd4w5tv8vXorLhiH1pP&#10;CuazBARS5U1LtYLjx+5hBSJETUZbT6jgGwOsi8ldrjPjB3rH6yHWgksoZFpBE2OXSRmqBp0OM98h&#10;cfble6cj276WptcDlzsr0yRZSqdb4guN7nDTYHU+XJyCsBleyJ5e3z7Pu1ouh2212Jd7pe6n4/MT&#10;iIhj/FuGGz6jQ8FMpb+QCcIq4Efi77xlafrIvmS1WLGSRS7/8xc/AAAA//8DAFBLAwQKAAAAAAAA&#10;ACEAnHO4vhmHFgAZhxYAFAAAAGRycy9tZWRpYS9pbWFnZTEuanBn/9j/4RLNRXhpZgAATU0AKgAA&#10;AAgABwESAAMAAAABAAEAAAEaAAUAAAABAAAAYgEbAAUAAAABAAAAagEoAAMAAAABAAIAAAExAAIA&#10;AAAiAAAAcgEyAAIAAAAUAAAAlIdpAAQAAAABAAAAqAAAANQAFuNgAAAnEAAW42AAACcQQWRvYmUg&#10;UGhvdG9zaG9wIENDIDIwMTUgKFdpbmRvd3MpADIwMTU6MTE6MDkgMDk6MDE6NTcAAAOgAQADAAAA&#10;Af//AACgAgAEAAAAAQAABPugAwAEAAAAAQAABnIAAAAAAAAABgEDAAMAAAABAAYAAAEaAAUAAAAB&#10;AAABIgEbAAUAAAABAAABKgEoAAMAAAABAAIAAAIBAAQAAAABAAABMgICAAQAAAABAAARkwAAAAAA&#10;AABIAAAAAQAAAEgAAAAB/9j/7QAMQWRvYmVfQ00AAv/uAA5BZG9iZQBkgAAAAAH/2wCEAAwICAgJ&#10;CAwJCQwRCwoLERUPDAwPFRgTExUTExgRDAwMDAwMEQwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwM&#10;DAwBDQsLDQ4NEA4OEBQODg4UFA4ODg4UEQwMDAwMEREMDAwMDAwRDAwMDAwMDAwMDAwMDAwMDAwM&#10;DAwMDAwMDAwMDP/AABEIAKAAfAMBIgACEQEDEQH/3QAEAAj/xAE/AAABBQEBAQEBAQAAAAAAAAAD&#10;AAECBAUGBwgJCgsBAAEFAQEBAQEBAAAAAAAAAAEAAgMEBQYHCAkKCxAAAQQBAwIEAgUHBggFAwwz&#10;AQACEQMEIRIxBUFRYRMicYEyBhSRobFCIyQVUsFiMzRygtFDByWSU/Dh8WNzNRaisoMmRJNUZEXC&#10;o3Q2F9JV4mXys4TD03Xj80YnlKSFtJXE1OT0pbXF1eX1VmZ2hpamtsbW5vY3R1dnd4eXp7fH1+f3&#10;EQACAgECBAQDBAUGBwcGBTUBAAIRAyExEgRBUWFxIhMFMoGRFKGxQiPBUtHwMyRi4XKCkkNTFWNz&#10;NPElBhaisoMHJjXC0kSTVKMXZEVVNnRl4vKzhMPTdePzRpSkhbSVxNTk9KW1xdXl9VZmdoaWprbG&#10;1ub2JzdHV2d3h5ent8f/2gAMAwEAAhEDEQA/AMbfZ+877yn3W/vO+8rBN+QdTdZ8N5A/BNLn/Sc5&#10;3xcT+Uqt93Pf8HdPxuHTAT5z4f8AuJO8X2Dlzh8yonIDZJuiOZf/ALVjMrYOQJPkjGsem4Acg8fB&#10;H7uP3vwYz8al0wxHnLi/7mL01XQPrHcA6vCyC1wkE+0EH+u5qss+qH1qeJ+yuYD+/dWP/Rrl33Tb&#10;Rb0/Du7vx6XH51scrZc0+0PAJGkETr5FM9odT9ipfFs/6MMY8xM/90+es+o/1lcDJpZHIdcZ/wDA&#10;2PQsz6q9Uw66rLsqktuf6bdtjh7z9GubhT73furvrcw0OZXlbW2WO2U2sMNc7UtZ7/5q1zW/zbvZ&#10;+5YsL63a4GGCYd9vx/VaOCd24P1RjjiZxGtEgLJfE+Z4ZG4RoEjhjf8A0uJ4x9FTBJ6ljH/0Ir/9&#10;Kq1h9Ooue6m7JsrvZqWtIcCCJbZW7/C1/wBVcQSz0tP3T+YV2t+JbkX49VLzjve2kC9sSz9HX7xu&#10;VufKYoja/qf4tMfFecld5K8oYx/3CPIwb8W70ri8zqxwcS17T9F9ZEKLaZPf4Oc//vrwr+d0jPw8&#10;Gux3Vr7w/IraylzatpLz+kc2xo3Mb6bH/QRLKAWEx3kfBKGLER8g07hbLneaO+af+DLh/wCg5pG3&#10;UNYR/ad/1b3LpuldP6dn4NeVTRU130LW7ZLbG/S+l+99NYD6Q7QCD5d/vWn9VuoHp3UhTfpj5UMf&#10;I9rX/wCBt/749SCEI7Qj/ixYZZ88vmzZD55J/wDfO0zptLOKWgDu1rR/BWtlXo+ntdE8T/q1XMvM&#10;pI2V/SHOmip7+8n4xondL4R5UxWb+Y+dv//Q4Un2hSYT20UCdE7SglO157qwyweCAxoJaAPpiB/W&#10;8f6qnoGseQQHgwTMEtOxyVKt6ejrX1hwP2fjZPUqx07Kw/XofWBXYxgmqrHste36VbmenuYqnWLa&#10;s2jH+z5FL7a7nPc597Gv9zA2t/qWv3O96F9WBiWdUcc8C6iqlwrqePVEuI2Nrqs9rebbPYuqDPq9&#10;2w6//Ydn9yHvRxy0iL8wkxlIak05vQvrRk49N+B12/Hy8PaIsdk1vubJb7dzX7rWM/nv9NXs/Rpd&#10;T+sFmZfQ6rKqHTG3sZfdY5n6QVzZRYLG7/S9bbusx/U9f2LXoxui3Wtqrw6w53BNFYGmvgokYVWb&#10;9lbSW1bXB5aYYW/SdjjEj0X1eoN1n/bv86mjJAy9zgArx9N+SfXw8HFd+HqfOvs49Hb9qxJA2n9O&#10;3mPgums610clrftdTtrK2EgkiWsYx0afvNXUNr6T2xax/wBZZ/cp7OltBc6ipoAJJNTBoNT2T5c5&#10;xbgf4y2OGtr+x5i7rfTcgYNQy6W42Kw2OIcdxuJsY1mzb9BjH796metdM1b9rqEDx/iF0uG/pWVi&#10;U5uPXU7HyATU/wBNomCW8OaP3VYFOH2prH/W2/3Jvv1+iB13TweLxTus9KGv2phHhr/coW9c6NyM&#10;pknkQ7/yK7n0cX/RV/5jf7lD0Maww2tnME7GjX7kfvNkDhH2q9vxczov1n6PnCnFbmMdm2H021EO&#10;Be781zfZ+cug9F0RpM+Gi5q4fWTH6ib+nM6fXTUCyoWtc5+ujrHOra3a938hE+3/AF82epPTdu6J&#10;2Wx+VP8AvPpvTi7f2rPa18H/0cfH/wAX/Xb3Rbfi45AnYXPscf5P6Jgr/wDBFXP1YdVXXY/Kc/fu&#10;Y4NrDNlrDtspfudb9H2vXotJmxx8hHzMrK6u3DxuoWsuDnC/a/IqaNRY0HZdU6Wt3WM+kpMXCMgE&#10;48UeoW5YzOM8EuGfQvCPoqxLQ282OAG9vpmI3TP0di6DH6d0Cr6q5HUnYlXrVW+l6zyXObDmN2SX&#10;Gtn0lj9QAflaDTawAd4IB/iuga2o/Ui5r2BzbMy6QSQCRa6DLf6ii9u5SomjYGvddxVEWNerj33M&#10;xag6uhvosoN/p7W7i8v2fzzm2bVHH+s+Rc/b6bm+17oFjC72NdZ9H0fztqJ1OuMJ4iT9kpbHjutY&#10;sLp2mRa4gaUXn7q3qKOCJB4hZXmZsU9j9WOq5+V1vFpupLK37i53qMd+Y4/RZW3d/nIHUusZ2PmZ&#10;rmg3bMo1VMBayGn1HO97mP8A9Gm+pbg/rOMRVsG13uJHZh7IXUq/VzbqwA439Q2AOIAlwubq53tb&#10;9JTT5fHGUIR+WRuX+F6SxwyyImT8w2ZM6/1QVvfZjObDN1Y9Vh3O3sq2H9D7f5xExfrB1C/KGO+k&#10;1H3N9T1GvhwY61vs9Fu/6K0Ov/VRnTaC/D35DQ0Mspe0b49Sp/qD0va5jNnv9iF0n6n9bOWzJupq&#10;xK9xLG2PBeWuY9utdIs93v8Az3pksPLcE5RPhGz6vl/d/vMgOcSiDHxND0793XZmsr6Dg5GUxj92&#10;4vc7ZW1p3H3fpNlbdyizr+K6dgZYWguLa7qnugfSIYywuctTG6DhXdOq6f1ADLpr+ix3tY4g795D&#10;Du+l9Hc5Cu+qX1dFgtxaa8PIra9gspECHt2PbZW39G9VpgHUE7Af4sWxGFWDvZOjQH1ixjJNbmNa&#10;0vc98Boa0bnOcVew83HvZiXVvDm5m81EGZ2CXbf3lR/5iZt+PfXT1gepZvLJx27Sxzdgx3P9Wx7G&#10;bv5y1jPVXCu6x9YemvZgnIsxn9NfZWymKz6TzLL2tfsd6m797c9Pw4jpIm9WLJLUxAfSKTbdfY4E&#10;Cupx3g6ky59bWsj2s2+mr32LJ9P1dns5nX6MLyKz6x/WFwcR1LIbv+mGPNc6l2vo7PznKv8AtnrU&#10;bv2hl790T69nh/XU4iBExH6W/wDjcTGdZA9n/9LUv61j9PzX0ZRDKmYn2p9mpf7XimG1tH0fcmt6&#10;l03q9uMce5mRXULX2ADgMpL62OELC+s+Dk5tzs7HtqppdhnFt9Z0bQ5/q7/aHbt30Fi9E6dn4ot+&#10;w5VFl5cW7WuMEOrfS5nubt9zbU05IAHJxx4L4eIHiHF/gro2ajWu/wBF8sxkuP7oZ+DWLbzsnGq+&#10;omPcQ5tVmSXwH6ybLXu/SbfoblmP6eM6x7sXJqLrQS2syHiBt9w/krT6l04WfVPG6Qy9jLcZ7Xvf&#10;aYYZLy73/wDXFISAQLAMvlF/N/dY7/DdpZ4svxyyhu+x2NiuDAQJE13O27y1v0VzdVjsW68PZtfs&#10;spewngvG3dpP0ZWjkdJyq/0z8uhzAAz2vdYddPosDvBAo6Hn5r3HFycd3ujYXbXSB+cx7Q5KumxG&#10;tKJ7F3vqLdfb1jHsdUfSsbYRbIiQ0j97cs/q2f6luY3Fb6l1WW9zw8Q0CLa9xe7b+c5Xvqx0fN6N&#10;1mvP6i+plFbHtljw4lzxta381Z2f9X8yzJyrK7aCzJtc6ol4El7twbtR4rAnYqP6XTTxVQFju979&#10;WvrTh9bwaRZYyrPMMcHaS+Pob/8ATf4Sj/uTT/wn2hbv2ckNa6k7SCJktkj97Y539heRY/1d+sOL&#10;fLLamWOGyysOb7mE6se0tLLa9zf89b9Gf9c+ngUV59ZAMtqynh5ieG2XN9bb/wBdVWeOPzCUeEi9&#10;/wBFtY+aFAHd9EpxXFu1xLGN0mdSB/K/M/s+9Fccelm1oAbEeAXD9X+snWaOjtzMe9r84FouoqAc&#10;A0nbvpaZ9ZzVQrzOrZOVTmZPUh9je1zn4WRbWy0Etc1jXtx/5e2z3IcFdttyQyAmZ0EpeEYye/Zk&#10;4WK85FtrK4EkFwGn53tJXmH+MKhtP1uzSwAMvbTeI4O6trHu/tPqc5XKh0a7qOOOsY1V+Buey4sc&#10;SWB7fbkM+zllj9tlbK3/APB3fzazfrJW/OvwRh2tyGYmDViWXv3VlzqX3it217d7v1d1G96fAwjH&#10;5o77WifL8zOVjBlOm/BP/vXnXkBR3Db/AGv4K5+xcx3NlTfm4/8AfGp/2Ddsj12TM/Rd4R+8j7kP&#10;3gr7hzdX7M/s1/xX/9M7PqF9YhhHEuHrtfo4m1jIA/Nbsa5yrj/Fl1Nrt7ccl+kuOTGo/d9PavVL&#10;WudW9rTtc5pAcOxI5WNZ0jq4orNebuyKqmNAcXwXtF7XWeo51rt9rMlnqXenv/V/8H6n6KEwMRUe&#10;Kj6jw8O7PiMDuMYOw4hP/uJPnh/xX/WZt3qY5ZS3s31A8/57lcb/AIv/AKxCg0OrD2u+k52Rqdd0&#10;fR+iu3yOh9SvZXv6k51tNrra3lkRNXoNbsrsa32O9R+7/hP9L+lSt6N1x2KyqvrL2Xh1rrLzUw7g&#10;8bKWNr+jV6Df/BP0qd7fFRMpAj+7Y+wJOaESaw4peP66j/gzyPCf+Nv12C30Ww6AR9oI4/qbUx/x&#10;a9bLi77OyXc/rB/vXbs+rnU67bLKuqGt1hcS4VS73P8AW/Ot2fS/nPTZWx6VPTPrO7HpZfntru3Z&#10;BvsrO8EPLXYmxjqatvpu9jvd/Nfn/wA36C9rUnjlrvquHNgf+B8H1x8X/Sk8h/zE+svofZjTU6gc&#10;VutDhp/XaXJD6ifWVrQ1tNLWt+iBY0R8Pau1b0brDi5uR1V11RY9mw1Bsl9bqg6wsf7tj7N+xnp/&#10;QrQ/2F1wMFQ63YGNa1od6Q3Q0HbucX/T/wCE+nb/AIX/AASb93jVcUq3+rIPiMo/Lg5ePliAePP1&#10;I+tJIJYwkCATdrHgmP1E+sztXVVE+doP8F2F3QusXVMru6kbbGXvvZkFuzb+jFFNQx6S1r627rn+&#10;672W/pq/0it9O6Z1HGyzkZfUH5bfTcwVlpY0E+jD9rXmt38y/wDwe/8AS/T/ANIvu0O5/BkHxjmR&#10;tHGPKJ/754E/Uf6wgkGqkEf8K3+5L/mT9YP9HT/261eiXfzr/j/BRS+7w7y/BP8Aprmu2P8AxZf9&#10;++e/8yfrD/o6f+3Wpf8AMn6w/wCjp/7davQkkvu8O8vwR/pnmu2P/Fl/3755/wAyfrD/AKOn/t1q&#10;f/mT9YNv83TM/wClavQkkvu8O8vwV/pnmu2P/Fl/37//1PVUkkklKSSSSUpJJJJSkkkklKSSSSU0&#10;bv51/wAf4KCnd/Ov+P8ABRRUpMnSSUpJJMkp/9X1VJJJJSkkkklKSSSSUpJJJJSkkkklNG7+df8A&#10;H+CipXfzr/iooqWSTpklLpkk6Sn/1vVUkkklKSSSSUpJJJJSkkkklKSSSSU0bv51/wAf4KKld/Ov&#10;+P8ABQRUukkkkpSSSZJT/9f1VJJJJSkkkklKSSSSUpJJJJSkkkklNG7+df8AFQU7v51/xUEVKTpk&#10;6SlJkk6Sn//Q9VSSSSUpJJJJSkkkklKSSSSUpJJJJTRu/nX/AB/goqdwPqv+KhB8EVKTJ4PglB8E&#10;lKTJ4PglBSU//9n/7RqOUGhvdG9zaG9wIDMuMAA4QklNBCUAAAAAABAAAAAAAAAAAAAAAAAAAAAA&#10;OEJJTQQ6AAAAAADlAAAAEAAAAAEAAAAAAAtwcmludE91dHB1dAAAAAUAAAAAUHN0U2Jvb2wBAAAA&#10;AEludGVlbnVtAAAAAEludGUAAAAAQ2xybQAAAA9wcmludFNpeHRlZW5CaXRib29sAAAAAAtwcmlu&#10;dGVyTmFtZVRFWFQAAAABAAAAAAAPcHJpbnRQcm9vZlNldHVwT2JqYwAAAAwAUAByAG8AbwBmACAA&#10;UwBlAHQAdQBwAAAAAAAKcHJvb2ZTZXR1cAAAAAEAAAAAQmx0bmVudW0AAAAMYnVpbHRpblByb29m&#10;AAAACXByb29mQ01ZSwA4QklNBDsAAAAAAi0AAAAQAAAAAQAAAAAAEnByaW50T3V0cHV0T3B0aW9u&#10;cwAAABcAAAAAQ3B0bmJvb2wAAAAAAENsYnJib29sAAAAAABSZ3NNYm9vbAAAAAAAQ3JuQ2Jvb2wA&#10;AAAAAENudENib29sAAAAAABMYmxzYm9vbAAAAAAATmd0dmJvb2wAAAAAAEVtbERib29sAAAAAABJ&#10;bnRyYm9vbAAAAAAAQmNrZ09iamMAAAABAAAAAAAAUkdCQwAAAAMAAAAAUmQgIGRvdWJAb+AAAAAA&#10;AAAAAABHcm4gZG91YkBv4AAAAAAAAAAAAEJsICBkb3ViQG/gAAAAAAAAAAAAQnJkVFVudEYjUmx0&#10;AAAAAAAAAAAAAAAAQmxkIFVudEYjUmx0AAAAAAAAAAAAAAAAUnNsdFVudEYjUHhsQGLAAAAAAAAA&#10;AAAKdmVjdG9yRGF0YWJvb2wBAAAAAFBnUHNlbnVtAAAAAFBnUHMAAAAAUGdQQwAAAABMZWZ0VW50&#10;RiNSbHQAAAAAAAAAAAAAAABUb3AgVW50RiNSbHQAAAAAAAAAAAAAAABTY2wgVW50RiNQcmNAWQAA&#10;AAAAAAAAABBjcm9wV2hlblByaW50aW5nYm9vbAAAAAAOY3JvcFJlY3RCb3R0b21sb25nAAAAAAAA&#10;AAxjcm9wUmVjdExlZnRsb25nAAAAAAAAAA1jcm9wUmVjdFJpZ2h0bG9uZwAAAAAAAAALY3JvcFJl&#10;Y3RUb3Bsb25nAAAAAAA4QklNA+0AAAAAABAAlgAAAAEAAQCWAAAAAQABOEJJTQQmAAAAAAAOAAAA&#10;AAAAAAAAAD+AAAA4QklNBA0AAAAAAAQAAABaOEJJTQQZAAAAAAAEAAAAHjhCSU0D8wAAAAAACQAA&#10;AAAAAAAAAQA4QklNJxAAAAAAAAoAAQAAAAAAAAABOEJJTQP1AAAAAABIAC9mZgABAGxmZgAGAAAA&#10;AAABAC9mZgABAKGZmgAGAAAAAAABADIAAAABAFoAAAAGAAAAAAABADUAAAABAC0AAAAGAAAAAAAB&#10;OEJJTQP4AAAAAABwAAD/////////////////////////////A+gAAAAA////////////////////&#10;/////////wPoAAAAAP////////////////////////////8D6AAAAAD/////////////////////&#10;////////A+gAADhCSU0ECAAAAAAAEAAAAAEAAAJAAAACQAAAAAA4QklNBB4AAAAAAAQAAAAAOEJJ&#10;TQQaAAAAAANJAAAABgAAAAAAAAAAAAAGcgAABPsAAAAKAFUAbgB0AGkAdABsAGUAZAAtADEAAAAB&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAABPsAAAZyAAAAAAAAAAAAAAAAAAAAAAEAAAAA&#10;AAAAAAAAAAAAAAAAAAAAEAAAAAEAAAAAAABudWxsAAAAAgAAAAZib3VuZHNPYmpjAAAAAQAAAAAA&#10;AFJjdDEAAAAEAAAAAFRvcCBsb25nAAAAAAAAAABMZWZ0bG9uZwAAAAAAAAAAQnRvbWxvbmcAAAZy&#10;AAAAAFJnaHRsb25nAAAE+wAAAAZzbGljZXNWbExzAAAAAU9iamMAAAABAAAAAAAFc2xpY2UAAAAS&#10;AAAAB3NsaWNlSURsb25nAAAAAAAAAAdncm91cElEbG9uZwAAAAAAAAAGb3JpZ2luZW51bQAAAAxF&#10;U2xpY2VPcmlnaW4AAAANYXV0b0dlbmVyYXRlZAAAAABUeXBlZW51bQAAAApFU2xpY2VUeXBlAAAA&#10;AEltZyAAAAAGYm91bmRzT2JqYwAAAAEAAAAAAABSY3QxAAAABAAAAABUb3AgbG9uZwAAAAAAAAAA&#10;TGVmdGxvbmcAAAAAAAAAAEJ0b21sb25nAAAGcgAAAABSZ2h0bG9uZwAABPsAAAADdXJsVEVYVAAA&#10;AAEAAAAAAABudWxsVEVYVAAAAAEAAAAAAABNc2dlVEVYVAAAAAEAAAAAAAZhbHRUYWdURVhUAAAA&#10;AQAAAAAADmNlbGxUZXh0SXNIVE1MYm9vbAEAAAAIY2VsbFRleHRURVhUAAAAAQAAAAAACWhvcnpB&#10;bGlnbmVudW0AAAAPRVNsaWNlSG9yekFsaWduAAAAB2RlZmF1bHQAAAAJdmVydEFsaWduZW51bQAA&#10;AA9FU2xpY2VWZXJ0QWxpZ24AAAAHZGVmYXVsdAAAAAtiZ0NvbG9yVHlwZWVudW0AAAARRVNsaWNl&#10;QkdDb2xvclR5cGUAAAAATm9uZQAAAAl0b3BPdXRzZXRsb25nAAAAAAAAAApsZWZ0T3V0c2V0bG9u&#10;ZwAAAAAAAAAMYm90dG9tT3V0c2V0bG9uZwAAAAAAAAALcmlnaHRPdXRzZXRsb25nAAAAAAA4QklN&#10;BCgAAAAAAAwAAAACP/AAAAAAAAA4QklNBBQAAAAAAAQAAAAEOEJJTQQMAAAAABGvAAAAAQAAAHwA&#10;AACgAAABdAAA6IAAABGTABgAAf/Y/+0ADEFkb2JlX0NNAAL/7gAOQWRvYmUAZIAAAAAB/9sAhAAM&#10;CAgICQgMCQkMEQsKCxEVDwwMDxUYExMVExMYEQwMDAwMDBEMDAwMDAwMDAwMDAwMDAwMDAwMDAwM&#10;DAwMDAwMAQ0LCw0ODRAODhAUDg4OFBQODg4OFBEMDAwMDBERDAwMDAwMEQwMDAwMDAwMDAwMDAwM&#10;DAwMDAwMDAwMDAwMDAz/wAARCACgAHwDASIAAhEBAxEB/90ABAAI/8QBPwAAAQUBAQEBAQEAAAAA&#10;AAAAAwABAgQFBgcICQoLAQABBQEBAQEBAQAAAAAAAAABAAIDBAUGBwgJCgsQAAEEAQMCBAIFBwYI&#10;BQMMMwEAAhEDBCESMQVBUWETInGBMgYUkaGxQiMkFVLBYjM0coLRQwclklPw4fFjczUWorKDJkST&#10;VGRFwqN0NhfSVeJl8rOEw9N14/NGJ5SkhbSVxNTk9KW1xdXl9VZmdoaWprbG1ub2N0dXZ3eHl6e3&#10;x9fn9xEAAgIBAgQEAwQFBgcHBgU1AQACEQMhMRIEQVFhcSITBTKBkRShsUIjwVLR8DMkYuFygpJD&#10;UxVjczTxJQYWorKDByY1wtJEk1SjF2RFVTZ0ZeLys4TD03Xj80aUpIW0lcTU5PSltcXV5fVWZnaG&#10;lqa2xtbm9ic3R1dnd4eXp7fH/9oADAMBAAIRAxEAPwDG32fvO+8p91v7zvvKwTfkHU3WfDeQPwTS&#10;5/0nOd8XE/lKrfdz3/B3T8bh0wE+c+H/ALiTvF9g5c4fMqJyA2SbojmX/wC1YzK2DkCT5IxrHpuA&#10;HIPHwR+7j978GM/GpdMMR5y4v+5i9NV0D6x3AOrwsgtcJBPtBB/ruarLPqh9anifsrmA/v3Vj/0a&#10;5d9020W9Pw7u78elx+dbHK2XNPtDwCRpBE6+RTPaHU/YqXxbP+jDGPMTP/dPnrPqP9ZXAyaWRyHX&#10;Gf8AwNj0LM+qvVMOuqy7KpLbn+m3bY4e8/Rrm4U+937q763MNDmV5W1tljtlNrDDXO1LWe/+atc1&#10;v8272fuWLC+t2uBhgmHfb8f1WjgnduD9UY44mcRrRICyXxPmeGRuEaBI4Y3/ANLieMfRUwSepYx/&#10;9CK//SqtYfTqLnupuybK72alrSHAgiW2Vu/wtf8AVXEEs9LT90/mFdrfiW5F+PVS8473tpAvbEs/&#10;R1+8blbnymKI2v6n+LTHxXnJXeSvKGMf9wjyMG/Fu9K4vM6scHEte0/RfWRCi2mT3+DnP/768K/n&#10;dIz8PBrsd1a+8PyK2spc2raS8/pHNsaNzG+mx/0ESygFhMd5HwShixEfINO4Wy53mjvmn/gy4f8A&#10;oOaRt1DWEf2nf9W9y6bpXT+nZ+DXlU0VNd9C1u2S2xv0vpfvfTWA+kO0Ag+Xf71p/VbqB6d1IU36&#10;Y+VDHyPa1/8Agbf++PUghCO0I/4sWGWfPL5s2Q+eSf8A3ztM6bSziloA7ta0fwVrZV6Pp7XRPE/6&#10;tVzLzKSNlf0hzpoqe/vJ+MaJ3S+EeVMVm/mPnb//0OFJ9oUmE9tFAnRO0oJTtee6sMsHggMaCWgD&#10;6Ygf1vH+qp6BrHkEB4MEzBLTsclSreno619YcD9n42T1KsdOysP16H1gV2MYJqqx7LXt+lW5np7m&#10;Kp1i2rNox/s+RS+2u5z3Ofexr/cwNrf6lr9zvehfVgYlnVHHPAuoqpcK6nj1RLiNja6rPa3m2z2L&#10;qgz6vdsOv/2HZ/ch70cctIi/MJMZSGpNOb0L60ZOPTfgddvx8vD2iLHZNb7myW+3c1+61jP57/TV&#10;7P0aXU/rBZmX0Oqyqh0xt7GX3WOZ+kFc2UWCxu/0vW27rMf1PX9i16Mbot1raq8OsOdwTRWBpr4K&#10;JGFVm/ZW0ltW1weWmGFv0nY4xI9F9XqDdZ/27/OpoyQMvc4AK8fTfkn18PBxXfh6nzr7OPR2/asS&#10;QNp/Tt5j4LprOtdHJa37XU7aythIJIlrGMdGn7zV1Da+k9sWsf8AWWf3KezpbQXOoqaACSTUwaDU&#10;9k+XOcW4H+Mtjhra/seYu6303IGDUMuluNisNjiHHcbibGNZs2/QYx+/epnrXTNW/a6hA8f4hdLh&#10;v6VlYlObj11Ox8gE1P8ATaJglvDmj91WBTh9qax/1tv9yb79fogdd08Hi8U7rPShr9qYR4a/3KFv&#10;XOjcjKZJ5EO/8iu59HF/0Vf+Y3+5Q9DGsMNrZzBOxo1+5H7zZA4R9qvb8XM6L9Z+j5wpxW5jHZth&#10;9NtRDgXu/Nc32fnLoPRdEaTPhouauH1kx+om/pzOn101AsqFrXOfro6xzq2t2vd/IRPt/wBfNnqT&#10;03buidlsflT/ALz6b04u39qz2tfB/9HHx/8AF/1290W34uOQJ2Fz7HH+T+iYK/8AwRVz9WHVV12P&#10;ynP37mODawzZaw7bKX7nW/R9r16LSZscfIR8zKyurtw8bqFrLg5wv2vyKmjUWNB2XVOlrd1jPpKT&#10;FwjIBOPFHqFuWMzjPBLhn0Lwj6KsS0NvNjgBvb6ZiN0z9HYugx+ndAq+quR1J2JV61Vvpes8lzmw&#10;5jdklxrZ9JY/UAH5Wg02sAHeCAf4roGtqP1Iua9gc2zMukEkAkWugy3+oovbuUqJo2Br3XcVRFjX&#10;q499zMWoOrob6LKDf6e1u4vL9n885tm1Rx/rPkXP2+m5vte6BYwu9jXWfR9H87aidTrjCeIk/ZKW&#10;x47rWLC6dpkWuIGlF5+6t6ijgiQeIWV5mbFPY/VjqufldbxabqSyt+4ud6jHfmOP0WVt3f5yB1Lr&#10;Gdj5ma5oN2zKNVTAWshp9Rzve5j/APRpvqW4P6zjEVbBtd7iR2YeyF1Kv1c26sAON/UNgDiAJcLm&#10;6ud7W/SU0+XxxlCEflkbl/hekscMsiJk/MNmTOv9UFb32YzmwzdWPVYdzt7Kth/Q+3+cRMX6wdQv&#10;yhjvpNR9zfU9Rr4cGOtb7PRbv+itDr/1UZ02gvw9+Q0NDLKXtG+PUqf6g9L2uYzZ7/YhdJ+p/Wzl&#10;sybqasSvcSxtjwXlrmPbrXSLPd7/AM96ZLDy3BOUT4Rs+r5f3f7zIDnEogx8TQ9O/d12ZrK+g4OR&#10;lMY/duL3O2Vtadx936TZW3cos6/iunYGWFoLi2u6p7oH0iGMsLnLUxug4V3Tqun9QAy6a/osd7WO&#10;IO/eQw7vpfR3OQrvql9XRYLcWmvDyK2vYLKRAh7dj22Vt/RvVaYB1BOwH+LFsRhVg72To0B9YsYy&#10;TW5jWtL3PfAaGtG5znFXsPNx72Yl1bw5uZvNRBmdgl2395Uf+Ymbfj3109YHqWbyycdu0sc3YMdz&#10;/Vsexm7+ctYz1VwrusfWHpr2YJyLMZ/TX2Vspis+k8yy9rX7Hepu/e3PT8OI6SJvViyS1MQH0ik2&#10;3X2OBArqcd4OpMufW1rI9rNvpq99iyfT9XZ7OZ1+jC8is+sf1hcHEdSyG7/phjzXOpdr6Oz85yr/&#10;ALZ61G79oZe/dE+vZ4f11OIgRMR+lv8A43ExnWQPZ//S1L+tY/T819GUQypmJ9qfZqX+14phtbR9&#10;H3JrepdN6vbjHHuZkV1C19gA4DKS+tjhCwvrPg5Obc7Ox7aqaXYZxbfWdG0Of6u/2h27d9BYvROn&#10;Z+KLfsOVRZeXFu1rjBDq30uZ7m7fc21NOSABycceC+HiB4hxf4K6Nmo1rv8ARfLMZLj+6Gfg1i28&#10;7JxqvqJj3EObVZkl8B+smy17v0m36G5Zj+njOse7Fyai60EtrMh4gbfcP5K0+pdOFn1TxukMvYy3&#10;Ge1732mGGS8u9/8A1xSEgECwDL5Rfzf3WO/w3aWeLL8csobvsdjYrgwECRNdztu8tb9Fc3VY7Fuv&#10;D2bX7LKXsJ4Lxt3aT9GVo5HScqv9M/LocwAM9r3WHXT6LA7wQKOh5+a9xxcnHd7o2F210gfnMe0O&#10;SrpsRrSiexd76i3X29Yx7HVH0rG2EWyIkNI/e3LP6tn+pbmNxW+pdVlvc8PENAi2vcXu2/nOV76s&#10;dHzejdZrz+ovqZRWx7ZY8OJc8bWt/NWdn/V/Msycqyu2gsybXOqJeBJe7cG7UeKwJ2Kj+l008VUB&#10;Y7ve/Vr604fW8GkWWMqzzDHB2kvj6G//AE3+Eo/7k0/8J9oW79nJDWupO0giZLZI/e2Od/YXkWP9&#10;XfrDi3yy2pljhssrDm+5hOrHtLSy2vc3/PW/Rn/XPp4FFefWQDLasp4eYnhtlzfW2/8AXVVnjj8w&#10;lHhIvf8ARbWPmhQB3fRKcVxbtcSxjdJnUgfyvzP7PvRXHHpZtaAGxHgFw/V/rJ1mjo7czHva/OBa&#10;LqKgHANJ276WmfWc1UK8zq2TlU5mT1IfY3tc5+FkW1stBLXNY17cf+Xts9yHBXbbckMgJmdBKXhG&#10;Mnv2ZOFivORbayuBJBcBp+d7SV5h/jCobT9bs0sADL203iODurax7v7T6nOVyodGu6jjjrGNVfgb&#10;nsuLHElge325DPs5ZY/bZWyt/wDwd382s36yVvzr8EYdrchmJg1Yll791Zc6l94rdte3e79XdRve&#10;nwMIx+aO+1ony/MzlYwZTpvwT/71515AUdw2/wBr+CufsXMdzZU35uP/AHxqf9g3bI9dkzP0XeEf&#10;vI+5D94K+4c3V+zP7Nf8V//TOz6hfWIYRxLh67X6OJtYyAPzW7Gucq4/xZdTa7e3HJfpLjkxqP3f&#10;T2r1S1rnVva07XOaQHDsSOVjWdI6uKKzXm7siqpjQHF8F7Re11nqOda7fazJZ6l3p7/1f/B+p+ih&#10;MDEVHio+o8PDuz4jA7jGDsOIT/7iT54f8V/1mbd6mOWUt7N9QPP+e5XG/wCL/wCsQoNDqw9rvpOd&#10;kanXdH0fort8jofUr2V7+pOdbTa62t5ZETV6DW7K7Gt9jvUfu/4T/S/pUrejdcdisqr6y9l4da6y&#10;81MO4PGylja/o1eg3/wT9Kne3xUTKQI/u2PsCTmhEmsOKXj+uo/4M8jwn/jb9dgt9FsOgEfaCOP6&#10;m1Mf8WvWy4u+zsl3P6wf7127Pq51Ou2yyrqhrdYXEuFUu9z/AFvzrdn0v5z02VselT0z6zux6WX5&#10;7a7t2Qb7KzvBDy12JsY6mrb6bvY73fzX5/8AN+gva1J45a76rhzYH/gfB9cfF/0pPIf8xPrL6H2Y&#10;01OoHFbrQ4af12lyQ+on1la0NbTS1rfogWNEfD2rtW9G6w4ubkdVddUWPZsNQbJfW6oOsLH+7Y+z&#10;fsZ6f0K0P9hdcDBUOt2BjWtaHekN0NB27nF/0/8AhPp2/wCF/wAEm/d41XFKt/qyD4jKPy4OXj5Y&#10;gHjz9SPrSSCWMJAgE3ax4Jj9RPrM7V1VRPnaD/Bdhd0LrF1TK7upG2xl772ZBbs2/oxRTUMekta+&#10;tu65/uu9lv6av9IrfTumdRxss5GX1B+W303MFZaWNBPow/a15rd/Mv8A8Hv/AEv0/wDSL7tDufwZ&#10;B8Y5kbRxjyif++eBP1H+sIJBqpBH/Ct/uS/5k/WD/R0/9utXol386/4/wUUvu8O8vwT/AKa5rtj/&#10;AMWX/fvnv/Mn6w/6On/t1qX/ADJ+sP8Ao6f+3Wr0JJL7vDvL8Ef6Z5rtj/xZf9++ef8AMn6w/wCj&#10;p/7dan/5k/WDb/N0zP8ApWr0JJL7vDvL8Ff6Z5rtj/xZf9+//9T1VJJJJSkkkklKSSSSUpJJJJSk&#10;kkklNG7+df8AH+Cgp3fzr/j/AAUUVKTJ0klKSSTJKf/V9VSSSSUpJJJJSkkkklKSSSSUpJJJJTRu&#10;/nX/AB/goqV386/4qKKlkk6ZJS6ZJOkp/9b1VJJJJSkkkklKSSSSUpJJJJSkkkklNG7+df8AH+Ci&#10;pXfzr/j/AAUEVLpJJJKUkkmSU//X9VSSSSUpJJJJSkkkklKSSSSUpJJJJTRu/nX/ABUFO7+df8VB&#10;FSk6ZOkpSZJOkp//0PVUkkklKSSSSUpJJJJSkkkklKSSSSU0bv51/wAf4KKncD6r/ioQfBFSkyeD&#10;4JQfBJSkyeD4JQUlP//ZADhCSU0EIQAAAAAAXQAAAAEBAAAADwBBAGQAbwBiAGUAIABQAGgAbwB0&#10;AG8AcwBoAG8AcAAAABcAQQBkAG8AYgBlACAAUABoAG8AdABvAHMAaABvAHAAIABDAEMAIAAyADAA&#10;MQA1AAAAAQA4QklNBAYAAAAAAAcACAAAAAEBAP/hDS5odHRwOi8vbnMuYWRvYmUuY29tL3hhcC8x&#10;LjAvADw/eHBhY2tldCBiZWdpbj0i77u/IiBpZD0iVzVNME1wQ2VoaUh6cmVTek5UY3prYzlkIj8+&#10;IDx4OnhtcG1ldGEgeG1sbnM6eD0iYWRvYmU6bnM6bWV0YS8iIHg6eG1wdGs9IkFkb2JlIFhNUCBD&#10;b3JlIDUuNi1jMDY3IDc5LjE1Nzc0NywgMjAxNS8wMy8zMC0yMzo0MDo0MiAgICAgICAgIj4gPHJk&#10;ZjpSREYgeG1sbnM6cmRmPSJodHRwOi8vd3d3LnczLm9yZy8xOTk5LzAyLzIyLXJkZi1zeW50YXgt&#10;bnMjIj4gPHJkZjpEZXNjcmlwdGlvbiByZGY6YWJvdXQ9IiIgeG1sbnM6eG1wPSJodHRwOi8vbnMu&#10;YWRvYmUuY29tL3hhcC8xLjAvIiB4bWxuczpkYz0iaHR0cDovL3B1cmwub3JnL2RjL2VsZW1lbnRz&#10;LzEuMS8iIHhtbG5zOnhtcE1NPSJodHRwOi8vbnMuYWRvYmUuY29tL3hhcC8xLjAvbW0vIiB4bWxu&#10;czpzdEV2dD0iaHR0cDovL25zLmFkb2JlLmNvbS94YXAvMS4wL3NUeXBlL1Jlc291cmNlRXZlbnQj&#10;IiB4bWxuczpwaG90b3Nob3A9Imh0dHA6Ly9ucy5hZG9iZS5jb20vcGhvdG9zaG9wLzEuMC8iIHht&#10;cDpDcmVhdG9yVG9vbD0iQWRvYmUgUGhvdG9zaG9wIENDIDIwMTUgKFdpbmRvd3MpIiB4bXA6Q3Jl&#10;YXRlRGF0ZT0iMjAxNS0xMS0wOVQwOTowMTo1Ny0wODowMCIgeG1wOk1ldGFkYXRhRGF0ZT0iMjAx&#10;NS0xMS0wOVQwOTowMTo1Ny0wODowMCIgeG1wOk1vZGlmeURhdGU9IjIwMTUtMTEtMDlUMDk6MDE6&#10;NTctMDg6MDAiIGRjOmZvcm1hdD0iaW1hZ2UvanBlZyIgeG1wTU06SW5zdGFuY2VJRD0ieG1wLmlp&#10;ZDo3ZTlhY2IzZi1iODMyLTNiNGQtYmQ0Zi0yYjE3N2QwZDZkNzgiIHhtcE1NOkRvY3VtZW50SUQ9&#10;InhtcC5kaWQ6N2U5YWNiM2YtYjgzMi0zYjRkLWJkNGYtMmIxNzdkMGQ2ZDc4IiB4bXBNTTpPcmln&#10;aW5hbERvY3VtZW50SUQ9InhtcC5kaWQ6N2U5YWNiM2YtYjgzMi0zYjRkLWJkNGYtMmIxNzdkMGQ2&#10;ZDc4IiBwaG90b3Nob3A6Q29sb3JNb2RlPSI0IiBwaG90b3Nob3A6SUNDUHJvZmlsZT0iVS5TLiBX&#10;ZWIgQ29hdGVkIChTV09QKSB2MiI+IDx4bXBNTTpIaXN0b3J5PiA8cmRmOlNlcT4gPHJkZjpsaSBz&#10;dEV2dDphY3Rpb249ImNyZWF0ZWQiIHN0RXZ0Omluc3RhbmNlSUQ9InhtcC5paWQ6N2U5YWNiM2Yt&#10;YjgzMi0zYjRkLWJkNGYtMmIxNzdkMGQ2ZDc4IiBzdEV2dDp3aGVuPSIyMDE1LTExLTA5VDA5OjAx&#10;OjU3LTA4OjAwIiBzdEV2dDpzb2Z0d2FyZUFnZW50PSJBZG9iZSBQaG90b3Nob3AgQ0MgMjAxNSAo&#10;V2luZG93cykiLz4gPC9yZGY6U2VxPiA8L3htcE1NOkhpc3Rvcnk+IDwvcmRmOkRlc2NyaXB0aW9u&#10;PiA8L3JkZjpSREY+IDwveDp4bXBtZXRhPiAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgIDw/eHBhY2tldCBlbmQ9InciPz7/4v/iSUNDX1BST0ZJTEUA&#10;AQkACIBwQURCRQIQAABwcnRyQ01ZS0xhYiAH0AAHABoABQApADVhY3NwQVBQTAAAAABBREJFAAAA&#10;AAAAAAAAAAAAAAAAAQAA9tYAAQAAAADTLUFEQkUAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAApkZXNjAAAA/AAAAHRjcHJ0AAABcAAAACt3dHB0AAABnAAAABRB&#10;MkIwAAABsAAAogZBMkIyAAABsAAAogZBMkIxAACjuAAAogZCMkEwAAFFwAACOLRCMkExAAN+dAAC&#10;OLRCMkEyAAW3KAACOLRnYW10AAfv3AAAkJFkZXNjAAAAAAAAABpVLlMuIFdlYiBDb2F0ZWQgKFNX&#10;T1ApIHYyAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAHRleHQAAAAAQ29weXJpZ2h0IDIwMDAgQWRvYmUg&#10;U3lzdGVtcywgSW5jLgAAWFlaIAAAAAAAALVaAAC8ZwAAkjBtZnQyAAAAAAQDCQAAAQAAAAAAAAAA&#10;AAAAAAAAAAEAAAAAAAAAAAAAAAAAAAABAAABAAACAAACJAQdBdoHaQjZCjYLhQzHDf8PMRBeEYsS&#10;txPiFQsWMhdXGHkZmBq1G9Ic7x4lH1kghyGyItoj/yUjJkQnZiiGKacqxyvoLQguKC9IMGkxiTKm&#10;M8I03jX7Nxg4NTlROm07iTylPcI+3j/4QRFCKUNCRFxFdUaPR6lIw0ndSvdMEk0sTkNPWVBvUYZS&#10;nFOyVMlV31b2WA1ZI1o6W1FcZl14Xopfm2CtYb5iz2PgZPFmAmcSaCNpM2pCa1JsXm1nbnFvenCD&#10;cYxylHOcdKN1qnaxd7d4vXnDesh7zXzOfc1+zH/LgMmBx4LFg8KEv4W7hreHs4iuiamKpIuejJiN&#10;kY6Gj3uQcJFkkliTTJRAlTOWJpcZmAyY/5nymuSb1pzInbuerZ+foI6hfKJqo1ekRaUzpiCnDqf8&#10;qOqp16rFq7Osoa2Prn2va7BZsUeyNrMktBK1ALXtttq3yLi1uaO6kLt+vGu9Wb5HvzXAIsEQwf7C&#10;7MPaxMfFtcajx5HIfslsylnLRMwuzRjOAc7rz9XQvtGn0pDTedRh1UnWMdcY2ADY5tnN2rLbmNx9&#10;3WLeR98s4BDg9OHY4rvjnuR75VfmM+cO5+jowema6nHrSOwd7PDtw+6W73bwVfEz8g/y6vPD9Jz1&#10;c/ZJ9x738/jG+ZX6Yfsp++v8p/1c/gv+tP9a//8AAAHoA6cFLAaEB78I5woECxYMHA0eDhwPGRAX&#10;ERQSEBMLFAQU/BXzFuYX2BjMGdYa3hvhHOEd3x7bH9Yg0SHLIsQjviS4JbMmrieqKKYpoiqgK54s&#10;nS2aLpUvkTCNMYkyhjODNIE1fzZ/N384gDmCOn87fjx8PXw+fD99QH9BgkKFQ4lEjUWSRphHmkib&#10;SZ1Kn0ujTKZNqk6vT7RQulHAUsdTzlTVVddW2VfbWN5Z4FrjW+dc6l3tXvFf9WD4YfxjAGQDZQFl&#10;/2b8Z/po+Gn1avNr8Gzubetu6G/lcOFx3nLac9Z0zXXDdrl3r3ileZt6kHuFfHp9b35kf1iATYFB&#10;gjWDKYQchRCF/obth9uIyom4iqaLlYyDjXGOYI9OkD2RLJIbkwqT+pTpldmWyZe6mKeZk5qAm22c&#10;Wp1InjafJaAUoQSh9aLmo9ikyqW9prGnpqibqZGqh6t/rHetb65nr2CwWrFUsk+zTLRJtUa2RbdE&#10;uEW5RrpIu0q8Tr1Svle/XcBjwWrCcsN7xITFisaQx5bIncmlyq3Ltsy/zcjO0s/c0ObR8dL71AbV&#10;EtYe1yrYN9lE2lHbXtxr3Xneht+U4JzhouKo463ksuW25rrnvejA6cPq1Ovl7PXuBO8S8CDxLPI4&#10;80P0TvVZ9mP3avhu+W/6bPtk/Fb9RP4v/xf//wAAAgUD2AVoBsYIBgkyClILZQxyDXgOeg96EHoR&#10;eRJ1E3AUaBVeFlIXRRg3GSkaNBs9HEAdPx46HzQgLCEjIhkjDyQEJPkl7ibjJ9gozCnBKrYrqyyf&#10;LZMuhy98MHAxZDJZM000QTU2Nis3ITgWOQs6ADr2O+084z3bPtM/y0DEQb1Ct0OyRKxFpkahR5xI&#10;l0mUSpBLjkyLTYpOiU+IUIhRiVKIU4hUiFWIVolXiliLWY1aj1uRXJNdll6YX5tgnWGfYqBjoWSj&#10;ZaRmpmenaKhpqWqqa6psq22rbqtvq3CpcahypXOjdKB1nXaZd5V4kXmMeod7gnx8fXZ+b39pgGGB&#10;WoJRg0iEPoU1hiuHIYgXiQyKAor3i+2M4o3Yjs2Pw5C5ka+SpZOclJKViZaAl3iYcJlqmmObXpxZ&#10;nVWeUp9QoE+hT6JQo1KkVaVZpl+nZqhuqXiqgquOrJytq667r8yw37Hzswm0ILU4tlG3bLiHuaS6&#10;wrvhvQG+Ib9DwGXBh8Kqw87E8cYVxznIXsmCyqbLysztzhDPMtBU0XTSlNOy1M/V69cG2B7ZNtpM&#10;22HcdN2H3pjfp+Cz4b7ix+PN5NHl0ubQ58zoxOm66qzrm+yH7W/uWO9c8FvxVvJM8z30KvUS9fb2&#10;1vez+I35Yvov+vT7sfxm/RH9s/5N/uH/cf//AAAB2QONBQkGVAd/CJYJoQqkC58Mkw2CDnAPXxBM&#10;ETcSIRMJE/AU1hW7Fp8XgxiBGX0adBtmHFUdQR4sHxcgACDqIdMivSOmJJAleiZkJ04oOSklKhAq&#10;/SvqLNctxC6xL54wjDF5MmczVTRENTI2IjcROAE48TniOtM7xDy1PaY+mD+KQH1Bb0JiQ1VESUU8&#10;RjBHI0gXSQtJ/0rzS+hM3E3QTsVPuVCtUaFSlVOIVHpVbVZfV1FYQ1k1WiZbGFwJXPpd617cX8xg&#10;vWGsYptjiWR4ZWZmVGdCaDBpHmoLavhr5WzSbb5uqm+WcIJxbHJWc0B0KXUSdft25HfNeLZ5nnqG&#10;e258Vn0+fiV/DX/0gNuBwoKog42EcoVXhjuHIIgFiOqJz4qzi5iMfY1ijkePLZASkPiR3pLEk6qU&#10;kZV4lmCXR5gvmRiaAZrqm9Scv52qnpafg6BxoV+iT6M/pDClIqYVpwin/ajzqeqq4qvbrNWt0K7L&#10;r8ewxLHCssGzwbTCtcW2yLfNuNO527rju+28+L4EvxHAIMEwwkDDUsRmxXrGj8emyL7J1srxzAzN&#10;Ks5Hz2PQgNGf0r/T4NUD1ifXTNhz2ZvaxNvv3RreRt9z4KHhz+MC5E3lmebn6DbphurY7CvtgO7X&#10;8DHxkPLv9E31qvcE+Fr5q/r2/Dr9e/67////AIAAgADltH/Nf1TMP3+lfsOyjH+UfmmYf3+efkx9&#10;43/BfmNiQX/+fpJEYYB/fwUfZIH+gBz8uH50i3nkD35XibLK235PiBSxPn5chrSXL36ChZt8k36+&#10;hLpg6X8Pg/RDAH+Wg3gdooDkg9/6o30llwjiSH0clDHJWH0lkXqvzn1Ljx6V1n2GjQ17Tn3Xizxf&#10;tH43iYlBy37AiC0cBH/PiBH4v3wXorDggnwXnsnHsnwrmxSuRXxbl6OUc3yrlKZ6Dn0MkeZelX13&#10;j09Atn3/jS0ajH7Ei8n3CXtHrnXe2ntEqXrGG3tdpMSs0nuWoGaTEHvqnFp42nxbmLtdiHzPlU0/&#10;uX1SkosZPH3GjvD1hXqqul3dWXqftEjEp3qzrourfHrwqT2R4ntMpE53snvAn7pci3w9m48+03y8&#10;mHYYF3zbkEn0OHovxnLcDXobvzvDYnonuHOqTXpksjaQ33rJrHF20ntEpxBbrnvAojA+DHw7nw8X&#10;HHwHj6DzHXnR0sja8Xm0ymHCSXm4wo2pP3nwu2GP53pZtM52BnrdrsZbBnteqYc9Y3vQpNMWSXtS&#10;jxHyKnmM34TZ/Xlm1dPBVXlgzO6oVnmUxOKPE3n+vZJ1S3qGtwdaaXsMsdw82nt6qSUVnnrIjp3t&#10;7YkTfivWfogAfbG+zYcFfVemtYYwfTOOGoWEfUh00IT8fYxaa4Sbfeg9joSffosYi4Z6gAHryYeu&#10;iQjVAIajh329jYW5hiGlfoT4hQOM0IRkhCpzfYP0g4hZD4Oogwc8OYO4guAW+YV3hAPp+4Zwk/jT&#10;U4V3kXW8EIScjxmkFIP1jROLiYN1i1ZyVYMXidVX/4LYiHw7LILrh5QViIR7h6joUoVznvjRsoSD&#10;m4G6f4OymDuioYMOlTqKOIKgkqFxKYJQkENW94Ibjhw6NIIujJYUOIOJisnmyISqqhjQMoO7pa25&#10;BoLxoYKhP4JVnaSI7oHjmhJwC4GjludWAoF1k/85U4GGkgwTFYKajOflY4QMtWLO1oMdsAO3tYJS&#10;quqgBYG5pi6H1YFOocZu/YEJnbxVH4DjmjM4iYDzmDgSH4G8jEHkL4OLwNrNrIKcuoK2koHOtHqe&#10;9IE2rt+G6IDTqbBuMYCTpO1UXIBloNg33YB0nlgRVIEDi7fjKYMkzJXMr4I2xTu1mIFlvkOeA4DK&#10;t8uGCYBpsd1td4AzrI1TxoAIqFY3TYAKo1wQroBsi0fiToLQ2LvL2oHm0E60xIETyGGdNYB0wRSF&#10;ToASunps1X/ftM1TPH+6sEg20X+8pRAQKn/0iu7dPJJhfJjHa5B6fEOxVo6yfBCax40afBGDl4u3&#10;fElrnoqCfLFSdYmIfTI2joknfgERMovWf97bRpEthsvGBY9ChYSwKo2DhG+Zsov8g5CCg4qtgvJq&#10;jImNgohRXoijgkA1eohJgmAQBIqYg4bZs5AAkSTEnY4iju2u/YxjjN+YgIrxiyaBVYmzibJpaoim&#10;iHxQSofLh3Y0dod5hwUO+olWhrvYR48Im5LDLo0ymHutgYuGlZeXHooTkv2AF4jokL5oU4fmjrxP&#10;W4cTjP8znYbCjB0OFIgoiYTW6Y5KphXB0Yx4oiasJIrUnnOV0olomwp+5ogyl+pnS4c+lS1OfYZv&#10;kswy2YYckcENTocliP/Vp42xsMfAm4virACq9oo+p3eUtIjWo0F94oekn1xmWIanm9pNtYXdmPky&#10;LIWKl/IMqIZLiI/UkI0zu6W/kotntgWp8onCsKaTvohbq6R9CocwpwhlnoY2oudNDIVfn68xnYUL&#10;nT8MHoWXiDHTo4zLxse+s4sDwEmpFoleuhSS54f0tEl8QobMrwRk9oXcqndMh4UFp2UxJISioToL&#10;roUEh+bS4Ixy0le9+4qwyvGoXYkNw+GSMYejvVN7nYZ6t3xkaYWLssdMDYS9rmcwt4RcoPALVYSO&#10;h6nM+5vye1u4k5lHeyGj9pa4ewmO3pRgeyZ5FZJFe3hiaZBle/lKco7afJMvY441fX4KfpAff8DL&#10;OprihP23Zpgjg+ejAZWZgvyN+pNNgkt4K5FDgdhhfI91gZpJfo33gYEueY1XgeMJz46bgwjJ05nf&#10;jq22HJcljMKh5ZSYiviM4ZJbiYl3IZBeiFRgg46eh15ImI0qhqAtp4yMhp0JNY1HhejIqJjnmI60&#10;45Y9lc6gp5O9kzSLu5FykO12A4+Gjv9ff43SjVJHsYxmi/ss3ovMi80Ir4wfhd/HfJgsooazxpWE&#10;nvqfe5MLm6yKhJDSmKp07I7ZlfRej40xk6BG7ovFkcQsO4snkb4IPIshhZHGX5ebrKWyspT1qFme&#10;bJJ+pEqJhJBKoI10AY5TnSNduIydmidGQYs0l/crroqUlzsH24pMhVDFZpcmtuyxyZSAsd6diZII&#10;rQ6Iqo/VqJpzQI3lpI9dE4wwoRNFsYq0ntMrOooSm8gHi4mbhRrEkpbDwXixB5Qeu6WcyZGnthaH&#10;7o9ysO5yj42FrFVcfYvaqJlFPopcpkEq2YmonPkHSokLhO7D4pZuzHmwZ5PKxdicKJFWv4WHTo8j&#10;ubNx/o02tKpcA4uNsRNE1YoarEIqfIlpnLoHFoiZhMu9P6XQenqqHKJoek2W0Z8cekWDFJwIenJu&#10;nZk4etRZLJaye2RCU5SifAon85PzfP0EqpN/f6a7s6Tig5SpKqFagpyWFZ4KgdCCYJr9gT5t25g6&#10;gOtYY5XCgM5BgpO8gNsnNJMLgXUEaJIDgpq6iKPrjMKoF6BoiwGVJJ0ViW6Ba5oXiCls8ZddhydX&#10;ipTvhmZAvJLuhegmjpI4hlsEL5C0gtS5fKMblfWm/Z+jk3qT/5xZkTmAX5lOjzNr9ZadjZFWrZQ0&#10;jDFAApI0izkl+ZF3i9kD/Y+SgrK4lqJVn2imCp7pnDOS/puqmT9/VpimlotrBJXYlC5V2ZN8kj8/&#10;UpF+kOwlbpC/kVYD046Zgpa3o6HIqQKlNZ5VpRWSLpsRoWt+gpgRnhlqOZVWmyJVIpLrmKw+w5Ds&#10;lz8lAZAnlgsDr43Ign22y6FXsr2kbZ3hrh6RbJqdqcZ9ypegpdFplpTrolJUlpKAn4M+T5BsnlQk&#10;rI+gmMwDkY0agmm2D6D+vLajxp2Ct2GQypo9slx9LJc/rcxpAZSOqeBUF5Itpw0975ASpMMkZY8w&#10;mJsDeYyNglm1caCvxyyjPJ0twReQQZnqu198pZbwtj9oiJRAshJTs5Hgr0c9m4/SqagkH470mGwD&#10;ZYwdgkyuHq/+eeScKaveebaKEKfeebJ3iqQXeeZkR6CYelBP+Z1zeuY6H5r2e40gKZqYfHEAAJXT&#10;f8qszq8ogoObaKrkgZmJfqbagOB2+6MTgGNjqJ+bgCZPU5x/gCM5dJoFgEwfoZmWgRcAAJSOgACr&#10;3649iy6aiqn+iY2IvaXtiBp2MaIwhvti5J68hiBOn5umhY441ZkshUsfLpirhkYAAJNwgACrEq1q&#10;k+eZqqk3kZqHzKUwj4R1UKFojb1iEp38jFFN6Jroizg4QZhqiqIeypfXi7MAAJJ4gACqQazKnLSY&#10;2qiYmcKG86SUlxd0daDPlMBhTZ1LkrBNQpo9kSg3v5e4kGsedZcUkGEAC5GSgAepkKwspcyYL6f8&#10;ojGGSKP5nuJzyqA1m+9gqpyymVxMr5mPl2s3TZcKluUeKJZflFgAG5DEgBKo4qu5rwOXoqd9qriF&#10;wqNypsNzQJ+so0NgKZw2oE9MQZkcnjs29paAnX0d85XIlEAAKJAZgBuoQqthuHSXGacbs3uFQ6MN&#10;rudyyJ9IquRfu5vWp6lL4ZjFpeM2sJYjousdzJVPlCYAM4+PgCKnuasVwl6WpqbEvKuE1qK2t3Fy&#10;Yp72svpfY5uGr7pLnJh1rR82e5XdpNYdp5UJlA0API8ggCifsLqEeXSO1bWreTp90bD8eTJsZKyL&#10;eWdaOKhkedRG76Suemox66HmewcX8KJye74AAJEogACeprm2gaSOQrTCgL19YrAFgA1r86uMf55Z&#10;uKdkf3JGbKOuf4MxbKDef8EXsKE7gLoAAJBugACd97jLidWNmrPeiEl8z68ahu5rVaqjhe1ZHqZ6&#10;hTRF4aLGhMww+p/shMQXgaAchgQAAI/LgACdaLfzkhCM+LMPj+d8Gq5SjftqqqnOjGNYfaWriy1F&#10;WaH2ilcwlZ8TiiwXXJ8cirAAAI8+gACc1bdGmmmMYrJhl6Z7e62mlTRqBqkkkxhX7aTwkV1E4aE/&#10;kDUwPp5SkCoXPp42jrgAAI7EgACcO7a/ou6L2bHRn5J6+q0PnI9pi6iPmfhXeaRal9ZEfaCSlnAv&#10;+J2elqQXJ51nj6gAAI5egACbyLY2q6CLcLFEp6V6mKyCpBNpL6gEoQVXJaPUnpdEOaAInUkvxJzw&#10;nCcXFZyoj5sAAI4KgACbSrXXtIyLIrDUr9t6V6wDq6to6ad5qDFW36NLpbBD/J+VpJ4vnJyGoDEX&#10;FZwXj5sAAI3FgACa2bWGveuKy7B0uIN6Dquhs7ZorKcbr+NWsqLvraBD3584qqcvkZwvoCkXH5u2&#10;j6IAAI2OgACR88VjeRiCH7/SeMtyFrp8eLlho7VpeOpQcbCneVM+C6xzeeQppqmWemoPZqtZewsA&#10;AI1DgACRN8SLgOaBtr7zf/hxwrmQf0phSrRtfuJQDa+efsQ9ratffuUpXahmfzIPhanDgEQAAIz+&#10;gACQzcOSiKiBR74IhydxXriehdxg27N1hPNPoa6fhFk9UqpahBkpI6dKhE4Pr6hPhO4AAIzBgACQ&#10;gcKpkGuA6L0jjl9w6be8jJVga7KGiyZPOq2yiiU9AKlqiZMo9qZIieMP2qcEiQIAAIyMgACQLMHo&#10;mE+AlLxblbVwkrbwk3RgC7G7kZVO6KzWkCY8w6iSj2ko16VjkBsQBKXhitQAAIxegACPx8FQoGKA&#10;Qru1nTdwTbZAmnNfz7EJmCxOrqwmlnE8lafQlbIowqSWlbwQK6Tjiu4AAIw4gACPZsDVqJR//Lsq&#10;pNBwFrWqoYdforBvnt9OiauTnQc8fac6nKwouKPgmm4QTqQGiwYAAIwZgACPJsBRsPV/zLqhrJNv&#10;9rUfqMtfja/jpdhOd6sJpBo8b6a8ov8os6NTm4UQbKNEixsAAIv/gACO1L/wucl/rrottJtv7bSb&#10;sC1fh69RrPpOe6pwq1w8gKYgp/Uo3KLIm6AQsKK4i0gAAIvrgACEtNCfePN118pZeINmrsRveFtX&#10;Eb7WeH1Gs7mTeNo1B7UIeVgg9rJ3ea4H67LZe0UAAIn5gACEYs+fgG51m8l+f2dmcMOMfq1Wzr3W&#10;fkRGcbh0fik02bPMflAg9rD+fp8IZ7Dqf+cAAIoWgACESs6Fh8V1b8h8hkFmQ8KFhPpWmby9hCFG&#10;P7dLg540vrKRg4EhC6+Vg/gI5q8og/4AAIovgACERs18jxZ1X8dsjRlmIMFyi2dWdrubihpGJLYo&#10;iUg0tbFmiP4hLK5JieQJXa2bhlUAAIpFgACEOcyYloV1WMZ4lAdmHcBwkfBWarqXkElGIbUVjyQ0&#10;xLBVjt8hWq0gj3sJzKxChqAAAIpYgACEHcvUniF1UMWkmxpmKL+OmJBWg7mvlplGOLQvlUs0469d&#10;lUohkqwYlEAKNKsbhuYAAIpogACD/ssspc91SsTvojlmN77MnztWobjpnP1GXLNum7k1Dq6am60h&#10;zasyltsKkaofhyUAAIp1gACD3MqaraZ1RcRUqXZmSr4opgFWwrg9o45GhLLCoqE1Pa34oOkiCqqC&#10;lwQK56lPh18AAIqAgACDvsoStcV1RcPFsOpmZL2TrPJW8rejqmZGwrIlqN81iK1WpDIiZanbl0EL&#10;R6iwh6AAAIqIgADyhntGeYra93uceaXC/Xv2edGqfXxYehyRcHzDeop3u307exZc9n3De6o/1n54&#10;fFwbFn/RfQ/wXHmQhO/ZOnoHg+jBcXqAgwSpFXr+gk6QHXuFgch2eXwXgWRbunyygQo+l31ngNQZ&#10;dX5fgNvuangmkHTXaHisjlG/13k3jFGnknnMip+OvHppiSV1N3sRh9VakXu6hpU9dnxrhYkX9nzv&#10;hRjsmHb4nAbVn3eFmNO+IHgaldGmAXi8kw2NUnlvkKZz9XonjmtZdXrbjE08bHuFioIWmnuIiN/q&#10;8HYFp6PUAHaTo2y8inctn2+khXfXm7mL73iRmEZyvnlalSxYZ3oXkjk7dXq3j9UVZHpXjBTpgnVL&#10;s1LSmXXVriK7KXZsqSijNXcZpH6KvXfaoCJxmHinnBNXbHlrmGY6lnoCla4UVnlnjcDoUHS5vx3R&#10;bXU9uPS5/nXOsv+iE3Z6rWSJuXdDqCxws3gWo05WkXjYnus51nlmnCoTcnimjSbnV3RMywvQeXTK&#10;w+q5BnVSvQChGXX5tnaIzHbEsGhv6HeequFV53hkphw5M3jjodESuXgIjKjmkXQD1ynPuHR5zwy4&#10;OnT2xzGgRXWUv8iH/3ZcuPdvL3c4suhVRngAri04pnh3pk0SJXeLjETh44Qud+XMM4OjeDu18oMu&#10;eJie/oLReQyHWoKLeZ1u8IJdektVYIJPewI5JoKZe9MT34SdfI7gH4Kggr3K94Ipgfe03YHFgU2d&#10;34F5gMyGI4FDgHRts4EpgEBUHoEwgB437oGDgCwSeIMggKbehIFKjavJToDhi96zUYCHii+cZ4BR&#10;iMOE1IAyh4xshoAuhoFTDIBAhY4254CNhOIRPIGyhHPc54AqmJfHpH/FldWxqn92kzqa6n9GkNSD&#10;fH88jsJrWH9IjN5SCH9kiyQ1+n+sieEQK4B1h8HbYH89o5LGJH7Yn+qwMn6QnGuZgX5pmSSCL35h&#10;lhdqOn5+k2hRFX6jkPM1IX7ij0oPQH9lilDaDX6Frq3E2n4gqiSu7X3Vpb2YS32xoY+BFX2wnalp&#10;Mn3LmhtQOH35lws0Xn4ylV8Oe36AicrY833zuerDyH2OtIGt2n0+rzGXPH0YqiCAI30epW9oYX0/&#10;oSdPfH1nnYwzuH2Zm2YN2H3DiVzYEH2FxVnC630fvw6s8nzIuNeWUHyZsuN/RHygrW1nnXzLqJVO&#10;2nz3pNkzLH0boFgNU30oiQLXZH010RfCPHzQyeesMHxuwsaVgnw0u/d+hHw4tc1m93xlsJdOVHyX&#10;rJYyuny3okwM6HytiLrRwY1RdpK9tYvrdwapA4qpd36TfomOeAl9MYiXeLJmBYfFeXpNnocoekky&#10;OIclezEM1okkfHnQPIvxgMe8fIqZgD6n2oljf86SaIhVf358H4duf1dk+4auf1FMlIYef1wxNYYa&#10;f5gL7IeLgFrO4oqpixu7IYlfiZymrIgriDeRL4cwhw168oZYhhNj4oWphUZLj4UmhJYwRIUhhEQL&#10;HoYkg8LNfomPlXW5sYhJkxelJoclkNqPzYYujs95sYVsjQtix4TMi3ZKnIRRihUvboRGiVkKa4Ts&#10;hrfMJoiwn9q4V4dsnKujzoZOmZ6OgYVdlsJ4hISYlB5hwoQIkdFJwIOTj9Aur4N+jvEJ0oPhhqTK&#10;9ogAqmi3L4a9pmqiqoWeooiNaISwntp3goPvm29g04NYmF5I+4LqleMuB4LQlQ0JUYMAhkzJ+Ydy&#10;tRm2N4YxsE6hsYUPq5eMdYQgpxp2p4NmovdgF4LSn0dIVYJYnHUte4I4mkkI5oJGhgTJLIcDv/+1&#10;bYXFumeg34SftN6LoYOpr5J13oLvqsJfZ4JmpqRHx4Hto/ktBIG6nnAIj4GuhcnIkYauyz20zYV0&#10;xNigL4RJvnqK6oNLuGh1NYKOswBe1YIGrrVHSoGTqtYsl4FeniYISoE1hZvCB5a9dYSvWZSKdguc&#10;DZKDdpeH8JCudzZy+I8Hd/NdBo2UeMtFuYxyeaYrA4xOeowGqYz/fJzAvJV9fyyuU5NQfsubFJFT&#10;fn6HAY+IflNyCY3tfk9cHIyIfm1EzotvfpkqJ4tDfvoGLItsgBe/jpRXiNitGJI0h52Z+5A2hnWF&#10;5I54hYlw/4zqhMZbKIuShC9D8YqBg7opY4pNg7kFvooKgya+b5NBkqer5JEokJmYuY83jqGEyI1w&#10;jONv64v0i2ZaMIqoihxDGYmeiREoqolliOcFX4jXg6G9R5JnnIWqz5BOmbKXmY5hlwODlYyqlIVu&#10;2YsokkFZQInrkFJCU4jkjscoCIigjsoFDYfQg2q8PJG/poapxY+poviWkI28n4eCl4wHnEpt8IqH&#10;mVFYbYlAlrtBp4g8lN8nfIfwlDsEyIbzgzy7W5E5sKeo6Y8lrF+VtI01qCyBwIt+pDRtLIoEoJhX&#10;xoi9nYNBGYepm5UnC4dVmL4Ej4Y8gxW6pJDPuwGoNo69tgCU+YzKsQ+BBIsOrF5seYmUqDBXKIhX&#10;pNdAnYdAotwmqobWmiQEYIWmgva6GpB8xbqnp45twAOUW4x4ulKAYIq2tPJr4ok3sE5Wp4f7rRJA&#10;LYbsqMQmSIaBmeIEO4Uvgt2yw6B6dMOhSJ2IdU6PPJrHdeJ8aJg9doxosZXpd1NT6JPaeDI9oZJF&#10;eQwjZ5JJedQBSpBZfLqxsJ9gfeagfZxrfZiOfJmsfWN7qpckfVFn7JTYfWZTJJLSfZ0825FAfeEi&#10;uZEzflQBLI7Mf92wu55Ghw6feZtchfSNj5ibhPl6tpYghDNnBZPdg5xSUJHhgzE8HZBTgu4iHpA1&#10;gzsBEY1vgLmvvJ1TkDGeaJptjmCMbpe0jLZ5t5UwizNmE5L6ifpRfpEFiPM7bo94iDkhlY9KiLMA&#10;+oxAgKmu1ZxwmYqddpmTlwSLcpbilKd4s5RlknNlMZIbkIJQtpAzju46yo6njdwhF45tji8A5os9&#10;gJyt85vMowicrJjun9GKqZY4nL534JO8meVkY5F9l1dP/4+KlT06OI3+lBIgqY23kuAA1opjgJGt&#10;MptNrKCb7JhvqMGJ6JW3pP53JZM6oX5jupD/nmZPbo8Km/E5wo1qmwIgVY0WldwAyImugIeskJrr&#10;tmqbUJgNseOJSJVRrXV2hZLOqVZjIJCTpctO5o6no0o5WY0AoVsgDIyQlasAvYkbgICsFJqcwJ2a&#10;05e+u2+IvpUAtlZ195J4saJin5A5rc1Oeo5Mq104/IyupmUfvow+lXYAtIilgHqkCaqRdDmTn6bs&#10;dLyCsaN8dU9xBaBFdfxec51KdsVKvJqod6I1V5i+eGsbQJlreOwAAI2efxGjMKmWfOOTC6XnfJuC&#10;JKJwfHNwdp80fHBd2pw5fJdKIpmbfN40v5etfS0a0Jg1fZgAAIxsgACic6iKhYiSP6TkhIWBbKFm&#10;g6Rvsp4xgv5dH5s8gohJeZijgkQ0LJaygisabZcZgsYAAItggAChsKeVji+RY6P2jIOAfaCAiv5u&#10;251EibJcVZpZiKtIy5fFh+EzoZXRh3gaE5YaiDgAAIp3gACg46bUluaQl6M1lJp/qZ/Ckn9uApyI&#10;kJ9bnJmJjvZILJb9jb8zJpUCjS8ZyJUtjO0AAImvgACgOqYin96P7aKJnPN+/J8WmjVtVpval7Za&#10;+JjalYZHoJY5k+Uyu5Q7k4kZhJRWkOoAAIkHgACfnaWhqPKPZ6IFpWd+d56KogZsyJtGnvNabphO&#10;nFtHKpWympMyYpOdmhAZUJOikR0AAIh8gACfFqVDsjSO5qGkrhB99J4jqhVsSJrapnpZ9Zfgo5RG&#10;vpVMog4yEZMun3QZJpMQkQEAAIgLgACeqqT5u96OfaFUtyF9hJ3Qsotr15qDrnpZkJeGq4NGbJTv&#10;qUIxzpLYoawY95K1kOEAAIewgACV8bUIc8SGfbC4dDd2kKyidMJl76jFdWxUZ6UrdjFBoqIIdwMs&#10;8J/4d6wSbqIcd6wAAIl+gACVVbQifAGGH6/Fe7R2NKuee5Bljqeye5ZT+6QRe8hBOKDpfBosj57J&#10;fGkSVKCdfK8AAIjEgACU1bMZhCyFjK7DgzR1sKqTgmVk/KapgdhTb6MHgX9AvZ/ggVssL520gWcS&#10;P58/ggkAAIghgACUTrIfjFOE7K3PisJ0+6mkiWBkWaWxiD9S1qIYh2hAPZ7yhtgr0py6hsESK54G&#10;hsoAAIeTgACTu7FTlJKEVK0EknB0WajckIhjsqTpjt9SSqFAjYQ/yJ4fjKErgZvbjKgSG5zuiuIA&#10;AIcZgACTKrC3nPmDy6xmmktz1Kg4l9VjL6RBla1RzqCUk+U/Zp1ZksMrQJsLkxMSEJvyjDYAAIaz&#10;gACSvrAlpYWDYKvVoktzaKeln0pixqOtnKdRbqABmo4/G5y/mXorEJpGmJQSCZsMjDIAAIZegACS&#10;U6/FrkWDG6tsqnhzJqcspuNieKMfo8lRHZ9toY0+zpw9oLoq2pnKnPkSB5pdjDEAAIYZgACR+696&#10;t2yCyqsXsxFy1abQrvFiKqK/q3xQ3J8JqXM+npvUps0qvJlknOUSBpnmjDAAAIXigACIdr/lc1F5&#10;4br1c61q2bZDdCtbJ7HKdMxKiq2edYc4k6oUdkYkUqgrdrcKWKoHdxcAAIYMgACIHr8Fey55uboI&#10;etRqrrU8eqxa9LCrerZKT6xueu44X6jVe0MkNKbHe4EKn6gufGIAAIW2gACH3r3ygul5Yrj9gfRq&#10;XrQmgS5alq+PgLVJ9qtMgHQ4GqesgGwkE6WBgJQK36aDgSYAAIVrgACHl7zniph5Abf1iRtp57Mi&#10;h9RaLK6BhtdJlKpBhi03z6adhdUj8qRbhhgLF6UHhVEAAIUpgACHPrwKkmB4pbcWkGJphLJBjqZZ&#10;wK2ejTNJP6lOjBw3j6Wsi5Yj16NWjD4LSqO5h6IAAITxgACG37timlN4ULZnl9ZpNbGIlZxZdazf&#10;k71I+aiMklU3XaTTkcYjw6JrkegLdKKUh78AAITCgACGh7reol94CbXan2Ro9bDvnK5ZOaw+mmtI&#10;wqfsmNs3OaQsmKojuqGYlqMLnKGUh9kAAISagACGTbpiqpV31bVapx5oxrBro/ZZD6uzoWVImqde&#10;n+U3FKOmnwojqqD8mB0LwKC0h/IAAIR7gACGDboRsz53wLT4rzlot6/zq4NY9asjqKhIiKa9pzk3&#10;E6L9pA8jwqBgmC0L8aAdiBMAAIRhgAB7bssxcv1tmcW2czdfWMB/c5pQc7uCdCdAnrbfdMsvRbMh&#10;dWQbBrH4dWsDb7BNd4kAAIMkgAB7aMpAeohtq8TCehFfXr9redlQcLpJedpAmbWHeg0vUrGoelYb&#10;R7Axel8EC64vfEYAAIMigAB7cskSgdltl8OegNhfR749gA9QTrkLf6BAfbQ6f20vULBHf3cbfa6S&#10;f6sEl6xJgHUAAIMhgAB7cMfoiRRtfcJzh55fF70RhmdQJbfUhYVAXrMBhQIvSq8ChN8bra0dhYQF&#10;Eqqbg24AAIMfgAB7W8bskGVtZcFwjoBe/rwEjOhQArbCi6VAT7Hfis8vUK3ciqwb36vQizAFgakk&#10;g7kAAIMegAB7OcYll+RtVMCalZBe97sfk45QA7XVkfZAT7DukOwvYazSkQEcFaqmkAsF5Kfhg/sA&#10;AIMdgAB7F8WEn3VtR7/qnLNe97pgmkdQCrUMmGZAW7All10veawAl3kcS6mjkyEGO6bOhDcAAIMd&#10;gAB69sUGpzBtP79bo/1e/LnBoSxQFrRhnxRAZ691nlkvjatWnNMceKjgk0AGh6XrhGoAAIMcgAB6&#10;3MSdrz5tPr7hq5NfCbk4qFtQKrPMpjNAha7XpM4vuaqwoEUcs6gxk2cGyKVGhJYAAIMcgADmH3Zw&#10;cxjQG3dLc/G5gHgfdMyiKnjqda+KJHmydqFxY3p/d6NXhntPeJ87L3wxeZYWnX0heejkD3SHfmjO&#10;a3WJfhu3+nZ8feWgy3dlfcqI3XhLfc1wLnkzfeRWW3oVffk6B3rvfhIVIHtUfcHiMXLwidLMmnQC&#10;iGS2X3UKhxKfRnYKhf2HfncIhRFu83gGhEJVPnj2g3k4+XnEgsQTxHnVggvgaXGTlTjKzXKukr+0&#10;nHPAkGydsXTRjkyGEXXmjHZtsnb2isJUKnfyiSE3/niyh7cSlHiLhezeyXB1oJ3JMnGSnS+zAnKr&#10;meecK3PFltWErnTlk/hsfHYHkWlTI3cLjvo3FXe7jP4Rj3dxiT/dbG+YrA3H2XC0p7qxqnHLo3+a&#10;23Lon3qDd3QPm7RrWHU1mDNSLnZBlQ82QnbhksUQtHaEi0vcTm7rt4zGwXAEsluwi3EVrTGZvnIw&#10;qDyCcnNdo5pqcnSKn0xRWnWUm3U1j3YlmSUP/nW/itDbb25twx7F5W+BvRWvo3CItwSYy3GbsSOB&#10;hXLJq6xppHP9prZQr3UJons09HWFnrUPanUfimzay24bzsbFRG8px+Su63AhwPOX/3EnujaAu3JP&#10;s/xo63ODrn1QCnSOqkk0Y3T9oygO9HSfihzWFX8OcbbB5X8Qcsqs9H8dc8+XH381dNGAdX9Wdd1o&#10;7n+IdvZQMX/PeAg0moBZeQcPWIHyeTzUjH1RfH/Asn1zfHqrzn2XfHyV/n3AfI9/U33zfLln0343&#10;fPdPHn6NfTQzkH8SfXIOQYBIfYPTAHvSh1C/B3wChkKqQXwzhUSUgXxxhG99/ny7g71mon0VgyZO&#10;C312gpgyk33tgiUNTH7SgYPRbnqGkhi9ZXq8kBmooXr3jjCTDXtAjGl8qnuhit1leHwMiXJNCXx2&#10;iCExrXzehx4MeH2NhPzP83lynOm773mqmgunLXntl0GRpHo/lJh7ZnqlkhxkW3sij+dMGXuTjeEw&#10;3HvqjH8Lwnx3h/POs3ibp9K6s3jUpB+l8nkVoHGQcnlqnOZ6SnnWmZFjVnpTloRLPnrMk+YwIXsV&#10;koILKXuNh4vNrnfxstO5sHgqrk6k6nhlqb+PbHi5pVR5WnksoTRihXmunXFKhHohmksvg3pcmHIK&#10;qnrLhzbM5HdzvfG443equKCkEHfcszWOi3gnret4gXibqQlhxHknpLdJ5XmcoWsu/HnBnU4KQnot&#10;hvDMVXceyT64SndRwyOjX3d3vOCNy3e1tsJ3yHgksS9hIHiwrHtJVHknqPIufXlBn28J8HmvhrjG&#10;fogYcIqz/Iczcb6gkoZyctqMG4XRc+52t4VHdQtgXITcdjVItISed1UtxYT0eFII3IZPeWDFRoaA&#10;eriy6oW7euqfc4UMexuLB4R1e1d1qoP5e6dfW4OcfAlHuoNofGks2IOyfMAIL4SqfXXEEoUOhPmx&#10;qIRchDGeX4Ozg3KJ2YMsgtJ0h4K6glReUYJrgfNGx4JEgZ8r+4KFgW4HmIM5gQvCrYPHjyqwMYMW&#10;jY2cyYJ8i/eIcYIAinxzQoGoiTZdNYFriBJF1YFKhxMrLIF4hn4HFIH4hCjBVIK9mWGu2IINlv2b&#10;dYF6lJ2HKYEFklFyG4CwkC1cNYCEjlRFAIBojLwqeICEjAkGo4DmhH3AMIHto76tuIFAoJaaV4Cr&#10;nWSGFIA4mkVxHH/nl1pbUX+2lMJERH+hkrQp13+wkhMGRH/+hD2/RIFJrjesy4Cfqk6ZZIAFpkuF&#10;IH+OoltwPX9Enrhakn8Ym4JDpn72mSIpUX74l0IF9n8/hAi+kIDOuNqsEIAmtDKYmX+Er2CETn8C&#10;qp9vc363pk5Z2H6VoqlDDH53oHAo335em4IFtn6jg9y+FIB4w8Grgn/TvmOX7H8kuMGDk36TszVu&#10;xn5ArklZRX4gqnNCk34HpzAoeX3mm14Fg34mg7q3XJFXb7GmNY+ecO2UIY4cchKA9IzJcy5sy4uY&#10;dFRXk4qVdYZA74ngdqQmgYo7d4EDKookeb22WI/heVOlQ45HeZ6THozUeel/+YuHej9r1opfeqlW&#10;qolmeyRACoi1e5glsoj6e/QC24iEfWm1SY6LguqkDI0Cgl2SA4uSgdN+14pTgWlqzIk3gRlVu4hK&#10;gOM/NoeegLok+ofOgLgClYcWgKK0LI1NjJWi1IvLiz6Qtopqieh9uYkqiLRpvYgfh6xUzoc+hsc+&#10;a4aYhg0kUIa2heYCWYXZgZazBYxLlkmhworLlDiPnIlvki18i4g6kDdosIcxjmtT34ZhjOU9pYW9&#10;i68js4XEi7kCJYTKgXOyBouFoB+gvooJnVmOmIismo97kod5l9pnyoZxlVtTEoWYkzE8/oT3ka4j&#10;LITskSEB+YPlgVaxNYrpqg6f64lxppaNwIgPow16vIbZn51nBYXVnHtSaoT9mdQ8dYRKmD4iwIQw&#10;lZ0B1YMngT2wkopytCefQIj+sAKNCYeWq756AoZWp5dmUYVQo+FRxoSDoPQ78IPOn18iYYOUlz8B&#10;uIKNgSmwIIoavouevIiqucKMboc7tMZ5XYXvr+5luYTiq8BRRIQTqOY7f4NkpTEh/4MilvwBoIIS&#10;gRmom5rpbwiYjphzcEGHpZY8cWl1sJQ8coxitZJoc7dOkpDVdOc41I/CdfQeo5CGdoQAAIpye0Wn&#10;ypmdeCeX0pc9eICG15UOeN105JMNeUdh65E7ecVN0I+selA4GY6VesweBo81ewsAAIjZfpOm75hX&#10;gTuW0ZYJgMqF6ZPbgGVz7ZHlgBxhBZAdf/FNAY6Yf983Y42Bf9Ydd43+f/MAAIdygACl9Zc2ikCV&#10;wpTqiR+ExpLHiA1y9pDNhw9gG48ThkFMOY2WhZU2wIx+hRsc/IzdhWYAAIY7gAClC5Yuk3GUzpPs&#10;kaODy5HQj+Jx9o/cjjNfRo4WjLNLfoyli302KouMiq4cj4vQiuMAAIUwgACkNJVvnMaUDZMvmlGD&#10;CpEOl95xJI8alYZed41ak2hKyovfka41mIrFkMccI4ryj5EAAIRPgACjgZTapi6TUpKeoxmCSpB6&#10;n/pwaI6BnPxdyYzDmlNKNotGmD81JYoWl5Qb0Yosks8AAIOVgACi8ZRpr7uSvZIxrAuBq5AHqEZv&#10;x44EpKddLYxEoYpJporPn2Q0tImYndkbi4mHkp8AAIL9gACiipQWuZqSSJHgtVuBI4+usPNvOI2h&#10;rL9cqovYqVJJN4pgp0g0UokwotcbN4kYkmcAAIKEgACaUqTbboSLPKG6b697WZ7dcNJqe5w4cfRY&#10;lZnGcxtFbpevdD8wcpZldSgV/5hNdSgAAIYgfmmZsqO7dy6KtKCkd4V6w53Bd+lp5JsReF5X/Jib&#10;eOdE3ZaCeXov6pUqee0VppbUedwAAIUAgACZC6KGf8GJ6p99f156CpyWfw1pH5ntfuBXRpd6ftBE&#10;O5VmftkvYpQHfugVVJV4fwgAAIQEgACYSqFliEqJDZ5jh0R5GJuGhlNoTpjZhYRWgJZzhONDk5Rk&#10;hGou3pL/hCsVB5Q+hIAAAIMogACXfqB8kN2IQ518j0J4R5qhjb1ndJf3jFhV0ZWBixpC/JN7ijUu&#10;bJIMidEUypMbiUAAAIJsgACW15+wmauHl5y5l3p3l5nflVdmyZcvk1NVL5S3kY1Ce5KbkEAuDJEn&#10;kA4UkpIUjUYAAIHOgACWRp8coo+HGJwon893FZlEnQ1mOZaKmnRUnZQVmEFB/5H8lskttJBtloUU&#10;YZE4jcgAAIFLgACVzp6xq5eGnZu9qE52kpjSpPlltpYOoddUHpOVn1FBh5GCnhAtWI/pm+AUOZCE&#10;jawAAIDggACVdZ5itPCGO5trsSl2Iph4rUZlQZWqqa5TtJMqpw5BL5ESpTotDo99nnYUApAMjYcA&#10;AICLgACMnK80bgB+V6t7bxdvXagDcC9feaTAcUtOjKG7cmg8QZ83c3cnzZ33dCQNL6C4c8UAAIJ/&#10;gACMLK45dkF+Bqp6do5vAKbtdvJfGqOVd2xOK6CDd/s76J30eIwnhJyZeOQNOp7ieNEAAIHFgACL&#10;uq0Nfl19c6lYff9ufKXCfbtei6JpfaJNp59Wfag7eZzHfcYnM5tXfd4NP502fjsAAIEhgACLMKvq&#10;hmd8z6g6hXdtw6SrhKJd66FNg/lNEZ5Dg4E7AJu0gzYm4Jo1gy0NP5u1gxEAAICTgACKm6r5joN8&#10;NKdNjQ1tHqPBi7RdQaBiioFMiZ1MiYk6jZrBiOwmlJkxiP8NP5pchz0AAIAagACKEKpBlsR7rqaW&#10;lM1smKMFkuxcup+hkTlMCZyFj9E6MpndjvQmW5g/j1sNQpkniPcAAIAAgACJqKmenyB7QKX4nKts&#10;JqJkmkZcSJ79mBhLoZvellw545kulYYmNpdelNwNSpgRiPwAAIAAgACJS6k0p6d7BaWKpL1r56Hk&#10;oc5b+J5inyNLSps5nTk5ipiZnKwl85bLmXINSpc5iPwAAIAAgACJA6josIJ6vKUzrSprlaGCqcBb&#10;o532pr1K/5rFpPo5TpgfosQlyJZRmYwNQ5agiPcAAIAAgAB/crn/bWxx4bXAbmljsbG9b3FUq63p&#10;cIBEmapgcY0zAaeTcngeu6bRcsEFvac/c20AAIAAgAB/M7kfdVBxx7TJdYxjkbCedelUiqypdmJE&#10;dqkJdvAy66Ymd3UexKUwd5IGIKUheMUAAIAAgAB++bfxfP5xb7OffJ1jRa9nfF5UM6tofFREKqfC&#10;fGsytqTVfJYeuaO1fKEGcqM2faMAAIAAgAB+qra/hJJxBbJxg7Bixq49gvFTyqo4gmZDyaaWghQy&#10;cqOkgfAepKJighYGtqF/geQAAIAAgAB+TLW/jDhwpLFyiuFiW60+ibBTVak3iK1DdKWGh/AyMaKT&#10;h54ekKE0iCsG8Z/6hLEAAIAAgAB98LT+lAZwT7CtkkBiCKxxkJdTAqhijyZDJaSqjhIx/qGdjbUe&#10;gaAjjeAHIZ6jhNIAAIAAgAB9n7Rpm+ZwC7ASmbZhxqvJl5lSvqevlcRC4qP2lIIx0qDelHoefp8u&#10;kqcHTp14hPEAAIAAgAB9arPpo+Vv2K+OoVBhkKs9ns1ShqcbnKlCrKNcm3AxnKBKmuIeZp58lI0H&#10;eZx2hQ4AAIAAgAB9NrObrEdv0K8rqVZhhKrBpl1SZKaCo+tCkKKtosMxlJ+Pn/Medp3JlJkHoJvF&#10;hSgAAIAAgAByr8VIbN5lpcCsbbRYHbw5bp9J07fsb5U6dbQBcIEpU7E0cS0UlrHpcLgAAKspdHsA&#10;AIAAgAByosR3dHBlw7+xdItYOrsEdNVJ8baGdUA6lrJ2db8pja9/diEVFa/EdbsAD6npeOcAAIAA&#10;gAByo8M6e7hlqr5ye0VYJrm1ev1J1rUkevc6iLEDexIpnq3yezgVbq3eewQAo6fTfS4AAIAAgABy&#10;lcHtgtplgL0mgfhX57hqgUJJqLPSgMw6Zq+tgJYpnKyKgJAVr6wwgMwBIaX4gMQAAIAAgABydsDS&#10;igtlX7wHiMhXwLdFh7ZJdbKohto6Ua5zhlEpnqtHhkkV7aqvhpABkaRVgQ8AAIAAgAByUb/5kWhl&#10;Srsfj8tXsrZOjlRJZ7GojSI6Qa1sjF4pqKohjIUWJ6lYi4MB8aLqgVAAAIAAgAByML9QmNNlP7pi&#10;luBXrrV/lQpJY7DPk406P6yQksIptqk4kwcWYKgtjyECR6G0gYoAAIAAgAByE77ToGBlPbnMnhpX&#10;sbTVm+5JZLAWmjo6OqvSmbYpt6h9mHkWhadNjzoCjaCzgboAAIAAgABx/r52qDZlQ7lQpaJXu7RD&#10;oyhJa693oWs6RaspoFEp0KfKnEUWqKaPj1ICup/zgdgAAIAAgADZtXGBbKrFDnLXbjevv3Qbb7eZ&#10;m3VJcS2CrHZrcqNq63eKdBtSBXigdYI2enmgdsASAnp5dq3Xt29Xd97DcHDceEeuSXJBeLeYS3OP&#10;eTSBdHTSeb5px3YOelFQ63c0etY1aHghez4QznjCeq3V4m2Egx3BpG8bgmestXCZgcKWzHIAgUmA&#10;HHNegOpok3SygJxP2XXlgEo0bHa8f+8PwHdBfyLUGWvqjkq/1W2OjJCq7m8ZivCVOnCXiXV+sHIO&#10;iDFnV3N2hwROzHS0heIzgHVyhNsO1nXzgzDSemqUmW++O2xAlsypVG3WlD+Trm9ekdV9UnDij5Rm&#10;JXJejZFNznOki6gypXRHihgODnTUhqjRJmmKpJ2862s4oSOoAmzPnaqSYW5cmlF8HG/olyplCnFo&#10;lD9M43K2kaYx4HM/j84NZXPjiQ7QFWi5r9S73Wpnq4qm62v5pyuRSW2Foud7GG8YnuZkJnCfmzNM&#10;GXHol+8xOnJalhQM2XMbiLDPR2gfuxW7EGnLtgGmDGtTsMOQXmzWq5h6L25qpsZjV2/4om1LcHFD&#10;nsgwqnGXm5AMZ3J5iGLOuWe8xmC6gGlhwH2lYWraumOPnGxNtGB5bW3ars9ip29oqe9KznCuplAw&#10;GnDrn+4MDHH3iCXKWnnka4u3fXpkbUujwXrmbuuPAntocHR5VXvucfpitXx8c39K0n0VdO4v4X3Q&#10;dh4LOX9kdjfI6Xfodjy2V3iRduSipHktd4ON7HnEeCJ4QnpdeMphr3r/eXpJ2Xuiehou9XxJepAK&#10;a32xeqjHZXYqgOS0rnbmgIehHHeVgCyMc3hDf+h28nj1f7lghXmtf5hIz3paf3MuB3rlf0AJtnwz&#10;ftbF03Sli3qzC3VrijOfeHYniPKLA3bkh8R1oneuhr9fX3h4hdBH1XkthO8tMHmchDQJGXrognfE&#10;W3NdlhOxl3Qqk/aeBHTwkdmJl3W3j810ZXaJjeFeSHdmjC1G7Xggip0sbHhyiYoIk3nMhZPDJHJb&#10;oMKwYnMsndecznPymt6IaHS+l/RzSnWXlTNdS3Z0kq5GG3c0kIsrvXdrj3oIInjdhYDCK3GPq36v&#10;ZnJhp8ybzXMjo/mHaHPuoDNyXXTPnKxcfXWxmXZFanZpltErLHaHlVcHxHgXhUDBbnD4tk2upHHH&#10;sdma+nKBrTGGjnNEqJNxh3QmpE1bvXURoIxEznXJncAqrnXHmiMHeHd2hQ3A8HCUwTauF3FevAOa&#10;UnIJtomF1nK+sR5w1XOZrCtbHnSEqAhEO3U7pRAqKnUjnIIHO3b2hOS7boKUapyqMYI4bHiX64H5&#10;biqEeYHRb79v/IG5cU1acIG4ctlDgIHddEcpBIKBdVMFPIO7do26TIC9dLOpEICNdY2Ws4BldlaD&#10;T4BLdxdu5YBCd91ZcIBQeKZCk4B4eVooLoD8ecgEyIIMetK5HH8Ofs2nwn75freVmH7ffpyCJH7Y&#10;foZtz37cfoNYeX74fo1Bun8nfpInbn+OfnwEYoCRfpK3vH2UiNWmXH2Gh+6UDn18hv6AyX2BhhVs&#10;kH2fhUxXYX3MhJhAzH3/g/YmqH5Eg4QECX9IgdS2bXxZkuGlC3xQkTiSv3xQj39/hHxdjchrd3yA&#10;jC1WaHy+isc//nz0iZAl/30YiQYDvn4vgoi1VXtinQyj83temqORqHtemB5+dXtulZtqeXuVkzxV&#10;invPkR4/RnwJj3UlaHwPjwADfn1Bgly0dXqep0mjDXqdpCaQvHqZoNV9inqnnYhpoHrUmnVUznsS&#10;l78+rHs+lcYk7HsqlCADSXx9gjmzzHoLsaCiWHoMrcaP+Hn/qa98wnoEpZlo3Hoxod1UGnp5nro+&#10;GXqjnOQkf3pqmFIDHnvdghyzXHmnvCCh0nmnt5iPVnmNsr58FHmDreloOXmoqZdTjHnupkE9l3oa&#10;o3wkC3nNmF8C/HteggSs2Iu9adqc+YqAa7uL/Yl+bXB5wIipbwhmaYfxcJhR7IdiciQ76Icgc4Uh&#10;sYf1dE4AAIeBdySr84oCc2WcB4j4dFWK7ogMdTJ4uYc/dghlcYaNduJRB4YGd7w7EYXAeHgg9oZq&#10;eMcAAIWVexWq8IhqfNua1Yd7fPmJ2YaYfQt3nYXafSFkcYU0fUZQKYS4fXU6UYRyfZkgVYT0fZAA&#10;AIPmfoqp0Yb2hlqZpIYPhbeIkIU+hQB2i4SGhFNjeYPtg8NPXIN5g0k5poM4guMfxoOYgrgAAIJv&#10;gACopYXDj9uYmITgjoqHg4QXjSJ1YoNni7Zib4LWimROa4J1iUo44YIyiG4fMoJmiHsAAIEugACn&#10;q4TXmX6XloP6l36GgYMwlVx0b4KAkzNhjIHxkTBNqoGGj3g4RYFFjlIetYFYjd0AAIAggACm4oQc&#10;ozKWyINFoIiFrYJ2naxzmYHCmspgxIE3mCZNAIDNlfI3x4B2lLoeUYBsklcAAIAAgACmSoOPrQiW&#10;I4K+qbqE+IHnpiZy4YEmooxgEoCXn1ZMU4A5nNk3N3/fm7Ud+H+nlEQAAIAAgACl44MttxqVpIJg&#10;szOEXoF8rutyPICpqqBffIAQpu9L13+vpHo2zX9YoXkdnn8NlAcAAIAAgACeppUeaU6P1JMmayN/&#10;7pF5bNRuzJADbmpcjY6wb/ZJD42dcXQz1o0QcrIZh46icvYAAIMWeryd7JOUclqPFpHIc01/FJAn&#10;dDNt+o6sdRRbxI1YdflIVYxFdtkzKIutd4oY/Y0Ad4MAAIGhfh+dGJITe06OEJBie31+IY7Ge6dt&#10;AI1Ye9ha4IwNfBhHjosBfF8yfopjfJEYfot8fGwAAIBagACcGZC3hCuM/Y8Lg7N89o1+gzVsCYwQ&#10;grhZ+orWglhGzonTggkx5Ykwgc0YEYoSgdkAAIAAgACbJo+EjSyMAI3ijBB7+IxeiulrCIr2ib9Z&#10;LYm1iLJGHIi+h9wxWYgXh1AXsIjGh1gAAIAAgACaUo6gllGLP40GlJh7N4t+ksRqNYoUkPBYXojV&#10;j0ZFbYfUjfEwy4cpjU0XSYesjAUAAIAAgACZpI3vn4KKh4xanTB6eYrNmrVpeolemD1XrYghlgpE&#10;1YcclFswXoZXk/QW/4ayj40AAIAAgACZHI1oqMyJ9YvYpel53IpEos1o3IjJn7dXEoeInQ9EQIaL&#10;m0kv5oW9mikWvoXhj2EAAIAAgACYvY0IslaJhIt7rvF5VoncqzloTohSp5BWkYcGpJRD1YYEovYv&#10;hoU4nx0Wa4VIjygAAIAAgACQ2J7haMyC15xMao1z35oCbDRjxJfvbcVSh5YLb0k/7JSGcLErSpPo&#10;cbMQbJbecS8AAIAAfdCQQJ2NcWOCSJsQclFzPJjDczpjJpajdCJR8JS2dQw/ZZMqdekq05J1dnoQ&#10;OJT1dfIAAIAAgACPmJwhedmBdZm6ehJyfZdtek1iYJVTepVRPZNqeuk+y5Hhe0AqWZEce3EQBpMv&#10;eyUAAIAAgACOz5rMgj2AkphugdtxhJYtgXlhkJQTgSZQe5I3gOo+KpCzgMIp3o/igKkP0pGSgKoA&#10;AIAAgACOAJm0iqh/xpdZiblwtJUdiMdgtJMHh95P1pEchww9m4+ghnopd47Bhj4PrZAWhXsAAIAA&#10;gACNVZjGk0d/F5Z4kctwAZQ8kEBgCpIfjrpPM5AzjWA9JY6fjGopIo22jF0Pi47AiZEAAIAAgACM&#10;xpgYm/d+mpXPmfhvgpOJl9RfepFglblOno91k/E8pY3iks0oz4zYksUPaY2dimsAAIAAgACMVZeZ&#10;pL9+IpVSokNvAJMDn5Ne9pDNnPFOHY7cmtQ8Jo1Pmdwoa4w4mBoPS4ysilcAAIAAgACMAZc9rcR9&#10;w5T0qtxukZKap6hegpBWpJFNtI5bolE7z4zGoPUoH4uvmyEPHIv5ijcAAIAAgACDiakTaDd2PKX2&#10;aeBoFaMea3hY4qB4bP5Ii54ObnI2spw1b7ciXpvjcFoIWJ2vcCAAAIAAgACDEqfycGd13qTWcUdn&#10;raHncixYgZ8ncxZIMJyrc/42Z5rDdMsiK5pHdR4IgJt0dTEAAIAAgACClqaWeGh1P6OIeKJnIqCT&#10;eOVX753SeT1HsJtUeaA2AJlnef4h65jMehUInZlneqcAAIAAgACCAKVCgFB0kKI6gABmX59Of7ZX&#10;TpyMf4JHHJoYf2k1i5gpf18hoZd1f1gIrpeLf5MAAIAAgACBZKQliEdz8KEkh3hltZ48hq1Wn5t5&#10;hfFGlpj6hVw1G5cPhQIhWpZChRQIvJXfg9EAAIAAgACA2KNLkF9zaKBOjxllLp1hjctWFZqYjI9G&#10;E5gSi4g0yJYHivEhK5Uki2IIzJRghfMAAIAAgACAbaKQmIdy95+Zls5kuJyolQJVnZnak01FppdR&#10;kfI0d5U8kVshFZQekOgI4pMOhgIAAIAAgACAFKIUoNNyw58bnrlkfpwXnG1VUZksmjhFUJaVmKY0&#10;F5SOmGEgxpNvlX8I6JIAhgYAAIAAgAB/0aG8qVxyfZ63puxkLpumpDJU+pitoaVFApYNoC0z2ZP8&#10;nnwgmZLYlgoI45E7hgIAAIAAgAB2tLPBZ39p9bA4aQhcgKzlaoxOGKm8bAI+h6bibVwtPaTrbmsY&#10;uaWXbmwBiaKqcAIAAIAAgAB2WrLQb1Jpyq8ocB1cV6umcPlN+ahUcd0+cKVecrwtOqNJc2oY46On&#10;c0YB/qA3dWEAAIAAgAB2DLF8duhpYK3YdxtcAqpHd2BNoKbrd8M+KKPseC0tEKHHeIQY7qHpeFQC&#10;Xp35elgAAIAAgAB1rLAdfl1o6ax9fhZbd6jzfd1NNKWUfcM9x6KZfcYs0KBqfdEY56BafbwCrJv6&#10;fq8AAIAAgAB1RK70heFof6tYhS5bBafPhIdMt6Rtg/M9cqFkg48skJ8yg2sY2Z73g78C7Zo7gfsA&#10;AIAAgAB05K4TjYpoKKp1jHJar6bji1hMX6N5ilg9HqBoiZosX54YiWgY0p22iYMDI5i2gh8AAIAA&#10;gAB0lK1llT1n5qnBk8pabqYjkkNMGKKtkN481J+aj+4sMJ07kAcY2pyVjlkDVpdqgkIAAIAAgAB0&#10;XazXnQJnsaktmztaMqWGmVZL2KIGl6M8lJ7slrUr65yTlnYYu5vGkLkDiZZTgmQAAIAAgAB0Lqx+&#10;pRdntKi+oxlaLqT8oNBLuKFdnsk8e54pnfMr65u+m5MY0ZrykMgDrJWMgnwAAIAAgABqMr8DZrRd&#10;zrtAaA5Q47eWaXBDI7QFasY0KrDoa/QjH68+bKIOIbFIa+MAAJ8Ec7AAAIAAgABp7b49bjJdz7o5&#10;bthQ9bZCb5xDRbJ3cG40W68ucTEjc61KcZwOta7ocOYAAJ3AeCkAAIAAgABpzbzndWRdnbjadYBQ&#10;1bTPdbhDJrDtdhk0Ua2QdnwjkauIdq4PHKzIdiYAAJyJfCIAAIAAgABpqLtyfGtdYbdmfB5Qh7Nd&#10;e+lC8q93e940LawUe/Ajk6nye/gPZ6rie9gAAJtof6EAAIAAgABperoxg39dNbYjgtpQVrIVgktC&#10;tK4rgdc0FKq3gZojlKiFgZ4Pqakwga4AAJpsgAAAAIAAgABpTrk8irtdHrUciclQRLEAiNxCnq0N&#10;iBAz/KmRh5Ijnac6h8AP5qerhrgAAJmQgAAAAIAAgABpKbh/kf5dFLRHkMhQP7AYj4JClKwbjmwz&#10;8aibjeEjp6YyjkUQIqZZiukAAJjfgAAAAIAAgABpDbfzmVldF7Oel+ZQRK9ZllVCkqtNlQgz5KfH&#10;lLYjnKVek8wQP6VZivwAAJhIgAAAAIAAgABo+rePoOtdI7MTn0lQUa61nXxClqqbnCUz6acLm24j&#10;saSUmCIQVqSDiwwAAJeygAAAAIAAgADNUGxtZkS5524waHWl02/YapCQ4HFjbJR7DnLfbo1kVXRP&#10;cH1MbHWkclAxrXapc9YNx3gxc7bLXGnucVS4WGvncmekbW22c3ePn29ndIZ543EGdZdjPnKWdqVL&#10;YXP6d5swsXTceFUM5nZ0d+XJiGfJfGC2kWncfFyi4WvLfF+OJm2ZfH14kW9WfKpiEnD/fN5KWXJv&#10;fQQvxnMrfQQMIXTufIPHu2Xih1C0wmgKhlChG2oLhWCMmmvyhId3Km3Ng9Ng22+Mgy9JVHEFgo0u&#10;6XGZgesLdnObgLjGGGRGkjSzKWZ8kFSfg2iNjn6LD2qDjLt112xuixdfsm5DiaJIYG/CiEEuHnAr&#10;hx8K5HJ4hFLExWMAnSGx3WU/mnCeOGdVl7WJymlTlQp0pmtHkoVepW0hkDNHgm6mjiktaW7mjMUK&#10;aHGEhwnDtmH9qBOw1GRApJedKmZVoPqIu2hUnWtzqWpSmhNdyGwzlv9Gx22xlFQs0m3LkvMKAnC5&#10;hsTC7WE8swmwDWN/rsScU2WNqkyH22eFpdtyymmEobhc/2ttngVGJGzqmv0sT2zZmFwJr3AUhozC&#10;amC7vf6vhWL6uOebsmT4s5OHJWbirk5yF2jaqXNcXWrCpT5Fi2w3oj4rxmwAnKgJbXAShl++r3SO&#10;ZWCtBHWCZ76abHZxae+Gvndaa/1yD3hCbftcWnksb+5FU3oPcbsrA3rfcxkHgH0Wc329RnI9b/Cr&#10;6XNmcTuZWnR1cnCFtnV2c5hxDnZzdL1bandxdd9EdnhdduQqOHkFd5AG9XtbeBS7wHAuemuqPnFy&#10;eraX03KaevmEP3O2e0JvwXTPe5VaRHXke+xDc3bWfDIpWHdOfD8GennWfGy6KW5dhMqomm+yhDOW&#10;MXDsg5aC13Ibgv5ueHNPgoBZJ3R4gg5ChXVugZ8okXW3gS4GD3iFgDG4rmzRjymnJ24yjcOUv298&#10;jFCBbHC4it9tRnH3iYRYGnM0iFJBqHQthzsn3nREhnkFtHdkg2y3eGuWmZql9Gz/l22Tj25NlSOA&#10;Q2+RktpsMHDZkK9XKXIWjrdA4nMTjRInPnL7jFYFZ3beg6e2gmqbpBSk/GwIoSSSkm1UngV/SW6a&#10;muZrR2/rl/lWYHEulVZAPnIfkzgmvHHekiMFJ3dKg3y1y2nfrpekPmtMqueRxWyRpvh+dm3PowZq&#10;d28in2FVo3BunDc/pnFdmfMmSXDqluIE9Hehg1m1VmliuSSjuGrJtLeRI2v+r/h9xm0vqz5pz256&#10;pvJVD2/Fo2c/GHCuoQ0lx3AVmYsEynfngz2wcHz/ZKygTX0dZx2PEX1UaVd8ln2ca2do/n3xbWVU&#10;RH5Wb1M+EX7VcQ8kAH+rciYB94FndAGvU3rRbqCfM3sncBON33t6cWh7dXvVcqln83w6c+NTU3yv&#10;dRQ9OH0sdh0jQ33Jdp8Btn+ueHGuHXjVeJGd4HlNeRmMvnm2eZF6S3omegBm5HqcenZSZnsfeu08&#10;cHude0winHwCe1QBfX4rfFesuHcQgmecc3eYgiWLN3gWgc94+niWgXJlrnkngSZRWnm8gOU7j3o6&#10;gKMh5npkgFYBS33Rf7qrZnWXjECbIHYqi0CJ5Xa0iiV3sXc/iQBknHfXh+tQZnh9hvs6x3j6hish&#10;SXjohcwBIH4YgMOqT3RpljKaCXUDlHiI0XWRkpZ2pHYjkKljoXbBjtZPkndjjTc6GXffi/kgv3eY&#10;i7YA/X5VgKupcHN4oC+ZJXQXnb6H6nSjmxZ1wXU1mGVizHXaleJO23aAk7E5inbrkiggUXZzkMwA&#10;336HgJeoynLBqjmYc3NipxaHK3Poo6x0/3RyoDliDnUYnRNOK3XHmng4/XYsmRAf73V6lPQAx36w&#10;gIaoXHJEtFiX8HLisIqGj3NbrGJ0WnPXqDhhc3R2pIFNpXUiobA4fHWDn4Yfd3SolUYAtH7RgHmi&#10;f4XFZBmToIUWZomDl4ScaMJyP4RHatFfuIQLbMpL8YPybqw2gYQgcEgcZYVhcOYAAIBMdrqhmIO4&#10;bYOSp4NFbwmCgILocG1xNYKfcb5ew4JrcwRLF4JadDs1wIJ9dTgbyINvdWYAAIAAermgi4HZdtWR&#10;ZoGId4uBXYE7eCtwEoEDeMBdwIDeeVVKOIDXeeQ1BYDzek8bN4GaeiwAAIAAfjqfZoAZgCWQM3/d&#10;gCKAF3+ngANvE395f95c239kf8JJgH9mf600eH9+f5Qayn/hf1cAAIAAgACeO36wiX2PJH59iM9/&#10;B35Qh/9t5H4rhx1b1n4ehkpIkX4yhZkzsn5ChQ0aOX5ZhQwAAIAAgACdRH2Qku6OJH1lkZV+Cn06&#10;kA9s8n0Zjnda9X0OjPhH130Zi7EzHH0kit0Zx3z7imYAAIAAgACcfXyqnGeNWXyGmml9PXxXmC5s&#10;Jnw0leRaNHwuk8lHNHw4kgoypXwrkSYZcXvHjtkAAIAAgACb5Xv7pfOMtnvco1V8jnunoGtrd3t5&#10;nXJZiXtxmslGj3uDmMMyH3ttl/kZIHrEkP0AAIAAgACbfXt/r5+MOXtirG57/HshqNlq3nrkpTxY&#10;/nrSoh1GGXrgoBoxr3rGnZ8YuHnykLcAAIAAgACU0Y8MY5KG8o2dZfF38Ix5aCBnn4uJaidWG4q7&#10;bBVDPYoqbeEudoopb0cTyIybbxQAAIAAekCUEI0tbHqGK4v3bf53Dorlb2hmy4n0cMBVWYklcgtC&#10;kYiTcz8t34h9dB4TYop9c6wAAIAAfbaTMYtfdUeFHIpNdg52GIlIdsRl1Ihkd3BUfYefeBpB14cT&#10;eLktSYbueR8TA4h/eJoAAIAAgACSLIm4ffuEC4iyfiR08ofBfjVk6obifjtTqYYufkdBLoWpflUs&#10;y4V2flQSuYagfgYAAIAAgACRMIhMhsyDD4dThldz/IZrhcNj9YWShR1S9YTZhIFAnIRchAwsW4Qg&#10;g78Sd4Tog4YAAIAAgACQV4c7j76CVIZKjrJzQ4VgjXdjIoSFjCdSJIPMivA/8oNEigAr0oL9iZ4S&#10;H4NniDoAAIAAgACPqIZimLWBmoV4lxdyhYSJlTliZ4Opk0ZRbYLykYo/VYJlkEIrb4H7kB0R5YIe&#10;jBkAAIAAgACPIIW8ob6BCYTZn5Zx6YPhnRthzIL0motQ1YI3mFo+uYGylvQq8IE6lkYRsoERi/cA&#10;AIAAgACOvoVFqveAl4RlqFdxY4NipUVhP4JioiFQWIGXn5g+VoEKnmUqm4COmzURcYBFi8sAAIAA&#10;gACHfJidYxV6aZaYZVlsRJTjZ3hc4ZNkaXJMSZIPa006NpEgbPUl2ZE4bgELPJOVbXQAAIAAfUaG&#10;1Zb9a4p5z5UfbQJrmZNpbmdcRZHbb79LvJB7cQY5vo+BcicleI92csgLLpEYckUAAIAAgACGIJVI&#10;c9t47pOIdKVq0pHZdWRbe5BRdh5LDI71dtQ5Lo36d3QlDo3Ud7sLHI7Id30AAIAAgACFSJOwfBZ3&#10;/pH8fExpzJBdfHNapo7afJdKS42MfMA4kYyUfOUknIxYfOYLAYy8fQwAAIAAgACEb5JdhFl3KpCx&#10;hAdo+I8Yg6FZxo2agzFJqIxBgsk4BYtRgockOIr+gmcK7Yrxge4AAIAAgACDupFHjMh2co+oi+9o&#10;P44PivRZGIyJietJBosuiP03nIoliFsj64nAiGsK2YlnhhQAAIAAgACDJpB0lUR18Y7dk/BnvI07&#10;kmJYhouokMVIa4pNj2g3FIlCjpgjnoiyjsYKxogdh0kAAIAAgACCsY/Wnc51do5CnAVnOoyXme9Y&#10;BIr2l8xH6omTlho2j4iMlWsjNIfplBUKtocQhz4AAIAAgACCWo9kpoR1Fo3OpFtmy4wXocdXkYpn&#10;ny9HhIj3nVI2PIflnHAi7oc5l54KlYZGhygAAIAAgAB6kKKlYnBuE6AmZJVgq53uZqBSIJvnaIpC&#10;WJoeak4w4pj+a8McgZnBbD8D35ihbL4AAIAAf9B5/KFBanttoJ7Ma+JgNJx/bUFRuZpdbpVCAZiA&#10;b9Iwo5dKcNQcZpfPcQcEIJYQcdIAAIAAgAB5a5+iclhs7p1CcyFfnZr0c+ZRIZjRdKxBgpbydWgw&#10;RJWxdf4cNpYFdfsEUpPFd00AAIAAgAB4xJ4Qeh1sMpu7emFezZl4epxQfJdYetxA7JWBex0v05Q8&#10;e08b95RnezEEdJHAfEwAAIAAgAB4G5y/ge9riJpygbleHpg1gXZPyJYTgS1AaJQ0gPgvZJLvgNwb&#10;tZL1gNgEjo/9gJ0AAIAAgAB3hpu6id9q+plziThdk5cwiHVPOpUJh60/4pMihwcvGZG5hrEbj5Gd&#10;hxYEqI52gyYAAIAAgAB3EZrdkddqgJiekMRdFZZYj4ZOupQrjkg/bZJAjU4uxJDKjPQbhpBljKQE&#10;x40pgzsAAIAAgAB2s5pFmetqS5gGmINc3ZWulstOc5NhlQw/HpFlk9YuY4/7k9IbMI+MkT0E1Ywc&#10;g0UAAIAAgAB2a5nWoitqApeNoHtci5UnnlxOHJLMnEQ+0pDEmxkuJ49LmfAbB47NkkYE2ItSg0YA&#10;AIAAgABuBq05YZNiA6pdY5JVOqe3ZYNHaaU7Z1c4TaMdaPcnNqIXahsSKqR/aacAAJjTbmIAAIAA&#10;gABtg6wQaT9huqkbao9U/aZGa+FHQKOgbSo4N6FgblMnP6AxbxsScaItbooAAJctc2kAAIAAgABt&#10;F6qBcLNhOaeTcXNUmKS0cjdG3qIDcwE37Z+5c7onG55ydC4SkqATc5gAAJWgeDAAAIAAgABsoajq&#10;eAhgr6YDeFNT/aMseJxGaqB6eO83iZ4zeUEm3ZzceWwSl54yePUAAJQwfGMAAIAAgABsKKeQf2xg&#10;OKSvf1BTgaHZfytF458mfwQ3MZzQfvQmnZtwfvISkpyGfuMAAJLogAAAAIAAgABrvaaHhvJf2aOl&#10;hndTJaDHheRFhZ4LhVA22JurhOUmb5oohNUSkpsDhLgAAJHGgAAAAIAAgABrZKW3jn1fkaLSja9S&#10;35/njLJFOp0ei7s2hpq8ixsmO5kli0oSpZmoiaEAAJDbgAAAAIAAgABrJKUPlhBfVKImlPVSnJ8z&#10;k59E85xfklk2QJn0kbMl6ZhhkbwSgpitjIMAAJAngAAAAIAAgABq8KShneNfVqGknKhSmZ6YmvdE&#10;2JuimVY2M5kXmM8l/JdqlucSqpepjJ4AC4+KgAgAAIAAgABhs7h8YIlV9LV8YlJJobKQZBg8Ya/D&#10;ZcMtu62MZyUckq1EZ7gIXK6kZ2sAAJNYctgAAIAAgABhMLeRZ9tVx7RPaQJJkrEVajg8b64La2Yt&#10;5aufbGQc8KsKbLoI8awJbGkAAJIXd24AAIAAgABg6rYLbuxVd7K/b5JJXa9ycEU8Q6xRcQct1qnO&#10;cacdFKkFcckJXKmlcZ0AAJDhe4AAAIAAgABgqrRkddhVJbEadhlI/a3QdmE8BKqrdrotqqggdwsd&#10;F6cydwYJqKd6dzgAAI+/fxYAAIAAgABgaLL1fNJU6a+sfL9IvqxdfK07uak0fJwtjqaVfKIdGaWO&#10;fJkJ6qWIfRkAAI7BgAAAAIAAgABgLrHag/FUx66Bg5dIo6skgyo7m6fxgsEtb6VIgoMdJaQQgqAK&#10;J6PMgjkAAI3jgAAAAIAAgABf/bD8ixRUta2Nin1ImKofibw7i6bhiQgtXaQxiLYdK6LeiSAKZaJK&#10;hogAAI0zgAAAAIAAgABf2bBXkkZUsqzLkX5ImKlIkHY7haX5j4ktS6NBj2UdGKHsjrwKfKEfhxcA&#10;AIycgAAAAIAAgABfwa/dmaBUu6wsmL1Io6iRl4E7h6U0loQtUqJtli0dM6EBk04KkqAihyYAAIwA&#10;gAAAAIAAgADBE2cVX+2u02k5YrSb7Ws+ZWCIIm0kZ+5zaW74amldt3C5bNFGx3JFbxAsz3MmcN0K&#10;BHYqcRS/IGQlatGtS2aKbIWajmi/biyG6GrSb8tyRmzPcWBcqG6xcutFyXBJdFMr6HDxdV0JbXRo&#10;dWu9SWGVdaerhmQgdk6ZB2Z9dvOFc2izd6Vw+GrSeFxbgWzQeRFEym5wea8rD27ZegoI6XLcei27&#10;d19LgF2puGH1gA+XQ2Rsf8iD7mbBf41vl2kBf2laUmsYf01Dz2y+fykqQmzkfu0IdnGzfoa5zF1V&#10;iwSoIGAXidyVsmKmiLWCaWUMh5duUmdiho5ZNWmQhadC52s5hM0piWsZhBoIFHJZgj+4cVvAlbOm&#10;1F6Sk7uUcGEtkbWBMWOij7ZtLWYDjdRYPGg3jB1CGmnjiqAo5Wl+ibEHwXLlhT63XFp5oGOlzF1W&#10;nZ6Tal/1mrqAMWJwl95sPWTelTFXamcaksBBcWi7kK8oYGgXj8oHfHNZhRC2jll/qw6lBVxip3yS&#10;nF7+o75/X2F2oAhrbmPnnJlWrWYsmY9A1mfJlycn7GbilSIHRHO4hOq2CljUtaykflu1sT+SA15E&#10;rKV+umCxqCFqz2MdpANWH2VgoH5ATWbwnh8nbmXImV8HGHQDhMyzN27sX0eimXBPYjGRDnGnZOl+&#10;aHL2Z3dqtHQ/ae1V6XWBbE0/vHakbncmAndab/wEMnsJcRKxwmwsaauhe23Pa4yQAG9QbVB9a3C9&#10;bv9pw3IgcJ9VDnN4cjI++HSgc5olV3UPdHgD4XlydcmwMWm1c/SfzWt+dN+Oe20gdbh79m6tdoxo&#10;enAwd2BT7XGheC49/nLJeNwkh3LmeSYDmXnrekaukmeCfh+eJmlmfi2M2mshfi56lWzHfilnOG5p&#10;fjBS2W/ufjs9HHEXfjwj0nDhfhADW3pTfiutEGWfiEecs2eYh4uLbGlphrp5LmsgheFmE2zRhRVR&#10;125shGc8S2+Sg8cjMG8Gg1MDJnqtgYKr1mQYkn2bgGYfkPyKQWf6j1l4Dmm/ja9lBWt6jBpQ9m0W&#10;iq87lG46iYgioG1diR8C+nr5ggOq3GLcnLWaiWTsmnKJS2bLl/53H2iVlYVkJWpckzVQNmv+kSY6&#10;/20Sj48iL2vqjtwC1Xs3geqqI2Hspu2ZzGP+o+mIhGXZoKh2VmefnWJjYGlqmmFPgGsUl9E6bmwh&#10;lhYhyWqqk5ACt3tqgdaprWFFsR+ZRmNUrVuH6GUiqU11sWbcpUVixWiioaRO+mpKnrY562tKnPoh&#10;T2mKloUCn3uTgcWlpHcVXsOWenevYbqGNHhcZHR0p3kUZvth8HnTaWdOBnqba7c4i3tmbb8ey3w7&#10;btMAAIAAcmCkeHR5aI2VWnVUao6FAXYlbGlzi3b2bidg7nfLb9VNInijcWw3w3lmcsceKHnYc1EA&#10;AIAAdwWjNnIXclCUAnMfc26D5HQOdHRyaHT4dWZf7HXgdlNMRnbHdzY3EXeFd+0dnXeSeAcAAIAA&#10;exihxG/1e/eSjXEXfE+CWHIffIxxGXMefLleuHQlfOlLPHUefRg2NXXVfTYc83V3fQMAAIAAfqKg&#10;bG4mhZyROG9ahTuBCHB1hLdv1HGDhB9dtHKUg5BKVXOfgxc1fHRNgq0canOFgm8AAIAAgACfUGyv&#10;j1aQIG3vjj5/+G8TjPduzXAsi51cvXFFilVJjXJMiTY023LyiGMb73HLiEsAAIAAgACebWuAmROP&#10;PGzIl0d/FG3ulT9t8G8Lkydb7nAukTRI3HE3j4g0WXHFjnEbkHBdjVgAAIAAgACdxGqWotOOimvj&#10;oFd+WG0FnZFtNW4dmrxbNm9CmCtIMHBSlhkz0XDUlR8bOm81kXoAAIAAgACdVGnxrJeOCGs9qXJ9&#10;wWxUpfJsl21fomtapW59n01HtW+KnQMzVm//m3gaxG5HkhkAAIAAgACYUH+XXlqKSX9wYUZ7GH94&#10;Y/hqln+eZnZY2H/XaNVFxoAuaw0w5YC+bN4WtYI9bTQAAIAAdlyXU30bZ5iJRn05aaR6AX1ka4dp&#10;kX2cbU1X7X3jbv5E+35BcI8wOX69cckWNn+zcbsAAIAAemeWOXrXcL6IAXsgcgF45XticydoeHuw&#10;dDdW+nwIdTpEL3xwdikvl3zbdtgVxX1IdoUAAIAAffOVBXjEeeeGvHkqenJ3l3mFettneXnhezlW&#10;EHpOe45DcXrAe9wvCXsbfAoVZnsde6YAAIAAgACT03cHgw6Frnd/gvN2hHfqgrBmTXhSglJVH3jH&#10;gftClnlIgbQuV3mSgXYU6XlNgVMAAIAAgACS1HWkjEuEqXYmi4d1hHaXipFlWHcGiYNUOnd+iINB&#10;4Hf2h64txngwhy0UgXfGhqYAAIAAgACSB3SClYmD23UMlCN0t3V9knxkkXXukMFTfXZsjylBQXbi&#10;jeEtWnb8jVMUOXZ+ixYAAIAAgACRanOgnsyDN3QwnMp0C3Semnhj53UImBNS13WGlfNAoXYAlGYs&#10;2nYHk/4T9XV3jX4AAIAAgACQ/XL9qByCunOPpYpzfXP0opNjVXRRn49SU3TGnP1AM3U5m2osbHUz&#10;mYwTi3S0jTcAAIAAgACLLIh+XfB+EYetYMdv04cdY2pgR4a4ZdtPdIZxaCc9K4ZmajsovIbta7kO&#10;Boj+a0cAAIAAedOKUYY0Zq19OoWkaLVu7IUtappfc4TObGJOuoSKbg88j4R8b48oQITfcI8N14ZJ&#10;b/UAAIAAfViJXoQHb1N8HYOkcKNt7YNCcdted4LzcvpN34K7dAs72IKxdPons4L3dYcNnoPndO8A&#10;AIAAgACIT4IUd+h6+oHFeJdsuIF4eSpdhIEyeahNAIENeh47I4EHeoEnLIEyeqsNZoHRel0AAIAA&#10;gACHSoBWgIt5/YAbgKNrwn/fgJZci3+mgG5MZ397gEk6qH99gC0m3H+OgBANUn/+f+gAAIAAgACG&#10;aH8HiU95Nn7YiNNrAn6biCNbwn5eh1ZLjX43hpc5/X4shgkmUX4khdkNDX56hKMAAIAAgACFsX3z&#10;khF4eX3MkQZqR32Nj7dbDX1OjlBK3H0pjQ85Zn0WjCwl9XzjjDoM6n0yiJYAAIAAgACFIn0dmtV3&#10;53z7mURpsHy3l19aeXxvlWJKSXxGk7I403w0krElgnvmkkoMy3wniKYAAIAAgACEuHx/o7F3dHxg&#10;oaxpL3wTnzhZ9nu8nLFJ1nuHmqw4dntrmeAlJnsMlyMMintfiHoAAIAAgAB+Q5H5XWZx2pCRYBpk&#10;aY9xYqZVuo6DZQdFvo3DZzk0H41yaRsf0o5WahcGTo6ZahQAAIAAfMt9e4/oZahxKo6wZ6Bjso2Z&#10;aX9VGYyka0NFNovcbOUztYt9bkUfjownbuAGaov2bvAAAIAAf958ro3XbdFwOozFbyNi5Iu8cGJU&#10;TorQcY5Ei4oNcqMzLompc4YfNoojc8wGd4mfdCsAAIAAgAB7yYvtdelvRIrudqph3on5d1RThYkT&#10;d/FD14hdeHsyo4f2eOce3YhGeO0GfIeSeb8AAIAAgAB66YpKfgVueIlYfkRhGYhrfmRSsIeOfmpD&#10;UYbLfm0yNoZnfncenYaMfmMGjIXGfq8AAIAAgAB6Ioj6hkRtuYgWhftgXocqhYdSC4ZChPhCuoV8&#10;hHEx8oT3hCAeboT5hDsGkYQ8gtsAAIAAgAB5g4f0joxtOocajc5f44YnjMpRd4Uwi6dCGYRpirIx&#10;YIPeijIeKYOjiokGi4LzhGwAAIAAgAB5BIcqlt1suYZUlbFfXYVZlCdQ9YRVknxBmoODkTEw1IL4&#10;kMgduIKbj9YGiYHlhGsAAIAAgAB4ooaSn01sUoW+ncte6oS4m8ZQgoOlmaJBNoLCmCUwhoIml7Yd&#10;gYGvk/MGfYEUhGMAAIAAgABxr5vYXLJl8Zn3X0JZO5hgYbRLTpb8Y/s8CpXaZgcq4pV9Z54WLpeF&#10;Z8cAAJMNab8AAIAAf0pw95oOZIxlZ5hHZm9YtJaiaEBK4ZUjafg7tpPqa4Mqr5NubKsWMJUXbJQA&#10;L5C+brYAAIAAgABwT5gTbEJkopZqbY5YDpTLbsxKP5NNb/s7NJIRcQkqVpGCccoWFZLccYUAc45w&#10;dDMAAIAAgABvk5Yxc+Nj0ZSWdK1XK5MHdWVJjZGPdhI6mZBbdqgp5Y/BdwkV3pDZdq0AooxreUQA&#10;AIAAgABu15Sbe5BjF5MMe+JWcZGCfB1I0JAJfEM6Eo7PfGcpdY4xfHwVnI8OfDoAw4qqfaYAAIAA&#10;gABuMpNbg1pifJHWgz5V3JBIgvtIO47KgqE5hI2GglYpMIy+gjcVdo1kgmgA4IkngJcAAIAAgABt&#10;rJJPiydh9ZDViqFVVI9FieRHs42/iRU5Box2iHYoz4udiFEVdYvjiAQBA4ffgK8AAIAAgABtQpGL&#10;kwphsZAXkjVVEo55kQFHaYzTj7E4vIt0jtMocIqejwQVGYrHjKABGobRgL4AAIAAgABs75D4mw5h&#10;X499mfhUuY3UmF9HEIwglrE4coqxldEoOYnFlScU/InJjjABJ4YDgMgAAIAAgABlYqZXW7BaEqQf&#10;XhVN8KIjYGVAq6BbYo0x8p8FZGgg558TZYoL+6G7ZRoAAI2UbdIAAIAAgABks6TMYydZpqKOZPFN&#10;k6BtZrBAbJ57aFYx0pz/ab8g85zVaooMT576af0AAIv7cswAAIAAgABkK6LoanVZDKC4a7hNGZ6U&#10;bPE/+Jyabh4xf5sRbxog0JrBb5UMfZxsbwYAAIp7d6IAAIAAgABjnaEHcatYa57icnpMaJzJczw/&#10;dZrRc/UxEZlIdI0gkJjedMMMjpoZdFUAAIkUe+UAAIAAgABjDp9uePBX4Z1TeVhL3ps7ea0+45k/&#10;eewwtJepeicgTZctejEMjpgBeioAAIfRf5wAAIAAgABikJ4sgFZXcZwWgGFLdZn4gEg+fJfzgBow&#10;VZZOf/ogJZWif/gMlZYegBEAAIa0gAAAAIAAgABiJp0th79XGZsYh3lLJJjwhvg+KJbchmYv+pUy&#10;hg4f5pRthkQMrJR0hQ0AAIXOgAAAAIAAgABh1ZxejytWzJpKjptK05gcjb492JX9jNsvrpREjHYf&#10;i5N+jK8MiZMliHoAAIUhgAAAAIAAgABhlZvLls1Wv5muliRKxZdslO89vZUok6wvq5NKk2cfsZJb&#10;ke8Mv5HsiJ8AAIScgAAAAIAAgABZI7GtWmROGq9SXI1CZK0ZXqo1nKsYYJ4nLKnjYiMVk6thYmgD&#10;Ram2Y1oAAIjncf0AAIAAgABYcLBnYX1Nuq3iYxtCI6tqZLk1f6kuZjonOqe9Z2AV6qjPZ3AD0qa/&#10;aFEAAIegdrIAAIAAgABYCK6SaGhNSqwLaZBB0KmJarQ1OKc4a84nGKWsbJoWCqZzbHwEOaPzbXgA&#10;AIZnet0AAIAAgABXrqynbzpM36omb/1BV6eocLk056VVcW0m36O8cewWCqROcasEhKFccvwAAIVB&#10;fooAAIAAgABXUqr9dhxMiqiCdopBBKX/duo0iqOmdzMmuqH1d20WCaJddykEwp8GeOEAAIQ+gAAA&#10;AIAAgABW/6mtfSNMUKcqfUpA1aSdfU40XqI3fT8mkqB0fTMWG6CXfRYE/5zvfhYAAINegAAAAIAA&#10;gABWuqighC1MKaYShBZAuaN1g8c0QaECg2wmdJ80g0cWHZ8tg4cFPpshgnoAAIKtgAAAAIAAgABW&#10;hafSi0NME6Uyiv1AqqKDimc0Mp/+ic8mXZ4hicoV/54RiTYFTZmrg5YAAIIWgAAAAIAAgABWYqc0&#10;kn5MDKR6kiJAp6G6kVU0Lp8jkKQmZ50vkJkWJpz2jeQFaphwg6kAAIGAgAAAAIAAgAC1JmFTWbKj&#10;/mPRXQOSNmYvYDd/hmhxY0xr3mqfZkZXKGyuaSVBKm5ia88n627abd0GuXSjbsWzKl3OZGGicWCa&#10;ZqyQ1GM2aOZ+S2WuaxBqumgNbShWHmpAby5ANWv8cQYnGGwScl4GY3U1c0GxTlqxbwGgql2zcEqP&#10;TWCDcYx81mMmcs5pbmWsdA1U+2f+dUM/Pmm7dlYmUWlldwoGF3W1eCKvdFfleYGe3VsWedyNjF4J&#10;ejl7WWDSepdoFGN/ewFT1GXqe2s+Tmeoe8Qll2bde+sF1XYkfJqtvlV4g/KdRljOg3WMBFvjgvZ5&#10;3l7Fgnlm4mGMgghSyGQRga89dmXKgVgk8mSEgREFnXaDgG2sUlN2jmab91bpjRiKzFoUi8B4uF0N&#10;implzl/kiShR52JwiAo8vmQlhxkkYmJ1hp0FbnbTg6arLVHPmNWa6lVYlraJ0FiRlIN3yluYkllk&#10;716AkFRRJGEUjoU8KWK4jQwj8GDIjKIFRncWg5GqUFCEozaaHlQboEOJCldanTd3DFpkmjtkN11U&#10;l4BQeF/xlR47nGGKk1Yjjl9skewFJndMg3upwU+YrXWZklM0qaCIeFZspbl2eVlwofhjsFxenplQ&#10;BF76m8U7KGB/mgUjIl5Flh4FDXd3g2qoF2jbWUmYY2qpXK+Hz2xrX+Z2JW4fYvBjZW/KZdxPf3Ff&#10;aKc6InKvayog6HLxbMwBTH3PbvOmgWWIY3eXNGelZeSGvWmaaDF1LWt2amNigG1CbH1Os27xbn85&#10;dHA+cEUgW3ACcUwBLn4Bc8ek3mKIbY6Vf2TZbw6FN2b7cHhzuGj/cdRhOGrvcyZNlmy4dGk4gW39&#10;dXwfnW0udfkBFH4teGWjNF/Xd4iT1WJQeDCDlmSUeMdyX2a4eVFf/mjNedxMjGqqemM3q2vmes8e&#10;+mqdeuEA/X5UfGahqF1/gX2SYGAZgV2CLWJ8gSZw/mS4gOJe6GbhgKRLl2jUgHc26GoDgEsea2h0&#10;gB0A6n51f9SgY1uQi3uRK15CipaBCWC4iZJv6WMJiINd5mVAh4JKyWc1hqM2Q2hYhfgd7marhdoA&#10;2X6RgJOfX1n5lXSQMly8k8yAGl8+kftvBmGbkCRdEWPijm9KE2XcjPM1v2bli+Edj2Uzi4wAzH6o&#10;gIqenVi7n2GPc1uInPd/WV4NmltuSmBsl79cWmK4lWFJaGS5k2k1N2WykjcdOmQEkDYAwX66gIKe&#10;HVfYqTaO6lqlpgx+w10joqdtsl97n05b0GHEnFhI9WPCmgc0w2SimOUcy2MNk3gAuH7JgHybNnCy&#10;WPeM1XHMXGB9Z3LxX5BsvHQbYoxa4XVEZWRHwXZnaBMy8ndoamAZXnfNa1oAAIAAch2Z4W2HYo2L&#10;o27uZQ98MXBBZ2lro3GMaaFZ5XLRa75G5nQHbboyOHT1b2AY0nTJb9wAAIAAdsiYhWqhbCCKP2xA&#10;bcd7EW29b1VqhW8mcMZY7nCDcihGGHHJc3QxmXKldHwYY3ImdJMAAIAAeuKXBGgFdZmIwWnLdn55&#10;g2tnd0ZpOmzsd/lXvm5seKNFFm/CeUEwx3CJebcXym/seYwAAIAAfnGVoGXGfw6HZ2emfzx4M2le&#10;f0Zn+Gr5fzlWxmyIfyxEOW3tfygwGm6efx4XUm4GfvAAAIAAgACUe2PqiJKGTGXfiAp3Jmemh1Zm&#10;92lThoxV1mrthcxDf2xOhSsviGznhL8W6WxyhMAAAIAAgACTj2JikhKFZWRmkNh2RmY2j2ZmIWft&#10;jeJVDWmSjH1C1mr0i1YvFWtqiqwWnWsjiccAAIAAgACS3mEum4mEsmM7maF1jmUOl3VlbmbDlTpU&#10;Xmhtkz1CL2nSkbIuk2oukSUWVmoVjeUAAIAAgACSZmBNpPOELmJdomd0+2Qpn4Rk2WXWnJxT2Gd6&#10;mhdBwWjZmFMuImkYl2AV5WlMjs4AAIAAgACOfHjnWLGBJ3lSXAlyt3nhXyhi/nqEYhNSAXsxZNQ/&#10;nXvvZ14rPHzFaVsQ3n5QaWAAAIAAdgmNUnXhYbqAEHaZZEBxnHdSZpth/XgPaNNRH3jPaus+3XmV&#10;bNMqn3pHbkAQiHuFbfYAAIAAeh+MHXMbarV+vXQJbHlwe3Tjbh1g5XW7b6JQMnaPcRI+Gnddcl0q&#10;C3ftc0UQPXkQcssAAIAAfbWK1XCTc7J9a3GodMBvKXKhda1f6HONdodPT3R6d0s9Z3VPd/spjnW9&#10;eGkQA3bsd/AAAIAAgACJk25rfK58UG+ZfRZuC3CpfVdeuHGlfXpOXXKefZo8inN9fboo3XPGfcMP&#10;oXUlfZ4AAIAAgACIiWykhbZ7R23jhXptDm7/hQxdx3AJhIJNf3EHg/8743Hbg5koW3H/g2UPWnOh&#10;gvoAAIAAgACHsmssjrp6dWx5jd5sQW2cjMNdAm6ri5FMxm+wins7SHB+iaYn+nBwiWkPLnJZh3AA&#10;AIAAgACHDGoCl7l5zWtYlkRrlWx8lIFcXW2JkqlMI26OkQ86qm9bj/YngG8nj+wPAHFQiiUAAIAA&#10;gACGl2kkoLN5T2p/nrRrCmuenFFb0Gyhmd5Lp22dl9I6RW5flq4nFW4JlWUOp3CRiegAAIAAgACB&#10;14GLWF11WIFYW5dnxoFaXqFY7IF9YXdIwYG4ZBs3A4InZnEi0YMdZ/gI54SkZ98AAIAAeXOAy362&#10;YOJ0aH7KY19m1H7tZbVYF38eZ+dIC39gafI2cH/Ka7kiZ4CEbMkI34HpbJoAAIAAfQZ/unwNaV1z&#10;OXxWayllzXyXbNhXGXzcbmZHMn0tb9g1vn2WcRMh5n4YcbYIxX+GcZsAAIAAgAB+mHmmccpyDnoN&#10;cvdklnpodAVWLnq7dPdGW3sgddM1F3uHdoghdHvUdtAIsn1wdwsAAIAAgAB9gHeJektw+XgLetxj&#10;jHh5e0lVLHjae5lFtHk/e+E0i3mpfBshGXnAfCAIqnuhfJYAAIAAgAB8j3XXgt5wLHZrgt9izXbh&#10;gq1UX3dGglxE5XesghAz8ngCgd8gn3fjgdUIg3ofgVwAAIAAgAB7y3Rxi2pvZnUQit5iDHWJihBT&#10;pXXxiShENHZYiF0zXHagh9kgSnY7iA8IcnjYhVUAAIAAgAB7MXNSk/BuznP7kuBhc3RzkX9TE3TV&#10;kARDo3U5jswyy3V6jisf3HTgjg0IY3fOhasAAIAAgAB6vnJ4nHxuV3Mnmv1g83ObmRBSk3Pylw5D&#10;NXRJlYEydHR6lRIfgXO2ktYILHcKhYYAAIAAgAB1Toq3V9ppgIn7WvBcsol8Xd5OpIknYJs/NIj+&#10;Yxst84lKZSkZf4r5ZfMB9YoUZxgAAIAAfF90WIgbX+dos4eZYlNb6IcuZJ5N+IbZZsU+qYaraLkt&#10;jobiaksZT4gwarsCLIdsa/oAAIAAf4NzaoWRZ+dnrIU+abNbC4Tpa2ZNI4ShbPk9+IR4bmQtB4Sh&#10;b30ZAIWZb6ACToUTcTYAAIAAgABycIM/b99moYMIcRlZ9oLHcjhMSoKMcz49NIJwdCMsbYKOdMoY&#10;nIM2dLICXYMKds0AAIAAgABxfYFCd+BluYEdeJFZDoDqeSJLXYC3eZg8mYCTefwr6ICpekIYSID/&#10;ehMCboFEe8AAAIAAgABwpn+Qf/Jk739/gCNYUn9VgCdKtX8hgAw8B374f/Ars37pf+UYM37zf+gC&#10;jX+9f/gAAIAAgABv9n45iAtkYX46h8ZXz34Nhz1KK33KhpQ7cn2bhgsrKX19hdQX930qhh0Cln52&#10;gcAAAIAAgABvaX0mkCRj130vj3JXRX0AjmdJqny1jTw69Xx8jGAqpHxRjDwXkHu0i1sCn31qgcYA&#10;AIAAgABu/XxTmEtjanxgl0JW03wslb9JO3vWlCI6l3uNkxIqW3tJkv8XUXp1j48CkHyggbwAAIAA&#10;gABpA5R/Vwpd0JNIWfdRrpJVXMVEUZGVX2I1eZElYbAkcpGiY1UPT5SMYycAAIgJaZoAAIAAftRo&#10;HZIjXqhdH5EUYP1RCZAhYzhDzI9RZU41F47MZx8kPo8caFsPaZFtZ/oAAIYibmQAAIAAgABnUY+2&#10;ZjdcQI7MZ/1QUI3naa1DHI0baz00jYyRbJUj4ozCbW4PXo6CbOkAAIRec6cAAIAAgABmfo1xbbxb&#10;Xoyebv9PYovJcCpCZYsFcTwz7IqAciAjb4qYcp0PN4vPcg4AAIK8eJoAAIAAgABlr4t9dUxaloq8&#10;dhVOm4nxdsJBnokud1AzZoifd8gjA4iid/0PDIlTd5QAAIFOfOUAAIAAgABk94nifPBZ7okwfUtO&#10;AIhnfXtBCYeffY0y3ocEfZki2YbMfaMPC4cSfbUAAIAbgAAAAIAAgABkWoiIhItZUofmhHdNaIcg&#10;hC9AdoZUg9AyWoWwg4oigIVYg4kPM4Uhg0cAAIAAgAAAAIAAgABj3oeAjEVZDYbvi+VNL4YfiyRA&#10;P4UsijsyL4RnibAiNoQGigEO5YOgh/IAAIAAgAAAAIAAgABjfIaxlBlYrYYhk3xMy4VNklM/4YRP&#10;kQYx44NzkG4iAoLtkCoO24JdigsAAIAAgAAAAIAAgABc4J7xVd9SQp1ZWJ9GwJwIW0U5+Zr7Xbgr&#10;iZp9X74aSZvNYLgGhJxKYQQAAIOjbUkAAIAAgABcBpzdXR1RrJtZX1VGN5n0YXk5lZjAY3IrUZgU&#10;ZQwaUJkRZbQG35jdZeMAAIIQcjEAAIAAgABbX5qFZENQ9ZkbZfxFn5e9Z6I5BZaEaSYq6pXFalYa&#10;JpaHarUHF5WcauQAAICXdxQAAIAAgABatphAa1pQOJbnbJ5E0ZWXbc44apRhbuMqapOfb7EZ3ZQz&#10;b84HLpKxcCMAAIAAe2UAAIAAgABaDJZMcoFPkpUEc1tEMJO3dBw3xpJ8dLcqApGrdS0ZlJIcdSEH&#10;MZAqdd4AAIAAfy4AAIAAgABZc5S3echPBpN9ekNDsZIuepU3UZDpesMpmJAEet8ZcZAteswHO434&#10;e9EAAIAAgAAAAIAAgABY8JNrgRNOlpI+gTtDTJDqgSM27Y+XgOwpLo6lgM4ZII6pgOsHUIwcgOAA&#10;AIAAgAAAAIAAgABYiJJciGBOL5E6iDtC54/mh8Q2kI6GhzYo3I1+hwYYt41zh0cHK4qjhNkAAIAA&#10;gAAAAIAAgABYN5GOj+VOCZByj6NCw48Vjs42b42Qjdso4oxXjcIY+YwIjKEHcolUhQkAAIAAgAAA&#10;AIAAgABQpqphVE1GYqiYVtI7TacNWT0u7KXkW2kghqXZXPcOl6ijXQgAAKAIYHwAAIAAcS4AAIAA&#10;gABPxqiUWypFxKbMXTc6v6UeXzIuhaPBYPcgW6NtYisOx6WyYgcAAJ1sZRUAAIAAdfgAAIAAgABP&#10;PaZTYe9FLaSWY446QaLrZRguEaF+ZnkgE6EHZ1YO0aLhZwoAAJreae4AAIAAejwAAIAAgABOx6QL&#10;aKdEo6JZad45pKC2awEtoZ9JbAAfwJ6/bJEOxqA/bCgAAJh3bysAAIAAff8AAIAAgABOS6ILb3FE&#10;K6BrcE45M57FcREtK51McaQfjJylcfYOwJ3ZcY4ANZYAdQkAAIAAgAAAAIAAgABN16BqdmBDyp7T&#10;dvA45J0od1Us65ued5EfWJrXd5wO2Jupd14AcZPaelQAAIAAgAAAAIAAgABNc58TfVVDf52DfaI4&#10;q5vPfbAst5o3fZ4fJpldfYwO0ZnlfbUAsJIJfs4AAIAAgAAAAIAAgABNJJ4DhFlDSpxzhHE4gZq2&#10;hDIsmZkIg98fCpgSg+QOqph3g3sAtZCZgHsAAIAAgAAAAIAAgABM8Z0pi49DKJuUi4Y4ZJnQiwgs&#10;hpgQio4fE5bziq8O2ZceiEQA3Y9ngJYAAIAAgAAAAIAAgACpzlrqU6mZrV3HV3yI82CGWzV3UGMs&#10;XsxkqGW6YkNQ4WgVZZU7wmndaKMjJWlwaukD53lnbMunwlajXiCYFFngYP6Hh1zuY8Z2DV/YZnhj&#10;gGKfaRBP1mUia40602bnbdAiZWXYb2wDyHmccWel3FLMaI2WR1ZVanOF+1mnbEx0lVzGbhxiMl+7&#10;b99OtmJecZA55WQYcxUhsWKxdBkDrXnKdmKj+U9Tct2UelMgc9qEPFahdNRzH1nxdchg4V0UdrtN&#10;mV/Qd6g5AWF8eHghCmAEePkDlXnyevWiMkxAfR2S4FBIfUSCvlP8fWhxr1dtfYZfxFqzfapMnl2I&#10;fdg4Ol8hfgEgel3Jfh0DgXoUft+gsEmkh1mRi03dhrCBkVG5hf9wnVVOhU5ew1iphKlL2FuJhB43&#10;mF0Ng7MgAVv0g6ADcHowgiufdkdxkYqQeEvTkA2Ank/PjodvxFN/jQpd91bxi6pLJ1nYinY3GltA&#10;iY8fpFp1iZYDYnpIgkmehEWsm6SPo0oumUx/4E4/lvBvGlH/lKtdV1V/kp9KjlhskN82m1m5j7Af&#10;VVlAjtUDVnpcgkKd4kRfpYaPD0jwokl/VU0JnxVum1DOnBZc61RTmXJKNVc/l0g2QFhpliAe/lhE&#10;kv8DTXprgjydh2ImU4COpGRlV1h+9maVWwZuOmi3XohcYWrFYeZJUWypZRc0s24GZ+0b122CaZsA&#10;AIAAbfCbxF4QXXSNXmCxYGR92mMnYzVtQmV+ZeZbhGe3aHdIkmm2auQ0F2sDbQEbZ2pNbiAAAIAA&#10;ctOaC1paZ1mLnl1DaWZ8T1/1a1xrzGJ+bTxaPGTibwlHd2b7cLwzK2gtci4aumeRcs8AAIAAd4OY&#10;Ulb9cSaJ7loicl96rl0Dc4dqeF+2dJ1ZCGJFdadGdWRxdqQyYWWFd3YaK2U7d7YAAIAAe5aWuFQF&#10;euyIdVdde195SVpqe71pHl0+fApYAl/qfFZFjmIofKQxrWMbfOUZsGNEfO4AAIAAfxKVZFGChLWH&#10;PFUBhGR4K1gxg/poFVslg4JXDF3jgxJE1WAkgrkxGmD0goEZSGGlgqEAAIAAgACUUU9ojnOGP1MG&#10;jV93Q1ZPjCtnP1laivJWQlwridREK15uiOYwqV8UiFIY/GBNiEkAAIAAgACTgU24mBqFe1FtlkR2&#10;iFTFlElmkVfbklJVnVq3kJNDjFz6jy0wLF14jnwYuV85jO0AAIAAgACS9Ex3oZeE7VA3nwR191OT&#10;nERmB1armZlVJVmIl0lDLFvGlY0vyVwTlPsYWV5mkHYAAIAAgACRWGmsU2KDnmtMVy9082zwWsxl&#10;G26QXjdUEHAjYXhBrHGYZIAtdXKlZwkT0XPGZ8cAAIAAceSPymXDXL6CU2fAX7dztmmhYolkA2tv&#10;ZTdTGW0nZ8BA2G6uahosx2+SbAITYXDnbFIAAIAAdpWOS2IqZiCA3WRyaElyj2aMaldi6GiBbENS&#10;KWpWbhdAFmvrb8UsOWylcRUTEm5dcQ8AAIAAerOMt17ob25/U2FocNdw/mOrciVhoWXGc1hQ/mfD&#10;dHg/G2ljdYArcWnrdkUSkmxHdgwAAIAAfkeLRVwMeLh98l61eWlvrWEgefxgYGNZenVQEGVseuY+&#10;R2cXe1Eq0Gdoe50SNGp6e28AAIAAgACKEVmgggh80lxqggduol7ygd9fZWFGgaBPJ2NngWQ9nWUL&#10;gTsqTWUkgSwR5mj3gTsAAIAAgACJGVeZi09751p9ip5txV0Yibxell9/iMhOZGGuh+08+mNLh0Ip&#10;6WMnhv8Rs2ewhkMAAIAAgACIXFX2lIJ7MVjtkydtEVuVkY5d7F4Cj+pNv2A2jns8W2HOjXEpb2Fu&#10;jUkRgmaqimIAAIAAgACH2VS6nZl6qle9m59sglpnmVZdXlzSlwhNRV8DlRY7+mCPk9MpCV/vk2gR&#10;JGXvi5cAAIAAgACFMHGSU0B4anKWVvNqpXOzWnhbpXTYXclLXnX3YOc5l3cOY7slmXf5ZdcLunrE&#10;ZgIAAIAAdcKDx23SXA53N28wXwNpgXCEYc5apXHNZHNKgnMGZu044XQiaSQlC3TIarYLjXf3aqoA&#10;AIAAeeGCcGpdZN110mwBZxdoWG2DaTJZjW7uaylJmHBAbP84I3Febp4kgnG8b7ILZXWCb4oAAIAA&#10;fYCBDmczbbB0cGkMbzdnAGq2cKFYlWxAcfJIvW2ucyI3fW7MdCskF27hdMsLTnNedLMAAIAAgAB/&#10;umRydoBzSGZzd2Nl3Gg+eCJXYGndeMFHz2taeVQ2pGx4edMjbWw5ehULCnGbemUAAIAAgAB+oGId&#10;f1lyN2Q5f5pk3GYbf61WcGfQf6NG9GlUf5g2Bmpff5gi92nKf6MK33AYf8cAAIAAgAB9vGAoiCZx&#10;XmJah8pkD2RMhzRVrmYNhoZGPWeYhes1cGiThYIipGekhYoKy27PhEMAAIAAgAB9Cl6RkOVws2DU&#10;j/ZjZGLQjrtVDGSUjWtFn2YejFA01GcKi6UiLmXYi+kKs23qhzwAAIAAgAB8i11XmZJwMl+omCBi&#10;22GllkpUhGNklGFFKWTlktY0eGW+khshyWRikVEKa25khwsAAIAAgAB4/XnuUv5tBHpiVo9gDXsA&#10;WfZR13uwXSlCR3xoYB8w/31BYq4c4n5sZCMEhIDpZO0AAIAAeSB3s3ZgW0hr9XcoXi9fDnfyYO9Q&#10;/3i4Y4VBlHl9ZeYwdHpHZ+ociHsFaPEEm34pabIAAIAAfMB2fXMNY5dqsHQXZdRd/HUJZ/NP/HXq&#10;aetAuXa/a7gvxXd9bTUcEHfLbdYEnHvFbrkAAIAAf+91RHAFa99pc3E6bX1cunJPbv5PEHNFcGA/&#10;4nQucZovIXTfcpYbpnS6cuIEn3mxdCgAAIAAgAB0E21XdDdoS26wdTpbom/edh1OBXDndt4/PHHW&#10;d4wumXJ7eBIbWHHueCIErXgZebMAAIAAgABzDmsYfJ5nb2yPfRNa2m3PfVpNMm7ifX4+am/OfZwu&#10;AHBSfb0a4W+IfcIEmHg8foIAAIAAgAByOmkzhPlmoWq+hORaFmwKhJFMeG0lhCI9um4Qg8Qtbm51&#10;g5camG2Ig94Emng4goMAAIAAgABxkmenjUZmAGlDjLFZeGqWi81L5Guwis49KGyTigYs3Gzfiboa&#10;K2v2icwEmXg6gxwAAIAAgABxFWZxlY1lhGgalI5Y92lwkyJLZWqDkZ48vWtYkIAsimuFkF8Z0Gq0&#10;jogEbHiHgv0AAIAAgABsxYLZUnthgoLNVedVSIL0WSxHy4M5XD041oOhXwEn2YR4YSwS9Ia7YZUA&#10;AIM6Za4AAIAAfANrln+EWk5gkH/BXSFUZoAHX9BHEIBVYlM4Q4C5ZJAndIFrZkQS14L7Zl8AAIEJ&#10;amIAAIAAfzZqhHxTYiNfb3zLZF5Tdn0yZnxGLn2QaG43i334aicm6n6Ka2cSlH+Jaz8AAIAAb3oA&#10;AIAAgABpbXlmafheTnoEa6FSUXqFbS1FS3r3bpg2v3tob84mTHvbcKESOXyPcEgAAIAAdP4AAIAA&#10;gABoY3bVcdNdVHeQcvVRXXglc/VEUXiidNE2I3kLdY0lyHlgdgMR9Xn4dZ4AAIAAeeIAAIAAgABn&#10;c3SgecVccHV4emJQiHYeetVDmnadeyU1f3b/e2QlfXcfe5IR13e5e2AAAIAAfgkAAIAAgABmrnLI&#10;gbNby3O9gdtP9nRrgcVDC3TjgYw06XU5gWMk93UvgWQRqXXagYkAAIAAgAAAAIAAgABmEnFJiZpb&#10;NHJNiVVPYnMBiL1CgnN0iAU0Z3O7h4skcnOJh5sRS3RqhsEAAIAAgAAAAIAAgABlmHAWkYZavnEo&#10;kOpO63Hgj9tCE3JLjrM0C3J+jgIkL3IhjjYREXM/ivAAAIAAgAAAAIAAgABgpoxvUZhWB4vtVNxK&#10;d4upV/09nIuVWuQvGovXXWUeCI0pXvoJgI5qXykAAIAAaWkAAIAAfnBfj4lSWP5VK4kRW7tJqoje&#10;XlU89YjEYLwuoYjuYsYdyYn5Y/gJpIqoY/0AAIAAbikAAIAAgABen4ZBYGNULYYxYphI14YXZK88&#10;L4YEZpYuBYYkaCkdYob1aP0Jo4dRaOsAAIAAc2QAAIAAgABdsINoZ8lTMoN3aXpH1YNxaw07Z4Nq&#10;bHotVYOJbZwc44QkbhgJhoRnbgwAAIAAeFsAAIAAgABcxoDobz1SToEScHFG9IEccYU6i4EVcm8s&#10;wIEncy0cZ4GOc2MJYYHjc4oAAIAAfKwAAIAAgABb9H7HdsRRiH8Kd4VGPX8feBw53X8XeI4sI38U&#10;eOIcJX8oePEJWn+0eZkAAIAAgAAAAIAAgABbPHzwfj1Q131PfpJFmX1vfrQ5R31kfrcrm31Pfrob&#10;0X0kfsQJjX3SfzMAAIAAgAAAAIAAgABarHt5hctQdHv5hc5FRnwbhXg5BnvxhP0rb3u2hMMbjXta&#10;hRsJUnxcg98AAIAAgAAAAIAAgABaO3pKjWxQBXrXjStE2Xr/jG04p3rNi5IrJ3p1i0gbYnnZizIJ&#10;THsqhkkAAIAAgAAAAIAAgABUpZbcUD1KjJXxU1U/iZVPVkozJpUCWPokz5V3WxYS75hSW6gBgpSl&#10;XY0AAIAAbRQAAIAAgABTnpP9Vz9JvJNEWeA+xZKnXF0yiJJEXpskZ5KIYE8S2JTnYJkB1JEKYmkA&#10;AIAAcfgAAIAAgABSy5EMXj9I3JB5YGc+Co/sYm0x2I+HZDkj5I+vZYcSm5GkZY4CBo3LZ2cAAIAA&#10;duQAAIAAgABSAI5CZUBIBo3IZvE9KI1LaIExL4zpaeEjVI0BatASSo6Tap0CH4rwbKQAAIAAezwA&#10;AIAAgABROYvIbFVHRItpbZY8a4r3brUwdIqPb54i44qKcD0R/ou+b+YCLYh4cloAAIAAfwYAAIAA&#10;gABQgomrc4BGmYlndFw70oj9dQ0v6oiMdY8iaYhoddcR4okfdYgCRYZVeEoAAIAAgAAAAIAAgABP&#10;4ofieqlGDIe4ey07WIdUe3UvgIbVe5ciBIaTe6YRqIble4sCcISCfVcAAIAAgAAAAIAAgABPYIZj&#10;gcRFiIZSgfA62IX2gdcvDIVwgachm4URgaYRL4UYgcMCYYMRgXUAAIAAgAAAAIAAgABO+IU0iTNF&#10;WoVGiUA6uYTziL0vEIQ4iBQh7YODiBoR5IMdhyQC14G0gewAAIAAgAAAAIAAgABIWKJxTl8+36E8&#10;UUI0aaBnU/YoWaAoVk4Zw6FzV78Io6MbWGUAAJGUX+QAAIAAcHoAAIAAgABHR5/mVP49+J7sV3cz&#10;eJ4aWcUnj52vW7wZRZ6hXNgIp59zXVkAAI7cZH4AAIAAdVEAAIAAgABGm50NW509NJwtXawywptv&#10;X44m25r5YSQYw5u9YeoIl5vOYlAAAIxDaVEAAIAAeakAAIAAgABGB5o8Yjo8hJlvY9wx9pi8ZVYm&#10;QJhHZosYR5jtZwYIgJhMZ18AAInebnwAAIAAfYAAAIAAgABFZJe4aOg73ZcMaikxXpZYa0AlqJXS&#10;bAoX+5ZMbEsIdZUPbK8AAIfGdC8AAIAAgAAAAIAAgABExZWTb747SpUKcKcw5JRbcV8lTJO+cdMX&#10;uJQAcdAIkpIpcmQAAIYQeWcAAIAAgAAAAIAAgABEO5PCdpw6z5NadzkwgpKud5Yk+JIBd7wXaJIe&#10;d5kIgo/SeJsAAISyfcoAAIAAgAAAAIAAgABDyZJBfZA6bZH2fe0wMpFPffgkw5CIfdoXQpBzfcgI&#10;Uo3wfngAAINFgAAAAIAAgAAAAIAAgABDgJEEhMY6JZDOhPQv8ZAyhLMkmY9ZhGUXSo8FhIcIhYxZ&#10;g1gAAIJxgAAAAIAAgAAAAIAAgACe+1PVTdWPyFcIUh2ABFoiVlBvXF0sWmNdpWAZXlFKv2K1YhE2&#10;cWRjZYEeX2OWZ/QBe32Aaxmc0U6FWAiOFFIuW29+hFWyXr5uCFkRYfJcb1xDZQZJq18HZ/Y1gGCY&#10;ap8drWAybHYBi31kb8+a2kmsYj6MO03AZLl871GcZyJsilVBaXtbIFioa75IjVuKbeg0mlzzb9od&#10;Dl1KcSQBmn1LdOKY6EU8bGSKa0mzbfl7Mk3Ub4hrH1G5cQ1Z2lVWcoVHflhOc/AzyFmFdTQcf1ra&#10;dgYBpn02eYuXCkE2dniIy0YKdzh5vkp5d/VpvU6PeKpY2FJceV5GnFVoehAzF1ZmerMcCljTeyoB&#10;sX0kfYiVZz2pgH6Ha0LUgGx4m0eLgFxow0vcgEtX70/GgD5F91LegEMykVOggFgbq1cpgKgBun0U&#10;gOWUCjqWinGGSkAPiYh3sUUGiKdoAUmJh9RXO02ThxVFXFCthnsyLlE1hiEbZ1XKhpIBwn0IgTCS&#10;9TgGlD+FZT3AknZ2+ULtkMRnbkeYjzVWuUu7jdZE3E7UjLYxw08YjBsbMVSvi8sByHz9gTSSMzYP&#10;nbSEvjvymwd2cUFCmIZnBEYJlktWbEo/lGNEpU1ZkuMxiU1eklAa91PPj/ABzXz1gTiTg1q+Te6F&#10;Q11hUiB2W1/9VjlmfWKKWi9VgWT5XftDPWcXYY8vT2hAZLEWqml1ZlQAAIAAbdKReVWZV5mD1Vi7&#10;Wv51LVu2Xkplf16NYXZUo2ExZHhCgGNqZ0ouuWRdabcWTmZgatoAAIAAcrCPmlDkYUmCAlRtY9dz&#10;mVe5ZlBkAlrPaK9TVl2lavJBY1/xbRAt0WCdbtoVsWPgb4oAAIAAd2KNykyTauuAR1BzbKdx9VQB&#10;blZitFdSb/JSKVpZcXhAalyvcuctE10KdBgVOGG4dHMAAIAAe3aMHEiudIZ+xUzbdXtwklCtdmNh&#10;YFQsdzxRNFdceA0/lFm7eNQscVm6eXsU1V/neawAAIAAfvOKsUVIfht9hEm4fk1vek3EfnJgZlF2&#10;foxQTlS/fqk+9FcdftQr9VbAfwkUh15kf1gAAIAAgACJiEJbh558fkcGhw1ul0tEhm1fnk8ehc1P&#10;lFJ+hUM+WFTUhN8rm1RMhMQUVV2ihPoAAIAAgACIoT/wkP97skTKj61t4kkwjkpfAU0mjPNPA1CV&#10;i9A9y1LcivkrLVJHisYUKl3riZsAAIAAgACH/z4Rmh57HEMMmBZtVkeKlfVehkuSk/JOoE8KkkU9&#10;glFFkR0q4VCtkRMT315pjUAAAIAAgACIHWHsTgx6w2QHUh1ssWYmVhddm2g5WexNVmouXZE7pGva&#10;YO8n8myYY6kOk3DrZGgAAIAAcbSGJ1z5Vxt5SF+LWndrY2H+XbZce2RRYNNMWWZyY8M6zGgpZnUn&#10;QmiHaJQOQ24RaP8AAIAAdmiEblhiYEZ3tFtbYt9qLV4cZWNbXGCjZ8VLaWLoagM6C2ShbA0muWSS&#10;bZkOE2uHbcUAAIAAeouCu1QwaWl2F1d5a0JolVp0bQtaFF0wbrpKP1+gcEo5FGFVcbQl+WDIcr0N&#10;uGl4cs8AAIAAfiOBMlBrcoh0qlP0c6pnQVcpdLlY1FoPdbJJXFyfdp04TF5Ld3ElZ12DeAkNfmkx&#10;eDoAAIAAgAB/600he6dzgFDhfBdmNlRHfG9X31dWfLVIe1n2fPk3sluQfUMk9lrMfYkNUml8fgkA&#10;AIAAgAB+4UpNhLRyjk48hHhlW1HKhBlXGFT4g7BHwFelg1k3GVkmgykkpliRg0QNPGmhgxMAAIAA&#10;gAB+E0f1jaVx0kwKjMNkqk+2i7JWd1L4ipxHJ1Wqibg2hFcKiSskN1bCiWINJWnIhzYAAIAAgAB9&#10;gkYglmdxSEpTlPJkH04RkzZV81FbkXpGulQLkBc2MVVPj1Ej31VQj2QM4Wo8iLUAAIAAgAB8lWlz&#10;ThNwBmsNUfxiumy3VdJUYW5YWYNExm/dXPszj3ErYBMf1HGsYjkHM3e2YxAAAIAAdYZ6s2SyVpFu&#10;nGa3Wdxhg2ipXQtTWGp9YBVD4mwhYuoy0m1lZWgfRG1PZwoHH3TqZ78AAIAAea15HWBFXyttF2Km&#10;YclgSWTaZE5SN2baZq9C8WiZaOQyEGnKas4eumlNa/cHDXQVbKUAAIAAfVJ3klwuZ9Nrml7aab5e&#10;5GFEa5dRO2NybVhCF2VLbusxbWZlcEUeWGXecQEHDnQTcc4AAIAAgAB2I1iHcHhqXltvcb1dtV4J&#10;cu1QAmBUdAFBLWJBdQAwmmM7ddYduGL7dj0G53RVd4QAAIAAgAB081VTeSFpQlhpecdcsFsrek5P&#10;EV2WerxAVF+JeyIwB2BYe4MdT2CJe7sG1nRyfOoAAIAAgABz/VKRgbloYFXPgcZb4VixgaZOUFsy&#10;gXM/oF0mgU8vdV3EgUsdDF5+gYgG2HRvgWkAAIAAgABzPVBDijlnr1OjiblbNlaeiPhNs1kqiCc/&#10;B1sWh4Yu3lt8h0EcnVzkh8UG03R4hJ0AAIAAgABys05wkppnLVHtkaJasFT1kEtNL1eCjuI+mFlh&#10;jdIuilmUjXkcQFuejRkGnXTThHkAAIAAgABw0XFzTeJlBnKTUaRYeHPNVVVK0XUGWN47zXYtXCAq&#10;53dDXtkWnXgwYBYAp37mYloAAIAAeNpvD2zrVdxju25qWRNXX2/cXC5J6XE2XyE7DXJqYdAqUnNa&#10;ZAMWQ3QJZNcAzn6kZyEAAIAAfIRtlminXfdiUmp4YJFWNmwjYxFI2G2dZWk6Jm7dZ4gpmm+faTcV&#10;x3B9aa0A4H6GbCoAAIAAf7xsNWS0Zhdg+GbEaBJU4micafdH3mo2a705RmuEbU0o8GwRboIVXW1u&#10;bqkA835lcZYAAIAAgABq42EjbkZfuGNmb6RTu2VkcO1GymcXchY4o2hucyIobWjDc+cVG2rJc9oB&#10;E34udx4AAIAAgABpxV4DdoBeyGB2d1BS52KWd/9F9GRceJA3zWWjeREn2WWqeXgUrmiaeWcBEn4w&#10;e/QAAIAAgABo3FtLfqtd7V3jfvRSG2AffwxFNmHyfws3G2MrfxMnR2Lefy8UcWa7f2YBJH4Tf/oA&#10;AIAAgABoJVkDhsBdRFu7ho9ReV4LhhdEoF/jhYk2iWEIhSkmtGBhhSYUBmVUhUQBMH3+gM4AAIAA&#10;gABnnlctjsZcxVoAjjNQ91xejTZEIl4yjCI2IF8/i2omZ15hi4kTsGQ4ifMBD341gLgAAIAAgABk&#10;43oMTVpZ3Hq4UPhOB3uIVIJBA3xkV90ydH1MWtshlH6AXQ0MzICgXXgAAIAAZZ0AAIAAe7RjRXXC&#10;VN9YqHbBWAJM/Xe6WwVAKnikXdgxyHmCYFMhHHpnYhEMtHysYj0AAIAAakgAAIAAfvRh8XGnXINX&#10;XXLuXxdL7nQSYZA/L3UPY9cw+nXmZdAggXZ4Zx4MfHlBZxoAAIAAb1YAAIAAgABgsG3VZDJWG29R&#10;ZjRKsHCXaB0+N3Gsad8wHnJ+a1kf1XKzbD8MMHZYbCAAAIAAdNEAAIAAgABfhGpca+hVA2wEbV9J&#10;pG1pbrw9LG6Lb/MveG9PcPkfS28dcYgL/nPQcW4AAIAAebIAAIAAgABedmdGc7JUBmkZdKRIvmqc&#10;dXQ8amvHdiIuz2x0drAfA2vbdv0L9HGZdx8AAIAAfdMAAIAAgABdmGSTe3hTS2aVe/NIG2gzfDo7&#10;0mlffGIuM2nofIseemkdfKwL12/CfT0AAIAAgAAAAIAAgABc52JKgzJSpGRtg0FHfWYhgwc7Q2dM&#10;grMtq2ezgood7GbqgrcLim5cgnsAAIAAgAAAAIAAgABcYmBtiuxSJmKqiqVG/2RuifU6zGWViS0t&#10;S2XYiMwdqGUmiSoLWW0+hqoAAIAAgAAAAIAAgABY84NcTGBOq4OWT91DhIQEUz43CoSaVmEovIWA&#10;WQIXVoeJWlwEcYfVW6IAAIAAaTUAAIAAfhpXeH9OU3xNhH/VVopCeYBgWXE2LIDxXBsoE4GxXkkW&#10;8YMzX0MEjYQIYG4AAIAAbfEAAIAAgABWSHtaWrNMVHwfXUBBe3zJX6o1Pn1fYdcnU34CY5EWa377&#10;ZC8EioC2ZVYAAIAAcyQAAIAAgABVK3eiYfVLMXiSY/1AVnlVZeQ0WHn3Z5omiHp/aOYV03r4aS8E&#10;c33cam8AAIAAeCAAAIAAgABUGnQ5aUdKKXVSas4/VXYvbDYzYnbQbWwl4nc3blgVR3eEbl4EWntp&#10;b+MAAIAAfHIAAIAAgABTJnEscKtJQ3Jvcbs+hHNkcqYyoXQGc2clN3Q9c+sVBXSHc9MEYnlDdd8A&#10;AIAAgAAAAIAAgABSUW53eApIc2/neKk9xHD2eRox9XGWeWskoXGbeZ8UonImeYAEkHhKe3MAAIAA&#10;gAAAAIAAgABRpmwnf3RH723Mf7g9WG73f7ExqG+Jf40kZW9Sf4kUQnA6f7AEXHiigCcAAIAAgAAA&#10;AIAAgABRJWo/hvJHb2wBhuk83G1BhngxOW3OhfMkEW1khdsUEG6khbgEUXi1gusAAIAAgAAAAIAA&#10;gABM742gStdDYI1qTjY41Y2DUWksvY3/VEQeVY9fVlcMgJHdVvYAAImKXDQAAIAAbK0AAIAAgABL&#10;k4nLUZRCOInmVIs3tYoXV1ArxYp/Wb4dmYuYW2wMOY0VW9YAAIZOYN8AAIAAcY4AAIAAgABKhYX6&#10;WGdBHIZLWuk2vIaUXTwq14bzXzsc3IfUYIQL5IieYL8AAINUZboAAIAAdogAAIAAgABJjYJUX0dA&#10;F4LIYU81q4MjYysqAYOBZL8cIIQxZasLiIS3ZcIAAICqat4AAIAAeusAAIAAgABIm37xZjw/J3+P&#10;Z840wn/+aTcpHoBPalcblYDBavgLO4Fgav0AAIAAcHkAAIAAfr4AAIAAgABHunvibUw+TXywbnAz&#10;/n02b2gocX19cCIa+32mcGwLE36GcIcAAIAAdlUAAIAAgAAAAIAAgABG+HkxdF09lXotdR0zXHrL&#10;dacn5nsFdgMacnrndhMK1Hw2dmwAAIAAe0cAAIAAgAAAAIAAgABGT3bQe2w863gDe9AyvXi8e/gn&#10;XXjtfAAZ+niEe/sKbXpvfK0AAIAAf3gAAIAAgAAAAIAAgABF03Tbgrw8h3ZEguAyb3cggp8nOnc5&#10;gksaJHZyglsKzni1ggYAAIAAgAAAAIAAgAAAAIAAgABAmZlFSKs3spitS+Uto5iUTtQhqplRUTsS&#10;eZwyUlMDUpm+VGAAAISyX4oAAIAAcA0AAIAAgAA/N5W8TwQ2VJWOUdksLJWZVGIgS5ZAVmYRbpih&#10;Vy8DCZUVWT8AAIGuZEAAAIAAdQEAAIAAgAA+QZIWVXg1OpIZV+ErHpI+WgIfOpLXW6AQoJTDXB8C&#10;0pDPXi4AAIAAaSMAAIAAeXQAAIAAgAA9b459W/00UI6fXfYqGI7VX6keZ49kYOgP/5DXYSoCqo0G&#10;YzoAAIAAblYAAIAAfVgAAIAAgAA8mosUYpozdItpZCYpRIutZXQdmYwiZksPp40QZmcCmYnFaIcA&#10;AIAAdAQAAIAAgAAAAIAAgAA7y4fyaV0ypoiHaoEokIjla2sdBolCa/EPP4mka9YCpocDbjAAAIAA&#10;eTsAAIAAgAAAAIAAgAA7FYUpcCkx9IX+cO8n+IZ3cXkcjYa/cbQO54aucYYCloTFdFMAAIAAfZgA&#10;AIAAgAAAAIAAgAA6fIK7dwoxXYPPd3wndoRld64cLoSXd6gOo4RJd5ICboMCeisAAIAAgAAAAIAA&#10;gAAAAIAAgAA6DYCqficw54H2fk8nC4KsfjEb44LMfgEOkYJcfi4CiYGIfv8AAIAAgAAAAIAAgAAA&#10;AIAAgAAAAP//AAD//wAA//8AAG1mdDIAAAAABAMJAAABAAAAAAAAAAAAAAAAAAAAAQAAAAAAAAAA&#10;AAAAAAAAAAEAAAEAAAIAAAIkBB0F2gdpCNkKNguFDMcN/w8xEF4RixK3E+IVCxYyF1cYeRmYGrUb&#10;0hzvHiUfWSCHIbIi2iP/JSMmRCdmKIYppyrHK+gtCC4oL0gwaTGJMqYzwjTeNfs3GDg1OVE6bTuJ&#10;PKU9wj7eP/hBEUIpQ0JEXEV1Ro9HqUjDSd1K90wSTSxOQ09ZUG9RhlKcU7JUyVXfVvZYDVkjWjpb&#10;UVxmXXheil+bYK1hvmLPY+Bk8WYCZxJoI2kzakJrUmxebWducW96cINxjHKUc5x0o3WqdrF3t3i9&#10;ecN6yHvNfM59zX7Mf8uAyYHHgsWDwoS/hbuGt4eziK6JqYqki56MmI2RjoaPe5BwkWSSWJNMlECV&#10;M5YmlxmYDJj/mfKa5JvWnMidu56tn5+gjqF8omqjV6RFpTOmIKcOp/yo6qnXqsWrs6yhrY+ufa9r&#10;sFmxR7I2syS0ErUAte222rfIuLW5o7qQu368a71Zvke/NcAiwRDB/sLsw9rEx8W1xqPHkch+yWzK&#10;WctEzC7NGM4BzuvP1dC+0afSkNN51GHVSdYx1xjYANjm2c3astuY3H3dYt5H3yzgEOD04djiu+Oe&#10;5HvlV+Yz5w7n6OjB6ZrqcetI7B3s8O3D7pbvdvBV8TPyD/Lq88P0nPVz9kn3Hvfz+Mb5lfph+yn7&#10;6/yn/Vz+C/60/1r//wAAAegDpwUsBoQHvwjnCgQLFgwcDR4OHA8ZEBcRFBIQEwsUBBT8FfMW5hfY&#10;GMwZ1hreG+Ec4R3fHtsf1iDRIcsixCO+JLglsyauJ6oopimiKqArniydLZoulS+RMI0xiTKGM4M0&#10;gTV/Nn83fziAOYI6fzt+PHw9fD58P31Af0GCQoVDiUSNRZJGmEeaSJtJnUqfS6NMpk2qTq9PtFC6&#10;UcBSx1POVNVV11bZV9tY3lngWuNb51zqXe1e8V/1YPhh/GMAZANlAWX/Zvxn+mj4afVq82vwbO5t&#10;627ob+Vw4XHectpz1nTNdcN2uXeveKV5m3qQe4V8en1vfmR/WIBNgUGCNYMphByFEIX+hu2H24jK&#10;ibiKpouVjIONcY5gj06QPZEskhuTCpP6lOmV2ZbJl7qYp5mTmoCbbZxanUieNp8loBShBKH1ouaj&#10;2KTKpb2msaemqJupkaqHq3+sd61vrmevYLBasVSyT7NMtEm1RrZFt0S4RblGuki7SrxOvVK+V79d&#10;wGPBasJyw3vEhMWKxpDHlsidyaXKrcu2zL/NyM7Sz9zQ5tHx0vvUBtUS1h7XKtg32UTaUdte3Gvd&#10;ed6G35TgnOGi4qjjreSy5bbmuue96MDpw+rU6+Xs9e4E7xLwIPEs8jjzQ/RO9Vn2Y/dq+G75b/ps&#10;+2T8Vv1E/i//F///AAACBQPYBWgGxggGCTIKUgtlDHINeA56D3oQehF5EnUTcBRoFV4WUhdFGDcZ&#10;KRo0Gz0cQB0/HjofNCAsISMiGSMPJAQk+SXuJuMn2CjMKcEqtiurLJ8tky6HL3wwcDFkMlkzTTRB&#10;NTY2KzchOBY5CzoAOvY77TzjPds+0z/LQMRBvUK3Q7JErEWmRqFHnEiXSZRKkEuOTItNik6JT4hQ&#10;iFGJUohTiFSIVYhWiVeKWItZjVqPW5Fck12WXphfm2CdYZ9ioGOhZKNlpGamZ6doqGmpaqprqmyr&#10;batuq2+rcKlxqHKlc6N0oHWddpl3lXiReYx6h3uCfHx9dn5vf2mAYYFaglGDSIQ+hTWGK4chiBeJ&#10;DIoCiveL7YzijdiOzY/DkLmRr5Klk5yUkpWJloCXeJhwmWqaY5tenFmdVZ5Sn1CgT6FPolCjUqRV&#10;pVmmX6dmqG6peKqCq46snK2rrruvzLDfsfOzCbQgtTi2UbdsuIe5pLrCu+G9Ab4hv0PAZcGHwqrD&#10;zsTxxhXHOcheyYLKpsvKzO3OEM8y0FTRdNKU07LUz9Xr1wbYHtk22kzbYdx03YfemN+n4LPhvuLH&#10;483k0eXS5tDnzOjE6brqrOub7Iftb+5Y71zwW/FW8kzzPfQq9RL19vbW97P4jfli+i/69Pux/Gb9&#10;Ef2z/k3+4f9x//8AAAHZA40FCQZUB38IlgmhCqQLnwyTDYIOcA9fEEwRNxIhEwkT8BTWFbsWnxeD&#10;GIEZfRp0G2YcVR1BHiwfFyAAIOoh0yK9I6YkkCV6JmQnTig5KSUqECr9K+os1y3ELrEvnjCMMXky&#10;ZzNVNEQ1MjYiNxE4ATjxOeI60zvEPLU9pj6YP4pAfUFvQmJDVURJRTxGMEcjSBdJC0n/SvNL6Ezc&#10;TdBOxU+5UK1RoVKVU4hUelVtVl9XUVhDWTVaJlsYXAlc+l3rXtxfzGC9Yaxim2OJZHhlZmZUZ0Jo&#10;MGkeagtq+GvlbNJtvm6qb5ZwgnFsclZzQHQpdRJ1+3bkd814tnmeeoZ7bnxWfT5+JX8Nf/SA24HC&#10;gqiDjYRyhVeGO4cgiAWI6onPirOLmIx9jWKOR48tkBKQ+JHeksSTqpSRlXiWYJdHmC+ZGJoBmuqb&#10;1Jy/naqelp+DoHGhX6JPoz+kMKUiphWnCKf9qPOp6qriq9us1a3Qrsuvx7DEscKywbPBtMK1xbbI&#10;t82407nbuuO77bz4vgS/EcAgwTDCQMNSxGbFesaPx6bIvsnWyvHMDM0qzkfPY9CA0Z/Sv9Pg1QPW&#10;J9dM2HPZm9rE2+/dGt5G33PgoeHP4wLkTeWZ5ufoNumG6tjsK+2A7tfwMfGQ8u/0TfWq9wT4Wvmr&#10;+vb8Ov17/rv///8AgACAAOZPf85/WM2Zf6h+zbTaf5l+eZwUf6N+ZYNMf8Z+hWqFf/5+wFG/gGN/&#10;PTkAgRKAD/zFfnyLNOS1fmOJbMxAfl2HzLOafm6GZprYfpiFQ4IYftmET2lafy+DZ1Cuf6+CoTgU&#10;gHaB5vq8fTaWceL7fTCTksrLfT6Qz7I6fWmOXpmTfayMLIDvfgeKImhOfnWIE0/BfwyGADdBf+iD&#10;rPjjfC6ht+FBfDOdv8kzfE2Z8LDCfIWWV5hFfN+TGn/LfU+P82dWfdGMtU7vfnyJTTaHf2eFXPc3&#10;e2OtA9+le2an68eqe4ejCq9ge8meaZb4fCuZ+H6yfK+Vt2ZufUORQU4uff2MezXlfvSG7/W8esq4&#10;Vd4veseyFMZDeuSsFK4ZeyymYZXce5mg2n2kfCSbWWWVfMiVqE2CfZGPgTVbfpGIX/R3elLDqtzs&#10;eka8MsUJel21Cqz5eqeuO5Tpex+nm3zZe7ag6GTYfGCZ3UztfTWSUDTofj2Jp/NjeffPAdvYeePG&#10;QMP6efK95Kv3ejq17JQCeriuJHwge1umQGRIfBCd5UxvfOqU4zSJffeKxfJ1ebTaWtrreZfQMsMP&#10;eZ/GlKsYeeO9apM7emS0ant3ew2rQGPCe8yhlkwJfK+XMzQ9fb6Ltu5TiNt+NteGh8R9wsCfhsN9&#10;cKmMheZ9VZJShSp9dXsHhIZ9xmPEg/F+NUyPg3h+6TWSgyiAAOw9h32Iy9YUhnCHQL9rhYOF46hj&#10;hLuEwZEehBuD33nUg5SDLWKcgx2CjUuSgsOCFjTYgpCBwep6hkeTZdR0hU2Q2r38hG+Oc6cLg8SM&#10;WI/tgzmKd3jKgsqIvWG2gmmHA0rNgiaFTDQzggeDb+jbhU+d/tLghF+adLx6g46XFKWrgueT6I60&#10;gnKRC3e7ghWOQWDWgceLZEoYgZeIaDOigYuFBOdchIuooNFsg52kFbsQgtSfuqRbgjeblI2AgcKX&#10;lXa6gXiTu2AIgTmPskl1gRqLZTMkgR+Ge+YAg/GzS9AbgwSturnNgjqoWKMygaOjLYx7gTaeIHXI&#10;gO6ZFF9KgL6T20jkgK+OOjK5gMGHz+TVg3O9+M76goe3Vri1gbyw4qIvgSaqqIufgMSkinURgIOe&#10;VV6ngFSX0UhpgFOQ2TJggHKI++PWgw7Ipc4FgiTA4rfGgVe5U6FKgL+x+orQgGGqu3RrgC6jXF4p&#10;gAeblUgCgAeTOzIXgDCJ/uMAgr3TVM03gdbKWbb6gQfBmqCIgG65E4ojgBGwonPaf+KoBl23f8ae&#10;/Uerf9CVVjHcf/uK194SkeJ8sMjuj/F8Y7Oxjhh8Op47jGh8R4iNit58j3LFiWl9Cl0Rh/x9qEd7&#10;hpl+kzJRhTl/8dwqkLSGl8eUjsGFUrKSjPSEPJ02i1eDW4eOieSCtnHSiIiCPVwrhzOB2Ea5hemB&#10;ojHLhKKBndqjj46QlcY5jaiOV7Fyi92MPpwVileKcIZ4iPiI2XDQh7WHaFtIhneF/EYFhUaEnzFU&#10;hBmDNNlCjpual8TYjL+XbLAHiweUa5rIiYKRpIVSiDmPHW/ZhwWMqFqDhdiKJkVvhLqHjzDsg6CE&#10;r9fujeGklMOHjAmgga66ilucm5mPiN6Y5IQ6h42VT27whmuR1VnOhUqONETohD2KWzCRgzWGC9a1&#10;jUuunMJci3epna2ZicqkxJiCiFKgF4NMhwibfm4aheGW4lkrhM6SHURzg9CM/zBFgtqHRNWnjNC4&#10;o8Fciv+ysKyhiVGs2pebh92nKoKGhpuhim13hXqb0FihhGKV0EQSg3OPbDAFgo2IVtTCjGrCpsCG&#10;ip27sqvPiPG01JbRh3uuEoHOhj2nW2zjhSmgglg2hBaZTkPBgyeRnC/Rgk6JQdQEjBPMqb/Vik3E&#10;oKsfiKO8pZYnhy20voE3hfGs3mxnhOCk1VfUg9mcbUN4gvSThS+nghuKBc5Pmxt7gLqimFl7Uabv&#10;lax7RpMKkyd7c37okMZ72mqojnV8d1aIjCJ9OUKWicJ+UC9Ch0J/4sydmg+E0rmBlzyDvqYGlJeC&#10;1ZI0kiCCJH4Tj9OBrWnajZiBY1XGi1mBMUH8iRGBNy7vhqaBestCmRGOIbhElkWMLqT5k52KWpEu&#10;kTeI1X0gjvqHfWkCjNGGSlUOiqWFH0F0iHCECi6lhhuC+sohmB6XjrcYlWOUuaPLksmSAZAbkFeP&#10;jHwdji2NUWggjBSLKVRYifmI+UDyh9uGwS5lhZ+EXsj/l2ag9rYHlK2dRKKvkhuZv476j72WaXsg&#10;jYmTM2dRi3+QEVO+iW2MzUCKh12JYS4uhTSFocfsltiqYLT+lCKl16GukZKhcI4LjzmdMXpMjQmZ&#10;AmaXiviUzlM2iPCQdEAwhu+L0y3/hNiGwcb7lmSzv7Qgk66uVqDXkR+pBY1Bjsij0XmejKGep2YK&#10;ipOZY1LGiIKT4j/nho+ODS3YhIyHu8YulgO9GbNlk062xKAhkMCwfIySjmmqRHj+jEakEWWJikSd&#10;ulJriDaXFj+qhkGQCy24hEyIkMWFla/GcbLNkvy/HJ+JkHK3xov+jh2wd3h7i/upKGUgif6hslIa&#10;h/2Z7D9whhGRwi2fhBqJQL8gpId6razJoPp6jZp/nXx6logUmh962HVylt57VmK0k6V8DFAqkFt8&#10;6T3hjO5+ICxqiTt/072io5yDcKvin/KCfJnOnHOBtYdumR+BJXTFle+A0mIKkseArk+Jj4+Apj1u&#10;jDWA3CxJiJeBWbyDoqmMNqrcnwaKbpjsm4WIz4aMmEGHdXPzlRyGUGFSkgOFUE7zjtmEWz0Ki5CD&#10;hSwsiAWCxLuCod2U7KnQnkSSW5fZmsyP+YWVl36NwnMTlGSLzWCYkVSJ5k5mjjSH+jyyivuGECwT&#10;h4SEEbqloRqdw6jpnY6aZZbnmiGXNIShltqUJnI8k6mRP1/mkKmOa03hjZSLfTxhim+Idiv9hxWF&#10;Pbm8oI+mmqgenP2iaZYkmYyeYIPflkmaf3GIkyuWr19NkCKS2k12jRWO4zwiif6KtyvqhreGRbjt&#10;oCCvWqdgnIqqWJVumRqlcYM1ldugqnD3ksSb617Xj7+XFU0ejKeSCzvwiZuMwCvbhmiHKrg3n8e4&#10;CabBnC2yJ5TWmLysWIKllX6mnHBzkmug5F5tj3CbDEzXjFmU8zvHiUuOjCvPhiiH67egn3nAtKY+&#10;m9m53pRWmGqzDoIplTCsSnAIkiCliV4ajyqepEyZjCCXgTufiRyQFCvFhfSIibCdrih6Jp+Kqc16&#10;CY6OpX56G32AoUh6amxKnSF6+FsFmPB7wEoJlKB8sTlqkBF9/ynQixx/xK9crVKCZp7UqNmBgo4G&#10;pISA0Hz+oFCAWmu/nDKAIlp9mA+AHUmNk8qANjkhj0uAkyngimuBOa53rGuKn54Cp/eI941So52H&#10;e3xHn3OGR2sTm12FSFnpl0WEc0kakwuDrjjkjpuDECnuic+Cka20q5uSz50upzSQaoxzouOOMnt7&#10;nrGMNWpcmqOKcFlUlpKIwUiwkmCHEjivjf6Fbin6iUeDyaztqv2a9ZxqppaX1IuqokmU53q0nhmS&#10;LGmwmfmPg1jNlfKM+EhUkcWKVjiCjXGHpSoEiNGE4KxEqmKjN5vJpf2fUosLobCbmXoanYSYCGkj&#10;mWaUhVhWlVGRBUgCkTCNazhajPCJryoNiG6F1Kueqe+rXptEpYCmqIqOoS2iGHmdnQCdr2izmO+Z&#10;VFf9lOaU5UfFkLuQTTg+jIiLhyoUiByGpasGqZezaJrDpR+t2ooZoMqobHkxnJ6jH2hUmJOd21ew&#10;lJWYfEeTkGqS7DgqjDWNJSoZh9iHVKqDqUy7ZJpXpMm06Im0oHWuhXjVnE2oQWgHmEaiCVd4lEub&#10;tUdukC+VMzgXjAOOgioeh6OH46Lht/x5x5MBssx5o4M8rap5uHN1qJZ6EWOZo316rFO/nkh7g0RG&#10;mN98hjVKkxx95yd/jNl/tqHkty2BjZJ3seiAsILWrLyADHMRp6N/qGMroox/h1NYnV1/nkPxl/p/&#10;1jUskkSAVSe8jBmBHKE/tkaJQpHbsQmHsIJPq9iGTXKEpsKFOWKooa6EXFLrnIaDrkOllyqDFDUW&#10;kYOCqCfyi3CCYqC3tXKQ5pFEsD6OpYGpqxKMlXHspfKKxGIgoOeJLVKBm8aHsUNglnGGOjUFkNmE&#10;2ighit6DiKAstMeYh5C3r5KVlIEZqmmS2XFbpUyQT2GmoDON6VIjmxyLm0Mnlc6JQDT4kEOG5ChI&#10;imGEjZ+btEKgJZA3rwSceYCjqdaZAnDupLqVvGFEn6SSiVHVmn6PVUL5lTiMFDTtj7+IwShpifeF&#10;bp8us7qnsI/WrnqjQIBJqUyfA3CcpDWa8mD9nyWW7lGhmgKS20LWlKuOqjTlj0aKZiiFiaCGL563&#10;s1yvGY+NrgypzYAOqNKktHBeo7GfzWDCnqWa+lFxmZqWEUK8lFSRBTTlju6L2iibiVmGz55Nswq2&#10;Z488ra6wNH/LqHOqMHAoo1ekZGCcnlCetFFbmUiY70K0lBCTDTTqjraNEiitiSCHUZXswf15f4cy&#10;u/J5UHiRtfh5Ymn8r/95wltnqet6aEzso6F7Tz7rnQ58YjGFlgV90yV0jm9/qZU8wSaA2IbRuxh/&#10;+XhFtRR/XGmurw9/B1sVqPN+/Eymoqd/LD69nBN/gDGTlRaAHyXcjZ2BAZTZwDKID4ZrujOGi3fr&#10;tCuFO2lNriKEQVq8qAODhExiobyC+j6amy2CiTGllECCSyY2jOaCOJSRv1CPLoYUuVSNCHeCs0+L&#10;GWjtrTyJbVpopyWIAkwloOWGtT5+ml+FdDG4k4SEUyaEjEiDTpRCvpOWSIXGuJKTeXczsoqQ6miZ&#10;rHqOk1olpliMZUv4oCeKVD5rmayIPDHLkuKGMybHi8KEQpPkvf2dXYV7t/CZ3Hb1seGWm2hmq9KT&#10;kln2pbWQpUvWn32NwT5fmQ2K0zHdklWH5ib+i1KFFZOJvYOkToU6t2igD3bEsVGcEGg/q0GYS1nY&#10;pS+UokvEnvyQ8T5YmIONLTHskdyJZScsivWFxpNNvQGrE4UOtuWmCnansM2hRmgsqr+cv1nJpLOY&#10;Uku6npGT1T5VmBmPRDH6kXGKrydRiqmGWpMAvKKxtYTytnSrv3afsFGmEmgnqjmguVnMpCybjkvH&#10;nhKWVz5ul7qRETIYkTCLxidvim6G0YmVzCR5cHv1xTZ5KG5mvmh5L2Dst455j1OQsHh6PEZpqQl7&#10;LjnaoTd8TC4GmNR9ySOkj+F/nIlJyyqAZXu/xGJ/dm4vvY5+1WC0tpx+iFNbr3B+i0ZJp/Z+0TnZ&#10;oB1/PC5Dl8d/9CQzjvyA6YkzyhqHInuXw2qFoG4IvJOEV2CHtZWDcFM0rmGCy0Y2puqCYDnlnxeC&#10;Ei6AltaB/CSwjjaCE4kvyR2NvnuJwmeLp23ou5CJz2BqtIiIQFMfrVyG+kYwpfCF1zn3niyExS65&#10;lgWD3SUbjY2DGokjyEKUUHuCwYCRmm3mup+PLmBfs5qNAlMdrGqLBUY6pRKJKjoRnWCHUS7ulVGF&#10;lSV1jP2EAIkJx4Sa2Ht7wLaXd23wuc2UZGB1ssmRlVMvq6SO50ZQpE2MSTovnK+Jqy8flLmHICXB&#10;jIWExYjsxuGhL3t2wAqdGG39uRqZVGCOshiV2lNLqwCSf0Zuo7WPJzpQnBmLyC9LlDmIeSX/jCKF&#10;aojNxlSnUHtxv3eidm4NuIKd+GCqsYCZylNrqnCVwkaPozmRtjpym6qNpC90k9GJoSYyi9KF84ix&#10;xdCtMntxvvGnh24lt/qiPWDSsPmdV1ObqfCYo0bDosWT7jqkm0uPNy+hk4eKliZai5OGYfLPe2N5&#10;sNvde7x50sSofBx6B60lfIN6XpVxfPd63X2tfXx7gmXwfhV8Pk5Eftl9NDbLf+l+ffCyebmEz9ot&#10;ejSDysMqerOC6KvPezuCMpQ0e9CBqnyIfHaBQmThfS6A401VfhCAnzYBfzqAaO7MeFmQAthqeOWN&#10;2sGfeXiL0qpeehmKEJLqesmIfXtke4uHBWPkfF+Fhkx9fVuD/jVMfpuCP+0GdzObMdaud8iX77/4&#10;eGiU2KjgeRmR8pGYeeGPVHpBeruMw2Lye6eKGku4fLmHRzStfgyD/etpdkemVdUbdt6iA75yd4Wd&#10;3qd3eEGZ7JBNeRaWHXkoegaScmINewaOlksCfCyKbzQkfY2FneoEdZOxb9O/diesEb0eds2m16Y3&#10;d4+hz48veG6c5ngfeWmX/WE5enyS60pfe7KNbTOvfR+HF+jadQW8e9KddZW2Drv/djevuqUkdvup&#10;lI49d+SjjXdReOqdc2CBegaXDEnUe0uQMzNNfMKIaOfndJzHcdGwdSe/7rsQdcK4e6Q3doKxK41g&#10;d3Gp+HabeIOirl/yeaqa/EleevaSuzL8fHSJjOcndFXSQdD2dNnJm7pMdWrA/6NudiS4gIyidxOw&#10;FXX0eCuniF9qeVuejkj5erGU+jK8fDaKgeKZhBF4G82Ng4V4eLgcgw544aI4gqt5ZIwJglx6DHW8&#10;gh962V+AgfB7w0lVgeJ87DN8ggR+deDhgo6CqcxcgheB5rcSgbOBP6EogWWAwYrpgSuAa3SggQmA&#10;OV5zgP6AGUh1gRWAHzLggVqASd9RgUGNQcrBgNmLbrWWgIKJuJ/FgE2IPomygC6G8HOUgCmFvl2P&#10;gDWEike6gGSDWDJWgL+CB92/gCiXxcklf8eU9LQBf3ySQp5cf1CPuYh0f0uNbnKHf1yLMVy3f3+I&#10;40cTf8WGdDHdgDSDrNxEf0KiQcezfuKee7KafqCa0p0HfoCXSodBfoKT3XGJfqqQk1vvfuCNIEZ7&#10;fzmJbTF0f7qFMNr6fpCsvsZ0fjGoBLFjfe6jWJvjfdOexYY9fd+aSHCefgyV0Fs5flaRNkX0fsKM&#10;OzEbf1GGjtnofgK3MsVsfaSxfrBcfV6rx5rkfUOmIYVefVqgkW/mfZKa8lqefeGVF0WBflyO0TDQ&#10;fvmHw9kNfZfBmMSWfTq64q9/fO20FpoGfM2tTYSRfOemm285fS2f11oafYeYw0UhfgiRKzCTfq+I&#10;zthmfUrL7sPufO7EJ67FfJi8NZlEfG+0O4PgfIisWG6mfNWkYFmsfTucFETTfciTPTBjfnSJrdLv&#10;jOt22b+Si3x3V6u9ii133ZdfiP54fIKph+Z5Q23Rht56NFkYhd57RkR7hPF8oTBahBp+a9F1i5SA&#10;wb5kijWAPKqjiPR/0ZZah9V/hoGvhtJ/ZWzoheN/Z1hAhP1/e0PMhCx/ui/ug26AKtAmilSKub0W&#10;iQWJNamDh8mHypU0hr+Gk4CbhdCFg2vxhPmEkVdthCyDokMrg3eCvy+NgtSB0s7OiUKUpbu0h/iS&#10;N6gQhs6P4pPphcuNs392hPWLtGr6hDOJwlaqg3yHw0KdgtuFry85gkuDXc2BiGmehLpohyKbNKbJ&#10;hgCX+pKyhQaU2X5khDGRzmoWg4WO2lX6gt6LxEIfglCIeS7xgdOExsxbh76oablMhnqkNqW0hVeg&#10;CZGshGKb7X15g5WX32lHgumTzlVdglSPnEGygdiLFy6zgWyGC8tmhzOyRLhehfKtJ6THhM6n/5DJ&#10;g9qi33yygxedymikgnOYoFTZgd2TPUFXgXKNfi6AgRaHJ8qghse8D7echYq2AaQAhGOv1ZAEg2qp&#10;oXv8gqqjd2gLghSdMlRpgYeWpUELgR6Ppy5WgM6IGsoKhnXFzbcDhTy+wKNZhBC3fY9ZgxKwJXti&#10;glGo1GeNgcChaFQGgT+ZsEDFgOGRiC40gJWI5MO7lfh13rHKk7J2cp9vkZB3EIyUj5F3yXlcjal4&#10;qmX+i8t5uFLLiet66j/EiA18ay1phiR+YMJ8lMF/NLDQkoN+2J6EkG1+k4u2jnp+cniFjKJ+eWU1&#10;itl+pVIUiQ9+5z87h0d/Wy0rhXSADMFZk6KIf6+ikW+HQJ17j1qGEoqvjXeFG3eWi7CERGRlifyD&#10;ilFoiEaC1z7BhpSCNiz0hNeBncBFkpOR2K58kGyPupxLjmWNqomnjH2Lx3aeisyKDWORiSmIYlDC&#10;h4eGrz5Qhe+E8izFhEuDEL8nkb6bJq10j5iYMZs8jZeVUYiLi8CSiXWoig6P12LFiICNNVAphu2K&#10;dj3thWSHkCycg9KEYr4nkRukc6x2jvigq5pCjPic6IehiyWZNXTXiXiVi2ISh+eR3E+mhmKODj2Z&#10;hOuJ/ix5g2uFjr1OkJitrquljnipDZlzjHakYIbaiqSftnQoiP6bEmGFh3OWWE85hemRbD1VhIKM&#10;NSxcgxWGkryfkDG22ar6jhOxV5jDjBCrtYYtijmmB3OIiJagWmD/hxealE7bhZSUjj0bhCyOLixF&#10;gs6HcLwZj9+/96pyjca5hpgui8Cy24WWieWsF3MBiEGlU2CThsaedE6GhU+XVTzhg/OP3ywygpWI&#10;J7UOnz11MqRjnCh1zpNimTd2eoHxlmV3RXAsk6N4Ol5GkOF5XkydjhF6qDs2iyx8RCqtiB5+VLQH&#10;nil9/KOjmxR9t5KumCd9joFElVt9im9+kqR9sl2jj/J+AUwKjTJ+ajrUimB/Cyqdh2V/7rMdnReG&#10;vKKtmg2FoJHRlyCEoIBklGKD0W6ykbmDKVzzjxmCn0t+jGmCHzp9iamBuyqPhsGBa7IpnCmPYqGq&#10;mSWNf5DClkGLvH97k36KFG3dkOSInFxFjlGHLUr9i7GFvDoxiQSESiqDhjGCyLFMm0uYH6DFmFGV&#10;dI/XlXaS4n6PkruQYm0XkBSN+1ugjZSLpUqFiwOJODnsiGyGsip5hbSEA7B0mqug2qAGl7CdZY8d&#10;lNKZ+n3OkhmWoWxij4CTUlsKjPyP/0obineMkTmwh++I8ipwhUqFGK+7mi6peZ9RlzWlOo5plFWg&#10;830lkZ2csmvOjwmYdVqTjImUJknFif2PrDmCh4SK+SpphPKGCK8hmc6x/p69ltSs643Uk/KnvnyT&#10;kTaiiGtIjqSdVFojjC6YB0l6iaWShzlbhyuMxCpjhKqG0q6qmYG6dp5Gloi0gY1Uk6OuWXwSkOOo&#10;HGrXjlCh4VnLi92bjkk2iWGVCjkwhvKOSSpehHCHeKcBqLp0wZd+pNx1W4e4oR52DHebnXV24mc5&#10;mc535lbElhl5HEahkkV6eDbgjkR8Kigvif5+SKYyp8R9Cpbzo+B8z4c2oB18t3canHN8yWa1mNF9&#10;C1ZJlSd9eEY3kV5+ATaojW1+yChLiTh/0aV/pr+FPZYzouSEOoaNnx6DWHZqm3yCrGYUl+OCKlXB&#10;lEeBykXRkIyBejZ4jKuBTChkiIqBO6TGpc+NW5VmofyLnoWxnj6KAHWqmpmIjmVnlw6HRlU3k32G&#10;EEVxj9CE2zZMi/+Dryh6h/KChaQEpRGVapSmoT+S+ITunYWQpXTnmeOOcWTIlkqMSlS5ksiKO0Ud&#10;jyWIGDYoi2SF6iiNh3CDq6NjpGOdj5QHoJiaYIRPnN6XQ3ROmTyUOWQ8laaRN1RKkhmOOETUjoOL&#10;JzYIitmH9SichwGErKLPo+WllpOKoBehpIPUnFadtHPPmK+ZzmPGlSKV8lPtkZ+SCUSXjgKOADXv&#10;imeJzyiphqaFiaJOo4itepMRn7eowINdm/Kj9XNdmEafK2NflLqaZ1OYkUGVkERgjaeQljXbiguL&#10;bii0hluGQqHooz+1SJKun2qvuIL2m6Gp/3L4l/KkPmMJlGWeh1NXkO6Yv0QzjV+S1zXEic+Myii8&#10;hh+G2Zmssmx0aYs8rcd0+nydqTp1rW2+pLN2jF6woBp3nU+im2B44kD+lnZ6TzLckUR8FCX2i7d+&#10;PJkasYt8PIrlrNx8AXxKqEJ79G1po7F8GF5Wnxd8ck9RmmN8+0C/lYB9ozLRkFt+jCY8iuN/tpih&#10;sImD6opdq+KC9nvSp0KCKmzoorSBnV3hniCBPk7zmXeBBkCClJ+A4jLHj4qA5yZ6iimBEJgir5aL&#10;e4nJqvSJ23suplqIYmxZoceHG11inT+GA06SmKGFAUBHk9SEBjK/jtKDHyaviYiCR5eYrs6TA4k8&#10;qi+QunqcpZeOl2vHoQaMllztnHWKsU46l+SI4UATkyGHBzK4ji6FLybciP6DW5cQrjWahoi+qZOX&#10;kHojpPeUtGtVoGWR9FyHm9SPQk3wlzWMkT/qkn2J2DKzjZ6HECcCiIqES5arraWh8IhaqQaeRXnC&#10;pGqaqGr5n9iXHVw4m0qTmU24lq6QCz/NkeaMajKwjRyIuichiCqFF5ZHrUapN4gaqKCkzHmGo/Wg&#10;WWq1n1Gb8Vv1msKXmU1+ljqTOD+rkYOOwTKvjLuKMic7h9yFwpX0rPywYYfQqE2rKXk9o5yl1Gpx&#10;nvWghlu/mmWbUU1ald6WFD+YkTSQxzKvjHmLbCdPh52GTI0RvFJ0HH+ituN0oHIWsYR1UWRkrBd2&#10;N1acpn93VEjroK54qzu8mph6Ki8wlCN8AiQBjUl+MIy/u3h7gn99tgF7QnHwsI17O2Q5qw17b1Zt&#10;pWx730jGn518hTurmYt9TC9SkyN+VyRujGR/noyEum6Csn8utP+Bx3Gpr4SBDGPpqgKAmlYmpGOA&#10;XUiUnpyATTuYmJWAVC9wkj+AjCTNi52A6YxBuWyJvn7VtAGINXE/roqG2mOOqQKFulXXo26E0Ehf&#10;nbKEATuFl7eDPy+KkXWCnCUfivGCEYvvuJWQvn6CsyqOmHDnrbKMoGMyqCuK0lWUopCJKEgxnOOH&#10;mDt2lvSGBi+ikMaEgyVkil+DFYuXt/GXuH40sn+U8HChrQGSS2Lzp3iPyVVbod6NXkgOnCmK/ztq&#10;lkeInC+2kC2GPCWfieSD9otFt3CejH3zsfebG3BprG+XvmK/puCUf1UwoUyRVkf0m5yOKztlla+K&#10;9y/Ij6iHwyXOiX+EtIsQtvalMn3FsXyhD3A/q/Gc9mKbpl+Y81UQoM2VA0famymRDTtclTyNEC/Z&#10;jzWJEyX1iS2FUorUtqarvX2xsR6m03Axq4Gh2mKFpduc+lUCoD+YQ0fZmqGTkDtqlNOO3i/wjuuK&#10;LyYUiOuF0YENxmRz9nSKwDR0ZGf+ugV1C1tps6x1807crQd3GkKCpgt4fzbDnrR6DivKluV79SJF&#10;jrZ+JYEHxX96+XSZv096p2gEuQZ6nltnspF6207Yq9x7XkKLpNx8HTbjnYd9ACwalcl+KiLXjcB/&#10;h4EQxGCBsHSHvjuAwWfwt+yADVtKsW1/sU7DqrZ/kEKJo75/pTb+nHR/1ixglM2AOyNVjOqAxYEP&#10;w0SIN3RwvSCGumfGttKFdFspsFCEdE6sqaKDtEKForeDFTcWm32Ciiyek/CCJSPAjDOB34D7wlOO&#10;r3RbvCqMo2ewtdeKz1sMr1aJLU6gqKaHuUKJoc2GZTcvmqSFGCzWkzCD5iQci5iC1oDcwZSVH3RL&#10;u2CSfmeqtQSQCVsNroGNwk6gp9aLmEKUoPyJgzdKmeaHdS0HkoyFeyRoixaDqoC9wPmbYnRAurqY&#10;I2eqtFOVBVsTrc6SEE6ppyuPNUKkoFqMZDdlmUOJly0zkgGG3SSniqyEXICfwH6hcnQ5ujOdjGev&#10;s8KZu1scrTWWDk6zppeSgUKyn9eO+jd8mMqLeS1YkZCIDiTailWE74CHwBmnUHQ4ucCis2e6s0Se&#10;HlstrLKZtE7JphWVckLPn12RPTeamGONEy14kT2JCCUCihGFZea3drFzaNFVd5N0S7uGeHB1NKU6&#10;eUh2Ko6heiR3OXfvew94ZWFPfA95qkrPfT17KDSvfrt8/+S1dNd+c8+zdeF+K7oPduB9+qPtd9t9&#10;541weNt99Hbaeep+GmBTew5+Skn3fF9+ljQGfft+/OLlc02Jis3xdGmIGriFdX+GxKJ9dpWFqIwr&#10;d7OEr3W/eOKDy19keiaC4kk0e5WB9TNwfUyA5OEocfyUjcwzcyOSCLbUdEaPpaD9dXGNa4rYdqyL&#10;anSgd/eJc159eVeHaUiAeuGFPDLsfK+Cst+UcOifesqmchOb87VLc0GYiJ+MdHiVQomPdcSSF3OL&#10;dyqPCl2ieKKL1UfbekOIXzJ6fCSEXt5BcBOqVclZcT+l17QCcm6hYZ5Oc6ydBohwdQSYwHKHdneU&#10;fFzXeAaQGEdGebyLVjIZe62F490rb221GchKcJivpbLvccKqIJ1BcwKkqYd/dGWfR3G7deaZ1Vwn&#10;d4GUJUbIeUqOFTHJe0eHO9xSbvO/usd2cBu5TbIRcT6ytpxccnmsGYakc+GljnEDdXCe8luadxiY&#10;AEZceOuQlDGGevOIZtuzbqXKI8bab8bCsrFhcN27Apuccg6zO4Xqc3WrfnBgdQqjp1sTdr2bd0X3&#10;eJySxjFReq+JYdcgfxVyGsOafxlzOa+Afyh0TprJf0B1aIWqf2R2l3Bif5Z35Vszf9h5TkYegD56&#10;9TF+gN58/dWjfWZ8mcJyfYt8mq5ofbN8o5m4feJ8wYSefh58+29pfm19T1pRftF9skVmf11+NzEA&#10;gCF+5NQje/OHFMDXfCiGBKztfGCFAphSfKmEKINlfQGDa25cfXCCwllxffGCGES4fpiBcDCRf3WA&#10;tNKeerKRdL9Eeu+PaatgezWNbpb1e4yLjIIufAGJ1G1VfImIJViffSWGZkQdfeeEizAvftyCZ9Eu&#10;eaibxr3deeqYzan+ejmV3ZWiep2S/IEFex2QLWxbe8CNdFfdfHOKl0OQfUyHgS/aflWD98/5eNmm&#10;EryseR2iMKjSeW2eQpSDediaWoACemSWfWt3exCSnFcte9mOnkMTfMiKSS+SfeKFYc79eDWwTLuz&#10;eHqrfafXeMemjJOOeTShlH8necucpmrBeoSXpVaYe1aSbUKrfFeM2S9XfYGGn845d7y6aLrveAC0&#10;qqcIeEeurpK8eK+om35heUuijmoZehOcbVYYevGWBEJSe/qPKS8mfTCHsc2vd2rEXrpcd6y9pqZf&#10;d+i2lJIIeEWvWn25eOCoJGmJea+g1lWkepqZPEH/e7CRLi7/fO+IlcgJh9JxBbY6huhyRqO3hh9z&#10;dpB2hW90p3zBhM518GjfhDt3XFUlg7F46kGHg0N6vC57gvl8+cbchkd65bU0hX57H6KnhMl7Wo90&#10;hCl7pXvNg5t8CmgBgyF8i1RfgrR9IEDugmZ93C4ngjp+y8WzhOGEyrQAhC2EAqGig4GDQo5agvWC&#10;nnrFgnmCGmcbgheBrFOfgcqBREBhgZ2A5i3egY6Ag8Rag6WOjrKZgvSM5KAiglmLPI0MgdyJp3mf&#10;gX+INmYngTiGzlLigQOFXj/egO6D2C2dgPaCHsMOgqSYQLFOgfaVvp7ggWWTNovbgPKQsHiVgJ6O&#10;NmVLgHGL01I7gFGJUj9tgFOGoC1mgHGDlcH1gduh9bA7gTKem53SgKKbJIrbgDSXpHewf+mUKWSI&#10;f8CQrlGpf7eNGz8Jf86JOi03f/+E5MESgT2rm69ZgJinYpztgASi9on5f5eecXbnf1eZ8mPlfzqV&#10;ZVEufzOQrT63f16LnS0Qf6CGCcBkgMa1Kq6mgCWwDZwtf4uqoYk2fxalCXYyftmfeGNHfsyZ11C4&#10;ftKUAD5wfwKNwizwf1GHBL/tgHS+oa4ef9W4mJuKfzGyGoiJfq+rX3WWfm+kr2LKfmmd8lBbfn2W&#10;/D4yfruPnSzXfxKH1bl3kK5wRqkSjuZxkpf4jUxy0IYei9R0EXPRiml1bmFaiQd28k8Zh6V4mz0D&#10;hlB6jyumhQd887h+j0R5lagsjZx56pcFjBR6Q4U3iqd6rnL3iUp7NmCVh/x73U5shrB8mjyJhXV9&#10;iCt+hEN+srd6jfmCy6cEjGOCP5X7iuGBtoQsiYWBS3ILiDuA+V/NhwSAvk3MhdCAjDwdhK6Aaita&#10;g5OAVLZojMWMAKXbizmKnZTDiciJNoMmiHCH6XEahz2Gtl8GhhqFj000hP+EYju7g/mDLCs6gvmB&#10;17VOi8yVJqTXikOS9pO7iNmQwYISh4+Oj3AshmSMaF4+hVuKT0yghFKIHTthg16FyCsggnODNrRa&#10;iw2eSaPgiYmbTZLIiCCYOYEthtuVHG9ghbaSAV2UhK2O4Uwkg7eLqTsVgtmINCsJggCEbbOSinan&#10;VaMYiPejh5H/h4yfjIBqhkabfG6yhSmXal0JhCmTRku/gzKO+jrYgmaKaCr2gaGFfLL2igKwSKJ3&#10;iIirpJFUhxmmuX/Ahcyhpm4UhLGckVyAg8CXZ0tdgtKSCzqiggiMXirngVKGYrKIia65IaH6iDiz&#10;n5DChsKts38phWynj22OhE6halwWg2GbMEsJgoGUxDprgcSOCyragROHH6tamcBvu5wjlytxCoxO&#10;lMdyUXvSkoFzomrrkEN1EVnfjgJ2qUkai7Z4ZjiaiWR6cykGhwN87KqTmH94gZtxlgF454uPk6d5&#10;WHsakWV53mo6jy96hFlBjP57S0iUisJ8LDhIiIR9QikHhjV+manDl0OBLJp/lNiAvoqykoKAXno6&#10;kE+AGmlyjil/81iZjAt/5UgSieN/4jf+h7p/+SkIhX+AJ6jVliuJtJmAk8WIh4mlkXqHZXlbj0iG&#10;T2injTaFWVf3iyqEa0eeiRaDfTe/hwOCjikJhN+Bk6f2lSuSS5ibktCQXYi9kI+OcXh0jmaMhGfv&#10;jE+KpldgilmI1Uc1iFiG8jeIhl2E+SkKhFWC3KcqlHKa35flkhqYMYgLj9eVcHe3jbCSqWc8i6OP&#10;5FbQia2NHUbPh7yKQTdRhdSHOCkKg+CD/qZ/k+GjU5c2kY+f44daj0mcSXcOjSCYnWanixmU7lZY&#10;iSmRMUZ+hzWNUjcohV6JPikLg3+E96X3k3SrpZaqkSWnbIbHjtui8nZ9jKueVGYgiqaZslXliMGU&#10;/EYvhtKQIDcFhP2LCCkLgy+FyqWVkyOz3pY8kNeu1oZJjoepanX8jE6jymWvikSeJ1WNiGKYc0Xr&#10;hoGSmTbbhLmMiykLgu+Gd53NowtvW4+ln7Vwo4D5nItx7nHCmXNzSmI0llN0x1KRkyN2cENKj9h4&#10;PjRojHF6XyaiiOF85J02ofR3o48nnqp4DoBwm314jXE8mGB5J2GzlUJ55lIfkhx6y0Lvjt17zDRB&#10;i4Z9BibLiAh+gJyZoMl/xI5qnY5/aX/HmmB/InCOl0x/AGEZlDp+/1GikSR/GkKVjfZ/RjQdirJ/&#10;kibwh0h/+5vin7KHxo2dnH6Gt37qmVuFuG/VlkmE1GBzk0iEDlEgkEODWEI+jSaCpDP7ifWB+ycP&#10;hqGBVJsins+PtIzhm56N+X4smICMSG8UlXOKo1/fkmuJBFCrj3iHeEH0jGmF3jPgiUyEOScqhhGC&#10;iZqFngiXsYxCmuKVRH2Nl8aSzm5+lLeQVF9XkbKN3VBIjriLaEG1i7qI5zPJiLWGSCdAhZiDl5n8&#10;nXmfj4vMmlacbn0WlzKZKW3/lByV1F7dkR6Sg0/pji6PKUF8iyyLuDO0iDmIIydThTOEfpmMnRGn&#10;RItame+jaXyflsWfUG2Lk6abGV5zkKiW5E+OjcKSokFBisWORzOih9SJxCdihOGFQJk4nMSu2or/&#10;mZ+qPHw5lm6lQG0kk0igGV4akEaa9U9KjWGVxkEQinGQgjOLh46LISduhKCF35DurI5vBYO3qH5w&#10;QnYepI1xjmgboJpy9FnanIp0f0uYmFd2OT3Kk/l4GjCDj2V6TiSBipl825CFq5t22oNsp4l3Q3XK&#10;o4d3y2fJn4V4eFmKm3F5UEtXl0R6Uj2dku97cjCIjmp80CTQibF+aJAbqnl+eYLmpnJ+KXVVomt9&#10;9mdNnmx981kfmmB+FUsFlkF+Wj1tkfp+sjCLjYh/MyUViOZ/04+aqWCF8IJQpV6E+3SvoV+EHWbE&#10;nWGDZFimmWWCz0qslVSCTT07kR2B1TCKjL+BcSVRiDaBG48PqHaNWIHCpHmLw3QboH+KP2YxnIOI&#10;zVg3mIOHcUpZlIOGJT0OkFmE1DCKjA6DhiWEh5+CPY6Op8OUuYFHo8mSg3Okn8uQS2W9m82OG1fQ&#10;l82L8koWk8KJzDzsj6aHozCMi3KFbCWuhyGDOo4tpySb+4DiozCZHnM+nzGWK2VbmzKTMld8lzWQ&#10;Okndky2NPDzXjwSKMzCPiueHHCXShriEEY3Xpr2jGYCtosefkXMGnrib0mUXmqKX+1c3lqCULkmd&#10;kqyQXzyvjpWMhjCQinyImCXuhmOExY2TpnKqEoBqonKl1XK+nlmhP2TOmj2ch1b6ljeX30lxkkST&#10;NzyWjjqOijCMijGJ1CYFhh+FV4S7tkZuqnhhsYNv2mvGrMhxJl7pp+9yllHrot90MUUEnZN1/zin&#10;mAx39Sz0kjh6PSKijCd80oSBtW52FnhKsJl2eGurq753CF7Nps13x1HQobN4uET1nGt52Tislut7&#10;Gy0lkSd8nSMVizB+U4RMtE19O3f6r3188Wtoqpp8zl6FpaV86FGUoJB9L0TQm1V9njimleJ+Ji1O&#10;kDN+2yN4ilh/r4QDsyiELnebrlyDTWr5qX6CjV4tpIuB/FFKn4OBmESimlaBTTiblPSBES1vj1uA&#10;8iPNiZ6A54OtsjCLEXdDrWiJnmqcqI2IRl3Mo5qHBlEInpCF50R2mXSE3jiQlCCD2C2Mjp6C4CQW&#10;iP+B+4NZsXWR7Hb3rKuP5mpTp8qN5V2GotSL81DLncuKE0RTmKmIQDiIk2SGby2kjfiEoSRSiHqC&#10;6IMPsOWYnna6rBaWAGoapyuTUF1Ooi+QolCXnSqOA0Q2mA2LaDiHkr+IzC26jWmGLySEiA2DsoLe&#10;sGmfHnaMq5ib4WnrpqeYfF0goaaVDVBunKCRqkQRl5CORjh6kkKK5i3PjO+HhySth7SEWYKusByl&#10;gnaFqzuhoGngpjWdaV0DoRuZGVBYnAmU60QMlv2QyjiDkc+MtS3ijJuIpiTNh22E4XkawDBuZW19&#10;ustvgGHOtUpwx1YKr4ByPUpHqVxz5j64ouF1yTPKnBd31CmolO16MSD6jZF8yXkOv2l1b22XueR1&#10;wWHntDN2UVYirkd3HkpfqBR4Jz7boZt5ZzQBmth6yyoGk8J8cSGNjIh+PnkQvj58Hm2BuLl7z2HW&#10;sv97tVYMrQl76UpVpth8Uj7moGp87DQombV9oypVkrl+iyIMi6N/jnkDvQOCkG1ct4GBuWGhscmB&#10;D1Xnq9eAoko8pbGAbT7ln1KAWDRFmLCAWSqYkc+AfiJ5it+AuXjnu/WI7W0/tnOHlWGAsLqGYVW/&#10;qsmFUUotpKWEaz7mnlmDpjRgl8mC6irSkQKCSCLWijiBv3jGuyaPRG0ttZmNZ2F0r9iLmVW0qeWJ&#10;40oio8WIRz7snXmGwzR6lv2FSysFkFKD5SMjiayCoHiouoWVbG0ktOmTBmFwrxyQllWwqSWOMkog&#10;ow2L5T70nMqJpjSTlk6HcSsyj72FUSNiiTqDXXiOug2bYW0itF2YamFzroGVUFWxqIOSNkocom6P&#10;ND71nDuMPzSklcmJWStWj0KGiSOViN2D+nh7ubShJm0ns+qdkWF8rf6ZwFW2p/iV6EokoeOSLz8F&#10;m7iOiTS0lVmK9yttjuiHiSO+iJOEedqlcfBtKsamc1FuxLIrdKRwV50gdepx6Ye0dzBziXImeIV1&#10;Qly1efN3FUdte5R5IzKtfYp7k9i2b9t4GcUXcWt4ibDGcuN5BZvkdE95koaUdb56NHEidz1661vM&#10;eNR7r0atep58lDIlfLl9pNbvbhiDBcNbb7+CUa9EcVSBrpp7ct6BNYVXdG+A13ASdhSAilrqd9GA&#10;PUX9eb9/9DGte/t/ndU0bI+Nz8GdbkWMDa2Sb+yKY5kAcZGI1oQJc0OHdW77dQqGHFoPdumEtkVa&#10;ePiDODFEe1GBetOia0eYfcASbQiVxawKbr2TG5eMcHKQhYLIcjuOBW3tdCGLnFk/dh6JFETFeEqG&#10;WDDperyDMtJYakmjGL7PbA+fdqrIbcmbyJZUb4iYI4GrcV+UjGz0c1aQ9liAdW+NR0Q/d7WJSjCc&#10;ejuEwdFQaYGtl73La0mpDam/bQKkWJVNbsWfnYC+cKqa7mwtcrKWMlfddNqRQ0PPdzaMBDBbec+G&#10;ItCIaO+37L0Garayd6jrbGisuZRxbiem3n/pcBShDWt4ciubLVdVdGSVCENvds6OezAneXWHU8/+&#10;aJDCA7x8alO7lKhIa/e0xJO7ba2tx384b5imzWrecbifv1bSc/2YZ0MPdnaQoi/9eSyIU8vEehls&#10;JLmXep5t8qa9eyhvqJMse7ZxVH8ifExzDGrqfPF031bWfat20ELpfo95AC+af7d7mMpgeC92i7h9&#10;eOB3PKWteYh36ZInejB4nX4oeuJ5ZGoGe6l6QlYOfIl7MkJOfZd8SS85fud9k8jodoKA3bbld0mA&#10;gaQ5eAeAKpDHeMx/6nz2eZ9/v2kDeot/plU6e41/kEGyfLx/gy7jfit/c8dkdQ2LC7VTdeGJvKKr&#10;drCIcI9wd4mHMHvFeH2GEGgEeYeE9lR0eqmD00Eme/mCnS6YfYSBNcX5c9OVJ7PwdLCS8qFLdY6Q&#10;to4edneOfXqmd3uMT2cUeKSKMVO9eeGH90Cpe02FkC5YfPKC0sTOctyfObLHc7+cJKAmdKGY8Y0E&#10;dZSVtnmndqeSfmY6d92PQ1MYeTWL8EA6erqIVS4hfHWERsPdchqpMrHXcwClOp8zc+GhC4wWdNic&#10;x3jRdfiYhGWJdz6UMFKOeKKPrj/eej6K4C30fAuFjcMncYmzBbEdcm+uKJ5rc0uo+ItMdD+jn3gQ&#10;dWaeRmTldr2Y2lIUeDGTMT+PediNKi3Oe7SGpsKucSq8pbCWcgy22Z3NctywnIqhc8aqJ3dvdO2j&#10;rmRddkydIVGid86WUz89eYWPJC2xe26HkL1ggntrUqzdgh5tP5uJgdxvC4lega5wyHatgYxylGPI&#10;gXh0f1ERgXJ2iz6HgY143Syzgdh7m7xJgLZ1G6vJgId2AJpjgF922ohLgEZ3tnWygDt4omLugER5&#10;p1BbgF16wT4EgJp8BCx5gQZ9gLsmfxd+2aqMfwZ+xplYfvF+sIc2fu9+o3S5fvt+q2IcfyB+xU+0&#10;f1p+5j2Qf7x/FCxGgEl/SbnTfa2IdKk2faWHhZfmfaSGioX3fbSFkXOdfeGEr2EwfiWD1E7/fnuC&#10;9D0afvqCBCwZf6KA8riSfH+R/Kf2fH+QOZarfIuOYITMfKqMe3KifOSKnGBefUWIyE5ifbWG3jy2&#10;fk+EzCvyfxGCdreGe5Obgabse5qY6pWme6mWJ4PSe9CTT3HBfBaQc1+jfICNkk3YfQqKmzxdfbyH&#10;YyvSfpWD0Lavetik7qYSeuShf5TJevKdzYL7exuZ93EAe26WHV8Ge+aSMU1lfHiOHjwVfUCJwiu3&#10;fi2E/rYMekuuOKVmelqp7ZQRemSlRIJDeoigZnBTeuGbgl5we2uWikz2fAqRYDvWfNuL4CugfdeG&#10;AbWheey3V6TmefyyKpN6efqsfYGkehSmjG/CemuglF35evuaiEyWe6qURjuTfIuNsSuPfZOG169m&#10;iztqsqBOifRsqJBZiOBufn+Dh+5wR24phwdyI1yghil0I0tXhVF2STpAhJB4uyn7g+x7nK6KiZJz&#10;6p9qiH906Y9dh4R13H6Uhp921G1Phch34VvjhQB5CUq5hEF6SjnZg517uynngxN9ba2TiAp8/55I&#10;hxN9I45bhiV9Pn2RhVZ9YmxvhJR9mVssg+Z95Uotg0R+OzmCgr9+pCnWglJ/IKyChqWGC50ohbqF&#10;YI0phOGEoXyYhB6D52uWg3GDRFqEgtuCqUmxgliCDTk1gfaBaSnGgaiAsatjhX+O/pwshJqNlIwv&#10;g82MC3uMgxaKcWqtgnqI3Fm/ggOHVUkjgZaFvDjmgUqEBCm5gRaCHKp2hJ2X8Zs5g8CVwIs/gvWT&#10;XnqvgkOQ3WnogbGOWFkigT6L00izgOmJPTikgLaGbymugJiDX6m2g+qgx5p2gxWdzYp7gkiainnu&#10;gZeXGWk5gQ6To1iYgKeQIkhZgFSMgzhvgDiIoimlgDCEd6klg2SpgJnbgpWluInUgcOhinlIgQmd&#10;HGifgIOYqlgMgC6UKEfzf+mPhjhBf9KKlymef9uFZajEgwayF5lkgjytfYlFgWCoVXizgJii3Gge&#10;gA6dYleof76X3Ueof4mSNDgSf4OMQymYf5aGKaHllBRqTpPvkgJsP4UtkC1uGHWcjnZv7GWXjMFx&#10;1VVtiwlz5kWWiUx2HjYJh5d4pid2hel7m6E1kppzAZM+kLV0CIRlju51C3TgjTp2GWTqi413P1Ta&#10;ieZ4hUUfiD155jXHhp97fieIhQh9WaBskSl7jZJJj2B7xYOGjaN7/nQBi/98RWQoimR8o1Q8iNV9&#10;GESqh0R9nDWMhcB+PCeXhEB+9596j9uD75FIjhmDcoJ0jG6C7nMkitKCamNkiVCB+1Olh9iBlkRD&#10;hl+BNDVZhPeA1Sekg5GAcp6VjrSMWJBcjP+LI4GLi1+J23JAic+IhWK1iFCHNlMZhvGF80PkhZGE&#10;pDUshEODQyewgvqByJ3NjdqUv4+ojC6S04Daio6QvXGFiQCOjmIFh4uMXFKQhjCKKkOFhOSH6jT9&#10;g6yFgie6gnqC9Z0pjS+dAo78i4qaW4AtieiXcnDeiFmUYmFwhuyRTFIahZmOK0M8hE2K8jTbgyuH&#10;iSfCghCD+JypjK+lHI51ixChtn+diWid9HBSh9GZ+WDthmaV9VGmhSKR4kLsg9+NtjS+gsGJUyfI&#10;gbmE05xPjFOtE44Mireo7H8jiQekQW/Vh2WfTGCBhfSaUVFThLSVSUKtg4CQJjSYgnOK1ifNgXOF&#10;h5TjnSRp/Yfbml1r5Hotl8htv2vXlUNvnl0gkrJxlk5VkBBzuD/xjVt2ATH5ipl4myUrh8l7l5RV&#10;m91yM4dYmTBzPXmZlpx0TmtNlBJ1cFykkYN2r03vju14Ej+mjEZ5kjHiiZd7TCVhhtt9RZO3moF6&#10;OIaVl+t6gnjulVt602qgktx7O1wQkFt7vk18jdl8XD9ai0d9DDHMiK993yWQhgp+0JL7mTqCF4XE&#10;lq6BtXgNlC2BU2nrkbWA/1twj0qAwE0DjN2AkT8NimGAaDG1h+CATCW5hVSAOJI6mCyJ4IUJlaaI&#10;2ndSky2HymkskL2GtlrojlCFpkyYi/mEpj7NiZGDnjGkhyiCjyXbhLeBeZGal0iRs4RnlNCQA3ax&#10;klmONGiYj+mMUFpjjYGKa0xBiyeIij6ZiNSGojGVhoaEoiX5hDOCk5EVlqGZY4P1lDCXC3Y/kbKU&#10;dGgcjzqRuVnpjNmO/UviiouMPT5niDiJbzGGhf6GgCYRg8aDhJCrlieg5oOGk7id33XKkTSafGeq&#10;jrKW5FmAjFKTSkuEihCPpz4ph8SL9jF5hZCIIiYkg2yET5Bdlc6oP4Mvk16khnVnkNGgS2dGjkWb&#10;y1kqi+CXSUtEiaGSwT37h2OOLTFjhUCJgCY0gyWE9IiApmxpp3xRovhrgW+jn6VtXWJ2nElvR1UF&#10;mMpxUEeVlSlzhTqhkWZ14i47jX94kCMhiYB7k4gSpVdxbHv8oehyc29HnoJzjWIjmxZ0w1S8l5R2&#10;HEdfk/t3nTqEkEN5Pi5PjG97HCN5iIR9MYegpAp48ntroKp5RW7MnUR5q2Gomd16MlRXlmZ62UcX&#10;kt57ojpgjzh8gC5ci3p9hyPGh6h+rIcWosSASnrNn2yAAG4gnBJ/v2EgmLJ/llPilU1/iEbGkdh/&#10;jzo3jkd/oy5liqB/yyQIhumAAoaFobOHkXo8nmOGr22LmxCFy2CMl7OE61N5lFGEHkZ3kPCDXjoQ&#10;jXGCoC5sieCB5iRAhkaBMoYFoOGOznnCnZeNVG0VmkGLw2AYluSKKFMSk4OIkEY9kByG/jn3jK+F&#10;bS5ziTiD0iRvhbyCO4WioC2V5nlcnOuTz2ysmZSRiV+zljaPKlK8ktmMyUYFj3iKZTnqjAKH/S5+&#10;iKWFiCSWhUuDHIVQn7ac13ksnHSaKWx6mQ6XIF90lZiT5VJ6kjaQsEXDjumNfzm/i4WKTS6BiDCH&#10;CCS1hO+D2YUSn2GjnHjunBWgS2w0mKOcd18rlSSYYlI9kb6UV0WYjnOQUjmnix+MTy5+h9uIRiTO&#10;hKWEcny+r+tpP3FLq9drC2WLp8Js6Fl8o4Ju301InwRw/EEvmkxzSTWnlWN1vyrOkER4hCFXiwx7&#10;jXxtrwNwnXElqthxnWVopp1ywVliokJ0C003nbt1gUEtmQp3JTW7lCx46ysLjx967iHOigF9H3wl&#10;rb93rHDIqZl4BWUfpVh4fFkaoPx5JE0CnH158kESl9x66DXAkw97+Ss9jhp9NSI2iRl+i3vOrHF+&#10;hHBeqFF+TWSopBl+KljCn8R+LEy5m1V+U0DplsZ+kzW9kg1+5StmjTJ/VCKPiFB/0ntwq1WFSXAA&#10;pzyEimRHowiD01hdnraDJ0x6mkqCmEDAlc+CHzW3kSmBrCuHjGeBSSLbh6WA83sZqn6MBm+zpmWK&#10;vmP+oiyJZFgWndiICUw7mW+Gu0ChlPKFfTWzkF6ERSuji7aDESMahxaB7XrQqdeSlm95pbuQw2PG&#10;oXqOwVfcnR+MrUwEmLuKo0CDlEWIojW3j6yGpSu9ix2EpiNOhqGCwXqfqU+Y729LpS+WimOToOiT&#10;3VepnIiRDEvVmCSOQkBXk7yLfDWojyWIwCvXipyGBSN4hkGDcXp0qPmfJm9NpMmcOWOPoGyYx1eO&#10;m/KVF0vDl4KRgkBWkx+OADWzjqiKkSvpikCHKSOahfWEAHGBuaNo3GartQRqklvFsDFsbVDKqv9u&#10;cEXQpWlwojsNn4FzCzDymVh1nCejkul4eh/CjHJ7h3FEuORv12artBJwyFvUrwJx8VDkqapzTkXx&#10;pAh04zs9niV2rDE1mAZ4mSgKka56xCBXi1d9DXEot6J2c2aAssp2yVu6rbB3TFDMqE94E0XrorN5&#10;CjtOnN56MTFjltJ7dihfkJV86CDXimJ+bXEHtkN8z2ZMsW98olt5rFt8mVCjpwN8w0XSoXR9HztP&#10;m7J9mzGFlbx+Lyimj51+5CFFiZB/p3DetRSDFGYmsEKCcFtRqy+B4FB0pduBZ0XBoFOBGDtQmqaA&#10;6DGjlMaAwyjjjsSAtyGjiN6AunC4tCyJUmYTr0+INltCqjWHEVBjpOGF9UWwn2CE8DtVmbeEBTG+&#10;k+uDKikXjgiCXiHwiEiBp3CXs3mPYGYLrouNyFs+qWaMCVBbpBCKQUWpnpeIjDtamPiG6THZkzCF&#10;VSlGjWqD0iIwh86Cb3B+svWVN2YNrfCTIVtCqLyQwFBZo1+ORUWfnemL3DtUmFyJhTHmkqCHQylr&#10;jOeFEiJkh2qDFXBtspaa2WYXrXKYPVtNqCyVMVBcoseR/EWjnVOO3Dtgl9CL1DHwkieI5Sl9jISG&#10;FyKNhxyDm86hbRhm+rvobuxpPai1cK1rcZTqcl5tnIC1dBJvzmxWddpyF1ggd790f0Qded93JzDJ&#10;fFl6Psy+arRxxbpqbMFy5Kdgbq10BpO+cIt1MH+kcm52Z2tidGd3s1dJdn55EkN0eM96mzBie3h8&#10;Ysr5aKd8fri0atJ8gaXobOR8jZJebuZ8tn5wcPJ882pccxd9QVZ0dVt9lkLXd9p9+zAHeqx+bMk7&#10;ZteHDbb4aRuGCqQ5a0SFFpDrbWiENX0pb5yDdmlOceqCv1WldFiCA0JFdv+BPS+3efeAVsenZVCR&#10;e7VxZ6aPi6K2aeWNno98bB6Lu3v1bm+J6GhMcOOIKFTic3WGU0HBdkCEWi9yeViCG8ZfZByb1rQy&#10;Zn2ZA6F9aMaWGo5NaxCTL3rhbXSQTGdkb/6NalQzcrKKeEFLdZyHSS84eM+DtMVbYyamErM1ZY+i&#10;W6B9Z9yeco1Rai6aeHn9bKWWhmalb0SSiFOfcgyOZEDqdRKJ/i8IeFyFHcSZYnCwILJ2ZNyrgZ+y&#10;ZyWmlIyAaXehhHkza/iceWX4bqyXYlMfcYmSE0CXdKCMby7gd/2GVcQaYfe567H0ZGC0Up8ZZp+u&#10;V4vYaOioLXiRa2uiB2Vtbimb0FKncRWVXEA/dECOjC7Ad7CHWsCCdP9mNK+Pdf5opp3ldv9q9Yt4&#10;eAFtMHiKeQ5vc2Vrei5x0FJ8e2l0UD/EfNZ3FC3TfpB6S78ncshwe66Bc/9x1JzjdSNzHoqEdkZ0&#10;Z3ejd3R1vWSdeL53KlHPeiV4rj9Fe8R6Yi2Ofa98WL2vcNF6n6zqcid68ptzc2p7QIkodK97mXZ4&#10;dgV8A2Ojd3l8f1EHeQp9BD66etN9nC1SfOR+SLwobxeEmatZcIKD/pnpcd2DXofbcz2CwXVQdLqC&#10;O2KwdlOBvFBQeAuBPD5BefuAti0dfDCAGLq7bZ+Oe6n4bxuNBJiNcIuLeoaNcgCJ6HQ/c5OIXmHM&#10;dVGG4k+mdyuFVD3UeT6DqCzve5OBwrmSbHWYU6jUbfyWAJdvb3WThoV7cPqQ+XNHcqCObGEBdHGL&#10;3U8QdmuJPz10eJ2GaizJew2DQLima4iiC6fobRae3JaCbpKbbISWcB+X3XJ4cdiUTWBXc7yQr06T&#10;dciM7z0meBWI8Sypep2Ej7f3atermKc0bGeniJXBbeGjHIPUb22egnG/cTCZ5V+5cyqVOU4gdUmQ&#10;Xzzid6WLNiyPekCFr7eGamG06Kaza+2v7ZUpbVyqfIMybuCkz3EpcKWfIF88cqqZYE22dNqTbDyV&#10;d0qNKSx6efWGnrLVfSFlpKN1fURoLJM5fYFqiYIcfdBsz3Bwfi5vH16Sfp1xjkzwfyF0IjuNf893&#10;ASsIgLp6VbHEewxvS6Jqe2lwz5Ibe8dyPoETfDJzp2+EfK11HV3KfUB2rExPfep4VDsifsJ6LSrm&#10;f9V8TLCceSh44aEqeat5cpENeiR5+YACeqt6fm6Ve0R7FF0Fe/p7vEu6fMt8cjrDfc19PyrIfwl+&#10;Ja9Gd3qCS5/QeBGCB4+heKWBrn7PeUSBUW2FegOBAlwnet2AvEsVe9KAdzpefPiAMCquflR/264E&#10;dhWLoZ6PdrqKjo5md2CJXH2keBKIF2yVeOSG1VteeeGFnEqDevWEVjoHfDyC9iqXfbeBa6z6dPiU&#10;8J2IdaiTDo1mdlaQ+HywdxaOxmu4d/iMjlqweQWKUkoEejeIBzm8e5uFjCqEfTGC0KwmdBSeH5yx&#10;dMyba4yPdX2YbHvhdkSVRWr+dzeSFloaeFWO2EmdeZSLfDmAexOH5yp1fMGEB6uHc2inJJwJdCSj&#10;mYvddNOfq3sydZmbhWpZdpaXVlmLd8mTFUk3eRmOrjlLeqSKASpofGWFEKsfcvKv8ZuOc66riYtN&#10;dFSmonqcdRGhdWnSdg+cPlked0uW9kjbeK2RgjkLekyLzCpefByF7KWLhXxlO5d/hMhnyIiNhERq&#10;LHi2g95se2hRg4Nu2Fe9gzNxV0dygvBz/jdygsx29ChqgtR6XKSvg4huU5aVgxJv74eMgq9xdHfG&#10;glxy9md+ghh0iFcNgeV2NEbqgcF3/DcjgcB5+Shrgeh8PqOwgcB3RZVogXB4CYZ/gSN4u3bAgOl5&#10;b2afgL96L1ZagK17A0ZogKp75jbbgM185ChrgRZ+AaKbgBiAI5RIf9+AIIVTf66AA3Xcf4d/4mXa&#10;f3p/y1XHf4Z/vkYFf6Z/tTamf/F/rChrgF5/oKF/fsKI75NLfpaIL4RZfnOHSXTMfl2GSmT6fmSF&#10;TVUJfpKEWEV9fs+DWTZffzWCRyhrf7+BGKCWfbKRs5JcfZGQMYNxfXWOdnP0fWqMl2Q5fX6KsVR2&#10;fbeIx0UWfg+G0TYofpOEsShrfziCZZ/ZfNmaUpGefMKYDIK1fKeVdnM+fKCSsWOVfMKP4FP1fQqN&#10;AUTFfWuKCzX+fgmG4ihrfseDhp9KfDSiyJEGfCSfu4IUfAacQ3Kie/yYjGMDfCSUyFNzfICQ8kRq&#10;fPGNADXYfZiI1ChrfmuEe57oe8CrDJCRe7OnNIGOe42i0XIae3meHmKNe6GZX1MXfASUjkQefIeP&#10;njWnfUKKeShrfiGFRZidjjFk6YupjK5nbH3di2hp0G86ikFsKGAdiRxukVDeh/lxIEH6htdz2TNy&#10;hcl25iX/hNV6YZfojGpteYrwiyFvGn0QifJwrm5/iNNyRV96h7xz71BZhq91uUGYhah3oTNGhLh5&#10;xSYhg+B8MJcXirR134n1iZJ2uXwxiHR3im2mh2t4X17Dhmt5Rk/LhXp6REE2hJF7VTMdg8F8hyY+&#10;gwd93ZYiiSN+Goj5iBB+R3smhwx+X2zZhhB+cV4ShS5+j09KhFt+uEDmg5F+6jL9guN/JSZYgkl/&#10;ZpU1h8uGV4gQhsiF0npHhdKFK2wChOWEbl18hAyDsU7bg1aDA0CegquCUDLggh+BkyZugaaAyJRr&#10;hsmOj4djhdGNWnmghN6L7GtJg/aKVlzPgymIvE5agnyHKUBHgeqFjjK5gXmD1CaAgRyCAJPHhfuW&#10;n4a3hQ2Utnj1hBmSemqmgzOQClw3gnGNk03jgdCLGEAIgUOIkDKggOyF3SaPgKmDDJNHhV+egYYy&#10;hHmb4nhog4GY02ofgpOVflu5gdSSIU1ugUaOvD+4gMaLSjKKgHiHqSacgEuD75LshO+mOoXJhA6i&#10;5Xfvgw2e92mlghOar1tTgU+WZE0jgMeSFD+DgFmNtTJtgB6JLSamgACEqYwolwNkrYAelNBnIHNZ&#10;ktRpg2XfkOhr41gEjutuV0oZjOFw9jygis1zwC+ciLx23yPMhrd6Y4uOlXhswn+Rk25uYHLBkXdv&#10;/WVZj4dxpleSjY9zZ0nCi5d1TDxniZh3Uy+Vh6F5mSQOhbV8IYrmk9p0pH7EkfB1iXIQkAZ2b2Ss&#10;jiV3YVcFjEB4a0laimF5kDwpiH16zS+NhqN8MiRIhNN9u4oekld8XX3pkHx8nnEnjqd81WP2jNR9&#10;ElZpiwt9XkjqiUZ9vDvnh35+Ji+AhcJ+pSR5hA5/MYlVkRaEAn0pj0eDpXBrjXuDMWM3i7WCsVXn&#10;ifKCM0iFiEmBxzuthpuBWC93hPqA7CSkg2WAfoitkA+LqnyCjk6KqW/IjImJfWKkisOIMlVmiQmG&#10;5Eg7h2OFnzuBhc6EWi9thE2DAyTIgtaBooglj0eTLXwMjZKRjG9Ui8ePnmInifuNgVTriEqLYkfa&#10;hrSJRTtVhSOHIy9kg7qE5CTlgmCCnYe5jrOafnuejQGYOG7hizGVhWG6iV6SkVSFh6+Pmkd8hieM&#10;oTsZhKKJpS9dg0KGiST9ggCDb4dojkahnntGjJWesm5/irybMmFZiN+XXVQ0hyyTh0dChamPsTrx&#10;hDOL2C9NgueH6iUQgbOEG4BCoAxkW3T2nThmv2kkmoJpIVzLl8JrjVAtlN1uFUOUkdtwyzeAjr9z&#10;qywDi5V23iHYiG56ZH+6nrpr/XSQm/RtmWi9mTJvQVx2lmRw/0/rk39y3ENqkIp04jdzjYB3Ciwk&#10;im15cyI4h198En82nTJzY3PxmoN0U2g6l8d1Tlv4lQJ2YU+Jkix3kUMrj0144zdbjFt6Tiw+iWN7&#10;5SKMhnJ9nH6em7V6m3NJmRN682eHlmh7TFtwk7B7tU8XkPJ8NELgjit8yTc7i1N9byxPiHh+MCLV&#10;haR+/34EmnaBwXKxl+CBiGbvlT2BQlrcko2A9k6zj9mAu0KWjSqAkDcaimmAaixch6mAUCMShPWA&#10;O319mX6I3XI0lvGIEmZ4lE+HIlpokaCGH05NjvCFHkJljECEKDcHiZeDOCxphvWCQSNGhGGBTn0S&#10;mK6PznHHliqObGYLk4mMzVoAkNuLDE31jjKJSEIti4yHhjcCiN+Fxyx5hlmD/SNwg+eCOXy9mB2W&#10;lXGXlZ6UqGXbku+STlnGkCqPtU26jX2NIkHuiu2KmDbYiFWIFSyAhduFgSOSg4SC/Xx8l7SdKHFX&#10;lSyapmWVknOXjFl/j6aUIU2BjPaQvkHHimqNZTbDh+KKFyyBhX2GwyOugzWDnXTrqVBj6GpPpeNm&#10;PV9gonJooVQfntBrHki5mu5tvj1vltlwkDK+kp9zjCjAjkh22SAiifh6YnR1qDVrI2oQpLhsul8t&#10;oSRublP/nWpwREipmYNyQj10lXl0bjLdkU92vSkHjQ55TCCeiNt8A3QVprxyFGmfo0lzDV7Zn7V0&#10;HFOxm/11U0h0mCN2rT1flC54MDLrkBp5zilCi/Z7myEKh+J9fnOspTx40WknodR5P15Xnkx5uVNW&#10;mqJ6T0gtltx7BT06kv571jLujwR8vClwiv19wSFnhwt+03NAo/Z/fGjAoJd/Z13wnRZ/T1LtmXJ/&#10;OkfulbZ/QT0Uke9/XjLsjg5/hSmWiiR/viG1hlV//3LhovuGHmhun6CFhV2jnB2Ez1KjmHmEDkev&#10;lMKDWjz4kP+CuDLsjTOCICm0iWiBjiH3hbyBBHKSojeMj2gvntuLdV1qm1KKHFJol6qIpkd2k/qH&#10;OjzZkEGF2TL0jHaEgynSiMaDKiIthT2B4XJZoZmSxWf7njyRIl0ymq+PJFIxlwKM9kdEk1SKzzyp&#10;j6uIrzLli+SGoSnwiD+EkCJZhNeCmXIroTCY1Wf9nciWvV0vmiaUBFIclmCQ/Ec7kqaODDy0jwOL&#10;NDL2i16IdSoEh9qFuSJ8hIWDL2oJstdjal/8ruhlqVXhqrloDUuwpiRqm0GAoSttWDeJm+hwTS49&#10;lnRzayW9kNl20x6gi1x6YGmYsfJqQF/XrdJry1XWqWltiUu6pLFveEGcn65xmze5mnRz8y6FlQ//&#10;4v/iSUNDX1BST0ZJTEUAAgl2cCYoj415KB82ijB79WlbsIRwwl+TrGBxu1Wsp/Jy20uZozV0N0GS&#10;njx1wTfLmRV3ei64k8d5USaCjmN7Vh+3iSt9ZGkkrvl3CF9Pqtt3g1VfpnZ4Gktroch430F2nOF5&#10;0DfNl9J64y7dkp98DibMjVx9WyAniEt+qmjqraJ9OV8cqYt9QVUtpSl9VEs0oIF9d0Fkm6h9xDfO&#10;lrB+Li78kZd+pycLjHZ/NiCFh41/ymi3rJmDY18AqHqC+VUXpBWCe0sen2+B/kFPmp+BlzfUlbCB&#10;TC8ZkLCBEydBi7CA5iDThu6AwmiOq8qJW17xp56IflUOozCHaksSnouGRUFDmcSFMTfXlOKEMS83&#10;j+mDRCdyiwmCYiEUhmuBk2huqy+PG17vpvCNyVUPonWMG0sNncqKRUE4mQiIgTfNlDmG0C9Bj0+F&#10;NyeYin+DqyFIhgGCQWhaqr6UoV72pmKS2VUXodiQiEsPnSeN/UE8mGeLgzfbk6OJJC9Mjs2G3yeq&#10;ihSEtiFyha2CzcLPaA5g4LFKak5jv59RbHlmjIzCbplpTXnDcMNsE2aWcwhu8FOfdXJx8kDoeCB1&#10;PC8Ieyx5AsDuZUVrf6/TZ8htRZ4GaipvB4ufbIBwzHi8buNymmWucWR0f1LYdAp2fEBVdvV4sS7B&#10;ej17Ob8pYth2BK4iZYZ2t5yVaBh3bIpFapt4NnePbTB5EGSxb+Z5/FIRcsR69z/Mded8ES6BeWV9&#10;U71pYLCAWaxqY4OADprqZjZ/zIjdaON/lnZSa6l/eWOubpB/Z1FOcaF/WT9LdPh/Uy5KeKV/TLvP&#10;XtmKjKrmYcmJWZlxZJuIJYd2Z2aG9HUvak+FzmK8bWaEu1CbcKWDnT7ZdCiCby4ad/6BHLqBXV6U&#10;q6mpYGOSl5hDY0iQbIZWZiuOO3QpaTCMD2HobGSJ50/+b8yHtT50c3eFWy3yd26Cv7l3XC2epqiu&#10;X0GbrpdNYjCYiYVrZSOVU3NTaEGSIWE3a5GO5098bxSLkj4jcuGICy3QdvaEMLixW0SobqfwXmGk&#10;jJaLYVOgaISqZEycJXKbZ3uX52CYauWTn08HboKPLT3ccmaKdi21dpKFbbgzWqSx6qdwXcKtC5X7&#10;YK6n3IQSY6SijXINZtidQ2AgalKX606fbgKSYj2Rcf6Mji2fdkKGd7V+b65gXqWjcSZjY5UWcp1m&#10;QoPHdBhpC3H1daNr2l/0d0luxU4xeRFx2Dy4exZ1OCwtfXB5F7QYbRNqeaSUbs5scJQZcHRuUoLe&#10;chhwL3Efc89yFV87dah0FE2ed6d2MjxUeel4iSwEfH57NrKZar90bqL8bKZ1ZpKtbnR2VIGJcEV3&#10;Rm/8cit4Rl5KdDh5Wkzidmt6fzvbeOB7xSvge6Z9NrEMaK9+NKFsarZ+RpEobKZ+TIBGbpl+UW7f&#10;cLB+ZV1lcup+hkw6dU1+rTtzd/R+3yvAeuZ/FK+bZuqH4aANaQyHGo/SaxmGPH7/bSqFUm3eb1+E&#10;blyPcceDmEugdFWCujsXdyaBzyulekCAya5vZX6Rf57qZ7KP4I68adGOGH34a/mMOmzwbkiKW1vV&#10;cMqIfksZc4CGmTrGdneEjyuOebKCUa2BZFia+Z4BZpqYf43XaMKVx30favmS8GwsbWGQFls3b/6N&#10;NEqscsqKOjqGdeOHEyt7eTuDqKzQY3ikQJ1PZcCg540dZ+ydOXxoaiiZYGuAbKCVhVqhb1iRn0pC&#10;cj2NmDpOdWmJVCtreNmEzqxfYt6tP5zQZSao/oyNZ0qkUnvSaYOfcmr4bAKak1o0bseVp0njccKQ&#10;lDoKdQeLQStfeIqFw6iHd4hgBpoueDBjG4r4eO9mA3riecJo0Wo/eqZrp1lte6NunkjlfL1xwDiw&#10;fg11NSl9f6R5KadqdRFphJkfdf5rnoncduhtnnnhd99vlGleeOxxlVizehZzskhWe2B17ThafOR4&#10;ZSlyfq17MaY4ctNy7Zfbc/F0HIjUdQJ1O3jbdh12U2h/d053eVgBeKV4tUfYeh96BTgSe9d7eClo&#10;fdJ9GaTacNN8KpZ9chF8iIdmc0N8znetdH59Cmd0dd99UVcrd2N9pEc9eQp+ATe7eu5+ailgfRB+&#10;3aOSbyOFTpU9cHiE4oYxccWEU3aJcxuDrmaUdJaDC1ZydkWCcka7eBSB1jd0eiGBMClZfGmAeKKF&#10;bceOZ5Q3by2NL4U2cImLw3WdcfWKNmXAc4iIpVXSdU2HE0ZLd0CFfDc3eXKDxSlTe9qB5qGvbK2X&#10;W5NhbiCVVYRlb4WTBXTXcP6QjGUOcqiOC1VFdIWLgUXwdoyI5DcIeN6GHilOe2ODJaEPa9SgHZK7&#10;bU+dRIO4breaC3QwcDSWnGRxce2TJVS8c+SPo0WSdgKMBjbdeGSINSlKewGENqClazyonJJCbLmk&#10;7YMtbhugw3Ojb5WcV2P1cVOX5lRbc1eTaEU+dYqOyzajeASJ/ClHerOFF5vof51f0Y7Df3pi44C+&#10;f4NlzHHaf6lon2Jtf95rflLWgCRugUOXgH9xsTS5gQZ1Nyb4gcR5N5r6fUdov43TfWtq6X+/fZ9s&#10;+nDzfeJvBWGmfjhxHlI3fqVzVEMjfyp1qzSAf954QScMgMZ7KpnweyZxh4yke3ty4H68e850Jm/6&#10;fDJ1Z2DZfKt2tFGYfUF4FkK4ffF5jzROftJ7Licdf+V8+5jPeTZ6P4t3ea16032MeiF7TG8Yep97&#10;wWAUez98OVEFe/x8wEJafNV9UjQlfeN99Scsfx9+ppevd5iC3Yp8eCWCunySeLGCbm4QeUiCCV9K&#10;egCBplBdeuaBTEHme+WA8TPufReAkic5fnWAKZa/dk6Lb4mLduqKjXuqd4OJcW05eCuIMl6KePiG&#10;7E/SefGFp0GIexGEXjPBfGaC/CdDfeSBgJX/dUGT2IjMdeqSNXrxdoqQRWyKdz6OJl3teB6L/U9Y&#10;eSyJzEFCelyHjTOje9CFKydMfWyCqZVsdHGcD4g1dSOZqXpVdcWW3mv2dnuT111jd2iQxU7eeI+N&#10;pkDwedKKdjOFe1WHGydTfQmDpZUGc9qkBofBdJKg3nnUdTCdMWt2deKZOlz2dtKVOE6LeASRKkCp&#10;eVyNBjNXeveIvSdZfLqEdY+Xh+9fqYN3hxFir3aIhmlllmjNhdtob1qYhVJrWExFhM9uaT5bhFdx&#10;pjDlg/11PCSlg8t5Qo7LhcloEIKyhS5qQHW4hKZsXmgWhCxue1n/g7pwqkvRg1hy+j4PgwN1bDDQ&#10;gtF4ICTWgsN7IY3pg8BwUYGsg1ZxwHTVgutzIWc8go10gVlNgjt18UtLgf13eT26gc95GjC2gcR6&#10;5SUBgdp83Iztge94cICigZ55LnPBgVB52GZqgQh6eViYgNp7JUrGgMF73j1pgLh8pjCcgNR9gyUn&#10;gQ5+cov6gFCAgX+7gBmAlHLlf+KAhWWVf7OAXlgcf5SAO0ptf6CAIT05f7yACjCTf/9/9SVGgF9/&#10;34sofxmIj38GfvKH9XI6fsOHI2TpfpuGK1dsfpGFLknwfq6EODzmfuiDQDBzf0yCNiVhf8uBIIp/&#10;fhqQbn5aff+PJXGUfdSNi2ROfbWLwVbdfbuJ7kmDfemIFzywfjGGOTBjfrKEPyV3f1CCNYn6fVSY&#10;Fn3VfUKWHHEOfRiTuGPQfPiRElZofQiOYkkZfUyLqjxtfaSI6jBVfjSGCSWJfuyDHomYfMOfhH1s&#10;fLac3HCcfIiZpWNgfGOWHFYMfHOSiEjWfMGO7jw3fS2LSDA3fdSHiiWXfpyD3oOlkJxfc3hajwpi&#10;Y2xnjatlRl/LjFpoKVLQiv1rIUXIiZpuRDk7iDdxlC08huV1PiKJha95S4Ltjq1nWHe8jU9phGvH&#10;jAFrrV9Firht31JliWtwJ0V/iCRylDkXht91Ji1KhbB3/SLWhJt7F4IxjL5vFXbli4twkGsTilRy&#10;CV6biSFziVHgh+91HkUihsh2zzjohaZ4nS1QhJt6miMag6h8v4FgivZ2rnYIidt3iGoviL54Vl30&#10;h6B5J1FUho96AkTEhYp68Ti5hIx78i1Tg6Z9ECNVgtV+QYCTiXF+MHVRiGh+cmmDh1x+mV1ChlJ+&#10;rlDthU1+x0R6hGt+8jiXg45/Ii1agsx/XCOHgiB/mX/eiDmFrXSmh0OFTGjhhj+EvVy6hTiEDVB5&#10;hEKDWERLg2iCtTh/gqyCGC1dgg+BciOwgYiAx39Mh0aNBXQ1hl6MCmh3hVqKv1w/hE+JQE/9g2eH&#10;wUPpgqGGTjhage+E3y1agXGDVyPTgQqByn7YhoyUJ3PBhauSkGgChKWQhVvUg5eONE+cgrOL5kOL&#10;ggGJnjgggV6HXi1ZgO6FASPvgKOCo35/hgGbFHNlhSKY5GefhBeWElt1gwOS5k9PghyPwUNXgXGM&#10;pTgDgOCJjy1TgIiGZiQFgFGDVXgzmWZfKW2/lzJiCGLBlSFk6Vc6kwVn1ktvkMRq3j+vjmxuFzR9&#10;jAhxfSnpiap1PSCqh2h5UHeOl7hmn21GlaVoxWJOk5Bq91bikW1tPEsyjzNvnz+QjPFyLDR+iqd0&#10;3yoXiGl32iEShkZ7DXb3leFt4WyZk+9vZWHCketw8FZgj9ZykUrTjbN0Sj9Yi452KDRyiWV4Iyo8&#10;h0p6UyFthUh8pHZOlCB0+WvikkF16WECkFR22FXSjlZ300phjFF44D8Sikt6BzRZiER7QypVhkx8&#10;oyG7hG1+E3Wmkqd8AGtAkNl8YWBljvl8s1U7jQd8/Un/ixR9Vz7NiS99xDQ8h0Z+PSpmhW5+yCH+&#10;g7F/WnUTkX6C/Gq5j76Cz1/pjeOCe1TFi/aCEEmZig6Bqj6iiC+BVTQrhmSBCyp1hK6AwCI1gxSA&#10;d3SbkIaJympDjtSJC193jP2IDFRZixSG50k9iTaFwz5nh2eEqjQrhZ+DmyqIhAmCgSJjgpKBanQ8&#10;j9GQbGoIjimPKF8/jEqNdFQeik+LfUkJiG+Jkj4threHtjQDhQaF6SqUg4GECyKIgiiCNXPyj0mW&#10;1mnBjZ6VCF71i7mSmlPZibmP10jTh9iNIj4LhiWKfzP2hIaH7CqbgxmFUiKmgdOC221Com9esGN4&#10;n6RhgFlanNZkY07mmdpnYkRMlqJqhznRk0Ft4i/1j8lxaSbPjEt1Qh8HiPJ5VGypoPxlvWMcnjRn&#10;4lkPm1BqI062mERsg0Q2lQxvCjnYkbxxwTAcjlt0nicfivt3vh+Ih8J7AmwxnzpsjWKZnIVuHVis&#10;maxvwk5elqlxiUP+k4VzcDnFkE91gTAxjQx3sSdhic96FB/3hrl8imu1nXxzMGIRmth0OVgdmBF1&#10;TE38lSJ2d0O0khl3vjmijwF5IzA5i956oCeViMV8QSBXhdV96ms4nAB5w2GcmWx6Sletlq96zE2N&#10;k8t7UEN2kNN77jl+jdp8pTA5itV9aie9h95+RSCphRN/ImrKmtaAS2E9mEyAUldYlZKAOk1AkrKA&#10;FEM2j8R//DlojNN//DA8ieuACCfehxaAGyDthHCAMGptmemGpGDzl2aGLFcXlKqFdE0BkcmEnkL5&#10;juWD0zlGjAODGTBHiSGCbif+hmuBvyElg+mBFWonmSqMv2CylqyLw1bWk/CKaUzGkQ2I30LHji2H&#10;XjkVi12F6zA3iISEjigehd2DKyFSg3yB1GnvmKKSsmCnliKRSVbLk1mPO0yykGCM3ELFjXWKmTkq&#10;iq2IczBQh/SGZyg2hW+EWiF2gyWCcGKsq8peGll9qHNg11A3pONjvUbRoPFm0D1pnKVqGTQ4mB1t&#10;nSu1k3dxTSP6jsd1RR2VilR5VWIVqpBkwVkvpyJm4VAEo2dpMEa9n1xrrz1xmwpuYjRflo5xSyv8&#10;kft0WiRojWh3ox4tiRZ6+GG9qN5rJFjUpXRsvE/FocBueEaLnbhwaj1dmXdyhzRtlRN01SwxkJx3&#10;QCTFjCx52R6wiAJ8c2FwpxpxVlh9o7xyc09poBVzqUZTnCN1CT07l/p2kjRtk7V4PSxXj196ASUR&#10;ixV75h8ghxV9xWEjpZJ3eFg4okF4IU8pnqJ400YTmrl5lD0llqV6fjRskn17hix2jkd8nSVRiiN9&#10;yh9/hkt+72DdpF19klgKoQ59yk8GnXF97UX0mY1+ED0NlYR+SjR1kWl+pCyVjVF/DiWIiVJ/gh/P&#10;haN/8GCjo2aDelfqoBWDQU7wnHWC0UXgmJSCTzz7lJaB4TR1kIuBiSy0jH6BRSW5iKKBBiAQhRiA&#10;ymB2oqiJKlfYn0+IgE7lm6iHeEXWl8SGSjzuk8yFLzRoj9eEKiy8i9uDPiXgiBGCVyBEhKiBf2BZ&#10;ohiOpFfTnq+Nh07imv+L4UXTlxeKADzzkyGINDR5jzeGgyzKi1CE7SX1h5+DaSBuhE6CEbdZYrda&#10;6ab3ZV5eWJYrZ/ZhuYTOao1lDXL+bTpoZ2EAcA1r209Gcw1veT3cdltzaC1xegp347VyX2plVKV+&#10;YmRnuZTgZUNqF4OsaB5sdXH7axFu22Afbi1xW06McXhz+z1ddRN24C1GeQ56LLOpXIFvpKPOX7lx&#10;AZNxYtVyXIJWZetzxXDTaRt1PF8rbHp2yE3ScAp4bDznc+16QC0heCt8VbHkWel5xqIZXVZ6K5HN&#10;YKF6lYD5Y+t7B2+iZ1p7jV42avZ8I00ebsZ8xTx5cul9gi0Ad2N+W7BBV6uDxKCXW0WDRJBgXryC&#10;wX+fYi+CQG6UZcyByV1WaaSBZEx9ba2A/jwZcgiAnSzkdrSAN67lVdONqZ9bWY+MSI89XSaK1n6T&#10;YL6JXW2hZIGH6FycaH+Ge0v0bL2FCzvFcUmDhyzMdh+B463OVE+XZp5dWCeVH45TW9SSt327X4eQ&#10;Q2zdY22N01v7Z5CLX0uGa/GI2juEcKiGNCy5daKDW6z7UyGg552cVwudso2aWsaaT30NXoiW22w8&#10;YoeTbVttZs2P9ksea1CMYztMcCOImyypdTuEnqxzUkmqDJ0YVjyl2I0TWfihc3yIXb+dAWvFYcuY&#10;mFsNZiaUIkrKasOPhjsPb7WKrSycdOiFrKrcagxarJv6a/1eNYx2bfFhnnw8b+5k82uEcgRoUFqh&#10;dD9ry0oLdqRvdDnSeVNzdSqufFp4AKlaZvBkk5rdaTRnHIt3a2Rpk3tbbZlsAmq8b+hueln6cmRx&#10;DkmMdQ9zxjmFeAp2xyqfe1p6MKfMZCVuVplBZqZv64oNaQ1xdXoKa3py/2mfbgZ0l1kScMJ2REje&#10;c654DDkfdul6BSqRenZ8P6Y3Yah37ZexZFl4oYiNZu55SXjSaYp57WiObFF6n1g6b0h7YUhFcnF8&#10;MjjIdel9HyqFeax+KaS/X4GBaZZTYlqBR4c/ZRmBD3eVZ92Ay2eeas+Ajld0bf6AYEe7cV6ANTh9&#10;dQuADyp6eP1/6aOKXbyK0ZUxYLOJ2IYyY5CIu3acZneHi2a/aY2GW1bPbOGFMkdGcHGECDg8dE2C&#10;zipyeGiBeqKUXEmUD5RIX1iSO4VWYkmQNHXQZUqOE2YIaIKL8lY9a/mJzUbqb6iHnTgKc62FTypr&#10;d+uC2KHcWyidEZOVXkWaX4SkYUKXaHUoZFKUUGVrZ6OROVW0azuOHEaLbwuK6jfecyqHjCpld4WE&#10;BKFjWlmlvZMVXXyiKIQaYHqeO3SgY46aKWT1ZuyWHFVYapmSB0Y6boON1jemcsCJdSpgdzOE/p6l&#10;cZhajpEics1eH4LbdBhhinPEdXdk32Qodu5oPVRkeIdrv0T5ekZvcjX1fElzgSgWfpl4Gp1ibqVj&#10;2pAGcCxmfoG/ca9pCnLJc0FrjGNSdO5uGlO4dsNwx0R7eMBzmTWzewV2tCghfZN6MZwaa/VtFY65&#10;bbxu14C3b3JwinHMcTNyNGKAcxJz7FMWdSF1vUQPd1t3qTV/eeB5yCgrfKp8J5qwaY92Jo1Wa4R3&#10;Gn9MbWd3+XCmb1N4zmF/cW15rFJMc7R6nEOCdih7nTU4eOR8uygze91995lhZ4B/HIwVaZl/Sn4a&#10;a6J/V2+JbbV/UGCtb/V/TVGgcnF/WEMPdRh/aTUBeAZ/gSg6eyx/nZhMZc+IAosOaAOHZn0maiaG&#10;m26mbFqFtF/jbryEylERcVmD5kKudC2DBDTRd0iCFShAepWBFZdvZGyQvYo5ZrSPVXxaaOuNrG3q&#10;azaL3187bbiKDlCOcHWIO0Jic2WGYTSvdqeEbShFehiCW5bJY1WZPImTZayXB3uzZ+6UfG1NakaR&#10;wV6obN+PBVAOb72MREINcsqJdTSPdiSGgShJebGDcZZZYoqhbokZZOmea3suZyya92zJaYmXTF45&#10;bC2ToE+6bx6P8EHDckaMLDRddb2IRShNeV+EWJKueWFaiIZNedxeEHkien9hd2sqeztkzFyyfAto&#10;L04afPVruj/off1vdjIsf0BzkiWpgMJ4L5GXdpRjRIVNd2Fl83gjeDloi2pJeSFrHlv3eh9tv02J&#10;ez5wgT+GfH9zazIGffx2nyXPf7N6MJB4dAZr44QVdRBtx3cedhRvm2lWdyhxaFszeFZzQ0z3eat1&#10;Nz8peyN3STHlfNl5jyXwfsN8D49FcbR0coLecu11lXXvdBt2oWh7dVV3qFp5drV4s0xyeDx50T7c&#10;eel7AzHLe9Z8VSYMffF9xo4ab71854HbcRh9U3Twcmh9nWd0c8R90FmzdUh+CEvOdwN+TT5veOB+&#10;mjGfevl+8yYlfT1/VI0ibiGFSIDpb5OE+nQNcPyEeWakcnWD2Fj/dBeDNEtTde6CmD4gd/WB/zF/&#10;ejqBXiY5fKOAs4xabM6NfIApblSMcnNWb82LIWX7cVqJp1hpcxmIKErhdQ6Gpz3ldy2FJDFreZeD&#10;jSZKfCSB5IvBa8KVdn+QbVeTr3K9btqRimVtcHKPL1flckaMz0pudFmKbD2bdpKIAjFXeRGFeyZY&#10;e7yC5otUavqdJn8dbJmapnJBbh+XqGT0b7uUZ1eBcZeRIkokc7yN2j1bdhCKhjEveKyHGyZje2mD&#10;u4bwgW1ahHuCgThd/G9cgTJhXGJ+gURktVUvgV5oIEfOgYhrtjrhgcdvfi6AgjJzpiNsgs94QYX5&#10;ftBiuHqpfuhlaW6Hfw5oC2HJf0FqrlSff4JtY0dmf9pwPTqmgEpzQC58gOp2jiOsgbV6LoT+fGBq&#10;0nmXfLNsyG2gfQJutGDzfVxwnVPzfchymUbpflF0sTpefvR26C5wf8V5VSPjgL179oPzei5yy3iJ&#10;eqh0FGyPex51TWAue5h2flNLfDR3ukZ0fOx5Cjoffb96bi5nfsF79SQTf+R9l4LyeER6vXeQeOB7&#10;WWumeXV72F9Veg98RVLIesd8ukYTe659OzntfK19yC5jfd1+ZiQ8fyp/DoIVdryCnnbYd3GCkWsA&#10;eBmCU16peMmB9VImeZyBmEWpep2BRjmqe8OA+S5QfRuAqiRffo2AWIFhdXqKTnYmdkGJlWpXdvaI&#10;lF4Pd7iHalGceKOGPEVCeb6FEjl8evmD6i5IfHWCsyR7fguBdIDVdHmRwHWedU+QW2nRdg2OlV2U&#10;dteMmFEsd9SKlkTfeQqIlDlAelyGki5Be+2EfCSSfaGCZIBsc7eY73U0dJeW5GlidVmUVF0rdiWR&#10;fFDXdymOoESkeG6LxTkQedqI5y4me4aF/CSkfUyDKXt5icFaaXDkiOZdzWW2iDRhKVnth45kiE3K&#10;huBoAUGlhjVrqTYFhZRvgisHhRJzuSFkhLd4T3qbh1xiHnAuhsFkzmUKhi9nellihZ9qL01ihRBs&#10;/UFjhIxv8zXuhBZzEisjg8J2fCG9g5F6KXnEhQtpt29GhKVrvGRMhDZtv1i0g8dvx0zeg11x5kEM&#10;gwZ0JTXJgr12hSs1gpZ5HCIKgo973Xjhgu9xNG5bgqxymGNggl9z8lgEghF1TkxMgdJ2uUCqgaV4&#10;PDWagYl51Ss9gY97lSJNga59angHgSJ4nW2OgPp5ZGKbgMd6FldFgJN6vUvZgGx7bUBVgGx8LzVy&#10;gHh8/itGgKd94SKGgO5+zHdGf5t/9Gzdf4+AHmH7f3CAIVa+f02ACkttfz5/9EAzf1B/7zVpf4R/&#10;9StVf91//CK1gE2AA3anfmiHImxhfnOGtGGNfluGAFZQfjyFIksAfkGERz/cfm+DeTVMfrWCsyta&#10;fzOB4SLcf8eBDXYpfXKOF2vofYuND2EYfXqLolXpfWKJ+kqlfXSIVz+JfbqGvTUdfhWFLCtffqeD&#10;iyL8f1qB7HXIfLaUy2uIfNeTL2C4fMqRBFWQfLSOjUpgfMuMGz9bfR2JtDUAfY6HVStXfjuE7iMV&#10;fwOCo3B1kl5aHmaskNpdcFxtj3NgylGzjgRkNka5jHpnxDvPiuNrhjF6iU1veCfZh8tzxR+ZhnF4&#10;Wm+pkDRhYGYUjuBkDVvkjYlmxlFMjCRpkkZ0iq5sfTuxiTlvlzGGh8hy2SgUhnB2ZSAJhT56I272&#10;jf5ogGVVjNdqkltMi5xsrFDEilFu2EYUiP1xHzt8h69zjDGBhmd2GyhChTt44iBqhDF7xm47i/Bv&#10;gmSTiuZxAFqJiclyf1A3iJ10CkWlh291qTs6hkp3ZDFvhS15OShihCt7NSC+g0h9QG2Fiix2cGPo&#10;iT13XlnmiDZ4QU+fhx95IEVJhg16Ejr9hQ97GTFchBh8MCh9gz19XyEFgoF+kWzkiLp9TWNZh+J9&#10;r1lohul9708theF+HkTshOF+VTrmg/F+ojFcgx9+/CiXgm5/WiFAgdp/tmxah4WD8mLUhsKDwFjs&#10;hdeDWU69hNqC1kSSg+yCWDqzgxCB5jFugkaBgyiygb2BHCFxgVGAsGvuhpiKdWKaheyJxFi+hQGI&#10;qk6Ug/SHVUR1gwaGEzqKgkmE5zFLgZ6D0ijDgSqCqyGZgOCBgmuYheGQv2JJhTmPilhthFONuk5N&#10;g0iLnERBgluJmDptgaaHrTFGgQ+F1yjRgLiD9iG4gIeCLWXemzFZoVznmQhc5VOZludgQUntlJ9j&#10;v0AZkiJnaDZmj4lrTC1XjOdvXyUDildzxx4Hh/x4YmUimUdgfVxrlz9jKVMulRpl8Umlksxo2j/1&#10;kFhr6TZqjdlvKy2Ei1dylyVbiO52Sh6Mhrt6HWSUlydnLFvUlT9pTFK3kzNrgEk9kPlt1j+0jqFw&#10;SjZWjERy6i2fiel1rCWkh6x4ph8AhaN7sGQElRptt1s4k0tvUFIWkVlw90jNjz1ytT9kjQp0jjYy&#10;itV2hy2qiKR4miXchpF62B9jhLJ9G2Nzk1d0M1qwkaJ1SVGaj8B2YEhYjbZ3ej8ki6B4sDYPiZF6&#10;Ai2sh4d7ZCYHhZx84h+3g+R+W2Lwkep6pVo9kEt7OlE3jnV7uEgFjHd8Kz7iinB8sDX/iHJ9VC2w&#10;hot+BSYohMh+vx/9gzh/cmKCkMGA6VnijzWBAFDpjWeA30e+i22Apj6hiXaAfjXYh42Abi27hbOA&#10;biZIhBSAaSA3gqmAX2Iqj8+G8FmOjlOGhFCbjI6FwUd9ipiE1z5uiKiEADWmhtWDPS2phQmCkiZo&#10;g32B3SBmgjaBJGHljxiM01lvjaeL+FB/i+OKhEdmid2Iyz5yh+SHODXGhhiFxy3MhGyEcSaFgwaD&#10;ESCLgdqBxVuTpFxY+VNQoZRcMUrlnqZfkUJIm2ljJjmcl+Bm+DEnlCxrCylfkGtvTCJejL1z0xyl&#10;iV54aFraoqxfcFLUn/RiHkp9nPZk+kIEmatoBjmFliBrRzE9knxuwCmkjtNyYCLPi0d2Oh0+iA96&#10;FlproKJltVJenf1n5kohmxRqOEG4l9ZsvjlelGRvbTFBkOByTSnXjVp1SyMtifh4dx3Chux7nFoK&#10;npZr1VHznARti0mvmTFvW0FwlhNxUjkxksJzcTE8j2N1tCn8jAd4DiN6iNF6ix40hfJ8+FmlnMtx&#10;6FGVmlNzJklel450ckEjlH91zTkWkUx3VDE6jhJ4+iobit16rSO7h9J8dh6UhR5+LFlGm1R39FFL&#10;mPF4vkklljh5fED6kzN6PDj6kA97GDFFjOh8Fyo6idh9IyPxhvd+Nh7khGx/NVj2miJ90FERl89+&#10;J0j8lR1+UUDZkiF+cTjfjwx+qTFCi/p++ypciPh/YCQihj5/wh8mg9mAFli1mS+DelDnlueDW0je&#10;lDiC7kDFkT2CZTjQjjGB9TEwiziBnipfiEuBXyRKhaWBGh9bg2OA0ViLmG+I9VDNlimIYUjJk36H&#10;U0C5kIWGGTjWjXqE/DFFio2D/Sp0h7aDFSRjhSyCNB+FgwSBaax/XONVK50yX/1ZJo2FYxFdFX1M&#10;ZjBg+2yfaXRk51vEbOpo70s7cJVtKDsQdJlxuywHePp25aqLWO1fYZuwXG9iYIwzX99lV3wnY1do&#10;TGucZvRrSVroasZuYUqMbtBxojqlczR1NCv3d/J5Pqi9VWdpgJn9WT5rgIrEXP9tfnrRYMNvg2p4&#10;ZK9xlln8aNVzwUnebTd2DDpAcfV4livqdwd7dqbyUj1zc5hLVmN0gokmWmR1lHmAXmx2q2lTYqZ3&#10;0lkUZxt5DUk6a856XTnlcN572Svedjd9iKVCT3d9QpbLU+B9bofFWCJ9mXg0XGR9xGhbYNx9+FhJ&#10;ZZt+PkirapZ+jjmWb+x+9CvTdYN/bqPUTSCG8ZWLUcKGPYavVjiFf3c9WrGEu2d9X12D+1eoZFGD&#10;RUg4aY2CkjlUbyCB3SvKdOmBIqKpSymQc5SJT/uO14XPVJuNKnZ6WUCLdWbNXh6JxFcaY0OIEUfe&#10;aK2GVjkibnSEhyvDdGmCoaHESZeZsJPCTo6XJIUhU02UgnXiWBCR2mZEXROPN1afYmWMjUeEZ/uJ&#10;zzj5beaG6yu9dACD6aErSHCigZM3TXue94SgUkubXHVwVyGXxWXnXDuUOFZYYaqQnUdEZ2KM5DjK&#10;bXKI+iu5c6uE+6DVY/NVNZLUZmlZOoRJaOddJ3UZa3hhBmVxbixk7lWicRBo+UYvdChtNzcrd5Vx&#10;1ilbe1h3Cp8rYDBe5ZGjYw9h+4NFZeBlAnQ8aLxoAmS0a71rClUKbvVuMUXDcmVxgjbzdi91Kilj&#10;ekt5SZ2KXM5oeZABYABqpYHbYxtsx3LuZkFu52ObaY9xE1QqbRlzWkUhcN11wjaedPh4aylqeVt7&#10;ZZvqWcRx5Y5vXT1zNIBdYJd0enHAY/11u2KWZ5h3B1Nfa214aESXb3554TZYc+V7hilveIl9W5po&#10;Vxt7NY0PWtB7r38XXmd8GXCNYgV8eWG4Zdt831Kqafh9WEQdbk593DYdcvZ+dil0d9N/JZkoVN+E&#10;aovtWMSED34TXIuDmm+jYF6DFWDoZGaCkVIZaLaCGEO6bUmBpjXrciuBNCl5dziAvpgmUwGNcIsC&#10;Vw+MPH0/WvuK4m7lXveJdGA+YzCICFGVZ66GnUNubGyFMDXHcYCDsyl8dreCI5diUYWWMYpNVbCU&#10;InyVWbeR3m5NXdCPg1+zYiyNLFEaZtaK00Mba72IcDWncPOF7il/dk2DVZbdUGqej4nKVKebo3wS&#10;WL2Yc23TXOeVKl9PYVqR6lDQZiGOpkLZaymLTzV6cIOH1CmBdfmEUpVbazVVVoiUbQRZVnsnbupd&#10;PW0EcOdhFl5ncwNk+0+pdUxpB0FTd8RtSTN2eo1x8SbZfaJ3K5PmZ6NeaodiaddhkHoIbAlko2wO&#10;bkxnsF2ZcLFqyU8Ic0luBEDjdhNxazNGeS91Jyb4fI15UZKBZGFneIYJZuppxnj+aWFsB2sXa+Ru&#10;QlzTbo1wik51cXBy7kCIdIh1dDMjd/J4PCcTe5h7U5EHYXRwYYSfZEBx43eUZvRzV2n5abR0wlvc&#10;bKh2NU23b9N3v0AJczR5YjLrduN7MScqesF9Lo+tXul5LoNbYep563ZmZNV6kGjjZ8x7JVsYavd7&#10;wE0Zbmd8bD+kcgl9JjLDdfV9+Cc+egh+3o6PXMaB5IJSX/KB23V3YwmBrGgJZjGBZ1pZaYyBIkyZ&#10;bSuA6T9ScQaAuTKgdSmAiydPeWuAXY2pWv6KaYF7Xk2JmHSxYYaIkWdXZNSHbVm6aF2GSUwhbCiF&#10;KT8UcCqEDDKKdH2C4iddeOiBq4z5WZCSrIDUXPqREnQQYEyPL2bEY7WNJ1kzZ2CLIUura1WJHD7J&#10;b32HFDJ0c++E9SdpeH2Cxox/WHyalYBZW/mYN3OQX1mVdmZKYtKShljQZpKPm0tkaqKMsj6KbuyJ&#10;wDJLc4KGtidyeCeDsYoHcrZVgH5Mc95ZcXHndSldT2TQdo5hI1dGeAtlCEmmeaxpGTx6e3VtYS/X&#10;fYVyESSBf9R3R4i5b09eBX01cNlhL3DlcmxkSmP1dA5nYlaWdc1qikkjd7dt1zwnectxUi/CfCZ1&#10;IiS3frV5Vod9bDRme3vwbg5o42/eb95rP2MHcb5tl1Xac75v/Uibde5ygjvYeEp1Ki+veux4EyTm&#10;fbh7QIY2aWJu43qwa31wjW6ubYhyJ2I0b55zvlUscd91WkgldFF3DjuadvF43S+kedV62iUPfNx9&#10;AoT9ZvV3MXmkaUJ4JW2ta394/2EvbcZ5yVRwcDx6mUeLcvB7fDs5dcx8bi+EeOh9eiUyfB1+mYP6&#10;ZOp/Z3iuZ15/pGzMacJ/t2BkbDd/slPDbtl/rkcccbd/tzr2dMp/yy9weBt/5SVPe32AAIMpYzaH&#10;aXfrZcqG72wZaE2GOF/CauSFX1Mzba+Eh0aycLeDtDrIc+2C6C9nd2yCFCVoeveBN4KGYdWPK3dR&#10;ZISN+2uDZx6Mdl86ac2KxFK3bLiJE0ZGb+eHZjqGc0CFvS9bdtyEASV7eoqCP4IRYMeWm3bdY4qU&#10;vGsLZjKSZ17IaO+P11Jba+2NSkYGbzaKwjpOcrCIOC85dm+FoCWLejODGH7SenxVn3QEewFZfWib&#10;e7BdUVyPfHNhJVAgfUNlEEOofixpKjexfzRteyxXgHVyNCJYged3X32md0pdnXMTeCtgx2e/eRZj&#10;6Fvdeg1nDU+XexZqR0NLfEBtqTeEfYtxOixifxF1HyKkgL15WHyMdFJlj3HydYBoBmbSdqZqd1sI&#10;d9Ns6E7weRhvbULWeoRyEzdHfBF03ixjfdV36SLnf7d7LHtwcaRtZ3DYcwpvM2W9dGVw9FpGdcNy&#10;sk5Nd0h0fEJqePF2XzcSer54XixkfL56iiMhftN813pcb0x1NW/ScOJ2VGTOcmp3YFlsc/Z4Xk3Q&#10;dah5Z0IRd416gzbreZJ7sSxse8l8+yNTfg9+V3lxbVl8728Qbxd9aGQjcMF9uljAcnN9800zdE1+&#10;MUGtdlp+gTaxeJB+3Sxhevp/QiN8fWp/qHixa7eEdG5abZOERWN8b1qD2VgqcSyDS0yvcymCwEFP&#10;dVyCQDaNd7KByCxiekiBTCOefOGAy3gaamSLtW3NbFqK4WL1bjaJtVeycB2IW0xDcjeHA0DwdI6F&#10;sjZYdwSEaixiebWDFiO6fHKBwXepaVySrm1ga2aRO2KHbVGPTVdMb0WNIEvzcXCK9UC8c96I1DYs&#10;dnWGtyxLeUeElSPPfBmCinPMgoxVmmnfgnFZZ19sgntdNFRsgo9hDUkbgqFlBD3Rgr9pMDMWgvFt&#10;kSkLg09yVCBjg9R3c3K+f5JdHGkMf8pgRl6vgAZjb1PZgENmpUiygIRp9j2UgNttdDMKgUlxHyk0&#10;geN1GyDGgp15WXHKfL5kkGgSfTxnFl3nfaxpnVMnfhlsLEgufpBu0j1BfyJxnjLtf8x0kClQgKB3&#10;vyEbgY17GHDTei1r7mcZet5t1Vz0e31vt1J1fBtxnkeefMtzljzjfZd1qzLFfnt33Clgf4Z6OiFl&#10;gKF8rm/od/JzOGZBeM10g1wqeZR1wFGzelt29kcwezN4OTyWfDd5lDKnfVB7ASlyfo58iSGkf9Z+&#10;GW8Udgt6c2V9dw57IVt7d/d7sFEmeN58LEa9edt8sDxpewB9SzKafEh98ymEfbh+pSHZfyx/V25m&#10;dHiBfmTwdaCBlVsCdqKBclC3d52BL0ZUeLqA9TwcegOAzDKGe2iArymQfQKAjSIEfp+AaG3cczKI&#10;SmRvdHOHyVqJdYqG8VBOdpeF7EX6d8yE8TvPeTaEAzJceraDIimZfGyCOCInfi2BTW1ycjCO0mQK&#10;c4WNwFondKyMME/4dcaKY0W6dwmIoTuoeIeG7TJDeiWFRSmTe/uDmyJDfdGCCGkgiuRVXGAMiiNZ&#10;HFaNiX1c6UyZiNBgzUJliA9k2jhJh01pIC7JhpZtmyYJhf9ybx6ohZF3g2guiCBcbV9Uh6pfmVXp&#10;hypi0UwdhptmHkIWhgFpjjgphW9tLy7bhOtw/SZNhIp1FR8fhE15WGdfhWxja15/hTNmA1VBhOJo&#10;o0uLhH1rV0GxhBJuJjfzg7ZxIC7ag2l0PSaBgz93lR+GgzJ7BGaRgvBqU12vguRsWFR0gr1uYEr4&#10;goVwd0E+gk9yozeygil08C7MghJ3WSanghx57B/fgj18iGXHgMdxLFzxgONyoFPCgOB0DUpXgMp1&#10;ekDfgL53ADdzgMt4ni67gOZ6TibFgSB8GSAqgWx94WUTfvV38lxNfzV41lMzf095o0nZf1h6ZkB7&#10;f2p7NzdSf5R8Hy63f9x9FSbhgEV+FiBpgLx/DWR2fWR+fVu7fct+0lKyfgF++0ltfiF/EUAkflB/&#10;MDcofph/Xy7QfvR/nycEf4l/3CCdgCuADmP7fCiE31tqfLSEr1JxfPuEKkk+fRyDe0AIfVWC4TcG&#10;fb+CWy60fj2B6icXfu+BayDHf7WA5WOaeyqLBVsPe8qKT1IdfCOJGkj5fFGHrD/bfJWGVTbwfQ6F&#10;Fi6xfaaD6ickfniCtyDof1eBlF7jk4hU2VaekhVYk04KkKpcZkUdjyVgYTwEjX5kjjMUi8ho+irL&#10;ihZtmCNNiH9yhR0mhxx3kF4IkPtbg1X3j8Zet013jnZiA0SxjQZlcDvIi3lpCTMKieps2Cr2iGRw&#10;0iOqhv51DB2vhct5VV1YjmdiFVVFjWRkw0zrjD1ng0Q6iu9qYjt9iY1tZDLwiC5wlSsQhtlz5yP1&#10;had3bB4mhKV68lyxi/toklSbiyBquExDih5s60PIiPtvNjsrh8hxoTLMhpt0LisdhXp21iQwhHt5&#10;ox6Ng6h8ZVwNidpvA1QCiSZwoku3iEVyRUNLh0Fz8TrrhjV1vjKrhTh3pyskhEZ5oCRhg3d7sB7j&#10;gtB9rlt1iAt1YVN7h352fEtHhrp3iELvhdB4lTqmhOB5tjKfg/969isxgzd8QCSJgpd9kB8rght+&#10;zFryhod7jVMNhh98J0rthXN8mEKphJt8/jpug8N9dzKFgv5+CCtHgk1+pySwgdh/PB9ngYV/v1qH&#10;hUaBcFKlhP2BgUqPhGiBVEJcg6KBEjo0gt2A5TJQgjeAyis/gZOAxCTbgTKAsB+XgQyAilozhEiH&#10;SFKBhCeG60p5g6aGCUJfgs+E9DpigfuEDjKggVqDTSt8gN+CpST9gLKB6h+9gKyBL1TcnIZUI02L&#10;mlpX10X7mCBbrz4fla5fwDYmkv5kFi5gkDVosSdFjW1tfCDvisxyihvSiH53mlQEmjxaakzemFNd&#10;p0VVliphCj2kk7lknjXpkQ9oaC5hjl1sbCeFi7VwlSFhiT909xxthyB5UlN9l79glExMlfxjWkTZ&#10;k/1mPT05kadpUjWsjyFsjS5ajJlv+ye3ih9zhSHCh9x3Oxzyhe964VMIlVJmo0vJk69o7EROkdBr&#10;UTzcj6ht2jVyjVBwiy5OivpzXyfbiLN2SiIQhqZ5VR1khOl8RlKJkylspUtOkbNudEPnj+5wUzyD&#10;jd5yRTVOi7N0ZC5JiYt2oif3h3d46yJQhZp7Rh3FhAp9gVINkVRyo0rikAtz+EOWjmN1SjxNjGl2&#10;pjUvilR4Hy5XiEl5vSgYhmF7ZCKFhLR9DR4Wg1B+klGhj8p4dUqIjqx5UUNUjRt6EDwcizR6zzUL&#10;iTZ7qi5Qh0Z8oSg7hXN9piK1g/J+oB5Ygrd/eVFKjod+GUpBjY1+ekMfjBJ+oTv9ijV+ujT5iEV+&#10;9C44hnV/RSg4hLp/qiLdg1B//x6OgjqAOVERjX+Dm0oNjKCDfUL0iz2DADvliWuCazT9h3+B/C5R&#10;hbyBqShUhBuBaSL9gtGBIB65gdeA1aI1VptPqpPkWilUI4VCXb9YmHYdYXhdC2aHZWhhh1bGaZpm&#10;I0dmbgpq9jh3ctpwLSrHd/t2BKAoUcpZn5JNVdpdMIPhWexgunTsXhhkQ2V9Ynxn1FXqZyNrhUa+&#10;bA1vZzgacVhzpyrPdup4bJ5NTXFji5CTUflmKIJtVndow3OXWwtrYmReX9VuDlUGZOpw2EYdakRz&#10;yjfIcAB3CyrXdfh6sZx3SYNtVY7iTnxvBYDWU1hwunJUWEhycmNIXXl0OFQvYvJ2F0WMaLN4FTeA&#10;btR6TyredSJ8zpq0Rf52+41gS2B3yX+CUJx4m3EaVeB5bWJtW2Z6S1N9YT97PEUTZ1t8PzdEbdN9&#10;airjdGp+vZkqQu6AdowZSK+AZX54TkCAVHA8U9eAQmGoWaeANFL8X8mANES3ZjeAPDcVbPqAUyro&#10;c82AeZfiQEyJvYsNRmGIwn2kTD6HyW+RUhuG0WEPWDGF3FKDXpWE6kR0ZUGD9zbzbEOC/Crsc0qB&#10;/pbfPh+Ss4o5RHqQxnz9SpaO4G8PUKuNA2CiVvqLK1IfXZmJTEQsZH2HYjbYa62FXirvct6DS5Yo&#10;PHWbIYmeQwCYO3yBSUeVam6yT4aSsmBhVf6QA1H0XMeNQ0QEY9eKaza7azSHairycoiEYZdkXWVP&#10;/ooZYGFUaXxtY3NY0W47ZqldN1+cahBhq1DdbbZmRUKJcZlrGDS0ddxwVigvemd2MJV6WMdZaojH&#10;XElc/3tbX81gj21bY2tkHl7iZztntVBMa05rbkImb6FvWDSLdFhzqChMeU94fZO6VJpizIcYWJJl&#10;g3nuXHxoNmwNYH1q6l3MZLNtqk9yaTFwikGPbfBzkjRGcw127ChleFd6ppIIUNJsEIV/VTJt7Hhz&#10;WXdvyGrpXdFxpFzSYmtzik61Z0t1i0EUbG13qzQQceZ6CCh7d318ppB2TXV1N4QcUjB2P3czVs53&#10;Q2nBW3t4Q1wIYGh5TU4TZaR6bECsax57nzPmcOh8+SiOdsF+eY8jSo5+PIL1T5d+cXY4VIN+mmjo&#10;WX5+vVtKXrV+5U2aZDh/HUBdaf9/YjPEcBB/tyiediGAGY4PSBSHC4IGTWOGaHVtUpCFsmg7V82E&#10;9VqxXUeEPU0mYwqDjUAkaQyC4zOub1mCNSirdZ2BhI05RgyPi4FLS5OOEHTLUPaMeWezVmeK2Fo7&#10;XBaJQEy8YhSHqz/faEqGFjOcbsOEbii1dTCCu4yiRHqXloDBSiuVSHROT7SSz2dJVUuQTlnrWyGN&#10;20yGYUeLZj+vZ6qI6TN8bk6GUSi+dNmDvIy+ZF1QY4BwZslUt3O6aVRZDmZ+bAFdaFjebthh1Usl&#10;cehmbT3gdTFrPzEleNdwgCXAfL12WIrsX/hZMn8XYuVcyHKRZdtgWmWHaOhj7lgQbCRnkUqGb55r&#10;Wz12c1JvWDEBd19ztiXxe5t4i4lUW/FiDX2nX1Nk2HF9YqlnoGSRZhFqaFdPaahtP0n6bYRwNj0k&#10;cZ1zVzDrdgt2yiYcepx6mYfCWFFqznwvXBRsz3ATX8Buz2N6Y31wzVZgZ3dy1UlIa7J0+jyzcCh3&#10;PzDCdOt5wSZBebx8foZYVRpzdHrkWS10sG7nXSt142JqYTp3EVWqZYN4Ski4ahd5mDxdbuB6/DCo&#10;c+18iSZhePx+NoUqUlN7/HnXVq18dG38WvJ82GGaX0p9MlT4Y9p9kkhKaLF+BTwbbcN+iDCTcxR/&#10;HSZ7eFl/vYQ2T/eETXj9VIyEAm08WQ2Dk2DyXaSDFFRkYnSCnUfdZ4iCMjvtbNCB0jCJcluBciaR&#10;d9GBEIN5TgaMVHhUUs2LRmygV3+KAmBrXEWIp1PrYUmHV0d0ZpaGEDutbBCE0DB/ccSDgyajd2KC&#10;MIL0TIKT9HfXUXKSMGwnVkaQFl/8Wy+N3VOVYFeLskc6ZcuJkDt6a3KHcDBfcVGFQiaxdwqDH4Ib&#10;a45Qw3a2bW1U/mrub3BZQ16rcY9dlFIOc85h/kVldj5mlzk8eN9rai2te9JwryN7fvh2e4BiZ2FZ&#10;AHVxabhckmnfbBtgJV3ObpNjv1FdcS9nbkTkdAJrRzjvdwdvUy2jellzwCPAfcx4ln7vY4thSHQV&#10;Zk5kI2jPaQpm/lzea9dp3FCjbsxszkRgcf1v4zimdWBzIy2aeQl2sSP8fMN6i32IYA1piXLCYy1r&#10;qGeaZjttx1wOaVZv6k/7bKRyFkPycCt0YDhzc+R2zC2bd995diQxe918Vnw6XPxxsXGpYGdzGWaV&#10;Y8B0elsMZyZ11k9JasB3P0Nkbp14wDgfcqR6WC2IduR8GSRdexZ99XsnWlN5u3CtXf16cGW1YZh7&#10;DlpGZUR7oE6kaSF8PEMCbTx87TfqcYl9ry1/dgh+hSSCem9/Y3pIWA6Bjm/lW/CBkGUDX8KBaFmp&#10;Y6iBLU4cZ8CA+0KibBaA2DfHcJWAxC2AdUyAtCSheeSAoHmbVi6JGW9JWkCIbmRxXj+HflkpYlGG&#10;cE2pZpuFbkI+ayeEeTePb9SDkC19dLKCoCS6eXOBrXkeVLSQSm7WWO2O/WP+XQ6NRVi+YUCLYE1V&#10;ZauJiUIHal2HwTdgbzeGAi1jdECEPiTOeRiCindscwZRBWzxdFdVK2IcdcxZZFbVd1VdsUtCePBi&#10;HT+yerFmvTSvfJhrmCpXfsRw4CFkgRN2mXXYbxhYvWvPcNVcTGEucp5f4lYbdHNjhUq2dmJnQz9W&#10;eH5rMDSGesFvTypsfURzyyG9f9p4nXSHa3FggmqUbZJjamA0b61mVlVBcdFpS0oOdBNsWD7jdoZv&#10;jDRPeSFy7Cp1e/J2liIKfsh6e3NMaB5oOWlnapJqdV8XbPlstVR8b2Ru+0lscfxxUz57dMJzyzQh&#10;d652ZSp/esl5OCJNfdl8L3IfZSlv42hSZ+Vxc14gapBzAFOibUJ0i0j2cB52KT4qczJ34TQEdmZ5&#10;sCqQecR7qSKFfQx9t3EhYpx3dmeCZZd4YV1waH95N1L6a3B6BEhebol63j3Rcdh70jPVdUt82CqQ&#10;eOZ98iK1fGB/D3BTYGt+0mbFY5x/GVzHZrl/NVJlaeB/QEffbTF/Vz15cLV/gjO6dFd/vSqZeCh/&#10;/SLce9GAOG+wXpmF5WY0YfeFjVxBZUGE71HwaJOEM0d4bBGDhD0hb8mC5zONc5WCWSqgd4qBxyL8&#10;e12BMm85XSSMqmXHYKqLv1vWZBaKZVGOZ4iI20cuayWHYDzzbwCF+TNncviEnyqOdxeDRiMVewCB&#10;/2zSes1RFWNKe4dVLlltfGJZYE8pfUVdr0Skfi1iJTowfy1m1TBVgEprvic4gZpxDh+AgwR2smto&#10;dx9YVWJEeDxb5ViVeV5fg06EeoJjNUQve7NnCTnufQRrDzBKfnJvRydogBJz1h/sgb94ompAc6df&#10;oGEtdR9il1e7dotlmE3Gd/RoqEOleXBr1jmaexJvLzAwfNBysieKfrl2eyBJgKF6a2kocHpm32Ad&#10;cj1pOFa7c+1rl00NdZ5uBEMRd2hwiTk9eVdzMTANe2F1+iehfY14+CCZf6p8CmgkbaRuC18zb6lv&#10;xlXkcZlxgkxGc4xzQ0KkdZV1GDjzd853Di/2eht5GSe6fIZ7SCDeftd9fGc7ayp1Jl5fbW12RFUt&#10;b5l3VEu3ccR4YUI1dAd5fTjNdnJ6uS/yePp8BifUe6B9ZiEXfiV+wWZ8aQd8EV3Da4d8mFSrbed8&#10;+EtGcEF9S0HOcrV9sDiEdVR+Li/keAV+vifnet5/TyFGfZJ/12XkZz2CuV05ae6CrFQvbHyCXEre&#10;bv6B8kF2cZyBnDg6dGqBXC/Ad0KBLif1ej+A+yFsfRqAwWVyZcuJHFzQaKSIg1PLa1iHgEqHbfuG&#10;U0E4cLeFOzgXc6WEOy+pdqWDTCfxeciCXyGLfLqBgGKEgtxQ4Vn0gvFU91EUgyBZKkfTg0tdgz5b&#10;g25iDTUDg5tm1ixNg9tr2CRihENxNR3VhMR2x2FDf2pXt1kDf91bT1BHgEpe+0c2gKpixD30gQhm&#10;tjTVgXtq3yxbggJvOCSqgrFz3h5Sg3F4pWBDfB1ekFgMfOFhnk+EfZBkuUaPfi5n7D2AftBrQzSY&#10;f4xuySxagFxydiTigU92YR6+gkl6W19UeQ5lXlciehdn2U6lewNqX0Xwe+Rs+j0HfM5vsjRUfdJy&#10;kSxOful1jyUNgBx4ux8cgUl7515wdk9sH1ZOd5huBk3jeMFv80VGedxx6jylewZ0ADQXfE52NixC&#10;faN4gSUwfxF66h9rgG59R12lc+Ryy1WXdWx0IU1Hds51bkTCeCF2wTxBeX54KDP6evR5rixFfIF7&#10;RiVTfih86R+tf7d+elz0ccl5RFTyc496CEy3dSh6skROdqt7WTvqeDV8FDPQedh85ixde4V9yiV5&#10;fV9+rx/jfx9/gFxmcAJ/jFSIcgd/x0xnc9F/xkQZdXN/sjvHdxx/uzOmeOx/3SxCesGAFCWPfLyA&#10;QCAPfqSAXFv8bpCFmlQkcL+FTEwLcrSEnkPPdHiD0TuXdjyDIzOReCmCjyw9eiKCDyWbfEKBjCAy&#10;fkKBD1iKizpQYVD4ipRUgUkaigBYvkDdiV5dKzhxiKdh0zAyh+5mwSidh0Jr5CHYhrZxVRxghlF2&#10;2Vdxh/1W11AVh7hagUhMh1peRUA+huJiLjgQhlhmSDAShddqnii/hWZvICI1hRtz4hzthPF4p1aY&#10;hNVdSU87hNhgdUechLhjsz+ohHZnEzevhChqnC/qg+huWCjVg7lyNiKBg692Rh1ng756TFXSgd1j&#10;r052gh1mU0bcgjdpBz8jgjRr2DdQgihuzy+/gixx7Cjggj91JSK+gnJ4gR3QgrZ7x1URfylqDU3B&#10;f6tsJkY5f/5uTD6XgDFwgjcKgGFy4S+bgKR1XyjogPR37iLxgWB6kR4pgdR9F1RffMRwW00dfYpx&#10;6kWxfhdzej4tfnx1FTa+ftx2zS+If014pyjzf9J6iyMcgHR8dB5zgRd+O1PFerN2eUyUe7h3gEVC&#10;fHt4dD3ZfQx5bjZ7fZd6gy9rfjJ7sikIftZ87iNEf6p+IR6wgHt/M1NBeOd8WUwWei981kTVeyZ9&#10;LT2Ge+B9gjZAfIx98i86fVJ+eCkDfg9/DiNvfv9/lh7hf/2AA1Lgd3GCHkvMePaCF0Sgeh+Bvz1x&#10;eu2BWDZVe6OBGi9ofHyA+CknfWOA6COKfn6Azh8If5iArE7Yk/1Po0hKkoRT0kFxkRFYHTo9j4Vc&#10;pDLhjdlhdiu7jCNmkyVBinpr5B+UiPZxbxsZh7R2503MkPpVuUdSj+1ZfUCAjq9dXzl9jT9hcTJs&#10;i61lwSuWih1qTyVsiJ9vAyAAh1Jz5Ru1hkd4p00Ujfhby0aMjSxfHD/VjClihDjqiuhmHDIRiYlp&#10;4yt5iDFt4CWQhu1x9yBbhd12Lxw7hQl6Pkx4ixFh0EXqinxkpD8xia9njzh7iKxqnzHJh4lt4Ctl&#10;hm9xRiWvhWp0wCCohJd4TRyvg/h7qkvaiF5nzkVTiBBqIT6uh3tsiDgQhqhvCDGihb9xuStchOJ0&#10;iiXPhBd3YiDsg316QR0QgxB87EtBhe9tx0TGhfFvlT5AhZlxbjfEhPZzXjFzhDl1cCtjg4l3pCXw&#10;gvF52iEmgox8CR1hgk5+A0q8g9Bzk0RMhCB03D3khAJ2IjeGg4t3ezFMgvV48itagm16giYSgfd8&#10;FyFbgcB9nB2kga5+70pMggB5L0Pngpd58j2Vgq96nzdWgl57WDEtgep8MitFgYt9ICYagTJ+FiGE&#10;gRl++R3agSx/tEn7gHx+pUOXgVJ+2z1VgZ1+5jcxgWx++TEkgQ9/MCtUgMp/fCYogJZ/0SGagJ6A&#10;Gx4FgMSAVAAA//8AAP//AAD//wAAbWZ0MQAAAAADBCEAAAEAAAAAAAAAAAAAAAAAAAABAAAAAAAA&#10;AAAAAAAAAAAAAQAAAAECAwQFBgcICQoLDA0ODxAREhMUFRYXGBkaGxwdHh8gISIjJCUmJygpKiss&#10;LS4vMDEyMzQ1Njc4OTo7PD0+P0BBQkNERUZHSElKS0xNTk9QUVJTVFVWV1hZWltcXV5fYGFiY2Rl&#10;ZmdoaWprbG1ub3BxcnN0dXZ3eHl6e3x9fn+AgYKDhIWGh4iJiouMjY6PkJGSk5SVlpeYmZqbnJ2e&#10;n6ChoqOkpaanqKmqq6ytrq+wsbKztLW2t7i5uru8vb6/wMHCw8TFxsfIycrLzM3Oz9DR0tPU1dbX&#10;2Nna29zd3t/g4eLj5OXm5+jp6uvs7e7v8PHy8/T19vf4+fr7/P3+/wABAQICAwMEBAUGBgcHCAgJ&#10;CQoLCwwMDQ0ODw8QEBEREhMTFBQVFhYXFxgZGRoaGxwcHR4eHyAgISIiIyQkJSYmJygpKSorLC0t&#10;Li8wMTIyMzQ1Njc4OTo7PD0+P0BCQ0RFRkhJSkxNT1BSU1VXWFpcXmBiZGZoam1vcXR2eXx+gYOG&#10;iYuOkJKVl5mbnZ+ho6WnqKqsra+wsrO1tre5uru8vb/AwcLDxMXGx8jJysvMzc3Oz9DR0tLT1NXW&#10;1tfY2dna29vc3d3e39/g4eHi4+Pk5eXm5ufo6Onp6uvr7Ozt7u7v7/Dw8fLy8/P09PX29vf3+Pj5&#10;+fr7+/z8/f3+/v8AAQECAgMDBAQFBgYHBwgICQkKCwsMDA0NDg8PEBARERITExQUFRYWFxcYGRka&#10;GhscHB0eHh8gICEiIiMkJCUmJicoKSkqKywtLS4vMDEyMjM0NTY3ODk6Ozw9Pj9AQkNERUZISUpM&#10;TU9QUlNVV1haXF5gYmRmaGptb3F0dnl8foGDhomLjpCSlZeZm52foaOlp6iqrK2vsLKztba3ubq7&#10;vL2/wMHCw8TFxsfIycrLzM3Nzs/Q0dLS09TV1tbX2NnZ2tvb3N3d3t/f4OHh4uPj5OXl5ubn6Ojp&#10;6err6+zs7e7u7+/w8PHy8vPz9PT19vb39/j4+fn6+/v8/P39/v7//6Y5Mv+iRkr9oE1g8aRMcuan&#10;TITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9Cv&#10;nYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4&#10;u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITa&#10;qFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5&#10;Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjW&#10;q5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72n&#10;gcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCW&#10;z6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+i&#10;Rkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL&#10;3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6&#10;pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZ&#10;pselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9&#10;oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfG&#10;tqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpsel&#10;ZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g&#10;8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOH&#10;y7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHE&#10;p2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRM&#10;cuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5Xm/6Y5Mv+iRUr9oUxg8qVLceapSoPaqk2Vz6lWpcioYbDFqmu1wqx1ur6rfb+6qoPFtqiHyrKm&#10;h9CroofWpJ6J3Jqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP&#10;4Zqaj+Gamo/hmpqP4Zqaj+Gamo/h/6Y4Mv+jRUr9oktg8qZJceaqSILbrUqT0KxSo8msXa/Gr2ez&#10;w7FxuL+zeb24r4HEsqqHy6ymhtClo4bVnZ+G2pOdi96TnYvek52L3pOdi96TnYvek52L3pOdi96T&#10;nYvek52L3pOdi96TnYvek52L3pOdi96TnYvek52L3pOdi96TnYve/6c4Mv+jRUr9okpf8qdIcOes&#10;RoHcr0eS0rBOocqxV63ItmKwxbpstbqzeL6yroHFraqHy6enhc+gpITTmKGF14+fiNqPn4jaj5+I&#10;2o+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I2o+fiNqPn4ja&#10;/6c4Mv+jREv+o0lf86lGb+iuRIDds0OQ07ZIn8y3UarKwFysvbhst7OyeMCtroHGqaqGyqKohM6b&#10;pYTRlKOE1Iyhh9eMoYfXjKGH14yhh9eMoYfXjKGH14yhh9eMoYfXjKGH14yhh9eMoYfXjKGH14yh&#10;h9eMoYfXjKGH14yhh9eMoYfX/6c3Mv+jREv+pUde86pEbumxQX/fuD6O1r1Cm8/DSqTCvlyvtrds&#10;ua6xeMGproHGpauFyZ6phMyYp4PPkaWE0oqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bU&#10;iqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bU/6g3Mv+kREv+pkZe9K1Cbeq0Pn3h&#10;vTuL2sY8lsrGSKS5vFyyr7Ztu6mxecGlroLFoayEyJuqg8uVqYPNj6eEz4mmhtGJpobRiaaG0Ymm&#10;htGJpobRiaaG0YmmhtGJpobRiaaG0YmmhtGJpobRiaaG0YmmhtGJpobRiaaG0YmmhtGJpobR/6g3&#10;Mv+kQ0v/qENd9a8/bOy4OnrkwzeH3dM1kMHESaexul61qbVuvKSxesCir4LEna2Ex5ishMmSqoTL&#10;jamFzYiohs6IqIbOiKiGzoiohs6IqIbOiKiGzoiohs6IqIbOiKiGzoiohs6IqIbOiKiGzoiohs6I&#10;qIbOiKiGzoiohs6IqIbO/6k2Mv+lQkv/qkFc9rI7au69NnfoyzOA0NIzk7jDS6iquWC2pLVwvKGy&#10;e8CesIPDmq6ExZWthMeQrITJi6uFyoeqhsyHqobMh6qGzIeqhsyHqobMh6qGzIeqhsyHqobMh6qG&#10;zIeqhsyHqobMh6qGzIeqhsyHqobMh6qGzIeqhsyHqobM/6k1Mv+lQkv/rD1a+Lc3Z/HEMXHf1yx7&#10;xdA1lbDCTqmkuGO3n7VyvJ2zfL+bsYPBl6+Ew5KuhMWOrYXGiqyGyIesh8mHrIfJh6yHyYesh8mH&#10;rIfJh6yHyYesh8mHrIfJh6yHyYesh8mHrIfJh6yHyYesh8mHrIfJh6yHyYesh8mHrIfJ/6o0Mv+m&#10;QEv/sDlY+b0xYufOLWnQ4CR/uc83l6fCUqmeuma1mrVzu5izfb6XsoPAlLGFwZCwhcONr4XEia6G&#10;xYauh8aGrofGhq6Hxoauh8aGrofGhq6Hxoauh8aGrofGhq6Hxoauh8aGrofGhq6Hxoauh8aGrofG&#10;hq6Hxoauh8aGrofG/6szMv+qO0n/tjJT8McqWtjeIWbC3ySCrc48mJ/DVqeZvGiylrd1uJS0fb2T&#10;s4O+kbKFv46yhsCLsYbBiLCHwoawiMOGsIjDhrCIw4awiMOGsIjDhrCIw4awiMOGsIjDhrCIw4aw&#10;iMOGsIjDhrCIw4awiMOGsIjDhrCIw4awiMOGsIjD/60xMv+wM0X4wClM39YjTcfoIGqz3iaEoc9B&#10;lpfGWaSTwGqskLx1so+5fbaPt4O4jLaEuoq1hbyItIa9hrOHvoSziL+Es4i/hLOIv4SziL+Es4i/&#10;hLOIv4SziL+Es4i/hLOIv4SziL+Es4i/hLOIv4SziL+Es4i/hLOIv4SziL+Es4i//68vMv+5KT/o&#10;zh4/zOYbUrfuIW2l3iyDl9JFkpDLW52MxWuli8J1qoq/fK2Hvn+whLyAsYO8grKBu4Ozf7qEtH66&#10;hrV+uoa1frqGtX66hrV+uoa1frqGtX66hrV+uoa1frqGtX66hrV+uoa1frqGtX66hrV+uoa1frqG&#10;tX66hrV+uoa1/7IqMvHGHDPR4hQ6vPMbVqjuJm2Y4TV/jthKjIjQXZWGzGubhMl0oIHHeKN+xXul&#10;fMR9pnvEfqd5w4CoeMKCqXfCg6p3woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3&#10;woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3woOq+r4cKNbdDiPA8BQ/rP0eV5zwLWqP5T55ht5Og4HY&#10;X4t/1GuQetFwlHfPdJd1zneYc815mnLNe5txzH2bcMt/nG/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uA&#10;nW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cd2dILGMTtDimw/RZB&#10;n/8kVZH0NWWH60Zwf+VUeXvhYX923WiEcttuh2/ZcYlt2HSLa9h3jGrWeY1p1nqOaNV8jmfVfo9n&#10;1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n1X6PZ9V+j2fV&#10;fo9n1X6P/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWL&#10;wrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT&#10;rX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTI&#10;nXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/&#10;otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQ&#10;Ze+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/S&#10;rX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOt&#10;f6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQ&#10;jMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i&#10;061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCw&#10;xZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOt&#10;f6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+j&#10;UXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i&#10;061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT&#10;/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4&#10;jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/&#10;otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7&#10;tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LT&#10;rX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXk&#10;pFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/&#10;otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5&#10;Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/J&#10;toiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOt&#10;f6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKc&#10;g7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i&#10;061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG&#10;2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOt&#10;f6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+f&#10;RkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiS&#10;zLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT&#10;rX+i061/otOtf6LT/6M5Kv+fRkD/nk9U+qFOZO+kT3XlplGF2qVYldGiYqPJn22vxZ93tcKegLm/&#10;nYi+vJmJw7mUi8e2j43Ls4qQz7GGltSug6DXp4Gh1aeBodWngaHVp4Gh1aeBodWngaHVp4Gh1aeB&#10;odWngaHVp4Gh1aeBodWngaHVp4Gh1aeBodWngaHV/6M5Kv+gRkD/nk5U+qJNZPClTnTlqE+E26dV&#10;lNKlX6HKo2mtxaJ0tMKhfbm/oIW+u52Iw7iYici1k4vNsY6O066JltinhZ3aoYWg1qGFoNahhaDW&#10;oYWg1qGFoNahhaDWoYWg1qGFoNahhaDWoYWg1qGFoNahhaDWoYWg1qGFoNahhaDW/6M5Kv+gRkD/&#10;n01U+6NMZPCnTHTmqU6D3KpTktKpW6DLpmarxqVws8Oleri/pIK9u6KHw7idh8mzmInPsJSO1auS&#10;l9qgipzcm4mf2JuJn9ibiZ/Ym4mf2JuJn9ibiZ/Ym4mf2JuJn9ibiZ/Ym4mf2JuJn9ibiZ/Ym4mf&#10;2JuJn9ibiZ/Y/6M4Kv+gRUD/oExU+6RLY/GoS3Pmq0yD3a1QkdSsWJ7MqmKpx6psscSqdrbAqn68&#10;vKiEwrikhsmzoYjPrJyN1aOWlNqakZzclo6e2JaOntiWjp7Ylo6e2JaOntiWjp7Ylo6e2JaOntiW&#10;jp7Ylo6e2JaOntiWjp7Ylo6e2JaOntiWjp7Y/6Q4Kv+gRUD/oEtT+6VKY/GpSXLnrUqB3rBNkNWw&#10;VZzOsF6nybBor8ayc7PDsny4vbCAwbasgsmup4XPpaGK1ZyckdqVmZzckZSe2ZGUntmRlJ7ZkZSe&#10;2ZGUntmRlJ7ZkZSe2ZGUntmRlJ7ZkZSe2ZGUntmRlJ7ZkZSe2ZGUntmRlJ7Z/6Q4Kv+gRUD/oUpT&#10;+6ZIYvKrSHHor0iA37NKjta1UZrQtlqkzLhlq8q9ca7BuXu2t7KAwK6shMimqIXOnaSH1JSgjtiO&#10;n5nbjJue2YybntmMm57ZjJue2YybntmMm57ZjJue2YybntmMm57ZjJue2YybntmMm57ZjJue2Yyb&#10;ntmMm57Z/6Q4Kv+hRUD/oklT/KdHYfKtRnDpskZ/4LdHjNm7TpfTv1ef0MVjpMXAcK26uHm3sLKA&#10;wKmthcegqITNl6WF0o6hideHoJLZh6Gc2IehnNiHoZzYh6Gc2IehnNiHoZzYh6Gc2IehnNiHoZzY&#10;h6Gc2IehnNiHoZzYh6Gc2IehnNiHoZzY/6Q3Kv+hRED/o0hS/KlFYfOuRG/qtUN94rxEidzCSpPY&#10;ylSZysZipLy9brCytni5qrGAwaSthcebqYTMk6aE0Iqjh9SDoo7WgqKW1oKiltaCopbWgqKW1oKi&#10;ltaCopbWgqKW1oKiltaCopbWgqKW1oKiltaCopbWgqKW1oKiltaCopbW/6U3Kv+hREH/pEZS/apE&#10;YPSxQm7ruEF75MFCht/MRo3Tz1KXwcRhp7O7bbOrtXi7pbGAwZ+uhMaYq4TKkKiEzoimhtGCpIzT&#10;gKSS04CkktOApJLTgKSS04CkktOApJLTgKSS04CkktOApJLTgKSS04CkktOApJLTgKSS04CkktOA&#10;pJLT/6U3Kv+hREH/pUVR/qxCX/W0P2ztvD5458dAgeDWRofJzVGauMJgqqy6bbWltXi8oLGAwZuu&#10;hMWVrITIjqqEy4eohs6Cp4vPf6aP0H+mj9B/po/Qf6aP0H+mj9B/po/Qf6aP0H+mj9B/po/Qf6aP&#10;0H+mj9B/po/Qf6aP0H+mj9B/po/Q/6U2Kv+iQ0H/p0NQ/64/Xfe3PGnwwjtz5tA/edPZP4q+y1Gd&#10;r8BhrKW5bragtXm8nLKBwJivhMOSroTGjKyFyIeqh8qCqYrMf6mOzX+pjs1/qY7Nf6mOzX+pjs1/&#10;qY7Nf6mOzX+pjs1/qY7Nf6mOzX+pjs1/qY7Nf6mOzX+pjs1/qY7N/6Y2Kv+iQkH/qUBP/7I7W/m9&#10;OGXsyzht3Nw1eMfWPo6zyVKgp8BjrZ+5cLaatXq8mLKBv5SxhcKPr4XEi66GxYath8eCrIrIf6uN&#10;yX+rjcl/q43Jf6uNyX+rjcl/q43Jf6uNyX+rjcl/q43Jf6uNyX+rjcl/q43Jf6uNyX+rjcl/q43J&#10;/6c1Kv+jQkH/rDxN/7c2V/LFM1/h1jZjzeMxfLrTP5GpyFShn8BlrZm6crWWtnu6lLOCvpKyhcCN&#10;sYbBibCHw4aviMSCrorFgK6MxYCujMWArozFgK6MxYCujMWArozFgK6MxYCujMWArozFgK6MxYCu&#10;jMWArozFgK6MxYCujMWArozF/6g0Kv+mPj//sTdK+b4wUufPL1XR4ixowOEwf63SQpOgyFehmMFn&#10;q5S8c7KSuHy3kLaCuo60hbyLs4a+iLKHwIWxicGDsYrBgbCMwoGwjMKBsIzCgbCMwoGwjMKBsIzC&#10;gbCMwoGwjMKBsIzCgbCMwoGwjMKBsIzCgbCMwoGwjMKBsIzC/6kyKv+rOD3/uC9F7sgpSNbfJVLD&#10;7Clssd8xgqHSRZKXylqfkcNpp46/dK2NvHyxi7qBtIi5g7aFuIS4g7eGuYG2h7p/tYm7frWLvH61&#10;i7x+tYu8frWLvH61i7x+tYu8frWLvH61i7x+tYu8frWLvH61i7x+tYu8frWLvH61i7x+tYu8/6sw&#10;Kv+xLzj2wiY83NofO8brI1ez7Cpvo981gpbUSpCPzV2ai8hroYnEdaaGwnuqg8B+rIG/gK5/voKw&#10;fb2DsXu8hbJ6u4ezebuIs3m7iLN5u4izebuIs3m7iLN5u4izebuIs3m7iLN5u4izebuIs3m7iLN5&#10;u4izebuIs3m7iLN5u4iz/60uKv67JTDj0hotyegbQbb3I1ql7C5vluE8f4zYT4uH0l+ThM1smYHK&#10;dJ5+yHihe8d7o3nGfaR4xX+ldsSBpnXDg6d0w4Soc8KGqXPChqlzwoapc8KGqXPChqlzwoapc8KG&#10;qXPChqlzwoapc8KGqXPChqlzwoapc8KGqXPChqlzwoap/7QkJezKFiPN5RMsufYbRqf6JluY7jVs&#10;jOVEeoTeU4OA2WKKfNVsj3jScZN10HWVc894l3HOephwzXyZb81+mm7MgJttzIKcbMuEnGzLhJxs&#10;y4ScbMuEnGzLhJxsy4ScbMuEnGzLhJxsy4ScbMuEnGzLhJxsy4ScbMuEnGzLhJxsy4Sc9cEVGdHf&#10;DBi88xMxqv8eR5r8LFmO8jxnhOpLcn3lWHp54GOAdN5qhHDbb4dt2nOJa9l2imrYeItp13qMaNZ8&#10;jWfWfo5m1YCOZdWBj2XVgY9l1YGPZdWBj2XVgY9l1YGPZdWBj2XVgY9l1YGPZdWBj2XVgY9l1YGP&#10;ZdWBj2XVgY9l1YGP0tIKCb/oDR2t/xUznf8jRZD/M1SF90NffvFRaHfsXG9w6WJ0a+dnd2jlbXlm&#10;5HB7ZeNzfWPidn1i4Xh+YuF5f2Hhe39g4H2AX+B/gV/gf4Ff4H+BX+B/gV/gf4Ff4H+BX+B/gV/g&#10;f4Ff4H+BX+B/gV/gf4Ff4H+BX+B/gV/gf4Ff4H+B/6A5If+cRjb/mlFK/51SWfefVGntoFd4459c&#10;h9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzG&#10;tXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/&#10;mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyB&#10;m8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqs&#10;xrV6rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2&#10;wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1&#10;eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGntoFd4459ch9qc&#10;Z5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqs&#10;xrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK&#10;/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7&#10;fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6&#10;rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+P&#10;usCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG&#10;tXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XS&#10;mXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6&#10;rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK/51S&#10;WfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDE&#10;unymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1&#10;eqzG/6A5If+cRjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCL&#10;kry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqs&#10;xrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXCh&#10;zJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1&#10;eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+dRjb/mlBK/55RWfeg&#10;UmjtoVZ45KFahtueZJTSm26gzJh4qsaVgbLElYm2wZGOur+MkL29iJPAvISXw7qBm8W5fqDHuHyn&#10;yLJ7qsiwe6rIsHuqyLB7qsiwe6rIsHuqyLB7qsiwe6rIsHuqyLB7qsiwe6rIsHuqyLB7qsiwe6rI&#10;/6A4Iv+dRjf/m09K/59PWfiiUGjuo1N35aRXhdyiYJPTnmqfzZt0qceYfbHEl4a2wZSMur+Pjr68&#10;ipLCuoaVxbiCmsi3f6DLtHynzKx8qcqqfanKqn2pyqp9qcqqfanKqn2pyqp9qcqqfanKqn2pyqp9&#10;qcqqfanKqn2pyqp9qcqqfanK/6A4Iv+dRTf/nE5K/6BOWPijT2fvpVF25aZVhN2lXZHUomadzZ9w&#10;qMicerDEmoK2wZiKur6SjL+7jY/EuIiTyLaDmcy0gKHPrH2lz6Z+p8ykf6jLpH+oy6R/qMukf6jL&#10;pH+oy6R/qMukf6jLpH+oy6R/qMukf6jLpH+oy6R/qMukf6jL/6E4Iv+dRTf/nU1J/6FMWPmlTWbv&#10;p0915qlTg96oWpDVpmKcz6Nspsmgdq7Fnn+1wZyHur6XisC6kI3GtouSy7SIms6yhqTRpoCk0aCB&#10;p82fgafMn4GnzJ+Bp8yfgafMn4GnzJ+Bp8yfgafMn4GnzJ+Bp8yfgafMn4GnzJ+Bp8yfgafM/6E4&#10;Iv+eRTf/nkxJ/6JLV/mmTGbwqU5056tRgt+rV47Xql+a0KhppMulc6zGo3yzwqCEub6ciMC5lozG&#10;tZGSy6+NmM+qiqHSoISj05uEps6ahKfNmoSnzZqEp82ahKfNmoSnzZqEp82ahKfNmoSnzZqEp82a&#10;hKfNmoSnzZqEp82ahKfN/6E4Iv+eRTf/nktJ/6NKV/qnS2Xwq0xz6K1PgOCvVI3ZrlyY0q1moc2r&#10;cKnIqnmww6eBt76hhMC1m4nGrpWPzKiRlc+ijp7Smomi05aHpc+Vh6bOlYemzpWHps6Vh6bOlYem&#10;zpWHps6Vh6bOlYemzpWHps6Vh6bOlYemzpWHps6Vh6bO/6E3Iv+eRDf/n0pJ/6RJVvqoSWTxrEty&#10;6bBNf+GzUYvas1qV1LNjns+zbqXLs3irw6x8t7ilgb+vnobGqJmMy6GVktCbkpvTlY6i1JGMpdCR&#10;i6bOkYumzpGLps6Ri6bOkYumzpGLps6Ri6bOkYumzpGLps6Ri6bOkYumzpGLps6Ri6bO/6E3Iv+e&#10;RDf/oElI/6VIVvuqSGTyrklx6rJMfeK2T4ncuFeS1rphmtO9baDJuHWrvrB6trOpf7+qooTGop2K&#10;y5uakM+Vl5nSkJWi1I2QpdCMkKbPjJCmz4yQps+MkKbPjJCmz4yQps+MkKbPjJCmz4yQps+MkKbP&#10;jJCmz4yQps+MkKbP/6E3Iv+eRDf/oElI/6ZHVfurR2PzsEhw67VKfOS6Tobev1WP2sNgldLEbZzF&#10;u3OqubN4tq6tfb+lp4LFnaKIy5afjs+PnJbSi5yi04iVpNCJlKXPiZSlz4mUpc+JlKXPiZSlz4mU&#10;pc+JlKXPiZSlz4mUpc+JlKXPiZSlz4mUpc+JlKXP/6I3Iv+fRDf/oUhI/6dGVfysRWL0skZu7LhI&#10;eua/TIPhx1OK3M1ijs7IbJvAv3GqtLd3tamxfL6frIHFl6eGypCkjM6KopXRhqKh0oSbpdCFmqXP&#10;hZqlz4Wapc+FmqXPhZqlz4Wapc+FmqXPhZqlz4Wapc+FmqXPhZqlz4Wapc+FmqXP/6I2Iv+fQzf/&#10;okZH/6hEVP2uQ2H1tURs7rxGd+nES3/jz1SE2dRliMjLa5q6wnCprrp3tKO0fL2ar4HDkqyFyIup&#10;isyEp5LPgKac0ICjpc+AoabOgKGmzoChps6AoabOgKGmzoChps6AoabOgKGmzoChps6AoabOgKGm&#10;zoChps6AoabO/6I2Iv+fQzf/o0VH/6pCU/6xQV/2uEFq8cFEc+rMS3ng2lZ8z9VejcDMaZuzw3Ko&#10;p7t5s561f7uXsYPCjq2FxoeriMqBqY3NfKiWznuoos17qabNe6mmzXupps17qabNe6mmzXupps17&#10;qabNe6mmzXupps17qabNe6mmzXupps17qabN/6M2Iv+fQzf/pUNG/6xAUv+0Pl35vT9m7shDbePW&#10;TW/V3U6BxNNZkbXJZp+pwXGroLt5s5m2gLqUsoXAjK+GxIatiMeAq4zJfKqSynqrnMp5q5/Keauf&#10;ynmrn8p5q5/Keaufynmrn8p5q5/Keaufynmrn8p5q5/Keaufynmrn8p5q5/K/6M1Iv+gQjf/pkFF&#10;/689UP64O1nzxDxh5tFDZNnfQ3PI3EqFt9BXlarHZaKgwHCsmbp5tJS2gLqRs4W+i7GGwYWwiMOB&#10;rovFfa2Qxnqtl8Z6rZrGeq2axnqtmsZ6rZrGeq2axnqtmsZ6rZrGeq2axnqtmsZ6rZrGeq2axnqt&#10;msZ6rZrG/6Q0Iv+hQTf/qT1D/7M5Tfm+N1XqzDpZ2907YsvlP3e72UiJq85XmKDGZaSYwHGsk7t6&#10;s5C4gbiMtYS7iLOGvoWyicCBsYvBfrCPwnuwlMN6sJbDerCWw3qwlsN6sJbDerCWw3qwlsN6sJbD&#10;erCWw3qwlsN6sJbDerCWw3qwlsN6sJbD/6Q0Iv+jPjb/rTlB/7g0SPDGM03f2TZQzeU2Z77kO3ut&#10;10iMoM1YmZfGZ6SSwXKrjr17sIy6gbSIuIO3hLeFuYK1iLt/tIq9fLONvnqzkb96s5O/erOTv3qz&#10;k796s5O/erOTv3qzk796s5O/erOTv3qzk796s5O/erOTv3qzk796s5O//6YyIv+mOjT/sjM998Au&#10;QuTSL0HP5C5Vv+8za6/hO36g1kqNls5bmZDIaaGMw3OoicB7rIa+f6+CvIGygLuEs326hrV7uYi2&#10;ebiLt3e3j7h3t5C5d7eQuXe3kLl3t5C5d7eQuXe3kLl3t5C5d7eQuXe3kLl3t5C5d7eQuXe3kLl3&#10;t5C5/6cxIv+sMzH/uSs26swmNtLhJkHB7yxasO0zbqHhPX+V102MjdBelonLa52Gx3Sig8R6pn/D&#10;fal8wYCresCCrHm/hK13voavdb6JsHO9jLFzvY2xc72NsXO9jbFzvY2xc72NsXO9jbFzvY2xc72N&#10;sXO9jbFzvY2xc72NsXO9jbFzvY2x/6kuIf+zKivyxSIs1t4cLcPtI0ey+Stdouw2b5XiQn2L2lKI&#10;hdRgkILQbJZ+zHObe8p3nnjJe6B2yH6idMeAo3PGgqRxxYSlcMSHpm7Eiqduw4unbsOLp27Di6du&#10;w4unbsOLp27Di6duw4unbsOLp27Di6duw4unbsOLp27Di6duw4un/6wqIPq9HyLc2RIbxesaM7T6&#10;I0qj+S5ele48bYrlSXmD31aCftpkiXrWbI5203GRc9J1lHHQeZVvz3uXbc5+mGzOgJlrzYKaas2E&#10;m2nMh5xozIicaMyInGjMiJxozIicaMyInGjMiJxozIicaMyInGjMiJxozIicaMyInGjMiJxozIic&#10;/7YeGOTQDhPI6REgtfkbN6X/JkuX+jRci/FCaILqT3J85Vt6d+Fkf3LeaoNu3HCGbNt0iGrZd4lo&#10;2XmLZ9h8i2bXfoxl1oCNZNaCjmPVhY9i1YWPYtWFj2LVhY9i1YWPYtWFj2LVhY9i1YWPYtWFj2LV&#10;hY9i1YWPYtWFj2LVhY9i1YWP6ccNDMraCw+39xIkp/8dOZj/K0mM/jpXg/ZJYXzwVWl17F5vbulj&#10;dGrnaXdn5W55ZeRye2PjdXxi4nd9YeJ5fmDhe39f4X1/X+B/gF7ggoFd34OBXd+DgV3fg4Fd34OB&#10;Xd+DgV3fg4Fd34OBXd+DgV3fg4Fd34OBXd+DgV3fg4Fd34OBy9AJA7riCxOo/xQmmv8hN43/MUWE&#10;/0BQfPxOWHT4V19t9F1kZ/JiZ2PwaGph7mxsX+1wbV3tcm9c7HVvW+x3cFrreXFa63pxWep8cljq&#10;f3JY6n9zWOp/c1jqf3NY6n9zWOp/c1jqf3NY6n9zWOp/c1jqf3NY6n9zWOp/c1jqf3NY6n9z/5w4&#10;Gv+aRi3/l1FB/5pTT/6cVV71nFps7JtfeuSZZ4fclnGS1ZN7nM+QhKTLjoyryIqQsMWHlLTDhJi3&#10;woGbucF/nrrBfaK7wHumvMB5q72/eLK9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727&#10;eLO9u3izvbt4s727eLO9/5w4Gv+aRi3/l1FB/5pTT/6cVV71nFps7JtfeuSZZ4fclnGS1ZN7nM+Q&#10;hKTLjoyryIqQsMWHlLTDhJi3woGbucF/nrrBfaK7wHumvMB5q72/eLK9u3izvbt4s727eLO9u3iz&#10;vbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9/5w4Gv+aRi3/l1FB/5pTT/6cVV71nFps&#10;7JtfeuSZZ4fclnGS1ZN7nM+QhKTLjoyryIqQsMWHlLTDhJi3woGbucF/nrrBfaK7wHumvMB5q72/&#10;eLK9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9/5w4Gv+a&#10;Ri3/l1FB/5pTT/6cVV71nFps7JtfeuSZZ4fclnGS1ZN7nM+QhKTLjoyryIqQsMWHlLTDhJi3woGb&#10;ucF/nrrBfaK7wHumvMB5q72/eLK9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9&#10;u3izvbt4s727eLO9/5w4Gv+aRi3/l1FB/5pTT/6cVV71nFps7JtfeuSZZ4fclnGS1ZN7nM+QhKTL&#10;joyryIqQsMWHlLTDhJi3woGbucF/nrrBfaK7wHumvMB5q72/eLK9u3izvbt4s727eLO9u3izvbt4&#10;s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9/5w4Gv+aRi3/l1FB/5pTT/6cVV71nFps7Jtf&#10;euSZZ4fclnGS1ZN7nM+QhKTLjoyryIqQsMWHlLTDhJi3woGbucF/nrrBfaK7wHumvMB5q72/eLK9&#10;u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9/5w4Gv+aRi3/&#10;l1FB/5pTT/6cVV71nFps7JtfeuSZZ4fclnGS1ZN7nM+QhKTLjoyryIqQsMWHlLTDhJi3woGbucF/&#10;nrrBfaK7wHumvMB5q72/eLK9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3iz&#10;vbt4s727eLO9/5w4Gv+aRi3/l1FB/5pTT/6cVV71nFps7JtfeuSZZ4fclnGS1ZN7nM+QhKTLjoyr&#10;yIqQsMWHlLTDhJi3woGbucF/nrrBfaK7wHumvMB5q72/eLK9u3izvbt4s727eLO9u3izvbt4s727&#10;eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9/504Gv+aRS7/l1BB/5tRT/+dVF31nlhr7J1deeSb&#10;ZIbcmG6S1ZV4nNCSgaTLj4mrx42PscWJk7XDhZe4woKausF/nrvAfaK9v3unvr95rb67eLG+tnmy&#10;vrZ5sr62ebK+tnmyvrZ5sr62ebK+tnmyvrZ5sr62ebK+tnmyvrZ5sr62ebK+/504Gv+aRS7/mE9A&#10;/51QTv+fUlz2oFVq7aBaeOWfYIXdnGqR1phzm9CVfaTLkoWrx4+NscSMkbbCh5W5wYOZu79/nb6+&#10;faK/vXqowLx5r8G0ebDBsHqwwLB6sMCwerDAsHqwwLB6sMCwerDAsHqwwLB6sMCwerDAsHqwwLB6&#10;sMCwerDA/503Gv+bRS7/mU5A/55OTv+hUFv3olNp7qNXd+aiXYPen2aP15xvmtGYeaPLlYKrx5KJ&#10;scSOj7bCiZO6v4SYvb2AncC8faPCu3uqxLR6rcSte67Dqnuvwap7r8Gqe6/Bqnuvwap7r8Gqe6/B&#10;qnuvwap7r8Gqe6/Bqnuvwap7r8Gqe6/B/543Gv+bRC7/mk1A/59NTf+iTlv3pFFo76VVdeelWoLf&#10;o2KN2KBrmNKcdaHMmX6pyJWGsMSSjbbBjJG7voaWv7yBnMO6fqTFt3yrx617q8anfK3EpH2uw6R9&#10;rsOkfa7DpH2uw6R9rsOkfa7DpH2uw6R9rsOkfa7DpH2uw6R9rsOkfa7D/543Gv+bRC7/m0xA/6BM&#10;Tf+kTVr4pk9n8KhTdOioV4Dgp16M2qRoltOhcZ/OnXqnyZmDr8WVirXBj4+7vYmVwbqFncS2gqTH&#10;sICqyKd9qsiifqzFn3+uw59/rsOff67Dn3+uw59/rsOff67Dn3+uw59/rsOff67Dn3+uw59/rsOf&#10;f67D/543Gv+bRC7/nEs//6FKTP+lS1n5qE5m8apRc+mrVX/iq1uK26lllNWmbp3Po3elyp+ArMWZ&#10;hrS/k4y8uI2TwbKJmcWuhqHIqoSpyaGAqcqcgazGm4GtxJuBrcSbga3Em4GtxJuBrcSbga3Em4Gt&#10;xJuBrcSbga3Em4GtxJuBrcSbga3E/542Gv+cRC7/nEo//6JJTP+mSln5qUxl8axPcequVH3jr1mI&#10;3a5ikdata5rRqnWiy6V9q8Gdg7S5lom8spGQwayMlsaniZ3Io4emypuDqMuYg6vHloStxZaErcWW&#10;hK3FloStxZaErcWWhK3FloStxZaErcWWhK3FloStxZaErcWWhK3F/542Gv+cQy7/nUk//6NIS/+n&#10;SVj6q0tk8q5OcOuxUnvks1eF37RgjtmzapbRsXWexqh7q7yggbSzmoe8rJSNwqaQlMagjZvJnIuk&#10;y5aHqMuTh6vIkoesxZKHrMWSh6zFkoesxZKHrMWSh6zFkoesxZKHrMWSh6zFkoesxZKHrMWSh6zF&#10;/582Gv+cQy7/nkg//6NHS/+oSFf7rUlj87BMb+y0UHnmuFaD4btei9q7apLNtHOewat5qrekf7Su&#10;nYS8ppiKwaCUkcaakZjJlo+hy5GMqMyPiqrIjoqsxo6KrMaOiqzGjoqsxo6KrMaOiqzGjoqsxo6K&#10;rMaOiqzGjoqsxo6KrMaOiqzG/582Gv+cQy7/nkc+/6RGSv+qRlb8rkhi9LNLbe64T3fovVV/4cFe&#10;htbAbI7It3Gdva53qrKnfbSpoYK7oZyIwZqYj8aUlpbJkJSfy4ySqMyKj6rJio6sxoqOrMaKjqzG&#10;io6sxoqOrMaKjqzGio6sxoqOrMaKjqzGio6sxoqOrMaKjqzG/582Gv+cQy7/n0Y+/6VFSv+rRVX8&#10;sEZh9rZJa/C8TnTnwlV738hhgNHDao3EunCduLJ1qa2re7OjpYC7m6GGwZSdjcWOm5TIipmdyoaZ&#10;qMuGlKrJhpKrxoaSq8aGkqvGhpKrxoaSq8aGkqvGhpKrxoaSq8aGkqvGhpKrxoaSq8aGkqvG/581&#10;Gv+dQi7/oEU9/6dESf+tQ1T+s0Rf97pHaO/BTXDlyVZ13M5keszGaY2+vm6csrZ0qKewebKeq366&#10;laaEwI6ji8SIoZLHhJ+ayYCfp8qBmqrIgpirxoKYq8aCmKvGgpirxoKYq8aCmKvGgpirxoKYq8aC&#10;mKvGgpirxoKYq8aCmKvG/6A1Gv+dQi7/oUQ9/6hCSP+vQVP/tkJd975GZezHTWvj0lht1tNhesfK&#10;Z4y5wm2brLxyp6G2d7GYsX25j62CvoiqicOCqJDGfaeZyHqnpcl7oqvIfZ6sxn2erMZ9nqzGfZ6s&#10;xn2erMZ9nqzGfZ6sxn2erMZ9nqzGfZ6sxn2erMZ9nqzG/6A1Gv+dQi7/okI8/6pAR/+yPlH9ukBZ&#10;88NEYOjPTmPf3Flnz9hgecDPZoqyyGuapsJwppu8dq+RuHu3ibWBvIKyh8B9sI7DeK6WxXatocZ1&#10;rKzGd6atxXemrcV3pq3Fd6atxXemrcV3pq3Fd6atxXemrcV3pq3Fd6atxXemrcV3pq3F/6A0Gv+e&#10;QS7/pEA7/6w9Rf+1O073vz5V7MtEWeHaT1rU31FsxtpafbjTYourzmmYn8ZxpJXAd62Ou360h7eD&#10;uYG0h718soy/ebGTwXawm8J0sKbCcrCtwnKwrcJysK3CcrCtwnKwrcJysK3CcrCtwnKwrcJysK3C&#10;crCtwnKwrcJysK3C/6EzGv+eQS//pz06/7A6Q/26OErwxjtP49VFTtXhRl/I4ktxut1SgazVW4+f&#10;zGablsZwpI/AeKuKvH+xhLmDtYC3h7h8tou7ebSQvHe0l712tKG9dLOlvnSzpb50s6W+dLOlvnSz&#10;pb50s6W+dLOlvnSzpb50s6W+dLOlvnSzpb50s6W+/6IzGv+gPi7/qjk3/7Q1P/bANUTnzzlF1988&#10;UMnnQWS75UZ2rNxOhZ/TWpKVzGecjsZxpIrCeaqFv36ugLyCsn26hrR6uYq2d7iOuHW3k7lzt5q5&#10;c7eguXO3oLlzt6C5c7eguXO3oLlzt6C5c7eguXO3oLlzt6C5c7eguXO3oLlzt6C5/6MyGv+jOiz/&#10;rjQ0/roxOu3KMDva3TI/yuc4VbzsPWmt5UR5n9tOh5TTXJKNzGibiMhyoYTEeaaAwn2qfMCBrXm+&#10;ha93vYiwdLyLsnK7kLNwu5W0b7qatG+6mrRvupq0b7qatG+6mrRvupq0b7qatG+6mrRvupq0b7qa&#10;tG+6mrRvupq0/6QwGv+nNSr/tC8w9MMqMd7YKy3M5i5FvfI1Wq3uO2yf5ER7k9tRh4vUXpCGz2qY&#10;gstznX7IeKF6xnykd8SApnXDg6hzwoapccGJq2/AjaxtwJKtbL+VrWy/la1sv5WtbL+VrWy/la1s&#10;v5WtbL+VrWy/la1sv5WtbL+VrWy/la1sv5Wt/6UvGv+tLSX8vCco5dAhJM7kJDO+8SxKrvgzXaDt&#10;PW2T5Ed6it1UhYPXYYx/0mySe89yl3fNd5p0y3uccsp+nnDJgaBuyIShbceHomvGiqNpxo6kaMWR&#10;pWjFkaVoxZGlaMWRpWjFkaVoxZGlaMWRpWjFkaVoxZGlaMWRpWjFkaVoxZGl/6csGv+1JR/syRoc&#10;0OIZIb/wIjiv/StNoPg1XpPuQWyJ5k13geBYgH3cZIZ42GuLc9VxjnDTdZFu0nmTbNF8lGrQf5Zp&#10;z4KXaM+FmGbOiJllzYyaZM2OmmTNjppkzY6aZM2OmmTNjppkzY6aZM2OmmTNjppkzY6aZM2OmmTN&#10;jppkzY6a/64kFvXBFxTU3w4QwO8YJrD9Izyh/y1OlPk6XYnxR2iB61JxeuZdeHTiZH1w32uBbd1w&#10;hGrcdIZo23iIZtp7iWXZfYpk2ICLYtiDjGHWhY1g1omOX9WLjl/Vi45f1YuOX9WLjl/Vi45f1YuO&#10;X9WLjl/Vi45f1YuOX9WLjl/Vi45f1YuO/rkWDdTSCwbC7g4WsfwZKqL/JT2U/zJMifxAWYH2TWJ6&#10;8Fhpc+xfb2zpZHNo52p2ZuVveWTkc3pi43Z8YeN5fWDie35f4X5+XuGAf13gg4Bc4IWBW9+IgVvf&#10;iIFb34iBW9+IgVvfiIFb34iBW9+IgVvfiIFb34iBW9+IgVvfiIFb34iB1MgJA8TXCgey+xAZo/8c&#10;K5X/KDuK/zhIgf9FUnr8Ulpy91lga/ReZGbyZGhi8GlqYO5tbF7tcW1c7XRuW+x2b1rseXBZ63tx&#10;WOt9cVjqf3JX6oJzVumEc1bphHNW6YRzVumEc1bphHNW6YRzVumEc1bphHNW6YRzVumEc1bphHNW&#10;6YRzxM0IAbTdCAuk/xIal/8fKov/LjaB/z1Bef9KSXH/UlBp/1hVY/1dWF/7Y1tc+WddWvhrX1j3&#10;bmBX93FhVvZ0YVX2dmJU9XdjU/V5Y1P0fGRS9H5kUfSAZVH0gGVR9IBlUfSAZVH0gGVR9IBlUfSA&#10;ZVH0gGVR9IBlUfSAZVH0gGVR9IBl/5YzFP+VQyX/klE3/5dTRf+ZV1P9mVtg9Zhhbe2VaHnlknKE&#10;3498jtqMhZbVh4uc0YOQoc+AlabNfZqpy3ueq8p5oa3Jd6WvyHWpsMd0rrHHc7OyxnO6ssF1u7LB&#10;dbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuy/5YzFP+VQyX/klE3/5dTRf+Z&#10;V1P9mVtg9Zhhbe2VaHnlknKE3498jtqMhZbVh4uc0YOQoc+AlabNfZqpy3ueq8p5oa3Jd6WvyHWp&#10;sMd0rrHHc7OyxnO6ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuy&#10;/5YzFP+VQyX/klE3/5dTRf+ZV1P9mVtg9Zhhbe2VaHnlknKE3498jtqMhZbVh4uc0YOQoc+AlabN&#10;fZqpy3ueq8p5oa3Jd6WvyHWpsMd0rrHHc7OyxnO6ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1&#10;u7LBdbuywXW7ssF1u7LBdbuy/5YzFP+VQyX/klE3/5dTRf+ZV1P9mVtg9Zhhbe2VaHnlknKE3498&#10;jtqMhZbVh4uc0YOQoc+AlabNfZqpy3ueq8p5oa3Jd6WvyHWpsMd0rrHHc7OyxnO6ssF1u7LBdbuy&#10;wXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuy/5YzFP+VQyX/klE3/5dTRf+ZV1P9&#10;mVtg9Zhhbe2VaHnlknKE3498jtqMhZbVh4uc0YOQoc+AlabNfZqpy3ueq8p5oa3Jd6WvyHWpsMd0&#10;rrHHc7OyxnO6ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuy/5Yz&#10;FP+VQyX/klE3/5dTRf+ZV1P9mVtg9Zhhbe2VaHnlknKE3498jtqMhZbVh4uc0YOQoc+AlabNfZqp&#10;y3ueq8p5oa3Jd6WvyHWpsMd0rrHHc7OyxnO6ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LB&#10;dbuywXW7ssF1u7LBdbuy/5YzFP+VQyX/k1E3/5dTRf+ZVlL9mVtg9Zhgbe2WZ3nlk3GE35B7jtqN&#10;hJbViIqc0YSQos+AlabMfZmpy3udrMl5oa7Id6WvyHaqscd0rrLHc7SyxHS6sr91urK/dbqyv3W6&#10;sr91urK/dbqyv3W6sr91urK/dbqyv3W6sr91urK/dbqy/5YzFP+WQyX/lVA3/5lRRP+bVFL+nFhf&#10;9ZtdbO2ZZHjmlmyD35N2jdqPgJbUjIid0YeOo82Dk6jLgJiryX2crsh6obHGeKWyxneqtMV1sLXF&#10;dLi1vXe4tbh3uLW4d7i1uHe4tbh3uLW4d7i1uHe4tbh3uLW4d7i1uHe4tbh3uLW4d7i1/5czFP+W&#10;QyX/lk43/5pPRP+dUlH+nlVe9p5aau6cYHbnmmeC4JZyjNqSe5XUjoSd0IqLo82GkanKgpatyH6b&#10;sMZ7oLPFeaa1xHestsN2s7e+d7e3t3i2uLJ5triyeba4snm2uLJ5triyeba4snm2uLJ5triyeba4&#10;snm2uLJ5triyeba4/5gzFP+XQyX/l003/5tNQ/+fUFD/oFNd96BYae+fXXXonWSA4Zpui9uWd5TV&#10;kYCc0I6Jo8yJj6nJhJWux4CassV9oLXDeqe3wniuucB3tbm4eLW5sXm1uax6tbmserW5rHq1uax6&#10;tbmserW5rHq1uax6tbmserW5rHq1uax6tbmserW5/5gzFP+YQyX/mEw2/5xMQ/+gTk//olFc+KNV&#10;aPCiW3TpoWF/4p5qidyac5PWlXyb0ZGFo8yMjKnJh5OvxoKZs8N+oLfCeqi5wXixu7l4s7yxebO7&#10;q3q0u6d7tbqne7W6p3u1uqd7tbqne7W6p3u1uqd7tbqne7W6p3u1uqd7tbqne7W6/5kzFP+YQyX/&#10;mUs2/55LQv+hTE7/pE9b+aVTZvGlWHLqpF5946Jmh92ecJHXmXiZ0pWBoc2PianJipGvxYOYtMJ/&#10;n7i9fKe7unqwvbJ6sr6re7K9pnyzvKN9tLqjfbS6o320uqN9tLqjfbS6o320uqN9tLqjfbS6o320&#10;uqN9tLqjfbS6/5kzFP+YQyb/mUo2/59KQv+jS07/pk5Z+qhRZfKoVnDrqFx75adihd+jbI7Zn3WX&#10;05p+n82ThqjFjY2vv4eUtbmDnLm1f6O8sX2svqx8sb+lfLG/oX6zvZ5+tLuefrS7nn60u55+tLue&#10;frS7nn60u55+tLuefrS7nn60u55+tLuefrS7/5kzFP+ZQyb/mkk1/6BIQf+kSU3/p0xY+qpQZPOr&#10;VG7trFp55qxgguCqaYvapnOUz598ncaXg6i+kIqwuIuRtrKGmLqtg6C9qYGov6WAsMCff7DAnICy&#10;vZqBs7uagbO7moGzu5qBs7uagbO7moGzu5qBs7uagbO7moGzu5qBs7uagbO7/5ozFP+ZQyb/m0g1&#10;/6FHQf+lSEz/qUpX+6xOYvWvUmzusFh26LFef9+waIjVrHSQyqN6ncCbgai4lIewsY+OtquKlbum&#10;h52+ooWlwJ+Er8GZga/Bl4KyvpWDs7yVg7O8lYOzvJWDs7yVg7O8lYOzvJWDs7yVg7O8lYOzvJWD&#10;s7yVg7O8/5ozFP+ZQyb/nEc1/6JGQP+nR0v/q0lW/a9MYPayUWrutFdz5bdefN22aoPPr3KQxaZ4&#10;nbuefqeymIWwq5OLtqWOk7ufi5q+m4miwZiIrMKTha/Ckoaxv5GGs7yRhrO8kYazvJGGs7yRhrO8&#10;kYazvJGGs7yRhrO8kYazvJGGs7yRhrO8/5ozFP+ZQib/nEY0/6NFQP+oRUr/rUdV/rFKX/W1UGjr&#10;uVZw471ed9m7aoDLsnCQwKl2nbaifKetnIKvpZeJtp6TkLuZj5i+lI2gwZGMqcKNiq7CjYmxv42J&#10;sr2NibK9jYmyvY2Jsr2NibK9jYmyvY2Jsr2NibK9jYmyvY2Jsr2NibK9/5szFP+aQib/nUU0/6RE&#10;P/+qREn/r0VT/LRJXfK5T2XpvlZs4cNgctO+aYDGtW6Pu610nLCmeqenoICvn5uGtZiXjruTlZW+&#10;jpKdwYqSp8KIkK7CiI6wwIiNsr2IjbK9iI2yvYiNsr2IjbK9iI2yvYiNsr2IjbK9iI2yvYiNsr2I&#10;jbK9/5szFP+aQib/nkQz/6VCPv+rQkj/sURS+rdIWvC9TmHmxFZn3slibc7BZ3/BuW2OtrFym6uq&#10;eKaipX6umaCEtZKdi7qMmpO+h5ibwISXpMKClq/Cg5OwwISRsr6EkbK+hJGyvoSRsr6EkbK+hJGy&#10;voSRsr6EkbK+hJGyvoSRsr6EkbK+/5szFP+aQSb/n0Iz/6ZAPf+tQEf/tEJP97tHV+3DTV3kzFhg&#10;2c1gbMnFZn68vWuNsLVxmqWvdqWcqnytk6aCtIyiibmGoJC9gZ6Zv32eosF7nq/BfZmwwH+Wsr5/&#10;lrK+f5ayvn+Wsr5/lrK+f5ayvn+Wsr5/lrK+f5ayvn+Wsr5/lrK+/5wzFP+aQSb/oEEy/6g/PP+w&#10;PkX/t0FN9MBFU+rJTlbi1VpX0tFea8TJZH22wWqMqrtvmZ+1dKSWsHqsjayAsoaph7d/p467eqaW&#10;vneloL90pq2/d6Gxv3qdsr56nbK+ep2yvnqdsr56nbK+ep2yvnqdsr56nbK+ep2yvnqdsr56nbK+&#10;/50zFP+bQSb/oj8x/6o8Ov+zPEL7uz5J8MZETebST03c3FdWzNVdar7NY3uwx2iLpMFtl5m8c6KP&#10;uHiqhrR+sH+yhbV5sIy4dK+Vu3Gun7xur6u9caqzvHSls7x0pbO8dKWzvHSls7x0pbO8dKWzvHSl&#10;s7x0pbO8dKWzvHSls7x0pbO8/50zFP+bQCb/pDww/605OP+2OT/1wTxD6c5ERN7dTUfS4FNYxdtc&#10;aLfTYXqpzWaJnMhrlZHEcZ+IwHanf719rXi7hLFzuou0b7iUt2y3nbhqt6i5aba2uG2vtbltr7W5&#10;ba+1uW2vtbltr7W5ba+1uW2vtbltr7W5ba+1uW2vtbltr7W5/54yFP+dPiX/pzku/7E2Nfu8Njrt&#10;yTo84NpEOtLiR0zH4k1eud5UbqzZW3yf1GKIlNBok4rMb5uCx3eifMN+qHbAhKxyvoqvb7yRsW28&#10;mLJru6Gzarutsme6trRnura0Z7q2tGe6trRnura0Z7q2tGe6trRnura0Z7q2tGe6trRnura0/58y&#10;FP+gOiT/qjQs/7UyMfPDMjPj1Dgw0+E8P8boQlK55UhjrOJNcp/fVH+T2V2KidJnk4PNcJp9yXef&#10;eMZ9pHTEg6dwwoipbsGOq2zAlKxqv5utab+lrWi/rq1ov66taL+urWi/rq1ov66taL+urWi/rq1o&#10;v66taL+urWi/rq1ov66t/6AwFP+jNiL/rzAo+7wtK+jNLCjV4DAwx+k4RLnsPles6UVnnudLdZLg&#10;U4CJ2V6JgtRokXzQcZZ4zHebdMp9nnDIgqFux4eja8WLpWnEkKZoxJanZsOeqGXDpahlw6WoZcOl&#10;qGXDpahlw6WoZcOlqGXDpahlw6WoZcOlqGXDpahlw6Wo/6EvFP+oLx//tSoi8MYkIdjdIyDI6S01&#10;uvI1SazxPFqe8ENpkuhMdYjhVX+B22GHe9dqjXbTcZFy0XeVb898l2zNgJpqzIWbaMuJnWbKjZ5l&#10;yZKfY8mYoGLInqFiyJ6hYsieoWLInqFiyJ6hYsieoWLInqFiyJ6hYsieoWLInqFiyJ6h/6MtFP+u&#10;KRr4vyAa3tYYE8noIiW69Cs6rPg0TZ73PFyS8UZpiOlQc3/jWXt632SCdNxrhnDZcYpt1naNatV7&#10;j2jTf5Fm0oOSZNGHlGPRipVh0I+WYM+Ul17PmZhez5mYXs+ZmF7PmZhez5mYXs+ZmF7PmZhez5mY&#10;Xs+ZmF7PmZhez5mY/6coEv+3HxLmzhENy+YVFrv0ISqs/is+nv80TpL6P1yI8kpmf+xVb3noXnVy&#10;5GR7buFrfmrfcIFo3nWEZdx5hWPbfYdi2oGIYNqEiV/Zh4pd2IuLXNeQjFvWlI1b1pSNW9aUjVvW&#10;lI1b1pSNW9aUjVvWlI1b1pSNW9aUjVvWlI1b1pSN/7AeC+3GDgjN2wsIu/MVGqz/IS6e/yw/kv83&#10;TYf9RFh/9k9hePFZaHHtX21q62RxZ+hqdGTnb3di5XR5YOR4el/je3td4358XOKBfVvhhH5a4Yh/&#10;WeCMgFjgj4FY4I+BWOCPgVjgj4FY4I+BWOCPgVjgj4FY4I+BWOCPgVjgj4FY4I+B870NBMzPCQG9&#10;5QwMrP8XHp7/JC+S/y89h/89SX//SVJ4/FRacPhaX2n0X2Rk8mVnYfBqaV7vbmtc7nJtW+12blrs&#10;eW9Y7HxwV+t+cFbrgXFV6oRyVOqIc1Ppi3RT6Yt0U+mLdFPpi3RT6Yt0U+mLdFPpi3RT6Yt0U+mL&#10;dFPpi3RT6Yt0zMYIAL3UCAOt9Q4Pn/8aH5P/Jy2I/zQ5fv9CQ3f/TUpu/1NQZ/9ZVWL8Xlhe+2Rb&#10;W/loXVn4bF5X93BgVvdzYVX2dmJU9XhiU/V7Y1L0fWRR9IBkUPODZU/zhmZP84ZmT/OGZk/zhmZP&#10;84ZmT/OGZk/zhmZP84ZmT/OGZk/zhmZP84ZmvcsGAK7bBgSf/xAQk/8dHYj/Kih+/zgydv9EOm3/&#10;S0Fl/1FGX/9XSVv/XUxY/2JOVf9mUFP/alFS/21SUP9wU0//clRO/3VUTf93VU3/eVVM/ntWS/5+&#10;V0r9gVdK/YFXSv2BV0r9gVdK/YFXSv2BV0r9gVdK/YFXSv2BV0r9gVdK/YFX/40tDv+MPh3/ikwu&#10;/5JTO/+UV0j/lVxU/ZNiYPWRamvvjXJ26Yl8f+SFhIbggIuN3HyRktp5l5bYdpyZ1XOgm9RxpZ3T&#10;b6mf0m6uoNJts6HRbLmi0WvAo81sxaPIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7Goshu&#10;xqLIbsai/40tDv+MPh3/ikwu/5JTO/+UV0j/lVxU/ZNiYPWRamvvjXJ26Yl8f+SFhIbggIuN3HyR&#10;ktp5l5bYdpyZ1XOgm9RxpZ3Tb6mf0m6uoNJts6HRbLmi0WvAo81sxaPIbsaiyG7GoshuxqLIbsai&#10;yG7GoshuxqLIbsaiyG7GoshuxqLIbsai/40tDv+MPh3/ikwu/5JTO/+UV0j/lVxU/ZNiYPWRamvv&#10;jXJ26Yl8f+SFhIbggIuN3HyRktp5l5bYdpyZ1XOgm9RxpZ3Tb6mf0m6uoNJts6HRbLmi0WvAo81s&#10;xaPIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsai/40tDv+MPh3/ikwu/5JT&#10;O/+UV0j/lVxU/ZNiYPWRamvvjXJ26Yl8f+SFhIbggIuN3HyRktp5l5bYdpyZ1XOgm9RxpZ3Tb6mf&#10;0m6uoNJts6HRbLmi0WvAo81sxaPIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLI&#10;bsai/40tDv+MPh3/ikwu/5JTO/+UV0j/lVxU/ZNiYPWRamvvjXJ26Yl8f+SFhIbggIuN3HyRktp5&#10;l5bYdpyZ1XOgm9RxpZ3Tb6mf0m6uoNJts6HRbLmi0WvAo81sxaPIbsaiyG7GoshuxqLIbsaiyG7G&#10;oshuxqLIbsaiyG7GoshuxqLIbsai/40tDv+NPh3/jEwu/5RTO/+VVkf/lltU/ZVhYPaSaGvvj3B1&#10;6Yt6f+SHg4ffgoqN3H6Qktl6lpfWd5ua1XSgndNypZ/ScKmh0W6uotBttKPQbLqk0GzCpMpuxKTE&#10;b8SkxG/EpMRvxKTEb8SkxG/EpMRvxKTEb8SkxG/EpMRvxKTEb8Sk/44tDv+OPh3/jksu/5VROv+Y&#10;VEf/mFhT/pheX/aVZGrvkmx16Y52fuSKgIffhYeO24COlNh8lJjVeZqc03afn9FzpKLQcaqkz2+v&#10;pc5utqbObb2nym7Cp8Nwwqe9ccKnvXHCp71xwqe9ccKnvXHCp71xwqe9ccKnvXHCp71xwqe9ccKn&#10;/48tDv+OPh7/kEot/5dPOv+ZUUb/m1ZS/ppbXveYYWnwlWh06pFxfuSOfIbfiYSO24OLlNd/kprU&#10;e5ie0neeodB0pKTOcqqmzXCxqM1vuanLb8Gpw3HBqbxywKq3c8Cqt3PAqrdzwKq3c8Cqt3PAqrdz&#10;wKq3c8Cqt3PAqrdzwKq3c8Cq/48tDv+PPh7/kkot/5hNOf+bT0X/nVNR/51YXPibXmjxmWVy6pVt&#10;fOSRd4bfjIGO24eJldaBkJrTfZaf0Hmdo851o6bNcqupzHCzqstvvavFcr+rvXO/rLZ0vqyxdb6t&#10;sXW+rbF1vq2xdb6tsXW+rbF1vq2xdb6tsXW+rbF1vq2xdb6t/5AtDv+QPh7/k0kt/5lMOf+dTkT/&#10;n1FQ/59WW/meXGbynGJx65hpe+WUc4Tgj32N24qGlNaEjZvSf5Wgz3qcpc12o6jLc6urynG1rcZx&#10;vq2+dL2utnW9rrB2va6sd72urHe9rqx3va6sd72urHe9rqx3va6sd72urHe9rqx3va6sd72u/5At&#10;Dv+QPh7/lUks/5tKOP+eTEP/oU9P/6JUWvqhWWXzoF9v7J1meeaYb4Pgk3mM246Ck9aHipvSgZKh&#10;z3yapsp4oqrHdautw3O0r79zvLC3dbywsHe7sKp4u7Cnebywp3m8sKd5vLCnebywp3m8sKd5vLCn&#10;ebywp3m8sKd5vLCnebyw/5EtDv+RPh7/lkgs/5xIN/+gSkL/o01N/6RSWPulV2P0pF1t7qFjd+ie&#10;a4DimHWJ3JJ+ktOMh5rMho+hxoCXp8F8nqy9eaavuXavsbd2urKvd7qyqnm6sqV6urKie7uxonu7&#10;saJ7u7Gie7uxonu7saJ7u7Gie7uxonu7saJ7u7Gie7ux/5EtDv+RPh7/mEcs/51HN/+hSEH/pUtM&#10;/6dQVvyoVWH1qFtr7adhdOWkaX7en3OH1Jh9kMuRhJrEioyivoSTqLiAmq20fKKwsHqrs615tbSo&#10;erm0pHu5tKB9ubOdfbqznX26s519urOdfbqznX26s519urOdfbqznX26s519urOdfbqz/5ItDv+S&#10;Ph7/mEYr/55GNv+jR0H/p0lL/6pOVfqrU17yrFlo6axgceKpaHrZpXODzZx6j8WVgZq9joiit4iQ&#10;qbGEl66sgJ+xqH6ntKV9sbWhfbi2nX64tZp/ubSZgLqzmYC6s5mAurOZgLqzmYC6s5mAurOZgLqz&#10;mYC6s5mAurOZgLqz/5ItDv+SPh7/mUUr/59ENf+kRUD/qUhJ/6xMU/iuUlzvsFhl5rFfbd6waXbS&#10;qXGCyKB4j7+Yfpq3koWisIyMqaqIlK6khZyyoIKktZ2BrraagLe3l4G3tpWCubSUgrmzlIK5s5SC&#10;ubOUgrmzlIK5s5SCubOUgrmzlIK5s5SCubOUgrmz/5MtDv+SPR7/mkQq/6BDNf+mRD7/q0ZI/65L&#10;UfWyUFnstVdh5Ldeadq0aXPNrG+CwqR2j7mcfJmxloOiqpGKqaOMka6eiZmymYehtZaFq7eThba3&#10;kYS3t5CFuLWQhbm0kIW5tJCFubSQhbm0kIW5tJCFubSQhbm0kIW5tJCFubSQhbm0/5MtDv+TPR7/&#10;m0Mq/6JCNP+oQj3/rUVG/LFKT/K1T1bpulZd4b1gZNS4Z3LIr22Bvad0jrSgepmrmoCipJWHqZ2R&#10;jq6XjpaykouftY+KqLeMirO4i4m3t4uIuLWLiLm0i4i5tIuIubSLiLm0i4i5tIuIubSLiLm0i4i5&#10;tIuIubSLiLm0/5MtDv+TPR7/nEEq/6NAM/+pQTz/r0RF+rRITPC6TlPnv1ZZ3sJgYM+7ZnHDs2yB&#10;uKtyjq6keJilnn6hnpqEqJeWjK6Rk5SyjJGctYiPpreFj7G4hY62t4aNuLaHjLi1h4y4tYeMuLWH&#10;jLi1h4y4tYeMuLWHjLi1h4y4tYeMuLWHjLi1/5QsDv+UPR7/nUAp/6Q+Mv+rPzv/sUJC+LhHSe2+&#10;Tk/lxldT2sZeX8u+ZHG+tmqAs69wjampdpigo3yhmJ+CqJGbia2KmZKyhZaatYGVpLd/la63fpS3&#10;t4GRt7aCkLi1gpC4tYKQuLWCkLi1gpC4tYKQuLWCkLi1gpC4tYKQuLWCkLi1/5QsDv+UPR7/nj8o&#10;/6Y9Mf+tPjn/tEFA9LxGRevETUnizlhL08pcXsbCY3C5umh/rrRujKOudJeaqXqfkqWAp4qhh6yE&#10;n4+xf52XtHucobZ4m6y3d5u3tnqXuLV8lbm0fJW5tHyVubR8lbm0fJW5tHyVubR8lbm0fJW5tHyV&#10;ubR8lbm0/5UsDv+VPR7/oD0n/6g7MP+wPDf9uD888cFEQOjLTkLe01VKzs1bXcDGYW60v2d+qLlt&#10;ip20cpWUr3iei6t+pYSohap9poyveKSVsnSjn7Rxo6q1cKO4tXOeubR2m7mzdpu5s3abubN2m7mz&#10;dpu5s3abubN2m7mzdpu5s3abubN2m7mz/5YsDv+XPB7/ojom/6o5Lv+zOjT5vTw47shDOePVUDfX&#10;2lJIyNJZXLrLX22txWV8ocBriZe6cJONtnachLN8on2wg6h3roqscq2Tr26snbFrrKiyaa22smyo&#10;u7Fvo7uxb6O7sW+ju7Fvo7uxb6O7sW+ju7Fvo7uxb6O7sW+ju7Fvo7ux/5csDv+aOx3/pDcl/602&#10;K/+3NzDzwzox5tBDMNzfSjXP31JHwdhYWrPRXmumy2N6msdpho/CbpCGv3SYfbx6n3a6gaRwuImo&#10;a7eSq2i3nK1lt6euZLe0rmWzva5orb2uaK29rmitva5orb2uaK29rmitva5orb2uaK29rmitva5o&#10;rb2u/5gsDv+dORz/pzQj/7EzKPm9Mirqyzcp3N0+KdDjRjrF4k1LuN5VWqzZXGie02J3ks9ngojL&#10;bYx+yXOUdsd5mnDFgZ9qxImiZsOSpWLDnKdgw6aoX8O0qF/BwqhhusGpYbrBqWG6walhusGpYbrB&#10;qWG6walhusGpYbrBqWG6walhusGp/5ksDv+gNRr/qjEg/7YuI/DFLSLf2DMc0OM6LsToQkC45UlQ&#10;q+FOX57eVWyS21x3h9hjgX7Vaol21HGPb9F5lGvOgJhnzIibZMqQnWLJmJ9gyaGgX8mroF/JuZ9c&#10;yMOiXMjDolzIw6JcyMOiXMjDolzIw6JcyMOiXMjDolzIw6JcyMOi/5ssDv+kMBj/rywb+L4nG+TR&#10;JhfR4i0gxOs3M7frPkWq6UVUnudMYpLlUm6G41h4feBgf3bcaYZw2HGLa9V4j2jTf5Jl0YaUYs+N&#10;lmDOlJhezpuZXc2jmlzNrZpbzbeaW823mlvNt5pbzbeaW823mlvNt5pbzbeaW823mlvNt5pbzbea&#10;/50sDv+oKxT/tyQV68ocEdPgHhPE6ysmt/E0OKrwPEmd70RXke5LY4btUm196Ft1deNifHDga4Fr&#10;3XKFaNp4iGTZfoti14SNX9WKjl7UkJBc05WRWtOcklnSpJNY0qyTWNKsk1jSrJNY0qyTWNKsk1jS&#10;rJNY0qyTWNKsk1jSrJNY0qyT/6ErDf+vIw/0whcM1t0QB8XrHhi39ikrqfczPJ32PEuR90RYhvZN&#10;Yn3wVmp2615xbudkdmrka3pm4nJ9ZOB3gGHffYJf3oKEXd2HhVvcjIZa25GHWNqWiFfZnYlW2aOK&#10;VtmjilbZo4pW2aOKVtmjilbZo4pW2aOKVtmjilbZo4pW2aOK/6gjCf25FgfW0QsDxuoQC7b3Hh2p&#10;/SkunP40PpD/PkuG/kdWffhRXnbzWWVu8F9qaO1lbmTqa3Jh6XF0X+d2dl3me3hb5X95WeSEeljj&#10;iHxX44x9VuKRflThl39T4Zx/U+Gcf1PhnH9T4Zx/U+Gcf1PhnH9T4Zx/U+Gcf1PhnH9T4Zx//7EV&#10;A9THCQHG1goDtvcSD6j/HyCb/yswkP82PYX/QEh9/0tRdf1UWG35Wl1n9mBiY/NmZV/ya2dc8HBp&#10;Wu90a1jueGxX7XxuVeyAb1TshHBT64hxUuuMcVHqkXJQ6ZVzUOmVc1DplXNQ6ZVzUOmVc1DplXNQ&#10;6ZVzUOmVc1DplXNQ6ZVz1r4HAMXLCAC32wkFqP8UEpv/IiGQ/y4uhf85Onz/REN0/05KbP9UUGX/&#10;WlRg/V9YXftlWlr6alxX+W5eVfhyX1T3dmBS9nlhUfZ9YlD1gGNP9IRkTvSHZE3zjGVM85BmTPOQ&#10;ZkzzkGZM85BmTPOQZkzzkGZM85BmTPOQZkzzkGZM85BmxMIGALbRBwCo7QsGm/8XE5D/JR+F/zEq&#10;fP88NHP/Rjtq/0xBY/9TRl7/WUla/15MVv9jTlT/aFBS/2xRUP9vUk//clNO/3ZUTP95VUv/fFVK&#10;/n9WSf6CV0j9hlhH/YpYR/2KWEf9ilhH/YpYR/2KWEf9ilhH/YpYR/2KWEf9ilhH/YpYtskEAKjZ&#10;BAGb/w4Hj/8aEYX/Jxt7/zMkcf88LGj/QzJh/0o3W/9QO1b/Vj1T/1xAUP9gQU7/ZENM/2hESv9r&#10;RUn/bkZI/3FGR/90R0b/dkhF/3lIRP98SUP/gElC/4NKQv+DSkL/g0pC/4NKQv+DSkL/g0pC/4NK&#10;Qv+DSkL/g0pC/4NK/4IoCf+CORb/gUgl/4pPMf+OVj3/j1xJ/45jVP6Kal74hXFo8oB6cO58g3fq&#10;eIt953SSguRxmIXib52I4W2ii+Brp43faayO3mixkN1nt5HdZr2R3GXFktxlzZLUZtGSz2jSks9o&#10;0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKS/4IoCf+CORb/gUgl/4pPMf+OVj3/j1xJ/45j&#10;VP6Kal74hXFo8oB6cO58g3fqeIt953SSguRxmIXib52I4W2ii+Brp43faayO3mixkN1nt5HdZr2R&#10;3GXFktxlzZLUZtGSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKS/4IoCf+CORb/&#10;gUgl/4pPMf+OVj3/j1xJ/45jVP6Kal74hXFo8oB6cO58g3fqeIt953SSguRxmIXib52I4W2ii+Br&#10;p43faayO3mixkN1nt5HdZr2R3GXFktxlzZLUZtGSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKSz2jS&#10;ks9o0pLPaNKS/4IoCf+CORb/gUgl/4pPMf+OVj3/j1xJ/45jVP6Kal74hXFo8oB6cO58g3fqeIt9&#10;53SSguRxmIXib52I4W2ii+Brp43faayO3mixkN1nt5HdZr2R3GXFktxlzZLUZtGSz2jSks9o0pLP&#10;aNKSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKS/4IoCf+DORb/g0cl/4xOMf+QVT3/kVtI/5BhU/6N&#10;aF74iG9o8oN4cO1+gnjpeop+5naRg+Rzl4ficJ2K4G6ijN9rp47daqyQ3WiykdxnuJPbZr+T22bH&#10;lNlm0JTPaNCTy2nQlMtp0JTLadCUy2nQlMtp0JTLadCUy2nQlMtp0JTLadCU/4MoCf+DORf/hkYk&#10;/45NMP+TVDz/lFhH/5JeU/+QZV34jG1n8oZ1cO2Bf3jpfYd+5XmPhOJ1lYjgcpuM3m+hj91sp5Hc&#10;a6yT22mzlNpoupbZZ8OW2WbNl9BpzpbIas6XxGvNl8RrzZfEa82XxGvNl8RrzZfEa82XxGvNl8Rr&#10;zZfEa82X/4QoCf+EORf/iEUk/5FMMP+VUTv/llZH/5VcUv+TYlz5j2pm84pycO2Fe3jpgIR/5XuM&#10;heJ3k4rfc5qO3XCgkdttppTaa62W2Wm0l9hovZjYZ8iZ0WnMmclrzJnCbMyavW3Lmr1ty5q9bcua&#10;vW3Lmr1ty5q9bcuavW3Lmr1ty5q9bcua/4UoCf+FORf/ikQk/5NLL/+XTzr/mFRG/5dZUP+WYFv5&#10;kmdl845vb+6JeHfpg4F/5H6KheF5kYvedZiP3HGfk9puppbYbK6Y12q2mtZowZvTacubymvLm8Jt&#10;ypy7bsqduG/Knbhvyp24b8qduG/Knbhvyp24b8qduG/Knbhvyp24b8qd/4UoCf+GORf/jEQj/5VK&#10;L/+ZTTr/mlFE/5pWT/+ZXVr6lmRk9JJrbu6NdHbph35+5IGHheB8j4vdd5eQ23OeldhvppjWbK+a&#10;1Wq5nNRpxp3LbMmdw23JnrxvyJ+1cMifsnHIn7JxyJ+yccifsnHIn7JxyJ+yccifsnHIn7JxyJ+y&#10;ccif/4YnCf+GORf/jkMj/5dJLv+aSzn/nE9D/51UTv+cWlj7mmBi9ZZobO+Rb3Xqi3l+5YWDheB/&#10;jIzdeZWR2XSdltRwpZrQbq6dzWy3n8trw6DDbsegu2/HobVxxqGvcsahrHPGoaxzxqGsc8ahrHPG&#10;oaxzxqGsc8ahrHPGoaxzxqGsc8ah/4cnCf+HORf/kEIj/5hHLf+cSTj/n0xC/6BRTP+gV1b7nl5g&#10;9Jtlau2WbHPnkHZ84YqAhNuEiYvTfpGSzniZmMl0oZzGcamfwnCyosBvvaO6cMWjs3LFpK5zxaSp&#10;dMWjpnXFo6Z1xaOmdcWjpnXFo6Z1xaOmdcWjpnXFo6Z1xaOmdcWj/4cnCf+IOBf/kUEi/5pFLP+e&#10;Rzb/oUpA/6NQSv6jVVT2olxd76BiZ+icaXDhlnR52pB9gtGJhovKgo2TxX2VmcB5nZ68dqWhuHOt&#10;pLVyuKWycsOmrHTDpqd2w6ajd8SloXjEpaF4xKWheMSloXjEpaF4xKWheMSloXjEpaF4xKWheMSl&#10;/4gnCf+IOBf/k0Ei/5tELP+gRTX/o0k//6VOSPunVFHzplpb66VgZOOiaG3cnXN20ZV6gsmNgovC&#10;h4qTvIKRmrd9mZ+yeqGjr3eppqt2s6epdsCopHfCqKF5wqedesOnm3rDppt6w6abesOmm3rDppt6&#10;w6abesOmm3rDppt6w6abesOm/4gnCf+JOBf/lUAh/51CK/+iRDT/pUg9/6hMRviqUk/vq1hX56tf&#10;YOCoaWnUoXB1y5l4gcKSf4u7i4aUtYaOmq+ClaCqfp2kpnump6N6sKmgebyqnXrBqZp8wamYfcKo&#10;ln3Cp5Z9wqeWfcKnln3Cp5Z9wqeWfcKnln3Cp5Z9wqeWfcKn/4knCf+JOBf/lj8h/55BKv+jQjP/&#10;p0Y7/qtLRPWuUUzssFdU5LFeXNutaGbPpW51xZ11gbyWfIu1kIOUroqLm6iGkqCjgpqlnoCiqJt+&#10;rKqYfrirln7Aq5R/wKqTgMGokoDCqJKAwqiSgMKokoDCqJKAwqiSgMKokoDCqJKAwqiSgMKo/4kn&#10;Cf+KOBf/mD8g/58/Kf+lQTL/qkU6/K5JQfKxT0nptVZQ4bdfV9WxZWXKqGx0wKFzgLeaeouvlIGU&#10;qI+Im6KKj6Cch5ell4SgqJSCqaqRgrWrj4K/q46DwKqNg8GpjYPBqI2DwaiNg8GojYPBqI2DwaiN&#10;g8GojYPBqI2DwaiNg8Go/4onCf+LOBf/mT4g/6E+KP+mQDD/rEM4+bFIP/C1TkXnulVL3rteVNC0&#10;ZGXFrGtzu6RxgLGeeIqpmH6TopOFmpuPjaCWjJWlkYmdqI2Hp6uKh7KsiIe/rIiHwKuIhsCpiIbB&#10;qIiGwaiIhsGoiIbBqIiGwaiIhsGoiIbBqIiGwaiIhsGo/4onCf+MNxf/mz0f/6I9J/+oPy//rkI2&#10;97RHPO26TUHkwFZG2b9cU8u3Y2TAr2lztqhvf6yidYqknHyTnJiDmpWUiqCPkZKlio6bqIaNpKuD&#10;jK+sgY29rIKMv6uDisCpg4rBqYOKwamDisGpg4rBqYOKwamDisGpg4rBqYOKwamDisGp/4snCf+O&#10;Nxf/nDwf/6M7Jv+qPS3/sUAz9LhFOOq/TDzix1VA08JaUse6YWO7s2dysK1tfqenc4meoXqSlp2A&#10;mY+aiJ+Jl5CkhJSYqH+Toqp8kq2repK6rHuRwKt9j8Gpfo7BqH6Owah+jsGofo7BqH6Owah+jsGo&#10;fo7BqH6Owah+jsGo/4wnCf+PNhb/nToe/6U6Jf+tOyv8tD4w8bxDNOfFTDbey1I/zsZZUcK+YGK2&#10;uGZwq7FsfaGscoiYp3iRkKN+mImghZ6CnY2jfZuWp3iZn6l1mKqqc5m3q3SYwKp3lMGpeJPCqHiT&#10;wqh4k8KoeJPCqHiTwqh4k8KoeJPCqHiTwqh4k8Ko/4wnCf+RNRb/nzgd/6c4I/+vOSj5uDws7sJC&#10;LuXNTC3Y0E89yclXULzDXmCwvGRvpbdqfJuycIaSrXaPiql8loKmg5x8pIuhdqKTpXKhnadvoKip&#10;baC1qW2gwahwm8KncpnCp3KZwqdymcKncpnCp3KZwqdymcKncpnCp3KZwqdymcKn/40mCf+UNBX/&#10;oTYb/6o2If+zNiX1vjkn6slAJuDWSSjR1U48w85WTrbIXF+qwmNtn71oepS4boSLtHSNg7F6lHyu&#10;gZp1rIiecKuRomupm6RoqaamZqmzpmaqw6VppMSla6HEpWuhxKVrocSla6HEpWuhxKVrocSla6HE&#10;pWuhxKVrocSl/44mCf+XMxT/ozQa/60zHv64MiDwxTUg49M/HNjeRSbK2006vdNUTLDOW12jyWFr&#10;mMRnd43AbIGEvXKJfLp4kHW4f5ZvtoeaarWQnWW0mqBis6WhYbSxomC1wqFir8aiZKvGomSrxqJk&#10;q8aiZKvGomSrxqJkq8aiZKvGomSrxqJkq8ai/5AmCf+bMRL/pjEX/7EuGve+LRrnzjEX2d45Gc3j&#10;RCjC4E04tdtTSqjVWVqc0F9okMxlc4bJa319xnGFdcR3i27DfpBpwYaUZMCPl2DAmppdwKWbW8Cx&#10;m1rBwZtbvMqcXbfKnV23yp1dt8qdXbfKnV23yp1dt8qdXbfKnV23yp1dt8qd/5EmCf+fLxH/qi0U&#10;/7coFe3IJhLa3CkOzOQ2HcHmQC6240g+quBOTJ7dVlmS2l1liNZjb37Uanh20nB/btB3hWjPf4lj&#10;zoeNX86QkFvNmpJZzaWTV86yk1bPwpNWy9CUV8XPlVfFz5VXxc+VV8XPlVfFz5VXxc+VV8XPlVfF&#10;z5VXxc+V/5MmCf+jLA7/sCYP9cAfDd/VGwfN5CcTwes0I7XqPTOp50VCneVLUJHjUlyG4lhmfOBf&#10;bnTfZnVs3m16Zt51f2HdfYJd3IaFWtuPiFjZmIpW2KGLVNisi1TYt4xT2MmLU9bWi1PW1otT1taL&#10;U9bWi1PW1otT1taLU9bWi1PW1otT1taL/5ckCf+pJgr+uBwJ5s4RBc7jFwjA7iYXtPAyKKjuOzic&#10;7UNGkexLUobsUlx861lkc+tea2rqZHBl6Gx1YeZ0eF7kfHtb4oN9WeCLf1bfkoFV3pqDU96ig1Ld&#10;qoRR3baEUd2/hFHdv4RR3b+EUd2/hFHdv4RR3b+EUd2/hFHdv4RR3b+E/58hBv+wGwXpxQ0D0NkL&#10;AsDuGAyz9iYcp/UxLJv1OzqQ9URHhfVMUXz1U1pz9Vlga/NfZmXwZmph7W1tXet0cFrqenNY6IF0&#10;VueHdlTmjXhT5ZR5UeSbelDkoXtP46p8TuOwfE7jsHxO47B8TuOwfE7jsHxO47B8TuOwfE7jsHxO&#10;47B8/6gcAuu8DAHNzAkAweAMBLL6GRCl/Ccgmv0yLo/9PTuF/kVFe/9NTnL/VFVr+1paZPhgX2D2&#10;Z2Jc9G1lWfJyZ1fxeGlV8H5qU++DbFHuiW1Q7Y9uTuyUb03rmnBM66FxS+qmckvqpnJL6qZyS+qm&#10;ckvqpnJL6qZyS+qmckvqpnJL6qZy97MNAMzDCAC/0QgAse8OBqT/GxOZ/ykhjv80LoT/Pzl7/0dB&#10;cf9OSGr/VE5j/1pSXv5gVlr8ZlhX+2xaVfpxXFP5dl5R+HpfT/d/YE72hGFM9YliS/WOY0r0lGRJ&#10;85plSPOeZkjznmZI855mSPOeZkjznmZI855mSPOeZkjznmZI855mzbsFAL3HBgCx2AcBo/8QCJj/&#10;HxSN/ywgg/83K3r/QTRw/0c7aP9NQWH/VEVc/1pJWP9fS1X/ZU1S/2pPUP9uUU7/clJM/3dTS/97&#10;VEn/f1VI/oRWR/6IV0b9jVdE/ZNYRPyWWUT8lllE/JZZRPyWWUT8lllE/JZZRPyWWUT8lllE/JZZ&#10;vb8EALDOBACi4AYCl/8TCIz/IhOD/y4def84JW7/Pi1m/0UyX/9MN1n/UjtV/1g+Uf9dQE//YkJM&#10;/2ZDSv9qREn/bkVH/3JGRv92R0X/ekhD/35IQv+CSUH/hkpA/4tLP/+PSz//j0s//49LP/+PSz//&#10;j0s//49LP/+PSz//j0s//49Lr8YCAKLWAgCW9woCi/8WB4L/JA93/y0XbP8zHmP/OiRc/0IoVv9J&#10;LFH/Ty9O/1UxS/9aM0j/XjVG/2I2RP9mN0P/aThB/2w4QP9wOT//czo+/3c6Pf97Ozz/fjw6/4M8&#10;Ov+GPTr/hj06/4Y9Ov+GPTr/hj06/4Y9Ov+GPTr/hj06/4Y9/3UkBv92NRD/d0Mc/4BKJ/+FUjP/&#10;hlk+/4VgSP+BaFL/fG9a/Hd5Yvdzg2j0b4xu8WyTcu9qmnXtZ6B47GWleutkqnzqYq996WG1fuhg&#10;u3/oX8OA51/LgeZe1YHgYNuB12LegdRj34HUY9+B1GPfgdRj34HUY9+B1GPfgdRj34HUY9+B/3Uk&#10;Bv92NRD/d0Mc/4BKJ/+FUjP/hlk+/4VgSP+BaFL/fG9a/Hd5Yvdzg2j0b4xu8WyTcu9qmnXtZ6B4&#10;7GWleutkqnzqYq996WG1fuhgu3/oX8OA51/LgeZe1YHgYNuB12LegdRj34HUY9+B1GPfgdRj34HU&#10;Y9+B1GPfgdRj34HUY9+B/3UkBv92NRD/d0Mc/4BKJ/+FUjP/hlk+/4VgSP+BaFL/fG9a/Hd5Yvdz&#10;g2j0b4xu8WyTcu9qmnXtZ6B47GWleutkqnzqYq996WG1fuhgu3/oX8OA51/LgeZe1YHgYNuB12Le&#10;gdRj34HUY9+B1GPfgdRj34HUY9+B1GPfgdRj34HUY9+B/3YkBv93NRD/eUIc/4JJJ/+HUTL/iFg9&#10;/4dfSP+DZlH/fm5a+3l3Yvd1gmn0cYpu8W2Sc+5rmXbsaJ9562ake+pkqn3pY69/6GK1gOdhvIHn&#10;YMSC5l/OguNf14PcYduD0mPdg89k3YPPZN2Dz2Tdg89k3YPPZN2Dz2Tdg89k3YPPZN2D/3ckBv94&#10;NRD/fEEc/4VIJ/+KTzL/jFY9/4tdR/+HZFH/gmxa+3x0Yvd4f2nzdIhv8HCQdO1sl3jrap576Wek&#10;fuhmqoDnZLCC5mK2g+VhvoTlYMeF5WDThd1i2YXTZNyFzGXbhsll24bJZduGyWXbhsll24bJZduG&#10;yWXbhsll24bJZduG/3gkBv94NRD/fkAb/4hHJv+NTjH/j1U8/45bRv+LYlD/hmlZ/IBxYvd7e2nz&#10;doVw73KOdexulXnqa5x96GmjgOdmqYLlZbCE5GO3heRiwIfjYcuH32LVh9Vk2ofNZdmIxmfZicRn&#10;2InEZ9iJxGfYicRn2InEZ9iJxGfYicRn2InEZ9iJ/3kjBv95NBD/gD8b/4pGJv+QTTD/klM7/5Fa&#10;Rf+PYE//imdZ/IRuYfd+eGnyeYJw73SLdutwk3vpbZt/52qiguVnqYTkZbCG42S5iOJiw4niYtCK&#10;2GTYis5m2IrHZ9eLwGjWjL5p1oy+adaMvmnWjL5p1oy+adaMvmnWjL5p1oy+adaM/3kjBv96NBD/&#10;gz4b/41FJf+TTC//lVE6/5RXRP+SXU7/jmVY/IhrYfeCdGnyfH9w7neIdutzkXzob5mA5muhhORo&#10;qYfiZrGJ4WS7i+Bjx4zcY9SMz2bWjMdo1Y3AadSOumrUjrhr1I64a9SOuGvUjrhr1I64a9SOuGvU&#10;jrhr1I64a9SO/3ojBv97NBD/hT0a/49EJP+WSi7/l044/5dUQv+VWkz/kmFW/I5pX/aHcGjygXpw&#10;7XuFd+p2jnzmcZeB422fhuBqqIndZ7CM2ma7jdZlx47RZtSPx2jTj79q05C5a9KRs2zSkbJt0pGy&#10;bdKRsm3SkbJt0pGybdKRsm3SkbJt0pGybdKR/3sjBv98NBH/iDwa/5JDJP+YSC3/mkw3/5pSQf+Z&#10;WEr8l19U9pNmXfCNbmbrh3dv5oCBduF7i33cdZOD13Gch9JupIvPa6yOzGm1kclowJLHaM+Tv2vR&#10;k7hs0JOybdCUrW/Qk6tv0ZOrb9GTq2/Rk6tv0ZOrb9GTq2/Rk6tv0ZOrb9GT/3wjBv99NBH/ijsZ&#10;/5RBI/+aRiz/nEs1/51QP/+dVkj4m11R8ZhjW+uTa2TkjXVt3oZ+ddiAh3zReo+DzHaXicdyn43E&#10;b6eRwG2wk75su5W7a8iWtm3PlrBvzparcM+WpnHPlaVyz5Wlcs+VpXLPlaVyz5Wlcs+VpXLPlaVy&#10;z5Wlcs+V/3wjBv99NBH/jDoZ/5dAIv+cRSv/n0k0/6BOPPuhVEX0oFpO7J1hWOWZaWHek3Nq1Yx7&#10;dM6Fg33If4uEwnqTir52m4+6c6OTtnGrlrNvtpixb8KYrXDNmKhyzZikc82YoHTOl590zpefdM6X&#10;n3TOl590zpefdM6Xn3TOl590zpefdM6X/30jBv9/MxH/jjkY/5k/If+eQyn/oUcy/6NMOvilUkPw&#10;pFhL6KNfVOGfaF3XmHBozpF4dMaKgH3AhIiFun+Pi7V7l5Cxd5+UrXWnl6pzsZmnc72bpXPLm6B1&#10;y5qddsyamnfNmZl3zZiZd82YmXfNmJl3zZiZd82YmXfNmJl3zZiZd82Y/34iBv+AMhD/kDgY/5s/&#10;IP+gQij/pEYw/qZLOPSoUEDsqVdH5KldUNylZlrQnW5ox5V1c7+OfX25iYSFs4OMjK1/k5GpfJuV&#10;pHmkmaF3rZued7mcnHfInJl4ypyXecublXrMmpR6zJmUesyZlHrMmZR6zJmUesyZlHrMmZR6zJmU&#10;esyZ/34iBv+CMhD/kjcX/5w9H/+hQCf/pkQu+6lJNfGsTzzprlVD4a9dS9WoZFnLoWtnwplzc7mT&#10;en2yjYGFrIiJjKaEkJGhgJiWnX2gmpl8qpyWe7adlHvEnpJ8yp2Rfcqcj33Lm499zJqPfcyaj33M&#10;mo99zJqPfcyaj33Mmo99zJqPfcya/38iBv+EMRD/kzYX/548Hv+jPyX/qEIs+K1HMu+wTTnmtFQ/&#10;3bNbSdCsYlnGpGpmvJ1xcrSXd3yskX6FpoyGjKCIjZGahZWWloKempKAp52Pf7KejYDBnoyAyZ6L&#10;gMqdioDLm4qAy5uKgMubioDLm4qAy5uKgMubioDLm4qAy5uKgMub/38iBv+FMA//lTYW/587Hf+l&#10;PST/q0Eq9bBFL+y1TDTjulQ52LdZSMuvYVjBqGhmt6Fvcq+bdXynlXyEoJGDi5qNi5GUipOWj4eb&#10;mouFpZ2IhLCfhoS+n4WFyZ6FhMmdhYTKnIWEy5uFhMubhYTLm4WEy5uFhMubhYTLm4WEy5uFhMub&#10;/4AiBv+HLw//lzUW/6A6HP+nPCL+rT8n87NELOm6SzDhv1I107pYR8ezX1e8rGZlsqVtcamfc3uh&#10;mnqEmpaBi5SSiJGOj5CWiYyZmoSKop2Biq2ff4q7n36KyJ5/icmdgIjKnICIy5uAiMubgIjLm4CI&#10;y5uAiMubgIjLm4CIy5uAiMub/4EiBv+JLg//mTUV/6I4G/+pOiD7sD0k8LhCKOa/Sirdw080zr1W&#10;RsK2Xla3sGVkralrcKSkcXqcn3iDlJt+io6XhpCIlY6VgpKWmX6QoJx6j6ueeI+4n3eQyZ55jsqd&#10;eozLm3uMy5t7jMube4zLm3uMy5t7jMube4zLm3uMy5t7jMub/4EiBv+LLQ7/mzQU/6Q3Gf+sOB74&#10;tDoh7b1AI+TGSSPXx0wzycFVRb26XFWytGNjqK5pb5+pb3mWpXaCjqF8iYedg4+Bm4uUfJiUmHeX&#10;nZtzlqidcZa1nnCWxp1ylMqcdJLLm3WRy5p1kcuadZHLmnWRy5p1kcuadZHLmnWRy5p1kcua/4Ii&#10;Bv+NLA3/nTQT/6Y0GP+vNRv0uDcc6cM+HODNRR/Ry0syxMVUQ7i/W1OtuWFhorRobZmvbneQq3SA&#10;iKd6h4GkgY17oomSdaCRlnCem5ltnaabap2znGmew5xrnMubbpjMmm+XzJlvl8yZb5fMmW+XzJlv&#10;l8yZb5fMmW+XzJlvl8yZ/4MhBv+QKw3/oDMR/6kyFf2zMRfwvjQX5cs7FdrUPx3Lz0kwvslSQrLE&#10;WVGnv2BfnLpma5K2bHWJsnJ+ga94hXqsf4t0qoeQb6iPk2qnmZZnpqSYZKaxmWOnwZlkpc2YZ6DN&#10;mGifzZdon82XaJ/Nl2ifzZdon82XaJ/Nl2ifzZdon82X/4QhBv+TKQv/ojAP/60uEvi4LBLrxi8Q&#10;4NU4C9LaPRzF1EguuM9QQKzKWE+gxV5dlcFkaIu9anKDunB6e7d2gXS1fYdus4WLaLKOj2SxmJJh&#10;sKOUXrCwlV2xv5VdsdCUYKrQlGGo0JRhqNCUYajQlGGo0JRhqNCUYajQlGGo0JRhqNCU/4YhBv+X&#10;KAr/piwN/7EoDvLAJgzj0CgH1N8yC8nfPhm920cssdZPPaTRVkyZzVxZjsliZYTGaG57xG92dMF1&#10;fG3AfIJovoSGY72NiV+8l4xbvKKOWbyvj1i9vo5XvtSOWbbTj1q005BatNOQWrTTkFq005BatNOQ&#10;WrTTkFq005BatNOQ/4ghBv+cJwj/qicK/LghCenKGwXV3iAEyeUwD77jPR204UYsqN5OOpzaVUiR&#10;1ltVhtNhYHzQZ2l0zm5wbc11dmfLfHtiy4R+XsqNglrKl4RXyqOGVcqvhlTLvoZTzNWGVMTZiFXB&#10;2YlVwdmJVcHZiVXB2YlVwdmJVcHZiVXB2YlVwdmJ/40dBf+iJQb/sB8F8sIUA9nbDgHJ5iAHvegv&#10;FLLnOiKn5UMxm+NKPpDhUEqG31dUfN5eXXTdZWRs22xqZtt0b2HafHNc2YR2WdmOeVXZmHtT2qN8&#10;UdqwfVDbvn1Q3NN8UNTgflHQ4H9R0OB/UdDgf1HQ4H9R0OB/UdDgf1HQ4H9R0OB//5UaA/+pHwP7&#10;uhIC1M0LAMnmDwK87SALsO0uGaXsOSea60I1j+pJQYXpUEt76FdTcuhdWmrnY2Bk52plX+dyaVvn&#10;emxX54JuU+eLcVDnlXJO6J90TOiqdUvotXZK58N2Sujddkvk4HVL5OB1S+TgdUvk4HVL5OB1S+Tg&#10;dUvk4HVL5OB1/50WAf+xEgHTwwkAx9EKALvyEQSv8yEPo/MuHZnzOSqO80I2hPNKQXvzUkly81dQ&#10;afNcVmPzY1pd82leWfNwYVXzd2NS839mT/KHZ03wj2lL75hrSu+gbEnuqW1I7rNtR+3Abkbtx25G&#10;7cduRu3Hbkbtx25G7cduRu3Hbkbtx25G7cdu/6cPANO6BwDFxwcAutYJAK36Ewai+iISl/ovH437&#10;OiuD/EM1ev1MPnH9UUVo/VZLYf5bT1z+YlNX/mhWVP1vWFH7dVpO+nxcTPmDXUr4il9I95FgR/aZ&#10;YUb2oGJF9adjRPSxZEP0tWRD9LVkQ/S1ZEP0tWRD9LVkQ/S1ZEP0tWRD9LVk1rIEAMS+BgC3zAYA&#10;rNwJAaD/FgiV/yUUi/8yH4L/PCl5/0Uyb/9KOWf/Tz9f/1VDWv9bR1X/YUpS/2dMT/9sTk3/ck9L&#10;/3hRSf9+Ukf/hFNF/4tUQ/+RVUL+mFZB/Z5XQP2mWED8qVhA/KlYQPypWED8qVhA/KlYQPypWED8&#10;qVhA/KlYxrgEALbEBACq0wUAnvINApT/GgmK/ygTgf80HXf/PCVt/0IsZf9HMl3/TTZX/1M6U/9Z&#10;PU//Xz9M/2RBSv9pQ0j/bkRG/3NFRP95RkL/fkdB/4RIP/+KST7/kEo9/5VLPP+cTDz/n0w8/59M&#10;PP+fTDz/n0w8/59MPP+fTDz/n0w8/59Mt7wDAKnLAgCc2wMAkv8QAon/HQiA/yoQdf8xGGv/OB9i&#10;/z4kW/9EKVT/SixQ/1EvTP9XMkn/XDNG/2A1RP9lNkL/aTdB/244P/9zOT3/dzo8/3w7O/+CPDn/&#10;hz04/4w9N/+TPjb/lT42/5U+Nv+VPjb/lT42/5U+Nv+VPjb/lT42/5U+qsQAAJzSAACP5wIAhv8R&#10;Anz/GwVx/yQLaP8rEV//MhdX/zkbUf8/Hkz/RiFI/00jRf9SJUL/VydA/1soPv9fKTz/Yyo6/2cr&#10;Of9rLDf/byw2/3QtNf94LjT/fS4y/4IvMf+IMDH/ijAx/4owMf+KMDH/ijAx/4owMf+KMDH/ijAx&#10;/4ow/2okBP9pMgr/bD4U/3ZGHv97TSn/fFUz/3pdPf92Zkb/cW5N/215VP9qhFr+Zo1f+2OVYvlh&#10;nGX4X6Jo916oavZcrWv1W7Ns9Fq5bvNZwW7zWMlv8ljUcO9Y4HDpWeRw41rmcNxd6HDcXehw3F3o&#10;cNxd6HDcXehw3F3ocNxd6HDcXehw/2okBP9pMgr/bD4U/3ZGHv97TSn/fFUz/3pdPf92Zkb/cW5N&#10;/215VP9qhFr+Zo1f+2OVYvlhnGX4X6Jo916oavZcrWv1W7Ns9Fq5bvNZwW7zWMlv8ljUcO9Y4HDp&#10;WeRw41rmcNxd6HDcXehw3F3ocNxd6HDcXehw3F3ocNxd6HDcXehw/2ojBP9pMQr/bj4U/3dFHv98&#10;TSj/flQz/3xcPP95ZEX/c21O/294Vf9rglr9aItf+2WUY/lim2b3YKFp9l6na/VdrWz0XLNu81q6&#10;b/JZwXDyWcpx8VjYcexZ4XHmWuRx4Fzncdhd6HHYXuhx2F7ocdhe6HHYXuhx2F7ocdhe6HHYXuhx&#10;/2sjBP9qMQr/cTwU/3pDHf+ASyj/gVMy/4BaPP98YkX/d2pO/3F0Vf9uf1v9aolg+maSZPhkmWj2&#10;YaBr9V+nbfNerW/yXLNw8lu6cfFaw3LwWc1z7lndc+ha4nThXOVz2V7mc9Bf53TQX+d00F/ndNBf&#10;53TQX+d00F/ndNBf53TQX+d0/2wjBP9rMQr/czsU/31CHf+CSif/hFEy/4NZO/+AYEX/e2hN/3Rx&#10;Vf9wfFv8bIdh+WiQZvdlmGn1Y59s82Gmb/JfrHHxXbNy8Fy7dO9bxXXvWtB16lrfduJc4nbbX+V1&#10;0WDmdsph5XfKYeV3ymHld8ph5XfKYeV3ymHld8ph5XfKYeV3/20iBP9sMQv/djoU/4BBHf+FSCf/&#10;iE8x/4dXO/+EXkT/f2ZN/3huVf9zeVz8boRi+WqNZ/Znlmv0ZJ5u8mKlcfFgrHPvXrR17l28du5b&#10;x3ftW9Z45VzgeNxf43jSYOR4y2HkecRj43rEY+N6xGPjesRj43rEY+N6xGPjesRj43rEY+N6/24i&#10;BP9tMQv/eDgT/4M/HP+JRyb/i04w/4tVOf+IXEP/g2NM/31rVP92dVz8coBi+G2KZ/VplGzzZpxw&#10;8WOkc+9hrHXuX7R37V2+eexcy3roXNx63l/hetJh43vKYuJ8xGPifb5l4X29ZeF9vWXhfb1l4X29&#10;ZeF9vWXhfb1l4X29ZeF9/24iBP9uMAv/ezcT/4Y+HP+MRSX/j0wu/49TOP+NWkH/iGFL/4NpU/p8&#10;cVv3dnxi83GHaPBtkG3taZlx6mahdehjqXjmYbJ65GC7e+Jfx3zgX9p91GLhfcpj4H7DZOB/vWbf&#10;gLdn34C3Z9+At2ffgLdn34C3Z9+At2ffgLdn34C3Z9+A/28hBP9vMAv/fjYS/4k8G/+QRCT/k0wt&#10;/5NSNv+SWUD/jmBJ+YhmUvSCblrvfHlh63eDaOdyjG7kbZVz4Gqdd91npnraZa581mO4ftNiw4DR&#10;YtOBymTfgcFl3oK7Z92CtWjdg7Bp3YOwad2DsGndg7Bp3YOwad2DsGndg7Bp3YOwad2D/3AhBP9y&#10;Lwv/gTQS/4w7Gv+TQyL/l0sr/5dRNP+WVz36k11G845kT+6Ia1jognVg43x/aN53iW7ZcpF0026Z&#10;edBroX3MaKmAyWaygsdlvYPFZcuEwWbchLlo24WzaduFrmvbhals24WpbNuFqWzbhals24WpbNuF&#10;qWzbhals24WpbNuF/3EhBP90Lgr/hDMR/486Gf+WQyH/mkkp/5pOMvyaVDv1mFtE7pRiTeePaVXh&#10;iXNe24J8ZtN8hW/Nd411yXKVesVvnX/BbKWCvmqthbtpuIe5acSIt2nYiLBr2YirbNmIp23ZiKNv&#10;2oejb9qHo2/ah6Nv2oejb9qHo2/ah6Nv2oejb9qH/3EgBP92LAr/hjIR/5I6GP+ZQiD/nEcn/55M&#10;L/ieUjjwnVhA6ZpfSeKVZ1Laj3Bc0Yd4ZsqBgW/FfIl2wHeQfLt0mIC3caCEtG+ph7Fts4mubL+K&#10;rGzPi6hu14ukb9iKoHDYip1x2YmdcdmJnXHZiZ1x2YmdcdmJnXHZiZ1x2YmdcdmJ/3IgBP94Kwr/&#10;iDAQ/5Q5F/+bQR7/n0Ul/aFKLfSiUDTsolY85KBcRdybZU/Sk21cyox1ZsOGfW+9gYV2t3yNfbN4&#10;lIGudZyGq3OliadxroulcLqNo3DJjaBx1Y2cc9aMmnTWi5d02IqXdNiKl3TYipd02IqXdNiKl3TY&#10;ipd02IqXdNiK/3MgBP96Kgn/iy8P/5Y5Fv+dPxz/oUMj+qRIKvGmTjHop1Q44adcQNWfYk7LmGtb&#10;w5FyZryLem+2hYJ3sIGJfat9kYKmeZmGonehip91q42cdLaOmnTFj5h11I6VdtWNk3fVjZJ31ouS&#10;d9aLknfWi5J31ouSd9aLknfWi5J31ouSd9aL/3MgBP98KQn/jS8P/5g4Ff+fPRv/pEEh96hGJ+2r&#10;TC3lrVIz3KpZP9CjYU3GnGlavpVwZbaPd2+vin92qYWGfaSBjoKffpaHm3uei5d5qI6UeLOPknjB&#10;kJB505CPetSPjnrVjYx71oyMe9aMjHvWjIx71oyMe9aMjHvWjIx71oyMe9aM/3QfBP9+KAn/ji4O&#10;/5s4FP+hPBn/pz8f9KtEJOqvSinis1Eu1q5XPsunX03BoGdauZluZbGTdW6qjnx2o4qDfZ6Gi4KZ&#10;g5OHlICbi5B+pY6NfbCQin29kYl+0JGIftOPiH7Ujod+1Y2HftWNh37VjYd+1Y2HftWNh37VjYd+&#10;1Y2HftWN/3QfBP+AJwj/kC4O/503E/+jOhj8qT0c8a9CIOe0SCTft04s0bFVPceqXky9o2VZtJ1s&#10;ZKuXc26kk3p2no6BfJiLiIKSh5CHjoWZi4mDoo6Ggq2Qg4K7kYKCzJGCgtOQgoLUj4KB1Y2CgdWN&#10;goHVjYKB1Y2CgdWNgoHVjYKB1Y2CgdWN/3UfBP+CJgj/ki0N/582Ev+lOBb5rDsa7rM/HeW5Rh/a&#10;u0srzbRUPMKuXEu4p2NYr6FqY6accW2fl3d1mJN+fJKQhoKMjY6Hh4qWi4OIoI5/h6uQfYe4kXuH&#10;yZF8h9OQfIbUj32F1Y19hdWNfYXVjX2F1Y19hdWNfYXVjX2F1Y19hdWN/3UfBP+EJQj/lC0M/6A1&#10;EP+oNhT2rzgX67c9GOK/RRnVvkkqyLhTO72xW0qzq2JXqqZoYqGhb2yZnHV0kph8e4yVg4GGkouG&#10;gZCUi3yOno55jaiQdoy1kXSNxpF1jdOQdovUj3iJ1Y14idWNeInVjXiJ1Y14idWNeInVjXiJ1Y14&#10;idWN/3YeA/+GJAf/lywL/6IyD/+rMxHyszUT6Lw6E97FPxfQwUgpxLtRObm1WUiusGBVpapnYZym&#10;bWuUonRzjZ56eoabgYCAmImFe5aSiXaUm41yk6aPb5OzkG6Tw5Buk9OPcJHUjnKO1Y1yjtWNco7V&#10;jXKO1Y1yjtWNco7VjXKO1Y1yjtWN/3ceA/+JIgf/mSwK/6UwDfyuLw7vuDEO5MM3DdnKOxbLxUYn&#10;v79QOLO6WEeptV9Un7BlX5asa2mOqHJxhqV4eICif356n4eDdJ2PiG+bmYtsmqSNaZqwjmebwI5n&#10;m9WOaZjVjWyU1oxslNaMbJTWjGyU1oxslNaMbJTWjGyU1oxslNaM/3geA/+MIQb/nSsI/6gsCviz&#10;KgvqvysJ4MwyBtHOORXFyUUlucRONq6/VkWju11SmbZjXZCyaWeHr3BvgKx2dnmpfXxzp4SBbqWN&#10;hWmkl4hlo6KKY6OujGGjvoxgpNKLY6DXi2Wc2IplnNiKZZzYimWc2IplnNiKZZzYimWc2IplnNiK&#10;/3odA/+PIAX/oCkH/6wnB/K4JAblxyQE2dUnBcvTNxO/zkMjs8pMNKfFVEKcwVtPkr1iWom6aGSB&#10;t25sebR0cnOye3htsIN9aK+LgWOulYRfraCGXa2th1utvIdartCHXKrah1+l2odfpdqHX6Xah1+l&#10;2odfpdqHX6Xah1+l2odfpdqH/34aA/+UHwT/pSYF/bEgBOzBGgPf0xcB0NwlBMTZNRC41UEhrNBL&#10;MaDMUj+VyVlMi8VgV4LDZmB6wGxnc75zbWy8enNnu4J3YrqKe165lH5auJ+AWLisgVa5u4FVus+B&#10;Vrbegliw3YJYr92CWK/dgliv3YJYr92CWK/dgliv3YJYr92C/4QXAv+ZHAL/qh8D9bkVAt7NDADQ&#10;3xIAxeAmBbvfNg6w3UAdpNlJLZjVUTuN0VhIg89eUnvMZVpzy2thbMlyZ2bIeWxhx4FwXcaKdFnG&#10;lHZWxZ94U8aseVLGu3pRx895UcTjelO84nxTvOJ8U7zifFO84nxTvOJ8U7zifFO84nxTvOJ8/4oU&#10;Af+fGAH/sBQB2MMKAM7RCgDE5RQBueQmCK7kNBOk4j8gmeBHLY/eTzmF3FZEe9pdTHPZZFRs12ta&#10;ZtZyX2HVeWRc1IJnWNSLalXUlW1S1KBuUNStb07VvHBN1tBvTdXocE7M6XJOzOlyTszpck7M6XJO&#10;zOlyTszpck7M6XJOzOly/5IRAf+nEQDYuQkAy8YIAMLVCgC36hYDrOonDKLpNBiY6D4kjedHMIPm&#10;Tjp65VRDceRaSmnkYVBk42hVX+NwWVrjeFxW44BfU+OJYlDjk2RN5J1lS+SpZ0rltmdJ5cZnSObf&#10;Z0rg7GdK3+xnSt/sZ0rf7GdK3+xnSt/sZ0rf7GdK3+xn/5wNANuxBgDKvQcAv8oHALXaCgCq7xkF&#10;oPAoD5bwNRuM8D8mgvBHMXnwTjlw71RAaO9aRmHvYEtd72dPWO9uUlTvdVVR8H1XTvCFWUvwj1tI&#10;8ZlcRvGjXkTyr19D8rtfQvPMYEHz52BB8+hgQfPoYEHz6GBB8+hgQfPoYEHz6GBB8+hg3qcCAMu2&#10;BQC9wQUAss8HAKfqDQGd9xwHlPgrEor4NhyB+UAmePpIL2/6TTZn+lM8YPpYQFv7X0RW+2VHUvts&#10;SU/8cktL/HlNSPyBT0X9ilFD/ZNSQf6cUz/+plQ9/7FVPf68Vjz+zVY8/s5WPP7OVjz+zlY8/s5W&#10;PP7OVjz+zlY8/s5WzrACAL26BACxxwQApdYHAJv9EAKR/yAJiP8tEoD/ORt2/z8jbf9FKmX/SzBe&#10;/1E1WP9XOFP/XTtP/2M+TP9oQEn/bkFG/3VDQ/98RED/hEY9/4xHPP+USDv/nUk6/6VKOf+tSzj/&#10;uUs4/7lLOP+5Szj/uUs4/7lLOP+5Szj/uUs4/7lLvrUCALDAAgCkzgMAl94FAI//FAKG/yMIff8u&#10;EHP/NRhq/zweYv9CJFv/SChV/04sUP9UL0z/WjFI/18zRf9kNUL/ajY//3A3Pf92OTv/fDo5/4M7&#10;OP+LPDb/kz01/5o+NP+hPjP/qj8z/6o/M/+qPzP/qj8z/6o/M/+qPzP/qj8z/6o/sboBAKPIAACW&#10;1gAAi/QJAYP/FgJ5/yAGb/8oDGf/MBJf/zcXWP8+G1L/RB9M/0oiSP9QJET/VSZB/1onPv9fKTv/&#10;ZCo6/2krOP9uLDb/dC00/3ouM/+BLzH/iDAw/48wLv+WMS3/njIt/54yLf+eMi3/njIt/54yLf+e&#10;Mi3/njIt/54ypMIAAJbPAACI3wAAgP8MAXX/EgJq/xgDYv8hB1r/KQtT/zEPTf84Ekj/PhVD/0QX&#10;P/9KGTz/Txo5/1MbN/9YHDX/XB0z/2EeMf9lHzD/aiAu/3AgLf92ISv/fCIq/4IjKP+IIyf/kCQn&#10;/5AkJ/+QJCf/kCQn/5AkJ/+QJCf/kCQn/5Ak/2AlBP9bMAb/YToN/2pBFv9vSh//cVIp/29bMv9r&#10;ZDr/Z25B/2R6R/9ghEz/XY5Q/1qWU/9Ynlb/V6VY/1WrWv9UsVv/U7dc/1K+Xf5Rx178UdFf+1Dg&#10;X/hQ6V/zUe1f7lPwX+hU8V/kVvJf5FbyX+RW8l/kVvJf5FbyX+RW8l/kVvJf/2AlBP9bMAb/YjkN&#10;/2xAFv9xSR//clEp/3FaMv9tYzr/aG1B/2V4R/9hg03/Xo1R/1uWVP9ZnVf/V6RZ/1aqW/9VsVz/&#10;VLdd/lO/Xv1Sx1/8UdNg+lDiYPZR6WDxUu5g61TvYOVW8WDhV/Jg4VfyYOFX8mDhV/Jg4VfyYOFX&#10;8mDhV/Jg/2ElBP9cMAb/ZTgN/24/Ff90Rx//dVAo/3RYMf9wYTr/a2pB/2d2SP9jgU3/YItS/12U&#10;Vf9anFj/WKNa/1eqXP5WsF79VLdf/VO/YPxTyWH6UtZi+FHkYvNS6mLtVO5i5lbvYuBY8GLbWPFj&#10;21jxY9tY8WPbWPFj21jxY9tY8WPbWPFj/2IlBP9dLwb/ZzYN/3E+Ff93Rh7/eE4o/3dWMf90Xzr/&#10;bmhB/2pzSP9mfk7/YolT/1+SVv9cm1r/WqJc/lipXv1XsGD8Vbdh+1TAYvtTymP5U9pk9VLmZO9U&#10;62ToVu5k4VjvZNlZ8GXTWvBm01rwZtNa8GbTWvBm01rwZtNa8GbTWvBm/2IkBP9eLwb/ajUN/3Q8&#10;Ff96RB7/fEwn/3tUMP93XDn/cmVB/2xvSP9oe07/ZIZT/2CQWP9dmVv+W6Fe/VmoYPxYsGL7Vrhj&#10;+lXBZPlUzWX3U95m8lTnZupW62biWe5m2lruZ9Fb72jMXPBozFzwaMxc8GjMXPBozFzwaMxc8GjM&#10;XPBo/2MkBP9fLgb/bTMM/3c6FP99Qh3/gEom/39SMP98Wzj/d2NB/3BsSP9sd0//Z4JU/2ONWf1g&#10;llz8XZ9f+lunYvhZrmT3WLZm9VfAZ/RWy2jxVd1o7VbpaeNZ7GjaW+1p0Fzuasld7mvFXu5rxV7u&#10;a8Ve7mvFXu5rxV7ua8Ve7mvFXu5r/2QjBP9hLQb/cDIM/3s4FP+BQBz/hEkl/4RRLv+BWTf/fGFA&#10;/3ZpSP9wc0/7bH9V+GiJWvZkkl7zYZth8V+jZPBdq2buW7No7Fq8aupZx2voWdhr5Fnoa9pb62zP&#10;Xe1tyF7sbsJf7G6+YOxvvmDsb75g7G++YOxvvmDsb75g7G++YOxv/2UjBP9kKwb/czAM/342E/+F&#10;Pxv/iUgk/4lPLf+GVzb/gl4+/HxmRvh2cE70cXtV8G2FWu1pjl/qZZdj6GKfZuZgp2njXq9r4V25&#10;bOBcxG3eXNNu2V3mbs5e62/GX+pxv2Hqcbpi6XK2Y+lytmPpcrZj6XK2Y+lytmPpcrZj6XK2Y+ly&#10;/2YjBP9nKQb/dy4L/4I1Ev+JPhr/jUci/41OK/+MVTP8iFw89oNkRfF8bE3sd3dU6HKBWuRuimDh&#10;apNk3WabaNpko2vWYqxu02C1cNBfv3HOX81yy1/ic8Rh6HO9Yuh0t2TndLJl53SvZud0r2bndK9m&#10;53SvZud0r2bndK9m53SvZud0/2ciBP9qJwX/eiwK/4Y0Ef+NPRn/kUUg/5JNKP2RUzH2jlo68Ilh&#10;QuqDaUvlfnRT4Hh9WtpzhmDUbo9m0GuXasxon27JZqdxx2Svc8RjuXXCYsZ2wGLad7pk5nezZeV3&#10;rmbld6po5XeoaOZ3qGjmd6ho5neoaOZ3qGjmd6ho5neoaOZ3/2ciBP9tJgX/fSoK/4k0EP+RPBf/&#10;lUQe/5dLJviWUi7xlFg26pBeP+SKZ0jdhHFQ1X15Ws94gmHKc4pnxm+SbMJsmnC/aqJzvGiqdrln&#10;tHi2ZsB5tGbQerFn43qraON6p2rjeqNr5Hmha+R5oWvkeaFr5Hmha+R5oWvkeaFr5Hmha+R5/2gh&#10;BP9vJAX/gCkJ/4wzD/+UOxb/mUMc/ZtJI/SbTyrsmVUz5ZZcO96RZUXUiW1QzIN2Wsd9fmHBeIZo&#10;vXSObbhxlnK1bp11sWymeK5rr3usart8qmnKfahq4X2jbOJ8n23ifJxu4nuabuN7mm7je5pu43ua&#10;buN7mm7je5pu43uabuN7/2khA/9xIwX/gigJ/48yDv+XOxT/nEIa+Z5GIPCfTCfon1Iu4J1aNtaV&#10;YUTNjmpPxohyWb+CemK5fYJotHmKbrB2knOsc5p3qHCieqVvq32ibrZ+oG3Ff55u23+bb+B+mHDh&#10;fpZx4X2UceJ8lHHifJRx4nyUceJ8lHHifJRx4nyUceJ8/2khA/90IgT/hSgI/5ExDf+aOhL/nz8X&#10;9aJEHeykSiPkpFAp26FXNc+aX0PHk2hPv4xwWbiHd2Gygn9orX6Gbql6jnOkd5Z4oHWee51zqH6a&#10;crOAl3HAgZZy04GTc9+AkXTgf5B04H6PdOF9j3ThfY904X2PdOF9j3ThfY904X2PdOF9/2ohA/92&#10;IAT/hycH/5QwDP+dORH9oj0V8qVBGumoRx/gqk0l1KRUNMqdXULBl2VOupFtWLKLdWGshnxop4KD&#10;bqJ/i3SdfJN4mXmbfJV3pX+Sdq+BkHa9go52zoKNd96Bi3ffgIp44H+KeOB+injgfop44H6KeOB+&#10;injgfop44H6KeOB+/2ogA/94HwT/iSYH/5YwC/+fNw/6pDoT76k/F+atRRrcrkokz6hTM8ahXEG9&#10;m2RNtJVrWK2PcmCni3looYeBbpuDiHSXgJB4kn6ZfI58on+Leq2CiHq6g4d6y4OGe96ChXvegYV7&#10;34CFe+B/hXvgf4V74H+Fe+B/hXvgf4V74H+Fe+B//2sgA/96HgT/iyYG/5gvCv+hNQ33pzgQ7K08&#10;E+OyQhbXsUcjy6tSMsGlWkC4n2JMsJlpV6iUcGChj3dnm4t+bpaIhnORhY54jIKWfIiAn4CEf6qC&#10;gX+3g4B/yIR/gN2Df3/egX9/34CAfuB/gH7gf4B+4H+AfuB/gH7gf4B+4H+AfuB//2wgA/98HAP/&#10;jSUG/5ouCf+jMwv0qjQN6bE5D9+3PxLStEYix65QMb2oWT+zomBLq51nVqOYbl+clHVnlpB8bZCN&#10;g3OLiot4hoiUfIGGnYB+hKiCe4S1g3mExYR4hd2DeYTegXqD34B6guB/eoLgf3qC4H96guB/eoLg&#10;f3qC4H96guB//20fA/9+GwP/jyQF/50sB/6mMAnwrjEL5bY1C9u8ORHOt0Ugw7JPMLisVz6vp19K&#10;pqFlVZ6dbF6XmXNmkJV6bIqSgXKFkIl3gI2RfHuLm393iqWCdImyg3KJwoNyitqDc4negXSH34B1&#10;huB/dYbgf3WG4H91huB/dYbgf3WG4H91huB//28eA/+AGwP/kiME/6ArBvqpLAftsiwH4rwxB9XA&#10;NhDJu0MfvrZNLrSwVjyqq11JoaZkVJmial2RnnFlipt4a4SYf3F/loZ2eZOPenWRmH5xkKOBbpCv&#10;gmyQv4NrkdWCbY/egW+N34Bwi+B/cIvgf3CL4H9wi+B/cIvgf3CL4H9wi+B//3EcA/+DGQL/lSED&#10;/6MpBfatJwXotyYE3sMqA9DDNQ7Ev0EdubpMLa61VDulsFtHm6xiUpOoaVuLpW9jhaJ2an6ffG94&#10;nIR0c5qMeW+Zlnxrl6F/aJetgGaXvIFlmNGAZpbff2iT4H5qkeF+apHhfmqR4X5qkeF+apHhfmqR&#10;4X5qkeF+/3UaAv+HGAL/mCAD/6YlA/KyIAPkvh4C18kiAsrHMw2+w0Acs79KK6m6UzmftlpFlrJh&#10;UI2vZ1mFrG1gfql0Z3imem1ypIJybaKKdmihlHlkoJ98YZ+rfl+gun5foM5+X5/hfWKb4X1jmOJ8&#10;Y5jifGOY4nxjmOJ8Y5jifGOY4nxjmOJ8/3gYAv+LFwH/nR0C/aseAuy4FwHeyBEAz80fAsTMMAu4&#10;yD4ZrcVIKKPBUTaYvVhCj7lfTYa2ZVZ/s2tdeLFyZHKveWlsrYBuZ6yJcmKqknVfqZ14XKmqelqp&#10;uXpZqsx6WKnkeluk5HpdoeR5XaHkeV2h5HldoeR5XaHkeV2h5HldoeR5/30VAv+QFAH/oRgB9rEU&#10;ANnBCwDSzwsAyNIcAbzRLgmxzjsXpstGJZzITzORxFY/iMFdSYC/Y1J4vGpZcbpwX2u5d2Rmt39p&#10;YbaHbV21kXBZtZxyVrSpdFS0uHRTtct0U7XkdFSw53VWrOd1VqzndVas53VWrOd1VqzndVas53VW&#10;rOd1/4MSAf+WEQD/qBEA2bgKAM7ECQDH0goAv9kZAbTYKwep1jkUn9NEIpTQTS+KzVQ7gcpbRHjI&#10;Yk1xx2lTa8VvWWXEdl5gw35iXMKHZljBkWhVwZxrUsGobFDBt21PwsptT8LkbE+97G5QuexvULns&#10;b1C57G9QuexvULnsb1C57G9Quexv/4kQAf+dDgDarwgAzbsIAMTHBwC81gsAs98aAarfKweg3jkS&#10;lt1DHozaSyqC2FM1edVaP3HTYUZq0mhMZdFvUmDQdlZb0H5aV8+HXVPPkV9Qz5xhTs+pY0zPuGNL&#10;0MtjTNDlYkrO8mVLyPJmS8jyZkvI8mZLyPJmS8jyZkvI8mZLyPJm/5INAN6mBADOtAYAwr8GALnM&#10;CACw3QwAp+UdA57lLQuU5TkWiuRCIIHjSip34lAzb+FYO2ngX0Fj4GZGXt9uSlrfdU5W331RUt+G&#10;U0/fkFZN35tXS+CnWEngtVlI4cZZSOHfWUff8FlG3PVbRtz1W0bc9VtG3PVbRtz1W0bc9VtG3PVb&#10;7ZwEANGtBADCuAUAt8MFAK3RCACk7RABm+0gBZLtLg6J7DoYgOxDIXbsSipu7FAxZutWN2DrXDxb&#10;62RAV+trQ1PrckZQ63pJTeyDS0rsjE1I7JZORe2hUEPtrlFC7rxRQe/MUkHv5VJA7fFRQO3xUUDt&#10;8VFA7fFRQO3xUUDt8VFA7fFR1KUAAMSyAwC2vAMAq8kFAKDYCACX9BMBj/UkB4f1MQ9+9jsYdPZC&#10;IGz2SCdl9k8tXvdVMVn3WzVV92I4UfdoO034bz1K+HY/R/h+QUT5h0NC+ZFFQPqbRj76pkc8+7FI&#10;O/u+STr8z0k5/ONJOfzjSTn840k5/ONJOfzjSTn840k5/ONJx60AALe3AgCqwwIAntAEAJPjCQCM&#10;/RgChP4nB3v/MQ9y/zgWaf9AHGL/RiJc/00mVv9TKlL/WS1O/18wSv9lMkf/azRE/3E1Qf95Nz//&#10;gTg8/4o6Ov+TOzj/nTw2/6c9Nf+xPjT/vj4z/8o/M//KPzP/yj8z/8o/M//KPzP/yj8z/8o/uLIA&#10;AKq9AACdygAAkdgCAIj7DQF//xkCdv8kBm7/LQxm/zUSX/88F1j/QxtT/0keTv9PIUr/VSRG/1sm&#10;Q/9gJ0D/Zik+/2sqO/9yKzn/eS02/4EuNP+KLzH/lDAw/5wxLv+lMi3/rzMs/7czLP+3Myz/tzMs&#10;/7czLP+3Myz/tzMs/7czq7gAAJ7FAACQ0gAAg+AAAH3/DwFy/xYCaP8eBGH/Jwha/y8MVP83EE7/&#10;PhNJ/0QWRf9KGEH/Txk+/1UbO/9ZHDn/Xx02/2QeNP9pHzL/cCAv/3chLf9/Iiv/hyMo/5AkJ/+Z&#10;JSb/oSYl/6cmJf+nJiX/pyYl/6cmJf+nJiX/pyYl/6cmn8AAAJHNAACD2wAAePYCAG//DQFk/xIC&#10;XP8ZA1T/IARO/ycGSP8vCEP/Ngo//zwMPP9CDjj/Rw81/0wQM/9RETD/VhIu/1oTLP9fFCr/ZRQo&#10;/2sVJv9xFiP/eRci/4EYIP+JGB7/kRkd/5cZHf+XGR3/lxkd/5cZHf+XGR3/lxkd/5cZ/1YnBP9R&#10;MgX/VjUH/189Dv9kRRb/Zk4f/2RYJ/9hYi//Xm41/1p5O/9XhD//VI9D/1GYRv9PoEj/TqdK/02u&#10;S/9MtUz/S7xN/0rETv9Jzk//Sd5P/0jpUP9I8lD8SfZQ90v5UPFM+k/rTvtQ6k/7UOpP+1DqT/tQ&#10;6k/7UOpP+1DqT/tQ/1YnBP9RMgX/WDQH/2I7Dv9nRBb/aU0f/2dWJ/9jYC//YGs1/1x3O/9YgkD/&#10;VY1E/1OWR/9Qn0n/T6ZL/06tTf9NtE7/TLxP/0vFUP9Kz1H/SeBR/0nrUf5J8lL5S/dS8035Ue1P&#10;+lHmUPpS5VD6UuVQ+lLlUPpS5VD6UuVQ+lLlUPpS/1cnA/9SMQX/WjIH/2Q6Dv9qQhb/bEsf/2pU&#10;J/9nXi//Ymg2/150PP9agEH/V4tF/1SVSP9SnUr/UKVM/0+tTv9OtE//TbxR/0zFUf9L0VL/SuJT&#10;/0ntU/tL81P1TPdT7k/4U+hQ+VPhUvpU4FL6VeBS+lXgUvpV4FL6VeBS+lXgUvpV/1gmA/9UMAX/&#10;XTEH/2c4Dv9tQBb/b0ke/25SJ/9qXC//ZWY2/2FxPP9dfUH/WYhG/1aSSf9UnEz/UqRO/1CrUP9P&#10;s1H/TrtS/03EU/9Nz1T+TOBV+0zrVfhM9FXwT/dV6VH4VeJS+FbbVPlX2VT5V9lU+VfZVPlX2VT5&#10;V9lU+VfZVPlX/1kmA/9XLgX/YC8H/2o2Df9xPhX/c0ge/3JRJv9vWi7/amM2/2VuPP9hekL/XYVH&#10;/1qPSv9XmE3/VaBQ/1SoUv5Sr1P9UbdV/FDAVvpPy1b4T9xX9U/pV/JP81fqUvZX4VP3WNpV+FnR&#10;Vvhaz1b4Ws9W+FrPVvhaz1b4Ws9W+FrPVvha/1kmA/9aLAX/ZC0H/24zDf91PRX/eEYd/3dPJf90&#10;WC3/cGA1/2pqPP9mdkL/YoFH/l6LS/tblE/5WZ1S+FekVPZWrFb1VLRX81O8WPJTx1nwUtVa7FLm&#10;WulT8lnhVPVb11b2XM9X913IWfhdx1n4XcdZ+F3HWfhdx1n4XcdZ+F3HWfhd/1olA/9dKgX/ZyoG&#10;/3IyDP95OxT/fEUc/3xNJP96VSz/dV40/29nPPxqckL5Zn1I9mOHTPNfkFDxXZlT71uhVu1ZqFjr&#10;WLBa6le5W+hWw1zmVtFc41bkXN9W8F3VV/VfzFn2YMZa9mDAW/Zhvlz2Yb5c9mG+XPZhvlz2Yb5c&#10;9mG+XPZh/1slA/9gKAX/aygG/3cwC/9+OhP/gUMa/4JLIv9/Uyr/e1sz+XZkOvVwbkHxbHlI7WiD&#10;TepkjFHnYZVV5V+dWONdpVrhW61c3lq2XtxZwF/aWc5g1VniYNFZ72HKWvRiwlz0Y7xd9GS3XvNk&#10;tl/zZLZf82S2X/Nktl/zZLZf82S2X/Nk/1wkA/9jJgT/byYF/3svC/+CORH/hkEY/4dJIP+FUSj4&#10;glkw8n1gOO13akDocnVH5G5/TeFpiFLdZpFX2WOZWtVgoV3SX6hgz12xYs1cu2PLXMdkyVzbZcVd&#10;62W/XfJmuF/xZ7Ng8WevYfFnrmLxZ65i8WeuYvFnrmLxZ65i8WeuYvFn/10kA/9mJAT/ciQF/34u&#10;Cv+HNxD/iz8W/4xHHfmLTyXyiFYt7INdNuZ+Zz7geHFG23N7TdVug1PQaoxYzGeUXcllnGDGY6Nj&#10;w2GsZcFgtWe/X8FovV/Qabpg5mm1Ye9qr2Lvaqtj72qnZO9ppmXwaaZl8GmmZfBppmXwaaZl8Gmm&#10;ZfBp/14jA/9pIgT/diME/4IsCf+LNg7/jz4U/ZFFG/SRTCLtjlMq5opaMt+FZTvXfm1F0Hh2Tct0&#10;f1TGcIdawmyPXr9pl2K7Z59luGWnaLZksGqzY7trsWPKbK9j4WyrZO1tpmbtbKNn7WygaO5rn2ju&#10;a59o7mufaO5rn2jua59o7mufaO5r/18jA/9rIAP/eSIE/4UrCP+ONAz/kzwS+JZDGO+WSh7nlVAm&#10;4JFYLteKYTrOhGpFyH5zTcJ5e1W+dYNbuXGLYLVukmSybJpnr2qjaqxorGypZ7Zup2fEb6Vn2m+i&#10;aOtvnmnsb5tq7G6Za+1tmGvtbZhr7W2Ya+1tmGvtbZhr7W2Ya+1t/18jA/9uHgP/eyEE/4gqB/+R&#10;Mgv/lzoP9JpBFeubRxrjm00h2pZVLc+PXjnIiWdEwYNvTbt+d1W2eX9bsXaHYK1zj2WpcJZopm6f&#10;bKNsqG6ga7JwnWvAcZxr0nKabOlxl23qcJRt63CSbuxvkm7sbpJu7G6Sbuxukm7sbpJu7G6Sbuxu&#10;/2EhA/9wHQP/fiAD/4spBv+VMQn7mzgN8J4+EeegRBbfoEod05pSK8qTXDjCjWRDu4dtTbSCdFSv&#10;fnxbqnqEYaZ3i2WidJNpnnKbbZpwpHCXb69ylW+8c5NvzXOScOZzkHDpco5x6nGNcetwjHHrcIxx&#10;63CMcetwjHHrcIxx63CMcetw/2MgA/9yGwP/gB8D/44nBf+XLwj4njYL7aI7DuSlQBLapEYczp5R&#10;KsWXWje9kWJCtYxqTK+HclSpgnlbpH+AYJ98iGWbeZBql3eYbZN1oXCQc6xzjXO4dItzyXWKdOJ0&#10;iXToc4h16XKHdepxh3XqcId16nCHdepwh3XqcId16nCHdepw/2UfA/90GgL/gx4C/5AmBP+aLQb0&#10;oTQJ6aY3C+CqPQ7Up0QbyaFPKcCbWDa4lWBCsJBoS6mLb1Ojh3ZanoN+YJmAhWWUfY1qkHuWbox5&#10;n3GJeKlzhne1dYR3xXaDeN91g3jodIJ46XOCeOpxgnjqcYJ46nGCeOpxgnjqcYJ46nGCeOpx/2cd&#10;A/93GQL/hRwC/5MkA/+dKwXxpDAG5qozCNyuNwzPqkMaxaVOKLyfVzWzmV9Bq5RmSqSQbVOei3Ra&#10;mIh7YJOFg2WOgotqioCTboZ+nHGCfad0f3yzdX18w3Z8fdt2fH3odH186HN9fOlyfXzqcX186nF9&#10;fOpxfXzqcX186nF9fOpx/2kcAv95GAL/hxsC/5UjA/ugKQTuqCwE468vBdeyNAvLrUEZwahMJ7ej&#10;VTSvnV1Ap5lkSZ+Ua1KZkHJZk415X46KgGSJh4hphIWRbYCDmnF8gqR0eYGxdneBwHZ2gdZ2doHn&#10;dHeB6HN4gOlyeH/qcXh/6nF4f+pxeH/qcXh/6nF4f+px/2sbAv97FwL/ihoB/5ghAvijJgPqrCcD&#10;37QpA9K1MgrHsEAYvKxLJrOnUzOqols+op1jSJqZaVGUlXBYjpJ3XoiPfmSDjYZpfoqObXqJmHF2&#10;h6Jzc4audXGGvXZvh9J2cIfodHGF6HNyhOlyc4TqcXOE6nFzhOpxc4TqcXOE6nFzhOpx/20ZAv9+&#10;FgH/jRgB/5seAfSnIgLmsCAB2rohAc24MQnCtD4XuLBJJK6rUjGlplo9naJhR5WeaE+Om25XiJh1&#10;XYKVfGN9k4RoeJCMbHSPlXBwjaBybYysdGqMu3Vpjc51aY3odGuL6XNtiepxbYjqcW2I6nFtiOpx&#10;bYjqcW2I6nFtiOpx/3AXAv+BFQH/kBYB/54aAfCrGwHithYA070dAci7Lwi9uDwVs7RHI6mwUDCg&#10;q1g7mKhfRZCkZk6JoWxVgp5zW32cemF3mYFmcpeKam6Wk25qlJ5xZpSqc2STuHNjlMtzY5TmcmWS&#10;6nFnj+pwZ47qcGeO6nBnjupwZ47qcGeO6nBnjupw/3MVAv+FEwH/lBQA/KMVAOqwEgDZvgwAzcEb&#10;AcLALQe4vToTrrlGIaS1Ty2asVY5kq5eQ4qrZEyDqGpTfKVxWXajeF9xoX9jbJ+HaGiekWtknZxu&#10;YJyocF6ctnFdnMlxXZzkcF6a63BglutvYZXsb2GV7G9hlexvYZXsb2GV7G9hlexv/3cSAf+JEQH/&#10;mREA86gOANe1CgDPwQoAxsUYALzEKgWywjgRp79EHp67TSuUuFU2i7VcQISyYkl8r2lQdq1vVnCr&#10;dltrqn1gZqiGZGKnj2depppqW6WmbFiltW1XpsdtV6bibFek7Wxan+1sWp7tbFqe7Wxanu1sWp7t&#10;bFqe7Wxanu1s/3wQAf+OEAD2ng0A2K0JAM24CQDHxAgAvsoUALXKJwSryDYPocVBG5fCSyiNv1Mz&#10;hb1aPH26YUV2uGdLcLdtUWq1dFZltHxbYLKEX1yxjmJYsZllVbClZlOws2dSscZnUrHhZ1Gv8WhT&#10;qvBoVKnwaFSp8GhUqfBoVKnwaFSp8GhUqfBo/4IOAP+UDADbpQYAzrEHAMW7BwC9xwcAtdAQAKzQ&#10;IwOjzzMMmc0/GI/KSCT/4v/iSUNDX1BST0ZJTEUAAwmGyFEufcZYOHbEXz9vwmZGacFsS2TAc1Bf&#10;v3tUW76EWFe9jVtUvZhdUbykX0+8s2BNvcVgTb3gX0y88GFNt/ViTbb1Yk229WJNtvViTbb1Yk22&#10;9WJNtvVi/4kLAOGcAwDQqgUAxbUFALu/BACyywgAq9gNAKPZIAKa2C8JkNY8FIfURh9+0k8pdtBW&#10;Mm/PXjlozWQ/Y8xrRF7Mc0lay3pMVsqDT1LKjVJPyphUTcqlVkvKs1dKy8VXScvgVknJ8FhHx/pZ&#10;SMX7WkjF+1pIxftaSMX7WkjF+1pIxfta95EEANSiAgDHrwQAurkDALDEBQCn0AkAn+EQAJjhIQOP&#10;4DAJhuA7En3fRBt13k0kbt1VK2fcXDJi22Q3XdtrO1nacj9V2npDUtqDRU7ajUhM2phKSdqlS0jb&#10;s0xH3MRMRtzeTEba7UxE2PlPQ9j7T0PY+09D2PtPQ9j7T0PY+09D2PtP25oAAMqpAgC7swIAsL0D&#10;AKXJBQCb1gkAlOgUAYzpJQSE6DMLe+g8FHPoRBtr6EsiZOdSKF7nWS1Z52AyVedoNVLnbzhP53c7&#10;TOeAPUnniT9H6JRBROifQkLprENB6bpEQOrNREDq5ERA6PVEQOf4Q0Dn+ENA5/hDQOf4Q0Dn+ENA&#10;5/hDzaMAAL2uAQCwuAEApMQCAJnQBQCP4QoAifEaAYHxKAV48jIMcPI7E2nyQxli8kofXPNQI1bz&#10;VydS814rT/NlLUz0bDBJ9HMyRvR7NEP0hDZB9Y43PvWZOT32pDo79rA7Ove/PDn4zzw49+g8OPfs&#10;PDj37Dw49+w8OPfsPDj37Dw49+w8v6oAALGzAACkvwAAmMoBAIzYBACE+g4AfPsbAnT7JgVs/DAK&#10;Zfw4EF79QBVY/kcZU/5NHU//VCBL/1oiSP9hJUX/ZyZC/20oQP91Kj3/fSs6/4YtOP+RLjb/my80&#10;/6YwM/+yMTL/vjIx/9AyMf/WMjH/1jIx/9YyMf/WMjH/1jIx/9Yysq8AAKW6AACYxgAAi9IAAH/f&#10;AgB5/xEBb/8ZAmf/IgRg/ywHWv80DFT/PA9P/0MTSv9JFUf/TxdD/1UZQP9bGz7/YRw7/2YeOf9t&#10;Hzb/dCA0/30hMf+GIy//kSQt/5slLP+lJiv/ryYq/7snKf++Jyn/vicp/74nKf++Jyn/vicp/74n&#10;prYAAJjCAACLzgAAftsAAHX5BwBr/w8BYv8WAlv/HgNU/yYFTv8uBkn/NQhF/zwLQf9DDT7/SA47&#10;/04QOP9TETX/WBIz/14TMf9kFC7/ahUs/3IWKv96Fyf/gxgl/44ZJP+YGiP/oBoi/6obIf+tGyH/&#10;rRsh/60bIf+tGyH/rRsh/60bmr4AAIvKAAB+1wAAcOMAAGf/BABe/w0AVv8SAU//GQJJ/yADQ/8n&#10;BD//LgU6/zQGN/86BzP/Pwcw/0QILv9JCSz/Tgkp/1MKJ/9YCiX/Xgsj/2QLIf9sDB//dA0d/30O&#10;G/+HDhn/jw8Y/5kPGP+bEBj/mxAY/5sQGP+bEBj/mxAY/5sQ/0wqA/9IMwX/TzQG/1Q3CP9aQQ7/&#10;XEoW/1pUHf9XYCT/VGsq/1B4L/9NhDP/So82/0eZOf9GoTv/Rak8/0SwPv9Dtz//QsA//0LJQP9B&#10;1UH/QeRB/0HuQv9B9kL/Qf1C/0L/QflE/0H0Rv9C70f/Qu9H/0LvR/9C70f/Qu9H/0LvR/9C/00p&#10;A/9KMgT/UTIG/1c2CP9cPw7/XkkW/11THf9aXiT/V2kq/1N1L/9QgTT/TY03/0qXOv9Inzz/R6c9&#10;/0auP/9FtUD/RL1B/0TGQv9D0UL/Q+JD/0PsQ/9D9UP/Q/xD/ET/Q/VH/0PvSP9E60n/ROtJ/0Tr&#10;Sf9E60n/ROtJ/0TrSf9E/00pA/9MMAT/VDEF/1k0CP9fPQ7/YUcW/2BSHf9dXCT/Wmcr/1ZzMP9T&#10;fzT/T4o4/02UO/9LnT3/SqQ//0isQP9Is0H/R7tC/0bDQ/9GzkT/Rd9E/0XqRf1F80X7RftF90b/&#10;RPBJ/0XqSv9G5Uv/R+VL/0flS/9H5Uv/R+VL/0flS/9H/04pA/9PLgT/Vy4F/10yB/9jOw7/ZUYW&#10;/2VQHf9hWST/XWQr/1pwMP9WfDX/U4c5/1CRPP9Omj//TaJA/0upQv9KsEP/SrdE/0nARf9Iykb9&#10;SNtG+kjnR/hI8kf1SPpG8Un/R+pL/0jjTP9J3k3/St5N/0reTf9K3k3/St5N/0reTf9K/08oA/9S&#10;LAT/WiwF/2EvB/9nOg7/akQV/2pOHP9nVyT/YmEr/15tMf9beDb/V4M6/1SNPf9SlkD/UJ5C/k+l&#10;RPxOrUX7TbRH+ky8SPlMx0j2S9RJ80vlSfBL8EntTPlI6Uz/SuFO/0vaT/9M01D/TdNQ/03TUP9N&#10;01D/TdNQ/03TUP9N/1AoA/9VKgT/XSkF/2UtB/9sOA3/b0IU/29LHP9sVSP/aF4q/2NpMf9fdDb9&#10;XH87+1mJP/lWkkL3VJpE9VOiRvRSqUjyUbFJ8VC5Su9Pw0vuT89L60/iS+dP7kvkT/hN30/+TtVR&#10;/0/OUv9QyVP/UMlT/1DJU/9QyVP/UMlT/1DJU/9Q/1EnA/9YJwT/YScE/2osBv9xNgz/dEAT/3RJ&#10;Gv9yUiL/blsp/WhkMPllcDb2YXs7816FQPBbjkPuWZZG7FeeSOpVpkroVK1M51O1TeVTv07jU8xO&#10;4VPfTt1T7U/YUvdR0VP9UspU/lPEVv9Tv1f/U79X/1O/V/9Tv1f/U79X/1O/V/9T/1InA/9bJQP/&#10;ZSQE/24qBv92NAv/ej0R/3pGGP94TyD7dFgo9m9hL/FrbDbtZ3Y86WOAQOZgikXkXZJI4VuaSt9Z&#10;ok3dWKpP2leyUNhWvFHVVchS0lXbU85W61PLVvZVxlb9Vr9Y/Va6Wf1Xtlr9V7Za/Ve2Wv1Xtlr9&#10;V7Za/Ve2Wv1X/1MmA/9fIgP/aSED/3MoBf97Mgr/fzsQ/4BEFvt+TB70e1Ql7nZdLelxaDTkbXI7&#10;4Gl8QdxlhUbYYo5K1F+WTdFdnVDOXKVSzFqtVMlZtlbHWcJXxlnQV8JZ5li/WfNZu1r7WbVb+1qw&#10;XftarV37Wa1d+1mtXftZrV37Wa1d+1mtXftZ/1YkA/9iIAP/bSAD/3cmBP9/MAj/hDkN/YZBFPWF&#10;SRvuglEi531aKuF4ZDLcc2461G53QdBqgEfMZolMyGSRUMVimFPDYKBVwF6oWL5dsVm7XbxbuVzJ&#10;XLdc4Fy0Xe9csF75Xatf+V2oYPlcpWH5XKVh+VylYflcpWH5XKVh+VylYflc/1giA/9lHgP/cR8D&#10;/3skA/+ELgf/iTYL+Is+Ee+LRhfoiE4e4YRXJtl+YTHReGo6y3NzQsZvfEjCbIRNvmmMUbtmk1W4&#10;ZJtYtWOjWrNhrFywYLdermDEX6xg2F+pYetfp2H3X6Jj91+fZPdfnWT4Xp1k+F6dZPhenWT4Xp1k&#10;+F6dZPhe/1sgAv9oHAL/dB0C/34jA/+IKwX9jTQJ85A7DuqQQxTij0oa2opUJdCDXTDJfmc6w3hv&#10;Qr50eEi5cYBOtW6IUrJrj1avaZdarGefXKllqF+mZLJhpGS/YqJk0GKgZOdinmX1Yppm9WGYZ/Zg&#10;lmj2YJZo9mCWaPZglmj2YJZo9mCWaPZg/10fAv9qGgL/dxwC/4IhAv+LKQT5kTEH75U4C+aWPxDd&#10;lEcX0o5RJMqIWy/Cg2Q5vH5sQbd5dEiydXxOrnKEU6pvi1embZNbo2ubXqBqpGCdaK5jm2i6ZJlo&#10;y2WXaONklWnzZJNq9GORa/VikGv1YZBr9WGQa/VhkGv1YZBr9WGQa/Vh/18dAv9tGAL/ehsC/4Uf&#10;Av+OJwP1lS4F65k1COGcOwzWmEMWzJNPIsSNWC69h2E4toJpQbB+cUirenlOp3eAU6N0iFifcZBb&#10;m2+YX5huoWKVbatkkmy3ZpBsxmaPbN9mjm3xZYxu82SLbvRjim70Yopu9GKKbvRiim70Yopu9GKK&#10;bvRi/2EcAv9vFgL/fBoB/4geAf+RJALymSsE554xBd2gNgnRnEEVx5dNIb+RVi23jF83sYdnQKuC&#10;bkilfnZOoHt9U5x4hViYdo1clHSVX5FynmKOcahli3C0Z4lww2iHcNtnhnHuZoZy8mWFcvNkhHL0&#10;Y4Ry9GOEcvRjhHL0Y4Ry9GOEcvRj/2MaAv9xFQH/fxgB/4ocAfyUIQLunCcC46IsA9ikMgjMn0AU&#10;w5pLILqVVSyzkF03rItlP6WHbEegg3NNm4B7U5Z9gleSeopcjniSYIp2m2OHdaVmhHSxZ4J0wGiA&#10;dNVogHXsZ3928mZ/dfNlf3XzZH9182R/dfNkf3XzZH9182R/dfNk/2UZAv90FAH/gRcB/40aAfmX&#10;HgHroCMB36YmAtKnMAfIoz4Tv55JH7aZUyuulFs2p49jP6CLakabh3FNlYR4UpCBf1eMf4dciH2Q&#10;YIR7mWOAeqNmfnmvaHt5vWl6edFpeXrqaHp68mZ6efJlennzZHp582R6efNkennzZHp582R6efNk&#10;/2cXAv92FAH/hBYB/5AXAfWbGgHnpB0B26sfAc6qLwbEpj0SuqFIHrKdUSqqmFk0opRhPpyQaEWW&#10;jG9MkIl2UouGfVeGhIVbgoKNX36Al2N6f6Fmd36saHV9u2lzfs5pc37oaHR+8WZ0ffJldXzzZHV8&#10;82R1fPNkdXzzZHV882R1fPNk/2kWAf94EwH/hxQA/5MVAPGeFQDjqBYA1a4bAcqtLQbAqTsRtqVG&#10;Ha2hUCmlnFgznphfPJeUZkSQkW1Li450UYaMe1aBiYNbfIeLX3iGlGJ0hJ9lcYOqZ2+DuGltg8tp&#10;bYPmaG6D8mZvgvJlcIHzZHCB82RwgfNkcIHzZHCB82RwgfNk/2sUAf97EgH/ihIA/5YSAO2iEADe&#10;rQ4A0LEZAMWwKwW7rTkPsqlEG6mlTiegoVYymZ1eO5KaZEOLl2tKhpRyUICSeVV7j4Bad42JXnKM&#10;kmFuipxka4moZ2mJtmhnichoZ4njZ2iJ8mZph/NlaobzZGqG82RqhvNkaobzZGqG82RqhvNk/24S&#10;Af9+EAD/jRAA95oOANunCgDTsAsAyrQWAMC0KQS2sTcOra5DGqSqTCWbplUwk6NcOYygY0GGnWlI&#10;gJpwTnuYd1N2ln5YcZSGXGySkGBokZpjZZCmZWOQtGZhkMZmYZDhZmGQ8mVjjvNkZIz0Y2SM9GNk&#10;jPRjZIz0Y2SM9GNkjPRj/3EQAf+CDwD/kQ0A3p8JANOqCQDMswkAxLgTALq4JgOxtjUMp7NBGJ6v&#10;SiOWrFMujqlaN4emYT+ApGdGeqFuTHWfdVFwnXxVa5yEWmaajl1jmZhgX5ikYl2YsmRbmMNkW5je&#10;Y1uY8GNclfViXpP1Yl6T9WJek/ViXpP1Yl6T9WJek/Vi/3UOAP+GDQDrlggA1aMHAMytCADFtgcA&#10;vbwRALS9IwKruzIKobk/FZi2SCCQs1EriLBYNICuXzx6q2ZDdKlsSG+oc05qpnpSZaWCVmGjjFpd&#10;opZcWqKiX1ehsGBWocFgVaLcYFWh72BWn/dfV5z3X1ec919XnPdfV5z3X1ec919XnPdf/3oMAP2L&#10;CQDamwQAzqcGAMSwBgC8uQQAtcEOAKzCIAGkwTAImr88E5G9Rh2Juk8ngbhWMHq2XThztGQ/brJq&#10;RGixcUlksHlNX66BUVutilRYrZVXVKyhWVKsr1tQrMBbUKzaWk+r7ltPqvpbUab6W1Gm+ltRpvpb&#10;Uab6W1Gm+ltRpvpb/4AJAOGSAQDRoAQAxqsFALy0BACzvQMAq8cLAKTJHAGcyCwGk8c5D4rFRBmB&#10;w00jesFULHO/WzNtvmI5Z7xpPmK7cENeundHWrmAS1a5iU5TuJRQULigUk24rlRMuL9US7nYVEu3&#10;7VRKtvlVSrP+Vkqz/lZKs/5WSrP+Vkqz/lZKs/5W+ocCANaYAADJpQMAva8DALO4AQCpwgQAoc0I&#10;AJrQFgCS0CgEis82DIHOQRV5zEoecstSJmzKWi1myWEyYchoN1zHbzxYxnY/VcZ/Q1HFiUVOxZRI&#10;S8WgSknFrktIxb9LR8bYS0fF7UtGw/lNRcL/TkXC/05Fwv9ORcL/TkXC/05Fwv9O35AAAMyfAAC/&#10;qgEAs7MBAKm9AgCfxwUAltIJAI7aEgCI2yQCgNoyCHjZPhBx2EgYatdQH2TWWCVf1V8qW9RnL1fU&#10;bjNT03Y2UNN/OUzTiDtK05Q+R9OgP0XUrkBE1L9BQ9XYQETT7EBC0vZCQdH+REHR/kRB0f5EQdH+&#10;REHR/kRB0f5E0ZgAAMOlAAC1rgAAqbgAAJ7DAgCUzQYAitkKAITjGAF95CYDdeQyCG7jPA9n40UV&#10;YeNNG1zjVSBX410kVONkJ1DiaypN4nMtSuN8MEjjhjJF45A0Q+OcNUHkqTZA5Lg3P+XLNz/l5Dc/&#10;4/M2PeL7OD3i+zg94vs4PeL7OD3i+zg94vs4xqEAALerAACqtAAAnr4AAJPJAgCI1AYAf+4OAHnt&#10;GwFx7ScDau4yCGTuOw1e7kMTWO5LF1PuUhpQ71keTO9gIEnvZyNH728lRPB3J0HwgCk/8IoqPfGV&#10;LDvxoS058q4uOPK+Lzfz0C838+cvNvHzLzbx8y828fMvNvHzLzbx8y828fMvuacAAKuwAACfuwAA&#10;ksYAAIbQAQB73QUAdPcRAG33HAFm+CYDX/gvBlr5OApU+UAOUPpHEUz6ThRI+1UWRftbGEL7YhpA&#10;/GgcPfxwHTr9eB84/YIgNv2NIjT+mCMy/qQkMf+xJTD/vyYv/88mLv/jJi7/4yYu/+MmLv/jJi7/&#10;4yYu/+Mmra0AAJ+3AACSwgAAhs0AAHnaAABw8ggAaP8RAGH/GgFa/yMDVP8rBE//MwZK/zsIRv9C&#10;C0P/SQ1A/08OPf9VEDr/WxE4/2ETNf9oFDP/bxUw/3gWLv+CFyz/jRkq/5kaKf+kGij/rxsn/7oc&#10;Jv/HHCb/xxwm/8ccJv/HHCb/xxwm/8ccobQAAJO/AACGygAAeNYAAGziAABj/AcAXP8PAFX/FgFP&#10;/x4CSf8mA0T/LgRA/zQFPP87Bjn/QQc2/0YIM/9MCDH/UQku/1cKLP9dCir/ZAso/2wMJf91DSP/&#10;fw4h/4oPIP+VEB7/oBAe/6gRHf+xER3/sREd/7ERHf+xER3/sREd/7ERlbwAAIbHAAB50wAAa+AA&#10;AF7tAABW/wMAT/8MAEn/EgFD/xkBPv8gAjn/JwM1/y0DMv8zBC7/OAQr/z0FKP9CBSb/RwUk/0wG&#10;Iv9RBiD/VwYd/14HG/9lBxn/bggX/3gIFf+DCBP/jQkT/5YJEv+eCRL/ngkS/54JEv+eCRL/ngkS&#10;/54J/0ItA/9CMgT/SDIE/0w2Bv9OPAj/UEcO/1BSFf9OXxr/S2sf/0h3JP9Fgyf/Qo4q/0GXLP8/&#10;oC7/P6cv/z6uMP89tTH/Pbwy/zzFMv88zjP/O98z/zvqNP878zT/O/s0/zz/M/48/zP8Pf809j//&#10;NfU//zX1P/819T//NfU//zX1P/81/0MsA/9EMAT/SjAE/040Bv9ROgj/U0YO/1JRFf9RXRr/Tmkg&#10;/0t0JP9IgCj/RYsr/0OVLf9CnS//QaUw/0CsMf8/szL/P7oz/z7CNP8+zDT/Ptw1/z3oNf898TX/&#10;Pvo1/T7/Nfs//zT4P/828kH/N/BB/zfwQf838EH/N/BB/zfwQf83/0QsA/9HLgP/TS4E/1EyBf9U&#10;OQj/V0QO/1ZPFf9UWhv/UWYg/05yJf9LfSn/SIgs/0aSLv9FmzD/RKIy/0OpM/9CsDT/Qrc1/0G/&#10;Nv9ByTb/QNc3/0DlN/1A8Df6QPg390H/NvZB/zfyQf847EP/OepE/znqRP856kT/OepE/znqRP85&#10;/0UrA/9JLAP/UCwE/1UvBf9ZNwj/XEIO/1tNFf9YVxv/VmMg/1JvJf9Peir/TIUt/0qPMP9ImDL/&#10;R580/0amNf9FrTb/RbQ3/0S8OP5Exjj8RNI5+UPiOfZE7jnzRPc58UT/Oe9E/zrrRf875Eb/PONG&#10;/zzjRv8840b/PONG/zzjRv88/0YrA/9NKQP/VCkE/1ksBf9eNQf/YUAN/2FKFP9eVBr/Wl8g/1dr&#10;Jv9Udir/UYEu/06LMf5MlDT8S5w1+0qjN/pJqjj4SLE590i5OvZHwjv1R8078kffO+5H7DvrSPY7&#10;6Uf/PedH/z7hSP8/2kr/QNhK/0DYSv9A2Er/QNhK/0DYSv9A/0cqA/9QJwP/WCYD/14qBP9jMwf/&#10;Zj0N/2ZHE/9kURr/YFsg/1xnJv1Zciv6Vn0v+FOHM/ZRkDX0UJg38k6fOfFNpjvvTK087ky1PexL&#10;vj3rS8o+6UvcPuVM6j3iS/U/30v+QdxK/0LUTP9DzU3/Q8tO/0PLTv9Dy07/Q8tO/0PLTv9D/0oo&#10;A/9UJAP/XCMD/2MoBP9oMAb/bDsL/2xEEv9qThn+Zlgf+WFiJfVebSvyW3gw71iCNOxWizfqVJQ5&#10;6FObO+ZRoz3lUao+41CyP+FPu0DgT8dA3k/YQdlP6EHUT/RD0E7+Rc5O/0bIUP9GwlH/R8BR/0fA&#10;Uf9HwFH/R8BR/0fAUf9H/00lAv9XIQL/YCAD/2gmA/9uLgX/cjgK/3JBEP1wSxf3bVQd8mheJO1k&#10;aSrpYXQw5V5+NOJbhzjgWY873VeXPttVn0DYVKZC1VOuQ9JSt0TQUsJFzlLQRstS5UbIUvJIxVL9&#10;ScJS/0q8VP9Kt1X/SrZV/0q2Vf9KtlX/SrZV/0q2Vf9K/1AjAv9bHgL/ZB4C/20kA/9zKwT/dzUI&#10;/ng+DvZ3RxTwdFAb6m9aIuRrZSngZ28v22N5NdZggjrSXYo+z1uSQcxZmkPKWKFFyFepR8ZWsknE&#10;VrxKwlXJS79V30u8Vu5MuVb6TbdW/02yWP9Nrln/TaxZ/02sWf9NrFn/TaxZ/02sWf9N/1MgAv9e&#10;HAL/aBwC/3EiAv94KAP/fDEH+H46C/B9QxHpekwY4nZXH9xyYSjUbWsvz2l0NstlfTvHYoVAxGCN&#10;Q8FelUa/XZxIvFukS7parUy4WbdOtlnDT7RZ1U+xWupQrlr3UKxa/1CoW/9QpFz/UKRd/0+kXf9P&#10;pF3/T6Rd/0+kXf9P/1YeAv9hGQL/bBoC/3UgAv98JQP9gS4F84Q3CeqEPw7igUgV231THdF3XSfL&#10;cmcwxm5wN8JqeDy+Z4BBumWIRbdjkEi0YZhLsl+fTa9eqE+tXbJRq12+UqldzlOmXeVTpF70U6Je&#10;/1OfX/9SnGD/Uptg/1KbYP9Sm2D/Uptg/1KbYP9S/1gcAv9kFwH/cBkB/3kdAf+AIwL4hioD7Yky&#10;BuSKOwrciEUS0YJQHMp9WibEeGMvvnNsN7lvdD21bHxCsmqERq5njEqrZZNNqGSbT6VipFKjYa5U&#10;oWG5VZ9hyFadYeFWm2LxVZli/VWXY/9UlWT/VJRk/1OUZP9TlGT/U5Rk/1OUZP9T/1oaAv9nFQH/&#10;cxcB/30bAf+EIAHziiYC6I4uBN+QNgfUjEERy4dNG8SCVya9fWAvt3hpNrJ0cT2ucXhCqm6AR6Zs&#10;iEqjao9OoGiYUZ1noFOaZqpVmGW1V5VlxFiUZdtYkmbvV5Fm/FePZ/5Wjmf+VY1o/lWNaP5VjWj+&#10;VY1o/lWNaP5V/1wYAf9pEwH/dhYB/4AZAf2IHQHvjiIB5JMpAtqUMQbOkD8PxotLGr6GVSW3gV4u&#10;sX1mNqx5bjyndnVCo3N9R59whEucboxOmGyUUpVrnVSSaqdXkGmyWY1pwFqMadVaimrsWYpq+liJ&#10;a/1Xh2v9Vodr/laHa/5Wh2v+Vodr/laHa/5W/14XAf9sEgH/eBQB/4MXAPmLGgDrkh0B4JgjAdOY&#10;LwXKlD0OwY9JGbmKUySyhlstrIFkNaZ+azyhenJCnXd6R5l1gUuVc4lPkXGRUo5vmlWLbqRYiG2v&#10;WoZtvVuEbdBbg27pWoNu+FmCb/xYgm/9V4Jv/VeCb/1Xgm/9V4Jv/VeCb/1X/2AVAf9uEQH/exMA&#10;/4YUAPaPFgDnlhgA25wcAM+bLQTFlzsNvJNHGLSOUSOtilksp4ZhNKGCaTucf3BBl3x3RpN5fkuP&#10;d4ZPi3WOUohzl1WEcqFYgnGsWn9xulx+ccxcfXLnW31y9lp8cvxZfHL8V3xy/Vd8cv1XfHL9V3xy&#10;/Vd8cv1X/2IUAf9xEQH/fREA/4gSAPKSEgDjmhIA1Z8ZAMqeKwTBmzkMuJdFF7CSTyKpjlgroopf&#10;M5yGZzqXg25AkoB1RY1+fEqJfIROhXqMUoJ4lVZ+d59Ye3aqW3l1uFx3dcpcd3blXHd39Vp3dvtZ&#10;d3b8WHd2/Fd3dvxXd3b8V3d2/Fd3dvxX/2QSAf9zEAD/gBAA/4sQAO+VDgDfng0A0KIXAMahKQO9&#10;njcLtJpDFqyWTSCkklYqnY5eMpeLZTmSiGxAjYVzRYiDekqEgIFOgH+KUnx9k1V4fJ1YdXuoW3N6&#10;tlxxesdccXriXHF781pxe/tZcnr8WHJ6/FhyevxYcnr8WHJ6/FhyevxY/2cRAf91DwD/gw4A9I4N&#10;ANuZCgDUoQsAzKQVAMKkJwO4ojYKsJ5CFaeaTB+gl1QpmZNcMZOQYziNjWo/iIpxRIOIeEl+hn9N&#10;eoSIUXaCkVVzgZtYb4CmWm1/tFxrf8Vca4DfXGuA8lprgPtZbH78WG1+/FhtfvxYbX78WG1+/Fht&#10;fvxY/2kQAf94DgD/hQwA4pIIANWbCQDOowkAx6gSAL2oJQK0pjQJq6JAE6OfSh6bm1InlJhaMI6V&#10;YTeIkmg9gpBvQ36Odkh5jH1MdYqFUHGIjlRth5lXaoakWWeFsVtlhcJbZYXcW2WF8FpmhftZZ4P8&#10;WGeD/Fdng/xXZ4P8V2eD/Fdng/xX/2wOAP97DADyiQkA2ZUGAM+eCADJpggAwasQALirIgKvqjII&#10;pqc+Ep6kSByWoVElj55YLoibXzWCmWY8fZZtQXiUdEZzkntLb5CDT2uPjFJnjpZVZI2iWGGMr1lf&#10;jMBaX4zZWV+M7llfjPtYYYr9V2GJ/Vdhif1XYYn9V2GJ/Vdhif1X/28MAP9/CQDfjQMA0pgGAMqi&#10;BgDCqQYAuq8OALKwIAGpri8Goaw8EJipRhqRp08jiaRWLIOiXTN9n2Q5d51rP3KbcURumnlIaZiB&#10;TGWXilBhlZRTXpWgVVuUrVdalL1YWZTUV1mU7FdZk/lWW5H+VVuQ/lVbkP5VW5D+VVuQ/lVbkP5V&#10;/3MJAPWEBADYkQMAzJwFAMOlBQC7rQQAs7MMAKu1HAGjtCwFm7I5DpKwRBeKrU0gg6tUKX2pXDB3&#10;p2I2caVpPGykb0FoondFZKF/SV+fiExcnpJPWJ6eUladq1NUnbxUU53RVFOd61NTnPhTVJr/U1SZ&#10;/1NUmf9TVJn/U1SZ/1NUmf9T/3gGAOGJAADQlgIAxqEDALypAwCzsAEAq7gIAKS6GACcuikDlLk2&#10;C4y3QRSEtUodfLNSJXaxWixwr2Aya65nOGatbjxiq3VAXqp9RFqphkhWqJFKU6idTVGnqk5PqLpP&#10;TqjPT06n6U9NpvdPTaX/T06k/09OpP9PTqT/T06k/09OpP9P+n8AANiOAADJmwEAvqUCALStAQCr&#10;tQAAob8EAJvBFACUwSUCjMAzCIS/PhF8vUgZdbxQIW+6WCdquV8tZbhlMmC3bDZctnQ6WLV8PlW0&#10;hUFRtJBETrOcRkyzqUhKs7lISbTOSEmz6UhIsfZJSLD/Skiw/0pIsP9KSLD/Skiw/0pIsP9K4oYA&#10;AM6UAADCoQAAtqkAAKuxAAChugEAmMMFAJDJEACKySABg8kvBXvIOw10x0UUbsZOG2jFViFjxF0n&#10;XsNkK1rCay9WwXIzU8F7Nk/AhDlMwI88SsCbPkfAqD9GwLhARcDNQEXA6D9EvvZBQ73/QkO8/0ND&#10;vP9DQ7z/Q0O8/0NDvP9D1o0AAMabAAC4pQAAra4AAKK2AACYvwIAjcgGAIPRCwB/0hoAedIqA3LS&#10;Nwhs0UIPZtFLFWHQUxpcz1sfWM9iI1TOaSdRznEqTc56LUrOgzBIzo4yRc6aNEPOqDVCzrg2Qc/N&#10;NUHO6DVAzfU3P8v+OT7L/zk+y/85Psv/OT7L/zk+y/85ypYAALyiAACvqgAAo7MAAJi8AACNxgMA&#10;gs8HAHjZCwBz3hgAbt4mAmjeMwVi3j4KXd5ID1neUBRV3lgXUd5gG07eZx5L3W8gSN54I0begSVD&#10;3ownQd6YKT/epio+37UqPeDIKj3f4yo83fErO9z7LTrc/S463P0uOtz9Ljrc/S463P0uwJ8AALGn&#10;AACksAAAmLoAAI3DAACBzQIAdtcHAG7oDwBp6BsBY+gnAl7pMgVY6TsIVOlEDE/qTA9M6lMSSepb&#10;FUbqYhdE62oZQetyGz/rex0864YeOuyRIDjsniE37awiNu27IzXuzyM07uYjNOv1IzTr+CM06/gj&#10;NOv4IzTr+CM06/gjs6UAAKatAACZtwAAjcEAAIDLAAB11QEAaeEGAGTzEQBe8xwBWfQmAlT0MARP&#10;9TgGS/VACEf2RwpE9k4MQfdVDj/3XA8892MROvhqEzf4cxQ1+H0WM/mIFzH5lBgv+qEZLvqvGi37&#10;vhos+88bK/vnGyv76xsr++sbK/vrGyv76xsr++sbqKoAAJq0AACNvwAAgMkAAHTTAABn3gAAXvII&#10;AFn+EQBT/xoBTv8jAkn/KwNF/zMEQf86BT7/QQY7/0cHOP9OCDX/VAkz/1oJMf9hCi//aQss/3IM&#10;Kv99DSj/iA4m/5UPJf+hECT/rhEj/7oSIv/KEiL/0BIi/9ASIv/QEiL/0BIi/9ASnLIAAI68AACB&#10;xwAAc9EAAGfdAABZ4wAAU/0GAE3/DgBI/xYAQ/8eAT//JgI6/y0CN/8zAzP/OQMw/z8ELv9EBCv/&#10;SgUp/1AFJ/9WBiT/XQYi/2UHIP9uBx3/eQgb/4UIGv+SCRn/ngkY/6gJF/+zCRf/twkX/7cJF/+3&#10;CRf/twkX/7cJkLoAAILFAAB00AAAZ9wAAFjjAABN8AAAR/8CAEL/DAA8/xEAOP8YATT/HwEw/yUB&#10;LP8rAin/MAIl/zUCI/86AiD/PwMe/0QDHP9JAxn/TwMX/1YEFf9eBBL/aAQR/3IFD/9+BQ7/igUO&#10;/5QFDf+eBQ3/ogUN/6IFDf+iBQ3/ogUN/6IF/zkvAv88MAP/QTED/0Q0BP9EOgb/REUI/0VRDP9D&#10;XRH/QWkW/z52Gf88gRz/Oowe/zmWIP84niH/N6Uj/zerI/82siT/Nrkl/zbAJf81yib/Ndcm/zXl&#10;Jv817yb/Nfgm/zb/Jv42/yb8Nv8m/Db/J/o2/yj6Nv8o+jb/KPo2/yj6Nv8o/zkvAv8+LwP/RC8D&#10;/0YyBP9IOAb/SEMI/0hPDf9HWxL/RGcW/0JzGv8/fx3/PYof/zyTIf87myP/OqIk/zmpJf85sCb/&#10;OLYm/zi+J/84xyf/ONMo/zjjKP847Sj+OPco+zj+J/k5/yf4OP8p+Dj/KvY4/yr2OP8q9jj/KvY4&#10;/yr2OP8q/zovAv9BLAP/RiwD/0ovBP9MNwX/TUEI/0xMDf9LWBL/SGQX/0ZwG/9DfB7/QYcg/z+Q&#10;I/8+mCT/PaAl/z2mJv88rSf/PLQo/zu7Kf87xCn/O88p/jvgKvs76yr4O/Up9jz+KfQ8/yrzO/8r&#10;8jv/LO87/y3vO/8t7zv/Le87/y3vO/8t/zwtAv9EKQL/SikD/04sBP9RNAX/Uj4I/1JKDf9QVRL/&#10;TWEX/0ptG/9IeB//RYMi/0ONJP9ClSb/QZ0n/0CjKP9Aqin+P7Eq/T+4K/w/wSv6P8sr9z/cLPU/&#10;6SzxP/Qr7z/9LO0//y3sPv8v6z7/MOc//zDnP/8w5z//MOc//zDnP/8w/0AqAv9IJgL/TiYD/1Ip&#10;A/9WMgX/VzwH/1dHDP9VURL/Ul0X/1BpHP9NdCD/Sn8j/UiJJvtHkSj6Rpkp+EWgKvdEpyv1RK0s&#10;9EO1LfNDvS3yQ8gu8EPXLuxD5y7pRPMt5kP8MORC/zHjQv8y4UL/M9xD/zTcQ/803EP/NNxD/zTc&#10;Q/80/0MnAv9LIwL/UiIC/1gnA/9cLwT/XTkH/15DDP9bThH/WFgX/lVkHPpSbyD3UHok9E2EJ/JM&#10;jSnwSpUr70mcLe1Joy7sSKov6kexL+lHujDnR8Uw5kfSMOJI5TDfR/Iy20f7NNhG/zXVRv820kb/&#10;N81I/zfNSP83zUj/N81I/zfNSP83/0YkAv9PIAL/Vh8C/10kA/9hLAT/YzUG/2RAC/9iShD6XlQW&#10;9VtfHPFYayDuVXUl61N/KOhRiCvmT5Et5E6YL+JNoDDhTKcx30yuMt1LtzPbS8I02UrPNdVL5DXQ&#10;S/A2zUr7OMpK/zrISv86xkv/O8FM/zvBTP87wUz/O8FM/zvBTP87/0ohAv9THQL/WxwC/2IiAv9n&#10;KQP/aTIF/2o8CfloRg/yZVAV7WFbGuheZiDkW3El4Vh7Kd5WhCzbVIwv2FKUMtRRmzTSUKM10E+q&#10;N85OsjjMTrw5yk7JOshO3TrET+07wU75Pb5O/z28Tv8+uk//PrZQ/z62UP8+tlD/PrZQ/z62UP8+&#10;/00eAv9WGgH/XxoB/2cgAv9sJgL/by4E+XA4B/JvQgzrbEsS5WlXGd9lYh/aYWwl1F12KtBbfi/N&#10;WYcyylePNchWljfGVJ05xFOlO8FTrTy/Urc+vVLDP7xS0z+5Uug/tVL2QbNS/0GxU/9Br1P/QaxU&#10;/0GsVP9BrFT/QaxU/0GsVP9B/1AcAf9aFwH/ZBgB/2wdAf9xIwL9dSoD83YzBet2PQrjc0cP3G9T&#10;F9RrXh/OZmcmymNxK8ZgeTDCXoE0v1yJN71akTq6WZg8uFigPrZXqEC0VrJCsla9Q7BVzEOtVuNE&#10;q1bzRKhX/kSnV/9EpVj/RKJY/0SiWP9Eolj/RKJY/0SiWP9E/1MZAf9dFAH/aBYB/3AaAf92IAH3&#10;eiYC7XwuA+R8OAfcekQN0nVPFstwWh7GbGMmwWhsLL1mdTG5Y301tmGEObNfjDywXZQ/rlybQatb&#10;pEOpWq1Fp1q4RqVZx0ejWt5HoVrvR59b/EedW/9Hm1z/Rppc/0aaXP9Gmlz/Rppc/0aaXP9G/1UX&#10;Af9gEgH/axQB/3QXAP96HAHyfyIB54EpAt6CMwTTf0AMy3pMFcR2Vh6+cWAluW5oLLRrcTKxaHk2&#10;rWaAOqpkiD2nYo9ApWCXQ6JfoEWfXqlHnV60SZtdwkqZXdZKl17sSpZf+kmVX/9Jk2D/SJJg/0eS&#10;YP9HkmD/R5Jg/0eSYP9H/1gVAf9jEQH/bhIA/3cVAPt+GADtgx0A4ocjAdaHLgPMgz0LxX9JFL17&#10;Ux23dl0lsnNlLK1vbTKpbXU3pmp8O6JohD6fZoxBnGWURJljnEeXYqZJlGKwS5JhvkyQYdBMj2Lo&#10;TI5j+EuNY/9KjGT/SYtk/0mLZP9Ji2T/SYtk/0mLZP9J/1oTAf9mEAD/cREA/3oSAPeCFADohxcA&#10;3YscANCLLAPHiDsKv4RHE7h/URyxe1okrHdiK6d0ajGjcXI2n295O5ttgD+Ya4hClWmQRZJomUiP&#10;ZqJKjGatTIpluk2IZcxOh2bmToZn9kyGZ/9LhWj/S4Ro/0qEaP9KhGj/SoRo/0qEaP9K/1wSAf9o&#10;DwD/dBAA/30QAPOFEADkixEA1o8XAMuOKgLCjDgJuohEErOETxusf1gjp3xgK6F4aDGddW82mXN2&#10;O5VxfT+Sb4VCjm2NRYtslkiIa6BLhWqqTYNpt06BachPgGrjT4Br9E5/a/9Mf2v/S39r/0t/a/9L&#10;f2v/S39r/0t/a/9L/14QAf9rDgD/dg4A+4ANAOqIDQDbjwwA0JIVAMeSJwK+jzYItoxCEa6ITRqo&#10;hFYiooBeKpx9ZTCXemw1k3dzOo91ez6Mc4JCiHKLRoVwk0mCb51Mf26oTn1utU97bcZQem7gUHlv&#10;8k55b/5NeW//THlv/0t5b/9LeW//S3lv/0t5b/9L/2APAP9tDQD/eQwA7oMLANuLCQDUkQoAzJUT&#10;AMKVJQK5kzQHsY9BEKqMSxmjiFQhnYRcKZeBYy+Sfmo1jnxxOYp6eD2GeIBCg3aIRX91kUl8c5tM&#10;eXKmTnZys1B1csNQc3LdUHRz8E90c/1NdHP/THRz/0x0c/9MdHP/THRz/0x0c/9M/2IOAP9vDAD8&#10;ewoA3oYGANWOCADPlAkAx5gRAL6YIwG1ljIGrZM/D6aQSRifjFIgmIlaKJOGYS6Og2g0iYFvOYV/&#10;dj2BfX5BfXuGRXp5j0l2eJlMc3ekTnF3sVBvdsFQbnfZUG53709ud/xObnf/TW93/0xvd/9Mb3f/&#10;TG93/0xvd/9M/2QNAP9yCgDwfgYA2ogFANCQBwDKlwgAwpsQALmbIQGxmjAGqZc9DqGURxeakVAf&#10;lI1YJ46LXy2JiGYzhIZtOICEdD17gntBeICERXR/jUhxfZdLbXyiTmt8r09pe75QaHzVUGh87U9p&#10;fPtOaXz/TWp7/0xqe/9Manv/TGp7/0xqe/9M/2YKAP91CADhgQIA1IsFAMuTBgDEmgYAvZ4OALWf&#10;HwGsni4FpJs7DJ2YRRWWlU4ej5NWJYmQXSyEjmQyf4trN3qKcjx2iHlAcoaBRG+Fikdrg5VKaIKg&#10;TWWBrE5jgbxPYoHRT2KB605jgflNY4H/TGSA/0tkgP9LZID/S2SA/0tkgP9L/2kIAPt4BADchAEA&#10;z48EAMaXBQC/nQUAt6EMAK+jHACnoiwEn6A5C5ieQxSRm0wciphUI4SWXCp/lGIwepJpNXWQcDpx&#10;jnc+bY1/QmmLiEZlipJJYomeS1+Iqk1eiLpOXIjOTl2I6U1dh/hMXYf/S16G/0tehv9LXob/S16G&#10;/0tehv9L/20FAOp8AADViAAAypIDAMGaAwC5oAMAsaYJAKmnGQCipykDmqU2CZKjQRKLoUoahJ9S&#10;IX6dWih5m2AudJlnM2+XbjhrlnU8Z5R9QGOThkNgkZBGXJGcSVqQqUtYkLhMV5DMTFeQ50tXj/dK&#10;V47/SliO/0lYjv9JWI7/SViO/0lYjv9J/3EBAOCAAADPjAAAxJYCALueAgCypAAAqaoFAKKsFQCb&#10;rCYClKs0B4yqPw+FqEgXfqZQHnikWCVzol4rbqFlMGqfbDRlnnM5YZ17PF6bhEBamo5DV5maRVSZ&#10;p0dSmbZIUZnKSFGY5khRl/VIUZf/R1GW/0dRlv9HUZb/R1GW/0dRlv9H9ncAANiFAADJkQAAv5sB&#10;ALSiAACrqAAAobAAAJqyEQCUsyIBjbIwBYWxPAx+r0YUeK5OG3KsViFtq1wnaKljLGSoajBgp3E0&#10;XKZ5OFilgjtVpIw+UaOYQE+jpUJNo7RDTKPIQ0yj5ENLofRDS6D/REug/0RLoP9ES6D/REug/0RL&#10;oP9E430AAM+LAADClgAAt58AAK2mAACjrQAAmbUAAJC5DgCLuh4BhLotA325OQl3uEMQcbZMF2u1&#10;Ux1mtFoiYrNhJl6yaCtasW8uVrB3MlOwgTVPr4s4TK+XOkqupDxIrrM9R67HPUeu4zxGrfM9Rqv+&#10;PkWr/z9Fq/8/Rav/P0Wr/z9Fq/8/2oMAAMeRAAC7nAAAr6QAAKWrAACasgAAkLoBAIbBCQCBwhgA&#10;e8IoAnXCNQZvwUAMacBJEmS/URdfvlgcW75fIFe9ZiRUvG4nUbx2Kk27fy1Ku4owSLuWMkW7ozRD&#10;u7I0QrvFNUO74jRCufM1Qbj9N0C3/zdAt/83QLf/N0C3/zdAt/83zosAAL+YAACyoQAAp6kAAJyw&#10;AACRuAAAhsACAHvIBwB0yxIAcMwiAWvLMANmyzwHYctFDFzKThFYylYVVMpdGVHJZBxOyWwfS8l0&#10;IkjIfiRFyIgnQ8iVKEHIoio/yLErPsnEKz7J4So+x/IrPcb8LTzF/y48xf8uPMX/LjzF/y48xf8u&#10;xJMAALafAACppgAAna4AAJK3AACGvwAAe8cDAHDPBwBn1g0AZNcaAGDYKgFc2DYDWNhBBlTYSgpQ&#10;2FINTdhaEErXYhNH12kWRddyGELXfBpA2IccPdiTHjzYoR862bAgOdnDIDnZ3yA51+8gONX5IjfU&#10;/yM31P8jN9T/IzfU/yM31P8juZwAAKukAACfrAAAk7UAAIe+AAB7xgAAcM4DAGXWBwBd4w4AWuMb&#10;AFbjJwFS5DICTuQ8BErkRAZH5U0IReVVCkLlXAxA5WQOPuZsEDvmdhI55oAUN+eMFTXnmRY056gX&#10;Mui4GDLozBgx6OUYMeb0GDHl/Bgx5fwYMeX8GDHl/Bgx5fwYrqIAAKGqAACUswAAiL0AAHvGAABv&#10;zgAAY9YBAFjeBQBU7hAAUe8bAE3vJgFJ8C8CRfA4A0HxPwQ+8UcFPPJOBjryVQc38lwINfNkCTPz&#10;bQox9HcML/SCDS30jw4r9Z0PKvarECn2vBAo9s4RJ/fmESf18REn9fERJ/XxESf18REn9fERo6gA&#10;AJayAACIuwAAe8UAAG/OAABi1wAAVt4AAE7wBwBK+hAARvsZAEL7IgE//CoBO/0yAjj9OQI1/j8D&#10;Mv5GAzD/TAQu/1MFK/9aBSn/YgYn/2sGJP92ByP/gggh/5AIIP+dCR//qwke/7oJHf/JCRz/3Qkc&#10;/90JHP/dCRz/3Qkc/90JmLAAAIq6AAB8xAAAb80AAGLYAABV3gAASeQAAET7BQA//w4AO/8VADj/&#10;HAA0/yQBMf8rAS3/MQEq/zYCJ/88AiX/QgIj/0gCIP9OAx7/VQMc/10DGf9nBBf/cgQV/38EFP+M&#10;BRP/mgUS/6YFEf+yBRH/vAUR/7wFEf+8BRH/vAUR/7wFjLgAAH3CAABvzAAAYtgAAFTfAABH5QAA&#10;PvEAADn/AQA0/wsAMP8QACz/FgAp/xwAJv8iACL/JwEf/ywBHP8xARr/NgEY/zwBFf9BARP/SAIR&#10;/08CEP9XAg3/YQIM/2wCCv95Agn/hgMI/5IDB/+dAwb/pQMG/6UDBv+lAwb/pQMG/6UD/zExAv82&#10;LgL/Oi8C/zsyA/87OQT/O0MF/zlPB/84XAr/NmgN/zR0EP8ygBL/MYsU/zCUFv8wmxf/L6IX/y+o&#10;GP8urxn/LrUZ/y68Gf8uxRr/Ls8a/y7gGv8u6xr/LvQa/y78Gvwv/xn7L/8a+i7/G/ou/xz6Lv8c&#10;+i7/HPou/xz6Lv8c/zMvAv85LAL/PS0C/z4wA/8/NgT/P0EF/z1NB/88WQr/OmUO/zhyEf82fRP/&#10;NYgV/zSRF/8zmRj/M6AZ/zKmGf8yrBr/MbMa/zG6G/8xwhv/Mcwb/zHdG/8x6Rv9MfMb+jL7G/gy&#10;/xv3Mv8c9jH/HfUx/x71Mf8e9TH/HvUx/x71Mf8e/zUsAv88KgL/QCoC/0ItA/9DNAT/RD8F/0JK&#10;B/9BVgr/P2IO/z1uEf87ehT/OYQW/ziOGP83lhn/Np0a/zakG/81qhz/NbAc/zW3Hf81vx3/Nckd&#10;/DXYHfo15x33NfEd9DX6HfI1/x7xNf8f8DX/IO80/yHvNP8h7zT/Ie80/yHvNP8h/zgqAv8/JwL/&#10;QyYC/0YpAv9JMgP/STwF/0hHB/9GUwv/RF8P/0JqEv9AdhX/PoAY/zyKGf88khv/O5oc/TqgHfw6&#10;px37Oa0e+jm0H/k5vB/4OcYf9jnTH/I55B/vOfAf7Dr6H+o5/yHpOf8j6Dn/JOc5/yTnOf8l5zn/&#10;Jec5/yXnOf8l/zwnAv9DIwL/SCIC/0wmAv9PLwP/UDkF/05DB/9MTwv/SlsP/0hmE/9FcRb8Q3wZ&#10;+kKGG/hBjhz2QJYe9T+dH/M/oyDyPqog8T6xIfA+uSHuPsMh7T7PIeo+4iHmP+8h4z75I+E9/yXf&#10;Pf8n3j3/KNw9/yjcPf8o3D3/KNw9/yjcPf8o/z8jAf9HIAH/TB4B/1EkAv9VLAP/VjUE/1U/Bv9T&#10;Sgr+UFYP+k5iE/ZLbRfzSXca8EeBHO5Gih7sRZIg60SZIelDoCLoQ6cj5kOuI+VCtiTkQsAk4kPM&#10;JN9D4CTbQ+0l1kL4KNNC/yrRQv8rz0H/K85B/yzOQf8szkH/LM5B/yzOQf8s/0MgAf9KHAH/UBsB&#10;/1chAf9bKAL/XDID/1s7BvxZRgn2VlEO8VRdE+1RaBfpT3Ia5k18HeRLhSDiSo4h4EmVI95InCTc&#10;R6Mm2kerJ9hGsyjVRrwo00bIKdFG3CrNR+wqyUb3LMdG/y7ERv8vw0b/L8JG/y/BRv8vwUb/L8FG&#10;/y/BRv8v/0YdAf9OGAH/VhgB/1weAf9gJQL/Yi0D/GI3BfRgQQjuXUwN6FpYEuNYYxffVW4b21J3&#10;H9hQgCLUT4kk0U2QJ89MlyjNTJ4qy0umK8lKrSzHSrctxkrCLsRK0S/BS+cvvUr0MbtK/zK4Sv8y&#10;t0v/M7ZL/zO2S/8ztkv/M7ZL/zO2S/8z/0oaAf9SFQH/WhYB/2EbAf9mIQH+aCkC9GgyA+xnPAbl&#10;ZEgL32FUENleXhfSW2kczlhyIMtWeyTIVIMnxVKLKsNRkizBUJkuv0+hL71PqDG7TrEyuU68M7dO&#10;yjS1TuE0sk7xNa9P/TatT/82rE//NqtP/zarT/82q0//NqtP/zarT/82/00XAf9VEgH/XxQA/2YY&#10;AP9rHQH4bSQB7W4sAuVtNgTda0MI1GdPEM1kWhfIYGQdxF1tIsFbdia9WX4pu1eFLLhWjS+2VZQx&#10;tFScM7JTpDSwUq02rVK3N6xSxTiqUto4p1LtOaVT+jmjU/85olP/OaFU/zihVP84oVT/OKFU/zih&#10;VP84/08UAf9ZEAD/YxIA/2oUAP9vGQDych8A5nQmAd10MQLTcT8Iy21LD8VpVhfAZmAdu2NpIrdg&#10;cSe0XnkrsVyALq5biDGsWY8zqliXNadXnzelV6g5o1azOqFWwDufVtI8nVbpPJtX+DyaV/88mVj/&#10;O5hY/zuYWP86mFj/OphY/zqYWP86/1ISAf9cDgD/ZhAA/20RAPpzFADrdxgA4HkfANR5LQLLdjwH&#10;xHJIDr5vUxa4a1wds2hlIq9lbSesY3UrqWF8L6ZfhDKjXos1oV2TN55cmzmcW6Q7mVqvPZdauz6W&#10;Wsw/lFrlP5Jb9T6RW/8+kFz/PZBc/zyPXP88j1z/PI9c/zyPXP88/1URAP9fDQD/aQ4A/3EOAPV3&#10;EADmexEA2X0YAM59KgLFezkGvndFDrd0UBWxcFkcrW1iIqhqaSelaHEsoWZ4L55kgDObYoc2mGGP&#10;OJZgmDuTX6E9kV6rP49euECNXshBi17hQYpf80CJX/8/iWD/Pohg/z6IYP89iGD/PYhg/z2IYP89&#10;/1cPAP9iDAD/bAwA+HQMAOl6DADefgwA0oEVAMiBJwHAfzYGuHxCDbJ4TRWsdVYbp3JfIqJvZiee&#10;bG4sm2p1MJdofDOUZ4Q2kWWMOY5klTyMY54+iWKoQIditUKFYsVChGLeQ4Nj8UKCY/1BgmT/QIJk&#10;/z+CZP8/gmT/P4Jk/z+CZP8//1kOAP9kCwD/bgoA6ncIANt9CADUggoAzIQSAMOFJAG7gzQFs4BA&#10;DK18SxSmeVQboXZcIZxzZCaYcWsrlG9yL5FteTOOa4E2i2qJOYhokjyFZ5s/gmamQYBmskN+ZsFE&#10;fWbZRHxn70N8Z/xBfGj/QHxo/0B8aP8/fGj/P3xo/z98aP8//1sMAP9nCQD3cQcA3noFANSABwDO&#10;hQkAx4cRAL6IIgG2hzEEr4Q+C6iBSROifVIanHpaIJd3YSaTdWgrj3NvL4txdzOIb342hW6GOoJt&#10;jz1/a5k/fGujQnlqsEN4ar9EdmrURXZr7UN2a/tCdmv/QXZs/0B2bP9Admz/QHZs/0B2bP9A/10K&#10;AP9pBwDsdAMA2nwEANCDBgDJiAcAw4oPALqLIAGyii8Eq4g8CqSFRxKdgVAZmH5YH5N8XyWOeWYq&#10;indtLoZ1dDKCdHw2f3KEOXxxjT15cJZAdm+hQnRurkRybr1FcG7RRXBv60Rwb/pDcW//QXFv/0Bx&#10;cP9AcXD/QHFw/0BxcP9A/18IAP9rBADhdgAA1H8DAMuGBQDFiwYAvo0NALWPHgCuji0Dpow6CZ+J&#10;RRGZhk4Yk4NWHo6AXSSJfmQphXxrLYF6cjJ9eHk1eneCOXd2izxzdZU/cXSfQm5zrERsc7tFa3PO&#10;RWtz6URrc/hDa3P/Qmxz/0Fsc/9AbHP/QGxz/0Bsc/9A/2EFAPpuAQDdeQAA0IICAMeJBADAjgQA&#10;uZEMALGSGwCpkisDopA4CJuNQw+UikwXjohUHYmFWyOEg2IogIFpLXx/cDF4fnc1dXx/OHF7iDxu&#10;epI/a3mdQWh4qkNmeLhEZXjMRWV450RlePdDZnj/QmZ4/0FmeP9AZnj/QGZ4/0BmeP9A/2QDAO5x&#10;AADYfAAAy4UCAMOMAwC7kQMAs5QJAKyWGAClligCnZQ2B5aSQQ6Qj0oVio1SHISLWiJ/iWAne4dn&#10;LHeFbjBzg3U0b4J9N2yBhjtpf5A+Zn6bQWN+qENhfbZEYH3JRF995UNgffZCYH3/QWF9/0Bhff9A&#10;YX3/QGF9/0Bhff9A/2cAAON0AADSfwAAx4gBAL6PAgC2lQEArpgGAKaaFQCfmiYCmJkzBpGXPwyL&#10;lUgUhZNQGn+RWCB6j18ldo1lKnKLbC5uinMyaoh7NmaHhDljho48YIWZP12EpkFbhLRCWoTHQ1qE&#10;40Jag/RBW4P/QFuD/0Bbg/8/W4P/P1uD/z9bg/8//2oAAN54AADNgwAAwowAALmTAACwmAAAp50C&#10;AKCfEgCZnyMBk54xBYydPAuFm0YSf5lOGHqXVh51ll0jcJRjKGySaixokXEwZZB5NGGOgjdejYw6&#10;WoyXPViMpD9Wi7JAVIvFQFSL4UBUivM/VYr+P1WJ/z5Vif8+VYn/PlWJ/z5Vif8+728AANZ8AADI&#10;hwAAvZEAALSYAACqnAAAoKIAAJmkEACTpSABjKQuA4WjOQl/okMPeaBMFnSfUxtvnVogapxhJWaa&#10;aCljmW8tX5h3MFuXgDRYloo3VZWVOVKVojtQlLA9T5TDPU+U3zxPk/I8T5L9PE+S/zxPkf88T5H/&#10;PE+R/zxPkf885HQAAM+BAADCjAAAuJYAAK2cAACjoQAAmKgAAJCqDQCLqxsAhasqAn6qNgZ4qUEM&#10;cqhJEm2nURhpplgcZKRfIWCjZiVdom0pWaF1LFahfi9ToIgyT5+TNU2foDdLnq84Sp7BOEme3ThJ&#10;nfA4SZz8OEmb/zlJm/85SZv/OUmb/zlJm/8523oAAMiHAAC8kgAAsZoAAKagAACcpgAAkawAAIex&#10;CACBshYAfLMmAXayMwRxsj0Ja7FHDmawTxNir1YYXq5dHFqtZCBXrGsjVKxzJlCrfClNqoYsSqqS&#10;L0ipnzBGqa0yRam/MkSq2jJEqO8yQ6f7M0Om/zNDpf80Q6X/NEOl/zRDpf800IEAAMGOAAC1mAAA&#10;qZ8AAJ6lAACTrAAAiLIAAHy5AgB2uhEAcrshAG67LgJouzoGZLpDCl+6TA5buVMSV7haFlS4YRlR&#10;t2kcTrdxH0u2eiJItoQlRbaQJ0O1nSlBtawqQLa+Kj+22Co/tO4qPrP6LD2y/y09sf8tPbH/LT2x&#10;/y09sf8tx4kAALmVAACsnQAAoaQAAJarAACKsgAAf7gAAHO/AwBqxAwAZ8UaAGPFKAFfxTUDW8U/&#10;BVfFSAlUxFAMUMRYD03EXxJKw2YVSMNuF0XDeBpCw4IcQMOOHj7DnB88w6sgO8O8ITrD1SE7wu4h&#10;OcD5Iji//yQ4v/8kOL//JDi//yQ4v/8kvZEAALCbAACkogAAmKoAAIyxAACAuQAAdb8AAGrGBABe&#10;zAgAWc8SAFfQIQBV0C4BUdA5Ak7QQwRL0EwGSdBTCEbQWwtD0GMNQdBrDz7QdRE80YATOtGMFDjR&#10;mhY20akXNdG7FzTS0hc10OwWNM/3GDPO/xozzv8aM87/GjPO/xozzv8as5kAAKahAACaqQAAjrEA&#10;AIG5AAB1wAAAascAAF7NAwBU1AgATN0NAErdGABI3iYARt4yAUTfPAJC30UDP99NBD3gVQU74F0G&#10;OeBmCDfgbwk14XoKM+GGDDHhlA0w4qMOLuKzDi7jxw4t4+MOLeDyDizf+w8s3/0QLN/9ECzf/RAs&#10;3/0QqKAAAJynAACPsAAAg7gAAHbBAABqyQAAXs8AAFPVAQBJ3AYARekPAELpGQBA6iQAPeouADrr&#10;NgE47D4BNuxGAjPtTQMx7VUDL+5dBC3uZQUr7nAFKe97BijviQcm8JcHJfCnCCTxuAgj8cwIIvLl&#10;CCLw8wgi7/UIIu/1CCLv9Qgi7/UInqYAAJGvAACEuAAAd8EAAGrJAABd0AAAUdcAAEbdAAA/6gUA&#10;PPYOADn2FwA29yAAM/coADH4MAAu+TYBK/k9ASn6RAEn+koCJftSAiP7WgIg/GMDHvxuAxz9ewMb&#10;/okEGf6YBBj/qAQX/7cEFv/IBBb/4AQW/+QEFv/kBBb/5AQW/+QEk64AAIW3AAB4wAAAaskAAF3S&#10;AABQ2QAARN8AADrkAAA19wMAMv8MAC7/EgAr/xoAKP8hACb/JwAj/y0AIP8zAB7/OQEc/z8BGf9F&#10;ARf/TQEV/1UBE/9fARH/agIQ/3gCDv+HAg7/lgIN/6QCDP+wAgz/vgIM/8ICDP/CAgz/wgIM/8IC&#10;h7YAAHm/AABryQAAXtMAAFDbAABD4AAAOOUAAC/wAAAr/wAAJ/8IACT/DgAh/xMAHv8ZABv/HgAY&#10;/yMAFf8oABP/LQAR/zIAEP84AA7/PwAM/0YBCv9PAQf/WQEE/2UBAf9yAQD/gQEA/48BAP+bAQD/&#10;pwEA/6kBAP+pAQD/qQEA/6kB/ywvAf8wLAH/MiwC/zMwAv8xNgP/MEED/y9NBP8tWgb/K2YH/ylz&#10;CP8ofgr/J4gL/yeRDP8nmQ3/Jp8N/yalDv8mqw7/JrEP/ya4D/8mwA//JskP/ybXD/8m5g//JvAP&#10;/ib5D/sn/w/5J/8P+Sb/Efgm/xH4Jv8S+Cb/Evgm/xL4Jv8S/y4sAf8zKQH/NSoC/zYtAv82NAL/&#10;NT8D/zNLBP8yVwb/MGQH/y5wCf8sewr/LIUM/yuODf8rlg7/Kp0P/yqjD/8qqRD/Kq8Q/ym2EP8p&#10;vRH/KccR/ynTEf4p4xH7Ku8R+Cr4EPYr/xD0Kv8S9Cr/E/Mq/xTzKf8U8yn/FPMp/xTzKf8U/zEp&#10;Af82JgH/OSYB/zopAv87MgL/Oz0D/zlIBf83VAb/NWAH/zNsCf8ydwz/MIIN/zCLDv8vkw//L5oQ&#10;/y6gEf8uphH/LqwS/y6zEv4uuhL9LsQS+y7PE/gu4RL1Lu0S8S/3Eu8v/xPuLv8V7S7/Fuwu/xfs&#10;Lv8X7C7/F+wu/xfsLv8X/zQmAf85IwH/PSMB/z4mAv9BLwL/QTkD/z9FBP89UAb/O1wI/zloCv83&#10;cw3/Nn4O/zWHEP00jxH8NJYS+jOdE/kzoxP4M6kU9zOwFPYztxT0M8AU8zPMFPAz3hTtM+sU6TT2&#10;Fecz/xfmM/8Y5DL/GeQz/xrjMv8a4zL/GuMy/xrjMv8a/zgjAf89IAH/QR8B/0UjAf9HLAL/RzYD&#10;/0ZABP9ETAb/QVgI/z9kC/s+bw75PHkQ9juDEfQ6ixPzOZMU8TmZFPA4oBXuOKYW7TitFuw4tBbq&#10;OL0W6TjJFuc42xbjOeoW4Dj1GN04/xrbN/8c2Tf/Hdc3/x3WN/8e1jf/HtY3/x7WN/8e/zsgAf9B&#10;HAH/RRoB/0sgAf9NKAH/TjIC/008BP9KRwb6SFMI9kZfC/JEag7vQnQR7EF+E+pAhxToP44V5j6W&#10;FuU+nBfjPaMY4j2qGOA9shjfPbsZ3T3GGds92BrWPeka0j31Hc49/h/MPP8gyzz/Ick8/yHJPP8h&#10;yTz/Ick8/yHJPP8h/z8cAf9FFwH/SxcB/1AdAf9TJAH/VC0C/1M3A/dRQgXxTk0I7ExaC+hKZQ/l&#10;SG8R4kd5FN9FghbdRIoX2kORGdhCmRrVQp8b00GmHNFBrh3PQbcezkHBHsxB0B/JQuUfxULzIcJB&#10;/iPAQf8kvkH/JL1B/yW9Qf8lvUH/Jb1B/yW9Qf8l/0IYAf9JEwD/UBQA/1YZAP9ZIAH/WigB91oy&#10;Au9YPQToVUkH41NVCt5RYA7ZTmoS1Ex0FtBLfBjOSYQbzEiMHMpHkx7IR5ofxkahIcRGqSLCRbEj&#10;wUW8I79FySS9Rt8luUbvJrZG+ye0Rv8os0b/KLJG/yixRv8osUb/KLFG/yixRv8o/0YVAP9NEQD/&#10;VRIA/1sWAP9eGwD5YCMB72AsAeZeNgPfXEQF2FlQCtFXWw/MVGUUyFJuGMVQdxvDT38dwE6GH75N&#10;jiG8TJUjukucJLhKpCa2SqwntEq2KLNJwymxSdYprkrqKqtK+CupSv8rqEv/K6dL/yunS/8rp0v/&#10;K6dL/yunS/8r/0kSAP9QDgD/WRAA/18SAP9jFgDyZR0A52UlAN5kMQHUYj8FzWBLCsddVg/CWmAV&#10;vlhpGbtWcRy4VHkftlOBIrNSiCSxUJAmr1CXKK1PnymrTqgrqU6yLKdOvi2mTs4uo07mLqFP9S6f&#10;T/8unk//Lp1P/y6dUP8unVD/Lp1Q/y6dUP8u/0wQAP9UDQD/XQ4A/2MPAPlnEQDraRUA32ocANNq&#10;LAHLaDsExWVHCb9iUg+6YFwVtl1lGbJbbR2vWXUhrFh8I6pWgyanVYsopVSTKqNTmyyhU6Mun1Kt&#10;L51SuTCbUskxmVLiMZdT8jGWU/8xlVT/MZRU/zCUVP8wlFT/MJRU/zCUVP8w/08OAP9YCwD/YAsA&#10;+2YMAPBrDQDkbQ4A1m4WAMxvKAHEbTcEvWtECbdoTw+yZVgVrmJhGqpgaR6nXnAhpF14JaFbfyef&#10;WocqnFmOLJpYly6YV6AwlVaqMpNWtTORVsU0kFbdNI5X8DSNV/0zjFj/M4xY/zKMWP8xjFj/MYxY&#10;/zGMWP8x/1EMAP9bCQD/YwgA62oHAN1uCADYcQoAz3ITAMZzJQG+cjQDt3BBCLFtTA6salUUp2de&#10;GaNlZR6gY20inGF0JZpgeyiXXoMrlF2LLZJckzCPW5wyjVqmNItasjWJWsE2h1rWNoZb7TaFW/s1&#10;hVz/NIRc/zOEXP8zhFz/M4Rc/zOEXP8z/1MKAP9dBgD1ZgQA320DANVyBgDQdQkAyXYRAMB3IgC4&#10;djEDsXQ+B6txSQ6mblIUoWxbGZ1pYh2ZZ2oilmZxJZNkeCiQY38rjWGHLopgkDCIX5kzhV+jNYNe&#10;rzaBXr44gF7ROH9f6jd+X/o2fmD/NX5g/zR+YP80fmD/NH5g/zR+YP80/1UIAP9gBADoaQAA2nAD&#10;ANB1BQDKeAcAw3oPALt7HwCzei8CrHg8B6Z1Rg2hc1ATnHBYGJduYB2Ta2chkGpuJY1odSiKZ3wr&#10;h2aELoRkjTGBY5Y0f2OhNnxirTd6Yrs5eWLOOXhj6Dh4Y/g3eGT/Nnhk/zV4ZP81eGT/NXhk/zV4&#10;ZP81/1cFAP9iAQDhbAAA1HMCAMt4BADFewUAvn0NALZ+HQCvfiwCqHw5BqF5RAycd04Sl3RWGJJy&#10;XRyOcGQgim5rJIdsciiEa3orgWqCLn5pijF7aJQ0eGefNnZmqjh0Zrk5c2bLOnJm5jlyZ/c4cmf/&#10;N3Jo/zZyaP81cmj/NXJo/zVyaP81/1kCAPZlAADdbgAAz3YBAMd7AwDAfwQAuYAMALGCGgCqgioC&#10;o4A3BZ19QguXe0sRknhUF412WxuJdGIghXJpJIFxcCd+b3cre25/LnhtiDF2bJI0c2ucNnBqqDhu&#10;arc6bWrJOmxq5Dpta/U4bWv/N21r/zZta/82bWv/Nm1r/zZta/82/1sAAOtnAADZcQAAzHkAAMN+&#10;AgC7ggMAtIQJAK2FGACmhSgBn4Q1BZmCQAqTf0kQjX1SFol7WRuEeWAfgHdnI3x1bid5dHUqdnN9&#10;LnNyhjFwcZA0bXCbNmtvpzhpb7U6aG/HOmdv4jpnb/Q4aG//N2hv/zZob/82aG//Nmhv/zZob/82&#10;/14AAORqAADTdAAAyHwAAL+BAQC3hQEAr4cHAKiJFQChiSUBm4gzBJSGPgmOhEcPiYFQFYR/Vxp/&#10;fl4ee3xlInh6bCZ0eXMqcXh7LW53hDBrdo4zaHWZNmZ0pThkc7M5YnPEOmJz4Dpic/M4Y3P/N2Nz&#10;/zZjc/82Y3P/NmNz/zZjc/82/2EAAOBtAADPdwAAxH8AALuFAACziQAAqosDAKOMEwCcjSMBloww&#10;A5CLPAiKiUUOhIdOE3+FVRh7g1wdd4JjIXOAaiVvf3EpbH15LGl8gi9me4syY3qXNWB5ozdeebE4&#10;XXnCOVx53TldefE4XXj+N154/zZeeP81Xnj/NV54/zVeeP819WQAANxwAADKegAAwIMAALaJAACu&#10;jQAApI8AAJ2REACXkiAAkZEuA4qQOQeEjkMMf41MEnqLUxd1iVobcYhhIG6GaCNqhW8nZ4R3K2OD&#10;fy5ggokxXYGUM1uAoTZZf683V3/AOFd/2jdXf/A3WH79Nlh+/zVYfv81WH7/NVh+/zVYfv816WgA&#10;ANR0AADGfgAAu4cAALKNAACokQAAnpQAAJaWDgCRlxwAi5crAoWWNwV/lEEKeZNJEHSSURVwkFgZ&#10;bI9fHWiOZiFljG0lYYt0KF6KfSxbiYcvWIiSMVWHnzNTh601Uoe+NVGH1jVRhu41UoX7NFKF/zRS&#10;hf8zUoX/M1KF/zNShf8z42wAAM55AADBgwAAtosAAKyRAACilQAAl5kAAI+bCwCKnRgAhJ0nAX6c&#10;NAR5mz4Ic5pHDW+ZTxJqmFYXZpddG2OVYx5flGoiXJNyJVmSeyhVkYUrUpGQLlCQnTBOkKsxTJC8&#10;MkyQ0zJMj+0yTI76MkyN/zFMjP8xTIz/MUyM/zFMjP8x3HEAAMh+AAC7iAAAsZEAAKaWAACcmgAA&#10;kJ8AAIeiBgCBoxQAfKQjAXekMANyozsGbaJEC2ihTA9koFQTYJ9aF12eYRtZnWgeVp1wIVOceSRQ&#10;m4MnTZqOKUqamyxImqktR5m6LUaa0C1GmOstRpf5LkaW/y5Glv8uRpb/LkaW/y5Glv8u0XcAAMGE&#10;AAC2jgAAqpUAAKCbAACVnwAAiqQAAH2pAAB3qxAAc6seAG+sLAFqqzcEZatBB2GqSQtdqVEPWqlY&#10;E1eoXxZTp2YZUKduHE2mdh9KpYEhSKWMJEWlmSZDpKgnQqS4KEGkzidBo+onQKL4KECh/ylAoP8p&#10;QKD/KUCg/ylAoP8pyX4AALqLAACvlAAAo5oAAJigAACNpQAAgqoAAHWwAABsswwAabQYAGW0JwFh&#10;tDMCXrQ9BFq0RgdWs04KU7NVDVCzXBBNsmMTSrJrFkexdBhFsX4aQrCKHUCwlx4+sKYgPLC3IDyw&#10;zCA8r+ggO673ITqt/yI6rP8jOqz/Izqs/yM6rP8jwIYAALOSAACnmQAAnJ8AAJCmAACErAAAebEA&#10;AG23AABhvAUAXb0SAFq+IABYvi0BVL44AlG+QgROvkoGTL5SCEm+WQpGvmAMRL5oDkG9cRE/vXwT&#10;PL2IFTq9lRY4vaQXN721GDa9yhg3vOcXNbv2GTW6/xo0uf8bNLn/GzS5/xs0uf8buI8AAKqYAACf&#10;nwAAk6YAAIesAAB7swAAb7kAAGO+AABYxAQAUMgMAE3IFwBMySUASsoxAEfKOwFFykQCQ8pMA0HK&#10;VAQ+ylwGPMpkBzrLbgk4y3gKNsuFDDTLkg0yy6IOMcuyDzDMxw8wy+UOL8n1Dy7I/REux/8SLsf/&#10;Ei7H/xIux/8SrpcAAKGeAACVpQAAia0AAHy0AABwuwAAZMEAAFnGAABOywMARdAIAD7VDgA91RoA&#10;PNYmADvXMQA52DsAONlFATbZTQE12VYCM9peAjHaaAMw23MELtt/BSzbjQUq3J0GKdytBijdwQYo&#10;3d4GJ9vvBybZ+Qgm2P4JJtj+CSbY/gkm2P4JpJ0AAJilAACLrQAAfrQAAHG8AABlwwAAWckAAE3N&#10;AABD0wEAOtkGADXkDQAz5BYAMeQgADDlKgAu5jMALeY8ACvnRAAq50wBKOhUASfoXQEl6WcCI+lz&#10;AiLqgQIg6pEDH+uhAx3rsgMc7McDHOzhAxvq8QMb6fkDG+n5Axvp+QMb6fkDmqQAAI2sAAB/tQAA&#10;cr0AAGXFAABZywAATNAAAEHVAAA43AAAL+ECAC3xDQAr8RMAKPIcACbyJAAk8ysAIvQyACH0OQAf&#10;9UEAHfVJABv2UQAZ91oBF/dlARX4cgEU+YEBE/mSARL6ogIR+rMCEPvGAhD73QIQ++kCEPvpAhD7&#10;6QIQ++kCj6sAAIG0AABzvQAAZsYAAFnNAABL0wAAQNkAADXeAAAs4wAAJvEAACT+CgAh/xAAH/8W&#10;ABz/HAAZ/yIAF/8oABX/LgAT/zUAEv88ABD/QwAO/0wADf9WAAv/YgAJ/28ACP9/AQf/kAEF/6AB&#10;BP+uAQT/vAED/8cBA//HAQP/xwED/8cBg7QAAHW9AABnxgAAWs8AAEvVAAA/3AAAM+EAACnlAAAh&#10;7AAAHv0AABr/BQAX/wwAFf8QABL/FAAQ/xkADv8eAA3/IwAL/ygACP8uAAb/NQAD/z0AAP9GAAD/&#10;UQAA/10AAP9rAAD/ewAA/4sAAP+ZAAD/pQAA/6wAAP+sAAD/rAAA/6wA/ycsAf8qKgH/KyoB/you&#10;Af8mNAL/JT8C/yNLA/8hWAP/IGQE/x5wBP8dewT/HYUF/x2OBf8dlgX/HZwG/x2iBv8cqAb/HK4H&#10;/xy0B/8cuwf/HMMH/xzOB/8d3wf/HesH/B31B/kd/gb3Hv8H9x3/CPYd/wn2Hf8J9h3/CfYd/wn2&#10;Hf8J/ykqAf8sJwH/LicB/y0qAf8sMgH/Kz0C/ylJA/8nVQP/JWEE/yNtBP8ieAX/IoIF/yGLBv8h&#10;kwb/IZoH/yGgB/8hpQf/IasI/yGxCP8huAj/IcEI/yHLCPwh3Aj5IekI9iH0CPMi/QfyIv8J8SL/&#10;CvEh/wvwIf8L8CH/C/Ah/wvwIf8L/ywmAf8wJAH/MSMB/zEmAf8yLwH/MToC/y9GA/8tUgP/K14E&#10;/ylpBf8odQX/J38G/yeIB/8mkAf/JpYI/yadCP4mown9JqkJ/CavCfsmtgn6Jr4J+CbICfYm2Qny&#10;JugJ7yfzCe0n/QrrJv8L6ib/Dekm/w3oJv8O6Cb/Dugm/w7oJv8O/y8jAf8zIAH/NR8B/zcjAf84&#10;LAH/ODcC/zZCAv80TgP/MloE/zBlBf8ucAb+LXsH/C2ECPosjAn4LJMJ9yyZCvYroAr0K6YK8yus&#10;C/IrswvxK7sL7yvGC+4s1AvqLOYL5izyC+Qs/A3iLP8P4Sz/EOAs/xDfLP8R3yz/Ed8s/xHfLP8R&#10;/zMfAf83GwH/OhoB/z0gAf8/KAH/PzIB/z0+Av87SQP/OVUE+zdhBvc1bAf1NHYI8jN/CfAyhwrv&#10;Mo8L7TKWC+wxnAzqMaIM6TGpDOgxsA3mMbkN5THDDeMy0Q3fMuUM3DLxD9gx/BHVMf8S0jH/E9Ex&#10;/xTQMf8U0DH/FNAx/xTQMf8U/zcbAf87FwD/PxYA/0McAP9GJAH/Ri4B/0Q5AvxCRAP2P1AE8T1c&#10;Bu08ZwfqO3EJ6Dp6CuU5gwvjOIsM4jiSDeA3mQ3fN58O3TemDts3rQ/ZNrYQ1zbBENU2zhDRN+MR&#10;zTfxE8o3+xXIN/8Wxjf/F8U3/xjEN/8YxDf/GMQ3/xjEN/8Y/zsXAP9AEwD/RRMA/0kYAP9MIAD/&#10;TCkB+kszAfJIPgLsRkoE50RWBuNDYgjfQWwK3EB1DNk/fg3VPoYP0z2NENE9lBHPPJsSzTyiE8w8&#10;qRTKO7EUyDu7Fcc7yBbFPNwWwTztF748+Rm7PP8aujz/G7k8/xu4PP8buDz/G7g8/xu4PP8b/z4U&#10;AP9EEAD/ShEA/08UAP9RGwD7UiMA8VEtAelPOAHiTUUD3EtRBdZJXAjRR2YLzkZwDstFeBDIRIAS&#10;xkOHFMRCjhXDQpUWwUGcF79BpBi9QKwZvEC2GrpAwhq4QNIbtUHoG7JB9h2wQf8erkH/Hq1B/x6s&#10;Qf8erEH/HqxB/x6sQf8e/0IRAP9HDQD/Tw4A/1MRAP9WFQDzVxwA6FYlAOBVMQHXUz8Cz1JMBcpQ&#10;VwnGTmENw0xqEMBKchK9SXoVu0iCFrlHiRi3R5AZtUaXG7NGnxyxRacdsEWxHq5FvB+sRcwfqkXj&#10;IKdG8yGlRv8ho0b/IqJG/yGiRv8hokb/IaJG/yGiRv8h/0UOAP9LCgD/UwwA/1cNAPlaEADrWxQA&#10;31ocANRaKwDMWjsCxlhIBcFWUwm8VFwNuVJlEbVQbRSzT3UXsE58Ga5NhBqsTIscqkuSHqhKmh+m&#10;SqMhpEmsIqNJuCOhScYkn0reJJ1K8CSbSv0lmUv/JJlL/ySYS/8kmEv/JJhL/ySYS/8k/0gMAP9P&#10;CAD/VggA9VsJAOleCgDkXg0A1V8VAMtgJwDEXzYCvl5DBbhbTgm0WVgOsFdhEqxVaRWqVHAYp1N4&#10;GqVSfxyiUYYeoFCOIJ5PliKcTp8jmk6oJZhOsyaXTsInlU7WJ5NO7CeRT/snkE//J5BQ/yaPUP8m&#10;j1D/Jo9Q/yaPUP8m/0oJAP9TBQD4WgQA4l8DANpiBgDUYwkAzWMSAMRlIwC8ZTICtmNABbFhSwms&#10;XlQOqFxdEqVbZRahWWwYn1hzG5xWeh6aVYIgmFSKIpVUkiSTU5smkVKlJ49SsCmNUr4qjFLQKopT&#10;6SqJU/kpiFT/KYdU/yiHVP8oh1T/KIdU/yiHVP8o/0wFAP9WAQDpXQAA3GMCANFnBQDMaAcAxmgQ&#10;AL1qIAC2aS8BsGg8BKplRwmlY1ENoWFaEp1fYRaaXmkZl1xwHJVbdx6SWn4hkFmGI41YjiWLV5cn&#10;iVehKYZWrSuFVrosg1bMLIJX5iyBV/crgFj/KoBY/yqAWP8pgFj/KYBY/ymAWP8p/08CAP1ZAADi&#10;YAAA1WcAAMxqAwDGbAUAwGwOALdtHQCwbiwBqmw5BKVqRAigaE4Nm2ZXEZdkXhWUYmUZkWBsHI5f&#10;cx6LXnshiV2CJIZciyaEW5QogVueKn9aqix9WrctfFrJLnpa4y56W/Utelz/LHlc/yt6XP8qelz/&#10;Knpc/yp6XP8q/1EAAPJbAADeZAAAz2oAAMduAgDAcAQAunAMALJxGgCrcSkBpXA3A59uQgeabEsM&#10;lmpUEZJoXBWOZmMYi2VpG4hjcB6FYnghgmF/JIBgiCZ9X5Epe1+cK3hepy12XrUudV7GL3Re4S90&#10;X/MudF//LHRg/yt0YP8rdGD/K3Rg/yt0YP8r/1MAAOheAADZZwAAy20AAMNxAQC7cwIAtXMJAK11&#10;FwCndScBoXQ0A5tyPweVcEkLkW5SEIxsWRSJamAYhWlnG4Jobh5/ZnUhfWV9JHpkhSZ3ZI8pdWOa&#10;K3JipS1wYrMvb2LEL25i3i9uY/IubmP+LW5j/yxuY/8rbmP/K25j/ytuY/8r/1UAAOVgAADTaQAA&#10;yHAAAL90AAC3dwEAsHcHAKh4FQCieSQAnHgyApZ2PQaRdEcLjHJPD4hwVxOEb14XgG1kGn1sax16&#10;a3Mgd2p6I3RpgyZyaI0pb2eXLG1noy5rZrEvaWbBMGlm2zBpZ/AvaWf9LWln/yxqZ/8ramf/K2pn&#10;/ytqZ/8r/lgAAOFjAADPbAAAxHMAALt4AACzegAAq3oEAKR7EgCefCIAmHwvApJ6OwWMeEUKh3dN&#10;DoN1VRJ/c1wWe3JiGnhwaR11b3Agcm54I29tgSZtbIspamyWK2hroS5ma68vZGq/MGNr2DBja+8v&#10;ZGv8LWRr/y1la/8sZWv/LGVr/yxla/8s9FsAAN1mAADLbwAAwHYAALd7AACvfgAApn4BAJ9/EACZ&#10;gB8Ak4AtAo1/OQWIfUMJg3tLDX56UxJ6eFoWdndhGXN1ZxxwdG4fbXN2ImpyfyZocYkoZXCUK2Jw&#10;oC1gb60vX2+9L15v1C9eb+0vX2/7LV9v/yxgb/8sYG//LGBv/yxgb/8s614AANhpAADHcgAAvHkA&#10;ALN/AACrggAAoYIAAJmDDgCUhB0AjoQrAYiDNgSDgkAIfoBJDHl/URB1fVgUcnxfGG57ZRtremwe&#10;aHl0ImV4fSVid4cnYHaSKl11nixbdasuWnS7L1l10S9ZdOwuWXT6LVp0/yxadP8rWnT/K1p0/yta&#10;dP8r5mEAANFtAADDdgAAuX0AAK+DAACmhgAAnIYAAJSIDACOiRkAiYkoAYOJNAN+hz4HeYZHC3SF&#10;Tw9whFYTbYJdF2mBYxpmgGodY39yIGB+eiNdfYQmWnyPKVh7nCtWe6ksVHu5LVN7zi1UeuotVHr5&#10;LFR5/ytVef8qVXn/KlV5/ypVef8q4WUAAMxxAAC/egAAtIIAAKuHAAChigAAlYsAAI2NCQCHjhYA&#10;go8kAX2PMQJ4jjsFc41ECW+MTA1rilQRZ4laFWSIYRhhh2gbXoZwHluFeCFYhIIkVYSNJlKDmilQ&#10;gqcqT4K3K06CzCtOgugrToH4Kk+A/ypPgP8pT4D/KU+A/ylPgP8p22oAAMd1AAC6fwAAsIcAAKaM&#10;AACcjwAAj5EAAIaTBQCAlBIAe5UhAHeVLQFylTgEbZRCB2mTSgtlklEOYpFYEl6QXxVbj2YYWI5t&#10;G1WOdh5SjYAhT4yLI02LmCVLi6UnSYu1KEiLyihIiucnSYn3KEmI/ydJh/8nSYf/J0mH/ydJh/8n&#10;0W8AAMF7AAC1hAAAq4wAAKCQAACVlAAAiZcAAH6aAAB3mw4Ac5wcAG+dKQFrnDUCZpw/BWKbRwhf&#10;mk8LXJpWD1iZXBJVmGMVU5hrF1CXcxpNln0dSpWJH0eVlSFFlaQjRJSzI0OUyCNDlOUjQ5L1JEOR&#10;/yRDkP8kQ5D/JEOQ/yRDkP8kynUAALuBAACwiwAApJEAAJqVAACPmQAAg50AAHSiAABuowsAaqQX&#10;AGalJQBjpTEBX6Q7A1ukRAVYpEsIVaNTC1KjWg1PomEQTaJoE0qhcRVHoHsYRKCGGkKfkxxAn6Id&#10;Pp+yHj2fxh49n+MdPZ30Hj2c/x88m/8fPJv/IDyb/yA8m/8gwnwAALWIAACpkAAAnpYAAJObAACH&#10;nwAAe6QAAG+oAABjrAQAX60RAFytHwBarisAV642AVSuQANRrUgFTq1PB0utVwlJrV4LRqxmDUSs&#10;bg9BrHgRP6uEEzyrkRU6q6AWOauwFzirwxc4quEXN6nzGDen/hk2pv8aNqb/Gjam/xo2pv8auoQA&#10;AK6PAACilgAAl5sAAIuhAAB/pgAAc6sAAGevAABatAAAU7YMAFG3FwBPtyQATbgwAEq4OgFIuEMC&#10;RrhLA0S4UgRBuFoGP7hiBz24awk6uHULOLeBDDa3jg40t50PM7etDzK3wQ8xt94PMbbyEDC0/BEw&#10;s/8SMLP/EzCz/xMws/8Tso4AAKWVAACamwAAjqIAAIKoAAB1rQAAabMAAF63AABTuwAAR8AFAEPC&#10;EABCwhsAQMMnAD/DMgA+xDwAPMREATrETQE4xFUCNsRdAzXEZgQzxXAEMcV8Bi/FigYtxZoHK8Wq&#10;CCrFvggqxdoIKsTwCCnC+wkowf8KKMH/CyjB/wsowf8LqJUAAJ2bAACRogAAhKkAAHivAABrtQAA&#10;X7sAAFS/AABJwwAAP8gEADbNCQAzzhEAMs8cADHPJwAw0DEAL9A6AC7RQwAt0UwAK9JVACrSXwEo&#10;02kBJ9N2ASXThAIk1JQCItSmAiHVuQIh1dICINPrAiDS9gMf0f8EH9H/BB/R/wQf0f8En5sAAJSi&#10;AACHqQAAebEAAG24AABgvgAAVMMAAEnHAAA+ywAANdABAC3VBgAl2wsAJN4SACPeHAAi3yUAIeAu&#10;ACDgNwAf4UAAHuFKAB3iUwAc414AG+NqABrkeAAY5IgBF+WaARbmrAEV5sABFOfdARPl7wET4/oB&#10;E+P6ARPj+gET4/oBlqIAAImpAAB7sQAAbrkAAGHAAABUxgAASMoAAD3PAAAz0wAAKtkAACLeAgAe&#10;6woAHOwQABvtFwAZ7R8AF+4mABXuLQAU7zUAE/A9ABHwRgAQ8VAAD/JbAA7yaQAN83gADPSKAAv1&#10;nAAK9a4ACfbCAAn22QAI9e0ACPXtAAj17QAI9e0Ai6kAAH2yAABvugAAYsIAAFXJAABHzgAAO9IA&#10;ADHYAAAn3QAAH+EAABnoAAAW+AYAFPoNABL7EgAQ/BcADvwdAA39IwAM/SkACv4wAAj/OAAG/0EA&#10;A/9MAAD/WAAA/2YAAP93AAD/iQAA/5sAAP+rAAD/uwAA/84AAP/PAAD/zwAA/88Af7IAAHG6AABj&#10;wwAAVssAAEjRAAA61gAAL90AACXhAAAc5QAAFOkAABH3AAAP/wEADf8JAAv/DQAI/xAABv8UAAP/&#10;GAAA/x4AAP8jAAD/KgAA/zIAAP88AAD/RwAA/1QAAP9jAAD/cwAA/4UAAP+XAAD/pAAA/7IAAP+y&#10;AAD/sgAA/7IA/yIpAf8jJwH/IygB/yArAf8cMQH/Gj0B/xhJAf8WVgL/FGIC/xNuAv8SeAL/EoIC&#10;/xKLAv8SkgL/EpkC/xKeAv8SpAL/EqkC/xKvAv8StgL/Er0C/xLHAv8S1AL9EuUC+hLxAvcS+gL1&#10;E/8C9BP/A/QT/wP0E/8D9BP/A/QT/wP0E/8D/yQnAf8mJAH/JiQB/yQnAf8iLwH/IDoB/x5GAf8c&#10;UwL/Gl8C/xhqAv8XdQL/F38C/xeIAv8XjwL/F5YC/xecAv8XoQL/F6cC/xetAv8XswP+F7sD/RfF&#10;A/oX0QP3F+QC9BfvAvEY+gLvGP8D7hj/BO4Y/wTtGP8F7Rj/Be0Y/wXtGP8F/ycjAf8pIAD/KSAA&#10;/ygjAP8pLQH/JzcB/yVDAf8jTwL/IVsC/x9mAv8dcQL/HXsD/x2EA/8djAP+HZMD/ByZA/scnwP6&#10;HKQD+RyqA/ccsQP2HLkD9R3CA/MdzgPwHeED7B3uA+ke+QToHv8F5h7/BuUe/wblHv8H5R7/B+Ue&#10;/wflHv8H/ysfAP8tHAD/LRsA/y4gAP8vKQD/LzQB/yw/Af8qSwL/KFcC/yZiAv0lbQP6JHcD+COA&#10;A/YjiAP1I48D8yOVBPIjmwTxI6EE7yOoBO4jrgTtI7YE6yO/BOojzATnI+AE4yTtBOAk+QbeJP8H&#10;3CT/CNsk/wnaJP8J2iT/Cdok/wnaJP8J/y4bAP8xFwD/MhYA/zUcAP82JQD/Ni8B/zQ6Af8xRgH7&#10;L1IC9y1dAvMsaAPwK3ID7ip7BOwqhATqKosE6CqSBecpmAXmKZ4F5CmlBeMprAXhKbQF4Cq9Bd4q&#10;ygXbKt4F1irtB9Iq+AnPK/8KzSr/C8wq/wzLKv8Myyr/DMsq/wzLKv8M/zIXAP81EgD/OBIA/zsY&#10;AP89IAD/PCoA/js1Afc5QQHxNk0C7DRYAugzYwPlMm0E4zJ2BOAxfwXeMYcF3DCOBtowlQbYMJsH&#10;1i+iB9QvqQjSL7EI0C+6Cc8wxgnNMNgJyTHqCsYx9wzDMf8OwTH/D8Ax/w+/Mf8PvzH/EL8x/xC/&#10;Mf8Q/zYTAP85DwD/PhAA/0EUAP9DGgD/QiMA9UEuAO0+OgHnPUYB4TxTAt06XgPZOWgE1DhxBtE4&#10;egfPN4EIzTeICcs2jwrKNpYKyDadC8Y1pAzFNawMwzW1DcE1wA3ANs8OvTbmDrk29BC3Nv8RtTb/&#10;ErQ2/xOzNv8Tszb/E7M2/xOzNv8T/zkQAP89CwD/Qw0A/0cQAP9IFAD1RxwA60YmAONEMgDcREEB&#10;1ENNAs9BWATLQGIGyD9rCMU+dAnDPXsLwT2DDL88ig29PJAOuzyXD7o7nxC4O6cQtjuwEbU7uxKz&#10;O8kSsTvgE6488RSrPP0VqTz/Fqg8/xaoPP8Wpzz/Fqc8/xanPP8W/z0NAP9CCAD/SAoA/0sMAPpM&#10;DwDsTBQA4UodANZKLADOSzsByUpIAsRIUwTAR10HvEZmCbpEbgu3Q3YNtUN9DrNChBCxQYsRsEGS&#10;Eq5AmhOsQKIUqkCrFalAthanQMQXpkDZF6NB7RigQfsYn0H/GZ5B/xmdQf8ZnUL/GJ1C/xidQv8Y&#10;/0AJAP9GBQD/TAUA8U8HAOZQCQDjTw0A1U8VAMxRJwDFUTYBv1BDArpPTgW2TVgIs0xhCrBKaQ2t&#10;SXAPq0h4EalHfxKnR4YUpUaNFaNGlRahRZ4Yn0WnGZ5FshqcRb8amkXRG5hF6RuWRvgclUb/G5RG&#10;/xuTRv8bk0f/G5NH/xuTR/8b/0IFAP9KAQDyUAAA4VQBANlWBQDTVQkAzFUSAMNWIgC8VzIBt1Y/&#10;ArJUSgWtU1QIqlFdC6dQZA6kTmwQok1zEp9MehSdTIEWm0uJF5lKkRmXSpkalUmjG5NJrh2SSbse&#10;kEnMHo5K5R6NSvYei0v/HotL/x2KS/8dikv/HYpL/x2KS/8d/0UAAP9NAADlVAAA2VkAAM9bAwDK&#10;WwYAxFoPALtbHgC1XC4Br1s7AqpaRgWmWFAIolZZC59VYA6cU2gRmVJvE5dRdhWVUH0Xk1CEGZBP&#10;jRqOTpYcjE6fHopOqh+ITrcgh07IIYVO4iGET/Mgg0//IINP/x+CUP8fglD/HoJQ/x6CUP8e/0cA&#10;APNRAADfWAAA0V0AAMlgAgDDYAQAvV4NALVgGgCuYSoAqWA3AqReQwSfXU0Im1tVC5hZXQ6VWGQR&#10;kldrE49WchaNVXkYi1SBGohTiRyGU5IehFKcH4JSpyGAUrQif1LEI31S3iN8U/EifFP+IXtU/yF7&#10;VP8ge1T/IHtU/yB7VP8g/0oAAOlUAADaXAAAzGEAAMNkAAC8ZAIAtmMKAK9kFwCpZScAo2Q0Ap5j&#10;QASZYUoHlV9SC5FeWg6OXWERi1toE4labxaGWXYYhFh9GoFYhhx/V48efVaZIHtWpCJ5VrEjd1bB&#10;JHZW2iR1V+8kdVf9I3VY/yJ1WP8hdVj/IXVY/yF1WP8h/00AAOVXAADTXwAAyGQAAL9nAAC3aAAA&#10;sWcHAKloFACjaSQAnmgyAZlnPQSUZUcHkGRPCoxiVw2IYV4QhV9lE4NebBaAXXMYfV16Gntcgx15&#10;W4wfdluXIXRaoiNyWq8kcVq/JXBa1SVvW+0lb1v8I29b/yJvW/8ib1v/IW9b/yFvW/8h+k8AAOFa&#10;AADPYgAAxGcAALtrAACzbAAArGoEAKRrEgCebCEAmWwvAZRrOgOPaUQGimhNCYZmVQ2DZVwQgGRi&#10;E31iaRV6YnAYeGF4GnVggB1zX4ofcF+UIW5eoCNsXq0la168Jmpe0SZpXuwlal/7JGpf/yNqX/8i&#10;al//Impf/yJqX/8i8FIAAN1dAADLZQAAwGsAALduAACvbwAAp24BAKBvEACacB8AlHAsAY9vOAOK&#10;bUIGhmxLCYJqUgx+aVkPe2hgEndmZhR1Zm4XcmV1GnBkfh1tY4gfa2OSImliniRnYqslZWK6JmRi&#10;zyZkYuomZWL6JGVj/yNlY/8iZWP/ImVj/yJlY/8i61UAANhgAADIaAAAvG4AALNxAACrcwAAonEA&#10;AJtyDgCVcxwAkHQqAYpzNgKFckAFgXBICH1vUAt5bVcOdmxeEXNrZBRwamwXbWlzGmtpfBxoaIYf&#10;ZmeQIWRnnCNiZqklYGa5Jl9mzSZfZugmYGb5JGBm/yNgZv8jYWb/ImFm/yJhZv8i6FgAANNjAADE&#10;awAAuXEAALB1AACndwAAnnUAAJZ2DQCQdxkAi3gnAIZ3MwKBdj0EfHVGB3hzTgt1clUOcXFcEW5w&#10;YxRrb2oWaW5xGWZuehxjbYMeYWyOIV9rmiNda6clW2u3JlpryiZaa+clW2v3JFtq/yNcav8iXGr/&#10;Ilxq/yJcav8i41sAAM5mAADAbgAAtnQAAKx5AACjewAAmHkAAJB6CwCKexYAhXwkAIF8MQF8ezsE&#10;d3pEBnN5TApweFMNbHdaEGl2YRNndWgWZHRvGGFzeBtecoEdXHGMIFpxmCJYcKYkVnC1JVVwyCVV&#10;cOUlVXD2JFZv/yNWb/8iV2//Ildv/yJXb/8i318AAMppAAC8cgAAsngAAKl9AACffwAAkn4AAIp/&#10;BwCEgBMAgIEhAHuBLgF3gDkDcoBCBW5/SghrflELaH1YDmR8XxFie2YUX3ptF1x5dRlZeH8cV3iK&#10;HlR3liFSdqQiUXazI1B2xiRQduMjUHX1I1F1/yJRdP8hUXT/IVF0/yFRdP8h2GMAAMVtAAC4dgAA&#10;rn0AAKWCAACagwAAjYMAAISEAwB9hRAAeYYeAHWHKwFxhzYCbYY/BGmFRwdlhE8KYoNWDV+DXA9c&#10;gmMSWoFrFVeAcxhUf30aUX+IHE9+lB9NfqIgS32xIUp9xCJKfeEhS3z0IUt7/yBLe/8gS3v/IEt7&#10;/yBLe/8g0GcAAMByAAC0ewAAqoIAAKCGAACViAAAh4gAAHyKAAB2jA4Aco0aAG6OJwBqjjIBZo08&#10;A2ONRAVgjEwIXItTClqLWg1XimEQVIloElGIcRVPiHoXTIeFGkqGkhxIhqAdRoavHkWFwh5Fhd8e&#10;RYTyHkWD/h5Fgv8eRYL/HkWC/x5Fgv8eym0AALp4AACvgQAApYcAAJqLAACPjQAAgY4AAHSRAABu&#10;kwoAaZQVAGaVIgBjlS4BYJU4AlyVQQRZlEkGVpRQCFSTVwpRk14MTpJmD0ySbhFJkXgURpCDFkSQ&#10;kBhCj54ZQI+tGj+PwBo/j9waP43xGj+M/Rs/i/8bP4v/Gz+L/xs/i/8bwnMAALV+AACqhwAAn4wA&#10;AJSQAACIkwAAe5UAAGyZAABlmwQAYJwQAF2dHQBbnikAWJ40AVWePQJSnUUDUJ1NBU2dVAdLnFsJ&#10;SJxjC0acaw1Dm3UPQZuAET6ajRM8mpsUOpqrFTmavRU5mtkVOZjvFjmX/BY4lv8XOJX/FziV/xc4&#10;lf8Xu3oAAK+FAACkjAAAmJEAAI2VAACBmgAAdZ0AAGigAABbpAAAVqUMAFOmFwBRpyMAT6cvAEyn&#10;OAFKp0EBSKdJAkanUARDp1gFQadfBj+maAg9pnIKOqZ9Czimig02pZkONKWpDzOluw8zpdQPM6Tu&#10;DzKi+xAyof8RMqH/ETKh/xEyof8RtIIAAKiMAACdkgAAkpcAAIacAAB5oQAAbaUAAGGpAABVrAAA&#10;S68FAEewEABFsBwARLEnAEKxMgBBsjsAP7JDAT2ySwE7slMCObJbAzeyZAQ1sm4FM7J5BjGyhwcv&#10;sZYILrKmCC2yuAksstAILLDsCSuv+Qorrv8LKq3/Cyqt/wsqrf8LrYsAAKCSAACVmAAAiZ0AAH2j&#10;AABxqAAAZK0AAFmxAABNtAAAQrgAADu6CgA4uxMAN7weADW8KQA0vTIAM707ADK9RAAxvkwAL75V&#10;AS6+XgEsvmgBKr50Aim+ggInv5EDJr+iAyS/tAMjv8sDI77oAyO89wQiu/8FIrv/BSK7/wUiu/8F&#10;pJIAAJiYAACMngAAgKUAAHOrAABnsAAAW7UAAE+5AABEvAAAOsAAADDEBAAqxwsAKMgTACfJHQAm&#10;yScAJckwACTKOQAjykIAIstLACHLVQAgzF8AH8xsAB3NegAczYoAG82cABnOrgEYzsUAGM3kABjM&#10;9AEYyvwBGMr/AhjK/wIYyv8Cm5kAAI+fAACCpgAAda0AAGizAABcuQAAUL0AAETBAAA5xAAAMMgA&#10;ACjMAQAg0AYAGdULABbXEAAV2BkAFdkiABTZKwAT2jQAE9o9ABLbSAAR3FMAEd1fABDdbQAQ3n4A&#10;Dt+RAA7gpAAN4LgADODSAAvf7QAM3vcADN37AAzd+wAM3fsAkp8AAIWnAAB3rgAAarUAAF28AABQ&#10;wQAARMUAADjJAAAuzQAAJdEAAB7VAAAW2gEAEd4GABDnDQAO5xIADegZAAzoIQAL6SkACuoxAAnq&#10;OwAH60UABetRAATrXgAD624AAeuAAADqlAAA6qcAAOu8AADr0gAA6+kAAOzvAADs7wAA7O8Ah6cA&#10;AHmvAABrtwAAXr4AAFHFAABDyQAAN80AAC3RAAAj1gAAG9sAABPfAAAO4wAADO4CAAr2CgAH9g4A&#10;BfYSAAP2GAAA9R4AAPUlAAD1LgAA9TcAAPZCAAD2TgAA9l0AAPZuAAD2gQAA9pUAAPenAAD3twAA&#10;+McAAPjQAAD40AAA+NAAe68AAG24AABgwAAAUsgAAETNAAA30QAAK9cAACHcAAAY4AAAEeQAAAzn&#10;AAAH7wAABPoAAAH/AwAA/wgAAP8NAAD+EAAA/hQAAP8aAAD/IQAA/ykAAP8zAAD/PgAA/0sAAP9b&#10;AAD/bAAA/4AAAP+SAAD/oQAA/60AAP+zAAD/swAA/7MA/xwmAP8cJAD/GiUA/xUnAP8RLgD/EDoA&#10;/w5HAf8NUwH/C18B/wprAf8KdQH/Cn8B/wqHAf8KjgH/CpUB/wqbAf8JoAH/CaUA/wmrAP8JsQD/&#10;CbgA/wnBAP4JzAD8Cd4A+QnrAPUJ9gDzCf8A8gr/APEK/wHxC/8B8Qv/AfEL/wHxC/8B/x8jAP8f&#10;IQD/HiEA/xkkAP8XLAD/FTcA/xNEAP8RUAH/EFwB/w5nAf8OcgH/DnsB/w6EAf8OiwH/DpIB/w6Y&#10;Af8OnQH/DqMB/g6oAfwOrgH7DrUA+g6+APgOyQD1DtsA8g7qAO4O9QDsDv8B6w//AeoP/wHqEP8B&#10;6RD/AekQ/wHpEP8B/yIfAP8iHAD/IRwA/x8gAP8fKQD/HDQA/xpAAP8XTAH/FVgB/xRjAf8TbgH/&#10;E3cB/hOAAfwTiAH6Eo4B+RKVAfgSmgH2EqAB9RKmAfQSrAHzErMB8RK8AfASxwHtEtgB6RPoAeYT&#10;9QHkFP8B4hT/AuEV/wLhFf8C4BX/AuAV/wLgFf8C/yUbAP8mFwD/JBYA/yUcAP8mJQD/JDAA/yE7&#10;AP8fSAD/HVQB/RtfAfkaaQH3GnMB9Bl8AfIZhAHxGYsB7xmRAe4ZlwHsGZ0B6xmjAekZqgHoGbEB&#10;5xm6AeUZxQHjGdUB3xroAdwb9QLYG/8C1Rz/A9Qc/wPTHP8E0hz/BNIc/wTSHP8E/ykXAP8qEwD/&#10;KRIA/ywYAP8sIQD/LCsA/yk3AP0nQwD3JU8B8yNaAe8iZAHsIW4B6SF3AechfwHlIYYB5CGNAeIg&#10;lAHhIJoB3yCgAd4gpwHcIa8B2iG4AtghwwLVIdMC0SLnAs0i9APKI/8EyCP/Bccj/wbGI/8GxiP/&#10;BsYj/wbGI/8G/ywSAP8uDwD/MBAA/zMUAP8zGwD/MiUA+jAwAPIuPADsLEkA5ypVAeMqXwHgKWkB&#10;3SlyAdooegHXKIIC1SiJAtMokALRKJYDzyicA84oowPMKKsDyiizA8kovgTHKMwExSniBMEq8Qa+&#10;Kv4HvCr/CLoq/wi6Kv8IuSr/Cbkq/wm5Kv8J/zAPAP8yCwD/Ng0A/zgQAP85FQD5Nx4A7zUoAOcz&#10;NQDgMkIA2zJPANUxWgHQMWQCzTBtAsswdQPJMHwDxy+DBMUvigTEL5EFwi+XBcEvnga/L6YGvS+v&#10;BrwvuQe6L8cHuDDdB7Uw7gmyMPsKsDD/C64w/wuuMP8LrTD/C60w/wutMP8L/zMMAP82BgD/PAkA&#10;/z4MAP09EADvPBUA5DkfANs5LQDSOjwAzTpJAcg5VAHEOV4CwThnA783bwS9N3YFuzZ9Brk2hAe3&#10;NosHtjWSCLQ1mgmzNaEJsTWqCq81tAuuNcELrDXUC6k26gymNvgNpTb/DqM3/w6iN/8Oojf/DqI3&#10;/w6iN/8O/zcHAP87AgD/QAMA8kIFAOlCCQDlPw4A2D4WAM5AJwDHQTYAwkFEAb1BTwK5QFkDtj9h&#10;BLQ+aQaxPXEHrz14CK48fwmsPIYKqjuNC6k7lQynO50NpTumDaM6sA6iO7wPoDvND5475hCbPPUR&#10;mjz/EZk8/xGYPP8RmDz/EZg8/xGYPP8R/zoBAP9AAADvRQAA4UgAANlIBQDTRgkAzEUSAMRHIgC9&#10;SDEAuEg/AbNHSgKwRlQErEVdBapEZAenQ2wIpUJzCqNCeguhQYEMoEGIDZ5AkA+cQJgQmkChEZhA&#10;rBKXQLgSlUDIE5NA4RORQfMUkEH/FI9B/xSOQv8TjkL/E45C/xOOQv8T/zwAAPlEAADkSgAA2E4A&#10;AM5PAgDJTQYAw0sPALtNHQC1Ti0Ar046AatNRgKnTE8EpEtYBqFKYAieSWcJnEhuC5pHdQ2YRnwO&#10;lkaDD5RFixGSRZQSkEWdE45FqBSMRbQVi0XEFopF3BaIRvAWhkb9FoZG/xaFR/8VhUf/FYVH/xWF&#10;R/8V/z8AAOxIAADdTwAAz1MAAMZVAADAUwMAu1EMALNSGQCtUykAqFM2AaNSQgKfUUsEnFBUBplP&#10;XAiWTmMKlE1qDJFMcQ6PS3gPjUt/EYtKhxKJSpAUh0maFYVJpReDSbEYgknAGIFK1hl/Su0Yfkv8&#10;GH5L/xd9S/8XfUv/Fn1L/xZ9S/8W/0MAAOZMAADWUwAAyVgAAMBZAAC6WAEAtFYJAKxXFgCmWCUA&#10;oVgyAZ1XPgKYVkgElVVRBpJUWAiPUl8KjFJmDIpRbQ6IUHQQhU97EoNPhBOBTo0Vf06XF31OoRh7&#10;Ta4Zek69GnhO0Rp3Tusad0/6GXZP/xl2T/8Ydk//F3ZP/xd2T/8X+EYAAOJQAADQVwAAxFwAALte&#10;AAC0XQAArloGAKZbEwCgXCIAm1wvAJdbOwKSWkUDj1lNBotYVQiIV1wKhlZjDINVag6BVHEQflR4&#10;EnxTgBR6UokWeFKUGHZSnxl0UqsaclK6G3FSzRxwUugbcFP5GnBT/xpwU/8ZcFP/GHBT/xhwU/8Y&#10;70kAAN1TAADLWgAAwF8AALdiAACvYQAAqF4CAKFfEACbYB4AlmAsAJFgOAGNXkIDiV1LBYVcUgeC&#10;W1kKgFpgDH1ZZw57WG4QeFh1EnZXfRR0V4cWclaRGG9WnBpuVqkbbFa4HGtWyx1qVuYcalf3G2pX&#10;/xpqV/8Za1f/GWtX/xlrV/8Z60wAANhWAADIXgAAvGIAALNlAACrZQAAo2IAAJxiDgCWYxwAkWQp&#10;AIxjNQGIYj8DhGFIBYBgUAd9X1cJel5dC3ddZA11XGsQc1xyEnBbexRuW4QXbFqPGGpamhpoWqcc&#10;Zlq2HWVayB1lWuQdZVr2HGVa/xtlWv8aZVr/GWVa/xllWv8Z6E8AANNZAADEYQAAuWYAALBoAACn&#10;aQAAnmUAAJdmDQCRZxkAjGgnAIdnMgGDZj0Cf2VGBHtkTQZ4Y1QJdWJbC3JhYQ1wYWkPbWBwEmtf&#10;eRRpX4IWZ16NGWVemBpjXqUcYV60HWBexx1gXuMdYF71HGBe/xtgXv8aYV7/GmFe/xphXv8a5FIA&#10;AM9cAADAZAAAtmkAAKxsAACjbAAAmWkAAJJqCwCMahYAh2skAIJrMAF+ajoCemlDBHZoSwZzZ1II&#10;cGdZCm1mYA1rZWYPaGRuEWZkdhRkY4AWYmOLGGBilxpeYqQcXGKyHVtixR1bYuEdW2L0HFti/xtc&#10;Yv8aXGL/Glxi/xpcYv8a4FUAAMtfAAC9ZwAAsmwAAKlwAACfbwAAlGwAAIxtCACGbhMAgm8hAH1v&#10;LQF5bzgCdW5BA3JtSQVubFAHa2tXCmlrXgxmamUOZGlsEWFpdBNfaH4WXWeJGFtnlRpZZqIbV2aw&#10;HFZmwx1WZt8dVmbzHFdm/xtXZv8aV2b/Gldm/xpXZv8a21kAAMdiAAC6agAAr3AAAKZzAACacwAA&#10;j3AAAIdxBQCBchEAfHMeAHhzKgB0czUBcHM/A21yRwVqcU4HZ3FVCWRwXAtib2MOX29qEF1uchJa&#10;bXwVWG2GF1ZskxlUbKAbUmuvHFFrwRxRa9wcUWvxG1Jr/hpSav8aUmr/GVJq/xlSav8Z1FwAAMNm&#10;AAC2bgAArHQAAKJ3AACWdgAAiXUAAIF2AQB6dw8AdngbAHJ5JwBveTIBa3g8Amh4RARld0wGYndT&#10;CF92WgpddWEMWnVoD1h0cBFVc3kTU3OEFlFykBhPcp4ZTXGtGkxxvxtLcdkbTHHwGkxw/RpNcP8Z&#10;TW//GU1v/xlNb/8ZzmAAAL5qAACycgAAqHgAAJ17AACQegAAhHoAAHp7AAB0fAwAb34XAGx+JABp&#10;fy8BZn85AmJ/QgNffkkFXX1QB1p9VwlXfF4LVXxlDVJ7bg9QencSTnqCFEt5jhZJeZwXSHirGEZ4&#10;vRlGeNUZRnfvGEd2/BhHdv8YR3X/F0d1/xdHdf8XyWUAALpvAACudwAApH0AAJh/AACLfwAAfn8A&#10;AHOBAABsgwkAaIQTAGWFIABihiwAX4Y2AVyGPwJZhUYDV4VOBVSFVQdShFwJT4NjC02Daw1LgnQP&#10;SIJ/EUaBjBNEgZoVQoCpFkGAuhZAgNIWQX/tFkF++xZBff8WQX3/FkF9/xZBff8WwmoAALV1AACq&#10;fQAAn4IAAJKDAACFhAAAeYUAAGqJAABkigMAYIwQAF2NGwBbjicAWI4yAFWOOwFTjkMCUI5KA06N&#10;UgVMjVkGSYxgCEeMaApFi3IMQot9DkCKiQ8+ipgRPIqnEjuKuBI6is8SO4jrEjuH+hM7hv8TO4b/&#10;EzuG/xM7hv8TvHEAAK97AAClgwAAmYcAAIyIAAB/iQAAc4wAAGWQAABckwAAV5UMAFSWFgBSliIA&#10;UJctAE2XNgBLlz8BSZdHAkeXTgNFllUEQ5ZdBUGWZQY+lW8IPJV6CTqVhws4lZUMNpSlDTWUtg40&#10;lMwNNJPpDTSS+A40kP8PNJD/DzSQ/w80kP8PtXgAAKqCAACeiAAAk40AAIaOAAB5kAAAbZMAAGGX&#10;AABVmwAATZ4GAEmfEABHnxsARqAmAESgMABDoToAQaFCAT+hSQE9oVECO6FZAjmhYQM3oGsENaB2&#10;BTOggwYxoJIHMKCiCC6gswguoMkILp/nCC2d9wktnP8KLZv/Ci2b/wotm/8Kr4AAAKOJAACXjgAA&#10;jZMAAH+VAABymAAAZpwAAFugAABPpAAARacAAD6pDAA8qhQAOqofADmqKQA4qzIAN6s7ADWrQwA0&#10;rEsAMqxTATGsXAEvrGYCLaxxAiusfwMqrI4DKKyeBCessAQmrMUEJqvkAyWp9QQlqP8FJaf/BSWn&#10;/wUlp/8Fp4kAAJuPAACRlAAAhJkAAHieAABrogAAX6YAAFOqAABIrQAAPbAAADSzAwAvtQ4ALbUW&#10;ACy1IAArtikAKrYyACm3OgAot0MAJ7dMACa4VQAkuF8AI7hrACK4eAEguIgBH7iZAR25qwEcucAB&#10;HLjfARy28gEbtfwCG7T/Ahu0/wIbtP8Cn48AAJSVAACImwAAe6EAAG6mAABiqwAAVrAAAEqzAAA/&#10;tgAANbkAACy8AAAkvwYAH8INAB3CFAAcwh4AG8MmABrDLwAZxDgAGMRBABfESgAWxVUAFcVhABTG&#10;bwATxn8AEsaRABHHpAAQx7kAD8fUABDG7gAQxPoAEMP/ABDD/wAQw/8Al5YAAIucAAB+ogAAcakA&#10;AGSvAABYtAAAS7gAAEC7AAA1vgAAK8EAACPFAAAbyQEAFMwGABDQCwAO0READdEZAA3RIQAM0SoA&#10;DNE0AAvSPgAK0kkACdNVAAnTYgAI03IABtSEAAXUmAAE1KsAA9XAAAHV3AAB1e0AAdX2AAHV9gAB&#10;1fYAjp0AAICkAABzqwAAZrEAAFm4AABMvQAAP8AAADTDAAAqxwAAIcoAABnOAAAS0gAADdYBAAnb&#10;BQAG3A0ABNwRAAPdGAAB3iAAAN4oAADfMQAA4DwAAOFHAADiVAAA42MAAON0AADkiAAA5JsAAOWu&#10;AADlwQAA5dUAAObnAADm5wAA5ucAg6QAAHWsAABoswAAWrsAAE3BAABAxAAAM8gAACjMAAAf0AAA&#10;F9QAABDZAAAL3QAABeEAAADkAAAA5QcAAOYNAADnEQAA6BYAAOkdAADqJQAA6y4AAO05AADvRQAA&#10;8FMAAPFkAADxdgAA8ooAAPOcAADzrQAA9LsAAPTIAAD0yAAA9MgAd60AAGq1AABcvQAAT8QAAEDJ&#10;AAAzzQAAJ9EAAB3WAAAU3AAADuAAAAjjAAAB5gAAAOoAAADuAAAA7gAAAO8EAADwCgAA8Q4AAPMS&#10;AAD0GAAA9iAAAPgqAAD6NQAA/UMAAP5SAAD/YwAA/3YAAP+JAAD/mgAA/6YAAP+wAAD/sAAA/7AA&#10;/xYjAP8VIQD/ESEA/w0kAP8JKwD/BjcA/wNEAP8AUQD/AF0A/wBoAP8AcgD/AHsA/wCDAP8AigD/&#10;AJEA/wCWAP8AnAD/AKEA/QCmAPsArAD5ALMA9wC7APUAxQDzANEA8gDkAPEA8QDvAPoA7gD/AO4A&#10;/wDtAP8A7QD/AO0A/wDtAP8A/xkgAP8YHQD/FR0A/xAfAP8OKQD/DDQA/wpBAP8HTQD/BVkA/wRk&#10;AP8EbgD/A3cA/wOAAP8DhwD/A40A/QKTAPsCmQD5Ap4A9wKkAPUCqgDzAbAA8QG4AO8BwgDtAc8A&#10;6wHjAOoB7wDoAvsA5wT/AOYF/wDmBv8A5gb/AOYG/wDmBv8A/xwbAP8bGQD/FxgA/xUdAP8TJQD/&#10;ETAA/xA9AP8OSQD/DFUA/wtgAP8LagD9C3MA+wt8APkKgwD3CooA9QqQAPQKlgDzCpsA8QqhAO8J&#10;pwDtCa4A6wm2AOgJwADmCc0A5AniAOIK8ADfC/sA3gz/ANwN/wDcDf8A2w3/AdsN/wHbDf8B/x8X&#10;AP8eEwD/GxIA/xwZAP8bIgD/GCwA/xU4AP8TRAD+ElAA+RFbAPUQZgDzEG8A8BB3AO4QfwDsEIYA&#10;6hCMAOkQkgDoEJgA5g+eAOUPpQDjD6wA4Q+0AOAPvgDeD8wA2hDhANUR8ADSEvsAzxL/Ac4T/wHN&#10;E/8BzRP/AcwT/wHME/8B/yISAP8iDwD/IQ8A/yIUAP8iHAD/ICcA/x0yAPgbPgDyGUsA7hhWAOoX&#10;YADnFmoA5BZyAOIWegDgFoIA3haIANwWjwDbFpUA2RabANYWogDUFqkA0haxANAXuwDOF8kAzBje&#10;AMgZ7gHFGvsBwxr/AsEb/wLAG/8CwBv/AsAb/wLAG/8C/yYOAP8lCwD/KAwA/ykQAP8oFgD+JiAA&#10;9CQrAOwhOADmIEQA4R9QAN0fWwDZHmUA1R5tANIfdQDQH30Azh+DAMwfigHLH5AByR+XAcgfngHG&#10;H6UBxSCtAcMgtwHBIMQBwCHWAbwi6gK5IvgDtiL/A7Uj/wO0I/8EsyP/BLMj/wSzI/8E/ykLAP8q&#10;BQD/LggA/y8MAP8tEADzKxcA6CgiAOAmLwDZJj0A0idKAM0nVQDKKF8AxyhoAcUobwHDJ3cBwSd+&#10;Ab8nhAG+J4sCvCeSArsnmQK5J6ACtyepA7YoswO0KL8DsyjPA7Ap5gStKfYEqyr/Bakq/waoKv8G&#10;qCr/Bqgq/waoKv8G/y0FAP8wAAD/MwIA9jQGAO8yCgDoLhAA3CwYANEuKADLLzcAxjBEAMEwTwC+&#10;MFkBuzBiAbgwagK2L3ECtS94ArMvfwOxL4YDsC+NA64ulAStLpwEqy6kBakvrgWoL7oFpi/KBqQw&#10;4gahMPMHnzD/CJ4x/widMf8InDH/CJwx/wicMf8I/zAAAP81AADvOAAA4joAANs5BADWNQkAzjQT&#10;AMY2IgC/ODEAujg/ALY4SgGzOFQBsDddAq03ZAKrNmwDqTZzBKg2eQSmNYAFpDWHBaM1jwahNZcH&#10;nzWgB541qgicNbYImzXFCZk13QmWNu8KlDb9CpM3/wqSN/8Kkjf/CpI3/wqSN/8K/zMAAPY6AADk&#10;PwAA2EIAAM5CAQDJPgYAxDsPALs+HQC1PywAsT86AK0/RQGpP08Bpj5YAqM9XwOhPWcEnzxtBZ08&#10;dAacO3sGmjuCB5g7igiWO5MJlTqcCpM6pguROrILkDvADI471QyMPOwNijz7DYk8/w2JPP8MiDz/&#10;DIg8/wyIPP8M/zcAAOo/AADcRQAAzkkAAMVJAAC/RgIAukMMALNEGQCtRScAqEY1AKRFQQGgRUsC&#10;nURTAppDWwOYQ2IFlkJpBpRBcAeSQXYIkEB+CY5AhgqNQI4Li0CYDIlAog2HQK4OhUC8D4RAzw+C&#10;QekPgUH5D4BB/w+AQv8OgEL/DoBC/w6AQv8O+jsAAOVEAADTSwAAx04AAL5PAAC4TAAAskkJAKtJ&#10;FQClSyMAoEsxAJxLPQGYSkcClUlPA5JJVwSQSF4FjkdlBotHaweJRnIJiEZ5CoZFgguERYoNgkWU&#10;DoBEnw9+RKsQfEW5EXtFyxF6ReYReUb3EXhG/xB4Rv8QeEb/D3hG/w94Rv8P8D8AAN9JAADNTwAA&#10;wVMAALhUAACxUgAAq04FAKROEQCeTyAAmVAtAJVQOQGST0MBjk5MA4tNUwSJTVoFhkxhBoRLaAiC&#10;S24JgEp2C35Kfgx8SYcOekmRD3hJnBB2SagSdEm2EnNJyBNySuMTcUr1EnFK/xFxS/8RcUv/EHFL&#10;/xBxS/8Q7EMAANlMAADIUwAAvVcAALRYAACsVwAApVIBAJ5TDwCYVBwAk1QpAI9UNQCLU0ABiFNI&#10;AoVSUASCUVcFf1BeBn1QZAh7T2sJeU9yC3dOew11ToQOc02OEHFNmRFvTaUTbU2zFGxNxRRrTuEU&#10;a070E2tO/xJrTv8Sa07/EWtO/xFrTv8R6EYAANNQAADEVgAAuVoAALBcAACmWgAAn1YAAJhWDQCS&#10;VxkAjlgmAIlYMgCGWD0BgldFAn9WTQN8VVQFeVRbBndUYQh1U2gJc1NwC3FSeA1vUoEPbVKLEGtR&#10;lxJpUaMTZ1GxFGZRwxVlUt4VZVLyFGVS/xNlUv8SZVL/EmVS/xJlUv8S5EoAAM9TAADAWgAAtV4A&#10;AKxgAACiXgAAmlkAAJJaCwCNWxYAiFwjAIRcLwCAWzoBfVtDAnlaSwN2WVIEdFhYBnFYXwdvV2YJ&#10;bVdtC2tWdQ1pVn4PZ1aJEWVVlRJjVaEUYlWvFWFVwRZgVdsWYFbxFWBW/hRgVv8TYVb/EmFW/xJh&#10;Vv8S4E0AAMtWAAC9XQAAsmEAAKhjAACdYQAAlV0AAI1eCQCHXhMAg18gAH9fLAB7XzcBd15AAnRe&#10;SANxXU8Eb1xWBWxcXAdqW2MJaFtrC2Zacw1kWnwPYlqHEWBZkxJeWaAUXVmuFVtZvxZbWdgWW1nv&#10;FVtZ/RRcWf8TXFn/ElxZ/xJcWf8S3FAAAMdZAAC6YAAAr2QAAKRlAACZZAAAkGAAAIhhBgCCYhEA&#10;fmMdAHpjKgB2YzQBc2I9AW9iRgJsYU0EamFUBWdgWgdlYGEIY19pCmFfcQxfXnoOXV6FEFtekRJZ&#10;XZ4UWF2sFVddvRZWXdUWVl3uFVdd/BRXXf8TV13/Eldd/xJXXf8S1lMAAMRcAAC3YwAArGgAAKBo&#10;AACVZwAAimMAAINlAgB9Zg8AeGYaAHRnJwBxZzIAbmc7AWtmQwJoZksDZWVSBWNlWQZhZF8IXmRn&#10;ClxjbwxaY3gOWGODEFZijxJUYpwTU2KqFVJiuxVRYtIVUWHtFVJh+xRSYf8TU2H/ElNh/xJTYf8S&#10;0VYAAMBfAACzZgAAqWsAAJxrAACQagAAhWcAAH1pAAB3ag0Ac2sXAG9rJABsbC8AaWw4AWZrQQJj&#10;a0kDYWtQBF5qVwZcal0HWmllCVhpbQtVaHYNU2iBD1FnjRFPZ5oSTmepFE1nuRRMZ88UTGbrFE1m&#10;+xNNZv8STmX/Ek5l/xJOZf8SzFoAALxjAACwagAApW8AAJhuAACMbQAAgGwAAHdtAABxbgsAbW8U&#10;AGlwIQBmcSwAZHE2AWFxPgFecUYCXHBNA1lwVAVXcFsGVW9iCFNvagpQbnMMTm5+DkxtihBKbZgR&#10;SWynEkhsuBNHbM0TR2zqE0hr+hJIa/8SSGr/EUhq/xFIav8Rx14AALhnAACsbgAAoXIAAJNyAACH&#10;cQAAenEAAHFyAABrdAcAZnURAGN2HQBgdygAXnczAFt4PAFZd0MCVndLA1R3UgRSdlkFUHZgB051&#10;aAhLdXEKSXR8DEd0iA5Fc5YPQ3OlEEJzthFBc8sRQnLoEUJy+BFCcf8QQ3D/EENw/xBDcP8QwWMA&#10;ALNsAACocwAAm3YAAI51AACBdgAAdXYAAGl4AABjegIAXnwOAFx9GQBZfiQAV38vAFV/OAFTf0AB&#10;UH9IAk5+TwNMflYESn5dBUh9ZQZGfW4IQ3x5CkF8hgs/e5QNPnujDjx7sw48e8gOPHrmDjx59w48&#10;eP8OPHj/Dj13/w49d/8OvGgAAK9yAACkeQAAlnoAAIh6AAB8egAAcHwAAGN/AABcggAAV4QLAFOF&#10;FABRhiAAT4YqAE6HNABMhzwBSodEAUiHSwJGh1MCRIZaA0KGYgRAhmwGPoV2BzuFgwg5hZEKOISg&#10;CzaEsQs2hMYLNoPkCzaC9gs2gf8MNoD/DDaA/ww2gP8Mtm8AAKp4AACffwAAkH4AAIN/AAB3gAAA&#10;a4IAAF6HAABVigAATowGAEqOEABIjxoAR48lAEWQLwBEkDgAQpBAAECQRwE/kE8BPZBWAjuQXwI5&#10;kGgDN49zBDWPgAUzj44GMY+eBzCOrwcvjsMHL47hBy+M9Agvi/8IL4r/CC+K/wkviv8JsHYAAKV/&#10;AACYhAAAioQAAH2FAABwhwAAZYoAAFqOAABPkgAARpUAAEGYDAA+mBQAPZkfADuZKAA6mjEAOZo6&#10;ADeaQgA2mkoANZpSATOaWgExmmQBL5pvAi2aewIsmooDKpqaAymarAQomsAEJ5neAyeX8gQnlv0F&#10;J5X/BSeV/wUnlf8FqX4AAJ6FAACSiQAAhIoAAHaMAABqjwAAXpMAAFSXAABJmwAAQJ8AADeiBAAy&#10;ow4AMaMXADCkIQAupCoALaQyACylOgArpUMAKqVLACmlVAAopV4AJqVpACWldgEjpYUBIqWWASCm&#10;qAEfpbsBHqXXAR6k7wEeovsCHqH/Ah6h/wIeof8CooYAAJeMAACLjwAAfZEAAG+UAABjmAAAV50A&#10;AE2hAABDpQAAOKgAADCrAAAorgcAJK8QACOvFwAhryEAILApAB+wMQAesDoAHbFCAByxTAAbsVYA&#10;GrFhABmybwAYsn4AFrKQABWyogAUsrYAE7LOABOx6wATr/kAE67/AROu/wETrv8Bmo0AAJCSAACE&#10;lwAAdZoAAGifAABbowAAUKgAAEWsAAA7sAAAMbIAACe1AAAguAAAGLoHABS8DgATvBUAErweABG9&#10;JgARvS4AEL03ABC+QQAOvkwADr5XAA2+ZQAMv3QAC7+GAAq+mQAIvqwAB77CAAe+3wAIvvAACL36&#10;AAi9/AAIvfwAk5QAAIeZAAB6nwAAbKUAAGCqAABTrwAAR7MAADy2AAAxuAAAJ7sAAB++AAAXwQAA&#10;EcQBAAzICAAIyQ4AB8kUAAbJHAAFySQABMosAAPKNgACykAAAMtMAADLWQAAy2gAAMt5AADMjAAA&#10;y58AAMuzAADLyAAAzOIAAMzvAADM8QAAzPEAipoAAHyhAABvpwAAYq0AAFWzAABIuAAAO7sAADC+&#10;AAAmwQAAHcQAABXIAAAPywAACs4AAATSAgAA0woAANMPAADUFAAA1RoAANYiAADXKgAA2TQAANo/&#10;AADcSwAA3FoAAN1qAADdfQAA3ZEAAN2kAADetgAA3sgAAN7eAADe4gAA3uIAf6IAAHGpAABksAAA&#10;VrcAAEm8AAA8wAAAL8QAACTHAAAbywAAE88AAA3SAAAH1gAAANsAAADeAAAA3wMAAOAJAADhDgAA&#10;4hIAAOMXAADlHgAA5icAAOgxAADqPQAA7EsAAOxaAADtbAAA7oAAAO6UAADupQAA7rQAAO7CAADu&#10;xgAA7sYAdKoAAGayAABYuQAAS8AAAD3FAAAvyQAAJM0AABnRAAAR1gAAC9sAAAPeAAAA4QAAAOUA&#10;AADoAAAA6QAAAOoAAADrBgAA7QsAAO8PAADwEwAA8hoAAPQjAAD3LgAA+TsAAPtKAAD8WwAA/W0A&#10;AP2AAAD+kwAA/qIAAP6tAAD+rwAA/q8A/xAfAP8OHQD/Ch0A/wEgAP8AKAD/ADUA/wBBAP8ATgD/&#10;AFoA/wBlAP8AbgD/AHcA/wB/AP4AhgD8AIwA+wCSAPkAlwD4AJwA9wCiAPYApwD1AK0A8wC1APIA&#10;vQDxAMkA7wDcAO4A6wDtAPcA7AD/AOsA/wDqAP8A6gD/AOoA/wDqAP8A/xMcAP8RGQD/DRkA/wYc&#10;AP8DJQD/ADEA/wA+AP8ASgD/AFYA/wBhAP8AawD9AHMA+gB7APcAgwD1AIkA9ACPAPIAlADxAJkA&#10;8ACfAO4ApADtAKsA7ACyAOoAugDoAMYA5wDWAOUA6ADkAPUA4wD+AOIA/wDhAP8A4QD/AOEA/wDh&#10;AP8A/xUYAP8TFAD/DxQA/w0ZAP8LIgD/CC0A/wQ5AP8BRgD/AFEA/gBcAPoAZgD2AG8A8gB3AO8A&#10;fgDtAIUA6wCLAOoAkQDoAJYA5wCcAOYAoQDkAKgA4wCvAOEAuADfAMMA3QDRANsA5gDZAPMA1wD9&#10;ANUC/wDUAv8A1AP/ANQD/wDUA/8A/xgTAP8VEAD/Eg8A/xIVAP8RHQD/DigA/ww0AP8KQQD5CEwA&#10;9QZXAPEGYQDtBmoA6QVyAOYFegDkBYEA4gWHAOAGjQDfBpIA3QaYANsGngDZBqUA1watANQGtQDS&#10;BsAA0AfPAM4I5QDMCfQAygv/AMgM/wDHDP8Axwz/AMYM/wDGDP8A/xsOAP8ZDAD/GA0A/xgRAP8X&#10;GAD/FCIA+xEuAPMQOgDtDkYA6A1SAOUNXADhDWUA3g1tANsNdQDYDXwA1Q2CANMNiQDRDY8A0A2V&#10;AM4NnADNDqMAyw6rAMkOtADIDsAAxg7PAMMQ5gDAEfUAvRL/ALwS/wC7Ev8AuhL/AboS/wG6Ev8B&#10;/x8KAP8cBAD/HwgA/x8NAP8dEgD4GhsA7hYmAOYUMwDgEz8A2hNLANQTVgDQE18AzhRoAMsUbwDJ&#10;FHcAxxV9AMYVhADEFYoAwxWRAMEWmADAFp8AvhanALwXsAC7F7wAuRfLALcY4gCzGfIBsRr/Aa8b&#10;/wGuG/8Brhv/Aa0b/wGtG/8B/yIEAP8iAAD/JQIA/CQHAPchDADsHRIA4RocANgaKgDQGzgAyx1F&#10;AMcdUADDHloAwB5iAL4eagC8H3EAuh94ALkffgC3H4UAth+MALQfkwCzH5oBsSCjAbAgrAGuILcB&#10;rCHGAash3QGnIu8CpSL9AqMj/wKiI/8CoiP/AqEj/wKhI/8C/yUAAP8oAADyKgAA5SsAAN8oBQDc&#10;IQsA0iEUAMkkJADDJTIAviY/ALonSgC3J1QAtCddALInZACwJ2wAridyAa0neQGrJ38BqieGAagn&#10;jgGnJ5YCpSeeAqMoqAKiKLMCoCjBAp8o1QKcKewDmir6A5gq/wSXKv8Elyr/BJYq/wSWKv8E/ygA&#10;APUuAADlMwAA2jUAANAzAQDMLQYAxioQAL4tHgC4LiwAsy86AK8vRQCsME8AqS9YAKcvXwGlL2YB&#10;oy9tAaEvcwKgLnoCni6BAp0uiQKbLpEDmS6aA5gupASWL68ElS+9BJMvzwSRMOgFjzD4BY0x/wWN&#10;Mf8FjDH/BYwx/wWMMf8F/y0AAOo1AADcOgAAzj0AAMY8AADANwIAuzMNALM0GQCuNicAqTc0AKU3&#10;QACiN0oAnzdTAZ02WgGbNmEBmTZoApc1bwKVNXUDlDV8A5I1hASQNY0EjzWWBY01oAWLNasGijW5&#10;Bog1ygeHNuUHhTb2B4Q3/weDN/8Hgzf/B4I3/weCN/8H9DIAAOM7AADSQQAAxkQAAL1DAAC3PwAA&#10;sTsJAKo7FAClPCIAoD0wAJ09OwCZPUUAlj1OAZQ8VgGSPF0CkDxjAo47agOMO3EEijt4BIg6gAWH&#10;OogGhTqSBoM6nAeBOqgIgDq1CX47xgl9O+EJezzzCXs8/wl6PP8Iejz/CHo8/wh6PP8I7jcAAN1B&#10;AADLRgAAv0kAALZJAACuRgAAqUEEAKNBEQCdQh4AmEMrAJVDNwCRQ0EAjkJKAYxCUgGJQVkCh0Ff&#10;A4VBZgODQG0EgUB0BYBAewZ+P4QHfD+OCHo/mQl4P6UKd0CyCnVAwwt0QN0Lc0HxC3JB/wpyQf8K&#10;ckH/CXJB/wlyQf8J6TwAANVFAADFSwAAuk4AALBOAACnSwAAokYAAJtGDgCWRxoAkUgnAI5IMwCK&#10;SD0Ah0dGAYRHTgGCRlUCgEZcA35FYgR8RWkEekVwBXhEeAZ2RIEIdESLCXJElgpwRKILb0SvDG5E&#10;wAxtRdkNbEXvDGtF/QtrRv8La0b/CmtG/wprRv8K5UAAAM9JAADBTwAAtVIAAKtSAAChTwAAm0oA&#10;AJRKDACPSxcAi0wkAIdMLwCETDoAgUxDAX5LSwF7S1ICeUpYA3dKXwR1SWYFc0ltBnFJdQdvSX4I&#10;bUiICWtIkwtqSJ8MaEitDWdJvQ1mSdQOZUntDWVK/AxlSv8LZUr/C2VK/wtlSv8L4EQAAMtNAAC9&#10;UgAAslYAAKZVAACcUgAAlU4AAI5OCQCJTxQAhVAgAIFQLAB+UDcAe1BAAXhQSAF1T08Cc05VA3FO&#10;XARvTmMFbU1qBmtNcgdpTXsIZ02FCmVNkQtkTJ0MYk2rDWFNuw5gTdEOYE3sDmBN+w1gTf8MYE3/&#10;C2BN/wtgTf8L3EcAAMdQAAC5VgAArlkAAKJYAACYVgAAkFEAAIlSBgCDUxEAf1MdAHtUKQB4VDQA&#10;dVQ9AXJTRQFwU0wCbVJTAmtSWQNpUmAEZ1FnBmVRbwdjUXgIYlGDCmBRjwteUJsNXVCpDltRuQ5b&#10;Uc4PWlHqDltR+g1bUf8MW1H/DFtR/wtbUf8L1koAAMNTAAC2WQAAq1wAAJ5aAACTWQAAi1QAAIRW&#10;AwB+VhAAelcaAHZXJgBzWDEAcFc6AG1XQgFqV0kCaFZQAmZWVwNkVl4EYlVlBWBVbQdeVXYIXVWB&#10;CltVjQtZVJoNWFSnDlZVuA9WVcwPVlXpDlZV+Q1WVf8NV1T/DFdU/wxXVP8M0U0AAMBWAACzXAAA&#10;p14AAJpdAACPXAAAhlgAAH9ZAAB5Wg0AdFsXAHFbIwBuWy4Aa1s3AGhbQAFlW0cBY1pOAmFaVQNf&#10;WlwEXVpjBVxaawZaWXQIWFl/ClZZiwtUWZgNU1imDlJZtg5RWcoPUVnnDlFY+A1SWP8NUlj/DFJY&#10;/wxSWP8MzVEAALxZAACwXwAAo2EAAJZgAACLXwAAgVsAAHldAABzXgwAb14VAGtfIABoXysAZmA1&#10;AGNgPQFhX0UBX19MAl1fUwNbX1oEWV5hBVdeaQZVXnIIU159CVFdiQtQXZYMTl2kDU1dtA5MXcgO&#10;TF3mDk1d9w1NXP8MTVz/DE5c/wxOXP8MyVQAALlcAACtYwAAn2MAAJJjAACHYgAAfGAAAHRhAABu&#10;YgkAaWMSAGZjHQBjZCgAYWQyAF5kOwBcZEMBWmRKAlhkUQJWZFgDVGRfBFJjZwVQY3AHTmN6CExi&#10;hgpLYpQLSWKiDEhisg1HYscNR2LkDUhh9gxIYf8MSGD/C0lg/wtJYP8LxFgAALVgAACqZgAAm2YA&#10;AI1mAACCZQAAdmQAAG5lAABoZgUAY2cQAGBoGgBdaSUAW2ovAFlqOABXakABVWpHAVNqTgJRalUD&#10;T2ldBE1pZAVLaW0GSWh4B0dohAlGaJIKRGehC0NnsQxCZ8UMQmfiDEJm9QxDZv8LQ2X/C0Nl/wtD&#10;Zf8Lv1wAALFkAACmagAAlmkAAIlpAAB9aQAAcWkAAGdqAABibAEAXW0NAFluFgBXbyEAVXArAFNw&#10;NQBRcD0AUHBFAU5wTAFMcFMCSnBaA0hwYgRGb2sFRG91BkJvggdAbo8JP26eCj1urwo9bsIKPG7g&#10;Cj1t9Ao9bP8KPWv/Cj5r/wo+a/8KumAAAK1pAACgbgAAkW0AAIRtAAB4bQAAbG4AAGFwAABbcgAA&#10;VnQKAFJ1EgBQdh0ATncnAEx3MQBLeDkASXhBAEh4SQFGeFABRHdXAkJ3XwNAd2gDPndzBDx2fwY6&#10;do0HOXacCDd1rQg3dcAINnXeCDd08gg3c/4IN3L/CDdy/wg3cv8ItWYAAKlvAACacQAAi3EAAH5x&#10;AABzcgAAaHMAAFx2AABUeQAATnsFAEp9DwBIfhgARn8jAEV/LABDgDUAQoA9AEGARQA/gEwBPYBU&#10;ATyAXAI6f2UCOH9vAzZ/fAQ0f4oEMn+aBTF+qgYwfr0GMH7aBjB98AYwe/0GMHv/BjB6/wYwev8G&#10;sGwAAKR1AACUdQAAhnUAAHl2AABudwAAY3kAAFd9AABPgQAAR4QAAEKGDAA/hxMAPYgdADyIJwA7&#10;iTAAOok4ADiJQAA3iUgANolPADSJWAEziWEBMYlsAS+JeAItiYcCLImXAyqIpwMpiLoDKYjUAymG&#10;7gMphfwEKYT/BCmE/wQphP8EqnQAAJ57AACOegAAgHoAAHR7AABofgAAXYEAAFKFAABJiQAAQYwA&#10;ADmQBQA1kQ8AM5IXADKSIQAxkikAMJMyAC6TOgAtk0EALJNKACuUUgAqlFwAKJRnACeUcwEllIIB&#10;JJSTASKTpAEhk7cBIJPPASGS7AEgkPoCII//AiCP/wIgj/8CpHwAAJeAAACHfwAAe4AAAG6CAABi&#10;hQAAV4kAAE2OAABCkgAAOpYAADKZAAAqnAkAKJ0RACadGQAlnSIAJJ4qACOeMgAinjoAIZ5CACCe&#10;SwAfn1UAHp9gAByfbQAbn3wAGp+NABifnwAXn7IAFp/JABae6AAWnPcAFpv/AReb/wEXm/8BnYMA&#10;AI+GAACChgAAdIcAAGeLAABbjwAAUJMAAEaYAAA8nAAAM6AAACujAAAjpgAAHKgLABqpEQAYqRgA&#10;F6khABaqKQAVqjEAFKo5ABOqQwATq00AEqtYABGrZQAQq3QADquGAA6rmQANq6wADKvBAAyq3wAM&#10;qfIADaj8AA2o/wANqP8AlooAAImMAAB6jQAAbJEAAGCVAABUmgAASZ8AAD+jAAA1pwAAK6oAACOu&#10;AAAbsAAAFLMBAA+1CgANthAADLYWAAu2HwAKticACbYvAAi2OQAHt0MABrdPAAS3WwADt2oAArd7&#10;AAC3jgAAt6EAALa0AAC2ywAAtuUAALXxAAC19wAAtfcAj5EAAIGUAABylwAAZZwAAFihAABMpgAA&#10;QasAADevAAAssgAAI7UAABq4AAATuwAADr0AAAnABQADwQ0AAMERAADBFwAAwh4AAMImAADCLwAA&#10;wzkAAMREAADEUAAAxF4AAMVvAADFgQAAxZUAAMWoAADFvAAAxNEAAMTmAADE7gAAxO4AhpgAAHme&#10;AABrowAAXakAAFCuAABEswAAN7YAACy5AAAivAAAGb8AABHCAAAMxQAABsgAAADLAAAAzAcAAMwN&#10;AADNEQAAzRYAAM4dAADPJAAA0C0AANI4AADURAAA1FIAANVhAADVcwAA1ocAANabAADWrQAA178A&#10;ANjOAADY3QAA2N0Ae6AAAG6mAABgrQAAU7MAAEW4AAA4vAAAK78AACHCAAAXxgAAEMkAAArMAAAC&#10;0AAAANQAAADXAAAA2AAAANoFAADbCwAA3A4AAN4TAADfGQAA4SEAAOMqAADlNgAA50MAAOdTAADo&#10;ZAAA6XcAAOmMAADqnwAA6q4AAOq6AADqwwAA6sMAcKgAAGKvAABVtgAAR7wAADnAAAAsxAAAIMgA&#10;ABbMAAAO0AAAB9QAAADZAAAA3QAAAOEAAADjAAAA5AAAAOYAAADnAQAA6QcAAOsMAADsEAAA7hUA&#10;APAdAADzJwAA9jMAAPdDAAD4VAAA+WYAAPl6AAD6jgAA+p4AAPupAAD7sAAA+7AA/wsbAP8HGQD/&#10;ABkA/wAcAP8AJQD/ADIA/wA/AP8ASwD/AFcA/wBiAP8AawD/AHMA/QB7APsAggD6AIgA+ACNAPcA&#10;kgD2AJgA9QCdAPQAogDzAKkA8QCwAO8AuADuAMMA7ADRAOsA5gDpAPMA6AD+AOgA/wDoAP8A6AD/&#10;AOgA/wDoAP8A/w4YAP8KFQD/ARQA/wAYAP8AIgD/AC4A/wA7AP8ARwD/AFMA/QBeAPoAZwD3AG8A&#10;9QB3APMAfgDyAIQA8ACJAO8AjwDuAJQA7ACaAOsAnwDpAKUA6ACsAOYAtADkAL8A4wDMAOEA4gDf&#10;APAA3gD7AN4A/wDdAP8A3QD/ANwA/wDcAP8A/xATAP8NEQD/BhAA/wIVAP8AHgD/ACkA/wA2AP8A&#10;QgD6AE4A9ABZAPEAYgDuAGsA7AByAOoAeQDoAH8A5wCFAOUAiwDkAJAA4gCWAOEAnADfAKIA3QCp&#10;ANoAsQDYALsA1QDIANIA3QDRAO0A0AD5AM8A/wDOAP8AzQD/AM0A/wDNAP8A/xEPAP8ODQD/DA0A&#10;/wsSAP8HGQD/AiQA/wAwAPYAPADvAEkA6gBTAOcAXQDkAGYA4QBtAN8AdADdAHsA2wCBANkAhgDW&#10;AIwA1ACSANIAmADQAJ4AzgCmAMwArgDKALgAyADEAMYA1wDFAOoAwwD3AMIA/wDBAf8AwAL/AMAC&#10;/wDAAv8A/xQLAP8QBgD/EAkA/xAOAP8OFAD/Ch4A9QYpAOsENgDjA0IA3wNOANsEVwDWBGAA0wRo&#10;ANAEbwDOBXYAzAV8AMoFggDJBYgAxwWOAMYFlADEBZsAwgWjAMAGqwC+BrUAvQbCALsI1AC6CekA&#10;twv4ALUM/wC0DP8AtAz/ALQM/wC0DP8A/xcEAP8UAAD/FgMA/xQJAP8RDgDyDhUA6AwhAN4KLgDW&#10;CzsA0AxHAMwMUQDJDFoAxg1iAMQNagDCDXEAwA13AL8NfQC9DoMAvA6KALoOkQC5DpgAtw6gALYO&#10;qQC0D7QAsg/BALEQ1ACuEesAqxL6AKkS/wCoE/8ApxP/AKcT/wCnE/8A/xoAAP8bAAD5GwAA6xkA&#10;AOUUBgDlEA4A2Q4XAM8RJgDIEjQAxBNAAL8USwC8FFQAuRVdALcVZAC1FWsAtBVxALIVeACxFn4A&#10;rxaFAK4WjACsFpQAqxecAKkXpgCnGLAAphi9AKQYzwCiGucAnxr3AJ0b/wGcG/8BnBv/AZsb/wGb&#10;G/8B/x0AAPchAADoJAAA3SUAANQhAQDPGwgAyhcRAMIaIAC8HC0Atx06ALMeRQCwHk8ArR5XAKse&#10;XwCpH2YAqB9sAKYfcwClH3kAox+AAKIfhwCgII8AnyCYAJ0gogCbIKwBmiG5AZghygGWIuQBlCP1&#10;AZIj/wGRI/8BkCP/AZAj/wGQI/8B/yIAAOspAADdLgAAzy8AAMctAADBJwMAvSINALYjGgCwJSgA&#10;rCY0AKgmQAClJ0kAoidSAKAnWgCeJ2EAnCdnAJsnbQCZJ3QAmCd7AZYnggGVJ4sBkyeUAZEongGQ&#10;KKkBjii1Ao0pxgKLKd8CiSryAocq/wKGKv8Chir/AoYq/wKGKv8C9CgAAOMxAADRNgAAxTgAALw2&#10;AAC2MAAAsisJAKssFACmLSIAoi4vAJ4uOgCbLkQAmC9NAJYvVQCULlwAki5iAJAuaQGPLm8BjS52&#10;AYwufgGKLoYCiC6PAocumgKFL6UDgy+yA4IvwgOBMNoDfzDvA30x/gN9Mf8DfDH/A3wx/wN8Mf8D&#10;7S8AANs3AADJPQAAvj4AALM8AACsOAAApzMEAKIyEQCdNB0AmTUqAJU1NQCSNUAAjzVJAI01UACL&#10;NVcAiTVeAYc1ZAGFNGsBhDRyAoI0eQKANIICfjSLA300lgN7NaEEeTWuBHg1vgV3NtQFdjbtBXQ3&#10;/AV0N/8EdDf/BHQ3/wR0N/8E5zUAANI9AADDQgAAuEQAAKxCAACkPgAAnzkAAJo4DgCUOhkAkDom&#10;AI07MQCKOzsAhztEAIQ7TACCO1MBgDpaAX46YAF9OmcCezpuAnk6dQJ3On4DdjqIBHQ6kwRyOp4F&#10;cTqrBW87uwZuO88GbTvqBm08+gZsPP8FbDz/BWw8/wVsPP8F4jkAAMxCAAC+RwAAsUgAAKVGAACd&#10;QwAAlz8AAJI+CwCNPxUAiT8hAIVALQCCQDcAf0BAAH1ASAB7QE8BeUBWAXc/XQF1P2MCcz9qAnE/&#10;cgNwP3oDbj+EBGw/kAVrP5wGaT+pBmg/uAdnQMwHZkDoB2ZA+QZlQP8GZUD/BmVA/wVlQP8F3D4A&#10;AMdGAAC5SwAArEwAAKBKAACXRwAAkUMAAItDCACGQxIAgkQeAH5EKQB7RTQAeUU9AHZFRQB0REwB&#10;ckRTAXBEWQFuRGACbENnAmtDbwNpQ3cEZ0OBBWZDjQZkQ5kGYkOnB2FEtghgRMoIYETmCF9F+Adf&#10;Rf8HYEX/BmBE/wZgRP8G1kEAAMNJAAC2TgAAp08AAJtNAACSSwAAjEcAAIVHBACARxAAfEgaAHhI&#10;JgB1STAAc0k6AHBJQgBuSUkBbEhQAWpIVgFoSF0CZkhkAmVIbANjSHUEYUd/BWBHigZeSJcHXUil&#10;CFtItAhbSMcJWkjkCFpJ9ghaSf8HWkj/BlpI/wZaSP8G0UUAAL9MAACyUgAAo1EAAJdQAACNTgAA&#10;hkoAAIBKAQB6Sw4AdkwXAHJMIwBvTC0AbU02AGpMPwBoTEYAZkxNAWRMUwFiTFoCYUxhAl9MaQNe&#10;THIEXEx8BVpMiAZZTJUHV0yjCFZMsghVTMYJVUziCVVM9QhVTP8HVUz/B1ZM/wZWTP8GzEgAALxQ&#10;AACvVQAAoFQAAJNTAACJUQAAgU0AAHpOAAB1TwwAcE8VAG1QIABqUCoAZ1AzAGVQPABjUEMAYVBK&#10;AV9QUQFdUFgCXFBfAlpQZwNZUHAEV1B6BVVQhgZUUJMHUlChCFFQsQlQUMQJUFDhCVBQ9AhRUP8H&#10;UU//B1FP/wZRT/8GyUsAALlTAACrVwAAnFYAAI9VAACFVAAAfFAAAHVRAABwUgkAa1MSAGhUHQBl&#10;VCcAYlQxAGBUOQBeVEEAXFRIAVpUTwFZVFYBV1RdAlZUZQNUVG4EUlR4BVFUhAZPVJEHTlSgCExU&#10;rwhMVMIJS1TfCUxU8whMU/8HTFP/B01T/wZNU/8GxU4AALZWAACnWgAAmFkAAItYAACBVwAAd1QA&#10;AHBVAABqVgYAZlcQAGJXGgBgWCQAXVguAFtZNwBZWT8AV1lGAFZZTQFUWVQBU1lbAlFZYwJPWGwD&#10;Tlh2BExYggVKWI8GSVieB0hYrghHWMAIR1jdCEdY8ghHV/8HSFf/B0hX/wZIV/8GwVEAALJZAACj&#10;XAAAlFsAAIdbAAB9WgAAclgAAGtZAABlWgMAYFsOAF1cFwBaXCEAWF0rAFZdNABUXjwAU15EAFFe&#10;SwFQXlIBTl5ZAkxeYQJLXWoDSV10BEddgAVFXY0GRF2cB0NdrAdCXb4IQl3aCEJc8QdCXP4HQ1v/&#10;BkNb/wZDW/8GvVUAAK9dAACfXwAAkF4AAINeAAB4XQAAbVwAAGVdAABfXwAAWmAMAFdhFABVYh4A&#10;UmIoAFFjMQBPYzkATmNBAExjSABLY08BSWNWAUdjXgJFY2cCRGNxA0JjfQRAYosFP2KaBj5iqgY9&#10;YrwHPGLWBz1h7wY9Yf0GPmD/Bj5g/wY+YP8GuVkAAKthAACaYQAAi2EAAH9hAAB0YQAAaWEAAF9i&#10;AABZZAAAVGYJAFFnEQBOZxoATGgkAEtpLQBJaTYASGk+AEZqRQBFakwAQ2pUAUJqXAFAaWUCPmlv&#10;AjxpewM7aYkEOWmYBThoqAU3aLoFN2nTBTdo7gU3Z/wFOGb/BThm/wU4Zv8FtF4AAKdlAACVZQAA&#10;hmQAAHplAABvZQAAZGYAAFloAABSagAATWwEAEluDgBHbhYARW8gAERwKQBCcDIAQXA6AEBxQgA/&#10;cUkAPXFRADxxWQE6cWIBOHFsAjZweAI1cIYDM3CVAzJwpgQxcLgEMHDQBDFv7AQxbvsEMW3/BDFs&#10;/wQxbP8Er2QAAKFpAACPaAAAgWgAAHVpAABraQAAYGsAAFVuAABNcQAARnMAAEJ1CwA/dhIAPXcc&#10;ADx3JQA6eC0AOXg1ADh5PQA3eUUANnlNADV5VQAzeV4AMXloATB5dAEueYMCLXmSAit4owIqeLUC&#10;KnjMAip36gIqdvkDKnX/Ayp0/wMqdP8DqmoAAJptAACJbAAAfG0AAHBtAABmbgAAW3EAAFB1AABI&#10;eAAAQXsAADp+BQA2fw4ANIAWADOBIAAygSgAMIEwAC+COAAugkAALYJIACyCUAArgloAKoJkACiC&#10;cAAmgn8BJYKPASSCoAEjgrIBIoLJASKB5wEif/cBIn7/AiJ9/wIiff8CpXEAAJNxAACDcQAAdnEA&#10;AGxyAABgdQAAVngAAEx8AABDgAAAO4MAADOGAAAtiQoAKooRACmLGQAniyIAJosqACWMMQAkjDkA&#10;I4xCACKNSgAhjVQAII1eAB+NawAdjXkAHI2KABuNnAAZja4AGIzEABiM4wAZivUAGYn/ARmI/wEZ&#10;iP8BnXcAAIx2AAB9dgAAcncAAGV5AABafAAAUIAAAEaEAAA8iQAANIwAAC2QAAAlkwIAH5UMAB2W&#10;EgAclhoAG5ciABqXKgAZlzIAGJg6ABeYQwAWmE0AFZhYABSYZAATmHMAEZiEABCYlgAQmKkADpi/&#10;AA6X3QAPlvIAEJX8ABCU/wAQlP8AlX0AAIV8AAB4fAAAa34AAF+BAABUhgAASooAAECPAAA2kwAA&#10;LZcAACaaAAAenQAAF6ADABKiDAAQoxIAEKMZAA+jIQAOpCkADqQxAA2kOgAMpEUAC6RQAAqkXAAJ&#10;pGoAB6R7AAajjgAEo6EAAqO0AAOiywADouYAA6HzAAOh+wADofsAjYMAAH+CAABxhAAAZIcAAFiM&#10;AABNkQAAQpYAADiaAAAvngAAJqIAAB6lAAAXqAAAEasAAAyuBwAHrw0AA68SAAKvGQABryEAAK8p&#10;AACwMgAAsDwAALBHAACwUwAAsGEAALBxAACwgwAAr5cAAK+qAACvvwAArtkAAK7rAACu9AAArvQA&#10;h4kAAHiKAABqjgAAXZMAAFGYAABFnQAAO6IAADCmAAAnqgAAHq4AABaxAAAQtAAAC7YAAAW5AwAA&#10;ugoAALoOAAC6EwAAuxkAALshAAC8KAAAvDEAAL08AAC+SAAAvlYAAL5lAAC+dwAAvowAAL6fAAC9&#10;swAAvscAAL7eAAC96wAAvesAf5IAAHCVAABimgAAVZ8AAEmlAAA9qwAAMq8AACi0AAAetgAAFbkA&#10;AA68AAAJvwAAAsIAAADEAAAAxQQAAMYKAADGDgAAxxIAAMgYAADJHwAAyicAAMwwAADOPAAAzkkA&#10;AM9ZAADPagAAz34AAM+TAADPpgAAz7gAAM/IAADP2wAAz9sAd5wAAGihAABbpwAATq4AAEG0AAA0&#10;twAAKLoAAB29AAATwAAADcQAAAbHAAAAygAAAM4AAADQAAAA0QAAANICAADTCAAA1QwAANYQAADZ&#10;FQAA2xwAAN0kAADgLwAA4jwAAONLAADkXAAA5G8AAOWDAADlmAAA5akAAOW2AADlwwAA5cMAbKUA&#10;AF+sAABRsgAARLkAADW8AAAowAAAHMQAABLIAAAMywAAA88AAADTAAAA2AAAANwAAADfAAAA3wAA&#10;AOEAAADjAAAA5AMAAOYIAADoDQAA6REAAOwYAADuIgAA8S4AAPM8AAD0TQAA9V8AAPZzAAD3hwAA&#10;95kAAPilAAD4sAAA+LAA/wMXAP8AFQD/ABUA/wAYAP8AIwD/AC8A/wA8AP8ASAD/AFQA/wBeAP8A&#10;ZwD9AG8A+wB2APkAfQD4AIMA9gCIAPUAjgD0AJMA8gCYAPEAngDwAKQA7gCrAO0AswDrAL0A6gDL&#10;AOgA4QDnAPEA5gD9AOUA/wDkAP8A5AD/AOQA/wDkAP8A/wcTAP8AEQD/ABEA/wAVAP8AHwD/ACsA&#10;/wA3AP8ARAD+AE8A+gBaAPcAYwD0AGsA8gByAPAAeQDvAH8A7QCEAOsAigDqAI8A6ACUAOcAmgDl&#10;AKAA5ACnAOIArwDgALkA3gDGANwA2gDaAOwA2AD5ANYA/wDWAP8A1wD/ANgA/wDYAP8A/woQAP8D&#10;DgD/AA0A/wASAP8AGgD/ACYA/AAyAPcAPwD0AEoA8QBVAO0AXgDqAGYA6ABuAOUAdADjAHoA4gCA&#10;AOAAhQDeAIsA3ACQANsAlgDYAJwA1QCjANMAqwDRALUAzgDBAMwA0QDLAOcAyQD1AMgA/wDIAP8A&#10;yAD/AMgA/wDIAP8A/wwMAP8GCAD/AgoA/wAPAP8AFQD8ACAA8QAsAOwAOQDpAEUA5QBPAOEAWQDe&#10;AGEA2wBoANcAbwDUAHUA0gB7ANAAgADOAIYAzACMAMsAkgDJAJgAxwCgAMUAqADDALEAwQC8AL8A&#10;ywC9AOMAvADyALsA/QC7AP8AugD/ALoA/wC6AP8A/w4FAP8JAAD/CQUA/wYLAP8BEADwABkA5gAl&#10;AOEAMgDcAD8A1gBJANEAUwDOAFsAywBjAMgAagDGAHAAxQB2AMMAewDBAIEAwACHAL4AjgC8AJQA&#10;uwCcALkApAC3AK4AtQC5ALMAyACxAN8AsAHvAK8B+wCuAv8ArQP/AK0D/wCtA/8A/xAAAP8OAAD/&#10;DQAA9gsDAPIHCgDiAREA2wIdANIDKwDMAzcAyARDAMQETQDBBFYAvgVdALwFZAC6BWsAuAVxALcF&#10;dgC1BXwAswaDALIGiQCwBpEArweZAK0HoQCrB6sAqQi3AKgJxgCmCt0ApQvwAKMM/QCiDf8AoQ3/&#10;AKEN/wCgDf8A/xEAAPwSAADsEwAA4hMAANsPAwDWCQsAzggUAMYKIgDADDAAvA08ALgNRgC1DU8A&#10;sg5XALAOXwCuDmUArQ5rAKsOcQCqDngAqA5+AKcPhQClD40ApA+WAKIQnwCgEKkAnxC1AJ0RxQCb&#10;Ed4AmRLxAJcT/wCWFP8AlRT/AJUU/wCUFP8A/xUAAO0bAADgHwAA0h8AAMkbAADEFAUAwRAOALoS&#10;GwC0EykAsBQ1AKwVQACpFUkAphVSAKQWWQCiFmAAoRZmAJ8WbACeFnIAnBZ5AJsXgACZF4gAmBeR&#10;AJYYmwCUGKYAkxmyAJEZwQCQGtgAjRvuAIsc/QCKHP8Aihz/AIkc/wCJHP8A9B0AAOQlAADTKQAA&#10;xyoAALwmAAC2IAAAtBkLAK4aFQCoHCMApB0vAKEeOgCeHkQAmx5MAJkeVACXH1sAlR9hAJQfZwCS&#10;H20AkR90AI8gfACOIIQAjCCNAIoglwCJIaIAhyGuAIYivQCFItEBgiPrAYEk+wGAJP8BfyT/AX8k&#10;/wF/JP8B7CUAANstAADJMQAAvDEAALEuAACrKQAApyQFAKMjEQCeJB0AmiUqAJYmNQCTJj8AkSZH&#10;AI8mTwCNJlYAiydcAIknYgCIJ2kAhidvAIUndwCDJ38AgSeJAYAokwF+KJ4BfSmrAXspuQF6Kc0B&#10;eCroAXcr+QF2K/8Bdiv/AXUr/wF1Kv8B5SwAANA0AADBOAAAszgAAKg1AACiMQAAnS0AAJkqDgCU&#10;KxgAkCwkAI0tMACKLToAhy1DAIUtSgCDLVEAgS5YAIAuXgB+LmQAfS5rAHsucwF5LnsBeC6FAXYu&#10;jwF0L5sBcy+oAnEvtgJwMMkCbzDlAm4x9wJtMf8CbTH/Am0x/wJtMf8C3zIAAMk5AAC7PgAArD0A&#10;AKE6AACaNwAAlTMAAJAxCgCMMRQAhzIgAIQzKwCBMzUAfzM+AH0zRgB7M00AeTNUAHczWgB2M2EA&#10;dDNnAXI0bwFxNHcBbzSBAW40jAJsNJgCajWlAmk1swNoNcYDZzbiA2Y29QNmNv8CZjb/AmY2/wJm&#10;Nv8C2DcAAMQ+AAC1QgAApkEAAJs/AACTPAAAjTgAAIg2BwCENxEAgDccAHw4JwB6ODEAdzk6AHU5&#10;QgBzOUkAcTlQAHA5VwBuOV0AbDlkAWs5awFpOXQBaDl+AmY5iQJkOZUDYzqiA2I6sQNhOsMDYDvg&#10;BF878wNfO/8DXzv/A187/wJfO/8C0TsAAMBCAACwRQAAoUQAAJVDAACNQAAAhz0AAII7AgB9Ow4A&#10;eTwYAHU9IwBzPS0AcD02AG49PwBsPUYAaz1NAGk9UwBnPVoAZj1hAWQ9aAFjPXEBYT57Al8+hgJe&#10;PpMDXD6gA1s/rwRaP8EEWj/dBFk/8gRZP/8DWT//A1k//wNZP/8DzD8AALxGAACrSAAAnEcAAJFG&#10;AACIRAAAgkAAAHw/AAB3QAwAc0AVAG9BIABsQSoAakEzAGhBOwBmQkMAZEJKAGNBUABhQVcAYEJe&#10;AV5CZQFdQm4CW0J4AlpChANYQpADV0KeBFZDrQRVQ78EVEPaBFRD8QRUQ/4DVEP/A1RD/wNUQ/8D&#10;yEIAALhJAACnSwAAmEoAAI1JAACDRwAAfUMAAHZDAABxRAoAbUQSAGpFHQBnRScAZEUwAGJFOABg&#10;RT8AX0VHAF1FTQBbRVQAWkZbAVlGYwFXRmwBVkZ2AlRGgQNTRo4DUkecBFBHqwRQR70ET0fWBU9H&#10;7wRPR/0ET0f/A09H/wNQR/8DxEUAALVNAACjTQAAlUwAAIlLAAB/SgAAeEYAAHFHAABsRwcAaEgQ&#10;AGRIGgBhSSQAX0ktAF1JNQBbST0AWUlEAFdJSgBWSVEAVUpZAVRKYQFSSmkBUUp0Ak9KfwNOSowD&#10;TUqbBExLqgRLS7wESkvTBUpL7gRLS/0ES0r/A0tK/wNLSv8DwUgAALJQAACgTwAAkU8AAIVOAAB7&#10;TQAAc0kAAGxKAABnSwQAYkwOAF9MFwBcTSEAWk0qAFhNMgBWTToAVE1BAFNOSABSTk8AUE5XAU9O&#10;XwFOTmcBTE5yAktOfQJJTosDSE6ZBEdPqARGT7oERk/RBEZP7QRGTvwERk7/A0dO/wNHTv8DvUwA&#10;AK5SAACcUQAAjVEAAIFRAAB3UAAAbkwAAGdOAABiTwAAXVANAFpQFABXUR4AVVEnAFNRMABRUjgA&#10;UFI/AE5SRgBNUk0ATFNVAEpTXQFJU2UBSFNvAkZTewJFU4kDQ1OXA0JTpwRBU7gEQVPPBEFT7ARB&#10;UvsDQlL/A0JS/wNCUf8Duk8AAKpUAACYVAAAiVQAAH1TAABzUwAAaVEAAGJSAABcUwAAWFQKAFRV&#10;EgBSVRsAT1YkAE5WLQBMVzUAS1c8AEpXRABIV0sAR1hSAEZYWgFEWGMBQ1htAUFYeQJAWIYCPliV&#10;Az1YpQM8WLcEPFjNBDxX6gM8V/oDPVb/Az1W/wM9Vv8DtlMAAKVXAACUVwAAhVYAAHlWAABvVgAA&#10;ZVUAAFxWAABXWAAAUlkHAE5aEABMWhgASlshAEhcKgBHXDIARVw6AERdQQBDXUgAQl1QAEBdWAA/&#10;XWEBPV1rATxddgI6XYQCOV2TAjhdowM3XbUDNl3LAzZc6AM3XPkDN1v/Azhb/wM4Wv8DslcAAKBa&#10;AACPWQAAgVkAAHVZAABrWQAAYFoAAFZbAABRXQAATF4CAEhgDQBFYBQARGEeAEJiJgBAYi4AP2I2&#10;AD5jPgA9Y0UAPGNNADtjVQA5Y14AOGNoATZjdAE1Y4EBM2ORAjJjoQIxY7MCMWPIAjFi5wIxYfgC&#10;MWH/AjJg/wIyYP8CrlwAAJtdAACKXQAAfF0AAHBdAABmXQAAXF4AAFJgAABMYgAARWUAAEFmCgA+&#10;ZxEAPGgaADtoIgA5aSsAOGkyADdqOgA2akEANWpJADRqUgAzalsAMWplADBqcAEuan4BLWqOASxq&#10;nwErarABKmrGASpp5QEqaPYCK2f/Aitn/wIrZ/8CqWEAAJVgAACEYAAAd2AAAGxhAABiYQAAWGMA&#10;AE5mAABHaAAAQGsAADpuBQA2bw4ANHAVADNwHgAycSYAMHEuAC9xNQAucj0ALXJFACxyTQArclcA&#10;KnJhAClybQAncnsAJnKLACRynAEjcq4BI3LDASNx4gEjcPQBI2//ASNu/wEjbv8BoWUAAI5kAAB/&#10;ZAAAcmQAAGhlAABeZgAAVGkAAElsAABCbwAAO3IAADR1AAAueAoAK3kRACp5GAApeiEAJ3ooACZ6&#10;MAAlezgAJHtAACN7SAAie1IAIXtcACB7aAAffHYAHXyGABx7mAAbe6oAGnu/ABp73gAaefIAG3j+&#10;ABt3/wEbd/8BmWkAAIhpAAB5aQAAbWkAAGNqAABZbAAAT28AAEVzAAA9dwAANXoAAC59AAAngQMA&#10;IoMNACCEEgAfhBoAHYQiAByFKgAbhTEAGoU5ABmFQgAYhkwAF4ZWABaGYwAVhnEAFIaBABKGkwAR&#10;hqYAEYW7ABCF1gARg+8AEYL7ABKC/wASgf8AkW4AAIFtAAB0bgAAaW4AAF1wAABTcwAASXcAAEB8&#10;AAA3gAAAL4MAACeHAAAhigAAGo0GABWPDQATkBMAEpAaABKQIgARkCoAEJEyABCROwAPkUQADpFP&#10;AA2RXAAMkWoAC5F6AAqRjQAIkJ8AB5CzAAePyQAHj+YAB470AAiN/AAIjf8AiXMAAHtzAABvcwAA&#10;Y3UAAFd4AABNfQAAQ4EAADmGAAAwigAAKI4AACGRAAAalQAAE5cAAA6aCAALnA4ACZwTAAicGgAH&#10;nCIABpwqAAScMwADnD0AAp1IAACdVAAAnWIAAJxyAACchAAAnJcAAJuqAACbvwAAmtsAAJrsAACa&#10;9QAAmfgAgnkAAHZ5AABoegAAXH4AAFGCAABGhwAAPIwAADKRAAAplQAAIZkAABmdAAASoAAADqMA&#10;AAmmBQADpwwAAKcQAACnFQAAqBwAAKgjAACoKwAAqTQAAKk/AACpSwAAqVkAAKloAACpegAAqY4A&#10;AKmhAACotQAAqMsAAKfkAACn7wAAp/MAfYAAAG+BAABhhAAAVYkAAEmOAAA+lAAANJkAACqeAAAh&#10;ogAAGaYAABKpAAANrAAAB68AAACyAAAAswcAALMMAACzEAAAtBUAALQbAAC1IgAAtisAALc1AAC3&#10;QAAAuE4AALhdAAC4bgAAuIIAALiXAAC4qgAAt74AALfSAAC35gAAt+oAdogAAGeLAABakAAATpYA&#10;AEKcAAA3ogAALKcAACKrAAAZrwAAEbMAAAu2AAAEuQAAALwAAAC+AAAAvgAAAL8GAADACwAAwQ8A&#10;AMITAADDGQAAxCAAAMUpAADHNAAAyEIAAMlRAADJYgAAyXUAAMmKAADJnwAAyrEAAMrBAADJ0QAA&#10;ydkAbpMAAGCYAABTngAARqQAADqrAAAvsAAAJLUAABm4AAAQvAAACr8AAAHBAAAAxAAAAMgAAADK&#10;AAAAygAAAMwAAADNAwAAzggAANANAADREAAA0xYAANYeAADaKAAA3TQAAN5DAADfVAAA32cAAOB8&#10;AADgkQAA4KQAAOCyAADgvgAA4MMAZp8AAFmmAABMrQAAP7QAADK4AAAkvAAAGL8AABDDAAAIxwAA&#10;AMoAAADNAAAA0QAAANUAAADYAAAA2QAAANsAAADdAAAA3wAAAOEEAADjCgAA5Q4AAOcTAADqHAAA&#10;7ScAAPA1AADxRgAA8lgAAPNrAADzgAAA9JQAAPSjAAD0rgAA9LIA/wATAP8AEQD/ABEA/wAVAP8A&#10;HwD/ACwA/wA5AP8ARQD/AFAA/wBaAP4AYwD7AGsA+QByAPcAeAD1AH4A9ACEAPIAiQDxAI4A8ACT&#10;AO4AmQDtAJ8A7ACmAOoArgDoALgA5gDFAOUA2wDjAO0A4gD7AOIA/wDhAP8A4QD/AOEA/wDhAP8A&#10;/wAQAP8ADgD/AA0A/wASAP8AGwD/ACgA/wA0AP4AQQD7AEwA9wBWAPQAXwDxAGYA7wBtAOwAdADq&#10;AHoA6QB/AOcAhQDmAIoA5QCPAOMAlQDhAJsA4ACiAN4AqgDbALQA2QDAANYA0ADTAOgA0gD3ANEA&#10;/wDRAP8A0AD/ANAA/wDQAP8A/wANAP8ACQD/AAoA/wAPAP8AFgD7ACIA9wAvAPQAOwDwAEcA7QBR&#10;AOkAWgDlAGIA4gBpAOAAbwDeAHUA3AB6ANoAgADYAIUA1QCLANMAkQDRAJcAzwCeAM0ApgDLAK8A&#10;yQC6AMcAyQDFAOIAxADyAMMA/gDCAP8AwQD/AMIA/wDCAP8A/wMGAP8AAQD/AAYA/wAMAPkAEQDx&#10;AB0A6wApAOcANgDjAEEA3wBLANsAVADVAFwA0gBjAM8AagDNAHAAywB1AMkAewDIAIAAxgCGAMUA&#10;jADDAJMAwQCaAL8AogC9AKsAuwC2ALkAxAC3ANoAtgDtALQA+gC0AP8AtAD/ALQA/wC0AP8A/wQA&#10;AP8AAAD/AAAA/wAGAOwADQDlABYA3gAiANcALwDRADsAzQBFAMoATgDGAFcAxABeAMEAZAC/AGoA&#10;vQBwALwAdQC6AHsAuQCBALcAhwC1AI4AswCVALIAngCwAKcArgCyAKwAvwCqANEAqADoAKgA9wCn&#10;AP8ApwD/AKYA/wCmAP8A/wYAAP8FAADxAwAA6AAAAOEABwDVABAAzQAbAMcAJwDDADMAvwA+ALwA&#10;SAC5AFEAtgBYALQAXwCyAGUAsABqAK8AcACtAHYArAB8AKoAggCpAIkApwCRAKUAmgCjAKQAoQCu&#10;AKAAuwCeAc0AnQLmAJwE9ACbBP8AmgX/AJoF/wCZBf8A/woAAPEOAADkEAAA2Q8AAM4LAADIAwsA&#10;wgATALwCHwC3AywAswQ3ALAFQgCtBkoAqgZSAKgHWQCmB18ApQdlAKMHawCiCHEAoAh3AJ8IfgCd&#10;CIUAmwmOAJoJlwCYCqEAlgqsAJULugCTC8wAkgzlAJAN9gCPDv8Ajg7/AI4O/wCNDv8A9hEAAOYX&#10;AADWGwAAxxkAAL4VAAC5EAAAtwoNALELFwCsDSQAqA4wAKUOOwCiDkQAnw9MAJ0PUwCbD1oAmg9g&#10;AJgQZgCXEGwAlRByAJMQeQCSEIEAkBCKAI8RlACNEZ8AixGqAIoSuACIEssAhhPmAIUU9wCDFf8A&#10;gxX/AIIV/wCCFf8A7RoAANwhAADKJQAAuyIAALEfAACrGgAAqRQGAKUSEQCgFB4AnBUqAJkVNQCW&#10;Fj4AlBZHAJIWTgCQFlUAjhdbAIwXYQCLF2cAiRdtAIgXdACGGHwAhRiGAIMZkACBGZsAgBqnAH4a&#10;tQB9G8cAfBziAHod9QB5Hf8AeB3/AHgd/wB4Hf8A5SIAANApAAC/LAAAsCoAAKcnAACgIwAAnR8A&#10;AJoaDgCVHBgAkR0kAI4eLwCMHjkAiR5BAIcfSQCFH1AAgx9WAIIfXACAH2IAfx9pAH0gcAB8IHgA&#10;eiCBAHkhjAB3IZcAdSKkAHQisgBzI8MAciPfAHAk8wBvJP8AbyT/AG4k/wBuJP8A3SkAAMgwAAC3&#10;MgAAqDAAAJ4uAACXKgAAkycAAJAjCgCMIxMAiCQfAIQlKgCCJTQAgCY9AH0mRAB8JksAeiZSAHgm&#10;WAB3Jl4AdSZlAHQnbAByJ3QAcSd9AG8oiABuKJQAbCihAGsprwFqKcABaSrbAWcq8QFnK/8BZiv/&#10;AWYq/wFmKv8B1C8AAMI2AACvNgAAoTUAAJY0AACQMAAAii0AAIcqBgCDKRAAfyoaAHwrJQB5Ky8A&#10;dyw4AHUsQABzLEcAcSxNAHAsVABuLFoAbSxhAGstaABqLXAAaC16AGcuhQBlLpEBZC6eAWIvrAFh&#10;L70BYTDVAWAw7wFfMP0BXzD/AV8w/wFfMP8BzTQAALw7AACpOgAAmzoAAJA4AACJNQAAgzIAAH8w&#10;AQB7Lw4AdzAWAHQwIQBxMSsAbzE0AG0xPABrMUMAajFKAGgyUABnMlcAZTJdAGQyZQBiMm0AYTN3&#10;AF8zggFeM44BXTScAVs0qgFaNbsBWjXSAVk17QFZNfwBWDX/AVg1/wFZNf8ByDgAALc+AACkPgAA&#10;lj0AAIs8AACDOgAAfTcAAHg0AAB0NAsAcDUTAG01HQBqNScAaDYwAGY2OABkNj8AYzZGAGE2TQBg&#10;NlMAXjdaAF03YgBcN2oAWjh0AVk4fwFXOIwBVjmZAVU5qAJUObkCUzrPAlM66wJTOvsBUzr/AVM5&#10;/wFTOf8BxDwAALJBAACgQAAAkkAAAIY/AAB+PQAAeDoAAHM4AABuOQgAajkRAGc5GgBkOiQAYjos&#10;AGA6NABeOjwAXTtDAFs7SgBaO1AAWDtXAFc7XwBWPGcAVDxxAVM8fAFSPYkBUT2XAU89pgJOPrcC&#10;Tj7NAk4+6QJNPvoCTj7/AU49/wFOPf8BwD8AAK5DAACcQwAAjkMAAIJCAAB6QAAAcz0AAG08AABo&#10;PQUAZD0OAGE+FwBePiEAXD4pAFo+MQBYPjkAVz5AAFU/RgBUP00AUz9VAFJAXABQQGUAT0BvAU5B&#10;egFNQYcBS0GWAUpBpQJJQrUCSULLAklC6AJJQvkCSUH/AklB/wFJQf8BvUMAAKpFAACYRQAAikUA&#10;AH9FAAB2QwAAb0AAAGhAAABjQQEAX0ENAFxBFABZQh0AV0ImAFVCLgBTQjYAUUI9AE9CQwBPQ0sA&#10;TkNSAE1EWgBMRGMASkRtAUlFeAFIRYUBR0WUAUVFowJFRrQCREbJAkRG5wJERfgCREX/AkVF/wJF&#10;Rf8BukYAAKZIAACUSAAAhkgAAHtHAAByRgAAakIAAGNDAABeRAAAWkULAFZFEgBURhsAUUYjAE9G&#10;KwBORjMATEc6AEtHQQBKR0kASUhQAEhIWABHSGEARklrAERJdgFDSYMBQkmSAUFJogJASbMCP0rH&#10;Aj9K5QI/SfcCQEn/AkBI/wJASP8BtkkAAKJKAACRSgAAg0oAAHdKAABuSQAAZUUAAF5HAABZSAAA&#10;VUkIAFFKEABPShgATEohAEpLKQBJSzEAR0s4AEZMPwBFTEYARExOAENNVgBCTV8AQU1oAEBNdAE+&#10;TYEBPU2QATxNoAE7TrECOk7GAjpO5AI7TfYCO03/ATtM/wE8TP8Bs00AAJ5MAACNTAAAf0wAAHRM&#10;AABqTAAAYEoAAFlLAABUTAAAUE0FAExODgBJTxUAR08eAEVPJgBEUC4AQlA1AEFQPQBAUUQAP1FL&#10;AD5RUwA9UlwAPFJmADpScgA5Un8BOFKOATdSngE2Uq8BNVLEATVS4gE2UvUBNlH/ATZQ/wE3UP8B&#10;rk8AAJlPAACJTwAAe08AAHBPAABmTwAAXE4AAFRPAABPUQAASlIBAEZTDABDVBIAQVQbAEBVIwA+&#10;VSsAPVYyADxWOgA7VkEAOlZJADlXUQA4V1oANldjADVXbwA0V3wBM1eMATFXnAEwV60BMFfCATBX&#10;4AEwVvQBMVb/ATFV/wExVf8BqFIAAJVSAACEUgAAd1IAAGxSAABiUgAAWFMAAE9UAABJVgAARFcA&#10;AEBZCAA9WhAAO1oXADlbIAA4WycAN1wvADZcNgA1XD4ANFxGADNdTgAxXVcAMF1hAC9dbAAuXXoA&#10;LF2JACtdmgEqXasBKl2/ASld3gEqXPIBKlv+AStb/wErWv8Bo1UAAI9VAAB/VQAAclUAAGdWAABe&#10;VgAAVFcAAExZAABFWwAAP10AADpfBAA2YA0ANGETADJiHAAxYiMAMGIrAC9jMgAuYzoALWNCACxj&#10;SgAqZFMAKWRdAChkaQAnZHYAJmSGACVklwAkZKkAI2S9ACJk2gAjY/EAI2L9ASRh/wEkYf8BnFgA&#10;AIlYAAB6WQAAblkAAGNZAABaWgAAUFwAAEheAABBYAAAOmMAADRmAAAvaAoALGkQACppFwApah8A&#10;KGomACdqLgAmazUAJWs9ACRrRgAja08AImxZACBsZQAfbHIAHmyCAB1slAAcbKYAG2u6ABpr1AAb&#10;au4AHGn8ABxo/wAcaP8AlVwAAINcAAB1XAAAaV0AAF9dAABWXgAATGEAAENkAAA8ZwAANWoAAC9t&#10;AAAocAQAI3INACFyEgAgcxoAH3MhAB5zKAAddDAAHHQ4ABt0QAAadEoAGXRUABd1YAAWdW4AFXV+&#10;ABR1kAATdKIAEnS2ABF0zwASc+wAEnL6ABNx/wATcf8AjmAAAH1gAABvYQAAZWEAAFtiAABRZAAA&#10;SGcAAD5rAAA3bgAAMHEAACl1AAAieAAAHHsHABd9DgAWfRMAFX0bABR+IgATfioAEn4xABF+OgAR&#10;fkQAEH9OAA9/WgAOf2gADX94AAx/igALfp0ACn6wAAl9xgAKfeQACnz0AAt7/QALev8AhmUAAHdl&#10;AABqZQAAYWYAAFZoAABMawAAQm8AADlzAAAxdwAAKnoAACN+AAAcgQAAFYQAABCHCAANiQ4ADIkU&#10;AAyJGwALiSMACokrAAmJMwAIiT0ABolIAAWJVAAEiWEAAolxAAGJgwAAiZYAAIipAACHvgAAh9oA&#10;AIbsAACG9QAAhvoAfmoAAHFqAABnawAAW2wAAFBwAABGdAAAPHgAADN9AAAqgQAAI4UAAByIAAAV&#10;jAAAEI8AAAySBgAGkwwAApMRAACUFgAAlB0AAJQkAACVLAAAlTUAAJVAAACVTAAAllkAAJZpAACV&#10;egAAlY4AAJShAACUtQAAk8wAAJLmAACS8gAAkvcAeHAAAG1wAABgcgAAVHUAAEl5AAA/fgAANYMA&#10;ACyIAAAjjQAAG5EAABSUAAAPlwAACpoAAASdAwAAngkAAJ8OAACfEgAAoBcAAKAdAAChJQAAoi0A&#10;AKI3AACjQwAAo1AAAKNfAACjcQAAo4QAAKKZAACirQAAocIAAKHcAACh6wAAoPIAc3YAAGZ3AABZ&#10;ewAATYAAAEKFAAA4iwAALpAAACSVAAAbmgAAFJ4AAA6hAAAJpAAAAqcAAACqAAAAqwQAAKsKAACs&#10;DQAArREAAK0WAACuHAAAryQAALAtAACxOQAAsUYAALJVAACyZgAAsnkAALKOAACxowAAsrcAALHK&#10;AACx4AAAsekAbH4AAF+CAABShwAARo0AADuTAAAwmQAAJp4AAByjAAATpwAADasAAAeuAAAAsgAA&#10;ALUAAAC3AAAAuAAAALkCAAC5CAAAugwAALsQAAC8FAAAvRsAAL8jAADBLQAAwjoAAMJJAADDWgAA&#10;w2wAAMSCAADElwAAxKsAAMS8AADEywAAxNoAZYkAAFiOAABLlQAAP5sAADOiAAAoqAAAHa0AABSx&#10;AAANtgAABrkAAAC8AAAAvwAAAMMAAADEAAAAxQAAAMYAAADHAAAAyQQAAMoJAADLDQAAzREAAM8Y&#10;AADSIQAA1S0AANY8AADYTQAA2V8AANpzAADaigAA254AANuuAADbugAA3MMAXpYAAFGcAABEowAA&#10;OKoAACyxAAAgtwAAFbsAAA2+AAAEwgAAAMUAAADJAAAAzQAAANAAAADSAAAA0gAAANUAAADWAAAA&#10;2QAAANsAAADeBQAA4AoAAOIPAADlFgAA6CAAAOwtAADtPgAA7VEAAO5lAADvegAA748AAPCfAADw&#10;qwAA8LMA/wAQAP8ADgD/AA4A/wASAP8AHQD/ACkA/wA1AP8AQQD/AE0A/gBWAPsAXwD4AGYA9gBt&#10;APQAdADyAHkA8QB/APAAhADuAIkA7QCPAOsAlQDqAJsA6ACiAOYAqgDlALMA4wDAAOEA0gDgAOoA&#10;3wD5AN0A/wDdAP8A3QD/AN4A/wDeAP8A/wANAP8ACgD/AAkA/wAPAP8AGAD/ACQA/gAxAPsAPQD4&#10;AEgA9ABSAPAAWgDtAGIA6wBpAOkAbwDnAHUA5QB6AOMAfwDiAIUA4ACKAN4AkADcAJYA2gCdANgA&#10;pQDVAK8A0gC6ANAAygDOAOMAzQD0AMsA/wDLAP8AywD/AMsA/wDLAP8A/wAIAP8AAwD/AAUA/wAM&#10;APwAFAD3AB8A8gArAO8ANwDrAEIA5wBMAOQAVQDgAF0A3QBkANoAagDYAHAA1QB1ANIAegDQAIAA&#10;zwCFAM0AiwDLAJIAyQCZAMcAoQDFAKoAwwC1AMEAwwC/ANoAvgDuAL0A/AC8AP8AvAD/ALwA/wC8&#10;AP8A/wAAAP8AAAD/AAAA+QAHAPEAEADqABoA5AAlAN8AMQDbADwA1wBHANIAUADOAFcAywBeAMkA&#10;ZQDGAGoAxQBwAMMAdQDBAHoAwACAAL4AhgC8AI0AugCUALkAnAC3AKUAtQCwALMAvQCxAM8ArwDo&#10;AK4A+ACuAP8ArQD/AK0A/wCtAP8A/wAAAP8AAAD9AAAA7gABAOMADADaABQA0QAfAMwAKwDIADYA&#10;xQBAAMIASgC/AFIAvABZALoAXwC4AGUAtgBqALQAbwCzAHUAsQB6ALAAgQCuAIgArQCPAKsAmACp&#10;AKEApwCrAKUAuACjAMgAogDiAKEA8wCgAP4AoAD/AKAA/wCgAP8A/wAAAPYAAADqAAAA4AAAANMA&#10;BgDJAA8AwgAYAL0AJAC5AC8AtgA6ALQAQwCxAEwArgBTAKwAWQCqAF8AqQBkAKcAagCmAG8ApAB1&#10;AKMAewChAIIAoACKAJ4AkwCcAJ0AmgCnAJgAtACWAMMAlQDcAJQA7wCTAPsAkwD/AJMA/wCSAP8A&#10;+QUAAOoLAADcDQAAywoAAMIFAAC8AAoAtgARALEAHACuACgAqgAzAKcAPQCkAEUAogBNAKAAUwCe&#10;AFkAnABfAJsAZACaAGoAmABwAJcAdgCVAH4AkwCGAJIBjwCQAZkAjgKkAIwCsQCLA8AAiQXWAIgG&#10;7QCIB/oAhwj/AIYI/wCGCP8A7w8AAN4UAADKFQAAvBIAALMQAACuDAAAqwYNAKcDFQCiBSAAnwcs&#10;AJwINgCZCD8AlwlHAJUJTgCTCVQAkQpaAJAKXwCOCmUAjQprAIsKcgCKC3kAiAuCAIcLjACFDJcA&#10;gwyiAIENsACADcAAfw3YAH0O7wB8D/0Aew//AHsQ/wB7EP8A5hcAANEeAAC9HQAArxwAAKYZAACh&#10;FQAAnhAEAJ0NDwCYDhkAlA4lAJEPLwCPEDkAjBBBAIoQSACIEE8AhxBVAIUQWwCEEWEAghFnAIAR&#10;bgB/EXUAfRF+AHwSiAB6EpQAeBKgAHcTrgB1E74AdBTVAHMV7gBxFv0AcRb/AHEW/wBwFv8A3B8A&#10;AMYlAACzJQAApSMAAJwhAACWHgAAkhkAAJEUCwCNFBQAiRUfAIYWKQCDFjMAgRc8AIAXQwB+F0oA&#10;fBdQAHoXVgB5GFwAdxhiAHYYaQB0GHEAcxl6AHEZhABvGpAAbhqdAGwbqwBrHLsAahzQAGkd7ABo&#10;HvsAaB7/AGce/wBnHv8A0SYAAL0qAACrKgAAnSoAAJMoAACNJQAAiCIAAIYdBgCDGxAAfxwaAHwd&#10;JAB6HS4Adx42AHYePgB0HkUAch9LAHEfUQBvH1gAbh9eAGwfZQBrIG0AaSB2AGghgQBmIY0AZSKa&#10;AGMiqABiI7gAYSPNAGAk6QBgJPoAXyT/AF8k/wBfJP8AyiwAALYvAACkLwAAli8AAIwtAACFKgAA&#10;gCgAAH0kAAB6Ig0AdiMVAHMjIABxJCkAbyQyAG0kOgBrJUEAaiVHAGglTQBmJVQAZSVaAGQmYQBi&#10;JmkAYSZyAF8nfQBeJ4oAXSiXAFsppQBaKbUAWirKAFkq5wBYKvgAWCr/AFgq/wBYKv8AxTEAAK8z&#10;AACeMwAAkDMAAIYyAAB/LwAAeS0AAHUqAAByKAoAbygSAGspGwBpKSUAZyotAGUqNQBjKj0AYipD&#10;AGAqSgBfK1AAXitXAFwrXgBbLGYAWSxvAFgtegBXLYcAVi6VAFQuowBTL7MAUy/HAFIv5QBSL/cA&#10;Ui//AFIv/wBSL/8AwTYAAKo2AACZNgAAizYAAIE1AAB5MwAAczEAAG8vAABrLgYAaC0QAGQuGABi&#10;LiEAYC8qAF4vMQBcLzkAWy9AAFkvRgBYL00AVzBTAFYwWwBUMWMAUzFsAFIydwBRMoQATzOSAE4z&#10;oQBNM7EATTTFAUw04wFMNPYATDT/AEw0/wBMM/8AuzkAAKY5AACVOQAAhzkAAHw5AAB0NwAAbjQA&#10;AGkzAABlMgIAYTINAF4yFABcMx4AWjMmAFgzLgBWMzUAVTQ8AFM0QwBSNEoAUTRQAFA1WABONWAA&#10;TTZqAEw2dQBLN4IASjeQAEk4nwBIOLABRzjDAUc44QFHOPUBRzj/AUc4/wFHOP8BtzsAAKI8AACR&#10;PAAAgzwAAHg8AABwOgAAajcAAGQ2AABgNgAAXDYLAFk3EgBWNxoAVDcjAFI3KwBQNzIATzg5AE04&#10;QABMOEcASzhOAEo5VQBJOV4ASDpoAEc6cwBGO4AARTuOAEQ8ngBDPK4BQjzCAUI93wFCPPMBQjz/&#10;AUI8/wFCO/8Bsz0AAJ4+AACNPgAAfz4AAHU+AABsPQAAZjoAAGA5AABbOgAAVzoIAFM7EABROxgA&#10;TjsgAEw7KABLOy8ASTw2AEc8PQBHPEQARj1LAEU9UwBEPlwAQz5mAEI/cQBBP34AQD+NAD9AnAA+&#10;QK0BPUDAAT1A3QE9QPIBPUD/AT4//wE+P/8BrkAAAJpAAACJQQAAfEEAAHFBAABoQAAAYTwAAFs9&#10;AABWPgAAUj4FAE4/DgBMPxUAST8dAEdAJQBGQCwAREAzAENAOgBCQUIAQUFJAEBBUQA/QloAPkJj&#10;AD1DbwA8Q3wAO0OLADpEmwA5RKsBOUS+AThE2wE5RPEBOUP+ATlD/wE5Q/8BqkIAAJZDAACGQwAA&#10;eEMAAG5DAABlQwAAXUAAAFZAAABRQgAATUICAElDDABGQxIAREQaAEJEIgBBRCoAP0UxAD5FOAA9&#10;RT8APEZHADtGTwA6RlcAOUdhADhHbAA3R3oANkiJADVImQA0SKoANEi9ADNI2QA0SPAANEf9ADRH&#10;/wA1Rv8ApkQAAJJFAACCRgAAdUYAAGpGAABhRQAAWUQAAFFEAABMRgAASEcAAERHCgBBSBAAP0kY&#10;AD1JIAA8SScAOkouADlKNgA4Sj0AN0tEADZLTAA1S1UANExfADNMagAyTHcAMUyGADBMlwAvTagA&#10;Lk27AC5N1QAuTO8AL0z9AC9L/wAwS/8AoUcAAI5IAAB+SAAAcUgAAGZJAABdSAAAVUgAAExJAABH&#10;SgAAQksAAD9MBgA7TQ4AOU4VADdOHQA2TyQANU8rADNPMwAyUDoAMVBCADBQSgAvUVIALlFcAC1R&#10;ZwAsUXUAK1GEACpSlQApUqYAKVK5AChS0gApUe4AKVD8ACpQ/wAqT/8AnEoAAIlKAAB6SwAAbUsA&#10;AGNMAABaTAAAUUwAAEhNAABDTwAAPVAAADlSAgA1UwwAM1QSADFUGQAwVSEALlUoAC1VLwAsVjcA&#10;K1Y+ACpWRgApVk8AKFdZACdXZAAmV3IAJVeBACRXkgAjV6QAIle3ACJXzwAiV+wAI1b6ACNV/wAk&#10;Vf8Alk0AAIROAAB1TgAAaU4AAF9PAABWTwAATVAAAEVSAAA/UwAAOVYAADNYAAAvWggAK1sPACpb&#10;FQAoXB0AJ1wkACZcKwAlXDMAJF06ACNdQwAiXUwAIV1WACBeYQAfXm4AHl5+AB1ejwAcXqEAG160&#10;ABpdzAAbXekAG1z5ABxb/wAcW/8AkFEAAH5RAABwUQAAZFIAAFtSAABSUwAASlQAAEFXAAA7WQAA&#10;NVsAAC5eAAAoYAMAJGIMACJjEQAhYxgAH2QgAB5kJwAdZC4AHGQ2ABtlPgAaZUcAGWVRABhlXQAX&#10;ZWoAFmV6ABVliwAUZZ4AE2WxABJlyAASZOcAE2P3ABRi/wAUYv8AiVQAAHhVAABrVQAAYFYAAFdW&#10;AABPVwAARlkAAD1cAAA2XwAAMGIAAClkAAAjZwAAHWoHABlsDgAYbBMAFm0aABVtIQAUbSkAFG0w&#10;ABNtOQASbkIAEW5MABBuWAAPbmUADm51AA1uhwANbpoADG2tAAttwgALbOAADGvzAA1r/QANav8A&#10;glkAAHJZAABmWQAAXFoAAFRaAABKXAAAQV8AADljAAAxZgAAKmkAACRsAAAdbwAAF3IAABJ1CQAP&#10;dw8ADncUAA53GwANdyMADHcqAAt3MwAKdzwACXdHAAh3UgAHd18ABXdvAAR3gAADd5QAAXanAAB2&#10;uwABddUAAXTrAAJ09gACdPwAe10AAG1dAABiXgAAWV4AAE5gAABFYwAAPGcAADNrAAArbgAAJHIA&#10;AB51AAAXeQAAEnwAAA1/BgAJgQwABYERAAOBFgACgR0AAYEkAACBLQAAgjYAAIJAAACCTAAAglkA&#10;AIJoAACCeQAAgo0AAIGgAACAtAAAgMsAAH/nAAB+8gAAfvkAdGIAAGhiAABeYgAAU2QAAElnAAA/&#10;awAANnAAAC10AAAleAAAHnwAABeAAAARgwAADYYAAAiJBAACiwoAAIsOAACLEwAAjBgAAIwfAACN&#10;JgAAjS8AAI45AACORAAAjlEAAI5gAACOcQAAjoUAAI6ZAACNrQAAjMMAAIzfAACL7gAAi/YAbmgA&#10;AGRnAABYaQAATWwAAEJxAAA4dgAAL3sAACZ/AAAehAAAFogAABCMAAAMjwAABpIAAACVAAAAlgcA&#10;AJcMAACXDwAAmBMAAJkYAACaHwAAmyYAAJswAACcOwAAnEgAAJxXAACcaAAAnHsAAJyQAACbpQAA&#10;m7oAAJrQAACa5wAAmvEAam0AAF5vAABRcgAARncAADt8AAAxggAAJ4cAAB6MAAAWkQAAEJUAAAqZ&#10;AAAEnAAAAKAAAACiAAAAowEAAKMGAACkCwAApQ4AAKYSAACnFwAAqB4AAKomAACrMQAAqz4AAKxN&#10;AACsXQAArHAAAKyFAACsmwAAq68AAKvDAACr2QAAqugAZHUAAFd5AABLfgAAP4QAADSKAAApkAAA&#10;H5YAABabAAAQnwAACaMAAAGnAAAAqgAAAK4AAACwAAAAsAAAALEAAACyAwAAtAgAALUNAAC2EAAA&#10;txUAALkdAAC7JgAAvDMAAL1BAAC9UgAAvWQAAL55AAC+kAAAvaQAAL23AAC9xgAAvdcAXH8AAFCF&#10;AABEiwAAOJIAACyZAAAhnwAAF6QAABCpAAAJrgAAALIAAAC2AAAAuQAAAL0AAAC/AAAAvwAAAMAA&#10;AADBAAAAwwAAAMQFAADGCgAAxw4AAMkTAADLHAAAziYAANA1AADRRQAA0lcAANJrAADTggAA05cA&#10;ANOpAADSuAAA0sQAVYwAAEmTAAA9mgAAMKIAACWoAAAargAAEbQAAAm5AAAAvQAAAMEAAADEAAAA&#10;yAAAAMsAAADNAAAAzQAAAM8AAADQAAAA0gAAANQAAADYAAAA2gYAAN0MAADgEQAA4xoAAOYnAADn&#10;OAAA6EoAAOldAADqcgAA64gAAOubAADsqAAA7LIA/wANAP8ACwD/AAsA/wAQAP8AGgD/ACYA/wAy&#10;AP8APQD/AEgA+wBSAPgAWgD2AGIA8wBpAPEAbwDwAHUA7gB6AOwAfwDrAIQA6QCKAOgAkADmAJYA&#10;5ACdAOIApQDhAK8A3wC7AN0AywDbAOYA2QD3ANgA/wDYAP8A1wD/ANcA/wDUAP8A/wAIAP8ABAD/&#10;AAQA/wANAP8AFQD+ACEA+gAsAPcAOAD0AEMA8ABNAO0AVQDqAF0A5wBkAOQAagDiAHAA4AB1AN4A&#10;egDdAH8A2wCFANkAiwDVAJEA0wCZANEAoADPAKoAzQC1AMsAxADJAN0AyADxAMcA/wDGAP8AxgD/&#10;AMYA/wDHAP8A/wAAAP8AAAD/AAAA/wAKAPgAEQDxABwA7AAnAOkAMgDmAD0A4gBHAN0AUADZAFgA&#10;1QBfANIAZQDQAGoAzgBwAMwAdQDKAHoAyQB/AMcAhQDFAIwAwwCUAMEAnAC/AKUAvQCwALsAvQC6&#10;ANAAuADrALcA+wC2AP8AtgD/ALYA/wC2AP8A/wAAAP8AAAD9AAAA8wAFAOkADgDhABYA2wAhANUA&#10;LQDRADcAzgBBAMoASgDHAFIAxABZAMIAXwDAAGUAvgBqALwAbwC7AHQAuQB6ALcAgAC2AIcAtACO&#10;ALIAlwCwAKAArgCqAK0AtwCrAMgAqQDjAKgA9QCnAP8ApwD/AKcA/wCmAP8A/wAAAP4AAADxAAAA&#10;5QAAANcACgDNABEAxwAcAMIAJgC/ADEAvAA7ALoARAC3AEwAtABTALIAWQCxAF8ArwBkAK0AaQCs&#10;AG8AqgB0AKkAegCnAIEApgCJAKQAkQCiAJsAoAClAJ4AsgCdAMEAmwDaAJoA7wCZAP0AmAD/AJgA&#10;/wCYAP8A/QAAAPAAAADhAAAA0QAAAMYABAC9AA0AtwAVALMAIACwACsArQA1AKsAPgCoAEYApgBN&#10;AKQAVACjAFkAoQBfAKAAZACeAGkAnQBuAJsAdQCaAHsAmACDAJYAjACVAJYAkwChAJEArQCPALsA&#10;jQDPAIwA6QCLAPgAjAD/AIwA/wCMAP8A8wIAAOIHAADMBwAAvwQAALcAAACxAAgAqwAQAKcAGQCk&#10;ACQAoAAuAJ4ANwCcAEAAmgBHAJgATgCWAFQAlQBZAJMAXgCSAGQAkABpAI8AbwCNAHYAiwB+AIoA&#10;iACIAJIAhgCdAIUAqQCDALgAgQDKAIAA5QCAAPUAfwD/AH8A/wB/AP8A6A0AANAQAAC+EAAAsQ4A&#10;AKgNAACjCAAAoAIMAJwAEwCYAB0AlQAnAJIAMQCQADkAjgFBAIwBSACKAk4AiQJUAIcCWQCGAl8A&#10;hANkAIMDawCBA3IAgAR6AH4EhAB9BY4AewWaAHkGpwB4BrUAdgfIAHUI4wB1CfQAdAr/AHMK/wBz&#10;Cv8A3RUAAMQXAACxFwAApRYAAJwTAACWEQAAlA0EAJMIDQCOBxUAiwkgAIgJKgCFCjMAgws7AIEL&#10;QgCAC0kAfgtPAH0MVAB7DFoAegxgAHgMZwB3DG4AdQ12AHQNgAByDYwAcA2ZAG8OpgBtDrUAbA7J&#10;AGsP5gBqEPcAaRD/AGkQ/wBpEP8A0B0AALkeAACoHgAAmx0AAJIbAACLGQAAiBUAAIcRBwCFDhAA&#10;gQ8aAH4QJAB7EC0AeRA2AHcRPQB2EUQAdBFKAHMRUABxEVYAcBFcAG4SYgBtEmoAaxJzAGkTfQBo&#10;E4kAZhOWAGUUowBjFbMAYhXGAGIW4wBhFvYAYBf/AGAX/wBgF/8AxyIAALAjAACfJAAAkiMAAIki&#10;AACCIAAAfh0AAHwZAAB6FQ0AdxUVAHQWHwBxFigAbxcwAG4XOABsFz8AaxdFAGkYSwBoGFEAZhhY&#10;AGUYXgBjGWYAYhlvAGAZeQBfGoUAXRuSAFwboQBbHLAAWhzDAFkd4ABYHvQAWB7/AFge/wBYHv8A&#10;vycAAKkoAACZKAAAiygAAIInAAB7JQAAdiMAAHMgAABxHAkAbhwRAGscGgBpHSMAZx0sAGUdMwBj&#10;HjoAYh5BAGAeRwBfHk0AXh5UAFwfWwBbH2IAWSBrAFggdgBWIYIAVSGQAFQingBTIq4AUiPAAFEj&#10;3QBRJPIAUST/AFEk/wBRI/8AuSsAAKMsAACTLAAAhi0AAHwsAAB0KgAAbygAAGslAABpIgUAZiEO&#10;AGMiFgBhIh8AXyMnAF0jLwBcIzYAWiM9AFkkQwBXJEoAViRQAFUkVwBTJV8AUiVoAFEmcwBPJn8A&#10;TieNAE0onABMKKwASym+AEsp2gBKKfEASin/AEsp/wBLKf8Asy4AAJ4vAACOMAAAgTAAAHcvAABv&#10;LgAAaisAAGUqAABjJwEAXycMAFwnEwBaJxsAWCgkAFYoKwBVKDIAUyg5AFIpQABQKUYATylNAE4p&#10;VABNKlwATCplAEorcABJK3wASCyLAEctmgBGLaoARS68AEUu1gBFLu8ARS7+AEUu/wBFLf8ArjEA&#10;AJoyAACJMwAAfDMAAHIzAABrMQAAZS8AAGAtAABdLAAAWSwJAFYsEABULBgAUiwgAFAsKABOLS8A&#10;TS02AEwtPABKLUMASS1KAEguUQBHLlkARi9jAEUwbQBDMHoAQjGJAEExmABBMqgAQDK7AD8y0wA/&#10;Mu4AQDL9AEAy/wBAMv8AqjMAAJY1AACGNQAAeTYAAG41AABmNQAAYTIAAFwwAABXMAAAVDAGAFEw&#10;DgBOMBUATDEdAEoxJQBIMSwARzEyAEYxOQBEMUAAQzJHAEIyTwBBM1cAQDNgAD80awA+NXgAPTWH&#10;ADw2lgA7NqcAOza5ADo20QA6Nu0AOzb8ADs2/wA7Nv8ApjYAAJI3AACCOAAAdTgAAGs4AABjNwAA&#10;XTYAAFczAABTNAAATzQDAEs0DABJNBIARjUaAEU1IgBDNSkAQTUvAEA1NgA/Nj0APjZEAD03TAA8&#10;N1UAOzheADo4aQA5OXYAODmFADc6lQA3OqUANjq4ADU6zwA2OuwANjr7ADY5/wA3Of8AojgAAI45&#10;AAB+OgAAcjsAAGg7AABfOgAAWTkAAFM2AABONwAASjgAAEY4CgBEORAAQTkXAD85HwA+OSYAPDkt&#10;ADs6NAA6OjsAOTtCADg7SgA3O1MANjxcADU8ZwA0PXQAMz2DADM+kwAyPqQAMT62ADE+zQAxPuoA&#10;MT76ADI9/wAyPf8AnjsAAIs8AAB7PAAAbj0AAGQ9AABcPQAAVTwAAE46AABJOwAARTwAAEE9BwA+&#10;PQ4APD0VADo+HAA5PiMANz4qADY/MQA1PzgAND9AADNASAAyQFAAMUBaADBBZQAvQXIALkKBAC1C&#10;kQAtQqIALEK1ACtCywAsQukALEL5AC1B/wAtQf8AmT0AAIc+AAB3PwAAaz8AAGFAAABZPwAAUj8A&#10;AEk+AABEPwAAQEAAADxBBAA5Qg0AN0ISADVDGQAzQyEAMkMoADFELwAwRDYAL0Q9AC5FRQAtRU4A&#10;LEVYACtGYwAqRm8AKUZ+AChGjwAnR6EAJkezACZHyQAmRucAJ0b4AChF/wAoRf8AlUAAAIJBAABz&#10;QgAAZ0IAAF5CAABVQgAATkIAAEVCAAA/RAAAO0UAADdGAAA0RwoAMUgQAC9IFgAuSR4ALEklACtJ&#10;LAAqSTMAKUo6AChKQgAnSksAJktVACVLYAAkS20AI0t8ACJLjQAhTJ8AIUyxACBMxwAgS+YAIUv3&#10;ACJK/wAiSv8AkEMAAH5EAABvRAAAZEUAAFpFAABSRQAASkYAAEFHAAA8SAAAN0kAADJLAAAuTQcA&#10;K04OAClOEwAnTxoAJk8hACVPKAAkTzAAI1A3ACJQPwAhUEgAIFBSAB9RXQAeUWoAHVF5ABxRigAb&#10;UZwAGlGvABlRxQAZUeQAGlD2ABtP/wAcT/8AikYAAHlHAABrRwAAYEgAAFZIAABOSAAAR0kAAD5L&#10;AAA5TAAAM04AAC5QAAAoUwIAJFQLACJVEAAgVRYAH1YeAB5WJAAdViwAHFYzABtXOwAaV0QAGVdO&#10;ABhXWQAXWGYAFVh1ABRYhwAUWJoAE1esABJXwgASV+EAE1b0ABRV/wAUVf8AhEkAAHRKAABmSwAA&#10;XEsAAFNLAABLTAAARE0AADxPAAA1UQAAL1QAAClWAAAkWQAAHlsHABpdDQAYXRIAF10ZABZeIAAV&#10;XicAFF4uABNeNwASXkAAEV9KABFfVQAQX2IAD19xAA5fgwANX5YADV+pAAxevgAMXtoADV3wAA1c&#10;/AAOXP8Afk0AAG5OAABiTgAAWE8AAE9PAABIUAAAQFIAADhUAAAwVwAAKloAACRdAAAfXwAAGWIB&#10;ABNlCQARZg8AEGYUAA9mGwAOZyIADWcpAA1nMgAMZzsAC2dFAApnUAAJZ10AB2dsAAZnfQAFZ5AA&#10;BGajAAJmtwADZc8ABGXpAARk9QAEZPwAd1EAAGlSAABdUgAAVFIAAExTAABDVQAAO1gAADNbAAAr&#10;XgAAJWEAAB9kAAAZZwAAE2oAAA9tBgALcAwACHD/4v/iSUNDX1BST0ZJTEUABAkRAAdwFgAFcB0A&#10;BHAkAANwLAACcDUAAHA/AABwSgAAcFcAAHBlAABwdgAAcIoAAG+eAABvsgAAbsgAAG3lAABt8gAA&#10;bfkAcFYAAGNWAABZVgAAUVcAAEdYAAA+WwAANl8AAC5iAAAmZgAAH2oAABltAAATcAAADnMAAAt2&#10;BAAFeAsAAXgPAAB5EwAAeRkAAHkfAAB6JgAAei8AAHo5AAB6RAAAelAAAHpfAAB6cAAAeoMAAHqY&#10;AAB6rAAAecIAAHjfAAB47wAAd/cAalsAAF9bAABWWwAATFwAAEJgAAA5YwAAMGgAAChsAAAgcAAA&#10;GXQAABN3AAAOewAACX4AAASBAgAAgggAAIMNAACDEAAAhBQAAIUZAACGIAAAhigAAIcxAACHPAAA&#10;h0kAAIdXAACHaAAAh3sAAIeQAACGpQAAhboAAIXTAACE6gAAhPQAZWAAAFxgAABRYQAARmQAADxp&#10;AAAybQAAKXIAACF3AAAZewAAEoAAAA2DAAAIhwAAAooAAACNAAAAjgQAAI4JAACPDQAAkBAAAJEU&#10;AACSGQAAkyAAAJQpAACVMwAAlUAAAJZOAACWXwAAlXIAAJWIAACVnQAAlLIAAJTIAACT4gAAk+4A&#10;YWUAAFZmAABKagAAP24AADV0AAAreQAAIX8AABmEAAARiQAADI0AAAaRAAAAlAAAAJgAAACaAAAA&#10;mwAAAJwCAACdBwAAngsAAJ8OAAChEgAAohgAAKMgAAClKQAApjYAAKZEAACmVQAApmgAAKZ9AACm&#10;lAAApakAAKS9AACk0QAApOQAW2wAAE9wAABDdQAAOHsAAC2BAAAjhwAAGY0AABGSAAALlwAABJwA&#10;AACgAAAAowAAAKYAAACoAAAAqQAAAKoAAACsAAAArQQAAK4JAACwDQAAsREAALMXAAC1IAAAtisA&#10;ALc6AAC3SwAAuFwAALhxAAC4iAAAuJ0AALixAAC3wgAAt9AAVHYAAEh8AAA8ggAAMYkAACaQAAAb&#10;lwAAEp0AAAyiAAADpwAAAKsAAACuAAAAsgAAALYAAAC4AAAAuAAAALoAAAC7AAAAvQAAAL4AAADA&#10;BQAAwQsAAMMQAADGFgAAySAAAMouAADLPgAAzFAAAMxkAADNegAAzZEAAM2kAADNtAAAzcAATYMA&#10;AEGKAAA1kQAAKZkAAB6gAAATpgAADKwAAAOxAAAAtgAAALoAAAC+AAAAwgAAAMYAAADIAAAAyAAA&#10;AMoAAADLAAAAzQAAAM4AAADQAAAA0gEAANUIAADZDgAA3RUAAOEhAADiMQAA5EMAAOVWAADmawAA&#10;5oIAAOeWAADnpQAA5rAA/wAJAP8ABQD/AAYA/wAOAP8AFgD/ACEA/wAtAP8AOAD9AEMA+QBNAPUA&#10;VQDyAF0A8ABjAO4AaQDsAG8A6gB0AOkAegDnAH8A5gCFAOQAiwDjAJEA4QCZAN8AoQDcAKoA2gC2&#10;ANcAxgDVAOEA0wD0ANIA/wDRAP8A0QD/AM8A/wDKAP8A/wABAP8AAAD/AAEA/wAMAP8AEgD6AB0A&#10;9gAoAPMAMwDwAD4A7ABIAOgAUADlAFgA4gBeAN8AZADdAGoA2wBvANkAdADWAHoA1AB/ANIAhQDQ&#10;AIwAzgCTAMwAnADJAKUAxwCwAMYAvgDEANQAwgDuAMEA/gDAAP8AwAD/AL8A/wC+AP8A/wAAAP8A&#10;AAD/AAAA+gAHAPEADwDrABgA5gAjAOIALgDgADgA2wBCANUASwDRAFIAzgBZAMsAXwDJAGUAxwBq&#10;AMYAbwDEAHQAwgB6AMEAgAC/AIYAvQCOALsAlgC5AKAAtwCqALYAtwC0AMoAsgDmALEA+ACwAP8A&#10;rwD/AK8A/wCwAP8A/wAAAP8AAAD3AAAA6gACAOEADADXABMA0AAdAMwAKADJADIAxgA8AMIARQC/&#10;AE0AvABTALoAWQC4AF8AtwBkALUAaQC0AG4AsgB0ALEAegCvAIAArQCIAKwAkQCqAJoAqAClAKYA&#10;sQCkAMEAowDcAKEA8gChAP8AoAD/AKAA/wChAP8A/wAAAPcAAADoAAAA2QAAAMsACADDABAAvQAY&#10;ALkAIgC2ACwAtAA2ALIAPwCvAEcArABNAKsAVACpAFkApwBeAKYAYwClAGgAowBuAKIAdACgAHoA&#10;ngCCAJwAiwCbAJUAmQCfAJgArACWALoAlADPAJMA6wCSAPsAkgD/AJIA/wCRAP8A9wAAAOcAAADT&#10;AAAAxgAAALsAAgCzAAwArQASAKoAHACnACYApAAwAKMAOACgAEAAngBHAJwATgCaAFMAmQBYAJcA&#10;XQCWAGMAlQBoAJMAbgCSAHQAkAB8AI8AhQCNAI8AiwCaAIoApwCIALUAhgDHAIUA5ACEAPUAhAD/&#10;AIMA/wCDAP8A7AAAANMAAADBAQAAtAAAAKwAAACmAAcAoAAOAJ0AFgCaACAAlwApAJUAMgCTADoA&#10;kQBBAI8ASACNAE0AjABTAIsAWACJAF0AiABjAIcAaQCFAG8AgwB3AIIAgACAAIoAfgCWAH0AowB7&#10;ALAAegDCAHkA3QB4APEAdwD9AHgA/wB4AP8A3goAAMQLAACyDAAApgsAAJ0IAACZBAAAlQAKAJEA&#10;EQCOABkAiwAjAIkALACHADQAhQA7AIMAQgCCAEgAgABOAH8AUwB9AFgAfABeAHsAZAB5AGoAeABy&#10;AHYAewB0AIYAcwCSAHEAnwBwAK0AbgC+AG0B1gBtAu0AbAP6AGwD/wBsA/8AzhAAALcRAACmEgAA&#10;mhEAAJEQAACLDgAAiQsDAIcFDACEARMAgQEcAH4CJQB8Ay4AegM2AHgEPAB3BEMAdQVIAHQFTgBz&#10;BVQAcQVZAHAGXwBuBmYAbQZuAGsHeABqB4MAaAiQAGcJnQBlCawAZAm8AGMK1ABjC+wAYgz6AGIM&#10;/wBiDP8AwxYAAK0XAACdGAAAkBgAAIcWAACBFAAAfREAAHwOBgB8Cg4AeAoWAHULHwByCygAcAww&#10;AG8MNwBtDD4AbAxEAGsNSgBpDU8AaA1VAGcNXABlDWMAYw5rAGIOdQBgDoEAXw6OAF0PnABcEKsA&#10;WxC9AFoQ1gBZEfAAWRH9AFkR/wBZEf8AuRsAAKUdAACUHgAAiB4AAH4dAAB4GwAAdBgAAHEVAABx&#10;EQkAbxARAGwQGQBpECIAZxEqAGYRMgBkETkAYxE/AGIRRQBgEksAXxJRAF0SWABcEl8AWhNoAFkT&#10;cgBXFH0AVhSLAFQVmQBTFakAUha6AFEW0gBRF+0AURf9AFEX/wBRF/8AsiAAAJ4iAACOIgAAgSMA&#10;AHciAABwIQAAbB4AAGkbAABnGAQAZhUOAGMWFQBhFh4AXxYmAF0WLQBcFzQAWhc7AFkXQQBYGEcA&#10;VhhNAFUYVABTGFwAUhlkAFEZbgBPGnoAThuIAE0blwBLHKYAShy4AEodzwBJHesASR37AEkd/wBK&#10;Hf8ArCQAAJglAACIJgAAeycAAHEmAABqJQAAZiMAAGIhAABgHgAAXhwLAFsbEgBZHBoAVxwiAFUc&#10;KQBUHDAAUx03AFEdPQBQHUMATx1KAE0eUQBMHlgASx9hAEkfawBIIHcARyCFAEYhlABEIqQARCK2&#10;AEMizABDI+kAQyP6AEMj/wBDIv8ApicAAJMpAACDKgAAdioAAG0qAABlKQAAYCcAAFwlAABZIwAA&#10;VyEHAFUhDwBSIRYAUCEeAE4hJQBNIiwATCIzAEoiOQBJIkAASCJGAEcjTQBFI1UARCReAEMkaQBC&#10;JXUAQCaDAD8mkgA+J6MAPie0AD0nygA9KOgAPSj5AD0n/wA+J/8AoioAAI4rAAB/LQAAci0AAGgt&#10;AABhLAAAXCsAAFgoAABUJgAAUSYEAE4lDQBMJRMASiYaAEgmIgBHJikARSYvAEQmNgBDJzwAQSdD&#10;AEAnSwA/KFMAPilcAD0pZgA8KnIAOyqBADorkAA5K6EAOCyyADcsyAA3LOYAOCz4ADgs/wA4LP8A&#10;nSwAAIouAAB7LwAAbzAAAGUwAABdLwAAWC4AAFMrAABQKgAATCoAAEkqCwBGKhEARCoXAEIqHwBB&#10;KiUAPyosAD4rMwA9KzkAPCtAADssSAA6LFAAOS1ZADguZAA3LnAANi9/ADUvjwA0MJ8AMzCxADIw&#10;xwAyMOUAMzD3ADMw/wA0L/8AmS8AAIcxAAB3MgAAazIAAGIyAABaMgAAVDEAAE8vAABLLQAARy4A&#10;AEQuCABBLg4APy4UAD0uHAA7LiIAOS8pADgvLwA3LzYANjA+ADUwRgA1MU4ANDFXADMyYgAyMm4A&#10;MTN9ADAzjQAvNJ4ALjSwAC00xQAtNOMALjT2AC8z/wAvM/8AlTEAAIMzAAB0NAAAaDUAAF41AABX&#10;NAAAUTQAAEsyAABGMQAAQjIAAD8yBQA8Mg0AOTMSADgzGQA2MyAANDMmADMzLQAyNDQAMTQ7ADA1&#10;QwAwNUwALzZVAC42YAAtN2wALDd7ACs3iwAqOJwAKTiuACg4wwAoOOIAKTj1ACo3/wAqN/8AkjQA&#10;AH81AABxNgAAZTcAAFs3AABUNwAATTYAAEc2AABCNQAAPTYAADo2AgA3NwsANDcQADI3FgAxOB0A&#10;LzgkAC44KwAtOTIALDk5ACs5QQAqOkkAKjpTACk7XgAoO2oAJzt5ACY8iQAlPJsAJDytACM8wgAj&#10;POAAJDz0ACU7/wAlO/8AjTYAAHw4AABtOQAAYjkAAFg6AABROQAASjkAAEQ5AAA9OQAAOToAADU7&#10;AAAyOwgALzwOAC09FAAsPRoAKj0hACk9KAAoPi8AJz42ACY+PgAlP0cAJD9QACNAWwAiQGgAIUB2&#10;ACBAhwAfQZkAH0GrAB5BwAAeQd4AH0DzAB9A/gAgP/8AiTkAAHg6AABpOwAAXjwAAFU8AABNPAAA&#10;RzwAAEA8AAA4PQAAND4AADBAAAAtQQUAKkIMACdCEQAmQxgAJEMeACNDJQAiQywAIUQzACBEOwAf&#10;REQAHkVOAB1FWQAcRWUAG0V0ABpFhQAZRpcAGUapABhGvgAXRdwAGEXxABlE/QAaRP8AhDwAAHM9&#10;AABmPgAAWz8AAFI/AABKPwAARD8AAD1AAAA2QQAAMUMAACxEAAAnRgEAJEcKACFIDwAgSRQAHkkb&#10;AB1JIgAcSSkAG0owABpKOAAZSkEAGEpLABdLVQAWS2IAFUtxABRLggATS5QAEkunABJLvAARS9kA&#10;EkrwABNK/AAUSf8Afz8AAG9AAABhQQAAV0IAAE5CAABHQgAAQUIAADpDAAAyRQAALUcAAChJAAAj&#10;SwAAHk0GABtPDQAYUBEAF1AXABZQHgAVUCUAFFAsABNRNAASUT0AEVFHABFRUgAQUV8AD1JtAA5S&#10;fgANUZEADVGkAAxRuAAMUdEADVDsAA1Q+gAOT/8AeUMAAGpEAABdRAAAU0UAAEtFAABERQAAPkYA&#10;ADZIAAAvSgAAKUwAACRPAAAfUQAAGlMAABRWCQARVw4AEFgTABBYGQAPWCAADlgoAA1YMAANWDkA&#10;DFhDAAtYTgAKWFoACFhoAAdYeQAGWIwABVifAARYswAEV8oABVfmAAVX8wAGVvwAc0YAAGRHAABZ&#10;SAAAUEgAAEhIAABBSQAAOkoAADJNAAArUAAAJVIAACBVAAAaWAAAFVoAABBdBgAMYAwACmAQAAlg&#10;FQAIYBwAB2AjAAVgKwAEYDQAA2A9AAFgSQAAYFUAAGBjAABgcwAAYIYAAF+aAABfrgAAX8QAAF7i&#10;AABe8AAAXvgAbEoAAF9LAABVSwAATEwAAEVMAAA9TgAANVAAAC5TAAAnVgAAIFkAABpcAAAVXwAA&#10;EGIAAA1lBAAIZwsAA2cOAABoEwAAaBgAAGgfAABpJgAAaS4AAGk4AABpQwAAaU8AAGldAABpbQAA&#10;aYAAAGmUAABoqQAAaL8AAGfcAABm7gAAZvcAZk8AAFpPAABRTwAASk8AAEFRAAA4VAAAMFcAAChb&#10;AAAhXgAAGmIAABRlAAAQaAAADGsAAAduAwABcAkAAHANAABxEAAAcRQAAHIaAABzIQAAcygAAHMx&#10;AABzPAAAdEgAAHNWAABzZgAAc3kAAHOOAABzowAAcrkAAHHSAABx6wAAcPQAYVMAAFZTAABPUwAA&#10;RVUAADtYAAAyXAAAKmAAACJkAAAbaAAAFGwAAA9vAAALcgAABnYAAAB5AAAAegYAAHoKAAB7DgAA&#10;fBEAAH0VAAB+GwAAfyIAAIAqAACANQAAgEEAAIBPAACAXwAAgHEAAICGAACAnQAAf7IAAH7KAAB+&#10;5QAAffEAXFgAAFRYAABJWgAAP10AADVhAAAsZQAAI2oAABtvAAAUcwAADncAAAl7AAADfwAAAIIA&#10;AACEAAAAhgEAAIYGAACICgAAiQ0AAIoQAACLFQAAjBsAAI4iAACPLAAAjzgAAI9GAACPVgAAj2gA&#10;AI9+AACPlQAAjqsAAI3BAACN3AAAjOsAWV0AAE5fAABDYgAAOGYAAC5sAAAkcQAAHHcAABR8AAAO&#10;gQAACIUAAACJAAAAjQAAAJAAAACSAAAAkwAAAJQAAACWAwAAlwgAAJgMAACaDwAAmxMAAJ0aAACf&#10;IwAAoC4AAKA8AACgTAAAoF4AAKB0AACfjAAAn6IAAJ+3AACeywAAnuAAU2QAAEdoAAA8bQAAMXMA&#10;ACd5AAAdfwAAFIUAAA2LAAAGkAAAAJQAAACYAAAAnAAAAJ8AAAChAAAAogAAAKQAAAClAAAApwAA&#10;AKgEAACqCQAArA0AAK0SAACwGQAAsiMAALIxAACyQgAAslQAALJpAACygAAAspgAALGsAACyvwAA&#10;sc4ATG4AAEBzAAA1egAAKoEAAB+IAAAVjgAADpUAAAaaAAAAnwAAAKQAAACoAAAArAAAAK8AAACx&#10;AAAAsQAAALMAAAC1AAAAtgAAALgAAAC6AAAAvAYAAL4MAADAEQAAwxkAAMUmAADFNwAAxkkAAMZd&#10;AADHcgAAx4oAAMifAADIrwAAyLwARnoAADmBAAAuiQAAIpAAABeYAAAPnwAAB6UAAACqAAAArwAA&#10;ALMAAAC3AAAAvAAAAL8AAADBAAAAwgAAAMQAAADFAAAAxwAAAMkAAADLAAAAzQAAAM8DAADSCgAA&#10;1hAAANwaAADdKgAA3jwAAN9QAADgZQAA4XsAAOGRAADiogAA4q0A/wACAP8AAAD/AAMA/wAMAP8A&#10;EwD/AB0A/wAoAP4AMwD7AD4A9wBIAPMAUADwAFcA7QBeAOsAZADoAGkA5wBvAOUAdADjAHkA4gB/&#10;AOAAhQDeAIwA3ACTANkAnADWAKYA0wCxANEAwADPANoAzgDxAMwA/wDLAP8AywD/AMYA/wDBAP8A&#10;/wAAAP8AAAD/AAAA/wAIAPsAEAD2ABkA8gAkAO8ALgDtADkA6ABCAOMASwDgAFIA3QBZANkAXwDW&#10;AGQA0wBpANEAbgDPAHQAzgB5AMwAfwDKAIYAyACOAMYAlgDEAKAAwgCrAMAAuQC+AM0AvADqALsA&#10;/AC6AP8AugD/ALoA/wC2AP8A/wAAAP8AAAD+AAAA9AAEAOsADQDkABQA3wAfANsAKQDYADMA0wA9&#10;AM4ARQDKAE0AxwBTAMUAWQDDAF8AwQBkAL8AaQC9AG4AuwBzALoAeQC4AIAAtgCIALQAkACyAJoA&#10;sQClAK8AsgCtAMQArADhAKsA9gCqAP8AqgD/AKoA/wCqAP8A/wAAAP0AAADuAAAA4gAAANUACgDN&#10;ABEAxwAZAMQAIwDBAC0AvwA3ALsAPwC3AEcAtQBOALIAUwCwAFkArwBeAK0AYwCsAGgAqwBtAKkA&#10;cwCoAHoApgCBAKQAigCjAJQAoQCfAJ8ArACeALsAnADSAJsA7gCaAP8AmgD/AJkA/wCZAP8A/gAA&#10;AO4AAADeAAAAywAAAMEABQC5AA0AtAAUALEAHgCuACcAqwAwAKoAOQCnAEEApABIAKIATQChAFMA&#10;nwBYAJ4AXQCdAGIAmwBnAJoAbQCYAHMAlwB7AJUAhACUAI4AkgCZAJAApgCOALQAjQDIAIwA5gCL&#10;APkAigD/AIoA/wCLAP8A8AAAANsAAADHAAAAugAAALAAAACoAAoApAAQAKAAGACdACEAmwAqAJoA&#10;MwCYADsAlgBBAJQASACSAE0AkQBSAI8AVwCOAFwAjABhAIsAZwCKAG4AiAB1AIcAfgCFAIgAgwCU&#10;AIIAoACAAK8AfwDAAH4A3QB9APIAfQD/AH0A/wB9AP8A4AAAAMYAAAC1AAAAqgAAAKIAAACbAAUA&#10;lQANAJIAEwCQABwAjQAkAIsALQCKADQAiAA7AIYAQgCFAEcAgwBNAIIAUgCBAFcAfwBcAH4AYgB9&#10;AGgAewBwAHoAeQB4AIMAdgCPAHUAnAB0AKoAcgC6AHEA0QBwAOwAcAD7AHAA/wBwAP8AzQQAALcG&#10;AACnBwAAmwYAAJMEAACOAAAAigAIAIYADwCEABYAgQAeAH8AJwB9AC4AfAA2AHoAPAB5AEIAdwBH&#10;AHYATAB1AFIAcwBXAHIAXQBxAGMAbwBrAG4AdABsAH4AawCKAGkAmABoAKYAZwC2AGYAywBlAOcA&#10;ZQD3AGUA/wBlAP8AwAwAAKsNAACbDgAAjw4AAIYNAACBCwAAfgcBAHwBCwB5ABEAdwAYAHUAIQBz&#10;ACkAcQAwAG8ANgBuADwAbABCAGsARwBqAE0AaQBSAGgAWABmAF8AZQBnAGMAcABiAXoAYAGHAF8C&#10;lQBeAqMAXAOzAFwDxwBbBOQAWwX0AFsG/gBbBv8AtRAAAKESAACREwAAhRMAAHwSAAB2EQAAcw4A&#10;AHIMBABxBw0AbgQSAGwEGwBpBSMAZwUqAGYGMQBkBjcAYwY9AGIHQwBhB0kAXwdOAF4IVQBdCFwA&#10;WwljAFoJbQBYCngAVwqFAFYLkwBUC6IAUwuzAFIMxwBSDOQAUQ31AFEN/wBRDf8ArRUAAJkXAACJ&#10;GAAAfRkAAHQYAABtFwAAahQAAGcRAABnDgcAZgwOAGMMFQBhDB0AXwwlAF0NLABcDTMAWw05AFoN&#10;PwBYDUUAVw1LAFYOUQBVDlkAUw5hAFIOawBQD3YAThCDAE0QkgBMEKIASxCyAEoRyABJEeUASRH3&#10;AEkS/wBJEf8ApRkAAJIcAACDHQAAdh4AAG0dAABmHAAAYhoAAF8XAABeFAEAXhEKAFsQEQBZERgA&#10;VxEgAFURJwBUES4AUxE0AFEROwBQEkEATxJHAE4STgBMElUASxNeAEkTZwBIFHMARhSAAEUVjwBE&#10;FZ8AQxawAEIWxQBCF+MAQhf2AEIX/wBCF/8Anx0AAIwgAAB9IQAAcSIAAGgiAABhIQAAXB8AAFkc&#10;AABXGQAAVRYGAFQVDgBRFRQATxYcAE4WIwBMFioASxYwAEoWNwBJFz0ARxdDAEYXSgBFGFIAQxha&#10;AEIZZABBGXAAPxp9AD4bjQA9G50APByuADscwwA7HOEAOx31ADsc/wA8HP8AmiEAAIcjAAB4JAAA&#10;bCUAAGMlAABcJAAAVyMAAFMgAABRHgAATxwCAE0bDABLGhEASBsYAEcbIABFGyYARBstAEMcMwBC&#10;HDkAQBxAAD8dRwA+HU8APR5YADweYgA6H20AOR97ADggiwA3IZsANiGtADUhwQA1Id8ANSHzADYh&#10;/wA2If8AliMAAIMmAAB0JwAAaCgAAF8oAABYJwAAUyYAAE8kAABMIgAASSAAAEcgCQBEHw8AQh8V&#10;AEAgHAA/ICMAPiApADwgLwA7ITYAOiE9ADkhRAA4IkwANyJVADYjXwA0I2sAMyR5ADIliQAxJZoA&#10;MCWrADAmvwAvJtwAMCbyADAm/wAxJf8AkSYAAH8oAABxKgAAZSoAAFwqAABVKgAATykAAEsoAABI&#10;JQAARCQAAEEkBQA/JA0APSQSADskGQA5JB8ANyQmADYkLAA1JTMANCU6ADMmQQAyJkoAMSdTADAn&#10;XQAvKGkALil3AC0phwAsKZgAKyqqACoqvQAqKtoAKyrxACsq/gAsKf8AjSgAAHwqAABtLAAAYi0A&#10;AFktAABRLQAATCwAAEcrAABDKAAAPygAADwoAgA5KAsANygQADUoFgAzKBwAMigjADAoKQAvKTAA&#10;Lyo3AC4qPwAtK0cALCtRACssWwAqLGcAKS11ACgthQAnLZcAJi6oACUuvAAlLtgAJi7wACYu/QAn&#10;Lf8AiisAAHgtAABqLgAAXy8AAFYvAABOLwAASC4AAEMtAAA/LAAAOywAADcsAAA0LAkAMiwOADAt&#10;EwAuLRoALS0gACstJwAqLi0AKi41ACkvPQAoL0UAJzBOACYwWQAlMWUAJDFzACMxgwAiMpUAITKn&#10;ACEyuwAgMtQAITLvACIx/AAiMf8Ahi0AAHUvAABnMAAAXDEAAFMxAABLMQAARTEAAEAwAAA7MAAA&#10;NjAAADMwAAAwMQYALTENACsxEQApMhcAKDIeACcyJAAlMysAJTMyACQzOgAjNEMAIjRMACE1VwAg&#10;NWMAHzVxAB42gQAdNpMAHDalABs2uQAbNtIAHDbtAB02+wAdNf8AgjAAAHEyAABjMwAAWTQAAFA0&#10;AABJNAAAQjMAAD0zAAA3MwAAMTQAAC41AAArNQIAKDYLACU3EAAkNxUAIjcbACE4IgAgOCgAHzgw&#10;AB44NwAdOUAAHDlJABs6VAAaOmAAGTpuABg6fwAXO5EAFzukABY7twAVO9AAFjrsABc6+gAYOf8A&#10;fTIAAG00AABgNQAAVTYAAE02AABGNgAAQDYAADo2AAA0NgAALjgAACo5AAAmOgAAIzsIACA8DgAe&#10;PRIAHT0YABw9HwAbPiUAGj4tABk+NAAXPj0AFj9HABU/UQAUP14AFD9sABNAfAASQI8AEUCiABFA&#10;tgAQQM4AET/rABI/+QASPv8AeTUAAGk3AABcOAAAUjkAAEo5AABDOQAAPTkAADc5AAAxOgAAKzwA&#10;ACc9AAAiPwAAHkEEABpCCwAYQxAAF0MVABVEGwAURCIAE0QpABNEMQASRDoAEUVDABBFTgAQRVsA&#10;DkVpAA5FeQANRYwADUWfAAxFsgALRckADEXlAA1E9gANRP8AdDkAAGU6AABYOwAATzsAAEc8AABA&#10;PAAAOjwAADQ8AAAuPgAAKEAAACNCAAAfRAAAGkYAABVICAASSg0AEUoSABBKGAAPSx4ADkslAA1L&#10;LQANSzYADEtAAAtLSgAKS1YACUtkAAhLdAAHS4cABUuaAARLrgAESsQABUrgAAVK8AAGSfoAbjwA&#10;AGA9AABUPgAASz4AAEQ+AAA9PgAANz8AADFAAAAqQgAAJEUAAB9HAAAaSQAAFUwAABFOBQAOUQsA&#10;C1EQAApRFAAJURsACFEiAAdRKQAFUTIABFI7AANSRgABUlIAAFJfAABSbwAAUoEAAFGWAABRqQAA&#10;Ub8AAFDcAABQ7gAAUPcAaEAAAFtBAABQQQAASEEAAEFBAAA7QgAANEMAAC1FAAAmSAAAIEsAABtN&#10;AAAWUAAAEVMAAA5VBAAKWAoABlgOAAJYEgAAWRcAAFkdAABZJQAAWS0AAFk2AABZQQAAWU0AAFpa&#10;AABaaQAAWXwAAFmQAABZpQAAWLoAAFjVAABX7AAAV/YAY0QAAFZFAABNRQAARUUAAD9FAAA3RwAA&#10;L0kAAChMAAAiTwAAG1IAABZVAAARWAAADVoAAAldAwAEXwkAAGANAABgEAAAYRQAAGEZAABiIAAA&#10;YicAAGIxAABiOwAAYkcAAGJVAABjZAAAYnYAAGKLAABioAAAYbYAAGHPAABg6gAAYPUAXUgAAFJJ&#10;AABKSAAAQ0gAADpKAAAyTQAAKlAAACNTAAAcVwAAFloAABFdAAANYAAACGMAAANmAQAAZwYAAGgL&#10;AABpDgAAahEAAGsVAABsGwAAbSIAAG0qAABtNAAAbUAAAG1OAABtXQAAbW8AAG2EAABsmgAAbLAA&#10;AGvIAABr5gAAavMAWE0AAE5NAABITAAAPk4AADVRAAAsVAAAJFgAAB1cAAAWYAAAEGQAAAxnAAAH&#10;awAAAW4AAABwAAAAcgMAAHIHAABzCwAAdQ4AAHYRAAB3FgAAeBwAAHkjAAB6LQAAejkAAHpHAAB6&#10;VgAAeWgAAHp8AAB5lAAAeKoAAHjBAAB33wAAd+8AVFEAAExRAABCUgAAOFUAAC9ZAAAmXgAAHmIA&#10;ABZnAAAQawAAC28AAAVzAAAAdwAAAHoAAAB8AAAAfgAAAH8CAACABgAAgQoAAIMNAACEEQAAhhUA&#10;AIgcAACJJQAAijAAAIo+AACJTQAAiV8AAIlzAACIiwAAiKIAAIe5AACH0QAAhugAUlYAAEdXAAA8&#10;WgAAMl8AAChkAAAfaQAAFm8AABB0AAAKeQAAAn0AAACBAAAAhQAAAIgAAACKAAAAjAAAAI0AAACP&#10;AAAAkAQAAJIIAACTDAAAlRAAAJcVAACZHQAAmycAAJs0AACbRAAAmlYAAJpqAACZggAAmpoAAJiw&#10;AACYxwAAl94AS1wAAEBgAAA1ZQAAK2oAACFxAAAXdwAAEH0AAAmDAAABiAAAAIwAAACRAAAAlQAA&#10;AJgAAACaAAAAmwAAAJ0AAACfAAAAoAAAAKIAAACkBQAApgoAAKgOAACqFAAArR0AAK0qAACtOQAA&#10;rUsAAK1fAACtdwAArJAAAKunAACrugAAq8sARWYAADlrAAAucQAAI3gAABl/AAAQhgAACY0AAACT&#10;AAAAmAAAAJ0AAAChAAAApQAAAKgAAACrAAAAqwAAAK4AAACvAAAAsQAAALMAAAC1AAAAtwEAALkH&#10;AAC8DQAAvxMAAMIfAADCLgAAwkAAAMJUAADBawAAwYMAAMCbAADBrQAAwbwAPnIAADJ4AAAngAAA&#10;HIgAABKQAAAKlwAAAJ0AAACjAAAAqAAAAK0AAACyAAAAtgAAALkAAAC7AAAAvAAAAL4AAADAAAAA&#10;wgAAAMQAAADGAAAAyAAAAMsAAADOBQAA0Q0AANYUAADXIwAA2DUAANlJAADaXgAA23UAANuMAADc&#10;nwAA3KsA/wAAAP8AAAD/AAAA/wAJAP8AEAD/ABkA/gAkAPwALwD5ADkA9ABDAPAASwDtAFIA6gBZ&#10;AOcAXwDkAGQA4gBpAOAAbgDeAHMA3AB5ANoAfwDXAIYA1ACOANEAlgDPAKEAzACsAMoAuwDIANIA&#10;xgDuAMYA/wDFAP8AxQD/AL8A/wC6AP8A/wAAAP8AAAD/AAAA/gAFAPcADgDyABUA7gAfAOsAKgDp&#10;ADQA4wA9AN4ARQDZAE0A1ABTANEAWQDOAF4AzABjAMoAaADJAG0AxwBzAMUAeQDDAIAAwQCIAL8A&#10;kAC9AJsAuwCmALkAtAC3AMgAtgDmALUA+wC0AP8AtAD/ALMA/wCuAP8A/wAAAP8AAAD4AAAA7QAA&#10;AOUACwDdABEA1wAaANIAJADPAC4AywA3AMcAQADDAEcAwABOAL4AUwC8AFkAugBeALgAYwC2AGgA&#10;tQBtALMAcwCxAHkArwCBAK0AigCrAJQAqQCgAKgArQCmAL4ApQDbAKQA9ACkAP8AowD/AKMA/wCi&#10;AP8A/wAAAPYAAADmAAAA1wAAAMsABgDEAA4AvgAVALsAHwC5ACgAtwAxALQAOgCwAEEArQBIAKsA&#10;TgCpAFMApwBYAKYAXACkAGEAowBnAKEAbACgAHMAngB6AJ0AgwCbAI4AmQCZAJcApgCWALYAlQDM&#10;AJQA6wCTAP0AkwD/AJMA/wCTAP8A9wAAAOQAAADQAAAAwQAAALcAAgCvAAsAqwARAKcAGQClACIA&#10;owArAKIAMwCfADsAnABCAJsASACZAE0AlwBSAJYAVwCVAFsAkwBhAJIAZgCQAG0AjwB0AI0AfQCM&#10;AIcAigCTAIgAoACHAK8AhQDCAIUA4gCEAPcAhAD/AIQA/wCEAP8A5QAAAM0AAAC8AAAArwAAAKYA&#10;AACeAAcAmgAOAJYAFACUAB0AkgAlAJEALQCQADUAjQA8AIwAQgCKAEcAiABMAIcAUQCGAFYAhABb&#10;AIMAYACBAGcAgABuAH4AdwB9AIEAewCNAHoAmgB4AKkAdwC6AHYA0wB2AO8AdgD+AHUA/wB1AP8A&#10;0AAAALsAAACrAAAAnwAAAJcAAACQAAIAiwALAIgAEACGABcAhAAgAIIAJwCBAC8AfwA1AH0APAB8&#10;AEEAewBGAHkASwB4AFAAdwBVAHYAWwB0AGEAcwBpAHEAcQBwAHsAbgCHAG0AlQBrAKMAagC0AGoA&#10;yQBpAOgAaQD5AGkA/wBpAP8AwAAAAKwAAACcAgAAkAIAAIgAAACDAAAAfwAGAHsADQB5ABIAdwAa&#10;AHYAIgB0ACkAcwAwAHEANgBwADwAbwBBAG0ARgBsAEsAawBQAGoAVgBoAFwAZwBkAGUAbABkAHYA&#10;YwCCAGEAkABgAJ8AXwCvAF4AwwBeAOEAXgD0AF0A/wBdAP8AtAcAAKAJAACQCwAAhAsAAHwKAAB3&#10;BwAAdAQAAHEACQBvAA8AbQAVAGsAHABpACMAaAAqAGcAMQBlADYAZAA8AGMAQQBiAEYAYABMAF8A&#10;UgBeAFgAXQBfAFsAaABaAHIAWAB+AFcAjABWAJsAVQCrAFQAvgBUANoAUwDvAFQA+wBUAP8AqQ0A&#10;AJYOAACHEAAAehAAAHIQAABsDgAAaQwAAGcJAwBmBAsAZAAQAGIAFwBgAB4AXgAlAF0AKwBcADEA&#10;WgA3AFkAPABYAEIAVwFHAFYBTgBVAlQAUwJcAFIDZQBRA28ATwR7AE4EigBNBZkATAWpAEsFvABK&#10;BtQASgftAEoH+QBKB/8AoRAAAI4SAAB+FAAAcxQAAGoUAABkEwAAYBEAAF4PAABdDQUAXQkNAFoG&#10;EgBYBxkAVgcgAFUHJwBTBy0AUggzAFEIOABQCD4ATwlEAE4JSgBMCVEASwpZAEoKYgBIC20ARwt6&#10;AEYMiABEDJgAQwypAEINvABCDdUAQg3uAEIN+wBCDf8AmhQAAIcWAAB4GAAAbBkAAGMZAABdGAAA&#10;WRYAAFYTAABUEQAAVA4IAFMNDgBRDRQATw0bAE0NIgBMDSgASw0uAEoNNABJDToARw5BAEYORwBF&#10;Dk8ARA5XAEIPYQBBEGwAPxB5AD4QiAA9EZgAOxGpADsRvAA6EdYAOhHwADoS/QA7Ef8AkxgAAIEa&#10;AABzHAAAZx0AAF4dAABYHAAAUxsAAFAYAABOFgAATBMDAEwRCwBKEBAASBEXAEYRHgBFESQARBEq&#10;AEIRMABBETcAQBI9AD8SRAA9EkwAPBNUADsTXgA5FGkAOBR2ADcVhQA2FZYANBanADQWugAzFtMA&#10;MxbuADQW/AA0Fv8AjhsAAHwdAABuHwAAYyAAAFogAABTIAAATh4AAEodAABIGgAARhgAAEUWBwBD&#10;FQ4AQRUTAD8VGgA+FSAAPRUnADsVLQA6FjMAORY6ADgWQQA3F0kANRdRADQYWwAzGWYAMhlzADAa&#10;gwAvGpQALhulAC0buAAtG9AALRvsAC4b+wAuG/8Aih4AAHggAABqIgAAXyMAAFYjAABPIgAASiEA&#10;AEYgAABDHgAAQRsAAD8aAwA9GgwAOxkRADkZFgA3Gh0ANhojADUaKQA0GjAAMxs2ADEbPgAwHEYA&#10;LxxPAC4dWQAtHWQALB5xACsfgQAqH5IAKR+kACggtwAnIM4AJyDrACgg+gApH/8AhiAAAHQjAABn&#10;JAAAXCUAAFMlAABMJQAARyQAAEIjAAA/IQAAPR8AADoeAAA3HgkANR4OADMeEwAxHhoAMB4gAC8e&#10;JgAuHy0ALR8zACwgOwArIEMAKiFMACkhVgAoImIAJiJvACUjfwAkI5AAIyOiACIktQAiJMwAIiTp&#10;ACMk+QAkI/8AgiMAAHElAABjJgAAWScAAFAoAABJJwAAQycAAD8mAAA7JAAAOCIAADUiAAAyIgYA&#10;MCINAC4iEQAsIhcAKiIdACkiIwAoIyoAJyMxACYkOAAlJUEAJCVKACMmVAAiJmAAISdtACAnfQAf&#10;J48AHiihAB4otAAdKMoAHSjoAB4o+AAfJ/8AfiUAAG4nAABgKQAAVikAAE0qAABGKgAAQSkAADwo&#10;AAA3JwAANCYAADAmAAAtJgMAKycLACgnEAAnJxQAJScaACQnIQAjKCcAIiguACEpNgAgKT4AHypI&#10;AB4qUgAdK14AHCtrABsrewAaLI0AGSyfABgssgAYLMkAGCznABkr9wAaK/8AeicAAGoqAABdKwAA&#10;UywAAEosAABDLAAAPisAADkrAAA0KgAAMCoAACsqAAApKwAAJisIACMsDgAiLBIAICwYAB8sHgAe&#10;LSUAHS0sABwtMwAbLjwAGi5FABkvUAAYL1wAFy9pABYweQAVMIsAFDCeABQwsQATMMcAEzDlABQw&#10;9gAVL/8AdioAAGcsAABaLQAAUC4AAEguAABBLgAAOy4AADYtAAAxLQAALC0AACcvAAAkLwAAITAF&#10;AB8xDAAcMRAAGzIVABoyHAAZMiIAGDIpABczMQAWMzkAFTNDABQ0TQATNFkAEjRnABE1dwARNYkA&#10;EDWcABA1sAAONcYADzTkABA09QAQNP8AciwAAGMuAABXMAAATTAAAEUwAAA+MAAAODAAADMwAAAv&#10;MAAAKTEAACQyAAAhMwAAHTUCABo2CQAXNw4AFTcTABQ4GQATOB8AEjgmABI4LgAROTYAEDlAABA5&#10;SwAOOVcADjpkAA06dAAMOoYADDqZAAs5rAAKOcEACjneAAs58QAMOPwAbi8AAF8xAABTMgAASjMA&#10;AEIzAAA7MwAANjMAADEyAAAsMwAAJzQAACE2AAAdOAAAGTkAABU7BgASPQwAED4QABA+FQAOPhwA&#10;Dj4jAA0+KgAMPjMADD48AAs/RwAKP1IACD9gAAc/bwAGP4EABT+UAAQ/qAADPrwABD7XAAU+7AAF&#10;PvcAaTMAAFs0AABQNQAARzUAAD81AAA5NQAANDUAAC41AAApNwAAIzgAAB47AAAaPAAAFj8AABJB&#10;BAAOQwoADEQOAApEEwAJRBkACEQgAAdEJwAGRC8ABUQ4AANFQgACRU4AAEVbAABFagAARXwAAEWQ&#10;AABEpAAARLkAAETRAABE6gAAQ/UAZDYAAFc3AABMOAAAQzgAADw4AAA3OAAAMTgAACs5AAAlOwAA&#10;ID0AABpAAAAWQgAAEkQAAA5HBAALSQkAB0oNAARLEQABSxYAAEscAABLIwAASysAAEs0AABLPgAA&#10;TEkAAExXAABMZgAATHcAAEuMAABLoQAAS7UAAErOAABK6QAASvUAXzoAAFI7AABIOwAAQDsAADo7&#10;AAA0OwAALjwAACc+AAAiQQAAHEMAABZGAAASSQAADksAAAtOAwAHUAgAAlEMAABREAAAUhMAAFMY&#10;AABTHwAAUyYAAFMvAABTOQAAU0UAAFNSAABTYQAAU3IAAFOHAABSnAAAUrEAAFHKAABR5wAAUfQA&#10;WT4AAE4+AABFPgAAPj4AADg+AAAwQAAAKUIAACNEAAAdRwAAF0oAABJNAAAOUAAAC1MAAAZVAgAA&#10;VwcAAFgLAABZDgAAWhEAAFoVAABbGgAAXCEAAFwqAABcNAAAXD8AAFxNAABcWwAAXGwAAFyBAABb&#10;lwAAW60AAFrFAABa5AAAWfMAVEIAAEpCAABCQgAAPEIAADRDAAAsRgAAJUkAAB5MAAAXTwAAElMA&#10;AA5WAAAKWQAABVsAAABeAAAAYAQAAGEIAABiDAAAYw4AAGQRAABlFgAAZhwAAGcjAABnLQAAZzkA&#10;AGdGAABnVQAAZ2YAAGd6AABmkQAAZagAAGXAAABk3gAAZPAAT0YAAEdGAABARQAAN0cAAC9KAAAm&#10;TQAAH1EAABhVAAASWQAADVwAAAhgAAACYwAAAGYAAABoAAAAagAAAGsEAABsCAAAbQwAAG8OAABw&#10;EgAAchcAAHMdAAB0JgAAdDIAAHQ/AAB0TgAAc18AAHRyAABzigAAcqEAAHG4AABx1AAAcOwATEoA&#10;AEVKAAA7SwAAMk4AAClSAAAgVgAAGFsAABJfAAANZAAAB2gAAABrAAAAbwAAAHIAAAB1AAAAdgAA&#10;AHcAAAB5AgAAegYAAHwKAAB+DgAAgBEAAIIWAACEHgAAhCkAAIQ2AACERQAAhFYAAINqAACDgQAA&#10;gpkAAIGxAACAyQAAgOUASk4AAD9QAAA1UwAAK1cAACJcAAAZYgAAEmcAAAxsAAAFcQAAAHUAAAB5&#10;AAAAfQAAAIEAAACDAAAAhQAAAIYAAACIAAAAiQAAAIsEAACNCAAAjw0AAJIQAACUFgAAliAAAJYs&#10;AACWOwAAlkwAAJVgAACVdgAAlJAAAJOnAACSvQAAktUARFUAADlZAAAvXQAAJGMAABppAAASbwAA&#10;DHUAAAR7AAAAgAAAAIUAAACJAAAAjQAAAJEAAACTAAAAlAAAAJYAAACYAAAAmgAAAJwAAACeAAAA&#10;oAYAAKILAAClEAAAqBcAAKkjAACpMQAAqUMAAKlWAACobQAApocAAKeeAACmswAApccAPl4AADJj&#10;AAAnagAAHXAAABN4AAAMfwAAA4UAAACLAAAAkQAAAJYAAACbAAAAnwAAAKIAAACkAAAApQAAAKcA&#10;AACpAAAAqwAAAK0AAACwAAAAsgAAALUCAAC3CQAAuxAAAL4YAAC+JgAAvjgAAL5LAAC9YQAAvHoA&#10;ALuUAAC6qQAAurkAN2oAACtwAAAgeAAAFoAAAA2IAAAFjwAAAJYAAACcAAAAogAAAKcAAACsAAAA&#10;sAAAALMAAAC2AAAAtwAAALkAAAC7AAAAvQAAAL8AAADCAAAAxQAAAMgAAADKAAAAzggAANIQAADV&#10;GwAA1SwAANRAAADUVwAA024AANSGAADUmwAA06sA/wAAAP8AAAD/AAAA/wAFAP8ADgD/ABUA/AAg&#10;APkAKgD2ADQA8QA9AO0ARgDpAE0A5gBTAOQAWQDhAF4A3gBjANwAaADZAG4A1QBzANMAeQDQAIAA&#10;zgCIAMsAkQDJAJwAxgCnAMQAtwDCAMwAwADsAL8A/wC+AP8AvQD/ALcA/wCyAP8A/wAAAP8AAAD/&#10;AAAA+gABAPMACwDtABIA6AAbAOUAJQDkAC4A3wA4ANgAQADSAEcAzgBOAMsAVADIAFkAxgBeAMQA&#10;YwDCAGcAwABtAL8AcwC9AHoAuwCBALkAiwC2AJUAtAChALIArwCwAMIArgDjAK4A+gCsAP8ArQD/&#10;AKkA/wCmAP8A/wAAAP8AAADyAAAA5gAAAN0ABwDSAA4AzQAWAMoAIADIACkAxQAyAMAAOgC8AEIA&#10;uQBIALcATgC1AFMAswBYALEAXQCwAGIArgBnAKwAbACqAHMAqQB7AKcAhAClAI4AowCaAKEAqACf&#10;ALkAngDSAJ0A8gCcAP8AnQD/AJwA/wCZAP8A/AAAAO4AAADdAAAAzAAAAMEAAgC6AAwAtgASALIA&#10;GgCwACMArwAsAK0ANACpADwApgBCAKQASACiAE0AoABSAJ4AVwCdAFsAnABgAJoAZgCZAGwAlwB0&#10;AJUAfQCTAIcAkQCTAJAAoQCOALEAjQDGAIwA6ACLAP0AjAD/AIwA/wCMAP8A7QAAANgAAADFAAAA&#10;twAAAKwAAACmAAgAoQAOAJ8AFQCdAB4AmwAmAJoALgCXADUAlQA8AJMAQgCRAEcAkABMAI4AUQCN&#10;AFUAiwBaAIoAYACJAGYAhwBtAIUAdgCEAIAAggCMAIAAmgB/AKkAfQC8AHwA3AB8APUAfAD/AHwA&#10;/wB8AP8A2QAAAMEAAACxAAAApAAAAJwAAACUAAMAkAAMAI0AEQCLABgAiQAgAIkAKACHAC8AhQA2&#10;AIMAPACCAEEAgABGAH8ASwB9AE8AfABUAHsAWgB5AGAAeABnAHYAcAB1AHoAcwCGAHEAkwBwAKIA&#10;bwC0AG4AzABuAO0AbgD+AG4A/wBuAP8AxAAAAK8AAACgAAAAlAAAAIwAAACGAAAAgQAIAH4ADgB8&#10;ABQAewAbAHkAIgB4ACkAdwAwAHUANgB0ADsAcgBAAHEARQBwAEoAbwBPAG0AVABsAFsAawBiAGkA&#10;agBoAHQAZgCAAGUAjgBjAJ0AYgCtAGEAwgBhAOQAYQD4AGEA/wBhAP8AtAAAAKAAAACRAAAAhgAA&#10;AH4AAAB5AAAAdQADAHEACwBvABAAbQAWAGwAHQBrACQAawAqAGkAMABoADYAZgA7AGUAQABkAEUA&#10;YwBKAGEATwBgAFYAXwBdAF0AZQBcAG8AWgB6AFkAiABYAJgAVwCoAFYAuwBWANgAVgDxAFYA/wBW&#10;AP8AqAEAAJQFAACFBwAAegcAAHIGAABsBAAAaQEAAGcABwBkAA0AYwARAGEAGABgAB8AXwAlAF4A&#10;KwBdADAAWwA2AFoAOwBZAEAAWABFAFcASwBWAFEAVQBYAFMAYQBSAGoAUAB2AE8AhABOAJMATQCk&#10;AEwAtgBMAM0ATADrAEwA+gBMAP8AnQkAAIsLAAB8DQAAcA0AAGgNAABiDAAAXwoAAF0GAQBcAQkA&#10;WgAOAFgAEwBXABkAVgAgAFUAJgBTACsAUgAxAFEANgBQADsATwBBAE4ARwBNAE0ASwBVAEoAXQBJ&#10;AGcARwBzAEYAgABFAJAARAChAEMAsgBDAMgAQwDmAEMA9QBDAP8AlQ0AAIMPAAB0EAAAaREAAGAR&#10;AABaEAAAVg4AAFQNAABTCgQAUwYLAFEDEABPARUATgEbAEwBIQBLAScASgIsAEkCMgBIAjcARwM9&#10;AEUDQwBEA0oAQwRRAEIEWgBABWQAPwVwAD4GfgA9Bo4APAefADsHsQA6B8YAOgfjADoH8wA6CPwA&#10;jhAAAHwSAABuFAAAYhUAAFoVAABUFAAAUBMAAE0RAABLDgAASw0GAEoKDABJCBEARwgWAEUIHQBE&#10;CCMAQggoAEEJLgBACTMAPwk5AD4KQAA9CkcAPApPADoLWAA5C2MAOAxvADYMfgA1DI4ANA2fADMN&#10;sQAyDccAMg3jADIN9AAyDf4AiBMAAHcVAABpFwAAXhgAAFUYAABPGAAAShYAAEcVAABFEwAAQxAC&#10;AEMOCABCDQ4AQA0SAD8NGAA9DR8APA0kADsNKgA5DTAAOA43ADcOPQA2DkUANQ5NADMPVwAyD2IA&#10;MRBuAC8QfQAuEI4ALRGgACwRsgArEcgAKxHmACsR9gAsEf8AgxYAAHIZAABkGgAAWRsAAFEbAABL&#10;GwAARhoAAEIYAAA/FwAAPhQAADwSBAA7EQoAOhAQADgQFQA3EBsANREhADQRJwAzES0AMhEzADAR&#10;OgAvEkIALhJLAC0TVAArE18AKhRsACkUewAoFIwAJxWeACYVsAAlFcYAJRXkACUV9gAmFf8AfhkA&#10;AG4bAABgHQAAVh4AAE0eAABHHgAAQh0AAD4cAAA6GgAAOBgAADcWAAA1FQcANBQNADIUEgAwFBcA&#10;LxQdAC0UIwAsFSoAKxUwACoVNwApFj8AKBZIACcXUgAmGF0AJBhqACMZeQAiGYoAIRmcACAZrwAf&#10;GcQAHxniACAZ9AAgGf8AehsAAGoeAABdHwAAUyAAAEogAABEIAAAPh8AADoeAAA3HQAANBwAADIZ&#10;AAAwGQQALhgLACwYEAAqGBQAKRgaACcYIAAmGSYAJRktACQaNQAjGj0AIhtGACEbUAAgHFsAHx1o&#10;AB4ddwAdHYgAHB6bABserQAaHsMAGh7gABod8wAbHf8Adx0AAGcgAABaIQAAUCIAAEgiAABBIgAA&#10;OyIAADchAAAzIAAAMB8AAC0dAAArHQAAKB0IACYdDgAlHRIAIx0XACEdHQAhHSQAIB4qAB8eMgAe&#10;HzoAHR9DABwgTQAbIVkAGiFmABkhdQAYIocAFyKZABYirAAVIsEAFSLfABUh8gAWIf4AcyAAAGQi&#10;AABXIwAATSQAAEUlAAA+JAAAOSQAADQjAAAwIgAALCIAACkhAAAmIQAAJCEGACIhDAAgIRAAHiEV&#10;AB0iGwAbIiEAGyIoABojLwAZIzgAGCRBABckSwAWJVcAFSVkABQmcwATJoUAEiaYABEmqwARJsAA&#10;ECbdABEl8QASJf0AcCIAAGEkAABUJgAASiYAAEInAAA8JgAANiYAADElAAAtJQAAKSQAACYkAAAi&#10;JQAAHyUDAB0mCgAbJg4AGScSABgnGAAXJx8AFiclABUoLQAUKDUAEyk+ABIpSQARKVUAESpiABAq&#10;cQAPKoMADiqWAA4qqQANKr0ADSrXAA0q7gAOKfsAbCQAAF0mAABRKAAASCgAAEApAAA5KAAANCgA&#10;AC8oAAArJwAAJycAACIoAAAeKQAAGyoAABgrBwAWKw0AFCwRABMsFgASLBwAES0jABAtKgAQLTIA&#10;Dy48AA4uRgANLlIADS5fAAwvbgALL38ACi+SAAkvpQAJLrkACC7QAAku6QAKLvcAaCcAAFopAABO&#10;KgAARSsAAD0rAAA3KwAAMSoAAC0qAAApKgAAJCoAACArAAAbLQAAGC4AABUvBAASMQoAEDIOAA8y&#10;EwAOMhkADTIgAA0yJwAMMi8ACzM4AAozQgAJM04ACDNbAAY0agAFNHsABDOOAAMzogACM7YAAjPN&#10;AAMz5wAEMvMAZCoAAFYsAABLLQAAQi0AADotAAA0LQAALywAACssAAAmLAAAIi0AAB0vAAAZMQAA&#10;FTIAABI0AwAPNgkADDgNAAo4EQAJOBYACDgdAAc4JAAGOCwABDg0AAM4PgACOUoAADlXAAA5ZQAA&#10;OXcAADmLAAA4nwAAOLMAADjKAAA45gAAN/IAXy0AAFIuAABILwAAPzAAADgvAAAyLwAALS8AACkv&#10;AAAkMAAAHzEAABozAAAVNQAAEjcAAA85AwAMOwgACD0NAAU+EAADPhQAAD4aAAA+IQAAPigAAD4x&#10;AAA/OwAAP0YAAD9TAAA/YQAAP3MAAD+HAAA+nAAAPrAAAD3HAAA95AAAPfIAWjAAAE4yAABEMgAA&#10;PDIAADUyAAAwMQAAKzEAACYyAAAgNAAAGzYAABY4AAASOwAADz0AAAw/AwAIQQgABEMMAABDDgAA&#10;RBIAAEUWAABFHQAARSQAAEUtAABGNgAARkIAAEZOAABGXQAARm4AAEWCAABFmAAARK0AAETEAABD&#10;4wAAQ/IAVTQAAEo1AABBNQAAOTUAADM0AAAuNAAAKDUAACI3AAAdOgAAFzwAABI/AAAPQQAADEQA&#10;AAhGAQADSAYAAEkKAABKDQAASxAAAEwUAABNGQAATiAAAE4oAABOMgAATT0AAE5KAABOWAAATWkA&#10;AE19AABMlAAATKoAAEvBAABL4QAASvIAUDgAAEY4AAA9OAAANzgAADE3AAAqOQAAJDsAAB49AAAY&#10;QAAAE0MAAA9GAAALSQAAB0sAAAJOAAAAUAQAAFEIAABSCwAAUw4AAFQRAABVFQAAVhsAAFcjAABX&#10;LAAAVzgAAFdEAABXUgAAVmMAAFZ3AABWjgAAVaUAAFS9AABT3QAAU/AASzwAAEI8AAA7OwAANTsA&#10;AC08AAAmPwAAH0IAABlFAAATSAAADksAAAtPAAAFUQAAAFQAAABXAAAAWAEAAFoFAABbCAAAXAwA&#10;AF0OAABfEQAAYBYAAGIdAABiJgAAYjEAAGI+AABhTAAAYV0AAGFwAABgiAAAYKAAAF+3AABe1AAA&#10;Xe4AR0AAAD8/AAA6PwAAMUAAAClDAAAhRgAAGkoAABNOAAAOUQAAClUAAARYAAAAWwAAAF4AAABh&#10;AAAAYwAAAGQBAABlBAAAZwgAAGgLAABqDgAAbBIAAG4XAABvIAAAbyoAAG82AABuRQAAblUAAG5o&#10;AABtfwAAbZgAAGywAABrygAAaugAREQAAD5DAAA1RAAAK0cAACNLAAAbTwAAE1QAAA5YAAAIXAAA&#10;AmAAAABkAAAAZwAAAGsAAABtAAAAbwAAAHAAAAByAAAAdAIAAHUGAAB3CgAAeQ4AAHwSAAB+GAAA&#10;fyIAAH8uAAB/PQAAfk0AAH1hAAB9dwAAfJAAAHuoAAB6wAAAed8AQ0cAADlJAAAvTAAAJVAAABxV&#10;AAAUWwAADmAAAAdlAAAAagAAAG4AAAByAAAAdgAAAHkAAAB8AAAAfgAAAH8AAACBAAAAgwAAAIUA&#10;AACHAwAAiggAAIwNAACPEQAAkhkAAJIlAACSMwAAkkQAAJFXAACQbQAAj4YAAI6fAACNtQAAjM0A&#10;PU4AADJRAAAoVgAAHlwAABViAAAOaAAAB24AAAB0AAAAeQAAAH4AAACCAAAAhgAAAIkAAACMAAAA&#10;jgAAAJAAAACSAAAAlAAAAJYAAACYAAAAmwAAAJ4GAAChDAAApBEAAKYbAACmKQAApjoAAKVNAACl&#10;YgAApHsAAKOUAAChqwAAob8ANlcAACxcAAAhYgAAF2kAAA9wAAAHdwAAAH4AAACEAAAAigAAAI8A&#10;AACUAAAAmAAAAJsAAACeAAAAnwAAAKIAAACkAAAApgAAAKgAAACrAAAArQAAALAAAACzBAAAtwwA&#10;ALsSAAC7HwAAuzAAALtDAAC6WAAAuXAAALeLAAC3oQAAt7MAMGIAACVpAAAacAAAEHgAAAmAAAAA&#10;iAAAAI8AAACWAAAAmwAAAKEAAACmAAAAqgAAAK4AAACwAAAAsQAAALQAAAC2AAAAuAAAALsAAAC9&#10;AAAAwAAAAMMAAADHAAAAywMAAM8MAADTFQAA0iUAANI4AADRTgAA0GUAAM9+AADNlgAAzKkA/wAA&#10;AP8AAAD/AAAA/wADAP8ACwD8ABEA+QAbAPcAJQDzAC8A7gA4AOkAQADmAEgA4gBOAN8AVADcAFkA&#10;2QBeANUAYwDTAGgA0ABtAM4AcwDLAHoAyACCAMYAjADDAJcAwACjAL4AsgC8AMgAugDqALkA/wC4&#10;AP8AsQD/AKoA/wCnAP8A/wAAAP8AAAD7AAAA9gAAAO0ABwDnAA8A4gAWAN8AIADeACkA2QAzANEA&#10;OwDMAEIAyABIAMUATgDCAFMAwABYAL4AXQC8AGIAugBnALkAbQC3AHQAtQB7ALIAhQCwAJAArgCc&#10;AKwAqgCpAL0ApwDeAKYA+QClAP8AowD/AJ0A/wCbAP8A/QAAAPYAAADrAAAA3wAAANEAAwDKAAwA&#10;xQASAMMAGwDAACQAvgAsALkANQC2ADwAswBDALAASACuAE4ArABSAKsAVwCpAFwApwBhAKYAZwCk&#10;AG0AogB0AKAAfQCeAIgAnACVAJoAowCYALQAlgDNAJUA8QCUAP8AlQD/AJAA/wCOAP8A8wAAAOYA&#10;AADRAAAAwgAAALgAAACxAAgArQAPAKoAFgCoAB4AqAAnAKYALwCiADYAnwA8AJ0AQgCbAEcAmQBM&#10;AJcAUQCWAFUAlABaAJMAYACRAGYAkABuAI4AdgCMAIEAigCNAIgAmwCGAKwAhQDBAIQA5gCDAP0A&#10;hAD/AIMA/wCBAP8A5AAAAMsAAAC6AAAArAAAAKIAAACcAAQAmAAMAJYAEQCUABkAkwAhAJIAKACP&#10;ADAAjQA2AIsAPACJAEEAiABGAIYASwCFAE8AhABUAIIAWgCBAGAAfwBnAH4AbwB8AHoAegCGAHgA&#10;lAB3AKQAdQC3AHQA1ABzAPQAdAD/AHQA/wB0AP8AywAAALYAAACmAAAAmgAAAJIAAACKAAAAhgAI&#10;AIMADgCBABQAgQAbAIAAIwB/ACoAfQAwAHsANgB6ADsAeABAAHcARQB1AEkAdABOAHMAVABxAFoA&#10;cABhAG4AaQBtAHMAawB/AGkAjQBoAJ0AZwCuAGYAxwBlAOoAZgD/AGYA/wBnAP8AuAAAAKQAAACV&#10;AAAAigAAAIEAAAB8AAAAdgAEAHQADAByABAAcQAWAHAAHQBwACQAbgAqAG0AMABrADUAagA6AGkA&#10;PwBoAEQAZwBJAGUATgBkAFQAYwBbAGEAYwBgAG0AXgB5AF0AhwBbAJYAWgCoAFkAvQBZAN8AWQD4&#10;AFoA/wBaAP8AqAAAAJUAAACHAAAAewAAAHMAAABuAAAAagABAGcACABlAA4AZAASAGMAGABjAB8A&#10;YgAlAGEAKgBfADAAXgA1AF0AOgBcAD4AWwBEAFkASQBYAE8AVwBWAFYAXgBUAGgAUwBzAFEAgQBQ&#10;AJEATwCiAE4AtQBOANAATgDwAE4A/wBPAP8AnAAAAIkAAAB7AwAAcAMAAGgDAABiAQAAXwAAAF0A&#10;BABbAAsAWQAPAFgAFABXABkAVwAgAFYAJQBVACoAUwAwAFIANABRADkAUAA/AE8ARABOAEsATQBS&#10;AEsAWgBKAGMASQBvAEcAfABGAIwARQCdAEUAsABEAMcARADoAEQA+gBFAP8AkgQAAIAHAABxCgAA&#10;ZgoAAF4KAABZCQAAVQcAAFQEAABSAAcAUAAMAE8AEABOABUATQAbAEwAIABLACYASgArAEkAMABI&#10;ADUARwA6AEYAQABFAEYAQwBOAEIAVgBBAF8AQABrAD4AeAA9AIgAPACZADwAqwA8AMEAOwDgADsA&#10;9AA7AP8AiQoAAHgMAABqDgAAXw4AAFcOAABRDgAATQwAAEsLAABKCAIASQQJAEgADQBGABEARQAW&#10;AEQAHABDACEAQgAmAEEAKwA/ADEAPgA2AD0APAA8AEMAOwBKADoAUgA5AFwAOABoADYAdQA1AIUA&#10;NACWADQAqAAzALwAMwDYADMA7wAzAPsAgg0AAHEPAABkEAAAWREAAFERAABLEQAARxAAAEQOAABC&#10;DQAAQQsFAEEHCwA/BQ4APgMSADwCGAA7Ah0AOgMiADkDKAA4Ay0ANwMyADYEOQA1BD8ANAVHADMF&#10;UAAxBloAMAZmAC8HcwAuB4MALQeVACwHpwArB7oAKwfSACsH6wArB/cAfRAAAGwRAABfEwAAVBQA&#10;AEwUAABGFAAAQhMAAD4SAAA8EAAAOg4BADoNBgA6CgwAOAkQADYIFAA1CBkANAkfADIJJAAxCSkA&#10;MAkvAC8KNgAuCj0ALQpFACwLTgArC1kAKQxlACgMcwAnDIMAJg2VACUNpwAkDbsAIw3SACMN6wAj&#10;DfcAeBIAAGgUAABbFgAAURcAAEgXAABCFgAAPRYAADkVAAA3EwAANREAADMQAwAzDggAMg0NADAN&#10;EQAvDRYALQ0bACwNIQArDScAKg0tACkONAAoDjsAJw5EACUOTgAkD1kAIxBlACEQcwAgEIQAHxCW&#10;AB4QqQAdEL0AHBDYAB0Q7gAdEPkAcxQAAGQWAABXGAAATRkAAEUZAAA/GQAAOhgAADUXAAAyFgAA&#10;MBUAAC4TAAAtEQQALBAKACsQDgApEBIAKBAYACYQHgAlECQAJBAqACMRMQAiETkAIRFCACASSwAe&#10;ElYAHRNjABwTcQAaE4IAGRSVABgUpwAXFLsAFxPUABcT7gAYE/oAcBYAAGAZAABUGgAAShsAAEIc&#10;AAA8GwAANhsAADIaAAAvGQAALBgAACoWAAAoFAEAJhMHACUTDAAjExAAIhMVACATGgAfEyEAHhQn&#10;AB0ULgAcFTYAGxU/ABoWSQAZFlQAGBdhABYXcAAVGIEAFBiTABMYpgASGLoAEhfSABIX7AATF/oA&#10;bBkAAF0bAABRHQAARx0AAD8eAAA5HQAANB0AAC8cAAArGwAAKBoAACYZAAAkGAAAIhcEACAXCgAe&#10;Fw4AHBcSABoXFwAZGB4AGRgkABgZLAAXGTQAFho9ABUaRwAUG1IAExtfABIcbgARHH8AEBySABAc&#10;pQAPHLkADhzQAA4b6gAPG/gAaRsAAFodAABOHwAARR8AAD0gAAA2HwAAMR8AAC0eAAApHQAAJR0A&#10;ACMcAAAgGwAAHRsBABsbBwAZHA0AFxwQABYcFQAVHBsAFB0iABMdKQASHjEAER46ABEfRQAQH1AA&#10;DyBdAA4gbAANIHwADSCPAAwgogALILUACyDKAAsg5QAMH/QAZR0AAFcfAABMIQAAQiEAADohAAA0&#10;IQAALyEAACogAAAmHwAAIx8AACAeAAAdHgAAGSAAABYgBAAUIAsAEiEOABEhEwARIhkAECIfAA8i&#10;JgAOIy8ADiM3AA0jQQAMJE0ACyRZAAokZwAJJHgACCSLAAckngAHJLEABiTHAAYj4wAHI/EAYh8A&#10;AFQhAABJIwAAQCMAADgjAAAyIwAALCMAACgiAAAkIQAAISEAAB4hAAAaIQAAFiMAABMkAwARJQgA&#10;DyYNAA4nEQANJxYADCcdAAsnIwAKJysACSg0AAgoPgAHKEkABihVAAUpZAAEKXQAAymHAAIpmwAB&#10;KK8AACjFAAEo4QABJ/AAXiIAAFEkAABGJQAAPSUAADUlAAAvJQAAKiQAACYkAAAiIwAAHyMAABsk&#10;AAAYJQAAFCYAABEoAwAPKQgADCwMAAosEAAILBQABywaAAYsIQAFLCgAAy0wAAItOgABLUUAAC1S&#10;AAAuYAAALnEAAC2EAAAtmQAALa0AACzCAAAs4AAALPAAWiQAAE0mAABDJwAAOicAADMnAAAtJwAA&#10;KCYAACQmAAAhJgAAHSYAABknAAAVKQAAESsAAA8sAwANLgcACTAMAAYxDgADMRIAATIXAAAyHgAA&#10;MiUAADItAAAyNgAAM0IAADNOAAAzXQAAM20AADOBAAAylgAAMqsAADHBAAAx3wAAMfAAVicAAEop&#10;AAA/KgAANyoAADAqAAArKQAAJygAACMoAAAeKQAAGioAABYsAAASLgAADzAAAA0xAgAKNAcABTUL&#10;AAI2DgAANxAAADgUAAA4GgAAOCIAADgqAAA5MwAAOT4AADlKAAA5WQAAOWkAADl9AAA4kwAAOKgA&#10;ADe/AAA33gAANvAAUSsAAEYsAAA8LAAANCwAAC4sAAAqKwAAJSsAACAsAAAbLQAAFy8AABMxAAAQ&#10;MwAADTUAAAk3AgAFOgYAATsKAAA8DQAAPQ8AAD4SAAA/FwAAQB4AAEAlAABALwAAQDoAAEBGAABA&#10;VAAAQGUAAD94AAA/jwAAPqYAAD69AAA93AAAPfAATS4AAEIvAAA5LwAAMi8AAC0uAAAoLgAAIi8A&#10;AB0wAAAYMgAAEzUAABA3AAAMOgAACTwAAAU+AAAAQQQAAEIIAABDCwAARA0AAEYQAABHFAAASBkA&#10;AEghAABIKgAASDUAAEhBAABITwAASGAAAEdzAABHigAARqIAAEW5AABF2QAARPAASDIAAD4yAAA2&#10;MgAAMDEAACsxAAAlMgAAHzQAABk2AAATOQAAEDwAAAw/AAAIQgAAA0QAAABGAAAASAIAAEoFAABL&#10;CAAATAsAAE4OAABPEQAAURUAAFIcAABSJQAAUjAAAFI8AABRSgAAUVoAAFFtAABQhAAAT50AAE61&#10;AABN0gAATe4AQzYAADs2AAA0NQAALzQAACc1AAAhOAAAGjsAABQ+AAAQQQAADEQAAAdHAAACSgAA&#10;AE0AAABPAAAAUQAAAFMCAABUBQAAVQgAAFcLAABZDgAAWxEAAF0XAABdHwAAXSoAAF02AABcRAAA&#10;XFQAAFtnAABbfgAAWpcAAFmvAABYywAAV+oAPzkAADg5AAAzOAAAKzkAACM8AAAcPwAAFUMAABBH&#10;AAALSgAABU4AAABRAAAAVAAAAFcAAABaAAAAXAAAAF0AAABfAAAAYAQAAGIHAABkCwAAZg4AAGgS&#10;AABrGQAAayMAAGouAABqPAAAak0AAGlfAABodQAAZ48AAGaoAABlwgAAZOMAPT0AADc8AAAuPQAA&#10;JUAAAB1EAAAWSQAAEE0AAApRAAAEVQAAAFoAAABdAAAAYAAAAGMAAABmAAAAaAAAAGoAAABrAAAA&#10;bQAAAG8CAABxBgAAdAoAAHYOAAB5EwAAexsAAHsnAAB6NQAAeUUAAHhZAAB4bQAAd4YAAHafAAB1&#10;twAAdNIAPEEAADJCAAAoRQAAIEoAABdOAAAQVAAAClkAAAJeAAAAYwAAAGcAAABrAAAAbwAAAHIA&#10;AAB1AAAAdwAAAHkAAAB7AAAAfQAAAH8AAACCAAAAhAMAAIcJAACKDgAAjhMAAI8eAACOKwAAjjsA&#10;AI1OAACLYwAAinwAAIqVAACIrQAAh8UANkcAACxLAAAiTwAAGVUAABBbAAAKYQAAAWcAAABtAAAA&#10;cgAAAHcAAAB7AAAAfwAAAIMAAACGAAAAiAAAAIoAAACNAAAAjwAAAJEAAACUAAAAlwAAAJoBAACd&#10;BwAAoQ0AAKUUAACkIQAApDEAAKNEAACiWQAAoHAAAJ+LAACdogAAnbcAMFAAACVVAAAbWwAAEmIA&#10;AAtpAAABcAAAAHcAAAB9AAAAgwAAAIgAAACNAAAAkQAAAJUAAACYAAAAmgAAAJwAAACfAAAAoQAA&#10;AKMAAACmAAAAqQAAAKwAAACwAAAAtAcAALgOAAC6GAAAuicAALk5AAC4TgAAt2UAALZ+AAC1lgAA&#10;s6sAKVsAAB5iAAAUaQAADHEAAAJ5AAAAgQAAAIkAAACPAAAAlgAAAJsAAACgAAAApAAAAKgAAACr&#10;AAAArAAAAK8AAACyAAAAtAAAALYAAAC5AAAAvAAAAMAAAADEAAAAyAAAAM0HAADSEAAA0h0AANEv&#10;AADQRAAAz1sAAM1zAADLjQAAyqEA/wAAAP8AAAD7AAAA+gAAAPwACAD4AA8A9QAXAPQAIADxACoA&#10;6wAzAOYAOwDiAEMA3gBJANoATwDWAFQA0wBZANAAXgDOAGMAywBoAMkAbgDGAHUAwwB9AMEAhgC+&#10;AJIAuwCeALkArgC2AMMAtADoALMA/wCvAP8ApQD/AJ4A/wCbAP8A/QAAAPcAAADyAAAA8AAAAOcA&#10;AwDhAAwA3AASANgAGwDWACQA0gAtAMwANgDGAD0AwgBDAL8ASQC8AE4AugBTALgAWAC2AF0AtQBi&#10;ALMAZwCxAG4ArwB2AKwAfwCqAIoAqACXAKUApgCjALkAoQDZAKAA+QCeAP8AmAD/AJIA/wCPAP8A&#10;8wAAAOwAAADjAAAA0wAAAMgAAADBAAkAvQAPALsAFgC5AB8AtwAnALMALwCvADcArAA9AKoAQwCo&#10;AEgApgBNAKQAUgCjAFYAoQBbAJ8AYQCeAGcAnABvAJoAeACXAIMAlQCQAJMAngCRALAAkADIAI4A&#10;8ACNAP8AigD/AIUA/wCCAP8A5wAAAN0AAADGAAAAuAAAAK4AAACoAAQApQAMAKEAEgChABkAoAAi&#10;AJ8AKQCbADAAmAA3AJYAPQCTAEIAkgBHAJAASwCPAFAAjQBVAIwAWgCKAGEAiABoAIcAcACFAHsA&#10;gwCIAIEAlgB/AKcAfQC8AHwA4wB8AP0AfAD/AHgA/wB2AP8A1gAAAMAAAACvAAAAowAAAJkAAACT&#10;AAAAjwAJAI0ADgCLABQAigAcAIoAIwCIACoAhQAwAIMANgCCADsAgABAAH8ARQB+AEoAfABPAHsA&#10;VAB6AFoAeABhAHYAaQB1AHMAcwCAAHEAjgBvAJ8AbgCyAG0AzwBsAPQAbAD/AGsA/wBpAP8AwAAA&#10;AKsAAACbAAAAjwAAAIcAAACAAAAAfAAEAHoADAB4ABEAeAAXAHgAHgB3ACQAdQAqAHMAMABxADUA&#10;cAA6AG4APwBtAEQAbABJAGsATgBqAFQAaABbAGcAYwBlAG0AZAB4AGIAhwBgAJcAXwCqAF4AwgBe&#10;AOkAXgD/AF4A/wBdAP8ArAAAAJkAAACKAAAAfwAAAHcAAABxAAAAbQAAAGoACABpAA4AaAASAGcA&#10;GABnAB8AZwAlAGUAKgBjAC8AYgA0AGEAOQBgAD4AXwBDAF4ASABdAE4AWwBVAFoAXQBYAGcAVwBy&#10;AFUAgQBUAJEAUwCjAFIAuABRANwAUQD5AFIA/wBSAP8AnQAAAIsAAAB8AAAAcQAAAGkAAABkAAAA&#10;YAAAAF4ABQBcAAsAWwAPAFsAFABaABkAWgAfAFkAJQBXACoAVgAvAFUANABUADgAUwA9AFIAQwBQ&#10;AEkATwBQAE4AWABNAGIASwBtAEoAegBJAIsASACdAEcAsQBHAMwARgDwAEcA/wBHAP8AkAAAAH4A&#10;AABwAAAAZgAAAF4AAABZAAAAVgAAAFMAAQBSAAgAUAANAE8AEABPABUATgAaAE4AIABNACUATAAq&#10;AEoALgBJADMASAA4AEcAPgBGAEQARQBLAEQAUwBDAF0AQQBoAEAAdQA/AIUAPgCXAD0AqwA9AMMA&#10;PQDmAD0A+wA+AP8AhwAAAHUDAABoBgAAXQcAAFUGAABQBgAATAQAAEoBAABJAAQARwAKAEYADgBF&#10;ABEARQAWAEQAGwBDACAAQgAlAEEAKgBAAC8APwA0AD4AOgA9AEAAOwBHADoATwA5AFkAOABkADcA&#10;cQA2AIEANQCTADQApgA0ALsANADdADQA9QA1AP8AfgYAAG0JAABgCwAAVgwAAE4MAABICwAARAoA&#10;AEIIAABABQEAPwEHAD4ACwA9AA4APAASADsAFwA7ABwAOgAhADkAJQA3ACoANgAwADUANQA0ADwA&#10;MwBDADIATAAxAFUAMABgAC8AbQAuAH0ALQCPACwAogAsALYALADQACwA7gAsAPwAdwoAAGcMAABa&#10;DgAAUA4AAEkOAABDDgAAPg0AADsMAAA5CwAAOAkDADcFCAA2Ag0ANQEQADQAEwAzABgAMgAdADEA&#10;IgAwACcALwAsAC4AMgAtADgALABAACsASQAqAFIAKQBdACgAawAnAXoAJgGMACUAnwAlALIAJQDK&#10;ACUA6AAlAPcAcg0AAGIOAABWEAAATBEAAEQRAAA+EQAAORAAADYPAAAzDgAAMQ0BADALBQAwCAoA&#10;LwYNAC4FEQAsBBQAKwMZACoDHgApAyMAKAQpACcELwAmBTUAJQU9ACQFRgAjBlAAIgZcACEHaQAg&#10;B3kAHweLAB4HnQAeB7AAHQbGAB0G4wAdBfMAbQ4AAF4RAABSEgAASBMAAEATAAA6EwAANRIAADER&#10;AAAuEAAALA8AACoOAwAqDQcAKQsLACgJDgAnCREAJQgWACQIGwAjCSAAIgkmACEJLAAgCjMAHwo7&#10;AB4LRAAdC08AHAxbABsMaQAaDHkAGAyLABgMngAXDLAAFgzFABYM4QAWC/AAaRAAAFoSAABOFAAA&#10;RRUAAD0VAAA3FQAAMRQAAC0TAAAqEgAAKBEAACYQAQAkEAQAIw4IACMNDAAiDA8AIAwTAB8MGAAe&#10;DR0AHQ0jABwNKgAbDTIAGg46ABgORAAXDlAAFg9cABUPagATEHsAEhCNABEQoAARELMAEA/JABAP&#10;5AARD/IAZRIAAFcUAABLFgAAQhcAADoXAAA0FwAALxYAACoVAAAnFAAAJBMAACITAAAgEgMAHhEG&#10;AB0QCQAcEA0AGw8QABkQFQAYEBsAFxAhABYQKAAVETAAFBE5ABMRQwASEk4AERJaABASaQAQE3kA&#10;DhOMAA4TngANE7EADRLFAAwS4QANEvEAYhQAAFQWAABJGAAAPxkAADcZAAAxGQAALBgAACgXAAAk&#10;FgAAIRYAAB8VAAAcFAIAGhMEABkSBgAXEgsAFRIOABQSEgATExgAEhMfABETJgARFC0AEBQ2AA8V&#10;QQAOFUwADhZXAA0WZQAMF3UACxeHAAoXmgAJFq0ACBbBAAgW3QAJFe4AXxYAAFEYAABGGgAAPRoA&#10;ADUbAAAvGgAAKhoAACUZAAAiGAAAHxgAABwXAAAZFgEAFxYDABUWBAATFgkAERYNABAXEQAPFxYA&#10;DhccAA4YIwANGCoADBkzAAwZPAALGkcAChpTAAkaYQAHG3EABhuDAAUblwAEGqoAAxq/AAMZ2gAE&#10;GewAXBgAAE4aAABDHAAAOhwAADMcAAAsHAAAJxwAACMbAAAgGgAAHRkAABoZAAAXGAEAFRgCABIZ&#10;BAAQGwcADhsMAA0cEAAMHBMACxwZAAocHwAJHScACB0vAAceOQAGHkMABB5QAAMfXgACH24AAR+A&#10;AAAflQAAHqkAAB69AAAd2AAAHewAWBoAAEscAABBHgAAOB4AADAeAAAqHgAAJR0AACEcAAAeHAAA&#10;GxsAABgbAAAWGwEAExsCABEcBAAOHgcADB8LAAogDgAIIBIABiEXAAUhHQAEISQAAiIsAAEiNQAA&#10;IkAAACNNAAAjWgAAI2sAACN+AAAjkwAAIqcAACK8AAAh1wAAIe0AVR0AAEgfAAA+IAAANSAAAC4g&#10;AAAoIAAAIx8AACAeAAAdHQAAGh0AABYdAAATHgAAER8CAA4gBAANIgcACiQLAAYlDQAEJRAAAiYU&#10;AAAmGgAAJiEAACcpAAAnMgAAJz0AACdJAAAoVwAAKGcAACd7AAAnkAAAJ6UAACa7AAAm1gAAJe0A&#10;USAAAEUhAAA7IgAAMiIAACwiAAAmIQAAIiEAAB4gAAAbHwAAGCAAABQgAAARIgAADyMAAA0lAwAK&#10;JgYABigKAAMpDQAAKw8AACwSAAAsFwAALB4AACwmAAAtLwAALTkAAC1GAAAtVAAALWQAAC13AAAs&#10;jQAALKQAACu6AAAr1gAAKu4ATSIAAEEkAAA4JAAAMCQAACkkAAAkIwAAISIAAB0iAAAZIgAAFSMA&#10;ABIkAAAPJgAADSgAAAoqAgAGLAUAAi4JAAAvCwAAMA4AADIQAAAzFQAAMxsAADMiAAAzKwAAMzYA&#10;ADNCAAAzUAAAM2AAADNzAAAyigAAMqEAADG4AAAw1gAAMO8ASSUAAD4mAAA0JwAALScAACgmAAAj&#10;JQAAHyQAABslAAAWJgAAEigAABAqAAANLAAACi4AAAYwAQACMgQAADQHAAA1CgAANwwAADgOAAA6&#10;EgAAOhcAADofAAA6JwAAOjIAADo+AAA6TAAAOlwAADpvAAA5hgAAOJ4AADi2AAA31AAANu8ARCkA&#10;ADopAAAxKQAAKykAACYoAAAiJwAAHSgAABgpAAATKwAAEC4AAA0wAAAJMgAABTUAAAE3AAAAOQIA&#10;ADsFAAA8CAAAPgsAAD8NAABBEAAAQxQAAEMbAABDIwAAQy4AAEM5AABDRwAAQlcAAEJqAABBgQAA&#10;QJoAAD+yAAA+zwAAPu8APywAADYsAAAvLAAAKisAACUqAAAfKwAAGS0AABQvAAAQMgAADTUAAAg4&#10;AAAEOgAAADwAAAA/AAAAQQAAAEMCAABFBQAARggAAEgLAABKDgAATBEAAE0WAABNHgAATSgAAE00&#10;AABMQgAATFEAAEtkAABLewAASpQAAEmtAABIygAAR+wAOzAAADMvAAAtLwAAKC0AACIvAAAbMQAA&#10;FTQAABA3AAANOgAACD0AAAJAAAAAQwAAAEYAAABIAAAASgAAAEwAAABOAQAATwQAAFEHAABTCwAA&#10;VQ4AAFgSAABZGQAAWCIAAFguAABXPAAAV0sAAFZeAABWcwAAVY0AAFSnAABSwgAAUuYAODMAADEy&#10;AAAsMQAAJTIAAB01AAAWOAAAETwAAAxAAAAHRAAAAEcAAABKAAAATQAAAFAAAABTAAAAVQAAAFcA&#10;AABZAAAAWgAAAFwDAABeBwAAYQsAAGQOAABmEwAAZxwAAGYnAABmNAAAZUQAAGRXAABkawAAYoUA&#10;AGGfAABguQAAXtwANTcAADA1AAAoNwAAIDoAABg9AAARQgAADEYAAAZKAAAATwAAAFMAAABWAAAA&#10;WQAAAFwAAABfAAAAYQAAAGQAAABlAAAAZwAAAGkAAABsAQAAbgYAAHELAAB0DwAAdxUAAHcgAAB2&#10;LQAAdj0AAHVPAAB0YwAAc3sAAHKVAABwrwAAb8kANToAACs7AAAiPwAAGkMAABJIAAAMTQAABVIA&#10;AABXAAAAXAAAAGAAAABkAAAAaAAAAGsAAABuAAAAcQAAAHMAAAB1AAAAdwAAAHoAAAB8AAAAfwAA&#10;AIIEAACGCgAAig8AAIwXAACLJAAAijMAAIlFAACHWwAAhnIAAIWLAACDpQAAgrwAL0AAACVEAAAc&#10;SQAAE04AAA1UAAAEWgAAAGEAAABmAAAAawAAAG8AAAB0AAAAeQAAAH0AAACAAAAAgwAAAIUAAACH&#10;AAAAigAAAIwAAACPAAAAkgAAAJYAAACZAgAAngkAAKIQAACiGgAAoSkAAKA7AACfUAAAnWcAAJqB&#10;AACamQAAma8AKUkAAB9OAAAVVAAADlsAAAViAAAAaQAAAHAAAAB3AAAAfQAAAIIAAACGAAAAiwAA&#10;AI8AAACTAAAAlQAAAJcAAACaAAAAnQAAAKAAAACjAAAApgAAAKoAAACuAAAAsgAAALcKAAC7EQAA&#10;uh8AALkwAAC3RQAAtVwAALR0AACxjgAAr6QAIlQAABhbAAAQYgAAB2oAAABzAAAAewAAAIIAAACJ&#10;AAAAkAAAAJUAAACaAAAAnwAAAKMAAACmAAAAqAAAAKsAAACuAAAAsAAAALMAAAC2AAAAugAAAL0A&#10;AADCAAAAxwAAAMwBAADTCwAA1BUAANMmAADROgAA0FEAAM1oAADLgQAAypYA/AAAAPYAAADyAAAA&#10;8QAAAPMABQD0AAwA8gATAPAAHADtACUA6AAuAOIANgDeAD4A2QBEANQASgDRAE8AzgBUAMsAWQDJ&#10;AF4AxgBjAMQAaQDBAHAAvgB4ALwAgQC5AI0AtgCaALMAqwCxAMAArwDmAK4A/wClAP8AmgD/AJQA&#10;/wCPAP8A9AAAAOwAAADoAAAA5wAAAN8AAADZAAkA0gAQAM8AFwDPACAAzAAoAMYAMADAADcAvAA+&#10;ALkARAC3AEkAtQBOALMAUwCxAFcArwBdAK0AYgCrAGkAqQBxAKcAegClAIUAogCTAKAAogCdALYA&#10;mwDUAJkA+QCWAP8AjQD/AIgA/wCEAP8A6AAAAN8AAADZAAAAyQAAAL8AAAC4AAQAtQANALMAEgCx&#10;ABoAsAAiAK0AKgCpADEApgA4AKQAPQCiAEMAoABIAJ4ATACcAFEAmwBWAJkAXACXAGIAlQBpAJMA&#10;cgCRAH0AjwCLAI0AmgCLAKwAiQDFAIgA7gCGAP8AfwD/AHoA/wB4AP8A2QAAAM0AAAC7AAAArgAA&#10;AKUAAACfAAAAnAAJAJkADwCZABUAmQAdAJgAJACUACsAkQAxAI4ANwCMADwAiwBBAIkARgCIAEsA&#10;hgBQAIUAVQCDAFsAggBiAIAAawB+AHUAfACCAHoAkgB4AKMAdwC5AHYA4AB1AP8AcgD/AG4A/wBs&#10;AP8AxwAAALUAAAClAAAAmQAAAI8AAACJAAAAhQAEAIQADACCABEAggAXAIIAHgCAACUAfgArAHwA&#10;MQB6ADYAeQA7AHcAQAB2AEQAdQBJAHMATwByAFUAcABcAG8AZABtAG4AbAB6AGoAigBoAJsAZwCv&#10;AGYAzABlAPUAZAD/AGEA/wBgAP8AtAAAAKAAAACQAAAAhQAAAH0AAAB3AAAAcwAAAHAACABvAA4A&#10;bwASAG8AGABvAB8AbQAlAGsAKgBpADAAaAA0AGcAOQBmAD4AZQBDAGMASABiAE4AYQBVAF8AXgBe&#10;AGcAXABzAFsAggBZAJMAWACmAFcAvwBXAOoAVwD/AFYA/wBUAP8AoQAAAI4AAAB/AAAAdQAAAGwA&#10;AABoAAAAZAAAAGEABABgAAsAXwAPAF8AEwBfABkAXwAfAF0AJQBcACoAWwAvAFkAMwBYADgAVwA9&#10;AFYAQwBVAEkAUwBQAFIAWABRAGEAUABtAE4AewBNAIwATACfAEsAtQBKANwASgD6AEoA/wBKAP8A&#10;kgAAAIAAAAByAAAAZwAAAF8AAABaAAAAVwAAAFUAAQBTAAcAUgAMAFIAEABSABQAUgAaAFEAHwBP&#10;ACQATgApAE0ALgBMADMASwA4AEoAPQBJAEMASABKAEYAUgBFAFwARABnAEMAdQBCAIYAQQCYAEAA&#10;rgBAAMsAPwDyAEAA/wBAAP8AhQAAAHQAAABnAAAAXQAAAFUAAABPAAAATAAAAEoAAABIAAQARwAK&#10;AEcADQBGABEARgAVAEYAGgBFAB8ARAAkAEMAKQBCAC0AQQAzAD8AOAA+AD4APQBFADwATgA7AFcA&#10;OgBiADkAbwA4AIAANwCTADYApwA2AMAANgDoADYA/gA2AP8AfAAAAGsAAABeAgAAVAMAAE0DAABH&#10;AwAAQwEAAEEAAAA/AAEAPgAHAD0ACwA9AA4APAARADwAFgA8ABoAOgAfADkAJAA4ACkANwAuADYA&#10;MwA1ADoANABBADMASQAyAFMAMQBeADAAawAvAHsALgCOAC0AogAtALgALQDdAC0A+AAuAP8AcwEA&#10;AGQFAABXBwAATQgAAEYIAABACAAAOwcAADgFAAA3AwAANgAEADUACAA0AAwANAAPADQAEgAzABYA&#10;MgAbADEAIAAwACQALwApAC4ALwAtADYALAA9ACsARQAqAE8AKQBaACgAZwAnAHcAJgCJACYAnQAl&#10;ALMAJQDPACUA8AAmAP8AbQYAAF4JAABSCwAASAwAAEAMAAA6CwAANgsAADIKAAAwCAAALgYCAC4D&#10;BgAtAAoALAANACwAEAArABMAKgAXACkAHAAoACAAJwAlACYAKwAlADIAJAA5ACMAQgAiAEsAIgBX&#10;ACEAZAAgAHMAHwCFAB8AmQAeAK4AHgDHAB4A6QAfAPoAaAkAAFkMAABNDQAAQw4AADwOAAA2DgAA&#10;MQ0AAC0NAAAqDAAAKAsAACcJBAAmBggAJgQLACUDDgAkARAAJAEUACIBGAAhAR0AIQAiACAAKAAf&#10;AC4AHgE2AB0BPwAcAUkAGwFUABoBYQAaAXAAGQGCABgAlgAYAKoAGADBABgA4QAYAPQAYwwAAFUO&#10;AABJDwAAQBAAADgQAAAyEAAALQ8AACkOAAAmDgAAIw0AACIMAwAgCwYAIAkJAB8HDAAeBg4AHgUR&#10;ABwFFQAbBRoAGgUfABoFJQAZBSsAGAUzABcGPAAWBkYAFgZSABUHXwAUB24AEweAABIHlAASBqcA&#10;EgW8ABIE2QASA+8AXw4AAFEPAABGEAAAPBEAADURAAAvEQAAKhEAACYQAAAiEAAAIA8AAB0OAgAc&#10;DQUAGg0HABoLCgAZCg0AGAkQABcJEgAWCRcAFQkcABQJIgAUCikAEwoxABIKOgASC0UAEQtRABAM&#10;XwAPDG4ADgyAAA4MlAANC6cADQu6AA0K0gANCuoAXA8AAE4RAABDEgAAOhMAADITAAAsEwAAJxIA&#10;ACMRAAAfEQAAHBAAABoQAgAYDwQAFg4HABUOCQAUDQsAEwwNABIMEAASDBQAEQwaABENIAAQDSgA&#10;Dw0wAA4OOwANDkYADQ5RAAwPXgALD20ACg9/AAkPkwAJD6YACA65AAgO0AAHDugAWBEAAEsSAABA&#10;EwAANxQAADAUAAApFAAAJRQAACETAAAdEgAAGhIAABcRAgAVEQUAExAHABIQCQARDwoAEA4MAA4O&#10;DgAODxIADRAYAA0QHgAMECUADBAtAAsRNgAKEUEACRFNAAgSWgAHEmoABhJ8AAUSkAAEEqQAAxG4&#10;AAMRzwACEegAVRIAAEkUAAA+FQAANRYAAC0WAAAnFgAAIhUAAB4UAAAbFAAAGBMAABUSAwATEgUA&#10;EhEHABARCQAPEQoADRELAAwSDgALEhEAChIVAAkTGwAJEyIACBMqAAcUMwAFFD4ABBVKAAMVWAAC&#10;FWcAARV6AAAVjgAAFaMAABS3AAAUzwAAE+kAUhQAAEYWAAA7FwAAMhcAACsXAAAlFwAAIRYAABwW&#10;AAAZFQAAFhQBABQTBAASEwYAERIIAA8SCAAOEwkADBQKAAoVDQAIFhAABhYTAAUWGQAEFx8AAxcn&#10;AAIYMAABGDsAABlHAAAZVQAAGWQAABl3AAAZjAAAGKIAABi3AAAXzwAAF+oATxYAAEMYAAA5GQAA&#10;MBkAACkZAAAjGQAAHxgAABsXAAAYFgAAFRUCABMVBQARFAYAEBQGAA4VBwAMFggAChcKAAcZDAAE&#10;Gg4AAhsSAAEbFgAAGx0AABwkAAAcLQAAHDgAAB1EAAAdUgAAHWIAAB11AAAdigAAHKAAABy2AAAb&#10;0AAAGusATBgAAEAaAAA2GwAALRsAACYbAAAhGgAAHRkAABkZAAAXGAAAFBcDABIWBAAQFwQADhcE&#10;AAwZBQAKGgcABxwJAAMdCwAAHw0AACAQAAAgFAAAIRoAACEiAAAhKgAAITUAACJBAAAiTwAAIl8A&#10;ACJyAAAhiAAAIZ8AACC2AAAf0QAAH+0ASBoAAD0cAAAzHQAAKx0AACQdAAAgHAAAHBsAABgaAAAW&#10;GQEAExkBABEZAQAOGgEADBwCAAodAwAHHwUAAyEIAAAiCgAAJAwAACYOAAAmEgAAJhgAACcfAAAn&#10;JwAAJzIAACc+AAAnSwAAJ1wAACduAAAmhQAAJp0AACW0AAAk0QAAI+4ARB0AADkfAAAwHwAAKB8A&#10;ACMeAAAeHQAAGxwAABgbAAAUHAAAERwAAA4dAAANHwAACiEAAAYiAQADJAQAACYGAAAoCAAAKgsA&#10;ACsNAAAtEAAALRUAAC0cAAAtJAAALi4AAC46AAAuSAAALVgAAC1qAAAtgQAALJoAACuyAAAq0AAA&#10;Ke8AQCAAADYhAAAtIQAAJiEAACEgAAAdHwAAGh4AABYeAAASHwAADyEAAA0iAAAKJAAABiYAAAIo&#10;AAAAKwIAAC0EAAAvBgAAMAkAADIMAAA0DgAANRIAADUYAAA1IAAANSoAADU2AAA1QwAANVMAADRm&#10;AAA0fAAAM5YAADKvAAAxzQAAMO8APCMAADIkAAAqJAAAJCMAACAiAAAcIQAAFyEAABMjAAAQJQAA&#10;DScAAAkpAAAFKwAAAS4AAAAwAAAAMgAAADQBAAA2BAAAOAYAADoJAAA8DQAAPhAAAD4UAAA+HAAA&#10;PiYAAD4xAAA+PwAAPU4AAD1hAAA8dwAAO5EAADqrAAA5yQAAOO0ANycAAC8nAAAoJgAAIyUAAB8k&#10;AAAZJQAAFCYAABAoAAANKwAACS4AAAUwAAAAMwAAADUAAAA4AAAAOgAAADwAAAA+AQAAQAMAAEIH&#10;AABECgAARg0AAEkRAABJFwAASCEAAEgsAABHOgAAR0kAAEZbAABFcQAARIsAAEOlAABCwwAAQegA&#10;NCoAACwqAAAnKAAAIicAABwoAAAWKgAAES0AAA0wAAAJMwAAAzYAAAA5AAAAPAAAAD4AAABBAAAA&#10;QwAAAEYAAABIAAAASgAAAEwDAABOBgAAUAoAAFMOAABUEwAAVBwAAFMnAABTNAAAU0MAAFJVAABR&#10;agAAUIMAAE+eAABNuQAATOAAMC0AACssAAAmKwAAHywAABguAAASMgAADTUAAAg5AAACPQAAAEAA&#10;AABDAAAARgAAAEkAAABMAAAATgAAAFEAAABTAAAAVQAAAFcAAABZAQAAXAYAAF8KAABiDgAAYxUA&#10;AGMfAABiLAAAYTwAAGBOAABfYgAAXnsAAFyWAABbsAAAWc8ALzAAACovAAAiMAAAGjMAABM3AAAO&#10;OwAACD8AAAFEAAAASAAAAEwAAABPAAAAUgAAAFUAAABYAAAAWwAAAF0AAABgAAAAYgAAAGQAAABm&#10;AAAAaQAAAG0FAABwCwAAdBAAAHQYAABzJQAAcjQAAHJFAABwWQAAb3EAAG2LAABrpgAAasAALjMA&#10;ACU1AAAdOAAAFDwAAA5BAAAHRwAAAEwAAABRAAAAVQAAAFkAAABdAAAAYQAAAGUAAABoAAAAawAA&#10;AG0AAABvAAAAcgAAAHQAAAB3AAAAegAAAH4AAACCBAAAhgsAAIoRAACJHAAAiCsAAIY9AACEUgAA&#10;g2cAAIGBAAB/mwAAfrIAKToAACA9AAAWQgAAD0gAAAhOAAAAVAAAAFoAAABgAAAAZAAAAGkAAABu&#10;AAAAcgAAAHYAAAB6AAAAfQAAAIAAAACCAAAAhQAAAIgAAACLAAAAjgAAAJIAAACWAAAAmwMAAKAM&#10;AACiEwAAoCEAAJ8zAACdRwAAml4AAJh3AACXjwAAlacAI0MAABlIAAARTgAACVUAAABcAAAAYwAA&#10;AGoAAABxAAAAdgAAAHsAAACAAAAAhgAAAIoAAACOAAAAkQAAAJMAAACWAAAAmQAAAJwAAACgAAAA&#10;owAAAKcAAACrAAAAsAAAALYEAAC8DQAAuhcAALkoAAC3PAAAtFIAALJqAACvhQAArZwAHE4AABNU&#10;AAALXAAAAWQAAABsAAAAdAAAAHwAAACDAAAAiQAAAI8AAACUAAAAmgAAAJ8AAACiAAAApAAAAKcA&#10;AACqAAAArgAAALEAAAC0AAAAuAAAALwAAADBAAAAxwAAAM0AAADUBQAA2BAAANUeAADTMQAA0EgA&#10;AM1fAADLdgAAyI4AAAAAAAAAAAAAAAAAAAAAAAEDBAUGCAkKCw0ODxESExQWFxgaGxwdHyAhIiQl&#10;JigpKistLi8wMjM0Njc4OTs8PT5AQUJERUZHSUpLTU5PUFJTVFVXWFlbXF1eYGFiY2VmZ2lqa2xu&#10;b3Bxc3R1d3h5enx9foCBgoOFhoeIiouMjo+QkZOUlZaYmZqcnZ6foaKjpKanqKqrrK2vsLGztLW2&#10;uLm6u72+v8HCw8TGx8jJy8zNz9DR0tTV1tfZ2tvd3t/g4uPk5ufo6evs7e7w8fL09fb3+fr7/P7/&#10;/////////////////////////////////////////////////////wAAAAAAAAAAAAAAAAAAAAAB&#10;AwQFBggJCgsNDg8REhMUFhcYGhscHR8gISIkJSYoKSorLS4vMDIzNDY3ODk7PD0+QEFCREVGR0lK&#10;S01OT1BSU1RVV1hZW1xdXmBhYmNlZmdpamtsbm9wcXN0dXd4eXp8fX6AgYKDhYaHiIqLjI6PkJGT&#10;lJWWmJmanJ2en6Gio6Smp6iqq6ytr7Cxs7S1tri5uru9vr/BwsPExsfIycvMzc/Q0dLU1dbX2drb&#10;3d7f4OLj5Obn6Onr7O3u8PHy9PX29/n6+/z+////////////////////////////////////////&#10;//////////////8AAAAAAAAAAAAAAAAAAAAAAQMEBQYICQoLDQ4PERITFBYXGBobHB0fICEiJCUm&#10;KCkqKy0uLzAyMzQ2Nzg5Ozw9PkBBQkRFRkdJSktNTk9QUlNUVVdYWVtcXV5gYWJjZWZnaWprbG5v&#10;cHFzdHV3eHl6fH1+gIGCg4WGh4iKi4yOj5CRk5SVlpiZmpydnp+hoqOkpqeoqqusra+wsbO0tba4&#10;ubq7vb6/wcLDxMbHyMnLzM3P0NHS1NXW19na293e3+Di4+Tm5+jp6+zt7vDx8vT19vf5+vv8/v//&#10;////////////////////////////////////////////////////AAECAwQFBgcICQoLDA0ODxAR&#10;EhMUFRYXGBkaGxwdHh8gISIjJCUmJygpKissLS4vMDEyMzQ1Njc4OTo7PD0+P0BBQkNERUZHSElK&#10;S0xNTk9QUVJTVFVWV1hZWltcXV5fYGFiY2RlZmdoaWprbG1ub3BxcnN0dXZ3eHl6e3x9fn+AgYKD&#10;hIWGh4iJiouMjY6PkJGSk5SVlpeYmZqbnJ2en6ChoqOkpaanqKmqq6ytrq+wsbKztLW2t7i5uru8&#10;vb6/wMHCw8TFxsfIycrLzM3Oz9DR0tPU1dbX2Nna29zd3t/g4eLj5OXm5+jp6uvs7e7v8PHy8/T1&#10;9vf4+fr7/P3+/21mdDEAAAAAAwQhAAABAAAAAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAAAAAAAAAEA&#10;AAABAgMEBQYHCAgJCgsMDQ4PEBESExQVFhcYGRoaGxwdHh8gISIjJCUmJygpKissLS4vMDExMjM0&#10;NTY3ODk6Ozw9Pj9AQUJDREVGR0hJSktMTU5PUFFSU1RVVldYWVpbXF1eX2BhYmNkZWZnaGlqa2xt&#10;bm9wcXJzdHV2d3h5ent8fX5/gIGCg4SFhoeIiYqLjI2Oj5CRkpOUlZaXmJmam5ydnp+goaKjpKWm&#10;p6ipqqusra6wsbKztLW2t7i5uru8vb6/wMHCw8TFxsfIycrLzM3Oz9DR09TV1tfY2drb3N3e3+Dh&#10;4uPk5ebn6Onq6+zt7u/x8vP09fb3+Pn6+/z9/v8AAQECAgMDBAQFBgYHBwgICQkKCwsMDA0NDg8P&#10;EBARERITExQUFRYWFxcYGRkaGhscHB0eHh8gICEiIiMkJCUmJicoKSkqKywtLS4vMDEyMjM0NTY3&#10;ODk6Ozw9Pj9AQkNERUZISUpMTU9QUlNVV1haXF5gYmRmaGptb3F0dnl8foGDhomLjpCSlZeZm52f&#10;oaOlp6iqrK2vsLKztba3ubq7vL2/wMHCw8TFxsfIycrLzM3Nzs/Q0dLS09TV1tbX2NnZ2tvb3N3d&#10;3t/f4OHh4uPj5OXl5ubn6Ojp6err6+zs7e7u7+/w8PHy8vPz9PT19vb39/j4+fn6+/v8/P39/v7/&#10;AAEBAgIDAwQEBQYGBwcICAkJCgsLDAwNDQ4PDxAQERESExMUFBUWFhcXGBkZGhobHBwdHh4fICAh&#10;IiIjJCQlJiYnKCkpKissLS0uLzAxMjIzNDU2Nzg5Ojs8PT4/QEJDREVGSElKTE1PUFJTVVdYWlxe&#10;YGJkZmhqbW9xdHZ5fH6Bg4aJi46QkpWXmZudn6Gjpaeoqqytr7Cys7W2t7m6u7y9v8DBwsPExcbH&#10;yMnKy8zNzc7P0NHS0tPU1dbW19jZ2drb29zd3d7f3+Dh4eLj4+Tl5ebm5+jo6enq6+vs7O3u7u/v&#10;8PDx8vLz8/T09fb29/f4+Pn5+vv7/Pz9/f7+/9rLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7&#10;rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQ&#10;YNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2aud&#10;idyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvE&#10;taiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzI&#10;DpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyq&#10;nIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiI&#10;y7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLL&#10;ujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIve&#10;qJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Ol&#10;h9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKs&#10;xrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trL&#10;CRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN&#10;4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9Gw&#10;oofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQ&#10;tMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvo&#10;zQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZ&#10;j+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofV&#10;rZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCz&#10;aLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5tnLCRvnzg05&#10;6M0QYNzJDZLLuzCrxrhPtMCzZ727rnvEtamIy7Kmh9Gvo4fVraCI2aueidypnIrep5uM4KWZj+Oh&#10;mJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOShmJDkoZiQ5KGY&#10;kOShmJDkoZiQ5NnLCRrkzg05584OYNrKDJLLvC6rxblNtMC0Zr26rnrFtamHy7Gmh9Guo4fVrKCI&#10;2aqeidynnIrepZuL4KKajeKemY/jnpmP456Zj+OemY/jnpmP456Zj+OemY/jnpmP456Zj+OemY/j&#10;npmP456Zj+OemY/jnpmP456Zj+OemY/jnpmP49jLCRrhzww55c8OYNnKDJHLviyrxblMtb60Z725&#10;rnvFtKqHzLCmh9Gto4fVq6CI2aieiNulnYndo5yK35+ai+GbmY7im5mO4puZjuKbmY7im5mO4puZ&#10;juKbmY7im5mO4puZjuKbmY7im5mO4puZjuKbmY7im5mO4puZjuKbmY7im5mO4tjLCRrc0As549AN&#10;YNjLC5HLvyurxLpMtb2zZ764rnvFtKmHzLCmh9Gso4fVqaCH2KafiNujnYjdoJyJ3p2biuCYmo3h&#10;mJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3hmJqN4ZiajeGY&#10;mo3hmJqN4dfMCRra0Qs43tEMX9bLC5HLwCmswrlNtryzaL63rnvGs6mHzK+mh9Gqo4bVp6GH2KSf&#10;h9qhnofcnp2I3Zqcid6Vm4zglZuM4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM&#10;4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM4NbMCRnZ0Qs42tMMX9TMC5HJwCmtwLlOtrqzab+1rnzG&#10;sqmHzK2mhtGpo4bUpaGG16Kghtmfn4bam56H3JediN2TnIvek5yL3pOci96TnIvek5yL3pOci96T&#10;nIvek5yL3pOci96TnIvek5yL3pOci96TnIvek5yL3pOci96TnIvek5yL3tXMCRnY0gs32NMLXtLM&#10;C5PHvyutvrhQt7myar+0rXzGsKmHzKumhtCnpIXUo6KF1p+hhdicoIXZmJ+G2pSeh9yQnYrdkJ2K&#10;3ZCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K3ZCdit2QnYrd&#10;kJ2K3dTNCRnW0gs31tQLXtDLCpXEvi2uvLhRuLeyasCzrXzGrqmHzKmmhtClpIXToKOE1Z2ihNaZ&#10;oYXYlaCF2ZGfh9qOnonbjp6J246eiduOnonbjp6J246eiduOnonbjp6J246eiduOnonbjp6J246e&#10;iduOnonbjp6J246eiduOnonbjp6J29PNChjV0ws21NQLX87LCZfBvjCvurdTuLWybMCwrX3HrKqG&#10;y6enhc+ipYTRnqSE05qjhNWWooTWk6GF14+ghtiLoInZi6CJ2YugidmLoInZi6CJ2YugidmLoInZ&#10;i6CJ2YugidmLoInZi6CJ2YugidmLoInZi6CJ2YugidmLoInZi6CJ2dLOChfT1As10dMKYsvMCZm+&#10;vTOxt7dVubKxbcGtrX3GqqqGy6SohM6fp4TQm6WD0pekg9OTo4TUkKOF1YyihtaJoYjXiaGI14mh&#10;iNeJoYjXiaGI14mhiNeJoYjXiaGI14mhiNeJoYjXiaGI14mhiNeJoYjXiaGI14mhiNeJoYjXiaGI&#10;19DPChbR1As3ztMKZcbKC525vDiytLZYuq2xbsGqrn3Gp6uFyaGphMycqIPOl6eDz5Omg9GQpYTS&#10;jaWF04qkhtOHo4jUh6OI1IejiNSHo4jUh6OI1IejiNSHo4jUh6OI1IejiNSHo4jUh6OI1IejiNSH&#10;o4jUh6OI1IejiNSHo4jUh6OI1M7QChXO1Ao6ytMKaMDID6G1uz60rbVbu6mxb8Gmr33Eo62Ex52r&#10;g8qYqoPLk6mDzZCohM6Np4TPiqeFz4emh9CFpojRhaaI0YWmiNGFpojRhaaI0YWmiNGFpojRhaaI&#10;0YWmiNGFpojRhaaI0YWmiNGFpojRhaaI0YWmiNGFpojRhaaI0czQCRjK1Ao+xdMKbbjFFqWuuUS1&#10;p7Veu6OycMChsH3Dn66ExZmtg8eUrITJkKuEyo2qhcuKqoXLiKmGzIWph82DqInNg6iJzYOoic2D&#10;qInNg6iJzYOoic2DqInNg6iJzYOoic2DqInNg6iJzYOoic2DqInNg6iJzYOoic2DqInNg6iJzcjR&#10;CRvF1QpCv9MKcrHEHqeluUm2obZgu56zcL6dsX3Bm7CEw5WvhMSRroTGja2Fx4qthseIrIbIhqyH&#10;yISricmCq4rJgquKyYKrismCq4rJgquKyYKrismCq4rJgquKyYKrismCq4rJgquKyYKrismCq4rJ&#10;gquKyYKrismCq4rJgquKycTSCCDA1glIuNQKeKnPF5ievkeumrZiupi1cbyXs3y+l7KEwJKxhcKN&#10;sIXDiq+GxIivh8SGr4jFhK6JxYOuisWBrovFga6LxYGui8WBrovFga6LxYGui8WBrovFga6LxYGu&#10;i8WBrovFga6LxYGui8WBrovFga6LxYGui8WBrovFga6Lxb/UByW61wlOrtoLcKDbE4eXzTmaksNY&#10;qJG8bLKRt3q5krSDvY6zhr+LsofAiLGHwIaxiMGEsYnBg7GKwYKxi8KAsIzCgLCMwoCwjMKAsIzC&#10;gLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzCgLCMwvfAEBX4&#10;wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+K&#10;kNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd&#10;2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjK&#10;tZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqs&#10;hZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKj&#10;cLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd&#10;2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx&#10;+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNau&#10;iJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyF&#10;ndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJ&#10;zbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a&#10;rIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+&#10;on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyF&#10;ndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0g&#10;U+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPY&#10;rYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqs&#10;hZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOS&#10;itCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd&#10;2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/&#10;vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqs&#10;hZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3&#10;KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY&#10;2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a&#10;rIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCx&#10;j4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyF&#10;ndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCI&#10;w7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3a&#10;rIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfADxX4wBYw+b0gU+q4J3zM&#10;qESrxqVdtMKkcLq+on+/vKCIw7mbiMe3mIjKtZWJzrOSitCxj4vTsI2N1a+Kj9etiJPZrYaY2quG&#10;ndqrhp3aq4ad2quGndqrhp3aq4ad2quGndqrhp3aq4ad2quGndqrhp3aq4ad2quGndqrhp3aq4ad&#10;2vfBDxX3wRYw+L4fU+q4JnzLqUOrxqZctMKkb7q+on6/u6CIw7mdh8i2mofMs5eIz7GUidKwkorV&#10;ro+M162NjtmsipLcq4mZ3aeInNuniJzbp4ic26eInNuniJzbp4ic26eInNuniJzbp4ic26eInNun&#10;iJzbp4ic26eInNuniJzbp4ic2/bBDhT3wRUw+L8eU+q5JXzLqUKrxqdbs8Klbrq+o36/u6GIxLie&#10;h8m1nIfNspmH0bCWiNSulInXrZKL2quQjdypjZLfqI2a36OLnNyji5zco4uc3KOLnNyji5zco4uc&#10;3KOLnNyji5zco4uc3KOLnNyji5zco4uc3KOLnNyji5zco4uc3PbBDhT2whUw978eU+q6JHzLqUGs&#10;xqdas8Klbbq+o32/u6OIxLegh8m0nYfOsZuH06+ZiNatl4naq5WK3KmTjd+nkpHipJGZ4KCOnNyg&#10;jpzcoI6c3KCOnNygjpzcoI6c3KCOnNygjpzcoI6c3KCOnNygjpzcoI6c3KCOnNygjpzcoI6c3PXC&#10;DhT1whQw9sAdU+q6I3zLqkGsxqhZs8Kmbbq+pH2/uqSHxbehh8qzn4fPsJ2H1K6biNirmYncqZiL&#10;36eYjuKll5LmoJaZ4JyTm92ck5vdnJOb3ZyTm92ck5vdnJOb3ZyTm92ck5vdnJOb3ZyTm92ck5vd&#10;nJOb3ZyTm92ck5vdnJOb3fTCDRT1wxQw9sAcU+q7InzKqkCsxqhYs8KmbLq+pHy/uqWFxbajh8uz&#10;oYfQsJ+H1a2diNqqnYrdp5uM4KSajuKfmI/jnZqY4ZmXm92Zl5vdmZeb3ZmXm92Zl5vdmZeb3ZmX&#10;m92Zl5vdmZeb3ZmXm92Zl5vdmZeb3ZmXm92Zl5vdmZeb3fLDDRT0wxMw9cEbU+q8IXzKqz+txqlX&#10;s8Kna7q+pXu/uqaExbalh8uyo4fRr6GH1qufiNqnnYndpJyK36Cbi+Cbmo3il5qT4Zecm96XnJve&#10;l5yb3pecm96XnJvel5yb3pecm96XnJvel5yb3pecm96XnJvel5yb3pecm96XnJvel5yb3vDDDRT0&#10;xBMv9cIaUuq9IHzKqz6sxqpWs8Koa7q+p3m/uqiDxbanh8yypYfRrKKH1qigh9mknojcoZ2I3Zyc&#10;id6Xm4vgk5uP4JKdl96SnZfekp2X3pKdl96SnZfekp2X3pKdl96SnZfekp2X3pKdl96SnZfekp2X&#10;3pKdl96SnZfekp2X3u3EDBPzxRIv9MIZUuq9H3zKrDysxqtVs8Koarm+qXe/uqqAxbWph8yvpYfS&#10;qqKH1qWghtihn4banZ6H25mdh92UnYnekJyN3o6dk92OnZPdjp2T3Y6dk92OnZPdjp2T3Y6dk92O&#10;nZPdjp2T3Y6dk92OnZPdjp2T3Y6dk92OnZPdjp2T3erFDBPyxREv88MYUuq+HXzLrTqsxqxUs8Kp&#10;abm+rHO/uq1+xbKph8yspYbRp6OG1aKhhdeeoIXYmqCF2pafhtuRnojcjZ6L3Iuej9yLno/ci56P&#10;3Iuej9yLno/ci56P3Iuej9yLno/ci56P3Iuej9yLno/ci56P3Iuej9yLno/ci56P3ObFCxPxxhEv&#10;8sQXUurAG3zLrzisxq1SssKrZrm/sG++t61+xrCph82qpobRpKSF05+jhNWbooTWl6GF2JOghdmP&#10;oIfZi5+K2oifjdqIn43aiJ+N2oifjdqIn43aiJ+N2oifjdqIn43aiJ+N2oifjdqIn43aiJ+N2oif&#10;jdqIn43aiJ+N2uHGChPwxxAu8MYWUerBGXzLsDWrx69PssOwYLi8smy/sq1+x62phsynp4XPoaWE&#10;0pykhNOYo4TUlKOE1ZCihdaNoYbXiaGI2Iehi9iHoYvYh6GL2Iehi9iHoYvYh6GL2Iehi9iHoYvY&#10;h6GL2Iehi9iHoYvYh6GL2Iehi9iHoYvYh6GL2NvHCRLuyQ8u7sgUUevEFnzMszCrx7FMscS4Vre2&#10;sW7Brq1/x6mqhsujqITOnqeDz5mmg9GVpYPSkaSE046khdSLo4bUiKOI1YWjitWFo4rVhaOK1YWj&#10;itWFo4rVhaOK1YWjitWFo4rVhaOK1YWjitWFo4rVhaOK1YWjitWFo4rVhaOK1drICRLryw0t68oR&#10;UOvHEnzMtiqqyLdEsLq2WbqvsXDCqq1/x6arhcqgqoTMmqiDzZaog86Sp4PPj6aE0IymhdGJpYbR&#10;h6WH0oWlidKFpYnShaWJ0oWlidKFpYnShaWJ0oWlidKFpYnShaWJ0oWlidKFpYnShaWJ0oWlidKF&#10;pYnShaWJ0tjJCRHfzQss580PT+jLDnvNvCKowrw8sbG1XrypsXLCpq5/xaKthMecq4PJl6qDypOq&#10;hMuQqYTMjamEzYuohc2IqIbOhqeHzoSnic+Ep4nPhKeJz4Snic+Ep4nPhKeJz4Snic+Ep4nPhKeJ&#10;z4Snic+Ep4nPhKeJz4Snic+Ep4nPhKeJz9XJCRDYzwor2tMLTtjQC3rNwxaos7pGtam0Yr2ksXTB&#10;obB/w56uhMWZrYTHlKyEyJCrhMmOq4TKi6qFy4mqhsuHqYfMhamIzIOpicyDqYnMg6mJzIOpicyD&#10;qYnMg6mJzIOpicyDqYnMg6mJzIOpicyDqYnMg6mJzIOpicyDqYnMg6mJzNLLCQ/U0Qop1dULTNDQ&#10;Cn64vyWuqLhPuKG0ZryesnW/nbF/wZuwhMOWroTFka6Exo6thceLrIXHiayGyIesh8mGq4fJhKuJ&#10;yYKrisqCq4rKgquKyoKrisqCq4rKgquKyoKrisqCq4rKgquKyoKrisqCq4rKgquKyoKrisqCq4rK&#10;gquKys/MCQ3Q0gooztQKUsXRCoOqwy2onrdXuJu1aLuatHW+mbJ/v5exhMGTsIXCj6+Fw4yvhcSK&#10;robFiK6HxYauiMaErYjGg62KxoGti8eBrYvHga2Lx4Gti8eBrYvHga2Lx4Gti8eBrYvHga2Lx4Gt&#10;i8eBrYvHga2Lx4Gti8eBrYvHga2Lx8zNCQzL0wotx9QKWbLYC4CezSuamMFQq5a4Z7eVtXW8lLR+&#10;vpSzhb+QsoXAjLGGwYqxh8KIsIfChrCIwoWwicODsIrDgq+Lw4GvjMOBr4zDga+Mw4GvjMOBr4zD&#10;ga+Mw4GvjMOBr4zDga+Mw4GvjMOBr4zDga+Mw4GvjMOBr4zDga+Mw8fPCBDF1Ak0uNkKW6LnEnaX&#10;2iWJkM9FmI7HXaONwW6rjb15sYy6gbSJuIO3hreFuYS2hrqDtYe7grWIvIG0ib2AtIq9f7SLvn6z&#10;jL5+s4y+frOMvn6zjL5+s4y+frOMvn6zjL5+s4y+frOMvn6zjL5+s4y+frOMvn6zjL5+s4y+frOM&#10;vsLRBxa91gg6p/EOVZvxG2iR5i14id1AhYXVVo+Dz2eXgstznX7IeKF7xnykecR/pnfDgqh1woSp&#10;dMKFqnPBh6tywYircsCKrHHAi6xxwIusccCLrHHAi6xxwIusccCLrHHAi6xxwIusccCLrHHAi6xx&#10;wIusccCLrHHAi6xxwIusccCLrP+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6Z&#10;icC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k&#10;0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvevNmnep0KP&#10;x5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGy&#10;f6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4&#10;FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiR&#10;zLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR&#10;sH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8&#10;lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+&#10;pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvevNmnep0KPx5ti&#10;scSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PR&#10;sH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/&#10;uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWF&#10;k820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k&#10;0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrD&#10;upGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGw&#10;fqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSb&#10;crbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k&#10;0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n&#10;/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWFk820&#10;g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+&#10;pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGL&#10;xriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR&#10;sH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB0n/7UpRvewNWneqEGQx5xhscSccbbC&#10;m365v52Gvb2aicG7l4nEuZOKx7ePjMq1jI7MtImQzrOHktCyhJXSsYKZ07GBntSugKLUrICj0qyA&#10;o9KsgKPSrICj0qyAo9KsgKPSrICj0qyAo9KsgKPSrICj0qyAo9KsgKPSrICj0v+5Ew7/uRwn/7Yo&#10;RvewNGrdqECQx51gscSccbbCnHy6v56FvryciMK6mYjFuJWJybaRisy0jozPsouO0bGIkdOwhpTV&#10;r4SZ1q+Dn9eqgqHVp4Ki06eCotOngqLTp4Ki06eCotOngqLTp4Ki06eCotOngqLTp4Ki06eCotOn&#10;gqLTp4Ki0/+5Ew7/uRwn/7YoRvexM2rdqT+Rx51gscSdcLbCnnu6v5+DvryeiMK5m4jHt5eIyrWU&#10;ic6zkIvRsY2N06+KkNauiJPYrYaZ2aqFntmlhKHVpISi1KSEotSkhKLUpISi1KSEotSkhKLUpISi&#10;1KSEotSkhKLUpISi1KSEotSkhKLUpISi1P+6Eg7/uhsn/7cnRvexMmrdqT6Rx55fscSdb7bBn3m6&#10;vqCCv7ugiMO4nIfItpmIzLOWiNCxkorTr4+M1q6MjtisipPbq4mZ3KaHndqihqDWoIai1KCGotSg&#10;hqLUoIai1KCGotSghqLUoIai1KCGotSghqLUoIai1KCGotSghqLUoIai1P+6Eg7/uhsm/7cmRvay&#10;MWrdqj2Rx55escSdb7bBoHi6vqGBv7uhiMS4nofJtZuHzbKYiNGwlYnVrpKL2KyPjduqjZLeqIya&#10;36KKndqeiaDWnImh1JyJodSciaHUnImh1JyJodSciaHUnImh1JyJodSciaHUnImh1JyJodSciaHU&#10;nImh1P66EQ7/uxom/7gmRvayMGrdqjyRx55dscSebrbBoXa6vqJ/v7ujiMS3oIfKtJ2Hz7Gah9Ou&#10;mIjXrJWK26qTjd6okZLipJCZ4J6NnduajKDXmYuh1ZmLodWZi6HVmYuh1ZmLodWZi6HVmYuh1ZmL&#10;odWZi6HVmYuh1ZmLodWZi6HVmYuh1f67EQ7+uxom/7glRvazMGrcqzuSx59dscSfbLbBonS6vqR+&#10;v7qkh8W3oofKs5+H0LCch9WtmojZqpmK3qiYjuKll5Pmn5WZ4JqRnNuXj5/Xlo6h1ZaOodWWjqHV&#10;lo6h1ZaOodWWjqHVlo6h1ZaOodWWjqHVlo6h1ZaOodWWjqHVlo6h1f27EQ7+uxom/7klRvazL2rc&#10;qzqSx59cscSgarbBo3O6vqV8wLqlhcW2o4fLs6GH0a+fh9asnonbqJyL36SajeGfmY/jnJqY4ZeW&#10;nNyUk5/Yk5Kg1pOSoNaTkqDWk5Kg1pOSoNaTkqDWk5Kg1pOSoNaTkqDWk5Kg1pOSoNaTkqDWk5Kg&#10;1v27EQ39vBkm/rkkRva0LmrcqzqSx6BcscShaLbBpXG6vqd6wLqnhMW2pofMsqSH0a6ih9epn4jb&#10;pJ2J3qCbiuCamozhlpuT4ZWbm92Sl57YkZWg15GVoNeRlaDXkZWg15GVoNeRlaDXkZWg15GVoNeR&#10;laDXkZWg15GVoNeRlaDXkZWg1/y8EA39vBkm/rojRva0LWrcrDmSx6BbscSjZrXBpm66vql4wLqp&#10;gsW2qIjMsKWH0qqih9emn4faoZ6H3JudiN6WnIrfkZuQ35Gdmd2Pm57Zj5mf14+Zn9ePmZ/Xj5mf&#10;14+Zn9ePmZ/Xj5mf14+Zn9ePmZ/Xj5mf14+Zn9ePmZ/Xj5mf1/y8EA38vBgm/boiRfa1LGrcrTeT&#10;x6FascWlY7XCqWu6vqx1v7qtf8WzqYfMraWG0qeihtaioYbYnZ+G2pieh9uSnYndjp2N3YyelNyN&#10;oJ7ZjJ6f14yen9eMnp/XjJ6f14yen9eMnp/XjJ6f14yen9eMnp/XjJ6f14yen9eMnp/XjJ6f1/u9&#10;EA37vRcl/bsiRfa2K2rbrTaTx6JZscWnX7XCrWa5v7FwvretfsawqYfNqqaG0aSkhdSeooXWmaGF&#10;2JSghtmPn4fai5+L24ifkNuIoJjYiKGd14ihndeIoZ3XiKGd14ihndeIoZ3XiKGd14ihndeIoZ3X&#10;iKGd14ihndeIoZ3XiKGd1/q9Dg36vhYl/LwgRfa3KmrbrzSUyKRVscarWLTDs1+3u7Juv7Ktfses&#10;qYbMpqeF0KClhNKbpITUlqOE1ZGihdaNoYbXiaGJ2IahjdiEoZPXhKKX1oSil9aEopfWhKKX1oSi&#10;l9aEopfWhKKX1oSil9aEopfWhKKX1oSil9aEopfWhKKX1vm+Dgz5vxUl+r0fRfa4J2rbsDGUyKhN&#10;r8eyTrLBuFi4tLFwwa2tf8epqoXLoqiEzp2ng9CXpoPRkqWE0o6khdOLo4bUiKOI1YSji9WCo5DV&#10;gaOT1YGjk9WBo5PVgaOT1YGjk9WBo5PVgaOT1YGjk9WBo5PVgaOT1YGjk9WBo5PVgaOT1fTADQz3&#10;wBMk+b8dRPa6JWrasi6Vyq9Arci9Pa+3tl26rrFywqmtf8alq4XJn6qDy5mpg82UqIPOkKeEz4ym&#10;hdCJpobRhqWH0oSlitKBpY3SgKWP0oClj9KApY/SgKWP0oClj9KApY/SgKWP0oClj9KApY/SgKWP&#10;0oClj9KApY/SgKWP0uzBCwz1whIk9sEaRPe9IWratCmWzbwoqbu7Q7OutWG8qLFzwaWuf8WhrYTH&#10;m6yDyZarg8qRqoTLjqmEzIuphc2IqIbOhqiHzoOoic6Bp4zPgKeNz4Cnjc+Ap43PgKeNz4Cnjc+A&#10;p43PgKeNz4Cnjc+Ap43PgKeNz4Cnjc+Ap43PgKeNz9/ECQvyxRAj88QWQ/TBHGnewhWPwcAjrK+5&#10;TLamtGW9orJ1wKCwgMOdroTFl62ExpOthMePrITIjKuFyYmrhsqHq4bKhaqIyoOqicuBqovLgKqM&#10;y4CqjMuAqozLgKqMy4CqjMuAqozLgKqMy4CqjMuAqozLgKqMy4CqjMuAqozLgKqMy9rFCArryQ0i&#10;7sgSQu/GFWjQ0gqHsb4vrqW4VLiftWi8nbN2v5uxf8GZsITClK+Ew5CvhcSNroXFiq6GxoithsaH&#10;rYfGha2Ix4OticeBrYvHgKyLx4Csi8eArIvHgKyLx4Csi8eArIvHgKyLx4Csi8eArIvHgKyLx4Cs&#10;i8eArIvHgKyLx9XGCAnZzAog5c8NQNjVC1+91guIpcQ0ppy3WriZtWu7l7R3vZazf76VsoXAkbGF&#10;wY6xhcGLsIbCibCHwoiwh8OGsIjDha+Jw4OvisSCr4vEga+LxIGvi8SBr4vEga+LxIGvi8SBr4vE&#10;ga+LxIGvi8SBr4vEga+LxIGvi8SBr4vEga+LxNLICAfTzwod1dQLPcLZC2Or3hCDm84zmZTEU6aR&#10;vmevkLp0tJC3fbmRtYS8jrOGvoyyhr+KsofAiLKIwIaxiMGFsYnBhLGKwYKxi8GBsYzCgLGMwoCx&#10;jMKAsYzCgLGMwoCxjMKAsYzCgLGMwoCxjMKAsYzCgLGMwoCxjMKAsYzCgLGMws7KCAbO0QocxtcK&#10;Qa/qDmGd5hx4kNoyiIvSTJSJy1+ciMZuo4jDeKiFwHyrg79/roC9gbB/vIOxfbyEsny7hrN7u4e0&#10;erqItHm6ibV4uYu1eLmMtni5jLZ4uYy2eLmMtni5jLZ4uYy2eLmMtni5jLZ4uYy2eLmMtni5jLZ4&#10;uYy2eLmMtsnLCAbI0gkis98JQqD8FVqT8Chqi+Y5d4TfSYKB2FuLgNNpkXzQcZZ5zXaadst6nXTK&#10;fZ5yyX+gcciBoXDHg6Jvx4WjbsaGo23GiKRsxYqlbMWLpWzFi6VsxYulbMWLpWzFi6VsxYulbMWL&#10;pWzFi6VsxYulbMWLpWzFi6VsxYulbMWLpcTOBwq32Qcmo/sOPZb/Hk6N+i9bhvI/Z4DrTnF75Vt5&#10;duBlgHHdbIRu2nKIa9l3i2nXeo1n1n6OZtWAj2XUgpBk1ISRY9OGkWLTiZJh0ouTYdKMk2HSjJNh&#10;0oyTYdKMk2HSjJNh0oyTYdKMk2HSjJNh0oyTYdKMk2HSjJNh0oyTYdKMk/+xGAn/sSMe/64xOv+p&#10;Plntokt52Zpcl8iVcrDFlX21w5eFuMGXi7u/k4y9vo+OwLyMj8K7iZLEuoaUxbmDlsa5gZnHuICb&#10;yLh+nsm3faLKt3ynyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nK&#10;tHupyv+xGAn/sSMe/64xOv+pPlntokt52Zpcl8iVcrDFlX21w5eFuMGXi7u/k4y9vo+OwLyMj8K7&#10;iZLEuoaUxbmDlsa5gZnHuICbyLh+nsm3faLKt3ynyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7&#10;qcq0e6nKtHupyrR7qcq0e6nKtHupyv+xGAn/sSMe/64xOv+pPlntokt52Zpcl8iVcrDFlX21w5eF&#10;uMGXi7u/k4y9vo+OwLyMj8K7iZLEuoaUxbmDlsa5gZnHuICbyLh+nsm3faLKt3ynyrR7qcq0e6nK&#10;tHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyv+xGAn/sSMe/64xOv+pPlnt&#10;okt52Zpcl8iVcrDFlX21w5eFuMGXi7u/k4y9vo+OwLyMj8K7iZLEuoaUxbmDlsa5gZnHuICbyLh+&#10;nsm3faLKt3ynyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHup&#10;yv+xGAn/sSMe/64xOv+pPlntokt52Zpcl8iVcrDFlX21w5eFuMGXi7u/k4y9vo+OwLyMj8K7iZLE&#10;uoaUxbmDlsa5gZnHuICbyLh+nsm3faLKt3ynyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0&#10;e6nKtHupyrR7qcq0e6nKtHupyv+xGAn/sSMe/64xOv+pPlntokt52Zpcl8iVcrDFlX21w5eFuMGX&#10;i7u/k4y9vo+OwLyMj8K7iZLEuoaUxbmDlsa5gZnHuICbyLh+nsm3faLKt3ynyrR7qcq0e6nKtHup&#10;yrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyv+xGAn/sSMe/64xOv+pPlntokt5&#10;2Zpcl8iVcrDFlX21w5eFuMGXi7u/k4y9vo+OwLyMj8K7iZLEuoaUxbmDlsa5gZnHuICbyLh+nsm3&#10;faLKt3ynyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyv+x&#10;GAn/sSMe/64xOv+pPlntokt52Zpcl8iVcrDFlX21w5eFuMGXi7u/k4y9vo+OwLyMj8K7iZLEuoaU&#10;xbmDlsa5gZnHuICbyLh+nsm3faLKt3ynyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nK&#10;tHupyrR7qcq0e6nKtHupyv+xFwn/siIe/64wOv+pPVnso0p52JtbmMeVcrHFl3u1w5iDuMGZiru/&#10;lYu+vZGMwbuOjsO6ipDFuYeSx7iElcm3gpjKtoCby7Z+nsy1faPMs3ynza98qMuvfKjLr3yoy698&#10;qMuvfKjLr3yoy698qMuvfKjLr3yoy698qMuvfKjLr3yoy/+yFwn/siEe/68vOv+qPFnspEl62Jta&#10;mcaWcbLEmHi1wpmBucCbiLy+l4q/vJSLwrqQjcW5jI7Ht4iRybaFlMu1g5fNtIGazrR/n8+zfqTP&#10;rn2mzqt9qMyrfajMq32ozKt9qMyrfajMq32ozKt9qMyrfajMq32ozKt9qMyrfajMq32ozP+yFgn/&#10;syEe/7AuOv+rO1nspEh615xZmsaXb7LEmXa2wpt/ucCch729monAu5aKw7mSi8a3jo3JtoqPzLSH&#10;ks6zhJbQsoGa0bKAn9Kuf6PSqn+lz6Z/p82mf6fNpn+nzaZ/p82mf6fNpn+nzaZ/p82mf6fNpn+n&#10;zaZ/p82mf6fNpn+nzf+zFgn/syAe/7AtOv+rOlnspUd61pxZmsaYbbLEmnS2wpx9ub+dhb29nIjB&#10;u5iJxbiUisi2kIvLtIyOzrOIkdGxhZXTsIOa1LCCoNWqgaLTpoGl0KOBp82jgafNo4GnzaOBp82j&#10;gafNo4GnzaOBp82jgafNo4GnzaOBp82jgafNo4Gnzf+zFQj/tCAe/7EtOv+sOVnrpUZ71pxYm8aZ&#10;a7LEnHK2wp17ub+fg768nojCupqIxreWicq1korNs46M0LGKj9Ovh5TWroWa2KuDn9emg6LUooOk&#10;0J+Dps2fg6bNn4OmzZ+Dps2fg6bNn4OmzZ+Dps2fg6bNn4OmzZ+Dps2fg6bNn4Omzf+0FQj/tB8e&#10;/7EsOv+sOVnrpkV71Z1Ym8eaabLEnXC2wp95ur+ggr68n4jCuZyIx7aYiMu0lInPsZCL06+Mjtat&#10;iZPZrIeb26aGntmihaHVnoWk0ZyFps6chabOnIWmzpyFps6chabOnIWmzpyFps6chabOnIWmzpyF&#10;ps6chabOnIWmzv+0FAj/tB8d/7EsOv+tOFnrpkV71Z1XnMebZ7LEnm62wqB3ur+hgL67oYjDuJ6H&#10;yLWah82yl4jRsJOK1a2PjdmrjJPdqIqb3qKIntmeiKHVm4ek0ZmHps6Zh6bOmYemzpmHps6Zh6bO&#10;mYemzpmHps6Zh6bOmYemzpmHps6Zh6bOmYemzv+0FAj/tR4d/7IrOv+tOFrrpkR71Z1XnMecZbLE&#10;n2y1wqF1ur6ifr+7o4fEuKCHybSdh86xmYjTrpaJ2KuTjNyokJLho46a356Mntqai6HVl4qk0ZaJ&#10;ps6WiabOlommzpaJps6WiabOlommzpaJps6WiabOlommzpaJps6WiabOlommzv+0FAj/tR4d/7Iq&#10;Ov+tN1rrp0N81Z5VncedY7LEoGq1wqNzur6kfL+7pIXEt6KHyrOfh9CwnYfVrJqJ26mYjOCll5Pm&#10;npSa35mRndqWj6DWlI2j0pOMpc+TjKXPk4ylz5OMpc+TjKXPk4ylz5OMpc+TjKXPk4ylz5OMpc+T&#10;jKXPk4ylz/+1Ewj/tR4d/7MqOv+uNlrrp0N81Z9TnceeYLLFomi1wqVwur6mer+7poPFt6WHy7Oi&#10;h9GvoIfXqp6J3KSbi+CdmY7jmpuZ4JWWnNuTk6DXkZGj05CPpc+Qj6XPkI+lz5CPpc+Qj6XPkI+l&#10;z5CPpc+Qj6XPkI+lz5CPpc+Qj6XPkI+lz/+1Ewj/th0d/7MpOv+uNlrrqEJ81aBRncefXrHFpGS1&#10;wqdtub6pd7+7qYHEtqiIy7Glh9GroofXpZ+I256diN2Xm4vgkpuT35KcnNyPmJ/XjpWi042TpNCN&#10;k6TQjZOk0I2TpNCNk6TQjZOk0I2TpNCNk6TQjZOk0I2TpNCNk6TQjZOk0P+1Ewj/th0d/7QpOv+v&#10;NVrqqEF81aJOnMehWrHFpmC0wqppub+tc767rn3EtKqHy62lhtGnoobVoKCG2JmfhtuSnYndjZ2O&#10;3YyemNuMnp/Yi5qi1IqXpNGKl6TRipek0YqXpNGKl6TRipek0YqXpNGKl6TRipek0YqXpNGKl6TR&#10;ipek0f+2Egj/txwd/7QoOf+wNFrqqUB91aRJnMikVbDGqluzw69jt8CzbL22rnzFsKmHzKmmhtCj&#10;pIXUnKKE1pWhhdiPn4faip+L24efktqIoZzXiJ+h1IecpNGHnKTRh5yk0YecpNGHnKTRh5yk0Yec&#10;pNGHnKTRh5yk0YecpNGHnKTRh5yk0f+2Egj/txsd/7UnOf+wM1rqqj591qhEm8moT6/HsFOyxbhZ&#10;tbmzbb+xrX3GrKqGy6Wnhc+fpoTRmKSE05KjhNWMoobXiKGK14WhjteDopbWhKSf1ISio9GEoqPR&#10;hKKj0YSio9GEoqPRhKKj0YSio9GEoqPRhKKj0YSio9GEoqPRhKKj0f+3EQf/uBoc/7YlOf+xMVrq&#10;qzx+16w7mcqtRK3JuUWuvbhZuLKyb8Csrn7GqKuFyqGphM2bp4PPlaaD0I+lhNKKpIbThqOI1IOj&#10;jNSBo5HUgKSZ04CmodGApqHRgKah0YCmodGApqHRgKah0YCmodGApqHRgKah0YCmodGApqHRgKah&#10;0f+4EAf/uRkc/7ckOf+zL1rprTl+2bQvlsy4MqnCvUCws7ZduqyxccGnrn7FpKyFyJ2rg8qXqYPM&#10;kqiEzo2nhM+Jp4bQhaaI0IKmi9GApo7RfqaU0H2nms99p5rPfaeaz32nms99p5rPfaeaz32nms99&#10;p5rPfaeaz32nms99p5rPfaeaz/+5Dwf/uhcc/7kiOf+1LVrsszB63cAfkMnDIai1uki0q7VivKay&#10;c8Cjr37DoK6Expmsg8iUq4TJj6qEyouqhcuIqYbMhamIzYKois2AqI3OfqiRzXypls18qZbNfKmW&#10;zXypls18qZbNfKmWzXypls18qZbNfKmWzXypls18qZbNfKmWzfy7Dgf8vBUb/rsfOP+3KVrwvSR0&#10;39MOhrnBKqqquU+2pLVlvKCydL+esX/Cm6+Ew5auhMWRrYTGja2Fx4qshsiHrIfJhauIyYKrisqA&#10;q4zKfquPynyrksp8q5LKfKuSynyrksp8q5LKfKuSynyrksp8q5LKfKuSynyrksp8q5LKfKuSyvG9&#10;DAb5vhIa+r4bN/y6JVrnzhNoyNkLia3DMqehuFa4nbVou5uzdb6Zsn/AmLGEwZOwhcKPr4XDjK+G&#10;xImuhsWGrofFhK6IxoOtisaBrYvGf62Ox32tkMd9rZDHfa2Qx32tkMd9rZDHfa2Qx32tkMd9rZDH&#10;fa2Qx32tkMd9rZDHfa2Qx9/ACAX1wg8Z9sIWNu7IFVDN3AxmtdoPiKLJNqCavlawl7dquZW1dryU&#10;tH6+lLOEv5CyhcCNsYbBirGGwYixh8KGsIjChLCJwoOwisOBsIvDgK+Nw36vj8N+r4/Dfq+Pw36v&#10;j8N+r4/Dfq+Pw36vj8N+r4/Dfq+Pw36vj8N+r4/Dfq+Pw9nCBwXkxwsY78gQNNHaC0W66Q5opt4Y&#10;gpjRN5WRyFOhj8JlqY6+cq6NvHuyjLqBtYm4greHuIS4hbeFuYO2hrqCtoe6gbWIu4C1ibt+tYq8&#10;fbSMvHy0jb18tI29fLSNvXy0jb18tI29fLSNvXy0jb18tI29fLSNvXy0jb18tI29fLSNvdTEBwTW&#10;ywkV09QLJ73iDEmp9BRlmeYleI7cOYaI1E+Qhs9gl4TMbZyDyXWgf8d4on3Ge6R6xX2mecSAp3fD&#10;gah2woOpdcKEqnTBhqtzwYercsCJrHG/i61xv4utcb+LrXG/i61xv4utcb+LrXG/i61xv4utcb+L&#10;rXG/i61xv4utcb+Lrc/GBwLQzQkSwNkJLKz3D0ib+h5cj+8xa4bnQnaA4lB+ft1fhXvZaYp31W6P&#10;dNNzknHRd5Rw0HqWbs99l23Of5lszYGZa82DmmrMhZtpzIecaMuJnWfKjJ1nyoydZ8qMnWfKjJ1n&#10;yoydZ8qMnWfKjJ1nyoydZ8qMnWfKjJ1nyoydZ8qMncrICAHC0gcTruYJLZ3/FUGR/yhQh/o5XIHz&#10;SGZ87VRud+hedXHkZXpt4Wt+at9wgWjedYRm3HiFZdt7h2Pafohi2oGJYdmDimDZhYpg2IeLXtiK&#10;jF7WjY1e1o2NXtaNjV7WjY1e1o2NXtaNjV7WjY1e1o2NXtaNjV7WjY1e1o2NXtaNjcTKBwOx2gQV&#10;n/8NKJL/HTeJ/y5Dgv89Tnz9S1d3+FZfb/NdZWjwYmpk7WluYetvcV/pc3Nd6Hd1XOd7dlvmfnda&#10;5oB4WeWDeVjlhXpY5Ih6V+SLe1bjjnxW4458VuOOfFbjjnxW4458VuOOfFbjjnxW4458VuOOfFbj&#10;jnxW4458VuOOfP+qHAX/qicX/6c2L/+iREr6nVJl6pdfftyTbpPPknilxpKCtMSSibbDkY64wY6Q&#10;usCKkry/h5S9voSWv76CmcC9gJvBvX6ewbx9ocK8e6TCvHqow7x5rcO4ea/CuHmvwrh5r8K4ea/C&#10;uHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwv+qHAX/qicX/6c2L/+iREr6nVJl6pdfftyTbpPP&#10;knilxpKCtMSSibbDkY64wY6QusCKkry/h5S9voSWv76CmcC9gJvBvX6ewbx9ocK8e6TCvHqow7x5&#10;rcO4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwv+qHAX/qicX/6c2&#10;L/+iREr6nVJl6pdfftyTbpPPknilxpKCtMSSibbDkY64wY6QusCKkry/h5S9voSWv76CmcC9gJvB&#10;vX6ewbx9ocK8e6TCvHqow7x5rcO4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4&#10;ea/CuHmvwv+qHAX/qicX/6c2L/+iREr6nVJl6pdfftyTbpPPknilxpKCtMSSibbDkY64wY6QusCK&#10;kry/h5S9voSWv76CmcC9gJvBvX6ewbx9ocK8e6TCvHqow7x5rcO4ea/CuHmvwrh5r8K4ea/CuHmv&#10;wrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwv+qHAX/qicX/6c2L/+iREr6nVJl6pdfftyTbpPPknil&#10;xpKCtMSSibbDkY64wY6QusCKkry/h5S9voSWv76CmcC9gJvBvX6ewbx9ocK8e6TCvHqow7x5rcO4&#10;ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwv+qHAX/qicX/6c2L/+i&#10;REr6nVJl6pdfftyTbpPPknilxpKCtMSSibbDkY64wY6QusCKkry/h5S9voSWv76CmcC9gJvBvX6e&#10;wbx9ocK8e6TCvHqow7x5rcO4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/C&#10;uHmvwv+qGwX/qicX/6c1L/+jREr6nVFl6ZdeftuUbZTPknemxZKBtMSTiLbDko24wY+PusCLkby/&#10;iJO+voWWv72CmMG8gJvCvH6ewrx9ocO7e6TEu3qpxLp5rcS1ea7DtXmuw7V5rsO1ea7DtXmuw7V5&#10;rsO1ea7DtXmuw7V5rsO1ea7DtXmuw/+rGwX/qyYX/6g0L/+kQ0r5nlBl6Zhdf9qVaZXNlHSoxZR+&#10;tMSVhrbClYy5wZGOu7+NkL2+iZK/vYaUwbyDl8O7gZrEun6dxbp9oca6e6XGuXqqxrV6rMaxeq3E&#10;sXqtxLF6rcSxeq3EsXqtxLF6rcSxeq3EsXqtxLF6rcSxeq3EsXqtxP+rGgX/qyUX/6k0L/+kQkr5&#10;n09m6JlcgNqWZpbMlXGpxZV8tMSWg7fCl4u6wJOMvL6Pjr+9i5DBvIeTw7qElsW5gZnGuX+dx7h9&#10;oci4fKbJtXqqybB7q8ese63FrHutxax7rcWse63FrHutxax7rcWse63FrHutxax7rcWse63FrHut&#10;xf+sGQX/rCQW/6kzL/+lQUr5n09m6JlbgdmYY5bMlm+qxZZ5tMOXgbfBmIm6v5WLvb6RjcC8jY/C&#10;uoiSxbmFlce4gpjJt3+dyrZ9osu2fKjLsHupyqx8qsiofazFqH2sxah9rMWofazFqH2sxah9rMWo&#10;fazFqH2sxah9rMWofazFqH2sxf+sGQX/rCQW/6oyL/+lQUv5oE5n55pZgdmZYZfLl22rxZd3tMOZ&#10;f7fBmoe7v5eKvr2TjMG7jo7EuYqQx7iGk8m2gpjLtX+dzbR+o86xfKbOrH2oy6h9qsmlfqzGpX6s&#10;xqV+rMalfqzGpX6sxqV+rMalfqzGpX6sxqV+rMalfqzGpX6sxv+sGQX/rSMW/6oyL/+mQEv4oE1n&#10;55xXgdmaXpfLmGqsxZl0tMOafbfBm4W7vpmJv7yVisK6kIzFuIyPyLaHksu0g5fOs4Cd0LJ/pNGs&#10;fqXPqH6nzKR/qcmhgKzGoYCsxqGArMahgKzGoYCsxqGArMahgKzGoYCsxqGArMahgKzGoYCsxv+t&#10;GAX/rSMW/6sxL/+mP0v4oE1n551VgdmcXJfKmWisxZpytMOcerjAnIO7vpyJv7uXicO5k4vHt46N&#10;y7SJkM6yhJbRsYGd06yAotOngKXQpICnzaCBqcqegavGnoGrxp6Bq8aegavGnoGrxp6Bq8aegavG&#10;noGrxp6Bq8aegavGnoGrxv+tGAX/rSIW/6sxL/+nP0v4oUxn555TgdmdWZfKm2WsxZxvtMOdeLjA&#10;noG8vZ6IwLuaiMS4lYnJtZCLzbKLj9GwhpXVroSe16eCodSjgqTRn4KnzZyDqcqag6vHmoOrx5qD&#10;q8eag6vHmoOrx5qDq8eag6vHmoOrx5qDq8eag6vHmoOrx/+tFwX/riIW/6swL/+nPkv4oUto559R&#10;gdmfVpfKnGKsxZ1stMOfdbjAoH68vaCHwbqdiMa3mIjLs5OJz7COjdStiZTZqIad2qKFodWehaTR&#10;m4WmzpmFqcqXhavHl4Wrx5eFq8eXhavHl4Wrx5eFq8eXhavHl4Wrx5eFq8eXhavHl4Wrx/+uFwT/&#10;riIW/6wwL/+nPkv4okto6KFPgdmgU5fKnl+sxp9ptMOhcrjAony8vaKEwbmgh8e1nIfNspeI0q6T&#10;i9iqjpPfoouc3JyJoNaZiKPSl4imzpWIqcqUiKvHlIirx5SIq8eUiKvHlIirx5SIq8eUiKvHlIir&#10;x5SIq8eUiKvHlIirx/+uFwT/riEW/6wvL/+oPUv4okpo6KJNgNmiUJfLoFysxqFls8OkbrfApXi8&#10;vKWCwrikh8i0oIfOsJ2I1auZit2ll5Pmm5Gb3ZaPoNeUjaPTkoymz5GLqMuQiqvIkIqryJCKq8iQ&#10;iqvIkIqryJCKq8iQiqvIkIqryJCKq8iQiqvIkIqryP+uFgT/ryEW/60vL/+oPEv3oklo6KRKgNmk&#10;TZbLolirxqRhs8SnarfAqXS8vKl+wrioh8izpofPrKKH16Sdid2amo3hlZqb3pGVn9iPk6LTjpCl&#10;0I6PqMyNjqrJjY6qyY2OqsmNjqrJjY6qyY2OqsmNjqrJjY6qyY2OqsmNjqrJjY6qyf+vFgT/ryEW&#10;/60uL/+pPEv3o0lp6KZIf9qnSJXMpVOqx6hcssSsZLbBrm67va94wLashMmup4fQpqOG1Z2ghtmT&#10;nYndjZ2U3Y2dn9iLmaHUi5ak0IqTp82KkanJipGpyYqRqcmKkanJipGpyYqRqcmKkanJipGpyYqR&#10;qcmKkanJipGpyf+vFQT/sCAW/64uL/+pO0v3pEdp6ahEfturQ5TNqUypyK1UsMazXLPCt2a5t7B3&#10;wrCrhMmpp4bPoaSE05eihNaOoIfZiJ+P2oehmtiHoKHUh5uk0YeYps6HlanKh5WpyoeVqcqHlanK&#10;h5WpyoeVqcqHlanKh5WpyoeVqcqHlanKh5Wpyv+wFQT/sCAV/64tL/+qOkv4pkRo6qtAfdyvPJLP&#10;r0KmyrVJrca8UrG5tWe7sLB4w6ushMmkqYTNnKaD0JOkhNOLo4bVhaKM1oKilNaDpJ3Ug6Kk0YOe&#10;ps6EmqjLhJqoy4SaqMuEmqjLhJqoy4SaqMuEmqjLhJqoy4SaqMuEmqjLhJqoy/+wFAT/sR8V/68s&#10;Lv+rOUv4qUBn6687e962M4/SujShzMI5qru6VbWwtGq9qrB5w6ethMefqoTLmKiDzZCnhNCJpYbS&#10;hKSK04CkkNN/pZfSf6ag0H+lps6AoKjLgKCoy4CgqMuAoKjLgKCoy4CgqMuAoKjLgKCoy4CgqMuA&#10;oKjLgKCoy/+xEwT/sh4V/7ArLv+sN0z6rDtl7bU0eOK/KYnYzCCYvr89rrC4Wbips2y+pbB6wqKu&#10;hMWbrIPIlKqEyo6phMyIqIbOg6eJz4Cnjc9+p5PPfKiaznypos18p6jLfKeoy3ynqMt8p6jLfKeo&#10;y3ynqMt8p6jLfKeoy3ynqMt8p6jLfKeoy/+yEgT/sx0V/7EpLv+tNkz8sTVi8b0qcubNH4DIzCGb&#10;sbxFsqi3Xrmjs2++oLF7wZ6vhMOXroTGkayEx4yrhcmHqofKg6qJy4CqjMx9qZDMfKqVy3qqnMp5&#10;q6TKeaukynmrpMp5q6TKeaukynmrpMp5q6TKeaukynmrpMp5q6TKeaukyv+zEQT/tBsU/7MmLv+v&#10;M0z9uStd68ofadLfEX+5zCecp71MsaC3YrmdtHG9m7J8v5qxhMGUsITDj6+FxYquhsaGrYfHg6yJ&#10;x4Csi8h+rI7IfKySyHusl8h5rZ7Hea2ex3mtnsd5rZ7Hea2ex3mtnsd5rZ7Hea2ex3mtnsd5rZ7H&#10;ea2ex/+1EAP/thkU/7UkLf+0LEnyxR9U1t0SYsHfE4GszS6an8BPq5q4ZbeXtXK7lrR8vZWyg7+R&#10;sYXBjbGGwomwh8OGr4jDg6+JxIGvi8R/ro3Ffa6QxXuulMV6r5nEeq+ZxHqvmcR6r5nEeq+ZxHqv&#10;mcR6r5nEeq+ZxHqvmcR6r5nEeq+ZxP+3DgP/uBYT/7cgLfm/H0Hc2RFExOsSZrHfGIGg0DOVl8ZQ&#10;o5PAY62Ru3Gzkbh7uJC2gruOtIW9i7OGv4iyh8CGsonAhLGKwYKxi8GAsY3BfrGPwnyxksJ7sZXB&#10;e7GVwXuxlcF7sZXBe7GVwXuxlcF7sZXBe7GVwXuxlcF7sZXBe7GVwfS6CwP9uxIS/rsbLOXQDzLI&#10;6Q9KtPIVZ6LiIn2W1jeNj85PmIzIYaCKxG6misF4qoe/fa2EvoCwgbyCsX+7hLN9u4W0e7qHtXq5&#10;ibV5uYu2d7mNtna4j7d0uJO3dLiTt3S4k7d0uJO3dLiTt3S4k7d0uJO3dLiTt3S4k7d0uJO3dLiT&#10;t9y+BgL4wA4R7sgOIsvbCy62+BFMpfUdY5foLHWN3z2Bh9hQi4PTYJKCz2yXf81zm3zLd515yXqg&#10;d8h9oXXHf6NzxoKkcsWEpXDFhqVvxIimbsSKp23Djadrw5Coa8OQqGvDkKhrw5Coa8OQqGvDkKhr&#10;w5Coa8OQqGvDkKhrw5Coa8OQqNfABgHbxggOy9MKFbjoDDKm/xVKmPomXI3wN2mF6UZ0f+RTe3zf&#10;YIF43GiFdNptiXDYcYtu1nWNbNV4j2rUe5Bp036RZ9OAkmbSg5Nl0oWUZNGHlGPQipVi0I6WYtCO&#10;lmLQjpZi0I6WYtCOlmLQjpZi0I6WYtCOlmLQjpZi0I6WYtCOltHCBgHNywkFutoHGaj+DjGZ/x1D&#10;jv8vUYX6P1x+9E1kefBYanPsX29t6mNzaedpdmflbnll5HJ7Y+N2fWLieX5g4Xx/X+B+gF7fgYFd&#10;34OCXN6Gg1vdiYRa3Y2FWt2NhVrdjYVa3Y2FWt2NhVrdjYVa3Y2FWt2NhVrdjYVa3Y2FWt2NhcvE&#10;BgC70QYHqecGGpr/EyuO/yQ5hf82RH7/RE15/1FVcftXW2v3XWBl9GJkYvJoZ1/wbWpd73FsW+11&#10;bVrteG9Z7HtwWOt+cVfqgXJW6oRyVemHc1TpinRT6I51U+iOdVPojnVT6I51U+iOdVPojnVT6I51&#10;U+iOdVPojnVT6I51U+iOdbzJBQCr2wEImv8LFo//GSOF/ystfv85N3j/RkBw/05Haf9UTWL/WlJe&#10;/mFWWvxmWVj7a1tV+XBdVPh0XlL3eF9R93tgUPZ+YU/1gWJP9YRjTvSHZE30i2VM85BmTPOQZkzz&#10;kGZM85BmTPOQZkzzkGZM85BmTPOQZkzzkGZM85BmTPOQZv+gGAP/oiwQ/6A7Jf+cSTz/l1dT+JJk&#10;Z+yQbHnij3WJ2Y5+l9GNh6LMjI2qx4qRscSIlLbDhZa4woOZucKBm7nBf566wX2hu8F7pLvAeqe7&#10;wHmqvMB4rrzAd7S7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u/+gGAP/&#10;oiwQ/6A7Jf+cSTz/l1dT+JJkZ+yQbHnij3WJ2Y5+l9GNh6LMjI2qx4qRscSIlLbDhZa4woOZucKB&#10;m7nBf566wX2hu8F7pLvAeqe7wHmqvMB4rrzAd7S7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0&#10;u7x4tLu8eLS7vHi0u/+gGAP/oiwQ/6A7Jf+cSTz/l1dT+JJkZ+yQbHnij3WJ2Y5+l9GNh6LMjI2q&#10;x4qRscSIlLbDhZa4woOZucKBm7nBf566wX2hu8F7pLvAeqe7wHmqvMB4rrzAd7S7vHi0u7x4tLu8&#10;eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u/+gGAP/oiwQ/6A7Jf+cSTz/l1dT+JJkZ+yQ&#10;bHnij3WJ2Y5+l9GNh6LMjI2qx4qRscSIlLbDhZa4woOZucKBm7nBf566wX2hu8F7pLvAeqe7wHmq&#10;vMB4rrzAd7S7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u/+gGAP/oiwQ&#10;/6A7Jf+cSTz/l1dT+JJkZ+yQbHnij3WJ2Y5+l9GNh6LMjI2qx4qRscSIlLbDhZa4woOZucKBm7nB&#10;f566wX2hu8F7pLvAeqe7wHmqvMB4rrzAd7S7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4&#10;tLu8eLS7vHi0u/+hGAP/oysQ/6A6Jf+cSDz/l1ZT+JNjaOySaXrhkXOK2I98mNCOhKTKjoytxo2Q&#10;tMSKk7fDhpW4woSYucGBm7rBf527wH2gvMB7pLzAeqe9wHmsvcB4sL29eLO8uHizvLh4s7y4eLO8&#10;uHizvLh4s7y4eLO8uHizvLh4s7y4eLO8uHizvP+hGAP/oyoQ/6E5Jf+dSD3/mFVU95RhaeuUZnvg&#10;km+M1pF4ms6QgqbIj4mwxI+PtsOLkbfCiJS5wYSXusCCmrzAf529v32gvr97pL6+eqi/vnitv714&#10;sb64eLK+tHmzvbR5s720ebO9tHmzvbR5s720ebO9tHmzvbR5s720ebO9tHmzvf+iGAP/pCkQ/6E4&#10;Jf+dRz3/mVVU95ZeaeuVY3vglGyN1ZJ1nM2Rf6jHkYeyxJGOtsONkLjBiZO6wIaWvL+Cmb2/f5y+&#10;vn2gv717pcC9earAvXiwwLh5sMC0ebG/r3qyva96sr2verK9r3qyva96sr2verK9r3qyva96sr2v&#10;erK9r3qyvf+jGAP/pCkQ/6I4Jf+eRj3/mVRV95dcaeuXYHzflmmN1ZNyncySfKrFkoW0xJKMtsKP&#10;j7nBi5K7wIeVvb6DmL+9gJzAvX2gwbx7pcK8eavCuXmvwrR5r8GwerDArHuyvqx7sr6se7K+rHuy&#10;vqx7sr6se7K+rHuyvqx7sr6se7K+rHuyvv+jGAL/pSgQ/6I3Jf+fRj3/mlNV95laaeuZXnzfl2WO&#10;1JVvncuUeavFk4K0xJSKt8KRjrnAjJC8v4iTvr2El8C8gJvCu32gw7t7psS6eq3FtHquxK96r8Ks&#10;e7DAqHyxv6h8sb+ofLG/qHyxv6h8sb+ofLG/qHyxv6h8sb+ofLG/qHyxv/+kGAL/pSgQ/6M2Jf+f&#10;RT3/mlNV95pXaeubW3zfmWKO1JdrnsuVdqzFlIC0w5WIt8GTjbrAjo+9vomSwLyFlcK7gZrEuX2g&#10;xrl7qMe0eqvHr3utxat7rsOnfK/BpH2xv6R9sb+kfbG/pH2xv6R9sb+kfbG/pH2xv6R9sb+kfbG/&#10;pH2xv/+kGAL/picQ/6M2Jf+gRD3/m1JW95xVaeucWHzfm16O1JlnnsqXc6zFlny0w5eFt8GWi7u/&#10;kY2+vYuQwbuGlMS5gZnHt36gybZ8qcque6rIqnysxqZ9rcSjfq/BoH6xv6B+sb+gfrG/oH6xv6B+&#10;sb+gfrG/oH6xv6B+sb+gfrG/oH6xv/+lGAL/piYP/6Q1Jf+gRD3/nFFW955TaeueVXvfnlqN1Jtk&#10;nsqZb6zFmHm0w5mCuMGZiru+lIy/vI6Ow7mIkse3gpjLtX6hza98p82pfanKpX6rx6J/rcSff6/C&#10;nYCxv52Asb+dgLG/nYCxv52Asb+dgLG/nYCxv52Asb+dgLG/nYCxv/+mGAL/pyYP/6Q1Jf+gQz7/&#10;nVBV959RaOugU3vgoFeN1J5fnsqba6zFm3W0w5t+uMCbh7y9l4rAupGMxbeKkMq0hJfPsoCj0qh/&#10;pc+jgKjLoICrx52BrcWbga/CmYKxv5mCsb+ZgrG/mYKxv5mCsb+ZgrG/mYKxv5mCsb+ZgrG/mYKx&#10;v/+mGAL/pyUP/6U0Jf+hQz7/nk5V+KFOaOyiUHrgo1KM1aFbncueZqzGnXG0w556uMCehLy8m4jC&#10;uZWKx7WNjc6whpbUqYKg1qGCpNCdgqjLmoOqyJmDrcWXhK/CloSwwJaEsMCWhLDAloSwwJaEsMCW&#10;hLDAloSwwJaEsMCWhLDAloSwwP+mGAL/pyUP/6U0Jf+hQj7/n0xV+KJMZ+ylTXnhpk6L1aRWnMyh&#10;YarGoWyzw6J2t8CigL28oIfDt5qIyrKTitKsi5TboIef2JqGpNGXhqfMlYaqyJSHrMWTh67Dkoew&#10;wJKHsMCSh7DAkoewwJKHsMCSh7DAkoewwJKHsMCSh7DAkoewwP+nGAL/qCQP/6YzJf+iQj7/oEpU&#10;+aRKZu2nSnjiqUuK1qhRms2mW6nHpWWyxKdwtsCnery8poPDtqKHy6+diNall5Xml4+e2pONo9KR&#10;i6fNkIuqyZCKrMaPiq7Dj4mwwY+JsMGPibDBj4mwwY+JsMGPibDBj4mwwY+JsMGPibDBj4mwwf+n&#10;GAL/qCQP/6YzJf+iQT7/okhU+aZHZu6qR3fjrUeI2a1LmM+sVKbIrF6vxq9os8Kxc7m+sn3AsqqH&#10;y6WihtWUnIvej5qd2o2VotOMkqbOi5CpyouOq8eLja3EjIyvwYyMr8GMjK/BjIyvwYyMr8GMjK/B&#10;jIyvwYyMr8GMjK/BjIyvwf+oGAL/qSQP/6cyJf+jQT7/pEZT+qlEZO+tQ3XksUKF27RElNK1SqHL&#10;t1Oryr5frb23briysHzCqaqGy5ylhNKNoIfYhqCX2YeeotOHmKXPh5Woy4eTqsiIka3FiJCvwoiQ&#10;r8KIkK/CiJCvwoiQr8KIkK/CiJCvwoiQr8KIkK/CiJCvwv+oGAL/qSMP/6cyJf+jQD7/pkNS+6tB&#10;Y/CxP3Pntz2C3r47j9bEP5rMxUqmvLxdsrG1b7uqsH3Do6uEyZang86KpIbTgaOQ1YGln9KCoaXP&#10;gpyozIOZqsmElqzGhZSuw4WUrsOFlK7DhZSuw4WUrsOFlK7DhZSuw4WUrsOFlK7DhZSuw/+pGAL/&#10;qiMP/6gxJf+kPz7/qEBR/K88YfO2OXDqvzd948o1h9TRN5W+wkupsLlgtai0cL2jsH7Cna2Ex5Kq&#10;hMuIp4bOgKaN0H2nmNB9qKTOfqSoy3+fqsmAm6vGgZitxIGYrcSBmK3EgZitxIGYrcSBmK3EgZit&#10;xIGYrcSBmK3EgZitxP+qFwL/qiIP/6gwJf+lPj7/qztP/7Q3Xfa9M2rryjF13NopgsTOOJmywU+r&#10;p7hjt6G0c7yesX/BmK+ExI+shMiHqofKgKmMzHypk8x6qpzLeaumynqnqsh8oqvHfZ6txH2ercR9&#10;nq3EfZ6txH2ercR9nq3EfZ6txH2ercR9nq3EfZ6txP+qFgL/qyEO/6kuJf+nPD7/sDZM/LowWe/I&#10;LGLe2Sdty9wmhrbMPJuowVSrn7lmtpu1dLyZsn+/lbCEwo2vhcSGrYfGgayLyH2skMh7rJjIea2f&#10;x3etp8d3qqzGeaWtxHmlrcR5pa3EeaWtxHmlrcR5pa3EeaWtxHmlrcR5pa3EeaWtxP+rFQL/rCAO&#10;/6stJP+rNjv/ti9I88QoUeDWJlbM5CJxu9ooiKrMQZufw1epmbxpspa3drmUtIC9kbKFwIuxhsGG&#10;sIjDga+LxH6uj8V7rpTFeq+axHivoMR1r6fEdK2uw3StrsN0ra7DdK2uw3StrsN0ra7DdK2uw3St&#10;rsN0ra7DdK2uw/+sFAL/rR8O/6wrJP+wLzf6vyVB5NEgRc7kHVu96SJ0rdosiZ/ORZmXxlqkk8Bq&#10;rZG7drOQuH+3jbaEu4m0hr2Fsoi/grGLwX+xjsF8sZLCerGWwXmxm8F4sqHAdLGnwXSxp8F0safB&#10;dLGnwXSxp8F0safBdLGnwXSxp8F0safBdLGnwf+uEgH/rx0N/64oJP+4JDHqyxo10OIXQ7/wHV6v&#10;6CV1oNsxh5bRSJSQylyejcVqpYvBdqqJvn2vhbyAsoK6g7R+uYa2fLiJt3m3jLh3t4+5draTunW2&#10;l7p0tp26c7ekuXO3pLlzt6S5c7ekuXO3pLlzt6S5c7ekuXO3pLlzt6S5c7ekuf+wEAH/sRoN/7El&#10;I/PEFyfU3xArwe8XSLD3IGCh6itzld85go3XTI2I0V2Vhsxqm4TJdKCAxnmkfcR9pnrCgKl3wYOq&#10;dcCGrHO/iq1xv42ub76Qr26+lK9svpmva76gr2u+oK9rvqCva76gr2u+oK9rvqCva76gr2u+oK9r&#10;vqCva76gr/+zDgH/tBYM/LwXGtbWCxbD7RAwsvwZSqL5JV6W7TNujOVBeoXeT4OB2V6Kf9Vqj3rS&#10;cJN2z3WXc855mXHMfZtvy4CdbcqEnmvJh59pyYqgaMiOoWfHkqJlx5aiZMeco2THnKNkx5yjZMec&#10;o2THnKNkx5yjZMeco2THnKNkx5yjZMeco/S2CgH/uBIL1cwKC8TbChmy/BEzo/8dSJb8LFiM8ztl&#10;hOxJb37nVXZ642B8dd9ngXHdbYRt23KHatl2iWjYeotm132NZNaBjmPVhI9h1IiQYNOLkV/Tj5Je&#10;0pSSXNKZk1zSmZNc0pmTXNKZk1zSmZNc0pmTXNKZk1zSmZNc0pmTXNKZk9y7BADYwwcExNEIB7Po&#10;Chyj/xQxlv8kQ4z/NFCE+0JaffZPYnjxWmhx7l9ta+tkcWfpaXRk5252YuZzeGDld3lf5Hp7XeN+&#10;fFzigX1b4oV+WuGIf1ngi4BX4JCAVt+VgVbflYFW35WBVt+VgVbflYFW35WBVt+VgVbflYFW35WB&#10;Vt+VgdS9BQDEyAcAtNkFCqP+DRyW/xosi/8rOoP/OkR8/0hNdf9SU279V1hn+l1cY/diX2D2Z2Jd&#10;9GtkW/NvZVnyc2dX8XdoVvF6aVXwfWpU74BrU++Ea1Luh2xQ7ottT+2Qbk/tkG5P7ZBuT+2Qbk/t&#10;kG5P7ZBuT+2Qbk/tkG5P7ZBuT+2QbsbABQC00AQBo+MCCpb/EBiL/yAkgv8wL3r/Pzdy/0g+av9O&#10;Q2T/VEhe/1lMW/9fT1j/ZFJV/2lUU/9tVVL+cVdQ/XRYT/x4WU77e1pN+39bTPqDXEv5hl1J+Yte&#10;SPiQX0j4kF9I+JBfSPiQX0j4kF9I+JBfSPiQX0j4kF9I+JBfSPiQX7XHAgCk2gABlv8GB4r/FBGB&#10;/yQaef8zInD/Oypo/0IxYf9KNlz/UTtX/1c/U/9dQlD/YkRO/2dGTP9sSEr/cElJ/3RKSP93S0b/&#10;e0xF/39NRP+DTkP/h05C/4tPQf+RUEH/kVBB/5FQQf+RUEH/kVBB/5FQQf+RUEH/kVBB/5FQQf+R&#10;UP+REgH/lScL/5U7HP+TSy//j1lD/4xkVPuMa2PyinJx6oh8feOGhIfegoqP2n+PltZ9lJvTepif&#10;0XicotB3n6TOdaKmzXSmqM1yqanMca2qzHCyq8twtqvLb7yryHDAq8RxwKrEccCqxHHAqsRxwKrE&#10;ccCqxHHAqsRxwKrEccCqxHHAqv+REgH/lScL/5U7HP+TSy//j1lD/4xkVPuMa2PyinJx6oh8feOG&#10;hIfegoqP2n+PltZ9lJvTepif0XicotB3n6TOdaKmzXSmqM1yqanMca2qzHCyq8twtqvLb7yryHDA&#10;q8RxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqv+REgH/lScL/5U7HP+TSy//j1lD&#10;/4xkVPuMa2PyinJx6oh8feOGhIfegoqP2n+PltZ9lJvTepif0XicotB3n6TOdaKmzXSmqM1yqanM&#10;ca2qzHCyq8twtqvLb7yryHDAq8RxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqv+R&#10;EgH/lScL/5U7HP+TSy//j1lD/4xkVPuMa2PyinJx6oh8feOGhIfegoqP2n+PltZ9lJvTepif0Xic&#10;otB3n6TOdaKmzXSmqM1yqanMca2qzHCyq8twtqvLb7yryHDAq8RxwKrEccCqxHHAqsRxwKrEccCq&#10;xHHAqsRxwKrEccCqxHHAqv+SEgH/licK/5Y7HP+USzD/kFlD/49jVPqOaWTxjXBy6Yt6fuKJgonc&#10;hYmS2IKOmdR/k57RfZeiz3ubps15nqjMd6Kqy3alrMp0qa3Jc62uyXKyr8lxt6/IcbyvwnO9rr50&#10;va++dL2vvnS9r750va++dL2vvnS9r750va++dL2vvnS9r/+TEgH/lycK/5g7HP+VSzD/kVlE/5Fg&#10;VfqQZmTwj21z6I13gOGMgIvbiIeU1YWNnNKCkaHPf5amzH2Zqct7nazJeaGuyHelsMd2qbHGda2y&#10;xnSys8ZzubPCdbqzvHW6s7h2urO4drqzuHa6s7h2urO4drqzuHa6s7h2urO4drqzuHa6s/+UEQH/&#10;mCcK/5k7HP+WSzD/kllE/5JeVfqSZGXwkWp0549zgeCOfYzZi4WW1IiLntCFkKTNgpSpyn+Yrch9&#10;nLDHe6CyxnmktMV4qLXEdq62xHW0tsF2t7a8d7e2t3e3trN4t7azeLe2s3i3trN4t7azeLe2s3i3&#10;trN4t7azeLe2s3i3tv+VEQH/mScK/5k7HP+XSjD/k1hE/5RcVfqUYWXwk2d055Fwgt+Peo7YjYOY&#10;0ouKoM6Hj6fLhJOsyIGXsMZ/m7PEfZ+1w3ukt8J5qbnCd6+5wna1ubx4tri4eLa4s3i2t7B5t7ew&#10;ebe3sHm3t7B5t7ewebe3sHm3t7B5t7ewebe3sHm3t/+WEQH/micK/5o7HP+XSjH/lFVE/5ZZVfqW&#10;XmXwlWR055Nsgt6Rdo7Yj3+Z0Y2Ios2KjqnJh5KuxoSWs8SBmrbCfp+5wnukusF5qrrBd7G6vXi1&#10;urd4tbmzebW5r3m2uKx6tresera3rHq2t6x6tresera3rHq2t6x6tresera3rHq2t/+XEQH/myYK&#10;/5s7HP+YSTH/llNE/5hXVfqYW2Xwl2F055Zogt6Tco/WkXua0I+Eo8uNjKvHipGxxIaVtsODmbjB&#10;f566wXuku8B5q7y/d7O8uHizu7J5tLuuebW6q3q1uah7trioe7a4qHu2uKh7trioe7a4qHu2uKh7&#10;trioe7a4qHu2uP+XEQH/myYK/5w6HP+YSTH/mFFE/5pUVPqbWGTwml1055hjgt6WbY/Wk3ea0JGA&#10;pMqPiazGjY+zw4mUt8KEmLrAf568v3ulvr95rr65eLK+snmyva16s7ype7S6pnu1uaR8trikfLa4&#10;pHy2uKR8trikfLa4pHy2uKR8trikfLa4pHy2uP+YEQH/nCYK/5w5HP+ZSDH/mU9E/5xSVPudVWPx&#10;nVpz55tfgd6ZaY/WlnKaz5N8pcqRha3FkI20w4uSuMGFlru/gJ2+vXulwbt5r8GyerDArHuxvqh7&#10;s72lfLS7on21uaB9trigfba4oH22uKB9trigfba4oH22uKB9trigfba4oH22uP+ZEQH/nSYK/505&#10;HP+ZRzH/m01D/55PU/ufUmPxoFZy6J9bgN+dZI7Xmm2a0Jd3pMqUga3Fkoq1wo6Qub+Hlb29gJzB&#10;u3unxLN6rcSre6/Cpnyxv6N9sr2gfrS7nn+1uZx/tricf7a4nH+2uJx/tricf7a4nH+2uJx/tric&#10;f7a4nH+2uP+ZEQH/niYK/504HP+aRzH/nEtC/6BNUvyiUGLyo1Nx6aNXf+ChXozYnmeY0Jtxo8qY&#10;e63FlYW0wpKNur6Kkr+6gZvFt3ypyat8q8ekfa7DoH6wwJ1/sr2bgLO7mYG1upiBtriYgba4mIG2&#10;uJiBtriYgba4mIG2uJiBtriYgba4mIG2uP+aEQH/niYK/544HP+aRjL/nklC/6JKUf2kTWDzplBv&#10;6qdUfeGmWIrapGKW0qFrocuddavGmoCzwpiKuryOj8K2g5nLrH2mzqJ/qsmdgK3EmoGwwJiCsr6X&#10;g7O8lYO1upSDtriUg7a4lIO2uJSDtriUg7a4lIO2uJSDtriUg7a4lIO2uP+aEQH/nyYK/543HP+b&#10;RjL/n0dB/6RIUP6nSl/0qUxt66tQe+OsVIfcq1yT1Kllnc6mb6fIo3qww5+EuLuWi8SwjJnOoIOk&#10;0ZmEqcqWha3FlIWvwZOFsb6ShbO8kYW0upGFtbmRhbW5kYW1uZGFtbmRhbW5kYW1uZGFtbmRhbW5&#10;kYW1uf+bEQH/nyYK/583HP+bRTL/oUVA/6ZGT/+qR132rUlr7bBMeOazT4PftFWO2bVfl9O1aaDO&#10;tXanwat8trCfhcShlZLOlI6j0pCLqMuPiqzGjoqvwo6Jsb+OibK9joi0u46ItbmOiLW5joi1uY6I&#10;tbmOiLW5joi1uY6ItbmOiLW5joi1uf+bEQH/oCYK/582HP+cRDH/o0M//6hDTv+tRFv4sUVo8LZI&#10;dOm7TH7jwFGH38ZbjtbIa5TGvXGmtbN4taWogcOUn43NiZyi0oeUp8yIkavHiY+uw4mOsMCJjbK+&#10;ioyzvIqLtLqKi7S6iou0uoqLtLqKi7S6iou0uoqLtLqKi7S6iou0uv+cEAH/oSYK/6A2HP+eQjH/&#10;pUA+/6tATP+xQFn6t0Fk871Eb+7FSXflzlJ83dZif8zOaJK8xW6kq7t2tJqxf8GKqorLf6edz4Cf&#10;qMyCmavHg5WtxISTr8GFkbG/ho+zvYeOtLuHjrS7h460u4eOtLuHjrS7h460u4eOtLuHjrS7h460&#10;u/+dEAH/oiYK/6A1HP+gPzD/pz09/648Sv+1PFX6vT1g8MZCZ+bRSmze3k52zdpXh77QYpauxW6l&#10;obx5spW0g72GrYjGe6qUynirqMl7oqvHfpytxICZr8KBlrDAgpSyvoOSs7yDkrO8g5KzvIOSs7yD&#10;krO8g5KzvIOSs7yDkrO8g5KzvP+eEAH/oiYK/6E0HP+iPC7/qjo7/7I4R/y7N1HyxTpY5tFBXNve&#10;QmnN4kZ8vtdRjK7MX5uhw22omLx5spG1hLuFsYnCfK6RxXiun8V1razFeKWuxHqgr8J8nLDAfpmx&#10;vn+Wsr1/lrK9f5ayvX+Wsr1/lrK9f5ayvX+Wsr1/lrK9f5ayvf+eEAH/oyUJ/6I0HP+lOS3/rjU4&#10;/7gzQvTDM0rn0DhO2d45WsvmPW6+4EKArtRQkKHLX52Yw22okb15sYu4g7iDtIi9fbGQwXmxmsF1&#10;saXBcq+vwnWor8F3o7DAeZ+xv3ucsr17nLK9e5yyvXucsr17nLK9e5yyvXucsr17nLK9e5yyvf+g&#10;EAH/pCQJ/6MyHP+oNCv/sy80+b8tPOnNL0DZ3i9Kyuc0X73qOnOv3kGDodNRkZfLYJ2QxG6mjL96&#10;rYa7gbN/uIe4eraNu3e1lbx1tZ+8crSovW6zsr5xrLK+dKeyvnajsr12o7K9dqOyvXajsr12o7K9&#10;dqOyvXajsr12o7K9dqOyvf+hEAH/pSMJ/6QxHP+tLif/uSkv7sgmM9rcJjfK5yxPvfIyY6/oOXWh&#10;3UKEltRTkI/NYpqKx3CihsN6qIC/gK17vYWxdruLtHO5krVxuZq2cLmjtW25q7ZquLS4a7K2uG6s&#10;trhurLa4bqy2uG6strhurLa4bqy2uG6strhurLa4bqy2uP+jEAH/pyIJ/6UvG/+zJyL0wiEm3dgd&#10;JMvnIzy98ipTr/MyZqHnO3aV3kaDjdZWjYfQZJaEy3Gcf8h4oXrFfqV2woOpcsGJq2+/j61sv5au&#10;a76drmq/pq5ov66uZb24sGW5u7BlubuwZbm7sGW5u7BlubuwZbm7sGW5u7BlubuwZbm7sP+lEAH/&#10;qCAI/6wmF/y7HRrj0RMZzOUZKb3yIkGv/SpVofM0ZpbpP3SM4Ut/hdtZiIDVZo980W+Ud852mXPL&#10;fJxwyYGfbciHoWrHjKNoxpKkZsWZpWTFoKVkxailY8aypGDEu6ZgxLumYMS7pmDEu6ZgxLumYMS7&#10;pmDEu6ZgxLumYMS7pv+oEAD/qh4I/7MdEezJDg/O4w4VvvIYLa/+IkOh/y1VlvQ5ZIzsRW+E5VF5&#10;fuBcgHncZ4Z02W6KcNZ0jmzTeZFp0n+TZ9CElWTPipdizo+YYM2VmV/NnJpezaKbXc2rm1zNtJpc&#10;zbSaXM20mlzNtJpczbSaXM20mlzNtJpczbSaXM20mv+rDwD/rRoH8sANCM7TCga+8A4ar/4ZMKH/&#10;JEOV/zJSi/g/XoPxS2h97FZwd+hfdnHkZXps4Wx+ad9ygWbdeIRj3H2GYduCiF/ah4ld2YyLW9iS&#10;jFnXmI1Y1p6NV9aljlbVrI5W1ayOVtWsjlbVrI5W1ayOVtWsjlbVrI5W1ayOVtWsjv+vDQD/tw4D&#10;zckIAb7YCQmu/RAcof8cL5X/KT+L/zdMgv5FVnz5UF519FlkbvFfaWjuZG1k62pwYepwc1/odXVd&#10;53p3W+Z/eFnlhHlY5Il7VuOOfFXik31U4ph+UuGeflHhpX9R4aV/UeGlf1HhpX9R4aV/UeGlf1Hh&#10;pX9R4aV/UeGlf/G0CADOwAYAvc4HAa7gBwug/xIclP8gK4r/LziB/z1Dev9JS3P/UlFs/ldXZftd&#10;W2H5Y15e92hgW/VtYlj0cmRW83dmVfJ7Z1PxgGhR8IRpUPCJak/vjmtO7pNsTO6ZbUvtn25L7Z9u&#10;S+2fbkvtn25L7Z9uS+2fbkvtn25L7Z9uS+2fbtG5AwC8xQUArdYDAZ/4CwuT/xYYif8kJID/NC95&#10;/0E3cP9IPmj/T0Ni/1VHXf9aS1n/YE1W/2VQU/9qUVH/blNP/3JUTv92VUz+e1ZL/X9XSf2EWEj8&#10;iFlH+41aRvuTW0X6mFxF+phcRfqYXEX6mFxF+phcRfqYXEX6mFxF+phcRfqYXL29AwCtzQEAnt8A&#10;AZL/DQiH/xkSfv8pG3X/NSNs/zwqZP9DL17/SjRY/1A3VP9WOlH/WzxO/2A+S/9kQEr/aEFI/2xC&#10;Rv9wQ0X/dERE/3hFQv99RkH/gUdA/4ZIP/+MST3/kUo9/5FKPf+RSj3/kUo9/5FKPf+RSj3/kUo9&#10;/5FKPf+RSq7FAACe1wAAj/UAAYb/DwR8/xsLcf8kEWf/LBdf/zUcWf89IVT/RSZP/0spTP9SLEj/&#10;Vy9G/10wRP9hMkL/ZjNA/2o1P/9uNj3/czc8/3c4O/98OTr/gTo4/4Y6N/+MOzb/kjw2/5I8Nv+S&#10;PDb/kjw2/5I8Nv+SPDb/kjw2/5I8Nv+SPP+DEwH/hCIG/4U1FP+DRiT/f1U0/4FeQv+BZlD/f25c&#10;+Xx3ZvN6gG/ud4h36nWPfedylYLkcJqF426eiOFsoovga6eN32mrjt5or5DdZ7SR3Wa6kdxlwZLc&#10;ZcmS22XQktJn0pHOaNKRzmjSkc5o0pHOaNKRzmjSkc5o0pHOaNKRzmjSkf+DEwH/hCIG/4U1FP+D&#10;RiT/f1U0/4FeQv+BZlD/f25c+Xx3ZvN6gG/ud4h36nWPfedylYLkcJqF426eiOFsoovga6eN32mr&#10;jt5or5DdZ7SR3Wa6kdxlwZLcZcmS22XQktJn0pHOaNKRzmjSkc5o0pHOaNKRzmjSkc5o0pHOaNKR&#10;zmjSkf+DEwH/hCIG/4U1FP+DRiT/f1U0/4FeQv+BZlD/f25c+Xx3ZvN6gG/ud4h36nWPfedylYLk&#10;cJqF426eiOFsoovga6eN32mrjt5or5DdZ7SR3Wa6kdxlwZLcZcmS22XQktJn0pHOaNKRzmjSkc5o&#10;0pHOaNKRzmjSkc5o0pHOaNKRzmjSkf+EEwH/hSIG/4Y1FP+ERiT/gFU0/4RdQ/+FZVD/g21d+IB1&#10;aPJ9fnHseoZ56HeNf+V1k4XicpiJ4HCdjN9uoo7dbKaQ3Gurkttpr5TaaLWV2me7ldpmw5baZsyW&#10;02jPlsxpz5XIas+WyGrPlshqz5bIas+WyGrPlshqz5bIas+WyGrPlv+FEgH/hyIG/4c1FP+FRiT/&#10;hFQ1/4hcQ/+IZFH+h2te94NyafGAfHPrfYV753qMguN3kofgdJeM3nKcj9xwoZLbbqaU2Wyqltlq&#10;sJjYabaZ12i9mddoxprTaMyazGrMmcZrzJrCbMyawmzMmsJszJrCbMyawmzMmsJszJrCbMyawmzM&#10;mv+GEgH/iCEG/4g1FP+GRiX/h1M1/4tbQ/+MYlH+impe9odxavCEenTqgIN95X2KhOJ6kIredpaP&#10;3HSbktpxoJXYb6WY1m2rmtVrsJvVarec1Gm/ndRpyZ3Ma8qdxmzJncBtyZ29bsmdvW7Jnb1uyZ29&#10;bsmdvW7Jnb1uyZ29bsmdvW7Jnf+HEgH/iSEG/4o1FP+IRiX/ilI1/45aQ/+PYVH+jmhe9otvau+H&#10;eHXphIF+5ICIhuB8j4zdeZSR2naaldhzn5nVcKWb1G6qntNtsZ/Sa7ig0mvCoc1sx6HGbsehwG7H&#10;obtvx6G4cMehuHDHobhwx6G4cMehuHDHobhwx6G4cMehuHDHof+IEQH/iiEG/4s1FP+JRiX/jVE1&#10;/5JYQ/+SXlH+kGVe9o5sa++LdXboh36A44SGiN5/jY/be5OU2HiZmdV1npzTcqSf0XCqotBusqPQ&#10;bbqkzmzEpcZvxKS/cMSlunHEpbVxxKWycsSksnLEpLJyxKSycsSksnLEpLJyxKSycsSksnLEpP+J&#10;EQH/iyEG/4w0FP+KRiX/kE80/5RWQ/+UW1H+k2Fe9pFoa+6OcHboi3uA4oeDid2DipHZfpGX1XqX&#10;nNN3naDQdKSjz3Gqps5vs6fNbr2ox3DCqL5xwam4csGptHPBqa90wqitdMKnrXTCp610wqetdMKn&#10;rXTCp610wqetdMKnrXTCp/+KEQH/jCEG/400FP+LRib/k040/5ZTQv+XWFD+ll5e9pRkau6SbHbn&#10;j3aB4YyAityHiJLYgo+Z032Vn9B5nKPOdaOnzHKrqstwtKvIcL+sv3O+rLd0vq2ydb6srna/rKp2&#10;v6uod8CqqHfAqqh3wKqod8CqqHfAqqh3wKqod8CqqHfAqv+LEQH/jSAG/440FP+NRSb/lk0z/5lQ&#10;Qf+aVU//mlpd95hgae+VaHXoknCA4Y97ityLhJPWhoya0oCToc57mqbMd6KqynSrrshyuK/AdLyv&#10;t3W8sLB2vLCrd7yvqHi9r6V5vq2jeb6to3m+raN5vq2jeb6to3m+raN5vq2jeb6to3m+rf+LEAH/&#10;jiAG/480FP+PRCX/mEoz/5tNQP+dUU7/nVdb+JxcaPCaY3Tol2p/4pN1ityPgJPWiomb0YSQo81+&#10;mKnJeaKux3WtscR0urO3drmzr3i5s6p5urOmerqyo3u7saB7vLCffL2un3y9rp98va6ffL2un3y9&#10;rp98va6ffL2un3y9rv+MEAH/jyAG/5A0FP+SQyX/mkgy/51KP/+fTk3/oFNa+aBYZvGfX3LqnGV9&#10;45hviNyTepLWj4Sb0IiNo8uBlqvHe6GxxXawtbp3t7avebe2qHq4tqN8uLT/4v/iSUNDX1BST0ZJ&#10;TEUABQmgfLmznn26spx+u7Gbfrywm368sJt+vLCbfrywm368sJt+vLCbfrywm368sP+NEAH/jyAG&#10;/5E0FP+UQyT/m0Yx/6BIPv+iS0v/pFBY+qRVZPOkWnDromF75J9phd6ac5DXlX6Z0I6Io8qFk6zE&#10;faC0vXiwua95tbmme7a4oX23tp1+uLWbf7m0mX+6s5iAurKXgLuxl4C7sZeAu7GXgLuxl4C7sZeA&#10;u7GXgLuxl4C7sf+NEAH/kCAG/5E0FP+XQiT/nUMw/6JFPf+lSEn/qExV/KlRYfWqV2zuqV1356hj&#10;geGkbYvWnnmWy5WDosCLjq22g5q2rn6qu6R8s7yefrW6moC3t5iBuLWWgbm0lYK6s5SCurKTgrux&#10;k4K7sZOCu7GTgruxk4K7sZOCu7GTgruxk4K7sf+OEAH/kSAG/5I0FP+ZQSP/n0Ev/6RCO/+oRUf/&#10;rElT/q5OXvWwU2jsslpy5LNhe9uvboTMpnaUwJx+orSSiK6pipS3oIWkvZmCsb6Vg7S7k4S2uJKE&#10;uLaRhLm0kIS5s5CEurKQhLqykIS6spCEurKQhLqykIS6spCEurKQhLqykIS6sv+PDwH/kiAG/5M0&#10;FP+aPyL/oT8u/6dAOv+sQkX/sEZQ+bNLWvC3UmPou1lr371kctG2bILErHOTtqN6oaqZg66ekpC3&#10;lI2fvo6Lsb+MibO8jIm1uYyIt7aMiLi1jIe5tIyHurOMh7qyjIe6soyHurKMh7qyjIe6soyHurKM&#10;h7qyjIe6sv+PDwH/kh8G/5Q0FP+cPSH/ozwt/6o9OP+vQEL/tERM9bpJVey/UVzkxlph2MVib8m8&#10;aYG7snCSrap3oKChgK2Tm4u3iZabvYOVr7+EkbO8ho61uYeNtreHjLe2iIu4tYmKubSJirqyiYq6&#10;somKurKJirqyiYq6somKurKJirqyiYq6sv+QDwH/kx8G/5U0Ff+eOyD/pTkr/6w6Nf+zPT/7ukJH&#10;8cFITujJUVLf0VtZz8pgbcHCZ4CyuW2QpLF0n5eqfauKpIi1f6CXu3ifrL58mrO8f5W0uoGStriD&#10;kLe3hI+4tYSNubOFjbqyhY26soWNurKFjbqyhY26soWNurKFjbqyhY26sv+RDgH/lB8G/5YzFf+g&#10;OB//qDYp/7A4Mv+4Ojv2wD9B7MpHRePWVEXW2VdYx9Bea7jIZH6qwWuOnLpynI60eqiAroWydquU&#10;uG+rqbpypbW6d521uXqZtrd9lre2fpO5tH+RurKAkLuxgJC7sYCQu7GAkLuxgJC7sYCQu7GAkLux&#10;gJC7sf+SDgH/lR8G/5czFf+iNR7/qzMn/7Q0L/m+NjXtyT044tZIONngTUXN31ZWv9hcabDQYnuh&#10;yWiLk8NvmYW+d6R4uoOtbriTs2i4qLZpsri2b6e3tnOhuLV2nLm0eJm6s3qWu7F7lbywe5W8sHuV&#10;vLB7lbywe5W8sHuVvLB7lbywe5W8sP+TDgH/lh8F/5kzFP+lMBz/rzAj/bovKfDGMi3j1Dss1uBA&#10;OsvlSEzA4U5cs91WbKXYXXqY0mWIis5tlH3Jdp9zxIOnbMCRrGe+oa9lvravZrS7sWuru7Fupbux&#10;caC8sHOdva90mr2udJq9rnSava50mr2udJq9rnSava50mr2udJq9rv+UDgH/mB4F/50xEv+pLRn/&#10;tCoe9cIpIuTRLSHV4DMsyeg8P77oQ1Gx5UlhpOJPcJffVn2K2mCIgNNrknjNd5pwyIKhasWOpWbD&#10;m6hlw6ynYcK9qmO4v6tmsL+saaq/rGylv6ttosCqbaLAqm2iwKptosCqbaLAqm2iwKptosCqbaLA&#10;qv+VDQD/mh4F/6IsEP+tKBX7uyMY6M0gF9XfJR3I6DAxvO85RLDsQFWj6kZkl+hNcYvjVX2B3GGG&#10;edVsjnLRd5VszYGaZ8qLnmTIlqBhyKOhYMizoV3Hw6NfvsSlYbbDpWSww6VlrMOlZazDpWWsw6Vl&#10;rMOlZazDpWWsw6VlrMOlZazDpf+XDQD/nB4F/6YmDf+0IA/vxhcP1t0WDsjpIyK78y42r/Q2SKLy&#10;PliX8UZli+tPcIHlWHp632SCc9ptiG3Wdo1o03+SZNCIlWDPkphezp2ZXM2pmlvOuZlZzciaWsXK&#10;nFy9yZ1euMmeXrjJnl64yZ5euMmeXrjJnl64yZ5euMmeXrjJnv+aDAD/nx0F/6wfCPi+EwjY1gsE&#10;yOgVE7r0Iieu+i05ovo2Spb6P1iL9Uhjgu5SbXroXHVy5GR7beBtgGjddYVk2n6IYNiGi13Wj41a&#10;1ZiPWNSikFfUrpFW1LyQVtTNkFbN0ZJXyNGTV8jRk1fI0ZNXyNGTV8jRk1fI0ZNXyNGTV8jRk/+c&#10;CwD/ox0E/7USA9TJCgLI2gsGufQWF6z/Iyqh/y47lf84SYv/QlWC+ExfevJWZ3PuXm1r6mRyZuds&#10;d2LkdHpf4nx9XOGDf1rfi4JX3pODVd2chVTcpYZS3K+GUty7hlHczIVS2tqFUtrahVLa2oVS2tqF&#10;UtrahVLa2oVS2tqFUtrahf+gCgD/rRMB1MAIAMbOCAC54wsIq/8XGZ//JCqU/zA5iv86RYH/Rk96&#10;/VFYcvhYXmv1XmNl8mVoYO9sa13tcm5a63lwV+qAclXph3RT5492UeaWd1DmnnhO5ad5TeWvek3k&#10;u3pM5MV6TOTFekzkxXpM5MV6TOTFekzkxXpM5MV6TOTFev+kBwDYuAQAxMQGALfTBwGq8w0Lnv8a&#10;GpP/JyiJ/zM1gP8/P3n/Skdw/1FOaf9XU2L9XVde+2RbWvlqXlf3cGBU9nZiUvR8ZFDzg2VO8opn&#10;TPGRaEvwmGlK8J9qSe+na0jvsGxH7rdsR+63bEfut2xH7rdsR+63bEfut2xH7rdsR+63bN2vAADF&#10;vAQAtcoEAKjbBQKc/xALkf8dF4f/KiN+/zYtdv9BNm3/SDxm/09CYP9VRlv/W0pX/2FMU/9nT1H/&#10;bVFO/3JSTP94VEr/flVI/oRWR/2LWEX8kllE+5haQ/ufW0L6p1xB+qxcQfqsXEH6rFxB+qxcQfqs&#10;XEH6rFxB+qxcQfqsXMi2AQC1wQMAp9EBAJnrBQKP/xIJhf8gEnz/LBtz/zUjav89KmL/RDBc/0s0&#10;V/9SOFP/WDtP/149TP9jP0r/aEBH/21CRf9yQ0T/d0RC/31FQP+DRj//ikg9/5BJPP+XSTv/nko7&#10;/6NLO/+jSzv/o0s7/6NLO/+jSzv/o0s7/6NLO/+jS7a6AgCmygAAmNwAAIz/CAGD/xQFeP8eDG7/&#10;JhJl/y8ZXf83Hlf/PyJS/0YmTf9MKEr/UitG/1gtRP9dLkL/YS9A/2YxPv9rMjz/cDM6/3U0Of96&#10;NTf/gDY2/4Y3Nf+MODP/lDgz/5g5M/+YOTP/mDkz/5g5M/+YOTP/mDkz/5g5M/+YOafDAACX1AAA&#10;iOQAAID/CgFy/w4CZ/8TBV//HQlX/yYNUf8vEUz/NxVH/z4XQ/9FGUD/Sxs9/1AdO/9VHjn/WR83&#10;/14hNf9iIjT/ZyMy/2wkMf9yJS//dyYu/30nLf+EKCv/iykr/5EpK/+RKSv/kSkr/5EpK/+RKSv/&#10;kSkr/5EpK/+RKf92FQL/cyAE/3IxDP9xQxn/cVAm/3VZM/91Yj//c2pJ/3B0U/9uflv8a4dh+WmP&#10;Z/Znlmv0ZZxu8mOhcfFipnPvYat17mCwdu5etXftXrt47F3Deexcy3rrW9h65l3eet9e4XnYYON5&#10;1WDjedVg43nVYON51WDjedVg43nVYON51WDjef92FQL/cyAE/3IxDP9xQxn/cVAm/3VZM/91Yj//&#10;c2pJ/3B0U/9uflv8a4dh+WmPZ/Znlmv0ZZxu8mOhcfFipnPvYat17mCwdu5etXftXrt47F3Deexc&#10;y3rrW9h65l3eet9e4XnYYON51WDjedVg43nVYON51WDjedVg43nVYON51WDjef92FQL/cx8E/3Qx&#10;Df9yQhn/dE8n/3hYM/95YD//d2lK/3NxVP9xfFz7boZj92uOafRplG3yZ5tx8GWgdO9kpXbtYqp4&#10;7GGweetgtXvrX7x86l7EfepdzX3nXdl94V/efdpg4HzRYuF9z2Lhfc9i4X3PYuF9z2Lhfc9i4X3P&#10;YuF9z2Lhff93FQL/dB8E/3UxDf9zQhr/d00n/3tWNP98X0D/emdL/3dvVf5zel76cYNl9m6Ma/Nr&#10;k3DwaZlz7mefd+xlpXnrZKp76mKvfelhtX7oYL1/6F/FgOhe0IHiX9qA22HegNJi34DLY9+BymTf&#10;gcpk34HKZN+BymTfgcpk34HKZN+BymTfgf94FAL/dR8E/3YxDf90Qhr/ekwn/39VNP+AXUD/fmVM&#10;/3puVv52d1/5dIFm9XCKbfFtkXLua5h27GmeeetnpHzpZal+6GOvgOditoLmYb2D5mDHhOVf04Td&#10;YdqE02Pdg8xk3ITGZdyExWXchMVl3ITFZdyExWXchMVl3ITFZdyExWXchP95FAH/dh4D/3cwDf92&#10;Qhr/fksn/4JTNP+DXED/gmRM/39sVv16dGD4d39o83OIb/Bwj3TtbZZ56mudfOhoo3/nZqmC5WWv&#10;hORjtoXkYr+H42HJh+Bh1YfVZNqHzWXaiMdm2YjBZ9mIv2fZiL9n2Yi/Z9mIv2fZiL9n2Yi/Z9mI&#10;v2fZiP96FAH/eB4D/3kwDf94QRr/gUkn/4ZSM/+IWkD/h2JM/4NpV/x+cWH3e3tp8neFce5zjXfr&#10;cJR86G2bgOZqooPkaKiG42aviOJkt4rhY8GL4WLOi9hk1ovNZtaLxmfWjMBo1oy7adaMumnWjLpp&#10;1oy6adaMumnWjLpp1oy6adaMumnWjP97EwH/eR0D/3owDf98Pxr/hUgm/4pQM/+MWED/i19M/4hn&#10;V/yEbmH2f3hq8XuCcu13innpc5J+5m+Zg+RsoYfiaqiK4GevjN9luI7eZMSP22TSj85n04/GaNOQ&#10;v2rTkLpr05C1bNOQtGzTj7Rs04+0bNOPtGzTj7Rs04+0bNOPtGzTj/98EwH/eh0D/3swDf9/Phr/&#10;iUYm/49OMv+RVj//kF1L/45kVvyJa2H2hHNr8H9+c+x7h3rodpCB5HKXhuFun4rfa6eO3WiwkNxm&#10;u5LbZcqT0GjRk8Zq0JS+a9CUuGzQlLNt0JSvbtGTrm7Rk65u0ZOubtGTrm7Rk65u0ZOubtGTrm7R&#10;k/99EgH/exwD/3wvDf+DPBn/jUUl/5NNMf+VUz7/lFlK/5JgVf2PaGD2inBq8IR5dOt/g3zmeoyD&#10;4nWViN9xno3dbaeR22mxlNlnv5bUZ86Xx2vNmL1szZi2bs2YsG/NmKxwzpepcc6WqHHPlqhxz5ao&#10;cc+WqHHPlqhxz5aocc+WqHHPlv9+EgH/fBwD/34vDf+GOxn/kUMk/5ZLMP+YUDz/mFVI/5ZcVP2T&#10;Y1/3j2tp8Ip0c+uEf3zmfomE4XiSi91znJDabqaV2GqzmdZoxZvJa8ubvW7KnLRvypyuccqcqnLL&#10;m6Zzy5qjc8yZonTNmKJ0zZiidM2YonTNmKJ0zZiidM2YonTNmP9/EgH/fRsD/38vDf+JOhj/lEIj&#10;/5lHL/+bTDv/nFJG/5tYUv+ZX134lWZo8ZBucuuKeXvlg4SE4HyPjNx2mpPYb6aZ0mu1nc5qyJ++&#10;bsifs3HHoKxyx6CndMifo3XJnqB2yp2edsubnXbLmp12y5qddsuanXbLmp12y5qddsuanXbLmv+A&#10;EQH/fhsD/4AvDf+MOBj/l0Ai/5xELf+fSTn/oE5E/6BVT/yeW1r1nGJl7pdqb+iRdHnhin+D2YOK&#10;jM97lZXIdaCcw3Cuob5vv6OzcsWjqnTFo6R2xaOgd8ahnXjHoJt4yJ6ZecqdmHnKnJh5ypyYecqc&#10;mHnKnJh5ypyYecqcmHnKnP+AEQH/fxsD/4EvDf+PNxf/mj8h/59CLP+iRjf/pExC/6RSTPekWFfv&#10;o19h56Bma+CacXXVk3yBy4qFjcOCj5a7e5qetXanpLB0uKeodsKnoXjDpp15xKWaesWjmHvGopZ7&#10;x6CUe8melHzJnZR8yZ2UfMmdlHzJnZR8yZ2UfMmdlHzJnf+BEQH/gBsD/4IuDv+RNhb/nDwg/6FA&#10;Kv+lRDT/qEo/+qlQSfKqVlLqql1c4qlmZteib3LLmXiBwZCBjbiIipevgZWgqHyipqN6sqmeesGp&#10;mXzBqJZ9w6aUfsSkkn7Fo5F+x6GQfsifkH7JnpB+yZ6QfsmekH7JnpB+yZ6QfsmekH7Jnv+CEQH/&#10;gRsD/4QuDf+UNRb/njoe/6Q+KP+oQjL/rEc79q9NRO2xVE3ls1tV3LBlYc6obHHDn3SAuJZ8ja6P&#10;hpiliJGhnYOdp5eArauTgL+rkYHBqY+BwqeOgcOljYHFo42BxqKMgcifjIHIn4yByJ+MgcifjIHI&#10;n4yByJ+MgcifjIHIn/+CEQH/gRoD/4YtDf+WNBX/oDkd/6Y8Jv+rQC/7sEU48rRLP+m5U0bhvVxN&#10;07ZiYMataXC7pXF/sJ15jKWVgpebj42hk4qZp4yHqauIh7+siIfAqoiGwqiIhcOmiIXFpIiExqKI&#10;hMigiITIn4iEyJ+IhMifiITIn4iEyJ+IhMifiITIn/+DEAH/ghoD/4grDP+ZMhT/ojcb/6k5JP+v&#10;PSz3tUIz7btJOeXCUj7awlhMzLpgX7+yZ2+zq25+qKN2i52cfpeSl4mgiZKWp4KPpat+j7qsgI3A&#10;qoGLwqiCisOmg4nFpIOIxqKEh8ighIfIn4SHyJ+Eh8ifhIfIn4SHyJ+Eh8ifhIfIn/+EEAH/gxoD&#10;/4sqDP+cMRL/pTQa/6w2If6zOijzu0At6cNIMeHLUTfSx1ZLxcBeXbi4ZW6ssWx9oKpzipSke5WK&#10;n4aegJuSpXmYoqp0mLerd5XBqXqRwqd8j8OlfY3Fo36MxqF/isiff4rIn3+KyJ9/isiff4rIn3+K&#10;yJ9/isiff4rIn/+FEAH/hBoD/44oC/+fMRH/pzIX/7AzHfm5NiLuwj0m5s1HJtvTTDXLzFRJvsVc&#10;W7G+Y2ykuGp6mLJxh4yseZOBqIKcd6SPo3Cin6dsorSobp/Cp3KZw6Z1lcSkd5LGoniQx6F6jsif&#10;eo7JnnqOyZ56jsmeeo7JnnqOyZ56jsmeeo7Jnv+GEAH/hRkD/5EmCv+hLw//qy4V/7UvGfS/Mhzp&#10;yzoc39lEHdHaSjPE0lJHt8taWanGYWmcwGd4kLpuhIS2do95soCYb6+Nn2itnaNkrbKkZarFpGqi&#10;xaNtncaicJnHoXKWyJ90k8mddZPKnXWTyp11k8qddZPKnXWTyp11k8qddZPKnf+HDwH/hxkD/5Uk&#10;Cf+kKw3/rykR+rspE+zILBPe2DcQ0+FBHsnfSTC82lFEr9NYVqHNX2aUyGV0iMRsgHzAdIpxvX+T&#10;abuMmWK5nJ1eurGeXbjJnmKuyJ9mpsifaaHJnmudyp1umsubbpnLm26Zy5tumcubbpnLm26Zy5tu&#10;mcubbpnLm/+IDwH/iRkD/5ojB/+oJwr/tSIM8cQgDODVJAnR4TAUx+Y9JL3jRjSy4E5EptxWUpnX&#10;XWGM0mNvgM9renTMc4Rryn6LYsiMkVzInJVZyLGWV8jOllu7zZhessyZYavMmWSmzZlnos2YZ6DN&#10;l2egzZdnoM2XZ6DNl2egzZdnoM2XZ6DNl/+KDgH/ixgD/58hBf+uIAb4vRgG49ETBNDhHgnF6i4Z&#10;uuk6KbDnQzmk5EpImOJQVozgV2KA3V9sdttodWzacn1j2H6DXNiMiFfYnYtU17CNVNjNjFXL049X&#10;wNKRWrjRk1yy0ZNfrNGTYKrRk2Cq0ZNgqtGTYKrRk2Cq0ZNgqtGTYKrRk/+MDgH/jxYC/6UeA/+1&#10;FQPaygsC0OEOAsTrHg247ywdre43LqLsQD2X60hKjOlPVoHoVmB2515pbOdlcGTmcHde43x8WeCJ&#10;gFbel4NT3aaEUdy4hVHd1IRT0NqHVMbYiVa/14pYuNaLWbbWi1m21otZttaLWbbWi1m21otZttaL&#10;WbbWi/+ODQD/lxIB/60VAdm/CQDMzgkAw+sOBLb1HhGr9SwhofQ3MJbzQD6L80hKgfNQVHfzV11t&#10;811kZfBmal/tcG5a6npyVueFdlPlkXlR5J57T+OsfE3jvXxN49l8UNjgfFHO4H9Sxt6BU8TegVPE&#10;3oFTxN6BU8TegVPE3oFTxN6BU8Tegf+SDAD/oA0A27cGAMrDBwDA0gkAtfQQBqn7HxSf/CwjlPw3&#10;MYr8QT2B/UlHeP1RUG79V1dl+l5cYPZmYVv0b2VW8XhoU++Ca1DujG1O7JdvTOujcUrqsHJJ6sFy&#10;SOrYckvj5HJO2OZzTtXndE7V53RO1ed0TtXndE7V53RO1ed0TtXndP+WCgDerAIAy7oFAL3HBgCy&#10;2AgBp/8SCJz/IRaS/y4jif85L4D/Qjl3/0pCbf9QSWX/Vk5f/15TWv5lVlX8bVpS+nVcT/h+X0z3&#10;h2FK9ZFiSPScZEbzpmVF8rNmRPLBZ0Py1GdF7udnRuvoZ0br6GdG6+hnRuvoZ0br6GdG6+hnRuvo&#10;Z+6iAADNtAIAvL4EAK/NBACk3gcBmv8VCZD/JBWH/zAgfv87KnT/QjJr/0g5Y/9OP13/VUNY/11H&#10;U/9kSlD/a01N/3JPSv95UUf/glNF/4tUQ/6UVkH9nldA/ahYP/yzWT78v1o++9FaPfvbWj3721o9&#10;+9taPfvbWj3721o9+9taPfvbWtKtAAC9uAIArsUCAKHVAgCW9wsCjf8YCIT/JhF8/zEacf84Imj/&#10;Pilg/0UvWv9MM1T/UzdQ/1o6TP9gPEn/Zj5G/21ARP90QkH/e0M//4NFPf+MRjv/lUc6/55JOf+n&#10;Sjj/sUo3/75LN//CSzf/wks3/8JLN//CSzf/wks3/8JLN//CS7+zAACuvgAAoM0AAJLeAACJ/w0B&#10;gf8aBXf/Iwxt/yoTZP8xGVz/OB5V/0AiUP9IJkz/TylI/1UrRP9bLUL/YS8//2cxPf9tMjv/czM5&#10;/3o1N/+CNjX/izcz/5Q4Mv+cOTH/pDow/687MP+yOzD/sjsw/7I7MP+yOzD/sjsw/7I7MP+yO7C4&#10;AACgxwAAkdgAAITvAAB8/w0Bb/8RA2b/GQZe/yEKVv8pD1D/MhNL/zoWRv9BGUL/SBs//04dPP9T&#10;Hjn/WSA3/14hNf9kIjP/aSMx/3AkL/93JS3/fiYs/4cnKv+PKCn/lyko/6AqKP+jKij/oyoo/6Mq&#10;KP+jKij/oyoo/6MqKP+jKqHCAACR0QAAguEAAHj/AABs/wgBYP8NAlf/EQNP/xgFSP8gBkP/KQg/&#10;/zEKO/84DDj/Pg41/0QPMv9JEDD/ThEu/1MSLP9YEyr/XRQp/2MVJ/9pFiX/bxck/3cXIv9+GCH/&#10;hRkf/48aH/+RGh//kRof/5EaH/+RGh//kRof/5EaH/+RGv9oGQL/ZCME/18vBv9eQBD/Y0sa/2dU&#10;Jf9oXS//Zmc5/2RyQf9ifUj/YIdO/12QUv9bmFb/Wp5Z/1ikW/9Xql3+VrBf/VW1YPxUvGH8VMRi&#10;+1PNY/lS3GP2UuZj8VPqY+xU7WPmVu9i4FfwY+BX8GPgV/Bj4FfwY+BX8GPgV/Bj4FfwY/9pGAL/&#10;ZSME/2AuBv9fQBD/Zkka/2pTJf9rXDD/aWU6/2dwQv9ke0n/YoVP/1+OVP9dllj/W51b/1qjXf1Y&#10;qV/8V69h+1a1YvpVvGT6VcRl+VTOZfdT3WbzU+Zm7lXqZudW7WXhWO5l21nvZttZ72bbWe9m21nv&#10;ZttZ72bbWe9m21nvZv9qGAL/ZiIE/2EuB/9gPxD/aUgb/21RJv9uWzD/bGQ6/2luQ/9neUv/ZINR&#10;/2GMVv9flVr/XZxd/VuiYPtaqWL6Wa9k+Vi1ZflXvGf4VsVo91XPaPVU4GnwVeZp6VfqaOJZ7Gjb&#10;Wu1p01vuadNb7mnTW+5p01vuadNb7mnTW+5p01vuaf9qGAL/ZyIE/2IuB/9jPhD/bEYb/3FQJv9y&#10;WTH/cGI7/2xrRP9pdkz/Z4FS/2SLWP9hk1z9X5tg+12hYvpbqGX5Wq5n+Fm1aPdYvGn2V8Zq9VbR&#10;a/JV4WzsV+ds5Fnpa9xb62vUXOxszV3tbM1d7WzNXe1szV3tbM1d7WzNXe1szV3tbP9rFwL/aCED&#10;/2MtB/9nPBD/cEUb/3ROJv92VzH/dGA7/3BpRf9tc03/an5U/2aIWv5jkV77YZli+V+gZfhdp2j2&#10;XK1q9Vq0bPRZvW30WMdu8lfUb+5X4m/mWeZv3VzpbtNd6m/NXutwx1/rcMdf63DHX+twx1/rcMdf&#10;63DHX+twx1/rcP9sFwL/aSED/2UtB/9rOhD/dEMb/3lMJv96VTH/eV08/3VmRf9wcE7/bXtW/2qF&#10;XPxmj2H6ZJdl92GfaPZfpmv0Xa1t81y0b/JavXHxWcly71jac+ha43PeXeZy017oc8tf6HTGYOh0&#10;wWHodMFh6HTBYeh0wWHodMFh6HTBYeh0wWHodP9tFgL/aiAD/2YtB/9vOBD/eEEa/31KJf9/UjH/&#10;fls8/3tjRv92bE//cXdX/m2CXvtqjGP4ZpVo9WSdbPNhpG/yX6xx8F20c+9cv3XuW8t26lvdd+Bd&#10;43bTYOV3ymHleMRi5Xi+Y+V4umTleLpk5Xi6ZOV4umTleLpk5Xi6ZOV4umTleP9uFgL/ayAD/2gs&#10;B/9zNhD/fT8a/4JHJf+EUDD/hFg7/4FgRf98aU//dnJX/nF9X/ltiGX2apJq82abb/Fjo3LvYat1&#10;7V+1eOxdwXnsXNB6413fe9Rh4nvKYuJ8wmThfbxl4X23ZuJ8s2fifLNn4nyzZ+J8s2fifLNn4nyz&#10;Z+J8s2fifP9wFQH/bB8D/2ksB/93NA//gTwZ/4dFJP+KTS//iVU6/4ddRf+CZU//fG5Y/XZ4YPhy&#10;hGf1bY5t8WmYcu9moXbsY6t562C2fOlexH7nXth/2GHffspj34DBZd6BuWfegbRo3oGwad+ArGnf&#10;f6xp33+sad9/rGnff6xp33+sad9/rGnff/9xFQH/bR8D/2srB/97Mg//hjoY/4xDIv+PSy3/j1M4&#10;/41aQ/+JYk3/g2lX/XxyYPh2f2f0cYpu8GyVdO1on3nqZKp96GG3gOZfyILdYduDzGTchMBm3IW4&#10;aNuFsWrbha1r3ISpbN2DpmzdgqZs3YKmbN2CpmzdgqZs3YKmbN2Cpmzdgv9yFAH/bx4D/28pB/9/&#10;MA7/ijgX/5FBIf+USiz/lVE2/5NYQf+QYEv7i2dV9YRvX/B9emfrd4Vv53KQduNtm3zeaKaB2mWz&#10;hNVjxIbPZNqHwWfZiLdp2Imva9iJqm3ZiKZu2oejbtqGoG/bhaBv24Wgb9uFoG/bhaBv24Wgb9uF&#10;oG/bhf9yFAH/cB4D/3IoB/+CLg3/jjYW/5VAH/+ZSCn/mU80/5hVPvqWXEn0kmRT7YxrXeeFdmbh&#10;f4Fv23iMd9Nyln7NbaGEyWqticVou4vBaNCMtmvVja5t1Y2nb9aMo3DWi59x2IqdcdmJm3Lah5ty&#10;2oebctqHm3Lah5ty2oebctqHm3Lah/9zFAH/cB0D/3UmBv+GLA3/kTYV/5lAHf+cRif/nUwx/J1S&#10;O/ScWUXtmWBP5pRoWd+Oc2PVhn1uzX+HeMZ4kYDAc5uHu2+njLZttI+zbMiRrG7SkaVw05CgctSP&#10;nHPVjZl01oyXdNiKlnXZiZZ12YmWddmJlnXZiZZ12YmWddmJlnXZif90EwH/cR0D/3gkBv+JKwz/&#10;lTUT/5w+G/+gQyT/okku96NQN++iVkHnoV1K351nVNSVb2LLjXhuw4WCebt/jIK1eZaJr3Whjqpy&#10;r5KmccGUoXPQlJx00ZKYdtKRlnfTj5R31Y2Sd9aMkXjYipF42IqReNiKkXjYipF42IqReNiKkXjY&#10;iv91EwH/chwD/3sjBv+MKQv/mDQS/588Gf+jQSL7pkYq8qhNM+qpVDziqVtE16NjU8yabGLCk3Vu&#10;uot+ebKFh4Oqf5GKpHuckJ54qpSadruWl3fPlpR50JSRetGSj3rTkI561I+NetWNjHrXi4x614uM&#10;eteLjHrXi4x614uMeteLjHrXi/91EwH/cxwD/30hBf+OKQr/mzQQ/6I5F/+mPh/3qkQm7q5KLuWx&#10;UjXcr1lBz6hhUsWgaWG7mHJusZF6eamLg4OhhY2LmoGYkZR+pZaQfLaYjX3Nl4x+z5WKftCTin7S&#10;kYl+04+JfdWNiH3Wi4h91ouIfdaLiH3Wi4h91ouIfdaLiH3Wi/92EgH/dBwD/4AgBf+RKAn/njMP&#10;/6Q3Ff6qOxvzr0Ei6rRIKOK5UC7UtFZAya1fUb6lZ2C0nm9tqpd3eKGRgIKZjIqLkYeVkYuEopaG&#10;g7KZg4TLmISDzpaEg9CUhILSkoSB05CEgdSOhIDWjISA1oyEgNaMhIDWjISA1oyEgNaMhIDWjP93&#10;EgH/dBsD/4IeBP+UJwj/oDIN/6c0E/quOBjvtT0c5rxGIdy/TCzOuVQ/w7FdULeqZV+tpGxso510&#10;d5mYfIGRk4aKiY+SkYKMn5Z9iq+YeovHmHyJzpZ9iNCUfobSkn+F05B/hNSOgIPWjICD1oyAg9aM&#10;gIPWjICD1oyAg9aMgIPWjP94EgH/dRsD/4UcBP+XJgf/oy8L/6swEPWzNBTruzoX4sREGNXESCvI&#10;vVM9vLZbTrGwY12mqmpqnKRxdpKfeoCJmoOJgZaOkHmTnJV0kqyXcZLDmHORz5Z2jtCUeIvSkXmK&#10;05B6iNWOe4fWjHuH1ox7h9aMe4fWjHuH1ox7h9aMe4fWjP94EgH/dhsD/4gbA/+aJQb/pisJ/q8s&#10;DPG5Lw7mwzYP3c08Fs7IRynCwlE7trxZTKq2YVufsGholatvdIumd36BooCGeZ+LjXGcmZJsm6mV&#10;aZu/lmuZ0JRulNGScZHSkXOP1I91jdWNdovWi3aL1ot2i9aLdovWi3aL1ot2i9aLdovWi/95EQH/&#10;eBoC/4wZA/+eIwT/qiYG+LQlCOvAKAjhzTAH1NI3FMjNRSe7yE85r8JXSqO9X1iYuGZljbNtcYOv&#10;dXt6q36DcaiJimqmlo9lpaeSYqa9kmOj0pFnndOQapjUj22V1Y1uktaMcJDYinCQ2IpwkNiKcJDY&#10;inCQ2IpwkNiKcJDYiv97EQH/fBcC/5AXAv+iIQP/riAE8rsdBOXKHgPa2yQDzNk1EsDTQyS0zk02&#10;qMlVR5zEXVWRwGRihrxrbXu4c3ZytXx+arOHhWOxlYpesKWMW7G8jVuv1Y1fp9WNY6HWjGac14to&#10;mdiKapbZiGqW2YhqltmIapbZiGqW2YhqltmIapbZiP98EAH/gRQC/5UVAf+nHQL8tRYC68YQAdrb&#10;DwDN4CUEw982D7jbQSGs1UszoNFTQ5TNWlGJyWJdfsZpZ3TDcXBrwXt4ZL+Gfl2+lIJYvaWFVr67&#10;hlW924ZYs9qHXKvah1+m2odhoduGY53bhWOd24VjnduFY53bhWOd24VjnduFY53bhf9+EAH/hxEB&#10;/5oRAP+tFADavgoA0c0KAMvkEAHB5CUHt+M1E63hQCGj3kkvl9tSPovXWUuA1GBXdtFoYW3PcGll&#10;zXpwXsyGdVjMlXlUzKZ7Uc28fFDM4nxTweB/VbffgFix3oFaq96BXKbfgVym34Fcpt+BXKbfgVym&#10;34Fcpt+BXKbfgf+ADwH/jg4B/6INANu1CADOwQgAxtAJAL7pEgK06SUKqugzF6DmPiWW5Ucyi+NO&#10;P4DhVUl24F1Tbd5mW2Xdb2Fe3XpnWNyGa1PclW9Q3aZxTd67ck3f4XFO0ed0UMbmd1K+5HhTuOR5&#10;VbLjelWy43pVsuN6VbLjelWy43pVsuN6VbLjev+DDgH/lgsA3asEAM24BgDCxAYAutQJALHvFAOn&#10;7iUNnu4zGpTtPSeK7EYzgOtOPnbrVUds6ltOZOpjVV3qbVpY6ndeU+qDYk7qkWVK66FnR+yzaUbt&#10;0GlI5uhpS9nrakzP7G1Ox+tvT8DqcE/A6nBPwOpwT8DqcE/A6nBPwOpwT8DqcP+JCwDpoAEA0LEE&#10;AMG8BQC3yQYArtoJAKT1FwWb9ScQkvU0HIj2Pid/9kcydvZOO2z2VEJk9lpIXfZiTVf2a1FS9nVV&#10;TfeAWEj4jVpF+JtcQvirXkH3vl9A999gQ+7sYEfj8V9I2/FhSdLyY0nS8mNJ0vJjSdLyY0nS8mNJ&#10;0vJjSdLyY/6VAADUqQAAwrUDALXBAwCqzwUAoOcLAZj9GgaP/ikQhv81G37/QCV0/0Yta/9MNWP/&#10;Ujpc/1k/Vv9gQ1D/aEdM/3FKR/97TEP/h05A/5RQPv+hUj3/sFQ7/8NVO/7hVTz58FVA8PRVQ+f3&#10;VEPn91RD5/dUQ+f3VEPn91RD5/dUQ+f3VNuhAADFsAAAtboCAKjHAgCd1gQAk/wOAYv/HQaD/ysP&#10;ev81F3H/PB9o/0ImYP9JLFn/TzFT/1Y1Tv9dOEn/ZTtF/209Qf92Pz7/gEE7/4tDOf+YRTj/pEY2&#10;/7JHNf/ESDX/3Uk0//BJN/74STf++Ek3/vhJN/74STf++Ek3/vhJN/74ScmrAAC2tAAAqMEAAJvP&#10;AACO3wEAh/8RAX7/HQR1/ycLbP8vEmT/Nxhc/z4dVv9FIlD/SyVL/1IoRv9YK0H/Xy0+/2cvO/9v&#10;MTj/eDM2/4I0M/+NNjH/mTcw/6U4L/+yOi7/wDsu/9M7Lf/rPC3/6zwt/+s8Lf/rPC3/6zwt/+s8&#10;Lf/rPLiwAACovAAAmskAAIzZAACB9QMAef8QAW7/FgNl/x8GXv8nC1f/MA9R/zcTS/8+F0b/RRlB&#10;/0wbPf9SHTn/WB82/18hNP9mIjH/biQv/3clLf+AJiv/jCgp/5cpKP+iKif/rSsm/7ksJv/JLSb/&#10;yS0m/8ktJv/JLSb/yS0m/8ktJv/JLaq3AACaxQAAi9MAAH3iAAB1/wUAaf8MAV//EQJX/xcDUP8f&#10;BUn/JgdE/y4JP/82Czv/PQ03/0MPM/9JETD/TxIu/1UTLP9bFCr/YhUn/2kWJf9yFyP/exgh/4YZ&#10;H/+RGh7/nBse/6UcHf+wHR3/sB0d/7AdHf+wHR3/sB0d/7AdHf+wHZzAAACMzgAAfN4AAHD1AABl&#10;/wAAWv8GAVH/DQFJ/xECQ/8XAz3/HwQ4/yYFNP8tBjD/Mwct/zkHKv8+CCf/Qwgl/0kJI/9OCSH/&#10;VAkf/1oKHf9hChv/aQsZ/3IMF/98DRb/hg0U/48OFP+aDxT/mg8U/5oPFP+aDxT/mg8U/5oPFP+a&#10;D/9cHAL/VyYD/1EyBv9OPAj/V0UQ/1tOGf9cWCL/W2Mr/1lvMv9Xejj/VIU9/1KQQf9QmUX/T6BH&#10;/06nSf9Nrkv/TLRM/0u7Tf9Kw07/Sc1P/0ndUP9I6VD/SPJQ+0n2UPZL+VDwTftP6k/7UOdP/FDn&#10;T/xQ50/8UOdP/FDnT/xQ50/8UP9cHAL/WCYD/1IyBv9ROgj/WkMQ/19NGf9fVyP/XmEr/1xtM/9Z&#10;eTr/V4Q//1SOQ/9Sl0f/UJ9J/0+mS/9OrU3/TbRP/0y7UP9Lw1H/S85S/0rfUv9J6lP9SvJT+Ev2&#10;U/FN+FLrT/pS5VD6U+JR+lPiUfpT4lH6U+JR+lPiUfpT4lH6U/9dGwL/WSYD/1MxBv9UOQj/XUIQ&#10;/2JLGv9iVSP/YF8s/19rNP9cdzv/WYJA/1aMRf9UlUj/Up5L/1GlTv9QrE//T7NR/067Uv9NxFP/&#10;TM9U/0vgVf9L61X6TPJV9E32VexQ+FTmUfhV31L5VtxT+VbcU/lW3FP5VtxT+VbcU/lW3FP5Vv9e&#10;GwL/WiUD/1QxBv9YNwj/YUAR/2VJGv9mUyP/ZF0t/2JoNf9fdDz/XH9C/1mKR/9Wk0v/VJxO/1Ok&#10;UP9Rq1L/ULNU/0+6Vf9OxFb/TdBX/03iWPxM7Vj2TvJY7lD1WOZT9ljfVPdZ11X4WdNV+FnTVfhZ&#10;01X4WdNV+FnTVfhZ01X4Wf9fGgL/WyUD/1UwBv9cNAj/ZT0R/2pHGv9rUST/aVot/2ZkNv9jcD3/&#10;X3xD/1yHSf9ZkU3/V5pQ/1WiU/9TqlX/UrJX/1G6Wf9QxVr/T9Jb/E7kW/hP7VzwUfJb51T0W95V&#10;9VzVVvZdzlj3XctY913LWPddy1j3XctY913LWPddy1j3Xf9gGgL/XCQD/1YvBf9gMgj/ajsQ/29E&#10;Gv9wTiP/b1ct/2thNv9nbD7/Y3hF/2CDS/9cjk//WphT/1egVv9WqVn/VLFb/1O6XP5Rxl78UNZf&#10;+VDnX/JS7l/nVfFf3VfyYNJY82HLWfVixVv1YsNb9WLDW/Viw1v1YsNb9WLDW/Viw1v1Yv9hGQL/&#10;XSMD/1otBf9lLwj/bzgQ/3RBGf92SyP/dVQt/3FdNv9sZz//aHNG/2R/TP9gilL/XZVW/1qeWf9Y&#10;p1z+VrBf/VS6YPxTx2L5Utxj81PoY+lV7mPeWPBk0FrxZchc8mbCXfJmvV7yZrte8ma7XvJmu17y&#10;Zrte8ma7XvJmu17yZv9iGQL/XiMD/14qBf9pLQj/dDUP/3o+GP98SCL/e1Es/3haNv9zYz//bW1H&#10;/2l6Tv9khlT/YJFY/12cXP1apWD7WLBi+la7ZfhVymb1VOBn7FbqZ99a7WfQXO9pxl3var9f72q5&#10;YO9qtWHvarNh72qzYe9qs2HvarNh72qzYe9qs2Hvav9jGAL/YCID/2InBf9uKgf/eTIO/388F/+C&#10;RiH/gk8r/39YNf97YD7/dWlH/290TvtqgVX4Zoxb9WKXX/NfoWPwXKtm7lq2aexZxGrpWNpr4Vrq&#10;a9Bd7G3FX+xuvGHrb7Zi7G+xY+xurWTsbqtk7W2rZO1tq2Ttbatk7W2rZO1tq2Ttbf9kGAL/YSID&#10;/2YlBP9yJwf/fjAN/4U7Fv+IRR//iE0p/4ZVM/+CXj37fWZG9nZwTvJyfFXubYdc6miSYuZknGbj&#10;YaZq4F+ybd1dv2/aXdNw0l7qcMRg6XK6Yuhzs2Toc61l6XOpZulypmfqcaRn6nCkZ+pwpGfqcKRn&#10;6nCkZ+pwpGfqcP9lFwL/YiED/2kjBP93JQb/gi8M/4o5FP+OQx3/j0wm/41TMPmKWzrzhWNE7X9s&#10;Teh5d1XjdIJd3m6NY9lpl2nTZqFuz2OsccthuXTIYcp1xWHldrlk5newZuV3qmjmd6Vp5naiaud1&#10;n2roc55r6XOea+lznmvpc55r6XOea+lznmvpc/9mFwH/YyED/20gBP97IwX/hy4L/484Ev+TQRr/&#10;lUoj+pRRLfORWTfsjWBB5YdpSt+BdFPWen5dz3SIZcpvkWzFa5txwWimdb1msni6ZcJ6t2Xde65o&#10;43unauN7omvkep5s5XibbeV3mW3ndphu53WYbud1mG7ndZhu53WYbud1mG7ndf9nFgH/ZCAD/3Ae&#10;A/9+IgX/iywJ/5M3EP+YQBj9mkgg9JpOKeyYVTPllV083Y9mR9OIb1PLgXlexXuDZr91jG65cZZ0&#10;tW6heLBrrHytart+qmrSf6Rs4H6ebeF9mm/ifJdw43qVcOR5k3Dld5Nx5neTceZ3k3Hmd5Nx5neT&#10;ceZ3k3Hmd/9oFgH/ZCAD/3McA/+BIAT/jisI/5c1Dv+dPhX4n0Qc76BLJeefUi3fnVo305VjRsqO&#10;bFPDh3Veu4F+Z7V7iG+vd5F1qnOceqVwqH6hb7aBnm/Kgptw3oGWcd+Ak3LhfpFz4nyQc+N6jnPk&#10;eY5z5XiOc+V4jnPleI5z5XiOc+V4jnPleP9pFgH/Zh4D/3YaA/+EHwP/kioH/5s0DP6gOxLzo0EY&#10;6qZIIOKnTyfYolY2zJpgRcOTaVK7jXJes4Z6Z6yBhG+mfY12oHmYfJt2o4CXdLGDlHTFhJF13YOP&#10;dt6BjXbgf4t34X2Kd+J7iXbkeol25HmJduR5iXbkeYl25HmJduR5iXbkef9pFQH/aR0D/3gZAv+H&#10;HgP/lSgG/54yCvqkNw/vqD0U5qxEGt2tSyTQplQ1xp9eRLyZZlK0km9drIx3Z6SHgG+egop3mH6U&#10;fZJ7oIGNeq2EinnAhYh63ISHet2ChnrfgIZ64H6FeuJ8hXnjeoV55HmFeeR5hXnkeYV55HmFeeR5&#10;hXnkef9qFQH/axsC/3sXAv+KHAL/mCYF/6IwCPWoMwzrrjkQ4rNBFNaxRyPKq1I0wKRcQ7aeZFGt&#10;mGxcpZJ0Zp2NfW+WiIZ2j4WRfYqCnIKFgKqFgX+8hoCA24WAgN2DgH/egYB+4H+AfeF9gH3je4B8&#10;5HqAfOR6gHzkeoB85HqAfOR6gHzkev9rFQH/bRkC/34VAv+NGwL/myQD/qUsBvGsLwjnszQL3bo6&#10;ENC1RiHFr1EyuqlaQrCjYk+nnWpbnphyZZaTem6Pj4N2iIuOfIKImYF8hqeFeYa5hneH14V4hd2D&#10;eoPegXqC4H97geF9fIDje3x/43p8f+N6fH/jenx/43p8f+N6fH/jev9rFAH/cBgC/4EUAf+QGQH/&#10;nyIC+qkmBO2xKQXiui8G1r82D8q6RCC/tE8xtK5YQKqoYE6ho2damJ5vZI+ad22IloB1gJKLe3qP&#10;loB0jqSEcY22hW+O0YVxi92Dc4nfgXWH4H52heF9d4Tje3eD5Hp3g+R6d4PkeneD5Hp3g+R6d4Pk&#10;ev9sFAH/cxYC/4UTAf+UFgH/oh4B9a0gAue4IQLdwyYC0MM0DcS+Qh65uU0vrrNWPqSuXkyaqWVX&#10;kaVtYomhdWuAnX5yeZqIeXKXlH5tlqKCaZWzhGeWzYNpk96CbI/fgG+M4X5wiuJ8cojjenKH5Hly&#10;h+R5cofkeXKH5Hlyh+R5cofkef9tEwH/dhMB/4gSAf+YEwD/pxkB77MWAeLAFQDVyh4ByccyDL7D&#10;QByzvkssqLpUPJ61XEmUsGNViqxrX4Gpcmh5pXtvcqOFdmugkXtmn59/Yp+xgWCfyoBinOB/ZZfh&#10;fmiT4nxqkON7bI3keW2M5XhtjOV4bYzleG2M5XhtjOV4bYzleP9uEwH/exEB/40QAP+dEAD6rBEA&#10;2rsLANXJCwDNzhsBwswvCrfJPRmsxUkpocBSOJe8WkaNuGFRg7VoW3qycGRyr3lra6yDcWSrj3Zf&#10;qZ56W6mvfFmqyXxap+J7XqDje2Gb43pjl+R5ZpTld2aS5ndmkuZ3ZpLmd2aS5ndmkuZ3ZpLmd/9w&#10;EgH/gA4B/5IOAPKjCwDZswkAz74JAMvMCQDE0xcAutIsB7DPOxalzEYmmshQNY/EWEGFwV9NfL5n&#10;VnO8b15ruXdlZLiCa162jnBZtZ1zVbWudVS2yHVTs+d2V6vmdlqk5nZcoOd1X5zndGCa6HRgmuh0&#10;YJrodGCa6HRgmuh0YJrodP9yEgH/hgwA+5gJANmpBgDOtQcAxsEHAMDPCQC62xMAsdopBafYNxKc&#10;1EQhktFNMIfOVTx9y11HdMllUGzHbVdlxXZeXsSBY1nDjmhUw51rUcOubE/EyG1Owu1tULjrb1Ow&#10;63BVq+pwWKbrcFmj63BZo+twWaPrcFmj63BZo+twWaPrcP93DwH/jQgA3qACAM+uBQDEuQUAu8UG&#10;ALXTCgCu4RYBpuEpBp3gNxGT3kIdidxMKX/aVDV111w/bdVkSGXTbE9f0nZUWdKBWVTRjl1Q0Z1g&#10;TdKwYkvTyWJK0u1iS8jyZk2/8WhPuPBpUbLwaVKv72lSr+9pUq/vaVKv72lSr+9pUq/vaf9/CgDt&#10;lgAA0qYBAMSyAwC5vAMAsMkGAKnYCgCh5xkCmecqCZDnNxSH5kIffeVKKXTkUTNr41k6ZOJhQV7i&#10;a0dY4nVLU+GAT0/ijVNL4ptVSeOsV0fkxFdG4+lXRt32WUfQ91xJyPdeSsH2YEu99mBLvfZgS732&#10;YEu99mBLvfZgS732YP+JAADZngAAx6wBALm2AgCuwQMApc4GAJzkDACV7x0Dje8sC4XvORV870Ee&#10;c+9JJ2ruUC9i7lc1XO5fOlbuaD9S7nFCTe98RknviUlG8JZLQ/CmTUDxuU4/8ttPPvD3TkLm+09D&#10;3ftRRNT8U0XP/FRFz/xURc/8VEXP/FRFz/xURc/8VOGVAADLpgAAu7AAAK67AQCiyAIAmNUFAJD4&#10;DwGJ+CAEgvguC3n5NxNw+T8baPlGImD6TSha+lQtVPpcMU/7ZTVL+204R/x3O0P8gz0//ZA/PP2f&#10;QTr+r0M4/8ZEN//qRTb8/UU78v9EPur/RD7m/0Y+5v9GPub/Rj7m/0Y+5v9GPub/RtCfAAC9rAAA&#10;rrUAAKLCAACVzwAAit0DAIT/EgF7/x4DdP8qCWz/Mw9k/zsWXf9DG1f/SiBR/1EkTP9YJ0j/YCpE&#10;/2gsQP9xLjz/ezE5/4gyNf+WNDP/pDYx/7Y3L//QOC7/7zkt//85Mf//OTP8/zkz/P85M/z/OTP8&#10;/zkz/P85M/z/OcGoAACvsQAAor0AAJTKAACH2AAAffMHAHb/EgFt/xoDZf8kBV7/LQpY/zYPUv89&#10;E0z/RRZI/0wZQ/9TGz//Wh48/2EgOP9pITX/ciMx/30lLv+KJiv/mSgp/6cpJ/+5Kyb/0iwl/+8s&#10;JP//LST//y0k//8tJP//LST//y0k//8tJP//LbGuAACjuQAAlMYAAIbTAAB54QAAcf8IAGf/DwFf&#10;/xUCV/8eA1H/JgVL/y4HRv82CkH/PQw9/0QOOf9LEDb/URIy/1gTL/9fFSz/ZxYp/3EXJv98GCP/&#10;iRog/5gbH/+mHB3/tx0c/8oeHP/mHxv/8B8b//AfG//wHxv/8B8b//AfG//wH6S1AACVwgAAhs8A&#10;AHfeAABr9AAAYv8DAFn/CwFR/xEBSv8XAkT/HwM//yYEOv8tBTb/NAYy/zoHLv9ACCv/Rggo/0wJ&#10;Jf9SCSL/WQog/2ILHf9rDBr/dg0X/4QOFf+SDxT/oBAT/60RE/+6ERP/wxIT/8MSE//DEhP/wxIT&#10;/8MSE//DEpe+AACGzAAAd9sAAGnnAABc/QAAVP8AAEv/BQBD/wwBPf8RAjf/FwIy/x4DLv8kAyr/&#10;KgQl/y8EIv81BR//OgUd/z8FGv9FBhj/SwYW/1IGFP9aBxL/YgcQ/2wHD/93CA3/hAgM/5AIDP+c&#10;CAz/oggM/6IIDP+iCAz/oggM/6IIDP+iCP9QIAL/SyoD/0Q2Bf9HOgb/Sj8I/05JD/9PVBf/T2Ae&#10;/01sJP9KeSr/SIUu/0aQMv9EmjT/Q6I3/0KqOP9BsTr/QLk7/0DBPP8/yz3/Ptw+/z7oPv898z7/&#10;Pfs//z7/Pv9A/z76Q/899ET/Pu5G/z/uRv8/7kb/P+5G/z/uRv8/7kb/P/9QIAL/SyoD/0U1Bf9K&#10;OAb/TT0I/1FID/9SUhf/UV4e/09qJf9Ndyv/SoMv/0iOM/9GmDb/RKE4/0OpOv9CsDz/Qrg9/0HB&#10;Pv9Ayz//QNxA/z/pQP8/9ED/Pv1B/0D/QP1C/0D2Rf9A8Eb/QelI/0HpSP9B6Uj/QelI/0HpSP9B&#10;6Uj/Qf9RHwL/TCkD/0c0Bf9NNgb/UTsI/1VGEP9WUBj/VVwf/1JoJv9QdCz/TYAx/0qMNf9Ilzj/&#10;RqA7/0WoPP9EsD7/Q7g//0PBQf9CzEH/Qd5C/0HrQ/9A9UP/QP1D/0P/Q/hG/0LwSP9D6kn/RONK&#10;/0XjSv9F40r/ReNK/0XjSv9F40r/Rf9SHwL/TSkD/0oyBP9QMwb/VTkI/1lDEP9aTRj/WVgg/1Zk&#10;J/9TcS3/UH0z/02JN/9LlDr/SZ49/0emP/9GrkH/RbdC/0TBRP9EzEX/Q99F/0LtRv9C90b/Q/1G&#10;+Ub/RvBJ/0bpS/9H4kz/SNtN/0jbTf9I203/SNtN/0jbTf9I203/SP9THgL/TigD/04vBP9UMAb/&#10;WjYI/15AEP9gShj/XlUg/1tgKP9YbS//VHk0/1GFOf9OkT3/TJtA/0qkQv9JrUT/SLZG/0fBR/9G&#10;zUj/ReFJ/0TvSv9F+Er7R/1K8Ur/SehN/0vfTv9M10//TM9R/0zPUf9Mz1H/TM9R/0zPUf9Mz1H/&#10;TP9UHQL/UCcD/1IsBP9ZLQX/XzII/2Q8EP9mRxj/ZFIg/2FcKP9daDD/WnU2/1aBO/9SjT//T5hD&#10;/02iRf9Mq0j/SrVJ/0m/S/9IzEz/SOFN/0juTfxI+U7yS/xN5079T91Q/VDSUv5QzFP/UcZU/1HG&#10;VP9RxlT/UcZU/1HGVP9RxlT/Uf9VHQL/UScD/1YpBP9eKgX/ZC8I/2o6D/9sRRf/bE8g/2hZKP9k&#10;YzD/YHA3/1x8Pf9YiEL/VZNG/1OdSf9Rpkv/T7BN/066T/1NxlD6TdlR9kzqUfJN91HnUPpS21L7&#10;VM5U/FXHVv1VwVf+VbxY/lW8WP5VvFj+VbxY/lW8WP5VvFj+Vf9XHAL/UiYD/1omBP9iJgT/aiwH&#10;/3E3Dv9zQhb/c0wf/3BWKP9rYDD/Zms4/2N3Pv5fg0T7W45I+ViYTPdWoU/1VatR81O1U/FSwVTv&#10;UdBV61HnVeZS9lbaVPlYzFb6WcNY+1q8Wvtat1v7WbNc+1mzXPtZs1z7WbNc+1mzXPtZs1z7Wf9Y&#10;GwL/UyUD/14jA/9nIwT/cCoG/3c1Df96QBX/ekod/3hTJv9zXC/8bmY3+GlyP/RlfkXxYYlK7l6T&#10;TutcnVLoWaZV5liwV+RXvFjiVsxZ3lbkWdhW9FvKWPddwFr4Xrhc+F6zXfherl74Xatf+VyrX/lc&#10;q1/5XKtf+VyrX/lcq1/5XP9ZGwL/ViMD/2IgA/9sIAP/dSgF/30zC/+APRP/gUcb/39QJPl7WS30&#10;dmI27nFtPupseUXmaIRL4mSOUd5hmFXbXqJZ1lysW9NbuF7QWsZfzVrfYMha8mG+XPVitV70Yq5g&#10;9WKqYfVhpmL2YaNj91+jY/dfo2P3X6Nj91+jY/dfo2P3X/9aGgL/WSEC/2YdAv9wHgP/eiYE/4Ix&#10;Cf+GOxD/iEQZ+YZNIfKDVivrfl405XlpPeB0dEXab39M02qJU89mkljLY5xdx2GmYMRfsWPBXr9k&#10;vl7SZbpf7GayYPJmq2LyZqVk8mWhZfNkn2X0Y5xm9WKcZvVinGb1Ypxm9WKcZvVinGb1Yv9bGgL/&#10;XB8C/2kbAv91HAL/fiQD/4cuCP+MOA77jkIW8o5KHuuLUifkh1sw3YFmOtN6cEXNdXpOyHCDVcNs&#10;jVu+aZZgumagZLdkq2e0Y7hpsWLKaq5j5mqoZO9qombvaZ1n8GiaaPFnmGnyZpZp82SWafNklmnz&#10;ZJZp82SWafNklmnzZP9bGQL/XxwC/2wYAv95GwL/gyED/4wsBv+RNgv1lD8S7JVHGeSTTyLcjlgt&#10;0odiOsqBbEXDe3VOvnZ/VrhyiF20bpFir2ubZqtppmqoZ7NspWfDbqJn4G6eae1tmWrubJZr72qT&#10;bPBpkmzxZ5Bs8maQbPJmkGzyZpBs8maQbPJmkGzyZv9cGQH/YhoC/3AWAv98GQL/hh8C/5ApBPqW&#10;MwnwmjwO55tEFd+aSx3TlFUsyo1fOcKHaUW7gXFPtXx7V694hF6qdI1jpXGXaKFuomydbK5vmmy+&#10;cJhs2XGVbetvkW7sbo9v7WyNb+9qjG/waYtv8WeLb/Fni2/xZ4tv8WeLb/Fni2/xZ/9dGQH/ZBkC&#10;/3IUAf9/GAH/ih0B/5QmA/abMAbrnzgK4qI/ENifRxzNmVIrxJJdObuMZkS0h25OrYJ3V6d9gF6i&#10;eYlknXaTaZhznm2UcapxkHG6co5x0XOMcupxinPrb4hz7W2Hc+5rh3PvaoZy8GiGcvBohnLwaIZy&#10;8GiGcvBohnLwaP9eGAH/ZxcB/3UTAf+DFgH/jhoB/pgjAvGfLATnpTMH3ag5DNGjRRvHnVAqvpda&#10;OLWSY0StjGxOpod0V6CDfF6af4ZklXyPapB5mm6Ld6ZyiHa2dIV2zHSEd+lyg3fqcIJ37G6Cdu1s&#10;gnbvaoF28GmBdvBpgXbwaYF28GmBdvBpgXbwaf9eGAH/aRUB/3gSAf+GFAH/kRgB+pwfAe2kJwLi&#10;qiwE1qw0C8unQxrBok4puJxYNq+XYUOnkWlNoI1xVpmIeV6ThYJkjYGMaoh/l2+DfaRyf3yzdH18&#10;yHV8fehzfHzqcXx77G99eu1tfXnua3158Gl9efBpfXnwaX158Gl9efBpfXnwaf9fGAH/axMB/3sR&#10;Af+JEwD/lRUA9aAaAeipIAHdsCQB0LAyCsasQRi8pkwns6FWNaqcX0Gil2dMmpJvVZOOd12Mi4Bk&#10;hoiKaYGFlW58g6Fyd4KwdHWCxXV0g+dzdYHqcXZ/6293fu1teH3ua3h88Gl4fPBpeHzwaXh88Gl4&#10;fPBpeHzwaf9gFwH/bhIB/34QAP+MEQD/mREA8aQTAOOuFgDWthwBy7QwCMGwPxe3q0slraZUM6Sh&#10;XUCcnWVKlJhsU4yVdFuGkX1if46HaHmMkm10ip5xcIitdG2IwXRtieRzb4fqcXCE7G9yg+1tc4Hu&#10;a3SA8Gl0gPBpdIDwaXSA8Gl0gPBpdIDwaf9hFwH/cRAB/4IOAP+QDgD1nQ0A46kMANm1DADPuRoA&#10;xbguB7u0PRWxsEkjp6tSMZ6nWz6Wo2NIjp9qUYabcll/mHpgeJWEZnKTj2xtkZxvaZCqcmaQvnNl&#10;keFyaI7rcGqK7G5siO1sbYbva26E8GluhPBpboTwaW6E8GluhPBpboTwaf9jFQH/dQ4B/4YNAPiU&#10;CwDcoggA1K0JAM+4CgDJvRcAv7wrBrW5OxOrtkchobFQL5itWTuPqmFGh6ZoT3+jcFd4oHhecp6B&#10;ZGubjGlmmpltYpmob1+ZvHBemd9vYJbsbmOR7W1mju5rZ4vvammJ8GhpifBoaYnwaGmJ8GhpifBo&#10;aYnwaP9nEgH/eQwA/4oKAN+aBADTpgcAzLEIAMe7CADBwhMAuMIoBK6/OBClvEQem7hOLJG1VziI&#10;sV5CgK5mS3irbVNxqXZaa6d/YGWlimRgo5doW6Oma1mjumxYo9xrWaDua1ya72pflvBpYZLxaGOP&#10;8WZjj/FmY4/xZmOP8WZjj/FmY4/xZv9rEAH/fgkA8ZAEANaeAwDMqgYAxLQGAL6+BQC4yBAAsMgk&#10;A6fGNQ2dw0Ibk8BMKIq9VDOBulw+ebdkRnG1a05rs3RUZLF+Wl+wiV9ar5ZiVq6lZVOuuWZSr9tl&#10;UqvyZlWk8mZYn/JmWpvzZVyX82Rcl/NkXJfzZFyX82Rcl/NkXJfzZP9wDQD/hAQA3ZYAAM6jAwDE&#10;rgQAu7cEALTCBQCuzQwAp84gAp7NMQqVyz4Wi8hJI4LGUi56w1o4csFiQGvAakdkvnNNXr18U1m8&#10;iFdUu5VbULulXU67uV5NvNtdS7n3X06x9mBRqvZgU6X2YFWh9mBVofZgVaH2YFWh9mBVofZgVaH2&#10;YP93CADrjAAA05sAAMaoAgC7sQIAsrsCAKrHBgCi0woAndYaAZXWLAaM1DoRg9JGHXrQTydyzlgx&#10;as1gOGTLaD9eynJFWMp8SVTJiE1PyZVRTMmlU0rJuVRJytxTR8j3VUjA/FhKuPtZTLL7Wk6t+lpO&#10;rfpaTq36Wk6t+lpOrfpaTq36Wv9/AADckwAAyqIAALysAQCxtQAAqMADAJ/LBgCW2QsAkeAbAYrf&#10;LAaC3zkOed5DF3HdTSBq3FYoY9tfL13aZzVY2XE6U9l7Pk/ZiEJL2ZZFSNmmR0baukhF29tHRNj0&#10;SULT/01Eyf9PRcL/UEe7/1JHu/9SR7v/Uke7/1JHu/9SR7v/UuaKAADPmwAAv6cAALKwAACnuwAA&#10;nMYDAJPRBgCL6g4AhegfAn7oLQZ26DgObuhBFmbnSh1f51IjWedbKVXnZC1Q520xTOd4NUnnhDhG&#10;6JE6Q+igPEDpsj4/6ss+PujvPj3m/z894P9CP9f/REDO/0ZAzv9GQM7/RkDO/0ZAzv9GQM7/RtaT&#10;AADEowAAtKwAAKe2AACbwQAAkMwCAIbZBgCA8hIAefIfAnHyKwZq8jYMY/M/El3zRxhX808dUvNX&#10;IU30YCRJ9GkoRvRzKkL1fi0/9YsvPPaZMTr2qTM49740NvjhNTb1+TU18/80N+z/Njnl/zg55f84&#10;OeX/ODnl/zg55f84OeX/OMieAAC2qQAAqLIAAJu9AACPyAAAg9QAAHnoBwBz/BIBa/0dAmT9JwRe&#10;/jEIWP47DVP/QxFN/0sVSf9TGEX/WhpB/2MdPv9sHzv/diE3/4IjNP+QJTL/nycw/7AoLv/IKS3/&#10;6ios//8qLP//Ki/5/yov+f8qL/n/Ki/5/yov+f8qL/n/KrmmAACqrgAAnLkAAI7FAACB0QAAdd4A&#10;AG36CQBl/xEBXv8aAlf/IwNS/ywFTP80B0j/PApD/0QMP/9MDjz/UxA4/1sSNf9jFDL/bBYv/3cX&#10;LP+EGSn/kxon/6IcJf+0HST/zB4j/+0eIv/9HyL//x8i//8fIv//HyL//x8i//8fIv//H6yrAACd&#10;tgAAj8IAAIDOAABz3AAAZ+kAAF//BgBY/w4AUf8VAUv/HQJG/yYDQf8tBDz/NQU4/zwGNP9CBzH/&#10;SQgu/1AJK/9XCij/Xwol/2kMI/90DSD/gg4d/5IPG/+iEBr/shEZ/8gSGP/lExf/+hQX//oUF//6&#10;FBf/+hQX//oUF//6FJ+zAACQvwAAgMwAAHLaAABk5AAAWPUAAFH/AQBK/wsARP8QAT7/FwE5/x4C&#10;NP8lAjD/LAMs/zIEKP84BCX/PgUi/0QFH/9KBRz/UQYa/1kGF/9jBxT/bgcS/3wIEP+MCA//nAgO&#10;/6wJDv+7CQ3/0wkN/9MJDf/TCQ3/0wkN/9MJDf/TCZG8AACByQAActcAAGTkAABU6wAAS/8AAET/&#10;AAA9/wQAN/8MADH/EAEs/xYBKP8cAST/IgIg/ycCHP8sAhn/MQMW/zYDE/88AxH/QgMP/0kEDf9R&#10;BAv/WgQJ/2YEBv9zBQP/gQUC/5AFAf+cBQH/qwUB/6sFAf+rBQH/qwUB/6sFAf+rBf9EJAL/Py4D&#10;/zw2BP9AOAT/QT0G/0FFCP9BUQ3/QF0T/z9qGP88dxz/OoQg/zeRI/82myX/NaQn/zSsKP80tSr/&#10;M74r/zLIK/8y1Sz/MeUt/zHxLf8x+y3/MP8t/zD/Lf8z/y3/Nv8s/jj/Lfk6/y72O/8u9jv/LvY7&#10;/y72O/8u9jv/Lv9FIwL/Py4D/z40A/9CNgT/RDsG/0RDCP9FTw3/RFsT/0FoGf8/dR3/PIIh/zqP&#10;JP84mif/N6Mp/zasKv82tCz/Nb0t/zTILv801i7/M+Yv/zPyL/8y/DD/Mv8w/zP/L/82/y//Of8v&#10;+Tv/MPQ9/zHxPf8x8T3/MfE9/zHxPf8x8T3/Mf9GIwL/QC0D/0EyA/9GMwT/SDgG/0hACP9JTA7/&#10;SFgU/0VlGv9Cch//QH8j/z2MJv87mCn/OqEr/zmqLf84sy7/N70v/zbHMP821TH/NuYy/zXxMv81&#10;+zL/Nf8y/zb/Mv86/zH6Pf8z8z7/NO1A/zTqQf806kH/NOpB/zTqQf806kH/NP9HIgL/QSwD/0Uv&#10;A/9JMAT/TDUG/009CP9OSA7/TVQV/0thG/9IbiD/RXsl/0KIKP8/lCv/Pp4u/z2nL/88rzH/PLgy&#10;/zvDM/86zzT/OuE1/zruNf86+DX/Ov81/zr/Nfs+/zXyQf8360L/OOVE/zjhRf844UX/OOFF/zjh&#10;Rf844UX/OP9IIgL/QywD/0gsA/9OLQT/UTEF/1M5CP9VRQ7/U1EV/1FdHP9OaiH/S3cm/0iDK/9F&#10;jy7/RJkw/0KiM/9BqzT/QbQ2/0C9N/8/yTj/P9s4/z/qOf8/9Tn/P/85+0D/OPFD/zroRf884Uf/&#10;PNpI/z3VSf891Un/PdVJ/z3VSf891Un/Pf9JIQL/RCoD/00oA/9TKQT/Vy0F/1k2CP9cQg7/W04V&#10;/1hZHP9VZSL/UnIo/09+Lf9MijD/SpQz/0ieNv9Hpjj/Rq85/0W4O/9FxDz/RNI8/ETlPfhE8j31&#10;Rf488UX/PuZI/0DcSv9B0kv/QcxN/0HJTf9ByU3/QclN/0HJTf9ByU3/Qf9KIAL/SCcC/1ElA/9Y&#10;JQP/XSoE/2AzB/9jPw7/YkoV/2BVHP9cYSP/WW0p/1V5Lv9ShDP/UI82/U6ZOftMojv6S6o9+Eq0&#10;P/dKvkD1ScxA8UnhQe1K8EHqSvxC5Er/RNhM/0XMT/9GxlD/RsBR/0a+Uf9GvlH/Rr5R/0a+Uf9G&#10;vlH/Rv9MIAL/TCQC/1UhAv9dIQP/YycE/2cxBv9qPAz/akcU/2dSG/9jXCP/X2gq+1x0MPdZfzX1&#10;Voo58lSUPPBSnT/uUaZB7FCvQ+pPukToTsdE5k/dReFP7kXdTvtI1E//SchR/0rAU/9KulT/SrZV&#10;/0q0Vv9KtFb/SrRW/0q0Vv9KtFb/Sv9NHwL/UCEC/1oeAv9iHgL/aSUD/20tBf9xOQv/cUQS/29O&#10;GvtrWCL1ZmMp8WNvMO1gejbpXIU75lqPP+RYmELhVqJE31WrRtxTtkjaUsNK1lLYStFT7EvMU/pN&#10;xVT/TrxW/0+1V/9PsFj/TqxZ/02qWv9Nqlr/Tapa/02qWv9Nqlr/Tf9OHgL/Ux4C/14bAv9nGwL/&#10;biID/3MqBP93NQn/eEAQ+XdKGPJzVCDsb14o52tqMOJndTbeY4A82V+KQdRdk0bRW51JzlmmTMtY&#10;sE7IV7xQxlbNUcNX5lG+V/dSuFj/U7Ba/1OrXP9Sp13/UqNd/1GiXf9Qol3/UKJd/1CiXf9Qol3/&#10;UP9PHgL/VxsC/2IXAf9sGQL/dCAC/3knA/9+Mgf5gDwN8X9GFep7UB3kd1sm3XNmLtVtcDfQaXo+&#10;y2WERMdijknEYJdNwF6gUL1dqlO7W7ZVuFvFVrVb31ayXPNXrF39V6Ze/VahYP5VnmD/VJxh/1Oa&#10;Yf9TmmH/U5ph/1OaYf9TmmH/U/9QHQL/WhkB/2UVAf9wFwH/eB0B/38kAv2ELgXzhjgK6oZCEeOE&#10;Sxnbf1cj0XliL8t0bDjFb3ZAwGx/RrxoiEu4ZpFQtWObU7FhpVauYLBZq1+/Wqlf1FumYO9bomH6&#10;Wp1j+1mZZPxYlmT9V5Vl/lWUZf5VlGX+VZRl/lWUZf5VlGX+Vf9QHQL/XRcB/2kSAf90FQH/fRoB&#10;/4QhAfeJKgPtjTQH5I09DdyLSBbRhVQjyX9eLsJ6aDi8dXFAt3F6R7JuhE2ua41SqmiWVqdmoFmj&#10;ZatcoGS5Xp5kzV6bZOpemGb4XZRn+VySaPtakGj8WY5o/VeOaP1Wjmj9Vo5o/VaOaP1Wjmj9Vv9S&#10;HAH/XxQB/2wRAf94EwH/gRcB/4gdAfKPJQLnky8E3pU4CdOQRRXKi1EiwoVbLruAZTi0e25Br3d3&#10;SKp0f06lcIhToW6SV51rnFuZaqdelmm1YJRoyGGSaeZgj2r3X41r+F2La/lciWz7Wohs/FiIa/xY&#10;iGv8WIhr/FiIa/xYiGv8WP9UGgH/YhMB/28QAf97EgD/hRQA+o0ZAO2THwHimSgC2JkzCMyVQhTE&#10;kE4hvItZLbSFYjeugWtAqHxzSKJ5fE6ddoVUmXOOWJVxmFyRb6RgjW6xYottw2OJbuJih2/2YYZv&#10;91+Fb/ldhG/6W4Nv+1mDb/xYg2/8WINv/FiDb/xYg2/8WP9WGAH/ZBEB/3IOAP9+EAD/iBEA9ZEU&#10;AOiYGQDdniAB0Z4xB8eaQBO+lUwgtpBWLK6LYDenhmhAoYJwSJx+eU6We4JUkniLWY12lV2JdKBh&#10;hXOuY4Jyv2SAc95kgHT1Yn909mB/c/hefnP5XH5y+lp+cvtZfnL7WX5y+1l+cvtZfnL7Wf9YFwH/&#10;ZxAB/3UOAP+BDgD/jA4A8ZUQAOOdEQDWoxsAy6EvBsKePhK5mUoesJRUK6mQXTaii2Y/m4duR5WE&#10;dk6QgH9Ui36IWYZ7kl2BeZ5hfXirZHp4vGV5eNlleHn0Ynl49mB5d/heeXb5XHl1+lp5dftaeXX7&#10;Wnl1+1p5dftaeXX7Wv9aFQH/aQ4A/3gMAP+EDADvkAsA3ZoKANmiCwDQphgAxqUsBb2iPBC0nkgd&#10;q5lSKaOVWzSckWM+lY1rRo+Jc02JhnxThISFWH+BkF16f5thdn6oZHN9uWVxftNlcX7yY3J99mBz&#10;e/dedHr5XHR5+lt1eftadXn7WnV5+1p1eftadXn7Wv9dEwH/bA0A/3sLAPaICQDckwYA1Z0JANGl&#10;CgDKqhUAwakqBLemOg+uokYbpp5QKJ6aWTOWlmE8j5NpRImPcUyDjXlSfYqDV3iIjVxzhplgb4Sm&#10;Y2yEt2RqhM9kaoTwYmyC9mBtgPdeb3/5XG99+ltwfPtacHz7WnB8+1pwfPtacHz7Wv9fEQH/bwoA&#10;/34IAOOMAwDWlwUAz6AHAMqoCADErhMAu60nA7KrNw2pp0QZoKROJpigVzGRnF86iplnQ4OWb0p9&#10;k3dQd5GAVnKPilptjZZeaIujYWWLtGNji8xjY4vuYWWJ919nhvheaYT5XGqC+lprgftaa4H7WmuB&#10;+1prgftaa4H7Wv9iEAD/cgcA+IIDANuPAgDPmgUAyaMGAMOsBgC9shAAtbIkAqywNQujrUIXm6pM&#10;I5KmVS6Ko104g6BlQH2dbEd2m3RNcJl9U2uWiFhmlZRcYpShX1+TsmBdk8lgXZPtX16Q+F5hjPlc&#10;Y4r6W2SH+1plhvtZZYb7WWWG+1llhvtZZYb7Wf9mDQD/dwMA44cAANOTAQDKngQAwqcEALuvBAC1&#10;tg0ArrchAqW2Mgmdsz8VlLBKIIytUyuEqls0fahjPHalakNwo3JKaqF7T2WghlRgnpFYW52fW1id&#10;sF1WncddVp3rXFea+ltalfpaXJH7WV6O/FhfjfxXX438V1+N/FdfjfxXX438V/9qCgD/fAAA3IwA&#10;AM2YAADDowMAuqoCALOzAQCsvAoApr0dAZ68LwaWujwRjbhHHIW1UCd9s1kwdrFgOG+vaD9prXBF&#10;Y6t5Sl6qhE9aqZBSVaieVVKnr1dRqMZXUKfqV1Cl/FdTn/1XVZr9VleW/lZYlf5VWJX+VViV/lVY&#10;lf5VWJX+Vf9vBADmggAA0pEAAMadAAC7pgEAsq4AAKq3AQCiwgUAnMQYAJXDKgSNwjkNhcBEGH2+&#10;TiF1vFYqbrpeMmi5Zjhit24+XbZ4Q1i1gkdUtI9LULSdTk2zrlBLtMVQS7PqUEqx/1FMq/9STqX/&#10;UlCh/1JRnv9RUZ7/UVGe/1FRnv9RUZ7/Uf92AADdiQAAypcAAL6iAACzqgAAqbMAAKC8AgCYxgYA&#10;kcwSAIvMJQKEyzQJfMlAEnXIShttx1MjZ8VcKmHEZDBcw202V8J2OlPCgT9PwY5CS8GdRUjBrkZH&#10;wcVGR8HqRkS+/0lFuf9KR7P/S0mt/0xKq/9MSqv/TEqr/0xKq/9MSqv/TOl/AADRkAAAwp4AALWn&#10;AACqrwAAoLgAAJbBAgCMywcAhNUNAIDVHgF51S4FctQ8DGzTRxRl0lAbX9FZIVrRYidV0GssUdB1&#10;ME3PgTRJz443Rs+dOUTQrjtC0MY7Q9DqOkDN/T4+y/9AQMP/QkG9/0NCuf9EQrn/REK5/0RCuf9E&#10;Qrn/RN2IAADHmAAAuKMAAKurAACgtAAAlb4AAIvIAwCA0QcAeOENAHThHQFu4SsDaOA3CGHgQg5c&#10;4E0UV+BWGVPgXx1P4GkiS+BzJUfgfihE4IsrQuCaLT/hqy8+4sEvPuLlLzzf+jE53v80Odn/NjrQ&#10;/zg7zP85O8z/OTvM/zk7zP85O8z/Oc2SAAC8oAAAragAAKGxAACVuwAAicUAAH7PAgB02gYAbusR&#10;AGjrHgFi6yoDXew1BlfsPwtS7EgPTexRE0rtWhZG7WMZQ+1tHEDteB497oUhOu6TIzjvoyQ28LYm&#10;NfHSJjTv8yY07P8mMuv/KDLn/ysz5P8sM+T/LDPk/ywz5P8sM+T/LMGcAACwpgAAo64AAJa4AACJ&#10;wwAAfc0AAHHYAABn5gYAYvYRAFz3HQFX9ycCUvcxBE34OgZI+UIJRPlLC0H6VA4++lwQO/tlEjj7&#10;bxQ1+3sWMvyJGDD9mBku/aobLP6/HCv/4x0q/PodKvr/HSr3/xwq9/8dKvf/HSr3/x0q9/8dKvf/&#10;HbOjAACkqwAAl7YAAInBAAB7ywAAb9YAAGPfAABb9QYAVf8QAFD/GQFL/yMCRv8sA0L/NAQ+/zwF&#10;Ov9DBjf/Swc0/1MIMf9bCS7/ZAor/28MKP98DSb/iw4k/5wQIv+uESH/xRIg/+kTH//8Ex7//xMe&#10;//8THv//Ex7//xMe//8THv//E6apAACYswAAir8AAHvKAABu1QAAYN8AAFTnAABO/wQASf8OAEP/&#10;FAA//x0BOv8lAjb/LAIy/zMDL/86Ayv/QQQo/0gEJf9PBSL/VwUg/2AGHf9sBxr/eQcY/4oIFv+b&#10;CBX/rQkU/8MJE//jCRP/+AkT//8KE///ChP//woT//8KE///CpqxAACLvQAAfMgAAG3UAABf4AAA&#10;UeYAAEf1AABB/wAAPP8JADf/EAAy/xUBLv8dASr/IwEm/ykBIv8vAh//NQIc/zsCGf9CAxb/SQMT&#10;/1EDEf9aAw//ZgQN/3QEC/+FBAr/lgUJ/6gFCP+5BQf/0AUH/+MFB//jBQf/4wUH/+MFB//jBY26&#10;AAB9xwAAbdMAAF/gAABQ5wAAQu0AADr/AAA1/wAAL/8CACr/CgAm/w8AIv8UAB7/GgEa/x8BFv8j&#10;ARP/KAEQ/y0BDv8zAQz/OQIK/0ECB/9JAgP/UwIA/14CAP9sAgD/fAMA/40DAP+dAwD/rAMA/7UD&#10;AP+1AwD/tQMA/7UDAP+1A/85JwL/MzIC/zU0A/84NgP/ODsE/zZDBf8zTgf/MVsJ/y9oDf8tdhH/&#10;K4QU/ymRFv8pmxj/KKQZ/yitGv8otRv/J74c/yfIHP8n1B3/J+Qd/yfvHv8n+R7/J/8e/yf/Hv8n&#10;/x3/KP8d/yv/Hv8t/x/8L/8f/C//H/wv/x/8L/8f/C//H/86JwL/NDEC/zgxA/87NAP/OzkE/zpB&#10;Bf83Swf/NVgK/zNlDv8xcxL/L4EV/y2OF/8tmBn/LKEb/yyqHP8rsh3/K7se/yvEH/8r0B//KuEg&#10;/yrtIP8q9yD/Kv8g/yv/IP8r/x//LP8f/y//Ifwx/yL3M/8i9zP/Ivcz/yL3M/8i9zP/Iv87JgL/&#10;NTAC/zsvAv8+MQP/PzYE/z49Bf88SAf/O1UL/zliD/83bxP/NX0X/zOKGf8ylRv/MZ4d/zCnHv8w&#10;rx//MLcg/y/AIf8vyyL/L9wi/y/qI/8v9SP/L/4j/y//Iv8w/yL/MP8j+zP/JfU1/yXwN/8m8Df/&#10;JvA3/ybwN/8m8Df/Jv88JgL/OS0C/z8sAv9DLQP/RDIE/0M5Bf9DRQf/QlIL/0BfEP8+axX/O3gY&#10;/zmFG/83kB7/N5og/zajIf81qyL/NbMj/zS8JP80xiX/NNQl/zTmJv808Sb/NPsm/zX/Jf41/yb6&#10;Nv8o8zj/Kew6/ynmPP8q5jz/KuY8/yrmPP8q5jz/Kv89JQL/PSoC/0MoAv9HKQP/SS0E/0o2Bf9K&#10;QQf/SU0M/0daEf9FZxb/QnQa/0CAHf8+jCD/PZUi/zyeJP87pib/O64n/zq3KP86wSj/Os0p/zrh&#10;Kf467in7Ovkp9zv/KfY6/yvwO/8t6D3/LuE//y7bQf8u20H/LttB/y7bQf8u20H/Lv8+JQL/QSYC&#10;/0gkAv9MJQL/TykD/1IzBf9RPgf/UUkM/09WEv9MYhf/Sm8c/0d7IP9FhiP/Q5El/0KaJ/9Boin/&#10;Qaoq/UCyK/xAvCz7P8gt+D/bLfRA6y3wQPct7UD/L+s//zHkQf8y20P/M9FE/zPLRv8zy0b/M8tG&#10;/zPLRv8zy0b/M/9AJAL/RSMC/0wgAv9SIQL/ViYD/1kvBP9ZOgf/WUYM/1ZREv9UXRj/UWod/k51&#10;IfxMgSX5Soso90mVK/VHnSzzR6Yu8kauL/BFuDDvRcQx7UXTMehG6DHlRvYy4kX/Nd9E/zbTR/83&#10;ykj/OMRK/zi/S/83v0v/N79L/ze/S/83v0v/N/9BIwH/SR8B/1EcAf9XHAL/XCMC/2AsA/9gNgb/&#10;YEEL/15NEf1bWBj4WGQd9FVwI/FTfCfuUIYr60+QLulNmTDnTKEy5UyqM+NLtDTiS8A14EvPNdtL&#10;5jbVSvQ40Ur/Os5K/zzETP88vU3/PLhP/zy0T/87tE//O7RP/zu0T/87tE//O/9CIgH/TBwB/1UY&#10;Af9cGQH/YyAC/2YoA/9oMgX/aD0J+mZIEPRjUxfuYF8d6l1rI+ZadijiV4Et31WLMNxTlDPZUZ02&#10;1VCmONNPrzrQT7s7zk7JPMtP4T3HT/I+w0//QMBP/0G3Uf9BsVL/QK1T/0CqVP8/qlT/P6pU/z+q&#10;VP8/qlT/P/9GHwH/UBkB/1kVAf9iFwH/aB0B/2wkAv9vLgP5bzgH8W5EDutrThXlaFsc32RnI9pg&#10;cSrUXXsv0FuFNMxYjjjJV5c7x1WgPcRUqT/CU7RBv1PCQr1T1kO5U+1EtlP9RbNU/0WsVv9Ep1f/&#10;RKRY/0OhWP9CoVj/QqFY/0KhWP9CoVj/Qv9IHQH/UxYB/10SAf9mFAH/bRkB/3IhAft1KQLydjMF&#10;6XY+C+JzShLbb1ca0mtiI81nbCvIZHYxxGF/N8BeiTu9XJI+uluaQbdZpES1WK5Gsle7R7BXzUit&#10;WOhIqlj6SadZ/0ihWv9InVv/R5tc/0aZXP9FmVz/RZlc/0WZXP9FmVz/Rf9LGgH/VxMB/2EQAP9r&#10;EgD/chYA/3gcAfV7JAHrfS0D4n45B9l7RhDQdlMayXFeJMNtaCy+anEzumd7OLZkgz2yYoxBr2CV&#10;Raxen0epXalKply2S6Rcx0yiXOJNn133TJxe/0yYX/9KlWD/SZNg/0iRYP9HkWD/R5Fg/0eRYP9H&#10;kWD/R/9OGAH/WhEB/2QOAP9vEAD/dhMA/H0XAO+BHgHkhCcC24Q0BdCBQw/IfE8ZwXhaI7tzZCy1&#10;cG0zsWx2Oq1qfz+pZ4hDpWWRR6Jjm0qfYqVNnGGxT5lgwVCXYNxQlWHzT5Ni/06QY/9MjmT/S4xk&#10;/0qLZP9Ii2T/SItk/0iLZP9Ii2T/SP9QFgH/XBAA/2gNAP9yDgD/ehAA9oESAOmGFwDeiiAB0oow&#10;BMmGQA7Bgk0Zun1XI7R5YSyudWo0qXJyOqRve0CgbIREnWqNSJlol0yVZ6FPkmatUZBlvVKOZdRT&#10;jGbwUYtn/1CIZ/9Oh2j/TIZo/0uFZ/9JhWf/SYVn/0mFZ/9JhWf/Sf9SFAH/Xw4A/2sLAP91DAD5&#10;fg0A8IUOAOOLEADWjxoAzI4uBMOLPQ27h0oYtINVIq1+Xiune2czondvOp10eECZcoBFlW+JSZFt&#10;k02NbJ5QimqqU4dquVSFas9UhGvuU4Ns/1GCbP9PgWv/TYBr/0yAa/9KgGv/SoBr/0qAa/9KgGv/&#10;Sv9UEgH/YQwA/24KAP14CQDogggA3IkJANiPCwDQkxcAxpMrA76QOwy2jEgXrohSIaeEXCuhgGQz&#10;nHxtOpd5dUCSd31FjnWGSopykE6GcZtRgm+nVH9vtlV9b8tWfG/rVHxw/1J7cP9Qe2//Tntv/017&#10;bv9Le27/S3tu/0t7bv9Le27/S/9XEQD/YwoA/3AHAPB8BQDchQUA1IwIANCTCQDKlhQAwZcpA7mU&#10;OQuxkEYWqY1QIKKJWiqchWIyloJqOZF/cj+MfHpFh3qDSoN4jU5/dphRe3WkVHh0s1Z2dMhWdXTo&#10;VXV1/VN1dP9RdXP/T3Zy/012cf9MdnH/THZx/0x2cf9MdnH/TP9ZEAD/ZgcA/3MEAOF/AQDWiAQA&#10;z5AGAMqWCADEmhIAvJsmArSYNwmslUQUpJFOH52OVyiWimAxkIdoOIuEcD+GgnhEgX+BSX19i014&#10;e5ZRdHqiVHF5sVZvecVWbnrmVW56/FNvef9RcHf/T3F2/01xdf9McXX/THF1/0xxdf9McXX/TP9b&#10;DgD/aQQA9ncAAN2CAADQiwMAyZMFAMSZBgC+nhAAtp8kAq6dNAimmkETn5ZMHZiTVSeRkF4vi41l&#10;N4WKbT2AiHVDe4V+SHaDiExygpNQboCgU2t/rlVof8JWZ3/jVWiA+lNpfv9Ranz/T2t7/01sef9M&#10;bHn/TGx5/0xsef9MbHn/TP9eDAD/bAEA5noAANaGAADLjwIAxJcEAL6dBAC4og4AsaMhAamiMgeh&#10;nz8RmZxKG5KZUyWLllwthZNjNX+Razt6jnNBdYx8RnCKhUtriJFPZ4edUmSGrFRihr9VYYbhVGGG&#10;+VJjhP9QZYH/T2Z//01nfv9MZ37/TGd+/0xnfv9MZ37/TP9hCgD/bwAA4H4AANCJAADGkwEAv5sD&#10;ALihAgCxpgsAqqgeAaOnLwWbpT0PlKJIGYyfUSKFnFkrf5phMnmYaTl0lXE/b5N5RGqSg0hlkI5M&#10;YY+bT16OqlJbjr1SWo7eUluN+FBci/9PXoj/TmCF/0xhg/9LYYP/S2GD/0thg/9LYYP/S/9kBQD1&#10;dAAA2oIAAMuOAADBlwAAuJ4BALGlAACpqwcAo60aAJysLASVqzoMjahFFoamTx9/pFcoeaJfL3Og&#10;ZjVtnm47aJx3QGOagUVfmYxJW5iZTFeXqE5Vl7tPVJfcTlSW9k5VlP9NWJD/TFmN/0tbiv9KW4r/&#10;SluK/0pbiv9KW4r/Sv9oAADleQAA0YcAAMWSAAC7nAAAsaIAAKmpAAChsQIAm7MVAJWzKAKOsjYJ&#10;hrBCEn+uTBt4rFQjcqpcKmyoZDFnp2w2YqV1O12kf0BZo4pDVaKXR1Ghp0lPobpKTqLZSU6g9UlO&#10;n/9JUJn/SVKW/0hUkv9HVJL/R1SS/0dUkv9HVJL/R/9uAADefwAAyo0AAL6YAACzoAAAqqcAAKGu&#10;AACXtgAAkboQAIy6IwGFuTIGfrg+Dne2SRdxtVIea7NaJWWyYitgsWowW7BzNVevfTlTrok9T62W&#10;QEytpUJKrblDSa7YQkir9UNHqv9ESaX/REug/0RNnP9ETZz/RE2c/0RNnP9ETZz/ROp1AADShgAA&#10;w5MAALedAACspAAAoqsAAJizAACOuwEAhcEMAIHCHQB7wi0DdcE6CW/ARRFpv08YY75XHl69XyNZ&#10;vGgoVbtxLVG7ezBNuoc0SrqVN0e6pTlFurg6RLrXOUO49TtCtv89QrP/PkSu/z5Fqf8+Ran/PkWp&#10;/z5Fqf8+Ran/PuB9AADJjQAAu5oAAK6iAACjqQAAmLEAAI65AACEwQIAeckHAHTLFABwzCYBa8s1&#10;BWXLQApgyksQW8pUFlfJXRpSyWUfTshvI0vIeiZHyIYpRMiULELIpC5AyLgvP8nXLz/H9TA9xP8z&#10;O8P/NTy+/zY9uP83Pbj/Nz24/zc9uP83Pbj/N9GGAADAlQAAsp8AAKWnAACarwAAjrcAAIO/AAB4&#10;xwMAbs8HAGXXDQBj2B0AYNgtAlvYOgRX2EYJU9hQDU/YWRFL12IVR9dsGETXdxtB14QePtiTIDzY&#10;oyE72bciOtrVIjrW8iM31P8nNtL/KTTR/ys2yv8tNsr/LTbK/y02yv8tNsr/LcWQAAC2nQAAqKUA&#10;AJytAACPtgAAg74AAHfHAABszwIAYtYHAFrkDgBY5BwAVOQpAVDkNQNM5T8FSOVJB0XlUwpC5lwN&#10;P+ZmDzzmcRI6534UN+eMFjXnnBcz6K4ZMunGGTLo6hkx5f4ZL+T/HC7k/x4t4v8gLeL/IC3i/yAt&#10;4v8gLeL/ILqaAACqowAAnasAAJC0AACDvQAAd8YAAGvPAABf1gAAVN4EAFHwEABN8BsASvAmAUbx&#10;MAJC8joDPvJDBDvzSwU481QHNvRdCDP0aAkw9XQLLvWBDCz2kQ4q9qIPKPe3ECf41hEn9vQRJvP/&#10;ESbx/xEl8f8TJfH/EyXx/xMl8f8TJfH/E62hAACgqQAAkrMAAIS8AAB2xgAAac8AAF3YAABR3wAA&#10;Se4EAEb8DgBC/RcAPv4hADv+KgE3/zMCNP86AjD/QgMt/0oDK/9TBCj/XAUl/2YFIv9zBiD/gwcf&#10;/5QIHf+mCBz/vAgb/+IJGv/5CRr//wkZ//8JGf//CRn//wkZ//8JGf//CaKnAACTsQAAhbsAAHbG&#10;AABp0AAAW9oAAE7gAABD5QAAPvsBADr/DAA2/xMAMv8bAC//IwAr/yoBKP8xAST/NwEh/z8CH/9G&#10;Ahz/TgIZ/1gDFv9jAxP/cAMS/4EEEf+TBBD/pwQP/70FDv/gBQ7/9gUO//8FDv//BQ7//wUO//8F&#10;Dv//BZWvAACGugAAd8UAAGjQAABa2wAATOEAAEDnAAA38wAAMv8AAC7/BwAq/w4AJv8TACP/GgAf&#10;/yAAG/8mABj/KwEV/zIBEv84ARD/QAEO/0gBDP9SAQn/XQIG/2sCBP99AgL/kAIB/6MCAP+2AgD/&#10;zQMA/+wDAP/sAwD/7AMA/+wDAP/sA4i5AAB4xAAAadAAAFvdAABL4wAAPukAADLuAAAr/wAAJv8A&#10;ACH/AAAd/wgAGv8NABb/EQAT/xYAEP8aAA7/HwAL/yQACf8qAAb/MAAC/zcBAP9AAQD/SgEA/1YB&#10;AP9kAQD/dQEA/4gBAP+aAQD/qgEA/7sBAP+7AQD/uwEA/7sBAP+7Af8vKwH/KzIC/y8xAv8wNAL/&#10;LzkD/ytBA/8nTAT/I1gF/yFmBv8gdAf/HoIJ/x6OC/8emAz/HqEN/x6pDv8esA//HbgP/x3BEP8d&#10;yxD/HdsR/x3oEf8d8hH/HfwR/x7/Ef8e/xD/Hv8Q/x//Ef8f/xL/If8T/yL/E/8i/xP/Iv8T/yL/&#10;E/8vKwH/LjAC/zIvAv8zMQL/MjYD/y8+A/8rSQX/KVYG/ydjB/8lcQj/JH4L/yOKDP8jlQ7/Ip4P&#10;/yKmEP8irRH/IrUR/yK9Ev8ixxL/ItQT/yLlE/8i8BP/IvoT/yL/E/8j/xL/I/8S/yP/FP8k/xX+&#10;Jv8W/Cf/Fvwn/xb8J/8W/Cf/Fv8wKgH/MS0C/zUrAv83LQL/NjID/zQ6A/8yRQX/L1IG/y1gB/8s&#10;bQr/KnoM/ymGDv8okRD/KJoR/yiiEv8nqhP/J7EU/ye5FP8nwxX/J88V/yfhFf8n7RX/J/gV/yj/&#10;Ff8o/xX/KP8W/yf/F/wp/xj2K/8Z9Cz/GfQs/xn0LP8Z9Cz/Gf8xKQH/NCkB/zkoAv87KgL/PC4C&#10;/zo2A/85QgX/N08G/zVcCP8zaQv/MXYO/zCCEP8vjRL/LpYU/y6eFf8tphb/La0W/y21F/8tvhj/&#10;LcoY/y3cGP8t6hj/LfUY/S7/GPou/xj5Lf8a+S3/HPMv/xztMf8d6jL/Heoy/x3qMv8d6jL/Hf8z&#10;KQH/OCYB/z0kAf9AJQL/QSkC/0IzA/9BPgX/P0oG/z1XCf87ZAz/OXAP/zd9Ev82iBT/NZEW/zWa&#10;F/80ohn/NKkZ/zOxGv8zuhv/M8Ub/TPTG/oz5hv3NPMb8zX+G/E0/x3wM/8f7jP/IOc2/yHhN/8h&#10;3jj/Id44/yHeOP8h3jj/If81JwH/PSIB/0IgAf9GIAH/SCUC/0ovA/9JOgT/R0YG/0VSCf9DXw3/&#10;QWsR/z93FP89ghf+PIwZ/DyVGvs7nRz5O6Ud+DqtHvY6th71OsAf8zrOH/A64x/rO/Ef6Dr9IeY6&#10;/yPkOv8l4Tr/Jdg8/ybQPf8mzT7/Js0+/ybNPv8mzT7/Jv85JAH/QR4B/0cbAf9LGwH/TyIB/1Er&#10;Av9RNgT/T0EG/0xNCf9LWg78SWYS+EdyFvVFfRnzQ4cb8UKRHe9CmR/tQaEg7EGpIepAsiLoQLwi&#10;50DKI+RB3yPgQe8k3ED8J9hA/ynUP/8qz0D/KsdC/yrCQ/8qwEP/KsBD/yrAQ/8qwEP/Kv88IAH/&#10;RRoB/0sXAf9RFwH/Vh8B/1gnAv9YMQP/VzwF/FVICfZSVA7yUGET7k5tF+pMeBvnSoIe5UmMIOJI&#10;lSLgR50k3kelJdxGribaRbkn2EXGKNRF3CnPRu4qy0X7LchF/y7FRf8vwEb/L7pI/y+1Sf8utEn/&#10;LrRJ/y60Sf8utEn/Lv9AHQH/SRYB/1ATAf9WFAD/XBsB/18jAf9gLAL6XzcE811CCO1aTw3nWFwT&#10;4lZoGN5TchzaUX0g1k+GJNJOjyfQTZgpzUygK8tLqS3JSrMux0q/L8VK0DDCS+gwvUv4MrpK/zO4&#10;S/8zs0z/M65N/zOqTv8yqU7/MqlO/zKpTv8yqU7/Mv9DGgH/TBMA/1QQAP9cEgD/YRcA/2UeAftm&#10;JwHyZjED6mU9BuNjSgvcYFcS1V1iGdBabR/MV3cjyFWAJ8VUiSvCUpIuwFGaML5QozK7T600uU+5&#10;NbdPyDa0T+I2sU/0N65Q/zisUP84p1H/N6NS/zagU/81n1P/NZ9T/zWfU/81n1P/Nf9GFwH/UBEA&#10;/1gNAP9gEAD/ZhMA/2oZAPRsIQHqbSsC4Ww3BNlqRQrQZ1ISymNeGsVgaCDBXnImvVx7KrpahC63&#10;WIwxtFeVNLFVnjavVKg4rVSzOqpTwjuoU9o7pVTwPKJV/zyhVf87nVb/OppX/zmXV/84l1f/N5dX&#10;/zeXV/83l1f/N/9JFAD/Uw4A/1wMAP9lDQD/aw8A+m8TAOxyGQDidCMB2HMyA85xQgnHbU8SwWpa&#10;GrtnZCG3ZG0ns2J2LK9ffzCsXoc0qVyQN6dbmTqkWaM8oVmuPp9YvT+dWNFAmlnsP5hZ/j+XWv8+&#10;lFv/PJFb/zuPW/86j1v/Oo9b/zqPW/86j1v/Ov9MEgD/Vg0A/2AJAP9oCgD6bwwA83MOAOV3EQDa&#10;eRsAz3kuAsd3Pgm/dEsRuXBWGrNtYCGvamkoqmdyLadlejKjY4M2oGGMOZ1glTyaXp8/l12qQZVd&#10;uEKTXctDkF3oQ49e/EGOX/9Ai1//Popf/z2IX/88iF//O4hf/zuIX/87iF//O/9OEQD/WAoA/2MH&#10;APpsBgDncwYA3XgIANp7CwDRfhcAyH4rAsB8Owi5eUgRsnZTGaxyXSGnb2Yoo21uLp9qdzObaH83&#10;mGaIO5VlkT6RY5tBjmKnQ4xhtEWJYcdFiGLlRYZi+kOGY/9ChGP/QINj/z6CY/89gmP/PIJj/zyC&#10;Y/88gmP/PP9QDwD/WwcA/2YDAOxvAgDcdgMA1HwHANGACQDKghQAwoMoArqBOQezfkYQrHtRGaZ3&#10;WiGhdGMonHJrLphvczOUbXw3kWuEO41qjj+KaJhChmejRIRmsUaBZsNHf2bhR39n+EV+aP9Dfmj/&#10;QX1n/z98Z/8+fGf/PXxn/z18Z/89fGf/Pf9SDgD/XQMA/WkAAOFyAADWegIAzn8FAMqDCADFhhIA&#10;vIcmAbWGNgaug0MPp4BOGKF8WCCbeWAnlndpLZJ0cDOOcnk3inCBPIZuiz+DbZVDf2yhRXxrrkd6&#10;a79IeGvdSHhs9kZ4bP9Ed2z/Qndr/0B3av8/d2r/Pndq/z53av8+d2r/Pv9UDAD/XwAA8mwAAN12&#10;AADQfQIAyYMEAMSHBgC/ihAAt4wjAbCKNAWpiEEOooVMF5yBVR+Wf14mkXxmLYx5bjKId3Y3hHV/&#10;O4B0iD98cpJDeHGeRnVwrEhzb71JcXDZSXFw9Edxcf9EcnD/QnJv/0Fybv8/cm7/PnJu/z5ybv8+&#10;cm7/Pv9WCgD/YgAA5m8AANd5AADMgQEAxYcDAL+LBAC5jg4AspAgAauPMQWkjD8NnYpKFpaHUx6R&#10;hFwli4FkLIZ/azGCfXM2fnt8O3p5hj92d5BCcnacRW91qUhsdbpJa3XUSWt18kdrdf9FbHX/Q21z&#10;/0Ftcv8/bXL/P21y/z9tcv8/bXL/P/9ZBwD/ZQAA4nIAANF8AADHhAAAwIoCALmPAgCzkgwArJQd&#10;AKaTLwSekTwLmI9IFJGMURyLiVokhodiKoGFaTB8gnE1eIF6OnR/gz5wfY5CbHyaRWl7p0dmerhI&#10;ZHvQSGR78Edle/9EZnr/Q2d4/0Fodv8/aHb/P2h2/z9odv8/aHb/P/9bBAD3aQAA3XYAAM2AAADD&#10;iAAAu44AALSTAQCtlwkAp5gaAKCYLAOZljoKkpRFEoySTxqGj1cigI1fKHuLZy52iW8zcod3OG2F&#10;gTxphItAZoKXQ2KBpUZggbZHXoHNR16B70Zfgf9EYH//QmF9/0Fie/8/Y3r/P2N6/z9jev8/Y3r/&#10;P/9eAADpbQAA1nkAAMiEAAC+jAAAtpMAAK6XAACmmwQAoJ0XAJqdKQKTnDcIjJpDEIaYTRiAllUf&#10;epRdJnWSZSxwkGwxbI51NmeNfjpji4k+X4qVQVyJo0RaibRFWInLRViI7URYiP9DWYb/QVuD/0Bd&#10;gf8+XYD/Pl2A/z5dgP8+XYD/Pv9iAADkcQAAz34AAMOIAAC5kQAAsJcAAKebAACeoQAAmKMTAJOj&#10;JQGNojQGhqFADYCfShV5nVMcdJtaI2+ZYihqmGouZpZyMmGVfDddlIY6WZKTPlaSoUBTkbJBUpLJ&#10;QlKR60FSkP9AUo//P1WL/z5WiP89V4f/PVeH/z1Xh/89V4f/PflnAADddgAAyYMAAL2NAACzlQAA&#10;qZsAAKCgAACWpwAAj6kPAIuqIQGFqTAEf6g8CninRxJzpVAYbaNYHmiiYCRkoWcpX6BwLlueeTJX&#10;nYQ2U5yROVCcnztOm7A9TJzHPUyb6jxMmf88TJj/PE2V/zxPkf87UI//O1CP/ztQj/87UI//O+tt&#10;AADTfAAAw4kAALeTAACsmgAAop8AAJmlAACOqwAAhbALAIGxGwB8sSsCd7A4B3GvQw1rrk0UZq1V&#10;GWGsXR5dq2UjWapuJ1WpdytRqIIvTaePMkqnnjVIp682R6fGNkam6TZFpP43RaP/N0ag/zdInP83&#10;SZr/N0ma/zdJmv83SZr/N+J0AADKgwAAvI8AALCYAAClngAAm6QAAJCrAACFsQAAergEAHa5FABy&#10;uSUBbbkzBGi4PwhjuEkOXrdSE1q2WhhWtmIcUrVrIE60dSRLtIAnSLOOKkWznSxCs64tQbPFLkGz&#10;6S1AsP4vP6//MT6t/zJAqP8yQab/MkGm/zJBpv8yQab/MtV8AADCigAAtZYAAKidAACdowAAkqoA&#10;AIexAAB8twAAcL4DAGjCDgBmwx0AY8MtAV7DOQRaw0QIVsJODFLCVxBPwV8US8FpF0jBcxpFwH4d&#10;QsCMID/AmyI9wK0jPMHEIzzA6SM6vv4mOLz/KDe7/yk4uP8qOLb/Kzi2/ys4tv8rOLb/K8mFAAC5&#10;kwAArJwAAKCiAACUqgAAiLEAAHy4AABxvgAAZsUDAFvLCABXzRMAVs4jAFPOMgFQzj4DTc9IBUnP&#10;UghGz1sLQ89lDkDPbxA+z3sTO8+JFTnPmRc3z6sYNtDDGDbP6Bg0zfsbMsv/HTHK/x8wyf8hL8j/&#10;IS/I/yEvyP8hL8j/Ib6PAACvmgAAoqEAAJapAACKsAAAfbgAAHG/AABmxgAAW8wCAFDSBwBH2gwA&#10;RtwYAEXcJwBE3TUBQd1AAj/eSwM93lUEOt9fBjjfaQc133YJM+CECzHglAwv4aYNLuG8Di3i4A4t&#10;3vgPK93/Eirc/xQp2v8WKNr/Fija/xYo2v8WKNr/FrOYAACloAAAmacAAIuwAAB+uAAAccAAAGXI&#10;AABZzgAATtMAAETbBAA/6Q0APekXADvqIwA56i4ANus4ATTrQgEx7EsCL+1VAy3tXwMq7msEKO54&#10;BSbviAYl75oHI/CuByLxyAci8O0HIez/ByHr/wgg6/8KH+r/Cx/q/wsf6v8LH+r/C6ifAACbpgAA&#10;ja8AAH+4AABxwQAAZMoAAFjQAABM1gAAQd0AADjkAAA19gwAM/cUADD3HgAu+CcAK/kwACj5OAEm&#10;+kABI/tJASH7UgEe/F0CHP1pAhr9eQMY/osDF/+eAxX/swQU/9MEFP70BBP8/wMT+v8DE/n/AxP5&#10;/wMT+f8DE/n/A52lAACPrgAAgLgAAHLCAABkywAAVtMAAEnaAAA+3wAANOQAAC70AAAr/woAKP8Q&#10;ACX/FwAi/x8AH/8mABz/LQAZ/zQAF/88ABT/RAES/04BEP9ZAQ7/ZwEM/3cBC/+KAgr/nwIJ/7UC&#10;CP/VAgf/9AIH//8CB///Agf//wIH//8CB///ApGtAACCuAAAc8IAAGTMAABW1QAASN0AADviAAAw&#10;5wAAJ+4AACP/AAAg/wQAHP8MABn/EQAW/xYAE/8bABH/IQAO/ycADf8uAAr/NgAH/z4ABP9IAAD/&#10;VAAA/2IBAP9zAQD/hwEA/50BAP+yAQD/ygEA/+oBAP/zAQD/8wEA//MBAP/zAYS3AAB0wQAAZcwA&#10;AFbYAABH3wAAOeUAAC3qAAAj7gAAHP0AABj/AAAV/wAAEf8EAA//CwAN/w4ACf8RAAb/FQAD/xoA&#10;AP8gAAD/JgAA/y4AAP83AAD/QQAA/00AAP9cAAD/bQAA/4IAAP+WAAD/qAAA/7oAAP/DAAD/wwAA&#10;/8MAAP/DAP8kLwH/JS8B/ygvAf8nMQH/JDYC/yA+Av8aSQP/F1YD/xVkA/8TcgT/En8E/xKKBP8S&#10;lAT/Ep0F/xKkBf8SrAb/ErMG/xK6Bv8Swwb/E84H/xPfB/8T6wf/E/YH/xP/B/8T/wb/E/8G/xT/&#10;B/8U/wj/E/8I/xX/Cf8V/wn/Ff8J/xX/Cf8lLgH/KS0B/yssAf8rLgH/KTMC/yQ7Av8fRgP/HVMD&#10;/xthBP8ZbgT/F3sE/xeHBf8XkQX/F5oG/xehBv8XqQf/F7AH/xe3CP8XwAj/GMoI/xjbCP8Y6Aj/&#10;GPQI/xj9CP8Z/wj/Gf8I/xn/Cf8Z/wr/GP8L/xr/C/8a/wv/Gv8L/xr/C/8mLQH/LCkB/y4oAf8v&#10;KgH/LS8C/yk3Av8nQwP/JFAD/yJdBP8gagX/HncF/x6DBv8ejQf/HpYH/x6eCP8epQn/HqwJ/x6z&#10;Cf8evAr/HsYK/x7TCv8e5Qr/HvEK/x/8Cv4f/wr9H/8L/B//DPwe/w38H/8O9yH/Dvch/w73If8O&#10;9yH/Dv8qKgH/LyYB/zIkAf8zJQH/MioB/zE0Av8vPwP/LUwD/ypZBP8oZgX/JnIG/yV+B/8liQj/&#10;JZIJ/yWaCv8loQv/JagL/ySwDP8kuAz/JcEM/yXODf8l4Q38Je8N+Sb6DPYm/w31Jv8P9CX/EPQl&#10;/xHyJv8S7Sf/Eu0n/xLtJ/8S7Sf/Ev8uJgH/NCIB/zcgAf85IQH/OCUB/zkvAv84OwL/NUcD/zNU&#10;Bf8xYQb/L20H/y55Cf8thAr/LY0M/yyWDf8snQ3/LKUO/SysD/wstA/7LL0P+SzJEPYs3RDzLewP&#10;7y34D+0t/xLrLP8U6iz/Feks/xblLf8W4C7/FuAu/xbgLv8W4C7/Fv8yIwH/OB0B/zwbAf8+GwH/&#10;QCIB/0ErAf9ANgL/PkID/zxPBf85XAb/OGgI/TZzC/s1fgz4NYgO9zSRD/U0mRDzNKAR8jOoEvAz&#10;sBLvM7kT7jPFE+s01xPnNOoS4zT3FOE0/xfeM/8Z3DP/Gtsz/xrUNP8azjX/Gs41/xrONf8azjX/&#10;Gv82HwH/PBkB/0EWAP9EFgD/Rx4B/0knAf9IMgL/Rj0D/0RJBfpCVgf2QGIJ8j9uDO89eQ/tPIMQ&#10;6jyMEug7lBPnO5wU5TukFeM6rRXiOrYW4DvCFt870hbaO+gX1Dr2GtA6/xzNOv8eyzr/Hso6/x/E&#10;O/8fwDz/HsA8/x7APP8ewDz/Hv85GwH/QBUA/0URAP9KEwD/ThkA/1AiAf9QLAH9TjcC9ktDBPBJ&#10;UAfrSF0K50ZpDeNFdBDgRH4T3UOHFdtCkBfYQZgY1UCgGdNAqRvRQLIcz0C9Hc1AzB3KQeQexkD0&#10;IMJA/yK/QP8jvUD/I7tA/yO2Qf8js0L/IrNC/yKzQv8is0L/Iv89FwD/RBEA/0oOAP9QEAD/VBUA&#10;/1YdAP1WJgHzVTEB61M9A+VSSwbfUFgK2k5jDtRMbhPQSngWzUmBGctIihvIR5IdxkeaH8RGoyHC&#10;RqwiwEW3I75FxSS8RdwkuEbwJbVG/yeyRv8nsEb/J65G/yeqR/8mp0j/JqdI/yanSP8mp0j/Jv9A&#10;FAD/SA4A/04LAP9VDgD/WREA/1wWAPRdHwDqXCoB4ls3AtpaRgXSV1MLzFVeEMhTaBXEUXIZwVB7&#10;HL5PhB+8TYwiuU2VJLdMnSa1S6cns0uxKbFKvyqvStEqrEvrK6lL/CymS/8spUz/K6NM/yqfTf8q&#10;nU3/KZ1N/ymdTf8pnU3/Kf9DEQD/SwwA/1MIAP9aCwD/Xg0A+WAQAOthFgDhYiEA1mIxAc5hQQXH&#10;X04LwlxZEb1aZBe5WG0btlZ2H7NVfiKwU4clrlKPKKtRmCqpUKIsp1CsLaVPuS+jT8svoFDmL55Q&#10;+TCcUP8vmlH/LphR/y2WUv8slFL/K5RS/yuUUv8rlFL/K/9GEAD/TgkA/1YFAP5eBgDvYgcA52UK&#10;AORmDgDWZxkAzWgtAcVnPQW/ZUoLuWNVErRgXxewXmkcrFxxIalaeiSmWYIopFiLK6FWlC2fVZ0v&#10;nFWoMZpUtDOYVMUzllThNJNV9jOSVf8ykVb/MY9W/zCNVv8ujFf/LYxX/y2MV/8tjFf/Lf9JDgD/&#10;UQUA/1oBAO5iAADfZwMA2GoGANVrCgDNbRUAxW4pAb5tOQS3a0cLsWhSEaxmXBioZGUdpGJtIqFg&#10;dSaeXn4pm12GLZhcjy+VWpkyk1mkNJBZsDaOWcA2jFnbN4pZ8zaJWv80iFv/M4db/zGGW/8whVv/&#10;L4Vb/y+FW/8vhVv/L/9LDAD/VAAA+14AAOJlAADYawEAz24FAMxwCADGchIAvnMmAbdzNgSxcEQK&#10;q25PEaZrWRihaWEdnWdqIpllcieWY3oqk2KDLpBgjDGNX5U0il6gNoderTiFXbw5g13UOYJe8DiB&#10;X/82gF//NIBf/zN/X/8xfl//MH5f/zB+X/8wfl//MP9NCQD/VgAA7mEAAN1pAADRbwAAynMDAMV1&#10;BgDAdhAAuHgjALF4MwOrdkEJpXNMEJ9wVhebbl8dlmxnIpNqbyePaHcrjGd/L4lliDKFZJI1gmOd&#10;N4Biqjl9Yrk6e2LPO3pi7jl6Y/84emP/Nnlj/zR5Y/8yeWL/MXli/zF5Yv8xeWL/Mf9PBwD/WQAA&#10;5mQAANdsAADMcwAAxHcCAL95BAC5eg4AsnwgAKx8MQOlej4Jn3hKEJp1UxeVc1wdkXFkIo1vbCeJ&#10;bXQrhWx8L4JqhTJ/aY81fGibOHlnpzp2ZrY7dGbMPHNn6ztzZ/84c2j/NnNo/zVzZ/8zc2b/MnNm&#10;/zJzZv8yc2b/Mv9RBAD/XAAA4mcAANJwAADHdgAAwHoAALp9AgC0fwwArYEdAKeBLgKgfzwImn1H&#10;D5V6URaQeFoci3ZiIYd0aSaDcnErf3F6L3xvgzJ4bo01dW2YOHJspTtwa7Q8bmvJPG1r6TttbP45&#10;bWz/N25s/zVua/80bmr/Mm5q/zJuav8ybmr/Mv9TAAD0XwAA3moAAM1zAADDegAAu34AALWBAACu&#10;gwkAqIUaAKKFKwKbhDoHlYJFDpB/TxWKfVgbhntfIIF5ZyV9d28qenZ3LnZ0gDJzc4s1b3KWOGxx&#10;ozppcLI8aHDGPGdw5ztncfw5aHH/N2hw/zVpb/80aW7/M2lu/zNpbv8zaW7/M/9WAADrYgAA2G4A&#10;AMl2AAC/fQAAt4IAALCFAACohwYAookXAJyKKQGWiTcGkIdDDIuFTROFglUZgIBdH3x/ZSR4fW0p&#10;dHt1LXB6fjFteYg0aXeUN2Z2oTpjdrA7YXbEPGF25Tthdvs5Ynb/N2N1/zVjc/80ZHL/M2Ry/zNk&#10;cv8zZHL/M/9YAADmZgAA0nEAAMV6AAC7gQAAsocAAKuKAACijAIAnI4UAJePJgGRjjQFi4xAC4WK&#10;ShGAiFMYe4ZbHXaFYyJyg2onboJyK2qAey9nf4YzY36RNmB9njldfK46W3zBO1t84zpbfPo4XHv/&#10;N117/zVeef80X3f/M193/zNfd/8zX3f/M/5cAADhagAAzXUAAMB+AAC2hgAArosAAKWOAACbkQAA&#10;lZMRAJCUIgGLkzEDhZI9CX+RSA96j1EWdY1ZG3GMYCBsimglaIlwKWSHeS1hhoMxXYWPNFqEnDZX&#10;g6w4VYO/OVWD4ThVgvk3VoL/NVaB/zRYf/8zWX3/Mll9/zJZff8yWX3/Mu9gAADbbgAAx3oAALuD&#10;AACyiwAAqJAAAJ+TAACUlgAAjZkOAImaHgCEmi4Cfpk6B3mXRQ10lk4Tb5VWGGqTXh1mkmUhYpFt&#10;Jl6PdipbjoEtV42NMFSMmjNRjKo1T4y9NU+M3jVPi/c0T4r/M1CJ/zJRhv8xUoT/MVKE/zFShP8x&#10;UoT/MeplAADScwAAwn8AALaIAACskAAAopQAAJiYAACMnAAAhJ8KAICgGQB8oSkBd6A2BXKfQQpt&#10;nksPaJ1TFGScWxlgm2MdXJprIViZdCVVmH4pUZeKLE6WmC5LlqgwSpa8MUmW3DBJlPYwSZP/MEmS&#10;/zBKkP8vS43/L0uN/y9Ljf8vS43/L+JrAADKeQAAvIUAALGPAACmlAAAm5kAAJGdAACGogAAeqYD&#10;AHanEwBzqCQAbqgyA2qoPQZlp0cLYaZQD12lWBRZpGAYVaNoHFKjcR9OonwjS6GIJkihlihFoKYq&#10;RKG6K0Oh2ipDn/UrQp3/K0Kc/yxCm/8sRJf/K0SX/ytEl/8rRJf/K9dyAADDgAAAtowAAKqUAACf&#10;mQAAlJ4AAImjAAB+qAAAcK4AAGqwDgBosR0AZbEsAWGxOANdsEMGWbBMClWvVA5Sr10RTq5lFUuu&#10;bxhIrXkbRa2GHkKslSA/rKUiPq25Iz2t2CI9q/UjPKn/JTun/yY7pv8mO6T/Jjuk/yY7pP8mO6T/&#10;Jsx6AAC7iAAArpIAAKKZAACXngAAjKQAAICqAAB1rwAAabQAAF65BgBbuhQAWbskAFa7MQFTuz0D&#10;ULtHBU27UAdKulkKR7piDUS6bBBBuncTPrmEFTy5kxc5uaMYOLm3GTe61hk3uPQaNbb/HDS0/x4z&#10;s/8fM7L/IDOy/yAzsv8gM7L/IMGDAAC0kQAAppgAAJueAACPpQAAgqsAAHaxAABrtgAAX7wAAFTB&#10;AwBMxQ0AS8UZAEnGKABIxjUARcdAAUPHSgNAx1MEPsddBjvHZwg5x3MKN8eADDTHkA0yx6EOMci1&#10;DzDI0w8wxvQQLsT/Ey3C/xUswf8WK8D/FyvA/xcrwP8XK8D/F7iNAACqlwAAnp4AAJGlAACErAAA&#10;eLIAAGu5AABgvwAAVMMAAErIAgBAzQcAOtIOADnSGwA40ygAN9M1ADbUQAA01UsBM9VVATHWYAIv&#10;1mwDLdd6BCvYiwUq2J0FKNmxBifazQYn1+8GJtT/CSXS/wsk0f8MI9D/DSPQ/w0j0P8NI9D/Da6W&#10;AACgnQAAlKQAAIasAAB5tAAAbLsAAGDCAABUxgAASMsAAD7QAAA11QQALd0KACzhEwAr4h8AKeMq&#10;ACjkNQAn5D8AJuVKACTmVQAj5mEBIeduASDnfgIe6JACHemkAhvpvAIa6uICGub8Ahnl/wMZ5P8E&#10;GOP/BRjj/wUY4/8FGOP/BaOdAACWpAAAiKwAAHq1AABsvQAAX8QAAFPKAABHzgAAPNMAADLaAAAq&#10;3wAAJe4JACPwEQAh8RkAH/EiAB3yKwAb8zQAGfQ+ABf0SAAV9VIAE/ZfABL2bgER94ABEPiUAQ/5&#10;qgEO+cYBDvntAQ32/wEN9P8BDfP/AQ3z/wEN8/8BDfP/AZmjAACLrAAAfLUAAG2+AABfxgAAUs0A&#10;AEXSAAA52AAAL94AACbiAAAf6gAAHPsGABn/DgAX/xMAFP8aABL/IQAQ/ygADv8wAA3/OQAL/0MA&#10;Cf9OAAb/XAAE/2wAAv+AAAH/lgAA/60AAP/KAAD/8AAA//8AAP//AAD//wAA//8AAP//AI2rAAB9&#10;tQAAbr8AAGDIAABS0AAAQ9cAADfdAAAr4gAAIuYAABnqAAAV+QAAEv8AABD/CAAO/w4ADP8RAAn/&#10;FgAG/xwAA/8iAAD/KgAA/zMAAP89AAD/SQAA/1cAAP9pAAD/fgAA/5UAAP+sAAD/xwAA/+gAAP/6&#10;AAD/+gAA//oAAP/6AIC1AABwvwAAYckAAFLTAABD2wAANeEAACnmAAAe6gAAFe4AABD4AAAO/wAA&#10;C/8AAAj/AAAE/wYAAP8KAAD/DgAA/xEAAP8VAAD/GwAA/yMAAP8rAAD/NgAA/0MAAP9TAAD/ZQAA&#10;/3oAAP+RAAD/pgAA/7gAAP/PAAD/zwAA/88AAP/PAP8cLwH/ICwB/yEsAf8eLgH/GjMB/xQ8Af8P&#10;RgH/DVQC/wthAv8JbwL/CXsC/wmGAv8JkAL/CZkC/wmgAv8JpwL/Ca0C/wm0Av8JvAH/CcUB/wnR&#10;Av8J4wL/Ce8C/wn5Af8K/wH/Cv8B/wr/Av8K/wL/Cv8C/wv/A/8L/wP/C/8D/wv/A/8fLQH/IykB&#10;/yQpAf8iKwH/HjAB/xg4Af8UQwH/EVAC/xBeAv8OawL/DncC/w6DAv8OjQL/DpUC/w6dAv8OpAL/&#10;DqoC/w6xAv8OuQL/DsEC/w7NAv8O3wL/DuwC/w74Av8O/wL/Dv8C/w//A/8P/wP/D/8E/xD/BP8Q&#10;/wT/EP8E/xD/BP8jKgH/JiYB/yglAf8nJwH/IysB/x4zAf8bQAH/GU0C/xZaAv8UZwL/E3MC/xN+&#10;Av8TiQP/E5ED/xOZA/8ToAL/E6cD/xOuA/8TtQP/E74D/xPJA/8T2gP/FOkD/hT2A/sU/wP5Ff8D&#10;+RX/BPgV/wX4Ff8G+BX/BvgV/wb4Ff8G+BX/Bv8mJgH/KiIB/ywgAP8rIgH/KCYB/ycwAf8kPAH/&#10;IkkC/x9VAv8dYgL/G24D/xt6A/8ahAP/Go0D/xqVA/8anAT/GqME/xuqBP8bsgT/G7oE/xvFBPwb&#10;0wT5G+cE9Rz0BPIc/wXxHP8G8Bz/B+8d/wjvHf8J7xz/Ce4c/wnuHP8J7hz/Cf8qIgH/Lh0A/zAb&#10;AP8wHAD/MCIA/zAsAf8uNwH/K0QC/yhRAv8mXQP/JGkD/yN1BP8jfwT+I4gE/SORBfsjmAX6I6AF&#10;+COnBvcjrgb1I7cG9CPBBvIkzwbuJOQG6iXyBugl/gjmJP8K5CX/C+Ml/wzjJP8M4iT/DOEk/w3h&#10;JP8N4ST/Df8uHgD/MxgA/zUWAP81FQD/OB0A/zgnAf83MwH/ND8B/zJLAv8vWAP7LmQE+C1vBPUs&#10;egXzLIMG8SyMBu8slAftLJwI7CyjCOosqwjpLLMI5yy+CeYszAniLeII3i3xCtss/gzWLf8O1Cz/&#10;D9Is/xDRLP8Qzyz/EM4t/xDOLf8Qzi3/EP8yGQD/NxQA/zoRAP88EgD/PxkA/0AiAP8+LQH/PDkB&#10;+jpFAvQ4UgPwN14E7DZqBek1dAbmNX4I5DSHCOI0kAngNJgK3jSfCtwzpwvaM7AM2DO7DNUzyQ3S&#10;NN8NzjTwD8o0/RLHNP8TxTT/FMM0/xXDM/8VwDT/Fb80/xS/NP8UvzT/FP82FQD/OxAA/z4NAP9D&#10;DwD/RhQA/0YcAP9GJgD2RDIB70I/AelATAPkP1kE3z5kBts9bwjYPHkK1DyCDNE7iw3PO5MPzTqa&#10;EMs6ohHJOqsSyDq1E8Y6whPEOtUUwDvrFbw6+xe5Ov8Ytzr/GbY6/xm1Ov8Ysjv/GLE7/xixO/8Y&#10;sTv/GP85EgD/Pw0A/0MJAP9IDAD/SxAA/0wVAPVMHwDrSioA5Ek3Ad1JRgLVR1ME0EZfCMxFaQvJ&#10;RHMNxkN8EMNChBLBQowTv0GVFb1BnRa7QKYXukCwGLhAvBm2QMwas0HmGq9B9xytQf8dq0H/HalB&#10;/xypQf8cpkH/G6VB/xulQf8bpUH/G/89EAD/QgkA/0gFAP9NCAD/UAsA+VEPAOtQFQDhTyAA2FAx&#10;AM9QQQLJT04FxE5aCcBMZA29S20Qukp2E7dJfhW1SIcXs0ePGbFHlxuvRqAcrUaqHqtFth+pRcYf&#10;p0bgIKRG9CChRv8hn0f/IJ5H/yCeR/8fm0f/HppH/x6aR/8emkf/Hv9ADQD/RgQA/0wAAPhSAgDo&#10;VQQA4VUIAOJVDQDVVRkAzFcsAMVXPAK/VkoGulVVCrZTXw6yUmgSr1BxFaxPeRiqToEaqE2KHaVM&#10;kh+jTJwgoUumIp9LsSOdS8Akm0vYJZlL8CWWTP8klUz/JJRM/yOTTP8ikU3/IZFN/yGRTf8hkU3/&#10;If9CCgD/SQAA/1EAAOZXAADdWwEA1VwFANJbCQDLXBQAw14oALxeOAK2XUYGsVtRCq1ZWw+pWGQT&#10;plZsF6NVdBqgVH0dnlOFH5tSjiKZUZckl1ChJpVQrSeSULwokVDQKI5Q7CiNUf4ni1H/JotR/yWK&#10;Uv8kiVL/I4hS/yOIUv8jiFL/I/9FBwD/SwAA8FUAAN9bAADTYAAAzGEDAMhhBgDDYREAu2QkALVk&#10;NAKvY0IFqmFOCqVfVw+hXWAUnlxoGJtbcBuYWXgelViBIZNXiiSQVpMmjlWeKItVqSqJVLcrh1TL&#10;K4VV6SuEVfwqg1b/KINW/yeCVv8lgVb/JIFW/ySBVv8kgVb/JP9HAwD/TwAA51gAANlgAADNZAAA&#10;xmYBAMFmBAC7Zg4AtGkgAK5pMQKoaD8Fo2ZKCp9lVA+aY10Ul2FlGJNgbRyQXnUfjl19IotchiWI&#10;W5AohVqaKoNZpiyAWbQtf1nHLn1Z5i18Wvose1r/Kntb/yh7W/8ne1r/Jnpa/yV6Wv8lelr/Jf9J&#10;AAD7UgAA41wAANJjAADHaAAAwGsAALprAgC1aw0Arm0dAKhuLgGjbTwFnWtICplqUQ+UaFoUkGZi&#10;GI1lahyKY3Igh2J6I4RhgyaBYIwpfl+XK3teoy15XrEvd13EL3Ve4i91XvktdV//K3Vf/yl1X/8o&#10;dV7/JnVe/yZ1Xv8mdV7/Jv9LAADwVQAA3l8AAM1nAADDbAAAu28AALVwAACvbwoAqHEaAKNyKwGd&#10;cjkEmHBFCZNuTw6PbVgUi2tgGIdpZxyEaG8ggWd3I31mgCZ6ZIopd2OULHVjoS5yYq8vcGLBMG9i&#10;3zBuY/cub2P/LG9j/ypvY/8ob2L/J29i/ydvYv8nb2L/J/9NAADrWAAA2WMAAMlqAAC/cAAAt3MA&#10;ALB0AACpdAcAo3YXAJ53KAGYdjcEk3VCCI5zTA6JcVUThXBdGIFuZRx+bWwfe2x0I3hqfSZ0aYcp&#10;cWiSLG5nni5sZ6wwame+MWln3DBpZ/UuaWf/LGln/ypqZ/8pamb/KGpm/ydqZv8namb/J/9QAADn&#10;WwAA02YAAMVuAAC7cwAAs3cAAKt5AACkeAMAnXoUAJh7JQGTezQDjnpAB4l4Sg2EdlMSgHVbF3xz&#10;Yht4cmofdXFyInJveyZvboUpbG2QLGlsnC5mbKowZGy8MWNs2TBjbPQvY2z/LWRs/ytka/8pZWr/&#10;KGVq/yhlav8oZWr/KP1TAADjXwAAzmkAAMFxAAC3dwAAr3sAAKd9AACefQAAmH4RAJOAIgCOgDEC&#10;iX8+BoR9SAx/fFERe3pZFnd5YBpzd2geb3ZwIWx1eCVpdIIoZnOOK2Nymi5gcagvXnG6MF1x1DBd&#10;cfIuXnH/LF5w/ytfcP8pYG//KGBu/yhgbv8oYG7/KPFVAADeYgAAym0AAL11AACzewAAq4AAAKKC&#10;AACYgQAAkYMPAI2FHwCIhS4Cg4Q7BX6DRQp6gU4PdYBWFHF/XhhufWYcanxtIGd7diNjeoAnYHmL&#10;Kl14mCxad6YuWHe4L1d30S9Xd/EuWHb/LFh2/ypZdf8pWnT/KFp0/ydadP8nWnT/J+1ZAADXZgAA&#10;xXEAALl6AACvgAAApoQAAJ2GAACRhwAAiokMAIaKGwCCiysBfYo4BHiJQgh0iEwNb4dUEmyFWxZo&#10;hGMaZINrHmGCdCFdgX0kWoCJKFd/lipVfqQsUn62LVF+zi1Rfe8sUn3/K1J8/ylTe/8oVHr/J1R6&#10;/ydUev8nVHr/J+heAADQawAAwHYAALR+AACrhQAAoYkAAJeLAACJjQAAg48IAH6QFwB7kScBdpE0&#10;A3KQPwZtj0kLaY5RD2WNWRNijGAXXotoG1uKcR5XiXshVIiGJFGHlCdPhqIpTYa0KkuGzCpLhe4p&#10;TIT/KUyD/yhMg/8nTYH/Jk6B/yZOgf8mToH/JuFjAADJcAAAu3sAALCEAACmigAAm44AAJGRAACE&#10;kwAAepUCAHWXEgBymCIAb5gwAmqXOwRml0UIYpZODF+VVg9blF0TWJNlF1WTbhpRkngdTpGEIEuQ&#10;kSNJkKEkR5CyJkWQyiZFj+0lRY3/JUWM/yVGi/8kRor/JEaK/yRGiv8kRor/JNhpAADDdgAAtYEA&#10;AKuKAACfjwAAlZMAAIqWAAB+mgAAcJ0AAGufDgBonxwAZqAqAWKgNwJfn0EFW59KCFieUgtUnloO&#10;UZ1iEk6caxVLnHUYSJuBGkWbjx1Cmp8fQJqwID+ayCA/mesfP5j/ID6W/yE+lf8hP5T/IT+U/yE/&#10;lP8hP5T/Ic1wAAC8fQAAsIgAAKSPAACZlAAAjpgAAIOdAAB3oAAAaaQAAGCnCABdqBQAW6kkAFmp&#10;MQFWqTwCU6lFBFCoTgZNqFcJSqhfDEenaA5Ep3MRQaZ/FD6mjRY8pp0XOqavGDmmxxg5peoYOKP/&#10;Gjeh/xs3oP8cN5//HDef/xw3n/8cN5//HMR4AAC1hQAAqY8AAJ2VAACSmgAAhp8AAHqjAABuqAAA&#10;YqwAAFWwAABQsg4ATrIbAE2zKABLszUASbM/AUazSQJEs1IEQbNbBj+zZAg8s28KOrN7DDezig41&#10;spoPM7OtEDKzxRAysukQMbD+EjCu/xQvrf8VL6z/Fi+s/xYvrP8WL6z/FruBAACujgAAoZUAAJaa&#10;AACJoAAAfaYAAHGrAABlrwAAWbQAAE63AABDvAUAQL0RAD+9HgA+visAPL42ADu/QQA5v0sBN79U&#10;AjXAXwIzwGoEMcB3BS/AhgYtwJcHK8CqCCrBwggqwOcHKb39Cii8/wwnuv8NJ7n/Die5/w4nuf8O&#10;J7n/DrKMAACllAAAmZoAAI2hAAB/pwAAcq0AAGazAABauAAAT7sAAES/AAA6xAIAMMkIAC7KEQAt&#10;yh0ALMspACvLNQArzEAAKs1KACjNVgAnzmEAJs5vASTOfwEjz5ECIc+lAiDQvQIgz+QCH836Ax7L&#10;/wQeyv8FHcn/Bh3J/wYdyf8GHcn/BqiUAACcmgAAkKEAAIKoAAB0rwAAZ7YAAFu8AABOwAAAQ8MA&#10;ADnHAAAvzAAAJ9AEAB/WCgAb2hAAG9saABrbJgAa3DEAGd08ABjdSAAY3lUAF99iABbgcgAV4IUA&#10;FOGaABPisQAS488AEuD0ABLe/wER3f8BEdv/AhHb/wIR2/8CEdv/Ap6aAACSoQAAhKkAAHaxAABo&#10;uAAAW78AAE7EAABCyAAAN8wAAC3QAAAk1QAAHNsAABXfBQAU6Q4AEuoUABHrHQAQ6yYADuwwAA7t&#10;OgAN7kYAC+5TAArvYgAJ8HQACPGJAAfyoAAF8roABPHkAALx/QAC7/8AA+3/AAPt/wAD7f8AA+3/&#10;AJWhAACGqQAAeLIAAGm6AABbwgAATcgAAEDMAAA00QAAKtYAACHbAAAZ4AAAEuQAAA/wAQAN+QoA&#10;C/oPAAn7FQAH+xwABPwkAAH8LAAA/DcAAPxCAAD8UAAA/GEAAP11AAD8jAAA/KQAAPzBAAD86wAA&#10;/P8AAP3/AAD9/wAA/f8AAP3/AImpAAB5sgAAarsAAFzEAABOzAAAP9EAADLXAAAn3QAAHeEAABXl&#10;AAAO6AAACvEAAAj9AAAF/wMAAf8JAAD/DgAA/xIAAP8XAAD/HwAA/ycAAP8xAAD/PgAA/00AAP9f&#10;AAD/dQAA/40AAP+mAAD/wgAA/+cAAP/8AAD//wAA//8AAP//AHyzAABsvAAAXcYAAE7PAAA/1gAA&#10;Md0AACXiAAAa5gAAEeoAAAzuAAAF8gAAAP8AAAD/AAAA/wAAAP8AAAD/BQAA/woAAP8OAAD/EgAA&#10;/xgAAP8hAAD/KwAA/zkAAP9KAAD/XQAA/3MAAP+MAAD/pAAA/7kAAP/UAAD/3gAA/94AAP/eAP8Y&#10;LAD/GSkA/xkoAP8VKwD/EDAA/ws4Af8DRAH/AFEB/wBeAf8AbAH/AHgB/wCCAf8AjAH/AJQB/wCc&#10;AP8AogD/AKgA/wCvAP8AtgD/AL4A/wDIAP8A1wD/AOcA/wDzAP8A/QD/AP8A/wD/AP8A/wD/AP8A&#10;/wD/AP8A/wD/AP8A/wD/AP8bKQD/HSYA/xwlAP8ZJwD/EywA/w40AP8LQAH/CE4B/wVbAf8DaAH/&#10;AnQB/wJ/Af8CiAH/ApEB/wKYAf8CnwH/AaUA/wGsAP8BsgD/AboA/wHEAP8B0QD/AOQA/wDxAP8A&#10;/AD8Af8A/AL/APwD/wD8BP8B/AX/AfwF/wH8Bf8B/AX/Af8fJgD/ISIA/yAhAP8eIwD/GCcA/xMw&#10;AP8RPAH/DkoB/w1XAf8LYwH/Cm8B/wp6Af8KhAH/Co0B/wqUAf8KmwH/CqIB/wqoAf8KrwH/CrcB&#10;/wrAAP8KzAD/CuAA+wrvAPcK+gD1C/8B9Qz/AfQN/wH0Df8C9A3/AvQN/wL0Df8C9A3/Av8iIgD/&#10;JB0A/yQcAP8iHQD/HiIA/xwsAP8ZOAD/FkUB/xNSAf8SXgH/EGoB/xB1Af8QfwH/EIgB/xCQAf8Q&#10;lwH/EJ4B/xClAf0QrAH8ELMB+hC9AfkRyQH1Ed0B8RHtAe4R+QHsEv8C6xP/AuoT/wPpE/8D6RP/&#10;A+kT/wPpE/8D6RP/A/8mHQD/KBgA/ygWAP8mFgD/Jh0A/yYoAP8jNAD/IEAA/x1NAf8bWQH/GWUB&#10;/hlwAfwYegH5GIMB9xiMAfYYkwH0GJoB8xihAfEZqAHwGbAC7hm6Au0ZxgLqGtkC5hrrAeIb+QLg&#10;G/8D3hz/BN0c/wXcHP8F3Bz/Bdsc/wXbHP8F2xz/Bf8qGQD/LRMA/y0RAP8tEQD/LhkA/y0iAP8s&#10;LgD/KToA/yZHAfokVAH2I2AB8iJrAe8idQLtIn4C6yKHAukijwLnIpYC5SKeAuQipQLiIq0C4SO3&#10;At8jwwLdI9YC2CTqA9Ik+QXPJf8GzSX/B8sl/wjKJf8IyiT/CMok/wjKJP8IyiT/CP8uFAD/MRAA&#10;/zINAP80DgD/NRQA/zUcAP8zJwD6MTQA8y9BAO4tTgHpLFoB5SxlAuIscALfK3kC3SuCA9oriwPY&#10;K5IE1SuaBNMrogTRK6oFzyuzBc0rvwbMLM8GyC3nB8Qt9wnBLf8Kvy3/C70t/wy8Lf8MvCz/DLss&#10;/wy7LP8Muyz/DP8xEQD/NQwA/zYHAP86CwD/PBAA/zsVAPg5HwDvNysA5zY5AOE1RwDcNVQB1TVg&#10;AtE1agPONHMEzDR8Bco0hQbINI0HxjOUCMQznAnCM6UJwTOuCr8zuQu9M8gLuzThC7c08w20NP8P&#10;sTT/D7A0/xCvNP8QrjT/D640/w+uNP8PrjT/D/81DgD/OAcA/zwCAP9ABgD/QQsA+kEPAO0/FgDj&#10;PCIA2j0xANI+QQDMPk8CyD5aA8Q9ZAXBPW4Hvzx2CLw8fgq6O4cLuDuPDLc7lw21Op8OszqpD7E6&#10;tBCvOsIRrjrZEao77xKnO/8TpTv/FKQ7/xOjO/8Tojv/E6I7/xKiO/8Sojv/Ev84CgD/PAAA/0EA&#10;APVFAADmRgIA4UUHAONCDQDVQxkAzEUsAMZHPAHBR0kCvEZVBLlFXwa1RGgJs0NxC7BDeQ2uQoEP&#10;rEKJEKpBkRKoQZoTp0CkFKVArxWjQLwWoUDQFp5B6hecQfwXmkH/F5hB/xeYQf8Wl0H/FZdB/xWX&#10;Qf8Vl0H/Ff87BgD/PwAA+UYAAOVLAADcTgAA000EANFKCQDKShQAwk0nALxONwG3TkUCsk1QBa9M&#10;WgirS2MKqEpsDaZJdA+kSXwRoUiEE59HjBWdR5UXm0afGJlGqhmXRrgalkbKG5NG5huRR/kbj0f/&#10;Go5H/xmOR/8YjUf/GI1H/xeNR/8XjUf/F/8+AgD/QwAA60sAAN1RAADRVAAAylQBAMZSBQDBUREA&#10;uVMiALNVMwGuVEECqlRMBaZTVgiiUV8Mn1BnD51PbxGaTncUmE5/FpZNiBiTTJEZkUybG49Lph2N&#10;S7Mei0vFHolL4h6HTPcehkz/HYVM/xyFTf8ahUz/GYVM/xmFTP8ZhUz/Gf9AAAD8RwAA5VAAANVW&#10;AADKWQAAwloAAL1YAwC4Vw4AsVkeAKxaLwGnWj0CollJBZ5YUwmbV1sMl1ZkEJVVaxKSVHMVj1N7&#10;F41ShBqLUY0ciFGXHoZQox+EULAgglDBIYBQ3SF+UfQgfVH/H31R/x19Uf8cfVH/G31R/xp9Uf8a&#10;fVH/Gv9CAADwSgAA31QAAM5aAADEXgAAvF8AALZeAACxXAsAq14aAKVgKwCgYDoCnF9FBZdeUAmU&#10;XFgMkFtgEI1aaBOLWXAWiFh3GIVXgBuDVokdgFaUH35VnyF7Va0ieVS9I3hV1yN3VfIidlb/IHZW&#10;/x92Vv8ddlb/HHZW/xt2Vv8bdlb/G/9FAADsTgAA2lgAAMleAAC/YgAAt2QAALFjAACrYQgApGMX&#10;AJ9kKACaZTcClmRDBZFjTQiOYVUMimBdEIdfZROEXmwWgV10GX5cfRx8W4YeeVqRIHdanSJ0Waok&#10;clm6JXFZ0iVwWvAjb1r/Im9a/yBwWv8ecFr/HXBa/xxwWv8ccFr/HP9IAADnUgAA01sAAMViAAC7&#10;ZgAAs2gAAKxoAAClZgUAn2cUAJppJQCVaTQCkGhABIxnSgiIZlMMhGVbEIFkYhN+Y2oWe2JyGXhh&#10;ehx2YIQec1+OIXBemiNuXqglbF24JWpeziZpXu4kaV7/Impe/yBqXv8fal7/Hmpe/x1qXv8dal7/&#10;HflKAADjVQAAz18AAMFlAAC3agAAr2wAAKdsAACfagEAmWsRAJRtIgCQbjEBi209BIdsRweDa1AL&#10;f2pYD3xoYBN4Z2cWdmdvGXNmeBxwZYEebWSMIWpjmCNoYqYlZmK2JmRizCZkYuwlZGL/I2Ri/yFl&#10;Yv8fZWL/HmVi/x1lYv8dZWL/HfJMAADfWAAAymIAAL1pAACzbgAAq3AAAKJwAACZbgAAk3AQAI9y&#10;HwCKci4BhnI7A4JxRQd9cE4Lem5WDnZtXhJzbGUVcGttGG1qdRtqaX8eZ2mKIWVoliNiZ6QlYGe0&#10;Jl9nySZeZ+olXmf+I19n/yFfZv8fYGb/HmBm/x5gZv8eYGb/Hu9PAADaXAAAxmUAALptAACwcgAA&#10;p3UAAJ10AACUcwAAjXQNAIl2HACFdysBgXc4A3x2QwZ4dUwJdHRUDXFzWxFucmMUa3FrF2hwcxpl&#10;b3wdYm6HIF9tlCJdbKIkWmyyJVlsxyVYbOglWWz9I1lr/yFaa/8fW2v/Hltq/x5bav8eW2r/HutT&#10;AADTYAAAwmkAALZxAACsdgAAo3kAAJl5AACNdwAAh3kLAIN7GAB/fCgAe3w1And7QAVzekkIb3lR&#10;DGx4WQ9od2ETZXZoFmJ1cBlfdHocXHSFH1pzkSFXcqAjVXKwJFNyxSRTcuckU3H8IlRx/yBUcP8f&#10;VXD/HlVv/x1Vb/8dVW//HeVXAADNZAAAvm0AALJ1AACoewAAn34AAJN9AACHfQAAgH8HAHyAFQB4&#10;gSQAdYIyAXGBPQRtgEYHaYBPCmZ/Vg1jfl4RYH1mFF18bhdae3caV3qCHVR6jx9ReZ0hT3muIk55&#10;wyJNeOUiTXf7IU53/x9Odv8eT3X/HU91/x1Pdf8dT3X/Hd9cAADIaAAAuXIAAK56AAClgAAAmoIA&#10;AI6CAACAgwAAeYUCAHSGEQBxiCAAboguAWqIOQJnh0MFY4dMCGCGUwtdhVsOWoRjEVeEaxRUg3UX&#10;UYKAGk6BjRxLgZseSYGsH0iAwSBHgOMfR3/6Hkh+/x5Iff8dSXz/HEl8/xxJfP8cSXz/HNZhAADC&#10;bgAAtHgAAKqAAACfhQAAlIcAAIiHAAB7iQAAcIwAAGuODQBojxoAZo8pAGKQNQFfjz8DXI9IBVmO&#10;UAhWjlgLU41gDlCMaBBNjHITSot9FkiKihhFipkaQ4qqG0KKvxtBiuEbQYj5G0GG/xtBhf8bQoX/&#10;GkKE/xpChP8aQoT/Gs1nAAC8dAAAr34AAKWGAACaigAAjowAAIKNAAB1kAAAZ5QAAGGVCABelxQA&#10;XJcjAFqYLwBXmDoBVJhEA1KXTAVPl1QHTJdcCUmWZQxHlm8ORJV6EUGViBM/lJcVPZSoFjuUvRY7&#10;lN8WOpL4FzqQ/xc6j/8XOo7/FzqO/xc6jv8XOo7/F8VuAAC2ewAAqoUAAJ6LAACUjwAAiJIAAHuU&#10;AABulwAAYpsAAFeeAABSoA4AUaAbAE+hKABNoTQAS6E+AUmhRwJHoVADRKFYBUKhYQc/oGsJPaB3&#10;CzqghQ04oJQONqCmDzWguxA0oN0PNJ33EDOc/xIzmv8SM5n/EzOZ/xMzmf8TM5n/E713AACvgwAA&#10;o4sAAJiRAACNlQAAgZkAAHOcAABnnwAAW6IAAE+mAABHqQgARKoSAEOqHwBBqysAQKs3AD+sQQA9&#10;rEoBO6xTAjmsXAM3rGcENaxzBTKsgQYwrJEHLqyjCC2suAksrNkILKr1Ciuo/wsqpv8MKqX/DSql&#10;/w0qpf8NKqX/DbWAAACoiwAAnJEAAJGWAACFnAAAeKAAAGulAABfqAAAU6wAAEivAAA9sgAANrUL&#10;ADS1FQAztiEAMrYsADG3NwAwt0EAL7hLAC64VQAsuGABKrhtASm5ewInuY0CJbmfAyS5tAMjudID&#10;I7f0BCK1/wUhtP8GIbP/ByGy/wchsv8HIbL/B62KAACgkQAAlZcAAIidAAB7owAAbqgAAGGtAABV&#10;sQAASrQAAD+3AAA0uwAAK74DACTCDAAiwhQAIsMfACHDKgAgxDQAH8Q/AB7FSgAdxlYAHMZjABvH&#10;cwAax4UAGceZABjIrgAXyMsAF8bxARfE/wEWw/8CFsH/AxbB/wMWwf8DFsH/A6ORAACYmAAAi54A&#10;AH2lAABwqwAAYrEAAFa2AABKuQAAPr0AADTAAAAqxAAAIsgAABnMBAAT0AoAEdIRABDSGgAQ0yUA&#10;D9MwAA7UPAAO1EgADdVWAA3VZQAM1ngADNaNAAvYpAAK2L4ACdnmAArW/gAL1P8AC9L/AAvS/wEL&#10;0v8BC9L/AZqYAACOnwAAgKYAAHKtAABktAAAV7oAAEm/AAA9wgAAMsYAACjJAAAfzQAAF9EAABHW&#10;AAAM2wUACN4LAAbfEQAF3xoABOAkAALhLgAB4joAAONHAADkVgAA5GcAAOV7AADmkgAA5qoAAOfI&#10;AADn8AAA6P8AAOj/AADo/wAA6P8AAOj/AJGfAACCpwAAdK8AAGW3AABXvgAAScMAADzHAAAwywAA&#10;Jc8AABzUAAAU2QAADt0AAAnhAAAC5QAAAOkGAADpDQAA6REAAOoYAADrIQAA7SsAAO83AADxRQAA&#10;8lYAAPNoAADzfgAA9JcAAPWwAAD20AAA9/MAAPf/AAD3/wAA9/8AAPf/AIWnAAB2sAAAZrgAAFjB&#10;AABKyAAAO8wAAC7RAAAj1gAAGdwAABHgAAAM4wAABOcAAADqAAAA9QAAAPQAAAD1BQAA9QsAAPYP&#10;AAD2FAAA+B0AAPonAAD8NAAA/0MAAP9VAAD/aQAA/4EAAP+aAAD/sgAA/88AAP/tAAD/+QAA//kA&#10;AP/5AHiwAABougAAWcMAAEvLAAA70QAALdgAACHdAAAW4gAADuYAAAjqAAAA7QAAAPAAAAD4AAAA&#10;/wAAAP8AAAD/AAAA/wAAAP8GAAD/DAAA/xAAAP8YAAD/IgAA/zAAAP9AAAD/UwAA/2kAAP+BAAD/&#10;mQAA/68AAP/DAAD/1QAA/9UAAP/VAP8TKAD/EyUA/xElAP8NJwD/Bi0A/wA1AP8AQQD/AE8A/wBc&#10;AP8AaQD/AHQA/wB+AP8AiAD/AJAA/wCXAP8AnQD/AKQA/wCqAP8AsAD/ALcA/wDAAP8AzAD/AN8A&#10;/wDsAP8A+AD/AP8A/wD/AP8A/wD/AP8A/wD/AP8A/wD/AP8A/wD/AP8WJQD/FiIA/xQhAP8QIwD/&#10;CigA/wAwAP8APQD/AEsA/wBYAP8AZAD/AHAA/wB6AP8AhAD/AIwA/wCTAP8AmgD/AKAA/wCmAP8A&#10;rQD/ALQA/wC8AP4AyAD9ANkA+wDpAPoA9gD5AP8A+AD/APgA/wD4AP8A+AD/APkA/wD5AP8A+QD/&#10;AP8aIgD/Gh4A/xgdAP8THgD/DiIA/wosAP8HOQD/A0YA/wBTAP8AYAD/AGsA/wB2AP8AfwD/AIgA&#10;/wCPAP8AlgD/AJ0A/wCjAP4AqQD8ALAA+gC5APcAxAD1ANIA8wDmAPIA9ADxAP8A8AD/AO8A/wDv&#10;AP8A7wD/APAA/wDwAP8A8AD/AP8eHQD/HhkA/xwXAP8XGAD/Ex4A/xEoAP8ONAD/DEEA/wpOAP8I&#10;WwD/B2YA/wZxAP8GegD/BoMA/gaLAPwGkgD6BpkA+AafAPYGpgD0Bq0A8ga1APAFwADtBc4A6wXk&#10;AOkG8wDmCP8A5Qr/AOQL/wDkC/8B5Av/AeQL/wHkC/8B5Av/Af8hGAD/IRMA/yARAP8bEgD/HBoA&#10;/xokAP8WLwD/EzwA/xFJAP8QVQD8DmEA+Q5rAPYOdQD0Dn4A8g6GAPAOjgDuDpUA7Q6bAOsOogDq&#10;DqoA6A6zAOYPvQDlD8wA4Q/jAN0Q8wDZEf8B1hL/AdQT/wHTE/8C0hP/AtIT/wLSE/8C0hP/Av8l&#10;EwD/JRAA/yQNAP8jDgD/IxQA/yIeAP8fKQD/HDUA+RlDAPQYTwDvF1sA7BdmAOkXcADmF3kA5BeB&#10;AOIXiQDgF5EA3xeYAN0XnwDbF6cA2RixANYYuwDUGcoA0BrhAcwb8wHJHP8Cxhz/AsQc/wPDHP8D&#10;wxz/A8Mc/wPDHP8Dwxz/A/8oEAD/KQsA/ygGAP8rCwD/KxAA/ykXAP0mIgD0Iy4A7CE7AOYgSQDi&#10;IFUA3iBgANohagDWIXQA0yF8AdAhhAHPIowBzSKTAcsimwHJIqMByCOsAsYjtgLEI8QCwiTbAr4l&#10;7gO7Jf4EuCX/BbYl/wW1Jf8GtSX/BrUl/wW1Jf8FtSX/Bf8sDQD/LQUA/y4BAP8xBQD/MQsA/S8Q&#10;APErGADnKSUA3ygzANgoQgDRKk8AzStaAMkrZQHHK24BxCx2AsIsfgLALIYDviyOA70slgO7LJ4E&#10;uSynBLgssQW2LL8FtS3RBbEt6gauLvsHqy7/CKku/wioLv8IqC3/CKgt/wioLf8IqC3/CP8vCAD/&#10;MQAA/zUAAPY3AADqNgIA5zMIAOQvDwDZLhsAzzEsAMkzPADENEkAwDVVAbw1XwK6NWgCtzVwA7U0&#10;eASzNIAFsTSIBrA0kAauNJkHrDSiCKs0rAmpNLkJpzTKCqU15QqhNfgLnzX/DJ01/wydNf8LnDX/&#10;C5w1/wucNf8LnDX/C/8zAgD/NQAA9joAAOU+AADcQAAA1D0EANI3CQDLOBUAwzomAL09NgC4PkQB&#10;tD5QAbE9WgOuPWMErD1rBak8cwanPHsIpjyDCaQ7iwqiO5QLoDudDJ47qA2dO7QOmzvFDpk74A6W&#10;O/QPlDz/D5I8/w+SPP8OkTz/DZE8/w2RPP8NkTz/Df81AAD/OQAA6kEAAN1GAADQRwAAyUYAAMZB&#10;BQDAQBEAuUIhALNEMgCvRUABq0VLAqdFVQOkRF4FoURmB59DbgidQ3YKm0J+C5lChg2XQY8OlUGZ&#10;D5NBpBGRQbASkEHAEo5B2RKLQfESiUL/EohC/xGIQv8Qh0L/EIdC/w+HQv8Ph0L/D/84AADzPQAA&#10;40cAANJMAADITgAAwE0AALtKAgC2Rw4AsEkdAKtLLQCmTDsBokxHAp5LUQSbS1oGmUpiCJZJagqU&#10;SXEMkkh5Do9Igg+NR4sRi0eVEolGoBSHRqwVhUa7FoRG0RaCR+4WgEf/FX9H/xR/R/8Sf0f/EX9H&#10;/xF/R/8Rf0f/Ef87AADuQwAA3EwAAMxRAADBVAAAuVQAALRRAACuTQsAqE8ZAKNRKQCeUjcBmlJD&#10;ApdRTgSUUVYGkVBeCY5PZguMTm0NiU51D4dNfhGFTYcTgkyRFYBMnBZ+S6kXfEu4GHtLzRh5TOsY&#10;eEz+F3dM/xV3TP8Ud0z/E3dM/xJ3TP8Sd0z/Ev8+AADoRwAA1VAAAMZWAAC8WAAAtFkAAK1WAACn&#10;UwcAoVQVAJxWJQCYVzQBlFdAApBXSgSNVlMGilVbCYdUYwuEVGoOglNyEIBSehJ9UoMUe1GOFnhQ&#10;mRh2UKYZdFC1GnNQyRpxUOgacFH8GHBR/xdwUf8VcFH/FHFQ/xNxUP8TcVD/E/VAAADkSwAAz1QA&#10;AMFaAAC3XQAAr14AAKdbAAChWAMAm1kSAJZbIgCSXDEBjlw9AopcRwSHW1AGg1pYCYFZYAx+WWcO&#10;e1hvEHlXdxN2VoAVdFaLF3JVlhlvVaMabVSyG2xUxhtqVeYbalX7GWpV/xdqVf8WalX/FWtV/xRr&#10;Vf8Ua1X/FPJDAADfTwAAy1gAAL1dAACzYQAAq2IAAKJgAACbXAAAlV4QAJBgHwCMYS4AiGE6AoRg&#10;RQSBYE4Gfl9WCXteXQt4XWUOdlxsEHNcdBNwW30VblqIF2talBlpWaEbZ1mwHGVZwxxkWeMcZFn6&#10;GmRZ/xhkWf8XZVn/FWVZ/xRlWf8UZVn/FO9GAADaUgAAxlsAALphAACwZQAApmYAAJ1jAACVYQAA&#10;j2IOAItkHACHZSsAg2U3AX9lQgN8ZEsGeGNTCHVjWwtzYmIOcGFqEG1gchNrYHsVaF+GF2ZekRlj&#10;Xp8bYV2uHGBdwRxfXeEcX134Gl9d/xhfXf8XYF3/FmBd/xVgXf8VYF3/FetKAADUVgAAw14AALZl&#10;AACsaQAAomkAAJhnAACPZQAAiWYMAIVoGQCBaSgAfmo1AXppPwN2aUkFc2hRCHBnWQptZ2ANa2Zn&#10;EGhlcBJlZHkVY2SDF2BjjxleYp0bXGKsHFpivxxZYt8cWWL3Glpi/xlaYf8XW2H/Flth/xVbYf8V&#10;W2H/FedNAADPWQAAv2IAALNoAACpbQAAnm0AAJNrAACJaQAAg2sJAH9tFQB8biUAeG4yAXVuPQJx&#10;bkYEbm1PB2tsVglobF4MZWtlD2NqbRFgaXYUXWmBFltojRhYZ5saVmeqG1VnvRxUZ9wcVGf2GlRm&#10;/xhVZv8XVWX/FlZl/xVWZf8VVmX/FeJRAADKXQAAu2YAAK9sAACmcQAAmXAAAI5vAACDbgAAfXAF&#10;AHhyEgB1cyEAcnMvAW9zOgJsc0QEaXJMBmZyVAhjcVsLYHBjDV1waxBbb3QTWG5/FVVuixdTbZkZ&#10;UW2oGk9tuxtObdkaTmz0GU9r/xhPa/8XUGr/FlBq/xVQav8VUGr/Fd1VAADFYQAAt2oAAKxxAACi&#10;dQAAlHQAAIl0AAB8cwAAdnUAAHF3EABveB0AbHkrAGl5NwFmeUADY3lJBWB4UQddd1gJW3dgDFh2&#10;aA5VdXERUnV8E1B0iBZNdJcXS3OmGElzuRlIc9UZSXLzGElx/xdKcf8WSnD/FUtw/xRLcP8US3D/&#10;FNRaAADAZgAAs28AAKh2AACdeQAAj3gAAIR4AAB3eQAAb3wAAGp9DQBnfhkAZH8mAGKAMgFfgD0C&#10;XIBGA1p/TgVXf1UHVH5dCVJ9ZQxPfW8OTHx5EUp8hhNHe5QVRXukFkR7txZDe9IWQ3ryFkN5/xVD&#10;eP8URHf/FER2/xNEdv8TRHb/E81fAAC7awAArnQAAKR8AACXfgAAin0AAH9+AAByfwAAZoMAAGGE&#10;CABehhMAXIchAFqHLgBYhzgBVYdCAlOHSgNQh1IFToZaB0uGYglJhWwLRoV3DUOEgw9BhJIRP4Si&#10;Ej2EtRM8hM8TPILwEjyB/xI9gP8SPX//Ej1+/xE9fv8RPX7/EcVmAAC1cQAAqnsAAJ+CAACSggAA&#10;hYIAAHmDAABthgAAX4oAAFiNAQBUjg8AUo8bAFCPJwBPkDMATZA9AUuQRQJJkE4DRpBWBESPXwVC&#10;j2gHP49zCT2OgAs6jo8MOI6gDTeOsw42jswONo3vDjWL/w41if8PNYj/DzaH/w82h/8PNof/D75t&#10;AACweQAApYIAAJmHAACMiAAAf4gAAHKKAABmjQAAWpEAAFCVAABJlwkAR5gTAEWYIABEmSsAQ5k2&#10;AEGaQABAmkgBPppRAjyaWgI6mmQDN5pvBTWZfQYzmYwHMZmdCC+ZsAgumcoILpjtCC6W/wotlP8K&#10;LZP/Cy2S/wstkv8LLZL/C7Z1AACqgQAAnogAAJONAACGjgAAeI8AAGuSAABflQAAVJkAAEmdAABA&#10;oAAAOqINADijFwA3oyIANqQtADWkNwA0pEEAM6VLADGlVAEwpV4BLqVqASyleAIqpYgDKKWaAyel&#10;rQQmpcYDJqTrBCWi/wUloP8GJJ//BiSe/wcknv8HJJ7/B69+AACjiAAAl44AAI2TAAB+lQAAcJgA&#10;AGObAABXnwAATKIAAEKmAAA4qQAAL6wDACquDgAprhgAKK8jACevLQAmsDcAJbBBACSwSwAjsVYA&#10;IrFjACGxcQAfsYIAHrKUARyyqQEbssEBG7HnARuv/gIarf8CGqz/Axqr/wMaq/8DGqv/A6iIAACb&#10;jwAAkZQAAISaAAB2nwAAaKIAAFulAABPqQAARK0AADmwAAAvswAAJrYAAB65BQAYuw4AF7sWABe8&#10;IAAWvCoAFb01ABS9QAATvksAEr5YABK+ZwARv3gAEL+MABDAogAOwLoADsDhAA+9+wAPvP8AELr/&#10;ARC6/wEQuv8BELr/AZ+PAACUlQAAh5sAAHmhAABrpwAAXqwAAFKxAABFtAAAOrYAAC+5AAAlvAAA&#10;Hb8AABXDAAAPxgUAC8oNAAnKFAAIyh0AB8onAAfKMgAGyz4ABctLAATMWgADzGoAAsx+AAHMlAAA&#10;zKsAAM3IAADM7QAAzP8AAMv/AAHK/wAByv8AAcr/AJeWAACKnAAAfKMAAG6qAABgsAAAUrYAAEW5&#10;AAA5vAAALr8AACPDAAAbxgAAE8oAAA3NAAAI0QAAAdQJAADUDgAA1RUAANYeAADYJwAA2TEAANs+&#10;AADcSwAA3VsAAN5uAADehAAA35sAAN+0AADe2QAA3/cAAN//AADf/wAA3/8AAN//AI2dAAB/pQAA&#10;cKwAAGGzAABTugAARb8AADjCAAAsxgAAIckAABjNAAAQ0QAAC9UAAATaAAAA3gAAAOABAADhCQAA&#10;4g4AAOQTAADlGwAA5yQAAOkvAADrPAAA7UsAAO5dAADucQAA74kAAPCiAADwvAAA8OMAAO/5AADw&#10;/wAA8P8AAPD/AIGlAAByrQAAY7UAAFS9AABGxAAAN8gAACrMAAAf0AAAFdUAAA7aAAAH3gAAAOIA&#10;AADmAAAA6QAAAOoAAADsAAAA7gUAAO8MAADxEAAA8xcAAPUgAAD4KwAA+zkAAP1KAAD+XgAA/3QA&#10;AP+NAAD/pgAA/8AAAP/hAAD/9QAA//UAAP/1AHSuAABltwAAVsAAAEfIAAA4zQAAKtIAAB3YAAAT&#10;3QAADOIAAAPmAAAA6QAAAOwAAADwAAAA8wAAAPQAAAD2AAAA+AAAAPoAAAD9BwAA/w0AAP8SAAD/&#10;GwAA/ygAAP83AAD/SgAA/14AAP92AAD/jwAA/6YAAP+6AAD/0QAA/9EAAP/RAP8PJAD/DiIA/wsh&#10;AP8DJAD/ACkA/wAyAP8APgD/AEwA/wBZAP8AZQD/AHAA/wB6AP8AhAD/AIwA/wCSAP8AmQD/AJ8A&#10;/wClAP8AqwD/ALIA/wC6AP8AxQD/ANMA/wDnAP8A9AD/AP8A/gD/AP8A/wD+AP8A/gD/AP4A/wD+&#10;AP8A/gD/AP8RIQD/EB4A/w0dAP8HHwD/ACMA/wAtAP8AOgD/AEgA/wBVAP8AYQD/AGwA/wB2AP8A&#10;fwD/AIcA/wCOAP8AlQD/AJsA/wChAP8ApwD+AK4A/QC2APwAwAD7AM0A+QDiAPgA8AD3APwA9gD/&#10;APUA/wD1AP8A9QD/APUA/wD1AP8A9QD/AP8VHQD/ExoA/xAZAP8LGQD/AB0A/wApAP8ANgD/AEMA&#10;/wBQAP8AXAD/AGcA/wBxAP8AegD+AIMA/ACKAPoAkQD5AJcA+ACdAPcAowD1AKoA9ACyAPIAuwDx&#10;AMgA7wDcAO4A7ADtAPoA6wD/AOoA/wDqAP8A6gD/AOoA/wDqAP8A6gD/AP8YGQD/FhUA/xMTAP8O&#10;EwD/CxoA/wckAP8CMAD/AD4A/wBLAP8AVwD/AGIA/ABsAPgAdQD1AH4A8gCFAPEAjADvAJMA7gCZ&#10;AOwAoADrAKYA6QCuAOcAtwDmAMMA5ADUAOIA6QDhAPcA3wD/AN0A/wDdAP8A3QD/AN0A/wDdAP8A&#10;3QD/AP8bEwD/GhAA/xYOAP8SDgD/EhUA/w8fAP8MKwD/CTgA/wZFAPsDUQD3AlwA8gJmAO4CcADq&#10;AngA5wKAAOYDhwDkA44A4gOVAOEDnADfBKMA3QSrANsEtADYBcAA1gXQANMG5wDQCPgAzgr/AMwL&#10;/wDLDP8Aywz/AMsL/wDLC/8Aywv/AP8fEAD/HgsA/xoHAP8ZCwD/GBEA/xYZAP8SJAD6EDAA8w4+&#10;AO4NSgDpDFYA5QxhAOIMagDeDXMA2w17ANkNgwDWDYoA1A2RANINmQDQDqAAzw6pAM0OswDLDr8A&#10;yg/QAMYR6QDCEvkAvxP/AL0T/wG8E/8BvBP/AbwT/wG7E/8BuxP/Af8iDAD/IQQA/yAAAP8hBQD/&#10;HwwA/xwRAPYYHADsFSgA5RM2AN8SQwDZE08A0xRaANAVZADNFm0AyxZ1AMkXfQDHF4UAxRiMAMQY&#10;lADCGZwAwBmlAL4ZrwC9GrsAuxrLALgb5QG0HPYBsh3/ArAd/wKvHf8Crh3/Aq4d/wKuHf8Crh3/&#10;Av8mBgD/JQAA/yYAAPsnAADxJQMA8CELAOgcEgDeGR0A1BstAM0dPADIH0kAxSBVAMEhXwC/ImgA&#10;vCJwALojeAC5I38BtyOHAbUjjwG0JJcBsiSgAbEkqgKvJLYCrSXGAqsl3wKoJvMDpSb/A6Mm/wOi&#10;Jv8EoSb/A6Em/wOhJv8DoSb/A/8pAAD/KAAA9i0AAOcwAADfLwAA2SsEANYiCgDOIxYAxiYnAMAo&#10;NgC7KkQAuCtPALUsWQCyLGIBsCxqAa4tcgGsLXoCqi2BAqktigKnLZIDpS2bA6QtpQSiLbEEoC3A&#10;BJ8t2AScLu8FmS7/Bpcv/waWL/8GlS7/BZUu/wWVLv8FlS7/Bf8sAAD/LgAA6jUAAN05AADROQAA&#10;yjYAAMcvBgDBLREAujAhALQyMQCwND4ArDVKAKk1VAGnNV0BpDVlAqI1bQKgNXQDnzV8BJ01hASb&#10;NY0FmjSXBpg0oQaWNK0HlDW7CJM10AiQNewIjjb+CIw2/wiLNv8Iizb/B4o1/weKNf8HijX/B/8v&#10;AADyNAAA4jwAANJBAADHQgAAwEAAALs6AQC2Ng4AsDkcAKo7LACmPDoAoz1GAJ89UAGdPVkCmj1h&#10;A5g9aASWPHAFlDx3BpI8gAeRPIgHjzuSCI07nQmLO6kKiTu3C4g7yguFPOgLgzz7C4I8/wqBPP8K&#10;gTz/CYE8/wiBPP8IgTz/CP8zAADsOgAA2kMAAMpHAAC/SQAAt0cAALFCAACtPgoApkAXAKJCJwCe&#10;QzUAmkRCAZdETAGURFUCkUNdA49DZAWNQ2sGi0JzB4lCewiHQoQKhUGOC4NBmQyBQaUNf0GzDn5B&#10;xg58QeQOekL5DXlC/wx4Qv8LeEL/C3hC/wp4Qf8KeEH/CvY2AADmQAAA0UgAAMNNAAC5TgAAsU0A&#10;AKlJAACkRQYAn0YTAJpIIwCWSTIAkko+AY9KSAKMSlEDiklZBIdJYAWFSWgHg0hvCIFIdwp/R4AL&#10;fUeKDXpHlQ54RqIPdkawEHVGwhBzRuAQckf3D3FH/w5xR/8NcUf/DHFH/wtxRv8LcUb/C/M5AADg&#10;RAAAzEwAAL5RAAC0UwAAqlIAAKJOAACdSgEAl0sRAJNNIACPTy4AjE86AYhPRQKFT04Dg09WBIBO&#10;XQZ+TmQHfE1sCXlNdAt3TH0MdUyHDnNMkg9xS58Rb0utEm1LvxJsS9wSa0z1EWpM/w9qTP8Oakv/&#10;DWpL/wxqS/8Makv/DPA9AADbSAAAx1AAALpVAACwWAAApVYAAJxTAACXTwAAkVAOAIxSHACJVCsA&#10;hVQ3AIJUQgF/VEsDfFRTBHpTWgZ4U2IIdVJpCXNScQtxUXoNblGED2xQkBBqUJwSaFCrE2ZQvBNl&#10;UNgTZFDzEmRQ/xBkUP8PZFD/DmVP/w1lT/8MZU//DOxBAADUTAAAw1QAALZZAACsXAAAoFoAAJdX&#10;AACRVAAAi1UMAIZXGQCDWCcAgFk0AH1ZPwF6WUgDd1hQBHRYWAZyV18Hb1dmCW1WbgtrVncNaFWB&#10;D2ZVjRFkVJoSYlSpE2BUuhRfVNMUXlTyE15U/xFfVP8PX1T/Dl9T/w1fU/8NX1P/DedEAADPUAAA&#10;v1gAALNdAACoXwAAnF0AAJJbAACLWAAAhVoKAIFbFgB9XCQAel0xAHddPAF0XUYCcV1OBG9cVQVs&#10;XF0HalxkCWhbbAtlWnUNY1p/D2FZixFeWZgSXFinFFtYuBRZWdAUWVjwE1lY/xFaWP8QWlj/DlpX&#10;/w1aV/8NWlf/DeNIAADLUwAAu1sAALBhAACkYgAAl2EAAI5fAACFXAAAf14HAHtfEwB4YSEAdWIu&#10;AHJiOQFvYkMCbGFLA2phUwVnYVoHZWBiCWNgagtgX3MNXl59D1teiRFZXZYSV12lE1VdthRUXc4U&#10;VF3uE1Rd/xFVXP8QVVz/DlVb/w5WW/8NVlv/Dd5MAADHVgAAuF8AAK1kAACgZQAAk2QAAIljAAB/&#10;YQAAeWIDAHVkEQByZR4Ab2YrAGxnNwFqZ0ACZ2ZJA2VmUQRiZVgGYGVgCF1kZwpbZHAMWWN7DlZj&#10;hhBUYpQSUmKjE1BitBNPYswTT2LtEk9h/xFPYf8QUGD/DlBg/w5QYP8NUGD/DdlPAADDWgAAtGMA&#10;AKlpAACbaAAAj2cAAIRnAAB5ZQAAc2cAAG9pDgBsahsAaWsoAGdsNABkbD0BYmxGAl9rTgRda1YF&#10;WmpdB1hqZQlWaW4LU2l4DVFohA9OaJIQTGehEktnshJJZ8kSSWfrEklm/xBKZv8PSmX/Dktl/w1L&#10;ZP8NS2T/DdFUAAC+XgAAsWcAAKZtAACXbAAAimsAAH9rAABzawAAbW0AAGhuDABlcBcAYnEkAGBx&#10;MABecToBXHFDAllxSwNXcVMEVXBaBlJwYgdQcGsJTm91C0tvgg1Jbo8PR26fEEVusBFEbscRQ23q&#10;EERs/w9Ea/8ORWv/DUVq/w1Fav8NRWr/DctYAAC6YwAArWwAAKFxAACScAAAhW8AAHpvAABucAAA&#10;ZXMAAGB1BwBddhIAW3cfAFl4KwBXeDYAVXg/AVN4SAJReE8DT3dXBEx3XwVKd2gHSHZzCUV2fwtD&#10;dY0MQXWdDj91rg4+dcUOPXXoDj5z/Q0+cv8NPnH/DD9x/ww/cP8MP3D/DMVeAAC1aQAAqXEAAJx1&#10;AACNdAAAgHQAAHV0AABpdgAAXnkAAFh8AQBUfQ4AUn4aAFF/JgBPfzEATYA7AEyAQwFKgEsCSH9U&#10;AkZ/XARDf2UFQX9wBj9+fAg8fooJOn6aCjl+rAs3fsMLN33mCzd7/As3ev8LN3n/Cjh4/wo4eP8K&#10;OHj/Cr5kAACwbwAApXgAAJZ5AACHeQAAe3kAAHB6AABkfAAAWIAAAFCDAABLhQoASIYUAEeHIABF&#10;iCsARIg1AEOIPgBBiUcBQIlPAT6IWAI8iGEDOohsBDeIeAU1iIcGM4iYBzKHqgcwiMAHMIfkBzCF&#10;+wgwg/8IMIL/CDCB/wgwgf8IMIH/CLdrAACqdgAAoH8AAJB+AACCfgAAdn8AAGqAAABegwAAU4cA&#10;AEqLAABBjgIAPZAOADuQGAA6kSMAOZEtADiSNwA3kkAANpJJADSTUgAzk1wBMZNnAS+TdAItkoMD&#10;K5KUAyqSpwMokr0EKJLhAyeQ+gQnjv8FJ43/BSeM/wUnjP8FJ4z/BbF0AAClfgAAmYUAAIqEAAB9&#10;hAAAb4UAAGOIAABYiwAATY8AAEOTAAA6lwAAMpoHAC6bEAAtmxoALJwkACucLgAqnTgAKZ1BACid&#10;SwAnnlUAJp5hACWebgAjnn4BIp6QASCeowEfnrkBHp7dAR6c+AIemv8CHpn/Ax6X/wMel/8DHpf/&#10;A6p9AACehQAAk4sAAIWKAAB1iwAAaI4AAFuRAABQlQAARpkAADudAAAyoAAAKqMAACKmCQAfpxEA&#10;HqcaAB2oJAAcqC0AG6g3ABqpQQAZqUwAGKlYABeqZgAWqnYAFaqJABSqngATq7QAEqvTABKo9QAT&#10;p/8BE6X/AROl/wETpP8BE6T/AaOGAACXjAAAjZEAAH2SAABtlQAAYJgAAFScAABIoAAAPqQAADSn&#10;AAAqqwAAIa4AABmxAAASswcAD7UQAA61FwAOtSEADbUrAA21NgAMtkEAC7ZOAAq2XAAJtmwACLZ/&#10;AAe2lAAGtqoABbbFAAa26gAHtf8ACLT/AAiz/wAJsv8ACbL/AJqNAACQkwAAhJgAAHScAABloAAA&#10;V6QAAEuoAABArAAANbAAACqzAAAhtQAAGLgAABG7AAAMvgIABsALAALAEQABwRkAAMEiAADCKwAA&#10;wjYAAMNCAADDUAAAxF8AAMRxAADEhwAAxJ0AAMS1AADE2gAAxPYAAMP/AADD/wAAw/8AAMP/AJOU&#10;AACHmgAAeKAAAGqmAABcrAAAT7EAAEG1AAA1twAAKboAAB+9AAAWwAAAEMMAAArGAAADygAAAMwF&#10;AADMDAAAzREAAM4YAADOIQAA0CoAANE1AADTQwAA1FIAANRjAADVeAAA1Y8AANWnAADWwgAA1ukA&#10;ANb9AADW/wAA1v8AANb/AIqbAAB7ogAAbKkAAF6wAABQtgAAQroAADS9AAAowQAAHcQAABTHAAAN&#10;ywAABs4AAADSAAAA1wAAANkAAADaBQAA3AsAAN0QAADfFQAA4R0AAOMnAADlMwAA50IAAOhUAADo&#10;ZwAA6X4AAOmXAADqrwAA6s4AAOvvAADr/gAA6/8AAOv/AH2jAABuqwAAX7IAAFG6AABCwAAANMMA&#10;ACfHAAAbywAAEs8AAAvTAAAC2AAAAN0AAADhAAAA5AAAAOUAAADnAAAA6QAAAOsHAADtDQAA7xEA&#10;APEZAAD0JAAA9zEAAPlBAAD6VQAA+moAAPuEAAD7nQAA/LYAAPzSAAD97QAA/fQAAP30AHGsAABh&#10;tQAAUr0AAETEAAA0yQAAJs0AABrSAAAQ2AAACN0AAADhAAAA5QAAAOgAAADsAAAA7wAAAPEAAADz&#10;AAAA9QAAAPcAAAD5AQAA+wgAAP4OAAD/FQAA/yEAAP8vAAD/QQAA/1YAAP9tAAD/hwAA/6AAAP+2&#10;AAD/ygAA/9QAAP/UAP8LIAD/Bx4A/wAdAP8AIAD/ACUA/wAuAP8AOwD/AEkA/wBWAP8AYgD/AG0A&#10;/wB2AP8AfwD/AIcA/wCOAP8AlAD/AJoA/wCgAP8ApgD/AK0A/wC1AP8AvgD/AMsA/wDhAP8A8AD+&#10;AP0A/QD/AP0A/wD9AP8A/QD/APwA/wD5AP8A+QD/AP8NHQD/CxoA/wQZAP8AGgD/AB8A/wAqAP8A&#10;NwD/AEUA/wBRAP8AXgD/AGgA/wByAP8AegD/AIIA/wCJAP8AkAD/AJYA/wCcAP4AogD8AKkA+wCw&#10;APkAuQD4AMYA9gDZAPUA6wD0APkA8wD/APIA/wDzAP8A8wD/APMA/wDzAP8A8wD/AP8QGQD/DhUA&#10;/wgUAP8AFAD/ABkA/wAlAP8AMgD/AEAA/wBMAP8AWQD/AGMA/gBtAPwAdQD6AH0A+QCEAPcAiwD2&#10;AJEA9ACXAPMAngDyAKQA8ACsAO4AtADtAMAA6wDPAOkA5gDoAPUA5gD/AOcA/wDmAP8A5QD/AOUA&#10;/wDlAP8A5QD/AP8SFAD/EBAA/wwPAP8DEAD/ABUA/wAgAP8ALAD/ADoA/wBHAPoAUwD3AF4A9ABn&#10;APEAcADvAHgA7QB/AOsAhgDqAIwA6ACTAOcAmQDlAKAA4wCnAOEAsADfALoA3QDJANsA4ADYAPAA&#10;1wD+ANUA/wDUAP8A0wD/ANMA/wDTAP8A0wD/AP8VEAD/EgwA/w4JAP8LDAD/CRIA/wMaAP8AJgD9&#10;ADMA9ABAAO8ATQDrAFgA6ABhAOUAagDiAHIA4AB6AN4AgADcAIcA2gCOANgAlQDUAJwA0gCjANAA&#10;rADOALYAzADEAMoA2QDIAO0AxwD7AMUA/wDEAf8AwwH/AMQB/wDEAf8AxAH/AP8YCwD/FQUA/xAA&#10;AP8QBgD/Dw0A/wwUAPwHHwDxAysA5wA5AOIARgDeAVEA2gJbANUCZADSA2wAzwN0AM0EewDLBIIA&#10;ygSJAMgFkADGBZgAxAWgAMIGqQDBBrQAvwbBAL0I1QC7CewAuAv9ALYM/wC1Df8AtA3/ALQN/wC0&#10;Df8AtA3/AP8bBQD/GAAA/xcAAP8WAAD7EwYA+hAOAO4MFgDjCSIA2gkwANMKPgDOC0oAygxVAMcN&#10;XgDFDWcAwg5vAMEOdgC/Dn4AvQ+FALwPjQC6EJUAuBCdALcQpwC1EbIAsxHAALIR1QCuE+4AqxT+&#10;AKkV/wCnFf8ApxX/AKYU/wGmFP8BphT/Af8fAAD/HAAA+h4AAOseAADjHAAA3xUFAN4ODQDTDhgA&#10;yxEoAMUTNwDAFEQAvBZPALkXWQC3F2EAtBhpALMZcQCxGXgArxqAAK4aiACsG5AAqxuZAKkbowCn&#10;HK4Aphy8AKQdzwChHuoBnh78AZwf/wGbH/8Bmh//AZoe/wGZHv8BmR7/Af8iAAD/IQAA7CcAAOAq&#10;AADUKQAAzSQAAMocCADEGRIAvRwiALceMQCzID4AryFJAK0iUwCqI1wAqCRkAKYkbACkJHMAoyR6&#10;AKElggGgJYsBniWUAZ0lngGbJqoBmSa3AZgmyQKVJ+YCkif5ApAo/wKPKP8Cjif/Ao4n/wKOJ/8C&#10;jif/Av8mAADyKQAA4zEAANI0AADINAAAwDAAALspAgC4Iw4AsSYcAKwoKwCoKjgApCtEAKEsTgCf&#10;LVcAnS1fAJstZwGZLW4BmC51AZYufQKULoYCky6QApEumgOPLqYDjS6zA4wuxQOKL+EEhy/2BIUv&#10;/wSEL/8DhC//A4Mv/wODL/8Dgy//A/spAADrMQAA2TgAAMk8AAC/PAAAtjkAALAyAACsLQsApy8X&#10;AKIxJgCeMzQAmjRAAJg1SgCVNVMAkzVbAZE1YgGPNWkCjTVxAow1eQOKNYIDiDWLBIY1lgSENaIF&#10;gjWvBYE1wAZ/NtwGfTb0Bns2/wV7Nv8Fejb/BHo2/wR6Nf8EejX/BPUtAADkNwAA0D8AAMJDAAC3&#10;RAAArUAAAKc6AACjNgYAnTcTAJk5IgCVOi8Akjw7AI88RgCMPE8BijxXAYg8XgKGPGUChDxtA4I8&#10;dQSAPH0EfzyHBX08kgZ7O54HeTusB3c7vAh2PNUIdDzxCHM8/wdyPP8Gcjz/BXI8/wVyO/8Fcjv/&#10;BfEyAADePQAAyUQAALxIAACwSQAApkYAAJ9BAACbPQEAlT0QAJE/HQCNQSsAikI4AIdDQgCEQ0sB&#10;gkNTAYBDWwJ+QmIDfEJpBHpCcQV4QnoGdkGEB3RBjwhyQZsIcEGpCW9BuQptQdAKbEHuCWtC/whq&#10;Qv8HakH/BmpB/wZqQf8FakH/Be03AADWQgAAxEkAALdNAACrTQAAoEoAAJhHAACTQgAAjkMNAIlF&#10;GgCGRigAg0c0AIBIPwB+SEgBe0hQAnlIVwJ3SF8DdUhmBHNHbgVxR3YGb0eAB21GjAlrRpgKaUam&#10;C2dGtgtmRswLZUbsC2RH/wlkRv8IZEb/B2RG/wZkRf8GZEX/Bug7AADQRgAAv00AALNRAAClUQAA&#10;mk4AAJJLAACNRwAAh0gLAINKFgB/SyQAfUwxAHpNPAB3TUUBdU1NAnNNVQJxTVwDb01jBG1MawVr&#10;THMHaUt9CGZLiQlkS5YKYkukC2FLtAxfS8oMXkvqC15L/gpeS/8JXkr/CF5K/wdeSv8HXkr/B+M/&#10;AADLSQAAvFEAALBVAAChVAAAllIAAI1QAACHTAAAgU0IAH1PEwB6UCEAd1EuAHRSOQByUkIBb1JL&#10;AW1SUgJrUVkDaVFhBGdRaAZlUHEHY1B7CGFQhgpfT5MLXU+hDFtPsg1ZT8cNWU/oDFhP/QtYT/8J&#10;WU//CFlO/wdZTv8HWU7/B99DAADHTQAAuFQAAKxZAACdVwAAkVUAAIhUAACBUAAAe1IEAHdTEQB0&#10;VB4AcVUrAG9WNgBsVkABalZIAWhWUAJmVlcDZFZeBGJVZgVgVW8HXVV4CFtUhApZVJELV1SgDFVT&#10;sA1UU8UNU1PmDFNT/AtTU/8JVFL/CFRS/whUUv8HVFL/B9pGAADDUAAAtVgAAKhbAACZWgAAjVgA&#10;AIRXAAB7VAAAdlYBAHFXDwBuWRsAbFooAGlaMwBnWz0BZVtFAWNbTQJhWlUDX1pcBF1aZAVbWWwG&#10;WFl2CFZZgglUWI8LUlieDFBYrg1PWMMNTljkDE5Y+wtPV/8JT1f/CE9W/whQVv8HUFb/B9NKAADA&#10;VAAAslwAAKNeAACVXQAAiVwAAH9bAAB2WQAAcFoAAGtcDQBoXRgAZl4kAGRfMABiXzoAYF9DAV5f&#10;SwJcX1ICWl9aA1hfYQVVXmoGU150B1FdfwlPXY0KTV2cC0tdrAxKXcEMSV3jDElc+gpJW/8JSlv/&#10;CEpa/whKWv8HSlr/B85OAAC8WAAArmAAAJ9hAACRYAAAhV8AAHtfAABwXQAAal8AAGVhCgBiYhQA&#10;YGMhAF5kLQBcZDcAWmRAAVhkSAFWZFACVGRXA1JkXwRQZGcFTmNxBkxjfQhJYosJR2KaCkZiqgtE&#10;Yr8LRGLhC0Rh+QpEYP8JRGD/CEVf/wdFX/8HRV//B8hSAAC4XAAAq2QAAJtkAACMYwAAgGMAAHZj&#10;AABqYgAAY2QAAF9mBgBbZxEAWWgdAFdpKQBWajMAVGo8AFJqRQFQakwBTmpUAkxqXANKamUESGlv&#10;BUZpegdEaYgIQmiYCUBoqQo/aL0KPmjeCT5n9wk+Zv8IP2X/Bz9l/wc/ZP8HP2T/B8NXAACzYQAA&#10;p2kAAJZoAACHZwAAe2cAAHFnAABlaAAAXGoAAFhsAQBUbg4AUm8YAFBvJABOcC4ATXA4AEtxQQBK&#10;cUkBSHFRAUZxWQJEcGIDQnBsBEBweAU+cIYGPG+VBzpvpgg4b7sIOG/bBzhu9gc4bf8HOGz/Bjlr&#10;/wY5av8GOWr/Br1cAACvZgAAom0AAJFsAACCawAAd2sAAGxsAABhbgAAV3AAAFBzAABMdQoASXYT&#10;AEd3HwBGdykARXgzAEN4PABCeEQAQXhNAT94VQE9eF4CO3hoAjl4dAM3eIIENXiTBTN3pAUyd7kF&#10;MXjXBTF29QUxdP8FMXP/BTFy/wUycv8FMnL/BbdjAACqbQAAnHEAAItwAAB9cAAAcnAAAGdxAABc&#10;cwAAUXcAAEp6AABCfQMAP34OAD1/GAA8fyMAO4AtADqANgA5gT8AOIFIADaBUAA1gVoBM4FkATGB&#10;cAEvgX8CLYGPAyyBoQMqgbYDKYHSAyl/8wMpff8DKXz/Ayl7/wMpe/8DKXv/A7FqAACldAAAlXYA&#10;AIV1AAB4dQAAbXUAAGF3AABXegAATH4AAEOBAAA7hQAANYgJADKJEQAxiRsAMIklAC+KLwAuijgA&#10;LYtBACyLSgAqi1QAKYtfACiLawAmi3oBJIuLASOLngEii7MBIYzOASGK8QEgiP8CIIb/AiCF/wIh&#10;hf8CIYX/AqtyAAChfAAAj3sAAIB6AABzegAAZnwAAFt/AABQggAARoYAADyKAAA0jQAALJEAACaT&#10;DAAklBMAI5QcACKVJgAhlS8AIJU4AB+WQgAelkwAHZZYAByWZAAal3QAGZeGABiXmQAXl64AFZfJ&#10;ABaV7gAWk/8BFpL/ARaR/wEWkP8BFpD/AaV7AACZgwAAiYEAAHuAAABsggAAX4QAAFSIAABJiwAA&#10;P5AAADWUAAAtlwAAJZoAAB2eAQAWoAwAFKESABShGwAToSUAEqEuABGiOAARokMAEKJPAA+iXAAO&#10;o2sADaN9AA2jkgAMo6cACqLAAAui5gAMoP4ADZ//AA2e/wANnf8ADZ3/AJ6EAACSiQAAg4gAAHOI&#10;AABliwAAWI4AAEySAABBlwAAN5sAAC6eAAAkogAAHKUAABWoAAAPqwQACq4MAAetEgAGrRsABa0k&#10;AASuLgACrjkAAa5FAACuUgAArmEAAK5zAACuhwAArp0AAK60AACu1QAArfQAAK3/AACs/wAAq/8A&#10;AKv/AJaLAACMkAAAe5AAAGuSAABdlgAAUJoAAESfAAA5owAAL6cAACWrAAAcrgAAFLEAAA60AAAJ&#10;twAAAbgJAAC4DgAAuRQAALkcAAC6JQAAui8AALs6AAC8RwAAvFYAALxnAAC8ewAAvJEAALypAAC8&#10;xAAAvOsAALv+AAC7/wAAu/8AALv/AJCSAACDmAAAc5sAAGOfAABVowAAR6gAADutAAAwsQAAJbQA&#10;ABu3AAASugAADL0AAAW/AAAAwwAAAMQCAADFCgAAxQ4AAMYUAADHGwAAyCQAAMouAADMOgAAzUkA&#10;AM1ZAADNbAAAzoMAAM6bAADNtQAAztoAAM72AADN/wAAzf8AAM3/AIaZAAB3oAAAaaYAAFqsAABM&#10;sgAAPrYAADC5AAAkvAAAGb8AABHCAAAKxQAAAskAAADMAAAA0AAAANEAAADSAQAA0wgAANUNAADX&#10;EQAA2hgAANwhAADfLAAA4ToAAOJKAADjXQAA5HIAAOSLAADlpQAA5cAAAOXmAADl+AAA5f8AAOX/&#10;AHqhAABrqQAAXK8AAE22AAA/vAAAML8AACPDAAAXxwAAD8oAAAfOAAAA0QAAANYAAADcAAAA3wAA&#10;AOAAAADiAAAA5AAAAOYDAADoCQAA6Q4AAOwVAADuHgAA8SsAAPQ6AAD1TQAA9mEAAPd5AAD4kwAA&#10;+K0AAPnGAAD55AAA+fMAAPnzAG2qAABesgAAT7oAAEDBAAAxxQAAIskAABbOAAAN0gAABNgAAADd&#10;AAAA4QAAAOQAAADoAAAA6wAAAO0AAADvAAAA8QAAAPMAAAD2AAAA+AMAAPoLAAD9EQAA/xsAAP8p&#10;AAD/OwAA/08AAP9mAAD/fwAA/5kAAP+vAAD/wwAA/9YAAP/WAP8EHAD/ABkA/wAZAP8AHAD/ACIA&#10;/wArAP8AOAD/AEYA/wBTAP8AXgD/AGkA/wByAP8AegD/AIIA/wCJAP8AjwD/AJUA/wCbAP8AoQD/&#10;AKgA/wCvAP8AuQD/AMUA/wDZAP4A7AD9APsA+wD/APsA/wD7AP8A+gD/APQA/wDwAP8A8AD/AP8H&#10;GAD/ARUA/wAUAP8AFgD/ABsA/wAmAP8ANAD/AEIA/wBOAP8AWgD/AGQA/wBtAP8AdQD/AH0A/wCE&#10;AP8AigD9AJAA/ACWAPoAnQD5AKMA+ACrAPcAtAD1AL8A9ADOAPMA5gDxAPYA8AD/AO8A/wDvAP8A&#10;7gD/AO4A/wDqAP8A6gD/AP8LFAD/BhEA/wAQAP8AEAD/ABYA/wAiAP8ALgD/ADwA/wBJAP8AVAD+&#10;AF8A+wBoAPkAcAD3AHgA9QB/APMAhQDyAIsA8ACSAO8AmADtAJ8A7ACmAOoArgDoALkA5wDHAOUA&#10;3gDjAPAA4gD+AOAA/wDgAP8A4QD/AOEA/wDhAP8A4QD/AP8NEAD/CQ0A/wEMAP8ADAD/ABIA/wAc&#10;AP8AKAD8ADYA+QBDAPYATgDyAFkA7wBiAOwAawDqAHIA6AB5AOYAgADkAIYA4gCMAOEAkwDfAJoA&#10;3QChANsAqgDYALQA1QDAANIA0wDQAOoAzgD6AM0A/wDNAP8AzQD/AMwA/wDMAP8AzAD/AP8QDAD/&#10;DAcA/wMCAP8ACAD/AA4A/wAWAPYAIgDwAC8A7AA8AOkASADlAFMA4QBcAN4AZQDbAGwA1wBzANQA&#10;egDSAIAA0ACHAM4AjgDMAJUAygCdAMgApQDGAK8AxAC7AMIAywDAAOUAvgD1AL0A/wC8AP8AvAD/&#10;ALwA/wC8AP8AvAD/AP8RBQD/DgAA/woAAP8IAQD/BAoA+AAQAOkAGgDjACgA3gA1ANkAQQDTAEwA&#10;zwBWAMsAXwDJAGYAxgBuAMQAdADCAHsAwQCCAL8AiQC9AJAAvACYALoAoQC4AKsAtgC3ALQAxwCy&#10;AOAAsQHyAK8C/wCuA/8ArQT/AK0E/wCtBP8ArQT/AP8UAAD/EAAA/w8AAPINAADqCgAA6QMJAN0A&#10;EgDUAB8AzQEtAMgCOgDEA0UAwANQAL0EWQC7BWEAuQVoALcGbwC1BnYAtAd9ALIHhACxCIwArwiV&#10;AK0JngCrCagAqgq1AKgKxQCmC98ApA30AKIO/wCgDv8Anw7/AJ8O/wCfDv8Anw7/AP8XAAD/EwAA&#10;7xgAAOQZAADbFgAA0hACAM8JCwDICBYAwQokALwMMgC3DT4AtA5JALEOUwCvEFsArRBjAKsQagCp&#10;EXEAqBF4AKYRgAClEYgAoxKRAKESmwCgE6YAnhOzAJwTwwCbFN4Alxb0AJUW/wCUF/8Akxf/AJIX&#10;/wCSFv8Akhb/AP8aAAD0HQAA5SMAANUlAADKJAAAwh0AAL4WBAC7EBAAtBMdAK8VKwCrFjgApxhD&#10;AKUZTQCiGVYAoBpdAJ4bZQCdG2wAmxxzAJocewCYHIMAlx2NAJUdlwCTHqIAkh6vAJAevwCPH9gA&#10;jCDxAYkg/wGIIP8BhyD/AYcg/wGGIP8BhiD/AfoeAADrJgAA2i0AAMowAAC+LgAAtSgAALAiAACu&#10;GwwAqB0XAKMfJgCfITMAnCI+AJkjSACXJFEAlSRZAJMlYACSJWcAkCZuAI4mdgCNJn8AiyaIAYon&#10;kwGIJ54BhierAYQnuwGDKNEBgCjuAX4p/wF9Kf8BfCj/AXwo/wF8KP8BfCj/AfUkAADjLgAAzzUA&#10;AME4AAC0NgAAqzEAAKUsAACiJgYAniYTAJkoIQCVKi4Akis5AI8sRACNLUwAiy1UAIkuXACHLmMA&#10;hi5qAYQucgGCLnoBgS+EAX8vjwJ9L5oCey+nAnovtwJ4L8wCdjDqAnUw/gJzMP8CczD/AnMv/wJz&#10;L/8Ccy//AvAqAADcNQAAxzsAALo/AACsPAAAojgAAJwzAACYLwAAlS4QAJAwHACMMikAiTM1AIY0&#10;PwCENUkAgjVRAIA1WAB+NV8BfTVmAXs2bgF5NXYCeDWAAnY1iwN0NZcDcjakA3A2tARvNsgEbTbn&#10;BGw2/ANrNv8Dazb/Amo2/wJqNf8CajX/AuowAADTOgAAwkEAALNDAAClQQAAmz4AAJU6AACQNgAA&#10;jDUNAIg3GACEOCUAgToxAH87PAB8O0UAejxNAHg8VQF3PFwBdTxjAXM8agJxPHMCcDx8A247hwNs&#10;O5QEajuhBGg7sQVnPMUFZTzlBWQ8+gRkPP8DYzv/A2M7/wNjO/8CYzv/AuU1AADNPwAAvUYAAK5H&#10;AACfRQAAlUMAAI5AAACJPAAAhDwKAIA9FAB9PiIAej8uAHhAOAB1QUIAc0FKAHJBUQFwQVkBbkFg&#10;AmxBZwJqQXADaEF5A2dBhARlQZEFY0GfBWFBrgZgQcIGXkHiBl5B+QVdQf8EXUD/A11A/wNdQP8D&#10;XUD/A985AADIQwAAuUoAAKlLAACbSQAAkEcAAIhEAACDQQAAfkEGAHpCEQB2Qx4AdEUqAHFFNQBv&#10;Rj8AbUZHAGtGTwFqRlYBaEZdAmZGZQJkRm0DYkZ2BGBGggReRo4FXEWcBltFrAZZRr8HWEbfBlhG&#10;9wVXRf8EV0X/BFdE/wNYRP8DWET/A9o9AADERwAAtU4AAKROAACWTAAAi0sAAINJAAB9RQAAeEYC&#10;AHRHEABwSBsAbkknAGtKMgBqSzwAaEtEAGZLTAFkS1MBYktaAmBLYgJfS2oDXUt0BFtKfwVZSowF&#10;V0qaBlVKqgdUSr0HU0rcB1JK9gZSSv8FUkn/BFJJ/wNSSP8DU0j/A9RBAADASwAAslEAAKBQAACS&#10;TwAAh04AAH5MAAB4SAAAckoAAG5LDQBrTRgAaE4kAGZOLwBkTzkAYk9CAGFQSQFfUFEBXVBYAltP&#10;YAJZT2gDV09yBFVPfQVTT4oFUk6YBlBOqAdOTrsHTU7ZB01O9QZNTv8FTU3/BE1N/wROTP8DTkz/&#10;A85EAAC8TgAArlQAAJxTAACOUgAAg1EAAHpQAAByTQAAbE8AAGhQCwBlURUAY1IhAGFTLABfUzYA&#10;XVQ/AFtURwBaVE4BWFRWAVZUXQJUVGYDUlNvA1BTewROU4gFTFOXBktTpwdJU7oHSFPVB0hS8wZI&#10;Uv8FSFH/BElR/wRJUP8DSVD/A8pIAAC5UgAAqlcAAJhWAACKVQAAf1QAAHZTAABsUQAAZ1MAAGJU&#10;CABfVhIAXVceAFtXKQBZWDMAWFg8AFZZRABVWUwBU1lTAVFZWwJPWGQCTVhtA0tYeARJWIYFR1eV&#10;BkVXpQZEV7gGQ1jSBkNX8gZDVv8FQ1X/BERV/wREVP8DRFT/A8ZMAAC1VgAApVoAAJRZAACGWAAA&#10;e1gAAHFXAABmVgAAYVgAAF1ZBABZWhAAV1sbAFVcJgBTXTAAUl05AFFeQQBPXkkATV5RAUxeWAFK&#10;XmECSF1rA0ZddgNEXYMEQl2SBUBdowY/XbYGPl3QBj1c8QU+W/8EPlr/BD5a/wM+Wf8DP1n/A8FQ&#10;AACxWgAAoV0AAJBcAACCWwAAdlsAAG1bAABhWwAAW10AAFZeAABSYA0AUGEXAE5iIgBNYiwATGM1&#10;AEpjPgBJY0YAR2NOAEZjVgFEY14BQmNoAkBjcwM+Y4EDPGOQBDpioQQ5YrQFOGPNBThi7wQ4Yf8E&#10;OGD/Azhf/wM5Xv8DOV7/A7xVAACtXwAAnGAAAItfAAB9XwAAcl8AAGhfAABdYAAAVWIAAE9kAABL&#10;ZgoASWcSAEdoHQBFaCcARGkxAENpOQBCakIAQGpKAD9qUgA9alsBPGplATpqcAI4an4CNmmNAzRp&#10;nwMzabIDMWnLAzFo7QMxZ/8DMWb/AzJl/wMyZP8DMmT/A7dbAACpZAAAlmQAAIZjAAB4YwAAbWMA&#10;AGRkAABZZQAAUGgAAElrAABDbQQAQG4OAD5vGAA9byIAPHArADpwNAA5cT0AOHFFADdxTgA2cVcA&#10;NHFhATJxbQExcXoBL3GKAi1xnAIrca8CKnHIAipw6wIqb/8CKm3/Aips/wIrbP8CK2z/ArFhAACk&#10;aQAAkGgAAIBnAAB0ZwAAaWcAAF9oAABVawAAS24AAENxAAA8dAAAN3YKADR3EgAzeBwAMnglADF5&#10;LgAweTcAL3k/AC55SAAselIAK3pcACp6aAAoenYAJnqHASV6mQEjeqwBInrFASJ56QEid/8BInb/&#10;ASJ1/wIidP8CI3T/AqxoAACdbgAAim0AAHtsAABvbAAAZWwAAFpuAABQcQAARXUAAD14AAA2fAAA&#10;Ln8CACmBDQAnghQAJoIeACWCJwAkgi8AI4M4ACKDQgAhg0sAIIRWAB+EYgAehHEAHISCABuElQAa&#10;hKkAGITBABiD5gAYgf0AGYD/ARl//wEZfv8BGX7/AaZwAACVcwAAhHIAAHZxAABrcQAAXnMAAFR2&#10;AABJeQAAP30AADeBAAAvhAAAJ4gAACCLBQAbjQ4AGo0VABmNHgAYjicAF44wABaOOQAVjkMAFI9P&#10;ABOPWwASj2oAEY97ABCPjwAPj6QADo+7AA2P4AAOjfoAD4v/ABCK/wAQif8AEIn/AKF6AACOeQAA&#10;fncAAHJ3AABkeAAAWHsAAE1+AABCggAAOYYAAC+KAAAnjgAAIJEAABiVAAASmAUADpoOAA2aFAAM&#10;mh0AC5omAAuaMAAKmjsACZpGAAiaUwAGm2EABZpyAASahgACmpsAAJqxAAGZzwACmfAAApj/AASX&#10;/wAFlv8ABZb/AJmBAACHfwAAen4AAGt+AABdgQAAUIUAAEWJAAA7jQAAMZIAACiWAAAfmQAAGJ0A&#10;ABGgAAAMowIABqUKAAGlEAAApRYAAKYfAACmKAAApjIAAKc9AACnSgAAp1gAAKdoAACnfAAAp5EA&#10;AKaoAACmwwAApekAAKX8AACl/wAApP8AAKT/AJGHAACChgAAcoYAAGOIAABVjAAASZEAAD2WAAAy&#10;mgAAKJ4AAB+iAAAXpgAAEKkAAAusAAAErwAAALEGAACxDAAAshEAALIXAACzHwAAsygAALQyAAC1&#10;PwAAtU0AALVdAAC1cAAAtYYAALWdAAC1tgAAtdwAALT3AAC0/wAAtP8AALT/AIuPAAB6jgAAapEA&#10;AFuVAABNmgAAQJ8AADWkAAAqqAAAIKwAABawAAAPtAAACbcAAAG5AAAAvQAAAL4AAAC+BgAAvwwA&#10;AMAQAADBFgAAwh0AAMMnAADFMgAAxkAAAMZRAADHYwAAx3gAAMeRAADHqQAAx8cAAMfsAADH/gAA&#10;x/8AAMf/AIOXAABxmgAAYZ4AAFKjAABFqQAAOK4AACyzAAAgtwAAFroAAA69AAAGwAAAAMMAAADH&#10;AAAAyQAAAMoAAADMAAAAzQMAAM4JAADQDgAA0hMAANQbAADYJQAA2zIAAN1CAADdVAAA3mkAAN6B&#10;AADenAAA37UAAN/ZAADf8wAA3/8AAN//AHefAABopgAAWa0AAEqzAAA7uAAALbsAAB+/AAAUwgAA&#10;DMYAAAPJAAAAzAAAANAAAADVAAAA2QAAANoAAADcAAAA3gAAAOAAAADiBQAA5AsAAOcQAADqGAAA&#10;7SQAAPAyAADxRAAA8lgAAPNvAAD0igAA9KQAAPS/AAD03wAA9PMAAPT0AGqoAABbrwAATLcAAD29&#10;AAAtwQAAH8YAABPKAAALzgAAANIAAADXAAAA3AAAAOAAAADlAAAA5wAAAOkAAADrAAAA7QAAAO8A&#10;AADxAAAA8wAAAPYHAAD5DgAA/BYAAP8iAAD/MwAA/0cAAP9dAAD/dgAA/5EAAP+pAAD/vgAA/9gA&#10;AP/bAP8AGAD/ABYA/wAVAP8AGAD/AB4A/wAnAP8ANgD/AEMA/wBPAP8AWgD/AGQA/wBtAP8AdQD/&#10;AH0A/wCEAP8AigD/AJAA/wCWAP8AnAD/AKMA/wCrAP8AtAD+AL8A/QDPAPsA5wD6APgA+QD/APkA&#10;/wD5AP8A9QD/AO4A/wDpAP8A5wD/AP8AFAD/ABEA/wARAP8AEgD/ABcA/wAjAP8AMQD/AD4A/wBK&#10;AP8AVgD/AGAA/wBoAP8AcAD/AHgA/QB+APwAhQD6AIsA+QCRAPgAmAD3AJ4A9QCmAPQArgDyALkA&#10;8QDHAO8A4ADuAPIA7AD/AOwA/wDsAP8A6wD/AOUA/wDgAP8A3gD/AP8DEAD/AA4A/wANAP8ADQD/&#10;ABMA/wAeAP8AKwD/ADgA/wBFAP4AUAD7AFoA+ABjAPUAawDzAHIA8QB5AO8AfwDuAIYA7ACMAOoA&#10;kgDpAJkA5wCgAOYAqQDkALMA4QDAAOAA0wDeAOsA3AD7ANsA/wDaAP8A2gD/ANkA/wDUAP8A0gD/&#10;AP8HDQD/AAkA/wAGAP8ACQD/AA8A/wAYAPsAJQD4ADIA9QA/APIASgDtAFQA6gBdAOcAZQDkAGwA&#10;4gBzAOAAegDeAIAA3ACGANoAjQDXAJQA1ACbANIApADPAK0AzQC5AMsAyQDJAOQAyAD2AMYA/wDF&#10;AP8AxgD/AMcA/wDHAP8AxwD/AP8KBgD/AQAA/wAAAP8ABAD/AAsA9AASAO8AHwDqACwA5QA4AOIA&#10;QwDdAE4A2QBXANQAXwDRAGcAzgBtAMwAdADKAHoAyACAAMYAhwDFAI4AwwCWAMEAngC/AKgAvQCz&#10;ALoAwgC5ANsAtwDwALUA/wC2AP8AtQD/ALUA/wC1AP8AtQD/AP8MAAD/BAAA/wAAAP4AAAD2AAMA&#10;6AANAOAAFwDZACQA0QAxAM0APADKAEcAxgBRAMMAWQDAAGAAvgBnALwAbgC6AHQAuQB7ALcAggC1&#10;AIkAswCRALIAmgCwAKQArgCvAKwAvQCqANAAqADrAKcA+wCmAP8ApgD/AKUA/wClAP8ApQD/AP8N&#10;AAD/BwAA9AkAAOoJAADiBAAA2gAHAM8AEQDIABwAwgApAL4ANQC7AEAAtwBKALQAUwCyAFsAsABi&#10;AK4AaACsAG8AqwB1AKkAfQCoAIQApgCNAKQAlgCjAKAAoQCrAJ8BuQCdA8wAnAToAJoG+QCZB/8A&#10;mAj/AJcI/wCXCP8Alwj/AP8QAAD3EAAA6BQAANwVAADOEQAAxg0AAMIECwC8ABQAtwEhALIDLgCu&#10;BToAqwZEAKgITQCmCFUApAlcAKIKYwCgCmoAnwtxAJ0LeACcC4AAmgyJAJkMkwCXDJ4AlQ2qAJQN&#10;uACSDcwAkA7qAI4Q/ACMEP8AixD/AIsQ/wCLEP8AihD/APsTAADtGgAA3SAAAMwhAAC/HQAAtxcA&#10;ALMRAACyCw0Aqw0ZAKcOJgCjDzMAnxA+AJ0RRwCaEVAAmBJXAJYSXgCVE2UAkxNsAJITcwCQFHwA&#10;jxSFAI0VjwCLFZoAihWnAIgWtQCGFskAhBfnAIIY+wCAGf8Afxn/AH8Z/wB/GP8Afxj/APUaAADk&#10;IwAAzykAAMAqAACzJgAAqiIAAKUcAACkFQgAoBQTAJsWIQCXGC0AlBk4AJEaQgCPG0sAjRxSAIsc&#10;WQCJHWAAiB1nAIYebwCFHncAgx+AAIIfiwCAH5cAfiCjAH0gsgB7IMUAeSHkAHci+QB2Iv8AdSL/&#10;AHQh/wB0If8AdCH/AO8hAADbKwAAxzEAALYxAACpLgAAoCoAAJsmAACYIQEAlR4QAJAgGwCNISgA&#10;iSMzAIckPQCFJEYAgyVOAIEmVQB/JlwAfiZjAHwnawB7J3MAeSd8AHgohwB2KJMAdCigAXIorwFx&#10;KcEBbyngAW0p9wFsKf8Bayn/AWsp/wFrKP8Bayj/AegoAADQMgAAwDgAAK43AAChNQAAmDIAAJIt&#10;AACOKQAAiycMAIcoFwCDKiMAgCsvAH4sOQB8LEIAei1KAHguUQB3LlgAdS5gAHMvZwByL28AcC95&#10;AW8vgwFtL5ABay+dAWkvrAFoML4BZzDbAWUw9QFkMP8BYzD/AWMv/wFjL/8BYy//AeIuAADKOAAA&#10;uj0AAKg8AACaOgAAkTcAAIozAACGMAAAgy4JAH8vEwB7MB8AeDIrAHYzNQB0Mz4AcjRGAHA0TgBv&#10;NVUAbTVcAGw1ZABqNWwBaDV1AWc1gAFlNYwBYzWaAmE2qQJgNrsCXzbWAl028wJdNv8CXDb/AVw1&#10;/wFcNf8BXDT/AdwzAADFPAAAtEEAAKJAAACVPgAAizwAAIQ5AAB/NgAAezQEAHc1EAB0NxwAcTgn&#10;AG85MgBtOTsAazpDAGo6SwBoO1IAZztZAGU7YQFjO2kBYjtyAWA7fQFeO4oCXDuXAls7pwJZO7gD&#10;WDv/4v/iSUNDX1BST0ZJTEUABgnSA1c78QJWO/8CVjv/AlY6/wFWOv8BVjn/AdQ3AADAQQAAr0QA&#10;AJ1DAACQQgAAhUAAAH4+AAB5OwAAdDoAAHE6DgBtPBgAaz0kAGk+LwBnPzgAZT9AAGRASABiQE8A&#10;YUBXAF9AXgFdQGYBXEBvAVpAegJYQIcCVkCVAlRApANTQLYDUkDPA1FA7wNQQP8CUD//AlA//wJR&#10;Pv8BUT7/Ac87AAC9RQAAqkcAAJlGAACLRQAAgUQAAHlCAAB0PgAAbz8AAGtADABnQRUAZUIhAGND&#10;KwBhQzUAX0Q+AF5ERQBdRU0AW0VUAFlFXAFYRWQBVkVtAVRFeAJSRYUCUUSTA09EowNNRbQDTEXM&#10;A0tF7QNLRP8CS0T/AktD/wJMQv8CTEL/Aso/AAC5SAAApkoAAJVJAACHSAAAfUcAAHVFAABuQgAA&#10;aUMAAGVECQBiRRMAX0YeAF1HKABcSDIAWkg7AFlJQwBXSUoAVklSAFRJWQFTSWEBUUlrAU9JdgJN&#10;SYICS0mRA0pJoQNISbMDR0nKA0ZJ7ANGSP8CRkj/AkdH/wJHRv8CR0b/AsZDAAC2TAAAokwAAJFM&#10;AACESwAAeUoAAHBJAABpRgAAZEcAAF9JBgBcShAAWksbAFhMJQBWTC8AVU04AFNNQABSTUgAUU5P&#10;AE9OVwBOTl8BTE5pAUpOcwJITYACRk2PA0VNnwNDTbEDQk3IA0FN6gNBTP8CQUz/AkJL/wJCSv8C&#10;Qkr/AsJHAACzTwAAnk8AAI1OAACATgAAdU0AAGxMAABjSgAAXkwAAFpNAgBWTg4AVE8YAFJQIgBR&#10;USwAT1E1AE5SPQBNUkUATFJNAEpSVABJUl0BR1JmAUVScQFDUn4CQVKNAj9SnQM+Uq8DPVLGAzxS&#10;6QI8Uf4CPFD/Aj1P/wI9T/8CPU7/Ar5LAACuUwAAmlIAAIlRAAB8UQAAcVAAAGhQAABeTgAAWFEA&#10;AFRSAABRUwwATlQUAExVHwBLVikASVYyAEhWOgBHV0IARldKAERXUgBDV1oAQVdkAUBXbgE+V3sC&#10;PFeLAjpXmwI4V60CN1fEAjdX5wI3Vv0CN1X/AjdU/wI3U/8COFP/ArpPAACpVgAAlVUAAIVUAAB4&#10;VAAAbVQAAGRUAABYVAAAUlYAAE5XAABKWQkAR1oRAEZaGwBEWyUAQ1suAEJcNgBBXD4AP1xGAD5d&#10;TwA9XVcAO11hADpdbAE4XXkBNl2IATRdmQIzXasCMV3CAjFc5QIxW/wCMVr/AjFZ/wIyWf8BMlj/&#10;AbZUAACkWQAAkFgAAIBYAABzVwAAaVcAAGBYAABUWQAATlsAAEhdAABDXwQAQGAOAD5hFwA9YSAA&#10;O2IpADpiMgA5YjoAOGNCADdjSwA2Y1QANGNdADNjaAAxY3YBL2OFAS5jlgEsY6kBK2O/ASpj4wEq&#10;YvsBKmD/AStf/wErX/8BK17/AbFZAACeXAAAi1wAAHtbAABvWwAAZVsAAFxcAABRXgAASWAAAENi&#10;AAA8ZQAAOGcKADVoEgA0aBsAM2kkADJpLQAxaTUAL2o9AC5qRgAtak8ALGpZACtrZQApa3IAKGuC&#10;ACZrkwAka6cAI2u9ACJq4AAjafkBI2f/ASNm/wEjZv8BJGX/AaxgAACYYAAAhWAAAHZfAABqXwAA&#10;YWAAAFdgAABNYwAARGYAAD1oAAA2awAAMG4EACxwDgAqcRUAKXEeAChxJgAnci8AJnI3ACVyQAAk&#10;ckoAInJUACFzYAAgc20AHnN9AB1zkAAbc6MAGnO5ABlz3AAacfcAGnD/ABtv/wAbbv8BG23/AaZm&#10;AACRZQAAf2QAAHFkAABmZAAAXWQAAFJmAABIaQAAP2wAADdvAAAwcwAAKXYAACJ5CAAfexAAHnsX&#10;ABx7HwAbeygAGnswABl8OQAYfEMAF3xOABZ8WgAVfGcAFH14ABJ9iwARfZ8AEH21AA991QAQe/UA&#10;EXn/ABF4/wASd/8AEnf/AJ5rAACKagAAemkAAG1pAABiaQAAV2oAAExtAABDcAAAOXQAADF4AAAp&#10;ewAAIn8AABuCAAAUhQkAEYYQABGGFwAQhx8AEIcoAA6HMQAOhzsADYdGAAyHUwALh2EACodxAAmH&#10;hAAHh5gABoauAAWGyQAGhewAB4T/AAiD/wAJgv8ACYL/AJVxAACDbwAAdG4AAGluAABcbwAAUHIA&#10;AEZ1AAA8eQAAMn0AACqBAAAihQAAG4kAABSMAAAPjwMACpILAAaSEQAEkhgAApIgAAGSKQAAkjMA&#10;AJM+AACTSwAAk1kAAJNpAACTewAAkpAAAJKmAACRvwAAkeUAAJD6AACP/wAAj/8AAI//AI13AAB9&#10;dQAAcHQAAGJ1AABVeAAASXwAAD+AAAA0hAAAK4kAACKNAAAakQAAE5QAAA6XAAAJmwAAAZ0IAACd&#10;DgAAnRMAAJ4aAACeIgAAnysAAJ81AACgQgAAoFAAAKBfAACgcQAAoIcAAJ+dAACftQAAntoAAJ32&#10;AACd/wAAnP8AAJz/AIZ9AAB4fAAAaXwAAFt/AABOgwAAQYgAADaMAAAskQAAI5YAABqaAAASngAA&#10;DaEAAAakAAAApwAAAKkDAACpCgAAqg4AAKsTAACsGQAArSIAAK4rAACvNwAAr0UAAK9UAACvZgAA&#10;r3sAAK6UAACuqwAArskAAK7vAACt/wAArf8AAK3/AIGEAABxhAAAYYcAAFOLAABGkAAAOZYAAC6b&#10;AAAjoAAAGqQAABKoAAAMrAAABK8AAACyAAAAtgAAALcAAAC3AgAAuAgAALkNAAC6EgAAuxgAAL0h&#10;AAC+KwAAwDgAAMBIAADAWgAAwW4AAMGGAADBoAAAwboAAMHjAADA+QAAwP8AAMD/AHmNAABokAAA&#10;WZQAAEuaAAA9oAAAMaUAACWrAAAarwAAEbMAAAu4AAACuwAAAL4AAADBAAAAxAAAAMUAAADGAAAA&#10;xwAAAMgFAADKCwAAzA8AAM4VAADQHwAA0ysAANU6AADVTAAA1mAAANh3AADYkgAA2KwAANnJAADZ&#10;7AAA2fsAANj/AHCZAABgngAAUaQAAEOqAAA1sAAAKLYAABy6AAARvgAACcEAAADFAAAAyAAAAMsA&#10;AADPAAAA0gAAANMAAADWAAAA2AAAANsAAADdAAAA3wcAAOINAADlEwAA6B0AAOwqAADtPAAA7VEA&#10;AO5nAADvgQAA75wAAPC3AADw0wAA8OwAAPD0AGemAABYrQAASbQAADq6AAAqvgAAHMIAABDGAAAH&#10;ygAAAM4AAADSAAAA1gAAANwAAADgAAAA4wAAAOQAAADmAAAA6AAAAOsAAADtAAAA7wAAAPICAAD1&#10;CgAA+BEAAPwcAAD/LAAA/z8AAP9VAAD/bgAA/4oAAP+kAAD/ugAA/9EAAP/hAP8AFAD/ABIA/wAS&#10;AP8AFAD/ABkA/wAlAP8AMgD/AD8A/wBLAP8AVgD/AGAA/wBoAP8AcAD/AHgA/wB/AP8AhQD/AIsA&#10;/wCRAP8AmAD/AJ4A/gCmAP0ArgD8ALkA+gDIAPkA4gD4APQA9wD/APYA/wD2AP8A7wD/AOcA/wDi&#10;AP8A3gD/AP8AEQD/AA4A/wAOAP8ADwD/ABQA/wAgAP8ALQD/ADoA/wBGAP8AUQD/AFsA/wBjAP4A&#10;awD8AHMA+gB5APkAgAD3AIYA9gCMAPUAkgDzAJkA8gCgAPAAqQDuALMA7QDBAOsA1gDqAO4A6QD+&#10;AOcA/wDnAP8A5QD/AN0A/wDVAP8A0QD/AP8ADQD/AAoA/wAIAP8ACQD/ABAA/wAbAP8AKAD/ADUA&#10;/wBAAPoASwD2AFUA8wBeAPEAZgDuAG0A7AB0AOsAegDpAIAA5wCGAOYAjQDkAJMA4gCbAOAAowDe&#10;AK0A3AC5ANoAygDXAOYA1AD4ANIA/wDSAP8A0gD/AM4A/wDJAP8AxgD/AP8ACAD/AAMA/wAAAP8A&#10;AwD/AA0A/AAWAPcAIgDzAC4A7wA6AOwARQDoAE8A5ABYAOEAYADeAGcA2wBtANkAdADVAHoA0wCA&#10;ANEAhwDPAI4AzQCVAMsAngDJAKcAxwCzAMUAwgDDANwAwQDxAL8A/wC/AP8AvgD/AL4A/wC9AP8A&#10;uwD/AP8AAAD/AAAA/wAAAP8AAAD2AAgA7gARAOcAGwDhACcA3QAzANkAPgDTAEkAzwBSAMsAWQDI&#10;AGEAxgBnAMQAbQDCAHMAwAB6AL8AgAC9AIgAuwCQALkAmAC4AKIAtQCtALMAuwCxAM4AsADqAK8A&#10;/ACtAP8ArQD/AK4A/wCuAP8ArgD/AP8CAAD/AAAA/QAAAPIAAADoAAAA3gAMANMAFQDMACEAyAAs&#10;AMQAOADBAEIAvQBLALoAUwC4AFoAtgBhALQAZwCyAG0AsAB0AK8AegCtAIIArACKAKoAkwCoAJ0A&#10;pgCoAKQAtQCiAMYAoQDjAJ8A9gCeAP8AngD/AJ4A/wCeAP8AngD/AP8GAAD7AAAA7gUAAOIEAADV&#10;AAAAywAGAMMADwC9ABkAuAAlALQAMQCxADsArgBFAKwATQCpAFUApwBbAKUAYgCkAGgAogBuAKEA&#10;dQCfAHwAngCFAJwAjgCaAJgAmACkAJYAsACVAMEAkwDcAJIA8gCRAP8AkAD/AJAA/wCPAP8AjwD/&#10;AP0KAADwDgAA4REAAM4QAADCDQAAuwcAALcACgCxABIArAAeAKgAKQClADQAogA+AJ8ARwCdAE8A&#10;mwBWAJkBXACXAWMAlgJpAJQCcACTA3gAkQOAAJAEigCOBJUAjAWhAIoFrgCJBr4AhwjYAIYJ8ACE&#10;Cv8Agwv/AIML/wCDC/8Agwv/APYQAADmFwAA0hwAAMAaAACzFgAArBIAAKgNAACmBw0AogUWAJ0H&#10;IgCZCS4Algo4AJQLQQCSDEoAkAxRAI4NWACMDV4Aiw1lAIkNbACIDnQAhg59AIUOhwCDDpMAgQ+f&#10;AIAQrQB+EL4AfRDbAHoR9AB4Ev8AdxL/AHcS/wB3Ev8AdxL/AO8XAADbIQAAxiQAALQjAACoIAAA&#10;oBwAAJsXAACZEQQAmA4QAJMQGwCPEScAjBIyAIkTPACHE0QAhRRMAIMUUwCBFVoAgBVgAH4WaAB9&#10;Fm8AexZ4AHkXgwB4F48AdhicAHQYqgBzGbsAchnUAG8a8QBuG/8AbRv/AG0a/wBtGv8AbRr/AOcg&#10;AADQKQAAvCsAAKsqAACeKAAAliQAAJAgAACNHAAAjBcMAIgYFgCEGiIAgRstAH4cNwB8HUAAeh1I&#10;AHkeTwB3HlUAdh9cAHQfYwBzH2sAcSB0AHAgfwBuIYsAbCGYAGshpwBpIrgAaCLPAGYi7gBlI/8A&#10;ZCP/AGQi/wBkIv8AZCH/AOAmAADILwAAtDEAAKMwAACWLgAAjSsAAIcoAACEJAAAgiAIAH4gEgB7&#10;Ih4AeCMpAHUkMwBzJTwAcSVDAHAmSwBuJlIAbSdZAGsnYABqJ2gAaShxAGcoewBlKIgAZCmVAGIp&#10;pABgKbUAXynLAF4q7ABcKv8AXCn/AFwp/wBcKf8AXCj/ANgsAADDNQAArTUAAJ00AACQMwAAhjEA&#10;AIAtAAB8KwAAeSgDAHYnEAByKRoAcColAG0rLwBrLDgAaixAAGgtRwBnLU4AZS5VAGQuXQBjLmUA&#10;YS9uAF8veABeL4QAXC+SAFovoQFZL7IBWDDIAVYw6QFVMP4BVS//AFUv/wBVLv8AVS7/ANAxAAC9&#10;OgAAqDkAAJc4AACKNwAAgDYAAHoyAAB1MAAAci4AAG4uDQBrLxYAaTAhAGYxKwBkMjQAYzI9AGEz&#10;RABgM0sAXzRSAF00WgBcNGIAWjRrAFk1dQBXNYIAVTWQAVQ1nwFSNbABUTXGAVA15wFPNf0BTzX/&#10;AU80/wFPNP8BTzP/Acs2AAC4PQAAozwAAJI8AACFOwAAezoAAHQ3AABvNQAAbDMAAGg0CgBlNRMA&#10;YjYeAGA3KABeNzEAXTg6AFs4QQBaOUgAWTlQAFc5VwBWOl8AVDpoAFM6cwBROn8BTzqNAU46nQFM&#10;Oq4BSzrDAUo65QFJOvwBSTn/AUk5/wFJOP8BSjj/Acc6AACzQAAAnj8AAI4/AACBPgAAdz0AAHA7&#10;AABqOAAAZjgAAGI5BwBfOhEAXDsbAFo7JQBZPC4AVz03AFY9PgBUPkYAUz5NAFI+VQBRPl0ATz9m&#10;AE0/cABMP30BSj+LAUg/mwFHP6wBRT/BAUQ/4wFEPvsBRD7/AUQ9/wFEPf8BRTz/AcM+AACvQwAA&#10;mkIAAIpCAAB9QQAAc0AAAGs/AABlPAAAYDwAAFw+BABZPg8AVz8YAFVAIgBTQSsAUkE0AFBCPABP&#10;QkMATkJLAE1DUgBLQ1oASkNkAEhDbgBHQ3sBRUOJAUNDmQFCQ6sBQEPAAT9D4QE/Q/kBP0L/AT9B&#10;/wFAQf8BQED/Ab9BAACqRQAAlkUAAIZFAAB5RAAAb0QAAGdCAABgPwAAW0EAAFdCAABUQw0AUUQV&#10;AE9FHwBORSgATEYxAEtGOQBKR0EASUdIAEhHUABGR1gARUdhAENIbABCSHgBQEiHAT5IlwE8SKkB&#10;O0i+ATpI3wE6R/gBOkb/ATpF/wE7Rf8BO0T/AbtFAACmSAAAkkcAAIJHAAB2RwAAa0cAAGNGAABb&#10;QwAAVkUAAFJHAABOSAoATEkSAEpJHABISiUAR0ouAEZLNgBFSz4AQ0tGAEJMTQBBTFYAQExfAD5M&#10;agA8THYAO0yFATlMlQE3TKcBNky8ATVM3QE1S/cBNUv/ATVK/wE2Sf8BNkn/AbhJAACiSwAAjkoA&#10;AH5KAABySgAAaEoAAF9JAABVSAAAUEoAAExLAABJTAcARk0QAEROGQBCTyIAQU8rAEBQMwA/UDsA&#10;PlBDADxRSgA7UVMAOlFcADhRZwA3UXMANVGCADNRkwEyUaUBMFG6AS9R2gEvUPYBL0//ATBO/wEw&#10;Tv8BME3/AbRNAACdTQAAik0AAHpNAABuTQAAZE0AAFtNAABRTQAAS08AAEZQAABCUgMAP1MNAD1U&#10;FQA8VB4AOlUnADlVLwA4VTcAN1Y/ADZWRwA1VlAAM1ZZADJXZAAwV3EAL1eAAC1XkQArV6MAKle4&#10;AClX1gApVvUAKVX/ACpU/wEqU/8BKlL/Aa9RAACYUQAAhVEAAHZQAABqUAAAYFAAAFhRAABOUgAA&#10;R1MAAEFVAAA7WAAAOFkKADVaEQA0WhoAM1siADJbKwAxWzMAL1w7AC5cQwAtXEwALFxWACtdYAAp&#10;XW0AKF18ACZdjgAkXaEAI121ACJd0gAiXPMAIlv/ACNa/wAjWf8AJFj/AKhVAACSVAAAgFQAAHFU&#10;AABmVAAAXFQAAFRVAABKVgAAQ1gAADxbAAA2XQAAMGAFAC1hDgArYRUAKmIdACliJQAoYi4AJ2M2&#10;ACZjPgAlY0cAI2NRACJkXAAhZGkAH2R5AB5kigAcZJ4AG2SzABlkzgAaY/EAG2H/ABtg/wAcYP8A&#10;HF//AKFZAACMWAAAe1gAAG1YAABiWAAAWVgAAFBZAABHWwAAPl4AADdgAAAxYwAAKmYAACRpCQAh&#10;ahAAIGoXAB9qIAAeaygAHWswABxrOQAba0IAGmxMABlsWAAXbGUAFmx0ABRshgATbJoAEmyvABFs&#10;ygARa+8AEmn/ABNo/wATaP8AE2f/AJldAACFXQAAdVwAAGhcAABeXAAAVVwAAEteAABCYQAAOWQA&#10;ADJnAAAragAAJG0AAB5wAQAXcwsAFXQRABR0GAATdCEAEnUpABF1MgARdTsAEHVGAA91UgAOdV8A&#10;DXVuAAx1gQALdZUACnWqAAh0wwAJdOcACnP9AAtx/wAMcf8ADHD/AJFiAAB/YQAAcGEAAGRhAABa&#10;YQAAT2IAAEVlAAA8aAAAM2wAACtvAAAkcgAAHXYAABd5AAARfAQADX8MAAt/EgAKfxkACX8iAAh/&#10;KgAGfzQABX8/AAR/SwACf1gAAX9nAAB/eQAAf44AAH+jAAB+uwAAfeAAAH33AAB8/wAAe/8AAHv/&#10;AIlnAAB4ZwAAa2YAAGFmAABUZwAASWkAAD9tAAA1cQAALHUAACR5AAAdfAAAFoAAABCDAAAMhgIA&#10;BokKAAGJDwAAiRQAAIobAACKIwAAiywAAIs3AACLQwAAi1AAAItfAACLcQAAi4YAAIucAACKswAA&#10;idMAAIjzAACI/wAAh/8AAIf/AIJtAABzbAAAaGwAAFptAABObwAAQnMAADh3AAAuewAAJYAAAB2E&#10;AAAViAAAEIwAAAuPAAAEkgAAAJQGAACVDAAAlRAAAJYVAACXHAAAmCQAAJguAACZOQAAmUcAAJlW&#10;AACZaAAAmX0AAJmUAACYqwAAl8gAAJbuAACW/wAAlf8AAJX/AHt0AABvcwAAYXMAAFN2AABGegAA&#10;O38AADCEAAAmiAAAHY0AABSSAAAOlgAACZkAAAGcAAAAoAAAAKEAAACiBgAAogwAAKQQAAClFAAA&#10;pRwAAKckAACoLwAAqD0AAKlMAACpXgAAqXIAAKiJAACoogAAqLwAAKflAACm+wAApv8AAKX/AHd7&#10;AABoewAAWX4AAEuCAAA+hwAAMo0AACeSAAAdlwAAFJwAAA6gAAAHpAAAAKgAAACrAAAArgAAAK8A&#10;AACwAAAAsQQAALMKAAC0DgAAtRMAALYbAAC4JAAAujEAALpAAAC6UgAAu2UAALt9AAC6lwAAurEA&#10;ALrSAAC68wAAuf8AALn/AG+DAABfhgAAUYsAAEOQAAA2lwAAKp0AAB+iAAAVpwAADawAAAWwAAAA&#10;tAAAALcAAAC7AAAAvgAAAL8AAADAAAAAwQAAAMMBAADEBwAAxQ0AAMcRAADKGQAAzSQAAM4zAADP&#10;RAAA0FgAANBuAADRiAAA0KQAANDBAADR5gAA0fgAANH/AGePAABXlAAASZoAADuhAAAupwAAIa0A&#10;ABazAAAOuAAABrwAAADAAAAAwwAAAMYAAADLAAAAzQAAAM4AAADQAAAA0QAAANQAAADWAAAA2gIA&#10;ANwJAADfDwAA4xcAAOYkAADnNgAA6EkAAOlfAADqeAAA65QAAOuvAADrzAAA7OgAAOz2AF+eAABQ&#10;pAAAQqsAADSyAAAmuQAAGb4AAA7CAAAExQAAAMoAAADNAAAA0QAAANgAAADbAAAA3wAAAOAAAADi&#10;AAAA5AAAAOYAAADpAAAA6wAAAO4AAADxBQAA9Q0AAPkWAAD8JQAA/TkAAP5PAAD/ZwAA/4IAAP+d&#10;AAD/tQAA/8sAAP/kAP8AEQD/AA8A/wAPAP8AEQD/ABYA/wAiAP8ALwD/ADsA/wBHAP8AUgD/AFsA&#10;/wBkAP8AbAD/AHMA/wB6AP8AgAD/AIYA/wCMAP4AkwD9AJkA+wChAPoAqQD4ALQA9wDCAPYA2gD1&#10;APEA9AD/APMA/wDzAP8A6QD/AOAA/wDYAP8A0wD/AP8ADgD/AAsA/wAKAP8ACwD/ABEA/wAdAP8A&#10;KgD/ADYA/wBBAP8ATAD/AFYA/gBfAPsAZgD5AG0A9wB0APUAegD0AIAA8gCGAPAAjQDvAJQA7QCb&#10;AOwApADqAK4A6QC6AOcAzQDlAOkA5AD7AOMA/wDiAP8A3gD/ANEA/wDMAP8AyAD/AP8ACQD/AAQA&#10;/wABAP8ABAD/AA4A/wAYAP8AJAD9ADAA+wA7APcARgDzAFAA7wBZAOwAYADqAGcA5wBuAOYAdADk&#10;AHoA4gCAAOAAhwDeAI4A3ACVANoAngDWAKgA1ACzANEAwwDPAN8AzgD0AMwA/wDLAP8AywD/AMUA&#10;/wC/AP8AvAD/AP8AAgD/AAAA/wAAAP8AAAD9AAsA9wATAPEAHgDtACoA6gA1AOcAQADiAEoA3QBS&#10;ANkAWgDVAGEA0gBnANAAbQDOAHMAzAB6AMoAgADIAIcAxgCPAMQAmADCAKEAwACtAL4AuwC8ANAA&#10;ugDtALkA/gC4AP8AuAD/ALcA/wCzAP8AsAD/AP8AAAD/AAAA/wAAAPkAAADuAAUA5QAOAN4AGADY&#10;ACMA0gAuAM8AOQDLAEMAxwBMAMQAVADBAFsAvwBhALwAZwC7AG0AuQBzALcAegC1AIEAtACJALIA&#10;kgCwAJsArwCnAKwAtACrAMYAqQDkAKcA+ACmAP8ApgD/AKUA/wClAP8ApAD/AP8AAAD/AAAA9QAA&#10;AOoAAADeAAAA0AAKAMgAEgDCAB0AvgAoALsAMwC5AD0AtQBGALIATQCwAFUArQBbAKwAYQCqAGcA&#10;qABtAKcAcwClAHoApACCAKIAjACgAJYAnwChAJ0ArgCbAL4AmQDYAJcA8QCWAP8AlgD/AJcA/wCX&#10;AP8AlwD/AP8AAAD1AAAA5wEAANQAAADJAAAAwAAEALgADgCzABYArwAhAKsALACoADYApgA/AKMA&#10;RwChAE8AnwBVAJ0AWwCbAGEAmgBnAJgAbgCXAHUAlQB9AJQAhgCSAJEAkACcAI4AqQCMALgAiwDN&#10;AIkA6wCIAP0AiAD/AIgA/wCIAP8AiAD/APkGAADpDAAA1A4AAMMMAAC3CQAAsAIAAKsACQCmABAA&#10;ogAaAJ4AJQCbADAAmAA5AJYAQQCUAEkAkgBQAJAAVgCOAFwAjQBiAIsAaQCKAHAAiAB4AIcAgQCF&#10;AIwAhACYAIIApQCAALQAfgDIAH0B5wB8AvkAewP/AHsE/wB7BP8AewT/APEOAADeFQAAxRUAALQU&#10;AACpEQAAoQ4AAJ4KAACbAwwAlwATAJMAHgCQASkAjQIzAIoDPACIBEMAhgVLAIUGUQCDBlcAggde&#10;AIAHZAB/CGwAfQh0AHwIfgB6CYkAeAmWAHcKowB1CrMAcwvHAHIM5gBwDfsAcA3/AG8N/wBvDf8A&#10;bw3/AOgWAADQHgAAuR0AAKkcAACdGgAAlRYAAJATAACPDgMAjgoOAIkLFwCGDCMAgw0tAIANNgB+&#10;Dj4AfA5GAHsOTQB5D1MAeBBaAHYQYQB1EGgAcxBxAHERewBwEYcAbhGUAGwRogBrErIAaRLHAGgT&#10;5wBmE/0AZRT/AGUU/wBlE/8AZRP/AN8eAADGJAAAsCQAAKAjAACUIQAAix8AAIYbAACDFwAAghII&#10;AH8REgB8Eh0AeRQoAHYUMQB0FToAchZBAHEWSABvF08AbhdWAGwXXQBrGGQAaRhtAGgZdwBmGYMA&#10;ZBmQAGManwBhGq8AYBrEAF4b5ABdHPsAXBz/AFwb/wBcG/8AXBv/ANUlAAC9KgAAqCkAAJgpAACM&#10;KAAAgyUAAH0iAAB5HwAAeBsDAHYZDwByGhgAbxwjAG0dLQBrHTUAaR49AGgeRABmH0sAZR9SAGMg&#10;WQBiIGEAYSBpAF8hcwBdIX8AXCGNAFoinABZIqwAVyLAAFYj4QBVI/kAVCP/AFQi/wBUIv8AVCL/&#10;AM0rAAC2LgAAoi4AAJIuAACFLQAAfCsAAHYoAAByJgAAbyMAAG0hDABqIhUAZyMfAGUkKQBjJDEA&#10;YiU5AGAmQQBfJkgAXSZPAFwnVgBbJ10AWSdmAFgocABWKHwAVCiKAFMpmQBRKaoAUCm+AE8p3gBO&#10;KfcATSn/AE0p/wBNKP8ATij/AMgwAACwMgAAnDIAAIwyAACAMQAAdjAAAHAtAABrKwAAaCkAAGYo&#10;CQBjKBEAYCkcAF4qJQBcKy4AWys2AFksPQBYLEQAVy1MAFUtUwBULVsAUy1jAFEubgBQLnoATi6I&#10;AEwvlwBLL6gASS+7AEgv2wBIL/YARy//AEcu/wBHLf8ASC3/AMQ0AACrNQAAlzUAAIc1AAB7NQAA&#10;cjQAAGsyAABmLwAAYi4AAF8tBQBcLhAAWi8YAFgwIgBWMCsAVTEzAFMxOgBSMkIAUTJJAFAyUABO&#10;M1gATTNhAEszawBKM3cASDSFAEc0lQBFNKYAQzS5AEI01gBCNPQAQjT/AEIz/wBCMv8AQjL/AMA4&#10;AACnOAAAkzgAAIM4AAB3OAAAbTcAAGY2AABhMwAAXTIAAFkyAgBXMw0AVDQVAFI1HwBRNSgATzYw&#10;AE42OABMNz8ASzdGAEo3TgBJOFYARzhfAEY4aQBEOHUAQziDAEE5kwBAOaQAPjm4AD050wA8OfMA&#10;PDj/AD03/wA9N/8APTb/ALs7AACiOwAAjzsAAH87AABzOwAAajoAAGI5AABdNwAAWDYAAFQ3AABR&#10;OAsATzkTAE05HABLOiUASjotAEg7NQBHOzwARjxEAEU8SwBEPFMAQjxcAEE9ZwA/PXMAPj2BADw9&#10;kQA6PaMAOT22ADg90QA3PfIANzz/ADg7/wA4O/8AODr/ALY9AACePgAAiz4AAHw+AABvPgAAZj0A&#10;AF49AABYOwAAUzoAAE87AABMPAgAST0RAEc+GQBGPyIARD8qAEM/MgBCQDoAQUBBAEBASQA+QVEA&#10;PUFaADxBZAA6QXAAOEF/ADdBjwA1QqEANEK0ADJCzgAyQfAAMkD/ADNA/wAzP/8AND7/ALFAAACa&#10;QAAAh0AAAHhBAABsQQAAYkAAAFtAAABUPwAATj8AAEpAAABGQQUAREIOAEJDFgBAQx8AP0QnAD5E&#10;LwA8RDcAO0U+ADpFRgA5RU4AOEZYADZGYgA1Rm4AM0Z8ADFGjQAwRp8ALkazAC1GzAAtRu8ALUX/&#10;AC5E/wAuQ/8ALkP/AKxDAACWQwAAg0MAAHRDAABoQwAAX0MAAFdDAABQQwAASEMAAERFAABBRgEA&#10;PkcMADxIEwA6SBwAOUkkADhJLAA2STQANUo7ADRKQwAzSkwAMkpVADBLXwAvS2sALUt6ACxLiwAq&#10;S50AKEuxACdLygAnS+0AJ0r/AChJ/wAoSP8AKUf/AKdGAACRRgAAf0YAAHBGAABlRgAAW0YAAFRG&#10;AABMRwAAREgAAD9KAAA7SwAAN0wJADVNEAAzThgAMk4gADFPKAAwTzAAL084AC5PQAAsUEgAK1BS&#10;ACpQXAAoUGgAJ1B3ACVQiAAkUJsAIlCvACFQyAAgUOsAIU//ACJO/wAiTf8AI03/AKFJAACMSQAA&#10;ekkAAGxKAABhSgAAWEoAAFBKAABJSwAAQEwAADtOAAA1UAAAMVIEAC1TDQAsVBQAKlQcAClVJAAo&#10;VSwAJ1UzACZVPAAlVkUAJFZOACJWWQAhVmUAH1Z0AB5WhQAcVpgAG1asABlWxQAZVukAGlX/ABtU&#10;/wAbU/8AHFL/AJtNAACGTQAAdU0AAGhNAABdTQAAVE0AAE1OAABFTwAAPFEAADZTAAAxVQAAK1gA&#10;ACZaCQAjWxAAIlsXACFcHwAgXCcAH1wuAB1cNwAcXUAAG11KABpdVQAYXWEAF11wABVdgQAUXZUA&#10;E12qABFdwgARXecAElv+ABNa/wATWv8AFFn/AJRRAACAUQAAcFEAAGRRAABZUQAAUVEAAElSAABB&#10;UwAAOFYAADJZAAArWwAAJV4AAB9hAwAaYwwAGGQRABdkGQAWZCEAFWQpABRlMQATZToAEmVEABFl&#10;UAAQZV0AD2VrAA5lfQANZZEADGWlAApkvAAKZOAAC2P5AAxi/wANYf8ADWH/AI1VAAB6VQAAa1UA&#10;AF9VAABWVQAATlUAAERXAAA8WQAANFwAACxfAAAmYgAAH2UAABloAAATawUAEG0NAA5uEgANbhoA&#10;DG4iAAxuKwALbjQACm4+AAhuSgAHblcABm5lAARudgACbooAAG2fAABttgAAbNYAAGzzAAFr/wAC&#10;av8AA2r/AIVaAAB0WgAAZloAAFxZAABTWQAASFoAAD9dAAA2YAAALmMAACZnAAAfagAAGW0AABNx&#10;AAAOdAMACncKAAV3EAABdxUAAHccAAB3JAAAeC0AAHg3AAB4QwAAeFAAAHheAAB4bwAAeIQAAHiZ&#10;AAB3sAAAds0AAHXwAAB1/wAAdP8AAHT/AH5fAABuXwAAYl4AAFleAABNXwAAQmIAADllAAAwaAAA&#10;J2wAAB9wAAAYdAAAEncAAA17AAAIfgAAAoAIAACBDQAAgREAAIIXAACDHgAAgyYAAIQwAACEOwAA&#10;hEgAAIRXAACEaAAAhHwAAISTAACDqgAAgsUAAIHrAACB/gAAgP8AAID/AHdlAABpZAAAX2MAAFJk&#10;AABHZwAAPGsAADFvAAAocwAAIHcAABh8AAARfwAADIMAAAaHAAAAigAAAIwDAACMCQAAjQ4AAI4R&#10;AACPFwAAkB4AAJEnAACSMgAAkj8AAJJOAACSXwAAknMAAJKLAACRogAAkbwAAJDlAACP/AAAjv8A&#10;AI7/AHFrAABmagAAWGsAAEttAAA/cQAANHYAACp7AAAggAAAF4UAABCJAAALjQAABJEAAACVAAAA&#10;mAAAAJkAAACaAwAAmwgAAJwNAACeEQAAnxYAAKAeAACiKAAAojUAAKNEAACjVQAAo2kAAKKAAACi&#10;mgAAobMAAKDYAACg9gAAn/8AAJ//AG5xAABfcgAAUXUAAER5AAA3fgAALIQAACGKAAAXjwAAEJQA&#10;AAqZAAABnQAAAKAAAACkAAAApwAAAKgAAACpAAAAqgAAAKwGAACtCwAArxAAALAVAACyHgAAtCkA&#10;ALQ5AAC0SgAAtV0AALVzAAC1jgAAtagAALTGAACz7QAAsv8AALL/AGZ6AABXfQAASYIAADyHAAAv&#10;jgAAI5QAABiaAAAQnwAACaQAAACpAAAArQAAALAAAAC0AAAAtwAAALgAAAC5AAAAuwAAALwAAAC+&#10;AgAAwAgAAMIOAADEFAAAxx4AAMgsAADJPQAAylAAAMpmAADKfwAAypsAAMq4AADK3QAAyvUAAMr/&#10;AF6GAABPiwAAQZEAADOYAAAnnwAAG6UAABGrAAAJsAAAALUAAAC5AAAAvQAAAMEAAADGAAAAyAAA&#10;AMkAAADLAAAAzAAAAM4AAADQAAAA0gAAANQFAADZDAAA3RIAAOEeAADiLgAA40IAAORXAADlbwAA&#10;5owAAOaoAADlxQAA5ecAAOb2AFaUAABImwAAOqIAACypAAAfsAAAE7YAAAu8AAAAwQAAAMUAAADJ&#10;AAAAzQAAANIAAADWAAAA2gAAANsAAADeAAAA4AAAAOIAAADkAAAA5wAAAOkAAADtAAAA8AoAAPQR&#10;AAD4HwAA+TIAAPpIAAD7XwAA/HoAAP2XAAD9rwAA/ccAAP3kAP8ADgD/AA0A/wAMAP8ADgD/ABMA&#10;/wAeAP8AKgD/ADYA/wBCAP8ATQD/AFcA/wBfAP8AZwD/AG4A/wB0AP8AegD/AIEA/QCHAPwAjQD6&#10;AJQA+QCcAPcApQD1AK8A9AC8APMAzwDxAOwA8AD+AO8A/wDvAP8A4wD/ANcA/wDOAP8AygD/AP8A&#10;CgD/AAYA/wAEAP8ACAD/ABAA/wAZAP8AJQD/ADEA/wA9AP8ARwD+AFEA+wBZAPkAYQD2AGgA9ABu&#10;APMAdADxAHoA7wCBAO4AhwDsAI4A6gCWAOgAnwDmAKkA4wC1AOIAxgDgAOMA3wD4AN0A/wDdAP8A&#10;1AD/AMkA/wDCAP8AvgD/AP8AAwD/AAAA/wAAAP8AAQD/AA0A/wAUAP0AIAD6ACsA9wA2APMAQQDv&#10;AEsA7ABUAOgAWwDmAGIA4wBoAOEAbgDfAHQA3AB6ANoAgQDYAIgA1ACQANIAmADPAKIAzQCuAMsA&#10;vADJANMAxwDwAMYA/wDEAP8AxAD/ALsA/wC2AP8AswD/AP8AAAD/AAAA/wAAAP8AAAD3AAgA8AAQ&#10;AOsAGgDnACUA5AAwAOEAOwDcAEUA1QBNANEAVQDOAFsAywBiAMkAZwDHAG0AxQBzAMMAegDBAIEA&#10;vwCJAL0AkgC7AJwAuQCnALcAtQC1AMgAswDmALIA+wCxAP8AsAD/AK4A/wCqAP8ApwD/AP8AAAD/&#10;AAAA/gAAAPEAAADlAAIA3AANANMAFADNAB8AygAqAMcANADEAD4AwABHALwATgC6AFUAtwBbALUA&#10;YQCzAGcAsgBtALAAcwCuAHoArACCAKoAiwCoAJUApwCgAKUArQCjAL4AoQDbAKAA9ACfAP8AngD/&#10;AJ8A/wCdAP8AmwD/AP8AAAD8AAAA7gAAAOAAAADQAAAAxQAIAL4AEAC5ABkAtQAjALMALgCwADcA&#10;rQBAAKoASACoAE8ApQBVAKMAWwCiAGAAoABmAJ8AbACdAHMAmwB7AJoAhACYAI4AlgCaAJUApwCT&#10;ALcAkQDMAJAA7ACPAP8AjgD/AI4A/wCOAP8AjwD/APwAAADvAAAA2wAAAMkAAAC9AAAAtQACAK4A&#10;DACpABMApQAdAKIAJwCgADEAnQA6AJoAQgCYAEkAlgBPAJQAVQCTAFsAkQBgAJAAZwCOAG0AjQB1&#10;AIsAfgCJAIkAiACVAIYAogCFALEAgwDEAIEA5ACAAPkAfwD/AIAA/wCAAP8AgAD/APQCAADgCQAA&#10;xwgAALcHAACsAwAApgAAAKAABwCbAA8AmAAXAJUAIQCSACoAjwAzAI0APACLAEMAiQBJAIcAUACG&#10;AFUAhABbAIMAYQCBAGgAgABwAH4AeQB8AIQAewCQAHkAnQB4AKwAdgC+AHUA3QBzAPQAcwD/AHMA&#10;/wBzAP8AcwD/AOkNAADPEAAAuRAAAKkQAACeDgAAlwsAAJMGAACQAAsAjAARAIkAGgCGACQAgwAu&#10;AIEANgB/AD4AfQBEAHwASwB6AFEAeQBXAHcAXQB2AGQAdABsAHMBdQBxAYAAbwKNAG4CmgBsA6oA&#10;awO7AGkE1gBoBvEAaAf/AGcH/wBnB/8AZwf/AN8UAADDFwAArhcAAJ4WAACTFQAAixIAAIYQAACE&#10;DAIAgwYNAIADFAB8BR4AeQcoAHcIMAB1CDgAcwlAAHIJRgBwCkwAbwpTAG0LWQBsC2EAagtpAGkM&#10;cgBnDH4AZgyLAGQNmQBiDakAYQ27AGAN2ABeDvMAXQ7/AF0O/wBdDv8AXQ7/ANQcAAC5HQAApB4A&#10;AJUdAACJHAAAgRoAAHsXAAB4EwAAeBAGAHcNDwBzDhgAcA4iAG4PKwBsEDMAahA7AGkQQgBnEUkA&#10;ZhFPAGQRVgBjEl0AYRJmAGASbwBeEnsAXBOIAFsTlwBZE6cAVxS6AFYU1QBVFfMAVBX/AFQV/wBU&#10;Ff8AVBT/AMoiAACwIgAAnSMAAI0jAACBIgAAeSEAAHMeAABvGwAAbhcAAG0TDABqFBQAZxUeAGUW&#10;JwBjFi8AYRc3AGAXPgBeGEUAXRhLAFwZUgBaGVoAWRliAFcabABWGncAVBqFAFIblABRG6QATxu3&#10;AE4b0ABNHPEATBz/AEwc/wBNHP8ATRv/AMMmAACqJwAAlicAAIcoAAB7JwAAciYAAGwkAABoIQAA&#10;Zh4AAGQbCABiGxEAXxwaAF0dIwBbHisAWh4zAFgfOgBXH0EAViBIAFQgTwBTIFcAUSFfAFAhaQBO&#10;IXQATSGCAEsikQBJIqIASCK0AEcizQBGI+8ARSP/AEUi/wBGIv8ARiH/ALwqAACkKwAAkSsAAIIs&#10;AAB2KwAAbSoAAGYpAABiJgAAXyQAAF0iBABbIQ4AWCIWAFYjHwBUJCgAUyQwAFIlNwBQJT4ATyZF&#10;AE4mTABMJlQASydcAEknZgBIJ3EARid/AEUojwBDKKAAQSiyAEAoywA/KO0APyj/AD8o/wBAJ/8A&#10;QCf/ALctAACfLgAAjC8AAH0vAABxLwAAaC4AAGEtAABdKwAAWigAAFcnAABUJwwAUigTAFApHABO&#10;KSUATSosAEsqNABKKzsASStCAEgsSQBGLFEARSxaAEQsZABCLW8AQC19AD8tjQA9LZ4APC2wADot&#10;yAA6LesAOi3/ADot/wA6LP8AOiz/ALIwAACbMQAAiDIAAHkyAABtMgAAZDIAAF0xAABYLwAAVSwA&#10;AFEsAABPLQkATC0RAEouGQBJLyIARy8qAEYwMQBFMDgAQzA/AEIxRwBBMU8AQDFXAD4xYQA9Mm0A&#10;OzJ7ADkyiwA4MpwANjKvADUyxwA0MukANDL/ADUx/wA1Mf8ANTD/AK0zAACWNAAAhDUAAHU1AABp&#10;NQAAYDUAAFk0AABUMwAAUDAAAEwxAABJMQYARzIPAEUzFgBDMx8AQjQnAEA0LgA/NTYAPjU9AD01&#10;RAA8NkwAOjZVADk2XwA3NmsANjZ4ADQ3iQAyN5oAMTetAC83xQAvN+gALzb+ADA1/wAwNf8AMDT/&#10;AKk2AACSNgAAgDcAAHI4AABmOAAAXTcAAFY3AABQNgAASzQAAEc1AABENgMAQTcNAD84FAA+OBwA&#10;PDkkADs5LAA6OTMAOTo6ADg6QgA2OkoANTpTADQ7XQAyO2gAMDt2AC87hwAtO5kALDusACo7wwAp&#10;O+YAKjr9ACo6/wArOf8ALDj/AKQ4AACOOQAAfDoAAG46AABjOgAAWjoAAFM6AABNOgAARjgAAEI6&#10;AAA/OwAAPDwLADo8EQA4PRkANz0hADY+KQA0PjAAMz43ADI/PwAxP0cAMD9QAC4/WgAtQGYAK0B0&#10;AClAhAAoQJcAJkCqACVAwQAkQOUAJD/8ACU+/wAmPf8AJj3/AJ87AACKPAAAeD0AAGo9AABfPQAA&#10;Vj0AAE89AABJPQAAQj0AADw+AAA5PwAANkEIADRBDwAyQhYAMUIeAC9DJQAuQy0ALUM0ACxEPAAr&#10;REQAKkRNAChEWAAnRWMAJUVxACNFggAiRZUAIEWoAB9FvwAeROMAH0T7AB9D/wAgQv8AIUH/AJo+&#10;AACFPwAAdEAAAGdAAABcQAAAU0AAAExAAABGQAAAPkEAADhDAAA0RQAAMEYDAC1HDQArSBIAKkga&#10;AClIIgAoSSkAJ0kxACVJOQAkSUEAI0pKACJKVQAgSmEAH0pvAB1KfwAbSpIAGkqmABhKvQAXSuAA&#10;GEn6ABlI/wAaR/8AGkf/AJVCAACAQgAAcEMAAGNDAABYQwAAUEMAAElDAABCRAAAO0UAADVHAAAw&#10;SQAAK0sAACZNCQAkThAAIk4WACFPHQAgTyUAH08sAB5PNQAdTz0AHFBHABpQUQAZUF0AF1BrABZQ&#10;fAAUUI8AE1CkABFQugARUN4AEU/4ABJO/wATTf8AFE3/AI9FAAB7RgAAa0YAAF9HAABVRwAATUcA&#10;AEZHAAA/RwAAN0oAADFMAAArTgAAJlAAACBTAwAcVQwAGlYRABlWGAAXViAAFlYnABVWMAAUVjkA&#10;E1dCABJXTQARV1kAEFdoAA9XeQAOV4wADVegAAtXtgALVtQAC1b0AAxV/wANVP8ADlP/AIhJAAB2&#10;SgAAZ0oAAFtKAABRSgAASkoAAENKAAA7TAAAM04AACxRAAAmVAAAIVYAABtZAAAVXAcAEV4NABBe&#10;EwAQXhoADl4iAA5eKgANXjMADF49AAteSAAKXlQACF5iAAdecwAFXoYAA16bAAJesQACXcwAAl3u&#10;AANc/wAEW/8ABVv/AIFOAABwTgAAYk4AAFdOAABOTgAAR04AAD5PAAA2UQAALlQAACdXAAAhWgAA&#10;G10AABVgAAAQYwMADGYLAAhnEAAGZxUABWccAARnJAACZy0AAWc3AABnQgAAZ04AAGdcAABnbQAA&#10;Z4AAAGaVAABmrAAAZccAAGXrAABk/AAAZP8AAGP/AHpSAABqUwAAXVIAAFRSAABLUgAAQlMAADlV&#10;AAAwWAAAKFsAACFfAAAaYgAAFGUAABBoAAAMawEABm4JAABvDgAAbxIAAG8YAABwHwAAcCcAAHEw&#10;AABxOwAAcUgAAHFWAABxZgAAcXkAAHGPAABwpwAAb8EAAG/nAABu/AAAbf8AAG3/AHNYAABlVwAA&#10;WlcAAFFWAABGVwAAPFoAADJdAAAqYQAAImQAABpoAAAUbAAADm8AAApyAAAEdgAAAHgFAAB4CwAA&#10;eQ4AAHoTAAB7GQAAfCAAAH0pAAB9MwAAfUAAAH1OAAB9XgAAfXIAAH2IAAB8oQAAfLoAAHviAAB6&#10;+gAAef8AAHj/AG1dAABgXAAAV1wAAEtdAABAXwAANWMAACtnAAAjawAAGm8AABNzAAAOdwAACHsA&#10;AAJ+AAAAggAAAIMBAACEBgAAhQsAAIYPAACIEwAAiRkAAIohAACLKwAAizcAAIxGAACLVgAAi2kA&#10;AIuAAACLmQAAirMAAInYAACI9wAAiP8AAIf/AGhjAABeYgAAUWIAAERlAAA4aQAALm4AACRzAAAa&#10;eAAAE30AAA2BAAAGhQAAAIkAAACNAAAAkAAAAJIAAACSAAAAlAUAAJUKAACXDgAAmBIAAJoYAACb&#10;IQAAnC0AAJ08AACdTAAAnF8AAJx2AACbkQAAm6sAAJrJAACa8AAAmf8AAJj/AGVpAABXaQAASWwA&#10;AD1xAAAwdgAAJXwAABuBAAAShwAADIwAAASRAAAAlQAAAJkAAACdAAAAoAAAAKEAAACiAAAApAAA&#10;AKUBAACnBwAAqQwAAKoRAACtGAAAryIAAK8wAACvQQAAr1QAAK9rAACuhQAArqEAAK6+AACt5gAA&#10;rPwAAKz/AF5xAABPdAAAQnkAADV/AAAohQAAHYwAABOSAAAMmAAAA50AAACiAAAApgAAAKoAAACu&#10;AAAAsAAAALEAAACzAAAAtAAAALYAAAC4AAAAugQAALwKAAC+EAAAwRcAAMMkAADDNQAAxEkAAMRe&#10;AADFdwAAxZMAAMWvAADF0QAAw/IAAMP/AFZ8AABHggAAOogAACyPAAAglgAAFJ0AAA2jAAADqQAA&#10;AK4AAACyAAAAtwAAALsAAAC/AAAAwgAAAMIAAADFAAAAxgAAAMgAAADKAAAAzQAAAM8AAADSCAAA&#10;1Q4AANsYAADdJwAA3joAAN9QAADgaAAA4IQAAOGhAADhvQAA4eIAAOD0AE6LAABAkgAAMpkAACWh&#10;AAAYqAAADq8AAAW1AAAAugAAAL8AAADEAAAAyAAAAM4AAADRAAAA1AAAANUAAADYAAAA2gAAAN0A&#10;AADfAAAA4gAAAOQAAADnAAAA6wUAAO8OAAD0GQAA9SsAAPZBAAD3WAAA+HIAAPmQAAD5qwAA+MQA&#10;APjhAP8ACwD/AAgA/wAJAP8ADAD/ABIA/wAaAP8AJgD/ADIA/wA+AP8ASAD/AFIA/wBaAP8AYgD/&#10;AGkA/wBvAP8AdQD+AHsA/ACBAPsAiAD5AI8A9wCXAPUAoADzAKoA8gC3AO8AyQDtAOYA7AD7AOsA&#10;/wDrAP8A3QD/AM4A/wDGAP8AwgD/AP8ABAD/AAAA/wAAAP8ABQD/AA0A/wAVAP8AIQD/ACwA/wA4&#10;AP8AQwD9AEwA+QBUAPcAXAD0AGMA8gBpAPAAbwDuAHUA7AB7AOoAggDoAIkA5wCRAOQAmgDiAKQA&#10;4ACwAN0AwADaANwA2AD0ANUA/wDTAP8AywD/AMEA/wC7AP8AtwD/AP8AAAD/AAAA/wAAAP8AAAD/&#10;AAoA/QARAPkAGwD2ACcA9AAyAPAAPADsAEYA6ABOAOQAVgDhAFwA3gBjANwAaADZAG4A1QB0ANIA&#10;ewDQAIIAzQCKAMsAkwDIAJ0AxgCoAMQAtwDBAMwAwADrAL4A/wC9AP8AvQD/ALQA/wCuAP8AqwD/&#10;AP8AAAD/AAAA/wAAAPoAAADyAAUA6gAOAOUAFgDgACEA3QArANsANgDTAD8AzgBIAMoATwDHAFYA&#10;xABcAMIAYQDAAGcAvgBtALwAcwC6AHoAuACCALYAiwC0AJYAsgChALAArwCuAMEArQDgAKsA9wCq&#10;AP8AqQD/AKYA/wChAP8AnwD/AP8AAAD/AAAA9wAAAOgAAADcAAAA0AAKAMoAEQDFABsAwgAlAL8A&#10;LwC8ADgAuABBALUASACyAE8AsABVAK4AWwCsAGEAqgBmAKgAbACnAHMApQB7AKMAhAChAI4AnwCa&#10;AJ0ApwCbALgAmgDQAJkA7wCYAP8AlwD/AJYA/wCUAP8AkgD/AP8AAAD2AAAA5AAAANIAAADFAAAA&#10;uwAFALUADgCwABUArAAfAKoAKQCoADIApQA6AKIAQgCgAEkAngBPAJwAVQCaAFoAmABgAJYAZgCV&#10;AGwAkwB0AJIAfQCQAIcAjgCTAIwAoQCLALAAigDFAIgA5gCHAPsAhgD/AIcA/wCHAP8AhgD/APgA&#10;AADlAAAAzQAAAL0AAACzAAAAqgAAAKMACgCfABEAmwAZAJkAIwCXACwAlQA0AJIAPACQAEMAjgBJ&#10;AIwATwCKAFQAiQBaAIcAYACGAGYAhABuAIMAdwCBAIEAfwCNAH4AmwB8AKoAewC8AHoA2wB4APUA&#10;eAD/AHgA/wB4AP8AeAD/AO0AAADRAgAAuwIAAKwBAACiAAAAmwAAAJYABQCRAA0AjQAUAIsAHQCI&#10;ACYAhgAuAIQANgCCAD0AgABDAH4ASQB9AE8AfABVAHoAWwB5AGEAdwBpAHUAcQB0AHwAcgCIAHEA&#10;lgBvAKUAbgC2AG0AzgBsAO4AawD/AGsA/wBrAP8AawD/AN8LAADCDAAArgwAAJ4MAACTCwAAjAcA&#10;AIgCAACFAAkAgQAQAH8AFwB8ACAAegAoAHgAMAB2ADgAdAA+AHMARABxAEoAcABQAG4AVgBtAF0A&#10;bABkAGoAbQBoAHcAZwCEAGUAkgBkAKEAYwCyAGEAyQBgAOkAYAD8AGAA/wBgAP8AYAD/ANAQAAC2&#10;EQAAohIAAJMSAACIEQAAgA8AAHwNAAB5CQEAeAMLAHUAEQBzABoAcAAjAG4BKwBsATMAagI5AGkD&#10;QABnA0YAZgRMAGUEUgBjBVkAYgVhAGAFagBfBnQAXQaBAFwHjwBaB58AWQewAFcHxgBWCecAVgr7&#10;AFUK/wBVCv8AVgr/AMYVAACtFwAAmRgAAIoYAAB/FwAAdhYAAHETAABuEAAAbQ0FAG0JDQBqCRQA&#10;ZwodAGUKJgBjCy4AYgw1AGAMPABfDEIAXg1IAFwNTwBbDVYAWQ1eAFgOaABWDnMAVQ6AAFMOjwBR&#10;Dp8AUA6xAE4OyABNEOoATRD9AE0Q/wBNEP8ATRD/ALwbAAClHAAAkh0AAIMeAAB3HQAAbxwAAGka&#10;AABmFwAAZBQAAGQQCABiDxAAXxAYAF0QIQBbESkAWhExAFgSOABXEj4AVhJFAFQSTABTE1MAURNb&#10;AFATZQBOFHAATBR9AEsUjABJFJwARxWuAEYVxQBFFegARRb+AEUW/wBFFf8ARRX/ALUfAACeIQAA&#10;iyIAAHwiAABxIgAAaCEAAGIfAABfHQAAXBoAAFsXAgBaFQ0AVxYUAFUWHQBUFyUAUhgtAFEYNABP&#10;GDsAThlCAE0ZSABLGlAAShpYAEgaYgBHGm0ARRt6AEMbiQBCG5oAQBusAD8bwgA+HOUAPRz8AD4c&#10;/wA+G/8APhv/AK8jAACYJAAAhiUAAHcmAABsJgAAYyUAAF0kAABZIgAAVh8AAFQdAABTHAsAURwS&#10;AE4dGgBNHSIASx4pAEoeMQBJHzcARx8+AEYgRQBFIE0AQyBVAEIgXwBAIWoAPyF3AD0hhwA7IZgA&#10;OSGqADgiwAA3IuMANyL7ADci/wA4If8AOCH/AKomAACUJwAAgSkAAHMpAABnKQAAXykAAFgoAABU&#10;JgAAUSMAAE8iAABMIgcASiIQAEgiFwBHIx8ARSQmAEQkLgBCJDQAQSU7AEAlQwA/JUoAPSZTADwm&#10;XAA6JmcAOSZ1ADcnhAA1J5YANCeoADInvgAxJ+EAMSf5ADIm/wAyJv8AMyX/AKUpAACPKgAAfSwA&#10;AG8sAABkLQAAWywAAFUrAABQKgAATCgAAEomAABHJwQARCcNAEIoFABBKBwAPykjAD4pKwA9KTIA&#10;PCo5ADsqQAA5KkgAOCtQADYrWgA1K2UAMytyADErggAwLJQALiynACwsvAArLN4ALCz4ACwr/wAt&#10;Kv8ALSr/AKEsAACLLQAAeS4AAGsvAABgLwAAWC8AAFEuAABMLgAASCwAAEUrAABBKwAAPywLAD0s&#10;EQA7LRkAOi4hADkuKAA3Li8ANi82ADUvPgA0L0UAMy9OADEwWAAwMGMALjBwACwwgAAqMJIAKTCl&#10;ACcwugAmMNwAJjD3ACcv/wAoL/8AKC7/AJwuAACHMAAAdjEAAGgyAABdMgAAVTIAAE4xAABIMQAA&#10;RDAAAEAvAAA8MAAAOjEJADcxEAA2MhYANTIeADMzJQAyMywAMTMzADA0OwAvNEMALTRMACw0VgAq&#10;NWEAKTVuACc1fgAlNZAAIzWjACI1uQAhNdkAITT2ACI0/wAjM/8AIzL/AJgxAACDMwAAcjQAAGU0&#10;AABaNQAAUTUAAEs0AABFNAAAQDQAADozAAA3NAAANDUGADI2DgAwNxMALzcbAC43IgAtOCkAKzgx&#10;ACo4OAApOUAAKDlJACY5UwAlOV8AIzlsACE6fAAgOo4AHjqiABw6twAbOdUAHDn1AB04/wAdOP8A&#10;Hjf/AJM0AAB/NgAAbjcAAGE3AABXNwAATjcAAEg3AABCNwAAPDcAADU4AAAyOQAALzoCACw7CwAq&#10;PBEAKTwYACg9HwAmPSYAJT0uACQ9NQAjPj0AIj5GACA+UAAfPlwAHT9pABs/eQAaP4wAGD+gABY/&#10;tQAVPtIAFj7zABc9/wAYPP8AGDz/AI43AAB6OAAAajkAAF46AABTOgAASzoAAEU6AAA/OgAAOToA&#10;ADI8AAAuPgAAKUAAACZBCAAkQg4AIkIUACFCGwAgQyMAH0MqAB5DMgAcQzoAG0RDABpETQAYRFkA&#10;F0RnABVEdwATRIoAEkSeABFEswAQRNAAEEPyABFC/wASQv8AE0H/AIk7AAB2PAAAZj0AAFo9AABQ&#10;PQAASD0AAEI9AAA8PQAANj4AAC9AAAAqQgAAJUQAACFGAwAdSAwAG0kRABlJFwAYSR4AF0kmABZJ&#10;LgAVSjYAFEpAABNKSgARSlYAEEpkAA9KdAAOSocADUqbAAxKsAAKSsoAC0nsAAxI/wANR/8ADUf/&#10;AIM+AABxPwAAYkAAAFZAAABNQAAARUAAAD9AAAA5QQAAMkIAACtFAAAmRwAAIUkAABxLAAAWTgcA&#10;E1AOABJQEwARUBkAEFAhAA9QKQAOUDEADVA7AA1RRgALUVEAClFfAAlRbwAHUIEABVCWAANQqwAC&#10;UMUAA0/oAANP+wAFTv8ABk3/AH1CAABrQwAAXUQAAFJEAABKRAAAQ0MAADxEAAA1RQAALkcAACdK&#10;AAAhTAAAHE8AABdRAAASVAMADlcKAAtYEAAKWBUACFgcAAdYJAAGWCwABVg2AANYQAABWEwAAFha&#10;AABYaQAAWHwAAFiRAABXpwAAV8AAAFblAABW+QAAVf8AAFX/AHZHAABmRwAAWUgAAE9HAABHRwAA&#10;QEcAADhIAAAwSgAAKU0AACJQAAAcUwAAFlUAABFYAAANWwIACV4JAARfDgAAXxIAAF8YAABgHwAA&#10;YCcAAGAwAABgOwAAYEcAAGBUAABgYwAAYHYAAGCLAABfogAAX7sAAF/iAABe+QAAXf8AAF3/AG9L&#10;AABhTAAAVUwAAExLAABESwAAO0wAADJOAAArUQAAI1QAABxXAAAWWwAAEV4AAA1gAAAIYwAAAmYH&#10;AABnDAAAZw8AAGgTAABpGQAAaiEAAGopAABqNAAAakAAAGpNAABqXQAAam8AAGqFAABqnQAAabYA&#10;AGjdAABo9wAAZ/8AAGb/AGlRAABcUAAAUlAAAEpPAAA/UAAANVMAAC1WAAAkWQAAHV0AABZgAAAQ&#10;ZAAADGcAAAZqAAAAbgAAAG8DAABwCAAAcQ0AAHIQAAB0FAAAdRsAAHYjAAB3LAAAdzgAAHZGAAB2&#10;VgAAdmgAAHZ+AAB2lwAAdbEAAHTTAABz9QAAc/8AAHL/AGNWAABYVQAAUFQAAERVAAA5WAAAL1sA&#10;ACZfAAAdYwAAFWcAABBsAAAKcAAABHMAAAB2AAAAegAAAHwAAAB8AwAAfggAAH8MAACBEAAAghQA&#10;AIQbAACFJAAAhi8AAIY9AACGTQAAhV8AAIV1AACFjwAAhKkAAIPJAACC8QAAgf8AAID/AF9bAABW&#10;WgAASVsAAD1eAAAyYQAAJ2YAAB5rAAAVcAAADnUAAAl5AAABfgAAAIEAAACFAAAAiAAAAIoAAACL&#10;AAAAjQEAAI4GAACQCwAAkQ8AAJMUAACVGwAAlyYAAJc0AACXRAAAl1YAAJZsAACVhgAAlaIAAJTB&#10;AACT6gAAkv8AAJL/AF1hAABPYQAAQmQAADZpAAAqbgAAH3QAABV5AAAOfwAAB4QAAACJAAAAjgAA&#10;AJIAAACWAAAAmAAAAJoAAACbAAAAnQAAAJ8AAAChAwAAowgAAKUNAACnEwAAqRwAAKooAACqOQAA&#10;qksAAKphAACpegAAqJkAAKi1AACn3QAAp/gAAKb/AFZoAABIbAAAOnAAAC52AAAifQAAF4QAAA6K&#10;AAAHkAAAAJYAAACaAAAAnwAAAKMAAACnAAAAqgAAAKsAAACtAAAArwAAALEAAACzAAAAtQAAALgF&#10;AAC6DAAAvRIAAMAcAADALQAAwEAAAL9VAAC/bgAAvosAAL6oAAC+yQAAve8AALz+AE50AABAeQAA&#10;Mn8AACWHAAAZjgAAEJUAAAecAAAAogAAAKcAAACsAAAAsAAAALUAAAC5AAAAvAAAAL0AAAC/AAAA&#10;wQAAAMMAAADGAAAAyAAAAMoAAADNAgAA0AsAANUSAADWIQAA1zQAANhJAADZYAAA2nwAANqaAADb&#10;tQAA29kAANvyAEaCAAA4iQAAK5AAAB2YAAASoAAACqcAAACuAAAAtAAAALkAAAC+AAAAwgAAAMgA&#10;AADLAAAAzgAAAM8AAADSAAAA1AAAANYAAADaAAAA3QAAAN8AAADiAAAA5gAAAOoKAADvEwAA8CUA&#10;API6AADzUQAA9GsAAPSJAAD1pQAA9b8AAPXdAP8ABgD/AAMA/wAFAP8ACwD/ABAA/wAXAP8AIgD/&#10;AC0A/wA5AP8ARAD/AE0A/wBVAP8AXQD/AGQA/wBqAP8AcAD9AHYA+wB8APkAgwD3AIoA9QCSAPMA&#10;mwDwAKYA7gCzAOsAxADpAOQA5wD5AOYA/wDlAP8A0wD/AMcA/wC/AP8AuwD/AP8AAAD/AAAA/wAA&#10;AP8AAgD/AAsA/wASAP8AHQD/ACgA/wAzAP8APgD8AEcA+ABPAPQAVwDxAF0A7gBjAOwAaQDqAG8A&#10;6AB1AOYAfADkAIMA4gCLAN8AlQDcAJ8A2QCrANUAuwDSANQAzwDyAM0A/wDMAP8AxQD/ALoA/wC0&#10;AP8AsAD/AP8AAAD/AAAA/wAAAP8AAAD/AAYA+QAPAPUAFwDzACIA8QAtAO0ANwDnAEAA4gBJAN8A&#10;UADbAFcA1wBdANQAYwDRAGgAzwBuAMwAdQDKAHwAyACEAMUAjQDCAJgAwACkAL0AsgC7AMYAuQDo&#10;ALgA/QC3AP8AtgD/AK0A/wCnAP8AowD/AP8AAAD/AAAA/wAAAPUAAADrAAEA5AAMAN4AEwDZABwA&#10;0wAmANEAMADMADoAyABCAMQASgDAAFAAvQBWALsAXAC5AGEAtwBnALUAbQCzAHQAsQB8AK8AhQCt&#10;AJAAqgCcAKgAqgCmALsApQDaAKMA9QCjAP8AogD/AJ4A/wCaAP8AlwD/AP8AAAD+AAAA7wAAAN8A&#10;AADQAAAAxwAHAMEADwC8ABcAuQAgALcAKgC1ADMAsAA7AK0AQwCrAEkAqABPAKYAVQCkAFoAowBg&#10;AKEAZgCfAG0AnQB0AJwAfQCaAIgAmACUAJYAogCUALIAkgDJAJEA6wCRAP8AkAD/AJAA/wCMAP8A&#10;igD/APwAAADsAAAA2QAAAMcAAAC6AAAAsQACAKsADACnABIApAAbAKEAJACgACwAngA1AJsAPACY&#10;AEMAlgBJAJQATwCSAFQAkABaAI8AXwCNAGYAiwBtAIkAdgCIAIAAhgCMAIQAmgCCAKoAgQC+AIAA&#10;4ACAAPkAfwD/AH8A/wB/AP8AfgD/APEAAADYAAAAwgAAALMAAACoAAAAoAAAAJkABwCVAA4AkgAV&#10;AJAAHgCOACYAjQAuAIoANgCHAD0AhQBDAIQASQCCAE4AgQBUAH8AWQB+AGAAfABnAHoAbwB5AHoA&#10;dwCGAHUAlAB0AKMAcgC1AHIAzwBxAPEAcAD/AHAA/wBwAP8AcQD/AOEAAADEAAAAsAAAAKIAAACX&#10;AAAAkQAAAIsAAgCGAAsAgwARAIEAGAB/ACEAfQApAHwAMAB5ADcAeAA9AHYAQwB0AEkAcwBOAHIA&#10;VABwAFoAbwBiAG0AagBrAHQAagCAAGgAjgBnAJ0AZQCvAGUAxgBkAOgAZAD9AGMA/wBjAP8AZAD/&#10;AM8FAAC2BwAAowgAAJQIAACJBwAAggMAAH4AAAB7AAYAdwAOAHUAEwByABsAcQAjAG8AKwBtADIA&#10;bAA4AGoAPgBpAEQAZwBJAGYATwBlAFYAYwBdAGIAZQBgAG8AXwB7AF0AiQBcAJkAWwCqAFkAvwBZ&#10;AOEAWAD4AFgA/wBYAP8AWQD/AMIMAACqDQAAlw4AAIkOAAB9DgAAdg0AAHEKAABvBgAAbQAKAGsA&#10;EABpABYAZwAeAGUAJgBjAC0AYQAzAGAAOQBfAD8AXQBFAFwASwBbAFIAWgBZAFgAYgBXAGwAVQB4&#10;AFMAhgBSAJYAUQCnAFAAuwBPAdsATgL0AE4D/wBOBP8ATgP/ALgQAAChEgAAjhMAAH8TAAB0EwAA&#10;bBIAAGcQAABlDgAAYwsDAGMGDABhBBEAXgMZAFwEIQBbBSgAWQYvAFgGNQBWBzsAVQdCAFQHSABT&#10;CE8AUQhWAFAJXwBOCWkATQl2AEsKhABJCpQASAqmAEcKugBGCtgARQvzAEUM/wBFDP8ARQz/ALAU&#10;AACZFgAAhxgAAHgZAABtGAAAZRcAAF8WAABcEwAAWhEAAFoOBgBaDA0AVwwUAFUMHABTDSQAUg0r&#10;AFANMQBPDjgATg4+AE0ORQBLDk0ASg5VAEgPXgBHD2gARQ91AEMQhABBEJUAQBCmAD4QuwA9ENwA&#10;PRH2AD0R/wA9EP8APhD/AKkZAACSGwAAgRwAAHIdAABnHQAAXxwAAFkbAABVGQAAUxYAAFITAABS&#10;EQoAUBAQAE4RGABMESAAShInAEkSLgBIEzQARxM7AEUTQgBEE0kAQxRSAEEUWwA/FGUAPhVyADwV&#10;gQA6FZIAOBWkADcVuQA1FdgANRb1ADYW/wA2Fv8ANxX/AKMcAACNHgAAeyAAAG0hAABiIQAAWiEA&#10;AFQfAABQHgAATRsAAEwZAABLFgYASRYOAEcXFQBFFxwARBgkAEIYKgBBGDEAQBk4AD8ZPwA9GUYA&#10;PBpPADoaWAA5GmMANxtvADUbfgAzG5AAMhuiADAbtwAvG9MALxzzAC8b/wAwG/8AMBv/AJ0fAACI&#10;IgAAdyMAAGkkAABeJAAAViQAAFAjAABLIgAASCAAAEYdAABFHAIAQxwMAEEcEgA/HRkAPh0hADwe&#10;JwA7Hi4AOh81ADkfPAA3H0QANh9MADQgVgAzIGAAMSBtAC8gfAAtIY4ALCGgACohtQApIdAAKSHy&#10;ACkh/wAqIP8AKyD/AJkiAACEJQAAcyYAAGUnAABbJwAAUycAAEwmAABHJQAARCQAAEIhAAA/IQAA&#10;PSEJADshEAA5IhYAOCIeADYjJQA1IysANCQyADMkOQAyJEEAMCRKAC8lUwAtJV4AKyVrAColegAo&#10;JYwAJiWfACQlswAjJc4AIyXwACQl/wAlJP8AJST/AJQlAACAJwAAbykAAGIqAABXKgAATyoAAEkp&#10;AABEKAAAQCcAAD0mAAA6JQAANyYGADUmDgA0JxQAMicbADEoIgAwKCkALygwAC0pNwAsKT8AKylH&#10;ACkpUQAoKlwAJippACQqeAAjKooAISqdAB8qsgAeKswAHirvAB8p/wAgKf8AISj/AJAoAAB8KgAA&#10;bCsAAF8sAABULAAATCwAAEYsAABBKwAAPCsAADgqAAA1KgAAMisDADArDAAuLBEALSwYACwsHwAq&#10;LSYAKS0tACgtNAAnLjwAJi5FACQuTwAjLloAIS9nAB8vdgAdL4gAHC+bABovsAAYL8oAGC7tABku&#10;/wAbLf8AGy3/AIwrAAB4LQAAaC4AAFsvAABRLwAASS8AAEMvAAA+LgAAOS4AADQuAAAwLgAALS8A&#10;ACswCgApMRAAJzEVACYxHAAlMiMAJDIqACMyMQAhMzkAIDNCAB8zTAAdM1cAGzNkABo0dAAYNIYA&#10;FjSaABQzrgATM8gAEzPsABQz/wAVMv8AFjH/AIcuAAB0LwAAZTEAAFgxAABOMgAARjIAAEAxAAA7&#10;MQAANjEAADExAAArMwAAKDQAACU1BgAjNg0AITYSACA3GQAfNyAAHjcnAB04LgAbODYAGjg/ABk4&#10;SQAXOVUAFTliABQ5cQASOYQAETmYABA5rQAOOMcADjjrABA4/wAQN/8AETb/AIMxAABwMgAAYTQA&#10;AFU0AABLNAAARDQAAD00AAA4NAAAMzQAAC01AAAoNwAAJDkAACA6AgAdOwsAGzwQABk9FQAYPRwA&#10;Fz0jABY9KwAVPjMAFD48ABI+RgARPlIAED5fAA8+bwAOPoEADD6VAAs+qQAKPsEACj3kAAs9+wAM&#10;PP8ADTv/AH00AABrNgAAXTcAAFE3AABINwAAQTcAADs3AAA1NwAAMDcAACo5AAAlOwAAID0AABw/&#10;AAAXQQYAFEMNABJDEgARQxgAEUMfABBEJwAPRC8ADkQ5AA1EQwAMRE4AC0RbAAlEagAHRHwABkSQ&#10;AARDpQACQ70AA0PgAAND9gAEQv8ABkH/AHg4AABnOQAAWToAAE46AABFOgAAPjoAADg6AAAzOgAA&#10;LTsAACc9AAAhQAAAHEIAABdEAAATRgMAD0kKAA1KDwAMShQAC0obAAlKIwAISisAB0o0AAVKPgAE&#10;SkkAAkpWAABKZQAASncAAEqLAABKoQAASbkAAEndAABJ9QAASP8AAEj/AHI8AABiPQAAVT4AAEo+&#10;AABCPQAAPD0AADY9AAAvPgAAKUAAACNCAAAdRQAAF0cAABNKAAAPTAIAC08JAAdQDQADUREAAFEX&#10;AABRHgAAUSYAAFEvAABROQAAUUQAAFJRAABSYAAAUXIAAFGHAABRnQAAUbUAAFDYAABQ9QAAT/8A&#10;AE//AGxAAABdQQAAUUEAAEdBAABAQAAAOUAAADJBAAAqQwAAJEYAAB5IAAAXSwAAEk4AAA5RAAAL&#10;UwEABlYHAABXDAAAWBAAAFgTAABZGQAAWiEAAFopAABaMwAAWj8AAFpMAABaWgAAWmwAAFqBAABZ&#10;mQAAWbEAAFjRAABY9AAAV/8AAFf/AGVFAABYRQAATUUAAEVEAAA+RAAANUUAAC1HAAAlSgAAHk0A&#10;ABhQAAASUwAADlYAAApZAAAEXAAAAF4EAABfCQAAYA0AAGEQAABiFQAAYxsAAGQjAABkLQAAZDgA&#10;AGRFAABkVAAAZGYAAGR7AABjkwAAY60AAGLMAABh8gAAYf8AAGD/AF9KAABTSgAASkkAAENIAAA5&#10;SQAAL0wAACdPAAAfUgAAGFUAABJZAAANXQAACGAAAAJjAAAAZgAAAGgBAABpBQAAagoAAGsNAABt&#10;EQAAbhYAAHAdAABxJgAAcTEAAHA+AABwTgAAcF8AAHBzAABvjQAAb6cAAG7GAABt7wAAbP8AAGz/&#10;AFpPAABQTgAASE0AAD1OAAAzUQAAKVQAACBYAAAYXAAAEWAAAAxkAAAGaAAAAGsAAABvAAAAcgAA&#10;AHQAAAB1AAAAdwQAAHgJAAB6DQAAfBAAAH0WAAB/HgAAgCgAAIA1AACARQAAf1YAAH9rAAB/hAAA&#10;fqAAAH2+AAB86QAAe/8AAHr/AFZUAABOUwAAQlQAADdWAAAsWgAAIl8AABhjAAARaAAAC20AAANy&#10;AAAAdgAAAHoAAAB9AAAAgAAAAIMAAACEAAAAhgAAAIcCAACJBwAAiwwAAI0QAACQFgAAkh8AAJIs&#10;AACSOwAAkk0AAJFiAACRegAAj5cAAI+0AACO4QAAjPsAAIz/AFVZAABIWgAAO10AAC9hAAAkZgAA&#10;GWwAABFyAAAKdwAAAn0AAACCAAAAhgAAAIsAAACOAAAAkQAAAJMAAACVAAAAlwAAAJkAAACbAAAA&#10;nQQAAJ8KAACiDwAApBYAAKYhAACmMQAApkMAAKVXAACkcAAAo44AAKOrAACh0AAAoPUAAJ//AE5h&#10;AABAZAAAM2kAACduAAAbdQAAEXwAAAuDAAAAiQAAAI4AAACTAAAAmAAAAJ0AAAChAAAApAAAAKUA&#10;AACnAAAAqQAAAKsAAACtAAAAsAAAALIAAAC1CAAAuA4AALwWAAC8JQAAvDcAALtMAAC6ZAAAuYEA&#10;ALeiAAC3wAAAt+oAALf8AEZrAAA5cAAAK3cAAB9/AAAThgAAC44AAAGVAAAAmwAAAKEAAACmAAAA&#10;qwAAALAAAACzAAAAtwAAALcAAAC6AAAAvAAAAL8AAADBAAAAxAAAAMcAAADKAAAAzQUAANEOAADU&#10;GQAA1CsAANRAAADTWAAA03QAANOSAADSsAAA0tMAANLyAD55AAAxgAAAI4gAABeRAAANmQAAA6AA&#10;AACnAAAArgAAALMAAAC4AAAAvQAAAMIAAADGAAAAygAAAMoAAADNAAAAzwAAANIAAADVAAAA2QAA&#10;AN0AAADfAAAA4wAAAOcFAADrDwAA7B8AAO0zAADuSwAA72QAAO+CAADwnwAA8bkAAPHYAP8AAAD/&#10;AAAA/wAEAP8ACQD/AA4A/wAVAP8AHgD/ACkA/wA0AP8APwD/AEgA/wBQAP8AWAD/AF4A/wBlAP0A&#10;awD7AHEA+QB3APgAfgD2AIUA8wCNAPEAlwDuAKIA6wCvAOgAwADmAOAA4wD4AOIA/wDbAP8AywD/&#10;AMEA/wC5AP8AtAD/AP8AAAD/AAAA/wAAAP8AAAD/AAkA/wAQAP8AGQD/ACMA/wAuAP0AOQD5AEIA&#10;9QBKAPIAUgDuAFgA6wBeAOkAZADmAGoA5ABwAOIAdgDfAH0A3QCGANkAjwDVAJoA0QCnAM4AtgDL&#10;AM4AyQDwAMcA/wDFAP8AuwD/ALQA/wCtAP8AqQD/AP8AAAD/AAAA/wAAAP8AAAD7AAIA9gANAPEA&#10;EwDtAB4A7AAoAOkAMgDjADsA3QBEANgASwDTAFEA0ABYAM0AXQDLAGMAyQBoAMYAbwDEAHYAwgB+&#10;AL8AhwC8AJIAugCfALcArQC1AMEAsgDkALEA/QCvAP8ArAD/AKUA/wCgAP8AnAD/AP8AAAD/AAAA&#10;+wAAAO4AAADkAAAA3AAIANMAEADPABgAywAiAMkAKwDGADQAwQA9AL0ARAC6AEsAtwBRALUAVgCy&#10;AFwAsABhAK4AZwCsAG4AqgB2AKgAfwCmAIoAowCWAKEApQCfALYAnQDRAJwA8wCbAP8AnAD/AJYA&#10;/wCTAP8AkAD/AP8AAAD2AAAA5wAAANMAAADGAAAAvQADALgADQCzABMAsQAcAK8AJQCuAC4AqQA2&#10;AKYAPQCjAEQAoQBKAJ8ATwCdAFUAmwBaAJoAYACYAGYAlgBuAJQAdwCSAIEAkACOAI4AnACMAK0A&#10;igDDAIkA6ACIAP8AiQD/AIcA/wCFAP8AggD/APMAAADjAAAAzAAAALwAAACwAAAApwAAAKEACACe&#10;AA8AmwAWAJkAHwCYACcAlgAvAJMANwCRAD0AjgBDAIwASQCLAE4AiQBUAIcAWQCFAGAAhABnAIIA&#10;bwCAAHoAfgCGAHwAlAB6AKQAeQC4AHgA2AB3APcAeAD/AHgA/wB3AP8AdQD/AOYAAADLAAAAtwAA&#10;AKgAAACeAAAAlgAAAI8ABACLAAwAiAASAIcAGQCFACEAhAApAIIAMAB/ADcAfQA9AHwAQwB6AEgA&#10;eQBNAHcAUwB2AFkAdABhAHIAaQBxAHMAbwB/AG0AjQBsAJ0AagCvAGkAyABoAO0AaQD/AGkA/wBp&#10;AP8AaQD/ANIAAAC4AAAApQAAAJcAAACNAAAAhgAAAIEAAAB8AAgAeQAOAHcAFAB2ABwAdAAjAHMA&#10;KwBxADEAbwA3AG4APQBsAEMAawBIAGoATgBoAFQAZwBbAGUAYwBjAG0AYgB4AGAAhwBfAJYAXQCo&#10;AF0AvgBcAOQAXAD7AFwA/wBcAP8AXAD/AMIAAACqAQAAmAMAAIkEAAB/AgAAeAAAAHQAAABwAAQA&#10;bQAMAGsAEQBpABcAaAAeAGYAJQBlACwAYwAyAGIAOABgAD0AXwBDAF4ASQBcAE8AWwBWAFoAXgBY&#10;AGgAVwBzAFUAgQBUAJEAUgCjAFEAtwBRANYAUQD1AFEA/wBRAP8AUgD/ALYHAACfCQAAjQsAAH4M&#10;AABzCwAAbAoAAGgHAABlAwAAYwAHAGEADQBfABMAXQAaAFwAIQBbACcAWQAtAFgAMwBWADkAVQA/&#10;AFQARQBTAEsAUQBSAFAAWgBPAGQATQBvAEwAfQBKAI0ASQCfAEgAsgBHAMwARwDvAEYA/wBHAP8A&#10;RwD/AKwMAACVDgAAgxAAAHUQAABrEAAAYw8AAF4OAABbDAAAWgkCAFkECgBXAA8AVQAVAFMAHABS&#10;ACMAUQApAE8ALwBOADUATQE7AEwBQQBKAkgASQJPAEgCVwBGA2EARQNtAEMDegBCA4sAQAOcAD8D&#10;rwA+A8gAPQTqAD0F/AA9Bv8APgb/AKQQAACOEgAAfBMAAG4UAABkFAAAXBMAAFYSAABTEQAAUQ4A&#10;AFAMBQBQCQwATwcRAE0HFwBLCB8ASQglAEgJKwBHCTEARgk4AEQKPgBDCkUAQgpNAEALVQA/C18A&#10;PQtrADwLeQA6DIoAOAycADcMrwA1DMcANQzpADUN/QA1Df8ANgz/AJ0TAACHFQAAdhcAAGkYAABe&#10;GAAAVhgAAFAXAABNFQAAShMAAEkRAABJDgcASA0OAEYNEwBEDRoAQw4hAEIOKABADi4APw41AD4P&#10;PAA9D0MAOxBLADoQVAA4EF4ANhBrADQQeQAyEIoAMRCcAC8QsAAtEMkALRHsAC0R/wAuEf8ALxD/&#10;AJcWAACCGQAAcRsAAGQcAABZHAAAURwAAEwbAABHGgAARBgAAEMVAABCEwIAQRILAEAREAA+EhcA&#10;PBIeADsTJQA6EysAOBMyADcTOQA2FEAANBRIADMUUQAxFFwAMBVoAC4VdwAsFYgAKhWaACgVrgAn&#10;FccAJhXqACcV/wAoFf8AKRX/AJEaAAB9HAAAbR4AAGAfAABWHwAATh8AAEgeAABDHQAAQBwAAD4a&#10;AAA9GAAAOxcHADkWDgA4FxQANhcbADUYIgAzGCgAMhgvADEZNgAwGT0ALhlGAC0aTwArGlkAKhpm&#10;ACgadAAmGoYAJBqZACIarQAhGsUAIBroACEa/gAiGv8AIxr/AI0dAAB5HwAAaSEAAFwiAABSIgAA&#10;SiIAAEQhAAA/IQAAPCAAADkeAAA4GwAANRwEADQcDQAyHBIAMB0YAC8dHwAuHSUALR4sACseMwAq&#10;HjsAKR9DACcfTQAmH1cAJB9kACIfcgAgH4QAHx+XAB0fqwAbH8MAGx/nABsf/QAdH/8AHh7/AIkg&#10;AAB1IgAAZSMAAFkkAABPJQAARyUAAEEkAAA8IwAAOCMAADUiAAAzIAAAMCABAC4hCgAsIRAAKyEV&#10;ACoiHAAoIiMAJyIpACYjMAAlIzgAIyNBACIkSgAhJFUAHyRhAB0kcAAbJIIAGSSVABckqgAWJMEA&#10;FSTlABYk/AAXI/8AGSP/AIUiAABxJAAAYiYAAFYnAABMJwAARCcAAD4nAAA5JgAANSYAADElAAAu&#10;JAAAKyUAACklBwAnJg4AJSYTACQnGQAjJyAAIicnACEoLgAgKDYAHig+AB0oSAAbKVMAGSlfABgp&#10;bgAWKYAAFCmUABIpqAARKcAAESjkABEo+wATKP8AFCf/AIAlAABuJwAAXygAAFMpAABJKgAAQikA&#10;ADspAAA2KQAAMigAAC4oAAAqKAAAJikAACQqBAAiKwwAICsRAB8sFgAdLB0AHCwkABstKwAaLTMA&#10;GC08ABctRQAWLlAAFC5dABIubAARLn4AEC6SAA4upwANLb0ADS3fAA0t+QAOLP8AECz/AHwoAABq&#10;KgAAWysAAFAsAABGLAAAPywAADksAAA0KwAALysAACsrAAAmLAAAIi4AAB8vAAAcMAkAGjEOABkx&#10;EwAXMRoAFjIhABUyKAAUMjAAEzI5ABIzQwARM04AEDNbAA4zaQANM3oADDOOAAozogAIMrkACDLZ&#10;AAgy9AAKMf8ACzH/AHcrAABmLQAAWC4AAE0vAABDLwAAPC4AADYuAAAxLgAALS4AACkuAAAjMAAA&#10;HzIAABszAAAXNQUAFDYMABI3EQARNxYAETcdABA4JAAPOCwADjg1AA04PwAMOEoACzhXAAk4ZQAH&#10;OHYABTiKAAM4nwABN7UAATfTAAI38QADNv8ABTb/AHMuAABiMAAAVDEAAEkxAABBMQAAOTEAADQx&#10;AAAvMAAAKzAAACUyAAAgMwAAGzYAABc4AAATOgIAEDwJAA09DgAMPRMACz0ZAAo9IQAJPSkACD0x&#10;AAY+OwAFPkYAAz5SAAE+YQAAPnIAAD6GAAA9nAAAPbIAAD3QAAA88AAAPP8AADz/AG0yAABdMwAA&#10;UDQAAEY0AAA+NAAANzQAADIzAAAtMwAAJzQAACI2AAAdOAAAGDoAABQ9AAAQPwIADUEIAAlDDQAG&#10;RBEAA0QWAAJEHQAARCQAAEQtAABENgAAREEAAEROAABEXAAARG0AAESBAABEmAAAQ68AAEPNAABC&#10;8AAAQv8AAEL/AGg2AABYNwAATDgAAEM4AAA7NwAANTYAADA2AAApNwAAIzkAAB47AAAYPQAAE0AA&#10;ABBCAAANRQEACEcHAANJDAAASQ8AAEoTAABLGQAASyAAAEsoAABLMgAASz0AAExJAABMVwAAS2gA&#10;AEt9AABLlAAASqwAAErKAABJ7wAASf8AAEn/AGI6AABUOwAASTsAAEA7AAA5OgAAMzkAACw6AAAl&#10;PAAAHz8AABlBAAATRAAAEEcAAAxJAAAITAAAAk8FAABQCgAAUA0AAFEQAABSFQAAVBsAAFQjAABU&#10;LAAAVDcAAFREAABUUgAAVGMAAFR3AABUjwAAU6gAAFLGAABS7QAAUf8AAFH/AFw/AABPPwAART8A&#10;AD4+AAA3PQAALz4AACdAAAAgQwAAGUYAABNJAAAPTAAAC08AAAZSAAAAVAAAAFcCAABYBwAAWQsA&#10;AFoOAABbEQAAXRYAAF4dAABfJgAAXzEAAF49AABeTAAAXl0AAF5xAABdiQAAXaMAAFzBAABb6wAA&#10;Wv8AAFr/AFZEAABLQwAAQ0IAADxBAAAyQgAAKUUAACFIAAAaSwAAE04AAA5SAAAKVQAAA1kAAABb&#10;AAAAXgAAAGAAAABiAgAAYwYAAGUKAABmDgAAaBEAAGoXAABrHwAAaykAAGs2AABrRQAAa1YAAGpq&#10;AABqggAAaZ0AAGi7AABn5wAAZv8AAGX/AFFIAABISAAAQUYAADdHAAAsSgAAI00AABtRAAATVQAA&#10;DlkAAAhdAAABYQAAAGQAAABnAAAAagAAAGwAAABuAAAAcAAAAHIFAABzCQAAdQ0AAHcRAAB6GAAA&#10;eyEAAHsuAAB6PQAAek4AAHliAAB5eQAAeJYAAHezAAB14AAAdPwAAHP/AE5NAABHTAAAO00AADBP&#10;AAAmUwAAHFgAABNcAAANYQAABmYAAABqAAAAbwAAAHIAAAB2AAAAeQAAAHwAAAB9AAAAfwAAAIEA&#10;AACDAgAAhgcAAIgMAACLEQAAjhgAAI4kAACOMwAAjUQAAIxYAACLbwAAiowAAImqAACIzwAAhvcA&#10;AIX/AE1RAABBUwAANFUAAClaAAAeXwAAFGUAAA1qAAAFcAAAAHYAAAB7AAAAfwAAAIMAAACHAAAA&#10;igAAAI0AAACOAAAAkQAAAJMAAACVAAAAmAAAAJoFAACdDAAAoBEAAKMaAACjKAAAojoAAKFOAACg&#10;ZQAAoIEAAJ6gAACdwQAAm+4AAJr/AEZZAAA5XAAALWEAACFnAAAWbgAADnUAAAV7AAAAgQAAAIcA&#10;AACNAAAAkgAAAJYAAACaAAAAnQAAAJ8AAAChAAAApAAAAKYAAACoAAAAqwAAAK4AAACxAwAAtAsA&#10;ALgRAAC5HgAAuS8AALhDAAC3WgAAtXYAALSXAAC0tQAAseIAALD8AD9kAAAxaQAAJW8AABh3AAAP&#10;fwAABocAAACOAAAAlAAAAJoAAACgAAAApQAAAKoAAACuAAAAsQAAALIAAAC1AAAAtwAAALoAAAC8&#10;AAAAvwAAAMMAAADGAAAAyQAAAM4KAADSEwAA0iMAANE3AADQTwAAzmoAAM2KAADKqwAAy8sAAMvv&#10;ADdxAAApeAAAHYAAABGJAAAIkQAAAJoAAAChAAAApwAAAK0AAACzAAAAuQAAAL4AAADCAAAAxQAA&#10;AMYAAADJAAAAzAAAAM4AAADSAAAA1QAAANoAAADeAAAA4QAAAOUAAADqCwAA6xcAAOorAADqQwAA&#10;6l4AAOp6AADrmQAA67UAAOvVAP8AAAD/AAAA/wABAP8ABwD/AA0A/wASAP8AGwD/ACUA/wAvAP8A&#10;OgD/AEMA/wBLAP8AUwD/AFoA/QBgAPsAZgD6AGsA+AByAPYAeAD0AIAA8QCJAO8AkgDsAJ0A6QCq&#10;AOYAvADjANwA3wD3AN0A/wDMAP8AvgD/ALUA/wCwAP8ArQD/AP8AAAD/AAAA/wAAAP8AAAD/AAYA&#10;/wANAP8AFAD/AB8A/wApAPsAMwD3AD0A8wBFAO8ATQDsAFMA6ABZAOUAXwDjAGUA4ABqAN0AcQDa&#10;AHgA1gCAANIAigDPAJUAzACiAMgAsgDFAMkAwgDtAMAA/wC7AP8AsAD/AKgA/wCkAP8AoQD/AP8A&#10;AAD/AAAA/QAAAPoAAAD4AAAA8AAJAOwAEQDoABkA5wAjAOUALQDeADYA1gA+ANEARgDNAEwAygBS&#10;AMgAWADFAF0AwwBjAMAAaQC+AHAAvAB4ALkAgQC3AI0AtACaALEAqQCuALwArADhAKoA/ACoAP8A&#10;oAD/AJkA/wCWAP8AlAD/AP8AAAD5AAAA8gAAAOcAAADbAAAA0QAEAMoADQDHABQAxAAdAMIAJgC/&#10;AC8AuwA3ALcAPwC0AEUAsQBLAK4AUQCsAFYAqgBcAKgAYQCmAGgAowBwAKEAeQCfAIQAnQCRAJoA&#10;oACYALEAlgDMAJUA8QCUAP8AkQD/AIsA/wCIAP8AhgD/APcAAADsAAAA3gAAAMkAAAC8AAAAtAAA&#10;AK8ACgCrABAAqQAXAKgAIACnACgAogAwAJ8AOACcAD4AmgBEAJgASgCWAE8AlABVAJMAWgCRAGEA&#10;jwBoAI0AcQCLAHsAiQCIAIcAlwCFAKgAgwC+AIEA5ACAAP8AgAD/AHwA/wB7AP8AeQD/AOkAAADX&#10;AAAAwQAAALEAAACmAAAAnQAAAJcABQCUAA0AkgASAJAAGgCPACIAjgAqAIsAMQCJADgAhwA+AIUA&#10;QwCDAEgAgQBOAH8AVAB+AFoAfABhAHoAaQB4AHMAdgB/AHUAjgBzAJ8AcQCzAHAA0ABvAPYAbwD/&#10;AG8A/wBtAP8AbAD/ANoAAAC/AAAArAAAAJ4AAACTAAAAjAAAAIUAAACCAAkAfwAPAH4AFQB9ABwA&#10;fAAkAHoAKwB3ADEAdQA3AHQAPQByAEIAcQBIAG8ATQBuAFMAbABaAGsAYgBpAGwAZwB4AGYAhgBk&#10;AJcAYgCqAGEAwgBgAOsAYQD/AGEA/wBhAP8AYAD/AMUAAACtAAAAmwAAAI0AAACDAAAAfAAAAHcA&#10;AAByAAUAcAAMAG4AEQBsABcAbAAeAGsAJQBpACwAZwAxAGYANwBkAD0AYwBCAGIASABgAE4AXwBV&#10;AF0AXQBcAGYAWgByAFkAgABXAJAAVgCjAFUAuQBUAN4AVAD7AFQA/wBVAP8AVQD/ALYAAACfAAAA&#10;jQAAAH8AAAB1AAAAbgAAAGkAAABmAAEAYwAJAGEADgBgABMAXwAZAF4AIABdACYAWwAsAFoAMgBY&#10;ADcAVwA9AFYAQwBVAEkAUwBQAFIAWABRAGEATwBsAE4AegBMAIoASwCcAEoAsQBJAM4ASQDzAEkA&#10;/wBJAP8ASgD/AKoBAACUBQAAggcAAHQIAABqCAAAYwYAAF4EAABbAAAAWQAFAFcADABWABAAVAAV&#10;AFMAGwBSACIAUQAoAFAALQBOADMATQA4AEwAPgBLAEUASgBMAEgAVABHAF0ARgBoAEQAdQBDAIUA&#10;QQCYAEAAqwBAAMUAPwDqAD8A/wBAAP8AQAD/AKAIAACKCwAAeQ0AAGwNAABhDQAAWg0AAFULAABS&#10;CQAAUAYAAE8CCABOAA0ATAASAEsAFwBKAB4ASQAjAEcAKQBGAC8ARQA0AEQAOgBCAEEAQQBIAEAA&#10;UAA+AFoAPQBkADwAcgA6AIIAOQCUADgApwA3AL4ANgDjADYA+QA2AP8ANwD/AJgNAACDDgAAchAA&#10;AGURAABbEQAAUxAAAE4QAABKDgAASA0AAEcKAwBHBwoARQQOAEQCEwBCAhoAQQIgAEADJQA+AysA&#10;PQQxADwENwA7BD4AOgVFADkFTgA3BVcANgViADQGcAAyBoAAMQaSADAGpQAvBbsALgXdAC4G9QAt&#10;B/8ALgf/AJEQAAB9EQAAbBMAAF8UAABVFAAAThQAAEgTAABEEgAAQRAAAEAOAABADQYAQAoMAD4J&#10;EAA8CRYAOwocADkKIgA4CigANwsuADYLNQA1CzsAMwtDADIMTAAwDFYALwxhAC0MbwArDH8AKgyS&#10;ACgMpQAnDLsAJQzdACUN9QAmDf8AJw3/AIsSAAB3FAAAZxYAAFsXAABRGAAASRcAAEMXAAA/FQAA&#10;PBQAADoSAAA5EQEAOQ8IADgODQA3DhIANQ4YADQOHwAyDiUAMQ8sADAPMgAvEDoALRBCACwQSwAq&#10;EFUAKBBhACYQbwAkEIAAIxCTACEQpwAfEL0AHhDgAB4R9wAfEP8AIBD/AIYUAABzFwAAYxkAAFca&#10;AABNGwAARRoAAEAaAAA7GQAAOBgAADUWAAA0FAAAMxIEADISCwAxEhAALxIVAC0SHAAsEyIAKxMp&#10;ACoTMAAoEzcAJxQ/ACYUSAAkFFMAIhRfACAVbQAfFX4AHRWRABsVpQAZFbsAGBXeABgV+AAZFP8A&#10;GhT/AIIXAABvGgAAXxwAAFMdAABKHQAAQh0AADwdAAA3HAAANBsAADEaAAAvGQAALhYAACwXCAAr&#10;Fg4AKRcTACgXGQAnGCAAJRgmACQYLQAjGDQAIhk9ACAZRgAeGVEAHRldABsaawAZGnwAFxqPABUa&#10;owAUGboAEhnbABMZ9gAUGf8AFRj/AH0aAABrHQAAXB8AAFAgAABHIAAAPyAAADkfAAA0HwAAMR4A&#10;AC0dAAArHAAAKRsAACcbBQAlGwwAJBwRACIcFgAhHB0AIB0jAB8dKgAeHTIAHB46ABseRAAZHk4A&#10;Fx5bABYeaQAUH3oAEh6NABEeogAQHrgADh7YAA8e9QAQHf8AER3/AHodAABnHwAAWSEAAE0iAABE&#10;IgAAPCIAADYiAAAyIQAALiEAACogAAAnIAAAJB8AACIgAgAgIAoAHiEPAB0hFAAcIRoAGyIhABki&#10;JwAYIi8AFyI4ABUjQQAUI0wAEiNYABEjZwAQI3gADiOLAA0jnwAMI7QACyPQAAsi8AAMIv8ADSH/&#10;AHYfAABkIgAAViMAAEskAABBJAAAOiQAADQkAAAvIwAAKyMAACgjAAAkIwAAICMAAB0kAAAbJQcA&#10;GSYNABcmEQAWJhcAFSceABQnJQATJywAEic1ABEoPwAQKEoADihWAA0oZAAMKHQACiiHAAkomwAH&#10;J7EABSfMAAYn7AAHJv4ACCb/AHEiAABgJAAAUyYAAEgnAAA/JwAANyYAADEmAAAtJgAAKSUAACUl&#10;AAAiJQAAHScAABkoAAAWKgQAFCsLABIsEAARLBQAECwbABAsIgAOLCkADi0yAA0tOwALLUYACi1S&#10;AAgtYAAGLXAABC2DAAItmAAALK4AACzJAAAs6wABK/wAAiv/AG0lAABdJwAATygAAEUpAAA8KQAA&#10;NSkAAC8oAAArKAAAJycAACMnAAAfKAAAGyoAABcsAAATLgIAEDAIAA4xDQANMRIADDEXAAsxHgAK&#10;MSYACDIuAAcyNwAFMkIAAzJOAAEyXAAAMmwAADJ/AAAylQAAMawAADHHAAAw6gAAMPwAADD/AGgp&#10;AABYKgAATCsAAEEsAAA5LAAAMisAAC0rAAApKgAAJSoAACArAAAcLAAAFy4AABMwAAAQMgIADjQH&#10;AAo3DAAHNxAABTcUAAM3GwACNyIAADcqAAA4MwAAOD4AADhKAAA4WAAAOGgAADh8AAA3kgAAN6kA&#10;ADbFAAA26gAANv0AADX/AGMsAABULgAASC8AAD4vAAA2LgAAMC4AACstAAAnLQAAIi0AAB0vAAAY&#10;MQAAFDMAABA1AAAONwEACjoHAAY7CwACPA4AAD0SAAA+FwAAPh4AAD4mAAA+LwAAPjoAAD5GAAA+&#10;VAAAPmQAAD53AAA+jwAAPacAAD3DAAA86QAAPP0AADv/AF4wAABQMQAARDIAADsyAAA0MQAALjAA&#10;ACkvAAAkMAAAHjIAABk0AAAUNgAAEDkAAA07AAAKPQAABUAFAABBCgAAQg0AAEMQAABEFAAARRoA&#10;AEYiAABGKwAARjUAAEZBAABGTwAARl8AAEZzAABFigAARaQAAETAAABD6AAAQ/4AAEL/AFg0AABL&#10;NQAAQTUAADk1AAAyNAAALTMAACY0AAAgNQAAGjgAABQ6AAAQPQAADUAAAAlCAAAERQAAAEcDAABI&#10;BwAASgsAAEsOAABMEQAAThUAAE8cAABPJQAATy8AAE88AABPSgAAT1oAAE5tAABOhQAATaAAAEy8&#10;AABL5wAAS/4AAEr/AFM5AABHOQAAPjkAADc4AAAxNwAAKTcAACE5AAAbPAAAFT8AABBCAAAMRQAA&#10;B0gAAAJKAAAATQAAAE8AAABRBAAAUgcAAFQLAABVDgAAVxEAAFkXAABaHwAAWSkAAFk2AABZRAAA&#10;WVQAAFhnAABYfwAAV5oAAFa3AABV4wAAVP0AAFT/AE49AABDPQAAPDwAADU7AAAsPAAAJD4AABxB&#10;AAAVRAAAEEgAAAtLAAAFTgAAAFEAAABUAAAAVwAAAFkAAABbAAAAXQIAAF4GAABgCwAAYg4AAGQS&#10;AABnGAAAZyIAAGYuAABmPAAAZk0AAGVgAABldwAAZJMAAGOxAABh3QAAYPwAAF//AElCAABBQQAA&#10;Oj8AADBAAAAmQwAAHkYAABVKAAAQTgAAClIAAANWAAAAWgAAAF0AAABgAAAAYwAAAGUAAABnAAAA&#10;aQAAAGsBAABtBQAAbwoAAHIOAAB1EgAAdxsAAHYmAAB2NQAAdUYAAHRZAAB0bwAAc4sAAHKpAABw&#10;zQAAb/cAAG7/AEZGAABARQAANUYAACpIAAAgTAAAF1EAABBWAAAJWgAAAV8AAABjAAAAaAAAAGsA&#10;AABvAAAAcgAAAHUAAAB3AAAAeQAAAHsAAAB9AAAAgAMAAIMIAACGDQAAiRMAAIodAACKKwAAiTwA&#10;AIhPAACGZgAAhYEAAISgAACCwgAAgfAAAH//AEZLAAA6TAAALk8AACNTAAAYWAAAEF4AAAlkAAAA&#10;aQAAAG8AAAB0AAAAeAAAAHwAAACBAAAAhAAAAIcAAACIAAAAiwAAAI4AAACQAAAAkwAAAJYAAACZ&#10;BwAAnQ0AAKEUAACgIQAAoDEAAJ5EAACdWwAAnHYAAJmWAACZtQAAluUAAJX+AD9SAAAyVQAAJloA&#10;ABtgAAARZwAACW0AAAB0AAAAewAAAIEAAACGAAAAiwAAAJAAAACUAAAAlwAAAJkAAACcAAAAnwAA&#10;AKEAAACkAAAApwAAAKoAAACtAAAAsQYAALUNAAC4FgAAtyYAALY5AAC1UAAAtGoAALKJAACwqgAA&#10;rs8AAK31ADdcAAArYQAAHmgAABNwAAALeAAAAIAAAACHAAAAjgAAAJUAAACaAAAAnwAAAKQAAACo&#10;AAAArAAAAK0AAACwAAAAswAAALUAAAC4AAAAuwAAAL8AAADDAAAAxwAAAMsFAADRDgAA0RsAANAu&#10;AADPRQAAzV8AAMt+AADJngAAyL4AAMXpAC9pAAAjcAAAFnkAAA2BAAABiwAAAJMAAACbAAAAogAA&#10;AKgAAACuAAAAtAAAALgAAAC9AAAAwAAAAMIAAADFAAAAyAAAAMsAAADOAAAA0QAAANYAAADbAAAA&#10;3wAAAOQAAADoBgAA6xEAAOojAADqOgAA6VQAAOdyAADlkwAA47MAAOPUAP8AAAD/AAAA/wAAAP8A&#10;BAD/AAsA/wAQAP8AFwD/ACEA/wArAP8ANQD/AD4A/wBHAP8ATgD/AFUA/ABbAPoAYQD4AGYA9gBt&#10;APQAcwDyAHsA7wCEAO0AjgDqAJkA5gCnAOMAuQDfANUA2wD3ANYA/wDAAP8AsgD/AKoA/wClAP8A&#10;ogD/AP8AAAD/AAAA/gAAAPwAAAD8AAMA/gALAP8AEQD/ABoA/QAkAPkALgD0ADgA8ABAAOwASADp&#10;AE4A5gBUAOIAWgDfAF8A3ABlANgAawDUAHIA0AB7AM0AhQDKAJEAxwCeAMMArgDAAMUAvQDrALsA&#10;/wCwAP8ApAD/AJwA/wCYAP8AlQD/AP8AAAD6AAAA9AAAAPEAAADyAAAA6gAFAOcADgDiABUA4QAe&#10;AOEAKADYADEA0AA5AMsAQADIAEcAxQBNAMIAUwC/AFgAvQBeALsAZAC5AGsAtgBzALQAfACxAIgA&#10;rgCVAKsApACoALgApgDcAKMA+wCfAP8AlQD/AI8A/wCLAP8AiQD/APkAAADvAAAA5wAAAN8AAADP&#10;AAAAyAAAAMEACgC/ABEAvAAYALsAIQC5ACoAtAAyALEAOgCuAEAAqwBGAKgATACmAFEAowBWAKEA&#10;XACfAGMAnQBqAJsAcwCZAH4AlgCMAJQAmwCSAK0AkADHAI4A8ACNAP8AhgD/AIAA/wB9AP8AfAD/&#10;AO0AAADgAAAA0QAAAL8AAACzAAAAqgAAAKYABQCiAA0AoQATAKAAGwCfACMAmwArAJgAMgCVADkA&#10;kwA/AJEARACPAEoAjgBPAIwAVQCKAFsAiABjAIYAawCEAHYAggCCAIAAkgB+AKMAfAC6AHoA4QB5&#10;AP8AdwD/AHIA/wBwAP8AbwD/AN0AAADLAAAAtgAAAKcAAACdAAAAlAAAAI4AAQCLAAoAiQAQAIgA&#10;FQCHAB0AhwAlAIQALACCADIAfwA4AH0APQB7AEMAeQBIAHgATgB2AFQAdQBbAHMAYwBxAG4AbwB6&#10;AG0AiQBsAJoAagCuAGkAzABoAPYAZwD/AGUA/wBkAP8AYwD/AMoAAAC0AAAAoQAAAJMAAACJAAAA&#10;ggAAAHsAAAB4AAUAdgAMAHUAEQB0ABgAcwAfAHIAJQBwACwAbgAyAGwANwBqADwAaQBCAGgASABm&#10;AE4AZQBVAGMAXQBiAGYAYAByAF4AgABdAJIAWwClAFoAvgBZAOkAWQD/AFkA/wBYAP8AWAD/ALkA&#10;AACiAAAAkAAAAIMAAAB5AAAAcQAAAG0AAABpAAEAZgAJAGUADgBkABMAYwAZAGMAIABhACYAYAAs&#10;AF4AMQBcADcAWwA8AFoAQgBYAEgAVwBPAFYAVwBUAGAAUwBsAFEAeQBQAIoATwCeAE4AtABNANoA&#10;TQD7AE0A/wBNAP8ATQD/AKoAAACUAAAAggAAAHUAAABrAAAAZAAAAGAAAABdAAAAWgAFAFgADABX&#10;ABAAVgAVAFYAGwBVACEAUwAnAFIALABRADEATwA3AE4APQBNAEMATABKAEoAUgBJAFsASABmAEYA&#10;cwBFAIQARACXAEMArABCAMkAQgDxAEIA/wBDAP8AQwD/AJ4AAACJAAAAeAMAAGoEAABhBAAAWgMA&#10;AFUBAABSAAAAUAACAE4ACQBNAA0ATAARAEsAFwBKABwASQAiAEgAJwBHAC0ARQAyAEQAOABDAD4A&#10;QgBFAEEATQA/AFYAPgBhAD0AbgA7AH4AOgCRADkApgA4AL8AOADoADgA/wA5AP8AOQD/AJUDAACA&#10;BwAAbwkAAGIKAABYCwAAUQoAAEwIAABJBgAARwMAAEYABgBEAAsAQwAPAEIAEwBBABgAQQAeAD8A&#10;IwA+ACkAPQAuADsANAA6ADoAOQBBADgASQA3AFIANgBdADQAagAzAHoAMgCMADEAoQAwALgALwDe&#10;AC8A+QAvAP8AMAD/AIwJAAB4DAAAaA0AAFwOAABSDgAASw4AAEUNAABBDAAAPwoAAD4IAgA9BAgA&#10;PAENADsAEAA6ABUAOQAaADgAIAA2ACUANQArADQAMAAzADcAMgA+ADEARgAvAFAALgBaAC0AZwAr&#10;AHcAKgCJACkAnQAoALMAJwDRACcA8gAnAP8AJwD/AIYMAAByDgAAYxAAAFYRAABNEQAARREAAEAQ&#10;AAA8DwAAOQ4AADcNAAA2CwQANggKADUGDgA0BRIAMgQXADEFHAAwBSIALwUoAC4GLgAtBjQAKwY8&#10;ACoGRAApB04AJwdZACYHZQAkB3UAIweHACIHmwAgBrAAIAbLAB8F7QAfBv4AHwf/AIAOAABtEQAA&#10;XhIAAFITAABIEwAAQRMAADsTAAA3EgAANBEAADIQAAAwDwEAMA0GADALCwAvChAALQoUACwLGQAq&#10;Cx8AKQslACgMKwAnDDIAJgw6ACQMQwAjDE0AIQ1YACANZQAeDXUAHA2IABoNnAAZDbEAGAzKABcM&#10;6wAXDfwAGAz/AHsRAABpEwAAWhUAAE4WAABFFgAAPRYAADgVAAAzFQAAMBQAAC0TAAArEgAAKhAD&#10;ACoPCAApDg0AKA4RACYOFgAlDx0AJA8jACMPKQAhEDEAIBA5AB4QQgAdEEwAGxBYABkQZgAXEHYA&#10;FRCJABQQngASELMAERDOABEQ7gASEP4AEhD/AHcTAABlFQAAVxcAAEsYAABCGQAAOhkAADQYAAAw&#10;FwAALBcAACkWAAAnFQAAJhQBACUSBAAjEgsAIhIPACESFAAgEhoAHhMgAB0TJwAcEy4AGhM2ABkU&#10;QAAXFEoAFhRWABQUZAASFHQAERSHABAUnAAOFLEADRTKAA0U6wAOE/4ADhP/AHMVAABhGAAAUxoA&#10;AEgbAAA/GwAANxsAADIaAAAtGgAAKRkAACYYAAAkGAAAIhcAACAWAQAeFggAHRYNABsXEgAaFxcA&#10;GRcdABgYJAAWGCsAFRg0ABQYPQASGUgAERlUABAZYgAOGXIADRmEAAwZmAAKGa0ACRjGAAkY5wAJ&#10;GPoAChf/AG8YAABeGgAAUBwAAEUdAAA8HQAANR0AAC8dAAAqHAAAJhsAACMbAAAhGgAAHhoAABwa&#10;AAAaGwUAGBsMABYcEAAVHBUAFBwbABMcIgASHSkAER0xABAdOwAOHUUADR5RAAweXgAKHm0ACR6A&#10;AAcelAAFHaoAAx3CAAMd5gAEHPgABRz/AGsaAABbHQAATR4AAEIfAAA6HwAAMh8AAC0fAAAoHgAA&#10;JB4AACEdAAAeHQAAHB0AABgeAAAVHwIAEyAJABIhDgAQIRIAECEYAA4hHwAOIiYADSIuAAwiNwAK&#10;IkEACSJNAAciWgAFImkAAyJ8AAEikQAAIqgAACHAAAAh5QAAIPgAACD/AGcdAABXHwAASiEAAEAh&#10;AAA3IgAAMCEAACohAAAmIAAAIiAAAB8fAAAcHwAAGSAAABYhAAASIwIAECQHAA4mDAAMJhAACyYV&#10;AAomHAAJJiIACCYqAAYnMwAEJz0AAydJAAEnVgAAJ2YAACd5AAAnjwAAJqYAACa/AAAl5AAAJfkA&#10;ACT/AGMgAABUIgAARyMAAD0kAAA0JAAALiMAACgjAAAkIgAAISIAAB4hAAAaIgAAFyMAABMkAAAQ&#10;JgIADigHAAsqCwAIKw4ABisTAAQrGAACKx8AASwnAAAsMAAALDoAACxFAAAsUwAALGMAACx2AAAs&#10;jAAAK6QAACu+AAAq5AAAKvoAACn/AF8jAABQJQAARCYAADomAAAyJgAAKyYAACYlAAAjJAAAHyQA&#10;ABskAAAXJQAAFCcAABEpAAAOKwIACy0GAAcvCwAEMA4AADARAAAxFQAAMRwAADEjAAAyLAAAMjYA&#10;ADJCAAAyTwAAMl8AADJyAAAxiQAAMaIAADC8AAAw5AAAL/sAAC//AFonAABMKAAAQCkAADcpAAAv&#10;KQAAKSgAACUnAAAhJgAAHCcAABgoAAAUKgAAESwAAA4uAAALMAEABzIFAAM0CQAANQwAADYPAAA3&#10;EgAAOBgAADggAAA4KAAAODIAADk9AAA5SwAAOVsAADhuAAA4hQAAN58AADe6AAA25AAANfwAADX/&#10;AFUqAABILAAAPSwAADQsAAAtKwAAKCoAACQpAAAeKgAAGSsAABQtAAARLwAADTEAAAo0AAAHNgAA&#10;AjgEAAA6BwAAOwoAAD0NAAA+EAAAQBQAAEAbAABAJAAAQC4AAEA5AABARwAAQFYAAEBpAABAgAAA&#10;P5sAAD63AAA94wAAPPwAADz/AFAvAABDLwAAOS8AADIvAAAsLQAAJywAACAtAAAaLwAAFTEAABEz&#10;AAANNgAACTgAAAU7AAAAPQAAAEABAABBBAAAQwcAAEULAABGDgAASBEAAEoWAABKHgAASigAAEo0&#10;AABJQgAASVEAAElkAABIewAASJcAAEe0AABG4AAARfwAAET/AEozAAA/MwAANjMAADAxAAAqMAAA&#10;IzEAABwzAAAWNQAAETgAAA07AAAIPgAAA0EAAABDAAAARgAAAEgAAABKAAAATAQAAE4HAABPCwAA&#10;UQ4AAFQSAABVGQAAVSIAAFQuAABUPAAAVEsAAFNeAABTdAAAUpAAAFGuAABQ1wAAT/sAAE7/AEU3&#10;AAA8NwAANTYAAC80AAAmNQAAHjcAABc6AAARPQAADEEAAAdEAAAASAAAAEoAAABNAAAAUAAAAFMA&#10;AABVAAAAVwAAAFgCAABbBgAAXQsAAF8OAABiEwAAYhsAAGInAABiNAAAYUUAAGBXAABgbQAAX4kA&#10;AF2nAABczAAAWvgAAFn/AEE8AAA6OwAANDkAACo6AAAhPAAAGEAAABFDAAAMRwAABksAAABPAAAA&#10;UwAAAFYAAABZAAAAXAAAAF8AAABhAAAAYwAAAGUAAABnAQAAagUAAG0KAABwDgAAcxUAAHIgAABy&#10;LQAAcT0AAHBPAABvZQAAboAAAG2fAABrwQAAafEAAGj/AD9AAAA5PgAALj8AACRCAAAaRgAAEkoA&#10;AAxPAAAEVAAAAFgAAABdAAAAYQAAAGUAAABoAAAAawAAAG4AAABxAAAAcwAAAHUAAAB4AAAAewAA&#10;AH4DAACBCgAAhQ8AAIcXAACGJAAAhTQAAIRGAACCXQAAgXYAAH+WAAB+tgAAfOcAAHr/AD9EAAAz&#10;RQAAKEgAAB1MAAATUgAADFcAAANdAAAAYwAAAGgAAABtAAAAcQAAAHYAAAB6AAAAfgAAAIEAAACD&#10;AAAAhgAAAIkAAACLAAAAjgAAAJIAAACVAQAAmQkAAJ4QAACeGgAAnSkAAJw8AACaUgAAmGwAAJaL&#10;AACUqgAAktQAAJD6ADhLAAAsTgAAIFMAABVZAAANYAAAA2cAAABuAAAAdAAAAHoAAACAAAAAhAAA&#10;AIoAAACOAAAAkgAAAJUAAACXAAAAmgAAAJ0AAACgAAAAowAAAKcAAACrAAAArwAAALQJAAC4EAAA&#10;tx4AALUwAACzRgAAsWAAAK9+AACsoAAAq8EAAKnuADFVAAAkWwAAGGEAAA5pAAAFcQAAAHkAAACB&#10;AAAAiAAAAI8AAACUAAAAmgAAAJ8AAACkAAAAqAAAAKkAAACsAAAArwAAALMAAAC1AAAAuQAAAL0A&#10;AADBAAAAxgAAAMsAAADRCgAA0xQAANElAADQOwAAzVQAAMpxAADIkgAAxbMAAMPeACliAAAcaQAA&#10;EXEAAAd7AAAAhAAAAI0AAACVAAAAnQAAAKMAAACpAAAArwAAALQAAAC5AAAAvAAAAL4AAADCAAAA&#10;xQAAAMgAAADMAAAA0AAAANQAAADaAAAA3wAAAOQAAADqAAAA7gwAAO0aAADsLwAA6kkAAOhlAADm&#10;hgAA5KUAAOLGAP8AAAD/AAAA/wAAAPwAAQD8AAgA/gAOAP8AFAD/AB0A/wAmAP8AMAD/ADoA/wBC&#10;AP8ASQD+AFAA+wBWAPkAXAD2AGIA9ABoAPIAbwDwAHYA7QB/AOoAiQDnAJUA5ACjAOAAtQDbANAA&#10;1QD2AMoA/wC2AP8AqAD/AJ8A/wCaAP8AlgD/AP8AAAD7AAAA9gAAAPMAAADzAAAA9gAJAPoADgD9&#10;ABYA+wAgAPcAKgDyADMA7QA7AOkAQwDmAEkA4gBPAN4AVQDbAFsA1gBgANIAZwDPAG4AzAB2AMkA&#10;gADGAIwAwgCaAL8AqgC7AMEAuADpALYA/wCnAP8AmgD/AJIA/wCNAP8AigD/APoAAADxAAAA6gAA&#10;AOcAAADnAAAA5AABAOAACwDbABEA2gAaANsAIwDRACwAygA0AMYAOwDCAEIAvwBIALwATgC6AFMA&#10;uABZALYAXwCzAGYAsQBuAK4AdwCsAIMAqQCRAKYAoQCjALUAoADYAJ4A+wCVAP8AiwD/AIUA/wCA&#10;AP8AfgD/AO8AAADjAAAA2gAAANMAAADGAAAAvwAAALkABgC3AA4AtAAUALQAHQCzACUArgAtAKsA&#10;NACnADsApABBAKEARgCfAEwAnQBRAJsAVwCZAF4AlwBlAJUAbgCTAHkAkACHAI4AlwCMAKkAiQDE&#10;AIgA7wCFAP8AfAD/AHYA/wBzAP8AcgD/AOAAAADQAAAAxgAAALYAAACpAAAAoQAAAJ0AAQCZAAoA&#10;mAAQAJgAFgCXAB4AlAAmAJEALQCPADQAjAA6AIoAPwCIAEUAhwBKAIUAUACDAFYAgQBeAIAAZgB+&#10;AHEAfAB9AHkAjQB3AKAAdQC2AHMA3wByAP8AbgD/AGkA/wBnAP8AZQD/AMwAAAC+AAAAqwAAAJ0A&#10;AACTAAAAigAAAIUAAACCAAUAgAANAH8AEQB/ABgAgAAgAH0AJgB6AC0AdwAzAHUAOAB0AD4AcgBD&#10;AHAASQBvAE8AbQBWAGwAXgBqAGgAaAB1AGcAhABlAJYAZACrAGIAyQBhAPYAYAD/AFwA/wBbAP8A&#10;WgD/AL0AAACpAAAAlwAAAIkAAAB+AAAAeAAAAHMAAABvAAEAbQAJAGwADgBrABMAawAZAGoAIABo&#10;ACYAZgAsAGUAMgBjADcAYgA8AGAAQgBfAEgAXQBPAFwAVwBaAGEAWQBtAFcAewBWAI4AVQCiAFMA&#10;uwBSAOkAUgD/AFAA/wBPAP8ATwD/AK0AAACYAAAAhgAAAHgAAABuAAAAZwAAAGMAAABgAAAAXQAF&#10;AFwACwBbABAAWwAVAFsAGwBaACEAWAAmAFYALABUADEAUwA2AFIAPABRAEIATwBJAE4AUQBNAFsA&#10;SwBmAEoAdABJAIUASACZAEcAsQBGANgARgD8AEUA/wBFAP8ARQD/AJ8AAACJAAAAeAAAAGwAAABi&#10;AAAAWwAAAFYAAABTAAAAUQACAE8ACABPAA0ATgARAE4AFgBNABwATAAhAEoAJgBJACwASAAxAEcA&#10;NwBFAD0ARABEAEMATABCAFUAQABgAD8AbgA+AH4APQCSADwAqQA7AMcAOwDzADsA/wA7AP8APAD/&#10;AJMAAAB+AAAAbgAAAGEAAABYAAAAUQAAAEwAAABJAAAARwAAAEUABQBEAAsAQwAOAEMAEgBDABcA&#10;QgAdAEAAIgA/ACcAPgAsAD0AMgA7ADgAOgA/ADkARwA4AFAANwBbADUAaAA0AHgAMwCMADIAogAx&#10;ALwAMQDnADEA/wAyAP8AMwD/AIkAAAB2AwAAZgUAAFkHAABQBwAASQYAAEMFAABAAwAAPgEAADwA&#10;AwA7AAgAOgANADoAEAA5ABQAOQAZADcAHgA2ACMANQAoADQALgAzADQAMgA7ADAAQwAvAEwALgBX&#10;AC0AZAAsAHMAKwCHACoAnAApALUAKQDcACkA+wApAP8AKgD/AIEEAABuCAAAXwoAAFMLAABKCwAA&#10;QgsAAD0KAAA5CQAANggAADUFAAA0AgYAMwAKADIADgAxABEAMQAVADAAGgAvAB8ALgAkACwAKgAr&#10;ADAAKgA3ACkAPwAoAEkAJwBUACYAYAAkAG8AIwCCACIAlwAhAK4AIQDMACEA8wAhAP8AIgD/AHsJ&#10;AABoDAAAWg0AAE4OAABFDgAAPQ4AADgNAAAzDQAAMAwAAC4LAAAtCQMALQYIACwEDAArAg8AKgES&#10;ACkBFwAoARwAJwAhACYAJwAlAC0AJAA0ACMBPQAiAUYAIQFRAB8BXQAeAWwAHAF/ABsAlAAaAKoA&#10;GgDFABoA6wAZAP8AGgD/AHUMAABkDgAAVQ8AAEoQAABAEAAAORAAADMQAAAvDwAALA4AACkOAAAn&#10;DQEAJwwFACcKCgAmCA0AJQcQACQGFAAiBhkAIQYfACAHJAAfBysAHgcyAB0HOgAcCEQAGghPABkI&#10;XAAXCGsAFgh9ABUHkQAUB6cAEwa/ABIF5AASBfoAEgX/AHEOAABfEAAAUREAAEYSAAA9EgAANhIA&#10;ADASAAArEQAAKBEAACUQAAAjEAAAIg4EACENBwAhDAsAIAsOAB8LEgAdCxcAHAwcABsMIgAaDCkA&#10;GQwxABgMOQAWDUMAFQ1PABMNXAASDWsAEA1+AA8NkgAODacADQy+AA0M4AANDPUADQz/AG0QAABc&#10;EQAAThMAAEMUAAA6FAAAMhQAAC0UAAAoEwAAJRMAACISAAAgEQAAHhEDABwQBQAcDwgAGw8MABoO&#10;EAAZDxQAFw8aABYPIQAVECgAFBAwABIQOQAREEQAEBBQAA4QXQANEGsADBB8AAsQkAAJEKUACBC8&#10;AAcQ3wAHEPQABw//AGkRAABYFAAASxUAAEAWAAA3FgAAMBYAACoWAAAmFQAAIhUAAB8UAAAdEwAA&#10;GhMCABkSBAAXEgYAFhIKABUSDgAUEhIAEhIYABETHgAREyUAEBMuAA4TNwANFEAADBRLAAsUWAAJ&#10;FGcABxR4AAYUjQAEFKMAAxO7AAIT3QABEvQAAhL/AGUTAABVFgAASBcAAD0YAAA0GAAALRgAACgY&#10;AAAjFwAAIBcAAB0WAAAaFQAAGBUCABYVBAAUFQUAEhYIABEWDQAQFxAADhcVAA4XGwANFyIADBcp&#10;AAsYMgAJGDwABxhHAAUYVAAEGGMAAhh1AAEYiwAAF6EAABe5AAAX3QAAFvUAABb/AGEWAABSGAAA&#10;RRoAADsaAAAyGgAAKxoAACUaAAAhGQAAHhgAABsYAAAYFwAAFhcCABQXAwASGAUAEBkHAA4bCwAM&#10;Gw8ACxsTAAobGAAIHB8ABxwmAAUcLwAEHDgAAhxEAAAdUQAAHWAAAB1yAAAciAAAHKAAABu5AAAb&#10;3gAAGvYAABr/AF4YAABPGgAAQhwAADgcAAAvHQAAKRwAACMcAAAfGwAAHBoAABkZAAAXGQEAFBkC&#10;ABIaAwAQGwQADh0HAAweCwAJHw4ABiARAAUgFgADIBwAASEjAAAhKwAAITUAACFAAAAhTgAAIV0A&#10;ACFvAAAhhgAAIJ4AACC4AAAf3gAAHvgAAB7/AFobAABLHQAAPx4AADUfAAAtHwAAJx4AACIdAAAe&#10;HQAAGxwAABgbAAAVGwAAEhwAABAdAgAOHwQADCEGAAkiCgAFIw0AAiQQAAAlEwAAJRkAACYgAAAm&#10;KAAAJjIAACY9AAAmSgAAJloAACZsAAAmgwAAJZwAACW3AAAk3wAAI/kAACP/AFUeAABHIAAAPCEA&#10;ADIhAAArIQAAJSAAACAfAAAdHgAAGh0AABYeAAATHgAAECAAAA4hAAAMIwIACCUFAAUnCQAAKAsA&#10;ACoOAAArEQAALBYAACwdAAAsJQAALC4AACw6AAAsRwAALFYAACxpAAAsgAAAK5oAACq1AAAp3wAA&#10;KfsAACj/AFEiAABEIwAAOCQAAC8kAAAoIwAAIyIAAB8hAAAcIAAAFyAAABMhAAAQIwAADiQAAAsm&#10;AAAIKAAABCoEAAAsBwAALgkAADAMAAAxDwAAMxMAADMZAAAzIQAAMyoAADM1AAAzQwAAM1IAADNl&#10;AAAyewAAMpcAADGzAAAw3gAAL/sAAC7/AEwlAAA/JgAANScAAC0mAAAnJQAAIiQAAB4jAAAZIwAA&#10;FCQAABEmAAAOKAAACyoAAAcsAAADLwAAADECAAAzBAAANQcAADcKAAA5DQAAOhAAADsVAAA7HQAA&#10;OyYAADsxAAA7PgAAO04AADtgAAA6dwAAOZIAADiwAAA32wAANvwAADX/AEcpAAA7KgAAMioAACsp&#10;AAAlJwAAISYAABsnAAAVKAAAESoAAA4sAAAKLwAABjEAAAE0AAAANgAAADgAAAA7AQAAPQQAAD8H&#10;AABBCgAAQw4AAEURAABFGAAARSEAAEUsAABEOQAAREgAAERbAABDcQAAQo0AAEGrAABA0gAAP/oA&#10;AD7/AEItAAA4LgAALy0AACkrAAAkKgAAHSoAABcsAAARLgAADTEAAAk0AAAENwAAADoAAAA8AAAA&#10;PwAAAEEAAABEAAAARgAAAEgDAABKBwAATAsAAE4OAABQEwAAUBwAAFAnAABPNAAAT0MAAE9VAABO&#10;agAATYYAAEykAABKygAASfgAAEj/AD4yAAA1MQAALi8AACkuAAAgLgAAGTEAABIzAAAONwAACToA&#10;AAI9AAAAQAAAAEQAAABHAAAASQAAAEwAAABPAAAAUQAAAFMAAABVAQAAWAYAAFoLAABdDgAAXxUA&#10;AF4gAABeLAAAXTwAAFxOAABbYwAAWn4AAFidAABXwAAAVfIAAFT/ADo2AAAzNAAALTIAACQzAAAb&#10;NgAAEzkAAA49AAAIQQAAAEUAAABJAAAATAAAAFAAAABTAAAAVgAAAFkAAABbAAAAXQAAAGAAAABi&#10;AAAAZQAAAGgFAABrCwAAbxAAAG8YAABuJQAAbTQAAG1GAABrWwAAanUAAGiUAABmtgAAZOkAAGL/&#10;ADg5AAAyNwAAKDkAAB47AAAVPwAADkQAAAdJAAAATQAAAFIAAABWAAAAWgAAAF4AAABiAAAAZQAA&#10;AGgAAABrAAAAbQAAAHAAAABzAAAAdgAAAHkAAAB9BAAAgQsAAIURAACEHQAAgiwAAIA+AAB+VAAA&#10;fmsAAHuKAAB6qgAAd9YAAHX9ADg9AAAsPgAAIkEAABdGAAAPSwAAB1EAAABXAAAAXAAAAGIAAABm&#10;AAAAawAAAG8AAAB0AAAAeAAAAHsAAAB+AAAAgAAAAIMAAACGAAAAigAAAI0AAACRAAAAlgMAAJsM&#10;AACdEwAAmyEAAJozAACXSQAAlGIAAJN/AACQoAAAjsUAAIzzADFEAAAlSAAAGk0AABBTAAAIWgAA&#10;AGEAAABoAAAAbgAAAHQAAAB5AAAAfwAAAIQAAACJAAAAjQAAAJEAAACTAAAAlgAAAJkAAACdAAAA&#10;oAAAAKQAAACoAAAArAAAALIDAAC3DQAAtxcAALUoAACyPgAAsFYAAKxzAACqlAAAqbQAAKXlACpP&#10;AAAeVAAAElsAAApiAAAAagAAAHMAAAB7AAAAggAAAIkAAACOAAAAlAAAAJoAAACfAAAApAAAAKYA&#10;AACpAAAArQAAALAAAACzAAAAtwAAALsAAADAAAAAxQAAAMsAAADRBAAA1Q4AANMdAADQMgAAzUsA&#10;AMpmAADGhwAAwqkAAMHLACJbAAAWYgAADGsAAAF0AAAAfQAAAIcAAACQAAAAlwAAAJ4AAACkAAAA&#10;qwAAALEAAAC2AAAAugAAALwAAADAAAAAxAAAAMgAAADLAAAAzwAAANQAAADaAAAA4AAAAOYAAADr&#10;AAAA8QYAAPATAADuJwAA7D8AAOpbAADnegAA5JsAAOC7AP8AAAD7AAAA9gAAAPMAAAD0AAUA9gAM&#10;APoAEQD/ABkA/wAiAP8ALAD/ADUA/wA9AP8ARQD8AEwA+gBSAPcAWAD1AF4A8wBkAPEAagDuAHIA&#10;7AB6AOkAhQDlAJEA4QCgAN0AsgDYAM4A0gD2AMEA/wCtAP8AngD/AJYA/wCQAP8AjAD/APoAAADy&#10;AAAA7AAAAOkAAADpAAAA7AAFAPIADAD4ABIA9wAbAPUAJQDwAC4A6wA3AOYAPgDiAEUA3QBLANgA&#10;UADTAFYA0ABcAM0AYgDKAGoAyAByAMUAfADCAIgAvgCWALoAqAC3AL8AtADoAK4A/wCdAP8AkAD/&#10;AIgA/wCDAP8AgAD/APAAAADlAAAA3gAAANoAAADbAAAA3AAAANgABwDRAA4A0QAVANIAHgDLACcA&#10;xQAvAMAANwC9AD0AugBEALcASQC1AE8AsgBVALAAWwCuAGEArABpAKkAcwCnAH8ApACNAKEAngCe&#10;ALIAmwDVAJkA/ACMAP8AggD/AHsA/wB2AP8AdAD/AOIAAADTAAAAygAAAMcAAAC8AAAAtgAAALAA&#10;AQCvAAsArAARAK0AGACtACAAqAAoAKQALwCgADYAnQA8AJsAQgCZAEcAlwBNAJUAUwCTAFkAkQBh&#10;AI8AagCMAHUAigCDAIgAlACGAKcAgwDCAIIA8AB8AP8AcwD/AG0A/wBqAP8AaAD/AM8AAADBAAAA&#10;uQAAAK0AAACgAAAAmAAAAJQAAACRAAYAkAANAJAAEgCPABkAjgAhAIsAKACIAC8AhgA1AIQAOgCC&#10;AEAAgABFAH4ASwB8AFIAegBZAHgAYgB2AGwAdAB5AHIAiQBxAJ0AbwC0AG0A3wBsAP8AZQD/AGAA&#10;/wBeAP8AXAD/AL4AAACxAAAAoAAAAJIAAACJAAAAggAAAHwAAAB6AAEAeAAJAHcADgB4ABQAdwAa&#10;AHQAIQByACcAcAAtAG4AMwBsADgAawA+AGkARABoAEoAZgBRAGQAWgBjAGQAYQBwAF8AfwBeAJMA&#10;XQCpAFwAyABbAPcAVwD/AFQA/wBSAP8AUQD/ALAAAACfAAAAjQAAAH8AAAB0AAAAbgAAAGoAAABm&#10;AAAAZQAEAGMACwBjABAAYwAVAGMAGwBhACEAXwAnAF0ALABcADIAWgA3AFkAPQBXAEMAVgBLAFUA&#10;UwBTAFwAUgBoAFAAdwBPAIkATgCfAE0AugBMAOkASwD/AEkA/wBHAP8ARwD/AKIAAACNAAAAfAAA&#10;AG4AAABlAAAAXgAAAFkAAABXAAAAVQABAFQABwBTAA0AUwARAFQAFgBSABsAUQAhAE8AJgBOACsA&#10;TAAxAEsANwBKAD0ASQBEAEcATABGAFYARABhAEMAcABCAIEAQQCXAEAArwA/ANcAPwD/AD4A/wA9&#10;AP8APgD/AJQAAAB/AAAAbwAAAGMAAABZAAAAUQAAAE0AAABKAAAASAAAAEcABABHAAoARgAOAEYA&#10;EQBHABYARQAcAEQAIQBCACYAQQArAEAAMQA+ADcAPQA+ADwARwA6AFAAOQBbADgAaQA3AHoANgCP&#10;ADUApwA1AMYANAD1ADQA/wA0AP8ANQD/AIgAAAB0AAAAZQAAAFgAAABPAAAASAAAAEMAAAA/AAAA&#10;PQAAADwAAgA8AAcAOwAMADsADwA7ABIAOgAXADkAHAA3ACEANgAmADUALAA0ADIAMwA5ADEAQQAw&#10;AEsALwBWAC4AYwAtAHMALACIACwAoAArALsAKwDqACsA/wArAP8ALAD/AH8AAABsAAAAXQEAAFEC&#10;AABIAwAAQAMAADsCAAA3AAAANAAAADMAAAAyAAUAMgAJADIADQAxABAAMQATADAAGAAvAB0ALQAi&#10;ACwAKAArAC4AKgA1ACkAPQAoAEYAJwBRACYAXgAlAG4AJACCACMAmQAjALMAIgDeACIA/wAjAP8A&#10;JAD/AHcAAABlBAAAVgYAAEsHAABCCAAAOggAADUHAAAwBgAALQUAACwDAAArAAMAKgAHACkACwAp&#10;AA4AKQARACgAFQAnABkAJgAeACUAJAAkACoAIwAxACIAOQAhAEMAIABOAB8AWgAeAGkAHQB8ABwA&#10;kwAbAKwAGwDNABsA9gAbAP8AHAD/AHAFAABfCAAAUQoAAEYLAAA9CwAANQsAADALAAArCgAAKAkA&#10;ACUIAAAkBwIAIwQGACMCCQAiAQwAIgAPACEAEgAgABYAHwAbAB4AIAAdACYAHAAuABsANgAaAD8A&#10;GQBKABgAVwAXAGYAFgB4ABUAjwAVAKYAFADDABQA7gAUAP8AFQD/AGsIAABbCwAATQwAAEINAAA5&#10;DQAAMQ0AACwNAAAnDQAAIwwAACEMAAAfCwEAHgoFAB0ICAAdBgsAHAUNABwEEAAbBBQAGQQYABkE&#10;HgAYBCMAFwQrABYEMwAVBDwAFARHABMDVAASA2MAEQN1ABACigAQAaIADwC8AA8A5QAPAP4AEAD/&#10;AGcLAABXDQAASQ4AAD4PAAA1DwAALg8AACgPAAAkDgAAIA4AAB0OAAAbDQEAGQ0EABgMBwAYCwkA&#10;FwkMABcJDgAWCRIAFQkWABQJGwATCSEAEgkoABIJMAARCToAEAlFAA8JUgAOCWEADQlzAAwIiAAL&#10;CJ8ACge3AAoG2wAKBfYACgT/AGMNAABTDgAARhAAADsRAAAyEQAAKxEAACUQAAAhEAAAHRAAABoP&#10;AAAYDwEAFg4EABUOBwAUDQkAEw0LABMMDQASDBAAEQwUABAMGQAQDB8ADwwnAA4NLwANDTkADA1F&#10;AAsNUQAJDWAACA1xAAYNhgAFDZ0ABAy0AAMM0gACDPEAAgv/AF8OAABQEAAAQxEAADgSAAAvEgAA&#10;KBIAACMSAAAeEQAAGxEAABgRAAAVEAIAFBAFABIQBwARDwkAEA8KABAODAAODg4ADg8SAA0PFwAM&#10;EB0ADBAkAAoQLAAJEDYACBBBAAYQTgAFEF0AAxBvAAEQhAAAEJwAAA+0AAAO1AAADvMAAA7/AFwQ&#10;AABNEgAAQBMAADYUAAAtFAAAJhQAACETAAAcEwAAGRIAABYSAAAUEQMAEhEGABERCAAQEAoADhAL&#10;AA0RCwAMEQ0ACxIRAAoSFQAJEhoACBIhAAYTKQAFEzMAAxM+AAITSwAAE1oAABNsAAATggAAEpsA&#10;ABK0AAAR1wAAEfUAABH/AFgSAABJFAAAPRUAADMWAAArFgAAJBUAAB8VAAAaFAAAFxQAABQTAQAT&#10;EgQAERIHABASCQAOEgkADRIJAAsTCgAJFA0ABxUPAAYWEwAEFhgAAxYfAAIWJwAAFzAAABc7AAAX&#10;SAAAF1gAABdqAAAWgAAAFpkAABW0AAAV2QAAFPcAABP/AFUUAABGFgAAOhcAADAYAAAoGAAAIhcA&#10;AB0WAAAZFgAAFhUAABMUAwASEwYAEBMHAA8TBwANFAcACxUIAAkWCQAGGAwAAxoOAAEaEQAAGhYA&#10;ABscAAAbJAAAGy0AABs4AAAbRgAAHFUAABtnAAAbfQAAG5cAABqzAAAZ2wAAGPkAABf/AFEWAABD&#10;GAAANxkAAC4aAAAmGgAAIBkAABsYAAAYFwAAFRYBABMVBQARFQQADxUEAA0WBAALFwUACRkGAAYa&#10;CAACHAoAAB4NAAAgEAAAIBMAACAZAAAgIQAAISoAACE1AAAhQgAAIVIAACBkAAAgegAAH5UAAB+x&#10;AAAe2wAAHfoAABz/AE0ZAAA/GwAANBwAACscAAAkHAAAHhsAABoaAAAXGAAAFBcCABIXAgAQGAEA&#10;DRkBAAsaAgAIHAMABR0EAAIfBgAAIQgAACMLAAAlDgAAJhEAACYWAAAmHgAAJycAACcyAAAnPwAA&#10;Jk4AACZgAAAmdwAAJZIAACSvAAAj2gAAIvsAACH/AEgdAAA8HgAAMR8AACgeAAAiHgAAHRwAABkb&#10;AAAWGgAAEhoAABAbAAANHAAACx0AAAgfAAAEIQAAASMCAAAlBAAAJwYAACkJAAAsDAAALg8AAC4T&#10;AAAuGgAALiMAAC4uAAAuOwAALkoAAC1cAAAtcgAALI4AACusAAAq1AAAKfsAACj/AEQgAAA4IQAA&#10;LiEAACYhAAAgIAAAHB4AABgdAAAUHQAAEB4AAA4fAAALIQAAByMAAAMlAAAAJwAAACkAAAAsAQAA&#10;LgMAADAGAAAzCgAANQ0AADYRAAA2FwAANh8AADYpAAA2NgAANkUAADVXAAA1bQAANIkAADKoAAAx&#10;zwAAMPoAAC//AD8kAAA0JAAAKyQAACQjAAAfIQAAGyAAABYgAAARIQAADiMAAAolAAAGKAAAAioA&#10;AAAtAAAALwAAADIAAAA0AAAANwAAADkDAAA7BgAAPgoAAEAOAABBEgAAQRoAAEAlAABAMQAAQEAA&#10;AD9SAAA+ZwAAPYIAADyiAAA6xwAAOfgAADj/ADooAAAwKAAAKScAACMlAAAfIwAAGCQAABIlAAAO&#10;KAAACioAAAUtAAAAMAAAADMAAAA2AAAAOAAAADsAAAA+AAAAQAAAAEIAAABFAgAARwYAAEoKAABN&#10;DgAATRUAAEwfAABMKwAASzoAAEpMAABJYQAASHwAAEebAABFvwAAQ/MAAEL/ADYsAAAtKwAAJykA&#10;ACMnAAAbKAAAFCoAAA4tAAAKMAAABDMAAAA3AAAAOgAAAD0AAABAAAAAQwAAAEYAAABIAAAASwAA&#10;AE0AAABQAAAAUwEAAFYGAABZCwAAWxAAAFsZAABaJQAAWTQAAFhGAABXWgAAVXQAAFSTAABStQAA&#10;UOoAAE//ADMwAAAsLgAAJywAAB4tAAAWLwAAEDIAAAo2AAADOgAAAD8AAABCAAAARgAAAEkAAABM&#10;AAAATwAAAFIAAABVAAAAWAAAAFoAAABdAAAAYAAAAGMAAABnBgAAawwAAGwSAABrHgAAaywAAGk9&#10;AABnUgAAZmoAAGSJAABhqwAAX9wAAF3/ADEzAAAsMQAAIjIAABk1AAAROQAACj0AAAJCAAAARwAA&#10;AEwAAABQAAAAVAAAAFgAAABbAAAAXwAAAGIAAABlAAAAaAAAAGsAAABuAAAAcQAAAHUAAAB5AAAA&#10;fQYAAIINAACCFgAAgCQAAH41AAB8SQAAe2EAAHh/AAB2nwAAc8YAAHD3ADE2AAAmOAAAHDsAABJA&#10;AAALRQAAAksAAABRAAAAVgAAAFsAAABgAAAAZQAAAGkAAABuAAAAcgAAAHYAAAB5AAAAfAAAAH4A&#10;AACCAAAAhQAAAIkAAACOAAAAkwAAAJgGAACcDgAAmxoAAJgrAACWQAAAklkAAJFzAACNlQAAi7UA&#10;AIjoACs+AAAgQQAAFUcAAA1NAAACVAAAAFsAAABhAAAAaAAAAG4AAABzAAAAeQAAAH4AAACDAAAA&#10;iAAAAIwAAACPAAAAkgAAAJUAAACZAAAAnQAAAKEAAAClAAAAqgAAALAAAAC3BwAAuBEAALUhAACy&#10;NQAAr00AAKppAACoiAAApqgAAKLRACNIAAAYTgAADlQAAARcAAAAZAAAAG0AAAB1AAAAfAAAAIMA&#10;AACJAAAAjwAAAJUAAACbAAAAoAAAAKMAAACmAAAAqQAAAK0AAACxAAAAtQAAALkAAAC+AAAAxAAA&#10;AMoAAADSAAAA2goAANYWAADSKQAAzkEAAMpcAADFfAAAwp0AAMG9ABxVAAARXAAAB2UAAABuAAAA&#10;dwAAAH8AAACIAAAAkAAAAJgAAACfAAAApQAAAK0AAACzAAAAuAAAALoAAAC+AAAAwgAAAMYAAADK&#10;AAAAzgAAANMAAADaAAAA4AAAAOcAAADtAAAA8wAAAPQOAADyHgAA7zYAAOxRAADobgAA5JAAAN+x&#10;AAAAAAAAAAAAAAAAAAAAAAABAwQFBggJCgsNDg8REhMUFhcYGhscHR8gISIkJSYoKSorLS4vMDIz&#10;NDY3ODk7PD0+QEFCREVGR0lKS01OT1BSU1RVV1hZW1xdXmBhYmNlZmdpamtsbm9wcXN0dXd4eXp8&#10;fX6AgYKDhYaHiIqLjI6PkJGTlJWWmJmanJ2en6Gio6Smp6iqq6ytr7Cxs7S1tri5uru9vr/BwsPE&#10;xsfIycvMzc/Q0dLU1dbX2drb3d7f4OLj5Obn6Onr7O3u8PHy9PX29/n6+/z+////////////////&#10;//////////////////////////////////////8AAAAAAAAAAAAAAAAAAAAAAQMEBQYICQoLDQ4P&#10;ERITFBYXGBobHB0fICEiJCUmKCkqKy0uLzAyMzQ2Nzg5Ozw9PkBBQkRFRkdJSktNTk9QUlNUVVdY&#10;WVtcXV5gYWJjZWZnaWprbG5vcHFzdHV3eHl6fH1+gIGCg4WGh4iKi4yOj5CRk5SVlpiZmpydnp+h&#10;oqOkpqeoqqusra+wsbO0tba4ubq7vb6/wcLDxMbHyMnLzM3P0NHS1NXW19na293e3+Di4+Tm5+jp&#10;6+zt7vDx8vT19vf5+vv8/v//////////////////////////////////////////////////////&#10;AAAAAAAAAAAAAAAAAAAAAAEDBAUGCAkKCw0ODxESExQWFxgaGxwdHyAhIiQlJigpKistLi8wMjM0&#10;Njc4OTs8PT5AQUJERUZHSUpLTU5PUFJTVFVXWFlbXF1eYGFiY2VmZ2lqa2xub3Bxc3R1d3h5enx9&#10;foCBgoOFhoeIiouMjo+QkZOUlZaYmZqcnZ6foaKjpKanqKqrrK2vsLGztLW2uLm6u72+v8HCw8TG&#10;x8jJy8zNz9DR0tTV1tfZ2tvd3t/g4uPk5ufo6evs7e7w8fL09fb3+fr7/P7/////////////////&#10;/////////////////////////////////////wABAgMEBQYHCAkKCwwNDg8QERITFBUWFxgZGhsc&#10;HR4fICEiIyQlJicoKSorLC0uLzAxMjM0NTY3ODk6Ozw9Pj9AQUJDREVGR0hJSktMTU5PUFFSU1RV&#10;VldYWVpbXF1eX2BhYmNkZWZnaGlqa2xtbm9wcXJzdHV2d3h5ent8fX5/gIGCg4SFhoeIiYqLjI2O&#10;j5CRkpOUlZaXmJmam5ydnp+goaKjpKWmp6ipqqusra6vsLGys7S1tre4ubq7vL2+v8DBwsPExcbH&#10;yMnKy8zNzs/Q0dLT1NXW19jZ2tvc3d7f4OHi4+Tl5ufo6err7O3u7/Dx8vP09fb3+Pn6+/z9/v9t&#10;ZnQxAAAAAAMEIQAAAQAAAAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAABAAAAAQIDBAUGBwgJ&#10;CgsMDQ4PEBESExQVFhcYGRobHB0eHyAhIiMkJSYnKCkqKywtLi8wMTIzNDU2Nzg5Ojs8PT4/QEFC&#10;Q0RFRkdISUpLTE1OT1BRUlNUVVZXWFlaW1xdXl9gYWJjZGVmZ2hpamtsbW5vcHFyc3R1dnd4eXp7&#10;fH1+f4CBgoOEhYaHiImKi4yNjo+QkZKTlJWWl5iZmpucnZ6foKGio6SlpqeoqaqrrK2ur7CxsrO0&#10;tba3uLm6u7y9vr/AwcLDxMXGx8jJysvMzc7P0NHS09TV1tfY2drb3N3e3+Dh4uPk5ebn6Onq6+zt&#10;7u/w8fLz9PX29/j5+vv8/f7/AAEBAgIDAwQEBQYGBwcICAkJCgsLDAwNDQ4PDxAQERESExMUFBUW&#10;FhcXGBkZGhobHBwdHh4fICAhIiIjJCQlJiYnKCkpKissLS0uLzAxMjIzNDU2Nzg5Ojs8PT4/QEJD&#10;REVGSElKTE1PUFJTVVdYWlxeYGJkZmhqbW9xdHZ5fH6Bg4aJi46QkpWXmZudn6Gjpaeoqqytr7Cy&#10;s7W2t7m6u7y9v8DBwsPExcbHyMnKy8zNzc7P0NHS0tPU1dbW19jZ2drb29zd3d7f3+Dh4eLj4+Tl&#10;5ebm5+jo6enq6+vs7O3u7u/v8PDx8vLz8/T09fb29/f4+Pn5+vv7/Pz9/f7+/wABAQICAwMEBAUG&#10;BgcHCAgJCQoLCwwMDQ0ODw8QEBEREhMTFBQVFhYXFxgZGRoaGxwcHR4eHyAgISIiIyQkJSYmJygp&#10;KSorLC0tLi8wMTIyMzQ1Njc4OTo7PD0+P0BCQ0RFRkhJSkxNT1BSU1VXWFpcXmBiZGZoam1vcXR2&#10;eXx+gYOGiYuOkJKVl5mbnZ+ho6WnqKqsra+wsrO1tre5uru8vb/AwcLDxMXGx8jJysvMzc3Oz9DR&#10;0tLT1NXW1tfY2dna29vc3d3e39/g4eHi4+Pk5eXm5ufo6Onp6uvr7Ozt7u7v7/Dw8fLy8/P09PX2&#10;9vf3+Pj5+fr7+/z8/f3+/v//pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZ&#10;zLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/B&#10;VUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG&#10;/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOr&#10;moncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0&#10;qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+&#10;w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6Qw&#10;Dv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmonc&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOr&#10;dre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a&#10;8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+m&#10;Ohj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9&#10;pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRl&#10;cOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/&#10;sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnC&#10;t6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTC&#10;bIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj&#10;/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9&#10;y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbX&#10;unCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/piUG/6QwDv+nOhj/skMi/7xL&#10;Mv/DVEX8xl1a8chkcePGaofWwG+by7hyrMKxdLq7rXfEtKl7zaujf9SinoXbmZqO4ZmajuGZmo7h&#10;mZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7hmZqO4ZmajuH/&#10;piUG/6UwDv+oOhf/s0Mi/75LMf/FVEX5yVxb781jcePMaYjVxm2cyb9wrr22crq0sHXDq6p4yqKl&#10;fNGZoYHYkJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYndkJ2J&#10;3ZCdid2QnYndkJ2J3ZCdid3/piUG/6UwDv+qOhf/tUMi/8BLMf3IU0X2zVtb7dFhcuHQZ4nRy2ud&#10;wsBurba3cbissXPBo6x2yJqoec6SpH7UiaCF2ImghdiJoIXYiaCF2ImghdiJoIXYiaCF2ImghdiJ&#10;oIXYiaCF2ImghdiJoIXYiaCF2ImghdiJoIXYiaCF2Imghdj/pyUG/6UwDv+rOhf/tkMh/8FLMfrL&#10;UkTz0Vpa6tlgct7WZYnLzGqcu8Ftq6+5cLaltHK+nK90xJSrd8qLp3vPhKSB1ISkgdSEpIHUhKSB&#10;1ISkgdSEpIHUhKSB1ISkgdSEpIHUhKSB1ISkgdSEpIHUhKSB1ISkgdSEpIHUhKSB1ISkgdT/pyUG&#10;/6YwDv+tOhb/uEIh/sRKMPfOUkTw1lha5+BectbaZIjEzWmatMNsqKi7b7KetnC6lrJywI6udsaG&#10;qnrKf6d/zn+nf85/p3/Of6d/zn+nf85/p3/Of6d/zn+nf85/p3/Of6d/zn+nf85/p3/Of6d/zn+n&#10;f85/p3/Of6d/zn+nf87/qCUG/6cwDv+uORb/ukIg+8ZKL/TTUUPr3Vda4+Zccc7bZIe9z2mYrsVr&#10;paK+bq+YuW+2kLVxvIixdMGBrnjFe6x9yXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yXusfcl7rH3J&#10;e6x9yXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yXusfcn/qCQG/6cwDf+wORX/vUIf98lKL+/YUELm&#10;41VZ3OhbcMbdY4W20WiVp8hroZzBbaqTvG+xirlxtoS1dLt9sne/d7B8wnewfMJ3sHzCd7B8wnew&#10;fMJ3sHzCd7B8wnewfMJ3sHzCd7B8wnewfMJ3sHzCd7B8wnewfMJ3sHzCd7B8wnewfML/qSQF/6gw&#10;Df+zORT+wEIe881KLendT0Dh6VNZ0+pbb7/fY4Kv02eRoctqnZbFbaWNwG+rhr1xsH+6c7V6t3e4&#10;dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7dLV7u3S1e7t0&#10;tXu7dLV7u3S1e7v/qiQF/6kvDf+2OBP5xEEd7dJJK+LjTUDb71JYyu1abbfhYn+o1meNm89ql5HJ&#10;bZ+IxW+lgsJxqXu/dK12vXewcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7&#10;s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7P/qyQF/6svDf+6OBLzyUEb5NpJKNjoTEDO81FX&#10;wO9Za67kYXqg3GeGlNRrkIvPbpeEzHCcfclzoHjGdaNzxHimbsJ8qW7CfKluwnypbsJ8qW7CfKlu&#10;wnypbsJ8qW7CfKluwnypbsJ8qW7CfKluwnypbsJ8qW7CfKluwnypbsJ8qW7CfKn/rSQF/7AvC/vA&#10;OA/q0EEX2uJGKMzuTEHD+VBVtfNYZqXpYXSX4Wd+jdtrhoXXb4x/1HKRetF1lHXPeJdxzXuabMx+&#10;nGzMfpxszH6cbMx+nGzMfpxszH6cbMx+nGzMfpxszH6cbMx+nGzMfpxszH6cbMx+nGzMfpxszH6c&#10;bMx+nGzMfpz/ryME/7YtCfHINgzd3D0TzepGKsH2S0C2/09RqvdYYJvvYWuP6Gh0heRte3/gcYB5&#10;3nSDddx4hnLae4lu2H6La9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aCjWvW&#10;go1r1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo3/sSME+r8sBuPULwfO5jsWwfNFK7T/ST2o/05Mnv1X&#10;WJH2YWGG8Wlpf+1vbnnqdHJ16Hd1ced6d27lfXlr5IB7aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8&#10;aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8aeOEfGnjhHz/tSID68siAtDjJwfC&#10;8ToZtP5CKqb/Rjmb/01Fkv9WT4b+YlZ++mpcd/dwYHP1dWNv83hlbfJ8Z2rxf2ho8IJqZu+Fa2bv&#10;hWtm74VrZu+Fa2bvhWtm74VrZu+Fa2bvhWtm74VrZu+Fa2bvhWtm74VrZu+Fa2bvhWtm74VrZu+F&#10;a2bvhWv2whsB1N8RAcLvJgu1/Doap/8+J5n/RDON/0s9hf9VRXz/YUt1/2pPcP9wUmz/dVRq/nlW&#10;aP18V2b8f1hk/IJaY/uGW2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hltj&#10;+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hlvUzwoAxO0SArX7Jg2o/zYZmf87I4z/QSyA/0o0eP9TOnH/&#10;Xz9s/2lDaP9vRWX/dEdj/3dIYv97SWH/fkpf/4FKXv+ES17/hEte/4RLXv+ES17/hEte/4RLXv+E&#10;S17/hEte/4RLXv+ES17/hEte/4RLXv+ES17/hEte/4RLXv+ES17/hEv/nyIF/50tDP+eOBX/qEEe&#10;/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+u&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55&#10;pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2I&#10;ub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR&#10;rnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3fi&#10;rHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55&#10;pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJ&#10;K/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTR&#10;rnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/&#10;nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6I&#10;jL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk&#10;0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ&#10;2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2&#10;Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk&#10;0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF&#10;/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6&#10;g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55&#10;pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7&#10;mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR&#10;rnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/&#10;uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55&#10;pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50t&#10;DP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HF&#10;t3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6b&#10;f6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk&#10;0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P&#10;+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+f&#10;OBX/qkAe/7NJK/+5Ujz/u1xP+rplZO24bXjhsHOL1ah5nMyffarFl4G1v5GFvrqMicW2h4/MsoOW&#10;0q+BoNanfqLTp36i06d+otOnfqLTp36i06d+otOnfqLTp36i06d+otOnfqLTp36i06d+otOnfqLT&#10;p36i06d+otP/nyIF/54tDP+gNxT/q0Ae/7RJK/+7Ujz/vVtQ+r5kZOy8bHngtXKN0613nsqkeq3C&#10;nH65vJaCw7eQh8qyi4zSroeV2KaDndqhgqHVoYKh1aGCodWhgqHVoYKh1aGCodWhgqHVoYKh1aGC&#10;odWhgqHVoYKh1aGCodWhgqHVoYKh1aGCodX/oCIF/54tDP+hNxT/rEAd/7ZIK/+9UTz/wFpQ+sFj&#10;ZezBanreuXCP0rF1ocioeLDAoXu8uZt/x7SWhM+wlI3Vq5GX2qCJnNyaiKDXmoig15qIoNeaiKDX&#10;moig15qIoNeaiKDXmoig15qIoNeaiKDXmoig15qIoNeaiKDXmoig15qIoNf/oCIF/54tDP+iNxT/&#10;rUAd/7dIKv+/UTz/wlpQ+cRiZevFaXvevm6Q0bZzo8audrO+p3nAuKN/ybShhs+snI3Vo5aU2pqR&#10;nNyVjp/YlY6f2JWOn9iVjp/YlY6f2JWOn9iVjp/YlY6f2JWOn9iVjp/YlY6f2JWOn9iVjp/YlY6f&#10;2JWOn9j/oCIF/58tDP+jNxT/rkAd/7hIKv/BUDz+xVlQ98hgZuvKZ3zdw22Rz7xxpcW0dLW9sHnA&#10;tqx/yK6nhc+loYrVnJyR2pWZnNyPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9iP&#10;lJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9j/oSIF/58tDP+kNxT/sD8c/7pIKv/DUDv7yFhQ9ctfZunP&#10;ZnzcyWuSzsNvpsG6crW2snbArKx7yKSof86cpIXUlKCN2I2fmduKnJ/Yipyf2Iqcn9iKnJ/Yipyf&#10;2Iqcn9iKnJ/Yipyf2Iqcn9iKnJ/Yipyf2Iqcn9iKnJ/Yipyf2Iqcn9j/oSIF/6AtDP+mNhP/sT8c&#10;/7tIKf7GTzv4y1dQ8tBeZufUZH3az2mTyMVtprq7cLSts3O/o612x5qoes2SpX/SiqKG14SgkdmE&#10;opzXhKKc14SinNeEopzXhKKc14SinNeEopzXhKKc14SinNeEopzXhKKc14SinNeEopzXhKKc14Si&#10;nNf/oSIF/6AtDP+nNhP/sz8c/71HKfzITjv1zlZP7tVdZuTaYn3T0miSwcZspLO8b7GmtXK8nK90&#10;xJOrd8qLp3vPg6SB1H2ii9Z7o5XVe6OV1XujldV7o5XVe6OV1XujldV7o5XVe6OV1XujldV7o5XV&#10;e6OV1XujldV7o5XVe6OV1XujldX/oiEF/6AtDP+oNhL/tD8b/79HKPnLTjry01VP6txbZuDgYX3M&#10;02eRu8hroqy+bq+gt3C4lbJzwI2udsWFqnrKfqh/znimh9F1pY/SdaWP0nWlj9J1pY/SdaWP0nWl&#10;j9J1pY/SdaWP0nWlj9J1pY/SdaWP0nWlj9J1pY/SdaWP0nWlj9L/oiEF/6EsC/+qNhL/tj4b/cJH&#10;KPXNTjnu2VRO5uNZZdjiYHvF1WaPtMpqn6XBbauZum+0kLVyu4ixdcCBrnjFeqx9yXSqhMtxqYvM&#10;camLzHGpi8xxqYvMcamLzHGpi8xxqYvMcamLzHGpi8xxqYvMcamLzHGpi8xxqYvMcamLzHGpi8z/&#10;oyEF/6IsC/+sNRH/uT4a+cVHJ/DRTTjp4FJM4ulXZM7kX3q912aMrcxqm5/EbKeTvm+virlxtYO2&#10;dLp8s3e+drF8wnGvgsRurofGbq6Hxm6uh8ZurofGbq6Hxm6uh8ZurofGbq6Hxm6uh8ZurofGbq6H&#10;xm6uh8ZurofGbq6Hxm6uh8b/pCEF/6MsC/+vNRD/vD4Y9MlGJerYTTbi509M3O9VY8bmX3i02mWJ&#10;pdBplpjIbKGNw2+ohb9xrn67dLJ4uXe2c7d7uW61gLxrtIW+a7SFvmu0hb5rtIW+a7SFvmu0hb5r&#10;tIW+a7SFvmu0hb5rtIW+a7SFvmu0hb5rtIW+a7SFvmu0hb7/pSEE/6QsC/+zNQ/7wT4X7c9GIuHf&#10;SzTY609Mz/NUYrzoXnSr3mSEndRpkJHObZmHyW+ggMVypXrCdKl0wHiscL57r2u8gLJou4SzaLuE&#10;s2i7hLNou4SzaLuEs2i7hLNou4SzaLuEs2i7hLNou4SzaLuEs2i7hLNou4SzaLuEs2i7hLP/piEE&#10;/6grCv+4NA3zxz0U5NhFHtbmSTXL8U5MxPdTX7HsXXCh4mR9ldtph4rVbo+C0HGVe810mnbLd51x&#10;yXmgbcd9omnFgaVmxIWmZsSFpmbEhaZmxIWmZsSFpmbEhaZmxIWmZsSFpmbEhaZmxIWmZsSFpmbE&#10;haZmxIWmZsSFpmbEhab/qCAE/64qCPy/MwvpzzwQ1+FCHsrtSTW/+E1Kt/tSW6bxXWmY6WV0jOJq&#10;fYPdb4R82nOJd9d3jHPVeo9v032RbNGAlGjQhJZlz4eXZc+Hl2XPh5dlz4eXZc+Hl2XPh5dlz4eX&#10;Zc+Hl2XPh5dlz4eXZc+Hl2XPh5dlz4eXZc+Hl2XPh5f/qiAD/7UpBvDIMQfa3TMMy+pCIb72SDWy&#10;/0xGqf9RVZv3XWCO8GVqhetscX3ncXZ35HZ6c+J5fW/hfH9s34CBad6Dg2fdh4Vl3ImGZdyJhmXc&#10;iYZl3ImGZdyJhmXciYZl3ImGZdyJhmXciYZl3ImGZdyJhmXciYZl3ImGZdyJhmXciYb/rR8D+b8l&#10;A9/WIgLL6DIPvvRBIrD/RTOk/0pBnP9RTY/+XVaF+WZeffRuZHbyc2hy73hrbu58bWztf29q7IJw&#10;Z+qFcmXqiXNj6Yx0Y+mMdGPpjHRj6Yx0Y+mMdGPpjHRj6Yx0Y+mMdGPpjHRj6Yx0Y+mMdGPpjHRj&#10;6Yx0Y+mMdGPpjHT/thwC6M0UAczmHQS+8zESsf8+IqP/Qi+W/0g6jf9QRIT/XEt7/2dRdP5uVm/8&#10;c1ls+3hbafl8XWf4f15m+INfZPeGYGL2iWFh9oxiYfaMYmH2jGJh9oxiYfaMYmH2jGJh9oxiYfaM&#10;YmH2jGJh9oxiYfaMYmH2jGJh9oxiYfaMYmH2jGLzxA8AztoLAL3zHQex/zIUo/86H5X/PyqJ/0Yz&#10;gP9POnj/W0Bx/2ZFbP9tSGj/c0pm/3dMZP97TWL/f05h/4JPYP+FUF7/iVFe/4tRXv+LUV7/i1Fe&#10;/4tRXv+LUV7/i1Fe/4tRXv+LUV7/i1Fe/4tRXv+LUV7/i1Fe/4tRXv+LUV7/i1HMywkAvuYMAa//&#10;Hgmk/zATlf81HIf/PCR8/0Qrc/9NMWz/WDVn/2M5Y/9rO2H/cT1f/3U+Xf95P1z/fEBb/39BWv+C&#10;QVn/hkJY/4hCWP+IQlj/iEJY/4hCWP+IQlj/iEJY/4hCWP+IQlj/iEJY/4hCWP+IQlj/iEJY/4hC&#10;WP+IQlj/iEL/mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uShZTU&#10;i4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lv&#10;sb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61l&#10;V/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/&#10;uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/&#10;oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2&#10;o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+x&#10;v7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uShZTUi4ye&#10;z4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5&#10;b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ip&#10;b2jto3h545t/h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+x&#10;v7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a&#10;/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nA&#10;dKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lv&#10;sb//mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uShZTUi4yez4WR&#10;psuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/&#10;uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jt&#10;o3h545t/h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lv&#10;sb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hH&#10;Jv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8&#10;vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//&#10;mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuA&#10;lazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+x&#10;v7lvsb+5b7G/uW+xv7lvsb//mR8F/5crC/+XNhL/oT4a/6pGJf+wUDT/sVpF/7BkV/esbWnsp3d7&#10;4Z59itmWg5fRjomiy4iOq8eCk7HEfpe3wXqcu753or+8darCtXGuw7Nyr8Gzcq/Bs3KvwbNyr8Gz&#10;cq/Bs3KvwbNyr8Gzcq/Bs3KvwbNyr8Gzcq/Bs3KvwbNyr8H/mR8F/5cqCv+YNRL/oz0a/6xGJf+z&#10;TzT/tFlG/7RjWPaxbGvqrXV936N7jdWbgZzNkoaox4uKscKFj7m/gJS+u3yaw7l5oce1dqnKrXWs&#10;xqt2rcSrdq3Eq3atxKt2rcSrdq3Eq3atxKt2rcSrdq3Eq3atxKt2rcSrdq3Eq3atxKt2rcT/mh8E&#10;/5gqCv+aNBL/pT0Z/65GJf+1TjT/t1hG/7dhWfW1amzpsnN/3ah4kNOffqDKloKsxI6Ht76IjL+6&#10;g5HFt3+Yy7R8oc+reKXPpXmqyKR5rMakeazGpHmsxqR5rMakeazGpHmsxqR5rMakeazGpHmsxqR5&#10;rMakeazGpHmsxqR5rMb/mh8E/5gqCv+bNBH/pj0Z/69FJf+3TjT/uldG/7tgWfS5aW3ntnGB3Kx2&#10;k9Cke6PImn+xwJOEvLuMicW3iJDLtIaZzrKGpNGkfKTRn32pyp59qsiefarInn2qyJ59qsiefarI&#10;nn2qyJ59qsiefarInn2qyJ59qsiefarInn2qyJ59qsj/mx8E/5kqCv+cNBH/pzwZ/7FFJP+5TTT/&#10;vFdG/r5fWfS9Z27num+C2rF0lc+oeabFn320vpeBwLmUisa1kZLLr42Yz6qKodKegqPTmYGozJiC&#10;qcqYgqnKmIKpypiCqcqYgqnKmIKpypiCqcqYgqnKmIKpypiCqcqYgqnKmIKpypiCqcr/mx8E/5kq&#10;Cv+dNBH/qTwY/7JFJP+7TTP/v1ZG/cFeWvPBZm/mv22D2bZzl82td6jEpXu3vqGDwLabicaulY/M&#10;qJGVz6KOntKZh6LTlIanzZOGqMuThqjLk4aoy5OGqMuThqjLk4aoy5OGqMuThqjLk4aoy5OGqMuT&#10;hqjLk4aoy5OGqMv/mx8E/5kqCv+eMxH/qjwY/7NFJP+8TDP/wVVG+8RdWvPFZW/lw2yE2LtxmMyy&#10;davDrXy2uaWBv7CehsaomYzLoZWS0JuSm9OUjqLUj4qmzo+KqMuPiqjLj4qoy4+KqMuPiqjLj4qo&#10;y4+KqMuPiqjLj4qoy4+KqMuPiqjLj4qoy4+KqMv/mx8E/5oqCv+fMxD/qzwY/7VEI/++TDP+w1VF&#10;+cdcWvHJZG/lyGqF1sFvmsq5dKq+sHq2s6l/v6qihMainYrLm5qQz5WXmdKPlKLUipCmzoqPqMyK&#10;j6jMio+ozIqPqMyKj6jMio+ozIqPqMyKj6jMio+ozIqPqMyKj6jMio+ozIqPqMz/nB8E/5oqCv+g&#10;MxD/rDwY/7ZEI/+/TDL8xlRF9spcWu/NYnDkzWiG08VtmsW8c6q5tHi1rq19vqWngsWdoojLlZ+O&#10;z4+cltKLnKLThpWmzoaUp8yGlKfMhpSnzIaUp8yGlKfMhpSnzIaUp8yGlKfMhpSnzIaUp8yGlKfM&#10;hpSnzIaUp8z/nB8E/5opCv+iMxD/rTsX/7dEI//BTDL5yVNF881aWuzSYHDg0GaGzshsmsC/cam0&#10;uHe1qbF8vp+sgcWXqIbKkKSMzoqildGFoqHSgZymzoGap8yBmqfMgZqnzIGap8yBmqfMgZqnzIGa&#10;p8yBmqfMgZqnzIGap8yBmqfMgZqnzIGap8z/nB4E/5spCv+jMxD/rzsX/7lEIv3DSzH2zFJE8NJZ&#10;WejaX3Db1WSGycxqmbrDb6itu3S0orR5vZivfcOQrIPIiamJzIOnkc9+ppzQfaSmzXyiqMt8oqjL&#10;fKKoy3yiqMt8oqjLfKKoy3yiqMt8oqjLfKKoy3yiqMt8oqjLfKKoy3yiqMv/nR4E/5spCv+lMg//&#10;sTsW/7xEIfrGSzHz0VFD69pXWePfXW/T22OFws9pl7HEbaekvHCymLV0u46xeMKGrX3GgKuCynqp&#10;is12qJTOdqmjzHerqMp3q6jKd6uoynerqMp3q6jKd6uoynerqMp3q6jKd6uoynerqMp3q6jKd6uo&#10;ynerqMr/nR4E/5wpCv+nMg//szsW/75DIPXKSy/u1lBC5uFWV9zkW27L3mODutFolKnHbKObvm6u&#10;kLhxt4a0dL1+sHjCd658xnKsg8ltq4zKbauZyW6sn8durJ/Hbqyfx26sn8durJ/Hbqyfx26sn8du&#10;rJ/Hbqyfx26sn8durJ/Hbqyfx26sn8f/nh4E/50pCf+pMg7/tjoU+sJDH/DOSi7n3U9A4ulSV9Lo&#10;Wm3B4GKAsdRnkaHKa56Uw26oib1xsIC5dLZ5tne6dLR7vW6ygcBqsIjCZ7CSw2awlsNmsJbDZrCW&#10;w2awlsNmsJbDZrCWw2awlsNmsJbDZrCWw2awlsNmsJbDZrCWw2awlsP/nx4E/54pCf+tMQ3/ujoT&#10;9MdCHejVSivf5Ew/1+xRVsnuWWu342F8qNhni5rPa5eNyW6gg8Rxp3vAdKx1vXiwcLt7s2y5gLZo&#10;uIa4ZLePuWO2kbpjtpG6Y7aRumO2kbpjtpG6Y7aRumO2kbpjtpG6Y7aRumO2kbpjtpG6Y7aRumO2&#10;kbr/oB4E/6EoCP+xMAv7wDkR7M5CGd/fRyjT6UxAyvFRVb7yWGit5mF3nt1nhJLVbI+Hz2+Wfstz&#10;nHjIdqFyxnmkbsR8p2nCgalmwIasYr+NrWG/j65hv4+uYb+PrmG/j65hv4+uYb+PrmG/j65hv4+u&#10;Yb+PrmG/j65hv4+uYb+PrmG/j67/oh0D/6YnB/+3LwnyxzgN4dhBFNLmRirH8ExAvvhQU7L1V2Oi&#10;62FwleNne4rdbYSB2HGLetR1kHTSeZNw0HyWbM5/mWjMg5tky4idYcqNn2DJj59gyY+fYMmPn2DJ&#10;j59gyY+fYMmPn2DJj59gyY+fYMmPn2DJj59gyY+fYMmPn2DJj5//pB0D/60mBfu+LQbm0DQI0+I8&#10;FsfuRiu7+Uo+sP5PT6b6V1yY8WFojOtocYPmbnh74nN9dd94gXHde4Rt23+HatqDiWfZhopk14uM&#10;YdaQjmDVkY5g1ZGOYNWRjmDVkY5g1ZGOYNWRjmDVkY5g1ZGOYNWRjmDVkY5g1ZGOYNWRjmDVkY7/&#10;pxwD/7UjA+7JJgPV3ykHx+w8Gbr4RCut/0g7o/9NSZr/V1SN+WFdhPRqZXzwcGp27XZucet6cW3p&#10;fnRr6IJ2aOaFd2bliHlj5Ix6YeORfGDjknxg45J8YOOSfGDjknxg45J8YOOSfGDjknxg45J8YOOS&#10;fGDjknxg45J8YOOSfGDjknz/qxsC98AdAdncEgHH6ygKuvc7Gqz/QSmg/0Y2lf9MQY3/VkuD/2FS&#10;e/1rV3T6cVxv+HZfbPZ7YWn1f2Nn9INkZfOGZmPyimdh8Y5oX/CSaV/wk2pf8JNqX/CTal/wk2pf&#10;8JNqX/CTal/wk2pf8JNqX/CTal/wk2pf8JNqX/CTal/wk2r/txUB1s8LAMfqEwK59ykNrP85Gp7/&#10;PiaS/0Qwh/9LOYD/VEB4/2FGcv9qSmz/cE1p/3ZQZv97UWT/f1Nj/4NUYf+GVWD+iVZe/o1XXf2S&#10;WFz9k1hc/ZNYXP2TWFz9k1hc/ZNYXP2TWFz9k1hc/ZNYXP2TWFz9k1hc/ZNYXP2TWFz9k1jWxAgA&#10;xtQJALj3FASr/ykOnv80GJD/OiGE/0Epev9JMHL/UjZs/146aP9oPWT/b0Bh/3RBX/95Q17/fURd&#10;/4BFXP+ERVv/h0Za/4pHWP+PR1j/kEhY/5BIWP+QSFj/kEhY/5BIWP+QSFj/kEhY/5BIWP+QSFj/&#10;kEhY/5BIWP+QSFj/kEjExwcAt9sHAan/Fgaf/yoNkP8wFYP/Nhx3/z4ibv9HKGb/UCxh/1ovXf9k&#10;MVv/bDNZ/3E1WP91Nlb/eTZW/3w3Vf9/N1T/gjhT/4U5Uv+JOVL/ijlS/4o5Uv+KOVL/ijlS/4o5&#10;Uv+KOVL/ijlS/4o5Uv+KOVL/ijlS/4o5Uv+KOVL/ijn/kh0E/5ApCf+NNRD/mDsX/6BEIf+mTi3/&#10;p1k8/6VkTP+hblv3m3hq7pWBd+eOiYLhho+L3ICVk9h8m5nUeKCe0XWkos9zqaXNca6ozG+1qspt&#10;vq3Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7/kh0E/5Ap&#10;Cf+NNRD/mDsX/6BEIf+mTi3/p1k8/6VkTP+hblv3m3hq7pWBd+eOiYLhho+L3ICVk9h8m5nUeKCe&#10;0XWkos9zqaXNca6ozG+1qsptvq3Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7D&#10;ab2uw2m9rsNpva7/kh0E/5ApCf+NNRD/mDsX/6BEIf+mTi3/p1k8/6VkTP+hblv3m3hq7pWBd+eO&#10;iYLhho+L3ICVk9h8m5nUeKCe0XWkos9zqaXNca6ozG+1qsptvq3Dab2uw2m9rsNpva7Dab2uw2m9&#10;rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7/kh0E/5ApCf+NNRD/mDsX/6BEIf+mTi3/p1k8&#10;/6VkTP+hblv3m3hq7pWBd+eOiYLhho+L3ICVk9h8m5nUeKCe0XWkos9zqaXNca6ozG+1qsptvq3D&#10;ab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7/kh0E/5ApCf+N&#10;NRD/mDsX/6BEIf+mTi3/p1k8/6VkTP+hblv3m3hq7pWBd+eOiYLhho+L3ICVk9h8m5nUeKCe0XWk&#10;os9zqaXNca6ozG+1qsptvq3Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2u&#10;w2m9rsNpva7/kh0E/5ApCf+NNRD/mDsX/6BEIf+mTi3/p1k8/6VkTP+hblv3m3hq7pWBd+eOiYLh&#10;ho+L3ICVk9h8m5nUeKCe0XWkos9zqaXNca6ozG+1qsptvq3Dab2uw2m9rsNpva7Dab2uw2m9rsNp&#10;va7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7/kh0E/5ApCf+NNRD/mDsX/6BEIf+mTi3/p1k8/6Vk&#10;TP+hblv3m3hq7pWBd+eOiYLhho+L3ICVk9h8m5nUeKCe0XWkos9zqaXNca6ozG+1qsptvq3Dab2u&#10;w2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7/kh0E/5ApCf+NNRD/&#10;mDsX/6BEIf+mTi3/p1k8/6VkTP+hblv3m3hq7pWBd+eOiYLhho+L3ICVk9h8m5nUeKCe0XWkos9z&#10;qaXNca6ozG+1qsptvq3Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9&#10;rsNpva7/kx0E/5ApCf+PNBD/mjsX/6JEIP+pTS3/qlg8/6hiTP+kbFz1n3Zs7Jl/euSRh4beiY2Q&#10;2IOTmNN+mZ/Qep2kzXaiqct0p6zJca2vx2+0ssFsubS8bLuxvGy7sbxsu7G8bLuxvGy7sbxsu7G8&#10;bLuxvGy7sbxsu7G8bLuxvGy7sbxsu7H/lB0E/5EoCf+RMxD/nDoW/6RDIP+sTC3/rVY9/61gTf6p&#10;al70pXRu6p99feGWg4vZjoqW04eQoM6BlafKfJqtx3ifssR1pbbCcqu5wHC0u7dutbmzb7i1s2+4&#10;tbNvuLWzb7i1s2+4tbNvuLWzb7i1s2+4tbNvuLWzb7i1s2+4tbNvuLX/lB0E/5IoCf+TMg//njoW&#10;/6dDIP+uSy3/sVU9/7BfTv2uaF/yqnJw56R6gd6agI/VkoeczouMpsmEka/Efpe1wXmcu752o7+8&#10;dKvCtG+uw65ys7yrc7a4q3O2uKtztrirc7a4q3O2uKtztrirc7a4q3O2uKtztrirc7a4q3O2uKtz&#10;trj/lRwE/5IoCf+VMg//oDoW/6lCH/+wSi3/tFQ9/7ReTv2zZ2Dxr3By5ql4g9uffpPSl4Ohy46J&#10;rMSGjrXAgJS9vHuaw7p6o8W3eavHrHOsxqd1sb+ld7W6pXe1uqV3tbqld7W6pXe1uqV3tbqld7W6&#10;pXe1uqV3tbqld7W6pXe1uqV3tbr/lRwE/5MoCf+WMQ//oTkV/6pCH/+ySiz/tlM8/7ddTvu2ZWHw&#10;tG505K11htmke5bPm4Clx5KFscGKi7u9h5TAu4WdxLaCpMewfqrIpXeqyKF5sMGferO8n3qzvJ96&#10;s7yferO8n3qzvJ96s7yferO8n3qzvJ96s7yferO8n3qzvJ96s7z/lRwE/5MoCf+XMQ//ozkV/6xC&#10;H/+0Siz/uVM8/7pcTvi6ZGLvuGx147JziNipeZnNn36pxZiEtL+TjLy4jZPBs4mZxa6GociqhKnJ&#10;n3ypypt9rsKZfrK9mX6yvZl+sr2ZfrK9mX6yvZl+sr2ZfrK9mX6yvZl+sr2ZfrK9mX6yvZl+sr3/&#10;lhwE/5MoCf+YMA7/pDkV/61BHv+1SSz/u1I8/b1bTva9Y2LuvWt24rZxidWud5vLpXyqwp2DtLmW&#10;ibyykZDBrIyWxqeJncijh6bKmYCoy5aBrsSVgbG+lYGxvpWBsb6VgbG+lYGxvpWBsb6VgbG+lYGx&#10;vpWBsb6VgbG+lYGxvpWBsb7/lhwE/5QnCf+ZMA7/pTkU/65BHv+3SSv/vVE8/L9aTvTBYmLswWl3&#10;4btwi9KxdJ3HqHuqvKCBtLSah7yslI3CppCUxqCNm8mci6TLlYaoy5GFrcWQhbG/kIWxv5CFsb+Q&#10;hbG/kIWxv5CFsb+QhbG/kIWxv5CFsb+QhbG/kIWxv5CFsb//lhwE/5QnCP+aMA7/pjgU/7BBHf+4&#10;SSv/v1E8+sJZTvLEYWPpxWh33b5tjM20c53Cq3mqt6R+tK6dhLymmIrBoJSRxpqRmMmWj6HLkIuo&#10;zIyJrMWMibDAjImwwIyJsMCMibDAjImwwIyJsMCMibDAjImwwIyJsMCMibDAjImwwIyJsMD/lxwE&#10;/5UnCP+bMA7/pzgU/7FBHf+6SSv/wlA7+MZYTvDIX2PmyGZ42MFrjcm3cZ29r3epsqd8s6mhgruh&#10;nIjBmpiPxpSWlsmQlJ/Li5GozIeOrMaHjbDBh42wwYeNsMGHjbDBh42wwYeNsMGHjbDBh42wwYeN&#10;sMGHjbDBh42wwYeNsMH/lxsD/5UnCP+dLw3/qTgT/7NAHf+8SCr8xU879slXTu3NXmPiy2R40sRq&#10;jMS7b5y4snWprat7s6OmgLuboYbBlJ2NxY6blMiKmZ3Khpmoy4KTrMaCkq/BgpKvwYKSr8GCkq/B&#10;gpKvwYKSr8GCkq/BgpKvwYKSr8GCkq/BgpKvwYKSr8H/lxsD/5UnCP+eLw3/qjgT/7VAHP++SCn5&#10;yE46881WTerTXGLez2J4zcdoi7++bpuyt3Oop7B5sp6rfrqVp4TAjqOLxIihkseDn5rJgKCnyn2a&#10;rMZ9mK/BfZivwX2Yr8F9mK/BfZivwX2Yr8F9mK/BfZivwX2Yr8F9mK/BfZivwX2Yr8H/mBsD/5Yn&#10;CP+gLw3/rDcS/7dAG/3BSCj2y04579NUTObZWmLY1GF3x8tnirnDbJqtvHKnobZ3sZixfbiPrYK+&#10;iKqJw4KokMZ9p5nIeqelyXeirMV4n7DBeJ+wwXifsMF4n7DBeJ+wwXifsMF4n7DBeJ+wwXifsMF4&#10;n7DBeJ+wwXifsMH/mBsD/5cmCP+iLwz/rjcS/7k/GvnERyfxzk046ttTS+DfWWDQ2l92wdBlibPJ&#10;a5mmwnClm711r5G4e7aItYC8gbKGwHuwjcN2rpbFc66hxnKtrcRyqbDAcqmwwHKpsMByqbDAcqmw&#10;wHKpsMByqbDAcqmwwHKpsMByqbDAcqmwwHKpsMD/mRsD/5gmCP+kLgv/sTYR/r0/GfTIRyXr1E02&#10;5eNQSdnjV1/J3150utdkhqzPaZadx22jkcBxrIa7dbN+t3q5d7R/vXKyhb9tsY3BarCXwmmxpcFs&#10;tLK9bLSyvWy0sr1stLK9bLSyvWy0sr1stLK9bLSyvWy0sr1stLK9bLSyvWy0sr3/mhsD/5kmCP+n&#10;LQr/tTYP+cE/F+7ORiPk3Ewy3edPSc/oVl7A5F1yst5kgqPUaZGVy22cicVwpX/Ac6x3vHexcLl8&#10;tWu3gbhntoe6Y7WQu2G1m7xjt6a5Y7emuWO3prljt6a5Y7emuWO3prljt6a5Y7emuWO3prljt6a5&#10;Y7emuWO3prn/mxsD/5slB/+rLQn/uTUN8sc+FeXVRh/a40kzz+tOScbtVF236lxuqOJjfZrZaYqO&#10;0m2UhMxxm3vIdaFzxHimbsJ8qWnAgaxlvoeuYr2OsF+9l7FevJ6xXryesV68nrFevJ6xXryesV68&#10;nrFevJ6xXryesV68nrFevJ6xXryesV68nrH/nBoD/6AkBv+wLAj5wDQL6c89ENrfQh3O6UkzxPFO&#10;SLvyUlqt8FtpnudjdpLgaYGH2m+JftRzkHfRd5VxznuZbMx/nGjKg55kyYigYceOol7GlaRcxpuk&#10;XMabpFzGm6RcxpukXMabpFzGm6RcxpukXMabpFzGm6RcxpukXMabpFzGm6T/nhoD/6UjBf+3KgXw&#10;yDIH3Ns1DM7nQh/C8Ug0uPlMRq/3UVWi9Vtile1kbYrna3aA4nB9ed51gnPbeodu2X6Ka9eCjGfV&#10;ho5k1IuQYdOQkl7RlpRc0ZuVXNGblVzRm5Vc0ZuVXNGblVzRm5Vc0ZuVXNGblVzRm5Vc0ZuVXNGb&#10;lVzRm5X/oRkC/60hA/i/JgPi1CUDzuUzD8LwQiG2+kczq/5LQqL+UE+X+1tai/VlY4LwbGp67HJw&#10;dOl4dG/nfHds5YF6aOOEfGbiiH1j4Yx/YOCRgV7floJc3pqDXN6ag1zemoNc3pqDXN6ag1zemoNc&#10;3pqDXN6ag1zemoNc3pqDXN6ag1zemoP/oxkC/7YdAenMFwHP4x4DwvAzErX6QCKp/0Qwnf9JPZX/&#10;UEiL/1tQgv1lV3r5bV109nNhb/R5ZGvyfmdo8YJpZvCGamTvimxi7o5tYO2Sbl3sl3Bc65txXOub&#10;cVzrm3Fc65txXOubcVzrm3Fc65txXOubcVzrm3Fc65txXOubcVzrm3H/rBUB88MQANHaCwDB7x8G&#10;tPszE6j/PCCb/0IskP9INof/Tz9//1pGeP9lS3H/bU9s/3NSaf95VWb+fldk/YJYYvyGWWH7ilpf&#10;+o5bXvqSXFz5l11b+JteW/ibXlv4m15b+JteW/ibXlv4m15b+JteW/ibXlv4m15b+JteW/ibXlv4&#10;m176uQ4AzcsJAMDmDQGy/CAIp/8zE5r/OR2N/z8mgv9GLnr/TjVz/1g6bf9jP2n/bEJl/3JEYv93&#10;RmD/fEdf/4FIXf+FSVz/iEpb/4xLWv+QTFj/lU1X/5lNV/+ZTVf/mU1X/5lNV/+ZTVf/mU1X/5lN&#10;V/+ZTVf/mU1X/5lNV/+ZTVf/mU3NwQYAvtAHALH2DgKl/yEJmf8uEoz/NBmA/zsgdv9DJ23/TCxm&#10;/1QwYv9gM17/aTVc/283Wv90OFn/eTlY/306V/+AO1b/hDtV/4c8VP+LPVP/kD1S/5M+Uv+TPlL/&#10;kz5S/5M+Uv+TPlL/kz5S/5M+Uv+TPlL/kz5S/5M+Uv+TPlL/kz69xQUAsNcFAKP/EAOZ/yIJi/8p&#10;D37/MBVz/zgaaf9AH2L/SSNb/1EmV/9aKFX/YipS/2krUf9vLFD/cy1P/3cuTv96Lk7/fS9N/4Av&#10;TP+EMEv/iDBL/4swS/+LMEv/izBL/4swS/+LMEv/izBL/4swS/+LMEv/izBL/4swS/+LMEv/izD/&#10;ixwE/4goCP+ENA7/jzoU/5dCHP+eSyf/nlc0/51iQv+ZbU//k3hc+I2CZ/KIi3HsgpN56HyZgOR4&#10;nobhdKOK33Gojt1vrpHbbbOU2my5lthrwpjVacyazGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXL&#10;m8xly5vMZcubzGXLm8xly5v/4v/iSUNDX1BST0ZJTEUABwn/ixwE/4goCP+ENA7/jzoU/5dCHP+e&#10;Syf/nlc0/51iQv+ZbU//k3hc+I2CZ/KIi3HsgpN56HyZgOR4nobhdKOK33Gojt1vrpHbbbOU2my5&#10;lthrwpjVacyazGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5v/ixwE&#10;/4goCP+ENA7/jzoU/5dCHP+eSyf/nlc0/51iQv+ZbU//k3hc+I2CZ/KIi3HsgpN56HyZgOR4nobh&#10;dKOK33Gojt1vrpHbbbOU2my5lthrwpjVacyazGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xl&#10;y5vMZcubzGXLm8xly5v/ixwE/4goCP+ENA7/jzoU/5dCHP+eSyf/nlc0/51iQv+ZbU//k3hc+I2C&#10;Z/KIi3HsgpN56HyZgOR4nobhdKOK33Gojt1vrpHbbbOU2my5lthrwpjVacyazGXLm8xly5vMZcub&#10;zGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5v/ixwE/4goCP+ENA7/jzoU/5dCHP+eSyf/&#10;nlc0/51iQv+ZbU//k3hc+I2CZ/KIi3HsgpN56HyZgOR4nobhdKOK33Gojt1vrpHbbbOU2my5lthr&#10;wpjVacyazGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5v/ixwE/4go&#10;CP+ENA7/jzoU/5dCHP+eSyf/nlc0/51iQv+ZbU//k3hc+I2CZ/KIi3HsgpN56HyZgOR4nobhdKOK&#10;33Gojt1vrpHbbbOU2my5lthrwpjVacyazGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vM&#10;ZcubzGXLm8xly5v/ixwE/4koCP+FMw7/kDkU/5hCHP+eSyf/n1Y0/55hQv+abVD/lXdd94+BaPGJ&#10;i3Lrg5J7532YguN4nYjgdKOM3XKokNtvrZPabrOW2Gy6mNZrwpvRacqcymbKnMpmypzKZsqcymbK&#10;nMpmypzKZsqcymbKnMpmypzKZsqcymbKnMpmypz/jBwD/4knCP+IMg7/kzgU/5tBHP+iSif/pFQ0&#10;/6JfQ/+falH9mnRf9ZR+bO2OiHjnh4+B4oCVit17mpDad6CW1nSmmtRxrJ7Sb7Kh0G25o89sw6bF&#10;Z8OmwGnHocBpx6HAacehwGnHocBpx6HAacehwGnHocBpx6HAacehwGnHocBpx6H/jRwD/4onCP+K&#10;MQ3/ljcT/55AG/+lSSf/p1M0/6ddQ/+kaFP8oHJi8pp8cOqUhX3ji4uI3YSSkdh+mJjTep6f0HWk&#10;pM1yqqjLb7CryW24rsJpvLC8a8Cqt23EpbdtxKW3bcSlt23EpbdtxKW3bcSlt23EpbdtxKW3bcSl&#10;t23EpbdtxKX/jRsD/4snCP+MMA3/mDcT/6BAG/+nSCb/q1I0/6tcRP+pZlT6pXBk8J95c+eYgoHf&#10;j4iN2YiPl9KBlaDOe5unynahrcdzqLHFcK+1wW23t7lruLWzbr2usHDBqLBwwaiwcMGosHDBqLBw&#10;waiwcMGosHDBqLBwwaiwcMGosHDBqLBwwaj/jhsD/4smCP+OMA3/mjYS/6I/Gv+pSCb/rlE0/65b&#10;RP+sZFX5qm5l76V3duWdf4XclIWS1IyMnc6EkqfJfZivxHietcJ1p7nBdLG7uHCzu7Fvtriscbux&#10;qXO/q6lzv6upc7+rqXO/q6lzv6upc7+rqXO/q6lzv6upc7+rqXO/q6lzv6v/jhsD/4wmCP+QLw3/&#10;mzYS/6Q/Gv+rRyb/sVA0/7FZRPywY1X2rmxn7ap1eOOhfIjZmIOW0ZCJo8qHj63Fgpe0wn+guL58&#10;qLu7erC9sXSyvalytLumdLmzo3a+raN2vq2jdr6to3a+raN2vq2jdr6to3a+raN2vq2jdr6to3a+&#10;raN2vq3/jxsD/4wmB/+RLgz/nTYS/6Y+Gv+tRyX/s080/7RYRPq0YVbzsmpo7K9zeuGmeovWnYCa&#10;zZSGp8aNja+/h5S1uoKcubV/pLyyfay+q3mxv6N2sr2geLi1nnm9r555va+eeb2vnnm9r555va+e&#10;eb2vnnm9r555va+eeb2vnnm9r555va//jxsD/40mB/+TLgz/njUR/6g+Gf+vRiX/tk4z/rdXRPe3&#10;YFbwtmhp6LNwe96qd43Qn3ydx5eDp7+Qiq+4i5G2soaYuq2DoL2pgam/pX6wwJx5sb+ae7e3mH27&#10;sJh9u7CYfbuwmH27sJh9u7CYfbuwmH27sJh9u7CYfbuwmH27sJh9u7D/kBoD/40mB/+ULQz/oDUR&#10;/6k+Gf+xRiT/uE0z/LtWRPW7X1btu2dp47Vufdasc4/Ko3qdwZuAp7iUh7Cxj462q4qVu6aHnb6i&#10;haXAn4SvwZZ+sMGUf7a4k4C7spOAu7KTgLuyk4C7spOAu7KTgLuyk4C7spOAu7KTgLuyk4C7spOA&#10;u7L/kBoD/44mB/+VLQz/oTUR/6s9GP+zRiT/uk0z+r5VRPO/XVbqv2Vq37hrftCvcY/Fpnicu59+&#10;p7KYha+rk4u2pY6Tu5+Lmr6biaLBmIiswpCCr8KPg7W5j4S6s4+EurOPhLqzj4S6s4+EurOPhLqz&#10;j4S6s4+EurOPhLqzj4S6s4+EurP/kBoD/44lB/+WLAv/ojUQ/6w9GP+1RSP/vEwy+MFUQ/DDXFbn&#10;w2Nq2rtpfsyycI/AqnactqJ8p62cgq+ll4m2npOQu5mPmL6UjaDBkYypwouIrsKKiLS6ioi5tIqI&#10;ubSKiLm0ioi5tIqIubSKiLm0ioi5tIqIubSKiLm0ioi5tIqIubT/kRoD/48lB/+YLAv/pDQQ/649&#10;GP+3RSP/v0wy9sVTQ+7IW1bjxmFq1L9ofse2bo67rXScsaZ6pqeggK+fm4a1mJeOu5OVlb6Okp3B&#10;ipKnwoaOrsKEjbS7hYy5tIWMubSFjLm0hYy5tIWMubSFjLm0hYy5tIWMubSFjLm0hYy5tIWMubT/&#10;kRoD/48lB/+ZLAv/pjQP/7A8F/+5RCL8wUsx9MlSQuvNWVXfyWBqz8JmfcK5bI22sXKbq6t4pqKl&#10;fq6ZoIS1kp2Luoyak76HmJvAhJelwoCWr8J/krO8gJG4tYCRuLWAkbi1gJG4tYCRuLWAkbi1gJG4&#10;tYCRuLWAkbi1gJG4tYCRuLX/khoD/5AlB/+bLAr/pzQP/7I8Fv+7RCH5xUsw8c5RQefSWFTazl5p&#10;ysZlfL29a4ywtnCapbB2pZyqfK2TpoK0jKOJuYagkL2Bnpm/fZ6iwXuer8F5mbO8epe4tXqXuLV6&#10;l7i1epe4tXqXuLV6l7i1epe4tXqXuLV6l7i1epe4tXqXuLX/khkD/5AlB/+dKwr/qjMO/7U8Ffy/&#10;RCD0yEou7dNQP+PYVlPT0l1oxcpje7fCaYuqu2+Yn7Z0o5WxeqyNrYCyhaqHt3+njrt6ppe+d6ag&#10;v3Smrb9zobS7dJ64tXSeuLV0nri1dJ64tXSeuLV0nri1dJ64tXSeuLV0nri1dJ64tXSeuLX/kxkD&#10;/5EkB/+fKwn/rDMN/7g7FPjDQx7vzUos59pPPd3eVVHN2Ftnvs9ierDIZ4mkwm2XmbxyoY+4eKmG&#10;tX6wf7KFtXmwjLh0r5W7cK+fvG6vrLxtq7W5bqe5tG6nubRup7m0bqe5tG6nubRup7m0bqe5tG6n&#10;ubRup7m0bqe5tG6nubT/lBkD/5IkB/+iKgj/sDIM/rw6EvLHQhzo00kp4eFMO9TjU1HG3Vplt9Vg&#10;eKnPZoedyWuUkcVwnofBdqZ/vnyseLyEsXK6i7RtuZO2aricuGe3p7hnt7e2aLK7sWiyu7Fosrux&#10;aLK7sWiyu7FosruxaLK7sWiyu7FosruxaLK7sWiyu7H/lRgD/5UjBv+lKQf/tDEK+ME6EOvOQhjg&#10;3Ucl1eVLO8vnUVC941ljr95fdKLYZYOW02qPis5vmX/Ic6F1xHinbsF9q2m+hK5lvYuxYbyTsl+8&#10;nbJfvKyxYr++rWK/vq1iv76tYr++rWK/vq1iv76tYr++rWK/vq1iv76tYr++rWK/vq3/lhgD/5kh&#10;Bf+qKAb/uTAI8Mg4DeHYQBPU40UmyutLO8HsT0+z6FdgpuVfb5riZnyO3GyGhNVxj3rQdZVzzXqb&#10;bMp/n2fHhKJjxoqkX8SRplzEmadaw6SnWsSwp1rEsKdaxLCnWsSwp1rEsKdaxLCnWsSwp1rEsKda&#10;xLCnWsSwp1rEsKf/mBcC/54gBP+vJgX4wC4G5tAzCNXhPBTJ6kUov/JKO7XxTkyp71Zbne1faJLq&#10;Z3OH4218ft5ygnbaeIhw132Ma9SCkGbSh5Jj0YyVX8+SllzOmZhZzqKZWM2rmljNq5pYzauaWM2r&#10;mljNq5pYzauaWM2rmljNq5pYzauaWM2rmljNq5r/mhcC/6UeA/+3IwPtySYD1t4pBsnpOxe+80Qp&#10;s/hJOqj3TUif9lVVlPVfYInxaGiA7G9weOh1dXLlenlt4n99aeCEgGXfiYJi3Y6EX9yThl3bmYda&#10;2qGJWNmoiVjZqIlY2aiJWNmoiVjZqIlY2aiJWNmoiVjZqIlY2aiJWNmoiVjZqIn/nBYC/60bAvbB&#10;HQHb2hMByegpCb3zOxmy/UMopv5HNpz9TEOT/VVNiv1fVoH5aV159XBic/J2Z27wfGpq7oFtZ+yG&#10;b2Tri3Fh6o9yX+mUdF3omXVa56B3WOameFjmpnhY5qZ4WOameFjmpnhY5qZ4WOameFjmpnhY5qZ4&#10;WOameFjmpnj/ohUB/7cVANjPCwDK5xMCvPMpC7H9Oxmk/0Ammf9FMo//SzyH/1REf/9fS3j/aVBx&#10;/3BUbP12WGn7fFpm+oFcY/iGXmH3i19f9pBhXvaVYlz1mmNa9KBkWPOlZVjzpWVY86VlWPOlZVjz&#10;pWVY86VlWPOlZVjzpWVY86VlWPOlZVjzpWX/rRAA1sMIAMjTCgC79BUDr/8qDaP/NxiX/z0ii/9D&#10;LIH/SjR6/1I6c/9eP27/aENp/29HZv91SWP/e0th/4FMX/+FTl3/ik9c/49QWv+TUVn/mFJX/55T&#10;Vv+jVFb/o1RW/6NUVv+jVFb/o1RW/6NUVv+jVFb/o1RW/6NUVv+jVFb/o1TZugUAxccHALnZCACs&#10;/xcFov8rDZX/MxaJ/zkefv9AJXX/SCtt/1AwZ/9aNGP/ZTdg/205Xv9zO1z/eD1a/30+WP+CP1f/&#10;hkBW/4tAVf+PQVT/lEJT/5pDUf+fQ1H/n0NR/59DUf+fQ1H/n0NR/59DUf+fQ1H/n0NR/59DUf+f&#10;Q1H/n0PGvgUAt80FAKrkCAGf/xkGlP8oDIf/LhN7/zUZcf89Hmn/RSNi/00mW/9WKVj/XyxW/2gt&#10;VP9uL1P/czBS/3gxUf98MVD/gDJP/4QzTv+IM03/jDRM/5I0S/+WNUv/ljVL/5Y1S/+WNUv/ljVL&#10;/5Y1S/+WNUv/ljVL/5Y1S/+WNUv/ljW3xAMAqdQCAJz5CwKT/xsFhf8jCnn/KQ9u/zEUZf85GF3/&#10;QRtX/0oeU/9SIFD/WSJN/2AjS/9mJEr/ayVJ/28lSP9zJkf/dyZG/3snRf9+J0X/gihE/4coQ/+L&#10;KUP/iylD/4spQ/+LKUP/iylD/4spQ/+LKUP/iylD/4spQ/+LKUP/iyn/gxwD/4AnB/97Mw3/hjgR&#10;/45AGf+TSSL/lVUt/5NhOf+QbUX/i3hP/4aEWfyCjmH3fZZo9HidbvF0o3Pucal37G6ueupss33p&#10;arl/52jAgeZnx4PjZc+F3WPYhtNg2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng&#10;2of/gxwD/4AnB/97Mw3/hjgR/45AGf+TSSL/lVUt/5NhOf+QbUX/i3hP/4aEWfyCjmH3fZZo9Hid&#10;bvF0o3Pucal37G6ueupss33parl/52jAgeZnx4PjZc+F3WPYhtNg2ofTYNqH02Dah9Ng2ofTYNqH&#10;02Dah9Ng2ofTYNqH02Dah9Ng2of/gxwD/4AnB/97Mw3/hjgR/45AGf+TSSL/lVUt/5NhOf+QbUX/&#10;i3hP/4aEWfyCjmH3fZZo9HidbvF0o3Pucal37G6ueupss33parl/52jAgeZnx4PjZc+F3WPYhtNg&#10;2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2of/gxwD/4AnB/97Mw3/hjgR/45A&#10;Gf+TSSL/lVUt/5NhOf+QbUX/i3hP/4aEWfyCjmH3fZZo9HidbvF0o3Pucal37G6ueupss33parl/&#10;52jAgeZnx4PjZc+F3WPYhtNg2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2of/&#10;gxwD/4AnB/97Mw3/hjgR/45AGf+TSSL/lVUt/5NhOf+QbUX/i3hP/4aEWfyCjmH3fZZo9HidbvF0&#10;o3Pucal37G6ueupss33parl/52jAgeZnx4PjZc+F3WPYhtNg2ofTYNqH02Dah9Ng2ofTYNqH02Da&#10;h9Ng2ofTYNqH02Dah9Ng2of/gxwD/4AnB/99Mgz/iDcR/5A/GP+VSSL/l1Qt/5ZfOf+Ta0X/jndR&#10;/4iCW/qEjGT1f5Rr8Xqbcu52onfrcqd76W+tf+dssoLlariE5Gm/h+Jox4ngZs+K1mPWjM9i2IrP&#10;YtiKz2LYis9i2IrPYtiKz2LYis9i2IrPYtiKz2LYis9i2Ir/hBsD/4EnB/+AMQz/izYR/5M+GP+Z&#10;RyL/nFIt/5pdOv+YaUf/k3RT/o5+X/eIiWnxgpFy7X2Yeel4n3/ldKSE43CqiOBtsIzea7eP3Wq/&#10;kdtpyJPVZs+Vy2TRk8Zl1I7GZdSOxmXUjsZl1I7GZdSOxmXUjsZl1I7GZdSOxmXUjsZl1I7/hRsD&#10;/4ImB/+CMAz/jjUQ/5Y9GP+cRiH/oFAt/59bO/+cZkj/mHFW+5N8YvSNhm3uh4536ICVgOR6nIfg&#10;daKM3XKokdpvr5XYbbeZ1WvAnNJpyZ7JZcmewmfNmL5p0ZO+adGTvmnRk75p0ZO+adGTvmnRk75p&#10;0ZO+adGTvmnRk75p0ZP/hhsD/4MmB/+FLwv/kDQQ/5k9F/+fRiH/o08t/6NaO/+gZEn/nW9Y+ph5&#10;ZfGSg3Hqi4x85IOSht99mY7aeKCV1nSnmtNwrp/Rbbajz2vApcdmwqfAaMaiu2rLm7dszpa3bM6W&#10;t2zOlrdszpa3bM6Wt2zOlrdszpa3bM6Wt2zOlrdszpb/hhsD/4MmB/+HLgv/kzQQ/5s8F/+hRSD/&#10;p00t/6ZYO/+kYkr8oWxZ95x2aO+WgHXnj4mB4IeQjNqAlpXVep6d0XWlo81wrKjLbbWsx2u+rb1o&#10;v6y4a8Oms23In7BvzJmwb8yZsG/MmbBvzJmwb8yZsG/MmbBvzJmwb8yZsG/MmbBvzJn/hxoD/4Ql&#10;B/+JLQv/lTMP/508Fv+kRCD/qkwt/6pXO/6oYEv4pWpa86F0au2cfnnkk4aG3IuNktWDlJzPfJul&#10;y3ejqsd0q63Ec7Wvv3C8sLVrvLCwbsGprHDGoqlyypypcsqcqXLKnKlyypypcsqcqXLKnKlyypyp&#10;csqcqXLKnKlyypz/hxoD/4QlB/+LLAr/lzMP/587Fv+mRB//rEss/65VO/usX0v1qmhc7qZxbOeg&#10;enzfl4KK1Y6ImM2Fj6HHgJenwnuerL14p6+6drCxt3W6sq1wurKpcb+spXTEpKN1yZ6jdcmeo3XJ&#10;nqN1yZ6jdcmeo3XJnqN1yZ6jdcmeo3XJnqN1yZ7/iBoD/4UlB/+MKwr/mDIO/6E7Ff+pQx//r0ss&#10;/7FUO/ixXUvxr2Zc6qtvbuGjdn/VmX2PzJGEmcWKjKK+hJOouX+arbR8o7CwequzrXm2tKZ0ubSi&#10;db2vn3fDpp15x6CdecegnXnHoJ15x6CdecegnXnHoJ15x6CdecegnXnHoJ15x6D/iBoD/4UlB/+O&#10;Kgr/mjIO/6M6Ff+rQh7/sUor/bVTO/a1XEvus2Rd5a5sb9ulc4HOnXqPxZWBmb6OiKK3iJCpsYSX&#10;rqyAn7Gofqi0pX2ytZ96uLabebuxmXvBqJh8xqKYfMaimHzGoph8xqKYfMaimHzGoph8xqKYfMai&#10;mHzGoph8xqL/iRoD/4YlBv+QKgr/nDEN/6U6FP+tQh7/tEor+7hSOvO5WkvquGJe4bFqcNOpcIHI&#10;oHePv5l+mbeShaKwjIypqoiUrqWEnLKggqS1nYGutpl/t7eUfbqzk3/AqpJ/xaOSf8Wjkn/Fo5J/&#10;xaOSf8Wjkn/Fo5J/xaOSf8Wjkn/Fo5J/xaP/iRkD/4YkBv+RKQn/nTEN/6c5FP+vQh3/tkkq+LxQ&#10;OvC9WUvnvGFe3LVncc6sb4HDpHWOuZx8mbGWgqKqkYqpo4yRrp6JmbKZhqG1loWrt5OFtreOgbm0&#10;joO/q42DxKWNg8SljYPEpY2DxKWNg8SljYPEpY2DxKWNg8SljYPEpY2DxKX/iRkD/4ckBv+TKQn/&#10;nzEN/6k5E/+xQRz/uUkp9sBPOe3CV0rkv19d1rlmcMmwbYC+qHOOtKB6mauagKKklYepnZGOrpeO&#10;lrKSi5+1j4qpt4yKtLiIhri1iIe+rIiHw6aIh8OmiIfDpoiHw6aIh8OmiIfDpoiHw6aIh8OmiIfD&#10;poiHw6b/ihkD/4ckBv+UKQn/oTAM/6s5Ev+0QRz8u0go9MNOOOvHVkrgw15d0bxlb8Sza4C5q3GN&#10;r6R3mKaefqGemoSol5aMrpGTlLKMkZy1iI+mt4WPsbiCjLe2goy+rYOMw6aDjMOmg4zDpoOMw6aD&#10;jMOmg4zDpoOMw6aDjMOmg4zDpoOMw6b/ihkD/4gkBv+WKAj/ozAM/604Ev+2QBv6vkgn8cdON+fM&#10;VUjcx1xczL9jb7+3aX+0sHCMqal1l6Cje6CYn4KokZuJrYqZkrKFlpq1gZWkt36Vr7d7kre2fZG9&#10;rn2Qwqd9kMKnfZDCp32Qwqd9kMKnfZDCp32Qwqd9kMKnfZDCp32Qwqf/ixkD/4kkBv+YKAj/pS8L&#10;/7A4Ef+5QBn4wkcm7stNNeTQVEbVy1tbx8Nibrq7aH6utG6Lo65zlpqpep+SpYCmiqGHrISfj7F+&#10;nZi0epyhtnibrLZ1mre2d5i9rniWwqd4lsKneJbCp3iWwqd4lsKneJbCp3iWwqd4lsKneJbCp3iW&#10;wqf/jBgD/4ojBv+aJwf/py8K/7M3D/y9PxjzxkYj6tBMMuDVUkXPz1lawchgbLTAZnyoumyKnbRy&#10;lZSweJ6LrH6lg6iFqn2mjK94pJWydKOftHGjqrVvpLm0cKC+rXKdwqdyncKncp3Cp3KdwqdyncKn&#10;cp3Cp3KdwqdyncKncp3Cp3Kdwqf/jBgD/4wiBv+dJwf/qi4J/7Y2DvfBPhbtzEYg5NhLLtncUETJ&#10;1FhYu81ea67GZXqiwGqIl7twko23dZuEs3yifbGDqHaviqxxrZOvba2dsWqtqbJprbexaqm/rGum&#10;w6ZrpsOma6bDpmumw6ZrpsOma6bDpmumw6ZrpsOma6bDpmumw6b/jRgC/48gBf+gJgb/ri0I/bs1&#10;DPHHPRPl00Qc3eBILdDhT0LC21ZWtNNdaKfNY3iayGiFj8Nuj4XAdJh9vXqedrqBpHC5iahruJKq&#10;Z7ecrGW4qK1juLatZLXBqWWwxaRlsMWkZbDFpGWwxaRlsMWkZbDFpGWwxaRlsMWkZbDFpGWwxaT/&#10;jhcC/5MfBP+kJQX/sywG98EzCejOPA/c3kAZ0OVILsflTUK54FVUrNtbZZ/VYXSS0GaBh81si37K&#10;cpN2yHmZb8aBnmrFiaJlxZKkYsSdpl/Ep6ddxLSnXsPEpF+9yKBfvcigX73IoF+9yKBfvcigX73I&#10;oF+9yKBfvcigX73IoF+9yKD/kBcC/5gdBP+pIwT/uSkE7sgxBt3aNArQ5EEbxutHLrzqTEGw5lNS&#10;o+NaYZfgYW6M3Wh5gttugnrZdYly1XyPa9KCk2XPiJdgzY+aXMyXnFrLoJ1Yy6udV8u6nVnMzJlZ&#10;zMyZWczMmVnMzJlZzMyZWczMmVnMzJlZzMyZWczMmVnMzJn/khYC/50cA/+vIAL2wCUC4tMkA9Dj&#10;MgzF7EAduvFHL7DvSz+l7VFOmutaWo/qYmWF6GpufedydXXjeHtv4H6Aad2EhGTbiodg2ZGJXdiY&#10;i1rWoI1Y1qiOVtW0jlTVwY5U1cGOVNXBjlTVwY5U1cGOVNXBjlTVwY5U1cGOVNXBjlTVwY7/lBUC&#10;/6QZAv+3HAHpyxYB0eEdAsXsMQ669UAervdFLqP1Sjya9FBIkPNaU4bzY1t+8mxid/FzaHHuem1s&#10;64BwZ+mGc2PnjHZg5pJ4XeSYelrjnntY46V9VuKvflThuH5U4bh+VOG4flThuH5U4bh+VOG4flTh&#10;uH5U4bh+VOG4flThuH7/mBMB/60UAfPDDwDS2AsAxOweBLj2MRGt/T4eov1DK5f8SDeO/E9BhfxZ&#10;SX38Y1B3/G1WcPt0Wmv5el5o94FhZPWHY2HzjWVf8pNnXfGZaFrwnmlY76VrVu+tbFTutG1U7rRt&#10;VO60bVTutG1U7rRtVO60bVTutG1U7rRtVO60bVTutG3/oxAA8bkMAM7JCQDE3wsAtvcfBqz/MhKg&#10;/zsdlP9BJ4r/RzGB/045ev9YP3P/YkVu/2xJaf9zTGb/ek9j/4BRYP+GU17/jFRc/5JVWv6YV1n9&#10;nVhX/KRZVfurWlT7sVtU+7FbVPuxW1T7sVtU+7FbVPuxW1T7sVtU+7FbVPuxW1T7sVvwrwgAzb8H&#10;AMDNCAC07g4Cqf8hCJ//MRGS/zcah/8+In3/RSl1/00wbv9VNWn/YDll/2o8Yf9xPl//d0Bc/35C&#10;Wv+EQ1n/iURX/49FVv+URlX/mkdT/6BIUv+nSVH/rUpR/61KUf+tSlH/rUpR/61KUf+tSlH/rUpR&#10;/61KUf+tSlH/rUrPuAQAvsMFALLUBgCm/hADnP8jCJD/LQ+E/zMWef87HHD/QyJp/0onYv9SKl3/&#10;XC1a/2UwWP9tMVb/czNU/3k0U/9+NVL/hDZQ/4k3T/+OOE7/kzhN/5k5TP+gOkv/pjpL/6Y6S/+m&#10;Okv/pjpL/6Y6S/+mOkv/pjpL/6Y6S/+mOkv/pjq/vAMAsMoDAKPcAwGZ/xIDj/8iCIL/KA12/y8S&#10;bf83F2X/Pxte/0ceWP9OIVT/VyNR/18lTv9lJk3/bCdL/3EoSv92KUn/eypI/4AqR/+FK0b/iStF&#10;/44sRP+ULEP/mi1D/5otQ/+aLUP/mi1D/5otQ/+aLUP/mi1D/5otQ/+aLUP/mi2xwgEAo9IAAJXr&#10;AwGM/xMDgP8cBnT/Iwpp/yoOYP8yEln/OhVT/0IXTv9JGUv/URpI/1gcRv9dHUT/Yx1D/2ceQf9s&#10;H0D/cB8//3QgPv94ID3/fCA8/4EhO/+HITv/jCI7/4wiO/+MIjv/jCI7/4wiO/+MIjv/jCI7/4wi&#10;O/+MIjv/jCL/eh0D/3YoBv9yMwv/fDcP/4Q/Ff+ISB3/i1Mn/4lgMf+GbTv/gnlE/36GTP97kVP/&#10;d5pY/3SiXfxxqGH6bq5k+Gu0Z/dpumn1aMFr82bIbe9jzW/sYdNw51/dceJd5XPdW+Zz3Vvmc91b&#10;5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nP/eh0D/3YoBv9yMwv/fDcP/4Q/Ff+ISB3/i1Mn/4lg&#10;Mf+GbTv/gnlE/36GTP97kVP/d5pY/3SiXfxxqGH6bq5k+Gu0Z/dpumn1aMFr82bIbe9jzW/sYdNw&#10;51/dceJd5XPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nP/eh0D/3YoBv9yMwv/&#10;fDcP/4Q/Ff+ISB3/i1Mn/4lgMf+GbTv/gnlE/36GTP97kVP/d5pY/3SiXfxxqGH6bq5k+Gu0Z/dp&#10;umn1aMFr82bIbe9jzW/sYdNw51/dceJd5XPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvm&#10;c91b5nP/eh0D/3YoBv9yMwv/fDcP/4Q/Ff+ISB3/i1Mn/4lgMf+GbTv/gnlE/36GTP97kVP/d5pY&#10;/3SiXfxxqGH6bq5k+Gu0Z/dpumn1aMFr82bIbe9jzW/sYdNw51/dceJd5XPdW+Zz3Vvmc91b5nPd&#10;W+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nP/ehwD/3cnBv90Mgv/fzYP/4Y9Ff+LRx3/jlEn/4xeMf+J&#10;azz/hXdG/4GDTv99j1b/eZhc/HWgYflypmX3b61p9WyzbPNquW/yaMBx8GbIc+xkzXXoYdR241/e&#10;d9td43nVXeV21V3ldtVd5XbVXeV21V3ldtVd5XbVXeV21V3ldtVd5Xb/exwD/3cnBv93MAr/gjUO&#10;/4o8Ff+PRh3/kk8n/5FcMv+OaD3/inRI/4aAUv+Bi1r8fZVh+HidZ/V0pG3ycapx8G6wdO5rtnfs&#10;ab566mfHfedlzn/iYtaA2V/dgdBf4H7MYON7zGDje8xg43vMYON7zGDje8xg43vMYON7zGDje8xg&#10;43v/fBwD/3gmBv96Lwr/hTMO/407FP+SRBz/lk4n/5VaMv+SZT7/jnFK/4p9Vf6FiF75gJJn9Hua&#10;bvB2oXPtcqd46m+ufehstIDmabyD5GfGhuFlz4jZYteKz2HZiMhi3YLEY+B/xGPgf8Rj4H/EY+B/&#10;xGPgf8Rj4H/EY+B/xGPgf8Rj4H//fRsD/3kmBv98Lgr/iDIO/5A6FP+VQxz/mkwn/5lYM/+WYz//&#10;km5M/456V/yJhWL1hI9r8H6Xc+x5nnrodKWA5XCrheJss4ngaruM3mjGj9pm0ZLOYtGSx2TVjMFl&#10;24a9Zt2CvWbdgr1m3YK9Zt2CvWbdgr1m3YK9Zt2CvWbdgr1m3YL/fRsD/3omBv9/LAr/izEN/5M6&#10;E/+YQhz/nUsm/51WM/+bYUD/l2xN+5J2WveNgWbyiIxw7IKUeed7m4HjdaKI33GpjtxtsZLZa7uW&#10;12nImcxky5vFZc6XwGfSkbpo2Iq2aduGtmnbhrZp24a2aduGtmnbhrZp24a2aduGtmnbhrZp24b/&#10;fhsD/3smBv+BKwn/jTEN/5U5E/+bQhv/oEom/6FUM/+fX0H7nGlP9pdzXfGSfmrsjIh154WRgOJ+&#10;mIndeKCR2HKnl9Jtr53PbLmfzGvFoMNnx6C8aMubt2rQlLJs1Y2vbNmJr2zZia9s2YmvbNmJr2zZ&#10;ia9s2YmvbNmJr2zZia9s2Yn/fhoD/3slBv+DKgn/jzAM/5g4Ev+eQRv/o0km/6ZSM/2kXUH3oWdQ&#10;8ZxxX+uXe23lj4N63oeLhtV+kpHPeJmXynShnMdxqp/Db7OhwW6/o7prxaOza8ifr23NmKtv0pGp&#10;cNaMqXDWjKlw1oypcNaMqXDWjKlw1oypcNaMqXDWjKlw1oz/fxoD/3wlBv+GKQj/ki8M/5s4Ev+h&#10;QBr/p0gl/6pRMvmpW0HzpmRR7KJuYeWadnDckX5/0omGi8uCjZPFfZWZwHidnrx1paG5c66ktnK5&#10;pbJww6arb8aiqHHLm6Rz0JOidNSOonTUjqJ01I6idNSOonTUjqJ01I6idNSOonTUjqJ01I7/gBoD&#10;/3wlBv+IKAj/lC8L/503Ef+kPxn/qkck/a5PMvatWUHvq2JS56ZrYt6ecnPSlXqByo2Ci8OHipO9&#10;gZGat32Zn7N5oaOvd6qmrHa0p6p2waijc8OloHXJnp53z5acd9KRnHfSkZx30pGcd9KRnHfSkZx3&#10;0pGcd9KRnHfSkZx30pH/gBoD/30lBv+KJwj/li4L/582EP+nPxj/rUcj+7JOMfOyV0HrsWBS4qpo&#10;ZNaicHTMmXeBw5J/i7yLhpS1ho6ar4GVoKp+naSme6ano3qwqaF5vKmbd8GomXnHoJh6zZiXe9GT&#10;l3vRk5d70ZOXe9GTl3vRk5d70ZOXe9GTl3vRk5d70ZP/gRoD/34kBv+MJgf/mC4K/6I2EP+pPhj/&#10;r0Yj+LVNMPC3VkDntV5S3a5mZNClbnPGnXWAvZZ8i7WQg5SuioubqIaSoKOCmqWff6Oom36tqph9&#10;uauUe8Cqk33GopJ+zJmRf9CUkX/QlJF/0JSRf9CUkX/QlJF/0JSRf9CUkX/QlJF/0JT/gRkD/34k&#10;Bv+NJgf/mi0K/6Q1D/+sPRf+skUi9rhMMO28VEDkuF1R17JkY8upbHPAoXOAt5p6i6+UgJOoj4ib&#10;ooqPoJyHl6WXhKColIKpqpGCtauNgb+rjYHFpIyCy5uMgs+VjILPlYyCz5WMgs+VjILPlYyCz5WM&#10;gs+VjILPlYyCz5X/ghkD/38kBv+PJQf/nC0J/6Y1Dv+uPRb8tUUh87xLLurBUj/gvFtR0bVjY8at&#10;anK7pXF/sp53iqmYfpOik4Wam4+NoJaMlaWRiZ2ojYenq4qHsqyHh7+shobEpYeGypyHhs6Xh4bO&#10;l4eGzpeHhs6Xh4bOl4eGzpeHhs6Xh4bOl4eGzpf/ghkD/4AjBf+RJQb/niwJ/6g0Df+xPBX6uEQf&#10;8L9LLefFUT3cwFpQzbhhYsGwaHG2qW9+rKJ1iaSdfJKcmIKalZSKoI+RkqWKjpuoho2lq4OMsKyB&#10;jb6sgIvDpoGLyZ2Bi82YgYvNmIGLzZiBi82YgYvNmIGLzZiBi82YgYvNmIGLzZj/gxkD/4IiBf+T&#10;JAb/oCwI/6szDf+0PBT3vEMe7sRKK+TJUTvVxFhPyLxgYby0Z3CxrW19p6dziZ6ieZKWnYCZj5qI&#10;n4mXkKSDlJiof5OiqnySrat6krusepHDpnuQyZ58j82YfI/NmHyPzZh8j82YfI/NmHyPzZh8j82Y&#10;fI/NmHyPzZj/gxgC/4QhBf+VJAb/oisI/60zC/63OxL0wEIc6slJKODNTznQx1dOw8BeYLe4ZW+r&#10;smt8oaxxh5ineJCQo36YiaCFnoKdjaN9m5aneJmgqXWZq6pzmbirc5jDpnWWyZ52lc2ZdpXNmXaV&#10;zZl2lc2ZdpXNmXaVzZl2lc2ZdpXNmXaVzZn/hBgC/4cgBf+XIwX/pSoH/7EyCvu7OhDxxUEZ589I&#10;JdvSTTjLy1VMvcRdXrG+Y26luGp7m7JvhpKudo+JqnyWgqeDnHuki6F2opSlcaGdp26gqalsobap&#10;baHDpm+dyZ5wnM2YcJzNmHCczZhwnM2YcJzNmHCczZhwnM2YcJzNmHCczZj/hRgC/4oeBP+aIgT/&#10;qCkG/7UwCPbAOA7ry0AV4dhGINPYSzbF0FRLt8lbXKvDYmyfvmh4lLlug4u1c4yDsnqTe6+BmXWt&#10;iZ5vq5Kia6qcpGiqp6VmqrSmZqvFpGimypxppM2XaaTNl2mkzZdppM2XaaTNl2mkzZdppM2XaaTN&#10;l2mkzZf/hhcC/40cBP+eIQT/rCcF/bovBu/HNgrj1D4Q2N9DH8veSjS+1lJIsNBaWqTKYGmYxmZ2&#10;jcFsgIS+col7u3iQdLl/lW63h5pptpCdZbWboGK0pqFgtbOhX7bFoGGxzJpirs+VYq7PlWKuz5Vi&#10;rs+VYq7PlWKuz5Virs+VYq7PlWKuz5X/hxcC/5EaA/+iIAP/siUD9cArBObPMQbY3jgPzOVDIMPi&#10;STO23lFGqdhYV5zSXmWQzmRyhstqfHzIcIR0xneKbsR+j2jDh5RjwpCXX8GbmVzBpppbwrObWsPF&#10;mlu+z5VcutKRXLrSkVy60pFcutKRXLrSkVy60pFcutKRXLrSkVy60pH/iRYC/5YZAv+oHQL+uCEC&#10;7MkiAtndJQTM5TcRwupDIrfnSDOs5E9EoOBWU5TdXWCI2mNrftZqdXXUcH1u0neDZ9F/iGLQh4te&#10;0JGOWtCckFjQp5FW0LWSVdLHkVbN1I5WyNaLVsjWi1bI1otWyNaLVsjWi1bI1otWyNaLVsjWi1bI&#10;1ov/ixUC/50XAf+vGQH0wRgB3dgRAMzlJgXB7jcTtu9CI6vtRzKh60xAlulVTYvnXViC5mVheeRs&#10;aXLkdG9s43x0Z+KEeGLijXte4pV+W+CegFjfp4JV3rGDU96+g1Le0oNR2dyCUdncglHZ3IJR2dyC&#10;UdncglHZ3IJR2dyCUdncglHZ3IL/jxMC/6QTAf64EgDWzAsAzOQRAcDvJge19TgVqvRAIp/zRjCV&#10;8ks8jPFURoLwXU968GZWdPBuXG7vdmFp735kZe+GaGHvjmpe7pZtW+2eb1jrpXBW665xVOq4clLq&#10;x3NR6dVzUenVc1Hp1XNR6dVzUenVc1Hp1XNR6dVzUenVc1Hp1XP/mBAB/64OANTBCQDJzwkAvvAS&#10;ArP5Jwqp+zgVnvs+IZP7RCyJ+ko1gfpTPnn6XUVy+mZKbfpvTmj6dlJk+n5VYfqGV1/7jlpc+pZb&#10;WvmdXVf4pV5V96xgU/e1YVL2wWFQ9spiUPbKYlD2ymJQ9spiUPbKYlD2ymJQ9spiUPbKYlD2ymL/&#10;owsA1rgGAMbEBwC71AkAsPwUA6b/KQuc/zUVkP87Hob/QiZ9/0kudf9RNG//Wzpp/2U+Zf9uQWL/&#10;dURf/3xGXP+DSFr/i0lY/5NLVv+bTFX/ok1T/6lOUf+xT1D/u1BP/8NRT//DUU//w1FP/8NRT//D&#10;UU//w1FP/8NRT//DUU//w1HarwIAxrwFALnJBQCt2wgAo/8XBJr/KwuO/zESg/84Gnn/QCBw/0cm&#10;af9PK2P/WC9f/2IyXP9rNFr/cjZY/3g4Vv9/OVT/hjtS/408Uf+VPU//nD5O/6M+Tf+qP0v/s0BK&#10;/7lBSv+5QUr/uUFK/7lBSv+5QUr/uUFK/7lBSv+5QUr/uUHItQIAuMEEAKvQAwCf6wkBlv8aBYv/&#10;Jgp//y0Pdf81FWz/PRpl/0QeXv9MIlj/VCVV/10nUv9lKVD/bCpO/3MrTf95LEz/fy1K/4UuSf+M&#10;L0j/kjBH/5kwRf+gMUT/qTJD/64yQ/+uMkP/rjJD/64yQ/+uMkP/rjJD/64yQ/+uMkP/rjK4ugIA&#10;qsgAAJ3ZAACS/wwCif8aBH3/IQhy/ygMaP8wEGD/OBRa/0AXVP9IGk//TxxM/1cdSf9dHkf/YyBF&#10;/2kgRP9vIUL/dCJB/3oiQP+AIz//hiQ+/4wkPf+SJTz/mSU7/54mO/+eJjv/niY7/54mO/+eJjv/&#10;niY7/54mO/+eJjv/niarwQAAndAAAI/hAACG/w4Cev8VA27/HAZk/yMJXP8rDFX/Mw9P/zsRSf9C&#10;E0b/SRRC/08WQP9VFj7/Whc8/18YO/9kGDn/aBk4/20ZN/9yGjb/dxo1/3waNP+BGzP/iBsy/40b&#10;Mv+NGzL/jRsy/40bMv+NGzL/jRsy/40bMv+NGzL/jRv/cB4D/2wpBv9pMwn/cjcN/3k+Ev99Rxn/&#10;gFEh/35fKf98bTL/eXs5/3aIQP9zk0X/cJ1K/26mTv9rrVH/abRT/2i7Vf9mw1f/Y8dZ+2HMW/df&#10;01zzXt1d8FzjXutb6V/nWe9g5VnxX+VZ8V/lWfFf5VnxX+VZ8V/lWfFf5VnxX+VZ8V//cB4D/2wp&#10;Bv9pMwn/cjcN/3k+Ev99Rxn/gFEh/35fKf98bTL/eXs5/3aIQP9zk0X/cJ1K/26mTv9rrVH/abRT&#10;/2i7Vf9mw1f/Y8dZ+2HMW/df01zzXt1d8FzjXutb6V/nWe9g5VnxX+VZ8V/lWfFf5VnxX+VZ8V/l&#10;WfFf5VnxX+VZ8V//cB4D/2wpBv9pMwn/cjcN/3k+Ev99Rxn/gFEh/35fKf98bTL/eXs5/3aIQP9z&#10;k0X/cJ1K/26mTv9rrVH/abRT/2i7Vf9mw1f/Y8dZ+2HMW/df01zzXt1d8FzjXutb6V/nWe9g5Vnx&#10;X+VZ8V/lWfFf5VnxX+VZ8V/lWfFf5VnxX+VZ8V//cB4D/2woBv9rMQn/dTYN/3s8Ev9/Rhn/g1Ah&#10;/4FeKv9+azP/e3g7/3iGQv91kkj/cptN/3CkUf9trFT/a7JX/2m5Wv9nwVz8Zcde+GLMX/Vg02Hw&#10;Xt1i7FzkY+hb6WTiWu9k4FrwYuBa8GLgWvBi4FrwYuBa8GLgWvBi4FrwYuBa8GL/cR0D/20oBv9u&#10;MAn/eDQM/387Ev+DRBn/h04h/4ZbK/+DaDT/f3U9/3yCRf95jkz/dplS/3KhVv9vqVr+bbBe/Gq3&#10;YftovmP5ZsZl9GPMZ/Bh02nrX95r5l3lbOBb6W3ZXO5o1lzvZ9Zc72fWXO9n1lzvZ9Zc72fWXO9n&#10;1lzvZ9Zc72f/ch0D/24oBv9xLgn/ezIM/4M6Ef+HQxj/ikwh/4pZK/+HZTX/g3I//39+SP98i1D/&#10;eZZW/3WfXP1ypmD6bq1k+Gy0aPZpvGv0Z8Vt8GTMcOth03LlX99z3lzldNZc6HHPXu1szV7ua81e&#10;7mvNXu5rzV7ua81e7mvNXu5rzV7ua81e7mv/cxwD/28nBv90LQj/fjEM/4Y5Ef+LQhj/jksh/45W&#10;K/+LYzb/h29B/4N7S/9/h1P+fJJb/HicYfl0pGf2cKtr822yb/FqunPvaMN262XMeOZi1XreX998&#10;013je81f5nbHYOpwxmDsbsZg7G7GYOxuxmDsbsZg7G7GYOxuxmDsbsZg7G7/dBwD/3AnBv92Kwj/&#10;gS8L/4k4EP+OQBj/kkkh/5NULP+QYDf/jGxD/4d3TfuDg1f4f45g9nqXZ/N2oG7wcqhz7W6veOtr&#10;uHzoaMJ/5mbNgt9i2ITRX9yFymDgf8Vh43q/Y+h0vmPpcr5j6XK+Y+lyvmPpcr5j6XK+Y+lyvmPp&#10;cr5j6XL/dBwD/3AmBv95Kgj/hS4L/403EP+SPxf/lkgg/5dSLP+VXjj+kWlE+ox0UPWHf1vygoll&#10;7n2Tbup3m3XncqN85G6rgeFqs4beZ72K2mXKjdJi1I7IYtiKwmPchLxl4H63ZuV4tmbmdrZm5na2&#10;ZuZ2tmbmdrZm5na2ZuZ2tmbmdrZm5nb/dRsD/3EmBv98KAf/iC0K/5A2D/+WPhb/mkcg/5xQK/+a&#10;Wzj5l2ZF9JJwUu+Me1/qhYVq5X6NdOB4lX3bcp2F1G2ki9BqrY7NaLeQy2jDkchn0ZK/ZdSPuWfZ&#10;ibRo3YKwaeJ8rmrkea5q5HmuauR5rmrkea5q5HmuauR5rmrkea5q5Hn/dhsD/3ImBf9/Jwf/iiwK&#10;/5M1Dv+ZPRb/nkYf/6FOK/ugWTj1nGNG75htVOiQd2LiiH9v2oCHe9J6j4PNdZeJyXGfjcVuqJHC&#10;bLGTv2u8lb1ry5W2adCUsWvVjaxs24aobeB/p23ifKdt4nynbeJ8p23ifKdt4nynbeJ8p23ifKdt&#10;4nz/dhsD/3MlBf+BJgf/jSwJ/5Y0Dv+dPBX/oUQe/qVMKvelVzjwomFH6ZxqVuGUcmXYjHtzz4WD&#10;fMl/i4TDepOKv3abj7pzo5O3cKyWtG+3l7FvxJisbc2YqW/TkKVw2Imhcd6CoHHgf6Bx4H+gceB/&#10;oHHgf6Bx4H+gceB/oHHgf6Bx4H//dxsD/3QlBf+DJQb/kCsJ/5kzDf+gOxT/pUMd+6lLKfOqVDjs&#10;qF5H46FnV9qZb2fPkXhzx4qAfcGEiIW7f4+LtXqXkLF3n5StdKiXqnOymadyv5qkcsuaoXPQk550&#10;1oybddyEmnXegZp13oGadd6BmnXegZp13oGadd6BmnXegZp13oH/eBoD/3YkBf+GIwb/kioI/5sy&#10;DP+jOhP/qEIc+K1KKPCvUjfnrFxH3qVkWNGdbWbIlXVzwI58fbmJhIWzg4yMrX+Tkal7m5WleaSZ&#10;oXeum552upydd8qcmXfPlpd41I6VeNuGlHjdg5R43YOUeN2DlHjdg5R43YOUeN2DlHjdg5R43YP/&#10;eBoD/3gjBf+IIwb/lCoI/54xC/+mOhL+q0Ib9bBJJ+y1UDbjsFpG2KljV8yha2bCmnJyupN6fLON&#10;gYWsiImMpoSQkaGAmJadfaGamXuqnJZ7tp2Ue8aeknvNmJF805CPfNmIj3zchY983IWPfNyFj3zc&#10;hY983IWPfNyFj3zchY983IX/eRoD/3oiBf+KIgX/likH/6AxC/+oORH7r0Ea8rRIJum5TzTftFlF&#10;0q1hVselaWW9nnBytJd3fK2RfoWmjIaMoIiNkZqFlZaWgp6akoCnnY9/s56NgMKei4DMmouB0pKK&#10;gNiJiYDbhomA24aJgNuGiYDbhomA24aJgNuGiYDbhomA24b/eRoC/3shBP+LIgX/mCgH/6MwCv+r&#10;OBD5skAY77hHJOa9TjPbuFdEzbBgVsKpZ2S4om5xr5t1e6eWfISgkYOLmo2LkZSKk5aPh5uai4Wl&#10;nYiEsJ+FhL+fhYXLm4WF0ZOFhdiKhITah4SE2oeEhNqHhITah4SE2oeEhNqHhITah4SE2of/ehkC&#10;/30gBP+NIQX/mygG/6UvCf+uNw72tj8X7LxGIuPBTjDVvFZDyLReVb2sZmOzpmxwqp9ze6GaeoSa&#10;loGLlJKIkY6PkJaJjJmahIqjnYGKrp9+iryfforKnH+K0JR/idaLf4jZiH+I2Yh/iNmIf4jZiH+I&#10;2Yh/iNmIf4jZiH+I2Yj/ehkC/38eBP+QIQT/nScF/6guCP6yNg3zuj4V6cFFH9/FTC/Qv1RCxLdd&#10;U7iwZGKuqmpvpKRxepyfd4OUm36KjpiGkIeVjpWCkpeZfZCgnHqPq554j7mfd5HKnXmQz5V5jtaM&#10;eY3YiXmN2Il5jdiJeY3YiXmN2Il5jdiJeY3YiXmN2In/exkC/4EdBP+SIAT/oCYF/6stB/u1NQvw&#10;vj0S5sdEHNrJSS7Lw1NBvrxbUrO1YmGor2lun6pveJaldYGOoXyJh56Dj4Gbi5R7mZSYd5eem3OW&#10;qZ1xlraecJfInXKWz5VzlNWMdJPYiXST2Il0k9iJdJPYiXST2Il0k9iJdJPYiXST2In/fBgC/4Qc&#10;A/+VHwP/oyUE/68sBve6MwnsxDsP4s5CGNPOSCzGx1JAucBaUa26YV+jtGdsmbBtd5CrdICIqHqH&#10;gaWBjXqiiZJ1oJKWcJ6bmWyep5tqnrScaZ/Fm2ye0JRtmtaMbZnYiW2Z2IltmdiJbZnYiW2Z2Ilt&#10;mdiJbZnYiW2Z2In/fRgC/4caA/+YHgP/piMD/7MpBPPAMQfnyzgL3dg6Fs3SRirAzFA+s8ZYT6fA&#10;X12cu2VqkrdrdImzcX2Br3iEeq1/inSqh49uqY+TaaealmanpZhjp7KZYqjDmGWn0ZNmo9aLZ6HZ&#10;iWeh2YlnodmJZ6HZiWeh2YlnodmJZ6HZiWeh2Yn/fhcC/4sYAv+cHAL/qyEC+7kmA+3HLATf1TEG&#10;0945FMbYRCi50U47rMxWTKDHXVqVwmNni79pcYK7b3l6uHaAc7Z9hm20hYtos46PY7KYkmCxpJNe&#10;srGUXLLClF6y05BfrNmJYKrahmCq2oZgqtqGYKrahmCq2oZgqtqGYKrahmCq2ob/fxcC/5AWAv+h&#10;GgH/sR0B9MAgAePRIAHT3ywGyeI7FL7fRCWy2Uw4pdNUSZnPW1eOy2FjhMhobHvFbnVzw3V7bMF8&#10;gWfAhIViv46JXr6Yi1q+pI1YvrGOV7/CjVi/14tZuNyFWbbdg1m23YNZtt2DWbbdg1m23YNZtt2D&#10;Wbbdg1m23YP/gRYC/5UUAf+nFgH9uBcA6csRANPfFgHI5ywHvuY7FrPkRCWo4Us1nN1SRJHZWVKG&#10;1WBdfNNmZnTRbW5sz3R0Zs58eWHNhX1czI6AWcyZg1bMpYRUzLOFU83EhVPN3YNTxuB+VMPhfVTD&#10;4X1Uw+F9VMPhfVTD4X1Uw+F9VMPhfVTD4X3/hxMB/5wSAf+uEQDawgoA0NIKAMfoGAG87CwKsus8&#10;F6jqQyWd6EgzkuZQQIjkWUt+4mBUduFoXG/gb2Jo33doY95/bF7eiHBa3pFzV96bdVTep3dS37R4&#10;UN/EeE/g3nhP1uV1T9PndE/T53RP0+d0T9PndE/T53RP0+d0T9PndE/T53T/jw8B/6QOANu4CADN&#10;xQkAxdUKALrxGgOw8i0MpvE7GJvwQSSR70cvh+5OOn7uWEN37WFKcO1pUGrscVVl7HlZYeyBXF3s&#10;il9a7JNhV+2dY1Xtp2VS7bNmUe7AZ0/v1GhO6+ZoTejoaE3o6GhN6OhoTejoaE3o6GhN6OhoTejo&#10;aE3o6Gj/mQsA3a4EAMy8BgDByQcAuNsKAK34HASk+C8Nmfg5F4/4PyGF+EYqfPhNMnX3Vzlu92A/&#10;afdpQ2T4cUdh+HlKXfiBTFr4iU9Y+JJRVvmbUlP5pVRR+q9VUPq7Vk76yldN++NXTPvpV0z76VdM&#10;++lXTPvpV0z76VdM++lXTPvpV0z76VflpQAAzrQEAL+/BQC0zgYAqusNAaD/HwaX/y8NjP82FYL/&#10;PR14/0QkcP9MKmr/VC9l/14zYf9nN13/bzla/3Y8WP9+Plb/hj9T/45BUf+XQlD/oENO/6lFTf+z&#10;RUv/vkZK/9BHSf/cR0n/3EdJ/9xHSf/cR0n/3EdJ/9xHSf/cR0n/3EfRrgAAv7kDALLFAwCn1QUA&#10;nP0PApT/IgaJ/ysMfv8yEnX/Ohhs/0IdZf9JIl//USVa/1ooV/9jK1T/ay1S/3IvUP95ME//gDFN&#10;/4gyS/+QNEr/mDVI/6E1R/+qNkb/szdE/784RP/FOET/xThE/8U4RP/FOET/xThE/8U4RP/FOET/&#10;xTjBswAAsr4CAKXMAQCZ3QMAkP8SAob/HwV7/ycKcf8uDmj/NhNh/z4XWv9GGlX/TR1R/1UfTv9d&#10;IEv/ZCJJ/2sjR/9xJEb/eCVE/38mQ/+GJ0H/jihA/5YoP/+eKT3/pyk8/7AqPP+0Kjz/tCo8/7Qq&#10;PP+0Kjz/tCo8/7QqPP+0Kjz/tCqzuAEApcYAAJfVAACL7wQBhP8TAnf/GgRt/yIHZP8qC1z/Mg5V&#10;/zkRUP9BE0v/SBVI/08XRf9WGEL/XBlA/2EaPv9nGjz/bRs7/3McOf95HDj/gB02/4gdNf+PHjT/&#10;lx4y/6AfMv+kHzL/pB8y/6QfMv+kHzL/pB8y/6QfMv+kHzL/pB+mwAAAl84AAIneAAB//wcBdP8Q&#10;Amn/FQNf/xwFV/8kCFD/LApK/zMMRf87DkH/QQ89/0cQOv9NETj/UhE2/1cSNP9cEzL/YRMx/2YU&#10;L/9rFC7/cRUt/3cVLP99FSr/gxYp/4sWKf+OFin/jhYp/44WKf+OFin/jhYp/44WKf+OFin/jhb/&#10;ZiAD/2EqBf9hMwj/aTYL/249D/9xRhX/c1Ec/3NeI/9wbSn/bnww/2uJNf9pljn/Z6E9/2aqQP9k&#10;skL/Y7lE/2HCRv9gyEf/Xs1I/1zUSv9b3kv7WeRM91jqTPRX703wVvNN7FX4TexV+E3sVfhN7FX4&#10;TexV+E3sVfhN7FX4TexV+E3/ZiAD/2EqBf9hMwj/aTYL/249D/9xRhX/c1Ec/3NeI/9wbSn/bnww&#10;/2uJNf9pljn/Z6E9/2aqQP9kskL/Y7lE/2HCRv9gyEf/Xs1I/1zUSv9b3kv7WeRM91jqTPRX703w&#10;VvNN7FX4TexV+E3sVfhN7FX4TexV+E3sVfhN7FX4TexV+E3/ZiAD/2IqBf9jMQj/azUL/3A8D/9z&#10;RRX/dU8c/3ZdI/9zbCr/cHox/22HNv9rlDv/aZ8//2ioQv9msEX/ZLhH/2PASf9hx0r/X8xM/13T&#10;Tfxc3k75WuRP9VnqUPFY71HtV/RR6Vf5UOlX+VDpV/lQ6Vf5UOlX+VDpV/lQ6Vf5UOlX+VD/Zx8D&#10;/2MqBf9lMAj/bjML/3Q6D/93QxX/eU4c/3paJP93aCv/dHYz/3GEOf9ukD//bJtD/2qlR/9orUr/&#10;Z7ZM/2W+Tv9jxVD/YctS/V/SVPld3VX0W+RW8FrqV+tY8FjnWPVX41n6VONZ+lTjWfpU41n6VONZ&#10;+lTjWfpU41n6VONZ+lT/aB8D/2MpBf9oLgf/cTIK/3c4D/97QhX/fUwc/35YJP97Zi3/d3M1/3SA&#10;PP9xjEL/b5dH/2yhS/9qqk//aLJS/2e7VP9lxFb+YspY+WDRWvVe3FzwXORd6lrrXuZZ8V/iWvVb&#10;3Fv5V9xb+VfcW/lX3Fv5V9xb+VfcW/lX3Fv5V9xb+Vf/aR4D/2QpBf9rLQf/dDAK/3s3Dv9/QRX/&#10;gUoc/4JVJf9/Yy7/e3A2/3h8Pv91iUX/cZRL/2+eUP9splT/aq5Y/Wi3W/xmwF36ZMlg9WHQYvBe&#10;3GPqXOVl5VvsZt5a8GPYW/Rg0V34W9Fd+FvRXfhb0V34W9Fd+FvRXfhb0V34W9Fd+Fv/aR4D/2Uo&#10;Bf9uKwf/eC4K/382Dv+DPxT/hUgc/4dTJf+EYC//gGw4/3x5Qf94hUn+dJBQ+3GZVvluolr4a6pf&#10;9miyYvRmu2XzZMVo8GLQa+pf3W3jXedu21vqbdNc72jNXvNkyF/3X8hf91/IX/dfyF/3X8hf91/I&#10;X/dfyF/3X8hf91//ah4D/2YoBf9xKQf/eywJ/4M1Df+HPhT/ikcb/4xQJf+JXS//hWk6/YF1RPp8&#10;gE33eItV9HOVXPFvnWLvbKVn7Wmta+tmtm/oY8By5mHMdeNg33fWXOR4zl7pcslf7W3EYPBov2L0&#10;Y79i9GO/YvRjv2L0Y79i9GO/YvRjv2L0Y79i9GP/ax0D/2cnBf90Jwb/fysI/4czDf+MPBP/j0Ub&#10;/5FOJf+PWjD8i2Y7+IZxRvOBfFHvfIda7HaQYuhxmGnlbKBw4Wiodd5ksHrbYrp+2GHHf9Rh2n/L&#10;X+F+xGHld79i6XK7Y+1ttmTxZ7Zk8We2ZPFntmTxZ7Zk8We2ZPFntmTxZ7Zk8Wf/bB0D/2omBf93&#10;Jgb/gioI/4oyDP+QOxL/k0Ma/5ZMJP2VVzD3kWI88oxtSeyGeFTnf4Ff4niKadxyknLWbZp40mqi&#10;fM5nq3/LZrSByWW/g8dkzoTBY92DumTifLZm5nayZ+pxrmjvaq5o72quaO9qrmjvaq5o72quaO9q&#10;rmjvaq5o72r/bRwD/2wkBf96JAX/hSkH/44xC/+UORH/mEIZ/5tKJPibVDDyl18965JqS+WKc1je&#10;gnxk1XyFbs92jXXKcpV6xm6dfsNspYK/aq+EvWm5hrpox4e3aNqHsWjega1p43qpa+h0pmvsbaZs&#10;7W2mbO1tpmztbaZs7W2mbO1tpmztbaZs7W3/bRwD/24jBP99IgX/iCgH/5EwCv+YOBD/nEAY+59J&#10;I/ShUi/tnVw95ZZmTN2Ob1rTh3hlzIGBbsZ7iXbBd5F7vHOZgLhwoYS1bqqHsm20ia9swYqtbNKK&#10;qGzchaVt4X6ibuV3n2/rcJ9v63Cfb+twn2/rcJ9v63Cfb+twn2/rcJ9v63D/bhwD/3EiBP9/IQX/&#10;iycG/5QvCf+bNw//oD8X+KRHIfCnTy7oolo935tjTdSUbFrLjHVlxIZ9b76AhXa4fI18s3iVga91&#10;nYWrcqWJqHGvi6Vwu4yjcMuNoHHZiJ1x34GbcuR6mXPpcplz6XKZc+lymXPpcplz6XKZc+lymXPp&#10;cplz6XL/bxsD/3MgBP+CIAT/jiYG/5cuCP+fNg79pD4V9KhGIOysTS3jp1g82aBhTM2YalnFkXJl&#10;vYt6braFgnawgIl9q32Rgqd5mYajd6KKn3WrjZx0t46adMaPmHXWi5Z23YOUduJ8k3bndJJ26HSS&#10;duh0knbodJJ26HSSduh0knbodJJ26HT/bxsC/3UfBP+EHwT/kCUF/5otCP+iNQz6qD0U8axFHuiw&#10;TCvfq1c70qRfS8icaFm/lW9kt493brCKf3aqhYZ9pIGOgp9+loebe56Ll3mojpR4s4+SeMKQkXrV&#10;jY9624WOeuF+jXrmdo165naNeuZ2jXrmdo165naNeuZ2jXrmdo165nb/cBsC/3YeA/+GHgT/kyUF&#10;/50sB/+lNAv3qzwS7rFDHOW0Synar1U6zaheSsKgZli5mm1ksZN1bqqOfHajioN9noaLgpmCk4eU&#10;gJuLkH6ljo19sJCKfb6Rin/Tj4l+2oeIft9/h37ld4d+5XeHfuV3h37ld4d+5XeHfuV3h37ld4d+&#10;5Xf/cBsC/3gdA/+IHgP/lSQE/6ArBv+oMgr0rzoR67VCGuG4SifUs1M5yKtcSb6kZFe0nmtjrJhy&#10;baSTeXWejoF8mIuIgpKHkIeNhZmLiYOijoaCrpGDgryRgoPOkYOD2YiCgt+BgoLkeYKC5HiCguR4&#10;goLkeIKC5HiCguR4goLkeIKC5Hj/cRoC/3ocA/+KHQP/lyME/6IpBfysMQnxszkP6LpAF928SCXP&#10;tlI4w69bSLmoYlavompip5xwbJ+Xd3WYk358kpCGgoyNjoeHipeLg4igjn+Hq5F8h7mRe4fLkXyI&#10;2Il9h96CfYbken2G5Hl9huR5fYbkeX2G5Hl9huR5fYbkeX2G5Hn/cRoC/3waA/+NHAP/miID/6Uo&#10;BPmvLwfuuDcM5L8/FNjARiTKulA3v7NZR7SsYVWqpmhhoaFua5mcdXSSmHx7jJWDgYaSi4aBkJSL&#10;fI6ejniNqZB2jLaRdI3IkXaO2Ip3jN2Cd4rjeneK43p3iuN6d4rjeneK43p3iuN6d4rjeneK43r/&#10;choC/38ZAv+PGwL/nSAD/6kmA/azLQXqvTUJ4MY8ENLERCPFvU81urdYRq+xX1Slq2ZgnKZtapSi&#10;c3OMnnp6hpuBgICYiYV6lpKJdZSbjXKTpo9vk7SQbZTFkHCV2Ipwkt2DcZDje3GQ43txkON7cZDj&#10;e3GQ43txkON7cZDje3GQ43v/cxkC/4IXAv+SGgL/oB8C/60kAvK4KgTmwzEG28w1D8zIQiHAwk00&#10;tLxWRKm2XlKfsWRelqxraI6pcXGGpXh4f6J/fnmgh4N0nY+Ib5yZi2ubpI1om7KOZ5vCjmmd2Ipq&#10;md2Ca5bje2uW43trluN7a5bje2uW43trluN7a5bje2uW43v/dBkC/4UVAv+WGAH/pBwB+7IgAe2/&#10;JQLhzCoD1NEyDcfMQR+6x0wxrsFUQqO8XFCZt2JckLNpZoewb26ArXZ1eap9e3OohIBtpo2FaKWX&#10;iGWko4pipLCLYKTBi2Km2Yhjot6BZZ7jemWe43plnuN6ZZ7jemWe43plnuN6ZZ7jemWe43r/dhgC&#10;/4kTAf+aFgH/qRgB9rgbAefHGgHb2RwBzdYwC8DSPx20zUovqMhSP53DWk2Sv2FYibtnYoC4bWt5&#10;tnRxcrN7d2yxg3xnsIyAYq+Wg16uoYZcrq+HWq+/h1uw2oRdrOB/XqfleF6n5Xhep+V4XqfleF6n&#10;5Xhep+V4XqfleF6n5Xj/ehUC/44SAf+fEwD/sBMA78AQANnUDADO3xwBxN0vCbnZPRqt00gsoc9Q&#10;O5XLWEmLx19UgsRlXnnCbGZywHJsa756cma9gnZhu4t6XLuVfVm6oX9Xuq+AVbu/gFW82X9WuON6&#10;WLLndViy53RYsud0WLLndFiy53RYsud0WLLndFiy53T/gBIB/5QQAP+mDwDjuAsA0sYKAMzXCwDD&#10;4x4CueIxCq/gPRik3UYnmdlON43UVkSD0V1Pes9kWHLNal9ry3JlZcp5amDJgm9byYtyV8iWdVTI&#10;ondSyK94UcnAeFDK23dRxuhzUsDrb1K/7G9Sv+xvUr/sb1K/7G9Sv+xvUr/sb1K/7G//hw4B/5sN&#10;AN+uBwDQvAgAx8kIAMHbCwC36CADrecxDaTmPRmZ5EQmjuJMM4TgVD573lxHc91jT2vcalZl2nJc&#10;YNp6YFvZg2RX2YxnU9mXalDZo2xO2bFtTdrCbUzb3GxN2OxqTs/wZ07P8GdOz/BnTs/wZ07P8GdO&#10;z/BnTs/wZ07P8Gf/jwsA6aQEANG0BgDFvwYAvM0IALTpDgGq7iIFou4zDpftOxmN7EIkg+tJLnvq&#10;UzZz6Vw+bOlkRGfpbEli6HRNXuh8UVrohVRW6I5WU+mYWVHpo1pO6bBcTeq+XEzr0l1L6uldSuPz&#10;XErj81xK4/NcSuPzXErj81xK4/NcSuPzXErj81z5mQMA1KwCAMW3BAC5wwUAsNIIAKf2EQGe9SQG&#10;lfUyDor1OheB9UEgePVIJ3D1UC5q9Fo0ZfRjOGD0azxd9XQ/WfV8Qlf1hERU9Y1GUfaXSE/2oUpN&#10;9qxLS/e5TEr3yE1J+OBNSPfzTUj39E1I9/RNSPf0TUj39E1I9/RNSPf0TUj39E3aowAAx7ECALi7&#10;AwCtyQQAo9kHAJr9FAKS/ScHh/4vDX3+NxR0/z8bbP9HIGb/TiVg/1cpXP9gLVn/aTBW/3EyU/94&#10;NFH/gDZP/4k3Tf+SOUv/nDpJ/6Y7SP+xPEb/vT1F/8w9RP/mPkT/5z5E/+c+RP/nPkT/5z5E/+c+&#10;RP/nPkT/5z7LrAAAubYBAKzCAQCg0AIAleUHAI7/GAOE/yQGev8sC3D/NBBo/zwVYf9EGVv/Sx1W&#10;/1MgU/9bIlD/YyRN/2smS/9zJ0n/eilI/4IqRv+KK0T/lCxC/54tQf+nLkD/sS4//7wvPv/NMD7/&#10;zTA+/80wPv/NMD7/zTA+/80wPv/NMD7/zTC7sQAArLwAAJ/JAACT2QAAifwLAYD/FwJ2/yAFbP8o&#10;CWT/MA1d/zgQV/9AE1H/RxZN/04YSv9WGUf/XBpE/2McQv9pHUD/cB4//3gePf+AHzv/iCA6/5Eh&#10;OP+bIjf/pCI2/60jNf+4IzX/uSM1/7kjNf+5IzX/uSM1/7kjNf+5IzX/uSOttgAAn8QAAJLSAACE&#10;4QAAff8NAXL/EwJo/xsEX/8jBlj/KwlR/zMLTP86DUf/QQ9D/0gRQP9OEj3/VBM7/1oUOf9fFDf/&#10;ZRU1/2sWM/9yFjH/ehcv/4IXLv+LGCz/kxgr/5wZKv+nGSr/pxkq/6cZKv+nGSr/pxkq/6cZKv+n&#10;GSr/pxmhvwAAkswAAITcAAB49wAAbv8KAWP/EAJa/xUDUv8dBEv/JAZG/ywIQf8zCTz/Ogo5/0AL&#10;Nf9FDDL/Sg0w/1ANLv9UDiz/WQ4q/14PKP9kDyb/ag8l/3EQI/94ECL/gBEg/4gRH/+RER//kREf&#10;/5ERH/+RER//kREf/5ERH/+RER//kRH/XCID/1ctBf9YMwf/XzYJ/2M9Df9lRhL/ZlAX/2VeHP9k&#10;biL/YXwn/1+KK/9eli7/XKEx/1uqM/9asjX/Wbo2/1jDN/9YzTn/V9g5/1bgOv9V5jv/VOw8/1Px&#10;PPxS9T34Uvk99VH9PfNR/z3zUf8981H/PfNR/z3zUf8981H/PfNR/z3/XCID/1csBf9aMgf/YTUJ&#10;/2U8Df9nRRL/aE8X/2hcHf9mbSL/Y3so/2GILP9flC//Xp8y/12pNf9bsTf/Wrk4/1rBOv9Zyzv/&#10;WNU8/1ffPf9W5j7/Ves+/VTwP/lT9T/2UvlA81L9QPBS/z7wUv8+8FL/PvBS/z7wUv8+8FL/PvBS&#10;/z7/XSED/1gsBf9cMAf/ZDMJ/2g6Df9rQxL/bE4X/2xaHf9qaiT/Z3gp/2SFLv9ikTL/YZw2/1+m&#10;OP9erjr/XbY8/1y+Pv9byD//WtJB/1ndQv9X5UP9VupE+VXwRPVU9UXxVPpF7lT+ROxU/0LsVP9C&#10;7FT/QuxU/0LsVP9C7FT/QuxU/0L/XiED/1ksBf9fLgb/ZjIJ/2w4DP9vQRH/b0wX/3FXHv9uZyX/&#10;a3Ur/2iCMP9ljjX/ZJk5/2KjPP9gqz7/X7NB/167Qv9dxET/XM5G/1rcR/5Z5Ej6V+pJ9VbwSvBV&#10;9krtVfpK6Vb+R+dW/0XnVv9F51b/RedW/0XnVv9F51b/RedW/0X/XiED/1krBf9iLQb/ajAI/282&#10;DP9yQBH/dEoY/3VVHv9yZCb/b3It/2x/M/9pizj/ZpY8/2WgQP9jqEP/YbBG/2C4SP9ewUr/XctL&#10;/1zaTfpa4071WepP8FfxUOtW9lHnV/tO5Fj/S+FZ/0nhWf9J4Vn/SeFZ/0nhWf9J4Vn/SeFZ/0n/&#10;XyAD/1orBf9lKwb/bS4I/3M1DP93PhH/eEgX/3lSH/93YCf/dG4u/3B7Nf9thzv/apJB/2ebRf9l&#10;pEn+Y6xM/WG0TvtgvFH6XsZT+V3UVfVb41bvWupY6VjyWeVZ91bgWvtT21v/T9db/03XW/9N11v/&#10;Tddb/03XW/9N11v/Tddb/03/YCAD/10pBf9oKQb/cSsH/3gzC/98PBD/fUYX/35QH/99XSj/eWow&#10;/3V2OP9xgj/8bY1F+mqXS/hnn0/2ZadT9GKvVvNguFnxX8Fc8F3NXu1c4GDoWuxh4VryYNpb9lvT&#10;XPpXz139U8xe/1HMXv9RzF7/Ucxe/1HMXv9RzF7/Ucxe/1H/YR8D/2AnBP9rJgX/dSkH/3wxCv+B&#10;OhD/g0QX/4RNH/+DWSj/f2Yy/HpyO/h1fkP1cYhL8m2SUe9pmlbtZqJb6mOqX+hgsmPmXrxm5FzI&#10;aeFb2mvdWupr01zwZs1e9WHIX/lcxGD8WMFh/lXBYf5VwWH+VcFh/lXBYf5VwWH+VcFh/lX/Yh8D&#10;/2MlBP9vJAX/eSgG/4EwCv+FOQ//iEIW/4lLHv+JVij6hWIz9YBuPfB6eUfsdYNQ6XCMWOVrlV7h&#10;Zp1k3mOkadtgrW3XX7dv1F7DcNFe0nHNXedxx1/ua8Jh8ma+YvZhumP5XLdj/Fi3Y/xYt2P8WLdj&#10;/Fi3Y/xYt2P8WLdj/Fj/Yx8D/2YjBP9yIgT/fScG/4UuCf+KNw7/jUAV/49JHvqPUyj0jF807oZq&#10;P+l/dEvjeH5V3nKGXthtj2XTaphqz2egbcxlqHDJY7FzxmK8dMRhyXXBYeB2vGPqcbdk72q0ZfNl&#10;sGb2YK5n+VyuZ/lcrmf5XK5n+VyuZ/lcrmf5XK5n+Vz/Yx4D/2ghBP91IAT/gSUF/4ktCP+PNQz/&#10;kj4U/JRHHfWWTyjukVs054tmQeCEb07ZfXlY0XeCYMxzimfHb5NsxGybcMBpo3O9Z6x2uma2eLhl&#10;wnm2ZdV5smbmdq5o7G+qafBpqGn0Y6Zq91+mavdfpmr3X6Zq91+mavdfpmr3X6Zq91//ZB4D/2sg&#10;A/94HgT/hCQF/40sB/+TNAv/lzwS+JlFG/CbTSfol1k04ZBiQteJbE7Og3VYyH1+YcN4hmi+dI5t&#10;uXCWcrZunnWybKd4r2qxe61pvXyqac19qGrjeqVs6XKibO1soG3yZp5u9WKebvVinm71Yp5u9WKe&#10;bvVinm71Yp5u9WL/ZR0C/20eA/97HQP/hyME/5AqBv+XMgr9nDsQ9J9DGeyhSyXjnFYz2pZgQc+O&#10;aU7HiHJYwIJ6Ybp9gmi1eYpusXWSc6xymnepcKN6pm6sfaNtuH6hbcd/n27gfpxw53WacOtvmXHw&#10;aJdx82SXcfNkl3HzZJdx82SXcfNkl3HzZJdx82T/ZR0C/28dA/9+HAP/iiIE/5MpBf+bMQn5oDkP&#10;8KNBGOemSSPeoVQx0ppeQMiTZ03AjG9YuYd3YbOCf2iufYduqXqOc6R3lnigdJ97nXOofppxtICY&#10;ccKBlnLYgZV05XiTdOpxknXva5F18maRdfJmkXXyZpF18maRdfJmkXXyZpF18mb/Zh0C/3EbA/+A&#10;GwP/jCED/5YoBf+eLwj2pDcN7Kg/FeOrSCDYplIwzJ5cQMOXZU27kW1Xs4t0Ya2GfGingoNuon6L&#10;dJ17k3iZeZx8lXelf5J2sIGQdb6CjnbRgo5443qNeOhzjHjtbIt48WiLePFoi3jxaIt48WiLePFo&#10;i3jxaIt48Wj/ZxwC/3MaAv+CGgL/jyAD/5kmBP6iLgbzqDUL6a09E9+vRh7SqVEvx6JaP76bY0y1&#10;lWpXro9yYKeLeWihh4FunIOIdJeAkHiSfZl8jnyigIt6rYKIeruDh3rNg4d84nyHfOd1hnzsboZ8&#10;8GmGfPBphnzwaYZ88GmGfPBphnzwaYZ88Gn/ZxwC/3UZAv+FGQL/kh8C/5wlA/ulLAXwrDQJ5rI7&#10;ENuzRB3NrU8uw6ZZPrmfYUuwmWhWqJRwX6GPd2ebi35uloiGc5CFjniMgpZ8iICggIR/q4KBf7iD&#10;f3/KhIGB4X2BgeZ2gYDrb4CA72qAgO9qgIDvaoCA72qAgO9qgIDvaoCA72r/aBwC/3gXAv+HGAL/&#10;lB0C/58jA/ipKgTssTEH4rc5DdW3QhzJsE4tvqpXPbSjX0qrnmdVo5huX5yUdWaWkHxtkI2Dc4uK&#10;i3iGiJR8gYaegH2EqIJ7hLWEeYTHhHqG4H97heZ3e4XrcHuE7mt7hO5re4Tua3uE7mt7hO5re4Tu&#10;a3uE7mv/aRsC/3oWAv+KFwL/lxwC/6MhAvStJwPotS4F3r01CtC6QBvEtEwsuq5WO6+oXkmmomVU&#10;np1sXZeZc2aQlXlsipKBcoWQiXd/jZJ8e4ubf3eKpoJ0ibODcorEg3SM4H90i+V4dYnqcXaI7Wx2&#10;iO1sdojtbHaI7Wx2iO1sdojtbHaI7Wz/axoC/30UAv+NFgH/mhoB/6YeAfCxIwLkuykD2cIwCcu9&#10;PxnAuEoqtbJUOqqsXEehp2NSmaNqXJGfcWSKm3drhJh/cX6WhnZ5k497dJKZfnCQpIFtkLGCa5DB&#10;gm2S3X9ukeV4b4/qcXCO7Wxwju1scI7tbHCO7Wxwju1scI7tbHCO7Wz/bhgC/4ASAf+QFQH/nhcB&#10;+6saAey3HgHgwyEB0sYtCMbBPRi6vEkor7dSOKWyWkWcrWFRk6loWoulb2KEonVpfp98b3idhHRz&#10;m415bpmWfGqYon9nl66AZZi/gWWZ2H9omOV4aZbqcWqU7WxqlO1sapTtbGqU7WxqlO1sapTtbGqU&#10;7Wz/cRYC/4MRAf+UEwH/ohQA9bAUAOa+FADZzBUAzMorB8DGOxa1wUcmqrxRNp+4WEOWs2BOjbBm&#10;WIWsbWB+qnNnd6d6bHKlgnJso4t2aKKUeWShoHxgoK19X6G9fl6i1H1hoeZ2Yp3rcGOb7mxjm+5s&#10;Y5vubGOb7mxjm+5sY5vubGOb7mz/dBMB/4cQAf+YEAD+pxAA57cNANbFCwDQ0BEAxc8oBbnLORSu&#10;x0Ujo8NPM5m/V0CPu15LhrhkVH61a1x3snFjcbB4aWuugG1mrYlyYauTdV2rnnhbqqx5Wau8eVis&#10;0nlaq+hzXKfsbl2k72pdpO9qXaTval2k72pdpO9qXaTval2k72r/eREB/4wOAP+eDQDcrggA0rsJ&#10;AMzICQDH1g4AvdUlBLLSNhGnzkIgnMpML5LHVDyIw1xHf8FiUHe+aVdwvHBeart3Y2W5f2hguIhs&#10;XLeSb1i2nnFVtqtzU7e7c1K30nNUt+tvVrLvalev8WdXr/FnV6/xZ1ev8WdXr/FnV6/xZ1ev8Wf/&#10;fw4B/5MLAOGlBQDSswcAyb4HAMLLCAC83Q4AtN0jA6raMw2f1kAclNNKKorQUjeAzVpBeMthSnDJ&#10;aFFqyG9XZMZ2XF/Ff2BaxYhkVsSSZ1PEnmlQxKxqT8S8a07F02pPxe1oUMDzZFG99WFRvfVhUb31&#10;YVG99WFRvfVhUb31YVG99WH/hgoA8JoEANSqBADItgYAvsEFALfPCQCw4xEAqOMlBJ/iNQ2V4D4Z&#10;i95IJYHcUDB42lg6cNhfQmnWZ0lj1W5PXtR2U1nTf1dV04laUtOTXU/ToF9N061gS9S+YErV2GBL&#10;1O1eTNH3XEzM+VpMzPlaTMz5WkzM+VpMzPlaTMz5WkzM+Vr/jwMA2qIAAMqvAwC9uQQAtMYFAKvU&#10;CQCk6hQBnOkoBpPpNA6J6D0Yf+dEInfmTipv5lcyaeVfOGPlZz1f5G9CWuR3RVbkgElT5IpLUOSU&#10;Tk3kn1BL5axRSeW7Ukjmz1JI5uhSSOT4UUjh/E9I4fxPSOH8T0jh/E9I4fxPSOH8T0jh/E/hmQAA&#10;zakAAL6zAgCzvgMAqMsFAJ/aCQCY8hgCkPIqB4byMw588TsWdPFDHWzxSyNm8VQpYfFdLV3xZjFZ&#10;8W41VvF2N1PxfzpQ8og8TfKSPkvynUBJ86lBR/O2Qkb0x0NF9N9DRPTwQ0Ty+kJE8vpCRPL6QkTy&#10;+kJE8vpCRPL6QkTy+kLRogAAwK4AALK4AQCnxAIAnNIEAJLtDACM+xwDgvsoB3n7MQxw/DkSafxB&#10;F2L8SRxc/FAgV/xZI1T9YiZR/WooT/1zKkz+eyxK/oMuSP6NL0b/mDFE/6IyQ/+uM0H/uzRA/8s0&#10;P//jND//7zU//+81P//vNT//7zU//+81P//vNT//7zXEqgAAs7MAAKe/AACaywAAj9oCAIb/DwF+&#10;/xwDdf8lBmz/LQpk/zYOXf8+Elj/RRVS/00YT/9VGkz/XBxJ/2QeR/9rH0T/cyBC/3wiQf+FIz//&#10;jyQ9/5olO/+kJjr/ryY5/7onOP/KJzj/3Cg4/9woOP/cKDj/3Cg4/9woOP/cKDj/3Ci1rwAAp7oA&#10;AJrGAACN1AAAgeYBAHr/EAFw/xgCZ/8hBV//KQdY/zEKUv85DU3/QQ9J/0gRRf9PE0L/VRRA/1wV&#10;Pf9iFjv/aRc5/3AYN/95GTX/ghkz/4waMv+XGzD/oRsv/6ocL/+1HC7/vxwu/78cLv+/HC7/vxwu&#10;/78cLv+/HC7/vxyptQAAmsIAAIzPAAB/3gAAdv8FAGz/DgFi/xQCWv8bA1P/JAVN/ysHR/8zCUP/&#10;Ogo//0ELO/9HDDj/TQ01/1MOM/9YDzH/Xg8v/2QQLf9rESv/cxEp/3wSJ/+GEiX/kBMk/5kTI/+j&#10;FCL/qxQi/6sUIv+rFCL/qxQi/6sUIv+rFCL/qxScvgAAjcsAAH7aAABw5gAAZ/8AAF3/CgFU/xAB&#10;Tf8VAkf/HQNB/yQEPP8rBTf/MgY0/zgHMP89CC3/Qwgq/0gJKP9NCSb/Ugok/1cKIv9dCyD/Ywse&#10;/2sLHP9zDBr/fAwY/4QMF/+ODRX/lQ0V/5UNFf+VDRX/lQ0V/5UNFf+VDRX/lQ3/UiUD/00vBP9R&#10;Mgb/VzUH/1o8Cv9bRQ7/Wk8T/1ldF/9YbRv/Vnsf/1WJIv9TlSX/UqAn/1GoKf9QsSr/ULgr/0/B&#10;LP9Pyi3/TtYu/07kLv9O7S//TvMv/034MP9N/DD/TP8w/Ez/MPlM/y/4TP8v+Ez/L/hM/y/4TP8v&#10;+Ez/L/hM/y//UyQD/00vBP9UMAX/WTQH/106Cv9fQw7/Xk4T/11aGP9bahz/Wnkh/1iGJP9Wkif/&#10;VZ0p/1SmK/9Tri3/UrYu/1K+L/9RxzD/UdIx/1DhMv9Q6zL/T/Iz/0/3M/9O/DT7Tv80+E3/NPVO&#10;/zL0Tv8y9E7/MvRO/zL0Tv8y9E7/MvRO/zL/UyQD/04uBP9WLwX/XDIH/2A4Cv9iQQ7/YkwT/2BY&#10;GP9faB3/XXYi/1uDJv9Zjyn/WJos/1ajLv9VrDD/VbMx/1S7M/9TxDT/U841/1LeNv9S6Tf/UfE3&#10;/1H2OPtQ+zj3T/849E//N/FQ/zXwUP808FD/NPBQ/zTwUP808FD/NPBQ/zT/VCMD/1AtBP9ZLQX/&#10;XzAH/2M2Cv9mQA7/ZkoT/2VVGf9jZR7/YXMj/16AKP9cjCz/W5cv/1mhMf9YqTT/V7A1/1a4N/9V&#10;wTj/Vcs5/1TaOv9U5zv/U/A8+1L2PfZR+z3yUf8971L/O+xS/zjrUv8461L/OOtS/zjrUv8461L/&#10;OOtS/zj/VSMD/1IrBP9cKwX/Yy4H/2c0Cv9qPg7/a0gT/2pTGf9oYR//ZnAl/2N9Kv9giC//XpMz&#10;/1ydNv9bpTj/Wq06/1i1PP9XvT7/V8c//1bTQfxV5EL5Ve5D9VT2RPBT/ETsVP9B6VX/P+ZV/zzl&#10;Vf875VX/O+VV/zvlVf875VX/O+VV/zv/ViID/1UpBP9fKAX/ZysG/2wyCf9vPA3/cEYT/3BQGf9u&#10;XSD/a2sn/2h5Lf9lhDL/Yo83/2CZO/5eoT79XKlB+1uxQ/pZuUX5WMJH91fOSPVW4ErxVuxL7lX2&#10;TOlW/ErlV/9G4lj/Q95Z/0DdWf8/3Vn/P91Z/z/dWf8/3Vn/P91Z/z//VyID/1knBP9jJgT/aygG&#10;/3EwCP90OQ3/dUMT/3VNGf91WSH/cWcp/210MP1qgDb6Zoo8+GOUQPZhnET0XqRI8lysS/FbtE3v&#10;Wb1Q7VjJUutX2lPnVulV5Ff1VOFZ/U/bWv9L1Vv/SNBc/0TPXP9Ez1z/RM9c/0TPXP9Ez1z/RM9c&#10;/0T/WCID/1wkA/9mIwT/byYF/3YuCP96Nwz/e0ES/3tLGf97VSH+d2Mq+XNvMvZuezryaoVB72aP&#10;R+xjl0zqYJ9Q6F2nVOVbr1fjWbha4VfDXd9X0l7aVuZe1lnzWtJc/FXNXv9QyV7/TMVf/0nEX/9I&#10;xF//SMRf/0jEX/9IxF//SMRf/0j/WSEC/18iA/9qIQT/dCQF/3ssB/9/NQv/gT4R/4JIGf2CUiH3&#10;fl8r8nlrNe1zdT7pboBG5WmJTeFlkVTeYZlZ2l+iXNZdql/TXLNh0Fu+Ys5bzGPLWuJjyFzxYMZf&#10;+lrBYP5VvWH/Ubpi/025Yv9LuWL/S7li/0u5Yv9LuWL/S7li/0v/WSEC/2IgA/9uHwP/eCME/38r&#10;Bv+EMwr/hzwQ/ohFF/eITiHwhFsr6n5mNuR4cEHfcnpL2W2DUtNpjFjPZpVczGSdX8lipWLGYK5k&#10;w1+4ZsFexGe/XthovF/rZrpj91+2ZPtZs2X+VbBl/1CvZf9Pr2X/T69l/0+vZf9Pr2X/T69l/0//&#10;WiAC/2UeA/9xHAP/fCID/4QpBf+JMQn/jDoO+Y5DFvGOTCDqilgr44RiN9t+bEPTeHZMzXN/U8hv&#10;h1nEa5BewGmYYr1moGW6Zahot2OyarVivmuzYs5ssGLla69m9GSsZ/hdqWj8WKdp/1Omaf9Spmn/&#10;UqZp/1Kmaf9Spmn/UqZp/1L/WyAC/2ccAv90GgL/fyAD/4gnBP+OLwf9kjcM9JRAFOyVSR7kkFUq&#10;24pfN9GEaUPKfXJMxHh7VL90g1q6cYtftm6TZLNrm2evaaRqrWetbKpmuG6oZsdvpWbfb6Vq8Wii&#10;a/ZhoGz5W55s/VaebP5Vnmz+VZ5s/lWebP5Vnmz+VZ5s/lX/XB8C/2oaAv93GQL/gx8D/4wlBP+S&#10;LQb5lzUL75k+EuebRhzellIp0pBcN8qJZkLDg29MvH53VLd5f1uydYdgrnKPZapwl2imbZ9so2yp&#10;bqBrtHCeasJxnGrXcZxu7muab/NkmW/4Xpdw/FiXcP1Xl3D9V5dw/VeXcP1Xl3D9V5dw/Vf/Xh4C&#10;/2wZAv96GAL/hh0C/48jA/+WKwX1mzMJ6587EOKgRRnXm1AozJRaNsSNY0K8iGxMtYJ0VLB+fFur&#10;eoRgpneLZaJ0k2mecpxtm3ClcJhvsHKVbr1zk2/Qc5Ry626Tc/JmknP2YJBz+lqQc/tZkHP7WZBz&#10;+1mQc/tZkHP7WZBz+1n/Xx0C/24XAv99FwL/iRwC/5IiAv2aKQTxoDAH56Q5Dd6lQxfRn04nx5hY&#10;Nb6SYUG2jGlLr4dxVKmCeVukf4Bgn3yIZZt5kGqXdpltk3WicZBzrHONc7p0i3PLdYx253CMd/Bo&#10;i3f1Yop3+VyKd/painf6Wop3+lqKd/painf6Wop3+lr/YRsC/3EWAv9/FgH/ixoB/5UgAvmeJgPt&#10;pC4F46k2CtipQBbMo0wmwpxWNLmWX0CxkGdKqotvU6SHdlqeg35gmYCFZZR9jWqQe5ZujHmfcYl4&#10;qnSGd7Z1hHfHdoV65HKGe+9qhXv0ZIV7+F2Fe/lchXv5XIV7+VyFe/lchXv5XIV7+Vz/YxoC/3MU&#10;Af+BFQH/jhkB/5keAfahIwLqqSoE4K8yB9KsPhXHpkskvaBVM7SaXj+slWVKpZBtUp6MdFmYiHtg&#10;k4WDZY6Ci2qKgJNuhn6dcYJ9p3R/fLR2fXzFdn1+4HN/f+5rf3/zZX9+915/fvhdf374XX9++F1/&#10;fvhdf374XX9++F3/ZRgC/3UTAf+EFAH/kRcB/5wbAfKlIAHmriYC27QuBs6vPRTDqkkjuaRTMa+e&#10;XD6nmWRJoJRrUZmQclmTjXlfjoqAZImHiGmEhZFugIOacXyCpXR5gbJ2d4HCdnaC3XR5hO1seYPy&#10;ZnqC9196gvheeoL4XnqC+F56gvheeoL4XnqC+F7/ZxcC/3cRAf+HEwH/lBUA/p8YAO6qHAHisyEB&#10;1bcqBcmzOxO+rkgitKhSMKujWj2inmJHm5lpUJSVcFiOkndeiI9+ZIONhml+i49teYmYcXaHo3Ny&#10;hq91cIa/dm+H13Vzie1tc4jyZnSH9mB0h/dfdIf3X3SH9190h/dfdIf3X3SH91//aRUB/3oQAf+K&#10;EQD/lxIA+aMUAOquFQDduRcAz7ooBMS3ORG5skYgr6xQL6anWDudo2BGlZ9nT46bblaImHVdgpV8&#10;Y32ThGh4kYxsc4+WcG+OoHJsja10ao29dWmN0nVskO1tbY7xZ26M9mBujPdfboz3X26M919ujPdf&#10;boz3X26M91//bBMB/30PAf+NEAD/mxAA9KgPAOW1DQDVvxAAyr4mA7+7NxC0tkQeqrFOLaGtVzmY&#10;qV5EkKVlTYmibFWCn3NbfJx6YXeagWZymIpqbZaUbmmVnnFmlKtzY5S6c2KVz3Nml+xsZ5XxZmiT&#10;9mBokvdfaJL3X2iS919okvdfaJL3X2iS91//bxEB/4EOAP+RDgDyoAwA2q0JANO4CgDOww4AxMIj&#10;A7m/NQ6vu0IcpLdMKpuzVTeSr1xBiqxjSoOpalJ8pnFZdqR4XnCif2NroIhnZ56Ra2OdnW5fnalw&#10;XZ25cFydzXBfn+trYZ3yZWKa9mBimfdeYpn3XmKZ915imfdeYpn3XmKZ917/cxAB/4UMAPqWCgDb&#10;pQYA0bEIAMu7CADGxwsAvccgArLFMguowUAZnr5KJ5S6UzSLtlo+g7RhR3yxaE91r29Vb612Wmqr&#10;fV9lqYZjYaiQZ12nm2pZp6hrV6e4bFanzGxYqOloWqf0Y1uj+F5co/ldXKP5XVyj+V1co/ldXKP5&#10;XVyj+V3/eA0A/4sJAN+cAwDSqQYAybQHAMK+BgC8zAgAtc0cAavLLwmhyD0Wl8VII43CUS+Ev1g6&#10;fLxfQ3W6ZkpvuG1Qabd0VWS1fFpftIVeW7OPYVezmmRUsqdlUrK3ZlGzzGZSs+ljVLL3X1Wu+ltW&#10;rftaVq37Wlat+1pWrftaVq37Wlat+1r/fgkA8pECANahAgDKrQUAwLcFALjCBQCyzwkAq9QXAKPT&#10;KwaZ0DoSj85FH4XLTip9yVY0dcddPW7FZURoxGxJY8JzTl7Be1NZwYRWVcCPWVK/m1xPv6hdTb+4&#10;XkzAzV5MwOpcTr/5WU+8/lVQuv5VULr+VVC6/lVQuv5VULr+VVC6/lX/hQIA3ZgAAM2mAgDBsQMA&#10;t7oDAK7GBgCn0woAoN0VAJndKASQ2zcOhtlCGX3WSyR11FQtbdJcNWfRYzxh0GtBXM9yRljPe0lU&#10;zoRNUM6PUE3Om1JLzqlTSc65VEjPz1RIzutTSc74UErL/05Kyv9NSsr/TUrK/01Kyv9NSsr/TUrK&#10;/03njwAA0Z8AAMOrAQC3tAIArb8DAKPLBgCb2QoAlOUaAY3lKwaE5DUNe+M/FnPiSB5s4VImZuFa&#10;LGDgYjJb4Go2V+ByOlPfez1Q34VATd+PQ0rgm0VI4KhGRuC4R0XhzEdF4OhHRd/2RkXe/0RF3v9E&#10;Rd7/REXe/0RF3v9ERd7/REXe/0TZlwAAx6YAALiwAACsuQEAosUCAJjRBgCP6w0Aie4fAoDuKwZ4&#10;7TQMcO09E2jtRhli7U4eXe1XI1ntYCdV7WgqUu1xLU/teS9M7YMySu6NNEfumDVF7qU3Q++zOELw&#10;xDhB8N85Qe/vOEDt/ThA7P84QOz/OEDs/zhA7P84QOz/OEDs/zjLoAAAuqsAAK20AAChwAAAlswB&#10;AIvZBQCE+BEBfPgfAnT4KQZs+DIKZPg7D175QxNY+UsXU/lTGlD5Wx1N+mQfSvpsIUj6dCNG+n4l&#10;RPuIJkH7kyhA+54pPvyrKj38uSs7/csrO/3iKzr89Cs6/PcrOvz3Kzr89ys6/PcrOvz3Kzr89yu9&#10;qAAArrAAAKG8AACVyAAAidQAAH7oBQB3/xIBb/8cAmf/JgVg/y8IWf83C1T/Pw5P/0cRS/9OE0f/&#10;VhVE/10WQv9kGED/bBk9/3UaO/9+Gzn/iRw3/5QdNv+gHjX/rB8z/7kfM//IHzL/4iAy/+cgMv/n&#10;IDL/5yAy/+cgMv/nIDL/5yCwrQAAorcAAJXEAACH0AAAe90AAHL9CQBq/xEBYf8ZAlr/IgNU/yoF&#10;Tv8yB0n/OglF/0ELQf9IDD7/Tg47/1UPOP9bEDb/YhE0/2kRMv9yEi//exMt/4YUK/+SFSr/nhUp&#10;/6kWKP+zFif/whYn/8cWJ//HFif/xxYn/8cWJ//HFif/xxaktAAAlsAAAIfMAAB62gAAbesAAGT/&#10;BQBc/w4BVP8UAU3/HAJI/yQEQv8sBT7/MwY6/zkHNv9ACDP/RQgw/0sJLv9RCiv/Vwop/10LJ/9k&#10;CyT/bAwi/3YNIP+ADR7/jA4d/5cOHP+hDhv/rA8b/64PG/+uDxv/rg8b/64PG/+uDxv/rg+XvAAA&#10;iMkAAHnWAABr4wAAX/YAAFb/AABO/woAR/8QAUH/FgI8/x0CN/8kAzL/KgMv/zAEK/82BSf/OwUl&#10;/0AFIv9FBiD/SgYe/1AGG/9WBxn/XAcX/2QIFf9tCBP/dwgR/4EJEP+LCRD/lQkP/5gJD/+YCQ//&#10;mAkP/5gJD/+YCQ//mAn/SScC/0QxBP9LMQT/UDQG/1I6CP9SQwv/UU4P/09cE/9Naxb/THkZ/0uH&#10;G/9Jkx3/SJ0f/0imIP9HriH/R7Ui/0a9I/9GxiP/RtAk/0bgJP9G6iX/RvMl/0b6Jf9G/yX/Rv8l&#10;/0b/Jf9G/yT9Rv8j/Ub/I/1G/yP9Rv8j/Ub/I/1G/yP/SScC/0YvA/9NLwT/UjIG/1U5CP9VQgv/&#10;VE0P/1JZE/9QaBf/T3ca/06EHf9MkR//S5sh/0qkIv9KrCP/SbMk/0m7Jf9IxCb/SM0m/0jdJ/9I&#10;6Cf/SPEo/0j5KP9I/yj/SP8o/kj/KPtI/yf5SP8m+Uj/JvlI/yb5SP8m+Uj/JvlI/yb/SicC/0gt&#10;A/9QLQT/VTAG/1g2CP9ZQAv/WEsP/1VWE/9UZhj/UnQb/1GBHv9PjiH/Tpgj/02hJf9NqSb/TLEn&#10;/0u4KP9LwSn/S8oq/0rZKv9K5iv/SvAr/0r4LP9K/yz9Sv8s+kr/K/dK/yn1Sv8o9Ur/KPVK/yj1&#10;Sv8o9Ur/KPVK/yj/SyYC/0srA/9SKwT/WC4F/1s0CP9dPgv/XUkP/1pUFP9ZYhj/V3Ed/1V+IP9T&#10;iiP/UpUm/1GeKP9Qpir/T64r/061LP9OvS3/Tccu/03TL/9M4zD/TO0w/Ez2MfpM/jH3TP8x9U3/&#10;L/JN/y3wTf8r8E3/K/BN/yvwTf8r8E3/K/BN/yv/SyYC/04pA/9WKQT/XCsF/2AxB/9iOwv/YkYP&#10;/2BRFP9eXxn/XG0e/1p6I/9Yhib/VpEp/1WaLP9Toi7/Uqow/1GxMf9RuTP/UMM0/k/ONftP3zb4&#10;Tus39U71OPJO/TjwT/817lD/M+tR/zHpUf8v6VH/L+lR/y/pUf8v6VH/L+lR/y//TCUC/1EnA/9a&#10;JgP/YCgF/2UvB/9oOQr/aEMP/2dOFf9lWhr/Ymgg/192Jf9dgSr/Wowu/liWMfxXnjT7VaY2+VSt&#10;OPhTtTr3Ur479VHJPfNR2j7wUOg/7FDzQOlR/T7oU/875lT/OONV/zXhVf8z4VX/M+FV/zPhVf8z&#10;4VX/M+FV/zP/TSQC/1QkA/9dIwP/ZSUE/2otBv9tNgr/bkAO/21LFP9rVhv/aGQh/mVxKPtifS34&#10;X4cy9lyRNvNamTryWKE98FepQO5VsULsVLlE61PERulS0kjlUeVJ4lLySN9U/ETdVv9A21j/PdZZ&#10;/zrSWf840ln/ONJZ/zjSWf840ln/ONJZ/zj/TiQC/1ghA/9hIAP/aiME/3ArBf9zNAn/dD4O/3RI&#10;FP9yUhv7b18j9mtsKvJndzHvY4I37GCLPeldlEHmWpxF5FikSeJWrEzgVLRO3VS/UNtUzVDXU+JR&#10;0lTwTtBX+0rOWv9FzVz/Qslc/z7FXP88xVz/PMVc/zzFXP88xVz/PMVc/zz/TyMC/1sfAv9lHQL/&#10;biED/3UpBf95MQj/ejsM/3pEE/p5Thv0dlsj7nFnLOlscjXlaHw84WOFQ91gjkjZXZdM1VyfT9Ja&#10;p1HPWbBTzVi6VMtYxlXJV9pWxVfsVcNb+U/CXv9KwF//Rr1g/0K6YP9AumD/QLpg/0C6YP9AumD/&#10;QLpg/0D/UiEC/14dAv9pGgL/cx8D/3omBP9+Lwb/gTgL+4FBEvOASxrsfFcj5ndjLeBxbTjabXdA&#10;02mARs9liUvLY5FPyGCZUsVfoVXCXapXwFyzWb5cv1q8W85buFvlW7de9VW3Yv9PtWP/SrJk/0aw&#10;ZP9DsGT/Q7Bk/0OwZP9DsGT/Q7Bk/0P/VR8C/2EaAv9tGAL/dx0C/34kA/+ELAX+hzUJ9Yg+EO2H&#10;SBjlg1Qi3n5fLtR4aTjOc3NAyW58R8RrhEzAaIxRvWWUVLpjnFe3YqVatGCuXLJguV6wX8derV/f&#10;X6xi8VmsZf5Tqmf/Tqhn/0qmZ/9Gpmf/RqZn/0amZ/9Gpmf/RqZn/0b/Vx0C/2QYAv9wFgL/exwC&#10;/4MiAv+JKgT5jDIH7447DeeORBbeilEh1IRcLcx+ZjjFeG9BwHR3SLtwgE23bYhSs2qQVrBomFms&#10;ZqBcqmWpX6dktGClY8Jho2PVYqJl7V2iaftXoWr/UZ9r/0yea/9Jnmv/SZ5r/0mea/9Jnmv/SZ5r&#10;/0n/WRwC/2cWAf9zFQH/fhoB/4cgAv+NJwP0ki8G6pQ4C+GUQhPWj04gzIlZLcWDYze+fWtAuHl0&#10;SLN1fE6ucoRTqm+MV6dtlFuja5xeoGmlYJ5osGObZ71kmWfOZJhp6GGabflamW7/VJdu/0+Wbv9L&#10;lm7/S5Zu/0uWbv9Llm7/S5Zu/0v/WxoC/2kUAf92FAH/gRgB/4odAfyRJALwlywE5Zo0CNyaPxHP&#10;lEwfxo5XLL6IYDe3gmlAsX5xSKx6eU6nd4BTo3SIWJ9xkFybb5hfmG2hYpVsrGSTbLlmkWvJZpBt&#10;5GSRcfZckXL+VpBy/1GQcv9NkHL/TZBy/02Qcv9NkHL/TZBy/03/XRgB/2sTAf95EwH/hBYB/44b&#10;AfiVIQHrmygD4aAwBtWePRDKmEoewZJUK7mMXjaxh2Y/q4JuR6Z+dk6he31TnHiFWJh2jVyUdJVf&#10;kXKeY45xqWWLcLVniXDFZ4hw4GaKdPRei3b8WIp2/1KJdv9OiXb/Tol2/06Jdv9OiXb/Tol2/07/&#10;XxcB/24RAf97EgH/hxQA/5EYAfSZHQHnoCMC3aUrBM+hOw/FnEgdvJZTKrSQXDWsi2Q/podsR6CD&#10;c02bgHpTln2CV5J6ilyOeJJginacY4d1pmaEdLJognTCaIB022iDePJghHr7WYR5/1SEef9PhHn/&#10;T4R5/0+Eef9PhHn/T4R5/0//YRUB/3AQAf9+EQD/ihIA/5QVAPCdGQDjpR4B16goA8ulOQ7Bn0Yb&#10;t5pRKa+VWjSnkGI+oYtqRpuHcUyVhHhSkIF/V4x/h1yIfZBghHuZY4B6o2Z9ebBoe3m/aXp51ml8&#10;fPBhfn76Wn59/lV+ff9Rfn3/UX59/1F+ff9Rfn3/UX59/1H/YxQB/3IPAf+BEAD/jREA/JgSAOyh&#10;EwDfqhYA0awmA8eoNw28o0Qas55PJ6qZWDOjlGA9nJBoRZaMb0yQiXZSi4Z9V4aEhVuCgo5ffoCX&#10;Y3p/oWZ3fq1odX69aXN+0ml2ge5ieIL6W3iC/lZ5gf9ReYH/UXmB/1F5gf9ReYH/UXmB/1H/ZRMB&#10;/3UOAP+DDgD/kA4A9ZsOAOimDgDZrw8AzK8kAsKrNQy4p0MZrqJOJqadVjGemV47l5VmRJCRbUuL&#10;jnRRhox7VoGJg1t8h4tfeIaVYnSEn2Vxg6toboO6aW2Dzmlvhutjcof5XHOG/VZzhf9Sc4X/UnOF&#10;/1Jzhf9Sc4X/UnOF/1L/aBEB/3gNAP+GDQD2kwwA3qAJANapCgDSsg0Ax7IiAr2vMwqzq0EXqqdM&#10;JKGiVTCZnl06kppkQouXa0mFlHJQgJJ5VXuPgVp2jYlecoySYm6KnWVrialnaIm4aGeJy2hpi+lj&#10;bI35XG2M/Vdtiv9SbYr/Um2K/1Jtiv9SbYr/Um2K/1L/axAB/3sLAP+KCgDimAYA1qMIANCsCQDL&#10;tQsAwbYfAbi0MQmusD8WpKxKIpyoUy6UpFs4jKBiQIaeaUiAm3BOepl3U3WWflhwlIdcbJOQYGiS&#10;m2NkkadlYpC2ZmCRyWZikudiZZT4XGeS/Vdnkf9SZ5H/UmeR/1Jnkf9SZ5H/UmeR/1L/bg4A/38J&#10;APGOBQDZmwUAz6YHAMmvBwDEuQgAu7ocAbK4LweotT0Tn7FIIJauUSuOqlk1hqdgPoClZ0V6om5L&#10;dKB1UW+efFVqnIVZZpuOXWKamWBemaZiXJm0Y1qZx2NbmuVgX5v3W2Ca/lZhmP9SYZj/UmGY/1Jh&#10;mP9SYZj/UmGY/1L/cgsA/4MFAN+TAQDRnwQAyaoGAMGyBQC7vQQAtL8YAKu+LAWiuzoRmbhFHZC1&#10;TyiHslcygK9eOnmtZUJzq2xIbqlzTWmnelFkpoNWX6SNWVyjmFxYo6ReVqOzX1Wjxl9VpORdWKT2&#10;WFqj/1Rbof9QW6H/UFuh/1Bbof9QW6H/UFuh/1D/dwcA8IkAANaYAADLpAMAwa0EALm2AwCywAQA&#10;q8UUAKPFKASbwjcOkcBDGYm9TCSAulUuebhcNnK2Yz1ttGpDZ7NxSGKxeUxesIFQWq+LVFavl1ZT&#10;rqNYUK6yWU+uxllPruRYUa72VFOu/1BUrP9NVKz/TVSs/01UrP9NVKz/TVSs/03/fQAA348AAM6d&#10;AADDqAIAubACALC6AgCoxAUAocwPAJvMIwKSyjMKicg/FYHGSR95xFIocsJaMGvBYTdmv2g8Yb5w&#10;QVy9eEVYvIFJVLyLTFG7lk9Ou6NRTLuzUkq7xlJKu+RRTLv2Tk26/0tOuf9JTrn/SU65/0lOuf9J&#10;Trn/SU65/0nvhQAA1JUAAMejAAC6rAEAsLQAAKe/AwCeyQYAldQLAJDVHQGJ1C4GgNI8EHjQRhlx&#10;z08has5YKWTNXy9fzGc0WstuOVbKdz1SyoBAT8mLQ0zJl0VJyaRHR8mzSEbKyEhGyuZHR8n3RUfI&#10;/0NIx/9CSMf/QkjH/0JIx/9CSMf/QkjH/0LejQAAy5wAAL2nAACxsAAAproAAJzEAwCTzwcAit0M&#10;AIXfHQF+3ywFdt43C2/eQxNo3U0aYtxVIF3bXSZY22UqVNptLlDadjJN2oA1StqLN0falzlF2qQ7&#10;Q9u0PELcyDxC2+U7Qtr0OkLZ/jpD2P85Q9j/OUPY/zlD2P85Q9j/OUPY/znQlgAAwaMAALKsAACn&#10;tQAAnMAAAJHKAwCH1gcAgOkRAHnpIAJy6SwFa+k2CmTpPw9e6UgUWelRGVXoWhxR6WIgTulrI0vp&#10;dCVI6X0nRumIKkPpkytB6qAtQOqvLj7rwC497NsuPervLj3o/C495/8tPef/LT3n/y095/8tPef/&#10;LT3n/y3FnwAAtakAAKixAACcvAAAkMcAAITSAQB63wYAdPQTAG30IAJm9CoEX/Q0CFr1PQtU9UUP&#10;T/VMEkz1VRRJ9l0XRvZlGET2bhpB9nccP/eBHT33jR8795kgOfimITj4tSI3+cgiNvnjIjb48yI2&#10;9/wiNvf8Ijb3/CI29/wiNvf8Ijb3/CK3pgAAqa4AAJy5AACQxAAAg88AAHfbAABv9goAZ/8TAWD/&#10;HQJa/ycDVP8wBU//OAhK/0AKRv9IDEP/Tw5A/1YPPf9eEDv/ZRI4/24TNv93FDT/ghUy/48WMP+b&#10;Fy//qRcu/7cYLf/IGCz/4Rgs/+8YLP/vGCz/7xgs/+8YLP/vGCz/7xirqwAAnrUAAJDBAACCzAAA&#10;ddkAAGnkAABh/wkAW/8RAFT/GQFO/yICSf8rBET/MgVA/zoGPP9BBzn/Rwg2/04JM/9UCjH/Wwsu&#10;/2IMLP9rDCn/dQ0n/4AOJf+NDiT/mg8j/6YQIv+zECH/wRAh/9AQIf/QECH/0BAh/9AQIf/QECH/&#10;0BCfsgAAkb4AAIPKAAB11gAAZ+IAAFvxAABU/wYATv8OAEj/FAFC/xwCPf8kAjn/KwM1/zIEMf84&#10;BC7/PgUr/0MFKP9JBiX/TwYj/1YHIf9dBx7/ZQgc/28IGf96CRf/hwkW/5QJFf+fChT/qgoU/7MK&#10;FP+zChT/swoU/7MKFP+zChT/swqTuwAAhMcAAHXTAABn4QAAWOgAAE77AABI/wAAQf8KADv/EAE2&#10;/xUBMf8cAS3/IgIp/ygCJf8tAiL/MgMf/zgDHP89Axr/QgMX/0gEFf9OBBP/VQQR/10FD/9nBQ3/&#10;cgUM/30FCv+JBgr/kwYJ/5wGCf+cBgn/nAYJ/5wGCf+cBgn/nAb/PyoC/z8wA/9EMAP/SDME/0k5&#10;Bv9IQgj/Rk0L/0VbDv9DaRH/QXcT/0CFFf8/kRb/PpsY/z6kGP89qxn/PbMa/z26Gv89wxr/PMwb&#10;/zzbG/885xv/PPAb/zz4G/89/xv/Pf8b/z3/G/89/xr/Pf8Z/z3/Gf89/xn/Pf8Z/z3/Gf89/xn/&#10;QCoC/0EuA/9HLgP/SjEE/0w3Bv9LQAj/SksL/0hZD/9GZxH/RHUU/0OCFv9Cjxj/QZkZ/0GiGv9A&#10;qRv/QLEb/z+4HP8/wBz/P8kd/z/WHf8/5R3/P+8d/z/3Hv8//h3/P/8d/z//Hf9A/xz+QP8b/kD/&#10;G/5A/xv+QP8b/kD/G/5A/xv/QCoC/0MsA/9JLAP/TS8E/081Bv9QPgj/TkkM/0xWD/9KZBL/SHIV&#10;/0d/GP9Gixn/RZYb/0SfHP9Epx3/Q64e/0O1H/9CvR//QsYg/0LRIP9C4iH/Qu0h/0L1If9C/SH9&#10;Qv8h+0P/IPpD/x/5Q/8e+UP/HvlD/x75Q/8e+UP/HvlD/x7/QSkC/0YqA/9MKQP/USwE/1MyBv9U&#10;PAj/VEcM/1FSD/9PYBP/TW8X/0x8Gf9KiBz/SZIe/0ibH/9HoyH/R6si/0ayI/9GuiP/RsMk/0XN&#10;Jf9F3iX/Reom/EX0JvlF/Cb2Rf8m9Ub/JPRG/yPzR/8h80f/IfNH/yHzR/8h80f/IfNH/yH/QigC&#10;/0knAv9QJgP/VSgE/1gvBf9aOQj/WkQM/1dPEP9VXBT/U2oY/1F3G/9Pgx//To4h/02XI/9MnyX/&#10;S6cm/0quJ/9Ktin+Sb4q/UnJKvpI2Sv3SOcs9EjyLPFI+yzvSf8q7Ur/KOxK/yfrS/8l60z/JetM&#10;/yXrTP8l60z/JetM/yX/QygC/00kAv9UIwP/WiUD/14sBf9gNgf/YEEL/15MEP9bVxX/WWYZ/1dy&#10;Hv9VfiL+U4kl/FGTKPpQmyr5T6Ms906qLvZNsi/0TLow80zEMvJL0TPuS+Q06krwNOdL+jPlTf8w&#10;5E7/LeJP/yvhUP8p4VD/KeFQ/ynhUP8p4VD/KeFQ/yn/RiUC/1AhAv9YIAL/XyED/2QqBP9mMwf/&#10;Zj0L/2VIEP9iUxX/YGEb/F1tIPhaeSX1WIQp81aNLfBUljDuUp4z7VGlNetQrTfpTrU5506/O+ZN&#10;zDzjTOA9303uPNxP+TnZUf811lL/MtRT/zDTVP8t01X/LdNV/y3TVf8t01X/LdNV/y3/SiMC/1Qe&#10;Av9cHAL/ZB8C/2knBP9sMAb/bToK/2xED/1qTxX4Z1wc82NoIu9gdCjrXX4u6FqIM+VXkTfjVZk6&#10;4FOgPt5SqEDcUbFB2VC7QtZQyEPTUNxEz1DsQ8xS+D/LVf87yVf/N8hY/zTHWf8yxln/McZZ/zHG&#10;Wf8xxln/McZZ/zH/TSAC/1cbAv9gGQL/aR0C/28lA/9yLQX/dDcI/XNBDvZxSxTwblgc6mpkJOVl&#10;bivgYXkz3F6CONhcizzTWpQ/0FicQs5Xo0TLVaxGyVW1R8dUwEnFVNBJwlPmScBW9UW+Wf9AvVv/&#10;PLxc/zm7Xf81ul3/Nbpd/zW6Xf81ul3/Nbpd/zX/UB4C/1sZAf9kFgH/bRsC/3QiAv94KgT/ejMH&#10;9no9DO94RxPndVQb4XBfJdprai3TZ3Q0zmR9Osphhj/HX45CxF2WRcFbnki/WqZKvFmvTLpYuk24&#10;WMhOtljfTrRZ8EuzXP1Fsl//QLJg/zywYf85sGH/OLBh/ziwYf84sGH/OLBh/zj/UhsB/14WAf9o&#10;FAH/chkB/3kfAv9+JwP5gDAF8IE5CueAQxHgfFAa1ndbJM9yZi7JbW81xGp4O8BngUC8ZIlEuWKR&#10;SLZgmUqzX6FNsV2qT65ctFGsXMFSqlzUUqhd61CoYPpJqGP/RKhk/0CmZf88pmX/O6Zl/zumZf87&#10;pmX/O6Zl/zv/VRkB/2EUAf9sEgH/dhcB/30cAf+DIwL0hiwE6og1B+GHQA7WgkwZzX1YJMZ3Yi3A&#10;c2s1u290PLdsfEGzaYRGr2eMSaxllEypY5xPpmKlUaRhr1OiYLxVoGDNVZ5g5lSeZPdNn2f/R59p&#10;/0Oeaf8/nWn/PZ1p/z2daf89nWn/PZ1p/z3/VxcB/2MSAf9vEQH/eRQB/4EZAfuHIAHvjCcC5I4w&#10;BdqNPQzPh0oYx4JVI799Xy25eGg1s3RwPK9xeEKrboBGp2yISqRpkE6gaJhRnWahU5tlq1WYZLhX&#10;lmTIWJRk4ViVaPRQlmv/Spds/0WWbf9Blm3/QJZt/0CWbf9Alm3/QJZt/0D/WRUB/2YQAf9yEAD/&#10;fRIA/4UWAPaMGwHqkSIB35QrA9OROgvJjEcXwIdTIrmCXCyyfWU1rXltPKh1dUKjc31HoHCES5xu&#10;jE6ZbJVSlWueVJJpqFeQabRZjmjDWYxo3FqNbPJTj27/TJBw/0ePcf9Dj3H/QY9x/0GPcf9Bj3H/&#10;QY9x/0H/WxQB/2gPAP91DwD/gBEA/4kTAPKQFwDllhwA2ZkmAs2VOArEkEUWu4tRIbOGWiytgmM0&#10;p35rO6F6ckGdd3pGmXWBS5VziU+ScZFSjm+bVYtupViIbbBahmy/W4Rt1VuGb+9ViHL9Tol0/0mJ&#10;dP9EiHT/Q4h0/0OIdP9DiHT/Q4h0/0P/XRIB/2sOAP94DgD/gw8A/YwQAO2UEgDgmhUA05wkAsiZ&#10;Ngm/lEMVto9PIK6KWCunhmEzoYJoO5x/cEGXfHdGk3l+S493hk+LdY9SiHOYVoRyoliBca5af3G8&#10;XH1x0Fx/c+xWgXb7T4N4/0qDeP9Fgnj/RIJ4/0SCeP9Egnj/RIJ4/0T/XxEB/20MAP96DQD/hQ0A&#10;8o8NAOeYDQDbnw4Azp8iAcSdNAi6mEIUspNNH6qPViqjil8ynIZmOpeDbUCSgHVFjX58Sol8hE6F&#10;eoxSgniVVn53oFl7dqtbeXW6XHd2zVx4d+pYe3r6UX18/0t9fP9GfXz/RX18/0V9fP9FfXz/RX18&#10;/0X/YRAB/28LAP99CwD1iAoA35MIANibCgDTogwAyaMfAb+gMge2nEATrZdLHqWTVCiej10xmItk&#10;OZKIaz+NhXJFiIN6SoSAgU6Af4pSfH2TVXh8nVh1e6lbcnq4XHF6ylxyfOhYdX75UXeA/0x3gP9H&#10;d4D/RneA/0Z3gP9Gd4D/RneA/0b/ZA8A/3IJAP9/CADljAUA2JYHANGeCQDOpQoAxKYdAbqkLwax&#10;oD4RqJxJHaCYUyeZlFswk5BiOI2NaT6IinBEg4h4SX6Gf016hIhRdoKRVXKBm1hvgKdabH+1XGuA&#10;yFxrgeVZboP3UnGE/01yhP9IcoT/R3KE/0dyhP9HcoT/R3KE/0f/Zg0A/3UHAPaDBQDcjwMA0pgG&#10;AMyhBwDIqAgAv6kaALWoLQWspDwQpKBHG5ydUSWUmVkvjpZgNoiTZz2CkG5DfY52SHmMfUx0ioVQ&#10;cIiPVGyHmVdphqVZZoazW2WGxVtlhuNZaIj2UmuK/01siv9IbIn/R2yJ/0dsif9HbIn/R2yJ/0f/&#10;aQsA/3gEAOWHAADWkgMAzZwFAMakBgDBqwYAua0XALCsKwSnqToOn6ZFGZaiTyOPn1ctiJxfNYKZ&#10;Zjt9l2xBeJVzRnOTe0tukYNPao+NUmaOl1VjjaNYYI2xWV+Nw1pejeBYYo/1UmSQ/01mkP9IZo//&#10;R2aP/0dmj/9HZo//R2aP/0f/bAgA/nwAAN6KAADQlgIAyJ8EAMCnBAC5rgMAsrIUAKqxKAOhrzcM&#10;maxDF5GoTSGJpVUqgqNcMnygYzl3nmo+cpxxRG2aeUhomYFMZJeLUGCWlVNdlqJVWpWwV1mVwVdY&#10;ld5WW5bzUF2X/0xfl/9HYJb/RmCW/0Zglv9GYJb/RmCW/0b/cAMA64EAANaPAADKmgEAwaMDALmq&#10;AgCxsgEAqrcRAKO3JAKbtTQKk7JAFIqvSh6DrVMnfKtaLnaoYTVwp2g7a6VvQGejd0Rion9IXqGJ&#10;TFqglE9Xn6BRVJ+uU1OfwFNSn91SVZ/zTleg/0pZoP9GWZ//RVmf/0VZn/9FWZ//RVmf/0X/dQAA&#10;4IYAAM+TAADEnwEAuqcBALGuAACptgAAob0NAJu9IAGUvDEHi7o9EIO3SBp8tVAidbNYKm+yXzBq&#10;sGY2Za9tO2CtdT9crH5DWKuHR1Wqk0pRqp9MT6quTU2qwE1NqtxNTqrySVCq/kZSqf9DUqn/QlKp&#10;/0JSqf9CUqn/QlKp/0LyfAAA14wAAMiZAAC9owAAsqsAAKmyAACguwIAl8QJAJLFGwCLxCwEg8I6&#10;DHvBRBV0v04dbr1WJGi8XSpju2QwX7psNFq5dDlWuHw8U7eHP0+3kkJMtp9ESratRki2wEZIt91F&#10;SbbyQ0q1/0FLtf8+S7T/PUu0/z1LtP89S7T/PUu0/z3igwAAzZIAAMGfAAC0pwAAqq8AAKC4AACW&#10;wAMAjMoHAIbNFACBzSYCesw1CHPLQQ9sykoXZslTHWHIWyNcx2IoWMZqLFTGcjBQxXwzTcWGNkrE&#10;kjlHxJ87RcSuPETFwTxDxd88RMTzO0TD/zlFwv83RcH/N0XB/zdFwf83RcH/N0XB/zfViwAAxZoA&#10;ALekAACrrAAAoLQAAJa+AACLxwQAgdAIAHjZDgB12SABb9gvBGnYPAlj1kYQXtZQFVnVWBpV1GAf&#10;UdRoIk7UcSZL03spSNOFK0XTki5C1J8vQdSvMD/VwjE/1eEwP9PyMD/S/S8/0f8uP9D/Lj/Q/y4/&#10;0P8uP9D/Lj/Q/y7KlAAAu6EAAK2pAACisQAAlrsAAIvEAACAzQMAddgIAG/kEQBq5CABZOQtA17k&#10;OAdZ5EELVeRLD1HkVBJN5F0WSuRlGEfkbhtF5HcdQuSCH0DkjiE+5ZsjPOWqJDvmvCQ65tMkOeXu&#10;JDnj+iM54v8kOeL/JDni/yQ54v8kOeL/JDni/yS/ngAAr6YAAKOuAACXuAAAisIAAH7MAABz1gIA&#10;aeUJAGTvFABf8CABWfArA1TwNQVP8D4HS/FGCkfxTgxE8VcOQvFfED/yZxI98nAUOvJ7FTjzhxY2&#10;85QYNfSiGTP0sRky9cUaMfXiGjH08Rkx8f4ZMfH/GTHx/xkx8f8ZMfH/GTHx/xmypAAApasAAJi2&#10;AACLwAAAfsoAAHHVAABl3gAAXvUKAFn8EwBT/B4BTvwnAkr9MANF/TkFQf1ABj7+SAc7/k8JOP9X&#10;Cjb/Xgsz/2cMMf9wDS7/fA4s/4kPK/+WECn/pBAo/7QRJ//HESf/4REm//IRJv/2ESb/9hEm//YR&#10;Jv/2ESb/9hGnqQAAmbMAAIu+AAB+yQAAcNMAAGTeAABY5wAAUv8JAE3/EQBH/xkBQ/8iAT7/KgI6&#10;/zIDN/85AzP/PwQw/0YFLf9NBSv/VAYo/1sHJv9jByP/bQgh/3kJH/+HCR7/lQod/6MKHP+xChv/&#10;wAsa/9YLGv/fCxr/3wsa/98LGv/fCxr/3wubsQAAjbwAAH7HAABw0gAAY94AAFXkAABL9QAARv8F&#10;AED/DgA7/xQAN/8bATP/IwEv/ykCK/8wAij/NQIl/zsDIv9BAx//RwMd/04DGv9VBBj/XgQV/2gF&#10;E/90BRH/ggUQ/5AGEP+dBg//qQYO/7UGDv+6Bg7/ugYO/7oGDv+6Bg7/ugaOugAAf8UAAHDRAABi&#10;3gAAVOUAAEbrAAA//gAAOf8AADT/CQAv/w4AK/8UACf/GgEj/yEBH/8lARz/KgEZ/y8BFv80AhT/&#10;OgIR/0ACEP9GAg7/TgIM/1YCCf9gAwf/bAME/3gDA/+GAwL/kQMB/50DAf+hAwH/oQMB/6EDAf+h&#10;AwH/oQP/Ni0C/zkuAv8+LgP/QDID/0A4BP8+QQb/PEwI/zpaCv84aAz/NnYO/zWDD/80jxD/M5kR&#10;/zOhEf8zqRL/MrAS/zK3Ev8yvxL/MsgT/zLTE/8y4xP/Mu0T/zL2Ev8z/hL/M/8S/zP/Ev8z/xH/&#10;M/8R/zP/EP8z/xD/M/8Q/zP/EP8z/xD/Ni0C/zssAv9ALAP/Qy8D/0M1BP9CPgb/QEoI/z5XC/88&#10;ZQ3/OnMP/ziAEP83jBH/N5YS/zafE/82pxP/Nq4U/za1FP82vBT/NcUV/zXQFf814BX/NusV/zb0&#10;Ff82/RT/Nv8U/zb/FP43/xP+Nv8T/Tb/Ev02/xL9Nv8S/Tb/Ev02/xL/NywC/z4qAv9DKgL/Ri0D&#10;/0cyBP9GPAb/RUgI/0NVC/9BYg3/P3AQ/z19Ef88iRP/O5MU/zucFf86pBb/OqsW/zqyF/86uRf/&#10;OcIX/znMF/853Rj/OekY/znzGP86+xj8Ov8X+jr/F/k6/xb4Ov8W+Dr/Ffg6/xX4Ov8V+Dr/Ffg6&#10;/xX/OSsC/0EnAv9GJwL/SikD/0svBP9MOQb/S0UI/0hRC/9GXg7/RGwR/0J5E/9BhRX/QI8X/0CY&#10;GP8/oBj/P6cZ/z6uGv8+thr/Pr4b/z7IG/891hz+PeYc+z7xHPg++hz1Pv8c8z7/GvI//xnxP/8Z&#10;8T//GPE//xjxP/8Y8T//GPE//xj/PSgC/0UkAv9KIwL/TiUD/1EsBP9SNgb/UUEI/09NDP9MWg//&#10;SmcS/0h0Ff9HgBf/RosZ/0WUG/9EnBz/Q6Qd/kOrHv1Csh/8Qrog+kLEIPlC0CH2QeIh8kLuIu9C&#10;+SLtQv8g60P/H+pD/x3pRP8c6ET/G+hE/xvoRP8b6ET/G+hE/xv/QCUC/0ghAv9PIAL/UyEC/1cp&#10;A/9ZMwX/WD4I/1ZJDP9SVRD/UWMU/09vF/5Nexr7S4Yd+UqPH/dJmCH2SJ8i9EemJPNHriXxRrYm&#10;8Ea/J+9FyyjsRd4p6EXsKeVG+CjiR/8m4Uj/JN9J/yLeSf8g3Un/H91J/x/dSf8f3Un/H91J/x//&#10;QyIC/0weAf9THAL/WR4C/10mA/9fMAT/XzoH/11FC/9aUBD9WF4V+FVqGfVTdh3yUYAh70+KJO1N&#10;kybrTJop6UuiK+dKqSzlSbEu5Ei7L+JIxzHgSNkx3EjqMdhJ9i7US/8r0kz/KdBN/ybPTv8lzk7/&#10;I85O/yPOTv8jzk7/I85O/yP/Rx8B/1AaAf9XGAH/XhwB/2MjAv9mLAT/ZjYG/2RBCvpiTA/0X1kV&#10;71xlG+tZcCDnVnsl5FSEKeFRjS3eUJUw3E+dMtlOpTPWTa010023NtFMwjfPTNE4zEzmOMlN9DXH&#10;T/8xxVH/LsRS/yvDU/8pwlP/J8JT/yfCU/8nwlP/J8JT/yf/ShwB/1QXAf9cFQH/YxkB/2kgAv9s&#10;KQP/bTIF+Ww9CfJpRw7rZlQV5WNgHOBfayLbXHUo1ll/LdJXiDDPVZAzzFSYNspToDjHUqc6xVGw&#10;O8NQuzzBUMk9v1DfPbxR8Du6U/w3uVX/M7hX/y+3WP8tt1j/K7dY/yu3WP8rt1j/K7dY/yv/TRoB&#10;/1cUAf9gEgH/aBcB/24dAf9yJQL7cy4D8nM4B+lxQw3iblAU22lcHNNlZiTOYnAqyV96L8ZcgjPD&#10;W4o2wFmSOb1Ymju7VqI+uFWrP7ZVtUG0VMJCslTUQrBV6kGuV/k8rln/N61b/zOtXP8wrV3/Lq1d&#10;/y6tXf8urV3/Lq1d/y7/UBcB/1oSAf9kEAD/bRQA/3MaAf93IQH0eSkC6nozBeJ4PwrZdEwTz3BY&#10;HMlrYiTEaGwrv2V1MLtifTW4YIU4tV6NPLJclT6vW51BrVqmQ6tZr0SpWbxFp1jMRqRY5UakW/ZA&#10;o17/O6Nf/zejYP8zo2H/MaNh/zGjYf8xo2H/MaNh/zH/UxUB/10QAP9oDwD/cBIA/3cWAPt8HAHu&#10;fyQB5IAtA9p/OwjPekkSx3VUG8FxXyS7bWgrtmpwMbJneTavZYA6q2OIPahhkECmYJhDo16hRaBe&#10;q0eeXbdInF3GSZpc30maX/JEmmL/Pppj/zmbZf82m2X/M5tl/zObZf8zm2X/M5tl/zP/VRMB/2AO&#10;AP9rDgD/dBAA/3sSAPWBFwDohB4A3ocnAdGENwfIf0YRwHtRG7l2WyO0cmUrr29tMapsdTananw6&#10;o2iEPqBmjEGdZJREmmOdR5dip0mVYbJLk2HBTJFh2EyRY+9HkmX9QZJn/zyTaf84k2r/NZNq/zWT&#10;av81k2r/NZNq/zX/VxEB/2MNAP9uDAD/dw4A/38PAPCFEQDjiRYA1osjAcuINQbChEMQuoBPGrN7&#10;WSOtd2IqqHRqMaNxcTafbnk7nGyBP5hqiEKVaZFFkmeaSI9mo0qNZa9MimW9TYll0U6JZ+xKimn7&#10;Q4tr/z6Mbf86jG7/N4xu/zeMbv83jG7/N4xu/zf/WRAA/2ULAP9xCwD/egsA8YIMAOiJDQDdjg4A&#10;z48gAcaNMga9iUEPtYRNGa6AViKnfF8qonhnMJ11bzaZc3Y6lXF9P5JvhUKObY5Gi2yWSYhqoEuF&#10;aqxNg2m6T4FpzE+BauhMg235RYRv/z+FcP87hnH/OIZx/ziGcf84hnH/OIZx/zj/Ww8A/2cIAP9z&#10;CADzfQgA3oYHANmMCQDVkQsAypIeAMGQMAW4jT8OsIhKGKmEVCGigF0pnX1lMJh6bDWTd3M6j3V7&#10;PoxzgkKIcotGhXCUSYJvnkx/bqlOfG23T3ttyVB6buZNfHH4Rn5z/0F/dP89gHX/OoB1/zqAdf86&#10;gHX/OoB1/zr/XQ4A/2oGAP92BgDkgAMA2YkGANKPCADPlAoAxZYbALyULgSzkT0Nq41IF6SIUiCe&#10;hVsomIFjL5N+ajWOfHE5inp4PYZ4gEKDdohFf3WRSXxzm0x5cqdOdnK1UHRyxlB0cuNPdnX2R3h3&#10;/0J6eP8+e3n/Ont5/zp7ef86e3n/Ont5/zr/XwwA/2wEAPV5AgDegwIA04sFAM2SBwDJlwgAwJkZ&#10;ALeYLAOvlTsMp5FHFp+NUB+ZiVknk4ZhLo6DaDSJgW85hX92PYF9fkF9e4ZFeXqPSXZ4mUxzd6VO&#10;cHeyUG53xFBtd+BPcHn1SHJ7/0N0fP8+dX3/O3V9/zt1ff87dX3/O3V9/zv/YQoA/28CAOh8AADZ&#10;hgEAz44EAMiVBgDDmgYAu5wWALOcKgOqmTkLopVFFJuRTh2UjlcmjotfLYmIZjOEhm04gIR0PXuC&#10;e0F3gIRFdH+NSHB9l0ttfKNOanywT2h8wVBnfN1Qan7zSW2A/0Nugf8/b4H/PG+B/zxvgf88b4H/&#10;PG+B/zz/ZAgA/3IAAOF/AADTiQEAypIDAMOYBAC9ngQAtqATAK6gJwKlnTYJnZpDE5aXTRyPk1Uk&#10;iZFdK4SOZDF/jGs3eopyO3aIeUByhoJEboWLR2qDlUpngqFNZIKuT2KCv09hgtpPZITySWaF/0No&#10;hv8/aob/PGqG/zxqhv88aob/PGqG/zz/ZwQA9nYAANyCAADOjQAAxZUCAL6cAwC3oQIAr6QRAKik&#10;JAKgojQImJ9AEZGcShqKmVMihJdbKX6VYjB5kmk1dZBwOnCPdz5sjX9CaIyJRmWKk0lhiZ9LXoms&#10;TV2JvU5cidZNXorwSGCL/kNii/8/Y4z/PGOM/zxjjP88Y4z/PGOM/zz/agAA5noAANWGAADJkQAA&#10;wJkBALifAQCwpQAAqKkOAKKpIQGaqDEGk6U+D4ujSBiEoFEgfp5ZJ3icYC1zmmcyb5huN2qWdTxm&#10;lX0/YpSHQ1+SkUZbkp1JWZGrSleRu0tWkdNLV5LvR1qS/UJck/8+XZP/O12T/ztdk/87XZP/O12T&#10;/zv/bgAA4H4AAM6LAADElQAAup0AALGjAACpqQAAoa4LAJuvHQGUri4EjKw7DIWqRhV+qE4ceKZW&#10;I3KkXSptomQvaaFrNGSfczhgnns8XJ2FP1mcj0JVm5xFU5uqR1GbukdQm9FHUZvuRFOb/EBVm/88&#10;Vpv/Olab/zpWm/86Vpv/Olab/zrxdAAA2YMAAMiQAAC+mgAAs6EAAKqnAAChrgAAl7UGAJK2GACM&#10;tSoDhbQ3CX6yQhF3sEwYca5UH2ytWyVnq2IqYqppL16pcTNaqHo3VqeDOlOmjj1QpptATaWpQUul&#10;ukJLptFCS6XtP02l/DxOpP85T6T/N0+k/zdPpP83T6T/N0+k/zfkegAAz4kAAMKVAAC2nwAArKUA&#10;AKKsAACYswAAjrsCAIi9EgCDvSUBfLwzBna7Pw1vukkUarhRGmW3WR9gtmAkXLVnKVi0byxUs3gw&#10;UbOCM02yjTZKspo4SLGoOkayuTpFstE6RrHtOUew/DZHsP80SK//M0iv/zNIr/8zSK//M0iv/zPb&#10;ggAAx5AAALucAACuowAApKoAAJmxAACPuQAAhMADAHvGDQB4xh4Ac8YuA23FOghnxEUOYsNOE13D&#10;VhhZwl4dVcFmIVHBbiROwHcoS8CBK0i/jC1Fv5ovQ7+oMUG/ujFBwNIxQb7uMEG9/S9BvP8uQbz/&#10;LUG8/y1BvP8tQbz/LUG8/y3OigAAv5gAALGgAACmqAAAm7AAAJC4AACFvwAAescEAG/PCQBr0RUA&#10;Z9EmAWPRNARe0EAIWdBKDFXPUxBRz1sUTs9jGEvOaxtIznUeRc5/IELOjCJAzpkkPs6oJjzOuiY8&#10;z9QmPM3vJTvM+yU7y/8lO8r/JTvK/yU7yv8lO8r/JTvK/yXDkwAAtZ4AAKimAACdrgAAkbYAAIW/&#10;AAB5xwAAb84EAGTWCQBe3hEAW94gAFfeLQJT3zoEUN9EBkzfTglJ31cMRt9fD0PfaBFB33ETPt98&#10;FTzfiRc64JYZOOClGjfgtxo24c0aNt/sGjXe+Ro03f8bNNz/GzTc/xs03P8bNNz/GzTc/xu5nAAA&#10;qqQAAJ6rAACStQAAhb4AAHnHAABtzwAAYtYDAFjhCABV6hMAUesgAE3rKwFJ6zUCRew+BELsRwU/&#10;7E8HPe1YCTrtYAo47WoMNu50DTPugA4y7o4PMO+dEC7vrREt8MARLfDeESzu8REs7P4RLOv/ECzr&#10;/xAs6/8QLOv/ECzr/xCtogAAoKkAAJOzAACGvQAAecYAAGzPAABg2AAAVd4AAE7zCgBK9xMARvgd&#10;AEP4JwE/+DACO/k4Ajj5QAM1+kcEM/pPBTD7VwUu+18GK/xpByn8dAgn/IIJJf2QCST9oAoj/rAK&#10;Iv7ECyH/4Ash/fIKIPz8CiD8/Aog/PwKIPz8CiD8/AqipwAAlbEAAIe7AAB5xgAAbM8AAF/ZAABS&#10;3wAASOgAAEP/CAA//xAAO/8ZADf/IQA0/ykBMP8wAS3/NwIq/z4CJ/9EAiX/SwMi/1MDIP9cAx3/&#10;ZgQb/3IEGf+ABRf/jwUW/58GFf+vBhT/wAYU/9YGE//pBhP/6QYT/+kGE//pBhP/6QaXrwAAiLoA&#10;AHrFAABszwAAXtoAAFDgAABE5gAAPPUAADf/BAAz/w0AL/8TACv/GgAo/yEAJf8nASH/LQEe/zIB&#10;G/84ARn/PwEW/0YCFP9NAhH/VgIQ/2ACDv9sAgz/ewML/4sDCv+aAwr/qAMJ/7UDCP/CAwj/wgMI&#10;/8IDCP/CAwj/wgOKuAAAe8MAAGzOAABe2wAAT+IAAELnAAA27AAAMf8AACz/AAAn/wcAI/8OACD/&#10;EgAc/xgAGP8dABX/IQAS/yYAEP8sAQ7/MQEN/zcBCv8+AQj/RgEF/08BAf9ZAQD/ZgEA/3QBAP+C&#10;AgD/kAIA/5wCAP+mAgD/pgIA/6YCAP+mAgD/pgL/Li8C/zMsAv83LQL/ODAC/zc2A/80PwT/MUsG&#10;/y9YB/8sZgj/KnQJ/ymBCv8ojQv/KJcL/yifC/8opgz/J60M/ye0DP8nuwz/J8QM/yfODP8o3gv/&#10;KOkL/yjzC/8o+wv/KP8K/yn/Cv8p/wr/Kf8K/yj/Cv8o/wr/KP8K/yj/Cv8o/wr/MC0C/zYqAv85&#10;KgL/Oy4C/zo0A/84PAT/NkkG/zNWB/8xYwn/L3EK/y1+C/8tigz/LJQM/yycDf8spA3/LKsN/yyx&#10;Df8suQ3/K8EN/yzLDf8s2g3/LOcN/yzxDf8s+g3/LP8M/i3/DP0t/wz9Lf8M/Sz/C/0s/wv9LP8L&#10;/Sz/C/0s/wv/MisB/zkoAv89KAL/PyoC/z4wA/89OgT/PEYG/zlTCP83YAn/NW0L/zN6DP8yhg3/&#10;MZAO/zGZDv8xoQ//MagP/zCuD/8wtQ//ML0Q/zDHEP8w1BD/MOQQ/zHvEP4x+Q/7Mf8P+TH/D/gx&#10;/w73Mf8O9zH/DvYx/w72Mf8O9jH/DvYx/w7/NSgB/zwlAf9AJAL/QycC/0MsA/9ENwT/QkMG/0BP&#10;CP89XAr/O2kM/zl2Df84gg//N4wQ/zeVEf82nRH/NqQS/zarEv82shP/NboT/zXDE/81zxP8NeET&#10;+TbtE/Y29xPzNv8T8Tb/EvA2/xLwN/8R7zf/Ee83/xDvN/8Q7zf/EO83/xD/OSUB/0AhAf9FIAH/&#10;RyIC/0kpAv9KNAT/ST8F/0ZLCP9EWAr/QmUN/0BxD/8+fRH/PYcS/z2RFP48mRX9PKAV/DunFvo7&#10;rhf5O7YX+Du/F/Y7yhj0O9wY8DvqGO079hjqO/8X6Dz/F+c8/xbmPf8V5T3/FOU9/xTlPf8U5T3/&#10;FOU9/xT/PSIB/0QeAf9JHAH/TR4B/1AmAv9RMAP/UDsF/05GCP9LUwv/SGAO/0ZsEftFeBP4RIIV&#10;9kOMF/RClBjzQZwZ8UGjG+9AqhvuQLIc7T+7Hes/xh7pP9Ue5T/oH+JA9B7fQP4d3UH/G9tC/xrZ&#10;Qv8Y2EL/F9hC/xfYQv8X2EL/F9hC/xf/QB8B/0gaAf9OGAH/UhsB/1YjAv9YLAP/VzcE/1VCB/9S&#10;TQv5UFoO9U1nEvFMchbuSn0Y60iGG+lHjx3nRpcf5UWeIONEpiLhRK4j4EO3JN5DwiXcQ9Am10Pl&#10;JtNE8yTQRf4izUb/IMxH/x7KR/8cyUj/G8lI/xvJSP8byUj/G8lI/xv/RBsB/0wWAf9SFAH/WBgB&#10;/10fAf9fKAL/XjID/V09BvZaSQrwV1UP6lViE+ZSbRjiUHcc306BH9xMiiLZS5Ik1UqaJtNJoSjR&#10;Sakpz0iyKs1IvCvLSMksyEjfLMVI7yvCSvwowEv/Jb9M/yK+Tf8gvU3/H71N/x69Tf8evU3/Hr1N&#10;/x7/RxgB/08TAf9WEQD/XhUA/2IcAf9lJAH+ZS0C9GQ4Be1hQwnmX1EO4FxdFNpYaBrUVnIe0FR7&#10;IsxShCbKUIwox0+UKsVOmyzDTqMuwU2sL79MtjC9TMIxu0zTMrhM6TG2TvgttFD/KrNR/yezUv8k&#10;slL/IrJS/yKyUv8islL/IrJS/yL/ShUB/1MRAP9bDwD/YhIA/2gXAP9qHwH2aygB7GsyA+RpPgfc&#10;ZkwN02JYFM1fYxvIXG0gxFp2JMFYfii+VoYru1WOLrlTljC2Up4ytFKmM7JRsDWwUbw2rlDLN6xQ&#10;4zeqUvQzqVT/LqhW/yuoV/8oqFf/JahX/yWoV/8lqFf/JahX/yX/TRMA/1YOAP9fDQD/ZxAA/2wT&#10;APtwGQDvcSIB5HEsAttwOgXRbEgMyWhUFMNlXxu+Ymghul9xJrZdeSqzW4EtsFqJMK5YkTOrV5k1&#10;qVahN6dWqzilVbY6o1XFO6FV3TufVvA3n1j+Mp9a/y6eW/8rnlz/KJ5c/yieXP8onlz/KJ5c/yj/&#10;UBEA/1kMAP9jDAD/aw0A/3AQAPV0EwDodhoA3XclAdF2NgTIckQMwW5QFLtrWxu2Z2QhsWVtJ61i&#10;dSuqYHwvp1+EMqRdjDSiXJQ3n1udOZ1apjuaWbE9mFm/PpdZ0z6VWuw7lV37NZZe/zGWX/8tlmD/&#10;KpZg/yqWYP8qlmD/KpZg/yr/Ug8A/1wKAP9mCQD/bgoA9nQMAO94DgDhexIA1HwgAMp7MwTBd0EL&#10;unRNE7RwWBuubGEhqWppJ6ZncSuiZXgvn2SAM5xiiDaZYZA4ll+ZO5Reoj2RXq0/j127QI1dzUGM&#10;Xug/jWH5OI1i/zOOZP8wjmT/LI5l/yyOZf8sjmX/LI5l/yz/VQ4A/18GAP9pBgD0cgYA4ngGANt8&#10;CQDZfwwAzYEdAMR/MAO7fD8KtHhLEq11VRqocV4ho25mJp9sbiubanUvmGh9M5VnhDaSZYw5j2SV&#10;PIxjnz6JYqpAh2G3QoVhyUKEYuRBhWT3O4Zm/zWHZ/8xh2j/Lodp/y2Haf8th2n/LYdp/y3/VwwA&#10;/2EEAP5sAwDkdQEA23sFANOACADQgwoAx4UaAL6ELQO2gTwJr31IEqh5UhmidlsgnXNjJplwayuV&#10;bnIvkW15M45rgTaLaYk6iGiSPIVnnD+CZqdBgGa0Q35mxUR8ZuFDfmj1PH9q/zeAa/8zgWz/L4Fs&#10;/y+BbP8vgWz/L4Fs/y//WQsA/2MBAPRvAADfeAAA1H8EAM6DBgDKhwgAwogYALmHKwKxhToIqoFG&#10;EaN+UBidelkfmHdhJZN1aCqPc28vi3F3M4hvfjaFboY6gmyPPX9rmUB8aqVCeWqxRHdqwkR2at1E&#10;eGzzPnlu/zh6b/80e3D/MHxw/zB8cP8wfHD/MHxw/zD/WwgA/2YAAOdyAADaewAAz4IDAMmHBQDE&#10;igYAvIwVALSLKAKsiTgHpYVEEJ6CThiYf1cek3xfJI55ZiqKd20uhnV0MoJ0fDZ/coQ5fHGNPXlw&#10;l0B2b6JCc26vRHFuwEVwbtlFcnDxP3Ny/zl1c/81dnT/MXZ0/zF2dP8xdnT/MXZ0/zH/XQYA/2kA&#10;AOJ0AADUfQAAy4UCAMSKBAC/jQUAt48TALCPJgGojTUHoIpCDpqGTBaTg1UdjoFdJIl+ZCmFfGst&#10;gXpyMn14eTV6d4I5dnaLPHN1lUBwdKBCbXOtRGtzvUVqc9VFbHTvQG52/jpvd/82cXj/MnF4/zFx&#10;eP8xcXj/MXF4/zH/XwIA92wAAN53AADQgQAAx4gBAMCNAwC5kQMAspMRAKuTIwGjkTMGnI5ADZWL&#10;ShWPiFMciYZbIoSDYiiAgWktfH9wMXh+dzV0fIA4cXuJPG56kz9reZ5CaHirRGZ4u0VkeNFFZnnu&#10;QGh7/Tpqe/82a3z/Mmt8/zJrfP8ya3z/Mmt8/zL/YQAA6m8AANl6AADMhAAAw4sAALuRAQC0lQEA&#10;rJcOAKWXIQGeljEFl5M+DJCQSBSKjlEbhItZIX+JYCd7h2crd4VuMHOEdTRvgn03a4GHO2iAkT5l&#10;f5xBYn6pQ2B+uURffs9EYH/sQGKA/DpkgP82ZYH/M2aB/zJmgf8yZoH/MmaB/zL/ZAAA5XIAANN+&#10;AADHhwAAvo8AALaVAACumQAAppsMAKCcHgCZmy4Ekpk7CouWRhKFlE8Zf5FXH3qPXiV1jmUqcYxs&#10;Lm2KczJpiXs2ZoiEOWKGjz1fhZo/XIWoQVqFt0JZhcxCWoXqP1yG+zpehv82X4f/Ml+H/zJfh/8y&#10;X4f/Ml+H/zL9aAAA4HYAAM2CAADCjAAAuZMAALCZAAConQAAn6AJAJmhGgCToCsDjJ84CIWdQxB/&#10;mkwXeZhUHXSXXCJwlWMna5NqLGeScTBkkXkzYI+CN1yOjTpZjZk9V42mP1SNtkBTjctAVI3pPVaN&#10;+jlXjf81WY7/MlmO/zFZjv8xWY7/MVmO/zHtbQAA2XsAAMiHAAC9kAAAtJgAAKqdAAChoQAAl6YE&#10;AJGnFQCMpycChaY1Bn+kQA15okoUc6BSGm6fWR9pnWAkZZxnKGGbbyxemncwWpiAM1aXizZTl5c5&#10;UZalO0+WtDxOlsk8TpboOk+W+TZRlv8zUpb/MFKW/zBSlv8wUpb/MFKW/zDmcgAA0IAAAMKMAAC4&#10;lgAArZwAAKOhAACZpgAAjq0AAIiuEQCDriIBfa0xBHesPQpyqkcQbKlPFmeoVxtjp14fX6ZlJFuk&#10;bSdYpHUrVKN/LlGiiTFOoZY0S6GkNkmhtDZIocg3SKDnNUmg+TJKn/8wS5//Lkuf/y1Ln/8tS5//&#10;LUuf/y3deQAAyYYAALySAACxmgAApqAAAJymAACRrAAAhrIAAH22DQB5th0AdbYsAm+1OQZqtEML&#10;ZbNMEWCyVBZcsVsaWLBjHlWvayFRr3MlTq59KEutiCpIrZUtRa2jLkStsy9DrcgvQqznL0Or+S1E&#10;q/8rRKr/KUSq/ylEqv8pRKr/KUSq/ynRgAAAwY0AALWYAACpnwAAnqUAAJOsAACIsgAAfbgAAHG+&#10;BgBuvxUAar8mAWa/MwNhvj8HXb5IC1m9UQ9VvVkTUbxgF068aBpLu3EdSLt7H0W6hyJCupQkQLqi&#10;Jj66syY9usgmPbroJj24+SU9t/8kPbb/Iz22/yM9tv8jPbb/Iz22/yPHiAAAuZUAAKydAAChpAAA&#10;lqsAAIqyAAB/uQAAc78BAGjGBQBgyg4AXsodAFvKLAFXyjgDVMpDBVDKTAhNyVULSsldDkfJZhFE&#10;yW8UQcl5Fj/IhRg8yJMaOsiiGznJsxw4yckcOMjoHDfH+Rw3xf8cNsT/HDbE/xw2xP8cNsT/HDbE&#10;/xy+kQAAsJsAAKSjAACYqgAAjLIAAIC5AAB0wAAAaMcAAF3NBQBT0woAT9cSAE3YIgBL2DAASdg8&#10;AkbYRgNE2U8EQdlYBj/ZYQg82WsKOtl2DDfZgg412pAPNNqgEDLasREx28cRMdrnETDY9hIw1v8T&#10;L9T/Ey/U/xMv1P8TL9T/Ey/U/xOzmgAApqEAAJqpAACNsQAAgLoAAHTBAABoyQAAXM8AAFLVAwBI&#10;3AgAReUSAEPlHgBB5ioAPuY1ATvnPgE550cCN+dQAzToWQQy6GIFMOhtBi7peQcs6YcIK+qWCSnq&#10;pwoo6roKJ+vWCifp8Aon5/0JJub/Cibm/wom5v8KJub/Cibm/wqooAAAnKcAAI+wAACCuQAAdMIA&#10;AGjKAABb0QAAT9cAAEXdAAA+7gkAPPIRADnzGwA28yUANPQuADH0NwEu9T8BLPVHASn2TwIn9lcC&#10;JfdhAyP3bAMh+HoEH/iJBB75mgUc+asFG/rABRr63gUa+fIFGvf9BRn2/wUZ9v8FGfb/BRn2/wWe&#10;pgAAka8AAIO5AAB1wgAAZ8sAAFrTAABN2gAAQt8AADjlAAA1+wcAMf8PAC7/FgAr/x8AKf8mACX/&#10;LQAj/zQAIP87AR7/QwEb/0sBGf9TARb/XQIU/2oCEv94AhH/iAIQ/5oCEP+rAw7/vgMO/9UDDv/t&#10;Aw7/8AMO//ADDv/wAw7/8AOTrgAAhLgAAHbCAABnzAAAWtUAAEzcAAA/4QAANeYAAC30AAAq/wIA&#10;Jv8LACP/EQAg/xcAHf8dABn/IwAW/ykAFP8vABL/NQAQ/z0ADv9FAQz/TgEK/1gBB/9lAQX/dAED&#10;/4UBAv+WAQH/pgEA/7UBAP/GAQD/ygEA/8oBAP/KAQD/ygGGtwAAd8EAAGjMAABa1wAAS94AAD7k&#10;AAAy6QAAJ+0AACP/AAAf/wAAG/8FABf/DAAU/xAAEf8UAA//GAAN/x0AC/8iAAj/KAAF/y4AAv81&#10;AAD/PQAA/0cAAP9SAAD/XgAA/20AAP9+AQD/jgEA/5sBAP+pAQD/qwEA/6sBAP+rAQD/qwH/Ki0B&#10;/y4rAf8wKwH/MC4C/y41Av8pPQP/JUkE/yNXBP8hZAX/H3IG/x1/Bv8digb/HZQG/x2cB/8cowf/&#10;HKoH/xyxB/8cuAb/HL8G/xzJBv8c1gb/HeUG/x3vBv8d+QX/Hf8F/x3/Bf8d/wX/Hf8F/x3/Bf8d&#10;/wX/Hf8F/x3/Bf8d/wX/LCsB/zAoAf8zKAH/MysC/zExAv8tOgP/K0cE/yhUBf8mYQX/JG8G/yJ8&#10;B/8ihwf/IpEH/yGZB/8hoQj/IacI/yGuCP8htQj/IbwI/yHGB/8h0Qf/IeIH/yLtB/8i9wf/Iv8G&#10;/SL/Bvwi/wb8Iv8G/CL/Bvsi/wb7Iv8G+yL/Bvsi/wb/LigB/zMlAf82JQH/NycB/zUtAv80OAP/&#10;MkQE/y9RBf8sXgb/KmsH/yl3B/8ogwj/J40I/yeWCf8nnQn/J6QJ/yerCf8nsgn/J7kJ/yfCCf8n&#10;zQn/J94J/yfrCfwn9gj5KP4I9yj/CPYo/wj1KP8I9Sj/CPUo/wj1KP8I9Sj/CPUo/wj/MiUB/zci&#10;Af86IQH/OyMB/zspAv87NAL/OUAE/zZNBf80Wgb/MWYH/zBzCP8ufwn/LokK/y6SCv8tmQv/LaEL&#10;/y2nC/8trgv/LbUM/y2+DP4tyQz7LdkM+C3oC/Qu9AvxLv4L7y7/C+4u/wvtLv8L7C7/Cuwu/wrs&#10;Lv8K7C7/Cuwu/wr/NSIB/zseAf8/HQH/QB8B/0ImAf9CMQL/QDwD/z5IBf87VQb/OWII/zduCv82&#10;eQv/NYQM/TSNDfw0lQ36NJwO+TOjDvczqg/2M7IP9TO6D/MzxQ/yM9IP7jPlD+o08g/nNP0P5TT/&#10;D+Q0/w7iNf8O4jX/DeE1/w3hNf8N4TX/DeE1/w3/OR4B/z8aAf9DGAH/RhoB/0kjAf9JLQL/SDgD&#10;/0VEBf9DUAf/QF0J+z5pC/g9dA31PH8O8zuID/E7kBDvOpgR7TqfEuw5phPqOa4T6Tm2FOc5wRTm&#10;Oc4V4jnjFd458RXbOvwU2Dr/E9U7/xLTO/8S0jv/EdI7/xDSO/8Q0jv/ENI7/xD/PRsB/0MWAP9I&#10;FAD/TBcB/08fAf9QKAH/TzMC/00/BPtKSgb1R1cJ8UZkDO1Ebw7pQ3kR50KDE+RBixTiQJMW4D+b&#10;F98/ohjdPqoZ2z6zGtg+vRrWPsob0j7fG84+7xvLP/sayUD/GMdA/xfGQf8VxUH/FMRB/xTEQf8U&#10;xEH/FMRB/xT/QRcA/0cSAP9MEAD/UhQA/1YbAP9XJAH/Vi4C+FQ5A/FRRQbrT1IJ5k1eDOFLaRDd&#10;SXQT2Uh9FtVGhhjSRY4a0EWWHM5EnR3MRKUeykOtH8hDtiDGQ8MhxUPTIcFD6SG+RPcfvEX/HbpG&#10;/xu5R/8ZuEf/GLhH/xe4R/8XuEf/F7hH/xf/RBQA/0sQAP9RDgD/VxEA/1sWAP9dHgD5XSgB71sz&#10;AudZPwTgV00I2lRZDdNSZBLOUG4Wyk53GcdMgBzFS4gewkqQIMBKlyG+SZ8jvEinJLpIsCW4SLwm&#10;t0jLJ7RH4yeySfMlsEr/Iq5L/x+uTP8drUz/G61N/xqtTf8arU3/Gq1N/xr/RxEA/08NAP9WDAD/&#10;XA4A/2ASAP1iGADwYyEA5mIsAd5gOgPUXkgHzVtUDcdYXxPDVmkXv1RyG7xSeh65UYIhtlCKI7RP&#10;kSWyTpknsE2iKK5NqyqsTLYrqkzELKhM2yymTe8qpE/9JqRQ/yOjUf8go1L/HqJS/x2iUv8dolL/&#10;HaJS/x3/Sg8A/1IKAP9aCQD/YAsA/2UOAPVnEQDoaBgA3WckANJmNQLKZEQHw2FQDb1eWxO5XGQY&#10;tVptHLFYdSCuV30jrFWEJalUjCinU5QqpVKdLKNSpi2hUbEvn1G+MJ1R0TCbUeovmlP6KppV/yaZ&#10;Vv8jmVb/IZlX/x+ZV/8fmVf/H5lX/x//TQ0A/1UGAP9dBQD7ZAcA72kJAOlrDADhbBAA020eAMls&#10;MQLCakAHu2dMDbVkVxOwYWAZrF9pHahdcSGlXHgkolqAJ6BZhyqdWJAsm1eYLplWojCWVawylFW5&#10;M5NVyjORVeUzkVf3LZFZ/ymRWv8lkVv/I5Fb/yGRW/8hkVv/IZFb/yH/TwsA/1cCAP9hAgDqaAEA&#10;3m0EANhwCADVcAsAy3IbAMJxLgK6bz0GtGxJDa5pVBOpZ10ZpGRlHaFibSGdYXQlml98KJhegyuV&#10;XYstkluUMJBbnjKNWqg0i1m1NYpZxjaIWeE2iFz0MIhd/yuJXv8oiV//JYlf/yOJX/8jiV//I4lf&#10;/yP/UQkA/1oAAPVkAADgbAAA13EDANB0BgDNdQkAxHYXALx2KgG0dDoFrnFGDKduURKia1oYnmli&#10;HZpnaSGWZXElk2R4KJBigCuNYYgui2CRMYhfmjOGXqU1g16yN4JewjeAXtw4gF/yM4Fh/y2CYv8p&#10;gmP/JoJk/yWCZP8lgmT/JYJk/yX/UwYA/10AAOdnAADbbwAA0HQCAMp4BQDGeQcAvnoVALZ6KAGv&#10;eDcFqHZEC6JzThKccFcYmG1fHZRrZyGQam4ljWh1KIpnfSuHZYUuhGSOMYFjlzR/YqI2fGKvOHpi&#10;vjl5YtU5eWPvNHpl/i97Zv8rfGf/KHxn/yZ8Z/8mfGf/Jnxn/yb/VQMA/2AAAONqAADVcgAAzHgB&#10;AMV7AwDAfQUAuX4SALF+JQGqfTUEo3pBCp13TBGXdFUXknJdHI5wZCCKbmskh2xyKIRreiuBaoIu&#10;fmmLMXtnlTR4Z6A2dmasOHRmvDlzZtE6c2ftNnRp/TB1av8sdmv/KXdr/yd3a/8nd2v/J3dr/yf/&#10;VwAA9mMAAN9tAADRdQAAyHsAAMF/AgC7gAMAtIEQAKyCIwGlgTIEnn4/CZh7ShCSeVMWjXZbG4l0&#10;YiCFcmkkgXFwJ35vdyt7bn8ueG2IMXVskjRza543cGqqOW5quTptas46bWvrN29t/DFwbv8tcW7/&#10;KnFv/yhxb/8ocW//KHFv/yj/WQAA62UAANtwAADNeAAAxH4AALyCAQC2hAEAroUOAKeGIACghTAD&#10;moI9CJOASA+OfVEViXtZGoR5YB+Ad2cjfHVuJ3l0dSp2c30uc3KGMXBxkDRtcJw3am+oOWhvtzpn&#10;b8s6Z3DpN2lx+jJrcv8tbHP/Kmxz/yhsc/8obHP/KGxz/yj/XAAA52gAANVzAADJewAAwIIAALiG&#10;AACxiAAAqYkNAKKKHQCciS4ClYc7B4+FRQ6Jgk8UhIBXGX9+Xh57fGUieHtsJnR5cypxeHstbneE&#10;MGt2jjNodZo2ZXSmOGN0tTlhdMk6YXTnOGN2+TJldv8uZnf/K2d3/ylnd/8pZ3f/KWd3/yn/XwAA&#10;42wAANB2AADFfwAAvIUAALSKAACsjAAAo44KAJ2OGgCXjisCkIw4BoqKQwyEh0wSf4VVGHqEXB12&#10;gmMhc4BqJW9/cSlsfnksaH2CL2V8jDJie5g1X3qkN116szhcesc5XHrlN157+DJfe/8uYHz/K2F8&#10;/ylhfP8pYXz/KWF8/yn1YgAA3m8AAMx6AADAgwAAt4kAAK+OAACmkQAAnZIGAJeTFwCRkygBi5I2&#10;BYWQQQt/jkoReoxSFnWKWhtxiGEfbYdoI2qGbydmhHcrY4OALmCCijFdgZY0WoGjNliAsjdWgMU3&#10;VoDjNliB9zFZgf8tW4L/KluC/ylbgv8pW4L/KVuC/ynsZgAA2HMAAMd+AAC8hwAAs44AAKmSAACg&#10;lQAAlpgBAJCZEwCKmSQBhZgyBH+WPgl5lEgOdJNQFG+RVxlrkF4daI5lIWSNbSVgjHUoXYt+K1qK&#10;iC5XiZQxVImhM1KIsDRRiMM1UIjiNFKI9jBTiP8sVIj/KVWI/yhViP8oVYj/KFWI/yjmawAA0HgA&#10;AMKDAAC3jAAArZIAAKOWAACamgAAjp4AAIefEACDnyAAfp8vAnidOwdznEUMbptNEWmZVRZlmFwa&#10;YZdjHl6WaiFblXIlV5R8KFSThitRkpIuTpKgMEySrzFLksIxSpHgMUyR9S1Nkf8qTpD/KE6Q/yZO&#10;kP8mTpD/Jk6Q/ybecAAAyX0AALyJAACykgAAp5cAAJ2bAACTnwAAhqQAAH6mDAB6phsAdaYqAXCm&#10;NwRspUEJZ6NKDWOiUhJfoVkWW6FhGVigaB1Un3AgUZ56I06dhCZLnZEpSJyeKkacrixFnMEsRZzf&#10;K0Wb9ClGmv8nR5r/JUea/yRHmv8kR5r/JEea/yTUdwAAwoQAALaPAACrlgAAoZwAAJagAACLpQAA&#10;f6oAAHSuBQBvrxQAbK8kAGivMgJkrj0FX61GCVusTw1YrFYRVKteFFGqZhdOqm4aS6l4HUipgyBF&#10;qI8iQ6idJEGorSVAqMAlP6jfJT+m9CNApf8iQKX/IUCk/yBApP8gQKT/IECk/yDKfgAAu4sAAK+V&#10;AACkmwAAmaEAAI6mAACCrAAAd7EAAGq2AABjuA4AYbgdAF64LAFauDgCV7hCBVO4SwhQt1MLTbdb&#10;Dkq2YxBHtmsTRLV1FkK1gRg/tY4aPbWcHDu1rBw6tcAdObXfHDmz9Bw5sv8cObH/Gzmw/xs5sP8b&#10;ObD/Gzmw/xvBhgAAtJMAAKeaAACcoAAAkacAAIWtAAB5swAAbbgAAGK9AQBWwgcAU8MUAFLDIwBQ&#10;xDABTcQ7AkrERQNHxE4FRcRXB0LDXwlAw2gLPcNyDTvDfg84w4wRNsObEjXDqxMzw8ATM8PgEzPB&#10;9RMywP8UMr//FDG+/xQxvv8UMb7/FDG+/xS4kAAAq5kAAJ+gAACTpwAAh64AAHu0AABuuwAAY8AA&#10;AFjFAQBNygUARM8MAEPQFwBC0CUAQNAyAD/RPQE90UcBO9FQAjnSWQM20mMENNJuBTLSegcw0ogI&#10;LtKYCS3TqQks074KLNPfCSvR8woqz/4LKc7/DCnN/w0pzf8NKc3/DSnN/w2umAAAop8AAJamAACJ&#10;rgAAfLYAAG+9AABjwwAAV8gAAEzNAABC0gMAOdkJADXfEAA03xsAMuAnADHhMgAw4T0ALuJHAC3i&#10;UAEr4loBKuNlAijjcQIm5H8DJeSPAyPloQQi5bQEIeXNBCDk7AQg4vsEH+H/BR/g/wUf4P8FH+D/&#10;BR/g/wWkngAAmKUAAIuuAAB9tgAAcL4AAGPGAABWywAAS9AAAEDVAAA23AAAL+UHAC3tEAAr7hgA&#10;Ke4iACfvKwAl7zQAI/A8ACHwRQAf8U4AHfJYARvyZAEZ83EBGPOBARf0kgIV9KUCFPW6AhP11gIT&#10;9O8CEvL8AhLw/wIS8P8CEvD/AhLw/wKapAAAja0AAH+2AABxvwAAY8cAAFbOAABJ0wAAPdoAADPf&#10;AAAq4wAAJvQFACT7DQAh/BMAHv0bABz9IgAZ/ikAF/4xABX/OQAT/0EAEf9KABD/VQAO/2EADP9v&#10;AQz/gAEK/5MBCf+mAQj/ugEH/9QBB//rAQb/9gEG//YBBv/2AQb/9gGPrAAAgLYAAHK/AABjyQAA&#10;VtEAAEjYAAA73QAAMOIAACbmAAAf8AAAHP8AABn/CQAW/w4AFP8TABH/GQAP/x4ADf8kAAv/KwAJ&#10;/zIABv87AAP/RAAA/08AAP9cAAD/awAA/30AAP+QAAD/owAA/7QAAP/GAAD/1gAA/9YAAP/WAAD/&#10;1gCCtQAAc78AAGTJAABW0wAAR9sAADrgAAAu5QAAI+kAABrtAAAV/QAAEv8AABD/AgAO/wkAC/8N&#10;AAj/EAAE/xMAAf8YAAD/HgAA/yQAAP8rAAD/MwAA/z0AAP9JAAD/VgAA/2YAAP94AAD/igAA/5sA&#10;AP+oAAD/sQAA/7EAAP+xAAD/sQD/JSsB/ygpAf8pKQH/KCwB/yMyAf8eOwL/GkcC/xdVA/8VYgP/&#10;E3AD/xJ8A/8ShwP/EpED/xKZA/8SoAP/EqcD/xKtA/8RtAP/EbsD/xHEA/8RzgP/Ed8D/xHrAv8S&#10;9gL/Ev4C/xL/Av8S/wL/Ev8C/xL/Av8S/wL/Ev8C/xL/Av8S/wL/KCkB/ysmAf8sJgH/KykB/ygv&#10;Af8iOAL/IEQC/x1SA/8bXwP/GGwD/xd5BP8XhAT/F44E/xeWBP8WnQT/FqQE/xaqBP8WsQT/FrgE&#10;/xbAA/8WygP/FtsD/xboA/8X9AP/F/0D/Bf/AvsX/wP7F/8D+hf/A/oX/wP6F/8D+hf/A/oX/wP/&#10;KiYB/y4jAf8vIgH/LyUB/ywrAf8qNQL/J0EC/yROA/8iWwP/IGgE/x50BP8dgAT/HYoE/x2SBf8d&#10;mgX/HaEF/x2nBf8drQX/HbQE/x29BP8dxwT/HdQE/h3mBPsd8gT3HvsD9R7/BPQe/wTzHv8E8x7/&#10;BPIe/wTyHv8E8h7/BPIe/wT/LiIB/zIfAf80HgH/MyAB/zImAf8yMgH/Lz4C/yxKA/8qVwP/J2QE&#10;/yZwBf8lewX/JIUF/ySOBv8klgb/JJ0G/ySjBv8kqgb9JLEG/CS5Bvskwwb5JM8G9iTjBvIk8AXu&#10;JfoF7SX/Busl/wbqJf8G6SX/Bukl/wbpJf8G6SX/Bukl/wb/Mh4B/zYbAP84GQD/OBsB/zojAf85&#10;LQH/ODoC/zVGA/8yUgT/MF8E/y5rBf8tdgb9LIAH+iyJB/krkQf3K5kI9SufCPQrpgjzK60I8Su1&#10;CPArvwjuK8sI6yvfCOcs7gjkLPoI4iz/CeAs/wneLP8I3iz/CN0s/wjdLP8I3Sz/CN0s/wj/NRoA&#10;/zoWAP89FAD/PxcA/0EfAP9BKQH/QDQB/z1BAv86TQP8OFoF+DZlBvQ1cQfxNHsI7zOECe0zjQnr&#10;MpQK6TKbCugyogvmMqoL5DKyDOMyuwzhMsgM3zLcDNoy7A3VM/gN0jP/DdAz/wzOM/8MzTT/C8w0&#10;/wvMNP8LzDT/C8w0/wv/ORYA/z4SAP9BEAD/RRMA/0gbAP9IJAD/Ry8B/kQ7AvdCRwPxP1QF7D5g&#10;Bug8awjlO3YJ4jt/C+A6iAzdOZAN2zmXDtk4ng/WOKYQ1DiuEdI4txHQOMMSzjjTEso46BLHOfcS&#10;xDn/EcI6/xDBOv8PwDr/Dr86/w6/Ov8Ovzr/Dr86/w7/PRMA/0IPAP9GDQD/SxAA/04WAP9PHwD9&#10;TikB9Ew0AexIQQLmR04E4EVbBttEZgnWQnAM0kF5Ds9AghDNQIoRyj+RE8k/mRTHPqAVxT6oFsM+&#10;sRfBPrwXwD7LGL0+4hi6PvIXtz//FrVA/xS0QP8Ts0H/EbNB/xCzQf8Qs0H/ELNB/xD/QBAA/0YM&#10;AP9LCgD/UQ0A/1MRAP9UGADzVCIA6VItAeFQOwHaT0kD0k1VB8xLYAvISWoOxUhzEcJHexO/RoMV&#10;vUWLF7tFkxi5RJoZt0OiGrVDqxu0Q7YcskPEHbBD2R6tQ+0dq0X8GqlF/xioRv8WqEb/FadH/xOn&#10;R/8Tp0f/E6dH/xP/RA4A/0oIAP9QBgD/VQoA/1gNAPdZEQDqWBgA31ckANRXNQHMVUQExlRQCMFS&#10;Wwy9UGUQuU5tE7ZNdha0TH0YsUuFGq9KjRutSZUdq0mdHqlIpiCnSLAhpUi9IqRIzyKhSOgioEn4&#10;Hp9L/xueS/8ZnUz/F51M/xadTP8WnUz/Fp1M/xb/RwsA/00CAP9UAgD3WgQA610HAOddCwDhXBAA&#10;010eAMpdMAHDXD8EvVpMCLdYVwyzVmARr1RpFKxTcRepUXgap1CAHKRPhx6iT48goE6YIZ5NoSOc&#10;Taskmk24JZlMyCaWTOImlU71IpRP/x+UUP8clFH/GpRR/xiUUf8YlFH/GJRR/xj/SQgA/1AAAPtY&#10;AADlXgAA3WIDANZjBwDUYQoAymIZAMJjLAG7YjsDtGBICK9dUwyqW1wRplpkFaNYbBigV3QbnVV7&#10;HZtUgyCZVIsillOTJJRSnSWSUacnkFGzKI5RwymNUd0qjFLyJotU/yKLVf8ei1b/HItW/xqLVv8a&#10;i1b/GotW/xr/TAQA/1MAAOxcAADfYgAA1GYBAM5oBQDLZwgAwmcWALpoKAGzZzgDrWVFB6hjUAyj&#10;YVkRn19hFZtdaBiYXHAblVp3HpNZfyGQWIcjjlePJYxXmSeJVqMph1avKoVVvyuEVtUsg1fvKYNY&#10;/iSDWf8ghFr/HoRa/xyEWv8chFr/HIRa/xz/TgEA/1cAAOVfAADYZgAAzmoAAMdsAwDDawUAvGwS&#10;ALRtJQCtbDUDp2pCB6FnTQycZVYRmGNeFZRiZRiRYGwbjl90HoxeeyGJXYMkhlyMJoRblSiBWqAq&#10;f1qsLH1auy18Ws8ue1vsK3xc/CZ8Xf8ifV7/H31e/x19Xv8dfV7/HX1e/x3/UAAA9VkAAOFjAADS&#10;agAAyW4AAMJwAQC9cAMAtnAQAK5xIgCocDICoW4/BpxsSguXalMQkmhbFI5mYhiLZWkbiGNwHoVi&#10;eCGCYYAkgGCJJn1fkil7Xp0reF6pLXZeuC51XswvdF7pLXVg+id2Yf8jd2L/IHdi/x53Yv8ed2L/&#10;Hndi/x7/UgAA7FwAANxmAADObQAAxHIAAL10AAC3dAEAsHQOAKl1HwCidC8CnHI9BZdwRwqRblEP&#10;jWxZFIlqYBeFaWcbgmhuHn9mdSF9ZX0kemSGJ3djkCl1Y5sscmKnLnBiti9vYskvbmLmLm9k+Shw&#10;Zf8kcWb/IXFm/x9xZv8fcWb/H3Fm/x//VAAA6F8AANdpAADKcAAAwHUAALl4AACyeAAAq3gNAKR5&#10;HQCeeC0Bl3c6BZJ1RQqMck4OiHBWE4RvXheAbWQafWxrHXprcyB3ansjdGmDJnJojSlvZ5ksbGal&#10;Lmpmsy9pZsYwaGbkL2po9ylraf8lbGn/Imxq/yBsav8gbGr/IGxq/yD/VwAA5GIAANJsAADGcwAA&#10;vXgAALV7AACtfAAApXwKAJ99GgCZfCoBk3s4BI15QwmId0wOg3VUEn9zWxZ7cmIZeHBpHXVvcCBy&#10;bngjb22BJmxsiylqbJcsZ2ujLmVrsi9ka8QwYmvhL2Rs9ipmbf8mZm3/I2du/yBnbv8gZ27/IGdu&#10;/yD2WQAA4GUAAM5vAADCdgAAuXwAALF/AACpgAAAoIAHAJmBFwCUgSgBjoA1A4h+QQiDfEoNfnpS&#10;EXp4WRV2d2AZc3ZnHHB0bh9tc3YjanJ/JmdxiSlkcZUrYnChLWBwsC9ecMIvXXDfL19x9Spgcf8m&#10;YXL/I2Jy/yBicv8gYnL/IGJy/yDvXAAA3GkAAMpyAAC+egAAtYAAAK2EAACkhQAAmoUDAJSFFACO&#10;hiUBiYQzA4ODPgd+gUgLeX9QEHV+VxRxfV4YbntlG2t6bB5oeXQiZXh9JWJ3hyhfdpMqXHafLFp1&#10;ri5ZdcAuWHXdLll28ypbdv8mXHf/I1x3/yBcd/8gXHf/IFx3/yDqYAAA1WwAAMV2AAC6fgAAsYQA&#10;AKiIAACfiQAAlIoAAI2KEQCIiyEAg4owAn6JOwV5h0UKdIZODnCEVRJsg1wWaYJjGmaBah1igHIg&#10;X397I1x+hSZZfZEpV3yeK1V8rCxTfL4tUnzaLVN88ilVfP8lVnz/Ild8/yBXfP8gV3z/IFd8/yDl&#10;ZAAAz3AAAMF6AAC2gwAArYkAAKOMAACZjgAAjY8AAIaQDgCBkR0AfZAsAXiPOARzjkIIbo1LDGqM&#10;UxBniloUY4lhF2CIaBtdh3AeWoZ5IVaFgyRUhY8mUYScKE+EqipNhLwqTYTXKk2D8SdPg/8kUIP/&#10;IlCD/x9Qg/8fUIP/H1CD/x/eaQAAyXUAALyAAACyiAAAqI0AAJ2RAACTkwAAhZYAAH6XCwB5lxkA&#10;dZcoAXGXNQNslj8GaJVICmSUUA1hk1cRXZJeFVqRZhhXkG4bVI93HlGOgSBOjo0jS42aJUmNqSZI&#10;jbsnR43UJ0eM8CRIjP8iSYv/IEqL/x5Ki/8eSov/HkqL/x7VbgAAw3sAALeFAACsjQAAopIAAJeW&#10;AACMmQAAf5wAAHWeBQBwnxMAbZ8jAGmfMAFlnjsEYZ5FB12dTQpanFQNV5tcEVSaYxRRmmsXTpl0&#10;GUuYfxxImIseRZeZIEOXqCFCl7oiQZfTIkGW7yBClf4eQpX/HUOU/xxDlP8cQ5T/HEOU/xzMdQAA&#10;vIEAALGMAACmkgAAm5cAAJGbAACFnwAAeaMAAGqnAABlpw4AY6gcAGCoKwFdqDYCWadABFanSQZT&#10;plEJUKZZDE2lYA5KpWkRR6RyFESkfRZCo4kYP6OXGj2jpxs8o7kcO6PSGzui7xs7oP4aO5//GTyf&#10;/xg8n/8YPJ//GDyf/xjEfAAAtokAAKqSAACflwAAlZwAAImhAAB9pgAAcaoAAGSuAABasQgAV7EU&#10;AFWyIwBTsjABULI7Ak2yRANLsU0FSLFVB0WxXQlDsWULQLBvDT6weg87sIcROa+WEzevphQ2r7gU&#10;NbDRFDWu7xQ0rf4UNKz/FDSr/xQ0q/8UNKv/FDSr/xS7hQAAr5AAAKOXAACYnQAAjKMAAICoAAB0&#10;rQAAaLIAAFy2AABQugEASbwNAEi8GQBGvScARb0zAEO9PQFBvUcBP71QAj29WAM6vWEFOL1rBja9&#10;dwg0vYQJMr2TCjC9pAsvvbcMLr7QCy687gwtuv4NLLn/DSy4/w4suP8OLLj/Diy4/w6zjwAAppcA&#10;AJudAACPowAAg6oAAHawAABqtQAAXroAAFK+AABHwgEAPccGADjJEAA3yRsANsonADXKMwA0yz0A&#10;M8tHADHLUQEwy1sBLsxlAizMcQIqzH8DKcyQBCfMoQQmzbQEJc3OBCXL7gQkyfwGI8j/ByPH/wcj&#10;x/8HI8f/ByPH/weplgAAnp0AAJKjAACFqwAAeLIAAGu4AABfvgAAUsIAAEfGAAA9ygAANM8EACvU&#10;CQAm2Q8AJdkZACXaJQAk2jAAI9s7ACPbRQAi3FAAId1bACDdaAAe3nYAHd6HARzfmQEa36wBGd/E&#10;ARje5wEY3PgBGNv/Ahfa/wIX2v8CF9r/Ahfa/wKgnAAAlKMAAIerAAB5swAAbLoAAF/BAABSxgAA&#10;RsoAADvOAAAx0wAAKdkAACHeBQAe6A4AHegVABvpHgAZ6ScAGOowABbqOQAV60MAFOxOABLsWgAR&#10;7WcAEO53ABDuigAO754ADvCzAA3wzQAM7+wADO38AAzr/wAM6/8ADOv/AAzr/wCXowAAiasAAHu0&#10;AABtvAAAX8QAAFLKAABFzgAAOdMAAC/YAAAl3QAAHeEAABjsAgAW9wsAFPcRABH4FwAQ+B4ADvkl&#10;AA35LQAL+jUACfs/AAf7SgAE/FcAA/1mAAL+dwAA/YsAAP2fAAD8tQAA/NEAAPztAAD8/AAA/P0A&#10;APz9AAD8/QCLqwAAfbQAAG69AABgxgAAUs0AAETSAAA32AAALN0AACLhAAAZ5QAAE+oAABD6AAAO&#10;/wYADf8MAAr/EAAH/xQABP8aAAH/IAAA/ycAAP8wAAD/OgAA/0UAAP9TAAD/YgAA/3UAAP+KAAD/&#10;nwAA/7MAAP/HAAD/5QAA/+UAAP/lAAD/5QB/tAAAcL0AAGHHAABT0AAAQ9YAADbdAAAq4gAAH+YA&#10;ABbqAAAQ7QAADPoAAAn/AAAG/wAAAv8EAAD/CQAA/w0AAP8QAAD/FAAA/xoAAP8hAAD/KQAA/zQA&#10;AP9AAAD/TgAA/14AAP9yAAD/hwAA/5oAAP+qAAD/uQAA/7kAAP+5AAD/uQD/ICkB/yInAf8iJwH/&#10;HyoB/xkwAf8SOQH/EEUB/w1TAf8MYAH/Cm0C/wl5Av8JhAL/CY4B/wmWAf8JnQH/CaMB/wmpAf8J&#10;sAH/CLcB/wi+Af8IyAH/CNYB/wjmAf8I8QH/CPsA/wj/AP8I/wD/Cf8B/wn/Af8J/wH/Cf8B/wn/&#10;Af8J/wH/IyYB/yUkAP8lJAD/IycB/x0sAf8YNQH/FUIB/xJQAf8QXQL/DmoC/w52Av8OgAL/DooC&#10;/w6SAv8OmgL/DqAC/w6mAf8NrQH/DbMB/w27Af8NxQH/DdEB/w3jAf8N7wH+DfoB+g3/AfkO/wH5&#10;Dv8B+Q7/AfgO/wH4Dv8B+A7/AfgO/wH/JiMA/yggAP8oIAD/JiIA/yIoAf8gMgH/HD8B/xlMAf8X&#10;WQL/FWUC/xNxAv8TfAL/E4YC/xOOAv8SlgL/Ep0C/xKjAv8SqQL/ErAC/xK3Av8SwQL/EswB/RLf&#10;AfkT7QH1E/gB8xP/AfIT/wHxE/8C8BT/AvAU/wLwFP8C8BT/AvAU/wL/Kh8A/ywcAP8sGwD/Kx0A&#10;/ykkAP8oLwH/JTsB/yJIAf8fVAL/HWEC/xttAv8adwL/GoEC/xqKAv8akgL/GpkC/RqfAvwapgL7&#10;GqwC+Rq0AvgavQL2GsgC8xrbAu8a6gLsG/cC6Rv/Augb/wPnHP8D5hz/A+Uc/wPlG/8D5Rv/A+Ub&#10;/wP/LRsA/zAXAP8xFQD/MBYA/zEgAP8wKgD/LjYB/ytDAf8oTwL/JlwC/yRnAvwjcgP5I3wD9yKF&#10;A/UijQPzIpUD8iKbA/AiogPvIqkD7SKxA+wiuQPqIsUD6CLVA+Qj6QPgI/YE3iP/BNsk/wTZJP8E&#10;2CT/BNck/wTWJP8E1iT/BNYk/wT/MRYA/zQSAP82EQD/NxMA/zkbAP84JQD/NjEB/zM9Af0xSgH4&#10;LlYC9C1iA/AsbQPtK3cD6iuABOgqiATmKpAE5SqXBOMqngXhKqUF4CqtBd4qtgXcKsIF2irSBtUr&#10;5wbQK/UHzSz/B8ss/wfJLP8HyCz/B8cs/wbHLP8Gxyz/Bscs/wb/NRIA/zkOAP86DQD/PhAA/0AW&#10;AP8/IAD/PSoA+Ts3AfI4RAHsNlEC5zVcA+M0ZwPgM3IE3TN7BdoygwbWMosG1DKTB9IxmgjQMaEI&#10;zjGpCcwxsgnLMbwKyTHKCsYy4QvCMvELvzP+C70z/wq7M/8KujP/Cboz/wm6M/8JujP/Cboz/wn/&#10;ORAA/z0LAP9ACQD/RA0A/0YRAP9FGQD3RCMA7kEvAOY/PAHgPkoB2j1XAtM8YgTPO2wGzDp1B8k6&#10;fQnHOYUKxTmMC8M4lAzBOJsNwDijDb44rA68OLYPujjDD7k41xC1OOwQsjn7D7A6/w6vOv8Nrjr/&#10;DK06/wutOv8LrTr/C606/wv/PA0A/0AGAP9FBAD/SQkA/0sNAPlKEQDtSRoA40YmANpGNgDRRkUB&#10;y0VRA8ZEXAXCQmYIv0JvCrxBdwu6QH8NuD+GDrY/jhC0PpURsj6dErA+phOvPrAUrT69FKs+zRWp&#10;PuYVpj/3E6RA/xKjQP8QokD/D6JA/w6iQf8OokH/DqJB/w7/PwkA/0QAAP9KAAD3TgIA7FAGAOpP&#10;CwDjTBAA1kweAM1NMADGTT8BwExMBLtLVwa3SWEJtEhpDLFHcQ6uRnkQrEaAEapFiBOoRJAUpkSY&#10;FqRDoReiQ6sYoEO3GZ9DxxmdQ+Aam0TzF5lF/xWYRv8TmEb/EZhG/xCXRv8Ql0b/EJdG/xD/QgUA&#10;/0cAAPdPAADlUwAA3VUBANdVBgDVUgsAy1MZAMNUKwC8VDsBtlJIBLFRUgetUFwKqU5kDaZNbA+k&#10;THQRoUt7E59KghWdSooXm0mTGJlJnBqXSKYblUiyHJRIwR2SSNgdkEnvG49K/hiPS/8Wjkv/FI5M&#10;/xKOTP8Sjkz/Eo5M/xL/RQAA/0sAAOlTAADeWAAA01sAAM1bBADKWAcAwlgVALpaJwCzWjcBrlhE&#10;BKlXTwekVVgKoVRgDZ5TaBCbUW8TmFB2FZZQfheUT4YZkk6OGo9OmByNTaIdi02uH4pNvCCITdAg&#10;h03rH4ZP/BuGUP8YhlD/FoZQ/xSGUf8UhlH/FIZR/xT/RwAA+E8AAORXAADVXQAAzGAAAMVgAgDB&#10;XgUAul0RALNfIwCsXzMBpl5AA6FcSwedWlQKmVlcDpZYZBGTVmsTkFVyFo5UehiLVIIaiVOKHIdS&#10;lB6FUp4fg1GqIYFRuCJ/UcsiflLnIX5T+R1+VP8aflX/F35V/xZ+Vf8VflX/FX5V/xX/SgAA7lIA&#10;AN5bAADPYQAAxmQAAL9lAAC6YwIAs2IPAKxjIACmYzABoGI9A5thSAaWX1EKkl5ZDY9cYRGMW2gT&#10;iVpvFoZZdhiEWH4agleHHH9XkB99Vpshe1anInlWtSN3VsckdlbkJHZX9x93WP8bd1n/GXdZ/xd3&#10;Wf8Wd1n/FndZ/xb/TAAA6VYAANlfAADLZQAAwWgAALppAAC0aAAArWcNAKZoHACgaC0Bmmc6A5Vl&#10;RQaQY04KjGJXDYlhXhCGX2UTg15sFoBdcxh+XHsae1yDHXlbjR92WpghdFqkI3JasiRxWsQlb1rh&#10;JXBb9iBxXP8ccV3/GnFd/xhxXf8XcV3/F3Fd/xf9TwAA5VkAANNiAADHaAAAvWwAALZtAACvbAAA&#10;p2sLAKBsGQCbbCoBlWs3ApBpQwWLaEwJh2ZUDINlWxCAY2ITfWJpFXphcBh4YXgadWCBHXNfix9w&#10;XpYibl6iJGxesCVrXsEmaV7eJmpf9CFrYP8da2H/G2xh/xlsYf8YbGH/GGxh/xj1UQAA4lwAAM9l&#10;AADDawAAuW8AALFxAACqcQAAom8IAJtvFwCWcCcAkG81AotuQAWGbEkIgmpSDH5pWQ97aGASd2Zm&#10;FHVmbhdyZXYacGR+HW1jiB9rY5MiaWKgJGZiriVlYr8mZGLaJmRj8iJlZP8eZmT/G2dk/xlnZf8Y&#10;Z2X/GGdl/xjwUwAA3V8AAMtoAAC/bwAAtnMAAK51AACmdQAAnXMFAJZzFACRdCQAi3MyAoZyPgSB&#10;cEcIfW9PC3ltVw52bF4Rc2tkFHBqbBdtanMaa2l8HGhohh9mZ5EiY2eeJGFmrCVgZr0mX2fWJl9n&#10;8SJgaP8eYWj/HGJo/xpiaP8ZYmj/GWJo/xnsVwAA2WIAAMdrAAC8cgAAs3cAAKp5AACheQAAl3cB&#10;AJB4EQCLeCEAhngvAYF3OwR8dUUHeHRNCnRyVQ5xcVwRbnBjFGtvahZobnEZZm56HGNthB5gbI8h&#10;XmycI1xrqiVaa7smWWzTJlps7yNbbP8fXG3/HF1t/xpdbf8ZXW3/GV1t/xnoWgAA0mYAAMNvAAC4&#10;dgAAr3sAAKZ+AACdfgAAkXwAAIp8DwCFfR4AgX0tAXx8OQN3ekMGc3lLCXB4Uwxsd1oQaXZhE2Z1&#10;aBZjdG8YYXN4G15ygh5bco0gWXGaIldxqCRVcbklVHHQJVRx7iJWcf4eV3H/HFdx/xpYcf8ZWHH/&#10;GVhx/xnjXgAAzWkAAL9zAAC0egAAq38AAKKCAACYgwAAi4EAAISBDQB/ghoAe4IpAXaBNgJygUAF&#10;bn9JCGp+UAtnfVcOZHxeEWF7ZhReem0XW3p2GVl5gBxWeIsfU3iYIVF3piJQd7cjT3fOI0937CFQ&#10;d/0eUXf/G1J3/xlSd/8ZUnf/GVJ3/xneYgAAyG4AALt3AACwfwAAp4QAAJ2HAACShwAAhIcAAH2H&#10;CQB4iBYAdIgmAHCIMgJshz0EaIZGBmWFTglhhVUMXoRcD1uDYxJZgmsVVoF0F1OAfhpQgIkcTn+W&#10;Hkx/pSBKf7YhSX/MIUl+6x9KfvwcS37/Gkt+/xlMfv8YTH7/GEx+/xjVZwAAw3MAALZ8AACshAAA&#10;ookAAJiLAACNjQAAfI0AAHWOBABvjxIAbZAhAGmQLgFljzkCYo5CBF6OSwdbjVIKWIxZDFaLYQ9T&#10;i2gSUIpxFE2JexdKiYcZSIiVG0aIox1EiLQdQ4jKHUOH6hxEhvsaRIb/GEWG/xdFhf8XRYX/F0WF&#10;/xfNbQAAvXgAALGCAACnigAAnI4AAJKQAACGkwAAeZUAAGyXAABmlw4AY5gbAGGYKQBemDUBWpc+&#10;A1eXRwVVlk8HUpZWCU+VXgxMlGYOSpRvEEeTeRNEk4UVQpKTF0CSohg+krMZPZLJGT2R6Rg9kPoX&#10;Po//Fj6P/xU+j/8VPo//FT6P/xXFcwAAt38AAKyJAAChjwAAlpMAAIuWAAB/mQAAc5wAAGSfAABc&#10;oAkAWaAUAFehIgBVoS8AUqE5AVChQwJNoEsESqBTBUigWgdFn2MJQ59sC0Cedg4+noMQO56RETmd&#10;oBI4nbITN57IEzed6BI2m/oSNpr/EjaZ/xE3mf8RN5n/ETeZ/xG+ewAAsYcAAKWPAACblAAAkJgA&#10;AIScAAB3oAAAa6QAAF+nAABSqgAATasOAEurGgBKqycASKszAEarPQFEq0YBQqtOAkCrVgM+q18F&#10;O6toBjmqcwg3qoAJNKqPCzKqnwwxqrAMMKrHDDCp5wwvp/oNL6b/DS+l/w0vpf8NL6X/DS+l/w22&#10;hAAAqo4AAJ6UAACUmQAAh54AAHujAABvqAAAY6wAAFevAABLsgAAQbUGAD62EQA9th4AO7YpADq3&#10;NAA5tz4AN7dHADa3UAE0t1oBMrdkAjC3bwMut3wELLeLBSq3nAUpt64GKLjFBSi35gUntfkHJrP/&#10;Byay/wgmsv8IJrL/CCay/wivjQAAopQAAJeaAACLoAAAfqYAAHGrAABlsAAAWbQAAE23AABCuwAA&#10;OL4BAC/CCQAtwxIALMMeACvDKQAqxDMAKcQ9ACjFRwAnxVEAJsVcACXGaAAjxnYBIsaGASDGmAEf&#10;xqsBHsfBAR7G5AEdxPgCHML/AxzB/wMcwf8EHMH/BBzB/wSllAAAmpoAAI6hAACBpwAAc64AAGe0&#10;AABauQAATr0AAELAAAA4wwAAL8cAACbLBAAe0AoAG9ERABrSGgAZ0iUAGNMvABjTOgAX1EQAFtRQ&#10;ABXVXQAU1WsAE9Z8ABLXjwAR2KQAENm7ABDZ3gAQ1fMAENP/ABDS/wEQ0f8BENH/ARDR/wGcmgAA&#10;kaEAAIOoAAB1sAAAaLcAAFu9AABOwQAAQsUAADfIAAAtzAAAJNAAABzVAAAV2gUAEOILABDjEQAO&#10;5BoADuQjAA3lLQAM5TcAC+ZCAArmTwAJ510ACOdtAAbmgAAF5pUABOarAALmxAAB5uYAAOf5AADn&#10;/wAA5v8AAOb/AADm/wCToQAAhakAAHexAABpuQAAW8AAAE7GAABBygAANc4AACrSAAAh1gAAGdsA&#10;ABLfAAAN4wAAC/EIAAnzDgAH8xMABPIaAALyIgAA8ioAAPI0AADyPwAA8kwAAPJcAADybQAA8oIA&#10;APKYAADzrQAA88YAAPTlAAD09gAA9PsAAPT7AAD0+wCHqQAAebIAAGq6AABcwgAATskAAEDOAAAz&#10;0wAAKNgAAB7dAAAV4QAAD+QAAAroAAAF8wAAA/0BAAD8CAAA+w0AAPsRAAD7FgAA/B4AAPwmAAD8&#10;MAAA/TwAAP5JAAD+WgAA/m0AAP+CAAD/mAAA/6wAAP/AAAD/2AAA/+QAAP/kAAD/5AB7sgAAbLsA&#10;AF3EAABPzQAAQNIAADLZAAAm3gAAG+IAABLmAAAM6gAABe0AAAD0AAAA/wAAAP8AAAD/AAAA/wQA&#10;AP8JAAD/DgAA/xIAAP8YAAD/IQAA/ysAAP83AAD/RgAA/1gAAP9rAAD/gAAA/5UAAP+mAAD/swAA&#10;/7sAAP+7AAD/uwD/GyYA/xwkAP8aJAD/FScA/xAtAP8KNgD/BUMA/wFQAf8AXgH/AGsB/wB2Af8A&#10;gQD/AIoA/wCSAP8AmgD/AKAA/wCmAP8ArAD/ALIA/wC5AP8AwgD/AM0A/wDfAP8A7AD/APgA/wD/&#10;AP0A/wD9AP8A/QD/AP0A/wD9AP8A/QD/AP0A/wD/HyMA/x8hAP8eIQD/GSMA/xMpAP8OMgD/DEAA&#10;/wlNAf8HWgH/BGcB/wNzAf8DfQH/A4cB/wOPAP8ClgD/ApwA/wKiAP8CqAD/Aq8A/wG2AP8BvgD/&#10;AckA/wHbAP8A6gD8APYA+AD/APcC/wD3A/8A9gT/APYE/wD2Bf8A9gX/APYF/wD/Ih8A/yIcAP8h&#10;HAD/Hh8A/xgkAP8VLwD/EjwA/xBJAP8OVgH/DGIB/wtuAf8LeQH/C4IB/wuLAf8LkgH/CpkB/wqf&#10;AP8KpQD/CqsA/wqyAP8KuwD9CsYA+wrUAPcK5wDzCvQA8Ar/AO8L/wDuDP8A7Qz/Ae0M/wHtDP8B&#10;7Qz/Ae0M/wH/JRsA/yYYAP8lFwD/IRgA/yAhAP8eKwD/GjcA/xdFAP8UUQH/El4B/xFpAf8RdAH/&#10;EX0B/xCGAf0QjgH8EJUB+hCbAfkQoQH3EKgB9hCvAfQQtwDzEMIA8RDQAO0Q5QDoEfIA5hH+AeQS&#10;/wHjEv8B4hL/AeIS/wHhEv8B4RL/AeES/wH/KRYA/yoTAP8pEgD/JxMA/ygcAP8nJwD/IzMA/yA/&#10;AP8dTAD/G1gB/BlkAfgZbgH2GHgB8xiBAfEYiQHvGJAB7hiXAewYngHqGKQB6RisAecYtAHmGL8B&#10;5BjNAeAZ4wHcGvEB2Br+AtQb/wLSG/8C0Rv/AtAb/wLQG/8C0Bv/AtAb/wL/LRIA/y4PAP8uDQD/&#10;LxAA/y8XAP8uIQD/LC0A/yk5APkmRgD0JFMB7yJeAesiaQHoIXMB5iF8AeMhhAHhIYwB4CGTAd4h&#10;mgHcIaEB2iGpAdghsQLVIbwC0yLJAtAi3wLMI/ADyCP9A8Yk/wPEJP8DwyT/A8Ik/wPBJP8DwST/&#10;A8Ek/wP/MA8A/zILAP8zCAD/Ng0A/zYSAP81GgD9MiUA9DAyAO0tPwDnLEwA4itYAd0rYwHZKm0B&#10;1Sp2AtIqfwLQKoYCziqOA8wqlQPKKpwDySqjBMcqrATFKrYEwyrDBcIq1QW+K+sFuiv5Brgs/wa2&#10;LP8FtSz/BbQs/wW0LP8FtCz/BbQs/wX/NAwA/zYFAP85AwD/PAgA/zwNAP07EwDxOB0A6DUpAOA0&#10;NwDZM0YA0TRSAc0zXQHJM2cCxjNwA8QyeATBMoAEvzKHBb4yjwa8MpYGujGeB7gxpge3MbAItTK8&#10;CLMyzAmxMuUJrTP1Casz/wmqM/8IqDP/B6gz/wenM/8HpzP/B6cz/wf/NwcA/zoAAP8+AAD6QQEA&#10;8UEGAPE/DQDmPBIA2zofANA7MQDKPEAAxDxNAcA8WAK8O2EDuTtqBbY6cga0OnoHsjmBCLA5iAmv&#10;OZAKrTiYCqs4oQupOKoMqDi2DaY4xQ2kON4OoTnxDZ86/wyeOv8LnTr/Cpw6/wmcOv8JnDr/CZw6&#10;/wn/OwIA/z4AAPdEAADmRwAA30gBANpGBgDZQAsAzUIZAMVEKwC+RDsAuURIAbVDUwOxQlwErkJl&#10;BqtBbAepQHQJpkB7CqQ/gwujP4oNoT6TDp8+nA+dPqUQmz6xEZo+vxGYPtQSlj/tEZQ//A+TQP8O&#10;kkD/DJJB/wuSQf8LkkH/C5JB/wv/PQAA/0MAAOlJAADeTgAA008AAM1OAwDKSQgAwkkUALtKJgC1&#10;SzYAr0tDAqtKTgOnSVcFpEhgB6FHZwmeRm8KnEZ2DJpFfQ6YRYUPlkSOEJRElxKSQ6ETkEOsFI9D&#10;uhWNQ80Vi0ToFYpF+hKJRv8QiUb/DohG/w2IRv8NiEb/DYhG/w3/QAAA8kcAAONPAADUUwAAy1UA&#10;AMRUAADAUAQAuU8RALJQIgCsUTIAp1E/AqJQSgOeT1MFm05cCJhNYwqVTGoMk0txDZFKeQ+OSoAR&#10;jEmJEopJkhSISJwVhkioFoVItReDSMcYgUjkGIFK9xWASv8SgEv/EIBL/w+AS/8OgEv/DoBL/w7/&#10;QwAA7EsAAN1TAADOWAAAxFoAAL1aAAC4VwEAsVQOAKpWHgClVi4An1Y7AZtVRgOXVFAFk1NYCJBS&#10;XwqNUWYMi1BtDohPdBCGT3wShE6FE4JOjhWATZkXfk2kGHxNshl6TcMaeU3fGnhO9Bd4T/8UeE//&#10;EnhQ/xB4UP8PeFD/D3hQ/w/9RgAA508AANZXAADIXAAAv18AALdfAACxXAAAqlkMAKRaGgCeWyoA&#10;mVs4AZRaQwOQWUwFjFhVCIlXXAqGVmMMg1VqDoFUcRB/U3kSfVOBFHpSixZ4UpUYdlGhGXRRrxtz&#10;UcAbcVHbHHFS8hlxU/8VcVT/E3JU/xFyVP8QclT/EHJU/xDzSAAA41MAANBbAADEYAAAumMAALNj&#10;AACsYQAApF4JAJ1fFwCYXycAk181AY5eQAOKXUoFhlxSB4NbWQqAWmAMfVlnDntYbhB4WHUSdld+&#10;FHRWiBdyVpMYb1afGm5VrBtsVb0ca1bVHWtW8BprV/8Xa1j/FGxY/xJsWP8RbFj/EWxY/xHxSwAA&#10;31YAAMxeAADAZAAAt2cAAK5oAACnZgAAn2IGAJhjFACSZCQAjWMyAYliPQKEYUcEgWBPB31fVgl6&#10;Xl0Ld11kDXVcaxBzXHMScFt7FG5bhRdsWpAZalqcG2hZqhxmWrodZVrRHWVa7htlW/4XZlv/FWZc&#10;/xNnXP8SZ1z/Emdc/xLtTgAA2lkAAMhhAAC8ZwAAs2oAAKtsAACiagAAmWcCAJJnEQCNZyEAiGcv&#10;AYRmOwJ/ZUQEe2RNBnhjVAl1YlsLcmFhDXBhaQ9tYHASa195FGlfgxdmXo4ZZF6aG2JeqBxhXrgd&#10;X17OHV9e7BtgX/0YYV//FWFf/xNiX/8SYl//EmJf/xLqUQAA1FwAAMRkAAC5agAAsG4AAKdwAACe&#10;bgAAlGsAAI1qEACHax4Ag2ssAH5rOAJ6akIDdmlKBnNoUghwZ1kKbWZgDWtlZw9oZG4RZmR3FGRj&#10;gRZhY4wYX2KYGl1iphxbYrYdWmLMHVpi6hxbY/wYXGP/Flxj/xRdY/8TXWP/E11j/xPmVQAAz18A&#10;AMFoAAC2bgAArHIAAKR0AACacwAAjm8AAIdvDQCCbxsAfXApAHlvNQF1bj8Dcm1IBW5sUAdrbFcK&#10;aWteDGZqZQ5kaWwRYWl1E19ofxZcaIoYWmeWGlhnpBxWZ7QdVWfKHVVn6BtWZ/sYV2f/Fldo/xRY&#10;Z/8TWGf/E1hn/xPhWAAAy2MAAL1rAACycgAAqXYAAKB4AACWdwAAiHMAAIFzCwB8dBcAeHQmAHR0&#10;MgFwcz0CbXNGBGpyTgdncVUJZHBcC2FwYw5fb2oQXG5zElpufBVXbYgXVWyUGVNsoxtRbLMcUGzI&#10;HE9s5xtRbPoYUWz/FVJs/xRSbP8TUmz/E1Js/xPcXAAAx2cAALlvAACvdgAApXsAAJx8AACRfAAA&#10;gngAAHp5BwB1eRQAcnojAG56LwFreToCaHlDA2R4SwVhd1IIX3dZClx2YAxZdWgPV3RwEVR0ehNS&#10;c4YWT3OTGE1yoRlMcrEaSnLGGkpy5RpLcvkXTHL/FUxy/xNNcv8STXL/Ek1y/xLUYAAAwmsAALV0&#10;AACrewAAon8AAJeBAACMgQAAen4AAHN/AgBufxEAa4AeAGiALABlgDcBYoBAA19/SARcflAGWX5X&#10;CFd9XgtUfGYNUXxuD097eBFMe4MUSnqRFkh6nxdGeq8YRXrEGER65BhFefgWRnn/FEZ4/xJHeP8R&#10;R3j/EUd4/xHNZQAAvXAAALF5AACngAAAnIQAAJKGAACGhgAAd4YAAGuGAABmhw0AY4cZAGCIJwBe&#10;iDMBW4g8AliHRQNWh00EU4ZUBlCGWwhOhWMKS4RsDEmEdg9Gg4ERRIOPE0KDnRRAgq4VP4PCFT6C&#10;4hU/gfcTP4H/EkCA/xFAgP8QQID/EECA/xDGawAAt3YAAKx/AACihQAAl4kAAIyLAACBjQAAc44A&#10;AGWPAABdjwkAWpAUAFiQIQBWkS0AU5A4AVGQQQJOkEkDTJBQBEqPWAVHj2AHRY5pCUKOcwtAjX8N&#10;Po2NDzyNnBA6jawROY3BETiN4RA4i/YQOIr/DzmJ/w85if8OOYn/DjmJ/w6/cgAAsn0AAKeGAACc&#10;igAAkY4AAIaRAAB6kwAAbZUAAF+XAABUmQEAT5kPAE6aGgBMmicASpoyAEiaPAFGmkQBRJpMAkKa&#10;VANAmVwEPplmBTuZcAc5mHwIN5iKCjWYmgszmKsLMpi/DDKY3wsxlvULMZX/CzGU/wsxk/8LMZP/&#10;CzGT/wu4egAArIUAAKGLAACWkAAAi5QAAH+XAABymwAAZp0AAFqgAABOogAARaQJAEKkEwBApB8A&#10;P6QqAD6lNAA8pT4AO6VHATmlTwE3pVgCNaVhAjOlbAMxpXkEL6SHBS2klwYspKkGK6S9Biqk3gYq&#10;ovUHKaH/Bymg/wgpn/8IKZ//CCmf/wixggAApYsAAJqRAACQlgAAg5oAAHafAABqogAAXqYAAFKp&#10;AABGqwAAPK0AADWvDAAzsBUAMrAhADGwKwAvsDUALrE+AC2xSAAssVEAK7FbACmxZwEnsXQBJrGD&#10;ASSxlAIjsaYCIrK7AiGy2wIhr/MDIK7/AyCt/wQfrP8EH6z/BB+s/wSqiwAAnZEAAJOXAACHnAAA&#10;eqIAAG2nAABgqwAAVa8AAEmxAAA+tAAAM7cAACq6AwAkvA0AIr0VACG9IAAhvSoAIL0zAB++PQAe&#10;vkcAHb5SABy/XgAav2wAGb98ABi/jgAXwKEAFsC2ABTA0wAVvvEAFbz/ARW7/wEUuv8CFLr/AhS6&#10;/wKhkgAAlpgAAIqeAAB9pAAAb6oAAGKvAABWtAAASrcAAD66AAAzvQAAKsAAACHEAAAZxwUAE8sL&#10;ABHMEgARzBsAEMwlAA/NLwAOzToADs1GAA3NUgANzmAADM5wAAvOgwAKzpcACc6sAAjOxgAIzugA&#10;CM37AAnL/wAJy/8ACcv/AAnL/wCYmAAAjZ4AAH+lAABxrAAAZLMAAFe5AABKvQAAPsAAADLDAAAo&#10;xgAAH8oAABfNAAAR0QAADNYFAAjZDAAG2RIABdobAATaJAAD2y4AAds5AADcRQAA3VIAAN5iAADe&#10;cwAA3ogAAN+dAADfswAA384AAODuAADf+gAA3/8AAN//AADf/wCPnwAAgaYAAHOuAABltQAAWL0A&#10;AErCAAA9xQAAMckAACbMAAAd0AAAFNQAAA7ZAAAJ3QAAA+EAAADjBwAA4w0AAOQSAADlGQAA5iIA&#10;AOcrAADpNgAA60MAAOxSAADsYgAA7XYAAO6MAADuoQAA77cAAO/RAADv6wAA8PYAAPD2AADw9gCE&#10;pwAAda8AAGe3AABZvwAAS8YAADzKAAAvzgAAJNIAABrYAAAS3AAADOAAAAXjAAAA5wAAAOsAAADr&#10;AAAA7QUAAO4LAADwEAAA8RUAAPMeAAD0JwAA9zMAAPlAAAD6UQAA+2MAAPx3AAD9jQAA/aMAAP62&#10;AAD+yQAA/98AAP/fAAD/3wB3sAAAaLkAAFrBAABMygAAPM8AAC7UAAAi2gAAF94AABDiAAAJ5gAA&#10;AOkAAADsAAAA8AAAAPYAAAD2AAAA9wAAAPgAAAD6BwAA+w0AAP0RAAD/GQAA/yMAAP8vAAD/PgAA&#10;/08AAP9iAAD/dwAA/40AAP+fAAD/rgAA/7oAAP+6AAD/ugD/FiMA/xUhAP8SIQD/DiQA/wYqAP8A&#10;MwD/AEEA/wBOAP8AXAD/AGgA/wB0AP8AfgD/AIcA/wCPAP8AlgD/AJwA/wCiAP8AqAD/AK4A/wC1&#10;AP8AvQD/AMcA/wDWAP8A5wD+APMA/gD+AP0A/wD8AP8A+wD/APsA/wD7AP8A+wD/APsA/wD/GiAA&#10;/xkeAP8WHgD/ECAA/wolAP8EMAD/AD0A/wBLAP8AWAD/AGQA/wBwAP8AegD/AIMA/wCLAP8AkgD/&#10;AJgA/wCeAP8ApAD/AKoA/wCxAP0AuQD7AMMA+gDQAPgA4wD3APEA9gD8APQA/wD0AP8A8wD/APMA&#10;/wDzAP8A8wD/APMA/wD/HRwA/xwZAP8ZGQD/FBsA/w7/4v/iSUNDX1BST0ZJTEUACAkhAP8MLAD/&#10;CTkA/wVGAP8CUwD/AF8A/wBrAP8AdQD/AH4A/wCGAP8AjgD/AJQA/gCbAPwAoQD6AKcA+ACuAPUA&#10;tQDzAL8A8QDLAPAA3wDuAO4A7AD5AOsA/wDqAP8A6gH/AOkB/wDpAf8A6QH/AOkB/wD/IBcA/x8U&#10;AP8cEwD/FxUA/xYdAP8TKAD/EDQA/w1BAP8MTgD/CVoA/whmAP8IcAD+B3kA/AeBAPoHiQD4B5AA&#10;9gaWAPMGnQDxBqMA7waqAO0GsgDqBrsA6AbIAOYG3ADkBuwA4gj6AOAK/wDeC/8A3Qv/AN0M/wDc&#10;DP8A3Az/ANwM/wD/IxIA/yMQAP8hDgD/HhAA/x4YAP8cIwD/GC8A/xQ7AP8SSQD8EFUA+A9gAPQP&#10;agDxD3QA7w58AO0OhADrDosA6Q6SAOcOmQDmDqAA5A6nAOIOrwDgDrgA3g7FANwO2gDWEOwA0hH6&#10;AM8S/wDNEv8BzBL/AcsT/wHKE/8ByhL/AcoS/wH/Jw8A/ycMAP8lCQD/Jg0A/yUTAP8jHAD/ICgA&#10;+xw1APUaQgDvGE8A6hdaAOYWZQDjFm4A4BZ3AN4WfwDcFocA2RaOANYWlQDUFpwA0hejANAXqwDO&#10;GLUAzBjBAMsY0gDHGugBwxv4AcAb/wG+HP8BvRz/Arwc/wK8G/8CvBv/Arwb/wL/KwwA/ysFAP8r&#10;AwD/LQkA/ywOAP8pFQD3JiAA7iMtAOchOgDhH0gA2x9UANUgXwDRIGgAziBxAMwheQDKIYEByCGI&#10;AcYhjwHEIZYBwyGeAcEipgG/Iq8BvSK7ArwjygK5I+MCtST0ArMk/wOxJP8DryT/A68k/wOuJP8D&#10;riT/A64k/wP/LwYA/y8AAP8yAAD/MwIA+TIIAPcvDgDrKxYA4SciANgnMgDQKUEAyypOAMYqWQDD&#10;KmIBwCprAb0qcwG7KnoCuSqCArgqiQK2KpACtCqYA7MqoQOxKqoDryu1BK4rxASsK9sEqCzvBKYs&#10;/gWkLP8Eoy3/BKIt/wSiLP8Eoiz/BKIs/wT/MgAA/zMAAPk4AADpOQAA4jkAAN41BwDeLg0A0S8b&#10;AMkxLADDMzsAvTNIALk0UwG2M1wBszNlArAzbQKuM3QDrDJ7A6sygwSpMooEpzKTBaUymwakMqUG&#10;ojKwB6AyvgefMtEHnDPqB5oz+weYNP8HlzT/BpY0/waWNP8FljT/BZY0/wX/NQAA/zgAAOo+AADf&#10;QgAA1UIAAM8/AwDNOAgAxTgVAL06JgC3OzYAsjxDAK48TgGqO1cCpztgA6U6ZwOjOm8EoTp2BZ85&#10;fQadOYUHmzmNB5k4lgiYOKAJljirCpQ4uAqTOcoLkTnlC4869wqNOv8JjDv/CIw7/weMO/8HjDv/&#10;B4w7/wf/OAAA8T4AAONFAADUSQAAy0oAAMVHAADBQQQAuj8RALNBIQCtQjEAqEM+AKRDSQGgQlMC&#10;nUFbA5tBYgSYQGoFlkBxBpQ/eAeSP38IkD+ICo8+kQuNPpsMiz6mDYk+sw2IPsQOhj/gDoQ/9A2D&#10;QP8Lg0D/CoJA/wmCQf8IgkH/CIJB/wj/PAAA60MAANxKAADMTwAAw1AAALxOAAC3SQEAsUYOAKpI&#10;HACkSSwAoEk6AJtJRQGYSE4ClEdXA5JHXgWPRmUGjUZsB4tFcwmJRXsKh0SDC4VEjQyDRJcOgUOi&#10;D39DrxB+Q8AQfETaEXtE8Q96Rf8Nekb/C3pG/wp6Rv8Jekb/CXpG/wn1PgAA5kgAANNPAADHVAAA&#10;vVUAALZUAACwUAAAqUwLAKJNGACdTigAmE42AJROQQGQTUsCjU1TBIpMWgWHS2EGhUtoCINKbwmA&#10;SncLfkl/DHxJiQ56SJMPeEifEHdIrBJ1SLwSdEnSE3NJ7hFySv8Pckr/DXJK/wtySv8Lckr/CnJK&#10;/wryQgAA4EwAAM5TAADBWAAAuFoAALBZAACpVgAAolIHAJtSFQCWUyQAkVMyAI1TPgGJUkcChlFQ&#10;BINRVwWAUF4Gfk9lCHtPbAl5TnMLd057DXVNhQ5zTZAQcU2cEm9NqRNuTbkUbE3OFGxN6xNsTv0Q&#10;bE//DmxP/wxsT/8LbE//C2xP/wvuRQAA3FAAAMlXAAC9XAAAtF4AAKxeAACkWwAAnFYEAJVWEgCQ&#10;VyEAi1gvAIdXOwGDVkQCf1ZNA3xVVAV6VFsGd1RiCHVTaAlzU3ALcVJ4DW9Sgg9tUY0Ra1GZEmlR&#10;phRnUbYVZlHLFWVS6RRlUvsRZlP/D2ZT/w1mU/8MZlP/DGZT/wzqSQAA1VMAAMVaAAC6XwAAsGIA&#10;AKhiAACfXwAAlloAAI9aEACKWx4AhVssAIFbOAF9W0ECelpKA3dZUQR0WFgGcVhfB29XZgltV20L&#10;a1Z2DWlWfw9nVYoRZVWXE2NVpBRhVbQVYFXIFl9V5xVgVvoSYFb/D2FX/w5hV/8NYVf/DGFX/wzn&#10;TAAA0VYAAMFeAAC2YwAArWYAAKRmAACbZAAAkF4AAIleDgCEXxsAgF8pAHxfNQF4Xz8CdF5HA3Fd&#10;TwRvXFYFbFxcB2pbYwloW2sLZlpzDWRafQ9iWogRX1mUE15ZohRcWbIVW1nGFlpZ5RVbWvkSW1r/&#10;EFxa/w5cWv8NXFr/DVxa/w3jTwAAzVkAAL5hAACzZgAAqWkAAKBqAACXaAAAi2IAAINiDAB+YxgA&#10;emMmAHZjMgBzYzwBb2JFAmxhTARqYVQFZ2BaB2VgYQhjX2kKYV9xDF9eew5dXoYRWl6TElhdoBRX&#10;XbAVVl7EFlVe4xVWXvcSVl7/EFde/w5XXv8NV17/DVde/w3eUwAAyF0AALtkAACwagAApm0AAJ1u&#10;AACTbQAAhWcAAH5nCQB4ZxUAdGcjAHFoLwBuZzkBa2dCAmhmSgNlZlIFY2VYBmBlXwheZGcKXGRv&#10;DFpjeQ5YY4QQVWKRElNinxNSYq4VUWLCFVBi4RVRYvYSUWL/EFJi/w5SYv8NUmL/DVJi/w3ZVgAA&#10;xGAAALdoAACsbgAAo3EAAJpzAACPcQAAf2sAAHhrBQByaxIAbmwfAGtsLABobDcBZmxAAmNrSANg&#10;a08EXmpWBlxqXQdZaWUJV2ltC1Vpdw1TaIIPUGiPEU5nnRNNZ6wUS2jAFEto3hRLZ/USTGf/D0xn&#10;/w5NZ/8NTWf/DU1n/w3SWgAAwGQAALNsAACpcgAAoHYAAJZ3AACKdgAAeXEAAHFxAABrcQ8AaHEc&#10;AGZyKABjcjQAYHI9AV5yRQJbcU0DWXFUBVdwWwZUcGMIUm9rClBvdAxNboAOS26NEElumxFHbasS&#10;Rm6+E0Vu3BJGbfQRRm3/D0dt/w5HbP8NR2z/DUds/w3MXwAAvGkAALBxAACldwAAnHsAAJF8AACG&#10;ewAAdXgAAGt3AABldwwAYXgXAF94JABdeTAAWnk6AVh5QgJWeEoCU3hRBFF3WAVPd2AHTHZoCEp2&#10;cgpIdX0MRXWKDkN1mQ9CdakQQHW8EEB12RBAdPMPQHT/DkFz/w1Bc/8MQXP/DEFz/wzGZAAAt24A&#10;AKt2AACifAAAl38AAIyBAACBgQAAcoAAAGV/AABdfwgAWX8TAFeAIABVgCsAU4E2AFGAPgFPgEYC&#10;TYBOAkt/VQNJf10FRn9mBkR+cAhCfnsJP36ICz19lww8facNOn26Djp+1g06fPENOnv/DDp7/ws6&#10;ev8LOnr/Czp6/wvAaQAAsnQAAKd8AACdgQAAkoQAAIeGAAB7hwAAbocAAGCHAABVhwEAUIgOAE6I&#10;GgBNiSYAS4kwAEmJOgBIiUIBRolKAUSJUgJCiVoDQIhjBD2IbQU7iHgGOYeGCDeHlQk1h6YKNIe5&#10;CjOH0wozhvAJM4X/CTOE/wkzg/8JM4P/CTOD/wm5cAAArXoAAKKCAACXhwAAjYoAAIGMAAB1jgAA&#10;aI8AAFqQAABPkQAAR5IKAESSEwBDkx8AQZMqAECTNAA/kz0APZNFADuTTQE6k1YBOJNfAjaTaQM0&#10;k3UDMpKDBDCSkwUukqQGLZK3BiyS0QYske8GK4//BiuO/wYrjf8HK43/ByuN/wezeAAAp4IAAJyI&#10;AACRjAAAh5AAAHqTAABtlQAAYZcAAFWZAABJmwAAP5wBADmdDgA3nRcANp4iADSeLAAznjUAMp4+&#10;ADGeRwAwn1AALp9aAC2fZAErn3EBKZ5/AieekAImnqECJJ61AiOezgIjne4DI5v+AyKa/wQimf8E&#10;Ipn/BCKZ/wSsgQAAoIgAAJWOAACLkgAAf5YAAHKaAABlnQAAWaAAAE6jAABCpAAAN6YAAC6oBQAp&#10;qQ8AKKkYACeqIgAmqiwAJao1ACSqPwAjqkgAIqtTACGrXgAgq2oAHqt5AB2riwAbq50AGquxABmr&#10;ygAZquwBGaj9ARin/wIYpv8CGKb/Ahim/wKliQAAmY8AAI+UAACDmQAAdZ4AAGiiAABcpgAAUKkA&#10;AESsAAA5rgAAL7AAACazAAAetQYAGbcPABi3FwAXtyEAFrcqABW3NAAUuD4AE7hJABK4VAASuWIA&#10;EblxABC5gwAPuZcADrmsAA25xAANuOcADrb7AA61/wAOtP8ADrT/AA60/wCckAAAkpUAAIabAAB5&#10;oAAAa6YAAF6rAABSrwAARrIAADq1AAAvtwAAJboAAB29AAAVwAAAEMMGAAvGDgAKxRUACcUeAAjF&#10;KAAHxTIABsY9AAXGSQAFxlcAA8ZmAALGdwABxosAAMagAADFtgAAxtIAAMXvAADF/AAAxf8AAMX/&#10;AADF/wCVlgAAiZwAAHujAABtqQAAYK8AAFO0AABGuAAAOrsAAC6+AAAkwQAAG8QAABPHAAAOygAA&#10;CM4BAAHQCgAA0BAAANAWAADRHgAA0icAANMxAADUPAAA1UkAANZYAADWaQAA1nwAANaSAADWpwAA&#10;1r8AANbgAADW8wAA1v4AANb/AADW/wCMnQAAfqQAAG+rAABhsgAAVLkAAEa9AAA5wQAALcQAACLH&#10;AAAZywAAEc4AAAzSAAAF1QAAANsAAADcAwAA3QoAAN4PAADfFAAA4RwAAOIkAADkLgAA5joAAOdJ&#10;AADoWQAA6GsAAOmBAADpmAAA6a0AAOnFAADp4gAA6fIAAOn1AADp9QCApQAAca0AAGO1AABVvAAA&#10;R8IAADnGAAAsygAAIM4AABbSAAAP1gAACNsAAADfAAAA4wAAAOUAAADnAAAA6AEAAOoHAADrDQAA&#10;7REAAO8YAADxIQAA8ysAAPY4AAD3SAAA+FoAAPltAAD6hAAA+psAAPqvAAD6wgAA+toAAPrfAAD6&#10;3wB0rgAAZbYAAFa+AABIxgAAOcsAACvQAAAf1AAAFNoAAA3fAAAF4wAAAOYAAADpAAAA7QAAAO8A&#10;AADxAAAA8wAAAPUAAAD2AgAA+AkAAPoOAAD9EwAA/xwAAP8oAAD/NgAA/0cAAP9aAAD/bgAA/4UA&#10;AP+aAAD/qwAA/7kAAP+8AAD/vAD/ESAA/xAeAP8MHgD/BCEA/wAnAP8AMAD/AD4A/wBMAP8AWQD/&#10;AGUA/wBwAP8AegD/AIMA/wCLAP8AkgD/AJgA/wCeAP8ApAD/AKoA/wCwAP8AuAD/AMIA/wDOAP8A&#10;4gD+APAA/QD7APsA/wD7AP8A+wD/APoA/wD6AP8A+gD/APoA/wD/FBwA/xIaAP8OGgD/CBwA/wAh&#10;AP8ALQD/ADoA/wBIAP8AVQD/AGEA/wBsAP8AdgD/AH8A/wCHAP8AjgD/AJQA/wCaAP4AoAD9AKYA&#10;/ACsAPsAtAD5AL0A+ADJAPcA3AD1AOwA8wD4APMA/wDyAP8A8QD/APAA/wDwAP8A8AD/APAA/wD/&#10;FxgA/xUWAP8RFQD/DBcA/wUdAP8AKAD/ADYA/wBDAP8AUAD/AFwA/wBnAP8AcQD/AHoA/ACCAPoA&#10;iQD4AJAA9wCWAPUAnAD0AKIA8wCoAPEAsADwALgA7gDDAOwA0wDqAOcA6QD1AOcA/wDmAP8A5QD/&#10;AOUA/wDlAP8A5QD/AOUA/wD/GhMA/xgRAP8UEAD/DxEA/w0ZAP8KJAD/BTAA/wE+AP8ASwD/AFcA&#10;/gBiAPoAbAD1AHUA8gB9APAAhADuAIsA7ACRAOsAlwDpAJ4A5wCkAOYArADkALQA4gC/AOAAzQDe&#10;AOMA3ADyANoA/QDYAP8A1gD/ANUB/wDVAf8A1QL/ANUC/wD/HhAA/xwNAP8XCwD/FQ4A/xQVAP8R&#10;HwD/DioA/ws4AP0IRQD4BlEA9ARcAO4EZgDqBG8A5gN3AOQEfwDiBIYA4ASMAN4EkwDdBZoA2wWg&#10;ANgFqADVBbEA0gW7ANAGyQDOB+AAzAjxAMkK/wDHC/8Axgz/AMUM/wDFDP8AxQz/AMUM/wD/IQwA&#10;/yAGAP8cAwD/HQoA/xsQAP8YGAD/FCMA9hEwAO8OPgDqDkoA5Q1WAOENYADdDWkA2Q1xANUNeQDT&#10;DYEA0Q2IAM8NjwDNDpYAyw6dAMoOpQDIDq4Axg+5AMQQyADCEN8AvhHyALsS/wC5E/8AtxP/AbYT&#10;/wG2E/8BthP/AbYT/wH/JQYA/yMAAP8jAAD/JAMA/yEKAP0dEQDxGhsA6BYnAOEUNQDaE0MA0xRP&#10;AM4VWQDLFWMAyBZrAMUWcwDDF3sAwReCAMAYiQC+GJAAvBiYALsZoAC5GakAtxm0ALUawgC0GtYA&#10;sBvtAa0c/AGrHf8BqR3/Aakd/wGoHf8BqB3/Aagd/wH/KAAA/ycAAP4qAADvKgAA5ycBAOciCQDk&#10;HRAA2RsdAM8dLQDJHjwAxCBJAL8gUwC8IV0AuSFlALcibQC1InQAsyJ8ALEigwGwIooBriKSAawj&#10;mwGrI6QBqSOvAacjvAGmJM4BoyToAqAl+QKeJf8CnSX/Apwl/wKbJf8CmyX/Apsl/wL/LAAA/y0A&#10;AO0yAADiNAAA2jMAANMuAwDSJQoAySUXAMEnJwC7KTYAtipDALIrTgCvK1cArCtgAKorZwGoK28B&#10;pit2AaQrfQGjK4QCoSuNAp8rlQKeK58CnCuqA5ortgOZLMcDlyziA5Qt9QSSLf8DkS3/A5Au/wOQ&#10;Lf8DkC3/A5At/wP/MAAA8jMAAOQ6AADWPQAAzDwAAMc5AADDMQUAvS4RALUwIQCwMjAAqzM9AKcz&#10;SQCkM1IAoTNaAZ8zYgGcM2kCmjNwApkzdwKXMn8DlTKHA5MykASSMpoEkDKlBY4ysQWNM8IGizPc&#10;Bok08gaHNP8FhjT/BYY0/wSFNP8EhTT/BIU0/wT8MwAA6zoAANxBAADNRAAAw0QAAL1BAAC4OwEA&#10;sjcOAKs4HAClOSsAoTo4AJ07RACaO00BlzpWAZQ6XQKSOmQCkDprA445cgOMOXoEijmCBYk5iwWH&#10;OZUGhTmgB4M5rQeCObwIgTnTCH867gh9Ov4HfDv/Bnw7/wV8O/8FfDv/BXw7/wX0NwAA5UAAANJH&#10;AADFSgAAvEsAALVJAACvQwAAqT4LAKI/FwCdQCYAmEE0AJRBPwCRQUkBjkFRAYtAWQKJQGADh0Bn&#10;A4U/bQSDP3UFgT99Bn8+hwd9PpEIez6cCXo+qQl4PrgKdz/NCnU/6gp0QPwIdED/B3RA/wZzQP8G&#10;c0D/BnNA/wbxOwAA30UAAMxMAAC/TwAAtlAAAK5PAACnSgAAoEQHAJpFFACVRiIAkEYwAIxHPACJ&#10;RkUBhkZOAYNGVQKBRVwDfkVjBHxEagR6RHEFeUR5BndEggh1Q40Jc0OZCnFDpgtwQ7UMbkTJDG1E&#10;5wxtRfoKbEX/CGxF/wdsRf8HbEX/B2xF/wfsPwAA2EkAAMdQAAC7VAAAsVUAAKlUAAChUAAAmUoC&#10;AJJJEQCNSh8AiUssAIVMOACCS0IBf0tKAXxKUgJ5SlgDd0pfBHVJZgVzSW0GcUl2B29IfwhtSIoJ&#10;bEiWC2pIowxoSLINZ0jFDWZJ5A1mSfgLZkn/CWZK/whmSf8HZkn/B2ZJ/wfoQwAA0k0AAMJTAAC3&#10;WAAArVkAAKRYAACcVQAAk04AAIxODgCHTxsAgk8pAH9QNQB7UD8BeE9HAXZPTwJzTlUDcU5cBG9N&#10;YwVtTWoGa01yB2lNfAhnTIcKZUyTC2NMoA1iTK8OYU3CDmBN4Q5gTfYMYE7/CmBO/wlgTv8IYE7/&#10;CGBO/wjjRwAAzVAAAL5XAACzWwAAql0AAKFdAACYWgAAjVMAAIZSDACAUxgAfFMlAHlUMQB1VDwA&#10;c1NEAXBTTAJtUlMCa1JZA2lSYARnUWgGZVFwB2NReQhhUYQKYFCRDF5Qng1cUK0OW1HADlpR3g9a&#10;UfUMWlL/CltS/wlbUf8IW1H/CFtR/wjfSgAAyVMAALtaAACwXwAApmEAAJ1hAACUXgAAiFcAAIBW&#10;CgB6VxUAdlciAHNYLgBwVzkAbVdBAWpXSQJoVlACZlZXA2RWXgRiVWUFYFVtB15VdwhcVYIKWlWO&#10;DFlVnA1XVasOVlW+D1VV2w9VVfMNVVX/C1ZV/wlWVf8JVlX/CFZV/wjbTQAAxVcAALheAACtYgAA&#10;o2UAAJplAACQYwAAg1wAAHtbBgB1WxIAcVsfAG5cKwBrXDYAaFs/AWVbRwFjW04CYVpVA19aXARd&#10;WmMFW1prBllZdQhXWYAKVVmMC1RZmg1SWaoOUVm8DlBZ2A5QWfINUVn/C1FZ/wpRWf8JUVn/CFFZ&#10;/wjUUQAAwloAALRhAACqZgAAoGgAAJdpAACMZwAAfWAAAHVfAwBvXxAAa18cAGhgKABmYDMAY2A8&#10;AWFgRAFfX0wCXF9TA1tfWgRZX2EFV15pBlVecwhTXn4JUV2KC09dmQxNXagNTF66Dkte1A5LXvEM&#10;TF7/C0xd/wpMXf8JTF3/CExd/wjPVAAAvl4AALFlAACnagAAnW0AAJRtAACJbAAAeGUAAG9kAABp&#10;ZA4AZWQZAGJkJQBgZTAAXmU6AFxlQgFaZUoCWGRRAlZkWANUZF8EUmRnBVBjcQdOY3sJTGOICkpj&#10;lwtIY6YMR2O4DUZj0Q1GY+8MRmL/Ckdi/wlHYv8JR2L/CEdi/wjKWAAAumIAAK5pAACjbgAAmnEA&#10;AJByAACEcQAAdGsAAGlpAABjaQsAX2kVAFxqIQBaai0AWGs2AFZrPwFVa0cBU2pOAlFqVQNPal0E&#10;TWplBUppbgZIaXkHRmmGCURplQpDaKULQWm3DEBpzwxAaO4LQWj/CkFn/wlBZ/8IQmf/CEJn/wjF&#10;XQAAtmYAAKptAACgcwAAlnYAAIt3AACAdgAAcHIAAGVxAABccAcAWHARAFZwHQBUcSgAUnEzAFBx&#10;PABPckQBTXFLAUtxUwJJcVoDR3FiBEVwbAVDcHcGQXCEBz9wkwg9b6MJO3C1CjtwzQo6b+wJO27+&#10;CDtu/wg7bf8HO23/Bztt/we/YgAAsWsAAKZzAACdeQAAknsAAId8AAB7fAAAbXoAAGB4AABWdwEA&#10;UHcOAE54GABMeCQAS3kuAEl5NwBIeUAARnlIAUR5TwFCeVcCQXlgAj94aQM8eHQEOniCBTh4kQY3&#10;eKEHNXizBzR4ywc0d+sHNHb9BzR1/wc1df8GNXT/BjV0/wa5aAAArXEAAKJ5AACYfgAAjYAAAIKB&#10;AAB2ggAAaYEAAFuBAABRgQAASIAKAEWBEwBDgR4AQoIpAEGCMgBAgjsAPoJDAD2CSwA7glMBOYJc&#10;ATeCZgI1gnEDM4J/AzGBjgQwgZ8ELoGxBS2ByAUtgekELX/8BS1+/wUtff8FLX3/BS19/wWzbgAA&#10;qHgAAJ1/AACSgwAAiIYAAH2HAABwiAAAY4kAAFWKAABLigAAQYoCADuLDgA5ixcAOIwiADeMLAA2&#10;jDUANIw9ADOMRgAyjU8AMY1YAC+NYgEtjG4BK4x7ASqMiwIojJwCJoyvAiWMxgIli+gCJYr7AyWI&#10;/wMliP8DJYf/AyWH/wOtdgAAo4AAAJeFAACNiQAAgowAAHaOAABpkAAAXJIAAFCTAABElAAAOpUA&#10;ADGWCAAtlxEALJcaACuXJAAqly0AKZc2ACiYPwAnmEgAJphSACWYXAAjmGgAIph3ACCYhwAfmJkB&#10;HZisARyYwwEcl+UBHJX6ARuU/wEbk/8CG5P/AhuT/wKnfwAAnIYAAJGLAACHjwAAepIAAG2VAABh&#10;mAAAVZsAAEmdAAA9ngAAM58AACqhAAAhowoAH6MRAB6jGgAdpCQAHKQtABukNgAapD8AGaRKABik&#10;VQAWpWEAFaVwABSlgQATpZQAEqWoABGlvwAQpOIAEaL4ABGh/wARoP8BEaD/ARGg/wGghgAAlYwA&#10;AIyRAAB/lQAAcZoAAGSeAABYoQAATKQAAECmAAA1pwAAKqkAACKsAAAZrgAAErAJABCxEAAQsRgA&#10;DrEiAA6xKwANsTUADbFAAAyxSwALsVgACrFnAAixeAAHsYsABbGgAASwtQAEsNAABLDvAAWv/gAG&#10;rv8ABq7/AAau/wCYjgAAj5MAAIKYAAB1nQAAZ6IAAFqnAABOqwAAQa0AADWvAAArsQAAIbQAABi2&#10;AAARuQAADbwDAAe+DAADvRIAAb0ZAAC+IgAAvisAAL42AAC+QQAAv04AAL9cAAC/bQAAv4AAAL6V&#10;AAC+qgAAvsIAAL3kAAC99gAAvf8AAL3/AAC9/wCSlAAAhZoAAHigAABqpgAAXKsAAE+wAABCswAA&#10;NbYAACq4AAAguwAAF74AABDBAAALxAAABMcAAADJBwAAyQ0AAMkSAADKGQAAyyIAAMsrAADNNQAA&#10;zkEAAM5QAADPYAAAz3IAAM+HAADPnQAAz7MAAM/OAADP6wAAzvgAAM7+AADO/gCImwAAeqIAAGyo&#10;AABerwAAULUAAEK5AAA1vAAAKb8AAB7CAAAVxgAADskAAAjMAAAA0AAAANMAAADVAAAA1gYAANgM&#10;AADZEQAA2xYAANwfAADeKAAA4DQAAOJBAADiUQAA42MAAON3AADkjgAA5KQAAOS6AADl1AAA5eoA&#10;AOXzAADl8wB8owAAbqoAAGCyAABRuQAAQ74AADXCAAAoxgAAHMkAABPNAAAM0QAABNUAAADaAAAA&#10;3gAAAOEAAADiAAAA5AAAAOUDAADnCQAA6Q4AAOsSAADtGgAA7yQAAPIxAAD0QQAA9FMAAPVmAAD1&#10;fAAA9pMAAPapAAD3vAAA984AAPffAAD33wBwrAAAYbQAAFO7AABFwwAANscAACfMAAAb0AAAEdUA&#10;AArbAAAA3wAAAOIAAADlAAAA6QAAAOwAAADtAAAA8AAAAPEAAADzAAAA9QQAAPcKAAD6EAAA/BYA&#10;AP8hAAD/LgAA/0AAAP9TAAD/aAAA/4AAAP+WAAD/qAAA/7YAAP+/AAD/vwD/DRwA/wobAP8CGwD/&#10;AB4A/wAkAP8ALgD/ADwA/wBKAP8AVgD/AGMA/wBtAP8AdwD/AH8A/wCHAP8AjgD/AJQA/wCaAP8A&#10;oAD/AKYA/wCsAP8AtAD/AL0A/wDJAP4A3QD9AO0A/AD6APsA/wD6AP8A+QD/APoA/wD6AP8A+gD/&#10;APoA/wD/EBkA/w0XAP8GFgD/ABgA/wAeAP8AKgD/ADcA/wBFAP8AUgD/AF4A/wBpAP8AcgD/AHsA&#10;/wCCAP8AiQD/AJAA/gCWAP0AnAD8AKEA+wCoAPkArwD4ALgA9gDDAPQA0gDzAOcA8gD2APAA/wDv&#10;AP8A8AD/AO8A/wDvAP8A7gD/AO4A/wD/EhQA/w8SAP8LEgD/ABIA/wAaAP8AJQD/ADMA/wBAAP8A&#10;TQD/AFkA/wBkAP0AbQD7AHYA+QB9APcAhAD1AIsA9ACRAPMAlwDxAJ0A8ACjAO4AqgDsALMA6gC9&#10;AOgAywDnAOEA5QDxAOMA/QDjAP8A4gD/AOEA/wDhAP8A4AD/AOAA/wD/FBAA/xEOAP8NDQD/Bw8A&#10;/wIVAP8AIAD/AC0A/wA6AP8ARwD5AFMA9QBeAPIAaADwAHAA7QB4AOsAfwDpAIUA6ACMAOYAkgDl&#10;AJgA4wCfAOEApgDfAK4A3AC4ANoAxQDWANkA1ADsANIA+QDRAP8AzwD/AM4A/wDOAP8AzgD/AM4A&#10;/wD/FwwA/xQIAP8PBQD/DgsA/wwRAP8HGgD/ASYA/AA0APQAQQDtAE0A6QBYAOYAYgDjAGoA4ABy&#10;AN4AeQDbAIAA2QCGANYAjQDTAJMA0QCaAM8AoQDNAKoAywCzAMkAvwDGANAAxQDoAMMA9gDBAP8A&#10;wAL/AL8D/wC/A/8AvwP/AL8D/wD/GwYA/xcAAP8UAAD/EwUA/xENAP8OFAD5Ch8A8AYsAOYDOQDg&#10;A0YA3ANRANYEWwDSBGQAzwVsAMwFcwDKBXoAyAWBAMYFhwDFBo4AwwaWAMEGnQC/BqYAvQawALsH&#10;vAC5CM0AuArlALUL9wCzDf8AsQ3/ALAN/wCwDv8Arw7/AK8O/wD/HgAA/xsAAP8bAAD6GgAA9RYF&#10;APYRDQDrDhUA4gsiANgLMQDQDD4Ayw1KAMcNVQDEDl4AwQ5mAL8ObQC9DnQAuw97ALkPggC3EIoA&#10;thCRALQQmgCyEKMAsBGtAK8RugCtEcoAqhLlAKcU9wClFf8AoxX/AKIV/wCiFf8AohX/AKIV/wD/&#10;IgAA/yAAAPAjAADmJAAA4CEAANwZBQDbEAwA0BEZAMgTKQDCFTcAvRZEALkXTgC1F1cAsxhgALAY&#10;ZwCuGG4ArBl1AKsZfACpGYQAqBqMAKYalACkGp4AoxuoAKEbtACfHMUAnhzfAJod8wGYHv8Blx7/&#10;AZYf/wGVH/8BlR//AZUf/wH/JgAA9CcAAOYtAADaLwAAzy0AAMonAADHHwgAwRwTALoeIgC0HzEA&#10;ryA9AKshSACoIlIApiJaAKMjYgChI2kAoCNvAJ4jdwCcI34AmyOGAJkkjwGXJJkBliSjAZQksAGS&#10;Jb8BkSXWAY4m7wGMJ/8Ciyf/Aoon/wKJJ/8CiSf/AYkn/wH6KQAA7DAAAN02AADNOAAAxDcAAL4y&#10;AAC6KwIAtSUOAK4nHQCoKSsApCo4AKAqQwCdK0wAmitVAJgrXACWK2MAlCtqAZIrcQGQLHgBjyyB&#10;AY0sigGLLJQCiiyfAogsqwKGLLoChS3OA4Mu6gOBLvwDgC7/An8u/wJ/Lv8Cfi7/An4u/wL0LgAA&#10;5DcAANI9AADFPwAAuz8AALQ8AACvNQAAqS8LAKMvFwCeMSYAmTIzAJYyPgCSM0gAkDNQAI0zWACL&#10;M14BiTNlAYczbAGGM3MBhDN8AoIzhQKAM48DfzOaA30zpwN8M7UEejPJBHk05gR3NfkEdjX/A3U1&#10;/wN1Nf8DdTX/A3U1/wPwMwAA3T0AAMpDAAC+RQAAtUYAAK1DAACmPQAAoDYGAJk2EwCUOCEAkDku&#10;AIw5OQCJOUMAhzlMAIQ5UwGCOVoBgDlhAX45aAJ8OW8Cejl3Ank5gAN3OYsEdTmWBHQ5owVyObEF&#10;cTnEBm864gZuOvcFbjv/BG07/wRtO/8DbTr/A206/wPqOQAA1UIAAMRIAAC5SwAAr0sAAKdJAACf&#10;RAAAmD4BAJE8EACMPR0AiD4qAIQ/NQCBPz8Afj9IAHw/TwF6P1YBeD9dAXY+ZAJ0PmsCcj5zA3A+&#10;fANvPocEbT6TBWs+oAZqPq4GaT/AB2c/3gdnP/UGZkD/BWZA/wRmQP8EZj//BGY//wTlPQAAz0YA&#10;AL9MAAC0TwAAqlAAAKJPAACZSgAAkUQAAIpBDQCEQhkAgEMmAH1EMgB6RDwAd0REAHVETAFyRFMB&#10;cENZAW9DYAJtQ2cCa0NvA2lDeQRoQ4MFZkOPBmRDnQdjQ6sHYUO9CGBE2QhgRPMHYET/Bl9E/wVf&#10;RP8EYET/BGBE/wTgQQAAykoAALtQAACwUwAAp1UAAJ5TAACVTwAAi0kAAINHCwB9RxUAeUciAHZI&#10;LgBzSDgAcUhBAG5ISQFsSFABakhWAWhIXQJmR2QCZUdsA2NHdgRhR4AFYEeNBl5HmgdcR6kIW0i7&#10;CFpI1AhaSPEHWkn/BlpJ/wVaSP8FWkj/BFpI/wTbRAAAxk0AALhTAACtVwAAo1kAAJpYAACRVAAA&#10;hk4AAH1LCAB3SxIAc0wfAHBMKwBtTDUAa0w+AGhMRgBmTE0BZExTAWJMWgJhTGICX0xqA15McwRc&#10;S34FWkuKBlhLmAdXTKcIVky5CVVM0QlUTO8IVE3/BlVM/wZVTP8FVUz/BVVM/wXVSAAAwlEAALVX&#10;AACqWwAAoFwAAJdcAACNWQAAgVMAAHdPBABxTxAAblAcAGpQKABoUDIAZVA7AGNQQwBhUEoBX1BR&#10;AV1QWAJcUF8CWlBnA1hQcQRXUHsFVVCIBlNQlgdSUKUIUFC3CVBQzglPUO0IUFD/B1BQ/wZQUP8F&#10;UFD/BVBQ/wXQSwAAv1QAALJaAACnXgAAnWAAAJRgAACJXQAAfFcAAHJUAABsUw4AaFQZAGVUJABi&#10;VC8AYFQ4AF5UQABcVEgBWlRPAVlUVgFXVF0CVVRlA1RUbgRSVHkFUFSGBk5UlAdNVKQIS1S1CEtU&#10;zAlKVOsIS1T+B0tU/wZLVP8FS1T/BUtU/wXMTgAAu1cAAK5eAACkYgAAmmQAAJFkAACGYgAAd1sA&#10;AG1YAABmWAwAYlgWAF9YIgBdWSwAW1k2AFlZPgBXWUYAVllNAVRZVAFSWVsCUVljA09ZbANNWXcE&#10;S1iEBUlYkgdIWKIHR1mzCEZZyghFWeoIRln9BkZY/wZGWP8FR1j/BUdY/wXHUgAAuFsAAKthAACh&#10;ZgAAmGgAAI5pAACDZwAAcmAAAGheAABhXQkAXF0TAFpdHgBXXSkAVl4zAFReOwBSXkMAUV5KAU9e&#10;UgFOXlkCTF5hAkpeagNIXnUERl6CBURdkAZDXqAHQV6xB0BeyAdAXugHQF38BkFd/wVBXf8FQVz/&#10;BUFc/wXDVgAAtF8AAKhmAACeagAAlW0AAIptAAB/bAAAb2cAAGRkAABbYgUAVmIQAFRiGwBSYyUA&#10;UGMvAE5kOABNZEAAS2RIAEpkTwFIZFcBRmRfAkVkaAJDZHMDQWN/BD9jjgU9Y54GPGOwBjtkxgY7&#10;ZOYGO2P6BTti/wU7Yv8FPGH/BDxh/wS+WwAAsGMAAKVqAACbbwAAkXIAAIZyAAB7cQAAbG0AAGBr&#10;AABVaQAAT2gNAE1pFwBLaSEASWorAEhqNABHaj0ARWtEAERrTABCa1QBQWtcAT9qZQI9anACO2p9&#10;AzlqjAQ3apwENmquBTVqxAU1auUFNWn5BDVp/wQ1aP8ENWj/BDVo/wS5YAAArGkAAKFwAACYdQAA&#10;jXcAAIJ3AAB3dwAAaXQAAFxzAABRcQAASHAKAEVwEgBDcR0AQnEnAEByMAA/cjgAPnJAAD1ySAA7&#10;clAAOnJZAThyYwE2cm0CNHJ6AjNyiQMxcpoDL3KsAy5ywQMucuMDLnH4Ay5w/wMub/8DLm//Ay5v&#10;/wOzZgAAp28AAJ12AACTegAAiHwAAH59AAByfQAAZHwAAFd7AABMegAAQnkDADx5DgA6ehcAOXoh&#10;ADh6KgA3ezMANns7ADR7RAAze0wAMntVADB7XwAve2oBLXt3ASt7hwEqe5gCKHuqAid7vwIme+EC&#10;Jnr3AiZ4/wImeP8CJ3f/Aid3/wKubAAAo3YAAJl8AACOfwAAhIIAAHiDAABshAAAX4QAAFGEAABH&#10;hAAAPIQAADOECQAwhBEAL4QaAC2EJAAshS0AK4U1ACqFPgAphUcAKIZQACeGWgAmhmYAJIZzACOG&#10;gwAhhpUAIIanAR6GvAEeht4AHoT1AR6C/wEegv8BHoH/AR6B/wGodAAAnn0AAJOCAACJhQAAfogA&#10;AHGKAABliwAAWIwAAEyNAABAjgAANo4AACyPAAAlkAwAI5ATACKQHAAhkCUAIJEuAB+RNgAekUAA&#10;HZFJAByRVAAakWAAGZFuABiRfgAWkpAAFZKkABSRuQATkdgAE4/0ABSO/wAUjf8AFIz/ARSM/wGj&#10;fQAAmIMAAI6IAACEjAAAd48AAGmRAABdkwAAUJUAAEWXAAA5mAAALpkAACWaAAAdmwIAFp0MABWd&#10;EwAUnRsAE50kABKdLQARnjcAEZ5BABCeTAAPnlgADp5nAA2edwAMnooAC52eAAqdsgAJncwACZzs&#10;AAqb/gALmv8AC5n/AAuZ/wCchAAAkYoAAIiOAAB7kgAAbZYAAGCZAABUnAAASJ8AADygAAAwoQAA&#10;JqMAAB2lAAAVpwAAEKkFAAurDQAIqhMAB6obAAaqJAAFqi4ABKo4AAKqRAABqlAAAKpeAACqbgAA&#10;qoEAAKqVAACpqgAAqcEAAKjkAACo9gAAp/8AAKf/AACn/wCViwAAjJAAAH+VAABxmgAAY54AAFai&#10;AABKpgAAPagAADGqAAAmqwAAHa0AABSwAAAOsgAACbUBAAK2CgAAtg8AALYVAAC3HQAAtyUAALcv&#10;AAC4OQAAuEYAALhUAAC4ZAAAuHYAALiLAAC3oAAAt7YAALfTAAC27wAAtvwAALb/AAC2/wCPkgAA&#10;gpcAAHSdAABmogAAWKcAAEusAAA+rwAAMbEAACazAAActgAAE7gAAA27AAAGvgAAAMEAAADCBAAA&#10;wgsAAMMQAADEFQAAxBwAAMUkAADGLgAAyDoAAMlHAADJVwAAyWkAAMl9AADJlAAAyKoAAMjDAADI&#10;5AAAyPQAAMj9AADI/QCFmQAAd58AAGimAABaqwAATbEAAD+1AAAxuAAAJboAABq9AAARwAAAC8MA&#10;AAPHAAAAygAAAM0AAADOAAAAzwMAANAJAADRDgAA0xIAANUZAADXIgAA2i0AAN05AADeSQAA3loA&#10;AN9uAADfhQAA35wAAN+yAADeywAA3uYAAN/0AADf9AB5oQAAa6gAAFyvAABOtQAAQLsAADG+AAAk&#10;wQAAGcUAABDIAAAJzAAAAM8AAADTAAAA2QAAANwAAADdAAAA3wAAAOEAAADiBQAA5AsAAOYQAADo&#10;FgAA6iAAAO0rAADwOgAA8UsAAPFeAADycwAA84sAAPOiAADztgAA88kAAPPhAADz4QBtqgAAXrEA&#10;AFC5AABBvwAAMsQAACTIAAAXzAAADtAAAAbVAAAA2gAAAN4AAADiAAAA5gAAAOkAAADqAAAA7AAA&#10;AO4AAADwAAAA8gAAAPQGAAD2DAAA+RIAAPwcAAD/KQAA/zoAAP9NAAD/YgAA/3gAAP+QAAD/owAA&#10;/7MAAP/BAAD/wQD/BxkA/wEXAP8AFwD/ABoA/wAhAP8AKwD/ADkA/wBHAP8AVAD/AF8A/wBqAP8A&#10;cwD/AHsA/wCDAP8AigD/AJAA/wCWAP8AmwD/AKEA/wCoAP8ArwD/ALgA/wDEAP4A1QD8AOoA+wD4&#10;APoA/wD5AP8A+AD/APgA/wD2AP8A8wD/APEA/wD/CxUA/wUTAP8AEwD/ABQA/wAaAP8AJwD/ADQA&#10;/wBCAP8ATwD/AFsA/wBlAP8AbgD/AHYA/wB+AP8AhQD+AIsA/QCRAPsAlwD6AJ0A+ACjAPcAqwD2&#10;ALMA9AC+APMAzADxAOMA7wDzAO4A/wDtAP8A7AD/AOsA/wDsAP8A7AD/AOsA/wD/DREA/wkQAP8A&#10;DwD/ABAA/wAWAP8AIgD/AC8A/wA9AP8ASgD/AFUA/QBgAPoAaQD4AHEA9gB5APQAfwDzAIYA8QCM&#10;AO8AkgDuAJgA7ACfAOsApgDpAK4A5wC4AOUAxQDjANoA4QDtAN8A+wDeAP8A3QD/AN0A/wDdAP8A&#10;3QD/AN0A/wD/Dw0A/wwLAP8DCQD/AAwA/wASAP8AHQD/ACkA+wA3APgARAD1AFAA8gBaAO4AYwDs&#10;AGsA6QBzAOcAegDlAIAA4wCGAOEAjADfAJMA3QCZANsAoQDZAKkA1QCyANIAvgDQAM4AzgDmAMwA&#10;9gDKAP8AygD/AMkA/wDIAP8AyAD/AMgA/wD/EQgA/w0CAP8HAAD/BQgA/wAOAP8AFgD3ACIA7wAw&#10;AOsAPQDoAEkA5ABUAOAAXQDdAGUA2QBtANUAcwDSAHoA0ACAAM4AhwDMAI0AygCUAMgAmwDGAKQA&#10;xACtAMIAuADAAMcAvQDfALwA8QC7AP4AuQD/ALgA/wC4AP8AuAD/ALgA/wD/FAAA/w8AAP8NAAD/&#10;DAAA/wcJAPgBEADoABoA4wAoAN0ANgDYAEIA0gBNAM4AVwDKAF8AxwBmAMUAbQDDAHQAwQB6AL8A&#10;gQC9AIgAuwCPALkAlwC3AJ8AtQCoALMAswCxAMIArwDYAK4C7QCsA/sAqwX/AKoG/wCpBv8AqQb/&#10;AKkG/wD/FgAA/xIAAPcSAADsEQAA5g4AAOUGCADdAxIA1AMgAM0ELQDIBDoAwwVGAL8FUAC8BlgA&#10;uQZgALcHZwC1B24Aswd1ALEIewCvCIIArgmKAKwJkgCqCZsAqAqlAKYKsAClC78AowzUAKEN7QCf&#10;Dv4AnQ7/AJwP/wCbD/8Amw//AJsP/wD/GgAA9xkAAOoeAADfHgAA1RoAANATAgDODAsAxwsWAMAN&#10;JQC6DjIAtg4/ALIPSQCvEFIArBBaAKoQYQCoEWgAphFvAKQRdgCiEX0AoRGFAJ8SjgCdEpcAnBKi&#10;AJoTrQCYE7wAlxTQAJQV7ACSFv0AkBf/AI8X/wCOF/8Ajhf/AI4X/wD6HQAA7iMAAN8oAADQKgAA&#10;xycAAMEhAAC9GQUAuRIQALIVHgCtFiwAqBc4AKQYQwChGUwAnxlUAJwaXACaGmIAmRppAJcbcACV&#10;G3cAlBt/AJIciACQHJIAjxydAI0dqQCLHbcAih7KAIgf5wCGIPoAhCD/AYMg/wGDIP8BgiD/AYIg&#10;/wH1JAAA5SwAANMxAADGMwAAvDEAALYtAACwJQAArB0MAKYeGAChICYAnCEyAJkiPQCVIkcAkyNP&#10;AJEjVgCPI10AjSRkAIskawCJJHIAiCR6AIYkgwCEJY0AgyWYAYElpAGAJrIBfibFAX0n4gF7J/cB&#10;eSj/AXgo/wF4KP8BeCj/AXgo/wHvKwAA3TMAAMo5AAC+OwAAtDoAAK02AACmLwAAoSgHAJsnEwCW&#10;KCAAkSktAI4qOACLK0IAiCtKAIYrUgCEK1gAgixfAIAsZgB/LG0AfSx1AHssfgF6LIgBeCyUAXYt&#10;oAF1La4CdC3AAnIu3QJxLvQCcC//Am8v/wJvL/8Bbi//AW4v/wHoMQAA0zoAAMM/AAC3QQAArkEA&#10;AKY+AACeOAAAlzEBAJEuEACMLxwAiDAoAIQxMwCBMj0AfzJGAH0yTQB7MlQAeTJbAHcyYQB1MmkB&#10;dDJwAXIyeQFwM4QBbzOQAm0znQJsM6sCajS8Amk01QNoNfECZzX/Amc1/wJmNf8CZjX/AmY0/wLi&#10;NgAAzD8AAL1EAACyRwAAqEcAAKBEAACYPwAAkDkAAIg0DQCDNRcAfzYkAHw3LwB5NzkAdzhCAHQ4&#10;SQByOFAAcThXAG84XgBtOGUBbDhtAWo4dQFoOIACZziMAmU4mQNkOagDYjm5A2E60ANgOu4DYDr/&#10;A186/wJfOv8CXzr/Al86/wLdOwAAx0MAALlJAACuSwAApEwAAJtKAACSRQAAiT8AAIE6CQB7OhQA&#10;dzsgAHQ8KwByPDUAbz0+AG09RgBrPU0AaT1TAGg9WgBmPWEBZD1pAWM9cgFhPX0CYD2JAl49lgNd&#10;PqUDWz62BFo+zARaP+wEWT/+A1k//wNZP/8CWT//Alk+/wLWPwAAw0cAALVMAACqUAAAoFAAAJdP&#10;AACOSwAAhEUAAHpABgB1PxEAcUAcAG1AKABrQTIAaUE7AGdBQgBlQUkAY0FQAGFBVwBgQV4BXkFm&#10;AV1CbwJbQnoCWkKGA1hClANXQqMEVUOzBFRDyQRUQ+kEU0P9A1ND/wNUQ/8DVEP/AlRD/wLQQgAA&#10;v0oAALJQAACnUwAAnVQAAJRTAACKUAAAf0oAAHVFAgBuQw4Aa0QZAGdFJABlRS4AYkU3AGFFPwBf&#10;RUYAXUVNAFtFVABaRlsBWUZjAVdGbAJWRncCVEaDA1NGkQNRRqEEUEexBE9HxwROR+cETkf7BE5H&#10;/wNOR/8DT0f/A09H/wPMRgAAu04AAK9UAACkVwAAmlgAAJFXAACGVAAAe04AAHBKAABpSA0AZUgW&#10;AGJJIQBfSSsAXUk0AFtJPABZSUMAV0lKAFZJUgBVSlkBVEphAVJKagFRSnUCT0qBA05KjwNMS58E&#10;S0uwBEpLxQRJS+YESUv6BElL/wNKS/8DSkv/A0pL/wPISQAAuFEAAKxXAAChWwAAmFwAAI5cAACD&#10;WQAAdlMAAGtOAABkTQoAX0wTAFxNHgBaTSgAWE0xAFZNOgBUTUEAU05IAFJOTwBQTlcBT05fAU1O&#10;aAFMTnMCSk9/AklPjQNHT50ERk+uBEVPwwREUOQERE/5BEVP/wNFT/8DRU7/A0VO/wPETAAAtVUA&#10;AKlbAACfXgAAlWAAAItgAACAXgAAclcAAGdTAABeUQcAWVERAFdRGwBUUSUAUlIvAFFSNwBPUj8A&#10;TlJGAE1TTQBMU1UASlNdAUlTZgFHU3ACRVN9AkRTiwNCU5sDQVSsBEBUwQQ/VOIEP1T4A0BT/wNA&#10;U/8DQFP/A0BS/wPAUAAAslgAAKZeAACcYgAAkmUAAIhlAAB9YgAAblwAAGNZAABZVgMAVFYOAFFW&#10;GABPViIATVcsAExXNABKVzwASVhEAEhYSwBHWFMARVhbAURYZAFCWG4BQFh7Aj9YiQI9WJkDPFiq&#10;AztZvwM6WeADOlj3AzpY/wM7V/8DO1f/AztX/wO8VAAArlwAAKNjAACZZwAAkGkAAIVpAAB5ZwAA&#10;a2IAAGBgAABVXQAATlsMAEtbFABJXB8AR1woAEZdMQBFXTkAQ11BAEJdSABBXlAAQF5YAD5eYQE8&#10;XmwBO154AjlehwI3XpcCNl6pAzVevQM0X90DNF71AzVd/wI1Xf8CNVz/AjVc/wK4WQAAqmEAAKBn&#10;AACWbAAAjG4AAIFuAAB2bAAAZ2kAAFxmAABRZAAASGIJAERiEQBCYhsAQWMkAD9jLQA+YzUAPWQ9&#10;ADxkRQA7ZE0AOWRVADhkXwA2ZGkBNWR2ATNkhQExZZUCMGWnAi9luwIuZdoCLmT0Ai5j/wIvY/8C&#10;L2L/Ai9i/wKzXgAAp2YAAJxtAACTcQAAiHMAAH1zAABycgAAZHAAAFhuAABNbAAAQmoDADxpDgA6&#10;ahYAOWogADhqKAA2azEANWs5ADRrQQAzbEkAMmxSADFsXAAvbGYALmxzACxsggEqbJMBKWylAShs&#10;uQEnbdYBJ2vyASdq/wEnav8BKGn/Aihp/wKuZAAAo2wAAJlzAACOdgAAhHgAAHl5AABteAAAYHcA&#10;AFN2AABIdQAAPnMAADRyCgAxcxEAMHMaAC9zIwAucysALXQ0ACx0PAArdEQAKXRNACh1VwAndWMA&#10;JXVvACR1fwAidZAAIXWiACB1twAfddIAH3TxAB9z/wEfcv8BIHH/ASBx/wGpawAAnnMAAJR5AACK&#10;fAAAgH4AAHR/AABnfwAAWn8AAE1+AABDfgAAOH0AAC99AgAofQ0AJn0UACR9HAAjfiUAIn4tACF+&#10;NgAhfj8AH39IAB5/UgAdf14AHH9rABp/egAZf4wAF3+fABZ/swAVf84AFX7vABZ8/wAWe/8AFnv/&#10;ABd7/wCkcgAAmnoAAI9/AACFggAAe4QAAG2GAABghwAAVIcAAEiIAAA8iAAAMogAACiIAAAgiAUA&#10;GokOABmJFQAYiR0AF4omABaKLgAVijcAFIpBABOKTAASi1gAEYtlABCLdQAPi4cADoqbAA2KrwAM&#10;isgADInqAA2H/AAOh/8ADob/AA6G/wCfewAAlIEAAIqFAACAiAAAc4sAAGWNAABZjwAATJAAAEGS&#10;AAA0kgAAKpIAACGTAAAZlAAAEpYGAA6XDgANlxUADJcdAAyXJgALly8ACpc5AAmXRAAIl1AABpde&#10;AAWXbgADloAAAZaUAACVqAAAlb4AAJTgAACU9AAAk/8AAZL/AAGS/wCYggAAjogAAIWMAAB3jwAA&#10;apIAAF2VAABQmAAARJoAADibAAAsnAAAIp0AABmeAAASoAAADaICAAejCwABoxAAAKMXAACjHwAA&#10;oycAAKMxAACkPAAApEgAAKRWAACkZQAAo3cAAKOLAACjoAAAorYAAKHSAACh8AAAoPsAAKD/AACg&#10;/wCRigAAiY4AAHuSAABtlwAAYJsAAFOeAABGoQAAOaMAAC2kAAAjpgAAGagAABGqAAAMrAAABa4A&#10;AACvBwAArw0AAK8RAACwGAAAsCAAALEoAACxMgAAsj4AALJMAACyWwAAsmwAALKBAACxlwAAsawA&#10;ALDGAACw6AAAr/cAAK//AACv/wCMkAAAf5UAAHGaAABjnwAAVaQAAEeoAAA6qgAALawAACKuAAAY&#10;sAAAELMAAAq1AAACuAAAALsAAAC7AAAAvAcAALwNAAC9EQAAvhYAAL8eAADAJwAAwTIAAMJAAADD&#10;TwAAw2AAAMN0AADDiwAAw6EAAMO4AADC1wAAwu8AAML6AADB/gCBlwAAc50AAGWjAABXqAAASa0A&#10;ADuxAAAtswAAIbYAABa5AAAOuwAAB74AAADBAAAAxQAAAMcAAADIAAAAyQAAAMoFAADLCwAAzQ8A&#10;AM4UAADQHAAA0yYAANYyAADYQQAA2FMAANlmAADZfAAA2ZQAANmrAADZwwAA2eEAANnwAADZ9AB2&#10;nwAAZ6YAAFmsAABLsgAAPLcAAC66AAAhvQAAFcAAAA3EAAAFxwAAAMoAAADOAAAA0gAAANUAAADW&#10;AAAA2QAAANsAAADdAAAA3wcAAOEMAADjEQAA5hkAAOkkAADsMgAA7UMAAO5WAADvawAA74QAAO+c&#10;AADvsgAA78YAAO/dAADv5ABqqAAAW68AAEy2AAA+vAAAL8AAACDEAAAUyAAADMwAAALQAAAA1AAA&#10;ANkAAADeAAAA4gAAAOUAAADmAAAA6AAAAOkAAADsAAAA7gAAAPACAADyCQAA9Q8AAPgXAAD8IwAA&#10;/zMAAP9GAAD/WgAA/3EAAP+JAAD/nwAA/7EAAP/AAAD/xgD/ABUA/wAUAP8AFAD/ABcA/wAdAP8A&#10;KAD/ADcA/wBEAP8AUQD/AFwA/wBmAP8AbwD/AHcA/wB+AP8AhQD/AIsA/wCRAP8AlwD/AJ0A/wCk&#10;AP8AqwD/ALQA/gC/AP0AzgD7AOYA+QD2APgA/wD3AP8A9wD/APcA/wDwAP8A7AD/AOkA/wD/AxIA&#10;/wAQAP8AEAD/ABEA/wAXAP8AJAD/ADIA/wA/AP8ATAD/AFcA/wBhAP8AagD/AHIA/wB5AP0AgAD8&#10;AIYA+gCMAPkAkgD4AJgA9gCfAPUApgD0AK4A8gC5APAAxgDuAN4A7QDwAOsA/gDqAP8A6QD/AOkA&#10;/wDnAP8A4wD/AOAA/wD/Bw4A/wANAP8ACwD/AAwA/wATAP8AHwD/ACwA/wA6AP8ARgD+AFIA+wBc&#10;APgAZQD1AGwA8wB0APEAegDvAIEA7gCHAOwAjQDqAJMA6QCaAOcAoQDmAKkA4wCzAOEAvwDfANAA&#10;3QDpANoA+QDZAP8A1wD/ANUA/wDVAP8A1QD/ANQA/wD/CQoA/wEFAP8AAwD/AAkA/wAQAP8AGQD7&#10;ACYA9wA0APQAQADyAEwA7gBWAOoAXwDnAGcA5ABuAOIAdADgAHsA3gCBANwAhwDaAI0A1gCUANQA&#10;mwDRAKMAzwCtAMwAuADKAMcAyADgAMYA8wDFAP8AwwD/AMMA/wDDAP8AwwD/AMMA/wD/CwEA/wMA&#10;AP8AAAD/AAMA/wALAPMAEgDuAB8A6gAtAOYAOgDiAEUA3gBPANkAWADUAGAA0QBoAM4AbgDMAHQA&#10;ygB7AMgAgQDGAIcAxACOAMIAlgDAAJ4AvgCnALsAsgC5AMAAtwDUALUA7ACzAPsAswD/ALIA/wCy&#10;AP8AsQD/ALEA/wD/DQAA/wYAAP8DAAD3AAAA9AADAOcADQDgABgA2gAlANMAMgDOAD4AygBJAMYA&#10;UgDDAFoAwABhAL4AaAC8AG4AugB0ALgAewC2AIEAtACIALIAkACwAJkArgCiAKwArQCqALoAqADL&#10;AKYA5gClAPcApAD/AKMA/wCiAP8AogD/AKIA/wD/EAAA+wwAAO8OAADmDQAA3wkAANoABgDQABEA&#10;yQAdAMQAKgC/ADcAuwBCALcASwC0AFQAsgBbAK8AYgCtAGgAqwBuAKkAdQCoAHsApgCDAKQAiwCi&#10;AJQAoACeAJ4BqACcArUAmwPGAJkF4gCYBvQAlgj/AJUJ/wCUCf8AlAn/AJQJ/wD8EQAA8RUAAOMZ&#10;AADWGQAAzBUAAMcQAADEBwoAvQMUALcEIQCyBi4Argg6AKoJRACnCU0ApApVAKIKXACgCmIAngtp&#10;AJwLbwCbC3YAmQx+AJcMhgCWDJAAlAyaAJINpgCRDbMAjw3FAI0O4gCLEPYAiRD/AIgR/wCHEf8A&#10;hxH/AIcR/wD2GQAA5yAAANYkAADIJQAAvyIAALkcAAC0FAEAsQ0OAKoOGQClDycAoRAzAJ0RPgCa&#10;EUcAmBJPAJUSVgCTElwAkRJjAJATaQCOE3AAjBN4AIsTgQCJFIsAhxSWAIYVogCEFbAAgxbBAIEX&#10;3QB/GPQAfRn/AHwZ/wB8Gf8Aexn/AHsZ/wDvIQAA3SkAAMotAAC+LwAAtSwAAK4nAACoIAAAoxcI&#10;AJ4WEwCZFyEAlBktAJEaOACOGkEAixtJAIkbUACHG1cAhRxeAIQcZACCHGsAgBxzAH8dfAB9HYYA&#10;fB6RAHoengB4H6sAdx+8AHYg1AB0IfAAciH/AHEi/wBxIf8AcSH/AHEh/wDoKAAA0jAAAMI1AAC3&#10;NwAArTUAAKUxAACeKwAAmCMCAJIeEACNIBsAiSEnAIYiMgCDIzwAgSNEAH4jSwB8JFIAeyRZAHkk&#10;XwB3JGYAdiVuAHQldwBzJYEAcSaNAG8mmQBuJqcAbSe4AGwnzgFqKO0BaSn/AWgp/wFoKf8BaCj/&#10;AWgo/wHhLgAAyzYAALw7AACxPQAApz0AAJ85AACXMwAAjy0AAIgnDACDJxYAfygiAHwpLQB5KjcA&#10;dyo/AHUqRwBzK04AcStUAHArWwBuK2IAbCtqAGsscgBpLH0AaCyJAGYtlgFlLaQBZC60AWMuygFh&#10;L+kBYC/9AWAv/wFgL/8BYC//AWAu/wHaNAAAxTwAALdBAACsQwAAokMAAJlAAACQOgAAiDQAAIAu&#10;CAB6LRIAdy4eAHMvKQBxMDMAbzA7AG0wQwBrMUoAaTFRAGcxVwBmMV4AZDFmAGMybwBhMnkAYDKF&#10;AV8ykgFdM6EBXDOxAVs0xgFaNOYBWTX7AVk1/wFZNP8BWTT/AVk0/wHSOAAAwEAAALNFAACoSAAA&#10;nkgAAJVGAACLQAAAgjsAAHk1BABzMxAAbzQaAGw0JQBpNS8AZzU3AGU2PwBjNkYAYjZNAGA2VABf&#10;NlsAXTdjAFw3awBbN3YBWTeCAVg4jwFWOJ4BVTivAlQ5wwJTOeQCUzr5AVM5/wFSOf8BUzn/AVM5&#10;/wHNPAAAvEQAAK9JAACkTAAAmkwAAJFLAACHRgAAfUAAAHM7AABsOA0AaDkXAGU5IgBjOisAYDo0&#10;AF46PABdOkMAWzpKAFo7UABYO1gAVztgAFY7aABVPHMBUzx/AVI8jQFQPZwBTz2sAk4+wQJNPuEC&#10;TT74Ak0+/wFNPv8BTT3/AU09/wHJQAAAuEgAAKxNAAChUAAAl1EAAI5PAACESwAAeUUAAG5AAABm&#10;PQsAYj0UAF89HgBcPigAWj4xAFg+OABXPkAAVT9GAFQ/TQBTP1UAUkBdAFBAZgBPQHABTkB8AUxB&#10;igFLQZoCSkGrAklCvgJIQt4CSEL2AkhC/wJIQv8BSEH/AUhB/wHFRAAAtUsAAKlQAACeVAAAlVQA&#10;AItTAACAUAAAdUoAAGpGAABhQggAXEERAFlCGwBXQiUAVUIuAFNCNQBRQj0AT0JDAE9DSwBOQ1IA&#10;TURaAEtEYwBKRG4BSUV6AUdFiAFGRZgCRUapAkRGvQJDRtwCQ0b1AkNG/wJDRv8BQ0X/AUNF/wHB&#10;RwAAsk8AAKZUAACcVwAAklgAAIhYAAB+VQAAcU8AAGZKAABcRgUAV0YPAFRGGABRRiIAT0YrAE5G&#10;MwBMRzoAS0dBAEpHSQBJSFAASEhYAEdIYQBFSWwAREl4AUJJhgFBSZYBQEqnAj9KuwI+S9gCPkrz&#10;Aj5K/wI+Sf8BP0n/AT9J/wG9SgAAr1IAAKNYAACZWwAAkF0AAIZcAAB7WQAAbVMAAGJPAABXTAEA&#10;UUoNAE5KFQBMSx8ASksoAElLMABHSzgARkw/AEVMRgBETE4AQ01WAEJNXwBATWoAP012AT1OhAE8&#10;TpQBO06lATlPuQI5T9QCOU/yATlO/wE5Tv8BOU3/ATpN/wG6TgAArFYAAKFbAACXXwAAjWEAAINh&#10;AAB4XgAAaVgAAF9WAABUUgAATE8LAElPEgBHUBwARVAlAENQLQBCUDUAQVE8AEBRRAA/UUwAPlJU&#10;ADxSXQA7UmcAOlJzADhTggE3U5IBNVOkATRTtwEzVNEBM1PxATRT/wE0Uv8BNFL/ATRS/wG2UgAA&#10;qVoAAJ5gAACUZAAAi2YAAIBlAAB0YwAAZl4AAFxcAABRWAAAR1UHAEJVEABAVRgAP1YhAD1WKgA8&#10;VjIAO1Y5ADpXQQA5V0kAOFdRADdYWgA1WGUANFhxADJYgAExWJABL1miAS5ZtQEtWc8BLVnvAS5Y&#10;/wEuV/8BLlf/AS5W/wGyVwAApV8AAJtlAACRaQAAh2oAAHxqAABxaAAAY2UAAFhiAABNXwAAQ10C&#10;ADxbDQA6XBQAOFwdADdcJgA1XS4ANF02ADNdPgAyXUYAMV5OADBeVwAvXmIALV5uACxffQAqX44A&#10;KV+gAChfswEnX8wAJ1/tASde/wEnXf8BKF3/AShc/wGtXAAAomQAAJhqAACObgAAg28AAHlvAABu&#10;bgAAYGsAAFRpAABJZwAAP2UAADVjCQAyYxEAMGMZAC9kIQAuZCkALWQxACxkOQArZUIAKmVKAChl&#10;VAAnZV8AJmZrACRmegAjZosAImadACBmsQAfZskAH2brACBl/gAgZP8AIGP/ASFj/wGpYgAAnmoA&#10;AJVwAACKcwAAgHUAAHV1AABpdAAAXHIAAE9xAABEbwAAOm4AADBtAwApbA0AJ2wUACZsHAAlbSQA&#10;JG0sACNtNAAibT0AIW5GACBuUAAeblsAHW5nABxudgAabocAGW+aABhvrgAWb8YAFm7pABdt/AAY&#10;bP8AGGv/ABhr/wCkaQAAmnEAAJB2AACGeQAAfHsAAHF7AABkewAAV3oAAEp5AAA/eAAANXgAACt3&#10;AAAidgcAHXYPABx3FgAbdx4AGncmABl3LgAYdzcAF3hAABV4SgAUeFYAE3hjABJ4cgAReIMAEHiX&#10;AA94qwAOeMMADnfmAA52+gAPdf8AEHX/ABB0/wCfcQAAlXgAAIt8AACCfwAAd4EAAGqCAABdggAA&#10;UIIAAESCAAA4ggAALoIAACSCAAAcggAAFIIJABGDEAAQgxYAEIMeAA6DJwAOgzAADYM5AA2DRAAM&#10;g1AAC4NdAAmDbAAIg34ABoORAAWCpQADgrsABIHbAASB8gAFgP8ABn//AAZ//wCaeQAAkH4AAIaD&#10;AAB9hQAAb4cAAGKJAABVigAASYsAAD2MAAAxjAAAJowAAB2NAAAVjgAAD48DAAqQDAAGkBEABI8Y&#10;AAOPIAABjykAAI8yAACQPQAAkEkAAI9WAACPZQAAj3YAAI+KAACOnwAAjrQAAI3PAACM7gAAjPsA&#10;AIv/AACL/wCUgAAAi4UAAIKJAAB0jAAAZo8AAFmRAABMkwAAQJUAADSWAAAolgAAHpcAABWYAAAP&#10;mgAACpsAAAKcCQAAnA4AAJwTAACcGgAAnCIAAJ0rAACdNQAAnUAAAJ1OAACdXAAAnW4AAJyBAACc&#10;lwAAnKwAAJvGAACa6AAAmfkAAJn/AACY/wCOiAAAhowAAHiQAABqlAAAXJcAAE+aAABCnQAANp4A&#10;ACmfAAAfoQAAFaIAAA6kAAAIpgAAAKgAAACpBAAAqQoAAKkOAACpEwAAqhoAAKoiAACrKwAArDYA&#10;AKxEAACsUwAArGMAAKx3AACrjgAAq6QAAKu8AACq3gAAqfQAAKn9AACp/wCJjgAAe5MAAG2XAABf&#10;nAAAUaAAAESkAAA2pgAAKqgAAB6pAAAUqwAADa4AAAawAAAAsgAAALUAAAC1AAAAtQMAALYJAAC3&#10;DgAAuBIAALgZAAC6IQAAuysAALw4AAC9RwAAvVgAAL1rAAC9gQAAvZkAAL2wAAC9zAAAvOoAALz3&#10;AAC7/gB+lQAAcJsAAGKgAABTpQAARqoAADitAAAqrwAAHrEAABO0AAAMtwAAA7kAAAC8AAAAvwAA&#10;AMIAAADCAAAAwwAAAMQAAADGBgAAxwwAAMgQAADKFgAAzCAAAM8rAADQOgAA0UsAANFeAADScwAA&#10;0osAANKkAADTuwAA09gAANPtAADT9gBznQAAZKMAAFapAABHrwAAObMAACq2AAAduQAAErwAAAq/&#10;AAAAwwAAAMYAAADJAAAAzQAAAM8AAADQAAAA0gAAANQAAADWAAAA2QIAANsIAADeDgAA4RMAAOQd&#10;AADoKgAA6DwAAOlPAADpZAAA6nwAAOuVAADrrAAA68IAAOzVAADs5QBmpgAAWKwAAEmzAAA7uQAA&#10;K7wAAB3AAAARxAAACcgAAADMAAAAzwAAANMAAADZAAAA3QAAAOAAAADhAAAA4wAAAOUAAADnAAAA&#10;6gAAAOwAAADuBAAA8QsAAPUSAAD4HAAA+ysAAP0+AAD+UwAA/moAAP+DAAD/mwAA/64AAP++AAD/&#10;ygD/ABIA/wAQAP8AEQD/ABMA/wAZAP8AJgD/ADQA/wBBAP8ATQD/AFgA/wBiAP8AawD/AHMA/wB6&#10;AP8AgQD/AIcA/wCNAP8AkwD/AJkA/wCgAP8ApwD+AK8A/AC6APoAyQD5AOEA+ADzAPcA/wD2AP8A&#10;9QD/APEA/wDpAP8A5AD/AOEA/wD/AA8A/wANAP8ADQD/AA4A/wAUAP8AIQD/AC4A/wA8AP8ASAD/&#10;AFMA/wBdAP8AZgD+AG0A/AB1APsAewD5AIIA+ACIAPcAjgD2AJQA9ACbAPMAogDxAKoA7wC0AO0A&#10;wQDrANUA6gDsAOgA/ADnAP8A5QD/AOYA/wDgAP8A2QD/ANQA/wD/AAsA/wAIAP8ABgD/AAkA/wAQ&#10;AP8AHAD/ACkA/wA2AP8AQgD7AE4A9wBXAPQAYADyAGgA7wBvAO0AdgDsAHwA6gCCAOgAiADnAI4A&#10;5QCVAOMAnADhAKQA3wCuAN0AuQDaAMoA1wDkANQA9gDRAP8A0AD/ANAA/wDPAP8AywD/AMcA/wD/&#10;AAMA/wAAAP8AAAD/AAQA/wANAPoAFgD2ACMA8wAwAPAAPADtAEcA6QBRAOUAWgDiAGIA3wBpAN0A&#10;bwDaAHYA2AB8ANQAggDSAIgA0ACPAM0AlgDLAJ4AyQCoAMcAswDFAMEAwgDYAMAA7wC/AP4AvgD/&#10;AL0A/wC8AP8AvAD/ALwA/wD/AgAA/wAAAP8AAAD/AAAA9AAHAO0AEQDoABwA4wApAN8ANQDbAEEA&#10;1gBLANEAVADNAFwAygBjAMgAaQDGAG8AwwB1AMEAewC/AIIAvgCIALwAkAC6AJgAuACiALUArACz&#10;ALkAsQDLAK8A5wCuAPgArAD/AKsA/wCsAP8ArAD/AKsA/wD/BAAA/wAAAPYAAADuAAAA5wAAAN8A&#10;DADWABUAzwAiAMoALgDHADoAwwBEAMAATQC8AFUAuQBcALcAYwC1AGkAswBvALEAdQCvAHsArQCC&#10;AKsAigCpAJIApwCcAKUApgCjALMAoQDDAJ8A3gCeAPIAnQD/AJwA/wCcAP8AmwD/AJsA/wD/BwAA&#10;9gkAAOkLAADfCgAA1QQAAM4ABQDGABAAwAAaALsAJwC3ADIAswA9ALAARgCtAE8AqgBWAKgAXACm&#10;AGMApABoAKIAbwChAHUAnwB8AJ0AhACbAI0AmQCXAJcAogCVAK4AkwC9AJEA0wCQAO0AjwD8AI4A&#10;/wCNAf8AjQH/AI0B/wD5DgAA6hIAANwVAADNFQAAxBEAAL4MAAC6AgoAtAASAK4AHgCqACoApgA1&#10;AKIAPwCgAEgAnQFQAJsCVgCZAlwAlwNjAJUDaQCTA28AkQR2AJAEfwCOBYgAjAWSAIoGngCIBqoA&#10;hge6AIUIzwCECusAggv8AIEM/wCADP8AgAz/AIAM/wDxFQAA4B0AAM0gAADBIQAAuB0AALEXAACs&#10;EAAAqAkNAKIHFgCdCSMAmQouAJULOACTDEEAkAxJAI4NUACMDVcAig1dAIgNYwCHDWoAhQ5xAIMO&#10;egCCDoQAgA6PAH4PmwB8D6gAexC4AHoQzgB4EewAdhL/AHUS/wB0E/8AdBP/AHQT/wDoHgAA0yYA&#10;AMMqAAC4KgAArigAAKcjAACgHAAAmxMDAJYPEACQEBsAjBEnAIkSMgCGEzsAhBNDAIIUSwCAFFEA&#10;fhRXAHwUXgB7FWUAeRVsAHcVdAB2Fn4AdBaKAHIXlgBxF6QAbxi0AG4YyQBtGegAaxr8AGob/wBq&#10;G/8Aahv/AGob/wDgJgAAyi0AALwxAACwMwAApzEAAJ8sAACXJgAAkB8AAIoXDACFGBYAgRkiAH4a&#10;LAB7GzYAeRs+AHccRQB1HEwAcxxTAHEdWQBwHWAAbh1nAG0ecABrHnoAah6FAGgfkgBnH6AAZSCw&#10;AGQhxQBjIeQAYiL6AGEi/wBhIv8AYSL/AGEi/wDXLAAAwzQAALY4AACqOQAAoTgAAJg1AACQLwAA&#10;iCgAAIAhCAB7IBIAdyEdAHQiJwBxIjEAbyM5AG0jQQBrI0gAaSNOAGgkVQBmJFsAZSRjAGMlawBi&#10;JXUAYSWBAF8mjgBeJp0AXSetAFsowQBbKOAAWin3AFkp/wBZKf8AWSn/AFko/wDPMgAAvjkAALE9&#10;AACmPwAAnD8AAJM8AACKNgAAgTAAAHkqAwByJg8AbicZAGsoIwBpKCwAZik1AGUpPABjKUMAYSpK&#10;AGAqUQBeKlcAXSpfAFwraABaK3IAWSx9AFgsiwBWLZoAVS2qAFQuvQBTLtwAUi/1AFIv/wBSLv8A&#10;Ui7/AFIu/wDKNgAAuj0AAK1CAACiRAAAmEQAAI9BAACFPAAAezcAAHIxAABrLAwAZy0VAGQtHwBh&#10;LigAXy4xAF0uOQBcL0AAWi9GAFgvTQBXL1QAVjBcAFUwZABTMW4AUjF6AFExiABQMpcATjKoAE0z&#10;uwBNNNgATDTzAEw0/wBMNP8ATDP/AEwz/wDGOgAAtkIAAKlGAACeSQAAlUkAAItHAACBQgAAdz0A&#10;AG03AABkMgkAYDISAF0yHABaMiUAWDMtAFYzNQBVMzwAUzRDAFI0SgBRNFEAUDRZAE81YQBNNWwA&#10;TDZ3AEs2hQBKN5UASDemAEc4uAFHONMBRjjxAUY4/wFGOP8ARjj/AEY3/wDBPgAAskUAAKZKAACc&#10;TQAAkk0AAIhLAAB+RwAAc0IAAGk9AABfNwYAWjYQAFc3GABUNyIAUjcqAFA3MgBPODkATThAAEw4&#10;RwBLOE4ASjlWAEk5XwBIOmkARzp1AEU7gwBEO5MAQzykAUI8tgFBPdABQT3wAUE9/wFBPP8BQTz/&#10;AUE8/wC+QgAAr0kAAKNOAACZUAAAj1EAAIVQAAB7TAAAb0YAAGVCAABaPQIAVDsOAFE7FQBPOx8A&#10;TTsnAEs7LwBJPDYARzw9AEc8RABGPUsART1UAEQ+XABDPmcAQj9zAEA/gQA/P5EAPkCiAD1AtQE8&#10;Qc4BPEHuATxB/wE8QP8BPED/AT0//wG6RQAArEwAAKFRAACXVAAAjVUAAINUAAB4UQAAbEsAAGFH&#10;AABWQgAAT0AMAEw/EwBJQBwAR0AkAEZALABEQDMAQ0A6AEJBQgBBQUkAQEJRAD9CWgA+Q2UAPUNx&#10;ADtDfwA6RI8AOUSgADhFswE3RcsBN0XsATdF/wE3RP8BOET/AThD/wC3SQAAqVAAAJ5VAACUWAAA&#10;i1kAAIBYAAB2VgAAaFAAAF1MAABTSAAASkUJAEZEEQBERBkAQkQiAEFFKQA/RTEAPkU4AD1FPwA8&#10;RkcAO0ZPADpHWAA5R2IAOEhuADZIfAA1SI0ANEmeADNJsQAySckAMUnrADJJ/gAySP8AMkj/ADNI&#10;/wC0TAAAp1QAAJxZAACSXAAAiF0AAH5dAABzWgAAZVUAAFtSAABQTgAARkoFAEBJDgA+SRYAPUke&#10;ADtKJgA6Si4AOUo1ADhLPQA3S0QANktNADRMVgAzTGAAMkxsADFNegAwTYsALk2cAC1OrwAsTscA&#10;LE7pACxN/QAtTf8ALUz/AC1M/wCwUAAApFgAAJldAACPYQAAhmIAAHthAABwXwAAYlsAAFhYAABO&#10;VQAAQ1EBADtPDAA4TxMANk8bADVPIwA0UCsAM1AyADJQOgAxUEIAMFFKAC5RUwAtUl0ALFJpACtS&#10;eAApUogAKFOaACdTrQAmU8UAJlPnACZT/AAnUv8AJ1H/ACdR/wCsVQAAoFwAAJZiAACNZgAAg2cA&#10;AHhmAABtZQAAYGEAAFVeAABKWwAAP1gAADVWCAAxVRAAMFYXAC5WHwAtVicALFYvACtXNgAqVz4A&#10;KVdHAChXUAAmWFoAJVhnACRYdQAjWYYAIVmYACBZqwAfWcIAH1nlAB9Y+gAgWP8AIFf/ACFX/wCo&#10;WgAAnWIAAJNnAACKawAAf2wAAHVsAABqawAAXWgAAFFlAABGYwAAO2AAADFeAwAqXQ0AKF0TACZd&#10;GwAlXiMAJF4qACNeMgAiXjoAIV5DACBfTAAfX1cAHl9jABxgcQAbYIIAGWCVABhgqQAXYMAAFmDi&#10;ABdf+QAYXv8AGV7/ABld/wCkYAAAmWgAAJBuAACGcAAAfHIAAHJyAABmcQAAWG4AAExsAABBawAA&#10;NmkAAC1nAAAjZggAH2YPAB1mFQAcZh0AG2YlABpmLQAZZzUAGGc+ABdnSAAWZ1MAFWhfABNobgAS&#10;aH8AEWiSABBopgAPaL0ADmjgABBn9wAQZv8AEWX/ABFl/wCfZwAAlm8AAIxzAACCdgAAeHgAAG14&#10;AABgdwAAU3YAAEZ0AAA7cwAAMXIAACdxAAAecQAAFnAKABNwEAATcBcAEnAfABFxJwAQcS8AEHE4&#10;AA5xQgAOcU4ADXFbAAxxaQALcXoACnGNAAhxoQAGcbYABnDSAAdw7wAIb/8ACW7/AAlu/wCbbwAA&#10;kXUAAId5AAB+fAAAdH4AAGZ+AABZfgAATX4AAEB9AAA1fQAAKnwAACF8AAAYfAAAEXwEAAx8DAAK&#10;fBEACXwZAAh8IQAHfCkABnwyAAR8PQADfEgAAXxVAAB8YwAAfHQAAHyHAAB7nAAAe7EAAHrLAAB5&#10;6wAAefoAAHn/AAB4/wCWdwAAjHwAAIOAAAB5gwAAbIQAAF6FAABRhgAARYcAADmHAAAthwAAI4cA&#10;ABqHAAAShwAADYgBAAaJCgABiQ8AAIkUAACIGwAAiCMAAIksAACJNgAAiUIAAIhOAACIXQAAiG0A&#10;AIiBAACHlQAAh6sAAIbEAACF5gAAhPgAAIT/AACE/wCQfgAAh4MAAH6HAABxiQAAY4sAAFaNAABJ&#10;jwAAPJEAADCRAAAkkQAAGpIAABKTAAANlAAABpUAAACWBgAAlgwAAJUQAACWFQAAlh0AAJYkAACW&#10;LgAAljkAAJZGAACWVQAAlmUAAJZ4AACVjgAAlaQAAJS8AACT3wAAk/UAAJL/AACS/wCLhgAAg4oA&#10;AHWNAABnkAAAWZQAAEyXAAA/mQAAMpoAACabAAAbnAAAEp0AAAyfAAAEoAAAAKIAAACjAQAAowcA&#10;AKMMAACjEAAApBUAAKQcAAClJQAApi8AAKY8AACmSwAAplsAAKZuAAClhAAApZsAAKSzAACj0AAA&#10;o+8AAKL8AACi/wCGjQAAeJEAAGqVAABcmQAATp0AAEGgAAAzogAAJqMAABulAAARpwAACqkAAAGr&#10;AAAArQAAAK8AAACwAAAAsAAAALAFAACxCwAAsg8AALMUAAC0GwAAtSQAALcwAAC3PwAAt1AAALdi&#10;AAC3eAAAt5AAALapAAC2wgAAtuQAALb1AAC1/gB7kwAAbZgAAF+dAABQogAAQqYAADSpAAAmqwAA&#10;Gq0AABCvAAAJsgAAALQAAAC3AAAAugAAALwAAAC9AAAAvgAAAL4AAADAAgAAwQgAAMINAADEEgAA&#10;xhkAAMkkAADKMgAAy0MAAMtVAADMagAAzIMAAMycAADLtQAAzM4AAMzpAADM9gBwmwAAYaEAAFKm&#10;AABEqwAANrAAACeyAAAatQAAELgAAAe7AAAAvgAAAMEAAADEAAAAyAAAAMsAAADLAAAAzQAAAM4A&#10;AADQAAAA0gAAANUDAADYCgAA2xAAAN4YAADiJAAA4zUAAORIAADlXAAA5nMAAOaNAADmpQAA5rwA&#10;AObTAADn5wBjpAAAVaoAAEawAAA4tQAAKLkAABq8AAAPwAAABcQAAADHAAAAywAAAM8AAADUAAAA&#10;2AAAANwAAADdAAAA3wAAAOEAAADjAAAA5QAAAOgAAADqAAAA7QYAAPEOAAD1FgAA+CUAAPk4AAD5&#10;TQAA+mMAAPt8AAD8lQAA/KoAAPy7AAD9ywD/AA8A/wAOAP8ADgD/ABAA/wAWAP8AIwD/ADAA/wA9&#10;AP8ASQD/AFQA/wBeAP8AZgD/AG4A/wB2AP8AfAD/AIIA/wCJAP8AjwD/AJUA/gCbAP0AowD7AKsA&#10;+gC1APkAwwD3ANsA9gDwAPQA/wDzAP8A8gD/AOwA/wDiAP8A3AD/ANYA/wD/AAwA/wAJAP8ACAD/&#10;AAoA/wASAP8AHgD/ACsA/wA4AP8ARAD/AE8A/wBZAP4AYQD8AGkA+gBwAPgAdwD3AH0A9gCDAPQA&#10;iQDyAI8A8QCWAO8AnQDtAKUA7ACvAOoAvADoAM0A5gDoAOQA+gDjAP8A4gD/AOAA/wDVAP8AzgD/&#10;AMsA/wD/AAYA/wABAP8AAAD/AAQA/wAOAP8AGQD/ACUA/QAyAPsAPgD3AEkA8wBTAPAAXADuAGMA&#10;7ABqAOoAcQDoAHcA5gB9AOQAgwDiAIkA4ACQAN4AlwDcAJ8A2QCpANYAtADTAMQA0ADeAM4A8wDM&#10;AP8AywD/AMoA/wDIAP8AwgD/AL4A/wD/AAAA/wAAAP8AAAD/AAAA+wALAPYAEwDxACAA7QAsAOoA&#10;OADnAEMA4wBNAOAAVgDcAF0A2QBkANUAawDSAHEA0AB2AM4AfADMAIMAygCJAMgAkQDGAJkAxACj&#10;AMEArQC/ALsAvQDPALsA6wC5APwAtwD/ALcA/wC2AP8AtAD/ALEA/wD/AAAA/wAAAP8AAAD2AAAA&#10;7gAFAOcADwDhABkA2wAlANUAMQDSADwAzgBGAMoATwDHAFcAxABeAMEAZAC/AGoAvQBwALsAdgC5&#10;AHwAuACDALYAigCzAJMAsQCcAK8ApwCtALMAqwDFAKkA4QCnAPUApgD/AKUA/wCkAP8ApAD/AKQA&#10;/wD/AAAA/AAAAPEAAADoAAAA4AAAANQACwDMABMAxwAfAMIAKgC/ADUAvAA/ALgASAC1AFAAswBX&#10;ALAAXgCuAGQArABpAKsAbwCpAHUApwB8AKUAhACjAIwAoQCWAJ8AoQCdAK0AmgC8AJgA0gCXAO4A&#10;lQD+AJQA/wCVAP8AlQD/AJUA/wD8AQAA8AUAAOMHAADVBQAAzAAAAMUABAC+AA4AuAAXALMAIwCv&#10;AC4AqwA4AKkAQQCmAEoAowBRAKEAVwCfAF0AnQBjAJsAaQCaAG8AmAB2AJYAfQCUAIYAkgCQAJAA&#10;mwCOAKcAjAC2AIoAyQCIAOcAhwD5AIcA/wCGAP8AhgD/AIYA/wD0DAAA5BAAANESAADFEQAAvQ4A&#10;ALYIAACxAAgAqwARAKYAGwChACYAngAxAJoAOgCYAEMAlQBKAJMAUQCRAFcAjwBdAI4AYwCMAGkA&#10;igBwAIgAdwCGAIAAhACLAIIAlgCAAKMAfgCxAH0AxAB7AuEAegP1AHoF/wB5Bf8AeAb/AHgG/wDq&#10;EwAA1hoAAMYdAAC6HAAAsRkAAKoTAACkDQAAnwUMAJkAFACVAB8AkQIpAI0DMwCLBDwAiAVEAIYG&#10;SwCEBlEAggdXAIEHXQB/B2MAfQhqAHsIcgB6CHwAeAmGAHYJkgB0CqAAcwqvAHELwQBwDN8Abw32&#10;AG4O/wBtDv8AbQ7/AG0O/wDhHAAAyyMAALwmAACxJgAAqCQAAKAeAACZGAAAkxACAI4LDgCICxcA&#10;hAwiAIENLAB+DTUAfA49AHoORQB4DksAdw5RAHUPWABzD14AcRBlAHAQbgBuEHcAbBCCAGsQjwBp&#10;EZ0AaBGtAGYSwABlEt8AZBP2AGMU/wBjFP8AYhT/AGIU/wDWJAAAwyoAALUuAACqLwAAoC0AAJgo&#10;AACQIgAAiRsAAIITCAB9ERIAeRIcAHYTJwBzFDAAcRQ4AG8VPwBtFUYAbBVMAGoWUwBoFlkAZxZh&#10;AGUWaQBkF3IAYhd+AGEYiwBfGJkAXhmpAFwZvABcGtgAWhvzAFoc/wBZHP8AWRz/AFkc/wDNKgAA&#10;vTEAAK81AACkNgAAmzQAAJIxAACJKwAAgSUAAHkdAwBzGA4AbxkYAGwaIgBpGysAZxszAGUcOwBk&#10;HEEAYh1IAGAdTgBfHVUAXR1cAFweZABbHm4AWR95AFgfhwBWIJYAVSCmAFQhuABTIdIAUiLxAFIj&#10;/wBSI/8AUiL/AFIi/wDILwAAuDYAAKs6AACgPAAAljsAAI04AACDMgAAei0AAHImAABqIAwAZiAT&#10;AGMhHQBhISYAXyIvAF0iNgBbIj0AWiNEAFgjSgBXI1EAVSNYAFQkYQBTJGoAUSV2AFAlgwBPJpMA&#10;TiejAEwntQBMKM4ASyjuAEsp/wBLKP8ASyj/AEso/wDDNAAAszsAAKc/AACcQQAAkkAAAIk+AAB/&#10;OQAAdTMAAGwtAABjJwgAXiYRAFwmGQBZJyIAVycrAFUoMgBUKDkAUihAAFEoRgBQKU0ATilVAE0p&#10;XQBMKmcASypzAEkrgABIK5AARyyhAEYtswBFLcsARS7sAEQu/wBELv8ARS3/AEUt/wC+OAAAsD8A&#10;AKRDAACZRQAAj0UAAIVDAAB7PgAAcTkAAGc0AABeLgQAWCsOAFUrFgBSLB8AUCwnAE8sLwBNLTYA&#10;TC08AEotQwBJLUoASC5SAEcuWgBGL2QARS9wAEMwfgBCMI0AQTGeAEAysQA/MsgAPzPqAD8z/gA/&#10;Mv8APzL/AD8y/wC7PAAArUMAAKFHAACWSQAAjEkAAINIAAB4RAAAbT4AAGM5AABaNAAAUjAMAE8w&#10;EwBMMBwASjAkAEkxKwBHMTIARjE5AEQxQABDMkcAQjJPAEEzWABAM2IAPzRtAD40ewA9NYsAPDac&#10;ADs2rwA6N8YAOTfoADk3/AA6N/8AOjb/ADo2/wC3QAAAqkYAAJ5LAACUTQAAik4AAIBMAAB1SAAA&#10;akMAAGA+AABWOQAATTUJAEk0EQBHNRkARTUhAEM1KABBNS8AQDU2AD82PQA+NkUAPTdNADw3VQA7&#10;OGAAOjhrADk5eQA4OYkANzqbADU6rQA1O8QANDvmADQ7+wA1O/8ANTr/ADU6/wC0QwAAp0oAAJxO&#10;AACSUQAAiFIAAH5QAABzTQAAZ0gAAFxEAABSPwAASDoGAEQ5DwBBORYAPzkeAD45JgA8OS0AOzo0&#10;ADo6OwA5O0IAODtKADc8UwA2PF0ANT1pADQ9dwAzPocAMT6ZADA/qwAvP8IALz/kAC8/+gAwP/8A&#10;MD7/ADA+/wCxRwAApE0AAJlSAACPVQAAhlYAAHxVAABxUgAAZEwAAFlJAABPRQAARUADAD8+DQA8&#10;PhMAOj4bADk+IwA3PioANj8xADU/OAA0P0AAM0BIADJAUQAxQVsAMEFnAC5CdQAtQoUALEOXACtD&#10;qgAqQ8AAKUTiACpD+QAqQ/8AK0L/ACtC/wCuSgAAoVEAAJdWAACNWQAAg1oAAHlaAABuVwAAYVIA&#10;AFdOAABNSwAAQ0cAADpDCgA2QxEANEMYADNDIAAyRCcAMUQvADBENgAvRT0ALUVGACxFTwArRlkA&#10;KkZkAClHcgAoR4MAJkeVACVIqAAkSL4AI0jgACRI9wAlR/8AJUf/ACZH/wCqTwAAn1UAAJRaAACL&#10;XgAAgV8AAHdeAABrXAAAX1gAAFVVAABLUQAAQE0AADVKBwAwSQ4ALkkVAC1JHQAsSSQAK0orACpK&#10;MwAoSjsAJ0tDACZLTAAlS1YAJExiACNMcAAhTIAAIE2TAB9NpgAeTbsAHU7dAB5N9gAeTP8AH0z/&#10;ACBL/wCnUwAAnFoAAJJfAACIYwAAfmQAAHRjAABpYQAAXF4AAFJbAABHWAAAPFUAADJSAgAqUAwA&#10;J08SACZQGQAlUCAAJFAoACNQLwAiUTcAIVFAACBRSQAeUlMAHVJfABxSbQAaU30AGVOQABhTpAAW&#10;U7kAFVPZABZT9AAXUv8AGFH/ABlR/wCjWQAAmGAAAI9lAACFaAAAe2kAAHFpAABmZwAAWWQAAE1h&#10;AABCXwAAOFwAAC5aAAAlWAgAIFcOAB5XFAAdVxwAHFgjABtYKwAaWDMAGVg8ABhYRQAWWVAAFVlb&#10;ABRZaQATWnoAElqNABFaoQAQWrcADlrVABBZ8wAQWf8AEVj/ABFY/wCfXwAAlWYAAIxrAACCbQAA&#10;eG4AAG5vAABibQAAVWoAAEhoAAA+ZgAAM2UAACljAAAgYQEAGGALABVgEAAUYBcAE2AeABJgJgAS&#10;YC4AEWE3ABBhQAAPYUsADmFYAA1hZgAMYnYAC2KJAAphnQAJYbIACGHLAAhh6wAJYP0ACl//AAtf&#10;/wCbZgAAkm0AAIhxAAB+cwAAdXUAAGp0AABccwAAT3IAAENwAAA4bwAALW4AACRsAAAbawAAE2sE&#10;AA5qDAANahIADGoZAAtqIQAKaikACWoyAAhqPAAHa0cABWtTAARrYQACa3EAAGqEAABqmAAAaq0A&#10;AGnGAABp5wAAafgAAGj/AABo/wCXbQAAjXMAAIR3AAB7egAAcHsAAGN7AABWegAASXoAAD15AAAx&#10;eAAAJ3cAAB12AAAVdgAAD3YCAAl2CgAEdg8AAHYVAAB2HAAAdiQAAHUsAAB1NgAAdUEAAHVOAAB1&#10;XAAAdWwAAHV+AAB0kwAAdKgAAHPAAABz4wAAcvcAAHL/AABx/wCSdQAAiXoAAIB+AAB2gAAAaYEA&#10;AFuCAABOggAAQYIAADWDAAApggAAH4EAABaBAAAQggAACoIAAAKDBwAAgg0AAIIRAACCFwAAgh4A&#10;AIImAACCLwAAgjsAAIJHAACCVQAAgWUAAIF4AACBjQAAgKIAAH+6AAB/3QAAfvQAAH3/AAB9/wCN&#10;fAAAhIEAAHuEAABuhgAAYIgAAFKKAABFiwAAOYwAACyMAAAhjAAAF4wAABCNAAAJjgAAAo8AAACQ&#10;AwAAjwkAAI8OAACPEgAAkBgAAJAfAACQKAAAkDIAAJA/AACQTQAAkF0AAI9wAACPhQAAjpwAAI6z&#10;AACN0AAAjPAAAIv+AACL/wCIhAAAgIgAAHKLAABkjQAAVpAAAEiTAAA7lQAALpYAACKWAAAXlwAA&#10;D5gAAAiZAAAAmwAAAJ0AAACdAAAAnQMAAJ0JAACdDQAAnhEAAJ4XAACfHwAAnykAAKA1AACgQwAA&#10;oFQAAKBmAACfewAAnpMAAJ6rAACdxgAAnekAAJz5AACc/wCDiwAAdY4AAGeSAABZlgAAS5kAAD2c&#10;AAAwngAAI58AABegAAAOogAAB6QAAACmAAAAqAAAAKoAAACqAAAAqgAAAKsBAACrBwAArAwAAK0Q&#10;AACuFgAArx4AALEpAACxOAAAsUgAALFaAACxbwAAsYgAALGgAACwugAAr90AAK/yAACv/QB4kQAA&#10;apYAAFyaAABNnwAAP6MAADGmAAAjpwAAF6kAAA6rAAAFrgAAALAAAACyAAAAtQAAALcAAAC3AAAA&#10;uAAAALkAAAC6AAAAvAMAAL0JAAC+DgAAwBQAAMMeAADFKwAAxTwAAMZOAADGYgAAxnoAAMaUAADG&#10;rQAAxsgAAMXlAADF8wBsmQAAXp4AAE+kAABBqAAAMqwAACSvAAAWsQAADbQAAAO3AAAAugAAAL0A&#10;AADAAAAAxAAAAMYAAADGAAAAyAAAAMkAAADLAAAAzAAAAM4AAADQBgAA0w0AANgTAADcHgAA3i0A&#10;AN9AAADgVAAA4WsAAOGFAADhnwAA4bcAAOHPAADh5gBgoQAAUqcAAEOtAAA0sgAAJbUAABe5AAAN&#10;vAAAAb8AAADDAAAAxwAAAMoAAADPAAAA0wAAANYAAADXAAAA2gAAANwAAADfAAAA4QAAAOMAAADm&#10;AAAA6QEAAOwLAADwEgAA8x8AAPQxAAD2RgAA91wAAPh0AAD4jwAA+aYAAPm4AAD4yQD/AA0A/wAL&#10;AP8ACwD/AA4A/wATAP8AHwD/ACwA/wA5AP8ARQD/AFAA/wBZAP8AYgD/AGoA/wBxAP8AdwD/AH4A&#10;/wCEAP4AigD9AJAA/ACXAPoAngD5AKcA9wCxAPYAvgD1ANIA8wDsAPEA/gDwAP8A8AD/AOYA/wDc&#10;AP8A0gD/AM0A/wD/AAcA/wAEAP8AAgD/AAYA/wAQAP8AGwD/ACcA/wAzAP8APwD/AEoA/gBUAPsA&#10;XQD5AGQA9wBrAPUAcgDzAHgA8gB+APAAhADvAIoA7QCRAOwAmQDqAKEA6ACrAOYAtgDkAMcA4gDj&#10;AOAA9wDeAP8A3QD/ANkA/wDMAP8AxQD/AMEA/wD/AAAA/wAAAP8AAAD/AAEA/wANAP8AFgD8ACIA&#10;+QAuAPYAOQDzAEUA7wBOAOwAVwDpAF4A5gBlAOQAbADiAHIA4AB3AN8AfgDdAIQA2wCLANgAkgDV&#10;AJsA0gCkAM8ArwDNAL4AywDVAMkA7wDHAP8AxQD/AMQA/wC+AP8AuAD/ALUA/wD/AAAA/wAAAP8A&#10;AAD+AAAA9wAJAPEAEQDrABwA5wAoAOQAMwDhAD4A3QBIANgAUQDTAFgA0ABfAM4AZQDMAGsAygBx&#10;AMgAdwDGAH0AxACEAMIAjADAAJQAvgCeALsAqAC5ALYAtwDIALUA5gCzAPoAsQD/ALAA/wCwAP8A&#10;rAD/AKkA/wD/AAAA/wAAAPoAAADxAAAA6AADAOAADQDYABYA0QAiAM0ALQDKADcAxgBBAMIASgC/&#10;AFIAvQBZALoAXwC4AGUAtwBqALUAcACzAHYAsQB9AK8AhQCtAI0AqwCXAKkAoQCnAK4ApQC+AKIA&#10;2ACgAPIAnwD/AJ4A/wCeAP8AngD/AJwA/wD/AAAA9wAAAOsAAADhAAAA1gAAAMsACQDFABEAvwAb&#10;ALsAJgC3ADEAtAA6ALEAQwCuAEsAqwBSAKkAWACnAF4ApgBkAKQAaQCiAHAAoAB2AJ4AfgCcAIYA&#10;mgCQAJgAmwCWAKcAlAC2AJIAygCQAOkAjwD8AI4A/wCNAP8AjAD/AI0A/wD4AAAA6QIAANsDAADM&#10;AQAAxAAAAL0AAgC2AA0AsAAVAKsAIACnACoApAA0AKEAPACeAEQAnABLAJoAUgCYAFgAlgBdAJUA&#10;YwCTAGkAkQBwAI8AdwCNAIAAiwCKAIkAlQCHAKEAhQCvAIMAwQCBAOAAgAD1AH8A/wB/AP8AfwD/&#10;AH8A/wDuCgAA3A4AAMoQAAC+DgAAtQsAAK8DAACpAAcAowAQAJ4AGACZACMAlgAsAJMANQCQAD4A&#10;jgBFAIwASwCKAFEAiABXAIYAXQCFAGMAgwBqAIEAcQB/AHoAfQCEAHsAjwB5AJwAdwCqAHUAuwB0&#10;ANQAcgDwAHIA/wByAP8AcQD/AHEA/wDjEQAAzRcAAL8ZAACzGQAAqhUAAKMQAACdCgAAlwEKAJEA&#10;EgCNABsAiQAlAIUALwCDADcAgAA+AH4ARQB9AEsAewBRAHkAVwB4AF0AdgBkAHQBawByAXQAcAJ/&#10;AG4CiwBsA5gAawOmAGkEtwBoBc4AZwfsAGYI/QBmCf8AZQn/AGUJ/wDWGgAAxCAAALYjAACrIwAA&#10;oSAAAJkbAACSFAAAjA4BAIYHDQCABBQAfAYeAHkHKAB2CDAAdAg4AHIJPwBwCUUAbwpMAG0KUgBs&#10;ClgAagtfAGgLZwBnC3AAZQx6AGMMhwBiDJUAYA2kAF8NtgBeDc4AXA7tAFwP/wBbEP8AWxD/AFsQ&#10;/wDNIQAAvCgAAK8rAACkKwAAmikAAJIkAACJHwAAghgAAHsRBQB1DQ8AcQ0XAG4OIQBrDioAaQ8y&#10;AGcQOQBlEEAAZBBGAGMQTQBhEFMAXxFaAF4RYgBcEWsAWxF2AFkSgwBYEpIAVhOiAFUTtABUE8sA&#10;UxTsAFIV/wBSFv8AUhX/AFIV/wDGKAAAti4AAKkyAACfMgAAlTEAAIwtAACDJwAAeiEAAHIaAABr&#10;EwsAZxMTAGQUHABhFCUAXxUtAF0VNABcFTsAWxZCAFkWSABYFk8AVhdWAFUXXgBTF2cAUhhyAFAY&#10;fwBPGY4AThqfAEwasABLG8cASxvpAEoc/QBKHP8AShz/AEoc/wDBLQAAsTQAAKU3AACaOAAAkDcA&#10;AIc0AAB9LwAAdCkAAGwjAABkHAcAXhkQAFsaGABZGyEAVxspAFUbMABUHDcAUhw9AFEcRABPHUsA&#10;Th1SAE0dWgBLHmMASh5uAEkffABHH4sARiCcAEUhrgBEIcQAQyLmAEMi/ABDIv8AQyL/AEMi/wC8&#10;MgAArTgAAKE8AACXPgAAjT0AAIM6AAB5NQAAbzAAAGYqAABeJAIAVyANAFQgFABRIB0ATyElAE4h&#10;LABMITMASyI6AEkiQABIIkcARyJOAEYjVwBEI2AAQyRrAEIkeQBBJYgAPyaZAD4mqwA9J8EAPSfj&#10;AD0o+gA9KP8APSf/AD0n/wC4NgAAqj0AAJ5AAACUQgAAikIAAIA/AAB2OwAAbDYAAGIwAABZKgAA&#10;USULAE0lEQBLJRkASSUhAEcmKABFJi8ARCY2AEMmPQBCJ0QAQSdLAD8oVAA+KF0APSlpADwpdgA7&#10;KoYAOSuXADgrqQA3LL8ANyzgADcs+AA3LP8ANyz/ADgs/wC1OgAAp0AAAJxEAACRRgAAh0YAAH1E&#10;AABzQAAAaDsAAF82AABVMQAATCsHAEcpDwBFKhYAQyoeAEEqJQA/KiwAPiszAD0rOQA8K0EAOyxI&#10;ADosUQA5LVsAOC5mADYucwA1L4MANC+VADMwpwAyML0AMTHeADEx9wAyMf8AMjD/ADMw/wCxPgAA&#10;pEQAAJlIAACPSgAAhUoAAHtJAABwRQAAZUAAAFs7AABSNgAASDEEAEIuDQA/LhMAPS4bADsuIgA5&#10;LykAOC8vADcvNgA2MD4ANTBGADQxTwAzMVkAMjJkADEycQAwM4EALzSTAC40pgAsNbsALDXbACw1&#10;9QAtNf8ALTT/AC40/wCuQQAAokgAAJdMAACNTgAAg04AAHlNAABuSgAAYkUAAFhAAABOPAAARTcA&#10;AD0zCwA5MxEANzMYADYzHwA0MyYAMzMtADI0NAAxNDwAMDVEAC81TAAuNlYALTZiACw3bwArN38A&#10;KjiRACg4pAAnObkAJjnYACc59AAoOf8AKDj/ACk4/wCrRQAAn0sAAJRPAACLUgAAgVMAAHdSAABs&#10;TwAAX0kAAFZGAABMQgAAQj0AADg4CAA0OA8AMjgVADE4HQAvOCQALjgrAC05MgAsOTkAKzpBACo6&#10;SgApO1QAKDtfACc8bQAlPH0AJD2PACM9ogAiPbcAIT7UACE+8wAiPf8AIz3/ACM8/wCoSQAAnU8A&#10;AJJTAACJVgAAf1cAAHVWAABqUwAAXU8AAFNMAABKSAAAQEQAADZABQAvPQ0ALT0TACs9GgAqPiEA&#10;KT4oACg+LwAnPjcAJj8/ACQ/SAAjQFIAIkBdACFBagAgQXoAHkGNAB1CoAAcQrUAG0LRABtC8QAc&#10;Qv8AHUH/AB5B/wClTQAAmlMAAJBYAACGWwAAfVwAAHJbAABnWAAAW1QAAFFSAABITgAAPUoAADNH&#10;AAAqQwsAJkMQACVDFgAkQx4AI0QlACJELAAhRDQAIEU8AB5FRQAdRU8AHEZaABtGaAAZRngAGEeK&#10;ABdHngAWR7MAFEjOABVH7wAWR/8AF0b/ABdG/wCiUgAAl1gAAI1dAACEYAAAemEAAHBgAABlXgAA&#10;WVoAAE9YAABEVAAAOVEAAC9OAAAmSwYAIEoOAB5KEwAdShoAHEohABtLKAAaSzAAGUs4ABdLQgAW&#10;TEwAFUxXABRMZQATTXUAEk2IABFNnAAQTbEADk7MAA9N7gAQTf8AEUz/ABFM/wCeVwAAlF0AAIti&#10;AACBZQAAd2YAAG1mAABjZAAAVmEAAEpeAAA/WwAANVgAACtWAAAiVAEAGlIKABZSEAAVUhYAFFId&#10;ABNSJAASUiwAEVI0ABFSPgAQU0gAD1NUAA5TYgANVHIADFSEAAtUmAAJVK0ACFTFAAlU5wAKU/sA&#10;C1L/AAtS/wCbXQAAkWQAAIhoAAB+awAAdGwAAGtsAABfagAAUmcAAEVkAAA6YgAAMGAAACZeAAAd&#10;XQAAFVsFABBaDAAOWhEADloYAA1bIAAMWycAC1swAApbOgAJW0UAB1tRAAZbXgAEW20AA1uAAAFb&#10;lAAAW6gAAFvAAABa4gAAWvYAAVr/AAJZ/wCXZAAAjmsAAIRuAAB7cAAAcnIAAGdxAABZcAAATG4A&#10;AEBsAAA1awAAKmkAACFnAAAYZgAAEWYBAAxlCgAHZQ8ABGUUAANkGwACZCMAAGQsAABkNQAAZEAA&#10;AGRMAABkWgAAZGkAAGR7AABkjwAAY6QAAGO7AABi3QAAYvQAAGL/AABh/wCTbAAAiXEAAIB1AAB4&#10;dwAAbXgAAGB3AABSdgAARnUAADl0AAAudAAAI3IAABpxAAAScQAADXEAAAZxCAAAcA0AAHASAABw&#10;FwAAbx8AAG8mAABvMAAAbzsAAG9HAABvVAAAb2QAAG91AABuigAAbaAAAG22AABs1gAAa/IAAGv/&#10;AABr/wCOcwAAhXgAAH17AABzfQAAZX4AAFh+AABLfgAAPn4AADJ+AAAmfQAAHHwAABN8AAANfAAA&#10;Bn0AAAB9BQAAfAsAAHwPAAB8EwAAfBkAAHwhAAB8KQAAfDQAAHtAAAB7TgAAe14AAHtvAAB6hAAA&#10;epoAAHmxAAB4zgAAd+8AAHb+AAB2/wCJegAAgX8AAHiCAABrgwAAXYUAAE+GAABChwAANYgAACmH&#10;AAAdhwAAFIcAAA2IAAAGiQAAAIoAAACKAAAAiQYAAIkMAACJDwAAiRMAAIkaAACKIgAAiiwAAIo4&#10;AACKRgAAiVYAAIloAACJfAAAiJQAAIerAACGxgAAheoAAIX7AACE/wCFggAAfYYAAG+IAABhiwAA&#10;U40AAEWPAAA4kQAAK5EAAB+SAAAUkgAADZMAAASUAAAAlgAAAJcAAACYAAAAlwAAAJcFAACXCwAA&#10;mA4AAJgTAACZGgAAmSIAAJouAACaPQAAmU0AAJleAACZcwAAmIsAAJijAACXvAAAluIAAJb3AACV&#10;/wCAiQAAcowAAGSPAABWkwAASJYAADqZAAAsmgAAH5sAABScAAAMngAAA58AAAChAAAAowAAAKUA&#10;AAClAAAApQAAAKUAAACmAgAApwgAAKcNAACoEQAAqRkAAKsjAACrMQAAq0EAAKxTAACsZwAAq4AA&#10;AKqaAACqswAAqtAAAKnvAACp+wB1jwAAZ5QAAFmYAABKnAAAPJ8AAC2iAAAgowAAE6UAAAunAAAB&#10;qQAAAKsAAACuAAAAsQAAALIAAACyAAAAswAAALQAAAC1AAAAtgAAALgEAAC5CwAAuxAAAL0YAAC/&#10;JAAAvzUAAMBHAADAWwAAwHIAAMCNAADBpgAAwMEAAL/jAAC+8wBqlwAAW5wAAE2hAAA+pQAAL6kA&#10;ACGrAAATrQAAC7AAAACzAAAAtQAAALgAAAC8AAAAvwAAAMEAAADBAAAAwwAAAMQAAADGAAAAxwAA&#10;AMkAAADLAAAAzggAANEPAADVGAAA2CcAANk5AADaTQAA22QAANt+AADcmQAA3LAAANzJAADc4wBd&#10;nwAAT6UAAECqAAAyrwAAIrIAABS1AAAKuAAAALsAAAC/AAAAwwAAAMYAAADLAAAAzgAAANEAAADR&#10;AAAA1AAAANYAAADZAAAA2wAAAN4AAADgAAAA5AAAAOcGAADrDgAA7xkAAPAqAADyPwAA81UAAPRt&#10;AAD0iAAA9KEAAPS2AAD0xwD/AAkA/wAGAP8ABwD/AAwA/wARAP8AHAD/ACgA/wA0AP8AQQD/AEwA&#10;/wBVAP8AXQD/AGUA/wBsAP8AcgD+AHgA/AB+APsAhAD6AIsA+QCSAPcAmQD2AKIA9ACsAPMAuQDx&#10;AMsA8ADoAO4A+wDtAP8A7AD/AOEA/wDSAP8AyQD/AMQA/wD/AAEA/wAAAP8AAAD/AAQA/wAOAP8A&#10;FwD/ACMA/wAvAP8AOwD9AEYA+gBQAPcAWAD0AF8A8gBmAPAAbADvAHIA7QB4AOwAfgDqAIUA6QCM&#10;AOcAkwDlAJwA4wCmAOEAsQDfAMEA3QDdANsA9ADZAP8A1gD/AM8A/wDEAP8AvQD/ALkA/wD/AAAA&#10;/wAAAP8AAAD/AAAA/wALAPwAEwD3AB4A9AAqAPIANQDuAEAA6QBKAOYAUgDjAFkA4ABgAN4AZgDc&#10;AGwA2gByANcAeADUAH4A0gCFANAAjQDOAJUAzACfAMkAqgDHALgAxQDNAMMA6wDAAP4AvwD/AL4A&#10;/wC2AP8AsAD/AK0A/wD/AAAA/wAAAP8AAAD5AAAA8gAGAOsADwDmABkA4QAkAN4ALwDaADkA0wBD&#10;AM8ATADMAFMAyQBaAMcAYADFAGYAwwBrAMEAcQC/AHcAvQB+ALsAhgC5AI4AtwCYALUAowCzALAA&#10;sQDCAK4A4ACsAPcAqwD/AKoA/wCoAP8AowD/AKAA/wD/AAAA/wAAAPUAAADrAAAA4QAAANYADADP&#10;ABMAygAeAMYAKQDCADMAvwA9ALsARQC4AE0AtgBUALMAWgCxAF8AsABlAK4AagCsAHAAqwB3AKkA&#10;fwCnAIcApQCRAKMAnACgAKkAngC4AJwAzgCaAO4AmQD/AJcA/wCWAP8AlgD/AJMA/wD9AAAA8QAA&#10;AOUAAADZAAAAzQAAAMQABgC9AA8AtwAYALMAIgCwACwArQA2AKkAPgCnAEYApABNAKIAUwCgAFkA&#10;nwBeAJ0AZACbAGoAmgBwAJgAdwCWAIAAlACKAJEAlQCPAKIAjQCwAIsAwwCJAOMAiAD5AIYA/wCG&#10;AP8AhgD/AIYA/wDzAAAA4wAAANEAAADFAAAAvQAAALYAAACuAAsAqAASAKQAHACgACYAnAAvAJoA&#10;NwCXAD8AlQBGAJIATACRAFIAjwBYAI0AXQCLAGMAigBqAIgAcQCGAHkAhACDAIIAjwB/AJsAfgCp&#10;AHwAuwB6ANUAeADyAHgA/wB3AP8AdwD/AHcA/wDnBwAA0QwAAMMNAAC4DAAArggAAKgAAACiAAUA&#10;mwAOAJYAFQCSAB8AjgAoAIsAMQCIADkAhgBAAIQARgCCAEwAgABSAH8AVwB9AF0AewBjAHoAawB4&#10;AHMAdgB9AHQAiABxAJUAcACkAG4AtABsAMoAawDqAGoA/ABqAP8AagD/AGoA/wDaEAAAxhQAALgW&#10;AACtFQAApBIAAJwOAACWBwAAkAAJAIoAEACFABgAgQAhAH4AKgB7ADIAeQA5AHcAQAB1AEYAcwBM&#10;AHIAUQBwAFcAbgBeAG0AZQBrAG4AaQB3AGcAgwBlAJEAYwCfAGIArwBgAMQAXwDkAF8B+ABeAv8A&#10;XgL/AF4C/wDOGAAAvR0AALAgAAClHwAAmxwAAJMXAACLEQAAhAwAAH4ECwB5ABIAdQAbAHIAIwBv&#10;ACsAbQEzAGsBOgBpAkAAZwNGAGYDTABkBFIAYwRZAGEEYABfBWkAXgVzAFwGfwBaBo0AWQecAFcI&#10;rQBWCMEAVQnhAFQL9gBUC/8AVAv/AFQL/wDGHwAAtiUAAKkoAACeKAAAlCUAAIshAACDGwAAexQA&#10;AHQOAwBuCQ0AaQgUAGYJHQBkCiUAYgotAGALNABeCzoAXQtAAFsMRwBaDE0AWAxUAFcNXABVDWQA&#10;VA1vAFINewBQDooATw6aAE4OrABMD8IATBDjAEsQ+QBLEP8ASxH/AEsQ/wC/JgAAsCsAAKQvAACZ&#10;LwAAjy0AAIYpAAB9JAAAdB4AAGwXAABlEQcAXw4QAFwPFwBaEB8AWBAnAFYQLgBUEDUAUxA7AFIR&#10;QgBQEUgATxFQAE4RVwBMEmAASxJrAEkSeABIE4cARhOXAEUUqQBEFL4AQxXfAEMW+ABDFv8AQxb/&#10;AEMW/wC6KwAAqzEAAKA0AACVNQAAizQAAIExAAB4KwAAbyYAAGYgAABeGQEAVxQNAFQUEwBRFBsA&#10;TxUjAE4VKgBMFTEASxY3AEkWPgBIFkQARxdMAEUXVABEF10AQxhnAEEYdABAGYMAPxqUAD0apgA8&#10;G7sAOxvbADsc9gA8HP8APBz/ADwc/wC1MAAAqDYAAJw5AACROwAAhzoAAH43AABzMgAAai0AAGEn&#10;AABZIQAAURsJAEwZEABKGhcASBofAEYaJgBFGy0AQxszAEIbOgBBHEEAQBxIAD4cUAA9HVkAPB5k&#10;ADsecQA5H4AAOB+SADcgpAA2ILgANSHWADUh9AA1Iv8ANSH/ADYh/wCyNAAApDoAAJk+AACPPwAA&#10;hT8AAHs8AABwOAAAZzIAAF0tAABUKAAATCIFAEYfDgBDHxQAQR8bAD8fIgA+ICkAPSAwADsgNgA6&#10;IT0AOSFFADgiTQA3IlcANiNiADQjbgAzJH4AMiSPADElogAvJbYALybSAC8m8gAvJv8AMCb/ADAm&#10;/wCvOAAAoj4AAJZCAACMQwAAgkMAAHhBAABuPQAAYzgAAFozAABRLgAASCgBAEAkDAA9IxEAOyQY&#10;ADkkHwA4JCYANiQsADUlMwA0JToAMyZCADImSgAxJ1QAMCdfAC8obAAuKHsALCmNACsqoAAqKrQA&#10;KSrPACkr8AAqK/8AKir/ACsq/wCsPAAAn0IAAJRGAACKRwAAgEcAAHZFAABsQgAAYT0AAFc4AABO&#10;MwAARC4AADwpCQA3KBAANSgVADMoHAAyKCMAMCgpAC8pMAAvKjcALio/AC0rSAAsK1IAKyxdACos&#10;agAoLXkAJy2LACYungAlLrMAJC/NACQv7gAlL/8AJS//ACYu/wCpPwAAnUUAAJJJAACISwAAfkwA&#10;AHRKAABqRwAAXkIAAFQ9AABLOQAAQTQAADgvBgAyLQ0AMC0TAC4tGQAtLSAAKy0nACouLgApLjUA&#10;KS89ACgvRgAnME8AJTBbACQxaAAjMXcAIjKJACEynQAfM7EAHjPLAB4z7QAfM/8AIDP/ACEy/wCm&#10;QwAAmkkAAJBNAACGTwAAfFAAAHNPAABoTAAAXEYAAFJDAABJPwAAPzsAADY2AgAuMgwAKzIRACky&#10;FwAoMh4AJjIkACUzKwAkMzIAIzQ6ACI0QwAhNU0AIDVYAB82ZQAeNnUAHDeHABs3mwAaN68AGTjI&#10;ABk46wAaOP8AGzf/ABs3/wCjRwAAmE0AAI5RAACEUwAAe1QAAHFTAABmUAAAWkwAAFBJAABHRQAA&#10;PUEAADM9AAAqOQkAJTcOACM3FAAiOBsAITgiACA4KAAfODAAHjk4AB05QQAcOksAGjpWABk7YwAY&#10;O3IAFjuFABU8mQAUPK0AEz3GABM96QAUPP0AFTz/ABY7/wCgSwAAlVEAAItVAACCWAAAeVkAAG5Y&#10;AABkVgAAWFEAAE5PAABFSwAAOkcAADBDAAAnQAUAID4NAB0+EQAcPhcAGz4eABo+JQAZPi0AGD81&#10;ABY/PgAVP0gAFEBTABNAYAASQXAAEUGCABBBlwAPQawADkLEAA5C5wAPQfwAEEH/ABBA/wCdUAAA&#10;k1YAAIlaAACAXQAAdl4AAGxdAABiWwAAVlcAAExVAABBUQAANk4AACxLAAAjSAAAG0UJABdEDwAV&#10;RBQAFEUbABNFIgASRSkAEUUxABFFOwAQRkUAD0ZQAA5HXgANR20ADEd/AAtHkwAJR6cACEe+AAhH&#10;4AAJR/YACkb/AAtG/wCaVQAAkFsAAIdgAAB9YgAAc2MAAGpiAABgYQAAU14AAEdaAAA8VwAAMlUA&#10;AChSAAAfUAAAF04EABFMDAAPTBEADkwXAA5MHgANTSUADE0uAAtNNwAKTUIACU1NAAdOWgAGTmkA&#10;BE57AAJOjwABTqQAAE26AABN2wABTfIAAU3/AAJM/wCWWwAAjWIAAIRmAAB6aAAAcWkAAGhpAABc&#10;ZwAAT2QAAEJhAAA3XwAALVwAACNaAAAaWAAAElcBAA1WCQAJVQ4AB1UTAAZVGgAEVSIAA1UqAAJV&#10;NAAAVT4AAFVKAABWVwAAVmUAAFV3AABViwAAVaAAAFW2AABU1AAAVPEAAFP9AABT/wCTYgAAimgA&#10;AIBsAAB3bgAAb28AAGNuAABWbAAASWoAAD1oAAAyZgAAJ2UAAB1jAAAVYgAADmEAAAlgCAADYA0A&#10;AF8RAABfFwAAXx4AAF8mAABfLwAAXzoAAF9FAABfUwAAX2EAAF5yAABehwAAXZwAAF2yAABczwAA&#10;XO8AAFv9AABb/wCQagAAhm8AAH1yAAB1dAAAanUAAF10AABPcwAAQnIAADZwAAArbwAAIG4AABdt&#10;AAAQbAAACmwAAAJrBgAAawsAAGoPAABqFAAAahoAAGohAABpKgAAaTQAAGlAAABpTgAAaVwAAGlt&#10;AABoggAAaJgAAGeuAABmygAAZe0AAGX8AABk/wCLcQAAgnYAAHp5AABwewAAYnsAAFV7AABIegAA&#10;O3oAAC96AAAjeQAAGXgAABF3AAAKdwAAA3cAAAB3AgAAdwgAAHYNAAB2EAAAdhUAAHYbAAB2IwAA&#10;di4AAHU6AAB1RwAAdVYAAHVoAAB0fAAAdJIAAHOqAAByxAAAcekAAHD7AABw/wCGeQAAf30AAHZ/&#10;AABogQAAWoIAAEyCAAA/gwAAMoQAACWDAAAagwAAEYMAAAqDAAACgwAAAIQAAACFAAAAhAMAAIMI&#10;AACDDQAAgxAAAIMVAACEHAAAhCYAAIQyAACEPwAAg08AAINgAACCdQAAgowAAIGkAACAvQAAf+MA&#10;AH75AAB+/wCCgAAAeoQAAGyGAABeiAAAUIoAAEKLAAA1jQAAJ40AABuNAAARjgAACo4AAACPAAAA&#10;kQAAAJIAAACSAAAAkgAAAJIBAACSBwAAkgwAAJIQAACTFQAAkx0AAJQoAACUNgAAlEUAAJNXAACT&#10;awAAk4IAAJKcAACRtgAAkNgAAI/zAACP/wB+hwAAcIoAAGGNAABTkAAARZMAADeVAAAplgAAHJcA&#10;ABGYAAAJmQAAAJsAAACcAAAAngAAAKAAAACgAAAAoAAAAKAAAAChAAAAoQQAAKIJAACjDgAApBQA&#10;AKUdAACmKgAApjoAAKZMAAClYAAApXgAAKWSAACkrAAApMkAAKPrAACi+gBzjgAAZJEAAFaVAABH&#10;mQAAOZwAACqeAAAdoAAAEaEAAAijAAAApQAAAKcAAACpAAAArAAAAK4AAACuAAAArgAAAK8AAACw&#10;AAAAsQAAALIAAACzBgAAtQ0AALcTAAC5HgAAuS4AALpAAAC6VAAAu2oAALqFAAC5oQAAubsAALre&#10;AAC58gBnlQAAWJkAAEqeAAA7ogAALKYAAB2oAAARqgAAB6wAAACvAAAAsQAAALQAAAC4AAAAuwAA&#10;ALwAAAC8AAAAvgAAAL8AAADAAAAAwgAAAMQAAADGAAAAyAMAAMsLAADPEgAA0SAAANEyAADSRgAA&#10;010AANR2AADUkgAA1asAANXEAADU4gBbnQAATKIAAD2nAAAvrAAAH68AABGxAAAHtQAAALgAAAC7&#10;AAAAvgAAAMIAAADHAAAAygAAAMwAAADMAAAAzgAAANAAAADSAAAA1QAAANgAAADbAAAA3wAAAOIA&#10;AADmCwAA6xMAAOwkAADtOAAA7k4AAO9nAADwggAA8JwAAPCyAADxxQD/AAMA/wABAP8ABAD/AAkA&#10;/wAPAP8AGAD/ACQA/wAwAP8APAD/AEcA/wBRAP8AWQD/AGAA/QBnAPwAbQD6AHMA+QB5APgAfwD2&#10;AIUA9QCMAPMAlADyAJ0A8ACnAO4AswDsAMQA6wDhAOoA+ADpAP8A5wD/ANkA/wDLAP8AwgD/AL0A&#10;/wD/AAAA/wAAAP8AAAD/AAAA/wAMAP8AFAD/ACAA/wArAP4ANwD6AEIA9gBLAPIAUwDwAFsA7gBh&#10;AOwAZwDqAG0A6ABzAOcAeQDlAH8A4wCGAOEAjgDfAJYA3QCgANsArADYALsA1ADRANMA8ADQAP8A&#10;zgD/AMgA/wC9AP8AtgD/ALIA/wD/AAAA/wAAAP8AAAD/AAAA/QAIAPcAEADzABoA7wAmAO0AMQDo&#10;ADsA4wBFAOAATQDcAFUA2QBbANYAYQDTAGcA0QBsAM8AcgDNAHgAywB/AMkAhwDHAJAAxQCaAMMA&#10;pQDAALIAvgDFALwA5QC6APsAuAD/ALcA/wCwAP8AqQD/AKUA/wD/AAAA/wAAAP4AAAD1AAAA7AAD&#10;AOUADQDfABUA2gAgANQAKgDQADUAywA+AMgARwDFAE4AwgBVAMAAWwC+AGEAvABmALoAbAC4AHIA&#10;tgB4ALUAgACzAIgAsQCSAK4AngCsAKoAqQC7AKgA1QCmAPMApAD/AKMA/wChAP8AmwD/AJgA/wD/&#10;AAAA+wAAAPAAAADlAAAA2AAAAM4ACQDHABEAwgAaAL4AJAC7AC4AtwA4ALQAQACxAEgArgBOAKwA&#10;VACqAFoAqQBfAKcAZQClAGsApABxAKIAeACgAIEAngCLAJwAlgCZAKMAlwCyAJYAxwCTAOgAkgD+&#10;AJEA/wCQAP8AjQD/AIsA/wD5AAAA6wAAAN0AAADPAAAAxgAAALwABAC1AA0AsAAVAKwAHgCoACgA&#10;pQAxAKIAOQCfAEEAnQBIAJsATgCZAFMAlwBZAJYAXgCUAGQAkgBqAJAAcQCOAHoAjACDAIoAjwCI&#10;AJwAhgCqAIQAvACCANwAgQD2AIAA/wB/AP8AfwD/AH4A/wDsAAAA2gAAAMkAAAC+AAAAtgAAAK4A&#10;AACnAAkAoQAQAJwAGACYACIAlQAqAJIAMgCQADoAjQBBAIsARwCJAE0AhwBSAIYAWACEAF0AggBk&#10;AIEAawB/AHMAfQB9AHsAiAB4AJUAdgCjAHUAtABzAMwAcQDtAHAA/wBwAP8AcAD/AHAA/wDfBQAA&#10;ygoAALwLAACxCQAAqAQAAKEAAACbAAMAlAAMAI8AEwCKABsAhwAkAIQALACBADMAfwA6AH0AQQB7&#10;AEcAeQBMAHcAUgB2AFcAdABdAHIAZABwAG0AbwB2AGwAggBqAI8AaQCdAGcArgBlAMMAZADkAGMA&#10;+gBjAP8AYgD/AGMA/wDQDgAAvxIAALITAACnEgAAnRAAAJULAACPAwAAiQAHAIIADgB+ABUAegAe&#10;AHYAJQB0AC0AcQA0AG8AOgBuAEAAbABGAGoATABpAFIAZwBYAGYAXwBkAGcAYgBxAGAAfABeAIkA&#10;XACYAFsAqQBZALwAWADcAFgA9ABYAP8AVwD/AFcA/wDGFgAAthoAAKodAACfHAAAlRkAAI0UAACF&#10;DwAAfgkAAHcBCgByABAAbgAXAGoAHwBoACcAZQAuAGQANABiADsAYABAAF8ARgBdAEwAXABTAFoA&#10;WgBYAGIAVwBsAFUAdwBTAIUAUgCUAFABpQBPAbgATgLSAE0E8ABNBf8ATQX/AE0F/wC/HQAAsCIA&#10;AKMlAACZJQAAjyIAAIUdAAB9GAAAdRIAAG4NAgBnBgwAYwMRAF8CGQBdAyEAWwQoAFkELwBXBTUA&#10;VgU7AFQGQQBTBkcAUQZOAFAHVQBOB14ATQhnAEsIcwBJCYEASAmSAEcKowBFCrYARAvQAEQM7wBD&#10;Df8AQw3/AEQN/wC5JAAAqikAAJ4sAACULAAAiioAAIAmAAB3IQAAbhsAAGYUAABfDwUAWQsNAFUK&#10;EwBTCxsAUQsiAE8MKQBNDC8ATAw2AEsNPABJDUIASA1JAEYNUQBFDloARA5kAEIOcABADn8APw+Q&#10;AD4QogA8ELYAOxDRADsR8QA7Ef8AOxH/ADwR/wC0KQAApi8AAJoyAACQMgAAhjEAAHwtAAByKAAA&#10;aSMAAGEdAABZFgAAUREIAEwPEABKEBYASBAdAEYQJABFECsAQxExAEIRNwBBET4AQBFFAD4STQA9&#10;ElYAPBJhADoTbQA5E3wANxSNADYUnwA1FbMANBXNADMW7gA0Fv8ANBb/ADQW/wCvLgAAojQAAJc3&#10;AACMOAAAgjYAAHg0AABuLgAAZSoAAFwkAABUHgAATBgEAEYUDQBCFBIAQBQZAD8UIAA9FScAPBUt&#10;ADsVNAA5FjoAOBZCADcWSgA2F1MANRdeADMYagAyGXkAMBmKAC8anQAuGrEALRvKAC0b7AAtHP8A&#10;Lhv/AC4b/wCsMgAAnzgAAJQ7AACKPAAAgDwAAHY5AABrNAAAYi8AAFkqAABQJQAARx8AAEAaCgA8&#10;GRAAOhkWADgZHQA2GiMANRopADQaMAAzGjcAMhs+ADEbRwAvHFAALh1bAC0dZwAsHnYAKh6IACkf&#10;mwAoH64AJyDHACYg6gAnIP4AKCD/ACgg/wCpNgAAnTwAAJI/AACHQQAAfUAAAHQ+AABpOgAAXzUA&#10;AFYwAABNKwAARCUAADsgBwA2Hg4AMx4TADIeGQAwHiAALx4mAC4fLQAtHzQALCA7ACsgRAAqIU4A&#10;KSFYACciZQAmInQAJSOFACMjmQAiJK0AISTFACEl6AAiJf0AIiT/ACMk/wCmOgAAmj8AAI9DAACF&#10;RQAAe0QAAHJDAABnPwAAXToAAFM2AABKMQAAQSwAADgmAwAxIwwALiIRACwiFgAqIh0AKSIjACgj&#10;KgAnIzEAJiQ5ACUlQQAkJUsAIyZWACImYwAhJ3IAHyeDAB4olwAdKKsAGynDABsp5gAcKfsAHSn/&#10;AB4o/wCjPgAAmEMAAI1HAACDSQAAekkAAHBHAABmRAAAWj8AAFE7AABHNwAAPjIAADUtAAAsKAkA&#10;KCcPACcnFAAlJxoAJCchACMoJwAiKC4AISk2ACApPwAfKkkAHipUAB0rYAAbK28AGiyBABkslQAX&#10;LakAFi3BABYt5AAXLfoAGC3/ABkt/wChQQAAlUcAAItLAACCTQAAeE0AAG5MAABkSQAAWEQAAE9A&#10;AABGPQAAPTgAADM0AAAqLwYAJCwNACEsEgAgLBgAHy0eAB4tJQAdLSwAHC40ABsuPAAaL0YAGC9R&#10;ABcwXgAWMG0AFTF/ABMxkwASMagAETK/ABEy4gASMvkAEzH/ABMx/wCeRQAAk0sAAIlPAACAUQAA&#10;dlIAAG1QAABiTgAAVkkAAE1GAABEQwAAOz8AADE6AAAnNgMAHzILABwyEAAbMhUAGTIbABgyIgAX&#10;MykAFjMxABU0OgAUNEQAEzRPABI1XAARNWsAEDZ9AA82kQAONqYADTe8AA033QANNvYADjb/AA82&#10;/wCbSQAAkU8AAIdTAAB+VgAAdVYAAGpVAABgUwAAVU8AAExMAABCSQAAOEUAAC5BAAAkPQAAHDoI&#10;ABY4DgAVOBIAFDgYABM5HwASOSYAETkuABA5NwAPOkEADjpMAA07WQANO2gACzt6AAo7jQAJPKIA&#10;Bzy4AAc81QAIPPAACTv/AAo7/wCYTgAAjlQAAIVYAAB8WwAAclsAAGhaAABeWAAAU1UAAElSAAA+&#10;TgAANEsAACpHAAAhRAAAGEIDABJACwAQPxAADj8VAA4/HAANQCMADEArAAtANAAKQD4ACUFKAAdB&#10;VgAGQWUABEF2AANBigABQZ8AAEG0AABB0AABQe4AAUH8AAJA/wCVVAAAjFkAAINeAAB5YAAAcGAA&#10;AGZgAABdXgAAUVsAAEVXAAA6VAAAL1EAACVPAAAcTAAAFEoAAA5ICAALRw4ACEcSAAdHGQAGRyAA&#10;BUgoAANIMQACSDsAAEhHAABIUwAASGIAAEhzAABIhgAASJsAAEixAABHzAAAR+0AAEf7AABH/wCS&#10;WgAAiWAAAIBjAAB3ZQAAbmYAAGVmAABZZAAATGAAAEBdAAA1WwAAKlkAACBXAAAXVQAAEFMAAAtS&#10;BwAFUQ0AAVARAABQFgAAUB0AAFAlAABQLgAAUDgAAFBDAABQUAAAUF4AAFBvAABQgwAAT5gAAE+u&#10;AABOyQAATusAAE37AABN/wCPYQAAhmYAAH1pAAB0bAAAbG0AAGFrAABTaQAARmcAADpkAAAvYwAA&#10;JGEAABpfAAASXgAADFwAAAZcBgAAWwsAAFoPAABaEwAAWhkAAFkhAABZKQAAWTMAAFk/AABZTAAA&#10;WVoAAFlrAABYfgAAWJQAAFerAABXxQAAVukAAFX7AABV/wCMaAAAgm0AAHpwAABycgAAZ3IAAFpx&#10;AABMcAAAP24AADNtAAAoawAAHWoAABRoAAANZwAAB2cAAABmAwAAZgkAAGUNAABlEQAAZBUAAGQc&#10;AABkJAAAZC4AAGQ6AABjRwAAY1UAAGNmAABjegAAYpAAAGGnAABgwQAAX+YAAF/6AABe/wCHbwAA&#10;f3QAAHh3AABueAAAYHgAAFJ3AABFdwAAOHYAACt2AAAgdAAAFnMAAA5zAAAHcgAAAHIAAAByAAAA&#10;cQUAAHEKAABxDgAAcBEAAHAXAABwHgAAcCcAAHAzAABvQAAAb1AAAG9gAABudAAAbosAAG2iAABs&#10;vAAAa+IAAGr4AABp/wCDdwAAfHsAAHN9AABlfgAAV38AAEl/AAA8fwAAL4AAACJ/AAAXfgAAD34A&#10;AAd+AAAAfwAAAH8AAAB/AAAAfgAAAH4FAAB+CgAAfg0AAH4RAAB+FwAAfiAAAH4rAAB9OQAAfUgA&#10;AH1ZAAB8bQAAfIQAAHucAAB6tgAAedoAAHj1AAB3/wCAfwAAd4IAAGmDAABbhQAATYYAAD+IAAAy&#10;iQAAJIkAABiJAAAPiQAAB4oAAACLAAAAjAAAAI0AAACNAAAAjAAAAIwAAACMAwAAjAgAAI0NAACN&#10;EQAAjRcAAI4iAACOLwAAjj8AAI1QAACNZAAAjHsAAIyVAACLrgAAis0AAInvAACJ/wB7hQAAbYgA&#10;AF6KAABQjQAAQo8AADSRAAAmkgAAGZMAAA6UAAAGlQAAAJYAAACYAAAAmgAAAJsAAACbAAAAmwAA&#10;AJsAAACbAAAAnAAAAJ0FAACdCwAAnhAAAJ8XAACgJAAAoDQAAKBGAACgWQAAn3AAAJ+KAACepQAA&#10;nsIAAJ3oAACc+QBwjAAAYY8AAFOSAABElgAANpkAACebAAAZnAAAD50AAAWfAAAAoQAAAKMAAACl&#10;AAAAqAAAAKkAAACpAAAAqQAAAKoAAACrAAAArAAAAK0AAACuAQAAsAkAALIPAACzGAAAtCcAALQ5&#10;AAC1TQAAtGQAALR+AACzmgAAs7QAALPVAACz8ABkkwAAVZcAAEebAAA4nwAAKaIAABqkAAAOpgAA&#10;BKgAAACrAAAArQAAALAAAAC0AAAAtgAAALgAAAC4AAAAuQAAALoAAAC8AAAAvQAAAL8AAADAAAAA&#10;wwAAAMUHAADJDwAAyhoAAMssAADMQAAAzVYAAM5vAADNiwAAzKgAAMzCAADM4gBYmwAASaAAADql&#10;AAAsqQAAHKsAAA+uAAAEsQAAALQAAAC3AAAAugAAAL4AAADDAAAAxgAAAMgAAADIAAAAygAAAMsA&#10;AADNAAAAzwAAANIAAADVAAAA2QAAAN0AAADhBQAA5g8AAOceAADoMgAA6UgAAOpgAADrewAA65cA&#10;AOyuAADswgD/AAAA/wAAAP8AAAD/AAYA/wANAP8AFQD/ACEA/wAsAP8AOAD/AEMA/wBMAP4AVAD7&#10;AFsA+gBiAPgAaAD2AG4A9QB0APQAegDyAIAA8QCHAO8AjwDtAJcA6wChAOkArQDnAL0A5QDYAOQA&#10;8wDiAP8A4AD/ANAA/wDEAP8AvAD/ALYA/wD/AAAA/wAAAP8AAAD/AAAA/wAJAP8AEQD/ABwA/QAn&#10;APkAMgD1AD0A8QBGAO0ATwDrAFYA6ABcAOYAYgDkAGgA4wBuAOEAcwDfAHkA3QCAANoAiADYAJEA&#10;1ACbANIApgDPALQAzADJAMkA6QDIAP8AxwD/AMEA/wC3AP8ArwD/AKsA/wD/AAAA/wAAAP8AAAD/&#10;AAAA+AAFAPIADgDuABcA6gAiAOYALADhADcA3QBAANgASQDTAFAA0ABWAM4AXADMAGIAygBnAMgA&#10;bQDGAHMAxAB5AMIAgQDAAIoAvgCUALwAnwC5AKwAtgC+ALQA3QCzAPcAsQD/ALAA/wCoAP8AogD/&#10;AJ4A/wD/AAAA/wAAAPkAAADvAAAA5gAAAN8ACwDWABIA0AAcAMwAJgDIADAAxAA6AMAAQgC9AEoA&#10;uwBQALgAVgC2AFsAtQBhALMAZgCxAGwAsAByAK4AegCsAIIAqQCMAKcAmAClAKUAowC0AKAAywCf&#10;AO4AnQD/AJwA/wCZAP8AlAD/AJEA/wD/AAAA9gAAAOoAAADdAAAAzwAAAMcABgDAAA8AuwAXALcA&#10;IACzACoAsAAzAK0AOwCqAEMApwBJAKUATwCjAFUAogBaAKAAXwCeAGUAnQBrAJsAcgCZAHsAlwCF&#10;AJQAkACSAJ0AkACsAI4AvwCMAOIAiwD6AIkA/wCJAP8AhgD/AIMA/wD0AAAA5AAAANQAAADIAAAA&#10;vwAAALUAAQCuAAsAqQASAKUAGwChACMAngAsAJsANACYADwAlgBDAJQASQCSAE4AkABTAI4AWQCN&#10;AF4AiwBkAIkAawCHAHMAhQB9AIMAiACBAJUAfwCkAH0AtQB7AM8AeQDxAHgA/wB3AP8AdwD/AHUA&#10;/wDlAAAA0QAAAMMAAAC4AAAArwAAAKgAAACgAAYAmgAOAJUAFQCRAB4AjgAmAIsALQCIADUAhgA8&#10;AIQAQgCCAEcAgABNAH8AUgB9AFgAewBeAHkAZQB4AG0AdgB2AHMAgQBxAI4AbwCdAG0ArgBsAMQA&#10;agDnAGkA/QBoAP8AaAD/AGkA/wDVAwAAwwcAALYIAACrBgAAogAAAJsAAACUAAAAjQAKAIgAEACD&#10;ABgAfwAgAHwAJwB6AC4AdwA1AHUAOwB0AEEAcgBHAHAATABvAFIAbQBYAGsAXwBpAGYAZwBwAGUA&#10;ewBjAIgAYgCXAGAApwBeALsAXQDcAFwA9gBcAP8AWwD/AFsA/wDJDQAAuRAAAKwRAAChEAAAlw0A&#10;AI8IAACIAAAAggAFAHsADQB3ABIAcwAaAG8AIQBsACgAagAvAGgANQBnADsAZQBBAGMARgBiAEwA&#10;YABSAF8AWQBdAGEAWwBqAFkAdQBXAIIAVQCRAFQAogBTALUAUQDPAFAA7wBQAP8AUAD/AFAA/wC/&#10;FAAAsBgAAKQaAACZGQAAjxYAAIcRAAB/DQAAdwYAAHEACABrAA4AZwAUAGQAGwBhACIAXgApAF0A&#10;LwBbADUAWQA7AFgAQQBWAEYAVQBNAFMAVABSAFwAUABlAE4AcABMAH0ASwCNAEkAngBIALAARwDH&#10;AEYA6QBGAPsARgD/AEUA/wC4GwAAqiAAAJ4iAACTIgAAiR8AAIAaAAB3FQAAbxAAAGgLAABhBAoA&#10;XQAQAFkAFgBWAB0AVAAjAFIAKgBQADAATwA1AE4AOwBMAEEASwBIAEkATwBHAVcARgFhAEQCbABD&#10;AnkAQQOJAEADmgA+BK0APQTEADwF5QA8B/gAPAf/ADwH/wCyIgAApScAAJkpAACOKQAAhCcAAHsj&#10;AABxHgAAaRgAAGESAABaDQMAUwgMAE8FEQBMBRcASgYeAEgGJABHBioARQcwAEQHNgBDCD0AQQhD&#10;AEAISwA+CVMAPQldADsKaAA6CnYAOAuHADcLmQA1C6wANAzCADMM5AAzDfkAMw3/ADQN/wCtJwAA&#10;oCwAAJUvAACLLwAAgC4AAHcqAABtJQAAZCAAAFwaAABUFAAATA8GAEYMDQBDDBIAQQwYAD8MHwA+&#10;DCUAPA0rADsNMgA6DTgAOA0/ADcORwA2DlAANA5aADMOZgAxD3QAMA+FAC4QmAAtEKsALBDDACsR&#10;5QAsEfoALBH/AC0R/wCqLAAAnTEAAJI0AACHNQAAfTQAAHQxAABqKwAAYCcAAFghAABPGwAARxYA&#10;AEARCQA7EA8AORAUADcQGwA2ECEANBAnADMRLQAyETQAMRE7ADARQwAuEk0ALRJXACwSYwAqE3EA&#10;KROCACcUlQAmFKkAJRXAACQV4wAlFvoAJhb/ACYV/wCmMQAAmjYAAI85AACFOgAAezkAAHE2AABn&#10;MQAAXS0AAFQoAABMIgAAQx0AADsXBQA1FA0AMhMRADEUFwAvFB0ALhQkACwUKgArFTEAKhU4ACkW&#10;QAAoFkoAJxdUACYXYAAkGG8AIxiAACEZkwAgGacAHxm+AB4a4AAfGvgAIBr/ACAa/wCjNAAAmDoA&#10;AI09AACDPgAAeT0AAG87AABlNwAAWzIAAFItAABJKAAAQCMAADgeAQAwGQoALBgPACoYFAApGBoA&#10;JxggACYZJwAlGS0AJBo1ACMaPgAiG0cAIRtSACAcXgAfHWwAHR1+ABwdkQAaHqUAGR68ABgf3QAZ&#10;H/YAGh//ABse/wChOAAAlT0AAItBAACBQgAAd0IAAG1AAABjPAAAWTcAAE8zAABGLgAAPSkAADUk&#10;AAAtIAcAJx0NACUdEgAjHRcAIR0dACEdJAAgHisAHx4yAB4fOwAdH0UAHCBPABohXAAZIWoAGCJ7&#10;ABYijwAVIqMAFCO6ABMj2gAUI/UAFSP/ABYj/wCePAAAk0EAAIlEAAB/RgAAdUYAAGxEAABiQQAA&#10;VzwAAE04AABENAAAPDAAADMrAAAqJgMAIyILACAhEAAeIRUAHCIbABsiIQAaIigAGiMwABkjOAAY&#10;JEIAFiVNABUlWQAUJmgAEyZ5ABImjQARJ6IAECe4AA4n1gAQKPQAESf/ABEn/wCcQAAAkUUAAIdI&#10;AAB9SgAAdEoAAGpJAABgRgAAVUEAAEw+AABDOgAAOjYAADEyAAAoLQAAICkJABsnDgAZJxIAGCcY&#10;ABYnHwAVKCUAFCgtABMoNgASKUAAEilLABEqVwAQKmYADit3AA4riwANLJ8ADCy1AAsszwAMLO8A&#10;DSz/AA0r/wCZRAAAj0kAAIVMAAB8TgAAc08AAGlOAABeSwAAU0cAAEpEAABCQAAAOT0AAC84AAAl&#10;NAAAHTAFABYtDAAULBAAEy0VABItHAARLSMAEC0qAA8uMwAOLj0ADS9IAA0vVQAMMGMACjB0AAkw&#10;iAAIMZwABjGxAAYxywAGMesABzD8AAgw/wCXSAAAjU0AAINRAAB6UwAAcVQAAGdSAABdUAAAUkwA&#10;AElKAABARgAANUIAACs+AAAiOgAAGjcBABI0CQAPMw4ADjMTAA0zGQANMyAADDQoAAs0MQAKNTsA&#10;CDVGAAc1UgAFNmAABDZxAAI2hAAANpkAADavAAA2yAAANugAADb5AAE1/wCUTQAAilIAAIFWAAB4&#10;WAAAb1kAAGVYAABbVQAAUVIAAEdPAAA8TAAAMUgAACdEAAAeQQAAFj8AABA8BwALOg0ACToRAAg7&#10;FwAGOx4ABTsmAAQ7LgACOzgAATxDAAA8TwAAPF4AADxuAAA8gQAAPJcAADysAAA7xQAAO+cAADv4&#10;AAA7/wCRUgAAiFgAAH9cAAB2XQAAbV4AAGNdAABaXAAATlgAAEJUAAA3UQAALU4AACNLAAAaSQAA&#10;EkYAAA1EBgAHQwwAA0MQAABDFQAAQxsAAEMjAABDKwAAQzUAAENAAABDTQAAQ1sAAENrAABDfgAA&#10;Q5QAAEKqAABCwwAAQeYAAEH5AABB/wCOWAAAhl4AAH1hAABzYwAAa2QAAGJjAABXYQAASV0AAD1a&#10;AAAyWAAAJ1UAAB5TAAAVUQAADk8AAAlNBQACTQsAAEwOAABMEwAASxgAAEsfAABLKAAASzIAAEs9&#10;AABLSQAAS1cAAEtnAABKewAASpAAAEmnAABJwAAASOQAAEj4AABH/wCLXwAAg2QAAHpnAABxaQAA&#10;aWoAAF5pAABQZgAAQ2QAADdhAAAsXwAAIV0AABhbAAAQWQAAClgAAANXAwAAVwkAAFYNAABVEAAA&#10;VRUAAFQbAABUIwAAVC0AAFQ5AABURQAAVFMAAFRkAABTdwAAU40AAFKkAABRvQAAUOIAAFD4AABP&#10;/wCIZwAAf2sAAHduAABvcAAAZXAAAFduAABKbAAAPWsAADBpAAAlaAAAGmYAABFkAAALYwAABGIA&#10;AABiAQAAYQYAAGALAABgDgAAXxIAAF8XAABfHgAAXigAAF4zAABeQAAAXk8AAF5fAABdcgAAXYgA&#10;AFygAABbuQAAWt8AAFn3AABY/wCEbgAAfHIAAHV1AABrdgAAXXUAAE90AABCcwAANXMAAChyAAAd&#10;cAAAE28AAAxuAAAEbgAAAG4AAABuAAAAbAIAAGwHAABrCwAAaw4AAGsSAABqGQAAaiIAAGotAABq&#10;OgAAaUkAAGlaAABpbAAAaIMAAGebAABmtQAAZdgAAGT1AABk/wCAdQAAenkAAHB7AABiewAAVHwA&#10;AEZ8AAA5fAAALHwAAB97AAAUegAADXoAAAR6AAAAegAAAHoAAAB6AAAAeQAAAHkBAAB4BgAAeAsA&#10;AHgOAAB4EwAAeBoAAHglAAB4MgAAd0EAAHdSAAB3ZQAAdnwAAHWVAAB0rwAAc84AAHLxAABx/wB+&#10;fQAAdYAAAGeBAABYggAASoMAADyEAAAuhQAAIYUAABWFAAANhQAAA4UAAACGAAAAhwAAAIgAAACI&#10;AAAAhwAAAIcAAACHAAAAhwQAAIcJAACHDgAAiBMAAIgcAACIKQAAiDgAAIdKAACHXQAAhnMAAIaN&#10;AACFpwAAhMUAAIPsAACC/gB4hAAAaoYAAFyIAABNigAAP4wAADGOAAAjjwAAFo8AAA2QAAACkQAA&#10;AJIAAACTAAAAlQAAAJYAAACWAAAAlgAAAJYAAACWAAAAlwAAAJcAAACXBwAAmA0AAJkTAACaHwAA&#10;mi0AAJo/AACaUgAAmmgAAJmDAACZnwAAmLoAAJfiAACW+ABtigAAX40AAFCQAABBkwAAM5YAACSX&#10;AAAWmAAADZkAAAGbAAAAnQAAAJ8AAAChAAAApAAAAKUAAACkAAAApQAAAKUAAACmAAAApwAAAKgA&#10;AACpAAAAqgQAAKwMAACuEwAAriEAAK4zAACuRwAArl0AAK52AACukwAArq4AAK3NAACs7wBhkQAA&#10;U5UAAESYAAA1nAAAJp8AABehAAANowAAAKUAAACnAAAAqgAAAKwAAACwAAAAsgAAALQAAACzAAAA&#10;tAAAALUAAAC3AAAAuAAAALkAAAC7AAAAvQAAAL8BAADDCwAAxRUAAMUlAADGOQAAx08AAMdoAADG&#10;hQAAxqIAAMa8AADG3gBVmQAAR50AADiiAAAppgAAGagAAA2rAAAArQAAALEAAAC0AAAAtwAAALoA&#10;AAC/AAAAwQAAAMQAAADDAAAAxQAAAMYAAADIAAAAygAAAM0AAADPAAAA0gAAANYAAADbAAAA4AwA&#10;AOEYAADjKwAA5EEAAOVaAADmdAAA5pEAAOWsAADlxAD/AAAA/wAAAP8AAAD/AAEA/wAKAP8AEgD/&#10;AB0A/wAoAP8ANAD/AD4A/QBIAPoAUAD3AFcA9QBdAPQAYwDyAGkA8ABvAO8AdADtAHsA6wCBAOkA&#10;iQDoAJIA5gCcAOQAqADiALcA3wDNANwA7gDZAP8A2QD/AMoA/wC+AP8AtQD/ALAA/wD/AAAA/wAA&#10;AP8AAAD/AAAA/wAGAP8ADwD8ABgA+AAjAPQALgDwADgA6wBCAOgASgDlAFEA4gBYAOAAXQDeAGMA&#10;3ABoANkAbgDWAHQA1AB7ANEAggDPAIsAzQCVAMoAoQDIAK8AxQDBAMIA4wDAAPsAwAD/ALsA/wCw&#10;AP8AqAD/AKQA/wD/AAAA/wAAAP8AAAD7AAAA8wABAO0ADADoABMA4wAeAOAAKADaADIA0wA8AM8A&#10;RADMAEsAyQBRAMYAVwDEAF0AwgBiAMEAZwC/AG0AvQB0ALsAewC5AIQAtwCOALQAmQCyAKcArwC3&#10;AK0A0ACrAPIAqgD/AKkA/wChAP8AmwD/AJcA/wD/AAAA/wAAAPQAAADpAAAA4AAAANUACADOABAA&#10;yQAYAMUAIgDBACsAvAA1ALkAPQC2AEUAswBLALEAUQCvAFYArgBbAKwAYQCqAGYAqQBtAKYAdACk&#10;AHwAogCGAKAAkgCeAJ8AnACuAJkAwwCXAOcAlgD/AJUA/wCSAP8AjQD/AIoA/wD8AAAA8AAAAOMA&#10;AADUAAAAyAAAAL8AAwC5AA0AswATAK8AHACsACUAqQAuAKUANgCjAD4AoABEAJ4ASgCdAFAAmwBV&#10;AJkAWgCXAF8AlgBmAJQAbACSAHUAkAB+AI4AigCLAJcAiQCmAIcAuACFANYAhAD2AIIA/wCBAP8A&#10;fgD/AHwA/wDtAAAA3QAAAMwAAADBAAAAuAAAAK4AAACnAAkAogAQAJ4AFwCaAB8AlwAnAJQALwCR&#10;ADcAjwA9AI0AQwCLAEkAiQBOAIgAUwCGAFkAhABfAIIAZQCAAG0AfgB3AHwAggB6AI8AeACeAHUA&#10;rwBzAMcAcgDsAHEA/wBwAP8AcAD/AG4A/wDdAAAAyQAAALwAAACxAAAAqQAAAKEAAACZAAMAkwAM&#10;AI4AEgCKABkAhwAhAIQAKQCBADAAfwA3AH0APQB7AEIAeQBIAHgATQB2AFIAdABYAHIAXwBxAGcA&#10;bwBwAGwAewBqAIgAaACXAGYAqABlALwAYwDhAGIA+gBhAP8AYQD/AGEA/wDNAQAAvAUAAK8FAACl&#10;AgAAnAAAAJQAAACNAAAAhgAIAIEADgB8ABQAeAAbAHUAIwByACkAcAAwAG4ANgBtADwAawBBAGkA&#10;RwBoAEwAZgBSAGQAWQBjAGAAYQBpAF8AdABdAIEAWwCQAFkAoQBXALQAVgDQAFUA8gBVAP8AVAD/&#10;AFUA/wDBDAAAsg4AAKYPAACbDgAAkgsAAIkFAACCAAAAewACAHUACwBwABAAbAAWAGgAHQBmACMA&#10;YwAqAGEAMABgADYAXgA7AF0AQQBbAEYAWgBMAFgAUwBWAFsAVABkAFIAbgBRAHsATwCKAE0AmwBM&#10;AK4ASwDGAEoA6gBJAP4ASQD/AEkA/wC5EgAAqhYAAJ4XAACUFgAAihMAAIEQAAB5CwAAcQMAAGsA&#10;BgBlAA0AYQARAF0AGABaAB4AWAAkAFYAKgBUADAAUwA2AFEAOwBQAEEATgBHAE0ATgBLAFYASQBf&#10;AEcAaQBGAHYARACFAEMAlwBBAKkAQAC/AD8A4gA/APgAPgD/AD8A/wCyGQAApB4AAJgfAACOHwAA&#10;hBwAAHoYAAByEgAAag4AAGIIAABcAQgAVwAOAFMAEwBQABkATgAfAEwAJQBKACsASAAwAEcANgBG&#10;ADwARABCAEMASQBBAFEAPwBaAD4AZQA8AHIAOgCBADkAkwA4AKUANgC6ADYA2wA1APQANQD/ADUA&#10;/wCsIAAAnyQAAJQmAACJJgAAfyQAAHUgAABsGwAAZBUAAFwQAABUDAEATgYKAEoCDwBHABQARAAa&#10;AEIAIABAACUAPwArAD4BMQA8ATcAOwI+ADkCRQA4A00ANgNWADUEYQAzBG4AMQV+ADAFkAAvBaMA&#10;LQa4ACwG1AAsB/AALAj/ACwI/wCoJQAAmyoAAJAsAACGLQAAeysAAHInAABoIgAAXx0AAFcXAABP&#10;EgAASA4EAEEKCwA+BxAAOwYVADkHGwA4ByEANggmADUILAAzCDIAMgk5ADEJQQAvCUkALgpTACwK&#10;XgArC2wAKQt8ACgMjwAmDKIAJQy3ACQM0wAjDfAAJA3/ACUN/wCkKgAAmC8AAI0yAACDMgAAeTEA&#10;AG8uAABlKQAAXCQAAFMfAABLGQAAQxMAADwQBgA1DQwAMwwRADEMFgAvDBwALg0iAC0NKAArDS4A&#10;Kg01ACkNPQAnDkYAJg5QACQOXAAjD2oAIg97ACAQjgAfEKIAHRC3ABwQ1AAdEfIAHRH/AB4R/wCh&#10;LwAAlTMAAIo2AACANwAAdjYAAG0zAABjLwAAWSoAAFAlAABIIAAAPxoAADgVAAAwEQgALBAOACoQ&#10;EgAoEBgAJxAeACUQJAAkECoAIxEyACIROgAhEUMAIBJOAB4SWgAdE2gAGxN4ABoTiwAYFKAAFxS1&#10;ABYU0QAWFfEAFxX/ABgU/wCeMwAAkzcAAIg6AAB+OwAAdDsAAGs4AABhNAAAVy8AAE4rAABFJgAA&#10;PSEAADQcAAAtFwUAJhMMACMTEAAiExUAIBMaAB8TIQAeFCcAHRQvABwVNwAbFUEAGhZLABkWVwAX&#10;F2UAFhd2ABQYiQATGJ4AEhizABEZzgARGe8AEhn/ABMZ/wCcNgAAkTsAAIY+AAB8PwAAcz8AAGk9&#10;AABfOQAAVTUAAEwwAABDLAAAOicAADIiAAAqHgEAIhkJAB4XDgAcFxIAGhcXABkYHgAZGCQAGBks&#10;ABcZNAAWGj4AFRpJABMbVQASG2MAERx0ABAchwAPHZwADh2xAA0dywANHewADh3/AA8d/wCZOgAA&#10;jz8AAIRCAAB7RAAAcUMAAGhCAABePgAAUzoAAEo2AABBMgAAOS0AADEpAAAoJQAAICAGABodDAAX&#10;HBAAFRwVABQdGwAUHSIAEx0pABIeMgARHzwAEB9GABAgUwAOIGEADSFxAAwhhQALIpkACiKuAAki&#10;xwAJIucACiL7AAsh/wCXPgAAjEMAAINGAAB5SAAAcEgAAGdGAABcRAAAUj8AAEk7AABAOAAAODQA&#10;AC8wAAAnLAAAHicDABYjCgASIQ4AESETABAiGQAQIiAADyInAA4jLwANJDkADCREAAslUAAKJV4A&#10;CSZvAAcmggAGJpYABCasAAMmxAAEJuUABCb3AAYm/wCVQgAAikcAAIFKAAB4TAAAb0wAAGVLAABb&#10;SAAAUEQAAEdBAAA/PgAANzsAAC02AAAkMQAAGy0AABMqBwAPKA0ADScRAA0oFgAMKB0ACyglAAop&#10;LQAJKTcABypCAAYqTgAEK1wAAytsAAErfwAAK5QAACupAAArwQAAK+MAACv2AAAq/wCSRgAAiEsA&#10;AH9PAAB2UQAAbVEAAGNQAABaTQAAT0oAAEdHAAA+RAAAM0AAACk8AAAgOAAAFzQAABExBQAMLwwA&#10;CS4QAAcuFQAGLxsABS8jAAMvKwACMDUAADA/AAAwTAAAMVkAADFpAAAxfAAAMZEAADGnAAAwvwAA&#10;MOEAADD1AAAv/wCQSwAAhlAAAH1UAAB1VgAAa1YAAGJVAABYUwAATlAAAEVNAAA6SQAAL0UAACVC&#10;AAAcPgAAFDsAAA45BQAJNwsABDYPAAE2EwAANhkAADYgAAA2KQAANjIAADc9AAA3SQAAN1cAADdn&#10;AAA3eQAAN48AADalAAA2vQAANuAAADX1AAA1/wCNUAAAhFYAAHxaAAByWwAAaVsAAGBbAABXWQAA&#10;TFYAAEBSAAA1TgAAKksAACBIAAAXRgAAEEMAAAtBBAAEQAoAAD8OAAA+EQAAPhYAAD4dAAA+JgAA&#10;Pi8AAD46AAA+RgAAPlQAAD5kAAA+dgAAPYwAAD2jAAA8uwAAPN4AADv1AAA7/wCKVwAAglwAAHlf&#10;AABwYQAAaGEAAF9hAABUXgAAR1sAADpXAAAvVQAAJVIAABtQAAASTQAADEsAAAZKAwAASQkAAEgN&#10;AABHEAAARxQAAEYaAABGIgAARiwAAEY3AABGQwAARlEAAEZgAABFcwAARYkAAESgAABEuAAAQ9wA&#10;AEL1AABC/wCIXQAAf2IAAHdlAABuZwAAZ2gAAFtmAABOYwAAQWEAADReAAApXAAAH1oAABVXAAAO&#10;VgAAB1QAAABTAQAAUgYAAFELAABRDgAAUBEAAE8WAABPHgAATycAAE8yAABPPwAAT00AAE5dAABO&#10;bwAAToUAAE2dAABMtQAAS9gAAEr1AABK/wCFZQAAfGkAAHRsAABtbgAAYm0AAFRrAABHaQAAOmcA&#10;AC1lAAAiZAAAGGIAABBgAAAJXwAAAF4AAABeAAAAXQMAAFwIAABbDAAAWg8AAFoTAABZGQAAWSIA&#10;AFktAABZOgAAWUgAAFhYAABYawAAV4EAAFeZAABWsgAAVdIAAFT0AABT/wCBbAAAeXAAAHNzAABo&#10;cwAAWnIAAExxAAA/cAAAMm8AACVuAAAabAAAEWsAAAlqAAAAagAAAGkAAABpAAAAaAAAAGcDAABm&#10;CAAAZgwAAGYPAABlFAAAZRwAAGUnAABkNAAAZEMAAGRTAABkZQAAY3sAAGKUAABhrQAAYM0AAF/x&#10;AABe/wB9dAAAd3cAAG55AABfeQAAUXkAAEN5AAA2eAAAKXgAABx3AAARdgAACnUAAAB1AAAAdQAA&#10;AHYAAAB1AAAAdAAAAHQAAABzAgAAcwcAAHMMAAByEAAAchUAAHIgAAByLAAAcjsAAHFMAABxXwAA&#10;cXQAAHCOAABvqAAAbsYAAGztAABr/wB7ewAAcn4AAGR+AABVfwAAR4AAADmBAAArggAAHoEAABKB&#10;AAAKgQAAAIEAAACCAAAAgwAAAIMAAACDAAAAggAAAIIAAACCAAAAggAAAIIFAACCCgAAgg8AAIIX&#10;AACCIwAAgjIAAIJDAACBVgAAgWwAAICGAAB/oQAAfr0AAH3mAAB8/AB2ggAAaIMAAFmFAABLhwAA&#10;PIkAAC6KAAAgiwAAE4sAAAqLAAAAjAAAAI0AAACPAAAAkQAAAJIAAACRAAAAkQAAAJEAAACRAAAA&#10;kQAAAJIAAACSAgAAkwkAAJQPAACUGQAAlCcAAJQ4AACUTAAAk2IAAJN8AACTmAAAkrMAAJHYAACQ&#10;9gBqiAAAXIoAAE2NAAA/kAAAMJIAACGUAAAUlQAACpYAAACXAAAAmQAAAJsAAACdAAAAnwAAAKAA&#10;AACgAAAAoAAAAKAAAAChAAAAogAAAKMAAACkAAAApQAAAKYHAACoEAAAqBwAAKgtAACpQAAAqVYA&#10;AKlvAACpiwAAqKgAAKfHAACm7ABfjwAAUJIAAEGWAAAzmQAAI5wAABSdAAAKnwAAAKEAAACjAAAA&#10;pgAAAKgAAACsAAAArgAAAK8AAACvAAAAsAAAALAAAACyAAAAswAAALQAAAC2AAAAtwAAALoAAAC9&#10;BwAAvxAAAL8fAADAMwAAwEkAAMBiAADAfgAAwJsAAMC3AAC/2ABTlwAARJsAADWfAAAmowAAFqUA&#10;AAunAAAAqgAAAK0AAACwAAAAswAAALYAAAC7AAAAvQAAAMAAAAC/AAAAwQAAAMIAAADEAAAAxgAA&#10;AMgAAADKAAAAzAAAAM8AAADTAAAA2gcAANsTAADdJQAA3jsAAN9TAADgbgAA34wAAN2pAADdwgD/&#10;AAAA/wAAAP8AAAD/AAAA/wAHAP8AEAD/ABkA/wAkAP8ALwD8ADoA+QBDAPUASwDzAFIA8QBZAO8A&#10;XgDtAGQA6wBpAOkAbwDnAHUA5gB8AOQAhADiAI0A4ACXAN0AogDaALEA1QDFANIA6ADQAP8AzwD/&#10;AMQA/wC4AP8ArwD/AKkA/wD/AAAA/wAAAP8AAAD/AAAA/wACAPsADQD3ABUA8wAfAO8AKQDqADQA&#10;5gA9AOIARQDeAEwA2wBTANgAWADUAF4A0gBjANAAaQDOAG4AzAB1AMoAfQDIAIUAxgCQAMIAmwDA&#10;AKkAvgC6ALsA2QC5APcAuAD/ALQA/wCpAP8AogD/AJ0A/wD/AAAA/wAAAP8AAAD2AAAA7gAAAOcA&#10;CgDhABEA3AAaANcAIwDQAC4AywA3AMcAPwDEAEYAwQBNAL8AUgC9AFgAuwBdALkAYgC4AGgAtgBu&#10;ALQAdQCxAH4ArwCIAK0AkwCqAKEAqACxAKYAyACkAO0AogD/AKIA/wCbAP8AlQD/AJEA/wD/AAAA&#10;/AAAAO4AAADjAAAA2AAAAM0ABQDGAA4AwQAVAL0AHgC5ACcAtQAwALIAOACvAEAArABGAKoATACo&#10;AFEApwBWAKUAWwCjAGEAoQBnAJ8AbgCeAHYAmwCAAJkAjACXAJkAlACoAJIAvACQAN8AjgD7AI4A&#10;/wCLAP8AhgD/AIMA/wD4AAAA6QAAANwAAADMAAAAwQAAALgAAACyAAoArAARAKgAGAClACEAogAp&#10;AJ4AMgCcADkAmQA/AJcARQCVAEoAlABQAJIAVQCQAFoAjwBgAI0AZwCLAG8AiQB4AIYAhACEAJEA&#10;ggCgAIAAsgB9AMwAfADxAHsA/wB6AP8AdwD/AHUA/wDmAAAA0wAAAMYAAAC7AAAAsQAAAKcAAACh&#10;AAUAmwANAJcAEwCTABsAkAAjAIwAKwCKADIAiAA4AIYAPgCEAEQAggBJAIEATgB/AFMAfQBZAHsA&#10;YAB5AGgAdwBxAHUAfABzAIkAcACYAG8AqQBtAL8AawDmAGoA/wBpAP8AaQD/AGcA/wDTAAAAwwAA&#10;ALUAAACrAAAAowAAAJsAAACSAAAAjAAKAIcAEACDABYAfwAdAH0AJAB6ACsAeAAyAHYAOAB0AD0A&#10;cgBCAHEASABvAE0AbQBTAGwAWQBqAGEAaABqAGYAdABkAIEAYQCRAF8AogBeALYAXADVAFsA9wBb&#10;AP8AWgD/AFoA/wDFAAAAtgIAAKkCAACfAAAAlgAAAI4AAACHAAAAgAAFAHoADAB1ABEAcQAYAG4A&#10;HgBrACUAaQArAGcAMQBmADcAZAA8AGMAQQBhAEcAXwBNAF4AUwBcAFsAWgBkAFgAbgBWAHsAVACK&#10;AFIAmwBRAK4AUADIAE8A7gBOAP8ATgD/AE0A/wC7CgAArA0AAKANAACVDAAAjAgAAIMCAAB8AAAA&#10;dQAAAG4ACABpAA4AZQATAGIAGQBfAB8AXQAlAFsAKwBZADEAWAA2AFYAOwBVAEEAUwBHAFEATgBQ&#10;AFUATgBeAEwAaABKAHUASACEAEcAlQBFAKgARAC/AEMA5ABCAPwAQgD/AEIA/wCyEQAApRQAAJkV&#10;AACOEwAAhBEAAHsNAABzCAAAbAAAAGUAAwBfAAsAWwAPAFcAFABUABoAUQAfAE8AJQBOACsATAAw&#10;AEsANgBJADwASABCAEYASABFAFAAQwBZAEEAYwA/AG8APgB+ADwAkAA7AKMAOgC4ADkA2QA4APUA&#10;OAD/ADgA/wCsFwAAnxsAAJMdAACJHAAAfxkAAHUVAABsEAAAZAwAAF0GAABWAAYAUQAMAE0AEABK&#10;ABUARwAaAEUAIABEACYAQgArAEEAMQA/ADYAPgA9ADwARAA7AEsAOQBUADcAXwA2AGsANAB6ADIA&#10;jAAxAJ4AMACzAC8AzgAvAO8ALgD/AC4A/wCnHgAAmiIAAI8kAACEJAAAeiEAAHEdAABnGAAAXxMA&#10;AFcOAABQCgAASQMIAEUADQBBABEAPgAWADwAGwA6ACEAOQAmADcALAA2ADIANAA4ADMAPwAxAEcA&#10;MABQAC4AWwAtAGcAKwB2ACoAiAAoAJwAJwCwACYAyQAlAOoAJQH7ACUB/wCiIwAAligAAIsqAACB&#10;KgAAdygAAG0lAABkIAAAWxsAAFIVAABLEAAAQwwCAD0HCQA5Aw4ANgESADMBFwAxARwAMAEiAC8C&#10;JwAtAi0ALAM0ACoDOwApBEMAKARNACYFWAAlBWUAIwZ0ACIGhgAgBpoAHweuAB4HxgAdB+cAHQj4&#10;AB0J/wCfKAAAky0AAIgvAAB+LwAAdC4AAGorAABhJgAAWCEAAE8cAABHFwAAPxIAADgOBAAxCwoA&#10;LggOACsHEgApBxcAKAgdACcIIwAlCCkAJAkwACMJNwAhCkAAIApKAB8LVQAdC2IAGwxyABoMhQAY&#10;DJkAFwytABYMxgAVDeYAFQ35ABYN/wCcLQAAkDEAAIY0AAB8NAAAcjMAAGgxAABfLAAAVScAAEwj&#10;AABEHQAAPBgAADQTAAAtEAYAJg0LACQMDwAiDBMAIQwZAB8MHwAeDSUAHQ0sABsNNAAaDj0AGQ5H&#10;ABcOUwAWDmEAFA9xABMQhAASEJgAERCuABAQxgAQEOgAEBD7ABEQ/wCZMQAAjjUAAIQ4AAB6OQAA&#10;cDgAAGc2AABdMgAAUy0AAEooAABCJAAAOR8AADEaAAAqFQEAIxEHAB0QDQAbDxAAGQ8VABgQGwAX&#10;ECEAFhApABUQMQAUEToAExFFABISUQAREl8AEBJvAA4TggAOE5YADROrAAsTwgALFOMADBT6AA0T&#10;/wCXNQAAjDkAAII8AAB4PQAAbz0AAGU6AABbNwAAUjIAAEkuAABAKgAANyUAAC8hAAAoHAAAIBgD&#10;ABkUCgAVEg4AFBISABMTGAASEx8AERQmABEULgAQFDgADxVCAA4WTwANFlwADBdsAAsXfwAJGJMA&#10;CBioAAYYvwAHGOAABxj1AAkY/wCVOAAAij0AAIBAAAB3QQAAbUEAAGQ/AABaPAAAUDgAAEczAAA+&#10;MAAANisAAC4nAAAnIwAAHx8AABcaCAASFw0AEBcRAA8XFgAOGBwADhgjAA0ZLAAMGjUACxpAAAob&#10;TAAJG1oABxxpAAUcfAAEHZEAAh2mAAEdvAACHN0AAhzyAAMc/wCTPAAAiEEAAH9EAAB1RQAAbEUA&#10;AGNEAABZQQAATz0AAEY5AAA+NgAANTIAAC4uAAAlKgAAHSUAABQhBAAPHQsADR0QAAwdFAALHRoA&#10;Ch4iAAgeKgAHHzMABiA+AAQgSgADIVcAASFnAAAheQAAIY4AACGkAAAhugAAIdsAACHyAAAg/gCQ&#10;QAAAhkUAAH1IAAB0SgAAa0oAAGJJAABYRgAATkIAAEU/AAA9PAAANTkAACs0AAAiLwAAGSsAABIo&#10;BAANJAoACSMOAAYjEgAFIxkABCQgAAIkKAABJTEAACU8AAAlSAAAJlUAACZlAAAmdwAAJowAACai&#10;AAAmuQAAJtkAACXyAAAl/gCORQAAhEkAAHtNAABzTwAAak8AAGBOAABXSwAATUgAAERFAAA8QgAA&#10;MT0AACc5AAAeNQAAFTIAAA8uAwAKLAoABSsOAAEqEQAAKhYAACoeAAAqJgAAKy8AACs5AAArRQAA&#10;LFMAACxiAAAsdQAALIoAACugAAArtwAAK9YAACryAAAq/wCMSQAAgk4AAHpSAABxVAAAaFQAAF9T&#10;AABWUQAATE4AAENLAAA3RwAALUMAACM/AAAaPAAAEjgAAAw2AwAGMwkAADINAAAyEAAAMRQAADEb&#10;AAAxIwAAMSwAADI3AAAyQwAAMlAAADJgAAAycgAAMocAADGeAAAxtQAAMNQAADDyAAAv/wCJTwAA&#10;gFQAAHhXAABvWQAAZlkAAF5ZAABVVwAASVMAAD5PAAAyTAAAKEgAAB5FAAAVQgAADkAAAAg9AgAB&#10;PAgAADsMAAA6DwAAORIAADkYAAA5IAAAOSkAADk0AAA5QAAAOU4AADldAAA5bwAAOIUAADicAAA3&#10;swAAN9IAADbyAAA1/wCHVQAAf1oAAHZdAABtXwAAZV8AAF1fAABSXAAARFgAADhVAAAtUgAAIk8A&#10;ABhMAAAQSgAACkgAAANGAQAARQYAAEQKAABDDQAAQhAAAEEVAABBHQAAQSYAAEExAABBPQAAQUoA&#10;AEFaAABBbAAAQIEAAD+ZAAA/sQAAPtAAAD3yAAA8/wCEXAAAfGAAAHNjAABsZQAAZGYAAFlkAABL&#10;YQAAPl4AADJbAAAmWQAAHFYAABJUAAAMUgAABFEAAABPAAAATgMAAE0IAABMDAAASw4AAEsSAABK&#10;GQAASiIAAEosAABKOQAASkcAAEpWAABJaAAASX4AAEiWAABHrwAARs0AAEXxAABE/wCBYwAAeWcA&#10;AHJqAABrbAAAYGsAAFJpAABEZgAAN2QAACpiAAAfYAAAFV4AAA1dAAAGWwAAAFoAAABZAAAAWAAA&#10;AFcEAABWCAAAVgwAAFUQAABUFAAAVB0AAFQnAABUNAAAVEIAAFNSAABTZAAAUnkAAFKSAABRqwAA&#10;UMoAAE/vAABO/wB+agAAd24AAHBxAABmcQAAWHAAAEpvAAA8bQAAL2wAACJqAAAXaQAADmcAAAZm&#10;AAAAZQAAAGUAAABlAAAAYwAAAGIAAABiBAAAYQgAAGENAABgEAAAYBcAAGAhAABfLgAAXzwAAF9N&#10;AABeXgAAXnQAAF2NAABcpwAAW8UAAFrtAABZ/wB7cgAAdXYAAGt3AABddgAAT3YAAEF1AAAzdQAA&#10;JnQAABlzAAAQcgAAB3EAAABxAAAAcQAAAHEAAABxAAAAbwAAAG8AAABuAAAAbgIAAG4IAABtDAAA&#10;bREAAG0aAABtJgAAbDUAAGxGAABrWAAAa20AAGqGAABpoQAAaL4AAGfoAABm/gB5egAAcHwAAGF8&#10;AABTfQAARH0AADZ+AAAofgAAG30AABB9AAAHfQAAAH0AAAB9AAAAfgAAAH8AAAB+AAAAfQAAAH0A&#10;AAB8AAAAfAAAAHwAAAB8BgAAfAwAAHwSAAB8HQAAfCwAAHw8AAB8TwAAe2UAAHt+AAB6mgAAebYA&#10;AHjfAAB3+gBzgAAAZYEAAFaDAABIhAAAOYYAACuHAAAdhwAAEYcAAAeIAAAAiAAAAIkAAACKAAAA&#10;jAAAAI0AAACNAAAAjAAAAIwAAACMAAAAjAAAAIwAAACNAAAAjQQAAI4MAACOEwAAjyEAAI4yAACO&#10;RgAAjlsAAI10AACNkAAAjK0AAIvOAACK8wBohgAAWogAAEuLAAA8jQAALY8AAB6QAAARkQAAB5IA&#10;AACTAAAAlQAAAJcAAACZAAAAmwAAAJwAAACbAAAAmwAAAJwAAACcAAAAnQAAAJ4AAACeAAAAnwAA&#10;AKEDAACiDAAAohYAAKMmAACjOgAAo08AAKNoAACihgAAoqIAAKLAAACh6ABcjQAATZAAAD+TAAAw&#10;lgAAIZkAABKaAAAHmwAAAJ0AAACgAAAAogAAAKQAAACoAAAAqgAAAKsAAACqAAAAqwAAAKwAAACt&#10;AAAArgAAAK8AAACxAAAAsgAAALQAAAC3AQAAuQ0AALkaAAC6LQAAukMAALpbAAC6dwAAu5QAALux&#10;AAC50gBQlQAAQZgAADKcAAAjoAAAE6IAAAikAAAApwAAAKoAAACsAAAArwAAALIAAAC3AAAAuQAA&#10;ALsAAAC6AAAAvAAAAL0AAAC/AAAAwAAAAMIAAADEAAAAxgAAAMkAAADNAAAA0gEAANQPAADVHwAA&#10;1zUAANhNAADYaQAA14YAANejAADWvQD/AAAA/wAAAP8AAAD/AAAA/wADAP8ADQD/ABUA/wAgAPwA&#10;KwD4ADUA9AA/APAARwDuAE4A6wBUAOkAWgDnAF8A5QBkAOMAagDhAHAA3wB2AN0AfgDbAIcA2ACR&#10;ANMAnQDPAKsAzQC9AMsA4ADJAPsAxwD/AL0A/wCxAP8AqQD/AKMA/wD/AAAA/wAAAP8AAAD/AAAA&#10;/AAAAPYACwDxABEA7QAbAOkAJQDkADAA3wA5ANoAQQDVAEgA0QBOAM8AVADNAFkAywBeAMkAYwDH&#10;AGkAxQBvAMMAdwDAAH8AvgCKALsAlQC4AKMAtgC0ALQAzQCyAPIAsAD/AKwA/wCjAP8AnAD/AJcA&#10;/wD/AAAA/wAAAPoAAADxAAAA6AAAAOAABgDZAA4A0gAWAM4AHwDIACkAxAAyAMAAOgC9AEEAugBI&#10;ALgATQC2AFMAtABYALIAXQCwAGIArgBpAKwAbwCqAHgAqACCAKYAjgCkAJsAoQCrAJ8AwACdAOYA&#10;mwD/AJoA/wCUAP8AjgD/AIoA/wD/AAAA9gAAAOgAAADcAAAAzgAAAMYAAQC/AAsAugARALYAGgCy&#10;ACIArgArAKoANACoADsApQBBAKMARwChAEwAnwBRAJ4AVgCcAFwAmgBiAJkAaACXAHAAlQB6AJIA&#10;hgCQAJMAjQCiAIsAtQCJANMAhwD3AIYA/wCEAP8AfwD/AHwA/wDyAAAA4wAAANIAAADFAAAAugAA&#10;ALEAAACrAAcApQAOAKEAFACeABwAmgAlAJcALQCUADQAkgA6AJAAQACOAEUAjQBKAIsAUACJAFUA&#10;iABbAIYAYQCEAGkAggByAH8AfQB9AIsAewCaAHgAqwB2AMQAdADrAHMA/wBzAP8AcAD/AG4A/wDf&#10;AAAAzAAAAL8AAAC0AAAAqwAAAKEAAACaAAIAlAALAJAAEACMABcAiAAeAIUAJgCDAC0AgQAzAH8A&#10;OQB9AD8AewBEAHkASQB4AE4AdgBUAHQAWgBzAGIAcABrAG4AdQBsAIMAagCSAGgAowBmALgAZADe&#10;AGMA+wBiAP8AYgD/AGAA/wDMAAAAvAAAAK8AAAClAAAAnQAAAJQAAACMAAAAhgAHAIEADQB8ABIA&#10;eAAZAHUAHwBzACYAcQAtAG8AMgBtADgAawA9AGoAQgBoAEgAZwBOAGUAVABjAFsAYQBkAF8AbgBd&#10;AHsAWwCKAFkAmwBXAK8AVgDLAFUA8gBUAP8AVAD/AFQA/wC+AAAAsAAAAKQAAACZAAAAkAAAAIgA&#10;AACBAAAAeQACAHMACgBvAA8AawAUAGcAGgBlACAAYwAmAGEALABfADIAXgA3AFwAPABbAEIAWQBH&#10;AFcATgBWAFUAVABeAFIAaABQAHQATgCDAEwAlQBKAKgASQDAAEgA6ABHAP8ARwD/AEcA/wC0CQAA&#10;pgsAAJsMAACQCgAAhgUAAH4AAAB2AAAAbwAAAGgABQBjAAwAXwAQAFsAFQBYABoAVgAhAFQAJgBT&#10;ACwAUQAxAFAANgBOADwATQBCAEsASABJAFAASABYAEYAYgBEAG4AQgB9AEAAjgA/AKIAPQC4AD0A&#10;3QA8APgAPAD/ADwA/wCsEAAAnxIAAJQSAACJEQAAfw8AAHYMAABuBQAAZgAAAGAAAQBZAAgAVQAN&#10;AFEAEQBOABYASwAbAEkAIQBIACYARgArAEUAMQBDADYAQgA8AEAAQwA+AEsAPQBTADsAXQA5AGkA&#10;NwB4ADYAiQA0AJwAMwCxADIAzgAyAPEAMQD/ADEA/wCmFgAAmhkAAI4aAACEGgAAehYAAHASAABo&#10;DgAAXwoAAFgDAABRAAQATAAKAEgADgBEABIAQQAWAD8AGwA9ACEAPAAmADoALAA5ADEANwA3ADYA&#10;PgA0AEYAMwBPADEAWQAvAGUALgBzACwAhQArAJgAKgCtACkAxgAoAOoAKAD+ACgA/wChHAAAlSAA&#10;AIohAAB/IQAAdR8AAGwaAABjFgAAWhEAAFINAABLBwAARAAGAEAACwA8AA8AOAASADYAFwA0ABwA&#10;MwAhADEAJwAwACwALgAzAC0AOgArAEIAKgBLACgAVQAmAGEAJQBwACQAgQAiAJUAIQCpACAAwQAg&#10;AOQAHwD5AB8A/wCdIgAAkSYAAIYoAAB8JwAAciUAAGkiAABfHQAAVxgAAE4TAABGDgAAPwsAADgF&#10;BwA0AAwAMQAQAC4AEwAsABgAKgAdACkAIgAnACgAJgAuACQANgAjAD4AIgBHACAAUgAfAF4AHQBt&#10;ABwAfgAaAJIAGQCnABgAvQAXAN8AFwH1ABcC/wCaJwAAjisAAIQtAAB5LQAAcCsAAGYoAABdJAAA&#10;VB8AAEsaAABDFAAAOxAAADQNAgAtCQkAKQUNACYDEAAkARMAIgIZACECHgAgAiQAHgMqAB0DMgAb&#10;BDoAGgVEABkFTwAXBlwAFgZqABQHfAATB5AAEgelABEHuwAQB9sAEAjyABAJ/wCXKwAAjC8AAIEx&#10;AAB3MgAAbjEAAGQuAABbKgAAUSUAAEkgAABAGwAAOBYAADESAAApDgQAIwwJAB8JDQAdBxAAGwcV&#10;ABkIGgAYCCAAFwknABYJLgAVCjcAEwpBABILTQARC1oAEAtpAA4MewAODJAADQylAAwNuwALDdkA&#10;Cw3xAAwN/wCVLwAAijMAAH82AAB2NgAAbDUAAGMzAABZLwAAUCsAAEcmAAA+IQAANh0AAC4YAAAn&#10;EwAAIBAFABkOCgAVDA4AFAwRABMMFgASDBwAEQ0jABANKwAPDTQADg4/AA0OSgAMD1gACw9nAAoQ&#10;eQAIEI0ABxCiAAYQuAAFENQABRDvAAYQ/wCSMwAAiDcAAH46AAB0OwAAazoAAGE4AABYNQAATjAA&#10;AEUsAAA9JwAANSMAAC0fAAAmGgAAHhYBABcTBgAREAsADg4OAA4PEwANEBkADRAgAAwQKAALETIA&#10;ChE8AAgSSAAHElUABhNlAAQTdgADE4sAARSgAAATtgAAE9EAABPuAAAT+wCQNgAAhjsAAHw+AABz&#10;PwAAaj8AAGA9AABXOQAATTYAAEQxAAA8LgAANCoAACwmAAAlIgAAHh4AABYaAgAQFQkADBMOAAoT&#10;EgAJFBcACBQfAAcVJgAGFS8ABBY6AAMWRgABF1MAABdiAAAYdAAAGIkAABifAAAYtQAAF9AAABft&#10;AAAX+wCOOgAAhD8AAHtCAAByQwAAaEMAAF9CAABWPwAATDsAAEM3AAA7NAAAMzAAACwsAAAkKQAA&#10;GyQAABMfAgANGwkACRkNAAYZEQAEGRYAAhkdAAEaJAAAGi0AABs4AAAbRAAAHFEAABxgAAAdcgAA&#10;HYcAABydAAAcswAAHM4AABvtAAAb/ACMPgAAgkMAAHlGAABwSAAAaEgAAF5GAABVRAAAS0AAAEM9&#10;AAA7OgAAMzcAACoyAAAgLQAAFykAABAlAgALIgkABSANAAEfEAAAHxQAAB8bAAAgIgAAICsAACE2&#10;AAAhQQAAIU8AACFeAAAicAAAIoUAACGbAAAhsgAAIc0AACDtAAAf/ACKQwAAgEgAAHhLAABvTAAA&#10;Zk0AAF1LAABUSQAASkYAAEJDAAA6QAAALzsAACU3AAAcMwAAEy8AAA0sAgAHKQgAAScMAAAmDgAA&#10;JRIAACYZAAAmIQAAJikAACYzAAAnPwAAJ00AACdcAAAnbQAAJ4IAACeZAAAmsAAAJcwAACXuAAAk&#10;/QCISAAAf0wAAHZQAABuUQAAZVIAAFxRAABTTwAASkwAAEFJAAA1RAAAK0AAACE8AAAXOQAAEDYA&#10;AAoyAQADMAcAAC8LAAAuDgAALREAAC0WAAAtHgAALScAAC0xAAAtPQAALUoAAC1ZAAAtawAALYAA&#10;ACyXAAAsrwAAK8sAACruAAAq/gCFTQAAfVIAAHVVAABsVwAAY1cAAFtWAABTVQAAR1EAADtNAAAw&#10;SQAAJUYAABxDAAATPwAADT0AAAY6AAAAOAUAADcJAAA2DQAANQ8AADQUAAA0GwAANCQAADQuAAA0&#10;OgAANEcAADRXAAA0aAAANH0AADOVAAAyrQAAMcoAADHuAAAw/wCDUwAAe1gAAHNbAABqXQAAYl0A&#10;AFtdAABPWgAAQlYAADZSAAAqTwAAIEwAABZJAAAORwAACEQAAABCAAAAQQMAAD8HAAA+CwAAPQ4A&#10;AD0RAAA8GAAAPCEAADwrAAA8NwAAPEQAADxTAAA8ZQAAO3oAADqSAAA6qwAAOcgAADjtAAA3/wCB&#10;WgAAeV4AAHFhAABpYwAAYmQAAFdiAABJXgAAPFsAAC9YAAAkVQAAGVMAABBRAAAKTwAAAU0AAABM&#10;AAAASgAAAEkEAABICAAARwwAAEYPAABGFAAARRwAAEUnAABFMwAARUAAAEVQAABEYQAARHYAAEOP&#10;AABCqAAAQcYAAEDsAAA//wB+YQAAdmUAAG9oAABoagAAXWkAAE9mAABCZAAANGEAAChfAAAdXQAA&#10;ElsAAAtZAAACWAAAAFYAAABWAAAAVAAAAFMAAABSBAAAUQkAAFANAABQEAAATxgAAE8iAABPLgAA&#10;TzwAAE9LAABOXQAATnIAAE2LAABMpQAAS8IAAEnqAABI/wB7aQAAdGwAAG5vAABkbwAAVW0AAEds&#10;AAA5agAALGkAACBnAAAUZQAADWQAAANiAAAAYgAAAGEAAABgAAAAXwAAAF4AAABdAAAAXAQAAFwJ&#10;AABbDQAAWxIAAFscAABaKAAAWjYAAFpGAABZWAAAWW0AAFiFAABXoAAAVr0AAFXoAABT/gB5cAAA&#10;c3QAAGl1AABbdAAATHMAAD5zAAAwcgAAI3EAABZvAAANbgAABG0AAABtAAAAbQAAAG0AAABsAAAA&#10;awAAAGoAAABpAAAAaQAAAGkDAABoCQAAaA4AAGgVAABnIQAAZy8AAGc/AABmUgAAZmYAAGV/AABk&#10;mgAAY7cAAGLhAABh/AB3eAAAbXoAAF96AABQegAAQnoAADN7AAAlewAAGHoAAA55AAAEeQAAAHkA&#10;AAB5AAAAegAAAHoAAAB6AAAAeAAAAHgAAAB3AAAAdwAAAHcAAAB3AQAAdwgAAHcOAAB3GAAAdyYA&#10;AHY2AAB2SQAAdV8AAHV3AAB0kwAAc68AAHLTAABx9wBxfgAAY38AAFSAAABFggAANoMAACiEAAAa&#10;hAAADoMAAASEAAAAhAAAAIUAAACGAAAAiAAAAIkAAACIAAAAhwAAAIcAAACHAAAAhwAAAIcAAACI&#10;AAAAiAAAAIgHAACJEAAAiRwAAIksAACIPwAAiFUAAIhtAACHiQAAhqcAAIXHAACE7wBmhAAAV4YA&#10;AEiIAAA5igAAKowAABuNAAAPjQAABI4AAACQAAAAkQAAAJMAAACVAAAAlwAAAJgAAACWAAAAlwAA&#10;AJcAAACXAAAAmAAAAJgAAACZAAAAmgAAAJsAAACdBwAAnREAAJ0hAACdMwAAnUkAAJxiAACcfwAA&#10;nJwAAJy5AACb4gBaiwAAS44AADyRAAAtkwAAHpUAABCWAAAEmAAAAJoAAACcAAAAngAAAKEAAACk&#10;AAAApgAAAKcAAACmAAAApwAAAKcAAACoAAAAqQAAAKoAAACsAAAArQAAAK8AAACxAAAAswkAALMV&#10;AAC0JwAAtD0AALVVAAC1cAAAtI4AALSsAAC0zABNkgAAP5YAAC+aAAAgnQAAEZ8AAAWhAAAAowAA&#10;AKYAAACpAAAArAAAAK8AAACzAAAAtQAAALcAAAC2AAAAtwAAALgAAAC6AAAAuwAAAL0AAAC/AAAA&#10;wQAAAMQAAADHAAAAywAAAM0MAADOGgAAzy8AAM9IAADQYgAA0IAAANCdAADQuAAAAAAAAAAAAAAA&#10;AAAAAAAAAQMEBQYICQoLDQ4PERITFBYXGBobHB0fICEiJCUmKCkqKy0uLzAyMzQ2Nzg5Ozw9PkBB&#10;QkRFRkdJSktNTk9QUlNUVVdYWVtcXV5gYWJjZWZnaWprbG5vcHFzdHV3eHl6fH1+gIGCg4WGh4iK&#10;i4yOj5CRk5SVlpiZmpydnp+hoqOkpqeoqqusra+wsbO0tba4ubq7vb6/wcLDxMbHyMnLzM3P0NHS&#10;1NXW19na293e3+Di4+Tm5+jp6+zt7vDx8vT19vf5+vv8/v//////////////////////////////&#10;////////////////////////AAAAAAAAAAAAAAAAAAAAAAEDBAUGCAkKCw0ODxESExQWFxgaGxwd&#10;HyAhIiQlJigpKistLi8wMjM0Njc4OTs8PT5AQUJERUZHSUpLTU5PUFJTVFVXWFlbXF1eYGFiY2Vm&#10;Z2lqa2xub3Bxc3R1d3h5enx9foCBgoOFhoeIiouMjo+QkZOUlZaYmZqcnZ6foaKjpKanqKqrrK2v&#10;sLGztLW2uLm6u72+v8HCw8TGx8jJy8zNz9DR0tTV1tfZ2tvd3t/g4uPk5ufo6evs7e7w8fL09fb3&#10;+fr7/P7//////////////////////////////////////////////////////wAAAAAAAAAAAAAA&#10;AAAAAAABAwQFBggJCgsNDg8REhMUFhcYGhscHR8gISIkJSYoKSorLS4vMDIzNDY3ODk7PD0+QEFC&#10;REVGR0lKS01OT1BSU1RVV1hZW1xdXmBhYmNlZmdpamtsbm9wcXN0dXd4eXp8fX6AgYKDhYaHiIqL&#10;jI6PkJGTlJWWmJmanJ2en6Gio6Smp6iqq6ytr7Cxs7S1tri5uru9vr/BwsPExsfIycvMzc/Q0dLU&#10;1dbX2drb3d7f4OLj5Obn6Onr7O3u8PHy9PX29/n6+/z+////////////////////////////////&#10;//////////////////////8AAQIDBAUGBwgJCgsMDQ4PEBESExQVFhcYGRobHB0eHyAhIiMkJSYn&#10;KCkqKywtLi8wMTIzNDU2Nzg5Ojs8PT4/QEFCQ0RFRkdISUpLTE1OT1BRUlNUVVZXWFlaW1xdXl9g&#10;YWJjZGVmZ2hpamtsbW5vcHFyc3R1dnd4eXp7fH1+f4CBgoOEhYaHiImKi4yNjo+QkZKTlJWWl5iZ&#10;mpucnZ6foKGio6SlpqeoqaqrrK2ur7CxsrO0tba3uLm6u7y9vr/AwcLDxMXGx8jJysvMzc7P0NHS&#10;09TV1tfY2drb3N3e3+Dh4uPk5ebn6Onq6+zt7u/w8fLz9PX29/j5+vv8/f7/bWZ0MQAAAAADASEA&#10;AAEAAAAAAAAAAAAAAAAAAAABAAAAAAAAAAAAAAAAAAAAAQAAAAECAwQFBgcICAkKCwwNDg8QERIT&#10;FBUWFxgZGhobHB0eHyAhIiMkJSYnKCkqKywtLi8wMTEyMzQ1Njc4OTo7PD0+P0BBQkNERUZHSElK&#10;S0xNTk9QUVJTVFVWV1hZWltcXV5fYGFiY2RlZmdoaWprbG1ub3BxcnN0dXZ3eHl6e3x9fn+AgYKD&#10;hIWGh4iJiouMjY6PkJGSk5SVlpeYmZqbnJ2en6ChoqOkpaanqKmqq6ytrrCxsrO0tba3uLm6u7y9&#10;vr/AwcLDxMXGx8jJysvMzc7P0NHT1NXW19jZ2tvc3d7f4OHi4+Tl5ufo6err7O3u7/Hy8/T19vf4&#10;+fr7/P3+/wABAQICAwMEBAUGBgcHCAgJCQoLCwwMDQ0ODw8QEBEREhMTFBQVFhYXFxgZGRoaGxwc&#10;HR4eHyAgISIiIyQkJSYmJygpKSorLC0tLi8wMTIyMzQ1Njc4OTo7PD0+P0BCQ0RFRkhJSkxNT1BS&#10;U1VXWFpcXmBiZGZoam1vcXR2eXx+gYOGiYuOkJKVl5mbnZ+ho6WnqKqsra+wsrO1tre5uru8vb/A&#10;wcLDxMXGx8jJysvMzc3Oz9DR0tLT1NXW1tfY2dna29vc3d3e39/g4eHi4+Pk5eXm5ufo6Onp6uvr&#10;7Ozt7u7v7/Dw8fLy8/P09PX29vf3+Pj5+fr7+/z8/f3+/v8AAQECAgMDBAQFBgYHBwgICQkKCwsM&#10;DA0NDg8PEBARERITExQUFRYWFxcYGRkaGhscHB0eHh8gICEiIiMkJCUmJicoKSkqKywtLS4vMDEy&#10;MjM0NTY3ODk6Ozw9Pj9AQkNERUZISUpMTU9QUlNVV1haXF5gYmRmaGptb3F0dnl8foGDhomLjpCS&#10;lZeZm52foaOlp6iqrK2vsLKztba3ubq7vL2/wMHCw8TFxsfIycrLzM3Nzs/Q0dLS09TV1tbX2NnZ&#10;2tvb3N3d3t/f4OHh4uPj5OXl5ubn6Ojp6err6+zs7e7u7+/w8PHy8vPz9PT19vb39/j4+fn6+/v8&#10;/P39/v7/////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////4oHwSUNDX1BS&#10;T0ZJTEUACQn/////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////////////////////////T/////////////////////&#10;////////////////////69H/////////////////////////////////////////9+n+////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////4c3X///////////////////////////////////////dr5a39P//////////&#10;///////////////////////////FjGin5//////////////////////////////////////MnImk&#10;5//////////////////////////////////////6zrvG9f//////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////3MW99f//////////////&#10;//////////////////////+/k3qFxf///////////////////////////////////9uQWz1lqPb/&#10;/////////////////////////////////rx1NABUm+v/////////////////////////////////&#10;05R+SSxOmuz////////////////////////////////Y1MqzfmVtpfn/////////////////////&#10;///////////////0xa6vyf//////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////8NbG7P///////////////////////////////////+a7kXRjq/f/////&#10;///////////////////////////2xJpzRSY0fcz///////////////////////////////+1gFUw&#10;CgAZYLL//////////////////////////////890NQsAAAAKUqf/////////////////////////&#10;/////5Y0AAAAAAAAT6f/////////////////////////////9mkdAAAJDAYJUrH/////////////&#10;////////////////yzsOEzVMW01MXsP/////////////////////////////qWA2YIaftqypuNn/&#10;////////////////////////////4JeNvuX//////////////////////////////////////+35&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////r2cq8x///////////&#10;////////////////////////z5qBbVpGiOr////////////////////////////////EfD4mEAAA&#10;VLD//////////////////////////////+CDPAAAAAAALoft////////////////////////////&#10;/6xTEAAAAAAAF23W////////////////////////////+4AxAAAAAAAACWHM////////////////&#10;////////////0loCAAAAAAAAAF3M////////////////////////////qDUAAAAAAAAAAFzT////&#10;////////////////////////fQ0AAAAAAAAAAFTW///////////////////////////ufUUAAAAA&#10;AAAAAETU///////////////////////////8qmQvAgAABCI3SVjO////////////////////////&#10;////6aRrQSg/Y3+Vp7ra///////////////////////////////VsqyyzOT6////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////lu5d3Ysj/////////////////////////////////255nNgoAAoz/&#10;///////////////////////////////Ifz8FAAAAAF7P/////////////////////////////9mB&#10;OQAAAAAAADyq/////////////////////////////55MAAAAAAAAACOQ////////////////////&#10;////////3G8aAAAAAAAAABB9+f//////////////////////////r0gAAAAAAAAAAABv7v//////&#10;////////////////////hBMAAAAAAAAAAABk5v/////////////////////////sUQAAAAAAAAAA&#10;AABX3v////////////////////////+4FQAAAAAAAAAAAABI1v////////////////////////90&#10;FAAAAAAAAAAAAAA4z/////////////////////////miWhMAAAAAAAAAAAAjxf//////////////&#10;///////////fm1wsAAAAAAAAAAANuv//////////////////////////77F9VTkiEQcBAhEisv//&#10;////////////////////////////37+lmZiaoKy92v//////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////476dgHz7////&#10;////////////////////////////8reEVzAOAB2s///////////////////////////////SikwV&#10;AAAAAABy8////////////////////////////9Z/NgAAAAAAAABLyf//////////////////////&#10;////+pE+AAAAAAAAAAAvq///////////////////////////wFoAAAAAAAAAAAAalf//////////&#10;////////////////jSQAAAAAAAAAAAAIhP/////////////////////////nXgAAAAAAAAAAAAAA&#10;d/////////////////////////+0JQAAAAAAAAAAAAAAav////////////////////////99AAAA&#10;AAAAAAAAAAAAW/T///////////////////////0rAAAAAAAAAAAAAAAATOv/////////////////&#10;/////6UAAAAAAAAAAAAAAAAAPOH//////////////////////zAMAAAAAAAAAAAAAAAALdn/////&#10;////////////////mYphJwAAAAAAAAAAAAAAJ9f//////////////////////+2+iVUnAAAAAAAA&#10;AAAAJdz//////////////////////////sqddl1KPDItLDA5R97/////////////////////////&#10;//////3m3dbS0NPZ5P//////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////v1LvW/////////////////////////////////+e4j2pL&#10;LxVv///////////////////////////////koWc0BwAAAAA8yf//////////////////////////&#10;/9aCOwAAAAAAAAASl///////////////////////////7YUxAAAAAAAAAAAAb///////////////&#10;////////////pkIAAAAAAAAAAAAAUOH////////////////////////saQAAAAAAAAAAAAAAN8n/&#10;//////////////////////+zLwAAAAAAAAAAAAAAIrb///////////////////////95AAAAAAAA&#10;AAAAAAAAEKf///////////////////////I0AAAAAAAAAAAAAAAAAJn/////////////////////&#10;/6kAAAAAAAAAAAAAAAAAAIz//////////////////////0YAAAAAAAAAAAAAAAAAAH//////////&#10;////////////3wAAAAAAAAAAAAAAAAAAAHT/////////////////////lwAAAAAAAAAAAAAAAAAA&#10;AGr/////////////////////zgAAAAAAAAAAAAAAAAAAAGP//////////////////////ykiAQAA&#10;AAAAAAAAAAAAAGH//////////////////////7mjgFc3FwAAAAAAAAAAAGj/////////////////&#10;//////////rTrpSGfHVxcHJ3gZT/////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////27qdgmlp0///////////////////////////////&#10;yJNlPRkAAAAdnv///////////////////////////9uOTBMAAAAAAAAAbv//////////////////&#10;////////23wsAAAAAAAAAAAARdf/////////////////////////iyoAAAAAAAAAAAAAIrT/////&#10;///////////////////CRAAAAAAAAAAAAAAAA5f///////////////////////99AQAAAAAAAAAA&#10;AAAAAH///////////////////////+c2AAAAAAAAAAAAAAAAAGr//////////////////////50A&#10;AAAAAAAAAAAAAAAAAFj//////////////////////0YAAAAAAAAAAAAAAAAAAEf4////////////&#10;////////6QAAAAAAAAAAAAAAAAAAADXp////////////////////lgAAAAAAAAAAAAAAAAAAACXb&#10;////////////////////vAAAAAAAAAAAAAAAAAAAABjO////////////////////6wAAAAAAAAAA&#10;AAAAAAAAAA/C/////////////////////wAAAAAAAAAAAAAAAAAAAAq5////////////////////&#10;/ycAAAAAAAAAAAAAAAAAAAq1/////////////////////3AAAAAAAAAAAAAAAAAAAA25////////&#10;/////////////+CcjHBVQjMmGxQPDQ4SGia/////////////////////////////+eTY0s7My8zP&#10;1uD8////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////69O84////////////////////////////////9KphWVILBIBhf//////////////////////&#10;//////GrcTwPAAAAAAAAT+D/////////////////////////1X81AAAAAAAAAAAAH7L/////////&#10;///////////////jdR0AAAAAAAAAAAAAAIn///////////////////////+QIwAAAAAAAAAAAAAA&#10;AGf//////////////////////9VDAAAAAAAAAAAAAAAAAEj2/////////////////////4oAAAAA&#10;AAAAAAAAAAAAAC7d/////////////////////zgAAAAAAAAAAAAAAAAAABfI////////////////&#10;////vgAAAAAAAAAAAAAAAAAAAAS2////////////////////nAAAAAAAAAAAAAAAAAAAAACl////&#10;////////////////ugAAAAAAAAAAAAAAAAAAAACT////////////////////3AAAAAAAAAAAAAAA&#10;AAAAAACC/////////////////////wAAAAAAAAAAAAAAAAAAAAB0/////////////////////xMA&#10;AAAAAAAAAAAAAAAAAABo/////////////////////0IAAAAAAAAAAAAAAAAAAABg////////////&#10;/////////3oAAAAAAAAAAAAAAAAAAABd/////////////////////9EAAAAAAAAAAAAAAAAAAABh&#10;//////////////////////8kAAAAAAAAAAAAAAAAAABm///////////////////////JrJmJfXZx&#10;bGlnZmdrcHqM////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////4sWqkXlhd//////////////////////////////dpndQLAwAAAAAMcT/////////////&#10;////////////4JJOEwAAAAAAAAAAAI/////////////////////////ScB0AAAAAAAAAAAAAAGD/&#10;/////////////////////+5vDwAAAAAAAAAAAAAAADfi/////////////////////5YcAAAAAAAA&#10;AAAAAAAAABTA/////////////////////0AAAAAAAAAAAAAAAAAAAACj////////////////////&#10;rgAAAAAAAAAAAAAAAAAAAACJ////////////////////ngAAAAAAAAAAAAAAAAAAAABy////////&#10;////////////vAAAAAAAAAAAAAAAAAAAAABf////////////////////2gAAAAAAAAAAAAAAAAAA&#10;AABN////////////////////+gAAAAAAAAAAAAAAAAAAAAA7/////////////////////w4AAAAA&#10;AAAAAAAAAAAAAAAq+f///////////////////zMAAAAAAAAAAAAAAAAAAAAb6f//////////////&#10;/////14AAAAAAAAAAAAAAAAAAAAP2////////////////////48AAAAAAAAAAAAAAAAAAAAG0P//&#10;/////////////////9AAAAAAAAAAAAAAAAAAAAAAyv////////////////////8rAAAAAAAAAAAA&#10;AAAAAAAAyP////////////////////+AAAAAAAAAAAAAAAAAAAAAy//////////////////////3&#10;FgEFBQMBAAAAAAABBg0Yy////////////////////////Ovh2M/Mzc/Q0tTX3OLq////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////////////////////////Haxv//////////////////&#10;////////////8cajhGhNMhgAFav//////////////////////////7l8RhgAAAAAAAAAAHH/////&#10;///////////////////XfC8AAAAAAAAAAAAAADvj/////////////////////99kCQAAAAAAAAAA&#10;AAAAAAy1/////////////////////3QDAAAAAAAAAAAAAAAAAACN////////////////////xRUA&#10;AAAAAAAAAAAAAAAAAABq////////////////////mQAAAAAAAAAAAAAAAAAAAABL////////////&#10;////////tgAAAAAAAAAAAAAAAAAAAAAw/f//////////////////1wAAAAAAAAAAAAAAAAAAAAAZ&#10;5///////////////////9gAAAAAAAAAAAAAAAAAAAAAF0////////////////////w4AAAAAAAAA&#10;AAAAAAAAAAAAwf///////////////////y8AAAAAAAAAAAAAAAAAAAAAr///////////////////&#10;/1IAAAAAAAAAAAAAAAAAAAAAnv///////////////////3kAAAAAAAAAAAAAAAAAAAAAjv//////&#10;/////////////6UAAAAAAAAAAAAAAAAAAAAAgP///////////////////9gAAAAAAAAAAAAAAAAA&#10;AAAAdP////////////////////82AAAAAAAAAAAAAAAAAAAAbf////////////////////98AAAA&#10;AAAAAAAAAAAAAAAAaf/////////////////////XDQAAAAAAAAAAAAAAAAAAaP//////////////&#10;////////cAAAAAAAAAAAAAAAAAAAYf///////////////////////1A8Rk5UWV1hZGhscHZ+if//&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////79W7o4tzWpX/////////&#10;//////////////////i/jmRBIQUAAAAAAFL8///////////////////////3nVYYAAAAAAAAAAAA&#10;ABfB/////////////////////+VsFgAAAAAAAAAAAAAAAACN/////////////////////2MAAAAA&#10;AAAAAAAAAAAAAABe////////////////////nQAAAAAAAAAAAAAAAAAAAAA1/P//////////////&#10;////oQAAAAAAAAAAAAAAAAAAAAAR2f//////////////////ygAAAAAAAAAAAAAAAAAAAAAAu///&#10;////////////////7gAAAAAAAAAAAAAAAAAAAAAAof///////////////////wwAAAAAAAAAAAAA&#10;AAAAAAAAiv///////////////////y0AAAAAAAAAAAAAAAAAAAAAdv///////////////////00A&#10;AAAAAAAAAAAAAAAAAAAAZP///////////////////28AAAAAAAAAAAAAAAAAAAAAUv//////////&#10;/////////5QAAAAAAAAAAAAAAAAAAAAAQP///////////////////7wAAAAAAAAAAAAAAAAAAAAA&#10;MP///////////////////+oOAAAAAAAAAAAAAAAAAAAAIv////////////////////9EAAAAAAAA&#10;AAAAAAAAAAAAFf////////////////////+BAAAAAAAAAAAAAAAAAAAAC/X/////////////////&#10;///ICwAAAAAAAAAAAAAAAAAAAuz/////////////////////XgAAAAAAAAAAAAAAAAAAAOX/////&#10;////////////////yRwAAAAAAAAAAAAAAAAAANr//////////////////////50BAAAAAAAAAAAA&#10;AAcOF8X////////////////////////VubzBx87V2+Hm7fT7////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////438//////////////////////////////7MaliG1UOyEHADLe&#10;////////////////////////15JZKQAAAAAAAAAAAACg//////////////////////+JNgAAAAAA&#10;AAAAAAAAAABn/////////////////////2YAAAAAAAAAAAAAAAAAAAAy9v//////////////////&#10;lQAAAAAAAAAAAAAAAAAAAAADyP//////////////////pwAAAAAAAAAAAAAAAAAAAAAAoP//////&#10;////////////1wAAAAAAAAAAAAAAAAAAAAAAfP///////////////////wAAAAAAAAAAAAAAAAAA&#10;AAAAXv///////////////////yUAAAAAAAAAAAAAAAAAAAAAQ////////////////////0gAAAAA&#10;AAAAAAAAAAAAAAAALP///////////////////2oAAAAAAAAAAAAAAAAAAAAAGP//////////////&#10;/////4sAAAAAAAAAAAAAAAAAAAAABfP//////////////////68AAAAAAAAAAAAAAAAAAAAAAOH/&#10;/////////////////9UAAAAAAAAAAAAAAAAAAAAAAM////////////////////8kAAAAAAAAAAAA&#10;AAAAAAAAAL7///////////////////9UAAAAAAAAAAAAAAAAAAAAAK7///////////////////+L&#10;AAAAAAAAAAAAAAAAAAAAAJ/////////////////////LDgAAAAAAAAAAAAAAAAAAAJL/////////&#10;////////////VwAAAAAAAAAAAAAAAAAAAIb/////////////////////qgoAAAAAAAAAAAAAAAAA&#10;AHn//////////////////////20AAAAAAAAAAAAAAAAAAGb///////////////////////dVAAAA&#10;AAAAAAAAAAAAAEX/////////////////////////aiMrNT9KVWBqdX6HkZz/////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////+jPtp2DaU65/////////////////////////+yyg1w6HQIA&#10;AAAAAAB7///////////////////////FbSkAAAAAAAAAAAAAAABA/////////////////////4Mb&#10;AAAAAAAAAAAAAAAAAAAHy///////////////////kgAAAAAAAAAAAAAAAAAAAAAAmP//////////&#10;////////pAAAAAAAAAAAAAAAAAAAAAAAav//////////////////3QAAAAAAAAAAAAAAAAAAAAAA&#10;Qf///////////////////w4AAAAAAAAAAAAAAAAAAAAAHf///////////////////zkAAAAAAAAA&#10;AAAAAAAAAAAAAOj//////////////////2AAAAAAAAAAAAAAAAAAAAAAAM7/////////////////&#10;/4UAAAAAAAAAAAAAAAAAAAAAALf//////////////////6gAAAAAAAAAAAAAAAAAAAAAAKP/////&#10;/////////////8sAAAAAAAAAAAAAAAAAAAAAAJD//////////////////+8WAAAAAAAAAAAAAAAA&#10;AAAAAH3///////////////////8+AAAAAAAAAAAAAAAAAAAAAGz///////////////////9pAAAA&#10;AAAAAAAAAAAAAAAAAFr///////////////////+ZAAAAAAAAAAAAAAAAAAAAAEn/////////////&#10;///////SFgAAAAAAAAAAAAAAAAAAADn/////////////////////WAAAAAAAAAAAAAAAAAAAACn/&#10;////////////////////ogAAAAAAAAAAAAAAAAAAABn/////////////////////9VYAAAAAAAAA&#10;AAAAAAAAAAT//////////////////////7svAAAAAAAAAAAAAAAAAAD4////////////////////&#10;//+rKQAAAAAAAAAAAAAAAADP////////////////////////yUcAAAAABxMgLj5SaITt////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;9NXJ////////////////////////////+tKwknddQigMAABK////////////////////////xX1F&#10;FwAAAAAAAAAAAAAR2P///////////////////8RQAAAAAAAAAAAAAAAAAAAAn///////////////&#10;////ogwAAAAAAAAAAAAAAAAAAAAAaP//////////////////lAAAAAAAAAAAAAAAAAAAAAAANv//&#10;////////////////2gAAAAAAAAAAAAAAAAAAAAAAB+z//////////////////xUAAAAAAAAAAAAA&#10;AAAAAAAAAMT//////////////////0gAAAAAAAAAAAAAAAAAAAAAAKL//////////////////3UA&#10;AAAAAAAAAAAAAAAAAAAAAIP//////////////////50AAAAAAAAAAAAAAAAAAAAAAGn/////////&#10;/////////8MAAAAAAAAAAAAAAAAAAAAAAFL//////////////////+cPAAAAAAAAAAAAAAAAAAAA&#10;AD7///////////////////8zAAAAAAAAAAAAAAAAAAAAACv///////////////////9YAAAAAAAA&#10;AAAAAAAAAAAAABj///////////////////+BAAAAAAAAAAAAAAAAAAAAAAX/////////////////&#10;//+sAAAAAAAAAAAAAAAAAAAAAAD////////////////////eIgAAAAAAAAAAAAAAAAAAAADy////&#10;////////////////XAAAAAAAAAAAAAAAAAAAAADf////////////////////nwAAAAAAAAAAAAAA&#10;AAAAAADM////////////////////6EoAAAAAAAAAAAAAAAAAAAC3/////////////////////6AW&#10;AAAAAAAAAAAAAAAAAACc//////////////////////96AgAAAAAAAAAAAAAAAAB3////////////&#10;////////////egsAAAAAAAAAAAAAAAVM/////////////////////////6JXaHSAjZyrvNDn////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////+3j///////////////////////////So3pYOikjHBYOBgAAn///////////////////&#10;//+sUg4AAAAAAAAAAAAAAAAAaf//////////////////5EMAAAAAAAAAAAAAAAAAAAAANP//////&#10;////////////eQAAAAAAAAAAAAAAAAAAAAAAAOP/////////////////zQAAAAAAAAAAAAAAAAAA&#10;AAAAALL//////////////////xMAAAAAAAAAAAAAAAAAAAAAAIX//////////////////08AAAAA&#10;AAAAAAAAAAAAAAAAAF3//////////////////4MAAAAAAAAAAAAAAAAAAAAAADr/////////////&#10;/////7IAAAAAAAAAAAAAAAAAAAAAABz//////////////////9sDAAAAAAAAAAAAAAAAAAAAAAL/&#10;//////////////////8qAAAAAAAAAAAAAAAAAAAAAAD7//////////////////9PAAAAAAAAAAAA&#10;AAAAAAAAAADn//////////////////90AAAAAAAAAAAAAAAAAAAAAADU//////////////////+b&#10;AAAAAAAAAAAAAAAAAAAAAADA///////////////////EBwAAAAAAAAAAAAAAAAAAAACt////////&#10;///////////wMwAAAAAAAAAAAAAAAAAAAACa////////////////////ZwAAAAAAAAAAAAAAAAAA&#10;AACG////////////////////owAAAAAAAAAAAAAAAAAAAABy////////////////////40QAAAAA&#10;AAAAAAAAAAAAAABc/////////////////////5EGAAAAAAAAAAAAAAAAAABB////////////////&#10;/////+tfAAAAAAAAAAAAAAAAAAAd///////////////////////KSwAAAAAAAAAAAAAAAAAA////&#10;////////////////////y1cAAAwYJDE/TmB0i6fH///////////////////////////X5/L/////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////r1M3Hwr66t7Owramopf//////////&#10;/////////91+Uz8wIxkRCQIAAAAAAAAAANv/////////////////dgAAAAAAAAAAAAAAAAAAAAAA&#10;AKf/////////////////ugAAAAAAAAAAAAAAAAAAAAAAAHX//////////////////wcAAAAAAAAA&#10;AAAAAAAAAAAAAEb//////////////////04AAAAAAAAAAAAAAAAAAAAAABr/////////////////&#10;/4wAAAAAAAAAAAAAAAAAAAAAAAD9/////////////////8EAAAAAAAAAAAAAAAAAAAAAAADb////&#10;//////////////EZAAAAAAAAAAAAAAAAAAAAAAC+//////////////////9EAAAAAAAAAAAAAAAA&#10;AAAAAACk//////////////////9rAAAAAAAAAAAAAAAAAAAAAACN//////////////////+RAAAA&#10;AAAAAAAAAAAAAAAAAAB5//////////////////+3AAAAAAAAAAAAAAAAAAAAAABm////////////&#10;///////eIQAAAAAAAAAAAAAAAAAAAABT////////////////////SgAAAAAAAAAAAAAAAAAAAAA/&#10;////////////////////dwAAAAAAAAAAAAAAAAAAAAAr////////////////////rAoAAAAAAAAA&#10;AAAAAAAAAAAW////////////////////50UAAAAAAAAAAAAAAAAAAAAA////////////////////&#10;/4oAAAAAAAAAAAAAAAAAAAAA/////////////////////9ZNAAAAAAAAAAAAAAAAAAAA/f//////&#10;//////////////+nLgAAAAAAAAAAAAAAAAAA1f//////////////////////mCoAAAAAAAAAAAYY&#10;LUVg4P///////////////////////6hjdIGPnKu7zeL6////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////ny7epnZWOiYSAfHh0cGxoZZD/////////////////vGpILRkKAAAAAAAA&#10;AAAAAAAAADH//////////////////wAAAAAAAAAAAAAAAAAAAAAAAAP//////////////////0IA&#10;AAAAAAAAAAAAAAAAAAAAAADc/////////////////44AAAAAAAAAAAAAAAAAAAAAAACy////////&#10;/////////84AAAAAAAAAAAAAAAAAAAAAAACN//////////////////8pAAAAAAAAAAAAAAAAAAAA&#10;AABr//////////////////9aAAAAAAAAAAAAAAAAAAAAAABO//////////////////+GAAAAAAAA&#10;AAAAAAAAAAAAAAA0//////////////////+uAAAAAAAAAAAAAAAAAAAAAAAe////////////////&#10;///UFwAAAAAAAAAAAAAAAAAAAAAK///////////////////6PQAAAAAAAAAAAAAAAAAAAAAA////&#10;////////////////ZQAAAAAAAAAAAAAAAAAAAAAA////////////////////jgAAAAAAAAAAAAAA&#10;AAAAAAAA////////////////////vBkAAAAAAAAAAAAAAAAAAAAA7///////////////////8U4A&#10;AAAAAAAAAAAAAAAAAAAA2P///////////////////4sAAAAAAAAAAAAAAAAAAAAAv///////////&#10;/////////8xDAAAAAAAAAAAAAAAAAAAAof////////////////////+RGQAAAAAAAAAAAAAAAAAA&#10;ev/////////////////////ydAoAAAAAAAAAAAAAAAARX///////////////////////6HQTHyw4&#10;RVNicoWbtNL1///////////////////////////X6PT/////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////////v38/Hu7Ovr7PH//////////////////9mymYd5&#10;bWRdVlFLRkE8ODItKCPE/////////////////0slCwAAAAAAAAAAAAAAAAAAAACS////////////&#10;/////4gAAAAAAAAAAAAAAAAAAAAAAABm/////////////////9cAAAAAAAAAAAAAAAAAAAAAAAA9&#10;//////////////////8zAAAAAAAAAAAAAAAAAAAAAAAY//////////////////9sAAAAAAAAAAAA&#10;AAAAAAAAAAAA//////////////////+dAAAAAAAAAAAAAAAAAAAAAAAA///////////////////J&#10;DAAAAAAAAAAAAAAAAAAAAAAA9v/////////////////xNQAAAAAAAAAAAAAAAAAAAAAA3///////&#10;////////////WwAAAAAAAAAAAAAAAAAAAAAAy///////////////////ggAAAAAAAAAAAAAAAAAA&#10;AAAAt///////////////////qQYAAAAAAAAAAAAAAAAAAAAAo///////////////////0y8AAAAA&#10;AAAAAAAAAAAAAAAAjf///////////////////14AAAAAAAAAAAAAAAAAAAAAd///////////////&#10;/////5MHAAAAAAAAAAAAAAAAAAAAXv///////////////////81DAAAAAAAAAAAAAAAAAAAAQP//&#10;//////////////////+HEAAAAAAAAAAAAAAAAAAAHP/////////////////////YXgAAAAAAAAAA&#10;AAAAAAAAAP//////////////////////v04AAAAAAA4cLD5SaoalyP//////////////////////&#10;/8J8jJqntsXW6P3/////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////+7h18/Jw766trGtqaempqeu/////////////////76GbVtMQDcvKCIcFhALBAAAAAAU////&#10;/////////////9cFAAAAAAAAAAAAAAAAAAAAAAAA//////////////////80AAAAAAAAAAAAAAAA&#10;AAAAAAAA9v////////////////92AAAAAAAAAAAAAAAAAAAAAAAA0v////////////////+wAAAA&#10;AAAAAAAAAAAAAAAAAAAAsv/////////////////hJAAAAAAAAAAAAAAAAAAAAAAAlv//////////&#10;////////UQAAAAAAAAAAAAAAAAAAAAAAfP//////////////////eQAAAAAAAAAAAAAAAAAAAAAA&#10;Zv//////////////////oAAAAAAAAAAAAAAAAAAAAAAAUf//////////////////xyMAAAAAAAAA&#10;AAAAAAAAAAAAPP//////////////////7ksAAAAAAAAAAAAAAAAAAAAAJ///////////////////&#10;/3QAAAAAAAAAAAAAAAAAAAAAEP///////////////////6MWAAAAAAAAAAAAAAAAAAAAAP//////&#10;/////////////9hMAAAAAAAAAAAAAAAAAAAAAP////////////////////+IDwAAAAAAAAAAAAAA&#10;AAAAAP/////////////////////LUwAAAAAAAAAAAAAAAAAAAP//////////////////////pTgA&#10;AAAAAAAAAAkdNE5rjP///////////////////////5k5Q1Ffbn2OoLXL5f//////////////////&#10;///////////r+f//////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////rzLmsoZmRi4aBfHh0cGto&#10;ZmZo8f////////////////9hRTIjGA4GAAAAAAAAAAAAAAAAnv////////////////9+AAAAAAAA&#10;AAAAAAAAAAAAAAAAdf/////////////////DAAAAAAAAAAAAAAAAAAAAAAAAUv//////////////&#10;///7NwAAAAAAAAAAAAAAAAAAAAAAMv//////////////////agAAAAAAAAAAAAAAAAAAAAAAFv//&#10;////////////////lgAAAAAAAAAAAAAAAAAAAAAAAP//////////////////vxsAAAAAAAAAAAAA&#10;AAAAAAAAAP//////////////////5kIAAAAAAAAAAAAAAAAAAAAAAP///////////////////2kA&#10;AAAAAAAAAAAAAAAAAAAAAP///////////////////5ACAAAAAAAAAAAAAAAAAAAAAP//////////&#10;/////////7ksAAAAAAAAAAAAAAAAAAAAAPT//////////////////+hcAAAAAAAAAAAAAAAAAAAA&#10;ANn///////////////////+RGAAAAAAAAAAAAAAAAAAAALz////////////////////KUwAAAAAA&#10;AAAAAAAAAAAAAJ3/////////////////////mC4AAAAAAAAAAAAAEClGZsT/////////////////&#10;////7n8dDBooN0ZXaX6Vr8zu/////////////////////////+egqrnI2On8////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////////////////////////fXw6+bi&#10;39vY1NLR0NLX4P/////////////////Onop8cWlhW1ZRTEhDPjo2Mi8uMf/////////////////S&#10;JREDAAAAAAAAAAAAAAAAAAAAAP//////////////////QgAAAAAAAAAAAAAAAAAAAAAAAP//////&#10;////////////fQAAAAAAAAAAAAAAAAAAAAAAAP//////////////////sAsAAAAAAAAAAAAAAAAA&#10;AAAAAPb/////////////////3TkAAAAAAAAAAAAAAAAAAAAAANz//////////////////2IAAAAA&#10;AAAAAAAAAAAAAAAAAMX//////////////////4kAAAAAAAAAAAAAAAAAAAAAAK//////////////&#10;/////68iAAAAAAAAAAAAAAAAAAAAAJn//////////////////9ZIAAAAAAAAAAAAAAAAAAAAAIL/&#10;//////////////////9yAAAAAAAAAAAAAAAAAAAAAGn///////////////////+hKAAAAAAAAAAA&#10;AAAAAAAAAE7////////////////////TXAAAAAAAAAAAAAAAAAAAADP/////////////////////&#10;li4AAAAAAAAAAAAAABUyUnf/////////////////////4HITAAABDx8vQlhwi6jI7P//////////&#10;/////////////8pvbn6OnrDD2O//////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////+eDSyMC6tbCsqKWin52bm5ygp///////////&#10;////////gmRWS0M8NjArJyIdGBMOCQQAANT/////////////////kgAAAAAAAAAAAAAAAAAAAAAA&#10;AK3/////////////////zB4AAAAAAAAAAAAAAAAAAAAAAIv/////////////////+1IAAAAAAAAA&#10;AAAAAAAAAAAAAG3//////////////////4AAAAAAAAAAAAAAAAAAAAAAAFH/////////////////&#10;/6kbAAAAAAAAAAAAAAAAAAAAADr//////////////////9BCAAAAAAAAAAAAAAAAAAAAACP/////&#10;//////////////VoAAAAAAAAAAAAAAAAAAAAAAz///////////////////+PFAAAAAAAAAAAAAAA&#10;AAAAAAD///////////////////+4PgAAAAAAAAAAAAAAAAAAAAD////////////////////lbQMA&#10;AAAAAAAAAAAAAAAAAAD/////////////////////nzcAAAAAAAAAAAAAABAvUHT/////////////&#10;////////3XIUAAAAAAYXKkFadZS22v///////////////////////7xYRFRkdYaar8jj////////&#10;///////////////////////SzeHx////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////////8+/r7/f//////&#10;////////////////7rmonZaPioaCf3t4dnRyc3V4f5D/////////////////6086MCghGxUQCwcC&#10;AAAAAAAAACP//////////////////2kAAAAAAAAAAAAAAAAAAAAAAAD//////////////////5sK&#10;AAAAAAAAAAAAAAAAAAAAAAD//////////////////8g5AAAAAAAAAAAAAAAAAAAAAAD/////////&#10;//////////BjAAAAAAAAAAAAAAAAAAAAAAD///////////////////+KDgAAAAAAAAAAAAAAAAAA&#10;AAD///////////////////+wNAAAAAAAAAAAAAAAAAAAAAD////////////////////VWwAAAAAA&#10;AAAAAAAAAAAAAAD/////////////////////hRoAAAAAAAAAAAAAAAAAAAPs////////////////&#10;////sUkAAAAAAAAAAAAAABg5XYH/////////////////////5XseAAAAAAAMIThSb4+z2f//////&#10;/////////////////7tYKTlJWmyAl7DN7f////////////////////////////+znrTF1+v/////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////67+fh3NnW1NLQ0NDR09ng6/f//////////////////7iKfndx&#10;bGhkYV5bWVhXV1leZXH//////////////////78xHxYQCgUAAAAAAAAAAAAAAAD/////////////&#10;/////+1WAAAAAAAAAAAAAAAAAAAAAADo//////////////////+CBAAAAAAAAAAAAAAAAAAAAADM&#10;//////////////////+rLwAAAAAAAAAAAAAAAAAAAACz///////////////////SVwAAAAAAAAAA&#10;AAAAAAAAAACb///////////////////3fBAAAAAAAAAAAAAAAAAAAACF////////////////////&#10;ojcAAAAAAAAAAAAAAAAABSuU////////////////////y2ECAAAAAAAAAAAADCxQdp7R////////&#10;////////////9Y0wAAAAAAANIztXdpm+5f///////////////////////8NjGCo7TF90jafG5///&#10;//////////////////////////+of5aou9Dn/////////////////////////////////////f//&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///dzsW/vLm2tLOxsrK1ucDJ1eP///////////////////+XbGReWVVRT0xKSEdGSEtQWWah////&#10;//////////////+nJg4HAgAAAAAAAAAAAAAAAABW///////////////////OUAAAAAAAAAAAAAAA&#10;AAAAAAA6///////////////////0eQsAAAAAAAAAAAAAAAAAAAAh////////////////////nzIA&#10;AAAAAAAAAAAAAAAAAAAO////////////////////xFgAAAAAAAAAAAAAAAAIMVqE////////////&#10;////////6X8fAAAAAAAAAAAGJ0txmsLp/////////////////////6dJAAAAAAIXL0poiq7V/P//&#10;/////////////////////9N1HiY4Sl51j6vL7/////////////////////////////+ucoWYrMLb&#10;9v//////////////////////////////////3+//////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////v7KqpqOhoJ+foaOmrLTA&#10;zd3s////////////////////ilpTT0tIRkRDQkFCQ0dOWWl9////////////////////ni4GAAAA&#10;AAAAAAAAAAAAAAAA////////////////////w1YAAAAAAAAAAAAAAAAAABVB////////////////&#10;////53saAAAAAAAAAAAAAAk0YIu0/////////////////////58/AAAAAAAAAAQlSnGZwuv/////&#10;/////////////////8ZmDwAAABMqRGKDp831/////////////////////////+uONSs+UWiBnbze&#10;//////////////////////////////++dn+UqcHc+f//////////////////////////////////&#10;0tjz////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////////////28vDv7+/x&#10;8/j9////////////////////////////+LCfmpeWlpaYm5+krLbC0eHu////////////////////&#10;/o5QSkdFRERERUZHS1FaaIOp/////////////////////6ZBAQAAAAAAAAAABzZjj7rh////////&#10;/////////////8ZlCgAAAAAABCdMc5zE7P///////////////////////+WILwAAEypEYoKmzPT/&#10;//////////////////////////+rUDZKYXuWtNb6///////////////////////////////Sh3yY&#10;scvp////////////////////////////////////1M7t////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////t5ePj5Obo7fH5////////////////////&#10;//////////2xlJKSlZmdo6myvNDt//////////////////////////+dU0dJTVFWYHOKr9b8////&#10;//////////////////////+yVgAaNVBti67S9//////////////////////////////Nbz5fe5m3&#10;1/n////////////////////////////////un4OmwuH/////////////////////////////////&#10;////487r////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////AAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAD/////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////wAAAP/uAA5BZG9iZQBkQAAAAAL/2wCEAAEBAQEBAQEBAQEB&#10;AQEBAQEBAQEBAQEBAQEBAQECAQEBAQEBAgICAgICAgICAgICAgIDAwMDAwMDAwMDAwMDAwMBAQEB&#10;AQEBAgEBAgMCAgIDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMD&#10;AwMDA//AABQIBnIE+wQBEQACEQEDEQEEEQD/3QAEAKD/xAGiAAAABgIDAQAAAAAAAAAAAAAHCAYF&#10;BAkDCgIBAAsBAAAGAwEBAQAAAAAAAAAAAAYFBAMHAggBCQAKCxAAAgEDBAEDAwIDAwMCBgl1AQID&#10;BBEFEgYhBxMiAAgxFEEyIxUJUUIWYSQzF1JxgRhikSVDobHwJjRyChnB0TUn4VM2gvGSokRUc0VG&#10;N0djKFVWVxqywtLi8mSDdJOEZaOzw9PjKThm83UqOTpISUpYWVpnaGlqdnd4eXqFhoeIiYqUlZaX&#10;mJmapKWmp6ipqrS1tre4ubrExcbHyMnK1NXW19jZ2uTl5ufo6er09fb3+Pn6EQACAQMCBAQDBQQE&#10;BAYGBW0BAgMRBCESBTEGACITQVEHMmEUcQhCgSORFVKhYhYzCbEkwdFDcvAX4YI0JZJTGGNE8aKy&#10;JjUZVDZFZCcKc4OTRnTC0uLyVWV1VjeEhaOzw9Pj8ykalKS0xNTk9JWltcXV5fUoR1dmOHaGlqa2&#10;xtbm9md3h5ent8fX5/dIWGh4iJiouMjY6Pg5SVlpeYmZqbnJ2en5KjpKWmp6ipqqusra6vr/2gAO&#10;BAEAAhEDEQQAAD8Asz/4b3+A/wD3g/8AEH/0mrpj/wCsvvoB/Uzk/wD6NNn/ANksH/QHXyD/APBL&#10;feO/8KBzJ/3PN0/7aut/j37/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/gl&#10;vvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+&#10;8d/4UDmT/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x&#10;3/hQOZP+55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf&#10;+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4&#10;UDmT/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQ&#10;OZP+55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5&#10;k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT&#10;/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+&#10;55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7n&#10;m6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/ueb&#10;p/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+55un&#10;/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9&#10;tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/uebp/21&#10;de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1&#10;737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9tXXv&#10;fv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/uebp/21de9+&#10;/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1737/&#10;AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9tXXvfv8A&#10;hvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/uebp/21de9+/wCG&#10;9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1737/AIb3&#10;+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4&#10;D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/uebp/21de9+/wCG9/gP&#10;/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1737/AIb3+A//&#10;AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8A&#10;eD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/uebp/21de9+/wCG9/gP/wB4&#10;P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1737/AIb3+A//AHg/&#10;8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/x&#10;B/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/uebp/21de9+/wCG9/gP/wB4P/EH&#10;/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1737/AIb3+A//AHg/8Qf/&#10;AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8A&#10;SaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/uebp/21de9+/wCG9/gP/wB4P/EH/wBJ&#10;q6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1737/AIb3+A//AHg/8Qf/AEmr&#10;pj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaum&#10;P/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/&#10;+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6&#10;y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL&#10;79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv&#10;39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f&#10;1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/U&#10;zk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TO&#10;T/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P&#10;/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//&#10;AKNNn/2Swf8AQHXv+CW+8d/4UDmT/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8A&#10;o02f/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCj&#10;TZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNN&#10;n/2Swf8AQHXv+CW+8d/4UDmT/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f&#10;/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9&#10;ksH/AEB17/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2S&#10;wf8AQHXv+CW+8d/4UDmT/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB&#10;/wBAde/4Jb7x3/hQOZP+55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/&#10;AEB17/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8A&#10;QHXv+CW+8d/4UDmT/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBA&#10;de/4Jb7x3/hQOZP+55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB1&#10;7/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv&#10;+CW+8d/4UDmT/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4&#10;Jb7x3/hQOZP+55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/gl&#10;vvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+&#10;8d/4UDmT/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x&#10;3/hQOZP+55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf&#10;+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4&#10;UDmT/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQ&#10;OZP+55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5&#10;k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT&#10;/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+&#10;55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7n&#10;m6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/ueb&#10;p/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+55un&#10;/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9&#10;tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/uebp/21&#10;de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1&#10;737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9tXXv&#10;fv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/uebp/21de9+&#10;/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1737/&#10;AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9tXXvfv8A&#10;hvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/uebp/21de9+/wCG&#10;9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1737/AIb3&#10;+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4&#10;D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/uebp/21de9+/wCG9/gP&#10;/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1737/AIb3+A//&#10;AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8A&#10;eD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/uebp/21de9+/wCG9/gP/wB4&#10;P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1737/AIb3+A//AHg/&#10;8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/x&#10;B/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/uebp/21de9+/wCG9/gP/wB4P/EH&#10;/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1737/AIb3+A//AHg/8Qf/&#10;AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8A&#10;SaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/uebp/21de9+/wCG9/gP/wB4P/EH/wBJ&#10;q6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1737/AIb3+A//AHg/8Qf/AEmr&#10;pj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaum&#10;P/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/&#10;+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6&#10;y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL&#10;79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv&#10;39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f&#10;1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/U&#10;zk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TO&#10;T/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P&#10;/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//&#10;AKNNn/2Swf8AQHXv+CW+8d/4UDmT/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8A&#10;o02f/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCj&#10;TZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNN&#10;n/2Swf8AQHXv+CW+8d/4UDmT/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f&#10;/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9&#10;ksH/AEB17/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2S&#10;wf8AQHXv+CW+8d/4UDmT/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB&#10;/wBAde/4Jb7x3/hQOZP+55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/&#10;AEB17/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8A&#10;QHXv+CW+8d/4UDmT/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBA&#10;de/4Jb7x3/hQOZP+55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB1&#10;7/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv&#10;+CW+8d/4UDmT/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4&#10;Jb7x3/hQOZP+55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/gl&#10;vvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+&#10;8d/4UDmT/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x&#10;3/hQOZP+55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf&#10;+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4&#10;UDmT/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQ&#10;OZP+55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5&#10;k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT&#10;/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+&#10;55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7n&#10;m6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/ueb&#10;p/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+55un&#10;/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9&#10;tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/uebp/21&#10;de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1&#10;737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9tXXv&#10;fv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/uebp/21de9+&#10;/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1737/&#10;AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9tXXvfv8A&#10;hvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/uebp/21de9+/wCG&#10;9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1737/AIb3&#10;+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4&#10;D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/uebp/21de9+/wCG9/gP&#10;/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1737/AIb3+A//&#10;AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8A&#10;eD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/uebp/21de9+/wCG9/gP/wB4&#10;P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1737/AIb3+A//AHg/&#10;8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/x&#10;B/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/uebp/21de9+/wCG9/gP/wB4P/EH&#10;/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1737/AIb3+A//AHg/8Qf/&#10;AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8A&#10;SaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/uebp/21de9xav4C/wAvqghNRXfCv4b0&#10;UC/qnq/jj0nTQr/ryTYZVH+39tTcp8kW6eJcbZYovq1vbqP2lAOlVp94n7zW4TC3sOeuZ55DwWPe&#10;t1dj+S3JP8uvew8y3xi/lRYHV/Hfj1/L0wuj9f8AFupvjdjtFvrq+8x6W/2PsN3k3s1t9fr32WCn&#10;+/DYp/x6nUibTzX9/PfqfuPcufr3Vw8C45imr9nhu1evewzy2xv5KOF1fe9Yfy2XKX1rjerfjnmn&#10;Uj6qY8Njahr/AOFr+wrec+/dtsaifcdgJHkjWUp/ZHrPUn7PyD/ej77T6C19yBq4GabmC2B+dbiW&#10;IU+dade9hpls/wDyKcNq+76b+Ec+i9xifiNtPO3t/qf4JtCov/sPYUvPfD7qtjXxr3bWp/vvb5Jf&#10;+rVo/Uo7R92L+903un0Y5vSv+/8AmkWv7fqd4hp+fXvYX5juz+RfjA5pPip8cM+Fvb+EfCjr+HX/&#10;AE0/x3b9F9f9qt7DV195P7rkBpBBHcf809qpX/nLDF/PqTdq+41/e2bhT63mTddvr/ykc5zNT7fp&#10;b65/lXr3sJ818sf5LWODrjv5dXWmbkH6Hp/iF8ZKKlb/AINLXzJKP+pB9h64+9R93eOoteXppj8t&#10;vsFX9rTg/wDGepJ2z+7l/vObohtz92RZL5huaeZJHH2CK0ZD/wA5B172EOb+bX8rim1f3f8A5TvQ&#10;OVtfR/F+lvjrgtX9NX2e38hb/YX9kVx9672kFfouTlk/5qR2cf8Ax2KXqRNq/u0/vuy0/fvv1uFt&#10;6+BuG/3NPs8S9ta/y697CnLfOj4Tza12/wDyevhdR2uEmzGyOoclf+jPTUWwqW3+sJT/AK/sPXf3&#10;sOUsiy5IsV9C7xN/JbJP2V/PqS9p/ux/f1KNvn3iOaZfVYDuMX5B5N/mr9ugfZ172EO4Pmx0uyud&#10;u/yuP5a+NN/2/wCNfGraWd03+moUMON1f7C3shl+9IZjSz5V2WP/AE9sZP8AjrR9SPtv925vtvT9&#10;9+9vuFcevgb29v8As8QXVP59e9l93P8AMGmrTJ/Dfgt/LT24DfT/AAX4UdYVJjv9NH94lr/p/tV/&#10;advvBb1eDt2fZoCf4NujP/VxpOh3t/3C+XdtoLn3F9wb6n+/+bb1a/b9Mlv/ACp172XzcfyK3hkx&#10;ItL0l8MNvxvcGLCfBP4gLZT+EqMpsqqmX/XWQH/H2mf3f5iujQR2MQ/obbt/+FrZiP29Dvbvume3&#10;m2MPE3bmm8Yec/OPNPH5rFu8SH7CpHy697ATcW6s1uDX99svpKm1g6v4F8cug9sAX/45/wB2ts0m&#10;n/kG3tBLz5u10f1XiH+ltraP/jkK9DXb/ZzlTZqC0k3JyOHj73vNz+36jcJa/nXr3sIf4FH9zb+B&#10;bX/4vHnt/c/bOnyfwnV4tH2lvD+fBbxavVo1c+6/1luNGrxPLVwXjq0+nD5cPl0Jf6q7dq06X/33&#10;/bTfDTV/vz4q/j+OmK0x173/AP/Qvx99Jevib63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XvfvpyeAPqffu&#10;vccDr3tJZbf2xcDq/jm9dpYbRfX/ABbceHx2i311feTJb/Y+ya85j5e26v7wv7eCn+/J4k/48w6G&#10;G0e3vP3MFP3Dse4X2rh9PZ3M1fs8ONq9e9hplvlL8Z8Fr/i/yE6ToHS+qCftHZIqePqFpVrTIf8A&#10;WCH2FLz3d9qbCovOZdrjI8jf2ur/AHnxdX8upP2n7qH3ot9o20e3PM06twddi3Pw/wA5DbBB+bDr&#10;3sMcv/MF+GGE1fe/IbYU2m9/4TPk8/e310/wKmqb/wCwv7C939472Psq+NzJaNT/AH2ZJf8Aq0j9&#10;SbtP93n99TeqfR+3e6pX/lIWC0/b9VNDT86de9hjlv5rPwaxmsQdu1+ZkS4MeK677HNyPwk2RxVP&#10;E3+ushH+PsL3f3ufYW1JWPeXnI8o7O9/wvbop/I06k7af7p779W6UaflCKyU+c+77P8AzWG+mcfY&#10;VB+XXvYYZb+cz8P8aHNHSdu58L9P4TsrFQ6/6af47laL/k63sMXn32PZq1JEKbhcf807aMf9XZ4u&#10;pM2v+5j++FfkC9l2Cwr/AL/3Kdqfb9LY3P8AKvXvYZ5T+eD0NHr/AID1D25kQL6P4u+zcLq/pqFH&#10;kchb/YX9hW9+/d7fx/7gbNuEvp4n00X/AB2aX/L1Jm0/3HnvzNT9+837BbevgDcbmn2eJaWtf5de&#10;9hllv56mMjDrgvjTX1ZPCS5XtanoNP8ARmp6Pb9Tf/WEo/1/YWu/v82i1Fhyw7ehkv1T/jK2j1+z&#10;UPt6lDaP7iXdJCG333Mii9Vg2J5a/IPJu0NPt0H7Ovew1yn88btGoLDB9E7Bxt/0fxbc+4c1p/4N&#10;9nHQXt/hb2E777+vNTAnb9gtI/TxJ5pf+OrF/k6lDaf7i/2thp+/ufN1ufXwLK0tq/Z4j3VP59e9&#10;h9kv50fynrw647Z/SWGQkhHg2zvCsqVFr+qSvzzxk/8ATkewdfffs93Zqra2O1wDyIguWb9r3ZX/&#10;AIz1Kuy/3JH3ULMCTc955mvWFKhr3bo0P2LFtSuP+ch697D3I/zZPmlkxIabe208BybDE9f7Xm0c&#10;X9P8chrf95v7B9/98/34uDS3vra3r/vuzgNP+cqy/wA+pX2j+5++49tun6zY9w3Cn/KRu98tft+l&#10;ktv5U697C/M/zIvm1l2cVXfeegDXFsVt3Y2CsP8AaThMXT2/2HsMXX3pvfy/H6/MUq1/33BaRf8A&#10;Vq3TqUtp/ux/uK7KB9H7fWr0/wB/3m6XX7fqr6av59e9hdlfmZ8s81rFZ8je5lViQy47sPcuGRh+&#10;VMeHqIFsfyLW9hi898veO+/3I5o3MV8kvJ4h+yJ0H5dSZtX3J/ugbGR9H7a8uEjgZtosrkj51uIZ&#10;TX51r172GWY7r7hzpY53tjszMhuJP4tvvdOR1E/XV93Vvf8A2PsLXfPPO+5V+v3m+nr/AL8u7h6/&#10;71IepF272V9luXgF5f5R2Sxpw+n2uxhp9nhwLTr3sM63IVeQmM9bV1NXMxu01XPLUzNz+ZJmJP8A&#10;sT7Inknnfxbl2kc+bEk/tNT1IVna2NhCLezhjgQcFjVUX9igDr3ttd1H05N/+R+7KpPHh06xDGvX&#10;veWKZfobgf7C/wDsPbcsTfEvWgSp1Dr3vMZrfpt9CDf20IqipHSnxE8+ve4kkgsRc3P+t9fz9Paq&#10;OM+fTbuCajh1723TgeM3/qLf69/a6EkSCnSIOzvU9e9tzLc/QW/23+39rQeqeEDx697kx06hCXBH&#10;+tb2w8x1UTr2gV0rk9e9w6iBLfQWNvr9T7UwSMetSQBsNjr3tLVtDCTz/wARyPzb2fW1xKR0gktm&#10;J1EDr3tM1eOpzcFQfzwefrb2bwXMozXoua3Qglhn+XXvaaqqKkTiwvxa5/29/ZtDLITx6KpoY9WB&#10;172lPtqb736D/i82+o+n8Av/AL37NtX6Pn/Z/wDWX/V8+i7w4vF4fj/6x9e9/wD/0b8ffSXr4m+t&#10;/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9wK7KYzGJ5MlkaDHx2v5K6rp6RLf11Tso9p57u1tRquZUjHqzBf8JHRjt+z7tu0nhbVazXTcKR&#10;RPIf2IpPXvaByfdXTeE1fxntrrLEaL6/4nvza1Bot9dX3VWlv9j7D13zzyVYf7nbxYw/81LuBP8A&#10;j0g6kba/Yf3x3yn7k5M328rw8DaNwlr9nh27V697DnK/MX4tYfUKvvnrObR9f4Vuahzt7f6n+CGo&#10;v/sL+w7de8ntVaVMvMFiafwXCSf9Wy3Uk7V9yn7228gGz9u9+Sv+/wDb57X9v1KxU/OnXvYd5P8A&#10;mJ/DvF6hL2+lXILhY8VsfsjK+Rh+FloMPJH/ALFnA/x9hu6+8d7L2lQ+9oxHklvdSfzSAj+fUk7V&#10;/dqffa3ehg5HliU8TPuG0wU+1Zr9H/IKT8uvew/yP80f4sUer7Gp7Hz1vp/CtgZKAv8A8FGdkov9&#10;5t7Dl39672gtgTHcXM9P4LZx/wBXDH1J+0f3Rn3y9zAa627bLEH/AH/ukDU+36YXH8q9e9oHI/zb&#10;OkYdSYjqnvPKSC+l6jB7IxlK9vppkbPTSj/Ywj2Fb3753tpbg/TWO4ykeZjt0X9v1LN/xnqS9p/u&#10;WPvM3RDbtv8Ay5aKeIW53KZx9oG2In7JD172kZ/5tFDPf+CfHXd9Xf8AR/Ft6YnE6v6a/sqGu0/7&#10;z7BO4/fq2C3qNv5euJvTxLmOL/BFL/l6lHZv7jrnu5IG+e4FhbevgbZcXNPs8S6ta/y697aKn+aJ&#10;2TWgnEfHrE43ULp/Et95DMW/HrNLiqH/AG3HuPNy/vAt5BI27leGP08S+aT/AI7bRf4epZ2X+4r5&#10;VSh373Iurj1+n2aK3/Z4m43X+A9dXH9R/tx7Sdd/Mg+TlSG/hPWnVOPB4Br8fu/KOt/yDDmKQXH4&#10;utv8D7Bd/wDf990nB/d+z7XEf6aXch/aLqIV/L8upa2f+47+7VDpO+818yXJ8/Bl2y3B/J9tuSB9&#10;hr8xx69cf1H+3HtFV/zu+ZmSv9rPsHCav+dZsvyaL/6n+M1NZ/vN/YQu/vxe+92CYmsLb/mlaBqf&#10;85ZZf59Srs/9zT9yvbQDexb1uFP+UjdNNft+ltrb+VOuiyj6sv8Atx7RWQ+V3zkyupT2zNj4m4MW&#10;L2P17S6b/wCpqBizOP8Aqb7DF197r7xN8dP798JW8o7OwT9h+mL/APGupN2r+6u+4XtNCOSPqZB+&#10;K43bepK/an7xEX/VPrryJ/qh7QmU7b+Y2ZB+5727Ni1j1HFZh8LpJ/1P8FEFv9hb2Fb77wvvzeP+&#10;vzNfgHj4cwh/Z4Win5cOpM2n7hH3Ltjp9H7cbI9P+Ui1+q/b9U01fzr115Y/9Wv+39hllpfkhmiw&#10;zXdXc2U131LkOyt5VcZH+p8dRXMAP8LWH9PYeufc/wB0dyBG4cxbpNX+O/u3H7DKR+XD06knbfu2&#10;fds2Ch2HkDluzK+cOx7ZGa+tUtVJPzrX59e8sf8Aq1/2/sGd3dab1rqaSTM5ncWW4cscrla/IX9N&#10;7t91K9/YYutx3ncGP191NcV4+JK7/wDH2PUkbPy3yrsDAbDttpZ04eBbww0+zw0WnXYkRuFYE/4H&#10;2ULdmGqcFO0ckbL4yVJIsOOLj/X90jty4oRkf6v5f8V0IjOFq1c9c/Yevlbelm/x4B5H49rV2/zH&#10;TZvTTHXvcRq0M1w3Nyf7X5/xP09qBa6Rkf4Ok/1J1V697zLMCv6vr9f1W/3j3Ros9X8dzkDr3vsS&#10;lrhRf6XHI/P+PupjC5bq1Sckde95Q5uD+QLcj/eD7bKdUUMa1HXvfYdrn68n/XH1/HvRVadKKEDI&#10;697kxljYkW5t9bf737YfSBTrRPp173PiLfng8/n6n/W9o3A8ulcQIXHXvbglyh9VmDEWva9gP6n2&#10;mb4vl0Yx01AMO3r3vDOSTx9bX/3jnn/b+7xinHqnr6de9xC5UXuQPr9fr+L29v6a46STsCK9e9tk&#10;8zFjYm1/xwfrb2vhhAGekRNM9e94Lk83/wBuf+K+36acU61q8+ve8Mkoj+v+P/FPx7dSMvw6aZ2c&#10;9vXvfBapQBc+r+guB/t/djbNX5fl1UFvLr3vn93H/wAdD/tn91+lf0/mOra3GSP8HXvfAVCNfkgf&#10;19V/9692MLjy600jk0HXveXWhF7gj/ffj3TSwNOmhXy697wl4UuR6j/xB/Fz7dCSNg4HTgDUz173&#10;jeqTSbXB/qf6e7pbsTnrSUVqg1PXvbVUVXpvcEf1/wCRn2YQQUanWmnXWQ5/1fl172mK2sVbm4vb&#10;/H+v59nltbEjpBcSlzg4697R1dk9CtYg/gc/S5+ns/gstR4dFVzOAKKeve0Fkcs2rk82Fxzb/X9i&#10;K0tBWlPXokmuaNnr3tIfxN/u78f8XbVfn6/wXTb/AIj2bfSjwv8Aaf8AWT/Vnh0TfUnxeP4/+sfX&#10;vf8A/9K/H30l6+Jvrf49+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde99MyqCzEKo5L&#10;MQAB/Uk+6syopZyABxJwOrxxyTOIolLM2AACST8gMnrxIAuTYD6k8D211GdwdJf7rM4qmt9fuMjS&#10;Q2/1/I49kF5zbypt3/JQ3O0gp/vy5hT/AI846G+1e13uZvtP3Hy7ud5Xh4FhdzV+zw4mr1Ekr6CK&#10;/lraSO318lTClv8AX1MPbJUdhbEpb+feW2FI+qLm8dJIP+ncUjN/vHsLXfvL7SWNfqeZtrBHEC+t&#10;nYf7VJGb+XUl7V90r70e90O3e3XMjq3Bm2bcI0P2SSW6J/xrqDJuPb8RIkzeJUj6r/EKUsP9dVYn&#10;2yVHcXWlN/nN2UL/APUPBkKu/wDrfaQvf/Yewpd/eY9irIkTcx27U/32k8v/AFahfqS9q/u8Pvo7&#10;zT6TkC/Sv+/5bK1/b9TdQ0/OnUKXeW14QS+ao7D8ozy/7bxKfbDU/IDrGnuI8vX1Z+n+T4TLJf8A&#10;864ovYbuvveexMFfA3SW4p/vuzuh/wBXYo+pL2r+6k++zuIBu+W7WxB/3/u+1tT7fprq4/lXpvl7&#10;E2jGL/xTyDm3jpqrm39NaD2x1HyW2FDfxY7dVWR9PDjsdGCfxzVVkZt/sPYXu/vt+0FtXwbfcp/9&#10;JbwAH/nJdIf5fl1I+1/3Nv3rr+hvb/l2xB4+NuF45H/ZPts4J/OnzHHqBJ2jtZP0vWy/8s6eMf8A&#10;W2RfaeqvlJhEv9ls/O1H9PuazHUhP/Upp/Ybuvv0cloK2OyX0g8vEeCP9ulpadSVtX9yb7wTU/fn&#10;OezW/r4EF9cU+zxI7Wv8uoL9tbfBIjp61yOPX4U5/wCQWb2lq/5ZZGNT9j1zGSb6ZKvdRHH4Jhhx&#10;5/2Pr9h+b79kcjFLLlqn9J77/n1bT/n/AKknav7j8YffPcmnqkGxf4JJN2/6xdYT2vjiLpj5D/j9&#10;xe3+uoj/AOJ9o6q+WPY0ovj9nbUplP0NXNl66w/x8MtPf/ePZHe/fe5qLFbLZrOM+WuSaT/jpi6k&#10;ra/7k72chp+++dN5uPXwILK3r9niJdU/n1w/0qUzKCtIi3/DOx/2HFvaXrfk73jVXFPT7GxwP6TS&#10;4PJyMP8AG9fXzAn/AGH+w9hm6++f7pz1ENvt8H+kgmJ/6qXL/wCCnUjbV/c3fdSsKG93DmG+I4+N&#10;f2aA/lb7bCQP9tX59Yz2lFYnwRC310q7f7wW9p2TvL5EVzft73pMcrkWFDtbbDhR+QDX0s5t+Ln6&#10;ew1d/e195pwfD3CKD/SWltj/AJyxydSVtX91R9yjbqG85cur6n+/923Ja/b9NdW/8qdN9T20kYOh&#10;IgfwNPquPxpN/wDe/bdVb573rhqq+0dxgPf/AIApi8YDzzYY2mht/sPYWuvvLe8d+SG36ZfXQkMf&#10;/VqJP5f8VJO1f3eX3MNmp9JyDYvT/f8ALe3X7fqbqav516Zpe45hqARVP0B8aj6fUj8e07UVXZ+Q&#10;1LX9qdjSK91aJN7bhp4Wv/WGmnVP9hp9hy796fdG7qZ+YdwYeYF3Oo/3lXVf5dSTtf3Svut7IA1h&#10;7d8uKy8GfZrCVx9jy27P/wAa6bpe3q8i6Fv8bCwtf/A+0xXbIrckCMpuPcWTLXv99nsrV/64b7mV&#10;r+w7c8/8133+5m43Mvrrnlev7XPUk7T7Xe1+y0/cXLe12enh4FhaRU+zw4lp1FPbOUPOpwD/AL7+&#10;vtIVPR23KnySNRxPIxuzP6y5P9pyQTf/AGPsnO8XM0waViTxrXP8+h1DBDAqxxKEVcAAAAD5AY/Z&#10;1yXt3IRqS1z9LXHN/wDXHtP1Xx7264ZvsYLm49Kj8c2NwfaKbdHElASf9X5dPERn4R/q/wBnp/ou&#10;2mlAMqc8fUW/w/r7TVR8fcACdNBDcXtZV+vPP09vJez4LcDn8ummCjJ6fIu0IHuAwva304B+nuGO&#10;hMNGwJoYh9f7IF/+TfbzXrtQReX5/wCXrysD8PUheyISDrZeTxYKDx/r+3Wk6OwalT9jHx/tIAvb&#10;/W9pWu5zUev+r/V9vSpZQopXPWCbsiJFJDrYfnj8/QcE+1FT9IYW4P2cV7c+m4Nx9LAXHtO1zJQ1&#10;4HrYmA4n/J00TdqhDZSOPydJ/wB449qGj6awsVv8kjH5/SD+P9b6X9l8zO4oAPTqwuXTPUCXthgN&#10;Qa9/8AB/vB9qaDrDERItqWM2H4W9rH8n2VPZlmJI49bW+kHA9QT2xO1wG5H0JINyf9f3m/0dYxGB&#10;+3j0/wDBB+RwBf357VDGUA/kOlP7xlAHd/h66TtCrZhdz9Tzewt9foPeJ9k42M+mBODzaMH6/wBb&#10;397h24FSNP7f+K68d0lpp1cft6zN2PUuVPkYWB5DD6X+o98P7oUI4SmTVf0+kAcfUni49vjblQhm&#10;GPPph9xeoDNj8/T7euP+kCpcMPMfrYW/1/eU7Uo1XmnjuB/wXn83It7sLSAnAP8AL/N0z+82z3Hr&#10;F/fitLACS4N7/qvf/Xv7iybYovo0MY544W31/B9vx2cdR21/Pqw3Ak4ates/9860glZpLADix/4r&#10;7Su49n0FTRzRGGI6lNwU1fVbDke3Ws0DaqEU/wBXp0pgvWL8elBgd41Mk6CV2ZSQOeCObE/Xn/Y+&#10;6tfkb1z9m9TUU8FgrsV0KQNJ5BP1/H++v7ukVG7RxP8Aq9OjB7jUgK5P+x0NdJULUwJKpvdQT/r/&#10;AJ91p5cvRVckb6hpa1gfpY24t7Nkg1DgB59F7XL6gOpXvqjqBIRz9R+b/wBLgG/59priEqOlMMrM&#10;c8Ove1FThWAH4PNv8fp7KJqr0bRk4J697cokVrj6Af0/p7Qyuw6XIKkfPr3ubFTxkC5HP+tf/C9/&#10;aR5nrjpb4agY697y+BAfrf6/kf09t+KxHWiq06975CME6gyr/gb/AO396rih6pWNcEV697zppH5/&#10;PNzb6e2mqevK6Lgde98y4U6geDzbg8n+lvdQK4PSgXCAUPXveCSdQCb8/wCw/r9PbqxsTjps3Ap1&#10;723TVFwbH/ig/wAPa2KEg56SSzITQ9e9t7yrfkn634+n/G/a1YzSg6SM5697xtUx6SAf9j/S4tf2&#10;4IH1VPXqsOPXvcCaoUnk8H8/7H+ntZHCQvbx6aaVRGSOPXvcFqpbGxFv9e5/3j2oW3Y8ekLTivHr&#10;3uOa4AgE/wCv/wAR+fb4tfz/ANX2dUa5oaV/w9e98460E/Uf77/Y+6PbU6cW5Xj173mNWoFzIbf7&#10;D3QW7E0A6cW7AwvXvbfPlY0Bu3P++P0B9q4rGRjwp00941cU/n172y1OcUEgPz/S+n/WP19mUO2G&#10;lSOkhvW+ImnXvbTNnI7WMn+2bV/xPtfFtzauHTDXS149e9pbIZsG5DD/AF7nn/efZzbWGnB6SzXy&#10;qNIOOve0XWZYMT6yfpzf/H/X9ncNowwo6JZ7yoqvXvaZqKguSb/jjk/4f4+zNECmi9FM89Tjr3tP&#10;62+5+p/4uN//AFk+19P0/wDaf9ZOizWddf6X/Pn+r59e9//Tvx99Jevib63+Pfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173DqchQUYJq66jpQOSamphgAH+JlYe0k9/Y2v8AuVNHH/pnVf8ACR0d7ZyzzJvdBs233N3X&#10;h4MEstf+caN1EnyFBSm1VW0lMf6T1MMJ/wBtIw9pDJ9o9Z4UM2Y7E2Niwt9X8Q3ZgaMi31FqioU3&#10;/wAPZPPzhylbf7kbpaJ/prmEf4X6kba/u8e/290/c3I/MF2DwMOzbjIPtqlsRT51p1iiy+KnNoMn&#10;j5j/AEiraaQ/7ZGPsMsv8tPjZg9QyHc2x7pfUKLKfxU8fWwxSTX/ANh7KZfcvkGI0bdrdv8ASvr/&#10;AOOaupF2v7kX3td3p9JyBvCV/wB/2xtv2/UtFT86dTRJGwurqw/wN/8AevYd5H+YH8ScddT2qK2U&#10;XtFjtn77qtVv9TOMYIv+sntFJ7s8godK3+s+iwzn+fh0/n1Iu2f3av30dzIP9TjbqfxTbltMdPtT&#10;64yf8Y671r/X/eD7RVb/ADLfjLTBjSVe+cxp+n8P2mYtX/Bf4tUUv+829ls3vPyXF8LTyf6WKlf9&#10;6ZepF2z+6b+9rf0+ri2ixr/v/cdVPt+mguP5V64GZB/qv9a3P+8+0Jmf5qHS9Ejtiuv+0MkVvb7q&#10;l2pjUY2vw8eUqTb/AJBv/h7I73375atlrDZ3Un2iFf8ArK3+DqR9p/ubvf8AuKHeOZeX7YHj4Um4&#10;zkD5htvgFfsP59eWZW+gYf649gBur+c/hMI0i4j4753KlASpyXY2Pw4IBIu32mHr7fT/AB9gy++8&#10;5a21fptlkk9NVyqf4IZOpS2j+5P5luADvXuFa29ePgbRNcfs8S/tq/y6y+wUrv54e86iYpjOgNr4&#10;lSTY5TfGWzJQWuC32uPoL/48D2GLn71G6stbTaIUJ4a53f8AwRx9SjtP9yXyLEAd85+vrj18Dbbe&#10;3r9niXV1T+fXva42l/Np7O3XLHHJtDrTFJKQD4qPclVMgP0KyTZMIf8AYxew5f8A3n+fzGTZWlhH&#10;/po7hyPz+oUfy6lDaf7l77tFuFfdeYOZLthxC3O2woftH7rkf9kg6i1hqlhZqTxeQDgSozC/+wYe&#10;zS7b+Ze/NyxRv95g6RnFyKPFRWW4+g+7aW/+3PuL97+8/wC9Ar9Lc2tv6aLVD/1d8T+fUjbX/dJf&#10;c524j6vb90vxj+33SZa/b9Mtv/Kny6BTc+6t+Yx5PtpKWOMcqUoIXNr8D98t7Wp727GrkLHdEiA/&#10;2abHYeGwP0s0NOG/259xduf3l/fudyrb+yg+UdtZR0/NLcN/OvUl7V/dpfcj2ihg5GimYfin3Hd5&#10;6/asu4On5BQOg6k7J3y5KzZiWLj/AHXQ4+L882aOEH/efbNV9p7/AKoEHeGfQkn/AID5CaksLfg0&#10;xT2ELv3r9570/r8y7gAePh3Lxf8AVop/LqTNq+5R90fZyPpPbnYWp/v+whuv2/UrNX869Rm3vumY&#10;EybhyQBB4iqZYfoP+bOn2m6nd266z/gXuXcNST9fPmslLquPyHlN/Yduueuf76pv983CevHxL24f&#10;/j0p6kja/YX2M2Cn7i5K2GzA/wB8bPt8NPs0W60/LqHJuXNTi0uYyUn9PJXVcmq5/Opjf21S1FTU&#10;+upnmmfkkzTPKfr+SxPsJ3d1fXchN1K83zd2Y/tY16kHbdt2TZQYNqtYbVOFIYkjFPsRVHUGWrln&#10;s01TM8gvcyGST8/1N/fCNvWAfoQRYXN+PyLe0phJWoXhTzH+fo3EqODpNadRZJdIt5SSQbcOv/Ee&#10;3mmjDABrAWAF7c/4C/tM6Q/Ef8B/yf6vXpzXTI6a6iqqYzaME/i5Yfn/AF/bp4oY0Fx9OPqf959s&#10;LCGeqjpK1wdRr01HJVrPo9Y5P5/oeT/sP8D7TuSqoom9NiOQP62H05PsyggXR8+q/UMwoPLp5oI6&#10;qob1atPAFyPz9APaekzaxkj03H04JH+wIP5/x9qBaK1anj1RZXY9o6UqYiUqjaWt6rEkD8/n3Akz&#10;1/0/7b1f77/ffn2+LJQM/wCr/V/qp0pFaAtx6kxYZgwJU/qBv6f6/wC3HtomzEjN9Dx/Q2/H5t7e&#10;S3CZU8ereXTvHiYytn1f6xI/4ge+C5RgbNxx/tRsT/vHu5So1A9aDCmrrtsSnIUt/hYj/YDn3LTK&#10;LYXIJH1+ot9PbJrU06TtMc449YXwxIuSb8/qt/xA9vlFko7qRzpIv9frcHn2yQW7TgHqsUxBo3TB&#10;kcPItyL3AYgCxBPNh7VceRSRBzpNvoPqxN+B9fab6bw8rmv8uldBQH16R0tLKJCHU+k/69/6+4s9&#10;XpF1HFuPxxb34LmjdF71aQivmf8AD1NpqIPYngcW4+v9f+R+2WXIvq5JA50/q/H+sfa1IwBwz0tj&#10;TQvb59Oi4uOw5tfmxAP19+iyr/puT9QB6h9L/wC9+9lFB9OrMdPxefXT4ZGGpef63AA/xtx/tvc5&#10;cj6SP1auPyLfji5/P+Htto1Jz/q/l14yL1COLkW2m62v+QB/sLe+ldHuxA55+o4J5sefad5xq8Nf&#10;s/Z+XSaaRmwvDqStFNGgbV/ZBJsG/F/eTxwtYMqn68G3+B/2/tyJmFSMf6j1W3ehOo04f5eok8k6&#10;cXJ/oQOPx9OPc2Clpri39b/kAf0Oke6tM3n9n+o/6vTpw3AFQOoE09SRyTzY/Uf7f28pTRKLgX4/&#10;2H9L2v8A8R7ZExOP9X+r8+nEkEmD0nKuqqlJuxH+FgbfT6n3xcRxC4UBr3B+vNvp7cAL8erkVqvX&#10;VNLPKRdrqAt+FH+vY+8GppT/AKkD9RW/IP4N/d9KoPXqqoE6muypzYaj9OPr/rn3l8AIFyVsP9fm&#10;/wCQfdRVuABr1cVJp1F+/MZP1a35HFufwTf/AHr3gahRuASb/wCH+wtYn3YlkyRT8+tsNOWHUiLL&#10;ar3BBH6R9Qfzzx78tBGikW4/1hf/AG4Pth31NWvSCYKzagepiZF3sBwSPpxYj68G3uDUQppIHAH9&#10;fz/re9g54dM1pnp0pqiXUpJZhz+TYccD2mKwafpeyn6i4sD7URVJx04ikuAPPpWUrgr6zxxf/fD2&#10;xypJLrDKbN+SQRf6fS/tS8aMmknPRitVUVxTp6palIZEZCDYgt+P8eOPZYO79jLmMXWMsWpirtwp&#10;v9NXI91iAVgjf6s06XRyhlpXoc9mZlaiBIWa/AH1/wAPwPdG3b+0qjB5eqUxsumX+lh/vfs7gCsA&#10;T/q/w/5+mZFGrVw6EX2ClHWGI6WNjf8AP+H+t73c22vA6fglIIA697VMGTCgEsLW/wAfp/h7I5bI&#10;moHRolzjB697nLl1+uoAD8ghePp9SfaQ7caUpnpZFd0FD/l697nxZlbcW/I+tz/yUDb2kk23zPSh&#10;bwU49e95Hy4uDcEfnn3VdtoOvNeA8D173xXLIx/UBb8cnkfm/vzbfp8umjdEnHXvctMip+rnn8E2&#10;A9pnsjxp1oXJOR173katB+jC3+uxP+8e9LZnzHW/qCeve4klZc8MLfT68f7AX9qEtgBnrTP8+ve4&#10;klX6Tz/sBf8A2/HtQsAB6a8Q8Bnr3uE8978nn+hP++/3n2qEdM060ZXGR/k697iSVQFx9T/Tn/e/&#10;p7fSFianh0nkncMOve2yarNjc/Tg/Xn8e18cHp0mkmYnHXvbdJVNYkXI/wB4H+w9qliUdM6iTQ46&#10;97iNK5N7/wDJwP8AhxY+3lVeAHVQK8eve8i1LqL/AOw+t/p+Tz70YlJoetUpk9e9xqrJGNT6wObf&#10;Uj/Yc+3oLQM3DpozjVU8Ove0bXZl7kKRawub/wCP+v7EFrt4IqekctySDQ+fXvadlykp5Zv6W5H9&#10;f8PZotpGG6RS3OpsHr3trmyspBswtf8Ax45/qePaiO0QMOkzXBU9e9sNRkJXP6r/AO3H4H+w9mMV&#10;qqDUekU05+Ly697b2ldr8/4mx/3n2+FAOOi4u7nHXvfHQx+t/wDePfiQOHVGqRx697bvH/lP5/4u&#10;P9R/zqfajV+l/tP+snSah1/7b5/w9e9//9S/H30l6+Jvrf49+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde94pZoadDJPLFDGPq8siRoP9dnIHtuSWKFdcrBR6&#10;kgD9p6UW1pdXsogs4nlc8FRSzH8lBPXRIAuSAP6k2HtOVe+NlY+/3+79r0Wn9X3e4MTTWt9b+aZf&#10;ZLc808sWf+5e5WsVP47iJf8AjzjofbX7Pe7e+U/cvK273leHgbbey1+zw4Wr1HaspE/XVUyW+uqe&#10;Jf8Aez7S1X3b0/Q3E/ZuxyR9Vpty4qtYH+mmilkN/wDC3skuPc327tq+Lvdkafw3MTn9iMx6kXa/&#10;uhfem3ehs/b3mAA8DLtV5bg/nPFGKfOtOokmbxEfL5Oh/p6amJ/+hCfaZqvk10XR3EvYOPkIv/wE&#10;xuer72/p9jSSX/2HsguPfH2qtQTLvEZp/BHPJ/xyJupG2v8Au8PvmbvT6Xka6Sv+/wC6222/b9Re&#10;xU/PqHJunARX1ZKI2/1EVRL/ANa0PtM1fy96Qp7iDOZfIWv/AMBNu5VL/wCt9/HB/vPskufvF+10&#10;H9ndTS/6S3lH/VxU6kfa/wC6s++Pf0+s2axsa/7/AN0smp9v00lx/KvUB987eT9NTPL/AMEpZh/1&#10;sC+03V/NfqmC4psPvitYfpMeLw0MR/12qMgrD/kg+yG4+9F7fR1EFtfSn5RQqP2tcA/8Z6kba/7n&#10;j7zt5Rtw3bl2zXzDXl/I4+wRbYyH/nIPt6gS9jYKP9MGSlJvbTBAo4/qXlB/3j2n6j5v7XF/sdi5&#10;+o5sPu8ljqP/AG/hWf8A4n2RXP3rNgQE2m03D/6eWNP+OiTqRtr/ALl/3Lmp++uddst/XwLS6uP2&#10;eI1tX+XTXUdo0EX+axVXIbXAknhi/wBvpD+2Sf5t1MhK0XXMMXBs9Vuh5782BMcVBHb/AFtR9kFx&#10;97Oc/wC4mxKvze7LfyW3X/D1Iu2f3Ku3RgPvXuJJJ6rBsqx0+x5N0lr9ugfZ0zzduSAkRYJFA/tS&#10;ZFnv+f0pCv8Avftlm+Ze9pi32e1Nq03Hp+5bLVlj/j4p4L+yC5+9Zzc1fpNts0/05mf/AI7JH1Iu&#10;1/3M/snFQ71zXvlx6+ALC3/Z4lrc0/n0xVfceZS4p8Xi0/oZvu5R/tkkT21TfLDtSqP7cW1aK/AF&#10;LiKprf6xraqb/eb+w/c/ef8AcqavhLZw/wCkgc/9XJn6kbbP7oz7qO30+rl3y+p/v/cIFr9v01lb&#10;/wAqdJ6p7k3awPjjxUH/ACyopWt+b/vyv7aZ/kh3DUFlXc0FKLE6aXBYL+v01z00jD/XB9kz/eF9&#10;17pQy7isQY0oltbefoWiYjy8+pH2v+7D+5dtwDT8qy3jDgZ913X+axXkSH7CpHy6SWT7h39dxDmo&#10;6ZRc/s4zFk8fgGaFyP8Ab3/x9tUndnatYP3t7Zgar3NO1PRfm3H2ccdv9h7K7v3h9zblj4m83A/0&#10;hSPiP+FqvUjbV9w/7oO0H/FOQtten+/1mueHr9TNLX869Imt7T7CnU6t15NL3/4DtBS/Qn6fbIlv&#10;p7h/6RN+VbEVW9N1TAgel9wZYx3PP+bEun/bD2H7r3A57ux/jG9XzA1x9VPT8hrp/LqRts+7H93D&#10;ZNJ2vkHl2Fh+Jdm27X+bm3Ln82PSHye+N71SyCXeG55Bc3Q57KCMC3No1lCj/be+QzGVrCTV5bJV&#10;OoX/AMorqmVSfrz5WP8Arew9Pv28Xf8AuVdSy+uuR3/wseh/tfJPJOyU/cmy2Fnp4eBZwRU+zw41&#10;/l0F2ZyeZqw61WVydTqLA/cV9XMWDA/Uyufcd4o50s4Dhha/9f8Ab/70fbYqxyaEZ+fQxGMDpFLW&#10;S4+QyR6wbkXYX+ptq/HsM92bKpq+ByI76gW02uF559mdrcOzaGoaYr59UaQgkDy6G/r/ALTmxU0K&#10;yTNbWBy2km1/ot7/AI9ku7C65elM7pARYsQyKbEX+tv979nUExWjA5+f+r/V9vTtO3WPPo+ex9+0&#10;ecp4AJgXZR9WBIsPzb/eR7LDlcZPQysrKQFYjkWFhzf2eWV4cVOfPprT26jx6FyORZFDKb8A/wBf&#10;r/j7bopnibg8f65twOPofYgikWZRnPTVNXXbKD/r/wC++vt9gqllTS1vzx+CebD6+/GNWJBzqxny&#10;6qO16dYCpBvyG/rx9L/X2mtwbdhyMLkRjUQVOmw+oubeyLcduShx/q/1cM9LoLkJ2scdSY5PwfZb&#10;Ny7ZqKKaVkRlChiLAkEAkWv/ALD2Dbu08IgU8+jmGZGAr1I9s+E3BW4arRvI8ehxawsBY/6/srKt&#10;qKnh0rVx+H8+vezv9R91SwPTwTVYBLqvqY3/AFEfQt7Kr+xS4QrTh06H1fYP+L6ZcthqbJQsrxqX&#10;02+g5Fvdj+w+xKbKU8K/cI/kC86iLEL9Ab+483TZjUtQ4+z+fTgowJ6L5uraEtE8ksMQIubekngm&#10;+oD2OtFPFVKkgcHUARY35uQOfYMmheJilOHVAwPaePQU1qNT+l1YHUVva35t9Pbn4NXqC/7E25/x&#10;tx/t/aXWq4bqzaEFGJp/q+XTf5n+lx/vZ95FprkErzcc8H6H+ntl5AFIX0+fTRjjKEpXz6yJMQVJ&#10;PIYG1v8AH326orC/1AuLAAc/8i96jVxGSua8a54f8X8+m4dKAk/Lrt6jyvZ7KE/Tp4Jv9b3v/Tj3&#10;xesEOrSQLD6X4vbi35v7bS1Z6avXp8HUPl1ICLKCBf6ED6fnj+nuO2SkkH1P+tdrcDj6n280YTtA&#10;6RSKNWOucWLVTre3Jv8AUf7Hi3tmrQ8y2JPP0t/h+P6+1ECE1oOnYUNT6f6q9PNLLBTEfpupHB5H&#10;B4vYf737Y2x0h9Vzcj6kj8f6/txWBYinD/L09oWtelAMnGgjX/VA/UfT88f8T7j/AMOcW4/P9Qf+&#10;I9v+IOnK1z1kGTQ/Qj/bH3lGMvybA2/PP1+v5961YznrR+E9YWyxVgAeCT9P8P8AC3vFVY4xpdVv&#10;xc/j6fWw/wB59sq9Wp/q/b0hDEvp6m0uRSQ+prc/X/G9+QfadminV/TcEfWx/wAP8faiNlFcVHWm&#10;rXt6f0kikRfUOb8f1/2HuVRy1CEatQ5X/G4B+pF/bUmmpp1riuesNRFAyj6E2IsQLm/4At7VdLWN&#10;wpJHF+eb/wBDz/vPvWmgqelkNdPz6RddQoSx0g2JBI/HP1vb24NVBwAWA4+gDD/e/aYoNRPSU/2h&#10;HzPUOOkZALKSOPr9bf7b3GNmuLgg3+n49qRwHS8CijrN74oiKfVa3Jvex/2J96da5Xj0nuGJFOve&#10;VwCAPSPr9Pwf9b24xiJwBdR/seRx9PaZ1kQ93SemKmp6iPMxvYEjj/ef8feRxHGty5Frj6qPx+D7&#10;RKj+PUDifn06Y2016kI3kiAsb6QOQLXt+PbLUZERkqJD6b2Go/8AFfZmqlc049NUdfi6nU+L8wuU&#10;HNr/AE/4p74w5txazNZbclxY2H1sSfdTFqNPM9VpTj1kmwMWksVU2/Ggaj+P6e1DSZ4MLar2twG1&#10;D8kX59tNburDV5/l15ahgB0ma3b0ZDFUvz/bW3H9Bx7mnIh7nUpJB/JuL8/W/u4UHA6MA6/COPTR&#10;/Cmh0jRYX/sjgW4vwPfNcioB5APFrEf8V928Ijy6vjz6wSY5nIutxzz+Rx/W3v0mZVB+s8Wve3N/&#10;6c/196EXljrWPLrpMAX/AN1AA8gngH/Yke+MeaDtwT+f6fX/AHn3qSPSP+L/ANjpqZiF/wA/Wb+7&#10;2gE6EH0/o3/EH3Ieud+ASePwDf6/U+0oA6QlqinXJMYkZ+iCxK82B+tgOB7bZ6prkEn/AGPPHtwC&#10;vDrYGKnp1p6NRYgAng8fQE/Ugf77/Ye2uWTWpN1a1hwSfyOfamBB4gBqP2eh6spOoU6cijRKSoGo&#10;WtcG31sfpb8e/eMMmoAWtz/ifoR78G/U0Hp+JzqoT15pGUA35Iva1xwfx7Su48NHkKSVGQMHQhrg&#10;WFhYCw/3j/H2+eHp0rVwv2dKfbGbehq4j5DYMBp5H1uSCDxb3Uj8oerGUVlZFT/QsbhTcqFvzz9f&#10;6+zS2YsM+X+r06fkIZK14dGexddHXUsUqMGuoJsePdS+4I5cXWyxOpQK9hx9fx7O44VcY6R+L4R1&#10;A9OXtvgypYqur6cX1Ec/7E+2ZLRVBb/N/m6VpcLpr173N/iP5Dm4/DEMvtgW1fLp5LgFqde95lyh&#10;+okAtwR9Of8AYEe23szw09PC4AFK9e9+bK3Fi97/ANCx/wCivflsiDXT/q/Z1vx/Q9e95IcqB/bt&#10;/sbH6f6/uslkWPw9a+pNeve3JMtYfqIv/tQP0+nBPtG1h6j+XVhPnr3uamVBAOsf7E/T/bn2nawN&#10;aU6cW4znr3vIcncEA/X+rKf94Hugsh6dPePTJ6974rXagfWB9b2v/T6+7fSU8uqmXXleHXvfI1BP&#10;AIv/AIe6CIA5GOqF18yeve4srn6X+vJ/r7UxoCKjy61qVs9e9wp240/63+2HtUi0HTfnXr3uOFL+&#10;n8fk/wBPdiadVNAa9e99tBpBJ/3i/wDxPvfiU4dbx1723VMhjDaT9P6/69h7VxKHIr0xKa0Hr172&#10;kchO8jW9Vrfg/wCF/ZzbIFSo6QM5Ar172nHieRv7X4AFx/W/0Ps3UhFr0leNnHDr3vpqFz9QP6cX&#10;PuwnirXP+r8utG1Xjn/V+XXvcGbGE3Fvr9f+Ke3fqhxXHTElo7Go697h/wAJZzyp/wB6H+3Pu4vN&#10;IwekzWb0rTr3vn/CWX+yLW/JB/1+b+6fWfPqq2uniOve8MtCVP6bD/H6f7ce3Y56ipz1T6agx172&#10;x/bH7r6H/i5/4f8AOmv7X+N+lwHwev8AwzpP4B8T/b/9Y+ve/wD/1b8ffSXr4m+t/j3737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvp7917r3tA57tXq/auv+9HZGwdt+O+v+Pbw29h9Fvrr/iNRHa3&#10;+PtLLfWUH9tMif6Z1H+E9CPbuTubt4p+6NqvLqvDwbaaWv2aEbr3sFc985/hVtguu4Pl18ZsVNHf&#10;VS1fenWSVp0/UJQjJmZiP6Kh9l8nMnL0RpJfW4Pp40df2aq9Dzbvu+e/O7ANtvJW+zKfxLtN+U/3&#10;vwNI/M9e9g1m/wCbF/LmwBcVvy36pqil9QwNbl90k6eTo/uzSVmr/kG/tK3N/LSmn1kZ+wlv+Og9&#10;Dmw+5v8Aef3Gngcl7glf9/LHb/8AV+SOn59e9hJmP54f8tHF3Wj79yG4pQL+LBdT9vOCfwEqcpg6&#10;WBr/AIKykf4+6HnHl6tFn1fYj/4SoHQzsvuA/eruhqn5bS2X1l3Hbf5rHdyOPsKg/Lr3sM8j/P4+&#10;B1KWGLh7t3LY6V/g/X2JpvISbDQNxZigPP8AiB7e/rNthGpNTD5L/nI6Etv/AHdP3hZBW8O12v8A&#10;zUvJGp/zhtpeve0Nlv8AhQD8dTTSVG0OlO6dwNHq/wAny0mxNvVAsL+tKbKZH/k0t7LL/nO3sqkW&#10;0jqPxApp/kzH+XRzaf3dfuUs4h3zfdstQfxILuZfyJgh/nTr3sve5/8AhR9jse0kW3Ph/l8iQGCz&#10;ZvuqlxHjYD6y0tDtetJt+V8q/wCv7I39yo9IMNoSTwrLTHr8B/w9SftH92JcXQD7pzrHFXyi2tpK&#10;j5M1/F+3Sfs697AfP/8ACkfuWUSHbnxo6ww2m5A3BvTdWe8Y+o8jUMGMDf7Aj2R3PunuSf2dnGo9&#10;Wcn/AAaepH23+665HBA3Pmm/n/5o2tvFX7Azzkfz697BbNf8KMfmZkQVxGxPjdgYiCRJTbP7CyVX&#10;He4sajI7neBiPrxTj/H2Wt7q727aVjgX7Fc/zMhH8uh1Y/3Y3sfaUN9uG93DejXNmin/AGqWIYf7&#10;2eve0JWfz1/n/m+abfexduJILq2D6x2nOU1HjQNww1/0v/aB9uNz3zLIoImRCT5Rqf8AjwPR2n93&#10;193Tb8Sbfd3JHlLfXAr9vgtD/KnXvbVL/Ni+fO454v4h8js6sZsZ1xG1eutu21HSo/37+HpSvPAs&#10;b+1sfNPMLIWknLHywg/wAde/4D77ve1xN9NyzEWHwmS4vJuH/NW5cft697Nv8Zfnr3/vfOVW1d99&#10;0diZapytOz4mc7qyVHPHkYSHipitE8QKVKM0IjX+2FIH9Qn7s3fMl7ygd22Pc5rOawYPKsU0sXjW&#10;5oJjWNkp4KN45LcFt5gMSDVKnsT7L/d72D3Ah2XmDkvZb223OkETXe3W114VyT+iU+oilK6mBQ8A&#10;fEjqaqek9uSCtei+4oaqemkptbyiKWVPJAU9RCxkAspCkFuAur+vs5tV2XvLIXNfvPdFaGLHTW7k&#10;zFW2nWdOvzzNyR/vFveFN7zPzHcvou9zvJTRS3iTyN3MiswHeRSpNBxAweHXSzbfZn2j2Mquycq7&#10;RaaAMwbZZRZoCSPDhWmcfKlOkCwykou9RUvyyjTPOykI5jBu5Nzx6j+Tf2wy5ozuZKiqeokP1eed&#10;pmP+uzsT7Ibkm7OqVyzepJJ/aeh5aWFtZRCCwhSBB+GNAi/sAA6hrQ1gYlkkbi3PP5+vJ99plID9&#10;XUD8EH6f14/437SmLRgGv+r/AFeXSsq4x1xkx9Sxv4pL/T9PH+8e+ceRhP1I+l+GBvz7faSOna3+&#10;HqpY9RnxlQOTGx5t+P8AevchMpTgm7KvH5IPH+w911YqDXrYrxA6wPi5mFvG/wBb8D6/7Aj3mTK0&#10;t7+RSPz+r248zqKgf4OrkP6f6v29RDhJnupWQW5+l+fp+PcmPK0lz+4oB4uA3+xv7YlmldBpFT+X&#10;VSKeXWL+BSq/Ktb8ah/xo+5seVphb96P6jgtf/Y8e2/HlK1oetft6iyYKUkgox4vewv9bWv7cIcz&#10;Sj/dsZP+DW/1vdfFl9Kf6s9b0E4z03S7em5IV/p/T/be3GLNUg/3cl/6X4/2J91Msvp1oxsOmyXb&#10;U76j4pP9gh54/wAR7mpnaYXBmQEf8Gv/AIX92WV2pjj9nXtDnIFem2XatQbnxyDj6WH9P6D3Mj3B&#10;Tt/uxLXt9Tyfxf2rQlDVc061pYHh0x1W0pnVtUTAf4KL35+gHtyizlLqt5U+nABP/E/4+7GeU5Ir&#10;6nr2luNOmCfZctrBJR9eNIt+f62/3j24xZymJH7oH44LXuP9b3rxnHl/g/1Z60eGemWo2ROQwEbG&#10;4N9SEX/ryPbtBuCFTbyqR9blueTyL/8AGvdl0MNTYPp/q/zjqmha16StfsSsN7U0h/xCrY8fgHn/&#10;AHj28wZ+A2AlQk/gsCBf8i3593SVVOTQf8V/q/Lq5IPHpG5Hr/IEMRTScX+kZB/N+Wtx/hf26JXU&#10;1Tw7qQw+gJsOfyB/sPb8dy/CIVp5+v7fz63T06RtVterxpLNHLG17ggfRh+kgj8jj6H2htz7Xp8l&#10;TSkxK2oH6XNjf6gX/wBv7XfWl+0H/V/mz9nXj8uhV683rVYOshjlncBSoGsqA1hzc/14/H+29kn7&#10;G63mhknmihI+vAUc6QbWN7ezaxvipofy6uCumhPR/Nlb2pMvTQr5kMukX9V735PA/wB9/wAQV/K4&#10;qegmdXjdbE/qHHH+++nsVW10SoYHpPIK4Xy6FSORZVDKb+2uKco31tyLc/8AEexBDKHWp4/7P+rh&#10;03Shz1yIv7fYKpXjCkg3uD9RyP6k+96VkY68/b/q/wBjqihvEqRjrCVIIJ/xsfbDncDBkYHOhNVm&#10;NyDf6fU29kt/t4IqB0thl8NgDwr1mjktwf8Akf8AiPZat07Wmo5ZHSM8FjdFP0LXH59gy8s2gk1o&#10;Mf6v9X+o9HcbilR59SfryPaTxWbqsNVqwZ1KsLc6bEc/19lkgdyQox+Q/wA3SqpZKDr3s53Ufc81&#10;LNTwVFSFW6jl73tweBfn2V3dkkqHH+r/AFf4OrqcADptyONgr4WjdAWP0Nh/vN/dn3W3ZFFlKeAG&#10;cEsBYFgfrxyD7j/ddnNdQHDqrjOrot2+NmT05llhQm9/oDe4PFvwP969mMocjDWIul1N7G/9Sfx/&#10;sfYFvLR4GLKOqLIyAnjXoF5aaWmZllDA341Dn629vBVNBYNbmw44vb6j2V1NaMK/6uHTYmccR1hB&#10;bUBa3pvbjj/H3BJQs5ZrGw0/n6fUce6SCUhVQVGa+Xp1sylqVAx0603jUMz2DEDTddX0v/h7bJot&#10;TN6fTe4N/wCgtf639rYnKoATmn+r5dP+MlPn6dSEkXWStgCR+PoPp/T3gKhP6m30F7Xv9eCefeyy&#10;Dufz/wAn5Y6cAWms+fUwCWQlU50/W3H1/wBf3gkqFAIJ5PBJI/p/h7cjKtlM0+X+enWx8h1zWkmJ&#10;uwA/1ze/+2v74LKuiy3vb6/X/Y8e9FSZNTHHTRqHqcD7eszRMFCkXIBtbm35494SfzY8kccf7z7u&#10;xGrB6sWXJr1nhQ6AG4+vHH5P59yoFS9z9eLA83sfx/vXtlpWPaeHTPjlu08PP5dR6iMryoPHIFxz&#10;bn3JlgjccgcrzYjjj8e6AjIH5dUqp7Rn06iRVNRGwPqtf/U2t/Xm3tlmoIXZgBb+psfxwLe7guKV&#10;6qUdTQ9KKDJSiMHWLD6Ai4t/sR7wjGwr+k/i304/3v24BITUjj1ZI5KgkY/Lrk+ZcjTqAI4uF4P+&#10;2HuNUQCEErquPo1z/Wx/P9PbyseB4enSuqgenWWnnadgGsQ3N/p/rcH23NWuvo5t9PVf/ivtor3a&#10;h69ImHeSPXp7SjjZQbfgX4X6/wC298hkhHYFrcEXsfx9PbiajUgV6t4slMcOsD4kSG4JHI+oUXH+&#10;v7iyZfkEP+T+SLD8fU+1QSgpTrRyO49dphwbg3/wPAv/AE4W/vJT5oqWuwNwPqwP/En2zOnw+XH/&#10;ACdaNPwnrkcGjA8G9x9Ofr9b8D36ozRYW1i9rWB+g/I490jiXpVBwp1zjwwQ30sRxY2J49s71Ekr&#10;kj9P5v8A4njj2+UXTQ8T06UVhTz6dYo1iAXSDb/AD6e5cKsQObkgH6H/AF/aZu04x0hYUJX064Su&#10;Cf08X+l/wPrx7cYXMf8Aa+ltQAsRwT9f8fdaNgnzr1UCrAdN86JIrAKAVtbgD6nke3NK3Ta7cCNR&#10;e1xcDk+/aaj519c9KNDiIUHdqJ/LpmkoSxPFwf8ADjk3P1/23vm1fZT6l5/wAP8AvZ90bj9nzr0z&#10;I7E0OKdeixl2/QAOBcKoH1/Jt7bXrGkPBbk8WvyL8D6+3qFUr8ulOrTEDXyHU+OgRD9P8DwD/tj9&#10;fcmmlZXB9XP1A1W/2/8AvH19t5fHSYFpG0HgesVbTxxxEix45Fxe/P8Ah7V1HIHjBY8m3H+Gm/8A&#10;xPtKyFWwMdaaFl8sDpFV62ew4a9x/SzHm/8AtvfVSgKgqOQf6/X/AFvdUqGqeqAHgeslJKb8tf8A&#10;J4ta4+n09tYp9RIW+ongXNjb/Y29rEnoRqwB506uDQV6cJpAEYggm4/qPqfxf26U1OUU6ri/P1B+&#10;o5/NvbM7qzAp5dUZq8OmmSpN2Fr2J/1veaWmhf6gfQgg3AH49sNJIImUdORSMew9epZ3Woja/wCS&#10;RYfT0kjm3+9+ytd67Fp8zhq0rArnxv8AQG9jHz7MbGd1ohPH/V6/6s9GatpTPRhOvM95AKWV+bWA&#10;Y/U3/HvXp+QOyp8Bma8CEoqVDWNj+kGwFybf77j2PdtAZRq8x0WXLaKnoaAQRccg+ylrknik8bn6&#10;Gw+v9fZm9oASQOkiXQHn1725xZXjlwP9if8AY3HtI1ofIdLEucCnXveUZMHkSH/kE2H+xHuptiMH&#10;pz6llx/q/wAPXvfTZPm2vk/T68/7D3v6aop1Q3B49e984sib31t+eQP8P8fdGtgBnh1r6mnXvbkm&#10;QJ5LWI/2H+H09sG3xRelUdw2Kde9zY8jYckf7G//ABPtk2pPl/g/2OlKzt173IGTJ/It/tv+J9sG&#10;yUdbEyg9e9zqeuuwF7fX+v1/1x7Ze2omOn1mJWo697dkqSwutj/vf+9/8R7QGMA0YdOCYfCx49e9&#10;9mVmPB/2xPu2nT5cenaUGPPr3vIIy19RP4/xv70SOA68SKY697kxRxp6ibfix/P+NvaaZ3Pao6ac&#10;mvXveKV1sRf6g/g+3EBAz1s8Mde9sFXze/PAvzz9b+zK2NFz69MOMivXvbDLS+RrkH/bezJLkIKA&#10;9JzGB8Jr173njxyi3pJB5ve3P+p5Pupu65Jz15Igct173mejjVSdJP8Ar2H5/qPdEuDqyf2dXWJK&#10;5P8Ah697ifaRsbFOLfW/I/2x9vGdguoHrZhJ+Dh/l6975/ZRn9SkAi4u17/7C/unjkcD/Lrxt1HX&#10;vcGalX+yP+R/jge1KP8Ax9NSQIuW697aJqUMfpcf7C30/PtakxCU8+k7RJpoOve079uPvP0D/i8a&#10;fp+f4De3td4h8H/m3/1l6RfT/q0r+P8A6x9e9//Wvx99Jevib63+Pfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XvbVlM9g8HH5s1&#10;mcVh4bFvLlMjR4+PSPq3kq3QW/xv7o8iRirsF+006WWm33+4P4dhBJO3pGjOf2KD172EGf8AlD8a&#10;NqBzuj5EdF7bEV/Kc/23sDDiO311nI5CO3+x9o5N12uL+1uYlp6yIP8ACehrtvtL7qbwQNo5Z3a6&#10;rw8HbryWv2aIWr172B+4P5mP8vzbBcZP5ifH+Yx31DBdj4DdJ4+ukbYlrC3+Gm9/x7Kp+cOV7YEz&#10;X8AA9JFb/jpPUgbZ91L7ye7AG05I3hQf9+2U1v8At8dY6fn172B24P52v8sDbZdKz5TYeumS4WLA&#10;dddw7i8rD+zHPhdvTw8/gtIB/j7JpPc7kWME/Xq1P4Y5m/wRkdSDtv3BvvbboA0HKEsa+s17tkNP&#10;tEt6jfkFJ+XXvYL57/hQh/Lew4kOO3f2puvRewwHVOepzJ/TR/eh8b9f9qt7K5feDkqP4JJZP9LE&#10;3/P2nodbd/dp/ekvSBdWO32df9/bhC1Pt+nE/wDKvXvYLZ3/AIUt/COh1JgeqPk1nphfS8+1etMN&#10;RSf00zS7qmmH+OqmH+x9oD708sNXwYLlqeqxqP8Aq6T/AC6He3/3VXv5PRty3nYrZT5C4vpWH5Db&#10;1X9j9e9g1nv+FPHU9Pq/ux8UOwcxwTH/AB3svbe3NQuba/4fjMpp/wBhf21/rx2DjVDZOR6tIq/4&#10;Fboc7f8A3TPOUlDuvONnD6+DYzz0+zXPb1/l172EuX/4U67rrA/92fiHtrEfXQ2e7kym4AP6F1x+&#10;3MZ/sQD/ALH8+7j3WWT+ztQv2yFv8CL0MLH+6d2iAj97c6TzDz8HbI4f+P3s/XvYR53/AIUn/LCq&#10;Df3Z6V+O+IVgQpzGP7I3DJHckfqo9w45SQORdLf1FuPbZ9yd0kFYYYQPmHP/AD+Ohpt/91n7OQ0/&#10;eu/b1MRx8J7GEH/erOY/z/Pr3sIMz/woO+f+YEpoq3pna1/0/wAB61efx3PGgbmyORvb8ar+9Lz3&#10;vcrdxjQf0U/6CJ6G1j/drfdxsSPqI9zu6f7+vgK/b4EMP8qde9hJnf51n8zHcIf7X5IR4aFhzQ4b&#10;q3pqg/xvHWybfkqh/Swn/wAfe5uaOYWUOs5pX4URAT+ZUmn2dDLbvuIfdU2xgtxyqZ2H45Nw3Nv2&#10;r9YI/wDjHXvYEb2/mZ/zF87TCsl+XPddNHKCJ0wO4jtYJMP1LCdsR0egW+nP+t7C2+b5zUq6o7yZ&#10;K1NFbTjy+GhrXHUi8vfdV+6/t9wbdeS9rcjK+LB9R2+RPjtLU1+X5de9lb3J80fmPuYSjc/yw+Se&#10;eDkhocv3l2dXwqp+sXhqcoyqPr6VAFuLe4xu995odiLm/uG86GaUin5v/sdTHtPsR7G7XQ7Tydsd&#10;vTzj2mwQ/bVYASfmc9e9gXnt/b73UWbc29t27jMl/Ic/uTMZjyE8lm/iM0lx+Tf2Rz3N3MKyyu5P&#10;8TE/4T1Im28t8u7PT902Fta04eDBFFT7NCr172kEmdR9QeQbm55H+ufaZZJI/t6O3jUinXvcuKfn&#10;VIwtfkfQgf1HP0/2HtdBMxbWxwB0nkh/Cv8APr3uTDVsJGs/IJA0ngggcgX9mtruL+JRDX/V9vTM&#10;tutMde9vlJXSEKNelrlgo4X8caQfp7PrS/dAEjOrI4+Xr0U3FqoBx172JmFr3SJZFk9QlTUDyQwA&#10;PH+HuQdvu0IViT5Y6Bu6Wqu1KYp/lPXvYq4yqksmRhkemEbLqRHK6yP7YFz/ALH2ILWZxHVMIeKk&#10;Vr8j8ugDfwhSbNwJNQ4kAjr3tXtXY7cMZinSKGp/QahQIzKLA3k+oLcm5AHsg3HYbeYNcbewjc/g&#10;rj7QONPTPl0HFtLvZ38aIkpx0k1p9ny/b172F25dvT0DMiKCoJOpluSVtawNwfYPnjnibw7gd/pT&#10;FPPjXoc7JvEN2mt+PpU/56/z697DCtSpPoLwRWYi3iQM1h9Taw/3j2XS24L1IJx6AU/YOh1bSQLR&#10;lVmB+dR/PPXvbjiq1oWCh/JYaS39mM3/ANfn/X9mUcp0DUATX4h8P/F9I7+2Eg1EUI9PPr3sVtuZ&#10;CTUY1kW/BN+dZve7G9/99/X2axMzLQcP9X+r9nQA3i0TTUjr3se9hbyrcDunGZKkqniqoqiJ4qiJ&#10;gnhmicSI4U/0AuLkWNjewsRZtE4WdBIA6V7gQpDDOCGBUrWhYEUKgggqSDHO7bWGszItVMZDAqSH&#10;qDgqwyrBqEEZxRSGoR0yq6srKGVgVZWAKspFirA/UH8j3b5P2zRtRYbKJVloszh4MksWsFkqWMkd&#10;fAs9lQhKhHRUsSFC3ZtQPvBLnLle45R5lvdjcpIsctYHUFQ9vIqtFJRizVUuYZBUHXbykUBXT0V9&#10;pOco+feRbHe5yI7haW9wDn9eAKkrEDKeMKXKVJ7JBWp6alxkRuukKEYqLEkFQbp9bc6bEkcXNvx7&#10;hL3DSA8VRvb8Ot/95PsKOCwooz8+pHZKD/V/m65fwuD+l/8AYn/iPfIdy0f5quefq6X+v+v7bMMx&#10;zQfz/wA/TZi1Zr/q/Z13/DIP9SP9u3vkvdNIvAqx/wAlr/xX2y1vI/Gn5V634Y/1f8V14YyEG9h/&#10;rG5Hvme6aQf8pKn/AB8g/wB6v72lrJT/AGCenUiFM9e/hcB+vH+A+nvkO6qb8VCH/We/+9H3c2pA&#10;7zjpzwqfF11/CoPrdv8AbD3lXuumA/4EWP8Ag3H+2Le6+Co4H/V+Q6oY1r1xOJgP4B/xNr/7ax95&#10;U7uoweapTx+GF/8AY6j7p9JME0+XVTEw4jricPTE30qT/iB/r/09517xpAeKq1yByy/7yQR7r9HI&#10;eP8Al/2etiIkVPXE4WmP1RP9sP8Ao33KXvGlvxVJ9P6j/b3J97No6irnH59OiAAd3WM4GkP+60F/&#10;r9D/ANE+8n+nOnB4qlH+seP9vf3ZbQmhB6sIUAwf8HXD+7tH/wAc0/2w/wCKe80fedOLEVd7/wBG&#10;/P8Ahz7fFs6mrDHVTBnP+Trg22qFhbxx/wC2/wCNe56d6wC3+VX/AOQrD/ob3v6dzkDHWhBny/b1&#10;HfaWPf6xxj/kE/8AIv8AePcyHvWMkf5Xx/wY2t/r6vd2txSnV2hqKUH8usD7Mxx58UbX/wBpF/8A&#10;eePbrF3qi8CqH0+uu5+v9NXuv0opXphrXNadRJNi46S94I7H/BP6W+nt9x3eayzRr90D9Pqw+vH9&#10;CP8AefdltSAS/DrbWoZTXpsquuMZJGwWAAnjgqeLEXtb/efZlNg75GaMYaUPqCkWI4/J5J/x9stC&#10;0f6kdc/8V/qz0jltyi1XovnZfX9PQ0srpALKCwYKbkgcfpH+t/sfZjKIR1NOAwvcAkHk2PNr/X34&#10;kqcefSUmmfXokeZM2PrJCgKmOU2Ci1luVPNv9h7SG59p0uQhl/bDXQmxF7XNhb/jftZDMafy63XG&#10;OhD2F2RWYmqhR5WCh1BYkC4Cj2SrsjrZomnligIA1EnSSCLmwWw49iKxuwo0seHDh/q4fLpxFUg9&#10;H62H2BTZmngDzIZGsAAeeFF78+ynZnDT4+aRWjZVXkalYMOeeeB7ElpfV4EdMPHQknoZopVlUMpB&#10;/wBYg/7EW9ssbshtdhY35P1/1rezmG6UgcBXpmtOspAP19vNLVBhpkIJ/wBjb6n+vswOmVNI4fl1&#10;etRTrCVK/wDEH3AzWCpspTv6FJZb3FhyB9PZFf2NAQR/q9fl8ulUM7x9vWSOWx0k/wC3/P8Arey0&#10;7v2dNSPJJGhAX1D03vb6i4HsHXdmyfCKH/V/q/2ejaCYECvn1JBB+nsO6PIVuHqQQzR6X/HH+39l&#10;LqK6D8XSjWDjrv2bnqbuqoxs9NFPVMAGUEliPo3FwW9ld1ZiQHHTisT2nI6hVtDBXQvFMisGFrkA&#10;/wCtf3Z71l2tTZampxJVqSyqR6xcHTxfn2Bd12mtTGvHqro1e3oBd5bE0GWenh9P1JVbj635HP8A&#10;vX+8ezMUefjqYV0yBgbaSHHPH+B/3r3H17YvE5oPt/1ft49Nlf4sHoIP4KYZNMiOGW4AKkG/IBvb&#10;/Wt7lfe/U3FuL2P0P05uT7Q6G6pjy6y/w5bKNIuL/W9/8foOfeCXIqONf9f6fT6c8+7CNjnrYVsE&#10;dZ4cYBzoH1B/P4P4v7irO07MoYn6WuR/t/8AePdbhQqqft/ydLo1KpVupsUKReS6jiwPA5tf6n3y&#10;+ykb1EEg8nkXP+Pv0c8cS0HxU9Mf4enNXlTrp5lYi/Cg24H4v/X3zWNUsoJB/wBhe4592WR5K6wM&#10;f5f+K6ZkQONRANPXy64PpIuDe4NrgXBA5t7yEfn68fnUT/jzb3oHy4fZTpEcGnD7OsS6hyAT/sPr&#10;/tvfDVpOrUFP+PF/diK469w6942e9x/r3H9feKWtKcBmJP8Ar2P9bf8AI/e1TPWw1CG6zR0CsLkL&#10;/sf+J9wfviGs1wP62PI/2HtVoDDUMnpcrRutR1m+yIBC6Lf0BI+v+w95TWrY2KnjjkX+n+H/ABX3&#10;oBvn1cKOFesX2Bvyovf6/j6/X3jEomB4JuLc8KL3+n+v7bcZyaU6SSnUaDy6lLE1PYi344H0FveK&#10;WgXRrIALcG555+vuurNOmPOnUqLIyagv4FrWA+n0tfj2j8wpgB0m1tXA44+vP+t7XWtDUfZ+3p0c&#10;OlTjnNRoLD682/oL+0uk7yNobUPqOCbcf1v7VT/pUKZ/2et0x0oFgSzEACw/oAf969yFYrexPP8A&#10;U+0juXpXy6rQdeCKv0H1/wAB77V5Ga1j9TYi5/H+B+vu2lFFfkOlcSBRUefXmC2NwP8AeL/7D24x&#10;ysgsQLG1/rfj8D348K+nTxwpbz6bHiVnJW/P+24t/h7nxVoS39F4H+t9OfaVwHqD59FzMCxPmT1h&#10;aja+oAn/AB/pf/Ye5Aq05Oqxb8cfUe76ZJKaBw60lNQ6ifahCdRb1f63Nvr+P8feP7tTzcf7Aj/i&#10;vt5kkUcOHStpFUEA5HXS0yE2sTc8fT6f48e5CMZLC5I/pf8Ax9pyfPpIxJNeunQRfQW/AHtwhjXg&#10;k3t+OPx/j78FJ/PqzK4XHTZUTlQ2lSGv+o3t9bGw9uCFFINxcgcG1if8PddB6vBHnU3TXK7ujAAt&#10;f6hf6W/2Pt2pqlQOfzYfi/A/APvzDt6VUp8x0x1VK0jA2t/UODcc/ge5RnVxpBIP1+qg/wCw9ssS&#10;vkCPzPTEsgQjHH5f7PWCOjdTf+lvpwP6c3HvlD+q4/1R+v8AS35t7aetKdJiaqSeucv+N/oP8Ob+&#10;3MAkCw54/H9fxb23Q06boemlmQSEHURfn+pN+TwP949+EEjXvqHN7fRT/iR/vXupp1tSVNR1lNZE&#10;ltNj+CCCLcWtx/T/AFvaS3Nhvv6CeIpcsji34vo/Nv8AifauMHUGX/VnozRyV6VO1s9HQ1septIL&#10;pa3P5/5H7ps+XPVEki1tbT0xuSz3C6r3Nyfp+OT7G+yyuwDSfhwf8HSO5h1oWPl6dGxw9fFX0cUq&#10;OGuin/H6fke6Rt342fE5GaN1K6ZCPoRa3NuT7HEIEo7fToNSFkchenb2lEq2IBDfXnkkEX5/r7s0&#10;FDQjqyXEi0rw697zrWSfTXxb8Hn3U20fl0sElcg9e9yFqXYcN/vJv/sefbTQBT1bUTxPXvcyGpII&#10;5/H0P5/r+fbMkAK161n1697ckrdIuSRY8f4c/wCJ9pTD5DpSstMKa9e95UrwTwT/AK/++PujQk8e&#10;n1nanceve5cdSWP6zb6ix/4rf20yaRwHT4nHAceve3KGqZCDqNrf1/r+OPad41bHTyyMR6de9vlP&#10;Xi63f/YH/W54/wCKey6W1rxH+r/V69KFk/i697eo6mNrEkA/4fn/AG59oGjYY49Ko5l00rXr3uZ9&#10;2LHlf+J/3k+2vBOOnQ60697jS16r+p7H8c/8R/xr24luW+EdVaRK9e9t8mTUXBP+HLA/6359qVsj&#10;x6bM6AVH+r/B173DNX5LgEG5+t7/AO9e3/B0n06oZkZqt173Iidb/wBkcfW/+P059tsMdeNeve5H&#10;kVeQw/2HP+8e2tJPHr1cde9x5Z1IsCSP9hz/AE9vRxk5bHW6itWx173gWW31tweOOPp/ifb7RYop&#10;x0/WJcA8fs6977eYWsTyBx/X/X59tiM16ZaQ0697hlubm1rn+vtSBU09emXbXhv5de9t8hX8gf43&#10;9qxg46a697YPT97+f+Lx/j9P7v8Atbqbwf8Am3/1l6S48X/b/wDWPr3v/9e/H30l6+Jvrf49+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691730SACSQAOSSbAD/En3okAVOOr&#10;IjyMEjBZjwAFSfsA64u6RqzyMqIouzuwVVH9WZuB7hSZPGxX8uQoY7cnyVcCWH9Tqb2hm3TbLf8A&#10;3IuYo/8ATSIv+EjoXbb7ec/70QNn2PcLstw8GyuZa/ZojavSDzva/Vu1tR3N2TsDboRir/x3eO3c&#10;RpYclW/iFTHY/wCB9t8m6dsxf5zcGGB+lhkqN2v/AMFRyf8AePZVNzlylAdMu52oPp48ZP7AxP8A&#10;LqQNt+7N94vd87fyJv7r/EdpvkT/AHt4FX+fQX5n5hfFDb4Y5b5KdF0zogkeBO09l1dUqMbK5o6K&#10;tklsTwp0c/j2FvZvyS6P6cwFRujsnsLE7ZwdK6RTVstLl8kRJICURKTDU9RO5NjwkZ9oY/cLkyaX&#10;wYdwjdvRQ7f8dU9HMn3TPvGQSRxXXKl5A0vwiUwRE0pWviTLp4j4qdKnqv5C9Ld3vWL1L2Jgd/JQ&#10;U61dVVbdarrKBKd5vAsqZIxLTuC/pAjkY/X+h9kXzn86j+XliBMaPt7P7kMEqwyLg+r+x0byMSoU&#10;fx7GUI+oPN7f4+1I5y5fYkRzFqeiOP8AjyjoZWH3GfvJXhXx9lhtdQqPFvrI4FP99Ty+vDj0MvsH&#10;s1/P2+EeMaaOg2737uN4iyp/CtibUpEmKi4KPuHcNCbfQ8re30B9tvzns6EACRq+ij+dWHQ2sf7u&#10;334u1V7i52i2DUr4l3cMRX1ENnLn7DT59e9gzmf+FFXx9gkEeA6E7fyJcssZzuW2VgASBcB/sKrJ&#10;6f8AefaSbnmyjbTHC7efED/P0ObH+7O9yZV1X/MO3RgZPgx3U37NccH+Tr3sGtw/8KR6Onlan298&#10;SXludKVeZ7sWNlY8BZMdQ7Wbn+tqnj2hf3AiBAW3pXhWT/Jox+Z6HG1/3X1xMgl3LnGnqsW11H5O&#10;9+P+Ode9grnv+FHveUjVMW3fj71Hh5QD9t/Hc3vPcCBvqom/h82M1XH+pI/2Hsun9w71H8OO3QH5&#10;ljj8qdD3bv7sHkFQj7nzJuM4PHworaH9mtZ/8vXvYE5v/hQ986MjO8NLtH477XikU+BsTsXeNbUI&#10;CLoZHze5q2Nm+lyIwP8AAe0k/P2807FiX7Fb/K56kew/u0Pu+WsfiS3u83hWmoSXdsgr50EVjEQP&#10;9sT8+vewXzH89L+ZFlnl+27c2rtVHDCIYLqbrWpKMTwEO4sbkfpxbVf2USc88ylv7ZUWlaiNOPpk&#10;Mc+vQ6sv7vr7rlkq+Ls1xeEcfF3G+Wv/ADhnh/lTr3sIc/8Azav5je401V3yo3xSg6hJ/AMTsfbN&#10;7m11/u3iqQr/AMgWt+PZfLzpzE8QLXLAkkmgUY8vhA+XQz237m33YNrcLByjaP6eNJdT/wDV+eSv&#10;59e9glnvnt83tzI4yfy9+SMnlJWSkou5ewMVSOp+oahxNfBCR/gUt7THmDe7kEm7m/KRwP5EDqQd&#10;u+7p7BbVRrTkrZBT8TbZZyMP9vJC7D9vXvYSZru/uzca6N0dwdp7h8qgSfx7sDduWMpK+oyfxCrk&#10;v/jf2iS8vp2KTzO1CeLseH59C6w5B5D2wltn2Xb7bSceDaW8dM+WiNevew9kydRrmmmnlnmZSXmn&#10;leaR3P8AaaVyST/jf2lknNaDiDn5/P8A4voSLZIwSJFCqDwUACn2DFOve0tX5F5ETW7MWPNzwLr9&#10;Pr9L+0N7c6yRWlc9HltaIjEpgeXXvaLrSCWkcgcsCRy/04tb2FbtuKDPH/VnoR2tR2Jn/V8+ve05&#10;UWVtQYfgj1c/Xg29htxoanD/AFfLo6hOKde99QzMfGGJB1ML3/BHp4B9+Ulu4469LHRajr3uYFU+&#10;q7BlvYAtY/1/2/t9LWStUFR+zpP3LgCo697yxSSFhc67CxA4YryQOf8AbezKF3A0+n2dNyqumoP/&#10;ABfXvc2OTSCASL/0/BPs0Eo1DSfy6TOA7ADr3uWs+kALIge1z6uP9iGP19mEV2yjQD0lMQJ697yi&#10;vYgqSBb6N/U/X8e1wvXShHWja6c9e9zafLMmkMy8Hj/A/wCt7NLPdnBAB7vz/wAPSWWwDDtPHr3s&#10;QMLuNDG1HWxxT0tQhjljkUlTrBGuNgLhl4YEn6j2I1lhvYikh4j8/XFfnx6C25bO+v6m1cq6UIIP&#10;oa0yeB4Hr3tJZ/bCN5KvHlpkLEiJtLSKL3tdD9Lewbu+wPEhmw6nNR5fKnGo44xn1r0e7VvrCkF3&#10;RT5kVp/Pz/l172Hk9M0RF0KgKPSwP+x/437A1zt4jFQeHz/1Y6F8Mwk4Eft697bbWHsuaIinp0tG&#10;SAeve+vp9eb/AIt+P6e6ioOetjzqeve/AkfS4/oP6f4e6qxD1XA6qR6de9vtPKgZSDdVve1x9OL8&#10;+xHYXeqPUmSD9nRXIjFSD172rMVXtcRAXLMukiS3rChgOPr6T7G+0Xrk6VzT/V/q+zojvLUEEkcP&#10;8HXvY0YHM0dQ9NQO4EEaMrSXa/kcW0kHk2PuQYpomkJJy3l1Gu7bbcwiS6C9zEYqP5Z697EEYf7K&#10;hbLq2tCVipoVIbzSDh7afp+P1e/P4iEEgCvFqjC+WK19fLoGjcjdXS7e3a3FmP4V8uPzB4Z697V+&#10;H+xzdPJi6unErOWQFmVpopyOSXNrf6x9pXt7XcSIZUGpsDI/kf8AZ6D+5G72yUX8D0Vc8CAR8vX+&#10;fXvYHb72TLQuJkUPSEyiKYFRdYnKuhseWUkf7cEcc+wRfWU233ASQkqcKeOKnjSvocnHUo8p8zx3&#10;I0MaSYqM/iGD6AGn8uvewsM/2koT7cxhfpd0OoX+llA9o0lKALGmPtFOh6I/GiMmsN+3r3tcYCuq&#10;BKraQVK34sLf7zx7NoxFpBLUPQW3ezgEXcc9e9jJgatWqIpEOrSVBta7c6WUlv8AC/P9OPZvbz1k&#10;rXH+f/BjqN91gKRFTj/VX/D/AD697sd6zWp7H66fbcNX48/tZ2zG24NAnarpZrDNY0BWsupVSpRm&#10;4LQlPq/Ec++/LEu6csW/NNjCrybc7fUPgSC2mAXxVbDStBKR+mCTHHcXMwAqxI3+7TzfFyzz7Pyd&#10;uLstpvgPhsa6Y7yJDoIPBWlg1xVFdUhtk8xXDIyxMsrWCsVikYkALdrQkliONR08Am7D8A+53+ij&#10;fdr/AGdZyPyJB/sOfz/h7w+N7b+owafn/q8+uiP0RJIbFDn7fs/y9ZNaf6pf+Sh7S+c2NvDExGWo&#10;pqpAoOprsBYcX4v7eS+ipQN1VrUoOuwQfoQf9Y39hclRm2q/tx5QxbSRYkg/6m3tSZo1FemjF5Dr&#10;v2Mm2+u94ZyNZIKepKyKpV7Pb1c2sCfaCW/gBy3+Hp1bVnGOuLMq8swX/XIH+9+1zH0bvqQahSVN&#10;rfgSC9v9b/evbY3KBTlq/b/s9PfQsPiPWE1VMv1niH/IY9y06I32/wBKOrt/XTLb/G4t7dXc7Yju&#10;YA/6vTrYsfn/AIeuvvKT/lYi/wCSx7lx9Bb6a3+SVXP40yA/X+vts7xCe1mFOrfRCnH/AA9dGtpB&#10;yamED+pdR/vftwh+Pe+ifVR1f+2c/wC2593G62xUdw6uLGox1iOUxymxracH/lop/wB69uMXx33w&#10;eftKwj/gr/8AFfejutqcah/q/Lr30Y9esZzOLHBrqe/9PIP+J9zU+Oe9WIvSVIv/AFWQn+lvr7uN&#10;zgI7SP2jq30XnX/V+3rG2exCkg11Px/zcT+l/wCvtyh+Nm8iBelrLk/QK30+v0v70d1g4Fh1b6Ij&#10;z6xNuTBr+rI0o/15U/4r7dIfjRvA/wDKJU/8hK97/wBODb3td0iwainXvovU9R33dtyP9WVpAf8A&#10;lqh/4n27QfGXd/BNJVi9raRJ/X6Ek+7ru1vXBHVht4416jyb320n/L0piPyfKoH+3956r45bqpIW&#10;dqatUgXJIktYfm492G6wk9pB/Z1prGmFFfz650+89u1LiOLJUrMTYWmS97X4HsGcztTObVr18xnV&#10;Uk0qJNZNwQv5/wAf8fapLtLgD04/6vPpJNC6jT0pYpo5kDxOHU/kEH6/63s5HReUmcU2pvwnBuT9&#10;LH3W4MYBVT0WXWE0joLuzKJJ8XKbcm97WHBFz9f8Px7P7h61nij5IGhSLD/C/I9oFm8JPU/6v9X+&#10;o9FIwK9V17v29G9dO1rDXLyCv+r4H9falExl/ba3q9J4+oPJ+vtxZVaj8PP/AFU63QD7R0GsuO+x&#10;J0gA2uCLE/Qc39once2ocjBIrJq4bggED63/AD7WRSjVUYr9vXsgVHQnbK31U4aohR5NIDAX+lwA&#10;PZPexesGXzSwwEghmuBcfk8kH2c216VAXr2mrAE9Ho2F2LSZeGNJZ0EgABF7EEAD6W/5H7KPndvV&#10;GPmkBRk0lgLA/UN+QPYggvAwUcCOqSRkcB0N0E8c6K6MDqFxb6EfW49p9JCrWIs4/wAPr+LH2ILW&#10;6b4W/wBX+r/iumtJA6zkA/X290tRqCq3APHJvb8H2YhgwrxHVgesDrb6f7Ann/X94srg6fJ0zqyK&#10;SVYDgEDgjm/4/wBb2U7jaxyGvSiKTQ4B66iqNLaH4+nJ/N/wR7LTvTY01K8ssUTcXuUA/qSB9fYO&#10;vLLQ5IH+r16M43DEdTwQRcewdiqavEVN11oyNxe4OoH/AB/4n2WSREDPA+fS2hA/1f6h137ND1X3&#10;FU4maCOapsqsANbH6AWP09ll3aCRdPr06DgLXrBUU8VTG0cqghhb6fT3Z51d2pT5mlgDVKG5Ck67&#10;2JIA/wB59gTdtq7qgcP9X+r9nTbCmD0EO6tpKgkmgQm66uARyLn0n/ivsz9DkIqmAsjgllSwBvz/&#10;AEv/AIewBe2zQOMYz/q/1f5umirAjGOgmelkjlKOLaSbEgD829xZ6kLwTyDa9j/tvbCqzEFeH29O&#10;+G5ao4dOsFMoQ8XJUi1hZf8AW/x/p7mUFWCyn68j/D/H8m/HtPLQalbB/b6+f+rh0qFQuluo1dQN&#10;pUqPpqLcfUWFrj/YH2pjV3jPPFh9T/vJ5/p7RxxR6h61/wBWaU4/PqtXBoB/xXSblppBI1wdNit+&#10;Prf62/w/1vbPPWWY6bnj6/0/172+vsxVdI7qDrzMkYo3n1Op6MyKLA25t9NRB+tvcY5AWALhSBzy&#10;R/vQF/8Ab+/aCTWmOkrI7MWUY6nLjiOLE/j8fW/+x95I6gTW51cXBuSP8fr9PdCCOmiCDQ9Y5aYw&#10;jVpIHPJtyfcowI1rtz+OCPr/ALH3UN6dV1Dh1GEzpcBf94/p/re+moo7XJ+nIvf8/wCx92ErDh1c&#10;OUHb14VTltNvzzx/xr3CkjjUnTYH+n9LD8/09+dpCuMj/V+3p+GVx8Xn1PpnufWPqQBcE/Xj3i8o&#10;i9RNrfTn+n+HtldZworXp0qr9THhSUAHj/EC/wDr8Ae8MuW503Ug3/qQP9e/tWIax6jx600I0kr1&#10;jixnrJsdIY2+nIvx7SmUlNQSvBBJ/I4H9OT/AK3tbCQiA+f2dJgaYPSjoIVha4JGm1xf6f0HtpSF&#10;VubG+m1+bcfX6e2nYs3HFeHXq9Pfk9I+h+h4sD9PfbI1uP8AH8jn+n197XQDU/5enUMeS5+zB/P/&#10;ACdeDA8D62uf8P8AD3yiZR9b3FufqBxz9PdznPSxSKV6wyq34tY34+nvI73HpP8AX+o/1h71QefW&#10;2IIp1wjWx9Q/4n/X+nvAolvcX5JvwSf9vf8A4j221PT7OkcqioHUq6gckD/YgD/Wt7cUjl0glSAR&#10;xcAX5/x90WpqFPDplKE0406gyyQ6vqDf+lzb/e/faRSM/q4AJ+hFv8Pof979mCxro1A1PT5RtORx&#10;6gSVKKdNgObCw/H49ukCEcEsPofybc88e2GJTuAFPPh+XWlUqQSMdQJnSX03+n0PPqJ+vvO05iHB&#10;PH+wH1tc39tVDmvr0oUg4FOuApg/BAsABzY/63HvgtcSf+Iv9ef6e96PTq1KjFOuRolA5A/rawHu&#10;fFUyGx5tb6BiOLfSxPttqDHTTsoFCc9Qno4yT9Cb3+g+v5+o9uUU7Ai4I55J4P0/HtKwLdIWNTnP&#10;USamjUcFSbWI4H+w49vdLJ6Q1/wT+eR9b/737ack9v2f6v8AB1vXUaT0w1cHq4FvqbCw+h9vtNMr&#10;EcX1f8T/AIe2SppT06rSmOk5Wwsuph/U3ufzcn6D8e1BFo8YNgPp/T88fQe2aMx0r1ZeGOktWPIj&#10;X1ED6kgEc3I4PuLXwJJGQEuCpuR9OeOB9fb0DFahjTpVA1QVJ6k0FTOkqSar/kG39Db/AH1/ZR+8&#10;ev6XPYisBp9ZMT8AXZSQL+xHt114coUnj07IuoFT0ZvrTcrMiUsr3HCgkgfQ6eR9ef8AW966/wAk&#10;Or5sJla0xwFQszFLrbj683/p7kLbbkGp8ug1eQaGJp0PakMAR9CL+yPSwGCR0cEMDpsb/n6+z3UW&#10;yOHRcPi6799BQPpx/wAU9+qW6XRnINeve8itbgEj/Wv/AMR7swDHh09qBPXveYTEfj/bXHthogPP&#10;/L1uoHXveZZSTwT/ALEj/er+2mhAFT1vr3uVHJyBfn/D8j2mdNJ6sD1726QygDki/wDsf6+0rqde&#10;OlMTDWP9Xl1724LMAPqP683/AN69pzG9eHSssOve+f35Q6Ta3PIH+Hv3gV4cem/FAyDnr3uRHl2+&#10;it+f8R/sOfbTWgHxDpxLnSM9e9yjnGItrIP+Fr8f4n219AOPV/qh69e9wJ8xcH1tf6Cx/H9Pb8dn&#10;pNV4dVa5qcGvXvbecnqYern8j63H+w9v/Tt6U6a+qZjQ4697caetLG9+bf1P+HHHth4gv2dPxPrH&#10;59e9vcVaAtmI/wBh/vftE8FW7c9KQzLkde99vXqOAbX/AASf9v70LYsK+nXgzPnh/q+3r3vEKq/4&#10;A/xv7c8ADga9bB9eve+Qnv8Akf0/J96MZHDq+ode95PMBzcH/YH/AIn3sxL69VK4weve8Ek5tb6f&#10;61xe/u6xgcM9VNRx697huzEEjk/05Pt4UXJ61172wWf73+1/xd/8fr/APr7W618Hy/s/+svSWv63&#10;/Nz/AKxde9//0L8ffSXr4m+t/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173ikqIIeZZoogPqZJES&#10;3/JRHtiW5toP7aRU/wBMwH+E9HG28vb/ALyQuz2Nxdk+UMMkv/HFbpNZvemzttXO492bawAUXb+N&#10;53F4rSBySfv5Y7e4L5rDR38mWxiW+uuupVt/T6v7K7jmblu0/wBytwto/wDTTxL/AIWHQ9272J97&#10;93/5JXJ2+XP/ADS2m/kH7VtyKfPoHc38vPiftpnXcXyd+PWCeMsrx5jujrjGyqyi5TxVeSRtX+02&#10;v/h7bpN37YiNmzdAT+BHL5iebcCEN+fZbPz5ybbprl3KCgFahw2P9rXqQtt+5t96TdIhNb8jbqiE&#10;VrPb/TCnGv8AjLRU/PoJsx/Mq+BeEaVav5WdPVZhcxyfwLc0e5wsgjMvjvttKsFtIJCjkj6e2+bs&#10;LaEBs2WDNa+mOjr3v+OGEWn/AHn2VS+6nIcS6vrg9f4Ypm/mI6D5VOeh1tn93t97rc1EkfKnhIfx&#10;S7jtSU/0y/Wlx8qpmhp0F2S/nB/y8ceZ0h79bMT07FHp8L1l27XksFZrJUjArTm4U2Pm5tx7hSdm&#10;bYQEq1fLb6aKMqWNr+nzMt/ZTJ7z8lIaRPNL/pIuH26mXod7d/difehvmVZodrtiaV8TcA+n/TfT&#10;xT8POlegX3B/Pf8AgZgyRS1/bu4yI2lH8F63elDIJBEtzuatx2gsWGkSafqP9Ut26btfCoQI8bl3&#10;vwGkSjiU824KzOf949lb++vKpcx21vcOw9RGv+CRv8HUgbb/AHTnvlNQ7rzBsdvwqI5L+ZhX1DWM&#10;Ir/tqfPoLMz/AMKD/itDRSVu3eoe/cxGgc2yuM6+wWsJ/bHgz9cVU/2S6rf+nBtDk7boxxDiJZGI&#10;JVZa5ISbC/OmN7eyu4994YnKxbU5APFp1X7eET8P59SJtn90DzVMgfdud7aAefg7ZLP+zXe29f5d&#10;AlmP+FHG0Y45Jtt/EneOVhR40E2Z7VxOCjJmfRErNjsFkxqb8BSR/tXtvl7cqLWjw9PGxFwJauSU&#10;Afg+lEJ/1hz7KZffbdpCWtNrjVB5tMz8fsRB5dDTa/7o7lJW0brzreTlaahDt8MH7NdzcU4HjXoL&#10;cv8A8KLOxqkE7e+MexsWXlkip0y/ZO4NwSM8ZUPHIKXE4tUK6lu8joh+moG12odu5p3eM0OKhe14&#10;xoqXdgTwVvLb6f4f7D2WX3vlzQYlewt7VM0bWsrU+yky/wCA/l1Km0f3SHsElmtxum+79PJqp2z2&#10;EUf5j93SP+yQfb0gNxfz7PmZPqn251Z8esbinj5qKnavZmUrKKYEeWGorJdyUsCul7WNKysf0tb6&#10;wpezt0yuBHLR06AXcrSRk/6y+Yt/vXsvm95Oc2gJ8WFJD8PhxKR86hy59KZ6Fdp/dhfdi206Zra/&#10;vz/wzcJR+36cQcflToDct/PF+f2U8rUe4+ttvhp2jX+A9YUNWtPCxHik15xsjY/qv5Lg/gcH23yd&#10;jbmZzHNl5Ybi8QSloInkBPGkiIX/AMDf2Grj3U9yLhSYtwJpxCwwrpPmMRhuPqT9vQ5t/wC77+6Z&#10;sUMbJyklzIwGoyX25TAN56lkvGUU4EBRnpOZD+al/MZ3LRwZA/IWeDHmaRKs7f2N1hiqOljVgIw9&#10;bh8F9yj/AF1rK4IPGoW0+2aXeW6H1eTO5TSCdRjqWhIQ/wBftigB+liPZdP7g85TIBJudwrH4tMj&#10;JT7NNCD/AIfl1JO3/dG+7LtSI9tyHspqBTxbNLjh5/4z4ta1zXj6dIbJ/Ov5vbpncS/KDt6l+60f&#10;w1MLvTMbcE1YOJDEMR4NcYBu0Z0gXB/oQ3SbhytQP3cvl5CTZ/NX1LajzdfWeP8AD+v59lFxvXNl&#10;0PFuNxndCODTyk08uLnNOPl506Htl7D+0ezr9TtHKux2oCiiQ7XZxfn+nCufWh6DLLfIv5B5R56P&#10;dXeXcu46vUWp5ct2tvzNxQtJ4/NK33uUk+4T1N5Y2BeEjSpNuYMszy+qWWRwxAbyOXJ+vNnJI/33&#10;+wIJ9wuywWSRpD/SYsRT7fWuePl+Yy2/bNrsqWm3WsNssflDGkY+yiKBQ06Qks+4d2PU1OczOXz+&#10;QpYxU0E1bk8hWqWkK31yyuyzDxgukg0uCbNyDdlNMomZ0cDXLd0UW1X4BsPwPyB7MRviGHQ6VkCg&#10;A8dJAAx5f5uhh9ZDDF3xssgHY+KKfLTjh6Vrjia9KFsPljRQUkokloaKhfRPUVEetk8/3U1O7lDp&#10;lJJWKaQNZQA1/crxxEFi0gUEMNJCgEX5F78EWBBPtkbi6jQFRpGBGQeHyoRTz60bx/oniCqbhhRq&#10;1yDw4EZ4/Kvl0npsFk454yqKKdFET+SWCraQSpEXpJmWNCZ4JQXjliT8WsPVqqJ/m8Z04roDCLC0&#10;d8vuuWmeKot5gtLSySLJT/pJUk/pVrcHm/s35YvS28zR6dIiWOtARl0GrixxXhj1rXrFr3B2+8Tm&#10;e3F0pUCPGlaKa9tSS7ZIUEmgrxAAx1s4fyWMG2K232is0tPWSwUu1ESuoqmKSA01a1XLT0dbTRIh&#10;SriSJTKZfUVZbKFsW1ZSzPPLVQKqxVcdRJpBJQzUzclbm4/1iLjnk+5qhmeO3HoKGp45/wCK6bAV&#10;YVt5TVoyucVo32fZ1eh744TIiV6uHIH0MmqllvaRJIrEIrtewb6EW59uzzmVAIDknP2DI6tudoVW&#10;OSy417x5UPnTBr58eve2ytmpnqlYWfQwd49YDBx/Qcf69vdY3kDeKTgcB5dLbaO4WAlcBsfl1722&#10;VjQVVWQiKqyaZjJ6g6u1m0ub2+vHA+vu8hTwtZXuY+XHjX5/8V0ttlkgttbktkimKEcPTr3tkqoo&#10;vLJ5DLHJcWGsMp44s1v+J9t3UmoqDSpHlxH29GsLyKihQCv51H256978kaMiG4aVALByebLY2At+&#10;PbWhimg+g68WbUQcKT5fbjr3tumkZykZslmvazGwvzfn/be2HRwhVc/b0tjREjJXNfXr3vLrKRMt&#10;yWJOlvqv14uP+N+9aYnjoOIGf8vVCivKpHDz/Z173HldKPxTqNRZQdVjw4NiP6f63urAjtTgf2Hp&#10;xQbhWgbhXgPP7eve3CPI/cRhpUVri+ri/wBL/S9+fdHlaIUAAp9v+fpG9iYmohIp5de9tNdVIwKo&#10;QoN9X4JAt/j7QSr2lxx/l0strdgatk9e9pisJKnQ2q6pp59IAINjz/T2U3GuT4sfZ0eQAg1YY697&#10;Z6iNGUsS1wttNxYuLm3+9ey6ZKtofGOjGByDooM5697a3CsNJVbjnhQRp+gJI+nsrnRRGRTI8/zH&#10;RklVwOve4ywDhgL/AFP4tb22tsvxDpxpaDSeve5QVh+Rf+ntTCrL2eXTIdTjr3vh45AwkBHB+vP4&#10;5t9fp7rJCwbtOevakI0+fXvfMs99I4LG9/qQf1Gx96CSq4qcf6v9XDrSooFT5de99sx4uTcG/p+l&#10;/wDG9/by3ISQAmuOtDSOAr173kLqdJ1EN+AT6fzyfa9btGNCem9JzUY6976Eri1iODfgfU/7G/uy&#10;Xa69Kf7PW/DXr3t7pqyNUKvLZj9LHkezi2vWXCk06LZrZmbUBjr3tQ43LSQsNMxYEG6FhZvp9Qb8&#10;exNa7rpAjcgj59FN5t8cidy0+Y49e9vNXQ43LRjWFpamxAaMqYWP45PPt692uy3IlrRVjNDQ/hr6&#10;fn0Xw3F5YN21dPU8f5UHXvaAye3qikb1Rl0B9MkdypW/9f6/4ewXe7DcK+iRfDYYJPw1zw/4voU2&#10;W7w3AwdJ9G9f83XvbQ9E0dwylfTa/FwT9OTf2Q/RjSTnoxW6Eg7Tnr3tpaGQHkHg8f8AG/ZXLbyp&#10;mnS8SIafZ173IpkJ0o4sXIDE24VUudN/8ffoFk8QRE0PHHy6bmK17eve36gneNta2tTo8wJJPLgL&#10;fg/gH2MdtlMLrqNCcfl/n6KrpFNAfx4/Lj172psVXupsW0u1mjvYNe/Bup/3r2LNt3LRIqynHH5/&#10;4eie8tFcFiKqOPXvY1QbvqkjxFKrg0tGKaOrjP1dp39c3qP1XULn+nsTy3EckTD+IEr+VMfZ1GMn&#10;Llu0lzOVOuTWUPppAoOHCtf8/XvYs4aXxU0+Zp41Wp1LCSt0jmMg0q7ID9dJvcG/4PtF46woGi+J&#10;Ph+w/wA+o/3NfEmXbJjVACRwqKf5PtHXvYjHbVJunby4XSWrZaR6zH1LWHgrIiVKyi3IkU6OLfQf&#10;kezI2K7ttqQyOqOnwk8XLVqp41pSopTieOOgdHvU+ybwdxrSIOEkUcWQj8PzU5zXifXr3sk28MLV&#10;YvKVFPIgDU7sG1ob3/sjgi/+w9x24mic25A1IaP8j8usmeXtzt76wSaM11DP+x17224p5EdWlmSI&#10;khWQFghHP9kEn24soiAUVPz/ANQ6XbgsZj0KpYevXvY17WqHMgCgWKstyCfqw/x9mcdxEDpjJ/l1&#10;F++xppqPX/IevezvfHbeNds/eGAyVHVmNKWsppXM3rhcrLYxMCeRa4dfoVJ/PPsY7VHbbxYTbder&#10;4ttPHJDKhJCyRyo0ckbaSCVZHYHgRUMCGRCsUbu11a3EW62Lm3urKVLiGWI6ZEliYNG4bzKMAQDV&#10;a1qOsNTBHVU89NLq8VRFJDJodo3CSKUYpIhDKwvwykEHkG/vb06n+O/X/bXXu3ewNsw0dZjc9j4q&#10;l46aCyUGUiUxZjGyM17yQVAZAABdNEoukq25De4b7t7d843/ACbvSMk9jPJGHZlPjwMQ1rcIFAHh&#10;TwFJgxJ7naIqjwvq62+2vO1h7hcjbdzbZMrm5jHi0BBSZQFmiIJJrFMHjJqa6QwweqHvkF8697/H&#10;nuPdHUu8KuP7/Cy0k9FVIjxxV2GyFMlZjK1JJXJ1SxvYw2uunUWbyBUL38kfithMBgqyaKgjQqkr&#10;AmKwuptzYA/7z7RbBzSb648J2x0OFCykqR0cL4q/Llu4Gpo5Zkn84iF1a/JS5+pPPukBOtqT/SB9&#10;iIo9IrCunTwdLsoXj8cD3Jz3ziAsx8v5+vVTEPFoR+XVkPkHi8v40a/94v7ve+M3xewmdwlFNJj4&#10;XLRxavQP6WuLKf8AefcP8xc1NZTlNVP9X5dOSKsbaVHVZ3y1+WdT1J5oqWfw+IyKrf2SVAJvyP6/&#10;19ndp/h/trxLbHQawLsPHHwLck3HsMHnmVG7mxw60GmOMDqp+t/mn56SpmjhyDXVhYGUmwCgXNr3&#10;/wBv7kJ8R9uagP4ZAPre6KP9a/8AX27/AF3YDUGP5deKzfhHTBUfzSt130LXNweQZUHB5AuQfbgv&#10;xK24vP8ADIB/rwqP9jci3tL/AF4bADk/n1QeN6dQpv5oW8eSK2RQbAappGN/r/Zt7kx/E/bgbnHQ&#10;j6AjxrcH8fT/AHj3v+vL6aa/9X+rj05WXTSn+r9vTRV/zO97+orVzG5tdZGW91/2rn/efbgnxX28&#10;igjHwHn/AI4C9r/QED/e/exzsxJGo/t/2eqESeVP9X59JSt/me74QktXOoPA/wAokc3INgAP+J9y&#10;F+L+3Bb/AHHUw5AN0AI/AupX8/69/dxzvIuAx/1ehr5fZTppknJr5dMUn8zDsCou0VbUMD+VlfT9&#10;LAkFgfxz7lQ/GHBg2/htN6RfiIA/Uc2b3STnyNRq1mp+dfL5f4evUk9T1Bk/mN9mzBiK6oAsxW00&#10;oH14tb62/pf3Pj+NW3YxZ8dBrAYn9tePzf6f8R/re2DzvM51ROaGn+r/AFfn1cRSsag8emmq/mKd&#10;j6LS5CoDgMSRPOLWFwTc3+hH495F+OW3tIK46LVqsfQvP9fqP9j7UrzrMJNLNin+rz68yXCNp8uk&#10;hX/zFuwlV2OXqeD9VmkIP14N/wDefaX3d8e9uw4qcDHQKwTltPPJuOQP8fai35uuZJdQckHgP9RP&#10;Xv1uJPDoZOh/n7vXPbrx9FV5Kd0kmVW/zn1LWF7kfn/D3RN8tNh0W3cpUCCBECzEjggcuLW/Fub+&#10;5m5X3b6yNdR4jy9f59anUMNfmetpD4/bvqN3bNx+QqHd3eCPljctcEXv/sPYN9JTLHPEhsQCALfX&#10;6/T2OXqT28Pn/q9eg/cxkkt0Ie+4y+Jn+v6Sf9sotb3YJhJR4Iuf7C/T8+n8f7f2hYZ6I6efRBt2&#10;UzmrmAH9s/1NwDYf717WVPMhA+l/pf8ANybA/wCv7ZNVOsE4zTyx14EA9BVkKOVrjSNNj+DqAIsS&#10;D+fbmrRygg2N73Bsf8LG/wDvHsxjYhA3+r/P9vXiNPSErI6iGa8ZcgEGyjkWIt7Tme29T5CCQeMH&#10;UpDcD6afrb2oikINf2Zx1tTmvS02bvesw9XGGnYKHU+u5P6h/vv+Neye9k9ZJaaaCDg6iCF5+t/w&#10;PZtbXTM3dgjp4HXWvR++t+yoMlT08E86l2Ci7H6WX+vsnW4NtVGPmkVo5EKlit1IvySOT7ElrPIx&#10;JPDqhhfivDowlNVxVKKyOragCCCDf/be03ErowVrqRza4B/1vZ9b3IACk1HSYoytSnUki4t7UmPn&#10;NtLkkNx9eByfp7My8TBQRw/n/l63w49QZ0P6rcj9X/EH3ly+AgydMwKKxcXBA5v9f99f2UXMEcjk&#10;04enSuCTS2eA4ddQ1BiIDG6/Qf4f63ssG+uu5YTNNBEbWLXCH8jm309hfcLYxsdAx/sdGYlJp6dO&#10;qOrgEEf7e/sAJUq8RU3IeNkY/gj6H68n8W9kjqVxxHTwNMjrn7MZ1N21VYWohhlqGVNfPqsLBhcj&#10;n2gurWOQEt/qx08rrWp6xTQxzxmORQykfkfT3aF1l25S5algVqtGYiO9n/Vxb6av9ufYK3XaAw1q&#10;PXpUCKCoGegs3JtFbvPToLG5+l7G/wDUD2Y2LIQZCNZEkBZrfQg31D+o/r7AdzbSWzUAwPX5dULE&#10;EgDpApTyU7GOVSCLjgEf14N/brQ31L/g445/1gfZZLEpGomterUx616xVcllcAD9Jtx/gT7VAKBP&#10;qouvNyf6f09tLCMMSaj7P83Vs9JGSWQs6kC5LAgD63NuPafrpxHqKsv4vY3va1vp/r+1WkGmry6o&#10;0ayHPT7jYnYKCpN7cn9QJuLA+0dU5UKxGv6H8E2v/hzfn2pEZpQdWAAXSOlbT40sFLJ9fxb/AGwJ&#10;t9feSl3Aq2YSDgn+v4/wB9p3iYGh/wAPSFwQx1dc6jCiQEaDY8/Qf630t/xHt0bc5UW8i2A/1Que&#10;PwPbX04JrTPTela1/wAvTeNvKw5T68fob/W+vvobqGkqZL3ta5Jtb+nPuxgPHrdBx66/uymoER25&#10;/A+vP549wZtyg/Rrk345/P8AsfbqRGlOn46U+zqSm3gCLr9LW4H+8ce4bZ9m41C2oWu17XH14Pu/&#10;hKeH8q9PKwqB69Skwype+r/k1fp/rj3KpqgVFv3Cb3BF+QD/AK592KkVBA6f6iVMHgsQrD+p+vP+&#10;sf6+3gUqFPr9bf0t/X/fH3oucCnD/V/qHTRRSdVOmg1DCQ/q5+g4459wp6dRwCL/AI55PtojSdfr&#10;0y8QTv8ALpygqC4II4H19tzqnAIkJF/0kC3+uD79UkkigHz6qiMSSGUD5+fTjGSo/wBf+v8AT8e+&#10;4YA9zY2ufyL/AF4BP9fbo+Z6WKuB5/Zw6xVE5WwAF/x/T/H3PWhS/H0I/PP4vx7b8Show6bMoUmv&#10;UNqlytwbWvfSLX/2/t1paKMgAgW/w4sLfgn/AF/r7bZgcjpqSRfjHEcOmuorJVuRf6kXPI/3n29p&#10;jYmUADkAk3P9f6e6pKwqR506rCdRYn5dMM+Ql1XNyLn/AAt/th7i1GPKD0qbgfixF/8AYf8AFfah&#10;LgjB4H/V/q49VaUl6Hy/ydZYKxZCdTH+g/IFuBqH/FPbeI5EvqU3FrD8f1ub+/TyIQAnnx/1Dqrs&#10;WyOnOEK3qJ4H+B598RC050hbknkcW+v++t7Z0Mi6/LrWVFa9STVRREcgf8i/x9uFPh2YqWU24sB9&#10;Dz9P9f234unqwmdRQdN9Vl4wrWaxHF/wOfb5Di9F9XHHPNj/AE+vtqSUUB9evSgsAx8+mGTLGQtp&#10;INjb6f4+5Jo1ReDb6/Qg/wCsT7bD6jnpqnn1g+9ZiOP99+fr78kISxDE/wCFxa5/Okc+3TLVdNP5&#10;Hy/l1Xrg5DXYtz9bEi3P9be3OmGkhrsP9c/T2mY54dbY+XTZVAOrKNJNj9Bf/fE+3hKqy6QSf03s&#10;b/Qg/U/63uoFGqKefWvs6T89FrHrU2J+trc8kWuPcoTiQWDD+nN/+JPPulKNqPVoyfEHUb7cwgKF&#10;Nl+ht/j9faY3FjI6+jmidUPkU3IA/pz7WwP3hqnHRiMUPSl23lZMbWRlLj1qDb68m/8AvfuoH5b9&#10;Riqpq+sgpQSvkb0qdVgvI49j7ZboFO75dJ7iNGQ6ujj7byseSoIXDAv4wW5BN/z9PdD2/sJJhstU&#10;wlClpDbUtrcc8+xnbMHAqegrMvhy54dKP2Hn3A5u1+fyD/xHtaYv4R03rU/D1730akf6q/8Ah+Pe&#10;hEfTq2og5PXvfA1aE31EW/pa3H+F/ezE9KUr1VpWU0697yLWxf6rSf8AX/4oePdDby+nV1uHDDr3&#10;uQK0CxV/xe9x9f8AXPujQE/EOnxcUHd173lTKBTbX/yUf+N+6NZas0/Z08LgClOve5y5UOp/cBAA&#10;v9f97v7Tm0ZTw6uLpRxPXvfFq644YA/g3H+9X97W2ANT019QK5PXveNawjnVc/1Df8V97NuPL+fV&#10;TcL5Hr3vC+SsD67D/X5/3v8A4j26tnXq3jgCteve4L5QfpMh/wAOf9h/X2oFnQ1C/wAumjcNxXr3&#10;vLFWaiCHJII4v9P9fn3SSAAcOtJOa1PDr3tRUtXaxLC3H/Ef4+yqWEAdGUMwUVB697cxXW/JHH++&#10;+h9pjAvEdKTcfMde95FrAeSSQP8AXIv/AK3ttoSOHVkn7qV697mJKQvB5/F+R7T6anPSpJGZqHh1&#10;73zE5/tHn/BV/wCJ978Ovw/4T0oAB6975iVmH1+v45/HvZA4jrZPp173mXkC/wCf+K290qc/Lqta&#10;9e95ggt6hz/hf3Un06tpHXvbPoX736f8vm31/wCzfv7V1Pg/82/+svSXSPG/2/8A1j697//Rvx99&#10;Jevib63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde99FlUXYhR/UkAf7c+6u6RrqkIUepNB09b21xdSCG1jaRzwVFLE/kAT1ErK+hx0DVWQr&#10;KSgpk/XUVlRDSwLxf1SzlVH+xPuHLksdD/nq+ii/5a1UEf8A0Mw9lsu+bLCSJryBKcdUsY/wt0Nt&#10;t9q/c/eafuflvdLuvDwdvu5a/ZohavQVZ35DdA7WEjbm7x6e26sRIlbO9mbLxAjI+okOQrY7W/x9&#10;wpNx4CK2vM43n6aKyCS/+wjY+yyXnXlCElX3O2JHks0bH9iseh/tn3WPvJ7swWz5E33u4eJtl3CD&#10;XhQzRRj869Arn/5iXwO20szZT5hfHE/bgmdMV29sncEsNiQRLDgKypdTweCt+D7hSbz2zFfVloTa&#10;w/biqpjz9OIUb2VTe53IkBpJuKfkkrf8djPUi7b9wb73m60+n5Juo68PHudvtf8AtJu4qfn0DOa/&#10;nFfy1cD5DWfKnaVWI0eRjgNq9lbqVkjGp2jbbGEqw9hz6CfcKTf+2kuBVTyEX4SjqATb8ASqvssm&#10;93+SI11RzySj1WF/+fwmOh/tv92V97e/UNc7PZ2YPnNudkwH2m3lnGPPOOgRzv8AP2/lrYkXxvaG&#10;+d2KWRUbb/U2+oVkMjBV0HctJjv6j9VvcSbsbCRkhaTKysACQtPTqAD/AGiZJR/xX/D2TN77cm10&#10;xR3L+hCRgV/OWv8ALz6Gmz/3VH3it0Oq43TYLZB8Wq8vJGX/AGsO3uD/AL1T59A9uD/hR78EsRT/&#10;AHGM2T8jdxRyBhTVFHsrYGPpKiRW0BFOY3RBUcn+0KYgfkj23ydn48OEhxtVITf9c0MQFhexsG/3&#10;j2W3Hvxtcaa4tvmI4DU6LX0+HXQH16kPb/7on3Ka2+r3rmzb7eOtKw2tzcZrTgzQGnzNABk06CHJ&#10;/wDCljpNqeeo2z8Yu18j4V8ixbi3dtHbcjxaraicemUUEfUgMRb6E+2+o7SljYLHghyLhnyCtx9A&#10;SBGB/tmPtHH77rdITBYLGR/HMxz9iwD/AA/n0ONm/uhrK4QS7jz+WqaER7R4dD5gM1/MT9pjUdAt&#10;uD/hTZmW8o2x8N8bTJHIUFXne86yu1IF1tM1BR7RpCukHlTOSfqLjn3Ek7OyhVnhx1AiqpP7pqJW&#10;BA5uEdL/AEP59lc/vlvgkEMVpbKzEAVMjDJoPxJ6jjTqRbT+6Q9nrAIu/wDNe7TuxApALOAGpxTx&#10;Lecj7SKD7OgOyn/Clj5S5HyDbPx36KwhaSR6ds9N2DueM0iDX5WfF5XF6iV5soB/wvx7hDsjPzAM&#10;EoKdSxAK00lrf1/ckb2V33vJzoEPhrbow/gjY/s1SMP8PQ8sf7rX7sm3hVmk3u+b/ht7EAfztrKA&#10;fsPQJbg/4UU/zAsnXTUdBQfHfbzmBXWPbnXW5Gmimax8SjdWdygP5ALX/wAfcKp35uou6x1aIAil&#10;THR0pEhP1Cl0a3+39h8e7vPkyjxb9YS3kIYMZ/pRseGcZ9OpL2X+7e+5/ZgC95fa4l8ln3XcdVfK&#10;qRXkQNcYK5rgdBvlv55X8yPcECT0XfuN25A9VUxV0O3uoeo2+zhiiDcTZ3BVky83swa9/ofbXJvL&#10;dEsi2zFQsdiZFVIUYfT9LRhf8bf737pLz7zhNC0su5zEjhoIjBrX+BRTy/PqSbT7kf3TNmCmx5Ds&#10;JjH8XimacH0xczSauB6BHN/zXv5iO44JabNfKrtOirayrEdBW7fyOE2pDEoLWaop9rY2kBWxXUkb&#10;Bhxx76kzecmBAzGRmAUE3yE4F7X06S4Fz/reww3O3MlyQb3crpVbFPHmIyacFYj8/wDUBtt/3evu&#10;6bQuu05F2G0LfAy7PYs/yrILdm4+bHHr0AO4vm/84c9NP/eT5b/JrKHyzBcZN3N2auIkSEF5alKK&#10;DJpBoA5ZBGG08W9xJ6irmVXnnnkeRSGVpnfR+ASCxB/1/wDb+y798bhJLJGbqSVBShd3JbjX4jUe&#10;Xp/hHQ8sOUeQ+WVW12DbLK3Xj+lZxRsT/CrLGpUD7QDXHnQA8r2z2tvN3i3L2p2XnzFUu1Wc/vjc&#10;mSikR/3GRhlKiV4yGLKYnUlxb8Ae4MixCGxIdm9RC8EWFiQDbg+0IuJWug1CAvCp8zwz9v7M9CWz&#10;tYpLhbqEeHEi6Rn8XEA0Nfz4ep6bKSKvlln/AF05OhEqZotUNZAzGazQxBmWVWsOR6v6H8NxMKiy&#10;yMCSVMaCx4+mrV9fz/vPtyQ3czGSaIdvBmzSvHgfs/l1aKC+E008tupTt0ySVIHxVppyfKtR6dCP&#10;QU06iHTaa8SzTSVGowOr8J4BDcRgXAZCSASACWJAjtJZTcnQFJOsqDYc6Tb63+vA9o3ikaUeZrgg&#10;Gn+x/qrTpNJZyyv4igMzntZEbQW4ClRhft+006E/DUVKFCwxQRVgIVIILl3mmUxtULq41Il4vE51&#10;En9Nr+4Uap9wXZAYTZlfUCDcXsSPr/r+zG7mnWzEAbORwp6cSft4jp2U7tb2jQSOAW8ioxSv+fy6&#10;fKaKKSl1xRzpk6STxVOOQWkVI3MLtRUsgvGunSzQMx1Bgwb6+89RP5GK0zISL3JIAHPIJPN/8QPb&#10;G32RW113ZZaqSpUE148CtafnTjnzpeztprOwDujEyqQWRc5qKqaUFPIk09TTpraNKTKrJk6AfbTV&#10;sLNSTzAkxoCvFPUaY2iv9YS4J5A4594wsyqGkZtNhqsylFP0AAFyPp9fbDlK6IvPzoQ358AePl8w&#10;fLpNG7km3dANXAkHW3Guo/CeIpprTNfLpSxzYGuqJ4KajpDVU7TClh8KPrhaR55jqfSLIXUaQSFH&#10;0PvzoyMJPGx5VjwVGi/LKSP9iSPe47tFrb6u49tDxJ9Dn5/6h1WFpI5Tb6hjABZa19Kaq/l1mjoh&#10;lKdwktKkIWqVZafwSrDNDG1oZo49QBcjSiOPr+PfOQLM2nRyAeV1BiT+DcfkDjn3aK4ltVLA49C3&#10;p9p+eaDpTEEtGEkpVSeGogVp+eaV6ZqTGIn28hrjNK8p1iWgp54EjfSgqIpKFQpKOUMiuS3Gm19Q&#10;989MEahY5ULhLODYtHILagSQCCD9bfX3SC4uruQvNGRGGJAFKMM04E8RkfL9nRnDFcyxPMYi8Z7q&#10;ClCCScZz9o4+XUTL0dXBdpEr2qqh6ZkrAtfTQTxMBbxwn9mWNRwq8GMWABt76jmIDeVNSgXY2VdQ&#10;5sygE8j8H/H3u7hVSklvJ3V4Z7OHH7f506J72yhQxvt9wPGZgStG/Tp/ESKEGv8AxnqTDjfuEaii&#10;QwMYl8PkqZagVE5sHglMir5EP1ZLak4tcE+2+qYSNG0aMdBVrH1FiBZkF/6H6+/RDxY5VlkAZq0I&#10;NBxJrT5+lPyHS6O1cs897Kj5JDigUVPErkkH00nj0Ku1oZtttDA9LAlA8Aoa1ZYmhjiE+kRVJlja&#10;+lx6lKk8G4499zRNMH1HSV06BGATYj6mzWNgPoL/AOw9oIJIIFDBSwaoqaCunBwUqBmmR/Lrcl9B&#10;bzi2eAOR+Lsoa8Kfo/6vPpQUWRmx1XTJDPDCkatNkIax69oKd6qVpUgjlA1JqLnS+sIQovqFrYGK&#10;g+NNTllVT6CrBrWJBN/zwef9j7eR0nR5GOgrXSCTSlccMEU+z7Okd3FeSN4sUahCSaEjTQmoBApw&#10;HCgH2dT1oa+kkoqqvFOKRapqyoqUnp54pElZagpIh0tHcWYERgfjj6e4plTVIk0jLbSiF29ZtwxB&#10;X6gcfUce7NIqoJKKT8gf51GflmnHPStYzZwrMqR6m46Fb+dftxQ+vSpp8BlphQT4GmnME0jV9XBE&#10;KcUSpOXkgC0crr4pZFDGQIT5bAgemx4a/CCqOGhDaxJcMbv9VNuePwR7uhXcZRp0mQKFCigyPXyB&#10;+RP29JJmlnnFzoYs6BSoBIA9aU0jpxbHyUkTS5KhyNFU1sxqK2OSKqhp46OB7QywpO4QxyL/AJxb&#10;H68D+nKGUMArAEut4ityrMOSGBsQfpe/HtqSCaCUOpAYV1cDSox68PT8+vTWl5BG1zaMNWA1SCQP&#10;I8cUzQcfQdY8mtLU01XHorRQUtVDHIkyy0kwgWTSaimmhDRyxHVIY7qzAKb/AFF6Xf50krL0V15H&#10;LKWdN91hQRhx4jPiZCFlVvwLMAUJ+vNvZvy1NE+4zyRL4bUTBz4ujSGb5ZqQGoesfufov+RdBITq&#10;DQAAngWSQ6jnPCvEfYT1sgfyX8fT0m3e6Z6VZFgqm68Cq5ppUTww5cQ+OpgIZyYWhDh410lbC4+m&#10;seaic4yUmIo9MzlJTpuEmDB/IFNzchbW/wAb+5ntmJYeJ5gdvr/k/wCL6KxFEL5TqqJOIzkjhT7K&#10;nq7/ANpWTJVMgiSmpfGYolimmRSyNJYKzkn6E/X2aMzhtLUHoMAgeh4Vpw6EC2EMbs08vEkhTxA9&#10;PnTh173gBPlgWq8kdRIT/lBPot9PWpubH6e7o+oFaUYYHp+zp0gCNmgIZF/D173JEatJJTFtBAsH&#10;BsB+RpLHkW+n+HujO2oNIBTOfn9n29J2kZVWcDHpx/Lr3tukutR4WKNMABESeZR+QB/W3tiNDJLR&#10;8en2f6vXpcmY9YwPP0HXvfAeMSEOHDgn0jWjKv8AqSbcG3HPt2RY1Yq7Uoccc0+zreStRw697y6o&#10;gBqKgP8ARjoJAHIWykk2/qfbTB2IUcP8PVCHI7a/z697aq6bTqkut+FXkWYarE2X/D2mkMsINVHy&#10;yPXpfaoaAU697Z5qwyRiJgLJwukm1r35v7TNPQd3HpekCoajz49e984qopGtiDcccHm3B59tAPKw&#10;B4fl/q/l1WSAu/XvcKqkJVnuulhZrhrj88e2JB2lfPpRboQdJ697ZzUr41ccODpVb8WHH1+n0/x9&#10;l08agamOPPjg/Z9vRj4JBoeB49e9wKiXX+eTwAL/AKuT7QTKqOADWo/y9K4Y9PXvbc6AsBZr8ggG&#10;1/zzz7Qm28Y63wB0rRjQ6uHXveZfTx9L2UcW5P493WM6hQYA6abPXveaeJFCsHKg3C2BLKRe+o/Q&#10;35tb24IQoLvj/Z+zP2dVhbVg9e94UEjcKGZT+SwFz/rX9tC3YguOFf8AV8+tsY65PXvfmBFjYcXu&#10;ebj+n19svBJrFfh+35enVvlXHXvcYHSzFjYHgc/mxuLD23pWNTXz6UUqukceve+AZQ4DAsef6gfQ&#10;/wCPtpdbNpIoOt6SRkde98xKbEC3p5H4Nv8AY+9idYiY1+3h/l/Lqvhr173kaaKwcMNXFwD9D+D/&#10;ALD2oXcIK0VCG9a/t6qImJoR173MjqBZQouWAOsm6n/YDkeznxlWIPE1T+Y/w9JXgBz5de9v9HWv&#10;Cw8zagwGghg31sbgA+zaz3MxkBzmvz6K7i3Ei0Qf5Ove1TTZO6rco8cp0MjDVZT9X0txf/W59iuH&#10;dLW4j8KdPEPEH8uGf8J9eiGaxrkVBXI+30r173nq8LQZBdVKBA5A9DEFHP0HJ/P+v79ecv2u4AyW&#10;U6owHwgVr6jhTqsG5XdodNwdfzA/yde9o3IbfqqYgGH6nggFg3+sVJ/23sF3WzXVtUTRkUPHyPz6&#10;ENpu0U3wsKjy4f4ade9sctIyOA4AFz/ZYG9v6D2RG0RpG00JXBzkf6vl0axXGoYz173lo4wVlikb&#10;SCyKbXH7YVbg/n+vt6EgMVkx88/5OmblwKMuT1724pSkVAkjBsGYB9QsoQaUtz+f8PaqNmgYOPXp&#10;I1wBCVP+D1697XGPZqmaKKOOSVhFFTsyGwdG9TPz+Q2k3/ov+PI3trpZI1QHH+X/AIr/AA18j0G7&#10;rRBCXZguSc/6vMVH2mvl172N23M6z5KPCPaShpY4vuqpWulRWFdMmkg/j3tpoIGWVmwzGi5wo4eX&#10;n1F29bUsdkd0GJJC2hDxVBwJ+3r3sftp5L+D5CprKxzHjqSnp2VpCdLIpZ1jU/ksSPp7OrS/SwmF&#10;09ChOrIwPkPThw/ydRLvdkL62iigGqZ2JIHGuM9e9hP2BtlM/T1tTCVOQoYjUEIpZpqd3LFFA+pB&#10;P+vx7L92297pvr4cSMe4cKgVrX86Z6H3KO+NtU0UMn9nKdOTgNjj6D5nHXvZWI0+1nfQDrRmDqD+&#10;4SCfUWJP0/1J59hURyLIxUZrSlfT8+p4djMoqag5B8vy/wA4697GTaTztGmpjqe6BAPURflQf95u&#10;P+J9r5IWViB5ZPUbcxJEkhA+EZr172ZLY2WkoJokgRTlISstJG4bRFqOgSyg/qN+At7H6n2INlmc&#10;wvZRcXoR5fzx1FW8wEjxOMbYJweve913+S5vGTcXQO4tl17pUVO38vDm6dyZWnZcvRpS5BZWaTxr&#10;HEYKZolSIHVJKdQFgOdH94jsTbNzNyxzxG3bullLaSIAFEcllKHQ4jRi8qXbK5qVrb1AIYE5j/cr&#10;3y5udr3/AJIuodEe3zQXcDUoSt4skUkZxSiSWXiDzrcPXy61yf51fStDXdjdT9q4x4KfMZjb9ftP&#10;MUqIRNkYcHU/f0GSfTZGMC1LQOznXpaNV9IaxgPmTRRQ7byIsVIhlJHPB9X1/wCRe8SOQdxaaZSM&#10;9ZseGInwMdR/5a2IqcfmqOORiyhkBJFjwka2IsPpyL/4/wCPvWlRl/0qn0X/AMv5+n0Mzc/X3klJ&#10;QWRJNMfP06ZWNfErXHWxl/yg8fX7f/oj3s1fDOhjk21jtalWNPHwPV/YUg8f7H3i/wC4G4tDcHw8&#10;jp541eSgzjrXK/mVYiTJ5atTUxPlfxqPoP3WQc/QfUD/AJF7schw1OyrIyBH0kaRYiwAJAK/jj/e&#10;vcJXnNM0H6StVa8fnn+fRnbWIZa0qOqddr9KSZmoqKqRZfK100DQBpJU/Vjbi34/HvzYSIH0xgj/&#10;AFo/6/6/tAOdm83/AOPf5ulBsVr0JqfGqZkVvHJyAeDAf9Y31e4ceKhDHUp4HI0X/II+hPtXNze5&#10;TtI/b/nA6o23rTHUSn+OLl/Ws4AF7MFve4twCT/sbe5EeMiN/wBo/Qn6IDcfj8e0Z5tcMBr/AMP+&#10;z1sbfGKDp2k+OAERdUmZSjNYhASV4seRb/ff4+5K4qOSMI8aqAb3CjlrWsxH+B9qE5okR/Fjav2n&#10;y+XTb2Cq1QOg5zHRCK4SQNGdY/TGhJazAXsDbj3ifF0ymy/W440Hm/0sx/33+292bmq6A1Nw+3/I&#10;P9X7erDb1bB6nYf4/UFTZSJHdj+oxjkg+mxI4/p/yL3mioYVXS8Y/NrBSLE3Iv7J7nmqbXrRv8I6&#10;sdtjXh0KmM+ONG0IieJ9ajVwUbi/PqBI+p+l/eZcVTMdYjX1f6rSAAv1H04vb2n/AK53SjRq4elf&#10;P/D1sWSAUPU6b4x4x01sjhjfj0cAcfX8fT/D3wbEQSufRww4A0AfW3FrH+v49mNtzjMoA1ZH2/8A&#10;Ffz681mtO3PQc7m+NFLFFNIlPIsfqIYCIgkBjYKf9uePYf79xcMGFqtKAaYiQdIJ5ANibE/U/wBf&#10;Y52PmCa5lUluPl+0fZwHp0WzW9K9JvpzrOPBdgUS+KypVoY5LIGa1n0kW1cE2sf9h+PetB86WKZa&#10;vUgACdrW/B8lwBb8WPvMDkGZZbWMg1x/q/n0XXEIWLHHrcA+JtK1N19jFYFW+3hGm4IFkHA08fX2&#10;TPpiU/eRr/qmH9eCP08/7D3L80/Z28KD/Bn/AFefQcucqSOjE7sjEmOlv+E+n+uefdg+Dd2pYQW9&#10;QjS9yfqF49k7TFGLr8PQekNGPp9nRLdz0URqpVMY1a2IJK/puQefp+fp7VUDOGIW5tbn6XuL+1Mc&#10;ytGGY0Of8JHVa/iPn/n6C7JUUasVAAH4/TxYAkX9vtO7Eeq4I/1783Fr+3BIyEMmR/LrYPl0gcrR&#10;wnXcqGHHAsW/xuB7d4gXXkceo/m319rvHV/kcD/V5dabBoOkBWQ/a+tB9DqLGxIH1vb6n2xZrbsG&#10;ThcFASw5BFh/sL2t7ehk0Gp4dWR6N3Y6U21uwajCVUC+UroYc8gH6WuT/vXsq3YnVAlSaWKEk2LB&#10;Qt7H63vcez61vQnngdGEcoqR5dHj617gpskkFNPMl2KqxJF78D6Ef77/AGPsn+4Nm1OLnkDQuAC1&#10;iF/Gq4v/AI+zmK8aQjSeH+r9nXpoBIAR0aHHZanrokkjdWDW51ci4H+39pmCkkjcD1Ag8g8X/wAP&#10;Zsl8gQAn+R/1fkK9I3iKgrTqdI6sCAPqCD/tvr7WGPXUEQ8D6fTixvxx7UJOJMn/AC8em0Qgdv8A&#10;q/b02T+lSfyP96+vtxr9pwZWndWjDkpa9rm9z+Paa7VJF7Tx/wAH/FZ6UwuynS3USDLGCTS9wCfr&#10;e/4H4/1/ZWex+oZ0889PTkspJsEP9SwsePx7DNza6XLJ5/PpegP4elNTVcNSoaNgfpx/jb2U3JY+&#10;vwNYysGjKPfkEW9V+AT7LaBRTp8EgV6lexn617XrMHUwRz1LpEHHGoDgcf74e0s0IcUpXpxJjSi5&#10;64OiyKUdQykWIIv7s46t7go8pBCrVaXsoszg2uADwL+wbu+0eIK6fL5dediQK9ILPbZWQNLTpz/t&#10;Iv8A1/3v/H2arH5+mngWVZkuVU/W/P1P09gK5sXjeijh/qH+odKImUrToMKjGTLIY3jkABIHp/qe&#10;Rf8A4r7nPnyOA4N+OWt/tvaDwqCtOtl0FaHh1xTBqxuVH+8Hn/EW9p/JZVnDaG+o5/UQP9h7cjye&#10;7/V/n6qs4bB6fqHFrCF9JNiOePr/AIe0fLPNIQb3vwfqP9vz7UD069qrxPSijjjQfT6fTjn/AG/v&#10;pXkT6H/iB7qVVvi6oUDGpxTrs2P44/x59542ck35+n5HH+NvbcoAA9etSrRQB16w/p/r+8/Nj6/9&#10;fj/ifbPl0mpTj1w4B/T9f8Rzb/D211lQ0eqxJB45v/tiPbiLWnVKnpwgiUgG3IPAsPrf+vttjr3V&#10;wb8D62JP+8f8R7uVBr8+tavt6lNArLYqpA+lhzz/AE9qrF5IizA2ta4/H+vx71X8Lf6v9Xz6Wwz/&#10;AIW6T2Rx4ZbAXU/ngcA3/HtZU+Ud0sCD/jf/AHjk8e2mATj0+ZEGSektNjF13+hBN7i/v01Szcg8&#10;jk21cH83PtsvUU8j0nebXVRw6yw0apy31FrcD8f4e2x6l7ta1wf9V9f8OD71oGK8Ps6ZwCNWR+3p&#10;ySJbfUD/AHjj8fj3Jpp5Pr9B+eb/AOufd9SJ8RwP9Q/1fl0rhkQGhPHh1EqqYP8AptrvwfoD/rn2&#10;5GpZQPxb/W/2/tksrnH+XpqcEN1DWjtwR9fp9B/r/T3Npa65AvybC4v/AE+ht70Y2IrTqoic0an+&#10;DqFVUgW/+N+LXF/rb6e1dQThuCT9OL/7Hge9kBSOlIACgdIfJ07DVpBN7cfgabf737dZFjZfwDou&#10;T/Q2+vHtKxOs04V6RzaS2OoFK0i2v+DwLc2/A9s1RCpvb+p5/B/Ab26hHA9NFqdPUE7gj/Yfjj3i&#10;hQI6WX6W1EsP6fnn/be3UkQKyufsx1ssGGOvVizSAOv5/wB99T7UUNTFEi/puLE8i/0v9PaF0LMf&#10;n140OOmKSnmdrc8fi35v7j1WSAB0Wvf6/T/b3t7tHEKgvw/1f6v9jq6EBhq4dSqbGueCWJsPqL3s&#10;Pr7wU9c0rD83/wBaw+lvz7u8cdMf5enJDERQH/V+zrLNQtALkHi/4A9vsEAmXUeT9bfS1/6e0+Aa&#10;Hh00BQgHAHSfq6poGKqPqbkH/X9yvBpHI4vYc/4f0B96oDwP+r8+tMoPw/6v29Q/vWY/pW/+sffJ&#10;adjcrf8A1v08H8c/8V96NBx6pT166etFgLKL/Xm97/Xi3vsxvELm6i/1vfn3tCsh0oanp0QyHIHW&#10;J5ARdlFiOLW/6JHuPUSroOok3H+INyb/AJ/33PtQgNdPp+z/AFf5ulcTuF0MOH+TrnTwsXDov1N/&#10;oL2+v+8ey09ybVizuKq1MXkLxSBuC1rofp7P9ruFiajHz6sVDKa9D/19lngeOnZvSRYcixGr+h96&#10;6nyk61qMLncnIlOyxiRnQhR9NN/6/wCPuStrnjeIAn0/1cOg5fxKDXoeVYMoYfQi49171gkgneNg&#10;QQfyLH2KERNGo9EjHT50H59cvePz3BJ+o4/r/r/X3oQgHrwJ49e9x5aggG1v8P8AkXu6xgNSvVGa&#10;h49e9wjV2I5F7n8E/wCw9vGPGOmvGYY697y/xKykAgAD/H/Y390FvqyerC4ameve4cmU0m+oD/WP&#10;+w/Pt0W9e3ps3DHr3vqPNW4D2F/8Pr/hp9+az9c9eFxJXOf9Xz697z/xsflh/sS1v979t/Q/L/B1&#10;s3LUx/q/l173yXNxnguL/wCDED/eT799CfT/AAdaFy9K/wCXr3vHJl0Jt5B/tyT/ALe/u4tWHl17&#10;6lz173xWtDHgg35/w/3v3sxMBU9eFw/XvbvS1ZsObG/+x/p7SzwK2R0oR1Jweve1DDWHSPULn/Xs&#10;fZU1sK5HSyGXSeve5yVBe3A/2H/FfbDQhelIuc0J697eKZyeL/n+v0NvaCQedOlcDhmBPXvb1G3F&#10;r/U8f7EfX2XuKCvRtCwC1PXvcgkCwv8Ajm/9fdFJpjpSpDCo6975IQFIPBv+f+K+9k99Rw6ePHHX&#10;vckSKAOfoB9CPr7oRnqh49e95BOLfX/eCf8AevflU169nr3to84+9+v/AC+L/Q/86C3tbQ+D/wA2&#10;/l/v3pLnxf8Ab/8AWPr3v//SvN/vftrnTmKSTTe/hMk5AH5tCre88rv3E5JsW03O4xA/Is381Ujr&#10;5N7D7mP3pNyVGg5J3FA9NJmSO3BrwzcSRAfn1t/7n/mkfy+Nn6xnPlh1OrRuyNHicrXbjl1qSpVY&#10;tuU9WzcqR6Qfp7itvrbAJVMg0rD6iOjreP8AYvGB/vPsouPd3kC3Gb0t/pYZ/wDCYwP59SJtv93N&#10;973cFWSXldLVG4NNuW1j/jMd5I4p81B+XQH7i/ni/wAs/b8bOnf9fnmW40YHqft6dXYC+mKqyGDp&#10;qd7j6FZiP8fcR+wtvqdK/eyta9o6dATyBx5XX+vsvl95+T44vGRbiRa0qsQHqfxOvoeh9t391r95&#10;+9p9W2z2Vf8Af1/I1Pt+ntZ/5V+XRetxf8KO/wCXfg3lShpfkBunxa/XgOsMVTxyabn0NufNY217&#10;carf429xZOx8WtxHQZFjew8i08d/9irt7JLj365dT/cezuH/ANN4S/4Hfod2P90t7xkA7xzNssFe&#10;Pg/XT0/5yWttX+Vegay//Cm74qssr7P+PvyDzqopcHOydZbaIS5AMooM5ldP05A1W/x9t7dmKSRB&#10;hZJCBc6q9VsP6kJE3+9+y+49/bWMaottYqcAtOF/kIm/w9SDY/3Qm46Vk3fn2KME0/R2h5f2M+4w&#10;/t0n7Ogfz/8Awp/29SiQbf8Ahxk6gMWWlm3J3vRYTzeklGFNj9p1+q5AAUSi9/qPcCTsvInV4sTS&#10;RkEAeSomlFibE+kJ7Qye/F2y6oLKJePF2b7OAXqS9p/ugvb9YxJu/OW43GKkQWdtBWnkNclzSv59&#10;Afn/APhT13RPJF/dn4qdbYmKdKhw+c3vurcn2wiF0E/8Pp8Ve4IJsB/h7iTdkZt1009LjhKDdv2p&#10;yNIuGtqlPN7f7z7J297ecGYyzQ2kEBwpEcrPqPCpM1KUB/CM08uh/tn90t93SyjFzvW879LXGk3F&#10;koJ4jti24OBQGvefLoFs5/wpY+btfU1NPjeuvjNtmlUjwSRbL7IymTAZT+uev3W0BsbW/wAlX/G9&#10;xaGd/bhkBBqoKZh+opBSlR/wUSq3+839k157w8/O1bSaIK3ALbjV+evUOPy6HNp/dm/dJ2qMPdWF&#10;7uB/he8vlbH8XgSQgV44A49A3nf+FBP8yDLGQ4/f/Xm2DJrEcWC6j2pUeMEkx6H3NHkLm1raiR/X&#10;21vvXck0hIzExiH+oioodVyPp4olI/1/bM3uTz+9v/jN8UcmnakakYP8Kgf5epD2j7gP3SNrtFnh&#10;5Mt2PpPdblO/nk+NeSLT1GmladBHuX+c9/Mw3Av21f8AKfc2OqKpGaOTBbE6s23T0ysdP7k228HT&#10;tcXFiGHPJ59t9VubPTOUOaySOTz4qyqhUi30AhdR/r+ymPnLnSZfEk3S5KGuFkII+2gH+ry6kvYP&#10;uj/ds2yJZ7bkLYpVGQJNstLhxQnLG4ilrwr9nQWZP+Y98+M1RSS5T5b/ACLZEUQtU43trde2Vqah&#10;ybqafbtRSKEP4AUXH5PuF/EMlOCZ6/ISKVblq2pdg1+NQldvrY/j2TX++7zcuKXk8prnVK5FKH7P&#10;8Jr+ygwtvaT20sp1Xl/lfZ7RVyPA2yyhoBjHhQIfP/Y9Aozvyl+RueE8O9PkJ27naioFPqgz/Ze+&#10;MvFVCVtEgg+8rpAQgYBiefrz7jjzyD9QkDFvW7MXBNzck/7b6eyye4WR/qL1mZqCorUEAD1z5evr&#10;0Nk27btp0r4awQKBVI1VFoOJ0gcQK0pw6BDMZ2uylcy1mSy9dlFCyCfK1U+SnMZlGopPOXNiOUuT&#10;+L3/ADwdIbqryTPa9yCPS31Jvb22jzhS0Mca19QeH7ejG1iKxvKFRVcdvGpXypnj+X5dR46uvk8j&#10;/wCae6aNQEkU7JYWaBSun6XPPPvu8aaghLBbDgggKQGY3/1r+2XfxSiynwy1aEca1IBNa4rT5kdM&#10;LFHNJFHAzRu4NdVKqQxCngMUo1M46kR0mU0SVPhoqyD9ueWnqzNp1xuVMUUaagSSUsdQAJ9R+vvo&#10;QagskLHWSwbn9I+oupH+9e34pxCXhuqMpGCfM/I+v2+XkOvXQvGJtbikixmoZq91cUUgjPnnyPUH&#10;I50yHwyUrwQ0Ypp4qeno+G8kfIknS3pDfjkEfUH3kChZHapHpIAV0LX1KOGuSfbEk0Yt1Tb2audS&#10;sQaCp8qDy9a8c9Ixc36MEtaoB+BqED1xTIataHyPXNKWrrxCYRRipjczn9ltM0cqgtBrQItiptfT&#10;dT9Dx74uAmuRWflSOdbfT+0Cx/1vdIn1kRSAChrig48QaD7elUO5GO3+mlCVqWrpUGv+1Ax/qr07&#10;PHNOtLB4ophHKnlsYI1KKQ0UKwabk2HBHF/r7wq0ng1K7yE/VDbixN7G1xf63v8A717XeHbyXhhm&#10;GnGGBOTQUrkitcCg+3JPSCW0W7uoZFXw3VWYtqcBypOkadVDgBaUofOpr11M4gungo4Ikdlmd6RZ&#10;DDBM1i0of0MADYxabkgm+k2983dWUkjQ720rd/qBc6tIsT7ZFtJBMVjBKg1P2H5kj7OHHp63254D&#10;3BitdXaVGf8AbFRSnp1hpKs1ECs9RRVUdOskUtVHHSeP1kLH445TI6BeLFr2P04494h5gTH4GIkB&#10;Dvo9QDX9SlueL/n+nHtc/wBE0QuBcKKZEZbNV8iAaUYjh6HOejSb6Axq87yfJS/aT6EKSKEjIByC&#10;a5J6gx0/kljbSolx86NHWUr/AOSyJJaT/KF0qlwGAJC2JvqDXN8geGFNBRnvddTAAg2/JH+29oNV&#10;xdMND6aeWaU+zj/q9emkcyL4cEgiA8sfy+f5nqbJhp6iuORf7USL45rUz3aYKQCqLpsGN/ra3BsB&#10;7i6idLLIQNVtLNwOBxf6X/rf+vtbCspYpcBKaSQwXPn61OPlnGOnrK0k+srMysqqXD6VJJXhXFSA&#10;RSgoaDBBz081cWKiinhpKGt+4KUzTIj6UeTUWeoZAoJiY/oF7/1J9yghNivMiKpH7iuSDcED+g+n&#10;suM0kXxGqMT+Erw4cSfU1x0TRvOl0bu4fVG7EUCMgqPh+Imtamvp1H8dHUh4JIDCskjmcqgCCQKA&#10;JZxGA5Y24NyBY8c+8XmOo3uVPNyrLyByCyn6n6e30t5JkoY/LjqGPy4/P16EC2+93cVGtY/Dphg1&#10;CF9dJJNR6f5+uclDRU0UT0eSQ1iVCRyUMf8AlTSwzHR5oxMo9Ef1N9WnnT7zJVpJbWxNhYKp0qwv&#10;Y/qvz/QX59oZbS4hXVGtAeNeNcEf8X0w23XFqheZO08SQaj7P9nrK+GSJqiMIiyvUB0nmjWoaLyq&#10;wOsU6rqj1W1XBYX/AFe8Tglmk1FHNytrWAP6fSQbn/H6e0pu6J4BUEefEE/z/wBmn8yeeeCaJrRc&#10;xM2cmpHmKihoeGKEDgQeltjsVxRtTRyVNNpjSVmu7oyMfu2SojUFYxyRFybcXPuNJpUiSUkkkHUV&#10;UPqH6j9Pzx7VQyO0ZhtcV4ipI+Xn9vn/ALKqEQJELWyLLqFGXUSppSnxEnzbgf206cKeI1VQ1MFR&#10;UgjmWERzkU70rOWjjlZVRCwu4XUDb6nkD3FYSTF2EgaK7ADR6jYf2mPIP+PurILVkeQEOSPOig1x&#10;QZx9uOtRQWlnKTIkqyDKlXIQNxBA4UBpUdCTjcnjIqeTErjqSlq4KaOaXzuksrxBTqkV4kUSawLC&#10;MHV+S3PvjCsUOsHXZmBIXWV+v1XR+m/Nx7RX7XLhSSTx/nSv+r/Ljpu7nuWOq4csGrpOPz+3iOlX&#10;QTR5caoIsdDNToEj+4akSp/bjZY4atqogzrGLeNgbj6X99yhHl1KNEQIPCgFuOQQbH2vsGMEGkd7&#10;OCOPwk4HA0+f+QjpRbW9rJEgkd2L0A0OQUqaVINVwc8KYzXpK18ta8SxV2iSspqtVctEEjqYke5m&#10;jltMdFvqR9PceRGGgQOeQfIoJP0+l9RFvz+f9b34MSx+qFNPw04548a+VP2dPi3hSVl1NIycC1Cw&#10;r6UVeNBWoPAfPpUY6ppXjnepp42+6MZiatiihgQRhvHpjpYyzG99J0/69veNSJInuNJjYKoUyMPp&#10;c2DN/tx/vHtto0W5WrVR8kkCtPPNPL/PQ9KmiaK4jEr9ki6nZlSo9Tq0VwBx4/Pp7MtTReBadIXn&#10;kgfzREwwI0zSmOmZ2jj5LEjxuzqQbXYW44RHyyIQNWhiFUlwbngWFxcfQEX9qWa3hidjJqB+w/4Q&#10;R+wfP5dVuUhthrhlDqeJoppT7VPHP29YMrS5SmiaklpJMW9fRI7ywInimQ81GuelVyshYSSpJ+mx&#10;AIJPuU1oi2tS3qdbMI2S7HlCV5tz9f8AD6+0/wCkwR4xpwDqBNeHGldNT9lOOOmWlFw8ZtVCmgqw&#10;L1Jpxpq0VPppC+ijHTFTyZPKCSnjqqcxiEMlHAtXDMYqIBUn1VJGpvRdkBUkslxe9+MsjMP0BQAV&#10;DC6aV/1IH9of09o43i8Rl1HPEepHqeA/1enRfBZytdOBksRVaHv48W4LT5jNT6dKaiwbUsFLLJ+7&#10;ID956oWrIvJOQHqQjgvFewDKGJH5/HtrctIWE0zqi+nWqgNZrKB9bg3v7UzmKJhHbRVY0rVxxp8g&#10;OhFHAQPBhtFY8CDKCKitfQdCtt2iMFKtXFBQv9zIZko3oa4QTRo3kM5NQro8TIQyo/0BsCPp75os&#10;tOlgs06XLh7qGbixEi2Jvb6C4/PtgOL01eeKBh+FlbT/ALUg5OO4n5fmW28dnLBoluNElSCrIWC/&#10;JWWlR68fLrnXx4iWpYjESh6mlWmmTH1hLUyiXyxmOSW6rC7M1iEdl0gCwtbxljTSyraUlplQtbQp&#10;FtINgLg/j3qRJiaEqEUULCvcR5jPA/F/h6u8V4VZahYFAXWysWYjFVAbgaVApUDieu6Sh8/3lLNN&#10;kKqnlanx7rNBT1Bjct5WNbcszBYyIhMAPUC1jx7xLZ/3jDK2t1I8U8brpYG4PAtzz9Pr/re6hZEZ&#10;VWQUNa4PlT1+0/Z+zpK/1ATw4p1WnGsbL/hJr+X+UdPlVUU0ENTho6qgp3w1CqxDK4qpgYTqgfWf&#10;GTqIRQoCOfSQbKWKjlJJO8Y8sXj/AEoC8UZAjA0qpdODf/Xv/X3WFLa3nbwmVZGJq2a1qTXjSvyp&#10;+XSuCOCiol5pYjuCkUJpniCePUVaGhkaJaWsrs1j6eiSq/hlHl8hHC00irI0sePrT5YFibhgx0Ec&#10;K9uTgaPUD64UKMPGiLIrKdV9JDfT6fW3Pu8shLECpbzbyPz9fXph44o2McYclvickaTTgeH2/t6f&#10;8ROIHpZTR5aqoqmmnesWrqaGqhEf2viE1PND5FZrkN4lkJQ8sBqA909/zno5m+NG1ck9K8iQdnUV&#10;IDIUkSNpcNUKdTsAVKlSLgjm3tfylNG2/NYV7ljZ2pw0s2CPt6x49x7dRzjYpE1R4MtSOFQ7VI+R&#10;Jx1sJfyaKWmxtR3LTUtTRTRZDb3XdeEhpZqSqMsNTlRNUTq7lWR1ni8Z0huDc82Gqg9bNRTTySMZ&#10;KaZmglhYa0dGPK6D+V4Or8/j8+58iQ+GsijJoK+gHp/l/l1aK2juYlSMUkQagRxqOr1/bVNLFSyM&#10;sPlSFrSp4nciVGHoIUnSODe1vZoZFkojZIxkCv7QB0YxLJdIPGozLg1AwRxyAD/P7eve+YyVIItM&#10;gllmbT4zJpICg/QW5v8A6x9pi3hnGlV/n/h6aO3zliUKonnx4/t697c1/huRBLNLR1cSETsv7sLa&#10;R+2Gi/UGAFuGt/h7e1RyoFA4ZpwLDyKmlM1rkHHSNvq7NgiqJYyceR+dDwp58P59e9sVRRa30/eR&#10;vLZWimQNGQVP6SZgL/64HttvCDAkOB9oP+T/AC9GsN1pjzEQvmCQa/s4ftPXvcNpi7MrMGqV/bSQ&#10;SemRgdJWS/5P+qP59tN4Uxqtcf6vt6VCMYdRSM5I9Ps+zr3tknSoIkmcMCrlGCPq0f1Okf0/r+fa&#10;F2ljeqnA9el8bQiiKK19eve4RqDJFNE0rNp0iMMuo2AuSLWsePyfaN7tmJEp88ft/wA3SsR6XVqD&#10;/UOve26JpuL2fgqUDHUtzcMQfp7ZaeJRxyeHSphGor173ykkkgVNLXtpGluf1MLi6ke0PjSSEqxp&#10;k8Pl+3qqKsoz173lLtOjIdCkqCBY2P0uPr7cEjDt4/b1RY1Rqjr3uC8ACDQOPoAb2sD9fbPiowZT&#10;xH+fp8SCtSeve4TwBORe5PIJ4F/yB7QsJcsQPlx4ft6UpMSMde945guv834HPBsOLrb/AA9tldbh&#10;jj7OnYiSCa9e98EJFtRuuplAAJ5tb1H28lVWpyvVjnr3uWxMkBRI9YuAGN1IJb8gm/tSIFYagCx8&#10;lHn/AC9M/l0xQJICxpx/wde9zBSFYl1mzg6Tb9NrX4Ht5IzGA7rpHof8PSbx9T0Xh173yWi86vZb&#10;Mg+h/tD/AA/1/fmgEiEgceqtc6GFeve2eWlNnYoVCg8GwIIv7LGgjL6R/qPRjFcLUAZ697hMqKp4&#10;JNibm3NuRf2mdQFJ9P8AVnpUHJbr3uKys3+t9BY8882t7LJVU8fP/V+zpQCoGeve8B9JNx9Pwfr7&#10;QyEx4PHy6uCOve5MFQyDSxBJtYn6AfQj6+1kN06JpJ45/wBX7OmpYg9D8uve3IVCjTo5ayqin66l&#10;NyPr7MheAdITAxrXHXvb7TB/tzL5LtGylEN1I4sQ3PPPs8sBLIjzJIBpFaH/AFDHRXMEMmgDFOve&#10;36lyTKiOlw2lGdPwrLybAn6f659imw3IR/qQqoA88/5x0WT2qaiGGOve1Lj8stSGWVUkja4Mbi6l&#10;gou3qPH+w9iODdFv18K6OoV9OHyHy/z9El7YGE64qg+vn1733WbcoMjeWlnWCX9WiQ+kt9P2/wCn&#10;+x9l248rQS67ixA1Nwpwr5fP+fVLfebmz7J4yw9R/l697RmRxNRjm/disSCNYHoe30a4+v8Arj2A&#10;p7SWxcrcxMCvxfb8scKdCS03CG8FFP8AnHy6975U0U5gGj1ITqW6tJaM8fVbe9pGy9reWetzyRrJ&#10;pkx9n+o9e9qjA1jxzRw04ZUKh6mfRa0ZcIYoy30+hJ+p5+vs7tJ2YeGwX5DNa4+f+T8+iTdbdHgM&#10;sxFeCr5k8a/z/l172L23saIWWVQEWzSElgoZn5dmZuL2/PtyedUYVGo/Pj/KnUdbxe+KDG3cevex&#10;Jzuao3xIgpphKKeKHzSR3Zamp06Y1Vb3soJP+v8A4ce7CdrrRA47Q2oj8gD+Q8vmTx6Bm1bbOm4e&#10;NOpXUxpX8K+flTr3uFjMxMKqIzkNJTRyzytddLNa4ikB+ukexHZyyLUzGpNMnzHAj7MgmlMgdKb3&#10;bo/AbQMSFQPkPUfM9e9ojdWzaOSpbM4yL9idh91FGysUqZRrcIoFwpa9iSbeyvcbQ23+NRgaCTUD&#10;iOPDoTbDzHcrAu23zUZBRGPmoJABNfIde9y9t0U1GY44b6nICObPb/VEW+lrfT2XMzzTBIiRqxjj&#10;T5Vr0n3q6juQzScKde9jz1vgJarPxVErsympjRzKCboX506uBxyPZ/tkDW8niOSaGmeghcSiZVgj&#10;UcK06973Kf5L+O/hlTuaghHkSbYVbVSMtgglXNUEgeQgC4AIUH8XsPeFX955arb+0HKu7yFanehC&#10;pFcCayunYCpPnCp/bjqf/uZzTR+628WYVljbbXY1JNWS8gCcSR2iV6edCfn1T9/NExUOex21nLo9&#10;Rt6iy+Vgo3WNmm11mPx0io2ksLiovYEXIBP6bezh/OAIm3K5kuQ1HrbgenUrEjj3zc9qJZGn8Nzw&#10;Y0+f7f8AV59dH5RpY1+fQM/AuihjzVDJFGFLeHUAqhNd0U6AouBa1ufesRTOW7Wt9Qcha/5/zxv7&#10;y3uGIsS/y/Losftnx69Xu2tR2/pDb/k33tEfDBAds4wm/NPCLfj1RqD/AI/n3iD7jzOLpwPn/Lpb&#10;Aay8OqB/n7TxyZ2qLjVpnkAvb+3MxN+P9pFvdmSxJojb82A/HF7nj/be8XdzuZVkKA46EEOIqDom&#10;PXOKo5k8jx+pm50rGB6iCR+n/D3zNOGPpUH6fX/H2RreMo7mp14/PobZcVDq9EKMiqo1OAT/AE5I&#10;Hvg9GDYaFtfjjj6f093W+IzqP7etggHrqLF8oBTQkMSvEYtbklgBfn/b+8kdKiH9FgOf+JNre0rX&#10;8rtXVnqxqRUdKGXb8C0o0Q6lGpvUFvbkmwVf6mw9y1plaIDQoOvkgerTbi/sxtr11f4jkevVDQce&#10;gK3ZiE+4P7EY0y/hACfr9Rz/AF+o94jSDUf2weQCSPr/AE93nvSRUuerDSBxp1k23j9LxgU0drep&#10;ihJuWLKf97/H+w94norWKxBvxcg2N+bj2jF6XOlnP5HrYI9adCMtIlIvkWJCx9B8iEgg+q44H9B7&#10;4ilckhkCqQfp9Bx/iffpLpUAKmp+fXjp48epVHTiqlcMigadRCABV0qfoCDa9vfUcKK1jf8Asi54&#10;492iu5Sw/wBWetNwx1G3JiaE0MzKmryKeWVPpZtVvT/h7D7smIDBVjoFsYwDf6adAW4/3n3K/J9z&#10;rlRHJrnh61J6K7oDJ9Oiu4DFCn7BpHjgQRmrXlh+lSoBPH0PB/HvV2+eTaM1kfrb7hiL/wCEljc/&#10;6wHvPL24f/EYyKfCB/g/2eia5zFXz/4rrZy+MC/78THkgj/J4jz/ALVHrP8AvJ9ko6XqUFUhJ5DX&#10;B/2P59zK2oxDHHoM3KtT5dD3uWMvj5gPylv+J92DYCrQU0ZLWOlePx/rAH2TzuwOkAdEs0al8Dop&#10;G4saZKmUnVfU/PFuG+n09rKnrVBNyOOb/wBocc8+2qhgBXJ8vLjjpO0TEdox/s16DyuxL83iuByC&#10;Rc2H1F/b3TVUb6fV9frYix/HP/GvbwuHgXuyPn1QI/GnSEyOAaQvZL354+o+lieP9t7UVLOlgl+P&#10;8QD9Ta5/3r20161fEr+zq4iZu4/6v9X7OkLkduyWKPGSvNz+f8fx7eYCr+mw5tccc/g8+10V8Coe&#10;v+x59VeP+GvQW5rAzQSEgEBbFTf6244sP99/tvcTJYGGvjZTHquLf2SDxb2Yw7kpXSf8vWxIwGjy&#10;/n1HwW56/bdbGy1LKkbq1iWJFrMSDx+PZb9/dUfcxzzQ0/JVrWTVfk/0/p7M7fdFU6Qel8DGunj0&#10;efqzuyCoFPT1dUh/RqJcAfpFr3PspOc69rqCdrU0gAYj9BH5t/a/wHs0Tc4TVSeA/wBX+Hpb4Guu&#10;MdHBxO6KHIwJJHURPqF/1An6X/HuDQbZrFfmF7gj6rf/AA+nsxg3OIKoVqV/1f6v9Q6o1ngDI6l1&#10;eTgCkmRALAnkD/efYkYfb1S2kGAgauboQBz+Pax9wBXtNRT/AFZr69MtaMCRXoPMznaWO7CcKynk&#10;h0twvF/r7Udf1mcxTMrUurUgH6Dzf/efZdLdxBTqP2/6v9Xy6cQCPtHHzr0l6LsymxlSElq4yik8&#10;F0Fv9cn8f63smHcXxxqj56mjx7hlVmGiNv7NzcixPsplvIkAoeP+X/V/qPSsKCOOehz23vHFbggV&#10;oKqEycXXyJ9SL/g+6/8AcWyc1tuukjkpZl8ZYX8bDTZuef8Ainv3jRlQSf8AV8uqNH5jj/q4dLD2&#10;IHXe88zg6uFdcwVXUaWRiOCL2II5t+fbMoilWh8x1ZQ9akY66IDAgi4PBB/PuyfrLsGpydPBFI76&#10;mVANQNzcW4ufYT3Sxjyafs6uUYnt6SuYxMLXmCj/AHiw/wAbf77/AIj2Z3HU1VXxq6K/IU2CsRaw&#10;H9fYDvYVhJNfXqpjkznpBTVtPSv43aMWJFywB+vFvc6fEViJcRSmw+ug2/2F/ZSGBOT/AKvn00UZ&#10;ePWSHJ0bkWkjP45cH/km3tO1MU1OSZFcAHkWIFv9j7fUk4FK9a1svTzC1PMPSR9Lk67n+vFuPcD7&#10;yIEi9z/ja3+39uhJKVkx04kxJo/UhqUGxRjb86v8fpaw98xWqt/pYix5P0/w9+MTOv8AsdWeRGHn&#10;1w+2P+w/wI99/foCQr/64PJ/2I9tmJwO8dJqk9cxSr9fr/rn6f7Ye4VTKstvWv8AX6/jj6i/u8S1&#10;Yg4/1H/V+zq0aaya9SUXQAB+P98PeFIFvfUCD/sP959u6QMkdPLGgr1k1Mfz/vXtwp2WI8WH0sef&#10;x7TMasa9J2wxp69R5ULqOLj+h/x/r7fKWrsQCx4AH1AP0N7X9tkfs/b1sMfXpqqKa4Pp/Nv9a59q&#10;OmkE6gE/i1/pf/E+2mBXhw6v8x0yTKY78f4ge3yHF+UAi3P++/r7b1Z6sPn0zTZIRkg34/wB+v0/&#10;HvM2KMQuDb8/1HHNhY+/Aoxo9afLj/g6sgGoHj1hXLF/0WJH0uDY/wCvb3gkona30Nx+Pp9LfT3R&#10;ZIY3IWv5/afs6WqAwq3UoVjsFZgoP+03seB/W/vnBQulja1uL3/Frc39v+PFTPE9bqF6iz1DufqL&#10;X+gv/sL+3qnkaFl1MbD8j6+9Eq61jH+ry6odWklemWph8lwyi7Xsfr9Pr/X26mvXSPUbfp4Zjx/s&#10;T/T2jcOoJH8x0gKuSWPUKLGh3VSCPpyOf9vwfcR6rWSAb/Q/Ui3P0Hu6g6QT516oVBOepS0ao3P9&#10;kD8D8ji9x78rSG5ABHA/1rf059+0ita9bCLXrnIIgApHIFwLf14+vvKXYgam/wBb62v/AKx92CH8&#10;I6uEr8Pl1E/aDHj88/g/7e1veP7eSW/JP5tf0gfU2/x96Jp1ommOs/3EMY+hBAt9B+B+SP8Ae/br&#10;R4+SMK3PBvyfpxzz/wAR71qDHT1aNdbUPTJkMnGQwBUcEf0v9SB7UkTPCEBsODzb/D/E/wC9+2nR&#10;QpPTkkSqhIJPD/N0kpWFVLcWuSfxx+T+b++f3yFgCSbG/wBOP6/j21pI8v8AP0nFeGOuf8OkKlrW&#10;J44FhYfX6D6+5K1yAE6lIJvc2sv+Fv8AjfvQQtw/Z69OwqC2o+XUOWgkBAK8f1F7/wBR9ffCWtR0&#10;YBlJPN/rb/A2PtpomicMK9LS2AOAHUumpC4KuosPzYkn829sdQWe+knj9NyP639rY3Jy3n0k8ajm&#10;vAdPNPBHFxpsBwDxe3tNZbGPW00qOofUGFr2J9P4/wBv7eSYK48uvGdWenl0psRXJRTxsrWAYHkX&#10;Ju3+t7qv+WXT/wDEqOvrYqW7BHY6RyboD+fYz2e+KlVH25/1f6vy6ZuovEX1/wCK6Mlt7Jx5CijK&#10;sCyrY2P5BsePdA3Ze1pcHlKuN4nUCRrkj6aSeAPcn2FyZIhWn+qnQUuUMZp0oPYOtUaD6j9L/wBf&#10;+J9mwiBwv+TpIZF4L173CnrFsfV/vPNv6e7RwnVnpouzHr3tnlq/qNX+wv8A4/09q9GaAdMSSqG6&#10;97b3rSLgP/tyf96v7fW3LceHTEk1TUde9wZK83/Uf9c/T/H6n2pS0FM9JzM4697wGvF/1f7zb/ev&#10;botARw6p40nXveN8hY2Dm5/x5/3v3ZbRfMda8ZvPr3viMiwP6yf999Pr72bRPTptbknz4de9zY6x&#10;3IBIIP8At/8Ab+0z2yKCRx6dWeua9e9u9NUEEEn/AGHtE6AYPA9Kq6hx697UVLUMbXI/1xe5PtDI&#10;ir8OelcUopUceve3qGoNwL/j+vP+wPtG6LXpWsrU/wBX+r/V+XXvb7SzGwF/9j/U/wCw9l00Y6UR&#10;tqOeve36CcC3J/3j/bey54qnozt2z1727RVQ/wBVb6/T88/09onhPEjowRyuB173KFSW+hP0+tz/&#10;AK/9fbXhUxTp9Zcd2Ove8i1Tg8p/vHuvgIfOn+r7OlIYHAPXvchJDIfyB9P6e2pECCo/n1cMRjr3&#10;uSoP4uf8fp7bqK93T3XvbVZvvPz/AMXf+o/50PtZ+n4P/Nv/AKy9Jf8ARf8Ab/8AWPr3v//Ts9Vk&#10;iAY69R4t6h+Lk2PFr+zFLZ7piqgKONccfy+2v+odJS7ySCyiCxBeFRUYxjyrkmv+fqpnLZKqnqKi&#10;qnqIq4MXaoHDOyyTSNfzL6gefoR7yEyE/wCovYLb68j63H+3+nuyJEoIJ1Urk/L/AFU+0dXiiEmo&#10;l9dK/IYxgfl/KtektUVFBLT6xAZYw51QIWQISeB+4BckfWx95C0KA3P7hFjcMSOLX+n5P+PvSR3d&#10;wQUH6QyO4DPpQkeROafb07a3Ezx+FKAE4gkip+XrwqemQrVIX0tCg1giAUDazTk3GtgG/Twpv9Sb&#10;399JfTG8YuCCbm1hZrH0v7UnwS0lrcEBgRTz4gea19fX+fV7f6G5SeyvCFoRpIBNRQE0Kj55yDXg&#10;a9MGS+5SSSpQOY1ezUsR8AkUn02ZFb6C3pb3kj/bcsoN2U6zc2BJt/ZIH9f7PutyqzW4jphSKepF&#10;D6gn04t/kpWSBLq2ENAFjICngSoByagv6cZD/pa5EP7uSVlFVUAvqVqWBku8YRtaqSwsPp9b++/F&#10;Hr8hUsxsf84R9BpA0e9QTstuIFoAtfw+prxp8+n7COaGhklCwjIwWJ8zwBIzXyH+XrjlMjkpQVMh&#10;jNSzIQkFPJpX9RIljP8Ahb/fD3xcsCUVPT/qhy2n88D25brG6+JI9CuQDwJ4f4CT+3PTs8vgyfvS&#10;E6icAHAJOfxUpgE9cIdMsSSTThqor+6WOjT4ydHqYC1+Ob+8BT12EfpHAJ/tAG1rHkf4393eYaCw&#10;ajedPI0+WD+XTy6p7P6pHo2S1DwJ+w59MV6UlLVyQU8cctQWWRWZIUEeuPUxLN5H/wAb6f8AeOLe&#10;+ckdkVkQFPoVRxqBt+B/t/aeCUSzaJiQ38RDU/wfz8v2dJrO5klkNtSk5H9oyHSeHbkUBJoR9h6y&#10;wZJo0qGer0ObhIaung8ZpxdjNJLEddgQB+kC5HN/rgCWPqCr/g2nX6v6EH2rlLD+wqwHmBQY/L1/&#10;z9XkN/Gg0KzGpFVUhTn5ClPInh060mSp6ylKTVKOfGZXCyS+AqhKgypotqtYRgG9rX/NumW4RALa&#10;mBuWsb82Jvb8ce2o5PBLSPRaA4Ga8PSufP5dJne6t/1TRHHFcGo/hxjjn8unGCRawyzwu9b9toSF&#10;KuGER0yONLIJItXp4Hpbm4BP09+kV45FTyjQxBYKbG4IIH9f8SfbFvc29zG7GOjAMBUeoIr/AKv2&#10;dWW9ttxtgJrYq6VUVIOGJqx4jFa0OaCgHTx9lPTU0FQkUkkkRjaCqdY2Vtc13iR19D6jeJUDXHF7&#10;G/vt5PGdBP6+ALXNyD/aH9f8fd4IFkGqM/BniP8AL/k6daG3eNe6hTgM/wCXqFG1RUiWompHLKFe&#10;SaxjSURSAyN9qBdQv0NuT/T8+8KNID4/VYkcGwJ1Dngc/wCtx7tNFE7LMzZUEjicg4zw8vWnVZVM&#10;l3DIQKKKVqMmpoD8uANaCnE9PZan+ynlhhpQZUEU0tKzhIo1kBLajpuQCNSo2r/be5QjCrcvoa/p&#10;DOqmQgXHHH0/N/ZXJcsjGsZkHnQGi/6vs6S3a3CSNLPCzxLxKkUX51B/wdcIB99JFFTukSCJVKJT&#10;zziKIHRJE051q2ocqyk6f6/j3AkeQSAMrOqMGIF+RbV9P8f9b2ZQKssQZKKWB8xjy/On5nrR8PWf&#10;oiNTUpVgwBIwScg/6hxFOlBT0+Np45SlUKad4hHDJIJFQkv4GJYgAaUsbEgn8c+5Kz61MUgKoASn&#10;pP1P0AAHJ9siNIpFe3ozE93cPL7SKf6uJ61Z2gupGdArSDDNqQAn5VIp0w5LCVCxSVqVUgkGmBhG&#10;ZdCoXAapeVWkGi/9CGsfTf3ii1HUsQ4sQ5JXlCfUCpIsT/j7W3DWzATTtRvIAE6SMA4BGKVxj8+r&#10;zTxQjRMwYioWg/sznuqBQitTRSf29YfDkIWhgq4o5I28UyFZHjNTOVWQOtSbl41JCrxcEWbgH3mm&#10;Ab9oRlHRmOr9R/wOpfaWC4mGqRX1KwAPkKfnT/L59FhO7q4ktZPEV8Gh0U8/xEf6q9YMdjaSjdcn&#10;V1dPNFWRR+OltGgMitpeIwi/jsfqTw31vzb36HzJKyebxgqUb83QqLqv+vf3S7jtHRbh01k8KcQw&#10;JAr+Y6W/T2sZ8XdUaVjQ0DV0nyJoTUAZ/wBnqRLWq9DJDT0TN9u61MWo+OIkkMJ3Vra1iFiVW5IB&#10;tc2HvHJGgk9L+QNbWWsAhP0ALEc+1cMwaEq8ZU+RArX7aDA+3p6GBrli1nbnQua4OPs+L+XWOGXK&#10;PCGleClanZzTU8T1EVROqgeSbQEJcC/pX/Yi/vHI0Jt6Qw+pt619LWY6V/1vqOfbBEwqFBqB9hyP&#10;nwwf+K6M4TOG0wrQp69pHnmtKDz8q8elBiKbJL+7UVZp3ZkRA6rBIwlhV4IvuHVxck3SKRdJJ9X1&#10;NuISMvGI2OmQXtqtpH0Isfrb34zFLc/UDA+VeOfKvy8+kN016XDTx1jU8cEAn7Kj8+pjLXtLkZCi&#10;fd0EzRsfGIlq2VdUcySAektchgsYBsL/AEHvOzhLr4pJUsAxBsRyLNx9R/h9faUxs9G1gDjiv5D/&#10;AIvpu5tZ3mV5LjwxUHSK/s1Cq/nWg9adRaIedmm8+PoMpeQQCtp1eMs0TSVEKK4VUkt+khtN7WN+&#10;PcRhrdLLxz9Lqwta172BH9fa+MhIpI52GKUzXGfStPL/AAdP3Eculo5nFEAOHV8NWlaMfTz/AOLc&#10;laSkhWogMsrzFknedAaaRnsQ0ItrilUG6A8Nfn9I99VEqMwQyDyaWXxKrKy+q3JHFv8AY+ykWxC+&#10;P4fYchtS/tpWv8v8nRXZxQPC86wkqv46gCvrpJDY+zoQtqQZCmhqPBLIsSTwSyVEsZqaOYeFiYqc&#10;uEVKhSeCzAFvyQPcd5FAW8i/hbSajIePol+LfUH/AGHvaxSuWEaN8itNP+28z/xfT9rFK7MPCcsa&#10;eGyUKedfEAz6U/23Sqo6eFmkkem1amnnnEGqOGDxzMqjTpJimZNDKpGlr82t74sICmoTaQQSLuNQ&#10;/IFx+D9P9791ea7hfwJlBNQCRw/KprgZ9fTqskt1BKYZxqkJowVW0/kGFeH+x050FI1dkFq6LFTu&#10;I0cxRfw6rZKg8nzSrotG8ZF/UQrn6E/iJJpeQKWkFhYBTbWG/SwNjfj274ssUZKrqJ8jTH7f9X7O&#10;l0LmECSRQw45AJH5ZI/Z0p8TSIkTSRnHQoJ5TJWPFPJ9vJG7meBjAQ0RDkr/AGtVriwHPNbpKEEL&#10;SKpU/ulNLjgER2PBH4v71o8WAySSCIkH4VNQc01UGfmB+XVpXe4RnjmWAEHT4aEGvkZKrkeZ01xw&#10;z1hmq6dkiljqKapMlQINVJVSsaR1kNjN9wgYrJ9DoL6f9hb3gq2aIK6RtrYHVEQGtoIA1aWAuQfr&#10;c29tWeu6JgdwQlKMR8VftUnFPlxHW7Bbtm0LIrEUqxCjV6YaNuGfT/Mq8RS45GkkqJ4Yqeomd4ay&#10;lqpac0hZC0rUsrR6imoOPtyg8lrkhQpONZNUUYMKKxbUzfv6h/qrG55/xv789rci6LBjpUGgFKGn&#10;l5Y8uA6Vudwa+ZLiRvDCFaARaDUcKAA0Nf4Rx6ejV4mmjyCpkpplqhDTos38La6cinqpovC94yxB&#10;ZbGw4I955Gi8oKSG62KqVePWSOT5LH8/hj7aQTRRGNlw3xcMelM1Nc8PT8+kFvAtnamOIB3YnUMY&#10;HkBXjWp4V+fl0wUUFRWUiT1KLIWR4IqmGop6808STnVFJjZvEoUqy2lSy/jm1veGap0yRK1kk06z&#10;6i1wFtqNjyP969uW9pE1uQASrY8x6cOFP5dUZrm1h+qERZaiuKZrkZpT/VTp3o6KvlXI1dIYqung&#10;d6NHSipoXBnqfItMxWMusnC+q92tYE+8MS6gjF3dtbl1BIOi/oOp7X/NvdZX0MY/C0qaUODWnqB+&#10;Xl1fcb6RjqEPgpIAK1B1UGcKSRSvmM+XSjrlVPuTFXUNKz0dPDG00FUIqevZEWvVRQm0L6ljZwbs&#10;dIDBbjVjlaRAZBpchtLwSIoIRTdG5I/2BA9tpHA8ggn7VbIbSePpUA0P206ZsYYro/SSVSOmrxFB&#10;I1HipYA0PqDnpQ0DNPEI6U1EUsVETHk8bmpZ6aSokiFPVxLRzodWgfrTUStyCdXvjcxK76irVRVA&#10;A72JjvZeeL8+11wyz6Yo1FIq0OBUtTyNP4fXz6sluPqvAtiWEfDy409aeg6ZsZAs1TTxztLUxYaL&#10;+JVbVFHTPLR0xiDNNqpZGkEBEimzJqXm4BvbKshVrt5JSyIdLhfRcWYAEWPFvoT7L5Y5mUtlFB9Q&#10;c/LTw9R07PHNNGTITCqsQe7VqYGhpQmmf5dOEVFiJ4oaOhlxMEqVNc7S0MdZTipSOojmppK5ppb2&#10;Rgyt5FUnkgAWHvijgyPf0ApqQOmleB9fT+R+ePe3f9ABckYqeOft/wA/TKwI0DfUMSAQFNSeNajz&#10;p5cadSZcM0IpZU/cJqGNc+JyTzSLyA1OIpFKLG5YFLEte4JuRfHKJZIpFWpI9JZVRxBLF/TSfoR+&#10;OfaFpLeO5RWjqSc1BpXz4A+dc9FtztrpKqwWhkp8TE9pp5mh1dLfAstMq1j46CNYJ46d6mvSLNUu&#10;Up1ASGSqppGjkEqp6tKjSPyfcJYKoCOTXGkeoiRi4mkJuCEk0G9vrb+nPsyjlt5axHUzfhFCAKca&#10;VH2VrwNPXo/hkhNsbaRXkcCqpTSq040JoD5VqfT59TsjksNBPWxLSyvU6DNTvTp/DqRYpl0x1lND&#10;IrIkt7qVBIcH0g6TasD+bxTQVvxDyZr5aZqPHb027OkhpqhWp6ypppaaGSRraRdjp1g2vyf6+6cq&#10;SWcXMzRmNknljIHehBVJW1YDEgAEYOaUAGD1jx7oW1xFu2131ukmp3kUisekKNBoKGpHHGerz/5O&#10;SCDfHYYX7opXbCimR5aj7inaOmz1EI0p5CqN6TM90dRpv6fSedP+pmqFlSmmiVnpliIAYfvQMSry&#10;Ag86fqD+feRlpLAYviw1fI/Knl1e3igKGdGoJC1f6JFCB6ivV/3vFkUWKOSGJvMiOJIHBGp4ywjd&#10;LXv6TY/63092a6fwvFUDWKAjA4/s8ur2TlyJpRpc4YeVaVr6Z697T/kJKfVQGuW/1Dcc8e0rTK41&#10;Me70/wBWOjYIumoyfTr3t9injliZJJ6cykKkVTEQA/AKrVRE6ma3Gq3B/wAPd/qS4EcYqacCRqwO&#10;AzQDzoaYxSvRbLG6PrRDQVJVq/noPwgedCRjHHr3uFLLPFPFT1tNNMh0pDLGriUMf0tFNb1D/A+0&#10;ck5DhHWimp+JaY9aHp+NIHiMtq4Q5JUkafzFcfl173iyGNERFQ6SwoG0GeWdVkvfS2tYzwfqSt/6&#10;ge6uSwDxtVPRa/l8yP8AJx6ctLwy1iRlc/wqDQ+lCRkfP049e98I6eBlEkdU1SpBS0MNQiuP8XkI&#10;5/xPt5Vp20ofmc/s8+tvJLG+h4/DPzYVH5A1697a62jFPeSnvd+XgYBmsxF/Qx5t/Xn2X3MPh1dT&#10;qNf9XHpdbzlzplPDz/1evXvcJKVjCZbFLgkN6mcfnRb8e0nhKVLj4vLpQ036gQde94LRlB5Q/wBL&#10;XsSwa35t/j9faU0qQePy6c7gxI49e98IpGjQoyrIS3ocAgkA6fqePqPr7ZE7EGuKdWkUEhxjr3vm&#10;7AIzOxUhB6bX1H6k3W496RKnUcA/5eqKupu3h1720yMWINxcg2BYAXH559ty0jPHHS9KBeve4zld&#10;QL6j9bHk6CQf6fW/092RlKVXJ6fU6Uxx697kwqFBCgk/qIF+D+b/ANP9f2pFCtfLplyxNW697cKe&#10;QhibAPY3C6SnIsL35N/8PatCYiGjyP2eXSWZanJ697dGPmAI0DSAOQeGAvwB/r+7vJJID4vw+v8A&#10;qz0i/siQfPPXvbziqQ1hZIgpnUFQoB1soB9Vmt/T2YW0alMcPX06L7+f6fL/AA4z6de9tmTw9RTy&#10;l2ifSy6tLW5Nzc2J/p/h7QXMUcLHVw9Rn/BXpTZ7hFKlFapBpj/P172l6mkYtqCWBJB+gsbE2PPs&#10;kuYdXw/8X+3o8t7gBaE9e9ss0LepVvqB5ta4/wBY3v8A7x7LJbcuvb5dGsbg01Hr3uI8Ml7n+g/I&#10;N/aG4gkDUI6fDKTg9e98dJS4dRa1/wDG/wDZII9tIulDrHWw4I49e9+8jKqs1ySw0m/0swuR70rE&#10;JQ8a9b06xpHXvbsKl1mjjkl/ZmQtIblbIxuvqHIP5+n+Hs2hunilAbC0r9vy6L2hUozqO5Tj5nHX&#10;vb7T141pMViVZdUUqEngSH6LY/W3Nx7FNtegnxF8gcdFctsNOlSTTI/Lr3t2x1S+to6f9xIWtf8A&#10;wFtDHV9Li319nNldrK+hT8Rz9voMf4PXpFdwjQDKaFvL5+g9fsHXvajjrdURMTglkISMAlldCCwD&#10;f8b9iO1vmpqUEgHIrSh/lX8uiaS1o/fgAiuf8nXvb9R1cctOKXIQLVI9/Ir2JRL3Cq/Nvr+D7NHi&#10;tdxUruBDCtRTB+wn/P0UXVvIk5ntH0FcjjQn7P8AP173lbayaGfAVw0Bj/uOnb9wof1BZfowH9m/&#10;PsM33Lk8QMtmS/rjNPz6bXfiX07rEdR/0QcAfsGc+vDr3vrFURp5mFbC1HHGH8vmMgJ4H0Cgk/7b&#10;/H2TKRFVytCvGvH169uNx4samBxITwp5fKpOOve1p99DJHBTwVDUlHFxNJKH11qn6KAQSq/ixAP9&#10;fbE00bO1e7VwI/B/n6DX0rq7zyx+JI/wgEUj/Pgfy697wR1/iLvUSj7dZxLRw/QE6dKLqX6qNJPq&#10;/r7ctZRrHh4IFCxzXjn+fTjWmtUWBaORR2P28fzr5enXvciPIwwmQeXyVFQCrPcgBSwZmdP6n6XH&#10;49nglcoGj41GK8B614en7a9MyWkjjC0ReA/wU697V+3czC1fJRVqeSkrlRHUGxVfp6T+CD7NUf6i&#10;EW7sFr8ROaDy4V/l0H9622Q2q3Nq2mSKpr172JdNto42s0qo8MoHiqeFjRZDcOQT+bWHPtGIIrSR&#10;ImxXNaHB9P5n5dBhr439qkoOTWozgjy/nX0697Mb1ZtB8hX0QD6KQTREuVZizOShU6b2t/j7OAiY&#10;SE6v9n7evW0hXvIGqvCnXTHSCf6C/vcM/lJbPrMJLnciad4KR+v6qgjSQqGDPmMZMmq5v6lB/wAO&#10;Le8BP70jdbVfZ3lLZ2b9SXeZJlFDlYLOdGPCgoZ045OrHA0yP+5fcJe+5m+3HxmKwCs4+EeJdJpX&#10;7W8FyPkpPmK0Z/zFt5JkO0MFteklWQY3buWrK8rKoKS1ORx8NNFInBsVVz/S455t7Gr51B49u5O4&#10;t+04AvxpCsVNh75xe0kkbzR5/P58Oui85WpJ65/BGmZM3S+i1pVst1sFLoRYfji3vWBoWY9rkD6f&#10;fyKOfrd2tx7zBmZW20/6vXovVA8uo8K9XgtxSH/lkf8Aeufe0r8Jwf7t4sH6mnjNrcAlPT/t/p7w&#10;690iBK5Xyr+z/Y/2OjGNKSYGKdUNfO5WfclX6FZTM4F9B5VwWNj/AIXHuz8ECBDYXIFjb/G/vE7c&#10;qmcg9G0SkgA9FL66VRTsQqj1r+B/qh7xlvTwSrfnT/tv9b2VISr14j59PeGK9DnVUMdTTIFOmQAW&#10;C3AtYWuCLe/auRqYf1+l/wDjd/enYhSVHVfDPl1xosShkTW7ALcgEfS304IJv/Tn3mv5Cuj1WNj9&#10;R+LD6+0Ckq1Xx/xfy6sFKDPSseFVp2SM61CtpY2BJ0Nfhv8AE+5a35te1yf+KezO3+EdMfiz0X3e&#10;Ok1sgGmxmJtYcixsbe8MhsT9f95/wtz7fcVXq1K8OouA0q63sAA305H0On6f0/3j32l25uT/AIcm&#10;3P19sEBcY601B0oKmRm0gfpDgggX+gNifz74TggC30v/AK3H+I91BU163GQePU7GB3cckauCxsvp&#10;uVJNvx7iKNK8n8n63JsOR/vXu0bs01OnJANWOlHnqSGDFSMpDEo0YU8+nQz/AEtb8H/fcew97KkU&#10;4KtIPFm/B+giU/T/AG/uVuTFbxkHnT/Keiu6jYggDPRYsSmnfVJdQLVNO30H6bm/+8D3qz/PeRTm&#10;siVNw0z24PJ13/PvP325DCxRTxAHRVOhEVCMjrZI+MqkbCxptb/J4/8ArWF9kX6ZJasB/wBrXi/0&#10;4+nuZZG/TGeg3Owp/q9eh9zf/AKT/grf717sHwPNPEefonNj+F/PsjlLgkjOPXomdSTX/Vw6LTnA&#10;hqZAbAanP0/o3+HtZQ2LWVuDYDg8/wC39sKZNId8U49JhFKEqw9fPpDVwjAdQA9gbHjj03v7eqVH&#10;twD/ALAj6WuB7tJMlcmv7eqFsjpLVSA6uAL/AOA55+h9qeiS/wCSeeeTxe92/wB69pWuCpoBg/L7&#10;Mf4ePy+XWtVPlXh0iMtEvjLHSG0txwfx/h/h7V9BAG8YuRz9eb/69/8AD2yt3KDw/wAH+D/iuvZr&#10;joKs7DCsUjNYn6Ac3ubfT2JuAwa1Zu3IJ/2n8m9/6/7D3V72QKKDP+r/AFen+R9YAaaxnopPY27o&#10;MEJpvJHHYG9wbqoQL9bc839rabreGup7GnDawpNxY835/HPtldxdW7zSn5/4K/6vXpYiLG1R/q/w&#10;9Fni+WVPtnJAR5BfSxBtIqm6WFiCLf61/wDbewo3J8fKev8AIy0ylnNwFQixvxYg/U29rE31omAB&#10;NB65/wBmg6MYZBpBPRuetP5gOKSKniqsnCGFg4edQQOBc6Rbk8D+v19h8nxw8Uv/AAFABYgenj/E&#10;WB/24+vs1t+YC1c8KH/V/qp0uqtKjob8h89ttNSh1y1NqK/2Z1Nx/sAf959qii+P6RhCKa3r5PjN&#10;7BjyQT7eXmORGYMcUxn5f5+m3VM16CLcHzxwUoYLlYAQDdRMgIGn0i2nm/1sPa6xvScUQUNEBpsP&#10;0nk/m4B4P9PaSXmSSpoK1/1eY/bw6KpaB+z/ADHoCtx/ODGSa2jy0ZLH6rKgCsAD+Rc/7C/uLuP4&#10;+4/J0kqPSqTpPBQG5N7g/X/be0j7/JIQT58f9R/2etxvpJB4fl08dW/zD4sRlVimzCGNZVa7Sj9I&#10;sqgWA5uPzb/Xtz7Ip2h8KKXKzzy0+OVrEk2hVhYkEc6faqDfqYl8+HS1JI2WhpU9W39W/OrYO5sd&#10;TffZWjErIoZmnQc2+nqbn6fj2XRPgvU085aPHsAGJBEA4IN/6ezZd4Sg/wBX+r+XSpIoaAk06Hpf&#10;lH1g0Ydc3Qngn/gVFY2/pY39jfsT4q5LDTQ3ppFVWXkxH/YfRvaG53NXB8+qSeEma8ekDuz5b9d0&#10;tJL4c1Qs2h7aKhTyB/W1vZ29m9ItBTxrNGoNlsGjYEhhYDj6f7f2Bd2maQkoDjj8qf6vTovlnyAP&#10;L/V/g6Inv/5ubboqyRYsnCFJOgidTcgm7cC/+v7XFf0zTrCx8SggC1lcnj6/Tj2Hdc3GhNPs6aFx&#10;q456R+3Pm/h62sSAZWFzIQFGsi/OkfVR/X/ffgtXYvXseKSdgoUoptYGxNjbg/19rYJnNARx6851&#10;0IH29WBdQ9uQbxiheOUuHIHDA8fm5A/3r2UrJRvTVMiA2u3HH4B5t/vXs3COy1PAfPppwScdG0pJ&#10;o5okf/VKPoCObe8aayBf82sP6+6gscA/z60FY9ZW0r+Af6cD3yET6j9eebfT/Ye/MGwSettGwoeu&#10;OpbfQf61veVoZAD6T+m9/wCnH9PftSgCh6sDoofPrhfn/C/+8X9xWmeO12+nI5P+xuPe1c5BHVvH&#10;+XWYRhvpx/sf6/6/vuOrJNwxN/6Hjn8H3pi2QR02ZScU68Ybc3P+39utNUksATzb2yygUPVPn1Gk&#10;juCLDn82+vtY4yoAt6gLgX5P1tY3/wB49ssAR6j/ACdPRla92R6dJyvgN29JuGYA2H0v/T2uaPKx&#10;RKNciciwJ/IHH0Hth01t2rTpwhJDSNdP59I6rxsr6rAt/W3B/oD7z1Wfpgtg6fT6/wCFre2Fs5fE&#10;LEYr6/7PShYVUAnj11TYqULbSQbC9x/t/p7Z3z8C6iHU8f4nhfr7dNrN5L/Mf6v9X7XcDp0TElgA&#10;xb/kk/7G3uI25ohexBJP4a3+xsePbq25QDUKY+3/AAdNvIijPHrMME7k2JKi9rqR/rXNvceTcqEf&#10;W/1vdvx/sD7uENf9X+bpj6j06yLt8j6gnn8D/io94P7wav0ngW5ufz/sfbixLQlj1eNxkv5+vXNs&#10;KFIBUg/S/wBP8Ofcylzp8gGoW/xufzf6/X3WSEMuP83+rPW5Qki0FOsEuIUKSFN/6n1H/bH2qKTK&#10;KwB+p/p+Gv8An2jaOvacdJdFToOP9jphqcey34B/obC4ueBf26w1Cm2n6ki4PPH+F/bukn4uH+rj&#10;0rVKkE4A6YZ6cpcWP1uP+ND27UjrqVmsLlif6c/i4/23tqVTkL8v8vXpk1DsFemqoB025B/2P9R+&#10;falp5Igg5tb8H/W59pKlT0mRzG9aV/1cOkvWU80j8c8f8SfeOqmVgAjAkE/S/HI+v+v7spPAjj1d&#10;52Nfn1koaNkbU4IsAfqOeLE+08WkEnH055ueR9f+Re3OIzx6YLFsnpUhYvH+Da3++N/eXzMB+q9v&#10;xYg8f7V7cVccOP8Aq4dLIUoufPqE8aahpS9iben+vHHv33RIsLG/9q5v/vvz7qI6nOOqrETJU4HW&#10;RoAgLD6gcjkf7xb3yWUkAn8cWv8AW3HvxAU6acevOFjbScg164hAVuDz/Tn/AIp7nx+ORbMfqthY&#10;35/AI+ntg1U1HSagrgdQ5fKjAg/Qj/eD7BrtfZdPncTVr4FctA4sLk8Cx5P/ABHs22250MCTT/Z6&#10;UxDUhr0Jmw9xvTTx08rtpLgDUbDm5I966vy26mlwuTyNRFTELrkZbIRYeo2+o/2/uVNhuQyjPn/m&#10;6INxtwDqH+r/AFf5ujExusiK6m4YAj/Y+6qc4slHUyRFWAVz9f8AAW9yDAA6g9BqSiP3dc/aUnrG&#10;/Jtx/j9L8H2YRW4PRe85UmnDr3tqkrD9b8/4Ej/e/a5LccB0maZm4de94Gqr/wCF/wCpvf28sB8u&#10;myxPHr3uJJUNZgbf4D/C/HPt0RioI6TTP3Aqeve4LTtfj/ifbypjpnxG8z173i8jH8kn3vQem9ZP&#10;E9e95Y3bjn/ffX3UjyPVlJrTr3t4pWva5/I/1/aSYU6UowqOve36mJJAFz/vfFvZVcjHRojahjr3&#10;tTUqMVFiTfj/AAH+JHsukKgUPSiJDq1de9vsELEqbE8X5P59o5GTTg9LFU0697fKWJ/8fx/ja1r+&#10;0Fw69K0U1697f4Y2NgD+B+Pp7LJGAyejCBHXJ697cooX4BP+x4/2A9pJJUP+r+fS9VavDr3t3gp2&#10;vyDa178f1+ntJJKAO056eWPUK9e9y1pOOQf8eb/7Dg+2DOD8PS5IxXt697lxwgKAL/T6WseP8T7a&#10;ZtbVbp+OLuq3+f8Awde9uMMQI/P+va3tiQ07entJHHr3tu8K/e/U/wDF5t+f+efv7U6v0f8Am3/1&#10;l6TU/W/5uf8AWLr3v//Us91lZAjKQVFxdb/Tg6v9f8WPs2SHXZkwyA1xxOK8Kf7P+z0qu4bS8jM8&#10;c6Kj9oKmjVOcE1HkfLqn+eJEq2rpYXBaR1lVHiMc5H7towVHqXWA1l/1re8srBX1WA1kab/TgC/H&#10;+39sWkUhiEDmpWtSPP8Aw/5uqizaOzSOBg7LWpHnkkH/AD/OvXGoeKbXPSsRGvhLwkJK8ZklMTBm&#10;03/s3H++tiD3LMVuQ1vSb8WJ+pH+39qyKKsKkDFc/kPXpNPbxCZI2KhmTUQ1dPEDAFDXOKn7eoVd&#10;QyCOSpNVJEhjESCSBk0szA3cqx4sD9Le5JMjKAgHPpt+VJNibL/xPthWt0lrMTjNR58CONet277f&#10;byaLk0C5qmAeBxqr9nHpIPRIHmEqTNqRnRnLgSeN9B0ggG3HHvlFZRZQXYrZ1ci1yfwbe3Lmbxcz&#10;EIte0qD/AJz/AMX/ACfvCZqGQiJWaqFVZqrQ8QD/ADwOm+qx86yM5jkVVZZIjEOVRlPodiL6ufwb&#10;cfS/vphyWJKm1tI5Xj/H3sTjSsUYBUZBpn9n7R9meltvEkYGdamnEEDjminI/M/y65xUVXoDNTTy&#10;Xm1DyuusXUtYBl4/w98rFdFmLalDMf8AYj02/pf23LIkiOCAKGg/Yc/s6pJNa3kEsVyoojUUCozQ&#10;+vyr6dccep+9MjUqJIHMYjkFtKm92Z2VkJFrWK/7174So7Xt+ggW031Cy/Ugk8e6W09vEqtIe/PH&#10;gc48uiuxEVsVdCRp1dte2hYnOK18+P8ALp9hSaolqYKemSWRZBI0zBZIGUm5gp5EVLPz/Sw/AFve&#10;KWEhQEJY6wTYn9IFj+f6/wBPbttd6pGeUgLpIFfXBHpmgP8AP8jNZZLh2LyBFIOliPxVHAimaV/K&#10;vTlT1ahElqsVPFUxQ+hWp0l1nykEI5WxSwFwwP8AX3wuiAIzsDyLEKTyb/Ug+3yJpnMkShhjgWpg&#10;UrxHp+3ryxyNdfCruKVIZ9OAKEAOBwpXyrXrsQG/3E1FDGrSljJGYgkIlJtTzU8YXVcHgj9P+w9+&#10;KxlQFdv0lw1wSLcfS/8Aja3tMbuRZwXVTqNDUH/V5fn1q/eR7hXmAADCtBQHB9Sen+kx1SYaiaRH&#10;VKR1gihhVYFl8x8kUcwCN5GAVm1/SwP5PuPF431mUsjRhvW19ZseNXB4/wAPai/P0ypLbqAJCAcY&#10;ocGlCPStc/Z0qu7mx0BolAI4ehPpj5jp2pWyc8qY1ZzkaYSI9PR0cqtTQ1DRpIGXysF1E+iQqq3F&#10;1P8AX3kSZU4cMwC2XhSQ9r/Q+0clpczUlhbSBUt6U/L1+0/z6QTWIuIxc+J4deNeFPl8/tPWdoqR&#10;GnpjHSipqZU0RLLPShkuPNFJLJHa4tf0kj/X98HkSy8MkoFwbhSTe4Hq49uirORhk4fbQZHH16TJ&#10;ayJI+hhJGBXOQQBU8KedR/qr1ko8XXwiolbxy0TzuxigppJlpPI6gzWpjrYqoHPjW/1FzycbzHQw&#10;Jdme2q2nUxX/AFNxYe/RRuZ1GlQo4A1ofXzz9h6tape3NyPFKLFFlVbVpJODUahq+w/5+nenxdCh&#10;8sTwxrDdvMFkMFEkvMP3SB0lkB5Lcix498I3VjdSxZBf9d9NubuGH0HtXc27LKCAKNQHyGaDtpiv&#10;l5549KZpIVkcyJGZQCSxBCtjAUKQMLRfPIqeozyzwYyZK9YUillm8KLRnyVLxj9oRTQyFrS2BUH6&#10;Ai5uL+8pnXhyAttQYE8X/qNI+nH9fZZHZAyPGK04gg5rXz/4r9p6JY7W8MUiwxIEJ1Fhq1D7Dqpx&#10;9QenOVKxKeCJJZKuRvt0jCwBlhp9NygE7k+QX9WlW+n0HuGpJeVwSRJawGj1MF4B0+zzR/isSSKo&#10;YE148NX2+nzIH2dKleN41VEBCcePAcePnx/1GnWCr+3Spip0llVaFeagvUsI4ZAJZhHHVJ/qy+q8&#10;dvrpBFrzEUrHrDEsxvpPq+nHFjcf7A+yyWQSSGGgAp5Y/wA/+Dj0neaOR/CU0r6dNs1lqIXnjj8V&#10;Ixj8kaiMES2aIuGjKtq/N14/HvKJIZtayM3lC3RdXjQhUsusm+o/4Aj219LdWkaMgrGTRiw1HJzS&#10;lNPoCQR59We1vU8KnZFWkrnvZqnhQU0DSQoLAjz4dRZGk84q6WnpxBG7KPtYldoppJNRYBwAEDEl&#10;hz+bEe4cqMTcMq2N2UkAEHlF/PI9mNrNaH9JwDXC5oa/bj1/n0YSyRpCI7Qaqcalh+3QVr+fTrC9&#10;VAjSpBXVGqNQsq0zVNjAoSrqfG1iYpCRoCngfW/vipEukldAQ3VgTyVbnn/Ej6W5/Ptq9tlgLJHU&#10;kjuqeAI/b8Pz+zFOqQw3BhlLiiSKQKV4aSDlmJ9fPH2dOVBXVNGmtpoaiOpRYRRiBCVWYF1kMTKV&#10;VVLXMnlDKb2sB7ziMekkHUv0MYYE/nktx7TxyRpGVZ+3zBpTz+X+fz+3p60Z4YqQzDQnxJJlaHhS&#10;mk4ofP06gZCrraiapSlpwBVvrYzzx+jSLSFRTm+m36f6fkn33MzMWdlIY8ONRWwt9QOebc+2o2SM&#10;KkXcB8PzPkD6iuKcM063FdRJKmoAhSNOkVqa1A7q1z5cDw6y4mjGowT1NoQS4mNGlUVAbW5UyMpt&#10;wQbX44HPvAJAEPotq0qrAkpYA3Grk3N/wffpA8jKrOF011AgBs0oBQDGDxr/AIasTJc3M6M0yKgJ&#10;JVgBIa0oO3SKCnmPP7elNDj4xVSSIKyrJjeSn0KiTGZif8pnpGOho1FhYKCB9Dc+47PLI4J0WVSA&#10;VPqYgfkm/I4vxz7eMcEaaY2Y6skEig+zAx+Z+3q5tvEdobQHQH1EH5eX2dPlFDSUNNMk1HUxzLNC&#10;zGWkkENPSliZjKqMCUlBOkD9P1a4494pHeEK0iq+piSQ39oEWADfmxHsuBSYskT6StOJI4g+n2H/&#10;ACdK022KSqq+hxTDMQB9gUqftrX5Uz0J2KxdNVGL7WmrKWCSlWOmjFBBUSiA3ZqioKuQVPNma7f4&#10;rbmJLL+himsEi4aRACrfkAAfT8g+/IkjymFSCVBOAxz9tafKvlXolhhnl3aTb0kXUo8o5CdQH8ZY&#10;j/bU6XOMxtLBSVTrPLjTMwjhliopFl1Uw1FamnLyMdZHoKADn6H6e+QdQArI7BgWC+hgui1rN9fz&#10;7fiQXBcg000Ga1JzXgfkKfnXozTb4rlpGhfT4VASxNWJDVrSgxTyA45r5J/I01VSNDLBV0scpnlh&#10;M8BqqaOdazgaqWWMprDD1Ef1/HvDPLJ6QkUjXINgq3Cn6HSLEi31t7fhCMSJSKfLjjyqa/Z8utWc&#10;Vy0xSdovDBp21BI/0zMQCeAJFB6cep2Mw9DD5nOQpaUxrKsk9ZVVDwS1CgmQCoVLRSKeVDhr/hT7&#10;8oBdGmLIratbGJrryDp4J/2PtibsVvpI6N/phw/YP9X50vOZFZoNviJevnKnAVrwA4Vx06QzO1I1&#10;L/EKOvFMKT7OmpaiRIahpYXU1SpOgOu5NgSLfUg3Fu3VVDsblQwKSKdCaBybxm5BNv8AYe0iTiYB&#10;YpB4pwVIJoeFNQIBHlX7Ot+FJKo+lnXXTujZGZgf4dalVJ9DSn5dO9PR1lLU0UNRhJxRmlnWZJHo&#10;5ayaZ1ISphqFjKkR8O0Rvf6e8ayuzM0TJJGH4uxsCwJLaRbmwt7tpkSEyXRozE0IwRp+2tPI9J4b&#10;Zmt1upqiSprTypThx4+da8APWsyrxWJjloMb9jlaGqGMRqqJ6OOpkqRI8UMFN94gDuutmNtXpuFu&#10;CGv26+Xyvx5FPIT9J+tmQvx/r29qLSaSOMRI1VOat/l4f5K/LpT9bHNCLBpTQmvdSlfnQDB/b6+f&#10;TLWClx9XioKilmjoZ4jEY5C0NbS1C2M0VSlLqci4/a8oOn6W/rgbVEC5ZEXTY3UlgxNgAwJ4Nz/r&#10;e/UWVmEgNRSnpX9n+rh0xqhcNDIrVT4TjSfWmPkPPz6UtJLTVy0NFRQ1lcZa2QqtPVGEzUKRGRzV&#10;Uc6oGmjsAW41XP8AQH32ikRF3VXazksWOrSeV0fjj8ey2SV2mEUZoFbI8ifU+da9I5LiRWFvaMUS&#10;tWQAaS3mTjVUmtc/l0rpaeLzMqT1lFHVJjEoY1xiL9s6oPNFVBr6w4B8ighVP6gbe+LIECIFdxq1&#10;yaisiWH4PItyAQPb7NoFGPH0+XDj9vSu0nKFmmAHAKRUGvl5n7OoVFNVZiqq68TYykkp6d6TFLF9&#10;zi65jMgEs8QSKUOiq5jLngKRdAeTwFpdUqvH/nHXxOJC6hT9NBFh/rX93YaI0tmVsqDWgySONa8P&#10;nSvVkXcHkazvIXVKa9YUAEnPxGQ9vp21/PqdeSirHnqIGLBI/HXUlbRLj2ilS4VptQZwxsQ+gE8H&#10;SL299qGZC7tAQzFVIdgf9qCjnn6cX59pm8IfpkE5HAjy4fz/AMH7U13PBFIlsqu1TU0pgilPKma/&#10;y6mPJULXCKjgy1NU09DrnFXjYqilnNYlopKmZWQFSFfRLpBjPKkk8cZSTHIbuCthdSDHYj6gngD8&#10;f8T7fJPiKUFP2Z+3/L/qHRoLueLSsJ0K/EefrQ1/n1FwVPTwy0lLKuPqEqRUzPDVCqp8jHOhCa0g&#10;/wA7LIzDyLJYBlN9PttiIZpjpULYBl0st7E6WH9b88j2t8OMOsp868eArTPl+3owQrDpdyWMgPxU&#10;NOFaUAp+fpjpZ5R8hHj8fjlqpnkSp88EyVNPVSnUFaellBVvEI7KDFIqhr+kGxtXx/NSxYzPwj7Y&#10;XTUsMRJtXIkGS6gQZuBEa4t6SJD+bn8n2VbZaW9vzPBfaow7JMuK6vj+0jVjOKcaDqBvd3xYZ9pn&#10;hp4YuXQH5lan8+zGPWo9Ljv5Ou5aui703Dt6qEIp9xdf5mso2ipBTK9TRV1BPWxKNP8AuvQAiq1l&#10;XgX4PvTDjqIvNTB6pooombSKkHUgJ06Y3W9wdP0P+8e8gbaRDCNArTGPy4/PojaJ/CdlSpbHb8vM&#10;j1z5dbJ/uS8FNP5ohXRJO7I9JIABHqNtaMASRq5UWFr2/F/br/rAKqNqyKetKk1+dB/g6ZWWaIJI&#10;YSVFQ48/t+0Y/KvXvaZqmqDG6s4kamkEckQQKz3Pq0WPPH59pCGBLhQKf71/m/l0cwCIsHRdIbIN&#10;eH29e9+o6usamX9tIItUbBnjiJIBBRWsC9/x/j7uLmVEJYCh86Co+VerXEEIlrUsTWpqfTNBwz17&#10;2onz1bFHpkpqeeFwLxNRAyAAW1Ru3qB/xHvxmgZQqAKRwJJ/nmn8uiQbVaMwMbsjA8dRA/McD+zr&#10;3vicxQinliFM4NSqKYKpi8KMANLIhvpNv63/AOJ9ttLGsgaZhX0Wor8+rfu65aYOZB2E5TBPHifM&#10;f5Ove09LVZQMsC42KaE+mIGJFXSvPLWB+ntOZWaQvGwSv+mP+WnRxHbWJUymZo388sc/t/w1697z&#10;PQPWU6O33NFOh9UVklpljHIAZW1Afge1XgrKQWYnA4HJbzwV+08a9Ni7W3nKAiRSMGp1k+ZpQD5k&#10;fbx697iyYwa5Eaq+0kEXl8dUXWOULxaNozzf8e23sn/C2KfmPmfl0+LwAB1XWCadvFa+ZrXHXvbH&#10;NJNEmjxrbSArglww/I1cc/7D2SvCyvpY145H+T5dGcSRtJhqnP8AxfXveOnZyY3YHS2sFV/St21e&#10;kH/X/PtNHEI5NWSPn1aSgBUceve+M83LXBKA6f8AH9N1F/8AW9qQ6hyT8Of9jrUcZ0gefXvbWWuH&#10;QEgE3B/Nv98PaGWMSMSx+zhw/Z0YIKUZhnr3uVTxSyWDhSpP+3A5/r7VW0SyIVUZ+XTEzRLUqTXr&#10;3txahHiugZTctq1ekcW/Stj/ALf2+0LQxEfPz6RLc91D1735aVApYlrj6sGtf+nvcWpWAJ7T/m60&#10;83dQde95Ig+sqttN/pyW/wBe9/amJkaTqrlAupuPXvamxLOlRGyuY3iZdDL/ALfmxF/8OfZ5HECK&#10;RjVXy6KNwCvCysNQI4de9mh2ttPH9jUJx/jji3B42NIZGUJkZEW/24KgBXPOi/Btb6293TbxOTCj&#10;AOBq0+fpTP2HqEd23e95WvBPESbcmrKOKg+nH0697CfdPWGTxFTV0VVTNC8MjjxtTyxSroax1agL&#10;/n6W9kt1afSuGZTXPEg/ypX+fQ52bnWxvoEuIie7z1Aj9nGv+Xr3sKa7b0tMrr4bj+0fGwsfzze/&#10;sue3HHQxBzUU/Zw6HNpvEU1NLGvl172iquhmjl0uhABunpKhf9iT/vfsqmtQJQ4rQevz/LoTQXcb&#10;pVD173DnhYxWC8/S/wBPbE8DNHpUYPn59KopQGqD1722mnchVBJ5BAIIsARwPaJrR1+fS0TLXr3u&#10;VHEJJm8im6q4/UBfSmtdIa/+Pt6OFJG0rXV/q+X29NOwUfp+fXvc+GUeElxbhtJ9Is6DyR+k/wC2&#10;/wBgfZnAX0AgUWoFftI6Ryx/qBV4kj+ZAPXvbzSV3iJnUR6auFUmTTe4VA7oxv8AX1XBFvr7PbOa&#10;OFhI34WNP8Fft6QXFrrYRNWqMSD6ZpXh8vmOve1Rho/tKaornXzLKbY0M19Za2qw/BX6Nf8APsUW&#10;GIxqx/s9EW4N9RMlqvay/wBpTy9P29e9v+NYFdcoF31NYhgVGq1jc/4ezKOuoqxpT/B0T3yd5SM4&#10;XHXva/w+OgmkjqTqSFJRzfS8luQqD68/Q+zk7gTbsqNViKfl59BLcr2VI2hwxI8/L59e9q+t21Vb&#10;jpK80pUZKD9/HnSsaTx06BpKWTSLkstgh/r9b3HsK7nYJPbCWGviAZGKGvA8K4Na/Kgx5h623q32&#10;eeA3H9i2HzkEmisPLB+LBxSlMk+9l/nyFTSyssylqmORg7yBlSJkOkoEksxIP9bewif0xpqATwXj&#10;j7f9X+aXI7KCRKxEBDwAoxI9dQx/Lr3vqLLTvrMkiy/4fUK1vSdN/wDeB7MrYKuXwPl6/wA+tvYR&#10;KMCnXvcyCuklZ2Mjs+nm72sgP0Go/wC29rUlXTWM1/zdJpbaNV0gDr3tYYWsPlSoDlhGo0BnB1kc&#10;/wBm35/x9qkmB7q0rj9nQc3O1qhhYUDcfX/V+XXvZvtjUD74wVHRwqJK2gnV5o+PLLRSAhDqN7CG&#10;QKG4uVbj+vsRGIXlkkuNSjB8iPn860+XUWRpa7ZvUsN0dMcg7T+Go40xxPH9vXvdqvxS6UfKVtLF&#10;WrYKsU0wnZo4I1iImeVnW4CBUNmIX6/n2f7Pa21pGbu8qQBxxp+dcV6DvNu8wbXGHhGokkdv8gPn&#10;npA9h7si2ltyuyWomZYzHTRxqsk81RL+1BHTwkgu5cgBRcn3ta/y3NzbG3BtnsHG7Uq6KqOz5sFg&#10;56qlCWr3mWqOQqIibs0SSQRxqxNiR/iLcif70rmVt+veR7WwjP0sa7qzOAQjS128rpzT+ykByK8S&#10;DTHWWn3EOV922m+5r33eQVkv023wlP4I1a/YigoAW1oWoOPWvX8tdj732v2Tlt9b+NTSVG8sRtyq&#10;wGLq6kzy4mgq58lJkMfUEWUShqKmkeOMkIHCtzz7SHzwl/3A5MC2nxy2J/2kOP8AiPeHntJEV8N/&#10;PH+DroRMrNWnRkfgXKs+cgIvp1ow/B58d/r71gcaSe2P9avZh/r6mNv9495guf8AdWWPSaBQWp1d&#10;w3NIw/5tH/eve098J1b+72NNgSaSHi1xwth+f9cf4+8O/dEglj6E/wCr/L8ujAGjaR1Qn8751j3N&#10;VRXPqml4sb3eRQxB+n0JHuziJdUKj+n9Rzb/AGPvFnc4SJifXoxjf06JT1/uKJISylR6hcOG4syn&#10;hTb68e/Gnb/G9/8ACxH+9+yYrnHDp7xR0PMG6oSkakJcItzZzcAAfW/199GADllYD/XUf7Dn20Vd&#10;sLQnrwl8genaPc1FFfWTpIK3LW+pvblQPeeGIXut+LWuVsCD/h7o0Uhw3+XqkkjHB6hVu8KNFcRs&#10;BpW6gkEXC6vxa4v/AEN/c/mw/SLfW1uT7X21oQvn0kZwDjoCNybqjmrGkZowQ5vYMFY83vck3/rz&#10;/vPvFpDfUfQ8fW5H+Htya3dfhP8Aq/1f6uHVxJXj1xw25oQQ3p5Jtw1j9R6Rfn8/n31pUC35vzx/&#10;xUH2wIJGNT1uvmT0+y7lgW9kRhq+rBrnjk3bj3jdNQAH+2445+v496MBUknqysBnpyoN0QgR28aH&#10;n8N6fWRe44/P9PcNoXUD6W1XueOfra/t6CNWk6dJUknp0y+54/4dL61ZQvAYkC2liOOP+Rewx7JW&#10;2Arzaw8UrAf1IiH/ABv3K/KK6LmMcfI/t/4rpHMxc16A7a+SGQ3zSldGhp4AmkG5GtwxuSfp6vx/&#10;xvVh+fJ05auI/FQT/t+feeXt1IxtV/0v+CnRXe4jP2f5etmX42RhNhY0An/gPH9bf0/w9kT6YqrV&#10;kem1iwJvf+vPuYmZBF3nPQQueB9eh3y6a6SQf7S3+8+7BcFWn7WEBh+lb/U/Rfx7KJCoqXx/n/zd&#10;ISKio6LvnKBjVOVBN2bg/kXubWHtY09U2oDi3p/17f4G/HtMs0ZjqT6/4erhFMdc+fSQq8X9Rp0t&#10;Y/UWUkrfmw/2/t/pqp+LH/A3B/2H0/4j234kTZ/zdMFFrTpK1uNdNQZR/sAeR+dJ9qCjrWVgDc/Q&#10;X54J/wCNe9MislV4cf8AV+fWnjUrT9n+r7ekdkccGUhrE2Nvx+Pobj2tsXWMXSxNje4+v4/p7SmM&#10;A5/L9vTUcJrVvLoJty4wLDMOLKQSb8/Qf0HsymwVWQR6/wABTc8WOsqT7L7rjRfOv+Dq7GnDqqr5&#10;TVM9Bja6SFyrprB035sfqB/X+nswlNLRIiq4WwUWIFzf8k6f6gX9tQ7ZcyoZFya0p5fKn546oJvC&#10;oWPHqgnsffubpMzVIrT+PyS6SgJYny3Or+g4/p74yVGOZ9LFeCPT9ABx9Rf/AG9/ZjHst0YtQXiO&#10;P7f9Xn06kxYVXgekPSdsbmppAsNTWRgaeAovbhiTxwf9j7xs2N/UfHz9CQthcek/X/jfvSbPdA6V&#10;U49P+K6ULeKBprw6UZ7k3ZNHZ6ysPp9INgOf6AW/3n3HqanHRcrps45+thxaylT/ALc29mNlsl1J&#10;2svw/wCeua0/Lh1V70UOek7ke1N2ufRUVZ1ggjm1yLWVl5uf9c+4wydGB9Ub8WF/z9b67e1p5bmB&#10;wKf6vkT0XTXirnV0n5+xN3SgCR6yxvcOZDq+n9R74nK0epVIjsSBySD9fyRe/wBf99+LHlubQTQ4&#10;B4U/2Kf6vzYN69NSmo/1fPrHSb63bFMskJqVJkQgqHUmxBK6v8T7bqxcZU8PHC31/ssfqefr/wAT&#10;7SpsEq5AP8v9X+rPVP3jmuRT06HvanyK7FwCoYchXwsp/TeVVH1FwFv7Zzj8Ne/29Of+QeQfxyp9&#10;vfuOX5g/l/lH+fpUu6ALRiehTp/l52kVRP4pWuPoLy1RZtX0uPpz9Le+Qp8TEVtBCL3+i35/x592&#10;j2CZgRUn/V9nXv3irDJI+2n8uomS+UPZlbGRLW1ZuHB1GX1a7A+kDm319vNDNSi4jWNShJUAWF73&#10;5J/HA+h9tXewLGBrrRgK8K/4PL5/5+mGundiVOD0D+Y7n35XTGWoqas2Z9K/u2AJJuT/AL3a3vLl&#10;ZoxTNI2kHT+CR+LEcn/X/PsNz2UMDNGgx8wP8g+zy+Xn1pZpNYUHjX/Vx6HroTcm7NxbgxwkqKgl&#10;5I9SsXFg7my+ok/j8+yTdw5WmZahCyn0hb8f1/x/2A9oGt1TuA+f+r/D+zo5gJK5HDram+G+Fy8e&#10;LoXqBJ6UUarkahpBuykW+hN7eyIZmWlkqnJkBsT9Db+1z9fb9JgtI1x04/HHVq+KjdKZdYI4Fv8A&#10;H/fce2lKqKPldB5/Jub/AOwPtsxg1RzT7OrpGr1qenXQ55sf+K/7f3hfKRKQLji/+++vv30yH1/a&#10;OnxQCnXIQvybfW17n+nvg+Xg0m7AXFja/wBPp+PdktZHNAKgHHSaU6mofLr3gK/435P5/Ptlmr0l&#10;LAMPyADa/P1/Pt020iZA4/b0zpBz1LRLAAAn6X/2H4v7hmoCXIYg82/3sfT3pVq2hvz61QcOsmg/&#10;77/ifcuDIvdRqH+JF7j/AB+tvb4gVa/P163pp1hliuPp9Ppb8+1NS5FwAFLG4B+pB/1xz7RPA1Sa&#10;Y/l1ugp1BlhjYjUL/wC2v/t/c85OqAIBIH+AJH+x5PtoRZFK9bQOWGnrB9pATcqP9je3+tx7hy1t&#10;U17lueb3Nufzb2pCinDh0uqQO7rmlNAh4VOT/Qng/gXHvGr1LH9bgn68/wC9X9tOw8xgdJHmq1F4&#10;DrLoiH0Uf7BQP+I951pal+QWv/W/0v8A0591MgqK56aYljk9cDJGvBa39P8AD/bD3JWil/LyXH+1&#10;AA/7f220teCqP9X59aqR5dcPPF/qvfjDLGSSxAF+Lm544/PvVar/AKv83XqnrsSIxAHJ/wBb3mp5&#10;GD8f0P8AX/ivumSKE/6q9eqeNeuM0aMpuo/3w9rHGyycckgf69hwLe2pFqK9OUqDXpL1iJc8C5ve&#10;/wCefr7VlJI5IuTYW/33PtsNpFOn45GAp0mKyFCGtYG5tcD/ABHt8jqlTSfUDf8AJ9J/F+PdGLGo&#10;680r0x/l6Y3ohIWHBFj9LE/1F+D7c4a5pLANxwBwCeT/AIk+2ivE9JqUNfXpunoFj9RFx/vA/Njx&#10;7nRlnJ1MTaxtfg8/Q/4e6mnD162AC1D03sAl9IA503/Nh7kAD6n6/wCtf3U18uvEZx1G1kEgk2v9&#10;Ba31/Pvv7Yyg2S4PP1tfm/8AX3sSaerq7IQeuLVKJ+pioH+J4sePeFKDS36TYG1iR+f8F/3n2+Wq&#10;M9LgTSvXCTJJpPrL/wCwt/t+PctqIhb2HAHp4A/3v3oFf2+fVAoBPmT1DXJEta4tzx6hxbjn3jjj&#10;KG3Is3N/bUtBjpiYdwp1L8wlS9/97ve30v7zVVDFW0jxyAEMjLzx9frz/wAR7bEzQsAP9WOrxGhp&#10;1joquSmqjMpkUxyLYLbSQH0g/T/b+6xfl709HmMTkamCl1uIpWDWBPAb6FR+efY35e3D8Dmhr03d&#10;QiSMno0+y82uTx8SFruqKLG1/p/Qe9anubZk+AzNYhhZBHI34IsAfcz7XceJGOgVfW5ViRx6W/st&#10;lUpFxcggcg/j8+xRAa9B2RW1FT1720uhve5uPp/sfa9WAUinTJFVK9e9x3BXk8/65/4p7uCD0kYP&#10;+I/8V173Fdyf98fd1FT0wx8+ve8Xtzh1Xj173zCk8f77/be6Fs9WA697kxxMfx/xr22ziuerqM1P&#10;XvbrTRlQPrqJ4H4+vtHK2on06diRnav4fP8A1fb172paGI35H15P+8eyqdwz0Hl0aRYXr3ta0MI4&#10;4uOP6D2TzOT0Z2y9vXvarpqUMV9PGkfm55/p7JppqKc+fS6OMacnz697fqajvYAc3/1/959lsk9O&#10;jKG2/F172oqagFgSObfS4+nHssluD59HENtqFCOve3aKiUcC9/8AXH09pGmend0sW3Ncjr3uYlLy&#10;CQRYf4f7xe/tppF9enxDpFB173IFNp/Df77/AGHtvx16uFHXvftAQ/Tn/H3ppieHDqwAAp173zVi&#10;D+Tx9P8AY+2+4mo63jz697Z/KPvfof8Ai8/0/wCzft7MdJ8H/m3/ANZem9EPjcT8fy/31173/9Wz&#10;rW7+SQPciwI4Hjfn06ja4/1j7Nhai0aNH+FxUDiCKChoK08gajz6NjtVraSJFGNShuABPkaGgB/w&#10;dVKvV01WiUn2EcdTSySRzVpEwmyEbt+rTMzKJFUekqBdVNzqsD5vHO6q7MpVdQUcqWUWKho78X9+&#10;ilurVdVumrVXjTgSc0anAf6vLpAsO4WwKJHRamlSBgkngSCOPoOuCUEVHTVjXpvAahYTIY5FaNHJ&#10;nicRTqvNiCWW4v8A69veRgqqmggk2LICBa4/Bb8n+l/p7ZjldpmMgwuPXzHp6dJFkmnuW8ZKhME8&#10;aHGMVP5/7HUcU71CTwSoQkt/tqyZWVagEGwdLXKcE3A+oHvpZSiKxkANr6S+qxtYarX/ANf6+7tL&#10;BO5iWOvzpTj/AJfLp43VheN9IICxTi2gj51yBw6xTbWlNSxdZplLzhG8HrkCMSwhjdlcqOQCB+Pf&#10;vIxccoGa2oXC2B5/UbD/AB9uMnhpU1KDh558sDPy9PLj0p/TjirGx0KMHJP2U4gfbQcOoseNgeGY&#10;LFUmWJj4+JjrCnSS/kZ+BfkWuDb3yJ0uLXI/4Op/OrlfaaKcyY1AH7D9nH8/9VOk1ruLyvpEwGrF&#10;NJOeHxUpn7cdOdZilOMllnpXDCI3kRXQEhDbQpsxsLAkAf7D3JV9XqsOQbWH4v8A7Tz7rLC60jB4&#10;EHP+z/q/yKJUupJPpCgAVtVarkjHGuePSFp40pmqYdEgAMaMrGUsjFNRbUXcH/fc/j3gd2Wx40E6&#10;eT9Af6H6f19uxxB3NRkUx/xf2D5+np0ZJAocyTLQjyI9P89P5/PpRw09MaQQxGojk8LyK0Rvd/IS&#10;WZFBYH8XIB/2Fj74+QNePyaiCG9KFSx+gGr6Afj6+25VZP11iwe01IIHnWleOPT9g6SzxAn6yKAo&#10;DjLKRnOBXjjjTHDz6dqfHNaKSaV6cLC7RK9VNqFlIdfGqEkMfUAQALWJHHvEk5ad1dJE0ab8xAGy&#10;ggguf9bge3pVSOyXQwzUcHrkkU7RT5An8z01HclyY0WIMRSpVw3yyBpr6Z9K9TJsJaKGogqKOseq&#10;RGEZvN4QLq2uIWsxIJ+v1+oH099ao3dgrW1X+q3P9dQIHtP4EiLqk/w1/wAvVo7SVEq+fkSP28en&#10;PVUU0EU7wO6UrRpeEiHUA2nwN5LAm12vY8D30xkHpvZGW1lFyQPqWA/4n/evaiMRS4epZTk1IA9A&#10;K/5Pn58FltbWMyNrTvQ0ZjgA8RStK+Xw1z869YFWlpUeriiiadKhqpfMsCamIACxuCGNgOSFPP8A&#10;vPkjKrqspkJOlSADccXIvz/sR7sXOoxKToPxeg/Zn5f5Oiya4Am+nWrKOOCf8n/FdRq+vp55o3eQ&#10;xpDBGwmV5JRIsgDlIpamPSpBB+jL/T3n8chVmaOHzSekgHldXpUgjj6WPHtrVbW1AjuY48g0NDTu&#10;OCA2GqM8fQ46u4STTHWZIkIIKgBD5mq/HStQRTOaYI6ZxkmrqpIYZ5/sTGo01DMJ2eOQhkeQMwF7&#10;EIdX6SLf094ZCItesKrqBe/6rjlv98PbKTT3UilF7QSQRQVFKD8vt6KreG7DldLFNZIPqPs40/1U&#10;6V9JjaGaCGOCrnqjVoE8SIz08CE6V/cAsCrWuOSfwDz7iRVqDVGUB1hkEqAKwB5F7/74+za8sJJS&#10;kuulKEKa0JFMYxmn8+lsu2XN3dBxIFUFdKMDQkAYPyJ/kepI27PBHPUwiRhSIlRUU8zeVVVrxVJi&#10;BAcgagTYem/9FNsqinLSM8r6iPQrj03U/UgD+v8AU+y+dZ3UBAtAclTn7MnP2AdKLiO/lgWPRGqK&#10;SGMZoeHAgmpH2DqXDVZWiipoafFqaY2epmWJWkZKlbokc5uVZv8AVAcfm3vG5WQhQEFjrIX0A6Ry&#10;Rb+vtRazyW8ZJqQ1QCc5qRw+R/1efTNvDbxAxwtl8V0saE4rSnlxp13U41o5jUymrVtEUDaXEkgW&#10;cmVIZpCLAxqdWv6W+hP58kjobWCAkgclvSRybn6f4e2jFE0hnlUs4zjz/wCL8/LpFOngSlJ4C5H4&#10;60r9gqD+0dSKyOOsoqamo8gs9Iqhqh5KaOB1qFNgzaA5lCH6ujA/j34xIsjAtzwUe55JXVpAW3+t&#10;9Px7vJeySW6sooTWqngACR9laf4elEd5LCgjgQgSYIJH2ZJwfz4DHl1woIpgEVY0eCJQJ4YoVawM&#10;njWqDVAZxqY6hdvqbC3A98UaJkZHdhyACoF2Jve5fg+2UhuPEEyICK+dSBwpTTkH/N059HuCy+PB&#10;Er+oarAfZoJPyz/nq8ZYSUssDRajL9uxljklWMRWURtGPFcfT8fT/X595gIo0QOVZgQVVvHcprN1&#10;LDj/AA97uWa4vWYVXtyaNQHSM0PccdMvHfy31WUxBVoNIfSGOR2nOcE1HGvy6TNCmQaiZqKKQwVV&#10;RURs1M8rKlQQIoyoZRYi62Btc8jg398DVkv4FBBNyQEsbfjVIBY/7A+3E2wLF9Y3wilDUZ/2vxD8&#10;xn/AnEBLeLIKAmhaoyf9KDqWn9ICtfkepjUJWLzyzLZAyOGm9cLlQx8IkZwXa4Laiq8fn8cXfSdK&#10;q1z6dbPq1g2BDf4f0v8A7H23rH9tIwpxoARp8/If4Ps49HY2udAsskiui0IUUBQDPHz9cVP59OOO&#10;xUlTHp0xOY7MI0ihh8bOT4mhklYXa/MkYux/sgm3vDOXVTGz6VYBiuoWGmwHpv8A7yB73bNbySma&#10;PLY8j8+JpjHr0WywWk1yKElhXOlvl5gfLp+xdFMjQVCUTT/aS1lLDVx6dbeYO2tHFg2kctGSWtyB&#10;YG0eAxiNVtLIyEC5ZUA4vZw1uP6H6/7H2xfSzRyF5Sia/kWOcfhBz/LzOOvTwXyeIkEkSIAclZPE&#10;Apk4GWA4dCGcQ+TqSaZRFTtHJLIzUyslQsLEiTH1LMsn5HmhI/T/AGlHPvtpmcTK3pUsulS6MWA+&#10;unj68/W/49lbJbyTI61qK1YVHpSowTwPl0xaG2jkWgZ3HFzqoP8AanP8uljQYqqwlLSCJ6WYwUbx&#10;mnShqYxA8pbXGsrPJoiZfSytZ7kGxA4guysAECs6WZlOkAuDwBxwfZwHaMsUNV/irSo+zj+R8/2d&#10;CFLiSMyNqrUEahiop+0f5+s1FRT/ALMmVNXQrVtJTQpoqql6SKUFm80qEpJFchfSpa1+PeTXwGmV&#10;lc2AvolXkct6TwBf6e6I0ch0xmh88lSf5UPn9nRfHH47GOA54mjtH/gU6vz4eXyiVGNrIZPHjJ6a&#10;uxNPC0itHT1NPUQtCxK0jiuVLsxRSsiiwuefeFlEbsXp5S/9h1dSCrDSXVNXA/qP+J497Du+ho5w&#10;I0FGXQxNPTUVFSfUft6tZkz3OpBWJRoZskV+1gpb7afn0/07x1VFJSQVNAJsiwnSOonWnKVtLIKp&#10;RVvECGZSLRudJ/sn0EsOOlkkbSzExgXUi6rqFwVJ4N+fdJDC4WQnSjVAOQTw8hkDI49anhtpCrSU&#10;RSSFalC3Cvlq9PLqTT1E0uP+2nxsE1TVOtQ8yVULz3p3eORZwdOlxpHpB5XTYce8MkrkDXxddJJe&#10;9h/yDa3B/wAbe3beyjicm2ozL3eg9Rxx/Pp9IhtLskZqq/mKcfz6dxO1SkaSPVwUUs5WGBKABllV&#10;hFIS0wkLLf6gLHqF7ccjIEN0kjfTGwuCSjeQaQDdTyPoObe2/qGeGSymTU/mONK18+Gfkft6YSWK&#10;KDwHRpJqk6RWgrwz8Oft8s8eoUsNFFPFXyrGz0sz08Dwx5KgSnqIZ/OGpxCQZIwZGOl+QeQOffBk&#10;9LxyBFMmuRCTpux9QAI/Sbc829sR0jlSZxpWOisPQKKV+Z/aemL1wPCumTRIoVWSgNABSppgkU9e&#10;PSjFY1VqlwlRW5GSRKeGV4YxUho5BplSaOsCmSJHGjyAm5tzdhePGhWxmZdMjABfMHBJuRx+Tf62&#10;9r57mEgJa9y5NQKenrTh5DrUzSogitRrWhYHgfKvGhFMUqPs4demhrKhat44aukyGLpAxZsLLSyB&#10;UZY5Sk9OGCIUZihksT+L/T3nEhAZS31JSK0LMpAFhq0gj6fk+ydlUfq6DQnJrkHiaZB4/Pz49MOk&#10;NzAlxc27LpoKhqVYcThgR+0dKGbGvUNTxo3mqKemir6umfMU8NSEfSS0cdcf1JzqVdBY3IHuO2lX&#10;YuArOhQlW0kkfQDgEf8AE+1EUesl1OoDyNRT9pIJ+zP8qPwW0pAkQlgpBCmp0/tdq/l6Z8unOWsn&#10;NBS0NElQlPFMtak8kENfC0UgCyO4hvYcDUSRYC5sOffYVKV0M87KJF1RLdnvqHCGNPyRYi4/B9pm&#10;n8e402qapErXIHD5tQU/b/l6eu7hr1hHaQkyKBqOoL5ZOSKitcCvUnwZDP7frftsZRmiFRFHX1Rp&#10;0i0xAh/vvuwJZAiOXjeOMixcKD6ffHzXYGwZQSRrh0tc/wCqfnn+oA9uTW8iMGYULfFTNKUIyPtP&#10;+TpgJOpEcqkepGaY+X+f7OuWMgpGpa2GOrMcsdLDDSpT5tqqiqacxuhNJjZwh0lgvjMrWvf/AA9+&#10;RmeKSOKFC4OoCNmUqt7XjDAA3+puf9gOfbRISdI5uBNMHP8Aq/Z047oJkWZuwYORWn7ajqdW0Qgm&#10;hz0+araemjpFp5pcpRU1TTzzFR9vDXVUIdowvCosYZbfpZuCYqu8etzpYqVvFKNUotc6VccKp/P+&#10;9n2rlTxh4cCyCnmtKZ/iFa/ZQeRHp0sdIr0rbWqTKTWjIV0D/moD3f6Wn9Kvl06JHSN9jFVVGMeG&#10;tilkgqqdqmipaoIimSpgjcO1RURCQgs8gOkrdFP1KB8+KNMv8O/kbTNBT1lONgjISokjLURx0WQT&#10;IBghYEPEIywcLza1rewpMbe25m20TVRllmFRWhpGuTSvE5oc1Oeom91tpvLXareRrrWIrhSVMbUB&#10;AZTkrTjUcRX1I424/wArLy0vfvXjVBzMCy4beWOWnq4oP4eamLbVVJLNQV8MfrhlIVlgMhAskgJu&#10;B70YqzJRR64oYlchWj/ecsQVc+lmIH4+pHBPvJK3uPAgBDVPGlDwYCh4edPyp0SWtpKQHkbia49C&#10;Bnz9MeY62Z/bTT5JGNp6F5JE9EbQSzowUf6gCQg/0Fx/sB7eivCzeKlUP7ePHgMVqcVB8ul0lowG&#10;qKUKDkhqZr8yv58f29e9y6uokkTy08DR8KHM6MJjYflmJuf9b3aW5c0IoT9lP9X29J4Y1VtMkgb0&#10;oRT+XDr3uNGk8pSVECKFVmErKqsQoIu1/wCv09oZPFkU+EaH8z9uPP8ALp1vDSsdc8BQEn/B/q+z&#10;r3uQk9XUOopw07sRcRfpW31Uve3+3PuuiYR6pO4+WP8ACD0xJDFGC03aB6/5uve3OKlinMi5CeKh&#10;mQDQf1trUhSJAhtyL/W/PN/z7Ux2/jRgygcMioH+E/4Ps6SSzvCAbRDKp4+X+GnD/Y697gVWLjUk&#10;PNWq0YDJIY9UUiMOHV0J491khjjTWr/4elcN7KyAgLQ+XAj5Gvn173FWGJonkWonjWPTFM8bl9LH&#10;0qxWYqFBP9HH9Lfj3ZXMwXTJpIGK1zj0Hr0+Zn8QKVUk1IB8x9gzw+R6974SCojjCHICpWwCmZVJ&#10;jQkFQGOoH/kFvdh4pNS4HrTz+0ceroYS2oRaD56Scn5jBH7Ove4jwVCwzvLHrQaZBItiv7jWJAH9&#10;T+Le08isiMwofzX/AAVr0+s0RlCowB4UqPIcPy697jCoRECi1wo1C30NuPZcZWQF2FKf6vs6c8N2&#10;br3tpqHkflTqU3fjgXN1t/sPr7RrN4jlT+Kp/wBX7Ol0IVaI3XvbaruZfGAT+onn6AXI/wBv7QeL&#10;I9zpPw0416Xsi6NVcde9qfE6ZF0lgGP1Gq4+t/SQeP8AG/sSbauqjHBH7OFOiK/LI2pfLr3tSNTq&#10;FNnUrb6EH62/Fvx7NDbRMCA2TxGeihJWLfPr3trnpzFyJBzyFIJFmP8AifaCe2lRCCP5j16WLMWO&#10;lh173AM4hcsrckfQuOf8VHFh7SCSRG0qMUyfnnpWsfiChGOve+4qx0Zj5NT+k2ubAXP5/wBb2ZQX&#10;EsLjSePnX5daltweHXva+2v2bn9p18NZj6gslO6OYJ7SRsfwBbkEEA/X2Zx3RZw7LpfABHGnED09&#10;egtvfJm1b5atDcLpZsalqGA/wevXvdoHXff/AMevkBj6La/clH/o33u0MdLRdi0KJUbbrWAMaR7i&#10;x8I8sLseBVKsgB06gBc+zF5xcKFutLV9FbVT7QPzJBOMHrF7mv26585HnO48rlb20BJeChWZR6q3&#10;BvIsACSKjrE/lS7IPKLX8Vwr3/5tuxtz+A1h/iPfLuD4Ubj21g13ZhEp907RrkNVjtzYGVMjiq6m&#10;dTIssVVBrX6C5Go2/Nj6RWbaY47cXFqag+nr/P8AnT7Oi/lX3fSW8Fhdv4UydrIwKMpHqpz+dOuM&#10;dRFI7RhgJkALwtZZUB+hKf0P4I4P4PuvfdHWmRopJNVK4VWblwob0jkEE3/3j2GJbMCTS+DnH8/s&#10;6yG2TnS2uEAMgqft/wA1Os/sKa7bhhDKYykgHNxYf7Y+y2aDSNK9Du03jxCGUinXvaUlxRhPGoH+&#10;lrr/AK+pj/vF/dDAzrQcOhBHfrJmop1722y05jlWRhqZADpI4KhgxJHA/wAPr9PaUw6RnH2dLY59&#10;a6B59e99LDbygJeJ0WWJi49OkcJcn63Yg+1cURMYh9M9WaTtRie4YPXvceJZ3lSnH1LKWW4ut1Au&#10;Of8ADk+7woxn8I/6vLpxyip4o697WkGX1+GgVbU8VhDptq1E3d/8NXsRR3gRhboaqCKH/V/l6DUm&#10;36dV1WrN8WevexGwv2tQQakgUsKa3cj1KRyANHNz/Qj2LrUR3Eda5HQO3MzwMRFUu3AV697UVTWV&#10;E1XFU037GPp4nMAiuY2s9lLFeb/jn2XTA2rB4u7X5/7Bz/Lonht4obdopjrmcjVXy9ePl9nXvZgt&#10;jRPWSYxae8kziIyqgIa4QO+oG3tbtt0t7K8A8jQY48Dg9RFzKfBMyyfCKgf5Kcevew7+RWwaWmzL&#10;7owqA0lXMaTKxwX8VPl4oYzJPoX+xNpJt9AynnkXIOYLGOG6NxZrSMGhHEA/wgjB9agkdD32n5on&#10;msP3Pf8AxxqGjJ/FE1aLniV9eJB697KfqlgltItiP0hQUKgCwvH/AGT7Ii8ZXw3Yjz8/8nU4FElj&#10;BXz697eaeoWWK41I12soPBJNwLi/+8+1EckadoOfs/2Oi6WMxkjj172tMK3iaMOt7sLLccf1AN/Z&#10;iCgXJ/1HoNbqoepBz172b3ozcSYPcuPqtQMNPMgnS7qs8UhtNCzLb6j8/j2e8u3TJdMkx7CaqCcH&#10;ypSuOPUKc3WrtH4oHdxX8gf2fn173Zh2/wDK1Nq4qj6x6qhnxM2axVDLubcRjENXKlZSq4xuOqAd&#10;fjB9DyKSrc8j2EPcDnDcYryTZLBGSMgBjSlTSpUeVB8uPRjyByem/RLzHvq+KsOoRRVFKrxJoSNR&#10;GQCAfSvSMj2jT1mZXOZ1lyNRQ1MkmGpXLPRY8Bj4qsQP6TUWPpfT6PovPPu/T+Q9kspNi+yKep1N&#10;FW7egykxmZfKs0eYjgpj9foySyE/4/T3zH+/rIknJ3K88x7vrbxU8zQW9qj/ALPCj+2uPPrOD7uV&#10;yRzTvFhH8CWtrX/TCSYAfsJz1Vb/ADV9vRVuO60zcUcrVtNkqrGPpdUh+zno56omUNa7a1GnT9Bq&#10;v+PZy/nnIBtzIDStxFLfgXH15B/2BufeLftKxadDU06ywlND0jfgLSeHJ0910sDELG34QA8D/XH/&#10;ACL3rA4Us/bAP1/y5vz/ALWwHvLyZ0G1GOvd+foekCsBL/q+fV18nFM3/LIn/k2/vau+FlhtnFng&#10;f5NGb/TggMp/23vDv3IP+MOD/q49GERLN1QP/MARmztXoHqM7WIsDcMUPJ/xZfdmVJfwoSP9SWsf&#10;zbkf7x7xr3aSMTEV9adGCg4+zqvbY2NrpIIykbqPKC9iovwAQQT/AFH9PbgJEYWFiRwR/j9Pr7DD&#10;sqGrefVtJHHob6XDZJwNMZYgCwLIv9LMpJ/3ge8TtGSB+dX0J/2HB9tpcac+VPIdXUPxp0of7qZC&#10;SOwRywPOpgt7XHpL2/3j3kXQRa9v8Sbf7x7tHdASdUbV546aMrtPILSg6HXSH1EsuofVr3/PHvgx&#10;HAH5/H4PH49n1rIGFT5dNaSGz0AG6sNWxzlkLt6/pyOLMxN/z/re+PLgKgvb8cKOTe9z7tNLHG5Z&#10;/wDKfLqygA6j1nwmIyUtNDGFK21km63sZGOq/BPH+Pv3jb/fEe031kfy6dr0pTterP1eU/68ZP8A&#10;xPvG0djdjYf4X/4j343ingKnrw9enKh21VKVUNJYEk/Vfr9ePxx7wao2uASeD6Tcf4c6veo5mRwx&#10;p/q+zq7cM9PeQ27M9DMo8oOhjyx59JFrHn/b8ew27GivgK4gc+CS1yBci2kG/H0HuReWrv8AxpBX&#10;Bp/qx0gmOknpC9fYAw7yob6iy1kTNqIBsl2sQ39Af+Kf4aqH8wGS2YyNuLzMbf48f0953e25H0qZ&#10;rin+Doqux+nXy62cfjshj2FjQVC/spwLfhf8PZCOlSWrE/1NzY8/gk/T3M8rAqPXoK3B1CvnX/IO&#10;hwyX/AV/9b/iR7sIwMYFNGf9pXkn/D2TzzO4oekQ4U6AvM8VDkcm7fj+rfXke1pRqLn6/VRe/wBB&#10;f2mYBQB9vTifDXpIVbk/X/Y/7Yc/8R7UlKt7X+vFr/jV7bIAFB17z6SOQlOpzYixtb6/Sw59qSkg&#10;DsD+NS3+nH9T/wAa92ifTXV6Y/1f5eHVGrUkeXSGy0xC3H9m5PH049r7D0igozG1j/tvzfg+2XmO&#10;vSvn0XtNIrED06BfdNa7w1BHI45sBYWHNv8AYexuwOYix0KtrUekgf4sAeDf6c/19qbC08aXS44E&#10;V+Q9cfL0z008shFP8vVbPfe0KzdVNNTwRO4l1hCqXGo8X/r/ALb/AB9zcn2tTUQ0PNEpAsfXcgjj&#10;6ge5Q2LlRZwGWpB/L/CR/q/b0kdmI7T/AKvz6rzrvg/mt010lQmPZzNKxk/YL2BFyVHPP0/p7SEv&#10;d1JHf/Kk/tWOsc2/1x7Ha8iwSHSxocEj0/YadU8SQdtenih/ltZyRQf4ZKbrYP8AbEMxNiOTz+fo&#10;b+26TvekUkisjB5/3YOR/rge3/6i2y9hFfy4fz/1evVlkZfOv+r7OlTQ/wAs7OPpvi57EC5NOLc2&#10;4uDwfbfUd+0Wn1VkPF/1uP8AX+vtTa8i2yvqpg8KYzw9evO7mp1dKKL+V7mZbD+FyHTydVLqNi31&#10;Hq5/1vbRN3/jvp97CCD/AGZf8Ppwb+zmDkq1UkstftoekrsT8XTrD/KuysgUvipLHj/gHp+v0PB9&#10;wH+QmOUn/LovwT+8bkD2oPJtpTCgenDrWoAVHHpQUX8qbIjSDiZSSb3+2It+frq/5F7hyfInGi9q&#10;9fr9POQPwfzx7Zbk+2B7wBX5A/L+XTfiMfjoKfn0qqP+VLkfSf4ZJwTy0Un5v+kK1/8AX9w5Pkdj&#10;V4/iC/Q/WYW5/H0/2/un9ULL4go/3keX+rFeth1IrjpVUn8qiuBBkxbWuNQ+2c8XNwdJuP8AYe8U&#10;XyMx80iKK9DzwBKG/Nriw/4n3VuVbREOkD9gH7f+K62rJnOf2f5OnGq/lWyxQP8A7iylh+oQnVqN&#10;yvLG/wDX6exr2R2lT5plCVAk8hAtqJHNrm9v9bj2B+YuXPBj1qtFUE1x5fn/AMX054rae3h/qr0S&#10;fvX4O1OwoamUY6xVbsXgY2tdvQb2F7WP4HsY8xmy+LZy36UBuCP9b/eLe4J3W1FvO2ng1f8AV/P/&#10;AIvp6BgT3dJz4vdZRwbro6ZqZbw1IUko5YEtqW9xcW/rf82914dybglaWdFdvVe3K2Av9bn2VIqh&#10;u48Oj22YjBP/ABfW1x8b9pQY7AUBEEaWiQ8Aqb6ACLEf155HsolZWVEkzktY6m+hIsPqORb26oSp&#10;I4H/AGft6U+dejlxQoiILWstvpz/ALxb3CEktx6m+v4Y/wDEH3p1FDTPXscepACW+pH+H++Hvk0L&#10;vyWa3+H+Pui1pwFenllJFAOHXg4U2/r9P6+8Dwsn1Yn/AF/r/vJ93DeVOmydTZ65hg3Fufr7hTNo&#10;/wBiT/r+7ljQCv8Aq/zdeJp1lVdR9wXqWsRf8f1/H+x9+VK5Ap1SvWQIB/U/6/twx9QJJVDG17WN&#10;jx9b391kQqMj/V/q/wBR63Woz1hlWynTf/ffT2J+Lp4ZFUWHKqTyBbi/ssmJNanh/PqwGumrFP59&#10;J6rmeOxUfUm/+Fvxf2o2pYAl9K3twD+SPqB7YRSpxw6Uxw6DUcD8+mlqmViQS1/+K+4E0cEYN+Dy&#10;QPrY/wCx92Bd3ovAY6bnc6tA4E9SoWc8kkcD/X5+nuPTiMsW40k8G/5FwT/h79Kh4AZ6S1UmnUh3&#10;fTYMb/n+v+8+3lQtuBYW/H+8D2noPz6v03MSfqb/AO9e+mZb2UgH+h+v+292RCR3dPRxkjv66I/I&#10;BA98Gg834vb6/j/Xtf3qhU46bZO6nWRJ/GPr/gOL395oce1wVQ/0ve/B+v59+Ix3nq6Qajny6xyV&#10;4+mof4gD/jXtRUFP4wAw5J/J+nFvp7TyMAaV6qy6Dp6Z6uUuGYD6C3+P/I/aphVFVTcDgf4D6fkn&#10;20T5deqeHSanLszAAnn68W98p5YwASwsAP8Aeh+ffkBpT1/2evZ64xRuW4UjgC9r24sePeWgq4zI&#10;ACv+x+pNx+R/xPvzqw48eqnIx1irqVzGxsSP6fTn+lvaqjlGkeoEGxv/AIWHtoBQOrxFQDXjnpJS&#10;xOHN1IIJBFv8fc+naN2H9rn8f8V9turAV4daZHFW6b6jUFuOP68f7e/tT0cMT/UA2HI/2HtMSyjq&#10;igk9JDI1EqFzf6Gw/oebfT3OaniCkhB/rcX+vu4JPnnpdpBUVPTElfMZdJb0k/0ta3J4t7gyoum7&#10;HTp4ta4/A/H+w97IIbSorX/Z6bkVkGhMhv8Ai+nmnkLWP1P1H4vx9fbBVMBYrxz/AKkjgDnj24qM&#10;TU5H2+vTYjl8/wDD0pqOzrpJ50ni30twOfeKOo/3vkc2seR7pLC1RTy6eRWA7upohABvwxNv9cX/&#10;ADb/AG9/YWdn7bh3BhquNo1cyQzXv9eUIFvoP8farbJzFMKnAP8Aq9fs6d4qQeHQk7Gy5oKqKBjY&#10;MUUDixBP1/33+HvXP+Y3Tr47IZCqjpmCs0kl1W4sBz9D/X3NPL+4dign/V/h6Du5W/Fh0YuGVZo0&#10;kU3DAHj3T/ncc9FVywumnQ5Fjxxzf6+5KtpQQCPMfz6BV2AHoOsntMSpe9vx+OPyfZgjGo6LTUGv&#10;XvcCQH6e1KEceqSIHHz697hNHck/6/8AsP6e3ekbIynSeve+Ij+l/wCn/Ive6nrVG4Dr3vIoC/8A&#10;E+9U6sq049e9uUSqSOebe0jkjq1M9e9uVOqg8nkE8fX/AHn2llZqY6XR1IA8uve1HSsARYjhRb/Y&#10;W9lJBqa9K0qFr8+ve1XQSC6i/wBbW4PsunVhXoxhbtr172tKEk2ufyLD/WA9kVyAAadHVvQ9e9qu&#10;jUXW/wCT/t+ePZJM3n0bQ009e9qaC1xYf7yD/T2Xt516N4hRB1726Lwtxb62+g/3i/tIw1N0tRQ7&#10;BT173lSwPP0t/T/ePdJFfTpUdKGt6fb173nuB9Sv+2tb3ogUr1pkRV1Dr3uC76VI/H1P5/2HtyNA&#10;7V6TsQWx173hSS5ta3H9fanTpFeqEde9tPP33/kZ/wDle9vUbwP+bf8A1l6S1/W/2/8A1i697//W&#10;s1ZxGXiRdJchmJDBtf54+luT7NxE9/DFI5xEukUNMcftJx9nyHRyth9YplBYqM/ER/gIP+r16qog&#10;h+0q56+qnNaslTK+hhS1SJTWZeJWVZFtcej9X+P1B8qXVmkuPoTZUubD6KVA/p72HKqIk/I/6jXi&#10;emvqFCiBcUNBknz+ZP8Aq+zrFV1KNkYzQ+FkMS6oTLWRxwqWuJ6mKpZ7ccD1AfngW99rFGwFQxk8&#10;NtKBR6mb/ah/rX/Hv1ZIybaOgl4tU0Gnzp860/b59N6bmJja2QXW7VcswTtoa0NPWmKHz6xz5mUz&#10;yYxIKWRy5MtQYkq44mJ/bSGfnSv1Nlcm/wBPfUgiaRgikpYNYKVFityCv+uT7ZSdYkUuaOSQQCCO&#10;JAyOPAV6LLa8u438MsK6iCQQwpqI+IAA44+nDPTtDT5r7Yl3iU+NaeGom0tUiRf828byEsCQBax5&#10;/wBa3vpBTlCxk/cIsE1BbG/6tQH9PoPb8s90s3hxJ2jiaEgj0pUfzP8Ak6pcS3cV8YFjdIgKlwpZ&#10;SBQadIoRxrWvlSmR1FkoazTGZ4QKRC5LoFjqLyKzJI6yhhdnB1n/AFrD32lPO7MV/QnOotqLcXtq&#10;X/bfT2nlvYImAAo5IqKUp+Rqfnk8f2dL3uLKCGOSwQdxodS6ad1CdNag1qRUn14Y6cHqMV9kFq2l&#10;mlqKeWOGKNQYoSoaJ/1aVILC7AE/4839uEaho9TM6v8ApCgm30vxfkiw/r7blu3jn0aVKDJJBqPL&#10;jWlc+n+To0dvp2+oVQ0a5JYVI+YoRQ1/l0FtTiAz6KCoQQyO0y1ET0zRypIAqhUpyNDIVIKtf/X9&#10;+DF1EQBQIGsyqTdtRN7t/wAR/re25nC3H1RYkvStcClAKfs+3NT0ki3VrqZmuKHga54Ux6+VOnCk&#10;xbUETyVMkFfI8yPLFLVujrCkWkALC2of4AgX/wBj7jeJRdWGpiCCSqg/65+n+9+zE/qrqYgIDXHm&#10;fIV/b0+s7XB1kqsX4fUt5D8xU8OvfxyvRmahSoilhkXTTT1EpgFOL6zEh1em5A/rz9R+cTRhNLam&#10;bUAA4/SbGwvYf4W+vvaASs0TLQJmnmMVr/MHpxv1UCCMI44jz+R/MUP59O7ZWrkgvAtMrPJ5ZYw6&#10;GVndSrJCtQ4AS5JtoBufqfr7yvB6NUhVWQ+kqbayeQtjb2kjnV5BFCNVeNaGg9fn+3pBHBLNcC3Q&#10;sVNakfhA8yaU40H59ZIcnUU0z6EqJKethQywT085jonhcRuXmQut25ICqzfm1rkY2iYEHS6pa1xc&#10;MV/IJF73/HtlbnWxjqCa4/hB8v8AZyc+nTVpeR52/WJKNXUfhB1YI4HHnxzX8lHGaaOlaQv5Z/GC&#10;8EhglV5WbSWjEpjICjhQygf1vz77Gi/qEhVfSupiQWH1J4Hta/1DRjSVJbjQeXl5n/V+3py6nSSV&#10;YYpV1A5KChpTzrX/AIvpOeKBWISOngLl6hk0U6eJJGH7UYGpNNxcA3I/B99q05ImEcUiA3Gt2VrK&#10;30IB5H+v7QXMKANaSvIGIodK1A1Dy4ev5cOi29uLdJWs5Lm4VhTCx6h3AHBAFeP+TpSUIwqBVjeC&#10;kmZlluY4J6eUoVLMGkuFe97KALn+l/fvMsmoFUDEEOXBa1/oEe//ABHtMlrdWwUlnIr20IBP2ile&#10;GekyC+ho8ckj1+DvUMaZOpNNQKfPj1OlFCXWWGKFVUhljpwEpvIjBjOYySdR+psQPeFSacMGhElw&#10;1iP1WI1La/5N7An2YszXek+IVII4+VMZpxGMgU+3owWQ7hIJUnETsQCHzpI7amlPSvrTqO9LR1tS&#10;xgrGoopftzMCD4Ji+qOpsCbaAR5JBbnn3zDxuoIj0MbqLAs1vyDY/X22I2iJGrVTJq1B/MHP+r06&#10;Sm3lsi8SzCbJYkyBFNfSoNesU8NWlWyNWLJRtFDMsawQlVbSHEihQP2wB9LE2+lz7wCFi7OCoLXD&#10;K4ax0rwum/8ArD28l7DpSKcEBSMqQSMnNaHhX0/b0rt72TwgRF2n4XVgQDUiuqlDQ/spTy6dK7VH&#10;RyQ0iy1DpCktM7eOKzVCKZbiNQfGzaiuoagp5seB1KCwSwAIPqKixsAbEXPtRFOhmkKtVCMaskmv&#10;yAFfyz0pidas11IXNO1W8z6ClP8AL0346l+0pUNTH451VpIYV87UkJ1KWuSpLA3+gYc83/HvnBpE&#10;geZwI9SEOliSALEMGvzwbey/cJZ2tvpLGP8AVo1Qf6RqOFPUevHos3C5eeMWyW7K4rkUBqcjyPqD&#10;09xU1N5vuJpJZI1Vo3pbvFpKyFvLDpKF0I/Xfgc8A+r31Kyq8kisTFpt6QGb6/ReLfT/AA96tXnS&#10;2W2lT9SvzA/wg8fn/Pq1nPcpEtoYmZ2NAXZqCgyTpKn+fXMUNNlZ4CjRxSJN5FWomcQXZI5LTi+o&#10;xgk6jq9I5942IdUBiZibKPpq9XGrkcHnm3tXHRJvGSUBRQkVqBTiM/Z6/wCToyInY6rW5VI48imr&#10;iuWBqxJGqvnw8+u1hlplraT7iOFiskkk7LIlO5Q+aOFPtWCzR3AaIyLwDwwJv75NeJAAF8y3v9XI&#10;W/Frn8/n3t9EzhlZhCagUIoxNK+Xl5Y/aeiuG5sFl8RNRjNQWJHc5xjHAeWPPz6b6A/czzJVKzxy&#10;fbuq1CCmSGSOHlDJTLb1XBAa5P4P1PuCWMjs8JkZwRZChMepRxyp+ntk2rRN4U1BGQc6hqpmppTJ&#10;Hp/Lq5g3G3uEtZ2URMCdRkGqhrWq040rjj5V6F2mydFTYqmfJwUtLLqESzwQHyMjAqI5vv2Prtyr&#10;RAMDYjn3F0VBlEtUrePgr6jbWDYiy/Uf7e3t6T6cwG1snOrzIpUCmPLzz+zh0ZeC0MfgQygz8Tp4&#10;aTwrXNfsI+w8OlTR5TEU9OVxlLQSVbu0ZgqaJfHVwTKHDvPI37TqCp1RBWY/mwt7kzATKsalY34s&#10;qXQfq+lyeT/r+ySFvp9byapFWpDMa+XyA4f4Om9vokklzKruDmpIIOPPt4Y9eHT1SmaCrpZ0hpxB&#10;PJ4aiBaZZwrOviaWOC+rTY3dlbm3PHuFqdDZ1c6TZCji455vqHu4ZJFEsJC/I1I8uFM/6vt6fECy&#10;yGVSkY9CD8+GfL/L0t2oaORpYIqinqlnjDVUhx5TWyRSSKSNf6ha39P8PeJ9alk8THV6ruy3AHHD&#10;f6/4+vtXTUq94J8gPt+fr/g6bdBJOoMyVUjC1zkYOTx4dYcaKJz96Kk0y0qmklalpa99TyJqLywQ&#10;tqBEeo+QAoLAnjj3mvq0I0ZC6GbUqi1rcamf/H/D2XsXt3ZxWuMf5f8AYz0WyNLZTSTxjUxIXT8j&#10;WtP9X5dT6akjqopngydA7Cq+1WGvrGSYTC7sIkoj6oyv+7FYEEcjjnEHRSdZLAq7WCFOAdN4zzY+&#10;1TCZUSOIMtSCdXDj50Ax+dSP5KLn69VhsrVJIld11aiDSpzqoq1Uefy869eXHpkmrJwcdHJTTrR0&#10;M1LWR1jmQwNPHDUwytqmQgDxMw1Kfp9PffoCLGagJI7lmLsTIUBABF+PfgwkkLpHqIFAPw14GgGc&#10;48/Tow1rcymSO38XwhpGOwsfiNPyHn/sYpYq2KWStfCyT4mkpo6cfaUKwRQ1dTDJOI66oaRTw1zH&#10;ZSSCbn6e8LPYkKBMWewsUuebWPH0/HtQRK0YST9LT/xf+DpKbOaQlZ/0Ca11cPy4flUnrLSUVIJ0&#10;rHnkjjjo9TQz02QvTSGA6mQBmAYE3DG4uASCLg+UxGQrMSA5VfGQY9BW/pJ5/wBv7Zm+qjhH0/lU&#10;6jUlq09Kfl9vr0WwfvS0PgEURSaSficHj8seWPM8eneGKK0dVTI089JG1SJ8fVUNbThXWz1MEFSV&#10;u7AWMbHUebA2t76GlJZQlw6+lQ7EXW/GgsRyB9B/Q/X3aVXuI0Z86QNWn7BxrXz9POvy6M5FnnRZ&#10;GAkQULMBlccW41Prwz6cOsdJKYKKEzBWospU1c0LHH0tUIZmlEsiulDGQ0L3jjd5AqpIgUoGUkx5&#10;WXWonMh0XkUhQwFzYEDk8f0+vv0Uehv08sRiuR6/5vs/waiJtm8VQChFM/z6UtP9xV0M38GhxUNN&#10;PJDQZBEqJaGpkEV1njlqTYBX1Xjk4BIsB+PeSnKSoJEUIVa4F5ACR/aAFgAfr+f8faecS24FvPRt&#10;Vfh8vt/1fZ0X300tuqW8REkTnUcCq1zQn5Vp69c8qs38QrtNTXvBDQ08NU1VHjqqTxFtZgQSu0zv&#10;ELqospNuA97jqfxPd2PLPp0s62Zl4Zbmx/NgR/xHvcSNGdLAmnED58PXz6WWFzd27+FJGH05agOA&#10;a6fM5Oa9ZMe+Rh0UmOWOmp4aNamnrGx1UamnilUvHM8NMdNxpZ5UkQgKPzqNsAkV0kSQPMzm0aOE&#10;Ogn66Tx9Be3P5Pu0w8Q+JEAmkUY/Z5mlc+tBx8ujCSMiVrtqR6x8wAOIqACftoPy6eqSgqsXVYpq&#10;WqWjpKeSWsqqiimqVXIoxKxQmnlBjKSMU1Kyg2jQ3Dai3qiN43DrGdMcKqGWoKEkixDab82+g9po&#10;p5mgoHXOBSvl55p/Ly6L4ruS6tQomRWJPwhxwp/GB/Kv5Y6eMYmBq2koqs1flq8y1XVUtfhMfkIo&#10;EWRJEaiDm6xFgBJyCA3pJJ44RTy+Uxk2aMEuJERlI/s8oP6fW/u89oCiPNwIGVya0yc/5KefW2sF&#10;+mM9wO2lAyAli/meOa8cftp1nqVxS4+efHQ64qysb7KGPJZGhamjDXngYVBspJI8XjA02ABt7xzs&#10;6SiVNQJu3jgCSq6/7HgL/sfb0KRIhiSQNwrqJQj7M5P+Cg6UQG1mjEKyo2n+PXAy/tY6608gKU+f&#10;WTHRLkqWSLIYoRxhlgp8pkRqjgnYEMJzCpdpSv8AasQ3+0/kHPkLiRuXoHufASxDyZvrLeNKiNRt&#10;L5pEwc8kMZkUgfqYjk25+gH0Ce7WxO72k1qxkETjVV0aniUVuGTSnaKVHn6dAD3S22VeTbprd2nW&#10;IxOSJ4m0kyHFMsQK0pQNjjWvVhn8vrKnbvyP6sKmmSlm3rjsNTrDXZCijEeaglxSzR4iuDRjypIg&#10;YRWPpW7H1FtALJKafKZKM0SlRUS6PLGw0qkrKVQcDiwvyfeRFqQ0YYNlaLT5BVIr+0+nQOtD41lE&#10;wkIIUVAP9FTnHqTTrbD94DVOqrLSQxUzqoLeGMKzagULajc8/wCv7Um6KHRCBnjjz4/4enBAGJSd&#10;i9fU1+foOve4wrHdmNU0k1xYeWQn1fS4HHtJ9WyMfqQAhwKYNTw8yP5dPiBQKRKFp6de95o0rWRP&#10;HTrLHxIqRxiQ2I1AFBcn/Hj/AB92d7laCIAriuaHPz/1V6ZZrdCdbUIwSTTPDj5fLPXveMy5Kqld&#10;V8tJpX9JheGJQB9ArL7u8komaKMaOHnWp8+nBHZQIHw9fPVqr9vXveKFKpZQ1TNTGzkPpqA01j6R&#10;qW39bccW/P8AT3vTIGBfV+YIB+deryPAU/QRwTkdtF/b6U697eosdXyxkUtQ00QuWjmYFwSbgxSI&#10;R+fweP8AD3VoJZXJfNeHoP8AV9vRfLeWiSVnQKT5jh+Y6976josrD5w0dXCfSXikEctNVgPqOrWp&#10;HNwf6j+t/b0UMkMgEsasDXJrQenAg8aUz55r157mwlK0ZW9GFQUximQfl172yVNIlWxWOGbHyAnT&#10;ZmloTL+Y1shK3PPDcf097mBbOllY+X8Q/i+wcP8AL0ZQ3DwrqlYTA/Kj09T5ED7Pz697gRT1uPWW&#10;mqaUhlEQWaOSYO3qsTdWCtf+pX2nEzwx6XBZiaUNNOPP1/n0seK3uws0LjJOCBT/AAVx9vXvfB5q&#10;OoZhIjQOVtcEeo2tdtQJ9svPHKhUgg9bWKeL8QYD+Xy49e9xXgUIojkB4CkW+tjz7LPC4kH16dRz&#10;Uluve4JpGBksSpNrSCxYckkAW9ontXDVUnPn0qFwCOve32ipz4gBrdl5VlADX/F7Aezy0jaOPTXo&#10;ruplD91Kde9v6FoUHkVi319a2S1v6/7D2JIyoh7uPRYWEhoo697acjWIiOCAztYC/wBLE24Nj+L+&#10;0F9cIhEVeIHS20gZ5AfL/Y697aY2QrzzJydV1YAf045/3j2gWgFEyfn0teNlP9Hr3uNL5IwzME12&#10;LKFJ5v8ATj247hCKHB6eUIxGnh173x8xC/nWSpcXFgBzcf8AI/ZhHPEQI2r9vn1Yx1OOve3OjrZq&#10;RvPGdJUg+h2Ugf4abEe7xTl5NOo+dOHkOkdxAsw8OTNfWh+fmCOvez3/ABg+avbXQOdoH29mVze2&#10;TVgZ/r/cwkzOytyULELUUOVwlQxS0gIBmiKSqbFX4t7V299cWbm4gZnAPw1FGPEggihBx5fMZ6gX&#10;3G9nOXea7eWeeLwbnSfDuI6JNG+aMrgeXkDj1GT0z5vCUeeoJ6GqerpmlikjgyGNqpaDK46V1stV&#10;jchARJFKpsQQbH6MGUlTcBsvAfF3+YFkZMd1zNtvo7uDNUUs9P13uSvjxm3clndIkGM2nnatRDUr&#10;UMxWCBlWoBsAkn6iZG6i3KR5ooFQlSTHU1XGaMTQ+elaBiaKKkg9Ywz23N/tlIRzA0lzZIQBdxoz&#10;sF4a5o0NVVeMjrgKGeiqDQJuwuxa3ofYFRuzdOG3v2Tt/biq+cyuzNv/AN4d20OChQtU53JbYxIW&#10;aqFMg11T0ELsVV5fEgGn3X1398Nd/dS7rzm0dz7fnocxhauSCppngQOQn0mj06g0bizxOrFWUggk&#10;H2hvNllCfUQDu81NKg/wsBlW86V4EHzHUo8s+5dndW8d3DOssTiquralI8qEH9oIDA4IB6EXYu+d&#10;p9mbP27v3YubpNx7R3Xi6bMYHM0XlWCtoapNSM0NQqSxSIbxzQTRpLFIrRyokisoIluHYtZj5mWW&#10;nKNGxDxyRtHcr/tLgH2HGj8IeE4ofl1N208zwXK4bj6HpWewpy+IaJ9fhFgHBWw5/HtO0YI0tx4/&#10;l+zoebfuSyLSpqcj+XXvaZMDxOV8aPDf1Ibg2b9Wj/H25FBKDUdHazK44mvl9vz697n0+GNQx8Ms&#10;Sysp8ckl0coR6ld7WJ/sggfj6e11vboz1VqOMGvr8vl0xLuXgjS6kgcaevyHXveE4ho5y8T/ALnA&#10;FgPQwtxa1/bBtpEcOpPz6uL9WjIcY/1fPr3tYwSVFPFHj4g5sIp6iQKxaWZm0NEwUcLYA8/19nNt&#10;e3METIq1VxSua/lnj0HpEgmZruQgA1VR6DjX7ak/s697X1G7yVuKxsaDQS806KLftvoeBT+OdRvx&#10;7MkvI2tGSfLDtU+damtfyA6CVyqpa3F9ISThVJ9e4N/gFPz697MptJxgI6mS5FdNEBCicfbIAAZg&#10;/wBQeLAfn36wYRyJoqrE1rw4+v7Ooa3mm5yxCtI1OW9TU4P8uve5c1TR7hx1XhalI5Isg80Ur+ME&#10;hyllqGv9WDm9/wDYezp9F3A23EDvLEU8icY+zy49Ughn2u8ivkYjwaUz+GuV+ynXvZIN07bq8FlK&#10;ylkjAmpZ5YG1HXZoz9Cwtccgg/kWP54jiRZLeZrWT4kJH+r1/wBX55L7Ju8O5Wscqn4wDjHl869e&#10;9pZGnR/7Ia/LC5YD/Ukn2rQIWJr5f5fs6O38Egk1/wBnr3tb4iRgUDEtqZdTG3oP+v7ftGbX25b5&#10;1pToMX6KRjr3sxGxKtqeSGaNdTKUjjVRcySE/X83/obj6ezKyuoba5DOKkGoHkDw/wAv8+ol5giR&#10;tQPrX5D/AGOvezvdd4rEdgzUmLraenmzmAgaopKiTxrPVYxX8lfRySFSz+KRxPGrGwHlt9WB3zjs&#10;r73t63u3gm4tgWIx3rwNKAHUtcZpTyPQX5Y5muuXtxe2dm+muiQtDiOQigYDhw4fzr10SFFybD8n&#10;/X+nva9/kq418XW9lRRwFKUbOoF4RxHC65iMQxOxtZmXUyj+in+nvlD/AHgcCxcjcpP4g1/X340e&#10;dPAtmLfYCQPzHWcv3WTLJzRvblSUNtanWeFfEm7R+Wfy6qt/mQVNJVYvZlFIsbzxZCpqQrOpbxik&#10;eFv2/qRdxdvwQP6+zG/Phj/AMkSdI0zqLX5sxHI/1j7xl9n/AI0HHFesx5sOQM9IL4Nov8WjZVVA&#10;PEAqAgf5uxuD/wAFH+8+9YjbpJ7Yt/TIt/r/AOeb3l7cRj93lhxp/kPRYATPQf6uPVxEv/AV/wDl&#10;if8AoX3tX/DLjauMIJH+Rwf4fWD/AA94f+44/wAaevr/AJejiJNLZ49UHfPRr7jqRYW8831/r9wq&#10;/wDEe7MQ4WFBdlFtXBF/qRY+8UtxdzOzYPl0bxpUj59Fn60xFLNEkTRC31ayoDYsosdQP0HH09xz&#10;OIzqVjc/Xnj2RSSO/Yw6ViHUdJHRkKLBUUelkiuwX6ej8cA3IHvpZXZzfiyn6X/qPaaSfTHVD59X&#10;MaqmOlDTYaNnImjQpoNtOkNq1D8/61/eZJCWKFif9vf/AGJ92jlOkP5npp0GmtOmzKYmnYTwFAVR&#10;bLdVuNaX9Rt/U8W9uEIutn55+vH9P6/09nENwcFDTHSGQDVQdFl3ht+OCslDRKVDjTcJfVYj/bf0&#10;/wCI99O2i4UkfT6cfUe7yMzgFuvAYA6i4DHQpJpES2VB9Apt6C17W/1vcXysDa9z+RzYf7H3RhTI&#10;4dOlBStOlnDQwS+lkjjbSTcAWvf6G9/fBmd/zZR/xHJ+vtt5UjX59eovDp7xODE07jxoY0AYSALc&#10;gDUf1cf63H4/xHvCsgFiD9WA5uRY8n6W/wBv7rHIzy6WPDqsi+XT7mcLTQYqR4qdSz2JBs3Gktx9&#10;D+P959obsX1bdrnBN/C5uCPwg/w9yJyo7C8RD5H/AC19ei25wpPQFbdpIYt5UsyCzy1ClgLaOT4v&#10;SLX+gB+v196on8wQ2zVePwZXP+x499APbWn0aE+nRTcsfA62Kvj9/wAeJjP+WCf7yt/ZB+k3JrVA&#10;+gbj6/nnn3M0rlVHz/2OgvKKLq+3/V/Loacj/wABn/4Kf94592EYJpPtorA8olh/sPr7K5KdI1Pa&#10;K9AnmAnnkuR9Wv8A4c/T/e/a0pPJq4U/UA/XgG/trgufy6up6R1WI7fX8f7H6e1RRhzp4I/1r8/4&#10;n2yT1ot6dJDJeEFjqFyDqHHBAFvp7WGPjbV+fqv1/qeD/T21r4DqjE6S3oOg9y7xLFK5P0Rz+LGy&#10;2H+w/wBj7XWPZlW3HpsQbfn6fX3oIPGB9cdFspoNQ49AnnyskM/pFiCRx/rW95c3kp6aicrI6hY2&#10;PBsBwfY15fhia6CkCpIH25H+r/iukoy9egdg23TZPIAyRK6eVwQV1adIuLKT/wAR/vPsnfYW9q+m&#10;kmKVLjki3lY2H+395H8tWIMKgqMZFP8AV8+k1xIBg4pwp0cjrLq/ASQQPJQQOzKCWeBObqOPp7Lj&#10;lOycsrNarlFiw/zr3/r/AF9yRFZxrkCpb1pT0/1f7PSA3IFTXozGM6w2+ES+NpAAF5+3j5tYC4t7&#10;RNb2hmQX01lQtgfpMwH5t7eawAGVH7Om/qsdK6l6627EqgY+k45/4Dxi3+NwPr7StZ2pmv8AldqP&#10;raxlY/j/AH3097j27g1P2fb1Rrw8OnyHY+AT9ONpjxb1RR/8U9p6o7WzYJArKj830zNyP9jf2oNk&#10;lP8AiummugeJ6nx7PwaAD+H0vH0/ZXj/AA49p6t7bzkYN62ptY8mYg/T824/3j3RrVRkAdMvduDR&#10;cjqZHtjDL+nH0v8A1JSw/wBgfYf5PvHOQMy/xGq4v9Jf6W/r7TSxN6Dpo3slc0/1fn1OjwWKjtah&#10;puLW/aTj/ePaXk75zv0/iNUfx/nf+KD2yIHJGKdU+tkJqaf6vz6zjFY4fSjpx/rQxj/iPak2t3Rn&#10;auvgQ11QwLr9Zib+oA+9TW40GoHVhelmpWnWObD46WNkajpyCD/upOePpwPdw/xkz1flIqSWaWR9&#10;bR8liTclbX9x7zNoELhvIH7MDo1jlUpSvVUPzz2piKTb9bJHS06SGByLRoGYFWBH0+v9P8fdh2Yq&#10;5KfByB3b9yP63NrC+r6/0v7xh5keOW6/SFNFfSvlT/B8uje1QuRT5dVM/GfaUUu+BOYlKvUxOVYD&#10;QLXB0/T+vP1+g/2Nd/aWQklrJuSbFgDcn+1/X2FG05rxP5eX/FdHiRMmR1sj9S4xKPC0iooVRHGb&#10;D/AW+v8AX2BAnXUdVuDz78Frw6UUPQ1lDbj+n4/HvmZ4x+B/r2+v+t78BXr1D1x8Tfkt/tx74msR&#10;b3I4ta1/9jf37SSOvUP2deEJv+b/AF+oP+9e2+euVv0m7HgDkAf096AoaHh/h6pqC/l1JWIg8/7f&#10;j/ePbbKXcgk2HPHP5+vtxGU1r14OH4dZgAPp74ikZxqH9Ln/AIr7UC4IFKD0HVwDTrgSAfq31/B4&#10;/wBb3KpYWhk1E/73b/H207FhT/B/s9eAp10zBha3+vf/AI17V9FljTqAWIIAAtf8f19o2g8SoHn1&#10;vh02zU4Y/pBW/wCfb9DnPINGrUT/AK4I/qR7Tvbsoz04ZSVpwp1AahjDFggFjza1ueb/ANfc9Ulq&#10;hcE/6xPA+v1v7TpJ4T6WoR0zqLEV49cZBHEt7AH8f4kf19zocfKvJNh9eL/7HVxbj3p5V4p1ooRn&#10;16iNVIxIINzYfgWt/gT7lBJUBF7jm1vqfbBKny63nrGWjaxtY/6wt/jz/wAU94/FJrH15vzcgj8f&#10;W3twN2EgcOlMJdgfl10zJwAwN/6n/ePbtApHJuNP+3H+H+39oy7M2kcT+z/V5dKiFA4dYZAoH+Fu&#10;T/h+D7eaeeNfrbgD6/T6/wCHtuSOXi2B8uvVx02SqCf2wT/sb/jj3larjVjaw1E2Nv8AHm3u0cRK&#10;1OadJpkFdVesDwuSAR+Pp/sL394Z8m0aHSSR/sf+J9ueH69MHGOu4qFXYFgP9c6T/h7YKjNSltId&#10;uSbC7cX+g/3nj26qAGvVNXTxDiowt9Kj6H8X4/1vcqhyUiMrFm/wuT/sbH3sqZH0n+XVga9Rqyhj&#10;8bDSL88fiw/1/wA8e1rRZo6VueQORyebWIHtuS2qSq9XKKwzjpH1OMFyxVSp4vYfQ/T6/wCw9vdN&#10;mAxFmI5FyDyP9ifbRtZfT/Z/Lra1BwagdMtVjIgpuPrx+DY/4e1PR5wxhbsw4A+pJ4Fvr/j7Zazk&#10;JqP9X+bqpALV4dJOtw8Dk8C4JvbT9b8k+3xc6rRgsxH/ABP+N/8AjXtv6aUHSB/q/wBX+qvTolYe&#10;Q6Tr4CNZbqin/km4/wBb3BlzCM2nWbk/2vpwLi/twwMo1N5f8V1YyoSC3EdT6fDW4C2+lrW+g/w/&#10;3j20VOQS1ySf6cG3PJsPbiipx06jh8jy6fKTFyIQFFrgXPH9P6e2OTMRobeQfW3D3P1t9Pb6wyca&#10;Cnz6qZRWnT2mI1L9JNVhz9P9fk8e8r1kdVAyXDgq3FieCLEG9/bBhVX7sf6j1sSqzU67hpZqSZZI&#10;w9wRYt9RY34It7ID8qOsabcWFr5UpkMgjmKnxr9bBgLkH2MNjujbuorUD16auYg6mnQ97Oyhq6NI&#10;pD+4qrxe/wBb/wBfetX3bsGpwWarFMLIqyt9Et/aYcG3+HuZNuvFkjA4dATcrMqxZelt7LJNTlWY&#10;EAW4tb/YexBHMGA6IHQA0697hPCLGw5/1ufahXzXpkpQ1697iOoAswFuDe39fb4JOR0yyhjX0697&#10;gTEAm30/B/P9Pb6VpnpOTSv7Ove8a6m4t/vv9b3etOPWgxPEde9uEKsDyfr/AFP+HtNJQjHVwjEV&#10;HXvblGCGH1HI/P8AU/0HtKxBU9Koiade9vdMrkgBfx/j7LJKaqg9Loq0qeve1njIXOm/1uD/ALb8&#10;c+yu5dQNXRhaxsRnr3te0MBTTfk2Bt/jb2HJ5Q1adH1qrHh172qKZGBX8Hj+o44v7J5CK0PRtGoX&#10;t697UFNwbn/fW9oHGejWMUUDr3tyDixsfT+f9hz7ZK0Phjpej6V0Efn59e98DPYWH9fr/wAjHu2g&#10;AVOOrPcaRWvXvcSStfm1uR9bG4/3n254adJWmUedeve4v3TMbaj/AIj+v9fr/wAR7usagVHTZlB7&#10;h173zWY/6/P4v/vR91Ipx6uGJ697b/Ifvfo//F21f+sC1v8AX9qqfo+X9n/1l6T/AOjf7f8A6xde&#10;9//Xs4cv5UAbWFj4DrxqJHC3P+v7VwSRm0Zwmly9DT0of9joySWERyz+EEmaWjUNe2hJ+fEDqrd6&#10;GLRKtSZoo5nllFRT1KF1EYa/3ChASw9JLf4jjn3IV2JceRVSMKWTiy3XU1v9jc+7SLHHGjCMlnrQ&#10;/mR6f5vLpPcw2yPGIbbxJZMg+tD/ACp0kxQ6pTd5Q0zMqTk2qKhACI9TfkBbKLc8W94vuQxASTTY&#10;f2lNrW+oI/Pv0kbIGWaHjUYPn/q+f7ajr1x9bESjWYr/AKYf5+nii2zHEoqWqKipKyIVYVLM0S6+&#10;IWSc8fi1he/+uffCecMps8oEg9IhI8dwoBYgfT8X9sWNqhfQ0aBkOdYzxqM+f+HHSCK5oWSe2t1K&#10;EBhJ8ec4PA4OD9nT/DRVVE0OqdahYUGqSq1vURxMSWo2EpBYBibcjgDm3PuFTw07FSzMkiAnW9/q&#10;CPSOAbH8+zq9vLkKD+CuACD65r0te9uIn1WoJi8lXKhvI1/aOpFVUZeJa2lgSnqqStKLURwoYkEb&#10;IxSWophK6+RLAIVHI4vzzLjhj8qsrlhG3rVLn9RBI1BTcf7H2gkuLj6Znk7dfw1I48OBOM/t/Z14&#10;315dW0kd8BEspGksyjhg4Jr5cKCvlx6a6qtbxNi0oEMrU8Teeohl8JWEMQzL5VAOkrcafrf6+3Mm&#10;ISHSpsPUur6i/wBLf7Dj2gLXRtFMj5Pacf6vMV/l168WeNo7S3uD4YWhJHoeg6p6MNVVMSUcEHkU&#10;tPJSygCYrGwOqO5tyRz/AK3vqcCpJCX9C3kVQCpFhbn6H+vutpKduALsCHNB5HJP7MmnHPVYfpdr&#10;I0y62+damueHpTAz+fUijoRHCZJoNNTK6NRV9czxyaoB4hanbSyhVWwJHIF/yPcRi+h4wzm9/qDf&#10;n9IAX/W9mCrFIfEdQtKZH+rh8+lIFjuDiVovDK51eQpjJ8ga9OyiGjyNFVLBSzMkjRrGPCbK3FXU&#10;o9SGJLFh6f8AH/A++1TTDZlNlN7o5LG/N7G/0/N/bEk5FwNLFdVBQjGB5+WaVHWg7JdDwZSniCgW&#10;hAoO2tfQ0JHy6nECuqZKiB6KaR0mZpKyGnENOwnZWiWUBQSSPoovf/H69NJYXbyFWFrOoHBFrXHu&#10;5i/Uwy/t/wBX+r+asRxQXOrxFyKcQfMH/J1jpIXlQwx08UU9LK1QJqeSewMcmtDHFJwbn634F7nj&#10;kcRMV0FQxQ/VAdPA+ov9f6/X3v6XvZDlh/h+3A8h+fSpLa3llkjrV6U+WRih+ynWR4Ia9CKuWmp3&#10;tqhqKqJZxputnenFwCtxfQDe1+ffJ/3CptwdR/eQWXj63Hu0SfSai2rgPh4/6q/n0nlsbe3jdpTI&#10;AB/oZoT/AJ/s6irO8yCnjko43gmjRfs6moKVSagA0okuRxzpBsPfSKInaRCQxBW4UBF9FgQD/sL+&#10;/XEs0qJHJ3ItCKmrGprQ/nWny6KpbPwystC8bUNHarFcVDfbwHyp1nUw1kT006IrHWKgQtN+4I5z&#10;6EkAuCVsL/198ZJGiI0otmOiVhpXUg5H4/3o+2VWOdqSV7MqM8Tg/wCr06aluJpR4UVdK5WOnAnH&#10;TtQ0pqKST/LJ9aoZKTyyST6JBYugDMui1hyVN/cdwDKQo1RgjSAbXNrmw5/PtX9WI4f1AVehqKeh&#10;x/LPSu3klWNDIpWVjQgilM0H7RTpwosRKaSJ463RO7WqKuVFkeNZZfU0rKE5APp9A4A/1/fIFSDf&#10;SoQXFyOL8i4H+v7SrMzGgBzjgf2f6v8AL0q8ecGRWUrpFTXAPlQH16l1uOmpWhZJ2rJp3i+5hibT&#10;5VBHqpnP0awGq/uOGBJKhNGkqvrAMgBNwBYm/wCB+fb6BkcKXNaioGQK0oSf5ny6Q27PO6TJMyks&#10;MBSdOeJ/ZX06eqyl1Y8NU085nmmFRJM1DKyURKAAFpJFj8YIDSalsfVfj3kDSIRb+pIvxpFrmxI5&#10;9t3Ri0kAEt5n1/1eX+z0m3dbJo3VAzSmlXp8Xyp/qr1GxVJS5LQ80sVLSrGuiOMifzMHCeQwxzB0&#10;v/Qen+lvfFlfS7EGxVm4kJBCgtawXj/fc+9C9g7YcasDKmuT66qfYafl0rs5obiBVhKVjGdaMHx8&#10;/EC19OzGMHzcqTDl6mGSJgqRVWlvTSxrTs2mCSpKyyMZRotqQEm3HFrDgJE0XLX5uF5YAjmxPHP9&#10;OfbUsM80nYRj1x/k6LJo7uS51IP9X+qnTpTKMZUCNsbOt4543nhMcL1EMxCGem0E+g3AkBtce+kZ&#10;pA/jdl/17Lb83F/yfbumO3Cm7SoqMjJ40zT0/b+XRtE9vGoS8gDE4Br5n19Bmn+DrjVUqmrjSKng&#10;kaOCZWjmXWs4ERjSJyptpsNNr8Dj8e+D/cIgMp1Br2uwNv8AElfpfj22RZSTkW66SPWo/wAP+rPR&#10;Q8di10wVRGfLOD+fy/y9PGLNHUlUp6mwS8dRFSQMI/I91EJppvQ+lQ9je45ta/MYSvETpNtTatLr&#10;9f8ABdP9fz7UGzjZa66MfMZp8/yOf9g9HsUEs9s0MT6XCkBgeBoe4Hzpx/LpQa4sm0cdTiWyFLRU&#10;8kaS09QyeXRdHM6VZFwqW0CM+k/S/vmhqHcaUjC21GMuqar+n9sP9f8AW9obmG0tQCSXY/EwBND+&#10;X29EF3aWtsmq51SODQy6WOknge0Hj/kx8n6mqoa2lrIZKuupzCRHQAU7VRipgrOwyDqD+56bK6rq&#10;/C839+WL0vp1REpJIy+S6ggEqBc8/wCt/j7L5Zz40a1JXUKH1yKk8OHr8j9nRpS3liiiLFzHSjUp&#10;U4PyI/Z0ovMggdqpaHITIseLhJoJ0qQJo2WR/wBu+kgfpLWubE/n3BugRmYszOyk6QOD+Qeeb/4e&#10;zQPM7r4fEVp5f6uA/LpU8t4s8aQ0qNRWp+yvUz7K03i/yWlpIIJYtM3lIl1qDHZjGygqdXDf1HvG&#10;I5dX0fwkkcoxTQTdvV/re3b2e3eBNenxlHrnV5fz4dKJNxuZ4TNLb90QJ15/DmvqafL9nDpyxE/2&#10;z1KwFgXZHjajlgp6xnSBkDyRoQLFrazpGpf6e+wDK5RfG68qxLBQbfpv/Q2B039tJ4UMRnly7cMG&#10;uMmlRnj/AJ+mS9mYUuGzO3w4I08K0qBWtRXqRVVNTRpReL+KYxaZVqUWNYK0K1XeJ3MsZZfFJrjM&#10;6Kb8C/056qHJXw06jVGujUkynSCL6gH/ACP959s28RZjcyOf1M0PH/i/9Xp0WyWBkb6i8mYu+SCp&#10;pX0J6c8VHT0s1NJnYI2pI6gS+KtwlTBHVzI9xE9XRKSaZiCFYsNIN/fBYrhZJdUrqovrRDf8Fgw/&#10;J/PtRJOIwkEDUGSDxoTSuPTp+1uVs2FhaPpQmoYZIJ+LHl5U9adRlqpaipyxp6ekw0FdWPCIcfkK&#10;+BDTwrrgp5Y57qVgVrI3054v75J40VNMcaNrQNfhlQyXaxAP+w9pZgXlaIksFRjUilWp085eW/a1&#10;mYyqkbNqIpqkC1A9PQdOiNlJYnq6qvyLx1M329MlI0NZQqIqYQwtU07n1+tlvo/APFx77rZTEkSx&#10;SSOrXvGSriwFmVr8j68e6bah8Uvo0hRxHz86edadVs1Esjt4IBUEBlyQW+Xnw6yY3GjMnJtmosfH&#10;VmTRFUCmnoZlliAlgkp2iOhm/T+u/B4/PuEJUZleoSKRgAqAHSwW3pUgr/Z+n+w9uhWnDR28jIdR&#10;LFl+fFfTPDyz1pre4g28x2UjqdWqQSqSGNc6W4JU5HkBjpYT498JS+PHU1VHBJRRzH7So1wGUoqv&#10;NPJFUox86gOSFB5vYfT32xsXMMAiWQaGIexYryCD+COSLD/jVnLSDRdTmXw/hFOFeJ/Og/PpJMln&#10;LCklwauvDT3cf8mOuGLpgFoJrhZxIuVa6I0aRMNDUrpIoWSIqxUmSRmF7qR6rxIlaKaRj6GUl/Wg&#10;OrWeQgH9fVf2/dl54VjhyVAGPKgFfn0quPGe20Q1YgAKUyQB68M0x0oFqMZWUNOKwpVY3KTyJIkN&#10;e0DWiMixPM7EqWjtCsZAsATz7ySrHOIT+swBnKMphX1/0Y+0SS+HI02nypXzxUHH2n/V5M2l68jT&#10;vHHpZ1C6z8VRXiOpFGMliIsnjTWCiiz9fHDEYZ4cwPFAkcsQkZAAD41uBfkgj6j30FdFTXF443cs&#10;o1pINF/2ltb6W4Bv7oJobohITVqAmuM+f8+lW3zwWwEJk1TKg14OWp3fzr1Nq4TBJWz/AMQgrvDA&#10;tJFPT0tTRnyCECrqCzvbUOSwCf1sLe+QWILHIiNrkkZZQyXjQob2JXnm/wDvHt8Xdy0bwSlQq0pk&#10;VzWuOHl/Pjx63cNK0cvcoDgUzRjSvAfn00PRKciyT1TyJR49JYJaaaaOrqUqY0WGUGb0sqlGAB/B&#10;5t7xMxjNVMkMLBmCm8tg6uSNRB5uP6Ae000iOY4QxWgBBHEMB/L5+nDpBbLqjS3lkaFUGoMKBlb5&#10;emfP59KnFY5quLDUOQyWV+5CZA+GpwyTLBFTOClIs1IfEySD062cfk3/AD7hyNCsixtJHD+23jja&#10;MrpJOnSVAF7m5v8A7f35FmdWuWLMeFWINaenVHknkX65mkkdiRqdg2rT5j045/Lpa0iV/wBiFosY&#10;2SAyVNJXVWIrNUpRVWokkkmllkYFF0RlQACRZfofaZ3JRyS7d3HBGFqEm2xuKCWJSrM6VlBIqo4P&#10;4OpdOnnj2V8x3CzbciqDV5renkKxrRvPGa0rx6CXP4efle6YjPgkn5UAJ/wHo1XxVr6an7260my8&#10;DYuWg7K2hPSTzakiM8e4YjHLRvFcvMVSQVSyELeRv6W9/P43rCKTde4KeAOVosvkNMLozHxvWN+1&#10;IUsbKPpb+p9zNtcjPaBZMSA0GfkBx/L+XUb7M5fbIGloCyKK14aVA/1fZ1tye09JJEi6hSiMP6QV&#10;R3Uf6pfUwI4uPa8NOrdw1gYPofnWh88jHS5UfURr1AV/4vgft697cYxh5VjNXSNFIEsGj1JrUCwY&#10;q7MCf9j72ZbUGrjj5f6gOkLnco2Igk1KTw9P5Dr3uIFgTV/DpZ4ypIUIgD/W3AUX4H9B9P8AD2oS&#10;WOQBY2CmmCcAU/1fn0pBkYD6oDPGpx173zZc3UQMVY1PgUuQ0jCVgPp+0wFz/rj3d711oJXBzT5n&#10;7OtK22wuA/YHNOGP2+nXvbTFXVygJPQRyKCHmgq6e5Lgjj8XseQf8PflvkhqTGgauGUUc1NK14VI&#10;4/Inowe1tCaxzUPAMhz+35+f29e9uctXSTxROtDHRCZhGJabyxmOW9gGuWsPbLXOtyCDrpWpNf8A&#10;V9nSJYJ4ZWDTGUrmjEZHy697xVNbUQslBVSzSCMrHBVQkMwJAClWf6D8XH+NufbT7hdRoNGNVASR&#10;WvoSPInB+R6vBbwyKby3UAsKsrcDX1/w/s697hVEdNWK8NTPOlQNIjqwFSXUv6UqQPqD+H/2B9qf&#10;Ge6IinloQMAior9vl0qhe4tys0KqUNQVNSPnT0+zr3tlqqGeFBSz6naVhJTSvyI2LeuPWOD/AI8/&#10;4/ke9PbTMnf2liRUcCF8/lWnRnBdRSP40dABhlHmPLHl172mZJZ0kkp5iW0GwJH6f8R7JpjJD2ua&#10;g9HKQxui3EQoCOve4rzsjIpYOoVSHP4JW/PtH4gEgpw9enViR1JHE/5+ve5cda+tdQXWfo3BFvwL&#10;+7pN4koRuP8AxfTD2keig697eqfMtTsEsCqcu1wQ1+Bfj+vtYs7xSCQGhXhT54/wdFsu3LMpYGhH&#10;Dr3udVZ6KeOyxqGI9RHIvbnn2e3G7eLaeG5Jb1p0li2uSNjqavz697TBqi9SwktpIug/1RHPPsPy&#10;XekKW8v8vR14AW2CrxX/AC9e95UkZSzhCC7cNa9ja3I9ux3LqMefTbJqpXy6976ih1yBpGOj1FlI&#10;FmaxIY/7Gw9qkBk/UfiP+K6vLJojIHHHXvfpI9GtpGZRpsoC3sOfp/r/AE9vkmMCWGQqfSnn1qOT&#10;XQJ+fXvfkkawWO/i51CQeqx+mk/6/vwlLLqfj1p4wDqk4/Lr3ubDV1FG4kV/0MLC1+dIP+292ilI&#10;kr8uk81skw8M+Y697FDau/8AKYmelqaeqkp6iOpililjkKSwuj6lliZbEMp5UgjkDkfX2o1RqPEq&#10;dXy/Zx6BO98q2V4jLIK1BBoOve7O9ofzDd4b7xWG2Z8hPueyMdhKelxe397zzAdi7WxUDWjoaXNT&#10;m2RpUB1LR5HXpsBFNFa5MYt0vnUtOxkogRdZq1BWi6jnSK4BrQCi06x93P2b2zZpJL/lxBD4jF5I&#10;afpSuaamZadrmmXSjNgtWmElgdk7c2nUZKfamMpNuQ5mvrMvl8XiYIaPDZHM5CQS1uZlxkKiOOrm&#10;cM9RUU4jad3aSo8z6SBgzvXWxu1MGNy7ayuJ3NjJDpfMYpQmaxkjjTo3Nt8n7ij1Nz52VoWYtpla&#10;9waLFa3cJ+oGmnzr/Lj9h/YT0DIbjddguTBJ4sYT8L/A3+lNO4+gGelQsoLeN1ZJNKkghjG2q4tH&#10;MQFY8Hj9QFiQLj2RvsrorJbellYUpnpAS3nUK3Go6Lgcgfn2S3m0xwUntzin51+z9nHqXOXeZhcR&#10;qzNQ+nD04jyP29ZfZaMls37WQaAGU8MCoB1W/Iax9kszSlqSgg/Z1IlvvsrpV+PXvcKgw80MjXjA&#10;AtYaP9v+PfknNM+XV7rcY5Eweve1DBgoY3M9QoSG/okCl5P9hb2ugmBbxZCFPzPRTJusrL4cXxfs&#10;HXvboKES2/hVDrJAE9bVIwjQDnSIDbUx/F+PeluA8va4qvAD/P8A5OkAuSndfy6aZCrx+3VwA697&#10;VW3MDUUk8uSlJqa2o/cbULcqPTpA+tjb28qtcOrxqECZAr0TbtucVyiWUaiOFcft697EismpcLQC&#10;sq5VbIV8IlYggajax4/oCLXI9iGWRIbZJq6nbJp+VegkLWW9uRbW4rFGaV697Ru18vOK2orpyYVY&#10;SCOP6Hxj/NICf9qsT7R2k7W939S6hgSKCvz/AMnQg3exiWFLWLPCv7c9e9s/bmKhrY8TuGCMSR1N&#10;OlLkVCelp6ZAIZnb+rR3H/IHtnmSBHuEvkUIJWIYjORn/AR0bcj3zxvNtrnQyMTGfUHy+Xr+fXvZ&#10;ePto1dzpcXJ9Kx8Mb2Ktq/4j2RLK2nPn1KvjSGOjU697e8Uvjn/skDhwt+FP+6xf+v8AX2oR2XvH&#10;Dosv21w1697G3bdW1MqTNcKptErkWluR6E/qP6n2ugkVJvFXI4H1GeFPXHUabrCJHKL54anl9vz6&#10;97OR0Pnp9qbwwGUAEmVr5ooIYjbymmqJAlXK8Y5NotaIPrc39yLtUlQhXubiAMn5Y+zqI+YoRcq8&#10;SCqRGtfLUOA/z9cXQOjI30YEH/Y+97L+Vv1vits9B5Xe9IY5azf+fqFglVkZU29tpTR46JVUXRxW&#10;TZDygnkCM2/J4Uf3knMF0vv/AA+3AxacuWcJApQtcbkq3ryFq0YNZHblULUIySAnUxA6Z/c12ot7&#10;XtzpcKVm3aZ1+KoMdm8tup0/hZpPGJrllKYooJpI+dm66uu3/NtaojlhbBJTzSBqqCaGojrsZDPS&#10;1EVNDdoiHaqQmY3cBSgCrchn8+pQMHkweCIZl/6GNvcae0CN2aeHH+Q6yquOB6VnwXVTk0POrVbj&#10;6chP999Pesxtcj/S1c/87I/7bzEe8trkE7YR/q4E9EiZm/1fPq4WX/gK/wDyxP8A0L72ufheB/dr&#10;Hkfikpxb/AKpH+9H3hn7mnS7A+vRtatnPVC/ziDS7tqeRYS1K3uPyjLf/k4e7I/EvjQj9NjZiTc8&#10;kC494obpdMshB4+n5dH0LZ6BbqbErLA0q8gqFuTY3Mi2/wCN8+4boove9/rxc+w6blyajpcCTnoz&#10;VJjUSNDwPQCCT/UDn6j/AH3495Y7g8i3J/rc8fXn2lJwQM9UfhjpxqFU6SLAgWb1D1W+pFz/AL17&#10;zgLe5+tvbsDSB9I4dNGtKdMGSjp3g1sxWRrEcDnTwD9f9Ye58bgAEn63H0/IX2eWqErj/Vw6RSL3&#10;Y6Llv0qKqUA/qsP9chWP+9D3ilYXJ+oP04PNrezDSSoX/V59eXpD4hgk+o/kqAP6kfX/AHv3E1sn&#10;I+p4+o/pz7TOFY0PDp2istOhXx0bmHXdSxIAAKk2APqvf/H3jeRtNj9P9t+efaeXSoqOPTiRjj0q&#10;cdAzOq6SUNhe+m5uf+N+48BKSenkmwb6/QkfQ/1+ntuImQgkY/1fy63OoKUPTxn4IYcfOA/rELXF&#10;9PBUji9+fp+P9b2iOyQRg6tz9DGefr/YAubf63uU+Ue6REXiP856JZx+mQOiuYS0e/Y2Y3VqlFUj&#10;m5MCgfT/AHn3qnfzBWvmK2x/3Y97/wBCy/1957e2ylbVa+n+UdE9wKRUP+rj1sT/AB+/48PG/wDL&#10;GMf7ZPZD+kFT7uP8nWb/AJvz/j7mqYUTUfPoNyqeIxj/ACdDPkf+Az/6x/437sVwMcRpYCQP0Lcc&#10;c8fj2TMGLEHpEcgAdADnZXWeYAn9bf77/efa3pok1KAoFiP97vz7orBalzgj/J1ojSKjpDV0k7R+&#10;gm4Nv6EAnjn2q6MRAAH/AHx/HP8Aj7TNDrYMo/4rovMjiQ6h0iK6eoCyqxYNzYc2v/j7VFMYggAA&#10;+pv9B+bW/wB79vwrSUken+TqmosxLceg0zf3EiAEuDcmw/PN7A+1DSzoijTbUBc/UfT68ke1sEKy&#10;OC/Cv29J5DU46CjNpUFJUjve3I5H9Lcf7f2m901ypQTk2voa/JJsFI4/x/PsabSVhlUJ5EU9ONf2&#10;dUUEZ6wbNwc9XlqfWGuX+guTY2HNvyT/AL7+le/aW4YY6ipAcW1EfWx+v+Pue+XLwiIBz01OutdJ&#10;6sd652w8FDTOyH9A+o/2kf61rfT6+yuZHPxSO3rBBYg83P8At/8AH3JFtuCaaKR0UTxOBpXy6GyC&#10;jEYUAfQAXH0+n09peqycb3s4C88fk39qVvkZiCei5lcHI6mLDptx/sf+Ne05VVikH1Kb8WuP6WsL&#10;e3fqoDwOB/s9VIPl1IAsLe2OasC3tYfX8/X/AGPtxpomXVXpmWIkVbrkFJ+g9orO5RUjk9Q1EMeO&#10;f7PHuivG3ap4dM6CuOsqrYf4/n2B2byZaR9J+h4Nvrfnm3urMCaDpHI1G0nj5/6v9X7OuXtJmsdm&#10;BH9R9bcf6w96pQdJ2kUeeevexZ6vheszVGnqP7qHgHkhhf2xKf0yD07by6jRuuLGysf8D/vXvYb+&#10;K2FMWNo3KkAiNr24sbDk/wC9e4m5wnEUbUrWh/aBUf6vLoRWjUoB69U6/wAwfcarRz0KyIS6mIqD&#10;Y86g1gf8P+KH2eLdc8cWH0swt4wf8QATc2/23vFzmCeT6t6CmSP8HQts+049eiPfEzA/dZuKrCMS&#10;0ysSBx60sv5/FvZAOwQklVMb3Go8gcc3vb2HQxcA+Y/2OjrJUdX7bAQwY6CO3HjA/wBhb2XnITLD&#10;ITqsP8Pz+OPasCoHWqmgp0LUQuvI/p/vHtokyDAcEAf6r/jVvb4jNKnh16p8z1kCi/A59tk2RkJN&#10;mueLcWt9L/j28tojAEcD1UkdZQn9T/sP+N+48dXJqF7n8G1r/wCv7s0WmgHl+zpiUkkddlB+OP8A&#10;evbslU4X9P0Nrf6/9PbMgBIr59aSmvPWGwF/8fr7mw14FgxH0seP6D/ffn2wynIXpWpz10VB95Xy&#10;SkqAbWvfi4N/9Yf717aiidCSfPqvdqJ69oX+n+8n3nhqmlsQb/0PPHF/p7fCEnTwrnrYNTTrgygC&#10;9z7UVDFOzqQDbjm31HPHtiTSuD/q9eqGRa9QpnSx/wAfr/j/ALD2IeNuijUDfQv+3/PsllP6hpnP&#10;Xgamo6ZqsaksP8f9hyCPaqFShi0m1x+Dcn6/Uce2aGtR07qxSnTAYG8hbVxfg+4QZC5P1BJNiB9C&#10;fdqn06rWmTw6laSEtcg2AvbgkfXn3OURWDAC4/1rW/Fv+Ne3PCDirdLo1IWvkeoLSzKzKDwf6++M&#10;kyLweSb2t9eP9b34QopBXy6c8q9cl8rizGwP+P4/1h7hNUm5Ci1v8L/X6Hn24xVQC3n6dNGeMGnW&#10;dKcnn62/qDYe+KzE/UnV/t/qLHm3tlnLeWOk0zmQ08us4jCA2/2/H+wHvzl3Bv8A4D6c/X/W92oh&#10;THHj1YiIx6R/sdcVLK1wLC5v/U/4+2ySl1SB9PFzc/T68D6/j3aM9hj8z/kz0n0EdoPU4VIABLWs&#10;P6/4W9u8NEzoNII+gH0H4/rb3RXVJKv06opxHTdUVA5uQSb8D/kft3o6WQFVJP8AqbDk8f1/23tU&#10;0isO3pyvmOmOqnUBibXsT9fp/X2tcfjr6ALm9hzx/T2mZqKXPl1UmnDpG5HJBSyD6kki3It9ASf9&#10;69qf7AJHwD+lbkfk8f0HtGkys4A+fTIVtdT0nJK1mYlmHB+lv8fwPcIxut9IIsfob/7AgH2oxxJB&#10;6v8Ab1mEqsACDzz7hyJMSGFyCfpbnn+vtqWRQCg/1UPXqjp2oxGArWAP9SwBsw4+vuHLFM6nUrf8&#10;km3tkNpwD1ZZCnDp2ikhDXupJ/F+bD/Y+0zU0dSJuNVtRtwbW5t+PZlCwaPV6f7H+X+XVqk56doq&#10;umVdJ0gkcgMP6fTnn25UVPOrXbV9Lcgn/E3B9szMCmgcePp/P/V8utGnH16hTzwsdS6bCwsGBJse&#10;Ta/tPb024maxVTE8eovHICum9/6e9Wlw0MoI8vn04JNRCt0+bdyy0dUgJ0qxH14INuR7om+XvShp&#10;qivroKRwGeRmPj41cgni/uT9k3Itpof9Q6KdwtiRqA6G6nmWeFJVIIZQbg390z7pw8uNrJomRl0y&#10;EEEHggXH19yPbTJIAy5NM9A66t1WTHWf2iJlsQ314sR7NYjUU6LSK9vp1721TqxPAve9vr7XRkAV&#10;PSf4QSfLr3uIKVpGOoEAn+hHt0ygLjpOFL4HXvbnBj3tbQ3+vbj/AGPtJJdIM16UJb1yOHXvbvFj&#10;nNvSf6/T/efaBrsVx0+lsvn17270+IdrWQ2J+th/X+ntHLd91C3SlbbuFB172pqLBtdbo31+tv8A&#10;Afn/AHn2VzXqrwPSuG0OqvXva2ocUV/skc/X8fi59kk94vCvR1a2mmmOve1bS4+wHBAtcix+nHsk&#10;muano+hgC5I697c44Qguot/r/wDE+0rSBsHPS9YADU9e9y0YKDf63J/3j23T06ULRMDr3vk09r6f&#10;r/Wxt79o1fFw6vXzJ697htM734JFz/sf9sPdgirwPTLkE4697jMsz/Ujn8Wt/wAR7UDQuemAR5de&#10;9yIaa34uT+f+Kj21JIdOOrAFjTr3t1p6B5LHm1/6H62B/I9pZp1QV6WxRsxx173h/hb/AHtuf+Lv&#10;p/H1/u/q/p7c+tHg1r/of/WWnTXhv43+3+f++uve/wD/0LQQyNp1hVZVADatOoEWvc/W/PA/1/e4&#10;4ZITpSpDHz+X2enz4fs6MoNrdbh50JYudRBoQPsHH9pPVUGQaWeKo8TNLTAzGWnWm+7eNhLqeMxG&#10;9iRYMbfQAW+t8IUkNxfX6j/bJ0+kEtcj/eR7M3fuWN+3RwrgGuafZmn+Hqstle/Wi4LmMIKAMQIz&#10;jI4VFfPu456gpIkameCoWQKVi8aIaY0II8jGKnkUOpvc/ocH6/n3zRW5VwohuQpsBKWBGkabfTk+&#10;0c7Wpk00rLxIqSgHmQQa1rTz4V6ILywtri88ZlKt5hS5joONJNVCa0xThXOOp3nrfs1rKCsmNSQh&#10;LyJCkbh9ZmLtIL8qpHCD6/qH0OEKkchXyMXkb0Xsqgj6+m3H9eP949qJKTQoyIqqnGgNTWvEkmvp&#10;+Xn0quI9uCxzJGNMQo/GpLVIqSc8fPy/LqbBVZGop6maWnd0ghXzAT/dMYWY6P3Vtx9FW44Fgb2u&#10;eEpUN4gsbNquWOq9rWNwTx/j79DCrIZC7AeQxSvH0P8AkP7elVrDpjW5jd0jJA0gilePmCfL16l0&#10;01cEWvlhmjURvARHGupvGdMSLNHpBIsNGoHn+v0Po0VHtGVLBgSthp/w0cXP9fr7rJJ4sWljp9SC&#10;fszmny4f7JjNpaQzBmUmmpgzZAFMgkpw9FHrxz1Jr5ah0Wor6ado5oBDBJU/51pbXYVEkelVdf08&#10;p6iL/n3IZGZmcq6EDUWDrZbG/wCki9rf4+6akjhCK6soPnWpwfOv+Tpia2W5jAtJlYKa8DqOKUBq&#10;B5+nSapqhPIkZiWSWoSWDwrR/qQvpRzKpAJB08Wsf6fT3zjqVhkSNwtnRrv6mBN7XJv+PbLWU19G&#10;08RZQKUXHl86ef7etwteCCXwSQ0dBpYKRmhP4Qc8Qa+fn11VU0cdLPLFDFVTU08UYj1rBVASw3QQ&#10;049JNiNRC/W5/POKVzy0bhVJA4BBFlPJ/wB59q7eMqP1RXjUV45Hl/Pj0ZWpXQUulXhkZoR6HJxw&#10;OM4GfXqmSOdo6ero5mnhV5otXieMu7KgWB20j0tpB4PF7e+Akma4VlKgaSGuxDf1APPP193ENq+m&#10;SUkaeFCAP5jy4fZ0y1vrZbkjtWoX7PMH5DgPkBWpz1lnhgx+uOOi0VdfI1UskSaFnhto/wAonibS&#10;hU8Dj8f1PvvyIVOqRvIDYKAqqbD9JFibf7H36OEtLrgVTGMkmtf8IH5U+zp2CygkjBEakg18/wDP&#10;1wmSppvDFUQvBJVKipMk7y+PU4tLG97eQWupINvr9fplRXZSEVJCgYlH4VVHPJ/I4/r7pczRK2oV&#10;XVQA14mg4DyIz9vV5IH8V/E/QUDDLiuPw8RX0+fEUx0308UMNRA+QqaiBJJAzz0qeWpaRpTqYk8a&#10;jquDpuTYnm98YLetQoU2N1U3HAJsA5v/AK/HvSF9SMxLAHz8608+iOO+ukvwkjmWJOGvJNfWlP8A&#10;B05V0GPEKzI6M0qoFqJoHimiVZLGWYUgMYY/hidV/qPfafu2DQVB/UvkUroFgebFfoPz6vfp40V/&#10;ES4joaHQw7vLGCBVjwNPMfmpvZoI3EsUgOojtavH0xTj1yhmqMbTsEjiRljeQyxPUMsi+ZWTUVYt&#10;zGwLeheb2P594yqM4QqSqm9y4ANuBc/8U9qI1lRWmUDIpwNR9nz+3pVZJeMrz6EAK0qAaj7KkivX&#10;CWuZaVGiyEsc0npCQRJIbOQzF72fj8X98bNrBCRqkZvpMihODqJRSLnn6i/tLI0DqUeRi7cQFyK4&#10;Hdw/OmPn0XXF9ar+g87yz8KCMlwT8NZAdPpQ6e0UBqRUqOn8sNK8kZMr1USRLWyQzNPI6QqskFUi&#10;yKqIV4V9PP0vfn3wvG0jOeAwK+k2v/X6397PixwKsYJCmtW/2APX5ceryNe3FuoVWpGa1fNR6YA/&#10;1HqXHHViOOCaRDPeOVFjRtIjJBUgNIpBH+Df8axSqsLEIo/SDYkkDUuom4/x9uWzCTLCnrTBOfnX&#10;ywKfnXp6xuGlqrKFAGdGGYelSSMjAx/sukclbl4onrK1nkMklMl1hUt4z4UT6/VQAeWsVtf3illM&#10;llU/0UsTp5I+guLf7f2plCwIWkGacNNTQnz4H9n8unSsduxS9FC2QoQuwU8C1CP8GfTqTtrBrHUJ&#10;KYj4i8k4UzRxraAjyMr+UMDf6hWH+t748gsraybENpYsBx9TYfT6+ysTpIU0hK1FKqQ3H/Tcekwk&#10;gWZY7QR1JFdasr5PprFDnFQfI0PS/bFMiS1MGqkpvG0sbXoGppXkXXogkfUVYE6na5P5+vPvyiNN&#10;LABgpPp55H4UCwP+v7UN45YlxQHhT/LUn+XSqOG5EzNOnYQKEeXzNScfZTz6Zqg/fR1FBHPVwZGt&#10;jAapqHRyui37sMtIWisQNIUkf1Ivz79INQV9BUXFh6vrYAc+9o0YLIxDLTj/AJs/6qfOnXpUimZ4&#10;nYFYxWq48tR4k5B/wdY8YtZTt9pFWyR5OKOZpAy0TiojaRpD+2C3JvxpU8fUE398GeOyA+RlYgFl&#10;Okpc/UalP+2PtiQyrUwKrH1IJ/yjoujjjpI6or0pQsCSONeBHy8ulFh8XVPUVkldVLjJafU60X7U&#10;kNXYanDJTuC4b02aIqbkgqLc9OgBVInB+gBQqX5NryD+0f8AWt7SB5UQyOCNXHI00p+E0JGPUt+Y&#10;x14TzGNSIjGfI10q/wAlqO0HyJrT7OlXRy01fZ62kp5BT+pFrKLJQkSx3ZFGllCj6c24H1N/rgJ8&#10;ave5KfqAjBQagQCpa/1/wPtpGmdgkgIRyKHXUmnrSnr6H8s9K4JFkBhvVMakr8MtdVOOrRp4VxWv&#10;HFPNVSQY6sehnx0tL9y0UyL90r0VSgXQ0lPPDKNJK6RbVyFa9zq4weOfUk0VnVhqtLaxubhdAA4/&#10;wHtdctYMrW8mpSMVCnGOIY1+2vl0oNxYiWQUdVX0jYgADPeWao/pHA40p1kw9aIVMVd4IJo6hNJo&#10;axWkaOKUM0jxq9jIdP8AabT/AIW9x5UYveZYwAF4QOoVj+GN+PqPe4RDbqrR6jSvE1Pl6Af6vy63&#10;DBZRq9/bu7EDAJBGa+QUHy9elRSVslfSVdJiqysWtqqp3M1TJjmeopo3YLJSwOzllCrIGAIN7c8+&#10;5Sy1BjWJSQpVlYFg1g/BsP8AjX+w9tizhupVnYU0ENUHiVoc/wCxT7etWQkuk1PIwjXyU0qBxBPH&#10;PyIPzHSVqqrG4KqyUrzGqnrEjgpY5aGSlEgN9d5EPKNezXc/649xhG8TXkZ1jYXIEaWex9JLWHI5&#10;t/r+3JJUlkoV+CtKljxpxqT/AJOkl9cxSAxW61ZfhLM7Fa+lWNOGcZp8ulLE8VXh2TFJjZMnJNCH&#10;nWukopqONIWMsVJQozr4pQqXLKWYp+r3wAX1hQANfDFfXpH1I4+oAv7dSYVXxQKgj888Dk+Z+39v&#10;TdvcFVjS8GpscfPPBs5r+WPPrDWw16+KoWqrJPNi5RUU33oNMlU0TaY5dbAmOT6C63t9b+80hlRD&#10;o8beSRSpubWvZiv0PP59p5RZPMFyCanBH5ca/wDF/n0nlS1m3BYrYaWIYtThUUpx8uPH+XWHb4q6&#10;m1RX/fmPCYmakmgrKRfP5JF8kMFRLH+2VQltDj1EGzfQe4kjENIyyKSFKlDf08AW+vt2KNWShViK&#10;g6v9Qp/qP5GNv4jWpgmiaoNS4P8AsHHy/nw6V1MzxxYqmqaNKGORzPFaRQJVYsRZSNXOu1gwPAsb&#10;++yshAKNELrZgw0kMxsBJfm1zcEW9pP0PEbXwWnA/wCHy/Ph0lD2Vk3iTKXDfxE4p6aSv51r5dO0&#10;VY0EcMT02ZkmqZGenni8VdTSUVLBqNViwpY+cqt3hmDEWvyL++UYnliZJZEDxqQADFwq3AsbFr3/&#10;AKn2w0tpazq0MbaWOas1M8aCv+EHHTMs+3XM6mC3fSxzSSWh+xS5Wnyofs6nV8cc0wnjKSU1QYBF&#10;IlDPG0tRNZgK4yssJQfQCIgi/wCn3Fn8aqkYJldrOreK51L/ALUL/wCP0/3j2qtZIbi4rQIorx/F&#10;X9nCn8/s6V1USLJLGsCRg0r+INTjkZWmOHxefTnR02egpKurZIoY6crSSwU2Z8VJTU7gxgRQlQzA&#10;3/S4spt6iDxF9FSEQMqO0gDFC+m6/wBp1NzYnggW/wBh7fu1eBToYsM0NaEA/wAJwK09QfzPVYvq&#10;0LFKyg10MKBlU8NBqq8P468ck9P+GefB1E9VV41ftaTHgxUWRpaafyPMtpKTyQDSdNtSMt7qR6mP&#10;q9ydPrlMk2mSS0SqkYJi8Y5OpgLj+v1N/ZbFLHUFVdvD+IsVPHPlX0+XSq0kSCLwPBcsM1YpUknz&#10;0lv8nH9keq+7elx9PRY/EvjlH35qPvchTRVv3DMkcP241srqWDKQyjSbH+pj+SLR4XhJ8F1WVkdO&#10;SeWYG1wfwR7XvGIiLmN8SLUggYB8uHl/sfPp6aOd2M7zBQVoYwFrT+GtCajzz1mp4MxU1TTpVwmS&#10;tqlm+1pcnBX/AHEtMoji8bXdI5FUWkiYj1XF+Le+7SwtGY5FC+kgKSUbUL8qw/3n/ibe0yrG8hXT&#10;qJBz5inof89eH29JHaGYeAYfEJDUPmtKcPLPnjyHU6WWlyuNr/v4ZYn80kc0VTHHDUSK1oG0VFJL&#10;dlW/+bQJYHWbojWxzqG0pIxJlDa2ZOdP0v8AS1wATx7RW4ImJfIBPH/V69F8ELXNPqRpVcUHyx3V&#10;r8q0pnpXUlRJSUT1WEj+2OO+yNNHjqsPSvMSGYKJXV9Ds8S6XF9JsRf6Q1iWRpCGYIG/al1KhYWI&#10;FkYWPJ/p/t/ZiJnij+nemc+fD9vn/m6f8M7ZCtrIS3E0OQoNKU4HPnk8B051dXIDja6OFXq1ozT5&#10;bGS0s9fBHMdEtQs+RiAK2VLhA+lfwBzfqVUtUCeOC01PNTFZmF2RoSmq0ZJF7XF/9t7D++us23i1&#10;hB7XVvhNalhXPCn5dBjm94ZeVNxWDWzfTy1HhmldB4Nw/OnD7ehV6Ravpt57WyVPl8iVpM5jcoWx&#10;z3oKSOLILVCmdchEjSab2laNgARw5+p0A+48ZLie3ewqSDVCaHd24oNAuEeOHMTR2BsLgAD8e5d2&#10;dnEAZwD6/KoB9eof2WZJdmi8UAkqMeak5p/M/s63NRzyPofaIkhluqzlFp6pRKkhF3WUKHIOnix/&#10;29/ZkskmpxqJqSQPKhOPngfPh06kqZMVSyYI8iK0/l173HqFaOBNVL52QgJKra1YX/skAcf4e6Ok&#10;bGmoVNcHpyKrS0Emmvl1721Opd9aeSlmuulU9V7kcgkXH+8+22DCirRqfs/P/i+jFSidj0kXzP8A&#10;n/Pr3uZBHJMCLn7yJiWcnxPJEP1m6WvYc39qlYgBqCvAfI9JpWSI1IHhngMEV8uNeve3ELW0xi+5&#10;hXIUjqDeGRJJ4kawWwN2vyL3/wAfbpnK1+oiJI/HQ0B+0nz4dJGNrMD4LGGRfVSFJHHPpxp173yR&#10;sfFP4FLQDyKRHPHdJFkIvqIA5/At7vFLbyIX1juFfmPkMkDqpF3JCZqBsHK8RT0qTjr3uXW4umqG&#10;ksXjs1o2jMUkRVTqjVm+qFfwCP8AC5uPdlaN4wI+7hxwTT09eHH8+mLa+niVaCuMg1B4UwPxZ8x9&#10;vXvaKyVLUJLJVUs0byD9tx4ysnI4ADf1I5Bv/sPbUsMrSh1BBPmeHQnsriJ0WCZSAc18uve8FNkp&#10;sjRjH1rGKWmZ5KdkARnUD1xvxyEFtPFxzz7WQXWoeC7VK1Hyxg9Oy2cdncm5thqVwA1eHyI9K+fH&#10;r3tP5GjeqkkZUUsFBAT9b2ABsD9f6/X/AGHtHewLIgUVx0bWdwkKhWOPn172yKjpZJODYLpK2BA+&#10;nDC/smSEQ4biejFpFYa04de99faHXdW0/wCHP1HJJH+t7otspkqpND8+veOpFOve5aUxCnSWsbkk&#10;+oX+vLAC3tatuUFCT/LplphWhpXr3vl9vUrGWsrEkkW/1v6D268cumrgBf8AV8+mjPEz0697iGjn&#10;JVmVgwJN/wAAH/Ye0Mtq7EAZ6VC4jA09e9y18jERISGB9WoXtYWv9PbsccxfRTFPz6TPpXvPDr3t&#10;wWNmVo1F1iTW7n66h9Qf9f2cpoJCDDdJdQB1N58Ps6976kdJV1kWIYxIgtyEJsTcfn3t4pIhihrn&#10;P+x1tUMZp65/b173x0MWGhV9IPBuLkX+vtGzjxNLDj6fZ1vUqgq9ST173EVZFdTJ6l1G6sbG5+tv&#10;6j/H36uruU5GOnyVaPt49e9uCP6tSIVseGSwC8/q+hv/AMT7WxzoEIf8/wDV9vSV1AFCP29e9vVH&#10;k6mKWP1Fl4tpBDG35I/r/Ue3/Fqan+WB/q/zdFlzZQvGTTr3sa+uu2d19fZ2mze1s9V4auivGstH&#10;UMpMUnplhnjbUkiOpKvFIpRgbMpv72ryxMDGxYrWlTwHnwoegLvnLFpuluY7iMOQDSoGPsxj7Rn0&#10;I64squNLqGW4NmAIup1KbH+hAI92pdY959bdwYdcJu44PZu60pqeEVNVVCi23ueZ9KSGJZF046rY&#10;cpFpNMxtZob2Jvb3sE2kSghvhoB209eHH7T+fUB7pse5bBdqbdXeEmlFUsYxXiWFKr/pqtx7iKAY&#10;m8sZuAZYyTfkeSP+lhxqX6351D8Br+0X3L8eGoqSXMYag107gyTiONHeFNIdZINAfyIw9SshI/xJ&#10;9uX1kL4tLbmqjyH+Ho22rfWS5aGSbxAOAHH889ZFcN9OD/Q8fT6ix9kjyGDNDUWanDaTpYFXLrY2&#10;N0axt/tub+wtdQNA2lv9XHoaG4eRA1SK9c/fCmxkM7w2TgWIjUBksbX0pJ/xX2kbvcBsj06Sy3Ui&#10;A1P5+fXvawx+MCPqaaOCkRgJEijiZha1mmUjhv8AD2oiiRJR4jJGpHChr9vHokmu4+DDUx4V9Pl1&#10;73Az25cZh42/hlM+RqE9Acq1PSxkEWKlvW4/rYD2+t9CJRGBn06W7btMu4EC5YRK3kcn/DQfmOve&#10;0YayTMv95k5l+4ksPHdifCoDNDFGf7Nz9Bz/AI+3FNy0zSFWC14V/wAHR01qNtBtrRTpXz+frWnX&#10;vfD+IJGxgiI4KArGPQq24VHP1P5P+9e1scqg1UnHl/q8+nFtGK62zT1697EPDiHPYauwVQElephU&#10;UTP+paqBWlp2F7jk6kHH1Ps4TRfWMlqTWQmq/bQf5ug1deJYX0d9EaaWJb0zQeVOvewFzWBNJJNC&#10;qFJYZGV9eptDi5IABHPsGvI0RCkZYVH+X5dSTYbp4qLI57XFR17210NFobymz6m/Ux03k/oVA+nv&#10;a627Rx6W3d1rXw6Z/wAnXvYmQGOiMLyRitrWdBBSRhjHEi3aPWRwicH68ngEgn2YxJJrDoDXz9D9&#10;v+xT/L0CpA1yHUHwo6VLHixxX7T9mPkevezP9AU0kW/MPnM1V6WgnSrCA63fwnUFiia5JVeBpII9&#10;yFy4hiufFBqTksvH+daU+zqPuZfCnszY2MZI4Ejj/qJ+XXR5BH9R+fe9x/KE3xU57oXeu36iEinw&#10;W6qTMUM7SHzSUu5sV4I6Y02gKqxfw/XqVj6pWBF1Bbj/AP3pnt6u3e7HLPPtuyAb3tskDovcfF2+&#10;cMZTJ8NJIb63jRABQQNn0zg+43v7/wBTN25HkXO13MdwrB9ahb5HLxDzqk1tLIxauZwBRQAKPv5k&#10;cuO252XhMhFE6VGdwcEmTkadRHNPSNJQUTw0SnWW8URSWVvSFWIKLs5Kc+fjxtgskykhhFN/QLwX&#10;sCPr7xz9o4Z0KoaUx9vl1mpcNWo4jPS2+BtZTVlZFNF/asLiw4CJYe9Z3aJ1dsA3J/3Iuf8AbTMR&#10;b3lhddu2H/V5HooSvjfn/n6uEqP+A0v/ACyI/wBuLe9sH4Y6V21jRzc0kAH0t+gi9/8AAfX3hx7m&#10;wySSOy8Kn/V+3o0gJ8Qj7eqAfnVkoaLd04kJF5Kg3sLDWqsbkn/X492RqrGFGsSP0iwJI+psR7xO&#10;3izdp2QY8+j2KRRnoFuot74mDHDW62eQKS3pKniw9R/w/p9ffXhYnUFY3/2k+w6Nuk4FunxMlKE9&#10;GCfsXDL6FmjtpFipLm1rfqHF/wDWHvvwt/ZUk/8ABbn28NuauTQfaP8AN1rxl8+mibsrE6eZk9Rs&#10;Tocm1v8AFvfYp5Prpb6jj6cD2ojsymB14zpTphrexsM+rVP9LWsNK3VLr+pv8effMsE/V9Bc8fX6&#10;WAP9B7PbPbZmXtGT0nJBNei9707Hw0lXLqmT0lmFr6jZWUXufpz7xNMjoOD+bH8Hn8ezI7TcK+Pl&#10;X9nXgQD0haTsjDEKTNEoBYK3k8dxqPLBjx/vre8QRebFj9BZuPr/AENvaKawnJ4fs63rHAU6EvC9&#10;nYeFV/yiNixCMhlVyQfyFBH0t9b++miIvx9Lf05/r9f9j7RfQSPTHHp0S+eOl3B2lh4hczRgDn9Q&#10;B+nqNrm354941QaiSCpFmvYf4XBtb/Y+11ttMwIoAQcdMSTVHy6Ru6e6MP4KhVqTqVOFu5IBQjUb&#10;Efni/wDviH/Y06Hb1WLj/NOF+t/0iwa/+J/3ke5I5Y2qWK7Uny4/4f8AV9nrxL5XVqgdA7sPsKhy&#10;+9KBIyreWrjKkkkjUxiIN2P0t+D/AEP0+mqZ/MFYjNZEMACshA4P1uvvOv24jT6NGB8v83SG9UeB&#10;X59bOXx4fXsLGn+sSH/eCPZAuk5WWsSxuDJbm/8AgPczyRK0dGxQdBNx0N+Q/wCAsh/wP+9e7Etv&#10;zP8Abxj62RDe3P6fqfZJKKcPU/4ekRFDp8ugPzcSGaQnjk/X6f1/4n2uaaY8AkgXsf8AVD/W9pnW&#10;q1p5daU+Rz0jKiJb8c8+1BS1Dg2vcC3045v+fd1UaARx6RXKgitM9JLI0kbvexDMD9LWuLcW9v8A&#10;DVsADf6kcHm4DX/Hu8IBJ8qV/wAH+r8+kowaHpF5GhVxYqNQK/T8EG4+vt5hrjp5bgD6m/5vb/fX&#10;9rrcHXpp03KgXI8+g/zOGjILlDybGxFvx+R/xPtCb2ybR46bk8IbEXuPqfYpsB+p6DraICNX+r/V&#10;jpVdc4KJslCfGLiQXBINuQB/jz+fdWfc+53p6ypPls2pvSTYXDkcX9yDtt60Kha48j59WkjJWrAd&#10;WD7foUpaCBQoXTGo/wCTf6+ysTbvZncGZSSxH6+LE/09iy13gK4Rm4U/z9IJodRofLp+0qfx/vfu&#10;E+6gbhnX/CxJv9RyPZ7HvCkkqeP+rGekRtkrqoeutA/x/wB49wpNyqQLsf8Ab3/PtSN3On/i/wDP&#10;1428fD/J12FA+l/bZUbgVg3q/H5v/T+nt2PeSy6V8vt/z9NGJQKDrl7Q+azPmX9ZuARbmx4/I9r7&#10;e+aTPAH/AIroqu0KE0/1Y697DWvmMrk3uL/7Dn/kXsSwEPGPl0QSmjfb1723qCSDc/UW+lr/AO29&#10;qI4y5zgdI3lAJHXvZoegsS1Zn6M2J/dUHi/1a/49prkIiNXNOHT9j3vU+WeotbL4aWeQmwSNmJ/1&#10;lv72RPjvhBSYWiDLpusdzwCBdbkC3HuE+erkJE7KKmjf4DT/AFfsPQptVaopwHWvP8792Pkd1vQJ&#10;N6PP42ReRpOtTzf/AA/p7EzszJiionQH9MbcX/o1je3vGvdCbics5pX/AC/6v2dCu0Y1Hzz0u/hf&#10;tYNS004QMHaE3bTqIWK3Jt/j/T/ifZBN25jzzyWbklv6kcc/nn2URRAEg/5P9XDo58Q4Hl1c1gKD&#10;7emiXSB6V/1xx9PYPVyNLLf8cgf7xf2tjjRgQa9e1hq06WSsABzY+4y49n5IH+xHP+3I9+lYxqFW&#10;p6tSvXISD6aiP9uPeI44M17IbD+n1ueL/wC291F0wFP9X+HqpKjjXrnqb6X95UokS5sgK/UAAcWv&#10;fj3Y3COQp4mnTcgViKefDriSbfk/4e8VQ8SoQGtpBPH4/wBfj20XfXkcOH+qv2dWRSlSw67AuePa&#10;eqK7TcKeBcccGw4ubfn3sCrV62WANT1KWMW5Av8A63+9+4a1shYGxsfpcnn3ZgKY6rrDcOuehf6f&#10;7yfaww06yMmokArcm3NwLf8AI/bUhYLjy694hHDy6hTLYsOfrcfn6n/D2LOKeHxpfTx9eP8AX9lr&#10;1NSa9U8yT0xVIe5C/X6Dm3+vY+1C1XCi8ED0/T+otYW9p/CJrTj1cE46gCNyRqBtfm5HuHNlAbAN&#10;YD/G2of4k+7xwlK66V62WNKdZRSr9Rf/AJN/3j33BkCXHI+g/wAfx/T3s26MCTX/ACf4OnIwGFT5&#10;dekgslrc/j+p/wBt7UC1gaO9/oPoPrc/6/8AxHtnQIyB69KIXCHPn00tAxY3/wBuB9b+8PnLMBqX&#10;6/QXuf8AX9+apB9On3aoJ8uuSxhB9D/rke5iQB2U8XY/4cW5Nx7T6y3Z6dISO49cGcorHmx+vPPH&#10;9AP9f28Q45WUMT9QP8P96/2PtnxSGoB1ag8+oEtWR9Be31v/AI++NRTCO9gLD6Wt+f8AVce3onDM&#10;Fbz/ANWOrDH2ddR1DML/AJ/xvb/e/bM8gX62Av8AX/WPtWIlBqOq4HUtdb8D8kWsL/Q+3agr4SFV&#10;vpx+DzYC/tia2djVOOer01D59QamF0LcH/A/T/H6+1BT1MCtruOWuCAeL/192CsqhTxAHXlBHSfq&#10;aeaTWLMQ17G4/re/tR02WhjKnWlwbWY25/x/PttkqNHkf9X2de0+Y6TdTh5pCzaW4v8AQAj63/w9&#10;vUWegcafrxzY8XH9Cb8e0xsXrUefWqHpqlxEkZB0j+v5H+9/n3kNbDKQRpA/2q5/H4tb3Vrd40JL&#10;Gv5dezw64LBIrBPGP95v/rfX3mTwyEfps3N7cj/Wv/tr+03d6nps8eucnliuLcDgfX6XsPz7npSR&#10;EXsvH+qA+oH0sPekJaQIa9bC16bKmtliQsCbi/5P4H9L+8r4mGb1FFFwD6QthcWF/T7WLJ4alQa/&#10;b/q9Or0AFOmcZ6dHH6h9RwzXF+P6+4TUCRsU4APP055PH+9e9Sk6fEHlgdaK16dKXKPNa5e39rk/&#10;X/Yn3gkxgmRksGBDDm5v/th/vXtKJKEV60tQ2OnaPKGBw4Yggj8n+tgePZNvkZ1DDn8JkXWnVyYZ&#10;WF1BHC6uLD+o9ibab9o5Vj/1f6v+L6VyqGjpTocdi7mjroEp5JB5P0gfm4H0+vvWw+Q3VtTt3NVq&#10;mDQEkY2CfQfjkAe5e2i/VgK+f+boHbhanWWH5f6vs6FH2S6roHjkkTSeCQQRb/X49imOcDu8ug68&#10;DBuve4iYqWRgQpH445/HtQbugPTRtiRnr3t7psCxIup5sf0j/bfT2glvqjj07FaU7gOve32HBqLe&#10;g35503/24I/4j2ha9Gkio6XpaGlB5/Lr3t4p8Nyo0f1+oAN/9t7Ry3uKk/6v29KFszStOve1BR4U&#10;ErdByb/T/jXssn3DzBz0vgsGc5HXvaso8GG03QW+lgfp9D7Jbi/K1z0cwbZpOB172pqbDgDhbfT+&#10;n+Fvx7K5b7NOjeCxYCpHXvboMaY15HH9eP8Aere0jXIOQelX07HgB173CmpdPH+9cX/2HtTFcBhq&#10;PTfhsBXr3uE0TD6W/wCI/wBgB7fDh8jqpUk5697w+CRuCOP94+vu5kVcnrTUp173mWkP0tY/Xg2H&#10;tozL5dVCF8jr3uXHj9R4v/sf6/7Ae07XNBU9XWJq8Ove3emxpBBYC1h+P8OPx7TyXa0welEUBLde&#10;9qCnpUVeQLDTcgAHn/Yey15Hbz6MkjC4Tj173A0RfxD6/wDL8/w/55m/9P8AePamr/T/APNr/rN0&#10;l0yePw/0T0/4T173/9GzqcxFV1iw4e/1LXJPKj6DkcezK2jkjBKOD5Zp5AcPXgehEvjLfSzQymQJ&#10;VSGFBwj4Hz+E9VOUc9c1c60scqz+uJBDePxQ6irap5eWa6j1Hi3P19+QoVV1FmAYKBwAo/UNJ5H5&#10;+v596dtcxtXwDSp/IUPz8q/6j0gN9DeXD2EpIV6azQ4NBpIPninXGpgyVGks8kzyxeaNzHUWmnmq&#10;JJGiW8sZsdOk2t9FA989Osh1VBHqF1IX/OEf4f4A39tTa4WNuRVwCA39Go4/nSn5dVvVEUBsrka2&#10;C0SQeaAjj6Zp+wdc6Gqpo6eRqmrqWlmCsqCSfUI1dgyqjjlbsLH/AI37wSgsEjuq2a5+n11X/wBt&#10;7ds40Mzyy5qo4cMLT/J/xfTdpBaTTs47hpA4YNFAP8xTpyFY2OpTPBBVTjSyxBwBJ+4WLes/kEm3&#10;HHvhpIfT5Qb/AFKm6t6gRcH+lvbc6JJH2RUofPHkR+3PDqzQQookW2AFeNccD/qp09UOTkp4ZZ51&#10;mWMRkUsOgvV03o/eIlQ+qNmYE8fW39PfkBWU6WF9V7lraeR+k+6mJVjHiCi04cf204f7PW5DawUu&#10;Il0mTBXiKCi5PzA9POnXOsrzkqDyyLJqERQloZJGq7KVD1McvGpLBUKjgAfn3KCkSXfQTJc61lSR&#10;hb1D0qTp5HuviK1t4cYI0HgVIHpgmlePDjxPl0mZQ6O9uHWNDTTpZV+RUlRX5AVNKnpIuraoqmGV&#10;1EVN4zDNQtSQy+VxFKk7sBrvGWH1/wAfePWnkdbX1AepgbMQoDEgg/4+7TOYrRB5/L5k0z6568zz&#10;wqARx4U4iv8AxfThTY2qrXSsEqBINaPTxzxWgRf3NERZlJsbKtueVF/fZKECMFW0sCSCrEj+1qAH&#10;4v8An3uISqhkYtpIIyP2f4Kf5ul1ql3GrTyszKwpQinGhr/LrDP5RO86UEcE8/0DtVxxIvOn7OWa&#10;Rl1Pp1yDkki/0HvOoA5BBvZNJGnSTzq/H45/2PtM8cYyOwjNfJvl/k8+Hn0mFvbPCIxWJ81elA1S&#10;cV/YvUJqqtlV6epjMkbMZgyTeWZY1Up4nMpK21gm6/QW/PvGVQMIyQHBNmAJGkj+o4/1/wDX9rol&#10;l0mWIVRxkedePDj5fyp8+jKztYttQ2tiC2sVfHn8vXqJUVjzxtJOJiIRHpSVo1R2ibRbU6vb1HUC&#10;ovYfX6j3zAA5chtDarLwwQWIWy/X/ffT3plcLRFILClTgCtRn0H2/wA+nljntoxKiEcSSeAyf5dR&#10;BIk06xx6IYXjQt5WaqjqawuZJJ1EgXSzyBm9K8MbD32IpXV5BpIK3OrWG+v0Gke03jxRMIiat8qE&#10;D8yf9X8+kPjW7zlidRPpT/KQOprz0qNTRtFNTQipQxlAipJpTW7vHL9OVNv9h7joJUUsFcIQdLC5&#10;sf8AWbm/14I/PtVKIHKxFhqWlRj7eIFPP16VvLtsceiVu8+XE54fDUZx5/b1Pkmp5pXlujyyOVaK&#10;6xeSOEinYhojwjBV1Mv00gn/AA7PCs/9q/pJufUb8hR+f6e66wrmIDAp/k/b00k7ZhQHSacesdPS&#10;moakSQosJ1GpRPGsjQgj9mWolOvTwLn+nP8AX21VZyH3FMaZITC8o+8aSTxSRRgf5yFAjBje3F1+&#10;pN+ADeEoHKS/2YUgfaQSP5n/AFZ6pGsEUnee0IwrSvGvz+fQ0bYTrWTZ+4v4/W55d4QRCXaVLj8a&#10;Mni8lMs6RChydbLVUrxRiIW8ipOPQFWMFi6zpSypYqri/BJA0m36vp7ZjgVpC6HSKcR/q+f+z0WP&#10;tyvcCeB2A89I1E/b/qp0g6Crgnmp4z54JjrR6RI5mFQiuCaeMCbgn6n6fT+vvAGZVBKr69VwRqCC&#10;9hc25Ht+RNbaCxNKUPA8K48gfTy/Z0qktfFYVLHRQg/C5IzivA/wnhwPTkIqaaed6d5Q1H4boJNB&#10;rKhnVp2VGdm16bki55/3jm0IkQP5goB1eMAaZP8AaLW49lr3Yt5vBeLUxxqPFf6Va0P+Tj0pFvd2&#10;6/UGOnoT/aH/AExByOlLiI6wR1X20LeBqc3eSaNmVnIABj1At/rC594yySEABoFjBdo9dwF1c6Ct&#10;7g/U/wCvb35FCStLMVnY0VX0nUSRQV9NPAH0Fei8J9bM93LBE1whVVOkmQVp3E+VPI8AAOlDKmZp&#10;sPTUdI/navdlfxoY6FPB+9peKqIXyAi/A/x94TI/IXSEBsQzabf0PqB/3j3aSJQdT11D/Vx/wdVu&#10;LdK1mHePQdOuMpqMfaMlpKqppSI56ehM6OyuqzLLHTvG3BFrN/r+/TTTLB41s+nTwrgmzfgH/inv&#10;1lZwyT+PPgNjh6Y+3hTpRsiwm/E0tQrKVyPPgPy6zO1FHlo44mmodbVTxSVdPOIvMsHmeSZG8g0M&#10;BoW5Okgm349xi9QUAKzW/ChFa5NuCVufyPdnWzgnJjcKBx1YrSvCvGmenZIIk3BjDn1/1ft6U9LS&#10;01X43np8RV1AsUqoqiqEsMKs5WRwyxqmt1FrXvb8fntjVa4R9xoSFA5iKFSFQhrEL/re2w22uXLW&#10;4cyagHGakggMPsP+o+RgY7mfxPCoAPU08s9SYIzSUNa0BlFTWVK080y1SMmiWS00EhmYekgkXb8e&#10;+P24lcNE0JYrqdRI3pv9Nd/99x7d+sNvEIZ0ZVPw448K0/Ij9v59OXEN19BpYDSPOta/ZT/VnrF5&#10;50jqZJZqucU1SYTIaankQXjLeKBhy304t9fx75SQ6oirypqRvSElVyrAfQhr3/4j2iha5MwaKNtL&#10;HDUxTzOKY/1cOiGye6tyEgHa2M4wT05U2WxlJUtOsUYDUMq1dPX0dRSS1SyDQqQyQraOXn6P+oe+&#10;cTtFFKhdmWTSp1kcaTyoU/j/AFvp7fubRL2SJ0J1R6uArk0Gf2Y/Pz6MC8d1pZJfBlGrBFAaUrn5&#10;U/n8umJMh9lWySPjMTSs5E6FJJKQvGFMyV4niY3lRpCDGxCnjV+PcMKg1uiKJAdKKVZPSv6lsAL3&#10;/Fjz7sZGlT6cOAG4k0UhvLFPI9NGe5uVSKSVdDdzNXOryNPlj7OloZKtKvFy5VclW41EaoqjTzw5&#10;6jmM5uKpaySdiiKvMkbKGUX4+l/Rx1ErM5/zQHIuqqp0heSeb/63uss0NvbtE5Go04fi41xwNK+e&#10;MnpqW0jghLhkLOymus6npX8I7TSv4sCv29TpZMUlVixjoZ4q0VEyrJVQzVNRGJJ2ki0NETHGrMq/&#10;0944v2nJXV4grPpVlPqAvqAbnj/H2okt0kjSQnvIAHDgcZHD59Ld2tIpVSWTMxoi4AGk4zp7Rx8u&#10;ouUyE1aKqirYoPvTX6KmqqqfJIkUCuSaPzQjQwYkgshPH5v741UjJ43iQXdS7FlF1I/SxA/wP9n/&#10;AG49ti1SdTHOQNFKfOvH/AOP5jonjdTJ9LcsFK/DXga8f8A49Pey6iOOXIx1E1fPCaj7KJKSd1gl&#10;jTW81LCJjxqZjbykg2/Q/wCMMSzLD5NaDVIDJEGUfqIvpU8kc3v9P8faWSTb7d/Bdat5Fan8/L5d&#10;Gnjx28iwSoKlapIDXhwP5HNOlpWJXZ/MMkVJUrSUmOP2+QykTxs/gDlY2q0/bjmGghVvq/TZeQPe&#10;Oqb9pgEZpObylNQIJ4QkC1r+920asxuGk1J5A8fn86/P7eklnf3Mlx9RPLWJTQKcavX+Q/n1OxDy&#10;RV9LjXp6HHxxwnXQ0ddHqilSNXFVFHI9wSGN+OSb/j3GDOVlEqRSKQsbgekvb03cEfUHkW+ntSYL&#10;ZZQw/GagU9anjXyH+x1uqT3pmgGks7MteAqSQAfSn8unqSSdoMfHjKvMYyejNVWR1s80dWlNciRV&#10;oQpJVJVtG4bmwB99AI8iqgMTKtgVZCjXFlEf4BFrn2ouxa2toLoHjWopn9nE1r/PozeaGO2EzV1E&#10;0pTz/wAPTbjP7y1c9dR5CSly1NU1Ec5NXBUQzUqi8tTLXyegPHIX0A8afr770QQSqyi76PIwWNkR&#10;mTliGvcm4H4t+fZdHNNdqTKvZTFfTy/lTH5dNIJbyOQTLQrUKTw9BU+Q6fq1ck+PejGR0h8lFjIz&#10;/E6asqaaOqUKI5U8ZWFQskirL5ASRYtquPfETNO6tIg1K2qN2IGgnkWB/wCJ97hWK2QJwJJ/Yf8A&#10;Vx6paJe2FrSICtSGz+E/Pz6mZXGtBFXRUVdLNjpKSCmydHDCzxVppkETvLILhxIVuNJ+o/x98JZd&#10;ciXeQGSy30h11N9Tccgf63vUcksJdlXUgJAHEkDh/L/B+XVLDwXlkiC6hUihxWn+r59TKPb1KcY0&#10;aQ4qGemgFUwaV6CZfFbUtpSImckG+s/8R74G8cq28MygeJ/0wyG5BXUPobfg+3JJdUTNOaaiNIIw&#10;B5/5Pl8utSrAJCkjFSfgDA6R60P7K9ZaGijraKSKkjzePnRZMusyyy56iLJG8H7LOyvGGPpaNCSb&#10;rwLC/KR6g1MilX8cSEowcGThbEX0/W/J/wB49sAwQxZPcwHmKZH21+Y/zdU+ne2tpHJXS2TQimc8&#10;K6v5V+XUmioMVWYjFVUEtGtTVZb7SrpaihrUpdAq2kh/aaW+howIrX9IA1Ee41QqPNCJDDriDyEs&#10;BBrDDUQZCOV5B4/PusTgKZCtFAHFSePpT/Y6LlZ9JmEepRQd0bScf4QtacM1p5dKvDPXU+Kygx8m&#10;caLM1FNjIYsbXxZZqKWgmEJmNAJFKTEhwGYkeMKB9ATiWMpU0oJl8TSh9MMiSFjIpGpwP1KR9G9p&#10;d0mjudquPAI1hSKGoAA4jPDh0n3u5STY742xHj+DLHpoVAAQigqMU9Dw/LpbbNmMOZSXIQ0YeF6O&#10;nGRyWPqqRkaCrWRI6Z09MMyM9nhBJN7/AKefei78pMCMT8hO3MaNOin7D3cIpCgRxHJnJpI4Z1/w&#10;H0t/X3IWxIZbWJ2/gjH5han/AAjrHLbZ2NgjtWtAD9oGadbpmMqRW47H1gKkVdFSVIKG6kTwLKCp&#10;P1HPHsAo6KoefwalWKQSArqACsVLqY1/r7PiWBo3l/n6VyXMaxCQ1qtP8IHU32y6VpX+3YhI2lMc&#10;yPwWlU+gi/F/zz7s0hqxFSp6NKm4Hirk0xT06974VFMsp1sNbFmQzk/R0bjzaeNVx/rX9p9AkQS8&#10;PQef7OtxTFDp4VFafb6f6uHXvfGophL4grFSAVdZLFGIW4YFeQSfp78GD08MHUPXH+r/AFZ6vFKU&#10;Ylh173yg+5SkMsyPaAgGQFXkjRv06j+Ofyfx7vGxU+GRVj5eRPE06rL4DzhEyWzQ1AJ697i+MVr2&#10;eqimeSIvTykjQ9ufHqH9r36SUlaadJBoR5/n8ung/wBOldBQA0Yef209Pn173Ox+TkihenniZhCy&#10;JJExBlAWxHjJ5AFubfn/AA97jmijOl20jhXy/wBR6TXdhHIwmialakEfOv8Ah697kHHR5GWesoZd&#10;bsFBppQEci4JUFOW/wBe3HtyK8QKEXiPxDy/1fz6aW+eziS2nWgH4xn9vp172wV+KngqkmNLKgUX&#10;ZFUssMhXQwJ/p9Fv7V2wLSayQa1PHj+X8+jWyv4poDEJAa8D5mlD/s9e9tMkDJIJUjNidWl0P7Z/&#10;taT/AI/T2uZ0YaX4DowWcOnhsRT7eve4VbjjMfuIFZVZFeSlazBHI9ciKObFv8PaPwgX8RKMM58x&#10;0qtrxUXwpTWmA3oPIfsx1722pQzN+pWWw4CrYEfg8j/X9p2QmTT0qN0gOCOve3SDGzciNSAQNTkc&#10;tzxx7cjZUbPxDh6ef+TpHNexlqscj9nXvcyWhdQFMalVOosENtX+PH9PfmlLN3cf9X2dJYrpWaoP&#10;XveSHGSMgZAW5+o+ovwfqP8AYe3VlkaQBuHVJr1A9GPXveOqxCJoYLaTkMWS91I4Xj8fU+1D28YI&#10;Najz+3pyHcC3axx173CTHtGH0lBqHqT6g25A+ntlIRQk1p0oe6Vm86de9wHE4kBIiVQCoF7AK1wR&#10;9PbLeJmMghfXy/b0sQxNF2gn8uve5MVITFHKGBR5nUWYBiY7o2o/kX+nu8moNQcAB+wj/Y6TvcaX&#10;MZ4gD+fDr3uHVxBZGClmHABI/Nr6Rb2lPwNq9elMThkqeve+YDnQHFw/pIseQillf6fUkW+vtyM+&#10;KmMD/Z6rRc6eP+z173PMwgBRI7oHVFP1uWjuGtb+zf2Z20gWPSvn0mEfigO3n/n6977pKeSoqTyV&#10;SC8ssrCwCxkXFz/X6D35YzPRmBq3WriVYYNJ4vgfn172+075OsqYpImeNBMGhCsykeMhl9I/PB93&#10;KnMUT00qK+lamv8AKnRZKtpBbsjgFtOf54697s6+KnycrdttQ7E7Mx826eua2OixsdRJIRk9uvLO&#10;rSVeLMoJYIAP8mc6Tb0lGOsGu1bq9pc/Sz/pBzT7CeFD5/Zw/PPUE838o2s0slztUgtroMz0Ga+g&#10;rTIPy+35GDWwVMkfkopUiq49TxCUE087BCFhqdILBSSPWnqU2PIurHG+Vfwxyu1MPgez9qrHneud&#10;8UP8S25uvFRCpxsyyHyJSV7xJ/klSALPTzaW1X03+pP9/wBnWFAzuHDAGo8wSe6npUEZ81YeVegT&#10;ylzJ+9PqNrum03lm4WaNxRlJAow/iQ8Q61FDnOAEfXHfGw+xd1by65pq/wDgvaPXVRHT7069zNqP&#10;cONgmRXpM7jqeW33+JqQ6mmydJrge+gskoaNatsrtTK4+SaGaKQBZDZghjmia11ZGdf95t7j69sJ&#10;4nrbY+ZBI+z/ADdSA08YfUf5gkEfPoavaIq5MrjVZamY1UauAI6uulRubCxChf6e0MgLLRwdQ8wo&#10;/wAv/FdGMKWN4w8FBG1OKIpH25qeve03V5ZqpiTIIIxcERs8pJ/oGcX/AN49+QSCT9Va/M9G1vYC&#10;Fcrrb1OKde9xY6xUk8sSsi6QpkY/usn5UH8K35HtT4xHaTX7f8HSlonZNEpr/q/1U6974PJK0omI&#10;EUY9UaMbSW4uVB/tf1PtUiaxrTgOrqqLGY1yfUcP29e9iLtGt+3ro5w1/wBMoH0CaACWA/x02/1/&#10;ZrZ3AjcMfLoKbzCWioRw697XPYO00hrIcvFEPBmKeOo9IOn7mRA00dxf9R9X+x923nbkhlW8hBIm&#10;Gcef+Th0TbJuzmE2zVrEaU+XXvYRPt2d6mKR2aBIz+ni/N/8zb8/1t7IFXQGXTWvQpTeI0gaPSGJ&#10;8/8AP172usLiYKbWIKeOnjVGKyTOY2ldmLM0QkUE6ifqPxe3s/s3N0dUjg49fOv+HoMblfz3BBlc&#10;yEkVpmn2/wCbr3syHT1ADnaSWZ1bSweZ1UiNYxZmXURa1hcm/sTWSvEhYU1H04dFxtxJA68CwwD1&#10;73ulfydJVPWPZmT1h3OS25QQKv8AYpaimrJdN/zYwxqf6H3zo/vJXfcP6j7bqUwpFuNxgjDsNtGR&#10;5A1eh8yrenWVv3ONpNnufMt+Vpqi21R9p+seQfkSh+w9a2f87Dd8GC7P6ZoqQSLmnwWYPjIbTJi6&#10;yt01M4ccAiWnhW39D/tlV893H93si/01RzNf6nkOfr/sfeFHtzGY3Efpj+Y/zdZzAlq16MF/LMqm&#10;yFPSVJ4DwI1/zfwx6hz/AI+9aTZn7nbBLDgZF/8Ab+Rre8mrnO36R/qoD0ljOqXUPX/P1eFUm1LK&#10;f+bR/wB697YPw9vBtXGSILv9rEbfS4EZNr2vf3ivzxbLc3LRS/DX/LT9nSvUoc161lP5mW43xGdy&#10;FRBqaRahhp5II8qta4P1/wCNe7BafLTrCutOSbWABIuL2uf97v7h++5Ws5pSVOAPP/V/m6VR3R6p&#10;j2/39ubFg+kh2cW0+o8+rSW/xt/yLn25nKSkg+MWIHJFiPweL+yFeVLMAiorX/V5dO/VGlOhCf5J&#10;bsdkLeVVKLaxC2H05DfX/Ye4wyjuBrhOn8WW51XsP6j/AHn2vPK1qh/TcV+3y/l00b1gcDpOn5Db&#10;rljCyxuIgdYOk31AlRcgn+p98v4i63Iha1rg+lbED6/74e7Dlq3oAziv7eqm+YmmeoM/fW5ZQwVX&#10;0hTp4IuwB5ta/wBePbbJk6l3LeFtP0H6Sb/X9Ps4h2CxiQL4gr/q8+vG4Y4A6QuR7Y3RXyEtC6rq&#10;DBgpJJF+Lcf1P594jXVJPEJ5+l1T8D+lv+J9qF2ay4a/5nqv1Djy/wAPTPJ2LuQXbQ/+F0HJA+lj&#10;/wAV99Lkp43A8Ta9J/1QuNV/p7u/L9nKldY01+Xp1sXLnHXdP3BuiikCr5g4Uj1RvYgte3Df4e86&#10;5Spl9PjPA/qbMPzYj/iPaGTl2wh7y3+ry6uty9OlLSdzbvqAYwrBtJ/DWI5vb6/7x7wy1rliphYC&#10;5sWH45HF+P8Aifay12e3UBlcV+X5f6vTpiSeQVPTDnOzNy1UUyTeVlAbgq1r2ZRa5+vJ/F/r7Djf&#10;UmvB1pK2LQPqvYfQDk/nn2J7K0SKZQpqB01HM+mp49C18Xdz19dv7FCojk/crqdSxGkcs6kEf6w/&#10;3r3q2/zB7DL5Aj8zMB/ibg+8o/b5X+nUH0/zdWupC8FPz63ZPjSwbrnEWvxTx/70fdfvScwFav8A&#10;we39fqb/AJ9y6zrp456DDnJr0PtcpemkA/pf/bD3YhgKqJaWKy86UB4/w+gPsllGp6V6RuO7oGcz&#10;TSNM55I1Nz9bc3/5H7WUNanBt9PoAef6/n/W9pX7ez/iv9WeqEEZHSVkonJvf6Hn+oH+t7dIsiik&#10;EC34v+Ob+3owjppY0I6ZdQ4oemKsxsrE/Ui/BWxN/r9PbxFk1ZQAV+o4v9Ofr9PdVXw3LfLj+XRe&#10;yeGdJHTFU4ZpbX1XH4tp+v45/wBb3JTJgOPUPySf969m8DKYs/6v8/W9NVKjz6S9bt9yxsrD+nAP&#10;1/rb2ht95MHH1HqFjEw/xsVt9PZxYFQFHz/y9eiBOD5dLHYeDaLJREo361N/9tb6H/H3UH3zk2GQ&#10;nsQSTIeT/Vzb8exnatRMHpWykinRw6JdFNCPp6F/3q3soc+SfyNyBdj9P9f2aQTCMZ6TtGgBA6le&#10;47ZF1F9V/wCvBH/Ee1cV2anTjpO0Zpjr3vG+Te1z/X/E/j/W9qVvX+R6ZZOK9e9xpMo1vp/X/Af7&#10;17fS7etfP/V8+mDHg1697a6irMp5/PBt9P6exTs9w0hp646Ib5HAp1723vHck/n88f7D6+5Es2Bg&#10;CfZ0GLkgYPXvfUcN5Bxc+zG3UoKnz6KOJ697Pr8XcF91maV9BKiZeSpNrEWsOPaK+kZYHK5x/n6N&#10;7BTU0+XSV3nWrQbfyM7Np000nN7fVbfX3sX9R0EdDgac2IIhjNueNIFj7xw58uZSSppTP8+hTZI7&#10;n8utZH5LZY7h7QkgVvIBWsqkf2izMvNj/r+w17pyxSKeIW/QeL/4/S/uEZQGmJrwx/q/z+fQqs0I&#10;APVnvw920KfB0VQUI8hRweeLIVtz/h7IRmK6R6huL+oi/wDrG/trRQno1CEjqzKjhVIkH04HP/IP&#10;thaaQhiRb6H6fgcke9ABWAB6aCqjgDqcEW39f8f6+5KVqgeo/ix/HtqSKQk0GOlIr11o/wAf949x&#10;ZqpCSVt+bf4+0o4kcKf6v9X+Tqpz1kAsPyf8T7gy1RtyQLf1/A/r9Pb0J+IU49Nu6qKevXIKT+D/&#10;AIe2yRzMbBrLa5Fv+K+/MhXj02rjNesqjT/if99b3GbHayWJ/JI5tcE/0I/3v35ZNLah5dOUBFeu&#10;ZlAt9Ln/AB4/1/eSPGqvPF/9cn/bcf8AEe3GuZDw63pPl1wMt788f631/wBb29Y+NYC35+pv9LfU&#10;Af7b2lJMrY9f9X8+m5DWnl1jkOq39NI/3ke1dTVpQCxOqw+lje35HuksTUr5DrWodQWRW+vt4gnk&#10;qCBxcgEW/wAeP95v7SEkZ8uva34dYnjVPr/xPt6hxjy6WAYnkn8j/A/T/be6GaNeP+r/AIvq65Ne&#10;oTzhbi6gD+p9uaYl4yCQQf6AE2P1PNvbRu2PaOH+Tp3HoesBqI251oSP6H3lKSoLc+m/4ve/5HHv&#10;wkUgrwr1sEN9vXVlZlawJ/1x9bcfT3HDzI4N7gm/It9feiV06TxA6eaQBCh4gU6yEA/UX9ukFfoI&#10;1cf7Dj63549p2jauB0nyOo0lKrg2JF/+Ke1DSZYKBe3+Nvr9P9t7aZNWerBgePTNUY5r8X+v+uPr&#10;77nyIcGzf4/jj3tUpw63qFKddRUbKwuD/T2l8lV/QK3A44H+IH49rLXFa/6vPqvHJ4Dp5gpwoBbk&#10;m1x/W3A9sUOSdHCiQXvYg8c6ufazSDx6tXyPUuSmR15W9/8AYf4XHt0GXmCnS6/1+lvza9re7oiV&#10;CvXrYag49N7Y+IkmwJ/xLX/1ub++KZycN+r6Hjjj6Wuf9j7dkiSOlPMf5f8AN17WT11/DInBuvP+&#10;H/FfbtSbimFhcXJHNv8AefaN0BJJ63r8uok+Fib+vA+n1J/2P9Pa0oM48mgEi5HJ/Fyfad4h4ZA/&#10;Z1aopXpL1eHRXJseL/8AFR9D/vftZUWQPp5F/r/jcj8G3slYcQf9VOm6qxx0yVeOBB4/HBvyOePz&#10;7flyNlW5BP4t/wARb/ff4e7QpV9XkPX/AFf6vXraig6TVXjRZlAvc34ueOR/vh7dKXLabXI9Isb/&#10;AF5FvqR7emhLoaefV2B09JqfDKsoNiDcm4Jvf/Y++NRXq0gY/wCpA+h/BJt+PdEiYQlDxr/kA6ot&#10;B1IgoNBBW4Xj/H6c/k+80VZGAHH+9gHn6XP0/PtL4Z16f+Kx1tcHPWWejdlPPB4/xsxtce0tu1Kf&#10;J4ypicK+uN+DY39NrezCBHVweFP9X+rz6VLKjdvy6fNptNjshCys4XWq2HAsSBcj3Rv8w+roZpa6&#10;tipgA3lLFVJB9TMDx/r+5B2i8kCAV9OkF9b+IlRno1ePnFRSxSXuSi3/ANt7pZ3FtWSkyE0Zi+jm&#10;wKEfkn2OodxAQVPQVmthqqR1N9waTCKLFlsb82X+n09szX9T5dOw2GvNOve36LEhbHT+Lm/1/wBj&#10;f2WvflvPpem3qBTr3twjxQ/1J4vxb/eOR/vHtO183kela2hHXvbvS4bVb0k/8Sbf63tFNe+p6WRW&#10;QLVI697VNFhQLHSQt/Vf/ihH+8eyie9Prno1t7AKR69e9qOnxyxEWVTxyWHN/wCn+t7KpbjUM8ej&#10;T6aIr3de9uIp0tb/AIp7YEtTQ9PIEU1697jyU4/SRzfi3B/w9vJIy/D0+O4al697hPSoeR9bWt9f&#10;9t7djkelG6TtEzjS3XvcZaEPe/pAJHNxz/xPtwyMPPpLJa0bHn1735aFR+Lf8g3/AN5PupnPHrZs&#10;6f8AF9e950oUBvcX/qB/vHuhnavWhAq8eve5UcYQf69r/Xj/AGHtskkUPDpYsaV697mKY0seCbf7&#10;76+2yhPw9OeHTC9e98ZKpF+lv+K+9LEXFfLpo4Gc9e9pv73/AC/6j/i+X/H/ADzdv6ezT6b/ABfh&#10;/oX/AFm6R6k8f/m5/wBYuve//9K0FbMwk0qbqFYEABVFrkD/AGHHPtQEMcHhEmlag+Zah8/s4449&#10;Clw0UbI4p4jVrShrnFfT8vIdVIVUpeoaISFZoH1j7eSadJQWJCStHINJtIDpN/6+4rug8rAEAAW1&#10;C97gDmw/1z7WW0LF0rktX+Vcf4B/qHRUNuIuljz3hiT5/wCCnpxGenGUVUkNNBrS6ygH7eSMeDX+&#10;6ZUDufUAeSQfqeD750ojWPksxN2CkAgN+LD/AI37b3CW4ecAACmCRXh8+P8AP59XudvmuAncR4eM&#10;EZUeRwccK9cqpQ7yyKAlOVEKyGZw0rQ/qqHZm+nH0AH1v7xiNmLnkm4JNvVb6elQOPpb2q+pjhTv&#10;ApT9vr5/P8+lsNxaWsQR1CrkY+fH+deojDzLRxLO5Z3eJF86iGNwzMvmmlkJYEeri1gbfi5hVFdR&#10;0lRFSvIFknIWMvYM8v10Lqtc2/2PtMomuDrY0rkKPhpwJpnz4Z9eiU7ddz3TtLLJpI1JGCPDAqAC&#10;RprXy+IYJx0Lm3evN17g2lmN1YvDtX4vbcQkzFXTtV1FTQUSq0iyyrRg2jYi5Ypbhef6y44UsrGT&#10;Qb3IJVeA1hYg/wDEe01xdOkjRKmoD1BPEZ8qfLj/AJek011cx3H0UkOsggMaPShoa/AwrQ/xfs4B&#10;OSzzVMTFY3lDQvEv2jNIElClVWeOdVYErzx/r2PvONYEgUhy39ttbMeBbT/h/sPbqzwsqOQFCnAU&#10;AA+teP8Ah/z9GheztrmN66UjwEUKFJxlqLUmlfMD5dI2tonFQscz1cSqGE8Mk1OGpl1vEfO1gCwI&#10;Cm+g3BOm304AOBrPGrUoCE6yfoQVf6D6j36WeCZxEOIoc8PXy9P9Xl1qfcbE3LC1zJgkN8IqMUoK&#10;+nr05QULUgcxqJoEEbymqiWSjiiCkrKstK2pmYlXNza6gfQG+PxoY+L67gHhD+LkEr7t9RcrMQ1D&#10;GBXg1f2kAf6qcOllvfXzlpLkqYQKkASVB8viVR8vX/D1PRovJBJrZXnE5gb7qeKKHUdMbU9O7EKo&#10;IsCbkXPPPudFGHWyN9F1EjhjYWNwB/T/AF/aZrxY6LcAaW4CmBX/AFeo/Lr0DyXMjRTKpj4qCDRQ&#10;c1GePn9vSOysFVHPLLDDUvVpOtPL5J1ETBxrZ1lLAm5N/wDD6c+8LORKqL4/3IybuNT8kckrb2pi&#10;UtAHJbtenYaClD616TRxkws1ZCIpAA8RAqAGwaq3n6en5dSjSUxhrKmWNnaEwyNHKTDCklreKIMT&#10;qYgltX0sDx7zqrRICZBqAkbRb9s2udJH1sf9f+vtJK6TyGPQaVUVJOrNBXGKj7OFK16ejkinfWbd&#10;mCug1MxqQaVLUoppkYUYArU1JxQtDUShooqcJKkC+VJA0iSQt6dNyFuCSDwL2/HviBMZbgagBqOl&#10;iqqSLW4N/wDefb0f0iQlGotTQEgEmmfMEfyFPy6aaWymjdwI4nLFRVAQafJtX8qdRa6XVHEVnljZ&#10;wIBSnQZZf3lbWOGUfS11J4J/2HOchgsjRsAWBJBJ5T8kG9xx7btm8IPbpJq1AjyBo3pgUOcfPPW7&#10;GPc0QxieI8aLoABr5UHCtfUHPXClpKh6iIxmOGSiSIR+SNis6GT1wO4YWEnIe35J+n09t8skxIN7&#10;DUWChWKKn9kr+f8AXBPswtEtVjMbkk041GT+z5dKy7iNo51VWIxSv+WvSsFLTiVXSngYaBE1Q8zR&#10;1f3ZAFRTzxliCoPCsoHp/wAeffLUuhJWS76rMApCfWwB/wBf+pPtK6DxzAh7SME8eFc+WPSnRMit&#10;JOLCQ6Q6tU+YrWh/Ko8upVNDU2qqWOplihjj8iLrgLED/OPA7LZdBBC6RcW5ubn3006kHyRqxa4V&#10;GDfX63Wx/p9PbL2pLARTEBTnTThw9D/g6UW8P0E+iGfW2K09P9Xp060NLPRPHUQRhPCsUn3zSXgd&#10;w4ISYalLHURq0n/Ye4pOg3CFT+VW5UD+yLEn8cn/ABv7ekVWTSrEpQ9x+KnnkUHHAwOAHS66ube5&#10;mCXXEFa0NKjGPXI9OlVjmOQnk+/noPu/IpgBVI0+61ASME8SN+r0i0hOkD6tyeLCcDlri5IvoAFx&#10;9OALf09tRLaglEXPrUk/4T6dW+q2+N/Dtl7vKpY1+2p/wU6e3raOZYpEVYSv7c8EUGQWJ/GwV6rU&#10;l9Sra5BB9+e1Ql4h6lBMim1hoP6bp+PqbE3/AN69tW+jb7vVdfCaAepr9tfXBAoPtr1uNgl6J7hQ&#10;jigIjxqrwqG1ZpQeXTnKlX9olH54kSWTRS1MEUiwJ9ygn+7hp6rSQ6+NUa8djq+hvc4JD40s0l5S&#10;gJQoSoJP6b/n6/j/AHn2oWT6iWuikZJ/YP2iuP8AiukttcR7hcs0kRQIxB9CB1Nx2MjjkZ6aIBIJ&#10;Ay1tLk9NQ6zU5k85hLAhLi7ayxvcAqLAep4opNM0jeprXUegAD02BYfX/Y3/AN49orq/uAWhtVUB&#10;a8Qa0pXyI9fT8ui990jnGm2UBoya/kTTh8v59KCqpPsEjppHyTwTSBYJ4JlrZGqJJdaSyRAOxUgG&#10;+kFNPDEG/vhNe4EBMYEgZTFIbPc/0I/3u3ty2hMsJkuY0krTJrjjwzX+ZzT06U7XJPPOTQEY1VBr&#10;508/Svr1kgyMWOqpYKnKZEyLQVFNPS5THUwalkCBVDyoqLrAuw0K4NzyeR75RRsJJHs5kBuylvJq&#10;Bb/Dmx/NvfrxkjtVEYCCmCuPL5kjHljHnXo43Od7cqiKG8XtApTVXFDmma9cI6yCtekoqmopa+hm&#10;lCRmtpzRCORYTKTLZEuwtwWI459yVPpLSwxQBgwYwwSJIVIFiS5I/P8Aqf8AePaC38ScaVkeVx8I&#10;kKlRxrQKFOfOpNaDz6pIbl4REqsrDOk/DQcaDj6efWHcKUePrIIMSTU0v3dJJJLBl6Yq00TM0sba&#10;nZmIYFVETsoBPJJ4jqYkkRFhp5eNIdwySMzH6tbj/ePa2a3uPA1vM6AAllVhpAHECoqAP2/yoxLI&#10;Z7dfpQAo8zXHzOR1lpsrJWxV87w5CCeasUxE0qZDUkTMqXPk1mU/QFmAvbi3vm7I0aR+HTINcjFn&#10;1FdRGnT9Do/x9orWOVJTMsp0sABpNOFcnjU+nDPTCvW6+odYpMUICtQf8a4n/J0417OameWRoKuC&#10;JoaK0mHeGGqAiEcsMnhvFFUqpV/CQzOA3PuPFJKzAKLMT49J9QBv6UDDn/X593mjAR5pSdIBJNMk&#10;DiT5Hhxx9nW2msYyYnRFQ4BofPzOfLp/mpMRSJDRRpFIUMMtPLTziniJnNmlSjmUKCRxYAsD+T7x&#10;zpIjFfI4bXpYFQBwSLWAuPz7W2jW1xHG+lXUg0NDUcPnThT9nStBtZAMCpKQDmh7a+YoRQn/ACdQ&#10;IauWk+9vFJRvDSwS6aPKeWCWQxm0iOo/dsLkkWALGwHPvCpLRyeiFmOqwVmW7f0N/qf9Y/8AFfe5&#10;oGtZF0sdJI4+Q4eQHr/LHmOkkDyW84QkFQfifNB64I4D/B07wTUWQqqc1FRmqd4UjlldqOKtYxn9&#10;wSAox8Md/wBtmdNQJDXHuLUa38aeL0+MBj6m8Z4N1eNhb36BP1XLsy8KEaaNg+qmoGMenTqCSszR&#10;HTrpRgAQ1K8NSmlK/wA+lth5qChx7VcORxVVN/GKyYwzxyUs1RBJKYo0qaeq0sTrAs9uOdDcm+Go&#10;i1RRRxhAIiJLJE3JB/t/W/ukMUUVy08lTq8386+lAPy456LhABL4l+5VgNIZiKN9gAGf5fLpS4nc&#10;lXIlWKs1DCqM2PJhytOj0i2CaYTMyAHjhiGP198P32UnxsBHpP7UgSwPJ1IwPtz/ABaA+HGytqrx&#10;8qZxSn+zQdKoYbaSNbW3eN6V+MEnP2MPT06y1DU9TUwz1TtC0/7Jlq8TUVLyPrFPTvFkYXNipC3K&#10;kX1G4+luVmmiX9uQFmIP0ZQouSWIW/Fj9Pr+PbLTfTnU7KR9h/YM/sr/AD6b3C3NqVYOgKAYWoyM&#10;U4nqTFFSR5epihlp3NNSt4G+6elmlqy0QRGp5GCSRM0sYLFtS35W/wBIj1NJCnjKB2MpR3CushXg&#10;elVtYj+tv9v7pFtl3fM9zXswQvrSvAfPz6chW5vpxJNpVQNWlRxK8KVJ/P1x+a1p/wCKwTUpinmo&#10;pExrTqj1dFU4+nnm/dMNZWVBbUhQqCjHggfS/vN6WhnjQEAFT5UfyEfjUrSHhiByLf4e2TLJaygz&#10;Blzw/CPlT0HkK/5Oi68vbp7kGIOqsTqBOBk4oBwHD/KeoUdCK7I4auMmOrGWmmgajrqF6J6h1cPD&#10;FUR0IKvGsnKSN9GJf6kk4JjJTPqNiqx67y05HkJGlbgE3F7/ANPaeBory6Ze8sKU0kUHGtKg4x69&#10;G8F7OsGnww6njStR/k6WdDBFV7ZpadUxtK1dk56ZxTZ1Z5KanimFW95XSBUl8ekadDcX4FueNNNE&#10;x9aKoe76xqXxm5YEa+P+Ne10sTIezBjxQ8K8KGnp8qfYOiy7luZV12w06fTj+eePr/gz0y5ugr4o&#10;tMU9RWMzwwCCQU80lbTtEsZWAQsWMgAtduSxuQPeN40OiRHZ1aS0hYXUj+hAIYg240/7x7uLyVk+&#10;muCAx40/yVBHD1I/l0YWe4XKr9Devpk0k4GflTUGH26mX5V8pVJG1NUZGWHHQxmhovLi4BUPT1Md&#10;W3rklR0HjE8Ja7rMpICm4dtIEed5Gm0gRmJ30hy08RKC4AUOeePpf/ePdlFt4SuCdSgeSMajjUhc&#10;GuTk/aePXrYR2g8a4c637hRYnNTnuZU7CfOpNPU8elDhaU02OrGZq2KugpqmZqAClqaSGaRFmUSK&#10;uq6EppbQAGBJYEW95iP1F3lIplCoRGlQoVjZ2F72uo/T7TveLCxYimv0crU+RPzz5dNwbjJZ3Jlt&#10;4gfEwf1Gjqfw1oaHiaUpT8+otHh5KqGgpqGmxnlzVUarIU9UlVi5YmpoVenpWVXTXGJpE0TuxuCV&#10;BA06fXi+6paloYTJAFeJ1DRatHqRZAzC63P0va/+39l0kBktZraR2pICrUKkgMaGh05pXifSuem5&#10;mup7K7tpjQurqw7WoSCGAbTU09eJ9elNRV2ToKWqocXVVC081ZEKijr9WSp43hRklmh+0EniqGSB&#10;TIEXUEOgcBQNLb+YTtD+73yr7fjWLStVuzI5NQisBGclO1e6lDYkHyEr/rfX6gD3YsWMapU6ag1P&#10;pRR/IZ+f7OsXtmbxdqjcAYLA/kaD88Gvl6dbmnUWUGb6p60zAkMv8U2Ds+vMrFWaRqrb9PMzsycE&#10;kkk249kwpqGR1WalJNQhVpEY6XAtYyLqNr2ubez57pQNL/7OP9WcdenkjVvDnwp9P5dCH7x5GhE4&#10;8lRFFbWFmLIwImUemTSfz/Xn/H3ozDTVC35Hy/Z1a0uGjJWEsfsPl173xp6A0iTTlYyphQ1EdiYJ&#10;wx/zgvc/0Km/+9e0wliI1am4ADIxw+Xp1Wa5E7rEpIIPafxD5enDHDr3uM9BFUUAqqdIo3JeyeQN&#10;GyjkK1zcf7C/t5ZQJNKGtPX/AGKZ6eW6eK6+nmJKimfP/V+XXvcKCqhjWGSWmkheWIU1R4jqgdoe&#10;FMoPJvx9COP8faiO4VmIBBMdT51BNQQM+VcY+3pTJC8hKxuCFOpa/ENXkPKg+zr3tuqoKN3JhnET&#10;kh0hRh4klH0cI4DKD+LX96LNrLrVi2CcV/PA6XW8t2orKuscC34iPQ+X8uve8CTSyMutIhVRMVd2&#10;Au39lj5P8fp/j7pJFGhCSDDZp/Pq7JGgIUnQ3Aeg8h+XXvako4GDJP8AoIIuYypsSP7LR8j/AG/+&#10;8e9LCFH6A014jyPRNdSjSYzmvkeve1PSSvUCWBgs1rlNaKSoXm5+n4/r7X20bKlQBUdEU8XgkSJ2&#10;/Z8/Lr3ttqsCJZVYRLGT9dK+lj9fp7WurtAUOK+n+qg6Mra/kWPTWvXvfOTbDaUMa6ZGjVf3LLrU&#10;LcxhSPaG3Yx/pD58fl02u7trIY4BPDr3vBHtKqflYgSCQI9JBFufqR9PapQdWrp87wv8XXveOTam&#10;RViftXULfUvjKoeDYk2/rb3ZlUginTq7tbkaS3H556975rtqplRUlUQzXvGQtxIg/snj8c+0BGhS&#10;4BPHpht2SFqxgsvn8j1725U+ASNVikjaVy3JRR6Rfmyj/ivtWjvo8QKKD/iukk24ySnxENB1728N&#10;sGWugaeiLAqAjqY76HJOm/F+foPa6KJ3ty6gk1P2cB8uk0e/yW76ZFJHy/1fLr3tH1+0qih8jtSu&#10;jqGBfxHgm63PNvzz7R65C4LVxinl/n6OrfefHYKzGh8uve0lPgnjp7zQF3m1sTImkqPoAot9OLi/&#10;9fd5JddYVJp/D5H504/z4Do+i3ZWm0xsQFxj/Vxz1722y40w0kVPCjGZVkkIK/QSP5RYj/C497UM&#10;3fTBAA/LHSyO7WSbx5PgNB+wEde9sJpqnTqWNWBLB9YN0sP1IRwT/h7Tzx6cGuc9GizwE0JPyp17&#10;3LoYPuK2GF9atoYre4RnEbOyWN/qB9P6+9wRFJXtXrpIBr55z9n8um7qURW7OvDH25IFf59e98vs&#10;fEpWMMwLlYybEu+n9RsP6EAW/I9msKZJpw4/Zw/z9N/V62DNjFSB5Dhj9h697fZqJsfTU9NKt5si&#10;TPILfSliChSOP7THn2vu0ZFSOMGoNe3B0n8j0Vx3K3U7yoarB2j/AEx41+zy697XO3qGkkQZSZgs&#10;WPQI1OLAzymxiVLj6s3B91m8FAFEbIZOJxQU4k49KdBferu4RvoY1Oqc11eSj8VfkB172Kmy4lFd&#10;Nl8rdaSnhkqGRUJGiEGSnghWxXUxAUEqefz7SRRxGMySklYxXNDkcDWnEeXQW3CWFNNtbChrgn1P&#10;nX1/l6jr3vYR/le/MvY82Oz/AEF3jV0U2wewqmOTD/xfVU4rb2QqYlx8VLM0hZYY6pfEXlBXxuqv&#10;6RqPs8tZodxsNbSBJkBkidqk0HxR4xVxQKTUK/dTqKfcblXcLiBOYOXEb94WqESrHQSSoSSWBplo&#10;uIU9rKzIR3dVD/zQfh52x2e3XHyy+KWUqtufKj44fdV2HjxTyU9V2VsWOoGYr9jVwpirVpSRJmpc&#10;fITHULUVEBUvLEV5/Mn4SUGxNxV8mFo1bC5BJ6zbVekCyw5TGyveAmphYqXTkSLclTYj0sp9iH6O&#10;yvrc3dg3iAYeP8cbDiGPCo9KfPgQeiHlfmu4vLdY7x9TpiYZ7GAzTzzxU0+RoQwBm/gv8z9p/Mnp&#10;3F71o6Y7c33iPFg+zdhVonpsxsvedNCv8UxVZQ1yRTiEuddLM8YEiHj1KyrTLvjrGoo5qilrqMfs&#10;mRdKpfhP1C/1sPxz/X2Fb6wjY1hVkPkDT9vAfZ1JVvfGEie1YhWFRU/7A6O77LRncJBQSaIYGUa2&#10;uV8X5/qX5/23sJ3AdJtP+HoW7ffz3A1SNX9vXvaFmjMLNoDDn9TkNb/AABQP9t7sDWlR0Jo5DLTV&#10;T/V+fXveBqh5GQtKXk+urlifyebAf7Ye3YjJWiYB8hWnTixBFIUUHp172IW1A8tVEGJP7aMzC36Q&#10;1lQ8fT/ivtdbPHXSSfU/6vToObmF8M/b172baOgp9wbXTESqz1TRE0Uym5jnWDyxeM25BKiO/wDi&#10;Pz7H/h2+42gArqXIpwwDjhwz/g6jK+Mu37rHeR4jBGseqnj+fDr3stlRUyY2eelqxZ4Jnik1RqXW&#10;SNiGSVSObHj8ewZLYmN2AGamv+rj0MnsxcKJ7bg41AV9eve3TBPVZirCyr5W9Sxs6I3hUuDZAbWB&#10;PtmzjAmpSgpw+eMn5/Z0jureO3j/AEhp9aeZ9T8+ve7BOl9nT1smOp4aKRqupangEccSM8gkIAVl&#10;YMBySx4/1/6ex5bASKqqtK4x0GZ5wBXUaedfl1hqJo6eGWaV1jjiRpJJHYKqIg1OzMfoAOb+9wD+&#10;U/ubZUmw+xuosO2Nfc2yMjjc3l66ByuRycOUpmoa6GWF+PDQ1MIWOUD1NUN+NN+TP942s1hzfy5z&#10;XbSu9pLZy7c0Q74IZrW4knSQSCgMl1FdEFKVVbSlT1m/9zfdhdbTvO1XcJjneSC7R2OZIXj+nCDA&#10;zC1vrf8A56UwM114f5qvQm599b+637VyM0KYeqiyWFwlAzD72CFZIZ5JGvGVWN4vE+nyXDnkEglY&#10;f8wFRDt/JFb8RTcP+CFf6WA94u+124C5kUSfy/I/PrM/wQCQ3Hoxv8uzbBwUFPCL2jiRLXXTZI0W&#10;/AHPH/IvetRsVtXat/wck4/20jD3lNNX6BifTosjRkkofX/J1cdU/wDAWX/lkf8Aeve2Z8QaQz7W&#10;xguQppIuRbVfxn8nj8f094qc8bmtrM7EVYMfWnH/AFefS5FLVx1rKfzJ9szZ7c1bTIzrE8+ospXX&#10;fWoIBYWH+xHuw2mxkfjWS7BSBb1ISOLi3H9PcA7pzWYZDEaE/n/n6WRWwHHj1WjsH41SZpTVhKho&#10;yPQGEQFyykEF1PIF7jjj/eHE08QIsxtYfWw5/P8AZ9hkc0k+Q/n/AJ+nxbClSOhtb4o+lWMUoOlB&#10;/m4mB9IH1Vf969+FMgXSWXQfzcar2+l2X6e9/wBagTVa6vzp/h49eNsta0PXGT4nyoSXppAh4v4o&#10;x6if0gEWtb3I+0jKGxisV+l1/p+PT7ZHNbas6uPz/wA/TH0y1zX+X+brE3xVjCNeHSQp4McYI44/&#10;BHuA9LDYC30P0JUrYf4BR/sPa9eaXBJB/Oh/yt0oFop6wQ/FyNlGqm8g59OqE2A41elB/rcD3yjo&#10;6cr/AI3vYAAD8c+nn/W9tSc3TB/8v+pv59aNqowepp+J1PLDrEBRmBsl4bC1x/qLm/8AQ++p8bE6&#10;60QXZrEnRYrYk8Ko9rrLm5q6HbAHz449T02LUE06D3P/ABaNPMWSG5aTSbGnX02JuRoH+HuL9kkN&#10;nsWN/obWP+A4/wB5v7US8zmaqVoPXP8An6dW1XqbgvjbHAY/LG5kBNwxhvfWSBZV44IP1/4p7wS0&#10;0UtyQwNzpI0gaiLfUg/7D3u05mljYLUU/P8AyH/V+3rxtlbp23D8aaRqKSRady5BPoMIF9B5u6n/&#10;AA+v+3+nsLexaQwYGtK3YeNxdhcWKA3FvoR/X/H3I2w70LydQ2Ps/P1Of9jovlhKkinTV0v1W22t&#10;+47xxN6KunYrIUKKNbWK+NVtxbnnkn8e9Vf+YS/+5jIhfoKhiD/sQPeYnt6zfSIx8xT/AFfs/Z0X&#10;3JIh/Lrbq+OcQh68xCC/EK8n8+ge67emXIrwLkAPe/8AQ/Un3Lhido9S+Y/1fz6DrVJJ9T/k6Hmp&#10;/wAy/wDrH/evdhODZvtYbMf0pfkf6k+w7JDKXNP9XDpG1WboOcm0YkYMBwTyf639qeORgoIJBJt+&#10;LcNb6e6xCXWQ1KD/AFf8V17Oa+h6T88cRA4vq44P0/H+v7copXKgk3N/anSD022OHTPKihiAOLf7&#10;7n3MilNwT9eP624/wPt0IwiHmDX+Z6TzBjSnDpsmRQ7WH0sfxYEL7nRyN+oHm3+I/wBb6e9mQKoV&#10;qgf6vt6YIA6b3p1Ykj8/UH/eLf8AG/aS3ask9DKoHIj4AuTcg249mFpJQBlOOrKQuR59KHbSxw1q&#10;lhY6wCSbAAWN7+61u4NjV2UrJ3ijdvUeNAP1c8jj2NLWUCIMTk9PmuD69D5RzJJCgUi4UC1/8Ln2&#10;WWXqzLamJp5P1kj9u5vf/D6+zKJmZ68QKdVZBWnUv34dV5dlINPKb/hoSP8Abava0ODkf6v5dVMX&#10;p/q/wde9suW65yVDEzyU7KFBPKW+i3Jvb3rxKVzgdNPBU1P8uvewjzFJLQylGBUi4F+D9bc+3Y5w&#10;Tg/5uk0kHEde9t9KwkNjyDzf88nT+fY02CQs608iP8PQe3KMIKefXvbsKUlOOf8AG1jz/j7lqyyg&#10;boF3dSTTr3uTQURlqUUi41pewv8AVh9AfZuKYA6LVFBXr3u0/wCI22Wero5WTUPIh9Sf7yfYf3qQ&#10;RwtXANej2xQAeef9X+r/ACdAb31mxiNjZRw4VzTyAerSLBeb/wC393w7Tp/sdvpdbL4UubEGxtc8&#10;fTj6H3ixzzeA3DCuVrT/AFefz6Fe3ooNB1rYZEybp7YldT5FavBkYm9lVy1wf9v7Kj27XCapnjJu&#10;CWBubn68fX/be4ukZ2Gv/Bj/AD/b0KrZRo/Z1et8dsIMXgKBAttEUQuSp+iG54/r7K5U46OSR5Bb&#10;6sfoBb8+6RyMaKfl0uXIFejcpMUFufaXyFPHCrafpz9AP8Pz/sfbhJ11PHpPJ8denCncsBf8j2iK&#10;irKMxDlQL2HPNh7eDqBnr3jJw6cVS4AsL/n23vkCRwSx/rz/ALz7ZaMSNVfz/wBWet+IvWVUAvcD&#10;/Ye4MtXMxunH1/2Hu6RBTQ8T/q/l1tqSCh652H0sOPfdNVTqwDD0qeP6m/8AW9/epozin+r9nTZi&#10;I+HrxUG/H19uYrpByAf62vx/sePbBQU869OgmnXDxj/Yf63uXFXhiFbi9/xyP9YD3Tw2IJXy62WI&#10;BPWNogOfr/vHvMtXpcWYiwHHH+88e3IxpGn1/wBX+r9vSbxNRz1x8fBP+PB/4j/jftQ0kwkWwJ+g&#10;Nv6cm/uk+EPW+o5X1A/0+v8AsPp7VmNlWNlYk/W1/wDff4eyuQdlPOnTiioHUaZS17f1P+9+13TZ&#10;FIlUH8Acn6m459oWXUa9OigNR0zS0pfVe4J/xFuBbj24jJwuOCRcfkcf61x7bEbFqdW1dRTRFeeD&#10;/sD/AK/BPHvkk8Mh/UpB5PBuDz9PbjQyDgOHVT8QJx10QyCwBB4tz/T+vvIaVGXULWb6AfTSf9h7&#10;aJoc8f8AL1ciueuK1LAhTf0gXueeP9j7gTUpF9PFv9YfX3cMwzxHVakcepiSq1v6+8EcM2oBTa/5&#10;sR/t/fnkRVqwOOvVHWS4PFwf8OD7n/ZVBUC5Orn+n+w+nttJYnyP8/Vl0fj6jvPHGTcfQ24FuRwR&#10;f3GnxslrN+q3HPJsL88e31m0kFeH+odXNDlMjryVUbn8r/ifp/X6+01PR+ORiwPJ5tYf7fj8+zJG&#10;qo6qRTqastx9fxxzweL+5sMaBORxpF7/AOP4960GRginJ/yf6h1YAHrC76QW/wBh/t/fFo4r3sP9&#10;cDT/ALf2p8CUjJ4fn1ugOOuCzgmwDC/+PvC6iMqyk/k/4f7x7a00qPMdUPWa97E3+nH+249ulFXm&#10;FlF+QLkc8W/1vbDqHHy62aMKHz6i1FMJAf8AVW+nH5+vta47LjhmY2445uLi3/GvaN4SzBFAr6/6&#10;vs/y9NNXUFHScrcdYMbEf4Aix5/xv7WFPk1dAAfr/r/0/r7YeFkNG69QitD0mJaA6ySt7G31HH+u&#10;PbhFWi31N+P98PdAprx/1fP/AFefV1bNOm+eiBvZR+RpP05/ofx7zSVgtctz/hf6/wCv7uBX5dOi&#10;lKny6jR0JXjSPr9SVY+4cmUEatZ7/Tg/Xni449uJFrYKBn/Uet0HEdSRjwbMw/2wH+t9T/xI9p+u&#10;zDOjJqNvULD8k8Wv7UGAxPVvPqw7e7p6ocdGdLhRdSLfTi1rWv8A6/spXeG0F3FjKs+AOGil+oub&#10;6f6ezWxm0KRWhr/l/wAnSkL4iGvn0LOAqAIlhZuQAv4/pxz/AK3ukTt7riTGZaqJpyArteyEW+tj&#10;wP8AW9n8V+VjNaHP+r/B0gksuOOJ6VHsBBiTE5QoOD/Qf0/p7q915163Da6R173OjxpcgBQAB+LX&#10;4/2Fvad7lUWtc9GMdsQvCvXvbtBiLkXHNz+P945HtFLf/hXz6d+lJNOve1FSYxVF9PP+wte1/wCn&#10;suku2LaTw6MorcRkADr3t4+3SNTYA/T6j2kLsxqelPgZqcde94XAU3t6f8PexnJ6aPHPl173gkmU&#10;fQC/9B9P9j7cCMaFsU62BUivXvcMzISTexv9QD7UhWIx07Urheve+g6twOf9j/xr37SRk9a8WMde&#10;99l0H1sPejjh1oOpyor173jaVF/of9hx9bfX3bT1fLY697xyPx6dV7fi3H+H09+C149JtRrSg697&#10;8ZSf7IH+xv8A8R7roY8eHTQBB697iyVGkfXj6m459vRwkiq+XVtR8jw697bJqskkcXIJ4Fvp/r+z&#10;COAKlfLphpsVXr3tNedvvf1H/i8/7z/d/wCv/GvZnjwOA/s/+svD/Z6L/GbxvL+0/wCsX+r/AIrr&#10;3v8A/9O0H1EaXNoyuosQRDYfhP8AX4/3n2oaSJF8RYwWBoAMyAnzPy418sjoQzmzkLxKkQdSQSzg&#10;zD5lvMD09aHqpBaXx1cn2dR/lBLFgHEctRGQICKiZiFdkCkAi1/r7yRugYxACzcgjULggEnn/H20&#10;yXEyePKxrXIpX7PyoB6Y49FgsQluZo5mlCHgF1cc0pXIHA/LrHXQQwmGWGLU1PDIq2qokVZDMTpd&#10;0YMST+Cf8Ppb300YK2spF/SGazkA2I1H8f8AFfdkcxsWQsuM0Hb68PI+f5dbWe3ceH+rFj8KER/k&#10;nEH5+n29YVr5JZYvuGNS143mYwrL45JAyipA/qSBe3I0j+vuBKyW0hRbgMSD6iLBh7WwqzJ4jFyT&#10;WmcedMU/1V6W2wRISdcxpWh1AKeP4fL5+uelRTR1UdXGyPSReGMvHDGL1FGkimWNj5G9SkEEX/rb&#10;8e+mRP2zpUpqGnULlbCxKk8n+nB/PttdVWNdLU8hXz4f6h5dIYy8zt4blJACceYqBT/Afy6dIK6u&#10;01VKZK0SIjGqSCqaGCo8zBkjmSFtKahzyD9Pp7zOI520JpPC6WcWA45C3va/tFWa1jE8tSSaGgqf&#10;2D0HV7eW8mjdL1sJwYfEScjHyP8Ag67xzSU0qtIz06RRzvLTUtT6ms7FXqCyoXIH6TpHFuT9T0CV&#10;AHIUqEVVvwzWsbfT/be1TskiAn4xmpxUemanrcEBdy8gBlIy5OSMY4etP2dNIhkNZVSNKs8TTy1V&#10;QJjTylo4NSyK8yHX9T+RYm3+HvHpViL2LkclgCbfi5Pt6HxgurXQHy/b/wAX0aRRXcQ/ttKEcB/O&#10;h6zZKSOleSEUUn2sJ8kc1PLP4PLIumYqI7jhQP8AAn6++ysiD0RxsCw1CMXY/wC1E8+6tOjSeFqb&#10;5aj+XCg+dOiYXUEV99LM8ukig1tqWvy9DSuft650kdLWxLV1VbNSyx0s/wBvPPq0Qk+sRAn6lSAH&#10;P4uP6++RaUO0YTnTcBRz9Aw1H274dpLCCXpQ0NTwyeHRtYzQS+I0TdiVBJ8jTy9emkLLAqZF2aVW&#10;dG/ctLDMsiGNzEq8+ogk/wCvf3lXWoVGi1CS76geQT/gPaR411GbxiAlB9oHl/qz0TCW53G6Lm6K&#10;CA6V1CmpR5fZwP5ddyT0kwf7dIxNp4ppdeiM8gsX/Fr2/wBj75SA62iEj3Vb2YAKdQvYv/rfX26s&#10;8bwi6KjSxpXzwacPnTHr0am3sJP8emjUupFWXJqKAEfOlP2dNNBR/bkslPTeSeocFqd5ZGACgqyw&#10;oSNQb8Ecn3wMuk6DEPUB+b8gW5/p7vp8QF4mKqOOKef8/wDJ1WSMvSSCQorYrTiPs6kRY0skdTLk&#10;TNJBM6iNQeNZsNJJBP8AQ/7H3ieV/MpRArjSFtyNVrqbn/Ye3Viia0dWaoNc+dBx/ZmnVHtYlspY&#10;i2uprU4qAM/7HU2nx6RLG1VPrhiaSSSJ9MbeN2IcWv8AU3J/1vefUQApI1Frta4a4uAB/t/x7LRH&#10;4jAn8PDhw8v9X7OicG9v3H1YAWH4c/h8vL5dZZFSPyTwCTRPTtDGkp10qvIFeYyWN7engn6+8BKa&#10;gulS7OF8h5IJbTYD3uSVERiPwgnHyFejeGF2YSRUoueNOFK/4OlPjcZmKpIKj7ypjoI4/PHjmlCU&#10;lUYiro8rMfS3ICE/QfX6cRl8cbS+UC5U3LhlAb6c3/4p72vjTpHNAe2ueFaf7P2168BfpdmWBqKe&#10;Onux9nStyHmMa4+lFU0kXgEEePqUqhIvEkjDxE8A3F/68e8CgB/7HLfVQWS1+QCp5uPz/r+1F3JO&#10;AQlSAMcA3D5qaZr/AC+XV7yOORtcxZqULGgD8Bw/TJBH4e7yGR5OdAuLqqGGSsetWW7LNHP+3KrJ&#10;KXilnWb8KwXhObDj+vviUDO2po9LKqIAhA1fUfX/AF/9v7TmZRCGUvr/ABaz5f5+P5U6SePbFhEW&#10;lC+XiNXP5cOlLSJUwzJAlGZI6OeqyKTUNXDJOIGl8VQRpc6VZIk+vNvx760xIHsI7hSgOoqWa1wO&#10;P+I9tAmXQ5fiRWmaAGh/1fM9N3NrrlSNJzpJFQo1aQcGvy8/9jqearMCqgRqbJywXauCNSQS0kMD&#10;gNCUlmIX6W1F2te5Nh75SQyNGhaNS6AkFX9RW3FjwBpHtgXcKTMEfVWgFRTzPr+yvl0ZWsiWtufD&#10;nLpXT3CmRx/b8up+LjiWSoanknoMdWylamKajdooahtPkkKxhpHWof1Miejjg+48YGsaiykjU91X&#10;Q0Ytq4P5te59vmSQR0StTw+0nFfz4dFk15KO6GtW+Ej+LgP59TshBDP5ylNQVkcM8a0v+Vzw5Kjq&#10;VRnj0FDYRyFkCxgXUWU2I942dX+mkhWPpjD2kAFgTxwf9b3aCOOAUYmrfiai09aZ4etfMcPIL7O3&#10;jsx2rJIz5LlaeGfPzNa/5OnOoTJuzSfbtERSrE8TvTVc1OZQVMLaZFLqR6oifpc/15lQBXiU+NAW&#10;YuwWQ+XT9CQCODb2jnnlF1SN/FpgGnaDXFD6V8+ktzPeR7qsvjmcIAACKBW8vyrTP+z1BydMtFHN&#10;HVy1eNSCCGK9TSRTU7SGNpkjqQC10f6WDG44vf3yllbW73YKU0oUcMWUWsCLm354HtTbRr4BijNG&#10;DVbVwz6Yzwz14bUtvaaYyoMj6zUgZqCf9R6S6YinDYxayix9Qb6xCcbJSinqY0kUtO3JJGtGV5Tf&#10;6/4e8ICsut0kmkAtErwErDc+gj/Y2Pty5nnjcmIhVB7qNUn1oPmOldyZEcPalYxUayDXxB5j8xjp&#10;7x9BTsxx0E1LQQ1gdqqro8zDST5I2KslXM7MoZeQp0kf1v7jS1EXnvIFaYIy+qMhRfnTqtyCTyD7&#10;3EDp/SJEYHzqa/8AFdOIW8F7a0kKR8a0ySa+Xyp0pqPbeWkwngp2mFNVZOGeOKkylPrVqKJoErWp&#10;jII0kjWMmKVEXXdr3sLcowAjRftx2VzoLWF3W2lbD6H+o59p5gs8iSrWlQa0zgjJB9Oi+zsmmlId&#10;jVThqUOPP9vU1qiro5Zal/vK6aVRSmWOFqlGWEEmo+4EtmlX9TQlfGT9RYm/LxzPGqRyFrBmsziO&#10;yG3pXUOR9fx7VUto3q9anzAOaetAaU+fH16XJttpE7SzqfKrBWJY+pCgkU/1cOky2ViSvnnr8TDS&#10;U7yU9JE0UUtfatkkZPPOqzRkE3XhHAXng++49SR6rrMXBbnSShA5BKn8e0F68N04hcMgU9poe4fn&#10;Tj9nRdvZjVIhb1hViACQayVPAjiK8M06UdIs1PWyy0kaUQMYp8jDBWTxhUkDeOanimQkowubaz/r&#10;+4zr5Y5JUVQ5YeWLW0Z9JAD2H1t/xX27HW3nWKcDTSoIzQ09Pnj16QR2j21/DFdKCpVjq46TjTj5&#10;+f2dKGCrEDw0MdbXnTE1NRVU2NhrIakVgL1tCktSAYg1yNS2DcX/AB7bZBL6nVmjRmUHSVKkj6jn&#10;n/bD2vhkikDeKSW9eNaf6uPQgtZpJdVvcNqZQRX19D0tRBRUTY6gjo6SvkpaSeSnSpSqopKWGq4E&#10;jvCfHqWSxszfTk8e+g8NK7iTQzuumPWhNiP7K6Ra1+Pr7SygXygISFU0JpjNOP8Aq/wdJzJd3kOm&#10;EskYJBI/y5qOn2Clz9dT0zxxSwxQTpXVsdLko4pnjgBKzziqZSWYXL2/UNNr/jJI1TAjPoTxrHc6&#10;JWDi44Hq9lqxQLN4StwJHpw+z7OiZmsmYxo+qRSRkHLDB8vWvTxQnF7mipY5TXpV19elRTitxVPU&#10;0HhEgOsBbuCb8FrEj/H3FkMlqWS7AorsFI1atY1ELYX1ccfg+zNTbtDJbZo1NVOApWlTX/VTo3tS&#10;w+IqQaVoa6f9N5D5etD11SQSRZDMssFBKjzwUtLWGaSnnQU1SIVMiTaYxTAsQUW7Le/vBZ5InBZJ&#10;NTtJcao5VI/skDi4vb2jZ44VSCHgoAyKg0oKn9lf8HVr2WFXRYaKp+LGpX9SftOelvEYo82MpPT1&#10;GKdKZVWLyUuUpB9woYSUcsjeRklvqV9JAuL/AF9xvPOUctBKxYaFYS+QaQbExl+f9cf7z7UvBZR0&#10;cFfE/oinEYr5+v8AqPW7ohQkBeEAcQmD3cNQ/I09M9OSUAqKumo48zBBh6Z5aypgyuNailNU+kMK&#10;z7K0RANhHIyk8ngfnis6MPVrZksqoVa4AB0/7AW/r7tHAUlJAPCvyNfTj1rw7m0k8AKdLCuqo00P&#10;nWv+TrLX4+tEMUUT46no6qS8lXBVRSETO0YdZBdW8hLW/QLrxYEH3mY3eBokhZKcSvJET4mcEAlS&#10;x+t7/g/j2hSOrTM0xiBpSg1Vwf8AB+zJ/MugaMSyySg0oBXyq1af4Os6MYcaKSvpslWZDcNVRwU2&#10;WkeOup8cYasRiqWmjYhNKhVYSqfrwOD7jytHLKqyMEX1SMqsrKpblFYkEkAfXng+1dtbzwQCSAlg&#10;tNZoKn1IB4145x16CK5RBLEGGk6QQASKYqAcEfbinU01bxw1064+KWtqHFBhVnStpZpKeJtM4ian&#10;lVYHLEqEjQaksrKLccHLLTAqVCvI/jeRigIT1EKfxa5H09lrCGS6YMCXFK0Uefrp/wAvSp5I7e7R&#10;CpMhFWKqtflq0U+dK/Onn0s8ckz5GNne0NJiqZajGUs5rZIJp/2mLxVJ9SkKjA+ReOTe/vg8jPCi&#10;jQxYLpOqOo9bH6jUAQvIvx/j7VBUAMoLJpp8NUJFeORQn/ih1e/ugJFarIo4+CfDag9SQQW9SOJ6&#10;w0lL9vnZRPGHjeSpWWKspKujp46eKFVFLOKKVlMqLC/ha9uFF/UPeqD/ADScNNjflpvb7hPHT5OL&#10;E1kHiYPYyUCclUHp55IP1BuPp7FPLsi/uxWStdcldXHJqK+vWOuxwxT7LJLDqNZpQdfxV1tSp88f&#10;5ettP4l5JMr8Z+jqxJ4qkDrbbFIZoVdYpHx2OXHyFBJdraoiOT7rMFBU0koljKKqs2ggr6VYDXC1&#10;rkfTg/ki34Hs4eBtQkB45/b0mubft0uOPRhvc0Rx1TNFq8iyFLwygPGdHCPGf+Cgc/X3pEEL63/z&#10;9FbW7W7CQD7D173nhxELLLCsjBdHiKCRdRjLa7RyTeohGBP5Ht55vqDQ1/2PLrxmkkIYjI697TEm&#10;Plw80o8ZaLWqspUxxyRPwRHq4Fxx/r+6Q6Eeh/I+h6MCFu1CvgjgfMHr3ttqqWGMO0BKRTjUFkCF&#10;01/2X/Fx9D7UeGkj91STU8M18+lMUcjkCTLD086D/Ueve2+TEeVUeObRIoUauDqAHDN/T/Ye0Txq&#10;JfCZCa/y6eFwY2MckZI6975rRzw3WoK1DL+mQgBkBF/9jx7XQwoDpppp5UqD02xWSpiGgenr173M&#10;xkUyT69IVGVlUgHST9LsPZgYgEAHrXpLfBXgC+YIPXvYjbZoo5a6LyAXvocEXvrul0/3se1kQjU1&#10;HE/L8+gzuQYQlUr3U/wg9e9i9R7Sgq5/H6QzAmMTDSxH9kax+f8AW9maWELpXVT/AC9E+i48M+E2&#10;mnHr3vuv6/ytExmmx1Q1HKSI5VgcohW2ljIRYjldNzz/AI+07bc6FXClgCTjjmv+U9PwLK8CmM6m&#10;BOrNOPGteve3jBbSMk6JLGrqWAfyr43AP+1PYW/4379aRhrgF1I8sjpSLTxQHcH54697OJ1Z8f8A&#10;bm7p6emyc0YjlIimEygWgcnXHHIeP9Y3/wCKexPDBBdqYmIHyqK48skCv+oZp0X7lPLawtJbIxKj&#10;FRQV4DqFX1q0NPLUOjyLGhYrGpZuP6KOfY+bn/la7uahO6Nlx0u49vOPPHVUU9O8tItiSlVFf0FO&#10;F9QuT/rj2Xbpy/BtVodyupo0jClmZnChFzmSuEGPxEfzHQd2bnvar68XYtwdoL5jQRMjBnPACPt/&#10;Ur/Qr/hoXdPlp0nT7tXYmf3R/dfd0s8VNS4fO0lRSvkZp5hBTpjahVaOYyE3VFbXp9RUDn2hj/LU&#10;7JraZcrj9vVWtG01NOIHQrIDbyRMQusOPze3PHsmttw5UZ1ZNxsAaHIvrUtwPBRKXNfkMfYCehhc&#10;TSbdcLHexyRg1yY3oMYqQuDWgoaZx0r635B9O46tjx9fvrDUdTKgeNaiWSJWv9ULuoCsPqVYggfj&#10;2J/U3wG3/JuGnxeV2HkZYq4rR1EMlFMPPE8gAKEKSWDDUmk3BH+J93Xm3kexWSTdd1sY4YaM8j3M&#10;SqqnFSzMFABFSdXaDVtKkHpNd2c15CI9sjmmkkY+GIYJpXZwASoSONmrSlBSrE0UE46x7j+QPVGA&#10;w82VO9tv1elbU1NSZKkqKqrnZdUVPTUyvrd2uAFUE88c+xy+Rf8AKL37srBUme2/tivyeGqKSOaS&#10;vnoIYp6OaUWNFXxD92KRGIRBMoLkgKCSPce7B77exvP3OF3yPybzRZ3e5W+PBBeNLhgQGW0nmSOC&#10;9ZOJ+jknDKGkjLxI7qoHI/ufy9sK81857Fd7dZzUo7oGKIfgkuUiLyWiuOH1SxEN2OFchSius/lD&#10;tXemCiy+6cXV9eST1EqQQZ2ppJUkoxVLSUuQnenYyUqzOyhY6yKJxe9ipDGm7sz4qbq2rWSU+Qw9&#10;XRTx3XxVFMYz9WsL2AH+x/2PuSptqkMnguh1ZxT0FT3fCKDJyKAjpmy3a3eJZYZVZG4NXB4ZHnT+&#10;fypQ9GUoq+iyMCVVBV01bTSANHPSzRzwuDyCskRIP+wPss+b64y+MqmjlpZlATSSV9A4082/Hsve&#10;zuVcHSafy/2fl0dRXRKknhx6l+w/k2dUweZJKXWqgPICvqUg6Wuh4/APPtOqtrMkgNRjHp/qPS79&#10;8Y1A0Ix1720Ltnw1cFVGxDwSrKV/SVVCZFuPxyLEe1DdrjXwP50BHSg720sDQvwYEftx173imx0C&#10;11RMgQU3l8sa6foFAY3/AOQi3t6Kfw38WPLf6v8AJTq8V7I1qkde+mft4f4Kde9xqiRsnkkGiR5m&#10;0RKYwSh8req4/PPsxVwyANiv+r/V8+lMKpZWB7gF45+XXvarxmNlrcjRYSgDTUdLKanKSobU0tSQ&#10;IfDrA/Si6jf+pI9pXIlH6howNBXBAOSR6+XQfvL2O2spdyuzpmcBIgfiC5bVT1Jpj0oevexP3GWW&#10;nhxOO5o6Ah2dbr55yQdZt9FQcL7QzkLL3mhfJPlX7egTsrgym+uzSSX+Q9PtPXvaf29u/I7fnqJq&#10;WrdHjlEcLhi7sHYFg7flgNRv+Bb2/ENOYzjoax24Zw6YNP8AV+XXvewD8HvmDF3ptMfH7tOuD5Gm&#10;plbZ+SqZlmkrftYbQ0QknXUlTEEIgdT+4tkYE29n+2blciRIkJFSDTjpp6ep+zoP7zy9tNw5vblA&#10;WaikjGgE/FQYYA5avAdw8614d/8AQ0fVm/qr5bdK4Kix29qemMPaGMxsbUCbw29JP5a3IZNKUqlQ&#10;sbHzVXmRigDVMbI4m8qJ+SXSGb2xkamomo48jj6p2lpa5kZmmiNlBci+lxwGv9eDbk+z65tGSd7m&#10;NQfEYknzdqCrAfMUH5dBqfaxt9y1gQWYHtNP7RTwZTwI4j8j0a7pbuPa/cm0aTcGAnSKrjRIc1hX&#10;kBrMJkQP3aGqTgggi6m1iPdXe+9maJJ2ig8RjJLQzKGK8WshCi/sI7tZC5lLsM9PwytDJU8Pl0MP&#10;sr+48NU0s3j0hfSxIUWYEn6X/wCI9kIikjFHxQ9Dfa7uN01nyNOve05T0C+Uf6/JGk/7wPbTPIPh&#10;NT0YS3LaKL172I216BgxWUEDyCNbcSaXUXPt+CUlgfP/AIvoP39z4ZDpxp172P8Agsiq1kQLOlPQ&#10;0xbUHHhVlIMlk+pUBeVHJ/Hsb7dP4cqyMMJ3A/MY/wAHQWvbb6m3JkXVqx9nHP5U4de98e39kCmz&#10;tNnKWEx0G6aOLIQ6VuY64xCGvjZ+LEyKz2J41D2dbhZRzTC4Y4lGr8zxHS/l+58ezaF2J8EkHHl5&#10;Dr3/ABX/AJF7hde7bmaph8cMkmqeOmjhWLVLI7nSq2I+hNhx/h+PYdNo8c47SCcDH5/5D1rcQZJd&#10;A8658hgmpP5ftp173YJuLddD8ddnLXS1U8HZO5KGOHbtDA5pzt3Fziannz1XHILTSOiCOniY+hws&#10;xW0S6izmjmU7RYaFr9TMNK+RiQ8WB4Bm8h+fkOg3y9tac2XzxU12MB1SnzdhgLGfKn4jw4D16aam&#10;I5OVadhE2OhkJrFddZq5EAaKmQXACBrNKTcG3jsQzabH/wCR52nl8L31LVZKukgp+xaeq21l/OI/&#10;8rgyUXlo3byfTTXRwTah/T+hIGB33rOUYec/Yreby7UyXW1S2252unJaWOUQTCg/5dbmcjjUj8+s&#10;nfaXmw8s+8uy7TakeBuKzWco46QYjLDQ+rTwxJ9jH06Kj84MBFlej8nkXmSmO366jrnlfyJG1JLM&#10;tPUU88sZGiJiY2kY8AICfdw38xGbThcmhZmKU4WQk/R/ti0ii31s114/p759+y1X0yMKaixH+l1G&#10;h/NaH8weuiD51H7f5Y/wAdAH8LKSOmljgjsPt4YYJNIGgTxwItQot+Q4bV/jce9avrog9qggWvkm&#10;F/8AWnLc/wCw95hX2pdsJZqg/wCY/wCr8+i5A6yd7ls/6v8AV8+rN6n/AICy/wDLI/71725PhtAT&#10;tfFsbC1HCt/ySIiLA+8KPcy7Mbuo8mPSqIEVHWvt828atZveqVr+qeQi30s0osb392Cu5Eaj8Af7&#10;z/vvr7xb3ef9VmP+r/V/l6OIU8ug96Y23GuPjsrG7gD6AXJH54/3r3HN7i5sfofyR/sfYX/eTAnQ&#10;cdLAvRpE2bE0a+SJtZtezcgEA8aiP9j7zAEC4PqHJuLcf1v7om4szUbIPVTxqeHXCq2lTxxloxo0&#10;kXJ+un83sf8AePfGRmZQeL/04vwbfT2ZW11RqHqoC6qdI3Jbfjte3GoGxAuLen+v+9+47MdRsBqt&#10;yOfp7WG5IQE8OnQopXqBDhYxIyIv0QtYFvpqA/H+v77jna5Xj6W/w5/1/bTMpIc+fWzEME9SDjiq&#10;mK1gA31JHHJP15/3j3Mjckfj9P8AW30t/X24Jc9MyRjpNZLAQSoRaxJvwTe3NrG/+9/7b3gmm+t/&#10;965PH59mCaiBTqnhU6SkGEgp5PXruCbW5J5vYc/8R7aJJ/3CAfoPqQP6j2ZWq0Ar5npwpVa9YM/R&#10;JLT1NiBIsTsdVgLcryVPJv8A7x7DvsZycBWkkECGQE3/AKotgAf95/PuT+VTS4jHz/z1/wBjosug&#10;SMefQF7XoVTfcDFgSainA5texJA55/x96o/8wpwctkSOAaiQj+t9ZI/3g+87/boH6RAfT/N0RXRI&#10;hIPp1sg/H1dPX+J458Ef+2EQX/iPdc/TVQVyKgkfrH5+nN7+5lJXwtPQXlcHtHkehwqBeJwPrbj/&#10;AGPHuwLDVhFPGeL6F/2xX6/T2UOoPDz6TKfLoPchT6pW1D8k/wCtz7USV1tNz/r3uT/vXtplNaU6&#10;0ePTQaMc2vf8c/8AFT7mxZAf2SP8f6f7Yj3UimOHWs+fUSWhv+pb/wBP6/T+oPuUuQtf1D+gBFuf&#10;wRx7VRA6Qethq8em+WgUk2Bv/r3/AB7lx5Hg+oi34AB/1uWHvTIrNgft/wBjpPLGSapQ9RHx6jkg&#10;/wBL3IJ/3n3ErpxVRlWuV0kG9he4+lh7fgUxtjz9P9npkowNPPrPSxCnYMosQR+f8b39hrldqUte&#10;7s0Ste4Hpta/1/3j2fQ3q6NBORx/1f7HV/F0jQelXSZmanVQSSLAA6hcj/Y/8T7Yf9HtBa5pwfrc&#10;kNfj/W9mCXyUC1/wf5uqtKSajqWdyyA2sf8Abp78mwsaur/J1uRx6X/4n26bgkih/mOq+IxIx1xO&#10;5pP9qFzbgp7C7sLZdDDjakpAoHifSbcg6SQf+R+3DKTTOa9K10yAV49KXC5Nqw2YmxP0/oeAfdV3&#10;ZsK0uTqI0/SsrWP54Y/X2ZQSNSrdNyxAJXh0pfYdYpjLL/rk/wC8ta/se8uP3qW41H+HoM7opAr6&#10;f8X172IUFFqhQ/Tj/kfFvcx2DaowR8ugFdCrMeve1FgcSZ6+nXSWJkA+nFiRx9PZoCK0PRalNfXj&#10;xz7uZ+JG1/GlA/hsF8Lfo/ob+wpzHKEtHAOSD0JbJBQavPohnzT3auH2XWwiWxammXSG08tGeePd&#10;slQox+BuPSwpyCLj9WmwPH0494k82XjPPoOc0/LzHQvsk00XqkHo+g/vL2PNV21xtX/cKSdV08pu&#10;W/x9X5+v+t7Ip2HkTJWzLcn1E8kcBX/HuPLgo0ob7f8AJ0IlUOBXrYd6qxRo8FSppCgRRjj6myWF&#10;7+wRqazTf+pBuR9Rxxa/+296/FjhXpRQDA6GWKG9uPpb2iso3mayn8PyLf4W/wB69roWBUg/Lqsj&#10;CmnpziXSP8OLf63tLtjWlYaibXHNjyL/AOx9uginSPR1KEtr2HJ99tiEHP1t/S5+v+B971EfD1sA&#10;rw695m/31v8AinvqPHoDZgLEj6D6j/Eke7liVP2dKUQkV66Mn9L3/wAfx7kGihjsQo554+ht/sPa&#10;J2qKdOaQR115X/r/AL37g1CxKbKPre4+o/Nx715VPTTFVGfLrNGXP1P+8349sMk4iLBeNRtxc8D/&#10;AGH+Pt2NSzVA4dMNSTh5dZvccTuSOfr/AIn/AHr2oOo1A6aoa/Z172qsdVMwU2+g/wCK359opWAB&#10;Xq6fw9RpY7cj/Yj2raWrYfT6m3H9Ra/tKFFAT06vbTqMy6vb3FNJIoC3H+HB5/oOP8PfiVHHp2q8&#10;T1HKKL3/AB/j/T+nt8pYpvSTwOCfTb6f6/tOzHh02WY1Hl1EkaPn6f74+3VFnV1I+gNwbG3P+uPe&#10;hKnhkGtT/k6ejagoOozhTa1j9b/7H2/xVbeMa+CBc8fX/EG3suZQDQZ/1fb1sk1x1EanUtcWA/p9&#10;LW/HHvAa0a+eeeD9Of6Wt72YmagHz68FLHHWVYgqkC/4BP8ArfT24UsqO1yBzf6/61wefaSZdAIP&#10;Een2/wCr9nSlkCRgn5dYZUlJCqSBawF7XH49vkdREEAsBzyfqPp+fbEI/Ur03q4E9N88b2PJBNxp&#10;JuRb+lvcOrqE0ngG34/BsR9eP9t7MloG60SNVesdPBI1hci/JPP9CePaKr5tWo/QfgW/SBa/s0gH&#10;hsGPWj6dPkSWUKPrbkn/AIn23x1Ita178/kH/YezFBr7lPDrQNOPXbxg8MP9Y/63vjJUEC5H4P8A&#10;sP8AbD3fT1Us1e3rwUD6Dn3wjZpuAbXPH0/pe/uxomadeZ9Iqeuzx9fx7nU9LIXFrt9DwOB+ebD2&#10;26o+T1YUIr1HkqVQH/ieOR/h7UFLSTJ6ueDf6cf63Pthyoony6q6sRWnTVLUxuWsR9Tfnm5P4H+v&#10;7fqYzDTyeB/S97cngj2WMy9yDzPVFqOokqRmxNgLfUm3JJ+nt5jqWSxJsLeoBR9T/Q+2DE1KAZ6c&#10;0My/b02yRoxPF+TY/wCH49yUq2KkMLC5Njzx9PyAfenj4Uz1Ypj7Oo/2qhtQ/wCJ/r7g1FQvI/r+&#10;LEcfX6n2ptkYEP6f6v8AV8uqtOwGnjTqQtPddPIvY3+v5/A9s0sgdvSRYfj/ABv7MGYtGVIyerJJ&#10;qw3HqTDCYiD9Rb/C/wDtvcDKY+DIUc0bC+qMgi3+N/0/X/W9pgGgNPP7elcJCCvn040Va8NQrerR&#10;qAPFuDx7rf8AkT1fEyVVVDBc2ZmIQ8/qN/djckZPDpdEBJ9v+ToTqScTxK1+bC/+2/w91l57bclH&#10;WSxmIgeQ3shW4F/oT/sPekvQRU8enkth8b8R1K9wIccq8EcfU3/qeP6e073Go1J6WiINQgde9zUp&#10;1T+vH0/4r7b16s9PrCME9e95C4X8fTj8/T/Y+9ha5HT4QKtRw697hTVIFy1tI/H1P+Ht1Vrgcemz&#10;Jjs4/wCqv8uve2maruCLWsf9j+PamOMA1PDpO0oU1B49e9wGnubjk/kDkn/b+3QoUY6YaUkU697w&#10;mVz9V92x69Naz173wSVy39P8QLf7f2/JEqrVT06xoMde9ylZ2Oq/Kr+f9SObe2guPz6ugOnu6977&#10;CMw5a/8Ar8Xt/sPdywGD0/Xr3vq/+B/r9PbnVyjAVPXvfBnt/sBf/Y+6kEnSOmpcdp697bJZGLH/&#10;AF7fnn/Ye1I+GnSOQlhpHXveMQO39pv9b0n/AHi3vesLkU/n00bfGM/t697aftZPvfqf+Lx/QfT+&#10;79/6e1XjDwOP+h+p/wB/dIvp/wBbh/onz/31173/AP/UtDM1kRCosFX630oTxc/7b/jXtQbAtK0s&#10;TFSTWoOT8q04H9uMn1OYtvWOV2jiWQyGpdwS32VBUUP2caZ9ajKSoEhmNR4agLPVRpHJGXeZIJmb&#10;SiKQS9mW1vxfj3xTRdzaIkhSNQJ0gAAtcn8+3JDIlKu2oYJBFTxwcemP8IPTN0zW7oIWaJk4rHQB&#10;q5oQQ1esUpqKr7ZVpqpaFKli0P7iJJYkhadIiNQDfrBvZrg3t74O0b2VxZFI9cfAFxyRe/vSrLFq&#10;kRtTU+FuPH5U4DH59KZZ7kW7yw6WkUVCOCaZ4mhWuMfn050UcyunjgWKSaSzxuLh1i1BInNxZTe5&#10;P1uBz/XF9shFw0n6uASFNravofzb25+8GOlUC5+38+B9ekkm9B1VLZEJIANQaA/ipkYBrTj+fTik&#10;1VHLMamKnRIYtRdFjlH+dKiHzNdig4JBNwbi9h7xaPSCzAID+2L6mJHHF/6/n3eQkGgGQc8Rg/Ye&#10;tIWjlqANfmPLT8s+tP8AN1Npau1YY4YKmWoqYHNVMggjpI18igGquh1sAQEB4te4JsRhgQu5Usyr&#10;q5N7EWtcfS1v6+09xdFAGCq1BgUNKnh861PHj0peWKW7EkvaowAuAagZNQa5OKU4efSzr6Sjpsct&#10;SIX++enKuy1FOwaNVOhjGxBJZfSgAA9JFjwPbk0yoXEYDwhPGPIdZDFbhxoI+gFr29sx2L3MSi5J&#10;RwQ3aaDHlkHjX1r/AC6W/Qow0xk1+0f5vn0GrTSRTLURqorK2WWRnaHwj7aSS0qAXs3JX0/kf63v&#10;FEY9AvySTyyi6gmw0tb8A8X/AKe3pxcIxCoSoAoR/q9Qa+v29I5VFs3hzCQqvAgilePp+37Os848&#10;tTcVkdO6E+SmSeWNZzY2+4pmclS3HIsPWptbg9nSrut5ArjSpDKjKy2Kgkj6Wv8A7f3q013KCQKD&#10;Ivc2DTTwOONQSPOn+Hq8UVrMRdaQ4XI1Zz/L166y0j0kMR8kC0UR9NPO8tQJkrCfJJqRgvrK8+kc&#10;qv8AiGlQzePTI0cbWOks4YueSb+n/D/D/iPaG7s2umKqxVTQ0U4GB6jhXjn7MV6cSG3uYntD+kHN&#10;TooKftrjJr1F8kEUclLFU1clQ8LSR6nplhiU3ARfIQpIWxTSb/g3PvkSt2RSVDKXvcXTm1kNvp/h&#10;b29FbyOBI41aSB/RODx8yfzH+ZFFax3MzqV1CHAYfA3+m41b51A+XmGKTISU6RzTFRLaQLTeJjUT&#10;jyABpI42tq/JIb/Yf04xafHa5lIDq2shmYMx+pA/2H093vkYzsfgXtNADpGkD1/n5549KRbyIsjY&#10;WN6E4woUAEjPyqa1z1nppZU8TGOOmqJH1QSRGSmkvJ6VJ/cDal4sS31/wtbGyAXLayxuoI0IPpex&#10;Ui/+29uJLOY6QaWUZODUCtPWn7enZRK0CC3ZHFfIGo+3P+brOzUZnhjqb0TCRZYkMklSJJOA/inW&#10;4YE+o+rg8e+cKTNquqWIYoQLkFVt9Pr7TS39pCFjdmGQDkeZr6deeOV7Tw5xQ0alPMkmgOeH2Ux1&#10;1lcItWTV0nkmkpk8k6SxzxxESqI11ywy6SPpYrYj/Xv7hzl1ICq3lDklgQQR9LWA/r+fd1dSNZai&#10;EYr/AKqcM9FkNlMa+KwjFPP7fLPS429jqapjlWTxyQJSeKWExyjwuNJ1pOWa5441G3194vExeKYJ&#10;6wQbahckNYXS1+bX/wAfx7Stdo3i2hOpaUqFPAjyatMVpWmDxHTxhltoGWN2fByI2Knifj1UHpWm&#10;M1Bp0IFNDHQ4qF/unpoJajTE9QVanpfGDK0r+Ngwi0m1g4a44N+PeOVXLF5I/wDEmx03+nAH/Ek+&#10;1NqY4o1jhkNR5YrT5n0+wDrVkjeOhaeheo0rhhQVzWuPyHUWSeKqM6U7RxpLGlPSAyMHjGpZCYml&#10;ZrFiCR9OOPcWaMAhI3dVBBJul/VySARc8k+1lpcyODLMATn18qinEgVoK/5OHRpbSzpdSPcKHHkM&#10;1NAABx86U6f4BSJE3npIZ56nSkcc61JV2cK0S+Sn0LYxlTcfQ35J98HWVTGwkcJz6oxr1W5sQb2/&#10;3j3QP9TI0ZjA/wBMadJC8d3dOgt1BHASNpH5Y49OuNbA0dHPpaGWvVIYXimimhNMpCwF1kp/EHYE&#10;BhqVuSdVx9OtMkyrITIqyEiLyKEs4NhyPrz+AfaT9KGRoAKaMvpIaqkVP2dvnkfsyluopbBhK6hN&#10;R7vCbxKjhTHw1ApU1A40pjpSSTw0A06sXlKv7enVvE76AhYReSRKgliEa4cMtjYgC1veN3n8bwsy&#10;HmwtGVf083a97/649p4bO0efx4wxHHuIP7KAfz/Z1qyFD2Qlo66j4mePpTSP2+XSp/iCw/w6uFMl&#10;BOtPYtQ10kkEuuyFFk1em4uWjH0ANrfX3jFJH4ZJ2kdWKFSGkKkOtyAqkHn6f4X/AMPbl1dVuVt4&#10;FXTVRT5GlfMedevX94s10ttaxpoBUUofPjwI86+dfz6lYrP5GOopKCanSoennqMrTVVHiIqqGWnY&#10;mHzVFQqgKjBOFZjIUswuSGONDURNdWdo0jVkbyRaiCLkWA4P+B9qdEMkJ8RBUVFM0/Op/PHXoZFN&#10;qfBJhdiQwQnS1OGrVrOKngRx+ymOumwtVNGq1FNRVmUrmir4hisgq00gP7TpNrPlj0+nWlgAALfU&#10;++SCcsCXYj9epkJNiRqLW+pvwbf8b9syy29rGEjWhbFAOFeABzT5V/P06V29skEJuHBZqFiPsHlg&#10;/lWtPP06zNTUOTec1XhMWPIhCDMwXqJKWM/bhY6hkCQ6AWsUdgfyfp77ZItSqpYyzMLISUQkHll4&#10;/wAfpf8A1vfvGuRGplRNCZODqzTjmnl6dWNzaSReJdAFV4D8S146jWnkKUA4HrFF45WyFQ1RXwQU&#10;EEkcNb5qDIN67COFpOG0cH9xBx9GvxbNEaiNJonRCAQDY3YH6Br3txwfaeWC2uSLiR2RTlcih+VK&#10;cPz9eHRXdPaTtG7MYUqChPBuHy8zjrFUV+OgqcRLiIzV10MR871mPmiAUep4jpckuf7Ljn6H3E0z&#10;IzTuH1W0kDTIunggnTY8W9mVs9uVCRtqWtMZOOOeH8sf4Dq0jt5ENxYuJE/yjj6ev5ZyeueVekqR&#10;Dh6WHGUapqr1mkWrxTtNUF28AjqXdWdyW9QsOBe/vIJPMBJpLPGQdLpYEA8rzyRb8k8e7GGON2i8&#10;nNAfMV8x5ceGPt6aa5eOcGYKlSMjh5cc8PUCn5dM8y1uMvFJVJSQy0ryyrj8l5fuHjQmIytGzIGU&#10;jiOMAk8X595xVyDWHhTRYR3TyI/9eSb/ANeLce0tzYRLQRSliK11AEeXoP2/Ly6a3S7t7mMRJMmo&#10;V/CCPLyNfT5dYcdRxVpo3WWqp6mZZMnF4paF6aUrFJHoETOAxLKdQJRwQvLfhukkHllZF1JZtP7o&#10;uv5utgL/AOxv7dio4SGSislBVcaj8614/KnHiOr7bZym3TXQA0qVHxCvnXUB/tafL16Eanw80GKp&#10;JjUys1Y4mqaWtxU86RRLEUAch2KhASy3KgfX6e8iFUVVZ3tYsCVvZj+r8/6319s3ffPVATTj8vTJ&#10;Hrj/AAdF24ySNeM1vGX0gBqfhA+Gn8/Xh1xokrKmKrqEgw0Ek0qUYjFZLTtXUgcGM6RpUOp1t+2b&#10;quoH6g+4c0SjxSCpgKmUHQdSyE/liB9LH6+2LaaSZmiSCQaQe4Up554eX+o9XgmWRNSAhlFSK5NM&#10;0+3oUFkNPDWJVxyyVkuPKnxkVFOF8l1pokkkIfypcIWUtc86voeclPK8ccqhGhLtfxNZhoFxYMTc&#10;E/kD6n2lh3GzikNqjsklajURT54AH8/Lpq28NWCh3hYZUsa1rxpQAYxxB/w9TUgmMlS1dSxzGGgo&#10;0YVFHM0Uwnl8Ta5UJaOZEAIRmNlU25JPuMYjKpBhVdBt+76lK2I/skcj+vtZcTSJETO2ouBlQOJ9&#10;cHz/ANnpddvLawkzSGUyCoKhRxzVjpzXzoRnrLhpcfS5OFcfkJURUkmWmp6yppqtTE4A8STAgoR9&#10;Q1z/AIjn3F8Es2t9cCFAEXnQTYHUsYf/AFh7cub2yhtI1gU1auo+tNNK4+Z+eT0le+t4rYxW0JJk&#10;+PTXNPhr+1qdKfGGWlzDUuQGYq6dplrKaF4jWx0xqWMiTTCgJt/gSxBA5Xj34eSNIbmRbswY2BVi&#10;BYBgBYEX/wBj/j7T20lvdBkPbRQQfTh/m/n0jhhilfRI2hNCnPFa0x+XD/L1Oy1OIq3I1VNS4vIg&#10;sgSjEk8VRFDK2t5qV3mEjRz2DMo/zf0PjPAgyPUxNTEvH43lclpEMfN/TZ+Rzz9LfT2tQbc9wUOo&#10;OoGQKhjniPUf5fl0vlhjG608Hs0fEEZy+BQ4YUp8wa1Poen+hplyGC3A0VPUSTxU0EMGPpcqlZLT&#10;Uy2ecRU7aWABKm7mT6fi3OVVdBOwMLrM9hH9dLE3YwEXNj/ifenihlREcaWWhqCQaUoK1JFfX8/L&#10;qkn7ouIls6sky92qpBA+YJNPs/Lpvny8wrMaYUzMZx1A4lq54IZYqtI0/wAxlVCRKDGW9BjAZ9Is&#10;fcKJ6xfKzpUQeN2S2lZmCk3BS1hYgDgX/N/epo4TGLeMgs5x3AVpjz+35dLZbS0axNvburs1CDrC&#10;GorxqDWtTwpT8x0s5l2zUVmOqvPg8nTzUlPUzzIuQx0Ado9WiqRSzJMspYF5WVWFtKnS3vHVCCSM&#10;yOE0MVCs0TQSc/RJHF/rweT7pEbq2m8NWJPwkcRUcaUpWmf8vRTaybk8joj0KDSQO4DTgkcK5HH0&#10;zTp6wLTRyxU9PDVJPFDU16mDL0mUo/AzB1r6akqnFip9LMiXuDYD6Dn4UkpwwZ/HEAAPIpkRn9JJ&#10;Rxx/geb+7/qpcEqqhmpq8xjhQ145NRTH7OnDdSidzOAkppUpkGlad5qCc5AA08DxHUGPKyU+QNJV&#10;DyTVdTLPSF8dPRUNdEifcyQpLSNI7RlUUWd1YBQLC5PvB9vBTRhqkBlcGUSzwEjSWLqVaAjSfUAC&#10;fr/T27dzfvWSKyt3JaMqhApSowQ2KmhGaGvVlO43EqxpM0iuQNIK0APk3bU0+R49OmNyOYifL12N&#10;olpJJNRSjxuZlFZeWBI/26bOLokSQROzKgupJAYj3rl/ze9gj/Tfid10aSmLK7ZxIkNwbMkfhnKF&#10;gbNoRCf6j/WHsQ7PatDaFJ+2TW4IHDFKY/bXqCNhMkU247fcAB4LqdKDhRXNPzzn1/b1s0/y2NyN&#10;uP4fdX+SVppsJ/eDBSSOYixNFnqh9JMIC+jyeMWH9n3UC2GkQXi1SBtSyePWbyJ6lBifURb9a/4/&#10;1HPsy0tIuTTpU8T3K94A+yo/z9Hu9t1HhahWLwwtw73aw0aSNLRyX5P1P0C8+3VREw7ceA8/y6T3&#10;dmkagswBp8J4n1pTr3vCcRNS1EfqYAeQqupiINR0qUJswBP1AJH5N7+7sDEKgDT6/LpGsDeHqCj/&#10;AFev+rj1725SY6evDQyIpn8JQqUWSKqQDU9z/q1HKEC1+P8AH2zH4TPSpz/k6aURBqmoP8v8H+Xr&#10;3tI1e36gReJY+HsXRw5QFGH6XQBkPH0K/wCHtXF4QYlyRQmlP9kdOxOiPrYnzpT0/Z173HTbMvpM&#10;ayLr9LxnURb+oZrXI/At7VRgAEyZrwPn/LqxumJq4B9K9e9vVDtCodkVvI9iVBlFr2FwraR9R7VL&#10;DGy6j0juZWFWUAde9qug2BkJpBHHAzMxBGleG44H0/3r2rS3k1CoxTHSOWUIQZOFOvexh2d1Fl6i&#10;eFv4bKZguq6oTdvqYyv1JX+g5NwAPwVRRY5VMg4V/wAHSG9ntioYjtH+r/D172czZfRNXuNENPTm&#10;ZlVY6uhq4XppoJiAGalk0DUoP0N/9ce10cF5eSBLdRT7Pn0R3F7Fb5YAasgEeX7eoVXkKWhjMtVK&#10;sUY/tswCj/XP49mw69+Mm/6CSmgocdPlMMXXzYavxwyFJPG4vKmmojfT/XVG62sbfUgmsvL+6oVm&#10;OohBUjgoAGfLAHr5cc0p0WXG9cvzR6r+QRlcVDBaUxjOanAHEnFCT0Fu5u6+s9uwy/xjeGHxjiNy&#10;JJcnSQNHYfrOtx9PryLf14v7Ny3x0+LeIwLT7+2nLt7dxjdoMFtTI01ZJVVFlF6qnqNYpFcNqHmk&#10;CkghCSDaLuc/ePkHZNsuLOyeXcN3hjLeFCHaCIszLEJrkQlaa0fxY4FmuYVMbNb6JonYQ8o+3Xvf&#10;zVu1vPtCwR7HI4LXN4jpMIhQt4ECMJJiFNUZ44o2JYGTBALbT9jfJfd+58Y/U8m1sv1pWZAUtZvb&#10;fOAbHQU9JGYamtq8NTUlVR1GT0wTH7SWnh+1qJEMTVNOySsgLTDYmwaJ6rbvW2K+5hZpY/4vkK7J&#10;U2kPqRZ4KRaZjY2udS3+th9PcIn345tZWht7axQEEahBOzg0oHVnu9FQe4VhlQ0odSmvWWEHsZy3&#10;Ig+svbxjUfD4UIYClRQxO9GGKq6sK1VgaHoz1RtbcOeianyPYG4KNZEVWO3qLA4o6rWfSa2mrWAP&#10;9Ndx9CT7ACs707V31uSLbGa3fkY9oGvTRs7ESNidsKiVIljikxdHoE4VlRlapMjgojatSKRG/M/M&#10;fMfNNotvzLfz30alnVZWHho7LpLxwIEt42041JEpIwa9SXyt7f8AJHLF8b7Y9qtre5ddDziMNcyJ&#10;jskuX1TyJXOlpCoapAHU/bvU/XG1Mp/eDC7PwsO5VjqohuqrpVym6hDWqq1lOm5Mn5q1YZAiaoEn&#10;EfHCD3sl/BENHgMYBfQ8cWpNbhXvYnUykE8n+v8AT3iJ7jRRu7ykdy1o1ASPsqCB5+VOPUqRBQRp&#10;FB6DA/l1Tj/MtrJdUlPrYwyaVaDySJFJYEprSIrfSVVh/iAefduSztT0wSKWSGMgllSRxchSBdjc&#10;8X+gP+I/PvEHmpVmDSTqHYYBIHA/IUGfWg9DwA6EFoisoY5NfPOPzr1X18XKRocrAtKWp/uptc5j&#10;PlaVkEUia3qNZJWwCgkgXJWxJPtE1Fb5KuZ57VBmiEUrTAkvGLqFfRa4I+qm4/w5N4zu08OFIoP0&#10;xGxIC8ATnAbUBTIBWhzU5AIP1jRYwowM4+3j+3z9fPq3XbFATHJUuqzSTomtnCxsSqjyOz0vjdyz&#10;BXbyM3Ki1l1KxKe+fgf0x3tTzMuOTamcmiaM1mIx8NVjpNcbCKSrw37aRKmkqjU8iLydSEgXzY9m&#10;/v5e7XtpZ/uvmwpzRtqBRGt/I63cITw00W24/qTnUlFMU63CoqqI0ALacaeePuv8h8wzNuXK4PL9&#10;47a3a0jUW8zklmMlspjQM1au8LQMxoXfUasqtr7q3b1/kqAbYyMyY37pIq7ByasjjvspUaQtS4iN&#10;okolhWEJA8ckdN6n8gDqvkoG+SP8qHtDriDKZqg2xDuvbKtL4cxt9fvwkRQBJKujsJ6dAWALSxoL&#10;8KW/PVL2m+917J+7hTbNt3E7ZubgE2F+Y4nr5pFMzJBOa/AkUjTNGDK0SKpHWLHO3s1z7yYTLfWT&#10;XFqpNbm2/WiAyQXUEzxCgFTKnh6iFEzMRU0Wz/kttDKxww7q1bUq2EamrrdT4SZm0oZIMqq6Fj8j&#10;rEHnEYMhEYJcge6hN6fG/N4SqrPvMNVUdQiyxSB6Z1DLaw5YDkW4495MC1ic0Iwc4pjHqCQftGP8&#10;JidxbutEfUPVaD5cKtwpTND8ujFUWRoMjAlTQ1lNVwSqHjmp5o5o3VhcMrxkg3H+Psqe5OtstiZq&#10;hhSMEtIrs0ba9LfUfQD2Xyba0VfCJJ+dD/gA8umdPhxkkmg6mew1l2PPUaoY4ypc60AT1+NQSSb/&#10;AON/x7SoPDroWrdUG6vCfECagPtp/q4de9pqbBPidVJRRVLVs/7T1ZhAWlX9LOjW/VYkH+nttLhY&#10;aLOPhrg+Y/z9LEvzeUnvKBI86M93yOeve37FU8uOSPG46GbSFUyzhQPuG/IJsCV/2N/8fe5lN5TT&#10;TIxX4h+zz8uAwOie/Zdwc3t0Rk4U1qo9ftHD7AMde9wNx5OamR8fRS6pVjYVlUnARmFljjf6Hj68&#10;cHj3RrdmXQQCQQWDZoR6cMevSrZ7COYi8uFoCQVQ/L1HHr3sO3nnBjiBb9k8NxaRpBoaZnAte3A4&#10;9tjBb5mv2HoZxogrJTLHh5D5D5de9jN1Zu2v21ubDZLC1U9JWY/IUlXDPE7rJE8Dr4nikSwDA8g6&#10;b3+ljYh+BzHKJIie3OfT06JbrszOBTz/AMvE9cJI45o5IpUSWKVGjkjkUPHJG66XR0bgggkEH6+9&#10;lD49997Z+Uu0K3r3eopKbf8Aj6E6aqVY2bO08EYkkytPG66UqYtQFVAF9Q/cFvVYbbFuaXCPa3x1&#10;FauoPHgMj+kaU+dCfXoK3D/UWo2u6dmjSpt2JFY68EJpWjNUJSmk1GQRSsbtzrHPfFPfcHevUNNO&#10;/XWRyEFPv3ZdOzijxKVjrSxSQwIR/kbu37Tux+2kKxKDE8aIRr5EdO1e0MzkKGbHNHoecR1EShqa&#10;ogUlQQ1uSQAfS3vW42VxC+tFAjb4dQyafmB0GNtvGeaS2nCq8dKqR3f4f8nVh2xd54Xf+1sPuvAV&#10;a1eNzFFBWQOAVdPLGHaGaNuVdCbMrC491t7x20kdXITTkIytwEJOu9iiE/7A839g3copQKmgP8uh&#10;fbSMqfpYNf8AN0rvYWzYuCnBARtQbgsGJ4/wHspWGRTToz1yHB697mUMqiRCQwKKEWKM/wCcfmzc&#10;3PtxCIpqPx49ILtaJ9vmevexPxZeL7aVlXQ9TGpRif3GhmDxRAWIOnglSLE/Xjj2JYGZYgrcOHz+&#10;z/UOiqKdSKN5A9e9mo7OwRqen9k5+pEsFsvlKJXRUL+I0VLNCqITbgxyfUEWDcexHczo9ii1IC1+&#10;3y6c5fiEd7cxDg4BNfnXh+z59YFlBqJYfykUMn+wdnX/AKJ9t3UtfhNmYjLdhZymFc2ENKMDjpUL&#10;0ddnLNLGtY8dm0IqO5RSC1rX59kl9v42Xbjut2S7f6Ev4SSCV1edKA1AIrjpDukFzfyRbbavoMuW&#10;PnoYEAA8KmtTUHrlMrSKY1YprDBnU2dVtYmO4Ive319g7nc/ku2N51O7N3VM9bUz1AdY6o6oqeIF&#10;lghghe4VEXSEFrgKo/rfGzduZb3ebqSSRjrfhWuP5/s6Fdu9hyltKbbtyhSAF4fE3Fi1KVJPXNES&#10;NFSNVRFFlVRYAf63u4z+W9locJ8gumBDTCopTvnaFNJQxgg1ERz0DvTH/BreMcf2ub+w97ixKPZL&#10;nKRmPix7FusiHHbIllMyMvzVqMPSnRbyL9Rde6GwXyOfETdLBgPUfVRKVX7VY+ZxXoLO7Nv0W6us&#10;N3beyJgWhyuLko6p6ldVPHDM6rJJOoIuij1NYg2H193w/wAwmUtg8qwJbWasksLXLPKxYfT68H3z&#10;D9oLcI8aNjSiAU9PDSg/KtPy66/z1DGtK0GPTtGD8/XohvwiqRVEzi5M9RXSSFhYmY1zLKwA/DMC&#10;w/1/euL1qS3aq/S/8SP+8yMSfeVO4DRt7LxAHRTaj/GCDnqz6p/4Cy/8sj/vXvbp+HYK7TxxuDem&#10;i/2AZDx/vPvCP3PzcPUUoT/LozVRrPVBPzHIbetUgNyZy3HIAMij2fmVzoH0Fh9bf7TYf7b3iVvz&#10;lJKDz/2eja3QcenLpHGxTY1XC+pCHH0N2VkAuP8AY+4KSlmN/wDY/kf1BFvYVJz29LyKAdGgNMFj&#10;UMihtK3t/rAjn3NWdQwW/wCLWIN7av6jj3dUdU1/6uHTDJXpNVUcEsjRKz2sSQbXIDWv9Le+ZQtw&#10;p4HNz9bfnn/jXtZDc6QC3Hh/q/LpvC5PSZr8UGLhdWhQWXlQbadX+N7G/wCPcJy17C17c3vz9D/X&#10;2aLKmmr1H2f6j0oVQFq3TEmMkD3jIYFTzIeOSCbWsf8AY/T33ErfUn+vIH096eePGnh16QigC9dS&#10;Y6Ri6kepQCdPKji4Iub2/rf3KDaEBYkE/wCH9R7dSYMaL5dMGrNQdJ+rxzpzMDYnSSukHUbt+b8c&#10;e4dS1kupLauBf/E25PtbDcBpKOaU9OnkzhvLpv8A4MxiDRIWVtXqexYHUQSXBH5/w/w9sEmvylj9&#10;L2t/T/E+xdYNE6rTj1ZiNPQZbxgmpaapUgWUNzzqvZrg/wCx9h72MZFwdavJXxueVP08Y/Sf9ufc&#10;scqxp40beZ+fzP8AxXRRcqDnotG1akvvymRmb0VdMvp/tX1GxJv9Pr71U/5hhAymRUX/AM67c/X8&#10;e83PbkN9NHX0P+EdEF9Gyxkn/VnrZX6AsdgYm3/HFB/tl5/3n3XB00pbIrYA+vm9/wAn+vuYHAVD&#10;5/8AFDoHzDQSB0N8ptGx/wAP+J92CYaEClib+qL/AK3Ivx7LHNTTpODXpB10l5WA/wCRH6H2oVgB&#10;t6x/vFvr/X2yXzw/b1Y049NZe1+D/wAT/tvcqOnUfn+n/G7e9EluPWq9R5Jz/T+v++PuakKn8j8/&#10;j/ebe9cCD6dbA6iPMeRb6i1zf/e/eUQKOS39PxYf7H2oSUk4H+r9nWiPU9RZHJA/HP498yingkWP&#10;tSrFV1gZHTLKASesHvg0S34A4/wBvbj/AHn2oikWmt659OkjZavXAu59IH+P5vyPePxA88j/AABA&#10;HHtQZ4+Bx/q+zr1D5ddAP/S/+xP/ABX37xqB+n6/n6/7b34SAjsbrYXriS1+QOLW+t/8fYP9mxp/&#10;Cqvi9kbn/kBvauCR2YAnh/sdLrdRQDpebVP7i/jVyR/T3TR2+ujLVdr/AOdcfj8ykH2KLViwGocP&#10;83Tk4qDXoQvYb7cGqZbi92tb8f50Aex7y4NThfs/n0Et2HbQf6sHr3saaKkvCnH4HFvrcXsfr7mr&#10;boHMK16jy8UmQ54de9iRsXDGqy1MoQEGRbgAfQuL249nbKI4wT6fn0jiFCOsUzhI2Ym1gfd6Pxg2&#10;19rj6RjGB/mjyLWAW5PPuMOcbpRCy/Jv8n8+hRZKXpTy6pb/AJhW+hDS1NHHUMDosFDAr/aUcXH4&#10;/wB9x7OTvic0mHkAIX9tiB9RYIebe8T+YJ0e4C0zw/1f5uhpZJVwrf6jw6KH8L8HJkM799Jd0aZJ&#10;NZ0k+uQaiOLH/ifddG9ax5KyYnUbvptewALE3HsISis1PTo8UAMFXrYP2fSJT4qnVQABGv8AsbIA&#10;Ppx9PYSV88liFB4DXJ+vt4DOen2wadLmJQBf6/8AG/z7Tks0tySCbXJsbEf7f3vPlj/V/k6bOPLq&#10;QoU/X/bc/wC9+8UVcRwbD8fQ8/4e3Y469xJ4/wCry6TSU1VPXbJ/Tn/D3L+7UqbGx4/x/wBv7ez1&#10;rj1j0WI9Njzbj/inuA9XYFbAkDg2PPFxf3tFCtX1PW1fS2OsgT+pt/h/xv3Heoc6lNrH6cfj8+7t&#10;oNCOvPLXh1y0Dj/D3HKmS4/qD/sL+/AA9NAFjnrl9OR7j/wvyEG97kkkgfk82Nvfnk0/DTpQqUOO&#10;uXlA+v1/w/4n3IjwwUj0qb/Qn6f70PdBKSaMP5dbZKKT1xM1/wCo/wB9/X2+U1Ekdh6QP6iwB/r+&#10;PaeSLUajj/q/1f5umRjh1haQkG/0/wBv7dY42Q8aSOf9f2wfDGGrUcetkg9cPqLj/YX9qPGEM6KQ&#10;CAf6f69739sy6AAUJ/1U+XTnlXqHPqsb/wBf979rylWCylioAHNhyDb/AFvp7QSM9dI/1f6sdeHD&#10;HHpok129N7/4f6/uZJJThbKV+ljwf9YfX2wVbzHVlDDj1wjEl/UWtcfU8e2yoqF4AsAAQLD6+7KK&#10;D1J6vWnUpIyT+f68/wC9e2v7oeS1/wCo+ht9be3Ap49bQ0bUOpHj4/2H0/4j26wTApa5B4HH0/Ht&#10;trdy4PEHP+r/AFf5KGCmtCfTqOxX6W5Xgf717k/eaSV1H6/S/wBb/W9/aY2sqvVekUnxddEKV+nP&#10;+H+98+5kTJMti9/pwfoL/Ue3dLjuameqaGA1eXUV7x20qf8AXH+te594psajEkG/P9q31PPAt7WR&#10;Tl1oRw9OrAk8esP3RQi9+f8AeObf19t0mMKHXZRbngWPPH1t7URShW0g1r69abQe3PUj7pXAPP8A&#10;h/jxxe/tsr4dCGxJIBH+xPAHtXFIXr5U6SE91Os8LBirfgn8/wC259tlDLpmCtb/AF/yLj8e3DUr&#10;QdeYGmOpE6ArqHB+h/1j/h7XOMKEr/rf6/5BP4/p7blZkXUelsYIALdJitVrkc25F7/kce1bTrGy&#10;Hkfj+g/w/PtmRiXQ04j/ACf6v9R6eNOHSdlMiCXg8PweT/b/AMPc5IkTT+bDj6XH+uLey1nJZqde&#10;xXh1zLuyj6g2+vP1/wAPfUugKbCzXHIt/sfb0UUrsPMf6vy60fl1iSYC4Yng2Nz/AENr+4JlBvbk&#10;fT6gf737f8Hw8Nivy63Q9SVIYXHuBVlmJP0Fifx9Rzb/AGHtnWYgVjz9v29MPEAO3pwpVQ6S9xa9&#10;iP8AW449p56ghjz/AGiD9L2H09rUDUBPn0nKmNs9ORhUgqORa45/J/5F7nRVCstr3JuP8eePqbf7&#10;D2xIdZqcU6uJWJoesBgKEW5+h5I/HJ9hj2RtmHMY2oBjVy0UguUDcAH6ey64kZYzTo6s3FQDx6Ve&#10;EqjYRk/SwtfixHBsfdT3beyP4Zkqlki0hWZh6eAb2+tv99/X2U/UMuD0II0Vk6Vfsus9OImI0jj6&#10;8D6/n2+shcVr1Y4x17211D6QzAC44H+3tc+1kAyB69WUmoHXvbNUTsLm4va/04v9QPZpGqhaevVn&#10;HZ1720SyMzfqP+P9Bz9Pb6gUqBw6L3aox173CKuxvc/04v8AT3eoGOkxr173zRAPpz/r+9k0y3T6&#10;Q0NX4de98iDa9lP+w92UBhUdOeFGeHXvfQRR9B/vXvVT0yBTr3vIGC3v+QR7sDih6uDTr3vl5OL8&#10;W/1jx7tpQjJPSuNo69e94y45IJ5+oHtxSiig6UmZCunr3vEOfrbkA/8AIvbT1J6RzKGOT1734RLc&#10;EgEj/Vc+/FmU9MLCOPXvfMaV/wAB/rce6sH8+nSAgqeve2Dyp99+r/l9/wDyu29mXhN4H/Nr/rN0&#10;j1R+Px/0T/rF173/AP/VtCMKPpMhKy+JRb9V7c/g/wDE+3Y7iaJGigFY9VanHlTjQev+Ho6gupPD&#10;fFVeTVXypQ+fr8s9VJSVTRzGSPRNF91VGRYC0AikeVtL+JlJ/TcAFbH6/wCvjeAaA5/SoNgbg3vY&#10;ix/4r7ehu18dlWoc0yBitMZ/w4r0/NJEigxE5IzT8q9Z/PWaVpxJE8c8hd7SIX+3uQ11iC+rVwAF&#10;uf8AE++MUNPML/uqVNzwDzbgXHtRJJdwkjUr18qgU+f+T8/trefUbdijrcA40khaD1x6cKfPqNks&#10;vlcbIsMVJFHTyJpSVxUL9TYExzcjgHm3149+ldEMThi0YOnmxb0ta5X6+0Sl18RHFGNDQcP29B+y&#10;0iOe1VNJYiijI4Zz/qz0ocdjqnLI0KCM1Qgkl8588SyRSRE+EXOn+ySPcIkl1WNlMLtdvoCLfSw/&#10;334/PvckikNJdVEiAgCuKHPEfl/PyB6NknkjgMt8jJ4QITFcVx58f8nQg4vGvT412alkSRYlCy+H&#10;W0kiho5JPHLYFguoaQb8+/HTHNq1Hxl0FxywUKBJZT/je3ukLzT2apTvXVx4fEStT+yv59UguZL9&#10;6yihGR6GnD+X8+s9fFDM1asqxySigaSVEiFNBLWNFpDXgOq4Fi1/qf8AX9ztQcgKhEJNhcEEoD+o&#10;r/X+p9mMUca25eVl8Xicilft8/l8ujeMvEoSClXOp6kcf8vQFVv8Ro6uTwSTSNToyKF0MxqnU6ES&#10;RjcJp1EqeLgf09y3ggjXXEylyDcEn0C3PpH9f959lkN5c3E5t5xRB8Pz/wBX50/ZTckqRTEvWjUG&#10;PsHWAzVMdOs9WJVl1q9UY0g8kp0adTSnk6RYf14sOPfGOS91ABa1+bqD9ASPam7tmjRXpUagMUJ8&#10;8n0z/k9ekV1Yi4o8eaGp9QKf5+oFNJFVz1JWvnhiSNpGB8bIsKnStHpk4YKTqBH5b3kZJdAdUALc&#10;8tydLaSPadLm3V2tmaun0z8QB/y/l1uGW2WPwpnHh5A8znj/ADP8uuaQUsstPVzSoyHypETTiNUv&#10;qKFtLWUkAf7G/wDj74eGT9Raxbg6iBYn6W1D/D28L60SPTHU0zgV+3/D+R6Ti+sbdBBb1cg4opb/&#10;AAAmnzIpXrFarlroop6WnanZTHDUjyAGK2sKzRcgkqAAeL8fW3vGRND5IwLh0ZXYtGFuQeQfyPbS&#10;y213NHcz1qrAqKZwRx4Uz8uGadNvdrLKJmBMlQoFDhTQHUDQjGcjhnpSLBDJSOtNNCslI/mlhUVw&#10;kdCt9EV1N2/FhcA/XkcY7iGOMuxHJX0C9yOfofrx9Le1HiiWeTwxXHnin+rz6WsJGQrGob1JI7fm&#10;B69eOKnyAeDwxSKxjmaKeUSKysVRbzRn9ttRBIJ1D8jj3Fll8kh0WQKP0uAhPHLXH9eTz7sttHGB&#10;NJV2bhT1H+bH/FdOWMU9rA0klZAATq9aE+VfLh+XSrxQrKXEyUDQDwyuiTzU8z5Bo49XkihAnJPP&#10;A4+l/wDD34SKwtxb+0eFIIFxcD8/6/tiQSTMfD8vIn1P+r8uvOLmeJp0pQDzND04RYqTFRCrqPuF&#10;eZtdJpjqaqCphSQI8qyvcFATpOg6QePr74sFbS4lYozqpUG/F9L3/wBce2oRLErlEXWgJqT5gVH7&#10;Dw/Z0XbdcqJA0sIOo01efGlafLy9en/zxzVVLj8hj2heSmVllWlVfQ7eSnljRiGtrIJ55+o4I9+E&#10;TDWyavGqhhze/wCTpAH++/2/tlroEI0vxsSDjA+3Pz4+nlw6P4VQSs8Y4jzHT4kdPK5xMsmLDr4y&#10;A6LHUOp5iEkkhAFv8DwffFGp29bFvpYgo9wPp/xX3adLgDTHT5Go48eH2/MfaOivc7VLp/DPnQH7&#10;D6etR/PrC65aCSOjhj8DvN5Eliq0amAiKq7eV2YkaI4zZdXPAHAHuO8SxnVDoZWHpHIbklgGH4H+&#10;+t7VWpeSFo5hQjjXhT5Hz49MWzCIPZaWCADJH5Y6canOvXVVKa8ZKiaKpZZZaZqaYeWnhjhLKsjM&#10;+pgpuD+Pqz8EZljVlvNJGpVCwUShWWw/APJPHH9faF5jA4W1Rqk01BaqTXzPAAHBPlT06oYQ36Vh&#10;2GvcxFNQJrQ+g8us5kqqvzCmDVMElXHTStkKTzTSU0mmZ1hVQYz+o64yD+b/AFt7bmQltEZk8XJY&#10;mxew4/1+R7MU024+oBHisaH0/wA3z6MlJsYFeMqJmNMkAft/z9K5Kp6ylaLL0ePSWip0ejMSywUz&#10;tMAbFLiMWNg1kUg/X3mgiFUkivIwJuHSSPnSoIT6C97Wtb2V7pcNYeG6IHBNQwz8zX/bV418uHSK&#10;X6XbWLPGrg51g+Zy1aehqPy6fcSIqSuLRwvStQ0o8UmOr0pVR6oJ91JAHbSY2YMsqkc2Y/Q+4PME&#10;jrJElQgcBVJ0slv7Sq39b/kcezBWjvLLVby+C1KkKCa/4OGaU9fy6ekfbZ4kj24oooxyaEk0rXHl&#10;TH29O00ResoGSCrpKh6aVnyEjRtBUxOfXBNVUZJBa3Cg8/Q++VRUlNcn27JZSAIZQQGsLGQtzf8A&#10;wX2gsZCoEaTM58ywxxPAcRxx8x0XWK7pM5jtZQ0ZNGWTI01oRHThjgTwOen+PZUOSWlp6qbFLTzS&#10;Crj/AIjjHp6mSnDMTFRpDaOeIaDraoF0BDC1+cELrMU8jzRgxsVDrqYObG6i36r2HPsykaWNWjiF&#10;TUEnyHpn+f8Al9Fl5bSwq9uRqYFSSMgDPE+XUTKYtMTqrIaXA5ARZAUrtR1C0v3FC0emWKqu/wDm&#10;WTVfx/Ujn8X5lWVVidiRcEMEvJZjcjSov9T/AE9tSzxTsWfJX4icDHz4f6v2tP4F1qaIatAyDgGg&#10;4D1r1gx1Iy1T5PFUiRCrZaamoBkY2jjePhCJ53/SBbSzNb/Hj3njE1M0aRk6JFYhSrJYC1xb6/n+&#10;ntnTa3SMyaf0/wCE1pXh9lKefSe2vIFErJH4bLp/M5/wf5em7KVIyC11VnKSuTJJkI6bVUTQVbVL&#10;xEhmSSPUv1AWyni35499Mrer91WJLAorWJJHpHHJ4vc+9wOj6VCVK0z9h4j/AFDoxO4RNboRD+qR&#10;8R/i8iT+zrJUSpChJpqqghaFDBU1NM1RGi8vOzeQeONgygqgNz/Tn3gUy+NlOu2sWiDrJGR9NP8A&#10;sP8AX9qpVh1q5GTX/JTifM/4OrwSI2r6pe9qaWH4acf24/Z1Ii+3SqLQHGJIKEF8vNQV2MyUcoWS&#10;Rq0SxAMosObrY8ab8+4lzGQHjtqKlU0cHn6EJ+f9b3eZECNMGqK5Jwft/wBn06rdCKCDxA5c1oSe&#10;JJ+Xp0rcaJMs0dLRVxNRTU00ElTBkXeQMVIC0kmQYCWO/qZZeF/s/X352lDuY4pCzEc6XIKhQABf&#10;/ePaJJbC4YiSVRT59FdFmAbNE4/n/wAV0qabFZLG4/FLVERUkKTPJCkVOssVSZ3dZJVgZlGoMCzJ&#10;ce4MkskSSFndSR6kBQMAVswVTz/r/wBfp7XP9KSI0XUwHaQKg+h/b06ZhcSrbrBqIFVbPkcH7a+X&#10;Sgw2Mmydbj5lOPalaYJL97HXgt4q1Zkjq5Y7A/Q6G4CXB+nuLG7rGNSoVVSUKoUNyOC5H1B/w9pp&#10;7dGXu+KtRjqlztsdwKg/qAjHS/8AuqNspMlFU5GFKmpWlya1VfBkITHC+gwUiSH0yI1jd/0g/U34&#10;zRzvHHDGGeNRqeysDwbnQA1h+eDyfdGeP6jw3jBNKA/lx/P/AGOkswt33Iw3EGptIUHjUigr+f7O&#10;m7IbYTKrns+s9HkZaieOkZaqg8AjkjMQjnaSj1yufSxZVKoPxxx7wKQyPFJJMxkbWtoQQNI/S7L9&#10;Lfgr7ZmDoVZQFCk8Txr/AJulZSKNxNKqxBDRRqy2r0HnSg/b0poQIqlcnjqXG6qakgppyK54WjLu&#10;yGro4Jms/mJXWk/A0j8+8Lzwt/k9PBThrqNbyNGxZRdmIb82596a3mLmeacljwjIqtPIE/LhXq5V&#10;oJzcGmqUkGoqNJJIqBx+zp7x9HX0lPT1+WOfSgp6epllqsdDTV89OszaVem0ay8JYFWTSSx5It7y&#10;TPUsqrrbQ5EJUyLOi/j0OwJ/J49p/CgAa4kNGSlAnbX1rxrwH2dNIbdJGKnQzZPh/pVp61+Knl6V&#10;Pr1mwseHirFhpsZBO8MdRm5a6sxlRjqpjGfInkoaFo0UllF2tz+be8x1JeCrVmWljUwsqh5L249C&#10;2PH+vb/D21FGPFR7E1Ep7ycEE5P8/P8AZ0kMlrBDJNaliWZg1eJauc8DnzGDx6gz1aVsDZeinioc&#10;hlKuohqMf93PTYiopIZPGrS1c14rNGBqQKW5sXP19xakIyUzNF5lX952QSIzWJALLzzb6+1sKyrI&#10;/dpI/wAtaeXy/wBXlSxiuhI04lEQIIFSM1/wdT8TVKkmYpIaz7GeqkGGx9LWtQV9PQoqxtURQzlo&#10;dULMx8XJ02P9ffX3UcvoMckY1E2AZwVX0qw5A4+v9f8AD261goCuXBYiuacaZzp/y9M2UG5xTMXm&#10;U1J8xT9vh1/41+fXhQ1uLaeeFKOugiQ0QlfTSz00krmWaEqHlKkqxS66VY3Cnke/JIWj1mNXEzBW&#10;EoVVYoCpEjKeb8ng/wBPaCa0hEiVlKE/w5rw/ZT+eenrz6SIj6xRI5rpoa04V+zy/Z0+LPPBUVtH&#10;BCYVwEDVcFRS1ErVNDFkJBPG+KopkYqI2VVJYAAE8m3uHULTtHIRBJH5wIyis0FmBJvdvwRxq5BF&#10;j7MrdHCgrMq6W+KuRxyRmh9QeB49NwTXCRpHoP8AaBlp3AKTipWoWg8jSnnnqbQVWYiy1PTyzDJr&#10;jad8gq1FBBmI6lJYozJTU8kDJqeOQ61jiIKXItx7q2/mPdZpuXKbNzFXj6pqeagXHzVtMEeWmOkx&#10;wTsF/ChiGIINiQQyk2F2ybcz2rSrMJ1qSD6ZNf8AB/KvURWlqqb7u9vB5TlgOHHUSc+VTjq+T+Tv&#10;2bh9zdA7h2bT+Ogr9pb43AJsQUrIpKX76rNTJZMh+4NTEtpuwF/qOAaTNw9N5va+bMNTRtX0UzRt&#10;5BGPtaumZh43FRGLsqqWEJXm9wxHBB/bwq9WWqgCjfM08v8AbdKYnR1diTGVwaCuo+Z/bnq3pJFk&#10;XUhuPofwQfyrA/Q/4H36u6lqKyCSrxFG6PflolLCVl4K1VO19LL9H5JIAIYj27HHcTL9OxqB69I4&#10;5qAQTtUetP5f5+uftKHq6ueQ/eUTCVShLRxs4Ie37okP1H+8H6Hg+7fu8oaOK/Znq7eDFUQmqn/V&#10;+fXvfVT1NWwgvBFKj/rSMA+GTkfuRun0b+qD6f63usdpC7FWU1r5inSGkDsSy6j1721P1rlJePtm&#10;MhNpbamDkH0zagusgmzAk2/x9rWtlGlFTUKUKn7P8hofy6tqUEHgB5f4Ove36g6rqJvHC9DVGQ+p&#10;y0RMc5U8mNgPrfke3kgkIo9SPIeny6SsXarORQfPr3sUNvdB1+QMT/Z1yksNPlomt/rM4ANz9L/n&#10;2a29kzUCpUn+fSOe8tkADIDj9vWN5oowS8iKALm7KLD+vPs1+yfiFWZkU0ySVNPM4Uqs1M6xLKp4&#10;CuFOk/0Ps6tNjuEmIliKUwSRjPz6Cl/v1rYuWMYocHPkekLuHsjbG245ZK+vgPiXW8cM8LzeMC5Y&#10;RFgTxzxf2evqL4P7sqXp/v6ChqIBpf7mqlCONCjS4MahyfVyT9Tx9b+zZuXlB1VEioQdXmoBBoo4&#10;vjtXSDU9oqxCmOOaPc7lPbovDglYuMaQvCmKVrQHBwSD50pnomncf8wrpDrPG1k9bnqpammUfs01&#10;H9w7h1azWY2C+gm/4Fj+Rc3uY2X0r0VjYVz4h3Rvd4Fkx+BxFZBUIXSypJkarkQwl20szargMFVn&#10;TT7jf3M95OXORWn2/YHj3Hd4wEaJWV7e3bVpkW+dNel40DNHBFqkkYqJfBikSYHXt17W+7Xu/dx7&#10;h4UmwcvGpkubmGRJ5kPnaxEDWDj9VikdDqUygFCUrq7tL5RfNXMVNXsikr+qOi2lDr2dufbtVHNn&#10;KOWF3jTYWJqnpxk5GdUVqxJFp6e7EyNMhp2BXc3fG9s9BNj8fXrtPCTRtD/BtviajBgexeGqyQdq&#10;mVTdgyu5BsLg3JGG/N3uPzvz5LPJzJfSvb3AT/E45ClkAj+Iv6VFMhWRVlDT+KTIWdfDKxqub/IH&#10;3fvbD23MN5tVgL7cYa1vrrQ9wWKsmuM6PDgqjGOlvHApjJRlNSxPh1z8UOpevKujzdRiqjfm9aWa&#10;epl31vyc53NGqkmaZJKDGygY+h8QYRRNRU0UgRV8kksmuSQGvJDc/nk2IFr35JPA5JuTf/b+wHIT&#10;UHzpnz/yn/V5dTWKsoIxjI9PkMnH7Ps6MsqG3FyAeCbXt+Bb/insN9/PEcbUWHOh2vf+g9qrY6e4&#10;mnSyP4OnnGAhuf8AW9k92h+5v6E/k1iG3/T4ce1Fyg8Nq+nS2yjDy1PT6xsrH/aT/vXva5+C0Sx7&#10;axtweY4QP8fUpPH+NveKnuOpa5cjyr/gPR4qFZB1Qj/MwqwJ6iIk3uLAf0s5Nufdpc8koo10AFfE&#10;L3I5JQgC3+w/r7xM5mSLUxkJBqf8P+z6dCWxIFCeiW/FkyfxGIRBTqqC5JPDaQvH+9ew7nDGoIIA&#10;uSv1/IPPFvccXNKVHlnoRg1APp1b7tsgUiBmAYi3NgLgAn2/UMXAJHN7fT/AcX/r7Qq2K9NycQPQ&#10;dNWZlAkYqfqL2/oWe9jb/X5Ht3khPjIBX/Yi4Fz/AEa9/wDWPvUbqX760/2PlSn21+fWlNCD/q/w&#10;jpMtJKt3jAaTUhW7aQLODckhrgWvYg3HH59lr7T+KvRnbgq5d3bGxxylZHJFJmcVFTYuu1vdhVSP&#10;SRCOWS5J/egcc3Jb6DJH2x+9h76+0ngW3Km8tLYQkH6O8DXcBXAMQjnZzHGwADNBNFJTCGMjU0X8&#10;3eznt3zr4sm8bciXEuTc25MFxr8nLRlRIR5eMJBjKnh09bar8ntiV6nB57OYWpLStHBi6mGDDtJU&#10;sJZq1seiLTmb6gCWif6XLsCFSrfvH+TNtndGPr67q7cMX8TK1skeFzdNHQNpWJmggpMnQ6kmdySC&#10;00UCg2J4vbP327/vNeW90uU2/wB4OXm2+MkBbva5DNDUnjNYXTo6Rq1KeDezyU+FS4AOLXNn3Rd9&#10;s0a45M3db1TkwXqlHNM0M8dYpCTgD6aGnHxFPcB6wHyU3bg2pk3HQUu56JUd69sfSy0GUpo0C2+y&#10;0yVEdW2ktJK8y0aIASSEuw11/kx8MOx/j3uDKYnceLlp6vHVbRPTw/5dDYAOk0VdBeJ4pEKyQyRM&#10;0ckbLLGzowY9FOWuZuXOfuV7fnTk28TcdtvU8WG4QaMCgeJ4XCzQTQvWOa3uVFxDMrRSqrAKMRd6&#10;sL/Y95uOW+Y7VrPcLR9EkciBGSoqujSCHiZe9JQzhlbVrKjBuNlb/wBtb/xz5Db1Z5hBKYKull0J&#10;VUs2kOA6ozK6OjLJDPE7xSxsksTvG6uSa1mUxEdOtNmNtxSzqPrHRs8pLEAq8mtAf8Wtf+vs0a+i&#10;t3ZZItbHg+a/Z0VG2uI7l5I5BpbzOOlp7CbcVe88c8eIpabDU5tyiPHVNHYXjaWQkqpFrhT7Sy3S&#10;yKWWirX4f8v+Q9L4I4w9bg+L8gKj9vr172BeVltI0cC6240yyRukaH+seoAsf+De2D4UbVQ1X1HD&#10;oZ2EYK65f5GvXvaeeF3DBdQ9OqTWpVNQYG6g2v8AQ8+0xl1DS3Eno0V0VgD58Ove13tiZaWSMcnU&#10;wCkfSyeqWVv6DTcn/W9u2tw7EqQTX0Ffz6D24lpHr5de9jP1X3FujYW/cbufb9fPjqzHZKbI0tTD&#10;UPTyxywyIaYFlB4dQysPyCV4BuFNmZYZ/qT/AGYauk47sZ/ZToj3Ta4ZLRiw1A0BFKghqg1H+EcK&#10;V6h5HHUGXoK3F5SjpshjcjSz0VfQ1kKT0tZSVMZhqKaogkBV0dSVZSLEH3frtjtzaXy36dnzU9PS&#10;0++tsUFO+6MVTBGlkpZdEP8AeOhhhFwscpVauNRaMEOToItI9vucN9t6xSUrbrpQAcEOAQPtw3px&#10;4cIv361vNuv4rmNiW+HxCckDOlvtGV88U40qVbYOx6j4+7+m2tjaupqOq+wK+qq9oisnklfam5hE&#10;1VU7NqaqpdmkiqYklqMbPI5ZiklO3rCNNWZ291+lHkKtYZf21eT0SGGaNrH1AN/S9/p7C9zFH4jQ&#10;zDNfy6Gmybms6r40Q+2vHH8ujZq2pQ39Rfnj/eD7KlltuqrhEMepFsbC/pX6ey2SEGMvHny6O570&#10;lq0x1y9pmmwNRJMEWCM/uAAvqtfTfXYf0/4n2Xw20kk2R+3pPNdU7j6de9jTtrastZX0VLZ6qaeS&#10;MeU/oUNJ+lF+t+PYr26xTw2Vhqfh9nz/ANXr0R2M58QuB2oc/b173YR3L1rPD8bKFVprNhK/GZJQ&#10;VAvJJEaOVrD+iy3/ANa/9PZ9vcUlpsQuNVWTBrxFeA/2eqbNvatzDKynuaNlH21xX5ca9Jily0E2&#10;5KqgWQM60WrSNXp8covf8fk3916ZXLV2N60qKCqmj0x7hoK1Ir6ZPVRTUlox9WNyFsBfkfi/uHea&#10;7S73TZS6pXvHA/J/8/RiwWbmBTbRGpByM/iJ/Zw/PpT+0jtHIxz1YKuLEEvzqIsTzYfg/wBfcWWG&#10;13IAQKanPT+5aytAOOeve9hH+TZ0JuztPv3b+9BFNTbT6qqqPfGWykqSNFNUYyp+5wWIi8qlXaer&#10;WIMLgrCJZBcoFaLvvQ8+bZ7Z+x+5WN+glvOZoLrabWFqUZbhGt72aRG7jHb20kjRsAUe5NsKtGzH&#10;qZ/YD2+uOaue7PcpA0cG0yx3crYDK8MgeGP5NJKg401RCQqxoR0Uj5lds0fWvU9dQw109NuTdkiY&#10;3CrRSPFWxJBKlTXVkU0UsLxWQCJJEkDK8gZQdJIt7/mEtCuDyYjjWFBHM2hRch2iZpixF73fURbg&#10;CwAAAHvn37QCZnQzOZG9T/CCQlMDhHoBrktqJLElj0jlaq0PkBgcBQCoHyr/AKhwBZvgz4tMSwU6&#10;0sYhpmanVVQR1L0sMmRtpLAqakzMliBpK2VBZF11+rVB7VDf9N/P+sZH95NbjX6FvPH+Tolj/tTT&#10;/Vjq0arNqSb/AJZN/wBC+9uf4hRMdqY61+aaIg2+rMhuB7wn9y2Anevqf2dGduQHPWvt8x5Qu+qg&#10;kkfukD/YyLf6+z3ThbNdb+k/kEfT8+8Ud8ibUG6EFtXT069G5KL+HKgvpYkf6/KW/I/1xxb22IXR&#10;tX9iw/24NrgewxIiMuk/FnoxNGFPPo00VQxOuP8AQVWxPHqtc8f7H3lWQWHPBYAXBvc/j3oKT9o/&#10;wdUZT1EqI/ra/wBb/QW1H6jV/wAR7kowZeDf6j8+340agx0yVOrphqpY1L6nUXWwBYA/p/offBtX&#10;AUi9+b/Sw/r7UDGT1sdpz023RxwQeLixB5/x/wAPciPgMbgf0/2H/I/dGVpHAXqjmvWConip4j5W&#10;sGDADgkg3HI98wfrbk2JI/x9vFGUZ/1Hps/PpkjqIp5CFUoVFlNuPFq5J5+vI9tVXJpB0jkGx/H1&#10;Fh/vHuyuxYA/6vPpXGNXHpS4+ghkAvc3VjYk2uCVH09tMMl3I/F7r/wYG/PsV7XMar1aZBpPQV9l&#10;YNTR1ZUEAxtbm5voYkk/8i/4qhuw4yuBrH40lARb86VFxb/YH3M/LEyyzIo4jj+0/wCcdEd0RkdE&#10;l2zRPR77pLgCNqwFDfk6U1Px/r396p/8xMj+J5H/AJbN/X/jpf8A4ke84vbk1tVI9P8AKOiG9YNF&#10;Qf6s9bJPx+BXr/Eg/wDHGP8A61D3Wp1BPoyQC/8AHT8g/wCq9zNJI6JTyp/kHQTlrrY9DlJ+hv8A&#10;W/4n2f7DVJWlj/xVR/j+n/W9lLMpPSLS3EdIytg1SG/15/2P49v61d7EWF/9cf4fX34qeB60WYGn&#10;TYYf9cj/AGH+9e5ArJBx/X/AH/eB7qEAz1tHB6wmBD/xH1/4r7krXOo/FueP+J+nvVF4dOVFKnrC&#10;1IpN7H/Hn6++X30xHB+v9Lf7z7sgUNUmn+r7Oq9h8+uDUsf0K8/i5P8Avd/fEVlQLc/n+ot9b/S3&#10;tWzwN5n9nWiqEEV6wijjH9nm9wb/AEN+PeUVsxBvb/YAH/iPbOmAkaf9X8+mDAp4ddmmtzq/3r/i&#10;feI1LsQw5Nxf624/wH+Ht/viUpTHl+fTMkbRfZ1xFNGWuxP/ABH+x98vuX0tY6eP9SRf+v19tq8g&#10;Yef59MgksB1yami4tz/rW/3n2E3ZVUxxNQCQf2mv/wAkH6WHs1tT3hmxX/J0aQmpHSp29Csb3UEW&#10;b+lh9f8AjfunDuFtWXrT/Wdgf8PUT7FdlMhp/q8unJWwelp7Qm001TKoH6ZOCfz6/ckcsEFg1eJH&#10;+HoK7rwLV4g/4D172YrGUQNMhIv6V4I/w/1vc5bYW8JB1HN7QS+nHr3swPUOANTmaYmNj+4nGng/&#10;uD2Z3QIGr5dJ4gS9R6+vTDuGtWjxlXMW0hIXN+P9Sfd8fQWC+0xFIQlrRxkkLYHUP6f4e4D5+vfD&#10;EgY8a0/Kn+r8+hVYK2pfy8+tbT54b1bKbokoopPJpqWS2q9hyCAB9AQf949iV2iRHRNHe+lbEfkD&#10;9Nh7xV3K8eSZiPMmn7P8HQ6s6hPtHQw/CDDLDT087LpYiFiRe2o2b6E/X6f7761+7jx5mq5NKkgs&#10;9/8Abg/kH8fn2UfUHWdf5dL66RU+fV3ODmVKKEBgCqKDe3+p459o6bCqf1Ajj883P5APu/1XELnq&#10;wd+A4dKBKki1zx/Uc/7b2z1GHiRXI/wv+Px/Q+/CZ2+LpqWmK/PqWlRcjm4N/wAf8T7QmVp44CQD&#10;Yj/W/Fhb2stZBqPTJYEVPU9GJt/S3+29p6SpjQWLA/0/w/NgfZioJ4dNg+nWcKT7gSZAAjQByfqT&#10;/wAVHtQLYaNZGaV63TFTx65BD9CeB/vvp7jPWyNbkcX/AAB9f9f2nAPl1TrnpUfj/if979zqKsfh&#10;W/xsbfQAH68e9MK462DQ164OgsT/ALcf7H26pWfliCBa/FrX4HtuSNaAHFa/5OlfiEAafPrF49Q9&#10;P+9/8V9zVrxbkG39fyOPxb/ifdYQqsV+3pyp/PrgYyPz/vHH+395Ia1XkVfwT9f9h+ePal1Kip6o&#10;wbSeumSw+t/6j/X9qSEeQD/W/wB5+nspZDrNeBPTcSasnh1hY6RYf74fT2oKONgwsDx/S4AHN7n2&#10;06Jx6daJMU6iSvYEfT/Y/X+vtQozcADj883+n09tadIPVGRVyDnqA+k8g8n3mW54sSfx/vh7bYMf&#10;OnTYBOOuIIH1F/6e8i4+SUk6P8bj/Y88e2vFjU0r08pApXrszaR9QBYcf1/1h7zrhZBd7G/F7/j/&#10;AG3urzKe3q1QxwOsYrk+mof0/H+2+vvKKYwix/of+Svpzx7SzSUYfl/q4/t6eimKjSesiShgTe4v&#10;+P8Aff7b20VBdWNiACwvbk8WBP09rVAdRXyB6dZVm7l8us6aDc/1/N/fop5E/wBibk/4f61vd+Ao&#10;OngKKB6DriyAnm/9D9P9t7c4sgwAGoHn6Wtb/Ace2kT9XPSV1Ktnz6jS0yMp4F/6/n3netJUXuLc&#10;nj8n+l+PbzRnUadJWBqSc9YEpwPrxwBbn8e2qokEgIP5tYf6xv7UQrQVHTLEk16kj02t+PbGVEcv&#10;9AeB/rgj6W9rRwqOvVNMdSQS8Zv9Rf8A3o29qGkqWjCsvPAv9Pr/AFHvZpTS2OlCzLQB/LpqqKfy&#10;c2uD9f8AA+3+ny6oDfhuByB/th7adWqEbIPp1cTknPDpplxpa7r9V/J4PJt7cDm00AFlA/2Fzb2y&#10;LeIHUFNfz6v4qDqKMfNqP+93Fv8Abe8D5xSmgFSf8T+L3HP/ABr37wiH1KMD/NT/AFf5emHmq1V8&#10;v+K6yriuSzBrn6/6/wBT+fbeciHfiw/r/r/1HHu5EnGlf2dbFw/UxaMItuQf8QbfT3IFSzr6QvNw&#10;LX1f0vY+00kMYTUSfL/D1cSqePXkjIcKRwP9ta39fbZKrhzqVuefpfj6e1MWhkHhnAx6Z6bZDIdS&#10;cOpV/wCpA/pz+P8AY++So502BH15tyP6ce2iQrMTnryo6mpH+qnXZINv9YW/xsPfGup2qKZ4mU8q&#10;1+DwGW39Le0U0Wtg4PD/AA/6j0st2dZAepNJULG4swuWv9Rb/H2Sfu3Yj1EFTOkPIVmBCH6/T6+y&#10;O4gVWLL/AKvXoTWcylQDx6W1NMJYwb3Nh+b+62tz4uSiqpY3jYWLXuPyCb8+6wPnpWc5HUn2HtQr&#10;EHg8G4A/17ezqBh1cHPXvbZLGpBJHP5H+9+zBWBp1du5aDr3ttliAN+bfT/kXt0MQfn0wYSePXve&#10;HxD88/n8fT/G4978Q9eRFANfXr3vgfp70OPWlRVNR173jZuLfj/Y/X6fT2oatBT06ZY6QT1732WF&#10;uPr/AK3trPSQtjHXvceVja/0Fvx/gfai3NGz15WNc9e9wzKV4Fv6+1YYNg9VNy6ip697jtWstrj/&#10;AHo/737t4CnI699ST1734V9vqbf6wv8A72PdDb9U+pYHr3vs5MqOD/sbAEf7C3vQsw2T1R7knj17&#10;3BlyjHgWuf8ADj/Y8e1K2ajPTTTE9e9sH3kn3l7i/wDF9f1H/Oh03+n9Pa/wF8H/AJt0/wCqvSTx&#10;f1v9v/1i697/AP/WtCilVQfKSXKAJcLdSef7P+t/T2rmtZJx4doKKDqNOFPl88/4ehNr1sYbRf0V&#10;FQR8B8hQca0JPH1+3qoarMkM0VSBGkXnnp54kWrlapYMvjnd5r2VQWUEn+l/fD1S+prHjUbR8i3H&#10;AI/1jwfd0WG2YpSuKVPGp/YPUDHDqhMRi/xkU48PtP29ZJ5ahV/YkkpbzPCYvvkFO8TOX9JhkPj+&#10;vq1Kbm/9ffhMkTABQQw0gkafUbH62/H+PtDPa3U03ZjTk/McPmc1H2GnWoktp4QiKEI814+YpU1x&#10;n7a9KfHQ0dZgqiqrKuoeo/aWlpIXFbFCS7K6vGzAFTa6abMP8Rf3GniaVgyjTbkBUIuLgk3uf6Ee&#10;31nt400sc/Mj/N+f8h1QCC1kYUBrxr9nyp5dOe36msohOskbzQuwSWWWQSJD6HpY18TKLf51Lra/&#10;45+p7B1WjKyhlYEhtOkBQVvdRe/PsrMQR2umKlGGnFa1JBpk04A+nVUgtJ0aCDQSRnRqrSo/iZhS&#10;tK4r0vPMzUa0eKmpHqInkrRLTRSJUPZbsIo3IsFNgwu31+n9MX7ImW6uJEYEqCpQkkFRY883H5/4&#10;0sT6qSErGF8IigIrWnA5rQU+z/ZejtblCYyBpAABzXgOJ+35DH7eoc6MuNlqJMg09ZNTN5Puaaoj&#10;mACsz+QKq8qqSAH6WCnnm7q1SQWfxIJAGUqliqAkFiVY/Uf6/wDxX2xDtrGERB3aNSCCaVJ4AVoB&#10;QjypmnHy6dFs6khj3Ur8uPQTTCnFVp8kEDVp1P8Adx1KpUMoOnwCNmZtX0DcC/1PI98UEbBnvIWf&#10;6qbCP6fVQFJH9efz7VvLdRqsQVNCcGodRyCanUAc4wOHV17Y1NwKAcCOPHz/AMHr1AeGmNU5djFL&#10;Yq0XlUFCFKhWSTi4FrWN/p+b+8JFpFW1wouPVqbgWF+B/t/Zsk4aEzHi2D6ZzgZNaj1/LqxSFpGl&#10;V3U0yARQ5GOBOft6Z56NZEmiDWs4kuwWHVpa+nXexv8A0A5H+t7yu0gChZWLBhwxROPrbUfqfaBE&#10;jRy7wghuBFW+XDBArX/DwPTDi3pqltQYvJkq5P8ApkGVz5+ndgU6lxRY+vUxSeCOGOmZ50hSdtMq&#10;MxV1ZSRe3+2945PLKCysjJH63UrqtYWPJBF+f6e7xvYWeHBWVxpFDQevCtfL1PVBJYAl4FMbMKVQ&#10;lT60qpBpjhngPTqRRx1jMkOgrSyujUsusxOUL+hymtTpvb8/W3vo65XRNUaxSFV8jXEcSn0mRlS1&#10;goN7+2cQQtMys7xgsEX4nIyFyDlqBR1t7S38FWkdw7mmqtWY1oAxapIGB9gx090sVAsxRJHgqJX+&#10;2qJKhEdoHafTrgmYtruxLNGLgA3IP09+YeK8bPFURqSVkj9Ia4sQv/IvaZC14vjKjwueKMakDiK0&#10;A/1fn02bVbdTRi1cGp/zAdTzJHTzRmCVoHZI18hiLQyOsqnWFlJPJA9N9P8ARQfpxmeDSpUtpKtZ&#10;UKG1/obkE/m/1/1vd7e1vYrk1VSKqakt/IVAx9n29XtrO3k/UZauMg1PEcKitKcBw/z9SKOdqqlm&#10;hqJBHXI5gZpaYwRzshERhmaNViWNlVwzaeByTe59xlWOQNEQeE9MgRb883v/AFPtRc6oZRNjjwz/&#10;AD+z/VTpZEjzSsj9oXyXFftrXp2p67JxQxVcMqyQz1Z+5x339SyoxsjQCEsxCEDUGFv6X4HvjEsc&#10;LCNV8hIIF73DN9DZQB+b8e9Sq9youJqRqDUkcCBxBrXGPWn2ZHW3SGJyAtGWhANKOeNFxgk4z59T&#10;a7IZCeOdopZJCdMCwIwmcr6QhpZGbzao/wBChlA9IFiOffMu6aUMfjdmIXW4KN+SFFv9j9fdEtIZ&#10;wZUkWRUyQg7h8zUkZ4DFfPp1LqIkKe1/NfMfb1wNY6NUmoGTnp2pxFWeSCSPQ4CiEOYSjEq1zYn8&#10;e/MHj1F40XUoYhR6SrLcn6/0/wAPr7ZMcEgUW7uWBxUjiDT+EYr6eVfXrV9A0qhojTTkkccZx5Y6&#10;nUeTkqZIUklpq2KnDUaeenZZ6d4jrheJZPQrfS7Mf9cj3hCE2EJ1WPCuutQfoQFFjb/evbkiyRDX&#10;cMdBxjB4ev8AsdFjNCn6t67FBxyK/Ly6d48vjKxnSvx9NRVhhnqmq6OoSmeeLUGhlJmEiNLaw0qf&#10;V9AB9feOeBZo5ZB9ssykD9xHU2H4JufobW4/p7TxXM1sxtwJTGymhqunPn8Naca5znIxR36i3SeO&#10;3n7RICVK8SakLWvHyrjpZYfIU8Vbt5ahpDSPPHUT02NnFRWJImouQrtHFqdY7FSDa+km/PuLGSGC&#10;LoWRI9UvJsRpNrn/AIp7WeJCubkVBIC/bx86/wCrP2sFwtyY7hQ6H4K8a+fn6fIdT8tRVdXS1NTR&#10;yZKfHz5CWOhjmhVXpY5K6ONgsUJDEgk3EgA/opHPvyxzXDaGTXq+kh0NZrDUfrz/AIH/AHr3vxrd&#10;iYyAQPsJHnUD1z8xXpV9GZWqppozjy86itftzUdd1TJGupshTzyUqUz1DTY5oZz5IDIylheNVV1K&#10;6GUlgL6hq45pHG8fjdmWcsQTcjUFNhdzzxfj/X59t+LcQnxwFeID8Q4f7yQP5eQ6LPo/BumvmYy+&#10;GMB9Okaq1oFVTmgrny6wV88hyCmlpJDDHGssRoKunaOGeojZmU4ys1hlk8Y1Ecrbi1/fvGgV4pVQ&#10;SCyNIyE6vqVJtbn/ABHtLGuuQXdsupGIbSuMDiPP06ct7ukiywgEMQSqAgLnzqSaDz6f6nN16tTx&#10;/wAYrqOCHH1bxwNWwPFRSusMbpGshYhPUxZTcckc39xZ4YkkZkH3ASy/ssU0E86116v6cf63tfaS&#10;M0TPJ/i5J4S51/ZTTSnn/ph0stLiURDUdXiM2qoJrSlB+VT+3qVT5XIypi8a8rWqInmLwRQyGOGJ&#10;SstJkHjULokD3AsD9bEW5xszRBifJ5CVJ1smsEj63txp/wBb27G8co00RlzwB0sPPzJoRg59c9Xu&#10;bWFSk0I0EZoPhqDWnrQ+Yr1Jah+6npZIWNHRqHCJFHUulK9OSUjW9wzyEWQMSL/Xjj3NX7gJx5Kn&#10;QD/niJAqsAf2ytrX5J5/H49lTmwS40hVhV8DRgsRx41GKigp55r5F0kC3kv1MRCr5AfEzedPsx5e&#10;fUMJFkkM8ksNLVJN5ZFhWekiRodQhWtgk0yM4ChB+PUDydRMVI/K7F/EGWxa6lR9blQfrY/09rmW&#10;G1iKRqdJU6S1PMUzQCuf5dO3NwlvGsF1CY1YaQ3pXgTg8OJpTHU6qzFe0dC8VXkpg9SiS0tDL9yx&#10;YPY1S00pKeSLkkkX4/H1985I6eykI6Oq8MGBQ8/2gALAkCxv7QL9aTkIyn56Tj7Sf8H+fpLCXhR3&#10;V0lQ0yWCEUrwrWv5fL16dcflpU+6hfKVjxz5BHajnohWSgTxNrkpm4BkhjJEkIJBbngce4My3RP8&#10;4rGxFj61K/p+lvp+PatBIzaHCsACpBNVI88/YTn/ACdMxNLeXCyLQhMcQVI4k6qcf6QwONDnpV4v&#10;I0lNV5CWian9FUk8MwozGG8rF3tDKkpTWOHVWuD9CPxFR6pNVqmafVcm48Tf0BLBTyOfdTa20Dh2&#10;ghAPCtW9PRh/MHo0MLItJfDRW4UbXX14UpxHGta44dLuqr8fnqaOBqetwUtM0SSLBVRVESuHJkjg&#10;WY6zC4IOoEEm/JtYRTKohMk8Bc/cBCXLBQQbhjYcn6X+ntkO77gsUThF8MtRQRSn8NSeHzr0Wy2U&#10;7zGa1uipUEAADH2cc+la56W8WEkWilpsXXVCytDqikb7Gpqq2OeMiWmqX/s3CyLGdOprAA3FzyqJ&#10;VKgoSrNwseoabcEleD9f6XP+w/KuCzvGleSQdi07vPz4/s6VWdpGhLFndzTUzEGnpWgHH7fLpjxQ&#10;x0ENNSaIppU+4lqZRTSFpJmbhZGaSMgKWN2YA/S2vm2Exgh/MedKkeVQdLMASpCC4+vHP+v7bNyY&#10;5iVCsB2gkeQ8+PmOk8t40Nw0iqrUqtc5AxUZ86dKCMu9PjI8cKyBmnmlniw1a8LuIdeiop5cgSkg&#10;QqNaFQSL6bi1o8CoJWSQMNMclvDMRyBYIxIIvY8ce63csklsWjRSVIoTXFfTI9P9VOqXtyLm1roQ&#10;kMtCQarWvDu86ZrXy6VbiWnFFNS5OZIMzVU4rI8rhqYl1iYPPWxovqK6wQ7eQgXWwHviESMA/vu+&#10;osnMJ0qo4RiBq4/x+v8Ah7Tp9bM/hnSuKmoP7Rkf6qZPT6pLPcGKojAUElwTU+ZWlBQ+XEgefTpW&#10;V2Pkjn8T4+CmZo6OoWCTJQRyyzPolrHglvTur3N/BYqPxf1e+mWWSPUH1MzswBijbSFT6Hj6/Xke&#10;9B4zJocABeOoYJP+anzP7emUgeScruKqiJ8DUI1V+LzPCg/b1JjFDip2SGkngX7CjjNRjs9XUbkz&#10;Vhjeoh1zPeJmZbq6hbXufoR0AJbG3j1FY5Apa7KvBYxtck/S/wBP9h72sAtz4sLBlZtWkmlK5op8&#10;hxFDX0qenr+HwYF+mMciL3AHBNfnWg/YeudTlmR5qGvEtTLjcfI2IrnpoZoo5ioWFaiogaNWD8FN&#10;JZPpbULe5kiaS5iqp7MwUcKI1H40Ajn83t/xPtP9fM82l0Wg8619PQj/AAdF6v4igyQqv2uH/wCO&#10;hafzr5Up0nqDG0qUFF97hcRLUxQyVskLQ1cOSm0X8grCrNpBDqYTzfR9SL3hyRywvIXtKtk9ZX9J&#10;bgkBT9D9Tf2rkEjkBvw4H2f6h1r9R+wABT5f6v2dO2DyeDyFFRpjTUY6ueSreWl++Vvu2ppC6rLL&#10;Ki3lRvQqol+LG/uPedJGijVZQFAa0vKEXs9rE86gP9h780SErJLRAn+X/ivz6vJZpKF1FY6V8jmv&#10;rny/Lj0pxW4mrxrVks1bTSZKYeJHxjeCa1vLSRyao4roYnct9btexv7jSyStGsLy1NPLB9FWn1hv&#10;UNIKJfUABwfqRz7UxWa+L4iIkiPViSa0VhX8jny4cOrG3uUdTG6zJiv6y9opmgZSVpwoDjh9rpSV&#10;VDDUVuVjjoa2LJCKkSRspLj38lJG1O2isqvGYZXdiDEwKAhRc25nb96qwnZW2qSjrnC1tOBJHJOi&#10;qi64tGgLJ+CCbD6gex5ynu0MVusbxRRxZUaalm0k5bup58dI49QDzbNfbLzVLue3ASQOgQp4gdmI&#10;4t2haH1qM1Hp0T344fzCd+fCbv7sOhrKHLbi2PuPONUSrSPLU1FDNLOkgl8kOtXA0hX0hbspIH0C&#10;k33N8O6GspJMc2PoMhRKSYYtOhqO5Gr+HyJ+lb8lTq/qPY08TaBJrkbTWpAxT/P/AD49BxeZW8UT&#10;FWU57aca+tPMf5OtgLq/+dR1VuiGkrK3J12EqZNEM8mQpQYZ5AvoTLRv+lj9FdQhPCkc29l8yPws&#10;3LgJTWYiF63HxszyKEgapYIt9NZQEesAC3kh5+nqC8e2EuNlkk8GO4/UPAAVqPmOP59Pf1l227rb&#10;zloXP9EkGvDu4D7Dno++y/5lfQe61pqLI7kx238nVCFYnyFUabDVUtQxEMdDnJbQrI3FoKgpJfjQ&#10;T9WM/GuLNOyVOMkx+QgLMsj00hRJQv8Auic20A/6iRgfxZgdJMp9uIRZWZgCAQwFPs4g8fnwr03d&#10;X0+2lJR+ujDFMNQigqM5Fc0GOhlm+VWyaNFqIs7h8nRyOFjaDJ0b1BUtpY+CIs0gH4eBWUjklQCw&#10;gr8Wnd2imxrzRavUftiY5foVeSF1AY35ugH9QPdo9vjERGsyV8xSo/kOm5d18CPxgwGvNGPD/B1l&#10;/wBmz6+cDRm8XG+kao3raY2IvrGuN2CW4uH+h4JB9qjEfDGpyYEtPSRgrqBi8bMhLSWZyHQOCbks&#10;CBc/UH6+ze32yxhWN5XqxFQvrUfZ5cT0G9w58sNtZUuagkZJIpwr+z0z+fQf7m+efVu15Jkr8nBo&#10;RuHWan1gaC3pKyNGwNuCrHj+h49jHtv4RV0QhaXC4mvRBzTyyfautuR4y63/ANsbD6ezi3222Kl2&#10;Wvp6f5OgVuHuxtEDGIysurgwjLqPt0t/Loum8P5q3SWPWpSPdFZiHgsfuhTU9ahuC36EZxb8fpv7&#10;MftX464bZlJHU57beOoKSCEvO2Sy1BHBHCiEPKJGIIjHFmJBtzb8e7bhu/LPLViL7f723sIyQEeW&#10;aKPWwI7EEkitUcGKq9ACfmAc2+8y89Xb7XySLi/mWh/xW2uJWUah8QVGC0HGvaOBYCrApG7P5i79&#10;p5RsN1NundG9s7UxVc9DtzYewNx7k3FULCmnyHC4WOaZ11EAusBXUyqLtZWU1b3H0NsCjrqXBYH+&#10;9Wbo/u4YYsbTqcOammT/ACdmzE0ipJAz/WSmWQ6bMurUoaEOavvU8u2qD+p1hJuUkrxhWuXNtbiF&#10;sGQq0ZuzKpwIWtoVIHdMrakSVOV/uee8nNd8k3uFvcezWWmuiBhd3btUdlEZLVFIrWQXMzK2PAOe&#10;s+K+FHzf72roMj2D2DT9JbfqzM9YmdNHu3dEOkK0f2e1dq1i0j/cKzKxq89TNCbHwSgsqly318i+&#10;z92PJR4iri2NgTHJCMPtpjEzrPIJpDUZSQGZnuLaoDECD6kDDUcZ+cvd/njnrVFuN6beyaum1tK2&#10;9tQ5OpQzPLqb9QieSUa8rQY6zP8AbX7tXtV7cJFdxbeL/c49J+tvtNzca1wChKLHCUBKoYIo2001&#10;Fj3dHv6P/lrfGPqJv4zuXA1neW93raevO6e4VotxwY2ejeOaih2/tBIosVSpTTR+amqJaSatQtp+&#10;8eNY1jLe9FLYAkFVRUVbFURVOoaFAsvPNlAF/oPccGZyBqJLV1MxpV2IC1alAcADAAAAAAAp1kCe&#10;NVNGrUkcWxSjeRp6nPqT1YWsiA8W54AuSQL3tqa5P+JJJP5PuNJRSkkj0i/CgsVAJ4Uauf8AWub+&#10;3kl8RNLcfs/1enl0ml7RQ5J8z/sf8V12JVjIa9z/AIkXJIsT6be+hQyf74+0chq3ceHSf7epH3AI&#10;BA4P+x9hvv6mkixtSTwSki/7C3+9+1kRBUH7Ol4Aov5dOuOcM1h/UE+ylbBjaTftOWFz94OB9P8A&#10;PAfn2tuv7Co9OjKxWkoA6d5f82//AAU+9sf4RQkbaxRIFvDHf+tgovp5+otf/iPeKXuJRZ5KV8/9&#10;Rx/q9ejpzRuter+ZpWXyFXGQv1Yf4+lSTYX/AMT7tBkiLUmkg6gg+lrXVf8AjZ94ic1vRm08P85P&#10;+bo7smNAOisfFC/3lI8o06qiVPTa3ojjJ+v+ufaGmgRKhmOo3PIuLarm4+nuMpp5HOig+35ft6Ek&#10;TMRTHVumJSNKDyBpAdAstwAW0qGDAC9v8L/n2oqVEspH4Fx9P6gf8b9pSzBSD/qx/qHWmrWp6T2R&#10;5mTk2Kf14/X9efzz7kyC6Nzb6fT/AF/8fe0w3Xumz23TC1v9f/ivtSpPD1/2Oq1oep1KLoSSfS/H&#10;9OV59yaIqGUkkMCCpBYaSpJ1AryCPqP9b21MSFoBUedaGoOCCD5HgfketHuBU+fWGrTWSCWHp9LK&#10;zK0cijUkqMv0ZTZl/wARyCOPZfvlD8X9k/JfZlTiMzRUlNummo6sYjPy07yFiGL0uJrtI0fbSzSs&#10;xZRrie8yA66kyZJfde+81zN93bmbSC+4cu3ssX123GRVBGnRJdwV7xeRQoVjY1SVD4Eh0rbIkF+9&#10;Xsjsfu3tKya/o94tF/xS7CgkCus20+KvbO4ViMvG36keQUZxwu7NxbPzUO6NtSrS5KlgrY5KSUZP&#10;+D5unEpkosJVrTMaemTy1DslQIy8LMZSkkclW3vTr+XnwQ3j03vHI4rPYWqoDCXqoY0UOrwBwsE0&#10;VTBeKRGsSrRuVP1DEC/v6B+S+eeQvdPlS3529ttxj3XbbmtGClJomUkNFcRFvEgmWgLRSIGXUCC0&#10;bRyS80t92TfeUN1m5Z5rtGtbyEg0dGMcqEVEkEoOiWKtQJFJBNVYRyAoLEOre2cH2ZiWngjlxGco&#10;WSDNbfr5KUZDHVTLqBK00kiSQyD1QzxO8ci8o7Dn3WfuvrKLG+QypNUabKwlLCeMnhUZQACLi9x/&#10;jz7OpLe2lFQvD06JPqTH3R9o+X+H7ehX9ly3Dt6CmaeQvKipq9Pijpy1ubB2BJ/xsP8AYeyqXTAn&#10;gKCo9K4x/P8An0ebfuEsiAIpB+eevew3OPSWRYyJFTX5FhjteYcammYj6Djnj/W9+jYA9majz6EB&#10;uXjXUKEkUqfL7P8AUeve3ITrjY5ZEBnnkX7WJtOmNGnGhtNuT6CdR+l+L349rQrpJ44OkU4/b6fP&#10;pJ4bXbAEhVHcfWg/1f5eve4tNBPDkKRJHJMsy1WQYBh4mjTyxRLz9WBAI/xH9Df03YVGokvw1Uz+&#10;wD8un2lilgdlGVBVAfOvmf8AJw697Ot8Ue3c91LuzCbmxMkjxUUX22TomdVp8tiKz/Js7iavUp/a&#10;q6aSWB7C4DApZlUh7btxmtZEnsxq0ngfMHDKaeRFQfkegfzJt0W52klo9AWoQfRlOpSK1yCAR8wO&#10;k9urbOL3hgqzAZeISUtS9HVQyhY2nx+UxVdHlcLmKIyhlWooqyCCrpnKnTLGjWNre7EO9tnUrii3&#10;ZthZsnsfdlHFnNvVskEf3a4/Ifopa3xBkE9O14KlQRZ0J5vf2f7g8UkRvGDRqxxUitKDh5YrQ8cj&#10;oFbBPKtbS9KxzwnSwzQ0A7hXNGrUcMfOvUXaOZqsljzR5c0ke5cO643cdNRGX7WLKRQrI89Gs4En&#10;29QjJU0pcajE66vUCBXhuTFrHWSmCwb1KEX6Dj+0LH2lDxtb/p/DUfb/AKv9Q6kB5AYNBAoTx8/8&#10;PSr9o6J6lKiGBqMmUG940e5QXHJv9D+f9791Id2CxgU9f9R/l0gnsDIuqEkj5+v7Ovezz/GTqTIb&#10;v3Vja6qgf7aCSJ2RY3CajLpHrfiwJH+9cfUCTY7a4e8QACjEA1B+3GR6efQa3K/t9mtJNTAO38Xn&#10;g4HDP7fs6YtyZqDA4etyM7hFp6eWQX+pKIW4A5/2w92y7s69w3YuV2/0Dip4TJkseZNySrFC5oaq&#10;rhalw1OhQ2LpeR5In+oYHgj25zXu9u25JsNwQiEgStw0gg0NSaAjiain2dADYxew2FxzXcowAkKx&#10;KKksPxVFKmv4aennXonWX7hpeous+0fkrvxGj2ntDCZDK0t6iaJp9vYVDkNw17eddKxusSiKUAj9&#10;s/VSPdY/cv8ALz7axk2bwGHwsO9MPFl48VUT4t0qKeDLRVixUFDLOljBVGV444oX0OzuFAZioZSv&#10;I++PtwjgtpLiBmDJJF3CRT2poIBJqWWtFJGoGgFSB/tXOG02ri+vpHs3UAlJBR2/iCqaF0496YBG&#10;a9Cx1v8AKzons/bG0d04Pf8AhMZS742TTdi7doNy1tNgMpX7KqcU2b/vJT0mQdPLRR0kclRLVws8&#10;KRo7s4VWIMR8P/5NvyL3/uOir92bEym1dswGDzZnciy4OGKjmnt5qZshDJU1Gk/X7UMypywt6veH&#10;XPH3nvu7+z8KPzJzBbbhcl5FFntbwbjct4fcVYwz+DbuFIUfVy28crhkid5AYxkHsHtB7n84XK2+&#10;2bS1mmkEz3yS28KhgWShdUaQngwgWUqCCQKgHh2D8ldjbXwFfXbWqod85hKOGfHUeHnQ4qoNYQtL&#10;PLnH/YaEXEkv2pmlSK8xi8QLjcT+Nfxq2H8Yeq6XYOzMbTRTSU8VTuTNRRFKrO5WKBlEtRNIzSGO&#10;FWMcEbMVVbsAJJJb8VvfX7wnM33iPcd+b95AtbOACCwsVcvHaWyBExXBmnKCW5lFDLMWFBDFAq59&#10;+2vt5tvtnyzHsVm/1Fw5MlzcsgR7iViSSQOCRj9OJSSwjAMjySM8j07d67u3R2Bnl3Du+rmrMlLH&#10;G6aIpqfG42ACSSmxeNjlIvHGTIVvHyCJgUeoliStP+YWt8NkwSfWlRf6ceh+B/t/cwez0jVQ/L/N&#10;0LLhypYD06Ob8HYEh9KarKByxuSWVWJJ968HUyBu01/7WH+wsJG+vvJncjSycfLori/tiP8AVw6s&#10;8rjaimP9ImP+2X3t1fEfVFtbGhQbCkgIuBccFfx/UfT/AF/eFfuNEjzPU5qa/wCr5dGMHxnrXb+a&#10;Ve0e+ar0IdM0lrqSfRokH0Ps808ikAW+oANwLWKnm3vGDebZ6mvr0I7ZTp6h9H5dBQRkElRInqbi&#10;19N7D6/jj22uADb+wf8Akq/P0/FuPYJkBWrH4h+zpctfz6Ovi3SZY1UtpdQ1yOQWAHH4t/h7wlwb&#10;Afhla3P1vb8+24FYP3eYp05ppk9OmRKimZlAujahYWFwpHPuSpIhDg8kH6nj639nkAXV4RGB5+fV&#10;Ce4r6dBLl2kaTWGbVJf0hiFvGCigD/GwJ5+vvmgf9TW/xH4v/h71O0TNoTy8/P8A1Z6bYqTTruhi&#10;qoIvLISWa8ehj6FY3bUFJv8A2f6/n3zX1G/I/wAPp9OPfogFGOm2wKdN+VeSRijsBpZeY7qDdNXI&#10;JPuQn9fybj/D68e7MgZc+XVCoI6ao6h4ZhpC+pSDqv8A1NvoR/Qe2qvKqp4Gqxv/ALD82/rb3VIG&#10;Z8cOlUAJPSyxWTQKpPLDUD/rgn9Qv/T839sURFw9yCXHHFiDz9D/ALH2eWGpZRH5dPS5FOmnfUa1&#10;GKqJzYMUbgcLpdHJsp/Fr8X9pnsOMHbdUSWu0dj9P6H6e5f5SlYXqqOHHoM3bUrTojeNjX++tF9Q&#10;fu2F+ASACwvx71RP5iX/ABdMj/jM/wD0MPed3twxFso+X+Xoguv7Ovy/y9bE/QP/AB4GI/xgj/61&#10;291rdPRBsmCTx5Pp/sfczSOXGk9BqTLsv2dDdJ+hv9b3YLhaeP7OM8H0oP6/2frY+yVmOunp0mZe&#10;7T0i62RhIbXFyRz+P9b29LBGAPp/ybf6/wCt7fDFhqPTTJnpraRgSL8f7H+nvMI1HvdOvBQOHXAu&#10;x/4175aU/N7/AOutv9tb379n+r8+r8Rw643b/Vcf7H/ivvOkSFR+P9t7oWoSMDquOsbOwJ4v/wAi&#10;/wAT7yiNBbgW/qQCfbZda0Jz9v8Ak68QOuBLm5Fx/hY/j/EH3y0Q/wC+A/4p72raTUHqvXAtIf8A&#10;kf8Axv3jaOEA2Y3AJt/vNvp7XrO8iioGfPz9PXqrEkaKdYR5VbgErf8API/qbe+CKhv+n6fke6yn&#10;wwC5P7emjAQQTXHWUa2+gt/sP+K+wp7KiQYiqPpJELn/AGOkm/t63kMsgzio6VRAavz6VmBLKwB/&#10;LWN/6Hn3Tj3Eirl6wC/Mrn/kLUbexfZ4FevTcDXpX+0tsamMtSlhcmQAAf11gg/7z7kPliULIuTX&#10;UPs49BXdKhB9n+fr3s2mFwkjwQjTxoVvoOT9P6e562y4XwlIz1HV6KzV6xyNa4vYD6n2cPozaurK&#10;UhMdz5EJuL8lwbX+ntbeTHQT6A/4OtWsbOxr0C/cG4o8PtbIymQJ+xIL35A8bH9I+vu7bq3Gigw9&#10;OyoBpjQm4BtZfze3vGT3Du1MkiOx4H/J9vy+XDoV7bGSRq8uHWrl8gtwS7s7OamSQyh8iAoP0F6g&#10;pf6n6gm/H/G0R2vmVBlQsosXJANvzexB/wAf6/8AIseLn+jn0r0N7IYFfl1bR8RdoPR4ekkdCHKQ&#10;rwgtpAHN/ZPq+tjeSRr35P4H+q4tb2VTrpII8/8AV/n+XS+QLSg6s6xlNIsaqeAoH0+nK/kH2ka6&#10;uRVv9LKbf1PF/wAe/RIddPUj8uqDGOlFFCSP8PaNra9nJAYc3uLH/YH/AHx9mcUaGob5daLqCQ35&#10;dOEcQUAkcj6ew8y4nmdgv5Vvrf8AI/r7MYRGgJHE9J3KEVHTjEQP9uP94+lvaabFTyfU2H+BIBv/&#10;AK49qYrgQ1JFSemxq4gdSPKv9f8AevfQxLhgGtwV+gJJ+hsePbkl6CtB+LH7cdbqaddiQH/efyLc&#10;f4+3OPEhgLi39bnn/bAe09RwHXglesZmt/j/AKw9uEGLRePTfgcfX/XJt70ark8Or+EQKnh1jaUn&#10;6f7z/wAQPc5sMAv1B1/1sLW/2H+PtH9SHNB+H/V69Xjo2D5dcfIw+nH+39xZccyH03/1/qP94Hva&#10;ONWo8OntIPXMSmxBv/vfvNS42XyAtfg8W/xHN+Pb73UZWnXmppoOuDOCP97v/h7W+Nx8jc2P4v8A&#10;j63+ntFNIuAvnn+XVYyqig4nqBLOq3P5HAH9fawpqHQt7X4vyPaYtTp4ADj02STAm1/8LD3lkXSC&#10;eOBc25P+tf8Ar70M1Hr1VkBGOuveWmdS1jY/T8f7G309szBgoI6baKRaddMLqRz9Px9faip2AWw/&#10;wNiPxa/+HtGEQyZrn060oeuem6fXoN7WFhfm5HA+vt4jRWjX8G31Fr/kf8j9tMe8jp0ADpvYlbEf&#10;4g+2itHHAHqvz+f6e23j1DJ4dbCF3AHTnRvYFbm3+PNvaYmhYk+m4H9B+bezJVIQV6VxoY6g+fTk&#10;jAfng/7Ee+CUrMtgrc/U/wBP94911d1GoOqCdvE0tSlT1yLgfTn/AHj3nShYcEf65PI/2HHunjAP&#10;rXNOmZJdbY8uuLSCxH0/2PvO9NZCDxwLWI9veKSwr59NP5DrCJFJIB/Nv8Lj2xVLBbi/Jv8AX/jX&#10;/E+1lvmSh4dMAA8es+m6g25HHHH59tM0qm3I4+oAPH+39rSCCR1r4SepEa2UcWvz/wAT74x1llFm&#10;PP5Bt/h9Pe6OeAB/1fb16oPXTQqTflf6gD/Y++Ek87NdCw+h+psbn/jftfbAGIhwK46cHDPXRjjF&#10;r/1P5/oD7zxmskAve3+x49ulU9Ot46juYE+hIJ/1rH/ifbpS0s7lS3+3+p/P19ltwVjY08+m2HmO&#10;sTTRgX9PFvpe5/F+Tb2+pRS21EWN7WP0/wBh/X2hNxHG2g+letxoGOk9RGlElyD6Qbe3SCFlC3As&#10;D+bk3PtOX8Q6PX9vT4hFeocsirdlLFrD6W08+3FqRXs304/1It9fx7ciYwrpFPXJ6rq04A6gtOXJ&#10;JJ44Fv6fX+vvpIkDaQFABP4PP+tce2n4VY5P8ulGkUyeuXkaymxbj6fk/wCv9fclYEIP0N+D9PoP&#10;px7Z0BhQn9n+o9bVRXUD1jad0P6WB+vqvx+L8W9h/vra9Nk8fOvjRiyOLab86b/T/fW9opYSGI6N&#10;LWdUpXh0qsHlGayOT/S5/H45P/FfdUvdOwhjq2qlSIges/o55ZrH2W90bmvQjjYMtR/qx0t1IYAj&#10;6EX9lHrKMxOy2+nHP+v7WpLnj1ViVanXftlqI1Clvzcf0tY/j2ugYlwD15DVqde9s9QhN/oPoRb6&#10;W9mI/i6dNKV9Ove4LBm4A4H14P197oAa9NaO4mvHr3vgyWBI/H1B+v197Boc9VIINOPXvcNhzf8A&#10;Itx/rG/tUGBFOkrgsDXr3vwIJYi/PPNrC3HHujAgZ6SlWGTTr3vs2tz70oqe05/l1oAEcc9e9tDi&#10;6/48c+zFiEevVLpAJKjr3uC6MSSOf8PofalStMdJSABTr3uK8bn6X/4Lbn6/Xn24rAcetcOve8X2&#10;8jf2SD+AQf8AiAfbgkUceq6WbI4de95VpJDa6ix/IH+P9PbZmUefVVgIPHr3tv8AsT95ax/4u1v7&#10;P1/gN7e1Pjjwf+bf/WXpnwj43+3/AOsXXvf/17QCacyh7EEAlW5Hr1A20jn/AB9303MdsFWhzQ5/&#10;Dn/LQdGssN4qCQLUV8sn8+qoofvj97TzyFaeUxEQNGkuoKjLG6TOCpAAYMAQQbc+/a5ZgE8hFuVU&#10;W4IPHJtx9D7aZIres0aaieJyK+v+UfkPzeWRJUDXVvXjxJDefEeXy+VD1KgSmpZR95AfCUCa7Ekw&#10;mPUToRm51E2AP+2942hqIifWCQDqXVcMR6uLfnjj3ZLu2uj4Xhla8CR8qfPhX/UOn4hK4rDbqp4V&#10;1cB69OMUlEsQqFKMrOFhmhZ4aimieUR2l1cBCxVWv9Qbfn3hUTm+jSxOohWQFk08EAn6n88Ef7x7&#10;3KlpD3SkmhUE09eHn8/5fM9PqSIGjdi+nDGn8WRj5Agfz6fRk6WthSitPjVjQxK9PlHSjyTq7S+a&#10;SNDaJEPpXUj/AEFivFuMT1XiVW0WDXt+lgAD/Z/33+9+9zQ2TTMBqqR6etP9X8vTqkW1KsQdacc9&#10;SK0Y2mqVraZahZUhjErLUpPDPNbUAszHVqa3APH+xt7zI1gJJOS5F2Ukm49KnSP9Ye0TWa6/pYeC&#10;H8qE14+fHhjpfEvh1ZTimPtp/sdTKnN1M6VNQszRPJj6iKCinWnR1WKG1QWkf1A/Vhcf63vOq6ZN&#10;blSz3ummxtcNzb8/T2bNIVtRaRfCpr/hHpjieH7Ok31DyqYxTWAa+lOGD0DU4FbLJVeKrgEUX28N&#10;UlW08azFCFIjk4b/AFXI5t/T3JAElgo0XJLAtawFh6dX0/1v9t7LJXMQrJkcBTPHyNP9Xr0jKSM2&#10;icig9M/PrqnhkgWSV6tap4YRG8jUyxgy6S7yzxRHSxuradP+seb+8wligWR/WQwMR9IPpNmIF+SO&#10;B7TPFNeNHEwFQQ4z5ioHyrn/AFcejARwQSxuTUHOM4oR1lFNO1TeGWIARs8oTUkjSXJLDxsFVgA3&#10;B9Vr8WPuFJPFMYwgeyMVUFAQObkX+n1/p7NYLa4tTJJMRrcDz+VB/L8uHSJpI4Em+mr4kp8xQft+&#10;zrK1LLHA0d4TTSRGaeZZqmGSRZQZBZBZybGxvwefx7kaoliazOCSy3MY4uukggfjgc+yySCZrhXw&#10;QKHB/wBXzx05DLJCAJxivln/AFefXOllqJXenlpYGDQq5C1bnXJFMs0cgMpADG8gt9f9594WM81N&#10;pQxOo8g+mksQxYJpP5/p7VxLbxXxknDAdtDSo4Lmvy9f59KiBJrkmxGBUE/IcSPLh1KU0WPqo1k+&#10;7pquWGGaWFqtDJTLJGsRqFZDfxyW0aVFz9Bz7i/aS+J31IPwVY6SPwbW4v7Vm7gF6EBBB4Uz+39n&#10;V0AdB4TKy+VDU/s/1V6cxm4Hp6WJqLIxzQs6LURRrL5CPXEZfMNWj/G/194I4zHJcgXPpGl+Sfpz&#10;7XX0kciDJoBU48v9X+brRhcqQPQ9cqatqKmhaNJG0CV5G+6pHRVOj7hCirwvqNif9iffNY1Wbyo8&#10;gmUelQOODa5I/wBh7QXLzzW/0sqg27cTXP7D86+f5efTM1La08WSMSMpxnz4V6d8flKOnx1jFT/e&#10;tOGDyKyxmR0LTlXJ+gI449yR4JbqXkIjVnJdALE/uMRa9+Tb2Szi+tn8QKB4lFwfLCL9naAT6HHS&#10;OBLiaYTXSBCxFQDWgwB/KnTni/EIE/ZpC0csYBp6qQfcNGRrpqgNcxqJLlfFw4NzyT7izMJCqqyk&#10;KWZQ6AMn5ufZlYwNEhlYjU1ATXB406dknaKbwQDpbFesklb9u9TF9hk6SGZYbGlq6iWCWQR6DFok&#10;UEXP0/r77EYZVdyCQ9ja2q30uov/AE4Pt8S0YpH3UBIB8jx4/b6etfLq0sfhyLbN3xvwBxoH4j9t&#10;akfb69MtRUvSyyU6RyY6mnipxUzPFNLFIJG1LT1kdr6lILDn+g/x98ZaaJRqElySGCqy6WfVcBgP&#10;9f8Ar7Sw7jc+OYtFABknyHqP9VOn7SzsYJvEC1oD3fw44j16WVIqVOPgqDC+vU1OstTjqn7pY0po&#10;6eUwOPTGOLqGP0+nvzKZQDp0XUiVb8WJtyLfQj+ntpJ1gaQSEuK1THnQHj6g+vy6Loixd7WUmVlk&#10;DxlhpFagih9QfL14dZ6ekSI0EdJW0Qqk+2eGrYqjQmmBQrTRs1/IGAtf6tz7hO6IwgGgG9hyBqB+&#10;o1H2tgt3dPq3Wo8q8R8wP9Wfz6fltHaYTXCAn1r8PzHr0qnmrJoPuYqzJFVQy1j0iNPG1Qp8cbzm&#10;HVqUcllH1+g98pKWzIYwqFx+8TIAEsdQFgeeLfT3SXcQAxlqwQUQ04gg1r6d1fyz0pREk13BfW1N&#10;IJFKoVz+w1p8uuG2ZjV0ssVRL90v37PHTGjHkqSiLTiaIygG+kE6Wtp4HPvhKskDCOn5JLCYsPTw&#10;bqw08WNzz7cto1vYWe8xpA0CvrxxxHAf6uKZrRJaSXvCP4KZ4/FX9g6kS5GkSqFXWK0cJlQUr04c&#10;SsFVYGhkmkOpm18eMAgD6fU+8q08zFHkKlG0uza1ayg/n68/09svewQRG3jVtQ7BUU7jw/KvE+XS&#10;2K4hmt3WI/BVTUUP5fL59YRPRVVTVywSUySRJK7xpqiLRBmEgCGxBFjqF7++E5LAoNBS/B8YDFfz&#10;9fz/AE/2Ptm3tY5G1Ph34jyqP9X548+k6KWOMeeenTG5ioxssM8b5Bf4esioFyby/bPMTZjEp1eN&#10;7Xv/AGbc8HnDIJRHw4dXAJQqTYKOAbD6/wC+/wAfforGwecrKtGB4nFSPPj6j/Vw6Lok2+4kb6qL&#10;SWNA7YrXAP8Aq9OlPS7nygeOSOOWCOGKWJ5aapR3KVt1lDoSdSWJLG/094iztHIniMauFJ1EWYj6&#10;lR9eePatoCsilCDpP+bB/Z1sbZaTXCOjhhDXh5aqcf2dRqSooI6qlravISZGpjjqodFLTzLLHEbN&#10;EZ5CNB0knTZv6+8S6kVdAMUnJRyF0/8ABTe31/x9vSFJi3j1IAzTOPP1r0asLeaUpIahT9o/wH/A&#10;eHDqbrQVLFZ6fJ0bzR/cUZqZ4qwOzXhrFC8a0/qv0I+n9ZE5mlKvIVQBQFDhhY/VgxN724sfaG3t&#10;rMI62xqa93DgeGAF+f8AscShgj2+CMwI4LsxqBQ09K0RKedOP5efqXIyY8xU4hqZvLO7JWUVUJkl&#10;SO8SzUiynVCHFmkQcknn6C+F2kKjSFYAKfTYMBq9QBB4P9D7dFnZyRN4gFQDQ/MjB+wcemI7CGa4&#10;aO4jFAaayf5/lx6n0GWrcdk4h99XUSz1zCaOcSzU8kawN4yaaRCJY7mzIzerkfn3AliIkFiFYgtp&#10;ZgXY6P0x3/tcC59uWxRodCV0D0FV/wBsfIelcYPp1q2lhZHhR6opoABhs+Z8gPL16Xn8cPiqZ62O&#10;GtbX9tHUiCoolp4zV/t1NYtPcPCqyOSg5H0/N/fFFmjAZnLPcsRINOj/AAsPyPbT+BN+myigHaRQ&#10;g8c46SzTW8IZbe3Ckg5+dOI9eniWrp5KlxQK9FSlIqarFLqWWrDsY7j7rlUdT6WXkX+l/eHxRyam&#10;EsnnLeRgicBrGxJ/p9effpTKES3YL4Qrpq2c0rinnQH8urfUTQxpaeEHgNaVNCDiuPnjpR0+VlpJ&#10;HqhSCnpljjoZKiskRxLSx8Qxxm+ryrc61IFrjn3gPkuvqdbzaWd7+q449IsT6v6D3oQRpCwXOK0G&#10;aZ4fL59al2+2ajcUGSFzpHp8qdPyZGGWqZGShlZcS9VDEoRXSOG4NV9yWaMExBWAJufpa/0gSKfK&#10;40lTJJZhJCVtf/afp/sR73GWSNitGApQjz4+fy6VSpElrWxPiADBXI+yvqPPpcwVFNUUmJ89RqFL&#10;ip2ApMxE5PKaCJh62aQXLQtcWFx7zR00qNPIKZJAjlxZzqZSSDqBuefdNwlSSKKISaWYBTUYBHGv&#10;7OPp0it7qeFEEtxoWQ6SPMH0p8uHUagzFI0tPFLla+kQozPKsMEkMS/qpvsfCI1AtYunrJt+feSS&#10;IB0PgjX9t7lZW8hZba7luFN+eP6+0sZRQ0TMWK6a/wAPdX9vD8vz6cuEWDWsszSVK4/BmtNQHH5e&#10;lPn1wp8nUyUDSLXzkVGRcQx1GOp3Wnp4+IFp0hF54wjaGVwLaVI+p9xpQnkVnDSnRqUlybXFgGJ5&#10;P4PvYEwfw4yqg1BK+f5eXy6YhsZo5GW2Kw6ia6eDeeB5A+Xpw6VNBWL/AAWbTUvRNHWwQeCooI42&#10;vEdUrwaCI1s8k4LLza173t75y01o4WSZWDF5PCwFyBYBbj6EG/1/2596tpIi8iSJlaVc/OuR/sdJ&#10;itskri5hBZafqE0px8v2dRv7wVr1VQs1PU0t4YsfHUY+oe8ciykytNT6bSIUMVmFgOQEQk3w6JlE&#10;LOD4nIukcg9APJYajc3/AKWt7uJ7ecmKOnbgn7MVHStYtougI7cgS/xmvxAZI+3p1cRU0uWkST/c&#10;jHAJIZMljiBWBkDLRVHghCxaP0q+sObcm/vmkciF5YVaO50sXVZC639QNj9LWt/r+6/UeOhsZiXQ&#10;+dOFKjj/AKuHVbkrMFs9yPjxplafhP8As+vy6j1c1BGMdV1U9HJVQKKqno8ZV1GPWmnqYo/t5Y1q&#10;UYFwRMGUEXFj/T23TtK0s0qBfIdKA2ZHYuw9RK2+hBsfaizkgtD4TDtXFDkUGAP2f5OtRm2lZYXU&#10;aDxDZUD0Py/n0tIqCKsw+IpKmqqUWYTZaRYZ6eaOHwQF5lhSoRkby+ZXlQoS3JABHsZMPj6arwtI&#10;00c1QCnJWokCjxW59BAvcnke1y3cUl4xhKR/CPhOTn/Bn9vSLddn5cW/W+mtbWUfCvaagkCtQfWg&#10;612/kp2r2t1h3Vu7E4HKnDrJXVNZHDLisTUOsOQjAkilNbDM7RPGqMsUhZQPoByPc6PbuG0axTyr&#10;JpWziuyQkXjVwTNpF/7Vhzz/AFv7TTi6N1qaV3UE9pesfpheNBxUeVAfKnWxZ8vd8VxtltIrVwI+&#10;J8v2Gh+zoN4/mp8hFoPsYs3s6KFimuQdV9aJUygOJdc1Z/CNcjAgaGZrqPSvA9tNXtvF1cj+Ja6C&#10;UEMs8Fc2tTa17TB1P/IQPs5jsp4rZJVuTF8lUiv+r8+i242nYPBhttzsIhG1QoVaAAnhnj+XQkbN&#10;+fPeO0QyZfE9X73x8ySRyY3d2z4zHUIx1uPNtyWhkiAJBHidR/hf36HYlBNHHNJka6oLAqVrKfGz&#10;hD9CNSQox+n9f8fbL71uNrM9qzF1FCasRqGCDkEA1ofOhx0quPankbdIVMVqbdKCvhySBjTgaFig&#10;zxFKUrTyPXDKfzYe1cJkchjcR1T1xtt6aokWjq9p5rsfEyarlhIKWty9ZThQsjJ/mySpIFjyJUWx&#10;MNAi6I4WjHLRtSxOrSX/AFlWHB/1vZzt/PW4WCmGKOtaGpbgB6Y6C+4ewXLF8Dru7oMMIwcVQfw/&#10;MdITM/zXfkhmK+aoaalpp2kZPLDksjFMYClvC06Nqdf6iTg/n2+0WJpqDU0MNMqNHJdY6ZgxDRlQ&#10;pIdfp/gR/wAR7Mz7kXwYEW8bNwOpjQ1wSaCtck+eaVqKggXcvuk8obkVeTdL1XUq1axNlWDcGiIz&#10;SlSSRWtajpJVX8yHvTLB6TItjKyKRHp/FV1mWYQJoKtLCIZ1sy8soFuQPoPZHu3fkh2Nidx53ZWG&#10;mxGGpcHmJIY8pSY+SbL1tIaaNoqWtfISz0umNmZ08NJG3NnklFgMeN/95vci45h3B03Z0tme4tlt&#10;44bdEUR3EqBvGEJvQykEKy3YiNNS2sLZ6kzlT7qXsvsMNvfybYL260pIJbiaZsuiav0o2jgANK0M&#10;T8aYHW9p8A/5XPxG7U+I/wAdO7e1tnbn7I3n3L1D1L2/mxuLsHdFNhsPlt27Pot0VeEweJ2jLiIJ&#10;cYZahm+1yyVsoBMb1Mq+ys7k3vuHdlUazcmayeXmDyvElZVO9PTNO+uUUtEtoYVvwFhjVbAccC0V&#10;3M93ud424bjKbi5YANPKWkmdQKKrSvqkbT/E7MzUySSScgNr2Tatgsk23Y7WC0tkJIWFBGua8VC8&#10;c5o3HzPV0fWnTvWPS+3RtPqbr/afXW2/uHq5MNs7A43b9DPXOuiXIVkeORPPNIANckpZr25sPaX+&#10;4X62Wx/ofp/rj20XUqU8/n0aD06EoU8gKnngfg/X/X99CdGJJsLEj6Hn8f7H2yZRGo9cfZ0tQrpA&#10;bI6zeBjwTYHm/wBSPz9PeE1Maki1yPp/jf8AHujya10nAPHp8r+nQefWdICp1Akm3HHH+x9xpKkC&#10;4IsL/UX459uRhRTQcgYr9nSOWMEAjj8+uXiJve5uTewP9b2v79FUoT9eOfr9f9hqt7pczMF0HifT&#10;/Y6okVR3cevLAAbgHj8H+v8AsfYadk1CDGVIsCQknF/9p/P+39+s808q/wCr/V/qHSpR246fcYpD&#10;X/3319lL64VZOwKYgWvWoLfXkSA+ze7YfT/l0ZWX9uOnmf8AzMn/AARv9697ZXwpgK7YxQCtzFEf&#10;0m3AU/X/AG/vFX3GZfGkaoxX/N/q/PowlIacEda5H8y6djuKeM6rGQkEfQ6RK5B/2H/Ee7MG/wCA&#10;f+tGV/5CKDjj3iJzbiRvnn+Z6EFipqv29F7+JasZYV0m8dXJq5X+0UIAsfaOMYeYixK2+v8Ah+L/&#10;AOv7iy5co1Rx6FCHTHXq3nEAGhs/C6FvaxNtCgH/AIr7e6SEalH4vz9eSBa3+2v780rMlW4/6v8A&#10;L1Rj5DpLV+hZWWMnT9TcWux44v8A4e3CRF0n6X+qkW+v+wtf/be6KSXoP9X+HprUeB6bAxVCzEm1&#10;jxbi9h+OP9j7ZpojrIOkA3I/w5NuLe1iNQdWxTqTDKoHPAPrB/xNrCw954InFtI5FvrcXH1Njb/b&#10;+2JHXNfn1ckHB6zySF9KryAF5PA55P8At/b1TDkeTgWt+f03HsvmY6SI89Vb+j1z8KLpaY6bxkem&#10;zG2okfn+p59hb3R0X1337tSbafYGLjrgqN/Cc1FHHHmMHI5TyS46VgRZ9I8kLlkewuAwV0lb2T99&#10;vcP2C5uXmvkO4CRtpFzZSlntLyNQwENyi0NO4hZoWjmi1FopFNQY89xPbflj3L2M7PzFD3LqaGdK&#10;Ca3lYU8SGQg08tSsCjgAOrAAdO2Pylbhauly2Lraml3BRVE8oyVHGY1mWrqVkrC8AqIvPC4uftqp&#10;GUMAwKyaZF1Q/nr/AC5ewOkq6syeOwcu4dlyzyx4ncWLpJWo6qEyNPTw1MOqVqWoCKxend2tpZkZ&#10;09R78ewn3n/b/wC8Lsi3nL85s96hQNebbPJruY3ZizyRPRDd2yE6fqUjTSvhieOKV1VuZvub7Sc1&#10;e1266d8kElhcM3gXkaERSEEKiTEKBDcsulhE5OoalheVYmYHe6r7sxe8FTCZ2SDE7liPihSeWCGD&#10;OxpGW+9xyCR9LEKxlpmYvGQbF49Mj0P7/wCtslRSTO9NNE6FkbVExeMoBqhLgWBX62v7nq6s5J31&#10;N2nIo1VNRxFDQmn2HoAxFoXCUoAAc4NDwNCa0PqR0PgN+RyDyCPz7L5LtkUbSpJHL4yxMjTLZdWo&#10;H1ngAcfT2WvbywOHcUWlK/7PS6e8uKBhT9v29e9xYsS81YJ/EKhZJfHRwotqelpgbWs4BIc+ohRy&#10;fb+p3RVjr5kkeZ86/LpO98I7TwtWkgEsfN28/wBgwPl173Imxd66pCItRVKiKX+g87ksUA/2kkMW&#10;/oAPdZWWcpGKVXjTOf8AY6pb32q2j1dqVJ+dPU/4Kde9rvE6MHRU9NE5ErS+Qt+nT6h40KqLHkf0&#10;96fRapSX4hnHTWsXdwJmwBn9nXvdzHxk3ttKs6M/0cdgyQRZPI5iaq2LNXyXQVfhUV2LAksfHUMI&#10;zEfoJUAv6j7Nl5li26yjg3ckRSvqTFQBQA6uFK/y0jyPUd8z2O9XXMltuOyk6I10zaRUhNRKt/tT&#10;qHzB+Q6DrPYDMQ7wxe7sJUD7ZcVUYfcmJsFORg861GJyUMh/3bRk1CMn9uOZv7UaAglv7qDGS5Wo&#10;koTHRNIwLQBWKq3DaW1WN7c2PP8AXkEBbBJBdguhDD1OMdDOx3SR4dNymsnzOOl7DMHUX+tv1D6H&#10;/H2kNu9RY6XJwrIJp5lbS0rxBUiUubiMsPp9CB7W2dvDMTGvaa/5OrvO0inw1Cr9ua/6qdZJJFjU&#10;sfwOP8fdlGylw3Q/Xkm6KkRJnK//AHH7WorRGoqsi6qGrZY3u3gp1OrVYBm0rexPtTvHNcXJm0hC&#10;lJ5hWIMM5Bq9OPbWn+29Oo8urOfmvfV2K3IECUaZyCQq8NA/4Y1aEeS6jxp0BO6qObsvcNLteBpx&#10;t7HuKrdFTDJNBGaYORBi4ZorXlqHUXs3ojVm4fR7EX4sNXDdUm66iaWo3DWVwywr5XaWolrDI0+u&#10;5KlrWZiPx7ijliS4vt9h3C57i8gY0FaZrT508+jjnSK2uYbPlcKkdo7rHpTAVQcj5Y4fb0Dfzghx&#10;ifHXsfC1cNP/AHek2Hn8PkcdIEipJcXkMW2KekJKSBVYSLEtx+fY9fHzN7xrdqb1p93ZSn3Dna/5&#10;CdbZHNZVMdJRQZCePtTDZvL1tNTLLUCOGOSGVoYzNKsEaJF5SqC+ZXtfudxb7PPuO7SpbWlpZ3Lq&#10;00kSCPxY1iMkmooY0WMJl6L5KSFPTHvhyPbWl/t+28tRTXLRRzJHEtJpjS2kRQqKgkY6XoAupiT8&#10;JoSKwflzsDrrb2/+qYdg4qm2Xtzan8u35PbQ2RhhWzphcDQzdG5DbG1cKKiv0hJfFNHFE03jee8k&#10;jBpGJ97PkU4nHlUOodnlZJI3ikjaZjOY5I5ACrLqsQfoeDyD7+JF4TCRCaHSFUEEMraQE1Kykqym&#10;h0sDQjI67yIKxIxFKqtP2Af6qgHodBIZkmqH1LI89RUTQNFLTy033VQ9SkFRS1IWSKUK4MkUihgT&#10;yB7nPIoo2uf91OPp/W7f8R7Ptshc3C/b0jmU6z0X/sOthFv1+pxay/6oaBf/AGPuj7+YUf8AcNlV&#10;/Oic/n8hj/xI95yez4NUI9Kf4B0V3ClidPR6fhDYoD+Sqt/sGUFf9696+XUMertEMOSciW/P9qU2&#10;N/8AX95MbpiyYcKgjonizPQ9WY5A2oKg/wBIHP8AyYfe238UCF2vjb8D7OEfn/jmbD/be8N+flPj&#10;uB616NYAWFPOp61wvm3IH3vWnj01Ei2H1skyi9vZ3JW0oGBBFgD/AKy35I940b0NUhVsf7PQktxU&#10;UPTX0ddKFAnLeRARYWKqykk/7b201NQJFIP6+SOPweOT7BosiklRw6XRoUOOHR2sbkf2EZiQQumw&#10;B5sAPrz/AI39+ilLEA82sbAG4sRYe0zwaMr1tx6dPhrFmWVWJAMbleAWuPovBtb3NMui+k2Un8Lx&#10;/vI9+RSV9aDpOEJOemB0DSEcrqYkEAfTm3194hOzMNR/xH5AP4sLe3ClPh6uYwBjrkYwEIv/AFJ4&#10;4Fh9R/j/AK/ty1XAt+Bcf4gm9j79AKMT69J9Nek7l4y6KBwwIH+H1J/4j3yR1JFj9ebW/JFvZgis&#10;ta9b0MOPSOqdN1tfiS3IH+oK/wDFPcKsFomBPIABt/iwb/evbgViwI8/81OnI+PU7EVEccjIWAeM&#10;Am/09Tah/vB9pyKQ+e1jyRcW+liCR/vB9m9pZZDHyP8Aq/w9PSZTr27M2n8OqVD+rwMLcAiwJ+v0&#10;/wB4/p/h7TfYThtuVa39QicsP+DAHj3LXKcLR3asOHl/g6Dt2MnolWOrEqN9UgveQ1iE25B088Em&#10;/wBCPr71R/5idxlq8tawkf8AN/yoH+9e86/bhQtmgHp/l/2eiW80LBReP+r/AD9bFnx/YtsHFk/8&#10;c1H+uQn+Huszp5nXKAKOQ9uf8T+OPcvXUWqOvQVeMEk/Z0OT/oN/p+fdhOEaY0kZVTxGi/T68An/&#10;AA9h1wqyAHHTcymlPTPSTqgNbf65/wB5PPt5vN9D+Lc6bX/PtYkpUkeR6SDVWox03tFEbHgEc/qt&#10;+b+8yiQc3/335+g90diRQf4OnM0I64ARfn/ob3lvIx/JP/Bfr7oqhcjy6YEC1q3HrGfHyP8Ab2P/&#10;ABPvnpm/1J/5J/417szlsE9PKkY8+uA8Q+l/9uPfWmW/6W/5JNvdcU49eIXh5dctUf8Avj/xv3yK&#10;Skchv9gLH/iPe438NqjrWlVyh64t4mH/ABsf8V94fFJf9DX/AOCn/e/ZkJPEGsvx6tk5r1gui+mw&#10;Nv8Aav68+88dPITcccHmx5/wAt7Zkl8Ne0jrWRg9cdcZvfgf71z/AI+ww7IgkGKqbf8AHFh9Pr6T&#10;ce37WeRjqPT8cfbrbz6U2EMesWt/W/P1vcH3Tt3DG38YrCwsS7kf7CQ/X2L7N3cAeQ6anBZTT16V&#10;fvH1TjDW1sSAarzCwte3Ki/se8uOquEbBqB/PoM7mh0U86dePAJ/p7sQ2tst3hgPhP6V/sGxuB7y&#10;D2dQ9mAPLqO71Csv29JPLZqCjLh5ACtybsB9P8P8PZ4ejtkGGrppGi5V4zfT+Qw/p7a3ybwYSrcK&#10;Gn7Ot2hyVPn1X98re04cdtjJRRVSK328qsPIFNjGwNuefyPdnmFpzj8HcALphUj8XK3+v+9e8Vue&#10;ryJrkhz5n5+n/F9C7b4tC19ePWvdtOabena8sseqYfxNdRLhx6lKWFjYfX/beyXdw7kVKyWPyi58&#10;hIDcfq/2HuK5U8RSy5p/gHQpt8LUdbKHxv2icdtuhDwhNMMA/SdWrxi/qv8An6+yr1We1SvZgPU2&#10;occ8/n2g+mU5k8+H+odLhUKAejiQ0mlFAH0ABBP9PbfJW/cWu1/p/T8/Tke3UiwfD4D/AFcOtigG&#10;r06zrGIzz9T/AK5/w9xniEjCx/1z+B+PbkTaSSf9VOkZILEjPXJjYX94nxqS83uR+bfj+lre6tdO&#10;pKgY63pbrtZLD6j/ABH/ABr3jbHKotxx9PTc/wCw490WeVq0/wAPXhEzcP8AD1kEn0/3m3/Ee4Mm&#10;NdzwikEg/pu3+xP9fbwnZKM1OnxEAKnj1yDj+pH++/w9yo8VIV4DC3+8/wC8H3oXYJ7/AMumCpBN&#10;euLSAcAj/G/vr+GThlOhrar82Fx+PezcqVYfl1dSApHXvKv9f969yJIpEQXFgDz/AI/0tb2lVvIe&#10;fXl7RnroEFr882t7bpCnkW/JXm39f9ifdgTwHDqmpjX0PWX24wyqhFxx+Df/AB/ofbZ9OvKw6xst&#10;7n/eP+N+1XjKqPgWH0/I4NgfbTAgdWNeI6bqiIk3vwb/AO8+32StQLwB6h9SfrYf0F/6+9rVsenT&#10;4kqAD5dN4prEXJPP+H+8n20T1gIa9iQeF54/xJ9uqCTRf29WBDcOpiw/S/04/wBh7yU1Q7EEA2Fr&#10;f1+n+t7QyqNZPn1Q9c2jAW1/6f7H2+QVbDhvyR+Pz7ZppOpPLrw9R1DlhDCzfni/+9+36lrFANiC&#10;SBfj/Xtx71IzyYI4f7HVi4GD01TUekmx4JuPxe319xaqoVvT9OSL/ngg8j3pQQ1aV/1evVkYq4Ye&#10;XUmCnIW5b62v/wAU94oY0e17HkXP+uefbmutelSyF/PrqYvEQFJAK8AH6kH26xQ06giwF/wP8Pz9&#10;PaWXx2cEUIHz6osYMlTwqeoplJU6i2o8/Tg83ufeZ1hVQVP+vfgf7yPbAMiSdw4/PrTxRqpPr14E&#10;uvBItxwD/Tn8n2m8lURoCVAuPqf9Y2P49mkBqaH/AFY6TAgH7OnCmiewLH/Ef631HsNMpXtr9IAI&#10;/H+9ckeza2oKn1PSZuPT7FCLC5/Av/xHtsSeWfi5PP0A/P1/A9vkaTqNOq56ylVTgXv+fcynhlDg&#10;2NvoeOf9sR7eVC5AHH59WAJ6wyOoU8/T2p6GjDD1i1/9h9Vv9PaqRzDF81p/hA6d8umWoqLsdJuD&#10;fn/Afj2p4KKFALi/Nj/hx/T2ninMpoT15SPLpnqZZQLrx9f8f9b3OHgiAt/QfhTxbj/H2zPbam1D&#10;iOtkA56jxTysCrX5P+w4/wBj77FZGB6bMPp9bfj+ntI9sNdJMH/Z62lQ1KU6kCOQjjV/jcD6298h&#10;WAkDTa/5vf8A3i3vwgCHUDw+XTpNOsbROV5ufpxf/jfud52IGkf7EXv9f6e60BND0nGknHWAxWuS&#10;eB+L8/6/vH+4WFhxz+CW+n9PbLrRSSOrfLrKBH/qlP8AsQP9499anF7qTybfji/HAHutI2pU9PqW&#10;YY670/6g8f4E/X3xqC08LqVvdSpH5+nH1+vPurRIh0Hz4dPRyuvafXrJBIUlWS59JW/PPH149lA7&#10;s2auQpKqVYrnS7KdJbn1fU+ye7g0mvn8v9X8uhFZzcOhHx1QJoV5BNh/vXurXeuFlx1dOhjZQHYG&#10;4t/gPqPbMNBSvRo2mlR04+wuqASD/hx/T9Jv7Nohpp/q49UHXvbdIBa/5+g9rkPl06oJOkde9xyo&#10;W1z9Rce94zTqhqakeXXveKQCxI+vFj/sefdgKnPWgNWD1723SFfx+bf7e/Nvbsfaany6Ttgn5de9&#10;x5CRYgX+v/Ef19uaQ2D8ukUhBPXvcRi7fQ6f8CP+Ne1kYRVoD1pATw697x+N3NwrfT8i3Jtf37Wi&#10;juPTaJpXu697zJR6v1f7b/H8e2DLQ9vVBb1JoOve8ooEtypv/Swt/vXvxkcZ/wAvSlLUA93XvfX2&#10;qRm4W/HIt/vP092WRydI+3pQsEY6974mNV+oX/Yf8i9uRvqz1QrEoqOve2O6fe/j/i86fr+P7v8A&#10;syqvg/8ANv8A6y9IdS+P/wA3P+sXXvf/0LRJfAkaypJFKTpUqEYEn6kudR+mnj2xAJ5mNs6SRY4k&#10;jyxjsHr/AC4dDEiRT9Opoy5x8sZ/b1VLF/EWrZo6iIeJZpJYgk8bIFkTyR+CEMoCM0lz9T9LW9w2&#10;n8krvoRWsLBQyrqACi2o3uSL+18VqtvbLb6iwBOTSpqSc0AB40GOAp165VjGGk4+f5f6v9Went6G&#10;Q+KqinlSCRQZolaKWRIUTVJIyC+ldJX+0fqTf8e8XmllkCkL+g8i9wfpe3+x9rWsreJPEFQQRwp/&#10;hp16DRBD4nWCIwUVHO0FRLLFJU6TT1CmSmZCxnKNLxe2gGwIPH+v7yRvolKyBgLEAj6cj1Hn2W3s&#10;TSp/iuXJFa/Kn+TpmDxlDyRBSkhqa8cYxQ/Lz6dsfBBLjVnnlplpYXLw6YokqSjllggeo+pRnDXv&#10;+LWNveR6dg0cilwOCoYAAxngsL/n8e0aboArwOBUA5Fa6qinr5V/1Y6aV5bqdpLI1iUEPXjqqDjh&#10;5V4/t6m0NB9/FNqipp1mqFjcR1IIWVEb9uVVtZQxjbUPoRb829+kWGOVG88KFmTVDJYHiwBseQT9&#10;R9ffrSe8uYBEIHZRqo6qc1JPHNQK0PClKdacpQprcfZGzD/eg1KeuMcM9ZqikMdNk55ZamokSlla&#10;kngyDTpGiw+KWKWKAAC6Bf6Akkte/ueqw62I1swVrC6WBP6bsV+nu7w3vgjuQCoz3cPl3cek0Nox&#10;jULMtfXNfs49BG2XQGGNofDFM6hS5K6mV7SK0X4/Nj/vfvGUkRbglZdQ8qkKdQ4UDi34t+faq3aO&#10;QlDRoxWhzx4n18/l0vjtRZuXkbXUUr5cOsFdUUslXC8qz+KajYUrQTyRQweRmCkBW5Ysz8m/+A+v&#10;vgiNI4QpqKR2vYi30tbn+nv0pgij1VpVq+XoRTh/L/Dw69aRxo7iIlixr3UIArSgoBj9vTqtVVQJ&#10;NUQ1AVatkBjEnMixyM7vKsWnUdRHqa/+P1N88MHr06EGn63LahxcD/H2nu7iF4VOo958qfZ58KdO&#10;Tw+KvhNQH1H7f8vTZNX19M1XMwnlSNJGjZo4TRsWlLuz+MqU9RPFufx/jylMTaU9fFmOjSFGniwu&#10;L35HtmG2vLUmWMh1OBqJPGnpQeX7K9KIovCQQyfEOstFlI6+Fnr4qalrmBN4Y5dRTSShvOdIQjlv&#10;qb25A94PB4wrwtKATqIYFrn6+sLa3+A/p7Vx3KzSNDdqAaU7fn6Vr8uq3A8RGhkHa4K4+YpTrNV1&#10;DSRszDHzxreOMzOkaRRQHS320i2c3sS7FyFYsR9LDI8hWEeRo09ZI1xFdX4NiT9fZf4aC8BtYnkI&#10;9CP54OOmrS1WzQrGKdPFBSTVayxyVPg1UqrI8VZJMIQXUq6BT6gPyPr+b+24GMvrDq3rXlRpuBy1&#10;v8R9P9f2ZytcGFtaaWp8LVqMY9OPH7OnFmmNDQaa5OeA4+f29KOlovFNT46WWWOnKSu9dFVLPTB5&#10;ihR6gM3EVnuRa4Xi5tf300bmTVHpZT+SS5/qR6Lc/wCHu8U9u1r4c5KsPTA/mDw/1cR1Wcw3CeCx&#10;IB9P2+deuC3pkTypNpfyqtO0cMFyw8QfXOSACDqEliAPqPcmKMUzoJ9YMsbsoQi2pWIQcg2HHIPs&#10;rvJ23C1kNvT9BlHA/CQCSeGe7H5db+otzObReKgCp45A/wA/U2nQS1tEaZompqiZGqVndIKhnVhF&#10;IsaRtaSxUhZEtf62F/fgoWSRm4R0IQBGvrsTxb/ff717YEh8BBBXVGatU4p/L+df8vSlkqFUAEVz&#10;69OtSTWwiKqSkkqqhoI6af8AiFMVjpVqkhdamViERBc3AUN/tXvAKacfXxmFLzFzqDWSzk6jxf6/&#10;j2aRXu2SMDqbxW7QMUq3aAcV9PP/ADdMXtqJIxJCTqCEDhxNRnhXjjI8um3KVlWkDRRwVUcjpBRh&#10;IbTUrRyxuEISNrBWDXRr302JN7n3j8MMhRg8aNGxYawD9ASQB6f9jz7o8s8RaNIfE1Ch01BHz/F/&#10;g6at1uhB4UgFfPj/AJT080eWyENPOcnlMvBTz04EaNbxTNLLHAVkdX9IT6pf6/T3kqQ8ulISpdiA&#10;Wjayc/n6m/8AQ8/W/tnb40sw8k6NpQE6XNSKVP8ACvrXhwIr6nYQRZmAYD4fkf8APXPXFcrSzvBL&#10;XVGiIxwQ/eJiXFTK2hISJLFgtrEBweQL8E8YRQAamkZy6kaSNDck25JA+n+Ht6XeVfT4ajQeIpTG&#10;OFD/AKvTpX4TuBJJ8PlT/L05U8uQgiho6RaKETxTMEqzWQMzqrSrA8SMS0kgAK3IH+v+MLU7STAS&#10;OAFCnVpuoVuLH/Yf4+3VvbcRN4K66ggA8a54U8ycDGMcekN1FrkopK8OH2fn05QS1GMxsRSF6Np6&#10;+WOQGuippGelYyQVDq5Y6Y3J/So1Acg35yyQRtDIqvHINBQlToYEkjn1Hi3tFCZo7tJHRo9Vaqx7&#10;TSnDtX/Cen1s6oocnH+o1xnpxGeYpGkxeompK6jq6KtpqSCuKoVDqVAJBYSWBvGLj8H6+8NLRNHT&#10;jS2rSp8Z8l7oPorN/X+h49vblfIb0HwgMUanAN6gV/P9nl0VMrruxkWNvACkOfLVTiMcAPt6yz7i&#10;TKT1K1mSkpnnyUTvTy4doKp7KZKiphWFQApNwytcED+p95I4muFUn6OHVruATYrpPIv9eT7YFxGB&#10;rlrgimmg+2vGvl/hz5KZ4FliPhBypplSAceuDx+zrJm2MwmaGkp2jk8DR1k2uikaBQfMlTDG0UsQ&#10;bjXGGYmwuR+fCGRCkckU4AICTG3jPqvrm9JNhfm1uP6H2491C8bzQyI5oSYyO7h8KEMAGNKLUNmh&#10;oQOq+Pb+HS5jLAD4TxH+lpTPpXz6jJJBJNE6PS0YmeGCWSiqJIBAQ+hJaOCZ/wByIE3kOoaRclvz&#10;7jzgCRdMsMwvZdKmy/QEC54v+b+3LIyeE8k0TRE0JBzUZ+Xl+flT5sQx/TpMaBSdJIWtQM0rUmp4&#10;+Q4dP0iQNBHRQPWOtNTTQ1E6V4glmkVWlWaUrqEhHOhQfyf6++T0/ljYaLP5ALIwAsCORqvf/H3U&#10;3QjBf8IFfX1+Y4/8X05ZrGyLIhJDeZ6w4usahy+PX+JSVEM1HoVq6lkE/wBxILfbT/bCMRWvaMsS&#10;W/BB99H9uLxyrUymylANBVRa/quuq39OefZZqkuJQ6vHApqDWtW8v4qY88YJ6o20J9SLm2WhPxn1&#10;9P2Z6XdLSUy1NRV46CkyBpmd6mWGdqTTPIuoLTwm6GWQqbmwFkHBvf3FjkvIbqqM5AQaCQCALqQR&#10;9P8AH2bz2bQwLobWtOPqM1/1eVell0R4LIQO1SD6nHn1HerWv8rMKzyUpnmqInrKdJVeU6qaohk1&#10;EF1YW8ap6voOTf3FnZHc6EBk0kaw4ARgb3Tgf776e1dqsscBWOgjHxL/ABg8NX2UNOHHPSfbbZEs&#10;ZI1VFNe3B1PWtc1pjFMDienGiEkSwy5rJ1QSeuhkpPuMdUztCgDxyqYSzDQwKlmIsSo449wf3I5W&#10;aRpjIQ412vr1CwuQDb/XPvyPEyx+AgShrp9Pl/nz59OfRz3EMSqgGkjWCDUCufTyz0I9RR0+QxlT&#10;TR1GLqaB3ogAshiliWmfVNMqSNGXe3OhTY/QD8e8ocOuj7aBgoVNVnLg6TpLEEXH1/1vZRd2cS3S&#10;3E0rKSSaAinEYpQn08/P8utSW2h9DuFU1ycn/a5x86/y6UWJrMhFi6qGjra6olqB51RxHEjRKQuq&#10;F2MkKPYm1wLi9voSIRAMhjmkBIJugOmSNhISqXb9P9Af949mEpuIYFktoG0kA6j8LDB1HHA8eNem&#10;mkigmSOA0U4NPxYyT6149PFH9lUrNJDVwxt5pY0XwuUd1pFjqXiSNj5XUgmS6G5udZ+vuZ4okIdw&#10;ZNRAQyvdm5OpHCED03+nsuMsly4WMeEBWoXhXHCuo/mekMou2lcWqrDEPwxghftyWJJ+3qAlRWQU&#10;VdTipjeoSmV2aCjMMdFHDCVhq6aZ0c/uaLuAePV/UWbpKqXyNoAWPWeW5PJIMYNuADcAA+zG5t4X&#10;i/WUYAGoHOPP7TSpNPyHV/3fZxg3VwtWZR9lcGv2niT/AIOlBt3ExU8ELLW1E2RmV6mShp42ho2G&#10;kT/cCJZVvdSG8ji5PJP495IEcMWcK63A9cdrJzYRq3+9ke095DFPCqQEJJ5eWqlPi88eVPX59P3X&#10;0V8ERSsRx6508K8f9nrm2Wio5ZFdaySJP35ko6tpnp5pGHlkaWnZ0UMqn0IxHp5AtzikjaRzJHGg&#10;jiCq1pBGSg4Op2A9Q+ot/tvae2kTb5RBcEmSXI9KnJpxx/k88dJ4pFgvArtU6jT0PH7cdKmSrTI4&#10;VY0rqsRj7qW81E2RijmQf5EFpYWGqGVrJMW/SwP6foIzxt5V0+TVAoK/pl0s4uePrYc/Q+zHXHGN&#10;E6gK3nTJp+fz6euLJQTcSrqUnIPAj5+fXCjrfPiZpoamlJydU8M9IzT4iARU76I9EliCzgAhTGQC&#10;Dcrf3xqUTR5Gj1vGhdWSOxL/AEZPXcct+Le0pV45BHaAMtakNSmnyzjgKevWop9VIGopHwoNKp4f&#10;4QSQWFB516UG16+SeWanr8lPjYsjUJjTqyckslK0UgtUGnpSrMiRjhw1rX/A95oVWZIPGtUjoBJK&#10;WtdA3GoILcEf1/w90luGRfCmjjUtw0tT7a1qKDHVHljVyJ44lAP4ZQCftJB4fl59QMhTz47K5usk&#10;ytFlMfKTjaSJsdPMlQ1MBLHA1aoaQzfVdQ4BVr2v7bqkgRyolQE1PYLJGx1Kvp0u45A+pH/GverX&#10;xlkV2FAvEjPrw9f9npOEXukkV0DZRk0tgnBAodWD8q8ccOhKooIqmooqmTBvXuMejxCkytPSCmqq&#10;lo6gTU9JJZPIiBEkYsLgWvyPYr7QqnXCKLRrwgd0d2hUm5DHV/Uf0/p/sfaq6nsg8TuzMRWiaQpb&#10;h8JpwGK4PEZzTpy72ia4eDwmecVJPjRhQtNNAunTUHzrWhApSprRT83uscrme/s89PHM9PP6oZql&#10;YzXwwwqUeGraFyCC4PjP55A+lg+rWIi6mYSMLKoTVpkb+0bEE/Tkc+0VzvdoJhEQYwTU1+JR+EYp&#10;50Bx9g6vLy7ul27R25WJ6liQDRRWo05qPQ1rg/n0BmI+Ku8c2rmjpPNRLB5Fqmkpo1SFV0mWRnZf&#10;yrWuR+ByeD15WI8i0zoGHJbjn8WW3sV7TcxXdEaQH0+Y+f8Aq/b0Ht62q7jVYr64UhM1zUU/OlPy&#10;6BXeGxYdm5Gox0uZhrKuBpIJI6cpKE1+iVHkBKjTa5H5B+vt8xwvSLcEhXYn8/q5Bb2S732btIFo&#10;Kgf6h/q4dDbYJlm2uJlNaVBPrTFR/wAX0UjsCD7fcFUukQSTinkjjZgCB4nkkUN/hx/sPcsox4Ve&#10;L/05/wBj7LVdVarno4I8h0ihcWkYkk8kq6sL/wCw/P8AsffekqtigACEMQDf/U8f8iPug0PJUMa1&#10;qBUU9f8AVnrYUnHWUN6vItku6KHIJbVIhLXKm39fqR/t+PdSvf8AjZI+4N92sActC4AH0WTF08if&#10;7GxF/eMs8yi+uvEOWubpvza6mY/zJp8vXoX28I+jtw1f7KL/AI4vX1x/5WGUjrP5a/wOlW58fxL6&#10;EomYg+p8d1rjse7H/G8Rv/vHsFzR3NiGBubkX/4ofbod0AcUp/q+zrckbJT06Pv9wjXH15/BF+D/&#10;AI++X2N/pq/25/4p7Ya4KnNDX/V69UVGb4adcxOn59P+uRz7zJjv6g8/n/kQ9p3n15NMdKoy2mh8&#10;v8nXRqY1/wBUf9YD/ivvkcWGN/of9cfj/C3vX1GKdP8Aidun/J/s9dfdp/ST/eP+K++D4sEgNpsf&#10;6jk2+hvb3QNSrgmo6bB1An065CtT+jf69h/xX30MUtmC6fpf6D6/69vemkLGrE9a/Z1396nHB5/w&#10;+n+vz7CLsukZcbUn86JD/gfTf2YWjhafLp7gKdKDGPqP+2/4r7K51VAX7BpQOSa1D/XkyDj/AFv6&#10;+1985+mJ9Ael9oP1A3TvU8U8x/5tv/0L722vhtCYtp45gqgrBAwP4vZP6f1v/vPvEjn1i92yk4Nf&#10;8v8Agp0uPdL1rf8A8yeZXz1WDyVmABvb6hxYn/EG3uxmUhabSoBA55v9dIuP9b3iVzbqeRi2Mf5T&#10;noTWC8Cegu+I8KRLTsBqMk7OS34/yeGTSAPxf2klQ+RwLWJ4uDcC34PuN7k9wJ6EXlTq0zHuDSHS&#10;bEqCAb2sE/H+vbm/49vlLECrMb2uRx+BYDi/5PvZYghVpX59NsxrQdJGs9Ukpcta/On8L9OL/wBT&#10;7cGh1xEKLNZbcX/I+tvbfiFJgWpTPTRNG+3qBZGQpG8jNxYMysBY3I9Nj7hfZ3JLi5/BFvp/T1D2&#10;49xQ9uP9Xy6trp1IiF0F7kj08WA4H+PuVBSEg3+tzY/m3+JP+H++/qnluApovn14sFz1nWMkF5Cw&#10;Ci/BsR+NRJ/HuWtOFGq1ubf1HHIFz/X/AF/bOpiada8TNOsMlShXngK2kE2/SPULkn68/wBffOME&#10;H9N/zcqSR/rH3WZFC1z/AKvy68c9cYa15Jf1xg2J4J5H+p/V9PcLObcxG68RX4LceOo8vhcnTNR1&#10;uNr6WnnpqiJ2DEkSoWDi3oZWBU+pdLhWBzypzDvHKm+22/8ALdxLZX1pIssU8MkkcsbrXSVZGWgq&#10;anHdQKxKFlJbuu1bXvW3zbTvFulza3CsksUi60dGGVZTgjgfWoBBqB007lmkFD5UnaB4mJgaFIA8&#10;E7SxzJUwTyI0iSo0SmJ1f0H1gBwrChH50fyotlnH57f/AE+0lPSpR1tbkdoV8haaNUtO74OerYmd&#10;VW4Wmlf7hQAC0xYsOy33Y/vyf1wubTlH3ohjg3C5eOKHcrWKNLeR5GCj69Y1SK3dic3cMaWjHEiW&#10;6BpFwJ91/uxT7NFLzJ7dFri3iDPJYudc8UaitLWSmqZFpXwZC8zAN4TSvpiI39M/LzKRZ5dmb1em&#10;yuIp3kpIdz1kqYfNRvTEmaaqxFQ0heC1go8zVCAAMJiS/vV27c6dXa9dU0tTjJYPFK6zK1KzIJE9&#10;J0eRFuAABcr9QffTt4n8ZrCYK5U8ADp+RIJrUih9CCD1iVAlxdEFCCD8OCDTh3Cpo1ammMEYqD1Y&#10;9RVtNkKWCto5o6imqYkmhmikSWOSORQyujxkggg8EH2VfI4mqoTLFSwrKgbQJ3jIkiTTbTG402/1&#10;9J9llwksbeFHgkUx5D5dIpoT4v6xII8hwP7anqV7jYnbsolkmmja/wCX0K3NgSNRFze4vck/4+0s&#10;e2SxoJGAWmMefnU/PPHrcsjsBGgpTr3tXbf2lJuLcFFSUyfvGeBYo4k8wWTWPEGAH5NvfpIWe7jM&#10;gxqFfSnn1d7sWkRMn5/sPz/Lr3t07c3jU4jesOGxtUr0OyIY8NTyQOYw9ZBMJqypiZLcmViwve1v&#10;9e8Tc9b19df/AEkTUWMYUcDQnjWvp8ujflUyQbcbp/jugT8vD4AevEMePXh/W1r8/wDI/Z2ut+1I&#10;O19kpmKmoi/vXt9EXcFLK48mWomPipcuqvz5NR0VX51FTf1MQv5U3G6CrYyOW+mOgmvxV9fn6Up0&#10;RbhZT7XeCrtJCRpDVHxjjwHA+XUdY1jbQqARsPQFACxlRylh9Bblfx+P6exL2Lu3b4z+OgqJCgao&#10;UNFeN0EakmwLi4F/9f3J9pfy/UnwKHR61z9uR/k6SXkd01o9wpHaBQZ/nn/N1HrqeSSmnSNrSPE6&#10;h+QQzLYHj+ntBdg9uVPYfaWgkQY3ENBg8fjwWWKGigLU/ILizyOBK5F7HgE29xXzLc71zBv7XV0G&#10;YRGqhshV4aBj4c1p6jj0ect7INo2g3ESs7nU7saFmLEZJAFacAKY+fWDC4imwlCKSnWxaWWpqZPq&#10;01TUP5JpGP554H+AHu1f4rM0dHi9y42XFVFNjMvTYgxtVszTOZDHlTSlC154VZE0OABrCtza8nch&#10;2dvtLrPeyAXM7DwoyCQScEClDWnDI6DknKl1vt8Tc+LDGA03iaNaBl+CM8PiIJwa9p/Krr+Z1uvF&#10;VXUW/up6qkzNTVbv6y3bW1FViYoWgw60tC74Cq3JJIVaLHT1MM3kliJltA5RSFcrep8MsVhaLL9h&#10;RxpQV9fFlK3JYfJEUlbkKLE5zKVObrKODIGPzRQmXIiCOKKUIIaeJLEKb8wf71Q7t+4eTZhdXC20&#10;8m5JcwGaXwjcD6SaKQwa/BaRBJMqyyRvIVYd2Os0PuR7XFtt9zRY3cAeSP8Ad8sM8luFmEUyXELI&#10;Jj3GNhaRPoPBy7GpIpUb/L/7Zyvagos1uPbNbgc9QfH7474DNUOVpDB5979XNnOq9/zQw1YNRTjI&#10;R4TBVta1PJD5aiad2BbSwPy2oORYAEGw5tz9NIJ4H+A98cVIkAdySfXicep4n7TU466CrQr/AKv9&#10;X59WQSRikikp6aKGKMKh8aRiKMGQlnaOKOyJqYliFUAkk2uTfjUSFaKS34jbnn6CNvYu2mJWuFr5&#10;/wCcdJZlOv8A1fLotfYMsqyx+lCutATYmwvrJ+v+H+2/x90ifzCpCcVleABomt9fwp+v+295t+0E&#10;agR5PD/Z6KpcV6sA+DjM8KuwALRiwXgWQALYc/1PugbpuMns9QQP+B1/p9dMrfT/AGPvI/dxpsCe&#10;iWNGEmry6sxyZtjqo/8ATO//AEIfe2p8VUZtq48EBbUsIvaxssZGrn/AC3vDn3Abw53Iya/6v59G&#10;VuxVzTrW5+ZzLL2BWRE2RpZTxYEFp1Y88/j2cqqnRYyqlj6TYngm4/wt/vXvG3d4ZDLqag/1f6vP&#10;oS2wJyepHSEkAoUSxPIIJtcDUgH0A/23thM2oiy39P1B/wAfob/n/Y+w+YG4j16M6inRtaeanSNQ&#10;76RpB4IvyBY8/wCHuTAkiOHFvpYggn8/kj2jlVHTS1eqFgcHpzNQV16NH6DcNe/9DyOBz7c7zMB6&#10;Vta36H/rzfn2mEEPEE/tH+bprsBrnptbISq9isXp4+rfnk8X/wAf6+8IADer6XH097aJ6VXqxOMd&#10;Z/4lAwKm97cm4tYixPP+9e3WNhoUtxxbgj6fj22IZFNFoemNJBx0y1lbTyGzFlAIsbqb8H/ivHvp&#10;CoN1DWANi3P+A+lvZpDFKw76VPp1ZtVKHj0iMrUU8buEclEZnJYgn8j6rx/X3Bq3BB5t9LD8XAHB&#10;v/vPs5gtGwCKj+f+r068BpHSPbOwxtI6uylrr9Rp4FrAE/8AE+2eON9WshAWcD03Ate/Fv8AW9nl&#10;tFEHEa1oPs6pK406B0lN2ZyX+HTOXGp00kanA4VjYXa/4/qP8PaX30Ne3664PFPIbgc3Ed9I/wB9&#10;+fchbEnh3Men1H+Hj/qpw6JLrouOzKtp9802uxtVJb+oDXWwvz9APyefeqb/ADE1/wByeRJ/Eh/6&#10;GX3m/wC3NfpVB9P8vRNeKBHT/V/qx1srfH032Di7fTxIb/1JTm3utLprR/Fjq+nkH+9+5nuUXwh8&#10;+g5KoRsdDnJ+hv8AW92KYIQmhjPpuQgP+to/p7Clz2TEHgOH7empBWoHof8AD0i6vyFzYckkGxA4&#10;P5+vt30wg8m/9fpb25GxdAw/y9IiGGOm1/ICVt9P8QfqL/195k8Lf6mw+nFvfmkCZbz695fPrCUm&#10;Y8X4/ox/4j3IjMPKkjj6WubX549p5rlUUOOtHrj9vO5/tcf4nn/XJ99loQf1m39bj/ifbscniJUc&#10;evdY2hmU20j/AGP1/wB499iWAccH/EhSfezXievZ9f8AD1w8U54Fxf8AAJA99+WL/af+SR7qHQ+f&#10;8/8AY62qM3Drv7eo/of+SvfvJBe5C/8AJK39+MijAJ/af83W9LA6f8/XfgntbT/sb8+5cckLcAKv&#10;+w4P/IXtkyhT3EmvVwlGAcdYnglF+DcW+v19hf2SYv4TVMNJPicni30B/wCKf19mtlMDIqA+ePz/&#10;AOL6VKABo8hw/wAP+XpSbfSRXBYEAn6fW/44901dzIrZqpCj6zOtv9eQk+xtZsUPb0nkGWUdLf2J&#10;/wAatsHL5KMaC1pVv6B9WKsLEj2NtilKSB8UqP8AD8uHRVd25kiwPLqHX1C0lHUVDkBYonckkADS&#10;t7kn3c3srqhjRUzfbkDQhF4hewUH62/2/ufthvV+lBGa0/1f6uPUdblCyznVT/V/qx1Wb3V8kcVt&#10;zJVlJJXwxtG0ikCoThgxW1r/AO39m1662SMa8J8VvUoW6DlrjmwHsp5q3WFIXDnAU8MeX+r7Ok1p&#10;Hragx1T/APJn5C/3oo6ihoKwyvKLMEmJ1KzMoC+q5+v0/wB69jZu7KQYrAOokCOkJU3YAXP+H++/&#10;2P4xR5jnlnvmP4WrT/V/q/zi+zidECnpO/Cnrmpz+6oshUQFy1bBNqZdY0iPUt/z+bHn/jdVvau5&#10;pKvIzMJGb1MBa5B9Vj/xHskNvSPQPPo+jSiUHkOtoHrnBR4vC0sKoqFY4/wfTpTkWPsC3q5ZJC9y&#10;L824sSf639o1UoxRx9nWxKydvQnaFCj8n8/7D6W9vdFUuUH04F1v9f8AeOPbWgBi3rx/Pq2otmvH&#10;rA634/ofbmlWykc2454H+w+nvRRePVfl1hKHkWv7coaxdIJP5/AP5/J9pLiPSarx6dqKCvXDx34t&#10;9Af63/2/vjLWLe4+g/J/J/1v+N+20ABp69WSRVND59cxGQLfS39T/wAU95Yq9LANpvxbhv6fn3to&#10;QX1VNP8AV/q49KO0tQcD1waI8m39Tf8A3n2oKKop5FAIAYjm4FuL/S/+8+2WTS1Ok7gg0HUKZJBz&#10;zb8WPHt3MNKyAhF12Fzbgn20C+rPDrRRtOo8OsGp141Ec/19s9XSxvwLXN/qB/vIt/X24DnrQ6kR&#10;Ssoub/778+2gYnU9+Ob25HH+tx7cLimOP8uvFVp1J+54/wB9f3L/AIOpUcrwP6c/7170sxQmgr02&#10;Rp4dYjUfS5P+H++PvLFSCFbA/pFv+IP097wG8Q+eaf6v8/XgtDWvXFpC/Fv8OPqfcaeXQT6/oef9&#10;b6Wt7sZCw4D8v8vVxSlaY65pGPrzb/G31/w95aNY5mNzc3/PF+P6/wBP6297qVAHr08ppj164zFk&#10;HH0/r/rf63tZ0dBGyqeBxcWA/qfrx7K5WIc9XYeXTdNUFfrckf4n/D25PjogpI+um5vawP8AQWHt&#10;EtzJ4mg8K069poK9YxOCL6TewP4t7aJHSnYgtbngAc8H+nswjQyg06acMfh6zD1AcXvzb6+4LVBd&#10;mI5XU3J5/N/6+1a6FQDFenNYCAeeOuehv6f717mwTEAFW/1x/h/h7qQtaU68GLZ6wSJqH+t+P+R+&#10;5Rq5BzcWH+B+n+PtPJAFelTkV/1Y62vYwYZ64pGjJYqPqR/tj75rPLKAAeD9bXB/Fvr7QyBQ2o+X&#10;SwrrjqePWVY0j5ta/I5t/h7h1GPmmv6SQebj/bg+1Ecgwf8AVw6QOOPXJZ40JGoXv9ByRY8j2nav&#10;bczAnSbDm/Av/X8e18Fypanr0wxUfF1KWuQD6/Tjj/kfvFR4XxN6wPTyRYEg2/1vZgzqy6R1QulO&#10;3j1ilrOLj6H29R0MKWNr/Q/Qf0/1v9v7r9Q6mnCnSYysxI4U6gSTM4I554ueTb+nPtwjhhVNWoq9&#10;+AANP9LkAe7zXUjUSgowqeP2+vS0MdIHy6h2JJ+ptx9efra3vBJUmMcN/h9TYW/r71AD4grx+zrw&#10;ND1mNPrQm3H+vz/vPuP53mtY8W5ve3s0pTp0GuOsIiWMci1jxYC/uZT0UkgJN7E/6x4F/wA39o53&#10;/VAHp/lPW0B8T164tUxoh+nB/H+88+3yHFOFuQbfX/Ej/Xt7RmZSdI48On9GcnqBJXD6/i1+L2H+&#10;3Pt7gx7DT+PTz/Xn88j2n1g5Pr/g6TEUNOHTbPXLyFuT/j9Of9b27DHLcXAsRz9P6X+hHtL9QjAg&#10;cevIFpqz+3qCayZefx/sf97v789FAicheB+QG5/wFvbR8Rm7adWLkGg6yR1znhi3JuAGI+vAvz7Y&#10;qlYor2tcHgC305/oL+1hR5aMfTq5lUinp0500jN/WxsfV9b/AF4v7CretBDkaKeIRqSVf/X4B4vY&#10;8e00kR8Puz0utZwGBB6XOImZCgLfgf7xxf3WD3Ts77erqJo47D1lvTYH+luPZTLC8OfL/Of+K6Es&#10;cpeOvSuBuAf6+ya5KmaCSVGvddX+xv8AX2YQPqA/LpTWtG9eu/bEw1Ajj+v+8/j2YRmnTisEo3Xv&#10;cKV7Dm11Fh/j/ifblAcDzNetdudPA8eve4DuLEXuT+f9j7sK1xjplmY4XHXveDSzm4/1ve6kY6TF&#10;CDpJ49e9yhSM3P5/p/h7p9QCOmvDDjr3vz0bAjhPpfnj8/63uyS4xX/V+fV0iUDif5de98PCVNms&#10;OP6Xv7eV4wfP+XTgRF/2f+K69761xp/xWw92Orzx9nWywX0697xNVoBwef8Ajfu6Qvqzw6qX0ZPX&#10;vbfNXqqkXH1P9bi/t5IGL1z0lmuBq7T5de9tE9eBwCR/r3N/9t7MEt6CnRe84+KvXvab++H3n6j/&#10;AMXe/wBD/wA6K1/p9fZh4J8Hh/of/WXpB9R+rX+n/wBY+ve//9G0LyLYJKnqZiTJpU83/S1v6/0t&#10;7cggcgyRd2D+zH+ria06GZHhFvBBZgtaAeVR1UrWllqBNS1UFNTwGBUx4mmhJk0MVmgdz6lVhpb+&#10;hYe5egmMIxj8R4QhBq5Go2/obnn2UNPCkwkz4xI1AjA8hnjwof5Y6Zt7q4ltlEikOK1B8sn/ACU6&#10;yRCclzTpViOmieaKZciSJHDGNlkQt6lvfSv9efbZFoaqX9KrH6gwBU2vbgj88j2ebiZBtrstCznR&#10;T58f2dp6VK6GOr/Fw/kennFxSpAkc8mWk8lO1VPEzRVTR+OnWIzOGOlwpvdQQeb/AEHvjIxjlkKp&#10;pUtdLFgylmUgi/59toiXFvH4mW0gN6Ggoc59P8vSS4huJIRGoBA4gnyqT/g/w9OVDHJ4EiSuebwi&#10;ZtNTTRywPTmKoIiSN7hEJ+rj8/48++cCSyFpHDaQhJe9zruPqPxx7Sbg1vAix2pOqoFKYAocg+Zr&#10;5U8+rizUxqldIBFE8hjiD5+nUyOohiK0s6Ywqanx08MwaIfbzlQkT6yLqZDe4NrgG/vtC7PoWpeN&#10;RdlQxWXjljf/ABP1/wCKe6qyRqjy2qSFjTXqzk0GOOB/qr1qezVGLx5rSv7AB1LytFB9pkZ6VqlD&#10;T06xVUa1bM8LGOxj0xto0heFsTxa4vf3NWHyjVZARYt9BdQRcC/19mMk6WzFGJo2B9p/kOtQQTwa&#10;h+HSfP7OP+foDWqJQ0fiFSVh8xQhiQAysoLxr6rc/wBLf4+/BRIzLodWFhYcaieBq+nHPusjNaIL&#10;hGBB86+Xy48Pz4enRcscb08UgrXBGc1/z4+XWCmnE8SUdTJTPpSeoErU0jaFEkjyiH8Cb0kB/pbj&#10;3yDtCCjo8Z+n6CVv9eAP9b6+2ZYUvmWSBlemTRs0pT/Cej0LWMI4r/q/y9O1MUgHkmmMyyReNPLp&#10;jeRr6n88sgKjWALqP9QD9PeJpZwDEgHH0bRf68kC/wDr88+1i2NjOBNIaMePlwxX+WOt4RccB/xf&#10;+r/D1Gjq5qGraokDPSLKrCnjqoZDNGYgvgvFYj1eq+n/AG/571FolimZS3NhECHvbhT/AEH9T/re&#10;0QRVvPEteIFSTgUrxB4V4YxivVFmiZQxOkV/Fjy6eGFoZcglPWR0E1VTxRfestXTiWa8hspOssLH&#10;SP8AXPvJACgiS5WMX1aSLaXYFiV/rybe7XwjuGa4GZaY+1RRRX0wKnh/h6cuHSSIlDVaf8XTptee&#10;SOGrppFjqoGqGRjVKTI0al1mGo/SMarBCOR75vOzvpjB0oPqSQl24uVI5P49liWcSL4txkseFK/P&#10;9nn6dIy0cUS0rTp9hjENKqB44XcXADR/cskRGqOJrkqguLfQke4LvKH8bEWUgPcXXSeTZR/gfx7V&#10;Ja22gyx1FQaf7P5/4ePWpDE1uJjXFT6nB9Pyx0qYqyOSGGd41aRkUQNBM0Ekc0QCLMJJ9V3YAKfS&#10;RcfQjj3w9TOz6U0odRP0AJb8A29qS0EMSJXuckDFeHrTh/qPTCRQNIskFdTE1qCPLqMkFVU+SINV&#10;yFaSnbTJIrSGBFCAKSWvYH9IYW/1I/HRhBe4KHyAagGItqW51D+tvp7ZknEcfdUaciowTXFPz/1c&#10;enVmjvZQoqAhFCRSpHp+Y/Pp4xFdUSrTwBapPBK6eaOkjqqhII28LLG4+qek6x9frb34xQaXAL6i&#10;vpXUdIK8g8e6pd3khCrGFHm1RUjhSh6VrcxtMbcRBWX8fm3yI6yys1BPR1UlZHVrT1K6onxAjIaQ&#10;hyJJG4Nxwbe8FNNNSuHQuW/wCkH+n4vx7vuFlDfqsMp7Rwr+3+f+rHVFQi5k18GoP5AdKJKnH1UW&#10;TJhxsAqInaYpJNTSRoV8dxaVU0WGp0VSSL359yYalpmLkWv6rMtjqPJ4I/w9l01nbWcSxRk/sJx+&#10;WP8AL9vV4pUWUwsaKowafy67ytFlamWphqDBOFSKOMUWTohA/gURLpeVwx/UDY/429+nc3WRY9QV&#10;9R03sLG/B4t7pbBJleFWWrAgAmhqRjHzqKdWuIxMlF4dSaLHVWLFPHXVeWoFeCnZqo0tNX0rRRxI&#10;rhnVpQVQKVIsnAtf8++GgSeSWwRSLKQ7A2vYjSfz7UkrAiWrLqYEHjiv2/4emI4BAtPDD/nQdN8e&#10;SyH3kbw5GqrIHWcTGpw9I6aE5Uy+LlYbLcWNx7wSMAiKsjM1mK+R11Aly3pP+H0t/tvereN45nZk&#10;ZAxAYgVBBVR+WPspTPDpHcqIZPqYh4LMyq2nOo4AB9ART7PPh0q7HIRpLVrtmQ0mgpFSNUUmjwEk&#10;xzRObMz21BvpY8/n34BR41u3kbVq1JxcgAWP+tf68f19qXEvhzF8ItNP86/zx/g6UpdBEaW4B0r5&#10;gVp9v7OmpZaSSuoaqkjg0z60qP4fk51MKI9j9wmr0hSVfXGNQK2A59zfEwja4j4Rri34tqN/xb+v&#10;sihlgeVUJoCQM/aB/q/l1pd3sHi8VH7aVGOpuYrauOs89GmbqJtayK6FJ6WwgaMPSqzEmctZkaQf&#10;q+vBPtuAMhB0ANGtkcWA0E6mQEf6359iERW0A1Iy54ivp614fP8AwdNPuNrMurWKD7f8oHWGpzeW&#10;eKaGpmy0tLW1SCopp6ZppEyTQvFBkApUr5VJCoVZQD9b3FstjJGItOlfHwokIAFrCwNv9ufaOlnH&#10;OswqTqBJGQc56YF5HFIrxEkORU0xSuepcdVuCiWsqpqyilH3DxBq7HRUeQRSSNM9m4PPqQFj/Tkj&#10;3gaiidCWkIdiLauVNzclmHHFrn3a8vroSobcaovxevl5Ur60+zpQbdI5GurUg6qas8PT/CelBtXc&#10;SwPW0VbR0cOQp0UUzRSLTPERDNEI6ZpmHkDIwRiBwWP9OY7R6WjRijyeRf8AdulXjBGoXB+lvqPa&#10;23vC5eW3FKI1DoOsEg5A8zXI+fzp0iee7lvlmjiTQq0J8M6h/tuFfQ9Z6uliSmkNX/FqbHulP93S&#10;hqarx1LV3LUiVDsCQzNZUdSf68e+EyFNKxpTQlm1XjqFZHCv6b6jc8H6f4+/WzfUlnvDLM6U01Q1&#10;SvH9tB+zpaLn6gmNQrEcTXKV4Y+dP5dOS1dPEv8AklVKmNlo5qKujrKGenlqJPtDqRFp1McRilJe&#10;OS/rAv8AS1+RkSGIh42DsLIwtIoN/QrnkAE/Q/j3eSGW5kDBzpUgvjNBTVQccLwA8+tG2u4VMsdw&#10;WWmceQ409cDhjpsx0bT1bLQ1OJZXWYwRPPLjdakkvU0etlZpFHqnhPofkH6+295VGqNFjhd3XUQh&#10;9en9K3PIPJ5/4p7q6qz65e9E+GuKA8fl5D/Uei+JLhJzdN/jA8tXaV9f2+f2dCriMfkhHTVa1mVr&#10;wtBNGVhySP8AaEH1ytFGbSxIeHj5N7f199eEKspkeNHK2YRSHUwIsAxH5/Fvp7Si6mmkpbRsy1GS&#10;KKAPMHzA48MU6XLuF8sjyIgcN5E0CYpj1pSvSg/Zg/hHkq3SE+aeniytJBI33qeUsEpG+iklSrr+&#10;4AfTzb3iZlN0FgAnBKCUleL2A9qqPG/1EhIYUAAIHH1rj0/n+SVbqaB/Hm8RdRAOhtPrStePqOvU&#10;lMJUhihigrFrchPUV6ySVWMgpp49Qj0SAhmZdMhCC4+l/qPfYaAqAiXiCr5AUKqbem1lvf6e0s0t&#10;ys5eY9+Svmc/PB4faen63Us7GYkMtSh+JqE4J+dOPzr09Q4irWEAVsqzmulhieGvu6xKDNHIVqSU&#10;j1Emyjj8DgD30I4VGmJEXWCb6n1Bgb2c/wBORxfn8/T2keJ55Qbkk6fKmM/8V8/l0nu7e8hYxyM0&#10;moDUunBHl/l6UDZnIUtNLMakyGOojXyeOlINJHEqs9KpexmUg3duBe39r3FQQyyIJ2ZGRnUaUY2Y&#10;MWLXP11c/X2olgubeLVaKNLeVfI4/bSn+o9IJFu4o9GgKlAAK8Bwp+Q6epctPFDk2S9Wy01PP55p&#10;4itVFFSrGF0QagiwkaSoB4/T74tpnNjOwEkjJoZLgaTpJYAnm1rn8+3PpWtlM1uO5RU5HEj/AAce&#10;jLQtkohjBKIK4Ge4eX7OsdNl50mip6rDU/hgoIamLIR1NRExjltPGICUT0B1sqnkfU2v7jtQRgmJ&#10;HfXLIQh8iCP/AF1H+v8Aj2+bl7mNbm8CBYwCcUOBwz1tU1fr6I2Vu6hQh6HOT60Ofn070e7Kqhld&#10;6GOWQLSLDKkVFVVjDzy60kmnhUggj1GQm1+T76UePyxAKlwA0quSr2NrKfzwT7T3EyyATQkkrXSK&#10;Gg4f6vy6ajjjkZnnY4ppUjC8a/5P2dToY3mOPnrEnqI5JdctJUU9KlZBp/eDTRRHSFuEKG3I5PNv&#10;cdoo0unjdG9BWUC5Nh9W1f19vfU3V1btVsoMj/IOlViXfWZJSyqT2gVwCaAetOnWCSGnyNBVialq&#10;qSrlqoHpJpZI1LSsGkEX2+klk1C62+otf8+8c0kAeNQnkYqVP6lQfT6uPqR6rD6f09sW0MyRySSg&#10;AdtM5/F+fV54XRDIFIB9RT/V8+lHRwZatjcxZJqOBql5mUww1FU7JADG8VFO3jjVv2tTr6jxf6e4&#10;tQgBjQIQxQ/vQ6HeIMhexW3Fj/h7ahvNQMbq1K0OPKo6atYd0jjL6OxsjI4Hhivp/m6W+Nx8kaVO&#10;WGZx0kTVEEi4jMS1VHSV1XT1KUzSJU/mR0tqAIAJsDx7Cz5GfKk/FTpCh7Jk2AOy2p9wHCTYypyk&#10;+Bmp1qYZKgVcU9PTVALftWCmP/G4A9w77ky7zbbwbLaLo2aXOnUQoOpUwQQTimv8wft6Ee07beXc&#10;3gKpWGIahTz1fF68Kfz6Gf4dfy++rPmP3v2TUb5zVdtOHZm09ublxWH2jVUeVo5qncEho5RPWZAv&#10;I8cYiXUiEAMdJtx7rc2F/wAKFfjPW5z7Ps3ovszYeuaSKoy226jDbtp0k1DyzNBI9FLoNyf03H6h&#10;e+n2GJuX/ciCBZtv3CO/iWmmOWqUXgorkYFP2U6G8G3wwgeJrA8qjtpTzINRx9OrFexf5GPXea2r&#10;Ph9k9m1GMyDwiJTk8E9JSz3H7kk9Rj6mZlduQWWnI0HQABY+z07G/m4/y2OzzHBQ/Iug2VXytpWm&#10;7Nwec2jEru9lvk6mBqQAm92M9hbk259i3Yud/cXl4qu6bM00Y0gm3Ikr5VoSDjzp5Z6j7mHlaefx&#10;JdpmFTlkqAGPkatTqjD5Af8ACaT5cY6vrsx1XmevOwInMtTHSY/cseDq0VVLfb33NDR+Rm/SAL3J&#10;+vs+ew947I39gn3J13vXafYO1pa2ehpNz7L3BitzYKqqqVY5Z6aPJ4iWaMTIkkbvCxDqGUsouPcn&#10;23Nm381wQ7hah4pCgaWGRGjlhY6gQ6PQgagVDZViME9F2wWG52G3mLcojGRI4HmDSnAjB49ax/zi&#10;+JffvxE7Wp+u+9+ttz9b5+qw/wDEcUubx9dBjNxYhKp6BcrtjJBft6+l1qYzLTOyq6sjaZI3VVqA&#10;P1sfUCLcEAD+pLW9vuzEiNBg/MV/kT0d08/Pok5iCoQyOuklf0sS72uEsLkE3so/r7xsSxABGpjY&#10;XHAv/W30/wCNe30AjFTwUf6qdeFNVW+f+DrkkRjkV7FkQ+Q2OgtZuEQv+ok2Fh/UA2v7q9+SxWPu&#10;zeQjQLGYdqyC3F3l2Zj5ZGP+uWJ94qXELxX16j8frb4+uDdzU/l0N7dF+miKn/Q4/wDji06+sn/J&#10;7rRl/wCV98FqkzvK8Xxx68xztIAHV8Tjf4W8Z/FlMOkEfW3sBTKQSbfgWHP9ffhpoFP+r/V/q4dX&#10;YKRpPVlAp+BYgEE8/wBQfp9PfQmY/wBkf7G49+pH8+m/Di/1AdcvAf8AVD/bH3mWZlA9AN/6X/33&#10;+8+050liAadeDLXSK9cTS3518/n03/4n32aj/adP+35/3v34L6Z/1fl04Fr6/s66+0/2u/8AsLf8&#10;V94zUtfgcC5+n1sOfe6KOPW2XT5ceuQpUt+ok/1H498hUORyLKbi9j7oyBjjy60g1NQDrsU8a8ks&#10;f8ePYNdoSk4+pNudEgH1/KkWsP8AX9mttSgXpQ4NKeXSgxCgfT8W/wBt9PZa+nIfJ2DRsR+mrT+o&#10;P+dHtRubAWp+zpdZCjV+fTxWG1LOR/xyf/oUn3tt/EBTFtPGlBcrBEOR+CEFx7xM57iEl0yvgGv+&#10;XpYRpkqfPrWW/mS5fwbnrZNR1R1KA8GwGp14/wBuefdg4TzU41EqS2my8ixUHj+p/wBj/j7xd5os&#10;mZ2WMVx5+tT/AKv5dCOylCgHoFPi9v6koDStUVEY/cFgGDAJ9tEAPrzY/wCP+929whjFZzyeTwCR&#10;zY35/wBf3Gcu33GuoWtOjn6sUwerM6PtHDLRaHrIgSoI/cUAjj6te1yPoPbtBQWUWvx9OR+Pxb3T&#10;6GUYI6Ze6HDpOZDszFsWKVkBFgBadOdLfX6/09yjTBBe5uOPqeSf8Pbg2yV8aePy6Z8cdJk9o4uM&#10;krVxakIH6/rq4IFm/I9w5Y0YEMQebc8fj8e3F2yaM9oPTiTUPTlB2LRzAv8AcxaPpw1x/r8n/YH/&#10;AGHubBB6QQBzYA8X4Nxbj2m/dZLZBHWjMpPHr1Z2jSwgKauntouNbgG4HAtfg/T6e8/2b8/UXN/9&#10;uP6Ee1CWCgcP5dWFwgFB0lqztei1qpq4BZARaQWtc2+pP+395jTNblSP9chhc8Dge2W24MKDP5U6&#10;oLgdcoe1sfFIH+7hFgwuHtbj/auPeWOlIFvSBx9RYW93t9uKS6tNT03JciuOmXcnb+PlonVKxWN7&#10;gNOqqL8fW/8AxH+PsBe+plj23Xx6VktTyugNrCRbGJv9gxBJ+oHqX1Ae5u9uNqLXKs1VBOluOVIo&#10;w9citBwY9r1QsCnMlFDA0P7f5YJ+VCM0z0HfW2+lyW/qBUlWSZaqnmgZFSTwyxSa0mKudJsb/wBC&#10;AdSFXCsNVj5I1Oy6vetXiN7YlXpK6qqIjuDH00bZSiMwKr93TvpSenMrAztxKqMzqXYeM9evZb3r&#10;3rk/bYdn3xW3LbCEQB30XNtGqCP9GRO2VBGFY2symMyRrFHJb2+pXxh91/u+7LzSX3vlUJt25tqe&#10;RaA2t1IxrqmWgZZSBTxYyqVLGWGYiNkvv68wmSotpUGT2tPDT1MtPDNNgaqprXwFS5BaoWi85lko&#10;3JI0PHqRtN5EMkjy+yV9g/E77ahps7t5oclhcjT/AH9HkKWAvBUQT2dXDBFs9jZ4ms6kEMoINs49&#10;l3Llfm3ahvfKd7HeW+Q2knXGy66pKmWjkGhj4bAPo0yAeE6O3P7mWw33lbeH2Lmu1eyvF/BIKBlJ&#10;I1xsCVkjJBAkQmNmBQMXBUL7Bb7x2VqpsVXQVGFztI2irw+S8MVZEdRQSRqjsssTFW8c8RaNwNSM&#10;RYko+c2DUYZ5sfLTmCRJLadNlujAFiP9tze3+PHvV9OO63ao04rTHAHHr9vRLCsXh/ULUE/Ig/YQ&#10;QM+vpwNDUdLgEMAykEHkEG4I/wAD7VOz8ZQbB2puffh9WQxuOqzjU8as0dVLGYo6jTF6hovqv+Pz&#10;7LLi5istslu1NXRDw+f+bouvpnvbqDa2IIqK/t66bmy/g/Xi4sPx7rHyGdrMlk66plPNTUyzyJfU&#10;dcr3Okkkm305N/6j3jpJbpc3D3S11SEt6fL/ACdS9BtVrBbxonFVA65ezsfA/a+8999/dd7I2ljK&#10;rMVm/NwUGzzio4XalrqTcMyUGRkrCVtHBTUrT1c8z2WKOF5GICE+zb+s+18j2G481cxER2u328tz&#10;LWgOmNaiPTgNLIxVIoq1kkZVWrEAme3cqXXOV7FyvYKDNeOsa6tQCEkfqNpVzSMVdqDCgmoA6TW8&#10;s/j9q7T3FubKVUVFQYDD1+XnqZpUhjjGPp2qYxrkIF2ZVVVP6iQtjexvh7S/k/8AyQ2HvJzsrBTb&#10;4xcM7pj8rt1o8hFIjnVTtV0hVKiBirWKTwR8hrC3sOcl/fB+7VzRtEW43HMEmwMka67Xc4nEqvU+&#10;II5bf6iC4TXqKNHJ8JAKDzOOY/YD3e2O4Nlb7edwhJGia3ljdW7VrUSmKRaHHcp+THyKlsH5x9Qb&#10;nxtKNz1s20s+adWr6CaiytVjUlWATzvS5I06MIgpDD7uKCQAgNGrce158X/5KHcmW3NS5rtuddob&#10;brqyoyEj5fNLlc7SwSO838NpMHRyrMrC4RI8i0dow2ouQvsCe6P34/Y7km1nXlB35l3C2BECQwyw&#10;WwZ/0yWvJ4dDQqGLGS1WcswVFZNRkSQuSvu6c571HbnmS1i2e2joW1aJJmWoysal6MRVaO8RUMSS&#10;wBjkSPZnz066x+Nei61qDuLN1kMy02WqYoY8JipY1ZmOUo3mStEoClo6ZqeNn/1QAJAFdz9kbV+O&#10;380DbPxO64wGA291djdobZojj5ZqPG19XlnzWf8A4zno6OlijjeoqKuklq6t4wHk1pI49LXkD2C5&#10;u5g5w2baOcOa54v3jfolw624YW8SXFJ4IY9RLAQ20sUZ1PI2pWLSOa9Oe4PLsNjtG9bdsl1KI7Yy&#10;RQ+IQ0mqEeE5JCop1yxyP2igD4x0h/7s1Xdnwd7Z3Hma3du4dzbipu28/i6zcEizZn73CT1GDGLo&#10;aeBliWgmbGvHSUyRxrHDLpjRPqb1v5f28KLN9jb1xUUy6k6+wmRWGNQRFB5qGOEyOl+SkiED/XP9&#10;PeO/96Db3e78pbFeJpeKG/Kggiv6lo+kEfPwW/YPXqVvu8Wh2vdLwS98t3axylz5hbiWo+WZRjqs&#10;frrrGLo2obcORjq6d85ne5cFNV1ZmZKuvo+0pMhkDRxyHUsaVDzgMFsRpAPp92syqhIAN7C/4F/9&#10;v742QbVMp1EdZXrclcdCvW9pYk07RrUxk29J5XkEfXyEfX+v9fcKtqIkpZPXwEc/1HMbHk/j2Ldo&#10;2i4Ey9vp/hHSeSWtS3n0Xfe3YtBWVItKNLSR6bWYC7LYHn6fn3SR/MBkjkw+TYkkss99PNxpY3/3&#10;r3mb7UW0kboowAB/k6K2Bkqo6tH+BlYKmkjcckrf/abMFK2N/dDnS8f/ABkwH/pt5/H1kb3kJuwr&#10;YN01GoZiD1aLmW04uq/6h3/3hfe2R8YZRFtWgsQP8ljNvp9VIFyfx7w+53txNdPXjX/V/q+fWoaJ&#10;Kfl1rHfODIzUm+atwFMfmnuVIuCjrIRc/wCH+9f4ezhMRILM6kt+Ab/4H/W/p7gTddreRyyKafZ0&#10;cQ3BpXpAdSdn0+No0jnlhjdfTIusaeGUABr/AF/x/wCI94Vo0vrJW9v8AeBbn2Qja34AHpZ9YOHR&#10;gZu56MBQKhCSqt6JUVbaRawBHJ5vz7cooYl5VlFjyf6i3Njb/e/ad9mdloynpv6rVx6bG7whSQmO&#10;ZDzydQsQfrpN/r/r+3E6dIcSLYg3udJuOLf7f2X/ALjCHQVNR8q9aEwpnqZF3U1a5KMjISbDUEOo&#10;Cx/tf6/ts+5pw/qcDgL/ALfm17e3W2JwOwE56d+o6U9P2bJNF+65VTHqU3BJJP04P5BP/Gvc6NoS&#10;OHXn6fQ/j35dmfFVr1T6kk9JfJ9timeQLLYC99Wnn0XNhq4Hvx0G+qRSo/N/p7ModndKBVIPVvGo&#10;Og7zHcfnWU+WNU0sQwI+uki3qb/Y/wDGx7gVghKj1r+Pqfo35/Hs/strl8x/Lpr6gAmp6C+q7aRZ&#10;WKyEkm/NrfkEXJP+9e4WiJbnyKeSQQQLcXub+10G3OH4f4eqG6Gk56b872sJ6CRFcatJsQwHIQ2B&#10;1Hn+t/aE7AniXb1WgZdQjcfUFSWX/Yf717Hew2DLdq7DH8/8vRZJcVJPSB6y3XVZPfOOQBi5qkva&#10;xQ2kYghgQPpYcD/jeqt/MPAkyeS0sp/fYHS1wCGF7H/Ye8z/AG8jH0qqK10+Yp6f5ekN4xkiPW1Z&#10;8cXkk68xTOLaoY2HPPKarf7z7rI6ijb+LXUH/OAfT/bH3L01DDQceg4ymhPQ/wAn6G/1vdhm36eo&#10;NHH9RdE/s3v6fYPuZF1aPMZPl025FKdJKrZRJcsoFz9SBz/sfagNLPYDn/H08EX9sBgDX0+f+Xpo&#10;rqFPX59Q/LF/q1/29/fhTzKeQf8AYLb/AG/u7yBx/s9JmjVMLx68JI/wy/7D3lFLMwuF+v8Agfbe&#10;tRivW/DY564moiBsSeP8L/7yPfjSTf6j/bg+3EdQaE8fTqnwmleuJqIyLgqQPre3vG9JMQAFPH1s&#10;OPaqIhGZmPHq8bhST1iNTE2kAre/0+n5+gHvkKeawBBNvaaQlmr15318eswnjta9v9t/xX32KaW4&#10;490FSadUFAQf8nXZqIgCdX059yo6ZyeQ30/of+Ke/MrqK46UpIvkeo8lbFaym5/x+n+8ew97FppR&#10;iai4IHhf8W4seeRf2tshVwvmT06oqSOnnETpK/Fh9Ba/5H++49079wQkZucMSf3n/wB4kb+o9j+y&#10;UKgH+rh1V4wuB0rfZz/g9hIK/Iwh1v8A5Sova/p9Bsf959nUN2IWqOFR15oVZGPqD/g6D3tKvkxu&#10;yc5VRGzR0U7D+txEbW/x97E+ztl0a4yA6QLRxm+n/aAfY1suZ/p7VFxmuP8AV6noAbpZ+LNStKV6&#10;0t/mV3hu9OzMrjqGSo0/cTRek6r3qjqv/sLfn2opoqDCxs7MilPULkfVeUv/AE9h7mTmK4vBpj8w&#10;QfkKZp/qz01aWeg0B+zpo6R2VufsqtppMjDVuskkDKdBZWvILLIb/wC+Hsq3cG+PJFPDBKCLEWVr&#10;/wBLc+44kkEvxeX+r/J0IYl8KPSetiv4i9GQbQoaOolpVSR1RiWXS1wDzb/Y+699wvLW1UrNqIY8&#10;cXvZr8sPbT6SBn/V/wAV0sTuX7OrTsciU0KRgfpWx/w45/3n2lWpmj+oNz/QHj/b/wC8e0U0dDqU&#10;dVZenZXVvof969vdFAbAW/C/j8fTj/X9omPWvt6wO1rn8m9vbj9tqYWuBxxz9b/4+/aqAnr2esYc&#10;gW/P+P59uMFAzgKQb6lsB/r/AJ4+vstaQFiV8+rJipPn100un62HtxXCSPa2oA/1/wCKEe6CQDJ4&#10;/Lq6ICSfMdYTVqL/AE4/2/8AtvfN9vsoBGoj8/Qf8R719S2fUdW1tWh66FWDx/Xjm3H+w9+Shlpi&#10;Ctx/wbkD/XsP8fdllE/x+X+XpyiOKHrppFIsD9f99+Pec1EkV+QD9T9P9v7tRaevXvkOsYjDEWv/&#10;ALD/AHvn3F+6YvqBFweR9Byfz72QNNKHrT0AoesviFrX4/1veQ1rJc/4k3/1/wClveliJYaumK46&#10;4+IEG1+OP6Xt/Tn3xfKOVIJH0NuPrcc29qY4kQkp59U64mAG1wT/ALH6f69vbe9fK5sB/X/fcAe3&#10;qLxPDrYND1kWFVH/ABT/AIqfcORaibgAn634t9fdnKLRq5HDpQqkZPWVdK34Fja/P+29vGLpKhCt&#10;1Nri5P0H9efZfNKrAknJqer1x1jndLcEfT/jXtcw1MsSgWGmw+vH0H9fZcyiTKmlOqmhz00tGpJu&#10;L/43/wCKe8zVzuCFFzYj+v0/H09+EDA1JFOqEjh1wEMY/H+8+2Gr88hNgefrYXufpz7UIoX8um/5&#10;dTIzGBzb8f7x7hxU8wuzAkavpb835/HtcqpoFDmn+Tr2ont8uvPKCeL2F+eP949vFN5FUXU8AC9v&#10;oAB9fbEtC463FUSfLrAbWP8AT/be5MjGwB/Nr/6/tIx+L1z0rpU9eUDgfjj3loJtLqCoK34+n9fx&#10;f2zMqyoM56dkkomlc9cZkNja4Nrgj/D8e1XFJEwQlRx9ebcW+ntNGClU6TEilemWdXuebcWuf63P&#10;J9yKsweFmFjcWPH+tf8A4n27bg+LTy4/6v5dIZF7vl1Fj83pDXuCf6fQn/A+0BX1iQyGwF+OBx9B&#10;b+ns8iGCK+vVItLAp5cP2Hp9p6dnQMRf/AcfX/E+2SXKseQALf71+fqPaoLEUKnj/q/1U6dCogoO&#10;piUgUg3tx/rn3FTNPqINvyPoefbz2avGpXOB/g6dwVoOsv2wBaxtckni/wCf639xKrKE83554+n+&#10;3A9uxWaIM9eUBcdclgF+SW/w+nvuhzSK66rAqwv/AE+n+Pt9owy6Dw6tXNT1ino9QJXgn6Anjn6i&#10;/sQcblkkVb6W+ouDxY8i9v8AX9k1zbeEDp4cf9X+r9vV0fQ1fTpiqaNixvcXAH9PoPayo6+JxyOP&#10;8OTcD/H/AG/sqljkqAtNX8ulByDTj0yT0rLe99IP1t/U2HtxFXHYkWt/rkW4va1vd2Dinicf29J2&#10;TSc9NYpWJOn8n8i3uVHU3BN/wb8X4PH09o5Rqei9bjTGnrr7fSvqt9DYDn231MxZiR+Bzf8A17+z&#10;NIyIxXpw9sZU+f8Am65UyrqAN+T/AEt/RfbDUxvNcgk3/wBgfrc8f4+3Bg0/2f8AVTpNjp8idY+C&#10;P9b/AFh+Pafq8O00b6hcG45UmxN+fp7s0p+BePTiSMrUHTrTVyoykmw/oCP9vY+yvdw9ffeUdVII&#10;edDm4j5v+on2UXSPN8xjoRWE+paP0ucdWJURqA1zYW5v/tj7qp7BwUmLrqlHjKEMRYgj6E2Ptm2U&#10;JIFFejlX0U6dPYO1E2j0/wBf95/P19myA1+zp4Nqz1720vMST/j7dofTpiSQVp6de94xYsFvy31/&#10;2H9PehldXWgwYah173MhUKbf7xb+0f8AjXvXHPTiCo1de9z0kiUWJUH68296OeHTjEAV697wzVUY&#10;FxYm1uDfj6+7KrfCuemmm0qUU1697YqrIIPpb+tv9YcW9rI7Qk46QSSonXvbBPkxyAQP9iTf839m&#10;kdq4YHpC904bHXvbbLkyb88f6/8Avj7Ura5qR0kMxPXvbbLWlh+D/vH+PtXHAB0005DZ697hvOz/&#10;AOv/AE/3w9qBEB8h02GcnPXvbPc/dfT/AJef+P8Azp/azQvhcfwf9ZOk/wDov+3/AOsfXvf/0rSg&#10;FdohLcIACGQgLcKAAT+f+KD23H49qjG1qWIpTJx+QHp+X29DaXXHWaPUTwopFaH7Rwx1UHXVEc0V&#10;XIopDIlWTIlTGYpVLSu5lVXcgIw0XH9Twbce+6lREFhjcshDEsxP6WsL2H5H0HtHaRtdyNcXAKuD&#10;w+Y4Vx8v83l1uAu8XjMCGbyPHGPl8vy6f6TICKljlajpjcQJAFjHkQrI0jiI306H1ln1Kx/oR7g3&#10;WJdOoLqYAs6jVb+gIH+x9qSk125LVNASAMCteOa/P7PlmqabXEoLIWqaCh86efHHr/h6UkLlZErI&#10;aVXNPGIxHBI0iNG6F3GhHRXvbSVFiQT76EatMwVgw4OrUPwATcMDz+AQPb9ZYbNTINLGvl8zQ/6j&#10;jyPVfrbiN6TIErwGa/nnPUSWvV0YQxVMcKIqmlm13CSRMzRK1K6XQNIzaW1fhSTzfi+ppSIo3Ktw&#10;BGwQljwNfB4/4n3SMLFb/wCMOqOOJepFPlkZ4ZJIpXHVpIpRL4zHjjHD1+Z6dqJqdo4Hn8tegdHF&#10;OtEtTVRBSWP2ok1HQOdSKBwSRYgEZTDVBrtC8TjT+QX5APqv+Df+n090tZ7AAOkviAnjjTxoaD5E&#10;UOePRhIlUC+v+fqBl6ilamejV6UU4hqyaZ6atpI00l2gMsqPcsRYrdjbi5Jv7nROqjxyD1D+n0/o&#10;Bz7WXtvJL+rbtivnk0z6U/1ft6R3PdSIsVIy1KCo4EHjip6AelrwhSdqby3soFPVSq6u0asGM6td&#10;xqaxRuD9fqB7kwFfK5sAD+g8arhbryfqbj2VX8Y+lRFOQRXjShOcceBrxz9nSJ0ilKRWWCpFQeAz&#10;x4D51yenNauvMrv9pVtqjdnilOmQMsT0/kgEekLGCSDcEludX4PRhkkZmmMrEra5Kmx4toNv6e7t&#10;PbWqgWSopr5BgSPnmlK08s/l0cMjI1PEVh6AGv2nNP5fPrjTZJ6g0Uc9RD9m7yItPOimMVcIdR9w&#10;bE3trsbgf1/HvEkbBPRyAGszg6iNRuD9Paia7jkkKyVVmpULwrQcK1z+3P8AL2nUaevWcY1qaqSo&#10;MVPLH97GzxGWnQxK0XomaeEDXF9LL9R9CePcdkQv5AWQlS/J5/VYCxH0/wBj7egldY/BdVIB01IN&#10;eBzg0qePDpKkXjxukygqjUHH0888enupNSUaO8tUHkhBjpTB4ImaDyySo00pI06gFIXVz+eb5Ujk&#10;lS4jdtZssiWCcHSrEEfQfn2nlmt7SUh5UUJkoQdXkSAa0qfL7fPrURkUCONAEqRwPCufP/Vnrza5&#10;9AhhnV2LxmomZZI4nkVwXe4JNiLjVYAD8j321NqsLny2BVPIqm4/AVhzz7YO6CuvQPD9aGv+GnDr&#10;d2smlViUUBNag8KfI9S6ajmhVlE0ljNUeV1x8ktOAZBy88JunPA5t/h/SG8MkWtDTzGVOWZGUp6r&#10;sv4NyfyPaqK8tLhlljnjSN6ABgSw8jmo860x5/tvE1vbgSzVKny+z0x+3pQiKaTw/eOZgEZEEkUs&#10;DTCGNJLeKwKR+NrB7+q34+vvH6pFdfFJHqazF1sLhuQPoPr7amNrFcB/GEgXgF/kTxx9lPn09G0L&#10;v40Qx/n/AGfZ0pMfDX01LE6RUCh4UCI9Yut1aG/iRWOoMwFgST/re+RISweeHWFsqNG15ONIT08i&#10;4/r+D78xacF/AdohnVUUAGSeHkQfzH2dNWyxW8jUBkIqQpoaE57eGanqFjYWjncYlKynnnqWWqjp&#10;K9RLTT1EusSDzuquVLBgigX+h5ufflUBnd3p0BH5Vwoa51Af63tmSSKUBII3fT/CRWnzwf8AN1VC&#10;ZLgu8ZSgGT1PqVyUMVPSztkTJLKthWSRTyzeQJNTyCIEWZyxFwx/Atce+TKrBUQxuzD1OjMgYfW6&#10;/wBLXH19pqyRzBpg0aHgDQkHHHHnnhQ0p9vTkkRZidQUetOHqenWgk10GSmaOSafGkEUtXi4poVd&#10;0cToSdRfSy3sCObj829xTC0fLLMRdV0xyC4b/HVe/tSl3FPL4aOqeephUEfKhGf9WOmbVPFuvpyC&#10;Vp8YpQ/Z9nn0oRCz0SuuPx9bPOHcQyY7wOkQZTC0zrGNFxcEkWJHFvfM+QMsZmnWMWJjfQ3pJ1Mr&#10;enn8/wC3t7ab6aGtyEjdzWjAHiBQEZ8qD8xXpuW4EY8JsBiVH2k0640rVGZpXpjQRUQVXpbUtVUU&#10;uh5boFiQyKl+bjUpUnkgg+8siek2ay88FV5FwABccfj8X96iupJJhIwBJ+X+yP8AD0YJiJVHpx8+&#10;mGCio8dEcc8FSZYJmmSpp8pMLSBSrmWO2l2UEmwbT/VSPcDTTNHokhTyRoQXZ9JvqJV9X5IFrezc&#10;i+acvFIRG5BK+XwgEU9DTOePn1UpG4IOasG/YBT8sCv7enZMpNQ08U1NU1EklRJOKaeGhSqnk1ky&#10;eGaFA2lWdjq1LcjkEAj33pQRsVZ9drLqcNIOSAVP9D+b/wCw9tkTiZBIOzzp8J4fEPlTFCOiuaeU&#10;VjCVjPx/w0/pfzpkUz13HkVqqiVRDidaVCTyyHH1MMUBEIaR1eD1GS7HgKVU/q+o99RJVsvLO4lU&#10;AKwU86tJAP8AX/D3Wa52y2kJjUBozWoBpjII6cit7VoAtmkfD4gKU9CKk5r61+w9Sqmggrmp9X2V&#10;NDFPUIahMhLTVLQzQNNIlVHI92Q83exIW/B+nvObwogVIyACGvG7Xb8f7D6g+y9DFfSyGdmAJFAN&#10;I+3gPs/1cdTIrqLeb9Q+eoAFeHDSF4/OvDy83GeKppqiAUchjrtBfX/FVjiEI48RjqHIVkIDqdA1&#10;m1vpzFZ3LC6KC450DTZfoNA/w/p9fa+GO3tlCp3aeGo/4aDgfPFOvRWslomiBEdF4B65+01FB86f&#10;7PNqeoy33U75CVI4iqazGlYJahgfLNMXYhJr8xspsxtZffAGQeNQXBY6VBbTz+ACeP8Ab+1Sz2ki&#10;PK6qunNFII/Pz8h5+vDpyJXcvLKkcYFP7Ng1eNa4JHy9c9YavCTiqcB48oDHeaprqBpJwiWY3aBg&#10;w1MxZmjA/wAb8e/Sl0CiSNWKqw8jxeoccXdCASfoLf7z7RWrW0k3i2cjgyEYBFAa+QKkj1zx6aWY&#10;GSls5oDkGlMeXDh/qx0qEpa16SrpqyPHxUtMsRFPQZGokknpNJEoFLUNqKJf1M30F7afr7xU4jlT&#10;UKWnku5/zgf0XP6YueL25ubn/b+3b/6iGRRLO6/NSATw41U144pw49KpIkU67eNQzfEQDU+lc+VT&#10;T7epYmWkqamKjqauKOOjiDxxBJIJXSGSOKfKQ086uxAYhPHGQPp6VAByT0hdhLbwxBtWmBwFYX5v&#10;yTx7rHuMcMfhROZHIoS+ak+tAPL/AD9Va7itwsd5xfA/PArWv+Tpvws9VpqIMjSQ1lSS5p5KzGkT&#10;UQQHxilMqkWc28f9TYMT7xEQgyyKWBjKH1jWjn8CTTY2/wAf9b2kkN27LFKFCyY7ag/lWox9nrx6&#10;0LVyS8Xwn9uK/wCzx6WdEphoaKKHXVSGOoYRgw08lOZJV+5lolNg0hPqZB+ok8fS0aR0njLaKUSW&#10;vLKVkQLY8Hk/j+vu8KzWUzQCWRkY0RQVqw4aa6cg1p1WCBEZpFqaZFflnPSvjo1+4x9d9hkI4qOF&#10;5tGqKsS9iz1CrFJqBAGrwqxYngH8e8F4YlaWSJyoBBkRl0yEH1aFtzbi/Pt54Lm6fwoGUmuVHxJ6&#10;ajUcc0x5dalX6opbkAajUU9R9v28P59OUOSlf7alSrajqH/doYcvQTxQyUkispEcp8piRgfTI6sb&#10;/qbke+o2h0SFWnA/WlkVydf4+g9P9bj3uZLtbpfGp24IpThj1P8Am49Xng8O5FSQxGk/KnmPT+fX&#10;GoijmpYUTG4V5agvTVUtTnJoKeLwqJYmcIvM5JIRI2NgLNpPvoqzjTGI3MYJe4sdT8ix4v8A8V91&#10;uJdMuudmGrhT5ccUPqPy6LpxcR3RlnlektAMinb+X9LqTg3pqSASSwVVKlbU06pLNepielifgzSB&#10;gKcXDkl1/SLG5IIjmlMJUuIpmKK2qKRgYfKoJWaPnj+nPtprn61Wjtz4ZjwdeS9DTtIAArSvA+XT&#10;0sYu4CslRGooSKasedcivriny6WtFl4BpqAuTSkq62ZI4kxdNHRuaY/tz09VKxeVoxxJwqg/Un3g&#10;NGVVZVDAfrNioINzZYr3+o/r7qt5O0ot1ABOMVpjhWtanj0wLe8lmV2JWNfxLwp6vUH0xSnn0pDl&#10;cb4a77xoaiGFli0VdynjlC+aWs8Rj0BeDZWAIBtp9yoSviUyMZI3dm5A5P1Alc2sR9QNPP8Aj7Kb&#10;triSfwE+IEritDQnJH5f7FenbsC3UzRnURmvEH7B6fn1KNFRwyz11NSw0EtHjKNzGksTzQU1REjL&#10;/CKYBnMD/wC7HecsOBZPcYRGo1yosbDyRBYwSDyCCUX6cXufZpG0NpEkVxxbUa1FBSnr5GvScSLu&#10;BW3mBQaWOpMU4fFWvHy4efHqHW5CppqyWngmrITTUU0ktT9sJ4amOouBDVzRlXfV4VsFFxp+oub5&#10;aq5KXpU0poicDVZFUEszKCCfxc/Tnj2ktDFGkpVyS5ZloR5nBFR/LpRt1qbQhrVjKoySaVPzGPz8&#10;+stCk8326TZp1PiM6zVFJeerqbLHHStUKPHDdSdGmPWAjBgT+mMyxt9w6sg0H0Ax+oh3PIS30t+b&#10;8e9R3M0c4ErNpbFGI/lw8/29LvqHlDLdBgDwrTjmlMD8/wDJ0p3pL4/DQpj4vuSvnrJqCtkeGIUt&#10;JHJKs1UZGu5uCylFB5sB+I0dDMg8pQFQuqQ600+K9kLMOb8/Tjkj839v3V9ZMptSqiQGmNQJIOfx&#10;HzGaeXTMUVqK2khQs2CO/VXzp3U4/L1x0/U2XeeYPBlcnHQzELjFnonq5Yap6TzyQUtPIgi8AEaa&#10;GJd/RISukhgQH+ZfWig+GW4ahqP7h6DemHWT7mSFysNVRVwWcM978qot+B+PcR+5yD9/WsYJTWrZ&#10;Fa1/Spxr8+hty3Mm3zusQCqyEEgmpNRprUkYqfLq4j+UUtRL8iu1MuuRpKvG5/pbESU1PjKJ6DH0&#10;lZiN00sFfClMbWYNUD1FRqN9P0PvRn3rl67KZ2uIsIjUSoqQgaSqmwBPNxz/AF/x+hFpF5dsILTb&#10;o2YEkgGp8q/6v2dI95m3SWcRWymj8aVoSeJz+3yp+zrYc9pVaaZCPK/9kki40j0XuSRa35P+8WPs&#10;78WM9qU4jpCNtvoWD3ch4HHkMeeKU8z/AJD173t0f8Jx8pUHoX5Q0S19QtNiu5di5OCkiqJRBTT5&#10;vZdVDU1MUYYeMyx0KRs3qZgqjSPHf2Cd6vbi25ks4EfSJbWXWNKnUEkiKhgVIbSTUVBoakZPQ5SK&#10;2k9uppQKldzbPmqtbxUA88mnnw8q9a5X/CgvrbZW/tvfGpdybG2zurJR1HbVHQVuap4mrqOCrTbd&#10;MaOhnWPzWeeaKdh91TxARMJJQHs2xC2SrjMsYr57AuHiDrM7KT6TG8xkLW0sboAOT9bezSK7uBbt&#10;P2kqf4FUfmEVeNPPyp9nQH8EOP0uHnWvWrrV/GLoSciOfpna8EWQxtJUY3LTjOUMVJO63rIa6lXw&#10;R0Gpq+ILT1k81QxgU2iaT04/vsss6/5RM6NURK2pYoxEGdVWNqeNDJzcmzNf6fS4BNbbfIvDZJlU&#10;kxvWgyCEalCSfxD59J2jBPhuSBXNDn+f2dIzPfDT491mK+4xuycXQVVDTF6R6fJZevn3LFFUeWqy&#10;v8eqqulxemOBoUNRRwiEsHNpFjklBAO81bJ9obmrZX8kssO3k1smhmSm2zR0kVwR9QsYB/xH4+gx&#10;25mRIt9vVUaUNxMwH/NSRpD+wuaY4U48SOLREW2jRSTpVVqePaoUVxxIGf5dbzX8rvCwbN+A3xk2&#10;lRUsdFTba2DNhIqaCoNVBCmN3HX0i+Go1uHVwgkDB2U6rqStj7B9senIsAeP9T/r/wBPZJrxqqad&#10;KCppUHo/y1j/AEuf9uR/j+D78uNQ8fk/4gf8R7o0w61Q+Z65/dyi/JA/4M3vj9hFrK/0JHNiOP8A&#10;Ye386A1fTp/wxprXrH97J/U/7dv+K++f8Njb6D6f0IHuniFeJ/b/AMV1tVAHXX3jn6/8T/xX3zGN&#10;hA4IvxwdJ5/23tlpGZs8Om2oxofLrmKyX6DUP8bsB/vB98hjY7AXA/PpA/p/re/V7sDPz68kZ19v&#10;XE10n5Y2/wBdv96v7BXtXG6cbUMB9EkPNvwB+QP9v7NLMjUB0+VyK9K7AVPlUXP9L/48XH59lZ6k&#10;kjod/wBM0xsoq4iAfrzLci/+w9r90jL2xp6dLrVCTj16UlYpemmUfUxuP9upHvaQ+KnZGGx228fF&#10;LUQgrAoKsf6L9WP+uP6e8Z+cdmubqZmAPHy+3/Z6V3K0b/L1rz/P/pXP7pz1dNQUk8wleR2PjDKL&#10;AsCE+v1J/Ps71P3Ht6BiHqoSbsQvkH6LWtyRf834/wCJ9xZufJNzexVCmlBmnn+z7Kf8V0oik0AG&#10;vDquHYnS+/8Aa1WPHQ1gtIWCtDNYoY1S1ojYn0m5/wBb/H3yk7r2/wA2qqZQGF7SKGuDcAXf/b+y&#10;BfbiUENpYmmMev8AtelgvF9f8PQ+R7V7MeMwtR1WghQx8NYOVsRYah/T3wXvHb0YuayAWN+ZwBf6&#10;/g/7b3c+3EznCH/eR/m639TryP8AV/LrD/cDsqVSPtaoEm4LRVv+vcEcc8+4ld35t5YSRWwXFufL&#10;f6kG1tX+Hu0XtrcCT4DTPkP83V1moenzFdV9gzSjXS1eljGWJiqTe5B+jWH1+nPtD1fyGwSzKor6&#10;YgkEnzA2+v8AT/b/AO+v7fX26uCDWM4xwp08Jj0PWL6U3ctEp+3rA3jVv836SQLD/H2qcb39t8ql&#10;6yCxsD+9+bW/3n22vtvcS1Jj4V8h1UTtXoI959Rb9ppvHSw1rXQkgxyk3BHF0/1vb6O/duKtjWU9&#10;7/mUW/3k+6t7Z3Bb4D+z/Y60Z89BzH1R2X9fBUkMblmiqfqeOP6Wt9PeFu/tuA2FbTgf1MiDV/gP&#10;UPbi+2twRmM1+z/Y68bknh15+oOyCB+xXEE2BDVrckW4Dkj/AHj3hn+Qu2wvFbThvwRK30+vJF+f&#10;ai39s51f4DT5gf6qdMyTlVwf9X5dN9T0d2VVRc09d+si3jnb8XJJa30/1vZeu5+9MJXYWsiWsgY/&#10;azXu5Yn06r2v/sL/AO8e5C5Y5Lks5FcIQNQ9P83n/qPSY3Bag6MB8dPj3vWi3XRVWQpqlhHUQlWa&#10;Fg2k3DFmYn6A/wDGves78mtz0uT3i80cisv3TvxzY+WwsRz9CDb3lDtNp9PYKPMD/AOvXD1ICnrY&#10;x2FjpMZtrG0kos8VNGG4AOrSLggezr/ErM7Tzm2l21uuKOvxOQaCOendkDwtK6q1XTu6OFkQDUoK&#10;srEBSpv7RW/NvNHt7zB/WXku4FncojVB1NBNGilhbzw61WSJ2Ck6iHioJI3QxrQAc/e3vKvuNsbb&#10;LzNbCZBmJ1ok0EhBTxYJEXWjhWoTldC6GAi19Ft+UO2t0V1BQZzadRkaDN4mSP7SuxBp46+ISVUT&#10;ShZZI5NSekFoHVo5CAGQ3BCJ+THwdx2UXK7n61yMGWpSnkFKGpI6uETxCodUp4m/dUENoljLRtfV&#10;cMSnvM7kb375W9zEh2/eiNm3+ZZHeGVmW1kZJG1LBNK1Y5XjCv8ATXTpcCZmiH1B/Xk58e4PsZzp&#10;7aI95ZxNu+yxUC3Uat48S8P8atu5xpPaZYNcIQLI4h1+GiG6Q+V+TZIttdzYaXb9XSy0mOG8IIJD&#10;t2tq5ofU88rO5ggEiukdW94JB4/3VkcRLSV2Zsnfm1KPO7XrsZXyCamqVVKinqYdUkWoojhUBZSV&#10;Fwov/Tmw9y9cbNdJZSw3AOVIK0o35f8AFdRXtv7svblNwRkUAjhxp8jWnR96Wrpa6CKqo6iCqp5k&#10;WSKenljmikRhdWSSMkEH+oPsmWC6W3HuHO02No8FXvkqySNGxsI+4jgmlKqIhWUqSMy6jZT4ASBc&#10;ohOkASLli5BVo0YYoKjUaVOaClfP0+zqSJbkEERmsfkRlgPmo/w46yySRwxvLNIkUUSNJJLIypHG&#10;iDUzu7WAAHJJPHvak/lOfD7A/FrKx/IDs2ZKXsRsVV4jY+3ZvHRjbNDl6b7HN5SXHyMWFVU06NSH&#10;zBpVieQqYY2jEuHP3n+cNs5l2g+1XJLC7tZGjn3K4jo0TyRnVBBG6PIrorlZnm16DLHHFH4mm4CZ&#10;e+wPt5vG0ySc3cwQNbSSxgQRudUqF1KyO3auhSDSMEa2UlnVAdHVX/zc7M3J2Lt+TqjrL7iTCVFX&#10;BJuncEUUopMs1DULUxYfGTkoJo45EWSVo9atYNdNMZlvkk+Sm3pQ6z1VLNE5LPDJLIInDf2G8Lq1&#10;r3b9V7k+8GF9rZoQv0ymN1FFYBSy8crrRlrwHwnAH55SG4kQ1U8OHCo+yv8As9VejoXsaeaWepp6&#10;mpjqJFesg/yynirQkSRpBUvQzRSFAFJCrIP1EfpChek+TuCXxB8nCXhDtTlqi6oqxMZEWMEKoEYd&#10;hYfUD8X9tP7UnvIhAWQqHoBUlnUKSxBYkuVBqTgnFaEU8ZmJC5qR6+ZAHoD3Ecamnn1O/wBAHZEg&#10;hKRVsk1Is81HLJFWFYPDRudIhR/GRYGwCBr29Vrg6o3zi6hyNb/NGHyL+2yk0FH1Xit8YmeijNZH&#10;U1bTdg109IlKGJkvDBQ+GIamaSRF4D6j1M9oBttr7d7Zd7UrJHaW9vCVSMt3W0cdpIxIIqTJA5Jx&#10;9mOsUecdke4G6pNUGS8lNfLRcSNKAPmEmUedD1bx8MN0HL/HTPdfbrmiqsz1/wBg53qfcy+Vo5Wq&#10;N1JjN4061beko4oN1UTSFeQpBHPtX/yIPmZuXd/fPfNZvCoqKagpfj/0UKOmr6eRf9yL4TH4rJ1d&#10;DUiyLFUTY6aoEbqSwdWRgBIDF33sbC55n5EtNvmWp/eEEg+Sx216nn6+IP2dC32ssmtN4eUMT4Vq&#10;Y6fN5VYn9qfz6bfnP0jDurrfZsO3KaeOvxXYO5MkDTMiR6N6mt3DnDNHEokYtWBGVg4UDUGBLKV2&#10;dH+Um3i/NdCOOR5W/H5AHHvBCP2tnEdQn+DqeRNIcjqqOb4x7+lkIEdaDf6KspFrCx1SMT/r8+2u&#10;t+UeF+3k/wAvp7FSpGs/Qgji5+vPHs2t/bUhwAhxny/zdMtJI3TNT/ETfM1dHLJSTEu6BrwysOJF&#10;fVZiOeLfX6X91QfMzuXF7ixdcIKlH1LNyHNrHUp4vb88+5s5I5dl29xqGR/sfn/q+zr0VVBJPVxn&#10;xD6ir9g4uNa2BotMSCzoVcORcm3+Nh7qB6o3PT0O/wBat30oay4LE25lb/iPcmbhZCW0KL59Vhf9&#10;Q16PbXwmejnhH1eJl/24t+fext0L8icLisDQRvWRKY6eBQpc82Xm4v7gHfOT5rqVsVqSf9WOlIhF&#10;SRmvVKHyv+K2Z3vn6utpKR3Ery+pYg40MtgVsfzbn2Zv/Zotugj/AHILbk8S/gfS9rewbNyBclam&#10;MenD7f8AV5/n04upRQDonOL+Ee7KZyIqerjAfV6dCk+oWHC/4f8AIveNvldt9GK/fRmyjnyNqv8A&#10;Xkgg+0y+2cjpq0eZ9Kf4OqOJANX+r/B0q2+HW+LhQlTYKovoOsm3N2/4oPeMfLTBrqCZKnJA+nm4&#10;F+eBf243tkxoWiP8v83TAmlr38Pl1ji+F29GIJhqwLcH7eQi5+l7sR7gVny5wqx/8XKHVcWAmOnm&#10;x4N+fp7r/rXu2RFj5gV/wf6h1vx34dKjC/DHdMU6eSKp1E3NoWUCxuLEk/7H/X9oeo+X2KNSQcjE&#10;ACDcSve9xbgE+9/62CrHq0HJ9B/m/wAvT3iMV1V6Hei+I2fFIIzTNfxkavGxNz9bc/19qyg+X+I8&#10;dzkID6Bz5Tzx/QN/vPtP/rYKSKxnj6D19adNGdgaA9BjuL4Z7pklnEMcg1auDA55MdiBpYD/AH1v&#10;cr/ZwcEfScjTkH+15j/tr3/4j2Y/61pQa1jII8qf7H+XpzXMY9XQdv8ACDeEv7bwT6GHOmnYHngi&#10;5Yj6e8M/y5294wP4hD+R/nifqfr+L/j29be3U5kJ8P8Al/q/1enSYSTfLqHUfAvcbIqiKr4uSxgP&#10;1Jvbg/73/T8+4f8As2+Cb/l5QgW/Eov9PwePawe3UisCY/5f8X1ekzDHUeT4EbjkjZGgqm/qDCoU&#10;i1ieT/th7Q29/lhhanETwR5CEhkbnzElhfkmx/2H09mVjyE8U/iMpr6Uxgf7Hr/h6ZaN/hboT+qP&#10;glmcDn6GsmoyI6eS92g9V5GLXYg2v6uDb6fX3QB8x+xqXdldWeCQTB5mYEMTYmQi/PPN/c98qbY1&#10;jEtRTFP8HTV0SqU8jjq83rHa52ptigxbAq8MKKwP4IQLz/tvZUemKEmvV2RuX+ui/wDgTf2OLhgk&#10;Yp0TSfCAPXpf1BtC5vbj6+7DcDAEoowV/sJ9LAk6ebm3PsGXzI036eDn/VTy6SPUvReg+r3fykXN&#10;jz/sSfr7fSwBb0qAbf64sPwfaIDTn06rkHPTfyeLn/Cx9+Vo/wChNjf6q31Frfjj3pjqNTj+XVCi&#10;sanrvSw/317/AO295A0VvoP9ivP+8e/eerP7cdWUBRQdcCG+nHPH0N+f8PfDyj1aRx/Qn/Y/j3uq&#10;1BbpqRPNfPrnoa1v8Pr/AL4+8LTBf91/69x+PqeB7Wq6MtSePp1Tw3OOsfie5Atx/sCPeNp0YWWM&#10;Kf8AaQRf/e/e6omSa/b/AKh1UQOvHrkIpD9WsP8AXv8A7x74h/8AA/7yP+I978SP5f6vz6uIHOeu&#10;zE30DEj/AI1z+fcqOUWICni30sfdfFQmpof29WET1r1heFv62/4n2h9/3fETrpJ/aYG4/wBpY/n2&#10;rtmDXHiLjh0riWpz0+7eXRIQW/tDn/XP9PdOfdFHKc3MdFl8zcgWJGs+xtaTNpA6clSlT0IPsz/w&#10;z3MmBykHkOkieNhzZSLqDf8A2B9mVNcVBx/1cOm6jwzX5/5eklvjDjO7ZymNN/8AKKaVLAauGQj6&#10;e7+tu9v0CYSErMGYQhSPJxcLaw/p7TrLKg0tQD/V+3y6Cl7EGnJHWvj218BoN19g1OWlolKyVRkY&#10;tT6i2uXWOSP9cewx3f2y1WJVjlOnSbWY2HB4BB9s3BBIzk/z+3pmNArCnGo6N70j8TcRsmmgAoYE&#10;ZGQkrDGGGg34IH+Hss24c3LlZHZmYqWJBLar/wBP9tf2WSAgGo6VMajPVg+2MDTYaGGKJAoVAvpX&#10;SAAD9PYa1dMpLMQLm9/+Ke0Jyor1eGpY/b0JMUl+AT/xP+8e2CalBaxtb/Yf7f6e7FtMZxXpTnh1&#10;KVjcc/15v9b+3CkplAH1IFvrYk/0/HsodtR9OqHj1ydz/sT/ALwPbtHCCVAHJIFhx9fr7aZuxuvU&#10;oOsJNrk+36kpwguQLDkf73f2X6QVr1sUAp1FkkJJHt188cYAAHA/P4t+fbDJq+I9XBpjrCFJNxf/&#10;AFvx/sfcSfIx6T9PoQbDki3uyQgPQZ4deJzTrmkLH/b8/wDIvadq8jfhQQvP9Sb/AF4t7VrEVP6m&#10;OrKwHxdTI4RYXN7e09V1spHFxwb8H2riiQsFGerGReC9S0RbE/QfT/Y+2mOtcvyPqbW/PBt7WeAw&#10;wB02SW65lFt9f8b8fn28JLdVP+0i3+2+nPtK0Yqft6aPE9YvfaaWf1H6n/X/AN9/T37gKDr1fTro&#10;3tx9fbzR08DG5t9f8Ob/AEufaW4aUHSKU9fOnVlFWA6wM5H+qv8A7xf/AGHtY0FBTSFfSoJAuQFv&#10;9Cb8j2lZiopnpWBQU6aqmpkQahyf8b2uSBxb2oVx1MirpX/DnTf6f63tG7sSevH06bvvJjySOf8A&#10;Aj/ifbTWxpHqAA4v+LD6i1re7Rf4f9npliQD04QyGRbm30W31vyL8+4cDLqKm/1tf/W59uNqMdV6&#10;bX59Z2HJHP8Ar/n/AG/t7hpIpQpP5HF7G/P9CPacysOHVhmvl03yyugJux5twTx/Q39vtPioWQeh&#10;Ppf9Fz/sQB70SaVJPVgg49M82SkVyATwdJubcg2NiT/rc+8M+KRSAqWuTeyhTzwLXHu2oqusGtP5&#10;f6v9Xn1cLmo6yQ5FnOk2+n11E3/2I94Gw7OAojNuBfSGJH4P09pzKT3E8erEE/LqYuRVLgsGtfgn&#10;/ePz7kUu3HDqbMeQR6T/AL17T3EvaWB8vLrap5dcDmoz6RpHP5Jbn6cH27/wGZB6Vbm1zYi3+sLf&#10;72fdLa5101eXXmWgJ6b58nCSRrBNzcXH+829tFfRTRRupDC/5v8AkH+vsygcswK0x0mkjZhqHWeC&#10;phcg3uPx9PYf5DGzSyAhTwPp+ebc/T2cow9f8nSSOqHSfPpQU9XEkYBb/W/3r6j3DXBTsPUrG/8A&#10;Rbj/AGNx7eLjyP8Aq/Lp/TXy65tkYQbXX/kof8Tb3Gl29Oh1BH5ubaCPr/iB/j7X290jroPEY/Z0&#10;8o4CnXX8Qj+upP8Ab/Qf7f3Cn29UyIbRuD+LKR/jzce3DcaWpj/V+fSd5GVsf4D/AJ+sqZCDg61H&#10;+x4/3j2xrgK1ZiND6Qf9Sf8AWH09rPHjaKnmQOnkJKg+tOpP3kNr+RP9v/tvYhYTCVgt+2/059Df&#10;049lV6ymPJ6uAa9MVXlaYNbXH/Tlhfg/j2vKbGVKJpWJv8SykH6/n2HZaeIDXh1eFfMnpmlyFOQS&#10;XQ/6xBH+A9uK4qfT6kkB/wAFuPp7p44UUwenmfQaUH59QjXQlrh1At9NWn8/U3v75xQVCego9geL&#10;qwAsf6n+vuw8M5r/AIOqN4YBKnP+r5dY5qiJhqun0F9LAk3Fvp7zz0ktidBNxb/fce1EctUofLpo&#10;uWHUGKaJZB6rC4+pB/N/oPbK3mQkGM8H+n+w+o9rkiV6AcT17R04meMrcOpF7fWxt/vf+8e5HkNr&#10;eEj/AFkuf6X9tC3cmrdbVQpDefWPXGPpMhH5Bewuf8OfaM3bifv6OZTT3vG3LAnkix9Pugt1oWPr&#10;0rt51Q9KTCZJIpVjMwa5Fhfj3Vb3515Uwz1VTHTtpu1rR3sbsR9B/wAT7T6YoyVXzzX+VP8AUOPQ&#10;iinV0p0JkbiRFYcggH2QPL4qpgndWR7o5A9PBF/6+1augXT0tqyro4A9c/afNNPf6OLccgj/AGPt&#10;TVQPI9MlBWvXvfLwyoQ5Q3U/42+v5Fv+J90Kgp4Yp04hAXR5Hr3vHNMyAkgj88cf4e/RwtTHTRm0&#10;CgPXvbPUZJojwLC39OR/vB/3r2uhtFYavPpI90GGDnr3thqsyxFtZX8fSw/17+zCGxGqoFekLXja&#10;jXPXvbPLkHPGq9/zzcW9rkth5DoukvEfIPXvcJqjXwTe/JPP+29qRCQNXp0me4Y9yde98Bf63JH+&#10;P0/3j3skHFB1sTSS0AoOve8iIz8gcXt/r+9O4Q06VqmgUOSeve5K09uTci/P+t/vv8fbRk1CnTgF&#10;ePXvcDwr93a3/Lzv+Pp/Bb29v1Phf7T/AKydJ9H6vH8dP+qfXvf/07TIlZfVFIIyFAVkaJ2IP0Uq&#10;hJA4uTb8f63vU1xFImm4iMoJyGV0AHmasoFfICtaH0rQatK839oylieAIPr1T3VUspqirSGnBeap&#10;k8bwyaahfGAFCMSdSk2sPp9PfB/IuqaYPO7mxYfU+kIFZB9R+L/j23FBbu4tLHTEoFQK4H4iQc5r&#10;U/6sMXYXQkLsAzVNCfQn/VnpxTJiWnjWaRYhGWQB43eaXRPIdccj8xcG5VeG/P19xljEj6lp0hXg&#10;k6rkKRYfX2/KXhjMctw0ta0AXzz/ACx5dPpCrQ0iYp8/U+Y/1eY6fPvkEEMUOlpI9OqWYvEXCuC6&#10;NFcoBYg3te/vnMbyA6QfULeoXZRpBNj7LImlji0BmByRjhUkj8utC2ukj0ic4r5dP+PpqOojdn+1&#10;EMtKIqpWZiIKhKeYIRJfnVbVcf1t7xuYVX9s/iwugXnSLrcfX2oQXk7Dx9J/02R55p5f5OmrO2u2&#10;uBNLIshFSQ61UDzIp+IY/InrFQqsFZIJoshEY5DLItDWH7hkFSzwTASkqSUPA+pv/r++EBD1H0DA&#10;aVBuWYm4t6j+Prx7dmi+lhCtpDZrT0JJ4fmOqpbtaztJDpqx4L2jPoPL5/7PXLK1LVeJnmjqMlHq&#10;Zpokq6ZKaEGGk8bO0dOb+XRbU5HPP1v7dpIpEJcD0X0GxuwuL8j+nvdvd29yPBkqHHdkYxjB/Pq9&#10;Xe51OBXj0AkrVFK1NNSrQMZUeQvCvgieJblhJDIbmQm1iPxf31MkYiULIRqJurqDwWtb/efbVo9w&#10;Ltyw4UyOGBjP5f8AFdOu83iUA7fX/Cen1Kx8hTQPPjGaFUkEbU1WY5SjF2kYxox/1LW/4375RK0f&#10;pgIAA5YnTe45+vvd3JHdVa+rU+mR9v2fP/DjpI0SSXNH4VNKevTdEq0JppglRPrrDIkWsNPCVk8U&#10;cTFP9pY6h/X3HlD+aRl8bFQtirEngD6kf09uWbRfSBV4HV8jxPl/q/bwND8/y/1f4elTVrCxpIa3&#10;7ymaSanYxzQpNTawgKhXP+q+pP8AX328ck7Iz6fEBrYKysNS8Kf9793tLiK0hIgDa27cgjBofsrU&#10;D/iumpZ/BFActj5+v+QdNeVqKajaaCStiFSky/Y3DwuiOG8kUtufGfoeeRwOT7lavGOCx49FkX63&#10;4HH5P9n2UPDJLITKQKnNfIep+wcTw+zrSaVjKU+Hj+eenCjno5YFipkiDIVlnhSsqUDhuCYjMQVh&#10;LK2sG1he3Fj79OKZqhKmz6xCit5Yii6gPw3/ABr2jt/rYbF7CRkMZkZhpOo0PqBwwOqfUyN2oMDI&#10;6U8FRPUDTSRVVOLRwGFKxbzPE6penjdvULkHgXt/re49SprFa4j9dxqDHmw0gKp/w/x59q9sZdqU&#10;NbjKn0pmtT/Pq41SrSb8s9SJayolrqZq6rrtEKQgRlY5dMaqtwXfn+p94hII4TSj9CmzaGsL3Bu9&#10;+CbD3aS3ku7n69hkmpz5f4eqfTR6h6A9TRNDSzLUK8k9TUUpjoxlMdFIpLpNEVo1QnRHdweb88+4&#10;kysri5N1AZbOrk/kfj88e166bipT4GoKnHlpP2dVC6WaUfDQ0/IdTsJWU1BQPHJFTvPJUVSTwvQV&#10;VPAjyTLULLFJDKoLJ+s6QD/sffLyTGMkl7AWUsq+kg3tcDnj2nW1hjnTR3EHP7KV/LpRDD4ieI1K&#10;fbn9nU2WTHzCsikpcbQiohikUQ1eS8tSfTJH5FmkkF2IJAABv9fePxnxxOhMTAlppSCRILkFWC/j&#10;TYe3rqslwY5h4yf6Ep4I1Bn7ddW/OnSJriGFjqBCt28PnTPp/q/Kfgs5BRLkoUCwNURrS1cNNVH+&#10;INTtd0NJJVkJGNP6iD6Tz7xWRfJM1Pqie1pWiZbWvc6/9bjn8e6SlZIo4DOglUntVqt+zy+z16o8&#10;cchU2spDA+QqPz+XShomzL5BaLGPnVC0yE071FJPQJA7qViIdrS3LX1ob3/HHvpRTTlWi8blXDqy&#10;uCNSG9w1/wAH8e9F7mANFMSAVKlfMhgRSlPMH+Y6Zu3mW5jJuCzkFWWhzqrRQfmCB1lqDnKAmec5&#10;ejiJWWZavHeNogwGiaQp6xGeCGUcLa3ucjJAWlOotKArhGuGIOoHV/vHsvdJr1RaMNKxkla4Ppkd&#10;OSRWkqLHcOAUNaVzw8x0wSxxzCKakrKWd4k1Ceoo3ialkdgWip40PrDckyBS39feCWcNqCCw0nVr&#10;HFrXa4H1Av7WxWKRKskrE1NAAK1NaAfnT9nVkhcuZvHpCaY4igADftz/AMX1xxq5B/JSrHCTBLFV&#10;NLFUeFo0KmVXEslgjMVOn8g+8Qs8QMckBEQs2jWDc/p1KR/h+Pp7uzJbuFljIMnCtPLj5/Mfb16N&#10;9tjDlNMuqnnwpX5ZrX+XT4tJUzZStEsmcSWVn0GeOkqITTTxl52inS/OofR7Ei3+x61tcOWkVdI0&#10;lGKsfzYXvY35B9+VEMhiMaEnBqaqP9MPNfWnz61bxW8ylkhXSeJDDHq35dc56NFx8SU88zmGraSU&#10;VeIVJ1IP/AmCphIBKqDGFY8g8kfX300h4k82TTSLECrFgSBZgLDnn6n2oW2AHhiG0evD9Jv8/nnH&#10;5dKVcIDCqrLXhRuHHj9vUI1zaZKFGjmFRUQ1MU1VTLG7ouryrNUxySB0HpLRqbji/wCPfFqiUlUi&#10;Ezg3DNMqyMQR/ab8sfwR7om1ROzSXhSOgqoSqqCPlxA+3pqaS3jVGeiulCFB4EZFT9vH7enkZWix&#10;9M01G9LJI0qLOtNXSSVjGU6LReQgCMf6k/7H3waj1qZHjs5JYnSULXN/V/rn68e9pf8AgP4COpGK&#10;Uzw/lw4etOPl06tzEEM0p0g+ZBofsPn8/wDZ6kfxqStlppKebIxwIUp6iKolpZ4KZJGNpKBW1Fmj&#10;IOlldRyb394GWQUXgYsmqcPywNkBHIH+9XHu0ckT7ot6p1ERkUGe7NMU4cK+Q60l5HN3QMrj0Bqa&#10;fMcelQDClTWolHC8KGJI5ZKGekWpMsZaZZqssV1Ff1orEkm2oXHvumiQgvHItwVIGkg3ta7Hjnj8&#10;cce/Xt7cO6xXIoufMnGP9XCvSJrtyzvcIyiOmnHGta/5OoVbCtGkw+xqKioVLjTNS/tkTSSImPEk&#10;jAxKHB/c5S/pvqNsbUqTGyhfIzDyBlaOxvxzaw4v+efdjMLWIEVCrkFaEkeeK19OA6UW+4yTKswr&#10;HTOB8VD5+leB6cKDcGb+6nkrpZzA1I0VGGqBXrDeMoS5S/lDMQqg2Ct9ePccRaiJ0aMRwl1eLUNT&#10;C4N0X6kWB4PF/fnmVLk2xFXlAIoO3zGW4VFcjq0avNI8vAtT/L/n6VKSyHBPFkIshNUTyQyJlplM&#10;NVSlaZwsM4Y2V2cKBNDyFHH+OQTwzrIJEkkiDBrGFWKhfoZGHIAtf/Ae0G5WVzZsmigZuPd8VT+H&#10;1+Q8z1ua5MWmOhx6Z6ddnpKaiB4MjBQ17UcyRVVJX1EKxTJGfKEoZ20s8jG0l+HH+v7jBRW61QRq&#10;EYOrsQCiglbBX/I/B9uyrb2NqkzV1tjTQ9xxw9OPVLmeURqk1QsuAlMv/mpUcfXpRwZXO4zLpS5G&#10;aprKU00lPXLAsclNqmiEwqqupx5b9t1uZIj9Tpv9PfErMH1FFbxNYOHLXTkB+Re5A5X3ePwZ0J8T&#10;SWFSvChNCRXhg4r0ynj7ZMKzBUJ/s6jtH8Pnw4fl1jnraKgjio442amrF4SXFRrJLUU4AjDwRsie&#10;MkXglZg6tdzz7kVCSmN0mMJhkty2iWRlTn0Klio/w/23suP07yhbbxfFjqMYXOOPnSnz/n00pD3H&#10;1EazZNaodI/M+fy/P5dZtr5IUWjIQwUytP42FOJ8hjvs6iZNSR1YqfJDK7C5Wa4PB1f2fbOghadw&#10;Gk0RtYlYimgD6GO4/wBtq9n031cVqDVfEZRQNkE04n/Vx6WzXFxGmaEngHOqv204+v29KyGbywwf&#10;cUKGCrqKgyNFl4qppxJPZoayFXAYMWswiFjyAADxkVVSZ/FJFFEsJupZkkdSvCyEfUAkkafpf2U3&#10;DyzxqkkZkZfJcgHzpwpX8+H59JFtDdRlpULkspAZhpFK10DyrioPHHT/AEr+Gijmr5q5qnI5mGGm&#10;yE1ArxpKr/5+iisw84jRUl89kJUt+R7jxs5U+RWjC3Vnij8krLzpNuD/AE9Rt/X25fRvGsb2tdbC&#10;ulmoASK0I8vs/n0o3BIAhMmsheClx4dBwBHkKcB0+418XVV09PNNjsjSmqQrLOGgokeKaLy+KZTp&#10;c2VrRoxP4HqBAzKdKAoI3BZ7mUBGa5BIk45YG/09pLcSSF1mYhscBimfP/V5dIpJrqOJQHZA3wgC&#10;oxTh+3rjmhRLUU2mmmp4ooIniTH1Jq5IJYVSNfsoX1eOCRGAOoXChh+ePApNEunG07lTy0cpRn+l&#10;3jUWIIJ559+lW9hmCfXMgPDtwPlXyoPXPTq3LQBTLcMtAKkjA/PrnTTY6jerlqZcl4lpYmMWWigq&#10;VjSLUGgrqhgwnilKERE/QWv9fcW4p3lDRTRU7vaUHyOEH6uWFywFwLcf4+1LQvcopMxleLKtjBNf&#10;+PU/Ly6fmha9jBQaTxEiUNSOFRUU9a/Pp4hqTVxU01NFghk6mkCpEhpqR8hHA0SeGOmmEccEt1ll&#10;SRmudRAt77lhpJo5DJKtPAhDQSyJImksxZE0oRxYcNwR9fbSblcbfMrqnjzth1HmfOp8qn/N1q3e&#10;4QhpTrnPYx/wlj5GvEdScXjszXTRUtJHVCKSFlqIoqugro1pUghppKyJqyKQmRPIgmgIZGX0i9uS&#10;a/zAtqxbn+FneOPoYad6zFxbb3CjIS0s0eNyBo55FAA0MEqOWFuBYEGxEMe6KXx3PatwuwwQyyqF&#10;IwpYRtjJBroz9mehZs7FLpNOdQKn7eIzX5HPVvf8qHd0lF8k4sHJX1VbDn+rt04xTLF4o4alcvBu&#10;eGk8s5aRliWlqGij8jMPI5NgDfQl3elTRZmrg8ZSSKd11Kykn9z1AaVsAvIUBf8AH+0bSpsXhT2C&#10;njjh/Lzr+f8AsdLd+udwtph4KHVgAjz4fKlB6f5zTZM9p2KKZ5PJMWcuNdpn0A+kfUk34+oN/r7N&#10;nkhRaLj7P8uDj1HmOiy3tL1pBPc1JbNGNPQ+tceRrx9Ove9q/wD4Te1BGzPmNEkqieLdfRtZo85j&#10;leKTGbmp5XCqpZ7u0YZvSPyWIPsC8zhJd52qKb4WS6BNPOkbDzFMIf8AN0PbV2h9vr+UcRuEfkTk&#10;wDJ7lJrQ5rnjmuaHv55qFdhdKVL0clXAknZtMS2Opa6jhnqm24yy1T1ziBGWGOokiDxTFivojLgE&#10;bJrJDGZ6k6ZXcxl0Oi8h8fjGoQM7MWRVsXccEAKAPa+EvrSyjwpqSfs+dB+yp+31jwtKkokA7jny&#10;9f8ASj+Zb7etY16zJZCjo45BV4tcc1dR4yWA1lsS0lQ2VMcK7ip6Kghhp6uonMsVDQSKslN5JqqW&#10;aQ6W6KSaNJUF2g1iS1m0DxzCUgohWNWHJA9Vr3+pJBvJt0HiohI1lSoyKElCBX04gY48ftVAUlDj&#10;Mjgn8yDX/D041uahyLUuWmT7PLRFI9PhQ5J46mmFNVT09fUxzZOso9UKK7ulHqWDwspiSJCRbuGC&#10;ofsjcTRo1nGHcL4goVXwNKyKABb6EWA/Fvzf3AnOUinmjcTXC3Eq4PmjaW/40D0L7KB7eyjjc5Az&#10;T/Y629/5aSJR/BP40wTz/cTHYBmeolrJ6+Wf7rP1tSs81XUnyO7h7yM/JbV+PYbfZ1hFijW/ppt7&#10;CTXEYBKVr09pWtQM9HqV4LglogP8G5+n+PvmtBOePG9/9Y+2jdtx6cUeo67MtMPrIn+vq99/wyp+&#10;ui/+Fjf/AHkW93F9THV6Ef6h1wM9N+ZVt/iy298v4dUgW0Pz/Rf97vb3o3p4/wCfqjV66E1IT/nU&#10;/wAPUvvCKSoUkaX4JFtBP5sfx73JekqFPEgefVWBLA06yIKckuHS1zyCPqeP6+50NFKTzG1v9bm/&#10;449sfUSNRRx6sqs3DrDPLTIpYuo/1uf9e/8Axv2GvZOInqsdOoie3jY/pudNh9f+J9mu2SIkgZjn&#10;h/h6VRQUFfPpR7drIywAdSDp4+hFh+fZCJqDIYDcbVUUTgrMjcr9QGJuOP8AW9jDw0niAY56UQkB&#10;9Xn0IAKun1FiOfZydgfIbO7eooqeOaVTGtgLng2IPFv6H2H7vl+2nJLjHRj46U7+HQcbn642/uh2&#10;kyFHFK7WvqUc2N7nn6+xVHyu3NINImqWH0GgvyB9ePZWeVbRTwA6aVkHwDHSHHx/2OvP8JpifySi&#10;f1+nIPH+x9xpvlJupfV56hRyRfVwf9t/xPvbcs2JUjB8unB4ZyepkPRmyoyNOKp/T/tK25Fvrz/v&#10;Xtnn+WG5QTqqqi4BH9oiwP8Ar/6/tpeVrRfhA6urIvDh04p0tslRb+FU3+xjT/intgqvlXuWS9qq&#10;oI55LEi35/s+1I5ZtSCpAz/kPSmOZQKHz6mwdR7OpyrJiqUMv0IjF/06eD+Paff5N7leTX9xUNyf&#10;y3APP9Ofdm5VszwX8+rGcDPT1HsHbsaeNaCDSef0f7D2+UXyi3QgAFROPr9SwJ+v+HvY5Xs0Xhn7&#10;OqGYUJPTXV9VbTrDebG07/S4KWFx9Dx7eofkvu6puI6ipP8AUXbki3+0/wCt7o3L1nGAWH8uqeMo&#10;6hf6H9ljn+EUw/5BHt2T5Cb1lUMklWyn8hpf+jfdG5es0PdT/D020oXiesX+iTZYP/FrpQf+WUQ9&#10;t1V8iN5xEky1SkDn9bX55uSoPt5OXrJo8DFeqNOpWg6zp1Ns0n/i2Ulz9PQo/wB4B9h7ubvzdmRp&#10;pYJJZzdNIFy31+vFvZxb7LZRvqA69rWvT9iuv9t4hw9Jj4I2VtQKrzf/AFz7J1u+pzefyBqpIZmB&#10;e+oLe5Jv/QW+vsyeKO3FFOKdJ3Use3pdxqqKqLawHABHH+HsW+st67i2osaQmpjAKkabqOOD6bX9&#10;lF/t9tdPXy62AK44dQshQ0tfE0NRGkqOCpVhqBBFvZn8f3vvOREjSSqOkW4aQf7H0j2WDYrEVJpn&#10;5V6UKq9IKp652vLIZHx9KSfz40PH/IXvHnd5Zbdqo+4tv0GfYFws2Tw+OnqNMhLyEzSxu6kseQr/&#10;AOuT7GfL3N/OXLkK7dse7XNtaxCkcJuJ5Y1FI8iKVmjNNJopAU1zx6j/AHb2p9td7u59w3LY7R57&#10;kgzShAkspHm80Yjkdh5M7VHkR1wodlbfwyCPEvUYePytO1Lhq6ow9EZXdmkY0eMeGElyQWZoyTYf&#10;nn224HKT7TqPvdubNwmErAATXY3C0lFkAfoNNfTRLMAOSf3Bf6EMAANb7zHzRzLDJabzu9xPBLUN&#10;HqIicerW9Tb1PDQY3QAAjJNFmycgch8tlZNk2uC3eI9jhBJKPtkmMjqfmrBv6XpLq9v4nJRiHJVN&#10;XkYBKkwpshk6urp1kjYPHIIp5DYowBR1synlSPy41ncW9oS13qlIuLlpRyB9L6f9j7D0GyWQj0vQ&#10;9DUXAU14jqOuw9sMwYUFIx/r4o+R9PbE/d28jxrqSP8AlpN/vPHt/wDdNjH2j7eHWjdrXGP9X2dT&#10;BsDbLeo46kuBp4jQi31944+596Ob+apFtJsGlZuHH6Qw4P8AxHvUmz2UoER8zT9oI/y56801SP8A&#10;V5H5dc12NtqK5XH0YNrW8aAf15t/rezjYijyG/drdWbyy1DBV5STZ2XxDNNGGNQMXmDR42nqDItg&#10;gg8hJH9prkH3lZ7P7daW/ItlBDEHW3a7kfP+/L+5kAp60lU0456xj583GWHmjdmaUxRLc2z8M0Nr&#10;EpK+tWQ/s+fVDvZ3b2K6t+Tnzt64p9y5DblJkO3+gt3NHSOsDY6n3B8Z9v43K5zGNTsJHlkqcLSx&#10;aJAARAVRgTb3XZ0503uX4/5relPgNk4zb+Km2j01s/B7koN3YjJZjd1DtGi3BV1cuX2rQIKyhek/&#10;iVNB91VnTVLoeL6SARP7t8w7Bv12ux2reJJYyFZCsMypG8aiN4zLJGsZcNxRGY4rwFepN5BsL+Nx&#10;vlwI/p54AsbLxPcpFRxFAD9tfl1eBj8xid8HEZpqiokxklDmZ4aOuoPt6fTXVdJHjZqerl0rL6Ka&#10;dwIzIV8xWQxkIpHRt19iv9BVj/C8p/3jT7iGOxsAtOpREykYP+H/ADdPX8F2rq1fb0Orjm0f4/1j&#10;7iy7m7D0G5qm+thrkYjg82A9vfRWNcY/Z14ygcP9X8usi4nbOqyw0YP+AjH+wv7AfsBN55yOSOqW&#10;qcNquCjE3J/BP49mVtHaRigoOm3l1Ch6VlCtDAoWm8SrYcKVAsOOAPYH4bYm4qHJfdxQzLJr1Eqj&#10;p+f03A59rpjbummv+x0nFAcHpyM0VuWX/WuB/vPs1u1K/fVFTxRRpUgLoUAFxwB/tXsjnhtyailP&#10;9X+r+fT6zUHSdyFPiJ7mpWBrgglgptzzyfYgDJ9iyKCRWG/4/d/29re0j2dmTjp3xSMjplWDa8RI&#10;UUKn88xH3her7IbgfdqPyLS8/wC8e9/SbcMtQn5U6o1w47v8/wDm6yD+7Q+jUP8AsTEP9499E9lE&#10;kn7v+lzqH+9j35Idv+X7Ok6yFsL/AJeuPk2x9NdCbfgGMn/ePcSePsUqSxq7D62Ml/8AYW9viPb+&#10;A6vqYcf8vWSObblxoNECb/mIf8T7TVQ2/wBJDzWgi3/HX/b8D22bezKUNOrGSRu09O8TYcgaDB+f&#10;0lLf7b240j9hSlQrVt7C9w45/p9Pdo4LFIwGp/qPTI1A56iVD4JWJk+0H5Jcx/0/1/bwtH2OyC33&#10;oH9V8nP9fx78y7eGpTPVzMUJzk9Qvu9tAk+Sg/1tcNv9gL++QxfZHHqrfxwSym/9LWHuinb6UP8A&#10;g/2emPqGGCf59cTX7Z/MlD/r/tn/AHm/vn/CuyDyfv7f9PP+Ke7q23fD08l24GmvXX8Q2x/x0oP9&#10;vH+P9j7hVm3exKtHRxV+rj1a7m/1v7cD2FAVI689wzCgPWSLMbbga6T0i/8ABSoB/wBiOPYPbg6K&#10;3bnqjXV008ms+r9tn4Y3vp9rLW8tYSdBzTpK4xxrXp2XdODRbmvpwP8AlogH+sOfYsdY/HXLY6aJ&#10;mopkOoC3hIF7W59pb7dIWU0Pl/qp0iZVYcc9I7cnZ+3MZTsTkaU8H/d8f+88+zc4/pzJJBGrU0wA&#10;RRxC31AsefYYkvlbCMK19fLpsJ6dATkO9NtxVD6q6lNmI5qEvcm/5/wHud/odyP/ABwl02P1jcEf&#10;7x7TSbgq9rcf5dNykBdJ49YI+9NuPZhX0YBv/wApMdwBwePeI9SZCMkCCUAmxupBJ/2I+n9PdVvk&#10;bpPVepI7r28wB+/pyD9P3UP+8399HqPINy0D2/4I2rj+nHv37wQdvW/FAGny6yjubAWuK+nH/T1e&#10;f9jf34dR1Z/5R57/ANNBuPfjfEcade7fLrEe7NvL9a+Af9PV/wCK++LdQ134p5bf0aM/X/Dj3ddw&#10;SlDSvy63jiOu17qwDXK19Pb/AJbqCf8AYX99jqDIkcU81/z+39PdhuUQNMfz612jB/ydYm7u26p9&#10;VfS83+s6XuP9c++a9P5Hg+CXVf8A45kW5+puPdv3lGDXqrMor8usTd47b9Q/iFHwDe9QgNrf1v7k&#10;x9O14OowyMf8UAI91bclOBUdVWRD/wAV1GfvTbgX/i40dv8AqJT/AFh+fad3V0nkKqiljEEh1Rlb&#10;eO3Fj/X+vtdZbnGpB8/9Xp6dLbd0Oa9O23u9tuPWKhyFGRrF/wDKEva4sbE+68e1PifmMnWTyx0U&#10;xLFj/mxz6jb/AB9iy23aPFT1eUq9TXox2F39tzLU8ckWSprlV48q35W/59prr/4+7i2pWq60lQra&#10;1/3S1goItYi9vp9fZ3HuaHIPRXK2itOnaq3HhlgcmupiCpuPKnNgTa1/8PZ18Dt/cMVGkbpUBQqA&#10;AoxJ9NudXvzX6k9nlx6IrirSVHQLZzLbcerZ2lpS7MxDGVFt9De4P+PuXU7ZysjHXHMAObaeDwP8&#10;PbkdyhUMTk/6vX/Z60vaAeoUG5MPGCsc1OQv+plU/wC8e4X90a5zbxSH+vpv9fp7Ynl0hmPnw/Lq&#10;+CMdOMW7caCgE8Ytf6uo+vPuFVbFyUjALTueRz4mH+8c+0C3CiMk+YPSiJKCpNOniHeeMU+qsiAB&#10;HHlHvBH1vlJHv9tJxzfxn88fke0kk0ZWj+fTlAeHUh9/YeMC1bASDz+5HqHP+J9yJ+vsjAoJgkuf&#10;qPGeP949lbPQEDgPn03oauOpNNvfE1LBUqoSSfxIh+ptfi/tjl29WUzG8MwP+KHi31tf2zRZSA/+&#10;r7aDr2kg56fo8xSyqSk0RAAJIYfQ/wCx9yqbH1ZsojlLcW9H9LDj241uVGkDHVDTUa46wy5KlUFj&#10;Kn+xZfx/sfakpNoZCuF0hfm31jZuWP8AX2mmRIwC3+odeAB8+mOo3djqQkPUQAr/AM3VXkf659z/&#10;APRhk3JP2zm/1PhJH9Pz7oLhQAPLy6c0VFa9NzdjYVb3rIb/AJAlBH+3Hvten8lKbmmk/wAPQ4H+&#10;w0+6vdgHj1UgDiesB7UwCDmvp7f8tV98j0tkHuDBIOLH9pvz/Qn28t/pAI62qhhUZ6wHtvAA/wDA&#10;+ntc/SZPpf8Ap7aazpitp/X9vLxqN/Gbc8D+n+t7Vwbm7VUcTTz/AOL6toopzTqdT9o4GfSFrKdh&#10;xciUX5/rz7T9T1xkYTYQPx9f2ifx/h7UyXLSgDz6YGo0GKfb090u9sPMCwqodN+Csinj8XHtoXYO&#10;TMlhTSjkC/hP5+n491ZmC6j074bV9enL+9mK0j/K4bEf8dF/3o+1fjOtcvLwIJLixA8Z+n+29pDd&#10;Ipr1ZEIap/1f5+mLIb7wlMpMlZAFBP8Au5fx/qhf2JGJ6tyoF3gkU2X/AHWfyDf8e0N3dh6aM8f8&#10;nShm0kU/zdIPIdr7dhLhq6m51G3nTm3A/P49qb/RdkTyI5LgXt47Ef7x7RNdkKdQ49WE5btI6T47&#10;e29rULWwnU31Mqhf63Jv7jt1BkZv90v9De0f9T9T/wAj9tm/AFM9akKhaHz6lr3Pt6D9VfS8f1qE&#10;+g+n594R0zk4yWED6b3/AEub/wBPSeP9h7ba/BFOk3aDQ9SF7t209l/iNOC1vpJEfr/Qg/7z7zL1&#10;dkoCD4JABe9o/wCn+w9s/VA+ler46zN2xt+cWXIQNcfiaM/42+v/ABHt3pdhZBFt4HFxY3itb6fT&#10;/Ye/C4GoD/V/qr16vTTWdj4U3JrIOB9TUIo/19V+f9h7cF64rpyoML8n/UfW59uJc0NR5fb1ZWod&#10;XkOmGo7ZwdIhLV1MAL/7vX8D8c8+1Hj+qqkKt4GN7Ejx/wBVvb/D/Hj23Lc6gS1af7PV9YLV+3pF&#10;5PvzAROQuRpdSFl/z6g3F1I+pt/re1ND1fUgC1O3FgLJ/jfj/ff7H2hLrX7emqita9Jeo+Q+EJI/&#10;iNPwb3E6ni/1uLf7z7nHq+pZP+A8lyBwU4v+f99b2yJNL1WlB/q9Ota14V6gn5F4I+lslD/sahSt&#10;xze1/p7YK7qOplYgQNe12/b4v9L+1sFwq98n8uqsQEPT5S/I/AqqhchTG5vzUKvI/wAB7T7dLTSO&#10;R9u2q5/3Xfkc+zJr+keAaU9Dw60h7Rnp0j+Se3UK6spSX+jKKgfqIsRcn3Lp+l5lI1QMORYrEeQB&#10;zbj2lbcmAotf9VOnAofJ8v8AV69en+R23mVmXJUr2+v+UqRyeOL+3D/Qe01j9u5vw14ja55/H4/P&#10;t223iaLj9oz1WoBIHSdrfk3gIeBkaYBBY/vqLaeLXv7mw9BllF6b/YGE/T/YfT2pffZChWh/1f6v&#10;n1U1r0lp/lpt+nmBOWpgFOn/AIGRAnk829x5Pj8ok1fangn/AHTwL88n3dN3uCgAHkPPq4PkeuQ+&#10;Ym2tLj+LUxPIt92h4v8Ak+3Oj6RenbStMyre9zFzxx/vNvb096bmOr8Rj5f6h17UDx6TFZ8wdvI3&#10;GShKtyW+7ive9j+R7UcXTP0YQDV/XxG3+t6f+KeyV7mQEqwoOmyQemyT5f4AoSuUhJsLXrIwOT9D&#10;6vcg9O+mzQkPb6iO4/2J/wCNe7LJKwrGBpr9nWq188dM7fMrbcUlpsnThrXBNYvAvYAj6/X/AA94&#10;F6XBe5hb1E/SM6rj6ce1PizhfLFOreVQR1if5qbaCcZGD8/WsQj/AHg/09yW6SBW/icgcg6Prza1&#10;v9f3T6mf5VPVa4pXqCvzb2ysukZOlAtf/gQv/R3+++ntmn6IZ2JERsf6Rc/qv+B7M4b5jT1/2Ond&#10;QUcR04J84NrxQlnyNMAp5b7uJhyQBxe/5+nuM3Q8lxppiePqEC8/6xHtal2Kd5of9Xz6sroRx6wN&#10;86drk+jK0YH+1Thuf9dR74y9CNImkU4uQwIMf9Rb629sSXdEIbI/aeqlh5HqdQ/OnaoqYrZWnuWW&#10;16mNRxy17/7H2XjtX4jDOUc5FGWMiuv6F5sCfoVPsgm3OlUHH7D0e7dOgp6dHI6q+XeytyrDT1WT&#10;pEL6VDCdHAJC/Ug/4+6497/A3LfdzNT0MgVnJGmnF7KPr/T2wm6VOny4dCQPEyEjo2OO39tTKQpN&#10;S5miZXUMB5kB5/qCfYS1XwW3IgNqKa/14iII/FrL/re1Ue4JrD1x0ndY64PT0u4MM3C5Kkb/AFpk&#10;P/E+w9z3wx3VQK5Wgl4F7+OS3+9n2Z290Cw8+kzaOIPUuLI0M/MVXA//AAWRD/vR9ghmPi7u+ld1&#10;OOmNiRwj245+p+nsQ25YgN5dJJasKdSlkRv0up/1mHsG90dHZ/DJI89HUwhAxu0JW9vr9QPZvbyK&#10;RpboslJ0fLrn7LRnsXNjKh4ZVZWRiCGH9Pz7NYdJFRw6KZ2avXvaWuzWJP5t/rX/ADx7XjQpx02h&#10;UnHXvcmOM/m39f8AYe2ZZcUXrZbyHXvcsLzzb/iL39pK0HS22XStOve5qEC1/wDU29tUJHSxRivX&#10;vfbTqAQDf6fTn34Rnreeve2f7hfuvz/xc/6D/nTW/r7WeE3hf7T/AKyfZ0jr+rx/H/1j+zr3v//U&#10;tXV42CkySsAylgzSMAbXICm/Jvfj2RypImqNUQHSchAp/aAMfbX59DUW8DqrKug4Pbj8s1x1UQsU&#10;7Sx1DpUK/wBzIKYLXU80NTHbxo8skpYALoYAqAfoL2Jv0zrJUSIApiYR8C6adKLwosLH8kf1v7Tq&#10;Hhs4mb4xryakmrGlSD5A0HoKdbuIIXKSsoLJgE18/XP/ABXT2KeLRUTNJWJVIYBBHEKWWBllLecu&#10;ZNTNYj0lCB/t/cWaGJkeXTIgFiAJV02uQbAg88+1djdXcREIKOPsbV+2vyHl15/EjjAtmVz6UPD1&#10;4/Z1OklpVmhpkkqVqJUljqXmpF8YLeNkGofpWw5J/Nh+fcVKa8STeeW7X0rrDAlZLaTa1j7U3O4S&#10;xztbeErDHAGuVB9aYr6V/wAPTb3MkcShojI5NCE8qmma18qE9O8P2VQ607UlDRqivKayqg+1HjSG&#10;eJpacSrIXQsNJYsbH6ECyjlPITIIxdbiznQAT+LFTxf/AFh7rErW0X1QqzU+0cK/b/P7c9ejeeOY&#10;qU1Ajy4+X24644ehp8kZY6g494oakzUaDJNGV8ctrQ1KN+lr3YEH8aSB9ciFY0VYmjbTy7SxkcK+&#10;vgqR/j7TrK11eh7xWXUQAF4A0AzUHieqpSO5LtHJqYitStBgDyHp8+pGYxdRHR18kVO14IJ6jxx5&#10;2irqiUNSyBgoaz6QsYAFgbcX+h9ucE8cgJ1ISRypJ+gtZgB/vufd9xsLm0mC6GC1ww/weX+HNOFe&#10;qXtyvjrEI3Va1D40niNPD51/LoB0rqSejBQVQeCBnWmfH+efWwcEiRg4AA/qx/2PuJVQGQ+SMvyy&#10;m17qNNlNgfxx7NdtvltyYLhRWhz55Ff2/wCTo0RoqEuMUx+z7PX+XUpI5J4I2FRTeOENGgmp2pJl&#10;uXT1NCB5SNZ+hFvoQbG/EzKP1a/qNGhbeog8G45H9f8AH+nuy2zSFvBIyDq1ZFMcKUzwpxx656L4&#10;9KyGRnCEj8XA54eXz8/LrkIWiameWCmpypYsv38iVTus4VZdP9G5I+n+Jvb30JSp0iKIHTz6Tc3+&#10;nP8AW3+HvSWMenxS5ArihAHp+zy9erm5koZJiuk+ag09PMny/wBQ6m19d91JLC01eTDIkwdi07RR&#10;xoPLojjb1fUFSGsPyD9Pfo/21AAspB03P1LG/BNvxc8+7SJEz01DWDkDhT7M8DQU/wCL6a8CGebx&#10;o5dQpwFP2+fUSqfIZKWaQh3x6+E+SSkWSRlgjJvI4seXAN1tzb/Y+ZXQIYiLNr0kubBv9pU/Xn8W&#10;+vtEJ7ZZT4w8xUev2/lxz6/OjqO7azQVp/gHSlipJspBVw1AlZYYBHIy4+MSPSM4jXzTDhCLaUuC&#10;Ctri5947yNr8jzFhe4VoygvdD9V/3i/vRkCygRxIqNwI1VPmK1Yjzrw4+Z6dRGZayUB+X+o9PLY7&#10;HxUkEtNUrNJGisYa2FopopLRTsqCn0sq3uoe/I/x594wwiDXqEDE6liK+u9+P0kDkc/8U9vGKSdv&#10;BigYjHeOFCMnINaHjw/PpPLpZYtJOoNn/ev83XRmpmNJXVCRWRHhmJqXMJFOPSjM/qUkC17/AO8D&#10;3iDa3lJb1aAxBjFiT9RwPbksctrGkLjDGlc1wMf6v5dLG4FvT/V+zqVCtJVrS1NMCPtauSBfBktY&#10;CowIaQSt/rjggf4Dn3nQxOVkmenUoNWhkZCSpva6G51Af4ey+ZZo6WtvFIVbGutR3efw0xX1PDPl&#10;0VI0niF2+Bc/kMnjjqZGKmKKurKaqq5GlnEclNTVdNUTukdrgQyswiC21K5Fi3H+tgcMzF1WMoG1&#10;GzNyPqAbfg/0PP8Aj7X2ypbxGGeodhQcPsNB8vXyHl0uLxyRiVWIWny6xz1K1DwGKprFkEcSGn+1&#10;UQQSRrpWo8kgDGb/AFVvR/T3glkB9SelWBA0HkWFiAD/ALx7vaoySeFMD2kZ+01qceX+TpLDdCR2&#10;SSHVGvn5UpUk/Zmv2dO0VD5IjK8lPVVSIXnp8mgWKsj0mJQsgsFcXJZQORbgXJ9+8zxw2kqqnxvx&#10;4SyvEGsRypH5H+Ptm4srW6uA8FtGrg1Mqg+JT7dRU5z8PHPy6ceWCJdUSKqnzAOf5+XHy6UuFra+&#10;J6imp5aCr8CQ/b0k/np4ZkWRZbx2AeIxlbABgSOfpx7bIaWFHeWKJYPK2tgiMkYIW2vSxa17XPsy&#10;eUQRiAO0h4VbSXNTwqFX4a0GBgZqc9Irqe/EKtatx+EUWta8OFa1+fSqzG69ybmp6aPL1lJVRYai&#10;SClpfv8A7m0EUmo0iyjTLJ6r6Q7EhvSCAAPc1JSpdDKCOTxwpt/tPP8AvPtN4YLahGKnzYfy8v8A&#10;L/g6TWbXCzGTcoAKgCrA1Jr9tP5dI+uoVanxlU1NXwBBpFPTTK8wZ5ReZKiVgQef0Iuofkn35J1B&#10;JS1yNJ9Qtqa1iAfrb8C3uk9mZaGUUUeQxgeVeIr50I+Rx0vmlijLBSUBHbp8jT5188+nU5WqKKEU&#10;/nrlJc1ST1GOknq1jRWWWyRgR6dJKs87WFr6D9TxkFQ7KzMyAfUxpGdQJsBZR9Lj3uFLS3BWKNSz&#10;UpqLNw40qxAwc/l6dJBdppMUh8dmyokpQAfF8IX1HGvDy6ypmaOeFqd6mSuhpvJppqqV8W8LiJJD&#10;LUVYVTKzEnSNTH02P+OQaFWzT0+spYI8RZlc8BVs31/2B/1vaF1meZnjtpBEprrU0UjiSw0cPUAj&#10;7eqwXEdyx8GNkiXzSgDDz1VBqPI0pj049PcDiWijeOtrJp5p9ApFyUELRxfQNFMWugF/1EG31t/X&#10;BM/CmQkAXDW+qsD6Sb/7yPx7WWoeQHwVFBT1zXh5/LoztIo1JdECg0oR58eNa8Pl69cafEUtFUzx&#10;U801TWVpaso1mFNJFLABprYYmpgtmBK/uNcOLMB75RrIAHjZgkv1YyAOmu66o/8AEcEG3HHHtyWW&#10;CXVFcKC8QwPJiuQGBNSp4EAiorkcerSvb2xeSaJHrUgkE8B59w6gVdPT08kCOlMH+6kKwx401kX2&#10;5MesyVESgELrN0Nzf8+8yyKR45ZppWJYRh/Ve3LBmUAajx/r+yyeK4ik+ot0RFABegNM8KVJ4f6q&#10;+Vpr6GANDA7KZApC9ukceAK1HEef29PMMeMrIZoEoYqVDJG0UkNakMtMWlCKwpJEBjhB5JAe1+Ty&#10;Lx5aeRTGS1OwU6jGSwYA/wBi9xf+v1Pty13C3uFb9FlY171IGafEcHAPljh0W2sFp4ut5RHOSC2m&#10;gJNcV8s8MAf53toJKBqmGPMZtIqv7WFRNAKulBFTbRTq91VpP0FzGPSb2H1941cx2ZI1XQAfSWYA&#10;/gnnkf4/j2okgWaJUZmJNfT+WP2/tr0sudxtopFhuGLVrSvnwrX+XXD7gtkKyKoqYhE8sEQiqqdY&#10;jWRMG1K8hP7My/2IDcvyfx76WtrqgMjVVSkQYxmFY42iCsL6P0FrH63/AAP6e2XsNp21BcC0jll4&#10;63MhbV5NiRVritNNPUHPSktGEVlACt/g6UX8OgqaiKkppqSGKWmeaGXHZKDHPMscnilkkWq/bOlL&#10;wlQ4Oo/QkD3gYusjvZEYkIQI2VWC35crwD/tv9h+WrdhJAEUVySWPxd1OB9B5Vr9vSCa4WSdTBhU&#10;rX51pT/AelDWUdEi0tNNU5GrpYKWLw09NX089PBKHYBUgqWEkoJ/zhUm3GkMCbdy2IgcBY1Yp52p&#10;iyFlDWOtHvq/x4tb3a2Z28ZXPildXheKdQVqVXRp0kGtKcfz6fedNDunYxqV1CoJpjTw4nh1wjRK&#10;WpWngWeKdqd9dNJRwrJOtWGFR5Kq8qQr4b6JAytfkKD7wOSqEQqGGoFTIshZAhJH7qmxFyeLe1lo&#10;UnY/VElk/DgKdX5E8Bih889O2gvHRzcHUCKAGmnP7CDjBBHz+XddTNDVxzyzQUkdVDL5pMPV0Moq&#10;rRRxT+HFVBjZJiSrOz2VyLqLA+5FOFCSFiitJYIbllDseVsbH88MePaS8htTNH4akL+L8hTH7P8A&#10;i+kjW9pb6VmQMSMVr/s/4f29QazLbiaNIo5q3JnERmeKOSGOjq5cei6kqXkg1pYKql4o2LD6f4+8&#10;crIS6Oipb0+ksTqUm+kMSB+PoD/sPaZo3WYNak0ANanBrSlcDhTGf29JdO6eIBbvSP8Ah/DTGD54&#10;+3pX7cFe2Jpp6qomyElTWQVNPJPj6QihpJkRDEJlAkIYfViRp0/4m0VoRddBMbMoBcrcsAPSWH9P&#10;8faotMQzTkk1x8vkBmn+TozhthBFJJeEuzVIBpRCTWi/IcBxx5np4pszjEjFKIKKuo4nlaajgqZo&#10;4o55XD1MsdVISskl76QZIxfm4t7xlIZyyyCndowFjDI9kP8AaI5vpJ5N/aPxzaIXWRl1UrTz4/Ly&#10;HDqr3DpAZIuCkA8eBr8+OMdLVGziS42THUeQejqGnmyBFZSGYoVj8AYsdImjTgiH0ML8seffBYGv&#10;qijT0p4jFG4W7FdNi7n/AGzEX92mNsI/HnkPdmrGv7QAP5dJzcWyCSCXu8Un4jXia4FPLqXT5usa&#10;oGGlirA65AVMVccFLMzRJL5bUYp7+mMfWIvovyoB599ReF4lmZaynlQOCGs6kqxXSIrX9Nv9exv/&#10;AK3kubiKQwwlJo3pQgHUv5k0yTg08v2vSvDDOLYB5KAaBUUFct5cDj04efWbP4iY1EmPmOFmYzxq&#10;wav+ygmgqoo5Wqv4gsQ5dBHriZ0QNdbi3OFbzBZEZHId5Hd0aMP6rE615DAqfxz7pPMLFCr5dvhB&#10;+fAH1x07dLNEELKFY0xTzoMGuD6dPlJQLU1rUJpK+gx8dBjqAw4aroq4wMtMJC9NRzHS0EhnjjJM&#10;mpDxpFre8b1zu0awjyTA6UZGDBTYBtETWJ4Ave/+H9PdLfbHMRu7haK+aqTU8Sa5PrXHkem4bK2k&#10;fVJEAW4kahX/AI1T9gHT5UUWOpJajHzVn2lJSgyz0e4KNYlYPKBTRT5Cmui63MoWwULYBmAJYczJ&#10;LFDMGNnYC8kqiWKIkHSzD+g1EW+vH9faGaCCWZQFLJWukHL19SBX5mlOPp0olhijKiPsA4086eta&#10;n/i+nTFyipr6GSlko4ftYo0iFNL/AA7J6aVoY6mGh8n7Qkfwq4kcsh1fke0dvba677687Y21LLj8&#10;hLlus9301NSinRvuqmnxE1dBS+F202MkKkEkHUAf8Pcb+7zWe08sQ3gtXRFuoS7BjVVqVHxA0ywB&#10;wcVGOPS+20W9JULGhBzT+ID/AAE/7HR4fg/u3M7b+R/SL/7+Oji/vpTUU0eblpXx8lNuOSHCVuRa&#10;tx6Rl5mpKuQRquqLTIb3Go+/ne9obljqN2ZeOjwGOgkirqpLyCUvrDGN/SHXkWvZ+b/0uPYy5a2+&#10;Q2KXDzugYA0UgUrmlSCflilehXuHMN4Sot4I5GYAgMD5j7RkA/6q9bansOtdZUMHqRQaApIWMQJJ&#10;Gp/LBeQOeddwP7Qtz7EVLeMERmRm+eo1P7c/lTplJNxl/WvjDpoaAZYY9K4H21+Ypnr3vaH/AOE5&#10;NQIMR8yI/wB6aWbJ9CimjjRmjZoqfdaVEkkoZFCqpBVT6Af0/SxC29wfU79tIlcRRFLrWzVBWnha&#10;QMMAWLUJYg+lWwRZb1/qHuNMq13Ac1BHZTHpXzAwDgeYFG388inqD1B1ZkKaJJpaLL7xQwtJRl5Y&#10;5ocVUSRxUbRzVk5Igu0ePheUqGRvHG7TR7KIR3SP1tISUMsLKjlPKuhomAGiw1hraT+kk8cexJM0&#10;ccaxFGXHY+O4YyD9v88dAqWSz8MR51HrV5iqKYZjO1Ua41CjZEmSifI42l+6ws8stFkQtTKmSErC&#10;ilpfKlXGqeeNYxJJI0gxGoQCPSigtKmsLE7Fk8ohkAsoYX1IRZEv+BawO1sWmQzl2DxKWGRxVSRX&#10;GQSBUgj/ADF8drM03afUg+dACf8AJ05MKqkyFRjJjHPh66Gpo7z18VP9rLW05raeoiR6s0wmp0gy&#10;UZSesyGk2eSRpy0ihLvfYb5XdFbkBTB/uKTCXcozFmiwVNESwNv9SD/rW/1/eKvNE7Scx7lqY1+r&#10;u6gf89Egxg+nQ0gk/wAXi1nOhSf9soJ9fM462bfhH29idsfEvoPEpPFDFTdeYiWCHyQssUNdryCx&#10;K8B0sEMrLqT08cE82Tq9ZsQCaci3BHjFr2/H149h3Wa6ENfTj/Ph05rFcH/V+zo0L9/Yyxc1cdib&#10;nTMt+eRYLyPedeskP1pzf/BVuP8AY297rcA1x/q/Pq9T1Bl+QmHVbmvUA8f50n6/4X9516yJFhTE&#10;H+ySosR/jcA/T8+9gPUFjjzp/q9eqGRRg9QZPkTiVDFa5Tb+rn6X+v6v6e+pOrJWQ3pz+CLIB9f9&#10;ce3kdU4H9v8Aqp1rxEHD/V/LqMnyPw7yKPv15IUjyEXv9LAn2lqvrSpSR7QXF7/ova55HtYNMvHy&#10;Hl/xX+r8+rhoyQM56W+N78w0kKP97Fdjb1yWH+vcEf7z78nXUw0k07888Rm3++/2PtOqNrLL5Y/1&#10;Y6dV1XB6l1PemD0aDkKYX5H+UILj/C7H+n49ted6tnr6d4/tCVKFf83ybn8g/X6e1ltpRwSxrn7P&#10;8HTkcyKcGv29SsL3/hqWYFq+nBVlJBlHH4uSD/xHsvma+Ns9dO7ih5Z7hvEL/Xjkr9Pz7Ekd+sag&#10;sf8AV59KDJGpqTQ9DHjvkVtV4l15CmuE1N+8gH4/qfbdD8ZqocCkPBP0UgccXsB/xPt03vmxx034&#10;8Xnn/V9vUqT5HbOXgZGnva/+dT/Y8X9r/b3xalqnRZaQ83A4Yj6f63stvN18BdSH9tOti4jUdv8A&#10;q4dIXO/LPZ2NRiMhTtptwJUvckW4J/PtY5L4lqlMzLSW4HOjn6/4jn/XHsti3xnfSDU/6v2dPx3U&#10;OsUP+qnSPx3zU2bUVJjethADhTeRbc8AXv8A1t7B7J/FqrErhKVvqQCVI/JP0YezaLc0KBnPSr6i&#10;Glehhx/yX2XVopWuhPpB/wA4p/F/wfaak+L1UWK/bSkj+iE/n8ADn2ai/GgHAHXjcoBUY/1fb06L&#10;8itlt/y8aX/YzRqAf6Fj78nxdrB/yjSjn8xkE/7ce9ruFcLSn+r59NG6Unj11J8i9lJwclSA2uLT&#10;RuP6cke3On+MM2tb0jHn9RDE/wCtcAW92+rJBr1X6iI8f9X8+mqq+TGy4UL/AMSp/oxsJUP0H+Hs&#10;YNnfFiKUhpKS3qALFSR9ACST9PZNuO5SIwjFKEV/w9NPeRoR0EO8fmjs7B08sseQgZkV7ASx/RDb&#10;8n2YSg+KGI+1F6RLn6ei3H+Bt7Dn71uxLn/V9uf9R6QzX1GoeioZ/wDmU7coqpo0r4gLrb91R+Tc&#10;fUf0+vtD7p+K1CiP4qVbWNgqWJI/2B49mdruU7n/AFf5/wDV+zrcN4smP29CVsP+YJtbPGIS5CK7&#10;FQS0iMAHHNrH8fj2Cdd8WCrtqo7AWuREAbWvyQPZnHuxY0Q+vS8XUROP9X8ujJUPy22dNEsjZGms&#10;eP8APLb/ABN9XPtkf4r6mB+yvY35VSbn+tx7fO5Np0vmvy/4vq4uIvXp1Hyq2aRcZKmH9f3VPP8A&#10;t/bpRfF3S4H2pb/EwAWvb8qLj/b+0j37gV6e+ripWnUSp+WGzkViMhSnTzYToT9L2sCfYz7Q+LtN&#10;rQTUwH0BGjkjjn/Y+ym63KcAkf6sf6vPqkl7GBUdARv/AOdW18HDJ4K6IkKxB8qAKVY8fX2PtB8X&#10;sFFGA9JE1r8tCvBuBzx9b/X2gG63UgqDQ/L/AFf6h0XT7mF7R0SPdP8AM/oqCsdI68lRwU8/F7/k&#10;6h9fcur+MuACH/JU+gACxIo4P9LfgXv/AE9qbfcLoA/bXNT/AKv8vSUbkqjJ8+klR/zS6aorET78&#10;KL6dJlW17m5IZif95t7CLdHxkx4LCOmVizEgBPoOOBcfX/W9mVtuNwc14dK13BK56Nb17/MKwObR&#10;GmrYxcR2vMnAJsWsTzb/AA9hU/xljLG1CCPwWjNz/th7VSX8+r4qdXN9Exqf8PRhqX5qbRlhVv4j&#10;Cx+h0yIbGw9JsT7caX4zwrZhRAlB5PVG9v2zrPCKSRxYgc2v7bN+5cLIcGowQPiBHE1AOagkEVAw&#10;evLeRNIgJ/F6/wAXaa1+TEj50PAEdNlf82NtRJIIshCzDRpBZGIJlUAlC8YNieRqH9LjkhZ1ef2v&#10;s/ZO11wtZHuDFbcy+/8AE1D4VHyUgmwG163euVx0cNJrLyqtHJGkcasWYKi6i1jmh933btwblaSO&#10;5QrM5mkMbZoDGk0dPkwjJIySSQKdYQfeN9wbblvemukjE6N9IAVqASkvgvqyakFxkUp6dVB9q9Nb&#10;r+Q3z8+S2GzDVXW9V2B8dfiburB1eYppqB6tsj3Dk+mKDcbQ8TXUZAJy0bKoViqsI2Sr7dn83H4U&#10;9U9mbz6z7X637uwtbtOuGOi3Li9m4TK4/OVK0v3JlfFVuTpKimpT5Ifs6lfOZKdlcxRFdD47e6vI&#10;HPs3Nkm6cqW8N3BcTu1zFcXXgTwazqeS1cQzR3SysNQjd7IGgOpqYmfkL3P3Z+WNuG8WLSQtCCs8&#10;UiMxU006onEaE6csY5WJb8Cjq7HZPx276xfWeFx9V23tqDdWNx8tLTY+HB5SqwklLRymmwUGRzcd&#10;TFKZ/tgslbMlC+moeZY/KmmQ3SdYbG6m7h2Bs3s/r2sx+4dmb5wGN3Ht7L00CrHV47I04qYPJFMq&#10;SRyANpkikRWVgQQCPcPTx7taSyW99HLBIhIKSABxwpUKXT80d19GPU12+7RXUQmtiSrCoJFDn1Gp&#10;qH5VPVTnd/zt7K6A7L3R1P2L4cfuzaVZFSZIUddVVGPqlqaZK2hyGKqqhIpJaWogkjmgklgidlYF&#10;o1+ntb1nx5240DBaKAm5AtEh1Ag2t/j7Ti6vA1anh/P/AFf7HT/1zBs8Pz6QOC/mj1VRWIkuQcoZ&#10;Ag/yhvp9Re9v6f19gtub42Yh2bx0cenWQF8Kg3/Nza3PswhvbrzP/FdWW+Wnfx49HR67/mH4zKUs&#10;b1OSjv4g2sT+nUeNJu3+9H2kKL4zY1ZfXRRmx/ESD8j/AA93k3C6pjrZvkp2dCzkvnjg0p9aZCJf&#10;xcVC/wBLj6N7GTbvx22/TIjTUiEhgf8ANqOB/RSP959ljXu4zSaVpT8+P7cdMtuABoeir9mfzG6T&#10;GRzGmynrCOfRUJYAMAdNzc2v/X2JcPRm00jXVSU5PI/zUZ/NxYm3tsfvNmoCfXz/AMx6Y/eAJyei&#10;h5X+aVkIpXWKrnYCS3/AwA20nkEsPeb/AEIbUJDCji+luIYSD/t7+7j95qujUP5/5umpL9PhLdML&#10;/wA0zLFifvKpfpwKtWH0/rr9506T2iAP8jp+bXtElz/WxF/bPhbmCe41/P8A2OqruKHzz1hl/mm5&#10;l7aa2XTfgmqBv9Ra5b3iqek9ptEdFHTm/wDzaQkgfU2H9Pegm56yNR/b/q4/6j1s7gONenrB/wAz&#10;/KzTRLUV1SAdVmSdrHk/UB7cf19oDI9B7cmcutDEPVxaFLafoSo0+7GTcY30Fq0/w+hz/q/wKU3M&#10;A8a9Gl2t/McjqsfDLNlNDyJ/bqb2+pvdm/w459u2K6H21ThXejjsSBzClgCPrcL7uk25yHRXh+3/&#10;AA8P+K8+rNuQZaHpC9gfzJXpIpTTZV9WlyAKoBbrdBbni459quDpfahUKKWEkXJBhT6f6rgf72fz&#10;7fdL9Tqfgfn5+n/FdI33AA6qnotlZ/NAz4lZYq+pVhyQtQZLKCQSRrH+39zV6Z2oiDVTQhiDwqrp&#10;5PHFv8Rf2nb94NJSMdv2H/DUdUO41NOoQ/md7gdSWyc4kAYkGqUfS9iQxYji3598oundoAm9PCRb&#10;6GNAL3/2oD3WeDcyoFKGvl9nyr1U7j6GnWNP5n+4SS38VkYabWNayi973BDD/W9yh07tK1xSxaf9&#10;pRbWH1tb2jKbop0+f59a/eJ9euZ/mZ5yRTI1dKSQSWE5f6cX16ufcVun9pKQBSxFgwP6FP4v9CT7&#10;WqN1YE4Ap/q9OvHcKCta168P5mOdtpOWqDq4slSzWBFzcHT/ALcH25UXXOAoXDR0lOFFiCIhwQP9&#10;b6+9/R3ci0djX7R/s46b+sLClcf6vTpI7k/mFZ/IxHRXTMCtrvPKW/1VjaT/AIj6f4+1RFtvBxoF&#10;+1i44uUtx/sBf6+0p2e8JrqPWjeIBWp6CKs+cOdqJdQr5AC9yRKeBzexLE/63vFPtzCHVaBFupuN&#10;Fh+m1jf+vu8e0XmM1yKft6RvuCvgHrJS/NzNIxH8Rm08Elpj/sfow9s822cQwstPH+fqot/haw9m&#10;EOz3QNXOPlTpgXhB49P8Xzeyzqp/iUjE/kzNYXA4uGH+39xm2ziRpQ08YdjpI0H8n6qAQPbo2O6Y&#10;mRT2jPEeQ88f6vLpxbvUTUnHTlH84smoEUmQkBPpAE5HLfS41fT3lG1cYB6aeP8A1tC3/wB5/wCK&#10;+2/3ZN+I/wA/9jrYu6ca9eHzYy7uwWsd/qbGW9hf63Df8T78ds4kAK9OmofgqBcnkfQf0/p7odnu&#10;ySyHH+r/AC9b+tIOD1Ki+a2RAtJVuGF7gTgf48KW/p+b++L7exKD/MJf+pReePoAfb0Gx3bGlf8A&#10;V8+qNeCoznqBXfNnJrYrWsoN+ROCfx9LP/vY94mwWKDk/bRj6fgAjjnjT/vftfHsNyIwDmn+f7em&#10;zdAVz0mp/mpm5GYDLyxqbekVOk/psQf9f32MHiz+mFCf9qUH/bBF93/cdwMyAD7P9knqq3QPUNvm&#10;ZnfpHl5GP5vU3sP8ACPfpNv42UASQREX/wBQb/4/Uf7370NmdQQmPzH+r/D1cXmirVPXOm+aO46e&#10;byfxOU/QMPO1mXi9hc/j/D2lMpsHbtWGMlHEw5uLAk35Jvf29Ds19XtJ+X+qn/FdUO6Yop/l0Nm1&#10;/wCYhuHFiEfxORfUgIV5foABYF7D/D6e0JV9RbeeRpUpYV/ItGOLDn8f8T7Nobe9iHhmtf8AV/q/&#10;2OmG3AkUpXocsZ/MbylTT2kysxAUtxJwRySf1Dj8e8R6xxKR8QRDTwLxoP8AAn2pitLnXp9fTP8A&#10;k/b0wLhCamo/1fZ1nm+ftTUFXbIzA3bkyAA3/wBUNV/xx7Z6jrfGsD/k6cj/AFAv/Sx49nSbfcKR&#10;QnB/2etG7SuAcetOp+O+ecj6tWQlP+vIBdeQRcN/X3CXrLHA3ECcfjQAD/gbD2pazuHXS3+Gv7Ot&#10;rejzH+Dp0Pzub+zXyg/8tv8Ae/V7nx9c4u1zAgAPq/auR/rH2ibaZ9WkAknhkf5v9Xr1b66gBNf5&#10;dNtX89qpFJGRYAX/AE1Av6Sbgpqv/r29ucOwsNGCBCp+n1S5/wBuo9sS7NfGhYf4Pl8x04NxAzTp&#10;NTfPGund7ZCYqbc+Vv6ki1mP0/x9x8h19h5IriGMGxtdABccfke0v7mvi5Wlf9WOvfvHUKAdK7a3&#10;zwnSoBnyMxHp4aU2uG5/tX/1vYa5DqqhaR9MKFWv9EW4vb68Ef61vaxNkuDQ0oR/q/4vppr1Vpn9&#10;vRmsH898caeNZa1GcKoOuoKXNjay6ufbTB1LTJKD4l03BW8YH+N729r/AN1PpyCG+XTBvEZqVyen&#10;ut+duP8AE3jq4CGuARUMTyp+gV/YiYPr2gpgmuJOdFgVW/p/4KP8f99+S252OaY9oOK/5PX7M/6q&#10;X8YDzP5f7PQBb1+dJVqkQVxH1I0yMDzdbHU1vxwfa+g2biQqkwx3Nv7I5sbD2Rycv3SuR5f4OnBe&#10;AADP+r7OgXqvnFXMo0V0tzcMTM6ki55sG/29x7co9qYZPrTR8WAOi9+Lfi1vbB5fvT5/zH+bpt7o&#10;GgqR+zpPVHzbyl/TXTWJP/KQbAX4t6h7kNtnDtYmGIWt9EINv9iPdU5eu0qBU/mOtx3bR8AT01t8&#10;1sryfvpL34vUFgCT+Ln/AIn21V20MPKrDwRm9+Sv0t9bf77/AI2sh2C9B1cKf6v9Xl/kda+1ijVH&#10;Siw3zdyEcsQevlAvcnznggj/AGr/AGP09pGp69w8rm9PHfm/7f5/H1H59r12S/Uav9XHplbghhWt&#10;OhaxvzxlijRGyMreoKQ09rWUDkhh/wAT7ix9ZYcyK/gjX68eMLq4/rY/7wfepNr3AKUK1r/L/B/g&#10;6UrfaART/V/Lp3f57qI2P8RN1ta1SW+p/ID+1XjtiYensTBGT9B6V+v4AsPaBtju2OR9vV1v1JH+&#10;z0F+7PnfXTqRBkpbamteZh+bAXD/AOv7VtPtnColhAotb6Rj6gn8tb/be00uw3gp5/6vlXq5vFbi&#10;R0Cdb81M1UTylsg5BI4advoRcjlx/sePc1cDiBYCFCRYD9sXv+B9Lf7z7a/cF3TIx5/6q1/l+XXj&#10;eJ6/s6aH+Y2XZifvmBB4Pkcgc8fR/fJ8PjFtaGP8/wC6wbW+lrf8T7ch5anckkHy+X+TqpvY6UB/&#10;b011PzFzRIK5J/Vqv+65H4AIAkP+8++v4TjCReFOQFNozfjjn24/LE9CQPn5f6v9XA9NG9UZH+Xq&#10;PB8xs6jgtk5SNX08h4F+LXb/AH3+HuNJt/Fm+mnjN7fVDa/1P09pW5ZuHoWqKV9P8x6ob0t5U6W2&#10;L+bOVpgQciCtl/XI5YGx/Kt/vXuKdt4skgQotyTZVtzf/EH3dOW7lKUFaetPTrS3hB1f4enmb5s1&#10;rQl2rVDSMbMszhiLkmwLG3+9e5cG38VGwJjFhY308kX+v9PamPl67p8Ir/q/1f6qdOfvEjy/1ft6&#10;QO4fmnknifx1836WGoTEm5v/AFPt8ixuOitpjW4+no1C1gPoAPdhy5cMulh/k/1f6j1sXyMadAzk&#10;vl7mp5Xk/iUwGok3qBb1E/kf6/8AT3MFPj148cfIvYxm1v6W+t/dBypcMagHHof9Qp1SS7BIpX8u&#10;k3VfLnNfUZGUXFjqn4Jv/tJ/p7zCLHgC8cVrC3pP/Fffl5SuakgN/L/N00l2NWrOPXplm+XWZkJU&#10;ZJrre/8AlDXBHJ/tX/HPviIMcSWdYfp/qBb62+l7+3G5TucKin/V/Lq8t2sgAH8uow+YWbjVgMpM&#10;dP0/yi44/Fib++hQ40HyFYbck2jN/V9Bbg+9/wBW5yvhBTXhxHlx6otyVIoTj1/2OsDfMXcQYP8A&#10;xKoZWJJH3J4uLgfq9546XF29KpwfqQV+vP0Y+08vK92D3Dj+f+Dp365vP/L1IX5k5uTX5Kyfkg8V&#10;UgH+sNL+5aU+N5Bjj+g5Cer6EkA8j2yvK92pDAHz+z9nVfrs1p0zZT5g5p0df4jMARxac6hzcC7M&#10;b/gX9zIhjI7DSoNiCeFH+PFv8Pbx5XvX/Dj/AFenVhfKcn/B/s9BjkfldnJJCf4nUhi17LMWP1I5&#10;YEf7D33bGtdEjjLXsPQHvbn/AGPHt8crXKjxJBjz4j5flnq/1yf6q9Mb/K3casVXJSgsbr/lDXNx&#10;quRq+tvr7xvHRrx4ohext42BNvwBc/7f2oh5dfiK4+eP8A6qdwA4CvTbVfKTczfpycoBUD/gS173&#10;JsBqHvkDSWBCAH8hVJtc+kCxsPbv9W5K0Yf6vPyqeqfWg+XTJN8oNz3IGRlIPP8AwKfn8ngPYe8p&#10;alFrxqePyhP+8m/+9+/Jy3JTH+r+XWxuDDgP8P8An6aZvk9uZnuuRqgALeidrXv/AIv7zpJRi144&#10;OAOSpB/3gf70PbTcsy/0s+WP8v8AlPTTXQIzXpun+TG5WU/5bUfQcsZRc3B5ZZP+I99vWUielY42&#10;BF7ql7E8fViPbkXKLSDWxYH8v8gPVBc/w1/1fZ01y/JjdCt6Kx+VHqM8ob6/T1Se+TS0bLYrDzY/&#10;QfX/AFm9try26PUBsfIf5B1f6vFKH9vWKT5KbnaIr9/KL6bn7lpOQQf0s/vH/kH9oR3/AMBbj/kH&#10;2/8AuKcfCrfy/wAtOqm6Hof29QW+Rm5SbtkZCf8AWVuP9dr/AO9+8Ykoi1ikdueLEHg8cHge3W5c&#10;kC1of5f5Mnpxb0Aiv869ZYvklugFXjyVWChH1mdABexuCbD/AFre+E0OOniYSwoxN7WVrfTgG5N/&#10;yL/8a9lNxyrM8g8Ph86V+fljyNP9npXFuAQ1B6GzYvzR3bt545BlKkaSouZgRZACAXvc83BI/wAP&#10;p7TlXtfbs95JaWnZXAPMZ1D06Ab355/3349lzcm3LtoUHUD5Up6+n+o/t6WrvDBdKtXo322f5nu9&#10;sZTxxnK1BUKo1+Vyx0gAXCtc/n+z9PbLLsXajKx+zi+n/HMfk8XP4/2/uw5PvwwXT/Mf5s/s9Oqt&#10;vDA95/w9CXS/zXN3RshOVqAzE3BaotzxyPr7SGW6l2vWoweip/VxYRg8G9iS3+HtfDsE6ngcf7Hy&#10;6qN586noXNofzaNy0rRmbLs7F7ENUOb8n8vpH0sfr7BzcXQm0PFNKaKC5DH/ADS3AI+oPH9Pz7PI&#10;dpvCQoGB04m6+I9Af9X+r7ejodYfzScruSupaNK0yvJJEgBmJJZhcqStx9D7q1+WHX21tu4jIOtP&#10;TI6RTKCqRg2F1H6eb8ezBbYxjQeHr5/8V0YBtSd3Dq8r4/dj5PsbbcOWrkdRJDHJ6lkWzPGHt6/9&#10;f+v/ABPvXI7WmpWy9SsARRrYCwtx9f8Aio9rLcELUevRXKRn7ejD+wWU8W/OoG3P4I9mFM16bGlD&#10;U9e951lUG1xf/eP9uPbLwk5HViAe9eve8xmUc/T/AFxYf7f3QRljQ9LI5VXHHr3vgalR/Q/63Pvf&#10;058urm4C8D173Gaq+v0H+HP+8jn2pWCnSd7ig49e9s/3I+5/UP8Ai5X+p+n8I9rPB/T4fg/5/wCk&#10;f1A8T/bf8+de9//VtPWY6gEM0LWbUy6WuikXA1EXB45H59pntFp+uI3UeRJGTwPwnIyPsP7RwpcA&#10;+MwUU/n+zqnqJXWGRoZHrfL4TEhpjA/mcMriaSnb9s3GrRIVLKOARcjI9RJKCFklkMf0LhQfUCwJ&#10;0k/159lqWltDLrChQ/kmRjB4gV4fZXpPFEWQSwkEmtT5UqR6f7HTvFTTwRR/eQ00Ex1tNJM8sUja&#10;pVk0xBi3jWykKvItbm17R46liHEgQlQb+iw0lgByf6+1M1laoqstQaj7eB8vID/UOnSiR6ZFzUgf&#10;yrXy6cXo616qI0EkpgdYzEYJ2JWoRC6RoIhy4AP6dQ4P+v7xiQkPd4lQEFV0aWtx9LXPNj+ffvAt&#10;1cBVYv6+VfLz4Dzx0+8Yy1Kn/LTh/g6c5nrWFNojqJdcLpXla81CkxvP5PMtQiqHu4ICp/W51X94&#10;TTpIRMixtGyhDdW1Ak3HP+txb/ePauTcpLdRayPplGTT04efzz/l6L3PiOIxJ4cwOR504U/bTz69&#10;Ricipp2hyqU6VkslAsksL07uFVv8ylrG/qDHji35HvEYlhKaQrHUBGqMCf1C2kEfT/X9v20n10je&#10;IStMsWx5fL5D/Z6WlmRNMmpvU+v+rh+XUjJ1tZT0jOYplWoppxIZMcXWSR4ZUYTzqb+Qs/CqCfz9&#10;LEzzBI1pJImDAglpB6Bf+yD/AF/PH+PtQu5wLW1t5QyEcF+L+dBTy48afPpmOd/AMayeGhxUcfs+&#10;z/Y6B6PHmOCSpCU9G0rzQERVDFlYB9Ur+MyBW/bICkA2P499kyRsz+keizAE8qP6/wBb249t+HaX&#10;CLHMWIBqKilCfXPl/g+3rVrAkceGL1r3Hjmv+Dh9nWSlORFMEo08kzzQXqfIaqWVFRELU6TBBEBc&#10;BrtyQx/pfihic3Y2ABIBNmuOBx9LDn8+/Tpc26+FEKliMjhQj14g1p5f5OrRwFY9D+WR04Rs096m&#10;eHweFOUnVTGJjIkoMAUm+pTdibcj/Y++SNKG1I8YDjSoaS7cDRa1iP8AefbcxtjGLadGqhBLADTk&#10;6q5IOB8vXj1aMNKlJaU8uuYpEm81UuhhadlpzSSpJd9QAMkTc3PJ9I99lZItMssUrtIvj9KoQQed&#10;QuR/hY+0824W0h+mtJkVFOoVJ8seQPrw6YjfwJjDQ6QMfbUf6qdTcZgPuY5zNBHDJHCQ9QJpaeVW&#10;EvEKNN+PQWN+eP8AYe43khF4pIBf6h2UpImq5uwFwLfix9rDFPOFuYLkkVqVAqhoeArStaZBABPT&#10;V7FNJH41qQGGe4VGP6IqD9hpXqXEtfRfdf5JGgWL7fUMmsz1PqIU08oHJKWf1WsD/h7jCJTf/Nso&#10;JZAARJcAgWc/j+v++Hu5lVjooQfxHgpHyHkf9XnXpmG2SWMSTA+J8jRf944L6YPSiWtqqZIKlZqh&#10;DPTpTlHb7inhVzHM61UWhhL6SNK34PP+vyaJ5wSGhVjc2DMmkg8Fh+Sf6+9JfxWTsulvDGAQAa1A&#10;rTOc9KAl2hBDKF8qk93yGM+maZ/b1jhhj0UJc1c0sZQVBrYo6kzRpJIvjptKHxQhQDpFz9fT7zLT&#10;QIG8xtNpBUiX0Hi99J5+vH09oZLncbhw8BpD6HDeX5cM4PXkjujISdVKfh/y1I6zLlqcKKWki++b&#10;7moidkxHk+3/AMp8ZjjrIABf0m4fkD+zf3Hi812DDVruI2Vrgi3qVdf049mDm0MS5YOvmaVrU0NA&#10;f2dbeONlMJekrCndQMCcLWlflSnl+zrjXpH9wHoTTrTJ4GyePmhnjCJ6Qss89LGupXkvwG1D6WFr&#10;+8MqGJlYqVuSLAX/AMP9v7UwO5SjMT9vTVpBdR6oZJC+PPh9oPUmllpMt95SUf2LiGOGV3WqeFkZ&#10;gpWN7lbxj+0dJb88++ls4HrX6jjkMtrga/wP9jx7TyqFaqjhxxx4V+f+qnTE8Edu2B8OW9COJ4VN&#10;Kccf5OnqKSemDRTUlUXqEmMbGWOSGXyEhBjxINTp9B6SWvcBSePfBtIssjAWawL20N+fSY78/wCP&#10;uoRZVaWIB6ZISuqnDNdI/n/h61FFBKWkj0DH4Q9fz1Iop+Z6eqOethnpxDTVlGa2mYNO7KJIZ1sq&#10;vK1Wis0VhbwqhB/Pvmwj0oy1Ct4jqUxOzICvrAAa1yPzcfX2gVnMrK0JAkwdQAbI0nzxXiKHhnpl&#10;pPDl8OGJGJIBLDjWnmAfs6dI/vKcS009K/kmpmVkehp4zIGN/M1ZRh2SKQmwC/S9uLX98JnDG+lt&#10;Z/U7ojBx9QQQfr7U28UkVU10XgFViCB88cPKn5+fSp47d4x9Q0ik8FibSo/PiR+XWKjWB4aKfRTy&#10;fbOWjt5oFWdWCmJo5r6lAuTIoufyLX98w4aMeNgmsaZgyaTa5UhVAPFvz7SyiRJj44ZgtCh45oDk&#10;mnn/AJOmFVLRfAQO4YEAk6jn+Ikg0BP7KDy6n0tDTpIj+ClkkD1iwx0dcrQmGqXSnlJdAHueVVf9&#10;Yk+8USMGlVNCq2gh2JAP1Fri/tVLcArHLMdWmuFyfLyx6f8AFeao+BKipIrVQH08/wA+sNbBTtT0&#10;oIyYnDSQTRtFGaeOPV+oNMuoX+qluGsbHj3xkR1DRERgqLqY0BDMRxeRrMOf8PbkdwkpE6K4QmuW&#10;oaYqNIqOHlWn2DpH4W3LqdFlLCtf1CAfsXgR8qgHr1NDj6aWGV6+Ovnkkkop0roz44ITKHDpBpEc&#10;oI4dle/9A3PvNrdY1QlHcA2D8rfgcEX/ANjf2gMGqZ5YtSqafaePl/mzx9Mq7WSKcaoPEiCfFgVa&#10;vDgx4UP7fPqWZ8dVGnWqppo4laWSSeik8AiQO0VMs7TeMAOVYqtzYfnn31OVMZPiFhGSzkIACo44&#10;uCf9b363eYz+E0oAYgUIbgfKtKeufn0guPBurgqborQ5DBh58KgEZ6mUOOgTw1dMlUlVBO8kCU2Q&#10;NXUSxyMSXiVi8K3HAJQEHnUPeKOCW2m0Jdow/pdwVVrgct9D9fp7du9ySRRo1BFJXgKEileBOOGT&#10;/LpfdxQPPG876Y0FFB+F+FftpQft6cUxuMo6merqZ60JDULqWsp0mHnLh2tHCi+T6D9XA/ryfcgH&#10;xDQ1OD47uksrKwYKAQf0/W/9SPZZ4DXLq0Vw3eArIoNBXiPiyKfL8j01cCz+pF1tjoe0qyrUspIz&#10;QUz69T5srTwrVVCigYVFQIgaOCSirVkdiQjyL6VTm2lSR7wMddpPHo8hJJYIUuPrqYE2+v0tz/r+&#10;zSE+BC0CuG0U411D7KjPD1/l1uCGzuQy+J4j4rqBUpxpSo881p6Z6ZamkjqclEkz1DyJDz9nNNCH&#10;uS6tHSuiiRb3u6t6AACPoTGcWKovjLq1wA3j8gH4jI+lzxz9fdlnpGC7Yf14gH+IfIelemp1k2+M&#10;63qhHxZNBTi2CaDiaVxXB6VFLjXnqq6uMORWhhp44ZZIaZMrT0VSqFoJKySVrygW8npUBADzq498&#10;Y5GVijKyDnQARIoB+qmx9Vv6n35oYBB49s2qho1MEV4E1H+TyGOmI7qCS1FzAfEzRgoNV9CdWmgO&#10;eFeGRw6mZBKiedfvmppJpIVlleanNA1a9PfQ1OwDLTagbeNWIa3JFveFtIE4kj8jLcgFPHIDYcFz&#10;cD6cEf7x71Ks6pG0UgCsRxyKV9PMZz/qHRktp4Uf1MM3xiv8SfmMVX1HShw0kVVV0Ij+4x7ywtB5&#10;6PJffU01Qgk8bwU8YR7kuokDJbg21ce4lOyyqjxDT+42iJSSUN+dYH6v8Pfgyx1qrAebV7T/AKUV&#10;x8/y8gR1bwlsUNw6t3/E2qqmn8K408TWla/l0ttzU1dQTtRZKroK92oIxNUyUKwZCaG66EavCkwq&#10;v5YNc3Nx7mq5TyD93W1xqcqoWS911ta9rf7z/h72THctGNasmK+tKeQ9fzx1W2ewnDXMZ+HNPM/Z&#10;n/Nj06D2oxstNG08lDT0f28Xnp6WihqJjVUjyeGSanhMrIZPIGbVddSkFBrJJzSRSGI2mca7idVR&#10;WZgpsAb24IvY/wBP6e0zXNr4+i4jU+HTR4laZ+KlA3GgqcfKvRe91YLcqZmMVP4gc8OGmuR51p+f&#10;WHCeelNNU4+imCyhmifF5SWOkpJkBEbzGV4x9xDdi8K6wGYK3N7N60oMk/hkjRTZHeaXxl9P6gAC&#10;eb83/wB5PtcZ4zGksqayT2iPuArWnxacfz4Y6N4/pZLZXY9rSE1I/Ca0b7KfL0qOlZJm6yOlxtHk&#10;fvllWimr/GuI8ixqzxvFNUmmhYGIxi0sIHq/tBR9JE0FTaQwLJN/mVdkIOkXsGd5FFxwbAEnj6ey&#10;lTtdtMpuQ0RbVTVSh4VpRjwqK8OIp59etYYnh8HWraCTiuNRr8vT/V5OWDztXnqSmpqmr20I6AVV&#10;TBTxx1CTM6xyPT0sFDRN6HJOlJp41TmwYKhPtvlFRLH4PIIWRACs0PpZVYeqJlv9eDb3eS1s47v6&#10;lQXjbI0gE1NTmtKCh9c9PRyn6zQg1xKunHFXHEsPIcRgk/Lz6EXBZ2GKnNTJRjJyyV5iE+N3E0dP&#10;ATCYzS5alnf1vHoIR4wQB9Pr75WgRKeN2DiDU0jRsYz+6P13a1/9a3u9vG0UUjwkL4tMMSCNNaV4&#10;j8Xzz1pBLcIZIxo1Yo3HBNPX/V5dQMnV53MZermWgyEc7yeHF+WhostQVCRTJHLBTQwWaBz4rl5W&#10;AYFbHggZvC7aHi8piZdQMZikfx86NamwAP8AUe0sjwyh4bjLKMsfhr/R4kgUxUD9vSeRraN/Auka&#10;RwoNaCg4YFT5cMgY69TZN8QVDriaSsmrUhXFTjKY6SSqmMUtYsVQb65gZAskIbSDqAFhf3HEAlIN&#10;0iZZbB5qcxqwYhPSYr3Nxa/+PPtuC6jtUPgssobBC1qOJzUDjmlD5dLo54jGECtT8if8P+XpW5io&#10;rmKx1uNzDQrhS8UMGboq5lYx+cqIqtyqogdWeFweAUQnWfeOsp1hSNCxeRZAwWklVQvpGvSkhH9f&#10;qR/xT3e1uDuSukQ0rUjvNPPzFG/Lr0NtCdUmntNaBuJBOOpeFq5sZkHyU8EBhmxEUU8+bwk9XJIT&#10;I60Sy5KiKqW1IyeOJmIN/UB6vbzt+AUOcxddJDUPT1NcIK8KqDzUdSfs6qNmQjlkkIBJF/6j8gDn&#10;fa/3/wAmbty4dKnwH8M5oXAMqHhWgMYrg0xxzRRaR20USxELGwJI40LYp5eQrX7Rx6FnZ3btFtrd&#10;uy9wnKY77jbFdi8jR00lTMajC1mOqoQrw01c3hCh2YJGH9IawsSqroHfzCPjNlegvlx3psGtenoM&#10;Hid/Z6q27UNULI9VtvMVj5Xb8iJCC73o5oSWK/Qgki5sj9t+dIN55TsrkK0kzRhZFXAEgADgsSAK&#10;NUfaCPtEybJDu1tFI02jQNLaCQa8TStKilamuQT69bsWwN20O/dj7S3rjifst1bdxGegQjS8IyVC&#10;lU9PIhvpeJmaN1vwykeyf0uIpUa1JBMyBCy1lRo80yqNJkWGEO8ak2sSf7Qv7F09/O0Y8ZwCTlFr&#10;RfQajQMaZx6Hj0fWu3WNlQQwEGlNbMC7fMClQPP8/n0rve2r/wAJ8tjVWF+MfyF3/NBU+De/eOD2&#10;pSTrTNoMPXWykr3nVpPEwTy7gqFBDcshvyvskuphPzVt9srKrxWs7aWJBYSyRgBaAgmkb6qkADgT&#10;XpTuVz9HyhHbM3dcXkhA/oxxRD0/34XpWv8Ak612P56m8MLJleh9mLMq53bWL3TvKvimqo46eTb+&#10;7MpR4XGg0ckdSJi+Tw0MRJoptKuR6NVze+lXO87xswSLRHcaip1P6AxQCxLEubhCSAvPp9jCW2sI&#10;wA3xMKn0/wA/+yOgQ9oghMty61bhk8P2f5+tdQ4OoXb8GbpqefJVlFkq9KCqCRS6KWjb+JGCKtaY&#10;CCOBabGo8L5BIY2kqA8LicKvWuRZCk6xs1RJpYu6BDJKR6gsrH6NyNEYI02UG5PtE+GXwyAqCufR&#10;RXz9QKCv59MwAquiNgUP21pxH+AdKygosZXYaSqwpy0MuPo456ePF0eRmrooInkonpamXAU9OCRA&#10;dMxrchOsizLNM6COOMiCaejmioJyFVpsNgSwIBcMmEp4yHCcCxB/4nm49xFf8sTT7xuJdOF/uB+R&#10;Bvrg44fn/LFD0sbcGjSJCeEMP/Vtenen+W2R2Pitu7ToskZIcFtDZ2NVo2m0M1PtmlYzRtVEyMrh&#10;gVZ/UR9bi3vzQUSx20pwF50/0I/1XHtJFyXK09dOCT6/P06sm6CtK/z65TfN7MSRgfxGoDBUHBjU&#10;Aj62ct/r/j/be8PjpFto8Q/1Woopb+n0J4/w9r/6klq+JGx9KAmn+DPz6e/etPMdNbfNbPrdUydg&#10;xudc3P14/ST/ALb3mX7IWOqG/JPNzc/W349sHkeXgIm+WD/xfTDbipr69YJPmfmnBP8AFXufqBKP&#10;z/qeR75O9Bp+sJJ/1j/r3IPt2Lkec1BRh+R/zdU/eK+Z6bJfmXuATK0VZPIoHqKyrfVc/wCqcf7f&#10;3Ekp8cxDt4j6R9CL88/19uf1MnoUWNv2H/V/q+XTiboagVoOnzHfN7cVMAP4jIPrZWk1FDaxBC3N&#10;x9Da/wDxPviKbG/VRF/yEFb6f4396/qVdDBQ/sPT37zzXUP2jpxf5y56QWfJSX4+lQYhYG/6XUH/&#10;AGPvB9pjyx4iFyeSAB/h/h7W/wBT5RH/AGZNKcB/qPVTu3qa9QB839yBrJlJDyf0zANx9LH3jkoc&#10;fq9HgItzZE+t/wDC/v0PJxZSZYmBr8+H7R14buPPqSfnXu6MBUysgFv7dQASb/iyn8W/PvOlFivo&#10;VgB/1Vk+v+sSPad+Tbhe5Ub7KN/mP+Tps7rTz/w/5uub/OfdjjScnIQwBLrMgJtzcNfj/be3GB6G&#10;lZBH4Rxq9Om1/wA3tz/T3UckPMC0kbcaZBH+H8/l/h6qd2K/P/V/q8ug83H8x945CN0iyU5Rl+vm&#10;aY3vblkBt/re3GXJ08q6GWMj6fQG/wCfyf8AifehyAE7gh/n/m68N3IyK/y6D3H/ACo3jSVSzDIT&#10;ixJuXHFxz+f9e3+PtlkhoJSxKRc3/sGTn/Fh/T+ntz+pTLjQfzx/KvWzvkn+qn+foWMd84950cca&#10;nJ1Q0rb0TEA8Dkj8/wCv7azS0AYjxQ2BIuYyP97Ps1/qMCgOk1P2f5v8vVf3xIfiOP8AV8qdOy/O&#10;/ehsFy1SxtwpnkIPH+pcgf7z74NS40nlIvp+Bx/vY9uxckSqtEQ0+z/YPVDux8v8nWKX50bydgZK&#10;+QtpsLsTxe/9gke+oqTGqwASIC9+QPxyDx7el5OlWMnQ38+rneDTzJ/1fPpvm+bW8Z73yk7MVZQo&#10;ut7i31JHtSY+qpaNSY2hX1fQ/m6gG4/P+HskuuSVnkGuNjjyHoT0227k5z0H24/lRvLLQtEchMA5&#10;vzLzY3AAIP45Pt6/vEoTQZItPFwtvx/gD79HyEmqqRsCP9Xp00dxcnBH+r8ugGyfau5q2VpZKqd1&#10;JFgZmUg/1sv+88+22qzFPNcvpYk8kKo/P0vf/D2sTkSSlFWg/P8Azf6vl1sbiwFP9X+DpU7a733T&#10;gnRoqupDgc2kuP0abG/+8e2eSeia5ZUN/wAIvq/2BPHu0fIlDRFIPqeH+Cv+rj0o/e1OHQzUvy/3&#10;tCAGyFWwv+nyIALDgi7WHvGr4/myoLsSQ6Ak3HNiAffn5FkDdy6sYKn/AD0/1U6o+8Z/1f5+nA/M&#10;3fATTHkKpPrca1III5Ppa3+8e5qtjIiG0qLEcaF5/wAPr7L/AOpd1N2afL5/5v8AV6deXepWNK9d&#10;T/MHebAh6+ub6qLuoX/bg+5sWapadgIAiqBfkKPVzf6H/be1EXt3IyVnQk/IHhj1Hn58f5dXO7lh&#10;VznoMdz/ACR3bmwymsqdLAAr5ATfUxudJP0uPc1dyp5NSyJ+i1mItx9fofascjeFBoaM1J40P+UD&#10;/V69I5dxcrxHQG5TeecydSs0s8rKB/m76Dq55BF/eRt0Lxd0J+vpIt/hyCP949tnkXX+A/mD/mPT&#10;A3GQjDDrDTbozFM4ZHmQfUgkuwP4IJA9tk2ZglJ12NwRwFtYi4+p/H0t7cPI70oF/bX/ADVzx6d/&#10;ejfKvyPQobc7n3Rh2U09VWgC5A1M3BHAGkEj/YD3CNTQy+rxq3OnlTe45+gP+Ptr+pckXa2K58v8&#10;o+XWju7A/EB+fQlL8md5orH7usRE0lmDMFRWOlWk16SATxqIt/j7JP8ANX5I03UOxU2ptWXCT753&#10;lUzYKpkqq1Y5tuYyagaWPIQ0EUciVcrzPRxzUcskB+zkqJElFQKaOYx2Lk0jcoN2uDpt42DxKaEy&#10;OKrqKsK+HGakOMGZVUeIqzKtptwupUT6UVR86wAwK+YGorUk0U8BoLUqaA3mfyhvjpvv5F7wn7n7&#10;Uxudoeqtm01NU7YSthyNJTb53PNXmOSagrVlppftKBqaqLOpcPUGEWEcbBq0v5dO9ewpNi0+S3Vt&#10;6tbrXOd09nZnbOXpMbQmmqni2/Sbbeqzk9M4JirJmy9FHUmNpK2vSoMsmqSET5c8g2W87dPDuFjb&#10;iSOR38RqMFZQKEE0OWDEAVpUlRgAdYw+/PLWzc+7M+2XFzHDewIzRoO0iHWrHSor3a0BJIp2hiQC&#10;OrYvmvjuu23t2HufaGcxNN8kcf0p19svH02QylPG8Oz4OzazsCmh29RRXkatochFRZnMtMCtHjkp&#10;qsosTtKpffmX/LW7H7syO5+7enNwda7hwowmBww68zmz48Xu3cL9YYmPa7RYnsWpp9X8QqvsIh5K&#10;0UtySklR4nQQ25j5C3m5luN4hti6v5NIg0FarhSwFTpJoKsaGgOaJPb/AHrYeWNqseX7i4naaIDU&#10;JtHgxu5LhEIkbRUGigAqoUgtSlMfWX8xrq/ZPYOD+Ovb23977U7MzlTLvHKZZm25ndp4OHtatqOw&#10;8S2TqaLLT1sVEpyQx1O9FT1kMJiIkligiLqBX8tz+aDuX4ItH038hsXvzMfH/OZqbH0m4MZiVqan&#10;o/J0Walwu4KdsG8JnrFhqI/DV0hnaenkjjeGN5fLBNjTzfyiLycXSLDJdQj4JGeMylQ2lJJFGtI1&#10;Y94VT4seuNiKxyRZAWm7/uoDwXDxTZamnUDwoKkEKDxWtG8846y/zL/5ae3fnXtTE7k2hn6Dr/vL&#10;Z9FPS4DdsuOStxe7duzXqG2huUxMrxqJP3cdk49clI7PZJI5GUbbHWne/XPcmzMX2H1Xvfbm/wDZ&#10;GdjD4vce2cnS5CgnYIsk9NL4TrpqiDUq1NLVJFNC50Sxo4ZQBbXl7b91eS3tSDNAQJoiG8SB2FVS&#10;VCKh3XuQLq1INQJUqWFI3jWA0TB6+hHDzOaCg4YqanhxppWd49E/If4r72fYvd/X249g7gEtT/DP&#10;4lBFJidx0NJN45MxtbcFKXocjRaxoE9LUuNXpIDXAWL7gpZgFaSF2/sorJIzHgEB0LLx+Re49rZv&#10;b66iYuYXVaVLMrIAPUq6q9M4OnSeIPTn72ByrBvs/wAtQP8AV59MOB7W3RjFjjgqZxMWRVgSVHLJ&#10;L+g3hLLyFY21arA8elrYhmaOP1WT+nCp9fqDY/4+2V5DmmOkL8/P/JXrX70Z8ah0oZe7t7PGyvWV&#10;jKeCLn88cce8q7mhRhpkCgACwCDkfT8+1Uft7MFzGTk+R8/yHTUm5ODQEf6vz6QOY33uTKsxdqli&#10;QBd5HB4NxewPuQd1JIlzIFF/oLE35Ivc/wCPHuw5Ge3k0BKmnzp5fKvy6Tm+bzIp0jZqzN1B8kkU&#10;2ktYAJqNyL30n/Y++I3QoFllFv8AEhT/ALYH25/UpjlozX5Co/bTrX7yKduodRXfOKxEcfp4Pqsh&#10;vb8rcf7175jdQ/FQp/FiUF7/AIH/ABv223JLEf2RH2VP+r8uti/YfiHWaOPM8N45rHj9Iv8AX+mk&#10;e8Um7V1adQtfmxSxv9CCbfT/AB93TkF3j1lf2g1/l6/b04NwkGdQP+r7enCGpzlM4KRTcW+g+n54&#10;1fT6+8I3PCW1F1PB/Va4N73HI9tP7fy6dIj/AOK4dbG5OTQMOlrQ7o3XTjSj1UShCLmMux9VyumI&#10;Mf8AH6W/3j3zbdkelAJFGlrklhxc3sATf3WL28dXYslaj/B+VOqNuL1ywHUXI5vdOR0h0q5LNq1t&#10;GqA2HPpfn/bge8Em6gXZlnUgqVtcKRc82ubW/wBj7MYORtEQjeIg8fM+XyFf5fn1VtwIA1MD/q/b&#10;0nJ6fcE8rSrDUNZtNgoU839SM/H494Dus6h64wAQQNYHNvr7VpyMgSmkn8j03+8V8mH8+sD4/cbO&#10;7faTC4HB0XNlt9Of9j76G7AhLGWK/wDXWoOq97/X3t+QxIoVUYfkeH8+qybkoFdX7Bn+fl1zhx+5&#10;eSaWflSp0qGIP/II9zE3eCgInhI5+vJHP5INv9t7LZeRdMpRonr8hjgPlX9vVF3GMjif5dSo8VuI&#10;pcwSra5OoWI5J5Fv+I945t2rbU0qckfUixP+8e7W/IRZtKoRQeh+XVjfqo+Ov+HqZ9juFQoSOWSx&#10;H6FeQkc8E6L/ANPx7gNu/k2kj4t/aX+n9Qf96Ps2j9vU0jUp/Y3+b/COk53KMNSp/wBX+DrjJRbo&#10;udNNLY8AWsRxbkOAR/sfeJd1I1/JLFpAv+pX5H+BPt+TkZkH6KNX7CuPtp9nTj7gpFCT/L/J1xiw&#10;W5JGKywVDLY2smv1X44jBP0v9ffjuyNVOiaLSLkAPGpPHI03P1/pf3VeQndx4sbEnBNCR9tccPWn&#10;7emDfLroT6fb1MXAbhiuiQVCN+B46gG5HFwI/wDW/PvA27lf6zBbW4LJpsPpbk+1S+3gjOE4/bXp&#10;Ql8CSNX8+uZwe7GCgQ1BI/HhqLf0H6Uv/t/fH+80DG7TISfqbgj+n1v78eTJYuxVIA/Lrx3Ahqaj&#10;TrKu3t0myvR1BYmxcax9T9QrgHj/ABHvku56dLlZoueP7IJ/1re2ZeS5JRpdGNM4yP8AJ1o7mq/i&#10;P8v8/UyHbm6omukFSNRAbUtjpBvxwR/t/fY3XHb1TppHNgV4/wBuLe6HkYFhojap8zX/AD1/l022&#10;4oTgn9vUv+7+5gTpp6q54JsnIt9B6ef9b3jbdlGP93G/5Nl5t/sfb45CvDxQU8sn/N1Q36titaev&#10;XNdq7kcC9NWg/wC1ID/vNvcd90UxPkEy2JHDWB44/B9qE5OmRfAeM1+VfPPp8+m/3go8+skezdyB&#10;y3gqjqI4KcXFgDxx+Pfl3ZSi95F/5KBH+8e6ycj3BA0qR+2vVl3IA5z04xbO3Jc6qOdwRx6QAP8A&#10;E2HvzbuoyD61BIIGr6C/0tz/AMT7aHI92jCik0OaVr/g/wAn29UbdEz1NTYm4XDXoqkFh+FuBxa6&#10;2HuOd1U630TJyPpfT+OLcn/efb55OeSgljbHy/bXA/l0nbc68D/g6nU+wN1JZoqSpsPSdcOrgWII&#10;v7wNuqmPJlTULk8gi68gXv8A8R7uvJb10Khoftrk0Pl9vn/m6cTcaAZr09U+xd221GnqNS8iyAAW&#10;GoaQL2P+w9xJN3U9x+8OL25UWHFwOf8AiPayHkJjXs9PU14/6uPW/wB5BRnP2dO0Wyt5aQqwVpLk&#10;EaS62AF/wv5v7gzbogcAeZB/UFr3/P49mFtySISS0Z/IdJX3IliR06x7I3s7j/Jq0W/J1Xt/tvcR&#10;tzwD/dsfH0vYD/eTf2tTk1aV8M5+f+odbj3JiSa/6vy6dYthb4lA/arwFvqtHMxOo8cxqf8Aebe8&#10;DbogJP7iX/qGb+n/AAa3tVHycQgGg0/L/oGvTv7xkA+LH+r59ZR1xvPUD4a+2q9ikgJF7m4YD6/4&#10;+8R3XT8DzIAP+bh5H+Iv/tufbn9SmzRDX7P8GP2+vWl3Fqk1/wBX7ep0fV+7rhzTV5J/1+OPz/t/&#10;eNt2xWIM6BbW5YMSP9Yn3cchIxDBCW/On+Dz6824NTjX8/8AZ6cabrne0RZY6et0Hi2ksbc/1U8+&#10;4z7ppn/3ah/rfR/Tm3t4ciFR3J+zV/m6Tm8Zhg9KCj2RvyFl0wVoVQefGpF7WFyR/vHvsboorC8i&#10;3P8AQra/+wb/AIj2hk5FYOaIKD5Gv/HemTduG04/b09JtLfYUI0FZcXBsrWP9SAFHHvOu7aVePNH&#10;b/A3sP8AYn/e/bZ5JNAAnD5f5h/xX7eli37BQoJx021HXG8qrU7wV13JsDYAWNzYOP6295hu+msL&#10;1KfTkWX/AG3PtI/JoDlRGa+uettuZFaE16jJ1JvJlDNBXEHk2FwRfkcJb/effTbzp1toqEX+vqQX&#10;/p9D7vHyOZK+LGWpw4/5R0lfeJcdx/1fs65t1DvCwMcFSl731wJLf+n6hx75ne9OF/zykgfXUOT/&#10;ALf22Pb8NJ8NAT/q8uqDd5i3HrL/AKIt3lQooqjXYDX4xYt+W0afz/S/vCd7wPa8yWH+1Kf+J9qh&#10;7feEDpTj8j/m/wBXn08dzZsE8P8AV69R/wDQ/vVmv9nVEoeCqNGpv/yzYX+n5+nvo70pByJ0DfUG&#10;4+v+vq9+/qK/wulV88eX7OqrushOgVpw8upK9P76IulHWowtZtLG1v6agf8AeSffA74h/wCVhP8A&#10;kFl/3m3tyP2+hNaRn8wT/h6sb/T8R/l15uoN+i2qOsU8/qCp/trjn3j/AL8xKSfOhPPOpSwt9Lc/&#10;8T7Ur7ewOQmmn5UH58f8HW13Eg8ceXWCTpLfEgLGGtbXZiPGWDXIPBIt/rc++133TsV1Tg6CSCWA&#10;5P8AsefoPd5vb0QoRGoOvjxPD/a18z0pXczUmv7eo/8AoD3lPIZHpatdGnRemUsSRyfz/Qe5S9gQ&#10;WYipFhwLsDYA8XANvZXJ7cohVXj4+lf83VDubEkE4/1efXJ+hd8MdQpKsqh4Y0wFvp+fx/jz78d/&#10;07W1zhv6WI/2N+ffh7dhf7JKevH/ADdeW/J4E/4esR6F3jJ/nqWrGn9N44/z9f7f+t74/wB/KUci&#10;f6c/j/ivt0+3jFaFB+0/5um23CUVoesa9Abw1g/bVBGrgaI7/Xji/wBf9j75f6QoD9Kkf6xsP9tz&#10;7aHtsn8H8z/m/wA/VW3Fj8Zr/q+3qSeh98kgfa1NubaY472/2oqQT78u/qW+r7hNVyf1Wtc8/Q+3&#10;f9boFdBUBfz8v9r9nXv3gaY/1fz6hydB75WTWlFkC/Nm8cFvzqsGe/0/r7y/6QKYm7VAuDcWN/r9&#10;fz7qPbcIKRIKfOv5fhPVl3KRAQua/L/i/wDL03T9Bb5lJ10Vcx+gPipuLnkX8g/3r32N/wBLe5nS&#10;3P1YDj6i/qt7fHt8yR00D+fH/eenTuhC1GD+VOmiX47b1lcqMdVG5IIMMLE2JN9Ksf8AePeRd/UZ&#10;H+fQ/wCs4/4g+6f1EkH4f8J/wr03+9Zjiv7KdN1V8bd7XX/cbVCyk2MMcZPP4BPPv39/aTkecDn8&#10;P/jxbn2qHIhop0A49Pl59v8Aq9OtDcnLVBNfnT/P0zSfGnfDvf8AhtbY3teOIgD62IVv+I98l39S&#10;KP8APr/sXH/En/ifdH5CdjXSP2H/ACL/AJOtfvN14nj6U6if7LNvfUQMNU8/1pUP+9n303YEFiBU&#10;oFP09Q454/Sfb8ft9bAh3Sp88E/bxHXjup8myPLqNP8AGTf0gKfwurjUfkQohFjxY8Af05PvJDvy&#10;lDBmqB6fyHa/0/HPvd1yFqUxxoM+q44/6X+fWv3rLw/zdNJ+MO/EZv8AcdW/U6Sqw3A+n+q/4j3I&#10;O/aNmJ+4vck8kkjm/Av7Sp7eyhAhUCgHCtDj/S/7PXhu0vCuPlTpvqPjLvssT/D646rm/jg4uTxc&#10;vx75/wB/6U2tUWta3Nvpxzz7svt4w4qM/af8n+r16cTc6VrX+X+fpon+MG/QGb+HVrrcm2iBmH15&#10;sWt7yf3/AKYC/n/2zAf8T72PbyR20AD8wx/59/wdNHeJNRANf2dN5+MW/GI/3EZC3+MFP/T+ob30&#10;OwKYm4nPH4JU8/7E+9v7dzIdJVfyDD/n39vWju83w8D+X+frqT4vb6MZJxFZwfo0SFv9gqSKPeYd&#10;gU1/+BC3/wCQb/7wfbJ5BY4Kfzx/x3pz95EjJP7f9nqKfi3vsJq/htSeBx9tJfn/ABIt/wAne+m7&#10;BpQeZx9OALfT/Dn29F7euwqFH2kn/oE9WXcGPmeoL/FvfouVw9aw/wBppgf9hxx78Ow4CeahNP8A&#10;TgW/oLA+3m9uY1Wqp3euT/OnVDubrkg0/L/P1EX4u9gObNg60A/kRrf6cG2s2/5J99N2FTX4mB4/&#10;D6R/ttQ93h9uWZanSM+Yr/z43+H8uvDdAfX9g6xy/Fnfmof7hK48f8cAfz/Ulf8AevedOwaYaby/&#10;j6k3tx9Lk+0k3t1IQ2lRx8qjz/0o6bO7PXTmn5dRf9lh33e/8Fq10HTYwwF/6cXf3l/0hUv/AB2H&#10;+3X/AIn2kPtzKOKj9p/zdb/efrX+X+frIvxe33LyMTVr+PVSE/7G8LW/2H198X7DpypBnW3H5UHg&#10;/wCFj73F7dqsgKJ3faSP8FOrpucuqvWdfiz2ARc4ypsPralmB/w5N/fBew4FFlqEte/JH1/2JPt6&#10;T25Eh1SJn5V/yU6fG5ueI6yD4u7+TgY2tH54pZG/3nR78exoGuDOD9foRb/Yc/T3X/W0VO9VXy9f&#10;+gTn59NDdZC9CaD8us0Xxk7BBCnGV6L+WalS1hyLn6/7x74rv6mZrCaxP+1ADn/XPtqX2/Ma1ZQR&#10;+df8A6f/AHljBr+zqcfjTvqKN5TQ1Q0Dk/bnn8gAhSP959ukG7aaVNRl+vIAC8Gw5+v+H59hzceV&#10;XhkyBjzzwz8j+VKdPQ36yGhGP59R6TpHddLOsDUdaP3FBUR+oktpFiQOf639h32F2Jj8Rh6yWaeO&#10;NkSQhmYAaQvF7/7H2CryyEE66cgAVHz86fy/Yej2yi8WQFeHz/1Hq4L4IfEfc24dxYyrq8fUCE1c&#10;LjWjsVRDpGsleOb/AE/Fv9hrg/Of5AxZKpr8fSVgsfMG0ygi1iQG5/x9lv0yqlP83+ToRSyrFDRe&#10;PW4R1Vsen2HtHG4WKNFlip4hKVXTcqgUD+v490X5/OtX1k8ruX1Ss4JIJuf8fd47Zq16KJJa5PQk&#10;+04KpmP1Av8A48f7x/xT2+yBRXrRuI6Zr+wf5+ve8oqGX8g/6xJ9t+GHycdWR1k+H+f/ABfXvff3&#10;I/w/23vQj9enC7+vXveJqhvoP9uLD/Yce7iMcT0zJKA1H/1fz697wF3b6Ag/43A/x+nt0hFyT+zr&#10;f1AXLAn/AFfPr3uH+59x+P8Agff/AGP8L9uVTw/P4f5a+kfiR6+B+L+Wj7eve//WtPIlWznQCupb&#10;hSNR+gP+At+PZVIYZHWKMk1OakkAcMfPy+w/b0KLq9NoR9TQqxAFR5nP+Q9VMUEkKQ10U0NUBKsd&#10;Smh6VCjurStHIqj1vqa925/ANvcGCXVI1whLcNofSbBbEKCb+113ZSQwRtCh7eB8smv+H/VxPVvr&#10;JFhAjhJU+YoBn5dKN6iCrWpjrcjVU6w06GH7zGiosypojjnqIhZbj9NieLX599yTGPVEDqjWzFQw&#10;1AA2s7tzfn6D2pitorgmeY0Y4xw4eQ+dOP29WMlFCFgoJxUcT6D5n1/2emCGnqQKCWmiaKaSIpFU&#10;V1I6iVpJXVmpKWO6tBZP1MODYfX3jH3EnrjppGV1t5AbqwX9RGn6WtY3/wBf3SVtvglMUk/hsKdn&#10;EioBGfmDUfbTp3VUUcMrfbU/KnzIocfZ08xUTJQR/cT0MgiqqlmcrNSss3ndVSRJeZAeNIi4AsDa&#10;1hlgqnA0RNGuhLtq9S8XUkJ9L3P19s3W0xuy3sokKkgCi0NePHjSgOOHSHw4YazSJOTTj4Yr9leo&#10;08kcbVGMq0ppKqpqHkgVKlonKhoxoaU20rz9RzcD8e4n3QRgjeO7MD5NNrarfQn88/61/Zslis9J&#10;kqAPLhwxn5eXzH29LLC7S8t6ANXIowoeJ4+ny+VPXrNU0NetDVgLVSxw0syrQxzpUDgTSrYXvpDK&#10;OR6iPyL29uBmjRCryTMQysdUpK8WANj7Yksppf8AGYURF9QorTzyPL/KBXpi6sv0gkBNQR5+VD/s&#10;dBvj5ZZK6KjKR1NTLFUoIhSSRrDK6PJGhjIDkiRvq1+OL8++1/cU6SSCpKtw1gRcWP8Are23CKol&#10;8jinD1H+H1/z9Or41jZoZBkkinr3HrI08+Iqlx9dHSUtbBUiGqiIeOISoqsoqdQuhIVSo/pb+vvz&#10;wp4llLsT5BqCGw0kEkn/AGPt62vLkXbWgQAaCQWFTWopmvp/qPSqKWSdtHhaKZqc/l/PqNXywCGW&#10;aAqhephha7ksXdhGDTgi2ngWY/T/AGPvotRyspF1U83Grkj/AHgfT8/X2kaLckPhuFJ88fn/AJf+&#10;L6o1xHBJ9O3xYH7c/wCUdP8ABJW46gqZw1XUssxiWN6ml1KFYowQoLym440fpPpPIPvgS8ZLiaZo&#10;hqCgSi+uwsb/AF5sR9Pdo7aGZREsMYlGT2imnOPL1U8fyGeq3EDVCQ4Nc1zj0/wdT5cl5xaYPGao&#10;04keqimjKB5C8gnRFKlhckkSXtcWsffgn3MbSMkrBiQzagSoFweT9fepbs7fMLZAAUIxTGcilPWv&#10;7T07omjCrUHOceRP+brnT0sUEkTDI49ddI0tJGNafdmHQDpGnUpty1uStrH6e+KxpCiqnmILODqV&#10;ePVxza55NrX93+qklkeSUAACpIA/P5fPpmdjHJpT8Qp/q9OudWrZOoBLUCVI+18MUFZVHyyinUei&#10;JiRGdKXJYWJ498irK+h6hVkVQ2kxBdV7WX/EEEe0y3LODLFAzRZ7ySaAfEeHkQfz+2nVI0CTFDU0&#10;4A5oaVx+Zr9vUk0NC1HA4K+epnCfa0uQDCOWTyfbiQmxEh0llAHNwf8AXwESLKFYxsCgC6luBe9/&#10;1e12uOa1DJUUzg0rw/aP8HTjSOSMkfZjrpI6WBaiWGOthqDUy/doJ1DFUlGkxiGyqdTXLFefp77j&#10;USzMIo4xoVdaln4X9RI+n1H9PaC5uIrS1DzmuvUFJA41IFT50P8AqoenHSKIGWY/PURU/bWnl/kp&#10;0oI6SvqYIYZ6nJIRVGoT7aGnqDPJFHEHp1gA1KVFy2vg/X8++njRmlIBAW9o2kIP6rWGr/D3u2u5&#10;UijVmDaj5DgCK/4ekzTtbuscsiyFzUUFKKeHXGsp9LRl0MSPBEy5JMavglMdOzDyiIcNcaXFre8V&#10;PHrjACyASXvpYC1yQS9/rzx7WXd9HbSkLSq0PqTgEUPz6UXIcL4kIrjhip+w/Py9OuNZQ1klQ1RU&#10;1lLIkDPHSSVNPVCKRac6PDTiIXQqo1X4H5/187Sx08axvohjckNI8IkD2JsoP0H+v7L4xJeztLCJ&#10;JW4lVbTQevz+zpiM3Gk+NJUH8B4r+fUsYKrntL5MbUVFIpWlSPIqjxyxoPOwpWHlc8/Rfp7huqOr&#10;OGiZSQF0xmMEDgkL9B/j7M/FliIiZSjAVIY6mBzTPn5U+X2dI5CiXaQLxKk/n5dSKBJYaqCmD5WR&#10;lUrLWQ1kD04aVRIaZw13NmY2j03P0sSbe+TMWjMYjjKr9CDyoI/VwfaCkcc5nkahfj8zWv8Aq9Py&#10;6rNBJKUWRgvoP4vl/q+zpRUdNU1Jp4UrMuJIklkjZqcOqhmGpHLxpZbf6/vCYkU65He4F10vze9g&#10;CPpa/BH/ABX2ra7nlIjt4+0U1EiuDT7KY4H1I9OnTJd20qQfTmjEA1NeNOskEZp6RqcNShqmolEM&#10;VTBLSwNPEt3lV4EZnbVY+QehTcHlT75+W8TFpNSqq2PiCOC/AAt/rc+2RCEuAsakM/qajH/Fj/P1&#10;d5bgubeKMRyNlS2agfFj8x1i+0keeOOChhp5qaepStFPlZpYjHCitJLO1UosTq/aAv8A2uBx7xxq&#10;zlgQoAT6X9X9bn/H2puisLh+BY/lnHD08/Pp1LcFfFb45OHpqOBj0r5cOsEckZo0EE1dUVCVM8qu&#10;8Uappju3jgcDSV4tx79NCLCykFgdDK9h+Lg3/r7ol2VJpTStNeP2Z8vPhx6oBc+IYXp5VoAOp+Ek&#10;eUyGorJZZPKUjpayhad20M8YMQQWkCKoLrbVyCn9r3xSKVQEZXA4DWs8jc/RL39X9P8AH3Rp4Hfx&#10;4jQ8V1EhQfLVjC8NXoOn2tHIALkgeXl9hxkH/Y6fZqmnZZ0eoo6pkCxuKam8SQUrkpPKEj0kqgJJ&#10;Q88WPPvhVyaWjsamN1XS5qIGjX0W02seSL8+27S3h8Jw5hda1/SfXQtxrX4a0FM5ocY60bWMRMbk&#10;VXFAfL1p6V8/s+XShxC5KpaokWkmMVTUKuPh8tHBkapNBZkVY/IjBgp0fRh+b3Hvg7TuYyy+RHQ6&#10;9LEho72Y6SeB/U39sR/RxymS2bSVNMcQ3ln/AAD/AGei61it4ma5tJBHGmGAAD6v9N6+nz6dvto4&#10;8bWUuRf7SXWs9FJlKVFWJmv46bXTLeSbVYKAvLWA9yKV1WJo7MBcLa4vY8gk3tx7rdpcySJM54V9&#10;Plxpx/1D7VvhzXja42qg4k0JNfmB0xZCno2yFY9OaaaeoSKeV2FZYTwKYvBSoURoVZg5IB5tz7xS&#10;lIF1OIwshsWk1NqYHi7jj/Dj/b+7RJFczeFqYSVqKcB/tf50+WB167S5dPpLU0cCoOnUQnnQHBI4&#10;jyr5dO8Iz9YmvHRiqp8ZT6TS0AoaarSnqCWlkh1sGIB5LupPF/px7i+CVxEY1gjN5G1Rly7XsVsD&#10;9OPwfa9Lq1hLrOzEdooaKKioP2+X2Y8+vROLhTcB3bQNJDIEWv4sDDfnw/PrNU1EmqpMj5eudfAG&#10;Sq+1nWljAYaZZYxZ2ubRvFdS1l/J98ZPOoKiUgBizlFDqCBdixe5Nv8AH20rWstNAJXFBXiCcAUH&#10;D/P6dM24niYeEoYeS04/Ifbw6eqCKkSolqa7FUTZE0vigTKLNj623k0IVipinjdgQHA5v/t/eMMq&#10;QKzGItKeGZfHJYWsbiwB5/p7YSQXU5h1EiOlV9K14+vw+vTTRzTz90lfWPyX/i+lHkcTX0WRE9Hj&#10;slRxpTtKZKKuiy+LmkgfQ6pTzh5HhYMv6ub+5kcUzQrMRGwSxju9v8eb3ubWJv8A7b2nMlrBM0EY&#10;ozEg/I1/1D/Lw6OAba3CoqBTQDA6TmRqQ9ZHTz1OUpr0kclWHo9TzI8KwKFT9plgD3EZS5C/S/19&#10;8bAMrPHKgmkAX1iQFkvdlU/Um/8Are/TiS4UtEaeH6Y4+p+VOB6btmieV9IyKenz+WOpmLqqWhjk&#10;oGrsJmpIceTIJqSppWpaZmW1HUyxC0HjA0iZY2Yk/Uk399GjqGlYTLV6Iy0qSSY8JC0RBKFpVJGm&#10;3F7f4/n2zFuC+CYhJAX00NJSZK+dFpQNXBFcU+XShGE8rOoHb2keWPlj06eJq7btFTY3J42jMcOU&#10;qY6KbGxbkjeKnrVdYqiJYqgJKzsP3VdmCm4Fh79JHG4KiojgK2J8ZaMt9dBIYD6W4J/r7aJubYiW&#10;4g+pD/DU/DTJPGncSPLy6vGkUbEooWvGmOnLDZOmqHFPiGyePCiWKpkqqOkyNLVyyhVkp0elZ5FI&#10;FxJEulTcWF7+8DQKqJ9vLM/kZNRWdJFYjgm5BIDf0B9q4rx53MkqhNIqFHkB5H1pwPzz8uvCNSG1&#10;cTX4cV+31+f7eupbpWS0+YpcWyQisplyeV2xXY2d2qS6xPAIpfGzoGJWSSOwHJAt78sVXHLEWVRA&#10;0Z0+SlSS1iQ4jZbEn6XJ9szT7fd6nAYSJSo1YzwoPLgenDUsX8zT7MVp1PgkgocPU0kVfRT1cuRX&#10;96g3LUYxpEKCSOTJ/eqw8N3OhaYDUbhb2PvIkUCjTG0cLOzuzeV4j+X1XsbfXgDgC3stvLnSEkIH&#10;bRaEYIpTPr8/Wp6o6oX8VhmgH5dKfFpuKuqq1chTZvN08NPR+NIqPGV1qiGZad0p4Y3RrkRqPJKo&#10;cuDrsR774GmKFZ55CeGWdZVUGzFlB+gP0INre3kj7BcXEiQIxxRKFqD88Cv5188dNxNGr/p51ca/&#10;Lh/l4dNc1bU1MtZL9lSulLSxfc0uWo6vGVEQWcwR0szog1zgICskLOt14A/MOQP/AJ2dUDRMFdHp&#10;/T6NKgTTKLcf4fn3UmBAEtKlX4GvxVzXjw8wPn0tCO5DkYGeOOljSxTyTSUBqKgpNSLNDJDnglVT&#10;LI9RrjxOIfTIbXVWdyNKaTe/vv7ynnXRLJQRoJYme9VUUkgaNy0TRiw9IP6r/wCw9ojA8FyJ0SRy&#10;ysp0RhxRxpOqpxUE6fz9Ok7NGZQJFB9MdKan27nqTG+OhfPSypStLjpsjj8XnaCRRGpq4XqaQyyt&#10;UuR/m0HpYKW+nvXw/nZ/DLffZ/Z/XvyM6owh3lHuDZMO2uycTQUomrMTuTadU1HisrQq9lkSqxog&#10;VyySFGhJGkMR7jLlXbbjli73Lly5ie3tVnM1rITp1xzDXIj0zqSVmBFRQUGejnYL+8S8lit/1AlD&#10;oNMEnBH2A49ABTrZy/lJ/KDG9pdDHqzdeVxmO7F6oyk2LGEqchS/xSu2hltOTwuXMZlLOPuJqqmU&#10;hF9CRcEkk0LUPxz7Iq9z4rZWL2Jumo3fubJ02FxGIkp8hLXVOVraqOnpqRYagtLd2KFrLpChiSoF&#10;/YzjtpbhvFkkVYIu4kKAoABySKUFK5NadDDbpLzdLv6G1hfxGNc1ZR/piTVV8yfLPVseQyOPxOPr&#10;cvlK6jxuKxtHU5HI5OvqYaPH0GPo4GqauurayoZY4oYo1aSSV2CqoLEgC/veC+Ifx8PxQ+JfSfQe&#10;Tp1pN34HAV+6+zaejYBX7B3rVf3j3FI5hHIphooV0lE0QqTc8muw7a13ul1zKlJILgJHDIcgJDqU&#10;qhpWhZ2auag09Oi7mm8+u3JNjswjR7fGFeRMr47kPIoP4u4yENTKletGT5lfMug+Yvy+7w39sjJ0&#10;OU612DurEdLdNbgmigix+4Nt7ZoYKGumpZq51pKqCv3NXZLLYydqWoqjBVJHEkYWS5hYD92reESr&#10;aN1rFjNvMLkq8UkbAA6SzBpJ/SPra9vYg3CZ7KPXdKDX4W8gB6+tT6dB+aYRQeFKgIHFz5fb/h/n&#10;0XimxNNQ5SnhSuoZfJk8a+22yag1GNrZIo45qaTG5WmkBi8q0tLJFjsAI5pBdPO8bTLxp2VdZkjW&#10;IQzSCJU1qrtGfQXeIKpK2OoFyCAPp7s1p9bbRNaH+1VSxr/GBX7K1xXhXpPFatIVFs2sMV7hwUEi&#10;tR8waD7epGZyVdgs1XUUtZPmpHiYyNV01BVVOOowZxUpTU2TeoqhT1A8JieDGpJHMXDGXV6Uhlux&#10;qLGV8lB51T7OGjpfGWBKNT0UcTqdTN9CCosTwB7mLZ+RhuVg17dAeI9zeliMVJu5j5Y8/XoM3d66&#10;SrGtRpjiU/lEgHTVg/hvvXsPCbc3zi6Woq6Dde1Np5ikqGieoE1NNtqlSCdJI4acETIqzNamiu7u&#10;xQEm7Ye1aD6Gqj/p+qP2aD24t+IH+HpG1/OQcn/V+XT2P5f/AGGf+XdNzzYUsyH+v6yrD/ePeJ+0&#10;6Akf5VH/ALBgP9jwfauH28gVSAv+r8x0yb2U+Z67/wCG++wHPox9QLWBDU8kpv8A64VLf7b3i/0p&#10;469/ul4PPq4/3k+335CjVOA/YK9PDcLigWvWeL+Xz2A/pbH1B/F1gcEED6aUVm/3j32O1ceoNqpf&#10;9i6n8f4H2mfkKOQ1IH5U6t9bMxyaH9nUsfy9d+FrHF1LcD/dU0f/AFsh/wB694n7WxxufuUJ/wCD&#10;qB/ifr/xHt6LkFdQDadP2Z+Wf2da+tnJ0k4/1fL/AC9Sh/Lw3ywAGLq0Jt6iJJAP8NCwr/rCzf7f&#10;3j/0rY/81Mf/ACVcf8m+329voq4Ap1U3kw4E08/9RPWcfy7N8WCigqNVhe8DDn88Sc++J7YxxHNQ&#10;g/r6vr/sT/xX34e30CGqAH/J/P8Aydb+vnOAa/6vt6zR/wAuzf7ek4+oP4sYx/vSKx/2wPvD/pZx&#10;4P8AwKX+vDi3+twfap/b6A8FHD5f5/8AVx6o13K5yep6fy599GMqcXU2LX5jZD9LfR6cn31/pbx4&#10;NxVRj6/2/wDiB7bPt/Cy6WAP59N/UzDiTTrOv8uDegAP8MrfoPrTxlf9u0aj/bke+Ldt48/WqUm1&#10;r67/AJ/2r3aPkOKIaVAA4/y62LuYYU9dj+W3vGVwTjJzbg3jROAb30RIwP8At/8AYe8R7Zx4F/u4&#10;/wDWLj8/7b/e/aw8iQlaBRX7enFvJ2NK4/LrMn8tzd+oAYuq/NilNADwPwwRm/5N/wBf32vbeOt/&#10;wKU/6zm3+8E+00nISBuCj9n+brbXEhOc/b/qHUj/AIbb3kf+XZUf9PYow3+wvGnH+w/2Pvi3bmMt&#10;/wAC4xb6nyrf/X9R/wCI9sryUA1CF/l019RMcdSof5au8SQTjauxFxemDJ9P6JFc/wCHPvGe3cb+&#10;KxT/ANPEP+8j3s8lwj4wK/I9V+ruI+1R/h6mD+WtvMfox8gH+NKF5/1nUH/ePfH/AEwY0H/gUnH+&#10;13/3j3VuRo3FPX59PC7uOI/wH/V/LqSv8tbeHFsbUB7fV6eEJe3NyOf9bj3y/wBMeN/FYv8ArBwD&#10;/wAkn2yeQoaUKg/aem3vLjVknrMv8tPeTctjZuP7S0flT6fQlbC/vGe4MeBf7xP9hL/xTn2oj5Jt&#10;pHoqj9vTCySaqKTXrK38tDdafqxdR/T/AIAKvNvwWI98D3Jjh9KxLc/2z9fze/t9eQ4XHcoB+R/z&#10;U6eEkgxU149eH8s3datcYup9Shr/AGcR45tYH3wbuPHoBprEv/wc/T/Yke9/1FgbDKP2/wCr/D1V&#10;ZpGNCTQdTIf5ZW6mYGTGVIXm/wDkkYH044Ib/eveNu5qD81kf/Uwf9He9ryLbrgKP29OiYrgEnqY&#10;v8sXcjnjG1Vv6imVRf8A5BiA9427oxwFzWxgf8Ht/t+fdk5DttVAoB/1fZ1UzSEdSIP5Yu6W/Xia&#10;hh/QUsYb/XNtX+9e8R7pxx5+9jNhbiS/0/F7+3v6iW6CmkZPyp+zPWhI3nXrOv8AK+3GTf8AhNSg&#10;J5DU6nn+tzp/3r31/ppxwBJq0A/N3P8AxJ9tnkm3PkD+z/N1fxHPn/MdTk/lf58sAuLmU/1FNGP9&#10;f6e+Ld240C4rI/8AW8hH+HHPtO3IkBNKCv8Aq+X+bqvjyg0HTrD/ACwdwqLHGSEXJuaSL62/qwPv&#10;ge7cYlPWVJrFFPj6aorq2csQsFJBGZHdkUMx0gXKqNTfQckeyve+Xtu2W0e83TTCuAqEau5MvVtS&#10;hdWFVmYIrEFqjqoWQKCxNSaf6vTqfjv5Wueq8liMZFjhJV5nJUuMx6KIoWq6mvm8NMiPL6Vsbl2I&#10;IVQztZVYgqHbnyx7Qnx+bfr3+Edd7c2hJU1O+N37yjoMluarxSgwUdHsjbtLVtT4yonkBkSu3S1P&#10;CyqESK0v3MMSXu7bdNcpFHCUSpAj+N28yzPRFACHTVQq6lZ1aRaL0b/u1Iyn7wk0oe4ACrPjK8aq&#10;o4hqOTUgpQaurOvjl/Jo+Pex8zhcz3TFUd05vKzUtRt7aWDq6nbnXGPaDEvXVVVuDLTTU1Vmo46h&#10;VWSLFGbxWUVFNKgYrSN8nPlNFvuprsZsSbdGYwu36vIZvPb3p6+fH5KXVRS4XeO41y9fEipPQkxC&#10;erqaR/tg1RDFCokmr6deiaHe4uwoVwBCCaBUDAKijz0jCLwVQQKDp5L9iGjUGOBPgINO2ukivkRX&#10;jTFCMcRe9sjZ1BtPFUNJS4/G4w0uMpMVTYzD0i4/C4fF0LO9FicPjIneKCKIOVYxm8hCljpWNI7h&#10;Os/np8KNt7H2jh6bs7GbSwtJtXGtjNvZ7bm6KWqhxOJoVjCToaA07yRBVadYi/rZJPUskchyk2D3&#10;L5N2nk+322a3lU6NL0Cgk+ZBrShOQaZOfn1hLzjyd7gX3M9zu8NpJcK7SCOVZIox4ZY0WjyK3aKC&#10;tMDgfI0j95/BH5Vdi7x3fn0oMRmM1ntw5XPJu+j3djcTHBU5OqI8eE+8q0yVPBDTkUcEbOhSjAhG&#10;ldUT5NzfzXvhS1O+Ow3YOTz7ecxx1G29m7llp6quqaT+ILTU/npIBLM8OqcJ9ZFUsuoAH2n/ANcH&#10;lm6dTE0cgJ7qROcEEk97EY82IxnOcp9q5F5/FUn27QpFKySRmlKEEsrSZAGCMhSfU9AN1L/Jz+SW&#10;H3dFvfc+9dj0brDS0MeEzGezOZrKbHY5THS45Kyiiq0ipgqqsCQzHxKFAXlx7pd+SmX6x707Fz26&#10;9hbIr8DtnskUtZX7h35gqao2tmd4Q41MfPuPblPtSqnqqKvkppcW0slTqpqxJZWNHUSzSh4D5rHL&#10;W4bkZdlKCIs2orJGxrXIrUhaHNNWPQcOsi+UJbyy2tNv3W4gMuQrJLGwA4AOz6QpApTuoRjSTXrY&#10;V6b2jujYXXuC2huvMUWcyOBhajpamgkrJ448XGf8govuciEkdYReKG8aCOIRxerxmRyl7Q6i7g6t&#10;yeQ3r8XPkJnuq8/PMJJdp/3xk603TU0zUf8AEkpHjwlfVYHJxLGwt9zkaIs+qP7GB4pYYY+3jbLD&#10;c2W3vLMSo3aK6fEGOIIYutKcQePzJJPV3Tb7i7MFlKBJ8WlWTTigxokepzitBx4HHSz3Bt/b+7Mb&#10;Ngd27aw+5sHVktU4vO4ugzuHmME4+2FVjslG6uxvrW8LKpB9X6S1oHwn/mJ/MDrHdm2dgfMfINvj&#10;rHftetPt3tTPV+HbNbEy1ejfwuryW58E81BkcFWvAabz/cMtLO15ahLGBkHLOxWnLW5yW21G5Ecv&#10;9rbyPNd+MhqB4PjSs8bKxFAp0OA0SKGcSRia0ivLj9W5eqqOJ4qMUYlQQUAOckqCDSulXrO+Y38r&#10;n449+bYqdw7E662l1x2jtqkklx1bsTAYvbeP3JHAGq5MNuPC4SnWGWodZHNJWCD7hHMYZ3hAjF6U&#10;/fWPjeSOSoWOSGWWGRDLciSKRo3U3P1Fre8lLPk+wnhjntpFmSaOKVXAAGmWNXUY+dc+mOmqTQya&#10;Xby/1cOqZI/5WVc+h/4Y+hlBUfaxgsG9cbm8X5Vhcf4e4L984wm5rFuf9rt/vF/Z2OU7WFQgUfy6&#10;cEkhFQepafysK36HF8cf8oNOxv8A4llX/evfM9/4tVC/eoAD+ZD/ALb2SvyfGH8SQAk4x/h6THxa&#10;ZavU6P8AlYVZHGMsv+FGg5/2HvC3yCxYv/l0ZtwLuD/0MR71/VK3pXT00wctx6cIv5Vk7aA2Nk9R&#10;50wlFFvzZFNv979xW+QGLH/KanH9ZLX/ANgG9rF5ZtiaaR+wf6v59VLS+v8Aq/1fPpwi/lUy3u2L&#10;Yf01Uqnn/W8XvE3yExg/5Tox/h5Of97v7svKlsTlenkklK0r1PX+VYSCDi2a4PP2yj/bjx/7D3gP&#10;yExf5rl/wHkP+9j2tHK8AJIUfy6dCt6465p/Kn4A/hKrzyRTBf8AoU+8f+zDYu1/vl/6m2/417p/&#10;VaGvwDrzhq0rnpxT+Vaq+n+GJ/5zKSD9fzz7xn5D40ciuj/1/Ibf7yQPaeXli00960/Mf8X0wS5H&#10;U+H+VavKtjY2Rm1kGnW5bkXvpY/7x7wn5F4y3/A6M/8AT3/e/V7aHLNvUFUx1Xv4g/y6do/5V9OC&#10;ScYpBW3/AAHjv9PqCY/cdvkXjfqtcg/6eqf97b2tXl2AmjoOt0YcepSfyr6LT6sSpH4/YUH/AJNi&#10;v74f7Mfj1NjXJx9P3Vtz9fo3tufla006ggq3HqwSorXj8upMP8rCgF/9xSgf406m3+xMf+9+8bfI&#10;/Gf8ryc8H91f+jvab+rVsp1MgHp1qStMnpyj/lb0YsGxiOo5C/bRA3/qSIwfz7wt8kMYL2rRcWA/&#10;cUj/AGwPtxeX7Ugdv8x/nHTBy1a9TE/laUF1JxUYBBuppUP0/wATHf8A3n3Fk+SOON/8sH0J/wA5&#10;yPZjb8t2uGRc19fL/i6dOgHyP8upcX8rfGi2rFQGx+n2ka/jjkf6/PuP/syWN/Nav+B8g/4n2qk5&#10;bt0JOmg+3/Y6owNa1p1LH8rzG3ULiobX5Apov6/j6++v9mRx3N61Pp+HX/iD7TnZLVRgV/P/AGD1&#10;ok0rXqSP5XeKFv8AcTETf6NTpyP8BZf+J94j8ksbz/lgvz/b/wCJ9tts1vXKg/n/ALHXtTDAb+XU&#10;yL+V7iVZLYqnBDKQPs4Tze/1PvCfknjgP+BwH+Pkv70NltWwUHW6scV6cY/5YOMVrnGU/wDyFRwE&#10;Hnnge8LfJbHfpNeP+pv/ABT3r9y2yNUIOvfCNQPU5f5YuGA5xdJyLf8AAKG/0t7jn5LY+/FcD/09&#10;5/1+T7UjZ7eldA/1fZ1b/Q6g9SU/lk4UKB/CqfgfX7KLTwPpx/vfvg3yWx4HFaLf8tePp/ifbP7m&#10;ti2UH+r/AFenTKVbBND1Nh/lnYUDU2Npy3/UHGRx9P7B/wB794G+S1B/yu/X/m9b24Nkt2wYxj/V&#10;/q4fb06Y2Hn/AKv29T4f5auEUgnGU3HFhRxj+nPuO/yZoB/ymDk/8diPx/j/AMU90bY7cVqgPVXU&#10;UNTXpyj/AJbeCUi+MpLcfSji+v8AsR7wt8mqL/lduP8Alvx7ZOyQH8CjpOErwNOnCH+XFgFsP4ZS&#10;/wDnJAOPxe3uNJ8mqLTcVw5v/wApB/HH0492j2aEOOwYp5fOv+r/ADdOR/FpbPTlD/LnwC3H8Mo7&#10;WtxSxf05sQD/ALf3Cb5M0ZvesB02/wB3gnn+l2t7WptsCGjKO75en516u6gME82rTqeP5dW3gFtj&#10;YARq/wCUeP8APP4j94D8maK3/AsW4+s4P+t9G9uNtMXxKo+WOmpYWQstRXqfD/L026v6qGDULXP2&#10;sJPP/Tv3Dk+TdGCQKxeL3/eHH+2J9vw7XEFPiIDwpw/zdORQgLWvTiv8vrbS6T9jT3H9aWMX/wCS&#10;VX3Gf5OUZ/5TRf8A5bnn/D2+NutFIGgf6vy6dWIVpXqenwB24Ppj6S39ftoTb/EE39x2+TVIf+Uw&#10;fn/dx/3q/uwsbYEjQOtLEASAR1Lj+BG3Et/kFKbf9MkHP9Px7wN8mac3/wAsXi/0mbnj/Ej26LO1&#10;QCqjNPTrziOOmr8XUpPgXtm/OPpLH/pkpx+fzbn3Gf5NUy2P3oF/6zgfT/EP7ulpbMSCvD5DpqsZ&#10;Yj0/1enUtPgftgCwoKQAf0gjP/XP3ib5OU3/ACuLb6i8wI/1/wBftl7S01EBc9aEYLVB6kx/BLa6&#10;/WgpQf6+BOf6caB7x/7M9TEkmsjIFhcTL/0cf+I9p226DTgZ6UrHQYPUlPgvtVbL9jT2ubkQrx/s&#10;FC/8T74f7NDTWI+9S1jx5f8AkX+9+0r7dAGqFH7em5lKpg8epKfBvaosPsqcj+n26Xtf+rX94j8o&#10;KYg/5Yp/6f8A/SR92jsIhUaR/LpCV8z1JHwf2oCP8gpja/6qaFv96Ue+B+UNNbmsW35HmNrfnn3v&#10;6CMHUFz9vVQpBwepH+yRbU0gfw+iHA+lNGD/ALyPeJvlDSC2msX/ABtPb28lmGB8QCvl1YK/meux&#10;8I9qD/lBpR/rUkRJ/wBsPfBvlDTC/wDli8f83x/xX/iPdPpEJ00A6vU0pUdZ4/hPtJAf8hpTfm/2&#10;8RP+2Kj/AG1/eF/lHT2uK5OL/WZT/wBDEe7/AEkSfEOPWiK8T/LrKPhTtD+1RQW/2mCJP9vpBv7j&#10;/wCzSU/1++T/AGE4H+29X/Ee3TBb6MLnrdfKv8upH+yW7OAsKCmNhYaqeFv9vdOf9v77/wBmihHJ&#10;rQR/T7j6f6/th7eNhgdePyNP9X29dr8MNoLbTj6Rf6kUsPP/ACb7w/7NHTg8VyWvz/lH1/1xb2ne&#10;2VmBYcPl1urevUkfDTZ5Ug0dKGIFrUsYt/yEAPfR+UdORxXJx/zfH/FPbscUIOV/l07HJQ0c8euP&#10;+yYbOB/4C05v/WG/0+nPvj/s0sQI/wAuQD/lsnH/ABP+8e3DBbHguf8AV8+tuY86Tn/V8+uv9kw2&#10;bz/kNMT/AMsrXP8Atv8AiffF/lLFxbIRn6/WUN/vdvekgtiCHX/AOmdSn4z/AIB1lT4ZbMTlaKAH&#10;j6Rgf9DA++A+UsYv/l8Y/qfKg/1uOP8Ae/brwW2kBVqfLgenWaMUpXrkfhnsom5oaY/k3hW5J/N7&#10;f8R75r8p4j/ynof+nqfT/b+2fp1pQKB+Q6bZv4TTrE3wv2UbkUMA/wAAg+v+2/4j32flMguRXKP6&#10;Hyqf99/t/dltov8ARFBHn5daBHFj12vww2ULXoqc8fQwofx/Vh/xHvj/ALNOP+din/Uwf9He7fT2&#10;Xkn8x1bXH/q/2T15vhdsdvrj6b/YRIB/tgvvIPlOlv8AgeD+T+8oufyb3/4n3poIgKqv/FdWEkJP&#10;WJvhVsY/XHUhH9DArcfjggg/7b37/ZqE/wCV4c/831P/AEV70sCEcB+zq2uM+fXE/CjYjEH+GUdx&#10;xc08a/m4/se+X+zTJbiuX/YyqR/vLe30igBAIPVNee49v+r59cD8KNjEm+No7X+ogW/+30e8qfKV&#10;D/ynR/8AU1P+K+/PBCxGlf29e1xA16wt8JNjMb/w2m/6lIP94C+5afKNQNX3qXH58ysOeOVuP979&#10;tfTxk6So/wAHWi0R4dRJPg7sZ7g4ymKk8r4h/W4+g/1vx7yH5RA2/wAui/1/LH/0d7dW2t0GV68J&#10;EAx1gHwZ2KL2xVMB/wAsh/t/0e+1+UA+v3sfH9JUt/0N7t9LBpqRT/D17VGxofP59dH4M7GNx/Ca&#10;Yj/liv8A0b7zL8nWbkVaMP8ACT8/8ge/CG0GNNPtPVx4NKcPz6jv8Ftjf86mmB/whQW/2Bt7yr8n&#10;NX/KWpH9DObf7ZvdZLOBWAC0H5deZkXIOeuP+yMbJFrYqkB/qtJApH/IS/7b6++Y+TJP0qlX/AT2&#10;H+2X26tnbgcOnC6imesL/BnZJBviqN/6FqSJjb8C5N/9h7zp8ljcf5Zx/wAtSP8Aeb+3Gsbdlrp/&#10;1fs6YcqwOk56iN8FtlEFTi6IDj/dANrc2sSR/vHuQPkmT/ymN/1NP/Fffk26Cnwgfn15KhaE9RW+&#10;CmyRc/wqhNuLfaxE+86/JB/oaon/AJCH+93P+9e7mxtwPh/wdNakrnqM3wT2VckYmj/1vA3P9eLD&#10;/eD75H5Htb/gS3+uJSD/ALx7TSWEbmqgU+wde1x/6v8Aiuu0+C2zB/y6qNefp9oD/sbtc/7z74N8&#10;j3H/AClMB+bzH/eyfbKWMBcdo/Z/k6cSRSwoesy/BjZoB/3GUTf4faxg/wC3It74f7MgT/ylsf8A&#10;p/8A8b9rEsLYjuUD7BTp4yquCaddN8GNmk/8Wii/85Yj/vXvsfJA34rG/wBjKD/vF/e2sLcrTTX8&#10;umjJGwof8vXEfBfZgN/4PRKRflaaMH6fiw9veM+QUlTKo+6Y3IX/ADhH1/1v9f2X3dhCq9iin+r9&#10;vTkPhnt8uPTHmvg9tNaWQDE0g9LEf5KjEf6m+r2MNH3pBT0LTT1oXSrGxkAH0t+SfcK82i3jqEXy&#10;+3o3s4NbADoBU+A2Jrc9CYcRT+LzJz9qhsFe7GxQf73/AMar6+Ufy/jo6CsoqPIfvGOSMIKiwAFx&#10;qN2Bv7gW/kAnOsevQxtilutF49Wh9H/H7a/U+Jp0pKCmFboRmcQRKVOkccD8f6/ugbtjtHIbtytR&#10;NPUSuJHkLXkJuTYE/wCt7KxCWz1qS5Eg6Md7Ah5XlN7sWbm5P1HuoAX7B0lErNk+XXveVAfr/h7b&#10;HVgT59e95lZhwOf9f/euPeioJr1tR3VGOve8rXB+p/H5P5a3vUfctSOnY6saHr3vMir6ST9VB55+&#10;o/p7adjUjqozWvXvchIyef8AD2yz+XVuHXvcHxn7n6f8vD+v/Vpv7U6/0/8Aaf8AP/W+3X/tv+fO&#10;ve//17PzJJrIQSHSdLNoAEgCj03uSTb829rlgjESyyMlGGBXIPqR+0cf5HoXtFBLGvjqCGXUoPkf&#10;WnCuSPz6qIEGPl0UklLDDNJepjVJHkNKs1Q4llhlYLGiFmBZDJf82P46VCyGUlU8h1EFXDXDabFi&#10;BYEj8e2UlAkMAqdI4+WRX7cA0/1Dp2KkFuEZixWvHjxNP2Dh+XTvlGNNLTwiNKv7cLBGKaspZ1ZP&#10;1mdY1kbW4PADsth+ePfNFjdnDgAePyAKq3D6gB+frb6H2mlJjVWhcBmbSa1GKEkcPUD0/wAnSSAW&#10;9wddCHHGoIx+Y6ka8iIkEkNdLFRvJHC6yiRXhgZ1LADkRK0hDp/UD829+SYBniiEa3Ua/IxJBIAu&#10;wF/94Hu9xZRJCkz9x44zwJ+zz6UkRQuZXBIPACh4Cnn/AKvz6jRHI1Mq1Fd9/wCGKR4aP7ehWlSX&#10;WTJoheRQSbHULkH/AFjwMaRyxPpFgzCzWk0hgT9FH+Nr/T3d5I5xqAOkZ+eMZoTT04/Lh17TK4Ek&#10;H9n5jzA8yRkUH2+Yx1NqqilkpPuXnkqNMwhpkkxks5hYIJPLNM663C6wpRjYk3udIJ4uhL+OESRM&#10;h1SiTSUFwCf0XJ4PuyzwNAs9ydYYkLpNThiBWunBPzOPs68kdr4hlTNeBHCoFKCvzx1npEno5q+W&#10;qfH5FKqlSOBooZ6ScBqMyv4BLYDRpKepF9X01CzGYJw8X27Mt7iQahZGCjT9Rfm5/p/X3qSxkiuD&#10;evkMNNBxFSDWhoKYpxrkYpwaktsfUNG9eFKCv+H5evSDWW7xVlBSVsRpZ5oWdZIDVM7Bg0auWN7C&#10;72uOVHI95QWiQekBDcejkWB+vNuP6+2R4U7FFIBXNDg8K+VcmmPL162klmyeDOdGkE0bBFc5pXjx&#10;4nHXCSJqmp8tQ9fXzMyGWeq8JQ1JZSfX628o1AWv9L2PAHvkjwRMrq5kOnR6PUeT+QbC3+PuksF9&#10;dQeGR4dDWrYHp5VznhT/ADdbtjGsZFq6ljxz5evD1p+3rE08KzV0bRQTCU2+zCxrIvgUymVp5LcL&#10;p+n+2/p7wvNFIxVjKCBqu0KgDTY6TZjfj+n19poLa+hYIGQgU4MfX/S/5erwrFUyTDvPEjIr5enD&#10;Hl0sXhokopMlBTpeqkMHhFb/AJQ/lSaMzqSygID9S1iB/ZP09x44qM3lbV5eSWK6F+hOkc3/ANuP&#10;6+zia53qMC2UqYiaECtR8zig8+FeI6ZMt1G2jSWx5Z/w0/1fLqBNJ5VCReRRBSxGiHngrSY/MqyE&#10;6FHkGoqyhWBuL/QG/NZFGqxW0gYAWbVyCoF/p/sbj2nuYpDRVoChBzjzqadKo5JimpgFOeODx+Vf&#10;tx5H8uu6GFgkdRVCvYpEiXVqWaAOEBM0njCnW30ZFUkDi5Pv3kXRKEsQouNLfRi34uQb+08kchkj&#10;DDDNQ+eKfZT/AFeXWp7VLpAz8R+denSlpk8gmq5XppjSs0Cz0hMk6RxG0bD9Ok2Om7D/AFh7hiod&#10;tfmEjLZhYEm688amI/H09mE9rDbsptmUE0449DXgfz6SPFBDbo0vwKSR6jJOc49f2dOdLjY6mKCO&#10;iWmjlE4ZZUpYyomuESP7OEkuNf15B/oDf3miqJCbokqxgWCEqCp/w0X/AN49pr2xtioaRg0hydOc&#10;fmBnh157y2glEUDBnYVoB5H0+fy64UsP24kp5JMS7+ZitbJHWpEQDqkSaw1OQb8uot9Bx77UgSh5&#10;S4LPwyrqUhQOALjnj6n2nZNVj4UIK6Q3xUBrk+VfWvVJLx41d5Y3DICSKDyFR504dOE58dRLHTNi&#10;KuDx0RnggqqtWh8wRWqHqJgP2rGzRxjVwQB9CeGqKV3f1L5CVSMppJb6m5+n5/r7ciiuI0ioVBGS&#10;TWlKfZk/lw6dmudSR+ICARWp4AH1/wBR6yZCSoo46ugmjlyDUIE8tfTZETHSJQihY5HLqini4W9v&#10;x+PfFAIKeRlkAaSOVSGbQRa4CiMXsbf4+272aa6v0gko6o6aSqhq1o3xYOD8sEfIVUSTtOBDG6SR&#10;cAwQNWvHvJBwaiuntp8un3HQUte0UxxdXTmODyyxyOzFkDeFq0VLrplUm5RD+lvrzx7iwLIAzt6Q&#10;traW4YN9bXPPs3uRbmMRMAx9P8/5/wCr1S3DLEFjjjDEHNf8+f8AV8+odZXIK6kTGtKZaiN5JXqY&#10;NM0LQnSo8kCHSv8ATSTf8ge+b1U7a1HkAK2GpUIBHpGo3vb6f8R7Ll220UC4ZAaGuGPr5DTxxw4e&#10;p6q89ukytJbk1K1KyGnlnQVAx6VofM9PdFFTQNFSHJ0fmqJGMgK1FLLOKiJZJooX0rGQdTLqYkX5&#10;K/Ue/SVcroIkXTpUFtUYJb+rKVtx/ifaddvRXa4n/GcUrw45FMH9v869I4WkkkKXJ7yx0EfCF8tR&#10;wa/YD9vTrjKHFUdZTTDIy1LLPNDHLBmXiSFoiI4qCQVQcu5U3VE9JH6bnj3iOtX0MBHqVS7KAoPF&#10;ku354Itz/h7V22gRB2oy5oG+0/4SCcdLbQF2dpgsungrfCKea4PEiufPrFk/DlPuqzFtX1VTQyvF&#10;D4pJqvQgpi9fLHSsUEPjCss3kRSNOqzA3OU+GNj6JTq5BRlYk3FydVrD/W91mE0pDQEL61rj0pSv&#10;2+XSmFhHISxw1KDyWn+eo8um/DVddNjpY8lNhZRSaYI/vKGopE1iB47LGit5gSR63YkfW5vYc1kt&#10;IXPkKuCVJUal/p9LX4+pv7auYZZoxFjUtKnNK/Lzp+XSsSJr0r50+z/iuuNDDjaGmksmNhjSqSmk&#10;x0NcDHLG51O9V5nJVlk9UWlPp9OePfqxz4on1Dx2sFcEsCx9K6r/AF9s7TEi3MsJNGpWvl2g1p+0&#10;fy6Q3RtoWMroxb5Af5SOnaSMzvHNDjKg1MmT/cfG1ESl4WQL93JS2KxKQLMEc/S4v+IklMrXiNVT&#10;FxEx8UbyayWHCspFgR+CD7U224zSSLJFE+gMDqIXTQHJqG4Y/LqsU9zOoltyEC5OvGBk8AfTp+kW&#10;HE0FRkZ8XkIo6qrSBZ6qkj/ZaNGitA5iDtfh3SVGVh+g398NOohZEmfWukxoSzEKONKsQP6fX34r&#10;IrGSyZQ1a93qfyP7eq7daLaI627KdR1N9p4+XTmmRo4KeMZGShpKPHsHjr0pqWmpliqCAPPVwt5S&#10;wAIAB4J/TYn3gMdIvjSIxqXkKNHURPG5/B0EA+q9/q1vbJut275ryp0ioKkFagEg1JU0/wBrX5Zz&#10;e4t9zkOpdYQZrVNFB5/Fqp/ta/I9LcUv3/l+2/iNQi0dO0WSw2ThyU1NDUSozLV01jCY3Q+kABl5&#10;5B9ymZadAt0a4IW0g/QLBvHbji44v7U2qvuVJo1LMvxDHnw/wHj1a3Lzq0U1O2mR86+f+x0F+Sjm&#10;iyGRp6x6jFQSywmKefDVD+WrUsFlygkUSu7AAa0jAI/JsLcIlZlUFpBFN+kqVkHP9APr/rEW9o9y&#10;pHKSoJkjNaehHCuenEsrdAdedWP2/s/2PTpaYaWlQyzVBwSCGheGaavpa/GrKs0ZSdhIlyhIvYhr&#10;j6ggj30z+N9CRyMqHT+5HqF7f22U2P5+g/1/bpQT2niysAzZ9PP7OnZEjVApBovClP8AV6dRaWnV&#10;sgzSVNP45kR1bF5E05eFwWtj6arVGisCA/kezfVC3qtmlijlVJSqXJPI1xuLi2kR3/3m3sniaW0c&#10;rE/y+X24/wA37Ot+CrorQSOteINKfMcTg9KODLVc7TYuo+9kiFO0sUM8VFktSQTeTyy5GVNQIUcx&#10;mXSfytufbcZZ6JGXVK8SFrcQuQhY+ol9JP4tf/bj27L9LIysoVm/Fqrg/LBPrXA4dF12kcsqK8pj&#10;pUY860/wdCRjsPBvGoWaYjD1WQholhTFnNUklXOkCh4Wkoy9PCbLqYQsSw/Fx74wtHLJBKKinmjL&#10;kOFhZ2jYLciX7fUL/wCCk/7D2otNwuJIp7UDQEBAqQFIBoNLMQBj1pjpfbSTBzCVYqFw5+Fh5efE&#10;j5dRt77N/u9EHqMJuKkylVT0tREgzQWarSocmR6Oly0Uc8gLMPI8sYBP6Wb9Xt4qfEwg8ZQr6tf+&#10;T1VP/wAFsJFF/wA8r9Pz+LlFu83iuZaAgjTR438zWuhmpihzx/b0soSw9POvH8v9npH4milo8fXw&#10;TUeeSaeGSaoWpr8TWaBFGp4asGrSsmj9jyhbH0Frm3HUjEp5Yz4ihRYp31qpFikge3+3t7VSSBdT&#10;JUVFWritckin21zTrZAJNOA9fTy6ZqHFV6xUNXPgqwVNWtbS+fJbao5qZXgYR032M1Okqq3FtEbt&#10;ovbUQLjqeSH/AHZ9zIsiqpEbQP8AnhXJYcfm3197itrmca7YoNJ/ESP8APVVlZMxEVHXsNJUYVjT&#10;1UGMoqunMtTTTT4PLUSqBdpJaGGpifS45USeqIm/9FPuCqwyVDs2qNTAEXzQWkZVAAOmA/T/AGon&#10;29c3VzBBDayAF1kLHTkUPGlQDWnkB+zpK94/i6JlLMxwV4DzzUj/AAdLjHY6dsVksnhZvu1nmVzH&#10;j9yo1PFWMzkmpmzCMjlXS7QLb6gfm3vIrLIAzvA80V418MrgLGiBEMrMbsfrwR7LiTBI8NnVLfBo&#10;woampOBj+fTPiXbM2igGKg1FfSmP+K9ePTtUUM0kdJUV1LnTX5OFpaqaux2IyFNNPLKGEeOEaD7Q&#10;C9zJb6fpP1vhZpG0n1AhWcelZQTYqxU2sLXv/rf19qIRFNIqCumvmB/q9P2eXTsUsx9NIweNf9X5&#10;9TKxFxFDkpJhjZKh6qGnkkpMhk8RMV0RPSRVIaRZZ9SqU0F9KsbKo95jGsIBZLiQqHlMDp+5xpZ3&#10;j/rf+lvz79MyZjnkAVPhrWp9aUHliufkOrSSoRplRiD8gf8ACR0y4vIV+bmFTg4si9WiTNHiaLdG&#10;Ir44MekbRMRj8w10TUrC7B5NSnnj3jakKsxWF2MraiIqgDS0lvUEYgD/AGJt/vfukV5AUWRpQEjo&#10;F48AKZABP7M8Ok06FrTxLWRQoOnSxOo0xwAI/n09TZPI1H+RB1hq0ilWZ83tp2FatNLUT+B8ulw2&#10;gfpCKCebWUhBHko5Qt2QhUceRZ4VlMqMbsoeEnUy2BAHA/1r+6STwS3AaGTWGzgEUPAV1quM+Vfm&#10;OtwRQHR9SCa1IpT4hSnEj1Nf5DpV4PcUFBSNHU01PRVb0Dpi6vDbh/h8VFPErus8VFUlVp4am0qS&#10;fcRiR1/S2pQVf8BBS1MjUuRo4K2IOz0yzxpMken1AaHvpNrAi1j9P6+zqa0iurTxh2sgAav4iaAl&#10;fUV4HHqOlwokglTDH5/6vn1Xl8xexeyuqqWLdHTO/tx7HylZSx025W23kKvFZKSCRpnjStydNpMl&#10;iWZLu7oxYh1IW62hwuEx1SMjQYPDY7IKhievpMTj6asMDA+RTVwor+ofUX5H19kcW0berFnj1V7h&#10;UmgbFMGox/I9GY3G8gibw5HGoFSAxUEfOnHqsPcfzM+XnbG3v9Gm6vkf3hvXaOVmip12XmezN5Zr&#10;BZBpZVWnjqcHU1TQTaHICiWLhrfqb2jM033dazKY5RUCMRvUpIgijFpHF+VJIRgCoc8jTYWPuh1t&#10;WX+zSJirKmfEI7QTgeec+nSfbrYSRMz1BbJqc+uf9Wernvi7gYesOqsLtCsGYOcoaCpydVUYyfGz&#10;TR5WuZ3UUsCO1VDCXraRKimqpKCAtHItSskitEratNoqFkppdU66i4mkBjDRKItSRHysillfgRKO&#10;fV6ifaX60tDJBuKnwWONPxU/3pRWnz4/t6UvWH9OX4TwZa1A9BRkH7f29GUmniqKKiENFFSzNSwI&#10;KmjoGbWuYqXy9qrKxrj0rnjgqqEKz5GqJCj7dUplCDJSTTM0kczqZql6immYSF7zVA8LMslnNru1&#10;1Zl/rb8e3kt7UiGe2B8ODQ66sNoj0vwBYV0rju44J8+kiKXkIiqeIBbicEAnJ9c5P2npKb310C5R&#10;aemijgFKlZSU9PQQQUaKZJ2pYqrHSDGLy9NC0k9Lj5zpuir6bvRf3N8jnou2uyqCgmngosdvfcmM&#10;pYmcKyQYvKy49AwSwuPFY24/1/r7y35OubyPlawW9OqVoI5WK5BeZRLIRWhoXZiMcD0RbmYv3jOq&#10;4COyj1orEf4a/l6dbrPxh+MWz8F8cuh8TW0kGQq6DqDrynqayaDVJUzDa1M7yuZi7XOq51MTf8+w&#10;xHyVrybGrl/P1lNv959iUzuV1EHovYrpz0Ow+Pmxx9MRSC3/AEzx/wDFPeJvknkCT/lU3+wf/e7e&#10;/C6Zfwk/6vt6b1Jwp1mHQOyALfwmk/xvTRt/rfUe8T/JPIj6VUp/xMh/3nn3Zbpi1ACP2f5+rKUr&#10;nrKvQmxx9cRR/wCP+TRi/wDySPeL/Zk8l/yuSi/19Zb/AIn3fxHrXP8ALq5KDhnrJ/oI2R/zqKQE&#10;fQiBR/vS++j8kMja4qpv9fUR/vZ918Zz2iv+r5V60TG2BjrmOi9l/wDOqpf9hAgP+30+8J+R+Rv/&#10;AMCZ/wDXV1A/1v1e9+JIMCvXiI/Kn8+sg6Q2YP8Al1UpH+MKk/7fT74n5F5MXP3Mx/5C/wCN+7Ld&#10;SVGs0HrXqoeMmlB1k/0KbMtb+E0o+nPhQ/7wV98B8ismQf8AKJr3/Mn/ABU+6TXNXqpLY4j/AFDr&#10;TOqmnWRel9mr/wAumkI/6hox/wBE+8TfIfKE3+5nv/y0e3+82H+8+3EuiGFQx/L/AGet61PCnXId&#10;M7NAIGJpBf8ApTxj/el98D8h8p/yszH/AKeA/wDRXtSLxaZOn5GoP8q9a1IONB+3rsdM7NB/4tVN&#10;/wBSVH/Ee+B+QuW+gqnv/hL7q12wzRiOtCaKvHrJ/od2d/zqaX/qSn+96ffR+QmU/NTJf/GQf8Sf&#10;aPx5eIU/s6t4ynh1zHUG0BwMZAB/QQoP+I94H+QuVJsKmYm//HVbf7378HcnCkD7P9X+XrxkjpXr&#10;IvUm0V/5dVMf9enQ/wDEe+I+QeX/ADUyD/XdD/vZ91ZmBoVY9NmeIefXMdUbSH/Lqph/wWBFH+2A&#10;94T8g8qTzUz/AFN/3rf7bn3SsgNaH9nVjLHStf8AB/n6yDqvag/5ddIf+nEd/wDeveNvkFl/7NRN&#10;/sZhf/WuT78fEbND+zrQljI/4of5esi9X7VX6Yumt+R4kH/Ee8Z+QOZtzNP/ALGVR/vIb2pXxA1a&#10;Hq4dPUddnq7a3/Osp/8AYxxkf7a3viPkDlz/AMpEo/6f/wDSXt3U3mrflT/L17Wg4/5Ovf6L9rj6&#10;Yym/6kx/8U98D39l2P8AwJlbjgGe4H+wv7u0soXtBB6p4kfr/g65jrPa4+mMpR/rQxj/AHn3hfv7&#10;LqQDUyci/wDnAP8AD+vtEfqiD5dWEkZGOso632yP+XZTA/4RR/6/vF/p9y9ua17/AOEwt/tr+3xM&#10;1eDfs/2evG4jA4fy/wBnrIOutsDgYymA/p4k94m79zF+axyf8Jb/APE+9PIxUqob9g/z9N/UJ/qA&#10;65DrzbI/5ddNf/lmnvGe/cx/ZqpD/h5Af94J9t6rk4YEDrfjKc1p1zXr/bI/5ddMP9aNB/vXvA3f&#10;WcJ4qpLW/MwB+v8Ar+7zOzqAFP7B/n639Qg+fWRdhbbW9sbTcm/CAf8AEexqp991Unx1zvaeSifJ&#10;4nafYM619NBSJV1JqcLt2jyuF1F4pJNR89atM8cbSRVX288cbJG4eDvdG6u33IbUAyEIkigrV2XX&#10;KshB1KQqExLKIwqMzoz9yoCvs3iMrzntniD9pUsT3AtQIyHB0DUGwfXoKhT4Kj70G1IYPtq+o6t/&#10;itIfJMKB6Ku3LUU+agajidVM7vSUDqWHrhWpjY+sWrM6qnb5C9jbUw3Zu6uxcpEKietp8kuR3BtG&#10;J6PNVoqto0tHT7dNG+MiqqmorLhqSISvFF44kiUCeO7qO126zNxaIJJHGVQsxr89ZGcDFSB0tsdv&#10;hu0Ml0rv4gBJLSfEeHxMSo+QNCRwHEjtWNHi8dXVVPHBCIKeSqkZlAQ/bwBWnqG1KXKxoBdnBIUD&#10;UPxaPhP5S/UOKrq6Wtrshmq/G0lNHJjajsDs6hlzFLJVQzUkq5WPNRLT3KFhooJIS0INwwaJCAbl&#10;fzBXBWMv8YaMVBpWtBqqvlWoORg9KHn2NZo4jbqQ3Zr0syA5IJo9QMZovGlR0QTJfzANqaNv1NDs&#10;zdA29uKauo/71UqUuVTC1+MgnkrqatxFMGErQvHTxyU/3cU95tQjEISeVXp/Kt+JoxlHV7kwmVhq&#10;8zg8ZUSYvK5zPtlKGpo62mr5aWuWh3UUlyU7u4rqmhleikZZZWcl0eZ+13W78CS2haNtRIB+EBgc&#10;1HhkgenE08ui432yyzmxggVlrQsnagI4k1Vjx4kcT5ceg4b539q5fceRxW2OmkyGLwW5Dja3P0+5&#10;crUYXK4ufH1hXcGOyEO15lgoImgjkShrzTZWSWWCFIJLVa0y6xX8tL4dGbH00/UeCxS46SCTG1TQ&#10;Ulblq+to1lp6aKTF5d6+KzppqoyHfzeXinjaOQ+6RNvCLQSkyeZLKEp6AglicjGgVAOeFUlxfbTD&#10;KGgiWcV4pIlB86tq1U4FdI9a+rFuf52do4XHVOZwGO23uFNcT5Clnw+4KjAbZx7qk9Zk6jdUFPi1&#10;aKlf7qhrEqVhioZaYtNXTmpplOHKfAf4tTS0ax7A2FRwZGop0o6ur2Tt77CSpnrBPA9JDhoqaCYp&#10;C8fjLRmFNA84QSafamRtweKry0bzAQV/ZpJ/OnR209l4PifSqT/CIYtX5roB+w0z5VHQg4f5i9lm&#10;kzZn2BBm67bdJWZDJ4XA5Y0uTo6XGUT08v8AF0zqTvThqymlV4TIamVXb7Jav7aRiVT5c/GX4+dR&#10;dfV+b2njutTndp7w61avXbHWfXuJ3LtqPIbqg2/uCbJTUmIeaSCvx9bKqxVELQCRImAswkVHZK9x&#10;cmviADFGmkZSeNVBJHlxoD/lrObW62+Z47VrZoyqgHw1yTQkFEJpSooQPs8wYXoPuXe3aklFk9x9&#10;c5bZGKy+Mqcjg8pkMucjjc9QS6JqdKGOmmlhjqYbHWhcyNGXJ0NG6ACOrdu7n7O3hU7ZwgydTtVW&#10;q4MzNnMnQziDMZPa9Q8OQjxsRpqjHVLI1JDI0sqsXjodKo1O08ov3GaziWESag6gVIbgg4uf6CgM&#10;SeNEY0wKleyweJ4puQ4UY1CQk8D5UWmPn6fb0YzP5bHbcoKvNV1o1ijp1d4IZGqp446n9qnUQK8k&#10;lmkYhFUkanIHJ9rje/dFfHvHdkePrXNFFubOxUF3NzQx5OUU7gAkcoUJINvpa/vIzYlnGyW0Tgrp&#10;ji1KeKnwk7TQ8QMmlRnjWoCWSZYpXhDCgZj+04/2emvbm16SlwGDgyFHStkIcPjYq9o01RtWx0SJ&#10;VMhdVJGsNpJANvqB7ST915sm33kn+PqIP+8H2YMs1ezh019RGeB6e/4Biv8AlTg/6lj3jPdWaP8A&#10;yksP9Z3P/QzH2yUnPGv+r8uteOnr12MDix/yiQf9Sk/4ge8Tdz5tv+UqT/koj/ej7uonUUHVTcR+&#10;o/n13/A8Z/yqQf8AUtfeE9x5sfWrk/2DMf8Ae2PugFw2KHpO92lP9X+frJ/CKD/lWg/6kp/xT3gP&#10;cWb/AOVqY/8AIbf9HD/evahY5dPcCerLdKQKdd/wmh/5V4f+pSe8LdyZy/8AwKkt/gzH/Y+o+2zB&#10;IcKDX51/2en/AKhOuxiqEf8AKNDf/lmv/Ee8bdw5sn/gXL/yXYf7Dn3sROo0sDX5Cv8Ak60btF8x&#10;/Lrl/DKH800P/JAHvC3bubsbVj3/AMXe3/Jtv9790aMkfCf2f7PTTXsRHn+0f5+u/wCG0X/KvH/y&#10;SD/vfuMe3c5+n7yb/XDm3J/qb/737ron4qMdNfWKOB65/Y0l7+CO/wDwRf8Ainvh/pYzo+lbIx/o&#10;WU/72fbiCVjRg3V1uo2NOH7Ou/sqX/jjH/ySo/3oe+LdsZ0/Wrmv/QOAv+w0+/GObVQVp1s3MYNK&#10;9e+ypf8AjjH/AMkL/wAU94/9K+bJ5rZRxx+4f9txf3s28y5TrZuF8j/g699lS/8AHGP/AJIX/inv&#10;ie1c1z/lsn/U0/739fbJtpy1SD1X6oA8f8HXf2dN/wAck/5JX/inuOO0syW/4FzEn/m64H/Jxt7e&#10;CSLla/6vtPVWuhTBoeu/tKe1vElv+CL/AMU98G7RzRY/5TPa/I8r/T8/Rrf7x7dXxtPA16qLwUyc&#10;9e+1px/uqP8A5IT/AIp79/pPy/4qZh/W8r8/7ZvbciTlaNU/6vt6q16QONeu/tof+Oaf8kJ/xT3j&#10;fs3Mk8Vcygf83ZLf7H1/8R7ZWGetKY/PrUd4aDUf5/P7Ou/t4v8AUL/ySv8AxT3x/wBJmZIP+WTt&#10;+PRKeP8AX1Ee3zBOPgUj7a9OPeADB678EP8AxzT/AJJHvH/pKzAF2qZ/+px/4k+/G3nK1Iz/AKvl&#10;01JeF1wc9e8EP/HNP+SR7xP2XmD9KqW973Ml/wDeL+/LBIwKlT1tbsadLde8MQ+kaf7Ye+P+knMH&#10;k1k/+Kiay/61gfbYtZUwFz65/wA3Xvq0B+EE+vn/AKh134o/9Qv+298T2PljcCqnF/6Sv/xX3Y29&#10;yfjHXvrT5/6v59e8Uf8AqF/23vH/AKQ8qR/wLn/6mN72LSUitOtG+FKf6v8AD1340/1I98T2Dlfx&#10;VVB/6en/AIm3vws5R5f4emzdj1/1ft6940/1I94JN/5awP3Mw/P+c/4i/u4tJevLe6Qe7iOveNP9&#10;SPcZ+wMtfmpl5+n7hX/oU+6PZS8eP7eqre08weu9CD+yv+2v/vfvE3YGVv8A8CZLf8tW5/27e3Ft&#10;ZaAU4dW+v+fXtCj+yv8Ath7iydgZS5vUzj+mmY2Pv3gTr8A68b4evXdh/Qf7Ye4539kyP+BM39b+&#10;Ynkc+/GCYnIPWvrxXB69Yf0H+2HvG2/snb/gVMf8BKfezbS8aU6qb4evXrD+g/2w94/7+5X/AI7y&#10;kfi73P8Ahzq/4j3prWYjHVHvdQpq69Yf0H+2Hvg2/cqfrPKAR+Gv/wAT72lpNxPVVugMqevWH9B/&#10;th7xf36yX/HaT/XDuP8AY8Nb/ePfjbyipB68b1ga14desP6D/bD3wbfOU/FRJ/sZGP8AtrEe6iCV&#10;uP8Ag/2OrjcS3lSnXrD+g/2w98P795QjmeX/AAs9v9vz70bJ+P8Aq/wdNNempNMdesP6D/bD31/f&#10;rK/8rEn/AFM/437qLUjy6b+uj9P5desP6D/bD3wO9smbkzOeb/5w/wC9X97+mbgAetC9StVrXr1h&#10;/Qf7b37++2T/AOO0n/Uwj/ifdTaSefXmvg3x5/n1374NvbJn/d8gH59Z/p+CT78LOQsAB1oXQJ7f&#10;83XveM71yJ+tRKf+nn/G/b/0E/r/AIf83WzcOOP+H/Y6974jeGSLX88ljc/51v8AYfXj3c202jRU&#10;en+rHVjeNpp/l6975HeGR/M8h/6eX9tCyk9f8PVBdP5f4eve+DbtyTG4qJLWtYuPbi2Ela9OLcUN&#10;Sf59e99DdmSH/KRJ/wAl/wDFD7d+hY8erm6Hkeve+Z3fkzced7f01H6f7f3r93gZAz1r6hOJJr9v&#10;XveNt2ZFrfvvx/tZH/E+9/RP1YXYX4T/AIOve+Q3XkOP33/5LP8Avd/dGspCME/5Om3vRmla/lTr&#10;3vmN11//AB2k/wCpn/G/fksZQKEgft/zdNfWt59e9+/vVkL38z2/4O1/+hv+I9uixk86fz/zdbN8&#10;ade98huqvP8Au6T/AJKP/FfdhaMv+r/Y6r9dTJr173lXdWQPAmcX/q/9Of6+9iyJ8vn59W+vX1PX&#10;veZd05HgfcSf7Bzb3VrBq1oP59UbcAPh697zLuauvzNIx/4Of+K+30sWxSnW/wB4sF697zpuatvb&#10;yyj/AFnv/vZ93Ng9K8eq/vJuPXvcpN01oI/fmuP9rIH9Pwfbq7UzjvoAf9Xp1cX7MM0p11Yf0H+2&#10;9yl3TWm3+USf7Fz79+5lrQdaa9I+Hr1h/Qf7Ye5Me5K7j96Qg88Of9793XawMU62L88OvWH9B/th&#10;7mx7krvoJpbf01Dn+tvd/wB2OMUFPz62b7Pd/q/n16w/oP8AbD3MTcVbxeWY/wDIfHt392M2Mfz/&#10;AM3WjfkqSD16w/oP9sPbpDuGssAZJL82Jc2593/dOnNOmjftXj11oX+n+8n24xZ6t/47yfiw1Ef6&#10;/wBD7UJtHkKf4f8AJ1U3jca9e0L/AIj/AH3+Pt1iz9aAP35P9bWf9uL+1SbPVScDP+b5dVN69Pn1&#10;wMSnmwP+uAf959z1z1WRzPIP+Qh/vN/bg2Ug0FP2n/N039a/CvXHwj/Up/th/wAU98jnaoc+eW39&#10;dQ+v+vf359lJjo1P5/5uti6Y8eveFf8AUp/th/xT22z7krUv+/KB/Qvx9f6eyqXbNODT+fSoXGB5&#10;9d+FfyF/5JHtpl3dWKOJ5Pr+JDe/+39tCwI40P8Aq+zrRuSpz1z0D/H/AHj3Px24cpWSpHHJMxYi&#10;121cHg8XP+9e7Gz8M1NP9X5dWW4Na9cGijsTpF/8QPr/ALb2YXaGOyckK1DmQ3VW/pYgC4IHsG8x&#10;3sdlblg4r/k/Po2s1kaQDpO5KekDeJtPq9J+libfW3tDdydnZPauLnp4p5EcxzCwex4HPJ94uc4b&#10;200pYNX/AFfb0PLKAxxVPU3F4ykp0E6RIHcA6tIB4HHun3s7snK7hyFSZaiV7u9gXLNqZjy3P+Pu&#10;M2czuXb7Py6USGufLp79gZeSVy8hvf6fi/tuSQP8PSdiZDivXvedIStzYc8g/X6+2i6t58OlUZFK&#10;Hy697mpEGB5tz/vuPbDSaTgdOFgFx173yEX15P8AsQP+K+6GSvVSeve+Lo36uOLf6/u0TBV0nq/D&#10;PXvfaO30tfn8f8V96ZV8j14ksa9e9zorg/Qnj/D+o/rb2lanl1rSxHDr3uJoP3P/AJEr/n/nU+39&#10;Q8P/AGn/AD/1eh8Th5/8+de9/wD/0LTYkZUNPNbUp1qVaMv+nTYn+hvbn2X3TQuwvrRm0ntAJNPX&#10;hj08vy6GzRwzOreaCgGQKV/Z1UwK15Klo0paYrNTn7vVjquKFm18vFKBbWNRNrfS/wDT3xmjOhRa&#10;QMtyw134LX/tfX+n+w93tLiQFnYjPy+X+r9v2dJNwpCfqKkaqUp6jHXEx0oqCEWkkhqNC07eF0Im&#10;jj/QrQjjUB5Lg/n3hDESN4LK5QAAorN9ACAD/gPbhVJBW7LyDiBqoK+R/wAP+br0k9z4YmkZ5iSB&#10;prgYJrwH2fn05v8AcnH0izxUlNDT1LpJVoasU4VZnklV5OLanZGuf9SPeAaFkDNIqyMLOgiC/QWA&#10;A4/2PtW8krQCKK3YxLwYkn5muDwJPStY1lhVpF008q1pn/L1yjglnimL1wYLUs6O1bG6IS59btf0&#10;lltpstyCPz74o5Et2COoDEXBBQk/1+n+sPbFxEkloZI20liOHA0BqPz/ANVOtM9uuPE0FsfI/KnT&#10;9FE1KYaVYqyOoEKCRBNFMaxFAEEsdNYNpCgDyH/AHk++bu/nktECulWU39YAQE+o/W/tLaxwC1jW&#10;STvqeFQPiNMDh/n+2vTN0lIEWOZBnFF86n09a9TK1DPDJV0b1SwCSOCqjqaWGoiD/bNB+5oXWALn&#10;6n+hH0HvIksbqNaN9Cw9IFmta3B9m89vcxkmJznBqa9v+Ty6L7iG8E4eSRtIPkegvMUcUyqkeOjM&#10;NWoLI9RCs5clWmAYWJ5+nucpEwWJGUMP9UBoUE2H1/29vZS8Cbfqu56kEfOp/wBXCv5/aYSGJ18V&#10;VDFuJOSfLP8Ag6wfeVVU/gioi0P3K62pWuxY2kDLHa4NwAT/AE/1/cd1WKZ4mMWpUY+kleQw/tD/&#10;AHr2phka7s0uIWYqzDia4of8nn6V49ajljgwEA+wUPUso0E07TYqrjbyiMymlhZtTkpZ45PVwfV/&#10;rj3gilEjgaR/qVtILcqB6Qfrxxz+fa2S2kgQSjz9eqz3EUUCzfxGgzjjQZ9K9erniipquJqhvJFe&#10;esi+xZnTRK2g1KxrZCb6l0/VSPfTFIpNAhm1MSqfSxLDSSTcj/Ye1SfV3NoZC6KoydJDHHp5/n64&#10;6Zf6+5jzNCkYySh1NjFDWlAeNfUDprhWnMkDjIY2WKOHXOtXDPRyQqHE6LHFGA2my8sbc/X3lKad&#10;bVCSIxICDSLC/AuRx9fr7K7eWO4kWG2OrTUsScmhqaefy/1A9NCQPIbVGMpCMSeGo5NB6eQ+3p8y&#10;qVVJBTy4+fFT080XPhlePhqcNG0YdgQy3tfRyRex94E8SSEs502FyqrpIuPp/vHszuhcyQ0ijowq&#10;RXj/AKuPT6ruUieFZwnWMipr9v8ALqFRyNJFCplUy1NU0ZhlnlacTrSSOomibhbhSQo+o59znjiS&#10;KyiNlMbWcpcj683+psfYN+pkn3AIQa61BX54BHHz6aF69ywh8PuJ0sh8/Igemry+3pc0C5BKGerN&#10;XVQSG8n+R1ax+RP1xo0S2KjTYcL/AIi/1MBYZSymOFZgBq1JIwU2W/qH4+nsSSTWa/28ohbhlanj&#10;wr/s1/w9KiLcv4kSqsygArQdoHA/tx03pWSCnqYDJVtHLM6NBNAiyxjzxo0kHF2BBNyT/j78wlae&#10;3jMLH021epCfSPr+D9fbcbQhPHD+KmTq4agOP7CKcBw6Y+puP9GAYv209TwAP+AdSZJYYMLJj/LG&#10;8yLE6QGiWWG0kYmMvmjtI0gVrFL8/pH494RCgVkvKXQktZgR9Lfj2+bq61CbQNDUC8K/z6reX17F&#10;Ini21Q3bTyoOp8k9NUTRMZsXC08SNIZqaopbvr1yK2gF1U351XH+394dKfpLSv8AQXYC92BFyLcf&#10;gC319vUlH+MKgRRnSRwpx/wE5yK9KDciCEusYiVQTpA4eZ/aan8+nGXImRTTRyY2OoKSIJ8XVzRQ&#10;1EetHSCBndGcgudcboQPwCPrlZhTlYpEDICGsPQxP0N2bix+ntMbU3UjTRPpZvUEj8gP8/VIne6j&#10;aWJwhbgSjP8AyXh9p66x1c+RohUUz1X3EZqIVMVRBNCFsPUsccbSOyLcsi/6/wDr4JKmmmMoiikD&#10;oAW0NqVbC5N1IH+292istwtCpmdHjkNACSpNSRShz68eOD0x4e6WqVLwSauFdSM2cDScgnyrxFCO&#10;n+DHyGHFSVlYtHUKJ1DVuPpJ3nkk5g1tNEGCOCtg30U/Xj3345brLCko1MLl21kC30I+n+vc+9Pc&#10;poktpyvaOCnINfX09BT8uqLHLuCNbh4g4+JY2LMB6k/M4x8+uEK0AakFfVUcpXyxRVFRiRQY+vCW&#10;QPDdVbyJ+ZV/2Bv9crymJnWRGZjouAh1MrAH0kfT+l/9j7LfpvqIQ8LFFWpBPlQnJGKgHJHpjq5s&#10;L5DogI1IPywKj+VPt6d8ckRqqOSmbETROaqF44sikUCzyRmmRHNQCWmeMiwXlri5JuTHZoSyGSMR&#10;Kb8NKST+CTx/tr+9SzvBbvJHMsrY4IV0/wA81zw/w069O11FbjxPiqAcevHpZYbDZesqI6Cmp856&#10;FmYOsePyIqF/VpibTqKL/asv0I99iWAMyKJCVU6CZeGJW5sD7UW8ryqGf9v5/L1/1cejKKIZTyHT&#10;Hn9o56JUqFlx9PDVVca19IcN+9FDSPqglmkZLkg/pAIsf8PbgkKyRqrFwdPkJtqAKNz9L2+vI9lM&#10;0ssN07QqeBHrQED/ADYPV5XkClEj8Qf4P9X+TqBHl5oabz1dVgKmh/iUVKoWqkoJZPLdadY9SDyJ&#10;dG9Q+hBv7x1SMjKUaKTyLp1eFQyn8uGUc+9bY8qqQ7uix5AJND50p8zj7OktvK0kgWZfAoRQHOr5&#10;fnw6dFlwuaiqoajEWyD5BBWrHmXrI2gMRo4VlSRiIgFJOpACOD9R7wskUKxvKVXXcFjIysdNhyD9&#10;Lk2I9qvHnv3aOIhTH6Y+LyPrwr6ft6NSYwpCqAx4UAH7eplGJ8a9ZDR0WVycMsmmKkbFUVfTqsKF&#10;3kx8njLKirqCyXDMb/XTf231UVWxCYqOHIVE62jggrb1EbOCAvgNuQfwvJ49tTXkFmP924ngWKpL&#10;mMGNwuSwYnC04t5ZPROdkuN0ukaM0KsC3HiD6cP8nQxdcYvB7ldKvcGXxOBxS1cNLOmUwM1LLCZJ&#10;lENNVVtMWV5XCgR+eyA8NYkKW3E1tW9XUY7NU8GNr6RU04+XxVNTNFIuozssRBQX+oZbnj6+063c&#10;0rCfakeSGTOpGoMcPtrU0J4dCGXapNui73EgPGgp4dOFfXVXHpQ+vQt9y9V7Fwex6Lemzd01O6cH&#10;kKuqhn3alNksDhMTk4qkU/8ACKabKpNFUypwL0r6NWoMF9N3mo8YaMusYBNoCsc0A5Ityl7/AO8/&#10;j2b22k6mUHWP7TUdR+fljH+XouMc2jxAwZF7gQOIHRTqaLcM1LVUtFksjNSFWmj+2rtt1sE4jUiO&#10;WaOvaMob/q1hdX0Q+5cElOi2lmjhLswWzSKZG5JBU/0/rf8APsvcXVxI62sRl0Urp/DUYx6mn8vl&#10;1aGVZlYjyp/Ov+bqBmsTXsKGrkNVUQzUsc05y2JxNdS0tPBMsBnXIxOjMBqPoCaQQLM34lQzIDK6&#10;t50Q6lcyJo1IL6bOtzc/W5t7Q3EN0IxEF8MmuoHJpXNPsH+enT0ahowIxwFT/q/1fZ1gqKDHTVmK&#10;mr3MFRNBFEhosRkoKmZKhQsFQ02MqRFTqSwMaaS7fj2it5vjaqpxMmaNfBik8wq5scJtCsyAolUa&#10;K7AABj6lK/1I9l23vdWks8QAdzTSD5kaq/tqOjDZbSC6vmtjH4kjCqg/Lj/hHVjHxXxO5cVsPeMP&#10;UI2lkOxamakkwOO3yYxJLCtQkdRX4X+9JRZFLEXaKdZACAqsW9OKgx+3aLIT02Fpt3mgno4KxK+v&#10;po6LAOWPjePH19KFEjj9RL2Zgb2+vtTb7zuiaBdfSK+rtWKQvJjykQjSr/xLkK2Ojrc1mttpb6yC&#10;OAxsRRno7aTTsA4/IY6cO017U3nsOizHZmW6dXd2Ay+SwOb2th6Ko3B2ZToJDJBlMlhM3U1M8OLl&#10;ZSlK9KulUtyfwpNcVKjANM4Zhb/LvJa1yNKyk+rnkC1/ze3s0RL7cZQSRpAzRFTJ+aqK8PP9or0D&#10;I5lnGtDRR0Syqhx081OZ8XhsVlIYZmWSo2bk2l8EYCvHXSK6n7OS40OyOVINtNzq5QyhDJMv3LM5&#10;1SwxpBNIy2srEFhe172/23ty9t7yUC3ZUCL262OlTTyY54U4/t6TS3OikZjPhMT+rXBPHQB5H59M&#10;iR4OP7Kllmw1I7JOMW+rP0kdHLI6yzx4uNY9EfnvoQy8i1yb39xJzPJIzlgFJAtW0Apy8YtbxFGs&#10;Sv0Y+3zFFZ2vfpkcn/QJGkpX+OoxX8PGufTq2prRVMUUkplIpoAbTT1r61x9h6VG1f4RU1FPRUEO&#10;Wo6cRVNR54N3U+SjjyceqGUTCdWJWYn9uINYP6SBr9xpBFLCzv4ysSHXNT1TRrpJADK7EHg8fn37&#10;vSVYrZcyeTZIxU/YeP59Kg0hnKaCSCRpI7seR+fr8+lVQS5GmyTR1VVlKeT+JytQ4nMbHpch9zVx&#10;GcNBU01CkiSCSHTN5HVW5ubE294oIZ42jdJpWjkB0hvHL9AQra2IIuT9eferqa3dxE8R1r8VD68D&#10;j7OHVTK7lkSAgjjn9nT7JVUlVjcwZP7vUwhaKPzGjymGUFqhfvaCSjRWGtVUaPUgBP8Ar+/MTIwS&#10;XxLEJHDkxsmt/UqtqT6g2v8A4+07RxKgaEUJ+2oPGlf9j/P163eNI5GZSCK4rwNeB+zh0544zUS1&#10;c1PNk66sNFT/AGiDIUVYIqJ3heqigpaw/tmPyFbu11sLk257kjnnMLUlXO0cmtZKenqVCxKCBqiR&#10;xex/NyefpYH2zZXVvaNL9agdxp01FQPirjh6evl6dWXcbeAG1uRWTGft4dTa6GjippqfJbUxOHeh&#10;jM8W5M7t+ZKnPVFQ1o0y+RoWZWcHX4wsEVk16vI6m2cVTCnaCRmZIVELrNBJKzabC7yQ/q/Tyebe&#10;9TWLiZLuHt8Q6xQDBbNB6ccev+FxlDxxoFUJUMMZ+2vTLS0tJUZSZkho0yNWjOJ8fuSlx4ihjLHy&#10;R4jLNogltISY2UHSQV986WeFEqAIkiLmJNccrprCuQgKS8L9bXHJ97uIruaWN7hy2jVQEjzpwp5Y&#10;z1ZgEXX5L/q/ydNuVxTItDHSzvWQHy5Kqpcjt+DI/ZSS0zmpmkyNAWNRIWYMkBBVNOpfebBMsdS8&#10;kVV43WRz9q1pG1A2dUseVF7E34N/xY+1813dWipBc25CMBRq4IoKGnnWn8+qPIvhCY8DQ/tp/n6C&#10;T5HbJxe/9jTU09JSZnz0MMVXlIYpsWix1E5YVFfUTgLTzcB4UYWaPxCzMXBe58jW1spgkdUhjYQz&#10;pEWjdnYG4FwzE2U2VQb2sCTyEV1uQgh0RAB3yKiuB+fDP+fpXb27swuQeHAeX7P89OgL6j+I/UnW&#10;8VJvfHYyuzeWkjly+EyWblp8hSUVGgWSnqykL0tMAvlhV5ayeEqxWRo4wvjlbZ0iJQpIyC/27v6n&#10;ddYCvGz31M5UG/qJ+psOR7QbdPcSlknAPxGgxU8a/ZUVz6dKXmuQSCuoV4DFc/Lh/qr0azME4mlX&#10;7THrVVH2lHncdTSyQQUbUmKd58VV01Mqmlp6aOSogjheKlWN/RH5pHKye4yMKTSkTJI8ZuUlYaBr&#10;FxJpPAtqI1GEf7T9bFPczNdXBgnTTGKjGPP5Af6s9KZpzIi+PEY4wMtWv+ToRqLEnLYeTcLPXQS5&#10;ikhmgq6KKT7ppMejR1OLFWrO7+c0kMpgGZmSwUViK6a441LNr8ssqtUTeRZEVbSw/eGW0aKSj29b&#10;C6+X8c6r+zWZIFjQI+mOJO4/8LSMl6/MoCAfL5U6rBLbxzRm2XxFqAR5kHz/AMvDh1AzWLylPV0W&#10;Nx0cFBFl6qpw/wBvWXxGeGPyVRHT/wATEIqqJZFijTWGXFlXLjxCFbk6ne5cnV7l3Hn9yVbo1buH&#10;N5XO1wRmaNKzLVr11Qi6ufq9wCBwQfz7z12/kuXbtvg25jV7aNIWoPOJQv8Ahr1D9xu89zcSzzjS&#10;zu7GnCpJJp6ZPX0D8PiqLBYjF4THReDH4bHUOKoIb38VFj6VKSljv/tKIo/2HthNNJydRAv/AKr/&#10;AB/FvZrFyo7LkVPWhuJp/sdOXvl9s9hZn/2Lf8i9vDlcx4I68b+vH/V/I9e9++1f/jp9fr9T/vN/&#10;dv6tCnXvr6cD17319q/4k/3kj/ifejy16Dqp3D8+ve+Qpn49QP8AsfdDy0wzT+f+z1Q7gaefXvfZ&#10;pn/qR/rMR7di5cNKjrQvz5Z69799sw/3YwH+qubD/Xv7ULy2SaMtfkevfXvWgXV8uve+jTv/AGZS&#10;w/rc/wC29J96flha5Sn2Y639cw+JSvyOeve+Rp2t+o3/ANdif95Nve4+WSrgkGnVPrn6974eBhxq&#10;f/ePbz8uKxqqg/bnrX1pOf8AL173mNO1v1kf4/n/AG3tKvLpD1K/5umfrHLYr17314CB+sn/ABP1&#10;9uNy2r5A/Yerm8YcePXvePwfjU/+3HtQOXIqUIHXvrJSPLPXvfA07fh2H+vz/wASPev6uxDhT9vX&#10;hdkDP+Hr3vv7Y/8AHQH/AFjz/vftM3La5LKafb0024GhH+br3vG1Kt/WSTb+v4/2/vacuRU7QR+f&#10;VV3JwKA9e98Ptv8AGRbflrW/3g+1Q5YVckU6fF7KDg9e99fbD8nUf6kn/bfX3o8s1NV/ydbN9N69&#10;e98/tgeCTb/Xv/vZ9t/uCL0/wf5+k37yb16974GmA4HIPPA/3v3UcvITUjrYv3bOrr3vg1Kq86uP&#10;9591/q6hNOH59aG4sxpXr3vh4F/1f+9+9/1bXq31j+vXveI0xB5uL/4n/ivux2JWwR1X94k8D173&#10;j8I/of8Akon/AIn37+rqngOnDeN69e9mI6K3FTVRzHT2fxj5zaXZGQwGunpqufH1eJzGIyMeTpdw&#10;4+riV1glhSETjVE0chhgimMcLTSxxV7r8mTSbG282LjxYGCmM6e5SVjhJLUNVZs0arFq6JX0xsbb&#10;BeRHc43uXqwWQAsC1Bo1UoK1q0asf6VfU9BV2TtqKSTFdh0Nd/Ctxdf0ubrKKraKSqo63G1lAVyG&#10;GyuPhKtUwz6EVFRxJGxMkJ8oAYr2a6u3J0N8zupdsQ1NeYtzUmPzFThZMpNmhhcg27p8BuuOiocP&#10;VDwYrVRrX0cFdUyNCjxJI08el2xVuEScPcRKVjHfQK8baGAKGrCpNDTUpKnNKGoA88OZN5VrV9aO&#10;K6FDJmpBpwNKUpmg6UOE3Rit4bZrsvhqoZHHyU84p6s0dZj6eqhqcbHk6bxffx3cLDURxzSIjKJV&#10;kUqro0SX+dpbA31vXbO3J8dDk8NJiKml3HSwpHjKODJVG3UqWTHNiqVoZEp5YpRKiySiHQA8qQ28&#10;Xskh3u1MzyWrQyfh1PIEFDnBalcjgMnJ4dJ7e/2613OVEuYaLgESBRkjHeygkketfKhFeq1+md+9&#10;U9bb03fhMpmI8nU11Y+EqnpzvHcFXj4N2T0VGlRlNz1rVENXVGqg+1mZE+5+4IhjkrDqqJKwN4fH&#10;T5eyin3Sdl9sbzWmRaqs2vi6fI1lNkqNczWQUtJPtusm+yQTQTRVbwLLDpmiaSRYtSmGg3rbo2Z5&#10;5IEBxiVCKj51rnh/qysjk2yRmlE9uS3EePDU0NOBenAg8Rno74+SHxpxdaMbN3R1Dha2aqlgigr9&#10;77Vw81VUU9NFHLJTmtqIzKAjQxiZbqboisTYe03XfEz5M5mkj3PQ9c9h7AyNBFTZbByVuTxDVXnh&#10;rnrsfh8WMn/EGo6yOSmo6tKmqo0Elx4pPIgRFdnvO2ST/T29zHI79qgEMK4zRSMYpx8+k4u+X7uq&#10;29zbhgK0SWE0ofRNRFDSppTyrXp0m+QPRk09Zi27N2RXNDHULkI4c1j62jFNE5pK95J42aGWOFz4&#10;qrQzCIm0oUXse7rDqjtR+ptuZLsbfOF2nvLI/aR7tym48XPjd1f3Xw2KMFJPi8pspqRKHNRXEtHX&#10;1VRMgWG0VDFNIy0qqSWKC8P1EUrRgU1BP0CfMByxJb1FMevSW55h2Lb2CXFwpagqAPEFCPm4APCp&#10;A/ZXBYt993bWbfVZtHr/AGJmu1MPQUs8UtDser2tk8RU7l3HW1C5TH5nE7nyEfmxM8klMtc2Ko2s&#10;Z3eolSAxtKAHy77L2HVdN7p2njd5bXrK3EttKojoabOU9XnVxu3e1dtgpTACavqIhS/eV05mhkRY&#10;w0syHTpdBZSLHciVklK8GBiZNJIrVmYkUxThXPVX5n5e3e3aC0u42uBQtHqyrBlxhmqcniKUr9nQ&#10;59dbPz+J3HQ57J4fI0M+Ur46qvu8ZpjNkdu5KqyNZXYujc0tJJFKKKiEkAJNhGrNG1wmOiZPs+kM&#10;/wDwKeqoquLYvYu6qmvx0DwxzS0u3tyVmHraWsoYoFppLwY6pEui7wx0pnmlkPmkHWxWFpf8wWFv&#10;cyJL9Vd2kIjUZ8KWaOORSx4gqzCnlqb169DdNHts7yKV0huIpWgJBHyOKeo9ePSt7Hl+3yW36iqh&#10;pnppN0bTw8P3s9KsTtmN54SgYLS1Fkn1RTVUMQLGRXZ/GjauCPnU31Jvzc3N2ubnV/X3memwx1Ol&#10;QKheH9EUH+Ek+pJPUZG7apauWNT0M3vh4x/U/wC8+3BsKjrQvXHn173i0X/Lf7c+3P3HEDw6d8ac&#10;fi6974mP/arf69vev3LCOI68bhwMtnr3vi6WF7nk+/LskLYA/wAnWvqJHwD173iMcZFz9T9ebH+g&#10;49ufuhU7QP8AV9vVhcTrgHr3vgic/wBeOffm2mMihXq0l3IVoeve+BhXhrG5ubk/09tNtSaqU6Ya&#10;8cGleve+PjH9f979tnaoyakdUN2T59e94mQAkX/3k+9jalHAdWW4JFeve+Nl/wBV7q22CmQOq/Ut&#10;6/6v29e98dCk/qb/AFtXHtv6GNTpKivVhdtw6974hVH0Uj/kI+3f3WnoP2Dp3x5TxP8ALr3vibXt&#10;z/ram/3u/vf7rjpWn8h021wQaFv5de98bAA+lhxxduPbH0SHgOq/Us3A8Ove8V1HFx9f6G/PPup2&#10;0lq6RT/V8+riViKn/D1730zKB/xQW97O3KB8I/1fn02Z38uve8ZbngG345N/9792FigGVH7B1sXJ&#10;HxHr3viWP5J/2J93Fqi+Q/l1s3fp173x1D+l/wDHn/ivvxs0YaiB1r6hiKk4697xsSfoePbTWcZ4&#10;AdU+oocE/t6978GIFrX/AMb8e2vooNXc4B/hzX7Pz694zE8T1730ST/xr3ZrSBRUD+fXjI4yD173&#10;jLAG3Pu62KOoYD/D1YO5Fa/4eve+wy/6r/ex7sNvj8x/q/b1pmkpxPXvfFmvcA3/AK+7fQRgVA6r&#10;VuJJ697w/wCFh/xPupslbJGOtFmGa9e94mIXj6n/AGP+8+6/SRDtp14kmmT173EkIv8AT839+a0R&#10;KVHWizjz697xe9eDH6dV1t173xYA/wDIz7YkhjU4HHrYkcefXvfHSPbfhp6dW8Ruve+itx72scY4&#10;jrZkbr3vAQPpa3+tcfj8e3PBj8x00XkB49e99AAf1/2Jv/vfvXgR+nXvFk9eve+ioN+OT7sI0GKY&#10;62JpOFeve+Ai/qf9sT7rIIEpjj1ppn/D173wK2/r9bXv78ogby6sJHpUnr3vq3+v/t/dvDj9Oq+K&#10;/r1731x/X/eT7rphHl/PreqY5B6979bV9Of99/j78fBCkkfz62Gf8Z697kxoqj9QJI+l/p/re0RI&#10;ZsDHVg5Pn173ysPdwg8utnxPwHr3vuw/p/vJ/wCK+7xiI1DDh1Uhqcc9e99f7A/7f24PAHl03pl9&#10;f9X7eve/cf0/2590k8EUoOPVlEoapPXvfjb8D/bG3vS+CeI6tJ4hppPXvfNF1fgcG3++Pu1YFOBn&#10;qoZqUbr3vmQo4sP9iL+/a4znqw8Qiqnr3vwIH9P95/4r7cDx0pT+fXispFK9e95EIJ+g+n4/42fe&#10;v02PDqnhSU49e951F+bCw+v1968SMdvVKEeeeve86Af4fX6EAn34NHXqrVrQ9e95v999P969q4Wi&#10;IrTI6cShx173yFvapXT06c09e954x+Tz/h/vR938VCadeoxwOve5CkWBAHP5/wB693EsKjuGetaW&#10;Hxde9zUawFiRcX444/A9tGaInHWkHf173PjY3+v+9/097EsdaU68ePXvc6Jha/0P+BI9u+MitkVH&#10;XnVwwA4de9z4pfxwPbizwE16qImbuqeve58Uuk2vYH2+LuKuRkdeETk0qeve3WOpso+t/wCt7+7r&#10;dwsfLqscTNUk9e9z0qB9P964P+292F0hPb59WMLcQeve8rSjTfkf6/8Are32kQ9p9K9VCkNoJqOv&#10;e2OunBJHJ4+l/qST7LrkBmp5dKSdIp17230OPnr6gJGjkllItYj1HkHn2hcrGaAdeQszUPDrokAX&#10;JsPZoes+ramskp55KckBkP6f9qPH19hPe98hsAwYZp0bW1s0zhPXpJbj3NR4inkMkqK2h9Oo25A5&#10;9nPx2w/sMeqiD/dZ9PjAIIH+HvFTnrnqOQPHG2f8lT0PNq2wg1PQO0m6DlMoGEo8YkAuJLixNuOP&#10;ZA/k5sauqoJzHC9lWcekW/s3BJ9wDfb6LufXGcfPocC0PhEKOjA42QSUkRBB9P4/x/PunndezMlT&#10;V0w+3ckSm7AD+v0Iv7Zi3BfxHj0Xy2pGGHU/2jht2uX6wycf7SLcf059v/WRHA6qIQPLr3vJ/Bqt&#10;LXicG3+pX/eifab6mM1I/wAv+bqhRq1Xr3vsYasAsIZObf2f+N+7fVIT/q/zdeCtXA697yfwattf&#10;wyf8k/7x7qLhSerpFU6Tw6975/wOt/44uf8AYD/iD719Un4sdXSPW2k9e9yYtu1z8mCT6/0/H9fr&#10;7bkvYlXBr0oWAAUA697nxbcrOP2JPx+P+KH2me/UCuOliWjE5697j/3erPu9Pgkv/EtH0H/Ol8lv&#10;9a3v37wj8KtR8H/WSn7eqfTHxf8Ab0/6p9e9/wD/0bPvU6D0pIt1uQGBPFlv9P8AX9rDpFwSTQ8M&#10;09f9Q6FUTRJACtQa8PMceqk42WigCB6ujmWOolCfcpLDGeBNIgkvqCq5UgseTwD9ffSF21jRxzYi&#10;+lT+Rbm9/wCvut7bQKqPI4rUE+vy4geVP9WOlSXVskYLyAH0Jzx6lYzKlSklG0hVojEwqY4XlqoW&#10;iJ8odLCP8kIQCV4P599Lj5HjMyFQwNnDMwZfTf625+ntNNvyW90LE100qKU41pmp9D5D/P1e4mWJ&#10;kVWBLiuKUp/n/LpSwy0ckIkrF1pqRKbxUccsc8TlmnCxAgBgwF7kf7z74CNvQjBwxFtfkAHq+ljY&#10;kD/D2+88jMZOKkCgGTwH+Uca/b0hpetcEuyiPy4+gr5U4/P9nUPXjkWqmpWx5MFRNKaGTHtpKhgt&#10;50LBXYawV/oOPwL5CwhfRHJLGU1XkQAqSRwqgnk3/NvaaNXmGucCRWxpcnB/i4GlOHng9OJb+FM0&#10;kcxYlaUNMZH8/wDIeskiQ1VKaqWChDzNTypBAGpppIYKhfMk037arGVufEJbng/UWMeFyXViXd2d&#10;Q7zx2Lj6G5W/J/HtW8IWD6d9IVAaKhJAJ7vMLwJqerNHqjVJHWtc5Oan/N1Oy8cJlqqqmhjpYnp3&#10;mpUpK2MelbpG0dNIxBVFAVvySD9Tz7fGWE3jAcMoAIBFh/QavZWrzYcMugn514fP5fZ+VenGZEbw&#10;Y1IFcYH+foKo/v0PmqV87u7yQSVNMjqSsgeNzTRlh9R9S3uMSXAWRJSByCCt/Sbryx49rJInVzJY&#10;SAVpUGvpQ8K1/wBVetNZkvUykfIcP8n5/Pqbj2gooW/iaY3zsZVZ1hn8bSVEYe7xDTqA/wBhbgfi&#10;/vtL39GpSxIcMqr6bAkMfyf6W4/2w9uNQjVNQhRUUznyP8zXzr9vT4ji4CnTVU+MR+BSWDlII5YK&#10;6QPGkk8y6qaL6LGCvqDAsByTYH3kmQRomgFWN9XkGng/hT/xHtPZXIubhzN8K0pTjj1H+X/Nlp00&#10;10EYzTz9essmPqY4UgjqvMGlKJLTVT1CKRIrM1SCFEg9LC4P9ALjkR4wFur2YFdPoZwVJHOoC/8A&#10;sSB7U3sqyr9TCQCDXI4j5U8/Ohx8+no5oHiqQQ5NBUChPpXjXzp6dONEtVeKkmpq6KRjYTSwUclI&#10;2lrGUSS2shJ4jLX5vbjjK8DRIY1YGPXaNo2uLsfVa/1Iv9T7LoLp7m4Nw4owGo18tOBUD1A4fZnp&#10;EVlt7gS3BAqK/wClA9ceYFRSuKdONRUUS/ZXhlaaVDBVLNSr5HR7yRF50I0RkjRZR/xX37REzEgO&#10;pQAMQyqLk+r6/n3Z7ucxslQ2snhk/Ktaf7Pzz0ykZlj8IurKzscE1p5eQ8+o8FDPSGnaWenaJJjN&#10;AtXTyvIEa50QtGzEqL25A98Z/IgZoFk0RqWTU4Y25dlCgEXuDz/vPtNYvC84hvgRJKQpYAU46QSS&#10;QQNJANAeGAfP3g3TOHlZQ4IqVr3AU0g1A/DQf7FOlPJTxz0tHIuTwMlOjFpMfNRVSSo8SqjStVRa&#10;Tpv6tJfkA2t9PeOMyvGpfhpfQdQYGwFwCAD/AF559q5Ftre4MKBv0xUEAUzjjqB8uNP9naxhJ9al&#10;lY/EQBSnzyOH+odQZtMgeop56KSk8ql6f7ol1dbGplja3pUkjxgrf+p9+S2oU8iRoqlSDpKgA+pt&#10;bH6X5PHuktxqj/eAJkdhpA86/CNP8sHNfXHVp7WJrh9xhczMF004tqIoCg4Er8yues4xLR6xQ1NW&#10;iuJJZ1mqxULKVuSYIPqyKPSxUfg+8MZiE7X8CFTZHDSIGN+NDD6f4+35jPcWaLRnY5ZKDUMeY4fZ&#10;0njiZ01RO3iniJMFftpq6cDDU0Syyo+TNHLBD66iGkq6RdOnyCZJkLSE/wBkn6Dj36YBFEgmRizD&#10;1RyMAAD+oXs3B/w9s7cBpkt2idNIJowHGhNDQkZ8uPEdPRQbrrVbkpIAa0Umhzw+EceB6ca2aesy&#10;lAWp6WWNoqYRomMEoq4zCkTKqRxrEvoGggfQ3H4v77kDuqrLLKFHOqMox549IJA/2Gr29DLJAzBY&#10;FJcU7uGPsBI/YerTKYJPFWMxMeNKUb5Hzp000kGHM8tZQVlBFLBNrWilgyaScqCxkYJchLEFtAP4&#10;Fxz7jkqpdtc02oAEtGhlSwt+gEj/AHn2pRLkgqfCjA/CC2j1wdIP21HGv29bW4QsmtKBiAQMjjQ8&#10;SMHzx59OTz0NUuKggopqWWOeo01Zq3o461WlPjE0s1mIjsRFa9wbce+jaQJ4pUU2BImjMYsByF0X&#10;5/1/bSSi0LtOmsnClO7OcmunHpx4dOL4MUzC3gNTiqUP+EjHz+XTmMbUVV0nx2TaniqapnaGvhqP&#10;JqYBDH5mYjni4W595AscKSOCkkRUrxLYhrcn1WvzfgX9opLs3EqRyVD6hUnh8WPM8BSuP29LG8Ro&#10;2CDS1DSvqRitK44dOFNiMlUjxaKvHVEYd4o5NtmpWVUicRLG9LGwR9JQlnKDnUGv7as08UdCT/EY&#10;sVFUBEmlq7tFqIIi/cjWyfnlmHstn3JEvViuIROwr4Z4quRqrUjjRSMHgfLp6x2+a8cRDvccadGj&#10;+News/k8lW19FtzK7wqtv1EtSuF2pK2JzuRp0F5Wehysg+6RL2aOGFrauSNQumcXR5GmFZBkUknU&#10;SeehyMsUKQVlM6B0ekELszLfg6wDf6Dn2v266/xgzQlVErBXXOK0BHDFOP2dLntIntyKgGM6XXNQ&#10;fOuKY49GG70z3X25KDaVbs+oGLyOAw8mO3DsvGZGtnzO2dx0E7LNQbokyFLDTxVRVnMIhlZTpbUS&#10;Bb2rIkEcUbXh/SQY0Z7hf63uPqf+R8+1jXCi7aNccMkYP2eePP8AwdEs0phfwowcfLoimYhrMtDO&#10;s0W4pYjU/cLXTQYxp0q2ZlWKWmMbDRZfSwf1EhvqoHubBJEVQGdHWxAhWWcEHV+lmYFQOOQD9OPZ&#10;bfRTRO0qQEeZeqAHFagFg32AipIGPPotufpLghLmLQ5wrkeZ4EU8weFfMeXTTFTy1pNHK9TSVYqI&#10;RG+S2tS1YEbIacWTHxJK0guD9wSY+LsPqPfKWTQQqBQAAeJFvydRUavx/X2zEsTorOWLN5Y4j8/9&#10;X+FfCJ44dCyFwn8Q/wAHH/UOp1FjMteuvJS+GimaASri8iiSxPG0cdbP4LgShm0hIz9TZiOLJzO0&#10;n8XoPtoqpqSrX/KIZPI8AVo0KkJWUwLQmxI8gRrfUqw4JLvEd1Zj95xxVSJtGQGqOPwk0YH0JFeB&#10;9Qq2jchDuQnjI8UDRpNc1PD51PR5/iTu7E7I35PjsxFQZ/GbioRR5GiVHqJYnnn8xjrcPmlMNYyO&#10;sZFG1TGzcrFKjWPtpxuckFFhWyeUw1OY5KrH1ECPFmK3ITpKPtidy0/gWThWJj+2H5sFII9+s0vJ&#10;7susT0cKV+KALQGuiGhUHIqQ3dj06Gm8xz3cjQMkrsyAqkam2Q8dZaM/2gFR3GnnStT0MHcvTmDj&#10;yHaOO2Vsff2crKujot40GSlpztvZe1qHI44R5YVXVWblrauGMyqBFUvWMYiylpZEdX9qpqhL2SSD&#10;TMQPFHUvrSQ2HjAYfW4Ps9S0nkBneJz4eQ7Bchc1+I/5+o7a0MWn6EpHnuHlSuaYPl8uiBNQJQgU&#10;T1MsFbT0ssVT9xthnxrUk8c0UdWz0qq3jKspuuq1i1xe4x+Qq8igoEIJ1F43JIP9lv8AD8j/AG3s&#10;yjSWeMGNS3qB5elamn+rPS8SJGoE7qD+f+b/AFV6TNVRYqmFBLlJp6bJo0MVOj0WZpKcUzQL5Z0g&#10;o19KEaNEqoSAD9b++5qiUQEGnqXXQWDGOLxBEF2YsjcD82Iv/h71Dbw+NplmRHJAKUfWCeAqEK1/&#10;29PnSvVJo/qgPp3A0+YPD5j5486dSKLCQ1OUiyGNyGINPGSgqYM+YWqaqdysMUeOyJEkjE2BlWO1&#10;/wDH3CrI4aiimZhCZKcxVVJK8dbEYp0Jby66X1gfgcfX8Hn2GN6WS2mTwUNCSGOATWnqR8/29Kdr&#10;ur6wu1aBQWJCsQRUg1+LVTPpSvn8ujP9A5TI0O6KBJsvk44sxR123s3gKTNbRzdNU4mT/Jo8TJS5&#10;6NqV3DkNdXAZdQZkYJdEz7ipTTYjJJS7yr0pMvPiav8AuxkYN0YNHc6Ur9xU2Nifwwl14Z9DRkgS&#10;BfaDbrOaC9ZHltisldAnhMUwGSFiYkh2AwGXBoSMdCrc9vE96fHEVXSody4KHjStSuMjAp+XR8c7&#10;1nUVbb32Uk3TW0cnuLrzBb0osh2Vgsr1ZvCtlpYfFksH17ktyVlPUfdRwlWlpx9xDJHYwSykO3tc&#10;TNKZEndQIyo1IIkJs3IsYza3H+x+l/YtgthNZGFCNTVGa4pWnl6nyr0CC1q8emE6ixK4HDT5+Qoa&#10;4pXzrTzq7osji8LkZ8VTvUz1OPqrxZOHMzCKV4REaqSWlzRd3qQCVVWYqp9SR/QnBNUs8obVBExY&#10;aRKWUqtzY+i4/wBa9/8AH25DDFbw6XrVBSi8ajHbWgNfKpGPIeSG7sbf9MPVcCrDgMcf9X+x05UO&#10;CE8M8NOmfydJXPNUV1XBHQ11NLLOBU6aiOqHnV1DL5o4rNc2TUL+5yMWjIidZf7eukqU8ayL9DI8&#10;2g888Lf/AIn2hFHkMkxKL5BwxJB400Bx6V1U8qVyA5brd28bnbmWdxQDUT2g1rwB44/ZnpkrKM42&#10;poojQGOseVYZqXNbaqIKipx5F1SjoVkbQBYFZiNQFzZT+qOwGorNraR1BYzUokCsSAwV4WsBfm/1&#10;/I9+lkdXrCy6ENEBqCVHCgpxpTHlkHpZY/UsrtJCyaa14UqONM1p6EjI6U2JgFTQo9FRlIZJ6g1s&#10;+3d4Cni1aJJo5a2LNgSSMVjKFVYK3p1K1yBC8NOrkD7GSHxFlLTzRMpI5WQgWJNvwb8fS/tSL5JY&#10;Slv4sUnmVUBSfLOquKHyxXqwuY7nVEVagpXh5+nH08/59Kb7fckYp6rLVOTLnMiGej/hWLzLyUEN&#10;QGimx1LEmtQqyRI3ksupj69A4kTR1NOY5aeOslQKLrC1PVxwIwa2mN/UOLAMRf8AqL+ySD6O5lYb&#10;jP4Tgkdxk7yP9ppyak91PMHpLHb276oIlZCagfqHSfmwoKD5Z6VlDV0dZi6vGUVDskrUeKeKapoq&#10;zaORlmaSn8kVTlKCoUM0RIXwhV1C4QEe4gaGJhJ5YjM7XPkgeKWNgb2llX0k/j0n/XPs0jaR08Bl&#10;PgDAJGCPl54+YHlTpVSFVELA9vH0z9p6i19DX5CHXT0+VWrpImZ6HE7ipcnTzRtEtpKTE1aqY4Wv&#10;cmcy2tcLe/vlTyxl1P2qM8sjIrJXOkjEkXeOFgFH4NtV/wAX90u7J1UTRXFQmQmkD8q6j+Rp86db&#10;Kuy0LJp9BGuoDy7q1r8/Pj11UVk5pKzGViTUtLDjoarIVtbtSOvpKd0jnkWnrK6mJnnLDUp0xhDY&#10;swtYn33kzVDwL5gq+MhwkU8SsCb6/wA3P0Nri/8AX26sdtJa+KgbWfP7D5ZzmvEClB9nWo42VwsN&#10;ArVqc1WnCnl5mtaeXTfNtGHF0uMyOQbahR5spAcTJUZnA5Cpgr6WJoIKVY0MawKjhwQdWlwfSbap&#10;H3E6VRVnTxRSR3P8Ohp5j+F/ylPyTZb25/PB90isUS3d1LtI1CD4zkHUc/p6QtPMLXt9cdXi1OzQ&#10;E17iATxweP8An6acgcTmcFQD+G0FMcpi8zB9uNwQ5nFUi0dM8ckTUtW7VDiOO80ruNR0kquuw9vY&#10;WeeSVgipSzRrU6SZGkEkZVCodGNh9dQI0ni9gCfddxSCy8OUAlgQuPU/nw/L/Zdtbu4E8lkzAaSK&#10;+hr58P8AN0XrZuSxz4xMBNlZJNz7aqcnhhUaKCgx1Zt+SnrKyCWLGZCljDyuI4mo5lqFqVKyKvka&#10;WKJcbrHOwWRmieQrJSSLc+YhgeA39QwuoDIL8+0k072Y8RPhAOocMkUNPlU/I0+fS1ZBFrRs5PDh&#10;/q/Lpdbep5BFLSUVPTZSGjaXEZ6jqCGGAonR54J8nPSyBdQ+yLRzzvBWSeP9j0qGEavrA7fbx3Qw&#10;q4VWljmkExDSKNMKsyBl03NkJ/1rkIdqt4/EkmPFjXhmlP8AV9nl1dIJvCNCKH7fT7OhSh2/lKPF&#10;Yaqyiw18FRHRxPVY/H5DEYioxcFVBQ1jtUZuppYK2SCf7x1gMlamgDXqmkSndF7oyn8L2zu3Ky1L&#10;RNi9qZzICfWsi0U2Pw0lZT1RZp5LIhjSRvSthY2N7sJ9j29Ljc1tqgJLKqyKTloncLMqjNXaIuqA&#10;kAsRUqMhEklzbNWBlUkjJqBUn7Py/wA3QtbCoKfM9m/HHb64nzUmc706rxcT0+Pmxq5ekz2/6TCp&#10;jpYf4Li4zaqrZYS/mnJ0SxlhJF4INUiSuAY62sTzbkH/AGPNr354vxb30iW7gjUKMgADy8gP8lOo&#10;ZiiYINIx/lGP8nW+B74/fjizLb/Fv9t+fahL6I0FcdOCM+YP7Ove+xXqfqyf7f8A4qfdmvYh8B/1&#10;fl1pkYfCOve+/v1H9oH/AA1C3+9+9DcEJpWnVgHpQjr3vr79T+QP9iD/AMT7214p4MP59aKP5Dr3&#10;via9bfUf7x/xX2y175VHWtEh/wBX+x1730K8f7T/ALEj35bxaZPXvDcde9++/H9R/sStv94/4r7d&#10;XcUDf6v8/XvDk/1V6976Nd/hF/tz/wAV9u/vFPM/z/2etiM/iB6976NaPrqX/Wvx/vfuh3IDOrrY&#10;WSvD/V+zr3vr70f6pf8Abn/ivuh3RT59W0yen+r9nXvfvvv9qX/b/wDFT7qdzQ4r1orIRSn+r9nX&#10;vfL7/wD2pf8Ab/8AFD79+8Y/M9UMLny6974mt/OoH/Y/8b97O6KB8WOrBJB/q/2Ove+jWA/Uj/ff&#10;659tndIz59aKyH16976+6H+qB/wPA/2/vy7qleP+r9vWmjdhQ9e98DVi/wBQv+Ab/efr7c/ep/C3&#10;WlikUUUfy6977+6H+qH++/1j7cXco2NA3+r9vWhDU4HXvfQqgDfVf/ko+/Pf1wrD+XVXhJGmn+Dr&#10;3vv7tf6qP8Qf+Kn22N1zx619K3pX/V9nXvfEVQF2BBP+vf8A1ven3BJEoWz/AKvn1U2x4Ede98TV&#10;g/n/AHm3/Qvvz38YFQ37Kf5/8vWvpj5Dr3vGay3AYf7FmP8AvZHtn65Hyan/AFfn1YWuOB/Z173i&#10;er9TG45t9f8Aeb+2BfR0BLU60LVlNVHXveP7o/6of7x7c/eUPr/q/b0o0n8Sn9n+z172IvUW/l67&#10;7J2hvGZTNRYjKquWhjpkrJ5cFk6d8RnkpIJSE85oqif7dn9Ky6GYEAj2Geb7K25m5en2iUayTHLG&#10;OFJreRLi3YnPas8UZagJCgkAmg6esZ5bO6Wah4Mpx5OpRvT8LHzH29Ijsna9ZvTYO7trY2tTHZTN&#10;4HIUeKrZpa2GlpssYDJi5a9sa8VQ1MKhY/uo4ZFZ4taBhqv7L/8AOLB772f3rR9/Yuuxm8thZijo&#10;l2Vu3IVeTxW2K3GZ5K1v7s0Fft6ooZMPkMXLWVUEVPV5OlLLCopKhplqKemws3rZ72ze6tbkmAo5&#10;INHIcGg1KxDYH/DGDE1A1sD0O7nc2nkbcIyy1JJ4VGqpPBhShLEdwJAqPMdNPVOZWu2hjMRW46fb&#10;25NvRS4LcO3a+tir8rQ5HEOKSatqKxUj+6SsQxV8VYIws8VRHN/uwXCPG999zZKaq/jO5e7sZJjJ&#10;4qbG7Kk3V2p54NvZyhG36eqokrKyd2nnpER081NUJVnzVEECSRETE0EFvbrS1VZHYtrKLESShofT&#10;FT9vCo63DLcysXVcj0WMvp+Hh/PNQTkDpdDCYYSyzjEYwT1D08k8woKUSzSUk5qqWSWQJdmjlJkj&#10;JJKsSwseffeeyuYhwuFqcduLeuekydJBHlMiM5vDN4zLRR4c5HHGSHMRyRPUGSIwpHJKJZVMbmWj&#10;ghmJ3JLbolbhFVv4WVA320FRT8/y6blltliCtGGbzLrHU4rwoR9makeg6cwLfTgf4f7z7gbZoNxZ&#10;DMybUyWIxuVybVtJkc1jZYsJWVe3cXUy0zV0M71EFUhkkglqVV1UIrLTu0QAjWc4tgZQ0M1QkeVD&#10;BRwxima5OOHSIbTIhZWhQEEFqqgz/RKrUmleNBwPpX3sbqfrLY1BSUm46nDbPn29mIGOdqc6KOhy&#10;GFWXcNbSfYbcpcdTVFXCIAiikaanaoEEJknqEqVMEK628OrAnyHS2SKKxtVjjAd58VxRMnB8xTyw&#10;T6mvDEGa7qQ11ay2AswCBr3vb68fjnj6clNhYNw7sh271JtvCxyTxS1SbnqMNtnG00KzQU1Xk3gy&#10;UOPxyJFAYJWWRlWKNQiDRJLIzlczQwROspJSMVJUqdMfmSNWoiukHSGIrWlKketf3hdx+EqaFGSa&#10;KMefp/mx1yJCAs5PA5sHN+TpAQE3PNuOT/tvdje6Ny9TdU9UZDA7aaqk7Q39gZMRuKGnkq8dLhaW&#10;eFKGqyG4ZXAnq45aBpIaV6qQTVKyCaWNKVYFMle2PJw3DdbbmS7QCCykE8ZqNLNGRoWrRGtH8QSa&#10;WorIhUt3AJ963W8jiexVQEIUEDIKhXGTg1JKVJBwmPkCn2nYu6exjHkqLAY7rfbGRoMlTy1VDDnK&#10;rdVTFTzyUkGMqWqYjQVdDXx0VbPUNRSxoqLT07vO9RNSkhNSB+Qf9Y+8p13OJjT/ADf5+gQIqn4e&#10;hu98fux+CL/77/H3s7hF/q/4vrbQVGB173xNSP63/wBjf3sX0fr+0/7PXvB9F6974NUqRYsB/sQP&#10;fvro61r1rwG8l697xtUC9+CP6E2/23tk7lCwoD/q/b1UwVHDr3vxqgBf025tzf22dwj8j1oQtWgH&#10;XveL7y/4Yf8AJB/3gH3V9wWnYc9Xa0YDP+Xr3vi1WPxcn/Uiwb6/kX9p23OhoT/q/b1T6U+nXveM&#10;1IP1Dj/X0/8AFfbZ3EAYP8/9nqhtT9vXvfH7hP6c/wBfT/xX22dz8q9bEFBSnXvfjU3Fgf8Akoi3&#10;+9+6DcerCCvAH/V+XXvcczX+p/3v/iPdW3EVrUdb+nFa06974GUf2Qt/zwRx71+9M8f9X59XMb+Q&#10;697xGRr8NpH+pB+nv370Hmeq+FU1Iz+X+fr3vrWfww/2/vTbpjJ6usTE0fI6974lzfj/AG+pf+K+&#10;2juNT8Qp142+a0x/q+fXvfBpCL3IH4+q2P8Ahf3o7iq8D14wE5UH/V+fXveFpgALtc/7SRb6+6fv&#10;M+RGOqNbn0697684/q3up3RjxYdV8A+nXvfvMv8AtX+8f8V9+G4n+Ift/wBnr3gn06974mY/4Efi&#10;/wDxr35twr+L+fXvpx1734Tm4vb6i/1/r/r+6NuKgEF/8HXvpxTAPXveYyK1hf8AP++/PtP+9Avn&#10;1oQOmade99N9OCBY3J597G7LXj1YRH8QPXveAsB+Qefrfn/Y+1A3XPGn29bEQ9D173xLrYni4BNu&#10;b8e/fvQE0qP2jrXgEtjr3vD5b39JH+uPfm3IL+Kv+r7ermAr59e945ZPpbj+v+t/sfehuSnNa9a8&#10;GuT173EaQXPI/wB791O5U8+qG3rw69761n+ht/Wwt7abclJ4/wCr9vXhbDr3viW1f2vp/rc39svu&#10;Qj/PrzRGLgK16974ayPo3upvo3Gonj9n+frYtwwqV49e99ayfqSf94/3r3QXsY8+rLbqvAde99Ej&#10;gj6/m/vf1/kCKfaOt+G3AjHXvfib/n34X6L8R/wdVaNV8j/q/Pr3vGbj+n+8e7fvBPI9eEQIqV69&#10;746v9b/be/G+9T/PrYhH8PXvfiykWIJ96+tUGtf8HXvCPl173jKr+Lr/ALc3/wBv7uNyC8D/AIP8&#10;nXhBXjXr3voCx5ZiP6H6f737ob9Tn/N1sQAGo6975jTcWFj+PdGvl4E/4OriKvHr3vIL/wBf99/t&#10;vdPrYxmv+D/P1vwQPLr3vv8A2P8Atgf+J9+G4J+HH2/8X1rwVPkeve+7J+Rz+fSPdhuh4A9e8Nxg&#10;f4f9jr3vw0j9Nx/Xi3ur7kTSpr1oxM3xD+fXvfd+L3HH9Tz7b+uXiOP5f5+rCHypnr3vosvH+88+&#10;/C9TNWHVvpz5jr3vwYD/AJH739coGG/n1425pwr1737WP6n3768eo/aOq/Tn+Ef6vy6975arWN/q&#10;L/7xf3sX4BrX+f8As9bWE6qU6975q4Avzz/S3ux3EeX+HrzwmuBTr3vLHIdVx9fp7o+5KFNTT/V9&#10;vVDb1XI697kiQnhrg/7D6D2nO5oPxdUFsOIHXveQNx/X/b+1Ee7RgUJ/1ft6d+mxXr3vKj3Frgf6&#10;/tz97J5H/V+3rYta9e95VkIBFweeDfj3td0WtSafs/z9b+k697kLIv8AVfp9AQbe7Nuo41P+r8+r&#10;C1xnr3uUk62Kn8/nj6Dkc39tHcgDr1dVNn5jr3uUswP1Nhbi35/xv79++FA4/wCr9vVhaEeXXvcp&#10;J1BHJH9eRb/Y+7/vhTxP+D/P1f6RqVp173OjnA4D3/2I/wBv72d3Slan/V+fWjaEmtOve5qVY/JF&#10;v9cf7f6+6HekGQc/6vn1r6JgeHXvclK5R/a/2Bt/vFj7su/Dzbq/0jny697nw1gP0YD/AAuD/vPt&#10;XabsJeB/1ft6aa3oKU697nvUEqAD9eAf8fYmt7p3QZHSRkoade9yMdhqzK1KJEjOWYWJFwQSR+L+&#10;9yzBVNOPTY+KvXF3VAWY2Hs2nVXTFTWy0sklMTqcE3iJsb/19g/ft4Fhblg3+rPRnY27SyCvDoLt&#10;89jYnbFHUPNUxLIkZIBkUWNr8392YdZ9LpHTQE0gGm30jsTfgG/+v7xL9xvcN4WaKNq1B9KD+fp+&#10;3HUg7VtSJTUOq6OyfkHFV180cOQsmoiwlP1AvYgcf69/9h7MG3T/AJqfQIdQKsBZSbagPSL25/w9&#10;4f7zzRcT3DMtRU+dB+eK/t6H1jZRJQjH+rj03bX78xVKYmqK6EH0/wC7OSPr/rc/09gjv34uDcUc&#10;kT0YOsOLtDx6ha17W/2PsOx746jUDw6PFjiZMdGo2f8AJ7apVIqqui03sLyqTYGzGxPsje9f5eZr&#10;ZZJ4aErq1fpiABufr9P9v7M4N+ZxUGg6TPZwsehvxvenX2Q0Bc1So7KDpM0ZtcX559gVkf5eGSUl&#10;Voifpf8AyY8/6119ma7srYB4dW+gh6VsPYuz51DR5uiIN/8Ad8d+Pr9D7YW/l5Zc3C0Ti/8ASGw/&#10;2Pt9N0oONeqNt8OriOs537tQfXM0QH9fMnubSfy6szIw1ULAf1EB/qBf6n/evdF3SGJfOvSc7dCB&#10;Wo6wSdi7Ni5fO48Acn/KE+ntTQfy3Mk6gmk54JJjcH/bD3U76g41P+r/AFf7PXvorcHJ6bpO2thR&#10;X17hoBb/AJvx/wBbf19uEP8ALbribfZk/gAR/wC241f7z7bn3rUdQPD/AFenT30sJIFf9X7Oozdy&#10;dep+rcFGv55kUAD/AF7+3eL+WtkALijZbG1jG39P8L+y+XmEIwFa48ulkcEWnHWNe6Ou2uRuKg4N&#10;v8+n1/2/vzfy38lGLrRy2t9RDexJ/pb2XXO/I2Bxr9nS+KCBhpr1Mi7b2FN+jcNAf+n6H2G3/DfW&#10;W/vD9n9lLf8Av/8Awi3hP6v9GH8cta39Ofb39YYvpq1/0Gv/AFXp1v6S28f4v9E/6xdOn+kPaGjX&#10;/G6HT4fuL+dLeLz/AG+v6/6v0+//0rQ0kVAUgZyoILLIgbQt/wC2/wDxT3dIpCfqb4/Fjtxk/wCr&#10;/Bw6EqLJ9U2vgVOPTI6qQzUcNbNTpJj6GOoEVQ1JVJUMj1ZijRJ3oaY8mz2JZv6e+DmVJSwJViQo&#10;WwI/ABUf8R7WMlrLbnxBVAMGv5mp9PKv+o2EFppKXS1XOfPIzn8/5dQcYyER08RhnZJQ9a41JMCI&#10;yNM3Fi+qw449zHnGgqzWQcajGdJcDizA8/63sKJtrzXK3GTWvn+HH+xn/B0nW0EGmSepQj9POQvz&#10;Pn0taaqSipZqWmpfJVzMrCmp8hB9wjBirVAp5BqUC92PAvx9T7hxMnLSC4ZfopPpK8fn2IbiNm0r&#10;bdunzPn/AKj/AIOlTzIT4Fz+nFgK38RP7fPH5dM8izo0sMsrSyCoZXDxRq9pmWf16OObKb/09+EG&#10;kRSg6gpBLBwHtb6En8e6mV5Z3QAaip8jQZHAf7HSEhRdNbKTqUVOfIEA/wAz1kbL6aOsoagS01NJ&#10;UxAwy0YlgnqUB8UiOgDArzx9D/sB75kByixqSgcMLOotbnkEgn2hijltdUt01C+KnIPAfOnp8z8+&#10;vSJFdSKg1RhSCGJJDUINP24z05z5GGrhKh6F6qkxskEkRx9as0haRpSXkSFlRiT6CCRa17e5Alcz&#10;aXdSrrcHx2Nh9SAD/r/n27NbW8dj4oqCD6+dD/mB6ETsgOpsf7Pl0jqORpa2aOmo2WalcQyIlfA0&#10;UgndGVagNYq9j/xz/wBj+PeY6y5CiF1INyp9QUD6ke0Vu8JVVctq+0+uPT161TUvb58P9X29ZchB&#10;JBBJUslRBImmWKGWnhdJZWiu0MEpFif7Ssf+RdKqmJXW2q6gWYgWtzcezCRmS4MLHyP+EDHn0wq/&#10;TU1nPA9JP7uoEs00yVFPSBZDL5qEPITHJO0TGeAaSdRF7Dn88X982SR1j1ajZ2CgkWN34Fvz7RQr&#10;HBcyMtaUB4+WnJ/4s/b1WSGIObha1alc44AcOnGbN0T4+EpVUiyS00QqCtHOKjylgNRgSwS55uo5&#10;vf36cmIEmO0uoFmEam0drMt1/wASPp7rY0nlINTGQQuThsUPocA/aeqSXC1ECrqxx/h/pD7OH59O&#10;Eq0s0EUaV1KI0ZZJ0kqWgMzo/kFoJOQ2oA3PFrg/X3FapjljUC8ZQhgqpYks3JF/6n2YQ7dNayyC&#10;viawA3yGP89Py4+fSe3hVGaF3+pDkVz8PpX5DhT0FPPrk0Mvmo3kpfIjtWRrX1GQgkgDU8LCGOpK&#10;cWVbaF/wF+ffS3qA48iKoVWdWVlYcXIW3+3/AOK+/XGi20hUOpzQEAEg/MH/AFfZx6WvBF2qqNx/&#10;0NQT+fy6zUglo50lngnk8DTpDJHWwmlqabWLSAkHSASQP+Re+LSlAjAp4TdBpvbSD61Yt+Sb+2ks&#10;TcSPrqJlAJ8iDTtx9lOB+fVmAgk760JFNQAauONP5fKh6dFq4oIzTpHVyRy1KSqJY4pmmkcBlki8&#10;I4RLupZuPTc+85AHimkMCxFrIssxjUMOCwYfi3190BA1WkQlaVR3eGgc0PkQeA+eTwGek8kltcSG&#10;Ik6lHkaA/b6/n01RtLUfd+BIo1ZSqzSRaPK4GoQqsSks4IFgbX94RJBI7KSdDqdTQyrLH+gA6Xbn&#10;/Yt9D7s1rdwJHMAVIOA66WBDVGpBgeuOIp69Vii+nl8dsNSgpgCvDHr51+fTtqkhFdA32UlVTsH8&#10;FRHWQzNDKWSwf8nizIh+tx9frgjqYo2dShYXsoZUfi9uTY/7x7vc2lzKqXGoqxOWXH+A+v5j8unz&#10;ItSWSteLeYHGpPT5FjvuYmjiagcRUiVEsb1FXGY6i4cRQrKws5XgK1wfpf31NGGXWqsusEWCahYe&#10;kfUCwP8AX/Y+1drdeEpgmfxCnFuBNc+vkMfl1VGkRFFowdScGmeORXyoaj8umuKF5KyM0sMMWsIs&#10;dOmQMSxzABS8cetg8mv1eNW/USPr9I14+EMADhrghiuoHkqFv9R/X25MrsjSJKApGFpkfOvp/q4d&#10;J2WEyn6q6qf4CPh+dfPpQ0S5BKmCWSuqZ4zGhqKs+OenURDxwyPMyXHkXjRzYD/byYmpRK4cMGIj&#10;VFB5VigGprnnk39lVxb3jWKy25GNRY+oBJI8qYHTkr2VtbGVTrGls+oFa0+zh1Ilqa5Z6dahY6qB&#10;hKVaZI5ae7vpQw6FLKALXB/N7fj3EkdUnMSq5NrKR6jci3Fv969vQxM1gbmQnGeP+X/iutLcNLYm&#10;ayNCeH+z0roxJXvQVDtiIYXlmjqRNA0NMIIpF1EwVKFwbf7sXj361SNHm1orGyqadXHqexsfr7Kp&#10;5LSQMtvUOoySeOB+zH5+fSnU9r+jMdT4qa+ZAI/kR0IuIpqGmczw/wAIydK8voloc3VY9QkaakEr&#10;PZCI2LfQW459su7ElloFjWokpIlkhfzxRwIodWAVS9VeP1cjS6lT9OPZS5WH9WQamFaVJX/Jn/Y+&#10;fS3aJpLXdEmjAJaoOpyv7AOPH8vz6NT8OajG02/axocdR5vI1+PydLJiajJZHLVLU7qWNVFQ4Jlq&#10;l8Rs33FNPHJGpJW5uA1LXPSz4BYsFn8oXpRj63NRVdI9Dj0ifWhq6ZJVijubAmnjYEX+gt7V7fDD&#10;okke7ij8SpVPxE0wKnJJPA+tOhNuGm7aaJpre3yW41diBw9STgD59CPvva1duyk7foaje/VmxYcP&#10;uYbx2311ktr56h3DvKafH+PK1uHzdTQvk6waJW0wZWojaI21Am7e1ms0N3EaMS4Gv1Jxz9QB/sbe&#10;z8WN7dW8coOF+FgMnhx/YOghM2gMoWun8Xk32Dyp/l6q+r51wGSkgytZRpGKidjQzwZSOnjnjcgx&#10;QmZJSdOoE8gC4/2HOWomeNaaKSWNWUoiARsG1DTbSeT/AK/+PtJFskMVw17eorMp16iDUEZqM/L+&#10;XRWdTjxIiKcXLCukeen+Ggqa/n06Um6qVYxNRtBWI2mGvijqK+khpYCSZNeTZQsaBSS0WkG1+PcJ&#10;y8cISZbX9KF4iHU3tbg/X2oaCzmlE9s1WHH0qftFP8PS2KGArrtpNZHH0+Xyz0q8NXZCXI10NLoN&#10;JKlPUzrj8ulTHWUawtIk7IyqEjQklpALggHn3Anp4qilqVVI2lEMkYP70ZS4K21Rn0k3sOCP8PZf&#10;u8ZktVhZjpLBqA4qPy4Y4dOMVii8bSuoZJpnGa/b0N3Um8cltLsXD5moeWlxwnpoxJK2FrxkKQsG&#10;mlWOv0CpWnF2eUujK1kDC9wgcXjjFjs209c+KioBDkpqrPUNMqKkKsalsV9kkaTCMAh3dFYXuwbl&#10;iWWXMQWGJDCZpQzqvhE0T4f7UmpQN+Gla0b7Ohc0kv00F6HVhRgVjlYzGumg7idNc4BoflTqzfuK&#10;kNZvzrmox2KoN30e7Y5NmxYHYO8MquUzc+clU4Rdzf3gqKiajWaRh4aWmqngNlSOSD0RKssHPSZP&#10;GwZHB10OXpqqINDXvBGPuUK+mWJ4jpt/aBX/AGHs+g3B3cR7rWDSRVFYsor5VpkHhnoI3dhKl0xu&#10;Va1DNVQ+Tn1pjJ6re+QGycn19vrJ7V3dtes2fWUck1Q236PLzxz41xKwiiqKWpdikxaykM7L/gRc&#10;+3uRGdApihMkTHVqhPIPqJCn6C17t/tvbIeOO6YpI2mSmnSaZFRQ59SKenTCJ4RdXYSk004wONf2&#10;/wCToGMTKwooW82Tp4Jad9ZkysFW0TOfDBKlUmsSOSBpgDAfXUBce28Q+QS6YqAE3sEqpUlPH9mI&#10;nl7/AE4I/wBf2/LcC2I0T3WTUgoDF+b8QhwGPkKn5dJUZYHZhMquclSKAfKvkOHDoRqWsklegavp&#10;onWmg+3Seqw2NNbFMbsDI8Y0EBVZvBriY/QMp9QzQxzR/dIrEF44wDPVLpOkMr6AbajYi4NrcW59&#10;k2+XcN2kGoF0iLavCXXxK01HFOBpxrn0688QlKOzQMAan9Q1+VPTzr69K/ZdFSwT0te5xtBV19dK&#10;KCOp29WYaeK4ariAeETqkZKXLRBmNgDcMbBesUmKrNyx5KryeOpKqM1Jk2xj5jkKmKjBd3WqxKaa&#10;mRlVVVXjaa11OoEaapuFnFaIbOAmQEU8VAxBPDLElcV+EgemOhrdT2U22QFonkKEBxQeGxYDTQk1&#10;Keh88Hj1ZVuDHt2XgunMxtvEdb78y+35DQzY/t7ecUOy8XV5aNcdIp2vu15JqCBJy0rSQSx0TELO&#10;gSQESiHg56TI4ejrqSV5qeshJjNWlTSVWkKDG1ZT1KpIkn+qV1B1XBHtTFf3PjNHONLIASBSg1V+&#10;GnDhnotubaSyuPCuE0KoBVaigDVJp6eVfXquLv3ZOQ2f2Xltv5PG/wALyNFkmkK4BcXn8bUVCzK1&#10;dQ4fJUs1RBLRASL4XikAWLxkAFmAzJRokwnklcvE0qrFclWEnMiS6CLj/Ugjj8e73lzJKVoCBpB1&#10;f5fP/Y6LpZ/G1RCE+G1aE5FPI/5emrGbjWTB12AxuJxrwZtqH7yaoenpnSqxoEWNlxBrQWWVVOiq&#10;eF18n1fUefeCaaiBeOqp4Hcopi1xSKovcnmMWseLk/T6+1ccN9Gytt8zLWuv5+nl5Z+3osjhuGuA&#10;bY6FX4tOK1pSv7D1zxsGeq4IKpHyYoqesEcj4/N0ElWJogIZZb1k2tzqVrRRkXHFvpeHA0HlaOPU&#10;h8bG0dZeNQSCFs9gRe2kf7f2qu5buJQHVCafFpFSacSa5J8/n0IleSNNDk0bh/qz0p3xb11FFW1l&#10;bWT0y5gRrBlNryU08iQ/cRKgWmXXTtGlxI0pKseUJHJzVNKlVAqFqiMIhDFgrsGtYGMx2sePzx7L&#10;1nkjDCQdz0K4p6/5+k3hwxFpPM/7PUnbeVn27n5KzHHb2QgStnkZaTIVmiSnklDSJk4MkrFxzoIh&#10;dWXX6eCSPR0lNJTUy+SN5VjFnTyQPORqUyM5sSfqW0r9QePp7ZW6uonMdy5lUn4WoVHoFxUAcBnA&#10;oOvaxG6EADVw+WK9T8tm8qc1uHIYnbldtmmWrJ1QmgzJxTFYKkwyUUDvEvkbQInqJAWEilnW1/fJ&#10;tUj032tPLqh4eSOpWX6twrRyAjSQDY/8TwF1tGscMi30/hRTU0rg8K6qenxCvmaj06s0SNqx8XHy&#10;6S1VVRQLlBM+JzWRjV55BVbVymIeokqKaF6OQZXGSRyT1EbKweGzRp9WAjIeTLLE2jWSgY6GZJoV&#10;AW4BlBkX+jDgj/efZbBAjz+GjaowSAamhUGgP5jPy6b+m0FdNQP8nTuu5JadHjlxtclUtLOjy4PK&#10;eWq+7lgZqcxYyq+i+NwjwzD1MVRbg39xQjlgzeEQkkyGOUwsSihB5CLqOQePrc/6/tdOsdtCPD+K&#10;uP8AL/k6cbRGhJ4f8X1npMicjV1VGpzz1aU9JFTw5DFLkaOCOrmkqEGPicrUysym7OfSqKRcDSBI&#10;V4Jo2hKgAOND/c/uBUHpct9TwCGb/X9p1jvIJY7utagkj/TDhxFONadMI1qjrc1OM+fngf4eoVUo&#10;hasjLPf7MQTwxbXaShM0VYhlWOMRyKfUEaCFBewBckXPtRRnVQxiKXUsMDxq8TkANfWn+UKbn1WV&#10;rnn6f4e7XFu0ts883HWGHpUCnD0/1efVDArXpvK/Hx8v9Qx0UFMumF7wfGz4pIKnP1cK1VHmsctT&#10;WT41nSLI+Xb1RE8cDGnkaen0xsFaPUNBAcYJlKIFPiZUkSNXZpPO6ga1ZAl3+mgG/Frmw+pDxlW6&#10;lYMXqxJOO2vHHyx/xXR3ClrMuFkr817P2+np+Xr0Z/bcYokp6uBGjkbCmpmxtGmMSmx8ry/wySly&#10;M9Wi0PkDGsMZSVZi2iMy1JCxJEqIAYo/oZW1h3kiLtZFLBNClEQtpjA1E8EW/wBX73tupr1nB/s+&#10;Hpkf5PXq2uapjTgD0qMnuRaajeBUtja04qqjo8ZkFo4xO+QSnNSlZVRVVdWwRCryLaKSNFLxSiR1&#10;J+yUCvkBuCh230H3fX5acUmPPUm/6KkqhMUIr8rtKpxWEgaSNQgMtZLDEDGzXZh9b6vYtsWdN0sN&#10;ythR472yDjyIe7hSSo/0rNSnrXosks1uHaOQmoWSTBI7oUaVfy1oMeYx0Zb4d7El398wvixtajlp&#10;6zM4zvDaO98jQZGgjp9FL1fnX7Tys2Klr53yHlgpccJQtdR0zCNNCrCwSmGqF/GgwF3v6VI9Pqs6&#10;h/UQRf63uf6+8wW5jAOlDwJH7CVH8gOgO1kowB6/4T1u7e+JzA/Lm3+Fyf8AbX92/rMSKV/1ft69&#10;9GtOA6977XMr/q2/2xH/ABPuv9ZwuGP7P9R6qbIen+r9nXvfZy4/1Z/178+7/wBbI9NM/s6v9ElP&#10;h6974/xb/m4f9uPdP61RnjX9h/z9a+iX06976/i3/Nxv+Sh7t/WtKUp/Lr30S+nXvfv4sP8Ajo3/&#10;ACV7qeaYz6/s63+7y2V6979/Fx+Ha/8Aibj/AHv3b+s6Uz/g69+76ZPXvfhl+bFz/X/fG596/rRC&#10;PXrf0Seleve+xleb6z/rXP8AxX/iPev60RV8+vfQpXh/q/Z173y/iw/1R/2/vf8AWmH59b+iT+H/&#10;AA9e98f4rzfyH/bn/iv/ABHv39aYjjP7B1o2S+n+r9nXvfIZS4/W3+wt/wAT70eaYhg/6v8AD1Q2&#10;QHl173y/ii/8dv8AeR703NMZXtBr176MenXvfhlATYSEi31HI96XmhAO/j1r6MU4de98v4mP9Wf9&#10;5/4r703M8ZWgrXrX0fy6979/Ex/qv+hv+K+6Dmenn/Lr30fXvfhk1H9s/wC8/wDFfbv9aIxwr14W&#10;Y8x/q/Z1733/ABUD6N/twT/vZ97/AK0p5lurixRhWn8/9jr3vr+Jj/VN/vv9j72eaI+C9bazQDhn&#10;r3vv+Jj/AFR/3n/ivun9Z469xP5cOmvox6de94zk/wDaz/yFpA/3j3b+tMbYXj+Z639Cnp/h6976&#10;/ian9UoB/wAD79/WgLjj+XXvoh5Dr3vCcirfVibfgfj3v+sY8ur/AEQ8uve8RySg/X/ob/iPev6x&#10;V8+tfRA/Lr3vj/El/r/j+R9P9f20eYAncrGo+fXjZ0HGvXvax212Rlttw1OPWmxe4duV4KZfaG5M&#10;bTZvbmXje3kSqxlYCgdyqfuRFHOkIxeItGSTcbrab91lvlj8RiQpkRXUmmQwI7hQ1FfhPculs9bh&#10;gMLai7D0oeHr+3GDg8OHTVlMPTZWPTJLWUdQoIir8bVzUFfCGRoyEqICCy2dj45AyarNp1KpC83f&#10;1X1rm+roN1dSvjNnJuLOV+3tl7d3Fura+Irtgdmw4yp3Cm08LmNy1J++wu6DSU6Q4gKDRVMyVEAS&#10;kmq6eKEuYdtjsrkCAxxoWaka6pJKk1VyyUYpIoBHYArq6mlVCn1g8otBYzqZJWPYxRY1VsmmDkNQ&#10;UTy4040Q2Ize48fuOs25uPz5Cakx1PlqPNY3FVpoc3iKisNJULUUsSmGjrKGd1skdRI89PqJiZkV&#10;1LHhusu0OpvLV7y3XsHbuYrqSpo4KHcnZWwhSRyY7bDVu362ilyuQMNU+ToZKelNMlcdLaJZY4i4&#10;lxxFHdWkjrbmPU3ArRw326WzT07aH/Czd+DtlwkLtrc4ZI5CGBAwQoc8Rj4fQn1UQYMhT1MKzwip&#10;aNppYOaOsikEsFS1JMHhlRXUK6MCWUC3qBKkEr6g65pcRRT0O49/dSYCukhqamulxncmDr89kKKm&#10;zQy2LhijzWZqoa1ZqReZAZo6mN0qmWn8IhhevHeF1nnikLDACig4VzSvpx9enEkhW1VLmZiy8AFF&#10;T5ivGuPM4Na4IA6w0+VpqkU7Rw5NRUqjxfcYbLUpCyRGUfcJVQI0JABDLMEYGykBiARG391iTj8V&#10;i90dtYvNZ4Rh4IMP178gMhS0dGy+HaLQ56PAV8VfCaISGNofIslQCZdTeNaJiLcIGtpVuA0FMkMV&#10;BYHPbVqfb+zoPblzRs2yyLDeF/GkJ0REorvXI8Mu+k44g0yPWlGeg3BkKuur6UbN3BR0lG0Cw5OW&#10;t2c9HkJ5vVWJTQUOVlqEaBiUm+5giJZW0BxpLitvvedN1ls/B4jBYHbWB3HkaSSjpqfE4bNYqt23&#10;DQQSY2pz8bZFaaR5HFR9tjmCP4Z4a2pkj+5WjkiEHJu0bfdzm53IvIkeNMjOVZqggAasgrq+2Jlr&#10;8ZHQu3DcWNvG0R0+KKimMf4fT/D140k+UybRvU5MYqk+2rGkjnxbUGXNR5CMK5gd5xHCUjqalTFG&#10;JVenjSaSH7uByfy5d5pHmlkaWWR3d5S0mqVnkLmVnLXYvwSzEk39XN/c9R8xiKMRZQDy8qeVABQK&#10;BhVFFVQFUBQAAybZ2OpyWJ9T0q/eM5Mt9CQf6gk+7JzGtcmv7eqCzC5Ir173wOR/1UnP+P8Axv27&#10;/WVBw62LdfJf59e99fxFf9Wv+2Huh5ijPr/Pr30y/wAP8+ve/fxAH+0T/rfT/ePdTzHEMVPVGt1B&#10;wvXvfpMmthY/n8Ej8f4e/HmBfInqq2Wk1p173jGSBH1P/Jf/ABX3U8wp59b+lWuRnr3vh/Er/lx/&#10;iSB/vXtpuYFUVfh8urfSKOI6976/iKA8u2r/AGN/9uD7aO+lu5Dj59VNpX4QKde9++/U/W//ACUR&#10;/vfv37/b8bVHVTakeh6978a2O31N/wDXJ/3r/inup3rVlT1X6V/THXveM1wAvcf7Zv8AiT7qN8Uf&#10;Ecfb1dbdPT/B173i/iK3uHYf4C9v9gPdv30CME0+3q5tQRw6976+/ubl3Pto7w1OPTf0zD06977/&#10;AIgAP1H/AGIUn/efdTvLAceqmzJ7j173hNaCbc2/B4H+9e/DeyTSvV1txXPXvfMVgHBvf/XP597/&#10;AHuGzX/B1b6YHIp173watAJ/V/sG/wCJPup3dacetfTL173iatBt9bAg8tzYfXke2m3jyB4/6vl1&#10;v6UHA697996p+l/+Sr+2/wB7unxn/D/n6ba0ZMnr3vv70AW5/wB9/sfev34laE56r9PU06974/fE&#10;fTn/AFyf+I93/fQPy6dFovoeve+xW8XI5/2P/FfbZ3cV49UNsA9Kde99iuH5F/8Abe6tuqsOJ/b1&#10;Y2erh173l+/BHJI/w5P+8+2v3sQ2D/P/AGeq/RUOeve8Rrv9t/vv8fb43io49WFqp8uve+vuwebf&#10;73/xX3798U8+m2twGp173warv9AB/sT/AMV91/fK/iPV1th59e94Wqfre3I/4j3v99LwU9e+mStK&#10;de9xzVKLksB/r+7fvV24nqxtE9Kde94/vLDlvr9LX/3gA+2X3YBiK8OmmtU1Gg6974fdj/VH/bN7&#10;aG9MPMft639Kv8PXvfTVSj8n/ef+K+3RubsK14/Prf0q+Q6974feL/X/AG//ACP3X95MOLdeNoPQ&#10;de9++8X+v+9f8V97G6MPxde+m+zr3vj93b6P/r/T/iPe/wB6gfEf2deNqDxUHr3vxqx+WN/e/wB6&#10;McjrX09MBR173xNUv4uf9h73+9SPjNPz6sIB5gde99fdD+jf7f8A4j20d1INSxp/q+fVBbjXwHXv&#10;fQqh/iP9h/xT3r98R+v8+nPApwA6977+6X+p/wBsf+Ke6/vha8f9X7eteAfQf6vz697990P6n/bH&#10;3Ybyg8+vGCvl173k+7H1uPpf/fC/uv7zoderHVfAPp17377zV/jb/Aj3Vt3Q/iI/Z1v6c9e99/di&#10;3/Ef74+/fvhaUr14W+eve+H3n9FP+8+9jdf4G/1ft6c+lXz6975/djT+R+T/AMT+fdzu2pdNc9b8&#10;AcAB173wNWGta7W/3j23+8WH4qdbEBHy6976+8t/ZPto7nn4+vfTCteve+Qq7/W4/wB9/j7su5E8&#10;Gr1owfYeve+YqlYEXN/9f/iPbi7lpNWOOnEgHmOve+xVBdK/Uf4/8V92/ev8B6s0IBFAOve8gq1/&#10;xFv6H/Yf19pJt0YGlePWjbnr3vMlYBzfkH86j/vIPtK25ngW6bNsfPr3vn96Cfr/ALww9ururAAA&#10;/wA+ti3I4U697yrV2+hP1+l7j3Y7vJ69e8E+YHXvfP77kfQAfXjk+3F3gaaFs/b1cW+OHXveQV4/&#10;x/3r347qW4NTr3059Ove8y139q/+3+n+9+2zvDGqA5HXjDQcOve5K5BfyQGH9OOPx7qd1lIwetC3&#10;LCoHXvedK8XOlif68m3+xsffhusnmf8AB1f6c07h173NWvA5Lgf7H8f4+6NuklcHrf05Pwjr3vKu&#10;QP8Axs3Fv9gPbL7qKHJ/b1YQCvDr3vn/ABF1Ni17i/BP54/HtobqGyCenBbhsgde9uVJXlmUBjqN&#10;7c3H0P5v7Ots3QswUnFektxbqQf9R697FPbOFqcxNHHGhYMV5A454Nufct7bc+NErV8ugxdKUNfP&#10;rHJIsSlmIAAvz/vZ9nv6b6RmrpKWWWmJBZCSyC3JPNr+11zOqIzkcB/q/wBX7emI9Nfmf9X+DotP&#10;dPemB69xNZLUV0UUkcMxuZNLXRbkD3af1j05SUEFLqpoxYANaMXvxc2/4p7x59wd5XwJI4mOsDH7&#10;TjoU7OgaUDzr1rpfJ7+YjEMxW0dLkW8QmKrpq2TgL+bD+h4FvZx9t7QocdHGrwRgcWsqjixNj9f8&#10;PeFPNEF3uUzNE5PrWta16ki1nijSn+r/AFfl0QCv+cKVTztPVSs0lnFpri7KPzY/7H2vocdjlFzG&#10;DyQPTcG3+A/p/r+wDNyzeyGh+30Of8/2fn0ZJejiD0lH+bEkbN4qyZACR6Z2P6ebAH+ntwGOx55a&#10;JD9Bbxn6X/r/AK3tAnKsw7f8v+z69PruUQFKjqHXfOnMU4LQ5GfULAfugfk2JFv+I/23uJVYXDzK&#10;Vkp4iQtwWVbAf6zH2vh5WmAqv+r/AFen59abdErUHpspP5hO76GrQplJ9DE/QyMDYHi6Lb/efaXm&#10;2hgZXJNJBa5uFhA/N+f+RezAcr3AXANftH+r+fWjuq+R6FLHfzNt0UsMerLVZJ1f5yr9IH44PH0P&#10;HHvjHsrbgN2pIL/j9r/eLX9+PLV2cCoHzPTbboScGnXKs/mhbtZSIsrV2/1UU8bIDyCDcHn6H+n0&#10;954tobdjItSQgggm8fBH5A5/3u3tV/Vq8Plj/V/q8+qHcRShbpDZL+Zpvee4TNV7/T0tOlubgkFV&#10;A9uIwOCSwSjiPAv6bcj8fm/+v7qvKl0R3f5P9in2deW6VxUN/q/b0jZ/5jG+6h2b+L1y2Nuajk2P&#10;1voNx7caXCYErqNJACLAfthf9f8AxHH++59l13ypdiTQOB+f+x6/t/Lqo3AcdX+HqL/w4hvzQW/j&#10;Nar/AEA+5YgA3ubFf959zf4Rgh/yjxR/nSov/sTz7SjlK4bOnV8/9Q62NzA4knpql/mHdghvTlsg&#10;w/r5kb8/4Af7b3lgxW3nS5pIL/i6j+tx/j/h9faS+5KvRJpGf2/Z6eXHh69Lk3VeAbpRYn+Y5vuB&#10;AWy9ajKeGM6H8k/Qr/rD2Cn8KwH9/bfaQ2/04W/zJtp/2W3Xa3/Bvx/sfev6kXP02n/hNPi/5eK/&#10;6v2da/eg8Sur8f8A1jp69D7/AMOOb3/up97/ABir1/6K/wCK3vH/AJz/AE0/wG/6fro9P9Pf/9O0&#10;6UCBopSixieNXWBLmFNTAqxB5LC/9PyefZfZRRXttJaqdbQvpMjYkYgEUoMaPUk1qFx0LEeOeJvo&#10;mJCGhUcT9orTT65rWmKdVH1uSyBrFDVdRLSLBO4WQQhoqVIy5RaiRbxrx+hQefeNZ3jkaV3Niy2I&#10;OkXtwW5vYf4e1NxYxmzFqKVFe3jxNSBjif8AL6dOCGMRBZk0sajSKYqT/hGfz8+uNPJDW1EP2tFd&#10;mpZHaaSmEy+lSl6d0URE8XbXze/P49+ZY5JXkMwZ5FAJRm9H+Liw4/xPtEFu7OJbeOJ0jBr3AUrQ&#10;4FCfL/B16O0jhAhi8s/l/q/1eXT/AB1UNZRKZY8RO1I0kMcbRsKiqjd1Jkjnsp9BTSYxxci1zb35&#10;F8WiJbso4a6XX1EvqAP5/px7UXHi3IN2GIqOHAilB+zBz/g61cl4n8UOwFRQAY8vOv8APjnppFdT&#10;M1QtTFSwyicy086VhvOskSxrRGQamOi1yL/T9JPHvC0OmWUF1QAF7W5Pq/tEXP5/Hv0dy30saqCS&#10;SATTFKevyp6f7FDdpcP4UgOsZrin+Gv8uno1NPVBJftpqsLDLToBWWPlDB1SmhdUUAgMR5G1cfX6&#10;j31EAxJDRFr6iGLhiF4AAX/iffpgsUixNhMUI9Tx4/Ph1cwSzvouyukcKHP54/z9SZpamWhapNNl&#10;xKlO9O/pp5IfDdipmOhiQvANmYf4j8TUnZo9IpVjIHBR7kqDx+q39fb9zY+HOXe4aQVpQ0404/y/&#10;nw6cubOJHEbZoeI4V/l0F6JjfLEGaBZpZFnmkmxU6qZCHJhDRfk2JB5H4v8A0wCSXUEXWVHB1Aab&#10;k/6tD/xHt+K2hUm4kYEkeXHA9D/nr0qKMsYJ4/L9nThmBT1GNESxU8MoLFWjnlim8bOzF5I6hCFF&#10;jYaR/T/X95JZDFe6k+q4KoTe/wCOD7vbQG5TWpCsRwYnAxk4/wBQ9K9MvCZaMaahx9Kf6qdMH21I&#10;9bTUyvUNDFShGmXIxFVZSJVaES3vyNJBA+vvweSVtX9i8dlYHV9QrAD6XJtbn2zMIrGGjEByTUg9&#10;tDWmeNAOOPs4DpuSSMkiZGoucU9Pt9ep1JRw1tQsbRVUhoqSZkAWiP3E8VOJUeQC1xqWRb/X6cf0&#10;5STglwGQOqMDEXYSab2JKpf+o/P+29ooI0WMFxrjLCjr8JJGBU0NcHyp9vVra5S6XUgK/I0r/Inp&#10;8/htW7xyQw1WOaSIyq9bj4JTEQwfyRyu5CR3spH9SLe8MRURSKyOsiKx1GUKNQGtApY8Hn+ntXdR&#10;Os6OjjwZCoAySAaA6hTgSPXzHDpSVEgKV44/bjrMkkk8kP7tJUzohMxGJMqTBXKu8YgA1gWIIsf6&#10;WP5yrKzxAOJdSjkqUJYE2Frnj6fUfX219BHDcFoXFD5Z/P8A4ry+XAJlhSOQFSDT+f2dQKqughlv&#10;LDjkjmkJjmqYpYY4mijSRVnfSFd/VZQzAr9Lcc8FZ3JliZoyL28ioP0m36Rz/sfz7ca30nwJhrUc&#10;aedc0FaZ4jPWrhDImRqoCQPU8QP29cKitxcEcFPUinZ6yVJI1pa6p/bcr5DLNPEGQx8GyXNjz9eB&#10;NZZpIENRJFJGzaQEvdW4GpwR/iPZCZbaO802UbRuOOocRnAoc/y+3puFkZRGFRHHEA93546eKaNK&#10;VJUhaczCETqDMXlPDMVhLWA4Qj8fUe2iUAJbVCkYuWYq6jSSbFmS9gf9b2JrVgZ/EmUlqjAoT5AD&#10;y9PXp9bWJmBk4g1B+fl+w5PUkJJJ5YKRspUVMsKw0oNTSzN59KyzPTU9VYNIPJpJLcW4vYA8lMJi&#10;Ca6d7sbMsjKgIuvAYfU+2WiuReNcmFwvpQV9fXpm6arKgB4/6s8eubzzwxwQvV5KjqUghWZaqiao&#10;qj5grqZTTDSYwCCVH0P9R9e4I3iL+gaSv6o5FdDzqvZueL+3ridbqiIGjfhR8EGlM0JHzFPIiorj&#10;p7VDqZWdammKmvDhwpU/s6g1vhhemlq8xj8vHHIJEipsTlKWfxBQs0CTlI1UltSlmCkclW+h9+aA&#10;FnceWSMlQwGjUp4Zg5JFh/re0fjTJS1VlDitOOfkuOP208s9U1RWzgAElvQDp/o8tRTUtLWS09LS&#10;hvIY5J1nEIheExQVLRjXrJvdSWLXHqUfmK7qutVaQq4FmCArdQAygj+luT/r+1YgkdF+rGl14g1r&#10;xJH7RSn5dVljW5n8NhlSKHyrjJPHj/qPTjjVeSrhrMfFjnjimZGX+JCBnNS2hKx0qGDB9behV4+l&#10;wRcmLLSxM6OPEz/UuSwOk8gKOCT/AI+7C9mWN4COwAEfaDmuf9XHr07SNGbeJTqFKk8Mfz/l0t8L&#10;k61YVmZ8/Sua6ajnoKeKkqohMLIshlkEscCMDfTpYN9eDx7zCliQo80dOyAr5JWqZV/bVjcsFH0F&#10;voPp7Jp75rpXiikmVyCFUBaVK4p3+Z9R59akZrqZlcU0AUqPPSM9K/GVWWpiv2cSSLHOalKWXa9K&#10;071TeI3g+4hspKsQ7/SQ3WwSx94a6hpMlT1FBEtJL95BIpWOVpCUEZ060lXSb3A+hB5uPZTdtfWl&#10;n9XeCRljIHfT8R/DpYimM1pwFK5o9aRkSB6fCVNfJaE8Txz5UB/LoWenN6VG2OxMFnzU5LAvicos&#10;wkXbhoqRqnzo1WJMhaGpjk0NKyFCrKAxVo9XrDjbMOUhxtZiYsT56qkk89Ni4YkwzPHrMZQyRs0T&#10;MWv6w4W5AYL+Fc+67dpVpHK6gGLcR/nNPSlTw6HO6TwXj2wjmWMNpJdqlTnyFDU+gNK+vViPf+C2&#10;zk+xdo9nVHYVFiNvZ2kqNq5vemVrZOzFpppYkrKYwUFekFXTRGHkp4TIiq88bOEswlUsFStPFM0M&#10;dDNIqmZKmKGrKuOTFrRvSy3sx/PFuB7W2u6QXK+E0jXCIO0RGSArq/j7e+tO3PbRq8egtdeJDdvF&#10;JMsq0/CgSlfP5g/PhTqqPtPH4jEbuy2Op6ipzFG+QqfsssMjQGHJwQaUjy2Lpchdlhm/UEOhgLAi&#10;9wM7zRsqgNGZmsDofwWNr6lC30AD62B/2PtiITRyalBCA1o/6mK17tVNfDINK+or0VWthHCmmShH&#10;oPOp6aYcCI1q/uo5pMeIAyzx46mRZJlR6Z6cLTIvmlcn9p3sF4a/BHvACQ6sryG9w2quSaxT6aEm&#10;UAAg/wCuePp73dzvcdpVFpWmmJYuPrpY14edKZ416UQxrG7oiBFxSlfnxwP8vSlwmLx2LpapJ4Fl&#10;MxpZI4J8Fl2M0cwfytW1GPlBWSMhUKpdSb3JA98xUzxzRhYaxleRWLLLGRbUAzgqwv8ATi/09ly2&#10;dpNayLdTR1VWoM1BoaV7fn5f7HV5oGdhKpHbQ5rXBrQfb+WfPpU1lP5AldihgaGVDCHFRicp/lI5&#10;WOhjSVmjjV2AZyxUOwt/U+0blaSpoN3U2XiqsNBHWsaapjzVLW1dRKs4vFHTJT64dWsC7SKp5tqI&#10;4JBZm5WN7HwJ5UBw0D+GKeeSRX1z9o49CHZ4mfb5IBXWM1WlQDXNTQYp6/ZXPVkexdw7T7D+L1Rt&#10;WpfcC5Ta2NGdpI9l1+2sdQYeqwalp67MLmI466KneFpEWKgeqiATyCNWUMj9h6qlH8Qp6/NYKtrq&#10;XIS09RDh6STHQUmvmnpno08iRuEtq1Pze4Avb2IrcXIMNrt8MzER11SOj8Kkk1fWCBxotcYBx0iv&#10;4Bqie01yHTpLuA+onzWpGgfMDHGhp0SDvvbGUy1PgN84PYvYO0Nk7iwmOy2Ol3vWzbzzO73CBcpm&#10;cVuYx089XRSTFUpwgBjAbUWQ6i/GdWRkjbXG8ir/AJ2O6m1v0n6jkWH59+Mciya2BDr5mlDnyP5Z&#10;xjookgvlOlwFHz4n7Mft6LsmBkSShnySxQA4usm8VPhdwU8jQFTIqTeIMsTek6ZA5N72B9wjR1Ie&#10;Rws8SJG0omMVNJ+2g1AjQwN/6D2vk3KxZFhlcPI5CGOj/ExpQnTQA4qanHVdBECyAfCwFMg8eNPT&#10;7enzHN5KeheipcRNSUtc9mpd0ZHEzo8I8lSqQVqHU6qp4aNQzW4PuLJDp0yRtPK8gP8AnccSysLE&#10;6QGsQ17fT6D2wC8shikEUCr5Kx7q+vb+H/CetF40kBXUdVajGk+lc18z5eZ6ELHZ2nFFHFIlTkEj&#10;s8T0nY9CtLSxhykEgqJn1RzRMoa7mwNgFN20s2RpjHk8dl3cuKWBYQCK6lSJiLt5KelWRpLINKCS&#10;NgD9NP19k89tawNNHEgiVixYr3q4rxOrTp1HNM8ePQi2GCS8E1qY0WtSKnxKiuNGoKFrigrQevRt&#10;+od9ZDdfWe5+tJhWV+RyeVapx1PU5LZ+Uz0qRKiQw4rLZaqpaOIQzSCaaSjroHdDpeOf9HuXFJb7&#10;9TFnGHlkY5LJUVH9vUK4WSNaCSkKOY11aAzIrG3JuObbVca5EhZY9KkAKzEuK1qWopFMYFSBkdX3&#10;ixuIbaJAn0mpiugnVM3CjORUaRTtz26iBx6RfZW2quGl2jlI831zR5U4qANsPq7dOdoqiklo5vtq&#10;mfdNBuj7umNe2gSSxx1EsV3DRqyMCmZZnmj+3LREGyq6STQMbLpB0uPrb68/X2KJLewjLzsucmgG&#10;MmuOHr8v8HQTitVgcvRiwNakfPiSM56LnFS7gxmRx2Tpm3HTmlS1VSZbH4nPQRKJg0y1NXipTpia&#10;QM0axo40WI9+mppoWRgMgNI+kElPIjMxuAwqHU3t9ACR7LoJbcSuCYgGp/a680rw0JJjOa08uPSx&#10;Z0ZxHKyqG9Sc0/Lpc4/O0+4setPLV7YqZRPJJJN9hk6CpooYkjE9QHpjF4QbX8jU91C3tz7bHjjf&#10;yO6EvGCXV4Ckxe/J8kJIX68+o/nn6e35rmRHSNyqKfhYaggHkRUBqU4VQH1HW5WjDLGc0wpHCnl6&#10;f4OhAwkckdNqx1XkKyGqlhhVKfcNPkqV0VTMYaugyd/Odakjxv6QkZBsZA3UKPDplfxBGW8QSRo+&#10;QgV/KxJ1WuLi3H+x9vB7W7XwYHViP7TiBn4SOHoeNKdJ5NOg6wT6cP8ALT8um7OT1aieGXFbmp6v&#10;71/BPW4fH5Zl8OQd9FDRU8S+BSotDI0tpBexBTmS1TOziNfK5jXyuFaObUhJH7d24F+Re3Hvw2yC&#10;ONSjUZ+Hyx+LGMcePV7edo7cSNwrQDzH2+X8yekxDW0LQV9fkqfEU2LeuXFw1ElJlsBU/fRPAWjm&#10;EUTNJKDw2i7axYge5V4pTHNNToxuR/lFM4UMNWkaYQxIH5/x9p5YWgDRtIyk8CgqD611FfXHHz6v&#10;LJcMVEFPtJ+z5GnTTR1WUD1mM2/WmWKJFlqKWh3lStk4qKphhSSWOoyI0IZWiDajyFUaTZrnJC0C&#10;OWEdLE5UuumoniszspPpkA0/iwP+sP8AFExkbQhmkKrgggUIAp/Fw/4unl08hlFC9PnT/iupuUpM&#10;u+MrBLQV1a086osi4XB5eWOOngm8TNUUKyyVLBXlDSjktYsQSffLUXK3HocevVJHNY8WZNQH9P8A&#10;evb6JBHE7iuqq6QAB6/P/P8A56PI0LhgCR8vl0zyHILVUtOK2CSXHCt0SCj3FgqiWNo2WOmrmpA2&#10;lV8gKa2/BCgaj7liJSVdkmWFbjy+GkkT6FRqsxYkta3AI+h9sJeM9u0NsymU/h7waggnOigoNVe4&#10;g+XV2aLD+ENTZ1DjU8a1x69JzI0opMzG+Rlpp5JfJVGgk3NlqOsnjYI4EcdQ4jWNUaNzI1y4ZXvr&#10;vpkQFQxibmNtRhVVCOJ0JKlogStj+SvswtxKR4aDSXBEhb4dHmAQCa/lT59MXEQkjLMKBRUt5D5E&#10;+vQPdiU0Zgg3WlRH/EsBWULU80VQ+XSWjroEEc4y1WlO8fgVbItRIbm9h+C3wmqQtJVhacU0kgMS&#10;iS0+gCQSvZn1m6hgDbj6Ac3Kriyt7Ym32/8AWQntZqVjANQBQnh8Py6tt9/bTQie1YSBAAafs86e&#10;Zz9nRmpNz4HdC42eGaWpyO48PQTyVUM2OVZazJRy4arx8ByFNQtRQyiqZJJUjlvNcySTBAY4c9V4&#10;3mETqiftvyAAYxJpchFKob6GHpH1+pb8GcEDko69rxigJGONTT/iun5ZQB4kp/1enXVJhKXJUNHH&#10;naapyzZGWthqIsfKZaqLLzYppMbTVVbUpVVkTU6V9PIPPUsGhW6wU+pAxEP5h26n298SO1YadqaO&#10;fJw7Yw6pUGFpJP4hvnGx1UcS2Ls4p/JwWBADEgWC+zqwgeC8SZ8ySzqpI+Hw/p5pCDWh1GVa8CKE&#10;VOadNRvb3FvcshqyrHT9uf5Sin2H87cf5TfXq7t+ZvVu9Yhlzi+utmdhbjpUCZuKjGRyO1anYUVb&#10;LGJYsd9rLSZQeNoaYq0ugQGQJNUNq6mveygXNhY3A+v04N/9b3IZ3ObUSCQPLopEFCc9ba/vr76T&#10;8ED/AFgQw/2Pv371k4VNf5f4eti3Fa/8V17339/L/Un/AF+fev3lKePVvAX8XXvfvv5f6+/fvGXr&#10;f08fr173yFbK30J/2Fv+JPurbjJ5kjr3gxjz6975fdyfnyf7df8Aer+6ncpKYJ6qYY6YJr173xat&#10;kU25PF/UAT/vBPu8e5S0yT/q/PraxinXvfAV0pbljYk8Dg/4e3n3QlKCtf8AV8+reBDTz697yfey&#10;/jX/ALa//E+2huUg4HqpgT8LDr3vn93N/qj/AL7/AGPvx3OSla9V8FfM9e99irk/tMb/AOt/xU+2&#10;zuUx+GvXvBH4eve+RqZWIuHuPodIX/eb+/Dc5lHcaD1PDpxYgFKk9e99/czD6Bz/AK7p/wAS3txN&#10;ylYVVgfsr1owV+Ej/V+XXveRaqci5uB/Qhb/AO2HvR3GfyzTqn09M16975fcy/6of7Ye/fvKf/Ue&#10;tiGvn17377mX+v8AvA96/ec/of29e8H59e99fcy/1H+2X/ifd13CcivD8z/m62IK+f8Ah6975Com&#10;v+kn/Cw/6JPuy7hcA1NeveB/SA/1fZ173z+4nP8AYI/19X/Ffby7nPTz634J/iB6975eaoP9j/Y3&#10;/wAf8T70t9Mr9oNfs6a8GjUJHXvfHzzj6qf99/rH3c7jc1zj7evG31ZB6974fdyfT6H/ABv/AMSf&#10;bR3aVck9eFswNajr3vh9835Nj/iP+Ke/fvl/4ut+D8x/Pr3vs1UhFtQH+IPP+8e9fvp/4v8AV+3r&#10;3gn1HXveE1bfTUW/2J/P+v7su7SOaaqde8AnzH+r8uve/Cpdvoh+n5sPe/3hPSobpprYoaE/s697&#10;6NRIw4X/AHgke/fX3BOT1TQAcn/B172er4U46DdlF8hNl1OK/vDUV3V1Juqh28a2HHQZl9p5+JJq&#10;KSqrx4VZ4sg0Q85WEPKrOQq6kD++XB8NLiaPWghmr6q7SQMCBUV7fn5HGB0+s0sK28MVNM0oVga+&#10;aSE0oR5pFxqOPbwPRb/kFvKbYea+P+ZSuhxtJme7KfZGZqnxX8WmfF7p643F9rTU8YdGi1ZWmxkk&#10;ksd38cbxqCJCPY8DqHYXYuNxdNi+gt8bL3LTV/8ACIa/au8dydeYzOYlcMtRW5R8nsTcEb5Ok8wJ&#10;hleVFklhlgMg4aQKr9TPDFRw7DJXSPEavBWIUGg4DJPy6XJtCz3f1MygShiC6hUcfNJERXYfJmFD&#10;1MrN0VW0crn8puLtvCnaNHTg1dNk6fGPlMLlZclTy0lMv2lJEYGemnWOWCoErrqimWNVZgDS7C+D&#10;vTmB2UclkaXdW1qijq5dqnGZ/t3sDJ4+v/j2ajw2HOpshAZaaeraMimrpTokYaIyjpOyZdsvLSY7&#10;xa7eDA+C0S+HHU8Bq1h2rT4Smk0qWBABD1zFyXtW7xx3SPHcyVkMfjSUIUZV9J7lNa6ampFfLqvn&#10;sX+Ydlcb3Zh+otn1UO9YMnt7J79os5tDZk1TkMVi9mbQm3xvXBZf73+IQmtXGD/JJKCnlWa00aP9&#10;1BPSpi3R8UOqMDtffFPW9RbQzJze3krchP2FQYzeeZK0ZlaDD0OaqoKuohmIkKU8raGhktUHIu4b&#10;SXslzeN4ju4ziOMBSPyMgH56qn049CCGCG+r9Ikc2omiRLpFPId8oqR5mueNOhZ2V8nF7Q3HsQw7&#10;3rs3BS7sG345NirkNq4XK+WnjcbgzlNlZ6SOtp6R4/NMqSy+ZXaEYeMPHK9S3yaxO1Ns0nSmC2Pt&#10;qr2ft7H9c7iSl29W5vL7jqqSaXuDcstXVS5jPf5ZIKyQmtjSRY1ijmSIRR6NIHHKourW2m1qQGdS&#10;CQM0jUH86g9Uu4FE5g+FUoMknNK4rmnd59Hd6zXOR5HtGLPZEZaqj7Cpvt6+LH0eMpJaOfrbbtVF&#10;FRUdK8zLHC0jwFpqiWRnR216CiqVcyynnSx4+o0/9FexR9XKP+K6S+DGuKjoVPfDVJ+dQ/1z/wAU&#10;Pt36qU8KdXMSj069771v/r/6/uwvLlRReqGBTn/V/g6978ZJfwx/1x9PdHvbhhQ4/wBX29UEcZxT&#10;9vXvfHySf1b/AG/va3V1Tt4f6vketGIg9tKf6vl173xM0t7XY/71b3sXUp8ut+CnXvfHW/8AQ+9/&#10;Uy9e8Feve+tcn9P9696+rk9D14xIOve/eST/AFP+9e9/VS+h614cfXvffkf/AFJ9+NxMOvGFOve+&#10;xI/9Lf77/D22bmevn/q/PpswqW69768kg/HvzzyAVZgPt680cZHHr3viXkvcDj+nF/dRcy6aLn5j&#10;h1sJQUFKfb1730HcfQEn/g9/979+M1woqenGiUjr3vGZJtXK/wBP8f8AefehLORX/P1sIAtOve/B&#10;3XnSSTxzz7941w2B00EJwvXvfvJJe9v9hyP949++qnXtIP7OraaCh49e9+Lyk/pI/wBuP9696W7c&#10;fH2/b15dK8eve+J8p50/4n+pA/1/e/HmfINV+XWmocg9e9+DSf8AHN/9gQv/ABPvweTyqf8AV8+q&#10;hS3xf5f8vXvfIGU3sCLfhjc/61/bbSTCTga/Z020YD449e9+Cy/6n/efd3mnbBU9WqfxEde996Jf&#10;8Rf8X+nuyT3IGkL/AIetg+VR173Kjp52tYMb/wBb/wCtxf34yXBGQevBkXgeve+bU0yHlSP9fUD/&#10;ALwfddb1NRSnr06vhvnr3vBKrKADa9/oSfx7aN6VOKj/AFfb1sBTwH+Dr3vgrWABt/sPp7YfcGJO&#10;f9X7emSmo8P9X7eve+9Q/qP9v7b+sPketiGnD/L173gkDXLXJH1AFzwB7Uxbg5og+z/VnpzQFAB8&#10;+ve4sjuFvyP6W5N/6/09rEmndtI6ZIXVQ9e9xfMxHqD34v6R9R/sfd2S8JxSn59NlxWi9e9+8/49&#10;fP8AgP8Aivtsw3Y9P5/5utg+pH8/83XvfHzOeOf6fT/jfuwiuK460TUEEj+fXvfEyOP9Uf8Abe3R&#10;DP8Ajp+09MaE8yP29e98C7E3u344/wCI970EClM+v+rPVwIxkHP+r59e99Fz/wAj9sv44p5/Z/s9&#10;aMtPxfz69761t/U/61/dAJfT/V+zpsshNeve+zILAMf9a5H+x93KTn4QOrIyZp173x8n+EhH+3W3&#10;+397EFwTjTX7f9jpyoPmP29e99GRR/ZYf69h72be6XjT8if8w68TTieve+OsE8XHvRiuQPI9NmQA&#10;ZPXveQPf63/2Fj7bK3IoAOqfUIeve+Wo/wC1f7H6e/CO4r8PXhJHWo4/6vn1731dvdtFx6dOeL8/&#10;8PXvfrn8/T/D6+9FLnyHWjN616977ufwD/sfe0S4zqHWhMPw9e98bv8A6nj/AFifbnhyfwnrZuEp&#10;Smf9Xz6976Jf8L/vBH+9X97VJB+A/s/4rrSzqPl9nXvfQZtViv05P191aCQitD1syrSteve+V2/C&#10;/wC8H35IZKefWhcAefXvfrsOfp/sCP8AefbiwSE0p04tyvCv+Dr3vIJJGtYg2/r/AMb93e1kPl/P&#10;rZuF9P8AV+3r3vKJZBbkccfW4/21/bBtpDgr1Qyr173kWd/yV/3gD/ePbTWcv4B1sSpTPXveXyv9&#10;QBb8cn/e/ehazg/Cf9X5de8ZPInr3vmJjb1Gx/wI+n+xPtz6W4PBf8PVhIPWnXvfJagjizWvwfxb&#10;+vuwtJhkj/V+zrfjKOJHXveUTMRxz/sD72bOdshadeNwg+fXveVZWP8AsPr9R7p9FcA5HXhcRE8R&#10;173IjZz+kH6/n6/7C3vxsZScr+zrfjwjieve3NFewZha3/IvaWW1lhNSK9bjlQmoPXvchLDkm34F&#10;+P8AX9oJZWU4BoOlIOrA6975FlDXIJ/1j/X2wLuUj5dKI4i2ainXvfNXUj66efoxF/8AX92F0/8A&#10;q/4vpzSq4Ofs697UGEQSVKKSPU6n/HkkD2Z7XeS+MK+vRfPQ48uve7Euhdn0tZJRyzIpDMhINySB&#10;yPr/ALb3Nuw3xmjSMVr64p5efQQv4lWrdBV2puWbb+362ohJWRYJCpBt9FP9PduPWuCw+Kpqc/sj&#10;gHjTe4H9PZxuSXDwsiJU8Mj5/wCr5dFMZJYJn/J1rXfNLsnf+5Z8lQ4414U6lUIJUB1AD6gAcfX6&#10;/wC3PHszGK3Bj6JE0yIHT9Nin0t/r+4n3vlWa+Jh0drjIzxqRwp6D/VToTWFwLdRStP9Xz+zqgTf&#10;fT/Zm4clV1MtJk5DJIQxIdiTq5sZQT/iPx7VEG+6WI/51B9bfS3+8n2Bb72xWdewDy9a/wDHT0cf&#10;vxgtAf8AB/k6C5fj32KDc4/IsefqIh9f62PuYOwoALCZLf66L/0V7JJfaoau5M/mf+fetrvb0ya9&#10;ZF+PPYdj/uMyHJJ4RX/3lSf9t79/pFjIIacEHk8ryf6n1e9/61MKnUkeR9v/AECR0obemcUBz+XW&#10;OT479kSE3xtZYn6fbgH/AAGoD3ik3/TMbmYfTTyyfT62/Vf2rg9tZI00Kg418/28KdaG8uMNk+o6&#10;jL8a+wHkvJjMgWP0KwlVA/2oAf7yffAb8ovxLz/roP8AeSx9uP7cXSipUU/2x/lp6u28PSgz+Y/2&#10;Oso+NPYdx/uNqj/1TOPx/tGk/wC8++Q37TD9M4H+vIv/AESw9tf63mf1I6/kf8q9VG8OPL/B/n65&#10;H4zdisLDHVgF72+2mPP9ebn/AHn3yHYFO3DVFx/y0/4qx90f25SFfESMD8v+hR0+u4he5jUdcR8Y&#10;uxtQX+HVrtz6RTsDwOSCR75Df1MPpP8A9ZB/xDe0zcgsxr4an8v+hT1tt0BPZw/1fb1l/wBle7EP&#10;6sZXqf6fb34/re3vpewqaM6lmUH6cOp/3jV7vL7bPOmhlB/Ij/n3pn96yen+r9vXv9li7CUg/wAI&#10;yifjUyFh9P6G/vk3YsTG4qbfjgr/AMQfdI/bCFBR4gTx8zj9g6ej3Oq9/H/V8+si/GPsFv8Al11j&#10;H/a4FB/1he3vpexYQf8AgWDwf7Q/I/1/bUvtrbFKLEBw8j/m6e+vHp/LqUnxd7ADA/w2o/NrUkp/&#10;H9NI9g9/pCi/vxr+5H/M5vN/Z/7x58F/r/sPaP8A1t7eujwxx08Tw+P06p+8O6tPP/n2nQ0f7Lhv&#10;/wDuX4f4dNr/AND/ANnb7Ob/ADv+n7+IWtp+vj5t7//UtIYVBSFXsdCpGuqC5C8G5twbe08Etkhm&#10;MVRrJkJBodXy9Aa8P5CnQzRUUsUGip1HTj8vszw4V6qVnhgNaJY2Z1R6mmsMyWpJQzSRGIRudV9I&#10;4uLcH8+87HwKTUGAiwEZ8emT1LqJIIsefpb2xGEv5ALQyBzXUeK4JApmvAfLOOtQESXCFBKyuDUh&#10;QV7SR8XGmM49adQglRGyrBSVIp0mcz0yZCOVAfMgQqyesLpck6iLX+lre8BanfTGojjv6y0aaLkC&#10;1nPH+29qktryBjLI3i4IozGnka/bx/ynpy4aaOkluqs1QKM2kac8D61HD7fTqVLXVawvUGnr7xSi&#10;FIEeComETXDpSLJ6VQnkyNa1uOSPeaSONTGIwWf0H9dibAXvc/T/AA/p7TCe7ZGD0091ABXGeH+r&#10;Bx00FvWkJn0hSMAHUBjyPE/5OHDqLRBXmrJatzDECoMksEYiEjLqitZeZR+ksLC4sOPeCUskup+D&#10;qdRpcEEE3sqkj/Y3P/GlNijPaqsQzjyr5fYx4/L8/VhQFIUevlWv8lc/y/P1lVL0UzVsQlEtKYRN&#10;I1RRTUpikjGl3qnjuuok3TTyykn+vvFapLCWIkKZNTKLFQF4/Fxzb6D3Xw4AxtLgGq0885zxxwrn&#10;h/LpVLDGT42QTTzP2eYX/AP8vT+uRwUlEJJVpW82JNJQTyRSUzyVBUqyLFKARbkhyPUBfi/t1UsU&#10;DqAC36v2wOCoB+vtJKIln0Ss2kZ4njX5fL7enXV2A0nIP+foM4vuPtainWKnqZ4CY6NIcjGpdYlZ&#10;0eK/0sb3F/p79E2rUr6LWLXUlD9LfUf4e27pYkUSWpNcccj18/8AUeHTbSyrIYo/iHGorxAPDqXD&#10;HlPuGatiyAiEbUulmo6pAJZlP7SqNepSxFz9Px7jTaI2Ed4gtzq11PjBtcXU/wBbfj2rtnurlXuP&#10;1C//AApAxAxxUnhWlT9g88KojIq1NM44f6vn07UkESwU5ESeGaninpp8jiJiP3HF1lqolsOQ/wCP&#10;8Le+yfEtkZfGShDRSrKvOkGzn6834/r78IGmjBlD6xWoddJ4n4lGBUcPUUPVTG0hIQCvn9nn6dY1&#10;qaafL1KstKJkhaJ2jpqmnUxqk8t6Z2AMgFzcn6fT8D3zY8lkjJa6mQ6FZ2S1yQ1wfaRY5VrrqoII&#10;UA9ofyOn9v7emfBRVYR8SKdc4KnGzwQ0k2WpKgRtL9a2WNkjaXxindyrhvWVsCB9B/S3vA7xtIyo&#10;to2J+qBjqA54v/X+vsyitrlbWkhBYA+o41pTHpTpuD9CEJIe4V/mSR1EjqY4JqerkLeaOelgRYco&#10;hikhd0L+aRljABuSFRb24+vPvOZFNvCFQaLSXj03FiTYn6ey1bfRIDcMWJPaan4vL/V+WOmXFZFc&#10;E1B9ep7Go+zrDPS/cCGoWeCOKqhkbxDQGupsDwPqfr+fcVFiMjSK6hAv6SxH0ADCxNhzzY+zmS4a&#10;KFLd6eIcE09TUGvyB6XOhkQxrgkUqOPCmKefUSWlragSx/Z1kkF5J1kC0rhwBIIqdoox5HIW0YZO&#10;PwfoffI1MUY0ByQ4sFDgrxzwL/4c+9Q2D3TVAGpM1pk1xxzX5eXSEbbNH3/tJ4n7T1DrKTKQyfxG&#10;WCXwqyGUPFMn20TsRL5Ra4WzkKFv77jeEoDpe17PZo2VgGIs4P4/r7auIrwu0YIAxkDI7RwPr6fZ&#10;0tUq0Xyz1J8SJJDUlqaeqK1EmNhrKatpTDLIPP8AtWOrUw02YC9iD+R7zqIGZlWJFax/VChVrm40&#10;6R/xT2VXC3cQXXM/E07j/Ov+rh1tZo6eGPP7enWjrZ5aYVUkNNUUqQ0ryPTVE6PTKirFJrknYFRe&#10;wuQfcdw6SsxCLCVTSvjKEKVAcKq/43ufa61lEsIRRquFqSxNc1JU59AR02YhHHqZQWFTXz+XXOsj&#10;o56QaKisWnepqI5Y6euglp2kjlMek1BVfVcEWIsTwfzfBKGceVCBGoBKhpY2e/HP0uOOL+3Fmiil&#10;0OoM7YrTh9noc9U1soVh5/5OnfG08yxSYp5qn+HyyyVEYMeLyVPTuCqSAMVLKX416PeMSQt6eFAs&#10;T+4oDAG5BP8AT/W9qBBcRqz3DFmA4niPTjk04U9MdPJ4glYmmk8PXgP8vXp46gVFMuOpEEcswpIK&#10;WixVW+iQxrA0qQxWVZZG9WtuLm5HvziPQ5UTcKpHKWte1iB9P68/X2iZ5vERPI1B+ylf9VPTq7a6&#10;jR+fSnwwZVP3E2A86VYlCzplZZzVSMI9SxgaJbfR1Qeg+4qCpqB5NbBFuGjaJLMiknn/AGH+Pu1w&#10;LWzbwyuSO0+dSPX5HpNduY2ooofP16VwqcVS2xlJFRPK0ySVNXT7hycFNTu/hWVbKbKCPU62Ok3u&#10;Db3zpzNBULVp4oxEHFo6VfWjWuCG/I9l24KLuyeyumZhIVOW4FfP+fr09b5j44PEeXy/w9LSjqsN&#10;4kx9AkktV4VSZcjuapqDDW1KyIJFmpNIMTLqIV9Tccn2ksjTFM7TyildqbIMaaSIVctPdahSshen&#10;U2YseCUswBJ/B9lMdmILcq5oF7tVKlaZqtfMUrTh8uhbtMVrdWUlpOmoKDSgqwxjT8/QevVhvWvZ&#10;FPubpvOUEe46Gbd2yIEytE7YaizEJqcG6y46jfcEkJakiVWPqqtSFgEvdo/bhQUVTiUloJcHWYSm&#10;pJ5oMd91kmqjkaddLmohmlLOVGpRpezL9D+LmWy7vDuGnwLtblwB4goKpkhagUpqof8Aeeg/fpHe&#10;RQ3PiIZGSjqo0stCQA4rQHjT5g9F6+RGOod5yUO/zvfAb7ym7sfQ5DcVTgOuv4PR7Yy4jWnqcHX0&#10;1FohMwI1iopyY5Q3kViCLOKSIUVRDMXPCEOrgsTwRb6/48exHOtwhL1XQMnt8hx8/SvSUKIkzmg6&#10;Kr/D6N8hM1Tm8ajyRutRDUJX47RIwaNVZfGfGCD+36+T/aH1HXleJtLpKUOkBjTAoSBYhjcnj8WA&#10;9opLX64eJbcF448jw/wdPi1lVDcDh/q/1f5+lRQNj6SGVaqqwqZSYSfaUy70q1r1CnV5aOnljRFj&#10;fUTKrs39ki3N+LSsdQc6dXpjtSuGFz6A3H+2H59+NjDFGphjVjxk1Zr6+fp0kUymTWD219eptDVy&#10;1GS8q5HMNT0UINGtBvmjp6Smc3NRJT2sDex8xP6RytjyG7KUwejlrTStVVFJG/2miSXHghmtIJqh&#10;Vm4uFH+ZJAP9eQG9yt54JA1rIY0l+McVFMrQY4Vbo1sJZRciHVpjkprByvbwJHyqaZ8+jXfH3sKk&#10;fc1N13XZrDY2lydfQy5P+Lpit75GpnjpSYo6PGCTGtqMepkK5JAzgMt0Yo8WHL1ORTGVcVWHxdRB&#10;4arD4fHx1cceQik0tLUZiIahpsVKyLZjyCpuPabbNvSK8a7C+Jc0xIWPCnxaeAI/yCvQlu9rFyGg&#10;XUz01K6vpGn1ChcfZX8x0JvYWzsRtXH796+yOKTB5fCZybOYLf8A2jvabbtTW7SycX3Me39s9b5C&#10;Yw1CTjUTLQzI0IZl0Sg6wrAYQpRNb6oyw1rSOFIA9DKSGH1/HswMly0peZuHHH+rOPP+fQXaNoJv&#10;AmJZhwyT/q+zogdZjpBBBUQ0NPRTitSmphS5vsHGSTQOZENVBPBHPQmNwf0kj6en6n30YRIrL/DD&#10;KipxUJE37V7ESExS24+tre6pdyLKZI73w/8AhRAIP9EYqCcjjUE149OvFK7kvSMhSM8HFPIeRPAH&#10;yOencxJQ09EK6rijyM9cy1c/95qmGSsRmmWRDDnMUwfxKBdr+Mn9Rtf36NhBFIzrpV0Uxh4qxAjN&#10;eylWICng8j6+0U3iXVwkbEgvXhiuAPz/AD4fz6QyKltGXlGPy/l+3p/ipkqEBxL0+UOArGhyjJl9&#10;hZWWemjvM87VdPT6plGpf2mhOi1gV1WLFX5fH4lTU11NUERL9zEtJUOkqhb6nV5TqB5sPppH0Ps5&#10;O3SSRNbB9bBaHUg0gD+I1zSmT5noDb37hbjtlwtvsO3SXMiCjF+2IoMDuFSBwIbz/PoR+tthb/7c&#10;yVHF1/ujaO1sfk8kcDma/ceJjyr181RHHJBTUmGwiR0qwmwk8bO4dv1o1z7AXM/IXrPbmTpstunA&#10;9jYjGY+gnohnKiryOR27SU7S+WSrrKWKR49S/UTOusJwGtwKWOzW8YlntbyF5hQeEsYqeNBq1VHA&#10;+vHpDtfP/uddXE7XGz27RShVLB2LIueDEGh9OHn1aZnv5ZfzY3b1TnNj9c90/Ezc+V3TuSi3hmcL&#10;N1rTbD3hXVdFRxwVONw+5aBJWgpp0RTNSiAQNLqdwCzFhv2DvfrztPDLnOsN57a35jX1N9xhspS1&#10;U0H1DLUU7ajGwIIZHsQRb6j2inmZo2imDwuuCCMVrQ0Ncj5j/L0N7S/jvQq3UclqxAqCoZK0yAwr&#10;iteGfs6pr7w2D8jfiVvqgx3yz6Z3Z0pg6if7THbqhxf8f693MtJK1RDTUG8dkyxQCbQv1aMsLeQo&#10;P0B2qKUStKJzCWhsCDDJGIg36VfxsQDxwT/sPz7MrStlGskRZddc6uOnhxB4E/L/AAdKTbiScVjq&#10;FrRj+KvGnpSgr+VeHUqDebVtTjIcTSVktJXOs8US1+LzE9cvjElfU456qOnqKmGT9vVHESVFlkvq&#10;X3D/AIdQ07M8Ukk00sSq/wBnkCqwanDf5uS9yv090u1vrw+NLSERmoDrqMo9QcDu4+XV7iFZCVpk&#10;HH5f5MdL/b/amXlpqbBVOOWbHtVVMtJPntgfazU9RSwS00sM9XjiZYogqACYkuv6r3HvhGZJJGRW&#10;qpdMYu7xwzxnjgg39C2H4tfj28Y0t4hK8fcfJCqcKca8eNR6Z9enOwIiCMyFfR1Xj/p+PDy4Zrx6&#10;7yM9NNFCpqdqY3HzZWpkFNVVu6MdXIfuZHaOCMRF6mcNYN5XIVrgkAC8xYY42L6KT9sFkLUjrZjd&#10;iPRYm/8AS9r/AE9oJWa4UO9eFB+z5V/b0yLT6l2ZQQ7AimoGn7MEj1H7adNK5bIRxjFU1Zu+Y5ar&#10;jhyi0O88fWSvBDU08EWpcleGGKFtWkIqy6RZvVyIzajJcSRBA2spBVTU76ADy0hX02PBFz/ifZmJ&#10;oltgiirjhXPn/q4U6dhha27WyRTjwx1FGOkvUCooMovniehfKbh2thdw0aVszoUhgxlLVI8+u+pJ&#10;3i+hCxWJ5nETO1PLBHJJE4U/uVEFQCAFXSimxIP15H+wv7LYL6EvJDeUElSAQKZqf8PzPlx6dijk&#10;ldq+vkOotXtiixOIyVMK/G49aMSzV32e3s7gDHFLHUTRS19bC8sccsQLB/BeNzc3K2PvEHkOvXaA&#10;LIqqJaSOQ+rgo4Q8m/A/A/P0PtXItuY9KIzVrXPD0/b/AKuPW9FwjEpH4gHH5dY6allppMdVQ5On&#10;y7y46SoR6HduToxOIhJPJV0ctbEFiRYij1CE6mKqRwVHtumjoQzPJEmtQdbrFVUxDEcsADpT6g6A&#10;OP8AYn2bbWbueL6e2kPoFbIAHAVpU0Axnj00lxIJdSAAZqCK08qfl05ZPI7qoZ6KRpphTVa0zoEz&#10;e1M190rmJEjENSsclSjy6klqmezephcRR6XmnMUZWaPyCl0ggoX8uoX/ALcttKsfofz+fZabiVrw&#10;24p4nw08qf5af4Dj5eZQY3J/FgjyI+zoMd24PIZTa9XDmoaSpy9RWzzVD5RcVUY6OEyBBHHj8Usz&#10;VNTTx2DRrYRHS2mxv7jZP/P1DSB1MiMYC7XQozAFJCNYAOof2bH/AHn2ZmJVZEjQK1O7HnTu9fTH&#10;p/gQW6RhBHt6KmjiAAK6Rk/M0Bp6dQulsnNUbTxJx2Sp8xj8RmkpcktLGFrVrqJXqMfX4+nP8P8A&#10;LKiQF3YVJYKNZRyip7Ypv3kZLvJPGsLmQRSqotqcJzpa7Dk8kfUNx7WtEix+KAQpH+D0+3otv5X+&#10;jku5D+lWg9fQ5+3h0OW3ampw+ax0t8bjsNkcjnMdHhZsthqqvY1T09I2RqBS/c04ipWBjp0WKOTQ&#10;I2p1Ety9bX8yU1OX6CwuDiEMs+f7LxvEkt6h8dh8VX1E9XSxBiCizrTo7AKF8ii125M9ltP3nvce&#10;2WUqsBE07pTIdRGtNXoFuuHnT5dJ9mjjis7jcFrRzAqAk8HV2auMmsSUPlkefWwJ/J22KMZ8g+ys&#10;wMXW0C7P6Nx22ZDBTJT4mmbee8KLJ09DkFelhl+8vg6hoS88zsqzeSS6okdFX+i+u/45P/sFB/3o&#10;+x9/VS78x0s+sH+r/iutjHyJ/qh76/0XVo58bf62nnn/AGPug5TudVeqfWCtOveRP9UPff8Aourj&#10;/utx/wAgD26vKl15jq4u1HXvIn+qHvkOr60f7pY/66jn/efdv6pXJHDqhu1/1f8AFde8if6oe+/9&#10;F9aSB4G/5J/4offhyjcjy/b/AMV1Zbtft/1fZ17yJ/qh7yf6Lq36fbm//BG/3sn3r+qd1WlOrfWL&#10;6de8if6oe+/9F1cP90lf8NJ/2/192/qncjj1v6tPPHXvIn+qHvj/AKLK29zGx+vGn+vurcp3BWg6&#10;011GVoOveRP9UPeZOra5hxC1r/6m/wDvfuo5SuumxdoONeveRP8AVD3IHVdZx+yT/hot/vN/agco&#10;XPp/Pq/1ieX+Trryp/X/AHkf8V99nqmqP1ga/wDwX/jftxeUrlRSn7eti+A4U695UP0P+8j/AIr7&#10;yDqurv8A5on/AAsf9691HKdwzUYVHoeHTH1aE5695U/r/vI/4r75DqurJt4SP+Qf+Kn27/VKcDsW&#10;g/Z1o3iDh115o/8AVD/bj/ivvKOqqskXiP8AsAB/vHvR5Tugpp/l68L1Bw/1fz6688f+q95f9FFT&#10;f/Mt9L/pH/EH3UcrXdKCmerC9Ujrr7iL/VD/AHj3yHVFT/xyb/ki3tQvKV23D/D04L1D6fy/z9e+&#10;5h/1Y/249816lqSP8y3+2H/FR7dHJ135/wCH/Y60b1K+X+r8+uvuoB9XX/bj3mTqWpP/ACj3/wAd&#10;K/8AFR72vJ1wTQ/5f8x6b+uj/wBX+o9e+6g/46L/ALce5MfUVQxuKb8f6kX92PJd35da/eEQw3XH&#10;7uD/AFa/7f3MTp+fT/mDf8ekX/2/t5eSb4tXrZvoyanria6nH1cf7z/vVvcHIdUVFNA0niYWH9AR&#10;/th7T3nJl7EuocenorpZPh65x1cMhsrgn+nIP+2NvYLZ/bs2Ocq6soAve3HsA39jLbP4THPSlZFk&#10;wOPUn68j2jWOgG4vb68kf4eyNopWPGnVgteGOve+tSj+g/xv78IZPxE9bKhRU9e98l9ZsCCf6/X/&#10;AGHt2K0ld6oTTqukNkde9q/E7ekrvohPIAH1Nh/sfYv2vZ7i7OuPh0inuSjVPDr3tZp13USKGEL2&#10;IH0A+tv9f2Ll5PuCoPSBtygU0Y9cdS/1/wB79m7+H215sTurt3GRVQxmZ3b8f+xtu7eq5KWStMeZ&#10;jnoNyQvFSQHySSRw0E8sYi9epRb2DueNk3vaLC2ns4RLG0ric/77hisrqTxB9kkMVR51NfPp1Jor&#10;mN5D8UXhspHkWmji/wCOyMKfOvRXPlTQYn+B9M7vy02Rip+vvkp0lm4Vx1YKBqir3fuj/Q/TwV00&#10;jJG1ITuYmqjlOl4wy/Uggxm3Mn2tisRsXc61Um4P4rnIMXlaqfYmUmWlx0VNTPlsbTbewtMaRnZc&#10;Z44jkKiR6OYhZpagMIpIthEk3iy3MgRSFMWjDGqg6vmDXA4fLoa2Ed7dEGFdYSmvTl6f6Xy4YJPT&#10;rubGdZ5Os3PsmoqKeiyVNiDnJadt4x42WmmrpqvwV4rRWLkqFXevmIlh8aMshMR1JYDb3n3K1dtz&#10;YeIyOPrMdDufOUUUseRxuc26BUYPKY6tid45qGKoumREEoeOnPl0TKAhjZY5l5YsZNy5elUS+OWw&#10;oA4EKWr86EAfOtOoc3q1Oy84/ShGlDeESlNZDMHqRqNQPKnkD8+iXfF/4r7G2D2Z2juzBVFJlspt&#10;6iSqo54M9j93zwvuOiy1HS0yVjZOpiiLYSpenioqqpj+3jeCQmWOUzzye0d5T4/r/cMPXG6qyTd+&#10;UqMftnF0GMMu96zNLJVR46kgG2qCnqn+3jWonEcaBJVZFZ2sjBoeENdDSRkyqTqrgaqkHHpjHUlx&#10;wx7lcRobUr4QBWo0kE8agZPS72NsiWbfuJzPZ+y8Dj9k7YxuT7AbcmU23Fs2g2NXzwzV+Xrajdc9&#10;dSvLXSNT0s+QqvG1L4WmBAV7x18/MfZmSbc/W+Iy01LPndv9bUWOzFHS7cXakWJkqtxZDOUOPOEL&#10;CSnZKesjuk0aO/8AntIWRfco8mcsbpuFk73IaMDSQrGpAceIjf6V4njKHzoT59IN1v8Ab/rGNrIH&#10;LHUSMrTCDP8AECjBx5Gg6Mj8ZdybS3vgOxt+7Dr8Vm9lbz7VzeS25ujDbxG/sduqnwu2sRsvJ5mm&#10;3ZDLU01UoyGKq6UCiq54YRCINayRSRRk9Gwpv+OA/wB4P/E+xl/Um4Hz/wBX2dFv1sfmT0ZS4/qP&#10;9uPfE7BmXkRMfxbg/wC9+2V5TmJ4dUO4qevXH9R/tx74nYM5+sbj/ABR/vXtwcoyUz1tdwSn/F9e&#10;uP6j/bj3iGxZ/wDjmw/2K+1B5JuPT/D0495ER/xfXrj+o/2498G2LP8AUxkf64W/+8e2zydOh0nj&#10;0nN+gNB164/qP9v7w/3Hn/1H+8L/AMV93/qjKx8vyr1obgnr1377GxpvzG3+JAX/AHoX92/qhN/q&#10;r1v69P8AV/xfXvfjsiRRcJz/AIj/AIqvvacoz17hT/V+XWhfp5nr3vh/cuf/AI5Ej+oCf7wPb/8A&#10;VCalf8/W/r4+ve+B2c6i4jYn/FB7TjlOfyA6r9eh/wBX+z173wO0Jjb9puP6KAOf8P8AjXuv9VJq&#10;1IHVDfRGueve8Q2bKfpF/wAk8m3+x9vNyrI4ppr9vWvroxxr/q+zr3vv+6L2tpt/gQNX+8n3Q8pS&#10;j8NPs4dbF6nHr3vF/c9r2KMf8NIv703Kk54jHTv7wQZ6979/dBx9IyP9cgH/AGI93XlZwtCvWvr0&#10;Pn17347Sk/45j/bK3+8e9Nys9MCnVHvkpx/1ft6974f3Rkv+kD/DSAf9sD7p/VmQDSQOqfXpwr/h&#10;6974ttF/yr/X/U/8U97HK8h+FQft/wCK6r9cq8D173jbaTC1lfn+oIH++/r7cHKkxHAD7P8AiutH&#10;cfn173yXabrcsq/j6t7sOVpF4j+XVTuIPE9e95F2swNwq2uL2Nx/vPvZ5XZj8PWvrkK0/wA/Xvcu&#10;PahYn9vk25X8/wCvz7uOVSfLpv66NfPr3t0g2dc6dDkg+q68/X8e7JynLrBAFKjqh3BAfLr3tZYj&#10;rtqsoBDfm3KD6fQfX6e139U2dSKda/eq8K9Y3lRBcke5m4OsqmipHlENgiE30G3P9D+PYZ3jl5rR&#10;CzDFMeXS603COQ+fXGOeOThWB5tx/X/EH2XLOUj0NVJE4sEJA/1788e49vLNwaJ69HcU1VqnHz+z&#10;rN7ThlU88/7x/vfsvNrIBQnP59eMh4Hr3viZD+Af9if+KH3VbRxxJ/b1oPTz697yRapDbVxcC1/o&#10;Txbn2Z2VgZDQ9UlmAXPl1725Jj2kAIAIN7fQcfT6ex/tuyPNGD6U/n0Q3F/VyB5de99Nh2/CD6G/&#10;0uOPxz7PRsJA4Z6Q/vIVoa1697xfwZz/AGT/ALe3/E+6vsbGmrqzblp+I9e99HDP/Q/7z/vd/dP3&#10;EOq/vRPXr3vj/B5f9T/tifev3FThXrR3RR5/t6974nFEXBUXH15Pvx2DFaHr37xrnPXveP8Ah7L+&#10;lAf68/S3+v7YbY1PHqpv9XE9e99Ggbm6Ecf1/wAP9f3tdkUEUHVRe5ww697x/wANJ/s3/wBj/wAj&#10;9uts9OA6cbcCOH+Dr3vv+Gn/AFPH/BvbY2SrdV/eLev8uve/HG2+n+8kf8V93/clOqnc29ade98f&#10;sG+n45/1rD/Y+9/uBh+oRjj1o32NR6976NBb6A/8gj/e/e/3MW8v29U/ePz6976FFzaxP+Fufdf3&#10;IxNAOvfvE+v+r9vXvfhRG5uh/wALf8T7t+4JDwp1v95fP/V+3r3vmKC4Jta34PB96/chGCM9eG4V&#10;xXr3vj9j/jb/AH3+HtxdjbyH8+rG+YcT173z+y4/QSLfUN9f8bX9vDZiPL+XTH7wo1a9e99fYf0V&#10;h/yd7cXZ68VH+DpwblXz6976/h5v+bn+oIHts7EKk9eO5AZB6975ihZf7Or/AGIHup2MdUO5FvOn&#10;+r7Ove+/sweLAH/XJtb26nL1CHIx1tb/ADnr3vmtAbcKG5+t7f7Dk+9vsYrgU6s19ntr173zFB/V&#10;QP8AY+/JtADUp/LrwviM5697zpjT+FB/1hcj2oGxl8068b8nj173nXEluQP9bi3+wvf3ePl0ULMo&#10;60dwK9e98jhmNuAf9fn/AHs+3Ry8D8I/n/sde/eLde9548OxsNA/p+PwPr7uvLZDAgdMNfMSTXr3&#10;ucuBltwhA/Fj/wAQT7d/qy0jAaR/Lqh3Fh5j9nXveZNvy3/H+tex/r7ueT5Aa0x/q+XVDuDca/y6&#10;97lR4KRSG0tcf0Ab/ifbqcriLsYDOerjdNHazde9yZaIxqdQHH9LXPP5t7Dm57HHGrHTkdLrS+1M&#10;KHJ8uve0/UXjYgf1/wAfxf3F15aCOVkPQptZw2W697jmVv6D/YXB/wB79lf0/wCY6WiUD16977WS&#10;/wCrg/7H6f7D209pU9uOvGQk9teve1JgqlY6mJvwCv8AvB4I9me22ZLAH/D0lmfjXr3s/fTu/osV&#10;DThpACtreqxsDxYf8T7nPlPbCoWnr/kHQbvXQkinl0hd7bZj3Fj5aaRdWpGH4I9QI5BH0t7Odiu+&#10;EpYFUVNrcD188fX3KbWCsg1LkdFoZaZAp0SPdHxDwefqZp6iigl8pDMXiRhe/wDQ/wDFPbyPkQV+&#10;lWw/w8jf8V9s/uZZBUL/AD6Ux3ChcDpCy/BDaMh9eJoz/wAGo4mP1/r7kD5FPYf5Wp4/Dgn/AHn2&#10;lOzQodWmh6TmRNVa/wCr/D1F/wBkK2d/zqab/W+2QD/eD74t8imv/wAC/wAfmQL/ALwPdf3RE2So&#10;P59OLICO0/4eua/AzaIHGJpgL/8AKpE3+8t76/2YiX/laP8AsZP+KH2wNrj8wOnzOn8X+HrI3wN2&#10;bxbE0QN/qKOP/iR74H5DSk/8Cj/1NP8AxX3ZdotiMoP2/wCx07HdxqtAeua/BHaAFv4VQ/7Gij/4&#10;offP/ZhXN7VZ/wBjJp/3nUPbLbND5KP2160lyoatf2ddD4KbRXk4ijP9LUif8Qrf7178PkG5P/As&#10;2/wlJ/2HDH3pdlgplR079b5V65H4MbRA4w1ITf8A5VE/2/qVfeWP5DSE2+5/20lv+ij7Yl5eBTAH&#10;XnuVGa9R5PgptAG5xVIx/wAaZCR+f+Oaj/efeUfINybfc2/15L+2U5bBFSOtLdrTBr/LrF/sjG01&#10;/Th6W314pox/vFvfm+QExHNQR/rS2P8AvB9+HL0YyR06t0oP+r/N15PgztFWuMNRX/xpE/4lfcV/&#10;kM6Gwq2/xvIG/wBsS3/Ee2ZdlRUqAOvfUK/cx6nx/BfZrjU2Gozf6f5P4wLf4Rgj/Y+8R+REg+tU&#10;/wD1NYH/AG1/aH9zRDJUU68lyjNSp6mD4MbO/wCdXRn/AFqVL/7D2Gv+zAP/AHn833Lf8zH+7/zz&#10;/wDPoPsr/X/Yeyv92RfUU0j+2p/1QrT/AGeleuD1PTv/ALJXtP7H7X+FUun+D/wy326fo/vD/GNP&#10;0/1fPv8A/9W0xPJToxDfuEKrxNKQ+khSxPH9QL8+0r+DeAMykoDUMANOoVA4n0J8v9kcpMJU8ZAS&#10;hwGHAnPz+XVRcjqclFCVihBFUscq41jDo8kswggYaWDHTwGAPH0tcjNCZFV0IPqHoBYayzAgEcW+&#10;vA59t3RtXkQkmooSR8NAcjjXA444jpNJKPHWOh7+Hyp/q9OmqamqGYVlMtFLHHNUQ1ETR1GhX/aV&#10;HfQGINkJsV+v5/Iiwys/khlLiSKU6kKgOAvHA+h+v19m93axwOl7AodJUqr8Vr5A+f8AI4r+b0yn&#10;4ygeg4H/AAjB6iymr0UiUs9DS0sMkUU9M1RVGonWSLTITMpsgLx8RtwSQT9OJSmNh+3rQqWKtIpV&#10;D/UWDH8/4ew/JbXSuJrjSwNKhCSafmo8vmOkltclWMbJpQcAP2n0869KA5OJJWohrdZohCyAweem&#10;nZSUtIurUoIv+ofgf60Z6XVHcND5B9NWqxBPPqXn8i3sxjvlgqNDCLgKjNfnmnCvDP8APoyjkDqW&#10;px6yR1jTZCJHasmef1VUlFPTlaOOFQt1gqlKFjblSptxY/n3yjikuqy+LRq48csi83/pb2xJdWf9&#10;rCGEh+KoFPl+L04/6j0kmt5JGqCMGvn1nq1qfBUR09XPJDFTKkBrMfS1VWoCapCXZVA1Ncgj9IIA&#10;4HvPLT+oSRM0ZFvVG9nI1XIGq3PH+8e7xbkvgeBOgkHkG4V4VwDn8qZ+XSymc9JKgp5Y6+UVFY8s&#10;VYsn3ELYuKpjhfwGOOSZoBqaFQ9iLXuVNvz7kokyLqHkc2BLvp1ek25IJvwLfT2XNLDNL4MmlF4B&#10;VyAT9tDxNf8AB034sJk8IuA3oa+f/F9eqTilkathMcNRTxfuPIs9J54RGHGmF4wqEKVCSBiQoA49&#10;xPQ87yNGzEgteVFsfp+k+zRke3tFto2/EPhz5H7Mf6vXpu4kmgiEERKgmh058j/LHXosjNU09PJF&#10;VUsFKKZNSUeUmSoQKzjzTRKCHN/Tc/15/oMqtG41Aoq2PpI/p9QB7Yktp4nMTAsfWmM8Om47d0QK&#10;zaj6nic1z+XUBslUiCJ1lqZZVqV0NT5KjpqxVidz5Z9amMAqQRp5ta9jf3HJ1O7m2kxnSwV1I5ty&#10;b/48e10cKi3ENRqBAIr6A1/L14Ux1aCWKV28MEFTQ8P5Z6kTV1VFNSiCjykgE2qaN3xFb93FNKjx&#10;xGCMgRsx1Ekt6gLnnj3xYqy+UlfGRa3kYKdNwQ1uOeePe9Ghxb17q8RTFeBzQ4qP9nrU1t4/cp0n&#10;yPmPn9o6z0/3rNOkVNJHJG5kigrtvxvWRsVj0Jj1pyxIV1sJAvp5+tz7yrLA8JBlYMpZlBlUKCR/&#10;ZIvx9eCPaJrW7huhoXWDSukdzAfbT8s/LpppfCpAyklfx0y3+rHr1NnmkSpX7jH01HHJGkU9RVYq&#10;ptAHlbiph+pdl8f+bU2sbn6X4QCaoYXYNGl5AV02JU3VbEcm4A/HPHu+4SJt6aI0ZWkoprSoqKHz&#10;9PSuM9XiuowRHQ14eVBX8/8AJw6k04xErO0lVTCrpkIWP7jKwMwZ/NJIANIVCSSC7MAPqLC3uZPq&#10;EdtBLn1K3jWyDkC4P55+lr+yqxq89a0U1BH8Xnnyp86/5unIhLJrnQlADSh/Fn/B8+sM0uMDSSSZ&#10;GlVKbxKY4dxVaOG1RLIEkh+lgpU6hYm1rgk+2uR2IuxWWZrg6om0H1EXLD+gPs+nh8N2e1UIiCoB&#10;ORQAn9pr5/l1oTNK5iKBAcYyOHl8/wDLUdPO2ZcZIaSkyLZGmxUkwh++x+Wx89SEkvFDDHBVEM8j&#10;aEtwAT9Wv7xyK37YIhIRtUdzKEDGwIF/r/j7ftXiMLTCokcUOP8AVQelKY62IHjqIXKE4wB/PrlI&#10;0iZCaniqsx/DXIjqGiGIlqpKaMyOGm1AMDpIFhcXv+Ofco3IVX0gEJpCzuAryH6tfgj/AAAv7JhK&#10;qyM8ZNclifRfT8vXz6usUkCsJH1Efi/nnHl/k6mxY9hFC8Sz1SRzywRsdvUk8kiKdSoiRWAkUcky&#10;MFP11c+480MxtJplH6rBZEdSQCCAW5+vtXaXVvPqDEkAA+nH7P8ACf8Ai/JJVSQ6tQVxWv8AgHU8&#10;SUeL8VDDNgpJZJUiqzV47L09RTaniqCGhKrFq0mwsfqDyRYnEryM0cJjqFC21MqLpIJuQNX+v9f9&#10;v7ensLZrdryKlXBxitQCMgfZ8zTPHHSUMuo3MIozeuOAp/k6lUublx1TNUS5fAVMtHV03gilyOS1&#10;qDIhgtMiltKjTqiuOBZSePfc+pk9JlVbMCWjc2N9IuUN/ZXaQQrIDN5U8qA/z/1fbjpXHPVQHB1f&#10;lTpc02UqKdZhA+FraqWrSoj8e5Me0ywNEJmWKnyEGhF+ou51fg3t7jxB0gZHaJy6sVH2ZMra+AFq&#10;JDquTwPrb2ru47V7hJFZ1UMtWM7qqgGpJjVWWg/EPPj506s06qyVU9xpgD1p6jpzgylbW5Cd6THm&#10;KaES0bU8Z2xkKdaoKY3KRweFxdWMnkZARq9Kt9ffOFYpIw3khQ3T9stMjoQdOl1AF7345/B/2KK8&#10;kYMsWg0Baj4KNWnwmtcUzUA5H5XgQxw6GpUEn7a0/wA3TlTxZLFVtfO8eRrpGpKf7mOOnw71C+iW&#10;RahHlLQIoCkOFkYj0XH9IVdBI8WpGF6eUcwSSxVAD8B4vIsqsyn/AFa/T8j2V3MsFqwlkUnUCOGP&#10;sOQdJPGmeNM9GG0siXLsSVEqlD6jUKVwQf2EH7Oh/wCl6812Vnw0rpTrnsctU8e4aXFZjB/5C2qq&#10;oq+HG1ONqI/NTlhEKaoYLNZ2VrD21Ub0ENTQ5VocWtVkHkoKuevy4lyVbUUhBjhpqV28MjrY/wCb&#10;bXbg3AsHiLeF5LSa7e2qisiRgGOp1VNcN6VqDTy86iG6sbWGNrGKRooiurQgqpOcnFc+dS3y86iZ&#10;2BT9iZ7a+5+tsRhuwt17e2LWpubb1NtjqipwGztsYHO0wnNZndy4uP8AieNicSP4xUwGlkCljpNn&#10;KqnxcU7nVBDBSzyrpLxkKisANTGmcNYfkL/sL+0dvvbRr+lK000WRRGOtlyACylakgAFhp4Vx0D9&#10;M0sQkVSBxr8gfnnh8q9Fkx1flsJSwRM9bHkIcdVRV0S7ywz1dHFI8jTo+M3FCXNlfXpeXyACyhJL&#10;D3H/AIZTwSGMmmkRQTqjXJKEC/k+Zzpv9Rb62+ns1k3q8nt/EYSRu/kwiGr5Dw0WtOBrXjgjPXni&#10;EwI1lPspmvr9nTOcvPk5oauhkrTDDMsMrU2Q2LVeWaZSymXzoWl/oQNIT8k6h7iT/YrM9NTTU/3l&#10;UhWJP9yzt6wI1LWZYxY/149s2/7zvtCyxOUhoSawaaAkk5QycP6QY8K8KP21q5j0xt4nh/EfQDjX&#10;8vt6EvFff7e29LvTcRqKfamKZ5ctVCn2nSVieHVO9GksDSAiRFKjxxuo+rAD28UWAqYYJFjo6epq&#10;5UUSmVZJYbgekxq7MRf8/wCHtVdttgRH3R3CLWixuUrwrq4cMUzg1I49EO67xuscL2u1gKQP7VkD&#10;+H6EZFK5+2g6Kbmflk2d3qq7V3XW4HadLWrJRVk+N2xNueGkWUuYvvqWiUAAMwZQhve+q/sMN9UX&#10;yPxtBUT9Z7e2XuGSmUOcDk8nRYNqwKbyQQTVSCMSMLqokZVJPqZRcgruOdPbzZyg/d9ydWBMokkK&#10;mtNZKmtV49tTUYrjqK027m29nlaXmaQNU8ECgelKHh+z/L1at8bcH/Ka7zSL/Zou6ezdvbvnbxLn&#10;8jvneT09KHGqKwoZZYYoFYs6laYKhFgvsC9p/JPddDkF278jPj92P0jk5qg0mL3DlMPislsrJOxV&#10;DJQ7y2xUV+OAkcgLHUTxMSLAH6+1cW+ct72K7BewMwp4iNNIZhx0ho3XUh+LGK59OpI27a+Yk2tV&#10;N9HeFSpJPbIaGue5gSfIYpTPEdGc39/KRoszh5Ozv5cnzG278gNu0tLPkqzqbcW76HMV9XRU6crq&#10;wE9PXoYYpFVPNC8oLLpjCm3s0MbKKeDJ0NTFnqCRbo+Ox0by0yyjhZwZEI4P1Fx79dRR3biPw/BY&#10;5DMxUSH+jpDcccQM+nR7DvcM9wLKO3MEyirM1BqI+wnqtzG7hyOPzue6z7DxFf0hv3Hya63Db47I&#10;rJ8flqfGymV6vBV1VQywTBGRv2Y2Eo+gRuT7fsJjSf8AcjP4gCoEFP4poGj0kl/PHIzXIvxzYc+z&#10;OOG0NusWliw+Jjw+VP2HNPTp3dhFb2pmFasDqPrSlAP5+nRF/lf8iMzjcwvVW1KusdqqpE+Zz1Hn&#10;MDm4snT1FOpposRkcNTQGNGA/c+rN6QRwbsmQz8jV5hosfBUeEtDHPPTrUzzNqJaOmEgKcfi4b/Y&#10;D2U7ptu3pC7AValSM6Sa+dGVqfZmvDoExctXG61uIZnt9WdPAGue7jx6Oj8bekdwRbEwWW7H7X3N&#10;tyPNR0mbmwO2t2ptPEbaxyUcbUuTzctDeoknmHqfS0WgXL+RuffGnq96RVUcMOGxUsRb9yKuweI+&#10;3mikswhliKQq+q1iGb8f7cDS7XyjewPBuyrqkqAsbzpICOLBwZShWo00AqSa8Ojqx2mxgKMbnvBI&#10;o5INR5cDx6N/UVHTuIxD7729393Hi5tvRpMNy4XuTdu5qKgrqa8AdaHJ1NfBPC97veklspAFyeA0&#10;zXxx6WyO/wBex9tbTj+PfdzwxNU5vq8Jt7aO9EdvKsW7dmUjrQVssnqLVhQTkE6ZbG3umww8wctq&#10;YeXb9932csytHfu09xCQTUpcFQwQcAjKdIFKjPQt2ye5sZXEihkkqCr1Ip/GDSoJ4jBp5HoQ6X+Z&#10;D35jent0bP76xe2fnt8Ys/SvDncduTA0tNv3bmCjpo42yWOrJbyPUwlkkikqA3iIKrTw8yEfEjra&#10;qmkocrR00GeoYkFTV04YU+TQEqJoWQhlva9jfSTb6fQYxQStZDc0kLJKSPC/hK+g4ZJxwwvy6pMY&#10;0kb6SSsQyY/mf9ngePVEuZ3R1z1p2dg8n1JvXMZz427qzLPgMbnp4p891Vlcssfmw+ao8lHMkkVO&#10;WMDkALImpg2olnThkSSo+zMj1SojvIyvDUEBQQYrTBWDW4tb/efdoQIrRrsDQWbSFODX1IzRfMHj&#10;8sdUUSHvjooOQKnFfLh5dHTr8bktNDmo4cTt4RtSNStBS7hwGPqRWIsiVEU+Ckq6ap1EghlYKfqO&#10;Le4r0+l40jFPCj3DvNTywEshOjQIbgmxsSf+K+1qSx+EXnBJSmimaV41JI8wKU+fRVcztBXUCzH4&#10;dOafbWny9fPqdS5muqP4qFl3BlKkOry0WM3Phc/H9rJFGskkgyyExxqrSOY0ZiQAGsQAY9dCsETy&#10;RtCQsdnihrpY2Vhz5CX9IP0Ogcn6+/bfqvp/DIKaiRVsDPpxNPmR0ts5G8IMwINPP1NOlNi82TNj&#10;YcimSqJI6ynrcbkK7rzF5cTUjLGi0BjxYWSTSSF+6MviUARj6e8UQFUqSKaiMf5v/dUyM6tYMkXP&#10;9eSSP6X+vtXdQG0kBVqny/l8v8nXiuskyUI8uP8AM9QlyElCuXw9ZRbZrGCtkHUjN7Zr4KCtppZj&#10;S5PJqS4RhE3hiVWCFS7IyqGHE0yeM31FlYsSaQHmQ6vUYSAf9ZT/AFP591F5ckAMwFPl/q+f+odX&#10;WHUQAQAvqf8AYPTtSVNKmReSlgieGup6empYId+vTNLHSjwo8Mebg1xFWADmoAFiERgoPvwSOGMR&#10;rNTLJqYlwlTDJAj3BYEE2vcc/wBBYfX2mg8QvI82Y1pVfJ+PH5imPm3SWYB5AdLak86AjNP832dO&#10;2XyD5WroqinwO5XZ6d4qaQz7Oz1DJWUXhUU7R1FnlQlHDIlhdNblfFxxQuHAaspZCWJEi1cgke5J&#10;1PHIvqLfk3I/3j2sS5sxGxijZM4WgwAaUXNaAYHnQV6dkqzJKoNAM+oNKf4emfL4XK1K0zTbdzS0&#10;9LQLTVNM+1YarHxzy08Vi+ToJz9v4HUuoSJXJuFBAkvOOtG0WWRGcsT90rKxYm6AD1N9QbfS31P1&#10;9tpdWSyiWYMCOGB/n6ZlljWjMdDeVQR0hp8HlsniJVopzjK1aCMTLHs2qochTLAFdZjO6faQH0SR&#10;LPfXIwPjRgE095dZpKOkZ5Ki0S+OQxJaFFsCNOhr6VP+qAFuePr7NLcW80Ms8CRK5pQgnX8QrgAj&#10;I492M8ei6AWS7g08zguy0UDjWmeNMUr69Bp03Uw7b7P3Pt6qMc9DkqiPI0eOzGRpqmtra8U8tPLJ&#10;KMmscZqJVAEQpg7MSBpdisXtHyCTyCPXHGZFVpGVCgcRm11ZQ5BOm4GkgfU3/GgAkglmz5UHHj/q&#10;xXoo3KG1glEzgtqNFUfFn5HSP+NfZ0fTHVVLPia2ooqHJ5BMVU1MVAtdVxVsNC1dTG8dVTzSUqGN&#10;HqVjeVpUd9LxxCJlGsh3y0xq7lzuz8RPIKuHCYWvq4rsswglzNVHFURtzcMwokdm4uNJ+t/eV33f&#10;+VLbcNn3HelTSzXCQycdRdVeZT5g/pTRHB4tSnn0WbrdRWttbwwRiJv1GanE6pGC6v6VEJI4Cq0J&#10;qaXvfyrp5Nodd9p7umxYxcu8N8Y3E0UwoEoEyOE2fh9MDUMSojpSUldkchQwwTLrjeGVRaPx+yiN&#10;1xRn/lHUf8FjP/Ee56fk22LVp/q/Z0SjcZfUdWrDs9/w+r8n1R8X/HqsfeIddUi3/ZA5+uhh/t+P&#10;fo+TbZQRQ568dwPn/h6y/wCk1jb1qD/QaT/xPv3+jyj/ADED/wBO7/72Pd/6n244A9aO4uvwf5Ou&#10;/wDSWx/tj/bhf96v76PXtEP90Lb+vjUf7z7uvKEBwRTpwblJTJ68vZLM2kSLfnjVzx7xnr2iNz4k&#10;H9BY3/3j24OULZRkE/t6q26yrwz/AKvn1IHYrfl+fybpb/bc++xsGkA/zIFv9fn8cC3tk8n2palO&#10;Py6aO5OxyePXL/SDLcEMef8Agtv9j76OxKUf7qX/AGI/4oPb0fJlmF7gfyH+fqy3xYV67/0gTH+0&#10;f9hb/iPeL+4tMDfwr+f6/n/D3c8m2XBRn7P9X+Dq5vSRTrmN/SEABmJI/Fhf/Y29812PTE/5pf8A&#10;kn8e3YuTLUISfX0619WwXj1xbfsy/wBph/sR/wAT7zf3Gpfr4Rf/AIL7VryZZDj1o7hJTLY6xf3/&#10;AKj/AI6f7yPeFtkU68+Nb/T9PP8AvHtmTk6zLVQeXTZ3Ak1HDrOm/JWH62J/wIA/1rn3i/ubS3/z&#10;a/7x7b/qhaU/2OrG/qPP9nWf++1Ra925/wBqX8++Q2fSW5iX/D0gj35eULbiB/h6SybhIW7eujvS&#10;pvw5t+QCL3/2I9+/ujSj/dSf7FB72eULXyA/n14X0tak9e/vlOf7TE/gAj/invkNqU1/80lrW+g9&#10;ppOUrUEAqP5/7HVvrifiOeuP976ix5bk/n/ilvfX91qUH9C839qo+U7NiMfy6VrfFhUHh8uuv72T&#10;2J1NYfXk++Q2xSL9Y0J/1rj/AHj2oHKNrTtUf4OqtfGvHrid2VLX0sSCLH1W95RtqkH+6l/2Ci3+&#10;H59+XlOzXy6Tm/I6xNuqqJ/U/wDyUQf96Pvku3qQXJReD+EH/E+/Hli0JwOqNuDhqJ17+8tW1grv&#10;c88ufp/sPeRcJSj/AHWv/JI/437WryxApzTp5bxusLZ+sb+21v6XJt/sSPbXl8FSyU7ARpcow5Xj&#10;/W9lu7cs2rQaSOlMN+QaH+VOnXD56p841FiAyk8/14t7Jd2ttyGnMzqijhiLL9LfWx94xc7bFHbT&#10;EClfz/zdDDb7kyjobMdUfcQK5+pA/wBj7KHkWjimdQf7XHP0Frc+4VuFhWQtwpj/AFZ6OQCRUjpw&#10;9tn3C/1W/wDrj/ivtpWgBqpPWwD5A/s697c8WyyVKA2vf8H/AG3swstEr6Qc9NTF/Dpw697NJ11g&#10;46jwsV4bR+rn8+545N2+O4AJ4V/1fLoI7rdurUPWCok8cZP9Bf8A4p7NHj9rUrU6XVP0j6D6+582&#10;/ly2MakjiOgg109S3SJrM20MpHq4J+h/4j2O3x9xFBiO2tu1c0KPHJR7kx7qWVNS5TbVXj3W7Ag3&#10;EpGk/X6C5sPce+7/ACxA/IlyNOka4BrJoseuZE1ufJBqoSA1CwJFKkL7C+MF3HduwRYWWQseC+Gw&#10;YE/IsABg5I6Kz8xHy24Pj1vGnwsk65TFZjrzd1CsFPLVzPUbF7IxG9Io4YY2RixagAvqUAXJYAE+&#10;xo+J28q1ejMVtl62mw1HhsvvLbBpqHMVEFRj8LSZeaCHHrkYAktOaWxiRo/3IV8cYfUuo4IzTRgL&#10;4iPKJGZQpA0alJDGtag1B8qilDQgjqZLaXxSCsTsc8KEYYj14U8ui3fLboHaue76qeyTtanz2dGC&#10;2buDGyV2DpNw067mwkk+Kp5Ew1ZanrY5qcQA0VS4gZo5ZHRzcgPvnJu1cbvL4ublqZ6KCmpe4dr0&#10;VS2SqjFLVxUsM860MNUNTWlKpqLqyuoKyFVJZZ49tbsSbLa2nhJF+uxY+Wh9TAHHHtzinlU9RLz9&#10;CkPMOpTgxQk+oHcP21XH+Sp6bvgT1RT7e6/+VPXWLr5qb+97ZSoilxlI9GlBW7o2rLjKippKKm8c&#10;cMqThmjgg8YW1kVfr7DDZmF7K697nzi4Xd+0TW4bb3eGZyEOCWoqcjtGox0dVhMZQULstPFHPMfH&#10;XDywSiBXqIVDtUPUtHfL23WMfuBbWO5fAt/FGpXI1+OqitaYDEVwf8nUjT3NtunK001oRKlxEGA/&#10;o9jgHyrQfPOM8ejY9h5DrH5D/Hbb0W8ti5HcHWPaWV6IT+B73oqapxm9duboy+D3VSyZPHQzTiWn&#10;Ec3jqfKE1TQ2OqNEJCvK4iozOQq8tl6ytyuTyErT12QyVTNWVtXUPy089VUMzsx+lyb2t/T3nfbc&#10;rWVrH9PAiJGp7VVAuPmRX9mftxmJVvJFUIKADgBinRk8JHiNu4nHbf29i8ZgsFhqKnx2HwuHoqXG&#10;YnFY2jjEFJQY7HUSJDDDEgCxxxoqqBYAD20ttmnX6Rf7EqD/ALzf2o/q7bVwOHVvqZDmvTwMkf8A&#10;jdh/xT3hO2YP9RH/AMk/8b9pxy1bDgK9MvfUH+wOsgyR/wBU3+3X/iPeF9sUv5jjJ/4J9fahOXoA&#10;oAH+r9vVvrZAKD/V/PrsZAk8ggf1tc/7b3GfbNN/xzi/1gnA9uty9ADp6de8amc9c1r1P0uP9t/t&#10;vcZ9s04+iKT/AIKLe00nL9vqrTpg3p8x1mFYT/yM/wDEe8LbapxyY0H4J0g3P1/B90Xl+BTUj/D/&#10;AJuvC+cHh1y+6J/P+8kf7374rtimIH7a/wCwU292OwW5OB143zVx/Prxqz/X/eT/AMR74ybYpgv+&#10;bH1/1PvZ5etxkgdbF6x8x14VV/z/ALyf+J9wH25T3J8afj6g3+n+v7odljHaMDq31rjt/wAFOsqz&#10;n8E3/wBc/wDE+4z7fh/SUTjnhT/vHPtHJska9q1r14XZXOeuYnYf1H+tb3FkwFNYegfU8fi/+PHt&#10;C+xw6zqGeti7eueuX3Bvfn/if9vf3HOBgt/ml/2AH/Ee/fuaFcqOvC5b7OufnX/VN/vPuM+Dgv8A&#10;oAH+tb3YbPGVyOri7IHr1yWYH6Mf9j7jNg4frpQj/Xa/+v7eXaLevaOt/Vt1k1n+v+9e8Rw0H0EY&#10;/wBe5I9tvtMIY9aNy5z17W39f94HvDJh4QOI1+v1BI/H059tDboa8D1UXbfPr2tv6/7wPcZsXDz+&#10;2eOb3uP8ffv3dHWtOt/UuTx69rb/AF/99/h7wNjobEW/2HNv9cc+2jtUJatOt+M/mR13rP8AQe4b&#10;4+K2oKv+3JP9Pdv3ZCCEof5dUNw4OivXMMCbc+4z0UX002/1r/8AEe/Pt8SZNT143MiZOeuXvH9n&#10;CD9D/tz/AMV9pXs1144dbN1JSvXvcymo0dhYWHPHPP5492Xboa1bplrlm7eumNhf2v8AD7XqKwp4&#10;oi4c8ALc8/gn2pW0gQdyDt8zx9a8Dw6bM1OoU9THCC0rgWFzcgAD/XPszPXfVdXWyRaqVuW5JjJ5&#10;t7Su8ERJBpXrXjOaNgdAv2J2lhtrUU0k9ZEpRNV/Kqgf7E+xT39081NgZn+1FhTsTeO34+tvx9fY&#10;F5imt2jbOQD/AIPLP5dG+2y6pRqyajh0EPVvyBxG7M+cfBXxSl5zGAsoe12sBYf6x91BdwYX+EZa&#10;siKBdEjW4A+jkfj3BW7zqJmdTg9DeBCQGGOjoROJI0cfRlB/249l9M4Ba6g2Zrnj+vsNm9zg9LDG&#10;a0HWT30KhG4At/rW59+F0xYEn/V+3qrwyCnXvamw0InlUfS4H1/1x/T2Ltj0XDAg+Y/w9Eu4FlXP&#10;z697FSgxcRhBIU8D+o+o/Fvc17NaxeAo+zoH3E2liPXr3uccVFf9I/H+P/G/YgayUKaAYHSMSkeX&#10;XveFsVD/AKkC/wDX/D/Ae0zWqkVby620zfh697iS42GMngcm3+3F/bTRoq19eveMdNT173Eeih4t&#10;GDa9/p7p4QpXpxGZhUde9xJaSL+lv8ORb8j3Qwhqjq5Zxjr3uG1En+3v/X/iPbDwAYOfs/2eql36&#10;97xmjUXNr25v/vj7b8Fa8OvB2rQ9e94GpL86bf6x+vtwJGPL9o6dDDr3vkKVNI4F7fm/9PdNCV6Z&#10;Lvq+XXvfBqRAOfz9Lfj34qB8H+r/AA9b1sPhx173iNGLGxA44Nuf9v794a41A56147Voeve+ApP9&#10;U1/6fX3YwL+EU/1fb1Zpj+DH+r8+ve/NTKg5tz9P9j9Pd0twxyOH29XjYv173i+2DfQjj/X97khi&#10;ShI/Z06X0fEOve+vAfoQwH9f9b3TwIz8P+r+fVagmop173zWmDX+rWt/Tj3bwAvEdUkYileve+jC&#10;B+CD/Qi3/E+7eEgyB1USUPXvfDxX/AP+xPuyIrcMdOq4PXveUUyGwuL/AJFj9fzz7oUIbuoR00zs&#10;CT5de98jSgf2NX+tzb/X9qktFcV4daEjtwPXvfRpgBcoQP8AY+7Nb0WnGnWjI3AkHr3vmtIhsSDY&#10;/gf74e2hbhvl1oSn8OOve5KU6ngLbmwuTyB/h/re3DawpRmzjyyem2cK1W8/Tr3ubHAo4P8AT8Xt&#10;/t/ay2somwvn0xqNar69e9ulPSRuVuoJI+vN+f8AD2bw2UaCh6sHfh1729RYhG0/pAb+q6iL2/r7&#10;e+lRjpHTbyE1oeHXvbzS4KO6kKP9fn+nNlH/ABX29DYoagDz6StMSCOve3pMPEoF47kDggKvs4Tb&#10;F0jy6aMrHh173jmoII1YlQOAef8AE8fX3eSzjiUas9X8RyADmvXvaZrnhjuPRcn+trcnn2Q3ckSK&#10;dNadLATo697TlQ4cNa55P0/2PsCby6spI4U6N7TJUDr3tE5NirNfnmwt/gb+4K325EbOR0NLBGIB&#10;FOve0+asC9r/AOP4/P8AgfYKe/bWCD0efTgEE9e98DXKv1Jv+Df/AI3/AMT7st+7NpH+r+f+Tqwg&#10;B4de9veIr7Trzcah+frYE3+vsTbBdCSVRwz0VXsYA1DiOvezAbYy0sUUYR2Urf6MAvIvfj3lBysB&#10;4KNX/VQdAq9kKsSOuiobgi/tfpuOuACrPIP+Qx+PY4KAjj0VGVhnrF4E/oP+SQP9695RuSvHAqJf&#10;8bMPr78sQI4/zPWxOacOuvt0/oP9t7zf3jr/APju/wDyX7r4Z9eth3rx/wAPXvt0/oP9t77G4624&#10;vPJ/yV/xQ+7BQOBz8+rCVh119uv+pUj/AGPvIu4q1jzNID/Ut/xN/djAnGo68ZD177dbfpX/AFvc&#10;hdwVgHMsh/x1f8b9+ESdbElesfhjH1jX/be5keeqT6hLJ/yVz/vfuxgUcW/n14zOcdcfBF/qF/5J&#10;X/invPHnKkG5mb/Ytz/vPuxji8z04Z2bro08R/sqP+QR/wAR7lx52oUcSuP9Zr/7D6+/eEjHj/Pq&#10;huJX+fXH7WP+g/5JHubFnKkn/OOePqXI5/1gffhCg4nrQmama9cGpV/opH9Av+9+5BzM4BPkfj63&#10;cn/eL+7fTIV11/1fs6UxySSd7cesf26/6lf959stXnakEgSNyBf1n+vIHsju441HxU+3pUlStTnr&#10;KsKXFkW/9SPadn3LVQtxOR/yH/X+nsFbpu9taxl5HyOl1tbPMNUg6krAhH6Bb/Ecf7x7D3++L/xr&#10;V9z/AMxj9bn9X9wfFf8A4j3G39b4/H1a/wDR/lw8Gnr0e/u81pTy/lxp1y8C/wCoj/5JH/FPf//W&#10;tMlWQzrNcE6QBaIm4IuPpwPoPbdq9pHYm1YGlCcnI+z18/8AL0LJS1pS3bC14DAHHy/l/qzTtLU1&#10;MjTwxBNQyhWQ/wAXgiiWSGQicTRy/uHQ7aCsdm5H4v7ykzOfIwjP6QSqlVQqBp4/Frf7f2hX93rG&#10;qq+MgA1JNSa1PnUmnpTp6RV7J1lAK1opFfPI/P8Ay9OTU9VTzVUEMGQp5JmjrRN56RzN44lp2igQ&#10;j1LpjDBmFwPrc394VkRGYsISZpOZGZlluxuLMfxYfT/W9rJYZ54UEROmFRRAe0AYOPX5/Mio6UoS&#10;yhjxPXUSqslUWhyokaKWZnWipqmCTQjWkZYRcsC1wfp/sfeSSGpLBhGpiJGkq4Jt+eT/AI3+vulp&#10;uNmFKSyUkzUGtPlTy4U6b12LubVpArrkinrkZ+YI6gVNBQMqPHFkI6iJUljlfFuiO0bkEVEq2Oo8&#10;2H5uP9f3wUOjsUD3/skyKV+v05tz9Le9zyIyKk+VqOGM/wCqv7enFQRp2+X+r/V9vUmmijqqVKin&#10;alhdopfuoqjG1Bq3UxL6xEtrWZtRN/oCPz75GpljKtIjFWa2khLgXFmuP9j7ZFmtw5jtsFaV8/t6&#10;TwXOolJOI68tPjkxc61OTxvlWkmFPURSVkVPUylJQIvtiS1zpBYX+twPcs1NyFCg3bTeyuo/1xx7&#10;823qELsTQCvofP8Az9Ptd2cY8RuA45zT/iyOg/x7QUksVVrSjnKLKsGrIUIqImjiIaFpg90sr/qA&#10;H0+nvkZEY3eQ34uFDKtx+Qq3t7Tw210o7UB45IBPH1Jr/scOvLD3eNpBJzWnl5fyp06VtbjYW00z&#10;urVFy0iZKCdIadoQNH7i2LkgEen6/X6e8DzJKWjXTYC5sObji3szgtJYU8Z8k444z/q+38unhrZi&#10;aVNPyp03t5qAxPImYJVysRvSzNJRagPIyNf6s4/F/wDiMSU1I7fu1WiwJaMSWKkC6jn+o9uXG6bp&#10;AoSC21Dyf1qeP5cK/L59aNQe7B9OneOj+5iFbS2ikkWMLBW4ColWTm7yJ4Pzqvyf969yg6FEijuR&#10;pNirRlrf67/X6+yWVZxMbiSoJP5V+wfZ/h6Yigjh1FfxGp+3pxo8fTxpXeYUN0mhkqUnx+VTzS6/&#10;IhCQjghrAG9gOPz74PC3iBVGaJiQy+jUQDpYqOB9b+3YdwQzaXI8QcOAANARX5ev59Vm8dFZkIAA&#10;88AY8z5D1PWeTHLBLV1DzpRStSxyR1KNlfFp8bEoJG16WRQGCjgj6g/QxEEaOwaAOrDkvHHI3B+t&#10;wb+zC5ea4hDI7Iy5JFQv2A+f+o+nW/HgECFhVjxIyhx+EnNf8nWagZoY6ST+JUxaQxwUtMmZyK6d&#10;cKT+VIqiIINTMfoL/g8e+b+ESaQFVVKnSFKAj68KP9hcj/X9tQw308JDNUMCM5Ppxr+yp614BuHZ&#10;U/EKClONOP7es5yEdMsdQIZqisDsr1FJWw1MUNRpjkQTGZAbk6yFI5Fh9BzzllBjkOpAoIJJ1grq&#10;a1wR9L/jj2wsJilQV7hUflQnOc1/n0qkE6LoegYCmBTh65654+nnlkjiSjrp2mhWKNYmx06TmFbx&#10;3E1ixiFyVX/efcZUR+YyTa9ysxtcHmwP5BH1t7MXupI20SUpj+f+TP8An6LUlMemO5pUnFBTicf4&#10;esH2U0ASWsp/HPJrkjjqMEn3AptTaP3acEBGRrlQ+sg+kgkWzOkpRVjdiUP0vGxP5Ny1vr/h7Q/U&#10;RxzM8laNx/2Ps/1ccKPER5CPJc9TKKnoZ3j+6o8chNws8tJXUgjLoY1ZVh8klxf+1x/T3xdJQkfl&#10;Z9YJZrJGzAavSUKng29tQeBK0jQjt00AP2GtfzHy/Z0oEkbDxEFV+fy41/YenObIR0tWi038Mmja&#10;qpoknNVXR09VKpjLwzU9TEpdASVKf2ufeUSIIyASw50h4GIVXubXIv8AX8+0zWs7UVVoR6U/z56r&#10;II5KCMBSPTz67d6c5T7yqdYzMsCVRTcvleapo4lhZ4R/mkAVQAunUABe/wCYVQ2viMITHYyERsq3&#10;XkXP1v8A0/w/2/tdal7MVuvgf8Ppmh/1eo4VqOqiIH7f9Xl0+4+hpMnUaomyMdY2tsXOmQoZ2qDK&#10;PLCqrpC6FQqr6hrJBKfUW8lVBCEjfQ0rEj/Oug1Ek8K1gLf6/tia1ubiQtBiOmPPH2iv+odWe3mZ&#10;Qw4Djjy6c4tv1c0FbWNHk1akfTV05xdBWvDEbRuWKyGR3N9Q9C2/r/XgsolQAFFNyEdKi+lr6eBb&#10;g3/x/wBb2nlhkgfRJlQcg8COJHHhT9nn1bVEqqo8zT869LCKkSOomrh9/WVNRQaaiCTZrUzNE1Pe&#10;GaqUNGJ9AtpULcj08+4rp4dTnxB0ITTPkXgZ3/qgIN7C17/4W+vv0l8ZFEYEhT/hcYkVeHHhprTH&#10;Emhrw69NJDbxm6uW0xp8RpgA/wDFdLnbODgysyrqoVEimp+7OwzTyiijRrQSGBwZTc2DRALz6j7x&#10;/wARoUcqlNUVlYUZmigqdVJc8ECZ/wAAfkW/2/vy29ruJW0uLkBRRcrpkA+ajGvOF86joDX/ADy9&#10;+zwcsJE7RVCu7t3kDB0LnLYoM+nT++we5Ntwjc8MWA6/2T/EY6qPcGZ24lTmZEjBbyfZQOi+BiAz&#10;CeRhp4e4uPaP3Rubdm3Mc2Th6c3FujD08qyS1O3qWrzs1GZUISR4KGOV0chTpYpc2Nje/tZbtyE2&#10;9LabjuBinKFR4pjh1af4RKO6le7TwqKnI6rt157sbjN9Ss9tbgAAgRyCoPDLtmg4U4VzxHRjulfj&#10;vs7ujG1mJwn8z/Y/VW6Kl2WTBbmO1tn0VU81U1R/Cpqtslj/AD0juX0UhqTFwNMZCsAg9o/IHqXs&#10;LMT7bosmNs72o0Was2nu2hqcTnafS2nW+PrhBUBCRoDFLA/09rv3dfRRONvnaS2JOlwV0sh8wVFP&#10;M5HQmhs+c7eJZ9wjEo1rqZGxprlqEAkAVPDh0IncH8uf5sfF/FU+/dz7Ux3yI6pelWQb26E3ATUm&#10;hZtUFTW4HKnIwTszKsxEcxWU3Vb39i5XTVtFCyzVWLhjZPNEq/exio1sF1U82phYf11fn2FprWW0&#10;ukkozq1QWLGiU9RT8VfL+H59GNtuVpuTMLcECOin7c1/ZToGeqa7q7t6CoO39q9izZrB1sOIyVE+&#10;K6+ny1GzUskrUu4MKIYJUI0BgPt1LgmzNp4U20llngkrHkf9AjMRqZKuNAU1Pbyi9zcfQkD2vMNk&#10;f8YZUdiwo6ArXhk5oSP59G808drtupO0nDEeYODX+eeq7P5hm8srtWuwfTu3qasxsGQM2QrDldt4&#10;fA5Woh+7ekoo6eLGs+mBNM3DxpISOQRb20ZzdFfJWvisaXQKUiaSAGOZ5WNtAe/A/wBiPap7axSI&#10;XUrKozXWNQxTywBxyfs6D22NJfxMxWsbGhPoBWmoedan9nQt/FD4abawmxMf2T2djP7xZjL0f8Ux&#10;uLyMqy42gw7Rs3mqKB1PnmewKI0bnSrFQGBuzZPbuWK0lTPWmN5XjWef7lqkwSSPpUzNHISG5B+n&#10;shj3SCKSYpKXt0qQBhCijIUacDjUBvsIrXq9xy/DZnxY0UxyZrQ5Hn/of2/i/Po+fXXcHWNWuS2b&#10;gerYf7wUtE/8LwVZs6LalXuEKGES46LN0lPDPEzBVjllVrhhfi9pVZVV+KpFp6fL028cLVoFq6N3&#10;ariGi8bqy1RYgXLKdFwLWN/wUQxbNzCv1s0cdvJExEb6VDGuSQwAJpQZYmlfKua33Lb21zDdCARq&#10;Vqj6ic41UFQBTBPrj7OnHbO3Wqt01iZHq7sD4o9nUqRV2PzWJrYsJS1RIWpo3K7TIx87FXEohrEi&#10;kkuWRbBSJOCxeOjpnrNuRNQ09matxF7w07Wu9OYx6dBF7AD/AFvZ7tjzWlyIL9xcRkhUYjNDiq8a&#10;HP5cenJIJY5fqLvOoUU8DnHl59Fr+XnZu689NBsXvWnim3fDBJW7O7dxpNHJmJKCQtRZ6Krss6Vl&#10;M4jFQjub3NyQb+1lPT/w/DvLGGWKKOR1u1tMcjKb8/gXsL+zP6yMlraMULEAUz6/z/2OmuZJyNth&#10;VvNh/Kh/1evVWm3kqe1/kztifcVXSZHMV6xQV8RRUSpyuFhekkWeFVUD7gRLMrhbNq/wPsGqTIwS&#10;/eXq1pKqmLtBI50kFzZWJuDexVr3APvV5sskx0xsf1WOofLJNB5fLo6tZUvbRVgFHdgppjhx/wAB&#10;62KMjS5Xbv8AdE/3FO7dsZXFYigyVBQU0VXGv2UUcAWWPxurxF0np5FCu6mx0kj3Jj2l2VU7TrcR&#10;2BnMVW0E0/32LzWCM0GRx2PnUvBU1v3juAyfWRUYoAObEX9xxFPAm5Dc9mkIZC8bLxHaQGrUefkf&#10;t9adHfMVvsTXFmItLTwklgopQduG9a5p9h6Xy/Jb4O7X7woj0J1LuXaXZMuLpsVuDr7e2CjpNs76&#10;z9PEfHgNrHCRhJpKlWKwTTwxz1BaNkDpb3hixDbcosTh6jeEu9auGijEdTNGY66kpo9IiUyRkrZP&#10;0hr35449iGwnmaaaQRfTVYsK0ImJJq3l8dS1Ondy3G33S/aeygKrEmlifhIGOHUSu7Bpe8a7de/6&#10;L47VHx7wM+WbFZ2B6jGS4SszYpXhrFelmjjn8i+MIyLTlABZjf2KODzEGWV4jI7ZCihjfUzeponv&#10;Grf1PKkX9iWwM0EIt5Avhk1Ipwqf2f6vPohnspChu4gFRaVp/q+3qgn5r/H3I9S5xN9YqjEHXPZG&#10;WrsVNTUhKY6m3BRUi14MVPcqPIj+VLLYC4tz7hZWPw1b0yWL1KfcsJVp6nS0y+orC2mQAsGAsxH+&#10;HtDdus994pPap8MAYGleGBitAKnjXpDaXJkqWyoP2Y8ujBfGLM1eT6Kx24chrjXbsy46Wqop8/tW&#10;oqHxFesZWfcNKamgmURPDI0MlPETcgv7arGMpdlUxpIW/cqaa7abkP5FIAPNipt7VRjSaY0tQZzS&#10;h/1fs6fKaWE1OPDz6GWtlTNUlfMtHkq9pZqFqdocTs3cztHUSIlLLRpjqyGeR43jVn+6jSTm/BuD&#10;DMTVEsYWQsWdmGmennRl4ABjex/1ib82H+sai/t7cFQoxjgB6+dPnx48fz3I7SfFT8hTrxo63F4u&#10;qq66NaOB8XSpUS1eA3TgKugqnMhkmGVopKqM6Qg81PHoTx+rWSST3PTyUpQtGiqoOmV6Nj6wfI4d&#10;ojc8k8D/AGHtMghvmeaMGgOR9vDh9lPt6r4U4/V/AenbDbkeqpHx5zbVFfXoiS4yh3vRwTHGxqaG&#10;jrKWlz0IWFXTQ3lZxrvZiePcRl0xCRpaWPQmrQ61NNG6upDKx5sp/rb+n9eGksdU/hkNpYn4Rqb1&#10;wD5+VOqSeHEMtpBySc0r0vk3jef7Slxu4MnU1TxUhrFn2tmBBU01RB4qiI0xBMoEpZrzhCdZsPGv&#10;lmO0FNUhYmpJzURxFkjzJK8gssYMv1vcc8f1/PtLbGa8s/8AHDcQrHrCn6datwFeP4aD9vSSzu2m&#10;nkEi0jRahv4vn+Xp8+miooq2ppJKtaDHMaGrMglzexappMVUaIkrKyWPFIgiMv71k1OoA08MtveK&#10;b7hZ5WjiZNbDywpJTVCurEERtIbW/Vxp4+n1uPbtk9tdQ+HLIRQUDsADjzI8ieBHkT0/ZyK0LSn4&#10;WyPzPl+3rIKeiocZipqmTHZNKf8AymieOk3jgjSVIp5JJq3HUw+4M8MfiMivUjWArgjUkoMjzo4R&#10;I6aeCUoLq0aBdS2sFkF7Enjj6n6+7w7ZJGHmnlWaMHBUAFRTgaV+2tPy6cliYprKg+hIr0nMplZm&#10;syVmISJ5J4w9TuTL133VPWzzRGv/AIZUR0wlSKO2vW6iOMMyHUgB5PNLLSVEEjgaYrhZBaQGNA1r&#10;wkWHP55Ps526KByRaijGvH/B+z/VTPRNuds1FuY1UFAMgeuP8vQP7ioKXbu+dmbkqaCSqglzcFHV&#10;1uGIbHvT5HIz0K1BgysbGaQSRghoxpAuLhiCA7qspHAaiSRRT46mgeWoqpxOyQRwB3mqJGjQ6VCk&#10;OXN2NgBcX9rDtu5X2m0s4Wmmc0RYgviE1VgEViNbsKqBwy2o6jHUN3S3NwgjNAdVQ5wBTJUHzcit&#10;F4efVl2ytl4tFwjVW4aWs3dmcnT0FDt2OaCGkzFZno0w+E2+YBUKQVqkEf2MSCFJCXUKvl0kK3tm&#10;pN07iyed+3lip6mVY6WKbQZaejhQR0kNS0Xo8ukB30camNuPfS/285WXkvlm15bmeN5QHaWSKpSS&#10;41apArN3MqI6qjNkxooPDoHbtfR3m5SPExCEKE1cXEYEZb5V+I/OvWwF0hsSDqjrPaXX5r6StrcJ&#10;jj/E6yiiemo6/NVkr1eXrsdSzlpEpnneURLJdgoXUb3PtCyNovcBf9b/AI2fY4eKIYp0WuyLg9Db&#10;AjTEKjE3H9SLf7x7gvUryCOPybAfn8XPvShAwI4eXVRIgOOniPGzHTpLX4H14/x4sPeE1UP5P+9f&#10;8V9u6oxhh1bWWyor1MXFVP8AZZ/xezFT/sbD3gkqoj/Tj6XNvz/Ue9houFP2dOqSBnqVFjKgWBa/&#10;9RYk/T8tb3h+7hH1Kj/kK/8AxHuwaNeAr1cE+XUkYqpPKKTb/X/4p74GthvYMST9AP8AkfujJTvK&#10;4/1f5+mGjcVYmg6kR4qYXYi3+qv9Af6fT/iPeB6yLkgsW/1x9P6e9LLpGigHXo30nSepS4uW4vaw&#10;/wBf/bnj3hOQhH45/wAbe6sVOPP/AFf6uHSjicEnqUuMnP5Gn/AE/wC2sPfQyMR+v0/wsP8Aifdo&#10;yF4daNRjPXJsVMQRf6/1Df8AFPfjkIBzzx/wX/ivtR4mM9NEVwesYw85sLj/AGzf7xx7jS5KMj68&#10;fjm/+3HtpnU9OxhgOHU6HESLYeo2+pI/3q/uGcjGP9f+o/r7bIIFevU0nUP8nU8YuU244/x/5F7x&#10;/wATQ/n/AGPH/Ffe1OkUYdU0Zr1lXFyD6L/vZ/3m3vE2TjN7fQfX6f8AFffiVYUPDqukeZ/w9Zhi&#10;5P7X/E++DZNPxa/+JP8AxHtExWuOqFaGhJ6yJiX5LX0/4ITz/S5v7jtk0v8A0N/rz/sbe1CsMKB/&#10;l/2OlS4WmadZ1xD/AFP0H04uf9hx7xtlFAuTf/b/APEn29GpZqU/wdWoD6/y/wA3WQYhmNhe/wDw&#10;X/iCB76bKgfn/erf7b2ySpHSYoPKv7esi4U/Rl/5O/3v3hbKXP1/3v3qoUU62AFFOHWdcOAPoo5/&#10;rf8A3v3gbKfgNx/U+3BIp4gDq+fPrMMRbmyA/wCsf+Ke4FbkwYiC3Nvx/Q+0W4FPCqc9XjPf04UG&#10;LImBsLEi9gQOOR/T2Unt2uV45gvJ0P8A7yPeK/uPLpZn8/8Ai+hzsh7NTHoYsRF46dR/Qcf7AWP+&#10;9+yHZqeQ1EhX/Vni9vz9Pr7xV3K7/wAYZehlEFwPXp39p/7huTz9PwSP+J9oDcuPh4/Pq2mvw8ev&#10;e1PgJGaojPP1S1/8SL+zzabmk9K56TXaaYxq41697O71ewEMN/6J/vY95U+33FfkegHvFPE/IdQK&#10;8Ewtb+g/4n2Z6jrFjhQDkFf9b/XHvJOyfsWvoOgkV1E19eg8rKMySsbi4Nuf6W/w9z6bNzUNVBV0&#10;zxpPTyLLH5YYKqIspvplp6lXjkVhwySIVIJBBB9+3K0td1sJdtvAWhmXSwVmRqVBBSRCJI3VgGWS&#10;NkkRgCrA9PRSGN9QAI8wRUH5EeYrn7QOm+pwsVfSz0lUHMNRG0UngmqKaUKwtqiqaVkkjYHlXRww&#10;PIIPsY+l86P7xV9LEmPx1LkZxk66lx+LpaCnqMzVzrjoMxEuPjRYph59FUWBEw+38apLEWnw99+f&#10;b2x2eS25j2p1hgkkEbxUA0OqNKZBIcu0sauGDEmIRiVyYzQSFyZvrw6bBnLS61SNSalwUkYip86q&#10;MnyHQK9y7VSPaklTHBkcvU0OLqqKllq8hVV9SMXTIuUqcTWyZGVpKmKVqVGp9ZLxsZw0hhmIiA3+&#10;ZPS46p616r3UmbAj252ri8jiG8VRVpXH+Gx4vKwTFzp1KsksikOWZvQhUs0fsCciv4WySC4OYpTw&#10;x2jV/lp9v7alPOEMcm/IJ/iMSg+hCvJpFP8AVw6T/wASZKmi3h2Ng6vDvicimB2vk8xAwokSGarz&#10;OWbEiCOm0nS9M2kKYkKiIBvIGSVzb9hbRip+6d3bn2niKGlra/Zm4p975Wr0Cqr8LX7RqRRy4taa&#10;KmkqWnqKmmimkqKmqaNo0SGNbDQHasPc23u7z+zkvYrtiMCJI7hJ5CQOOqJDSnn8+hhtW3zjkcMq&#10;qhW2/CNJGns8vl0APxh3fSr8OumsJvnJfeR43e2xeudo4zHY2aCrpt0bJ7Cp9uw4nKyxNVpAtBJi&#10;550MdPRwvRKWmJDvMxNWr4/pqv8A7Ef8V99GakHqGEEimrdWVimt+Lf4gc/717jNXg/S9v8Aff09&#10;6YnrziQmoNB1lWlt9Qb3/wB9x7jGuH+AH+uB/vXtonTx/wBX8+mWQrTVnrOKYf8AIz9f9h7jvXr/&#10;AIc/kf8AEC/tSrCgPSsAGnr1zEBP5v8A6w9x2rUtcXv/AEAtcf1+vusr0c8Oqt1kEFj+T/rgfX/X&#10;9xzWqAT+P9b8f0vf2w71Oek8lS1D1mETXsFsfeFq5W4vx9QLg/8AE+6ZHADqirIpFOsghb88f6x9&#10;8Frl45/4p7v3ef8Aq/n0+ySA0PXjA34It/rm/wDvXvuStBH4Av8A6/8AvZ90MoX4qf4Oq6FHmeux&#10;C35IHtvmrE+pP5/2H++/1vbZnirWmenFFOH8+syoF/qf9f3AesUkmx/w49ppJY2Pbx6uKMaE9ZLH&#10;+h9xHqvzbk/1+v8AT+vtO5UmpHTgI67CMf8AD/X9xzOv9SP9Yf8AFfbY40X+fTMjkH5dcgn055vz&#10;+Rb/AGPvA86jixt/vf5590LDUVPHpPFMpbJ6yhf6L/sbW/3n3DepAP4/3m/+8e7AjicdK9QPxdcg&#10;h/PH+8+4rzi9wSP+C3t/tvbcqkLqUD8+rK1MDh1kAsLe4j1P+N+fwf8AeefaPUOPWhq6798Q7SfT&#10;6EHjgn/H25EgetfLqpmCVDde98/tndRxp5uOb3/Ht9YlY0HTLXCjhnrokD6+8ElE5J4/HJ/H+9+9&#10;m2xX9nVhOCKnroOv9f8AeD7hvQSm9gD9bf19sSQGlD1v6hR1lEn+x/xB9xDRTA2A+v8At73/ANf2&#10;na38/wDVjrXioxqeuetf9b/ff4e1PtvDS1VZDGymzNzwDf8AHIv7beIKtX4+XXhKp+Hj/s9RqmZY&#10;42kJsFBtf/eT7sa6W6cjzEcDywrzYm8Ya4v7DG9X4tEZnwP2eXTMkqxqGY8T/l6rs+Vfylx/UmMq&#10;5mnCNFGSAJtBDAXBP+9+7Ddl9LUeNhjZaaMWVeRGB+L8n3FW7c2xiUxo3w5/1f6vy6L5L1pKCP8A&#10;w9aw/wAnf5rU+Sq8hjcdkJyxeZLLVsFDLKUFgP8Ab+23tnZlLDga1DCnppnFtIBsUJ+g+nsGX29f&#10;VQ6lYnVWnzPD8/2dCPl/UbnQ3AEH/L0Mn8tL5SZrf3YNCKirmcz5BXYednABkAv/AFP1PH+w964H&#10;ynxaUWfrtCBSZJb6bWFm4t/t/wAe413SZ3ahbj1K0SjQKeXW4ttuoNVhMdObkyUkLXP1N0A59kOn&#10;DCRhc25J5NuDzx7Ia54/Z0rp0+e+MFy9/wAAf19uJrByetPUKanr3te7dJ8sd+TZb/1PI9yDyodT&#10;r9o/w9BvcwNBPXvYxUMn7CiwHC/70OD7yG2hVEKnoCXhpKK+deve5plP+HAufrew9n8zaVFPP/L0&#10;l1xjBOf8vXveBpfyOfrct/xr2kIqCD59W49e9wZpC1zxb6jj+g9stAzCg4DrRNcde9wX1EXBt/W3&#10;+P8Aj7qIGI+zp6E9pHpTr3vC63VWH+B5/qP6+9pASTXyr0+eve8DAccc/n3VoynHqpoeve8ZUf1+&#10;vtgxg1Jr1oinDr3vrR/j7r4Y9D/Lr2eve8ZReeP683Ptvw6tpAz1rPXveMxmxvYj34QNqoevde94&#10;/HcXDCxFwP8AD8e3NQVtHmMfs6pqTVTz697x+M/0/wB5/wCK+9k6uPVjnj1734x3HP4H+x/1veq+&#10;XVlYrw6974+Mn6Kf9jx/vfujqzfD1ssTx69778R/p78qBSDnHTZrTj1734rb6kj/AGB9vhHl+Hy6&#10;oK+XXvfQW5sDf3poHUVI6c0mlSOve+/G3++t7a09eoOve+RSwFiCePT/AE/w49qbeAk63OB1QfF3&#10;cOve+NmX6j6/8R/re15CsBTy6ePhvTSaU6975A3H9eP9sf6+0zqUao4dJJFZGr5de99qCx0j/Xvz&#10;f3uode4fLqhY8eve5KR2H+t/vdvbqRrQHj1SpJ697kxoCRx+eB/xPtVG5DhfTq1SOve3ijIEqj83&#10;t/vH9PZoDivVtVFqOve1zj4BJY6eQbD/AGFvZna2/iEEdJJKmg9cnr3tRxwKgBJFyb6fyeP+I9nS&#10;QJGKDpMTggeXXvfCdhEGP9Bx/wAj9vSOEQu/BevJkEny697QmYy6xal1EH/b8g29h++viQSvDy6X&#10;Qw8H697D6oyHlkvqIubfXnj/AIn2B764klBFejIRGnXveeKQtHz/AGiPre/1uPYYvqmNifT/AGOl&#10;tmgDfZ/s9e9pbLoNTcf0P5+tyCfcHczxszuRwH+z0N7DgPQde9oyZWQH8cn/AH3HuP5IiHFDx6PC&#10;6g9e9tErkBvqbm9wbD/WPtTFCysNPp1QyHiPLr3txxEs33EduAXH5PPH1+vsVbFoWUA14/5+ie7k&#10;V1av+rPXvZi9ssTFHe4+l+SDb/Ye8mOWLtRDGDX1/kOgZdxl2PpTr3tfomoXP/Ff+J9j0XR8s9Fo&#10;iYde9yVWwsAAL3+v+8+9fVU+I56qYSxqT1733b+o92N6tOI6v4TU49e99i3+A/w9tm8jPE1/Z1Uw&#10;nzz173z12/A/2JJH+29+G4w1xXp4Q1697zrLxf8AA4PH59ujc4wM9WFueNOuiARY+5SMFPJsLfgk&#10;8+0j7shHr/q+3q3059OsHuQHX/fH/eePbP73QGnWxBTr3vmstr2J+l/8Pr72u8Rg9bFuAajr3txg&#10;lF1v+QL88D/H2tg3FJs1qOtiEnh1xc2H+vx7mTToqEi9xb63+l/6D23PughUljj7enoom1aWwOsQ&#10;BP09o/LZSKCPU7aR+f6m5/r7izmbna1tlJrgdH237VJJJqPUmNP9sD/tz7BPc+9o6cFY30m1+Guf&#10;9bn3jRzX7iK+qrGp9Oh5YbJQamAPWb2Af9+JP4lr8j/8fV5/1f8AZqeC319xR/W+XTq1njq/41pr&#10;0b/u0+JT+lT/AIxXr3v/17TRYKgXSZ7/AIlupAuP1H1f0/H+9e6iTxCW/wBAI4HjU08uH8/8PQ6k&#10;fTEzTcB6Z/zdU2TRmkrMlHWpUiWmqGngrDt3SY0tE0yBIwkZmIB0te/BHA98oXqJjIXUXa49Eikg&#10;cAWUj6cc+098tvZIiQhgAQRw88mhrx/4vpiaO5t4w8BWjfb5/l8+p32dMziWLJ00jmCLyLW4bJJE&#10;FiE0Sis8BXU1nXR42sBwQSOeEXhhOmSnld9LKukQehgVs4/qRb6H/H3q5ju7xRcW06xgEE1J7hQ1&#10;U0GAeNePDHTcSXrDUzLQ+VTX/Bw/2OnBKmRfvKWQUM9LM0RWd0zOtSWclVEqqUj0tpNgbHkXI5kO&#10;BoEet3UX1M8cYJ1G9msfoL2A9sxCT6k3BVUJphSSKjAOQCakVNBx6UpG6A6yCT51J/yfl00Q1AKl&#10;acAz+My0zzZXICdqZDHPO0UMqkCRRYvIzfkD6E2b2WOQmFwFiAuP22ViFIAIYG30Njz/ALD2bTRS&#10;+D46kGVsfZWp9K0qB+fn0w58NtPH7M/5j084HNz4uqirKL72doXYyMuVo62iM+hlEbUMyBvMOSp0&#10;aRY+q5F+fhiYpIrxKjMAAwdSNJC2Fzz9LC/+x9o4bmSCP6STuZfTINat8uFc+nkOny0caKkyk1Pl&#10;TjXHEjqVkK7I1UtbVtiMvJM1PUzO8cuJlJLwyXkdEsYydQb0k2F7c8e3RoFKun4tc6lNms2n6r+e&#10;fZa905cP5n7cYr6/L9vXpLS3MniEVf1p/q/wdIzFzQRRUlREzSOvkj/yetpppaUygvJTkV6BykjA&#10;a7iwPvh5EjDJ6gFBsxJ5/rcsf639ui2mnpIzA6vSvDh6Hq6gotG8v9X+DrlLoWeKWKhdpWmSCWE0&#10;eNlRCWecWNLZiLMANQHP45v77jnLAux1LcqAlidX1B5/Ht+azjDCKI0YiuTinCnnmueHrnHT8kTR&#10;KjEg6xXHl9vz6SdZBJSNY0MiPLLGIycfUUgVTHZqZJqQhmJCMQpNuL/jjpdRfyxmRGY/UrDY2UC4&#10;/NvaW4WsYtZnDKvkKnjn5CufUdNcQelpQVNJQJVaaGKQrZ3dZ8slREFaVAs8YEhBHj4KrYgrzybc&#10;zo4BB86/2zHGVNzcqxuPr/gPacWtzoBjA8InhUgj0IAxUU9ekxjLfEBnhXyPqPn/ALPWZc7jpJZ6&#10;ifJU6QtTl4I1r6jxvY6HkVZEMg0Em5YAf7Gw9xZE1JIWp6Us6sCdD624tfiw+n+8+1ahYpkWOaQA&#10;EdpApx/0xND/AID0+IwkKh2LnzPpk/4B/Lp5x2RlNPARXTywwF5oa+nyoZUjcLKGRWjHKs3F/wCn&#10;15t7xq8euGFYoCC+gvMkkapcEH1Jcj68Ef4+3pzN4cs7ytQAYjyTnhQlR9tf59Nh0kfQVOPXh/h+&#10;Xp11SYxpGmqag5OKaREq1p5q/G10TOixSqyiRWOkiJtSFRYkckcj06u6jSqKAwjCrLN6WJsrescg&#10;8H3WxmFsx1uz07qkDIwaccEDH5dXeMhkC0Gkg54eR6mTJBU1F3h8U0tO7af4ZQxoViTRKI/s9Nlb&#10;TdibE/Ue8kpRIVja9yDcJIPpbn9VuPbkUgu7p3BoKA5Hz+Xn15nkEhqK/OlekvS4/K4+SCop5cdI&#10;gq3WIHC1JjjElze0EhN7A3e1/wCnvLG1kiDatJYhWVYjpuxALLcf6/HtFdRypJIYANQUk/Oi+WMm&#10;nrTPn1cNUaqEfI8enWnagrpNdfKsUDy00Tx1E+WhZpTOJlEbOLqNR4uvHFrgAnGEZpiB6iVN2MKk&#10;Bb3F9H0Nx+fbLOUtVebtNeH+b1H+z1SWa2hiM0lVI4k+f2f7PSgY41TLBSLVmFJojFCM9VeUzFfH&#10;IxkqEBZShYBQODb31LTRKLlXvKzDUEkAX1aQXFwAPx7VWt3IFKxkUQV+3GogfP8Ay+dOrCRCag1A&#10;AJI9CK4/1cemxq+trKyPzyKpp0pompjW4+dWcjSWhkeNpGK6dXqFxwAPx7hiDxMhUxSqfr5jNcal&#10;4YEAj8/717fW+L11SPF/pKHVng1SMfZXNfl009rrJeNqfLyb5HpS1DQ5KilinxkTTwkSR+OLGRRR&#10;LFIAi0qECSRyVLMZGJ+lrfT3zCsgZiyLqVhCvmZfK4S6xxhltyf6kc+0ss1vKscceuVwR4hAFVUt&#10;kvU8AucaiB+zqxSQIgjCKCcgelaHy4nJ4dOtDR5CSeeVqeDGYtlSXz1O3TkIwVkaGSWGWiV5BKzk&#10;jhF4HBJA9x0fyq0bsx/tACZQFP10gMP8PqPan6aOFUuoaac19f8AV59OKp1BEAAbB/1Z6m5KoqoM&#10;n9maSkhqDBHDBWVu2auNK4K6n7l0oJQGBBsEkiDkfqsffCCKeU8StGYtRjIlhATSwdSD9Sf9Yc+2&#10;727hjYsqlhJQMMZBGkj5Ajj/AJenpIPpx4akN9lft/w9Pr0+Lx1NDFWUeGkL+KYSth90xz+V1lZm&#10;SVRYaWIMaGRdK2UMAA3uHJ/FaiGoiV6ycvojjaZoZY4mYshbXD67G4vfnj2RbhaWzKk9vGsAVshc&#10;luBxgcM8fXiOgRzptN1vVilisgjQtV+IqAVp5H5/6s9GZ603X1lsfdGMqc9U7U80GMr8pppKHN7f&#10;yNRRUscdS8Jx+ddqVWugBMIKkm/BN/bZS4qLbymNUWqyZ/ztYwMqxSSNe0SuL2BsefZy1xDHCLqM&#10;FlYVAbiccCASKmhp/h8ug8dhs0iEFqXCqKVoPIcRQ8eNPs6zbm7N3L8sM7IMll5tl9U0U80VJtHF&#10;zPjZc3QUimF6zI5CmC6/SxsIieLi62v7d0rN+0scNTJNJHRlwiVb+F6SO5veUxksgA5YleAPZRJu&#10;vK8lYXjiaehLIp/UNPKhotfQahWvHobbVtMe3W6uyNlWYHOQlNVa0Fe4UFc56R9R8afiHuusr6DD&#10;YTNz1cSufspY920GQnAQq82FnyAVa0tIP2RTMzMT9LcibnKPC7tpaP8AvtiNqbv8KA0lfTmKqyFA&#10;yn0yUlZpWaJ1PI8bryPr+PaDbY9qhunGx/UWEjka6hAhJ41ox7TgHBwfPoYWkM6p46hvDbIYOwXh&#10;5qVH7OHSO2tL8nfjVkclW/GbuLvXqDG0L1BXrzsWLdNJsvclAadmMWT2rmFmxlWHRWBeaEsqm48a&#10;3cQ4cGcBTmTG1EmRwdQPHNQ1DPPV0sRQgPBK5P6Qbt+f9f2Nbfwt2ZduvRmMEiTyY4+LzHAUwa1N&#10;adB29hDXI8UHTxqOAI4V/wBX5dBNuj5Gt25ukSb629jOm/lBgqiKpwG59vQwYvZO7qynq1mloMzh&#10;41Ikhq2JijczFYiVtIFGn2o8JTClo6qjjM00QR5qSV2RiVkgvHYpa2ki1iPaK6paQrPHRNDgN/SU&#10;MCaflj/L6Pb3PLNsSTMV1hwjaCTqQsNVagY04JFcV9Oiy97buft/t/rveG54sHj8/kFkwG7cRiab&#10;JQR4bcdBmHilNU+TaQSeZXWVGpXKMjAEBrj2F9KkUWUrUqp6qB1lLAwSrE5R78ggNf8AoDxa/sr3&#10;TcJpY1FtHA4fV/aRiSlKU4008TXjXHp05t77fdWghCjSBnR6508acM9X9Y7EGo6v2fXYyGsnhpsJ&#10;jqeSKKoqaWkkmiurrNDGvqVNPk0t+B9PpbDS7T25/FKnLydmbxjrZI3gpNv5PLUxxAifloGooI0E&#10;nr/RKx1Acc39kb3O7fReFLZWjpQ1KwgMq5qVPFWA4HNDwpToSpzZZptbbSbdJ2jFGr5Cnlj4qeWP&#10;t8+lrnvkh3HRpgNh4P4SbFyezo6qgqs33BsnGV43UMrHOi02X/i2VmaeBBGt6ujVTHMvIdPp7Z9r&#10;4zrbD1RpMTQZ/HZ7KS1NRV1tYteKeqnRl1POlQzRqL/pdF1c/W3Hs4a23IWZuGnR4gEpFU6kB1V0&#10;9tDUAVyKUFK9Lt05mudyhXaIYliRFShrghvXzxT0pnj09fIDf3zi37G+T3UOldxdQbNkgoKag2/k&#10;NvyZ5MZVQq9BNQ1ND46tKiEkiop5yYXIOlFK6iscFWvT7ghokjMgqEeOQ29IA9QY3P4P5t7Em3bW&#10;s1rPuBlURrXA4nHAYp5ZzjrX7uiW1uJZJeCMQBwHacHhj16r5+aWFocv8a8hl61psfltsNQZbFPM&#10;I5JEqzVmjkjjlCB0WVOLD/Yk/X2JM4hSSDHZJ4VoskJoT5HYHyAft/qGnSObkni4Psoub2NY2ewR&#10;jLH5gDCtXV51qfLFMU6B0Ns26mSwWjkCqsudBHrX1/PgeqpOsdmbu3PRZLtrYaVzbz6zqsFumKmo&#10;qMSjJxwzGOspWlfTIJjpVokQOzqJAFIF/ZKu3t703Te/sft3dkf8Ppdwfu7cr6thHi87FPeWOkpM&#10;kxCLUovIjezf2fqCPZdZTfvezM1tJ3RkxtqqHV1w3YKnBHEdpGQSKdH2yQzfStDdEPKBQq1dWPxK&#10;ADVTSoyCRxFcDdD+CW1tsfNj4v47tXrrNUVbm6FaWg3xtjGSwnN7J3TDSrLVUuZwso1mmqBd7KAX&#10;U+VE0n2rcRv3B5GKObH13jl06TFJVyU7FfoY5KfUEcfUHgg254PtNcbTunh+PFcM6/0eNfOlaf5P&#10;29JpvBU6iqxqxwc0bTx4io01HH1x03bt+PWWwuTlw+8ut8VkKUzLV0uQG3sfmYaeoR9aVlFllglq&#10;aR+EKWdHS5KEMptJj3LgsQMgA1GtVkbrUPTTh5pVViwiEdwbi9vofdhFu9+beFgypCEFXwCVFK41&#10;cePz4dExF8pZLaQuhJIXyLE1/Z/qp025Tpnc27KnE1rnIVeO27JV1WBxtZi2ShxUlcojepFXPEqA&#10;GO3OpePx7F7q7GV0sGUzNWn2orPt4qOnmv5jSoXk1N/iSR+fz7Obu7+n+mtvjPfqK8BTTTJpxzTH&#10;kejSe4mt7HwtSt4vxUPwEcNVQKVqaUrwNaedD/8ANl39sqSfaHU+2qwZiXZsmQ3NufKUrBcf/eGr&#10;pDi/tYES4ZoYY7P9OT/t3jKS/dZOSCZWkiQrAGTwTwRCPhtcTWlBBA1eO4/2Pu01bZVubLuZzUjF&#10;ampxw4/M5+zPRdZpKLHW1Cr4BH+HNMdBT8csE2C6ZpKqrnXbNRUUWTzgFaNx7aymSgqHR6eeLNUP&#10;3eGlj8Etqda+nil/xa9/fcFGItXjqkcCVWMYmqR4wdSsAKhPGBwLKWP+A9l+4XsjBGaF0kzxCgHh&#10;SlGJ8849OlYLRpSD4v5fyz0vaDJQ5QVkNfSY+TFzYJII8pFgdvV71s0KrNSium23NT19ROAXBmhh&#10;VWN9RbgiNLEupmgVltIyPqWimEkjG5ZRGLkE3sP6fj2vsJ5nQPekVoNNOAXiAxalCBSvEV+zrVus&#10;wkE0hBmOK50hfIGorX/VXrvKvBTuaABq2N6SOtqXin7I25NRxQNHQmGKMvURLdHU+VRcc+ojk4Zq&#10;Z0KStA0Wt3QhqOpi08afIWiOkLcD8E/T6H6tx33jSNbhqqPRkJNanGljTHzH7OrMCZDU1Y+deP8A&#10;qr0p8Y9HFjp44c1jcvkVxtLlEkXdWOropjTqlQMelPuylirKqoH3DjWrRxnku5AuuB2bRKZXaYxN&#10;rWOOoOok/wBlVqBe319rYbiJWEMSaK4JNM/bQ/P59XXwXJS7jVAuAy5rTzaoGTx889c323PWVGIr&#10;6M42i/ilF9tNXVu1pvtsfTqw11D1e25BEJR4ozpDEf1FgL+qtUkfgK1etyCqrFQTiOM2BjBBBIW9&#10;rf63tFbxMt21wArxj4jntrkaseeeFeB/NNLBDaqWskWfxOIFarThWuM1/l0ocVU42go6OeCt2xSz&#10;xLWQCKpy/YO2H3RkccZY3yGNppzJFG7kLOXkYAtI5GtUUCFHThxLJMhQ2ULrxiSkooBOqNHU3Fvr&#10;f/H6AWfu5bhZPFiYMD8OhyhAPowUkVB9K0x0zD4gRgF0NXgfI1yOH5dKumzGOg/hOAx0l/C1QcsJ&#10;uwZzSjLNI8MMUS5iCSKaC+hFpo0UC2hbmSQS92hsAxppAVURtT0M9MGUJwzRozG54sfb8dw6QFog&#10;1TltUjSGvyLKKAeYp5E9Nm7M0v0pVg3qQNPzzWv8vI9MdbQ5KpztP93LnsYKaeviqIa/O7MlkhZq&#10;uRUp0qI4aaJlRmN1W7gemxK29z6N5I6vQ4IjkXSrFGSF1KsocPILkHTb6fkX+vCpWspIRKrIzmmo&#10;KTqDGmoZpkVNRXgD1q7t5Jrf6RQJBgHSeGmhzq0jFOgg7Ow2VqtqPHS09dG+EqqmrAqa2nrcjSw0&#10;0kVTS032uEZkhkCyeizeu7AAhULBzubH5A4/P4WmUWr6YxCVYUhnSj8vjrDqjbWUeKQo97AX5HuQ&#10;uQdv2uT3C5fG4zAp9UhQA1QyllaCNsikjSxrpwRRWOquCDr+5exsrydaB4beQipqO8rCwxXOiR6D&#10;5jPGh7Pj92xgNwUuyO26yjr6fIbXyFAM3jqrI5TLUjZv+GyJQVVPHXQtQRrST2qEaGR5GLIYmIJs&#10;Xit62CRNpiIt/hf68++ltvMZR4tKahqpTArnB9B5Gn5dQxBvKsRqwaZ/y9WX7Z+X9LkKiDVVxFZW&#10;FiJNN+bXKk3H9Rfn2E+5Nly0wYqn4PGk/gfn2ZxxsR4jHpfDdCWr14dHY617soM4sQadSWIP+cW3&#10;LX4I/wCKewSyuPqqZyuluOP9pt/j794OvPl0vRg1Ojk7ezmPyEMb+SMlwWUjlv68f7f2mpTUqSoV&#10;v8f8P6e2zAyjtIp09QUq3S1iFK4B1Kb/AKbc3twb8e4bySjk3/1vr/tvbelgePXlKk0B6nxwwMLA&#10;nn6tcC35F7f8U9xWml45N/8AW9qE1mtB0qXR5Z6kpTxG/AI45Fj/AL2PeBppgbgn/ef6e9ur6Kkd&#10;eYilAOpC08NuQPr+bfjn6e8RqHAIJIJN7/j/AG/19pmjcnA6ZOpsjrMKeK17Lx+Db/eveNp5b/qI&#10;/wAQfbZVyaAdWPcMdZUgi0ngfX/fc2942nlB/Uf9jz7ejSQr5f6vy68oYDHXP7eL+h/2A942mlP1&#10;Y/7z7eMUvXq56yxww/kAG34H+93HvGZHP9on3rwZfl1s0PHrN44F/wB7t6R/xA94S8nItfn83/r/&#10;AIe7+CK1/wA3V1ovd1lWOK1gBc2/INh/re8euTnkf7zz7qYAeAP7OtO1TUDrOFiA/r/sD/tvfEtJ&#10;zz719Oozn9nVKgZp1zHjuOB/tuf9ufeFjLf6n3VomB7cfb1YFPPrOBHbi3+3t74EuT+o/wC8j34w&#10;k8B14kDNMdcgq/0H+9++jr/JJ/2N/wDe/dliKinXhkVGOu7D+g/2w94jrIsD6v8AW4/x918AKakG&#10;nViKZ65DSD9OP95/3j3iZJSeW/H4JHvfhx+h/wBX59ULHrnqT/U/7wD/AL37x6ZeeW/w5/43780a&#10;qKrx/wBX29NtKAO09c1CX5HH/BSP+I9t9Z5BE1yb/wDEX/x9lG5xskWo8OrQ6dXZ/qPTpSaNYso/&#10;1/8Ae/ZVO1b6ai540vwePwPeKXuMD4pWn+bod7L/AGQr0INFbwr/AK3/ACP2TDKKhnk/4Pbn6/48&#10;e8XdwjVpmc4I6GsNAAT1M9s4SO4sR9QeDf8APtGY19elFB69e9qLCBRUIP8Aawf9jwPYg2iGITip&#10;9OkdylFHXvZzutb+GG3P6P8AeR7ym5ArRadADeTSQn5HqJV/oP8Arf8AFfZi6dX8SWNha/vJC0qI&#10;lb5DoGtP4bEdJKYp5HJ5Otv63tqv77Mcn4Nv6/1P+39rAa9Pa1PXQI/BH+w9iB1xtpNz5StxVa+Q&#10;fF1GPWhy9Fjsxn8BU5HGZ3NUG2aqlhzO2KikyNLMorlqKaqopxPDURwyRAyKvuAPvIXs23cgVisk&#10;uBcTCJpWdEaCkFxMJk8UpG7oImjKtIqiGeWRmCxMOhZyVALjeJ1ZmUGAgFaZJelFyO5fjHz9Og87&#10;LydPjsFGP4n/AAXK1VRWf3fyy4ukysuPzGK29X7ijnSGugqIVRoKKoimMkQDxNJEJI2kVwrvl/1v&#10;mt3fHbdOCrcia2XZ26MBktq7qpsa9JmoaSbcFDBQw5+jppn8uTpFT7SsqaN4Y606auGOlE/2sGKv&#10;Iu7+Js97NA2qbUrmnzYKeNMZH5kV8+hJv+330+9xW8zgUQ6SteA4VB88j14dFg6E3FBhu7MAMgaL&#10;B7h7V2hk8Zl9u0NZUVW3Za/Z9Vkdy0ea2WtWBPT0OQpah6uGgqZZpKErUUTSzrAlTKP+R3ZR7Q74&#10;2lj8xuXDVlB2HtfrnMYnBVW2mzs2Np2qMVS5Kphx8M9NJL/EoZDTLW1FWIKaoWOqMMhikWUI8121&#10;/uN5um2pGUS8t5Y4ZixQB5EGnWyhiApwSFcjiAT0I+WprfaOXWS8iklChpAusxtWOdT8S1NCFNB5&#10;YHCvQI9WeTsb4q7rzuzMZmcXuHonvn5Hbb3FBSbyXGvmpur+2d2YrJQjLfaVTU8cMipWLioqUGSk&#10;IxflipqgslfsiPybMvqYX4uSv4tf+hB99S2gdQGNKsA1PMA1pXy8vX06gYny86Kfsrqx9o0mv5dW&#10;vIykAAg/m4+n1/H+9e4sgk4sW45PH+8/X3URPxI62KUqeufuMVc/1P8Arn28IBWoHVwyA565Ar+Q&#10;feBopDe1h/jyfdfAT0J6sZE6zCRR/Q/64/4n3hdJT+SP8P8AH/X9saG9OmWcLnrKGT6i3+wH/FPe&#10;B4pLc8/7H8f6/upQg9J3YMajrkCD9D7xGN7/ANRb6XHtoxTfi4dOeKThuHXrj+o/2/vC8ct7gkA/&#10;Qc+9aHHp/q/LqwuCBQDrv3iaJyLAkf7C3+9+6MGlGlxjrazM5o2OuyB+Df8A2FvcZoXBIsSf6/7D&#10;3r6daUp1ZmUnJ67U2N/8PeIo9vqT7bNstOHW6p9nXNWubWt/sfcdoWI+rf7D2w1uwPbw6qZlB65+&#10;4zQORwST/rW/3v2ojjK+R6ZkdnapNB173HMMqm9j+L25v/vv9f3SWASChGfn1Q565K1j/h+fcZ4n&#10;v9Lcf7Ef7D2l+nelcdOo4UU656x/j7wNCx+tyfzcG/vYtWYVpx6uJvIYHXetf6/7wfeDwk8G3+8+&#10;9PZhhgdbdlpx49e1r/X/AHj3MpYNTAAWt9Tza1/xb36OzCAV9f8AL0keirn59dFx+P8Ab+1jRUkW&#10;lVIF2+puR9L+zG3tlauOk5OK+nUaVyguAT/X26Ghg59Kj/Xuf97PtelrGw0U61G6tgA9RhUOfx+f&#10;6cf7f3hbGQt/YH/JFvr/AK3vZ29fwjpwkDga9chUf8F/2/8AxPvEMJE7gaRYm4HP0/J59tPYcRQ8&#10;P9Xn1QuBw67NUAP03P8Ar8f4exD2ZtyBKyFwAbP9DzwTxwfZRcWOkHHHrwmYHOOk1uPKNFQzgXuU&#10;ZRyRY2/qPdpPSVdj8dT0yOYlaw4uBY/Xj/e/cfczbTJJGdIBDY8/Snp0UbjcSPTRWgI/w9a8H8xr&#10;ZO698YnNR4wVTq9NMEEYYlja9vSL2/Hs9eDz1DNSxpHJGLKPyOePxb3jrzFyxcxXRkCH7R+3PW7C&#10;50VElc/6vXh1p094dH7+2/uSvlrqKvdPPJyVm02L8HVJf6/n2D/c1WhwtfIrKQ1O9rXv+kqfYbmt&#10;3ig8HTTRU/I5rjoabBIpuePCh6uJ/k5baraTf+MNXHIkhqoEZSLaSrg3e/4st7/4+9Zn5ZTl9w1o&#10;P5eW9uB9Qbj2Er1wP9Xz6leA1QH1p1vk7UTx7fxSj6CjhFv6WS9vZApZER25/tMLC3HPF7+ytnU5&#10;r0pcEmvSi99RyI7AD8kfXi/+t72jqGz1Qqade9jLsTAS5SZBGpJJUAWJ/I/A/wAf6+5D5VoZVXjU&#10;j/D0G93ZYwWb59ePHJ+g9moxnVFfNSowhNyosAv145v7yd2DbpHtAyj06jK+3KNJyK8P9Xr1AlyN&#10;NE2l5EH1+pA/NvqffGp6tycRP7Ev5+i/X+t/Z7Lts2aL0lXc4yoIYddrkKVvpLH/AMlj/iPadquv&#10;clFe9OwC3FzGeT/gPaF9ukr3qc9Pi+U0q1a9SBURMLhwR/rr/wAV9pWv21VUl/JEy2B5sQDb+vtK&#10;9oY2pQ9Kkn1AAHrKGB+h9paamKMV0/T/AB/4r7ZeLScdPMWFGXrv3EaIfSx/33+v7tpUjPH9vTpn&#10;JH+rPXveBoCLm3++/wAbe2XVgAF/1ft68JfJeve8Ph4/T+Prf2x4LFtR62JWLAHr3vj4b/Sx/wBY&#10;n/ifbhiX0r06zqvHr3vr7Rj/AGrXubXPH+8e7eEP4eqfUKPL/B/n6977FMTweLf778e2fpgSSB0w&#10;zAmoHXvfBqU/QX/pfn3f6b5f4OtBgDWnXvfBqZgAP9f63HvawKnxZ+zq6yg8eve+vBJ+NP8AvP8A&#10;vdvbn0sdNVen9cYWp697x+Hnmw/rYX/3u3tl4kXh59NmdaEL5+vXvfIxqRY3I+n0A91WNQQRx6ZB&#10;odQ6974iH+h/3j29QnP+r/B1ZnJ49e98Co/rYj/A3/1vdCtarxHWqVGOve+uf63/ANf2y0CdUKnr&#10;3vhZ786dNz/W9vx7c0oFwenNKFaA5/l17320WrTdlt9bXN/9iLe9I5FaDPXkkaOukZ6978IFA1C3&#10;HH59vVdsHz68ZZHOlvPr3vkEt9Bx/hx7utu7ZH+H/Y6ssRbP+Hr3vMkZP4Iv9P6f15PtQsPAP14q&#10;FOSDTr3uWikDkjj2t8GMAAcKdVYD8PXvbhSX8ot9Pz7tEugEH8utcAfs697ETEDlQfobn/eiPYg2&#10;7hX7P8HRfNwJ+zr3tQTsEj+v+I/2HPs2LGM6h/q+3pPGpbh5de9obM5UIsmlrfT9X+Iv+D7Ir67p&#10;VeJPCnD/AA9LYo6NU59Kde9hTk69ppGa9+bfi/6vqAD7Bl9KZHoOjSKKhFOPXvbVGHke/I+v9fZe&#10;ykinSpe0U49e9vkMb+NuP9T/ANDeyTcERFJ86HpVb/26n7f8B697TeVYDUhuLD6n6fU+4P5kkUl+&#10;hft+e4ev+br3tJzPqJsRZb/n/bW9x340QcIf9X+bo/VC54Y+fXvbeYTJc3W17C4/H193+piTC/4e&#10;ttGnCnXvbvjIEWVD9TqH++Ps72m9PiLkcei26txpOKde9jrt2VVjQX+qj+n4Nre555f3MmJU/wBX&#10;AfPoNXNvq4de9rlKlLcsB/gCLcn8D2NBuZT4fLpF9Kw4Dr3vOtSALA/n8Ef8V9tvu+o1J/wdVNrq&#10;z17301WACb/77/b+2W3d6UB6stkSaf6v8HXvfH7xbE3BA/339fad92evHp5bFeB6974msUf6n/Yn&#10;/ip9pn3dpDqBIHSiKxU5A6977St/I0jn8W9p33fSaEnh1drJAeHXveQVv5AA/wAb+2G3jQ1K/s6s&#10;tjU069a/199/fEC5YW/1/wDip9tSb5VdIJ/l079CBjrqw/oP9sPfQyJBHJ/1/px/t/Zc++MX1KeH&#10;2dWNgreXXdh9Lcf09u9LkxyS6i3N724sL/n2rg5wSDMpOMeX+frX7sDHIPWJk/pyP6e27Mbohpoz&#10;+4rNpNgP94+p9gLmX3IjgRo4XoKfL/P0e7Zy8rEVWg67Cf1/3j2Ae5t4yzM0atfnizAD9V+bH3jL&#10;zP7hXNzqIY09MVrn0PD8+h5Y7IkYDEY6yewer5qqukYuzkH8Wsf9fj3El9v010Nchz0KINvOnHHr&#10;3tH/AMLf776G/wDG7/n6/wB3b2/23tN+85PAr/wv/rNTrf7vbxqf06f9Uuve/wD/0LVJ1dY45Xo6&#10;iJw6jXqjZXDrqKBOP9cfnj2S2E6vM1tHcrMoU9oFCKECur+X2kdDQQrNCRJXOOPVSFRj6VjVn7nD&#10;0sNYJCy1ozCaJY1li1O0SMQv0HH+F/fFIKhY1qI4ZiH5DsAyixKmyJ+eCD7XXF1bTSNa3NwqhACF&#10;0jVkAgFjXjg/nx63J45pEo7BSn8umCKqoYZjSQwU8soqXo6jxZSup46geVUMsIrlFgNRsdI+nH9f&#10;eKaV421EISRwxgIYAEXIBvcf1/4p7csraxuAFbUM5Grzp+Q8+P8Al6VQQQ/UgvWjYpX8/wDJ04NH&#10;k47QU0h8VLqhOjJ09bTzmUF0hNRbWJtKkpq44+v099sVEJll0EnkAeRQzWuOF/x5B91limM3gWgF&#10;FIyc4r/mqOqsqIhVK07gKny1EdcsNJC1TDHM2XBnirIDc4p5oEV2jdklZbF7qFeEHlRb6j3wQo8S&#10;CRgraxYJPxaxsrf6/u5Ekd0zrwK+f2jP7P8AZ6TrBLGoMWVr5ip4evWWtheJGWkgmrFRjerq9vaK&#10;ksylDJAsS2CIxCFyPz7zAo0viAbSlmDK8bfUh/7R/wAfwPp7SM8qr9XXL4P5VX/J5+fTgWYTMHpp&#10;xQU+X+fPXSUxixro7QB0aRUpJqTJUPkcq3kOqKIgXe5N2t/X/Bx1DixH+p5JHIH+HtCcmp6f8Rgx&#10;bzPQd0dDOHnkq6GZ1SCmq4YzFQ1jCKSoJIhJBJSyH1fX8f4+4jAO2lSAf7RLgixsbAn+t/ZnE8yR&#10;LI2VPADjjFfyoem5EkmqI+NK9THhxsE+QikpqmSq8glDjEVqRoTHJKI1ShK202UX/wBc+8iIQBbl&#10;OTYKhueOeL/737RyytP3tXVwrXy9PLz/AMvW0ErRqZM6BT8unBZKDHSTUbziCQgSDXPlaeaAM8qp&#10;KJJiVWw4v/jf34ukLeJ4wf6qsJFywAsoNwT/AEHuqWsk8RnRsfaaUGM+nqfQdNrJ4w/S4j8+s8OU&#10;bITq1LVvqt+1K+boKmo0STeYNIIlLCO/GpySLlbW9xagRAgaKlJQxdjPTmBAumw9SH9Qv9P6X9mV&#10;l9Xp8TXbtFSgETl2rXiQfw0qK+tPt6fKSPGDT+X29ZlYzq9PIMu5q0WjWR6nDvE363mgp9YJZZDG&#10;Abc/7C/vOkkKQkz/AE0s0ZErqSfrewH9T9PZbuEdzPdKltQElQ2MUwPyx/PpNMXiUheJBGf9X59T&#10;9u001JK8lG1U0CRywfZyYvD1MULlGDqzS2ZtLKObcfgHj3ELRypKWYiNgmgrPZkIOrkkX9rY0uLZ&#10;lW3IMqV1ahqUjhwP+r9vW1JRB41Plj/V5dONVDB9zS/f4xJllqKzSi4DSxkkHjYiWlJH6T9LW/p7&#10;lM4ch01aQqgjWjEiP6kE/kge0ixPCzRzZZ60pihbhj0BP/F9W1R3TCM+RFKVH2fs6gaYauKFE8EQ&#10;pKxKkibHZKl/bdQ4UNFp/tHm4sfyPfc0qtp0xkg8EnwuGW1zYXHu9rayoGMxPaMeXmf83y6daNoz&#10;oPl1FvCjmFKzGwstQkrQPJl4WpppHWKIGRVYHVqJ5Fuffc6jQLELcE20EEXJFwwP490s5WW5B4kG&#10;nrXAND/q4daBoa+lP5dcIhNJSzLUIxjURyPNHmkaKN0kCMUWen1WYC9m/r/Sw9w4PR6YwCGFmBSS&#10;zMfyzKf979q9zCzKGcCpPAYp58PLiOrT6bmPw51BX0p0+UMkqvVPkK2aGGg8VVFXGvxDzxUqzGN4&#10;6eKohjDWUC9iT9Tx75GotKynSpCqrhmmsCyiwUAEA35B/PtM1qxtUkUdpB+3BP7cY6ZaPsZYRRiK&#10;D0rSg/2enKClpQtU6/fztJkDWYuWOjwbiUaRreoklddSKhYSBV4a1vrzjaTxOrySgLyAnmY3J4ud&#10;Q/H+PuyqCmiFakca8KeXGlOvRxyiLRcHu8yBTqbFQVeUp6mJKGoUzsssVTDho5ZwkDl5tCUUgL/q&#10;Nwp44PvlGzSlhcsdd4VMiHQWH6lVhe1+f969tTabVBI40Gh10wSBxB8uGOtxxLGTpr1n+xFRNDDR&#10;KrUYipqWWWrxWTeF6hmGiJpqSZv3S3AABN+CLg+4ryeOXxsmiUcK16ZuRcepVFz7fVhJbiWAExk1&#10;Ir5Y4Z6dBXUNXA9PUeCaWNpZspTT05WNnQUO76QxSyLeWJZpEaEAfiwDf4+5CGY6i0RL20lgKW5U&#10;m4ub3AI9oZhFIf06hcftAzn7a9OMwQnQagjz+zqShpMbFBSrmqE008c5WKabfqwtqN2daYjxuwYE&#10;fTSbf0J9vOKJQzxRsmr0vYiIvYG4/Qx+hPu7R27xjxgfOmfyP+Dr1zawTWDFx3MMGvRUfkNW5Raj&#10;a+4SKn7JXOHnmpxuBqAO9njCy5iCMesKdapKwAXmwHtG1kh/iM8EiM0rtdY1/wA5LpFvHEBzqJ9I&#10;v+SPd57PxYgodYkp8TGioP42P8K/EaeQPRLtFtC0Ajm/DxPp51P+Hqx/pWpioertqbnxkM+RioYa&#10;anrkpEFQTLUOkwif9p1CaAQQGN+Ob+08dq7Ypsk+Vi33urG5uupqmGPbeVkg/gtnC+YQFIwzG/6T&#10;JJ6ST9b8Ba4sN0iLPfWttLaxkA3EDEk6uBauRSlR61P5yJNvVodjfZGtxM7BRWmCp/nUfb0fbE/L&#10;/urdmzsXsLEfFPZm/tiYHK4utyW/MDTGg3zRPiJGejafG1Na8etkF5TS0gEyLdQDe3Ha2x9h0VTk&#10;anBNuCg3LJTyvWpVZjI1eFeZWMs0sGPqZXgiEhIa8ag/7D6v3dvu0AN3dTRNbSOrawKPoNAOHmPl&#10;8umt03512LwEMMccZXxNR7wpFFoAOI9PPpN9/fMr5P5Kj2Rh9/7H663j01U5Sgw2DosJtbEY/sql&#10;qHT7ChoZsvSwR1bvTKsiSxzAx2urtrNw54TcUuPyMNNWnXFVSfaFSCEV5BpSQDkfW345HsS7dENw&#10;tmt7OoK0fUTWoWpOePCvn/g6CMFz9YHt1UFZASrebUBrT04/z6LD8x/izid6ddZTfGApaOhzu0sT&#10;WbkxrUcVPBXLDBIlVNiaqwEjKpbgAkK4Uf2h7EKKWbGTyQSUzSwCfSXDwoIopfUH/cYEqnJ4/H09&#10;7v5bLcbeO4guAhZaaCp7mpSn2kinRRtSNbg2F9g5VdWQ5PDHzJp1VBQbJbf1NNk0RIN3Q4CHKpUz&#10;xZ2eSqy+BmtPAP4RTTRrJUwtHHqnZVVwCzKOfZeu8s7F1hQNvDN1P8O21zfPsjNjaR3IMUGSlUHx&#10;ob8OSAP6gfUgtbyxmn/dqYuDSnofXH5fz6tJcwQu1pbEJPxp5MF4kfZX8q9bL38p+DF/LzZ1fsCi&#10;lx1XvraUng3n1zma+mod0Q00SeObP4Zap1LhGBR7oLFSpB/ARbN7m2rvSBarFz0tfBKUMeTpZIK2&#10;lbXbXNTVEJb0re5+hvb2cHYbuSjs5XTkIPxf0T66qAZ9eihN2gFwGuGWFwwxTLkHgT/S4dWd9qfE&#10;re3WNOywDy0ctJMv2MstTSTxwxqwpzUU2pImk40qyErYEkfj2OlPnosjDS0sGqq8A8cbRUxiKqbM&#10;dc5A1Anjk+2IdovraZruWN0BHwk6ga+g8qcfz6F1pPFcAzKKVpXP7Oqxt5dfY7as2fyWRyWI2/Jn&#10;Kw5bJT12XjqW89HC0AEGKWSTSShZiIkQHQNQPBAj7Yxkv3UuRroolqdBjiVFAEepLcf7D2eJbNZ7&#10;ckMLERudRBNTg5z59GIvJIS8SGqsKNXOCKH+XVG/z4+S2ByuLbrHZGRqshjJdSZStnbwPWeIsiAU&#10;6gDxkkupuLAj8+3DNVIq5GRZUIotIJSpjjZJHDFyysCbDSLj8f7H2VyIbKeExDM+rHl26ePl+Lie&#10;PRfti3kSm/jIUMSBpFKgU4+vy6xfEXaeRwWwMrmtwYvJ0j5paKojTI7NyeWjrcRKYo6JMTkKSphZ&#10;JpRI8sbIjXAvcW9TJuvb2wu0NlV/Xvae0cTvvata/k/h2UEck9HUtzHW4zJU7w1NJUR8NHPTTJIh&#10;4DW49kW6cszXO6Dc7edrSYdhlU0Gla4YUZWXy0stDx456UTyOjLK8vgsciQcRX1qCCPkR5/LoXeq&#10;O0PkN8R+xqPuL4f9j5XqTeFfRGbPbZ/u1mptm73o0WGMUG6dn5GOspqtZizSLJPG5DATRiGQB/Yb&#10;Yb4y7OwdNT0W1d05RsPTx+KPFbnb+8FVSRIoSGn/AIvNaocBRpDTanNrs7G7e7/U71anS8SycKOl&#10;E1jzJAwfI8aUNfl07NLDOwllRCWHxKoQNTzxxPqfz6PxUf8AChPsjIUgX5I/G5Nvb3uYpt5dUV2a&#10;wmByE1O5aSuTAZI1sYZtWpzHXeok2jQC3tf4PqDaeFqEnko6CSeM2WfwRqshvfVYgfX68+9Svus0&#10;QLSFQ3Fa5FfLHpwqP5cei1vEiasZ0oTnOQPl0Wbtv+dH2b2Rjsjh9iUW+UxskUjGNIc1V1CQouhp&#10;5hHHpijI5te34HtcyVdNj0kp6VdUsa6YgYpUhW/GlJEQjjgcezBbZo4kY51VqSa1pT/P0nV2uJdC&#10;/CvxfOvD7eBz1XNQbZ3p3zuGDdu/j/A9pmVK2tpqTJYHI7gqZJGZmqcnjMnWw6YZCpZlcq1lIN7g&#10;+2NZVczySQR1LvJwjtDLqa5BAaaMNze5Oof1/r7en2/WsStKYVOdVeFRUYH7Bj/J0fK4FottVVQe&#10;dKU6Npj85XYc0uKwctfQ02HxMWPqIqPH5vDSfbwCNfLOuCyc9OCDGoVEgkZB6QCL++5Qzw3Whloi&#10;AQ2h3MbKhBFhA7qCPz6fzzb2mtoxFI4W7+qGPKmmlf8Aj3/PvSV1iUjw3D14/L9vr051WVpI8liJ&#10;MmcDMaxZWhWto8Z/EshXV0GkiqO6cbjqlwoUCJTUKNbALqDX9xJykKyAEaqgqEMn28upnW5Yfcoh&#10;tY/pv/t/a+FHuj4r10xcdJKmgwMrQ1+f5Y6pCdCOjZ1Vp8vPqRiZq16rFUcSRiOliq6qqigg3HS0&#10;lL4ZiYqWWHbtZkqMq00KgSSQpqHGnkARnWZI5mdI2BZEV44Xh/smxvTX5P8AUjixPtuSK1M8f05Y&#10;vmgZ3fz4UZjj7ONfPFPayFr6dL7BbhSvgo4aitGOxtPTz1mQpPPs+pknn84pyZGz9NSS+OIpZVWQ&#10;3Z1jIHrvFjqNaWjR3kIRGQTrcngXBqFFzxyLi/4v7XSQvBIDcsqA5rpqBX5Y9R6n8urQ0uo3l46e&#10;I6l1GFpaszPSySCgo3raylnkxNXBK6RxzCOm07VrJoqeGQ3KzLFJoFlkCHj3yeWoZQktH45GGpJJ&#10;aWKo8fqGoBomsDe3+PtmK1tRciSGbxE/GB2j5VHn5/6uLdtGomZ0qpFOBp68f8nWdWoqXFzyQZiW&#10;MUszQwUtFvPcGGrcnIKaYkwJnafW8RibyG7rD6gbhQ3uFUU0jft1DUwWeFQ5aSspZnMarpcGO12B&#10;Kkt/iP6j3aRYXZm24EUJwcjjQgelBw9OnXLmQljwJ/1H/P0t9qbuhx0dFV1UO56itxOQlqMf/DaL&#10;Yu6MbQJkGnlkjyJq2keOGpjSoXx3cS2cvfRJ7zRfbxSPFM8TmSN44T97PqaQAkKQU1EC4JUE83/w&#10;9sSNcyx6bCgdaM9aEFAc8aAH5/6jq6kmWOMRAUYgHAr+3y6j1SVs8MGeyNBn6bF0uSjaRYtg4IGl&#10;auEcUc/kirWiXWsUkaTTqFKqh48bn205ioxc9DVQTZelxNTTkQxSNn5Eq9bSaFaCieH1qCSVUkqF&#10;5vZTY32jbt33G/i/cls+4LJVj4FsskUfaWKTTJKdLgY0lNbSUQRlmCkt5ktLNYALi4ES9mrV2r8S&#10;8asla+oPH1B6EvrvB7x2jnKfPT9bbg3DjZaOlq8lhs31mg/j1KscYiqcTV+YqnnKxtPU07JwW1uL&#10;hylhmMdDHS0rZWoy01KssMuSqKyKV6iN2DBdUH7bLcA3V2HA95U+zftjvcu6rzDzDZLawxENArwP&#10;E2sK369J9E1YAxIMkEFNQKhgA3UQ897jt1tavs+xtGzzUDmOrDQGViDVRRiVBwWxXPUrdXW+98tm&#10;dxZDbew6PrPbW4qjHZOp2RhqCCDE4zJ0kLwf5PjYFkWmLJpedBUza3Gouv8Amo48lVQzJpDRgFQC&#10;BY/i34/4j3l4ttc20ep+0LxUnhmlMehx/wAX1EDrKJWkoR3E/tP+odY8TtXeuCZJJEq/2WBGssD+&#10;q/qLG/5+p/2PtI5fCUdej8R3P0ut+P8AH2bwyq0YRjUn/N0ohlmj7V4ef+ry6NV112luDbMlOahq&#10;o+O2u0l1BAv6bf1PsJMx1pHUu7RohBuwASwP9Of6e3zKi0RfT/AOjiDdhHRW4jo92x/lwlHT08dZ&#10;NIGGiMnykkXHq1fkm/H59hjmesjTK7CIWtckLb8XPtxB4mfL7OjJb1Z0qpp/q/1f6q9Gx2P8ncfm&#10;5YokqzrJ0qGe97m1/wDD/ivsFc3hDQSOrD6Nx6R/X2pFitA4r8ul8cTMoYenRydqbvTNwRzRkFXT&#10;UW13PIv9LD6+0a8a6rGwN/6n2oFska1pk9K0DRr8/s6EdZW0hgDYgX/rf3iMam4sPra9z9Bz7q6K&#10;pA8iOtmQqwJ4dSFkbg3IBsSP+IPuO0aci3P9fbLQEt28D03JJIreVCK8Os6yPe4b0/0t+feExAH6&#10;W/x9sG2IavTOthkHrIJW/wBf/W/4p7wmJVNgQfz/AMa9maWo09LFkJFTTrMHb/kf/GvfFovpfgf7&#10;76Ee3mgjGTjqrkqpanXISWH5B/wP198fEPxb/Yi/+9+2jAGyv+r9nSYyE8eu/M3++N/9798Gi/pY&#10;f71739Ovlx6ukmc9ZFlP4Pq/r/T/AGHvgYiOfSf9b3o2x49PeKvXNZXva97n8+8TJ/h/r+2fBYHP&#10;VPEYCvUhZALG5J/rx7xNFzx/T+l/979+MDeQ6skikd4z9tOsqysRwSOf8PfXi/1v9u3+9e9aKnTT&#10;qniGueHWXy/m5v8A05P+9++vBf6W/wBufdWt2JwP8HWi/p135f8AG3+w/wCKe/GG3+I9++nfz68H&#10;pk9eEx/qQf8AW/4p7xeL/H/eB/xX3bwfl1fxR/qPXPyP/qj74+If8jvb/ePbZioO7pinzr1z8zfj&#10;/iPbbXQfsvx+P94v7Ltytw9sSox0ogqGr04UE7eVL/QnSR/hp+ov7KJ29+2s4Fh6Wuf8L294h+6M&#10;bRln6kPZEBSh6FPH806H/A/7yb+yMZmqK1LgG3r/AMfx9feI+4y/4w9f2dDqCIFVHl1P9sn3Dfhx&#10;/sLf1/w9lAuCSAf9X8+nBBX1/n172psDUM88djyZF4ve/wBPYk2edTcDX/q/1f5ekdwtBR/9X+o9&#10;e9nl6rBeGH/kEcf64HvLf23Bm0g+vUeb4BqqOoNcbQt/rf8AFT7M7SwjxIP02H0tf/H6+8nbG11R&#10;KG9OgM+XNc9ISonYSMB/sfp9feZob/gEf7D2aCBSe0UPVRg9YBKT+bH+lh7csDU1eMytHWUFdT4y&#10;qglEsdXWSxw0UIXmWWskkDftKgbyDSbi2kFuPYP57t+V05Vu5eb0WSwj0NKr6RqKkNFHH5lncUOq&#10;qg6DQoJR0v22a7j3GF7Jyrq2r5GnAU8x509emzPUlPk8PkKOtoazI09TSzQSUuNEpyMokjKKlC0b&#10;IUmJIETh1CkksygagYHtjOZOHqvemXVaGuqoa7q8U6ogfHV839+ofvzC1cxa06NJMIZYlKAqQxsJ&#10;Tzu2qPbrS6u7TaopEt5AHTUyMfDaSqDWqIHNFB1INP8AEa0rMm+3s7mxuiEeRjnw2pgoD8BqaVPH&#10;XgkYzgquz8Mo7g6cpAauB4z27HXU1TeLL46il2ZBTUorI6USQJLSAw0bVcVSTI+qyxh3hjA7NnbO&#10;T+WnRGXqMjjarcp+PHxvy0GIhw1elfKKWdZVzUeWo4ZIpIkkIjmiqDGojdUkfSEAJd3klO9xI4Zk&#10;YKKKan+zVuHr8/P7OvbTcNcbc6XMTEH6iPSpJk0h3Nf28PUU6TXQOIqqb4l/LPC1Ms9NDkPkl/MZ&#10;gSrkrKiKGnxeb+R+95ozSRzSB6UKk5jH2oOuYNVIhaY3Te4aGKjzmZpIkCx02WycKLc/ojrGiQ3/&#10;ANZAB76i7JbNNsts8prIYYSSeJ/TqfPhU9Qte+G91M6cDI3+En9ncejs7WyU+R23t/IzavLXYLE1&#10;cgNuJKmgSdwePrdufbCYkP4t/sP+Jv7MPpGGOk4DL8/z6UQmH5/33+298DBe9iD/AIW59+8JB5dN&#10;M6KOson4BNxe34FveJoPxYX/AKe2GQ17eHTYkHEYHWYSA/8AFf8AYX+nuOadb3IFrfT/AB/r78I1&#10;ZKpx62ZARROuYIP094Wp1J4sOLW59tPbEnPVdbcD137wPTFeT9Pp/sfbogjZKqM9WLqRRcHrnrNv&#10;8f6+8LRD6W9tPZ1OrqpLAVJqOvB2H594jAtvpf8A2J/4k+9C0r/sdbMsfzHXMSn8kj/Yk+45iF/p&#10;/wAR7c+iBHDpwUIqOsmpv6/70fcbSv8AT/ff7D3p7EgY6to9Ova2/r/vA98TAhW4At/tv8Pac2jA&#10;06bNVNOuYmb8/wC+/wBh7xNBGRwB/tvbgt2HxdNjUfi6yibVwBb88+8JpQT+r/Yab/7zf229vxxj&#10;q2oqKDh1y8n9R7jvAFNiBf2hNupynXg7Hz6ye8P24POkc/1F/biW6qAG/wAPToY0z/h697xGlUtb&#10;QLgc2Nv+J9qDYihpw62QAKjrq4te/B95YqfSfSo/A/2/+J9pvoNTBj0nYFzny68SB9T7eaSnb63u&#10;f9sAfa5LVvLHTcnaB1HllWxWxtxf/iPbukDH683/ANhz7VrbMkZ+zpnXQHT1EL/04/x/417zWCgg&#10;8Ef73/r+6LRcr1UHT1j98VmSNgWPA/2/vxcE0x1YFicdcgrH6An2rMLn4aRla4Glubn/AIp7LpqD&#10;VTPXmicj06ZcpizWRspP6geP9hb8exo2/wBtti2j8dQwVSLaXsB/Un+vspntluFoo4evVDbLpo/5&#10;9ATvHo3FbqimSspIJTKukmSNWvYcAah/X2aTYHfkUnhjmqrC4B1ScG3P5I9gneNhW4LDSP8AV6dN&#10;vZoVqvVX/wAkP5c+3N3U1dUUuIpWldbgLTILEm5Isrf7D2vt+9l0WT2/UaahG1wPqs173Fvp/wAb&#10;9wtzNyw1rCSvzp/h/wAP+bo62AtDd6WzkAdA38SvhvVdS9g00yY/7eOOsjcFIlUWBNyWUDjSP6e6&#10;APlRXx1eaqpIzdby/T6gmQg3P+w945b5DJbXT6uPU1WBrGGPp1sh4GE0+IoITcGOniU3/r4xf2Qa&#10;okUSuGJudZ+v5J4+nsHvcnUQ3Howx07++dLKNaEXGllvckjk2/r7dt7geIK9aIA697OB0jW0kNXD&#10;5wtjJH9foBqW9/z7lzkuZXmQHyI/w9BLmFGaJgPQ/wCDrHMGMbBeDY/717s82lV4SaihDeHVZfoA&#10;b6hf3mryq8C7elRxA6x231LmO4YV6A3c9NmVqnkgMhXlh6raRfjn2tfscDUm2iDkDmwBv+Lg/wCv&#10;7GgS2YUIGeg94l2i5bpGmvz9NfmewJP1JAI/3n8e4VXtLCVCMQkPIPJCN9Rx+n/W91+hgfgBj5dP&#10;Q7jcIwDHqVT7szUMih1lIvz+oXt+efYBdg7Px0MMzRLECFfTZRfVp5/417IN12+Ne5QOhbtl88jA&#10;MajHQvbYzk9ei+VWFzyTz/jceybZ3HpDUOFsPU/AH5uAePYNltxrIboYQvqXHS/U3APtNtTHki1v&#10;9jf6c8e2zDEO3z6UgrwPHrv3w+2LfVT/ALHj/ifdfAp15mCcfPr3vGaUAkEf7yf+I96+mrn/ADdU&#10;qpyOve+P26j8D/Yk+9GLRxHH5DrdR5de94/EAx/bFhfnVcf69j7uYyE1+XV9OK9e9xnQ/qsLcm3I&#10;t/W3t5YlCg049eKU697wuwUf0P8AseTb3oxCnTQRi3y697xr6r3A4/4n2y8Wmmj+fWz29e99koOO&#10;OPrx/T/X9t+Axz69eNSMde94f9h/X+vHP+B9syW7NSvVPt697xmO5Jva9+Le/eGoWh631730Ixz6&#10;v6fj3QKo4Hqwzx6976aG3IAueb/nn3Uxhhjr2quOve+hDf62/wALi/vSwt5HreqnDr3vsQgG/H+t&#10;a3+8+6tbtTqhJIp173xNOPrYc/Tj/jfvwjfzp/LpwSGlOve8qxcWAHH+8D/b+31rQBgOm65r69e9&#10;8vEf6f7aw92Py63U+XXvfMxgKDb/AF/98PbsCOTVjjryltWT1730AfwD/sL+1uT07173Ool9YP51&#10;qv8AsLi/vRJHDpl3KsAPPr3sR8NZVuRf8A/n6X/3r2JNvQUr0ilOCeve+eXqdEbBTawsb/64BHHt&#10;RekiM+XXoENKngevewryjvO0i34tYf7AX9heZZHrnoyRdLDr3tMPROzDj6/717JprUk16Woymp9O&#10;ve3ShxZJBI/w+v8Ah/h7SS27KKjq2qpx1728y0fhhYWH0J/23I9hvdlbQx86dL7YEuG9Ovew03B6&#10;XkA4sAPqf6X/AOJ94/c0uwkYD/Vk9DjbQFAH+ry697Q0kg1kA/4Hm/I9xbcySpU16P1RhGzeXXvf&#10;gxHF/bKXDae4n9vSxIkC4697daOQrKv9Aw/3kfn/AG/s42x3DKQeP+cjorulHhsP9XHr3sWcDUkR&#10;Lc/1/wBjf3OXL7SUTSf9WOgtcFFJU/6snr3tXLVAH9T/APJXH+8+xsfFIz0iq1OHXvfI1Z/xP/IV&#10;v+J9sMkxOOvd3+qvXvfvuHvzpA/4Mp/3j2xIj6DpPd06Gj9M/n173zFQSLcHn8H2mpOMMereKtKd&#10;e98RNLxdh/vA/wB69tNFLpwen1uYlFKde95UkYmx9pZVkRa16dSeJxXr3uR5W5Go/wC39lU9w4Op&#10;jjpZGI+JHXveNpb/AJJP9T/T2hN4fXpUUQCijr3vDJPYXuf9jyfZc93IwOk549WVKtjr3thrs1JA&#10;raWb/Gxtx9Pcd8y8wtZ25atAP8P+r8uj+ys0YgUx172GGZz1TUGwdyOByTb6c3948b5zNPcSmMOe&#10;h5YbYvw0HXvaV8Mk7FnvzyLk2/r9PYCur5nerNXoRw2JrSnXvblFQAj6c8G5/wCI9lDXRJ49GsFh&#10;TJHXvbb9kv8AEbW/5f2n8f8APLarf63tR9QfpuP+hf8AWfpr6X/GOH+i0/6ode9//9G1AwRiKORF&#10;JF1GrxsfSQbFlXj8c+0jXcyTNDckHSPL5U4V+306kAys4ycdU8Y2tXKVEkNNMsFVUGZvs6nLY5GW&#10;UaJpxBLKQ39r06m/BuvvEyGKUSPLEQCDpTzobMoF1BtzzY/8T7oJ1vYDCBpAr8VP4vlX8v8AJ0xA&#10;CK+JlfKn5/5elBSKKQNFBjcvVT1F187HBZGNJIIWndajjUI9cS6SLng/Tg+88sPkWySBSG1XaR7B&#10;QOb3HtLazx28heQE4oKetR60HXpmUABhWpAx654/LqO1ZU6IVloBok/ZlP8ADqITPIFk0KjUrMwB&#10;JFiRb63+o9+PnjXSJAylfSBLydfBNiv+PtYslncy6tJB+YH4f9sfTqrQd2KUx69Jp8ZSokcktDDT&#10;VMNW0dX/ALip7q7M0n2uqEj9w3uTYA/W9/edhIYlJ1ACxK+gsRY82X/ffj2XBIpLoxivdWh/DX0P&#10;/FdXCBCNFATjNep9PXw0qzTLJQ1E0UyU7IWrYZ4UaRC4QVJvbm4YObWJ5IA944dMtpNDqbMf3I1F&#10;2B0l18Z4PH196ntpbKQW5KkAjhkUNDTIGM8PXh09cfUwBVqrDGFJ9a04Dp7rs4k9JX1P8S84ZADJ&#10;HlJi0aw0/lihq56qMo7Brq1rji1739ykay2YyMFvxrckc82LXH+39qWtoy4KaVJxXh/gr/qHl068&#10;kU0mECfZx/4r/MOgerdyV88tS8Mcckcgpp/AaTHywMUHjcTpBocr6voGBv8AUge+KsJV1G/jBOkF&#10;gzjSbG6/i5B97miFtJ4MZ/U4McUIYAjPE0BHlx4Y6pcRx6fDFep9K8qyS1c8fiFUIZRGtJX4yCIw&#10;uVkVJ01KeefQ7/nm/HvtX8gBRWt+bqvB/oeRz/re2HtzbfpsRUenVYYlEfED7f8AUenJKmnMlVU1&#10;1TClRNDpTXWVMCvTwr9YVnjcyCwtqk0H8W/pxnMgVTGPXdLg61+jD6Ff8P6+720MMjsLj4QCcfZX&#10;5cDXHVKBDQkfb5Z/Lr1Nk6SCZIfu4Xp5BW08kv3WJkgWOVJEgSVJV8l+V4jsP63595G8otJquT9V&#10;WWXULc3PH+3PtMkUDP4ZFABxKinHgM/nw62FJU08upNPk6aSjFNT008ssMyrBHPHhmqJVlitJJEh&#10;IChA+hBGxIuCPp795HZQsh4BJQCQsfyQfWOP9h7qbeBHLx0q1NROAeAxSvl/Pr3xDSeHDrNHVVVo&#10;XhpJ/CPIJEOLjV4XElppKloKhQVLlm1SA3W7XXge4kj2LspMpsUX1Qtbi/P0Nv8AX9q4EaZfAQgU&#10;ya8M4xQH9mPXptXdH8JaBaDp+NOaVaOoyCPQw1LRVEyw0eepGfQw9cWqTQSQeNIIP9ffULsdZERW&#10;TRYehCuq3FrE+1b24jhjLkMAe6hzSp9afP8Ay+XXkjYzknzoBxxw49MOSkp58tU49cnNHASktO02&#10;QzVJJKs6WnMjsFsg0W0heQP8b+8rvKFi1hCpJ1+i/wBRxp+nP1v+PaVYYJZ38GoIFQT9v2n5Z49W&#10;ZtMhShNPSnXqOSkoociDWTyO0SBIkzhmUfb65ZZpBUxuypp+lrkn8f1wLoMiqsrxIhvo8BCHjlQ2&#10;o2BIN7e1EqssOuWJHZsFgW1D5/CMgUpk8B9vXlZXqrA086+nnT8j06LPLHHVtFJkKt3SmEETZPDs&#10;VjlmaQstPKI2NxICpmtx+LW95VESqXkcA8lrNKDYc+n+gAH0PstL3IkWJVPcaDJx9uPOvkD1qRhG&#10;QiDBxSg4ft6eKgPW+dKSNAtHBTmkH8HwdSss7SaJI6hgR5pNXOtrcEAE+4ZqUJDRuVDy6WbzEXRP&#10;SSVP+t/Xn2a/SsE8GajlQdOnPccgVNONf2/Kh6bcIqFVU1ofIf4QevU2HqklmnlxogL4yCdqWr25&#10;BGRPVD/OmpxkrAnS5ZQFOm4FjY++xPHyyypI6k6V8iNdRxqIZbm30+ntmWzlKgXCsg9TTP8AP8/5&#10;fZrwmaNfl9o6mw0tXGskFNj5UpKukQVxhxWXgkx9TILxQQy0swSAP9bpJ6j9eTb30zBiXsUZiBqB&#10;hKABSDYfng8D/kXutxGqxoqGtATSorxr/q/lXpZGhcGn4c+fUzb8UyVE9NN4KqGKO8cNTTbj8s0x&#10;0FB9zEdQKsukmxH5LH6++NQ6fpIkYObhQkPLDm5e6/7YX/1vbMMBm1EMF05yafL068q6jSoH29KL&#10;CtXY40tQlPRRTwxz07Vscu5ZkiiQOssf2VpQbBTeR41I+upDyJRkimWY+KVG8SooEdIVZ2UBTfUQ&#10;eTyP9h7LZILqHwvDZNKsGOTWgbzwKeoz1olo5a1WgINc+VD6dS8dLT0lTAKzJQ5KZ6isnEslXvEG&#10;kp/tm88UMcUayxmRVUefQwRRqBYAEwaeqWhqY5lhnLKpBAFMgIOktcg3/HAv/t/Z9Es1zbsrOpRq&#10;eZJrn+iB+VelMu4IIGIYOMA6cnNaVrTpP9hbMpd+7XqsBLlsNTeSqeeinX+9cqU06vIImigmLBiA&#10;15ZGivYg3FuYPYWOyuR2xW7k23jKrN5fHRmd8NjipytR4k1P9tG9lZ1AuFvc/j2DNyuX5c3WGMt4&#10;MBoTI2I9NfMipoRXyp6+XSGyspItzFwZWWN6AAcVr+YHn6/y6Mx/Kr7M2DjuxJ/jR8jN24Pa+I3H&#10;UyYbae8dxRzjak1TWOKaCgmq6hY2ijlfSBJ5lFzb08H2XvrzvLE7pU0uUxNZLW0czU9Xja+mhx+W&#10;xlQps8Fdja9X0yXBv42ANr+115E1yhnspEj8QV1oXIkHllHi4f0tXHFOhLuO0taqJUbVqGGJBrSm&#10;DSvD/L1ef8gv5ae4OrG/jvWG+mwWFqqc1lEyVVRmtuVtNJZzNjdwUkcs607BrhJ4mtfhiCfYpz7j&#10;oxXMKXF5AwVS+M04iVDZ/SGMkdh6b8WFv8P6q9rtrlLNUmkBamTU19SRqJNcVyxz5+gNu7W6u7WS&#10;3DBTWury/LGT+z7eiN57oDPZXCioym+dmY3KbZyyZfH5ZpYsjTpPRo2mnmx7oqss1rPYIxBsGU8h&#10;+wGBmnrEyV2pI6aQNBEodpWd+LzM2kX/ANt+fat7m3DC2ZBMGBrrIAAH8ODXzz9nTdlaGCPSXLMK&#10;ceH5efz6Kb8mO/qba/Wme2NBk46jP5jFnH1+Wi+2hx0VOl3lFFD5C8cN0B9TyObkfi3td5ScuUgl&#10;JkqJX80rAQXeQWCA+YGw5vfj6e2ZLeOIK9sFRIxRVrwXNft4H/L0/abfHLuZvxiZRp1ZpQ+nn+3q&#10;tb45Q1lZJubc7GphwwhfAUOQno91pHMaxzJUT09TgKmLyX0RQtFpfVqtoP0PQqqObE1uFzeGotyY&#10;yvT7SpxmVipZqOelYaJYmFyG4Y/2R/T2Gtz5Xh3qRGvJ3gC1ZXiFXVzQgiukDhkVP2HpfeWVhdjw&#10;7xasKkFeKn5cOPn9nA9GBwG7dz9V9lYztv47b0qenuycVGstRuejqt3JBWGLWqQ5nDyU8l0kACqA&#10;b+nWWVgLlwo/iD8ecLlqnN7EwGb6zrquWSWem21lKiPAmZ28rvHg55TSrf6XRVNvpY2IXWtvzfZo&#10;sQ3FLlMCkwo58gNSLxp8jT/CTm1vov0HeOeDiqyIdSnyIZa5ByDpBr1ZDjv+FBvzwxGDbavcnUnU&#10;PyJxEFPqlyeBx9XtzKilS1L5p1qFMosQWaWRCHY2JPMfsbsBtDA7fiECZCsyRTTpepKaitrHXHGW&#10;H4/B9iWODcgizXAVCtakE0PDhUD86jz6MogY0EbxeFTzANG+w44fZ5jqrT5K/wAwzvb5GZGoXbvT&#10;lD11RZKnZPtqcQGVCzt60rqvxgEXtqRbWHJHA9qeWrp6dHSCKbVZiG8LhVst106Qf9vb/Ye3Wnub&#10;mRFd001A4kkitM4A/KvTMpeSsdCq+q8T9taU+ZqTToluz+jMznqh9yb6yNNUyGdKhMdFlsJUNNIZ&#10;HeV66SsqkBRNDEogPH0N/ozrUyKshkeVQ1iYpGc+UsfqVMf0/wAfbE+32EkihQNbE94ABSnoRWtf&#10;y4Do1hgYwBgQoj8jWv8Aqx69HUov4x9vSRUIxcuKxELwiipzDHT6IgXWnkdMmI42FiPt1VT9SDyf&#10;ed6mnKofNCzSxKfCliVkYXMZV4Re30/I/wB79l6280TSQCORkRyPEYDKg01VDefHGek9xCk47iKY&#10;x5/8X1kbb2cyBpspCkGLrIVp5XjFTWtSxReoxCnjo8w3jVC66Vkk1ACxuRzFBo5PSyozD9BVoF8Z&#10;v6gxBjvx+Of9f2/JNflw1ue3zqxr8uAoOlDz0kJSukgA144/b0qYsXksQKibIy5KA1Shq6E4TNT0&#10;+WpgomFZBDV/xcg+RgS7Aek8A3IEox0oMqSVcKMITPGHmgmLIVDKiqrSPrseRx79E1/cxCSGKSUF&#10;/DbSr0U1ILMWULoB8wxwa06SyHwu8cDmv2+vz6RdfPU4eqx7JgkoqZXgczR4ypwSVNRKJQsSvSpj&#10;oi7NyC1O4JsuotcDnAtJKwDVEKDRFIyoakWLg6FbSAA3B4PH+PtyXbtwXuW1dnDOo+DOnTVh3glT&#10;UUIBODUDFboiSCsTKzHyHH/Bx6Tea7DqsJQqwzCPTVT+KSryMdBVR+EVH+WUsL1EFQS0aldYLoLM&#10;tzICV95YKN5ppUpoZ3leUxoiET+W72UL42LAseATzf8Ap7U3kNylvFNeyJGiopcsWTSAua60ANK1&#10;Omo86kZ6TyLM0ng6TXhSh1H5ACpPQaS917FxU6UUeTpMmGqpp8auPw1I9S9ZPIWhhNPA15vSLmDS&#10;ARf/AB9obP702ftmtrMXuPdm2cNkqWpkx8+LzGcwlLk6evQHy0clJPI06SIOXjZQy/4X9028WO8W&#10;0d7sLncLeQ9k1tWaNitCwUoCSRwPb5jj0YfThI6XsToDwL0iA9f7Ux6vKujVT8VKip+utfi/8vuz&#10;KfC1u1Pi58hqE1FHHn5aifp7ufYeKqtvVUV8bk5chmKbDYKohqtR+3elqqjWpJZDGmv2yQdhbGmq&#10;So3NHMitBHJJTPX1tPIskV3Ma06TqUW1mIUX40gj2LB7Z87bnapLte3uzXSzMiSmO1YeE2Axu3gR&#10;WkGYzqII+IqcdFMm97TZIyG6joKii6mpQ04qpWo+TEehPRi8f8Vfk9gYsbTZrpzE7amxpQ082YG0&#10;YKukFUJEeufJ4F8fP5odQeRBKZLg3eSS7e4eS7K2woKUFHlp5454gKh4KWlgngjkVpTTyrIkyX03&#10;UtCDzyB9PY45Y+7r7l3sKT7tLZW0c0L0R2kmljdkdV1KkTW7kFu7RO4ApQmo6IZuduXFBW3Lyv5s&#10;qjHp8TLWuf2Zp0rsf8R9+SVX3GR3Li6KjNZWVBxeH3FuSSFw9RqpUrosvT5CKVFjsDF5Dz/bP6i1&#10;v2XS1BK0eEq6Vkf/ACd5s9JUoFdw8rVMQgR3LEfQSrb+p9yBtf3X9+RkO973bSBgPHCbcXYlQVTw&#10;Xe6VEoMAvA9B+A46L15/gtFfRC87NXSXZFC+lV0SE/YHX5dO/wDspVHi6PINlN4VNXNKJ3oBg8Dh&#10;tuQUaP5NVDOkMUryRkuHdoZYHZ7sTxYqWk3PXZUmapix8DyIiOaKk+2JSJdIRmDHVq/tFgSSL3+v&#10;s3h+7ZyjsNokKXF3d1LnTPJE8YY0OtR9OGUr+FVdVFTUk0PQVvfcrdVZltYIIi1O4rrI48AQAPnn&#10;OM9FR7jwVVtUpDt+bMwVVMyQpVfxvKMzRAP5EeEyGMrIGXWrKf0gX+t4e4M9NS0MwhlFPcpLeEJG&#10;4eGPxxMJIwGFl/Kkc8m559jHk/2K5Js76Hcr6yF3JFHKhW4eaaKTxSdRaGSRoiCCzBShCtQqAAKB&#10;6bnzm2+rAbsLHgfpwxRPhsaZY0Eo8gf1KstVYsC1Xz49YveO8dx4+kzpp6qhilptMKYPB0jq1PNr&#10;hkWtoqSOdmAUa3eQu5uWY3IJJOxd45WatneTJVs5aVmY1NXNUa359VpG+v8Aibn3kBtPIfJ202sU&#10;G1bXaWyxiiCK3ij8MHJCFFQoK5opArn59Ow7nus0RjurqaRW4gyPn7SSx62ffjf0ztajwNPO+3cM&#10;lbWQRtWVcGNpIKupZI1jZ6uqVDJITp+rn2FcO+q+Jv8APSlueS3FyOTx7Ea7ZEp0gmnzJ8vWtT+0&#10;knzJ49JXgDfEO35mp/aeP+Xo09X0rt2tQD+GUgUABAaeMaVU+lVUj6Ace3ym7HrVIvM5t/tZH0/1&#10;/Zjb2Eaefn6npObGEihHSNyfxz23VKy/w6lI+otAoFyfzYe1LRdozqBqmc/Qn9zjj6k8+9y2fEqe&#10;HAdMNt6s1AB0F2d+KOBqmcpjoAReyiAfQ8cWH09rCh7TjbRrkU/puGcWP+8+2DEZBoamMcT/AJj+&#10;zpNJtbZAP+r+fQKbh+HlMwmamp9BJbRogKhTb/AG/wDt/ato+xaGa2t4/wCguy8cfQC/tNNDRQtB&#10;Ufs/wcPy6Ry7Y+mig9AjnfiXmaZmNKk1rnVoSRAxDEXLILj/AHw9xM3vDHT0z2aMmx/K2uRbm3us&#10;CMlcDPHJ/wA3XrewlRxX/V/q/wBXzU/XXQ26cLlacyCcRh15/ePCtzcyA+yu7xyENTPIYwv6v7Nj&#10;f1Xv9fYis3+EfKny4dCi3ULQHHVq/VmDqsbQU8c5YsIhw9wf0WIPH1/2PsK5AdTf65t/sfb0qljj&#10;pyR1bA8ujEU4OhbcCxuOPre4At7jE8n/AGP+8e0LRtU9MHqR7xn6kj63v7u6FEBJrjy6WEaowB6d&#10;Zl5W344/P+0gH3wPP/GvfoqBxXpOzimkdcvoLf098GAIPB/3j2pyTVem1ZkfUvDrIh4ANv8Aefr7&#10;xlRbgn/Y+/FtOT0oFzU0cY/1fPrJ7xEWNvdyoOQRnqjxVOpSKHrsC/5A/wBc++BFz9R7qRjpqhXi&#10;OuSsALG/198SLfUj/b+6gMeAr1ZVkcVRCR8usgIP0942X/WuPofaR1OQMdb0OfLrLG+ki9yOfp9f&#10;eIgn/WF/yPrb8X9+hBrTqyKVavWVnVub24+hv/xF/fDT+f6f7f8Ap7WAVNKdKahjoIOeuten6Ef6&#10;wt/vF/fEgn/H/D6H/ePbbeEy0bB6tojXB68JiSB/vYHvlbj/AGH49pC7Vx0wyDVqT+fWYMD+Qf8A&#10;EWtx/r8++OgfkEf77/H28GWY/MdNfEe09ZAxUcW55/4j3x0ML8j6W4v78oK93VVJYVA65a1a31Iv&#10;/h+OPbdXr+y5t+Bf/Hn2W7oV+mr0qt+NOnGgb99QD9W/w/pY+ya9xcLPa19B+t+bD3h57qTNqdG4&#10;Z6krZPg6FvG/8Bl/2H+9eyGZk/5VID9dRH+H1B94bbnm5Yj1/wAvQ3iXCkeg/wAH+z04e2b8H/W/&#10;3vj2W1oR9vSgGnXvan24/wDlcX+p8iH/ABuDY/717E2xEG4H+ryH+fovvEPhU697Pv1Ov+Tw8gk6&#10;Ppz+b/T3mP7aprKj/V5dR3vwDS6Twp03ZI2hb/gp9migFoxf88/7xb3lRZj/ABdfs6AUykSdnQeS&#10;m8jf65/3u/uRYj6gj/XHswj0kaemSKinWK4P0I956SdqWrgqUklhMTs6z0+kzwyaQIp40l9DmNlV&#10;wrWB+l1uW9hfnfldOcOVr3l4S+C9yihXNWQGORZV1KNDgB1BOiQE9LNtufob1bs1Omgx6VNfTNGN&#10;OsdRGJqeWIxQVAkTQ1PVEinqIWus9NLIgYoJYy0ZYK1r30tbT7Efs/N5fcPSHcG458ayyUmK2XkM&#10;N4nLSVtJs7MOIZEEbGm1zOXEiquuKUyRzM6pHI3OJOXd65d5o3HlbcIaXNusiOtcAeJIY5QTSscy&#10;fqRmmvQ6l0QkqJQ3bdUnsbTcApZXYihpXCsfWnl/PoB8LgMHtLt3pigxeUYstb25T5KiJaoU5Xde&#10;DptxVFAs1Spqo/ClNCYxKywyQiJ6cAakUunZFDnqbsr4p7jzWRqdvYqq6A2FjcDRx1Zp6zKb/wBl&#10;4nKZpMBXCN4ytOslNj1mExMVQjNECrAXQc7QzWe9wQzxqP0LUnNcaUbFBxAx61Hpno05UurO826W&#10;OBikRkcMF83qWNO4eorXjw6evj/R46LE/I/a1FHFNp+SXa9RmKYGTSlHvzK0+5MnUJItxraGvqJQ&#10;FvZx6l55FHfVGlLvTeFLHzHS7nz1KG+utYMrPFqBHBva/wBffSfkq9mv+T9purgUeWztpG/08kER&#10;b8sDqG9yhEW5T28fwJJIF+Q1sM/kF/n0uusci2T6269yb+h8hsjaleVI0lGq8DTVGkqbWtqPHtGu&#10;vJBBtzbj6exWBUVFKn16RaCncvHpfAj6/k2BubXPvCyEcEE/61v9a/PuzjUuOrE+ItR/PrIp/II/&#10;33494XuVC2N/94/3j2XFWqeqCNjn7epUbKDfUtv9ex+t/obe8LKbAlf95H/Ffd0t2K1xTqwiIweH&#10;XMTqLhbn8/T3hdCR+m4/oCP+JPvxjKnT1srpwOsyyKR9Rf8AoAffAjjkcHj2xpIPScoVND1k9xmi&#10;a5sLr+Lkf7H3vIz1utOPXveIQt9FU2/oeP8AeT73X+fVXZ3+Lrskn6+40oPHH0/4n6e9AfPqyRnT&#10;qJHXNPzyP+Re8RRrcg/63B/3r2yiuT30p148KnrlqX+v/Ef7374mNgL24/3n+n092KZx1SorQdd6&#10;he1+fcco1/02H45H/FfeipHW+u/eIxsDwP6f1Ptornrdaih6yBxbm9/9h7jyxs1jwOfyf6+2JY1R&#10;ar69eFBw6zRuCbX4A/1vz7wmNvoBf/WI5/1vdYfir6dOp69c2ZbEX/H++59xmjk59B5b/D/H2qJx&#10;r/l59PFgKMeuwwsBf6D/AFv97954Ee/0ta1+ebfX3rtK19em30U1nz/4rrg5Btbm1/8AfX9vUEyx&#10;rYj/AG/0+t/r7VrMipn+XSVl1dQ3W55PIP8AvfvK9aVBI+hFv8Ppzz7be5GacP5/s61orgn/AFfZ&#10;10sWqw5/1/oPbZNkHN1X6f1t/wAT7RPc+a1/1fn1sJGuaHqStOo5b/eCf+J9tslVM178H82v/T2n&#10;kndwADjpylF7TjrOEVeQP96/HvAauZebv9eLEg+2gzfZ1QenXZVT9QD/AK4B9+/iNQGB1S/Sx5N/&#10;dTxLV/Z04oA66KIRYqtv6WHtU4PcuQopVKyycci5/J5H59o5VR8vWnVpCUFV6ba7F0tbGySxIwNr&#10;hl4t+fa6y3ZleMW8ck0nCMP1gAkKfqL/AE9gLnK1iayceqt/x3pVtijx6npLUGxsPTVwqo6WJZAw&#10;KnxjULMDe5HJ9129x558rXVMjsWLFjfVqFrk/wCw/wAPeFPOVusd0wTia/Z1Le0msC/Z0JSII0VB&#10;9FFh7KzOAZGta1mb/bEk+4nnX9Yn/V5dHjfET/q8uufvulazm31up/2x59u2hpJ1pq6evexs2FlJ&#10;qeeEoxWzA8fU2IP9f9h7mPkkgSj7R/h6Du8Kug18wf8AB172cLb++6+mgiAlkIAWwL/i3H1PvLPl&#10;yWT6RQDTqItzsYmlJ6hzUcU19SKb/wCAub/1v7XlN2lWw6bytxa/rH+x4v7G6XMqgA+X29ErbVE4&#10;6bJcFRyfWFf9gouL/wBDz7UUPb0oQAzG9rH1D/iT7fF+VGek7bNEOA6b32pQM1xAv1v+nn+pvf2k&#10;txdjPkEZC+ovYXLXH9Dfn2lu74utM9Lrbb0iGofh6dKHEQUVvEgUXvYC1vYHZKqFRKWNrg3J/HJv&#10;7Dcj6nIAPRzF8NenoCwt7ZZCCVsQfr9OfdKGhHTwxWvXfvGfbOkjqrEde9x5WH6fodSm/wDvPHvY&#10;UjraECpPnXr3vFI/pso0E/lf7X+v/re/aDk168EJBPp173CKm/JHJP8AxX3YEDHSgOoAB9Ove8TN&#10;a4sTz+B/Q+91FKdVLqyleHXveG3PJFjf6/j/AF/dgMAdbC9oyOve+Dpqtza3/E+9EdVJVD173xCE&#10;G+ocX/3r35kQLjiequ4Ap69e9+IFuSAP98fbYRumRU+XXveMlbfn6f7z/t/ftNDx6sg7x173xAve&#10;1v8Aff63vThTTX087KtP8nXvfel/8Lf6/uuiMigH8/8AZ6b8QE0z/q/Pr3vibj8g/wCsb+6/Tr1d&#10;Tq+X29e9+AY8AfX+n193EUQ68SFyT1732VK/W4v/AL7+vu/hx+n+r9vWlcNw6978OPz/AMV928MM&#10;NOKdODOOve++T/xv3sRBfh63QDr3vwBJt78UIz15iFXUeve8yIbfUfU/n/D3UxscjphmDGo697nU&#10;ikSKeOD72QaBetFgRQeXXva4oZfHF+ef6f6w9mtnK8A6TFtLde9t2Sn8l159J5v9Pr9B7vcXBLam&#10;OD+3p2IEdx8+ve05JFGxJawv/j7KzIrMel6qCKnr3uN4Yl5H/J1/9b2kmkj1UOfsp09GADTr3uZT&#10;gavoL/19p5CsoonSiulanr3vJWreMH6W49hnerXTEykZI/2ellq61GOPXvYR7i/zsrf1A/1/7XvG&#10;7m1AEdF/1Z6HG2sCop/q4de9h7IQGP1+p/3v3Ec6liCOhCkTSCq9e94iLaQfwP8AifdOjAYFOve3&#10;eiUl0HH1Nv8AYi/s92bLgfP/AC/5+iu/fSDT0697FzAQO8SWHBFh/W9ub+8meUtt8WOMtx/4qnUd&#10;bjdFGP8Aq8+ve1xFi5GAsCeR9B/vAI9yfb7ArAgj/D/m6IxuRHXvbxFg5WABXg/ggnn/AGN/akcs&#10;Rtlh/h69+8ADk9euB9Tb3J/gDm11JI/wPto8tVJWgp+f+brf7zfgOHXVx/Uf7ce/NgnUcqR/SwP/&#10;ABPvX9WgvAf6v2deG4mmevah/Ue4smKMfJ+g/wAT+f8AC3uh5dhXIHXhf+gP+r8+u/cOSEDkcED+&#10;t/zb8+yy/wBijEeelltfFjp/1f4eve2qomKEkMt7cC5/2P09xVutisT6U+Hz/wBVOhNZzGRKeQPX&#10;vbe9XwQD/r/T625I5/3n2GiqKSx8sdG0csmoauve8EtWbHkfj6Xv7LJwgJYYweno5A7CgPXvaTyk&#10;nlBsQBe51cfU3PuEud51WBhX/VU9DnYoS0lSK/8AFde9pBqdGN/qfeMW53cjzEjqVLK3OkeXXvcq&#10;KnQcgEf64P1+v9fZO8pA7uj+K3XTp697cEjVfqCLWI+n/FfaXUx49LUiWueve2P0/wAS+p/4+L+g&#10;/wCeT/1/ZjQfS/8ANn/tY6R+En1Xl/bf9q/Xvf8A/9K1oxSxRaI9AVVW+uViQbarAfU2uOfYbe7t&#10;rqcSSsSx4aajOB/qHQ6kVmAUGgrn5jz6qNoomWeWeaknSRqioheVcTj6pjSeV0RpKi48bSNHr5IF&#10;hb6+4gsXkVQ7SelnInBH0F7BrW+g/HszCEWyvKP0zXSBx8/PzzU/l8urLFpX9H4f2/b/AD66mmk8&#10;0DwzQ0oRpICKnbtUmtVaTQGlpwQzeu2rUfx+BxKW7OdUhhAUkFvERfgD6n/En2wUkWJTDEZWYgEA&#10;+WTX9oA/PptXLTmM8AK/4OmKorcTGkqV9dj1iRtcEkOPy4kFUrhGp0EAYs3JYE2Fgfz78yyPHGyy&#10;GQE8P40ZWCHTYBeLC3u0ZjhldJEMbU+GuVqK5+2tenhprTqNFkMbM8v7uPEYZZJpJa7JY6SV9XjW&#10;RvuwG1hdIPFz+PfGZzYFoxaVxECY/SCRqBKqb/j6291toWkkKA08MFz6mmOP59NyxB3CEkUzg0OM&#10;f5epdPHRQNKtPmKmWVqZGNGmaWVIoWmY+WOSrQXNrLyb/T+nvpF/RF6bxmzMBItwxDKP6fn+vtqW&#10;ZppjcYp/g0ihz9o6tpkU62+A8PXp/lgjx9BUTGGvnOTppKmnimrcS8bSO1QDO0UiMREqxqCQL6gb&#10;Dn24LEyKS5YAgWJ1ctx9LH+nPvzXKTHSmCDX/VjrYwcdAGJdbxyRQQPKvnQMDjox9uykPqSSFDf6&#10;WYnj8f1HB1UIoU/q1E3P9WsbE+9o7tMZZM0pT7QMf4Pn59P0qPGl8/T9n+Tp0hnP2yQRxSpLCBAh&#10;oVSZ1jYmRQxo5kP1IsdP+394omQVUUNrxvwQCoI/pc8e1N4rSba98P7Qfs/Z/qrXppSviapOHyx1&#10;Ixy5JJ2hrjWxQw8RCop8q0lSJyHl8RjEhD6AxW40gXP1t76BWXWdJ0q7Bb/UaW4+h/w920tbKg83&#10;UV/MDP8APp2QRF9CA+VPzH+frLP5GyrxvkYClPefxxwAzRKg0OpFRTEFg17r/sPr7zCIkioYEEjS&#10;dOvQ2ok/pB/r+f8Abe0jzhVNiuAMj1xjJ+fGn7fnoF7clWoWOP8APj8uuqeaWJ6qNziq0glo5poM&#10;dG9KKYq0jcogT0hRZm1f0Fr278rRhzGpBKOtmVrepSOLj/Y+0z20czRrcE0VlOD8xxp+zpqWoU+J&#10;ivGn2/5v8/TzQzsrV0mrD1Aq6aKTVRyYlpoo4YwWkVZJ4xpBYFy7D6Hm3vCgQshcC/BbUqgm4uSt&#10;wP8Ab+1OkUcRY01APGn2/L/UerRtAw0gfZn/AA9ZMlXZRaeIxPNPFWNGIoqCavZmiGnyIslFWzxk&#10;gDlAAo5t75yQNIbQoGCsPEpCXZ7XHPH5/PutvPDbJW+ahaus/wAIrxp8lFf5+fTksYt01yefXVTl&#10;auVi9HLWo3hUWpFyruZkdlEckjxNEFJJDqraj9Ab8e+DJVSAzLTmGmjtExYag0wPqswP+8e1i/u+&#10;3K2rTeNPIdQ04onlUYr9vVYYZpHQx00sTWufL/VXpsx9Q8zVjmdzM0MkJFVWSicTFNMrRirpyVKh&#10;iQB9D75fbRTXLBxGl3OhnW9hyLi5HtH9Ve2a0i06mNMioFa0oOFf83y6pEtwG7qE1I4D16eUzNFL&#10;UxRjJNVNNRmFGdsMlQs0AjJllNbGiyqWLJ6+OP6c+48tNS21I1RwSzapZ1spHF1I/wAfz7dgvdxV&#10;i0wSnyUDP/Fen/FvOjsAWUUGfL7OlGtetTBDRwR0EtQYloo0+zwOQLTU5RzKz00iqpZkW4H+P9ff&#10;OLwRL+tCsS67SPe6g6zcsORz+T7T3ks1y36ZIaQhcYIJ7cfPpt+8nwRQnAx58P8AD1ypIslLVIKn&#10;DzKtpUJTHU/heaNPQFWjq2ZBqVrKImv/AFHuM6wVDyvEqiQqH0xvELpfmygXt/h7uJLyzVILp2YG&#10;tNR1Z/bxp/qz0xHHMjHx/i4YHSmpY6gUlPIlP4aCglFHVTpisjAIp5P8yhmLqoYkgB3P+tz77iEc&#10;qoEWR0UhlT9gKza7WuB7dkeWB3D0BYZr5Ar/AJs/b0+rMAQvnjpuyEUoSENVUNPU1MlVSPkKcbo+&#10;/poACVeeKSVhbUSpcP8AQXFgQBwkVxJJ/m7FT47pAbuGFkF/8OPdSYvBUxkhjxz5U49VCuvxdOmH&#10;GpaIVaVslFSVUS10kFZuGIQwy64nqJZIdTf2ywv/ALz+cDq8pZmsFRbjQtOl3QBxfm1r8H8+20Hg&#10;6UBxJg1zQEkGn5ZHz63RThjQHjXyHSvpq/EU6FVR2ro3qGjvkd2yC8kZRpLR05YyODrjXyeIAhWt&#10;YgdaJQ2uSwIHBamidef6km3tdJ9PBEIkNVP8Jpw/ydeKW4QxwMCrUrTBxw/wnplocjHl6iSLGrMJ&#10;WqlSVX3HnaebiJ4mMMMMRbyW/QH9P1J9udHUV9LJFV0ExppYkVpPBHFEGWM6tbrcG5tw3/E+ya8N&#10;lNE9nfqJkmJ0hxqI1ClBX8PqPn6dPrcMrEkA+tR5f5Pn0yZHaO19wST0ueoJamlxc4+zycu4txqw&#10;qfJE8opq+hpmTzxlvToXTcD/AGOLL0G19xSx12a2pQ5KvcXkyqU1PFXwkEWlkqInEjXtwWY8D8ey&#10;a15es7YlbecWukjRHXEnGoVaELTANAPiHp1bxRFHphqAa1FTjhwrgdLnY/yD+cHSNFWbd6i+S255&#10;Nj07Cmj2hvOq3BuTb9JTlGEVFSVWVpZIULKTaMRwgkX9RvbFDhts0yxSUkFUNAJCsZpi1v1Jyp+v&#10;IHPs5S0utZS5kI1YBpQAHgcHNP8AUOk8jFlx/k6TG6flP8w91R1uPyNP1jVSlKeXJTQZTDYozFNR&#10;WfwyvTaWJ/UEBP8AQfj2oqqpWkVEp6EQRlFMZlWWMtrF9Q1KSbWBPsu242ZqyTeNIWKtwxpoPLAr&#10;UivTVJCCnAev/FY6ACfrzsnsqqqKvs7eHhoKMw1RxO3qrE5SiqYnZnFPLUSVqJIQV0hDckFh7YGc&#10;yMDNMsjhg7/uo4F/Uq2ZPoPp7NYqK0ipwqRnPEfOuerw1hQKvpx6MF/C0w2Ox8eB29NhKSTEvDRi&#10;DC5PEJM1NUrCawnH1+lr/qcAFSfqpv74JKXafwrGRG0QdL0p5a9m0MOeefdplgRIVbUC+oChpWlP&#10;P86f5+t1/C3FuH5cepS47K09Mj5yRpDNTyVEGRnpd8RGFmGqWCCamnYISo/s8Egcm3vyxtMk0gWM&#10;rpYu6fbCyBeQAoB5B/BHvctxFbTRqla6gBU+dcV9f9X29bIIID5K9Y1pJYlioq+vyEDQRyS09BVf&#10;3yeKoqWfU9V5KpnQNGw1Aygso9KjSSvvpbNrWOKDyAII2aCKRC3mRNUt5ozazH6E/wC8e3ZZFb/G&#10;Ltz4YY6qPpx4cjY/TkplB/DQetcPwASEiQsxPAVNBxrSiN8uNPz8uWPonpXosfRz5qdquhkmkoYM&#10;lnRVNHU1SIcdSMtBMJZZAw0+VDGeCCFIPtirs5icf9xJW57CIyVElMaaCtpEqPLG/qKxrUMQB/ta&#10;6b/VxyPZ7sHLm+8xPBHsm1XbxyRLKtwYpJICtASSyIuoVrUIwmpUJCzaQUtzd2djIIpmCyBuLSRa&#10;VH8TRko5UeZqpp+DobqXpXsGrgpIqHrzsDKVcNUVqaCp25n1lxtPMsnioqgZTbgiEkgY6ZaWR4AS&#10;GJ4MiscnY+0YynlzFOUs48KUeSlrNQAteWNBDYkfQE/T2NoPZH3BulcWW1z+MxUhmeCOEqtdVUlm&#10;8cccaxGc/iPwobvfdiWPxTfRAqRXT4zAg/JIZAOGKsa+XA9LjFfEb5JZJaMQdepTiD7lHar3JtrG&#10;08MFS4jp5RGKM2mSP/OziOdm/sopuCjcn3btnHxNLHRZWqZGZTemp6ceKM+mWNxUMWZhf0GNAP8A&#10;Vfj2NF+73zhaRrcbpNDDDLEJApncDxGTUYSzRiEBTjXFPcsaYiNa9Fv9adracxRJIyhiA9EVGFcN&#10;VmDgMMisYanFQajoc9qfyv8AuneT0+Pqt09abbqfOgjyEH8S3VLDG2lVqXEmExZ8liS+mTn/AGPB&#10;Ne7f5glVsGgn/uv1rTVuSp6t3Sozm5at6KShTVH4XoMdBTyq7P4yJBWEKAylSSGWOd85I3Ply4jM&#10;lxAsLQ1kHhvI7SfhMMviRpQd2oNDJU6aaQCGEdheWN0avC5GKUlShr6aI3P7SvyrmltXxr/4Tq7L&#10;3Di6nMd7/Knfe6EnpqI4jH9TdXda9brQVDxl8h/G6rfdPvRa/UCngaGmo2QqWYyagq1ebw/nBfLS&#10;adYsJS9W7XhgrJqqm/h+1MxlmEOphDRyJunKZKBkQWAKxC9vUfx7ja5g1OweZQ7J4bFIYI5G8ixe&#10;OJG8Q8WcEEkk9GUc0KlgqDicHUafLJHD7BnyHVi+1P5A38tnBUc9FubrjsPsxZ0pQZ95dwb9xE6T&#10;0+ktVJ/oxq9uoWkZQ7IyGNT/AJpIxx7Kxvz+Yf8ANHsOJKfM/IHe+Gp4clLlIY+v3xnWEq1EgYCK&#10;Sv66p8XUzQIHISCed4xYHTqAPtIljAsyO5kkMUZjUNNMV0tSupPECOTQZdWIzSlTWokIJ0gLqIrQ&#10;AevmKHz9ejNbD/lPfy2OuaaqpcD8J/j1lkq1oFln7E6+xPblen8NpjS0zUmT7WXNVMDMh/faCVDM&#10;1nmMjgMAjqe4u3N9VFMN8dp9jbyVKtqxV3Xvbcu4lWrmJEtSq5ipmHkYEhntc3tf6ezLadu2+1zB&#10;BGhUCjBFDDywaVH5U6bmmkEZSpp88/sJyPy6PFtjZWzdkUMWM2ZtLbG0cbDTU1HDj9sYHFYChio6&#10;KPxUdJFSYqKKNYoV9MUYXSo4UAez1/HqotNTO1iwZWuAoJbUSSzfUn/Xv7m/lGOSSaNQx0gjtrge&#10;pVeAJ88ZoK8Og9uGoRtQ4Pkakfz6bt+x+Tb1elr64XX/AF7pa1/+Ke7YNn5BEoYQST+2Abs34H55&#10;95c8qWha2CA6QQMgAH140rk5PrnqMN1eRjggAf0VJH2EqSv5EdUad6bamrM9VuiBtUzmyi5I1FAF&#10;uP6fj2IH8UQfVx+P03vf/Ej3JMUFxIxcmtDUUCjj9g4YxUmnl0RVdx609adFifZkwa607/qbh1sB&#10;c/heRz+fbhS5aMEHVyLG5/4n2YR20hWjef8Aq/z9JZYCwPSZzmxJquGSIxqpYN6dAJuT/rf7D2ua&#10;DdUUEdi4+n9Qefzx7TS2Cy1150/5f+K8uiO7tWXuPRT95/G2XcVeHelDgy3BMQP04Frf7c+0Xuzf&#10;SvDJGJDaxUer2ZbdZiOnh4/wcP2f4en9ushrB8znozfx/wDixFg6ilqPsolKsjs3hW973H4t/sP9&#10;v7K3uKsbIzOQdV2Fub/j2fw0UhV6PNIQ06uG2Fh4tu4+CLT41ji0sNAUf6/Fvp7T8OAqZwDGjm/0&#10;sPrxf2uVe6pHDrRZwckAdLqq3pjaPiaZODZhc8EG30H+PuQNr5D8RuP9ew/3v26GRPL+XVDIi/ER&#10;1BPYeE/47xj/AAJPvl/drIqL+NwP63H+t+D794qDgD+zrwkQntPXA7/wTkfvwE/gWN/8fr75pg8k&#10;huBIf8Rz/sLe26gmqr/Lq2tfPrC+8cBLwZIR+LMCb/7Gx9zIqDKxWsJbj6W4PH+x918MSHSy9aLI&#10;em2fN7aqOGamINwxIvyeT9Rf+n495Xpcs6lT5hf+pv8A6/tho1DfDw60Cla9RY8ntiFxIopiU5uF&#10;sP8AeR7Z59uV0xZmRyCRckX/AOJ9rE1qusA9UaXuCKePSrot84SmRAsyLpB0hb8g8ckD+nuI+0Kx&#10;udB4/wAOPevGNaEdJhJpJDdOq9mYlbKJl/H1ubD/AA494f7oVdv0ve30txf/AG/uviajp08etfUJ&#10;XgOs/wDpLxf/AB3S34+tv8Px7xNs6rv/AJtv9h/xX340QaCCa56XiYAAf5euadmYzTYzxj/CzG/H&#10;159432hWfiNv8fqf9796WLSNRH+r/D1pMKZG8vs6kJ2XiyADPH/rkkf631HvCdpVf0KsP+QbH26h&#10;WnHz62TrNR1nHY+KFv3oz/yGPff9z6r/AI5N/tj/AL3785YrTpuunJ65f6SMZbiojH/IY/4p76Oz&#10;6z8RP/r2Nv8AePbAAUZz06s4pUnrteycWPrVQ3/pcXP+8e+H9zav/jm3/JJ911mvWvqPl1z/ANJm&#10;L/5WI/8AX1j/AHq3/E++/wC5VYwv4mPNvp7uJGGF6ZN2qSaCaYrg/wCbr3+k3FDgzxn83D8/7b3j&#10;OzasEftte9h6f969+LasAdKvqR1kHZmKt/n4v8fUb/7cD3ifZVWSbw3+n1BH+P0HvwRq6qdXW4U5&#10;PXNezcTbmoQf8FNx/vXvl/cis/1Lf8kn3fxyD1U3K+g/1fn11/pPxP8Ax3j/AOS/+KL76/uTVjjw&#10;u1/zY/8AE+2XXW2pR1rxlbPXj2diCb/cRD/kK/8Asbke/f3IrG58Tf7BSP8Aej7YkZ1Xt49J5btF&#10;OleuY7MxFuaiNR/XV+fp9Le+jsesB/zTD/YN71EWI1Px6YW4FP8AZHXP/SZiD/ylRm3H6v8AeOPf&#10;v7jVl7mNv8PQ3+9n2reWq06ubsFdIx10Oz8ObDzIP8TKp/H5sPbTk9lViQSftkWB+q344t/vfsl3&#10;WskFf9WOn7W4DSBa9PeI7IxE9VGq1C3JUH1f1Jv9P9b2RbvLAT0aT6kI9D82AH0vzc+8NvdWejux&#10;6lTYO6EN59Gl21kIsjQRzxMGUj8c/wCH1/2HuuXOJpqpAfqHIvyPzf6e8QdwYNcOR69DiD4FPSj9&#10;sFz/ALew/wB59lJYnp6nXvau2rGZayNQt/3UF/8AY39iHZ6/VAfLpFek+HTr3uyvpfa89TSwMqX4&#10;XgfW31JHvM32um1qGAzXqNt+ciSvy6Se68tBi6J5J3CgKSL/AE+nFz7N5SbFrHhjIiY+n8Af1/1/&#10;eWdmumBQRxHQBmnUSHV0XWu7LxMM8itVRizfkm/P9T7mHYVYB/mZB/sL3/29vb5DLJQjFPLpn6nU&#10;e446gL2nh2NvvYP+SlHH/ILN/vXvqHrzI1EixKgQs3MkzrDDElrtLPNIdKIouzO30VWJsOfZVvu8&#10;2HLmz3O/7qSlraxM7n1NRpUesjtpijTgxlB8unoE+pmS2i+OSoHnw65ydr4eFGk87VDDSEgpIpqu&#10;pqJGYBIKWlgBkkkY2RUUXLMoF729rDtzZlDH8ae1dsxVkc8E/UG4aifKUMk0bVlJkqCbcUFTCixO&#10;1OYlq/Gqtqk1XJUNeNOe+8c72nOHPV/zQsWmO6SiBjr8FYoo4CkrUUNcExGSTRVYhIsJqY/GmlKX&#10;bPpuU4EuyyBHY6iMLrBDE+o8wOGkow49Abt7elbm+7diZ+soMxgvuO1MvthsFm6T7CtpsliKCr2D&#10;kpaMyOj1VFUnHCqp6lYTFNGqVNPJNBNHISwdd4Gs3ZiPh9FvOuzEz7e2LUbUXNQNNUY/++G3t771&#10;2DDBJBHHNAyS01M8U810eVjTTXPiUIB+dd1N9LZzgLXw1UlQFBCF1Bp60C/b+fRxylbJFHcwWoGk&#10;T0BAoGrApLfm1f5dC7sfKNtTO/O6uxlDRTz4fvrG5uOgMn21TU4x/it1juDNVMk08gLFamrrpkta&#10;MEmPSCTcxO/NgZA7z3QxjJM2cylYG/UXgrq6SppmMnNyUIZr/k++jftZu0G/e3WzblaiiG1jiFPW&#10;3H07/wDG4m4dRBvQSz3S4STzkNPtIDn/AI+OmvqXszFp1j19DJPDFLSbP29jpowPEsVXjcTDRVsa&#10;w/hRIpVOP0gf19o5uv68jiI3/wBv/vfsdsuaEHH+r16K/q4Qck/6vy6EYdnYcH1VMNv8C3vgeva8&#10;3vHfj+h4/wAfbIdRwH+r9vWhdwKKAnrJ/pPxAt/lEd/6nVe39PeL/R5WAcxv/sF4/wBv78ELZUY6&#10;19WvFDjrn/pPxH/KxD/gC7A/S/0t7xf6PKwkjwjgflRb27IPDQBq0r/q8+r/AFKL8R6yjs/FWH+U&#10;Je/9Wt/rcD3jPXFa3+6Tb/BT7ZDr6f4P8/WvrIfM9c/9KGJX6VEd/wDEuD/ttPvgeuq3/jix/wBh&#10;/wAb91A1NgdNvcqxqTnrPH2fhyTaoUcf1cf7YWHvE/XdX9PCb/0IP+3+vu3gkmtOqiZDmo6zr2Zi&#10;/r9ytvwQ7An/AGHvH/o7rTx4WJ/oef8AeAfaZo3R+GOtCaIZalOsg7MxX1+5Uf6zC/8At/8AjXvE&#10;eua4HmBv+SV97EOoaj/l6340RyDj7T1lHZeLK/8AAlf+Sl/4p/xPvietqz6iJx/rAD/evexH8utt&#10;cxU/2eu17Nxg4M6H/G6X94m62rbXMJJN78Ak2/1z7cWBiKgdV+phOOsq9l4lj/wITi35QfX/ABt7&#10;wnrerP1p3/2KJ/xX3V4ioqP8v+bq5kQcKdSB2Pih9amFR/XyL/xT3w/0aVhNhCwB/BFv94B9pn1r&#10;w/wdNyTxqAfP/V8uvf6SMR/ysRN/jqB/3ke+J6zqj/un/ej/ALxf2kRDXH8h/sdNi7UHBH+D/J1z&#10;/wBI+KP0mT/Yv74Hq+sPIg4/pYf7Hi/tRHC1dQGfs639bDwY5+3rkvY+IvYzpf8A4P8A71b3j/0Y&#10;VbHmEn/WA/4r7da3euoL/Lq/1MQ4f4euf+kjED9M0d/8ZD9PfX+i+sB4p2tcc2H/ABX3Q2znJB6v&#10;9RGyZIx17/STiCLGeLV/y0/r75/6Mq38RP8A8kj/AHix9tvA9KMDnh02bmOnXEdj4e9mnhF/p+6e&#10;T74f6MK5rgRuf63Xnn+ov7qLSUAK4z02t7FTu4j59ZP9IuI/46x/7CS/vg/VlaANUbDn66Rz/h9f&#10;ezYyLkj/AFfn1v6uFvh/1f4euQ7HxP8Ax3jX/XkC/wCwF/eP/RVVkf5mRr/kIvP+xv7r9K/Cn8uq&#10;m/iTsr1y/wBJGJvb7qP6/ia/+9e+LdT1VuIJf9igPvYspW4D/V+3qg3BBxPXP/SNiP8AlaX/AKmk&#10;f72PeH/RPWE/5l/+SVt7c+genD/V+3r37xj4dZP9I2GA/wCBcZ/5D5/3r3Ng6rrE/wB0Sf8AJAHt&#10;iawYJV1/l/s9eF/D5nqNL2Pif+VmPn+sth9P68e0tu/r+spqCX9thZG/HPAIP+8e425zg02jVHkf&#10;8HR3stxHLNjpQbf3bj8pKEimQtqA9LXv/rH3XB2vjJKCsqVkDDTqXkWFiTa1veDvPDML1x6V6mPa&#10;gTCK9CIDqAI+h9lvluruDY21D/Cx5/4n3EsoBkJ6EXhqc9d++EB9Y4A5H0/xPu8GH6247CfTr3sV&#10;NpSFJo7cWe3+w9JP+8e5d5JJMi/av+HoK7uAUqevezC4yr/ydLkfgcm3AH4N/eWnLxpapj06jDcF&#10;AkPXvbm1Zb6MB/sS3+9exYxNeigCvXveNq5l/wB2Nz9Pxb/b+6lwqkt1fr3uFNXO31ke/wDS/wBf&#10;9a3tL4jO1SceXT0JqSDnr3uC9QSSSb/4n346acOlWnHp173jNSQPoPp9bcf737L5D3npojr3uO1Q&#10;Sbmx/wBbm3+8+6ivWhQde94WqLn8cf776e90J49aJz173jM5P/GgRb36g8+vBtPDr3vCZfxxwLWv&#10;/T/D+vvRKgE9e1Hr3vGZf98L/wDE+2Sf9Rz/AIOqkk9e98GkN+f97/3v36ppTr2ojHXvfAyk/QX/&#10;ANv/ALx72CDgnh17XTj173jMtrkt9PwD/vFvd9VcDreouQB173j86sDyeP6/4/09+JI49eOpOPn1&#10;734Sj/H/AHj3UnHVany6974tKOP+J490BPW1LeZ6975CYWtb8WsOfx+Pfq/LrRxnr3viX/opH/Bh&#10;/vXuyMDx62HrxPXvfhKPpYX/AML3938LT+oP9VevUzXPXvfLyD+h/wB9/sfeqnrR+XXvfaygEW5P&#10;PHP9PbwjcKHPDq9MV697y+a/1C/7H/jfu6xs4qnXhXyNOve+QluOLf04+nuskbxkV69Q9e95QwI+&#10;tv8ADn/iPelUuKjrVSOve5UD2I+lv68/6q3tXHACQR8X+x09Go4/6s9e9qyk1SIoJ/H1/wBh7U9y&#10;4bpJJ2uR173DyF0W9vzZv8LG/wDvfsnv7gRt0tt1LU697TEszajp/ryf+I9hebc21kA8PLo2RAEo&#10;3XvcbzkkrqN7n/WuPr7Sm+Zm1E9KBDipAp17260zk2P9bj8/19m9lJqOM/8AFdI5iVqq9e956m5j&#10;cknhS31NrgXHuu/hPANBmg6vay1dV697CjcPLv8A42/3kE+8XuclCM4X0/ynqQ9tAwP9XDr3sPJj&#10;6rWAH14/r9PcOz4b9vQrjAVKjr3vCxufbSmo6eU1Feve3vGgtLF/U/8AEA+xBsBpOCfI/wCXoo3A&#10;gBif9WevezE7Px3njiAH9SOR9bX95he36pJFHrHn/kHUU7xN3MfT/Z66JsL+xrocFZELKBf6kgf4&#10;/Qe5/s7CKlQvQNNwM0/w46jPMSSF4H9fz7f48UiKDYWtccfj/Gx9r/pIkwR1Xx68T1i1E/2j/sD/&#10;AMU98moacL9FH+P0t/vPtJJb6KmgP5dWDuG49euf6n/bn2y1gihBsRb8g82NvaOdokHcBXpRF3tn&#10;rmmo/nj/AG9z7RVdOlyUUm/0X6/n2Hri4B7aCnRsqOy1x1LAIFj7ZGjZwWtp5PBHP9fr7J9wRZIN&#10;VOlECFHzx679pHJqYyx4+n4/4n/Ye4L5ok8OTSOHQz20ahp697Sc1UUNhzzz+fcWy3tXZWPnjy6E&#10;EURJ697b5MgAp54vewNz9fyQbey68u30nPl0qih0yAHr3tlqqoSEWuLnj/fX9wDzzdOY2JP+qp6k&#10;3lyEYJ/1YHXvcZGAuSbn6WA/23vH24Lu+epJtlUL8uve8n3CqP8AWJ/3r/X9pzGW6M/EVKU697xm&#10;tX8MT9fyR/vXvfgH06ae7oOve0798P4l/a/4+H+v/Zq2/r7Mvpz9N/zZ/wC1jop+sH1Naj+1/wCs&#10;HXvf/9O2SGFGuA6IRGXBkcqGAsCL2JJvYgf7f2GLi5kiC61Z9RAAXNME1NaUGKV+Yx0PiafPqltn&#10;arqK14kSE0NXatc4imDsZpQqJStTTgA+MkTO6n/VKAbL7gSRtU6oyGC34VTCT9bi9jxze3tdBMLQ&#10;mUVq3E+QFKH+VK/Ph86J4ocsuR5DzH5cOlSNGNhx5jq6OolpQkSfcU+fhaR9VxqeWEozm92bVZyd&#10;X0NhwKVUJGuFwApQDSn0/ra/1/2PtfAdsubYLbShmrXj/h/l5cPLrZRQ3ifiOD6U6ZcnJKmWq6uq&#10;mpqSkqXhkeSauydMq1H/ABxp2MRUJbV6FT6j9Qt75mFXjiC6VKsTpYWILMCb2JHPNvbXiSpdO8/e&#10;KAAqMGi/tx1ZpHlkIbCDhXHln18/n1Gp81TslbHSSTJBIsrVVY+U8iU7RPLHGYmnjDIrAq3pvfkm&#10;30HXjKsp0B9LGw0SFxxb8m3+8e6o/jBtRC1FKnGfT/V5dbSORhVmUD7c/wCDqVPkqLwTpBlp4pHW&#10;CeY0mQwRpZEicO7lfHrMnACtLKBbgjm4ywkK6qyyJdwFJZwLlLD6m1vwbn23PaSNCojZXpkgEn8V&#10;fTrc1ERfxfZ9v5dQctuaiNPkqxjAFkxVtM1PgG1oLRo1R438mo6g91X9Nzf6e3VqdCsZdlIVio02&#10;FjYhT9Of9e/thPFDsFU1pXI+Y6fVXDeKlB/h6AaHd9LCs0lJXJEKwxpNG0jSCSF7lxpZjpHp4H9S&#10;OeffvF6VB1l/0kAcDgfUgj/bc+2z4tS4I01rxNf8B/bj/D0tFxKilmI0kU+f+r/J0+0m4KSn1Kkd&#10;KY5kXRNMtDKrAMHP24qI5Lf0Jve4uPwfcd45UUA30lrW/FyLgge3IuJZc0H+r+fHovQiI1Yg1FMf&#10;t6eYM7tzJmZ1WCmmYLMJ4ZEnd1XUslM4hWOxkBPDG39ffbpqZ2OqwKhroGYekKAxP449tRCRIVQE&#10;YrwJA4k8APnnrfhI0QYEAjj+XUyXO0MlVFUGBo6iemPhESzQojqDEZYPDWgalsFAKgEC5IPvgALs&#10;jNp1LfgNxpYEE2X/AA9uBXKCXBCnz+YI/wAv+HHVBI1RqyB16XLeCSBqZqiaoaMRxzyhFV45XtMJ&#10;JBkGHDckW+tvp+OQhRdN1vyDdEFmub8M6j/Y8e9tdSSFhG1ABwZjg09BXz4Z4Hy6eNw7PRDxpSv/&#10;ABf+odQzVVEceqWsrpEfXTrEstgyLKQqP9vWOVXTZbi/14H9cdQq6pGVbnR6SBpsV/1VtI4/wHtT&#10;bSOQiO4AJz58fTFc+mP8FW5DFq/UqTXNP+LHXClmUCCapkq709a7SLO0UpEEjgaIVneWVjb66jp/&#10;wv77oWbRqdm1kSHkiwK30i9/9Ye292gje58CILp7fXzpXy9an7cjpQswkVo40FKEVPxZH2Hh1Onz&#10;MFPTVLpRofCqmFoqeBp4jpstRFAKVOVPqN2W5+h/PvzSTeuxUpJ+sXVmIH1Fxe3vcdnadqzYZT2+&#10;nH/Y9K/n0jGhSfE6Z4cmw0zUcdZFPCjSu4E8OqXhllMT6D/r2JH+8+8sD06QBo6iOOXQ5aOQTFuG&#10;JCjQhUEi35H+PtJuNreSX7LJA0kR06WQoRwWpNWVsH5H5dXmjEY1K2D5eY+3y/2OnzHZaZ6OjjqK&#10;pYZ/v6j7maVp6OeVXNoSakpIPGrnUBc3t9B9PceaYzWQuJFAv+2GbTxz+or9f8Pd4bA24LIpiJwd&#10;WKj8ixx8wOPE9VjRZfiIAHr0qMHkaaamhq62OjmnjmeCOSSWIs82q8ICPTFI1JA9JaxPP1494ChB&#10;ZkRrafozvrOk2/SrEfj+vt1W0NpkNRjIyM/aP8nT6TG3BhBFKUxwyP8AZ6UAr0noqeOoq6OGsGSn&#10;IMGPo3ooZpF1GL7wxQst3/UCNOq/qA59yz9uEIKymQr+F9JuP9U3/E+y5pr36jDLoXPEgj9g/wAv&#10;+fqqnxFrNUgdYsXQP9pE0osz188cspFI4lMTj1R0kFRqIJPFkf8AxAHPvh4AQAoJAQ6VNhqa5YXs&#10;l/yBwfb5vpEdpnNfUjzFMj/N8+t/pAq6YoakHjg/ac/aRx6itTiUJFK0dMzZlZHEn3KfZoFCJOvi&#10;yhReFMhDop5uENxfFpUEqyl3A4JCC3PqHKg2/wBh7fk1OqXEWFJ88Hhj14fb1qeSJ2rHUH5/8X16&#10;nmqBLWUk1X9j42VmMSZSqpKhmZoknvBknBZtBur2Avwv194i0MRUmNfSbqjCFEmN76S82kEfj0kn&#10;/Y+31hku1fuqWFKirMvlUKisQeBGrSMg8D1aFvCQuw1g1oM1WnmoFSTUVoAM46nwplaR6ZFqKx6d&#10;J45JqryZdEo44iJxKUSsdmVjcMojKgDSx4PuRKBK1PDV08ePk0akc/bsoUrcFhCGbmw0lQR/qrD6&#10;lUGq0ie6sZzdR6grLQgk1OF1hV7anWHZTkaAxrppNGfEASr1zhXoK+upVz9lfn5VfI1gmnywoZps&#10;hKVqZgVk3UoB8QOqZqiVGH+0BUFub8WPuC8yRGJ6t4YID6klkloAs4Vv3Gi8hGrQOW+n9PZwbVrm&#10;R4dvVppVHciJKzRMR+mJAE7fFbCfFU8aDPWnMEMf6gbWeACuan8gRx9T17GYerqMZI1FRZ2SaeeG&#10;KmCybyAqog2msFFPTVEikxXOtSR+Pr9PeGbJY2mhgq46+hYSmULDHU0VRMwTSHLQ05dY/qP86ylv&#10;7AbS1ji19vee91me0fZr4RxhSZzZ3KQgvXSFZoleWukj9FJFSg8QoGTUXXvMGywKEmnTWtap4sSu&#10;PtV5FI4YrTpf0m190mlmqYsbuBZpquCmSj8uWirpPADpqZqieoXxIpf0u2hjc2LWJVurdybeihhm&#10;+/jleVj5qWlx9Us8AB5ZmmjihYj8aJDf/efYl2b2W92Hla0j2OVEVSY5JpbaNJTTtUK0/jqWOAsk&#10;KNwxwHRVLzny9CuhroFqfAFdjU8F1KpiqeFRJp9WHksqHpjsrdEkdTJUiklLxRK2b3Ll6rIUqmW8&#10;i2WKqjKW5Xxzu5NgBa6lOy9gY6kkiloKOtqSsmqRa9IoVVB+pIvFNJ+r8/T8e5FT7r3OO52MkW93&#10;FpasYyUSCS4LLKaafGJto0ooBH6bSUrkCoqU3PuJscYEccM5IrU9ij+Tmv8AL+eBdwPxZ3uZIWrd&#10;3beiDhYJZo8Z/FKn7IljI0i11IitKbixkd2FuJADb2wS9nVkMUaQYuESfcNPOtRWVMlG6atUcUMF&#10;J9vJGfpqYzNf8Bfr7GVl91K2kvGn3PdWWJrcxRi3tlE6SlNIlee4knilRXzoFpCzjHiIe4Fze5Ft&#10;Gumxs3r/ABSzlwT5Hw/DGkf0VkB9GByBqwXww2XUUtKNx7m3Nm6+nqVmepjh27QUtVEjakpqmleg&#10;nm0pYCMx1a6fxbiyWn7H3MHVo6injZZknU/aRVHKX0xMteZlMfPKspvxe/uQ4Puze3xiK3DXch8B&#10;oSI5Vt1LtppP/i6RyLJg0KOtKmhHRJ/XndHRfCiijZGYg0lkHdSnbJKyilPSh/LoWts/DHo/HuZq&#10;nblbn5PuVniG4Mi2QhhDcPTNSxxxxSwOQpMUsZHFvoSPacyO+d01mnyZutgVZPMsVCyY2ISg6vIY&#10;cYIUJv8AT08fj2Ldn9jvbbZZPFstnieV4vAd7tptwZkZdDH/AB6aehIJNFKj5jpqXm3mC9NJ5zU+&#10;aUipilVCghCOIK1oc8eh+298demcYymm6u2KpEqzxiba2HrIYalCTFUUsNZDIsLKbFWi0lSLrY+0&#10;XV5GpnJ81RPKNQf96aWXU31Lepvqfz9f9f3JNvy7tNiwn2+xtYpVVUVvpYl0qP4CgUpxzhq44Uyn&#10;l3C+mGmWVpfm51Ef7Yip/YOh629sTA4hZP4ZhMNjTONMiYzD0FBCV/SBpgj+oA4Yf1PtknrGBve4&#10;/pcX/wBsPa1rXQ3aDQevHpMrqBpNaj/D0I9DgYrBQhFgAt7n/Acke2yWskJ/H5/1/ejbrL8Q4cPz&#10;61r14bpYUO3Ija4tYAiwN7/7FfaR3FWOKWU6uSjWH0/HsPb3AyQtT7B8vT/UOltm58QafI9Dh1rg&#10;KdcpR/tAHyLe4uf84ADe3+x91cfJeu1Q1IvcEuvNgBZfobe8KPcnUZpA39L/ACdSzsxdo1J+XV0v&#10;U1KtLtmkVRa6Lx/yDe/+8+6qM42qrmP4MjAf64Yi5945XeWIHGtOhFQkDoVPbHchha/+w9tEBsHy&#10;6sqBjnr3tX7dB+4iPHqPHtdt6HUQOqS0Hb6de92O9Bgqaf8Ar6P+J9ztyHAXukJ8qf4SeiDcv7Mn&#10;5dI/elv4LVg/lCP9uAPdoO1J3FJCfxoHH+uvvNrlSzIthT+Ef4P+K6i3cWUuy+dT/h6qb7RoI5sr&#10;UXA1CVyDf6fuX44/r7Wwq3sp/wBf6H2MlttNRTohMkakrQ9As+CpmZ7qLm1ja34+vHvOlU451WB5&#10;+ouL+1UdsWIWlAfPPTTOx8sdQ58BSMpvGrkWFj9DyATYD3xmyMqowVyf+QuOPpf2tG3jUK+X+X8u&#10;qGMNQsOHXKg2lQvVRM9PCLkEgx83/wARb2G2eyMxZvWxuw+pv9R/sPalYvBGiufLpSgRUoOjK7I2&#10;7SQxRqkUY0x2UKoFgDcW4/339fbbgYDXVUavdgWBItdT6vp7pq0rQkdNyvpXHl0ot51wwuLnkj0o&#10;UR+QdLCynkezP7Y2TT1FNGzQDlLk6frcX9veMsekt+XD9nH06CG4br9PLTVx+f8Aqz1VP3F8iq3A&#10;ZKphirimiXSAXUGykof6/wCx9rT+4FIf90j/AJJA9p23K3J48P8AV69FZ5gA8/8AD0XU/LevU6TX&#10;vwSDaQn6Hi1veCXYtHGCTCotfmw/A5/HvQv0bA4/6v8AV59OpvTOaA8f+L6caD5TZaukWOKulbWb&#10;gGQC41aQOP8AintNVe3MbTkh1jUf008/7x781xrahH+r/Ufn0vjvZpMj/L0M+D7Z3blUjeBqlw17&#10;aWZr2ve4/wCKX/2HttOJxQ4/aP8At/8Aeb+3VlRTU+X+rj0o8acGuelgm996n1Fa0AfUBT+f6EX9&#10;8f4Viv6IP9h7d8aNs0/n/wAX1szzcT1m/vpvU8iOtI/rd/8AiFPvs43FGwIiI+nOn6D6fn/iPb63&#10;4AC+Q6r48wNa/wCHrsbx3qATorb3uNKzDg/glkt/sb++v4diR9BF/rWU3/2/ust1HIOH+XrUjSyC&#10;jV+3PXNd473LA+KtJP8AafyhQPyCRa3vH/DcXckiK1/6L/xX2nE+nBGB1qMyJTSMjqSd4b308Q1f&#10;45BkF/8AEFl/4n30cdiBzaE/4lQf+J9vpeoopQ/y/wA/T4mufn+0jruPd+9248VcD9eGJH+8D3iO&#10;OxP/ADY/1zpH/E/8R7aa8JY4NPlx62bi4FWz+3/V/h6mpu3fOm3irLf7STr/AN4sf9599fw3D/kw&#10;f8m/8R7oZ0Y1NR9tOmzeTD165Hd2+V4EFcf+D6r/APJ2r/e/fX8NxF72h4/xAv8A7z72bhOty3Fx&#10;4RAr/qp1kj3hvduDFVgHk34tx/S3vxx+I/1MH/JQ/wCK+6mZWyB/g/z9IxLcEcD1mG6t6H+zVD/k&#10;Fz/0Kp99HH4j66ae3+uv/FfftakaRx6fjaQLpFan9nXf96t7ni1X/QD1f7c3X/b++xQ4f+kA/wBi&#10;v/FfakXAAAp1SRroHgT+3rku5t7EcrVj/b/8Snvv+H4j+kH+2HvxujSgx00Lm8r5j8+uI3Vvb8LW&#10;f8hH0/7GwH+9++DY/ED/AI4/8mf8T72kxK1JH+r8ulkM1wy1f1/1eXWRd073PGmp/wBe0pH+3B99&#10;fY4k/iC3/IP/ABX2oLQ6c/y/4rp0F1Opa167G5t8GwvWn/abkL/0Lf30aDEW48H+x0D/AHo+2mlj&#10;X4Dj59X8efzJ/meuY3Jve/IqwP8AXJ/3jT75fY4j+kH/ACUv/RTe0M5gMfac/wCr5jpDIs2mqmp/&#10;1fLrw3JvQkA/eAfX0lyePpwik++vsMQP+OP/ACUh/wB6PtiKVVmoBj7P83TH+NnyP8/83XP+8u9y&#10;bH7y34azj/W9LoP9v77NDhzwfCP9cqP+J9mWtQaY/n15jcRmhNf9X2dZE3Dvi4IFY/8AtIX63H+C&#10;+2DOUWGWlfT4f0tcC1jxx9PZFvMi+BrOfLox2s3Ek+f59LvZWe3s+Up/LHWAeZLkhvpbgcj3WR8m&#10;IaBKSrMfi4SQcf1K3+vvCD3UnDXTL/g6nflkE24r69XO9FzV022YmrBLq0x28puxFueD7p73NYZC&#10;Yi1lkb6f6/494o3/APaMPU9DiMUiA6HX2mP+Isf95t7QHp1uFOvexE2DEJsrTqfy8f8Atxb/AIr7&#10;PtqIWWh6TXZogB8z173eP8a9qU9VjaItGv0iH6LfWzf8T7y69qbl2Kr516iPm65ZFJPp0Sz5Zb3m&#10;2ngZZoZNNqWRj61WxKm31/1vdi+L2FSGmQ+BTdR9VP8AT3mls8YeBHfGAM4/kOoHvN4PjnPn9nVF&#10;m6Pkzl4spLGK0rpkYWDi314+ntwbYFGTc00QH/BG/wCKezXQumgp03HvbKmlTn7ek5/sz2ZH1yMt&#10;ifossac/1vf/AHj2w7l61psjt/PYyGQUEmSwuTx610YnRqI11DJRLVK9M8cgKeQkeN1b+jA2Ij73&#10;Q2Vt79v9z22GWKB5FVhJKxSJGhZZdcjKHITQCAQpOrBAGej/AJc35o97tJZ1Z18QIEQAuSc4BIFP&#10;nq4+XS168+VNfi967Oy1dHVZmhxW7dvZOpxMUtPJU5eDHZenrqjF0azDT5ZVi/a1kprAuALkgHm+&#10;tqnafSG/NuVGWkNamzt7ilykTZKEYuLL0KR0UdNlCzukaVUT1HlSUyI8hsWLE++ZOxvPLuUVsMia&#10;GUtT8Kquo6vQ1A4V+3rJvmhkvtoikiaiFkoxNM1OBSprQ14eVerHIe6MV2h35sncOBo3x2Pq+xOs&#10;8NFjK3I4ynq8xmsMMi2by38IpGWZ6kY2tSn8dQmh4aVZQIzClwS6a23LvvpHqHdeHmyc2NaTtDES&#10;ZnCrW0GUw1DRdx5TOwGmpqeneWSoENRH45PtyWnhSZ2eEyEo+Z9dtbW3hUlYVUaMigrQGtKEas9L&#10;OTZVQ39lFWWRpRJ2Z7TGEHEjNVPln16Ff/SXt3ZnyE+XOwM3XYGkzGXzHVPZOKxu6lo1w24aTeHS&#10;WM6wpYpZsrNTwLTR1e154aofcANHLJEqeeSJmOZuWnxiZquFU0T1H+StKzEKxL0iSC+kKLkG59I5&#10;5tYj30l9iZ7Wf2j2bwMqizxnArqhup4mOK9pZCVrmhFQCSBj/wA7Gc8x3LKDR2DjHk0aMK/OhFaV&#10;Hpw6r869rd3HaWLmo4amnpKqXL1dLTx/cTrDTVuanqaeIGpaVh442WMjyyAWCo7BSfbB48H/AFi/&#10;xsUI/wBu3uT5ioftA4f6uHQRY3oPbQD59Lf7nfDH9NUR9b6Jgf8AX0pYe/ePAj8wj/gpUn/k4+6R&#10;zoxpIKDpkyX7YI6zibex+orD/wAG8wH+8Ae+BjwV/rF/sSv/ABHu/iRrhQKfZ1Xxb4Yp1ISbeun9&#10;FWef9TM3+8kH3gYYO/6oB/yT/tufadpIz5Dq4NyBgHqUr72IsFqzY3IJc/i1wCp98D/Ah/bp/wDb&#10;L/xX2yWWuOvUuTkKes6De7X/AG60/wCIuB/vKe8LyYL6aqcEH+qe1MMqazqoMfL/AGOlCR3INQP2&#10;dSYk3xqN0rPp/wA3f6/7H3hLYI/24f8AYaLf7D2+0kXqP9X59aZbkMTpPUtV3sPrHVH/AGDf8SPf&#10;AnAcDVCf+SR/xPtPJKmnFD0zW+ocZ/1fLqUg3te6x1Km1iSjnj/be+mbAflohfgf5r+lvqefbCyr&#10;xNP516ThdwBz/l/zdSBDvY8hKm/J+lQtuf8AUrYe8LNgAOWh+v4ZCf8Ae/bhnhIxT+Y/ydPObxxQ&#10;f5epUce+CxBWo+n5hcfn/W94mlwH01Rf4cx/7z9ffhPEKDFft6a8O78+P5/4epkcO9rcJUk/nTFJ&#10;9L/4W/3r3HL4G9y0F/6loyP959qvFicUfpYpudGlgepnh3posqVlwePRIOLfnT75iowQFtdP/wAl&#10;KB/vHstkWAOcV+zpFNDctIWUH/UOuApt6/kVQ55BWYt9f9b/AIn3x+4wQ+skB/w1If8Ae/bamD5j&#10;pP4N2fIj9vUtaPeZ/s1ifi+iT/bG1veFqzBAkBqf/Y6b/T/D2sjlRUCjh/q+XTyQXekces4oN5W5&#10;Ndf+o8oH+HFj/vfvgavBEcmlP/JJ/wCJ9+a4QDy/1fs6sIbquQR144/eY/Nb/t5f+IHvv7vAgfqp&#10;ha/AZAP9gPbfj2zN3CpPnjrYjuK0APXH7DepNh93Y8cic/X+trf717x/fYDn1Q8f7Un0/wAPbv8A&#10;iw8unGtrnBpx6kpjt5AC4qiTxwJj/vDfT3x++2+TfVT/AOx0f7zce9i4SPCgUHTDQ3qtQA0/1fPq&#10;R/Cd5kX0VZ4/Am5/1ivvo1+3/wDVU31/rEP96HtSs0Uoq9OveBdnND12mJ3lflaof8G85/3hiPfh&#10;X4Ig6Wpv+sZP+8e2ma3LdNm3udWQeshw+7/yKqx/p5QP9YEk+3mhgxFayhVga54sFPswskheq4x0&#10;XT/VQMWJp0nMtXbnxMTNKauMBSRrDC3+HA9rSDZuPmQMsSc/gKPz9Px7NRaxMaADokk3qdJCvp0F&#10;dd2rmaOZo2nlOlmUlnUH0mx4t7ytsmiUH9lRx/qR/wAU91lsYyhNBjrQ3qViD6dQh29lXZR53ILf&#10;XyC3+P0HPsHeytrUkWOnPiFhG3AX8aSfcOe4NuqWTgeSn/Aeh/yjuLTT0rxp/h6Mp0hv+vr81Sxy&#10;TMxeReGbj9YBsB/tvr7pN+R2PjpcnVKgAuW/r9NR4N/fPHnhv92Eop69ZLbI5e2Wvp1aJjJTNQ00&#10;hvdokPP+Kg/j2Rqp/wA/L/rH3FMv9oft6E68Op3vHATrFv6j/X5496jH6gb06pKupa+nXvYn7SRn&#10;lUD6kr/X+za/uX+Ru+5DD1X/AA9Bfdj+mPkD/gPXvZiMZSO1PH6dXpB4vzce8v8Alu2aS2ViPTqK&#10;7918dsceve3NqOUA+lwLfS54t/h7F7WYrX/J/s9FoIrTr3vD9oxBDIT/AE4PHtmS0fGgU+3q5HXv&#10;eBqAn+yf9iD/AL1z7StZtXIz1oj9vXveBsc1rHgf09Qv7stq5y46URzUWj5p173hbHOQPpwPpz/v&#10;fun0zhq+X58Ormck1pj/ACde94Wxz/hfp9eT/wAUPtp7JmOpcdeaWNuA697wPQSfhb3+n14/p7qL&#10;Fqivr1rxYx5H/V+fXveL7GT1alJv9f1ce7tZkUoOqmVDwB/1fn173iagfkhWH1sRquP9b3oWKgcK&#10;dXEkfDh173gNDIP6gf1I+vurWg8qdb1R+R697xmkf+hv/Xn/AG9vdDY0zTr1FPn/AC6974mkl/pf&#10;/W90+h1+X+HrWleve+JpJPow4I59IP8AsLj3UWaqcA162FAOpTnr3vGKF7mwNv8AWH/E+3RaFuK0&#10;+3q5DE9+P9X29e99ihlJ+vAJ40m/+tx70bE1pQZ+fVGVV49e99midbfXn+oI9+O3keX7OtBVb4T1&#10;7377KT+h/wBiLj/efevocV68Eoa16977+xlP9F/1kvf/AGxPtyGzrX/L1c6fXr3vv+Ht/Tn+oDA/&#10;69jx7UmzoMHrVV8j1732Me39L/6+r/iPdPpXHAdeLAefXveRcc5BFjY/UeoD6/i//FPe1tXJ7uvY&#10;A1E1697kLjm44/H4De7i0FaUPVPEjBoQf9X59e95BjmJ/QSB9eGH+9+6G2krkGn+r/Vx680iaagf&#10;6v29e95RjSbAIf8AYA/8V93FvUcOqibHp173LjoHXT6LW4ub/gW9qYrJtQJ4dVZywIr172oqOBkX&#10;kEAAD83+ntQ9skaVPVFFTp697a8ww0kHiwHJ+nDA+wDvrDXQdGlojGlPL/N172iZWB1c/W4/2/sG&#10;zUZsHh0eJgDr3vigTg8XFr8n62/p7TkjhX/VXq9a+XXvagoIdRH0PP8AX829inagWkFOHRXdmlev&#10;e3GspWEbNc/p/PF7c/T2u3lGFq4oeH+XpqyYAgfPr3sItzR6Gf8AwLXt/Uggce8V+cEHiSawf9R6&#10;kraxWnXvYYvxIF/IP/E29w5djSTXz6FUPwnr3vi4/P8ArD/ifadDU6elVQTTr3tQ4ddUsY/BYf7w&#10;SfZ7sQpcr/pj/MdE+4cG/Lr3s2/X9Gjww3U3OkcDix/PP+9+81fbOJ9MbVBz/kHUQcwaldivD/ZP&#10;WKU2X/b/APFPY5pTqkY+n+8j/eveTNrCoiqOPQNjcFtI6bma5/wH094p3VFtcC5ufp7STukYKnp0&#10;Cp0jPXNLnk/0sPabrskqAhTxz/Q83+v159h2+u9JqDnpZHalzXrMq6v9b/e/aIq6uWd9K83NgAOT&#10;zf8Ar7C15fOT0dQW+kVIx1KVQv8AvuB/re+VHt6vrrNHDI/P4Rj9P6ceyN7mslGPS2jcAOuLzRp9&#10;WA/1yB7cqzbNXRwapYnHpvZlKgW+o5/PvUrRhMnj0yiOstT1xSoRzZSp/wBY3P8AvHsJM+gjYr9L&#10;Na3H4sT/AL37hTm9KyFTQ46GO21Ax1n9hzWKPUQRckgC/wCLe4kkjVnboRLI5AHp/n697TlSjkEq&#10;SVt9Pr/h7R3MS0KE5oenYncOFYceve2li621A/Ti9/p9AB7gfneAeG1D/qz1JfLkjA/n/m697wvV&#10;25BOr/D/AIoD7gyW1q/lTqR45HC6eve4JnlkJ5b+n+v7sY44x16SRgQeve5EcEznUxb/AJF/X2y8&#10;saii06bUMRUDr3tq+2f+IfX/AJf1v7X/ADy9/ajxk+m4H+y/6z9ItLfUcP8ARf8ArD173//UtfKu&#10;wADD621abfT8fX2SjShqVqKcK+v8/wDVx6kSSOi1QU/1fPqj5avGQSVM4vDKWkmOhvuj9wxdfEEq&#10;ccVNtLnyckfQGxPviDJC7tqP/B7nSQB/U3At/h7U6I7mJVZQfICueP8AP8+m0aWJqrWp+Q/zEf6j&#10;59QZqnHVX2f2kqUlSxaoq5Ps8bJMKhQVW7k07jULGxjA54B4JzRhZSzISfSXJ1sRxZb3a4v7Szar&#10;ZFSYAEkADSoPmfIA09R/LpRKpMA/iqP8Hp9vWX7qrEXmDeSSBDTGRnrZ5tEjCURaRVtEAzKD6UB+&#10;gBtcHv7alKeWWqIexvHpjI44QDkG5Fvx72bzcCfpbW2BSo7qnz+I/kSfnj59J9IdBCynUOJyOPD5&#10;cOotPl2jkYVM9TDJIspaSKpykLKVdgNahJAov9dLkf63098qeGnZvXI0PpuGMZa/I9P1A/1vbs4u&#10;1iAjjEpr8NaUwc4z9ufPh1Z40jWgx+3/AC9JjObqq4TK7TK0EgEEk0dQLT8E+Noa6I62IF9ZYWse&#10;ObjPJFGw0pKJEBurBQpY8FjZf+Jv7V2JkhrK8XhORkVJA/b9nlT8uqeJCKKwz+f5dATu3elXOZYY&#10;TqjEbxgyNDIoQKyIHfTqBCnSApA4/wAPclYwbXDWBF7rx/sPdmkoCa5+3p8Mwx5dAHUZWvQ2SZIm&#10;KN4/EzMw0qzWJcW+o+nuQ8Kkm4sLD1DkHgW59o1fA9QT/h60xUmjH7OuFPvDOwFWgyM2rSoKmVlY&#10;G1n4B4/J4t/tveIwxt9QPr9S3I4/3349urIVyuPyHCvTLGOorjPTpDvfcMSGOOaa/wCspGjEG3Gt&#10;yb3IDEc88++iyRC5OpfpYG5/2P590NoJyAg0n1/1Y/1fn04Vj0hh090O/NyqY/ISzQ8wickKp5Pp&#10;WOxFr2N/cYqjyNKxbToZVWw4J5BJA/pf6+32gC24tlFGLAk1OQMUpWnGnDOPt6S+OivoPSppO19w&#10;0uhpqWkq7FSVWy+P/FWGkn/Ynn3zMh0oqyFQhJBIH5va/wDxv/W9pBtUQZnIy2Dk8PPz/wAHyPHp&#10;8XEI4AVGfPpRwdwzXeSrxIkL+IwLGY3iikjcMzMrqWNz9QGv9QCPeNo3e5Rwpv6jZdRB5sCQB/vH&#10;t2G2gtqKy1Hlx/zk/Lj14XkRfUwGT8+n3/S/T5OWRq2hqA7qjRopgjp2kRNMIeIaLLxybn/H8n3j&#10;SJkU+rVbUGZluWuL6S3+sQBz/T27LGJLhX4VpQelP8Oak/n1t72GG4Wow5ApX9vUj/SVjZY2gmoj&#10;TXiOsU1REkUbheDCkbG3PqYjgm/1+nvmGjjSwjK2ZWvY6eDb6AfQ+6vZTTS5cEZoMV/1fn69JZbl&#10;BckigQnAqP8ADx6wjfVM58saGtmenaGzV6+fQLBQwmAAYACwSwt75pqMcMUcERaSUqsiwpJMdb3s&#10;iOpLMOLL7TTWKieWeeUlUUNpMjKgAWncVYBVJrVv8o6VvLZ6tevUW4KKHgKU9TX/AFcOnKk7OxEk&#10;0aR/xikqvt46Sam+zjqBLNIwS8U0INyb+mxP1sQbe582I3BRUZr6rb9cmNMcrfxKWieihjiRf3Kk&#10;zSoselPqzMSo/PHsEbnzz7XbNK6b3zRt+3TR9zRz30IWnHSS8upajhQg8KVOehDYcs71uS6rawuJ&#10;NQogSGZ+5uBqgxT51Hy6NL110v8AIjuqkSp6o+OffvaNBKYoBV7I6V7M3nRw5D9CqKnb+PqILgAs&#10;2oE/UC3NkFNvPaFH4DJufbUqVYaSF2zWOrKiJaVxDUJU0mGmmeHW4Yx+WC7qQyBgReNt++8v7D7N&#10;efQ3XMkMsyIxK7fHcXsLagXj03KxPCXVSqsn1SHxAUIBBAF+3eznuTulsXg2WSIAhNVwwir5M9Gk&#10;WQEGpVfCZSADqAbFjHVn8nD+ZN3JtdcxiPibvXa+NqstS4tz2rktm9N56kenCwV2Ql2xvqrxuZFF&#10;q9Ucwxc5ZeUZwLe5tNu/bVVLGseao6ilZJGM2IxuRq6iE2PjRlyn2aeoiw0hrewzH95f2vu4ydiN&#10;5dTkjStyYLaKTOaFfHmBANe4LUedcdGh9lue7KFhuIijUDASQu3zqDDQf7232dG0pP8AhPz86xRQ&#10;zbwqerNoUjSq1Y+K33uDOZPHxIoZ5WocTjjTSqbcaK65b6qq8+03W74SjJ8eKr6yRhMpeUw45I7t&#10;+zKtoapG9NiR5Prwfc28s8wbTzVIjWcsFvb9h7pPqWbh4iMiPbOoDalBGklaMCOPQE3rk2/2ZNch&#10;kkI9FXSfkewMB5Gi18xXpDbk/lR7u2PTy0+8+yaqOrhn0vTbf2rmUTQiMI56bN5nIoQZY9LuoonA&#10;dmWxt7SJ7CyEFUsv8JxkihXVoat5KgS3QqvmehkpmXT9Rotc8G4495AbXyTsG+WJha+nh1af1LeE&#10;RNHn/QvqhdRyavhYNqKr3Ag56jm93W+29mpaq2nj4njH9mkRmv5n7Okcnw32htqVDX5vdu4qVKo1&#10;cuLyGbSmx9VJo5NZFhY4auMazqUipQfi9hb22DeebqSPJVr4wTpjFLShBdidOgobgXtyTcfW/vID&#10;YfbH24gQLJaM0ulQZVu7lXY6RRy8MsKh+BOhU0thaUB6CV9zDzFG5dJFh89CICoxUAGQM9aZy1dR&#10;xQUHSQyHQfX2Hmbx7birV1mpSHM1eQzdLHdLyRRR5eonVoybkxONN2I02v7yLm8lIkUcmTr3iiEi&#10;wxGsqDFEk1vMkUWrSgaw1AAA2F/p7key5B9u9UsibLZO8hjLu9vFI7mPUUaR5FZ3dSzEMzM1STXP&#10;QZl3nfphpa7mUCpw7Lk09CPT8vTpnO26DCMqYnGUWPEbyvEKOnig8TSqElMRjAKlwqhtJ5sPqAPf&#10;FGHGkKB+AFFv9t7kKAJHCIIAEjI0lVoo0kUpRaClOA4L5U6ILoSSCRpnZy4IYlmJaoodRJOqoxmv&#10;p01SiZHbySTanYF2M0ms3JPL3v8Ak/n3Ktq9RuSALEkki3s7jUAqykq1KDSxXHmMEVr59EEzmJBC&#10;varcQMA09QONPKvDrJSARyqIhp1h0OmQqCr/AOc9IPJNhc/Xj2zVjXJJNz/UnUSTyL39m1lZRtGE&#10;KqV1BgKDBB4+oz+Vem4I0RdKKKeVABT7PT8vPodtn0ulAiAIhKEKnoC8n6aPbBUFRe5sAf8Aefz7&#10;OotuURmLOkZAJJpXjSpJp0YIGK6ePQ+4ShkMcaICw4IDMzaQSbWJN7f77/D2xVEoA45/p/xX3prK&#10;gGgUA/1f6v8AP06q5oMdCvh8VKbBlGq4NgeV/pex9s084BJJsf8AWH+359rorYKmOJ6WRoAKD/D0&#10;J2Iwz2VVTWSBc3I+l/6H/H2zT1C/W/8AxS1vb3hBVDEcM16eDgHSRkef+rHQi4zCuoW6gFbHj8Nf&#10;6k3t7Z56kG9uf8fx+D7SyOo7l6eQ0PHpcUWKdQvp4P1vfk8/Xn20S1H1+p/F/wDYe0Zyc9KVjJz0&#10;sKHFsALBefzzbgkfS/1/2HtveW/F/wDfH8+7pGWaiY9f8nVmxQL+fSrpKMKOAOTz+eR+L/09pHc0&#10;1qSX/BCL/wCwv9PZFzJbBbdzTAH+Tpft8QMgr69DJ1zRkZOk4sPIp/P/AB0Fv+K+6sfknP8At1PP&#10;Jd/9hx+AP6+8Cfc6i3D0xlv+ffXqWNoUCMCmMdW9ddRlNvUYIAIjX6f63191iZc3qGJ/46Of+Tj7&#10;xvuGHjE+Vf8AP0IKenDpf+2j8gj2yWRvhx1oj0x172tdtLqqY72/Ubf4X+p49mVgdJr6dUlFBjyp&#10;173ZH0LF6qY/g+O45+lz7yG9uwv1MfzpX+fQf3T+wanz/wAHSJ30xXCVRH1CNY/0Nh+PdmO1x/kk&#10;QP00/wC9Dj3nRymB4Kin4V/wdRPuTEMT/q+fVV3YpLZWf/VGRhfj66/8PawHHA49jRo4yahaft6I&#10;3ya+vQUNc8n6kn+n4/1vfYF/pz+fa2CJKr+Xr1YVoB1xJHH4+g/1z7wz3ETEi39ePx9fauSNYhqU&#10;UPVhg56n41dVVGP9qB/2wP8AT2GWekAdh9P+IINr+yqfubUePVlLHjw6Mbs2IiBWNr6bX451Lc/T&#10;/H26bJ9dZDe/6k/3g39lEzs2Af8AVj06S3ZIiJHSY7k/awNfbjTBOP8AYCL/AA9nl2gFWij4Fgg/&#10;HP0+vtNdh6DOP9jqL93gd7qtf9VD1rt/JKql/jlbpY3M8hC6rWJkY24P9LfUe11qXSPSL/63sOSI&#10;5c1PRE9pJqwTTonAmm8hLSMBc3UObmxP9D7Y8vJogkYccfgD+nPPsy24MxzWo4fLiP8AB0Y7dEfE&#10;GviOHHoYesKdq7LUcZYlSf7TXAtJ+VJ5vb2V7em4Z6WeVY2I5PN/x+PZoQw45/M9SLt9qjICR1d5&#10;0P1lja/E0VRUQIxMYP6PrqsbG5/pbgcfn2GA3Pkpb+LyMT+b/m/P496L6W7hX9v+To4SyFQWGPSn&#10;RrX602vSqomhpk0gLZo1P0FgP1W/3n3z/jmY/pNz/QE/8R799QnFQP2n/P0pFlE/CmOsY2RtANwl&#10;HqXi9oo/9Y2Y/X/Ee+P8bzP9JLf65H+8W92+qThQft699FGPTrINmbNBvoo9X5IRL3/PqDe+DZvM&#10;AfSX6/1Y/wDED3eO6UV0j+fWvoYycAdZo9n7QJPFJwP9oH5/oSb+8X8ay1+Elvzzcj/eT7091WoJ&#10;H8/8/XjZLTrP/dHaZFi9Jp49NkItf6Wv76OazH00S/8AJR/4p78lyKcetLZKRjrmNnbQH0NJ/j+2&#10;lv8Aob3wOay9xYS/4i9z/trX92NyAtcdWNgQK+XWRNo7SAPNLf6iyoo/p/X33/G8yPoJR/tx/vYP&#10;tlrpCe6n+r8+mTYqTkD/AFfn1y/ujtA/q+1J/wCQDx/sGH+9e+DZrLn+zMD/AFCv/wAR7qbuNBqq&#10;P5/5+ri065LtHaYsb0h/2nVFf/be8RzuXUG6TH6/h+P9f34XSSZBHV1siRWoH7OpSbO2oxAT7cAg&#10;HgpYk/ge2ufd2ShNmMinnjVccf1uPa+OWq5OevCxQZI6UVD1lt6rUGOKmkXjnxDVb+t+P8Px74w7&#10;wyUxsGkJsPo/1vz9LH28GY8D1b6JT8I/l1yrOsNv0vLw06jiwaLkj8/Qj24jPZluQsxH/IX+9+0r&#10;XANQaft6aNknmOmJ9n7Uj9JFIrC3P7Vx/wAgnnn33/HMx+Ul/wB5/wCKe6JdKopg/n1dbAU7aftH&#10;Xv7n7UNiDS/Sx9EZ98P47mCbaJxe/Prt7ULcK2Kgj7erfQ0FeP7Ouf8Ac/agAu9Lf/FYP+Kf8T79&#10;/GcwRwstv+Qz7q8wXK460bSmaU68Np7SU8/aE/W94F/w/A9+/jGZ/wCb3/JR/wCKe0SXyMaAU/Z0&#10;x4B9P5D/AD9cztXaR/3XTH/XQD/ez76OZy/5E5/2JP8AxHtQlya6kIr9o6cW0dsig/Iddjau1AOE&#10;pVF/p6B/sfr74DM5km+mYD/gpH+8+3XuEYUAz9p/z9bk25JOAqfz/wA/WQbZ2ivC/ak3+vkjvx9f&#10;6e2XMZjMmnf0y20t9bg2/wBe3sj3mcLakD/D/s9KLPb1ibUOPSr2ztra330TJ9tcSJb6N9Cfofde&#10;nyDyFe8NR5Q9j5b+q/4/1vx7wk9zpVNy3UqbFCUjA8uj87HpaSlw1OtLp0aF5HHIFre6xc8Wapl1&#10;DnWf9e2q3vGC+JNwR/q8+higoigdLT2n/wAH/WH/AEMPaI+XVz5de9ib10CcxS8f7tTn/knj2d7a&#10;f1qf6vPpJefCOve7+vi/H/uMoCL38dOefz6V+vvLX2pYoVI4g/5uoa50J0EfLqtT55zFdt1AvYfb&#10;MPp/zbf8n3ZfilH2cXAvoH+v9P8AH3mptcoMCas46xwvD/jb6vX8v9VetabeE7DPVYYsQJmKgEqL&#10;cD8W/N/98Pbkfof9Y+zUsQcdMO7CTSp8h/h6TVxqUX/tc8/i3thzlZJjsfVV0VI1fLS07VMdEquW&#10;q3pgZkplMTI3rYAelgfwCDz7j/3W2693v2y3vaLBC8tzbyRYJDBHAWQqBkmONnlWmWZAmRjoU8l3&#10;MVtzRt95KQqw3AZieFNK+Rx5nP2+nQs9SUFJlN77WoK/Mx7dopNy4Iy52YUskGJUZSAz1k8OQjmp&#10;iqRA6jPDJGAS0sbopUlTxu7KbeHSGV2rSZqhn3auxajBVlTSmpqSM0uqGpydTNUhJuWhdCH0O0im&#10;/wBDo5hbHrXmtZmPh+MJNIJpWi6WjoaVbuyMkfLrLnfoxbbEJzRlRlbABGkYwBjBPHyFc8a3Xbv6&#10;ezmxfkxtTsqbCVQ2BH3PQbpjNY9MsWOwdTh5aDG4fEUFA7U9oKyqWdXA0R07sv62XyFF+NO4/wDZ&#10;cPhx17hd1y4/MyUnbXZ9PPkamY0f2dFkd4Y+rjrlXIR1HhnNLmI5pdTBI9TESKnq9rObPDm2+2Ef&#10;Y5ZyaYxRQMY9DXz9a9I+VoWh3i5uWaiNFERpJXi8prgg8P8ALnoT919WHtT+Yf3tFDk67DDbvxG+&#10;MFRKtJDU/bZt90di9upQx5WSkqIXkpop8EoMAJV2BWRHAQoYvsfKT1u44q/CJUJisntnZOTo1kVo&#10;CI67Z9DUjXCtwjnWWZdXFx9Bb3nF92q6lT2gskmbWUutxQcMAbjdDTigqCM1z0BedrNf38wjpUxx&#10;k+efDQef2U/I/Prl1XgqLGbarcTuz7M7hwu8uwMTkmSU1SSy0W9q+EzRVNTpkkiYAeJ2QfRvqbgI&#10;E1mbItaX6n6az/vPub3u11VIH+r8+gY1iS1T0Jq0O0AR+5TKR+CIR/vQP+9+8Bqs7fgS/wCxY/8A&#10;FPdDefwgdW+hP+odTVotnHnVSkf62n/ez74Gqz/10zf7BnP+8D3X6uuSB1o2PWVaXZo41Ug/w1Rj&#10;/obn/efeJ6rPf0k/25I/3j3o3AAxTraWFcdSUptoD9P2w/13UG39OSfeFp8+34kt/wAh/wDEe2mu&#10;1BzSv+r59X+gVT1mWn2mP7VOD/g0Z/3k294WfcB/Eh/2En/En3RL0VoMfn1ZbNUNVx+zqUq7QHH+&#10;TW/4Mh98DJuIcBZP9s/vzXK/Ef8AD1prEN3YJ65hdnn80o/12T/eveBn3FyQklv8Fe/v31S8fM/P&#10;rYsBTIz1JQbRAA1Ug5/LRf8AE+2msyOcpgWfyL/vAH+vqBPuxl1LX1+Z6obIA8Onygxe2q0gRfbu&#10;T+nSF5/1iD7Tx3Vk2l8V3uGsbN/xBHvTlgKjH7f8/VPpKcB0p12jhVi8hhiKkXGpFAA/5B/Pt7p6&#10;vO1ChlWWx+n1P+8j2wbihKkVpxz/ALPVhZE56Yqqi2xSMVk8CkGxHoH5/N+f95952O4OLpP9Pypt&#10;f+vHu311fhx+f+z176M+VP5dR1faoHD0vB/suv0/ob394r7g/wBTP/sF96+vAwwz6/6j1b6NqcB/&#10;LrOJNqW/zlL/ALFkv7xn+8JJ9E4/24/3v3RrxutfRGg/zdZfJtOw/epv8PULf7D3hJ3Fc+mo/wBg&#10;p/3g390F6AMjr30HnTrKJNqcfvUo/wANYH+8Dj3xJ3Db0rUX/wBq1W/3g+2vr1kxIdIGagf7HWvo&#10;SfT9nWUHa4I/cpf9g68f48+8R/vJY3Sb8/6v3sXsajQp1fOnWxt/cOswfbHHrpSt/rrjDW/NveE/&#10;3jP0jnP+sJCf95Pu4vdPxZ/l061iwHH/AAdZll2qDzJTgf7W8R/4p7wkbkP+66kf7BvfjuEfCg6b&#10;Fkaip49ZxLtgDiWlA/FmFv8Ae/eGU7kQE6Z1451Bxf8Aw9uLfqy6fIdOCypxz1ljbbTsFEtObn+y&#10;UuP8SDf/AHj2w1GczVG48plAuB9SOf8AEH6e/fWtXtxXy6TTW1GOMdKCnwuFqkvEsRNieApFv9h9&#10;fY2dbZ2rq54hJIxNwLE6rEnk8+z3b7osy6cHz6C+8QR+HWn/ABXQB9vbboqbH1Dxxovp/UVA+p5+&#10;hv7OtgnZ6aAv9Sqk/wC2v+P9v7G0cy0IPy/wV6ia+osr6f8AVjqrbe0aRZCpROAC/wCb/V9J+v8A&#10;h7e5hwT/AFB4HPt5Z0oajy6SW7k1B9OkdA0dwotcMDe/1+nH1/w9gd2et8ZPb/jmx/2y+4a9xyDZ&#10;ysOGlv8AjpHUiclH/HB9o6Np8f5VGfoV/wCb6A8/S8gtb/be6Lvk0D/FKw2Nxq0/8lm/vnTzyq/v&#10;CRvmessNi/3GQdXH4b/i2Un/ACxj/wChB7IFUFjK2r63b8W/te4lc1kJ+3/D0K/s6dPfcWnUtuOR&#10;f/b+9x/EOqv8B697FvZihp4rcWJP+xuL+5l9vgvjqaV7l/w9BXdgfDP2H/B172aPDwA0sZPBCKPz&#10;exHvNvlZV+hU09Ooo3Af4waef+x14kD6m3+v7eGgBAIFgf63/H1PsWMqgkEdFrDJUdcVZWFwfzbn&#10;/Xt7xmnsLgKf6jkn/YX9ttErcBTrWmnHrl7wmJD/AGQSf8PevpTx/wAn+x14BhRuve8TU8ZFtNv9&#10;b3RoSOni3z697wPTItrKLHj6An/XPtsRsA2o1pw6oZmHA4697wPSD6jn+osAB+PbB0r+HrazChx1&#10;73hNPGfyQR/T+vvw08dPVTLnh173x+2QA/nj8/g/j6e99rHI68H1N173HMKm/Bvzx7t4cfp06QKV&#10;697jtCOQR/vHujxI2KV/PrVA3D/D173wNOhP6B/r8+6lQF/2OtkUFT5de98TSxn8D/YEj/ere2wo&#10;byp1QOvXvfD7ZVPKj/Akfg/Tn3rwU1V056uGNar1730adD9VQ2/rz7vpC+VPy6v4knr17377ZByF&#10;H+2NvehErGpH8+qNV/iz173waBT+CP8Agtrf717sYwnDz60Bo4efXvfQp0v+fz9bAf7wPdNArWnW&#10;6k+fXveTwIP7Kn/bn/e/bixA8R16hPXvfIQIbDQD/h/yL2/4AK0p1rSoz173lEC2/SF/oLe6tbov&#10;HPXioP8AxfXvfMQqSAB714aLkDrfwjHXvecwIGAIt/jzb/Ye7iPUP+K6rqJ697zJBG1/T/aPq5/1&#10;+B781QNPED7OtOXFM4p173mWnRfx+fzf3uKIO1CKDposTxPXvfPxJ9NF7n8A/wC9+1624CHUMD/V&#10;jrakk4697kmPTFcWHA+gF/x7RX0aqnYPLpVGKt172H2emMZYm9xcGx/xt9PcRcxO6uQT2/lnNej6&#10;xiLKB5Hr3sPXq/V/sTyeb/7Ae4+kumDkKejtYcY6975RVZ1A/Tnk/wBOP6e2VuiXox416cETfCeH&#10;XvYh4GQSFP6kg2/oSbH/AHr2O+XZ1ZgHzn/N0R3sZVSD172r6yNfC11+g+vI+vB9ibfSptWK+n+X&#10;pJbmkiheFf8AJ172Bu6UGqTjnkj/AG5t7xS5xY+JJ/q8z1JO1MaIfs/yde9hPUKfN6R+eP6fQn3C&#10;V4Rrq3QshZREXfiP9jr3vCdX0PP545/w9pl011L0oRg41Dr3tTYYWmj/ACLhv9vf2ebET46k8ano&#10;rvvhYt172cfruxhiNhwEF/8AXI95t+2MgWOIH1/yDqIeYq+IR5U/ynrDN+n/AH39R7GOpnSKP682&#10;P0t+P9Ye8jWuljhr5U6BqRHVXpvVSf8AAf776e0PkMkSXXVwSbcC/wBTb6f717Cl7uVK6T0b21t5&#10;9Skjv9R/sP6e2Axz1sigKzBmC2/J5PI9hi5ux8THPRvHB29vWe6oCfqbfX8D/D2JW0OvanJzxNJE&#10;wU6b3B5uef8Aex7CV9uscEZeQ/4OjW3tZJexOP2Dpjy2cpsdCzySLdQSBe3P49nD2p1JRQUYkmiR&#10;dKliLW5/P19xpuvP9lYkRlhqNM4/4r/Vjo9tthuZUyKkfLouW6O1aw1ppcdG7jUVBRXP+ve3/FfY&#10;U9s4HGYymmSNUugb+hsfoRxx+Pbthzxb7l2qw/l/xfn1642OS37mHQp9fZPJ5KnSatVhqVTchhYH&#10;j6N/h7r03dJaqlAItqIFrf0F/Yd5kuFl1T9LLGDRkDHQtD6D/WH+9ewzkcFyX55sB+ngf4j3FVzc&#10;6WOjo/UKiAKOP+Hrv3GdVb8WH+tcn/C/sqvbpgDny6cSPVIB1721TwBrBf8AW+l7f7b3CfOVxWM1&#10;OP8AZ6kvl23BpX/Vgde9xBjw/wDZH+Atz/th7gq5vO7tx1JkVmHXHHr3uRHi0uCFCkC3+uP68+0T&#10;XbUoTXpVHZUUg9e9zjSLEvNufp6fbKyl26VrbLw697TPhX+Jf+TFb6/9mp7M9bfTf82f+1joq8H/&#10;ABn/AJven/Lv173/AP/Vtu8BC3aWOxW4OtudJ9Qs3+P+HsLrclzpEbY+Q/z9SEA0uNXz6oTqpQtW&#10;4p5KSN0rJInaJdP2uolo3RoKdHHOqzAjg/j6GJUxhkcXGiwFx+k8WIBb2Z7bJI06yIpDfPiKeZz8&#10;ura5HeidelqfsEihmlpqqaGqfxPHK50LI5ldwkcSOxLN+pze/wBP6n1J6Y1jRQYx9VuFNx9fVweP&#10;8CPe76JZ7xp5hVz5/b6f5iPs6vHG0jl5mGqnr54+XWLIZetjoKtRXz0cZIYxE1ksQQ3co1JrkKq5&#10;5ZmDrexOnj3lMSvErLbguCHex/V6bD+vH09vQu0F0VZTnT5fLPn889UJnLZ9eOOHSSrcxrjZKiug&#10;d1hM4MCDxGBT4hF5pOSotpJHJNyAPcgOPAtlRm4UpJ/UD625/p78LdzesxZlXiCv5Y8vX9tOvSkN&#10;JjoLs3nQsBR28yRuzxKjOdKWIC82B+vLfX3xjKKbmGMMfoVFrEcA3PtbMkrIEErFR6nrwlCJQop+&#10;fn0F+QzLTPoCIqOrKVAuwDXNxc8e8glIJtYaRc/4i4FvbXgJiuanpsOKEny6TdU0M8fjCKSxIDAK&#10;WTgm6W/P595C0lvVx9NKsLX1C40/8T7aH07P2HVxrTNKYz/k9emPqIncCM6i3kMnHqOPl01faRIQ&#10;3h4ZNQe8h1xr6TIdIItyCLn1X4vz74+ORrgMDaxsutm5FydFr2H5JH192NzCnc4IGctQLg/xV054&#10;gVqRU0x1UN4zZWoHkQR+YqKdONNSNJKsNIlRUTSkRpHBFqd3Z9CRxxRepixFlCg3/wBiLw6qro6H&#10;xCvrKWiE0ZnjarnSmWSBZDE06tNp9AZWUseAQQTx7Qz79s0AlMl1CvgkK4MsYKMwBVWGqtWBBAyW&#10;DCla9PmOXSGiHaeAWp/wA0z6/n0OGzPi58l+yKSDI9d/HrvXfdJXSVFLj6zaPU2/tx0tXU0YK1lN&#10;S1OGoJ45XhsTKEZtI+vtO5LfOxsR4xXbw2+EliMqvja4bhCqpsEkTbYrHVyfojKD+bWBPsp/rntT&#10;zNBbLNNKv4fBkjU+pEs6ww0GOMgrwFSadbWxvD+oVWnlU1z9i6j/AC6OV1l/Js/mTdo4+DJ434x7&#10;s2tjJK9aFqvsvNbR60rYXMZcTPtfe2Qoc08AtYzRY10vbnn2Fe5fkt1ftaGSaU7izXjhM9sHhmZp&#10;GVjpgL5aWkAYgX5IAvYnVcB1t7u7rWLK3IYAhfGZI0JI+RdwAcFvDao7kDrpLJpIkjYSXbKDQiiV&#10;qfQEMq4OPyPR9+nP+Eynz17HrcON375+PPVmJqsvDTZRsjvfcW7Nz4vHGVEqsrjsPtTDz4+qkWMs&#10;8NO2YhZ3GiR4Bd1r/wC2P5suN2VknodvdF5vOwNTknJ7g3tjttyx1vkKD/cZQYrLeWJVtc/eIxNx&#10;ZbXLjXO720DmGOGMp8IrNKpHmDRremcigOPLOFNlLZyXCwuGo3E4FPzqf8HVrvV//CPva0UuMru3&#10;/nDuDMUwq/JlcH1t01R7flmoV/zcNBunce4cgqTG5Jmlw8ii9vG1r+8HXn8zPdvYMvho+v8AZWHh&#10;qKOem8GQrM/mKmnrpkKfxGmqqKfHxhor6o45aeVNQGsOt1OMHvL7ne62x7fKvL9xb2EhXFxDaiWa&#10;OmaIt1JPC3r3x0BxSgB6yc9uPafkPmdo593luJVBOqHxEET17QXCoJGNBQfq0pwHR6uuP+EpH8tT&#10;Zu5cRuDd+7vlD23QY6saprtk7x7L2fgtn7ghsRFR5WTrjbWEzsaKSHLUGdpnLAeoL6fZjsd8lO16&#10;uhip6bOYmGltL9NlbNqJ1NQlnP39ZQyVDEfRHEylPqvPJ5z81e/fvfuN1Odw5mvlaRQjGCQWdVU8&#10;VFosIjJ4nQATwrQAdZLWfsd7VbdEGg2aCQihBmMk59fimaQgf0RVfIDqxDrf+R7/ACnuqnp32x8I&#10;eosoaasevjXsht3dyRPPJF4mSph7eyecSaG3Ip5laIH1BA3PtO1/bHaNdSyY+ff27YqBoqqJsdQ5&#10;7JUOMdKyMxVcc2PoXip5FmSyy+SFiRcEn3FW781czcxs78xbpebkZVVHN3dT3BZEyqkzSSEqpqVW&#10;unzpnoY7bynyttQpte3W1uCQT4cEUZqCDXtQGopggioA6O/1j8WPjF0n4z0z8cuh+pDFWyZGI9Zd&#10;Q9fbCMeQlhFNLXxnauPpLTNGBG0o9RUBSbcew4kJUei4UG63YarsAG1BQF50glrXJ+vskQAnu4/6&#10;vtPnw6ES6hlsn7PLy+fQ8e/Q1ssLCzFW4IYEcEE2Nz+fdzGDw622TSnXvYh7Z3lWUEqK87smtSwb&#10;Tpte1hc/4/n2sst1vtqnWa3c0X/V/k6Lb3bbe7QhlFSOsFRTQ1UTwzorxuCrKQDcEWPs1O1dx4nO&#10;wRxVOjVpt6tABLEjmzXP+tY+8gPb/wB9r/Z7lEkuTG1R6Anu8s0z5ZH29RFzRyHbXUbUQGtfWvD7&#10;Oim90/Gnbe/KCpenx0H3LRykC7L6vBpBOkX+o9vWS2ctUDPRxRhWGoBC5DfUc8e+hntf95G2lgii&#10;urtmOOJWo+zu/wBjrG3mz2qUs7wpqOePl9mOqWO+fiDuLbdZXTUGIZqdfIyvH9yy8AH0kRfX/A/7&#10;17QFdg62gZvJCyg8EENa2n8XA9588he6+171HG0dwGyPMfxfJj/xX59Y6cxcl3O3Sf2JBBqTQ09e&#10;NK8P8HVYG/tm5LA1klJW0EkLKD6nSRQ149VgXA5F7fT2zmqNPYM1rfUG/wCPeSmx8wpN3K2qtKU8&#10;uPHhx+XUY7htvhsVkXP+r/P0FS7MOUD+KAliPzwy/W9r8c/77/Fxo8gkhtqHN/p+Le5PsLxZkFeJ&#10;6C15btGAFxT7eHSE3LsCqoEd2ib0EcksSA19NwDY2/Pt+VzpFj9R/vr29n9rNCZBH6dBq4VGcl80&#10;/n/PoM46ZIqnxEH0PYj+vJ+gJ9s9a9r/AOxv/sB7G9hHE7Vrw4+Xz6ai0E9vCvn0YnYdCk5ibUbB&#10;oyFYgXF7/j/Y39o+sqTqIuf6f8UsfYiHhKvH/V/q+3oxijBUn06NbtvCRtEhslvRyW5Au17j/be0&#10;7VVbgWW9v9b/AG/tDJImqlcV/l1tUVnr0MWFwlNezFPrz6jewP8At/8Aff7dgqJpG5+oP4/5F7aM&#10;qKezpTGQop0J2MoKKFQFKqeOfob8i5JPtrmlcggg/kf4XP0+vuzXNYdNDwPl06ASQadLOip6RQCZ&#10;FufqCwH5IP5F+PbW/lNyQf8AbG39PZefUnJ/1enSgGNRnP8Aq/1f7HSopvslVf3F+nF2Uf64vf3C&#10;kSY39PH+w54t9PegwLKCcHj9nT4mQChP+r9vT9TT0SlbzJ9foD9Ob/19xWil0t6Tz/r/APE+1PYr&#10;UT/VTpzxFMiBfn/k6eoaqkDKC4+v9Re/+39o/c8bijlJU/oIH9fobcew7zHcN9Myk8Af8HRxYAtN&#10;QevQwdbVFNLlqVFbV+4h+v4Enq591SfJOQo1QDflm+v+sbcH3gD7nust1KQeBb/n3/N1K22KTEtP&#10;IDq2/YqgYGjsbjxLY/4D3WzkzeolJ+hawvfgqxB943XB7qfb0egdtDxI6WftsHtpKFxXqojoaN17&#10;2uNqreohA/rcf69/Zvb/ANp+fTdwKN9nXvdmfQlOxWnOg3IQH6/UMfeQvt2tbqIfZ0HNzUtGafP/&#10;ACDpA9gyrFg6ksbDSSfp/qefr7sq23TSfawnT/YH5t+Pr7zx5T0+AtfQf4Oon3JGDuT6n16qc7Dy&#10;lOMpUgzC/kub8gan/HtXrSSflb/61/8AinsaSSRhQB59EJboK5czSAcTC5v9bAcf6x98vtH/ANS3&#10;+2NvbiSUo1er6cVqOsIzdKALun4uda3/ANe1/cSrppEib0m5v/vA92NysnazDpoSK7aQenzDZOll&#10;ql0yqRxcDk8nSPpf+vsIdxMVle4IJbgf717Kp5ssCagdLUQsuk5HRqtkqj00OhgRo+o/BBLcj2+b&#10;DN62Mk3GpT/U/W/sknYrp0cCOk15DSMhR0ie8gF29kbXv4Jjf8f5si3+8ezybVI+yh/xRf8AoX3q&#10;6esIAGfP+XUdbhG3in5H/L1rm/I1/wDc9XFhcmZvpz/u1uRf2tSwt/tvZavdkcOisRsTj/L0UZIn&#10;Mmq3Gpv95v7Yc29qWT8f8i+vszsCqtqPz/y9P2wpLnoeum6f/c5Rswv6uTz+XY2I/wCJ9lK3dD91&#10;Xsg5uwB/1h9fam7lSFPFzUHqStsh/TDHNeHV9PTmQGK2tSzE20wcEi3IX63PA+ntabN65jr40dog&#10;xYcG17XPP1HuP+YOZY7H9QsVHE1p6/b/AKs8ejpVYtSmOij/ACe+alL1i9Qj1whMTgFC1ixAPIs3&#10;+x/P+29iuvUFMVF6cDgDlV/4p7AB9yLXWVMpqPTT/wBBdLIrOXTjqtCu/mvBah1TIMxu1wkknA1E&#10;DgyD/ePfZ6fph/yjj/klf+Ke6n3LtadkjV/2v/QXTn0c1OB6ir/NeLHjIvcHkeV/Sf6E+T/iffE9&#10;RUw/5Rh/sVQf72Pdo/cxHrWUin2f9BdbFhK3Af4f83U1f5r78f5e7C3OiSVuf8dLH37/AEQ01uKT&#10;/Wsqn2zJ7k2zGnj935f5+mmsZa+X/Gv83WYfzXiOWrnUXJuZJAAD9Lln498T1BTH/lGF/wDgi/8A&#10;E+9xe48YyZf8H+GvTsVlKraiBT8/83XH/h2Wxt/EJAn1IFQRz/Xgt/vfvpen6a/NOP8AkhB/vQ9v&#10;y+50Kof1T/L5f0ulD2UhUlRx+3rI382QaRprWu30/elYi3JuGJB4/wAP9t77/wBD1N+acf7BAfaB&#10;vcyJ27ZD+ZH/AEF0lexudVAv+H/N12v82Rv0/wAQKn+hkIJ/x4t/vXv3+h+l/wCVf/kz/ig97/1x&#10;1OC/7NP/AEF1RLGYMO2n7eu2/mxjT/wPF+OfM39ef1MR/vHuDX9RU6QM324+jc6R/T/EH2ps+f4Z&#10;pxFG51f7X/P/AIOrvaPGwLDGPX/Y6WOyf5pqZjLU9JJkgvkmiVR5TYlnHJKFR/vHst2+djR4+ZtM&#10;VrMfoBb6fn6e5Q2Xe2uIPEZvl5eeP2dJwNR7v5dXa/HD5FJ2BhqasFTHJ5okcettRFxb6E8j8/74&#10;e82xtgJkpE1xahxqJtb9XPPPtRu+/wD0sDuWoUx5H/L/AJOrglML03/JL5NU/XGKqKtqsQlEdwQb&#10;29GocMw9mGounadoUP2wItf9P9R9LW9xvfe5NpbuFeQ1+xf+gv8AB08Imlyq9Uz7q/ms0+OyVVTp&#10;kmJRwgIYhbg3P0f+nHB9zR03Tgf8B7fn9JH+9W9lP+uZb1P6vE/0T/z91b6ObyA/Mf7HSTP82hXP&#10;/FwufoLm5P8AyWT/AL377/0OU/8AxwP+tp/4n29D7o20S1eQ/wDGf8rU639DOBUr1x/4dmAsWq1t&#10;/UTavx/qSAP9v76/0OU3/HAG39VB/wB5I9qZfc63ePSshBP+l/6C62bKZoypAB+eOum/m0xfQ15Q&#10;/wBNTC/+PoIH+8e+X+huj/s0xv8A4op/4j2hPuVCB3S/8d/zjpKtje1/U0kfKv8A0COvN/Nol415&#10;E2v/AKuQc2/1x/vfvr/Q7TD/AJRh/sY0/wCJHtyD3Ltw2ppsflX+RI/n0+lhMRlf8P8Am64f8OyM&#10;5uK6R1+lxNOLH/WViP8AeffH/Q5S/wDKr/yYv/FPatPcy21Zl/wf9BdO/RyDJ67/AOHa2+jZIgHi&#10;4m1H/bLIfbLmenKY08lqYA6W/sD+n+A9lO9+48E1qRHJn56fn/S/1fLPSu0s2aUKR/LoZ+of5oyZ&#10;7cmPo5MqGEtTDGoMpX1OxUag7X/3g/091WfLHraPEUNdKsNgI5Tax/1JuRwP6e8X+duYxfXTAtX9&#10;lP8AD1KG22emEMONOtqj4n9mp2RsSjyQlEhaGOS5NzZ1Dc2JH0IH190j7nj8WQqFtYazYfnhh7hu&#10;STXMXP8Aqx0ZUIoPn0bH2lFY2IIA4/H+B/HuhGeqatb1HXvYpdcWOXpF51GaMf4c2t7MtsFLmp4A&#10;dJbkEUc8K/n173f98YB/uJoCP+OUP+9D/ivvLL2ykTxR+fUP86iik/I9Vl/Pe527OvHNPKR/yDET&#10;bn/Ae7J8TxSRj/aV/wB4UD/iPeZW0zUgQIcU6xt3Ag3bZ61qt6tfPVTAkgTy3t/UymT/AHph7deD&#10;x7PhKrDWp6KHm7vETGOkwv8Aqv8AEH/eOB7aMsVWnkP40fj/AGPuonSSN1HH/iulVixlkoePS/2K&#10;GkytOADqM6fX6cWPHsj++do4Sn7Got7QGooK5hFQ58UT6Ez+NhZTTR1oBW0sChkglDcK7JIsqhU9&#10;40+5fspZbrdLzTyikVtuaTvPcKQfCuAZAxkNEZUuW7tcgWISvITPJLJpkOQ/J/N16m1ttW7HxYWF&#10;AaE+HUigIp8AzU+WMel+HQ/Ym6KrpjLbBrasZekbAz021GysaVZ21k/t5EppYg37k9MHkV3pdS6R&#10;GPA0BLOC8da/GAd89VbF2h2JVbhxuB2V25vPM5yhyFHksLuDccUewNq7UpMJjoa2OCGfDVdRRV4m&#10;yWl4po4VNMLS+SPFf+qu9b3eJscEDWtwkkni+MtwkcKn4TK5ChQxrSgI45PUkvfQ2LtctlXhiVQh&#10;46BMM8MHWPM1Hl00/JH5bYP4tfJHvTtvF4+h3bFvf4z/ABb2Zt+uochQz7dpcxsDtnuXcG8v4zVU&#10;bSVDVmPpNzYidMZHGjyNVqGYagRaEnUsNbaomjaRmjiUalFo0ihWCGGJR+mONFWKNRwqKoAAHvJe&#10;w5i2Tk/a4OW9nHhW9qqqgUIC7EFppJKULSSTtJKzEsWaV2bvLs4Gulu7+d7uYfqMxGK/AK6a4Gc5&#10;8s4J619d2fzZDjcnUwJXFmNXUs8hqXvNJJM0kkrtIf1uzGRwB+pyBwB75HpigPJpQx/4KB7ePuTE&#10;D8ZH20/z9NixugOA/ME/5Ok9F/NxrGHor3Rb2/zruL/66H3w/wBC1AfpTAf9Ox/xT3se5duT8ZP+&#10;8/5+reBIOIH+r8us/wDw7nWqtmryRe//AAIl+tv6A++x0rQfQ0qn/Hxr7c/1y4FHxn/jP+fqjQTV&#10;7QB+Vf8AJ1xH83aq5vkZFH+E0lv95Pvv/QpQDn7VD/rKCf8AbC3to+51sww7fnp/yN1pLSaXCin2&#10;/wDFdcB/N3rmYr99L9LgtM6L9RxeT/X/AKe+J6XoR9KZR/ro3up9xrd+7xD/AMZ/6C6ULt7gd61P&#10;qOH+DrKv83TIfQZA/XgLOD+P629+PS1F+aZf+SP+jveh7iWrYEh/4yf8Ddbbb8YX/D/m67X+bvkQ&#10;fTXSMf6LM17f1/bsffa9L476fbc/4IP+I96PuLEpoHNPsX/P0meymDEKop86/wCUdef+btlNJY5B&#10;lBB9LVMwb6fTSW/23vz9KUAHNMBb86Qf9792/wBciKQDQ54+en/P14Wk9Kqo/wBX2DrHB/N8rvMq&#10;CtYluLeVhx9TYpY+wd7C6ko6GklkSnC6VJJ0L/sR7Fuy82G9Px1HpivGnCvVdDHDU+X+qnVmnw/+&#10;f79q5Okp2rw7Ssv7RlZnQEn9Xqv+B7KNS7PSTPGn0egy202H9fp7GH7yc27SA/Zw/wCK6aMVKCme&#10;rqch2MKfaJyfk9S0olLAsR+i+oMTz+PZzNj9O0NVRU7tTqSVQi6KeSLf09x9vfNr2KM7PQ1zw9B8&#10;+kxdzKUAqeqK/lT/ADGW61zddRLkSgjee4WWx/b4tbWPze1vYlf6EaAAE0iDjg+NP+I9haP3EjDY&#10;ev2U/wA/V0hlrgf4f83RD/8Ah3yuZmWOsmb13sZpx/X/AFYIH++594W6Rx5/5RI/qLkxqP8AW9qF&#10;9w0IqHNfy/z9KVim05HThD/N4rtFvvZlIVrETTfXm44IH+8e+B6Qx4b/AICpz+bf7x9fdj7hrItA&#10;5H5L/wBBdeaObTQL/q/Z1JX+bnXtGCK2QkclTM9+L/VdPvo9H40/8okf+vpHthvcPTWrGv8Atf8A&#10;PXrQtrgjUBx/1enWZf5vtcqajXzqDe0Y1ki1+SwYfn/D3x/0G40/8oaD/XRP+Ke2m5/Kivi1+wD/&#10;AD9ea3lUVIH+r8uuf/Dv9dwBXzG5txI7cf4gH3xPRmMJ5o47/wBdC3/3r3sc/KRq1mv+1/z9VKSj&#10;FMf6vl1JX+b1XcH+I1FuCR5JCP8AEXv76/0F4z/lUQ/8gL/xT37/AFw1TMsuj7Qv+Q9VKuOAHWYf&#10;zfav+zXz/wCP7sg/6K98T0VjTcfZxj8foX8/4W9upz/E1HWXV8xSn+EdPJFKVD/yz1xb+cDVobtX&#10;VHHN/K/0HPH/ACP3CreiMeIXP2kf05IQAfTi9va2HnxZJPDDmp4cP8/VHZ0Sumn7elRtD+b0chlK&#10;WCTKyqHlsFlZgWuwUi81/wDH2UDtvrOnwplkjiVALm9vqVHpA49jTZt5kuyC7Vp/n6Tyqzivpn/L&#10;+XV9/wASvkunbGGpKlKgzGREtZgbK/1vY2/P5HsOuuIhT16RgWtIR9LfXlTb/Yc+5G2uRnKt5HoG&#10;b4G8NiejPdsSmpws73DAwjkX+i21ezzYJgaWMfkRg/7C1h7kK3whY/b/AC6iC6WkjdVQb5iP8Tmt&#10;9C7W/r+rV9Pby73B/wB9+Pxf3WSc6CEx0mAK9IuKGxubn6cWtbn82J9g32ZY42p/5YN/vQJ9xF7h&#10;ShttZTxo3+D/ADdSBySp+qH+mH+EdGm6CUrnqAflaiMn/YqR7ow+TgtlKv8A6eE/7GQj3z256P8A&#10;j0nyPWWGxofplb0p1cxgzfFUR/5sR/8AQg91+VItO4/xP+9+4iPx/t/w9Citc9O3vHFfWtv6j25F&#10;/aDqrcOvexk2JDJJURhVJPN7XvyV/wCKe5g5DYJcLX8TL/hHHoM7xhKHz/zde9m6wWLqXp1IR+QA&#10;Pr/qeOR7zg5V7rCMevUS7rQXFT5V6wTOACotz9f8PagbDVJVR42uP8G/4p7GgjyTJw8uilZVqWPn&#10;w6jiS1rMODf6j+t+fcaTD1gFlicjm/14t/iB7oYwTUdWDo/xGnWXztb6An+v/GvcY4ept/mXH9f9&#10;9z70WkHaD1vUtaBuuSz/AF1D/W0/8Tf3ibFVI+kUlx/UH/iB7Yl107fPqpIBqDx65CZP8R/sPeBs&#10;VVm/7J+n5DX+n+t7R6ZeFD9vWgR8uu/Mn+P+294TiqocGJgD/Tj/AF/x79omJ789bx69d+VD+T/v&#10;X+9+8L4iqvxGf9je/wDvA910sPL/AFfn17Hr135E/wBUPeM4mq/MUjf6wPH+396NRwBH2daqD5jr&#10;3kT/AFQ94jh6oEsInvyQD/j/AFsPbyRO61HAfb06HJGknHXvIn+qH+8+8LYeocktEwt/T/H6/Ue6&#10;lWTgOrahHhDx671p/ql/2499DDVI+iN/h/rf61vewrN1QyEihI/n17Wn+qX/AJKHvg2Iqr8ROf8A&#10;goP+83A9tlc04/Z1Tt9eva1/1S/7ce8bYeqYf5l7j6EiwH+uR/xT34caAGvV1ZR59e1p/ql/5KHv&#10;EMPVckxnj6jnm/8ATj240bEUp1dnUinr17Wn+qX/AJKHv38IqPxG9/8AePdVRxx6ojsuDw69rT/V&#10;L/yUPfX8GrD/ALqP+3A/3sD3tkJ8unAQ3Dr2tP8AVL/yUPfX8GqxyYzx/tSn/eB70EIzQ9e4Z69r&#10;T/VL/wAlD32MPV8eg834s1xb+vB92CsfLrwYHr2tP9Uv/JQ95Fw9X9fG4I/1/wDintYiig1cOtGh&#10;x17Wn+qX/koe8wxFUf8AdZ/1vp/vY908BKk9bHaOPXtaf6pf+Sh75rhKskWRj/gAf97t7obd8kda&#10;1j5ddGRB/aH+w5/3r3M/gdWwUeNvx+G4txzx/wAR7bWF6muP9X2dNKArliR115Y/9V/vB98lwNYt&#10;/wBpzz/RuRf+pH/Ee9OpQjVmvV3KnNeveVP6/wCxsfecYWrNh4pP+ST/AMSPamJdIz59V0qMk9dG&#10;ZB+Sf9Yf8Vt7yLhau4/ZkP8AsP8AjXt79TgeHW10hq1/1fs6686f0b/bD/ivvnNip0ibVG/A/P8A&#10;h/Xj2jvqC3PoelMciFhTz67Eyk25H+uP+Kewh3TGYnYEGwJt/UjUOf8AePcMc1MNWehLYUoPmP8A&#10;J1l9hLLJdm5/PH+t7i64dlk1KcDo+gRzRhwHXveSnl9SpyST+B/vZPtKs6+Jqpn/AFf4f8PSgrU8&#10;Mde9ivtWCedo9KXAAuPybm3uROWnq4TiSf8AN0QbiFEZA699OT7Eqsxk60pZka2m/INv95HsY7sp&#10;a1fHl/lHRNb1Mqn0PXEMCbewC3bCVaTgi1x9Lflj7xU5xqssmr/Vk9SJtAKBdX+rh/m65ewjqgRK&#10;StvyBe/4P9fcJ3bLqo3n0Ko11E6uB697jKh5Nrm/4ufbKMhGDT7ejFCmmi9e9qDCoWqIgPqHvbn/&#10;AB49nG0OFukPz/ydIr0Dg3mP83XvZzut6KolpYyiN+kHi4BI+p95ke210FEY45/lQdRTzDEo1V/1&#10;ZPUedwign/EH/Yj2ImZp6uGM6gRfn/XANyPeQU1yTASDwA/yDoJwRx1x5dRYnVyBx/rf4WuPaPo8&#10;fLX1IXSWu1rWN/V/Ww9hG7nZCSeHHo5hQ1AHDqU0gRDzb8k/4+xt21sT0xVE0Z0qyubrxYf4W9x5&#10;zFv8G3Qu7vRlBIyP8pHQgsNvkuJAFFQT0l6/ORIzQRMGkN1ABF9VuB7F7G5nBbYQGeSJDGLgnRay&#10;jkfX6+8UedvdN4wywyE08sep+fUpbJyqGo7KPzr/AJumCq23W52/ncxxtc8O4PqH+t7hbj+SmHxN&#10;LJTU1RG5swJSQfqtcEWsfeMm889X93cg6ycj0/z9SPa7FaxIWAHWTHdYYCjl+4lgWWa/1IBFj/rj&#10;2UTevczbnmkVZGMT3NgxNrn6cE+5X9veYbuaakrZJP8AgHQS5jsIY4yyCh/4vpfUuPpaJFjpoliV&#10;QFAUACw/Fh7L3nKp6hpJCeblubf0A/2/ue7y7aa2Esprr4U/Pj1H8R0OA3n6dTfaBm/znJ44/wCK&#10;G3+29gK4YNKSvRumVqOve8jMQp/p+QOf979kFxI0gJr1uH+1X7eve4ksgve//Ec+4f5ujYxH06k7&#10;lxwpAb/Vgde98o50tzYf639fcDXEb68DqUbaVSKDr3uZHMovcAjk3/3r6+0rxswxx6MdasMde98J&#10;qpdIuBYXJ/PPu8cLautM6KaEjr3tGfeR/wAS/wDJiv8AQf8APK2/3w9nX0r/AE3/ADZ/6z9EXir9&#10;VxH9t/2r/wCrPXvf/9a29z5CA8VgDwAS3P0/P+B9sxW8UYLRtqJ+QH+D59Dpbh43Kouo0P2cetUc&#10;b03JTtJ483OgZrSF2TWwLgsS11J5/qTa/vjopnsHQ3QAr+oWtzfj34Jcw1eKlGOeBrXHn16C5uom&#10;NY6/KvTzSdh5+Esk+TeWGS6u0iROyi5K+Iu3HPN/fPxK5tHT62NidIkJsOS1l/A/x9sNSFddxKI0&#10;XNSVoDnzPqK/5umpZ7qWYGOIMxPkTX9g/Lp3ot/5/IVkWPoTWZOrqXFDT0lPRrU1VVNUnTHBHDCJ&#10;HdmNlVQtzew4NincvurZe2VkbdW+uv8AZEMdLJXPU733xtfaNO1NE/jknp5dx1VP5SrDRpjLNq9I&#10;BPHsO7tzzyvsyma7ne6aoHhWkMt1MCQCA8VqsjoCCCGZFFCDXPRhZ7Vul/cMzQMgx3M+hOAH4tIF&#10;POhbzNPLo4nUXwK/mA/IqehpOp/iT8iM/SV1R9hFuN+tNx4LY8cupvNFUbv3NTUmJgVSCXD1a6T9&#10;bHj2U/fv8wT4l7KklpcP2XU9o5KGOeKek602puCupYMjEJPFFPnd4RYTHyws6Kj1OPqapArh4xJY&#10;gINp5z3zfUkO37FcWyhhoa+mtrYOhoCUjie6uRRSXAmt4qldDMpIBVy7K8bF2uY8dpCF2NeNVLRq&#10;jL5FlcitKA1qLbeoP+EsP8xjsuow9Z21u/oXovBVFTEuXTNbsy2+t743HSokkk9BtvYtFUYqqlQO&#10;VWCbcFNd0dWkVNDsVbd382HEY9Kptq9JVtcnhBp63cW+4MU0czXN5sJj8XV6lQAAqmRufqWS9vYn&#10;gXfZG0ztHBGM1CNMWFK18UyWy1IziLtPbRqElBPJbWqUkEkh9RpAPp+zz/Pqxrr7/hHx1lBLjp+3&#10;Pm5vzcUKTmTLY7rbqHb+yJpYChH2lBmtzZncAjIY8zSY9tQ/3WCbgoW+v5wvf9QuUoNqbB6m2tDW&#10;480NLkZsZu7cedxNXLIrHK0VTVZWnx7SIBZEqsbNDYnVG50lWbu13Bimi9lQhxIPDW3FUAYGNzJB&#10;NRCWDEoFkqoo4XUrBS55huISVihStPxFqD54Iqflw49Hj6s/4Sq/yv8AYOax+Z3lU/IvuyCkjmWo&#10;212D2pjMFtqvlkK+OolPU2G23lo2iAIQRZdQdTaw3p0lMzv8yP5sZ2Iw1feeYo08DUo/g21thbdq&#10;I43vrMdXgsVTTLJcnTKJNY40sABbQ2+2dZA+o+KQWpLIQSBTFNAXHEKqgmtQTkkjcwbtJSsi4qBp&#10;jjoK8aHRX8+Pz6sN61/kpfypuqKSkotrfBnovKQUVXLWwN2Tg8l3NVfcTNqbz13cFXnZ5UB5SKWR&#10;kU8qoPsI6z5Md87xnVd6dy9mbnp3h+0los3vbcVbj5KMsXalNBLUGEoSzMyGOxubg3PvR2vbRcG5&#10;+njMjUBYopYgCgqSCcUp00Nzv5CPEmc0FKVNKfZw/wAvz6PR1d8fehej8QNv9K9I9RdQYEZGfLjC&#10;dXdbbN2BiBlqqJYanKDG7ToqSH7iRERHm0a2VVBJAHs9fx77DSZKKJ5U1qEUEhSygjkAkcA/0v7R&#10;7jag25hjFEP4RhfX4RQHPDHz+fQi2u/lUYkYetGI/wABFelDvjBJlMdM4X9xFLKQeSfrb3ZXg6+K&#10;uokkj8QLxqGKRqrMLfpZlFyP8D/h/T2A3WeJlBdyFNVBdiAaEVAJoDQkVArQkcCajG3m8eLTKxYf&#10;Nif8J458vn0Q3deLNBX1MbQLyzKWdI7SJ5A2hmHLAMAQCfqPbTubFCupJFazLoYAEXAv/RfoP9t7&#10;M7LwY2ChAD9nmTWtftNfWvRffW4QtoAAp/k6m7Q3FPQ1sTmeUXZSSZCbrGulFcsTwBwAeBxYf0rH&#10;+RHWxmirKqKH1BGI9IX6MT+PY4t5lng0EcOilXMTqw8uj27NzkeVx0J8is4RQbG5NlFrD2UHrXc1&#10;TtHc0FNJI8aLPaxNiOW1fj3EPudysu7bRMVUEnAP2qB6/wCfrIj2j5u+kvAjP+JR/Ppae7iOsN0w&#10;5rEQ6JdRMcZXksdTJz9ffJD3V5Sl2LepAy4qany66FbDuEe47fHKDWo/l172M5RNCAfVgoJvc+pe&#10;fcJ6mDGvl0u86nr3uNNGIxpB1arX/wAOPbqOWNetgkt1723yxG9vUF/A44vz/r/X2pRx1sH8RPDr&#10;3vEjtG3DcX5F+P8AX93YBh14kcade9q3DblqsbIrJUMtmUi3B9LXsOP+I9l81pqYOgyM16aeNJRQ&#10;gdePPB+h9mJ2Z2+YnggrKhnjJUaXsL/jlgL/AO39mO1cybvsU4kjJAHmDXgfQ4/MdBvcuX4bpCdA&#10;BP29JrP7Uw24qSWlyNHDOkqMh1qeAwseVIP+8+zKxT4bdWHaqgjVikcl/VJ9Qp4HP1J/HvNr2I98&#10;twF5HDJO1S6+SfxAfw8B69QNzxyOksL1UVoT5+nVR3zH+HmNq6GXM4OihRVpqhiQajhkpi3JL/Un&#10;/H2VTfdUmJq54wwXSSRz+Liw/r9P6++13tBzn+99rhnqTqC6vnx/Ifl6/LGEvOXL62W4PGq+vr8u&#10;qstpdF1KZappKinGmGokjVQCbFQSblz/ALz7Su386aidFD3u1vr/AFIB95Z7XuiFO09tP8nUSbnt&#10;2kaiOk33V1CuFxFVN9qFYQsQ+hRbSrHSefp/rc+xtoQZIVIN/SCB/ri/s/t92jjfWTxp1HF7FGjM&#10;KU/b8/n1T3vLJHD5uaJmB0ysT9Bch2X9IPv1VQmXm1ifwf8AjfsZ7bzNAiUrnzP+rHRNHNo7Rw/1&#10;f6s9LfZvZtJQaQ88afp4ZjcWJ/rx/vPtgnwTSEnRe/F+Pz/rexC/MsDoNLevmPl0rW+VRQHj0YDE&#10;9842lijvVxDT9fWv+I+hP++/x9t0m2JH4txf/D/e/aUb9AXHeP5f6vsr1ZbyPy6W9F8ksUlrVa3H&#10;Ng17gfSxPP8Arf74+4rbQb/U/wC2AHux323/AIx/LpRHfoK06fY/lDj00g1VgSR6nJ/2JY/T3Hfa&#10;BJA0G/5PP+9X92/famM94pT5f5unvrZCtQaqfKg4dOsXykxiKT9+trXC3Xi39SPr7wnZzn6qbf4r&#10;7oN6iIoGH7V/zdUe+QcB1Ni+VGMP6a1L8fQgk34HHvC2z1FtSC5/Nh/t/p7UJuMRIYZ/Z69Ua7OX&#10;Q4/1evSgpfk5SygNHVcA8fuWvY/gfQe8L7OisRpH0/oB/vXtQ26Q6gAB5+n+bqse4kOCRjPT1D8l&#10;kJUiqJGoL+vjn+o+vsPt5bSRaCUBQDpY8AfQKfp7BPM+8oIWAPkR5dDHl+7E09Dmh/ynozXQnfBy&#10;25aSJZyyvIgI1n6vIDwT/W9/dNPypxf2jVP+EhIuB/T/AA+v+x94Fe4l6Z7qXSeBav8ALqbdsAEV&#10;aeQ62QOqa7+IbQxtSbXeCM8En6rc/X3Vtk7/AHD/ANPJJ+P9rNvcIS0wfOnR2AKD7B0JXtuFzYf4&#10;/wBBz7bQgNU9UchRU9e9iFtGIGrgH4uv+wu1h7NrZjr6YlOo1697t2+Nm3xUx0jaeW0k/ngkn6H/&#10;AG/ueOQZ2W8iBOMenz+X+Hog3MAQMaevRfvkBnxgto1lQSAVilYXNrWFh9Pdpu2NnoaSMlAfSD+k&#10;D+z7zm5S3GM24DeQHp+Z6hLebwLNpT1/y9a4fcHyJFFn66H7hl0zugAkNrCUj/iLe1gu0I7X0D/W&#10;sPz/AK3sZ/vJPwn/AAf6h0Qm6fgpHQGv8mIwbfdsCTyfIfx/X+nvmNnxn8C1voR/xX24d1XToJ/w&#10;dNm9wV8+oz/JcRsFac2JI1agCun6XsPbXltoKlM5CjgE/pHBAv7Sm+iYkrin5+vTUVwGkGkUr9v+&#10;r9nS92D8j4chl6eD7rlnRSDJbhpBxxb/AHj2VffWNNJM4IFw3BtYix/5H7QzXmDnjQ+Xy6FtroKg&#10;gZ+39vVwnSG5hncbT1COSrJqILXuDyQCb+8OwL/eRm/N1/3lvaKS6GgHqm4KDGaDy/z9TO9mUbfr&#10;B9A0EwI/wETX5/xPs8u2Daji/wCCj/YXX3Q3hmQr5+X5dRnfgmUj161yvkETJuCrHF/LIP8AbO31&#10;PtVlz/X/AHr2yJGXz6LDQ8OiyKgXni9zz9OD+PbDnnIpJP8Agv1/5B9mdpKqgM5qDX/AelFrGviV&#10;P+rPQ/dKQhs3SG5N2Fxb/aibX/1vZXMswbL8nkyf7D9QH09o91vK25CH16lXaIi0QVertNqxtFsU&#10;FADopWP4B1aW/Ps2/V1LG9NESgJ0D8f1Fx9PeLHujudxRqtwJ9B+LoTWVqWlVW4U/wAnWsJ/M73J&#10;kIM/XU0U8qDyEDS5GkksDY8+x9aGKOJToUcf0BP+3940pe3U9ywLEgH16GSWUCRjWoNft6oqFdka&#10;ipJMkjm5uzMWI+trf4f7D2364SSCEuCbgD/b39nwiulTUC1CBTP+ry6ea1jaPQqjy+X8+nhWrgnM&#10;kovbjWeOb2t77HhPGlT/AK/P+29tObxTXUR1RduKjhT8x1yWWuAP7r34t6v9v7kxrCVNwD+B9QOD&#10;7QTy3ayDSxHmf2dV/dwJyvWF6isUX1vqv9bi/wDQ395fHB9dC/0ta34+o9p/qbwY1n9v+r/P1s2a&#10;RdrL9n2dY46vIFtImlAv+HIH+9/X3hIhX+wg/obD6fS3t/xbpsPIfmP29KFsl4kD/D/h6eKePJyA&#10;FZZjb/m4bXIt9b+8ZMVwAEJ/wA/3v24plCklzT7f9npz6OL8X+ADqSYcsp5aQkf1cE/63PPvkI4D&#10;9UFz/r+9m5vV4SGg+z/KOqDb4yaMBTqFPHk1BOqQCxJs9/z/AK/uHlaeA0khCrbQxsRYiw/qeT/h&#10;7NOX9wulvxrYkg8f+K4fP/ih0UbhZ6YyVHDpS9eZLKQbnxemeaMmrgU6XYKy6/qebf7H2SntRY/u&#10;HAUcHjjjn/X95dcozObFXZq8Mef+r1/b0B5oXjY+lc/t63EP5dVTVybIxbyySc06liXJIufpe/8A&#10;X299TU0btDdVuzc8fU39s883pjtJ5B6dUhWs2lxgH/N0Ef8AMzzlZRbYyCxTTRkQMQQ//NplPJP+&#10;Hs5VDSQx04PjQkAW4t9bfj3hjvG53Mt5oEjUNfP7f9X+odDqwsVZAWpkdake689k6nM1jmpqG1Tt&#10;6TKfx/ifeZ0g/wCOa/1tb/b8W9pElvKdzno2j26IChGf9Xz6jUlVlZtOmaY/QD91iLCxsRf3hKwi&#10;/wC2t7/7A/7b2+txMe0y0/2P2f4enzZpUcB+Q/y9PKw5UjUZZ9X4s7Fef6c+8fji+oiHJ55P1/2P&#10;tR9ZMO0zVp9nD8q9VaxiY91Cfs678WXH0ac/4+Rh/wAT7zJTR34VPoT9B+P8PaOXc5Anc58vP/V/&#10;q8uvfu2MeX8v9Q64FMzqAWSb/YuSD/tz76eJAf0AcfQLb82/p71FuY008Q/t+XWxt0bHh/L/ADdT&#10;UoctJYvJJ/t9XH1HvgIEk4EQ/wBgn/Gvdm3lLfuaQ/71/s/5+tja0PBaj7OpqYrNTCyPUNe9tKv+&#10;PqPT7bMtSqtJIfGoAVvqtr/S/BH09ppN/il4uTj1+30PmOn4doOqqCh+z/P0Yv46YHcD76wy65lH&#10;8QpQDIWHJY3/AF8/74e6cvnG8SUFcq2H7cota1wQQT7CUly0zHUa/wCr+f8Aqp0LoLZYbfAwP9X/&#10;ABXX0U/5atFU0nUWME5ck0dOCXYliRCl2Nyfeubu5v8AcnU2H9tv9gbA/wC9+0tSzUr0Wytmp6sy&#10;9o36e3Rx6TKSDjr3sVutgP4xSm3Inp7f7Fhf2YWBYPUcf9gdNXNTEOve9gb4xR6cPQkfURxD8/Sw&#10;H/Ee8m/be6BkA+fUN87M2gkenVZvzyI/gNRq+i0s9vxz4eD/ALyfdjOKb/JowT/YB/1/eY+x3NbV&#10;SDT/AFfP7esatyLCZinr1rX7yRP4xVlRx521C54P0+t/6W+nt0ZwBxx/xP8Ah7EXiACnkft6LvAd&#10;vPpMxR3bS1iDY/n6j6f8T7Zcs96aX/ghv/sOPdo54kBUD/D59LNuj8OfSehK6/itl4TwQsqf7DUP&#10;6eyhb/e9cV/5un8C9r6TY/UccXB+nsonniNXpUipFc0r9vyJH2GnUt7Co0KRXh5Ej8jQ0I9QccPT&#10;q7PoiHRtuEi1vt7GxP6kHkW/9foCP8Rf2OHS8SskeoDnSTx+ok3JP+9+4Z5yvBFt8sUXakgCsq4D&#10;KK0UgYKjyWlB5DofW0aGmOPkP9VB1Ut/NRytbQ7crZKeeVGUSGNlkIeNkVbaP6f04twSPofZ2aKG&#10;FaaxRbAA2tb/AAH094gbvdXT3wYOan/V/q4dDO0to2TsAHz4/wCHrTp3XksjU5ysZ6mZv8qlALSE&#10;gWbgC/8Ah76JiBNgB+Dx/vFvdgLkqCWP+rz/AGdKWsgeIz1BiNY1maRyLD+3b/Y394SY72AU/wCw&#10;A9v/AK4Goseqfu6mdP8Aq/b06J/EPqJpV/1mBPPP0v75C31CD/km/wDtj7oZGrpZ6H7f8nWjtqv+&#10;HPXJv4gwsZZWufrqA/2B59yUiS7XC8KSAdPtBNdSBVoTkipz1f6LzIHH0H+TqHfIaz+5L/TmU/7Y&#10;c/7b3CcgMdQBAuP0gWH+FvZlG4KAIxBOeJ/y9LVtYoxp0jp2pKbIyGyPJqt6j5L/AI/xNveMzRW4&#10;Qf7YA+1KWdyGzJ/PHTLbdTjT/B05fwzIMpsGB/Fn/wCIv78JYuPRyfzp/wB8Pe3iuVqviig8tQ/4&#10;vqp2xG4AE/b/ALPUSfH5REAvL6b30sSAeTcc/wC9D3NjRJARoFrFv0gc39lM08sJV0c1rTj8v9Xl&#10;/spnsFCntzTpilbIRSKPNMpUkkmV+eD+Sf8Ab+wN7aiQY+oAUcJf6f7zb3L/ALeXElTIrEFh5n58&#10;M/LoMXi+E+ladXkfysa+vfd2OWSolJ8sK8tybrqILfU/4+6/8eqf3rA0i33H9B/q7e8g0l/xN9Wf&#10;8mOi0qC1DnrcB3G8y9VswdiRi2BsxH+6Qfx/vXuxvrVIhQU4KqSI14tze3Fre8dPcKa4LO6MQKgf&#10;8ZAPHp6xs/En1U/1f6v8HWk//MdyGTbsDLp5ptP3FQANfHqK/wBPrz7FWdogliovwbW5/wAfcT20&#10;sqSV1Eg4xj/V/hz0JYdsEj0Qfn+zqrnHUeTq5GAke99XrckWva3P9f8AD20tKtz/ALz6R9PYiFxR&#10;QK/Z3dL49n0ACgr0u6PbOTcKdbtxxY/4/nSef999ffATIf7J/wCSfr7892EFQ2ft/wBkdOnaJeAp&#10;j5Dp9i2tlNNgGI+ti3+8/X3ljIb6Cy3/AKf7f2im3JKnNW+35Y8/5dOttEqQhgBXNceXUHIbcytO&#10;gcF0/P1LW+vIH/GveR3sTxcf0sv1/wBt7ctWSRKgkN55P+U06Ln23HD+X+z0wx0GR866qqQpflbD&#10;+v8AW/8AvHuO9SoF7KD/AMFBvxwL29qFtSzhs8R+I/4K9M/u0EEEf4f8/SopsPVSAeprcfVz9Sfz&#10;z7wNWKeASP8AbD2ZR2ZPxKG+2p/l0yNuROKg/t/ydSm29WcG5t/RP974PvklZGSoNi39TyeTcc+7&#10;mwehI7V9BUD9nz49XFiCO0Af6vnnpryO28n4JJImdCBcNzfgfQ/X/H3LmaOSll1KDdG/A/Atfj2W&#10;xrJFfIEYjPqT/h6RXlkFhJoBTpObbXNYzcdCPuJoyKmIMVcgEEgkD+n0+vshnyFhiFPUEKoAVrDS&#10;ByR/X/Ye8gOTbghVD5Iz/wAa/Z0HJIgqE0z6/l+z063TP5SOSrarbGKE8kjsY4dReQsdPBN+efZN&#10;9kEjL2/5ur/xNvc97FcqY1I/1U6Be+D9Jgo6vX7IS23JPp/mT/h/QX9nawB/yWL/ABT/AHpdQ9yP&#10;Dcq0ZHqKfy6hq9GqY6uqsN92/iUpH9W4/ofJb/evb8RwT+eT/sfemJCEfLpKUWnDpBB2uOfyPwPY&#10;Qdmf8W6o/wCWT/8AWv3EfPxH7vcH+Fv8B6HnJIpdCvqP8PRpOhiTuCk/I88Q/wBgNXujb5OLfJVh&#10;/wCD/wDWwke+fnPTAX8n2nrK7Y2As1r1cngv+LVRf9Q8X/WsX9191a2mf+vJN/8AX9xK9NZp69CP&#10;WtaAdO3vHTjVMg/x/wCJ97jNJV6tinXvZtukdsHLV0C6CbugNlB+rgX59yzyRMBdIvoy/wCEdBvf&#10;B+iT6A/4OsU0ghieVjYIpY3/AMBf3ahszptamghcU4N1Q/pFxx/j7z35Nh8TbY9P+r/V+XWP+/7n&#10;FbzvrPr0XDeXclBg616UzIDGxHJHNja3+H59rs9Hpb/gKgv9PQP+J9yFHZM1S3l0Ev6xRH8XSFX5&#10;B0BawmiNjzZmvx+AD/xPuO/R683p4xf+ij/ifd/oKqSgyPt6uN/iOQa9SF+QGONj5o/9Zhb3gPSC&#10;cWgU/wBbxr/xA9sLYO3EU6cXfkpx6kr39jzf96P/AGB/417iydIKORAvP5K/09vDapCwx04u+ox7&#10;j1Li73oGt+9/sFI/4n3g/wBCKn/dA/5JHt87IPip/q/b1v8Afqg4PUgd6Y/6+Zf9jf8A3mxt7xt0&#10;eh+tOP8AYqP949sybYAMKOt/v9PX/B1kXvXGn6TD/kE/9Df8R74HpCG3/AYcA/2B7SttkxOOH2Dp&#10;o7+K/F/g6zr3lQGw1qbm19bX/wB44v7xN0fF/wAqwH+shH+9n2w21S6gPWvp/m69+/l/i/wdZV7u&#10;xpv+6P8AWLm5/wBYKffA9IRkf8Bh/wAkj/intXFtDhqKP5Dra78NVNX+DrkO7cd/q/r+dTW/w/Pv&#10;F/oRhFwaX/eOP9h7cfZmPEfyHTrb4G4N/g6yjuig+vkU3/HkYW/2/viekYD/AMow4/2HtC+1MhJp&#10;w+XTZ3wev+DrkO58d/x1Qf68j/8AFPcd+kYx9KcfnjSD/sPbY24kkqtCeOOtrvqkGp6zp3Jjj9ZU&#10;/wALu3+x94D0ogv/AJMP9iij/b8+3V2xqio/1fZTq43tf4v9X7Os47ex5t+4lv6hnPH+HHvE/SYa&#10;2mnVf66Yw1/6X9qE2v8AiH8urHfY0+I9ZV7exn/HRf8AkIn30Ok0Fr09z/Xxra/5uPdP3W1SAvTP&#10;79Uthsf6vl1z/wBLmMIP7sQ/5CN/9h78ekUa3+Tg/wDToD/iPd12k5qOnF31eGr/AAdcD27jVF/K&#10;h/12P/Ej3yHSEY5FKB/07Bt/vHvcu1sKAA/6v9Xy68d+WtC3+Drj/pex2kfux3NuNRH+vbj3zPSC&#10;cf5OP6/oUe6xbUxamk/6v8H5dWXfo2J0mlP9X+qnXA9v44XHlj+v+qb37/Qnb608f9eU/B9vnaB5&#10;L/Lp1d9jJ0g9e/0wY21xKhI+o1n6/n3yXpRb/wDAaP8A1wv096/dNPLq/wC+U8z/AIOsbdw48A+t&#10;f9hIfcpOmYo/Uadf9fSP9b35bEKcjh8uqfvpC1K9Yf8ATBRvwso5+h16h/Ue+f8Aolo0/VCoP+CD&#10;/e/dJLSIHI6827qMA465f6VfIPQSw/rf/b8H30OrKC/Maj/kn/eh7RvZxs3D7Oq/vRqVB69/pOe1&#10;xqP+3/3v3lHVuPP0jU/8gKefd0tVAoetfvR+JP8AIdcT2hIP6j/XP+8+8h6toVXV404A40f14/Pt&#10;WlpCacP9X59WTdtTaanPyHWIdoSFtP8AiRfg/wC9ew+3bsOjo6WVhGgsrfi1ha/49km6xRJAwIx0&#10;c2FyZX4+fS721u18pIikE6tPN+P959kP7Lo1pJ5lW3pkKrb+hbjj/be8eObZYhMaj1/w9SBtdGUa&#10;v9WOhTibXGrf1AP+3F7ey7zufI3F/Uf6/wDEe4ruZFMhAHQkiSiUA/w9ZPcija8sX1HqX8f8V9pB&#10;MK6PKvTxqV0nr3s3nUG36fIPB5FQ303LA3/HH+8+5N5TfXOoQ0H7eg1uzMqUXH+o9QMjUGlpnlAJ&#10;0gmw4PAv9T7Mxn9kUkeMd1VLiJv7Nh/UfTn3KO8wgbe5/oj/AAjoNWbnWCPXpG4vchrK1oLH9QFr&#10;m9rc3PsgnZVAlLUzoAP1MDa/1Gq3vEDnUDxX/wBXmepT2oVRdXy/ydCApuAf6+y9VKgMTb6E2+v0&#10;v7g6+YmToYRsWQ16794wLfT2h6fAA4de9qTbcYkr4lP5Zf6/Ukk+zbanAmBbgOkd3k5+fXvdmnTW&#10;2oJ8bAzx6yUBH+IsD9T/AK/vK320vl8REOc/L0GOor5lY0an+rJ6Rm7sm2PptSNpNx9f9b2st/4G&#10;GihdgigjV9Bz/X3kn9Uq25J4U6CFmzOadNW1cw2RS5ZiRY8/1+gPsMtkQwz5VIzYnyKDcX41fn2B&#10;d93cRRFR6V6F9hbh5AjCo6VeWeSOjmkTiyGx4uPTcezZZCkp8ZtmarQBDHRu4NhYHxlr3/1/eHPu&#10;nzVIpeNGPD/KB6V6mDljbFoCV4H/ACdBNtlp8luB0ls6Rykt6iSf6Afjj3VL292rkY8vV00VQyRR&#10;SuoUPpUgNwfp7xD3SeW6lYuxNf8AP1JsYW3AVRnodQAoAHAHA9lwqd711a58lVKbtces/k/0It7J&#10;BYFWAGQOlouNIIBFOu/an2/l3ndQzsfze/04A59zHyFFpuAKf4fQdAzmOUNHQen+U9e9rWqctGT/&#10;AFX/AHx95HS/7jBfJeHy6i+lJB172l3JLvf8MQP9bUfYPumKsxGOPRpwA/1eXXveJv0n/Yf737Jn&#10;A0mvV4jSQHr3tlrJwhtfjSPx/avY3v7jLmiENESB59DrZJ6MCf8AVgde9sRy2hrajb/W445/p7h+&#10;6sO6pHUlW91Rfi/wde95f42traj9LfQ/8U9ojtpJqKdKhf0/F/g697gT50EWDrb/AA/4i4/2/tVF&#10;tpBrSvTb3oIqTU9e9pD+Mr9/e5/4vmv6j6f3b0W+n++/p7OfoP0KU/0Knn/v6vRL9av1HH/Rf+sP&#10;+r/P173/AP/XJ5uj+b58hcvDWU219kdV7QjqqUwRV643cufzmPmLA/e0k+SyQoWYWAWOox0qDm4b&#10;iwYlt75tLyXThVNdKiEA8RQ6oWNDXOkq2BRhkFdb7wWlGmBFBFDUlv8AoH/D5fsu56v/AOEsn8rr&#10;YOSp8huyH5Cd0wQyzSzYTsXtmnw2Fq/KtkjlHUOK2vWqsZu6+OtUlidRZTpBc83/ADDvmTuCnFPk&#10;O7svDGsLUw/gm1uv9rz+GVy7Ma3bOIpJvICTplDiQDhZFAA9lz24dJgzyoXYHtnnOqgA4GUCIYyq&#10;VVviYVYgD7apGljCTIhXNBpBA+wMDTNTxP8Ak6sB61/kt/yq+qKeOl2v8GOhspHFUzVUb9lbbqu5&#10;6kSzp45UNZ3DUZ2YxkciEv4w1mChgD7ATeHfPd3YESQb27e7O3VTx00tDFSZ3fO5MjRRUNQ5lqaK&#10;KkramWNYpGsXQJZubi/spTatrW5a7aBfFkFGk0r4jcMM2kMwwOJ8h6dCJZZkhEAY6VyowAG/0qhV&#10;4E8Frno9XVfRfSXRWCl2v0j071X05tmbIPlptu9V9e7S69wUuUki8EmSlxG0aOjp2qGjGhpjHrK8&#10;E29hXTJeQKx1hgi+ofQI+pbDkfUnjkf0HtbHHGp/TFD/AKv8lOqSMHFRx6FT2LW2ohpj4+hA5H+s&#10;T7EVhUrXpLIKg/Z17287gIFK3/BP969nasCKgHP+x0EtxNFqfOvXvZd86pMspH4Yj/bkH2kbDkdR&#10;5eMDJTr3tLurGxsePewQDnpFg9e99wO0bhgLEfT/AFzx70xAyc19OvVC/Pr3syvTu83xGTpVaVkU&#10;ul7Ej+mn+ntqePWNFD/qH29GNpO0b6fI/wCr/V+fWOWMSxsjC4ZSOf8AH3c107vCHK0FKpluXhQ8&#10;G51aLWt7BW72TpIXSmP8H+qnQ42+bVRW6KH3Dtb7fzVccV0vqBAUC7SaiSb/AO+/xPswk8K1FOQO&#10;Rp/P9CvPPsnhkMcokI8/8HR5ONeBnHRXoJ3panxllVgTaxJF2b6A/wCtb/Y+y2dq7QiydBUp4g14&#10;25A4INz+R7GW23LE/J/LoPzxAOWHRouqN3eCSKCWe4BEZ1EW5AAI5/3v3Tt2ztSq2znmq40aNPKX&#10;GkFdJBNraR/iPa/dbKK4tyCMUP8AgPRry3uBsL0Ohp3D/D0bmCZZ4kkQghgDcG/s1nxu7KuaSimq&#10;AGXSPUzXA8f5/wAbe+f33gfb5Lm2uLiCPupWtPz9D59dCfaXnBL/AG9Ld2yKDy/z9ZvdkOOyEdXT&#10;RPHdtcbuANTKOCwuT9Px75w7nYyWlwySChBA/wAHWQUgDKHXhjr3uQ04ZbWbUDzcD6jj2iEZB6a+&#10;Fs9e9w3kBLX/ACLcG/4t9fb6qR1sio+fXvcctzx+fx/xPtynWjUih6975Kf9vwR/rjn3ojqnA069&#10;7cqOqljnhKNZtY+ht9OT7TSxIyEMPLqwAINevezl9UZepkw9XC0t7Xe5IAIW4+v+PsY+1FzLa8zx&#10;aPhqB+1x+Xn9vQE5ugj8DWR5EdBj2vjKbJ7SyUNQgcfbzML/ANRC3HsBu5ci65OoIYkWv+q/NwP9&#10;7993fYLeriPlqDSaUp8vXrBD3Bto/rZNA4lv8nVZOG6/xybjyBSnTmqne6rqBJ5t6gLe0RsKreaq&#10;S7/27c/izC4HvMjauZZQugt5f4eoF3Oz/TIIr0X/AOU+0aWDbNay0y8QPZrD6mNrWA4FufZuMM94&#10;I7/Uhfr/AIexPFvZYqNX+r/V/qx1E+72QVidPketXPvHEyU+5K/QCrLPUgaeQR5P68e1GAht6V/H&#10;1HHs8tN7fUck0/1evQImhkDt6dF9+4rqe51sD/iTwR9P8feQRRn+yvs1G+Enj/If5+k5gXOOosu4&#10;MjHdfMdViFNiVuOB+feUQREfQA/8FH1/2Pts7zL4lK4+z/V/q8+k5Rw+kHHUQbly6XDVDm4JTTI4&#10;HN+LCwHPvi1OnHpX8/i3+9e1cW7OwJB4U8ulEcQUEt/IdYzufMWuaiYAf0mcfX+v199fbx/lFv8A&#10;6w/3v3Y7rOGwcdWNQe0467XduYC2FRIPrYmWQsP8eCB74PTxaf0gHn6Ae1drukskoDEn/V9tequz&#10;ju4jpxxm6MzNVJG1TLJqZf7bi1j+LH2kctXQ0ilTYEXJNuQPx7GVjNM2RwPrw6et0aVtY4Hy6O11&#10;Js/Nbm0OWlkRimlQ5b6i5Vfzz/X/AB9ouTctOGPqU/gD+hH+Av7XM8vyx9vRmLGU/wCXo3lF0DlJ&#10;IYmMcoaysxEh+hF/UbfX2H289yw/YzkkcI/IABsASeCR7BnNPiSWjCoqR8/83Qt5fsmSQV8/5dG+&#10;+NvStXQ7px8jLKdM8LEF3K2BVSCfxyPdKHywyyVclQqlfVI4tx9dBX/ifeFXOzL9Q6niC32eXU5b&#10;cQsIQ8QOtn7qvHtjdoYuna91p4+D+OP8fdXGSYtPIeLeR/z/ALUbe4mloCCejgHAPyHQj+4KfqH5&#10;/wB5/HtoEV1enWm7hWlKde9iPs4AVkBtdfTYf6zX59mtkPEYMDTz6TOamg697uR+MtelPDRn/aVF&#10;rcHmx9zzyJGsl1GW/o/5eiPdaPbkfLorvyexkmT2VWwR3u8MoJBsRxxb3aftrPQrSRX+pUWFh9bc&#10;/wBPeanLUcYtRSnwj/B1B+82jO7D7f8AD1q7dz9PV1duGuaMOQZnJIL3/wA8eRYfn/jftWLuKnH0&#10;JH+sLf7f6+xN4Daw+BT1J/l0HGspQaEV/wBX5dANL0XkHcWBbTfg+VyOB+kra3+PHvPFuGnLW1Ac&#10;/Uj/AIn28Y5CCxpT5E/6v8nTbWkgFT031/R+ViiMirLYA3Gsj6cfQ8gf4H3MrKuOpo5CAD6GP+8H&#10;2WM5tizE4I6ajTw5B9v+XpH7U2xldv7qpFkaQD7iMWDE3IkUi3+3/P8AvPsmfaLqtRNYcazcjk+0&#10;aXSsSSaVzT8uhvZQh4QRxI62H/iek8m3ceHZixpgAWva7cDVyf8AePaX69bVXQj8F7f651A+25bj&#10;Qg0npy8jKREn/VjoWu/o7bbruDcU8hB/wMbC3s8e2DajiA+oVT/sLD3R7xVjrQkn7Pl1F27uBcVI&#10;PWuX33Gx3DWMQGHnkUj+rBnH59qsuo/PtmO4EzBWr0TL3HouEdOxZQQefoDxf/X9pbck1qSQ3txx&#10;9PZ1HLpiCrxH+bo329FaYKeHRk+i6AvnKX0f2hf6kfrP0H++/wBt7K7Vy6s0oJ+sv+9MPZNuk8gt&#10;/tHl1Ku2RhUXT6dXW4ek8WwnIW1qQfTnnxt/tz7Oh1WD9nCeP82D/thz7xh90JAa+uo/zboVWEbe&#10;KCRwA/wdao38z0h911q838vP+xZhf/bn2MtXM0aAf1F/+I9wztdstxKW9D/q/wBR6F/FFB8q/wCH&#10;qm3EUPknACliSwsLn6XH/Ee2aNizm5+pP/EkexnLAkcA0cQB/k6QXk0i0A4CmOlHWY8wRarMLsbH&#10;kj62HPtxjTkWH1H4H1/xt7D13MCp1GlP9X+r8+lUMrOnf5dJ8B3YgAnngfU/63uYoNzbjnn/AF/p&#10;fj2RTXECgKxqT/q8+jBRVR+XUxcZNKmoqPxYcn/YGw98z+liSoIBNySLAfXg/wCv7Lbi+WIgJWhx&#10;inHP+bpTDa+OaA5+f5dKLbu1Z8pVJCkaltY+uq1jYfgHnn+nuNrjQjyMukqbk6ixOm4sCLf7Dn2C&#10;925qNux8KuoHHClK041r+ePTI4CS32RJF1gf6v2f6h0fbq34rV+6KWCcUoYSBXuR6rgcgXUj/H/A&#10;fm/vJE9O49Lr9b6TbV/r2AA9ka853LvR+PqOH7dXr/qz0pOxqOKj9n+WnQqZz4c1GMRnNKqrYFyY&#10;Vc6r2/spf/ef96956eNXbgRg3IDEv/T/AAJ/x9mbc2thHZvy0/4P2fPh0xNsYThSv5/5ugQ3R8Za&#10;uhpnmWkCqiO59EqfkEAMAQT/AIce8Ocj8VGSQCpT+yCbcEEG/wDsP949jLk7dWvb3SrUNcasenp+&#10;f8+gZvFi6RlKgUz5jouuK2NPht30EEsOkJVIAbMLXlQc+yJ9qS2qmB/1V1/3se83eUJy1msgPAZ+&#10;2lOo5u4n8Sg622P5euMMOxscugr/AJKpJ5P0N/z7VnUBBMPP9v8AH59Vr/7f2R89XjmwkUEfD/lJ&#10;6rBbu1wpNMfPouH80KAvga8AEXhA/wBYiEg/19nUolV6UMPwo9J+v9AePeFO8bmLS5Os5znyx+Y/&#10;1HqQNutBKlQtTw/1fL/VTrVxpdi1e4txTwU0BkZqhRYA/wBttIP0/r/h+PcaRUUlnsLEC5Y3/wBt&#10;Yf6/1v7C17zukI8NX8uFMf4fy9Pt6FdttTswNOHl0dLrn4e7i3BDTyjGSkMRyqEIfSp0hbD+v+9e&#10;+aGAyILoOePqPxaxJH049hSbn9RG/ef5evH4q+fRmdmShovRjIfgZuEQRsMQTYH9UTE30gaiPEf9&#10;79v9Ji46iwvCxb/ajcfT6+n/AIj2Hrn3TjgY0cgD7P8AoLPVo9jDY0ft6g1HwP3MqEnFAMGNtMch&#10;Gm1/V+0Paoi21TH1+IMvq+tyD/T6D8f6/sNS+7Fwy6PFocf6vz/y56Xrsg4Mn7K9NEvwtyMNTolx&#10;hIBI5ic3v9LHRb6/098X2/TAabIpPIuWUEfT6Bb3/wBh7LpvdqdDreQmn2HzrxLf6vWo6MYOX1B1&#10;BQOha2z8FMjWqmjGkBidIaKRb+kcjSp9zKfBUK+k+EcX9TTMfrcG+kf737Ce5e9FwmfFb8tAHz/F&#10;/n6NrflmPTUqP2dGD2x/LeyFeLnER8+kJItQzXNyCNMX+9H/AI2lN6UePosXUNeC+iQgBmJva9zc&#10;X/1/aPa/eia5uh+q/CmdP/QXS9eV4qV0f6v2dG16Z/lr1OA3DjqubC0946yGT0rMWIXn6PEPx/j7&#10;17/nPuKJlyUKMl9My8XIFifpce8iOWeYG3K1WQOWOP8AVx6JN22r6OCiiny62mPjB1+Ng7CoMb4R&#10;AUpoV0AAf7rA+nugHdMpkyNRb8zMx+tuXv8A717kaPQ4DL0A7iBS1OjM+0uR7e0EZ6SfTuM1H+r8&#10;uvexY61H+5ukH/N6H/eCD7X7cDqJ/LpNPiKn29e97A/xl4xNEf6RRH/eB/xT3kj7ZxlZVZv9XDqG&#10;uda6CB6dVnfPL1YGZACb00wP/Uhr/wC9j3YdjpB9rGPyFtf/AFuf+J95fbYNVuqr6dY33yH6piDT&#10;rW73bS2zVSbDS0rm1yfUGsb3/wALe5zzX/T/ALz7OPFmHA0/1fZ0jERBoP5f6qdJ2KBuOLt9OOTb&#10;2zZWQ/ayEn6Kf9tfm3u6SzOxRSBj/V5f4eltqgWSnQndf0pXJwcctMo/1voefZQ9/S3yJ5/3Yf8A&#10;H6tx7RTsuh6+nUr7DEQgr6dXa9FU2nbMQIsTTf4j+yD+f8PY/dJtqWL/AFl/H4ube4L59uWisiym&#10;gx+3qQLOMllx/qr1T5/NWpmkwVcij1Fp/rfknSLk/j2fnCYaaspQ4QFCL/RySbf61v6/n3z/AOcu&#10;f4NqvSGejD/S8P2/Z5Z6lXZtkeeEBVqP9X+r9nWrXgelM3vLO1iUNC84NTIuuznkyoD+LW5/r/xp&#10;1k2dUACR4VIP9Gl4t+SNFufYHj98bPWYIrgin+k/6C8v9XHoWjlaUgaR/h/zdGLpfhXvIUglfDuA&#10;0aEXEoJBAIayx254/PvCu0JS1vB+Lixk+l7c2Ht6T3uttFTPivnp9PLPT45WYjUy1H5n/J1Ig+HG&#10;8NVv4M3ItcGeQ3/xUr/vXvOdkyG1zUI1rkRglALXvdwCP8faIe+9olT+k4/pUqf2Eg/LPSiLlEg1&#10;K1B+3/NTp4i+Eu8pSC1BUIDzojgkZQLDklk+v++/Pvm20pFF/EvP9kNKT/rsAv0/xv7YT3stWx45&#10;AHmaU/Lu/aPSvSkcoDgU/wAP+brmvwe3cZUH8Kma5AsIqi5uQASCg/1vr7bptsuhtphF/wCpk+g/&#10;5BP+9e23987CJamY4/0v/QQ6cTksn8P+H/N0Me1P5eu+sgqacNKwKBiTFP8AQ2P6vE1z9Px7Ynwb&#10;pY2jP4srSn/Y/o9mo9+9tfHjkeedH/QfTx5LxXR/q/Z0ICfy3d/gevByEfgr5ib/AOwhJ94xhAWF&#10;5XU3HpQkgG30F1B/437dX3+sFTSpjb5tSpHz7j+XHHl0yeTM4Sn5n/N1xn/lrb7KOxw1YhvYqkcr&#10;c6eACYx9fr9PbxBt9/DJJE0shCcrIpUabX1Ai9z/AE+nu8HvRZblcpDIY0BbjGamvoakYz8+ircO&#10;VGhVm0g/t6Lh2f8ABLeez4KmumxdXaIOWR4ShEY1HyDjk3Ate3H+8lw7gR4qKpuCoKGwP6gfrz7y&#10;z9rd/gvkXS9W9cU4+Wa8KeQ6hzfttNrOVI/1U6OZ/Ld2XUbd31RU08DxNDOi+tbN6YzcMBx/sB7r&#10;1xzH+9htx/lB+v8Awe/vKH6phY0JrqXV+X+fPQVKEMPPrbH3HF/xix7i4GNAP4/3R/yL3ZF1dEZq&#10;OmRVJJRQLAk/T+nvF/3T30WUcpmcBRQ/8ZH+rj/PoWcv7ebm54VqOtM756bUnzfZ1dBFHLKZqx41&#10;VQfq1S31te1+PZiI9stLEJJVAZhyxLgfS/8AS9uPeFm9+8UW3XBhgloqnhiv+H5+v+zLu18pqwDF&#10;MU/zfLoP+nvhvuDdFPDUrin/AH7er91gNTAAN6GA/wBh9fpb8+8B2fGWsVS/+q1zW55BBK/0/wAP&#10;YVm+8KI8ic09KJX54DYz8606EicpoKdgz9v+bo7GE/l5bhqIog2JsSLtZKgKbMTZWMf1t/h7lptC&#10;kKAMqKRyWJkW/H0Hp+v19hy5+8NOJi4nJr/pT/z/APZw6MYuUoR3aB/q/LoTMb/LlyxjUfwk88eu&#10;OQXFwfqEP+w49y4tnQOoVVQ/ULZ3JufUBcLzf8e3Nv8AfueefV4zZpXAHp/SPD/Vw6Yu+WI1ShQf&#10;z/zdILsv4CZPC4p5jilIjjd9KLKW/SQAf27cn/ePabym2ZaW9k/IHAYmxUtqIsB+OfeRXKHubDuc&#10;Y8SSuK1NKYoKVqacfl/k6j7c9leGXQiig/1en+rPVTfZXVOW2flqikejaFROVWwmNxqN7hkH9Prb&#10;8e0wcLJLqAHK8nVexH5AFv8AW9jW+9x4bEAlsfKmPtyP9Xzp0XQ7RNMdIQUOPP7PT7enDY/W+Yz8&#10;kUcNGZNRVfpMLlnCDTZfbdV4mSEcKLi97auBY/jT7SW3u1AWIMpFaU4f4df+qvShuXHoKqP59GPw&#10;Xxq3DVeFjjnIbReyuxCsQOdS/T2lah3gfm1ubAsAePrcW/4n2IrT3PtJSEZzXzIp5+hJ+zyznpo8&#10;vle0L0MNN8Os7WULyvQuVZboNA4bTbkFfp7eYZi1E/IuEOoXb+n9LXHsysuaIb7cVZCSCccPz8yD&#10;x6DG6bPIiuSuP9XDoo/YHQWQ2duKDz0viP3UbD9u4UIxB4Yf7ceySfIVwKSov9SrX/wIBJ595H8k&#10;3bS5X4f9n/VjqPbqIqrIOH+wOtnP+U9QGkwWMjZSCscIPBF7oFFgL/n2SzZMgGYNzb93/eySfc/7&#10;JORCuj1/ydAbeUbwzTPV7HY1Ozbdf6G1Ob883Fh7O1t+a9JGOb6eDx9dJt7kG2u2UAeXDqHL9Csx&#10;J6qw31SlsnUCwuDf6/guD7fWnIBuwt+eB9PyPa03cagjOekQWvAdIiLHMzKdNxcfk/1HNvYSdiyh&#10;sdUG/wCqNrW/4Lbn3E3uDJWyf/St/wAdPQ45RFbpQPIiv7ejO9FU7RbgorggCVOP9Yi3ukD5N85O&#10;rP8AXWv+x1lveAfO7D62QfM/5usp9jU/RqP9XH/Z6uGwf/Fro/8AljH/ALygPuviqN5mH9C1/wDb&#10;k+4rrXP+rj0J1+EDp298aX/Pof6f8SfdlNHB6t5de9n4+NlRDBX07SWI1Lw1vrcfT3KPJLj6tGPA&#10;sv8Ax4dEO9Lqt2HoG/wdN+VRpKCpRLhmicC31uUI493H7J3ZjqTHxBmjB0LcAqONFuL8e+gvIl1F&#10;Htsf2D/V/q/4rGjmnbmuLltIPn1W/wBn9eZvLZqd4RKymQkFdbA2c6uRa34t/vrrqTsPDgAGSPj8&#10;Eq349yOdwhGVGR9nHoAjl+41cOg0i6c3ITcpKNX/AAYfU8Hk/wDEe47dh4cnh4rf8g390O6BQa+f&#10;p0/Hy/MoOr/L1NXpncf4WU/1Fmtz9Ob+4zdgYU8mWL/YlL/7AH3X97ZA6cOy3a4HD8+pUXTW4hYG&#10;OW9/6Scf7DV7it2Bhebypz+NSDj2uj3e3pT06odousY/l06Q9ObiAv8AugcfiUf7Ae8J7AwQ/tpz&#10;9OU/3u/vbb7GFKinVhs14RXH8/8AN1JXp7cJN7S8EE3Li/5+vvgewsIP92IP9ip/4j2lO9KRSv8A&#10;Lps7NdH06kp0/uDn0yfj+23/AEd7wv2FhTb9xL/4kf7xx7ZO9oQaZ6qdouQTjqdH1DuMEnRJb+t2&#10;/wBb8Ee47dh4axHlS9/oSp+ntj97DxB1sbTcseHUxOo89cErLfkf2z9f6er3hPYuGvbyRfU/mPgf&#10;j6j2axbuiKWJBJFf9Xz6WLsdyF1+dPn1lHUefHGmT/YlyOP+QvfBuxMNb/ORn/kKMH/YW9+beg3E&#10;9eGzXZ45/b1lTqTPg3tKP8VD/T/Hn3wXsHCseGQf8hpf/Xt7T/vOBjnifkOmzs10OP8Al6zHqnPA&#10;WPkP+vGwvb+pv7fcbuTG5JrIVbnkHTzb/W/4j2/DdwyODxp8ukdxYzwDu6TmX2bmcPHqYuv9Ct+L&#10;D88n2u6eipZ1BCLyosNI4Fr+n2dpHbsnjD7fn69ByW4mRjnz/wBVegrrMrX0khR5pbhjc625sbEk&#10;H3IGHpz/AGFH+uo9viFGGoD+fTDXsn/Ff6h1FG4qz/jtIf8AkI/8R77OHpTYaV/xuv5/r7obYVr/&#10;AKv8HTP1synV1kTcldZv35Bb6eo303FrXPvsYenB+iW/4KCfbqWwP29OC/kp516xSbirjyJpL/8A&#10;LQ2/3j3mXE05/sIQP9oHP+x92Nsg+3qhvZa4J/b1HO4a8cGV+f6O1/8AX99nE04FxGn+xQe7pboO&#10;I6st7KTQn+fXEbhr+R55QOb/ALjc2/pz7wHFQM3AX/AWFv8AHnn24YF0kdLVvXjQ6q9ZP45kLahM&#10;1iATqZ+b/wBQCP8Ae/fFsVCOdI4v/ZDf73b2gk8PSVof5dXjvmPD/V/h6xncFcG0mVuRfhnA+v5B&#10;Yn2ms6kVHA7aQAFb+yB+Pqf9h7Kbt0t0qvGnRrZuZiKHOOlxtKWpylXGjSNZmU2DsSVB44/rceyz&#10;7o3/ABY2eSPUnBsAD/Ti3HsKzXxZzU/t6G1nt3jRguM9HC2v18KulillUgMv/Br/AJJF/wA+0aO0&#10;Gc2Xk3PKqf8AX/PtD+8jqK14Y49GKbQp8uHzPSz/ANG1EALg/ji4v/tre8i9lS351W/1rf7170dz&#10;IFP8vTjbOpSgX/V+3riet6P6AXFub88/0+nvzdlSkEBWH+Om/wDxPtwbn2jP8+tR7MFIJHDrj/o4&#10;ox+Rx+OB/sL/APGvaF3TviSsppEa/KtY6CCOAR7Kd0vkaAhv8nRnZ2IjeoHSvwW1qfGyK8d7i1gW&#10;4+txx7I72RV/cTSO97l1ZR/rm5v/ALD3j/zaytKwHmT/AIa9D3a0PhinQixgKgA+n/FOPZcqokSt&#10;Y29R/p7i2V1aQj06EqtRaf6uA65+8tHMVkVifoR/ybxe3tOTTKnP+z04VOnX172arqndH8Nkh/ws&#10;b8gi5H9PY75VuGilDE+f+QdEe4W7SIa9RquBamB425BB9mYzO+TUYtl1Gxib6gAnjg2/4r7lbcr/&#10;AMaxZa+X+boOQWjRycPPpMUOAp6WqMypY6gb/T8c+yQ9i1n3VTIx4/UeR9R6jxb3irzmpJkA4n/O&#10;epD2wEoAeleBYAey9VYtLf8ArwP9gPcI3nn0L4D+kw9f9jrv3iX6f7H2gHTycOve1PttwldCfqfI&#10;rAf04K8+1Fq2mUH06TXi6s+VOve7S+jq4fwunuQdKKLG4P0BHvIX29vjFIiripr/ACHUc7/GHVgA&#10;fPpBb5pPuKEkC5BFv8OPau7Rq/8AIpbf6hj9OeB7yMk3Em1OfIf5OgjZ2wDV/wBX+Dpk2JTeKM3/&#10;ANUt+bjn/E+y+bFyJTPoCbfvL9bcm/uO9/v3NqwB/wBVOh1tUChgfLoRq+HyUsiEfqQ/7A2t/wAT&#10;7N7umvDbKrCrC/2MgH0+viNveH/uJJI9wa5x/lr1MnLp0xBT/q49B5tSgFPmah9On9xiDyL/AI+n&#10;ujXuGrb+O1lza80vJ/4N7gswEuWI4dCKWamRw6FX2CsNYdQIcnkfUc/7x794ABFfXpvxWp172Ke0&#10;ahmlU3BFwOeCCQP6+5P5LKrcAfP/ADdBfepNURJ697GCRy1OCf6A/wDJwv7n0/2JI9f8nQCXEgHX&#10;vafcjU7fi5P+3PsHX2SejQ8B9nXvcd3JB4+n49k0rChXqy4I697SGanKKX55AP0H1v7BW+RF4tPQ&#10;p2xyoCjr3sN6jIsjn1mw/B/xP+HuM57arUp0LkuW8j1721yZhx/a0/gC5b6f4W91SyU4HTn1VOJ6&#10;97bZsyxuNZsf6m3+9X9r47DS1adMvesmCeve05/Fm+6vf/l6av1H6/wbTb6f77+nsx+g/Sp/Qp/1&#10;Ur0WfUt41a/6JX/ql173/9DXljA5NrG5H5/1/p7JpQQpHl0msFOoVNR1v8e+VhxcX5P+98eyGeqr&#10;UYr1Km1CkYpjr3vHIBpHH5/H+t7SqWY0Oej9AXNOve89Gt5FsOb/ANBfg39uAaTjj1tlpg9e9i7t&#10;1LIh4+hPH9eLH2c2TEUUHGP8PSaXgfs697z7j/4Dt9f83/0X7PlP6YH2/wCDoHbsf0aHr3sv2YF5&#10;pP8Ag3PtG5YuQDw/2Oo6uyTKR/q8uve0+2r6aNQAAvY3/wBuPbQZuJPSAZFT173h92BauP8AB1vr&#10;3t/wWQkoqqJw5XSbg3tY3/1va5CWQM3H/V/k6fidga1697sz+OPZB8lHTSVFiCqfqP18YII49k24&#10;wLKhJH8vL9vQr225BYdIbfOBTM4ipTxh3Edx9fwb/X3aVt7KJk6JGRyS6LYgXFzweR/vvz7Atxbm&#10;B9Z4A/4Pt6GdtJ4mWOOq8d34iTE5B42j0hXe55GnV6gTz9f6D3E3Fh0qYJFKgllIP5ve/wDX2Z7b&#10;fVovkOH+r/V/PpPerUGox/q9OuO1c1Jj6tJA9vWC2pjyQQTYA+63vkJ1wtXTVU0dPdowzA6efoSL&#10;H/eOPY0jcSx146h/sHoP1MLh60zj9vR/uvNyJlsbFG0gMiKOL/gi/wDsfr7ITsvOVmzdz+KViipP&#10;YgsQABccWHuK/cPlxN022XUoY0I/l1PftdzW+23kMZc0qK/6j0Jfu3Pqfe8eZxVPaYM5jQXu31Md&#10;iLfT3yb93OSpdo3J5FWik/5B10S5Z3aLdbBGQ1B/znr3scbllBA/V9QeB/sPcCkaWKny6PZAeve8&#10;EiNci+kgX+vHIuPr9fd1Yfb03Gc1697wohBJY3P+w/2P0A9uFgRQdPMwIoOve8vNj+Dbj/bce6ef&#10;TJ+Ide95qW5njDc3Yf4f717rLTQdPVqUyOvezhdVHx4idrcMZUuL3AA+hP8AxN/Yr9sIi++LIvxB&#10;l/48OgJze1Leh9D/AIOkH2GV/u/WI/6WgmvzYcRN+fZd+4ZvJkJyCbFnH14sCtrf8aHvtv7NubPY&#10;7eJuFEP5nVX9uOJ6wY54kDXriv4m/wAnRHduU4my1dLpBP3VRc/ggC4HHH59s3WsTGoQjn1i3BNw&#10;SPz7yYtL9AxNaY/1f6vTqHL9Q0Zr5jos/wArUCbdqgRz4Jjb6WIhYA/7D2cLFrpp4+OQF/P+3Hs9&#10;t9xk1DuNP9X8+ow3a1Ykn061du8scajcFfJZdSzVDHjm7N+AT/r+3cSg/W/+F/rf2M9t3BlCgnjT&#10;09R8vl/q8gfdWJ06lGTx/wBnor9dif1DSAfVyCf6fX6+5KSf0IsP999PZ8L4PxP+r/P0R3Fm9BT/&#10;AFcP59JCtxDKG9N7gkcm9wbni/195ll5N72+ntSpLqHB/wBX+r+XSM2pB1Hj/q+fTBLjyFAvaxJs&#10;f9c3A5+vvKJFv/yP26rzKDpNK/Yeti3JBr1BekdRZb83vxzx9Lcn37WSf8L+1aX2lQpapHy681oA&#10;havAV6jGAi94+Re7Frf7Ege8NQ9kJ+n+HH+8H2e7bOJJVIND5/n0jIFft6Ue2qS+Ri4/VpHN+PVY&#10;3/1/YN7vqW9SqxvYj+nJ4/p7lDbWBSpP+odHW3WxJqOHp/s8T1cx8W8JTijp5pYUYXVgxH6Txe3P&#10;NrH6+0Fj8TVVz3Usbte/9Afdrnc7WBDUAH19ehXFa1pj0r8+jd747N25sykLVrwwhEC8gC7BRYWH&#10;5/Ptp3ns+tbGTsFb/Nsbj/gp55HuMeauZ7NLd6EVofPoS7RZVmFB/h+fS2+MXyK2tn95UNDTVkLs&#10;08MekfkiUKbD8cf4f8V90lfKrEz0VbUCQMAsr/qtyQxX/H8f194cc3X63Fw0inDFv8n+rHUpWluV&#10;QU+XWzF19WRV+1sVUxEFZKSFuP8AFL/T3WjXC8snH9pz/sQW9x1ISwP8v5dGdAoFPQf5Olt7gRgl&#10;x/vvx7ZUH8utPlT172KexoTJWwAC93VbWuP1C1z7NrNVjcEfLz6SumfnTr3u6L40bUqKulojHHyV&#10;Um1zyTf8/wCt+Pc1cl7pHZXKvLlcf5fP8+ia/hbwmrw6KL8rN5Ue1tnVk9VKsSpC7erjULXI592Z&#10;YPZtWtPEGVuF+lrH6f4e8tdk5w2+OFGXBoPn5fPqKt0tqyHSOJ+fr/xXWrx2/wDLLaGM3BkIpKuI&#10;Os7qx13sRKVtY3549vz7UqVQnSRYH6g/8SPYoj5wtLhqFgafYDn/AIrohmtGQavPoI6D5dbMrKqO&#10;FauIs7qLu5W1zYcm3tP1OOno5LMGB/H+A+l+PYoh3OGaFTHnUB58MfL9nr0heuKH7fn0ZHbPYOD3&#10;bj/JBJTuDGrf6rVdQbAk2uPzf28JI60Dg8kLbk/1HtBfXSsKUP4v9WOi8IGuAKfb0GNbT08m7KXx&#10;qoU1at6UFjeRfqRz/wAb9lD7SqbVMvPAcgjixsLH2GZLlVPaOPQ6soV8MY/w9Xk/FTHBdtUJtqvA&#10;rIbEEflbgn/WHtm63k110V78kH/G/wBPx70LsFQvl/q+XTW4qvhEcOlz8hoNG266xAAhkH+2VufZ&#10;5dtNajjJ/wBSP+I4/wB49qHuQ6eEOP8Am6izeIy8hRPQda53eyKc/Wqo/wB3u5/I5ZgbXP8Ar+1Q&#10;z3+n09tBmiOpT/q/PojETx8RWvRe4YxqBIF7fQf655F/r7Ru6JbUkv54P/FPZgL+kY1HPR1taHxx&#10;qH+qnRrug6ES5ijuAGDR3PPpJJv9D+b+yuSyl86gPFpDxf6+ocD2UbpuJENa/wCDqX9oUYHV0ENE&#10;IdgyH9Q+yJJsRayEG/Ps9fVQP2EN/wDUID/iWHPvF73GuxJO3rqND8gehXZqDLTy/wA3DrUc/mcJ&#10;feORBHH3DG3N+GYj6f7D2K+RPC/8FP8AvdvYF2IUZgPUf6vn0d8O0cBw6qU2vTa6hPyAHNrcm9/q&#10;f9fn20RNdx/r/wC9j+vsXXIpAxHEAf4R5dMvGjv3Cv8ALpb5SkRqZlZV9S3H9APrewNvbvG5UFV+&#10;v1+v5P8AS/sDXxLvR+HD/VTpZFEpStOkbDRRhyWAUgj6C9x/j/xT3JDsEuCBcAkem9/qePYakiV7&#10;ghgTQkDjSnl/Lo0iijxUUx0p4aemSEEkF2RT+bcgFrm/vg8hsQf7SkfT/bfT3qSy8WP9IcM/5+Pl&#10;6/n0qtNKyU8ulZsvIUlBlFMrKAXgv9DwJL2uTx/r+2qd2lb0ahp4AuOeOTYC39f98fcZ73yxesxr&#10;wY1/n6/sz/m6HVhPH4dOrh+hO7Nn4LEUsNR9oJVhFr3vf/Gxtf68f8V98kifQpY24+lxcN9CRf2W&#10;WPLM4koVJz8+Hz/1f7C43S1p5fl0t9+fJDa8vkENRSgnSulAii1zzZuP8Lj/AJE8UkjoQC1wSp50&#10;HgC/FgP9h7ek5akDl1U6hX+L/V9vSOaaMqSei/7t7wwNfjJYS9KUkjswQxlrFl/Cf1/5F7k7klj/&#10;AIcfSLeIngn9QJJPsVcj2V1BuHxEEN6DhQf6vyzjhH+9OktT+X8/9nomsOYoc9vahenRWjeviSwP&#10;I1Sgn6Hjiw9169sz6a+Q82Dn8f1P9PedPJ8h/d2gNmmc18uo5uYxJVfP/Z/n1tZ/AnFhNg44lAD9&#10;rc3uDb9Y/Ptf9NnX4rfTUD+L8MOf9j7DPPtwIrJ/E/h/Li3+DpNbRaJgG9eiifzOabXiayPTc2VL&#10;/wCshaw59ngoI7UBcCzKvBP0XUNJ1fj6X+o98/8AnzeDHelA2M1p50yKefHOOPDqWNihUgaRx/zd&#10;UyfGvrWnze60kenR71cAJdHI/qwKkgf4D+lvaKy1ZURSuiE24Lfq/UbhgD/xT3Ae675rJbVngOH5&#10;eWfz8+pCtrVNIJH+rHWzB0Z0lg6XDY4yY+AExqx0p6blFuSWbjkfT6f737TkdfWmTV6uDa+qwP8A&#10;Sx9hi73kqulWORX5/wCr/VTozS1SooOjcUHU23HSz0dHZbAAobWPHNm5H+PtXYbP1McqpI30bnU5&#10;BIIH++vf2Bt13ORhqUnh5D5n5dGCWUYFQP8AD/n6fpOkdtPTsy0NK3qPAX+ovyS3sYqLPtJAvjYG&#10;/AAJvf8A2N/6ew3DcTEFpGNR/g/l1cQIp7h0A+6OncFBkwi4+nRPr+i1/wC1yQSeP99/T23VmXnM&#10;pU6jcDnVbj8H6ey69u5Fi1IxFPz8z/q/2OjO2gRhgU6FXY/WWAi8YehpLH1FvHp5KAf1+v0/P+8+&#10;22oy9Yguvk5B5ueALH+nuON1vpXBBf8AwfPoS2UCHFB0bnZewcEjR6KGl03JJCtz+SLX/wBf/fc+&#10;wU7I3BWriKmzSAeJrrqBLcjkki/tDy/uUy7hpdiRX/Vw/wBWejxbWPRWg6Mpg9k4SIwSRUVMrhlu&#10;QCeLXIGon+vvXd+ZGXqKuprlmdjcykrf68XBv/sT76E+1Vyz2S6Sa/5Oo15wVEr4YpjodMbTRUtN&#10;HHEoVFVQABbgCw/4j3TvnW11UhH112v/AFF+PeStj8Ir55/PqFpqiQ/n04e0/wCvi6/7c/8AFPa7&#10;UC1B025GrHDr3sXOs1JzNK1ufND/ALa4v7W7fXWQPM9FlwOz9vXvewH8aARiKK/18UP0+n1595Je&#10;3BIkWvr/AJeoc53AEZp6dVpfOtgMJPYj/gNMRf8A5ZC3192C45v8mT/WB/2495Z7NOFiQvk0/wAn&#10;WOt5GWuGINM9a6m6VVsvUXAuk7lTYf7a/wDrm/ud/X/WPs9LLTj0nUZz0n1FmQKONagi1xa/Ptjz&#10;DkUslvwv+9H35ZI4qmmacel9tGrSior0KXX6hszSL/zeUn/G4H+9fX2Tzfk3+5E2B4cf72PZTd3C&#10;mBq8af5Opb2K3YRAkj/VTq7DpGnB2xEQAB9sAD9bXjAvc+zG9HG4p/8AEJe/0/IP1948e5t1o2pi&#10;vH+fUk7TatJIF/1f6vz6qJ/meUfnxtdGbH/gRzyeSi2+h92pbJoFTApM6guqlgRfmzDT+n62P+39&#10;8UvfDmeaHepFiYqvDyxg+vDrI/lOyVLcAAcPP8uiI/BzpzGbgyv+U0sFSz1nkPkVze1RGB+kg/Ug&#10;3+n+t7daqsHm0WsqA+m5AB5Nif8AD6+8UYebrhZWPiMSSc/L9nUjCyAjBpnq/wAj+NmAkw9KTiqE&#10;Wp4SRok1FgoIv6v+I98Xrgvq9N+P7TjgHi4IAHNv+KezCTma48I6Xan5en+r+XVEsVBoo6T1B8d8&#10;A9WqSYumYahpXSy/RgObt/t/9j7bKrPJGCVCgjjkt/jyvsPHmu4EulpT/L+eOjaPbYzxHQ34v4x7&#10;benQ/wAEpWWwP+aN7kfXVqJ/2/8AvHtvbNHSzjxFSpt6ifp/vvrf28OdZmjoXYEfZ8/9XDpWu3pX&#10;I6nL8W9sx1iH+EUjKWWwEH5uLeoG3+829hRuTeb08jAMFC6z+prAjgcWH+8+0F3zTdhdaynP2f7P&#10;8uja32uNhUKOjMbF+PW1qSBVlxFLYAALoYem30urewrrOxqkE/uubHkFifx+AR/tvfo+aLjykYfs&#10;6M02SP0HQrx9F7TsAcPRf64Qj/H66h/tvbLH2XP51DSsB+ObfX+ht7VtzVceF2yNU/Z/q/y9ak2S&#10;KlQo6kt0btNlZf4TRkCxHpf6gf6on8+x92BuWfMI2tww03IYmxHj/wBYf8V9i3lnmt/qoYy7ZIp+&#10;0fn/AJOgdvu1xRwtReiGfLb437bm2pmqunxNEv8Ak82q0Yv/AJpybAm3P+8ewG77CpBVGJAilQbC&#10;7AsUFzdvfW37uO6yXVvF9U+olT8jTUfSn+r7esWOdbPTO7f6uA6pG+Pex6Xb3cU8NHAsUSZEKAur&#10;/jgov+oj+o/437rXxr/7+z68fcAf7HXa/vPiK7U7aXf4gpA+yn+rPH9vUXIi+KMdX8bkp79ZuoFw&#10;cbyBxe8APJ/2/u0voqNJBShxqUwg88f4Xv7wN+8nuksW3O8bFWqP5KOpJ5Rtg9x/g61fO79ow5vu&#10;6RKiFJYxXsAhv9TVkX4b/e/Zn83lIqGnRU0qBYkh5DwDYA3PvkZzlzDerfyEyHzHBfn8v9X5dZJ7&#10;LZfpBSKjq8n4h9CbefauLc4qndjEkmqx+rWa/wCv6m//ACL2HNTuxg8gjbSFP11M17cG5H/En3F8&#10;nMNw4BklJJr8v8g/wf4OhZFt6UCkdWT43pXB0yoFxtMtkFv29QuVueSx/qfcBd2zEWMgJ/FtQtzx&#10;Ygey+ffJRKKM1PtB/b/q+XS793RrgCn+r7elVB1NhFiI+wp7gX9Ma/X6+nn/AB9rramamqpwCSbs&#10;P9YjSAQbj8cfj2fbVvrB11OSP9n/AIvot3KyQRYHQAd0dQ4mbC1WmgprtBKoIj5+hv8An+lvYh5X&#10;Hx1UZl0IzaFY6Qy39N7gDixvz7yi5A5vkt7dYtZ8xkg9Rluu3qz1A61pflV0FTybpqp1oU8Ymdmu&#10;rqpYyEkDQwt7C/IQLSq1tAZSWBu9xZrcW4/w/HuTd35mmlQkFqEcMen+r1zThTougs1UBSuf856x&#10;/Hfo/GPV0iTUsKOahUJN9CKJARZi3+Ivf/W9h7kq5/3gCv0Yaibg3v8AQ8+wkvMrpKodiOGPPo3G&#10;2BwMdWo7X+PeJWgheGipWsgZika82NwbsbAewtyrTSTgqDe9wUL2LH+q/wCH+t7HWz8wSymms6TQ&#10;Zpw+359MT7asQNB0vn60w2Jxsnko6cSRq5J8XJAuw4U2J+n/ACP2oqKN2oJGlWzaCTcn6WuLAf69&#10;r+545I3Wb6iJNRIqPTj9tOgHzDZAwtj1/wAHVOHzA2piEzDzU0MMUizArpUj+pNgT/sP98PZIvkU&#10;WFJUkcGzfTn/AHWfed/t3cxtAgbjnj/pj1B1/EoLK46sw/lh0yxY6gVbaQsIJHA+ik/Q/wBfZIdm&#10;uVzB1G/7n4/qfeSOxXGuNVX/AFY6jnd1ADUGOrtt/wAWvb8gA/5R3Fz/AIabH2dbASsKOMqfoB/r&#10;ng3vf2O45WAr5f7A6iS/hRp21DqrjfqFMpO1uL24twVcA+1CZAyXJ9X5v/Qj35rkg54dEzwOHIXh&#10;/q+XSIjcen/Ej+n5/r7CzsFy2NnA/EZt/gdJPPuOee3L2TvX8Lf8d6G/J8BFzqY+Y/w9GW6SKjOU&#10;XAuXW5/rdx7pM+TQP8Qqif8AVN/vLEH3ghzmQ1258yf5V6yj2QD6QfYP8I6tywv/ABbKS3/HGP8A&#10;6EHuvis4qZQPoGYf7C9vcXEUag6EdKdOnvjTECUf7cf7A+7oKt14ZHXvZyekZ3iqYnRiCpVhYf0I&#10;B+vuSuTf7aMD+If4eiHda+GT9v8Ag6xyi8bj+qn6+z1JuSupqOLxzOLIPzpvcf63vOLk6Z025NPy&#10;6hvdI0Nwxpn/AFfPpFTYSinmkaWGNvV/qQSfz+feOHPZ6qJMfnN7f2zxfjgEextNfugFM+vQefQt&#10;Rjz9OuRxOLgHMUK2/JQf145P+9+5LVO5yCR5wP8AElv96A9pf3onn/m6aWS1PGleuIpcQPxT/wC2&#10;X/ib+8DVG5+Leb/bSE/8U9sNu+moGetGW3yBT9vWRabEfS1OP9glv+I9xJJ9zm40z3/1mA/3g+2P&#10;3weJPVllgGcdSFgxX9kQf64I/wB79xWqN0j6LNf8WDc+/NvPlx/Pq/i29M0/b/s9ZBBjb/SE/wCs&#10;yn/eD7wNU7uJ5WYW/wCD390O7g8PP7eva7T5ft65/b4wfRYh/wAke8DVO7Dx+9/jYOb+2ju+aA9e&#10;LWvoOuQgxw/sRn/XCf7x7wmXdZvxUC39Vfn/AFvbT7y6kN1rxLccAOsohx/HEQv/AEC3H+BPvEX3&#10;XzxPz9fQ/wDvft1N/BIAOenVlgwRTrkYsd/zbNuPoT7wu+6hZtNQbX/sv/sfapN5ZqgkVH2dXM0T&#10;YNOuvHj/AMCP/H8f8T7aJs9nqOW1QZl5/wBURex/xF/ayO/eQgr509OrBY3+EDPWYUlI6myRsLfT&#10;8Efj6n2YnqvcFXWzRCaSQtdbhm/qTY3PsSbdMxoa8eP5dBzeIAkRNPX/ACdBJ2Rh6YY6aRY0U6T+&#10;lbA2W4+n59nlwcxamiYm5CgH/H0+xrCf06HNeotv4gHNBSvVdu7YAldKBwushRb8Ek2/3r2owwIB&#10;v9f6+1AJpQcOivSa0p0jdJHFvp/T3zDC3NuBx+P969q7eYP+meI6oU9B10AfoL399hgfz/xH+9+1&#10;inTx6oykcR1z0OfoCfeRXsOf6cfT3aopUdVp1iZCTb6G9jf+v09+Z+AAfr9Rb+n0908SnHPXgM16&#10;6VbE3/2B/wB794wADcE/61uP9a5HvZk7a16UFmI7us1zptxaw/PP+9+/XHsqLVY163ilOopWTWWC&#10;hv8AUm9rC/04I9oTegBoZv8AEf70PZJujEKaf6sdH2x18cf6vLoWOtWYZGnv9dQBB5+t/wCvsgG8&#10;qGauy7Qxm4eUD/H62/A9gC9d81Oepj2tC6DqyHblRFT4qF2IVUivz/gPqL+xR2L0lVZunjl8JIYK&#10;bkA3vb/A/wC9ew1Pua2zEOamvy416P4oAp1N59AR2n8kdrddu0eQroISpIOuRVI03+pJH9P6+xdX&#10;40zsqnw24HBUfW3/AAX2XjmGCpDZofl0oUQkcK/YOixyfzDOvo3dP4zTMVYgkVEJ+hI4Pk99H41z&#10;BSfB+PwoB/2+kf737cG+Rk1BND8h+XWzEg48Ou0/mD9fyuqrl6ZizD/d8ZBuf6Bz/sOPYa716KqM&#10;VRzv4TwhJ4IJOnk8H2kvN4hmhKjj5dORQK/DB6MD1f8AKPa+/qiCKhrYZfIwA0vr4LWXn/inutbt&#10;/AtiKmohK2Kkn8/1sB7iXmS4LFqnP+z0ILBAuD0cyiqUqqaOeMgrIoYW5+ov7KXVMRKw/oRf/bXP&#10;uNpnUEs3Ho+QKV7upfvnRqXmjFidTW+h/I9pNeNR6UL2pXh172dHpDYFRuGSAKhOrRbj0/qva3sQ&#10;bNuKwThycDpiaAPGWPTRm8rT4egmrahtMcSMxP8ArD2cDcXS1TQ4hpfEwAhuDb/VLzb/AHj3Iz7x&#10;FJaE+o6JxanVn16CPb/buDzeWOPgqY2l8jJYNqNwbWYe67u0MO2Nq6iN0KshYG/55I49wdzQfEDn&#10;1/2ehJZRlCF6HCNxIisDcEA3+vstlZ+of6/P+8+4Tvh3tX/VnoTQjsPXP3EU8gf1/wCKe0IA0E+f&#10;ShOB697UWDuKyP8Aw0kGw+uv2/agFlPTUxyOve7MuiTqx9MARyo/2F0t7nLkkf4ynn/qHQB3sGhx&#10;5f5+klu3jHuTwOCT/QWI59iL2gn+4+Y2/wB1Pb+tyLfj3OcoKRUU0/1DoJ2ijXn/AFU6T+ypQ6kf&#10;ni4+tvr+fZV9rVRhzyWJH76j8fXV+bj2AN/lbwyK1H/F9DTbwoI6EiZdSH/WP+8+zc5qpM2y6kKT&#10;/wAAZD9fqTCRe/8AsfeMHOxLTMWz5fz6lPYTWOnrj/D0mcfCIslIbAEsT/tz+fdLfcULjOVZP4ll&#10;+o+g1Xt7iEmjEdCNlFQPI9Kv2C1PHYgn6XA/2PHtGWJIHVFyade9iptJbOv/AAaP/ewOfcg8pT+H&#10;cgU8+g5vGnQVIx172NJANOR+LH3PqO5tEJOSKn7egAxIcEde9sEgsWA/3309hW7Jq1fU9GkbFlBP&#10;XvcRuAf9b2TsFMhDcOnowCwB697QO5JNMLc/S3++/wB79hrc4tSkdHls4QDr3sD8hkQsjgve9vqL&#10;D6c/Tn2C5rXU+BTo6S6Pr172n5MqOQW4/wBp+n+9e3EswoqBnrz3dF1A5697bnyAb9LHn/Hj/eva&#10;tbdvMdMm71GrHr3tn+8/yi+o/wDA+/8A6y9P9ParwG0f7X/n/pJ46+J/t/8Anzr3v//R16Etp4se&#10;efZQ9BEVPTW1KSQG/wBXDrf4992P+vx7Dk8it2jqV9tWqAjgR173wdSwsOeb+6RKVap6O40Kmp69&#10;7nY+M+VRax/P+3/H+w93B7+ryZA697F7b8fojsP7JJP+2/Ps3tYyG9R0kmGmpP2de9xtyteJh9NK&#10;6bH+v6+fZ2hpHjga/wCboFbwwERI4GvXvYDZQXqJf+Dj/eF9pqENq+XUezij1+XXvbHYj6/76wt7&#10;Z0Ecei054f6s9e9xnTTzb6/0+nt4SIprHWvVuPDr3v0RKuGHFv8Ait/amGTxBTz69kde9j31RuyX&#10;C5ekbzMq+Q/m3p02ubf7G3tmdQT3efRpZzlGDDz/ANX+TrhIgkRkYAhgQQRcc+7pelt7xZLH0yGZ&#10;WLKoHJIvbkW9gzfLKrawP9VOPQzspiwArw/z9FD7m2bpMlZBGdLKzEhVuRf1WP8AxQezMzQpUQhr&#10;AgqPpYkm1/pb2QW8zRvoXFP9X+r8uj9u+Ci9E/EjUdQwLEkO4UG/ADAXYH6ey99obUjyFDVqIgwa&#10;Jh+kEi6k+xpttywC6j/qr0Q3EBrUjPRnepd4+CpgieRrawCLtYjSAfofp9fdO3dmypsBmZa6njKK&#10;JiwIUDksfwB7Mr60juLV9X4hTow2W9ksr5HXFD0deiqUq6eOZCCGRTcEH6j/AA9ix8e+xXhkgx9R&#10;ObrYWLfW0dube8HvfXkSK6tHnRKsKnh8us8/Zrm9biJbaV/MDy/i+3qX7s/weQTI0kUoIv4o7tqY&#10;3JW4tce+Zu+7dLtt88DihDHrJwMJI9SmtfTr3t1ZkJsy3IPJP+Bt+PZQAwyOtAEE0NB6de94HZAT&#10;Y8X/ANtxze/txQx49ez5jr3vD5kNxex5HNgP6fX3fQwz1sggV697k0Z/yiMfkuLf717pKOw9ULCn&#10;XvZxusF/3BTngN+5cE/X63Hsb+1a/wC7kN5B0/kR1HPO0hEJ9KH/AAdB52ObYGpH+qp6hSP63ge4&#10;9lj7Vl8ldIB9fJKDfg2LAe+03tlWLaotXmkZ/kesGedhp3B/tY/4Oif7Ui/ymqYDgTz3/wBa4Yj/&#10;AHj3K6uQ64j+Ay3/ANfUB7nSBhUg8aH/AAdRVf5BI8+infLeUfwOtANi0MxW/wDgjEjj2baiuIl/&#10;wUf1+gH5B9iixcFAlcmlP+LHUf38ZZiPXrWh7YhWoztc7C4E81yPqT5SDb/X9ymBN2H0+v8Arcez&#10;63uBCyoTkEfma/l/PoNyRdxRh6/6v9noBq3FqTIyj0nWQD/S30BH598kkK25/P0Hs/gu3ZjTFfX/&#10;AFceim4tdLVXz6RddjluSR/qvpfj+p5/4n3KWQtwR/xH+8+zNb1olFWyKcOkD2q5amf8vSXqcZE3&#10;JT6X0/64+nAPvLz9Af8Abi/+29rk3I6NZzX0+Xr0nMCn4/Lpmmxa3NrjTe4ufp/rH3yDlTY/8U/2&#10;HsxhmSdNS8R0y1vxFcf5Ommej03DWIBNr3/H0/2P+t7iVch0ML/778+xDt0qq6lzX7OkUkISjJwz&#10;X/J0ptpUKvkqdbXBZf8AVcXP0J/HsF90y3mKm/Jt+P8AVfk+x5b7gEjPdimP2dCDardpAJRSnH59&#10;XSfHTG+HBxSKACIz9C3OmPkrfg8e15sDFwVRj1R/gE8fW5/r7ibnLmW7toWCuKd1M8OH+x0NLS0Z&#10;mp5GnRDPnv2Hl9vLNBT1UiDU1tEhX9EYa1gf9f6259r/AHfgKCPEVJeMcwOQNP8AtBILX94675zP&#10;uV3EaH4a1rT+VK/5Oh1tm2LDpZuOP8nQG/y5+zdx5TuXDUs9dUusldFYCV2UBpI7ck/j6e9db5vQ&#10;wQ5GsWIWHmmPAAFvXa1vcc3NzNcVEuSCaf6vsp0MzFSIU8+voo9Fu8nW+3XkJLtj6XUxJNyIRzz7&#10;qOrv8/ILcnyH/k4/8V9l6l66fLpvOB6U6GD3CiWzgsDx7UcOrcOPXvYw9cx68pSr/qpYyR/wZ7Ac&#10;e11uNVAOOOmWUF8+fXvew18RMfTSY+jdkX/NofoCTq9XIPsSWF3LGQq+X+T7PXPSe7iXwSPl1UZ/&#10;M/zFbjOuMo1LNJG60crKVdkH+bta4+v+t7tNxWKolpUNkuyhvx9SLn6+xtHzJuSukS1CqAPThjyP&#10;QMuttimbWOvn199703PJvHLk1tV/wNqjxK5FzUNwLn/jfuXVYumETEKv0sfSPyP8PZ9tXNO4/VhS&#10;ePD8j8/9WOii+2qMxV40/wBX+ToD8Dvrc8GSptVfUODNGLNIR/uwE2t9PYHbqp4oZ2CqB6jyB+B9&#10;Pp7yX5N3S7urddRpVVr9tB0Ar+zIZqeRPr69Xo/ELceTyeEh+7mllDRrbyyOQt0Qm1/x/h7R87ha&#10;KaxsCp/3kH2NLi4kMQ7hivr8uiW2RzdgU4dHXx8RqN10ANj+6nFzf9af0/x9kr7VqL1cwB+jgf0+&#10;h5+nsNz3TK4VvP8A1fLqSLJCEUMOI/ydX7fF3HeHbFCxC80yng/4fUce43WUhNTCRySV/wBtqBv7&#10;aS608T/q9Oke6QjQcdPHyIgX+79dcGwjcn6/p8ZFh7PPgJbUkX/BEvb/ABH093W7kJ1qa0J6jG8g&#10;YXBp6nrXR7toj/eCuCKTaolsD9eGY3/339fajaUW4N/6+1MdyZFJf8J8ui1qVoMU/n/sdAVTY8a1&#10;JUKQdKjn8m59oXdc9qSUXP0/2H4/437Ze6de0njX/V+z59G+2RfqqT+f+r/Vjo33x6xAObpDp/tj&#10;VyeTcgWv/vf9PZY4pg+4o/8ACYfT/XBN/wDb+yHdZ5PpWBPHqU9sg7Bo8x/q8urk6mi8PX9QCtv8&#10;gkj+p5LQt9P9t7sE6sULjImt/uuNr/QD0+8b+ebhpbkJWoqR+w1x/h+zoR2YKzBfXrT8/mZLfe2X&#10;DXN6l0HJIFpGAJ59iZlX4H1+nH+9249kvLalpyR8v9X+r/IOjlEL8Oqqtq0v7g4BIAH0vz6vof8A&#10;Ye2WBrlf8f8Ail/Y0u1pE4P+rPVHQo/2dLDJw2Q8c6QLf4nkWv8A7z7eE/SPrf8Aw/xHHsCXNfFL&#10;LTT/ALPSqCgox9R0jmVEkcm9iQSB/gbH3LRbgf63+xJtz7KXPcR6n8vl/q4k9Os1WNPM/wCr/V69&#10;QqiexYA2QcAXtx79KjXCgD9N7m/H1+n19rrNYShaSta+VPl9n/F/Pp2HtPieX29MzZSWml1o6rax&#10;sSQSL83A94lp+fxqP0sAR/vrf4e73UcEmXFVHGvH/D604n8ujRL90ofT/N0psb2Tl6CNI4Kx4gp/&#10;ErgAabWDH6e5EdONPqIuDYWH4t+T7L5EiRqQigI9PP7P9X2del3CbV2cPn+fy4dYqzsHM1buz1dS&#10;+r8ieQ/T+pJ/4j3IjjYuq8WJsCL82H9faOe3gWJnHEfL59afcZhHg0PUf++mTlTxmpnGqw/zjm4H&#10;P9be4+4PTj5dZ+kbW54F04A/2/su2JVXcSIx559Sa8f5dE12weI04n/D/qHQu9LST128MQuovrra&#10;K+sk3Pm45P8AW/uu7tyY/wARkF+DIOPeVnKcqJZhRxp/k6DM0Ck0A63T/gxjDH15jX06WNHGCGuO&#10;VAB+n4+nsVejhqMB5ILgf1JGq3sF+5V5Xa5FXB0eeM1PVorYeIop/qx0SL+ZnD/k8qMLqWBIAJJJ&#10;hIPB/wBb2fqigQYnQF1F0+o5HC6ufyPfNXn69lfcGcmgWv28afYepS2GFxEOA8+q8Ph5i6dM5HI/&#10;jY/dxvpv+AhkY/6//FPaUqMKJ5ipVmDPwT9bfT6m3PuB7u9lkmLKRj/V+z/V5dDuI6Up1sTbPzVL&#10;h8DSqW0WjDghQRpZFtYn88e5S7XjWmLsqekG11Csbf2jYfgf4+ym4uyHyPt/Zw/PowhbUKAdKPGd&#10;gPU1i08E2ppJYogVkBAu4vdQebf4f7D2kK2hSjqCoAvq4sLg8i3HB9hyfcVlOmMkfb+f2jo4RGWh&#10;6NTtqlq6uiEtSBIGBZSCxuNINhex+t/9uPavwbvMi2IPI/w/V+P+K+21ljVdJ4/5umnUr8XQY73x&#10;5hnaQrwpZQBqsTa4Fv8AHj8+1Q9LGVJYXawP+FvoLk+yTcZ/DQsDj/V5dKrfXrBXh1g2m9RUVMcK&#10;hgOQNQbknjki/wDh7hPGgQqdJ/2F/oP8f9tb3FO9zKzahX/L/wAV516E1pXo3Gzop0WxsDyS3IXg&#10;Hi5/NuLewY7LooWw1WQvqMLD6D6jkWP+x925dXxLxfn/AIOjdnIQdDlhayVJYVY8K6H8nk3+n+29&#10;65XzIgMdZXm36TMDb/WI/wCIPvot7UReHZICM/8AFdRlzfLjPQz0T+SBGH00j+n9P8PdQWYUirlB&#10;+oc3/wBj7yNtGDKAP9X+qnUNXGWYDqX7Zv8AYW/2H+PtXHIGfSAfz6Rk07VBC9e9i11kD/GKY2ve&#10;aH6f64Hs724hZqn/AFefSa7HaPl/xfXvd/vxpa2JoyL28cfH5sQvvJHkChYRDB45+3qIedRVCPl1&#10;Wn85U14eW4venZbf68b35/1vZ/aGbTAn15Vf9uB7yg2+6jjtQpP+r+XWPd2n67A8an+f7Ote3clA&#10;Xyco4J8r/W/5bj6e5RqAfz/t7j2YNcpxrXpgxac8fs6YUx7rxpI/xFj/ALe59smZnH2shvxp/H+8&#10;+/NdN4JVTT5H/D/LowsImeQKBT7ehM67x0n8ZpeAbTgXJN78fj/AX9k733LfJcE/5wX4/AaxBPsj&#10;u7ohG1Hy6l/Y4qRqG6u46TptG14LrYClAI4AN4+OB/rezOdDgslPcXOlf97NveOvundEWBKnGP8A&#10;LXh1J+1RhLhT5dVE/wAzCINSVSfWzVB/1rqoA92ybV0x7dVk9N4W1avoBrUkMP8AiPfDz30mkfd5&#10;BJnu8vPtbI6yJ5VzbKOga/l24+BsjqQoreS5LGwA+8iQqR/ri9re03VzM1YVJudR/AtYfXkW94ox&#10;ykSNpwKnqT1A8MdbFlPjof4PSk6SywRgkEm9kBHJ/wBexHvLOkjRqSXNxxYE86bAg8exVGoa2Yr6&#10;f6q9MIFSSg6CuOqigzKRvpBEn0FrcEci5v8AT2hMq9SsnpLgXJGofXn8D2DLpVDsrCv2dHlsqEd3&#10;RqdqCnmpIZAUGpQTc2b6f0HvNTRs1O/6ybEcD6/X8+yppZdflwr/AIOrNhgBnp5qUpo51448iKDx&#10;ckC/1v8A6/sGd40rlnuJLEstgP8Aeefx7ZkuJg2ioPn0dWbUOOhV2+IfCrIB/ZHHN9I9gpkoHWSQ&#10;+v1EkWB/T/tvbkc8qqEx/q/1f4ejiNho6V8elgCAf9f/AAP9PaMkWRahQC1tQ/B/wJ59mCSsU1Mc&#10;/wCqnShdJSp49ZLC1vx7Nh04910vqI0/Qiw5AH1+tx7F3LTyHcIGU+Y/wj/P0CuYo/0WK+f+Y9FT&#10;+UEEUmxc0GX/AJR5QCL/AFMEn15HtCfIFSlJUm4swFrnkDxgfQ/n6/n315+7heD6eOoNQh/m328P&#10;9VKdYk89D9Rh8/8AJ1r79TY1E7knA08Za/1Yj0x6j9f+De6ycZIDuwjn/gR9P8dfvoMlxIbFGrT9&#10;M/5OomWNhOAadXUbnp9PWzqLEiisfrYgQn6e7XOhl/bozyAYuCPqCR9R/vPvA/7yc4ls5FwSCK+h&#10;7R1J/J4Pjj/V59a0faqNF3dK30AyBv8AX6fdsCR/t/Y4b3SVafWLqNNxx/jf6i/PvkTzy2m8cLk1&#10;/wA/ljrJjYQPCUHP+odbEXwxeGbaeKDhARSLzwOfTxcX/wBf6+wOerkNQ6Mfq3+ub/Tm49w7cuyL&#10;gHj+XQ1SMBQw6sfp4ItCW0/oU/W/4/p7nQwyyFWvcfi3B5IJ5t7RLI7MAynj/n6tXzPXOTxRo51K&#10;pAPBNr/631/2HsVdnQSRyx6gwu31sePTxcn/AH3HsU7XG6uD/q/1f5+iu/YMpA6AHtarp3xk8epL&#10;hZCfpa3+wPsdH1fbEm5HiAKtcG/jPP0/w9zryfOUMaGta8fzHz6Al8qFuqNvkbh6SqyGSkAiIcub&#10;KxuSWa5t/hYfn2EG4LsZb3CsNNh+NR41H/D3kRbWy3Fup4sAT9tK8Og9M4jkqBio6K313nFweYii&#10;HojNUiJe/pLhL6rMOLk88+wsrKMsx0k2u1/r+T9bn/ff737Bu8wPbymQjI/1en+oeXl0fWLCRRq6&#10;tj6v3TTZPF0sYkU+WKInUyj+yFvcMbe2moxSchlUMFDC54/ST9be2+Xt9k+oXUTQmnz+Knr0qu7c&#10;uvb0tt644vj5vt7BREzDSSANUIJIIH9f959vCUipQVAK2AjsCt7fT+v+wHvJ3kPctVxblGHxef8A&#10;q+Z+z9nUX8zQtHE9POvVGHy3x865iUTK9mlsSCbABrmxP+Huv75HXWlqQPwGA/1tNx76H+3M4e3V&#10;2OTn8wT1AW5KQzBvt/l1Yt/LLp9GOokA+niJvf8A1C3t7Ids2cLmefp5fp/rkm/vJDYJnMS9w/1H&#10;/Vx6jjeULRkDj1d1vqn8mAksPrAb/wBP0jn/AGB9na29MPs47G91F/8Aknj6e5CinDQhDWvr5f6s&#10;/wDF9RHuSESmvCv+Xqr/AH9RaslUAizBjYc3PrF/ahMvBv8A8UP+w591kkCDJ49F401x0HqY861+&#10;ouRe97Wvz7DLfsl8dUAX5jb/AFv0km/sAc7urWB+xsfl0NeV00zAn1H+HoxnStORnaWyiyyKD9f9&#10;UttP+xv7pW+TRLZGqH4Gr/W4cn3gvzcf8ek+R/zdZKbIQLMfYOrZ8L/xbKT/AJZJ/vKg+696zmpl&#10;/wAWY/7c+43cUeh+fQirXPTr740/Egv/AGrKP9dmFve1YKwPHr2oDPXvZvul5L1EZF/UUHP/AAZT&#10;+PclcjYuVP8ASH+Hoj3Sngt9h/wdcJP0N/rez0Yqi+9+3iK6tRQAfUXvyT7zY5XmK7YrKaAAV/nw&#10;6hjepDGzkY49JarqBTiVybWBN/r9B+f+Nezv9O9Iw7kSJpIFa9rXQH+n0JX2m37fGsu6M/bw/wA/&#10;UA8585psaF9VP9X29EY+QPyRp+uIJ9dQIzGhJOvTwA31AI+h+tifZw6P4m0j08bfYppIH+67H6XP&#10;AAt7AdxzZcl8E1+0cf29Qbce+McczIr5Hzx/hPVbOS/mWUlJVTRmvRtMjgaJJGsAfz9feWT4k0V+&#10;KFLH6Ap9P9uD7THmq40mrH9o/wA/Wo/fKJuL8Psz/g6gL/M8pFC3r0P04DzE/Xm44A9xz8RqQ3H2&#10;MXH9VXn/AG49tjmm5Jwx/l/qP5dPH31txkufy/4vpxh/meUZDXyCcW4aWcW+v099H4hUlgTRJ/sF&#10;BAv/AIW/4j37+tl1TTq6ZPvxFUgOcf6vXqfF/M2om+lapvz+trED8g2Jtb/G/vE3xDo/oKJP9gg/&#10;3mwHvx5pux+Pj+fV4/feFuLn+X+fqQP5mdJ/ZqUI458kv+8awffX+yhUlv8AgCP+SffjzTPSuo1/&#10;L/oLqh9949WkSf4P8/WQfzNaL6fdx/0t5mB+v00299f7KFRn6UX+2T2yeaLpvjb+Y/z9XHvtEvxP&#10;T9n+frzfzNaNbWqkW/1u7f8AEj3xHw+oif8AgBESb8FVBP8Ar3X6+9jmecHJP8v8/Vj79QgfGf8A&#10;V+fXbfzOqJU/4H2sB9Hew/rax/4j225X4kUdNSyP/D1BQEiyKbcc8hfZlb8xzh1q3xfZ/n6M9t97&#10;YrqdYvEw3+r16m4L+ZnjsjXRwff8MyqdTyryzAA+si/+w9kL7t6Yg22ZStOqaC/ATSfST+bcEW/H&#10;sd7Pu5nWgPCleGfsz1kHynzGu6xCRDUGhP5/n1ab0J3rTdmY6CpjnWTzIjKQ97Fwp+pJ/r+fYQdc&#10;QfaZBYwADcLx/wAGuDz7lDZ5i6KT/wAV0IdyZnjNfn0NW+bTYyY3vZSSLXvdbG3s9OCnJpYj/tP9&#10;R/Tj3Ilq3YB8uo3uUDOwPr1XnvCjU105+tpBfn6+r6cW9qAS6v7Vrfgkfn+ntcHA4/4OkTRKvAV6&#10;QpolubGw/pc++Xk/x/H+BH+w93ikCE1PHpMxFSKdchRx+ni54vyef9h7789v7Vv9bj28ZQ3n03oZ&#10;+ArT8+sool/Cf7a//Ffff3H+1n/b+6+Mq5Pl1oRkHK/6v29dNRra2k88fU8f6/Pvr7k2NnI+n1/w&#10;/p7r9WCapj+XT8cQdqkcOsbUItwD9fwb/wC398BUyA8m4/1/9twfepJkdStcn/i/Xp+SGNlISoPX&#10;S0YJA0j/AGBYtwP6Hj3kFRcf8Ut7LZLhlNIz0m+mkHn15qNQf0n/AGPH5/oD7R+7pS1DIOfpf/YE&#10;eyvcW1xl/QCv8ujzaYlD1PHoRuu4NGUgN7DURb6n9RH59k6njSTcqBhe8trG1jyLe4/3WQoNQ6mH&#10;agdC0H+qvR7kkePbbsraSKZiCPqLIfdmfSWIopMXSExJcxrb0jj0j/efcR80bg1srPDihzX7ehCL&#10;Z5GAGR5/s/wdavn80fs3c+38lkI6CuqI1ErRsElf+05b02I/A/r7MycRQqovGLW/IX6/7b3FL8x3&#10;aSNVhWv+r/V9vR9a7JK0YalP2+nWvtS9p9hZGqYpka0oWN7TTgck2veT23zUFCA1oweP6Lcf7G3t&#10;WnMF0yjuXh0pOySgU+316EHEb53554f9ydaPUBbzTkH8ekF/9h9fYB9r4+jGKqrRKCI35sp58Z/N&#10;vZlbbzPKNLkE1/zf6v8AD1WPanQ1fq8j+Xjujc9XnMV99XVEoZoQUZ3Gq04vqBJ/3v3Qr8lYkjyd&#10;VoA0+RubC/Mn4t7Lt0nqKNxP+x0tigETDH+qnW2BsuR5NvY1nN2anQkm9/0i3191/Vz6ZpP6Fv8A&#10;Y3AH49gaaSMy5r5/4ft6Mo1UldXSr988XNqqYPrcSrf6fRj7YZlANRj/AFU6MKKVp5de926/DvH0&#10;1VLRiRA19AI0g/UEH/efaD6nwyWQ0FfP1x+XDp5olMNR0AnyHyFRj+v8rNTMySLCWDqSpGmzfj3Z&#10;12BtukXa85WFP+Arf2Pp6f8AW9ijb9yeWAI5FD9mcHonMStNnqm/4+dl5is7cloqisndFyQAR5OL&#10;a7m4J/3n3RB8iKJIMtWhQf12HAFuGHsL79ICKn/Vk9GsGlHHV++FlabF0cjcs8EbE3vyVB+vskde&#10;P3GvyNf0/wBiR7iS+AaYuPKv+boRW6qw1L/qx06e4iAEEqPp/X2UsNJz59O6aHr3t7wxC1iE/TWn&#10;0/2PtTBh1U9MT8R8uve7K+g3vSwcHjRb/WVbc/7f3NXJdwUmjA/1HHQJ3w1iPzHSU3bHrxs3/BLG&#10;/wDj+f8AePYsdnD/AHGS/wDLMj/YAG/udZ3D2xb5f5R0EbNO+h+fSV2RwXH+1D/beybYaYR7iBF+&#10;Khf6f6oj3Hm8keGV8yB0MbRApWnCg6FJhqQ/1K/8Rf2cKQeXZ9Rz9KKUm55toK8f7H3jdzsf1Gp5&#10;/wCfqTdhdQAPX/V/l6YacacifrbVb/Y8H3T53UVhzlaDb/PSi5v9Q1vp7hmVCZCR/q49CWd00jpQ&#10;+y9rWhWsLfW/P9f97918FjQ9JvHjz172Juz6wPMp1C114/xIHsc8rRsLkJ0H91cNGQvXvY8RHVSk&#10;3vwfc+RikNOgC3xjr3tkk4dv99/T2GLwEk/b0bRDsHXvcFhqBA/P9fZIzVbUOnlJU1HXvYabuYpB&#10;IQfrG30t9T7KLyOvxevRjGzAgnr3ss2Zq2ErC5tq0/43Hsh8Ba08x06ZmXtPXvaZNWbkajb+ukW/&#10;4r7dESefTfik8T/Pr3vIKm/0N/8ACxv/ALa/tvw1Hr1XxG49e9xPO3n+h/4Gf6n/AKt9v6+3NCaP&#10;P4f+fumPEOv/AG3/AD7173//0tehI7fQkg/j+v8AvHsluGYr/q+3p7ahqIH+ry63+PecLyeCPp/X&#10;+nsPyKuo06lTbVURqB6de98CADYE/wCsR/vPuhIA6Nc9e9uuOi/c5+v/ABBI92iy2R59VY4697Fz&#10;BIRGp+h0m3+8G/s+t6LJpHD/AIrpNOcHr3tp3OdMbX5N7tb/AFrE+zJT2AD/AFZ6Au8N+kR8uvew&#10;KyHrnkIH9q/554A91IGqh9P8vQDnPca9e9wDGjc6fqB+T/T6+07aw2nov889e9wnjsdJ/H+APP8A&#10;sfahY4zxH+Hrx+XXvfHQfpa3+A/H+t7bq0Uh8PA61mvXvbriaqSjqIpBcaSSbNa4Pt13jkqfMdKY&#10;yV49e92N/HXsYxy0lNLUHh1ADHmwNh+Of9v7LLuASxknNQeP5j/Vjo/sLojHSQ3lhI8ziKmLQGk0&#10;Eqbc3A/2Hu1/auXhymOhfWHLIp4Jvcrz/T/H2C54WhnrwHDoaWM9RT16rb7B2/LhsnUr4yoWRr3t&#10;axfi1rf63vPnsYlVTPZb3BubA3vf6f7D2ts5wsgVvl/Lp68g4leH+xnpo2tmpcfWRfuhFBPp1sD+&#10;kEgn3Xr3/wBcpW0dY6QDVoZgSv5DEjn/AGNvYvt5vHi0N0RkMkgNeHVhPWO6Y8pj4oHlV3AAHrBN&#10;ggsP+R+61sRU1my90Kr64kjqdJUemytfkm3sA8+curuG3OAtSQR+0eXUwe23Mx2y/jAYgVrx9GP2&#10;9DD7tX6d3ymXxlOry6rpGv1vciK3Fx/vXvlT7zckybbuc1wi0yf8PXRPk/fYd022Nwa1HXvZg3lH&#10;jDXLKwNiP9UQf6c8H3jj4ZV9JwR0M6iuOPXvcUEtf6k8E/qvxx+fbtAOvM+O3r3vhZgbtf6jUeQL&#10;fT3uoIx1RmqKD8uve3CikH3Eai/pddNh+SfbEq9hJ8+qaSq1Pn172dHrgaduTt9GvIbn8afcje0c&#10;Ovc1NMa1H25HUVc9SUhI/on/AAHoMez5NOEkX6XjmANvofEef959lV7RYnJyKTe8jf63Lj32T9ti&#10;BtkRUUoif4D1hDzbIJL128wWHRWNqoVFQ55/fmI+nII+vH+29qfqtOUDc8ggHj6EEce5pqQQU8+P&#10;+X7OoyvlAj1f6vPok/y8qAuHq7XH7bAG4tdtY/3w9mxpo/2AUFvwfzcW4tf/AGPswtbwo6iU1GKe&#10;VM/L8ugReJ3Agf6sda6HY1P5M1VADgyzlx/U+Q2/4n3lUE8Mf9hYDj/X9nv1URo8Iz65Ir/gweiq&#10;6RQhKDj/ALPQTVFEyg3RQpuDzc+q/Nr/AO8e8TCxsBYEn2ILSYtHrY1YAf4PkOid1pjz6RuQxzl3&#10;Cr6fUT9P624ub8f19+Vyv+w/3r2YeNrYd3Hj/s+n7ekclurVNMnpL1GKZbmxHJNiDa/+HPuTHKrW&#10;/r9D/sfalZ3hBUnHl+XSGS1YL2nPTBU0LAnj8tf8Xsf8T7zM30tz9PqLWI/1/a+xvUBIkxX58f8A&#10;N0h0GmmX8+mibHgk3AJuTcWY/X8gH231rftlvoef6fni9vZ/Z7hRyq8Bw4/5vl869JwoDlBwx0rd&#10;k40HMQC31dQLE8FWuPyfp7A/csgNWBb6Mo/2zX9iE7rJ4Yo3EfLoWbTbMFqOBPV2vQWEEO2Q2mw8&#10;LaeTYAxWH1PP05v7G3rSO8UTAWsEN+ebn3DXNu4mjq5qDq9Pl0PbK3CkVFcdU+/zIIrVs8a/VpJA&#10;B/h9uBqBv+fav7DqPBhKk82WF7fnnxn/AIp7iKR1kVgaZr5+p/2eNehZZrrkoc/8X0iP5We2ZK7u&#10;XEzaCTHkIF1EHgeSPm17f7x71rPmtXibL1YJJPnlB/p+tgR9P6ew7Muk9uOPQikACgDA6+jf1BS/&#10;Z7A29CSPTj6YcCw4iHPuqirOqokP+L3/AMPWSR/vXtCzBHB8ukh+XQm+46/UWv8A7yf979vB1c4F&#10;OtCp49e9jN1oD/FqPg38kdj/AIh+Pr7M7UU0mvXmj7yQcde97CvxNvHjaQAnhFsB+LGw/wB6HsU7&#10;YiiUGnGlfn0zcA+Y8hXqor+ZvGs+w8jG4FvtZlIJsCPGP+Nn3Zjjq51gTnkAA/i4t+R7kJNqjlRW&#10;Oa5/b/PojMClsnFeFPLrQ87q2vTTbpyz6Fv91P8AUNxaZuNV/wDH63/H+x9vslUzwEgm2m5H+Nrj&#10;63t+fbNjZLDe6XGfL/Vj5ev+TpJdxxrA1Bx/1efRaU29BBlYAqgj7iMfkWBPNiT/AK3++49gdu6Y&#10;+d7/ANSPr/ibG/vJbklSLbGO0Gv5dRrfwKXanEk56uw+H+K8WDibTbTHGbAEi+hSQLH/AAv9PaGr&#10;JP8AcdKQfoGN/wDYexlc6kjq+MH/AIromtYNF6dY406Pdtyk17xxy82M8P4IuNag/X/D2RrtSe1f&#10;KL/WW5/3v2ELy+oSvErj9nUiWcamPuHAdbB/xtxxj2tj7rcCmX8E/i31/wBf3N6r9VRD9eLH8cWI&#10;9okviQc/6v8AUOi/ch2HHUL5Ir49v1xt9UlDA88eMm1/Z6MGCtLFz/YUf70Pay2kYjVw4/4D1Fd4&#10;o8ZiR5nrXd7hKSZyuNluZ5GBHB/tf09qAHjk+1yTNpIJ4/Z0RTppY6R6dAlDGgYED1ahbkn/AGwP&#10;sPt4PalkAv8AQg/69vdZpWWjHI/2Ps6Pdlid21PkYx0dL440/lzdLrX6MrAkWHLGx4t7LJj3ZtxJ&#10;ze8lvxa5b2Gd5vENtnqXdtiTwgacP83VweapguwZrJwKSQfn6CFrW/w92QdWxXxkQI9PiTjnkWA4&#10;PvGznS6RZyyGjamz9p/1eXp0d260Ukj0p1pq/wAyxi2+cmG+hqTe4APMjX5H+v7X+TiZgebfS344&#10;965cukjmFc+vRwgVfhHVXG2JY4pGNhYE/wCJ+h/qfbRBEQwB+v8AxQWv7Gd5eR+CzDgf84P+bpsx&#10;91a1GcfbnpS5SqjKki1ioJv9ACdX59v8EBYDnjgX4/IsPce318onoBk19fI/6vTqyrpwg6QNXMrN&#10;IyADm173JFyb2Pt0jpuByOQP9gLfTn2Um9UMSRwJ/wBX5dX0ny6TtTMWJs30+v0tf6X/ANv77eEK&#10;fX6jb6gn8n/ffX2/FePIP0cD8vQf6sf5+n4xjPr0wVf19R1NYeof0vwLDj+v494/GARYHgkj6/n/&#10;AF/agzs6kEj58PL/AGenSCak9RFRmIAFyfzY/wCvfj3xbjkg/wCP6gBx/X3sMCOIx9nWqkDHTjBS&#10;u9lF/r9eVH+sB79E+puPqCbHnj8fnj6e0l/KIUpxBGaef7M8evaaijefT7R4zUACAX+oJBuB9T+f&#10;6e4m4o3/AIXKzXuVb6ixChePYe2m/jj3WicDnBxxPy8v516YnjGno1fx4wBfd2Fk0DX/ABCj5J5s&#10;JBpNif8AG/ut/t1/9yrKP+Olhz9OPeTHK14ptq+dP8nRLKCGHnSvl1uu/C/HPB13jbqNIpEawH9T&#10;/wAi9jd0UjMKfkD1L9bWPPsFe4lzG23yGn4fL7T0phUGVaD/AFU6ro/mbOUSYD02YWvY2/ZIFy39&#10;PdhWFg10Sj9XHINyP0Hmw/4p/sPfOvn9dVw2KV4f70Mf6j+fn1JOyKPDFeqw/jFuFcbl9ZY3jmUs&#10;B9W1RMt7D/Gx4A9zo8eqOGZEH5W6kHn/AAsP99/X3B1xas0jUNc5z/sn/V6dC1FOmnVw1F2Z5MRS&#10;RLUOmqGMabDUSEH+ABP9ef8AjXDIw/b07ektdGNh+Cwtb6fn/W9h/dLgLGyg0IHH7P8AV69G1jFr&#10;I6G3pWGbMZqjnlkaSNqyNje30Zb/ANm3P9ePYU12PqKqrGmPgvc34v8A1/4j3FMu5kSNqJPQoWJF&#10;HVue36WhosLCDoQ+EXBYi4IsPqf99/r+13tvBSqljGVUBRyGFgBe49nEV47IHLVY19P59F8/EAdF&#10;t7IzVAtQUuoW9zdv7ViAQxP+tb2+5OhkhiLqtjf/ABuQBwAP9jf/AGPsuv5iyaD6f5f9j+Xp0qtB&#10;3U6h9d11JUVhcMvDMFIYAg6BY8EX+v1t7QdcJw5KN9LAEC9r2vzY/X3H94obtdehJa0p0dPbLwGI&#10;EOpYg8gi3JJPIPsG+yKqZMNV3DG0TD/WF+RwP9v7NOVEB3IK/Dy6MHC6ehUoIYtdOY7AmRSSDf8A&#10;1+Dce9df5lSk1teCSQXmv+Lm35/1r++jHtdQ2afZ1EvNvE9C7jgBTJb/AFK/717qBzDE1c3+Mlj/&#10;AKwJ9z/aVUinCn+bqJpR+p1P9tA/4j2sUkGo6bKhhQ9e9i71fzmKO/0+4iv/AMmkezezJ1449Ft4&#10;SFoP9XHr3u/n43i2KoQvC+NL/n6cDn/YD3kb7fyq4qw7v9nqIucMxmuTTqtz5u8Ymfn6Uklhwbnx&#10;H/ip9nyo3CwID/qb/wDFfc/28tIgD59QHdRM87FfXqgfcSquSlsoHr+v+J+gPvMzc2P0+o/3w9nE&#10;FyFaowafb09DbEpq8+k/rRr2vYW/2/5AsfbLmXtSsLcWP45/259qJJg0ZYg1/P8AwdGNlaHxNXn/&#10;AKvy6EnrkI2apBb6yof1H6lfzz7J1vh75Ur+fN/vGr2G7+4URtT06lXZYCqLXh1dx01EDtWA2HNO&#10;P8OPF7Nt8fx+3T35JVB/sDfj3jh7pSNJYH+Ef4c9SRt6KJlxw/2Oqc/5mZVaarYWBD1PJsb2RebH&#10;3bDtaLXgAPqDExH+B1AD8fUW98ZPehC+6P61/wAhr+39vU+8qyFYVzj/AIrot3wEzqUWRT1kKZiS&#10;bqOBURkfT83J/Nv9txAkxLfdgj8k8G1xcXP1FveKrRMbh6jz/wBXDqUI5lKDV1sQ0m66cbepmEnP&#10;gS3qUkcC/J4/p7UX8KLQoCAVHAFhe9iT9R9L/m//ABX2NNvtla2YUzT/ADf6vn/LotkuAsvRQ92d&#10;lrj9yxgVGlTLGp1FbFr/AJI5+o/r7RmW255ZVFmsWJOmwvck2Nv8D/sf9v7CG72jQkyIKH5/7P2f&#10;6sdHdpdgrXj0cHq/sqCvo4gZ4nHjWwVlIvYMxuP6Xv8AX3Ko8DppT6Lk3/T+o8c/77/fEOPZMJD8&#10;h+X+r/V9ih5hr6XdTv2naaIeZLFxwxH9LX49hTuzbLuzAR6rsTf1A83+gH559op7Zvi4H/N/q/l0&#10;Z2lznHQ37O3dTVEKjyKQF/Gm1rCxuf6ewbyWz5yWPh1fkFl4/wAeV/x/ofaeBJW+Js8OjiK5xx6F&#10;KPM0vADqPzyf8fzc+0XVbKqFnBELfXk6Ra1v8fZtHCWjoePSkXCkV6lrmqY3/cjPP+qA9j/1nhHo&#10;lAMdiq8k3P6QP9b/AFvYu5WSf62E18x/hH2/b/qp0F99m1Qtn/VnoqPyZz1D/c7Lxu4NqeY/q4v4&#10;ZFHAP+PsG/kVdaSpAUre9x/QrGovz/rH31w+7cAsEeo1AX9oLHH+DrFTnhE1M1K0P+Tqi/qExVXb&#10;k80aEF8nE3N7gtGA5Kg2+gH491eYlv8Af3Wvz9wP9b/Oj/jfvP8AjuVfbTq4KCB+zqKAAZhQf6v9&#10;VOrpt0w266kFrXx92/6lG5+v+x925fH9dcdKWUtanVuLi+m4t/vA94JfeLlLWb+GaVNM/NR/n/1U&#10;6kvlIKJwfL/Zr1rI92lKXuaZ5F4TIa/qbW+6Ykf7Hj2ZjceINfTKFjPK6SBfV9QBy3vlRzrZz/WS&#10;FTXP5cD5dZF7LOEjA6u1+HfYmMptt41XkQaY1VRI2km5Uggk3P8AS309g9NsmoFWWEbAFhp/1XH0&#10;BP0+vuKZLF5F780r5f6v9noYJeLoA6s1pexsX9uuieMHQtxrBNmF/r9favxOzWCIsifjlhyWNxxz&#10;x7bh29zICF/1f6vl6dJ5b6h6SW4O0KCnjlKVCiwPLFLDgj8f71f2JuC26KdlvGwANx6VPI45I/21&#10;vYsstsYPrFK/n/l6Jru8BBNeijdndw0pop0EwfUHWwIY3K8Aaf8AE/n/AHr2qMnTGGme4Asn1FgT&#10;ZbAen/ff7H3LvLEQjZCP8v8Al/1fl0FriTUx6qx7K3SMxk6pPKW8jPyxj5HOoLpt+bHjkf7f2CG4&#10;UOp9CsBexsL8Dkrz9LWt7yD5fudShJSCfn/L7ePRHOrE54dAVU40U7fcxLpCsWVgWuLKAbm/144/&#10;3j2kGpG16gAVY+pTp1W/PI59p+YbNbqBivEVzmn+b/V9vRjt8mkAE9Gr6b3+mMloYKieysY00kpf&#10;0kEjn/X/AN9+MVRjCzx6Et+G5a5W97f7YD6e4hgWe0umL8CcY8/+Lr0JRMjRUPoej6pujG5TDoEk&#10;UusDs12W5sSRax/pb6/8ikSUYTHzFlN/E9gSR9bfQD/W95Ce3d3L9TAgb8Qrgep6jvmVQ0UlB69V&#10;DfL2WilydU6xr6ZPQQ5A1H66SD/h9PdbvyVslJVfXUA3+8r76W+2kkvhLntx+ypr1jrvEbmV29T/&#10;AJOjwfy0gr0NCQLagg/PFoxb6+6+tnv/ALm254835/pc/wBfeTOxXKgKn2dRtu4Gjh1dtvSL/cC4&#10;v9IP940gWuPZ2dtyH7OMn8KPx+OQPp7kmO4jC0Hp/kz1E+6Rr4pC+fVZW/oQuTn45MjAm9zyt/yf&#10;6+1K0lx6fzwTY/T/AGPur3CaSadFKw6Wq/5fb0HyR6WBY/630+vsN99gmgn5JHiP0texU/n3G/ON&#10;1qtWzkg/4Ohxyuv6y/b/AJR0YDpewzNLxY+Vf6m7CQE290vfJgH7+rP9NXJ+v6j7wx5sJN7Ia+vW&#10;RW0ClstPQdWqYb/i20n/ACxj/wChB7r4q/8APsfzc/737jqeunV51P8Ah6EdKJ06e8cTMZY/z6x+&#10;Pzfj2zBmQA8D1pQDx697Nr0w378IN7/tcf43Fz7k/k9jHdKUOAw/wjHRHupPhsBwoeum+h/1vdhG&#10;zrNV0Q/AKn+oP095jcv3KfukY8h1B/M1dL/n0h83xTT/AOKN/vII93R/FahglgpWeNWJKA3H0uRe&#10;3sEc23Q8VlHCp/wdYHe+dzLFEdBpx/wda8X8yDLVtJDXCKZ0AiYKVYqQWZ1Nj/tvdnVLSU9PTxKk&#10;MY9Ck+kc8f4+4vub4wyUTFfzP869YcJG94zSOx4+vWtHufdeVjyk4+5mYtLN6jKQCFkI4sbf6/vm&#10;0dPwDDF/Q+kf72PaGa/ZgCpNT1f6YpU6j+09Mke5MpL4188gsQP87+b8AEe8JWjBIMcX+tYe6xz3&#10;Hm35dW8ElaqT/PqUmby/k5nnNj6bPx9bajYj/Ye/K9FcDRF9RwF/Ht4Sy1qT/LpNJZyZbu6dYs5m&#10;m0fvTkXFwHa+m/NgD7yl8f8A6iL/AGK/8U9vieRmHGnzHScWtyBgt06LnM03HlqBY/2nYcn+lj/h&#10;74mXHj+xD/r2PtSwBqVOft/2etfSXVfxdZ1zOa0geaX88avUefpqJv75xtQE2CRG/wDVf96v7aYS&#10;LGxc1Pl/qHVWtrn8THrqTOZmFCzNULexF3L3A5JGr/iD7ziGlPPgiueRdRz+b3Htj65qBGqfXpyO&#10;2duDHH29J6q3Tk4jczzKW9XMzC9+SeT/AI3/AN69sebx1LU0FSDBEGCMQdP+H49v212ZHGnFK/6v&#10;5Ho5sXksruNg5IJHU/aG8cv/ABilIqpoyJoyD5LknyLYgtf/AHr3T18tMdDClWyoo9UpFh/Ut9Le&#10;5T5VuwSqkk8P8HXQT2ZvGnskDEmgX/AOtsn+Wtm62twNH5Z3kBijJ1sCeNNr/wC8+62NnPpzTgnj&#10;zKo/wGr/AI17n7l+UMihcVA6yB3Af4upAzQ16uM3YmrEuR9PGef99/h7Ort6T/JIhe/oB+n+0/W/&#10;uS4p1EVBggU/PqOL0UYkYPRBd3wn76YEcFz+R9dXP09qYMtzcccW5vb3Y3MgoK/4OkdSFHr0H7Rs&#10;OSeT/wAQPeUMp4H+25908VyeP+DpgxoTU9Y9LDm54/4L/wAR770r+R/tuPbqygfH17SB/Zmn8/8A&#10;DXrok/4n/Y/8V94mIuePobf7bj3d7hVWo6uAcdZEDceo/wCsCb882NvfAtb8f8R7RSXoxXP2f8V1&#10;unWZVZr2ubf1JP19+J+luOP9f/Y+6+KxowwP8/XqevXJI2vz9bmw+n+8++r3/p/trf7e3vQbPW/s&#10;67aIjkcf7G/P+F/aV3S4NJIOBZeR/rKAOfbd0QbcinRxtSVkHS82LGVyMB/OoEf6+u/sn9TLp3LG&#10;SRxMP+hhfn3HW9yeHET+zqY9mQkLpx0eKKPXttx9f8lcWH5upH1Hu0HoiQyYqjAP1iAH0444PvHf&#10;n/cBBC7H1qf96/z9D/arRpJKtnPWrl/NMwQqsrXlo15nZg3PJVHNyb/63s2b495IUbTfgc+rkk/U&#10;D+nvFa+5zMN5IivipxRTT+Rz/q+XUuWO0K0ClRT+fVNGxuvYKlEneCxFvV6yGNzditwP+K+2afHy&#10;DWLXUMwtzcWP+PPsQbXzYsiISe4gGuPT5Y9f+L4bl2co1BSh446WVfhYcRVIGjRR5La7f1JC8E2/&#10;23svPbNHIuKqz9Bok/r+V/x/w59yLte7pJIq8aivRJebcEQlhn/Z6tv/AJflVAc5i1UKxWSG36VN&#10;zMxJ4P8AUA+6DPkxEVyFU1vV5GJ+v4f6+z69uPEWnyFOgvLGVND1tc7JN9v48j6GnS3N/wCyPz7r&#10;vyLH7hh9Ob2/1+P+I9hCegl/1evVo+I6V/vNjTpqIza12Qg/0Ia3svaVyxWvr6dLVapp5f8AF/5u&#10;ve7ffhZPeool4BDxj/Yavpz/AK/souZEFQ+Qc9GCAGOh4HoAfkbC0vXOYANrU0xv9bEREr/vI92y&#10;b5/c2pPcG/2rHnj+zb6D2e7eFWNWQgCnD8iePRWIKXGo8PTqh7oImDvCZDfnKADgfTyi1z/sfdB/&#10;yUitmK3iw1vfi301W/3n2XbvmAk8eliIoNaf6qdbIO2m1YTHn/pmiH+x02PsheRU+Qixv5Df/W5I&#10;9xdeYc5x0c2zNWinH+x0/e4YQqbA2Ui54BueR+faAqp+IZ6WjPHr3t3xX/AqEfgSA/7cH3eMDxlI&#10;6TzqOP29e92O9BSgU0I/oB/vQ9y7yc7fUK1aVPy+XQK3pC0RIx/sdJ3cq6sdMB+V/wB6BPsbOyl1&#10;4qZ/+bbf6/0Fx7neSdTbeGONOgtbIFkVft/y9IvZYKzSKTf1D/ivsk2POjcgH48yk/6+s+wFvBqh&#10;J6FtqKhfyHQqf2P+Qf8AiPZxoXLbQqLHg0cgt/h4mYi/+vb3j7zlEC5xn1/Mf5OpB2Zgqivl/m6Y&#10;4rjIc/TVf/YmwH+9n3Tf33OUzlWP6Ty/Ww/tn8H3Er241no3uZqD/V8un72V/wC7YyEkW5Avf8/4&#10;+3fCxQdIWnAWo697EnZtbapjUkk605/wuAPYr5bjAuQf9Xl0U3khZcde9mgopddGDe5Man/b/X3O&#10;EY/RNPn0Ez/bgeXXvbfJcu9/p67f7D6ewpuBK8OjePgP9Xn173EsTe319ki0rnp1aVz172Gu8Iz9&#10;s/8AwRv949l9xRia+vS6Mgip9T172V3NRfvva/8AWx/r9SR7D7E6qdVmV2NB172nRAT9Vv8A48qP&#10;94492Boc9a8J1OD/AIOve8yUxH0I/pf8/wC9e6F1I4U6uFLYIp173h8H7/1/5S//AJH3v/vv9v7v&#10;qGj8v+fum/CGv/bf8+9e9//T180jsPx/h9fZBdMDH+fT20rVlH+ry63+PeQrxyDf/bH2SNg16lfb&#10;wQo+zr3vCV55HP4/P+29sMAz6gRTo0IJ697esUn7liPqRa31H459vxuPEB8v+K6q3AfLr3sXMMto&#10;Abc6SPp+SAfZzENb1HCn+XpDc00mnp172mN0P6Wuf7On/Y8G59mifDjoCbyQEPXvYKVTDyOPzrJ9&#10;pyKS1PQBusyluve2sGxB/wAR/vfteRUU6ZPDr3vCyEm4t72OPVSDx6974FSACf8AkXPtu47YwycT&#10;x/1fZ16mAeve+1IUhrni34H9faYRsRVSM/6vTqtSPg49e9jJ1rueTD5SndZCirKCy6iLjVc8e7yQ&#10;FYgG4npdbSyRNk8euLKGUqRcEW93IdGb9iyVFSo8+rhQebkejk/X2G9yt2Vewf5vl/qp0MbC5IAW&#10;vRUu7tjrVQzVsMN/SWuosQzP/Uf8V9m+ISqpwwsysi8j/al5v7DtvIYzn4h/qH8uhWn6sAXFRWvR&#10;F50moKxojdSkjDkk/pf/AGn+v49gh2JtiOuo6hGjDakPHDG34v8A4+xLt90JDg+X8/lxPRLcxUbt&#10;6Mj1Ru6SiqacGU2EgW/I9JAX+vunvvfYsuJyk1fDEV0uGNuBYE2+g/Ps8vIEuYc5BB/wdPbbdtay&#10;hkwQf9no+uLrUrqOKdG1B0Bv/r/X28dDb8koKqOhnmtokA0lmsq6eAbD/C3vDT3r5IivreaeNKkV&#10;/wBQx1mf7R85nRFbO3Gn+rj04+7LMDmUrqGKYPqDIOAQebavzzz/AL375pcw7PJt980bLpz8+suL&#10;W7SeIODWo697fBVgn+n/AAa5/wBtwfYfMJHStWUCp/l173kNUpWxIIsRYAfS9/8AA+6+EQajqhYa&#10;qgde9z8bMhqYdN9TNxf6enn8e2Z4yENeA6oWwxbgOvezq7IlEe1pm+l1mY8C9gtx/vA9y37MWbSb&#10;ounjrT7MsPl1EPPsgCH/AEv+ToI+2phDhjquVMNQSBa5HiN7cj+nsp3ZUgbJyLe95OPpaxbUP94B&#10;v76++38T/uyKQ4ooH5jB/wBjrCrmU/40/wAy3+Toue2tKwzix1FpW/5BcEKOf9fn2IfV0ItC9hzo&#10;P+2sfcsQzyEtGMDh1Hd+hMBA/wBVeiBfMKoRMRU3YXWOVjb88Oq8E/7f2aek4jXggMCAP8Ta/tWi&#10;1U54U/y9A6cEho/PrXy3tOr5moNySzz/AIHHrK+80kQYF14IB1X/AMBf029mFldtCwik4NSlPnjP&#10;5enRSymKgfP2f6h0HFT+5I3H6bleP6E8fX+vvEFJA1k/4f8AE+zoT+GT4FM8f8n+XpFNbo7ao8fb&#10;0yTxJIwAXSVvcgmxuf8AY/4++XivyLf8T7cF+6Gh+XSJ4IxVT0yz0wLuPqLng+8LqR9AfTe/+w5H&#10;s9srhXpqPxUp/gNekzW4/B0mMjSaQ5A/1Wq978/Sw/oPfasxH45+n+H9fZmzopCDiP2V8uks9sjr&#10;jy4/6v8Aiukw8KizEE2up5P4v9fbdkDpik5+g/oB+P6D2dWVy1AD5f7P+ry6TJaKzj8+l91zSefO&#10;UgKcGT6C5BvIAL39gPuGVmrlUG92AI/IGr/D2Zz3UUUZduND+2nr9vQv2u2UJ9nDq9HpPEhNps6r&#10;a0SgXuOFivcX/wAT7Mf1mgNPCLclVP0/3v3CPNd46+I1cVP+ToZ2ETa+qTf5hdD95n/CV1a5Sljf&#10;i8BNjbn+n+295+5av7Lb1W3ACU7/AFJBPo+v/E+4fG6rqKauPoeGeHlXobbbt5I1Y8v9XDoyP8of&#10;qGSp3rjsm0B0/dwurGE3Ko6qTr/oTGx+n0I/P01hvl3ljVZ+tUPe08zWv9fW3/E+1okWRBXhn/Z6&#10;V3kYQUPW9TtCiFBtzE0treKip1I/paIC1vdckwPkkP8AV3/6G9sNC2TjoqIp0pffGMEyJ/he/wDv&#10;ft6P4adbTzHXvY29Yrqy1H9D+7Hb/D9z2Z29NKn5D/B1sYPXvewt8V4wuMpWt/YQ/wCPDX9i7aSW&#10;kA+zr0p1KQPl1T3/ADMpyNnZBSbAU1QLfkg04Tj/AGJ/23uxaiuYk4NtI54/Av8A6/59yfZzRxRA&#10;MwqQMfs/Lojk+NvtJ60ke2KUy7hzFxe1ZMR9f+Op9v5utK3544P45BsD7RwTRybitDTOfyp0ivEJ&#10;t2p5f8V0Wd6Bv4tGuggGaO9wRb1r/vV/YFbvl/fcD9Wo/j6c/X3kZylPItt4eoUKrT7KD5dAG8hY&#10;kgnBJ/Z+X+r16uz+JONCbdidV9LRgG5ueEUseD/vPtE18lsdLz/ZJ/2wNvZ1ud+UtwhPr/qPRbbo&#10;v1YC4p/q+fR09nUfk3rjhpJCVEXHAIvKv1Fz9bG1vZD+1Z9OSkW5/wA4fpb+un3HV1fEuc9De2U+&#10;Hpxn/i+thj4+UAj2nQNpsRSxg3/HoDce1J1J6pYT/XT/ALww9sRX1CKHpBuYPh19B0jPkvCf4FWi&#10;30jl+vAP7TW+ns9GGkAp47A2Cf4fjggX9ndtOzBS5BBz5+lR5dRVuELGU5HcSfs613u1aPVnaxTY&#10;nzn/AA5DNcg/4+3zyi17H/bfT2YieNBQn/V+fRW9uwIHn/q+XQTpjyZUAFvUOSW/2J+nsN95TD7S&#10;T+hVvr/rXP8AvXtDd3rrlT9n2cB/LoQbPbsp1Y4+vR3fjRjNeYpidR0sgIAOn9Z+h/33+8+y24Zg&#10;244h/wA31v8Ai92A9gPedxdoWDGvp/h6lHb1YxgdW7bppfF1/VemwWhkP5/swMx/417s26tS2MgY&#10;/pEKCw4NivH0/wCK+8fubLhZJDEK6ixycitc/wCqnRrFGxOmox/kHWld/MuWU77yOkrxUWIub2Eh&#10;1D/bE+19kgNfJB45/wBt+b+1XL8oKggef+r7OjQ4OOqpMSJUmGjUF9X6Qf8AEk3/ANf23Qxp9ePr&#10;+LfX2IL+6lqEWoA/1fPy6rUjpzyLTaP1OOOQb+q5H1/3n2/QpDoCgH6C3+v/AI+wDe3Vws3iE+te&#10;n7fDajx6Y4onlZtQYm/A/J/4n26RwNZV/bsB9Tc8AXAPHsifdUBZ+6pPyHE+WelVIzUgVYnrNNhX&#10;Y/oQlrsQbj/agTf3wl8YVlZfUCRqUn62HPPJ/wBj7X2U00sitG2D5H/Y4fl/xdSD9nSfq8eI1b0W&#10;t+OQ1/8AAG3+9+4pb6Acc/6/+39mpGkktk/s/wCK/wBXp17y6j01ICLuOPwCfxwQbg/7x7wSA3+o&#10;ufra/Fzz7djlASlD+fXhU5PTpFEFII+igBR/j9OPeOGMgk8Hn6XJ+o+gHtPfzo4CLUY+Xl+3y4dW&#10;iHiHHSjxcHl+ovY/QXudS2X/AG3vFuct/CJCCFsrAggA8Afjn/H2EtrlSPd6GpwcjIzXzx9vofz6&#10;rOjKKH59HM+OeMkO7MK2kaFraRyDcNdZY1Y6V/pq/wB791l9tPfNOP6ynj+tgfx/vPvJfl6VVsgw&#10;PkP59FBoSAet0n4hUXh6+x4K2ZaJAP6cED6f69/ZhugYhItIpHLMtr/Sxt9T+PYJ9xbxotvkcEU0&#10;+XHieHSyCMeIAvAdVZ/zPIi/3aAWIJP+BCxjj/bn3ZRgaTRQoQoU6QFv6RcCzfQf77/WPvnfzzuc&#10;b3bazUefn548/X/VUZkXZ4W8IVyOqmeg9vZOTKM0EUo0y2WRQ2kekgsWAv8AS4Fh/tvw9NFEXUsF&#10;L6QtwAy/Uhb3sfr7hme/VUYIaCpxWh8ifM+X+odCuOFtFAOrTdtbTzBWhMys6hEY3DsQPooPp+t/&#10;6/19ttXRIQyut9V7Bf6HgA3/AMLX9gneb8XFQrU8s/7H59HNkoWh9Oj3dLY6pwwhl8D3SXyqVUg8&#10;xG4N+P6e2+jwdM8vkkUEggcEcKbab8D2CjbRmQhB/wAX59GzyFVoOjYZjsfKUmMCCVydBMag/RFH&#10;AY3/AN49rOCjip0UeMKp+gHBtfg8D6H/AA/5EfWdvCkZYkVH+r/V/qqX9zmvRPt471z2dyixRmZg&#10;bcN6Ob3DNYn/AH39fbDm5YVRkYrzc/m9hx9Lf4Ee0NybbQWrSlP9X8+jG1Rq1p0N/VdBuby07SRO&#10;wZD67sQPTyLEX9hxWiiuw/b1EgrcjjkE/X/C3sF3LeI1a9v+qnR7F4nR7NvLkoYFHil8q8cj0/7V&#10;9frf8ewO7SFMuFrNLIP2ZGFiB9LH/D2Z8siP94LqqTw/1f6q9Lm16AW6HDbbVzSQawQBKvDA/Ugf&#10;77/fc63nzKkjasrwlzeSYg8fQ2PP+299Bva9G+kQmnUW82AhiT0YCgBFNHf/AFK+6i8t66yYj8ys&#10;ef8Ag1veREHbGtfT/Z6ieUUkNf8AV59TfbQP+I9qUBJpTpode9i91epGYpR/00RN/sFIB9m9gdMw&#10;Y+h/n0XXXw0+3r3u/wA+OdhiaKwIOiP+n+29zvyNMytWTI/4v7PTqI+bFJQjjjquT5roGxcguOaZ&#10;zYki9oTY/wC9ezyUrgwpz9AP96/4r7yMtHpCD+f+r8uoUnhdJWqOJ/1fy/LqgrccB/iM1vqXKn/Y&#10;G4+vvPqH9f8AW9rfEYEFSOP+r16cVSDUmvSc+0fiykWIP1X6X/1/bJmpf8mk/oFP+3/2Nvbz3RlG&#10;gGh/1fI9Ge3xGR+P+r9h6E/rakIzVKxUm8w4HJPouD7Jxvab/cv/ANPR/t9X/GvYf3KUBGVTnqVN&#10;mjYKpPV4HT1Pp2pEWt/wGuCP8YuL3/3j2cr49Rh0p/TzpX/Ycn+nvGn3QvWTb2q3+z/g6HNip8cN&#10;5dUxfzMojLHUxgXLNUr/AFsdC2J/p/sPdsO0R4sIjORbQwH6jySBcWHvkF7x3UTbo6j/ACeh+fU6&#10;csowgUH/AFZHRRPg/gMnLVrJFHcGYqNJe4Pmj+vHt0esovuApCggnnSR/rDj3i3rAkZ9Xn+f+r/L&#10;1JUcbaRjq+emweaOCpIVhl1CnQXBuososLfW/wDsPaghngkCgBCR/UHSSf8AAC/5/r7F+23kKW2T&#10;/q/b/k6KriJwwBHn0TDsnZG4nzyuqSJ6lN2LAWP0BAU8/wBOf+NMlbV0kcwV9JbWxHpJANz/AFH9&#10;OPp7De/SI6kqaDHoP8v+r/Ca2KtTh0aLpPAZmCij8iSkiP6+sqCCLgXH/Ef8R7mUlRQmnAsjWNza&#10;x5AN7+w2JGdy4NMf5ulMqSl69CZlcRlKedEImN3UXAcC4/DE+0bm3xxY+QILu172+n1v7LrkF2rX&#10;yH/FdKYml4DobdlDJw00SKk/pFgCCf6G639h/O2JFwTFzZeAbn8/Uj/evbNtFrP2Z6NEaauOPQuS&#10;S5iNAYxLcnT6bfm5+oPtimhw7SBQIyxP4B/wIvx+R7PUjDJUYHzp9nT4knHHqKtZn4769Z03Okar&#10;n8gDV/vPtd7bpaSNZPAqgAE3v+CobUSvsZcsxJ9TEa5rT+fl0R7tJJ4DV6J58ls3mDtvMCVZQjU8&#10;jX4JDiJxzz/jf/kXsovyVFqWqNvqGFvpxoABt76n/d4ZY4o1XyX/AJ+J6xr5v1Mzf6vIdVifHZpq&#10;vsx5Zb6nrh+qw/3Qq3sL/wBPdVmGe+8Baw/yg8cf8dL+87TKx2tjXGP8B6jIRhZhjjjq8bdUQXry&#10;RbX/ANxpBI/5Y/n3cN8egEgpWIBX7ZbAk8FibH6fg+8F/f65Sa3dCaEH0/or/k+XQ/5ajdWAp/qr&#10;1q5fI+iqn7ZqHp0cl6yXSqcWMdQeTz9bkWtf2cyV6X7cGXx6xbng8/4f7H8++cfMCRSXrKDg/wCD&#10;/iupu21pVQL506Oz8fhuyhwNA0CVAZVuGsQp9YYc8cf639PcLxY9lDlIifqxVf6HgngX/HsA3Vlb&#10;qSE/Kvz/ADPR/FNMMdHiwe5t5sVScymwCkqTYWYgWDWubW+o9+Sehgc/5sR24AXm5sQSLW+gPsuD&#10;QxqFB7gePlTOPXif+K6dJldcip6VtVQboykbsyuySKSFudQa3DEEWA9qTH11M49BQcG31JsTcAaf&#10;auG4iVgSa8P+Lz0jmikp3dAtvPZO4fDNqicD9z1Fm+mgnTe3vll2hEEjAjSyccG/PPNx/h/xHsa7&#10;VuwQqtaEH/V5/wCrj0VNEzPnoqFV1lkqnKPJ4PJeQqOX13JJBsRa3+N/z7B3MRxSu4V0JsdA5P0H&#10;Btb/AH3+v7lHYOYI/EXXXiK8PX1r/q+zqslkxStMkdZtwdSZilxTyJALiORtGqQmyrqXSNP19p1o&#10;IBILqDIAWBA9H9Lc/j6e5Gaf6mzLqw0nHHP+rj/mx0hMTRSCgoegFo1y2EzcVOYp45Iph9FOgm44&#10;AYgm3BPHvk8cJCF9GssbEEi51FRqv+OL+46vkijuCErQU9PQE06NInY4A8ujn7MyWcqsWjPrBkjd&#10;SbSAMtygBvf/AA/P+HuHkYG+wqLhAoRtOm5t6f62/wB6/wCN+5Z9vZ7YXcRStSRWtBXP2/6v5dBX&#10;ff7B/s6IL8oP4t9/IJFLDzqCBfSt0vc6v+I/437q9+TwAp6vg3s1/wDkjj30l9tbiltEEOMf8ePW&#10;P28D9Rz9v+AdWXfyzInGPp/J+rRB9P8ACJfqPdc+0pB/G2P9Jv8Aoo+8ldkuHFKHHUZbsraTTq77&#10;dkerBOLXPg/F/oFA59na23Naih/PAuP+Qfcgi6dhUHy6indImMpI6rX39Rg5WpBA/Vb6/wBXv9Pa&#10;nMy2v/vQ+n+2968eUqRUft/2OilVbUF4dByaE6rAHm1j9R9eeL/8T7D7esmrHz2+hjf/AKFN/wDe&#10;/YB5vY/Rktk0Nf2dDflxaTgHjj/COh16gpgmbphbTaWOwvexDA290y/Jc3yFWP66v+hz/wAV94hc&#10;yqfqpG9f9jrITaBS2Xq0XD/8W6l/5ZJ/0IPdfFapFQ/+J9gFu5jT5joRkhjXpz94qfiVf+DKf9sf&#10;fogVbPWiKjHXvZsOnmtUQ/66j/Ykj3IHKOLkE/xD/j3RFualomp5A/4Ouj9D/rH/AHr3YJs171VH&#10;/rxn/YcA+8v9hYNtQpigHUJcyKQH/PpHZpf8nnb/AGmT/oUn/ifd23xPkHgo/wDp2bfm4ZfYG5pU&#10;+PqHkT+ynWAfvzG3hNT5/wAx1rp/zKkAhrma5XSrG1r2ErE2v+fdnCm8EbfQBFJH9QVvb3GV+SJt&#10;fWIu3gAsh8yetYndij+JT6eFilkUhvqbytYC3+t7Seayv2otqINriwBINr8/n/be0A78gcfy6GG0&#10;bQ16+B8jX/J/s06i4uNHa8iqQNPjPJYMOSbD/H+gJ9h/WbpkUkiR1F+f25Pqfpxp/wBj7X2dm88w&#10;jWhY8ACDUefA/ZX7cdSJt/IhnTKA/wC3QAfaS3n0rzHDEBcgsFdidLuToW5CCO/P+8f4+2dt21Fy&#10;RK/B/KgEc2uVJBHsZ2OweL8LKxbyBJI+0AEinzHR+PbWMoFZBUjyNQfsKgg/aK9eSeISi2kKbFXY&#10;lbgctpLWubfUD35t2VQHqlKE/TXoAP8Asfp/rc+7psTu2lVPEjIIOPPIBI+dMedMdJ19uYmr4UZc&#10;DB01J/IU1GnnigxUivTrHPBdF8iHVci134H11ut9P/IVv8PcCTeNQGt5n+tuY2/212At/r/T2cpy&#10;oI0Am0BqVIDKxA9TpLAAD14Dj0aw+1jumoRA48nQn9ikn8uPy6lLLCXJLIur18AsCt/1Jbg/8g3P&#10;+ufbnj94zSSIDI1iQAbLb+n1B9l+4cvCCHWtKZ4HGPy6D+5+3Bt0ZjHSn21/wdcq7QkL+s3RAbAh&#10;TZrDm549i1hcm1XGCzaiAh/H5Fvcf3cXhtpP+r06i7ctlFhIQopx/wBXDoHctVoZ7XJsTbTYjhtP&#10;0v7eq0FqGf8AP7bgX/xAt73ZH9XT69BuTQlwv+mH+Xp32eZHyVC17DzL/X63VjY/7D3UN8voysNW&#10;R/ZaX6/8i9yfyqV16Ps6zw9inDWCj1A/ydbav8sR/wDcRQhjcLEgFvyAWAA/23urHa0mnOOP+b3+&#10;9H3kJy/MfCUr5D/VTrJm7Vjbg/b1d7uNL4l+OPGf9gB7OjtuY/axf4pYf0Fhzf3IUEutRXqOr+Nm&#10;ckeR6IjvOFfv578eq9v+Q/x/t/atEl7c8/0+v+HtVpHA9FojPp0HzqFJtyP62Avx/X3k1fUc3H+2&#10;J/w9uKoArX9nVlgJozUof29N8rqpJIXk8AH1f7a495RHKwuOP8Ob+/McVX+f+o9eMcS4pXpvasRW&#10;ILgD8X0/8V98zC4FyCOOb8c2/HtlndhQkf7H7OtaeBpgf4OvRV9Pq/zgJ1D6Di4PPP09xnBHF/8A&#10;ffQW9pyyg+Z6dAj4lT/q/Pp2jmElirggi/44H+NvcVndSeQBe3+PH+w9qA50g+XSjwU0hj1MQK1h&#10;a5P5NwP99/T3iM0l7en/AGP/ACL3XxiOBp1XwY/n/q/PrOIVtc/7wT7S+5nJo5b/AFKgn+n4v7Sz&#10;3D6TmvHo12lKTj0B6XeyUUZCHg+llH+3Nx7KDkHtuVD+PMtv9YkXv7jDfp3ZGFepZ2VSAD0d2hjB&#10;28yf9M5F/wDYG/u0L4+uWx1GL/7qU/T/AGn/AA942+40n+LMKVNf+fh/q/n1KWxEa1+3/J1rVfzQ&#10;aNUrK+QhVDNMCSTa5Rh7PFGNVLF9eFUA8W/2H+8+8Jd1gkG4SmnEn/Uf5cPPqadqkRbRQTXqnLYm&#10;bpYKZYzN6lZ3+qcA3ABuR/vP49xmp1ZWIHN2vf8Ax+hv/wAV9mFhePDpRvIAfsGR0qn0v9h6xbvc&#10;VbieF1KaxIxY+olnNimm/Nzfn2Xrt2kVsTVmw5jkPA4/QR9Px7mLla7czLQmg9f9WegnujIAQvVi&#10;HwCyzR7lxkZa+qenFuBYmotxz9OPpb6+9fH5SwePIVhCkeqUf8n2HuT5ZNSAHiwB/wAB6ANzmTrb&#10;x66k8m18Y17/AOSxf9Cj3WnkP+BLf0sf95PsPXjgMV8+tKulRXzp0u/fOge0yL/VkH+xH0v7LAD5&#10;9KIlJPXvdtPwtqCKyhvz64/94IB9k9wdWr7f83RlERQ9Ax3vCJuvc4pFx9nPf/WETce7ht3L5NqT&#10;f40p/wBgdPs62xgIs9IJGpPSnVBPUZ+07zKj6fxSQc8ceS4t7ob+TMOjMVo5/WRb+vL/AE9t7uQY&#10;tfy6UoRWvWxvtB/Jt/HN/Wmi/wChb+yBZJNM7f4k/wC9+4uvlrIQP9XE9G9qajpTe4KoT/T6+ywS&#10;BRQ9LQR172448BKtPrxIp/2FifbkPDPn/n6pNUxnr3uwfoaZvFEFuBYcf46hz7lLlGaMXCg+v+Qf&#10;PoHbuitExPTJnV1UUo/2gn/eDb2P/YN2xEtvoY2/2HAPPueFZZLYsvp0EoaeKPz/AMHSL2onjqGU&#10;2uG/4kj2R+NtG4vryJl+n1/WfYN3dCykj+f5dCi0rQfl0Jw5UD+q/wDEezjY677QnAN70sv+P9m5&#10;9wZzZGDJ3enQ72dgaH/VwI6ZBxkEv/VP+Kc+6bPkOGjz9abH/Py8/j9ZN/cXvGlTT16ML19IAB6f&#10;PZS2ql1kBiDcfVeP9g1rH/YE+7CB1w4/Z0UNK6sQwr9n+r/B172IWzqwfdwtqH60AuQpNrX4bm1/&#10;yeOCL+xDsi6LkNQhfWmPX/VjpDdOSKUIB+Rp/Ide9m4wz6qTkqpMa/V478G9iL3B/wBce5pt45PA&#10;ICtw/hb/ADdEBB1igJPpQ9e9yfsK2olEVPR1VRJLIscUdPTTzySyyG0cUUcSlmZjYKFBJPsIbjNE&#10;KuWAUGhZjpUH0JfSK9HlvDLIoCin249PI5/l172vsb0b3VmCiYnqHs/KvMdMMWN2Duuulma9tMMd&#10;NSMWP+Cg+w0u5bYIzP8AVQ6BjUZUUV8ssw6VGzu43o8TD5lSB/vRoP59J3Mbw2lt2Coqdwbp25gq&#10;alheoqqjMZvGYyCmp4xqknqJa2VFRFHJZiAP6+58vwo+W27K2PB4r45dww108TNE+4dh7g2jjbXI&#10;Uvmt2wUNEt7Wu1QBfj6ggFU+5WksLXlsxuIwaFoFa4AIoSP0BJkAg6eNCDShBN0CK+iaSOInNHkR&#10;MHz7mGK1/n0X7cHzi+Fu1JJIdy/Lr4yYKojgWqakyve/V1FWmne4SWOinyglYNpYLpQ3IIF7e8dP&#10;/J3/AJge4qqQxdJYnFwhFY1Oa7f6Wx6KD+BAdwtOzf7SkJI/p7Ds+4lJRALS8Zj6WN5p/NzAEH5s&#10;Orm525VPiXcAHqJUkH/VIv8A6uPQDbq/m6fy3Nn4/wDieU+W/WlfTGQRqm0I9z9gV7En9aYvYePy&#10;VU0f5Mgh0AclrD2+Yr+SR85chUiCvwnWGAjsCavK9jY6spl45BG24chIbfTiM+zpdo3+WISwWLsP&#10;nJbRtX00zTxsD9o/nUdIRu+y0J+qWgNKiK4cftSBh+01/aOgpn/nr/ytYjJGnyVyE86LqWFOiPkb&#10;B5gTZTDU120YoCDYkN5dJALA2BPsQ8f/ACEvmRXH/j+/jnSIEDmSp3j2O6i36kZKLaUz3H59Nv8A&#10;H2zc2W62UnhXlpJGx/ieCn+9eMUz5DVU+Q6VLuVi0RmjfUP9K6n8g6qegr3P/wAKGv5b+36KSrxu&#10;6e1N5zrKYosZtbrWqTJVQKa4pqaPdFVjI2R/oG8ot9X0jn2nf+GNvlZ/G/4V/pL+Nv3H98f7reT+&#10;9naPg++/0f8A98/Lr/udq8P2v7d9OvzenRo/c9rv3Hu+mngN8NeK/wAVf4v5/D8+kf76s9Ve74v4&#10;T/DTpKf9BFXwp/g38c/0WfKX7X+6397fF/c7p77r+G/38/0eeHxf36t5/vP3tOrR9v8Aua9X7fv/&#10;1NfsLZT/AK9v9h9fYeua6tI4cR/LpdsUeqRfsr/g63+PfMr6Sw+twP6n/beySUnK9SlYAqoB9Ove&#10;8ekg8j/kftpIdBqejE14de9vWJTVKo5B5/H15t+f9f24n9pX/V5dabC9e9i1jB/k4AH9k3t/rAez&#10;qAkEEen+XovucLnr3tE7pYKrfW9/8eeBx7M4yStG4D/Z6j7eSx1A8B172C9WLyufwT9Pz9PbcnGq&#10;+R6A9x8X59e9wbeqwF/pxz7VxszRgtx6ZHCvXvfm1AX8f5/1d/e0JLUJ/l1oE19eve+PlU2DJb/D&#10;+nvTxuSXXh1qtDXr3vGoQyAW9B/qT/S/19pog44eWevfZ17250EzU86urcqwK/0+v04/23tareIo&#10;Jx/k6cDNjr3s8/QPYz4+ppqeSeyrJ/qja3H9R7L72F3WjZ/L/V/Po+sbg0FTnph3DiIcvj56eRQx&#10;aMgXF7H6+7etjbkiy+OgIkRiUWxvc3549gi8tDDIzjy4/PHQw265B+Lh1XD2ltKbC5WZvEyxmRv0&#10;iwAL8sCPag3BRx1FObqCStr/AOve/wDh79t0knila0Hp0pmjLEuuB6dI7a+Raiq4tLN/nbn1E8C3&#10;9T/sPZBu+NixZGiq2EAY+NiDouPqeL/X2NLBiw7jX/L/AKvPopYaXPz6sB6u3KtbRR0zycqBYMeR&#10;cXFx7rDBq9o7mcXaJEna4HpUqrFQFsP6C3sJc47Cl/YSBVFTX59STyXv5228i7iKEdDYDcX92HdW&#10;b7jrsZArTLcCxuxsAIuCePfNP3e9vJre6e4iWma8D6DrPjkXmy33C2QM3l8vXr3sdoM7EwH7qgm1&#10;9J/2Jv7xoudqmgco6nHUrRzRyqCp697nmuZgSp1C19XF/p/Qj/ifaP6cA0PVxpZqde9v2EqGaoiJ&#10;Ylh9Ofz9A1h7Q3cQppAwetSKFOnyPHr3s8m0pNO1GH08iOCP8Hjsfc1eyMBXchJT4HBH+1fHy6gz&#10;3BuNKP6gH/AegU7ka2LjS9taSjm30MZBAPsp2+W8mWfyEkmYrzwSFYAfT/XPvrPyiQm3xRwigCqc&#10;eRNa+vp1h3zC4e6cL5Z/b/xXQFbdjIo52b9QD8n8hRqXj2MnV6eiL08C4+n0FgAfciWxwDXJoT/q&#10;+zoEXNDCVPp/k6ra+ZUx+xyCgsB4m0C/NtLk8f6/szNGAYV1WuPpcgfX2Zs+kkLwP59A24U+IadU&#10;E7phLZWoYKSRJNqJJ4AlNvqfci5DMv1H5HH5/wAPdzlVcYP5/wCr/L0XXUalKjj0kJKdLsQBqN7E&#10;N9CSbC1/fZQOCfoR/W35/wBb27DdGBwpyD6V8vt+3/D0WGoPHptmotIZyApP5LC39fp7i6irhfyC&#10;PZ4WEkZYYBB6d0ll4cf9Xr01mnjKklvV6ieG+v8AsD76aTk3tz/W3sztIQI1K1qPSvy/zY6SSQGv&#10;bj/V8+mKto/IxFxpN/6c8/4n/eveMhmueLW/pbj6+zRLuNKIct/l+z7ekU8IQAD8/wDV5dJ6ow2l&#10;lMY9N+QDe4BuR9fbXkWCU7D82PF/9t7VLPLrDA/yHWookLcMD7ehY6nwwkzdICoF5kJFzc2a9h6r&#10;+wBzL3ySf8tOeQb3Pu17ekxha+X+ry6FdhENFB59Xr9TYswbLkNrf5PcA/X0xG/H+uPZruroB9tT&#10;lhcaUH5H0P8Axse4S5yvGeJtBpk/5P8AZHQusYdLrq8+qJPnYsbbzZJFD6akgKSR+mHg8f6549pf&#10;5Gh4dtVtidIp24AHI8P4PuDra81XIANDU5+df+L6kvbVVU/L/V/g6ti/lAYen+4xkpiTloioBY6V&#10;8zEXAP1t/vfvVk+T07ybjrw17CST83v+8/HuQbV2MYzn8ui3cwKnrbNoAFoqUAWAgjAH9Bp9kils&#10;Xa39Tf8AxN+fauKXXUP8+iMgt1L99RD1j/be3hQVp1tB3de9jv1UgGYotQ9PlhLXvyC4va3+v7MI&#10;SAFr1UEFqep68fobfX8e9hD4uyRLjKNSwB0Jcn6EFQeLf7H2Z2+7rYHWc+nDy/4vpSLd2rTPDqpb&#10;+Yjtet3Ft2thp4pH1QsmlOSLgKSfz+B9PdiFA0QWOzi5A/1rEf1B/wCI9qX59hVCGPDHlx+Qp/l6&#10;b/dkj4JI/If5utVTfvxd3RkslW1EVBOQ0l9QXhgXJ55vf8fS/wDX2o51C0RKuGurNx+NItzf/X9q&#10;tj5qtr7cQaeYH21z/k/1eZPe7dLGjAnB/wBX+bome7ejdw7ZzMH3dLIimrVQJAQbBx9Cv4Jta9j/&#10;ALz7Lzu9v8pa551kX/qdR5495Rcq7qPADIadq/4P9X+HqPr6MIccf9X+r+fVqvxhwj0W2IIilmEd&#10;m5J5VFU2ueeb8+0dk2C4uUjg6CL/AOGk839nW5bjrioc8f8AVToitF1Xvr0bPr3HmXflBwOKiK/+&#10;PrHFuPpz7r97UmP8VkF/92kG4/5uWt9P6+wJcTF2NTQH/i+h5boNHDh1sPdHUYh2rQC31poyR/S8&#10;V7X/AD9fa86dBaSnsCP03/NwCPbcU6oCSa9Fe5KvhsT0FXyZGnCVgPNklBP+vGR7PNiF/wAmX/WP&#10;+3v7OoL8KVFaf8V1Gl7GGmFPP/Mete7tBP8Ac7XNbkzMVBAvc6vbqRYG9x/h7WG9qKBq9JDaMTTo&#10;K6aNzMilA5JuGItzfi9rewz3wwFLIL/gkf63+H+w9pLm8Hhk9H+0QFDqPCvR8vi/Ss2WpXIF7x3u&#10;BcsQwPP+xHsue2bvuaJQfpMv+31Aj2Bt5ul8Mlh5fPqRrJKgEDy6td31GYuvqu35o3H0AuGha/1+&#10;n492kdaqq4ansLMYIwSL/gWPuEt9klkvMmq1anDFeH+TozihcOXPDrSW/mOgVHYeUQrc/dPcE2ub&#10;g/1/rf2qMxKyt+rgi3H1+nPsRcsonhVIyDX5f6j+31+akUr1XTtfb3lOoorGx4+p/PPB4+nH++u0&#10;0sx1ixJve9/62/x9iu8VXhbUOH+f5deKjp2zu3/CgOhQTcgWHKgEr+efp9falpJNRsfyOL2+lr8/&#10;19x9ucAA1KKAH58a/wAullvGTpoaAjPr/n6QdPBHDP6wtm1E+r6gG3HPHt8hnJUqf1/g/wCH054t&#10;/r+wdd2KpJ4iZTzH+o148OjRIY1Oo+X29KmCeiePSxUSqtgfz/tgbHj/AAPuPV3BsB9Qp45vwRf2&#10;Z7O1XGeBI+zh/s/PpDNTUf8AV69IHPQxRytp02dVc24Fy2k/T/W9xmBtYcH/AFv97v7EC0c5zXpo&#10;FlNeksGCEfTiwtcfnj8+4sjkITf1EkD82H9OfaiC3V5whFFFPz4/7HV1SSWQGuPsHUtTrIIIJueR&#10;b6cW956MszLY2uTzYcmxNuRb/D2Ub54cEbVHAf5vnX/Vno2ij0DSvQkbVxxkZGI/tKD9bC688/7f&#10;/jXuPupJDiJj+CrC40/6j6/19gTbLyBd3z6fP1P+r/UOkd+pqC3y6Pj8a8O77qwpIuprqcEKByrS&#10;qOTf/Bef+Kn3WD20xGdYE3tN/Qcm5FveR3LVxG1tkYp8/ToiZQrZx1uTfFajMXXlB9OaJeRb6hh/&#10;xv2aD49iy0TH+qm5H055v/sPcfe5UvibbIq+QoP+NU/n/q8ulFjRrgKw6qX/AJlUSvVTo2kkrLe5&#10;uLCNRfn/AA92R0FQ4xqWuQVGmyrwCtwL/wC+/wBh75t89sIbptOCK1yfX/V/s9S9scSNHWmeiu/E&#10;TatNXVqmWCNleZVDFTf9H5Ab/Y+433b3DG4IH1J54sTwR/r/AJ/PuFLu+06lJqCf8/QoS21EYx1c&#10;nt7ruklhpmSmiUCMBQQxvyLG5JP0449xZ8kyrdWBdQLX+g/B4A/p/vPsGbjfr4mk4BP+r+Y/Z6dH&#10;FvaJgUwejLbM68iigQ+FR6SbKG1W0kAKL24vz/vHtpTOGNr3S+oH9TA3FrE3v/vh/h7bg3YK2ljX&#10;8hw/l/qPz6WtaV+zpW5TqWOupzpjkU6TpPr+rcMSxJ/w9z59xsINSlwbAD1kDVx9bW/P49mSboGB&#10;Vfn5D/N0ylpQ1PQd0/SFJFXxyzQxMfIguQwPJ51Atzfn8ewo3BuyoWQhWe5H113AGo2vf/D/AH39&#10;CW7laZCxJpXo2trYEcOjcbE67x1AkK/bwcIrehWsLqByb8/4ew4qNzzlr63N7cfT8fS1vZBcSPwJ&#10;4fZ0fQ2wHkOh5oNt0aIQkEYv+Tqtx+CL+wc7O3LP/B6sXI/ZkFzYnkWIFx+fZ5yq3+PqCa1pjp6a&#10;ACOvSrocTCjRkIvpYcjVxYfnn8f1969fywyTz19WCW/XKCT9PpyD76J+2bMLJXrXPUN85UD46W0S&#10;hI1UCwA91f5C/wBzJ/wf/ePr/vfvIq2VHC6vTqI5vjPWT23qq3Fh9Tb2tYinTRNBXr3sYOrV1Zij&#10;v9TPFfj63bn2/ZE66/6vLoquSxHXvd/nx1jH8Io+D+iKx5tz9fc18pSlGArivD/B1GHM6jTX/V8u&#10;q4/mk2nHSm/IppdN/wCpj449nZp4/wBpbcWAH1/3n3PlpfEwqDmg6ie5RfE7h/xXVCG4WcZKUA8B&#10;2PIHILf63vKQQfr9Pxwfa36lPt/b0mEEZGV/memVTIwOoW44P05/2HthztxSPf8AINuP8b393E1U&#10;Lxmh6M9tjVZaAf4ehg6rUNmqVTyQ68m/N1/437JtvRrZdOeRMLf8leye/lWRH9c16kzaU7B1dz1T&#10;CRtWK6hf8mN+Sfon0+p/p7O98dOUpj/tKgGw4/F/eMvusQNuaufX59DzbkTxRqFeqXP5kIDyTDkH&#10;XU/XmzaRzb3Z9HUSUOAjZGsPEQdBF73v9fxwPp74++7F0JdykrWta5+w+XWQfKsStGuPn/MdQ/5e&#10;m0aWpdZWhhZVmI+pe1p4wg9Tfi31+v8AvPsLavdVRHWlBKbayPUxN/qBzb/ifeLdxc6JG1V6lKK1&#10;Uxio62GMTsSgkxVP+wlzDHawPHpHJufa1xG5ZqiFCXkuWAtqN7WPP4t7EG2XUgqqnFCfKnEfb0hu&#10;bJQ/DoCew+t8X5xLJSQs4kUgkMG4Q2JAI4+ntP57MVizag8jXc3Ie35vzfj3vdKyRVH+r/V/h/m/&#10;aRKO2nSt6127jKdPEYoAAouAtvqR/ifcrG7hnjpjr1ggHk/U3udPI9hzwpNRCtgjpRJbA/6v9X59&#10;LHLbeoZaiP8AaRiZF/DfS39L+w13dvCaMuRIwa0nOpbgg+mwIuP99f2llRo8A8KeX+of6sdL7S0S&#10;oFP8PQm7W23SRxKTCljaw9XHH+vf/Y/4+wNynY1TGzATE2Nv1uDx9PUOf6e1ltHpNa0r0cR2S6uH&#10;S/TBUpA1RJxbi31/xPPtto+yKl5kDSEseLmWT66+Bx7WES0ojGlfQf5unDZCuOHXpNv0JVv2Uvb+&#10;h/p/r+zS9bbkkyEVmcXK31D6i4AtYj/X9irltyt3ETnOf2joI77bhIWpj/iuiWfJ/aFK21sq6xKL&#10;wSj1E2DGKTkWN7j+nsCPkeSaCoZiSSHNzx/utSPp/gffU37vs1Il0Yov+U/5R/OnWMvOMahm8zXy&#10;+zHVPfRGPWm7TdCl/wDcjGGIvYlk0n6H+nBt/S/591U4Mt/fI/8AUSfx/wA3fedsz/7qQK8Uqftp&#10;1G6oDIpIzXq6jdManr6Yaf8AlBAHJ+ng93DdDsUx1NJ/SHjgcEHgn8+8Bffy58NZUHEH/n3h1I/L&#10;EbPLX7Otd7sPbkWZ7kdXRCrVpUA34LVdna1x7F3dO7JaBipIXS1vQzqTb/W985N6v3F6yqxp8wD/&#10;AJP9R9Op52mxMkQJ6uh6C6ZxM21KB3pkZ/Cnrs4/AvddRAN/bBTb9d4/86wsAQPI5PI5J4/3v2F5&#10;Lh5jU+eOAHR+LAp5dGF/0SY6kf8AbplAFmBA1X/NyS3uBVb0qSTpmIF/9U/PFjb2SXhZJMf5MdKU&#10;tF406XmG2JjUhAemVmKkfQ/7yL+1Xtjes0syxmU308jU35P9PaeEvh2Pn8vX/V/qz0murQBa0z0l&#10;979fUD0cvipVBIItpJYXS3Jvf/H2JNfm5HxzNrkJ8IIAYi3Fr/T2Ibe8csNGM8aDooFofE6K/T9c&#10;Y6DMFpaaF1P6V9Q9V+CLH/X9hLLlamWrBUyW1c8ki30IseP8OPY72S5l8XQzelMD/N+fSyW1URkE&#10;Dgen7d2ycJFgndqanH7UmpTq+gQ/nVx+LfQ/63t9lkkcK1iAo1fm99NgP9b/AA9zLtUxjsCWNSRT&#10;/KT9vz6C91DSTFOq1d4bex77uVI4410VLfQEk+vSq/q/p9Rf2iMjlpKeVVJsSTa5HHqPIH/Ff+Rh&#10;/c53Mp0nzHl8h8v8H/FLLa2DLqYdHH6z2FQVGGRjDGQYWOomT6l2vyrf6/8Avh7U0FSanETsSL+N&#10;l55FtAYAg2H+P+x9jrkW7YbjCprxH+H5f6sdBDmSEIjinr0QD5f7KpKF6mRIo09R51SXH1sPUbe6&#10;y/lJqFJWG9yA9jYf6kWNvp9PfS72xmH0sbrgYx9jGv8APrHjeUUSsAP9VD0ar+XBAsMNJELEARgk&#10;fQ3gVh9Pdam02JzhHP8An+f9iT/T3lBsU6+GDTj1G26KACQOrrN0gDCyf18J/wB6B9nc2v8A8BYv&#10;8V+n9fT/AE9jyO5Ai6jPcwBWo6rd7EFsnN/i55/oPILC/tXWuDxaw/I/H9PdPqC2FP8Aq/Z0REAk&#10;Uz0HWoArY/15B+n459oDeY/3H1FuP22H+9k+wjzTKTZlSeCn/B0LeXBWda+o6GzqG/8AGaUk3vMv&#10;P+OoC3um75Kqv39Wbc2f8n/Vn3ilzGSZ3r6/5up/2kn6YdWd4f8A4t1L/wAsk/6EHuvWv/4EP/rn&#10;2APxH7T/AIehEvDpz9x4eJF/1wP9uw497Bo4HW6+XXvZqunizVEIsSTotwfyQBa3sf8AKWo3AoDg&#10;g/lXj9goc9Em5FRGfmP8nXTfQ/6x92G7Fx+QqpqaeloquqgieLyvT008yKrEHW7xAgKFR7k/Tknh&#10;SRlVs2+7Jt1gkG5XUVu0inTrdRkKdOCy8WKhcjUaRrqkeNGhfmdolt5ZJD4aitZGIEaEKTR3YhFJ&#10;NKaiK0NOkZnJokilhaSMTyLIYoWkRZZSqgFYoz6mPqHCg/63I92YdVfJPq7pWhh/vXmDV5CBYxJQ&#10;YJY8vI0oIBVKunkFKQbc2mNvqDb2A963HcuYG+s2O07WYkC4ElnEEYKRVZ1a/DgE9rWqcKOykdYS&#10;e6ey7ZzRfS2VvuEYQaqmMeLSlaAEL4LH0pcFj5Ixx1VJ8ovhX3D8jKiej2tBgdu0MjTRHLbvrZ6W&#10;FwBJZ1ocaJKqwfSoJgAZTqDfn2sd2/zcNoUPmpdq9a1FVHCdKV25dzUGIieMKLMlPQpVsT9eA5Fx&#10;+qxB9hgcrc0Xlbm7uLS3p8SIk1yKeWmR5NvY/YsEn+m4ViPb/aDYrOY+Je3FypyCsccJr+IFQbke&#10;YodYPHtHRKttf8J4KbKt952h8lqkSzpFJNQbC2DFCYZ2uaqNczuGvkWVb8Rv/Do+BdkN7Aou/v5u&#10;W8apSuJ2/s6gkcuqfZ02VykqMwsmuqqphCpBIJ/ZI/Nrce2JeUw96s0u63KRBKGO2jt4o2fPFpkn&#10;ukZuFY5QV4qQwB6lPl3lnl7Yomih29Z2J1rNdNM8iEDCLHBPbxOlR/osTsa0NRjo3vXn8iD4TbOg&#10;mTcsva3ZdTLNFKlTujekWISlRFHkp4KXZVJjEZHPLebyN+AwHspO5/5kvyJz1o4d543ARaHu2Los&#10;RE8mo3VZXlpncMB9NJF7m9+LCXbNls7LTJCZi4BALXl1KSDx1I8mgcMHR68KdCNbowuXWOJc1ULb&#10;Qpo/0hEfiZ89TtwFKZqa/bn8r74F7ZjMdL8bNiZPVMs7ncgy+5VeRBZbwZupniC/nxrGEvzp9hnH&#10;84e/JpHebtPdroRpcQ1UEUZb+oMCKAP9ha349qIeXNltq+LbI/8ADrq9DxBGommfTz6UXHM+9UCf&#10;UyDyGf2dDDT/AAx+I1Jp+3+MnQ8RUEBl6r2VrIK6Dqc0ZJ445J9q+k+d3e2PENQeysnMiAA/dVMN&#10;S4AFuUliZOR9bj2bRcvbUjruEVogkT8SFo2X80Kkft6IzuW6GB7JLmRVY6iKllLepU1UlfLGK4p0&#10;35L4O/DvL08tLX/GTpCSnnYNLHD1xtej1Mt9LeSjpo2BFzYhri59rnBfzHO4IGbTuBcqutS8dZh6&#10;AU7WIJj108EI0n6Gzf19mr3djLKbpprpLkoYw63l4CtRQEATEFhxBKswIHGlOqxbjzXDIsrX6yMh&#10;BDTQW8pFKU75YXdaU+INUUqCCB0Gec/lifBDP08lPUfHLZmP8hJM+AqtxbeqQxXSCJ8NWwkgf6hr&#10;qfypHHsxGyf5pVbTVVFBvDr/AA1bSxzstZWber8hQ5P7d2UiZqXIPPAWQA6VBjBudTGy2Jim8yLc&#10;SJuUsqTgaBeRQTCLw1csYjEtjM3iEqHN1cT0AXwhGxbWZ3m/7jf2Yiu7CJ2Q1aVHeJpaj4SWEsen&#10;z/ShVgaDNdJJX2p/Id+MO7ca0fW++OyuscsgrGimlrqHeWJqHqWjaGOux+Ujhm0Q6GEX29XEbO3k&#10;Mlk02xfHP5kdG9vimoMFuyHFZ6ZVBwW5FjxVdK4Uao6STW8MxBP1jl/5BF7AFb1t29RSLPNaM8ZY&#10;0a0P1US1PaHCqLhAFy8rRiGP8cnUKc87Ct2JLi0Giilir9pWg7qOx8JlBxGiySSyChA8+qBflX/J&#10;6+Z3xmGT3ZRbYoe7uuMfNJI+6esGrcplqPHR65RVZ/ZUkKZKElADK9LFUQRH9Ux4LnsnYS0MrAqy&#10;tCzKQQVPH1uPx7KbOeBgksJFGpQ1BBrwp61FSP29Y93qtFeLEQQQ1Dg/sz/hGM46ro2gJDXU7Tak&#10;K1CI0L6FaORZwk6uigMhF9JR/UCp1AG/uoz5gL+xXD6+qUf61+fco8qMA+okZ/zdZ0+xB/xBCPQf&#10;5Otsn+WDLqxtKliujTwfxZ2sOfdTG3ZdO4ZFH0E/+2t/j7nrYXYIurz6youAGtQx45/wdXp52PyY&#10;qXj6R/7Aen+ns6O2Jg1JFc3sg/Nvx/h7H8UpXqP9wXTISBTJ6I3vimYVs97j1/05/V9D/tr+1lEQ&#10;WW35v/X+n+PtdHcKwIPRcGOa/wCToL6lCitf8njn/EX49vNNCzsP8bf1+l+efaqF4yeHTJYV6SGV&#10;qxFq5/QCP6Wt9fz/AF9rTG4Zp7WTj/AX/wAPdppQEYAf6v2dM6wGpw6A3d2/KbDxSSSThLLcAsNR&#10;I/UAP8ePr7davbTJFq8ZB5+otfj6D2Ttfj4eNDTFOnkYk4PDoPMH3TQVVcKdapTdlGlnFrlgCCL+&#10;w8yVI1Ozgqwt/X+tz9PbqThiCP8Ai+liRmgI6M5tjOQZKGOVZUOq4IU8gWA9puR/WCf9e3+v+Pfn&#10;mQVFDj7enGTtKDjw/Z0JdNEHQaeRYW/N/wChuT7j+YEki31/3wt7Y1qfOnTEiOhAbp1Ska3A+o55&#10;/wBt9faZ3E5NJIT/AKlgP9a9/bVxNpTBx/q/2OjfagocH8z0s9owMmRhAXksv5/1I/PsoWWEh3Gj&#10;JG5AlW+lWIHqFiSB/h/vHuLOYp0jqJWCk8KkD9lepY2QFlOkVz0djGhVwQ1MoJhI9TBb+k34P+uP&#10;doPx11tjKS6P/m04KMP7PI+nvHzna4tpIiPEU/PUP4vtp8vt+fUi7ZrVlIBP5fLrWz/muI8MeTkh&#10;VpHQSyaYhrYaULA2X/bn2eiEuKVFZbekfUEEA/ix5/4p7xj3Hb4J753jIb/Smor9oJH2evUm7Zek&#10;xhRX/Z/yH9nlXrWwxO+5sbkJoJPLHoqJUjDqEsq/UeoXPOq/vLG3Gkrcaeebjgfi1vr/AF9kU21O&#10;jGRTwOPXJ8/s8xx8x69HLXIrkgH/AFevQo/39payCnRn9ThEDELaTSbcG9jyLC3+t7AftiMPi6pV&#10;XkRSCw5/skj/AHv3KfKcLRd8p40+XlT+f+odB3cmZlLf6vPqyX4EZmOfeGK8bARmeEBrrob/ACrW&#10;NLf0ufevz8qKCqkrq7w0lRKwkYhI4JZDy4uQEB/r7kkTRMFDOMCnEenQPnRy6kg8TmnW5T1VMsuz&#10;8U4ZW1U0f0IJ/QOLD/W91h5XD5cTSsuKyPqPptQ1PIuPoNP+PsPXVxGJv1HAA9SB/PqyRyEgMpp9&#10;nQk+33A9c9g5Tw1GL2NvHIxmVE81BtvM1cZfj9u9PA1zYjgf19kkm+7Okpi+ph1CuPFSuOONVejG&#10;KyvC3ZC5HyU/5usUs8MCl55ooUUXLyyJGoA+pLOQPdrXw/697Gx1dSPX7B3rQxxyqjPV7XzlMqup&#10;uyFp6dbEWF/ZPNu+2yA6bmL7PET9tK/6qdKUtLhVpIjL9oIr+2nQCd6b62Fi9j5mHMb12ji5HoXd&#10;IsnuPEULOj+nWFqZ0Nj9Afp7uKzG2txVm2Wgptv5ueY07Dwpj6qSRzoJ0rGkWq/+A9nFjv2zW9uV&#10;uby2A82ZioH2nxiM8Ph+QpXBY8JMpbXqPoMn04CpwOOMDPWvNs3svrjG95rU1XYOzqOCXILJFJLu&#10;7bwh0GYKJg8jqCv5JLWAufdNXyN6E7qy2UrGxPT3amU1l5VbH9e7rrEaIP8AqBpaVhYAmxtY/wBf&#10;ZdunNvLTxUG4WoHAUkBr/wAbr8vy6VJbXlA6Quynz0SUr6V09bBXXvyI6Crtt4/7XvHp6qMaxUco&#10;puzdlVBjq1SzUsnhrTaT6XQ+r/D2QzI/F/5KSTsV+Pfd7LzIp/0Ub99aE2NrY/8AF7m3uOrvf9jk&#10;b9O+tz/pZEJ/m9P2/Pzp0b21tc47HHy0N/m6EM909ODUT2z1mArBWvvzaw0s3Kq3+VcE24HuGPi9&#10;8mvoPjp3kQbAW6l7BJZmNrqFxxv/ALAeytd22Zq1vI61/jh/62DpeLS5NQI5Mf0P85X/AAfn6YH7&#10;z6TjVmk7h6sjVBqdn7B2kioL2uxar4H+v7ccf8Vvk9JVRr/sunekbGTSzy9Tb8gUFUJBJqMeqhbf&#10;Qkjn/bezGC7tNPiRSmRBxYJWn2Baas+h+eemJkePsfz+VOkNXfML4kYuUwZL5S/HPHTAOTDXd3dZ&#10;0koEZtITHUZNT6f7XHH592IdA/EP5KNTUtRU9UZzDRTFWVdzZHbu1p11qXCT0u4q2llj4HIkRSLW&#10;NjwTzY+cdtsbvw54rospwV2/cHFMea2hH5gkfM+Qa3WxlaJm1oPk0sSH9jsG/On59Bfvr+Yf8Fdq&#10;YWqyOV+WvQlXTQ00tQ42v2Ttre1YY4nSN/Dj9mz19RI4Z0ASOJmJIAU39mY3N8PfkHmqaTH0uysc&#10;kohBMkm9ti+AXGlT548mym5I+h9zjae4XLp26KaD6p2YkFXsrqNuGQFZAaDjU6fsrjoKWu2XElwq&#10;o8XnxmiI4GuFevD0r0Uqp/nSfyzNkzzTZ35PY0IJQoGI6z7o3AxY+sBVwu25ySBywANvqfofZc4P&#10;5bXyafcEFRVY7ZWOpp5LtU1W9cXVLTFSWtPDhFq5C34PjDD8/T2XbhzlaTJptrWRqjV3oYT/ANVp&#10;YVA+ZPqAcEAQIkdrEz3MkaBeOJnNPXSqa6fMIwqMMTUB3pP56v8ALMyuMyOR2/3lujcC43h6ag6L&#10;71oqiqtYBqN8/tyjgZTfhnmUH+vs7OyPgHuFcO+L3l2NhsdI9C3G3cVWZ0/dMDaF3y5xFk5KtKqt&#10;YC+k/mKd9XmDep1ksrWGCEH9RppSSqg5KpbC5R2x2IbiEuSF1Ano8teYNntbYyMzPQcY00xivAu8&#10;0gdBWlSIWI9B5FJ7X/4UW/F7akVXN1n093N2ZlEqoqXFfxKDbuxNu5N5FUiSXLPVZOvp0sQxvh5J&#10;ADdo1AJVI5b+Tf8AGndGSiyu/N79v5mZKuCqmoMVmNr4TB1qK15qCsjgw9TWtHKb3kpa6BwpCodQ&#10;1khbkndLpiIrpArVICIkctD51mnljhzX9KRHcU1FirKAjPNKXieKIo1p/wANdlI9QWjh1L/SU6a1&#10;AaoIBLt9f8KWe6MgtOOsfjP1ltkl6sVUu99z7z39+zCx0zU1PhIdsltAtq/cMbcsZYwpHsUMD/Kc&#10;/l+4WeRh8fKLIu73Eed3x2jlYl0WYnRkM74SOOVKWP8AQ/QGEXIlvFHruLu4lAp+p4qD/alLe3DZ&#10;ONQGOq3e/wBxE5ihiiQHzWOUn9sssi0+Wkn06KZ2F/Py/mEbko6OTae+et9gTrTtJUrtHrXade1R&#10;JMWhiTRv5c8EKMVYqGH0F+CDIMu2/gH8K9poYMN8b+ppI5JDOf4ttOg3FVRFx+iCr3AayQKODxID&#10;z7PLfYdstl+ojjlhmHaCbq7KGmdTIzoAxqfwEUAyfIqj5hu7mNoZdJZiVVniiEaNQHLKmsHPDhSn&#10;z6LFuL+dF/NT3JClJVfJfNwUdHAsZqtt7B6X2xV11VFUFJp6mr27gKd4y2h0X1eL+qXF/YyYnojo&#10;zbdHT02C6e6qwsNM6NTw4vrzaVAYZEN1kRqSjRgR9QeCPdl2zZ2kMIg1oQcSl5U+VVmZ1J/b8qdF&#10;dvzBuBAaWRlzxT9Mj800mnqK06BrNfzBv5im7MjUVOT+XPyHKS/5XNJt3uTeG0qLwMrKKakodqZG&#10;kp10nhjDG8R+jexbRwtGlJT1JpqKFBBDRiV4oo9I9IhjUgKoH6V+g5tz7Qbds3Luw7iLmx2+CGd2&#10;rqgghjBHDuCIFLYyxBNKAkgCnt13O5vp4bK+a4uFkych001wD4lc4Pl6dF83p2H3l2aFn7E3lvTs&#10;iWhhTJSZLfe6s/vCtiEcjSSQNVZ2apbSzvd3hKjkg/U3hxoyW0kEKCwDxm/q4AjZxcEj/H2LJbiK&#10;6UuUZR9tP5CgwflTqiLFYx/q2xjYkDUBGoH5R0/wdIqvBpqk089dRS19RJHSzTUNXDVRPHBC0spy&#10;aQPIjoPzaO5NhdTYmW6yrFbSUjazMiMzqxHpJYLe/APJ/wB4/CKLwpbjUSHYCgYooZRx0g6Q1Kmv&#10;2nz49LNVu0BhtZfGZjUlkWqkgduV4Dj+fSbatxq1MCxVkzVkM8kcTyZCemjWd42YVFNHkZlRHYiO&#10;MLBoIBF2MnLdlaSVT5FSJmYFB4QyhbcgiT688X+v9PamzfdIDphd5EAIYh2Wvoe0j7eIB+fDpi0O&#10;4QH6W2SS4SP46ySRqx8jpUquPkKdMmVrMhRVDT04AkjRfMGr46qtWpW480LwFmgcr+4Ek1aD9W+g&#10;9ykh1prKiR0AUFkUt4gOI41AJWxPFhYX+vtO05tmMcBKK5r2lgus8S5qK4A+Zp6DpU+5aJBDJqo+&#10;FArpV/WQ8dGRkd1a1xTpLVuS+6kaOoyLU8UcJkki+51zGVryCqkeSURTq9mEhkcEkcJwCZaU6OiF&#10;2Z2PB/s+schrrfj/AHg/j+nto3UsEjrEoReFBQinmKcM/ZUfLq895cC5lRo9IUgBmYyGh4gFyxNe&#10;kPlcnO8s0zNJNKZBVIbTTzmJH0EPNN43Z0UXCK5YWu5dfX7BrXVf36/zzX/01+P/AD1R9P8AZcra&#10;P9a3/Irc+0H023f8o8fHV/Zx8fXh1766L08v5/t/lw6MP/E6j/Rxb+LZvx/7L55tXnor/Y/7NVr8&#10;urz6dXl9P6vHbjy6/R7/AP/V1/yCf9h/T/bew/fFV49HmxIlV/1enW/x75cBRw30Nv6H+nsPSly+&#10;laUx1JdohVQOve+Pp+pBv7osygefSwU697fsQAZVP+Bt/sGv/wAR7diYs4K8Oqvw697FegUCmIAP&#10;qRhf8cj2eQcB0X3SnSeve0HugBtZ/wBcn/YAD2ZL8P59R3vh+IfZ172DlUgEjt+CRb+oJF/bgAZg&#10;PToFSkN2+fXvcERhSGBN7H/WsfakrqOodMHJr1730yX5H1/P+t72fl1vr3vGygDkc/T8e05dy1FH&#10;b1XBPXvcT68fT2+EQfD1Xh173IjYpwD6l5/wP5Hv3V/l172JGzNwS4qvgdXKhZA3BI5/2HvzKHBB&#10;6UQSNG9R1768H3bZ0D2MlXTUkbz3B0KfUS3+p+hP+w9hzcoQyYGRXoW2FyCKnov3cOyY8tj56qKN&#10;Wk8Zv6f6c8m3s8Jq462kVgQ10B+n+B+v9fYRVHim1jHQkR45IaHoijYyTG5CSFkYaZXAFvoddh+b&#10;+wH7AxsdbBOjKG1Bjf6n6WsR7E1jdlF014f7Ofs6STwDTQDozHWldJSS07KWVLrq5sCBYH3VJ3ns&#10;x6Ktnq4IraJC2pQBzqJBNh/vrez2XwLq2o1a+fWraR7eRWQUI6ONjqgVNNHJcXKKSB+OOfaN603l&#10;V46ZKV5XspCEFiOQLcgD3BnP3JNruiMNA4ef2fZ1NnJXO11YSKhJABHp619ep3szlL2A8Whmc2YK&#10;blmNhb3hxzb7ZLDM7RpWlc/6h1lDy77iLNGglf8Awf5+vexJ2/2BBPpWSRWuSOGJI5P+qH9PcG71&#10;ybPAxKKRTqW9t5jtr3KsK/l/n697G7a2ZhrKqC0i6Qy3sOSD/re443LbZreoZTXPR89wjxk1qT17&#10;2ffbswG09SsvEbsAbi9og3+v7n32OsGivVMg+Jh+VX6gT3DmXQ/zBH8iOgD7qm/yOKO9iElNv6jQ&#10;eBb8+ytbwbyZg3P0lB/2zj31A5RRY9tQLxIz+w9Yj75Q3T0+fQR4m4oZD/gwU8gcr9efZgOsIv2k&#10;YgaQVNv9gPp7FsD6QV8zToE3f9kvrXqr/wCZM5EMyhv7Drck2BOrm49mMgAVATbkiwP1HA+v+39n&#10;Fu+saB+Hj/Ph0F7pSXqOqIt2eQ5OVhfSWlDlSbEmUnkD8c++zGxYsCBySPrf639rxKmnSR5U6QOu&#10;CG6SGhibgi9+OT/Xj34ub8fXkNe3193jiSlW+VPs6YMMNMjPl1DqrlShuSx/r+QCG1En/EW/2PuM&#10;ytquPyeP6/4ezW3ljMegngM9JpImJLY6gOCOSpsbn6X4/P0/2Pvkw4GsWPPN/r/tvam3nCEiI1GP&#10;y6YCMDTpvmiVyNN/zxZvz/r298NX4A+vAJ/x/wAPa6Jg51ZqMnpiWGOjN5/y6xtSaUP6eQ35a/8A&#10;vJ9smYbTA1+fS/0I44HswgmSQNTHD1+fVLWFicf5ehe6hxzPnqEhP92jnnkl9IP+HsveTKvlVX8m&#10;UWt9OWA59tXU5WPjgDP8+HQ126EBFrx/y9Xm7Ao2j2SzAWYUdvVcerTrU8ezqdVQXooC4vbSQQCd&#10;N/8Abe8e+eL5VDiEkDNa0zT9oPQjtI1S4og61/8A5o0zVW/fE4V71ZCgaiQWi0lj/T6fX2GPyirR&#10;TbcrQCAPt3A+gY6UNuD/AEB9wxZXQ+qAevE9SFZxhodQHl1dv/KL2a8VNjqnxMCEikLNqANwsYI/&#10;qPSfx/T/ABtqrfI+t+43Jkeb3lkH/WVjyP8AjfuVrF1MKgen+bok3HJ+zrZsgTxwxJ/qY0H9eQvP&#10;19k6cEO3/Bj/AL37NR0VU6y+8tP+u9r/AEH+xP593Q9wHr14gnHDr3scutToydIfpZo/9hb+vsxU&#10;4BHl01EtSQf9Weve7r+gt1tjqGmGu1okNwQCODYW/rz7Cm/XjwoSp9f9X+x0MNttRJpI6Lz3DsOj&#10;3bD4qmFZA11II1A6rEhhY/09nQxnaMnmSIStf0qCCRb8c/T3Fl/uFw7fFj/V9vQlbbFKVpToptX8&#10;XdsmlqJDjIQWEjNaGMBmYckMBe3++t7MZt/OHKYgyM5PoLHU1/qOLD2K+Tt4uF3NI/s/y16Cm92a&#10;RQny49U8fMH494XC1Ms9PSRRHzHTpjU30FCtwwH0/wBj/vHsJt1yE1ZU/Qu2nniwY8H3ndyZdCay&#10;DfiCLX7aCtOoU3SOjvXyJ/w/6v8AVXoIOosCuNxOlUFlDjgaTY2sbfj/AB5+vtI5lguJlv8AXQSf&#10;+ST+PYnvriURal4Cv+T/AFceiG0t6XJK4r0OfVdMKjf1CrA8TRcW+g8oFj/t/deXZ0obMSD8iYnj&#10;6cv9T7Bl5dNrqx4/t6G9up8MA8KdbCvT9P4tr0NhYfbJpBBF7R2/23sUemSddORf+gvybFuD79DK&#10;QMkdFm5xI0ZUdAb8nlBwlcv5McnI/BEZa5/3n2enDkLSx3/Vp/4kXFvaozSV0tleOP5dRpfQt44A&#10;GB/qHWv72TB589WMo/VOwU/j+2ODz+PbnI4sfqePwPp7ejuSoOk6ft6ThDULwJ6D+mxv7kd1AYNy&#10;eSDe/wCR7CTfs1qKawI9LAf4Aiw5H5593kuGC9zA/wCr7PToU7TbKOPHo/8A8XsaP4lSnT9NFzyP&#10;oOfp7L7sq0m5orgkedDwOba/YM364bwzpPl+zqQrOFgAF6s27Nj8PX1eeBahqP8AXP8AkzXsPdrv&#10;XkaLh4QFbUaZdPFxYoLm3uDtynma4DMRp1muaeeP9WOlojIOnFT/AKv8HWkp/MKEU3ZWWBILGoI/&#10;NlYuxJb6c8f4+5OcYiQ/T0/Uf6/5v7knlkp4ILVzT9uP9X+Xp+KNR/afl0SfY9AoIZl/sMVsb2Fr&#10;35/xPtqpDrdQCR/Zv+Ljg+xLeusMZc54HHH1HHrQjKvq8q/6vz6d90UumENojsAx5v6lsfrb8/n2&#10;saSE2D3GtSoHJtYi9/pf3H+5XQ1+EQSjVrwrX9tP9X7LCquHAJFPLovmYIh1twrBygC3+pub34/H&#10;txs4Ia41HkkEnk/X68+yJtDArTt8gfTy4Y6faSQipwOk6tZUKQVcgj6HU/F+P6+8tiwJa5JFuf6f&#10;6/8AvfvVuqpKoUACtf8AV/k/2emm0k1HUCvqWZGaRwTa1z/QHV7wkIAb8/7Y834+vs+j8XUCgp/x&#10;XTRYDj0j/vLupc+nUAVXgcm30v8A737wPEjC2k88jgWF/wCvvz3U8T11D0PHP2Y9Ps6XWsZ1inA9&#10;KrDos80KrezMLXHPJH4HubR06h1jN+bnVa4+hbk/74ewRzDubsrSVGKY8+IH8vXB/n0exwvp1in8&#10;/wDV/sdGe2Xt4tCihP7JYt/gEvf3D3aAMRMiccPyfoTp0g+n/Dj2C9snY7j40mfs9K/P5/6uPSHc&#10;YmEYJp/qPR6vjhi1h3liFQAWqaJiCfz5C9z/AMgqR7qu7Wb/AH8LrySJ/wDX+t/p7yT2K6Z7UUPF&#10;R/g8+PQZuEL5HDrb9+M9GKfryiJHAoiSB/gwa3P+sfZuPjzArxUd+Lut73/A5+nuOvca/lFi5XIC&#10;0/men7JHWdW4jHVPf8yOJGyU6sV9RlIP1AGhdI4/P592LY+FlxipYHSfwSQRosLH3zs5/lE18zDF&#10;R5/b1MGyLWL9nQFfEN1o0VnIstTGw0kG6hb3F7X49wK2EJ69JBKWF1t+STz/ALb/AH31gi/8UBkW&#10;nH16G1qgIFers+v6unqVoQ7MxEY/Stzbg2HIt9R7RuQqUg1XP9knmxH0J/r/AMR/xHsE7iZWr5Hh&#10;/MfL/V+3oQQwE0p0cDZlBFIsdlupIIBuTYrxcXP++HtDvkg9SumSx4NvSeL/AJJ/1z7JmMyIVHr/&#10;AKv8HRi0FEpTocIcTSiL9xATp5+hsT9Ln28+U/aMSSTwNVgbkC+q/wDxr2JbNzI1PLOP8nRdMgVg&#10;OgmytIsVaoVQCZAOAfrexPsJ89OPIw9VtNzYD+v1/wB49rZoS6dtK18/+K6MLcU49Cxtr9tdTXIP&#10;9PpYLx7S60wksfp9f0/X/efZBdxsDQ8Pz6OYzpGOhBpqoItv7X9DYf7H2DHa0Rgw9TpI5ikP5J4s&#10;T9f949iPlKBWvxr61M1UofPpQ0E/kIt9CVv/AIXP0/3j3r8/KZz/ABGsB5Pklv8A7yR/vY99B/bC&#10;MrYqT1C3N5Go/l0ql/SP9b/euPdbVdzPIB/Uj/bH3P8Ab9ka16iOQfqV679tqfqX/X9qwuo06ZdQ&#10;y0PXvYz9UX/jNFf8zR/7ybezW1ojU9Oi+6ARcde938/HW64ij/1IhQEWF7jTzz/re5Y5WnBIC8cf&#10;Z1GvM61+3/Y6rr+Z8WvHS/1MUtv9hER/xPs6kD/tL/tjxb/bW9zft13IAASDj/Vx6i2eM6z1RPn8&#10;cBkKg6TfWefqD6j+P9b3kEj/AJII/wBh/wAU9rvqIhlQfzH+z0yYIx8HH/V8+mZqEFTx/j/a/r/j&#10;7T+fkIpZP9Y/7f29FOijUa5+yvSuyjPjdC91Xj1/jVIBYEPHe9zyVH59kz3gwbMqL8mb/YX1/wCH&#10;so3S8chiD1Jm0o2gY6u06vp9O1IyQb/bC4W/+ot+bfn2fH45xqY6Rj9NC3HPNuW94xe6FzK+3OiH&#10;P+qnQ922NvFA9QOqT/5juiOpqfKP7c5sLfT0/wCI/p7smqSRttI7MCImOqw0ngAAE/63vkp7sIW3&#10;aSRSKV4efA9ZBcriqKR6dO/8uGREpwjXuZywNgRxVK3JJ4/UPZdMm7wVjnkgTNf+pvzwLW/p+feL&#10;N/3SN5Z6lm3IKgj062N8CEkoKa1uadLf0vYcG3tf7TqUICNwQQTew4JsAOSfz7ONudzECxqP9n/Y&#10;6SXqkHoI+yaI2MkUd25ux+gAQgi/+29qHJU8Msmv8D+zxf6f70fZ7egtbBPP16SwFkz0Fe0a2opa&#10;tr3UXIs1ybflvr+f969srFY4nF+LH8f0F/8AivsPvb+a4P8Aq/2OlvmOhWp6x5qlNZJBI4UfQ3+p&#10;1ewB3pOdUh+o/dFrC/J+v+t7Q3C1bSOOP+K6O7YY6HPb6Whjv9D6h/rEC9/9j7ALKDySvZrc3vf/&#10;AA559vxqXjovr0bR/BnpXKbG/tlpVZJ7gv8An/W4PHtUiGMdxGfT/UOrswUV67ZgwtY/8a9nJ6am&#10;kZI1N7GMgEm4uUA9irYICt3EcceArXiOgdzC36TH/VwPRTfky0P9z8pq4KRFgTpsbRPcA/1P4HtF&#10;fI5tWNqP8EJPHFvGtvfTf2A/TjTV5qR/xrrF3mwd7Eev+TqlzpdNXasxSzL/ABOLkfQ3BF/9ifdU&#10;uDb/AH+RB/tVZIt9P12/PvO2R1bbFI/AlD9vUfoAZ8eQ/wAvVym6kP8AcCbjk48kD82MNvdxHRZL&#10;YukWxusBJJtbm4ABHvAn3/CqJpKijEcOOFXqSOVEpKSeBI6oA3VGf9NDBBwMiyC/0DGrZ7n/AA/1&#10;vaq3/DpkLM9rlv6/6rjj8f4D3zV5kuUF+wQGv+x/s9ZF7HGptxp6vv8Ajkkj7NxxcRlRCgAX6+oA&#10;3IPH4PsNscjEgEte5Ww/PPB/4m/sOx3qVwf9j16EEkWO3oxeQpuLheDp+l7Xt9Qf6+1DLi5J4VKD&#10;1XWxJsDx/rH220gkYuwOkg4869MIQjGvTVFWJA2gsocWJIJI0jg/763tSbWxFXFVq5X/AAH1/BC8&#10;m1v959sAK3YqnH+Wp/1Y6YumR06Yt05elWhdnnjN1I/UL8Lb+v8AvZ9jmuJmlohGf0mIcW/xvz9P&#10;px7M4G7hpBrXomBUPUdFUr83SQV7yGeP0twFYah/Q8WPtOjbojqWkMbejkEkfXT9SPcicuQPJpZq&#10;UJH8j1a4lHh0HnjoJu0OyaekxlRTJM5k8EoGlVC+uHV/qhf6/wBP9t7l1FEY421AALGuk3YfX/D/&#10;AGw9yst5Bb2mhTmprSh/1efQfkj1yD7eiI0JyW491+dV1wmQlNRYFtTj8JqF/YO52CM1ekg3QudV&#10;hpYAk+m/P9PYZnvfGkLocNTFcjyzTHRpBEypnqybrvHy4/AxRSpZo4VOsKdLXHl9BYX/ADY3H19q&#10;6gUfweVbEnQ30AsLpYn3J/IETC/hkqKY48cHoB8ziqMPSvVZfzUyURmqISH1ayB+nTdr3/N7/wCw&#10;91sfKVStJVg/6lzxzYFSPr/sffSX22kH0it6in56j1jpvAJmc/l0Yv8AlusHip7EGxhP1FjeBLAe&#10;6yNrORnW+v8AnTf/AJBZh7yR2SdlVUY5r1He5LRWHr1dnuSMNhpv+WF7f46RY+zs7Zlb7WMi/wCl&#10;TyP9cX9yPbSLJGATmnUY7inFW/1V6ro7DpV/iEt7csfpf63DH2q/O3Fz/tgB7eCYJ4U+f+x0UCID&#10;h0GZpEPHP1H19oneMrGhmXn9HJP+IJ4PsE80lDA7eoP+DoVcvQjWHPmf8tOhr6lgCZalKiwWZf8A&#10;eHUe6d/krb76quQNWoAk2A9Wokn+gB5/2J+gPvF3mA67p1HHqdtoRmtwFyacMVNK4FeJ+XVlmH/4&#10;t9MP6RJ/0KPZE8TtLdG8c0MNtPbub3NlZWvHj8Bi67MVbLJII43+3x6SMFZiAGYAX4JHsC4Z9K5Z&#10;uCAEu1Kk6FA1SFQCWVAzAZ00p0cXV5bWFo97fOsEUQq7yERqopUklyooBxIJAoc46mVNVTUVPNV1&#10;lRBSUtOjSz1NTLHBTwRry0k00pCqo/JYgezH03w77LwlZTDsTJ7T2HTNI7VQkz1BuvLR09OwMq01&#10;DtGaqp3lYHUsc9VELKdckdrMI4OTOb72wS7TbnhjlKlPqmNqxFT3G2dHuu0jIe1BU8TGDUxXvXvj&#10;7c7QJVS7a9aI0P0iNKNXkEloLeRT5ukrBaGlTUdQKLM0mTR5MelXUJHO9OzyUVXQxkoxRpopMgkQ&#10;liuPTJDrDAhk1KQfYwYGPrHqilr48dSybhrnSNaPL7ujp5JIpoEcO+K21j5jSQrM2lZPvpa6yquh&#10;UKsZJX2nkPb9tnS73W8kleOmlYiYUf4PjIeSYsmnSjJPErD40qI/Cx95p+8FzLvim02G3TbyzaWk&#10;Di4nCeheSEReev8AsC6MBolAGZLQVNR4TNO1MoUGempHDLI7RMkkT1kiCQoCQyNEsTXUXJBK+0xn&#10;e+t35iOnonzMkFFjEWKgpdSRUFJCG9C0tBTARQ3AA0U6IOBcn6+x7aTxbSpTZ6QK1WcoBG7MQAS+&#10;JDKzAUZ3YNQDjnqIN83HcN5uEvt2uZruVVKr4krnQvkqBi4C1zpwFPwgVPXqbG4+jlqJ6Wjpoais&#10;MZq6lIkFTVtECImqqi2uQqCdJdiRc29hNnd/ZurjmM2dqGhAu8at4Fv9SoX62P0HH+v7RreYLDSN&#10;NSc/nj5n8uPRXtlvCDV4tRPmcn8yST/M9TfYTZHfuWclEqJjAjjX5JBrYA8FeBf8+yyTepWeqYH+&#10;HoVQ2kK9yAKaGlPn6/6j59e9813jLOE8aawLajKdRYD66R+D/t/dYL8laOBX1zj58Oid9tkQt4rm&#10;vlTy/wAHXvc+XNCaNNMfqe13BOlbfWx+v+vx7ffcVVKozVHHh/n6L0tXEhLuaD9vXvbIjzTTljW1&#10;EUaFjJHC50SafUAQ1r/63tHHetKfELscVzTH8z0ZtJDFEP0w5IwWGR88V697ecblVgaTyI0uq2lq&#10;mQ2+nH7YuP8AX9mUW5TgARSMR5jy+Vf59ILuNpU7Bp9dI/y9e9qyLctT4fGkkMSkfRYVKqP6qxIP&#10;+x9r4bkTCsiKPnU/tpTj0SHb0Mup9bkGvxHJ+Y4de95sfVVDymSetr7MQbwwp4203sLn6j63t7VC&#10;5h0EO2Rw/wAv+ToQQREJqk7QOAzU+v8Aqr172IGH3hndvVUFbho5ZZInWTzRzSJVRsLaSqKyHgj6&#10;Dn3eC7u6h4yopQqQWBxkEMKEH+kDUcRnrczWl4pjeMYFODA+nEAj/IeBx10QGBDAEEWIIuCD9QQf&#10;dy/w2/mo5zZ32mw+9p63N7YmjioabO1Mk9dmcDFEbFtaaXqIgnDebUyqF0k6RYq3PZDc3cm47SyQ&#10;3MglZoHVxb3UjyCSR/FQNLazyv3O6GRSWlma2uJ2aeOKec/bra9/KyWSNE6FQGjCl0VQVAIkISSM&#10;CmiIGNwwVElVGZXp4+cf8o7qP5DPk+z+mcXgequ9HnkyVdU0cNRj9m9g1LOsk6bnxGOZYYK6Sx05&#10;SGHW7kfcrMFQxm6+TO4sFvDa8W5tsZOhzOCy9KtXQZHH1UNbTTwzxiZAtTTkoXUEeRL6kb0uqt6f&#10;bvL94Pr5LS5LJdRE+JG6ssgIZoy+mhJidlZo5lLRTR0mhkkhIlMvezO3XW3p9PPRqfiUjSaBSfOq&#10;kBgCrUZWqp7kcAJ/gB1rvjqDO1fX3Yu3K7a26cFKlNWYutETaY/1U9RS1MBMU8Mq+qKaElHHI91N&#10;4WTTuOUfT/KP9cnn3kHsUpeOOprTrJ9lP0tfl/k6uwyaf7jJP9qg/wCNezobUY/axW59A+v+t9T7&#10;kSB9SYx0BNyHca+p6JZveJfvpdQ+jG4P9Q3+P+v7ESkXUy8fn/YfTj2sXFT0H3NAegaybiNHN/6s&#10;P9YDn/e/Yg4HGvUOBpJ1EAW/oDxe/wDX26khQ1rx4fL/AGf9Q6Ss8Yo/px6Lr2NuqHEUk0ryqmhX&#10;ZiTzzz9Ab/7x7H3be2vQCyD6f0HHsP7xviWcZBanGvD5dNhxJIo6p9+RXyKjxb1MUFdpdWKsFcgg&#10;iwABJH+39q3IbcjeCwj/AAf7I/p/rewLbcyQzTEM+SfUeZ+3oyhSp+359Es2D8n6hc/qlyB0eZbh&#10;pHH0k+o1N/tvYCbu280DO+j6H68fTn/D2OLTcPGQBW9Dmg9ejBdBXTThx6uv+PHdNLuKlpAKpXMk&#10;KmwOo/gc3PH++/wHsEshB4pClrEXBH9bG34/Pt+S4cNWtemhVakjqx/bVctZBHJrvYA3Fv7SFv8A&#10;ifbIkUk0qQxI0sskixxxoNcjyO2hESMepizWUAA8ke0dzf29tA9zdsI0RWYseAVBViTwWgydRUUD&#10;MO1HKqo0kndY4lLMxCqAOLMaKB5VPkCRXNOlpLV01FR1FZWTxU1LRwS1VVUTOsUFPS08ZlqKiaV7&#10;KqRopd2JsAP9b2cbrL43YuqpI8pv6Bq+pfRLBghUSJjoQ5VlGQ+3ZGkmUAgWcxgHQyPcOuHHuh78&#10;8wbhIu0cnO1hbqTWcZuHABqgV/ESKJ2ozaNFwxyJ44g9tJkRyf7a7bZ263vMAE87gEIFOiMEVzXQ&#10;zMQaMpACmpVjQda0nzt/nsvsbOZzr/4vVNDT0tKtTia/s7I4rXlZ6mKTRJW7Gmq5JYIobkqj1lA5&#10;YoXjCXVvZhaPrLa+BSRdtYbF4SErGDFiaCKiNRoi06qhaVkW4uwuOSGN+frjteXsO7Ro3Mdsu4zU&#10;bU9zolK6pGftkliklIo2dTGhApjqVo4ZbKyaLbmMarTSiN4SrjyCqxb1q7MfQgdU0UH82D5Ib53M&#10;x3r8he0alq2uSohqchunMwUtGFpI4agUOOjlNKjStEkkFOyiJXUgW8h049dbi5440yuSp7xtGssN&#10;TURyyaXKQuY4pUBNuAALAWH1F/aeDlTlO6iYvsm3SHiA9vb0oTUAn6Ymo9aHPHB6JYLnd0ldIpJk&#10;Y9zMLqZlWuSApCetKAgCteFATOw/JXtve+JlylL2T2fEafMUVVkqKj3Ruepx2MkTCQS7gx9FW5Gu&#10;q2jpA7K5FRV6nBkcMF0Q+85zu4YiFp90bnjjaMeVxk6iNWHCHUGmbn9IHP8ArD3aPkn2+1VuOW9p&#10;LcADaxv+zTboBnyNem7ndZ0lVJb66L/wpNcgn/eHI+WT1kXujuCroqieXsPeVRVQ5OR6Onh3NuOG&#10;WOojiNascclLWs8tKVE7yyRR6SqFXZR75x5vN1NPYbj3BLrXS0VTnal4GmVg4kkhm1AkH1DUgNxc&#10;gW9vNynyhaTI8ewbVGKdpj2+NJFUilPFXQ4NME6hqFQagkFHJu+7reCOaa5CZoGmumJFDSqlwnzN&#10;WxkgkgVS+4+1+xjXZbEbk3pvqpo4MguQqahMplsgtfQrUX+1x9BFUS0zpNJCCEinmjjOkQOXIIwv&#10;W5qdESoy+TltrJC5WZrjVcBiVAHJuCAQf9b3Yco8mu2pdm201GfEsoa/kWLk48yelX703cvo+tkj&#10;WnAzSKf5y565p3zvjb1RkZsB2F2tgqRWpoaFKPObogp0MlN45ZIMZQVao1hGwenYwunCqfIffFK3&#10;MpD+xlskmoQqyrl5la6NqIIYH8HghbEn6Am/tj+q3Ji3QQ7TYpSvw2ECj7FdUViB8nrTjUYKBL+8&#10;ur14ZrqZoo6lld5wj+mmRXKtRu7B4LXp1re5t/V61B3Nvneu46OWfJzUv8S3Bu/NUb0lTGaWlqMr&#10;iVyjRoXmRX0VUbGHRdJZVGlcctVkp1CVNfXurSqyJUVZlguALsY2jFyB9B/Qf09nu2bLy9YzNc2N&#10;lbJRSP04fDkqeFHDkqPUgH+XTk1jFuMQEkoKIwJUGWWo/wCbkgUH5FWHz6DTcW8q3LUyUFTPXZIw&#10;UpaumNRW1RWj1yQx0yxyZCoU6nVT9xI6HXLZruSzYDEQsdvJd2LLIIyZFcsSGC/Tkek8A/jj2dNc&#10;39xD9Pd3EkkKoqLE8jGMBQAoYAA9tARniAT1SXY9hjlnuUtIauoAYxoGrgEtpUUJzUBjx6YhuPGx&#10;VuUmoqLBUc9DU+aremeio4qmikVBWx0VRLI0UarJJK8UUZaEIGa72UDM0MixkSsSApKmoMYAYqLq&#10;ihWJH+P1vf8Ap7R21xJA4a2YwlcUjMmn1ydamp4cKYFK8OmLbbH0pbxlIgBTsRivE5J1qa/lwpnp&#10;pnrsFlcqssONXLSZCtVpv4TSqM3LAJmWOoyFVIoghkuoPjZ9LLobVZ099RkomuRlenRLqosYhoFt&#10;JPBsPrcfS1vbckAkUi0JVmNSWpk1BJwTWueP29PJYx3AMcR0NWlSoPnQ9pJ4ioH216l1FXFJlYKW&#10;qx89Pn56p6WQUQqqbMiCrA8VRTqUaKGSQARyQHT5SbxgD3wjQzGFrOElUu0WkM7LzoRdJFr2BBP4&#10;9uh+xhOe6MkKaAeQ+Z9T/q4NJG800m3XVWihNE7VWjUB4A0pnjx8iMdcMvWQ7eGWp8dHjXmhlp4J&#10;cmMhKuOgn88cWUyVXJWQsZvCpeGaCmVf3St3ULz2sbpKFksWZCqadIQIV5uziwKqeQOL/wC397/S&#10;aHVbDSgpqDcSwI4BdVc+tMdNfu+BEMi9oQgkGuo0P4QoYmvl/Pz6xVOSjrKSaT7o1ElNWSzrMxq5&#10;J/JL6IY5FUpIyVEieOGZ11qpKarHQczPKNC2hmCav3Avk/bHpUgpf1X/ABf/AGH9W45EVXkJYAjA&#10;Ap/I048cV/zVQWp8a6ZpEEg0hQKHHmQ1P2ivTQuHxs0qjTW4WqqfsjNQ1WQSji+/qZlrq6J/u7AU&#10;pThJpobKvqLhT6fAlipeNSeQzEX/AG5LhvRb/E8An+n5928YlTGa0UVqf5f5K16dtb2SKQiSumJa&#10;kn7KL/Onp1ilxcWPlvQZpoUrJw9HjqesMIGTx8w8EbVzOb2Khg7LENB8twVUe5qMoDF1ZRGQqjR6&#10;FDLYJ6hq5vz7TGIzaSzBnYepr5/Kn+z06HjvtMpYPLIK6RWpzQUrjy6RlWlVTeOmxTSSx10dXUVM&#10;8lZT/c1M9PURy1eQ00Uhg0RjW0JvGAjHSql9S8kKsra0+jhFINvz/mwCfTbgkW/1j7USOquEjwAP&#10;P1p+3/UPLpRe1tyqxHSKZJrg/OlTxx0mpsZWU8lJPBkpTNLTSZGoSOMzCpjmjZP4us3hK1CzxlkW&#10;V5mCEqHjQsgblJCq+gFyTqfVCpIVj+EI/wBbn6292tJXJ8eULQHSdXEgUI/Kp9R9nl0n8bd0j8SR&#10;IyjGh1FtRj+Q0+tfMdN38XlnR1UT0LJT48U1LlKqkggOmQwTzZOJ9HhPIMDLHEHIsDf35UkH0Go3&#10;QsXvdOeWUD9RBtb+n+w91b6eSQmM0Br2jzxj5Z8+PqOmbi3tNwQpA6x1H9mKgMQKhWx8JIzxxWle&#10;ssmXWKnikrhPAIKaeDHZGlalZKyNF8TUNVODGaeNozLeNyNY5F9asfeB2kkVZA7uSyG2tw2kFjIR&#10;YFj+LE/7x7deQIFZxpWlGHkMntXNSM8aDJP5vx2c0UUTT6VhA0yAE6QASSseKlc1yFyT65gLn8eu&#10;IopZMVMqUTskiGqSijrY5KjRTvFBN5ZYYhceRTpRrfkOT77NKw41KpZbqylrcc2utvVx9Abn+g91&#10;W4jkZTQkE0pTzr5/L1Pl8+nLW4gnnjnYFl1UoBU1PAmh+EeZ8h1wO5pqEVbTQ+WOkllSrpZ0oad0&#10;heAjXTLNqZ6cKTeR4ygPBZrm2ZILKCEd7AhVZVADDl+fpe97fT/Wvf3aRGErKWjAJ/CT8uOOPrnH&#10;HorluGuL+eMiOJQ5FEb4sDuNBxNaHzxw4dMVZuhJhTTxzV0TiOFaueUypVLDJIy0MdPFI/kel0aA&#10;7aHAdmDPoCseLUqSP6Wjbhna0gA1/Rw+oW/2Jsfxz7ukohtisiMCaUqAa+nn/sfn04Y1W3BmQxkl&#10;QoalSfIChIz+z59djeGTpp0lSolC0xpqWIR0NW5TGoRLSz45ICj6OdPhpw8Z/X6PqeZplJQeNZCq&#10;HQVf02I02BNj/U/Qcfj23CNILzdueB+wflXPr+fSy3hjecJdMFYDz8gK4Pz8/Th1Br991qffJjcp&#10;X09PXVUDV0lRj5PO1QlUZ4JlSJnVoiRGgOt7P+t0sCM6wQkamCRnjQUP1Y82IJB/3j/Ye2Szqvhw&#10;qWPnr4/tFeq28BgXwFi1Jx1S0r9mNXTJPuHMvO6vkqmqiaSY1kSoGijiSPR5IGeHxOgQX4k1KB/n&#10;WC8cnSJY9SyEcgLZTcMbXDEKQB+bEE8/Ue6wtcPOFEYLDOeH+f8AwD/I7EbpZNVnbo1PPyrnzx1g&#10;WqlkrHTIPPLBJBUzSrLU07JWwopaOSOGaqjaVr/tmWOWNfSQEncqG4mNWmDrqcF2+ukBD/gRYn/D&#10;2pjuXitjGTQ44f7PTyPM61lfSPReJP2Ggp656iy/sU0lPItHTy09DCg1LlJPu6XV5lV4g9UgkDAC&#10;UqnBFggbn3J8UCKWuFJULYFdCKCbfpP+8/S/09ooru6d/CZRoqW+04B8v9Xr6Jbm6mkMfhQJ2NUk&#10;1z88A5/zdN071M8gJqcnU1UbNJSlo6h6mqaVBIY3WqiXTcsdMYJkKAOzKLkckEhN9QCtYMbMFJHF&#10;zdL8/Tg8+2ZGhBC6TX0xWn7af8V1fcHtmGlY2ElfgNK08/xEUH2/5eu5BEKVBBodIAzUckMsYli8&#10;qHRTx/aVmh1RA0hBibxKraySOQU8P+/8/XF/zOvx29f0/wBlvvp+v0tz/X/H8+9eOv8AC3/Gf9X5&#10;fy8ukev/AIS/p+D/AKC6MB56n/Rn5Nc3j/0CfeeTUun7v/Zuftfu7fZfr8v7Xl/Rq5+nv//WoHKq&#10;D9P9f6/7b2Gr0s4o3Qg5fVnIHy/zdb/Hvt0OkBeLfj/efr7IZCwY06ky2DBBXr3uOBc/Q+240q3e&#10;MdPjjnr3tTYVV8o4+n0+v5YX9qolA4f6sHrTjA697FSkFqdLDggf630ufZ7bqtei+7NFNfIde9hv&#10;umT/ADun8Kb/AO35+vtbHlc9RrvJqzV/1YHXvYS1Teoj+tr8f4W9qYgp7vPoGMQXqOve4XtUAKdU&#10;zWvXvfv9YH/be601YPXq1x173idb8/n/AB9+OBQderQde9w2S3I+n9Obj+vuo6oR6de98V/UCebX&#10;P+2Fx9Pfjnrwx172401QYmVgTYEfQ2497/o/l1cGvDr3s2fSHYEuLyFLC07ANMALtf8AxGoW9pbi&#10;FHShHH/L0aWM5GGPUHI0cddSywSKGDoRyAf94Pu3XYO7osri4T5Q10XnVfgpfn/kXsJXtrpfSvlw&#10;/wBX+z0NLCZSoDdEh7I2W+NyslRHGCryF72At6wFtb/W/p7wbrnQrIDyCtrkccn/AA9pIhIg1Voe&#10;jwReKtU4eX+o9PGy6bQItK20ngXva1j9T/jf2UvsfaEOdp54xEGMgINh+bnk+1I3QQr+oa+nDHVB&#10;ZEnOejQ7frCkSRuTwAOTweLceyy47qCppskXSI+MSFgQgHAPN7+y/cN1hnj1+Zr/AJuHRja27o+u&#10;tPXpXGeIC5b/AH39L/T277l2xVYqlYqpXQi8sR+OeAL39xru+3RXoYlR3V/1Hh0M7Hc5rYKVcjrk&#10;kiyC6m/+88f1uPYRU+7K3FVDI7kBXa9mN7XI/H+HA9xVvHJMNyGVFAp9vH8+pK5f54ktXVS5AqOP&#10;29c/Zk+rew5J8jSI0psZUHLN9Lf4e4S5k9uCQ+hMj0BPn1M+1e4UMkOhnqfy697t22ZnVrtpR6Td&#10;jG3INwBpt+eT7GnttylJtV7qpRQVPn8j/q/ydAnnXfo7lDpNQQf5josfdlcompqc/VkcCxHF7gE6&#10;fYF7mbyZji/D8n+vqFrf717zl5cPhWShvMY+XWOu5zo07kj4uHy/1fPpC4sH+GSN/QMTz/tBv/xH&#10;sy/WEYaljJHAW4+oNwODx7PQzxyAKaVIH5HoKXgolPQ9VTfMapAjqgxuQkhI44ABW/8AvPswEakx&#10;KeSb8C30BF/x7MI5Hjk0qaA8fy/4v/VToMyirnqk7NrFJWTMR6gxIuSP1O5/B/wHvjzZuPwf68f4&#10;+zdfiFPXpGzNkdJeQKAfVb/YAc3/AE3P9feMsxtfm3H059rYwBUDpORQYx03TpFa7Nob/Dkni9re&#10;+yxIF/wABwLgD6C/vwUIx0+fHjTPXvLrAY42QEyrYA+kouqwvxa/vqylWLckfS5/2/txZJI3VY8B&#10;uOP2cQfU5x0kuQSVoPX/ACdRhTxylwLMVtpHCm3JPAP+H5v7jn/H/fW9m0cjKKoePSQgN8Xn1Gan&#10;TyaXWxVtJJLC1ja9r+2HNm1M1r30v/tzb27C7ksHPp/l/M/n9vVIQyzBV4dGA6WpFbOUIVAVMsd+&#10;dWoBieP95/2/svNWzPmUH/N0XH9Ppbn/AGHtm8IWMgnyx0ObBQEB6u32xTpDsdyq2vSOb3PPpKj2&#10;e3qtAtHBcAAKt/rz6f6n3jzz27GGQg1OacPX0+z/AC9CTbjW5+R615vlbNHL2hDGwAD16eTki6lA&#10;V9V/6/0t7L78u3ddv1oUlR4ZSAP+WfHPuGtqYtd9xqR/n6km0VFhqPQf4Otib+VVTU8WAxjJGqlq&#10;WAk3bmyqb8n+pb/fD3qt99nXuTI3vxPKP6f7sa309zVtgPgqT0E9zNWb8ur7E/Qv/BV/3r2V2W/4&#10;HF2vx7Oo6VNeiuE1y3Hrl75UovJ/tv8AifdyaOtOrS8R+fXvY7dcQlq+n451Jb/Ym3/E+1xNEqvn&#10;01AO/wDPr3u2vqCmk+wj0ix0Afm/1NrD3HnM1wIkOo1Gf5U49SJs6gipzw6R24dJazfQEW/wJNj/&#10;AL17M5hKGeSrjBF7lP7Tf1+lh7hq+vgslQeB/Z0KtBpXy6SNaYloZDYf5tgeOSdPFvZ4NlY6WLBA&#10;ngeIH83HN+b+xdyVuEX72QkVNV/y+nQF5jYmJh9vVJfzcnEjzxxtYiSci4FrhF02v/iPYc7p/wCB&#10;hF72d/6WHrPvP/ke80WiVFNSLX9g/Z646hDckGpifMnooPXtAv8ADJ29JAJ0kXsdKj6f19pDPORi&#10;ZTf+w3Fvr6T/AMT7Ge4XKCE0H+r/AIrors4FM2BToUOnqHX2DTgWv5UH15NpgPyf9b3XV2TJ/ubl&#10;5/3aOB/wa/19gG4mEjMDxJND+f8AqHQthFE0n062Cur4fFtmhFvpTR3+n18Y/wCK/j2NfTCf8ByP&#10;yBb8/wBoX4Pv0M4A0v8A5v8AB0V36qVOOHRcPk9c4SvK/iKUHgHkQsL8+zx4uMCBbgcg/XkHn+g9&#10;mDXymOi+g6j++jZ5tKjqg7fscjZmoIvcTkBgACLagfp7cmChT9B/rcf737RyXVSDXpELRwwJBr0k&#10;KOnmaZRy92A9Vri9/ofYO9hMEopxb6h/96BHvbXesUr5f5D0KdsgegPVh/xdoya+jYi3+aBFhwSb&#10;cEm5/PsCOvbNuhP6edL/APJYsfYd3aYNASOh3aKyqK56sK7lBj69yH4P2UwuD9AYWU3/ANt7ti2A&#10;GGJpyP8AlUj/ABf+z7iDcQhlAfhrP+HpTjxc/wCrHWj78+ZRP2nlkv8A8pcosCD+gg2P+Nz74Zqx&#10;kk+t7gf0uSfwB7kTYpGSJaY/zY/yf4On1qBWnRXdi04KRm1wYyD9RxbSbn234yx5I/IItz9SLfT2&#10;c7mz6gtfLP7CT1pg7DSpz1P3pGFpyqKOFYAXNrA2/r7EOjptaApYX08knkhQfz7jm9uykumXuOeA&#10;+ZHl/q+XSuOIooBz0VLdEjCRwoCASm359Vvrzf8Ax9uKU+lluOR9bEkHix49l805kiIU4PD5Zr9v&#10;TjJqXT0jIp7OQTezMTzwW+pNvp/j79UIoJIFrRj/AFibnnn/AIp9Pd9t1CgY17j9vAf6uPGnoei5&#10;gyHS3ULI1AKOBf8ASLkj8k/4e2qUWICglT9T9f8AeR7F9s9VJcgEcPL16bZdR0rj59IySpXyAISA&#10;CDc25tzfn3yDqunjkHm5Fvp9fZfeWskhJBwfT/V8/wCZ6OYECsurpfbWrVSrp2c3Csp502+gF/6c&#10;c/X2408uqQMFup/Olb3tz7j7dttIQgtn0qfUdH0H9nQ/5ujaba3ElJTIfqXQm4sD6o/pYm39PbJv&#10;GS2KnYWXSGGm35tcct/tvZDZWxjutJ7qioPy/L9v7OircTWIivR2virlo8pvnDgE+qtpEcHkEiQf&#10;S5+lmI44/PuqvtBtW5SLnmdvwLDSRb6e512Z9FuFX0/ydELop+If4etyT48QheuKN2FwKCM8cfVb&#10;t9P9b2c747xXpqUkcq62+o4Buf8AX+vuOvcGRltGRfhIz9tT+zy/Z0rs1AuVVBig+fVK/wDMjlQZ&#10;WfV9RrYG/IXxooGn/E+7FsWB9ggANgp+twQQh/4p7wF56Q/WM54n/KR1LOywt4WfOh6Lb8Walz6W&#10;vo8q2FgP0jVwR/hx7asxOYoWJN10P6bX5XkG4/1z7iCWxS4coB3V4/6vn0NbSOlOrh+tMnPTrRyt&#10;I2hVjXSVX/V2v/yTb2Bm5ciyEkEgFT+mx+ov9bewrf7WUVweI9ftp0KrVBTPVjvWlXHUx0zek3Mf&#10;NwCP29Vhp9hzj65pKtQx+jf0A4Bt9OP9v7DlxaSBToP+XP8APoxkUaMdGCl8KU92UCw/Jt+OT9Rx&#10;7E12b7Atq/sgD6fW1/p7N7CMBqU9eiKZf1R0BeUkDZRFJFhLGDyLepvV/vfsJcssk1WygkrewAHF&#10;uCeR/j7NiqrFUjP+X7P9WOl8CigrjoTcO6JAliOQDwQf8OCf9Ye5lPSssNyLrYhr/QG1vqR7Dt0V&#10;ZqUz5fP/AFft9OlkYBHT7DUAubE3/wADa1/YBdwDTh6gGxIjkWw/o3H4/wBb2JuU4g+4KQPL/B+f&#10;VplOiq46WmGc3HP1fj/bal/3v3ry/KRr5Os/5aSn/b2B99AvbiNEslVR6/4Ooa5v+IjpdIbopP8A&#10;T3XJWj99v6m5P+ufr7nNPgWnURyfGft65e4YRQQQLG4/J/r7Uwmr0bh0wTjr3sZOqV/3N0QHA88F&#10;v9v7MoGJc59OkVwNSVPXvd/Px3W+JpL/AEKIQP62B9yPy/IYnA8uo85jSqEjBHn+zqvH5ksf4fLo&#10;Nm8L2JF7XXng8fT2c6AXjFvpx/t7c8+5ksr0RRjGT+fUXSx6ZCGz/qx1RxuCOU5KYa/rLIeAv6fK&#10;Qo4/w/PvJb/E/wC29my3yE0PTJjUcf8AV/PplEcvOpQBb6i/1v7Tm4OKaT+uk/763vZvlKUT5/6u&#10;HS6yQGQH7P8AL0M3UsLHOUhP/HWNbW5N+fr/AK3sl+7L/wAdUf8AN/i4H+r/AMfYc3K/Gls/6qdS&#10;ltVCox1df1tFp2pHe+n7QE2/p473uPdgfxyULDSki9kW3Fhz/re8dvciUvtzaTStfT0/1Hod7dAH&#10;lBPp/g6o2/mOos2RqYmH1Lf2jfU0ioy/X8jj/efdkEzAYMKWsfCbc8/Xgf74f8V98pvdWZPr3qMV&#10;/wAh/P8A1fl1O/LMWmJa9Pv8vHD1McSTI/BZjx9bfcxfm9vx7AXNU4epdr6gXP5/xve494w7gE1M&#10;UGT9v+f/AFcepRt/hFOthva80iUVKkjH0wx8kL9AAL8D/ePebAu0M40/X03W59Vr8f6/tzbJSqU4&#10;j/Bw69cgEVPUXeFJHVwMH0j6gNewuyEED/X9hj3v8ounugYqYdibm+3yVYhaDB4eNMpnWi8XnSWW&#10;g8kawK4ICy1EqKQRpVyQDkj7WewXuh7x2n13KtskFirqpvLxmt7Sp1BtEgilknEemrLBG51jQ0sZ&#10;x1jx7n/eM9sPaK5/dvMd20+4FS62drGZ5u0EjxWBWKAv26FmkVnHcopnoNtp7LrsvWz/AGFGskFP&#10;JJBU1zMEp4Jg4ZYJmeQESkBg4jWRkUqzRetGav3IfzfunVqxQ0mwN21EfllH38uYxNMDGr6Y5Ptj&#10;FKDqUkmMOrX+jAA+8uLL+7oH0MUt/wA4gXUi/qRR7X4kKHFVjdtxgmYjJ8WaOFVANYHJVesRrv8A&#10;vCd7XcpZNv5NjeyQ/p69zeOeQUNC6LYzJCBxKh5j6N6izB1hkNcUsuWx9MEVmaCmoamomadT+2fv&#10;55lTxEfrj+zD/hZVtcqOh+eXx97FiRqPO5Hb9fLE7vjdw0KI3mDsohp66gkkilJWz+tIufSLgFzH&#10;vMH93R7uQ7z9Jytue27rZFyIrjxzZzMAFNZ4LiN0QAkqvgTzlstxPhiZuVvv/wDthPswuOadr3Gz&#10;vUWrw26RXccj9tVhm8SGqipo06wE5ADNROlNjoNwYqCBK7CLWTvLLHIcJX01VQ01OkhSCdnyrUM4&#10;aRNLPGscojN1DuBraPTd+dU5WtFJ/epqGVpUQjK4rI0iqjsLyyGGN7Lbkn6AXa5tpIWu/uB/eDsh&#10;S3j264lFf00vSjtQE0UzwxRkk0oNakjAK/Gopsv7wD2DnuBDeDcbRDWsstorotPUW09xL+yMjFCy&#10;1HT1NkK6IpbbuZnVjZpIJcCViFjdmWWtVyBa1kVjciwPPsVca1PWiKrx1dQ5SgkIMGSxdTBXUM0b&#10;jUjGppmkVS1jpVwrcG6gggY1c5e3XO3t3uq7Pz1tNzttyGA0TxgRzIruskltOkphukUhf1LeWSJl&#10;o8bSKwZsp+R/cfkb3K2Zd75G3K33OAKhcxSAvG7jUqTxHTLA+nJjljR1aqsoIp13R5jH5LzJR1F5&#10;4Y1kmo6iOeiyVJ5gftzWYytjSeEPpfQZIhqsbX9nN6io9MCsbKwA+pAIBQX/AKH3blxT9ZGVU0/O&#10;nEf6vyPW+YSwjbPRPPlVXqm08nEZVUtFLYApq4he9/zxcf7f/H2G/wAjxoxVQB/tQNv9SVAt/tvf&#10;Sv2JodJb+D+desZeacyuvlX/ACDqoH4/OJezpzfUPvyR/XiMML2/2pm91TYFi28rW/5SyBY/83LW&#10;95lmQiwKk9tP8h6j6IH6j/V69XUbqQDYMrA3vQEHjniK9/dzPQgUYynLLcfbkfUi3It7wM+8FIxi&#10;YKfMf8dHUk8sV10+zqgncMWvuhlKn1ZBz/Qm1c30J/w9vvY0gQu1vqXC8XIGrV/j/h75p80yyfvF&#10;wDw48PTrIzl8nwgDw/4rq/X4500a7NxulQB4Ua12/wBSv05/x9g/i68iY3LHn/G9yQQbEf7wPYRJ&#10;kV6k/wCodCqUVGOjJ1ECmO2kEFfrzf6Wv7FzCTxyxprAa/IDKW44vxb/AHn2uivHlbw6/wCCnH16&#10;K51qeg5zeO8KySIpLAfXUwNtJP0B/r7GjblDTyNHZFFytiB+NN+Lezyyi19w/wBX7f8AVjomuZSg&#10;Py6Kv2TuCqoKecSPJ6AxUEf0v+Lf0/3v2K4oIkpA1gTpC6LXsCuokg/7yfYosNtmnkCqP9VQP9X+&#10;x0Rm6BfHRA939sQY2smDzmIswUBnAP0JIspv+D/vHtNVcMa6wQFAH5VVYcWJAHuQtstGsirEZP2n&#10;59eebxAAD0Dmd3rPu2M09PK2kjTcOoVvop4P+v7Qu4MgVp9CkkheRwptqsn4v/h7ruVykAY14/6j&#10;0ptoQW1Hj0YfpLYrz1NJNNEPSytclje4Fr6ifpf6+y9ZbKOa1R/ZDPxa54JBubXv+fZRtcoluCx8&#10;yB/g6OGRFjOPLqxf+7sVHghHGFVo6ZixAuS2gsbn/eL+xJxtQHw7WuCYnJJUEEGO54/2HvIPkJF+&#10;rirnIHGnn1GHNHwuPt6o9+b1FOlfU6Q1g7G+kG6888/63uuX5UACiqybBtLX/wBilwLf7b30K9u5&#10;X8BEQ9vl/vRrn9vWOe7g+K329Gf/AJayAU9JqFn9Gq9wdS062491dbZJ/jx/r5WH4/1XPHvIfaDk&#10;Z8/8nUf7mtNQHDq7/cH/ABZ5f8Kc29nZ2wwFJGP9pt/sCePcj2syogI49RruEJYluq7+w0JyEvHA&#10;Zmt/yFpJ/wBt7Vl10k2+n55t7VPduRTj/q+zoqSElqA59OgwCkOLMLE2C8Xuebc/4e0luamq66mk&#10;p6GnkqqiWMlIkDXuvDF3AKoo4LM5AH5NvYF5qvLWKyaSeq9wVGQF2Y0qVVc1PGgA1EDHQk2h7WyQ&#10;3N/MlvDD3PJIypGq1yzM7IqqK8Syj5joYur5ooMtSPPMkaGZI7OVuzyvpp44Y7h5JXfhEjDE8AAk&#10;29kK7d2J1btpxufs/LzbqnFSTSbB2/V/aYnJyQAv9rnNy07pO1K7gLM2OeM2Fo6kMWtE1xyRcbgz&#10;Xe9yNYk0eOFAGuZY81ehEyQA0oEYSyMp10iBToJb794ME/uz28tRPImqt7OsiRxgAjXDCyB5JAO5&#10;RL4SagtBOpCuf3F1efzFF9rQU023qJ6FFXNVyQyZmOWZLaqPCTo0UUiIweN63UUkGmakZeGBah7R&#10;m2vipVxmGxuzsbk546vG9abbohg8HLoiMdLn93PAPPVzRIoFOlW7MwCtJwdJFWxbJy3sRkn2u2WK&#10;ebyZdTsBJ4ieJOxeRkjlo8SmRlUoki1IVuoW5n3XeeZpkl5hvZbx4tRWVypCs2KpFGFgjZgBqeFK&#10;4oJGADFXDHwGWGeRRUVUEckaV86xvVxpOIxVRU7BQIlm8SGVYgqkgcXAIAfsHtTI10jS5LIzZHKy&#10;hnnaSUmnpUubJCosn0Yi2nj8fU+1l7vMktI5pWYDirHUBgAUrUUAAAHAAAAdBmCBbkBFoka8BQGp&#10;PxGhGDgVI4+dadTkRI1CRqqKPoqgAD/YD2XF8/PkJ562uqZJHDvIkflJUm+sFjx/th7KTfJPIZZJ&#10;i3oCB+QrSvy+XRsbdYVWKBeOCaZzjrl7Ttdu2OFdKKwkcsS6BpNJ4FyWuF/w49pxuABbQak0pnhx&#10;6VQbNLM2pjgeWB/xfXvbGuSlyTCR6guIyHZQ4ckg3BksB/sPaY3Jmcq9cf6vs6XvaraDRppXHXve&#10;Coqk1hXUuCeE+gtwSSePejNECMZ+3q8ULaew5HXvbjDLj44V0z+M2B8SgG1hfVcX96MrgkhMfn+f&#10;SOSO7aQ6kr8+ve8xy0iqBEq+JL6nbkstx9B+P9h7uksbAgcTxHp02LBGYl/iPl6f5+ve+v4oxibx&#10;hgWBIbhQthYkW5P+sfaldMadvEjrf0IDjX1721pkSJg0sztpYaY0LE8fq1auBfj6j36OQw0qcHiP&#10;9X+TpebNTHpVQK8eve32TcdWUtTQRaVW2okMSLfXVb/efa764sQqNpGMU/ynz+zpHFtdrG9ZCQT5&#10;enXveD+K18njK104Y3DpFK37ZP6QpHtwRk6nlk014Uoa+uP2dPFQlQVFBwJHH8uve3SklyjPrjrJ&#10;FYX1a5tMlwf84WPNz+be7xxSFxWUlfkxwPsBp+XSOa8WMaWFfyx9npTr3tcYjeGaoZY1nkSuVWIM&#10;E8KyqR+Dr06h9P1D/ins5geRCEjm1eWlqUOQRWvHIqPQgHjnpDNJFMlXQUHmRwr8hQHHGv8An697&#10;Nz0p8l6zZryYStkefbNfPpye1qislqMJNKyNA1VSOD5aSoVWH+UwLqNtDBo/SV16xu7QJcNKrxBz&#10;G8T1kjZ6M5jVxJG3iMqM0bo8cjKjOpZEKs2dzc7NfHddpk0yyBfEDLVZVWpAcal1EVYr3KakgMKk&#10;9JrP7UxG4Xo6urgWPKYx9eNy0KItdRq0qSzUwlIOqCYoomga6tYNYSIjqabbkGI3NlmzWy8kuXxr&#10;imqp8fJPQx7hoXqCEmpFolkIq0jcjTNSqxKXklWIBlUfbBzGNvmjsN2CRmYyLHPHrMNVqR4zfqLb&#10;AItAJmVXmJjjmm1QeLNvL/Pm1b1bi0uSlpeaKiGVzpcg0PhSBVEjf8LUmammkJFXLfkXqaPGSJlF&#10;iiaJJU+9h8j4+SKMnxzyswBgZlALpIdKsdCSSW1E3u0/JHAkcgZJIxpkRgQyekCzAgEf7ED3M22X&#10;kd1aLdQOHjkGpWFKMPMg1PDzyacD17dEKmsi0rXiCtfPgSSPsqaep49E632Y5KqSSNkdXJKOjKys&#10;Cb3BUkHn2KGP/Xb+gFv9ve/s7ieqEt58PnTj+zFfTz6DM4qBpFan9vy6ATOnTC5J49WoXtxYX5Hs&#10;dtl0okZNR44PIB/w49prxjEC1aADotmCmmkZ/PHVcfyb3JNi8VVuhYFUl02NraVsth/tvZnMLRxJ&#10;CoCgjSPx+bce8feb98YTuqtQCv7P9Xl0qsrUudZ8v9Q61m/kFv3J5HPVURmmFqpwfXcNY2HIH4/1&#10;vb3PDEyEEC3Nvz7jmDd2jcOjHP8Aq8/9X59HyxMDSmeH59Fswtdl4K1Z7ygXRywkYG2oMPz+Prb2&#10;De9qKI08jhF/NgRb8fj3LXL2/rcBYw9SAK0pUV9fMfLqgheNifI+f+r/AA9XL/CbfOUmydFSSSzM&#10;RGi2D3HpkGq4HP4/r7KFui0M8luLOQtuLnVfSeCObW/4p9RI0F8pUFzjAJJppBoCxqRULXUfOgIA&#10;JIHS2OMN+wk/YB1sldTSyV2Jo3LeuSBS4a7clNN1UG5/w4PP4P0Jgvjn1e9U69gZqn1U6PJFtqKU&#10;AOWV2gl3AsPNwjhoYAwsTqf8IxxY99fcP6+9PIm2yssVvIrXgwFmZArraSMVFNIKylozTOmtS8az&#10;V7b8rJqbfb8BHKDwF+KhYjU3+84FRitVoc9Um/zuP5hdJ1TtDI/FjrPKRPu7dWFQ9p5ahM0su3cX&#10;k3jeh2YtWhWATVlOJZ8ijF5I4GgVoGWdmiPOECIFIsqcEswA449Tf6494sK5dy8YqWyABUmvoM+X&#10;7BnqeY4VkdkjFB5edB9pOfzz1pt5Nmy807188Yab0mJQfHEUWyqGVU1aBYLdRf8Awv75xGNr+MX+&#10;nP1v+ePr7cmEygCXpuhRqenQRZenbHVUgaWa0TNHGxbQDqYtCzlG0m4tdTex+vPtNZ7GoR5IUVGL&#10;PI37jIBKzKzF1+hBsSQeOP8AYe1+33RRx45qpAC+XAcKileHnWvn0zdtR/3jN3IFCUA9BSp00r61&#10;Pp0fP4wdu5DIUU+Ny1ZWVNXiVx+PlK4uHMVs+CSlqaGkq6GZ0aSmlimqFpxLEVfU6EMukOqKEBK2&#10;VtTRuscUCrFGsysyO/k1QDTo+o0gg/09mLxJGmoRhQ2RJWrLjFENQQeOB0QSwWsUusRBmkypI1ED&#10;yy1aVr1YzBvImsL1U0z0tVj6rIZt6mXM1kWOrKWDI01FJR5bGbmZpZqrUtO4qaiOoS5USH9DZUhU&#10;+QvEhMOpIkjYKAWA8gOsEWQoPqx/qefdkFzCqLFICjgEsyoDwqOK1Gsd1ART4RjHTWqO0Zp1UBia&#10;sSBVWOAor5OpLVHA9owadM+Z3Pj6iVWVspSVuRqNeRjqZs/loz/D6+eDGNTzYmuhmllkWtkgVloo&#10;2KufCgXVKePjKMpkdyqMCjSGJUeRuFWyqSoBUG68WAvbn2YxyLNEXgajJQGlMn7OH7OnBcIx8aPO&#10;MhSf8A+Vfs+fSUqq0yPLQR4XGwybho61qilx0G5autwuFo7iqqhXVVXTrU1Jjq5oWgq2aYSyOsYf&#10;TGByYmEMRKsiiYyuGkgEQdzpVlcMGIH+qB5/PA9p3Mjt4ktQ9Ao48AKZBx8x6faB0xdzs2q6UNHI&#10;QqgEswdARTUG1DC5ApggHBA6546GkzBgoocO+I8+FixtC9Nj8+2cmpqL/L56F6ZaaaCCSTWYpKeS&#10;FfCLGK8kmr3mk0gNeQMYwNAEgkB8hsFBsRpB0kgc2+v+KuJliQFRRjn8/s1D/VTq9ufBj8bTRj50&#10;A/kXT/AekNRpk8jXQaKCWHH5KWaKslqsTXYWSmiwoEhqZmKFzUTo1XHFLO6w+VSkbhlZ4+hL4Czo&#10;qqFSMGRZAxGo6QqArwv9FtcC1lA9pXk8QtFXU2SRSg9aVBpUfI+Xn0xKUlRoQS0+XKkUU17gKg07&#10;fk2aZJ6UI2x/H6fGJlZqj7arramCjx9dRzRuWx8Ylnrsp4538spdlE1S37bt5mepkk0Bc7ujNpdi&#10;7XDlvG14ksGVAqgC1z9Xtf8AH096COsYa3AUHj+Kp4edaVxgcP29PxfWyWccsKiOoyBRqmvGprTF&#10;OGBThk9J+hpauAzTyRBFjjkxNDE+WoaGmy1SsksdRkKiqmdpA+lJQoofOIfQsqKJBbBe6yyKZCQu&#10;sRvC30dLAot78EkjSD9LH2+ksZIgbDtkH5gaqemaUxkVrxHTaq1zIq+J4VPQCpYZAyODMNJPkDXy&#10;6cp8XWQT4yGaLGSYimnfFVNZjs7SCJnhypgYV1bFBpuEMcT/AMQnp1kVtSMQQB3E2jVdgykRzBRd&#10;yhA1OX1DUCeLqw4t7vcr41UcaSeI/L1qOn7l7hyV0iKU8Rg/Lzr6fz6b56e8uNqaGKoWalbKYBch&#10;PHTULZWnep8NDFjoKeV6aaBJFlEVXTvaXUrsVYjXlj8lzICWVZL3bx6mBNiQiaRYG2m5BsL+9Onh&#10;II1wTSlDSv21wf8AUOqTxAuglr4lKhlbRQgeZA0ivDga8OmDIT4Sqf7KvMFLUVGKkp65aekys+Px&#10;vig832wrq0T1HlKNLJP4Uli1NpRFFwObRoI28QL+OUMh8bIUNjqFm5P1tcH2mDSzTf4wKE/OuPXy&#10;A88eXSYKb67rucelzwPil6r5EkaQDWvbTFK1z04x5IUs1GHycUFNk8K9NXw/eUDx5GQSQLAhnpro&#10;EURiZ4mVGJIsFsgXEUjCrdSCj+VdRdzex1GQ245P9Bx/X6e1ZidWJByfsz8s/wCz9vSkIsDvLKAy&#10;HtbAoRwGftp/n6x0ubyFbUTKZBPRVmPGGqZqWKmx1P4p5Ymo58XHFUa3KQxJe7s7O5DMhAdZatGB&#10;IIiEW5Z7eU3ci4ZQLiwt+P8AG4/Htl4pkcPKTWmKBRjPEkDPH+WekV1AqyrcLrVVWg8MRgAVJyWG&#10;quf9Rr0jKppq3+HLXY6mq5S0FDTmvqKRx9pTzIJKWokOlxJLEysizBpBe0TDhz2yxys3lXyKvjdF&#10;dWCAoLF1JUfX6G1wfxb3VaqitHktUHgfWmNRzmvDj0qm8SOyjmhFWY0PwMaHhUeI2fPC/s6wwS1+&#10;FRf4VVrg6uT+MUNRW43Iq2SnFfULKcVXvDJZREAZEaeSOWIAmXykKPeUESOpQqEVVCqrRkKy/wBF&#10;cGx54J/F+eBepioGWQcck1/6GX09OnI4ZRBouxq1EnNBjAoP1ExjhT8/RpeeajgaExVMuWeesaok&#10;rMdlUkrqN0WcI2QoAVkp9KOskSMjNMYgYf3pCuRISusp+0ZNOsFkszX1FyWYfUn+0PwbXb3XxFHx&#10;ANQngP8AoEeX5/sPSd4UU0KAv+EgUp+z5fbxzXpor8vLlEoYKySStpsXRzPQSCHKmSKheEUUGOQG&#10;maQg06MyinJuJoWdY4EYDm8Uodgtm12VgGQtr/DayxY/4gC31F7X9vQSwyL/AIwaEcBSgpQelBx8&#10;+PWo7ho20bhIxPkNIK6fKtBSta5OeHlTpgWtooaSjfHU62olmyFHO/3klL9rJJ9vPjlpWhSCI6VL&#10;xO0gcqyMsepkYSpDqRL8vItna8Y02P6mUcAcWPB/x9pIYpFL0qKcKE/4f8/p0H9vglRphG5UKRSj&#10;EY+0GpHrXptM1PFWw6Aj01FM08FM0FdN9zrU6IIndUcyayJEkWRL3AVRce+DDyMoYMV8d9K6yqSD&#10;6Av9QOb6L/1/F7viMRx0UUcnzArQgeXn9ua/4Du0RV/RRU8RjUEIlT5ZGnJqOJqTwrwAgrWSQI8w&#10;qkMUVYkfmqaiheoq6ByzSeKjFkkaMaQarxKougB8jqyYVjEdlBOuTU7OC9kcCxIv9A1vpcA/m/sx&#10;BlmVp3PaCAAQBx/zevHyHTcypLPMdJJUgLxwPMgcK+jUqPIjqNVV8cjQxinh+wooKWmSArSyzZKj&#10;NQZYqeolisJXp1ciR/HK6KSEEahbZ0eQKgVLyMps1rFWAAYABTxc3vYC/wDsfaSaOJ21SOQgyQPO&#10;vn61x5Hh/MvG3wiQXFxIyRx5ZMksPWpq3ywfLrFMIRJXRxR05jjqo0iSQ+WCOmmJeL7nVMkSlNB0&#10;CR5pQqsRosvvoxrIo1nyK/8Am/20IiI5/bMaC4JsLj3tW0NWAUK8asc/70SB/wAX0skjmn/SsuyS&#10;PD6n06vzkDD8gP2dZP4nPipZIpbUkkTKlayS1Aqa2MloEGWpqqvBil0FyFmdnF2UoASD2satG6ys&#10;7MQbBINY5HI1kcn6+kcc8396MlwswmRFUAAZeh4/LHpn/J1qCXcbV9ZWEKf4rmhr/tUAp/Pj1xqK&#10;mgD0MWPnJhjq0mEk86RqI4nGidad60Swi6p+/KFk/bV4wq6SeSaljXS10e/6VZrk8hiqKDc/0HHP&#10;190Kh5GjZACnqaV/a1KfPj0Yxh5rmWPwFBhoCS5Ab7CXVf519Oo1bNTzymRqgrWL+4qTtSRGmhij&#10;MPhWeunqG8aKx/ckVpnMdraWN+QQalYySDk/q8jKRcWuJNIP+3/2PvbSMUMSoCB6EV/apZv5dbe8&#10;unFIbcNQ07SD/wAceU+f8HUDyeBKpokx7GRISpEOMo54iGmWUxiGmZoIldXuxKs2m2ix5yqyM+qN&#10;QiEW58Vy1rek3JuLi5PA9pvCKLSbvfjXNKfl6/Ljx6QtaXV2niq511+L5eYrTz641c1RFFJG9RJr&#10;WpEggjXMiOGJGDK09M8ax6HaOQpGLElj+D7A+8v9+rXj/wCZ1/6qK2n/AGXTVb9P0/Or+vu3+K1p&#10;4Z4f0vSvr/Lq/hR1pQ8KcW+KldXH/Y6Mf6v9Huv7yov/AKA/Nr/htT5PJ/s0H2/kt91/nLft+D/U&#10;c/Xj3//XoLK6v95t/r8ewreuBJQ9Crl/tRQet/j34kA2/wB99PZMzipp1I0RpEPs697x8XB5+o+l&#10;v68f8b97ExoFbz6cB697VGFQeQcG5Fx/vY9qIR3Z603Hr3sUIBppFP4VF4/J59nEda/aeiy+Io3X&#10;vYV7pJvN+QdX0/xe3PterrQA/wCrA6i/enXUR172FdSpMhI/Ht2KRU7T50/wdBIGnXvcQC5A/qR7&#10;WAV6ueve86xfW5vx/rf4+6O3kvHpiSQrgde94Xj+pFrcD/H8D3pXDdvn1pG1jr3uI6EKfpzx/tx7&#10;sQRx6c697ilGH4v/AK3v2PXpuhGOve/epQeCL2/B/HvePXreeve1XtnMS46timVytpFJ/wALH8W9&#10;1Ir09FJpIPp173Zl0d2X5KWmgknGqwUrq+nHHJ9ld1CshpThn06Fe33Jehr0gN67aiy9JI4RTIq3&#10;HHLW5sT/ALD2aXIZUV1OrqdWoc/Uj9Nv1ewxeoYSWPACv+r/AFft6G1lKrpUHoJcJiDQVPhK6SX0&#10;nVpF7vc3tx+f6e0RMUklYOCQbgji31PuPtz3Ao+PXo9t4ar3U6GCjgKQoVt+lbfX8/n23ViUFHE8&#10;zRIPSb2HN7XuAf8Ab+yi3vZppQENKHz+3pa8IUavTqeiSsQpOq44/Fr8fX2XXfe5sdP5aUFbhWUX&#10;A4FyPr7E6WTSwa2yT/q8+kjTmM0Xj0/UsLRKLng8/wCuT/h/T2UjclGTK8sIYhyzcfgcn6geyC6t&#10;VikKuP2fOnT8E8mrt8v8/Uz2u+ooaps/ShdYUSj8s1+fpa309kF3t8ErVcdCaw3S4QaQc9cWICsT&#10;9LH3d11yk0O04BIG0iI/6/Kr/re39k2yFLgtEKUNf2H8+l9/uMsyHUc0/wAnRLO6sqh3BFTl7nSq&#10;gCxtfWOefYeZkmTNaRfh7gW+l3Btx7m3blWO3Un0z/g6BN02ptTcTX/J1mxvGDdj+U45JPCN9fZr&#10;usowKRB+dH5/qQAL+zYuCUfNNQ/keiK9zw8yOqf/AJkzSGSrUFW9MwH6rcg/X/b+xyiYKgXm4A/3&#10;r6+zJRqGr16DMwKOa9U1ZWOQVkwbkxs6MV5F1dvpfm1vfTWJJuLf649mUWIwD0herMSB0wOrF2sP&#10;z/h74KxUm2nn+t/aolSADXHVWBIAHlXqI9MzMSw4J4+v+xv74kEknjm59uCZQAKHHVNLDPUQ0EpY&#10;8qFLH/VXAJ/1v+J98b6SP9v9f6e3A/iKaDh/l6akUuhA67NC0RU+S5J4sDfj/XPvtoAQXBNyNQFv&#10;za49uR3roRGwwDT8uiypGDnrzQcNc6j6r3BJY/7f2lM+SKWQfQgH6/T6D6ezWORPiGQf9Wf5/wDF&#10;9KrZSZR6dGF6HoWOdoQR+mQEWPA1O1r/AO29l8JLZ1Ra95Vt/wAlaf8AifaTcZlaIEeQ/wAA6F9q&#10;O3Pl1dfiYPDsR3NgDRyj8/VkZ78/4fn2f3rGMLQQavoI11fn/X4PHvH7nUNIrCMfFWn8v8/R/YOB&#10;NnHDrWn+V2Whi7UtJLpEVYPqVueG/SCfxp9l2+XEbSberGVb/skA/TjR+bf4D8e4t2a3C3o1Y7jX&#10;9vQ7tJ/09PkB1sWfyn81FVYXGxrMrAUsCqBa4WwsPr9fUP8AY396qPfq6NyV6/kzMv8AsSWPuaLS&#10;GkKFfIdEd/3FiPl1sHJ+lf8Ago/3r2WVxywP9SP959rK5qOiUEg1HXL3ygUCRbD6kf4/737upLSC&#10;vV9TN8Xl172YjqumM+TplAJuyD/k4W/HsxyIWZfIdP2w7xT1697ur6K2nJX0FOFhvdVNyGFuDf8A&#10;B9wnzndzRKWPz4fl1Ie0HQtW4Y6CHfO4qXFt+9OsfKHlh+eLHn+t/Z3Nu9bzrPBIYbKAOAOfrb+n&#10;+9+4Fu9wMrFADUk/5+hC84ZR8h0CGf7Mx0FFO5rI/QlydfJXRa3BsP8Ab/63szlNg/4bgHUgC8bf&#10;4fQfXgf4+5F9vnkfd4ag4I/y9ALf2DKSPKvVJ/yu3/SZbKTRR1SP5KllUK1x+pP84HPA/pa/Pssu&#10;6Aor5R+fI35/2tj+ffQzlW5lFtF5DSv/AB0dRDuUT11U6RvW8CtgRLzbTKD/AFJI5t/t/aN3IwXE&#10;TEfQIxP0H0Q+xPuNxIYMn16K7SNvFFQc9Cx0nSK2/wCA6Sf3EW1r2BqF/wB99Pdb3Ycl83KP6zH/&#10;AF7h/wA+wdcXbGQHjT7OhGqsaH0/zdX89fQeLb1GoFgKdBbn8R2PswnS6DTB/W1xf/gw9+huGY9w&#10;Oeiq/wBWktTorPyg4xNYoYAFJb2P1PiP9PZ16At4FH4sf979mIcKeH+r9o6CciamqfPqjLeFKkmU&#10;qLlSfNxzc8hj7nG5U/T/AFyf9v7YuLhVya/sH+c9M00OBk/Z0naKkRahFFrswt9R/X2DPZMgWimA&#10;+oVh/rn8+0IuJCa17TU8fLy/4up6PtrWrivDqxT4u49fu6YlTqBhN+b3vc/7wfYK9Yr5NzxE/moQ&#10;f8njnj2QbrdsqNp+fQytkUJpXHR3+8YxH17kBdbfYTt9eP8AMuQD/sfdtuxIiMNBb6eFbf1tpFr+&#10;4uv51Nwurj5+la1PVWHd+zrRo+doX/SlmGDLYZGU2vdrFgg+n+sfcDNRussn5v8A0v8A7f6e5T2G&#10;WKWJAcafWn+fo9i8NkUv5U6LjsudIYEbUCbH6aTb6mxuR7g45HBtpNrj+t7kj2ebg0JyDmmPSgHX&#10;mjiVta/6q9e3hUJJCxv/AL1a7X4vf/W9iXQ6hFH6G4/w5PAHA9xVfMhumowz1UHu0+vRVd1gh2Fj&#10;/nG54seTwD7d9NrHSeQDzYEXH5sfZS0oNQGFASPkeqLIzMRXAJH7OkJFG4ct/ZYk8Hnm9vp74vD5&#10;L8c6bc/kfUH3aC9WEipxXy/n1WaNZV+fXqylaWMgCzEC2q9iL3Hq9s8kTx6iRfkX03uPVx9f6+xf&#10;BdRT0CmmMV88f5OkTIUcKR0h6mjkSUkLYauF9Vxfjm/9fbfNex9JsxuPpf8A3v2bIVIHdw/1enRj&#10;G1YxTyx/LpSYVJFaIW+mkH+vFtVv949z8exEq/0Fx/jcoQB7CO+xK1sxPxGh+VAwP+D8ujFZH8Eq&#10;3n0N2Kr5kpY1udPj/wAdX6bcc/4e2nfEZ/hM5GkXRzyT/qSLH/Yn2DbCZEuAWrTgaU9a/wCDpJcn&#10;t/IdWFfCctU7/wAREOXNZSNc2F7yKD/tvdUvZTf7+pluOKg35P8AqrC3uWtvlrbBlqKiv+r506LJ&#10;q0BP+qvW7Z0FTmHrTHKQD/uPiuRcg2iJPJ9nl+PCBKehaxCjk/g/XTYe4358kaSwlXiTw/n0usf9&#10;ywR8j1Rt/MhdP7w1CMwILBbX5B4bj/Dj3YXQEpQL610lRfkj+z9Pp/X8e8C+e2rcsQpr/s/b6f6v&#10;WY9lCtGB/q4dAt8TaWCcjXJGEaQNdn+g8Ra1xf8AI/2/+8JXMOZFdQDyun6Dg82vb/ff7x7jy0R9&#10;RZvX+WP9X+onoYRUXPVs+D+zpFpPG6aVij1FSPrwLAX/AMB7Bfc9DIwl0KSdR5Ww/FgPVb2k3K31&#10;g1GKf7Pl0dWsy4DHo5vUW44EWnRp1+q21H8DgAkfn2jsNiZjVRsYn/qNRUk8/j2DJLUamAHn8/8A&#10;N0YSTro7T0ZrL7mp4qEkzjhQTpseLEgXv9Tb2J0tDIaLTbgoR/yF9TwB+PauCHwzrpT/ADdFLsmr&#10;59ANNuCKfJKvnDDUDYWFyDzwT/sfYYV1BIKlm0HTq/AJYf7Yf717WSfCfnw6MYQrAE9C5h8nG0Md&#10;nH+bF72sTzzwffmV0hK6SRYMRcckcH8/61vZHPDR6/l/q9OjKJE6VOPq43luXF2/Tz/T8X9lr7i1&#10;fwisAvcJL9OeQL/j/D2NeT7Mm+XUM9euNKp0I2CqFZks4sXXgH8kEW/3j3r0/KPV/FKv68PL9R+Q&#10;Ofed/t/biO0UcP8ANjqDucGGr/V8uhJj/Qv+t7rprLmdyfqSf+ND3MyCsageXUTSnv8Az65+4x/U&#10;pH9ef9t7utC2emNIbj172MvVKt/GKMG1/PD/ALy6sB/th7M7VKyjT5U/wn/P0mmUfh8uve79Pj4C&#10;uJov+WaD6fj3JuxsuvhjoC74oKkHh1Xp8wAGo5Abf5mW1/p+iw9nIp3KINQLX5uPcnQypJENJpT1&#10;/wBR6ja6t9UvZjqlTNUq/fTlgCS5sbn/AFR/J/PvN5g3ADX/ANif97PtV3Rdxz9n/FDpO9sYxqP+&#10;r+XTV9tE4YLZSBe5uLgH6D6+01uBh9rITz6WI/qbfj229w4wmOlVijeNw6GvqWjUZikDWv5U/qVA&#10;0cc/8R7JhuiQtn4/8JibHjgNf/b+yK/kWNCePlj/AFfLqTdrRgF6uc2FCBtGMfRvtfr/AFBTgf7z&#10;7sY+OEQakpiw/wB1rwLkm4/p/X3jr7mXj/QlI/509B/L16He2j9YU/1Y6ov/AJhojGdmaQ6rSy/T&#10;k3EqgcXH9PZ/sxIKbCgJ+I+CACv5IH+I4H498s/dKWWbcmY8P58D/PqeuW1BjWvp/lHQ2/y7sZSL&#10;iIgWTzNIQSH1Bh54wW5sT/tvYFzTtNO2v/VuQLc+8aL9pvFYIDx/y/6vLqSUGigHCnV6mNpoIqSE&#10;l14iQf7Ye2XeW7E672TuPe8lHFkDtzGVWVippSFhlmpoy8Ec/kjdTGX0iQED0k2YG3uWPYLkGz9z&#10;vdLZ+St2keCxupHe7ZG0ObW2hkublY5dVYZWhicQyhJdEuisZXUViT369wL/ANsPZ/fud9qUNd2d&#10;uqwBhqQXFxNFa27OupNaRzTxyOgYF1QpUatQTW7RVVVKuPxtQ1NW5XIYrDQV0DUpqcYMxk4cbPlK&#10;anr4ZoJpKaOV51gnjMb6SGDj0Np0fJLtTcm/N65zcW4MvV1+TyeRqayWeaaaUOZJdQsJnJAC2AUc&#10;L9BYAD39CBFrsW3x7btEMUFvaqI4IIwqwwrH2hIwgACBQKY1Cuklqazwn24XG638t9uBM1xM7PLL&#10;IxeSSRiS0jORVtZqwJoaEYHADPiMTj8FjKLEYunWlx+Pp0p6aFWdyETlnlllLPJI7EvLLIzO7lnd&#10;mZiSVBt2TxSIGmQ6m08u+pT+Sbiw/Psqi3C68Yyahq4efQtGwRyKaIcZ4cenH2oYN5PQyI6yehgG&#10;EiyMGVrcWCm3s8tdzuIpKlzX0H+zTosbYGl7UJDDy697HLbPclZSU1HS5arqMhjpIhHTtJOP4hjb&#10;gWbHzHVyDz43DIf9T9LH9rvcN1/uUa0NB6g+uT9vQcn2ZmlZGQdh8h/Pr3sz3V/yd3p1LmqCsoM4&#10;2QwOUK1FPOBqpcjHTTDVT5aicsFmhYqXiJLLqDqxVh7L+cNg5X592I8oc+WMW67bKyuIZq0DrXS8&#10;cilZIJVLEB4mV11EiQBivS3lvmLnP293sczcibjPtl9GrJ4kJFHVtNY3ikDwzxtpGpJkdCyqGjOl&#10;W6a8jhsdlGglqoB91SeT7OuhLQV1J5dPmWnq4rOqSBVWWO+iRRpdWXj3f98Qvmh1j2bURbazc9Fs&#10;7dc0dS1JDU1EMGGyCxwGQJS1NSwMUr6AIoHZ2lJ9Lk2Ucv8A3a+5tvftwP61+2s829bKFiM9u4L3&#10;9m3imPIjjUXttCjBpLqNIEt4gSbdYY5Z+ulHs399zZfcJIOWPcxItp3V6IlzG1NvuHoxCs8rarSZ&#10;yCixu7RPIQqya5Ej6J18otg7srtnZPIY+hfPUuOocnWzz0EMa1dLSIhq6n7miaXUzaYkIemjbyuX&#10;LrFpjDjT8kwf4ZWDUpGllujB1PpVbq68Ef0Kkg/UEjn3Insc4WONiD8Ncgg8SaEHIPqGAZeBANQJ&#10;i5ojdJ31ChrwwaYr5VH8/l1Tx8b49PZtRGwUOK9VkVXjkUOoJa0kJZGHIsyMVb6gkWJqi2/xvRR9&#10;T91qsP6eT3l205k299XCn+ToCQqTcH/V6dXY7rj/AN+HKQRxjyOeP90W/wCI93Q9Cqf4RTi17Qc8&#10;Hi4HPvBT33oVkNcE/wCQdSLy2P1v9Xr1QPu+XT3PdTYiuPJ+gvWG/K/6/t+7DhLOy6HIHkIIA+t+&#10;Dz/vfvm9zVFJ9e7rShp/gPWQWxkeCKEdXzfHWshbZ+OXVdliQE3UgnSv0N/6+wYpaJxLqOkEkGxN&#10;j+LXBHsESM4BXScfLoVeItKdGbaRCBdweLC3+q9iFhZJImjsG5BH0NxcD+vtXbIztWnD/Y6TzZFR&#10;0l8z4zGwZl50j6ngkEEH/YezC7MkH7RlPK2/rcEKLfjn2I7CSTxgiDB6DO4VoadE57looTjq2TWA&#10;4jd76rcgXDf7Dj2MUi6oEl0g/oFgADwpI/H+H5PubuVoY5IvCODQn5eXQOklZH6oM+QW4q3Ebgll&#10;jmYIKh0I5J/W5Fuf8L8+0fkj5PM5BACDTwLgqeCSPxcX9iXcrc2kSiLjmv2Ef4aY/lwp0qtnDgV4&#10;5r06dE55dwVMJrZEY/cKsY1C4YMEAax4F7f76/sJsxS1EzSKOQuq4syk88kCx/3n2B9xlWRtLA54&#10;cD0I7YoqA9W4dZS0uNpKaZHiX0oWINr2AU2BP1v+fYR5nBSpUCXTcFixsfqCfr9P9v8A7x/X2r2O&#10;y1cBQ/7PV7i5GggeQ6H+r7Bo/tXhM6j9sIQdP9qMAnhvofayxCNFj5UIJARza30Og3vfn88+525L&#10;t2jniJwajPUacxyl0bqoH5l5qlyMlVolBLE6RweC30PJPuu/5Vr/AJFWE8Ex8EfTiK/J959+3csg&#10;tUA4fz+I9QLuwIr8z0ZL+W+sVotNjplLWB50taMD6/091Z7cc/3gb+n3Df7ZnsP+N+8iNnmVVXj/&#10;AKs9R/uY8urus6oOIlB/EI/x/si/s7G25VaiiP0awsLG5+o4H5H9SOP9j7G0Ms8egopK5qVFaACu&#10;QtSCeCimpjwBqKx7fQya6kdtQK1AH7a9v2tpHmTTPVf+/adTkJxqQEX/AFMEUXYXuz2HA5te/wCb&#10;e5W6d6ba2Ji1zG7chFRUrTeGkoEaOTMZKqaLyQwUOOLJIRJcKZ2KRqNR1kqV9lW68xRKrptrrJPH&#10;oIejGBfEZo2QyCOWN5VAZnt0DTR0TxzbxS6nj/mfmvY+V1K3UzNcSKdEMIV5j6MwY6YkrweRXVh3&#10;JHKuem3ZfV26991SQ4PHlKKR3jq81XNJFiKNadopHWaancO7+pCkUQZnP0KaWkjKJ2D8jairx+RN&#10;KHxGDhiRYMJDreqytXES0U2brItLSwC2sRqAhNiFIsfbV3cwbazbkP15wDTUCNPiaTIiKwBSA6EI&#10;ZDqnCxvI8qqjNAu/77vnOV7HHuTCK2LJSCMsIaICokYGpkmLM/c/bHqJt1gUlOjydd9LbX2FFBUh&#10;Tm9xRs0jbgyEKeWkkeJ4HXCUhLpRrolljuhaUozLLLJe/slo3C+5KfNdj7rMmVWkq5aHb+PnJeLI&#10;ZdUWQtPHfSaekVl0oi2LFSx45JrWWSa7NxdkyDiG8wTxAr+EcBkeWOqw2rwTR2NsCqt8R/hTzA+Z&#10;8sUp59DAFCgRoAoA5sPoP+Kn+vsC9yZeummNXLUNLVVaNNUziTWqaj6odR4GgXBA/wBh7RM1xISQ&#10;yoATUEngCfQHNM9VuLsNKYV7QmFXzxgeuTx+09ZPZd9xZWWaaZRMiqreos/qNrfRT/sfYXu5T4hC&#10;5Hn59CHbrUMokdSSeve0gmQjlBi81v8AarBTbgX9pXdkSqVIH+r16O3tJE/U01697aMjLFE6RpIz&#10;+TVYCxJUWve/+v7vboGJdcMfX/V5dL7ON3Uuwppp/OvXvcnHhYAPGAscpvMSQLn8Xb63H9P959rn&#10;hkEVYyK0Prx/Z01eapfjyV4de95MpLFKjJDxKFNmYsL3sT6rH+n49spaSLSSSlTw/wBWONem7GN0&#10;fVJ8J697S1NPLSyIJSXIuzlWZmt9Qo/w/wBf2p+mlqZWLaeJ4aaftrSnHFaeXR7LDFOpKYqMde9q&#10;emy0MqFEZdYA9DekW/qf9b8e0RUMwETA+vH8vLoklsJEepFR8uve4NRkJo2PikZlb0+iza78NpH1&#10;Om/PsxgXWtJT8PD7R/s9K4bKNxWQUIznr3vi0zqqO8qhR9I1bXqXizVBtcH68Dj+p9qlCmqyD7Pl&#10;1sRIWKKv2kilP9L173KgyQcKs10SNlIjiACyhebMAT9f8D71RAxEdWNfP/Jx6YmstBPhdxbzPl9n&#10;2de9qKkycEq2hSMfQEKqhhyf8434/wAPddTpx/n0Sz2UseZST9v+Tr3t5hyFFTFXMhllDamReY73&#10;5/cPP+tx7chk8IkKCKnP+r06LpbS4mGkDSp/b17280e5sYjN/kQEhA1SmUM7fW1lcH/H6e15njiH&#10;iBdbfP8Ayf5a9F8+y3bKKyVHp173Jj3hHFKRE2gqx4Z4hxf6ABB/vftXDukIoGABxwXNfPNaV9em&#10;W5fk0V41Hof8Or/J172uNvdkV+NqFaCdCL8qJKZkjEh51WX6kD8k/T2ZwX0YYuJJFJ4FHVWHqCaN&#10;UHzGPt9C+42ieKFo0dlVqVAr3Ur5GoPH0qPI9e9nT2T80N9YaWlp87UUO6qWCGOnSLPxvUCKGNdE&#10;a0+SpfFVHSvGl59Iv/aF9RtZ7xcWZb9yyvZyy69Zhfw0MrKyeO0QBjlmYHullV6CqqlOlG3cy75s&#10;kQG3MdKgKY5CWRkU1EeSZI49XcBE6lWyoXh0G+5OqNmblhnSSgfEVE9Qat67BPHQTmpefz1FQ8DJ&#10;JTSPKb+V5adma976gCDO7c+dmyWlZc9tXJ0USeMCbDVVPleCfWfDUeAxgWFgXYH8Hg3HkXuXzFYw&#10;JE8MN0e5ZC7vAzrpYKSyLMgYk1bw4YlHEBsACm05yt7k/wC7OF43bu8SJtfd/CY5NJKoK6GM7OdR&#10;1HA6ArcfxY+8ik/gW72jvcJSZfGI8bhmJYy1lC6kMb8ssH1H0Hs2OyPnB0AkKVNRuLLUmkIftp8B&#10;WvUhXbSupKUSL/sA3tde+6MUu3L9RYTvcOasYZLWSIVyYlkluIZGZTjU8MWoCpCntC796bHK7LDO&#10;Y1rgyRSAkVwSsQnCkjJGpqcAxwTX337/AC5+9uw6OpotuZXruc1BmSKetz+ao1jU3KSTI2Oci/0I&#10;TXY/kjn2OdD/ADEPi5BHpqt7ZSiIAuKjaO5n5uR/yi00v++t7h7ed3utymeWPb7iNT5s1qxz/Rju&#10;ZGPDyB+fRva7zs1smLjxacQkc5/49Ev7Pl1S52b/AMJ+vnLmctPksTV9JZiGSTWIaXsHLU1QQTex&#10;GUw9Ml/x+v3D3V/MV+O2MwkdftbP5nsTNVP3SUm09t4p8PmVmhAERranfDYmjgidmWztUsxF2RGt&#10;Yx1uF7vVsJjZ7RNMyUKl2gWKQHz7ZZJloMlTB4gOClakDrYtw5S3ORWn3KO2GC3iRT6xjIClIw1D&#10;g0lA4kEjjJ6o/wCE83y7zu56bG9j5bq/rTasE2Pky25/7zSbxrp6GSb/AC6Pbm3cDDeoqolW/jr6&#10;miiOoaZyQR7rc7m/nN12wphi9xfErd23Gr5pEw2X3J2FjIsJlYAQFkp8ngsRWU7uFN2jinlIt9bc&#10;+0S+4/OO2xrJMkUKgHSDBNQafiCs9woc8PhjTywcUkyHkTab+Fb61vnubZuDwXUboT6FDHIYiP4d&#10;RJz/AA9W7dLfyL+v+p8jS5Gb5A7m3LLTqFq4oth4jDiaUsJWKvPkq6SMM1yVdn+thYeyb5/+c6Ki&#10;rE/+y+U8kLaZFLdoa4aj16gLx4ZH0H9LMpDi/wDZPIXp7785NZNDGIImZCqyLFJ4i1WgcLJNJHrH&#10;GjIy14qeHSlPbvbYZUuFMrKCG0tKgqKg0aluCQRhhXIqpND1Zbtj4i7X2vQLj6XdedljSPxK7UmO&#10;jeNSmi8YClQQfUlwVBAupHHt7yX/AAoI+QUePixOxOneodpQUVLBS0yTwbpzn26xRJErU0FJXUME&#10;aKFOmPxuBxaw4EUXm7yXU8sskas0zF2YgsasSTVpmnlckmpeWSSU/wCiSSMDI47VLwSBYrqRFHwo&#10;iwrGo8lC+EzADgO81889Vn7g/wCE6PwE3/2Hk+ze4dxfJTufcudyWTy2fbf3bWOhhzVdlcjNkJ5a&#10;qp2VhcPWxBTMYo46SrhRUVfTr1MwBbh/nhfO7MVD1dJ2ZhdqQs/lGMwOxNjmkihe1oydw4+vnZuO&#10;S8pIPIIJHsmvInvAEaiY+JSVYfYV04PDHkTinRpHJJp03Da1xUGprniaU88kCg+QGOjAbQ/kW/yo&#10;dkwPBivhzsjJCUUvmfd+7Oz99PKaQloiV3lnK5Vux1SLGqq5trBsLBLnf5r3zT3hAsOT7+7BjMcr&#10;TA4jKU+3U18+gDbUFF6QSLKwdR9dIIHsMXG330AKwzuqt/Tkqfn8fUnbDebVdRi28CFGA9Mn/D/h&#10;6M7tb+XR8ANk1YyG1PhH8TsHkxTSUn8Vovj31SuXamlj8U8D5V8U1QyyLxIDKdf9q/u8P+T5/NA3&#10;D3juSs+LnyQ3n/G97ZuIVnTO+M/JBT5jO1tFplrdiZzJ2C1E7xBp6CWc+SQq8GpiY19hW5vdy5Yv&#10;4twvJWfbmJWYEs/gkq1JFrkKxorcfir1Tf8AaYbOU7hCTokADRr5AkBqDhUVrUkVWp4jNFP867+T&#10;x1dSdaz/ADK+FfR219k9tdURzVPaHWfVu08dt/bnZXWmQQUm4tw0+z9vRwU0WYwaH+JfcUkKGWFZ&#10;5plmmgivflWwiGedZFFLV00phq0TyARTi8dnvpBuCpDEm3AHB5mqzkmvbCGZDVJATG2NJTyPr9op&#10;x6At5b3UKsKV1E+GfLQMAcKgjNRTjwJ61UNvV8dDXrQpLU7s23kqanyGGiyMeOfK11JURQ5ipShF&#10;P93JTrT1NNXQTUkEcZkQySS2liAjTVT5Q1O8JkmieeaawL+aaSRRpkeNKRhwGudLLb6lm4Ht62rJ&#10;K8V41NNFDEA/CQKLUUIxTNMZ406IIYZTPLHPcKgdVBYgllII7VDEA5wanhUgeRNjiP4LFisvGaXE&#10;YnLRbew9HkaZnoE2/hMVF9zLLjfvqrfdLUNLNLAfD91T1ivIhgipqQtM/uQk0skbM8Jj1lbyaG8j&#10;uqqDIhenFyCWXVbi3JJJ9+FpGl1+lKzaR5LxPHgAQfzI6TiKGzuntzdSTMOGhP8ABpP+Eg/LpOZN&#10;cdSwwUkbYmvjiWrekxtTuCglxeMxEs9SIcJWiHdsjU8cgip5xRI7eUMLRxgBjiBniUsyOoe8jhI5&#10;pVfRwy60hBc+hiAoJP8AsR7NPFDyNAGyihjXjQ0pXzr61/b0aMk0wUI1BT8eCPtGaH1zg9ME2M29&#10;lIcdUU02PqQKufbmMq6rK4TFT0DyyyTpWx4+q3FNHRwA5CjWRqmeNI1JkKExzaZUULuA/keJWSNt&#10;KeWBYwqFSrXFxzGbo7E/4D343MYbTLXVSo/1V/LNOvePPGfADKDQn/TfZjj5Dh0jMpXQUfloaDF4&#10;nMvSZjK0b1WUbCbgyGSlqq+KpSqohTyNC4MGZheLJY6mhUtZlkk5kfLonXx3YTNFTSqXZn12UPpJ&#10;8sg03Kjjjj+z9T72pRIWVqr4hGTQYZhxpQefmDngfPpPby3EqSPORFGCSwJNSK5wtFJ/0wbNO6vd&#10;0m5q7BZOqq6mgpnw1NNuigrkxNBBQy0hqkSjeuiijxuEq2qfBHVs5dZGZWUs9Y6lYlysJFWIyfRw&#10;4KlBIwHqYG0TubaU/wBpv+fqAa3KiORoInqVHAeY+3Ga/wCDj6W8e2uoSLCR1ULVVGCQD9tK1rit&#10;KUz1AwNXisg+WqqehCClqqKdcm2WfEQrVtLQ09TCZMxj6OnVlq64uVSSpZE5VG0ySJGSPXIZG8ah&#10;TKsTxhJV8YaRFQa6eNQxJPAZiBYX5Pu3gTVCMKimQ5IY1zihYf7FcdOSxXLIttpYhwKiZ2Vz59pS&#10;SQeXoMVx0qMhuelxuL/h1J/F6iqrXxFRk4HjnxaQ5N6fFVtXW5JINzVVdUUkcKKdbUVLC9Q3kWK8&#10;aq85UDRszMxuJbjxSTftqWLahA7ElgG0iwvwAL2Hto1tphrHZ6KSx+fGn7OFftp0kS1Mb+EoEchy&#10;O8sKH5kVGfIAgca5wH82RkrZRS0UNPSZKKqwr09bV5jBbRjGQqaaihonopM3QpTU8FNK9OlRUGaq&#10;kGp3kqBBHJIvNIHEixxOxJDGo0KUIQnVpaUKQFU6raibWHN+fepCEQTXRerGiYHDh6+n2/Lj1q4t&#10;zbKjXUrp4hoBj5ZweHn9nkOmqq3Rj6ygyUs2L22uMx60keLbJ5AVcM+ZggWCepocVNUQSVFTXxpQ&#10;sWgp4FmSSU6UiCxpySIy+NAtyA4k1RTshkVtTeN5QqsykldWheOT+Pd0MUaES1Jr8ic/6q/M9KRa&#10;W1mpW4kMhrWozQEDGaU9eoGYzElBVV2TWrpqKnmTHz4kY3cGAxtc2LqInpKObN43CvU1tHS1kEdL&#10;P9r/ABSpZHYQqjnUBkgE0DjXGKngMNInbhrFkAQL/VgLsfoP68buPprugTXEKZOAcemTxpnPAnz6&#10;aEHiKWZ0WHzVidR/hIFKcaefCvTJlXpZ6KrlpcpQYh/NVUkcFfWbdFBJMmtY8vWz17VQLpH9k76K&#10;GLiUqrqkDGXkCZ0WV4Xp0uRJo8cZTSqluS4OoXI4A5tzz7q0QgU24k8RnXGutRXFMVwPzyT9pS3U&#10;iPFJbL4dXWi69XqaHtBx+3NccOsfmTFZieDHV1Fm56KSF6JaRK/JY2vNRXVMlK5iegMPglWJSRJL&#10;K8kGtSihCV5uS+kRxMluYiCVNzHqQhjIRqNgWN7gAm/BtUQmGLEgrwzw/wABr8sUJI9a9XgaC3tg&#10;s8pbAFDTQTUAAVrgtQLVeNK04iFQVlNHkK9szKmQinaeTNR09P8AeytFSV/iq1qaGLEwzrSRCSSG&#10;CIMsEsrRRJGWlSOXGGMkoClHVZCUYpMUtd1QjyEgG9gLG5NuRcX20TQr31SuSBT/ACU8v9Xo6LiZ&#10;FIuDJGBgqukHy46dI4faaUz5BweOgosRLVfbTxzS4iOhqE/iuCpsk8sUVBV19GUo4lqJFKLPNNFU&#10;U/hiiMpED6agxZAt0fzlZCStyio1ySCNLg2AQXuWB+v1+vvaKqTBbbA86g/P0+fz6aS7rIBC4LeQ&#10;7q0HHypwHr0z1tZI/wBgaCmrcWaaCuNHHNkZoPDBTCeCaKWkqwtQZ6+QRqsdHUIn7Z0wveMtyRgz&#10;ooBQEkQ+kA3U8JaP0lvrwQLC/BI9qbrwYovEkNT5gf7P2evp69avd2gii+KhHEedfXHl+f8Ak6TV&#10;Ljcy65GopkSqmghSTOmerqJkMVbEkM1UkmRVan7MeRFSWKSRZ5HRxIiSoBP8MUZc69ZkUsVC3U2a&#10;7SMxa5t/T8+0YuJ7gBAFQD1rX5D4cdbi3KK5FBD4afZ3f4af6sdIWapqhHQmSjm142f+GwTpNHFI&#10;kNRRmKkx1MqwiOESAANKo1xppYnXYe8S6WL2AIYm0bJc67WUggj6D6i3+ufayYMCsjkduCwP8v8A&#10;L+fTjeEJo2VhGqmuv8Q/o+fpX8+sSVNVTwLSmOsWQU9OqzrVPT0a0Zl8lV95SOXUq8jsKeZmsWC6&#10;EYEW5IT4wNPkLMrLKU06VP0cRjj6m/PP592lQSzeIjBFANVrWppwqc/s/wAPXobrS/jv/i8QB/SH&#10;cpPl3tRq+gpTqDUGHHyzRzLWJNEZoKlPuI5J6ibWFmx9TUuZDpaBFT9nUp4U/S5zgPquVUDULEs1&#10;z+L6QCD9fyfx+Le0DMvkSfs/1A4+zz+fVpJLa8ImiOrHpkZODXz8/PrAhX7NUWpq6dxFIk8BipYY&#10;4whWSCmgmLI6KroY0KReVlYoNRZVPlkEbemHjSQLqLFQLfuMv0H+APvc1mZh+rIAxIyOPrio4/z6&#10;ciAv4/qpUVnrwan7chsjFMfmOsKVWtSi5CdgShn9UyeKeWbyN/DKUMRLMV1tJUSKGi1twtgfeJSZ&#10;gT4IYJPJoRQbKUJBu1gLfkEaT9B+ePamUfRUAmeZNOok8dWe1akgilCMgVJxTPTdx9Mk+mZmkiCa&#10;vMmorVF1ORWlNIBUE1wOJc4qdda/b5DIyReMrVyU9LECZ0SYSVnkLyGb/O6o5mmA/UqqV0n3kUAW&#10;KIgAPAAtzYG6jjgG1zb2kZjIKSV1f6q54/Z/PqkjSRv4ZFUPEDj/AKh1zljLNIr5TJSekmb7mSKV&#10;heWWKNakxioZpZYyfHEHIH1JF1v5pm8im2pPQbi+pFbgpote/Fzf6f097W3XwCyUDVYUP5HjXzrw&#10;4H5V6cU22grZpSU6iSyVGAMVEgNT+EUOfPrHS49BTTwZKsyC1EaSwmGOeF6OvlikkArnr5GCBUVn&#10;RNCsG4Ks2p1HA6GXSvqRjqGqwUhCdXC8kfT82v8Aj8+70kD/AKlAR5D50z5fPy6SyzXEB13BCN/v&#10;teH25oMf6h1lgcwHyqsyVtNan+/WOSprozV6Y6FPNOFjjmZgXbRGNCqymVvQFBG4/v3fQ3/M7tX+&#10;ab9f+y42t9P95+v+Ht3Q1eI/b5evDqn1w41+fA/Z/qH8+jD6F/0a6PvKXT/sun2N/wCKUOjwf7Nl&#10;5/P/AJ22jVx49Pj1f29Xr9//0KDkB1C5uCfp/wAb9g+9ar1889C7YFGhTT/Vjrf499MhJc/0IAH5&#10;+gFvZOxFT1IiKPDFPIde98FHIuP7Qv8Aj3aMBgD1sde9q/BoTID+QOP94Fva2OgIC/LrzGgHXvYk&#10;nikufppUf63I9m0ZqAB/q49FN6wKHy697CLc7+qW31NyB/yGD7XKKqMeXUV70P1G+3/J172G017k&#10;/wCsT/r+/KSWFeg1jPXvcI8SC39V/wB5sfZip7fy69xXr3uSWspP5A+n/FPbYQ1x0l8Il+ve4ztc&#10;AAH8H3dY6En/AFcOno4ipOeve4kl7/4f6359+JJbP+rh1Yde98Q4Flt/h+fz/sPbMkbEGQH/AFDq&#10;hpXj173yKK31X/iP969pRJMOBPXq9e94iDFIrJe39Be/H+J9rYmkZAx4/Z8z1YDFevexz6y3ZPi6&#10;6nUyMFEgUgE2NhweB7rKwYV/1U6NLGUiTTXHXB0DqVP0PuyfZO5TlsfEpYsxAFyeLWuCP+N+wJzA&#10;7LWhpj/J0P8Aa2OP9Xn0hcjiIYqgzqijkNcLzcG45/2HtZSUsjNrUfqPI/1/cObnIRIdZ6G1mRpF&#10;ep1LImhQB9FH5/4r+fad3HjqqXHTCNTqCEqbW9XPF7e0O3XGm5GfMfs6NJE1JTpzgkTWL/m/+H49&#10;19dgxZajzMqsr6DK1wSTwWNrah7mPavCmttfyHQZuo2WWvT2CCAR9Px7Ue3Nm1W4qE3jd2K8EDga&#10;rgAW9ke/LHGWkAof8w6M7GMnJ66ZlX9Rt9f949mD6q6qqqLN00jQPYTKTdeSP8P99/xsFT3QOCR0&#10;cRxstT015PIQ0tJPIzgWjY/Uf0/qL+7WsNiRjtsRxmMKRE39biyg8+1exy1lBBwTn9v8v8PVLiRh&#10;xPDqt7sfOHJ72KrLrVDGByOD6jb2AGROrPgf6p/8P6/19y7Z0EBHoOiyVAVyKkdDNRXXbobniJ2+&#10;v9Y/qfZt+tktTpYccD/b29mHGFT58f2Z6Ir4EfI8fzz1Td8vakGtqUY8MZVJYgCzahe/4/PsZFjc&#10;AkgkXsLD6W/rb2Yw3CsAqGhH+X7egxJUudR6qVyllnlZhqDM73A5uCb3t/sPfZQW+h5H15/p+PZl&#10;FMwAqcDj0n0B3IUdJaQ6pGK/UsbXt9b8Xvx7x6D+Cf8AY/8AGx7Um6iHl/q/b15rdxxp/LriUl/O&#10;n/kHQP8Ab6R76KkcHn24sqNRlNOmSpBoeutJtyD+Qf8AkY98LAWsOfx/QH/H2+GZq1OOmnWooeHW&#10;NgoH6f8AY88e8gNrEi7A3vf83v8AT3YrqFK4P+DpM1pUFlwP9Xz6a5ZHDSaX5Bay6QbkfQfT2lNy&#10;Wakkb/aWLH/XW9x/tvd1kNuSvrw/Ly/n07b27rIDXo1fx9gE+epzbkSxrzxe5Jtwfx7L7S3fPoPr&#10;+4gBP+LA+0V9JUFjgZNPs6FttGoFKf4ermamJafryYXCn7OW5v8AQ+MrwT/gbe7Cevqcx42mv/bQ&#10;ADn9JNyOf9e3uHt/uEnMhH4eP2/l9nS2AHxwR1qT/NHKyQdosgkIY1sv0ZedP6T/ALG5/HsvnyuR&#10;U2zXEnnwTGx/qEAWwP8Ar+wNt6I10KDz8uhhZM7CleI62Gf5M2Tra2hxfmlYoYYl5A4Gu3+9KPeq&#10;J8hGQ7nyBAtaeSxF7XV2C/7x7le0UCEV8wOk12GDEMfTraIj/wA2n/BF/wB69laJcyN9dOpubcW/&#10;HPt9o1p2jovMaeXXP3Kp1LSL9PqPeo10uC3TbLo49e9ml6Rp0mzVKCL+qM8/T9XIuPZjJ2x0T06V&#10;QACRafLri5sjH+isf9sPew58asbQDHUJkRS4UAfXhQOBb/evcFc8OwV6HH/FdDKydxRRwPVffyRy&#10;2ThqHSjMig2AKEKbkf0/r7sQxVLi0SIkIGMcdrDkXW9v9b8e8fJJgJzQcGP+HozPj5zj8v8ANXog&#10;O5J931NNLaap8TxkjSxN1tdQLcjj8D3O3GYVxMkcJFtL3AAv+m55Fz7mL2+niG4JIwHl/l6C26xM&#10;0bMePVZnaGG3JU7hvXPOf8rOlnZiAVdNOlf8b/n6/wCPslG6WH8Tl/xlcj/ks/j3ndyxc+JZoAPw&#10;KP5D/LXqOb1aAKR0afrjHvS7ZiViDpX6n62CAA/7G1/aJ3Y+nC1BH+oJ/pe6H6ez/cXCRDXwPSCB&#10;AJQR0MfQtL59+Q/S4kTm1hxULb6f4+6198yeTOyf8tzb/kq3sJSyv4lAaD8ujtB5U49Xx7Qj8eBp&#10;ARyYEN7/AF9HJv7M10snopj+Ctvrxbgn6+zC0Yuat0V34HhNjonnymkEeJyFvqEewtc20G/+8ezq&#10;Y4D7dL/XT/rc3/r/AK3tVdyNGezh+3oFyrRjUcOqOtzq0uXqje0YnY25UWIa3P1/p7muAqksCf6c&#10;n+tvZe07SAqCAPPA6ZClv7M0/wBXz6bKKEioj0i51A/VjawJ/PsDuyyBSTfj6kC3P6v+N+0kzsCI&#10;/I8c/L/P0e7alGqf9WOrJfizDeSCUg6/RYm/A03+n/GvYS9TDyblhJ5PnT8cn9yx49kG4ikJr8/8&#10;nQwgxUH0PRuvkNL4Ovcsw4tjpfz9LQsPr/xv3b1sOm14WBQAP2Bc2Nvx/wAU9xZuc5juwT5H/V/q&#10;/PpmQknrRA+duYt2ZnF1XIrGI+n/AB0Yn88/7Enn3Iy2MuW5Uc+km3P1uL+xtsW6g6dQJpxpX5UP&#10;Dy/1Yx0stblg2mXPRQtt7sCRKDLZtJvqZVBtccWP+8+4FDjSCb2JBF9I4B/H49nG57qgo61APCvp&#10;5j/Vnj0teRBV/L7f8vUvL7l80bam4HIbULcnhjc/n+ntc0dM0aIGN+FC8W/2Nx/xN/cbXt4skrOg&#10;pk1z/k/zU6Ze4XQSB/n6CXOVgqAwaz8XX8EWufqP9h/X24J/nADYkHT+P7KkD2XyYjqKgHP7SOmo&#10;WoaDAPScoiPOoNuL24/NiL+5RjUQltPqDML88WUe0SyObgJXBA/wnpauSPmenqr8clKW0rrS6XH+&#10;0i97f7Hn211FN67gckE3/wBcfW9/YksdyIi0seBp+z8vLr0iastnpIVFDrdWAA/tXN+dXNx/r+2y&#10;ajZySouBf8seR/h/tvZou7rGKMafs/1cetomnt6fsNidUsbMBpuByTzcAg+k/wC8e8lDRaDqItyR&#10;yTf6WHF/Zfu+7+MnhIajHp8ifL/V5efSyo056XIhECJ9RYMLXsTZdKkgn8fX2nd+qVwtQfyEe3P0&#10;AUWNj+PYfsJVN1o8j/nPSCWWgo2erE/genn7DwjEaj91RgsCAQRInFhx+f6e6luxXvu8L+GqGuLf&#10;4+5d29ybOoOQKfz6SyAFcjPW7/0vB4+taIi4P2MZt+TaL6+z6/HyN/saJgSAAOfp9bE829gLnTQ0&#10;LRsK1A/wnpRaOiXAxmmOPWvj/M6yooc1XyKwRo5pdDXFgEUaODwRyR7PziHVqLxy+t9JBsAAPzwb&#10;W/2/vD7nTZXuLvXEKKftNf8AL+zqVNp3JEjBJx/sdEL+PHedHtwvDUVClhIoPrRVIsVupBv/ALf3&#10;jqKOAGxDNf8APBNySOW/33/Ee4/HLt0xLDH+r/V/qz0IxuikVBp1YvivlHiVghAq0HpT+0DzpA5J&#10;uf8AWtx7Tlft6nqLlAtmJNiF+t7Ei/19obvY7llIkUmgp59KoN1WuOjD9dfK/EUr04WujUawf84C&#10;AAuq3quPr+B+fePF7PRX1FeLnkRIbAH/AAH49hS62IRmoXP2nj+Z8+lsu7qF7T0P9f8ALihq4Fjj&#10;rg4ZbE64zYKSPqljwP6e1JUbcjMYRE0nSR+hBa3Gm/5N/aV7AxxnUMfafP8AwDpMm4gtUnpL4H5B&#10;R12SR/uhckkuH1KLEfj6f6359oat2Trctp5Dn/U/1+gtx7Qm2LGi4BHz6OYN0SlD0ZjC980ENMNd&#10;VGXsGF2RR9NNh/vI9tFRssfbN+16tLDhVJubXH0/3n21LtUpmArj/V8/5dLV3Ra4OOlniPkJjZTc&#10;VAtrH9rUOPxx/wAU9li7j2VpxFadDaTHKbAC3IAJB/Hse8o2Uq3YGKj1/wBWetXG6Ax46MDsHtug&#10;ytVSokoOqSJTZ9Q5Y8j6H/D6e9bv5b4ZqLJVhP8AqpONNuSAfr7za5KjWO2VCM+vy/wdRDzROJJK&#10;Dj0dLG1AqaOGZeQ6KQf63HusOvXTOR/tXPuTYZApCtw6jdviPU/3A/I/1x7dUio6ZAPXvY3dTqDm&#10;aC4/5SIr/wCwt7NLRsk1z0mfz/Lr3u/X4/IP4RR8c6U455AHuQ9mnQ8MdAjewCflTqu35gahTSG/&#10;p8cvH4/zfHPs38RsgFrf8a9j2KWiDVk/5/s6AsluWcsp6pozSH7+oAPAc6RYcC/9T756E40XB/qO&#10;eLf439mAvT+OlOkxhdRWQ1H2dMmiY/RS3+BsP9jxb2mdwAClltz6Dz/iRb357tTkHowsYDrqOhx6&#10;iSRsvSBgQRKnHH0AsbMfZMdyc7iTjjz/AO9sPYavJ9UbBfTofbcgCig/1Z6uc2UmjaUIJ/5RAfr/&#10;AGhHb/iPdk3xsjLUtH+LxRA/7EH3AnuNpax1cTn/ACdDC2IjkXTjqgD+ZNkhQ5WuYvp0yy6T6f8A&#10;BwPV9eefr/vHuxVsWtbilhZSzeFuRpN7Nbn/AGH1H+Hvm77kbRJcXTTLwr8/Q/6vzHp1NXLt6ixA&#10;g06TvwR79oMGUoZagBkc3YsmkXnjN9Qvz9Qf9bi/sPKvYlqkuAxuxNgAbfXgr7gF9ikLN2jqQ4tz&#10;XQAer0MV8hcVPQU5FSjXhQ+kg39I5/4j2CHyW65zWX6S3Z/A4WqanGwR5Spx7eUDI0EWqlqKIiBX&#10;9J8ytIGFjGrWBawOSn3Rtyi5R99NredFL36T2UBbCC4njPhB81KysngUFczCo016gL7zu1tzP7Ob&#10;naByI7cxXEtK08GFw0rEeYij1TCtaPGpGQD1no+4MFk9ybdavrYoqehzmPrGe0MhjZn+wSZPLZVM&#10;LTidnuNKoWJsD70yu+9l5Cmyr5WkhElFUzVkckMUsUrY2rpXMNdjqpluBNTyAxyckMRqU6SPfY27&#10;8TdUW5iBCcCCaspVipDcakjNRjNeuOdpGmybk23XVQO0rIa/qajUkDhiumgwABTo/wCrBgGHIIBB&#10;/BBFwR/gfZEc7icvR5SeOVZAjSjQ6M5tKAbpb68i5/1wfx7CbXCQ3DISajAqCKf6vnnqX9r3Db57&#10;BXjIJC5B9OuXtS4airIgxqbSICD6heyj1Mun6XP0v7MYrppF0cfmP846JNzubZzSEaW+XXvaupFW&#10;UxXdRHE14424UqjAhHIsRx/sfbrzNbgtGe7j/gz0HrhjEGAFS3E/b59e9j5sqOXcFDkttlV0VgWv&#10;xSzRlzBn6GAsvgdbG1RB5ILX51C44BAxRH3Oy8GM8QGJ+wUp+efSv2dBK6ohAVqsKk+VVrkU9a/4&#10;B172qdh7wzOMzVLUxVctM8DxRgiSe61CKrecWPH0sym9iB+L+7bHeTxII2dloqAgEjNWyACKYwRQ&#10;V8+PQcv9vtoYTGYwS/qK9pJOn7K0PoSAeIHXvewd0b8gK7u3pGsxW5q2Or3XsmCOlmqqiWtky+Zx&#10;UiHx19VJPqjkemcpDIVKkq0PDetvcH85cixcq84Rcx7Pbyx2W8SENpSEWsF4o1NCgQK6i7VWnQMG&#10;AaO80lESJOs6vu3+5U/MfK/9Qt3atztEaLbEsNc1qOyNQDxS07ImoQVi8JQCxDCrrun48YnrXuzC&#10;9m7Mx1LjNtb2qZI89i6aGqWlod0GQM9TThf2YIqqIuywqVBlU6EtqsB+3Od8r/jUtb/YS/j2JJJJ&#10;BtxDGnl/LrIeIMsuPIj+fD9tP5dGi3YB/cKZj+Mcx+v5ERA93ZdAgti6VRwTCuq2m5F7afUPeGHv&#10;PZLOjg8PLjx08f29DjYJwk1PTrWk7q3mu3e3JKnyFGWvOojTYp92Tp9RtyPzb2NO5drrkkEgRhw3&#10;FrHngm494BcybJMl41c1/Pqb9m3BFiAHVtnxn+QWMn21QRLPGpWOIMpYAEGwvzf/AG/sOTsMrJfx&#10;n6WLaVN/9jb/AAA+nsHrsMritOPl/q/bx6FA3AUGcdHLPeeJVbedDYDlX9JuL/g/7D6e33HbI0Oh&#10;0SfQG30HBBNv97+ntbBsNzoyB/q/1U6pJugCk1HSK3F8gMHAshFTCtvxrBJNibAG4/x9irg8CKRl&#10;OljYqbXHAI+nI/3k+zux2GZKYz65/wA/+DohvNxRh0T7tT5DYWppKpFq42Ekbro1Rghr2IuOf8bn&#10;2IutFgEa8MNLA/qv6CNIvcH/AHv8+5S5c2yaCjScCKenmM+o/wAHl0Dbu5TVQ9Ui/IzsTG5fIymn&#10;YM/3JksCL/27fp/rf/X/ANh7S1XAZQxH1kZE+lyxJIUBR+SLWH/FfYn3aNfC0twVSfkPM1PoDxP+&#10;bq9nexlioOR/l6j/AB/3caevgaIuuushCiwZi5YBAFPNzxYf4j+o9peoxaMzBiddidIA1nT/ALT/&#10;AL7+vuPbqElwyii+vlnhn/B+wdCOO7pFqI6tg2d2FbG2dwWUIiq7kEFVu/Cm/wDW9/6c+0lk8RDM&#10;jNYIqhyZnCqqfkyNJJaMAcksxAH5tz7EuyW/hSKHpUkdvmc/CAO6p8gBU1xU06Lr6/WGNpXYKBxq&#10;aDh59cNw9n1aJMKY1Ml4nZGp0aZCFiDeQEAghfqx+g/PF/aCyW6Nh4NJaWv3ztClqJYZ4tB3JhBU&#10;xP4GdZGi87LcabBTYE8cmwOR3KnKXONwqXtrsO5TJGUkAXbr50kUMKqjJbl31A1JTUwA1CgBYQTz&#10;L7v+2lnK1recwbdDIurWsl5bro0ipDAvUE8AraSTgVOOiib76p+RXcdRj5NjdU733HjM3UPRR5ii&#10;x9P9nFIGDfdTz1TRwxxqAfXM6qb6bltINV3yg7b6zrWfHNvGixxnRkSqyNNkzTsQugyLUUVI4IP1&#10;W0fAsCCQb548me3XN+0IkW/2n0IcBkdmQJRu5dSeJNKukMBJqPxBiKCgGMG6feW9s5DJ+7Td7kFJ&#10;Gq3tjpxio8d7c6a1ochh3KSpBNsnwb+Mfc3U+EoMnvfbVLRzzQ08k+N/jWLqMpA/hVnScU8ywqzN&#10;dxHqDICEbSwIFcNNvXqrbcxylVvOo3BVBZqiWgwGIKUkZjmHhiTK5GaKRgy31H7PUCeAbe5Wstj3&#10;9btorgW1tbqoKSo8kzuOBZ4XSNUNfwi4NQa0HDoA8yfeE2B007Jtl20xFQtwY7dKnzLo12x/0oj/&#10;ADHVo9fjs3koPs4YKGhp5F8ctXWVMlRVRgxH1Jj6RBG5DW4NWotf6/nHuH5jpjcZ9ttalpMIIF8g&#10;rjM2UyJkVL3erlWOCNhxp8VOj3+jk2UG8u02wlkfc5zdmSMRvH2LbCMkjEYUGTxK6Zo5ZroU1Vjj&#10;iIIhjmL3S5y30qkCR7etQQYEkEpGAV8aR3fSTUkIIwQasirnpI0PSu00rVyWaNXuCrUs6xVbinxk&#10;chk8iPHQ01i2j6Is0sgH1N39Xsme4+6cjufIZLeOerpslLTVAgoZKiTyM9fURkvUB5GZiYwRY/4/&#10;X2hvN2iFuq2Q8K2tsRxoKRIwAUGNB2RlQAoKBSFAAoAOg1Y2V48jTsXMs7FpHZ2LMzfE7kklmPmx&#10;qeGehZpqWmoqeGko6eClpaeNYYKaniSGCGJBZI4oowFVR+ABb2i6vOZqp27HoE1buHe2XlpKKluF&#10;+3p3lERm8drhQbgN9LC9vYc8WZYHLkzXF2dMaE9q0/FUeQUAU4DgB0bSG0afUr/pwLRsAdwFQooM&#10;1xU+p49Z/YibgxEOMocftaieT+FbdpUgrZlFjW18v+UV8lj9S0uotz9Lfiw9m3hSKiW8LVRRUk0F&#10;D5r8wD5mpPSA7k14ZLhB2SYHkVC48s5Pr172WvfeRq4Y5/DrhqJWaKFItPj8X0tYCy3/ALXsr3B5&#10;VBijeilSCaDzrWmP8HTm028M1yvinUi5JPGtSftx5de9gPV0U1RIvnlDzsNchVbqh4sC3Fr/AOPs&#10;goNIgiIDNnVxqB9tQPy6H8FxFEhEa0Xy+fXvbfOsVIsijQ8si24YEiwsLHj6f193QRVICfFjif8A&#10;P0piL3DKaEAH0697wQxrI8Z8eptQEjMzenm5Cafx/j700U6MtDQDjgfL8/2dPysyKRWnp173HyNa&#10;sNXTQxSJ4gyNKByPU4uh+v8ArX9qSXSNmXiPL/Y6esrZpbV5XWrZp+zr3tynp1lhWphnaZzqIhNw&#10;CSAGtxxa3ugvpyQhFOOcY6RxzukhhkQKPX0697Ss882p/wBso4LAgC31H6SR9R/vX5v7VCVpU0IT&#10;gZ9D+XD+XR7FFHpUg1HXvberyedSLpe4eSUlYY/8QEs7H/Ugfi2q3toui0BXuHoMn+XD1+R6WlE8&#10;LOSOAFKn/IB61/Lr3t8URU0BYSM7G/lIKs0qAXUvJHcKP9pW3+Jv7cBD5IpXy/1f7PRWxeaXSQF9&#10;B5D9uT9pr1722xVUkrs7I8NLGdTR2YF1/qSOVvb6E8/7b27UyKFTBX/L0rkgRFCAgufP/Vx697kN&#10;V0pMbppWJtSqge5FvobAAm39L+/RSyRsS3lxx/q/b0yltcKSH48Sade9sNXmmjUxU9TJDIjhQylQ&#10;p1nSA3BI5/2lvahJzKSqrXV5+lP9X+fo6tdqEh1SoHBFc+VP2f4R172902Vr6dYS7MlO6yvJJUre&#10;rkN7IY6cAGxHI1lSP9S459tPIw0itSKYUD9hNP2ha54kdFU+32khYAAuCKBD2j5FuH2ha54spx17&#10;2oabIxTReSIytMQ3qkRY2Uj/AFKm31/xUf7H2thYtQgU9Rx6JpbKWN9MgAUeQz/q/b173Billqp2&#10;djKQmu6q0YaVw36SxPAP9be1RAdDqAJpjgP2kZ/y9KnjSGIAADUBkg0A697fYMrPRKzT1EEDAKBR&#10;05imlgP9XZvrfj+vsu0OXooKU4Nx1euDw0/zr0VS7dFckLAhf+m1VDfYPl/l697mpu2tlRdVZ6RI&#10;zRR6BHLJqNhdgCLc/j/Ye1RknQ/HQjBNP9VOkz7BboxpHQ0oxqTT+fXvbxFvarpgiS6pGjuGGti2&#10;hv0gCwuP8Pp7UfvFnXB1AeppT/i+kEnLkUxLxnSDwx+3r3twTf7+RRFLJDrC6iGkD3Mn08h/w/IP&#10;+I9+j3OfT4Tn9PjSgp9ppgn5nJ61FsV1bqe4lfSuD9oGPyI697zvvqqElnmLfcO+pnllfUVUgFS1&#10;+fpf+vHtCd5uY5D4a9p4gEoPl8NK/nWn5nq6bYSC9KafQaePrSleHmOve+S7nkcNG8y6CBdHcPFw&#10;dIsrXs344A/p70bqW7Ku/CMkgHNCakkE1Na+fH59J5bCUsJFrg1FP9X+Hr3vFXZ9Mni6rBbjhGb2&#10;tlPRXYueombwzKhSmy1DzeKppSdcEi/Q+k3RnUk+9RxbnA0MoBABNaVocUp9uR9nrx6GXKPMW48u&#10;bibuxJDMAJFAAEiBhVGxQ14A0qKmhHXvZI96bdrNmZupwsziup3VanDZt4CpyWGqy0lJXlAX0OQp&#10;E0IPplQqSdJJh/cNu+jvGj11GSvkCK0B+VRnrLbaNyttxtI76yNYplqFoBooaUwMfZ8vTr3tGNVZ&#10;FozCjsFHEiqf1FfprW5v/wAk+0tIzk56MCj8R/q/1fZ173BJm41AgqC1lBAXizGwtYAf4W/w9u0S&#10;nVlWTSS3l/g+fXvfKKeRCbP9SGJsR6r3HAt/trH/AFvbckSFakV6V2ty9rKkiHgw4V697Xu1N353&#10;a+cwm6tuZapw24tuZXH5zDZWhkNNV43LYurWuoa2kmj5WSKWMMpva/skvdvt7mJ7a4QPG4IIOQV9&#10;P9nj1LNnfrudmNRByK4Hka+Xqf8Ai+HXCSOOWN4pUSSKRGjkjkUPHJG40ujo1wQQbEH6+/oHfy+P&#10;mDgPnn8V8D23NLQ03cOwY8bsT5CYWBJIAd00lMZKDe1FRO4ApsvDaqTRZUlM0KlfDb2AOU983XlH&#10;mhuRNwkaaF1eWxYgVWIknwwQuTCcGtSRQsTk9Bm+s3T9BcAEmPJwGyV7sn1Fa4/PrQz/AJuX8vhP&#10;hn34+R66wcOJ+P8A3XuLIbs6Xioq1Y4NpdgZWOko+w+mqysr4nNJQ5AEVuLUeWMQqKcRzzSStGaO&#10;WKjSrqIY4bo5ESB1UvECxhmEqz6iGUAavrblVUNyZnjkvdxhjvGYFVAqAIwWJFKg0Fcmp8qeVOgn&#10;uieBGrsniKhqVULqZvMg+ee4itKA+XRJqSv3BgNr0iZPIy0ecpTU5avyVLldzfwuWTFyw5/Cx4tt&#10;uPTxSUdcTUJSajEZHannqqswiSOPO9DSRppZIZHeaRlkEEJSAyK6CIEJZ3tyWcXtzfkAr7M3Du0u&#10;oqgGVooLHyyoB+XH/D0XQ331Ec1wInhVV9dJYgVBGgj9n/F9BRkuydy11TAlJLmqdYsRjobT7s3t&#10;JkcvSYmtxVVW5SekymRdqOgEwXww0JeEs7q0cnhnmizyeKnEdMpLJGr6SI+NTykTOfCh4byNp9YU&#10;kmygKdKq2tEuGe7p3uKGpPqMHOCPPFei9L97u3WRFLEhagk1JpnJzUcT54z8w8j3BubLQyZHJRQU&#10;hnydBWVECVVJZIMZgoG2/S0z5+rp18lOuKpBUKlDJURRRJqrWqatGqucUr+bWk07ABomQBfTLItw&#10;kg0kj9bOxQgKLCx/N57UVCTaSOIyMcPPUp/n8+nUMlwvgXoQLUEAMtf260YelK9NNWmObbj0sOAw&#10;NHUTVVBl6fJVUGQliyuDxVQsLVuHVmFO9hQ0OPoo6+OaapnM0yzxqAaeWksejXIgexu7WkbTfUrT&#10;w6yAGcsbWH54+o90eDxnEJfGNIoAO3IFck0oKEk/aa9b0Mk+hp9URrVCqUpTALZOD56iTTia1KKq&#10;aXK4qrr/AOAq+MrKiKSCFHr6SknqjUx0rSbbzkOOid/tqCCEfcJK8Sr43SVB9pIrYAkcTElYWlOk&#10;X8XkJcrqbW9rWjDMQxtfULi1x79IVmYUSlCKkDz9cZ9BTgPIV6aeUlkt0X9NKFdIApn+JaH8qkdK&#10;aKtzE+K8cGf3DQYkwVQhx9buV8NHT4IVLU1HBT4qSVgJsxUUcSyUsHkaEUsjJIXSCVs7TojLHazO&#10;ulwHKKsZQsqgIpBZgOQ7HSPr+ke6RwTtGZWJZF4epJNPLKgV+VfsJ6SXFrdm5W48QmAVoa1aQkUo&#10;T8SBCa9pXURQ1BI6YI8ZFUQTV6wUkUy1Lz000uNgrUNfDW0sdRkVOVqIpGigkeWGmekp/wDKpywi&#10;P+VMBkWoEaMA4Lga2ZQI2Xks7KqE3XhggI4N7C/u3hPqpxX0qTX9tTX8x/l6s1tNb3CzAsEp5kt5&#10;+rVPpivz+1O1O3qfL1MErUElPHLUrjaOnqSaigqDHDDT0dJUVMy08CTuJ6WevmT0uksJZjG/vGwk&#10;iiDwqoawVyI1dlRAdCMW49C8vpWxbVz9Pb0QhZzFekgDKivz4+v8/l1vwLeZnhvnKMtGiGotkkE0&#10;qTxFccAPLqZ56fOZZRqqa2OaWeoZmrJ8bTT5GqkiNXWUn2Sho3yNWPtsdJV1MTw0xpZDGHDh80es&#10;pd2dlUxt/ZmFi92FkGnUx5bj6j6i9/bd0YGbw400sw9Tn55+X8vLq0lIEJmXia0BNTgDVSpIrSlO&#10;GOmR43pKtJqKXHwCVMnQG0Q27NHV0dEqoiGsmWqakpEkEVLeY3EpdYXaKSIda1jBRpNSyXmvwlir&#10;BnCBBe9vSn54H+PvSpLKQUBquBj5Ur+Xzx1V7dtyYKgNQKAVNRUUBoPIGhNcU44x1nEAqZI8gMdT&#10;0E1FUwYgQ6qurFZDU0zLQmtqck6x6JXj+7yACFSJ5gAFEQbp45GRlKBkmIWNVAEYdkt42eQggfg2&#10;vwVvx7TRv/jokC9yAVNM0BIIoe3jU8K/sHTJuzI1ABWLJAWspRe0gBhpoWDEEjVk5oB0pKXI4ePH&#10;0p/i89LNiTV1VW1TXzSVkkK1K18edp6Tb4dpZz5FlVWCokkM7Rr5NRMcSDWLzanHGuNDMyagQ1pG&#10;9N3I45ufUL88rJUMiE0IHGhx51/L+Xyx0v8AAEyfUQKVxwbPHzIOKj+RyOFRMp8c1DAiQ4VKejlE&#10;a/Y5LKJhaWs+0MQpCuLoxHXywY9JLSXp3hVlppTCdLOOaQyK1yYmV2LXZjOyFbIQq3CJoAAH15sw&#10;BA96e+hmQIqHUopQg0NDXj51JPTestCYYSWlGNJqQ3DJY1PHFP8AUWyoFNFqXyZGk8ccUI/h8FPt&#10;mDIQZCnlqi1TLElTW1hyUstRU1AkCEIJ6Z2WWXT78o1SNHaK6euzu8gMJ5VWjSyrySzDn6Ef09uS&#10;SSmHxHrpeigKF1agakgkcSBTPSoLJAgu5QdLgxgIF1CQAlmWooSRVQGqtaYr1gNPTUUdNWRTZO+q&#10;ctVR08OFghyMdOtLUN/F55Zq6qUJHSU9NLGYWkLwNYnWfee8DOksihnRrQldTGPWoV/Gi3Khv03N&#10;+OSbH2mkjuAuhBRacW0lqnyP2ChxT8s9FEcV3ETHHCzK2dThTKD/AAsqjRUUrgAZ9R1DpJshRRZS&#10;hoMpNQitSGXOUdqrGYjO0+OlfI4yWvy+SCCselDGrKResSB1hQSxk+5UWvSt9IctqXXpX1hDr8aX&#10;+iAWHH+2tY7mlhMulRQcDx+XHz6ss7iXXIRpGCtADXyJwG/1Z6QGRx6xw1jxyy11H9v46+anFRW6&#10;6B8jHFQffV6K0ZnyMnrYIxLRhfGribVHmEpAHkDCwW/pA0gt9L2B9ZNz/wAaF/BFKkLw+0/6sf6u&#10;J6VC2tywkHE5pUkf7zWlfy6SU2OkEsgx8tK05nljRxPpFR4oP+BIEf7emhVTHEpe92V73dhH3KRe&#10;w1ajJb0qTY2N31WFrWsL/wC9e1FoGC6nAAAPE/yoft9P8nSxxKXEbwqEXuOdVafbXpi+2kMWpakS&#10;LJQK+msEMDPE7xtFjikLszPIWZpbfk2JDfTMrqDHG8YDIpGq51AsR+3cX+vBP0H+PtHJBKxa6jPa&#10;xpTGPOtOk4jf6vVaCgkAY/8AC1NRqANQTj4SMcaZz6QzfaVdNFkKiV6l0qo4ZBF9pkTBHJG9bKoZ&#10;AFpoltBZGYs7AAKbHIqkaryafVwhVSL/APBiL8W491klSQKUTVUZapwPsBp9vSzxLi1t4xHAJAw7&#10;pNRFPmVBoKfZ0n0hkE7o7PFHDAEaCPxLM8Mv6KZI5NIDTGzTaW4H4P0PGQkOCBoZFCmx5ZS30/1z&#10;9Pb0KLJDoc6lJqMcCB/MCtfQ+nW1gh8IBj4gkIZT/C/lUg5GRg1B8xTqNFPUJ6IhHPG/lp5Y5IKe&#10;aDyaQ7Tw61NlpQNYK8Ei4vbjiqo+qPSrJq/zYsR9f0244+tx7o4aILMCQSOJH5V86dVmjlhaO41h&#10;QVbUMcf8lOnmnzEgHnaSrXIQ6JIMnMtRS1axK3GReoiDOrveNYSpJLKqmyqdXCRtLOgIVhGzK5It&#10;Z5AHY3+h+qj/AG/+tqJWeMMeBfhw4Co4fbxH2U9WLRZAEkibseXupQ/CjMPXzpwpXAPShjCukdU0&#10;Lvd6OmqKRIppJUcRsKKih8rKsgVQtXK+j0KSpJ0MG7cJpZNJUBfSFU2VvoiNa4b/ABIHHv0PjmhU&#10;5+dOHnSvD/V+dCpWDVo1seGo5/Ik166NRKtRS19TOtUKiSQzStVq0k8Zk1VmVkpKTxSU7LyIIpz+&#10;41hY6jcDPG/9+/8AO/8ANbNf6l/zn+y42v8AS9rfn6f4W9r/ABIa00fzP2+vD5flSvRPouaf2HnX&#10;4m/z8POnD59GE8lH/o20fYtf/QF9hb+Cp/xY/wDZsPP9jq/R5Lc2t5Pxr8vPv//RoQCleApFjY8W&#10;9g64Ku5cHHQ72SEhRq63+PfY/P8Aib/7wB7KGNTUdDlRQY697xHiT/Yj/iPflNOvfi697WeBALj+&#10;v/E67e1lsKqD/q8+vOO2vXvYgS8UoH+0L/vBB9nUVRSnRNf1ER697Bzcjane35b/AHsj2aKQBX5f&#10;6v8AB1Fm74cnr3tAyizsD+bEf7AW5Hthg5AkToMNltQ4de9wpIyLsLW44/3j2vjNUB/1cenAR173&#10;jAJvb8C//Ivd+vE06974nj3uuOqk5697iTTIpszD/ez/ALx7qWB60cde94RNE39oX/x4/wB796H2&#10;9eC6s0697lRoz/pvz/S/P+HHujsi01Z+z/Z6uqBjQivXvbpTYeon5WNiP6fS4+nHtPLdpG3xY/1f&#10;7PSuO1cmgGOvexd2PsfIVFZAyRSCzi7Wvx9f6eyi53JADpPRzZ7bI7ghf8PXTMFBJNgPdivWu16y&#10;hp4TMjjgC9uTpF+R7Am83izIyg1P+f0/Lob7fa+EmePSSzWQhQFdShm/H1Nrjnj2ZLFYNalo00gl&#10;rEki/wDgQAfcXbnirSHHoOhTaUFD0iZsyYFbSTcE8mw5/rwfYjQ9Zff0pXxB+BeyXFmFwAbewwLw&#10;RSkjArj5fb/Po7WRGjwDmvSSq+yKahlQSTBSCQ2phc88D625H09l17D+Nv8AEKiSZKK5BJFoub3v&#10;yAvuQtk5lEUOhmzT5U/mei2aIO/SywnaGJqkQSTxgG/1YXFh9Dc+3zrjoxsXZJqSwQhiGQAAX/At&#10;b6e2t835ZkGlqk4/ydKrOHRxzXH/ABfUfcPYtDEjfbzofSdNmB5/H0Ps2O1up6OOWGUUyhlZTbQg&#10;IJ/wA5/HsAtfMJzQ11YHSx3EdQD0XvfHdApsbUKajSFjYsSxIIvbg3HsT93YhcXhWjVLBIiR/wBS&#10;yObex3ysSzKW4k/5f9Wei8uWfolmC3n/AHn3sZPLqR2AQX5NmF7i/wBf9h7JZU3fPqPr+7/r29X5&#10;9zHaEKor/q4dNOaVPR8UXRtiS3FqYnni94z9PZyOvIyKOA8fpBuTxwoPtcrqXYLjP8uHQd3JgWJH&#10;VJny7lvV1WoqSTJYg3Gr9zkn+nsXFkKAfXkfUWNx/sfbghLNqHlTGegzMpVqt58OqwqtEklmBBvr&#10;kF/wbsR9feMSc+q5A+nNrfkEW9mgB0gr58emiaD9PFeP+rPTGaAAt+n+0AAzD+v0v7531/Qk2/qS&#10;fr7oXEfEcfTrQSnWFqH6AEp/r+q/+tb3wJIuNJ/1/wCz/r39uJKlQQRX08+nlhY0J4dYzREg3ckc&#10;g2UXIHBtz7xtYAf15vb2Y28rSFtXlSn8+kUyLG9ACK9RZKbQF0PcMWvquPpaw/Pvhfn6/wC8e1wk&#10;AXSR0waHgOobUILltQ5a/JP9f9b2j90ORRv9eUI/1voPp/sffoyHYn/D+f8Aq/4vp+BCZAPt6Nz8&#10;daJTnKZtN1+5+guTwNPJ9gNhwJNwILXJmT/AfUD2V7vIyLx7RX/L0LrcUQk+nVvmejEXXdWB6WFB&#10;JYt+CVYA8e7HNioVx1KtuVjFzzb63X+v9Of969wzvLLpkcedPt4EH/Vn7enrZCX1eRPWn78wy9d2&#10;3LHw2nIOOL82b8X/ANh7KL8wsoYsBWDWbJBKCTa5CoAQD+b/AI9kWziNX1EZJrQfP/KPP/UehnYx&#10;iOGvmR/q+zrZ4/k1bXan29jZzAVP29OQ30FyzG/+tz/vHvVQ7yqvuNx5AXvpne/A/wBUR/vuPcn2&#10;jAxAgenRddEFq/PrZNUWAH9AB/th7LueDb2rPHovPE9d+5FL/nV/4MLe9U7h1Rxip4de9ms6RUjL&#10;0trcN9P+DPcD2/O36TEcadPWh/UB/wBXn1xf9Df8Fb/evd9fRGRemxlGQxB8a29Vj9OOfePfPlxK&#10;Ekpilf8AV/n6H+0oXap+XRUeztv0uUyWmdA6s6cFQ1rm5PJ4/wBh7NvRbvq0qEiEjCxUEq1gQDxc&#10;gD+n5947yy1JY+ZPH58fP/B0LDaroqOg7qus8VLRMfDGQIyADEv+p4/HsS5sy9ZiJNRYalk/teng&#10;f7z/AI+5V9v5JRuEbE1pp+3Nf2f6vt6Bu9Ww0GuePr1Wp3319i6LJXgp0BErFv200+kpaxB/Bvf2&#10;WHcDXyLk8qXf/X4Y2957cqXTm1Qeelf8A+3/AFfLqLr+JWro8ukng8ZHS4HTGLHg/Sw/SL8f776e&#10;0VvVxHg5rAjUjf7bQbexVeTNJGVZh2/5c9FVuKTafMdCJ8fqUvv2FtPBIB4vcpULe/8Ar391m7yk&#10;vuBlJveoB/273+nsPOwZq+mP8nRyDWlPLq8zbMWjCU3+FOLf8kfm/wDrH2a7plW8EPF/Tf8A2AIB&#10;9rLW4jMnpSnRVuHcuOiY/KJb46qP+qD2/wBcxN9fZyaJiIEFjcKPp/sPZg0il9VcVP8Al/L/AD9A&#10;+5Qs1R5dUsblpBJkqgECzSA8/QAcXv8A4n6e57yHxkkm1jx/xo+yaR6yEKP9X+r8+kyg6gKdRqCi&#10;UTwCw5YD/W9gF2hORTSm/wBASPpf8H3Q0Cmv+r/V/s9CPbkagr1ZN8YKIa6cAWsoAJvblCL3/wAf&#10;Ye9NXfcsNx/u0D/C+rix9kG4keA1Pl/h6FEYKp0Yb5ON4et8yb2vj6g8fXmnYc+7hdjgR4aOwPFO&#10;DZfzc2H/ABT3Fl+NdwlaZPn8gP8AV5dI6VfrQO+dE0s/a24I1NwKya9jyfUbabn/ABHvNlqmNWPq&#10;5F7/AE54/F/+KexXskMgWpFKkevr8un4oZKE049FW2ptiorIo5NDtcMRYG1iCf8Aff74e2ujrb3C&#10;tpvb88W+vNvZ/fWCyEMRqp8s1+Xy4n8vl1qUmOgcEdTNx4Cqo6ewEkZXg21WIDEC/wDvX+x9qujq&#10;w4CtqZrAC1iAPpYn8X/1vYG3CxMTGRKAefl+z1p15JA46DGWORi4dXZibX4OkEkWPPA/p7ms+gll&#10;J4Jtp5Y3449pI4vqAI386ceHr/q49WIYmgHTeQ1PIWB5UsBb6m/pNvfKOeS31IFz+efp+PdprOEG&#10;gyfs/wCK6Xxv28OuHmlI/Ww+vGo/n/Y+/NLI11J9JsbkksLG4sfbXh28I1gdw8qY9P8AV/m6VasU&#10;GenrHUNRV2uLgkFdTG50jV/vuf8Ae/fo3Gh1BB5/pwLDleef99f2iuSTKrnGPX7c4xT/AIrh1ZYZ&#10;PEDmlOl5jsJUxhS0YsDfnVw1h/h+PeFZmU+i4b8X/wBtY+3Tbhh+plfl1qRDQkeXUiqpHI5sGXTp&#10;uSCLsAbW9oTfsx/g9UZOSIntY8/o+n4/23u1vEguQIuFM19an/Yz/m6L3IZxp+z+fVjn8vykJ3/h&#10;gwuRWQkG1xYyL/rf4/j3U5vs+bd4J5Y1LBb/AEA83uRrWXwY6RYUCreuR5eXHj1aQUb/AFenW7t1&#10;LCYutqMtbnHLpA/osN+b/wCvx7sQ6DiVcVSS24Gm/wDX+vAPH09gXmKR2LRk5Ix6fn58f+L6SuzL&#10;KNJ61lv5slcUyVeqvyDPHwedQUAFefpx/wAa9nIo60JTkHg2BU29NgL825/3j/D+vuHd020STg8R&#10;morn0+z+fzp0JbK6YcOqJtl5rIQVkyxyShvIpUj/ADa2b+t72Iv78+UDNoV/pcXOk2N/rqH+29kj&#10;bGI1Llcemf8AV8+hDFdSMKDj0aPDblzErQRJUNq0LbUbC/ABJF/62+n09+TKow0ldR1C11XnkC/+&#10;P+P19lt3sgX9Q0Ap88cf9Q4dGEMk+ivQ1bZzmcMapHPKzah6dTIGtYEgr/t/amoatylk0C9ySw0g&#10;njSLWP1/1vca71BZW5LvU09Pz+Y4fb0vgE5ah6M1sWm3bmJ4oVaQ6yQC7Skji+okqTz/AKx956rL&#10;IFNgABYtrBAsLXIuLm3++49x1PPEsuljn5U/z9G0FvJwp0enZPV2cmpY5licAt+WYNa5J/s/S/8A&#10;j7aBmaZiAyonJ5Ciwv8A77+vtK5jU69Va/6v9X+qhpFbyA+vQzQ9cbjdFiiTS6Cx1O9gSb34B/3n&#10;/Y/44pM3RhCGVLfUmy8fi5A/24/3j2WXFzEGqr54f5fX8v8AD0ujtZaf8X/m6EPbfU+5U0+SGYry&#10;T+rSLcBjdR/r/X/W9lo7szFAMHVuAgtFIp9IH6uPofx7FPKt8zXgQNXzwfT8/wDP1qa1mCV/z9HB&#10;6g6+ydHkqV5Y5l/djuGv+Bc/QW/PvWD+ZNfHNlK1V5BeUgi1uL8X/wBiPebnJUrPaq7f7P8Aq/Pq&#10;MuYlcMSaV6s+wkH2+Npov9REi/n6qun6n3VTkDqqXI+hZrf63HuS6GgNPLqP2qGNenb3CUEkAfnj&#10;n3ePUXAp1qvXvY49TC+aoR+TURf61rhR7NLVdL6vy6RSAmp9Kde935dAA/wqhNv0xQof9cAC49j/&#10;AGsUND5n/P0DN2GlNJ+3qvT5ckfayr+bTH6ccxWF/ZuY1BUE8H+h9jRLiSJAqDUPXoF+Z+3qn3KR&#10;Ka2a9+Gt9eLX495Cn9P97t72l81e/h+X+x1ofPqB4YzxYC5AuS1uT9T7TO4tQopDx+lrf197e6jY&#10;nj/LpZZrqkx8uht6lpB/GaVRa4lU/U2uF0/X2TDO3O4l/wCohP8AbXB9lt3Ivhkngajoe2CnQD1c&#10;LtRBHtSO39miDf6/o92cfGyy0dISCQY414tf6E359wbz6oNmwBAPHPQhRCzov5/y61yf5ojPJXVi&#10;KCztLMAP+DaYz/vJ92U41lpsYruI7+NuLMDcsCSQRxbgf4E++fvuDuEP1RU1pUZx6H5+eT8x1Kew&#10;Rv4QNOik/DHr/O5Op8lM2oeVjYtIpOqRASw0kcXH5+vthqc5SwTEs0Zs4B0g3Fgb/qFj7hC4vraU&#10;lFrXPpTy9Dj/AFefUgRWsrIAB1ehtbqfckOPpmk02MEf+7pAS2nn9aj8/wCPskvy++dvVvxj2xLQ&#10;5eCm3Zu7OYyr+x2hDJ46aooamlaLVuFifJFTyq/+aaMtIv1CAq/vIr2H9ieb/de+/fu3Tts+32E6&#10;g7iQfGhuIz4iNt6gaJ7qGREJZZo0ttSyvLrMUM+N33gffrlb2k287BNbx7zu97EdO3a6RCJ+xmvm&#10;UM0MMil1VfDaScq6IoCyyxDj1Z8W9w73zNPk8zlZcRtHHzQTVk0QapfcqEj7jbqRCaB44ZYm/wAr&#10;lkRlKHwhCzs0GpP2f8i8XvjeeZztNtPF46PMVrVVfR0xqHp6twhjjFUzMNbIoUJKAHQDSjKvHvr5&#10;41hb7i13CH8Q5y+pWPnrFFrngaE0oOAA65Iyx8w7ntotNwmQIv8AZ6Y1QoK4pSpr61JJ4szMWY2g&#10;4TFJg8PjMPHVVldHjKGloErMhJHLW1S0sKwieqkhSNDI+nU5RFFybKBx7CXIUO0N4wP9ojUOUJDi&#10;GriKwstitkqQNQN2HGk/1vx7T32zbfurGTbpQstKsHPE8KjTqPn506JraffNhmAZtUHDDVP7Py6d&#10;PYXZfaldgJRQVVMYjUmT7VlYSpU83MkNQl0dR/qtXH59hs7fum3SmK4Ug/hpkN6UOP506G9nvMO4&#10;qZ0eugDV8vtHH+XXvaXp6WQmqh0+nynn6lGU6gR/tre7PF4iKa0NP838+jiWZNMch40697Hnr+Zq&#10;UUNUryJPSyRVVO5XQIWga2gEX1Xa5v8AX8W9i3ZLyiSQLQFtNCfkBX/Y6AO63Xg3LBQMnj558/2d&#10;e9iV2BtlaXM0O8sMgjxe5UnqmpIYdEGNyUZAytAqj9IElp4xa/jkUfRbm+4eJZXSXEWUk+KnHV6f&#10;ZSvn59F0G4pc25tp2DOPPzIBoPyof8HHrof0/p7Mh8cu4B1vvDDz1MsdXg8nJLis5j6nU6tBOqxs&#10;0ZjIYMimVkKsLPobkjg4ksdr5isn2Xdi6wTow1J8cUtB4VzGwKkSxOAVUnwyEpKs0ckkJty5zBvf&#10;KPMUPMXLr/T3lmCytU6JY2YrNDIKHsmjPhPQV0fCVajBK712tS7x27XYSoYRSyKlRj6rR5Ps8lSt&#10;5qKoMd11oHAWWPUBJGWQmzH3YJjcfFQb+pzR1QyGKrWjrsPkUh8MNfjagiSmqkUXAJAKSKGOl1ZO&#10;dN/cN39u1jNdbTeDRdWzaJBViGooKstQKI0TwyoaAt4zqwVoio6lcj80WHOnLVrzLtKaILlFLKWD&#10;NDMpdJLdyC1WilWVQa5XSykq6kgDueWvk65qkylJFQ5WlpJaTK0EU7VIo8lGhFTHFPMkMkkTPqeB&#10;5IELwmKXSvl0+7m+hnEePpGYfppgeT+OX94n+7EqeA+eJp/ID1/1Z6lDZoy03afMdasXyYwdflO2&#10;ZYaVWZxXWIBP9moZDYKCfr9OPrb2P+X3VQ0hs/jUlf1FRcWsDcDj3hLzCUExUknPD8j6mv8AqHUw&#10;7XbyGECnDqwb4y9P7jnwVHP42A+3+mt9ILujXGlLf42+vtuotzUNaVUNFb6gfgkMPz/xP+8+wpG0&#10;IkLGtT/q9ejoxTKOjV7g673Nj6RdGpQq83d7/wCqP9nn88e1XBk6cIuhUa5I+g+hH1vz/Xn2cWcd&#10;u8ncaY/y+nSOVZfLos299u7qWKUxmUnV6gC68WL8sVt7f6LJwv6SqRsrKhMi+FSHICuhksGQXALr&#10;dQeCQwsBBHFBFpZW1VBICnWQRWoYLXQ5AJCNpcrRlUoQSUXEU1K8Sa045oPLHHyp/k6J/vbam7qs&#10;VJZZ4kEgDNUsaZJElARZYTMAZYwSI3liDIrehmDgr7DTsHvnqXq2kq67fnYm0dsJQFUmpshmaT+J&#10;GWWwihjw1M0lWzH6krBZf7bLqF5l5I5E5p50mgseWNsuLxrgEqyx6YAq8We6lMdrGPJRJMpkyIw5&#10;RqRDzx7j8j8jh35q3W3tSlP0y+uck1oqQR6ppGIqdKIxABLUAPResX8IflB3jnpE6+603DlKJauC&#10;nlzlZH/CcDDLUJLLCGy2QKQsoEREkkbMkTNGsrIZEDV49kfzffjjtSmeHatPn94Vsnkhq2+2THYm&#10;phDEIJEmLSTI44vdLA8C/q95G7R9zPnHd7qO55r3S32q1Xuj8FJLu6jdcExsvhWyFWBI/wAYJJH4&#10;lovWNnMn30OXNtswvJO0XO53ALMn1RSxtwACNVT49zqrgD6aNiODMukG0n44/wAnntfCUMU/bG8d&#10;o7XkqQyV+Lwk1VuueaklQpLTV8ax0lO5K6UOirIAHpa/Puvjsn+dJ2BkKKpxux9q7b29AxmSKtlp&#10;nrKiMEAQugl4Ro/1IykEH8+5k5e+6P7Jcvz/ALy3xb3eJwCD4908VuSeMng2wgkLNwKPcyRH8SSD&#10;HWPnMv3tfffmR/C2ia32OI5/xWFZ56EUKGW9WdGUjiVgjb+Er1ZvsL+Xz1DtZIP7y5bce+XiDI1L&#10;XGgxOKaGxEMEUVBGa2NYydUejIAg8g/j2Rbcv8xjvfeEdVSbt7AzNVSuGeBBXzxQq2ot6IYdFj9B&#10;qHJ/x+pm/lLY+QORpvF5I2Wx22emn6iC2hjugnFo/qDG85jc1LapSQCRH4ahVWB+dN15+580/wBZ&#10;N3vd0ANVjuJ5GiiqAD4UJd4krkntIJJICg6QabbXTPVm0EpV2/sXb1E1DI0tJUS0K5Csp5XUI8sV&#10;bkjNMrMANTB7n6m59l83x3tu7OxU2apc5WVNR5lV52qZfJeNvSCQxb6fQkn2PNx3u63K0XdJ5C7A&#10;6dIkaoA4Hhn8z0F+Xdggsbl7S6j0CldONJP8VAqivr0JaqqAKqqqgWCqAAB/QAe018h+1srndg9a&#10;zVmQqJahaTKpUapHLy6KwqnmdbMQNXF/bG/71Pf7fZV1Bu9MnUcd3E5OCKfmOAHQ35LsY5dwu7dF&#10;00I4cKEY/Og/b1xjijiMhRQvlfW9hYFtIUn/AHj2WrAbwqajGzIZ2RFcgsrHUVVg5F2PsrttymeB&#10;01GlAM/I+XE9CTdtnEN6GWpJA6ye2bdm95YcYtJQCQyS2QGxd2YnlwdXLXNxx+PaXddy1xh0Jog4&#10;H1Az6+Y6Mdh5dW5vvHvWGlfLyx644Yz+fXvakpY5xisBh6mWMLSUjZPJyPcFKmuUSaTcc6V0ra31&#10;v/sS5k0RWtkWKoAXlHl3ZAPz/wBVekcl1Et1PcQVo7lUHlRcYz8q9e9iPtfcE+T3pif3DKI3ixtC&#10;FKqlOrWgaQqB9Qur9P5/P59tw3sUu4JEi0JDKlPhAqRnzFeJxx6D18jQbe/iimqrN8/Sn5U697MN&#10;2LuvC7YnnwsMSVta+uetrJQywx1Oo3p4PydK6dTEfW/+v7ELskSiOUDUa5bgP8vy4dFlhG1yo0Eo&#10;teHA/wAsU+devD/kVv6eyb7wy8uRd6sKtK8qukEcZ1QOFJAZSAfqfr/jf2EdyAuakMUK1qPw4/nQ&#10;ilfPoW7ZbRxSeGKtQivqOB9evewrqVm8EhEhaUkCRVB+v1sSo/17W9h0M4kCkVp59CuHw/FUEYHC&#10;vXvaZFC9TOg5jYqSSx1IbW+jezeGTwqv6kDHr0em5WCMtxANPn1725LA1IqpZmOlk1IC2m9ubm3v&#10;czSuyioNf9WekLSi4JYYyDnr3tH1tDK8wliDMyEuWH4Aa5LG34+ot7f1/qAPwqPz6EltcxqmiQ0D&#10;Cn29e9z48k/jh0y6XX6oC1mA+tk082/P0t7ceKBmVk8ukb2aGRiRg/6v5+XXvbfVVTcsUdfJe0qI&#10;VBYjg67+n/XF7e9Fkhc/yp0tgt1wAR29e9xKt5XhEgmWNlAGjSodlP0ta/0/1yffqvIaqRinSm3U&#10;CUppJ+fl1721Q5eWn4iRpU48gIPqX88tb68/pv8A7f2xPIytwPyI/wBXr0vk26OY1YgHyP8Aq/y9&#10;e95Y5KyRw9OXAkGkU7X0Fb+kfS/A/r71HcyrhqfI+f59NOtrGmmWnb+Iceve5kmPyKSwBaSWSepB&#10;8cEQRmuACrWbjSD+W+nusksrFWtzqNRU54+nTCXVoyMwlGhOLNWnz8q1p1729UmCo8aTNUn73J6i&#10;zTEh6alYpZoqTkEH6BpGUtwAGtcG5UWz+A7sWGSK8K+YNf5dF1zvFxeARW/6cH8PBm+bUqKegBoc&#10;1A697xVb0/hDxLpfWytGkayNGV/UXaNbqv8AQWH+v7dMjIxZGBAFfTHzrT18qj59bt1lEmlzilQT&#10;io8qep697Z8RUVNbkpYKSBpIoBqnqCzJRQrc3E08lkDfX9sXf/aR79DdOzEoM4x51PDHH+X59GW4&#10;Qw2tkJrhgrP8K8Xb7FGSPmaD59e9rh1gaDxQPRU4uQzQnzh2/tGRUCDn/EE/4+zhNUgJkJVk4gGl&#10;SMcfLoLr4ol1SLI/yOKfYe6lOve4ooEdAYcjBdH/AHJBQqjD6/nUSQObWt/r/j3qSVkoWU1HDuJ/&#10;yD/L0+bt1ak0LZ4AyE/5BT+fXvbZU0c0gc0s8ksyKSHeGRIU0k+kKiHgfS49uRzNhmVan1PqK9L4&#10;blEp46BVPlUFjj7eve4sDV4SQVEDSAaAV8cgRdL3u0pAb6k297MjM4Ro0oft/wA3T0otCQ0Rpx/1&#10;UyOve3CnpGqmd2WUAHUBGsj8FyANRUAEe9NGA1FAAHlXH7ONPTHl0jnmW3FFp+ZFP8Neve3qohNL&#10;HSf5PUvG3MkjpfxlzYM5J4HBvbn2k0u7lZFqPLT/ADrWny6K4pfqHcFkB8gDx/2eve40tWah2hKB&#10;BG7IJEUqSq8BgQOSTz7UrahAGANaVofX0P59Px2xgHiAkkitDwz5de98KlpoIAkLSuW4J5NuLjTf&#10;/ef9h7akheTsYBa9bgEcs1ZAFpwp172wZ/blRvfa1fh0olqNxYGGbP7Yn1Oamqpok8+e24EQHUZo&#10;l+4gQAkzRBFt5TcCcybaGFQtGStDnK+h+deHlny6lz2/3+GxvP3TNIBFcGi6jQK44AfJ6Bf9NT8v&#10;eyoE61V1kREHBKI7Lp9OlyWsbsePp+Obe4+AKnIyfLz+z8upq1FhqrpA8hmmfP5/t6977UJ6rTgk&#10;K4uFZb8WAYkfpI+v+2t73ngRjp2FohhiTj0/1Y6977JQAfW45BIDCxOqzDkf6x/4p79pYnPDpwOA&#10;ePzHn/q+3j173JpZTHKbsFDsVPKkXbj6n/Xtcn/Y/j2nmQaagcOhNsW4m1lCscMTwp5/b/snr3ux&#10;/wDls/OrcnwN+ROH7KipZdydY7kpRtPuHYiyO9NuXZeQkTzVtLDJZP4jjJFWtx72uXQxkhZG9x5z&#10;tys/Mdgkm3TNbbjaOJbaZMFXHxIx/wB9yL2OOFD0Obm2W6g8RaFlGpaGuf2flQCpqfzLF8wviv17&#10;8zOgN8dC9jQrHj9y0sVbt3cEdPHUZHZe9cSxqtr7wxGsqRPRVFiwR0aSFpYdaiQsN8/A7k2T2hsj&#10;ZPbnWO4qPdPXfYuJTc2zdy0U8jxVdPUj92lq2JHinjk1U1RC5SeCRXidQQfZhyVzhFvFvLYXCGO5&#10;tKQzRYHgOBQLprq7lBZX0lGX8de0hPcokuYHdol8RRpKrwXIUsmBknDVxSvXz9u1umO4vjR2d2V0&#10;N3VgIqLsDZdVjaPcVBTYqglw/a2wKiYnFdtdeM1AFqIqdpEqanHTxVFPJN4pngppInWPtZJA0wkb&#10;VEXUkDR6kWPSraYwFAb9sLdiVOn+yyj3KdstpFCkVt/atUkGn8qVJH5edOo9lhnsolsx3MwJ0qas&#10;c+QOT86f5Ogl3PianITY7KLCtPNR0EmOx1eTnv8AIq2syKVU1BJW5uc1U89KTlJsgIoIoqmOOqks&#10;a2iqZXkPLDJArqqO83jqdMgZB4FtJG2iblfFxYsBZv1fRj7fit3EheQfDx8u7gTnNDn/ACgHp+22&#10;+4SsxUokYwDQEM3a1RwFakcSfl0HCxZfH5mfCy5LIY/GYZa7ZsVTjBRZHXlJ4psfWY5a7ayPTVUu&#10;beMyT01E84ekYpSl/uKWEcgVUW1FkvHGnDtKYql9IjKIP7TadTHhVOonSmr3qZfBOplIrmtMf5/n&#10;0hmtDb6iqEM+ailMDjx/1fn1HjepzF2CUlPWU8eRyNemqmhw8Wa2pRGr/jEGUyUqRyCgphXimpI1&#10;LT1cZgihSpyLU/vn4rIzyRKgeSbQ0IAJCuY/KUexNgbISCObj6BvbpnWfT4RFVVag8K0/P8A2evQ&#10;TRTo0FVZ41BYGoFQASOByD/MdMYnmx+UjoI8xlK1RDhkqYcxUS1EkTVNIuXhwUFZQv4Y3mlCPXwx&#10;1MMhCGJwxlnpxkMSSBVCCoMbhHebWxuW8ugqTpAAbVI1h9WHHtMl1MBR2CVzQA09OIHHj9gp0xHf&#10;24BF05gNKhUVmUrwGVB7iQRT0C5z1KZJqCWqroJ67B02Vx8lXRU2KlwOPcfaUgxbV8Ez2rGFRLTR&#10;0mIp45ZCwjpnIlLrfmWhkVhKFLi4RqhCyx6UIvpQsD9CLahcXsebe9yG9hZREVCtxAK1OrzpQHz9&#10;f8HXrWNzcLcBNHppMXdqFKsAA4Oa4rQ8cA9MtHT+GQvjp8qEiZTWQbcqqijqa6SGuV1pY63LJTok&#10;aAxSLUChmaB2pxMmpFl98depS5ulnkXzgKI0MaA2lZ2uVjs3Ivcg/W4sqWKWC5VI2XIqRU1JzwFP&#10;MU+f2dG0xYS/TyEMfRTU/lUAfz4/Z1AnSimopYJqSoyc3+4sx4idpq7IVVHkclJ4XxcOOpzFDV5N&#10;pKctDIqeOCWJ1P7MkZyowJW1uTwIwZo2UC6IXfSLtYFvT+Db6kn0gYVDAfafi4+WP8v+AdMSh1TQ&#10;0aAH8TV8Rc+VAR8uPAnpO1cTxRzOTkUVKeR2Wunp8DLT1EoFLkK5cTSSVFTpohPNDSBKkBnkhaVf&#10;THEnZkIRlLs4W5Otw6oAv6yik/XlUP0IXji4FMiQaQpNBjNfP5cP51x1RzLHIvhKjmmASdR48O0i&#10;lfU1+XCvVPiaWeSOrejlxUtZItIn8PxjYsZao8948SlfXeIN40kgq8kAZJYzVDWzSKkj8gAVF4tL&#10;QOujxgLGQxEaL5GINlHI0k82JJBv79G1wshjR9MUwJJPxDSNRxQjyp9np1UNokMYJVbqgDYLoVOo&#10;4IZQMEHidJNKHPXCrNBqlrZMg2Vyk1HUQtR19RV1VXNLKkrZCrFBQKGNRWSyNEfNFF+0Zkjp1kUI&#10;8aSMB3QqjMuiUMBqjKyLdkUhVPJ/pyOOfyVFvPHLAsqajrBAFCW4njkj+f5dekIluRHGHLSJ4YqG&#10;JqGY1OWUA18jwzp9XyOoroI6dzP9lS01bUY2rSSupaCojqccVipKqaneerZfBCFLeaHxMUqGs62W&#10;LwK2LtoLNqYMup7EoWD+KwTSABYX/wBV+bj21OFkfwiSumlQ+Bgj0JP8hU0GBxSma3srg2F0ZGKF&#10;dVcR/EKjUDqHyGkVNAaA16dKYV9IsS01LNJSRKtEIKZMfTVcqxTijahbN1TvWipqqiSQVFRHGrKD&#10;BIgePS4x2ZtKrEzBrpURyXJmuAoIjFvwAGBI/wBaw9rX8INVyCaduBhfT55J8v8AN0ZTyypOxiyD&#10;Qx4A0pTCmhNTq1GvHI6alcQQ11UMkuOakKV2Gy+JlVTgMlSM9TVGXLTrM9lLNJRNHFJ+55FDl5m0&#10;5RYlZGBVU5GsCOMxn9X7Q1XJNgFP5vc8ke02l6FNQIrgCuPtx9vCv2dVSS5EeiUgoT2gZKknJfGB&#10;xpQk/LrqpeKKOqoaNJWrcpGI66aOT+LZIZSjCDHpS5uWSIJDAmqSae3/AAHZHRQyxsJfJlAZokBs&#10;CwY6b6SCRGoOpV+l7/kH2nlci01hHfJrSn/Hqg59KcPt6TC7vlt/Fso2YVNVwufm4JYVFMUIpQ+Z&#10;ok4YKZPugklTJVQQrLTLV05qci1PLlYpKeOOqb/gPVTNaaRC2pWSaK5NtOVAnjWNgyLwsURRRHb6&#10;Jyv9pmF+fyLfn2nCzRN4qsHx3MDQj7KjhTjT8vTpsGKOXxttJmYgmSXUFIA40LA49RSp8geouXr5&#10;chkKudYYY60PNPVVPlq8lXPUTkNlB9qX4ipYJDTxMvp0Ors5ZFf3yAUtYBLtqBIGhgWazG0hIte2&#10;jkXNv6H2+C8qeMK/ImtKD0NAf5Hq7zyuguGDt6PRmWnyIjU+v4fnU8AwVKS0KrTSTSfaU6QVC0Aq&#10;qergZYYTNRUrx4uTWjyJ5jWKAzRxvOtuY1OUiO5B/cu8JU6dQNrNHdlFhYjUfp9OPp7qGmehTBoc&#10;en+r0z8/mptJbyaYS29QSrEg1DAeYNGH7NRHr0zok9MjF5GxEkdPl4ZXjnjptE0ySQZbwwVymR0Z&#10;GaiiZoyXaTS5/dGnkJNRZedaDULcDx2A/SSSDcW+vH459uLE0aCRxpVjkHjXzOABSlPOvGuKdOzL&#10;9KsbwAI0xrmgzwJOkD/n4/Ph02VFPTlwItVUiE0jzRNJWLS1q1b1UdL98vjEilXNS0ixKshtqUht&#10;R5JIZSpkb1lgv9VBP09Y+mm1yQT/AF+lvepFSJSLZarStDSpp8s1/P8Al1SSWfwGoolK5CGlHp+H&#10;uBFDX06aKzFLRTMI5ftYpKaaV6+nLxVQgW3nqXov2JJGqTIsMKyRxgq+hlDkqM1wwupaQqbK39pg&#10;Py2onk8/7D3TToNGogOSPIV8hQDH+Xp9WEblJNEGvvKgDSCeJWiivCnAGoPSRqKeSkI8sMjRGMQy&#10;UoaVYY9T6oaVHpQQsKa0lYMT6rC2mw95FRBrVQfSNJB4IB/Kkf7f2y0sx0GQ8c4yMetaY6YulaLw&#10;ppGoxIYFVDAgfhYMRWo+KgqOspqGOslxUCZpJmmkkEfnblpaho0AVF/sRRXFx+kH3iYIbA+kr9Cz&#10;E6yLkNx/vXtQviDuXNc4Hw8MfZj59Pxi7R3kjrKJG1DSqqqGgGgCvAUrX5/Z1IirNHg/bSFYaVke&#10;OFPMywTyFyknmLreThWf9QHFrA++IC+T0kmw/Uf0WZrtpB5BJ+vvbBhF4j0qfIccevkR6cPs6ZlW&#10;RYfGvMSEnUoPfRc6mPwtXyI0f6XqYckBTiCnhb7F5dMETqqM00cBho4NNMF0wRAgBSzEfUljz7BX&#10;S39/P1j/AJnho+vGr/Zb/wBN/wCn+P8AXj2z4tvSuaUrw+f28a9MfWWnGhpo1fh4cKfFxr+XnXow&#10;/hl/0ZaPtZf+yafv7WqPuPB/s3Xm/ifi1Xv+dNtfh/c06eff/9Kj7OYpqOolXRpsx/smxH0PuLEv&#10;GnQANj8upas7EwUFMDrf49pJiq/8UuCf9t7ULw9ejpcCla9e94h6mv8AU3H+9gfj3vzA68eI697W&#10;mCH7g44sP9vcE+zK2CqQPl/n685Gnr3tc1DAUtv9pFzfj9Ps1QEAacdEe4MQhocde9g/njqlI/qb&#10;/wC9Gx/3v2ZqCVAPUV7vJ3Gp697Q8vLNfk3HP+Fv8P8AH2oS3AAB4enQepUDr3uOy34NiP8AXt7c&#10;ChRTgB1qtOve8Qj0kEE/43/p7qHVsA9bOePXvbXkakU8LyEWOkkH8Xvx79IQooD/AJ+thSTTy697&#10;Avce/ocZM8ZkUFS1zcix+nP+HttYxTVx+zp9Igfn1722Yvs6jqpQjzoL8Elub3tf/Ye9HQMgV6cE&#10;Q1ZUnr3szPX/AIs+0Hh/c1MNJBBFiL/7H2V316IYyeHlTz/n9vRzabXJMQwFB172cranV7VCRySU&#10;+u+kn0i9rX5A+v1v7j3cuYEhOGofy6FtlsmgAuv7eHXB5FT6nn+ns2nX/XNHSGEyQIefwii3H049&#10;ha65h1g6W6PYtv8ADpQdJzL5GSOFvH+ofS1xb2ZWPF0OPpR4woKqvAQfW35PsuG4rMO4j9vSgQPq&#10;wOPQTyTZCqq21CS2qx5a1tX0B958NkFgq1JOlQ/45A5+lz7Kb1o5l0nP59GMCMlF6k12OkNMSou5&#10;UX4YHkc8H2Z/a2doDAPJIurRYXPHCgj0/wCB/r7Bt3E0dNI7Sc49eOfnnhnpcjFSFrjote8Ns5Se&#10;pkaFHLryhGoc/UHj/ieParqq7C1CfuvCxAa/0/paxA9lBumt3IUEDpT4Ic1Az0nsZtjc8YBUy3va&#10;+rkDg+2RchhIGujxAav9TbXZr2J92+sd8A5p8sY49XEZQUHl+dOlK21dy1KjzNMyjnSA3q5+ikWu&#10;ePa625ncfLMioYyL/gfkXAFj7UwKSwZjU8Py9fT/AFH5dMShiK06AjtPZmaXGVh0TqBGxW5a5J/A&#10;AN/cfsquikxcgUekxMfyLhkJXj/jfuUOW1YUZD5+VPIiv+qnSMRtwU+XRf8AprC1EG6wKm7Mstl8&#10;l1Iuyhfr9fZFI7SbhJvwZibXBNvILf737l22Y+CPUD/V5dWOU0N5dWZ194NttcH/AIDf0JH+a5Hs&#10;6+wYtNDF6Sf2+Dz+oIbW9upLR1zxI1cPUV+z+XQcvwC1D8v8nVHHy1dpchXJpPHl0rY3I9QuP6/n&#10;2JojJRNSPe34U/717W+PpdtDrT5kdByZWZuBI6rXmhkM0tlcWdvqp/rz9R74lEX6jSf9q1A8/Tg+&#10;1CXErUKtqHoKeX5dU8I+X7P9WeoTxSgspQre4Dk2tfgN78FsLhuP9b/evdzchm0sn8+tAEtSnDjx&#10;6wtSyqNXkJLD0kgG4H9L++XBFiRyLH8fX20WOvWuKH7eH+HpctBRV64CKS1tLH63JBVTf6kn6D/X&#10;94SiKbMQRyBdvp/rW9mcFzI4JjFDiuP8/wCfp0X3A1vVvy8uo81Myj1KLsG0kEkX/wAbE/4e8bqo&#10;0lWFvzpN+B9b/X2Z29ypqso7vKuM/wAv8vSNkocD/D02SU1XYWUspNmIUGy3IJFufaI3U+mjkNv7&#10;Jt/sAPp72WUtx/LpVbL+qAejm/GmjdsrT3jYWqQTdSLjVcHn/W9gdtoeXcSf1M5/1gDY/QeyjeJW&#10;8MgHAHy+zj5Y6FceIifLHVse+FFL1zVlkKk442PqFzZuBz7sk2XHbGx+k3ESWH4Nhc/T/D6/6/uH&#10;d/m8NSQRTP8Aq/bw+zq9gxaXSfL+X7OtPr5DsMj3c0TrrByJ9PI+r/T0/wCH191//NqtMWEr0F1J&#10;hccMPposfqOfZBspZ7kZqKny6HNsq+BQ8KDrb7/lLYeKk2FjJhGAxoac8gkgKD4xf+tjx71bO2pm&#10;lz1e1yT9zJf88Xvzb/XPuVbQyBR6fZ0R3VRIfSvV4fsFz9T/ALH2ZHpEeJ697k0YJnS39eP8eDf3&#10;ai0HW2C+GD6/5+vezddHQasrTWH0P055Orgj21M7aT6U6UWi/qDHXCQ2Rz/tJ/3r3ep0tRP/AAum&#10;9Nz4gbeof2bi39fePHP8ho+cZ9Pl1I21KQtV+X+Xot29amMZQX+uuO3+uLg3/HsydJiamSpUhT9V&#10;5H9m7HTf3j8ZV1/n+316FWoaAT0yVeTghoXLOBpiJN7H6L/T2Lxo5afE+tSB42/178D1f7zx/sfc&#10;we32g3St59v+Xh/n6BW+N2N1V58gMzDU5gxpIp/eqQRdbWATQSf8Dx7Lpm7HJtf/AFb8X+nqJt7z&#10;c5bd1tUoeKj/AADqKbuulz8/8vSKxiAYNW0/iwJv9NIt9f8AD2huwJAuCkvb9DfXj6R/T2JJ9Rja&#10;nRVbis2B9vQkfHGnL72jfTcalJJ+nMwA/wCJ91j7sfy7ik03NqgDgfWzqfZaJQmGYAn16M8Cg6uz&#10;wSaMVAP+mdP95UgezkdKj9imP4HDD86bj3VHqS1fTPSC7WoyOiS/KDmhq05uysVt/qhEQDf2cCmA&#10;MOn6Di34+ntck4jKy1qaZFfUfn0GbiKjAqPLP29U5Z6CRsjULo0rqID2twHNr8/7D3kkNlPPFjfm&#10;wtb8+6PcqVYgd3+rh1WKFy2oinpXrFj6J/uYT/qTGRwD6i1v+Key99pyj7eQAiwVwbEf0tyfaMvp&#10;qz+dDT9nl0IbKMU006sx+NFGwWGy2uUW9j9Qf6+0l0emrccfGomeP+v1LhTx7D+6XBKMFNAAf8/n&#10;+XR2F7aKMAHoVfldaLrbLagTegl+g5I8Ln8c+7gtrIyYiEISjCnjF+brbk6rj3HMskf1AaWjDUcY&#10;zimKHz4/6q9MxQo7iorX7eP7fXrQe+X8DV3bOZ0KQHrp1kNjbWHHpJ/w/wAPbDnXKOWuGYg3uRwP&#10;8QP6+xntF4rfpgaQDj/J6f6vXoUwWoeMdtP9X+r/AFY6curthfc46nk8OpnhZjwWAFrWBJ+p/p7a&#10;KB9R/VY3Xj8C/wDtXsUPdlaPprxz/Lhj16Lr+1KVNOH+f+fTV2fs4UUTh47aSwKlWubMTe1z/vHH&#10;teY8Mmk/1sQf1H8ckewhu8qzEg+VQfIefD/V86dF0cKsw1Keim1+MRJpAI7LqYqQWJ/UbBrH/e/b&#10;6ELmy/rY3v8A4/Vrg/77/Yew39SsKa3+Ef8AFCh/1V4HPSkKitpFOk1UYlJagKFs+r6i5tYXuVJs&#10;b/63vj9uy31yaTc/6kXH0v6SPz/X3r94o1PCTVj5n8sg+Xpjp0JUVp1JXb2pQX0f0BZdHp/H6LA/&#10;6/vqQlRx+OLi/wDrG9+B7ZBEhqck58vtHCpPpn/Y6WW8cZcVzx8/l0sdv0UMcyiTRZeBYm/6bcAk&#10;e8EjqkfoRnOq5KlmXVaxHF+ePp7biSaa4pKwUUwDQGla/Lpcyxahqp+2nQqvHj4aNHQK54vYEi+k&#10;cXufcfXIGUqTYnkWH5+t7+zmOGIxEOMgcan/AFelOiq5ZQx0nH+r/L0GmZqhFMoUroZk/CnT6hYW&#10;/qSfaL39/wAWifVe3gfkXsWKEW4/2FvZSrhJjowa/wAv9XHorzr1eXVl/wDLvpxPvzCueY/uoQfT&#10;x6pb6iw/wHuqHd51byVR/wArJAH/AE89jq3kLW5JPEDp2X4yet2LriERda0R0n/i3gk82AMA+vuy&#10;HolVTDUf6eUVuSP1aRYG/wCP8PYN36rsxzjH5f5/9Q6SNpMnzH+rh1qy/wA2F/Jnq1Of89JfmwIO&#10;vUR/tluf+I9mTmrPFpjDXXSwZPTqYgEAG3P+29g1rIyoZStGqKHNBn54/b0d2lKAdUp7ApI5Ktwx&#10;Uq7DgG7kgAngc8fm3ttesANirh7FgCW1EWNjY/j3RbCWQaqgrwqKUB+0ef8Ak6EtqowR0Y/GChpW&#10;iJDq66LLZyxsoI1KT/vNvcumn1PGeVLH82ANh6rk3Avb2G94smSGSuafn544caV6PoDXHQ77Ir6a&#10;appI1GhnlRdVgRawFyGv9eBYj8/7ZVJlPDG1yLDVexHLBQV4I/23vG/m4PHUCo/4s/6vt6Etna+I&#10;wIHVt3x12TS5eWCVkikAddZOoeoxqxuAfwOf9Y/7djlyryMyhz+Pqw+gNuB7hm8u2eYcfPyP+HoR&#10;x2gAq/Vq+29hUOPoEBigFiDp0i9rEC4v+PadyOQmiXUuoG34b6AN+AP+Ke08104TSGp/q+fRhBCN&#10;VD0JO29qUFRVfu08LqD+q1gOOBdSPaLqc/Uq7KXYKLf7sUH/AHo39h6W7ZyNNf2Gn+x0bJbKB0Pu&#10;N2Tjoow3ghJ5FrXufwePZeu48zJLhKomRrmCT8q3pHP1I/xP5+vuSOQW13oSThX5j0+z/V68ek1z&#10;ANBFOlnhcHFSVcDwxKulkGpbgAEm/F/97965HytmMmUquSfXLzb/AFh+PefPJQrbKxHUK82A+NUj&#10;y6HKlAWBAOAALD/Ye64KlQ0raubHjn3KasAooeo0lw+OpHvEQB9LA3HNh+Tb8+3q549Ngnr3sa+p&#10;EBzdDcj/AIFRC9/8Q3+9+18Bzjph8g9ePAJ/p7vx6CIXF0liAPGP6W4At/vfsebeBIlWy1R9vz6B&#10;28KWFaenVd/y5DGGTg28Ut/rbmI/X/bezbxuNIuf+RW/w9ipIyFAQdBQ2yMajH+r7eqgsukhr5zy&#10;Brst1HP5Nr/6/vKT/RSLfizH/b39p/FjrQuv7R0nED1oesYp5mXWI3Iv+EJ+p+vHtL7lI+xl/B0n&#10;jn8+9h/MGvzx0vsogsmc9Dl1JE65qlBVgQ6fUHkaR/X/AB9ktzZ1bkQC3NQn/Q1vbE7foHxMceh1&#10;YqCgx1bvtm67UX6kGhH05/3WTa4/1vdonxtULQUn4vGl/wA24P8AX3AvuBqeAt5/8V0IIKGRa8QO&#10;tdH+ZdMpzFUH5XyvYWB+s6/X/ePdglVM0eCWS58uh1twpsTxYH/D+g985/crX+85ESujj5ngPXqZ&#10;uWghUDy/4rpz/l4UVDNT00kiweRmVW1FC3rliLekni5tzb/bc+wNzeQlheolZyqQxtK5Mn6PTIxZ&#10;mP0A0Xv9Bb/X9wC0kyy6a/EaDHH7MZOepNjCBA5oAPP+fWwltzDY6ahpFSnhclIwwUFityiqCAb8&#10;3sL/ANfenL87t6bo3b2xubKZWvqq6c5CdWMjN4UhiLR0yr5OLCMBUW3Cjjge/ob2TlTaPb3lq05Q&#10;2BEgtLSGJEWJVVWbR4kkzAD+0naUzyE1ZmkLnLkn587zmu+595z3LmzmKRpbm/nkm1SEs6qxCrEP&#10;6EUaJGpGAiItaKoBmtv032mDxNOWZ3jx9KJGZ3kLSmENKdTkm2omyjhR6QAAAK6Fzc0VTKZm0lCQ&#10;0akfQX5A/wB7t7L5HkVyFY09f9Q6F77WkkC+GK18+nf27YvdbpMTFUpJK6XVGmsQNVg/J/wIB9qP&#10;q3gkDxEIa5IUcPTh+f5dIL/l8GPvTSoPEL8uHDr3tZUW+pltQZcJkMX5NclDOzMUciwkpZ7Fo5Bc&#10;WcH6fW/sUW29LKngzfqqfKma/IjuH5dE0nL4VDJZ1Vz5jAP2jgf2de9uk+2Hpo5ctjaoZLC1bEQV&#10;EZV5Y5H/AHFo6yNACkw0kAf2wLrcX9k93Zi3c3AAaBvhIOQeIDUNRivHos/eolK2l1H4UyYINaH5&#10;gk5H+Dr3tw23knijUXaBdDFWIYagzFl/ULfW5/1jz7e250RgwIqM/b50Hr0h3O0jaQlqNkVz9leH&#10;XvZyetGj3713ndoOyHIzU8uYwi6VaYZ7ER6/EsjC4NTTCWAi4BOkW4FhzDGd5spYIkoxq4wcMgLG&#10;v2oGGcZ9aHoG7gi2e6rKq0AwaDinE/zANeIA49Y3Okq341BW5P6XNgbfTg25/pf2WmLJVWOQurLB&#10;VU9eZYCSwEuhykzJ9SAP0n+nsLxXpih1ITxwB8QUnVjz4HB/n0J3gie5Uj4HQV08QpAI/lkeuPLr&#10;J7tG+K/Y8e4MrjdpZCup5ZHanqdq1FTJJxVmRVrMUGiDALUx6RGGUXljjXUgdm97522W43naPrIH&#10;Z/oYXLmHw3nks0WSQAq7LEPp5fGkbV+osU8zRJPM0UEs1fd958i5H388vbw/hbbubBatQCG5YCOG&#10;Sooq+IEWJ8hKmMyCiKQDnc+Lf+6mVz1PH5P4djas5OFr+FsdHC033z+MBwaVhrJVwvjaRnDaV07C&#10;XUFSYMCkkZZUiis7MY3MVhZUleIaNXFtQsCeRYe+fXupDJ/Y3AAlfOlQ6gmg1aVkPiBQSe1qstKM&#10;SQeulnL9HdJRQiQBlK10spyCtclSOHE04561nOxKCCt7slcqGo/4hqSWVo2R0apZomEq2Q61IK24&#10;IPF/aJ7K3fU09YypUnhyt9YIFvwQB/h/X3inuGx+NcMSh9eB4/6j1OGyMnhgMPL/ADdXf/HTE0EW&#10;0cdpihBMCAqETVaw5IP9bf094dlbuqZpYVd3k1MiqgDl5NQPoReLk2Nhf/ifYA3XbDaqxjYKwDMS&#10;SKAAirHBoBUVNDSo9R0IH8JlNWAABJNRgClSfQCoycZHqOh0z2EoqqN1kgV4iVQAAKNTj0rcEcnm&#10;wuPYY94fP/p/oKmraWsyi7n3dTLIsW28PN56WnmQWK5DKoNCstw/jjdyeBYfQ5Pe2P3TfcnnJ7a7&#10;5nX9xbXIhZ55wv1b4DL4NmWD94Io9wtuAhLKkhKVwn90/vpe1/KYuNp5Gb+su6xME0QEpaKwaja7&#10;wqUcChFLdZqsNJkSh6CvH9DVO+meuQLicJUTJNRV9dSu/wBzR+pD4KF3jlZDfWh1aJFKyR1RW6NT&#10;D3x/Nj767KUUG29xJ1xt+JJRHS7bkkSuRHOqSOHIyfv3fUSSQrckXtb3njyT93v2Y5K2uSBNpivr&#10;ucKZLq9JuJJAFClDC5W0VPRDbTMMNqSTIwM5v+8F748/3s0l3ucm2Wzmkdrt9LdUWow9wK3D4HcP&#10;GZWJOFBCgX9lfGDqjaNRjMpV4Vd25/ESvU0GX3LHTVSY+rl5kqcbiYEjpIX/AAkrRPMq2XzG3urn&#10;d/b2c3HNUVVblshX1lTO009XXVcs8080hAeWXyE6yR+W+n49zvNvURiSzhSiRjSoFQqpjtUDCjC8&#10;KUApw6jOy2CYyF7k6tZ1MTxZvUtxLHzYmp8z0YWKKOGOOGGNIoYkWOKKJFjjjjRdKRxolgFAAAAF&#10;gPaJO5NIkeaR5WaA6ph6tIsRbXb8D6A+0B3K50tHEoBIIBrSn2LgfaAO45NST0tba5JSFBoAcAk/&#10;4Pn1z9xKmvkraKR4C+lkPqe2klfp9Rb6+6SXqXFuVoQ1KEHBr6040/l6dOQ2sdtchXpWvXvaMLZW&#10;NlqD52RmKjWpZLothpJ+liPZDHE4cIxIznjwr68eHQkpYuvhDSCB5Ghz172scJUVjYLKEEsYpIpi&#10;AofxWYr5LMOBzb+nsRWEkibPMX4qqEeoqCSf9Veg7ukVv+9YK0GoEcaVxWnH8/Xr3uL2jU1B2btC&#10;q1vUJbIo1yBHEv3Orgj83Nxbjke1st0sm12jcW1ScM5wDUDhQYP7elnIyo3MN9akaSuinqag1qPL&#10;0/n172F2NyNLT4/WrLGJXKyai1i7Djk/717SxOwGgj4vl59DS9s7ie80kEleGBw697lbcpY9ybvx&#10;9JUM4x1AFrZxH/bihXyuWtyBYWFjz7dhs1urpIHOpD8X2ANqIIpWmK+hoMV6a3iZ9m5dlnhAM8x8&#10;NfkTjHkeOevexHkroJa+qDASJUTOITqbVIisRGrIvFgB9APZJuFzFPNPchtKSEEZ+IJ26T/D64of&#10;XoFrbTR2aMDQqATgUBPHJ/z9e9rDq+KqxW5Kbd2Qpof4Ph6xqqKnnKxHKVFPfx0kQFjpLMPI4tb6&#10;XufanZFMlyN0uE8GOEVAGQ9PLzweBI4HzrwZ32azksxZKx8VxxFW019eI/b/AJuve27dO967O5Gv&#10;qaiIPFJVTSH16pEWVyzBSeePp7NNx3CK8kKnKkcMg8fLgT07a7WscaEuS2kUxQH9g697SNfUQ1VF&#10;ElIjkIHtDJy51OTIQT9AST9OfZNOkUzlTXSaCmQeFPKn5evS20ikguWa4IFaZH2Cn24/zde9panT&#10;RKbqxLIfS9wEY8emX/exf+ntGLZVOmMAafnx/wBX+ry6O5H1INNMenn9o697lwY2nM/mkN2DKqIr&#10;LdwxGoBFP+wvb3eaNFhHaSTxpXB9T/qp0xNdzCHwl+044de9z6rGpBE84g8hUEsEDFozYFbr9b/1&#10;49o4ZGhardwONI4/I+uP+L6SW16zyCIvSvrTPXvYd1C1srPpiEcZ1aS/7etRyWd7D/bX9qhHHGv6&#10;snd6YJ+VPn0MYDaxgam1NjAz+wde9pB4qmCqVKiJXALaNJuhUngkji492jlioQDkca1H+HoQo8L2&#10;9YmofOuD/Pr3v0zq8wib9wDQFgsTqXV6mbn8f4fX2nmEhOsHUp8hn/Bn9vW4o2WPxBj1PXvbDV0d&#10;VUya4JSyRTKF0KpCBmvocBeLAAcn25bfUCTQcKfKmfl8+ja2nt4RplWhYeeK0HEf7HXvanp8MqUr&#10;STQJJOeV41OABy4UfgcX9P8AsfahXWtWGoUP7fWo/wBX8+iSXcy9wEQ0X/D+f+z173Kx2NrKuRKe&#10;GQa9YMagLqCsbHSQPxxf2mkdmdY4RVjWgAqTw8s1/nx6T3t7bW8ZmkXHnWtP8PXvYixY2HDwRxM4&#10;nyEgaOSoawaIX9UcciXN7/hbf4+2zdGDU0x04ocUp82A+GnqaU6B8l3LuMxkA0RLkLTB+ZH+U1x1&#10;72k8vVUdND5PG7eQqr+ASS1DCRysTwQqGDanGg+kkk2Fz7L5p1tmrKdTMQFBNKk+RJo3DI6EG3W9&#10;xNJ4ZIGmpAairjJDE0IoMjI4de984tszVMSyZ5Wp4HdZ4MRHIolaMjUHrauMAIeRaGJy4PEjqbr7&#10;XxVZ2irVlqOyoao/CymmB+InurwB61JvkdvKU2g63UaWlINAwP4EPH5u4Cn8AYZ697cZ6KlNPT0m&#10;PhijgplfwxwB/GgkI1hEU6Qb8k2ve/8Aj7NYtAVVUVL+Y+JqeRYZNK8CSBU+vSKK6n8R7i8Ysz01&#10;FuJpXiTmny4de9pqbFPSzn7oSEvyBNO8ZLE/UQqeR/iR7eeSAHwncKeFCwBx8q16OY9wWeP9ClBj&#10;AB/nTr3t1G2d05GKOTG00ktKFKFhopYSB9LM4JYfX8cfj6+3gCQAFqDwqCR+WR0hO+bDaOVvpAHP&#10;AZc4+VRTy+38uve5bbS3PGivVzVEECW1RUUMkyj/AGiaabSth/UIL/191FtIshcpTOK5B+yikj82&#10;6Tjf9jkcrbIru3Au1PzVVBav2sfs6977/hVWI3cF6hfTG5aOKy6Tq164TLYf1BAt/U+9zXEiMgfA&#10;z/qqVH+rj1o38GpQwCHJGTn/AHoL/l+zr3vukeekIKtI0fN0UobAG6/tqOR70G1h3ArTiaDj1WdY&#10;ritaBvU/5+ve3CHdLUZkSupPJT30lJYRKQrXJP0UkNfi/Isfb8D3pyGV0HkaAj0oRn+fSWTYRdAN&#10;bOA3qGI/ynh/l697xLuzaDTgTY2CME6V0ySRngk6yDe9x+P6/wCHtcLhASZben+3b9oz063LvMXh&#10;ExSM35A/5Ove5M+b2tVXENQkDMLRRsb3Y8em9r2/P+w9tvLDxVQPtY4/aT/PpPDtm+QNWVC4HE+n&#10;+b5de94qHJR4itx9bQTwCpop6erp5tSjTUUr+eGU6uBZrsR/sPZXcok0bDxFJ40Gk4GSMeZApUZF&#10;ag1p0viF1rMh1AqaigyPspmvkDxHEEEde9la7cwNHiN3T5PF01HT4PdKy5uioqJbU2Knmk/3KYdI&#10;vToSmqLmJL2ELx88lREW62ctrcMXGmpJHpk8AfP+fWV3K28Ju2zw3UtPFUBJRjMgpkUp8WCKftJr&#10;172FJRQTq0i1gWA4Oo+mxYD6g3F/qP6ey0EkdCIUOW4D/UP9Xn173kVVXgyKbfkOSbH8E8D/AGHP&#10;vRz07H4K1qR+05/1fn173kBWwIH1+nB4BN15Fhz9PejTz8ulcU0asGUU/L1/l1724U1a/ETsbLdV&#10;NhdQvNh9OOPaGSAVLKM9DHZN81UtJW4HBx/h6972Bv5IH8xui+PfY7fFLvPPNH8cu8M3DHhMvXSS&#10;zRdS9rVxjocLuKgCm1PQZV0josqCPGl4qoj9t2aJPcDZdz2aYe4vKq0vbNCtygApdWtO9ZAahmgH&#10;6sRpWqaahSQTq4CmUNCAS1Pzqfh+QahNcZ86Enqqz+ar8AaL5ndQ4vdex8VQL8jukalt19T5KWY4&#10;07poopBNubqvN5OEazQ5qkE9PCrsFjnkFnhWWaUbf24cJX4PK1WLrVRKzFV32VeyBDClRBFfyrIq&#10;mOUPEASQdKp9LELaTOS+aNs5q2C13mwYPFdIJI21d7q2alK1UVwO0BhkVp0C951WqvFcRgu5LKAa&#10;nSeAwa1X9tePWkZu/CS7Oz+6cDlsZkcc9ZjszUYvbte1Uz0cUm4nxr7VWvlnFXS1OPzL6QNUtTPk&#10;nUTvLFPVNM2wgEAPeUI8YvJBGzWVNKLJK4seRqJAA1M3PABHYWLQFTOrFKmtePlwp5g5oOA6DCRC&#10;SNYEVtEuGUs9dQyQug9ugjIehCgg+fRf9y1GShrqmqpZKfAioxmUkllw+ZqaXFlaqsWTLZDEYWnZ&#10;5opXjdaOjEtTUa6alorqPJLInRIv9ys0l18axPIfAHLWuSIwLFwbBbk+o2AFx7sGeNPpZTqU8Rg1&#10;+YNKj/V9vTq295ZFYVeirXVXS1T6gtU4HGlPnnrItNDUtFhk23iKJ5o8pU1lDjKZs/NhoaJJJBCB&#10;uCepWopsXJGaiev8NOl6SnEktRIYnGVRK8bAQJMVDnTpDIwtdgwsBoRWN7oAdR/AsNE2sZ0MwiRh&#10;Q1IGPIVapyePmeHmemWS3M7RqwiE4q9NIZ/xVUlXIqRWqjh6DPTK86nNU9TPmsxTzmvomopaWSsp&#10;shTVL1ACVtNBjpZpBX19ZSI9MkVe8kZo4CE1SK8nk1Shh5YwF1KUZm1urWJV4odSoWbSWAYEDVe1&#10;h7alkitZkUIzxgVBBFK+eaLXAr5jh0kljFgqLpkeNTUHXGlD+YjJx6hhkZPATpMeJImrTQVFHna0&#10;00pqhjU+1x5pYpKelrcbltxTQ1ldDS0rV1PTSS0MiSSpSNAzO8iDlNUCFbmZWg03eW+iNWVirCR1&#10;9ahTZdRYj9QP1F7JE0lbmRfDcElRp4jj5j+E1P8AqPRn9O+tbgRC3k+ILoUlsVrrIOaZwaH7D004&#10;rCQ5OqTb+Pw9fPkpWFJHijKMpkjBXUCVNOuLxs3+QVlRVWeqWkipIGVDQui6IysedIzEyxLACrMC&#10;sIQs0pN/SxIHHGsm3Ok8nke2pZEuVMvjBWXFceWeP58Pz6Ynu7Ca0dpZdLBu4gVyAPxDI/0oI9aV&#10;Nemiprp3p5quvlqZJFpKieoz1XX/AMPpsJTAxp/EcfSUzyHyMjPj6eIyhY1q4z4IEjimPkdAxWNy&#10;bMwKEl35LEtoW4HK2/H0P49qJGKQiWU1pQV4eg4ileNT14ikaS3Z8RCO08AcYytKnhXifXpmqsPk&#10;K6VI6vF0+OeaESjwikxmOhECQiLGCurSs7IkdQJI2V5Q7ywx6vuA7HsM7m93+mpdSDSHU3dSLXGg&#10;AAAk3I+nN/bsoSNASQdQxnI45PyPrXqjCOKBtbAh8LQgFMcSwoafaT0zQUdFTO8UdBSyPQ1ElLkG&#10;iqp2NVj6uBI8VNRs8pppmycskzlo6eEwJMWEumJY05x+Ml/HE4ZzqDpCCyuDcAEj6s1rn8gLf8+6&#10;yW5QASSqBQihI4MKGhr6V+Y8uruLSNo43kVyoIChsnUpBIoa8CT8uPUXI5nLSwRS5V4a2HHrFHUU&#10;eSylXFSyxUZbTNUU9LJaOGlp+YkRgFklrfE5si+/aVqBLcJI7lmlDhSS7KELuiLwSp0rxcAj8X9t&#10;qv0LJGupFA7e4inHNScj7ajHSea68O7FvNMXLgFFjcqyHgCfDYH8IBrjB86npwkyORpZKXIRSvT0&#10;1CY6Onno6LX5KCOU5aLC0WQrZblKeriFZW+NwrTCdnLTNGWxtGkYEcRQmQca/GP0m6jQguVBFzxa&#10;5YD/AAfLmYm4uEIpjge4/M+R8/nxz07FbXDO95eqVzpZaag5pirGtD+LBBJArUdZaKsr5Zw8stQU&#10;xkzzyy437+rmoo6+ARVUtJJXyNAamZZ/tIf3NfiipnlsttXgZUk0mTUHBRwipEADdNQk4Ysxsose&#10;OP8AY1kiikgLwKQQeFWJ8jwNcV8/t+fShYFQMYu0jNCSSB60atF8vTj8+uxVY6pjpanI0USLCabJ&#10;Y2uyZmyUdVUU0q5COmmxFEGplhpYzJXSCZHEjFx6T6V86NZSWXUspP7agvZBZNUr2votq4DWIIty&#10;bMROpB8MaSwAJJP/AD9w/IDjjgOnLZVdHKf6IO5fNqenmPtWmK+XTrS1qUlS8Jira3GHEII4a+Xx&#10;4wTZCZXqlpsBg2fQa8zrSOaipp/JDPFIzBY4RJxtGwjPqjEalUVCjWDSalhklmOkai1iL3sR/S/t&#10;QslwFMTlaHJOa8KVAUcMcfWvHpL9SJXeODQqVq5/VZgaUrpSoC0AzTjXrjNA8dTXhI5MpU5WbXNN&#10;kopaSkmNFjPFU5fGYfHBamoamgh8tOWg8Ymil03WQxDmXVZCUMkn6yU9UsjswBeVSBYECwXn8fT2&#10;7CYrq2pIY0yO6op8gRwNT8uqrfwN2TJHGvquls1wCma19adJarw2YoohC9CtIsKUlJTxSU023MXQ&#10;46gkaCgxlVqJqvFK7ytUsyqv7kepjpOnNr1qt0TV+UKJNIV0CwY6bgc82I/A/HvYjNsxCOXBFR3k&#10;CtSMAED+XXi9xHcNJD4jLoBXW8kahqthY9QSlKcFpx6T8sMbM0iTzUcDztFLXQRHF0PmFYXqqlar&#10;ys08npsjPG7EtUSEnXzzSRiAuuRYyAQ5CyNokuWbRp/tG4Fz/W3v08XggsVVnrkE6BUeVddKgeQz&#10;05ouTLJeMfBQ1VwUKHVShWrSGhHmAK9Nj0dM8iMaKA1cUrBaShFQ1NFW0hX7SjSRirMaZGjd3AYX&#10;WAyajcrnX9iTUAz61BuVAd7jjlrXUfki3Pthmmv4wGIiCHTRSGWgoctnPyJ9D0kiFleIIopWrGxo&#10;RVwOHn3Z+R+3pllEMdNJTTxI8rzGocVT1VKmPJnCylcbRu1pZWCiFJQ7eN2uPQT77jdNLAgaH44u&#10;5JYhibvYBiSLfXi39PbTRTNIFHawNc+g+z/LjH5dbMdxKFaAhirAj4j/ANW8/t7a8fTqRW0/2ksd&#10;WXqJqulp44pXEdDSpHDDFJCkRRfLK9PTRwvJOVMWl/KoUq6AZ4Tqb6xszW06LpcgXsF/Nhe/H5t+&#10;D71cdnwgqAM6s5rk1PAcPPyr0plhS0ircVVfiJkK4NSD3eSgg4JBrXpK1kMjoQTKyJLIklPHG1QE&#10;oZV1/v6AlpKh9IUaxdV8lmVwTnLEBnuBcGx5uD9LEEfk249p1CuyoBgeXqP9jp6YpMEjjUlFPlUg&#10;Anzb/KT+fTCuP0pFTDUs5ZFnhAjSOsUOJY3TwyOP8njGq/6dJDqSum/RbVGnoGq4vcWNv9Yi1vz/&#10;AL63t4R+HK3cdIrShqK/t48PX/L0zGy213Mgk/SAqoVl+I189QJOBUZ6b3hp4KgST1jq48zPVTGd&#10;9MRe81Q6RyHTI9xGlx+Sb/RjjUAaSvq0EOtgDq1cagBfj+g9vM5YENjX2mvlTNK4zwqf59LpmXTJ&#10;rUguNBY1xT1J4afxcD/F1lERimZZW8EUmqNoHcp9uQpqRj5GqZYz5Wso/SdV+Dccg35T/fu9j/zO&#10;3yfTm3+y4aLf6/8Ah7RfTLSlR/Dx+da/Z5avXoP/AEMfw6h8Oj4j/pvE4/B5avhr59GJtD/o10+S&#10;i0f6A/Br0x6fL/s2Xm+0+t/Br9Gv/Vfm3v8A/9OoHsHH/bVchK2GqQf7G9/cKbdrCaD5j/V/qHU7&#10;sECdvW/upuAf6gewUkUByB9P+Nc+z5AVUA9aVe3rv3HTiT+oAvcf6497BqRXH+o9a40PXva5wK+o&#10;f10/72QfZlEO6vVJB2de9qusa1Lb6XUG/wDsALf7z7OIGH7P9X+Tog3LERP+rgevewizRHkb/Bzf&#10;/YD2ahtQx5/7HUT7waueve0ZIoBLXvc2tb/ifaxT+HonHp173Hb8fU290darTrXXvfE+0gUwd7Z6&#10;8B172mNwBjRvbi1xb8/j24zBiZKcf+K6UJkkde9kX7Mp681NQYjJw5AsSCfX9Pa6NV8PowhjVhgZ&#10;697BvG1mTo6tfIzhQ35Z72LXsfaeWPSa0/ydL1gAOR173Zj8Y9wRyT0QqXX/ADiggm5tax4J/wB6&#10;9g/e1kKuB5D9vQo2spgN5de93T7Flx8tHTyIqMCqn8A8Lax9w9uVncTkrShHQqW4hCha9M9YzoxJ&#10;uR+bfjm//E+zA4LHBwpp+LfQKTY3HHHsOywyxA6lJ+f+r/V/g6WxSxOufXpHZLIRJdZWVfrfX9P9&#10;h/xH++uqZcdW6QkgkKk/i/8AvXtLVtJZMU8v29K9CEdpz0zRV1FruHjJ/rxb/Yf7175UmFnDgqrh&#10;ib3/ANuf6+2RKx/tOA60i0OeuVVlKfRYMh/r/rAfU8exAx6V1Mnp8gPAUXPFv9b2knTxVoB08NNa&#10;ny6RVVNjpZv3DEb/AF5FzcXI5H9PfVTksimu7SXsRYsw5/2/+9eyK5szqFf9X+r59GSOoSvT5jaf&#10;GMAUCCwU8BRwf8f+Ke2GXJV7NYM/4N9bf71f3qGy0VJ8/wDV/q/y9e1KRxp0oPDQWWyKbc3sn9bn&#10;kg/T2Kuwp6t6lNbPyTwDcfp/xPHswhh0gY9M/n0y5ULUnoBu20oBi6kWjIETgghfqfoBx7EDsGdh&#10;ijd/9035uLnSRY/09yVysjADHn/L/V/xXSRaHI8/8/RL+uqembdc7xqljVWXSBYfp4t/rji3soOL&#10;XyZ0t9byg3tf6uLDn3J8UgVAhH+r/V/n6adqmnR3dwDRtuTkjRTkEH6/oPs8+woi1BB9BwOP6em3&#10;49p5ZRDIRQn/AIuvQf3Ad7dUY/KJ/uMrU8hSBKpv/UMQOB/r+xHJKkjUeLfQ8e31OpQw8+iih9B0&#10;Qd4qYyPcC59d9Km+tiP6f4e8Uyq66hcuqnkn+nPtVaTSxyaSe0kY6rpauo+Xp1Enp6dlZtNiitYh&#10;VsQLkXFvcO7WAAP5vzYf7YH2bLoqSx/1fmOmwAGLGufs6bXhp2Cixst7DlQL/WwX336jwT+Ofrx/&#10;vPvRIBrn/V+XWtQVtVMDrpY6chk4AFx/qjz/AFP1HvxAI5LEj+n/ABs+/JLIjUTz9eksxUmo66lp&#10;6ZlHNggP4P8AT/W94S31txxx/X/Yn2YKXxqz6/6v8/SU5PTZ44y5APBNh9b8m3sPd5u0dK3PBVhY&#10;X/w+tz7V20qPXBx/s9Ge3RiRyT+Gn+X/ADdHo+NuKjOUp7BOZVvx+bFhbj2D+yx5NwR3PPmXn/Xs&#10;fZVubghyB8v8PR82FIHl1ZB23/k3XFUtwNNBOfpe2kMB/vR92W7RIjxsQK6g0a3FxwAt+NV/6/76&#10;9/cRb3A02rSaU/nXHlT0/wBVKdesWAl/Z1pj96ZpYu7ZWJLXyjDi30VyT9R/jb/Yf4+67fm1D5MT&#10;WseAY5QP8OOCRf8Ax9p9htwG0jj/AIfXod27g25xwA63G/5R2XNZsXHJyV+zgIB+qqykqLf196uP&#10;ayhc7krfmeb6D+je5Mt1Kx6T6j/L0R3bd1PU9XpewbC3P1+t/wDefahsAnpGy0Bbr3uZRLaePn6E&#10;n6e6q9T02XBSnXvZzOg4RJlILA/qH+xs4+ntu6eiEdGFnQuD1inNoZD/ALSfd/PReODYukYIGAjQ&#10;kEH/AFJ940+4k/xI3nUf4OpG2v4c/LonXYta8eXfQ9tEikf4eoj8ezjYTEU8kqBohyR+P6E2JP8A&#10;vXvHh5G8bJ88f5ehCT259Ogo3Lm6mnxk7pIx0wEmzflkuDyPas3LRx0+JkdVAskxCgfgAC3+w/31&#10;/c4+3NXvI4yeJXP7f9X+boDb0wIZfy6q37Ozc9buIqWZh5nXn68uvN/9hz/h7JrmiP4pIw+hkksP&#10;9dmA95xcu1S2SNvIDP2DqM7scR8z0JGM9e3YWHGpI2t/S8QNvYddkuUwM9xbSrWPFv0H2e3MoVao&#10;a18v9X7Oi21XTIWrx/1f5ehk+MtIH3bGSBfSjEcngTj6gj+v591lZ6QncR/6iLm/1/sk39ksjiV6&#10;eY/ydLiKvTq53GoExqAfTwoB/SwXi3s7HSsZ+2gtezJx+f6D24sqsKL5U6TXZqtPToivyekC0tSX&#10;IuC1h/07tbn/AG/s3dOp8S/4WB4v+APb6tqI8uiEimT1UXm2Arqjlb+Rlsb29Lke/TA+JuD9G/3r&#10;/H3cDuqf9X7Oqha+fp1hx0impjsQTrT6f4OD7Ld2oSIZhe1725sBZr+00kmrP8OP5U6OrEUAJ6s/&#10;+NkKrDTEWNxE39eX5v8A7A+4HQMJbcET3B/eQ/Tk+rUAB/sPYV3eXsdacf8AiujmP+z6Vvy/mEHX&#10;OUv9PsZ7nj/jkwNr/wDBvdvW3zpxI/A8I/pf+oAPsBun66ev+wf+K61aDup8z/h60MfktIKvtbMc&#10;ateXme4/2uRVIt/vftFbhmOtvrYEC35IHP8Axv2KtqOiQepzX+XQytxRB0Zvp/BRLt+F9P0Qi+m9&#10;vTz+P9f3FxVpACODpFzc2JU25/3v2evcPC5D5BOB9v8Aq49Fm5ihr0i+7sVEKORwmlkhcFrcE6dR&#10;PAH+I/1/Yh0r6BGbEhbk/jgW4J/H09klzD9QrAGlf9n9vHopXAP+r16ro3BUfaTzj6keq/A55Nub&#10;/wCv7d1njIBVijMCfoTpJFyCf9bj2TyWUyijjUox9tPT889NmMlxJ0i0ycT1Au1nJDX/ABe1ypsP&#10;6ce+PkJvcg/jj/intjwQjYBHn/q+3/V59KQ4006VySRvTIwIZiByD9bgcWt/sffmliH1I+t+fyf8&#10;Pe1trg5UfLHVg+hajGP8PXOnmEbhlI9AuTcgcix5/wBjb3DmkBXRHxexve4J+hv7MLS0o/izjPD/&#10;ADdb+pJ+LPz6cpc3L4xErFh9bgggfg82/NvbYkr+YAtxci1hzxe/PsTy28AtCVXNAePz/wBX7ek5&#10;YPUHP+x0jqiapqaqO7EgyLfg82YEAWH9fr7TG/5V/gdSR+Fccj/URg249gKZSt/Q+g/mT1WVBoov&#10;VvP8uGhd96Yfg6WrIU5DHlRpP0/4Nce6oN0Nr3uObn7oGw/pr59je3AFuKDpuT4Ot1fYyGLraIWt&#10;bGrYfS1ovpb3ZV0mmnCUZ/5txf8AQovx/vXsK7pQzMv2n/D0j/0UyD59aoH816pYbir2vdRLOmgH&#10;m7m1rW/3n2PNa5tqW2oi4/1mb1cfX6X9lFvGhGiTgP8AIMfLj+fRxaCpBHVLuynnSq1Qqb+W3HJN&#10;z+LD3hgvK661JKgKCSLXvfk3/wAbD2U308VpGyxuACST/qp8s+nQqs0JIA6NJt/A1uTeJ/BMWIXT&#10;YGwU24N/ryeD9PbzDFezaCiKbsxAA/oeT+Tf8ewBvG7xJGyawxI/2f2Cnn/m6E9rb8MefRn+tuus&#10;lLXUc32sixiaO9wTqAtwo/xP1t7lS38VrXuSQP6XQc/8i/437x35suo5ySD6D9jH/V/qp0KrNNBq&#10;Oro/jnganDrF5YdIOptNhxqpkQP9P8PbY8ao9z9OOeCbDi4/p7hicHV28fz6EAOpcdWT4+YvThWv&#10;wdJNh/j/AE9suTaNo7cE2a1jz6gAAef68+0sqNXjTFP5npVEKYPS420zLJwCQZFPA+thcgf429hl&#10;lCF8hB0+kG9vp9CR7K2spgwpnPRtE4YdD9ichDJEqsLab8n6c/63st3b9QyYWpW/0p5Rf8EWv7kv&#10;kW1db4OfXpLckFCeljinjlnTSfq6H8f1P1/2A+nvXj+UE5bLVSk3u8nP9bhb+8+eTBptgKeXUJc2&#10;9zE9ChCAIkt/qR/vXuvep/zz/wCv7kVTVR8uowlIL46y+8N/b/iAdNj59e9jf1CurOUNuP8AKoW/&#10;3o+zO0Opa9NSDTUfLro/Q/6x/wB69329CRkYqjH1/bT/AHkKP+I9jSxkK5XBx0FNyyKdV8fLJlaG&#10;dW+nie/+xjPH/J3s3MUIKIeB6R+L39ny7hKFKgV/P/Z6CWQxpU56qQyiIayQ6hcSO/N7i5ta4B/p&#10;7zEWPP5HtFnqtGGWGOssMkTAhfStj6bWtzf6D2k90emjm+puhsRbi/Pt+Nn0gK1B0qtVJkqB0NXU&#10;2h83TErciRV+v1H04/3j2S7JWbcsXHBqB/tla3/Ee93UzFG1GlB0ObFSFFfLq2fBrp2mNI4+zUW/&#10;4NFf/emHu0z45IUx9He/piQ/64Km5/3n3CvPemS3Yr/xVP8Aiv8AP0bIw8bX1rUfzOqsx5mpNh6Z&#10;pLj82FQouePZ95HEuHVGuD43IY8XNwCLg/4n3gD7k2IW9eRc5GPyP+b/AFDqXeW5CIgemX+Xhuhg&#10;0ETMyjWq34sCsker688/77n2E+Qx8dTJJFIhkSdDCyj6lTfUPr/RiPeOc9qxuaig0MT+0U/2fLqS&#10;42Z4jGTxrT8xTrYw29ub7TERSK+lzDA6sfoDHaQE8c8gDj3qf/zAOhdx7d3jumvWjk00uUq6eoZD&#10;rjJiTVBPI63IMikXBFgQff0R8t7r/Xzkuw5stQsiXdrbygoRjxYUZQRxrpAHy004inXz8b1ax8oc&#10;6XvL06kC1ubiEtSnfDMbeRc+StBUeoeo49Gf6t3PTbp2Vg61JU+9hoY6PJ0wK66TJUJNFkKZgP8A&#10;jnNHJHcf090VZqsnj3GtH5CkdQ6Qs5uY438uiQuOPp+T/X2Cr+SSPUyd1CcfMZIz+zqdNttIzsxu&#10;iKlASB5kUrjoQ/bqcZMI1npWLNIpkqFi/bZJV1ao4j9bAkkD/int2K4V10vSqmgr/D6/bWnRcL2M&#10;uYZxQLhSc49T8/n173NSaoSJGMms2AaJ39SMOCWY/wDINx7vHeaSSmD/AC6SmOJnIAoPUefXvY3d&#10;TZ+OplXD5SY/wzLx/ayGRnH21St/s62L+hRgC39V1D+0fYk2+7gupRaSD9N8fYfI/l/q49ADnDa1&#10;iJuLZKyIcU9Dgj+fXvamylNVbazVbQV0LR1VDVyU09OxDhJYG0yIObCzAgN+f1D6+0csiWc7RSHS&#10;6kALStfn0HYU+stlK4JH+qtOvezA9T7jlwuUoMjSP4teRpKgrMEsq+TW8YYEm/0/Fj9Pz7G2x3/a&#10;I0NCZFJPyB1Ef7alD8iR0EtwQmfRJQ6QVr64OeuiAwIP0IIP+x9qDvrrqLbu9K7cOJgdMFu6nXP4&#10;eFW1RUb5X/KshSqhtp8U3kAUDhNP+x3v9uLfdHlEYWGYl0AxpDGun7FNQB5ADoy2jdlvNpS2cDxI&#10;O1j5nSxp/wAZpT5dYoGJjCuSzxkxuxFizJxqNv6ix/2PvP0Xuaq2lv3blXBqgmpKqjdJCxDKY5lk&#10;aVefSwIurD9LWNj9DXZLlv3gpagUkLQ1PGlagEAgrVSDihOKgdE+9RDcbCdJMihAFWWhIIrVSDgE&#10;nBFeBNK9eqaeGrp56Wojjmp6mGSCeGWNJYpYpUMckckUgKsrAkFSLEcH3sN4X5t9c7QWlo9xYiYZ&#10;KrpqOSWqpKuGKgppKweSuqKnGuiF+SxjVZrLfjiyiMfcX7qtpvkhi5W3r6KFxqa1mheQBio8OKC7&#10;8Z5be3j7UVHgvJmjUCSaWXVK+R3tp99XmXZbOPaufdrG5+GET6yCRo7p/DAVpJEl8RZpZaa30TW6&#10;6yQFp1UVv7+Wpl8tunJb02RvjEQ1EVekm3MDujHVMtPQ0Szlp4slm4mqaitlZDaOZ442DAMxf8LP&#10;c+7du71oP7zbWy1Jl8JPUQQtWQSeqkqamxWnrIWAaKQjkB7Br+kmzBef3uP7Y84e2m6DbOarJ43m&#10;WVoJIv1be6SJQztbzL2SFUZGkiOmeFXjaaONZYmfpt7M+9HI3u7s5vuTrlpJolDTWsiiO5tya0E0&#10;WokBiGWOSMyQyFJBHIxjI6Ml03trcezqWDbG6sZPhctQE07xVrU/hqY4GRTWUNVSvJHNA3kjKSxM&#10;wGrQ4SZJIkKD8k++Mj1D141JgpSm4d30VSIa+mk8k1BhvVRslI5JEUtS13MqDUI09Gksxaafuxe1&#10;+zTMfdXmexMi2lx4W2pMq6GukXU13oKFZHgmH09pr8RUuYbhwRLHbS2uJf34fevd4L6L2a5QvfAQ&#10;wibeGiciUrIdUViSpUpG0aiW6UirxTwxNWC4mjcxuGwS5vN1P3rxz4fCximqaHxuyVuUq4/OKWrM&#10;1gYYqV45XjVdEpqFVreGRZdeXf28Mzm8vW1mQr5ZpauUu80szNLK3JOsH6kkk/X/AGHJJzEvt0vb&#10;tik7M1SDVqEkgEVJpUmhoKmlBw6wR2PbbcQKQgGmtAqhVUE8FAwB50pxJPQuewLydfkFlFndkZvz&#10;f0jjk39p7d2JrJn5efUi2NpZleGeve2KesqDPHcsU1AMfolj+P8AX9r4hEzs1KALxPrUdGkVtAY2&#10;9ade98psrKvkiQ2tGQqsb82JH1/F/aKeXwxqU4/1f6vs61FYISsjZzn7K9e9q7a1RJkKeaNmF7GP&#10;QDxcf27f63tlJCWYVzTJ/wBXp0Qb9AlpMHUfOv8Ak697c8u1oEWjHlVWYuwB0KRfWDf/ABv7V2sL&#10;PVpCK1r/ALPSDbhqkLXPaTSg/wAB/Z172stk0pqcDuVXUJMcaJE+mv8AanXUUvxz/j7FdvbI+1TR&#10;EUPhoK+XYCD+2vQd5nnEW62TKe3xQD+anj172x9g46qn62276Na0tdk6WVl/qNMi/wC8Lf2Q2gI2&#10;iCcn4ZJQR50chgfyBz0a8oXsMXOl4dVNaRsAfnUf4T172XvHorutHIG8Z1MLk+l14B590WZ2lCr5&#10;8Opbu3KKbpDnr3sTup8Y0uT3bUMpZ4cJVJC4blFuqGw+v6W49ivYxGYpbllzFFIfnkqP24P7egXz&#10;7fBLHb4gaBp1J+2pP+Ede9rLb+0arc24sfjKJZfuZp44I9BUOhaTxuzAkW4JN/x7B0O3tNLHAFDa&#10;Saj1Bav8uiK63ZLHb3lkoVpUj1+zr3sX927fr8bWHD01DU01PRwpRU6N6i4VSDOVvy0hJYtb8i34&#10;9ia62y8QG3jjoAOHoCP8vHoFWm629yDcOwJqScUoAf8AIPy49e9gc+Gq4qqUVMM0TCSQKXUqsh1E&#10;25+vspksLuGRVkQio8wR0Ol3G3eBfBdWBArQ1I697jSQTGp8DpocoSpUELb6BuP95HtPPE8DgspG&#10;Rg9OJLEsAmDVAOQePXvfCSlnoEN1WXV6DrUMjWH9k/7Hn2gkRo3LzsRXgAPnnP7OrpPFcuMlfs69&#10;7baSSEufNqifWGX6kKQeABf+vtp4rfSJNTBjwH+qnS24jkCVj7hTr3udW1DJC00k11VwoH01+Tgu&#10;w/I4Htt20sr8BWh9afLpLaxK0oRVoTxPpT0697TlW4MbOI1sBwLejURybf6o/ge1F79KqqI8n5cR&#10;0c2694WppX86de9h9VUFS8kkqSFZAf8ANsxCkP8A7SPabuWMVxXh6/n/AC6F9veQJGI3FR6+fXvb&#10;eaB4lSeVg8wCr6VLAIWNxb8Hn6j27Ejmg8hx+316WC8SRjFGKJ5/b69e95aDxQOquDpkd2kD8uW4&#10;CLdQANP+839qJ2cUaIZODw6peNJKuuLioAHy9f2/5Ove1hQ0bV0sdPGrSBm8ahFYvI0jALGCP9t7&#10;Qu07AhEPDAr0G7q4Fqhlk7aVJqRQUHH/AC9e9iamJots06yyRIcpIqmXSVl+11r6Ygo4uTYkfUe1&#10;E6nbpBDcGkjLX5qD5f6vT8ugQ1/c75NoVz4AJp5aqef2Dy8j1723UmBr8vKGjpZjrOtLR3d3c3cC&#10;5uSP9b2XQIZWEdupdiaCorqJ8j9poOls+62m3JpeQYwc+nXvapxfTOfjePJtQRw158sa1Ne5aPFo&#10;73MFD5FfxT6biSdEDENoQqupWP4eWd6akzBY2Oe+mkj5qSKg4oDgEAkEgdE997kbYUay8Rmh7TpQ&#10;ZloDRpMrrQnKoSVqNTBiFI97UkPUoEqvmNywJoZXeLH03kYro0SKaqtkuGv/AGtP04t7MIOU7lRW&#10;5vMr8KrwAGKAkUOMCtfz6IZfcHsKbbZMaigMj0Hy7UXh8q/n173Pl2hsHGMW8eWyrH0ES5WNEGn+&#10;v2qxOB/yF/rW9r12C0YshBkQUw2kGp45XTxp5g/4ao15j5svhQGKAcaiMk/8aZgfzH5de9u9ONs0&#10;MOmjwGMgt6tcrTVMygfR3mmd21f11H/X9qoYYbL9KziCqMEEBuHoTX/Z6QynerqT/GLuWT5DSg+y&#10;igCnpjr3vK2SpasIsgpxqDaFi/YAQfSxDD8f0PtQrJKCWyw8sAD7KAdNi1mgqyBq+ZOc/s6974fb&#10;00jFIY5nUqp1pUEgEDknXf8A3m/v1EeUw6dRC1+X2Hq/jzhayEA+hH/Fde9x4sXTuZCYzKrh08bu&#10;WTk+oshAB9tRW6OWBjUAU4D7ePTj3sqgBW0kUNRj/L172l8jtiGlWWSnp0MYDGamMfrVSbBodDC1&#10;/wAe6XO3Rs4kiOkHJUedf8nR7ab3JcMqyOQ3k1cfn172g8ztykkpTIyAQ3sFZHkMDyfQvKxNgbck&#10;/T2imspY8oRQ+XnToVbfvVwkwjB7vtAqB6D5de9hXkdniX/NWaaFyyLqeyi/K8MVbn6HTb/D3QqU&#10;Uau8kY4f5RX+dfn0PLPmMxr+pwYccf5RXPnmvXvaXmxNSkssEkT6fTpRQwctcghHJsP94v8A4+/I&#10;kT9pHcf9Wf8AVjo+j3C3ZFlVs/y/Mde99Lja2nit+8qEOpWUl5FVSNJGkkW/H19sSW3cdQHb6DrZ&#10;vrSeTOmopwwD/s+fXvaVy+Mq9x4LJYK6PX04nzeFE2su1XQQsayiif8A1VRCxRI/7cgj/I9gXf7B&#10;jG0rjA/ma1FPmMk1xQ9SNydu0W33ohdwsFxRGrwD/wChsPQ1qCfmPl172XK6yLHICOPS3r9X6QyD&#10;UTzx9T/vF/UQDpKsQepdBBQFhT8/s/1f6q9e9+QG3C+ofQgWK8AWJP5/3359+IA6uFFKgde99AtY&#10;31aiBYALyL2JuP6fnn/b+90Xy68DQfPr3vKhsQPq1ibXAIUAEE3+t1N7/wCPurKCOlNvIYpA/E/6&#10;j/Mde9u9JPMpR4pGjmjZWSVS4aN4/WkqlbEFfqD+CL8e0E0cedWQQag8CPMU+fDqQdsuXvLbSCNV&#10;Aua4oDn8gf2jy69739f5YPy5h+Ynwm6+3FuTIyZXubpOfH9K9s1VS7y1+Zix1K9XsbddfUQsXIyN&#10;AhhmmkX9yWndWvpBEK8iWbcn+425cjL2WNzE+42epqARoK3EEfmNLHUq8ACcdM7jAJdveOWnYCNX&#10;4tXnQ/M0I4efp1qN/wA6P4p5Hqnt6bt/aKpQ9bdy1NblBicXBinG3u4M99tg90blTEZcGnqHdxSZ&#10;enYPHJFWVFRLAUZpfIf8TP4WM6JwWEhdgwdGJjK2iBILShwPUPp+F5XIpPpGJa0dmj/CQpFf6VTi&#10;hGafOnUd20sJY2wWVSOFVIow+I6+BBAPnmvz61scttmsj3HjaOkQ0OXnjoJYsdRv9tV4fMUNPDlZ&#10;Emp8tJFAwx2HmoZZFNPMwZ21LLUl4KzG7ta8qsvqbyMgRBI4VmndPqgEaeVUDj6rcXNz7UAl2B1A&#10;hR/m4noybxp0aKZl7RUGmQPQ/OtOGOsVHi6GlY0OEaKaWWCjjxtNl6utysmOxr1NJj9pY+u8bQZB&#10;5sxXLg6/Jy49gqx1bJP40eOEZWcK7BgweHShV5wylLhG1C97lC7EoT9PxfUdItu7qzjUjcT6EAkU&#10;wR8QFK5/wdILVIJLZbqEgxglXY1JVlqpppDADUAoDFTQ8KinTdHRZkYp/wCHS00UWRFVXUE1Htlq&#10;GeeSdWqoUp3YLEFSpSgpIo66lQqtQNIdIlp6fE8yNGkbCQtGWecwsIpEjLskkis1nRS2uOK97XHt&#10;2KEqzjUKEUWowPnT/VnqkUk1pNIQBMHTsJHarVPEedBQ9ZEx1QmS/i0EFDFFkko8fiKXPxNnKPK5&#10;eKipMpjMNJR07z46vqoKU4/K5pkEDyeOTX5A9xzVA5DRw05dG+lhIrIh1qjstlA0m5JFyWsbA290&#10;klFtCzMxZuH5kgY9OP5DqsJWC3bxpSWNMtmhJFQo9PIDyXj1j/ymqr6ehyOc3HQYbJ455TKjzYep&#10;pKmpxxgqsnDSVDzVMkzVFOKeGnhqBHAtE80ZkljaU89a6bAmPQqy/uNqJR+b6EuLyGxIJ5F/8fe5&#10;IpI41IVZPEzQDOeFeGccf5+XS+d5QscbRRkSmgAoK18zX9n7Om2miWsytQamac+up2vNLjYJIKZM&#10;hiVRJqdMpXRxTLBi4TJT07Rw3SV4QisoRj4BoNIFQq6maQVPMSjjUzBGIJCixsH/AAx/13IaTQN9&#10;QukLgIfWvGvAU+fHHSN9bO0TgBB8IJACnzzwp6fl1Eyc1Hk8k7UW2a7LVKUdLja7CU6wZ2qeJ5RT&#10;0uPnr6WKSGGfISqyGR6MCNZKZSWCftzRpLLoQoToUKFCs0wa9ruLkNp1MPzo+n19sMGXtkYMK40m&#10;oA9DniP8B6RsjwNociYHPYQwHyNPMUrjyI6QUjt9nV1c9Q8nigq56+pyskzU0GHnpBD96aXEvpHh&#10;WsSipJA4EX3waOXSqE81Cw3VVPkchrq5eTTLwW0g2sTZVve/p+g+l5fHuJFMr9i4pQUqBUDgOHH5&#10;enRgrvMw+okbSO2hVQAwUnQaZwua/l69M0TpW0ctXLSwNTRQKhjkpXxtFfE1UumlgmnhMv7cRmqq&#10;lYmRlLVPkD1Hpn6ESMiFrB2XhXcrE0gWy/5u9lUEkk/j88e7me4c6CaoMVAFeORnJ8vz69SeaF0s&#10;iY1BIMihSQcVHdnhT5Z64HIR4jI1k9JA8jUtXrZ4qBq7LU2Hlm+6adkyRgElVXGJY1RSulo5GaNx&#10;UADmsxeSNT6YWF3Cxxqyrp1KfJzyzC4/wDLwePbZs40iajAsKUNWzU5Ppwx9p6KLfbo4Fl1AmQHt&#10;kLMQzE9zhSaUKVWnkTUY67meSkgnrJIXfKUqVMFOKmulqKepq45TQzYpsXGkd0o4ZUi0N6dT01Rq&#10;ePTJ7wSgaleWWORVi0rCql3EhYpquTp+noQj82+p592gdYoykNalu5j54GP8v7enkdVj0WZdW1d7&#10;Oa1FBVRTgPMfn0/0aVVVFNDT4SsxMxrPOuUNWMLSS4uNFrfBNSU8UczFmDVtajAjxeQAIiaDlCs4&#10;UBUia1ykr+S6n1ECKO41NYE3/wAR9L+2qrG2s9w/1DpQLkoNUflio/Yf8o6amqYqc1SvWZGsp3na&#10;GGtwVCmJCVFPJ9uKhs1lBHUGmphLLTQqioNQpn4JUDsxLIskbKCFCyKWYCzabO7xL/UWVTb+n+t7&#10;qZ9EiljlsU+Xl/PH59Ns8EF3EynT4uHWlSRnOPt65UuSq6IUmVx71iswmxk5xtK06gCU1NNj6TMZ&#10;Q20JparrFDlzaVtT31DGup0CzNqV/GysoMcP/NsKbhjfhyR+Rbn2pGhHPggqmcVFT88D/Yz5dOQ/&#10;TglgrA0phqH8yPL1FOueUqPtKySfGpCmXo5spTztV2zO4BHK7HMtVQlJqSFku9FF5vWiMZUVL6Rm&#10;i1tp030gG+mwDXY3YMwB4PpC2J96YpGpLkA+lKen5fnjpO84tIy0lCSSe1QuKDjSuo+rcSMUoOk1&#10;m4KaSWp/b1T1M0J81XNLV/bTeJXigaghaVF1Ax1TzxyxRfq0h10uMpuLan8rNKHKRlSL6RoUEAHS&#10;oF/ofqfpf37+1m8RAIyARXJx+eKmtCfTh0/AyagIF8AgadQJY6BwqGqpduDN59MjNFHRSxLSslFT&#10;US0sdRkaasx4EstVMMjK8SPOhmmkl8AEkqnRHHZj4lDdr47vqjK3juF1q0mnUFt6j+otx/T+hHvT&#10;pMrUWQFa5wcH1wKUp+eOHWzAxoY5qkmhJRu3hnsQin5g/lTqNLJPJT0HjYSVUNYsLSmI0GFkqWpm&#10;qI5o3mVWMEUTvNyQ3B1xNpsMjKYmFpFS+pGRtIiJZbILfpsoNhx71VZYGklXUcUOR/s56TtHHLat&#10;NpLQihIqVNQQRwz5dRKKQ1NWlIlJJIVEc8FbTQS1mYjpYnNRWO0k37vkmliaRiGAVYyCV1MPeO/7&#10;gJaRtICRyIFUAhrksfoS314A/I/w9uxrWMCMAKxLEEkk14ZP7PSuePSqqw7essAVYXLM0bEsx1MT&#10;hj6A0+0E+fWdwWhq5HioIq5ZYJJaeeac3Q494WFHSU4jkFPRoDExkkl9QilGoanXPFr0anIkKmzg&#10;MzKpIPB5t6bWP/I/bUrwtPoh7DnP+r1+fVxIzjwYTpFfP0Hl/q4dJ/IUsFKHVFlp4ayMGgZqeGkr&#10;qhZZlmFVHqQuPuWkDrwAFYgHSq3zJYc3NrEj68Cw5B+pJv7pLVRVM8P21Nfsp59O3EdmkXiAVPaK&#10;eoJILfYPPpgjDVsklPV+NJkqDDI4kOuWpRfJFQSQw6kjiTxH6WCA/wCpBvyLM5FwA4YFghYKG4On&#10;k/T/AAt7okcUaEA9tKCtCaeuAM/yp1bVaW8DW4IWMrpBbSWx8JJVFJY/iNc449QWp21eWBJayGd5&#10;vspJ6VGMtK4ME9R4Igyq6sSIi7ACxsAR7Ba7/wB+r2/5rbr+v5/2XK1vr79+lSlfLTwPrX/Ypx86&#10;dIfGs6U1/h0/D861+z5fy6Hf+Hv/AKOtHjf/ALJ3+2tep1fb/wCzT+e+jx/q/N/1afXp9//Up739&#10;noshUSPEykF3+g/qT9b8e4uSzEDcOppsrpbhOOf+K639kGlQP6Dn/X/PsF5JBcn6kn6D253E0GOl&#10;tTSi9cveKLlwP68e7+Y68Ove1/gVB/w+gBv/AEt7MIgcMem3+Ade9qDJ+mmIA/SosfwfUOPZvCM/&#10;6v8AV69BzdiREQeHXvYN5qS8zjmxvbj+1cfn2cRjH+z1FG5nU/GvXvaVl1avz/hx7U1ouOPRVw69&#10;7wkuBwP9b+v++/2HutSM9UJ0mvDr3uOHYG73ta30tz/vHvTKrCh6c/0vXvbXlE88Lr9L2t+P6D3Q&#10;oqKAo6egpq697D5+t4twSyM8RYsrNa1yTwfoD7XoF0AL0K7G1VwABXr3sF9+dTLgg06RWCjVci1v&#10;zz7vIEoV8xw/1fb0ZXFsEWvp5de9zuo81JgsnCgfQUlN+bDg/wBB7Ir6yE2SK9FLXpgOnr3u0vrv&#10;t2Wnp6SOSf0AKpJIH9eOfYam2GORy1Mn7evDem11Jz9vWOSJZBz9f6/8V9n76w7Vx1WlOJp0udN/&#10;WluB9b3FvYb3LlqgJQVr9vR5bb3UAMeg53Vtuerid6W6sATYf69yQf8AWv7NFR7twtYi/uxcqD+q&#10;4+n1PP4+p9gfcuXpoF1qCPy4/L8+GOj+23YSUUMP5f8AF9A6mIzdLK6skhs1lNvp6uD9OfapxlVQ&#10;VMiiN0a5FrE2t/t/YQubcxNR8dHsNwZVqD1ir0yMMDlle6rdm/UD/W1h7FqgxNFLTK5QNxcnnm5J&#10;A+vtNEkjgqpxQ0+XTzuyLk0/l0Am4t1V+PyIjAe4ddVgPpYH6EH/AHr2kM3jYFkdY9NwT9OePra/&#10;Pt5rF1TxGFR/q+zppbwqwUnHp0IW1d2S1UUPkYrqAuGIQg/1Fxz7S641BItlJt/a9Vrnn+o9lkkR&#10;BJJp8sdK/HrwP+DoTUzTPEAGNzcf1P8Ar2/4m/sYdkYxEcP9OSLWNvp9B7vCQ7KAK/6uP2f5Omnk&#10;ZhSv+Dosnde4JocdVJqtaMn6ixGr6XYfj3k7SQRY0f18Rvzzwvp4H+2t7k3lskK2nh/qr05FjtXy&#10;/l0AHSErVe4Cz6iTVgknkEeQf7x7KRt5S+bI+v73H+sH/r7kIABQT1dlFCaZ6PZvGTxbcnYHSRSu&#10;L/4mP/H2fPYyaMclhYiPj63uAPx7QT0a5XVkEiv/ABfQdv8AMlT59UNfJipZstWgEEjzlfpwbseb&#10;D/fX9r5WFtUl9TckkEE2/wAF9rGoOyLgPSh/w9E7rRyF8qdETMcjySF472YgFiU4DE2Fhz9ffZAI&#10;P+pIP9bWP+PvyyBWABGoU9K1+zqhU8KdYGgl9X7Umn1XIViun8+q30/x9xniQ28ZX839f+2+vswi&#10;uWWvjV+WOqGP0HUOSmka3hQ8X1cMf9b+v+PuOwUGx/snkX/oPqp9qlkJFRwPD/Z/1fn0lcyKxA6x&#10;x08qk67Dk3FyDY/Xj/W99MwCnS1v6htNz+OPbkSl5B4i1A9K4+3phix+Lr0qmJG0PYsLENa5/HpF&#10;v8efcP06f9h7N2wcdaYMCCfPqBHrLKL2P9SAAT+PYb74e9K45OlT9Pxew5t79FSNGbA+3/Z6ONtU&#10;q+BQN8vSvVhvxjgL5Oj1BrtINV1P+pPPFvYZbAh155W54kUj+o/w9h3crsgaT/senRwQSDjHR+O+&#10;FMHXFc1wLUE3H9QQzaef63t7ss2tB/uNgBUgrEByTz6RxYW/ofcXb3drFrIbHyp6nz/Znz6csoQ0&#10;1Fx1pcds0E2W7vaKJDqfKsq3DNf9w/oUcn+ht7rc+cNZHBia5b2Ihl4JUWIHBtx/h7Scu7hG70FC&#10;a/6vXoaQwulufPHW6R/KY2hWYbYWOmnVgGoaY2KFSAVPB4HvVv7SnEucyBDCxqJrcjkeVhxb/AD3&#10;K1q4dB/qr0R3ILScPPq7z2Ev+I/2HtSdJ7T0nOk9p697nUFjNz9eNP8AsTzYe6hQGAHTToAKKOve&#10;zx/HamMuVpQP9WoP5/3Za/8Atvae5HY5Pz6MLAUkz/m6i1raKWdv6Rtb/Xt72GuiMQxw9IwIDeGM&#10;sBcE+i4/3m/vGb3BTxJGFCRn7PLqQ9uKqo8606ru7Y3ZHQZ+SN2XmZQBqS4IdtIN/wDCx9mwoKVq&#10;eeNSvFgfoRcfW/8At/cCPb0cv6E+fR+zUStadBlk9wJkca6grd4AC3FuEBvxxf6e5W65v9xEq6iQ&#10;yufoPqVva/ubfbhQLyNqUIp/l6Am8+f5/wCHqu7sCEvuY8hgKmSwX6i0qkfT8f4n2THKgnKOD9BK&#10;4FxxYMT9febOxyKYVFeKD9pAr1HV1TJPz6F+hj8O24dKkFFT8E+kRhQefxfgH2GnabgYGcH/AB/o&#10;P91kezW4qijR0jgQaqD5/wCToePi1F5N2eS2q0YXj6c1PqFx+eOfdY+Wfybjfi/75v8AWwJYf8Rf&#10;2UsWzr4/l0tCrrHVxNIoXHoB9PCtvzwEHs9/S1lpaa/HoQD/AABHP196hHaNPnk/b/xXSaeHxEqO&#10;Pn/q/Z0QP5SAvTVqgFiDewvfmMjgD2bCCRfEvP4/4gezAMwpT/V/h6IWj0EqwPVS2Woya+p1K4Pl&#10;ksAG4HkNgf8AH31UMGQgEfQ/X3b6hkGQf2DqoUDh13iaAtWRaVPDpcuWFhq9li7XmAjkW4/Itf8A&#10;wFzf2klmLPQVoa1P7ejq0iKqGb7erUPjZj3jpIHa2o+I2P8AiQ3H+w5+nuX8d41fORE2I8qWBNr/&#10;AFt+fYT3pnEeoGlQa4/2OlpLiPt/wdcvmjL4+t8wPytFMP8AWBj5v7ttxKiPEqAPpEp4uQbqfyf9&#10;v7CEJMsoLHOfl/g6esMsNQ49aG/fkvl7ayYUaQ2Sct9GudSk8n+n9PYdbhLGRhZuSfx9SOLj2Ktu&#10;ZdYbFB8+htElUFAejx9PUobb1OAuo6JdWm9wOVUtb6f4X9+wf4DAjg2vcX/B/wCK+zS6IahU14Vp&#10;mn+r/Vx6LNzUGg8+g272iK4+pWwVh5EIsB9EIHB5t7EOA3Rf6cD/AGP/ACP2k05p5/6j/g6JW010&#10;jqq7es2iadfoSQBe31AI/wCJ+nuYEUrxzYH6seCePp7uWbgcD7OqsVU0Y58ugoMgWS5PJY/U/wDE&#10;e+cOoqeb+si9vqfz/vv959ld6iCUah5fyz/q/wAnXhUHA6XOHyDGAA+oBrEgX50qObfT3HnQq4Gl&#10;lB/Bv/vf459qrVxJDXUGI+z/AIo/6vPp0kFaN08tOkZH9gSAXubXvZgLn/G3I94/oPz/AI8kn/bn&#10;27xP+x03SmBkdSIlMpUJzfm99QH+JPviAG+gFv62Atzxz/vHussvhKSSa04ev5fz62Fz08UGMM00&#10;XBYagSQPSLfW5/17f09oLsUiLBVYPJMcjf4AFbW/w/23sJtMZr3UBSmPzB/2f9RPVZidPaa/5+rm&#10;P5cWG8e8MPbT/wACYHNr2uZBYHj/AGH/ABr3VNnSX3yo/JqiPx+SePY6t3X6TVXA6aepXrcc2yhj&#10;65j4IP8ADB9bi/7X1/4r7s96WgYYeiUHUPFERYc3K3/2PsH7tdRl2kOPt/1Y6SxxtJIQTQV61JP5&#10;qcT1G66+JATqqJdSgXJYSAXHH9Lex2rY1iUO6kaVI1c2BA4H+B/33+sCLrdygKIw9aYz/n/n/nFG&#10;3WbSClKn8+q8uiurZ9x1Sf5LNKrThGYpImgfX86QBY2ufrxbk+0+uUjhlIBFv6lWHqAIuv8Ath7B&#10;G97wGiPcNX2itOOR+Z+fQ4sNuKAEj/Vjq2jq3401En2kktDP47ngxy6fooBvaw4tz7fqSv8AMDc6&#10;wDbT/jqupKg/1P59w5vG+OZNKGhPn+WR5/Z0fpAU7iOjwbW6GosTCks1I1oyjWYBWJBWzeixNvqS&#10;D/r/AJ9ul2kUG4uLEAkEAW+pB/x9x9uMjTA6gSD8qV/ZTy6XQS06MbtOkpcRLEkUkaFRo+oawVbB&#10;Tqvzf2n8lVSICq3/ANiALXAP1+v59g24t40l1fL/ADjo+tWBWp/b0ajarmsgXWD62IJ02+gvbgD/&#10;AHj2HmVy8kR0j6f2rkcW4/PtlIVkahz0axKpGodDhh8XGkYZRYkX5F7i1jp/23tLvVmoLKxBBJ1A&#10;2Fj9fqPagWmohwDUUoRX/iulFVRe2vSlDNRDhwALgghb/Tn2XzuaIjD1RJ4+3lY2/PH4t7k7k20X&#10;xwwGa0/1eXSa4kAi6Vu08iZK2OMm41r/AE/1JP8AS/8Ah712fk6xGYq7/UPIB/gePeZ3KUYW3U8c&#10;dQrzS9WIp/qx0YCHmKM/7SP969kFnuZGP+34/Psf6dI4Ur1G8qjJAz1k94h9R/rj34ZPTGfLr3se&#10;enkvnKIDi1VCf6/S39fZpZkr00xqCW66P0P+sf8Aevd+XQwUYmk+n6UP1/It/wAb9iqykkp+z+fQ&#10;Y3Ne3h1Xb8sV1JMt7HxPzzwPF9fZsoypRfoeB9CPZyryxrk0+0f7HQceOhwD1VBX0wermYLq9Tc3&#10;P+qP9PeT0ni4/wBiR9Pd/EpxBP5f5s9akjJXAPUAU84OqyqVsQVJJuDxwbj2jt02+ylGofpPPH4/&#10;5H7uXAyyEfbXpZYwHVgUHp0PXT0cn8ZgN9R1oeALm4t9APZNK+MHci/7TUC17/l+f97PsvubvUpD&#10;Zr0LbQFSK+eOrbcMunaQsbH7Pn6H6Rcf7wB7tR+PIP8ADaQspJ8SDm4uAth7iDm91NuwU0Bz65r+&#10;37OjGJf8Y0jh1rKfzO1DZ+qiAJLO9gL2b/KEYqp/2J9nXyFaKbEre62jc/6kGxB5P494Qc/mt05O&#10;f+KPUvcuxgwgL1D/AJeW2TVGneMWGuNiVD6b+WO4v/jz/trew4pMtFUV+gtxqPBIHPNrW/1/p/tv&#10;cASwglnAzXy/1fz6kiNGVQePWwFNh6igxEBvcCnj9RBAAsNNuD9Pz7qW/mg7XodvZ/bW+MhT1E22&#10;Nz0MEW4KWhZfKj49vsWeaOX0mo/Z1gPe+rn9R99R/umc4bjt/trbzis0NjcTWbAt2yorC9QgDARY&#10;r1VBQCmlVrSg65kfeN5Atty90N426OJEkvra1v4HFRpdlktpCQD3qZbd3kp+J6n16VXxC35S5HLd&#10;qdbzSwQZvbGQwu7qTFmMrPS4Dd9G2PmqJGYl2SbN4rM2ZrElW4JUk6uvfnWuL2dveqp6CCOpx+RW&#10;HM4WoiBCVWPyUYraGrRlPBeNwTb9Juv1B95HbvJBNcNd2anTKdSr5gtxFONc8DnrGLYb/d7VZtp3&#10;RtE1qfCf+GoFMV/CRwrno8atqUH6fUEf0ZTpYf7Agj2EOOo5KXU59cehdP5USX/Vc/m17/8AGuCO&#10;rk6SCMUz6Y/1evRneXK3FFGD/k/1U65e8MlHFNHIzxyQ+TUvCgpyty17fk2/23twa2XTFQt9uafZ&#10;04tzIhCoQ1Keef8AVTr3tQ7OpqmlnpJZFSMBkY+pmXRe6sAT/jcMPz7W2M8SyqQ9Qp9aZHz9fl0U&#10;8w3EU0ciqSfypn7afy697NpvvD0+d29t7fVMp8opkwm4JgdSTZCgg0Y6oEcZXT5qSMBm/wBVEzEE&#10;liR7cQRXqw7gADQaCeOhuIZqcKrQAt9o6izYrt4pJNscHtbt+Ve45Izx86+np172F+2tyVS5Cghi&#10;qHQ0066tTXRkLfUD88Hj/b/Xn3va5YbeZABwPqeNePHo23Haoo43nK11f4eve7H905Lb2d6f2ZUZ&#10;vyPWvTVFPT1KafPTT0svqaQTAhkZGj9NwbgEc8+5e3CwsNz5ehuLxxE9aRmuSa000JoSeNKVxjHU&#10;V2E8thvdxCoARirZb4hpAKip46q8M/s6wqrCWQ3sp0nTYWNx9bj83B9gLRYihw5O5JK2CrxdCU/y&#10;ikMvmppHsyR1kTDUNVioa5XUVF+R7DEeyz7TGdwuiGt48sydx/OldI/pYoaCucns8wnrFB2eIaED&#10;IPHgxrn7D69ZvaPzPauS3Nl6mvqZz4pCNMSuDFHTRRLAkLfhiqgctfn/AGHt1d3aeSsZLoaFTxwR&#10;UD50rTpI2wfTRBQO7/KTX7fPr1rfTj2OPWHyA3RsB46/BZQo6FCaaoSOqpZglykNVSzho5Iz6gUI&#10;F78EGx9+3lNr5r2S45T5qto7yzukZJI5mNaFSupX1CWOUKzCOWJ1mjZtSOhqwQ7Nu3NnJvMNvzBy&#10;vezbde2rakmgdkYVpqRgGCyRuBR4pFkjYfHG4qC35HFY7KxxR5CkhqhTzJU0zSIDLS1Mf+bqKaUe&#10;qNxcjUhBsSPoSCo+5ux6zufF0mZljQVdBSRU8+Mgdlgp4YYwolpYmZmsoHKarj/EAeyCLk3Z+WeX&#10;7baeXkkWzsUYJG0hmlbxXeaR5G0r4krSSSNJJoBZnc1OsljzmjnzfOdOabzmfmiQS39+4eWVUEYc&#10;hFjRRGKqiRxqsSqO0IuME1x4jE0+GpDR0zzSIZppy85jMheaQyFf2lRQq3CRoqhVQKigKoHuu3NU&#10;Ciad3DSI8zNFfUWEYOksv9QPoT7Dz25cB17kbuDfiH9EgUzmuRXHQu2u8PhIikA0Fft9OnT2GuRR&#10;BMV1KAzWBa5NhZRb3oRF1BXBP8s06GtmT4YI9Ove80O35KtLRpdQvkNuWZQQCw/w5HI9qIoJGiKE&#10;FqeYB/ZUftp03Ju6W7Vf1pXyr6de9s9ftmV6dpINZmXygaSCYyjNZmQfi39fZO6eIC1O0+eaU4HP&#10;Rjab7GJvDlppNPlWvz697z7MoZ4JzFLIyyeVg1wV4PAJHH1/FvaeqC5SFeDChPkfz6Z5luYZotaC&#10;q0Hz697XFTSSUVFUQSWj1yO1mB1OJGLltTcj6kcexFBHIjqW4EUOOI4f4PToMRXKXVykqZoAMH0x&#10;5de9qLYNYIcjLRyMBDkqCroFJ06RKyeSI3P+I9izaQl3IbFxQSIwFcZpUD1zwA8/Lom5stzLZLco&#10;KtBIj/kDQ/y697VM8BynXecpHjDPh8slWCFCkLUoaSQ3FuCRf2VWe3yi0mjlwI2AocUxpFa+ZFFF&#10;fP59EsMn0HOFrcqaLcRaeOO3vH50NOvey/LtQ+Z3ClGJYqLknk/gD6eyYiWKQhVOPl1LR38iLw2y&#10;PPr3sVOnNtsd2VGGZtC5/HVeNiZh9ameLVANX1uZEAFje/H+HsZ8rBp2ezKkmdGXAPzIXHmxGPM1&#10;AHQM573MXOzxXKZaCVG/IGhx9hPl8+vex6rNsNsegqyFEWYlDJU+Nl81PpIvEHHIYkXNuR9D/T21&#10;9CLVXQqTJqIIFaqPs4jqO495bdHSI1KV/Knl+3/B172BmRq8jTy/dyVVWGd3Kl5ZH0kMWFmckC31&#10;4+ntNNJNAupidQyoJIzxFcg/7FOhvaw2k6eBoU0HkAK4+XXvbXU1tTPT+RKuWR+WGtvKLkm5Be49&#10;tm/uD+sWbXTgcjHoTXpZDbQpKEKBRw9P8FOve0wuSyrVOuoWLxp+lnjjEhA+oBFib/jj2VXN7NcE&#10;mZQQM+hx8sf4PTo8NlZeBohrU8QCSK/zp1737I5achWVVAuCyFVHIsAVX/e7f4X9tG8VgpAH5ivp&#10;5Hr1pYICQ3+X59e9sqzT1E4MRjdrXKiGMlLW5sLfT2kuJxPIauo05pRRw8h59Ghiihj7qj8z1726&#10;1CUzUfgMEgnC31sx0vf6KobgG/tJoWVSChIFOFf8nSGBphceIGBX0xj7eve09/DKyb9cEmm/1Vm1&#10;lV5Kgn82/H09opIVd/0aqVOfOn+Ho3+ttY8awD8+Ff8AN/Pr3vmcKI080qmmT/VVEqB3A49K3ubf&#10;63tWLeTt+sJTTw7SDQ/Jhn8q9U/eRZvDQ6z/AEQaD7T5de9sWQo6RyBGZZAljIqrpMlj/qr8Afm/&#10;J/Ht8PbJQI5IPqAP8n+riOjWzuLhR30WvDPDr3vLQYmlyDmUU7BAALtdeQbXBuPp7YaRpmZYz+z/&#10;AFfz8um7zcZ7YaddT+XXvZgtpdaVkFHHkkRzVTsiUSvH44qVTa8880ukaz/YGo/g/wCAWWlhdqA6&#10;JqZhj+HOASeFR/Dw9R1E2/c4xT3BtBQxID4hrUsTjSAK49TQfyr172vo+s8Li9dRmqmqyDsFqJYa&#10;VWhg1kartV1Sl7MfoFjAFiC39BFZcotNS4u5RXzGSfsBNTinDy8vmQvzPud0RHZBIlGAzVJpwoFX&#10;GPOteIx173Dl3HQYMSx42koccmm4dWjmrGI+t6iQvpB4vpI/2HsT21habfFS1UVA/h7vyrn/AC9b&#10;Xa7jcKG5keYj5FV/IChP51697DnM79qnuv3kbO7kq0pEukgcsdZIJNxc/wCH+t7L5b6eGoz3cait&#10;KcBkGnH5dCvbuVY8OUIA8hUf4KHHp8/t697D+p3xWxSiCaqlJvr85t4LE/pW5sP9gPaGa8llXUDi&#10;nCg/zV6FUXK9u6eIiAeWnOr7fXr3uONz1M8okFQtwRYgqdX/ACD9OP8AW9oJrxzTxDkV+X+D/L06&#10;djhiTSy/4eve3io3Iz0Ain8FRKxuhsqlbjhSOG/23Hurbl4aZFQQM0rnovh2YJdl4qqo4+efzx17&#10;22UO4MjEFVxrQu10SRlMZ+tlCm4H9PfpLsJSSF6E/KvS272m0ckoaUHGnHr3sTNv5h5VvI/DXFmF&#10;2BP9C35v/j7ehv2STxie9hQn/Y4fsHQI3fblQ9nXvaohyDR1ALzo6XuqOitYD9QUn6fi/wDsPZlH&#10;I8pFMA+oH+r/AAdEUtmrwlUWh9anr3v1dl42YNCUjOpidJRh6r+l/wCo/wAD9Px7fnBUAoa0Hlmv&#10;W7Xb3CaZKnHzH7Ove2SaGSqLsdAjkUKdIVIhf6+WIWU3/Fx72sKlKaalvmain51Fa/nTozjkSABR&#10;Wq/aT+R4j8uve0zU7UqIpXmhieSK3kLohZD9W9LW4H9AL/096l2ycoZowaevEA+fEU/I8OjuLf4J&#10;UEcjANwyc9e9pOuw8QmWrUK0YJ8y3OtH+msIbN/tx7LDbmF/q3GlBXUTUUP5+uehBbbi/gmAk1PA&#10;+R+VeHXvciswdPUUFqNDLE4MrhAAwktp1mQD0n/VKf8Ae/Zw0NteWyS2S6yxOo1NaUqCoByPsHCp&#10;6btt1khu/wDGDQjH2j5eo9D172EdXi6nF1qVVMFjlppoqiNtN1EkLa49WsXNmsebj2Et2tDNCYSt&#10;WFaeVKihxj+daeXUjWG6LNGornyPp9n7Oveyydl4GLCbmnmpKaKlxO4IRmcZTQi8FKk8jJV0USsf&#10;SIahXUC/EZTm5I9w3uVm1pcFT6tn7GIp86ClfOvHrJzljdv3zs0N3KQWA0SHA/UTGAKDI7zw+IeX&#10;H3sO1DWNxduFbkn6AX49Q/1/aCv7OhAA5P8Aq/2eve+drXUqRbgBuQbg6RzYfTi1hf8Aw96J8+na&#10;UJFOHXvfYBXSSALmwb6XRjyAPz/Qf0/HvWT14HTRj/qH+r9nXvcqnexA/LKCLk/pKgmw/wBjf624&#10;9syAjuGP9nHQn2S5ZR4YFK/Pywcef5cMHr3vYm/4To9oV+H+V3aPTM1QzYjtnpnO5SGhJ/ySXcvX&#10;dQmXx1R9nJ+qVaOoyGh1TUo1Ne2q8J+7NvDt9zsXN1QjWd7HC71K/o3P6bKzAgaGIUEE5JAGej7d&#10;5pfpX8UhaaTWmngwBqD61/Pj59VmfzeNinevwT7aqqalqanJ7Lk21vDHfw2INmBNjdxU0JGMlsSr&#10;AyrK6jh1QoeDcbZ9PHodFKpHDFEUDTx6ZGihTSDGsABAVI7IQCLtqW1mHue9ai1YWsi6n0kgMKDI&#10;JxWi08lAHoB0EbmS4inZ2bVkgAtRVrUUPAedBXNQBx60Xd2VNTVVK5DJY/cOYr6nK1R+zwMtRLix&#10;lMo83jTLV+4ZxHVTVuTy4qMoKuojnVKQ01d5C1NP7yTO5AdlDBmMkLeeOlj1wpYx3Q6SFILOGX6s&#10;OeQS9aBSxqSoHxinH7MVHzHDpGgjlLwGRgzYaiVAB/Lzrx9Ok19lQ05/hWOmhSajphipR/dzL7zy&#10;9JjM/kI5lylQleiVXnnpqmlo8XVUladSUsxMREEipzQ+OnlaQ6zNEgeSJEhEn7gVWjZwFZ3IYjRY&#10;gMDYXILzmP6lI4BpVK4NSeBz6ZPk3qBxyUcBtI5Po46RrCTUPVmYivcDXSoJyA2aYGekzUwz5bKU&#10;scTCmkoMvUT0ePy+RqMvDhtdA9dU0GVocdNJX09Di4Xp6eU1QnheShmV5Jo1R6fl44k0kj1ShyXc&#10;mWMMrKpZI3OpdLBf03+osB9PbwmnnbSQCBjOPn5Urx+X+ZUt7c3b+HpQqDTNFJ4kcKVBzQ+dD6Ya&#10;ZJ6pY6hYqqSOmw0lNJR4fE08eKy01DV0tTO1NXZekR6Gs+9pXrJGFQkLgwyl2bSZT15FJuZD4NBA&#10;UABf1WjiZwQxL8NpYC+j29Gni8BU+R44HHj6iv8AhBqOi1iZr9Et1zngCwwpJHmDwIH244dQajFV&#10;WKienioqWLPPlWmq5pJ5nr1q2pgcpmMfRPFUUsceOdjAs1JK/oyKnxixb3yjkmYaoyrst45DEsR/&#10;dQ6mbyNf6KSqkk3vx9Pe44bWKTxXDK/EDuODgYJpgg1xiucU6tcbPBJOtxcCVGXuVe/g3auP6LAs&#10;QPI5x1DzkcBibDV4jpcNWRxZLGSbhlqqcQYmop9MNJHTUiU8jJPMkNdPCgiZPE5Ojy62yxOPUAYY&#10;pERAgL6rs7XSOolAOm10c3F/UQfrp96lE+osV7fMnGc/h4Z+w08unjJeBxAqrIMglqazQcVj/FkZ&#10;7cCpxTDNkqGi8FNI0m5szSZXIZFKn+FY56F6XHUNCKbM5vatI80U1To+2r8bCsMwQGhikF/GKtJE&#10;oRi3rMQMfEjvIdEYYa5Auoq12AQcA8EWtwG4m0AyOw014CgA/Z8v89eq28E8GqWchU1VppVB/ID9&#10;vSToZMlF9lHBgJM3k0yMklZjMdi6KWTL5Kohk/h+BnqngiqaZIaVzXVB8skb/dU8gfyxq8nN0Zj+&#10;ltYl8hUftgOFMaxsCRYKObAn1aTYfX3szxMQlDShzQ8ONfnnFf59eaRZm8NZOwpxWjdgINRx4kad&#10;fHiK9QcagxizTyVWPNFJRLioJ6ySLLV1VRTZGDJVU9H9tFMJJq+WZYyxWMClatjJc3ikys91jiXS&#10;Y2Q/5kancX1MyPL+ZSbCxsAR9LWKWK2ZQ8rvjUcnAHyoKDGTkdMRxW8Ehe2V8Gh1awKjHw/Dj7K/&#10;s6xTVSCrqqx8fJT5eknpTJFlS0FHS1H2xhpo6ygxCeTwYaOnWZ006ppKee0c3naVOSkN5WCxq9w0&#10;2sF2VwCRI8YI9Ki3/Jw97YzIyqSaDC/meHzP5nHn09I80LJBctimlAQBgmtOAJzTjU9QJaSnipMd&#10;C5yVTizTOcbLi5osTRVlLEsZlxVBmKiOYpPPKKkFWQNdaWRvR6veOWRJCDqIULpVBKqaxfSLRryS&#10;fzx9QP6e1UMTAFHGa1NRQAfM4p+3z+fTkdmIw0EgOqpYhgVUAgfE2KHHmRih8+sNJTV2OjSSmhpB&#10;JLUxiTJjD1Wamo63QK0u2Rrj4VRCUWDRKU8E0qq9nYP52caSgLlGN/21iN+VdmDWYgAgCw+nPN/d&#10;YxExeFlIFAQQSVArx1cPnUnpu0tRGZ7adx8IddB1IFBBJLitBigJalcdZ0hp3EVZXZCGiWvpnSWC&#10;tyb5OrrQIIayixlMtKlRRJK0kXmmVmjbyL4WI8YB469YMaRqhsA2nmR/Tfx/uFbDSdXA4I/J93hg&#10;8AiVyZPMFQGA4DJANSCOBPA+XTttdQQutw7EhT2kIGB8qg0NR/L+fWfJXhtV1NZOgMk4l/jtRLja&#10;OGQVRgly5hxZkuXmBoozJcvEQvphAI6SyuF1mT/OlSLylgp9chZza5+g5Ngf8PbrrEU1rg1GCSD/&#10;AJa9UYwyp9Tp8M8NLVBz6A/5uPUDILmaqnqvNRRUdLHJioqt/FTYWnpZaiMS0OL8OMiimMSrd5UW&#10;BEd4iTdZkBmgeJDIpUEcssg8hAI0i8b2+g4441D6eyuREmmEUgJrwoSPyFP9VD0XxRx3tz9JOpYk&#10;+pH5Ypnz9aEdNUtTJVWQoZKeWJ6amq8c1NSQ1NUlQKqacZYrIriWW5Zm0uaeUDXYccBq0o0gFr3B&#10;kNlkVjrDLHe/1J+p/JH09rCUo+hi2n5enzAof8PShngJnWN2lEZBFFxQcRVRxP7fTqPNEsVWKWkR&#10;KSpqIChjxkZmrcLWU8RolgrKyRLp44lXUyRvrKJISrMLyijodNtbKUe10jUScqSl+DpUf1+o/rf2&#10;nilhnq1aVwRSuPIH0NT0TpJb3Gt0DKr4K6NdB6EkMQan1B4dMVTOYRRMZYqWKWGvgWpkNXXVVVQs&#10;VDeb7MKsS1c7MQHi1GOdlK6VVWxmNIwBHMsl21axd5EUEcIQRY34/wALi/t0ymZiZUKY4UoPn/sf&#10;t6MZZLm8c/VVVyP7NRgjzJoK/wCry65xTSsrSvjKiCOGn8KLPUQUtNWV88D+D72HTKHhVE8pVR+4&#10;Y5dBs4tjaXTP6lZSyjUGJD3bi40G9lHPHHB/PtQI1kti8JypIqDjArQ8R/l/LpwJDNZ6HYKFOmpN&#10;AKAGleFR88/l16KhkNE0az0tVRmQVNMlNSQS0k8WqVpXkmrYvGXqpVWFFdlJVo9Po5WQsjEorRsA&#10;FJ1BWuLGxP8AUg/U8f09svbRg+Irhm4UJH+r7M9K0SJ4hNaNqAoNRwtDj4sCvoK56TtQqpDWxyME&#10;jqKiJzRtItXE9WKdp6eNoW/bQ0/GgqymMGewAY2yxuGDOVWRb39Ei8MCAqX1WuPqRb8+2pfEWQRx&#10;nSafiU+fE/ZigP8As9NyQl7pUjbQ5Q4eOQkhiQ2mlFKmmDQ0IND1DlxMUdFCsrVlLpZo2cosBenS&#10;nM5yEqSQ+YpPzGlpW9Qvbx6X98rFl1IwAX0huApF7sy3/wBawt/xHuoZAdLLU+dKkjHy4ep6pFJb&#10;CbwLgZAOeND5VHl+YHTaYZ0ltMSz1JFS9JUVBd2kEJjoaOVFZVdiCsz3HqBOnljcEvEn9+v1Sf8A&#10;M6P9V+P9lyv473/2P+8e6+NJ/AP2eX+frfiyV4xcfVfhpw+35dGR+6qP9HFvu8Xb/Qf5tdn0/wAS&#10;/wBmsv8AxXxeK3hv+3q+ur9zTf3/AP/Vojrp5TI4cnUCQbkm/wDX6n2AZv5HqUtmrpz5j/N1v8e2&#10;Ym5v/X2j6EY697yRf5xT/j7uiazQdWHXvYg4L6f77m4t7MogzAKB/qr1R/hH+rz697dMs7CAgH8A&#10;/wCtb6Dj2bwqC4Feg1vJBjK9e9g7l2Jl/wBdmP8AsTb2aondjqI9w/tWI697YSwPDDn8/wCv7syM&#10;Mg9FEiyHuB6976YLpvx/h/t+ffk1FtLZ61HrLaXzTr3uGwBHP459vEocKOlOPw4697Z65wkXP++5&#10;v7bYE8OlFstZeve3zaucoaVwJmjH6gb21fT/ABP+HvYcpQLxHQ32tglCevew17mzmPqKKVYXjN0Y&#10;GwFx6bfj26sle9hn/N0tu7hSCade9lk2pLryymNuDKxuP+DH356FPToHXpBJYYqevezh7erZoaeI&#10;hiAADfUR+Lfg+2BAuK8f9X+TolautgOI697G/bG/q7EtH453Av8Ap1ORa1voD7TSWqtViK/6vPp2&#10;K4lQ1r10VDCzAEf4+zMbK7gyNTNDA07kk2BLuQDaxvc+wzu9nD4FWHl0I9su2eQFvXy+3qDNjqeW&#10;58aXP1uq8n63vb2fDrPc1RWiB2kJ1Bf7TNc6bj3B/MSR+MdI88/6v9Xl1KG2nUlfXoP9x4eEU8to&#10;1/SSF0jj1XP++t7Niu5xjMXqd/pEbsR/gTf6/wC39l2z2v1cwANM8P8AJ/q/Z1vcpiASPw/5uinb&#10;h2cuSyrjwsx16gUYAgiwu319hBX9kQ1FaYhKvLkHn/EgXHscPtEaW51CvRJFcM0hLnHQhYfrqekp&#10;YpVRlIRbA2/oCLC3t8g3XRsisZUW9rAk/g2Frn2CLvaS0xCcPs6N4p9HHIPT0mDq4VK+JiQCDcqf&#10;9iG9jx17maarKHyKdTCwuPrp5PJ/1/aYbfJERQUpx6fW5jrQdFJ7+xtZBQVBKPYIRwCeC4P++/2P&#10;vrt2dBRFVPp8V+SPytyPr+PY75biZVLHz/1enRlbsCC3QTfHqF5MuxdTdKjT/wAGYEWt7Kxs9RJn&#10;Ax/EwH9eSb3v/sfY6kqsA8+rSMdBp/q/1Z6O7v8AcptucHj/ACcnn/ghB+n+t7Pvs2PTRKPyFseP&#10;6oLeyx27lPQcvT3j5/5+qDvkdMZs5WACxaQr9fpdj/xT2tig/tAH+nvxmb8Bp0XMO4t69FAVQ2rU&#10;AeSR/sTf33YW0/i1rf4e29Tatfnx691l0i2n8WI/2B9xpUVdNvze/wDsPZhbyvJXV5U/y9e6jSoq&#10;abX5vf8A2HuI0RYk3HPs1S5VEC04dJ3g1sWrx6bXpmZ2bUouSfz77MBABt5L/wBFvb/bg+3o7gPW&#10;jaKfOlf2EdJngNaf5OoE9420mLy2JH6A1rfnkH6+8ckYTSfGBf63H145B9vxzFww1k0+f8+trCad&#10;5r6fLrhH6nT/ACdVuw9RCgL6rci3+8ewq32AsEpAsGH0Fh9GFvbqSnw+9uHqT6Z/1efRracFHp/m&#10;6sa+L0OvIUwEY1L/AGgBZuB9OP8AA+0J1nD5M4pNuHHB+vH19R9hzdJqdgFa0z5Z+XRt3hKU/Po5&#10;fyTl+362ryW0f5FKbG4sBGeLj/W92Y7aQR4rWSNXhWxtf6A2HH+A/r/X3DvNMzUITgK/5P8AVw9O&#10;l+3RqZw3l1qGwY2PL9+o8qiQHLKQBYkWkZz9frfVb/YG/unv565dxBXqLAKrX9R5uBzwfbPKokDC&#10;pzU9DjQqW5p6db0n8vbBU+L6wxbRLpJoaYfQC2mPSQCPr9Pr71nt+zGXKVbG5/dkN/8AXY+5w28N&#10;pQE9BK4/tM9WL+w95AFmvxc8DgD2bUFTUU6Z0A9e9uWNUtPGw/Buf95HtvAk0/6vI9MsQpoeve7A&#10;vjNAHylO1uQyW/5L9ob1v0mB86/6vy6W2P8Aa1PCvTblmKY+oYfhD/tre9jDo8RxYakJAU+BLH6f&#10;2fof9bj3j5zpatIWbiM/6vz+z/P0ObMkAaf9X+rPVO3fGVl/vc8SyEAVK3+ljc/4jj8/n2YRZ71M&#10;ZUg2A/H4Fzz7g65tQmpSDUk/6v8AJ0fVDR9M+OqTJjVJlWyxC4IsW9A/PuHup/8AcVYflXP+sBa3&#10;uVvb1aXSsfw6fz49AveOLV+fRRd6qH3Jxb1zyfU8gLInH0+vPsoOSYHJyD62mYXXm9uDx/r+8wNj&#10;JNuGGOwcf9Xp1Htwmqq145z0MkcWjCQL9FKxgj6WsQw4/wBj7CXtxwuEmBNrD/D66OLX9mM88pQZ&#10;wemI00EH7ejG/FWkj/vFqAFzqN/8POB/vf091oVQMm4ZDcDXPf6f7Vp59oppaMBWvCv+bp49rj5D&#10;q2aIaaJVtayAf69j7Pz03D/kVN/gqi39bWuefb0MlW8MDqjNoFeq/vk7MEhq3PN9Nxex4B+n+8+z&#10;QwxsIx9bf4Hj/D2bdmkamoaDoiuXrLUDj1VZlKoGuqPQpvJJ9V+v7hN+Bz76nRtBA5uG+vP490do&#10;0XVqrTpkEny9Os+FlV66MFLHVHYKLD9X5B9le7WU6Zbn9JYWtbm319lk04qFX8ea/bno9ikGhU+Q&#10;H8q9Wr/HSO1DTE2P7Yt/X0RlP+N+1P8AHKEHLwtbjXHcf19Q9hfc5SwKN8/y/wBX+qvSwGsZA8uk&#10;T85JvH1tmje1qSoX/X/yd7H6f4+7YMYAMYtx+qFP9gR+CP8AY+wwgOoFTwJ/1fy6vYKQ9fmf8PWh&#10;93FIZu28kCQxGTnJIA/D3NwP8PYc58g1BvYWZrD/AABPH/EexHYghBTNf8tP9g9Du2JCKtK16sG6&#10;ZGjAQDn9yI/XgC5Z/wDjXvrDX1gG3pJt/sV9m4I8Ko8x/l6QboqgV86HoM/kEiimmZRa4mY/42Uq&#10;f9559iLSxl4QQfob/wDJJuB/sfaWSdYpQpHED+Y/ydBcj9U/6vLqpje8TSVMlv7L3/PJ5Nvb3HGh&#10;QXH9gcf4259lklxJrNPX+Vcfy/n1sxhgdXEn9mf83QWvAvmub6g30/F/zcf6/visSAEBgguTY2/3&#10;q/tmeWWVgXBJAp06OlXjdEFPa6+shragDfSB9P8Abe4VWAHH1uD+T9bjg+19hXwiBw+z0PTbE5r1&#10;3VVw1gE3ItpBNgAPobkf4e4rgAA2N2P545I+nt7WWcgYA4+f5/7HSJp2eXw0xQdK/ASLUmL6cjSQ&#10;b/1GkXA/1vcWJr6lN+DcfS3DC/Htu9JLKR6Gv7D/AKv9WTKM+Xn0JmPp44AjfQakJ44NyouR7D/s&#10;5mXA1RB4ELqQSR/YJvYewvBp+tII4muPt4f6vPqpj8j55/ydXJfy4YkfdeKYENapp+De9g6n6Efn&#10;8+6rcjeTfA/wqrf0/wB79jGCQfTsD/qz0wRmnp1t+YtRD15ELkWxg+v9TF9P9492p9JQ2xVEf+bM&#10;R+n+psbfX2BOYJRoYfb/AIKfy6rGAZT9vWox/M5l8u/K1PIApq2X6f6t2P8AxA9jrmqN3p20Mbev&#10;jkHlbkWv/gPcKbxuDRPUjOP8P+z0O9pC0VgOkj8MMfjKiWnM4hJ1xizDlrt+eP8AWPsIp6ecVJB1&#10;2NrcmwH9b39gXcryeZSVP8vtxTofWyoIwT1fTsKi2/R46kIjp7+K7D0qSbAEk2+ntXYWnlFgwbk/&#10;Q3AXgn/b/wCt+PYOuIGnk1n/AIv/AGP8vT0jqBg8enPdG5cbQU8kUMkBIj9LJYaASP6fm3/G/a5j&#10;pXETBR6r82P1PH9Tf2W3USimrhTpMjkHoLMXugSVptJqDyMbAkCxH0JI/wAPr/xS/tN5SlaS+lD+&#10;Bx9fqP6f1H+++nsKT2hZ8/6v+K/1efQgtZAo0sejZ7M3TFTQoXlUkML8gD62sePzz7DjL4V5NTBT&#10;zbkjjkW5HtqOHwu5h0fQTIBXy6MBgt5QTeOJZ4/SpHJXjkm3A/33+HtGSUzUrMCrD8WPP9L/AF91&#10;jNHCN+3p9iGyD0JJqkr4vJHYg3NuLn8E/T2B3cTCTCVBFjankXi3HP8AX+lre5O5LaNbgIeNa/y6&#10;K71qIQOlBtNJVyUTWKrrjFrcfU/n3rrfKKNTl6zT/wAdG/2H0vf3mHypRbQGnUNcyyEy56MvTm8K&#10;f4KB/vHsgFRxI4/qT/vJ1ex+7alGOHQDY1OB1m94UAYj6i5H+w91A8+PWjSnXvZgOm0JzlEQPrUx&#10;/wC31Af8R7MLfDdIJKZr10fof9Y/717vx6IitiqQEf2E+n9Tx7EluxMdExkZ+zoi3EGuPLqun5XT&#10;BGmvyfHIv/WPm9/ZsIIfSD+LfX/Yf7D2tlnmkTQDkf6vn5/6s9B5jqJHVVtbURrVS2QNqc8A2/PH&#10;1v75iH+q2444vc/096M09Qa1p8x1o1Ioeo7zxBfT6ieLAFePqTcj2jt0RhaGfUL+luPzwRex9uyz&#10;zTAUNKf5ul1oCWqOh16Zki/jdKPreQG97eki4HPsmtUl9yJe5tUD/HhpB7TXJAUkmlehPbgmh9Or&#10;Y8axXaRIH/KIeAP6xkWHu1f49p/uLpRbkRLzzfhDfj3EnOFFh49L4MXJz5f5R1rFfzNKg/3oqFHA&#10;Sd/UbWGqYG/+2A9m53HEzYvT6vTG55NweACD7wq5377hmXzP+Q/6vl1LfLTDw1/1eY6V/wDLkyEM&#10;aU6OqalEb2/H/AhCV5H1s3sD6OR4MmzFmAEpPBueAT/sObe4TkiKua+fUoJmIU62Bqho67BxoguG&#10;pUA/P1APFv8Abew9+ZnWL9t/HPcOLSOOeq2ss+46NXjiE0UVbAtPXTRvIBI7FkpIzEBdAGe3qJ95&#10;F/dq5ztdr5rveXpWZX3q1ZYVFTG1ztuqRI6isURME93Ir6q3FVQV+nxi195vlqW42bbedbRP1dqn&#10;NvKVah8C+dIxqH4lWeKFlP4RI54Mei6bQzVb1T3tsbczxQxbZy+XHXu8K1Whp5YqfsmQzbPy+SMu&#10;ieohhymOhxsaaSKWWs1ED70t71LvkLsiug652dk6xC2Sxse4tuPVSWaVqfCZ2b7L1nnSIJUjW/0C&#10;jj30m2tri725pJcGJgv+2NB/xk4PzqPLrmz7gxpt/uExVgFuIkkZQDx+EEnhmmr8+rXonVmlCsGA&#10;KOLEWCyICP8AbkE/7H3X9h4shX5YY+FCQraqhl5jjjDaTPO5NkUHgk/nj27b2k1wcAkaa1H2gflx&#10;6tffS29gbtvTHqT6D1PWb2K4xGBp4ZPucgsnFtEcTHSw+pLEgfX/AA9iK05daeIB7hohStFC1H5n&#10;oAG/3SZwYIiPmSP2de9uNDR7Yq5IFpsm9BOFEOioo0lX6gqXaGQkL/Wyn2Zx8qWE1fprws1ahXTA&#10;/Mef+fpiSXdI1f6mPxFJrUE4697M71/gKXLbP3hseqyuJqnyGElyWLkhq4WT+NYZHyGNiWGpVJVM&#10;oD05DIAfKeTxc/s9kuYdslsZnUtSoI+HFWFRxrTA6Bl7O0e5wblBqUKaUpSoJodX2ZoeuibWNieQ&#10;OBzYm3+8fU+yvYrEz4/M0VVOwWAVxidVDGSSezCKAKL/ANNbf0UE/i3sp2+xlinS5uWomrA829KD&#10;+f2Doe3lwtzZvBFlylRwoBUVJP50+0jrv2YTcPaLUuIxuz4KuCeOkMstTLAxMCzyoEFPF+HVTq8h&#10;FrkKPoo9jVt2njiS1ioyxyByDkAEUoPnnPz+zqMo+XHvLhtydGUDSAD56a1Pyr5eoNeve5u298RU&#10;LAhYpUnRoqqCVRJTTpKmhkljNwVIPPHs7s9zSOMKp1qfiVsqRTgRw9Oie52i7jlDIzDTwz172w70&#10;29S0NIu59uxMMLXzMk8KEynD1chuKaZj/YkFzEx+tmH1Xkj3W2+lKzWuIpa8PwV4j7K/D+Xp0fbZ&#10;dG5l+iuWrIoxX8Xn+ZA697Dn+MPSMsCTO4LRzMVNysmjSsTf4c3P+t7KjcyW5+nX9QAVr+KvClfz&#10;J/Lo4G3LOGlZQMEZ8xXj172Ku2d2vDHCjteTS+s/SNvSOGBPsS2dwvaq9x8x/hB/wdAvctoKSl4s&#10;AEU9f+K697cty7So9z08U+LiFPWyxs0tPApKzMeS0aj83P0HHut1y/b37vcW4KP5qOH5D/VjpNtG&#10;+3G13DJc5QNivl172W7P7MOPllSoWdZYnKsHDDS2kFlIPNx9D/j7Df7l8KXuqCPU+fUvbVzG1wAY&#10;9ND173z2zF9uhSdiIySiv9WEYAupv/WwPtctn4dJSaUyw9cHh88+fTO9v4za4eIyR5V9evexGg2n&#10;jqiJquGYNG99dmH9PVdB7JZtthI1ioqSdPpnoHS7/fQuIJFoQcY/Znr3tNVmy3pZlqY1/YMt1kiu&#10;Pz+Tx7L/AN2BJA6spp5U4dHVtzKs0Rgc91OB697T+agnklaJL6VGgFrFuV5uf+J9qJHkR6MKjypw&#10;H7f8nRvtssaIJG48cfb173kxeLqKWWkqlkBeCqglAFxYB7N/vB59m9kZoLuLSc1DD/N+fVL69gnj&#10;kgYYZWH50x/Pr3swXWm2xmsvv/a7Rl0yu26uto1HqD1FIRkEZf8AXXUOPYkjg8W5u4dBrMmof6YH&#10;UP2H/B1Hm+3hj22x3WM99vIAfWldJH5cevfT/eP954HsDs1tippq2aBYaiMxyyp6D9dDkAg3/P8A&#10;T2DLi0abz0kNQ/MdDjbt6iltlkLAkgHPXvYp9b7Lzc+Ww9VjqacZCGup3pHjussUiSalfWL259iD&#10;Z0uLWSJrckNX14MD2k/4eg5vW7wza4HP6ZB1enD/AA9e9ir2a5rslmZ68vHVyT1jMragDIX50k24&#10;4uPZnuCpcTFjVWYCpGKt5/t6B+3NouVFsOztH7P8/XvZWs1iZayESgsojF1lb9NwxDaRfn2W3dnK&#10;9sApBFDk8fPqUdt3CO3kMZAJPl58Ove07KIKSBonqQSV0rZSFvbkMfx7JmkgSIwo2p/Snw/P5/l0&#10;boZLiQOide9tdNRx1ExeedIob8MXYg82t/rn2ghgNC0zAAg9L552gj0xqS3y697bM9HS0gIjmWUB&#10;TpMWo/0PN/aV7fRJUMCp6W7U807AupX1r172jsbVyayf1PyyD1o9gfoD+f8AW9+mqEICBhQ/af8A&#10;V5dCS8tlKAAY/Lr3tcYWnzOUJqI6G1FAbS1VW3iplX6lzLJZRwDxe5/A9t2237jdy6EjZBg54U8y&#10;W4Cnz/nToNbibCzHgPJ+o3BVyf8AV/Lr3t7n3LicGzx0JTIV30aSSN/s4SBewU2MgH1Fzb/Aj2dI&#10;LK0Xxoh9XMmAxH6Sr5kU+Jh5E4rx6QR7Pd7iga5/Tj8qHuI/yHr3tEVWVfIVBlqJBK7nkMAiAar6&#10;VuLW/oPYeu5LmcmW4y/y4AeQ49H8NitrFoiFKft697n4zEDJ1UVNTWMlTKkEcP8AnH1zOI0XxoGY&#10;kk/QA+0kURlVasAT86n9n+TpNeX7WcJlmqAgLE+VAK8Tjy697NZtDqGgwyUtTnAs9apE4xap4xAy&#10;8p96Vuw+mooB/S5Hsc7bysYPDkvlKvxVRwp6n7fT9vUUbzzHuO4s0VtWNGxqrkjzp6Y/w9e9qHcm&#10;76fGDwwTJSOgWMyRKkrx86VhhiU+KFT9CQSx/p7Fa20CyFVoB5geQ+XkOkG17KG1MgL8T3cfzJ49&#10;e9l/3LvCjqJo2lnrKkq8hWIVEliSRcSaCAQfrb2mklhhOjw9QPCrV4elOHzr8uhztez3fhssSqgN&#10;KnSCfOlK9e9hlksqtfInipo4ebjyMxOm49S6z/tuPZPuEgBHhgLX5kn8vn0LLKxe1Uh3LfYB172y&#10;1s1CsbNLIbr9RoDK39ALAf737LlidX1FiwbjU+n/ABfp0ZW8d0XpGMfb172y1jwNSnxxhAwFiI1v&#10;pI9P0tb/AGN/d9Qjk4U49Gtqson7z172w000tDJMatVEQTUJdV+Ln6Lfj6+2qW8+Qak+XRpLFFeK&#10;ogNWqain2efXvfcWchnkLRl5I4yCCHYALfgWbiwHvTWoAKPmuOqvtUkSaWFGPHHn1729rlFET1ED&#10;ebm9lBLA/Qgj/ez7S+EEYpXHl8uiw2J8TwpO37eve5dBuGopa2NZ6kxrLp0aGJSxvYcH6+9GHxMq&#10;crx+3pi72aG4tmaJK6Rmvr172LuPyrVEbeVxddOg39R1A+1dvPIQV1Cop/Ov+bqPbywEL9owePXv&#10;fWiuFS7BrRMdQUEG9zck3P8AvA9m0TGgXVn/AC9a1WhiCj4gP59e9rTC1MBSSKcAKrBgb8A3N15/&#10;r7WW8p8TSwJp0Gt0hlBV4jnP+Tr3sVsFT0NTRzNII2uzRRKSDa3Av7GEIVbVY1Az3n8806AO7TXU&#10;FyqqSMVJ697DjdOEigqpFEKRrISQ0aBY25DEH2VbhbpLErGg448vLiPP/i+hnsO6PLbqxYmnqanr&#10;3t62hhqCso5AVQGO6SKyXXURc8/7wPYh2CCC4s9MarpQANQUI8sdFvMW53kFwpFaHIoc0697Cjsf&#10;aqoZpKaBQFvYIFBKs3HH+H9fYX5i2u3tyZosVHQ+5O30nSs7nPr172UDtDbJrtrVciQachtmQ5Kn&#10;K8vPR10niy8Gk3/QqRzG3/HN/pqJ9wRzhZDXHdRiuosCBWgAp3H5sx6yl9td/Ee6iwZ6w3atx4K0&#10;agqR83rp/JR172VpvorAtZgFLDkFwOVuPyRbj8f4/X2BKDj1PhJKhh54/Mf5+ve/IRcHUb2I/oLW&#10;uCRfnn6H34rg9XQ9pNa/6uJ6977DC1gtlIYXY3FyPpb68+9Zr1sMNQxj/V/qx/h697yKxBVi/PB0&#10;n/Vkjjj+vujAHB6V21w8MwZTTP8Al/y9e92gfyeuy6XrH+Yz8Yc7XyRpQZ/eVVsCokkqIaaOM7+w&#10;VVtageWWfjStVUwNYC5IAHJAMV+7m3Ne+318I+Nv4VwMVqLeVJWA+ZVSPl0O2kNzbEsQ3ioQK+Xm&#10;CfzFDT5V8ugH+UezG7D+N/euyUEjS7k6o31joEhgapklqZNu1D00KUyMpkLyKqaAwLXtcX975mSR&#10;aXI1sU0csU9FKyVCTMfuw7sVVGMbWjdArMw0jUSLc3vIPLT/ALw2eG+t3WRJwpRiKq/aCGAPEECq&#10;/bXoGXzS3XiRoF1P3LqUMhataaT/ACrwIB6+d1uSHK0hx+3njeloq6LIRUuP2+kMO28EmFro6XKU&#10;ZXI0ZkyNNUVNZT41pjM4p4qWVJ1FOYzFGaNFVmJEJLIrw1QeWddNiEtGxUu5dWZl/wBV9Sb+xBbu&#10;WoUqdX4iTQ+QKj8IwR/Pomt7vxmRodTggnxC3Y4yKopFUUUI0mvD7Og+rKrIPURUTwpmxQ4+vkx1&#10;dsWTF4Dbzy1ZmFZW1lVk6Val6Wggo56ehpauRiTTtFpijK6coRTCNBHhp2ZoXVViWJQQiyBAOSLq&#10;q8cci3NvbxoJCYlywH8uP8sY48OlWqJLtiIzI0gAwRxAqSf2HpJyVeQTNLHm5BDndy0SUmdx9fUV&#10;edqs5LW00+R/g09cZT9vHJOKurrAz2Y+GUvZUqPfGMB3IjeOwUMkVlZ49YCrGxn4Atq1aSD6R9eV&#10;9q5HKIk4jbiBjNaVr+2vDiP2dJJGltpUaWGQ6nWmlSwAAbzHmdXD8/PporY3pqWWgzDymaV68V+4&#10;JcjU4bFZKOkc1VZl6Wk29eeV454qdaVqiNkYVjMDTkir95ZIk86ooX7kprTVJPUtHOWOtxGhJUEq&#10;QPSbhuCfoGhPM6VmNEFK6gv2DFATT7fnkdKJBMbctNqEYoDrSFTSoAouhXYDBPdUcTWhrCxNZ48B&#10;UVtEaqowMWRfH1YxOPxW0qDM7chpIpKTGT7gyeinneOKsWonJmh8clGomSDWKiaQskjwrMsemmay&#10;gEqQ0IIamYsv5ZSrc83H+NwnAjmuNEbFzxFMYrTHH59FaeHHKyqzytXtCroFKfmPXNfT06ZMrjqP&#10;CZCXDV9dTR7upY6ioqGm+8qarH7kkpJYN4Uzw1aWMNLPFWUMKQM8Sx1CB0ITxvFEgBJZdSnWjyRI&#10;kZ0D0tIjofIvAaNT9bgccW9mOmV49Mhr5YNQPPJ4D/P0ZCOSKLx+Mi0pTuArijNwBofPzx59TpsZ&#10;CrUqYuebH10aYzN43EbprqnI/c5OeISU2Jlw2VhTG1aNNJSZeqBKRRxvKWZlbyDOko1Mqpq/cIQo&#10;yyM0jN6YjawIFixD2/XyQRb357YeD48VK+an1Ga4+2n5Y8unZHaaMXBFGGNLGqmmakZzmn5dJqsS&#10;pjnoYcrkq+mpXxFNPWvUxZDCQY/BQUyx5DKQrW66mGqqInhghqMe0rA0d0jmSQ1C9l2DNwV8YbSZ&#10;WF9AdSrkXJuTYg6RYXHHI97jjRFBl4NUinrmo+wD9pFekn6UcJZ20+MSUI4F6UZQOIjVamh/EK9R&#10;GhFWqDGulUauooYcsuHo3elMzUEy+MSz08MTLD5JYJVEzrKTTzP9wBC6ZV1MVZFLHTo1SXiiQKp0&#10;ghQVBRQyi35te3vzyQR1WX4SSSo45P8AxWf8PTclysULmV6MzMwGa0Y1B+yvTE0FW2uF6yCjeCSK&#10;ZWx981k65mcLXmF554ayRa6pemrnSYFTA05iEzi4kwm8cxlCBo1Vg7MEUguoQrIb/qJufwA30HtH&#10;c9k8ccAPhSVqB5UBp9lKV/Lj0mhZ1th9SSI5Se1PMDzq2QQcinmB5dQa2GJ5oKmld6ytaaWGCGeK&#10;bIVpmjhlOVFRhacwo/28avTAG00s1OAHlvqPHTLICwOlNT8qCoIRBrIkbjUeLBbHi/0N/an9GKYQ&#10;l66kFPNhUnLDJp8z9g4HoygltLUmGSUlXTSqmsktKk6nUZ01NNZxUEeXTPJWxxUqyPhRJkqOupkk&#10;FVLTJSCWrq3/AIfjYcXTFZo6dI2Z6jzCWO1QguHQIvM2fwh7BgSsl2L3Z1ZFtGOBpufz9bf6wZcN&#10;bl2U6vT7BkD9tOHlXpJIGszLJrBDU00B+BaMFI+bAV+RPXqVvMcpBQ07vTtEk9EyxU9J9sqTwz5j&#10;JtkagJIZJo0hW/jCqGlZbKQW60U/lcyNfQVRG5iTSGDh3C/W7EG4H5tz7oZbpIxoWgbuP54x6Cg4&#10;HqsqTGJXUaTMNZHkCSRRR5CijB8+nAyZCox1BHRCGeSqhnnrae65qvNR9q9H9jRVNUqyJ4KcSJ+5&#10;MzExeTUl0LcXVQulm8YDoBpvGoqAAfEWTmygEG9+TbgX9qoopJCWQV1A/wC8nAYdLFt7i6DGOjh0&#10;OOB8NsCQE4r6DiOm5clNDUxlI5a2eCnrPLJVeLL1MuJEss09bJjsmrIGqZJ454XhVAVRnKs5De/R&#10;sruRGxBqLqHWzLZiACW4DFuG4AsL2sfqoaOJbcO/CLyHxGn/ABfz6YkjeGKNI/gtQK0/tG48W9f2&#10;9N+QbKxrJFkKNUeikSeajyrCFYqiASNNTQ40F5aWCjIelbVM4aQRFy66ETPMxVVYMNaaVOlWk/Vw&#10;VuAF4B0qD+fz7TWghMziVSFINMgH5f5zj8uqxiEPMrxsoc1Cg0NR6/5f8/TTFFPUx0aUayTUUwnq&#10;4pqueGgo2pYlEiVXjkZ6jVNJGaieWMsNAKkKLE+DjSA2pSq2Ime7rduAqj66uDz/AI+25LfRIyxU&#10;Kk8QKV4cfn5fs6b+kvGdhGFKA0BGKigPDGckH7OpzSpOyzBlq5atkkvh6VGpm+1pneQmoaMvGlIo&#10;lEiC1vSxUkj3xEvifUImZDc3JjWPVovbj0mw9JNr39utbePFUuNQpjNf8n256ds7Ge9/WlfS/HTw&#10;OP8AJ1iZYZkSjeqpIaovHTMyivyNb9jLWEFxGytUx+Zys8arIyhC/El7+8xAZAfW4cGyIDZGv/ad&#10;ueePp7pF4sTUqENePy+z9uellvAfHrMqxuMBhklRkYPack5pnpirayFZXCwxH7N1jkqMnVRwirEk&#10;BLCOmo41GmK76FZXOpVJF7aMjFANMTGONrizkmQuP0m5uRp+p5+otYe06RTv+pcqHk/ioKU9NNQP&#10;s6YaG+uH8a6hV5P4mClQP+aeFrwzmhr69YxWkeQmXzJSyU0sSY6nipqMU9ws0ck6AeqscvHEQllV&#10;9ZkkI996iFGpW9OptS8XW9iP6882s3F/9f3fwlY6kanyI9PQVIx/pfLp2OGIgvA+RxGkLQ4qAKst&#10;MjOivz4UgSssc8sUniLZFqVFE0xrGEzQs1FKZAukvGUDTagAzoRpAKFe4yH5VCPGApHDX4OmME/4&#10;m5/4p7vcKtuRVqmTgcjHmf8AVTrapbW0n1FzkXGUPn+fp6dQv9yFQgh1Syqrz+Q+QUUcbwyL91k3&#10;C2BsEKRKDdrBUBYgEGvJH/fq9mt/pu0/Rf8AvHO1/r/Xi3/IvaXwpuHb68fz9OFP9Xn0p+jhrwH8&#10;XEcKdDf9pVf6OtNvX/sud9Hkr/p/s1Hk1W03/wA3+5e1vz+nn3//1qSN44U4rIVUTKV8ckgAJ+oD&#10;W02+vuOJp2kagOK9S9YxlMeXW/uDcAj6EA/7fn2hGUKALgni/P8AxHtoFtRrw6NRXUR5dd++UP8A&#10;nBb6/j/b+34jR88D1cHr3sQsKCAD/Uf4cG1jf2dREKKDA61JQD5de9ycw5EJH503v+Pp+R7X29ag&#10;j/UOgfvLmhzjr3sIck15SLWIJuf8ePZjG7azQ8OoqvWLStnr3tndgACpF724IPH+t7UqCcHpEB17&#10;3iZwVAP6vyfp+fdh2n062MGo697xEAjj+nPutMah1rPHr3tnyNG00LKh9XOn6/U/g29+UgkqR0oh&#10;cKa+fXvYOZ7+KY5naESLY/i45P8Aj+fd/BBNfLo/tbt1XB697A3dNfl65nWRpbE2N72IH/Ffd9AA&#10;On59KpboOnqc9e9y9h42oFXG7IR6yf8AaVv9OfbTEgAceiS4kqKEV697NtiQVgjU/UBf97J9+bAG&#10;KdFLGrE8Ove1RSkixuR6gP8AYe/DCt9nXh/q/b172MPX/kfIQLdxeUgm7W+v1P8Ah7C28kfTszHy&#10;PR9soDS0Oeve7UOnICaemBF+FJFubFf8OfeP3Mco8chmHHqXttUJGPs6RW5WIgkIBNkI45Ni/J9m&#10;P3RBUtiCIy4Gg3ABsB4/qf8Aff4+6cszxxzBjTj5n58Om9ygLk04kf5OgTpDD/Fm1gFgwFrXIuws&#10;R/vHso+Wepoa2Sd5CoV35JbT+sn8+5Ga4EqeGo4/6vLohFsYyS56HShWGWmjAAIKKOAP9SP6+0Pl&#10;+0mx8q05qgSP9qH9L2NverfZ/FYNpwft6Q3O4rE2lMeXHpwjxUDAkxqb3Bv+f9a3s5fx83lPlvCx&#10;lvqIKjUCebA/X2k3HbEt6sVwftx5/wCrPS6xnaXjw6KX8k9tQHBSyIAjFCb6QbgmxH/G/ZgO06h5&#10;Mfyf912JA/ABH1/wHuuzFEOkmnpn18v9VehnaALHnz6Kd0FjBDlZPSWtUa2bSwGohW1H/eD/AK3s&#10;v+xUDZcMo/3av9f7P0H+29iZ5G0gNw6ckwvRqe0CI9s1V/r9q4N+OSpvf/Y+z87SH+RRnm+hfx+A&#10;vN/aSYqGAHDoOXZGvH+rPWv/AN/M0mdqWs3Dtc6eD6yb/wC9+1j6j/U2/oL/AO9e2e0cekhC+fRa&#10;RSxXuqHj6gFiD/S9+f8AbH32b/4Xt/tXtsMNXH/B0xXvxw/LrL9kv10G31+r2/2/vGQG/UL2v+T/&#10;AKx+ntQrvEToNK9OOKU0jrBJRwvYEEab/pY/8Tf30I0JAta5te54/wB592NzMATWtPkP83Tfd6dY&#10;/wCHwHgFgTwCW4BPAJ94zG6s2g2HFuFP+8ke1SXUbRguM+fEf5eqnPEdQ5sS5blwwudIshA/1iR/&#10;xPvhIGZSHXUFB50gWH+uP979vxzIp1RNQnyr/KhP8uvY4Dz6xw40+dFZC0YIVvTYEXJJBUfX/Y+w&#10;c386iBwtyCCDa5+tvz7UiZ2Q+K1CKUrQfL/N0ttVIORw4dWRfFrG6aqB0j5JN7amNtBAsef6e0v1&#10;PHrzYJW95QBa4B5F+b+ybdHYIKHh9lejmRXEDU9D/gPRg/llKtP1vkLi9qCYkX/pG9iSfdkmLbxY&#10;oKvpHisOdVrgCx1f19xZvcDThqiv5U861x6dPbfKFcAnI/l1qFYHcEdH3rGzMrMMqtvUtxeUqVIP&#10;9Rb/AG3ulz5507yQ5FubaZGLaePoCLW4t/j7M+WrLw6M3keH+T8uhkLgPbd3kOt8L+Xxm4sr1dij&#10;GVb/ACGm5Uqw/RYm4/x5963G947ZOrW97SuP9gDz/wAT7lmzoEB4U6CtxJWTGOrE/aCCWvY8H6jj&#10;2uMtTQjh50P/ABXTXide9vGKjtKth9SLWubern22WJfPTTnUanr3uxj4uUTzZOlCqdWqMCwPPqt9&#10;B7SXrJ4TF+Hn/q+3pbZPVqU/1V6YtySiHD1jk2Ahcn6fQKSfr72K+msRL/BqUupH7KabahYlbkcf&#10;4c+4V5nXWzCPga18/wDDX7OhjZzlcVHVCPyS39j8bvCYS1UKPHVc63UD9dudNh+Pz/j7MLS4KRpk&#10;YJwQCBf1E25sv/Ef8a9wruFo+ts4qfs4+vAU9f8AZ6N/q1UEj9vl0gcd3Zh4sUkZqYDJ4UC8ix9A&#10;GoaRdgfr/j7T2+kanx0kbIwKI4CtwTcAXsP6/wDIvcm8g7ayTLIDQErnyxXz/wBWegxucgkqQfXo&#10;EId+UO5d0KsUiSt53JWLkkGRQfSBz/Xj6eyb1gLZOT8Eyyf7Ank/8T7yi2mQRwipqAoHlkA/8V0C&#10;LgAnUP8AVno35jBwMBA5Kp9bj+wP639g73O/iwsvNybC35v4yfa9phKoC9tKn/BT1+fTMcZelOjM&#10;fFGkY5tnb1AelT/QmcMfp/sOPdbOvVuO44XzHk/8tFK8n/Y+0LgHub4q/wCf/V/PpUYEOCKn7T1a&#10;cOKT/WT/AHi/192F9Pqfsafgklb/AJ45Atx7ehlAlBJH8vn0huF0gqB1Xb8nl1x1QF7agBbm9kIF&#10;vZnYSAiji9he9/6f09qmYyZqSM+nr0Hn1E6jWnVX2RpXFTJ6LAE/UEEAMRYkj3wnkCxkn6gEg2A/&#10;23/IvdJFqpXyPH9n+rz6qoJNAOpuApW+/h0kA60+nJuGv9D/AK3sqPbMou44OtiWH5JP+9e0jPnB&#10;+HA+wD/V/n6PLVQVqwyPy8urXfjxTMuOp2YHiMX+v1YG/wDvPte/GyMSZKPggCRLfX+o/wCRewzu&#10;Mjaia/6q9L2AVMefQP8Az5mEPW+YBIXVRzm5Nhf7d/6+7VKOO+LhVPS5iUD8/QA8X9kMMpWYtJlf&#10;P+fT+3IWloRXj/gOetFHsm1V2zlNJGpslN9De3IDC3+t9f6ewuzqstSwe5GrjgD6n/D/AB9iq0mj&#10;eMNDg09a9D+3VFh1qMjqx/qCmZNu0utT/mSQxW1hdrfQcf737lYBVeT1AG7H8kcW45H+Ht26mkji&#10;AjNMegP+rz6JN2fGD/qr0F3flPrpp0KsbGZL8/gNf/efYmUsaeL0rxf+zrPNr/nn8+yeW7kMoMje&#10;XnpGOHQaaokFPPj1Vju3Fs9TMFjNrklh5GAIvbn/AHr24RBeA9wvPJvbhfyfdJZxTVGQTjA+3+f+&#10;Tq1QTp6C6bDSifkEKWc3YMAeOTza3P8Aj7zsIgv7dv6/UnnTe9iT7YjeV3/U4f7P2Dr32dcpoXgg&#10;IRTqUGxUFhwABYG/uDOhdgWBP0ubG3+3H9PZ1aOiRkKQPT/V8+vGtPl0nZXfXY835Jt+dIJ/H+wP&#10;ttl+hT6824N72/1/asR1k8Q4+3/V/q4cekv06mfUMCn8/wDiulltzICF4wSNIstrgksAo/PP+w/3&#10;r33SQBg2oH8ngGwv+Tb+ntFukoRhoI4fL7P9X7fTpXUrgdCTDmEZEH0Jdbn+gDDSWLew47XREwFT&#10;ptzFNfm5uEuTb2Frd3+uOv5fL7OtqSzCvV2H8sNxV7nxhU6itZSi4twTKur6f4c291UyFZd8kHk/&#10;dkjm3Abg8exbqkih7Tj7K8etSxMp1Dh/q/y9bhUCBOuVZlIK4wXvcXPhv7tf6XQDFUVxwYkF+Re4&#10;59grfamI06ZhIE5A607f5m9WD2DXAEX+4qOdVvUkhEQt/gSePz+fZmpaOOWjK6D9G9ViRx9FuOOR&#10;/hx/r+8eeZLoJcksw+zzzTPrj7ehvtmrAXoM/iRJkYTTNSRyq3mT1aWZNCktzcEWNj9B/r+0RV4W&#10;nEmtOGva4F+Bc8i/9f8AfW9gtL0SyGN6Fa+v+ry+f8+hdHO4QA9XJYncmYpcPBIfKJEiI1BUFrfp&#10;1DTb/G9vciKnjgMRUg83NgtiQpHFvatYojC+oUPlk1pXq2t2yT0hcrujN5KtRQ8niYhWVUVgSRa3&#10;pUf8j9uSzpHGR6tRbgH62IAvb/ifYbu1SWagIpSnH5npVGmog8OhE21Q5GGBJGikjYOZAWjP0KAa&#10;RqB/3319xZhFKAWGlbXN+CT/AFN7f0+nsvNko7uJ/wBX+fj/AJulqSFPPoUsfuXIQv8AboXVQTwE&#10;Un/W5W/P9PaZycdOFYNyF1G1z9OD/vH+v7Jb1fCXtoK+eOjS3ldmoD0Y/r+srq6WN2EpuUFgGUsC&#10;eSBbnn8j8j6/0CHPGFS5HpYElSb/AKeLfXj2G5J28YAHUPlTj+WejyIsRXo7G0qSY0cQlRla1zrV&#10;ha55B1D/AFh7Kd3DkDHiKxGa4EcgXkfS1iB/vfuTeTHV7xWQf4eOOP8APpi9jrHUdDDtzHGOaEn8&#10;sGJsP6GxH+8e9e/5L1Iky1WbgjyP/TngfS3vM/lMs1sNVc9QvzItZTUdDVCAsaAf0HshlUB5mt/h&#10;x/T3IUeVoegOKioHWT3jUcgD+o/29/dgADX060B5+fXvZiuloyM5QAEH9+I8fn1Ae1kZAXVw/wBQ&#10;6QTj0+fXR+h/1j/vXu/HoxbYml+n6I/p/vHs+s3FSCf9WOiS/UF+HVbHy3DaqiwbhJTe3H6B+fZq&#10;6dv2xcX/AOR39rXoB2Hj6dEdxAP9Bx/Pqq2tF6qXVcESMVP0/Nvp7y6gePp78pKmpH7emHiKCvHr&#10;AbMLX/23+v7Rm7GvRT8H9L/7Hjj3uoAwRx9ftr0vsgAmrzr0PXS0J/jVJYG7SBvz+efp7JrUD/fy&#10;pb/juP8AHnWSOP8Abe0N6zlM+v8An6ElsGH+r7OrbcbYbTf8AUYF7/kooIv/AF92tfH+MDF0hHLG&#10;JLj88re9vcUc1uxjYMcDh/Pz/PpZEP1tQ86dauv8zmXXuWcIpMgqZQSATxHUr+Ppwv8AQfT6+zfZ&#10;iMjGOJWUgU7nj8mwP1Fvpz7ww56uolnPhind5/YfWv8Aq+XUr8v/ANmvp/xXT/8Ay7MXXSmBrtp/&#10;SCFIXisTQNQA/sgW5Nx/j7LrkqyCCuN2As7c3HFiTyPcLXE5YllHUo21SgC9bHG2sNPJiaaNrsBC&#10;t7g/6kccW9iNtfL4/JJ/Dsp+5jKunnx1fHEoFsfV0zUc5QOGj1aGFpJFNmCkm4Hu2x8wX3K+6Q7/&#10;ALToe6tZo7mNZTUPLFKswRs6mRqOrRqR+mzqoCkjoP8AOHLVnzVy1f8ALN+zJFfwSwF0IEiGVGXW&#10;jGtHQtqStVVlXFFA6BDvHqMb025ksK89biBV0U1LSZjHUsT1OCrGpTBjc1SxkePy0lSKaqjeRSpl&#10;ijZ9RA960v8AM76+puv1g2tS060ywUWZybeFonikr8hlnmqpvLFwW8TI4N76VsPz7777RtcF5yft&#10;l/YAmPdba2u0JADJHPCk0WsClGETJqqNRapclyxPEm7mv9/52v7a/C+Nt9y1mdI7V+ncxygEipAl&#10;Vu41+R00HRgPhX2nlu4enzvDOsP4wmfr9uV8Ss5jp6ra0EWBrooQxK6Pu4Kkgp6WuWXgj3UTn9mN&#10;11s7CUcqQz57cOOoc9mJgLNTtlaX7yjxTSvzppoXiSReP3vL9RazPgLZQ+Oqk6sVpwxU1HDP2YoP&#10;Xot3y4iu9/ayiYiG3qvDi4IBNP2j0oAfPJuwbi/P1Yc/7SdJ9ge2UqWleCYhQGN7kAN/tKOfpb/X&#10;9l9xeRFtYbJ+ef2f7HRoLCERiWLJ/P8AmOu/af8A4nJJWTKZmjkVgIgHAKrcc/UAj6cjn/Ye1aX0&#10;egHVTFe2mT6GnDz/AJdG/wBCqW6kKCCM/b172oaLeVfgaqGda2UOSnjdNalWWwBDq3B/xH+t78N0&#10;mEyFW0kg6hWtKHFSSeI+fn0Vz8vw7jEY1QCn+r0697G0V8fatH44JqfGb1hgMVBVR+OGLPRPEfJh&#10;XkAKQ100mjxVK6HlYCJidQkBuZot1j0yyrFOoqGwBQcQBgaiSAKEEkgV6BUdu3LNz4dyDLasatWp&#10;KNXEhHxOgFRoJ0CoYio697CujgraKpZJnkgngZg0UwaNoGE/jMDRPYhkY+NgwB1cEA8e24fHtmII&#10;Kl8U4n+eQaZI4jNa9CG6kt7iKsYDK9Mih1dtagjyI7hTgvqM9e9r7G5iWIqGIVtQGkmxLixsF/1r&#10;3/p/sfai33BbRzXuWmaZr8hTz88eXQRvdvRwSOvexs2NvempppcPloIqzFZJBS1lLL+mRGNr+u+h&#10;14KuLEEA+xFt174jlZRWKTyPCnpU+f8AxfHoDb1s9zpW7t2KtFUilOFa/nX51697QnY2ycpsrPGe&#10;miqKzbWTU12HrmX1yRzWdqSaRAAZoSfG4Xg21LdT7K9ysG2m48WOphbujalSTT4T8x5eoznoT8vb&#10;1Y71YLE7KlymGWox6H7D5nyOD5V97SeDy6xyRxyOwkLM7LIPVo1anRW4FwfTY/049pLG8kSjqQHJ&#10;qfPifz8ul257cXQyIBThjhXhX/L172avYuWVsJlauI2q6bFsaCQ6S0dRLKkIKhuPybcfXkcj3IW2&#10;bgI7W5lWhYRkhvQ6lFfTh1B/MNm8O5RRH4Wfu8sCp8vl172Gc9TlK6ir2zeNEzwnWKqrSSCQljwH&#10;kU2c/gE39p7W4hdJHvhrICkE9vEA+VOhlD9Hb3ES7fNQN+FaN+fCo697RdJPgRaGrppad3ZuaeR2&#10;jt/U6rn3r6jbJR4MyMh41FSP28OhLKm6BvEhYSAfxAA/yp172I218nsyglArpqtqdTdYgFuTe5DG&#10;Q2IP49op47JQyCQ0I89A8vQ5x+306Du8jeLuMqluNRBFQQPKgPCuPtr6de9rTJZHrTMxmjoM5Nha&#10;iUKoGTpL0gNv1NUUbPpH+JT/AGPsrG22zmsU2ktwB0gH8zXoKWthzNZzC4mt/FQfwt3fzyfs697S&#10;lR0/mayM1mKki3Bj1kUtW4dxUwG5sq6lNxzZbML3/wBh7Zk2K8iy4LoKklcqBxJ1AUoBxzjPpgXW&#10;fMIf9JkMUlPhcgMPtH8x172/0nU9dSQVE2YeixFC8ZSmqclN9pC0hX1RxszanYXF9ANvay02+7Ny&#10;s3whaUZsCg4Urg/z+fRVuG9zwzpGFYsDUgCpp5GlK0/l172NfQMPXuxOwcJuzsHfGEoMHQlqXIrF&#10;HV1klRRmMxSLDFAh1FkOmx+p/ofY62u3tBuCXd/dJDEB3HQzFuPp244YoPXoj3m6l3Pa5bHbYJWl&#10;erKNDfERXNRQDVmpoKdNuY/iH8MrhiY4pckaaQUKTzGCA1On9kzTAMVUNYsQpNvoD7dd95H4qz5n&#10;MV+E3PmMtQyVtVLR0mNw01PO0DTM0VnyLIqkg/2r/jj2UXe28ux3jy29z4iMSexDXictqJAH2Uz5&#10;9Ituh5uhSOGa0ZOALMygfPAY4+wA/PrNRtXtS05roaaKsMMZqUgnkmgScoPKInZELKGuASB7Md8c&#10;9x/Hmuxe6nw8ucxm7sXtzJVu2MduLH0stJk8pHCyQRfeUEhVSpJk0sAT9Ofa3bothRptE7o6Rl0L&#10;pqSRwMAFcpQ8SxpUenTHMFxf2sS2s8aKHcB2VmHbTJAapp5NkebDpF7rk36Mnten27QYirwNXnKa&#10;HdlXLXy0mSxeFWN5pqmhpHjdKhndUhK+RSocsAbXFcXbE2YbI5OpqaqQzSVVWWC+gswmKy6Ev6QC&#10;CLAC1v8AX9hi4F0ZS0rUB8yKdC7ldbfUsUi5xWv8q1/1U6ED2AGSyUsUKvI7W06GR78i39Pp/sbe&#10;yW8edCHZiw+XDjTqR7OyRpCFHnxHXvacGRx5YCqjOhmBJuT/ALC4/wCK+0M9zZ+HW5IH8j/LPR0b&#10;S7C/otkde9t1XkTNN4KGnAhQgo6liB6h+q9he/09oHuraWELAn6QrQ6jnJr5+tR0strLwovFun7j&#10;xHXvc+i2RuHcCtNBRzy06hmmqI0fw0qfmWolI0oo/JYj27bbduF4P0o6x+prRR8zwz8+mn5g22wc&#10;QawH8gSAW+wcT+XXvbgY9jbJpg9Y6bozShmWkppQuIo3tbVWVcLGSUg8lIjptwT7VyWFlYisjrNM&#10;v4Q9UHnkoa1/o1p03/yIN/m0WwNrDgFmFXYf0FOBUcC3A5zw697DfO77yu4p1R5Vp6GMKlNQYyFq&#10;KgQX9LfbRHTcf6ttTH8n3Wa6vLi2W3RwEU/ClQB/pq5PDAJI4+vQq23luy2qDALOTVmkYOxPyJ/w&#10;Cg+XXvaHqaKrqKkFaiUsWBIFQ+kOCCRYWPP9Le2VRxTxK1I8u0f7ytB+VKHoS293BDCQ6LQjiVH7&#10;a/7PXvYl7F6/3NvOuhpaGnqqxYifI2l46WGIkBpqmc+kKoBbm5Njb+hah2+8vZ2iijxiuqopxz/h&#10;6Cu979YbahAA1PwAy2PQde9nQ2vsfbXX2PDGrp63L6tMuRpoYJZogCEMGOmkBEer8yA+T+mn9Psa&#10;bftFtYKIJQryEcQoah9Aaf5a/s6iHc76/wB5uRJIrCEgjTVgK/xEAioHoRT1HHr3tNbm7BqYUkoa&#10;GKOjpYwVeern0tMXOouUkYNISf7RX/YD8mRjjs4woJBzSpJ9PWpH2cPTq9nssYIZmLauAUVH5+ny&#10;4efXvZcdxbkeWR3kqWllcNeQFSFU8WjX6L/sPZPPcRyBxI4JoQQDQn9lDn5U6H217VUAU0geWf8A&#10;Uevew2rM3NEUKMhb8l7KVtbTZBYfk3v7KhBGx1hiAvDJP+f06GFttcciHVUAenXvbVNnHIb0M3BM&#10;rgqAtxzYc2H+I+nvTrFI/f3EcMn8v9Wa9GEW1LUAH7P8nXvbQufiYtEHYq1+XAa1r3F2v/xHv0w1&#10;BaA4r/OnS9todQHpw9Ove5lTlKb7ZCZODEoCqy3Y6bg2H+9e0xpKT5Ur6/t6TwWExnNAeJznGeve&#10;w/rqmWsqXAaVg6epEcnUAeDpJ/3r27FGI11VFF8hSo/y9C+zgjt4QSAKef8As9e94qCSaIzxuJPG&#10;twEZQtrHSLsR/T+vvckoajU4cP8AV/qr07eLE5R1oSc1Br/Lr3typ83V0jiOIqUs3pK3sPodJ5H+&#10;v7TSUYDUSB9nSGXa7a4TVKaU/wBXr172oKJ0rI1qoixmg/z1OdXjVh+lkfkj/Ye6MFLalp+3/IOi&#10;m7RoH8GQDS/wt50+zHXvYlYPOBvDC3odRqdZCilitwTqB5APH14/p7QlWRjKOHQI3Tam7pB3D1Fa&#10;D/i+ve1UueeR2UghldlBBJAYGzcC4sP6ez+zvo2UVWpAFaf5eiA7UFWvkQOve3vHZgmTQqFTwSSL&#10;htV7sA/9Db2sjnVZS0Rrq8hkgDjj8+iy726i1JqP8HXvYz7OzMIi0VBDqXZj4gSVa/6/6nn6n6ex&#10;nts4urHXGw18Dw4f4B+XUa8y7bIW1RYNKZ8/l17257nMVTD9zTN5ZI5FJH1cKTYiw+n+29ttC5qJ&#10;KECtAPX8ukOwiSCTwZ6KpB+yv+r59e9pvbNa9NkpqR9cC1Zao0yEqpdVI8aludf+0sfpcge1u0XS&#10;wy+EqkYzx4kZx5kcM1/b0d73bpcWSzrRjHRTTPmM/Z5V697a94stQkrRnW8iMg/cAYoAGsEv/sbj&#10;2q3ZVuYWVFqT/q/Lpdy2DC6qwwPl/l697KrnqKaOqab1PFqc1sDMbPTt+1Vwai3IaFpAeObm/wBT&#10;7iDeLWKaOSBgO0ED7RUr+WsA/PgcdZBcv7kITGy0DJpMZoPiB1L5cCwFa+WDjr3sle5sI+3dwZfB&#10;q8kkdDVN9rKyFWqaB9NRj6pkP0LwOrH+n9ePcG3ELwyFHFPP9ufPrLXaL1d122G/i4TKHp6N+Ifk&#10;Qeve2EC/9T9OPyeORbj6WHHtk0p0uWg4ef8Aq/4r9vXvfLg2vfggEj8g/QBhzcf4e9H5dXFONM/6&#10;v5/Z173yFwFNwLadXI+trXu34/Nyf9t70RX5npw6jQ19OvexA6x3zkutuw9g9i4coct19vXbG9sZ&#10;rF4XrNrZynzdNHIilSVMkC6gW5BIvz7K932+Hctsn264FUuI3iYfKRSp+Y4+WehVY3Ltb0r8Gflp&#10;BFRQf6qE049Y5oo6iGWCZQ8U0bxSofo8cilHU/64JHv6YGI3ht3tXa+0e6drV75Davbm3Nv77xNf&#10;S00kFDU0u5qH+KCQTSgBULNDaNgDxoILXVYw9lt+uDytb8pXyxmbZFa1kAf9QyQMsALKDqB0ZK0G&#10;O4jz6Lt1toZSsduylYfhQNh1ZSAxauoVUlhkD0x18/b5/wDSeW6X+Q3cPWtKlNHV0G991ZXZ65uB&#10;shPS7Jz1NHuzFx7WxVSFeqkWKo3HTx5ESM9OZg5mpY41ab0TOjaH1eOK0LNoKav29bSmVwVaw9I5&#10;uNJ/HPueZRGLcyB1DNkgFTQ8Mipp5egr+fRU7251ujRK5NWCuDxxwqQg+QABJrStT0RHI08OWqFq&#10;KKgq5qnLRvuHHQ1U8k8n2wzP2lFiKXEY9aOtgDyr93VErIsn3SX0sPEZgAhiIIRBE7qI7xyrHCBd&#10;bKAp0Kjaj9f0883JSoTJKIQCKqKnPxAZ/M0IoPPFOqPCQZDWraVKgfEWNKgAZJrUUHrQDpIVmrM1&#10;75anqZ8r/FIKKrir3SqxUmVyuQykcchapkkqwtZU19OkMRdYhaqbwho/HEncZjiCnQJChtOZHiQe&#10;OT94M6qOdR1qtwCdQ+gFypdnSsRZtJJYAVNMkZ8649eqRu89XXxlUOxVUDkCh05I88eZPlXpirKL&#10;J7hlmm+5osO2QoqWLCVFDR5qukmzeKg/hH2WJqqpx4TRwSYysqDTSyqjwSGMPK6iPpvKqlFUIImA&#10;R4YSVldvTaMck6B45HYf0vY/X3WJoNegsGJB4tUqBXBrUgnjTj1aGSG3dpFcM0lW721tGDgo2ssV&#10;ZiSADnIC+XTgKeGpnp83PJXVH8SppHraHLZKHHPTwQymuXIZFqNYKYGtlObxOOjtoCuF8sRIQ9tH&#10;AojOoxyajKzSO1TIQzfuSMhv6iC8a8NxpAuBx6JJ0kLhR4f7KedK4PD1PmD8utXsl6IPFVUa3pTg&#10;qaSPwFhQ1GG7jXu+Y6gy53LZSPIURc5gLRRYSmosLjafa2KeamjMWLoqWpV1QUsU0VHlqko1NapN&#10;UzLFLMRJ0fIWBRCjSnSpqFeSPyjlPCqjUQLBrL/qrXPteRGaxs4lJ7hodVAWmARUVatKg5pU9Fxk&#10;a8ASSsiHu/SdIkEdKAODQmQPSq11U7iOmmnajoqOeSsmMFJt6lJyVNi6WNdwZCiqJjQZmozWQqnk&#10;o4PNHJVU0c1YirrpdelGCMeZLuoW8pgjQh7NGoRAzaS0yesa7Dkj+zb6en2xHIsLUFC9fnwpgUat&#10;fyx1d5IbNPp7Rg2o6qLqY1OKHUWJIAzTtzgVqeo8lBTGeatmgw1Nl8rPHPSCTHVlQtflpqam++FF&#10;hJo48c4xZaoWKBZtSmtWR0MyrVHIkckkiCLTokc8pHfyvZtZDg+pEvo5A+o+n09tNcxqDJMdTegz&#10;TNM04H/N0juJ7TwXnu3pL200EMBkeQqFJHxUAPr1FmFNRYyop6z72A4zGwAHN5H7KXF45YqObHUi&#10;Y/IIvjyOUEQyMbLI5TwODrLGV+0DBnjROFXXIzNJITDZfETqIsf7T3/Km3B5Ul4l0+PIpZ8IBpJA&#10;HkRxqeArnpU1zEsMb3E6q0p0xhQjEle4jIJ1PWgWnkCBU9NtdHPW0sGTjStKLUCiD01MmDoItx1H&#10;3Qy0tNUUqNG1IrNHSUP25JMNVCsut0IjyftvIp0WEmomZ5DJpkGsO6xgWA+qAD8MLcWHvffEnAkL&#10;WlRQiuPtPGp9BXHT1GKBJlLxjOll0OpPDACk6Tk1BoAa4r0mAchDT1vkyFNT19KmOpv7v4mjp6Gl&#10;rcQDQz4zGZHMPLreaQrT1ssrcmSnkMnjl1P7lq5Mf7i8SaFGpgkKsRbW0anUPw3I+l/6X9pljrKH&#10;iyV4kDuI40DZFPl/LPTegzSqsNGEQqxRaO4qToEvwlf6BODU0z0nMhFBQzVNPDkY6YrJX1AgMcmU&#10;yUCRhZJYYaipjKySuPLSK8TPdkgN9OmP33GqR6kkfUptpMQ8ekagzyCRT/atZfp9Dxz7ekrKfGtx&#10;4ZApQ0JJNRwb/IPs6vO5aQSRRMtcaSCx7sEZ86Hy+0eXTVPXVk4p5TTeZ/KZ5pclWyV1NLJTUhTH&#10;4x6B00qtIpMsw1uFE8aBwUB9451jFmLJ5NdgLtrYsP2w2olT/aF7fWw/HusJuIpNWWQcRQUB8xUD&#10;GKfyPn09aiJUNtEhDKc1LEjgaGpNPs+dennGVL5Ojloaakq6QmjZ0rWmpo6SGhpZ0fKVNBBBHFUx&#10;l3SCoCRPKQjSuLXNuMOgCTSGYuvkV5W1kRSAWAANr3uzeq9uL+9XKzKANYSppkYJGSRTNDigGK+Q&#10;8nZYUBC3MirESaElgGccWUxlTpbgqhtFeC9Oc84qp6aSoo6WtXEzpjMph9vUq49P4hi5JIpIaysn&#10;R5I/DBppKd3pgRKolZX0m+Xy8ayp0gSkA2jQyog0qAotpFzZSPr+fdhBI4MLOKnTngNJJByfPHGv&#10;CnVR41tbv4a+I7PGANDqpjJNfjyT6sDwp+aUFLjVq1jgiaPSsFPIIJJM5no6GprDI1XINZcT1Enh&#10;jaaE8JZQrLx75LGEvyxiddBCKY/WfoxkNyCx0nk2H1sRz72ziVKcZFzj8Q4YGB+wfLplrlrq7WKI&#10;65YV1llAPiLwBAGCM0BAz1EqJ5vTK8UNLUR5G8BytZFlY8fFFM8slKmPjVUKUyGdJUiR3c6kJSRh&#10;F7lRsWJcPEBceRkVW1SMtgTL+khQCv8Arj8+0LkLRXBB4gGuBU+XHjX/AAY6L5ZBqCSIwNO1e4EK&#10;STQjBPdU1NTn0GIeRooUgNCFyVUUB+werkWjgpsfBN90qwYubTVQyVMjQT+gkaJJNQjJLtgjDq2h&#10;yy+O7ayCZPGT9SFH9o2P+sbezCcW9NYpk0y1BX5Go+wdK53e5Au4grI2ASxRD8wwK1I8hXPp1iaS&#10;SpjL01Oas1njWakxVHTPR02RpaYOkckdUxNqSAukvAOpAxcDSz9mV2VkRASqtyxERUfRri4FhyPo&#10;Lf4e7fTqhDSEgH0qa4xT1/1faDK1skhKyXUpBbgoyD9hoSf29MjGj+5jqZKuBI/uYPP9vEMirFmB&#10;gkR4wGjd30yaNUusMwuwGkZvLGRZXR2sSQikRLp/XoP6iSfpY/kce2EhlBLupQeQr3n7fwgD7B0l&#10;t7e6lBmmDRxj4AGDSt834xoB5igNOuNTTiB9TU0ovMDNUZGSOVUacO9HGYqcKuiOE6ZGcMdcMhVy&#10;tgOF1T0lr6hypVtR49IRGuSoB555Pu4DsNTADT81/aaUAPHjnpaA0wLyAJo8tSE6f4mKYHmM5x9n&#10;XjC9RIopaeZoUk1xVcOpKdZdRiqJJqwhR5ZXT9hdBARwtyRZcqsVSNASwjUheFS2rjWz8Ejg2v7a&#10;nRHkaRV7nOfP8gMgflTz6dncG4do07pSK4qK/IHC/YoHTXGgleqnrPBTU9VLG9SkkrzTF6eQVFPR&#10;01KgdQxJRnBe3BAX6j2C/lX+/f6Vt/pr+n7f+a/2XD6f61+b+2PpR/F8uPn6f7H8qdJf3fHWmvzp&#10;8R+KldPHj/R/l0YG+U/0Z6/u6i/+gX7r7jxVVv41/s2/g+81W+un/Jb/AFv6fpx7/9eqTvjHRUme&#10;rViAUfcTC1h/x09xNbyM0epuHU4pGI1BA636cZKZqClkIsWhjJ/1yoJPsszn1Mf8fx7XEgDp48ep&#10;/vnS8yKf6/8AFfblKOB8x1QCnXvYiYchY7n/AFdv9ub+zZM0A9B/LrU4qoA6977zb/ttY2sB7NrX&#10;Brx6Be9GikDP/FHr3sJK9w0jH/E/8R7XRLRyfX/N1Fl2NMrH59e9s+lf9X/ybb2tDGvDpNq9Ove8&#10;TC3P9Rf/AGxt7o+SadaPn173wvZuPpyf9691UnTx60mrRQ9e95o9Jb1W9uaqrQdXBpjr3uBX4ejr&#10;VbWiG/PAFxbj3dHoNLjpXFcFMHr3tBZPYlBUXbwqb/1Vb8D+o97BCih6f+q7eve4lBtWDHuNEYWx&#10;vcAD/YD22y1OoGvSKWaueve1tTwpGgIH9f8AX4J9tPIS1D0XNKTIFPqOve3mkF7f8GH+9e7O+kH5&#10;9Ka9e9jl1vDqyUA/q9/9vz7CO9tW26EOxL+sD8x173a703Tfs0h4F415I54S/vHPmqZRclSOB6mb&#10;a0/TGK9IPc7N9tMQbHSLf6/s2VfjYWxJLgN6DdrfUaSPp/T2F9u3GTxSI8U4D59K7631jGOgG1Om&#10;VH+M2kkc8XCk+6/+6MvT4cVpRkSwkPFjaxPNh+fc28tq11ChcUJpn/V5dAndZ1gBAPRhNtQs1NGz&#10;lm/Ta9/pYE8/191zZbds+QzwUTM15OBqIsCbAW9ynbWcccI1cf8AVT/V/PoATXZkmoPXpYgACw4A&#10;92zfE9ZHpKN2NzZb3/w44P8AsPYP5gOCvy6Gu0NqQV+XRWvko6x7ee9uUIA+huSB9fZu+0ZdNGVv&#10;cePj+huCPrz7C23kVB4Hj8+Nfl0PLXuiX/V8+io9D02qrkkCH1SLqIH1HjUXP++/HsHeukV8mhtf&#10;9wG5/oADb2cyTSngenpBRSfToe+3gsW2qsE3vTsB/Ucnn2frbEQShUjj9tTY34uLe2mm1OqnJ/4r&#10;oM3Danx5f5+tffvJ2kztZz6Q0lv9bWy/8R7VMSn1aSp+l+P9f+o9+uHApqB8/wDJ6HpBcGlPz/yd&#10;F3Oofpa39fr/ALD8e8zKdLci+k8BR/T6e0ySL4g40qPM9MKcgmvXJVlKggSMebEX0mx/1vcQI5/s&#10;H/bf8V9mLTQj8Q/1ft6UmZRwHXEh1/ziFb/Thjf+v1A98jGwF+AbXIP1HugmQnHXvGUjh1yVWIuB&#10;/Uj+vH5t74G/++IP+9e3QQeHVGZT8PXZDn6gn/ff4e+LW0Pf6FSLfS9/x73Uhgy+Rr1ZUqQQfPrN&#10;Sxl50S31YfW9vrc+wP7DZEp5gBw1rfS4F7Dj/ePaqJ5JSPEOR/xZ6MbcVcH0/wBjqyv4v0YjlpnU&#10;cgWItfmx/wCN+0z1PUxRZSMs9iZePwLswX6/7z7b3BDITTgP8nRxLhSfQdCz8t8ZW1nXuSgghZ3f&#10;HzqAt9QvE73tb3YTS5ylTGKS6paPnm54FrAjj2EbjbWkqo7q9FkLlJC68Mdadlb13uqDuk1C0FQi&#10;jKFVazKGKyM1xcfQcf7f3Ud84aylq8fXqrAFo5F+v+06STz+fZvtO3NA2ps1NehLb3JaGhHHreN/&#10;lhx5CDrPGQ1iMjR0UCMG/BCDj6c/Q8+9a/fSKctW6foZpOeDe7H2NTpRFAHr/h6RTCtD1bD7D/xt&#10;e3+8+3kKsK1pTpjA697ecStp1B/Gn/eST70RWhB9f8nVaauve7P/AIjwRPlaMuOQ8LfX6+sH2hv0&#10;bwStMdKrU6RjpE9hSvDtbJuh0sKaYA2/JjI97KHTsVDHhqQtpBEEZIbSb3TSb3/1vcX7xYSSHSo4&#10;nyxT0/w9L/rzGdJPDrTm/mBdj7iw+9cmacyaYamTRZ3F7zMeNPPFwP8AjXsfRUUaDUniUqPQ3F72&#10;/Ivb/ePYVPLRkNJKkE5H+r/P15t3fRprjqrk/IjfKnwpJKmlVCsZJzYcWvz/AE/w9g72PWwSUc5D&#10;qzqrAkkf0+l/8fY25f2c2TKApCmmKenn/g6LJb1pGpXBPR1/iduncG6NxUk1b5X1Tamcl3UlnBYH&#10;V9L2v7JpIvkyMrag37khPBFzrPuVLR1RRGARwA+WOkEsg0soHn1eJKWh2/AGuumGM3/N/GP6ewN7&#10;wOnDTf4An/rERwf9h7MS4T8+HW7X/V+3o1/xJj15J2+oGpr/AOuyvcX/AMCP9591u0p8m4yp/E4/&#10;1jZ1t/vftOxouv1PSwCpr1Z1ILUpH/Nsf71z7sc6ghtRUwH9FP8AsCwv+fbZkp3H0I/1Y6L7nz+w&#10;/wCDquf5Lyi9UoP9tSf8CLg8ezKJECoUj8C5AAJP+x9upI4GpGI/M9ELqxrTqtuukXzzFlWwdh9L&#10;/R7X+nNz7jVcarCxAPII5t/S/wCPbjSTspUtwz5/5+twROZAT5HpxwDR/wAQi9A5ZACLf6u309lF&#10;7YYidvp/aI/px7TtKGwfLj+2nRvEhKcf9R6tc+P8SjEwkA8xKVJ+tgpYexX+M8d66Mj/AFfBv+eD&#10;7IdwGdXr0tlTTDUngOi0fzD6sRdb5m/9mkm/NvrC0Vvp/tQPu02hBFJTKfqq2+v1sur/AIn2QtTw&#10;XYeYH+GnT+1SBn1fIj+XWjBu+cT9t5EgW1V9Y9yf9SvP4/1/YX7jP+UaQObnn/bC3s+2lQFLny/2&#10;f9joeQdsJr59WedWE/3epFB/VTJ9f9pN/wDeb+8mAUr6j9FYC35PpA9rLyQOdK+Yr/hPQe3NakDo&#10;Mu8Iw8LkkFWea4HJGuS1uf6X9iTSMUjB1C7c2H+8Xv7D1wys2n+HHRKYmJ406r5y2BWoqJ2sLEn+&#10;pva97m3/ABT/AF/cjyuNRvcajfSSDyb3N/6fT29GqHT5Gg4jHD/L/h6fWFWoAM+vSDr9vQhmXxai&#10;HIBAB51AEk2/2/vMhkNrJww+vFgTzc3tf2ybiFMM+VPD/Vw+w+f29W+lJWo4jy8+oE+yZZoGeOnc&#10;nTqFlAH9eePr/sPeV0dEY3D3sTb68/m/0+v9f9h7U2l5FPIqntpjPy/n+z8/kkkR4zpYdBdntt1G&#10;OL/tEH6gBWWwJF78f4/n2yuLFmII9QFvzwPYsqraVGcV/meqKuo09ekrTmWFiR6SGsR/sBzb25Us&#10;bKwGq5YHn+np59h/cmSSMtTh/n/1fZ1ZgqAgDpVUFXMjoruCCVNhxc3BsDb8n2EnbsgXBVqW9WiV&#10;tV+NLRkabf6/sihjJuFlrgACnzrWv+DrUfxg8Or8/wCVR69z45dJJaviK/X+xIgZv8bjj3VXAoff&#10;YNiT90w4+l7k+xZIaW/yx0/KP0j+X+HrcQqCV63a3H+44H+tj4QAPduHS0KnE0lwRZFtz+DGPrf3&#10;HfM8zooCnFP8p6R2qF7kt+X7M/5etOX+Yx4qrsfIBxf/ACqcj6H0iT6f6/59maZBHSA6xpIAZVvc&#10;XWwvf/YfT+nvFjm+7nkuWVFOrND5cc/6vnXqQdpRdPz6Xfw129ho6SlqKh4gGUXRh6lutgbj/X9o&#10;2pIWQ6r2Avfi9ixB+vsJ2X1btUDNf8nQiC0wOrTK5cBDj1SN4ADCh1AqfqdJJuP+I9t8zqq2BXVc&#10;2FrH/YE/4X/HsRB7nQdYNKf6v9Vfn1eMgvpPDpDYzHYafIIY/Dq8o/C2Bvc2ABt/vh7wU8xkP6WN&#10;vSTxxxexI/x/r7D9ykyvWvHPn0vFFFK46HOGPFRUaIVUaQLlWFr2H1uP99/sPfpzOkI+uq1ibj+t&#10;h/th7XKqMTU49P8AV8+rppZqdJ6jeCasjCqpJkB4H0F7fUgfj2ictUyHyEuTyQFsSf0gfk/m309g&#10;3d5f9DUU+f5no9tEWox0d/qvD06JTSNofgEg/kIurT6h/rj/AH3AS56SXUyt9bEkj/AAi5/2PsOw&#10;KG7/AMs/n0exjsr0b7DJGi6FC3v9Bb6eyi90TWxdXyT+3IRfn8D/AHw9yfyOR9TT59N3gPhGnQr4&#10;KP8AchNhcBfp/wAHPugL5Gvqy1WPxre3+xAPvNPlKptx1CvMg/V6EmP9C/63skM/+df/ABIP+8ex&#10;+oooHQEYUNOufvgguw/wsf8AbHn3atCD1UmmevezI9JpfOUA/PmiP+8g+1UbalC9InUsKj5jro/Q&#10;/wCsf969379GxXw9Jxb0xn/evZrCwSfUfPHRPfqQQa/6v9Q6rQ+Ws1pKlAbHRJ+fqNFzx7M9HGCg&#10;Nv8AeSP94v7NcgDJ6KTqBpXqrKpqj9xL6l/Wf1Bb/wCP1/x98vEf9U/+xJ928QeYHVPDr8Qr1g8h&#10;/CoP9ZfaM3YjCgm4v6W+pt+frz7ZlljXiaf8UenoUBbQuKdGF6Qk8mcpL2GmRRx9PoOLD/beydSR&#10;/wC/oT6/8CAOSP8AVeyW6uXaHVWn+o9CSBCRT5dW30YQbRZSFOmm1Gw4tYH8+7a/j5Ggx9IWjJ/Z&#10;iF/Ta4S5/V/xX3EfNzzNaEq3nwz6/L/NjpTCtH0k9atn8y2SIbtqVdbD7ipIb02/cYKBb/X5+v8A&#10;xs1e5Y3XFkK1wIJR6bj+1/j9ePpxf8+8MueWkknJVTWv/Pp/Zn8upU5eYeGqt0L/APLhmx0UNOk0&#10;kRJCFRfi4mi/Bvc/4+ydbiWuFc+jUR5XHBtwDfjn+nuJZVkyeHUp2rJpFDTrY92xJj2x8Gkpbwpb&#10;kH+yD7VO0ErTKjuzqAT+gn8tpN/8LX+v59pHfwKDSCccR/g+f+THn05LpIo2R5j1FD0y7vFDU0s6&#10;mRRqRxcMFPKEgH/YkEA/n3VV/Nm62r8zDhtwiGV6bLUE1PFLEthJWU0P+WU6M59TASs7KOQrIbce&#10;+xv3Ofcoc5e01ty7eXHiX3L5+kdGNZPpmZ2s3PqPCEkfy+nI4FeuXnvn7bW3Inu5eb9YW/hWG+1v&#10;Aw+EXRot4tPImQpOfIm4NPhPSY+KWMoNn1XZm0cfBHSY3Ibsqd94mmhjZYI/71ItTuKOFjYFRlPu&#10;pFVeESVFP4HurvvXqU712fs/f+24lqqfLbSwk1ZDE0skmPr6THJRZCgkh0Ar4Z0kXW1kKr6WYi3v&#10;JzdbIX4MlqwL0GpOBXUKntPoRp6w+5tt77YOZbuS5jOh3MqOMq0clGBqPhYfCVOag9GmweWeskyl&#10;BWQyUlfjMrX0zQyhbT0ZqGnxtZBKhZXEtM8MjANqQtpdVPHuqbsjE5Lbf3EU9I8NUCQyW/cVSpYO&#10;o+nIFwL/AE9xdcI8Fw0NwpUg8Tw6GPJ93a7sy6HBX/L6dKL2GWLqJ6lWaZmFTHGrkM5Jf6G7Kefp&#10;qPH9PfotxaRvpjT1qMVpj/L0NL+COI0iHYTTr3t1rauNEpS0TTQyfuF158ek2NtXPJ5t7daQx62X&#10;JFOHnUf5OkNtbuxk0tpZcU9aj/UOvexZ2DuDHU0sihxpdBIpuySRsCukjSQQQfpzz+eODu3unjmj&#10;kuAQoIH2mhI/mK/l0AOa9pvZUVyMqafI4P8AKnXvZjt/bRXduBHZW3NVTmftRVbzx8XlkknEEJiO&#10;5KONSBq8Uf8AlkNrOQZ+W8vseyaL5I9xsWLSEENU1FRWoA8gaVJ6jvl/mAwX7cu7mdIDaYWNB8RL&#10;eGT6VNVbivw8Mj3stSVslM5MFTytjKwkuSZBdvr9CRxwPpyDYgkvdZVkWORfKpA8s0z1JLWqyLSZ&#10;KVFQPs4fl/q9eve1vhskyTUzhgxkEZ8ZJIRQ4Adj9Sb/AEJ5t7V21zIJtNar6emM9BbcrINGy0oB&#10;XPrjr3s72BfFb12WdvZdGqYBDwyi00Drb/Ladk1MJYr8fhhwfr7kq2SHdrZbKcjQy6cjI86r6Nj9&#10;leoJka52PeDc250mtRWtPsPyPp172UTfWxczsXcsFHVOZaSsVnxdaiERV9Dq8aVEZsLMCCrr9QwP&#10;4sfcd7ltc2yXr2TtUuf0z/GP8GDg16mrZd8st62t3j+JPjFeB/ng8R8jTj172/Y/cU+Hw8yM+mKp&#10;NMk0nmKMsUTk2sD+WK/7H2qhvryztzEy9zkBx/Rrx/bToguNqgv9wBAqyhiBStTT/MD1722bj7Vw&#10;kNC2NjyHlqDIqTH9Q0qtgjN/W/5/p7UXW9RJA0NCWJAqOHbgD+XSvaOQ9zluhetDpjIqB172Fdbv&#10;mFnBhVfTdmIVrBQLfq/17ey6K8LtVqgetQR0OrblaRVpKTn/AA9e9x23eZQrpOoNx6A4tx+OD+fb&#10;0t5HJVVPEUr07/V0REqyE/OnXvblHmmqjGzSkOGAuH/Up+otf3e3mMRqxBpw49IpNtFuGULUU9Ov&#10;ezKdP78yuzcoM1Q5CdKOiTy18MsjS01XApLtTTQEgMGsEsfYp2jdXSRJSR+mQaH4WANdLDzrwPy6&#10;i3mvbTNoW3AW4ZhoIFKZ8/VfM/6j1xZVdSrC4YEH6g8/kEfQ/wCI9xO3e78l2BuqrzuUNBQxkRQ0&#10;GFxsK0uPx9LAvjgjpqUXAJADM31LEn3rdN2S6u3uiQoPBFwF+QHDpfsHKLQ2gD6pHbLO1SSTxFfT&#10;jQdcIIVp4khRpGCC2uV2lkY/Us8j3JJ/33HsHJd9iqfwTio8QYKFa5QBj6itrD8n2V/vTxqRKKAV&#10;ySP8HQpj5V+nXxodOr+eP59ZfbfUFpJErKGeTQW9aI5FrDkst+Re3tQivKpkjp254celkICobe6Q&#10;V9SP8HXvYpdT9mZ7Zm7MXl4LSw0NbTzTU7+qGqQMA9NMrEXV1JVhcX9qLC7rMksy1ocgelaEfmOg&#10;jzdyvt+5bY6qKSFWAPpWv+r8+uiLgg/kW4+v+w9mL7Yquvd6bgq6nD5GfaMeXjWtpKDL/wCUY9TV&#10;KZStPkadSQgJCDyLxblvr7f3BrQ3brEWjZsgOaqQeBX7PTjjoF8t21/Y7as6gXDRkiTyYUNAKHJN&#10;PTrjGHVFV2DsAAXC6dRA5bTc2v7L5UdTbiq4pEo6jD5CJRKY5IM5ipLJcnyE+YWH59RFvzbmxK+z&#10;zXVxoQljUUIdApOKYLggetR8+hdDzht0MuqVZIziv6bf5uuftPP1xFjyRl917Xo2Ujy065SKsnQf&#10;lSlCJRcfnn2nk2RoZCtxcxxH0DK37fT7ejT+tUlwALK0nkrwbRQftNKde9x5MrsDa6yEa9y1in9h&#10;6eJ6SjWX6gyyzoHZfp6QFv8Ag8397jXbNvP68izSLkUIpXiPkfsHV47DmjeGAYi0j86kM1PkBivX&#10;vaI3V2DnNyxCn+8koaEQrFHjqGRaWiREJIHgisGvxqaQMxt+r2hut7ubgLAnZGpNaVFa04gYxTH2&#10;noUbJyzYbQA7J40gNS71ZiT8zw/Kg697Ad6kfctColqpXciVZJgEJY2YAm5sfpe/vTICKkYH4hxP&#10;z+fUoiEmESNpjUCoKjP/ABfXvatw2ByFeBMcKiU8OlGn+4ljj5N7lnsPx/X2kC+M/hRq0lfM1AX7&#10;SKAVzx9MdB/cd1tLT9MXRZm/DpBP+xx697Mf1r1LS52T7uqjtQxaVqKpGmWljlNisMUkhRppD/xz&#10;Q/65HsT7bsEKkNckkngFao1VoAG88+mOo23zmO+DeDA2mpoKgZrjgMDr3seMvl9sbHo/4VQRChoV&#10;OqXHURvW1zgep8lWAXu39oWNgbLYexRJam3jUOFQCuBxPD4j/g+3ojtttu779W6JaQ+bHAHlQf6v&#10;Lr3st+7u3K+veSDHrT4ijjBVBDEBK2n8Szy6pDccW12P9PZPdb7BBJ4NvQMTThU1+R6F+2csxwdz&#10;1kZ+I8hX0697AXJ7kyNfUN5q53IBubFgfppABP8AvXspuJ3lOudq14U8vXoc2m0W1tGCIwK+vXva&#10;cqK+udWaWpZYiAqqUs2n83/pf2XpoaTt4k+eejeG1tQ3Yvd/KvXvaeqK+KkqArzPKWUt6iW03/B/&#10;4j3UzOvaB/s9HEFrJcRVRQoGOHHr3uGuQE7OEiYLzdi30H0LNb8f1911qKOT3enz6fFoItOps4xT&#10;r3uJFJFAWeZrWa6kXsQL6j/sfx7skla6jTpU6ySgLHx8/wDJ17201mU8s4RImCxtdGu2lk5s1r+9&#10;B4xX1Fc9GFrYJHGS5qSP59e94VnmMonQ2PC8H9P9S3+v7a8ZO7UaV/n060cOjw3wD/P/AIrr3vgM&#10;tVCeSLWpViynSFLAavpz+ePabxY2YKDT/B1v9323hrIKigB+XXvb7DJCWDaQsyhjrYmxIXURa/vT&#10;yN8JyPs6KpUlBKg4697UGMqoqck2slTq87AE6NeryScX+liePbXeahTx4f5v9WOiq9gecU80+Eet&#10;OA/Ph17250mQ8Ma1EzBZqd6xGsSQ0cA0g2H15tf+p5Fxz714x8UqBUUU/tFf83SK6sjJIYox2usb&#10;enxCvn8j+XDr3td0tYskSSt6gdTCzc8ta/H+39qY2UEaDx4joJXFs6OYvTHXvblS196lSJGXQVMY&#10;U+pXDWBH/G/ZpaTRRvrOcEY+fSKa1CwkkV9eve11tDMVcOSejkVl0ZGaNUAks0PiFSlSHYaWVlIF&#10;gTY8Gx49mWx36w3v0urSCc5HCpFOP5/Z5dBbmLbLeWyWeMg1jBrj4q6SvGoIp6DHXvYxVs7KlQyz&#10;qVbS4uP025KgX9jK5bwl1+vl1G9vCGZdSmoqOve0hmMi0FMuQQ6JIldVKCzGU2VGFv8AC/sonvPA&#10;RbiMUJNP2mlfy6EW32izTG1cVVs/lx697YzmhkqcBiA/jDoCULhraQPTf6i3sxa+1Iyhq9tAR516&#10;Nv3YbKbtGPPr3sG93VXjMqsojqlOiNdPEgk9LNYfkKSQT+bH2Ab+3Ekv63ABhjGSCAT9hIP+DqR+&#10;XIPE0kHVHxJ9CBUD9tB9nXvZa+3cZPV0eE3LHDCBRN/dmtaIaWCqGrsQ8wX1M7IamMsOAEQE/T3D&#10;fMdo1peuNVcAn7Tg0r+H0HEdZGe224v9NcbXqJMREq18g5o+nz0g+Q4V697AklQ7WDKrE6LkFih+&#10;nq4B/wACAL+w+cY9OpRcANVR2+XrTy6975Lbn8Wuo+tgQOG9P5Nx7qT04uOP+r/V/k6977tybAhb&#10;25uTYfpsDe4t+Rb3osRkcerkHiOH+r1+XXveWEgOukavyQeQoP1UkH3V1BTPyPRxtThLkU7q0qDw&#10;+Y6973vf5KPacnan8tfr/F1FVJVZvo/snevVEyvVpPImCIi3pg/uF5lVI4K5KeFb2VABpZCvuEeV&#10;LYbP7175tMlBDudvBfrgg+KAIHKn+E6WZx5uQfI9KdwdA7Wrp2NpQkYYBCAM/YQfsB+XWqB/woN2&#10;dT7b7b6l7KOO8VHvXYcu1a3JyU3kpqrN4XNS01JjaaSqk+zGQaPIUtVEaiJH8NHL4aqmkUMbQqby&#10;s+tjMzSQxFjq0RB1U2GrlXCkOxZ/63BI9fvIhlhKB8FVwR5sOI/1cRXojaC2EgV0GipBA4so4E/a&#10;aHhw61p911NFSUk+EpYdu0ApM/lZcWZ6afKZOio66riFY5x8bQ12PmqoqjG0qU+PktqphC0KujYw&#10;cwrLqimYHULNGI2HkQHS5Vn9Lu5Eh9NrA34Nr1iljOQO7iD6E/l6/McfTi1HFKGaXxBWrEH+Emun&#10;9hp/q4N9fKsj0mbwdO/2VBUeSOsqctRzpi60xLVUBq6PHMamgosZTT4uMGtSbXLEkatUQrKtNycO&#10;wQI0IkJb1yF5LyxNoBZCoNowouQx5vwOAVMZtypnl7SDQAsPSpOfmTT9nVQ8Xikk6QMUMirXzJoe&#10;NWJz/s9MMOvH1dXB9juSuwQxlFNUUuEooMa0WDy8Qq/sqHKU088LT5h6t3EEtEraFpyXmUTTU+SW&#10;QmKJnjnaKNXhvGVVDdTG2oXUmQ+oeoD6fqBIHtNbw20tw4i+I5zkCmeIHnSn58OmIoUkknEPdIdL&#10;FcnSFYMCSAdVQPIedeHDLDBkcfNW0q5bbFDkMrVU+aipK+CsqctM7Tx1lOaBZhWwJjaVhRzAQTTq&#10;S7P4JY1aVPRmSYKqOqoHYXEcZVWBAAaU/URmxsBYXFx+Pa67QWaCVMuwqAK1ocfCwA4g5rx6enhd&#10;CLmAaLiQAqvczaeA/TZVU1IbNfKlekoDjI6qrTNUtTURpQ0yVbZDNVsMk8BgeqqaqnoqMmWCXKUr&#10;Tw6nJkaKGRYZGPrXi8cCM6q5pdIV1RkM009PICZQpY31Nc3Y8+i5Frt7QRB5ZY5JwZFbVUlyAhAr&#10;kAU+X2n7Ok8/iyxwvfo10ZSQS0pQRlQSNSqAtKgADhUilT0t48pnZcRW+GGi3RWx1M2P8mMio8Ri&#10;aDcmJr4aTBuJlbxfZUZigMNIg8TR17xwvGy/ZtzptetmaL9kux89Q3lV6gNqkKxDkKpuoUG3P0It&#10;7WXTAERWpZ5QMKKrQZzWlKfPBx8ulT6m0CFpAeHxGMIv2KO4f0uJyPLpF5mCkGMiNTlqSjkipaWG&#10;TFbXxlJTV9FtqSBKbFUtXkKmeMvV1lM8NZUVNShaPwMuuGYTgSNSyp5ZHd1KxopjXxoyM66EbSfq&#10;6lWH/BSP6D2mt2nSUAKM1zjHH1BrnB/b0lgjvI7nw4dFc91KkYNfiwaitT8/XpnydBBijJhcdTU2&#10;NrMdNksxPSZWrkyWRhraKhnFfX477oKohx9RBW0wDMhJqYWCBtcz9gnxLq8vjWSQsq3CBUjEr6HU&#10;3sGuoH05vwOQoEca3HiRhdWkYzUkkg1qfT0z1qKS1jlkFtHH41BQAGrsTQ11YAAAJK56Z5ZKmpaa&#10;kBxoqKyDFw0VdkJKepq4TV1aYrGw5DHfbvAZKqneCokllIc+HRrlkAibgjKswUOqlCJAl1dpI/GT&#10;EhJ4vbS7AXvb6W5F3k0QFf4yQfxUNfL/ACeYHSkMLawKse2bUC1C5U1zQDJBOPsOeHUioweQyFDL&#10;lJKKsnV6Q42OtdZMLQ46tGQgG48uniGtooXlqcbBJIyRL5EKz+QLC2Z3WWVUYi5UsSZC7oQCkpsv&#10;I1AlQRcHg3Nveol8GDXShHkRQnhkf6uPVIEa1jRY61AHaV0k1JyAfI/5+k6aappaKsq6USJTJX01&#10;JF9tRwUuFrKaV48lgaUy1imCpWlkihrJYmSORSzJpiErlsrIw/VqAIuGdSVNx/xzjuePr/sfr7aS&#10;ZXU6Dn7aAH5kj/i/2dKIPDljYwOHfNCe0Kwzkt6fzIxx6bYxSQyJEgpXWOQJPSYyeNa40sVWdTw1&#10;eUMSM0xvT+SLyMDT6SgLjTlVBIAAZFH6Qyr4YypUEOHuTz+og8EE+2HMsFDUODlguTWvGn5DpDFq&#10;hiaQESyaiWKEOa4/CM8PPrBVVtJDPVCppKGGemYmmTM1gydbSiCpa+LlppRDEfGRNSQ1UPrWRI9H&#10;iIAGFC2jUrL+q07LqLyW5/WSR6bN9f8AAX9rpzJJL3rgA6VJGP8AP/g6XlG7lkppHwKR8I8/z/Z1&#10;HkhxUEv2cy5N5J4RUYbUlNBRUY8rUpvjo44Zy9U8lG7aApXW7GNQVZszPEpXWwW7DQ7Brul9QuPq&#10;SxINwTx+QLgpo0lLGp/2v+r0p/qNOiyETfWeCslUIr3ZoanA+WBjrgaWursfPJicdLVukDpkIacU&#10;scNLWxI8MrNUu2mCKkhDARzFGLaXMUraWXHeQMdKKVsdDu3jXyi+tgLgWA+lwLcfQge1lFdCpZgc&#10;Yp+Hy+fRx4ayRlpZ2DVoAEWujyXtFRTzPAdN8ceISKkeolZKiRoZ6+npfvMvUR08oX7b7ioq45JV&#10;knkVTMVlfWGlP7ySyqkkBjqBZmGktaALGy2IXSZDYk303twb2t+fZcSgcBKBieBz86/L/CCCa9JG&#10;lt7SdIYHV5JDwPcf2jC/6XiDU+fWLSI6eOqWiipoqZoIjXZtpcjRV5qhLMHp8LCsqIFhE5u7Ex+P&#10;UZbKI/fGJ2UKlhHJIbuoYtey3JJ5HCkgj+vJJHPtVcxoZTcv3xjA9RX5DHHz4/4Om2Z2lN0U8SAd&#10;qSMRVa8BoXFT5GmOo0lJT1NPNSU1TVSjHq8isIEo6YQGpGlESUwyIslQoeOQ6mKsEjWKTTEeVwVT&#10;hVKqsbvKbsRquR40JBuf6Mf6g+2owyKTMSSTVafPz+Xn1uXbltkL3LOzt3RgHhXz+Qwfs9OsUsur&#10;IVi46VPsKiWarfH42jXxmpp1dI9eUq0iljaOlYsTJTR3aySQo4F8v7YBZAt9QIZ5EjDG1rlP6fQj&#10;/H6f090AuJpNMjHTTNAT9lSP8o+2nVYknYfTTsxFCaxhnBp5alBAr88etOmsSGjjiLxSjUklOaYU&#10;j11ZSRSP5ZRFLUgO7l2lErpYBGOoPy44KrMWJaxLNpCqQVF76gJr/qbgabfX+vt1hFDQLmvxdwNf&#10;KnacUHkeHpnLyGzhUJEa6v7TvVj/AKU6SdJpmjZFRUZFeqmtnaCnJpdQpqeliilrwsFPK0selXVM&#10;SItSU9P+5I0yPd49TF0uPeW8TkJ+pLhSrglieCgANub2PuriWIa3op+3GeOf9VenzFd266rkiJvL&#10;UwpX7f8AUT0zJFOS8tGa1qn7eeuWqxKiOJKVYGXIzaYS5eN4lmRv7JAJbWt2IIc/36+rf8zttfR/&#10;Z/2XP/gv9fTf/ePdqivxLwr8Q4/8V/xfT/hCtfFjrTV8Y/tKU1fZTHr0ZDSP9HP/AADOv/QHo8H7&#10;t7f7NR/wA0+a9/H/AJR4dP8Aj5bev3//0Kou+qvzbgrtLX/yqc3uD/uz3FNmoMIDdT0RqTI4f7HW&#10;/VjE8dBSL/SCO/8AyQB+fZaHF3I/qR/vPtQ1a54dUPnXqd7zUqgG/wDRrD/DkH3YOxcV9etHr3sQ&#10;sUpKBVBPKmwF+eLn/efZ5Bkaj/q/1U6rL8PXvcjKY+onjJRSQV+gF/8AH2a2pAwegTvVCD/q8uve&#10;wryOIqY2OuN+bG1m+n49msWFqOPUX3SnxWPXvackp5EYgra1z+fxa97/AOv7dDDz6SVpg9e94GVi&#10;P0n6WHB/rf3U6QDnqvaoNT173FcuOfof9ubfngj3oDFOvJ6eXXvfBZW/wP8Ar8e7UoerUzXr3vn5&#10;2/p/ycB/vfvWT141Pqfy697xPISTfj/C4P4/qPfhp4N/PrRZRg9e94iAfrz7uQtMdaHy697xEGxs&#10;fwbL+f8AW9t+HU6qdUMQJ8SmfXPl17240ps1h9NS2/2PvZClDq/Lp1QKZ49e9mG6th8mSpyTezD6&#10;f0ueePYK5hcpAVQ+XQl2BP1RjzH+Hrpvof8AWP8AvXu2PqGDTTUth9EWwAP/ABz594280SarhqnJ&#10;J8+po2fCAnoO9zsfDKPwf9twwHsye4a77PBSX4tA2kn8E3v7CO1IZLwEA11Cv8uld+yququP9joK&#10;KCjFRlB9CgduODc8Ei/uoH5G7qZpa2MOQSXWwIX+2SeP8feTfKtofAWnEdRJzDcVchejE4qnFPSx&#10;qPpoUD6/0ufr7I1gJHq89D9TecXJ5Jve/Jv+be5GK6FpXyPQKhJMg9a/5enP3el8UKTx42l4Ngi8&#10;C9wWHPP+39x5zG4DEg59ePUmbNGCq4z0UH5PVIXDKpF+AAPpclrHn/W9mT7Zk00qqCOIxxwfyeP6&#10;+wbYajKWNePH/Vjoe2iUWhH+HoDvj/CpWUhQLsQB9eNIseef8fYa9YJrr4yObuLgfgH6Xt+Lezp2&#10;bUV6vcDTGehS7sdItuVJPp/yaQC5P6h9AP8AG/s/GBBSkhsP1KgP1uQAOLfj3SEF9RbyBI/z/PoJ&#10;y1DH/V59a+nc0yNnp+SQZbMoFxdpidN7f4/6/tSAHnhh/sT7qxPma/s6SPJSmk9AprhHKmNQeLhl&#10;5t781/wef9h/xPvQFcnh02KE93n1yWSP8kMP9pIJ/wBgB9feLyOv6iF/pcIL2+v19vfTh/7IV9cs&#10;aenVmCeWeu5Hp/SW+hvYPGtx/X6j35izKT9QRe4/P592QaWCnFDw/wBWeqrpr1wTw3JAOlr8hSFt&#10;f88WA/r7iktf8gfji3tZpHnn7c9PFVpjqQqw2/b0E/2tJB/1r2945WbQefxx7uOIA62gOoU6lUUU&#10;X3SMVAJYfki51D8ewH7HLimc2udJv+DwePauCmr9n+T/AC9GNr8eerMvjDDCZYVFl9QAsbixDHm/&#10;+8ey64Pd8uDyWrWVIkBH9RZvzf8A4j2ZvBFIKEcejzSGXIwR0f3ePXFLvHA/ayprR4bMCE5DJa4v&#10;/r/U+x3l70eLGFGqE1iIhSHC8leTYf4j2hWxVZO1TTzxXou+n/VwDTz6IXH8Atr1m6o8q+PVmFV5&#10;uVvb13+p/qCeef8AePdZvyi7WbLQVSmbXcMpGsXYkH6D2tWIqMin+r/V/kPRkraEAGOrhuhOrsf1&#10;xtqnoqOFYgI1X0rbi1xx/sSfdMm56hqitqHvfVI5/rcFj9PqP9t7UPp0inGnVHPDowHtKhrXAP8A&#10;r/T23QqucV6oyjJ697eMVdplP15H+2t9fb6gKFp869UXj173Yb8bM9/Cq+me5ABS63twGsDx/re7&#10;yBpYyp9KcP8AV8urRtQU9emLclAuSxFVSta0kbDm35Uj8+70etO3RT4ynjM1tMY/obG1uf8AevZB&#10;NZxtRivSSdDI3Hhw4/7H8+qF/lT8MqHfucrqlqQyGaYm6qASSTcX/wBj+OfYxjuGJh/wIJBH4a1v&#10;zxb2ybKMfhH5jj014ThaeXRBj/Lfxsc/lWifUHFwAjXAIsLMP9b2hN0djLXRNGkn+cHLfUkhePr/&#10;AE/oPa+2CnjTt4D0r/h/PrSxL5+XRnumfiBRbAqIaiKkMYWS72NuA1/wOL3Nv+R+0Jh6k1M7S/jk&#10;XNv9e/s3hALrX7erSKmg+vRht84tcTjvtlFz43B5JNgoAv8AX8W9gt3zKq4eQf1U35/pG3twOzSM&#10;rcAcftP7fLq9qCTXo0PxDpbTs2mxdGLXv9PRzY/T8j3XHixq3Dr/AOby/wBbGzj8/wCwHtxqEBfL&#10;pbwNOrJ6g6aVz+fF/vIW/uyrqRQKGjJ/1N7/AOu49otbsHAz0guBkj5H/B1W38lGUzVH4u41XP1+&#10;vsyUekWIA/1/re/tkSymMIx8h8uidR5+fVeNZSK8spA5LEqCWsDqJLH6/Ue4te1qeRj/AKhubcDi&#10;9vdS1SErn08+nO5mHnTp825SoK6HQpCh4x/rnV+SePZNO2CWqWt+S1vp9Cbcf7D29HL3eH9tftGc&#10;/mOjS2Woofl1a50VB48NA/H+b4sf6p+B/sfY6/GGkL1MRt+pr/7dgP8AevZFut14QI404dP3AIgN&#10;PLonH8xuYL13mADp1U0wN7eq0LMo5/2oL/vj7s9ankgooHQknxqTazepkI+nP+t7Jdtu4rkPFMOP&#10;CtRgGvy/1cevbQKNnrRv3OP+MpVssbXAyMyixVgEkIR1P1/rb+vsJM55HqHuCWB9Pp5/UR9B7F1k&#10;IUCgEBSM5/P16kO3oYa+XVnvVUr/AN3qYtclYSFNuFAJvcD6/T3NwA5AYCzX1Xuv6Usfp/j79f4B&#10;aI5BGmmeJ/njoi3BFNT6H/L0GfdM6mBtdtJkfXf+tyw+n05HsSaKAuALkABfTx+R9dXsMXlwsI1E&#10;CprnP+DosiQO+Rjoj9S0lRVTLHqC62CjgoBqNiGtz/vvx7cxjVJva55PLG3Av/Xj/bey0704Si4H&#10;+r5f5eloQr8Pl03nHM0/7h1ESc3A/B5tbn/ePbnFRkx2DJbUbgkEi1iTz/Tj/b+wtd7kfHqQeGPT&#10;z/2fzHSlFVaNTPQqYjHURpP3BHq0gW1C/AXmzc+8stKApHpMhU8A3uTzYr/rHj2p27dHLAmukHjw&#10;p+f+H06TXkCSLUDoMOwtqU0qyyQxjUEB0jWdV3Ui5H55/wB49pqpp1UPqU3LkqTqHpI9PH9Przb3&#10;Ju37i0pTQcAZ4HNc/nwxX9nRGVMRz5ef+rHRVsjhDSyTGRH/AM4SpOuxTgDnjjg8+40E7h1sw+g4&#10;9P8Ajf8AH9PZjdW8Zhao/wAPy/y9akIyPXpmiLmrgUfTUoIsP6/T2EHcDn+C1fP1p3J+gIJBsCP9&#10;b2HYxSUqPI0/l0wzlZVVeFP8/Ww7/KgpgNz4qRl+tYltVwdLTKfz+P8AH3WFjqcvvm5uVFXzxb+3&#10;b8ez1ptUGkDOOl7aWTu8+tvbMyCHreQhl/4tpK8iwHh4v/sfdufTsZjxdFf0jxqWLXUfpt9T7jzm&#10;P9VGJyQKCmeH2fb/AKvJHAwEpKngf83WmF/MXzBg7JyOlhpWok/1IF2dfq1j9SCB7MZJUQrAVBXk&#10;C6s9mY2tddR/rz/yL3BO7bDPdz+IwJyaEDA+Rp/q/wAg42240ivl0HHQPdVPgKWGCOpihPjVWWR4&#10;rk34K6uf8ePaQyM0ViyOA4FtOuL8k/p1f7a/tvb+WGjf9WM0J40b+dOjoXaHHR2E74bIwRBa+PRo&#10;sFCraw59HH+PtiXTI4Y24b82tz6WB0m1/wDXHswv9lKxGNOBHl+0cf8AP06LkahRulrtXtVFnina&#10;ceQOeS0YvdbH0kfn/W9vcNOEAZUJJANgpfkfm4v7AE22MHIc8KjOMf6v8/S1ZtVBXoe17XSshjjh&#10;dC5RdQEiE6hck2A+nvDUo88Xj0Ne9ydDfjm/45/HtJc28dqC4IGPUefl0qhIDBieltsbcE1bWxmU&#10;kjyhiSoH0udYsv8Ah7SVbiZJGZUjcgjUR6eGP1/Vz/j7jzdFZiXbBrjjkf6vtHQggl0rUn8+rEev&#10;91UtPDTp9xD6Y7uNaHQ2m5BZeAeL24P09hduPCuUkdVuQo+hYjUP9j9Pr7KYraaNgpqB6U8ujqGf&#10;UNJPRqNsbxoKsoA8esmx9Y5NvrYfT/W9kf7ypJosZWen6JKPoeBpsOL+5O5KUR3Qqfn07dmsXRiN&#10;r1kVUYmUg8Lax/2om496/PyFZmy1UGN/XKf6fQce80OWOy3AXB6hLmWok6FBf0j/AFv+R+yZVCgv&#10;IQOQQF+v049j2NwUqxzX+WOgIWJyeNT137xRatfINv8AEW/I9uFy/bWvXuOOvezK9ID/AHOUJ/5v&#10;Qj/WsR7dTh28c9In1AfPPXR+h/1j/vXu/no5gMRR8EARp9Qf6X9mMbNUMeNR6evRXuByKeh6rH+W&#10;0XknqBzYpKPqf9Rf6+zNRsNI1XB/w+h/x9m7T0ApnH7Plx6JnVicdVa1VGxqJQONLsOTyeb/ANPf&#10;LUD+bf7b3tpioqFJ6sYVUV49YBSA35/25+nP+t7SW6/+LfNyBcMfx/sP9t7KLy4UmjA4p6/5elVo&#10;ilySK9GN6NpXXM0rKdQMv49V72JFx/xX2Tmwfc6nT/ylnT9fw5AAt7LLuVgmkHhx4f6v+L6EEIAH&#10;2f5uraqYFdovfn/I/r/rRg/73f3bN0GpXGUjA6B41F/8PGLW/wCK+475jjWWExsNXD9v+ry/4vra&#10;sVmqxpjzp1qf/wA0bJmj3LVyBwrLUTEElQOJ1dhcj+gN+P8AH2b6YR1tAY3X6xt6LAG55uATcf0t&#10;7xk5w5fka4LJ68c04U48D/qOOh9sl6UUV/1cOgE+Eff8O2aiCGWoRNLqdBKX0rNGVfSADYf48fT6&#10;8D2Ftbs2nqau5UWLk3bQbajyLn3E9zyvO1Sqn8gepBg3UBRXrYA2r8w8NS4mDz5OlXTBHfVNThr2&#10;Gu6tb/fc+1dg9iw08SsqrqIsT6VB9VhyL/7b/D2Gtx2C5RyCrUHyP2/L/UelR3VWah64VPzI21k3&#10;8YylGSWCr/lUJUH9OmwP1P8At/8AevZdvmH0PT9p9N5ynjopqjL7YvmsNGmhvI0aCKvo0WU8+eDW&#10;dKqWZo4wBa/vID7qnPsntv7tWdlurqu270rWtyWomnVUwzFzQIIpNIaRiESJ5ix4HqHffrlcc48g&#10;SyWal73bmN1AqgsWCrplj0rVn1xFgEUVaURUyMjB038gsNR7roM1BX04p5Kinw2W1T3iGPykkS6h&#10;qbSHin8UtgCWFlUct7ot6SzGKwtVmOg96x0mNocnXV1ZsXcFdDHO+3Nw1bAPFUz1Je1PVt6SvCi/&#10;K8D32UvE+p/3Wa9FxD/ZPQdsgJAEjUqwJ1Ahq5GcjrmXzbs7cw7dDzLt1ZZIECzQCtLi2GpmCAf6&#10;IhbWjL3nKaqHo7vbVHncHNjO79iQ5DMz4Shhp977Txs0gfduzInaolkoKcOitkMdrknptXLLrjBG&#10;oH2Tf5NfHPJZGq3Xjqnb1NQbj27SzVtXDTgCDLYyN3H8TxtGwKrGUKEvE7Cw/Sq3PsCHdJ91nudo&#10;5hiWK6gwrUC6iuSrKAKVTuwAQvdwz0DLnYbblm1t+auXJWl2+40hmFaQOWr+qOIFK6q0K8TQ9DRs&#10;7ee3d77awu6duZOHI4bO06TUNVGwb1kaZaScj9M0ThopEazK4Kn1C3umDPYifB188ckFX5ojPHJH&#10;EFE7Ro4VmVWLcLa1x9Pp+fceNDcw3UscZH6b0NfIZ9DWvDjx6kjbbxb+3GVoCPirQH0NKZ+XSs9s&#10;8VWn2BlaY1BWQQpTkoksVn0VLEppQhLl72/wJ9mkdyxDKpzgBiKA19AR0ve2b6sRquk0qWAJBxVe&#10;NTU8P59e9rXDrAI4mphoAszMGuzorgsisCQQePof6ezC2m8KSjjV6E5z/g4A/wA+gxuRlLMJc+Q+&#10;Roc/4f5+nXvZqOr9/wBTjnio4pJob6Ep6n/OwL5Ro0yxk8q1ytibH6+z2yuHgulkhrWlCvAevAEf&#10;tGeoQ5v5b/VF/HTUKll+EnzwRmo/b5de9xe1uu44Keq3xtSkQYfzsdyYyn8fj2zkZplWOohVQh+w&#10;qGayMEYQuRGzKpQexNc2kun6qFiyn46AEjj5U+AcNQ8yKnI6P+UuYlvkj23cHPi0ARjSsopwp/GP&#10;IChYAnJHXvYJ4+uqKeRYyC7toZyCrAkW9KkXt/SwP1/x9k8LhX1RGtT9v+x0K7y1ilSvAZpXBH2/&#10;7PXvZquqt5LRZfGLKbRvJHTtwLJ5LAiRf62v/wAT7G+x3sRmQs9GRhwoTWoBBGfImuPn1CvN2wlo&#10;nlX8Pd+Xn/h697N33BgqDJVUeDrMRHldpmel+xraR2EyTPGCs5q4CZInYHlR6GAAINh7kHmeO2ub&#10;0wGJZbUE6GX4v96BqM1pmhweo65U3CTbrf6uOQpcjUCrAAEVPkwoailCRUVx10CSASLH8j+nsoe8&#10;eooJ/Pjtt5doBTM7RQZZjIsxX/NgVkIPpB59S8/k8ewLJsKNWG2Y4z4bglhQihMgwQPSvEjqS9l5&#10;4jguBcbjDWuCUFaDzwOJ679lgynS/aFDUTVM226iupjMumqw02PySWdgS5hikdyB+boLeyK/2a/R&#10;WeWGoOaqST9pUDH/ABR8+pjs/cXki4hWBL1InA+GYSRnHlWgXPlnPXvaAyOMycL1NPUw1VG8M/jm&#10;jlgMEipELMrI/K6mAIuP9b2GHmKOLVTpoMqeJ+dDmg4emc9CazvrGRUlhZZFZagq2oVPChBINBUf&#10;4eve2SOkq4ZXkenqTETfUG9Hp55Zf8fqDb3qGeNnWMkGh9ccf2Y4dGz3NtKixalDfl59e9rfbsNX&#10;WTxxepGdgI0YMGS1wSb/AI9mUs7BKW6hnJ8z/g9T9lfXoLbxJBbxtIADTj8+vezE16Ptujh2yil8&#10;lU0yZHJyDVop6eUf5OJWJso/tcWvx/h7OI2+ntw8qhXIrSpwKnLZwrcKngeBFOoesyN7uG3tzSFW&#10;McQxVmHxU9fTzp172CWZohlpZmxlSVroiRrmZ2gDqSSAAbm/49oy8DOXZqk/wmoPyrkCnUm7bcfQ&#10;RKL1KxH0wxH+SnXvaKi/iX3rUORkkp6tQH8Qks8kYNjJoBHoNuDb/A8+3S6w0RlrUE8MU8yDxNM1&#10;NTQg8OhO/wBELT6qzUSRnGqmAfSvqPt48Mde9iXjql4KZoSWaTR49JX1+k+piB/vHHs8t3EMLBjo&#10;IGQcECmK19egRewJNOJMKOPXvb790IIRJTyBHTTqIYEayLleT9QebfX2VR35Ri6nu8sA+tKCmf8A&#10;L59FP07TSaJlJB+Xl6/s697F3ZeexG46FNt7rc0sUhePH5Ysf9x0r/p+45/zRP1/1P1Hs7t5bW8i&#10;W1lkUFKspfhqbiDwenoFOPSnQE5i2u+2a8beNj7yAC8VPjA9B/EPlx8+ve2PsDZO7Ng160tdT1Ap&#10;6inFVQVyiVqXIUc6a6aqoprnXG6kFXHHsMXUN7YEiXxE1Ht7iVYV/Ca0Kn8yOByD0acsb/svM1sZ&#10;omAdTRkNAyMDkMMUzXj5de9gZW1FTNMBKJWLNyG1Mb3+gL/6/IHtIk6sTG1NbDz4/nx6k21iiii7&#10;KDHljHz697k023q2pQzKFp4pGsWrZ2hiUg2JUzED/WA/1h7Vx7RuFygkVQqDIYhQDQ5zpIFDivTM&#10;2720J8M97L/AoJ/OgNPtPXvahXa2LgjD1Wdoo30jXTxCaeRv6+NuV/1/fjtsIOmWYL/FQh8+VAEX&#10;51pXy4dFDb9eyOUhs5CPJiVAH2jB/Z173ApaLbuLleSjoBWVerV9zVDyoGvddMKmx559TW/qPdkm&#10;soWMVuHlK/iYgL9oVQHQf6fI4npVPd7vfRhLiTwk4aVoDT7eIx5jPz697F/Y20q7cztW5GYUmFpf&#10;XU1JKQxuVUMKWiiXSpkYW9IAH0ubG4EdnbXW4BfETw0Ge0Yxx1Eca406j608+g3fTW9u3hR/2h8u&#10;J+1ianPkSfI04de9i1uHsjCbax6YPD0r08FLEY4tDRiX0etixA4Z25LaSSbfT2dtJZQLVGMVM6fI&#10;U+37OP8Ag6Q2u2y3DeJ5tx8wPsJr172UbdG+2mqayofXrckjUTIdF7qv1sPr+APYaurqWaRmRiQf&#10;mSPyz0Ptt2GSdUUmoH5f4OvewhqdztM7eWRCHJ0qY0Um44H0+vstYAdrUr6+f88/5ehvBsfggKg4&#10;ceJ697Z6jPQEeONVEzWu4YFVII03JH+v9PbWoqQsYPzOT0Yw7RN8TElfTr3tqfMsTItTP/ZOnSWA&#10;LDiyj+v+HvazNG9HBOf2fs6MF2uhUxLTh172kshXDzHVN5SxHp1nUoYjTxf8/j376i0XDPT5Ch+2&#10;vEj/AIvoRWdtSEBRgeg697aHrauCUmOR/FJYKAL2NuDcm/PtHJdlXOipXyx/sdLxbwOulgKjj173&#10;6sy8kyRoXYutl0lvUwI/AH9LH2hlumWQFuBr+3rcG2pGWYDB+3/V/m697mUVbDNG5kdbxKFS901K&#10;yafUD/Qgkm3uxvKnSMg8fl0nureSNwIwaNx86de9tUlVNLJULTuUUIWZb24uQGuxvxpb/D3oXbA6&#10;QP8AL0uSGOONTINRPXvcugUk65PS6ubu9lLMSfVzxz9ffjLEWq3E/bx/b69JrxiqlQKg+Q8vl172&#10;qxS1chj8WghgHad3URatNtP1FifoQOfyPofdgQ1WetKGnz/4r+fREZoE/tK8aAAEnr3vLi5MnNGQ&#10;iq5RrAADiztEQxvbghr3FuDcWHvUBLMFkJIHypj8qf5+m72OwikBckA5+3zx558qZzjr3tZ0tPUU&#10;muCen1CqWGo83DRvqjEcqsx/trpVmb+rE/k+6SPCx1LWtCKZBwSRj7Safs4AdBy4nhuQJYmpo1Lp&#10;OCKEkfkSWoPQU4Ade9rZafwhEL3WWNJIwpXUY5PV+r/XBAP5v79amgLaSdXE5x619CD/AJegq0wk&#10;JamVJBPzHXvbhSQtE6zFgChVQpAva59Vz+r629rI5UR6jI8xx+yvSO4lDJoGa1/1fLr3tR0QMWZi&#10;yc8TIhp1iLSKYtEcFwSrAXAYgOb/ANbj6+6PKTuiTR1CkcK8NBoxzwBPrw6J7n9XbWsYWqQxbBrU&#10;t/mGMcPPr3sUZcmlVSGcP6WUMhDDSUAutibXH0N/z7kK83Lx+/yoM4INB5UFOgIti8Fz4JGR5U8+&#10;ve0jkcxHV0ksGvSYNRVh/uxvGYitl+tr/wC++vsqN1HcxF5CFRKihIGeFfzPD+XQistueCcS0+Om&#10;PTzr172gqbITU8TBNHliUAvcK5kCgnyJ+PaW1vowgiFV9D/s56Fk1nFNIA9dJ8qeX29e9oXM5b72&#10;ctKwMoB1OfxMsg5Cj+p+gt7ZvJmmkDydyr6efocU+R6FG27eLaMBPhxSnpTr3tAZSFcxQZfATyqo&#10;ytBP9s5NliydB/luMD+liDJKviJAvZiDwQRHfM9l9XH4yqdakGucL+KtMUA4Vx6Z6kblZ/otzguh&#10;UdwRuOUkIVseYGCP2ih697K+GVwGa4/Sou1xpJ1kKfx9Rb/jZ9gBiK1A/wBR9ep7Y0JqM4/Kuf8A&#10;ivsx173zU8DQpPAA1DUFFhwbc/W/tvNenEJNAufyB6975Ej6XP41WJGlgOFH5sfr70ePVmox0D/i&#10;vs8+ve+SEhgRb63KkAXvbjgX/wADb/ifemrTHSy3cxzI6kVr8vPy4fkf2+fXve4H/wAJuNyR5T45&#10;/MfYdTURSRbX7Q6g3/R0dpEZHzu3cvg6upeRfqrSY6kHBuNPNwbe4K5nEtl737BdW9Va92+9tq8a&#10;+HNDKFofPSX4CtGrxp0Ir6NfDBTOqoNATWqrj7aAnHAZ8sa/H8/+iyFJ1N0Puuihf7eh3nvLamUr&#10;IoY5Z6ai3vg6TGVHi837Rf7aOqZEm9DEfVX0OuwMrAQwykC7PZJJmX9wtN4yYVa6MXKCxjP54W91&#10;GQUOiO5ktGbV8JA8gNNRU1+YPHgQRxr0G5DGtwsJB1heGQAq47j+ED5n7T1p35ukrMm8stPBLjVT&#10;F5WLJ0u26GuhnoTj6GWveLLS0yQZCmixy5Cqhnp8tRuC9PaeqESx1LecynxMQ2iEhtJ8YQBY7OeT&#10;rGgaSSAwsSTdb+7gJE4gBFZD2sAx01JIFcqa8M1r9uemS1vGGUMrCRgOwSMdTsAulqlD3ECvA+Va&#10;jqHQNRVEe4alY3NXNQy0terVMgrMhNU5MGgYUcMC0RNfKK0wQvNSvrhp4UEdUI0fqPQizSqXKKnl&#10;fxXkWOGT9CMWYkfrDc35B5Pt2QVQQyKFzTI+MjyWte75L8uqNC5kEBRWdKknSrFhUimQaGoIKih/&#10;b1Gqv4tkcjhqGJ6CqyM9RHR0BydQuImjzWNA/iGfaKjp6aCWINQzUySEReSKdQ0cYBPvgsbHQ0em&#10;SRmMrvK4m8cwa0rBblhpdSg0kjm3P6S6LmPwPDoKA08sZpQnBrmlCeOOn33CKfb2gePsFBhQKaiA&#10;NRABNCeBPH06yV/+T5Grjy0mQxtBBSnD4zH7coJ8DHmtuyUArMHDHIIUx7GqxtTHlpfPTwTn7dZS&#10;YCpqY5A8rojSgxROViVvTHI2uNUVfR+SpWS5HFjzzYKZVtzCyRnUUTgMrWpyckD0+X8yXokVrI0U&#10;+sGOOiqVPhMak1qRpJzQipNAOg8jMNBm5RQChrczHlp8y89ZBLkY6NMfkZq6qeGGtjDy08VXT5DG&#10;MsVQROZoR41ZPLNieyvr1BpQzqFhMarq1Ev5W1A2Vg8fBNzf6H6OWVwosjAg7XpWg1eYPmCePp5d&#10;OI8sJAiOpWpVQgcn7F0twwcAaRnFOnKuoqnI5CLzmegxyY2nqhW7nbLRVH2aY1aTHfwikjpWpfJU&#10;0VRjsofuIUZISjKsiuGl5oFujRPGJYgxa5FRcDlVYKFUXJR2LLccg8HV78ZJIEeOSOkRP4qgnAyC&#10;aSCvCikCvDJPSOKW8a8m0II9R0gu3bpoD8BOvBJylF9MgjpryRWueFMk+WrVyc9FDA+MhfbFPT1l&#10;Q8sVTUKKh6xZY44EyOOoYopm8uuF47yRGjGeONdR8mr9c0iySCRiGszSMFJNwFYoota4BCkafaac&#10;TxqqxSDQ1MVH5d3xGn2/I8T0rYTwxhSNYfAAJUMcZBFGop7jQ8AQ2K9N02TgqlkEWJY5HH0eKxVd&#10;RYhqCjhaBRDBiaadacRRUsk9XBHlJ5A6syu8bzxSect1ZTb1FxKUVA62UkD9tArfn9Lk2P8Ar+1T&#10;63RSVpoGSOGeJqOH7fL1620CSUR1UtECSUNfiFCxKnFRjJxTFDU9MsM1TSvXOgWikoHq62rjp6wS&#10;ZOCHz6chWymBBEIzpq8fDEZIg7sqsi6VDc7K/rjJujN55dIXSD6dTra41EPHHfjkW029owWgf6aY&#10;FyaFApz6mhz5cc1OfzStKLQGxnDBaDwYkOXPnpdqsSFqx7uAPTozyyRu9UtLQ09ZTUy4/G1s9RW0&#10;8tRC6ikxlEsTLS6qVJcblchoRpWKP5BUJJpjyC+i14VRCtmjisWtYCMtY8i6MTq/2/uwZYj4aV1H&#10;8JbUft418jin+Hq0KQQv4kKuJfR3MrD0FKkAcTSnr69J+oIyVbFkamLJ1b14rqeeWor0osfBJUtL&#10;JWZKOBDAjpIwyNDBE1MynSoUxtqDZS1nBClAyBiTI7y6CtwdRGoXBAOocW/oL+3fBEqZbUfSg4+l&#10;B6fzp51p0+t1Fdt4U5JcnCmNVBINcgKK/Ktan8+kuyVNPRvHI0U8lLlKimSanxtDQ4dax6v7R4Fp&#10;XlNPIIWjlkjSncavMTpSV/A+Ux6B5NLsrxmXVK37Xk9RcqbleBxa39L+2xOZl8JmXWG06QAG0ilM&#10;ABvXJzxHTt3POhjAZYoQ2l2ColCKGjOqgg0IPxV4dNqPFJM9NTyLHTwSQUJOPpZqmu8ErxRU8Vek&#10;4idpJ2jjme8xAUS+IG7AYEiKMqrHM4IVCELRgDgp+4TyW/Ub/Ufi3tW134yl2cavlQ1+dPIeXy6S&#10;y3UUtt4904DCg1Cnn6ilKeRNMevUyvHm84L4fFPDNW5BGy6jI1Ek6rLDXrDSiFAoo2D00SQsFWbm&#10;4lW47AYDTHYKPRp0am1W+vk5Fgtx/ri/4Ptku0coklpq+R8uORwqfs4Hq0KwwAifSWrXDVxQYNDg&#10;+dPQg+dTlqBR5WnnNStdNFeXJNVVNeKSAUyKIxDHRsI5y89WYpfRK6qJCmlAys8jxhRErqrEek6z&#10;5HZWa5Og2AuwtwSbHj+nthHcs71K04eX+AHHnkemembfRuEkryuAinto5So9Aygkj5EEf4em+pyC&#10;TGRqKSZIqgTV5Sioo6Sgo66mpjTxwGrjYSOaeDxtJ5EiTyxjWGYGT3xIvPpeSQI4vq1GNE5B0rGz&#10;EekfS4HNwLHj3tywt9cYBZTwoM8M10g/z+3pdMKorW4SkZ+EAaS38Rk0I1TgUrTFfM9dUUsMWNhk&#10;gpaFTTx08FVHKpzGVrTpqR/lNVSqx/yltYZI5n1RFGmDwDzJmeXkqms2Ak8ax6CVH9jU39eb2sLf&#10;S3ulvaGlZCKZA7vM8DSpGPn0XReNBaazEAWYKCGZqFjg6KlcepGOmaQQyyxVUscAKPV0cuQr6k1E&#10;GsKWnqjHRASFIyYTGG1PrDlmZQwHlIJDgaASUty7hwNBlJNzwAB/T+vPPu3hyRMUfuoa1HCmKLjH&#10;qfXPp0pa2uifDlmGpMljpow/hAIpx9KHPUetmE8LRDXU2poXSnd4qGnjp2dsn9lEo8ahpGec6iXY&#10;i6oCgMRyIFPpNrL+3pkIdwCt1W1yQSOTc3/w/Pvbsxo6r88VAxxPkp9OHDz8urXEuvS6pTOoGpRM&#10;caBSEJ9MGvCnl0yTNJAslV50dqtGrfPj4bo1QJvtXl8wSwiDgINC6FvdHVxo99MrRC7tpWNvSB/Z&#10;9Nw5B9Wkf1sf9e3uviRTv2AsTxJwK1yKg0r+zHHqs72kqlrSNnlOSe4JXzyKD04eXUqhFVWolOkU&#10;V8nTEukjrPW1UU5Ea0cNOoMTyTsVOgkE6SdAewPIvqktE+i4v6AusLpAZrqODY25/wBv7cEQFvW4&#10;XHlqqAT9p/yH8ulEAg+kCyoG1GoEjGhpxNWNTT5dNXhkpo0mqY/4lJDUfazJYGkapaocwUhpi3+Z&#10;80Gr0qoJv6ebEGvI39+r6pLf6Z/J9D/nv9lz02+t/r+P+I9lXf8A77XjTgPh6Z8c1/sI/T8PCn+r&#10;8+jCfwKl/wBHXj+5i8v+gn+H3+/k/wCLT/s0/wB15tX0/wAzxqvo/GjV6ff/0ae+36tp8/WksDeo&#10;nH+PMt/cVWrARjqe2Pr1v5wLohiX/UxqP9459geDdh/rj2oZxQjpo8OsvuRTDlR/V/8AinvyrSQf&#10;l1ulan0697E/bUBnmRAL3IX/AHgf8U9n1sez/V8+tGjjT172cvr3p190U8X7DSalBb0gklgOL2Pt&#10;fDIglA/1f6s9EW5WWpSAOgv332Pitk0z1WRqIokQX/cKhQADyS1v6e1HvH4uzQ0jzCiYARnnSAf6&#10;gfQH2eqoA1DzHUa7hY6WJp59B/s/5I7H3TV/ZU+TpWnLmMBJFcEg2+qkj6/77j2RfsDrCq27NKhh&#10;ZVVmBDW1L6rcke/EVQOB0HZodNTx6MPS1cFbEs1PIsiOAylTcEEXBHsCamkkgkKEcA2uCCOP8fbL&#10;HVilD/g6LJX+XUn20yppP15/3319uBww1dOhww1de9xNJZrsCOebAW+n4ufblV4U6cqBivXvfIRA&#10;/wBlv9jp4/23upNB6dVLgCoPXvfFohYD6G/1+t/bJbNek7uWavHr3vwp2NrfT/W/P19uq4pkcOnU&#10;cFaHFOve+LwMt7n/AA/24/1/dC9W446p4mfl173KpIrOLgk3HF/6fTn3tz216fBqQevezK9SQXyM&#10;HH9oXP8AyH+PYG5mIWAsc4/yHoZ7AgLqfUj/AA9cX/Q3/BT/ALyLe7ceoqVVpKY2/sXFv+C8fn3j&#10;TzLWW4xjPUu2PZDnyHQW7sqfFHLe31v+Abav+Ne1n2tmFx2EnXXpAg5Fz+UP+P19ruUdnM86yEZr&#10;x/P/AAdIN0vFWJs0x0idor93lL/UeVjb/Wsf6e6Q+9NxCsytaof+3Jfng2kJNrn3knsdkbe3GnGB&#10;1D+9XBZzpPRhoV0xov8ARR9PYNbFUz5yl4vefn88nn2dy0EWfQ9Etk2qQE9ZPd/HxbpAmIpW02BR&#10;ebfjni/uM+YTWRvkP9X+DqWNmwg6I/8AKir0UiRg/lQOfybEH2LPcMgUaBwNPP19h/bBVdRyf9n/&#10;AFfn0PbbK9B98e4y1K0hFvUCR/06UC/HtKdUIDWxm31t/wAUF/8AW9mLk1PyPTd1lTTyr0rO/wCZ&#10;l23U2NrxysB/sL2+n+Ps+eHFqWHgkWS39NPB96tyvdUgGh+2tD8+ghP3M3l/xXWvh3D5pM5UFDe0&#10;972/UPMbgcfn2/6h/j/rkfX/AG3tsqfl+3pBImmhHn0D/ilsLo39bWPHvvUP6/737rQjpug/1f8A&#10;F9chBKedB/2JUf7wT7xyaTa4Zvr9Lcf8le3oS4rpIHDjX/J1sVHXFoJBYFWBN7BSDe31+nvr06CB&#10;cek2ufpx/Qe/amEoJocj/V69XU9wH+XrOkM+kKHsDxpJa/J+lre4xUH+0P8AYgH/AIn2uFwB5H9t&#10;P8/Smgr59ZRTTj6f7E2fn/be+mjupHH5/FvejOp8j17g1R1lp1lilQlhwQCOf68cN/Q+wv3fgnyM&#10;Ukaj6qbf4/S4F/aiGdVNSOH+qvSqFwjVPR2OjOwIdvTU7SSqAXU2Yn03uLDj8fQ+y45HraoedmWJ&#10;uSSbA2sR9fZgLk/hNOjRbioBBx1ZRgu+sL9nGs1XDcBPq1v9t/T88+03l+va2Kklskg0qxvbSP03&#10;/r72t09QCePT6yKwwel5tvuPb+Qr4kSaFmZkFtQY+pwBa/utH5GYCrolqg+qwcm5Y8AXFufa7xg6&#10;afMj/UenKdtR0e3aORgyWJgngIKMikWFvx/T3WHlkIqpQT9Wb6/4XHv2sVB/h/y9VcFgB0qvaeZS&#10;jEm9rn6f7x7XgR3EQ04IHVtJKU697UGIW8igfkf73f2ye2g9K/5OmBxx5Hr3s+nQOHnq6mHxq3qM&#10;fqHH0P149uhwq56cRakV6bctUJS0M0zkBVUkk/SwF/dvOw9k5A4+Jv3BeMWsT+B9fZdJPGWpTh16&#10;RowQtOHVc/bna2CxeRljmmpwfM19Srxzx/gP8R7E4bKyZNgkv0/VYEC31JufelaFRqdgfl5n5dNJ&#10;NEKkmlPLzP8Aq+fRc5e8dsklRLTrcnSwcAWvf6Ae8y7Irif3NZFxY8i3Nz9CffvERj+kn29MyPEz&#10;VUU6iTd67chjb/K6csVbSRY/T63P4+v9Pa0xW15aKBrqRweWI/p/hz7filCup40pj/V/qH5dIJHB&#10;alfPovW+u4MdnqswU9RExkkKK8Zte78cf1/1/wDW9lc+Qn7ONmUn+0Rb6XJiP0v7UowqWHnn+fRj&#10;ZnUoHp1Yz8OH+5poprgk0wbVxzqcD8e68sABJuBV/wCbyj/Y39umugN6dKwpJJ/1cerGaw2pZD/t&#10;B/6FPuzfqanQ4+m1D/dd/wDeRf6eyaWVo3OnovuF0kt8uq0PkfOTPU8f2zz/AKwJ9mGSG9hay/g/&#10;Wwtxf3vxlEQkJqfT59FhQ8R1XvVVMv3ckaCwBfkgab3PP0/3x9w8lCRDItxpZCfob/6n/ifbYuEa&#10;MyqO5T/s9bhrX86dKXazv/E6ONzcNJCSf+DOf6/4fn2TLtRf8t0j+yzL9P6f8j92hlOku2S/+E/7&#10;PRrarivr1bJ0nxhobcBU/wB4Itb2ZD4uxAzRG17ck/7G3/E+w/vC0BJ8+lc8ZEHHj0Qj+ZXXGHr/&#10;ACg1W/yafgcG5iZ/qP8AgvuzJxehUf0jX6/7Sh9kNkQkgPqfL5npvbRpanz/AMvWkjlP3Oxa1rj/&#10;AIGs55+t51PFv9Yn2EeWgLVAaw+pN+TcFr24+n45t7F9vMPBp9g/1evQ6tjS3IPVmHWdQsOCpwWA&#10;ujDm/A5P49zcVTiPSWtcgtwP9U1+De3+29qhN460QUpj9g8/9noo3Akhv9Xn0C/eGRMSTgyXHkZr&#10;C30N7WuP8T7EzHoLRXv+kWWw54+hJ/3r2EtzFdY/nn5enSCFgqmuOiTnMJTVFi1vU5/1INybjkX9&#10;q6GnhkS5axA5X6txwTYH/evYDuZ7iJygGDwP+DPSoOoz0s8fX0M4jlRg0thrDNqGpls5Yf4XPvzR&#10;RxxghSRyCo4vYW5tyf8AYe20Mk8lGOfU5/2B0rBJFep1TlftFLo/pXgooA5/1yL/AJH+2/28eZVc&#10;h1ulh9Bbj02J4P1/1vZhaxvAPDI1A/b/AJfLrTFSpHHpM5LPLWxuZHtdbWJHBNhf0/m9vbDVrEP1&#10;PqNl50n6GwAsb/nn2Nds+oI/TWmTivnmvp5Y/YeimeJTGcdAhm2pvWJDeyCzf1Gr08W/2Ptu+1Qa&#10;GS1+bXH4vb2I/rJWRkk9M0+yvRSyHSWXoO5EjSaIovPmQAn8WkAFuP8AH2FfaeMapw9Qg9TtC4W1&#10;+OD/AMb9kKTs05KggVFf9X7Ps+zpyJQaEj/Vx6vk/le7voMPuHFJVzqD54W1cDgyoLXI4+n/ACK/&#10;uvbEbLrBu8zGF7fc/q9XJ12+ns8a5VYqj/J0sEPrw62tt0dn4gdZuPvYeca1xewsIdQF/wDYf192&#10;fdd0wo8XSKykaYVFr2uQL/Q/7bj2DbmJ5yyHzP8Aq/1Gn29FmgRSEjrS5/mKbzp8j2JkZKaXWBUE&#10;cEE8M5F/9gRyPYl1FcjMG/AH0vYf04HsrGyMIilOPy/1f5D0eWU+hdJPRDtk73ejq4z5yVZjdbn8&#10;If8AYfj6f74p2qlEpY2P4B/JvfgX/wBj9PextbQjSc+Y/Z/Ph0aC5A8+jh7V7GWSGG85I9Kk3BII&#10;C2FyP8f6++dMgUar3YMth6ubsDYc/wC9eyHcLXUSoHEH+QPy/wAPV47vvHQ2YHe4eWHTUG+tFBV7&#10;X1WP1/4p7UUbFlXS4FlBsACL3AuQv0+vuM9xgWIsWUnP+f1/1U6EFpOGFSa9G32LmTXeEGpFzxd+&#10;fqgsPSOOf99/TnHBIbMPV9AR9CRcc3J9g6/pIShH+qnRtHJHXSejVbdy0WPCypMhIUC4bSTYkjk/&#10;8R7ytRLfVZQALENb6j9TAAn2H5rESLpdCSc49PIeX+x0rW5IWhPQtYntSppWXw1YRY/SVLC+v8lb&#10;X/wA9pzM4eKeFhp+qEmwU2vxYfW/srksQhqP8v8AqHRlb3bA9GJ6+7YnlmiBnJbyKR6ybE/Tn8/4&#10;ceyHfIjb8UWJrWCC3ilU/T+zcDgf737GXJsKm7CkVNa/t+3oxlutUPVl3Te8Jsp9oGkB1eMfqDD6&#10;Efj3rWfJKmWLM1ajj1uP9uB7zH5fjEcQPHqJuYmLSE9HGgbVFG39VB9khnH7jf7D/evYwCV6A3me&#10;svvGo9Q/1x/vft+BArk18j1dDn8uvezMdGRF83RW/wCOkR/2xU/8QfbqNoqekU3XF/0N/wAFb/ev&#10;d/PSFNqxFJ+BoT/YW5HPtaLhRRhk+nRZfAkBq+vVYXyxqTHU1AJAGiTk24/b/PH++v7M/HRnxglS&#10;34uBxa1/ejejVpUhcefHovii8RtNadViVVWPPKSuv1n1KQo/1jx9feQ0agXKf63B+vtgXkpbSG6b&#10;YaWpTrH92mnVpVbkDnkG5+gsPaJ3bBbHzBR9FJ/4k8+9XEuKynJ6XWyFTqPy6MX0dUK+ZpNAAHkt&#10;YfTlP+It7J2kJXdESk/pqjzY/lyf+Ne0MswmQuBxrjo6jFeH+rHVr6uF2fKLjijHIPH6OfdsXRNh&#10;iqNT/wAcY/8AD6jgn/e/YR3hSYyw/wBXy6anw1OtQz+bNV6M3XlW+lTX2b6cFrL+PZrYGlEQUMFK&#10;8/UWKkkaVt7jLdLKCdyHWtf21pxNejrbLlxHxp1TB1ZvmvwFWHgq0jMbg8mwKmRSVGni9/p7yiZV&#10;bVIge3BFxf8AJuR/vfH09h6LlhJDpTtr/q/4rNa9CU7k6IO7o0uc+UGToMbxWtqRUUrHK9gRbm49&#10;ukOYNPKqAoU/SEshJJPB4/2P59vS8i29zal2QhuNfkPy+zpH++pdYUnovv8As3O7KXLXXJsYNagR&#10;+fSblhZjY/6/0PtTRzwVsVXDItO4qYSskVQqsrHxlVOjkEWJBH++EN80cmfTmKeMMpibtZMGhORX&#10;iD5j/VUTbfuxmZQaMPxA5qp4j8+rLPjF8xshV1YoavIwyx1SQGaGqZnVDCyTI8ZHGsPGlv8Ajd/e&#10;sl/MD6AquvuwcxNiopqKikqamtxFeiMsclDO5npdEii7NESIyVI9QJB9XvrT7S87x+5PtftPM90a&#10;XQAtbthSpuIY1D1pkMeyZgcjxwDkHrnjzhtCe33uLuPLcP8AYFluLdSKAQ3DOwAr+BX8WEevhVGO&#10;tv34Q93UnbPVtLTy1yVOY2438GyETa1qCtJCgo6opNYtHNA0ckco9L3JUkC/tq+PPamF76xuL2L2&#10;JU0mM7f2LNTrtfO1lkG7aGluhxNc0lvMXiBjnRidQOr8kAYbhy1cc1tHJbt4G5WoKxvUUuFNNAeu&#10;NUZ71Y/Ee1u3qOOZtoj5cSfcdqjafaNwWRL2Dj9PrX/ciIeVDxAFRxHTL2xjtz/GbJZ3sXYeGrc/&#10;03uqaWs7D2XiI2FXsfKzyaqjem1Y4CDHHIT5J40XSkg1jTcMtZX8wL4r1PWXYWQzWIxUke3c75Mn&#10;SJBCXpqKWuvLLQCQAj9piVW9joAtf1ew9vfL8lqS8an9QajX0PqfMjh1DvJW/r9PJaeKWMEhSpxq&#10;RTQMf5ft6ND012Ziu2ev8Fu/GVMVQ1ZSxx14j0rprYlCzSeIfoWQ/uIp+gNvx7qMye2q6jVv2WZG&#10;qXIUagAkz2YAG9uf8fr7DLxGNQAeHyOepzsd5tLlhqejADj6gdCn75xVclDQ08jMFanlhhaTyKjt&#10;O0ulg8bsAA4C/wC2H9T7ctXde2QVLE/kKY/Zn9vVZII7i6kQfjDEClaLT1HmtT+09e9jlsTI66WC&#10;SY+OolSJ4Qv48K6luR/j/vfs/geJJtNahSaH9p6izmyy8O5aNO5ELA/OvXvZu+vd40mTqWSsSBZJ&#10;qSbGV1DKqPR5KiqkaGohqYHOlw6tpYHmxNiDYga7QfGVoM+HICc8fLH2evULbptd5s5H0jMY2YOG&#10;HxKy5UA/w1wfUY697Bfs/pHcOza1q7Z+NyW49oZKOoyNFNioa7OV2DhSoKLi87BTxtJG6AMY5wCk&#10;qgeryEp7Z3LabuwlM+gtE1PgFdOPxZFM/wAupX5f5u27e7cfvKWOC5XSrq7LGGJHxKWIBBNMVqCf&#10;QGnv99/r+w62fl5qDIRSVJNPUQt5I6WoLwzPKjgrAIJAHvqA1XAsPr7LtqultLlpZGHGtKgsfQUB&#10;NOlXMO2LcWzRxDWrYLL3AChqagkfz697NBi+4crja2Gpysj12il+7qyxV0mp9ZSOF/URclWYFfoO&#10;PY3i324tJRPJUll1kMKUFaAU9TxHy6iW45Vhu4dFuunu0L5GvEn7BWmeve2Wp7egyNXUViJDGJyT&#10;HFJchIiTcKP6fS1/brb213KXcaQeGnj/AKv9jqg5CnhjETlseY9eve+EfYzSLdGZV+gWCRlW4Fvw&#10;fe1vgCKMR6ev+qvTb8neGaMK08yM9e9xMjXYHeEbUGfp0qg8YVapIoIMpTsOUNNWKt+PqQ4IYXB/&#10;qK3Qsd2rbX1CDmoAD1HA1/Ph8P506VWdvu3Lzi72pymk/ASWjb11oTT9lKGh697BvcvV9dgY2yVF&#10;PJlsP/nGnQATUxJ9MdXEpOgE8B/0n8c8AF7ps97tqG6U+JEDTVTuA+Y+X7OpI2Xni23ZhZ3Ki3uO&#10;Gk8G9Sp/nTiP59e9+2Dioarc+LFTF/kn3FP5jYAldQd01X+rW0gH8n3rbkMt7CzdykE+lGIoB9vW&#10;+ar6SLZphE36hU088moB+wcT172Iu6pIKXKZxjDJkK3M1BjbQGvT0kbWp6JWB/ACqQLc+xHcW89r&#10;I0rLWWRQmnjQEV+yoJJ/2egZsaSy2dqgYQx2orxHc5He5/OpHy697B/JMY5HWamqKeNLlaVIdA+n&#10;6nkHP+8+w9JK6yFCACPQV/wdSHYjWgaN1cnixatfy697TsctPkZXhkAjK8w1Ai11MTgW0livI4tY&#10;t7VLPa3KiC6bSxNBilCTQVP8J8/z6OWSW0QSLkH4lr2kf5DTz9eve3CBKygCVMgWZZHkgjlhAeJ5&#10;F+jMw/SSPwfp7MLyO4SMM+QVozfxU4ED7MdI5mt7smGM6SAGIOCB8vX7R173k8cjU99Z0yP5Dybc&#10;i+keyN3jZQ6GlAR+fr1TUgm4cBTr3uTTZSWgcaojKn1FmNxZf9f25ZzyJMHqRTzH+z0zNYpdV0nS&#10;fsHXvY4bV7uylBBBjNxUVLufaYRY5MLmg1VNRBbhJ8TVlvNC4+oCNpP0IIvcUjfDNB9NeaJoE4Kw&#10;+HzLAihDA1I8uFR1Hu8e31tMzT7XIba7rUOnarVyQ68KHhXiONeve8G8o6HL0f8AH9mtjjimJWpi&#10;p6NFrKKoY3ENXGfUhH9l/wAj6n2zfRXsdqb20WMw47lUaqHyNeJ+z7emeXWutvuP3VzIJBOPh1Od&#10;Lr6qeB+Y/l172VnOZnL0dfoMrSyvckSuzxppkIARVNv8b+yiGVvilGpmoCWJBz56R2ig6nTatu22&#10;4tdWkKB6Ch4VzXr3t5xslZOYBIXeacxaUVGDs8ht41W9yf6D2w0M0rfoCpJoB0WXcVugZo8Ktc14&#10;U697MFt/ZtFQ0qZDdU0lMir6MZCfFXsrLxJPNYiFD+V5Y/09n1nskiKJr800H4Vwf9sT5evy6j27&#10;3K6mufBsF1UySeGPl5/6qde94t69qtSQR4XFvFR46ji0xU9BEaaljW91GkXZ3PJd3YsTySb+1p3h&#10;rdfAhUhMjyFKef8Am/Ppbs2xT3i+PMpqTwJqf2+np+fXvZeMhuyaukkkMxcN9GZiR/rWPsnnnlnl&#10;LE4bj/l6H9rsSwqFK0+XXvaZqW/iaMwkWR7MANWnkj6Bb/4e2hIEGmtP8vR1AqWbBWFB172gaynq&#10;oZkikVFaO7MCBqUL6uT/AF92F22nTRaHHDNP8/Qts5oJIy65qMfPr3tmeukoZQWKzav7LJq0gcGw&#10;+p+vPtEZo2YgVWnoePRklslynmun0PGv/Fde946u9XCtVAdJhjeSTSdSyADUbD+vHP8AT2je4Uv2&#10;tQr68f8AD05bFYJfBfNSAK+X29e9putqUkkWSzEKNM2lraAOQxv+b2K/7Y2PAJ2kBAJYVOSPQ14H&#10;7Kfz6ObSApGUY8TVfn69e9xJck1kjEImicaopBc2a4Xjm4BsfT/W9uQdTT3MwIQHT5V6VR2QNS7a&#10;T5j/AFf4f9Q97yKzVSjVAuqyhzGAy6rhQ+g/VW9L/qIPI5AJNGfgSSf9gcPkR6cfXqhVIDhjT5/I&#10;E0+RFKU4jFeve+X2k73MDq66dBU6RpBkB8Y1HkoyKpJ+o1H36ORl+LGrh/k/b1VbiIHTKKavzr6H&#10;5A1qOve1PiYoauil8kbLqUB2sHYyKf0gKbgXvcf429ralQRxOKfnWvRJuEktvcroNR6fI8ePXvfK&#10;kEkMjUssHjsQqalsQq+kEE/Xi3vUPjsSrUz59N3HhyKJonqeJ9K+fXvappZqWIxRzJqMl1JubEEl&#10;Str8XFxf2YKyIQsjcOiGdJ3rIh+Hr3taYfGxQRSSIqeCQGUW/KSDUHJ+uo6bkf1J9prmRopKxnic&#10;fYf9X+qvQa3O+eV1Rj3Lj8x5f6vl172/tSxoabUtw5ZQt76UK/Tk354+g978NXUOxo3+HonE7EPQ&#10;0Ip+fXvb1UReaKjeM+uKTxFSLK8a+uMcci39PewSFqhoCaU+fRdFII5ZEfgwr+Z49e95kDq6u7Lc&#10;NZgfqVvew/3j2rqqgaBU+f8Ak/y9MuUIKr59e9qDITwSY6jRiC6sql9VpDEBdoS1/obLce2J5fHM&#10;crYMete3zBOK+vz+fRTaRypeyEfDQ4+fr/M9e9x63PwaPDCSkegAhmA+hsxIU/4gW/wHtat7L9Os&#10;XpXPqOnbbaZdXiy5avXvaara6OKhqKgOXXUulEYjhfURq+mri59tG4eSsIwMV+fn0dW1o0t0sJFP&#10;n172Fke4KkySsXZUlk1E6v0g8Wb2rE0KrpplcE9D6TZ7cRKFHcop1722VtY8szuDaOzaWH9rVcKS&#10;f8Pr7Za8Jrp4D/UOltrbJHGFIzjr3tiWqlpKqkkus2mojlOr66o5FeMk3+hb/bj2HNzDXEcihtNV&#10;IP2cf8nRzGiujFCUZQaEf4fy697Czf8AiocVurJR0tMlFQZD7fLY+CM3ghpsnEKl6aC5/RDN5IR/&#10;TR/T3HcwCuzLw1Gn2VNP2Clepr2W8O4bTHdsatIAGPzUtWv7PyqOve0V+bkAcW/IAGrT+SPyPbBP&#10;DozGoHr3vIoANiLgf0INmsRyVJ4/Fj9fevn0oQUbUf8AP/qH29e98hwAb883/wBV9bfX+v8Aj/re&#10;9Hh06lNSsPI1+fH/AGf8HXveyL/wm23/ACUHyQ+QXU0kkhg7K6AqM7RQl0NNJl+uN1UdfCz0rkeR&#10;1pK+tdTGQ4VWsT9DCXuu37t3nlnmYYFruJhdhghLuJ04+Q8QJWuPz6Fcqm4tAj1C4NR5cV/nr4/l&#10;5dVP/wA6Xr476+B++6yNUM2wt07J3wCJZqaolp6DMjFVdBS1saSpC1UlZ9vqqYZKb1WqUMOsjbEW&#10;V56enVJUVZYv22eASyMj1LOHOkWBA0qCALMbn1C/ubo7MQyvcatWlkUMSMlIo01ZzTtr/s9BG72+&#10;K0ldtdWRgdRkCgVz3A5ZeNadaM+bmpaHP5mnqdu5CorKGoy1Xn8DhdwVOFxOKq5Y569cLEryKJGk&#10;NXWVc0byzeWlhWBAaKTQ3EwI0SPEWKF0+0jqXY6S9okdrFSxCMJGGscqf7QuTBnkurpZOEYU6mTH&#10;4WI0niASQB8vTqt5dXE0bBaNGUPiNbnQa6SaRtQkBmooNPhNOk/DuCbb8mawuWhVNzQx1Q3dVYjF&#10;0MkdRFRZGTJ5qjq6edZ0gVqvHz46lqP4fOhWrQaZqGcxU3TjxqGQmR1eZ6hlULGU1F2/KkWtKkZH&#10;pAIP1+r1owuyxvVAQD9IAKCGpQGpBJ+ZPE14ClEFuLuU+HdmNIyqlAihSBwCamRizYqzMasScUA6&#10;b8hJ9vUpQY15MRHkaLb2Jp48tX5LJ17VTU0dJHSGnp1no9TJU4bIZOlJeoYxGO7p+2shXAjcoAGh&#10;ZNQK6mYeQRxKGXgWbxuxbj8NYsCNvbpHNEJSO8nj3HAJwTwqcUA/Z0seKKe3WT4Qx4v3kaCD8RoR&#10;XhgU/LpIv/EcpPLJUrVvS5PG1S032NXHhcXSzTY+SqztTU4cv5Zv8hOYpKVISzkBZqVp46eWFuZh&#10;MqwrpYSK5qI2nvbSw0y2A5JANhqJHHIta+1bwJJpNX6cq6POobjU5WuCPLj1W4mllcXBlAhZtFe/&#10;BAB4K6+Xy/Ppo/vHHHE6EUpShRcVn6XbU1EBKKOeOLAUytMHjpUnmpmqHkp4qaVlqS8c4dpmT0a3&#10;qHZzGyyDQyMghj82oskYfk/qXUxK/QXN/bcrtHb+ElWfFGU0GCOPE5HoftPVrlYpP1ZSyuuF0GlR&#10;wqRx4fPz49Sa2pR8TQTQ02SwyYmWqrjFU1j7p3A+16rG/YZDKtQRiigCCGoNPSqKyMCWRYIGhZQs&#10;nZmp41RAnjnuQZItR0R8tdSObjlV5t/qeLqPJbX858T40plSaGv+ojIzWvRTLt0lvIX+o+LIVgSc&#10;44j/AFcevNTTPJlZnq4a3GPomoly8YEWQqCYaRaaso6pWiVXIjrq5fEHC6FqUEnjqJOUYZSyhY4p&#10;NVjqYEyamLKI5FGlfUAxvb62uDYe9FNB8SSrIvCmQp4D+eP+K6bt4TCrX9xI2mP4K5AJNDjzrWg9&#10;K1+2BmqujraWhjStqsnHV4qOTVBj3p3pEoqGKDJ5PL0WQqWqan/I2qaaBYWkBip1laKWPXN78wRf&#10;I8t7o7usjaypUqBcBbHS1yB6SLixsbn2631DFEifsYdwOKDNQTwrQfs6WFpZPCFkpBkprrRVC/Nj&#10;gHzoc5B6j0DRVcMFLR08YrZqPGUMOPx8+OWpkyUE33kAkhnSW8sMoE8/hqaaUxTs6eSJo6f37yHy&#10;TMVdndI/86THE04QsEFv6MGuNJPJvqFiHSmkRqo4E4XIp9p6vcWjKkESAnQ5JSMg4GR3NkVNDggH&#10;h6jpuFIlRi6KFq7GUuOo5smj1dFSy5PcFFgnyMePmyEtNYXjqaaopRDKapKe0SrF9tOGhk4wyNEY&#10;ks0kDakcxrosGJQP5Lk6mGkrb8fp+lvbs8TXNvJcmkci8PXSAKGn7c+fTwa4eSW5mQIyCoUEF9I/&#10;ojJzXP5ddZWnxstZUweSlTMItPkadMzOa6lly0SnKVGIloKqKGAUFKRKtbFUaGSW/wB1byBxJEZ1&#10;eQTBEVyBEoVnCuCdDTxgj03IBNuf9t7bjvgiC3eOrsOPzFM0P7aVp0+b8XS4jCMQKEjuqPP/ACkd&#10;JTI0AKSJHjXyBaFaiTIVtXW0lDUmgeKnmqafB5WWKV5agRQzSIEOqNtTI6oJ1zJcBUuA17xeYGQ2&#10;1WW+gjgkG9wPr+DwU7LrOtkPh/iZTRtXmAfIUp6549bnZRGLlkLACjkkaS3n28eBHUOsqaeSomaK&#10;dJqiNZIKzH4pP4bioYKfHhJ2igykTN9zFFOY0KOzWiF1kjZJE6KH1RxxzkDU6uSqU7BRd3t+QFaw&#10;FvqPoPd45UVhJK6KDilDUk8BjHGmft8+tW7vNKHmEZjOCmk1NeHy6xVDRyxJWVc1DLWtHFSVuOpZ&#10;Hqtx49pXUwUUc06NJHUGqpzJM33D6o5S93jk5zrHG8V11+qxeNbRFWuT40Zr6iSATz9D/Xn353vR&#10;JSZQp8jxqOAbHwjyz5jouuLy8kuWUKi0wWKkio/ExHwrpIAJ4kHpM1NXRY6sK09RBXwUnngpq6pc&#10;5KNoAqg1dTTIYmj+3glYRMqj1RMAfGpjOI3hALWJ1CPUBZyxsrE6uLAcc/nm5+vtVGqXUtE7aAnI&#10;rw+yvH9n7OlFnHGeyIUHpQn/AI6Cf5ddSu1brgjjqpbRCvWnetC480tP5qqGGI0zRyl5H8si6NIK&#10;SePTGQEPBH1ln8boIwLCY3IjtqEbKCRcgkGx/wBgR7vIEhAjqCW40rx4edD/AC/MdGchhtFS3bJk&#10;PlqFPL8QU/sHXKroqhLwDJU1RPUmVgcJ440qsgHFFLkqOtEUZESNFC0UciAqHsrRy+ls2tjrOl2O&#10;o6SvpQFuXOn+v4s30vxce2PDEbrkADj/AKv9X+XpG0SRTKDICgINPs4dQ1hpXp6dBJSUc0tNH56e&#10;ojeuyDQUwanoYWrUUKyESKxkpnKOY3L6JQL50VvG2n+x/qTrB/AW/wDraSeSR/iPome6SKcK2Q5r&#10;9nTDSJ+8B4r9srYwcfb69NlRRGrWmkkQx66QwiOs8lJUSRxt5pshDCV1MBUCanX9tUYhbujkF8aI&#10;TI8jc/6m12bk3L2+o5BA44txxx7WPNGYliTFB54/Z/I/PpZdJALKOBHAKUqSQoOfL/VnqPUtNSwU&#10;0FPE7CX/AIERCNYooTTwtQ0tFNMSwmTQ0MkzeX1F7SBmHk953UsB5G1akFtVtN+VHpFze4Df7Hj2&#10;it2ADGNSO7zweA4fIg0/LpsBEj1Rowp6ilT6j1BFM/b1GqKgU9YPtWgUwRSTu1A0k1UsC1KtITUT&#10;KIzZJHiBIuQvrIXQ3vmZXKIT4la9iY4yptf0l/xyCLA/n2wltD4hZWkIAxqNR8/9X8z04sbyzurL&#10;SNP7P5jz6yOFLz0v23kilWCol11MclVTyJGvlpaWeI+cBZoWMrJIQ9tL6rByB95f79/2Lf6a7W/8&#10;tytb/Xvz7foPTz9f9jh/PquiKv5/5Ps6ML5KH/RxbVXav9l98vk8Ta9P+zV6vNb6/o/ava+nn6c+&#10;/wD/0qWuy5xLna38jzSng8X1XPuKIKCMMvU+uBTrf2T9K/8ABR/vXsKfL+nSDe45/rY+1QSoqemi&#10;pHHrl7n0hDNGR/qx/vXuy18T/V69aFc/Z172M+w4hLXwr+Sw/qfyB9PZxC+mMAHpyEd1euLmysf6&#10;A+7r/i9t6CpoKVpYlcaFZdSf2ggtwf8AH36oFz2mnCv2H9vl1e9jQxMQKnqmf+Zf2RW7N2bk56Oo&#10;likSB7aHZQbE8EIb/wC+/wAPZw92bRxrYubXHEAsJ4ZUvwg/437GMMimFQVqTXIrTif58Af8/UU7&#10;6TG5KDj/AKv8HWuf8Xflrv7J9uLj1r6t4f4okQXyyPqDMwb6gjm3+8fjn3Tp8l8FjqSet8SxAhpO&#10;QB9ef8fx9ffiWjYgcM+XQPmUVOMEdbnPxv3HkdwbHxVVX+QyvSUzNrYsRqjAP4/rf3V1n1jjnlC2&#10;sJCL8f4X9tOCWU/bXollQ6lxgg1/ydGR9otk1uQBe9xxz+fdCTWn+rh0mqQKHy697lwYuR7G1hyb&#10;n36tTjq41N173KbEuis3q4Fxdbfn6/X3ogjiP2GvWmjamf5V697Z5qdw5BB4I+oI/wAAR72ACMde&#10;CDTx/Lr3vMsYCG4+gNvfvt6owYHIoD173CnYc/4D6/0NuPehw+fXlHbQde986V/WvI/1+LXH9Pdn&#10;J8Kg49LI60FePXvZqOm4S+QgNr6mQE/4lvYC5qalsa+nQ+5bVSwr1jl4jb/Yf737ty6sg0UFOxH0&#10;VAQbi119457qQ97QZ6lKJaW1R0Cm+Jj4pBe39Dbj6259h98hMsYMZVqHsRT2H0tbRYc/63uUeRLQ&#10;mNKLgnNf9Ma/Z0C9/lKJp9esHW9MjTySmzEN9Qf6qL2twRz7o67JyMlVlqssxP7k31JIt5Dx7m20&#10;hCro4jqK7uRmmavn0Ow4495+r4TNm6JfyZ/96It7ZvKxggcAP8nW7AHxRT1HXjxz72EvjPSePB0/&#10;BAECkfWwNj7irmKQh6g5PHhw6lbZy3hj/V59V/fKmpvLFGb21rc/gEaQBf2pu5ZD5bDkkC1vVzew&#10;sPx7Ktrpo9B+z16H9qP06+g/y9Q/j9Dpxpb8XWx/H6QQP9tb3C6ig1zqdJsJFFuf0kkX9qZpGR61&#10;pX/Jnpq6BCVHnx6y/IqoWPb1UTYn7aXi/wBGC8XA9nvxCEUig82Sw/x4Fv8AintIO2SoxXoJTijk&#10;D16oJ7MmEmZqQQWAm9NlPADsOeP8fz7nvcW40/X+v/E+1sVHrU14f6sdJiorQ9Be7Kp4+v5Gkm39&#10;OLce+Q+g+n0H5HvZUgnB6ZYEE4x9nWAzRi9yRb6+h+P94992JB/31/dCfTpsv6ddfcxAjm45v6TY&#10;f69/eMof94v9OPfh8urBjUU9epC1Ed/1J/h6h9fxx7x2P9AP9YfX/XJ9vgHzr+3/ADdKwxpw6zGq&#10;QDhlY/46AP8AevebxBgBxyPpc/Qix9teI6nFcdJnd1Y/L5dQXqowzNf1AkjiwLA/g/T3Flo45AQy&#10;E34+hsB/h7UBnOQelKtUep6caLc8lBYxytGVJNtYQHm/puOf9h7hHBUshLGO/P8AT6X5JsfdvGlW&#10;i1/2flXp0TOBpB6UcXamTgUAVZ06hpAMpZbE2JsDf/W+n+HtNblwVMtBLaJbaH/p/qOP9b27BIxa&#10;rE1qP9X+r06vFI4ag8+hn6h7PylZuSij+9YfuxHkPbmRebEf7xx7pn+XNFDAlbpQDhvxa173F/Z7&#10;b5Jzw6EcVDHQnh/q/wAnWyN0FWzVuy6CWY3ZoUuebH0jkA/63umbOL/lkx/2s/7C5N/+I9vE5OnP&#10;VfL8uh19segHgjg3/wB693BdBVTnqrMeFfl172+YeM/cxjn6g/7c8C3t+uoA+fTYUAEjr3u0X4rY&#10;yOoqaYlbksv1J/1Y55Nv6+9SsVXHVlJAr6dB/wBk1hotsV0oOkiGQg/0spufd7PX+Bp1xVKWiHMa&#10;/n/C5PHsgkmLSNp8uim6uHMlEx+XWsj8sOz8pQbmrY4aqyiplVQSxsQ12Cj8k/0v7FEYWAqUVFW4&#10;+pVTa/0vf20GCuHcVp8z0iaVi2snPRCpu3M+wN65geSouRbn6D0X/wB594Tt+IMhZVdebkAen/XK&#10;W+vtfHeR6G8HsbFK+fH+L062J3OK9Nc/bedJQTVzlTcceQi1xquQOPcauxAiiewAUagLDlf9j9fp&#10;+b/8a2b9PC1UzTP20/Zx8uqAnV616Uexd61+Wz1KklS7xPNYXYfTzACykXIsbD8+65Pk0PFTVC34&#10;Dm34+qG9/Znaz+OQB/q9Oj2xFUqR/qz1sz/CGH/fvUszD1vSoPz+GsOOP969177ZH+51HH5mQm3P&#10;OoH/AJH7ee4KHw6cCelyg6qHqxuuUfayf8ENv8LC3uyvq2r8dFSggk6ACwB/Tcf0/P19kU81dWdP&#10;yxn9vSKeLUMdV4d8YRayeoNg2pz+SbcE/j/W/PsxtNU+RBbiw+li3N7D/Y29p0JJDMa1860/2Oit&#10;gVND1X/msOtLUTJYFg4Fxa9h+o/j8/X3gybn7Z2P1CsL6SOPrbn/AB9vAgdi8DxyD1pAA1FFKn7e&#10;pG1qUHLU31JEkWnn6aWP9PZKe0ZS1e359RP4H1Nv959rVVQgX0p0cWqigr/q49Wv9MwlMJFxy0f+&#10;P+v7NN8XImJha1hpX/Y3IBsT7D+7OpXTWv8AqPp0ouXCRZHl1Wz/ADP6lafYeU1cN45CtyBe0LqO&#10;D/iQPdlSpqpY0IvdD9L8nTcW/wBiBY+w1GdFXU04cf8AV88jj0xY5bH+rj1pSz1qvv8ArXcBv8uK&#10;2HBCBmsOP9hzf2gMjRKZXbRyGuLltVyP6f4/763s6trmQhYy3aeOBT9uOH2/t6G8B/xeh6sP2RnK&#10;WLCxsSoIiuCragPQSpsb/wCP1986KmsUuGsNI+h4AH1LE/n+l/ZzbygKzLSp/nw4D5ev59FF+QFK&#10;+Z6L73RnFq2kUkkOWJuRe6MbsSP9hxf/AG3tZUszQ6eCLDggE2A5tax/x+vssubNLs0xnjU/7I9f&#10;L/L0Tt6DokeZyr0zyPZjYyAMF+gJJsRa34/PtSUNSjIr+kuf1AEklih1Arf/ABPFuP6ewtuu1Sox&#10;QV0jhimARShp6UzXPr0oic0o54flw6ybd3cKaUGQgKRcgstw5W5uLf1vxb3MnqE8NrW9X0PHNgCe&#10;fZXa2Eq3FTn/AFV8ulizlRnPSrrd4R1MeiJr6gLn031H0mwA/wBa3tL1dfBHbSRf6H1arn8359jW&#10;x2u5kJ8QEemKYz8unQJW+HplAnqADAoKsPUxvqDcXBH+8e2eWqina4I+nIBP1vquf9f2JbO1ktU0&#10;txrg4+z+X8/tHTT2z8H4HppyWDqZ1BKADRbkyKCASfqPctaiJQDJbxqLn12P9bE3B+v19pGjmaoi&#10;rrJ9P9gjh/qPSJrNxhemI7aq9aFog6qRYfu3ubaTxzwbfn2w5v7TIQtGQr3Ugeq/+IAuTb/bf6/t&#10;lNquq1aoJ+X+wP8AD546dS1dRQ9Gz6A7Dr+t8tRTRSGFYZISbmQH0yKeGNwBcfn/AGPsMabZlDHX&#10;irFOobXqv9Ob3v7eksJdGiv+r/V/qHTr2zacdWh5f5zZSp2lJizXlv8AJjHpDMDYKESzNfjk/wCv&#10;/trjBiqiCkgSJR6VXTxf/b/7Yn/kXtINnlB1Vpn/AFf4B+316LJbU6qr1TV3tujIb83BW5E/veR7&#10;gqDymo3tx/j/AMR7ky1Avdn0k6rAkAgk3HtctuHGiNSQOJpUYHXkik1UUEDoEcNha2ldWZSnr1C4&#10;Ylbi5/ULc+8F2lDaWPJPIsRwB/tv9h7YmgSJgHHl5441+yv5+nT0peOlTxHQqY/MzY5UBnAAsW1J&#10;9TaxuQPr7n00c9uSwH1N1FgfwL2/w/2PsLbtDa5KAV+Rz/h/4ryx1eB6yjIP/FdC9sjeLTVNOpqA&#10;f3kLKdAUjUPzb8i/+3/26jpFUKb2dvotnF9KgWAA/wAb829xHvVrI8h01C8TjzNf8nlX7OhLauyn&#10;jQdWCbA3dT01PTTGSIsVsSJk9JAA0lbWB/2A9u8UarEdLXsRf1A8X/of+I9g2ayZ5/1FpX7f8nRr&#10;Hc1FTx6HWl7G001oZgvqFmtC6i5PF3Fvx74tMv8AQkC1/wAc3sRx7022aU9D5fsr/q8uPSuKRmOe&#10;nTG72qqiqsagyRsLmwiUA8iw0qLH6f7x+PbXkSwgcmNgdIsdLW+gJ/UPobH8ewxeW8UcpCsKelR/&#10;nzTHn0bwYNK9HI6lytVXS0xKusrPdmKW/PKlSgABt/T2Rr5HG+FrioZv25DdRccAnm3s35RNNwAJ&#10;Az59GTE+DT7erl/juhAoL3vqQWP1vp/I96yHyYuc5WCx4kcjj/W95d7A1Y1qfLqMt+YmU1OP+K6s&#10;PphaCL/go/2P49kbqEPmeym3FuD9LexcGOkdA+gqa+vWf3jjQ61uCOR9Qfe4x3Y68TQEjr3s1HQ0&#10;N85RX5/ci/29/akFaEr/AKv9Xp0jcdtadcJP82//AARv9697A/R0JXEUgsf0JwR9OefZXJIEOT0X&#10;XMesaeHVVvy1kDVVUNQBtONXFuY7c+zQpGQig8C30sP+Ke0ZlBbUBX9v+fpKkRQ1HHqsme3le8ig&#10;3P1ZRfn6298vHxa1x/Qf8a97Ex1auB9f9R6u0bE6mGesRUKLFgQbC1x+Pp7QW7kP2U/pI9NySDbn&#10;k3v7cmfUgo1T6Djj7OlUahsEVPRj+iCBmaW4t6xc3P5AB9k0WDVuxSPp9xcC/wDibkH88+1QNLfP&#10;RpFH+nqUZ6tbknC7PksOftG1D/ALwPdrHR0D/wAMpQFZh4I7kDjhB9T/ALD2Gd2kiEdCwDV4f6vt&#10;/wA/SO4OltTY4daff82erc5yvAUhBVVoufoW1WI+n/E+zOhyFDXLR/2bLwzXuACt+fr/AL6/sLNa&#10;pL2EUccangOGQfLh/qp0/azUSlOteqHcv2FRLaQMgcWKlGBJ5ubDj8j3HqKhVWw4b+l7nki5AbkX&#10;/wBb2YWG2nXqIx60+3zHHpY13ijfs6Z81vWSoV41lc6itwGBFuOQo+nuFf1qdRJBFzccD+lz7Ogn&#10;YUUYpwz/AJOkxZXPGp446DmfIu0vkL3e4JYEAGxHA/4n2oqCsVGuWJk0BS+r02A4HHFx/vvr7BG+&#10;7O11CYyvbWtCM/56H1/zdGm33hgemft8uhs6w7IqNt5SGqimlV0TSXExRCoHpU/gEf63sFflB0ti&#10;e89hHFU8Qn3Hi46mmwk9PTIZMnH9pHOlFLE1qgrF+4kFrl3LWu1/Z/7B87z+1O+7hY74ijZt3WOS&#10;4EjHTZTLM6C4DqDGBMNIudJUpGyS0bwkjaKPf3kO9535fj5n5bGvdtmEj+EqFmvLZmHi26ZBEqMg&#10;lttdUarxLoNx4ibEH8vP+YxQdQ9p7Qny+V+4wWUnh2huBoxOs9fh38dRQZJKVlecDFvJULBG4/ci&#10;1It3Kj3qU907G3Z1NvWetxzV2GzWEyT1dJJD5aOrpqqJ7DlSOB+G+lufzznputrLYo9uSyKFGp9V&#10;AVIB1K1aqM0B1VFMsesauWt1t7m11gh4ZV0kkgowbyB4H08mqDw4Ddi2nufbfY20cbuHC1eOz+3d&#10;x4yOop54ZIK+gyFBWw3BNtSPHIjcgixBsR7P9FuOD5lfGODP1NNHV732lTRYLfFLEy/cPW09MPts&#10;1SQoTpidQscpB+oBN7g+xFPI++bL9bKFH04CSMCK6vws38IIqDwyB69QvzxyFacm8zrNakrZX9ZI&#10;KAgIw+OFmrksT4ias0qFwp6I519HQ/FX5D5LqOpnjx/WHcj5Hd/UjNGIaDFZb7pZd2bAkqZXJaeC&#10;olNdjkAs1NO0Q5gOqgrtvrOs2dm6qk+zm/Yl1LqsW0eTWG1ycMo/1uLW9x3ebWzqTgD/AFHj/s9W&#10;tZ5kOieig/4Kf5R516sRVgwDKQQRcEfQj2WvLbbEob/NhpHSYqC6pHLBKsqF4XbkArbk/wCsCOCU&#10;/S+EgY50AgfsOPnivz6F9hvLRFWoSFBWtAagggitPOv+yOPXftoos9VYBIFfyKhdoY7IrBjG5DHg&#10;CwksmkCxtcj8+27SIK1ZOGSCCSTXhXjwIzj7el9ztNvu7MUpWlePqBTz/Ca1r658uvezA9bbhpKy&#10;shpXYQtNIgikIbg6rEksfoPVcn2MdouC1zE8XBhT5CtDX/B+0HqJOctoubWE3EY16Rkfl8vPh172&#10;ZP8A0rVODUY6GuMlPBKumaGqmBnaOyK7MhIYWGlPqBzx6jcay78Yi0MbhScNpahOnhwIp5UpT7eo&#10;wXl+53BPFC6GZaEUzTjTyNfPyPkCOve8dN29RZyR6PN01Jmce0zxVEOTxlFk6WOOVbSiKoVdUUgt&#10;dHMeoEXUg+333W3ukMF0gYlalmq54gcSG08fiqKeuenZOVtzsFE9tI8cgWoKyuprUDKsWDL6jVxp&#10;172Hu/ev6vO0k+Y6rkOWlDI+T2dVVglyxgAUmfbFVOEilWPgGjnfy2/zTSsSoDV/tbzpK+3MWKih&#10;R21FsA9pBJp5irAitACMdC7lTfbKCRLLmykDAUScCkRepFJlFWXVxV1qme4jgPeyxSZWtjpirxSQ&#10;VcLTRzw1CtT1EUkUhieGWF7MsisNJjZVPH0+nsOJcLbyKHVkqACDU5+deBxw6lQbda+PUMGjYKVZ&#10;TqUgitQcgg+oJ697j4Xc+TjkZJz63ZtEWsLLGFa3qRifr9QPZjM8uKCgORWoJ8+GOnN02KyKBo60&#10;FM0wa/Pr3sQcVuGV5AJTyfUSQVkBA+hB+nH196juAjhyNR+3oI320IqHRw/b172Y7rLPLX5Gixk6&#10;JV0lc/21RSzFWjmgml8ckbahwCL2I/1/Ys25o7x6yUOvsoxxpOCCDgfbx8xnqGudtrNraSXsRKSR&#10;9ysOIIFQR+fr9nDr3tYZHprF7Tzi7mx2fihw2M3BG6Yutp5jXV7LK08dDRvCSrXJB1PyAAB9bFPL&#10;ypDb3DXMM2tFkVmqdNdJ+AEUA+RwT69NWXPdzuu1GzvrYyTSRFA6kBQaU1uTwoPIEfMde9ozcW4Z&#10;pqmdI6+DFxvI9qWmoPu6v6kJI5i9Sn82Z1/2qxv7XNc+IhNvKF+LSukSNknBK1B9OINKVNelO07R&#10;HHCjNE0zAfE0mhT6gAmh9KgH5V697RxzsEpCVlZHVoxKpJPiogzWurWXXIf9j7SR3JhcfUSBmbFP&#10;BRT/AD1E/wCx0IV2uSPutojGw4hZTT/AOve2it2pS5INVYrJ4Vg/ElDNB9nKSRptDMhAuf8AH2/L&#10;Cl1I1JIm9FZArcOBKgDPkfIHy6MbfmC4sj9PuEEw05DghxTj3Ch/4rr3vumw64mCSCsxs4p51KzP&#10;EWlppb8a4XLfq/2tTf8Aqbe0yaImaGdaavOpYD7Kk/4eqz7j+8JBLbTjWpwDQMPkw9PkcfLr3vHU&#10;bGaux8lRgmknjRXLQWPkjbkiwBN7Dg24/wBj7KNx2cTBpLOtCCcilKDOMVrTHr+fV4eafp7sQbqA&#10;pJHd5UwMnFK/Pr3tEV2BrI6mOleOUzBBeJVBkP4Nl4t/sfZebK6iCxAGhHp5/wCfoT2u7W8kBnBG&#10;muDXFPt697dBtOo+0CatVQ7WjiRR5F4tZhqv9fa622W6jCyhsHyoDmuBQ1r9hFDwoekP7+iFxrpS&#10;MDLHhj+XXvb3tHAbyxeUilw1PJLI58bU0sLyU9WrenwywOGVgb/2l/xuPr7Ptvsb2yOtSxU8VZaq&#10;fUBSKcPIDov3zc+X9yszDet8wynuU+oIoQfsPXvYjZ/pnGVf22c3FBHtmpLh6nG0lR95qVZLyPH5&#10;GCws5vZC7W/AtYe18+yWM4MqK8I4nNTUcaK2o0+WM8CB0TbJzje24fb7abxogOx5EIcmmBRQSwBx&#10;qIXhk8T172wyZTauzxKm2aSF6yRAj5CrKV9bHGBYiKpmULCDc3ECqTxqLWFkTPZbXETajvzpJyT6&#10;1r8J4U4fy6Mim67wAt2Ssda0HaCfsFGx8yeP29e9hXuLsSpk1K0pMpDEOdGq/wDUMf8Ae/ZC9/eX&#10;VElA01yQ3D54Pl88evQo2vlZXcSNWmK8eH5cevewqyubqKqB2aMsZdRMt/ITexsfr7o0cTA0JYjj&#10;xx0N7HbIYJQqtwpjhTr3tGxypPHKulkGl7szkWa3JPNx/re0jSSR0QcD/q9M9CV43idTXVUjh172&#10;nnzb42pETSoI2ZQznURpDCxDA8c/n27E9DWT1HHo6Xaxdwawvd/q8uve+8rkhUwtVU/76KdU0nNi&#10;QpclX/pf/H3S4kjB7CM57aH9vGnVbCwNvJ4M/YThR/Lh172H8+VEkzkugW4QC63UkcKD9ef6eytp&#10;1U8M+f8Aq/b0LobExIKKa8Tx/wCK697jNVPG6MJwiK6P42d1sAwv6B9RfkgcEek8n2lnbU2pPxf8&#10;V0p+nDqVK1JFK0H+r/Nx6975NCaiTyUwEhcFjEkgZ3DC/pjblk+p0sL3ADC/Puk8EMbuykHxKE0N&#10;c8PsFfQY+XXhKLdfDm4Dzpgfn6/7JHXvcWHVwC6aSxjYXMTgDhZECpqBP6W0t/RT+CEhhR6QA0Ye&#10;Vc0+zjT59OvppVa14+v7amlPt+3r3tWYOmhNQg86KrgXTSCymVwEYvfSBG51Bb2HqHIJHv3gvTwy&#10;pov7aZrj1IxXjwzw6IN0mk8AnSSV4n5AGuPMsMVpXhmtOve36tws9Kh8q+kPJ5EQqyI7+l1JFh+C&#10;Lf4gj+1d6GFGLM4qD8JzwHD/AFefn0UW26RXGV86UJ4kDh/q/b5de948JTLPPLEosUeMhomZEYks&#10;rkqnJt+ePrY/W1la4bUwp5A/6v59X3O4aKNZm/ECM0xw/ZX9v8+ve1wuMirhpawZEAjkA51ILf4c&#10;fkEj3ekkeG/LFPs8ugt9e9m1V4E5H29e9yqPbqxh5XIkYABADdTYkkof8f8AD3qJiXyCacf9X/Fd&#10;J7neDJRAKA1r/kr/AD697faKrlidqSWL9mSIiM6VVklUlhyLfUmwB4/p7euo2MWvjn9g/wBWOim5&#10;gjkQXCHuBzmuOve1JDHHqWOqdo3AUhSVPAHpFr/4/n2nTVjxc08iaf5j0SyO9PEgFR+f8uve3hYW&#10;ioy8R1LBOZQxUE/pvyDawb8fUf09pLiR45tEY7a1xmh6L3kD3IR/xqBT/V6efXvfmnjazWXXJ6iQ&#10;B6Qo5IUcc8j/AHr2sS6Vaafibjw8v+L/AD68InXhwHXvbdmpZI8dGFaNnM4EYAUMjMLjV+D/AK31&#10;91keRVzkliTj1/ydLdtjV7tiwNAM9e9pOoFqdtTK06AuEQhLFQSfIPrZuLfjj2oWUeGKjJ/1fn/P&#10;o+gNZQAOw+fH9n2efXvbdU1MjY92BVpCFcRqdaeSZRE7Iefpc2sbe2VeSrFvUeXkD/mx69LoIUF4&#10;KjFePDtBrQ/bT7evew/sZZZjCjLGkjKn0a+m3rUjki97c+9FgMORUipzSnyxmoFOhdhEXxMsRU/K&#10;vlT1A697xFpVDxn1mSM6wQBfRwbav8bk/T+ntvxnRWVDUfLPn+Z6cUKTrHlw697gxq00mhiNa6ag&#10;kC5Cx/WO3PLfRfwPbEiKtWnOGU0FaGvl8+lRKxrq8j2/mfP8uve8PZeEnyOzcBulBEx2/Vx7cro0&#10;LCeKhzElRl8Q0isbtolhrAzm9jKik20gAK6R0mZeHmq+YHBj6/F68OA9OpI5DlkksZ7Pj4Th1pSu&#10;lgFcimSAy/MAny697AaTUHJIAsSdAuCoD2sR/h/tXP19l4AOQehtUNQ/n+R/yde99gHmxuCb25JC&#10;ix5I/wBv/sPeq0x06rECn+qn+r/B173zW3Ci2rltRJ5W/wBLX/P4P09+HHp6LDADj6/L/V59e92+&#10;/wAi3ev9zP5mXx5Bnggg3kN/dfzvPKY4pP71df5GkooFI4LSVKQRqDwS45HDCG/fW3WT28uroAn6&#10;Sa0uBpFSPDuIyz0/hUVZuIABr0KYEkmsCLcValP2MrE/YAprXgD0Vz5s7QG+viV8g9tGE1Bqer9z&#10;ZFYAHLTSbeo/7xRRIYyHDM1IArIdQNit2AHveNqIRSTVUDDSIquqiEV/uXkanqWEbmTUdIBMdw1j&#10;/qgb39zBst8L3bop46uWjiarqAf1Io2JpQVBJJrQ04A0HQeu47sXjvDAjuwA1/EKEeQNV/YPz6+d&#10;3urGVFRuCimeSlpRPjiZcngKyXb+HwlIZZcdX4unxzQ655xT0NfTUzUjTwTA/wCSlHjaIYwlPKHk&#10;1MFWN5FMksrSwrIt5LqxZlJWRlJYEjSLjTYqZtNOGRX7EBFSQBw/hFBXhjjXotaSSK4hWUeEoIDk&#10;gLkYPhqaK9CO0AGvSND5bGJ/C4qGnzOXyOUioTS4XHYhMTuGsx1ToxDVNVSGCgqIoqzE0tZaCopk&#10;kNXIsMqVIkjm4hnRZXm0sZFSzurQfvRjyeKw4sjKdRsSQQCWFj7WyRGWeOK3U1X8IIpxOSTmpr8x&#10;Wopg9MzrK97FbQW8rGOQ6UUgJpJ1BizAsS1amraQagUpQMkL4uVYkoaxqeGjnqKg09OZN0VMmByU&#10;MeGbJr4FVlkrKGphFLA88aRmCWpijp5i6DiokBjgRWRJYgjFDIhZCfRIkjKrAtaMxgX9PILp7fAW&#10;SJp5pQWiJApSoqdJwMcDmop+eejHx7ZLV7gOFWEkk1VghJowPEcTQk4r6HrHXVFHHNX5NaD7iops&#10;gMrHT5qOkr4ErqTHLkKjEV+M+5qaSWGCVsuMhKHiZqtlhkioK70rJRyEOkRgjSzsAZkVXSwQOLAW&#10;GsEjTe3B/Hti4TSwnkbCj4TRc8QaYx6Hz6ZdLZ5FaeQBhRlD0Q5zXR2gg+RoQfU06TsNIlVXigEO&#10;XlFZPU0tG8cv8Iqql6Kt01k9XTzNUzyyVUwoZlhf7kxiRHqI21GU80VSrCS9ogJfI7ABUlPhZmSI&#10;3Y3AK2JuTcc3HtG87ggQoRqxWh/01amtKjHpn8+kF+08twrAkj4agClQNevA+Gg0/wAP59TZ1kjq&#10;qapp63FVlRlXnxn8DxQE9XUV+DgbKUeHhrsrEiU0UKyyio+5hRkghC1B8RidcMhK6rrqALSBSkKR&#10;uwTX4zIw9SqS4N9P1559Xs5jjgniEjirAUwzDH2Agca5p8vLozs5jPb+LEmsrjUBqx+w+v8As9Md&#10;DNXJkYqelrloEmeCgkqJHzGXzOOp67Kmg/ikGOjdnoqiqjpca8UdM9QQ0bPTXpz9oJFw7Jy7MI/G&#10;o0sGa4KMVYkKSxVQL824PBJ9p45vpEYpp0V9Q3njiT/h4+eOqQSThCsXhsS1aqyPTIOUqRj0pj8u&#10;matxEtdSzCekWjZ61stV6v8AJ6SA0yjIlaqhpYGqo4qGCtq5JhSAQmUM8NpAsPvxLqyJIViTUVVW&#10;iVpGKJfSGsbrHGzH6g+k3uD7YUQu7XMag1wx1UWpPpXSP2dJrizSO6fcJYtTMqh2LuqCpNAYwwjF&#10;T56amtK4A6c5WqJcLNj6U5DK1cdDR5emlpZnp6Whp8hVLBJXa/2KpZ8rlKGCF4mWWA/cLp8c6Anu&#10;T0xEBi0kREsbO6xFdbgMpYH9TMB/Tg8G/tRADc3AXw3RDVW0qSSVUkEYJIJAGMUqelZgmhuxFoNJ&#10;QFNAaVVS+sEcFoNNRQV6Yo1jpqxJ6ubDyx5iOSlq6Kkj/i1NKsMckdMXhlSOPw46iq5tKM7OlRAF&#10;miEaFzn0oU8sbMzgtKX9CQg2CKun9JULbm9jbmx9skurtDOlFPaAtdVPUtXtPGoxTjTPSZp4re50&#10;MviJIoQhdQkU1Jr4v4RngSKGp8+myGoqYqqjpZRS0gNLS0M0FfHNkq6dJKqatqpqOnKNXGsevSRt&#10;QpzIhkUKammC+OSSuhvGzMzxqXiAZGZgdWgO1r6nBuD/AGf1e0Yjd5gZBShOkjOKYrQ04Gn20I6Q&#10;os5k0uqoR8LK2sAD+Iiq1K4+3hnpmEyxlKaqEcFFBkKiL+JVwpa2CjgmKUzZH+FU4dkipqSSEwyw&#10;G7TL/k5BLg4NZRbWZiSVvCGV2CizNrckDkD+1cfTm9/ZlDFGSCzhRwyRSuPLzP5dWvUheJZhlvhw&#10;zUqM00g6S2fStKV6xTiSrrJWEMUFOkMWQEWdjhqYKMTzyTY/Hx0eMp4ZD5IjNJIFp2ikYh9cGkxr&#10;mVw3DEqiCzXTS8bMoeGOyXIHquwtxze49seAsL67dQGP8RqPt7vP08/TpyEXTRiWKPTKCKLISuPU&#10;AkV4Y+fTTUpVyU0kU9VLWT1zzVtHLia+JqHIU8NQ1BnMt93IkZZ3amWOKQSoZGCadEmlTIUf2hIb&#10;xnTGFVQoQkAuqqLX4spHPHH9PbDHU5QLUtk1Y1+YyfhGDThmvEk9NyTXF1cGARBmIJapK5HxAgEa&#10;lAoc1ArWma9MFQ7U0UcU1LHFSVdMrVZaH7mr+5RXlx1JLWVOmVQ4nllnV3aMkoZGGkEcABMoQliH&#10;GpY11Xax8gUBTqBAN29X+t9Le3DIYGJB0jgTQGnyNRpJPlp+XRp+nZuWAKqMYAYoTij6gVYnyKUH&#10;XYSTHTy1EcFJPX4iRqOpytdMIKZFY/wmryMcdooTBJKirEKum5Rx5CS2r3yItdX06nHHjPkOkG3I&#10;sSpJuq/4fm/HusY1y6gezzJAAr5+gPlX/B1V7eCYLcAlQpqCw0d3rigPl5U/Z1xnlnSC+PjrZGpp&#10;EilSq0UQ0u14ra5hFUQpEsVVUW1OHDFl0r5ffKzKUULp1/iQk2KkCNQUNxbg2HHP9T71hgWccPP/&#10;AFClPmf+KZEEMkZmdDUZLVIAH2k0HWLyQGWt0V0dUaOZSiYtIo5KmCaOeTI1MlNVxuHeWOR08krN&#10;IiottQjRl7OlTZQeSIrEeMAM2lQot9W1Dkjm34+nvUZV/wBSoKjPl+2o8vz/AG9P2rxwoJEKtEvf&#10;5Gnz1ZoKDhWny6xywVlbD46wJBVur5QsJ5q+eeTH00k9V5UDstqZqWcFEK2LgMWXS47JddIQaru2&#10;sqbWDHVYyqfoLsPxe34Pty3iRg4m7TgAef5KempLa1aaRJpNKgjSKBic+SsGJHzpjPTdkp6Zmjki&#10;jQoaGHxtUykxSy0sb0+uXHElElkaOCXwl3KI/q1wabZYQrFmlA9LAao/VpYnlQOfq3PPPI9tymS3&#10;Bjh88gPiowK1NPTgDTj8+nr97m1gCQUdqVAkamPLJNRwOAaD0qct1W9PUyUgp/Oi1lGySx+AqXhp&#10;kEoqJZI0BvDSykMwXQBGxB0g29LGih2HLP6rOQoW11LOPyLEED/Y/X3uGWSVlRuCYqM1+XTlnd3F&#10;1pt3A0RAjUndqJ4UpWo9f8nWCklkgFH5mSAahTrTxJJNUIWaHIGGneQM0U5Mcys4bUqsULSR3BBH&#10;X/v+voNP+mrzW5+v+y52v9LadXN/94v7toNaU86flSvrxp5dO+E2qmhfjpx/o19fi89P8qdGE+1p&#10;/wDRz/wIyHn/ANl8/hXl002rw/7NVfx6devzfbfs6b6NPq83j9Pv/9Okff0pfNV/Iv8AcSj+v9q3&#10;uKIF0whT/q49T6+FH29b/HsOGsrAf6kg/wC359qw4K0607awKde9uFD/AGP+D3/3m3vYYa6etOm6&#10;gVX1697HTrdNeTgP9WWwt/tQHsyUFAK9WQ0bR6f8X1jm/wA1J/wQ/wC9e71/i/aDE0zMLXiU8/Th&#10;FP8AxHvWhpJgUxT/AFf6qdevpNFuadUGfzVh97trI0gJNxYgEeoCRvz7MJ2TuVKDE1NioIhNyP8A&#10;gv1uOPYwhVxCvcR8j9vDj1EO9T63Of8AV8uqZPgD8ely/ZEeWnpHCmuWT1aCD6ma4H1/Puj75F7s&#10;kra6tUPf1SL6TxzZb8/63t1pM0PQTmnpWvW571HtqHbe08bRxJoCU0XBABFk4BA/1/dfGRjlq6lg&#10;oLamJPB/P1597+IY6SYcA9Cr7UGE2XWVpRkgbSdPqtYEGx9tsBX1/wBX+z0yYWZ+0V68SB9Tb/X9&#10;irjOtZzHeWFuR/Rfr9L8/wCt713nAx04IH4dYmniX6sP99/r+4ea2FPTxnRC30+hsLcf1H+t71Ui&#10;oOetPEwOnrkkiP8ApYH/AH349hPk9tVEDEvCy8/4i3+v72FFe3pnw6t869c/acfE1B1KkbXvb9f9&#10;Pd9Lfi6cMTE0bPXvbDX4yqguXUqPySTb/Ee7AAUx1vw1WgI697jUUbmQAi9jaw+pvcc+25yESp8+&#10;nlUah172cPpKAtWQG30kj/3hvp7jTnByYW9Kf5OPQ85cjq1R1hnNomP++459259bwBcWhIA9C2Fv&#10;9ov7x0vJAdxCjOR1KadlnToCd8sdEn4FmP8Ar+oC3su3yRqdFBVqWHMJ+th9E+g9zjyOKRgf6vi6&#10;j7mFgyauHT31pCpgd7WuxJ/17ce6S97S+TJVJuSGd/8Ak9jb3MdsNNT1F1zmQjoYfa86egEueoB+&#10;fKv+IN3Kj6+0V+D3+lP8nS3bELS1HXFjZWP+B97DHx2hWLb1M1j/AJhOP6m17/7z7iLmFT45/wBV&#10;OpU2hDoX/V/q4dVx/KWpMmS8Sn/dq8cc6mVAOf8AW98O35ga0LfjUtuT/wAdfoD7LrCvgn7D/qp/&#10;q/n0Ordeyny6U3QdNpwqOfodPHPB8Y/P+sPbr07HqlQ2vZlH1t/X/inty7YAJXzr1S6UiOvqD0lP&#10;knIVweQFwLU0lh/jYj2eLGemlVfrYW+lv7Nv949sce7h0D58TH7f83+fqg3sAGTP1J1NfzFjzcei&#10;W5FiPz9Pc8or2vfj/W/P+v734jR/D59M6O4t69IxIwWdm+h02/2Asb394ZFEZHP15Asfx/X2ugm8&#10;ZSvmOJ6q1SCKfLqHU0zAl1sQ7hbfTSGH1NvfHyj+n+8+7eF8/wCXSfwT69RftX/1S/7z79qv/UX/&#10;ANa3vXah8jT7f+K6usVCCesyUg0gm+rnkHj68ce/aeCf6c+7CcFgtOPSgZ4eXXbU5VWOsHSLkWPv&#10;krcrx+NJ/wBiRz72UIDE/b/h6aaMmv216bpI2N2FuNR+p/1/eS4bVa/p4Nx/U29+Sqkf0utINDaT&#10;5/5OmmqN9At9NX/Ee8yAEAD63HH9T9Pr73TuJb/UP9Xn0559NlRKYwTbgC97/SwJvb2x7lpmbHzc&#10;Wsj/AFH1uh/P++/4n3aKURsMVr/Kn+r/AIrh05HiQHoWejcrG+7qFPJz5qe6m4PqmAP1/wAbE290&#10;l/MWMotcpP6SwJ55sbcf7f2eW0mpqgca/wA+hFETo1euf9X7etrP44yCTYmPIN7wRj/Wso90s5kf&#10;5ZUfn1sf+Tr+zBRpPTmcV6ML7ZuCQB/Tn/XA9+OBXqpXieve1BhEvVRf4tGP9sfahE0jWT1Wnaev&#10;e7afiVRl6ijIW12BJ/1nb8D+vtm5kCr61/1fl15qBCegi7on+32bkHvYCB/98Pd8Gx6Ux4yl4t+0&#10;v9fyvHH+PsNmUM7H/Vjj+z/V59B64bU561H/AJc5dJN2115lutXIdJtcDXyL2/wHtfhLHn8cW/Hu&#10;wyKgdMgAdEInyEkwI16VJvweTzcfp/43/r+80aAm54t/QAn2zOSop6/PrdeownexAcn6fqJP+9+2&#10;rLIRTyEfkk3I5tY2978RSmkjyH+r5dbHxV6F/p+QNn6RWOorUgaeQeZRzqt7q/8Ak+w8VSD9DIL/&#10;AI+qG49nNszRqCPn/sdCGzWiD1/4vrbE+EUY/uvSEDn7SK3/ACXY39kG2dTebNxra5MgN/pxqsR9&#10;faqa6Hxkf6qdGIFRXqwXJMUpJDf+wT/sPdmnV+HY0FO2ngIv0vc2/wAT7D95KGegHGv+r/Vw6RzE&#10;KDU06rl713JFST1SvKi2c8fk3B449j9SUYjXkW9V7HkWPPt0N2qvoB/m6JZWDP8AZ0QXOZr7uold&#10;WBDF/UBb+0WNv9f3gy8dqSa3+ob8H8rb8+9pXUP9Xn16LMg+3qZsypDZakH6tUsdvx/b5P09kg7M&#10;j/3J6b8s/wDsOT+R7MDKFTxD5D/Y6OLbI1+n/FdW29PMzYGH9IHiHPN7ABh7OJ8YKbTFTnjhbHj+&#10;guT7C9/Lqdl9f9Q63eGsfVUv81SsK7FyZBtaCZ1BvxYA24H+8+7IqVIfDCSwJ0cqOSCVtcgf7D/e&#10;fZFJHO6MlPPj5UB/2P8AB9vRbbSvG4p6/wAutHbPbn/h286yoWQp/lUpsR9CSwF+P8f99+GmoxcU&#10;smpfw34Gr83t/T/Ye1UTyxrpYf6v8P8Aq9ehXDuChACafy6HnB91/bUKR+cL6AtixFjb8f4fm3uL&#10;9ksXBU/W1voD+bkH+v19ndo7MuDTH+qn+r8+iu9u/EeiHHQU777NkyUz6ZQbmQ3Ukm+oni/H+39y&#10;VhsLBfoPrwP6n2pDAHVXP/Ff6sfl0gElTUt0CGQz8k6N63sQSTf83J/p7cKaMJGzfVhyCCf7RtyD&#10;/h/j7R3JMsqpTH+YV/w/L9nV/GYUFekm+dlp2co7XDE/X/Vcc3H9PcasllEZReNXJuw/1rcf8U9q&#10;La2h162FdPoP9X+Hoxt5/EFDx9elbtnNvW1EMUjjQzWYtzb6fUKPaMqZCXZT9Sxubf7E8j/ffT2K&#10;IIjgqcClP9R9P8/QhhUsBp9OjL4enikpVPjX1gD+yD6VBvfj3Cd9BC/1sf8AED6c/wCw/r7XRw+K&#10;hc+WP8uPz9OlQt6qXPTnLHSxaSyKW/SL2KgD+qj6/X3hMsw4Zzpv+n1fk8ED6W9rBBb/AIVo3rj+&#10;fnXqphWleP2dRBHRScnSLH6r/tuDb3wLsw+twDYEkn8f1PHvxiRWoRQnj/q4/wCDqvhx+Yz060iU&#10;0VmjNmB4Nh+Lf4e/antdmFv6Hi4+g9+MMNaRqa+vHr3hKfwnqbPkJGRo5JyUIAI1MPobjj3lWqkU&#10;WUED+psDxx/X3T6JK6iw/nTpP9GK19ekpUUlNM5Y2e/1ZnUG978XHvilZUSShmBKrcEfTixA4B/r&#10;+Paptvto4GijbvbNePnU8flUV+XTctsqY8+m+opoIlR9K6f6AC4HABvb2r8euoKLfqsQfpYEfT/X&#10;49g/cYqEuc6cfmP+L/y9EF8wrQ+XQK7x3EtDM0MUtrqtyBcAsxU/X/W/4r7VlFTrJZGsLkqW4H+x&#10;J/N/YG3iMopkUZpWn+r/AFeXSOGZEcMhp1D2Z2HJSVkIapK2lFmY8cfW5/xHt4joRGwZWun4U/n6&#10;2ax9gC7QzKVZSG9f9X+r9nR/FeDRQ9HO213LHSRQk1Y0G5MYRm/sD6kD/D6e5saKnokBKkAE8AA/&#10;U6j/AL78ew/eWDuNcXEftP2f6vXpet4hb4uhm2r3HRyyIktQjKb3JlFrgXJbVz/vXvuGjR5SADzz&#10;exIHH0Fj/rc+ya7jmWLI/L/UPt+3o0jvEABLdD7hu0cUhjda2Ial5JZPrb/D8/Tn3nmxDTwFNJSy&#10;sA2o2/oVbk/Xj8+wdudo5cuo1VpimfywPn0bW+4R8a9G16k7/wALR1MCVFcgKy38lyEtc3vfn/be&#10;yX/Ira5bBV/pufFKb6gL/U2H/FfZ3ylt0hvlcj08ulUu5oVop6u3+KPfOHzlZjaSmrI31zxC2sNY&#10;uAukf7AD8/8AGtXT5VYr7TPVvB4klB/oQADf6/4+8ruX4W+lBYU6Am7Sa26ujxsy1FDTTKbrJErK&#10;R/Qi49kDqEIlf88j6f8ABR7FPkOg25qcdTveONSXUEH9Q+oNr3/Pv1WHwmnVaVx172bP4+0pkz1J&#10;Zb+uIWP+wv7UF1pRRTH+r/V/xfTbAE6esNQ2mCVv6Ix/2w97DvReIZ8PRnSbmOPm/N2b+nshvZgj&#10;HHn/AJOi65U6qf6uHVNXzK3VFQV9YhmVbiU2K24A45/2Ps0cWGKpYot/8Tz/ALz7KnuHJBQGn+r5&#10;9JlJAoc/s6qxqN+0bTSaqoXDEfRfwf8Aal94v4PIfqv05+n/ABQe1BuSOA49Wqesa77oQSRUxrYf&#10;UeRvz/RvaD3nhZmoZlWMsdDG/JFr/QH/AGHt6GVP7StM0p/q+3pbaJratadGb6D31Sy5+kjNQltS&#10;+oAAXI+nPsoUWAqBuiNhEdIqWv8Ag/ruCfeprlhDor/qp0exw9lBjq3ptx0L7Nkk+4XmhBA1Dn0B&#10;f+I92idOUjU+LpgVItBCRfmx0c/T2F7p/Fy/GpB8uiu9VMlh1p8/zZ83DLmsgsMytapq2AuCOZBY&#10;8/763saJHdSIw37dibWuAQbC39Pz7OLaCJ08dh3cPy/y8B0XlnXCmnWtrX5Co+6mVHKoxJN+QLcW&#10;t/jz746NXJJv9P8AD/evbtUj7QP9X7erAsR3ZPUPXI/qZiT/AIgn/iPfNYm+liDb+n+8E+2zcRKK&#10;g9aUlTXz678cjH6H/bG3vIkcqNrB4twLc88fX/efbE1xbzJ4VMjz/n0pid2NBjqbSR1UEgkRigP4&#10;s34+h+nvjU1FTTqFlY25s4XUyEqU1oCRyBc2vZrFT6WPtuCwsr1vEhHpgmgbINGoD2nA9VJDjuUd&#10;GsUrMornORSoIIpn9tacGppOCehIwO48jQPArSsQkhXUFRnTUhj1RmQWBF7n8MLofSx91V/Pj43x&#10;b92xlt/YLG+bI42BKnPJS06RgQyMYBWtFC19BbSJnChVLAXBKr7yl9suZ1msbflW/fTPGHSzkd9b&#10;mGJNckJD4kMSVMEYLymCOTsEduznFr3N5Gl5W5hXnDboWFlfvW4Kp+nbXDHSkoRcKs7URnYBDcuq&#10;11zhRuCfyB/5i1dkAPih23ny0tPSvXdbZPJeJVqYpaoK+30rL6y6arxh0C3IQNd4090g/G7u2s+L&#10;3dMq5hJJdmbhlnxG7scQppfs5pFiFZ4HZVDwi5BHJXUfqB7krbt3O27jrt1EsclfEjPwsPMZxUDI&#10;+zoMb/y1a8+csybBO36y91u4PcsighDX0zQjzHWyh8nOh6L5CdX1m14K84Ld2Jq6TdHX26YSY6nb&#10;+7cS4qsZUeeMFxTzMPDVIv6o2PBsB7Of8yPjbtrceNo+yNiJBkNrbroRmMZkaKOKeHwVNOXWFjGC&#10;QR9dJ+oINyDyOL3arK7hF9ZisTqWQ+RGaD5EAUNfPrEra5d4t7i45f3pTFe7e/hyK34iPxKfNT5E&#10;Y6B/4d/IjK78xeV6q7SRMJ3Z1jVybc3rg6hilRLUUT+KLL0ur0y09UmmSKSMleSvDKR7o73t1fUY&#10;eaeOSkNldyGKBWNjblhf/bewBebXHIDImD6dHyX80cmrVj0HD9nR6vZfcxtgsyxSraKAj6JeQSBl&#10;a4LG4Frg2/3j2ErhFtx4JBB4VpjPQpsN7aNdSHub5+Wf9Q697a8dBW4tqybzFndCkJKSrIJTCSzx&#10;qTb9KFyR/advx7dt7hVUmR9Cx4qK4YnHDyoT+wdGF9LbbgI49OAQW4UpXA/a1PsUde991GVmkhNR&#10;S1bOiGWySyEapoCYpxFGSDwylebXYj+vswTcFlZUpUnNf55/LqsO3RiUQzxhagGoHAEahU/YQfs6&#10;97UGCy2QjNPKS2px+4jg6h9NTq3NrcC6tp5+n09qmu5B3K2TgU9D0Tbtt1q4eP04EcPs/wBWevex&#10;M25uGrxWUSqjrJUaMmRdRU6CXWQEj8qCOQef8fx7W2G5XEEuqUjupkD8v9X+boG7rtsF3ZGJo1Na&#10;Dh6Y/b172amh2lsvuvFVC1+IwL7mNO0suWbG+Our0hj1v99kMTGKt2CqD5Yw7ki2kqQvsZJYbLzD&#10;mQa5/JtTKKDOplWgLcOArn06jVN337lW9VLa7nSLVRUMhaJOPCNuynlSnn14/wCtf/Afn/Dn2Vjc&#10;fxyyMdRUz7MyKzGmaSWOgrHWvSWNH/eFJXwKk0f+qX76nh0Agaib+w1c8vBJC1kGDRkjsLKW9Kla&#10;kj11Kop+3qZLD3I/TI3+CsTAAzxalWuKakPZ6A6GapBqAcde9oBev+xcbViOu2julGHkE2jAZWeK&#10;MogLr91BE0LWuBdJCP6H2VmzvhIYTC2sCtBk+Q4LVvPiRT556O5d55fubctBcw/Kssak/PSzBx65&#10;UfPr3swXU1BkKTJQ1eWx1djUxoepIyNFW0ZKQt5CA0yLp+g+hJ5v7Otm8aKcxXBCMpBAaoNcUFCo&#10;z6evUO8+vDNaGK0dZhKQKo6MM4PAmvmPy697EHeW4K3O+OnoqaR4abW3mkkEcLzytrqJwiuCQzau&#10;Lji3sRuZRbaVYkhicUANfUHj0E9jtbbblBlk018gKmnkMggde9hj/cPceVjWqrq6lwmIKsUkTyS1&#10;VTobxS/ZYyPSWVQfXLKwjuNOpn49l0iblNHWkaIpzkAkfYKev5/aepBtt62qCN5Y1aaRaYI7a44t&#10;wH2DPXvciTbO3sRB5EpZK2eLTevykyTOD+ZDToqR8/hbXH0JPtQiWkERMzVLY4VFf8n+bpA2/wC4&#10;3k5hjYRo2NCD/A3Efb1723PuilvpSshWSNgiKiRQKNI4cJAq3t/Qk+067nFaSeBDpUcBUevzp88Z&#10;6fXarsUJjNCCTU1+dKknj173lXdTLC8k2RklhjJZIGkOg/4FQfp/re6tuzo1SSa/wsV/wV6ZO0SG&#10;TTHEFLYJA697bj2LVA2heVkB9EaMYoiSbW0q3H+v/sfd036XWIkyARkkseNeJ40+fkAOlo5VQgGQ&#10;8PPiR173hfsDO1D+MExp9Ao8bsBY/RmH+9+/G71zGWda04GuP2Dq39V9sQa3JZvUkj+Q697cMbuV&#10;Jq2A18MMkmoRifxotRFrv60MYF7fUcAf19mMVxb3UZDrQnyGP2ef+zXj0lvNpCWzi3JC8aVOk08j&#10;X18+vezXR57b21Nuw19NGslZNTqweoCtMJZAZFC6LL+ho+VUAG4YEg+ziZYrCAEcSK5Nf9X5dRzC&#10;l1eXZhSMKASDQk1z8/L/AFfLr3spXYXYU1eZA9RK7zswSFZGIRNRUsSDxY3/AMB/QDj2Cb3eJvGK&#10;A4oR9lepT5c5cAkEhWgUcfnxp172Xeo3FL5yjS6kJswkJv8AX6qR/vN/ZC800zVc4H8+pVh2aPwQ&#10;9KEcOve0tnslTxoXicGQL6WYXTUR6VAP15+vt+Mip1cDj9vR7tFlKzaXFF/nT/Vw697TlNW1DXDk&#10;yeT9zmwjVUHrIF+Pr7rKzRJqjI0j+fR1PbQoAUxpx88+v7Ove2asrQTIqARm7EsGAU8fW1x/vPtl&#10;5VLLE/mNVejO3tsIXyMde9pTIUzyJGQ4k0k3JN+dSMt2/wBj9Dz/AEBHPtAGlLOxYacU/n0fWcoV&#10;iKUGP8vXvcGOqraWiMKMFWQ6XDgOjal0KAVv+r6X9oWnMcniscYB+fr+wdLHgt5rgTMPhA/zn9nH&#10;r3trqKIVNOamljISPUJxZGaKRCNUbAn6EEeo3H9QeB7au3KuCrVJ8vl5dLobhoZ/prk9xpT5jNP2&#10;de9tgp3mgVlLKyCQtDa5IVguvRf9I+pvz/iP0+2RI8nav+r5dGBkSKXTxHr5fZ1725Y9C0UJlvGI&#10;JCBLdogqqVa7fUi/NrlRwbn6e31V1mC1GR6Gg/2fTpDclQ7iOjahw4+tfzHXvazp6iCteSjr6ZI6&#10;5Eb7esjiEKMVW0cUiAnWSbXe97cD2vtza3Cm3caWAIqeJ45J419PLoMzQzWqCa1cmEkalY1+1q+V&#10;PIcK9e9vG3qeNXMM0cqgFSGaxYO7aQ6FjxpOoH/D/WHungpGWKE6jTj8v8/RdvM7EeJE4Nf8FMg9&#10;e9iQ1AlfCl1DPDGIwVZdcqounlQCbj8n6+2BqhqK1rxFP5D/AFft6BQu2tJTpNNZzjArnHp173Dx&#10;9DR0lQayOBrLqgdWIPqThSLm6k83JH49qXbs00zgj/KOlF7d3FxF9Mz+hB/w/b5de9v5qI2UBFES&#10;AKHNh6QTpUEj63/r78QXozE1HRP4LKSzEsfIde9uNNTsrj1aoyLrccAf0v73ErRlieGP8vSOaWoo&#10;MEde9uMNPBJIzmMFk/TcDki5B92lmZTng3+XpG88qAKDg9e9uyRQVURqHcfcIh1CwvKVNlRQDwRz&#10;9faDuLBJTUg5PoD/AJqeXr0XvJLA/gD4Cf2V4k/y697l2d6Gqpqf1GVGbTf1symwtc+9MVWp40/2&#10;emRpW5SabFPP8uve2SrhkUayPHJpSNUYkN6b3Olb/X6+2EKAqW8q9GVs6MdAyASSft697YK/7iSC&#10;mDuVEdQXdmDFTeP0BbfXj68cfn28048U/If6v9X+Do3tRDHK9BWq9e98JYY3DBwdUoQ3/wBoQ3LK&#10;R/rj2kaaWgA8q/5OtpJIlAvBSf59e9seRp2liaOmRtRdBdeAqodRY2P5+vtUrSKBI5wRXzxWvRtZ&#10;yqr+JOcZ/mOve0xT0CxRJGSfIoCSfX9RY8/7z7ddgzlwPiz5fLo7nvDJIZFGDkfy/wA3XvfVTQLI&#10;3ggiklmsEkI/T6CXmkDkiwVb34sPaR81VsKfMfbj/N/h6tDcOg1ykKv+fgKfM9e9t70EkCmajcuX&#10;Kxo4XkpYBgoe3HNyT+OfdPCX1JI9fLpdHcJK3hzilPKowfLr3sUOvdlQ7vgzuysik9ad8YbI4jDR&#10;007mWn3BTU61+1JKVCb+NcnT0yyt+YnkXTd/Yb3dA0iSHDLivlQt3ftHD06kPlO/ht7yB2OlKiJy&#10;OBWRgNX5MQx+w+fXRNhfjj6k8AD8n2RZ4ZYXkhnjeKWGRopo5VdWgeJvG8TRSfRgw0kHkH2RkacH&#10;qUtHhdrL8P8AgqcU+3+fXfvy/wCNmFzex/NrgH20c8OtVDAECtOve8v4HB+h4Uj8c2J+vvdfLp9T&#10;UcD5+Y8uvezU/CDe0vW/zB+L++IZRTPt3v7qnISSExBFpG3rRU9bE3l9Nmid0Oo2sTcH6ewL7jbc&#10;N05I3exb/RLSelPVYywP7R/xXQn24obFhKdOeIoONBTOP5j/ACdMO6sHTbo2vuTbVYuqk3Dgcxg6&#10;pdTpqpstj5KCddcZDC6yHlTcfjn39H7etLFjt27ho4lc6crXwkRB49XmqGmDr5x5FDB08cZJ029J&#10;IFyYe0l2N59utq3S6P8AaW8VCCMhUCZofLSfT7Og/cfVSRLJLVERFC6SKkZydLEV+2n2dfM97WoN&#10;w4jeOWwcdZjaek2rkqivip87TivjoWw1S0M9KYMYTjqwxfbV38Sr1SNqozRrVoJtIhTUetnveGIS&#10;NpeNJAj0rxxMGZGS4lCqwUJp/GoAgCw5u5lieIqurTT58R+zA/nnpHcTRD6eSY0MeaMNWoMKZ9D5&#10;58+kZBRQzYXJRyVWcyk9FRGqp8rXY2Wox+8qCtzdNLSU+QpK401RhJa7IUZqpsgKooUk+zklilqG&#10;efySOkRjCqs0AIQyBDJI0jMQ3iYt6pJI7/Q3Bup4I9qCifUCZO9SKkEkUOcVGek14sNzOXjHiRuQ&#10;SrsygGgBAK0alKcD00V2OhyFckmQq6pcVmawtWT4ZaqTD0NDh6ei1g18cFLejxWKyxpnfXAYpKYQ&#10;VkOp6aZsojMp0yCYi5aKVn8arKbAN44SLqqsrKtx+CNLCxbkeTTqjYIQR2gcc0pnBFM/lnPV1+ok&#10;nSKAqsZwyxrxUDIq2OHmft40PTfBX4rCyCfHw4utkkoo4M9BHTLmKk4KjWarngXIZmGV4a6trqKr&#10;op6oRyugaSOVaujcTQZNKqG8bOylPKkcIkj9cpEroddtV21/kAj+hsPamIs6aJiisf8AbEjyNPIU&#10;9MVGPPqumf6oExIgpmp1uaEgHSM006RjFVPSWr5ZXq6apkpJEkpa0YWvzW4zinpFoMNE+Hpakz0E&#10;c6wtTU8tBwtNLMj6l/fiLuvV7yIxIQy64gWUF3aEAMdBAB0CzMxUXtyAPfncQq0b8V4mtAAf8JIw&#10;B8x1eETvDKLpREUI1sxACKWAFfXX8IHqw66pscZcdWiijnyFJRGh3E1JTS132cC5qeWdIkyFLLJJ&#10;T/fVCzw0kEdbIqhrwM0kmj3yaaRBCHVnYyEh2KBBF/nAHi9JBLIQeeB9brz7pEEn8V0JUKKUPn8x&#10;XFKH5/y6bgED/UtZl9CIAFHbUkmpGKGgzXz64Pt+ljnZYJcbDFUY+kmljxRrKyqGTlRMIyQ7hgkr&#10;IpoKamraaaBXiXXMmuPx1BWM8SiySOP0PqXToJhBfXpViZOARdNP9L3Un6C7XElotQ2pR5MtR+wV&#10;J/1eVelSi+tUVIpDKpWunSB5V4qC2KV4fb59cqMfcUONjeiZ4njyJrJFkpdxZSLGGiFZWwU32LK3&#10;jkaDILXLNL/lLReKqihA1tmMMdPqQqxkMaGONXV5FdxcQ2a/DKWBsfqCR9SPdYZ/3gVOpVUGr0BU&#10;aRwwQMg1NeHAdJJXubsxBhoVTrmQ1qYhhSKgcHDY6Zqiqy8sT1hFRJSpkKqlhzWUg8WIqVppUpq3&#10;N/dY5k1zQT02PaKOohBVZo1mEiKk7Y0JOlJEiUm6hioaTUlw6hGU/VlQC4sb/g+1zo0EgmiNV4nO&#10;DqxXj5cfy6WXUKBBcd0gxSr9oDUAqBnFa0r5elemqWalqKHJSUtXlqmSldKmOlE0tNRxUbomQxsc&#10;2Rp5UaRlpKnI/ciGZpovCLM8JKpzjKr4iqMpAC3Zo0Dp+rQEFvUVPqv/ALG459tSeIdTSnXU9v2e&#10;QyPWtPn9lOrzIViMkzeJTgaAY+XqONCc8fTrhVxSVjZOBsjAAUqKmqpsdTZXMVGLy4qPs5szJkJW&#10;l8dPHVxOKNYwqlSftXWRnjMtgFJVySY2urjhBckSkXtxxYG3F+Lr7SRSeIC6L2gnHn5/zr/kp0lE&#10;cat4iMPD8x9ox/M9J1/Mn2IpZIKd9w4+CmnpnKPWsfFDNiIKoxmqjElpDNLEtQfKRoqFgmOp8jJo&#10;YIGPjKqwKpY6SRZNJ59K2Jsb/wBLj362lSUMUXuBoBXHDj+Z6atjAJS0A8WYfAv4Qf4jXzP+TpPV&#10;01XPTDIVyU6azIlRUzSsrTVFpEeYSxoIVNVNHLBDdFjJ1LMUltIecaxsGQD0tG7CQGMgX/cJsRwW&#10;9Qtx/hb3U+OkizE1yBTP7fy4/Z0vlvljnS6YBSGAowrx6wZWdjB5HOmvp6yOJ6WVMhRrpp0kxUdE&#10;4jcLNHCIqVjIWdtbETrOCGWQigCJTGUUoTpchySb+Ira3C8WA/3g/Ws6udU6MCa0JGKfxV+37ei+&#10;WeW7nlmtyAwegIBA0n4x8yR/g6TMddCktbDNV1NRNDLCVkoE+ztHFJrrzVyn7kapRJMrPMqkKAH8&#10;kRHj4FiUi03ARlYMbgaHIAGoAE6r83H0+vNz7dEMbFvFOrV5fMfb6Y6WaomMgZ9esggAHy/zdc0E&#10;tHW1UH2dPDU1OOrKaeOGOCqlkqqGmlMryUZllWL7Z4VdAsupCVanBjCKuIsV0aybRvyUW/P1sZTz&#10;b0lfoBc8jgH24kCMxEJzSoU+deGPXPr/AIenoNEjFEYeIFGlG4HjSnzrx+QHU6OZpI6mQUcUkWbo&#10;nvUyVjU8kEWh6eTThUuiuy1NPUKDqcQoDFIqvKpypqDMQoDKdalmbWV06fSvI1EhTf8A2H159ppY&#10;mB0vla0xT/D+3pkW5klEVxUQ+ek8acB1DmrqCSkpiKiVZailko6vwUsLY6Gu+7NS5qJdMc0dLDTv&#10;UpEkb+jTqB0HxHIrDW5udRI9ZFkVjZbr9QeGAAt+Pe3hdAFNNJ8hxK5wc8a1qenXthIaB0EY7dAB&#10;qUHAHPGpPUE1Mb0uO1+MNDHL/k5qY5ql5oHfIFZpIxG6IZYC8snkLIr2UaW0jtFZ47FbIx/UDYgg&#10;2Cm1j+Tf/G4/x9uySxifUMsPL/V/g+zzx1WbwHuxc2wMpA4DHH5nGD5dMU8kdJN4v4hTxyopYCeJ&#10;6gPE8DST1MCtI9gfFGY30/5t1P5K++ljAUBG13s2teSbAAr6jyW0m/8Arc/T3tpi7EuNJ4CucV44&#10;8hWn8x69P/VzvmSChH8VDj/V/n6yvPplmFd93EgeeJqd0jo4YRI0rU9VFDApVFpxPEEsL8qyaUZg&#10;vYPBawLlSti2oc+j9I/1gCP+Ke/FSWCmgWoNQD5Z/wAvn1tmczpasoWPUCSooRT/AFf5+osjxyJI&#10;1LLVSRq1PMJEp44pNAkXJTF6moK8yJUSMhvdfoB+4VUFPL/v+vqNX+mjV/mz9P8AZdL3/wBfT+Pr&#10;/h7ppj1fC1Nfr/R4/ZX/AIvp/wCmsPE4tTxtXHy0fF9lcf7HRhP4fVf6OtXko/H/ALLx/DL/AH1P&#10;/wAC/wDZp/F9vpv+ny8eX9H9rV+Pf//Uo13lOHy9a1idVTKP8P1X/wCI9xVCCYwGNOHHqfymp9Jw&#10;OPW/x7RBPqJbn6f4fi349u0xRSK9aeOi1B697c6D6x/8H/4n27EAZRX06Tn4/wAv8vXvY/dXrqyV&#10;KP8Aavz9NRY6R/r+zZ4yfhGMcM+nTiIWlJ8sdYag2glP+0H/AG3593q/HinaLBQBR/ulbf8AJJt9&#10;f9Ye1tpGpnDHH+yR/n6T7uAICW/1VHWvl/M+ysKU1RFI4F3c2vY8EWFgP6k+xG7Ox9RWYueNNRLR&#10;sptYfngW/wB9f2KDGTkDGKenD/V9nULbi3+MMvlX/J/h/wBnomfwH3ng8Vn4DJNTBjU6rMQGFri5&#10;Y/W5/P191A92bDq3qayVo3sWc8Br/W4PtOwqcdEUsRY9bSXXG6KHNYSjaGVDeGPgEfXQOP8AX/33&#10;Psp+G2a8uXSGRH0+VgQSLEcfS/PvWf8AV/sdJliIbPl0JbuEQuTwBf68f7f3YX1V0bT5Whhc0wbU&#10;iWOk2B0gfW/tNLMyN2Gh/LpdHTiOPRYe3u+cV18JVqZ0j8aszamCng8AX/HsdX+P4gi4oyDa19H5&#10;+gsCPew8xGqtR+XStYVbzA6LJSfNralbVGBMtTggm4MpvaxNrg2/HHsP890S5SQCkf8A1tJJI/PH&#10;v3inWC5qp+z/AFfz6TyxjVn/AFf6v9XyGnbHya23kljAyNMxYEkGVSSbcXH+x/p7LdvjpeakSRfs&#10;3vzYaT9SbDj/AFuOPasaHOpTj8v9R6aESlqVwOjD7Y7FxGfiRoKqJiV+ga/Nr2/w+v8Ah7Q23ukp&#10;qyUl6Vrkm3p5tzb0+3cgjFR+dP29KlgU+X+bp+ye78TjIy89VDHYD6ut+eB7SvYfSc9DC5io3DAE&#10;8A2PH5B/w/p/sPdpVAoVx8v9WeqyW35dSsLuXG5qPXS1EcvNrqQb3/1uPZb32Bk6eoAamkAWRv7O&#10;n6NYf8i9o5qFK/6v29MR29HyD0otQ/qP9uPZoemMDUU1ZTrJGRaUXBBv+q31HuKudZQtu4B8jT/e&#10;epA5cjo1SP8AVXqLVyKsR5v9fz/UaR/vfu1bY9L48TGTwNCtf8agtiR/vPvHN2LblUZNepHbts8e&#10;nQBb3nv5VPHLAf7Br+yd/J6pCUNbyQyRS8j+gUkf8R7yF5JjYxqwPpj8/wDi+o25hdghFeH+bpbd&#10;cxhaIkLa7jnn6afdLu7H1ZKosePI3H15Dnj3LsWor1Gk5Jlr0KXsYOkKcyZ+htwfOPx9LEn/AI37&#10;R3rAay3p+3HRntFDKKdY5f8ANv8A8FPvYc6FphHtunuLf5Op/wCTebX9w5zFJ+sdJrQn/Y6ljal/&#10;TU/6vLqsn5LTmTcQi5sZ14HJ/wA79faR7ddjkQAeQeF4vxJxYe0+2vG0WkjjXP29De3UU/Z0LPSN&#10;OYsBGQbCy2H4BEIJ5PtddMw3MZsR6kJ+v00m3ti++JQOHl/LpPedq0+3oJfk3U6MNVgtyYGuOPoP&#10;9h/U+zp0S6adfyfqbfngH3qPu0j1p0D7j+2avr1Qtvuqf+NVb24DTWHAsRq/qPyR7lK172BX/X/P&#10;+39uyxaKVINfTpqp9K9IulrZZPJdHNtP9n+t/wDUj30yKxBax/2J/wCI9+SV4xRDT/V8+rVOmlOp&#10;YYyBtUbCxDAMWGpgbix4943iHBUAAXubn/YfX2ohmNSJDU+XD/Y+XTVCOI6j1DvGAwjZFGosy+sC&#10;1v1Hm3vhaw/V9B+Ctv8Ae/8AiPamlTQrx+2v+DrVVrw/l02GtNmZH+moq2sWuPodJ4/2HuQIi6K2&#10;vTquTyOf9uD/ALx7R+KsUpBFdNKccfzH869WDeQH+r9vWU1kska6FsTqEll1avpb8f6/094xHpJB&#10;NyDYWP8Atmv/AMa9qw/iLXgKV/2Ovcem2WqkUlb3JJUpZQQP6fT3mVF9YuLm1xyefr78Ax0mmB1q&#10;gJB9Omioquf6m5sOOP6+59NFcj83/wBf6C17H/jf+390alTX/V9o/wCL/Lr3n0jdwZTxQuRcaEe3&#10;NrsA3AJ/23499Z2kvjpmYEAxtcn/AFgBa/8Arm3PupyaLn7Pz/zZx1eIAyAHPWPondzNv3HQvITq&#10;qEFvQPo91+gBHNv+K/1ow+a0fibIAW518A/7Ubm3+29iPb8hdXH/AGOhbAAYgPL/AGOtyf4sTip6&#10;2xcg/NPCR/iPGtiD7pTy6/5ZKD/q3/3v2YgEsxHy/LprSTkeXRm/bQIwPoOf9c+9sx4Fh1Ug0yOv&#10;e1FgEvWRD6+tLf8AJXPu6Fm7fLrWdPXvdyHw8xxkmoSQLek3BPAMjXP1/wAfaXcDQAD/AD9eP9n0&#10;Xn5H5EY/YOVkvyKaUhR9SVS4HPu93aGPVcbT2INowD+r8qCDa5/P+HsJu8iudQpWn+zn0/Pz6Dco&#10;/UIHWl38t9+wjelempb/AHcpPqUgESsBxb+ljx+Ofz7VrUPOrQRdifSDYAnjUze3hPJp0hhgeZ/w&#10;Af4OmanhWvRL4d7UrkB3uSRcEqo5/Fz75fZKATY/UD9QP1/ra/tgyysaGn8/9jq1SP8AUOpy7yok&#10;NgVGr6kOGHH9eP8AH2xZukC0rnjkc3Yki3PH/IvbqPK1Rn9n+r/D1sZYDodekNzUdVuaiRXQ3qEI&#10;Gr6t51tyP9f3Vb8oYysU9wTeW4FiLgIbHj2dwMSoFeHHhjoU2kZ0jy/1HrcA+D0qSbTpJEFl+zTm&#10;5NyDyLn8/wBfZJOvYDJnozY28lyPyLt9Db3aaqx1Pl59K6FVNPLo+2dk0Y6cn+zC1v6cIfdrPWtH&#10;pxsFlP8AmgRwfza/HsrLDUNZ/wAHRNfMSv59U7/JPLFcnVAPx5RqvybhSQL/AIv7FwwWVbA3AXjm&#10;xP8AsP8AH3ppDrbOKn/V+z7ft6LKn8uiZxVyScuwJIYkg830/S3+v7ZM1HallBX+w30v+AP6393R&#10;2BDA/wCD/N9vV4v7RftHQg7EmifK0ekkss0Y5PIvILED+nskHZkYXJBiOVc/W4J/2HtUJC9QT2mv&#10;2cfXo/tY6rQYr1cD0+QcBCB9fCoNuTc2U8f63sz/AMdNy0VDHTiSVF/B1Mo/IFxf8fX2Hr2MmY0z&#10;9n+r/V9nV7qL9PPVfH8xDq7K752hkqSkp5JJJIZETQrkC6HVqsP6hfdgNDu/FSwg/cRFiLk6+b35&#10;uFNvyfx7aH1CKKDHpQf5f8/HohaN1YkA0+zrT17H+Cm/v7yZKaDD1wRqp9J8chBuxNgTp+n9L3/1&#10;/wATTunEH0iVAT9GDmy/4HUfx/re6hrr42OB5UFT9lOrEzUzXpHR/CvsdEEX8IrgbcSPDIFX68Ep&#10;qFv9f3zG48W+n9+MsosG1j8Dkjn/AHse7LNMgLHAPlT/AA/5f9nqpjlf4qj5/wCodMmQ+GPY5Yxv&#10;hq1iLqJCr6SFJ9S6VBIP4/1+fc+nzOOkOlpI3LHgq/NrW+gNvdDdXDEGM0Hzp/m4enVktnrUtgf6&#10;uPSDzvxP31hqaWaqw1bpRXPEVRyFBJBJWwP+x9vsQgmiJjF1IufUWuf8bnj6e3YLqXxhqP2YA/wD&#10;/i+nAXEmnyz9lPt6KPvXaVftutmpK2B42VmDB1cEAHgHV+bWPuDWRBl9KnSEHNmtcXHJ/wBa3s9t&#10;Xoasck8PP9n7f8HRlaGjUPTBt+vFNVRlOFW3JvYkW4uw/oB7SUtOryXYheW5/AINub2+v+w9iSpS&#10;P9EVoBj7f8359CqB9AHh9Gg23uQSUsXqubHgAE8IB+m1/wDePfGKkQm5sT9Lgm4/NuPbzXLRJTh9&#10;oGf2/wAulk1wPDyKdTMlmSE1EMB9Rybf0twLf77/AG8WSG5YCxAJ44PF/oPZqgUKrHBIGc+nn/k/&#10;1DpOGJHTRSbilYjV6lv9bAD6cchR/t/cMw/6njm9wLi/+F/x/h7uy8S2fL0x+Xn8yOr1PnnpW0uX&#10;JVWDcGx5sQPpxyPeRadWX6avyeQfzxxf/eLe6qWDiuPyP+r86/Z1dpiV0nHUWvzwiUjUrta4AKi1&#10;yPpx7kLTIy8/q9V7FuOPTxf/AG/vTko1Bwx6fn5fs6ZJ6S43YDLY208C30/P5IHvJHSpf9LEXvYf&#10;Ukf0A/3r2klkaNq1ofnwFf8Ai+Pz6YuGNfy6yZHdUa0n0U3j40spPBF+P8Pamo41iQMQQ9yB+OOP&#10;x/t/Yeu2d3KgjTT+eegnfOWJWuB0WjduaFVOwLXYsxY3Ucfi9v8Aivt7ppPEusuiKACfVYXvbkn6&#10;G59hncVVh4ZUsTw/1DyoOiYHTknpn27SVlZMgg5ZytrcC5sASfxybD/H3LkzUMN1aZdX49S8ray/&#10;S39ODb2Fzt6tRlXHng8fPjX14VHSpLqQigqfmBX/AAf6vy6M/tnYW76yJBHS1cqm5UxhgoBWyi4A&#10;/p9f+I94Y9w0hH7rDUOQLhWsDc/Qj/evaG92sq/6RovCvEf4P8v+yuDEGtehlwfV+9SBfG1d76gF&#10;jfUP620AH3Lg3NRrKP34xx+WH0+p+pJ9lNzswaEmhP5f6h0oF1JShNfz6X1H132FrVBR1ujT+ko1&#10;7H686L/T+vufNuqliTmojsBYoQvBJ5JsL29lMWwRXTYStc1z+Q9OlK7gVFM9K+g2p2ViJQyQ5Nf3&#10;RpBiFjwbnlV/x/P/ABot3d24KCqwVcpkVlNPIeApF2/DNb+n+PsR7Py6ttIHAowPmTw9aE/6qdOp&#10;fSPgfs6uh/l0rv0brxC5FKzwmrpiUkjAbWp54UGwtbi/+v71cfl/JC+cq/EwP78hABB4+l/969zB&#10;Yf2IPDq12xc1OetwfaCyJt3FrLfWKaO+r6g6ASDf3XTOt5HNgRqAsTY/Qc/j2vLgYrTonJAOelL7&#10;4LEmpbfXUP6/1/1/dEdi2T/g68AK/FX9nXvZ1PjDjvus/Rek6jLCPz9Da/APtQ7DTgjHVgi01emO&#10;m7LTCDG1kp+iU8jf7Zb+9mTona6jA0LlAAYkJb6g2UXJA/2PHsMXruzlafl59Et036hH+rh1qq/z&#10;Me94dpZ7JQ/dokiSTKCX5RND8FT/AFsP8ePZm49tqVX9sWFrlgCAT/Q/0/2PsvZz6n8sf5OPSTV1&#10;QjX/AC28VRNpqxp8hFvITYjji349+XbgJF4x9DxZB9D/AIe3GrSgP55/1f7PXq9Nr/L5kv8A5YzW&#10;tzc6fqP7QX20ZTZ8dTTyIVW/IIaxNvoOL+25A7NTSSD6V4/s/wBX2dGlqVB7eH+X8+h96c+b1Phs&#10;vSSy5JI7SrcmWK1iLF21/wC2v7BuTqajjyS1IhK/vFwbki/1K3v+femNy4Oo1x6f7H+rj0cm70pR&#10;iKfl1bTif5iOKrNoGjjyULytSaLJKpcCw0mxH0/x/wB79mF2vBTYekjjAVXCqgswH09IFibce0sV&#10;lM70/CM8Pzrwr/qz0XXMiSD9M1PoM9URfNPsav7YzNZNSK8+qWoddKs5cOwuqKoN/wDYD/W9qYV0&#10;LknyBjYn6/1t9dPs2kpboF+EV8/z9ei3Vmp6rTpup9y10rPHj6qUNyGRHcEE/qBRTcD/AB95I6mB&#10;n9boqmwGs2PP+Le0NxeJGnZVmHGhB/wdbBrlelHSdG7plIvjKvQSALwuOTzYm3t2p6+iZ7NJFcgj&#10;lh9b8C5PPsiuPHEfYG4/5D5dXq6jh05t03nKYO8tFOECmzNH411ahwGYC/Ht1DQ6QQyBT6ubKBxx&#10;+r6/6/tHE00rVXUTw8z/AIOH2cf59OQuQ51YGKdILO4OTBXNQoi5NlewsBwSSfzyPbFlGMsQ1FSw&#10;kJ/payn8C3+8+xlskAgm7AaFft8x61/l0aWrjUB0j6bJkyqrsuozAj9C6T/rW/Bt9fYfZaho8lT1&#10;VDXQx1NNVQvBUQSgNG8cgIdHQ/hh9bHnj+gtJO1yXVrJHc2p0PGwZSADRlNVOQa6TwBBAq1ACx1H&#10;lztFjvW3zbVuKCW3uEKOhLCqsKGjKQyHzDIVYEBgQwUgxfWW/c3sbOYTdu1cvPhNw7cydHmMPkKO&#10;ongqaSto3WVJo5ENka6Jq/1QGlrqdPvXB+fXxHyWytw5fPYajlk29mat8jQVkCho44qgmSOMSm1y&#10;jF4uL3INvTpvkHtO8WvM20ideyVDpuENEaOVeJIBDASrSQACi1KMFIGrD3mHabv2/wCaBy7eHtIL&#10;WkhqGmg1FQaY/USqpMtKq+kp2tU/Re/li/OzaXzV+Pu18x/FKJe0NrYjHYTsfBRao5abP0dP9tNk&#10;IYX5+3rPGammYEgo2nUXSQLJ/l8/IGmVq342dv1kVZt3Lxmm2lX1bKy4mpiulPTK0hYKo/H0v+k8&#10;C/uRuUd5t7WV+Wt0oYpf7N2OlYpDkAt2jS1cljgkAGmOoi96uRrjmPaoub+WkpfWArIi1rPDTIwa&#10;s9F7R+dCTmb85elN3USY75SdEUpg7i6wgaXPY2hiQN2BshdJyeJrohp8s8Ea66eRiWQAlbkaWX/y&#10;j+Jz7aqa2WajmWgmkMlJWwUx+0rElYfb1Ucy6mCMp+oX6/Uci728bYLOdhIGSRTpNASrVyONf2DP&#10;y6x22HdIt+tVubI1LVBUnKlcMh/pKeIrUU6Ez4k/MPr/AOS+1IKjB5Whh3Pjqamj3NtaprYBuHb2&#10;RaHXPQ5fHj1ROPqp5VxyrNzaovszp6txskrnHyIkasNbRCMhSAVnLeksluOVB9hi5szcp+ouPIlQ&#10;Dj8gejyKaaNgy/PhkGhoaHNaGoPocfLo6Ksri6kEf4G/+39lOzm2ninalPjLIpEelip0XswV2N/6&#10;i4N/x7B91tktsW8PgzVOK1Prn/J0fWe5SRL4rgipzUefXL2l6nEU0EFTEaaWSsd47zXSHxurLKrx&#10;OtuNQUtf63b/AB9lckEtsQ8BC0qDgkmop8/I0xTo4g3KV5UdZFWMA4oWJqCCDx8iQPTHXvbZRRVl&#10;LUwRMC1OsbMzq9538HotNY3YuFQXH1Y8fUe1STaYdeSf4acPn64xXpfdPaXEDSJhycD8I1en2V4e&#10;gz172s4K2FUiE5XyrqDAgRCRl1or3NrDhVufqeB9be1C3ZmpoQpkYNePaaZ4njx6DE1tIznwRgkf&#10;OldJp55yTTy4+XXvYvdZb2qMDkIMhRysgo6lKp28xjjeKIgGCU3A0OSq8cG9je/sS7Xu8kE0ZbGn&#10;uNFA/I0A+ynD5dAjmnZTcIYn4yLpoBU1Jrima4+3r3sxNV2RhM5O+eyeGiiqIZXqKn7KWSgrkjV1&#10;W6VCEXQsSB6fx+ePYgm5hW9n8dwO3AJOkeX4VIH2VHz8+gVFsl3bRrDaXLZotDRlJI4UArX/AE3+&#10;Dr3sKNxdsUVVV1DUdR9i805dS1RUvI5U3AJiZbn+yBa34t9LJxvKpIZkx9mknj5k1x0ILHlrc1US&#10;TJrpxIA8/tFP5de9o6s7cyVLF4Y87IWkddEUlW1PHI1rIiRvo1k/QqZxc/Ue2V3y4mlOhqgZFaDI&#10;8mIoAK+gpTiR5GEHJEFzJ4klvQDJIXURTNaiun1qEIHqPL3t2xfa9NWyLT5WCNKjQFWupaaKSeBi&#10;wHmekYKkote4bV/XWLcr0v0uaC7OlvVM0+YH4qHyNft6R3vI8ttW5tDqH8DEhT/tvI/s+zr3swmF&#10;2/UbzrnqoaqmmxJRZZa41Cnw00NLrp6dnlPpcKFRYgBqcMbf0daG4lnSMEupyWCilPmaUqRTjkH0&#10;p0Fb25gtbSg1JIp0+HnJJ46fxZ4Eg44Y697BjsnxU0jwU66KSnEkSgn/ADkkbaXfV9T/AI8+/NOt&#10;rC6OQSK8dPl5U9f59GHKmtyXlOqQnj6DyHXvZcq5wJHkaaFVsQoBVCisOSxW1/yfYLutyWd/DI0t&#10;X9h8sHqXrVSVCBTXHrnr3tOVORH+YSZ5TpUskLLcm5uGHPujLNQM7VB6OIrPHisAB6nr3uVEZHp3&#10;ZYpQUjL6b+tSSUF/6E/i/unixxzafL1rilASa/L5cM9MyeGs4ViKEgfI8Ove2iPNmG8rGcumoeMk&#10;gqV/1Rvx/h7NI7pgtEbH7f8AD0vfbRIAopQ+f+br3tRbezwnrQ7SlVQxudbJrT/GP8n8jkEf4ezT&#10;api84YsMEYJA/wBX+z0T7vtXh22lVqSD60PXvY4b53VTz0QpsfUCYU8EALwyeRUUU6BkP9Dcckfn&#10;/G/s33m7leESs44EYI/4rqNOWdmuUl8W9XTqZsEU8zT+XXvZXc1kaqpn1okjfWMSaWCKCdJ1MBb6&#10;8m/uP3vEq4c1r8x6eWf9X29TfttpBDFoJHrSor/n697SFbWpQgs/kZ5LXkINgR9P8Pzx7rHrkAIO&#10;Bw/y/wCDoQ2ts90QENFHl/qz5de9pCpq0mmWSR3YO+slmYxqBYAcmw/r7vHOC7RucjA4DP8Al6Ek&#10;Fu0UZjTiBTgK16976rMtLQGCoSMtFGWQgj0EP6XH9DYg3/pb268kYj8MtQnPl5evGnHq1tt8V3qi&#10;ZqO1DX7P8HHHr172npaszGSUxp5GZvToPoOrQbn8kH6Afnj2iWRLkt4bglQR5cKen+o9G8duIwqB&#10;sDz/AJ1697jGsYjTNFpEbxRNE2gyESXu6uPULELe4B5F1PthpKDwxgHifIUI4+WQTx/LpQLUauw1&#10;qK1HDBHHy4E/5COve24B6piEqFv4AX9ZBUU+liX0sLkG4upAB4JFvZdKgkDMhqBqNa1+3z6WEi3G&#10;ooaVNP8AbVGP9mvy6975oZo2ZqWXVpeJWRUQRy+U+tZrjnUlipIuf6m/tPGpAKrkEivr+Wa+efTq&#10;riNgBKuSDkk1FPTPrxHl6de9vNRg1qnWrpjaSGyPROWjj1W1a4JE4t/VD6geV4+hqkUQo1ouAcgk&#10;6if4hU8B6ca9FsO6G3T6ac9rGocGpA9GHGvz4evXvbh/Blr4zDJTiCpfQxCoHSR4R+pWIuDz+P8A&#10;H/H3eSFBC0q6tYIoKHNTmmKkDH2dI/3mbR/EibWgqPKvd8vy/Lr3t/p8Q5WncxapYkERa5YOyKPH&#10;pP5Y2HAb2ojjqWLDypjyx0Uy7glWQMdDGv2V+XoM9e9rEUsc8HnYSJVWIdSqovA4KBD+P7X+uPbb&#10;SNrDN9lf8/QZNw8cvhAgpXHn9tf8nXveOESRAyRl1IYkFW1KOdTXvf8AHB/4r7UnCeIcgZ4Dh9vV&#10;pWR+yQA+X+qnXvatx9DHV007KQNaqXiLEupJbU9ib8n/ABHtpCPEq5Br88f5Og/eXclvOqvmlc0x&#10;TFB6de95I8dGdUL+hl1JZjYnkn8H+vPPtx2QAsBWnp1V72QUkTzz1725QU90Eaf2FuAWbkj6i5Nz&#10;/re2TNVe0YHl5/6sdIZZSTrbz697nw6IWEvABHkYtcCzDi/4H9B7rK6OFeoGAaeny/yevSWTVL29&#10;e95o4jE4mjGqEyCZSpNlLAghtVv8ePbRicEyA1EmT8geC/Ir+Rzny6rIfEHht8RFPy/1enXvb7ha&#10;ETPI6K4RhLqABufqwuf9759vx28evVGMnj556RXjsulX4ig697R1UalDJ5QraPJJZkHljGrQsLBr&#10;c2AN2+n+x9lOhpmI81OQAK/Lh0I4II3C+HioH59e9tjTNWeGk1WaMtM7ppWNUb0jSzW/HI/2Hu7R&#10;6SHI+HFM1xj/ACdGMdkbatwRxxTNft/2eve+AR5JGU2UlBGCCtiFJ0AN/Ww1Nf6D3VVdySAf2dPC&#10;DFQpNftNOve40lLKsTRwskv3spcywhTdNI0LAwvwL3JB5HF+fahNWkpTB8/Tp1WT42FNGM4+Weve&#10;4tRRJ4ykkQWaOyl1ZU1WAs+pjx/tQP8AsPbIFH7eHn8/8PXomcPqU1U+XHr3vKuPmjiDFImV9IZw&#10;hLyi4c6n/UEP5U8N9D6SfdShYsiZLE4FT/LqxYM+CfOmeH5cP83XvcwbfM8kF42OpkEUbga52YW0&#10;x068Ko+pI+v15J9tawg8LVT5VFT+3PT8Mr4hHn+39vE/nw697W2zKOow+4MdW4adf4pSZOlkpqgS&#10;+MU1RSss4kjla4SKJQXlYve7ctYKWR3cLzrVELEClBk8KFv9r8Rr5DPDqUdgiK2gDqXqtKA0bK/E&#10;K/w/F+XXiL8HkHgg/n2BfzV6/m2T33ms0kcAwHbmNxvcG3JaQOKdqXfBkqM3TQo4BT7XMRZKl8ZH&#10;pWMD2D5FdXaKSutSQ3D4gBU4xQ/EKClGGKU6me1uJdxtoryYHXKNLjtqJI/03wlACxXxAKCqSAgU&#10;I6g0E8UsUkEbOWoJnoJlllE06PTgeNp3uSWkiMcw1HUVdSeT7KWgH19RNh9ASVK21XvyTz+efbOK&#10;Y4dWj0kVGa/8X/l6ne+ZIJA45NuLfkXJNh9Tb37y+XTpfVRRSn+r5de9qjZ+am29ufbeepZvBUYP&#10;P4bNQSlRIIJ8Vk4q6OXxP6TpaMGzCx+hBHtBuMCXNpLbSDUJUdCM1IdSp4Z8/LoT7HKpHhHhgnJ8&#10;iCeBHzp1739QTeNfT5fOncFNUw1dBufCbd3RRSRIqLNR7jwUGQpJ7DSCrLKZQbaSLMhBBHuPPu83&#10;DX3tLt1kyMGtPGtmrU6XhmdWHyIoBpOR6Z6TX8cyw60DMBUEZbIY4HGlBigp8+PXzifnLs6s62+T&#10;naGCSCbFZLE9obqovuZalZPuabD5hcpN/DjPA7sXKUuKaSlnaQtNJT1sMsEsUhS8l5C0sccr+TR5&#10;Y0kjeLx3ZmVACOWJkJte4AJsRb3NFsiWb6ZGWnEqQdROeBOKk+n2CmOg9EEtSJ5XQg92go+s14LV&#10;sVzSg4moXiOimpUyVNJR4qsq6GglwkOSptt7grsfX4+viq4oKOggrshBBHKxpKOnpsPBCajS0bzT&#10;r5J4ZDUnNH+5qVAxutvIEVnL8h3UXuLtHZTwDe/B596u52Q6CQuK1wOJxx/1V6avZLgr4co0kedN&#10;IANGArTTgNTOcZ6YosYKVaHJZBmqhFkEL4B8hljQRUUYSegx1c9HD42CQZl5auFDM8UcIQq9OxR+&#10;oY9ZSQ6tDF9Ss8jRhGQxx3CcfpddQvdiLtYqCbXFJLcSN8Q00yKnI9OOK5/2aLFvLn6EqzBV7fJA&#10;TkedNX7D/I9ca/MyYSuze3KAUyz0ccctPXUWIx1Jk/4jTVq5vJpHPm2ecSCtx860P7Rjo45QlMZo&#10;amSnh78sqkGI3EU0hkFOkYQsiEu2kgAHVqU3BJuA1zz7s9vaOo8XiFzk1HHzrUf5+m9KGMgYxUtX&#10;uAP9L4gPlUCtTxJrgpE8klclfTxQpuHFY2kwT7oqquqmmgy1bT09Fj9Aeo+5UUjUVTGsDJGggkno&#10;jHGBTnmyzxa4VWJQ5X0xKPO4L6wyBm9J0+ptA4F/1LwGl+gEqS63bTWgZTpNVIoWp3Z4EkmtOriS&#10;0ldI5NJRQx7mqCdJoGJJ1EtQKCT3EUzTrqKt/jVHHlKx3R443SoyFXn3gw2Jlo9FNNFW0VEjrPD9&#10;xGtJClWY4mkYM32NVZ5eQU3ZRJGjMhKSltet/wBRkCoQbqy2Uf4+k/j3aSfTpuShA4FaNgHypxzX&#10;iB9nW4v0RHNTw2ZiCDWqowoVIbgKCvAU4jptjSnqkNA8NfkaahyVKaqniWlxkFNHHF9rBiZ8vlRJ&#10;EyVkM/mqSZNDCnC10JXTKeuZFTWGVSWjd9YSx/QrFFI9BDB+CPpc6W9vKVo5RSaU0qy+XmM8TprT&#10;7OvM9rSaChfSBoRgQGAI1ANQE9oIFDX06bKuJcVWzJTZDFz1WiPKRx41TkpXF2qJtOUqYXjjrlqK&#10;SXGgzwzspnMSGqpnULzWeQqxjLyIJCjM1pI7L6nVDJa1+QDwOQLD6+3mtImKwzgBqagq0Boa0JoO&#10;5eIpxqCeiiHbxDdpb3LUlQa0WOhIQklWfjrQGq6R3VVic9NFTRRQTR1NXHR4+prMfDPDNXTTUuR+&#10;69FHRyTRUaSoZYf8jrZUBZgqS2aT1xLk1SarIFGiRg4AUlnCWVGcAnghGPP59QPvTw6ICqsRgevC&#10;o9T5jh8uHS8WVukb1kAY1yWIBqc0DHFamgpiuPLpipqzG1Uy1mZSeukr8ZHU0rymelNLSLNLWVeQ&#10;p6SMxQukyyV9LCAttMd4ZkuT78IwZLEMWYNUtIzSSspYjycLyrWLKoW5UA2uPpqRgkI7gAMAVHHJ&#10;+306blfwbMC4kCop0qGoKgCoIJoTX1qa/l1zir8jLRS1EFKGhV4trw0OPpcXhaWrp6eGSDEh5Kwi&#10;OenFVBSz10tSEFXJMvkMNQbSSdSudYjJa4Gt31KreKwAiXmyst7AfXlf6e2k8RP0kNEZc486+p+X&#10;zGOtSW4VFgUUV4gTxy+seZzUj0Ix5dJuoo2pUZ6vKxpJSSzxR43H400NRUYv75GaaryjgQF6mCu8&#10;XmnDShYzDVGzKw5KY20EyNIEUwXf6ryVUXPHPpuwH4/B96EM0a6AmkmhxU1/M8OHDr1tZyQjw5ol&#10;idu4FWJqvCpJJoag4/l1ByVbUPNWIsNPA1dVxZ7w0ywUsXoIrK0Q0tJabw06tWRxRPNqOsBy8Wkj&#10;OigadHKW16wyg2e1lJuB+W/HNv6j234zs2rOr+FRq4efmadVkmiZxNOCrgikaDV+dMnHTDkKYfbV&#10;dFVhVMcyUzJkUrseFkofI9TOkJD+NnanpTIrOXQHQNcbuF6RoyfOSH8ekLaQMTZRISFU8i4Oo3/w&#10;J91kWYKbVQVL9xJSgzjzFOAx/LpbpYj9INVu4krpycUpp9Bxp59c5YpYIaeilaAJOtbDLS0cWmSm&#10;Ral6KnjqKlv3RJ4p0aniZLqpWSNWDMo7UorMipJIpW4cs62QEIQI3P8AQ2+n45/BKqUTyJQssbcP&#10;hBHqM8emj9TcdryLCx4DQCv2kqNX/Gqeo6ZVmjY0mTyDUDtSVqQ1WNpZI6uoqq8075Mq2ToU0/qp&#10;2cnW36lNPqs6plL61GiFryIGYEjTwb6bXNjcm9+SfrcW9sIjoR47hwp4jFfn5Ej86fZnpKlvP4yy&#10;XLa0iNO1WTUw4sCaMQQRwOjGBWp6iVMENPUVKmppaGCmqZo6FpXmqp6eB1kgUtNGEuSUgNOUFkRl&#10;ZNDkg9xo7xFvI68BbLGLXA4uSB+R/qrc2/p71Mwt7kRqobz+Kv8Az9/qpXrUEZtbn6VlXVQnMrE0&#10;+Q15PUatrKSUvLPj45SK9HetrqhaYU8EsweYFFYR+lZ2Z2EDSFkSWO3rRuC05pxci6sAv6/I4A9K&#10;/wCt+D/r8e3xci5NFJDjAJFFp/l8/wDUOlSLDqM8LGV600nC/tFK8eJ6yZDL/wAYmNFH+3DDI2Rm&#10;XH0UVDFUT1WirrtUkbBzcGRSoICopZFBuvvmh8RKsCEa12lYaQCbLovzfnm5v+P6e9SAXH61e4eQ&#10;wfnw8vsH+XpbE31EOmP7SoFDQcTjuoPM9NRczvFHRyRSNGJCkGNjmZ56iKETTCtnkVU0A08jwiJW&#10;j0630qpdfeY6gG1Aqwb0ggLqVhwylv6k/X/Ye06+G0gKkFaZySKjyP2en8unFuIhHW1cMoNDQhgG&#10;8wSa0NKY8qjGem145jIpp6dpRUUfmlaZJq+pp5qSNi8bRwAhSqx6/WrLYaxYD05bQanKR+MggoLu&#10;TzYmzSf43H0/w9pf8e0qs0niDNaAU/4z/n6TL9QIY5vEGkg617an5VpUH7Kfn1OqHjZIgBLTJNBU&#10;RO9ZU6IgR5IFkkp6cBCro8LsByGHkRirMAB3jP8Afr9R/wCZ32vf8/7Ll/nPr9Px/T2v8ZP4fw/y&#10;/h+3z9fnTprxErXSf5/BT+z/ANNXP8fzp0MX3lP/AKOraYbf7Lv9zpsv6f8AZptWj6/pv6tX+8+/&#10;/9WiXdUofKVIH/KxKf8Ak78e4niSRkEjHHDrIIqdWs+fW/x7SxPt9RoNePTbEVp1725UTAFPrw1/&#10;b0Y79XTDISa/Lr3sx3UcPlytIoFyZoyP6cMSR/vPs+iNV6fg+LqHXtppJ2/ohP8AvHu/X4846+Cp&#10;fR+qJbtweNGq1v8AH2YWKlpdX2Y4eY6rucXiW5rw61ZP5wm+hgKWvkE6jS5SzAjhiVBBXkG6+zE5&#10;3bUdXSMrJquvJsLcmx49ieupiVIHy88D/V+XUN7vZlJCy+vWvf8AHP5eS7T3hT07VuhXqnQXMij9&#10;Zuwv+D9f97/wId3lsGnhpaqQwglQxuVA4sbEn2hah7gKV/P/AFfs8ug03wnHW4h8EPkRJ2Bi8Uor&#10;PKjwxAkPISx0Lf8AVf8AF/8Ab+6348QlNuYIqDie/HP1Nv8Ajd/dfD869Iwy4r69XFNUl8f5ubGL&#10;VY8c25/4n3bB8esUk+NpdSL+hT6gObgH/ifaC5UVr8/9X+r8+jDwwVBHn1r2/wAz7sSq2ljcrUwV&#10;TRskcunTJIun0sv1Xmw0+zj/AN1KeSIEwhgVU/pW1gB7aFwhTQMHOPnX9v8Aq+2hxDZkoPM9atNT&#10;81Ny4bcc0QzMoSGokS5mqOQGJGo/8b9pjJ7Dp5tbCnUXueUX/VWI/oPeo540AhY1/wBWPt8/29J7&#10;q0KZof8AVw6N51t8+stGadpcww5jB1TygcIb83Fuf8f+I9gVvTqqnrQx+2U3PB0r+DY39rAQqkJi&#10;g4fz/wAvSQReH8Q6t++NvzzgrYaeKpywd3K6h5JWA4AuSfrx9f6e01tvqOjpGuaW5va2lbcC17H2&#10;pti8uGNPn/q/1eXS6MDTjoWu6fnPT0FKphysaBhcfuOOCAw5H1A/JH09tu9OmqPJIV+1UXFh6RwT&#10;/W1vamSipSmojzHn/q4dUkArUjHTv0B88IKg3my8TKH/AM2ZXNwBewLAg3/H19lw3D8d6SCJ5hTI&#10;CAx+lrG/15PtHM4MbdpFP9X+r7KdOxIrGlOrE9jfMHC7iq6ejFZDI8jItg1zfSD9Ao+v+v7DfB7G&#10;iwmWWNYynjmXUAV5W/Nrf63uF+eZgIWI/ECB9tKZ6GewppII8z/n/wBX+rBvKDdEWYokqImDCSPX&#10;/a/w/P8ArH2c3bVJ48OFVSNMQJABufTyD7x9iau6jPE4/b0OJKi3P2dBHvGr1MzE8Bnv/rHi1z/i&#10;PZBPlKJBS145ACyg3H4CkH3k9yPAiWwJySP8vUXcxHDA/wCrHQq9bTLNjlKng6Tb/XS4901bkBOS&#10;qQSb+ZiRb6esi/uU4hSMUHUdy4PQpezC9AUZl3BRErf/AChDa3+J49ke6NRDX0/ydG+zrSQdYag6&#10;YJT/AEQ/4e9hzpel8O16fjR/kytc2t+kXuP9b3C2/uBcnNc9SztNNK9VYfIOrafdyxi//AtUP9ba&#10;2JsLH68gewo7UbVlRfkg/wCw/X/j79t5rHQefQ2g+HHp/m6MP07H4tvREjjSjf6/7AufYsdMw2WG&#10;4JuyC9j/AGRb6j21evVgB5f5+kl7Ur0XX5Tz6MVWHXYeK1v8ARfn2canTTAn5uo4/pdR+ffoGDeX&#10;D/V/q/zdBC5/tSfXqiXezFsvUKXUiSSXSfov1OkXH+v79IHFtNz9foL2/wBt7XwtE9fEp+Z6YFR0&#10;k0PiRVjNmt62H9o/UfUfi5t7w/vX+nF/9Sb29qv8U00rn7RTr1eu/LN9dQt9b2/A/N7e8iiRj9eB&#10;9QQeb/09sSmCMYGfIjy/1eXXq9cllMl1eQNGQQ6+kkggji3vIVQ3AW1+BwtgT7aWWYUdmr5+fXsd&#10;QnhprusbBeWVUIY2P0AJ02/3n3mUHSFHIX6f7H/H2ndg7l/XrWB1kULEihiB9fpe55/3n3kEQY8f&#10;Xgfi1/p7ss7otDwH+Drdfl02zmBX1sQGc3F15Bv/AIX+n9ffFYmDNx+oj8fpI/x9mSyBo1I8v59V&#10;4Y6StVVQI7qXQsOVsTz/AIfT8+3rHQtI1vooHFuT6Tdvp9faS4cRLUipNP5/4OvUqM9BfvCuQ08t&#10;pAhUycXHJCsxt/X8e5+4Y1XFVOof2OLfjg3HtAJXMg8M+ta/6v8AV5Z6chH6g6T/AMdJfu+ysd6g&#10;6/dxgAfXiQn8f71z7oO+bcgMlf6uSX5NvprFvYz2+XAFM/5fPoWQGkVB1u5/FSAw9ZYf8A0dOQOb&#10;gaPpz/r+6WskA9XKTf8AW30/4N7WF2BOjHDpolge006M77geNRyAbj/bf737bLFjRvPpou57Tw69&#10;7UW24w1fT8f2xwPzY+10bUWp8v8AL1enbTr3u8H4XY4Smj40nQtj9fqQwFvaHcJVTSxFRg+nWpDS&#10;KvHonHzLyLUPWmUKMFP20n1BIN4ifxz7vU2pRKlBEgBuqKOP8f6D/Yew9ONVH8m9flT/AD/4Og1N&#10;8er16+fl8xOxauLsPNxiUL4q6ax1y8/uG/1H+H9f959q9aBdRudJHP0BH/JvthjVaDIP29NZPRHT&#10;23UQqAZOUAFwSTccXFr+/SUSekFlYm45Fitvr9R73HEc9pH869eoR1xHc06sLTm5+motxbk2BHtN&#10;53HoaSUgfUMQePppIubf8V9q4wyn7Bn/AFf6vz49OwDVIOjOfG3typn3ti4jOtpauAA6mJJeoW30&#10;4+nuqP5WUSRpPccCQ2/J9MbH+v8Ah7ehkcnt+w9C21roH2db6X8vLLHKbBxsxYnyUEEhB/Gsq68f&#10;159kj6zpA2eTi9pAD/sHtce35pH00PDpRINKkHqxfdUviw9U1+fG1if+C292v9c0qrjIQQeI1sRf&#10;8n/H2WlqyLT/AFf6v835kF62OqO/kzk5v4zXWc2ErWW/1Cq31/17exPMCta3H+AF/oLce3SRUk/6&#10;qn/V9vn0Wg9E3p8pUKDf1mxHHpPAvfge2TL0/wCxILD9BA/1tP8AyL3VtJQkHpxPiHl0J3X2VlGX&#10;oiTa8iGxP0Kyc/j2RvtqjkWplkRL6W+g+v6+Sb+1cBGkA+n+ToS2mFx1dH0XkEmw9NGz3ugA4tzb&#10;/W9hntbfGQwMgETSARnStiRaxH9D/wAR7TtD+pX1/wBX+rPS14wygN0L27Nj4jdNK8FbDHIJBzrV&#10;SDdbfkH2NNF3pl4kRRNN+kCwYgD/AAuxNre6PGCuR0z9MDgdFzyfxR2JWzPI+IomZpC+rwRE/Qj+&#10;yAf959vEXeeWaxaWbk2F3Y/70R7oI1ppGOvfRr59J2p+I2wv+dPRNYfiBP8AbEsD7e6LvDKMy/vS&#10;ghtIJZuP7PNz7o9uhBq3+rj/AKvz6dW0jpkDpM5D4g7CYlkw1FcKTxFFqJH+Okf7x7G7YfZtdlqu&#10;nEkrAF04Ja3Lj8k/7z7LLoeBGQO6o8v9VOqT2kax0A6KT3p8TtnUeFyEkOKplYRTkMYYbgGMkgaV&#10;H+x9nj2tVNPRwuzhtYB4uStza5H5/wBb2kt7gSClDUDz8/P/ACfb/LomZdNa8B1qF/O/q6m2vu7M&#10;rQwJHElVJpSOK1lGllI0gfg+1HUJ+04BuLm/HH09iO0mVpVYj/VXq0DgNx6q1iienm0glbS3+lrX&#10;Avb2kKgAM44+tr/mw/oP+N+xlBkA/Kvyqf8AL+XQsshqp+fQ4bNld0Rb2NvJf/BxpIA/1yPcaOYI&#10;bahbg/UD1EfT/Yfn3eRBLxGf8lf9VP8AUQYvCHWjdCRU41p4/UGNwANP+A1D6j/H3HddWo61ANz/&#10;AK/5ABuOP9h7MPqRGoXSTTH2fPzz+fSd1aPFKnpqpcGyuNIKm/0YH6X/AMB+PcNpVU6TYki4/wCK&#10;WBv/ALx7cUtKNaGg4f6iRT+fy6uBQdKuLHiGPSylrW9QJsbgfj3kjkH14P8AX+v14sPz/re3hThX&#10;/VT/AC+v+Tpvh0l8vjJPUQG0EfUG4FiOOR7mwKX9ItY3a9geD9LX/wBh7S3jrEPFJyMcf8NPz/Pq&#10;jGnSBkx0yyOAXF2vrP0H+xt7nU0QM1iQdN/6WsFJJtx/rcey24mLQ6qEVp/M/wCo5r/PpLck6ajp&#10;OZiaeGMjWPQLAfnghbm4/Pt5RWJ0gf15+trcH2TyNGqaj0ELo1cj16BLIzSy1TK3Nyeb8fqsAAPe&#10;euVqegkINyUBst/y2o8f1t7Ctzc+Ld1ApSoqf9LT9lT0jjTWaEYHRmvjzt2jy+4sXTVqBxJVUqkW&#10;uLNLqIKkf04Psv26t2T0ErvyojUoAxNr6ib/AF/1/r7bKvHFpDV1HUSPsA/1f8V0c29qmnT+fWzf&#10;8avjJs3cuPx8j4qAu8cIIkiiZibXuSFNhe/0/wBj7CKr7aqoHISQlgDwGILX/Nx7TNFrFGNB+3/V&#10;/qx0ZrYJXv4dWTYH4RbPaJZDiqYXuD/k8QN7kcED/W5PtoPclYshJJBsB9T/AL0D7o8GqLw1JPnX&#10;qxsk/D0vIPhBspSJDi6S9rFTHEpPP+Kf4++Z7krJzczEm1vq5PH+uT7bgtRBHpUde+hSla9d1Xwm&#10;2e0qucXSgIbj9qI3I4A4X2CXbPa1VNh6qMSNzE111H6Hj+o9nNjGC4dgePTsdmFNRTo03x7+M+3t&#10;mZWmqaWkgieJkdSscXpK+o6bLwbf4390MfIbPS5XM1Rd9VmYXvc8gcfX2KLddEYBHSW4qDQnq0Wk&#10;gWmpoYUACxoAAPp7J/NbyHj8C/8Ar29u8ekIRTxz1J99RC8ij/H8D+nNvd0ArXrZRQMDr3s+XxNt&#10;/eGkuOBNB9bfQW97I1KVHmf8nWjHRadMO6CRgcoR9fs57f4Hxmx97PXS80abex6KvPgjJfVxcqOL&#10;D/be0n0niSNKzYGKU/1cOPQYv3KuSvE/4OtF3+cNU167vyiRmW8k9XJrW40rEGQqQB+df9fx7MLF&#10;O2gfQ8H/AG5/rf3p7OI8B0iWY/i4/LrWxytbk0llPmmBLE31MLEWB/33/Ee3PWBcaOOLW/29xb2W&#10;LBgHVnpVjh0l5snW62UGWwsOGfn/AG3uHVzwRrZ7A6f8OQB+efz/AK/uy28zgsmRX/VTB4f5/Tqp&#10;Yr8Jp0JWxFylXkII4pKj1MigKWsLgepvYa5fPw0x+gDFyOeeOSD/AK/+x9m0e1odTMcAV/yf6qjy&#10;6U+PI4o+R1an0v1ZuzclPRLIaoxO0CeiV9Q9Oq5sLW/qPaHrd9rT2jEgDEsCRYC34vpt7SPbqjl0&#10;4CmMn8/9X7OlNqC0hYfLqw7ZXwugztOKjJ0DTnQJAzEEi4vyxH+8e8VLvSeoW0LlfoQ13PH0I9kN&#10;65WUmXu4/wCr/V+3pUtqCaMehog+HGzcREivj6dSi8qYoLAAg8aVv/t/9759y33Rk1T6FuTYi/I/&#10;HHspZ45JKqdP2/6uB6UJaR108On7GfGfrxAFeiopDzqtHT/m31uv49vWGzmQqanS4YEBW1LcD/U8&#10;3/1/bBnJjUjgTSh/M9WeFABUdBz2x0D11hcJVtDT0KMkUxUrDDbmx4AW/wCOL+xuxMk1RSXmN3Qf&#10;U83BFgATz/vvr7UQokM6mMUV6ft+z/V9nSKVNMiqv4uteD5PUeKx+WrqajEYdZ5gAAo4D6V4Uf0H&#10;/E395avl2+lwRx9PoOLexdYIFiB8qdKLdSCKdEhhldq7g2/dUEfiwI/p7TskUdzexNzZgbA/776H&#10;2IYp5VNE4elK0/1cRw/w9DSzJI9MdDtt8lqe5FiVHq49RFhf6f7f2hN8bJ292LgK7bm5cZT11HVQ&#10;LoqJVHmop1hZPKhA/wA0JG1Mv1C/0IuBZse9bhyteLfbXMVOp1MRGpJUdlIU6gT43hqVR/KQgiow&#10;Qlz/AMkbXzrsbbZeMYJY2Z7adADJBI1KAEgl0Y4aLAkBC1BowMt8WPlr2t8Ou5cN2t1vkqqnainp&#10;Y9wYZKmWHH5/CsVTI4uthW8bqeXiYqGUqpDDn3r4/KL4fbl6o3O+5MPS1EUa16ZPGV9LHURaokc+&#10;MoVUNYFWDFWt/sQQJ5s7nZd+s49w2BldHOmRUYO0LjTqDgHsIDBz/RKla6kDYiJNf8t7xJy7v8bR&#10;3MYqfENY7hT8M0DkASJJWq4B1alYKVPX0NfgZ/MA6i+cPVeJ3XtPIRUme+xhi3HtfItTxZPGVpQx&#10;zRVNMHa8bkMIpB6XANvoQD3/ABL+VG0e3NrYzpXviOnh3Hj6dqHEZSrRo2yTBRTqkVVUXkVzcWtY&#10;f1Fhb3IWybpLu1smybhpNzUrE7VAcAHSGNQQ4ANHr8jg5xZ93vZ3cNr3K49w/b9GME5El3bxsB4Z&#10;WpeWFaaSKAs6EVNSRnhW58/vhh3p8d99ZH5hfBuvGLq7vW9g7ApqKObEVtOHNZLLkMLSeJauh8gv&#10;yfNTljoYRs2lX93fArE1kVZldpCmr8dLS1FR/DqqWomyasUKCOGdR4ZAOeShHH0X3WWFWnNlKDHN&#10;GSul61J1UGkqNLAjgeJ404nqKOX+e5763/3YLqCMFEyAaaHILx11xkilaggEipJPTN8Sf57WxN1Z&#10;bb/VfyPxFf1r2pVVMOLral6GnodjS1sZaOrkp8hWTNJEPIpSOKR7k8K0hv7oh79+MNTs+rmn+xki&#10;UmTllVJVPkKWURm9tXBv7J9w2427kSDUDw9ePUuW6pfw64W8q8P9Xr1sMbR3ngd64uLK4Gvp6+ll&#10;SNhJTv5I7SxCZCrjggqwIINvZCc3tmtoJjTzwSRgHSSxOpl49Ub82AvYgG5N+Lc+wpNtwNaYHoeq&#10;GKW1Gp+lX7RldiJY9TQxWM+lbsLWQHnQxFhyBwfr9L8+yq5s9CK1MVHD5dKLa/Q0WY/DnHr172ja&#10;qhqKPXEJgI9YYkgFTHoGuHR/ZOvkgccfTVc+2Cr/ABNQEjgMZGAf2DoRQXcFxR3XNPL1rg/Pt/P5&#10;0oOve5mCztWKqShnKjUjLIFCIzQiyhnVvypIP6faj6djGJtZBFDx8wa0I+zpjddoh8AXkdTQgg14&#10;H/VXr3tWZnOGroaiWOpenlSFC8dwFamgNogwFhcuAzcfT2tW5eZtMqgVAHyqF4/n0Hts27wLlIXQ&#10;MrGgP9I5J/Zjr3sHnzzwSySTy67cIdRZo5GW4JB/HBtbn8j23GarTgP5f7H8upFj2lZkCQrp8z6U&#10;H2fOmeFcde9tdZmKysmRlqy0ROjWgHj4Ok646hPotwPWhB/xHtXCVjlonHFB/wAUfPyz0YWu3QWg&#10;I8OjcaHj+1W8+OCD9h6974Y3JVUNQJ1yOtdXjMRZgGa9gY2R9PH9UC2/p+Pa7xZSmpk05wajiP5/&#10;zPVr+xheLwmgoSKg4/yiv7SevezO9ednVdHK1HFVeSOZFpqimkkUpIrDQUlS4PJ+hHJNmvqHszsd&#10;3urMCJirKcfOlf8AV/LqFOa+T42X6hUoRkGnpn/V+zr3tTb13HBmZIZadZGiZWhk1yM7s8PBfn+v&#10;t/dGhaEunGrf8Zx0H+XtolsFcTHurX9vl172BGZyhpndolZUPCKQoGsc2Ln6gkfn2EH1VVaChPGm&#10;aV9fX06lPbrITKFc58/s/wCK697Sce4FScvWL4/ObR6ZYxyPxpWxN/enZiNC1x6/6v8AUOj9tpLR&#10;Utzq08eve1Zh6x3gyLJLqHigJJU8q0xYKQ3P+F/aeZdOnX2/Fj/a9B/crURywh1oat+3T172mMmk&#10;ASfyMyuxLsFNuGva4v8A7f2ojudABjGKefR3YvKWUoKqBTPXvaQopnp61PBVOfUrj9wkMAx0Kwvz&#10;6hb2ebddqXHaBkAn7T0IruJZ7U+JGKUpw9R172L1Rlnjpp5JXAXQiEX5dmXURyfaPcbp2fwyaoak&#10;fLy/1U6jyKxR5lVB5k/ZmnXvaGqcoop3dbG+okgXEVmIUtz/AIX/AN9b2HJ44y+kHjToUwWJ8UIf&#10;l+fDr3sP8hkJpmkQfuy21DUgKRi5GpnQ8A2P55seOPdNUynQcD5Hj9g6F9nZLEAT2j5HJ+wefXvb&#10;JM0jQ+VfGhjV2B0B42kja4XWtvqRo4P1P14Nl8QhZO+oYDicGvRrGkayaDXux6EVx+3z697bszNL&#10;C7U5skn73mjBfxuVAZlVSbgqraF1KeBc6eSdGWSAqwoQRXPH0/yeo6X7akbATcRQUPmPLjn0rgjj&#10;173GjkKiOoMR8cyCb9t4i6MADaZxZSCeRYMpB+g9pXvHlIjVVWnmBSvnnJJ/b086AkxMwqppmua+&#10;YqSf25697yVULTU8cskTROqoHAMYIQFWa+liv6mCjWxBFuHGm1WUEhycgYHl+f8AqB+Y824ZdEhQ&#10;NqA4cfyzx8vIA181zX3vunpJIUjbwEmSTyThg/qlUghCIgD+VOvm36WAF/d07WErAEEioHCmK/l1&#10;ua5ElavwwPkKcc/8X5g1697VtJjaNB5WgPikT0QEAlI2TSYZQCV4Nz6OLG49V7vLGZas1FI4U/n5&#10;fZ0HLjcLqugN3A5bOT6jzyPXOPSnXvbxS0cKkmJtN41/akN3GhNIUE8lfoAD9Pfgoifs4V6LLi6l&#10;J7s54/b59e9zVgdZNLoOF+g0jk/i/wBfp/T2uCYDykdJ2lqta9e9y4YTqKtrREGqPVyC19SgE8fU&#10;W/1velKhjQ8ekskgABHnx697f6TVItnMaX1lwqD6m2rkAAAWFr+2x4TGjY6Krhgh7eve5aUoa6cG&#10;NiTG5sFCXu1mX8j3Z5UI0eQwOkzXBFGPEf4eve3ehBp+ERmsSjuUBT6+lf68m9uPZW0h8ejDA4f6&#10;vn0X3QMw1Ofs697fqqkXVEw1eWYgvGsbcN/aTj/H2q0sz6UbieFOklqsjhlOFXga+Xkeve3ShxLM&#10;DZATGGd9EvK34VCF+pPPA9rI7UopNanpx0JJBP2fPr3t3j2vVy0TTLTsxlQEhQX0Ksl7i9uCPp7t&#10;9PCCAw4iv+r8+qw6HufCHEZ4evXvfOPESJGYTGkcVwACy+bWL+TWrG/pNr2BtcX9tyxkBkUjFKdK&#10;ZttdLjiCeP7eve3fFY+aCbxMrrE6BmDgKdJF7Nqte4+vtuJZEAIOaZHz6pcbb4o1EZHn5de9pLKU&#10;ResqkMJus7A2OiNoiL6lteyL6bAfTn2VXNrrkLhih+WK16NobKWOFdIoR59e9sX8GWPVphuZZEMZ&#10;YspkaQk2dueBZrAW+nPttEkK6Sc04npbGZm7ZD8h173glxfmmMWkvIjG9/QzyG6h2AuoRSPSPzY/&#10;4H3tRMDQHj0pCSqKqOP+Tr3ucuHFo3DOkgibQzKGDXshkSMnm5IsL+1ywTSR0j4n/Pnqv0k8hKhS&#10;2r/PXr3uZRbbq6iRITQvI7mONJnK6SXP6yDxpY2UW/PHPNqKiKdJND59KVs109poRxFD172+0u1J&#10;w12pPLML+ONLtBAVs0k0zQk6mLXIjN1ABPIFjcWyOaGqk+f+r1/wdKIdvGoPJ/qx/qx1729Y/ZVQ&#10;YY6p42nqZ/IgjM5h8UTOI1Am1NYtezNFfiwUXIBZ+itrc+IKsx9T0rgslNwpA9eve1hj9iyCCKni&#10;pnpVkBapeLxLcLKEihuTdQW9Oh7GQkare0V2hwqA0YioBpioqKj5V6kPaI3j0lqMAQNJrQrUAjGf&#10;hr172sPnX0dWbk+EvT/eMFFUNlum921GwtzF6dIqil2R2FIchhXyAS5SKiyyJTQjUVWStY39XAY3&#10;Cz8JXagDBtRIrUg6QOP5D9nQ95Xkill3PZsI8HhXqCpqySMtvORX8KP4Gr+EODwr0DkO9KTE941P&#10;XdQZUbeWxDvfDOIYkojkdp5KHb+46eSr4Z6qelrMXJBDckxUs7qAsbn3R0XLnXqPruWN7+tl1BX/&#10;ABe3II/x/r7ItIXA4D/B0IPhUMuBT7PLH8v9Vehj9+1XBI4Fzb/XI0rx/sT7sOPW9Va6R/qIp173&#10;mRiGBAPrU8MFH1bTdATawvzz9bj20wrUnyp/Lo02qd1uiF4PjNP5de9/Sa+LG5H3p8PfhvvHIPJV&#10;5LdPxX6YrKyrmeokRquk2pFhJ0E8rSXJkgK21+rQbjUCTEnso8tsm+7VF2x2e9X8YUEAjWyS6vLB&#10;Dj5/l0sv4JpCJmqY3bAVqHuAJ+3rQt/nS7Nr8D84O5moqumgpauuxW7qmjx9HjpclVDIYQbkmkqK&#10;FdMkwoRHPUtXy08jUorE/eeFzCo1WaQRlgRwGmUWMcWpQzjSfwwZkNwAfoxDAFp0JAkZaamBIzwr&#10;n9vn0UlmDSwRwFpImKrqIodJIBrwwBqH8vlUorU2Ip6qKgqoUoHh0bfrw06ZrMwUk8keKMUqvIol&#10;gehocgggkkenDGWlp5aWWWCm6kqCmoQoxMTAIItJ0tb1mV3JHDLpLXAuQGHF/d1iR8TEZ4ls/s9B&#10;/s+fTcBuP7CqnVlywrRvMCnkABj7T59YaLBGskp6nK1y08OVpak1orDWUjTUVPKXoUxuMx9NFI80&#10;tLVeempv3XaGGSelk0ytA3ILH+5ETpUp5bvJ69Kp5JLA6mu6vYcXAA1Eg392mUAiYnCYp6/hr+XH&#10;50p1uJYrhWWRglPXhj7Ken/FdQaOszckmNqIIDV11Zkf4YZaDDqMfBVTVQXDpVeBqOldKGuxp8ze&#10;cRyzVMv28VPLEYm8t9B/aZg/C6TKuqeFiTa1iArKbqpvzwCv086pK4WNqg01N5DJ7ePH55GR8+mo&#10;biEoYID4h1UZgKdtB25/bXhnj1jmqpsbM0tRl6LH1OHMkkNNUR4Gsng25uLHxUlPk2MkM1PM9fSV&#10;0CxTVqKlqdjLJBUKXk5I3nUSSt5hEpuqIg1Rtwt2Jtdltp1EA2BBBJHts/4tKLe3qA1cLmuOJrkf&#10;5PWnTfirt4K2CtHG1QyoA9a4J7sihNcfDx67r6U0CVkNPSJh6rLVtJNFX5/K1cYxuZxjJPNT0lDS&#10;RgtFQVkVQ1Z9sk0q+V46mF0hST3yhmkJsGSNw2gxjTIHYOVjhja9uGGosbaieQrce7GEJDrWmnOe&#10;J4fi+fy8h0zHpdDHGO2p7tWonzOv0f1A4DT69N+ax+OMxSrosvlYKnHLkhkJqeo2+uPpDSpX5vPS&#10;UIjE5SWknelggiV/tUgISWspSrtzWMNK66hGmnX5J18zar3kCN/qmRzYn8D8/X2pKtFEssi6wTSg&#10;9KcfXjjrV06xwoZYzPrYqAKjAFdRIzQEUx59JOfNM1DH4VZshEY6OfE4KZMBREyzNQYsVWPDCP7L&#10;H1mPD+NANUs7MniksjZAvqudbKHLGSRQACF1SKqgn9DBgfzcji3PttplVWYpSoApXh+fH/Jj9r8Y&#10;EUEhaPDjToBJX1qW+LPCgIGMZJ6bHimkSmoYMniYaxYmiWLEJUTz1kFZWpQ4uoqUMcVMBkaeWinp&#10;vIqwtGjkyJUKYveQsk7xLZyWBClPQOL3YtHwxYBTpKt9fqR9NK8sEbVIKqBUAV40p8WploSPxCv2&#10;dMIgt7eWJhRECkgd3Fhp1eJrkTNKEOAxxShp1FnxgxsFfXqMdS1EFU5K5h0rqkGJYXlpYKSZ6bRH&#10;Rl6+FqiOWHmMI4jmCO2ZY40Ik8mkqTG5XiyuxYXJueAWAINib2tyPbAM7AKVAzXNCSKD/NWnTcj3&#10;sojgkiAUMGGoVJXgKenD/Vx6ZshlzKK+gSkrMhE9BFU0amaZ0avx9MtDVukcrRwsKuop6WSoSphL&#10;LG0ccruwV/fJE1FlJW4KsSvqJUpqUFVNiNa3b6f0HPt1ZiDUjP8As0/wHHz6NBOQNRWrCgHoBwOP&#10;sJp8+mTJSrDR0UyJVx09XSVdEkVRIYU+9gqLyFZ65RLErUNXHFAvklKlTIx8bge+Kx2V43U69Tsp&#10;bggOtlYrZbsXAFxxY24PHtyUtrDxGiUANc5Fa+dRimP8/Ts5jiuFEQZgVBP21NQPypj168mWp5mo&#10;qunaKVvDRRS0uLjEcTyY6qFVJGKmZ6lvt4qKonkP3RDiSNnUyQWf3IN5VKsz6TYXHpB9Wk2B5Isw&#10;/wBfm/PtsaYmEiDJ/wBX+H/VTrwgt0CSU1FwaEcBT/L/AKvtTnkehZ9FPSmag+5lmppD95Ii/brX&#10;xOzRakjkSalmFmKmNNLRloGt74xaNVowVuFJ8djfQQWADc3Nzc2/Hq5t73M0o7pDX/VUf5fPzx0+&#10;8U6KG1VHl1nr0/yeWSvKMaOeqgQ5UmEeWrgkghmeamApxBT+KB4YTLcyPqpy0RkVc8YQMwZkX0ny&#10;OxEhXQhQsdV/9SP8frf21KZdAIBYYwMVr/xf+x0keQSvqRCOHGnmaf4c9MM8r1cUCwQVCH7hXxlP&#10;Q0j4mGoNTVJkYqO9OqD9NRUMCo0n0+Eow44ySwQp5JpEjQuiappBF6pmUJGCxuCS4Fr/AOHIPvxd&#10;j8S0H+UGlfSmPzJ8ulE50uFbuShrT1DMp/wV6n4fbmf3Fk0xm26OpzGTkocjkxR7dx8uaZKXFYuo&#10;rKyvkpIo9DxQw0DzeSNCSp8x0Sq9+yGa3Ehu/wCoMUsvpZwdNiObgcX/AN79uoCqaSQMcBkftOfT&#10;/VjpqPW8PgOUjJyQoqPnQnuHTW9XjEmbSaGeGHHhP9yEC5KWSqKz09HUGJ/Q6qBC8t5LFrOupwE9&#10;5NLuliGIUgDRoW2gBvrzxcW/3j22xijkwaV8s+fVfDtrWWisKkVoAeORX+X8uoEdUsUsusRq8sNS&#10;2vJzTTrJ92zU0rxxssbF1WoVhID6RoP+cTQcnKMbeNGH10Qgt6uAb/6wt/X3WkbKNQZgfV8Y/wCL&#10;6ZFpCqxyOZXDZAaVmFR504YPTaZ2rY5klmWogZtMck8n8PgjCziY06pGxIV3q9bcBSbkaeffYXkE&#10;LqtccksxJ4P1v9ePz70T2aCafkBj/L5/y9OlE0zmHwnGBwNFFB6UHGlOJ9QPTqC1TMZQv3EkRqAs&#10;0qU96THlLidQtRILA2lkMYS4BIIJtb32zXuORbkMfowH1IA/4p71FEUoxNa+Q8vt/wCL416dt18e&#10;NVIywqa/hpWgP+r16b5HEPMSQ1AcxxRiFRUzI8ggkaSonkBjd2Cv9T9QWAB49gfc/wB+f7P/ADOr&#10;/Ut9f9l0+t7/AE9qdK18/wBo9Ps/1cenv3emqmOP/PtejEfcr/o51+Oe3+gLV/wIpb+L/ZqfB49H&#10;jtrvz/T+1bVx7//WoXz0uuunb8tNLzxyNX/IvcTQvpjCN5eXU+sSTTyHW/x7Yr+3fFB61Tr3t0ol&#10;HpNub3/3ke3UY+KFXh005Oug697NB0rD5cxR2P0liP8At2I/4p7OY5iooRj1/P16U24q1Om7KsFx&#10;9UT+IX/6FJ97DPx8oCm36BgvBjUEkE8BCAP949mdhMqSMrHIGB+zPXtxr4dPTrS//nl7hkiXIwoX&#10;AE+osnFtP0BZR/i3s0dXAv24CrwFv9CR9f8AH2bWshedhIeP5eX5f4P59R5uUCsjACoz1qLbd3FV&#10;0u5IJopnAFYzL6hYEnV9beyZd70IfG1ulRcRva6jnnj/AA9mkqaVB45/yft6juePw2IbjX/P1ukf&#10;yet5zVuNwcU0pOlYVI8nIPjUMWP+uCP9f/Y+6pqjHEbr+h/4EfT/AKeG3Ptj8VHx/L/V/h6LYlBf&#10;SfXrazhrg23hKPV/k1+LEcJ/UD8e7X/jzQKmLowUJAjiHIb8ADg/778+0Fz2rXUAfy/1f6vy6PoI&#10;dRWh/wBWOtVL+cpu2SnxeZjR7ftVAsrqOCzf1/pcGw9nVgT9tFUcaRxf6cc3P9PZMAAKvx9fU9DK&#10;3gAjAYZ60r927jrJc3WyiZ0BqJDYFSeTqJPH0Hvz0qspGlWB4IQg/U35tx+PdSw1BmBUjgSKcP8A&#10;i+ry2iudRH+HqThd/wCTx7LoqeP7TRs2o+kgXH0/33+2RmfxMZQ+lVJ5CkDVY/Q2b6+zaxlEnxAs&#10;AMkcMfZw/wBj5dEt3Z0agGP9Vej5fHnvLLUddAgyDqmpLLrkXg6QPSRcWI5A/wCRsOOxAVjcAcn/&#10;AFNhb6W9mKyRKKIv8j/q+zpuK0atF4D8/wDV5dD33F3Zkq2nRf4kx0wxliJHciwF/rfn3HymHVmJ&#10;EZYm2llBINj+Px7UmQPH3MFArUGgI+3z+dfTqsluysQ3AfL5V9OnLpPvKuoQE++LESG7qzBiGSwt&#10;x9fYdbnwKNRSftAeg/UWJ9lt5MsVu5GRTyoadNqiqRpGn/L+2vVqnxV7pq8tvXGU8mRmIkq1treX&#10;66R/tx7JNmcZ4s8+mPT+6oX0/jUw/wCR+4H53mLxNqOBX/BX/VXoZ7ItANWaHral6lygqtrUEmvU&#10;0lOp1Fibn0gKL/19mC2rjWmxJXSbmMjhW/C8i3/GvcDxSIN3U1ByPP1PQsmNLc9MHYWUFJDI97aW&#10;LEMBci97i4/x9kW+Ue3XNDWegkmF2vY8kqf+K+8qeSTqtwR6f5eox39HbVUH/UOhQ6R3BFkqNoww&#10;NiAo/I0gLbjjiw90fbxo2psvUoQOJ354APrN/coqR4fUeTDP5/4ejFezNfG6i8mdpCVItOhvzwQ/&#10;B/3v2Gt4YmE0INQf9X+To82VayUPn/nHULItpoqhv9TE5/2yn3sI9YU4h2nBxa1Mtxf6gxD6D3Be&#10;7sxvGBPUr7Wg0r1U53VVCo3ugVSR97Zj9QNLEA6h/T6c+y/9nSas2QL8MB+D/u2w+n+v7XbYT4YU&#10;nHQ0gXyPRterYPFtiBipB8APN73+2BII/wBf2PPTEH7MJYXPp4/1xYW9s3rES0Bp/qr/AKv2dF98&#10;SB2/6uHRPvljVFMdWAcjRL9ObEngnj2b6kiRoQGB9QFuTwf7J49pTNJEaqeAzw4efQSuQS9QCaA9&#10;Ug7nQTZSZiCfW1msQNQc8/7z7xyxNEzagQt/SSLD/EA/8b9r4Z45kAWmrzzn9n+x0nU1HSb8UgZu&#10;GZTa1l+n1uLge8JZSCthyLX/ANfi9z7eAKMH9M+fl8ut6Sc1/wAH+brIKaWRCBJpVww0tYEA8c+n&#10;/iffkjCXIIYE/S9/p/rf6/u8tx4tNQpT/V/k68a8Ooy0skJcermwDAX/AE/X33YE8CxvwLm9/dNb&#10;aeOOvUxU9chTkepkYkEsW0sBe978ce5EYZ2UBWIFtfBt/rXHtt5I0QlmAJ4dapTqK8T+QmxZfUzq&#10;L8Le41G3F/xz7e4KAsVaO45UkKC3AP0Oq/tHDeRtVJs+hJp/g60angOg53nk58dEZYxpVUY6eGNg&#10;GbSdQv8A1/23uc+M1WKEKbXb+vPP6W/2Ps1t7pUUiTI8v+LH5der0Xeq35NJVMqnSwdg1yp4vZf1&#10;L/gf+J9uGPoChB0tckBiARcEj+n+w9o7q4WRiNQxwBPD9v59b8+HSW3Zuuc0p/bLBlcOVAILEHj0&#10;j8f0t/xqPu6MR4aquLN4mt+CQEvx9fpx9PaWKUtMKGoH7P8AUfy6ft0rKNQOPkf9X+o9Lv4iCSu7&#10;MxWpJLmsp2AZSCQ9QEkutvx/xPvXr+bE16uuQG4LOD/h6z/xIHsa7fJQVBH8uhTGv6PCnW9L8baf&#10;7frbCoQQwo6e97j/AHUp+h905ZG/3Ug/2pv6f6oj8ezgqtAy8Tx60YwcjowXuBYnj3rK561oI49e&#10;9qvbCXr6Y251r/tr8+1KAaDnj/PqrChp173ep8LotBoif9RGfr9Pp9f969lG6E6BTpuTKU/1efRH&#10;/m63/GNMmtwCaeQC5H/HIj3eHtmVEo4+RcRp6gx4I5F+f9f/AIr7I2aRgoIx6U+z/MPz8ugzOTro&#10;fLh18975iYAz7/zcigXerdj6iTrMjE2HNv8AH2r9epTY6TYfn6WJ/P5+vvcNFYYqP+K/zfl/LpsN&#10;inVc2cwlRTlgur8lSAR+f8B/vv8AefcR9QIsb8kcW+n0t7OojERnHW6joP5IalGsQ2rUR9L/AOFv&#10;p7aszJpoZNTcqjEg25IX0nn+ntMyIz0UfFjH8/8AV/n63GzLINPn0a34v0tY+/cIblVWto7sVFgD&#10;UKObg/QfXj3U/wDK2QTCoH1s7nj8Eo9/p7cji8Idopq/1ef+r/INLEUiHqevogfy2Ini67xIka5T&#10;H0kZBADWVYwLgAf0/wB79k46spWbOI/JAlH4+t2+l/bV2SEB8+lE61Q+vVle9ZkTC1QJ+sL8/wCs&#10;Lj3az1/SkY2DgH0Lxzze39CP8PZK8sgII/1U/b0GL40fTwr1RJ8k62mbcNWjsADKALm3J1X/AN4P&#10;sRDDpIsttJPFyf8AD34zSOtGPGlei8eueipU89IhZlN/zG+q40sCLj8G4/PuFW0hqI2XjUVIH4P+&#10;29+VnVTp4efVgacelLgM9SY/IQys3KsLcgm17k2/1/z9PYD7y65fLPIfCWDN6iAfz6vr/r+1cdyA&#10;uOPl/g/1f8V0dW12FQA4PVgXU/fmPwtJBFNWIAsfIOn9Wk/UAcH/AAH+9ewkPST62YUrWufwTa/+&#10;v/xX3uWcqQuoD9nRkL5CB3D+XRmIflDgGiF8hESALgMPzz/X3Kj6Sk4HgK3ta9vzza5HHtE9261N&#10;dVOIH+rP+brwvI9XHrzfJzbp/wCU+K5vYtNpAJ/2PHt0h6RmSw+3dr2sdIPA/wB9/vr+0bX+vINK&#10;f6v9X+x08LqMiuB1Al+Tm3xe9fBz9B5GIt/sD7d6TpqoUi1LJe5P+a5/qP0i/wCPfjdKBlqD7f8A&#10;Z6sLpKUqOk3X/KHAeorWwtcEAKWPH1PHJ/249jFsvrybF1ELvEYxGyMNSlCQDfnV7RT3OpCIzqr6&#10;Z4/ZX/V5V6alulKUBqeisdyfIPEZjG1UCVUIaVJQuthyCpH0H+9+zfbZdqaGKK9yiqAODdbn62PP&#10;9b+01qSR8NAfP59B+5n1kovA/wCSh61s/mriaHctZl65GR2YyOVuGZiLaRb63Fhcf6/teVMtoOGV&#10;QR+kgDg/Tk/7x7E20L4s41An5/MdNwGh+w9UT7yx64vKTJEAF8gIWx5F+LX9pqoUmTm51rz9fqRz&#10;9P8AH2N4yBH2Yocfkfn8v8/QzspNKDSen/aOReB47kG/pJsPwot9B/UD23NTre/qFzwNQ/2HBv8A&#10;776e1gkamCP2f5cf6uPR6jalrx+zob6TKCSOMEBmKqb3H003+ij35IEJ4BJJ+hJ/AvwF/wCKe6TS&#10;TAVY0A88f5eqXDsBUDrK2SisfQPpb8jg8Hm3/E++pKSOQ3I/AHGv8f659+guZIlIB4mvl/m6RCQD&#10;iOo8mcjTShNgFFgo1C1z9TY/737xLRMp1M1x/QfUj8H/AI17WG+jK6EGfX0Pn/xfl1vUKUHUOozM&#10;Eg5ddP5UsLkf61rjnn3NhiSMA2sxN73b/WHB/wB9/wAShuJppm0VqoHoP8I/1ftqG3YE06SldlqQ&#10;C6hCR+SwUf63HFvc2mjAfyEfUmx5tYj/AIm9v9j7ZkLNH4VfT7f9QpX8jx6Q3MlFIr0FG5MkCJGU&#10;rzfgf4sNN+P8eOPbxASpWxAJb82/2B59k14ocEnIA/1DoMTitWPGvQTqTJVrawJkAubcc/X3myEk&#10;Yp2syu2nlQQfwQPSP+KewnLDM8pRgVBJ8qfz+3/V6pBOYqAnH+r8+jY9GVH8LzFBWqyq0VRSyBiL&#10;j0zKAdI/w/oPYAbvwP8AEfIAjesauB9dRsLEW9uiBlTBrSo4/wCr/V9vRha3wJ48OtkP4p9/UGCp&#10;KFaqrjUIIVAY6QCAODf6WuD/AL64ASv61qZJ2ZVLKR9AARyPyfbDt+l3Ag1+fl0ex38RXu/w0/w0&#10;6t52t8rdteCMGtplbTx/lEYPP19JP9P99/Rmfqqtc38THgfQEW/w49srKqVHD7erfXQeo/aP8/Qg&#10;p8sNs6RaugPH/HenP+wNyfeRerKkCwjcEDg3fk/Q/n/be6NcOtS1SPsH5f7PVxcIeP8Ah66Pyp2z&#10;K6qtZTLqb8yU5/3o+wK7f68qqXE1LFGIWJza1yAP6lvZrt90rNRvM/6qdPxzxnBp0arobuHE7or6&#10;eOmqY3djGPQw/tcXKLx/rH3RR33i3o8xVar31t/Zbj6CxH+w9jCOhUeXSC4Clz59WEQOJIY3H0ZA&#10;R+eLeyqSRetrt/S3H4tx7cAx0hwOsvvuGMKy35bUOef6/T3sAde+I0697PX8UARn6U2IPmht9efo&#10;Pe2IBoOHXpSadv8Aq49MW5v+LFk/+oSb/rWfezV00f8AcBQkDjxRWP1t9OL/AOw9sxyEExMfy/1f&#10;8V0Eb/Vr7utJP+bfjY6jdeSlZR6JKwFufqy6zz+CSLj2YmjDM3KsUA5NmsDa/wCof7Di/ulzMEjA&#10;BAb7RX9h6QIC3AVH+r/V/wAX1rVZ/EKKifSheLWQDZwLhvww+n+39u7uVAuDzb6C/wBPqOfZYoU8&#10;D/P/AFf5ulTl9PZ0jYcUJpyAtyzCwK/42+lvaWyrs+sWYk8H6/4m/pP+w9m1vLoi7SAPL+Xr0xre&#10;tSejM9T7dgp8lSzVCgEywltQKoI15F/wOTz/ALz7BjcFJVVTER3vyTpP4AseP9f2YGUW6FnyDjPz&#10;/wCK4fLowUgdXpfHjPbcx9HRRN9spjWCTVpRjdLK6nSOOT/rXI/w9hvVbdrpJrMrn1H1XNrfjV/h&#10;7KJp1ZdSYHp/q8+jO2ZQxYcKDqzHbHaW2KOgRPNTX8Ef6QouePwtvp7EDam3SmkSgtyPTqBb/XIJ&#10;va/sNbiNbVpQepB4/wCf/V5dKWuYlzwr0A/cXeVLQ0k70VRT6gCAi2Ho02BuBz/h7HKh2tQzwoHj&#10;FyL2Av8AqH9Qb/X8ewfLDcvISpOMenD/AGPPhwz1ZLiM9ysB+Y6rc3b81qradRUaKqAhZCFVpVJ+&#10;o1E6r/n6+3+l2lSUkgMcXjOkksVHKjjSCw+v+HtVaxOyAynVkY+frjNP5V+zqzSqFLNkfsz/AJ+i&#10;gdsfPTM5+mraSCpddcTIjCoaT9fBWzXAPN7f0/2Pt5X/ACeMxrwL8ekBSALcXA/rb2KrW1jLo/mB&#10;61I+3J6QGZJJY2BrQmvVV+/+wq/dGQqKqrlMnlnla7WCjWeTcj/H3CqHuTze/wBCAPqBf8f4exHZ&#10;xkR0pT7ejKzB1Z6QuKm11KOzBgZQCRYjki30/wBe/thcvdgAb3I4vf6/X/jXs3URjLfbn7P9WehX&#10;A2mmaDoxm15k8Qj9KgrcXPB4ueT/AI+49jGyuBoZSwVioIsyFCLNwRYng/6/1HtaJPGRoWOsMBUV&#10;pwYMDUZBqBkEehNCarJH7ceeP2g/6q9KKtoackSaLE6l9ShlIaNkYWcEfQm1+f6Wt7Su7NqYbeuB&#10;rNu5zHUtVSVMiLSyzotTLBIYtLyxvLqeJbWQqulSQGILC/sQbLvV9y7u6bxYzGvhOtxGEVVZCxop&#10;GnRLICTIslGmj1aUdRjoCc4ckbNzntq2W4VEkTVhmUN41u+mmoMT+pGRQPGdUbUAZSyggaPjb8iu&#10;0Pi12Bit/wDVO4K3EVdBW0q1dAa3KHGZ2nFjVUuZp6SeIyRGMRxoSSqFRazD3Sv8l/ivuXrjPVWd&#10;2vBWSUonSqoMnQSPSPEqussbiqRI2CKY7/i9jflW9z7s1/s3Om2JvmyxzxvGVjkjLq3hyGgCfpZW&#10;RjkVNHBGjg3WHe6Wu5cgbw3LvM4YyCpR1B8C6iJ0iWIEEgGoVo6kxtUOKsnW/H/L4/mSdUfMnr/H&#10;0Ffmtu4zsGDGiPcuyqqoLVa/qheop6TIWaopJrExyqhU30NZrgTek/n92X1l9ttLsqhXdWDhVKc1&#10;ksnlydKkK2LQSE+WT0r9EQ3JuT7FdrvjWw+i5lhN1DHVFCLouEIwQzkGrIQQAw4AKfPqKebPZPk7&#10;mG6O77LLJtV+Kn9MFYpK5ImQjT50zSgwMADpAfNL+TJ8bvlVT5bc+z6Wm6y37kw9Ua/EUNMdv19W&#10;ylkqJcdCEankZypaankXgco3Ps+24Nn9WfKvY026eupaObIVMGrIwVNOfvIp5I9ZiWlkKlHHq/Wp&#10;v9QL29rzaxTRndNumF1a17m4PGp/BOtSVkrQ6xRDkZJr1Bkt/v3t5vcWz83KqQNmJ42UxuoqNWqn&#10;DhVagj7MCpzpjvf5Sfyn+y6TpX5Rwbl3T1aAlNsndlFKlTj4MdHVfbQTVORiSRqun0lF4ZWhuFkZ&#10;QCPdG/yE+MmU2Nl6+CbEVU0KOTFPHS1DLbUE0I08YVrEG/6T7D13Zuh+oSskT5BA7acDkCmCKV+X&#10;UrL9JvdoJ7V1JYfCCDT0qAScih/PraU6Q742J3rs3F7v2dmaGtpchTRymGOsopamFnjDlZoqWWXT&#10;wR/aP+v7IJn9nS0gnZaaSl06owtXAjU7kuDrZlchB+BcryRz+CX/AKEi5IK+WRSv2/Z8+gve7I9u&#10;xkY0ofWn+r8+ht9gtn9o1iBklpTExf08uy+rlm8tk+v49R/1yeSV3FsZZKwDPyz5D9nTNpuP07/F&#10;w+z/AGevew6rcLU0k0QMOkwMp4jVHkRXUmEM44BHLcHi5AJ9lF7C9q1NPexpkkDgTgE0rjgOhFb7&#10;jBPGwLfHXz4H1pXj5D9nDr3tjy9PWGmKK0aZGrj8sqEFYEUnVFGvkOkBlsTe39ePazxYyAtz2aM+&#10;hPpj7OHqM9GthLbCcM4JhjOD+InzOONDUde9hZnMZlp454YlSUPHOr0jG88IaJisiwuQZkVtIsxH&#10;4KlbeqtK10vwIpwzWmfLIFRxGKmnQ+2y+26J1dyVKkUbybI4t+A0r8I4VqDkj3tKJi6+kWaOaaSM&#10;RxxJQzuJpIvuG1rIksQsxUflA7gAA6Q3pNnW6iTUaE1bAyKClKNQE+fpmo1Yr0IZL+0n0uihixfW&#10;AQDoFKaSfOnAkLU17qZ697j0TT0M0yT+OQrE6+SEvCFllb9emXgafqQY1B+uq3vdvcNoAZlHnTur&#10;/M+fyJ6vc+Ddwq0AIzWhocAcMev2k9e9rDHZaegm80VSQ0Y55VmKLYM4k+gu1vobC4P159matHIA&#10;acfPOM+fljz6Dl7tsV5H4ciYP2ilfX7Pnn1697Gmh3SlVFTwObTpTteW4CzyFAboSbG1wDp/2PPv&#10;zzStE6aqknAx55OPmc/Z1Gd3sDwPJIB2k4XzUV8/PPEV/Lr3tsyBDIQ0gBLOxUlSV0vY2D3t7Lne&#10;SMiMn0pw4n/i/wBvSyzBRhQYxn1x172GmVerlmHhQyrHqYN4xYFbFVAFufUDx/Uf196l0yQlg+p1&#10;/hyR9oH+UdDaxW3SE+K2kn5/6vTr3tQ7Pzc8FRUpVqrRvQVHlupUhqd1kjYaeB/ab/jR91vQrJTO&#10;rAGPMr9lPToo5j2uGWGNoCQwdaefxAg/bXA/wde9vGVFDkYXljkkWUgvLDHrYKdIkdSfr9GUkfi4&#10;+lx7LYpLlQFde0cDwrx+z06LrH6qzcI6gqODHFeNP8B/Yfn172HVXD9m3mjF7eQxesLqZY7Wufp6&#10;mANxcH6c+zeC6FvV2GBnGeAr/k/w9DK2m8ekcnyLY/1eQr6Hr3ufjMrLlIa2OcywtA1HGZZAFgaW&#10;Sn+sZYm17Dg3+otcG4q14LkiAkZBI4V444dJb6wSykhMQDB9ZAGWoGxWnp6/b173gqp5KCJllkAc&#10;PokQlTpLsUDjVwPp9PrcEC59lhgVwI14jzqfM8ePz6ct4Y7tgyLjyOfL/Z8/mPLr3tOySSySrYER&#10;R28si2CFZG1RFwOGLfgji4PIIt7eChUoFqeI4k/l9nnT1Hy6OUjiSMnzbKitSKcQPSnn55HXvckQ&#10;+SSKFtUfpKldKrF4yxRlJPp+n6V0lRa3pcC7URU6mbJHz/zef+rh02snhqZgan7amv8Ah/y/l172&#10;z11Pd/JUksZZLM0Q8iSSKqwO0SsSgB0KwKki5uq3JJrJIz6UWlKeeABxA/Kp6X2k5EYWEABRwOCA&#10;asAfM0qRnOMnr3uRQUbANFGpYSGyiNSrK+n9RLXIJHBIsb/7cXjt2iXUSCDkUyD9h/2embq6owkk&#10;IWgzUihH+Xr3ufV0gapSKO6uFC+RhbUSAHAU8Lf6GwF/agwK0vYpyB69IoLr9FpGzXyH+x1728U+&#10;OWNPHIL3KMSvpvIo9D6vyQPoSfp/h7clieAkZ4Efkf8AV9vRbLfMza0NKAiny8x+fXvblBQ6XC6h&#10;o/sqDYH8tcrx/T6D3eIo1PEIx86f5ukc15qBYjPn1726igWBlcxeqQDTJrYkOwuEAkFz/WwsPdZy&#10;AxZSKD+YHp0hF2ZgVBwPLr3vmtJKJFOgTa28rBgPVp44IJtx+APad7syDSw4cPl/qoOqGcMpHDr3&#10;twNIZVjaJwuoNZOCWYD9K3JH+wHPtkSaMqKk8ekizaGIcV+fXvblRwFzGbroErCZF03ZiOPUn0+n&#10;N/bzOX4AjpJcFu7BHoaGnXvawpsQZY5AYmVrB4tMpU2QXc6DxYf6ofX36JFB1sQSD6/5OivVLrU8&#10;R54697ecHgFqaoIU8KuyjyGpjJmlV7hEaM8Ws1wfbqQIxMzYoR/qHSueCc2+v14YHDzx172uIMVU&#10;zTKiwtHBCrFvIsbuI9RCyNrkvz+OLH+nswE4RWC+daYFP20/n0zDYxRksXYE5pwA697XNBt5qWGd&#10;VikYtJ6SkI1jWoZtUcINmA/Btb/W92gdjqYivDNPt6XDbnmYOfhTz8hX1I+zz697WUW0SKVJtE1k&#10;1sA1PIj1NWQVjpoV0W5HLEMABz9PbklytCsgAJHmKGnl6dL4o0SYxsoLHANBw8jjyPr5+vXvfJts&#10;KYpYEgZJII2lcCV2ETlA4pmkl0eljYX4AZgLADlMVQ94pU+f+rHSxrdZJAWFDTJ8v83XvaPqsNWR&#10;C8tMVqZmFg6Ox0MxsqxNcHRbQmknUdRJ44TR6nmpWpqa0z0tTb0kqQ4b10kH/B172n8xs3JORNNC&#10;saCVmvFHKkkkgVRJKum36Rc8E3Fv680nCN2hvtrQV+zz6M4YLeSExRZp50/1fPr3vj/cfISuI6eK&#10;QRNEzMUW1y8YYWcc6i4OoKBYcA3v7otqaBuIxwzTr0Ozdxdxqpw4inpw4/n172o8X0tma2eOAUU/&#10;mGion8CSEJTuoKFQSLkgMbj/ABJvxd9YYghqKhiBX5+n2/Lpem3oY6qKj14/aPt66LBeWIA/xIH+&#10;9+xd2/8AGDdNdrrJ8RUmCIeKGkZWJLONMAMyFioQEubkktYA+1Rjmjj8GFGBNOCkkf4fLj6Dqxhh&#10;RRHXSDSp8/L7em2ozWJpWCVGRooWKswElREpKr+ogE/j/D2KlP8AEzc7UEU6YmcyTqITIlM0qxRS&#10;HxP4UQg6n5ReOeQPz7TSLofWgEhUZC5I+0CtPz6WQC3imKqUpihwf8Nc9Mcu/doU8709Rn8dTyxq&#10;zMtRUxQABE8jkPKQDpUhmN+AQTYH2qaT4mbixtHAsmJrleJlMkcUDO3jRgJzUSSeqMKtlF2IViCL&#10;vZfbM6yFFnJIU0JCgEivyyRnj6dKmsIZyQ7BTXhWnTXB2rsGpkEdPufDya2RIn++gCVEkqs0KUz3&#10;tIXCsyhCSQCwGkX9qqL4x7jieRZKCeiR45IYqdKBJ5KeCIqqzPJUxj1KTpCmJDqJ0Bf1O4ltO6iS&#10;QAJ5NWpz8q/5OldtYWzpUEU4Ag8fs9fy/l1FXt3YUv8AwG3Fi6kDxKHjrado5JJo2mjSJ0Zla6KX&#10;upIC8k/Wy0298dclSyq9VjZIaOOcCNqhS1VUVBv4vBchm+noGj6gC4+oS+C6zggKUqaMWycGlRXi&#10;fMUwa46EkNvDbwJJGAxoBWppXFQTwxmvnXppyPdGzIA8FNmKaorEpzVSxQtrjpadCBLLVz20Iqhg&#10;WJfgG/P0JrNs9EU/cvVHenQu5aWWn272hsPIbYw81ZRPVR4rN/bs22MvTQSMU10GQjpayMpICTHc&#10;kHn2S38P1Uc0HadCPJTVShjWqZBHaxLBvw8Ac06M7W5G2cy7RvcIQqsxtbkB8C0vFMFwzZ/0NW8V&#10;Qf8ARUj4GnVanzs+QOF6Uqfj13/SZzG09T1d2zh8pvWfWlQsvXGdjOA7SgNCmhp6uTAVldHjkdNU&#10;dW8LqvoNtIXcu2c7s/cW4NpbnxdThtzbUzGV29n8PWq0Fdi8vhat6HLUFTG9wHhmhkR/8R/h7ArE&#10;gD0Pr1IO52Fxt15JYXIo0TMpz6HiDwINKgj4gQQerhaKto8lR0mRx1XTV+Pr6aCtoa6iniqqOto6&#10;qIT01XSVMBZJIpEZXjkRirKQQSD7ZFuQOOfqOAdIPIJ9+oKV6QrGWFFH+r5/6vs6k++YuTezAgFt&#10;Itbnk2tx/wAQPdW4GmOn0WRDqyKZ/wAuPt4fn1739Ej+W7uap3V/LZ+DuXlYA0nTdTs2ApACHj2L&#10;vPJ7VK39RL6IkGq/15YAFSIc9rIY4OeucdveM0+u+qbv0geNBFRzU/CxBA/CaEDI61ekq1PBaVB4&#10;dKShMlQAMkFjUHh+zy60gP58mCpB81N15aOSkdmoOtMbVrM05dpK3Z1NnKbHDwFUMcD0L11VD6ap&#10;kmjNNKQWhc5DtJCQ58kYMckkhZAsSoqWZ1jqDwqrIVNyTxZvoCZsENvcwfr0ZmoPjp3AgkkqRxI+&#10;z0FD03STcbKVwuoMwQAN/ZkOB3OhBrUcSaE+tadUdUFWWqaihwZx2QGMyVDjcXFS0z5bN1H8Zqyc&#10;XQ1GRxNPI009Q+MpqyECFSgl8tO7M06xYUkHkcR6pEkhX0onjVJCSl9ZubllH4uLgNcfQwRPHiCu&#10;QNDaKhs6QK5APz4n9vVIYrlbZYWKxGOQqxBDMRRTXSa4oeNPI0z015ygqcVSU1RWwRYytpslVZam&#10;rMvLJkf4nQqVnqFSjCxwBKSjqakRxrULHI0TS0wgnBaTGHjiEf7gVizaRpuW1p5W8ZH4VGJChgRb&#10;gEce7mN3U0XtFMivr50PSWe2uH1a4wUr8QJ9cE0PmafLJ6cHo8llMlltcMs6fY0pqjVVdPTR0clH&#10;WHE0v31NVIC09VkqenD1NVSvEzzBJpI5jqPElQ8oB0zI0WtpGYNZ2AjEYHA8jL9APzcEce3ZTIkI&#10;AUlPWnbX507q/YaZ8+jOSRokSQrQKoGqg0YqcqoDk+p9KDy644yF6uPC1lVV07YzIx7hGKx2MFCX&#10;8+Nx875GqydXXXEv8Hpat43lqJNUa04p5IDG0rJz/tTAygxKFlC2p4ogDdhqIspsDbkAXt9Dc+6S&#10;xaAswHGtCK548K5pTj8uJ6fuLeFIA8amknmC+fM6TXVTzIB4VBxXqPQ1XnpcTTtghDnqiorMBO80&#10;uf3Dn3emWCmleCmkWSrpWqKqnaZftqiWdoXlEfkp2jgbOyqZEMTSO2kiSRW0aRovoDsPrqF/za/0&#10;IsfbsMlIylxpC1rSjH8yVpnGRWuPn0Uwh4nIeSCGKtdIBap/iZlNQSKAgkHFaZ6Rkn3IoKtaygSm&#10;P3VJJjKGtioK6Gqn+/aNXXEzyteL7GpdUGiCN3RmjkWfXG3JFjVlYsQ9gGRSzMZRcNqEf4RGIH9P&#10;wD9A+81xJH4BoiUoCaUArUCreRIHz+fVmkdFCRqiBRpVqsaAmuA5IOr51OePSeqRLUwV7w075aFK&#10;upq4JqmGOCnloXCSxzUv3CKzy1VZSRvPpRhIjN9wYnYTS5W0wsDYK14/MDYkfV11AXJ1Wa4NgAbj&#10;i/tKuqVSCooKgE44ZxwGAa1Hp0q1ThVhOhy4JDEhfLIAqAaAVOOHHrFBHU5WndRkauaimpMh/BYs&#10;f96lPI0gjxFXaWbxoj0+qhjjk0ymR40jqLOyMczqrK4SKTWjs2o60VW5DMI04I4FgeDfjnj2zEZV&#10;cESKUbBoFNQOGaVNDnjXGerTM8EXiWbArJQMQFfVkEAtRq0PAE4oKU6bIpoYqijkytRjoXnxtDHT&#10;QBxXVIhqHp2jpTV5Z1jpZBHUz+aaOIyIIdM7tFqm9+jQswOkmIorER8IrE2PqIvwrgkcj/Y+3iwa&#10;MxKaSVNDxxTApw4g+VfXHV5AzyIGqXKigpmmfL048B015irTE3qJ6gl4K+qpnirRKa+uSjV3kqP8&#10;nnCL5qihMMUkTxzJdi2uJgq5mIMgRbBZRfSh9ToLO76gQbtZxr4P+APPtuJVSMvLlhj0ycDhjia0&#10;/mc9NeFO036akDIrTAJFATigofX8+mT/AC80n3V3kOIqQdeSp9cNFUKxhosbJSTwyRvFTRPj2NCC&#10;yaXDLK8RMfvO0VgsovEVTxlmJke4Aa5Ytz9Lc/W/PNiUsTzBTaSfqAnUAAPkPwgemP8AN0liujHc&#10;GBh4jLxIzq45oMfLHUaor6OQzlDDVfdVZrFijK4jGmGaeoikjWikj8cYEdSJNMDFYhGTEDGWjTih&#10;W2rzIEVmjkZioS6gpcA8cWHF7/19v6ZdPgojF6VUAEn8/QcKnpa0zxQG2jRiyqdAAJz5A/L1J6bK&#10;xEmrkefHyha40mQpEpZC1UlLkZ465V+4RVe88cspVkiWMxqGiUD0+5HhJNkOhdR8RNkLKLKHsDcg&#10;lv8AeP6G/tK10FAE66jTupwU57ccMDh8/Xr0dxMYYzdmpI78AKr1NVBAFRShya5/LqE0kMQllhkW&#10;R5B/lFOqy5KZgx+4Qla8WimiFNJZoiQdRdNMilDi0axwun6XAujXAU3/ANV9L/8AE+zFZGWTDY9c&#10;EfZ6fl+z5qHUa6w0A9eI9ePDy/1DprnZaWEx1Z88oeaON2k+4QCq+5pbCNSsZJIha6rY31JpcAe+&#10;UcacKF+mn6gMG0WsTq+ltI/HB9tXEhb48/sHnnhxySQP8uOmJXKxGNu+pJx8+PD51NOGcdZ4KzIo&#10;rVAnlhE/nidEq2pjBDWRmB0hmQ+R/IlXLpAYh47hrOoHvIpcC6RawNRvcs45NyqrcWHAB/H+sfbT&#10;BTJ+rJoJ8jQA+eSaH554/l1preOW61iQrL/BQUpTOSK+nn03eLy08tNLVmNRDE7PSUYFGsi+Ga1R&#10;USFZFuUklcFh5CVPDKw99I5cEvdTf9LHxsPoR6B9fr/X25IgRh4fD1pqH7Tj/V69L9DxyKIloxHE&#10;iv8AhBH2eXTfVUS0jSwRA1MUUXEtLC1Y8iI5jlf7+dV8Ts1PcroIUXI5Wx58C4uNTEMdR8d/ULkL&#10;xx/X/efbfdQEjAwKZA/PPzxXqpTwiniIaKKALUqPnqyf59QY56ir8iRxvEIEk0O0LZOpUNDN4qU6&#10;fQr6RZU9KjTqUKR75RkqPTySxBKgKDf88/6/9fep40Y0fApXJ+3063caGGkfDx/P7eP5V6w1M6zV&#10;BSSceSOMRlKx2ralfEsg0R08avEL2TjxkKDcH8nkNJVQFcleb2ewU/1Y2vf/AB90ImVizsoBx5Vq&#10;PlmhHTEKXLzNJCBGrHuodRqOI7q0PyA/Z0219ZChMbKZ5agN4kmWOBgVDoTHjKVm+gt+ePx7BbTT&#10;/wB+/qLf6a7f51v+8cf9f+vtrVf8aHj/AAj/AKB6U+Hea/7Tz/o/w/Zx/wBVOjEfcyf6NLfZx3/2&#10;XrRp/hdNbyf7Ntr/AEaraber667+vTfj3//XoOygMlS7C5Pkk4P+J9w5E4Yaup8FamvW/wAe20JZ&#10;gG4/r/vf49vg14dX0kio697eKbSCAAeOP9uPaqAEEE9JSDrJPXvZr+hIA+apBa/7kXPH+qJ9nRBV&#10;F/L/AA9Lrcd/TJuGTxYiub6Wp5Te9reg+9i/oOmEW2aHj6xpYAfUaTa/u0RrefkeP2j/AFf4Otbi&#10;9BSnGnWjb/PGzjNk8jShidVUVI/BsA1j/vNvZgakhYCLjkHnji319iS3AkuQT5f6vs6Al8ygHrVJ&#10;wkcrZmBlVvVU3Cj/AG5PsqHctOsuNrFuD6H/AB+dP0N/9b2IpiDR6dRvdgNMWIxX/V/m/b1t1/yf&#10;MrU0y4dGEsfK3Vzx6nDWN/6av9491UZeIU+6CSAtpz+Prd7+0lxpADD5dJFVQ+rzPW4ngpWq9qxg&#10;fVqVbn/Ap/xr3Zz8e8pCcfSKWH6Y7c/S/q5t/r+ye6VpFIX8/wBn+r7f5dHdopDqRw/4rrV2/nHb&#10;IrKzC5mqSORlWOoNwGPptYk2H+0/0/Ps61K6sqtfUGA5H+tY+yyRGC6Tgjy6GMK1UDhw/wAHWkhv&#10;mnehzORif6pPICbEccAkf6x9uSoijSL6uLm4BP4vx7QSPJK2o8OlZVnGOkVFUlHAQsT/AKon8f1s&#10;b+2nIUonB1C2oXV7X5HFv949mFjI0IouQOI+R49MTWZYaqcOhX2Tu+TC1MUok8elw6uWaytfTpKj&#10;8X5Ptshxwj+pU8k6QDbn8n2Zm9XiikdJhDoPaKV6Wm6ezqjLRBfMG0hRYeVVJFuTr+o+o99T40OP&#10;wbc2P+vcW/p/re/fWxs1CtK/8V1R4AxOMn/iusu0uzavErZKoxcXKXbSbEcI4+hJ/HtHbiw5lpZg&#10;yW9Bt/vZt7Q7lNHHanwjX/V+XSKS30sqgcP83Vn3wf7oll7EwqVEt2aqAGppGHIBYr/vNvZLt07b&#10;EWaeXRyJS314NmJ5H+ufePfO12fDYVwRT+X+r/i+hNtCMpApx63l/jTvBcvsvFkOT+xEfoSFJAt+&#10;P8D7GTZGN14/Ro/B+g/2n8e4Tgk/3aofn5/b0JbhD9PUnh1l7qzJo8ZVTB14jYqwIHBb6G/+A9lZ&#10;+Tm2hJia0iP6Qu30H/HLlef6/ge8tvb+QC3VvUEfzP8Aqx69RzvY7anz66+K+9/v8o1I81yZwhUE&#10;n9QuD/S3vXw7Pxv2u4atPGVAqJPrf/joTb3KumsXUc3KUlPVlCm6g/1AP+3Hsy/xixbPlqV/GT+8&#10;n+Itfm49hjeDSAj5Ho/2KIswp6j/AA9M24JvBiquQnSFhkJP9PQefd++x6b7falPcWvToLWsf81a&#10;/PuC92cm+b5dSttYI0huqg+yK01e/jEsgYGtmA4H4m+pPssPYRD7gIHPqW9vpzLb2v2/EQPp0Mo0&#10;qPsHR6euwV2zD+DoYc/18Nvp7Mr05BanhI+ulf8AXN1Nre2L46nDHh/q/wBX7Oiu/FB+3ohXyzrS&#10;sFbGL/R72I+p+n459mpgFol5+i3P9CbXt7SldRp64HQXkbSxx1TJnZv9ydQ/BCu5INrWDk8/737k&#10;yL5I19DOG1fUji4A+p/4p7ZiDRTHS4Gmnr0gGKkjqB9zGUGqJdTG6Kll+n1uef8AD20mNgSAPzx/&#10;X/Dj2eCZCNRPTleullWwBGg3PpIJtzxyB7yxxPz6b3t9bf7xf2zLLGaZ4V6ozDz668ygkWUj8FgT&#10;/tvfAowY3B+vNufbyEGMU9Oq6/mOor1QBZdSgXI02UCx/Fjz7caIC5UmxYryfpfniw/4j2W36MFV&#10;wK0rw/LrYatW6wtVJJ5b6YwVVQfoD9ebAe1RRkoP9VYfg/UX+n+HsqXuYE4qR+X+qnXh6+fQSb9j&#10;WammAIbSsi2HN7o4Fj/jfj3Kkd1ZfTbXZRcHi3+v/r+zyKSIxHNdP86/8V16meixHbLNWu9nIldg&#10;L6hp0/UG4H9f999Pb1Qws2g6wALavrbggk8f0H9fZTNdKWNFqTw9c4H7etqaHPSa3pj/ALKkUM6q&#10;oJaRmP6LBizHj8WPPtN79JTE1BUFgiSeocA/t3/3ofn2ssQK6WNC1Mfy6WwSB5AB0NXwotVdoY11&#10;TWsc8I45vqq1sRx/tPvXR+aVQXr631WvI1/p+Xb2OtvTSgUZpjoTRjsI63pehE0dfYbgrelhNj9f&#10;80o91GZFSamQj63a9/z6jb2fRKDg9aUCtD0NnuElyw4/r/vXvUi+Q69INNR172s9ox3yNOD+GQ/T&#10;62a3t1BUAen+Xpl+4Dr3u974b04SOksv0WPn6f776ey3cULUFeqTHSlT0QX51VXg66yWpuBBJ6f6&#10;i1rfT/H3c7t4MKKNrfqjB/PBUXAv7KHoGCen869Be4NZCetCT5RzJNvjLyWU2q5G0tz/AGzwpt/j&#10;7WcLkpyTqAXgj/C1/wDefx/sPaIYkxwNf+K/1fOvTI4dEg3Bj4zGwZVJCg3A+lxYm/PP1HvnK4CF&#10;2v6ebC3BJv8A76/sytwxbQvn9vp/q4deqegWnxaSVAAUn9z02tYXIP8AQ/7z7ROcrGMUt3GklrLf&#10;8cqAQT+L+zz6ZPCCqp1Acf5nPzp02JU10rkf5Ojl/Fnbwh3fi6p0UotRBILrywEygrYj6+r/AJH7&#10;rv742tUZ1pRChbVJe4udV0Ivz7QSh1Irmlehft12hQaj8Ip/q/1fPrel+BXYmGw+0aGlnqYomFJH&#10;ZWbTpC6fT9PwOPYGdddY1lFlI5JIGC673sPw3tDdeIyVX9nRrLcRFSw4Do8naHcmAp8DUgV0Jbxs&#10;L+QHnRa9x/T/AHn3YbtHEilo4Y3UggW/A5+vHsr+nlpj7egjeyK8tRnqgv5CdqUVZnq2aKoRx5mB&#10;0lm1cFb3t/xPtcGhU2spIbm4/H59teBJn5dFwkBbSRnorqdlUosjVKJp9J1SAWKi3I/HvPFjI3Op&#10;lItx+B/0N/xHtPP9Qi6EHHPr/q/Pp0MOvJ2RSK5lNWrlCQpViNIP4BAH/E/6/uS2Bpp1ZjGGItf9&#10;JIsf6L7KmmuYXCHA+wjy+fT6TVooHT9Q9uOit9tVE/kjW1xbiwP0HuN/dylRiRTqBbmw4NyNPvZv&#10;WYAO2a/8X08JMdKGHtfNOn7NU+k8/wCde3N7XNuf9v7kR7cgKg+EW+v0Un+v59pX3KMPSvXg7Bqj&#10;rqbsrcnjYislvwQPJJx6hb6+3KPA0gC3gUED8qp/1+D7LjcOxbS1enTNLXpvl7Ozi2ElTL+m5/ek&#10;P55t+Lf7H3JXCUq8iJOP9oA+v+t72Hd2AbrRklYUHSfruz84FkaOskuP0hpXvYtYm30/1vcyLGQ6&#10;gVjvbjgKAP8AX9vxusY0qf8AV/q/2emy01Mkfs/2egy3B2JmqlX81RLJcH6yPpAJJNjySOP+Ke1L&#10;j6NFZGFlK86eLmx08W9mFvNQeHSurz/n02SaEn+XRGO+NxVVXT1ryudIWY6BpBN4woAP+F/r7UlQ&#10;U8WkoW9IseOPxYg8fn6+xLtLMhD6gKV/1fy6MLOLX3UyT1VPu7GS5PKsVgkckrYqOLs19PI/x9pq&#10;eWz3e3B4AsCPwP8AY+xtEYjHg+X2g/7H8v2dDK1taIKDp827smu0xv8AbuLt6QRp/s3vqI/33HuL&#10;5VdSdQGliP8AWNr/AOt7deZYXCqK1Ff9Xn/q/Po6SAgAL0KtHs+t8S2RlNrWsX/F+SB74icLqJX0&#10;gn62Fr8A3Bt/T3syRyrpVu4gfyz9vr1SWJnQqOuU208gBZoZNP8AqrGwH4IsOb+861SMP1r9LccE&#10;c8G3tjwgG4ft6LfDcVA6T1XtmrubLIDYc2JuL8kcX98zNGQArXH+pW2o/wCv/j78q0NWIB9Tw/z9&#10;VMT0qB0wT7ayJvaGVgP6Ai/5tYjn34MCb3AN7G5Bv/iPbtQuBnqhjYipx0w1O1smy+qJ1BNuQebc&#10;k/T3KgmUgIxtyLkcjj1E8f7H3SaqHWorjh9uP9X2fb0huYSwJHl0g81tfISK48TrwGvY6bKQTz/X&#10;i3t2QoStjew/r/Q3+nsmlclWJxn/AFefQfuY5KUI6D2TA1NPULrif63JBLfQ2/A9w6wF0cqQCoFr&#10;2P5sx4/33+8+0nYGXWMH/UP9X+x0SXXa4/1enQ27Ammo5IdN1KlAP6hgRc+0pPTlwQ5BXlgeCRz/&#10;AI/63t14oWbUozjH+r/VTgemldl4dHZ2l2FlMSkYiqium4/W4P6LcW/3n6/4/j3G/h0Ny7Rhr8Cy&#10;qT/vHstltg/6YxTj6dOm4kYZPQ947v7cNMkZWvluuok+Z/ofqCR/xT/be5CY2nt/mhf+gCX+n++H&#10;suexGrjUfZ/q+3rwndcGnTq/yT3Ii3Fe4A4sJWJYjm4v/wAT7z/w6lYEGAWAvcBBb/Y29o5bB4xV&#10;T/h/wcOnhfTKa1r1OxPyRzslZDqyEoFzy0zAA2Nrngj/AF/Zce78VTHCVumNbeGX6hTa1/a6wtzG&#10;QX49Gu33ckj6T1d3/Lw7Wym4dxYyOWqd1aWnW/kLX1LYKf8AbA8j3rVfKOmSLPVYVRw7/pFv634v&#10;/tXsZQiqhujmQ6l1DHW0hgpDLiaJ2JJaBPr9f08/T2R2QDW17/j/AHoe1FR59JSBXp399xKC6gf1&#10;/wBt/j70SPI9eBANevez7/Eyn156juP9304/2Bt71K6ouun+r/UemzShJ6T262CbeyrE2tRzf9az&#10;72bumqT/AHAUEfPqgRhpH+xAt/tvZJJOFkM4xQjz6DV3QymvWkD/ADZc0U3dl4Ga4NRUWP15CsBe&#10;4/2kg+zEU9IsY0hltcsxudX0tYN7TtcvJR3B8h8vtp0lACjA/wAnWuRuPJAyyhHsS5Ykc8hrfUD6&#10;/j/invuYWjv/AI2H0H0BNhz7dHxU4UH+br3z6Y8JIJ6pbXJLqLHj+2vtMVieU/VRzfkf0HP0+v19&#10;q4phEumhP2fP/BwrX/L0nkFGqOjS7SppYVjljtdUU3/xAH5t/sPbJNjYCWIUXPpP9f6H/ej7813J&#10;MAr+Wf8AV+0dPpJU4H+rHRo9qb3yOIVVp6lwAOQGZbnWpNjb+q+4n8HgYE6EuT+VW/8AsfaGWUq1&#10;M/zp+X+r/ZdDtSgPQ24nuLNrEivVSaRYW8kt7cC5A/w9zMfj0pZQ2kWbgABR9SDc8/i3tNdyfUR6&#10;EwQa+fkD048mrA/1fl01br7Eq8hSy+WYuWh4OtyASwF7MDz7EzGJpiX/ABAIH+v/AL76+yTGqg8u&#10;nYgNI+3qt/umumnqKh1dtTeQ8G/6rOPp7nzyMrsjSKR/gSAD/iOfZtZRxtCHRKH8q/5OlKRyFKPU&#10;9E5yENbLNIpkd1J5sH4J/wBh/T3Fazrw9rm5+pN7/wCHsyiIilqw/wAHV1t81p0xS4KolXT6jc35&#10;DX+t/wAD22zFVW5I/wBYEf0/3359ncEuptI/1f6vs6NrONq8OnPEbfqYnjJie2oNYjm+oW/HtrBv&#10;/rEm54ueTz7Vy5NfPFP9X+r/AC9CJQaDoasPRVsUUZEbDgclWsRYcfT/AGPvGSpsGViL3+hFj/Xk&#10;e3F8RalGAP2g/lx6ua/L+XTzUpUGMApIRqHAW39k/wBAffd4rH0KT+AzGxP4BC/j/W97H1HAsQPU&#10;DI+wnzHzx+XVSGpUZ/wdNharQHRHKVW5Cvr0H82bSPofzb2ybl21gN1Yqqw+4KSnbGyRoI2lpY6x&#10;6F3OiV4xLYsnqJCahY2YEMo9nPLPMO98tbsm6bL+vO2tZImbRHcIVOlX0ghHGkfqqNQoVFAxoDOe&#10;OSNn552Vtp3LXEVIeCaHElvKoYK4Y11Raj+pE3ZKlUagIIGPo35C9kfHTf2L7C67z2R25W4yejaa&#10;OgmmEc9FG4+6xlUtwZKWa5DREjkqwKuisKcfkX8XclsTJ1mVEWNTAVkkrUFdHElExhk9XhUopZ7K&#10;6uTHGCQwsLkD3k1y5zHsXOFgt5BcD6hQPqEC0aGQlwfEjTUI4yyMFKmRBhFZik3h4X77s+7cnX/7&#10;n3+GWOXuaOVAZIZ0UAmRH4KKmhjc64zlwE0u2+9/Lf8A5mvXnzM2DjYcVFl8d2HhaOjp92bVr5az&#10;IvR1wiVhNTZWqip46hJVIdHLA6SGcKSR7Kdsfsjd3Q24qXcexslWN4pgKmmaXJVeGqVDjzRzwKsc&#10;aE20gyBmU82tf2pt7xdl3Lxtsn8Qk1kQisbL51Xz8hkdFG6w7PzptzbHzHEJrd101Phh09GRlJKs&#10;PI/l59WH93dCdY/JjYGS6/7X2xRZXFZGM+CWSnpUy+MmCnxVWOrZBJJGw+p8ZCut1a6k+7h+u+5e&#10;i/l5tcYnOLi8Lvo08EOTxdZUUkUoqnjF3oattIZTfjVY88cckZ29xt+9xM21OBOvx2jGmmuf0TTI&#10;IyEP8VAfPrFLeOW+dPaTcWuoQ95sisdE8amSRAcgXMYNSRWmtPIA0NadatfcnxH+bn8q7ftR2V8a&#10;tw57sfqOWsra/wDgMiVrbdix0JEz0NbiKXyChqBEh0kXic+oOL6AT7vz4FPiUrK/Z2CrslAwaZvF&#10;PjfG6D6BAGkk0kDlgB/X8eyObb7B3dUUxzjGhmCkDjXwz3A1x/l6GWyc37dvsBurydNJqoostNXo&#10;WZFQGle2tadWgfCj+dJ073pJjNk9wbg231d2bLHHHLtnMNlKWraewRgKupp4qV/VwPG5/pa/0qK7&#10;G6izu3JamPN7XzFDAsrqKiGGOqijdQZViUVDBje1vSpJ/VwpB9lEdvd2zs8kTKM8cf4fln+fRzJt&#10;e33A12Myvq/hzn7f9WePV4GKzuHzcEdTislR5CKSNZVelqIpg0b/AKX9BPB/B9lxyuD21WBopZDj&#10;qmRyY2rpTGSwW/jenku66rGxQuh/1QAJCSRY52/WFftpj5ivQeutm3SzfVANQHlwoPXPTt7B3O7B&#10;kp6ipnVRJAwVi0bBmRCoAdQlxp/xU8fmx9ppNkJXxo+5T88/8V/k6ftd2niiWOUEEV4j59e9hdk9&#10;tiKRiWMl1Md42YxkEh2ZLsQv0AJHN/bZtTEAjZFePQps92dkCkU880697D7O0LUzxyRwmoDWDoCS&#10;7OpsjEjg2+o4ufpce9yhJB4QweGf9Xz6Fm13YmVkZtJHA/LzH59e9tU+1lrIjI4XTMQZFOtCXAuI&#10;yLk/4f4+0Jt0jetQT0vi3020gQZ09e9xara0UPimp5JPuImjaREY28UFhpcMQAQv1uRz+D7b0yKo&#10;Gomp8uHHHSi3355NUMgGlqgE+rVz+3r3vNBU/wAONTjGX9VNNWQ1SkFYp5ZFCAckk8fX6e1yuJKB&#10;Rksvd5CmT03JB9ZovgcB1VlPEqAan7OvexNr6RJoBLIoj10EZLvz5pPAq1DIiXuCwLHnj829pL3w&#10;5GCxtX1IGBj19T5edegRa3DRy6ENSHOPQVJWpPyIA9evew0nx8tG8skZqGaOUSCaNUaIw+VlNwxA&#10;H0Zv8CV/p7TwTGGEwEqFya+Z+VfXobw3sdxpSTSFIpQ4NafYfs697w0sxiyUf3iqscUgRo4/2Xdi&#10;TDIHEZuVYEnTfjj+nvxl0q8Z7mGa/wCav7Pt6vcxhrMi3OpmFanIGKilfMcK/Lr3t2ylRLVUNNkM&#10;ejuGi0ald0DSRHwzIwduT6R/vBP04Yp4V14TmqN/lqQB8wDnov2+GK3u3tLw4rXPocinpxp+3169&#10;7aMlesoizRpDOEVAkdmErC4Zg2oaT+bEccg8sbNFIy3azU40qaYPAj8v9VOjCyK211pViyVJqcY4&#10;5HmP8OD+EV97YsXS/wAFlrJ6sO1BXRrGysrmelaMqzyi/wCoeq6/m1z+fbyTd6K1A1SK/acZ8vtP&#10;n0b38/70jhitiBLExINRRg1aAny+dcVp172qajCAVLvNaso5VlakrVcIyRssUlIjyo2pg44U2tbQ&#10;WAIKytSSRllFofNQQeOKh/sKkH9hHmSpDFulYFVP0pUoGSnEgsHpigKkZ86hqE11R+94KvGU+gyJ&#10;40Ro2tGwDlkV/Vpb8EEj1H6j+lxpeDuaKuckft/4rp22vpi4Q9xrStaULDFf2fl+2vvbhPgqXVDV&#10;KryIKeFhyABrgXWbk30m9ip/H5uAfadDMylVoDXOOPr+fSKHdrgo1uSAdR/kf8PXvcRcGlUrFU82&#10;oao1uFMLLwdRJ5/Bv9f63PJUwGRTRFBrxr/k6fO6GEjU2n1+f+br3uZQ4OSJQyLpf9TcgW/Bvb62&#10;/wAfatmLGj9tPIf4B0mu91EpoxqOve58eF8ztcKZIyfqpGq/15A/HtkvKpJQ9J/r3ACocHr3uXFj&#10;0jH7gReLI3JGv6KbDn/Dn234s8h7jXqjyTPlT8z173HMAacxJEysh5kEiqG5/VoHNvboUKCWyTw+&#10;X/F9Kkhfw9TnB8uve3hKAyhNaFrALqtI413DAGRAQDewufx7ZWrN3GorgdMCPS9UwK9e9vKYqdaY&#10;MVDjWPESvN/o0auQn4+tuP8AW/N/CCmvHrQirLjz697e8dt2rnTXT0/pb9uVYlkdkVuL+VdWkWPq&#10;BYH/AHj28ihFLAcenZLZlJY5+XXvb7SbKmhdpFivqLxmaEHTcEaWCsAFXnlxe/8AsPb8UQIqRT16&#10;VLYGaIahSn59e9rGj2xUQSQq4lDCMuQSpmLD6ofIECfThg9z78Y4xUhfn1pNrjCkaevexEwmzRHP&#10;FppXs87BHAbxPYFhGWdiA1ybFLgLwfoLvaUVKca9X+jWgQ4697FHb20JDK01XE9AgaZXDNaKFFID&#10;NNYl/WTeMRq1h9bHj2zIHCUGKDpq721gqlBXAqOuibfgn/Ae1pS7SjiVppYhIxRRS+KnJkSIE+eR&#10;ZJiSF0FSJLc3P5uBuKRy1K8P2f5OlcNiw0nhSuPI/b/q/wAPXr/77/iPb2+0p46XTpWOmQRtSlom&#10;WXzScl0kRje8dgEt6rXLW9I1ea/CEwFTq04/1cOjA2CsRIFow4n5enXESKx0gi9iTyOLGx/3nj3K&#10;xPXeVqqyOpggYrBaYSrTl30IdV4lLLrb1K5VhyDzptddK0siARqa+nThsHKkqK0p+zrBNWU0ABlm&#10;jS7BfUwADHgaj+ORb2YranxM3Nvmoq6SkwFa0xqYnlrpYGfzo8vmk8jRsoUutvQujgktrBv7Vx2F&#10;w8gjFEkbhUitfUjy+3ou3Dd9k2NBLuNxGgXFAwDYxVhjFfPhXoDux/kl1J1XiVze8N44TF0LLKVM&#10;9bEjSNF6WEK/VrEMDoVuRa1+PZnaP4AV2mklztNSx/awR0yrUMn2FPEXLq1TUErFqU3I/pyt2Ci1&#10;dxttv2iNE3q6htpHroM0qwq9KatBkoH01GrQTpqtfiFU2081WW527vsNvPd+HljFFI/xV04RWOaN&#10;SvGmOiK1H8234/ZKtqaLZE+X3rNEJn/h21sTkM/uVzEoEYTa+MimrUSU8RPJCCw9QAvb2ucF8Req&#10;sHNKcrufZ6z00h0xNWUMrAsSJdKBmBP10gFQPpz9PaSB7NgIoZ0mD0AeIPKtOOoFEOoHyKagRkEj&#10;oze85imRRFYSwqwyZNMVMfiDsrDPEBWPy6Drdf8AMw7Yr46P+4XxT+QWSSsjlIlquvsvgUSVTpSK&#10;pqM2lMKZbkXaW7P9RoUhiIWP6r+PGAp1iqtxUNWUb0PTwV7SkBdPjkWCMhlHGlVJT63X2YSrZRlj&#10;FKbjQMiOKcUb8PxxIMd1asK/KnV1seergmdYYouAIM0elh6rpZjX+LUq8V01zQIs98sP5kO8KqD+&#10;6Pxcze3KepGiR9w7u60hip41kV2mAqsqkqGVeP8ANGRbcP8A1VlHV9M4eNkoKmWsVVXRDT0lTCSY&#10;luXiesRALD0H+ouST9ATG+3dZRLc2NysHHWRbhTUdrCtxqAJIpVQaHIBx0fx8t7tcwLJO8KOdNQy&#10;yyCpoCCBGFbjUENStKV80vncT8/d7rHJVHrvatZJLUOxye5q2tqqSGpm8Yoa6n21SzxSOUR5y8c7&#10;KsrJGqkKZWHKn2D5J/tsdS07fbwqor5006p2BTTRUjqlwFAZ2eyg8G5FvaDcN8vP3VBeQ6bc3EUc&#10;q9vFHFaOVqC3lUErTgfU+sOTZbRzLuSB4y8gCxp4cYMblKyk91aqSAo4ceqnNxfPbbW3avMP2VuT&#10;cztS7yz2Dymz9vZM5KroMZg6xVbI7k3JBPUmlSWo8sVFQQhqyoA8oRFl1DnU7EGNgQPPGHd6j92e&#10;gpK6qaflY5NFOY3/AGza3IXktw1m9kMW9b/Y0aNFZdKsrNQowYDAJocA1Wo4jyPQrblRblFmS3Iw&#10;DUPpj08TpZj8LA9tRUggHiQJ2zPm5sPuzPZOHBnNzvjGx1NXYfCbt3fs3G4zGUtQatoK6oy9PWYz&#10;XXhD9ykbyTkKKe80IeD3jjwOSkp4Karx6SoqI8+UixUlP55V1lQgmkmsU49WpkUrcXJBUvTeLwzM&#10;08zgsQdNDp+VB6fZ0ZWfLtrFG8u3WxdkNArHtFRn01Vp5cf8KyyXbfVdNlcpmdtdg41MulRWY+j6&#10;+qe1sJmKjEUjtTCpkyFLjKfHsfu+f8nkgp62dZ1jk8UQdKjqn23UStFTLip3pPG2mSCgSRJJSbym&#10;WsfzSyH6/hE5NwwHtt3vLhmnSV9IrUA0rU4+QAwfXGc9LYrEykrNbjU1NYWgJIyFA+FQCBQ5JA9e&#10;se5Pkv1ttGlrcrlu1dkYjdonpnloN2dgLjqzF4r7dmolpdoRyYqgoVYqtiHrKkKiaXid7qqNubZx&#10;1FkIZKLHVMlYT46yuEJFNTvA2swqWfQjG4XTF/QBrBQPbLm+gSQFiGkUoa5JU/OvGo6W3G0tPDpn&#10;iWEKKKPM8CrNTjRhXP5dFZ+SHyfye8di5KPefYGzcTsumjoM/srZH95FG4t0w5eBqOjzc2OSiNXV&#10;UAj11BmyUKKdTPTPI8jN705f57nx3j6a+ZjdjYmkkh2/8idq0e/2K0vgo4N64ZhtjfdHTygkSSTP&#10;DR5aex1B671CxUkvUl4w8mHFQR/tjQ+X4aD5mvUh80rFuNnt3MoOqW5gMU4Bx41sVQny+KEwtjzJ&#10;PHrZ6/kdfKTE/Jn4IbQoKOpSoyXx4z9X8e691kjKzYTaG38bnuvJKaExxSmGn23lcTizUSxgz1FH&#10;Uygtc2pR5UmwAvb6fkHnmx+vvVfMdAgkocY/1f6v8PVwXvle9jf88WF7WPAI9+PA16fVqmrZH+qn&#10;HHHr3vfO/khbvi3n/K96ipaVoZanq/trufYeQkE7O1K1ZmBvynkkgmYhJJqfNBk0LYBLt+LQrsty&#10;u2e9e92E5KpfWFhMBjJ8V4PLiF8M1r5EdM7kYJtvUTEppaOZSOJZXNAaVxwJH7OtQb/hRJsOjpe4&#10;thZ9PNPVby2FFkRjUxs/jy9TtqvNI9HVZSgSNjTxS0WIElNLUq8jVIWEglg1msZ8aqkd1KNaRZij&#10;F0DNKURAW06x5D6SQBYcrx7yBmt7cTLdSZ0jywBUUGPPiPn+zrzFkdXvmDyKKa1qqhqUBCDiK0+L&#10;Pmc9a58+TyuchzdHUyCWm3FGXxVXhxXQJRZAxU2LTK5TMyRUjzPj9OOjdKyngMlQ0klo6xtSZ/DP&#10;IrOsDSxwnSXEhj0azpYrp1fpLLpVbEA3W/Ke6R3tkky273BiZzWgFeP4sjzpTj0w8jKUSK4cySGh&#10;SMCpP8XcPMUHxeXTPVAUcUNT48Z9zXUUaikq8a2U+9XHKMhS42rdngZ4qlYqt62qqFeJ3UJV+Aou&#10;QPFVEYZnErTSf5uAC40qfKkHrtf9TggfWw5H09rZNZlC26gRD4iK1J9fTJpX7enJTMbhYhCiA4Zg&#10;W1VHE+lT5+QzTpkkrmyUSU5r8dS0+IMUVTuTJtDBFBJVRfwHLbgdqNmkBSOkoJYpaj1R+Wdminj1&#10;SNzAb/ODx+oyRMSEZ2MR8DP6zYAMq8XH6jcA8+6NMzoYoyVoNWeGfUDz6vCRcOXWqsiBqN8ND3cP&#10;XNPyHTfLBjY6tcbkVyVUad8TkacUkldQ09JFmEbcEOKgahiWpneWirq4u6o7haeEwPNCppn56Io2&#10;id5E+pWTUPU1gXSHT9S2liWPqta3I59p08cijo54UPkPU19KVpw6atoJomZ51l08UJBCLX4jU+Rr&#10;ReHEdc58rXZelzVFhvtIxPSfdUSUEksyw1FS0NDPnYq6Minpof4hRQRUcQFOZnn13hnBgfgkjhgi&#10;q50MW8ZBVG1fqlsBpH6NKi3A5Fxx7NXt4Zo9UZGqlNWMfLyPnnu/Lp+e2heI/TpqY/jqMcMGgD44&#10;mjgGvAZPSerNNJHUVOVqqajp8rTxxGqEsVZkaRKdhBTY1WrZWkkWR6xqqomfW8rjwz6KkCZZMMbt&#10;I5WNkUqsiWFlNyyBCL24Rrki4I5UDke0srkHw27hitP9XkR/s461dSQRlEkTXgVAPoPzPl5k/n0x&#10;1+UxkGIoaioytPXVyVVZi64Vsv8AlUXgp6TITZLVHErkVFbTPBBCwgkjN4qwyiSOdZqQoGkaQKSy&#10;J/b1s1m8hsR+T61XgX/1x7TyTOwWGLABNflUU+3FK/tz1pLiC6ni8NCNJcEGlQGWlfsHn59Impym&#10;QFNj5IZJCKSpmNI/2LYyiilp2NJDDNHUs6hFQUM9Qpnk8WplLGNw3vMAHEjMljY3Rr2XR9G/asCC&#10;UuFJ5J+oPHtpK2ulFb4fOnEsKHj/AKb9nSgo1tGlpatoMZFHABDajQ0B+01J8vn0yz1UT1EUUdQs&#10;0FS0KxPQuIHqBUaqmWkd8lJLKk609cUM8UREaRkok0bLMMUaeU6irIQCgk1abD1Rrwvpa9wTe3+P&#10;49uFFjqtQQxqR6mg+w1pimRgU6uqU1RNSgPcvAMaDur8QJrQgYwCMknqRkM1Jiqengp6iGqWIU88&#10;lHV0iZGUnVTZquiC1xE8MaTQTIgjLEKCImaJ5VEpEX9b3kK/QgaVJkAs/wCefVxe39CPz7TSM7/o&#10;J219fka/5Pn68Ok0k8kQKIdA4U8s0H+qvTLJUyUsvgpg1MtaHmaCWogqqyIUrOn2DupRitqPyy+H&#10;VH6S8bqzNGOIlV7+pWKlT9RFYMQQGLfUcsLH+v5PtUIZI6SGun5Akk/bXHl/qHV4oVdfDuAwDZ1I&#10;pJ+zUP8AB1Cq6XxSCGGjkpXqBOgkqqhMtE32okp5KinpI9TRyf5PCzNCLFVugVB41xKqxmxA8fkU&#10;s0RIu3H1kb8Ehh/vHuzzSyd4/TkpShFcfLP/ABXHptmKIYLghZBkVXWDTyAqMnyPl08TB62zxSvk&#10;0bG1EcS104i+2p2jnihC0cNtbxwvBLYNblXvcFfciJA0jXBW1irNqIFgALtcg8i/tLcRmOEPXUW/&#10;CDU/5KYH2V+XWjPJMqx3IIX+HVrbgxwuCBilOFf5NtRmBJDS0tI4+28c0E1SkcOPp6pKitZ3laOy&#10;zahFVyKrK3qClrf17KEMt29RuLfQcgjhUI5+nNv+NOK48Min+r8+Pn8+lYQR2umtTUdMcleJInkp&#10;okajjjWUupMjlkNPIh/iWQjfUoPkJGoa/SgRWX18zqYWIa4P1U6ASfV9Ab/mxufe1VRxI/w44fZ/&#10;L7emmjZfmD/q/P8ALprasSmcFfDJ5IWR4pYGylUgUvSEJUyxoiSfsggaOBZWYFbDwYpoYoZGIUA/&#10;REvYgmx/FvyfbSRpLHoD6FFTQcTSvr6/Lr1ksa2zG2mMYANVQVqB5anFR6dZsrVN97XxmqpqcI0z&#10;q1a7TV87a6qldY6eBVRxKr6WGjhSv0YW95FL6luS3IT0kDSAAbsT9bf197dIliKounGrOa8Rj0r6&#10;fz6Zt4Y1je7iQIAochl8RnORhmOOAwMD7Sek1UypVtItTPEHleYwyySvFE4Z5JnWmoKUF1B1kgFd&#10;LH8jT75lEjfUrBhY3Iubf4i/0H4te3tiOWWaDQwINRg0/wBnPzpXj0ZRTSydtzGVb+HBP21IZRT9&#10;vz6gVWRn8oFVHHEpV7Qsn8PpryAyxIadf35GOss7FLt9T/T31cG5A4uL3JupHBvqJ9vEEABjn5cP&#10;P0Ar9vTjwxxCqHjmlB9nkqjy9Pz6gl5ZJDGzJSK8LnSuqiFXGxMzMqUwMx1aio1aR/sPeJQfx6bs&#10;w1XuAv4W/Av9faiQoBkasDFPP19afb04FWOXxQQVpw89R4nOPlTrHrDKtNAsiyiBHaCMGnJdHJYG&#10;Km8k5uP+OrX/AMPYL6Y/79/U/wDM6/8Ak/8A2XG97/09s+LPTh5/yrw/1ft8+t+Muv8A23y/h/1f&#10;L59GT8Un+jLV9vDf/ZevJq+2l/T/ALN147W8mrVb02/zv50aOff/0KDq1z9w9iPqT+PqT6v+I9wm&#10;pdBjHWQxT+Idb/HuGbsOeSPp/vh7U271bvPVaKOHXvc2lJJXm5LC44v/ALx7NoijUAFCPt6TOoDH&#10;Hl172c347QmTN0IH0Mkf+3Bv/wAT7MtWoaT/AKv9Xz6UWo1N+fSY3jJ4tvZGT/U00v8AvKEce9i7&#10;pWExbeogLi0UR+n9fpz/AMR7et1VnLsKnP8Aq/2f8vWtxSqkjrQn/nY5M1G7q+AE6VrWOkWuSXW4&#10;H5/JHsWcnK6QuB/T+n+F7H2LLCNC3iHj8v8AV/sdRnurFUJrn/i+teTrPE02Q3FSJKUs9QFsxHHB&#10;PH+29lb7Rkeoo6lLfqWQfTkH8nj/AF/Zu2QAegBM8hkNT1tr/wAtHB0u348ROulbeD6auRoXnn/E&#10;fjj3Wfu7CTDOmRVa/wBxe4uL2e5A9tShWww/2OqKTgnra02HuCnm2zTgSJb7VeCbnhbD/Y/W1vZ4&#10;fj3S1UVLS6wwHoP5FyAtrn8e0aBDKSPn/qp+zo/ta4pn+fVFH82rM4obNzgcxljSVCjVpFtQkJsb&#10;fU+7AMaD9tEG/At/S5vxz/r+ym8p4zFcVH7P9Q6FttUUJ60Iu2mjbceaKD0/cy2tz/u1ueP8bn28&#10;qXCgt9bn6/Ui/wCfZW6prOjh8uHRpDSmrzPQNpJpc2v9T9Ra63/qR75f5wENwPoPxyeP1fn3qoiO&#10;teP+ry6UEigB6coqpkVLHSpNrcA8tYm/uJIgRiAQbE3P/Iva6KTxFDHHSST4tI64y10mq2pmAJsS&#10;b/72PfA3YH6XP55v/tvbgABqRUdU889ZYciyAesqT+Lmw5/pa3uNW0PnpyQQT9PUA1wQCP8AifYf&#10;3e7WOKSMrinlXBz0mdD4lR/Lo5/xN3LJiOwcJUfcMAtbEdAcAkErb/ej7LDvfA6Kwu0YBJc/oJP6&#10;z/xHvHDnG8Vi4Q1Hlnh2j/L0INrhqNRx1v0/BzdhyWxsPeYsz08JYMw5DtwDx/T2qti0BEWm30J0&#10;2Nj9ORc+4vs31X6sfUf4eje5oISo4dCz8jMytNgqxg6hRBI3IvfStrjTzze/19gx8itu+XCVxVST&#10;4XsLDVzELi3495Z+31yHtkUr5cf9saf5Oo23vTUqR5fs6Ab4d79B36IGq00fdRLpJZQRpsRY+9cz&#10;u3b7Q7pqFEbLepYAtcLYyHj/AHo+5gDsqHPUe3asJsdX30Mono6eUEEPEjcf4rf2aX4q7ZkNZQO8&#10;T+uSNuAbWLAk/wC29hPfZaW7EHND6enQo5ejUMtR5/5ekR2Tkkxu2q+VmC/sOOeBYj+vu7XEUv2m&#10;2EH0006gH8X0WFif8PcF7i7PeV8/P/UPt6lTb4wVGOHVOeRyUeU7Ec31BayXT6r/AO7C5sR/xPsn&#10;O9mEu4/rxq5tzyJL2/23s7swVgp0KIwVU16sn2Ovi21Cf+beq4/5ZAX9ms6hAjpIdSlrrH/W3AI/&#10;H+w9orlGZlCnTT/Y9fz6KL8jiPQ9VzfLWcEV11LBlb82tY/gj/X9mbhcFEJHpPBBve1+R/sfac6k&#10;BCnI4cOPQVlXUSK9VA5emMuRnsp0sz3LawCLkfU/1HHucs6AWA4+v0J/3s+0Lxuxq5z9oHTIt5Tw&#10;I/b1EWjcfpVePpyTa/8AiffeoubhW5t9Bxb+vtvUiChIx8+mHjZSdR65/azW/Rcm9gFkLMfoAoA5&#10;/wAPfYsCbAXvzwL/AOx97JDgZqPLPVOsRikiuXjMfIBEkekk/wCAcf7f3HmgDHWv5b1fn6/m3/FP&#10;Zja3ulfCeuBj/i+rEg49em+opCSJQUOs6mAYXI/PpH0PH9PfcUKhgSpvwFb1fUixJF7e7y3LMtFY&#10;fMY/l1759N81OBqLcKFJVSSDcC/59qShj9IHAIta4PP5Nh+eRxx7LWrJJjP2eXl+XHOcdXWMsdXl&#10;+XQSb0rY6OnZ5Csa+tzqI+qgkWv+SfoPz7fRTSMFLEmw/UQBpH0/w45+nt1IgarEONKjJr5/PPTx&#10;iBypp0W7JdiYqilfz1EaGEy6HHhQAkAckgA/7H290VJJIpJ9UbBtYF/oeG/R/tr3900LbuCw0spF&#10;K+o4cf20IPWvCWmniei/9h9k0ddE8cUwlSRZAQjIVYspUk6Ppx+R7RfYSmHC1aRqdAhlubavpEQL&#10;sf6j8+1sKCWQTSHuNKeXnnAxjowtbRQVPn0av+XxlkreyMVGnCiojUgkMTaoXxC9r8XNvetz8z2D&#10;ZTIKDe0rm17/AEksP9tc+x7t1QiavQfzHQjKhBkU63zukVtsLDmxH+TQgfUcaLf8QPdUtZzUSg/l&#10;m/22o/8AFfZl4kitg4FOmR69C97hiNgfrxc/ge3zNVfn/q/Lq8gVlqePXva52al8nSg83kQEf19f&#10;+Ht5G4ep6TMKDHXvd9fw5pn+2pDof1InOgn+puL+y+/kTWCxGPmOmbgr4ZBPVcX8wKp8XXmSAPIp&#10;pLLfktcW4P1/Pu4rBpaihBuAIwCLWIvxyf8AbeyV5FLErT7a49ceXr0FpsuT9n+DrQu+RwaXe2VY&#10;hwGqJb3BBb9217n+n5H+39qiE2UXNyPqf8Pr9B/rf7z7SChlxgf6h/l/l0zwPRT89ERC5/LIeefU&#10;VIJ4/r/h77qSDA1xY8cHg8nkc/m319mdqaTDSf8AUP8AVjrUhOg049BPDGfuo1dT/nBcEH6E/wCP&#10;sM85dXZTYC7CxsPTf6c+x3tyLcIAM9o/b/m6IHkZCXfB4/b0czpio/hUlNURhYytpFIUljpcONJX&#10;1X/1jf2GOSwdLkWPkSNiCLghCD+P9h9f6e1MuxahUqTXzz/qP+r5dLrXePDrr8uH+r/P1a51n8t8&#10;zsKjSKKuMKRIVEYEp0kgeq4HA4/P9OPz7jUO06GkkDxxIrD+iKb3NuLEfn+ntr+ryOKMp/b+fp/h&#10;PS4b7qNCSK1ySPSvSq3h8+tw5WjanfI+QMrBizWvfgm5tbj6cf63P0XFHFHAqgcfS/pBP0t/yKw9&#10;0fluooF4cMn/AFf6vn0WT7iHJIyfKn+r/D0SXePyLr8xVVE71moyOX/t/UE6bEWvx+PbzGv0Olre&#10;mxuCD/Ti/ssl2DiuK5xwI/1fl0nTcKkKw/1U6DafvioW15z6V9ZMYtqAIIJ0fk/7H3OiAuPSOf6l&#10;f9b+ntM/LyhaGv8AP/P/AJulkV+gwtM/t6S1Z8h6xGPjnQtyLE6WIBsDpVbn/Ye3enRPTcC1jqAN&#10;+StrXFrcn8ewlvOzaFbT+R+w8eOfz/w8TS0mMh1E5z/g6W+xe9amvq4VqJ2Klk1jXGVAKkt9Rcf7&#10;a/8AxExaVTe40r9bm4P0FrX/AN5t7jS/WSJ9NdRHp9p40/lX8+jJSGcAZHR9dlbzpq+igmcgAta5&#10;dQWH9n62/p+PfgjIWVW9KkgWAuQDYWJ/H+x9oViDUd1yRXz8/s6XLCnp/hp0IM2bp3B8brY/ps62&#10;te4PPB498vGZACwvbgGwH44vptc/63t1aRGi4rk/7FeH59W8FAcD/D0z1GXQklitrFVuyAH62Bv9&#10;f9h7yimHiJ02PHN2+twDwT70s0njAA1GfT5+YHSaWMhxQ0Hp0xV+UgKG4jtp9Wl7A8/1/wCI/wCN&#10;+8kMZUgAf4/S/wDh+f8AiPajSZMsf9X5deCeJmvDpC5PJQoshRVsSWNyG4N/6g/7x7f6aNFI1L+p&#10;bty/1/UNX+x5sPa6y8QnB+HA4cOH+xn7c9aW3fVx8/l0TrumrpZ/OoPEodpFU3Be4Ba4uQOPoPeG&#10;rqXjQ6bekm11v9fwb/4+xtZ26vQP5jyNP9X+odCXbbYM9G6KRhMNDVZINIb/ALlxqVT9DpFuPpbj&#10;2lah5XBKAlz/AEW4texstrHj2KbRYkceOe37aeRpmteP+bz6HVnagAa8j/V+fQ/4jDUcdOiqqMAF&#10;t6A4BsLm5B/H++498UgnZdTNY3Nz/Ti97/1/2Hukt5ErlY1qPKnn/sfaf29GDIi8BgdKmOix8IXU&#10;YYxZSb6FH1tdiQB/vXvgwkdCjAX/ACSoW9muDqH+t7dQiKQSISB9tfLhT8+kkiIrVTh+3qFIMY2p&#10;Asbaj/ixNjf6gn3jSF2cC4VAOVI41H6m5/1/at7oRREnucnBHpinAU8v+L6YMUZNQvTPNQYqWSxp&#10;0QFQSSCvqubkk+8yQlXB8ur6+kWubi34P/Ee2ZbrXEVKaeGfz+zptoVC5XqD/C8Qpuyw6RxfXf68&#10;A8t/vfvmyMxB8gUgW5Zbnm/+HtqO48IEaSa54H/V+XH5dMtChOR1gmwGIqvoUUaQLowKg3vYmx5/&#10;2PvtC8ZuX1AauAbkg/63P+8+3HnMi6EFK0/1Zx0y9nGQdP8Ah6YqnZmHm1EMjmx0qSrXvweB9f6+&#10;561bKnGpW/qObC305/2P0HtLEniS6JMj0OP9WaceiW5sxpNPPoLd0dfUKxNLCipf6aFPD3+tv9b6&#10;e5ryFiqqbBlGscG5082+tubHg+0RAKM7DIJoc+v88VAqOgLfxhGJpQjoNIMbHi6pYlH0Kkrc8mwN&#10;xf6cgE8+4LRhufzzxf68fj3QluA/1Z/1f7HRUxetF6FHF5JUVPUA3PJ0i/ptzce8BQsQSbkD6kDg&#10;A/n8e3FUDtUfsJ/4v/V5dO46fjm9EZLgA/1Nh/X/AAtf+nvl5hGeXUgWJPpsG/oT/wAb9uptpmWo&#10;U1Plnh60/lw60SF6YavdJjbS00SKLfqMQ5uQOSP6e/NUI99TfqWxHKk25BH096k2qWNKoOB+2n+H&#10;/B14MPLrPh91xy1qDyo2l1+hX/H6abf7z7L93MVbA1ygcmFzwWPBFrgH8e0y2bhtTnA/L50r/qp0&#10;cbWaS162Jv5WWaSo3LiQmkET0gYBgbHSCDY/1/p71pvlQi/x6stb9bgLe55B1f8AEezO2LAaX4/5&#10;uhFRtIDdbkO3LHC0BH0+3T/oUc+yLSL6z9fx/vIv70+osa/5umCprnp799RgmRf+DD3oGjih62yr&#10;XHXvZ/fiXdM7Rkj6TQG/+8X9+nZihoa9NECh6Te7xq25lV/rSTD/AKxn6e9mjpyZf4HjyLcQIf1E&#10;AD0j639kMjMAyt5/IenQbuhSU9aRP813b0tZvDKSKpuaip/D2JtKAPp/W/swUMwaxutyPpYc3F/q&#10;P98PdRWlKHH2+v8Aqp6+nSU8Otc3c+Akglk1fr1H0hbGxP8AT/X98ZzqUgC5VdX5ABPANv8AD6/7&#10;D2pB0CpPH7D9or/q49ap0ybZpCtdEDYguAb3A5It/rcgf7H2np4WJJEmkA2/Avz9f6/m3upuVrpK&#10;1P8Aqx6eX+qnTMqmtaV6N9tWnCUkTC1/Ct/6kkC5I59w2itYs2oG3F/yebm3vQuNVQi6T6/5P9X2&#10;dXiUhsjy6EygRUC8oRcccGwJHP0/w+t/eLTp1cEDn63/ANXYcn23Mxeh48P8HTowTXpYULKOCyi1&#10;7AkDjSPx7yxHS2pgSPpYXuSeeAPbaxmQaVNPX7OHn9v8utnjXqDuKqigom1AG6+khudQYEAAfXj2&#10;sKOrWOFQ68jSPUGW4JNjbj/X9pV22SSUtGcU8qGmPXPS62hLgA8PT/V/l6Jf2BVrW18kcgFtci6W&#10;JVjyNNgLfX8e2qrqpGkPOqwP6Tewv/h7GVjbRxQCo01Pn5/z/wBXr0LreyQrnpFYza1JWEyMVbUp&#10;5D2v6hblP9f3A+8dbjTKeT/Xi/1HPtW0AfII/l0oNivl/hPSsj2Niwq3CA/7V6r/AOJ1q3+8n3we&#10;te3KsL8C4Frn+vvyQqP9X+z06ttp4mtOnSk2hjacro0swIJ9Vxa4J4t/h7htVTg3BFv6W4/1yR/v&#10;PtSEicdwz/q/1D9nSpaaelTTYSkKCNVQW+lx+Ppfj3ykqZVCsBwZQhuLkDSSSfercKxZWOQhPyOR&#10;1YKp49elwlFcKfCBq/JUfg8Hj3lFWR6StiADck25H9Tf/efdPDY99ag+Q/zCnTogqNQ6gSbYo2LE&#10;Lc82ILG4HAJ/w/1veeOu+vCHWrIwZUkGl10tdZAebHhgOPwfdXtlJHEaSGBBK5BqMqRioyCaHzFO&#10;rNbaaMDkeh+RFCOBGeBxWmKgHpsqNqworsFjc6GFmjWRXupXS0Tgq39QCPrY8Hn3kym38Nu3DvhM&#10;5RR5GhkidPt6nVIsZZTFHLHrBu6KTYkGw4+nHtHDvG68vbp+9tql+nmJr4iKtTlWZWH8EhADrhXz&#10;UE1PQC5z5T2/mrZH2PdVPhSfAyMVeN1ysqspBjcfCHFDQlTVWIMjqrtjs/407/wfY3Uu5cht7PYW&#10;qgBijqqz+GZSijJMtDmcdC4jqIStlHlUupF14A91D/Kv4bbnwdXX7g2bBDlsMVtFNFTtSyq85adG&#10;ErNFIDEyMrrKzhQDZmjYOcnuUuc9q9wtvW7tBHa7iKpNZPIrTVqKSRsrKssLYoUXUmoJIEYENg1z&#10;RsW6+3+6DauYA8trMwFtdxo5jlwzeHMQGSK4UKSY9S6wrSR60ro3i/5Zf83zpf5LbVwuxd8bhi2v&#10;2zQ43zZjG18k1NRTmkeKgZqJKhACZWljIWIAFyQBfQZKj5sBvjZG5KrLYeunTPJaSI4+U00mPEc2&#10;tyldThI5bWUrZQDySxv7OJdtvZZ1MFUmSprFXVRSQSdPHSQQeOkgjFOjW3v4poFt7pQYCOOkGoPE&#10;tjIHD5dXoTJiM7jZKatpabIYvIQmGakyNKk1NVQTJZoaikqlIIZTYo6/6492v/G/+YXuXFY3GbZ7&#10;yopMlR2FNTZ6jFqmkp4wsOmvEoYvYksxQjj6gfkRJuy36racyRs4UAC7UUnXzBJUAsvE0PeeNTTq&#10;IOYfYjaNx3CbceQJ4rG4erSQShmgmJzURqdKM1BTWpxWg61+f5hP8i7q/v1Ml2B8e6iLrrsKJJa7&#10;+7UUkdJg8nW+SSqRcVkFUy44lmOmNSYtVuEAGk9G/uo+kPlJtw5CnqkyiVVGgp8rha+JpoFkXXGt&#10;XSKbEAniwX+vJ59qpZL+0tVmvqbjt7AiO4UuXUAkZAbU5Uggh8qQRwFOowt7fmPlS4NoRHtl5qbV&#10;bzxMbaahoWglVeyozQFxqOmi8OqNulvnj8/P5Q++h1P3XsLMby6up8g3mxW7IGp9zCEizS4rcs5k&#10;NVH9AJJNY0qoVwo91R9q/wAo3J1+Rrp9hbkoo6O807VFVNU0dRBZdRiFIXBbgWQC9ySBw3utttO2&#10;blbo1pdKrNkeIQlRQ40k6i3yUmtD8ujWT3Km26H/AHebbOzgjMCaoStaa2cKaAGlQSvGpApjYw6B&#10;/nwfC7t3DYI7uz1T1fvDNS0lHFtXNTUeSkevqmCrFBksYzU7Iou7yFwqKDqIKkCvHfHxG7N6+qar&#10;C5DFVs/gidIaqSkqR5vCokCeRgUGsAr4y4H0IJP1qu13drI8MjeKeIKggAAZx5fOv29H9pumzcxW&#10;hvYHiJJHYrLqA4cAa4HHq4TavYGzd7YumzO2Nw4rMY+rjSWCoo6yCVJI5BdXXS3IP4I49lB3R17m&#10;cc0xqqSSBRI2seMaqZlPMb8kfQnkAfpOqxHKaZEeHSMZr6evRmdtjVQIQ2cioIx8vXpY+wjyW1am&#10;JnlliOn0mME/uOpj1Ky3IHIPB+nI9kslu9S+rNOApU/l/g6skUsZEYBJ9ADkfZ1721NgJo0Ysbhb&#10;M5BaNgWXWikkAA25F/r9bn2lMBKl5f2HBH+r9nVGeXXQow+0H/Lnr3tufCGVSbgowILfuK6luCDc&#10;t/T6ge2UV9I0Hh58eH7evfWyQMFINR5U/P5de9tc+2GlVkjS8T3DftFgqjn9d9Q5ANha/wDj7adX&#10;iUBcAkn8zx6Vx754ZDsaEfP8uHDgfy697dMdha+meooqiJpqQ1JqqOT9bxSTRWqXR1YuU1Ld1ICq&#10;1yRYkijAdsQUgeeMYOM0z/h6SXW5WtwI54TokC0cUABCk6QRSlacD8RHnjr3vquw8Phlgmg1rNHL&#10;C0oKyx2AbXGeLBiCQfUDz/re2zEoJbQWpTgWH+A+vVra9m1LLE3AggcM+R+dP2de9pPM7UarjFbi&#10;wUV3AkWxZ4pYTpnDcAi7gkcc3H1vf3VE/W1S8Sak14Gua/6qeXQlsN3eBzBfd/z8qHIz8gaHPXvb&#10;fSYiup8bU0bNN4aSp+7B40eOrQCdVJ5srpqUg/nj2wJmmAI+Kp/lgGnkP2D/AA9XudztZrxLoAa5&#10;F0n1qpwacMg04de9y6WiFRGzyRJIA4e/MacyG0llP5soYfS/I/Pu6xT6zUKfn55+Vaefp0nuLl4m&#10;opoaemcj/Zx172qKfbiVmklFdVZZEBF7Oi6QdJNjYfT/AGP9fe1tJ3YhgfTh5Hj0Ry7vLASMgkUP&#10;2Hr3t0j2VURNFKkcjRmIwx+EsECK+oQsguGAL8XHAuBa/tSlldpkoDGTUngfIHhny/M5Oc9VTfkn&#10;BjYitakkCtSAK1pXyFc5OTU5697mrsCoqlEC08kZCBX8guGDkayo+v4BNvqf8fb/AO6JH0vHUDj+&#10;zpw7mYe8tXzFD6fZ9vXvbjX7ImpnWFoXlgjSKIsFljGpQqlQBb6Wsb/7H3RNtaGQqpr/AJPt6TQz&#10;yOWkjNCan1r+3r3uFHs+dn0xxGPVKqIeNMoJAJVl/wAPdpLE/FXI/wBXl0vUzyKCw1E9e9yl2hkY&#10;1kfT5I4nZP0aSOeD6R+n/H3WPb5Jhqdq6cj8unVtGm4ChHHr3vEm3pWJRwqsTyFUO4YkKq2Jvz9P&#10;z7ssBGoV9P8AL0YQ7dMKcf2de954dsSSRMZUMioSwEETEgKPoxg1H/H1W4/w91it5ATmlfkK9Gdv&#10;t8gkC57vl5V4/Z/Lr3vPFtVgnl+1KCZV0M8Ohrt+2qSF7Nzx9P8Aife1hoxDDV/q+XSs2Y1+Fx9e&#10;ve1JhtrSVdRBBFAj1QkERjK3byK6qoFOTb6c6uP63/Pu4hhDdy58uP8An6vJZJAAWGD/AKsde9iz&#10;RbAlqZlpkhaNJpiihZFN4lFlaODl+baiWQEfQfUe3AIo2rWo8/8AJ02IbaJjMtW+Xn8iBxPz9Ove&#10;xMwnV8E76TTaiYighiSUSOyrpkLxjSwAtexFv6g+3D4TkKgqfkeP8+rNEGZS2KUr889dEhRckAf1&#10;Jt7E3F9PxjSZqQaXJCxSLTyM8AS78zJrIBF7KtgCfx7YaV4pBE9BXhwHDj/h6MFDMoReHlgf4adY&#10;GqYVB9YuDY/kBjwASOPa1HTuPk8TyQvaJbFaWVIYGLJYlljCF2AFuQfbkizsQkde7gaY/wAHpnp0&#10;a07KEHyNKV+foR5+nUU5KEX5sR9VIIYc25Avb/Y+1li+sagyOYcZUR0rq2mNqRdMpUrZUkpFMwVh&#10;qLMLEC+pgPbsVvJwYHHqKV9OtJDbGpkdSaA8QMGtPMUr5evUCq3DQU4s9XTK4bQ370amMng6vKQt&#10;wbAA3JuLA39iBB01WjGip+0qDHIiOqpGFm9ThpY5o7h2W4sugtwLAe1MkSeGZJMhAKkZIpx6YW7t&#10;DN4SuuDStRQU/On7ekzJ2HhkrvsPu4FmVnU63PiJtdNMwuob6ag5W35t7dsf1RVsUipMfXVeRlup&#10;pIo2lYBn1RiVQw+oOm0sluLkWGkWjsI2gFzFqKSeZFAaeh4HjnNR0qcpGpnmIVBwY4Vh50JwaYrT&#10;1HTbkezcFjknnyGWxtDjqZdctdUVUcMQCofIVZ7k2IuCic3sP6+xXpfjbPikgrt911Ls7FV6oyz5&#10;upmplkATytR46mYK9UU5d0p4XBvpt/VULVY1a2kTXIieKscZ1yFPJytSQp/iNErxPTNru8e5I37k&#10;X6tkOkmOjIrDydwQif7ZlPoCei11nzR2XnazL4LqCgyncm68FO1NksDsOKkyUuNmfikfcWUeVKHE&#10;/dEFaY5Wrpy6qXX0hiq/ocz1tsyJqbaO1I9wV0Ujac7uQGmoCUGlJYMNQv5XVyCwMsytYi8aNe17&#10;TaNyLJcuY4VY1K6C84SnwZlWCNwaEyN46kYWIEE9KJdovryVn3Cdo1VaLHAVIZj8VZZFR2UilF0W&#10;xQg/rSgiiQye2e7e0EMnYXYc/XGJqqZVbafWk8FZmoZpJxMpyG8c9QywoY42aKSCioGUuNS1csYU&#10;PkyfcvYeQiFNBnTgqIKqrQ7XgjwFMNI/W0lCElZj/bZ5W1H2cnZ7JzpuQ8zqdWqTw9Br+FUiVVK+&#10;iyhmApqz0rs+XthsY/8AFLVNR4vKPGl+wSSF3UD0Rgo8h0lMP8NvjrjslLnc319R9jZ2aZ52zfbW&#10;QynaORhnaTy3oKfe81bSUSK3MMWOpYI0+ihRx7Rf8WyNfMZchXVlZNKSZJqqpnqJXNreuWVix4/q&#10;fbht7a1U/Txqn+lVQP2DH7OhImvw1Qs1E4DU1B9grjh0OcO3sJhqSOhweHxWIoaZQlPRYzHUePpI&#10;EB1AQ01IiIv+sF/p7U1NV3h0kn6X55+q2Nifpxxx7JrqZ2YMNII9FUf4BnrYSrhvMfPH5jgfzr0m&#10;J8eqzN6L82B1PaytqUkX555v9b+4ryM03BLEst7sSV0ni3PH19lZLBNA4LXT/tuNfXgONaeVK9NN&#10;UtkUp6DTX9lK/nw6d4oY46f1BB6fV6R6uPU1/wDD+vt7gkdYTdmA0kEK5Atpub2/H9f8OPb0Kh2V&#10;nC6gamqrw8xkeYqPXOM9X0KVBoKgilftHrx/Pz6StbGhnKoNXPp4LNcEqhU/W/0IHAvYn+vu0rYa&#10;z5jZO166Rljlr9vYiqqIoWnR5JJKJJHErRjWTzZvoB9LW9xpu+4R7LFDZaEJt0SBS5CgeEoTSpJH&#10;4lZvWp9AOhhyjtVpuNtcXl5rUz3Vw6suoYaVqAMMLkEgClRnr57/AM0amiwfzr+UWBjiztTRbU7v&#10;7IInq8LidxQYqmyO4JKz+J0dBXAUkKBZo/tpJFd7WYsWIPt0mo5IZ2NErQVD6YxMZFkjRFW6ApVF&#10;woNuF0gm/wBB9faJdxhNv4m4KJFjJbwwBXU2COyjmla4Pl8iepCTYrONRGigsuNTCrEjFWLZLcal&#10;s1869Jnb+Tpty0UFDuHLx5Da08MjyK9BksNU5Bvvis06ZLbkOOSaRLsj1Mk08cekok0vEC4jtjMO&#10;GqZqmOczFPLOWi8kagatehmMQFrHSyj+tjc+w2ecNuFy0ZDRMuFUIWJHnhw5Hp246EEFhPHHRFLD&#10;0Ff8nD8j0ZCk3nsCixOOwG1doNFhsXR5CShxoylXQ7aq8k4aMY6qzOISiyk07MWBnFS8rC0fmhRF&#10;Cwp9qfcKk9Zlq6oFKQsI1iWn8qg6fLHRsqyjVYHXGePoPdxzCs7tDax6nc1o1VxWpLAaQKCppgA4&#10;A6akspnD28MZRjk4NRmua54fPpS4TvKp2LOcbhOo+v8AZNPnqWeTPZLGIaLcQoa11p/Ft3I7zgqa&#10;uhaWMNJDJS5BbOyyzSWPomJh8rGA9G9dGgKsGEMM1Oy21aXSoh/bU/lUIsLXNve33exdkUsRIMaT&#10;ihHkuO4fP+deGpLGkHhToT9uoeXqD0ga/eHXNemVpt/4frLL0c8cqzzRZrNYPdpVpRDHXTZTbu4Z&#10;nrqqJG1JNXRESSaikINj7ps/nwfH/wD0r/CV+16XFJW7w+O28sXuiPIUlP5quPY286in2hvjGI0H&#10;AQTHFZKcG+iOjZuBqPtPdXUQvYkC6Wmj0gE92pC7htJOEZWIDUoz6VBJ0jo3260N1yzuGx2y63iV&#10;byKvxqYiY7hQDnQYP1GP/Cvl1bn/AMJyO8cT1d8x+0/jrjs5VQbC+QfX1fuLa2EzMdb97P2L1RP/&#10;ABjE/wALky7ifTPt2r3LLWMIlMpo4C6kxh/ekkVOm/1uBY82uANWlj9bXH+9/n27XGR59AH411A1&#10;Pp6CgOD5ijCnrWtTUdbtXvmq3/T9VuP6cDlibcfS/J91rp+Lh08iKPi8vy/wf5eve9yr/hOLmqiq&#10;+GHyd261XRqu3fkZtjOUEDtCaqM7p6q+zyMixyfq8q4mJYhGQ11e1zwIY3YRRe+2zzSrrS626WOQ&#10;ZpSC9gaNjTgI/Gck1Ao1WqAOlyBZ4xEY9YoeAr2qYSOA8gXNfSp8sa1//CijAQ1Oyvj3moqHMSV3&#10;3fYeLkrce+XioftDJgxTYrLz49jBHBPVVMUxaupZ4yYAg8SvLJ7vjVFGuoY6AFYCNL1EhVZDdxJE&#10;L8qCBxf8ghuPc8A3LokBYFwo1s1FqaZoKAcfQemMdE7TzzXarCoLCrOz9oqwPaAaDtJpgYpnPWnl&#10;kamhkqFw1JQTzY6tz5ekEynBYihhqseq0mKraLNVCkMJpKaeW1QyWKxVELUpWX35VSSRebO9xraS&#10;odWUAKnoJUWuVJsLG4Isfbky3fhCOaMOgzTs8/PI+XGun869Mbk+5XSgSw64l/CrxqpbOSCKk0pn&#10;hQD0PWFMrR42lrauiyNXRLj7ySwU+NxVFkaSqeeTJV8UlbTfcvr8EdTT03mMdRAqywuz04HvHLH6&#10;kk/cqI42fySN6VULq/caMgWLHUlyL/6ofn2osLqkDwRDQ+O37CPM5FAK4Oeq21zPcH9MgTR0pEpU&#10;4x8RzSgzx4jHp1wr6bTU/bVU+L2++SoMcmFjotNTXVVRVQxQQ4yjr6RmSaOmV6TImJJZIlPNLM/E&#10;J5okjo6ABPEbCUr6SVBjCBmJNl0IfyRf8j6NvIiyUXTqYBaA1I+2h45zX5cc9OePDFL4bBTJIoTS&#10;rVIArQkVJpmlTjHr1DqZKakehy00uUydBXpJkpMZO/ileDJTRZF6owRQJTyGsasycEZUqsjRkotP&#10;O95uxTioaRRGuhhdVX1SWPqZ0MQuCyuwGk3/ACCRx7eV9CfqPWgplseY9evCM28LTXEjaV/idtPG&#10;nAtTjTyp01Ve5anApi56aSsjykdQy1FSaOKnx5qaaWOCkocuMwTFMlLVY2inmaoh0MX8dTCkpWT3&#10;NUSsbaVuYtCMYwpDIS6qFsupQVJA5ueRbm6ZpLRCCtctU0YkcM5BNCf9Va16aj+geJJEkKjxKNpJ&#10;IpQVJNTT/iuPSNmgdoapJqqZ4aPIw5P+Fy1EbeSiyEiYx6k1NQZBTVEkVVFE8rxjxRJ45tZ8ZXP4&#10;rRnyq5tqFtTRAqSyx6QpGon0k8WsB9D7bjmlnk0wCh8iQKD7ajzHqT+3iohmS8mBtk16SaN+GgGa&#10;nhkV4+fSfr66joKmmlpqnHxR1AoJ5kjgTM1n8SWnoarLCWerSR6WKJ/uxEF1SK7TAa4X9XLQshUa&#10;jpN30KBGQziwFza99RH+uB+R7djDxAuVqeBINRjyxUV/yH04PwiG3DzrGEr2swLMvqckkA5+R9ek&#10;/XZSalV4kpkSpjFPTQivmbIJVLRSszywUqpMyMGoYpueVjaWxeKR4/eUMkT61WzXAbx6izWPqV9X&#10;B/tC/wBD9LXt7o8Ek6eGx1AZA4U8wcZ9Dn/P07HLE2mFl1unctCaivnQccetem77qoqaRIJJLRTU&#10;01JFLmFpxSoJYFMU2OkVBLCQn2hWNbSRKPIjtG73wzSXb9uOwvY+rXrFuGIa4HqAuT/tvoS7bQmP&#10;UszD5cB+Xz4fb1qNZzJIZGpUdtQB3+gxk0Ax/n6cVWKqpsdNVVUjySRkzRxU4pUoHasLyiSWnQTe&#10;M09TKIoY72teOUjXDHkZ2W4UqVIFg4BJ4I9K25tcC3u4gQsHkFG+0jzzwx/q9emPpzPQXQo44V7e&#10;GeGP8HScilWSMGKOdfVPG6YpxLChM0TzCqrZBeO5jld5R6g1yvIt74qI19TlS7jya302JLaFCxk8&#10;3/F/9a/u03iSjw0rpGKAkUPHy/yU+zp+RTcALqZQopQMy/yBHr1khauSYpTU6IlDI1D9nR0jT1EE&#10;CQCsqZJcs8f7YjCvK7Roqnl1UFRfoJrupYrcAAEfb2Km/EQIJ/VYD34z+DIHQVIrw7hSnqa9Xtbi&#10;OC28KRavWoA7x/vR1f4es1YniovOIfuUgqmqZ2ZnzVbPPXQeN9WW8YEZD0vkkkDKD9Qlx7ko5IQg&#10;K0QGgJ/ml1Kwe5A+v1/F/wDXt7TsiHUqko5OovStAcUqcDhw4edKnpmS2hEcikujufEZgDXI011c&#10;QKVFAQBxpWp6aamLxTmSURS1kTvC6SJFlq14mp5dIo5YtOlpBEhEkji4C+kyG3vkPInqaMzKpCsK&#10;do473IsS0l7WIP0+gPF/ddEcvZC4hYioMiswwOFFznFPsqerobeceHba1P8ASFBjyqRx6bqmrxvl&#10;hFXPDBHVPUVMNJknmqMpEYxNE8dNFSoUbzCSNv3VUvIhLtHYlsh8ZIMamLjkO6TuDcKSsi2A/Ta1&#10;r359sIlytRO4k9Cqug9aEMSxOcmtCDTyPSlC6sGNSoxSnE8a1H+frHV16mPxSROkbWKGsrKfHrUm&#10;QFgjUVGokfW092/SpWy2U2PvzAA/S44uNbOb82sL29uozHgaE/0QPSvl/q/b04n0xUliWJxkAY8/&#10;hA6T7NOlOjShoUErxUrwxw0MTu7IXkMknkq3I9SMVsTyAfqPfiy31IhJuLj1G54503sPxY/197EU&#10;jDw5XFB9goPStM0zX5dadY9SwSCoAqD5AV4eQ/aT03x1qRqYlT7WCdHEQQrDIh8ehrVNSHqJV5bW&#10;gAuLD6iwygBn1MpcC/F+B/jxYD/Y+2WZki0QnTWmf+Lr/LpWkzTLpAwfOlf5nplYzU9labxyOsjP&#10;JDrpp6gOVClVjDTMCt7hbDTf8e+DEk8KVUE2Bvb/AGBPH+wA9vKiqAWYFiOOP5/7P59MS2z+JrHp&#10;/n9cD9h6xws5DJFHJJIYdEgii9YSNS0n3NPTgzMCo1BpZBYXuNIHvgyjjnQA31ICi39Lt/xT25G5&#10;BNRrNPLP+D/V/PqyRIjaWGr5ivXccpmJCPcmD9ER1vZUK3WKkb8f0Mhva31PsF/HH/fv/Ox/8zq/&#10;46/n/Zcb/wBP959s+PN/vtuP8Hl/m/l8+t6I9fA8fU/w/wCr5dGU0N/o1veH/snq+n7ahtq/2bPR&#10;5NXnt/tfgv5L8Xvx7//RoLql1StY2IZrm39T9Pr7heI611HPWSIAPxdb/HuKVIIFzb6XFx9f6+3Y&#10;9COSR1RlUVx173NpF0yKL3+v/EezOE1bovmNWP2de9nn+MkHmzNCQvHlC/k/UKCf959rzgnV0/Zq&#10;K0rmvSH7Em8G1Mq99NqaU34/C3/PvYz6ipfHt6j/AB/k6Dm9+Bf6+3YJQKAjz/1f6vt6ruDaVPXz&#10;4f5zufMvYuSgWQG09UbC3JQqwsR/gD7E+tplkjKnktqKkD6Ec2Ps+t7hlNVwMAg+nr0AtzthKhJ4&#10;9UDbN3A+MzcEwcqY5Sbjkag1lv7L5vvCo8M1xa4J5A+l/wAH/YexKjMzBnyPl/l4+ueo9u4QkhPp&#10;1sp/y/e7JahcXRw+TUngjBBbj9r62v8A776eyR7n2vHNl7RqGbzD/WGo8j2pkC6dVDn/AIrpNEUc&#10;0p/q/wBXn1tK9Xdlzx7QhlqpfGoouCzEH0qWBt+Pr7Nx05t00dLT3RRwlr/Q2A+l/wDH2XkCIF88&#10;PL/V8v8AVx6P7Ze4BOtdr+br3xHPQ5HF09UWd/IhW5sTqkUJ9fqb8ezXUsGlFW4IjA5sRqt+bew3&#10;cz1YvSmr+WOhVBX9oP5dai+7K81tdWSltTSTScliTYNYH/Ygf19zmHpDf42t/sL+0KNnR+f+Towg&#10;+Cv2dIq30f8Ar6bf7DV74Akkf0B9uEYPTrHTk+nXnkKqL86b6R/sb+8Ey25BsL8C35A/PtVbSBu2&#10;nD/P0krV9XUDysJgWPpf0qB9QxtyT/j7wauRx/T2qpUdXNDxGepmv/D+n59ucMPlCqSACL/kjkfX&#10;2DuYZNFtIQCcU9PPryxvqAHRjeha+Sl3jhJFa2mqiJK8/psb2P8AsfYOb9xiiV24spckDjhSeB/s&#10;fp7xe5puATShziv2gdCDb42QBT54/b1vd/y8s/JWbLxBMpJWnpwQQANQNzwf6+8+xKLUPStx5LC1&#10;x+L8+wPYNS+AJ/1V6XXIohXoxvynzBptpVs2rSFpZLkstgStrm/+w9sXcW2lr8PUoIeDCQbj6ftj&#10;/A/7e/8Are8qOQJSsa93HgPz/L/B9vUe7zGGJJ45/wAHVW3xm7tp8L23T07zsrffxi5kARzyp/3r&#10;+n+9e6De9OsX/vLLJ4Tb7lzcLfgvp/p/gfcyLMSmlhX/AFf5ugZcWwMgUjrbP6v3dSbk2njK2KVH&#10;LUkJNiD9Yww+hP8AX2Zf4zbLSmaiLRgaWTjSL/hSLewnzGwSEgeh/wABP+r/AFUEWzRKh4cOgR+S&#10;u9Bitv1UEb2vE1yCBY/gk/8AFPdlWVplotvFbceKwIJ4sv5/4j3DMrCS67Rw49SPttdI9adVR7Fy&#10;kuX3wsrSh9da9z9b6yWI/wBv7IjuYF9yW+v7oP55J+o9n1u4CAn5fsHQjB7QOreNsIYtsRgem1Nx&#10;/h6P6ezgdTwWo4ODzGv4Nr6bC/tDdNql1eh/y9EW4YH2V6rB+WdX43q0Dgn9y9rH+2P8PZjYYidC&#10;8ckDgfUn839pXfsZ+FBX9g9P9X8ugwXzWnVTdbUs2Qkcc3mZAOObuQefp/sfc8UpX8Xv/Qj/AKKv&#10;7LGuUfi3D5H/ACdNu7GmgU/PrKJpl+kf1/2pfedYdIBP4HI1f7xwPaOQh2IB4/L/AFf5+mu8/EOp&#10;K1jKqlkA0XY20k/W5te/vCyDUT+nj6aje1/ayJdKhePzp15vtr+XTbVVxYsxA0n8GzHj6WuPfLQe&#10;eDz9eDx+Lj6e3QFHnn/V9vVMfs6bWriy2KjQurkBbgX5/SP94980Ri6La+ph9BYDkfW3u5oqFiaU&#10;60Wr02VNV5C2lWJKMNXAtb9Jt/j7VlFTktFdSdGm/wCABfkW59p7OaOrmo7uH7P9X2dPxPo7SOPR&#10;X+7q2rp8c5jR1Kol2BAA5IuBz/X/AF/a2EMaxaNI9fFybfQAk3J+n+HsxtRWTXWmj0/1f5/Lpwmm&#10;T1VHvXdOYasliSWazM4UX4UK5JJt9frx/h7mUgjghP6DqRvoAT6gQf8AeeR71euktx6UI8/Q/wCo&#10;dbFSc9IT/c7VxlnMzalY2YaQCwNibj8Hn2F/ZdVFFhqw8AmGQ3uFBOg/W3PtRCmogenDFcY4dHNs&#10;CGSvz/ydWu/y2Nu5ZuycRI8bsDUQsSl+f8oBuwA/I961HzJqUky2R0cnyyfQ/S8oP/Eex5adsKt6&#10;Af4Oj6ZdSCnW/n01A9PsLCxuCCKWHg/Uen8j3VxUqGmY/wBbn/bsT7WavOnSUKRg9Cr7j6ORzx/W&#10;3092BHHrfXva62TGTlqMfW8sdv8Akr2oTjWvDpg0L56972AfhxAftaHg/oj+pt+Obj/YeyTcQBqP&#10;nn+f+fpLdqojqfPPVY38xGuFPsKuuRp8EhP0uAqkgC/+vf3bliv+A4H9I1/176+bn2WqKIn2n/B0&#10;FjxPWiN39KZd65hjawqGA/rcyK5v/twPb/Ba44/s3/r9Ab/7e3tt61rXz/w0/wAFem65x0WHN6Wj&#10;CEcgOb3/AMRf6/6w95Z/UtjYjSXUEfkgsb+1dudLFhjND/gx1thinQbCECpRTY/uo3P0+vHHsM9w&#10;DTPzzpJ4/JudIt/tvcgbK5+mJGKj8sZz+39vQcvoz556Nl1PSNOsCn1AA/QWKrcDg/4W9ofyDyPp&#10;XTc2J+ovf8W9jJLgJCviNq9P5ev+r8ui8ADj0ZKo2zNUU4ZEcWRb2Zb+pTa1/wDY8e5kRJseOf8A&#10;X5v/AE/2H9fe/qouA/1f6j/qr1rj2joPMxtmojZrGTg/RmW17/Q/70f9h7nRAnk+n/Agk2PujXca&#10;YUavngDH+b+XVgG9K8P9VOg0yuCqFWRyCCh/LC1gCRcH27QBrqbgr+ODb9P4v9PaWWaF0ICnV+Xq&#10;P21HTTKyVYZp5dBbmYJodZMhIGoFAf6Gw5/PPtwiViwKjhbXNvzf6X/xP09oZnRYyGOW4f6vkOP/&#10;ABXSmFSDrPQTZH7j7lnDsQsjAcnj1kcD/ePb9TxlVF7En1f7YgaTf/efYC3mVZaheAx/hNf9Xn0I&#10;7JT4WuvE/wCr/D0K/XfmglimaU3vq+pFhp0W59vcIjlQKy6TYC5PJ/rYD3Eu42skcpcZr0bRSKoq&#10;T0fzZm9RSUtPTyTMmhUA5QA8Wv8AQe5oo4xYXJsBxb/D+l/9t7DzFyS2njX/AFcOnluaGgP+r9nQ&#10;txbwEq+iqLWAsPRyLcHg++Ro4iL/AEA559JBH0sb+/IWBoBX+f8Ak6VxT6jRsdel3S2n1ysBf0/o&#10;BP8AQrf+vv326FGGkn6WY/0v/r8+3AhSQEkeePy/l01cP+oAOmqo3SzK3rPBtfWgOnVxcrf/AHr3&#10;2lOoI4B/3k/1Ht8sQMdNES07cDpOVu43MTjV6SpX06Byb8i9z7dooeVtc6lAAHJF1JNr/wC+/wCI&#10;U2LnQ1T58fsI/wBX+rPlkdWBYjHHorPbmVa99XqKnkEG2q2r/WH+P++ECopBKXGlhYni2oWt+GP/&#10;ABv2PbOQxqprWo/n9nR/t9yYyGJr0U+l3v8Aw6qa0gDRyGwLLc2NrBifcWHD6G5+jEngHi5v9Tx7&#10;X3F/4iVUcPU8fy49DCHdYwmOPSypu1ook8YkszAFm9KqCPX+on/D8/7375yYV3FkFh+bkjk/W1/d&#10;IdzhQ6phX/V59WfeFK6a9Y6ntyR08a1Vr2OpWVh/j9T7jfwOReSLgXvZv9h9T7Wjc4GwBT7emv3r&#10;GRw6b37XPjIae/AuUcFjz9QB77GJaw/b/wB5Xn/H3YX6+R/kevDdVHl01y9qqzAl2+gHqlCn6/0u&#10;feH+GyareFl5I+oPP4Hpt7Um5hZPjB+XD881/lXrw3WJ8HrHD2yAfU2nn9YdTYni31/4n3y/hMjX&#10;KoT/AFuo4NuR9D7Y+rgQASGn2Hy/b1s7nAuKfz6dF7ZUgESa/wCpsosf6fT358M5U2jKn+vItc82&#10;Bv8A717om4RKw1Go/wBX2f4etruMB9f5dToe0kazCWxH9PGTyP8AH3hOLkWyafoQwPPJIsRfj+nt&#10;1LyCpmr6j/KPX1+X5cekF1cxkFh11kOxkqYBEXBY+v1eNeT9b2/1vfni0SIrAg/m1xyBf6H35CDE&#10;zDI/yE9APcm1OT/q4U/y9B/U52OsqlkU2LDkKVuCicW98WQH6g/T6j/X+ntjTTI6JwozTp3p8hIq&#10;jS1wSWHI0kEWItb3xaAFXsSbKTwf6C/1A96jlpIoI4kcR17Pn1Plr5jE5MikBSb3+hA/r7S9VIAX&#10;5IAYixNxcHk/8j9ybsu3mdlQitQM8PLh/q/zdV/pdBrncvKSzs5AQEaR9Lhjew/23tvFQVsf6DkA&#10;Ac/6/sS3WxIYiIhT8yaj7Oqa846a8JuOSKsjIkIAkQkDSNSi/wDX/XPsHe2p1fA1rEm/glUfiwsS&#10;Pz/T3Hu7bU9vWNcDj+3Hp8uj3axqY+XWzJ/KHzZrNzYktc/5TSm1x9FRbC4H+IF/etr8plH8fqz+&#10;TPKP9sB7IqmlRinQqYa+GOt37bP/ABY8d/1DR/8AQo9kYlVfI1xf6fk/6ke2jKanV1UCvT776hW8&#10;iW/1Q92WRWNAKfn1VkGk0697P38UFtm6Tgj96C1/6BgP+J9+koV1eXSSmqvSa3f/AMe7lP6mllA/&#10;1/Gfeyn08QuEoTzbwAG31vpU/wDG/ZK4rX1xx/1fl0GbuomI60xP5oKmXduVNuBUzuf9YrJYezD0&#10;yBhdTe4FhYj6C4+ntOJihAbFP8vRZJNpbSPLrXZ33TaZpzGotqYm63PBBsLD/Hj3M0WW+rUQth9Q&#10;Sbc2H+Pt6Vww06aVz9mTx6UdBJhmaPID1AetVte3Icfp/wB69s0y6muD9D9T6Tyf8P8AX5/5F7ay&#10;q0I/yj/VjH5fPrfz6NRtquIgQfU6QtuAbWFjf/D/AH349wygvb9JDG/0I/xH+t9fe6GlRnH/ABR+&#10;3h5fn1bPS7pa5rqNRDL6jwAPqAbH+nvAVINuR9LfqINuOP8AX92NCK8fXh9v8j16vr09w5SVGux4&#10;sLc/kWH4H5HvkqAFL3BEiiw4HANz7dh4sRw0nPn5f6vsp17BNB0ybkykk1Na7Xt9CeLKLk3/AK/g&#10;+1FGpdRpWwUaSeDfj/W9u2yCPLNxz5/6v9X59GlmwfPRNN9ZhxXl7Mo8rX9S2JuAeLf69vcN6Vw1&#10;wA3PFzYn/C5/4n2JFmRkoe3/AFfL7ehdDcRhPTpNY7en2aWEqnkcErf63P0/1vflpOPUg/1wwIH+&#10;291L5ojfy/2OnvqYvXp6bsdQLmdVFhf9J5/1/fH7Fz9LEf4kD/iPdzcRjBFPsHTT3sBHH+XWMdlD&#10;6rIX/Hq8YH+uLD3ifHsbj0fS/wCbm35uQPbiXMVASDT+Wf29aXcIFHH/AFft6kJ2gENgQG/2k/j+&#10;vPvi2O1AAIoINydQPFrWsPfkuUiJbiCKUz6g/wCTh06b2LzPUw9nkgAsb34NlH4tb6e+zj7sbxGx&#10;t9DdSQLKPbS3CaBRvX5EZz08l/GAO7/P04w9mLwTJpB/1QiDccAWB94/4cyH1R/6xCjk/wBBYe3x&#10;dQMOwmv2/wCz0rN9ERQV6lt2TE4IL8C5/Sn9Lf8AE+3zGwOrXKlQAfrYXsL3J/5H7IN2kVk0qa1o&#10;P2/L/iuie7uY856RmZ3RTV5dg35JvqX1KRc/TkH/AJH7eK2gocvj6iiyNJSV1NUxtE1PW0tPWQMX&#10;UqGeCoVluPqCAGBsVZSAwC8c8+338dxavJE8bBtUcjxOKfwujKwqDQ5IIqrBlJUgze9q2zetul27&#10;c4RNBMCrISVBr51Ug1BFQRQg5BBAYc+v+yt6dZ7nx29+u9zZbaO6cXK0mOzOGrHpp4pDcaZUF1lR&#10;hcSRSKVYf0IDApfYvwx6x3mjVeLgkwWXDvIZVSN6Kocoqj9uMI0IRzIygmQFSqm2ku047F797xE3&#10;0XNFrHe2lOxoqw3MT6iVYuNUdwpWgZfDhkLVZZQhWFYB3f2NsYE1cq388D1XVFcO1xCVA+GNifHi&#10;NR8RknNO0huPV7Pxk/4UKfJzqKhjwPbOEx3btFEIoqbLpNR7ayS0yKiTx1lPDTyQySOVdhKGQAaF&#10;K3VpXLfmvgPhIIa5JM1QTeGB5I6eBKjzyyWKN45TCEZmYg6YnZtNzbSGIlSw97uTbpF8WwvIjN2h&#10;2W1MSMchpCblZYkABBd4AlSFrqZQwQn9t/crbWW5sZrJ3BzWWZXOcURrccBjuZRXiR1aV1//AMKH&#10;9sbuGPDdb7ipK5q+mSux+qGaWGgkmAmlopWlWnqmiUk+NZtR+oFgSA42f1H3H0Hl1yezatazDMy/&#10;dYtaxp4njL+lBTIWOvShv6bqLFgL+xpy/wAy7NurM2yX8cjatDW7h4Rn+GOZY2kRv9/xLJBrOkzC&#10;Tt6T8x7Sm6WK7b7g7Y6lRVJ4lSVIzw75oWdIHJPakrI7juClTUmo7q+RfwQ+eXXCbM7lp6bEVeUx&#10;yVGG3BmKbG0uUwlZURyxpH/HIWlipZ43DeSgmqFmIAbxGNkdj77M7Kw26MXC+Xtg8uUjFbQZIfbf&#10;v35eIzAXW44J+nt3duX7tpRe7UpjkU18PUupTnAAbUy+hKjNARXqKZtkutvVrCSEbhYnCulJSF4g&#10;SaC2l/UAmvH7NQD5f/y9+2/jv2VXZfpytyPYWzDV19ftTeWxUqa14aBgT9pXrjdYEwhchrXVhf8A&#10;Fx7W2Uw+C3FSNR5jGY7M0r6Sv3MMc0gK+pGjqVs4sfpZrfg3HsmXmXmnbrnw7iQnQQCkgNKA1pTB&#10;FfOhGK/MdE9z7b8oXsC31hHJt8z/ABNCTHTyyhBBBABOpWJrX0PRU+pfm58ufjpuqGt2J2zuvB1G&#10;MM0IxFZkKiqwkiSMPu6eowtY5pgWtpOmNCn9nSfZB+3fgLsXfTZGfb5ixtVXyvVNTVCeCNZXTxy6&#10;JodSi9lb9KgstyPYnj5g2rc113Y+mdjxGUB9BTPzqaU9fPpPJt/M/L9t41Y7+1jNA0TN4xWhOY5E&#10;XOOCsxOKZ4bRPw8/4U74KOg23tL5Q7Dz1BlIKU4/Ibt25FRZTETSIytDWzRvUJURp+pWusmleSxt&#10;f3WP2T/LV7DxFRWUkGGfJ05vJDVwiWbHyU+ov5Fq4VDRuqcEFTpN7AjgqI7S8mTxbQxyxAGprmma&#10;+ucYHE46pa848vzFJrmU20mV8KVSkoatAChFcmmmlagjzx1sYdJ/zOPhp3xh6fKbH7n2jPNKYop8&#10;RV5fH0uWpamQKBHJRSS6mUs2lZVuhN+ePZNtz/CzfuIlhiXB1xpwmto/tqmVy3kZZSsaxknTpAfS&#10;T9B/X3VdnuLhTIi1CipzQ0+QIHn0Iopduuf1I3B/avz8wOjlYzsbYuYRnxu68BVqjrG7QZWhkVGk&#10;QSRBmRyBrVgUva9+PYNZnojceLLLNha2NUqGp1aOmn4+rh3i0avVYkcfj2XyJBEugqVORw6efa4b&#10;hddQDmpwcfZ9nSwjnhlAaKWOQEXBR1YEf1BU+2ql6dr5qiGlaCVGlvIQIzKFjjUvJJJoBsoA5v8A&#10;ni3tkLbNTxsU+Va9E9zsTpE07rQD+fzHWS4HJIt7cZeksuhV401ywyq8ElOkscvkDeRlW6r+PoQf&#10;959v3FrHLTwVxgg+v+qvRNLt7JU6TpIyfXGcdeuP6j/bj3hk6yRYvHWU0sdXYieR6eT1MrhlL6FL&#10;Dmw54AJAPungRR4PHz8utw21wlPCIIHlw/w9d+8v+hxYQDG1K8NU2mO9pI6SfURI1QptJokNgx03&#10;BF7lPadoLQnWB2/l+fRgjMxYONJA+359e9pXL9MZCj8kcNOsgqEeKUBJFEXlIZDoa44+nBNv9Yi7&#10;f7uhlJaAaQRn1694Bk0vkUz8+vew5l6vraesCzRaJGGjxgmMai+i5OmwAA45v+QPqDr90rHTTXPr&#10;kj5n/D09J44ipHU/bkj7eve3Cj2pLTyBRHocEgI4bWxHp/VbkH8H26lsynSDUjose2nkWrjJ/Lr3&#10;sUsDihFohqINANvGskUpiMrfttIH5Fxe/wDTgX9mcGjEMpzwpT16SLs10CJUIxmnnjy697EnHbLo&#10;qjS6GN5JXUeOO40sSDcax9OOfbzhUOkDHShoLk0VkND59e9uM2xErK2XXAhjeYkD6IdT/o1Wtf8A&#10;HtIhiDPqGc06Nra1kSLSoqaddFgPz74V3UwqTGYFWIx8HWRA5C3uEU/X6cab/wCPtNMUkBGkilPz&#10;+zoQ2ERK/qrnHXWtf6/7wffGbqXIeEpCFYhiWX12YBgqg2UP/rlR/sb+0MspjQBF0nz6PIooVcFl&#10;pkde1r/W3+vx/j7bY+n8ghfzFtUXpBvVo1ipdUZ1FyAeeAePek7wKjP+rh0bCHUA1KL5dd6l45HP&#10;+Ptwi6knSqiiEQp1jaPTH4KomUyWKteOIqy/S5Y2tyfyPbUgkhYs4IpwNDSnXlIjViVYkcGC9oH+&#10;rieutaWuGBAJB5HBHBH/ABHsUMR8cMznDTtBTQwNWrIyxGSoikiqf83JFCipcpHIAf0AFWBJ96QS&#10;OyiKp1cDQgfmfLpBLPFADPxC5Y+Q9K/b0zV+4cTjUnkrKuOJKdVaVtS2VXXWhve3NjYfUkEexP25&#10;8Q94U+TpahoWjkjq8caxftZ1ELLIq1bBkiN1PP6GJH1Nhz7Vx2NyZaPjOfP+fSR982+dPEEgZRkU&#10;IoaeQ4cf8PSIyfcewcZTmebPUNmp5ZqcGrpUM5jiMixgSOCrNayhwLngXPHsV8Z8Os3j5owXnyMD&#10;FCv2cTLwLqhLPE7kKFAYggsfUSOfahtpmB7u4NwI/wCK+fVYt32xl1fCR5EjoO5vlR1bFHMajN0e&#10;Mkpy4lXKVdFAEZADoYmYAMb8C978WPsatu/EHdy65KfGI0ciPeWcT1VQNSWDIGTSCP7OkCx/r7MY&#10;NguPD1xrqBB4cR9n2f6s9My82ctxuscswR6gUNKVrwrXoAd4/wAx/wCOO2HamyW/MZBURSWZRXUE&#10;EN0kKurySzAgcc3+o/wPsccN8Qs2qCSqpHmLNExE5lLyPp/cYhhKwWxBVSPr/Ztz7MYdh+n0nQHZ&#10;/IvG+mlPio5Mda4EgXVQ0+E0I5PcHaHLRI6h18sL6+bEBq08sD1yOim7y/nBfHrGy+Oj3lRNBpqh&#10;91jr1sEeglUi1RGKNmDqyu4kCji0uo6SMGL+MdLj1VUxfjlkUIrGSN3uosZEcrZTf6XUc/Qk+63s&#10;NrY/7kGMUOaSxgL6gnVpFPmwHz6KRze1xJqn1PGpyBG2mnpqr3CnAqWB48Oihbk/nJbDyMlStBvb&#10;Gy+Ah9PiljYNI94qafHJI87m3+cA5UXLpGPYlYT4w1SxGSHERRkeMSy1dVUNrMl3XVNwuk6Dq0k2&#10;JswF1BK5+YeXICsNvOLuRtXZCHk0BdPbJMq+BCzV/TE0qeLR/D1aH0ke5e5uy2cfj3N3GIQ2lU1x&#10;eOB5BbYE3LAZ1N4elcZz0AG4v5utPmXqXpKnc9RSUk1NTGtx23cRjsbJPURyBqnHDLzxvVhApBkh&#10;Vkisl3DyKfc7P9Tbd2ZRSVW4KYV4ig8n2uOnp4XDhLlIp5UOi54PoJt9Rf6E0/N7QN/i1i+k/heR&#10;UOfV4RdLHT8QZQeI7TkJ9g57PM96LfYZNChqF3gkcUrx0tNEGx5g08wPIyuqfld3N8htxUmD2Xn8&#10;fso1lW6Lndwx1WdkjhMiiKWtwFK9L9xIAyssP8QVVNwr6bhqqe/Pk/v/AG1lqvDde0uE2RR3anjr&#10;6Shhyu4UijUo5XKZJGijdiNQkp6WJhx6iVB96sr7crweJcyqpY5EUfhilTQeIzyTkgYJ8UK3EIvA&#10;ZObFyjsYhS6uI3uGwT47+Iuo8SI6CLT6LIkhT8LCpJvq6h+D/W+R2lgqzujcO6+8s0Y4MhkIdyZG&#10;fb2xqjISIr1UabC2zJBBUUDtfTj83UZJACwZnLMSDuydwZ/cbJkdx5rLZ3JSJplr8zkazK1Ui6rq&#10;DU5GSSQWub3cknm/FvYnsVt0TQBXOpf4hT1biw9FqAPxajnoQ3cCRARRIioBhVULQ/YtAf2dG5n2&#10;ttrZ+EpsFtHbuC2tgqNI4qPC7cxNBg8VSRqLLHTY3FxxQoAFAAVAAOBb2N8Ysob/AFSjj+lv9b2Y&#10;zXRUALjj0RSjuI6DhkuzDg2Nuf8Aex75G1/q1z+Lm3+291W8cju4Dq8cbNkdYnQWsFS/HI+vB9za&#10;cHVH9R+P94sfaa6uwwIj+fT/AA+fTdNFZJCxH9n/AHgj8j2pqZmZQB/QW/HFvZK4ZiSPL/D1dFND&#10;0k60RxyXYj6/4cWNvz/sPclIW8gJH5HNja9+PbQHk2erCnBh1ElnQwsFZf0sByL2ItYe3Vn0QkAX&#10;IBJHNjxbn/iffnIXuckAEHGcA1I6o4GoV4VH8jUfz6Y4ojLU3uLEFB9L3IIuNXH+I/3j2YDvH5Eb&#10;5+O3weou8evNqYbeeT2lFjcVmqTP5GuoMfQ4ebNyYGbISjGp5ZdEiwR6VkQ+sG/BIhn3BmvbaQGE&#10;jRdEzrgFlCPMpNTUKSUJ4eeKdTt93vado5nfddv3JGZtsl1qlQgdDbwzsQ4BYFDIRQcTU+Q61fNo&#10;/BP46/J3+fz8uujPkbuHc+OoM31xie7et9pbYq6LHQbvz52xt585S19bkRVKslJDV1NfHSCikWeO&#10;KZnkjSLxz064X+eh8gKyrkjyOx+jqaiZFNBR46PcEtQh12SOapbIAu6kAlRGCb3J9whcbhuc0hlj&#10;mlVmqTViOOT5fb/g6yHPLnK05Dw2unUAQDcSVznJ9acfPq+vH/yFP5eNAoP9zuwa6pKFZa3Jb8nr&#10;Kidmi8LyOklN4VJXgCKJFTjxqlvZiuvf5uve2/ctR4mj2N1JDQpKoytbWDO0S+ESWl+2ghqXOrT6&#10;VeTi/Nx7I5bye3czLNIZvLOqn5sMZ8h/g6XQbBsbkW9pEVeue9mx61atAP2dT5v5FfwKeJ4YsD2V&#10;TwFVCwx75WVECEyBV+5opG06zrKarE/UexO3t/N8odiZsYXJdd4fOxJSiSWPa+RydXPUVYFgrS18&#10;dNBDcg+nzSPxyPz7dgv9/wC26+pMbkmrELwof21P+HowuuVtkswkjApI3FkIJIp8xTP2+fSYm/kS&#10;/E2emqEG4+yvuSzLjpanJYqaLHU5fUIBTR06BtIsAVZBxYKF4J7fih8v8D8jsDT7iq+vKjZTzSpD&#10;TUlfnKGqqijMLTvEj3t+Larn+n0Psu3TnrdrGQWDsJ1bLPpAYeXaQMf5/wCYb3XlrbprFpUEjHyJ&#10;IBH7MdEK+WP8kDC9d7Xrdw9Xd3b5miSlq6qTa+Uw8UuHyD09OzRUtZFQCSI6j9Gki0gAlvZye2Oq&#10;MH251r2D1ZuSgjl252Rszc+xMnGpU2od34eXb71oifUwlgFR5omHqV1DAgi/sRbTzPHJbJJFMXai&#10;ufEBJpF+qUDGgAYppyaHA6CO1Rrsm621yEqsjCGQGmYGBSZTqoMqWJzwqBmnWtv1PuveHxG+VnT/&#10;AHhH97DL0525trdWXXbtRSY+TL4PHbkEO89utNQpGpp8tipa3H1kYXT4Z5R+k+/mCb02bntgbu3b&#10;sHdNE2M3RsbcWe2ruGgn1CWjzu2chNi8tRsNIPpqIHQXHPH0v7mBnBIYGoYA/bXz/wBXl1FW7bbJ&#10;tO6XG2XFNdu7IeNCUJWowMNQEcarp4dfTlxmTx2axuPzGHr6PK4nLUNJk8Xk8dUw1mPyOOr4FqqK&#10;voaynLRywzROskUiMVZSGUkEH2mghB4fTb0k6yL6vTdeeR/UgEe/GhxSvSZUzSv+z/q9aHqb72wP&#10;+Ez+9B/dX5z9cvFVSs+O6L7EovHTPPDHPisxm9t1zyTONALRV0IVCdTaWKEWa8Gc/wAHge6nJ+5e&#10;IIlke+tnqaaleKKYKP8AbQ/YCRUdPzRJLbaRJ4TGq1LUFHU54Z+H9vlnqiH+fxsGLcfxe2TuxqWh&#10;qpdt7yy+24mra6THijG+tuuhrlqoCJEWJ8dG0jjWmn0yxvEzadkaSJjUiND40h0/UmQ+PTaLVIOL&#10;gq4Y8G5ANiLnIW1nihsw9yutm4AUx+Z4/wCr16LppIQitbdxk1aeBwoJJr51ArX8/PrST+4FdRTV&#10;1PPBUSZJK3zVBgOHpKjMPXCbOTUGGGmXxSLV45qWEo6KlPUyRGSB2poMoh8LnQpZfSDd2aV1KBSQ&#10;Ab3bUC1/pbngX93kZrmIO7HIwPQV/wBjj8+mBbjcLQMXZSa4Bp+3/V6dJlMylZDTioNJT1KSV0xM&#10;GLx8GEo8lBUS1Kl6ipiSIUtFHTy09IlPMFeRy1M4aRoffNlsJNZspDNE0gcqjA+R20EljYBlT63P&#10;4Kn24hXxF8P0o1MFjkAA+oFCflXpxklXw/DQDADkYZjwCg+owzeoBHE9Mi1M9etMYI6qaspqykgr&#10;aOlbHxa6SoRMdTJNXQRw08P3cs1PJkv3E8XoZpIqmNnPNFaQLeP0GNolV5fCfWugKtrcnTqH5BPp&#10;/p71qMUjCNiWBr2qKfmT5jiflTrQuyJWFoXMiGlY4lYYzktktn7KU6hZSqo4UcS5CKCVq+HNy1rQ&#10;NnJEWiq2yE2QnhYOYIYhVPQ+MaUdEaOrTSY5PfkiYFQ7BQbjSoUAq92Fnf8A2lrXv/rWv7eZlkQl&#10;Aa4qfMZHlQ+f+c0z1YG4uImcsVI44q3EeVCPtx/IV6aMlk6aIVRpUgyOhUkiqK2snLGbFwR01SPt&#10;KWwkVJqHzCKSE6lZC4qUjDe5QWPUNAUOWYGNPVZWGu7A/wCs39BxbhjyyjyLVWyoFSSBX+WP2+vp&#10;0/a/UBXBo6KNRLBa14U7ceQ40OeFKdJKqaolgE1VLXiKKGneCuqqmajhepov2C9DUqrO4WOagRVj&#10;MjIrhys8Ca4c0ZZVKABmX6a/3DqIsQUH05QE/nmx/r7o6I7hzivpj/i/5jzFOi5jDJcqRVK+SYHA&#10;nI/1fs6Y68JPrq5hKIK5nfTR6cakNJHOk0Bpq9wXkUQV0qQjToJQSIG0rGOvWGcRqCjNe1Q5Ci11&#10;YLAnFrWtx/xBLv6epWlJrwGnB+3Uc/6vtorlshLNHPMTpNEAjGlvWpk4jjwAxT59cFqKMUlGWk8O&#10;Qoo2aabF0MNaahLQ1lMtRl6pBKkqTpOZJWmYlhoSwLRr4iQFXZfQTaw/bj+nFgoBIs1/ze39Bf3t&#10;TGQ8SNk8KccZ4/kf9R6s1mfqZJAxVWAHmWx6n18q9RGqMe8cUUIdaukTztNPE+Sr5TMgjezVDPBH&#10;IZ6ZV1HxhdeogO+kyNQQkm5uikBFCqPGSf8AOOLn6N9Px7R0MoBQmgOa5J4enrjj69NupRVWGva2&#10;ok5JwB+WAP59Q2hlcrE6U6p5JYJJJ55XqHirj9vEHx1GxjR7yxH9xtIuGA1qw98URlKhQCBbUVIB&#10;Gk29bP8A4ryB+P8AD2qE0bxt4h7h9v2Yp15rqGJtNy/e1aAKT/Phw/n1CyEIMvlZiokZpqVKplaE&#10;fcw/cIKCmoxcsUqyVZmB8gsSsg0++vARpv8AqsAQtmNwQBqYi/FuOeB/Ue7RzLprwAPE48v58fnU&#10;+nT8LiaMy8ADSpH+D9vUeryi+WSJLCm1ySB6szUsYSSN2lhgSJypBiqXEgaA6n/V43JByqhDBQbj&#10;T9WGtyfpfUSB/T6f7D20dPhYNCD9n8v8/wDh6f8ABU2/6ZoQR8/9Vemirziysampp/FO0rTssDti&#10;qMKR5RDFRU0cryqdUn+cAufSWVvV77RVVWb1fqIFzqYEcG2o2F/fnLyOqKRkZ40+z506bn8SSRfB&#10;YFQKOeOKnH2j1+fUeonaeGJckkSLJFAaeMFcbBM8qxSuaiKiHmlYKwBDOLci/vJY/k8j68f72BwD&#10;/re6AqTQDHl/q4kdP6AGOkVA4HyP2eXTNK8MVmVWpaObSGRJft5FEehtSPeSpmVmVra4lPP0446A&#10;tckXF/1XuPrze/A97qWaimhI4efy+fVV1u/hwmpoO0ZbzzTAoaevXVVVSIad9c9PPJc2EP2DSokU&#10;fjhjmpw80pAW5uAPrYm5PvxufSOWv/gQBfn62Fv8fdhpHecL+w1/nmvTywtJJ4iZQA+fn5eg6hRS&#10;Q0yo0kbwNIryaYwKWonKWKtI8fmq3N9V7IjWPHFyOydLEKAxABb+l7/g8D/e/ekXWtXxnH2U/M9W&#10;iMcgYzYINB9lAfs8z03u6BIAsjRiWSRgsHNTFGiKpjmDeWqs17qXZB/Q8e+er0k3tyAfr9foR/r/&#10;AOsPbYj7wvEZ6fbDiJG01zT+eP8Aium2TXIFNOnmdomVj6UeONbrqYxi9rcfuyLf/U/j33G4H6hf&#10;k8g2sQB9A3Nr/wCt7rPGT/ZmlBw/b6Y61JJIYSU+IGn8v9Xp14Hlo/KFHiJNkjeFg7G0Uml44dQ0&#10;ixLSH9WkH3jYEj683DXB5P5tbk+3o2ANSPlT/VTr0bMFDkcf8v7epP8AnZgIo2RFSOAJMPLEVRdB&#10;EZkEEKj/AFKhW0jhdQ59gpqg/v1/m2/5nVb6H6/7Ln9f9f3ql5/GOPr5ft4fy6c/Hw8/+fft6Mzp&#10;b/Rr/wAC6T/snzya/PhbW/2bO+v/ADdvHf0W/Rf8X59//9KgqZv3X/1/+I9wkk6qBjrI+tGr1v8A&#10;HvETwD/iP+hvbyuJCCPn15jqp+fXveSnciYC/wCTY8ezeBfPotm+LHXvdhPxRp/JmKEkWAmW3B/1&#10;IPH+29rWyafZ0otM58/9noMO3qj7fY+akvbTSTG5Nvqtvr72K+tY/DgKMg2vHGPra4Kfgf09qrON&#10;WJDCtBXh8/8AD0xuDgrQnPXzlv5wGXao7Vy8YckLW1C8txx6NJAP9Qfa/q2YK5W9xYADm3puSOP6&#10;+zy1CAqJMCvn8jj+XQOvWGkiuOqQdvwGfKAA8vUIlrXsCNZ9lz7MzBoaaYkc2tz9Rc8n2I1CSEKj&#10;AU9P9X59R1fAtcMQ2P8AV8+tnf8Alb9RjMjHV8wZgdJQlWUBhADe54+p9ldwbjN5sE2t5VNiLgeq&#10;xH0/2Pt9mKxiMivz/n0hhU59f5/I9bF/YaDYHX9TLExi8WPkCAGxuItIb/ex7PDsTHJTUkFkC6UT&#10;8EE/QW9o75THASPP/Z+VehTtcR16jnH+XrS4/mLdt1W5t8ZihNT5I46ieMqHcDiVgjCxP0DAj2K8&#10;Qt9RxpPPIHPHB9hOc1AAOfToSRfFjqnyul1SyO9r6muSeAB6b8+8moMNIYHm9rg/QWv7aClDrYUx&#10;/l6Uxvp+zpp13PoYugUEaDqF/pcEe/AWa3+Iv+ODz7saPHUDp8nWlT10TrA1A/63P+t7jzE6vzbg&#10;j+l7fj2rtlUJWmfPpNRh5dNsusOb6gAfRe4H6Rcj/Y+4zfU/00E/7H2tXgPt6fRcAnj1lhZmEmpm&#10;b0N9ST+B/X2+UcfkIs1tIU/4HgD6+wPzLKIbN9QrWv8An6WwjI6Ml0TC027sSi3F6iMXtxyVv/xP&#10;sL9/whWAuGbU6kX1E2kPP+x94o8z3muV14DiPKnaOj+1IOR1vZfy58a0GycM92bVBEWJDeoamvZj&#10;f+tuPcrYENyuk2/dYHkfgf2h9fp7DO1gNcamFeFP9jrV3wNfToVPmjkzQ7RyN2KAUkikcAE6b839&#10;rHfGOiqaGWMaGDxaeCtiDHYi4/x/33495I8ipLpVipBGfPyJoaZ8v8/z6jzen01I/wBWOtZXA9wH&#10;a3b8VSK7SgyS3XWxRRqXguGA5uR/vHus/tbqRcvlJpkh51k2A/GokX4P+HubIXbwFZs9AyW4UyAM&#10;etr/AOJPy7xL7Ix0FVkIbCjhAZpkbUfCvpF3P0/1/wDjSp6f66kw8kF4tIDLe4PBD/nj2EeapGWJ&#10;lWpxjH9EdH21Sgy6Qa/Z6dcfkZ8icJm6SSKOvhYOeWE0YUqXsLvq4H+Psw29ab7fDOL30o3A5FgO&#10;STb3ESahKailfXjx9OpF2xmIGei5/H3NwZrdcEsDaw08ZBDahqK8WP8AX/W918ZoGTczAc2mH0tx&#10;6/8AinsQw08IH/UePQpUDSD/AKvPq7/Ckx7YjP8A0yn68fWK/wDvfs6fU8X+SQAre6L9L8XS5/3v&#10;2WXjaFqDTom3AKBn/Vw6qi+V8qtW16tdgGb88eprc2/1j7MVGigIwFmW3P5BH0v7JjNKVKsag8fz&#10;6DDqA2B1WBVwwirlZU02mZk5bizXBHPvP5W/1R/2C3/3oe0xiQcFr1XT8uu0Ja95StrfVjz/ALz7&#10;5htQ5tc/42uLfW3uukjIxT5dMsDU46xS2U2J16mC3B+ur8k++LJ+kqt+b3Aufxzf2/FIch2p02wH&#10;l1AqYo2C6QDySQGJ/wBb6H34Rs1iGtdgCObKL2NwTb/ePbpuQtQVrjB9cfZ/l60qqK19D02/ZIWD&#10;CZ0Ae/jBIAF/02v7zqniYEMp+tiv1BA/I/2PtkzNOmkqRkfnWv8Am69GoMgrkefWOWKGHWda3ZHb&#10;lgGBBB/r/j7VOJM0j6RrYNcXsSBewHNj7TsYYGDYWmf8vSorGBWnn0Xbt6jSuxlREy6i0OlWFzpa&#10;zgkaf6ce1TPeKKOysxA+g5KqQOCo/r9Pa+1vllDEkDh50qf9jj/h6rTVw6rwyHXkFZl+UkkDzSi3&#10;jZ9C3uoNr/Uk/wC8+2x65lX6FbA2JVvTe/q+n4v9fbhkYy4YHIwKZ4Y/P062AAa0NK9CniOoqVqd&#10;S1NZVjJuzKtxYkjn8/QHj2BHbGXKYarAf0mOQG4B5Cc/X/Yezu0DE1PH/V/s9HNqysy4oR/l6tz/&#10;AJfnWFFQ7yx00cI1rLAdIdNSnzi/6f8AW964HyxrjPmK0Ai5qJj/AK4vcG3+uD7G1sx8Fc4oOjws&#10;aAnrcG2HTfa7ZxkIFgtNF/0Lx/vFj7rtqB+5wD9Of9e59q1NalzTOK9VJqTXh5dLH3iCk24/2J9u&#10;1QDyPTRGevexA2IhOXoxa9pYh9PofJ7fSnEHpO9A9eve9g/4eQ2oqQ2PCoQbfS1rD6f4+yXc6UB8&#10;j0jvWGjqpz+ZHVmPY9at7nwSDSDyR42vcf7b3a1jARCDzwqWUj/AsQf9gPZdVPDUAcScj8hXoMN8&#10;Rp69aLfdDPNu3NOzH01P6D/TXp/4gf7b2+xDUBY6WJUcG1lZbn6/jn2xq0vUioFfnUg/7HVCM46L&#10;vmVUqBcKSCL6tNgefz/j7zyRFUf1+Q6QByPTpBBAtci/tTHMrsuNAz+daetB1Y00D16QCxaJVYny&#10;t5Evzyo/2F/8Pr7DjPRl5Gax1fUGxvdSSAP9v7HG2ELCEr28D6U86/s/4rol3FRpx6dGq6er1hMK&#10;+gO0WoAmzh9QNwL/AIve3tCsjh2AvcnkkfW30B9iFUDUoMDh/sf6v8xJ0GqtMno4dNm6f7NRKw1B&#10;ENtaXuFsdQv/ALH3niSTj6gE3+lh/sD7dEaqKUyP2/s/2M9PaVGCP8/SOzeXoyXa49RP9pLXuT9Q&#10;fbmkbMQOD+Sf6cW/w93j7BjH+ofb/q+WevBqfD/q/wBWOgQ3PmqUpKEY35W6stjwfyD/AL7/AHj2&#10;9UsfK3sf6/0+n5/3r2luWZVOnB8v9j19eHW9MbkYqfl6/wCz0A+4crT/ALhNmAuDZwSpBIBIB/rY&#10;e3iGPS6lAdB/UVBIv/r/AO+/4j2V3EhaIiU9w4VpWn+r/V59LYIgQQ4+zoIKvIpJVft30eQ6iCLc&#10;3/JP+39vkcQZSQOT9LXHpJvccH2B7+QrJRjgZz604eX+wPPoxifwxTgP9Q6FPaWQWBb2DWPLXvcE&#10;k6gfp/Qe5yQ6QCCLgW+t7XF7XA/3sf7H2E7lRIxUg0P86f6v8lOlaSBxRP8AZ/1f8V0YTDbij8Ue&#10;mRLhQCFkTUNQJta/++/3n3LiqFBj16Vstix+pOnn1X9kVztkjBylTU4H5/Z6dOAkHoQMfuoRGIh0&#10;4QAnWCSdFiTz/X6/Tn3MUpMLho/SbfUsCTz9Rceyt7aa2ahVjX5f8Ueno3AyePSkj3RHVINc8YKe&#10;kq0oH1NxwCffPxoP7a/48iw91pKfwn9h6UiRGI8z9vXjnYL2Lxc8D91QSPrxzf8Ax95FWMW9af6+&#10;oe9eFMfwn9h6sT69NdRmYbOGljW1/rIgLfWzC5/r/j7cKdSZYgCrD1H/AFVgEIFyB9Ofa6BBHAag&#10;qaj5eY/1f7PTLUNQfPoufaORNTLKqusirBKFAYsNQXj6Hk8+/SJ+6SVuLkkkHTf8/wCH+39i+zZT&#10;AM0P5Vp5fP8AZ09FJ4bBfLojGXnda2YgWUvckk6b/m5+ntwjC+NroA/9n+t7j6Kfrx7TyYkGk9vn&#10;/wAX9vRglxjGOm4V1kbV+o/Tn1fUG4W/PHvwkZQQoKgc2IPP+Njz/vPvzRRuQWof9Xy6sZSTjPWL&#10;+IzKDpLAX/LNz/sP+N+8UrKiE8A8WubH688Fvb0OpnA4j/Y+zqguXrnqLJkJFQklR9Pzz9fwC3uD&#10;5gCfo3N7mx/3n2v0FgPLrZnZs1p1BOUlBPJbn63v/sOfcoU4dQAeSAdPqvzyeOfaU3jIxNOHn/qp&#10;00J3r50/Pqak7uq6TcsAQtz/AEv9B77FO8fCjg8/U/635A96a7SU6mz+X/F9XNwfn+zrvz1CcD0/&#10;m1z/AMTb3KUNcXZGH5UEk2+hHtGzIQQFI+fWxcvXPDqUmSnBW7XAtcBmvb/b++M0YexAsbBSBYX5&#10;/r71E4jUqcitc+WP9X7evNcEr04JXSyFGV2XgL6Wtze/JuefaVyES3LAWIJIsOeDbn/X9iSwmanh&#10;tkf6j/L/AFU6JbqYsdNOn7G1Re2o2YEcluTfi/19tVh+Tf6fUAj+o9rSW8h/hHRfIxVsDpeQVSpG&#10;oPNuQQR9Pr/vfvjLJoSQ3uxFmH0vxb8D8e3bS0NxMiqKCuD+f+r/AIvpsyMBXqNW5iOCN1VuSLEM&#10;wJ/Nzyfx7RdYdRYBTY3vwWv+Sfc0bDb+BpJbOKZAp/q/1V6QT3ixJprn1qMdBfl8skwKBlNm/Vq+&#10;pBP5v7ZHLWFr8WuAOSD/AK3serBEQa0Fa8f9npF+8YlpwFP9Xn01Y6a1QhvxrFje3+vz7BvtVy2C&#10;rVC3Hhkv+Te1j7jfme28IeITpJ/LHl+WT0K9gvg70JFf9gf7PWzj/JrqFfduLjJ1nz0hA1XAOkBr&#10;c/0t/vHvXJ+Ueps/V/4TSn/k1b+4ulAVaDFeh8dNaL8+t6/bPOCx3/UOn/Qvsj0qrrYm/wDsBx9L&#10;+0QBJP29VVRTp+9+gQeVLG5uP8f9693WqnUeqsCFNeve7APihGTmqK4v+9CBcfQWX6/7Hn3Wdz4Z&#10;0npM4oDTpM7wNtuZQ/0ppP8AoQ397JXUahcFQ2/45Jza97ix9kzMdRBNflw9P9j/AA9Be8AElfs6&#10;00v5mSiXdOXOkLeomBJvYqUbSDf/AB1f7z/T2P1JJwtjdQPqR9Pxb/jX190ZRWpFD/q/1emOi4xo&#10;ckZ61998USXkZVuNThv8BqAIP+w9unFle4AFja1j/Tge3WJ0mP1rn8q/6v29X6L5TRrFkw11ADox&#10;A4PDrc29stSP1Wt9bn6Fib34t/xHvQxTVw/MD/V9vr+zwpToy+05VkplAChgikWN25C20/7z7ihW&#10;9RZf7Nl1AgXvwB/j7qzrgRmuc0NcZyePVsUr0JcUaWOoFVC+k2NtdxZfqPxfj3HV2Nyb6wSouLEL&#10;/gD/AMU9uSKARSlKV9c/P/i+tgCnUmBEkBQkhtVgWbTx/hf/AIp7yRchfSW9ZFwP02UWb/Ye7pQO&#10;cgY/bnh+fWvPpk3AAaVgp4vwVP0URkGx9rKgUfbBivqLuef1AX+gH+9e0buReaQcUH2HHHpdbtpJ&#10;CmgoPsr59Ep7FARgQbnXObfVtQPJH+9e+jCshsEWw5BF7Wta1/Z2LySEZJ9Pn0ZCdlGR0X+aqkLs&#10;FUAX4/UAP8Lj/evfEwKvFhb625/PuwvncavP8uk7XZBpTqFLkJYzo0gn6/U2594vEb3I/wB4/wCK&#10;e3zcrSinqpnxQV/1fn1G/iEv9W/5Jb/ivvxhJ/s3P9fyf9j70Lmg+LrQnp6/s67FfMfoTc/4G5/3&#10;n3l+3C8nn/Wsf969sG9L4/2P8PTX1QBFPXrmtfMpuTx/hIGP1/oD75ohFgI/9jpP+wJP+Huks4NW&#10;LflX/B9vStJge4HqZDk5j+lSB/X1c/Xm4P495HiLC3B5H6iDfj+vtmO6RWrSmPLHSj6knzI6cf4n&#10;NpsHtza5kuf8Rc8+80EAW1rKfyNVyQSRYk+2Lm8EhOoV9MY8v9X7D0y9wGYhup9HVSytpLAf1Jck&#10;m9za5P8Ah7cJI1WMBFA9QvYc8avYc8VnnJdq4PE/6XpM7E4rgdLSmQeFdK8hvx/XkD/ePeFyyJGQ&#10;Sp55HBHr4Pu0YWSRwwDD9v4emHQU1Uz1LF0MRW6tf8Eg3DcfT2h9zMZVYuS7NcPqJYtb+oP1H5/5&#10;F7EGzqLdwIhpAyKClD8iOB/nn59E9zqNQcinnn+Zr0bjpRXmroTMzyrIqxSLIzOHUrYq2o8iw+n0&#10;uL/UD2CeQDRN+2WiI0lGVmTQVYNpUj6ermw/PP19j+Mi5jIlAkDV1KVDBiRTUw4MdPbqapCdoOnH&#10;RYooRX8JqueHHI+fz406tJ2HKkdLRSNIRLTqI6eUyt5KaFmMxjpXJvGjPdyqEAsSSCTf22PBT1l/&#10;vcXR15Yl5DWo5R2JJMrtGyF5Lm+rVcm/P19q4eZeZtnjjttr3We3ihAWKNfDlEY8kjSeOZIov6Co&#10;EFFooweiC95U5X3O7+uv7NDMfikTVE7V8neBopWXgSBIpqAa0FCOeElp6epStpDX0VQGkeWXH5fN&#10;4imnlkJEk1fS4SqpRUu9yHeXUxBJJNiPc2lrJ6GKKOhWamjjJ02qxJG66rlPtKlZCgHIHquRz+fY&#10;nHurzLL27w1vetppV7dlfhQMZoZY0Y0oSFiQL8NDpJIRk9qdgkupJvqbjv4IXXSgpjSwhWVqCn9r&#10;cSkcCx4dAF2R8R+m+z6mvyeWxaUuUyM0tRWZOCWmV/O5IJpKOOGnkuLCzSzyFiLsTq5fl3S30koA&#10;x/DLNIhJH1uFhP1+tifZS3Pm88Uih+YzT8tUv5V6Uw+1u3QqIxeSsB5EIa/lqf8Ako+0cCV6t/lX&#10;dezzTVFL2/umhikEnjhO18XXtDGza1GuGpRmsBY+kGxNvVYHnFuaZWPipHUSWU/5S44bggloR/rf&#10;09uf6426x0kMMSuvAqxBqBimmT5epzx61d+0PLu5RLBuNbiIGumSONvOp4kHj8sDAx1hX+V5tuhl&#10;irsb3vuzF1MfiYVVDs+ko5I44o1jTQIK+N9SkauV1E8kaj7wVU+Ly2qHJbax2SVlKk1q0jXD/rAe&#10;eJeCP1Wb/X9roveLmK3VZaJX0ILn88Sn9oH2+XQRu/u38jyP4tm0tm3GsOpc+VQktMHgNIHp0NG1&#10;Pjt8hOr5FPX/AM5u1sBT0ssc0FMuDlrqVY6Rx4dSS5uEPKl7I+klgfTwOA5zHTnWOehmpqnYmEiS&#10;oCiZYY6YlLEhLSgaioDN6Y3B5AuB9Ddvf7c54jFcWEDr6kOrPStV1eFVPMaqAClfLJc/3coUkWa3&#10;5jvI2rTugSYHyp/aLp4AamUgZOcno9HXPyq+cfV9VQVeR+V9Xvs0XnEUWW2QadWhlVPJJPSU24Wh&#10;eYsqH9+Jv7RWMtdiC2W+FvUVc8hxsFfhJajWpNJTq0dMzi5kp4atni1X/qQP6k3sVtp7wSXEbMds&#10;ijoO3Tdaq/Jv0Cygeqo59V6PB7MbxDAUud3W4jQY1wRqTTyIWZT+wE/IdGfoP51PyQ2UKQbmwOzt&#10;9U1H666R6Sr23V1McTKmmIrUOWJ1N6G0m/IIW7qDO6PgY0Rnq9tbyoppQpMcOQxUVFVuyxgKgNB5&#10;qcEnkEsQB9RcEexZs3uPbbkqru1tcQyE0HgmCS3UE01mSZbK5NBllNvk1VNalWYJbpyHf2h0BYJ4&#10;MUo8yOB51TwXY5rQCXuFCGWuDL7A/wCFBXRlbVR0PYXXW8tqJeBXrqJo9worPGZJGkp6CWbTGHXx&#10;qY5pG/SzrHq0qX/cnw93djZp1zO3v4jEgR4svi1oMhDI7LqH7SmZkt/aLKgB4039ibad85Z3uJh9&#10;QqSByp8YfTylRgaYmoGBPB11V6Am+ctXe3AK0Oindk+INJ4Ukj/TH+kP6o/F1Y/1l/Mt+Lfa9Nj5&#10;to9o7fWtrYElOCzUtTh66nZgC0Mj5JIUaUXA8cbvz+RY+y0bn6mXAVDQSVDUTwylmpKiWSgJi/Sx&#10;8FeLm6m4EQH1AJvfUbzbVFC2i1cGHiNRoTXLYNMVJp8j0m2jaLq9iLpEHUg0IBI8xxFRg/6uPR3M&#10;DvfGbgpIK2gf7umnRSk9E8eQgJZdQH3NAXQD/FiL/W1vomjj6OGnWjrYlmQRNDG9y/IH6FEsjsLW&#10;UlmBPAtrFrVExtQI100OBnh/Pp6TZL2GTTRRT+X29KdZS95Iyb8Mwt9fxfVYDn+gP+29p7KbK2zk&#10;aUyVcMsEiFgW8V/IyXYajHYk/TT6AbW49uSyQEaJSVkpg/hJPDPA+Vaeh60bC8LlVCmo4g8cZ/Z5&#10;+nWRaiXVYBXXg2BsQD/vv6+0dJ05QNI0lDOkhCFy7SqFIPq8UZcX+n1H49sW8cs5Yow7R5Zr00Y7&#10;hqFodI4YB/bw4HrIatFsGDAk2+hFv8T9fcWLYnhaOkmpzJC4kfy08Mc5iVv2j+4RwRYng+6s12rg&#10;DTQcSTQ086VzX06UpszTnXGdJ/EGx/vNfOnAevWXzx6b6gPx6vTyRf8AP+HPtWY7resohE6q0lGJ&#10;BaQNJHKjrwC6OLj9X5Ivbj82f8C5kAkUMV8yAaD7fTz4+h9D0qXbzKRb0qw4evUR8lTKxjaVEe3C&#10;swu17/pIvf6fj+o/qPYq43r3K1AingpRPHII0ElLAC80jM3E0Uhsp4FzHcsPwptdp7V5qm2Or7Mk&#10;f7PW47JbZmCkVX4tWMDjT16YqzdWIoGeKsq4qWRVaQ+aQIqxqRd9duB/i1v9iPaxh6y3PKsR/hNb&#10;TRpPCoqJvt6CnlllJjih8uQhKOxJIREkDE8c34Yezukp4rMGHAEH/Yp/lp9vRhby7eK1kUuRUAKz&#10;0C8ahSCoFRWv+fpLz9k7PhkkiXO4yolWCaZ6akn++rEghQSSzmmonaRY1Xl3MekD6kfkYcb8dNxZ&#10;qOmlpIqnGXVvvIK7FySxVEzReSJ4qhyiJqax1xqy3+nPp9v/ALsM8erxTqByGhYKaZor4FCPOtPn&#10;joun5q2u3jZZDDP3UHhMCwFadyhiVp51p8yOPRf92fLrrXZFXLBmcziJoypenlg3DQJUJFHP4alH&#10;pAGkZ4xyIn0yGx9IUF/YmYP4b5fLCnmraaZJYV1IRIkZksv6RIkIIJ51N6SRwLc3Mv3EzKrgBTTG&#10;RnhWmT0Sbr7m7PZyeFEQVAA0qK8fsduit76/mr9EbNFQo3ZjKiP7lqaeYqNFEblfLOtRNHxyLada&#10;/Un6gexcxXxTpMfEsVVTULtTzRsJ6vU0sABDftTyMkYVbcmxIt+oH36eztkMcNzLEsjABVd1BZ69&#10;qgE5LGgoMny6Q2nNN5vk2rare4lXQSUijZ8+hVUZgTwpivp0Vbef84nrund5Mblq6o88NUI4MOKe&#10;ojqIEjP+UyUVEJ6m97aH/Sb38bJc+17S9adf7VphPn9z4KkSldWPhqaWqqiQxKLHRUYqJ7WuDwLX&#10;+ov7Edty1v8AcJHaRWc0pkrpMNpcTqKUrqkjTwYia9vjSIHodGrQ4BvY8n+63Ms5j2Ply7dSPiuV&#10;+kioa513L2yyHFexmp+JTqWoQVfzj7v7jmqh011Fv/OtWU6JCK2grcDj5TPCVaRdw7lFBQnSbOQj&#10;Nf6G1hqfMXv/AKbpZJKGN6rNXmHkiocFLHTtKrftTCSvZCx/q5e6/j+oF9n7Uc4JaFzZCMFSR9RJ&#10;Csjf6ZUl0xn7VOniQc1Mrv7u/ug8S3Vy1rt+kVq92zSUpU4igaKo8gqhTitc1A7ffX/8w/cka7jN&#10;FhOvFSkJoxunftBLNS0MkB+9xT/3WmqZ4Uv6ljUP5LfqH6COm0J8DnWiTG4KaOiYFEFbHRjxqRdG&#10;iiiJcXN7q04t+Afcf7ztvMuzs8V89nbogOkK8ty5P9INHbxenwTtSpqpwDDnO237fyRBqu72S9vU&#10;J1qlYI8U4ykTeJxxptU9GcVFK2u48d3ZiATvDt6lps9PUrLlxs+izlYfIg0mngy+TyNFFIoCreU4&#10;27XILMV9mFwm1sdDBaYMy6CPHBGsKgleGZiFY2/op/2/uKL7ct7uijNuBtiDXTaxoVkAPwu8pkZF&#10;bgzKkLqCSrKQG6x63b3Nv1lcbfZQ0cEB5zI7KSMMgjcRhlOR4oaMmmtCKr0STIYWkra+rqs9kMvu&#10;OseJ1WTIZatSKCV2a9TTxU7U7FlPrCF5efwwNvakgwWEpwvioIrh/IXd6iR3kv8Aqfyu30sLey6a&#10;KK6QxXzSyqRRke4nkiYehiaQx0+WmmeHQOuvcLnu7l8Z9xkRh8JjWKJk/wBK8UaOPtrXAz1yjxeF&#10;hWkWnwuEiahgjp6eWLGw07rFE5ljAVQQCGZmLA6iSSxv7eomjiYtEqQu36miAiZrC3qaOxP+xPut&#10;ltezWBH7ttYLcmg/SiSM/wDGFHQS3e/3rfpPH326nvmGa3EjzkefGVn6e1y1XHpCT1EWlTEGgnnh&#10;sjPrZQYiOCxLEX5PJ5594ppbK/JB/DXI5P8AtX+PF/ay4jQxtgVIz6/YfPpm0ty0ijj+X7P2eXUN&#10;6or+Tpd+V1m1ybM7AH9R/qef8fZXe7h5MVWggG8Mv1AP9o8A/wDFPYbkeOJkigHhjAOntGB5gUB/&#10;PrKP2XgYbgrEkkEeZ9Pt6s8/l9V6/wCkLHO4V5GmhbWyo8hYmNtQY8/7Ee9cf5E0o/vRU2H/ACkS&#10;24/1zb6f4n2L9tlcRqa+Qr10Z2cMbBKjyHW7F1lKH2liWH0+0gH/AFjH+9cD3P6xgLU6AfSwtb6H&#10;j2MLJgFDefz49WvhQVIyOs27ZdMBv+LfT/C4H+9+zFQUzFBYfgfqv9bc2sPa6WpArU/ZToN3Gqo0&#10;/PoDpK5Vkk/PqP4uP9a4PuQKIGxNr/61wLj/AG/svmmde0Vp/q/LqsE75T/VjrGK1eTwD9f6H6/g&#10;X9yYqT1KACb8X0kf7H22GIRjX06UqxFc9QaitBUk3tySNQINvpxx7WGMx2tb/Ti4P9Paca6njnj1&#10;oMwbzz0HeezaQsNWm9yNOoX/AKX9z56Hxkm1uP6fQ3+vtUyx+D28enQfTpiosyak6Tb+l+Bf/WPt&#10;rrAVjI55QsbfW6jVYf7b2wkhRlatMgE+gY6ST8qE1+XWmYABiK5A+ypAr+Va/l0pccBLLyBwW06v&#10;oSouB/rn8W/Ps3nXfX+H+QXxN7R6T3KjSYfc1DvLaCyws0bUUmSx8OUw+Sha4UtTV9Qky3YAlADc&#10;E+4V59224ty3iudbBFVDx06dTAKe6jsspFBQkuRwPU0+ym4w7LzCtwaKkvhi4zQMJWmtpWc+REMU&#10;dKngoPAHrU9/mn9zTfBP+fD8LPl9hlgxmFrNidaP2hXVlP8AcU2Q2dm925/p3tCGWZr+OeLak8Qi&#10;k0kQyCGVlJVL6FOahzGxtyZjbm6cN/D83tHM1+ByuEq6CSirIMhSVb0VdBXQuPJG8ciEN6eD9ePc&#10;XXO1ku0Ksc1qxOAVxQeRzwB/LrJfcoTtl/NaXwBMEjKSo+IFioIpU6eDVGKZrTre5pqmnrKeCrpJ&#10;4aqkqoYqmlqqaVJ6epp50EsM8E0RKujqQyspIIIINvamp+7t04aMUOBmOGxknjaSkoIqaCOpZP8A&#10;lakRNUl/zf6/09pI9hDIGcguMGvGn7en33dbUIlqpA4E04g/PrN7X8HyX3zHS0qpDgSIAqGSsxVJ&#10;XSsy8u8xKFmNha55/wBa/tDJsVurMpWvE08uP2jz+fS47zoj7Ygwrjz697P18QPn92Ltfd2IxGTr&#10;tlw4YzU6sTgBRTxxI97RvGv1Xiw0n2Dd95cj0FlRlrXgcfyr/qx09a7i1xW3nVVRs0oR/hp0ndzb&#10;Ww+7cZUYrNQSVFJURvG6x1E8Bs6lTYxMPwfz73Ofj/2Fju1es9vb4xdatbLPRFaqSLUEetkpi6SQ&#10;rwbkkMqkA/i34AU2nd6XDcuXFBoMfEj4NSg6v6NK6j6GtRSvQG5vtUtXWGMYYkqaVBL1AHpQFhX0&#10;AJxTrRs/nHfEeXofuPNZzH0EtJtLeE9fmcF9tFK8AcRtUS08jKCNYdvTYs1/oGPB0Rv50XTE3TP8&#10;xbvSJcdLR4bsx9vdv4otqvWDfWDgrd01KXAK6s3FlUdfqpBHFrDJraNwi3bZob6EjuquMgaGaPBq&#10;QQQoZTkFSCOgD7g2ZfcLXeuK39vDKeJ71XwZQD82iL/MMDXh1tRfymezE7T/AJdvxVy5khar2n1n&#10;Q9TV8aTLNVRTdN1s/V1JJk7O5WpqaTE01bLc+rzCRRodfdUvjItcFXJ9S/U3H4KD8/jkezfVivp0&#10;CGGmlBQ1z/xX8s9WJ+9kr/hNhvKtoPkD8pOtqSaWMb2+N0e4owjxxHzbA7HxGpYTMb3kgyk8em3K&#10;swJXg+4g9yo7WHmHlLe72MSxWu6FWDDFJ7WeNakcB4mgjPxBfPpbbqWlSGbuRs5GBpBH+Xz6p+/n&#10;jYKLM/A3cskjxx/wvf2yK1pJaKuyEMcDz1FHNUTUuN/f003kWs8sYbwtCszRyrG0T7YqhAsj6GE0&#10;oCyQgMjaEbUIX812Lek6lcFgODcc+5yW2YssCuHjHCTBDEDLAjGlvwkYNRTohljIKLZgBFqEp8YZ&#10;qhxT+DLBDShFKdaAOZz1U1dSmokgpKbG1LVtNHWeOppMZW5CMU5y2O/hJgjSOnFdS6Kikkp4GqYZ&#10;ZolSbyRtm8bmEc6YLlG8DFqlVCaAVK3YfVCv5H1BsD7YEsaz+ChIkAoA+IiBXJJpmtQc9OxDw7fT&#10;Gamp4UJrwI/aDWvnjpqFVTSVlRlKmigyFbO9LmJp6+CJqV6+esiytRDLjqsfaTwIEyUU0rwiOTTJ&#10;FPGsskbniS6hdKizcsGu58djOUdVHptc35HN7WPBXQwQirznSa1wcV4VB9PIccHq6ReLaut3IQCw&#10;b0NQRT/BThwJ6ZZ8gMhNPHS1tVWNSRy0VAqUsWKgmqTPDttaxJqqZPunk+3pX9dJUOItH3HmQNPB&#10;zHljRy6DiwBcKwYuLBbC9vWv0JNwebG497KwtLpiNCRWtaeeDg/Z/g6ZgtrV7nTb6lZslmqpNPPi&#10;KjgK0446bWmo6+ehWKpaVJ5Z1alxv3NKKKGgk1zTyVdWY9Zjx9a/qRI2Sam/aEtOodshEsl2CoVC&#10;i0hJjVQzGO4H4sG0r+D+f6+9EQw6oNTVavbippnzrXhX8ulSW1uHKEyHJBGmoqD9hHHP7OminqqS&#10;jloJ5SEqYJy8sNOv8YqpWjo6etEb1aOsbiWophNVKW1RgnxM4LJ7yeMMtjHHaQXIuqROHspDauSv&#10;qIJ+pH196JUjLOfKmcAV/Yflwz9nXpHVFJjkmdB2lQCR8x50+wU6YJMnU0WUhNPVvR1eJklmoK0e&#10;WuzmN+0SWWiqKWWm0wrUt9lFMkQdoomLFPXdGyoQL6WVdJUuikIrcXs8j2vYq1/8Pfj8Gkg5rTiT&#10;+QA8/wA/yp1Tw7dYiDGdRBoQDqFM486ngRTpgro6uV4vuEauFSr0lNX5T/K5Y4xKaRpKLG0DMka+&#10;KqpVhcMPUhIOoAr4rJdxHKFNyo8IDEXXT6pGv+Vtf/iPflMLlRIhNB+IEcD+XVvq9NtGkUTkrx1K&#10;wOqvH5Yp14yxwU4qK+niqKWXVUTR5CtRIqqOKpSriWgxMBUuzRVbtGkgHJs15FJ95wFZWBIkb9Pq&#10;DSeksSlwv0I/BH+9e0ro/jAjsArlaVGPnih86/Pz6rHJcnuvisS5wNIkNeFA9AckVr5VOesbV81P&#10;ApiFVCmhKh1lYYmkqKpI6eWtRZpQXmjlMZJRlsArarMARjk/duG8WpiURGu7Fb+g+NwPoW/1v8T9&#10;Pb+kWmFqynLNileBFVr6fbQ5HmX4LQqS6yOyE1q+gUNOHYSPmK5/l1gw1SGPmpTkaCDGsgqZ8WDj&#10;KSJoUM06/fuzTO0i05SwszCw0Iw1jsqW0NIvra6FW0sf8SqLe/NyL+3VdVDiMAKKGtOPnStfy6ej&#10;CN40UaikQDBgK68gkA+dBxA+fDPTbLVSUkypQVTzRkSVKywR5SFaV1EsaSZCsrljCMAkUcjFNOn9&#10;TaQje+wLiRCC5Vram9ZNlB4S3+N/6e/VFQ7UCtmnAft/L7ekUkztOskhrEyg6fIZIp9v8+o0sgph&#10;R1WPlTHySU80RfHstJx5alEebJyyM3KqsUpCg6TZtX6nz+gqGOrWAt0ZSGN+Sxi/HIv7ShZUk8Ik&#10;MDXuBFMcAD6mv+bpkw3iXem4ZEiofOn2Djx/w9Q5ZDMJZ6NHiBqHZ0p3jSGIK0kcSPm6y/lASQRr&#10;Y3twbcXx8PxIxcH6D624H1AA/r9D/wAU9qNJVf0VA+3FePrx/wAH5V6MFSsHhxKiitaE5J9QKgmv&#10;rw/n1CnrRQyyTUMZhqxOwkqGaOJYvJO5mP8AFKhptVlCAGEDkE2+pPgpDXLa78ANbStrAEKLf6/v&#10;ZMbppUaAM44nzpU162twDGI3jYJGKgBSTjyAFePz/Z1H/ixkfzxLT0ryySfczQAxPVu2tnaXJ1TN&#10;KFIYLaH0gD63N/eYEIVB0s9uNJDllH0uBx9R7TsGdCygqtc1xQ/ac9NGJpIyis2iQ6qNhlJoKYoQ&#10;KDgTxr016yPI0BWOSGVhIq66OJo2PrWKSpDVEjrqCft6V03v+WXkCqtoAUknl7kgD8g6rEf7b3Rl&#10;d4/FckAcFpkn1xUH7a9atL2QxMkocKVJDUySPTQDGa18iT6dYioYxIn1MhTTEhicEm/j8aMZXA+u&#10;qdh/vHvgwVSSCt73/UPp9Bzzz7urSSgAg8KcPPjw/wBX59WMkNy6CIFe0VLAg1qfX5U8uoMFOABT&#10;ygaJY5Y5NApinnA8iCaOIoihmTkvI/1J5bQG6dhYhXHP1UGx/H9Df/b+3YlbVrdeHmeH+bpZGwlP&#10;jMp1cKkGv+en29Y/tSoQPFdY1l0OESaCRSCda/cKkCOo9IMdyPxdvV78vIF7WubfS/8AsVX/AF/f&#10;pKj4Rn/V5nrbFgmhFNa1rT/DT9vH/J16KHQ+otLcU66zyV8TC3jgq68L6VtYqiEk3AJt77Y2NlN1&#10;a/0/NvoSq/T3WMFkq+CPX/Bn/JXqnhSvJrZiqenAH/L1NeVLkrTxCpR4ZI5Cjy+BVVhJF95XFUII&#10;sx8UR+lvT+n2CPjX+/X0/wCa13+g+v8AsuVv9v8A4/X3bx29f5/6sfy6t4x18PxU/wCM8fs6MX99&#10;X/6Nf89Lp/2XvTp81V+j/Zsr+H/N/wCq9fi/T/sff//T1/pZryMRzz+f97/HuBiwC56yLLDh1v8A&#10;HvGZiRbT/sb+1EEmmjdbB697yUzsZkutgP8AG/8Ah7P7VqoG1Vr5Up0hnoM+vXvdi3xQroYsvQ6m&#10;UWkS9zb9OkcXH+Psy0kGnT1p6dBZ3FSy1exc1DECWeklAsCTfQSOB72Jut6uGowFEyuOYoUI4P8A&#10;Y45v+be1VoxSUx0rQE1+wgf7P/F9Jb+KlevnS/zddk5am7MzdbLTSJFJXVL6yHsRrZ1sTb/VafoP&#10;Yi1CHSxtcMLX/wBf0/8AGvZnE6tTyI/4v/Z6Ct3BrXUD1R1g5Wx+SV3Iss3kJI5HOkgf14PsufZ+&#10;3qiup5QE1XBIsfzc/kezxZUdQYsHz/1eX+x5jPQGv7QpIdPr6dbPv8rLvXBbfhoqKuq0WVPGhVmV&#10;Ryqg6bn+vsDNl7TqKHK6nRtPkBNxxxxb2bW5HhgNxz0UowTJFT1cd8pO+cJX9d1ppKyF9VCbAONY&#10;LAsSSD/vXs6O2oRFTQi1jZb34/x/4n2i3MkxUr/qof8AV+XQp2tSE1V60kvlduA5nf2XqBL5lNXU&#10;G+u/qVvHxb+oH+8/7dXayv1PpJ+nP+39h3QGyoz0fKtVBXB6JXV3LPzc6zwSfz+ffEMwBKm34B/w&#10;/wBb3dkVsMK+vTuPPrAsdyZPoxFuCQtibmwH+t7kxuXVgT6lU3P1+v0tf2jmQxuun4SRj/D+3r3f&#10;Wg4dcXViGAJDKpOv634444+nvGwPGpiwv9LD2pUgV0inW21AVr03TeRUDNIHswsCluf9v7x6NZsA&#10;bf7e34vx7caQRipOf8PT8NWFD5depFaeXTciw5PJuv6dP/Ee3qmQIpOsXHAGnnj6Gx9x/wA13JNq&#10;w0nh6+vS+LDfbjo5nxpwprN64UAA/wCVx/j6abc/X/e/YS73d5ZAVuQCxI+pA8pv9P8AYX94q8zx&#10;M08nz/6B6PLWirpJz1vXfAwUuN2PhEd0DCmRzc6TcSMQOSfxb289fKFa7kp63bkG1ilgL/7H2T7W&#10;siyqoFeA/n1q8FYj175wzwVW0ss0cq2NNIbXUgen6Xv7Xe4XRqd47gqi3EnA1KRqvY/Sx95O8mqV&#10;RJjxbBHoRjyrX/V59Rvvb6Qfl/m61DN5U1Z/pKnWDWxStDIVPDC6PcLccX4PPsumfipJqxwdLamI&#10;P+Avf8fX3LdsX+nAZcj+fl+X8+gEylptRzXq3Xoit3Ridr008VTOkYpkewBKA+NbCzk/7x7Ue2sX&#10;TxorqovYm3A+p/P/ABv2EuY2MtaCn8/Ly/1f4D0IdojcT6hwx/q/w9Nm9u0NwGuFNUVk8wZghvfQ&#10;oRgTYAgC/wCeP9v7auyikeHmAS37bi39ATYke4ski/xk5/l1Ke1oAFAPVivwbr6ivyuNklZnYyxL&#10;6nv/AJpQt/8AYn3XJW/ubot9R5hc/wBfXp/4n2coAsOOIHQqp2/kf8vWxDQErtYX4H259N/p6OB/&#10;vHs8fVsSrRwm/OiO3A/Kmw9kd4x00I/1f7HQd3Bjw6qI+VU7vkqxQf1M3AP/ADcNj/tx7HxbG39L&#10;AX/1uPZSoouOg8T5nHVa9cZPO7XK3kYEC4tY/k35992Hu/WgxPn/AJeooeSxKljb6/m3HH1/2Pvk&#10;AP8Ajfv3VwB556iSTSk2Ooc/4m5/w+n+8e8yE2tc8f1ufr/Qe2nVNVSOP+r06SzoEbUvn/k6xl5b&#10;Ei9x+CDz/rWt7lKikAg6r25Iv/th+PbDMQaEUp1VYwaUPHpvklmf+2U5/F7cH6ix/r+fc+GBfp9e&#10;Rb8G4A/rxzf/AA9p3lJo1Kf6j+fl8+rqmjPHppqpmgWVndmCqT9SL+n6fn/W9qbFqqObADTpsPx9&#10;dX1/rf8Aw9pWDONRzxz/AC/1fPpQsRIDeXHoAOysg5pZbE/SRlUsRwQxA4/p7fKiIhbhv1gfi1tP&#10;JN/b8bhUC0+H/Lw/1Z6feMAVUeVeis41jJmGkZdQNRytyDZNXJYe01UqgZgXB/2FlOr+o9qkdyNV&#10;KH7ekitIeC/zz0Y3EapEjVYxZ1cEWLsES5AB/N/6H2Wvumrp4sLVjUFtHJ/aHPp4uP8AD2f7e04z&#10;WvDo1sUYSVI6uC+BW3JpdzY+UU7IA0LklSBw9rfX/invW++TtdHLnqsI4YeeW9j/AIsw4/2NvY8i&#10;kZoACKGg8+hAyalJOOtnzbsRhw1BGRYrBGLf6yAeyLyteRyT9WNv9gT7VaiQAem+Ip09++IZbWv+&#10;SfoR/j7vqoB8vn1Zsj7OvexF6/ZRmaUEj/PRnn8ev2ujNFr0gkFR173sK/D50+xpB6TqVAASAf8A&#10;fceyTdX1L6AdF9+O0AY6qS/mSU8suza0xq5/Zk/Sv0/b0g3v/j7tPoGBiW1rFQbgj/UkfT8/X2XQ&#10;5jA9Pt+X+b/L0HTQOfn/AJOtHLuykkp9z5gspu05vcAcCYj+p/r7e4V+oHJAFrf2vwP9797qPibA&#10;Nfy41/wfzPVK+fRYM27aioGrSAQL8m7Dj3IJdVN0/Xq51cD6/n26gjcgBvh+XVsivz6RTNJHIW8f&#10;Lstjq4Fv8be0xmaSPx3IBY2a1rEOwuRc+znbLyUyEA9oNPyH+T/IOkk8Hidx4jy6G7ryskhkpjGW&#10;EixkhfpZyFuNQ/1/r7QE8Au5Ccgm/Fr/AJB49jiynXUqMw0+Xy+Xr/gpQD7CRoikusCn+r/J0ZZs&#10;hWfZCRdav4TqUhueARciw/H++/PUcTNxoC3t/T+n+t+fr7NC0KmuuvH/AA/b5f6sdVKlu4/6s9Bt&#10;mc5W8qS/6bEXP1bg/wDFfbnTwEjhB+B9Rc/7f23LPDGwDN8+H+av+o9V8PFegnzeRqmjmbWw5Ool&#10;v9cW5Pt3hjsAAtybAk8Wa1zf2Xu3iMXLYFaeePL/ACdLbaJNJbz/ANX+GvQJ57JzPLLFdlVf1HW3&#10;JDkk2H++/wB79vMMRAAtbUPTx+AbD2SXs6VqDXTx/wAvStF0inSdphJNIoAPra445HJ4tfn26U0Z&#10;UEX1lLi2n6jVa3B/3j2Dt0mSRwwGmvz86fZT/P1s4B6FTCJNDHZSeFFwBwebfT8++cl1sFNwef6c&#10;2+n/ABv/AIj2gjVGBLjP+T1/1f4elEGO7+X+r/VXpf0FTVLpWO63tdQ1/wCv1t/T3xhkD8MOV4vq&#10;5Yjgm/8AsPbN1AE7lOGzSnDz/wBXDpWSPiPn0u8XX1DgK6liBpJMlhqAOokgH629yhIV4RtN/r6r&#10;/wC9+y5reNzWTP5U6qT6GnTx93VL/mxEoP11PI1/9Yrp95YpT5F1m6+q55P444H+Ptie2RYm8IZx&#10;/h/zdWXV5f4epEVXO7oJH/FjYvYWW9hc/S/uaQr6SvNib2tY/wBB/vh7QIGQ0k8/9R/1V6fiYsdJ&#10;Nf8AJ1ymqGMb6CzWOm5b6N+AP8f969uNJe1x6SQV/PF7qeP9Ye7EKJADkCh+3z6u1AaccnoF99TS&#10;COc3OphJYkk6dThSLf6x595nQqp1PrJbWDa1rj6C5P8AT2fWzq6goukUpxr/AJvXrZPRPczqEsoZ&#10;ixMmq9rfq/H+8e5UMiSWN7aTYjg86be6TRPHila/l8+liEUoOmgMshDA8KADazfRQP6++pZUjBNy&#10;eeQTb8396jieRtPDrZOk0PUeaURAmzEfkfi/+N/bfPOJQDbTYD83Bt9fZjb2zRGnHpvxAM16aqir&#10;DDURpAA9N7/65/3w9xNSi31/2Nv6+1vhMeveN8um8Vqj+wx5/qPclKghlsxAF+BcX9P9faV7Sqmo&#10;Gf8AP1UyVFB1Ijr7EBWb88DUPx/X3JFYB9SSf8XPtIbJjwFPy62j47up6V1l51Nz9S5/230PvnFV&#10;JrsRa4P5Fhxf3SS2fRUeXTuoEdSIatWYArYG/Oq4HF/6D3K80ZKrf62a/wDxHtKYZBGzU+XWiw0V&#10;HT1STJdUv9X1A/662t7TuQXQ1rg/kN9BYtq/r7OttfxCTSlMU/l6dFUwq3T/AErGJlsbgi/9P8fb&#10;RoF/0i31+p/3gD2cGp8/8HSVhqzXpRiqkVB6yLX4v/T8k3/4j3Cr2sDYW/3j/Ef6/Ps62aLuAJr/&#10;AKqflj/N9iG6LICBx9ekPuDIya2XXbgm+q54vz7SM4JuLgAk82uP8ePcu7aI0pJpqQOgduMrISOP&#10;SGFWz6tT6uQbk8ke24qpQkDk8f77/e/YwRGEtGOB/q9fy6CdzuE3idPuKctJEWbnV/xJH9fr7A/t&#10;P/iz5Af82HP+xtz7CnONuvgL/q/4r5dDrk69mllo3Wy7/JmqJBvjGrydE0AA5sboovx9Pp/j710/&#10;lEgGfrRcECabn/WOn/iPcF3jFlxg9TrGupdX29b6e1f+LBi/+oSE/wC3QH2R+ZRqY/1I/H+0/wBR&#10;7Ko2cAgnp5BQdKD31CAJEI/1Q/r/AF9qI3ZhU9afIp173YP8TVU5miP589OP94HtyfMRNPXpJKtF&#10;49JPexI23kwDb/JZz/toz72Sep4QMDSIDyY0INuQRbm5PsOSTEz+LTA8q/7HQTvf7XHWmf8AzJ2Z&#10;91ZmIFiWleQEi2kKrubAn/a/949jnBENIAb6+onT+Ryb8+7G5oa04fP/AGOkeOHVD+76FpEqLvpG&#10;o2Oj63cA8X/2Pt3EF/rJ+LCyW/xsQD7uLsafh/n/ALHWj6jotlXQPDXM6vaxCsugfThr3v7bqmmN&#10;2If6/X0/j6/1/wBv7oLlT2lf5/7H+r9nWwAeOOho2dO+iMiUgrEPTb6/Q8m/+8+26YXXjixBseff&#10;oux6+uPT/Vw62PToXVqJJlKBtIW0gN9WoXCWI4/re/uEpDliRyNQ55+n9D9R7MZE8MKP4qcMcf8A&#10;D1rr1PWPIxBWxUkX1E3IIF7e88Yt9LAEX4uLi+k/7f235541pn1pX/Vnz9et8OmrMVOqmk0kkRxa&#10;iOV1XYKbn/Y/09q6g5pgfzqP1/JViDz7RyLS60/L9mOlaLpX16J12Nfy2+umWZf+SrNf3IVAnpvc&#10;j68WB/xHtVJK0h1UpXpQXJFD0XuojMTMl72YXNrf2f6e+mTUb3t/sPdkm8NdNK/n03n8+m6WEyNq&#10;uQbAWK/0/N7+8FuCfauuetdQQLg88gXt/XkA/wC9++VvdqdNFz5dYS5/At/vPvlf/Af7D3Twx5Hp&#10;sgHr2s/kD3w1lGvc2P8AxTm3vZhV0ofLp6M0WnWaKoaM3ubH+z+B/rH/AI17yq6k8jTYX/rc/S3t&#10;K0LqO016cq3r/q/b1NSpVmsw0Ac3LX/wt+PciOxfj6ej/oc+0sgISjcc/wCAdUatc56UWMIaS4+h&#10;K/70w9z25UH/AB/3sX9kLCklPl1dc46EWhb9on6eof4/RbW9xZhqCj6W4v8AX6m/tTbt4ZL8f+K6&#10;o8lDppw6lE6nQfkG5/29/aF3B6lIsCCW1A/0F7/73/vHsTbaADqJpgU/On+b+fRZMQyl2xjo0vTl&#10;a0VZEoFgLH9X+uCRx/sfYXT0is8hcXBJ9B+in6fUH+vsUNdOqKkWCPP1rn09MenRKzdx09WK7MzR&#10;jhiEhY3hsq6msOWFySf6/wC+/PuCaQKtv8f7I4/23/E+08shkk1/4TX+fVAfXoYcfuMxrp8rBgCb&#10;ngfq/A599rQarMSLX5BFjwf99+PaWSfTVADX/V/q49WBFanp+i3SdCkzKTzclhf9X5B/4p7znHoQ&#10;NChSD/aH0FubN9faGOZwxLmtfT1+z/V9vSuI99es8287KURtJB5YSA/TjSU+vH195UokUAWHP+HJ&#10;/wAeP94v7uSzHVw/1fP/ACfz6WKSVB9Omap3xJyvn/BB9ZFuPqRf8fX3mWjA/H0J/wABzxyQAPp7&#10;9X18/wDV9v8Ah6t9vTDV71kb/dxIAsD5gv8AQcW49ykgCgsqgBVZrcAm1yALX9+VNRCOeJA/bQHr&#10;TdgBbzP7Okbkt2SWdkZjpVmUBiQWC6hz+P6fn33yFLMByOByLG/++/3v2fWcMYkVEr2+f5fy4cc0&#10;wOkF3IpUoDw6And2aq6iOqd5bllIVS17Dj6f4W/w9x3gDrYm4JseP8bH6+x1Y3OnIHz/ANWOgTuE&#10;eNVf9Q6LRV1ckFWGaXQwb0+qwBU3v9fadroGU/2j4zqSxZdJP5DxkN/ySRf2J7dElQjSO8UaoV6j&#10;yGh1ZD/t1alagDj0FLxHSkqsfsBp+38X7Cp+fQt7D3n9rPEfMiOHDgxyGNrqoVj5EOoXAP6Cp/rf&#10;6ewo3Vs7b+4dX8cwWLyxZDC8tdQUs87RM3qiNQ6F9P8AsfYo2yS721GG1zPbCh0iM0RcVJEbao6E&#10;9xQroJJqtDTogmW1eY3MkKF2pqIMqs9AANbLKHbtAX4gQMAgAUtL6B+V3aGxlx1PtnsTc2KooaiK&#10;oXGQbgyn8LaVAGVzjkmWIOR6WkUByP7V/ZbNz/G/rCv1CDCz4lWklk8FDVNJRgOuhhFSVqzLH9L+&#10;ggD8AexHY3+7sut1huGAySvgyN9rRMqn7AgFanpCbdfE8WJ2QNwX8K/YcSN9jyN+3q3Hq7+Y93TT&#10;wQ02cy+F3JGFiQVuWxCx5C5cOolqsVLSo6gHQuuFnI5kdzz7AnM/GHa9A7yw7tyNLQMXkelrcLDW&#10;CBxqCiKammWT+hJZT/gLce1h3tYg43CykQHgYiswGOLGZ4dI9SHlIFSBjSLvb7jcH6e2WC4ckAGS&#10;SSE0PkCsNwGOaAMyCuCRkg/PXvzczu74xFLsLFzZBYwsUmO3U8H3rhFOkU1ZSBELG4AMgAvy3Gog&#10;jurFdNddymXMb7zEwhjLSpjdpVkkl9PKD7uSAG97EaiP8R9fZOvPXK1izncIbzTwHhRwOSfn/jC0&#10;HzPRhZcic17lAZFhtIjWg13Mxr9nh2jn+XRo8JunuXduOFXR9fbdwwkP7X94t7ogK6iLgYCkyVuB&#10;cE2P9V9hDlfkH8VcS5mpKrtbIVPjH+S0ezsBRQtIpto8lTlwBrNzbng8/W3sPX/ulsizs20bdcSo&#10;QNBlmhgatMlgv1GnurQgvihpXtBvY+1fNkiCO+mtIa11aPHl7STwEkNsWOnyOipxqp3dTKCi+Q80&#10;6U+Xx3UdJjzMddbRbv3fl69KdmtdaKo2/RRs6i1h9woP0uPr7bpPnb09tqRRtvpjde5dZDTjc+7s&#10;LtqGVieIngxNJk43QAk6rhvxYHn2lj95NyETW7bRHGfwObhpGHrqpDGG8qcOH5dGkvs1czRAHeCr&#10;LwKWgUqD8Wkm5elcca8B0ld0dI9vbn/zfdeG23GY2j8WM63qa+eI3Gmop8lWZ6N0kAHAEen+oYAe&#10;xH2Z/MZqp6hKTaHx/wCvcBPKfH91l81ndyL45WClZoIUx6uBfj9Itxb23B7t8zxGlvBaLxyYZGb9&#10;vjAVH+l6J7r7tnLm9Pr3rd9znoQQqyWsYBHoRamTPrrJ9DXoJd2/Ak9g0bU28vlB8iE1Rrc7KyWw&#10;drRxTohT7imWuwWTdGsb8yE6rNf2Z7H/ACY7t3QsNRT5DEbcpn0tHjts7cxdJRwKQPTE1clRNzb1&#10;FpSf8QOPau25r3/dYfD3LcJZE1alQeFDEhrmiW0cJavbRndzitTU1PYvYn2s2z9WHZ0llC0aSeW5&#10;uHfH4jcTSAHJxGEXPDhRAv8Ay7PiPtKhjps1tndu/cjHAq5LPdhdodg53IZ6qjj8a5TJ4ymyNPiF&#10;n/tf5JjIEBJ0ovFjK9bb57IzciDLbmzEwYqpTXHDEU4BTxQoqn8/i3sWR8xSSsGu7qeQj1ubheHz&#10;SRafLTQgcKHPRZN7dchbUolsdjsEdTUH6WEkEZBBKFuOak9V4fL34+fHHaO2q5sF1bsryQxySwzZ&#10;LHjPTK4Rip+4zr1D2uBe559mooXrnplaorKqQgXBeZyA1ubLew/2AHs826bla5uhJdWUE0j0q0yC&#10;Z/8AnJMHkP8AtnPRhsm3bbbTkQWcEGoivhRLHqpWmrQBWlcVrSp9T1qxdy5DJ47P5HF7YDYXHmea&#10;FqLCI2MobNJay01EypY/SxBt+Le0xuDIxU8UjNIdRU62JuWAFiCT9feTntpNtdiQLKKK2WoOmJFj&#10;1cOOnGeFQAepMhuAAsYQKqUoVrX/AI0WA/IDoUfjbsjce49w0E1aKqseGaARSSmdpUUSqU0NM7FS&#10;OOQeP8PZKu0Nz06tKAw5vx+BcgfT3Psm9qbXVWvpk49eJPH8vz6E8O6iGAlMfnk/6vsHHz62sPib&#10;1pkKHD0AkjYFUjux1MxIQ21OzE/7H/X+t/YZbC3FRPlE8zKAJVtcXJ9Yvb3F/NfNcsMbKjZKsOPC&#10;ox5dRVz7zNcm2aOA1qGHHhUU9OjWdwdd5XI7cqYqXyOz0zjSGsLtEwtYH3Zx1fuXEw0NORKgLBDf&#10;gFTa17fn3htztzFcS3TtM1QNWCePD9nXOL3K2zdt23GRipYVPzrXrXP+TPx23lNla2aKiqJFEr8h&#10;ZW/S5N/9ci49maoN00LxqEmViwHNwPxx9PcNPvMDyEg6c8MY/wAH+TqBLrlDdEko8RGfQ9Vu7l6m&#10;3RhDK1Vj6gaQSNUcoIDajqJ/w9qSDIxTgWkHP0P0v7MIb2LTqrqr/L/i+iifZLhMBKU49AhXtPjJ&#10;njqtaaVU3LG4vwbgkW9zhOlh6vx/iPbn1qg6l/1fy6LztM9cr1g/jVNoH7gtYeosbH/G3/G/eOaZ&#10;dBsx+h/PvZv2ZSlePSqz2mTxQdPTfV5ynUBhKBZgLauDc/jn2XLuO0mLqQOR45PxfixPtASrtxqa&#10;/ZnrI/2fsJE3DIpkf4OrJv5fe4VbsPGASf7siI/cI48qR25H9P8AinvXp+RVH/v5p9K3/wAof6i1&#10;+Dx7F+1A+FUj0/nXroRs0RFilfQdbyvTtSKjZeIfUGvSRH63/sD3z6vpX8EQCm1h+LH6exZbEtGf&#10;LHTe4qNLHzHU7e9QkUJ1EAc/U2vYfXj2ZKnpn0elDz/tN/al3cKAf83p0GZFU01Z6LnPWxiVvWv/&#10;ACUD+Sbe5IpZCOU/3gj/AHj22yoxGaH8umVjCMaD/V+zqM2SUf27/wCwuLf0vb3Mhom1pdb8/TT+&#10;fqAfdDpRaDNenYwSDXHTbU5NSj3k0hf9rH+8f77/AG3tcYuiKpcrpvb+zcDj8e2vEVFJ40/1fPq7&#10;Gi0Hl0DW6MsJpxEkn9phqDCw5+tv+N8e+VdF9VC6j9D+L/j6D3YOGAbhX/Vx6qjj8Rp1xwc+nSzS&#10;fkc/Xm1i1x9Pr7SOQgbSQRfggfU/ng391otRXAqCfy8vz4V+fT1QRUfI/sIPQqYerUsCrC4+vI+p&#10;FmsD/iPZzfhtXRDGbyxEjtH9vlMbkAqH1sK6m+zkcj/g1NH/AL17A3P8rzFJIgpkoKVHxCtw5zUU&#10;CKQhx+MHHAjLkSaYblJbAYeNiW8gUdWRfzEkpGa9pwfLU9/4VH9ZvX5P4qdlw0sk0U22u1dl11SQ&#10;xp4pcZX4bNYqjV0HM0sdbkpY4j+oRubgIT71Zv53/wAbJulvl9k+ycVTlNnfILHHfOPIjbx0m6oI&#10;4sfvWiaWwDyNVaMkwJ9Iq1U3AuYau2lS8cT9zMSwIFBhiCtKngcavxUJoOsxP3g++7PY7+x1StF9&#10;PPXJEsQCgnhUlDG9SaMag+dNib+QL8vaD5bfy0ukDVVaSdgfHjGUfxq7HpGJ865Hq3CUdBs/MkyH&#10;XMuS23Lh6uWpK6XqmqowS0L2pijd1XxXD6SQLqiKxX+1p/F/8P8AYX90dUc6+H2dFkM8iReASGoT&#10;5AV+enNPyp8q9XTe58TlQPTcspBA5Hq4LEAn6Hn2klA1dGEMjIo0r3cMZ4nPn5de9vu3clLjMxQV&#10;iyurwVCNrEkqnSWvbUhH9Px7L9wgEls6AeXy6ei7Hq1SQcmppnr3vdH/AJMve2N3J15meva+ZvLH&#10;SCvpNMrvK89LGoGguxNiGv8A7Dn68QfPt01vzhaX1uVDSkRMGA08MknzrSnDFent/tku7JJl+KMV&#10;pxrj1+3qh/8An+dMVe+PiBWdlYqkkq8h1fWLkaqOBWMxxtWwhkkTQLjxuVck3GkEEc391gf8KVdm&#10;0lH3f8ZN80rtJLuXqzeGza+qmQxvUybI3ZT5iLWguRZc8FPqNgf9h7yQ5dNz+7mW5jSFS7yRohUh&#10;UYABa9taFWzQccA9Rzza7XPLG3SMApglvIgONFXwWUeVaa2/b8+gd/4TH78g3F8Lu6toPV1VRkNl&#10;/JrP1HiqpJHMOH3L1ltiSjkhV7hElraPJuVU216m+rH3rXR0TSShB5YxERfUHWVHMKST6C6rwL6R&#10;f6j6X+pNTPFXBDV+ynn8z/xfUetHDIwWtT6tgA0BPcfKtQPXy49bIXvYP/4Te0VBB86uyqiqjJmP&#10;xM7kXHBmaMQzvuDbjtLE3qJYKtiDYWJ+nF4a935Zriy2OG2p/wAlnb9VM1HiNjyp9v8ALpUkXhhJ&#10;AVaraRpIIGqgrUV4YxjqqP8AnWVj0H8u/umq16KWOTbi14amSriekmyqwlZqd2UuBI0bIqkMzhAC&#10;LkjbvSL0taUuY9P+c8cCsY/Uzx+osdShvyeP0kjj3kCt0CuIvBXgAveI/JVOFHaaA9ByBWKjwjV6&#10;fhFVU0/G2ApX0plhp86j52mc/bzCeWKmr3zklXK9VD/EsjlMtTZwPTy/xRZ4RSxrHUy08oEixSSS&#10;KEqIUqCzrl1OBZGa2ohnRbCJyLmwjuWHpFrHn6jnj3VrcPMTIBXSCtc1WvGtBQ1qaH/L03DSW5eO&#10;IlSig0IoCa57scTUnHnT59Msc9HTUsU1TYs7+Copa+dWrsm8NRHGsJiykqwx6aaukWVnhIVS0Mvk&#10;jKyjtEu/D+RGBuoCBY1Bb9V/wNSs3P8Atj9XtUqx94Mfofi/nQeXS9ZpEty7OYpBSmka+NBxwBg0&#10;4dMmTrqNIoV+2+3rKKczyz1c9dT5HI1TUlI85pRC0jmcyUlTFTq8QIQ31SxhPHmsOHHiUo41rEHY&#10;s4u7apGuAT+WH0/P9fbCq+UeupgaEkHBpSmBwI4fz6S25nl1RzaxMdQVnYN2NopkKgABU9uc5qa0&#10;6h1dauiWnjGWqsRVY6OCnGRjp8dHCsY+xRqfAUk5kmgCzx+BHYCfQHjZfWi8ZGuvBCqo9NiZHLLH&#10;+sav6aR+Db8gj2oghEMmqU6nJ/ZXjkV9f8xHRnXwv0ZGo75qMj1OR+fUCKp+7lEdNRuiSpTQ1cdX&#10;DSYeganlyhqlo3ipoFOh2rJWJFQokKo6yxyJpbtFdgRLIBdj4/1PIouQCf8AUnkfQ8W/pf27IT4t&#10;YVxSpHlX/L/xfnTpqOKk4CNVTxFOJ/b02VtXiKGBTjopp6gRQrkJvFTY7E1wFPDPJEJnOqWNjBLq&#10;aaMBw9mRGVGOQmI/tt4+TwdIaS5NgQgYj+19Lf7b3tIpVBkBYnPEjT+2n7D9nVLeK4LM5aTUCaBn&#10;GmlfTRXgcCvED06T5rq4eOppKYpAkEf3UlJ56SjUU9OZpkkyE6iQsDSD9w3UgAltS6veT08KQzAF&#10;R9FcXLhn/bX+l/z/ALb+rRVwpOpan50PDGT606TztJE1C8dT5GSh/YAcf4T1EjaWQyTU0DwGSmq5&#10;fLSwVEDAJTSUtFF/Fq4Eam0DXpjNgLX9QK5C6lv1elQArygf2UB4VSvIt/xHtmNGhiJcUJPBccT6&#10;kHB6s4pGqLVS/wASxnQAOIJqHJBPpprXqI1PNWOopY0qJ52rA1Ljx/EagGpnlgbXVSCSPgSIlrC9&#10;9RPA94mMhkEjG6BQLODEn1P0FtQ5Atz/AI/X2oBgFuY41AYkmoNW8vPh55x+3p8QwWMWuyUKzZqt&#10;dZOOLEkeQ/Dx+3qVRwQC1DNVlZDUHxxwRU2dmjjZlRfIlLKIDaKoqGYXNioVrxlmXNGt3DAgghuQ&#10;NAIIJsTy3P4tb+t/aWV/0jxWlPmcEZHAV86nFfLqplITxvh9cita4OpiorXIrivl5dNk9UI5J6Oq&#10;hmNRHLSRGKomlyZAIgSRBQUjCIMArM+vUBwv0A08R+0bXIFr2AKhRc2CF/Uf9f8AP19vqPqIwwpW&#10;vGtST6mmPt9P2VeKLMlUUEnJYsKsfViK1NKZxigp6wK6aWeoL+t0lcGnsn31RbQi3ko6cfaU4Bvq&#10;jv8Atiw+lveViwb1WUEEcG9yb/QfW/tiLRoolSQa5x/qGeqSmK8qYak14EaQfzNT/LqGJBMFP7zT&#10;Qv547n7ySljDpE5dIylNGjN+SpubAi1z74DStvyLcggqeBa9jc/7f2/pdx8/lnj+z/Vj7KNaXDJp&#10;JAPy9P5H/B1GrKmWonqWkdtSP5ImQwV9i7rK0YqVC08dtRGpFIBuoI02HPVG6FSGA4P4U8cAFD+f&#10;9f2yY5opAykH/Z+f+b/Z6dCy290JEmBWhqpXA+fHy+Z/Z1hhWPWyukAqFdo466B454j/AGU0ZM6b&#10;r+QYEJ5uAw599ftooshZiLk3A0j6BCBdf8fe/wBWd+5tKjgKVr861r8v8vTkha9LDWARhWA4jjWl&#10;aD9p/lTqXIjeeOVZYYYoZJ4tccsqPUo88imVXlP3lR6g6agAOQDa9/fDhmLBhdiOOOBa99X5/wBh&#10;7eykYjYYWv5n7PLpPA0kESW7pqKKc1pqPkK0xX5V+zqDIUR4VP7cBmf9sL+6pf0yTfYIxYkC50zt&#10;z9GJW/vlpDvoVuTxq+gt9Qf9v+PdfENvD4zrjzHH7f5ef2+nVa6FF1cjwxwIBJNfTgCf2dchCzKx&#10;Vg4VGdPIsdSI2Zm1nxRkRQMFDEO3qGk2/DHpVKm+i/B/tAWt9fr787K60D/yr/m6rLO5+AlASPKv&#10;8hQ/b1ghYNZZA946ZtLJ+6GdyfU9RUFUUi5I0Kbg3498r/Q2t9L2N7f4e66D5Gv5U/1f6uHSvU5/&#10;szUYrUUz9nHrA88DHS93ZS/jdmEgIuZLyTzWQD1Eft35t/XjnpBW/q+osvN/8OF5/wBv7b1FJdOD&#10;jP8AqOP2dP8AhSgfouC3zXy+yo6iyVSzWkdTEVjJkqFvNqOrSo+8rwAL/Q+Maf6c/UD7v/fr9X/N&#10;arfpH0/2XP6fX29SL0+fE/t4dJvohq4nj6+enjw4fLj0Y77g/wCjX/Ox3/2XvX/wLq/8/wD7Np/w&#10;J1W+lv8Adn+b/s/Xn3//1KFZcRKG5jPP50NyR9SePePvc3wt/PrJI2r+vW/x7xDEyE202/2DA/71&#10;7dDEKBqz+3rzW7KvHPXveVMY8RUhTe9rlSb8/wCt7PNvnVRkg44fs6Lp1Nfs697Mv0luOTBZWlvx&#10;plAH40jg/wCH+Hs+SUE6hw+3rVtUGtf9X+odNmYoEyWOqqOQXWaJ0Ite4K2PHvYB+O3YCZTFUUMs&#10;w/zUYALD66Rc8/659vCcChUVPn9n+bhn5A9K7iHxUqR1qj/zf/iBFuHHZnOUFG5mVaieMpExuxDG&#10;wIW9yALAf0Ps7FOfPCpWRWBUEi/Nj9eD/r8e3hewK2rT9h8v5H9v+qgcltWUlStR9nWlJvjrTO7b&#10;ztfSy0VTGIaqaMB4pU4DkW9QAt/re2nLYaOsgIdbn6c2vax5Bt7fh3eOOXyof9j5/wCr/CH7/bC9&#10;WAP7P9Xr0L/SW8947FydHLQmqg8ct5AoqBqVAdJIT/bH/D2GEmCgpKklEOpXN/TyTewPH+8+xbY3&#10;8DAPIygHhn/BX58P59BGfapElNK0+zqyqu7s3zvLaZoqkVLqadFLKahiw0nVdebADj/jXsQMPGPE&#10;gBbULcD8iwB/23tLuN/HqIxQ/P8A1V6OrK2eJaCp+VOqpO5ts5ifMVlU9PMdUsrEBJA1ne/F/wAj&#10;8j2ozE4NtP8AT+v/ABT2Si7t2GoN0eCE0wadFwl23kTK9qaXljz+9/sTYD3w0M3HpuCPpe/+A9ve&#10;PCgqCf2fz6fWAA1Oeum25kdJIp3P+sJL/wCw49yY4WVf0tcg6iENrXt9faKW6heTDigIoCRWtOr+&#10;HTFOsLbeyIBBp5hqBB/akI54/V+ffbQMwFgV5P4bkDi/NvdUvY1Y6iCMeY6SlW1EFTT7Omyo23kX&#10;sPFIo5P6XHA+nB98o43T+ySB9SFNrXvz7rLPFIdWoCvDIr6f6sdKYlwKY6zUOArYJF1RuRcarRtb&#10;635b6fT26oqIilkOk8kgH0j6i5t/t/cbc03gMTrrFfLIz5HFelSHSc8ej/fFHa+QqN24qSGilcJU&#10;xMSIZTwLccW/2PsM9ymiad7yRKQOA0kYLW5tY+4Fv7G7u3BVGcE+Sk08uIHl/nPS+CYqat+3rcB+&#10;M+am27talhmYU7x0w0qziG1k1qAHN7+4WGz1Fjl0/thgXuS6KDxaxB/2/sZcr+3d/uNwkiBiGpgK&#10;TTP2flw6TbhuCxRmpH7egf8AmD2xJJt7J0KeNyKdlv5FNwy2CcH+pv75ZfdiVVPIEEY1Ajh1I5Fh&#10;9Pr9feWXLXtTuFvEkjK50CvwMOGfTHz/AMHUX71vMbggUPGvD0/l1rvJWS1W/vuaunYI9YSSFZ7p&#10;5QLt/sL+wfqpWqK0OCD6gbhuf8D7Pp+U76EEMrgemk04/wCr/Bw6DKXSySCmAOraNh9hbfwuxY43&#10;eCJ0o1ILtEHYGELypa/1H++PsXdpRKY11gfQXBt6QD+pj+Pwf99zGPOO13FpHpFRQftqOA9fMfP/&#10;AADPZ5IzUKRw+Xr0Rnf3bOOrd1+OnIlUSoNRkVI0PlUM9tVr2+v+tf2lO14VXEThLNZHuRzYliQO&#10;P94/PuGWLrcEvVftxinz4/4OpK2orpX/AFenV2n8uvKrk6jESIQwL07BVIJ9UQ1Ehb/n6/091v1b&#10;LHuJnJA/eubkDgSXsL/7D2tFyFTQT+fQmXURTj/qPWydSUzzbbQIGuaUcAH8IAT/AMb9nK64zVLT&#10;0cKs63KqG5U2sONV/p9fZDeXLsSa0A/y9FF9AZMgdVofIXrSvzOQnkip5JCzseEe/DfUCxuBz9Pp&#10;f2Nqbgo3APkWx/J/oOPrb2V+PRckVA4VH+fomNhIOBI6JBV9I5ZZ5P8AIqk65GGorN6QxuW5X8e5&#10;q5mkIFpR9Bbji1uPbP1tMEU60LQJlhWvTXL0hl1Yt9tUycekAMbfXg8f737yDMUt/wBY/HNl/wBb&#10;3YXYp8Q/b/s9NtauSSo/2OmybpnNf2qKoAX8GJ7fS5FrD/e/cyLJ0jf7sQf1+t+foLjj2zNfmOlT&#10;X9nl/q/z9JzZO3xVPTTJ01mnMmmjnASxtaS5ve9hz/T25w1tNx+6pta4BBB/1re0T7nWtOHr6dOp&#10;aEUoOmyo6azK6Wamn1fXSVcC5N+QRfn+nt1gyFMSNRAufyABc/4H/D2ma8bgprT0/wBXr/g6UrZj&#10;Ip0nq3qXLqkmqhl9Qbk3Fhb/ABH/ABP+x9qXH1VKzqEYLcgEWta5Fxc/7b25DdvpYsdQ/wCLp/n6&#10;c+ndVp5Cv7Oiy9r9VZeOmcijljC6yzKHsRyp/wCND/e/airHiWJWL/RWIN7/AFI+tvp7tFfZIPyH&#10;+H/V8+m6E4HRZcD1hlZMoPHSyvacs5KuttRNr3/3w/2PsPcxkIYIpZDILgEm/wDULcAn/jf19msF&#10;5VgDQcB+Vf8AV+Xp1ZLZjSg4/wCo9HC6/wCmcrkaqmR6GpN3YgBZCFZjpDcD8f6//Ffdc3yP7Pp6&#10;LHVsCzLfRIos4vcr9QPY120aiGxT9vRtbweGc+X+r/N1sQfCr4/DblNSZOqgkjdVjIDoVsqsTyCL&#10;/wBP9t71/e48/Jm8vUODq/df1Xuf1n62/oOD7Fyuvwr0pKnIU9WzRRiKNI1+iKFH+w9l3lp5NR/N&#10;2ZrWNxc/n2oXUR2mnVFRj8usnvtaSQ2JvY/jSf6e2zrBrXqtGrSnXvaz2kz0lfFJYegobngAq1wO&#10;fZhCzPj/AFZ6SyDOMde93a/EzsCGnFFAZQrEL/Tg8/1/3j+vtDex8Wbh8z0lmQOtCOiWfMDrI752&#10;TXxxxlnEDhdILH8ED6ce7otoZGLJ0UEqOHuin0+om9/rb2F5r3wTpGB88f6v83QfmtWDU60o/lr0&#10;JX7b3JkwaOZx909zpkUlNZNr8H6/i31HsRookXlXsf6hRfgarWP+wHtKdwLChyPt9fPpgwkeY/b1&#10;WpmNkZJJj/k0uoOy20ODYH9Oq349yW9IAJL/AFPC3A/21/fo7lTUjt/Pj1VoynA1r6dI+q2hkVkV&#10;RSzNc/RVaQr9PoF/r7TmUiEgZ35F7rz9B+Bx9PZlBuQhAihOfPh+359a0MvxDj/q8+PQ19ZbKrvu&#10;oZKiCVFOo+uKRbKWB51W4N/z7DuqjYSsedJPHAA4P49iuz3RAoqe4cc1/b+z8+k0sKMRivH5/wCr&#10;9nRvYtitU49dKkftDT+2fUTGB6T+f+I/p75xRhiDqsbkLe30vcDkc/4+zAb0gGmn25+WeB+2n5U6&#10;TNYilagf6v8AVxr0GG4+q68l5ArqCrEN4ntYm4Bvb+tv9e/tzhjsy+otcX1AXsR+Db2pj3FJFOKD&#10;0rx+z/Vx+3pk2g/iH7ei4bw2jWUQnjaMkANdgjCxVjbV/T/Y+3qCJSQmkL/ViLfj68/1+ntqW9ZU&#10;Mhao9Pz/AMnHq8aBOwceHr0XTKYOc1vjVTrJfkq1ha55J4/rb3IsFkBaXgXtc8Djjkf8V/3n2V3F&#10;+vgsEWhPy4/6vs/l0rjj1DuFOlJtzYOQrpYZPDIwBI1AFVTj+vuQJRqAjl+v0sV/Iv8Ap9h2a8io&#10;WlXh9vljj06Il9OPQ34zqzLAIFglCsoNl1kG6kj/AIr75nUzrfWVN7llsv19Nz/sP6+y99zgSJtB&#10;WopgHPz/ANX5dXCafhHS6x3VGWWSMmhqiGBJLB1DDm19VvfNFRX4bSHLXZVGlvze/P5+ntFLugeP&#10;uyVpgnI/LHT/AIMnxDPS1o+q8ujB46GQBix4b9QIuDe5/wB595HX6aJh+b30D/ex7YTc0p3r/h/y&#10;deCSeYI/LqXL1pm1ItTTLxyArS/n+qDj30ivqHr1f4aRY3H9QB/vfuzblBT4afn/ALPW1QlqMCR9&#10;lOor9d5pQQ9NUW/P7RjuL2/U3twp1YhgzBb2sAbE25+n/G/aC43GLUrItaf6v9WOnwuk1UUPUdth&#10;5KGNgYZY782Ya7/4+n/bfX29UJuwRQzWNrgEi4Nr8f191MyNSRiBX5+o68VbiR8+gB7K21X0iVJa&#10;GSw1nV4n0izhrav8R/vv6OEyNwCCLgfg/S/4B9nVk6GOoIx8x1vwixrXT0STM0soqnjkRlbV+Vb6&#10;A2HHvH4TEhIUpfm9jz9OeeP8PdpL5WkpUNTHH/V9vTvhtGPEGaf8V1Kxe2aqpQGCncn+oQ3Jtb6k&#10;+4lRJGsVmBYnkEc2FuBwf6j+vtTaTtNNVSBTHGnTDMWNSCPt6mV2yMikJMlLKmrkXje9uLG63/P+&#10;PtouG4Sa9/x6SeOeF9iAShBqdKf4P29JSGGTXpIy7OrL8wSafzcFv9b0g++jGbjU1r2AJv8AUni4&#10;J97W9Wh0jh9nVQ3oesC7Oqy3EElr8ARyfX/FffFiEBcSBtPFgYzyTa3pJ92WYSsI2BFfWv2+Y6tr&#10;Pr1l/ufVqNawOSDa35ueLWBvfn3xWTVyX082txyf6+7MyIaU1efWi/z6yx7Or3Vm+3lQfp+jAX4+&#10;l/z7y62T1CW9rAji4vxb3QGKbsKUr59OrLqIXqJU7cq6MamEikAXBUg8/wBf9v7dKd1cBmZb/psW&#10;H0tf8+yy5jeMlEBpx4fl05qpivWGjj0SIXIDBtBufx9SOfcWrcaxrsQLjn6AWOm//Ee/WikV8PB8&#10;6ca4r0nny2k46WWPUtIrPfQoYAm4AutgL/7x7bFsdXP5sCfp9Lg+zaQsCB8q/wA+kb61Pb06vCxR&#10;uTy3HBsLD/D/AFvbbXLc/wBRY/1IAvyfZ9tEmkAnHD/Y/wBnpLNRlLHPQfZ6GQSMzKfob2BItz7S&#10;068v6Te54sb/AF/p7lLbphpQhhT8vToHbmgLEgeXSNRCGtZv7V+DwbE/8UPtvmURobMFW17i1v8A&#10;Dj2LLa8Ld0gJI414/PoGSwa2FR5/Z0rNuU8lZWwQImtjOi2HF9Rtqv8A7b2WbujMw0OEyDNIFvFM&#10;oPH4S5/4n2Eecd4jZRGQOANK/Mjzr/nx1KvJe2qjaiOtuD+Sp0jlpMrjM5LTSrH5aY62WSz/ALYJ&#10;Gq1v6e9c35F5xMjuCt8T611v6rg6tXNx/r3PuE7x2wFH7Pl1MgBQaaU63XsTTfaY2jp/p4oI0ta1&#10;tK2HH+t7KNLISx9JI4/2Btb2iAIGeJ62KgZ6cfeOJ2DqfqAQSAPxf/D28hWtOH59bahGB172e74t&#10;ZiOkzVCJHA/egIuQt72H09vSCsRp8+kz5Bx0wbnpTWYPIwAXZ6aUCwueUP8AT3sodK5qlrcFR3lT&#10;9EZFyoBLfX/ePYPv2kilpGK+tKnh0F7yMmUU/b1qZ/zGurMhPuDK1AppV/cnYSBWN7RXBsObXU/7&#10;Y29mTp1Q6bMNNuLEf48/1v7LV3Egdw6QOhU0/wAHVC+7ev8AIRmWN4X/AFG/7T6WN7XIPtzhUhB6&#10;mcj+liQPqbhf6fk/8R7MBeRsaEBR+z+Z/wAH+XrciKowKZ6KlunaFZRVRbxMQSBcI1rWvfj/AH3P&#10;vBUg25BBseGFj9Prz7cR1c6kNR8umft+XU3a8T006pJcNpQWsb/p08D/AGHPtNSM8hKlZIv9dSAT&#10;+F9X19m9IYO/UsnyqCftxkcOPDPn14V6GXH0s9UhRElhNwdelgGQG2kF+Pqb/n3Hf9uL0i7Em5Bu&#10;xv8A4AH25HOk9xVzQDgDgY+3r1Kinn09jBVCQgRQv5CSxYB9RBIt9f6/6/vPA1m9StYixFjydX/E&#10;e2nljOVYE19R6f5et0rw6bsxga9oZVaCRdS2OqNgGsP6/wBfpx7WFEy+JUAH1uARyGb68f6/++/q&#10;XNJqkLk8PnxA/wBj/L+SqIkirfl0UDsLAVQldmjkDB5SR43NmuLXt/h9Pc2RlflLqb3JPH4t9T7e&#10;il8M0kFcdWbSMk9AjNgJZ2YokiNrFyUPPFrAn6+8DDT9Jh/sSP8AYe1ccscn4D+zrWpVbBH7emms&#10;25UQC5Okj/VAi1/yTf8A4j3CNUv0A+tvxfj+tvZsLR6VY9VckCo9ekfUUMqvpSOxJsfr9P6W/wBf&#10;37zta4jYg8X5HvRRVOXA6Y1HrkmFqpV9ETm/0ZQ1v9tb/eb+8glLA2TkAmwPPHH0HtkjQRV8E8et&#10;6vQ9TF23WNqJgc+k2VUdSCPzbk+8Intw6EN+b3B/wv7eZA2UcEfKnWg7Dz67Tb1Yq2NNKDze8ct/&#10;rxew95fIBzZTb/ah9R+PbNK4rTq7TMR5D7Osx29VL/uh7g8hkcf8T/vHuTE30OtQQQdGpb8MTYf7&#10;37RTMuQRWvnQ+nV0YECpH7enmgw9TAQSGUA30BbD6k+5ctT6AFKqbg3a4BAU/Qn/AHj2UR2paQkg&#10;n7PtH+o9Ohl8j0sqeOdYgqpa7C2oMPwfz/vXuG1WoB9Qc2I1A/m9x/tvaxLItQ/CPQj/AFceqO6E&#10;EHj1OSmmDgnlipHFyb86eAfx+PaQyrkrqLXvY/6wa9wb/wCAHs6hRR2qKU/yU/z06K7kAxEEdGW6&#10;hRhOmq/kMZ03BuToPAH59h7Ow1vyOWP5Fzz7OtJXyxj/AAdEeB5cOrBNpRSvTUwCsbQAHg8MxN73&#10;/wB59xgRqsbcfUfm3tmU/pkj8utDJ+X59CZDBOtlCyE83Ygi/wCSAfp7lhoxwLWsLKP959lQSR+5&#10;+Pqf9X7OlkNvqyeHl1PeKReNNjbjm4J03+v+9++y6mw4Av8Ak8fT6fX24kTpVhnH+X7OlSwhKkmp&#10;p/lHUCcSBTqZUJIF1Y3H5ta/+HvOArEAaLk8EFT9DwOPbOqRMkNj5HpN480YpQmn29NkkUrKfSza&#10;lPIuf8OSPfL9LfVebWIsQD/rW9uq+tPPHkcV/n0rimEyUPEdNc1MzqOCSL2sGJH0v78ZAFcEgsFb&#10;08FmJF7WHJ/Ht5Fq6sPhqM+QofXgPPpxxrXSOHl0yVVFUmNwEblGVF+r6nFuB9SSeffA3kjAsVsR&#10;6fof+Ci/s1trlLeapIavnx/PHRS0Dqx1E0PQe5nBzzxyK8cqsLizo6X/ANpuffAEKmgjmxtcjUST&#10;wCP969i2wkMs2tSNJpw4U8zX/D869FF7aGQdv+rHRb94YmWhlJCsWXUVYq1iQqkqQCfybe4dTAks&#10;ZNgpFxz9bWv/ALb2LbK4eGQKW1Lx/wBX+r/P0FbmzIBBHl0hcTlKmnnFkKuHt9GuPVY/U+0hX0ig&#10;ah+SSeBb/E/8V9ie3vVyrcaU45+z/N0GbqxrU06NJ15uWvDQ6df7RQ3Bb+oJN7/0sP8AYe0JkaZP&#10;XpIufxwbgn6ezuC5BUeIMD1x/q/b/n6LZbZoyQuB1YZ1juOvmkiVi5sVNyzHnQLfX/YewV3pBGtL&#10;Ukix0P8AiwFlsLe3r27jEYKNgcKH0P8Akx0Z7Jby+KCpIyAaVHn8s9W0fGyur6nIY9JBqTyx6lYF&#10;iwcjUDf63F+PdRHyXSG1ZYRt+sX0p/qj/QfX/efcUb7P4ztqNc1Fc/bSvy9Opz2KJorYLnPlU9bC&#10;XWAf+7FEZL6vFH9bj+ze3Pur/MC9VOPqHZw31IYfps/9Rb+vsH+LpXSa/tP+CvQoCsFABp8hj+Q6&#10;Ef2yi4IUcAWAAuAR+Bb/AHr3sSilAadMsjA/bx697ML0nRpU56ijk0nVMikcD6SKB72ZhGKjgM9K&#10;LeA19OuLmyOf6Kx/2wv7v46O6upcviKQmJHLRRm3DfVL2HB/p7unMDW5rwA4cMfPpi/tSFzjj1VD&#10;8x++putWq5VkaNU8ga3ksQp5III/r7O/tbqqPFiJkhZbaTbTYgfmwt/r+73HNxodLCprwOP9XDoG&#10;3u2PMQtKiv5fb1rnfIT5sxbtjrMbPWLodjDpJuHu7IAWLn6fk+xGqduTQ0rKkVyF54Ym30Nh7rt3&#10;O8sN2jM5Ar6/5f8AUOmbbZFgJbif8H7P9WOq55qzAbpr5K2aSKR3lZlWwTl3uNIJ5sf9t7Lz2Dh6&#10;9I5RGDcq1gqsCeP6f8V95W+1/uA05VWPBlyTXzHn8+n5T9MDqxxr8/8AV/m6sX+MNRszA5KjMktP&#10;y0TOS0OgaWBI4N+Lc2/3v2RXfe0MzXTSARykEnmxP0bj/ifeTj85INuqzAencOia4vXeqrWg4DrY&#10;l6N7P2ZTYylWCqpSRGnKtz+g3+p/HsJabaeexE3nSKUFTxYf43Btb3E+982xXTsrMDWvmPs9egRu&#10;9o14SDX9nRvo957XzkAhNTTSKyqT6rjleR/sPYqbf7I3BgNEb+ULGBfn66TwLD3j5zfc+Kzmoqa0&#10;6C3+t/BevrkWpPqOHSLzvT2yN4KzS01NKJWuRpU/X+pH9LezC7J74rZqmGCpZhcpwfx6gLXJ+vuC&#10;r0yo+pW880/y06bvvaOxliPYCSONOir9tfCbZGTxNdLTY+BXNPLpJX6akbSV4+t+f+R+zzbQ3slf&#10;TwSM1w66hqI+h5B9mNlukiRlVatKcDXqCeZPZcpMzW6nHopx1q7/ADE+MuV2Nmq2TG0biFZCo0ow&#10;5X8Wt9Tcf74+xOTcsem50m3P6wB/gPZxHuinSuoeX29RzJ7S3moroYHh8J6rErds7qpqh1ajrAup&#10;uNDsAQfzrA/3n359zQkWugP/AAdT/vdv+J9q/wB4JSv+X/i+vW/tNeo9XVqf6Q/6v8HTTJt3dM5C&#10;iirGAYXBjEdr/QhlPPsF+zMmlVjakalv4ZDYMOfTYce1lhexySU+fH9vUy8h+30+13SS0J1EVwer&#10;NvgHtrcVFvvET1VNUpH56fXqhmAC/cpdSxAA4+nPNifdHPfmLFTuCd1Vm/ek4+luWsb/AOt7Hu2z&#10;DRSozT/Lw6yosbIxWgQ+g/2et6PoKuZ9i4lHurJSQXvY8+Nb6v8AY395usMTaNFKkCw+qkgHgfU+&#10;xXFMEQBfMCvRXucJpjz6ydoZUU9O41ci/wBCDx+TY+zL0uHJiX6g2H1B5H19uPciv/FdBSRdLHUK&#10;jooWQ3Usc0lm4ViLBlt9bf149z0wINrpYn6tcj/b29tfUBgaCv8AP/V+XVNTjyNPs6ZJd7Ff92qA&#10;v0QqD9OP6m/t1pdv2IbSP6/7b3XxGPketjU9Rwp0k8r2CFjKGdQRcAc6ubcEE/8AEe1EmPESBQAB&#10;b6EWH0/P9faZ4iascnphkbJyadIJ91LVzai2qzEkk2P+vYH21VGNZ2Y2Kj82W4Nz7VJIEQBs/wCr&#10;/V+zpuq/i/1f4OlTj9xxxoAGH4JDMBcFfqASPaeyOJfQTpubmxF/63PA97aUae4UHz/l0ti1EDyH&#10;r+Xz/wBXl0vtvbriM6gy35AKgem9j+f6/wCx9id8bMg+A7RpqWQ6Ic/ja7Ev5LiFahAuVpJCpIBk&#10;vTMkF7nU1gOT7BXOqxPswuJDoWJ+I4t4hSIR146HkkQSU8gBUVyL+SZWt98+lB/t1IHyKhhqHzCu&#10;w+wnqu3+dp1W/dXwD3vXYnFHM53qPcm2O0qCOncLU02JxxqNsb1yImF9MNJhcpXVlTey+OEs3KL7&#10;Dz+dB8dpe+/hVuXcmDxhyW8Ol66m7OwqwUrVOSfb0FsbvajpRErSKox5/iMqrwwo0LD0giINyjjt&#10;ifFHfC2gsBjzJWvDSXbj5Nivl1lN7fXEczXXL0pNbqLxExwmgGrT8qxF6eZdVHVEn/CX75XP0J/M&#10;C3f8at05UUGyflnsiqxOGpZamjhx0XbnWjVe7dlVU9VWSJpNVipM/ioYYg0lRV1NHEqtYAaMbRmK&#10;ZTKfWXMDJpUp5EJ9QIF7m3HsvLVjoP8ATV+R4dHJjWKdZpuJJQrQUDAnPAGvy9Ovone+ciyRSyRs&#10;GQoSD+AVNipUDi39Le9IBIgIof8AVw/z9OuJllZRin7KeX+ry/b1732j3tyQw50gC3p+gF/enQle&#10;rq5cUJ7vQfLr3u73+Ur34OuO2tsSVdS0GPNdDSV0ZQNHJDM/27qzP/qgfpYj/C3uFeettm0S/TVE&#10;ijWpWtQV7hSn2cejuFIb20kgJAYqaHzBGf246Czu3rbFdwdT7+61zVNBV4/eG2MrhpYKkEws9XSt&#10;HEX0kHhiDcEH+hB59n6/4UrYOHO9f/EnsPFYuplw1Du7srELmZYo0AO7ds4fO4+CRYixHkGLleMP&#10;YnxOLfn2P/afe5942CV7slXGgAEmgC+IrEVFMmlSPl0AuYbOE8nXCkgvFfKxOKoskEobyNA7IvyJ&#10;UdUK/wAhjpr/AGW/sv59dKZPd22svuLD7l6YzFbtvBVcs0u345JN4YtjWxTxQkSyLBA0niDoqmEi&#10;T1rGmpvULPFJGjvGZfEBGpcB4lQ+ONZyxLFipU8kWGnj+shwgKxahGfnxNa+lOosSSRI1atKgU/Z&#10;jNP8g+zrY997Fv8Awm+wNTXfJ75BZ1aZX/gHxY3bG9a5Z3gbN9i7aoftSgJGmeNW9Wn6qfrp4if3&#10;JmS23nlyKYDTJu9vg4FUhuJAeP4WUNxxTpfKlz9FC7ksS/nxHmMaR6V+3ql/+fZlZsf/AC99z0VP&#10;Lkopdwdk7Cw4bESJFkSkbVmalSmeSyElKNh4XZRN/mNa+S42vhEquGRg2to7P+ryIpJjRY0PAs5C&#10;3P0+h95BxTvIAJV0uB3AilDTJOOIOSaY+XQda0t2Oo0BGNINKk0WtKitD3cDw8uvnl5XITQUORpp&#10;5JpMbQHLTUdDSzvBT0Mk9RDDXVlVmq1GEssz0MTVEcMbN5SFkQgKrSBEQoMgV5HewE6apV4Dqywx&#10;fS/JBb/ePaN50EmhWJSlSVyDkilf8gPSZoxNcG1upXRY1o3ABxnHzOaceHDqBHVTVKTfwyP+GwUM&#10;Dxj+BVz4zHLE8slHUffZfPPE7OhkhgkSmCm6qgMy6WfuZY1KXCu4s2tjYrIAb6Y0NrjTb6D/ABH5&#10;9uWs91IhlWqIMFSDkVoOI/Pz/wA14n+mkEdsP0yDgZqKHy4+X8umWKMJJW0cMz660Fb40RSo1JUS&#10;09TItVm6pVbTL5uSJHUNrETXLL7yxpHGw8iAhXZk1llJDuVspj/Fj9TyP9Y+63ST3EZ8JiD6L6ih&#10;/wBQx1qYyTgqnanAgev+H06hLmJmkZKSMua7F0tPXCERVQT7CgjqJTUy5MGISvJTM4CP+5xotIhB&#10;4VB1X02UM50hy0YQABgAALkWNhf/AGH9Pamw0iPS/dpFCQfiP+SnH8uPWreMqDbqpKpxzpDencf4&#10;eNBxpTz6bEjaCZJf8zL9lYzY+jTcErTa5IJWeeaQQpI7RRoz8cgLIqvZ27UahaRWReCCw8Zf6HUE&#10;Nm55+nH1/wBb3fWUJaF9VfTIU+a14V9fkR5Z69G7FiYGJcGlNJVB8ifxH5+lKdQMiRHKo+3pZKox&#10;srRU8xy9REJqiRIhe7UuiPXEyrL6msqEsvrPNY1jDExuWIIBJsp4txYM17D8e6yTSTNQyDT5gD/Z&#10;Hr6j7OtztdzsGedBEMMqoVr6d2pfMcdQrw86dYfPHVPTxRiOIqys0shfJVVOPLGk0hopmjpjoNSx&#10;PlALX/1A95PH5eS7oqqwsoCKTe3HCEn/AJC/4r7ZM30wKxqrlj9pH82p+ziD9nSUxfSqRbeE8khx&#10;qoXX+kAXlNPnopWvE1AjrWL5I1q0Myq9OXSd5si5AEc5WeGmvDHGnqDExsUsFF1Gk8DGvpER8ahy&#10;RYAXbm5Bk5/PJH+9e3xcMxJuRrNAM1wPyx9nS+OB7UNLM+uQgauFc0/OgrXh+XDpnkNV5q5XAnWW&#10;kphp+4E48EcwkV3osKxp1c6QPHUSDRa5/cvbMAnp1AM1j6r3sT/Qtb/eBz7RkO7Fkqorw4daZ2ha&#10;rKX1ZrT8qVP/ABf216yVVTOqPSxzhKaJKaQ0PmURSabvoanwjN/m2QSIk0p0tdrgk++mfhfQRZgC&#10;wHHJ/LP9Qb/ge3Yoak1euCaV+VfLhT16VwNC8RY9mCS1SKUBJJY8KUz01ykRSTwFoZV4lo6chQVh&#10;D+MCLF4kOVkPjJYzyXZTf+h985NLKtmEZW4bRpuWP0Gphc/UfQf4e2bbWkhZwXHkGrSnrx/y9IUZ&#10;ZBpRDM7UKudRjKnhR8jiCaD18q9ZZyDLNAiQyoY1qlAcirg8MhFRG2Jw8gijuEuxnbhAG083PCPg&#10;FrAvxYG/5+pN7n/iPaican01IX5fy9B/l6VyoJ4dDOUWoNVwf2/PppeW8skejyI7BQEFNMF8OsQ/&#10;5PSlI106RbW7Nfk8/Xtld1FlUH1DUbqQL2tb68c+6RyxQuSWYjGOIJ9eHnj/AFcWFmt4o/ARpBkn&#10;VQ/yPn6/n1mIhWOoNV4bM9HLGy+CsaO8SFbzemCAFj69MRKmysv6icYjAYKDYXJDE/S39QP+J9qX&#10;nYqXPH0+3/Vn/UeteOBGZHiNTjSQakHj2jOP8Hp1xjkEss0sskRkjQM88DghGcBNSVs5QN5CSbRK&#10;3Nz9ffbcG31Xgk82uDz9OPdEpIv9Ly9eH7enIVDx+FGtG8gOIFPT/i+u2LXjaN/FqWUGRVljZxK6&#10;K/kmkQ1MyupPAVAeSPz78I2dr3txbVf8f654/wBsPe3uVjSlKmvD/Vn9vTv1LlB4kZqCKMRgU868&#10;OsZEUCsqLdHSeSWFonjZm4VAaZNUz/qNjMxPP+PvIq6P0+og2sLkkDm35P8AvHtPJJ4vx9o41OBX&#10;P2Dqyqr1uZCHP+r/AFcOsM4EUzciX1SItO9NGxhX/VpT058MVtYAQuOBe1gffEP5AQRxYE6uPpyD&#10;z9b/ANB7eMX05qpzWmM/4OqCkT9g7j5Dj5VNOJ/Z1FeYIFjtdVldTKyvWSoCWAUGO1OlrgWtf082&#10;99hEv+AbgkFW5J/ra5P0t780k2nAJ/MCg/Og/wBXy6VzLchRpjaSucPooPSnn9uONOokczSFSZVH&#10;jE0cMpaOUftq1grT/sxljyFRXve9voffJSF4sXF+eL/Umx0jgf7E+2jH4neO1v8AVUZ/zdJbXVI5&#10;NSp9OB/Z/snrgZbpExbSyxuCC8oTSCCVWefUXsSbCOFbH8j2C9v9/wA6tMdv9NPm+ovb/ZdvFb/b&#10;/wC+v734MlK6jw/lWn+r/N059QPG0aDXXo4efh6v2U/n59GM1n/Rj5L1Gj/Zbvuf+BFZfx/7N79r&#10;q/zt9ev8/wBPxp9//9WtTKdVT0bsrwlSGZbEWtb825tf3hi/Myo+ks32049ZemwU5P8Ag639ldXF&#10;1IP+sb+06+wGUWMR+v6gt/of8faq231pXrEzNXyp009ki5rXrle319wJdhkX/be5PBCj/b2A9iGy&#10;3KYNU6qU9D8ui+WxgZs9dXH9R/tx7e9v7RkoqyOZUZSpvyLagLD6j2a/v6VDSrfs4dJlsYVPH+X+&#10;z1xZhY2sb8f7f3ZB0JvI7dFJHNIFCFDYuT+mwsfz/Xn/AIr7RXfM3hqdLMRSnAj/AFevr0vW1iKa&#10;Qa/l0Vf5B9K47tTCVdDU00UrTRshZwpuCpH0PH5t7sj2/wB0Ys0sQaeBm0IW9XAsNJsLf77/AG3s&#10;MT85SRsVkZl8vP7f9Xy/Pph9sBwB/Lqinsv+ULt7c+Vq69cLAzTTSv6YoyRcltQNx9ebj2ppO4MI&#10;8LN9xACbi2ni39Pr/h7Rf14uFlEZY09df/Qvz+zpiTZQ60016DCg/ky4SllE0eLYnWxAFKvpBB+h&#10;EnNuLcD2ia3tHDvOSJUIYngKP8P6t+P9b/YD2dx+4NysYCPSn9P/AAdvn/qPRRNy2shNV/l0MuD/&#10;AJU2Nx1GYDjUc6BHqemYOFFwNRVjf6+37Edp4WFQpmhFhb1C3HF103/4n3ST3AuJW1O/H+l5+taf&#10;6q9PW3LqoMrx+X+r8+gr35/J9xOeaRhiiXIsdNKostmBsC4HH0AHtUR9sYSQ8SRc8txe5va9if8A&#10;Y+/DnicKB4nDh3U/np/z+vS7+r6KML/LoBar+SfikMhGHlBN7sKdLG/+qHl+n9L+88fY2IZwTosv&#10;quF5JBsBYf7f2rPP87RdkvHHxfnXh00dlUcFFektUfyW8XCxU4qUaeRemAJP9LeT26J2TiGawdFA&#10;t9V1fj6+y5+dZ40DO9Sf6VP9X+WnTLbORXt6aKj+TBQVDFYse0fB+lHTyEemwYl2vf8A2P8AvHuY&#10;vYeGsW88X+uI25t/S5/H9R7ZXnqdiEH/AB/h/Lz9OmhtLHBSnTFUfyWIFDEUstwDb/IIlv8AQchX&#10;HuHVdo4SGPl4mtzydP4PBNrD2INt3u9vpQI2IrioJPp+3/VkdUl26OBCz9tB/q8+knXfyc4cfctQ&#10;Stxwhpgq3IuOQzH/AGNj/rewv3H3fRQpMsEyKbXAim1k2HFivuXtg9u915n0LDG0tfMpQCvnTNfP&#10;qNt/36x2yoZxivnT/P8A6vz6F/qP+XjBsDIU85onjdZVKgEtpK2sLkL/AE+o9gdle2Kuvkbxzelw&#10;R9eRe4+tveQXJP3VLncbpZLq3bBB+HHEeVRj/V59RfuHudZwAxpKDT+lT/J1YXjer83iMUlDQwzo&#10;qRGMOtgSGj0cuR+fr/vh7g0m83LiSpqm0n+zqP8Atzz7z49uPuubNtVrHNd2qginFKH/AI8f2fn0&#10;Ctx9yjdKUjk/416/l/q+XQGb7+MGf3v5xWQ1MokIaz6iLfQqLfW/++49q6j3vRTAx6gQRwbk8/Tn&#10;3OEntFsEEQjS1QUFMD/Z6CFxzdUrrkqa57uPRW9x/wAviekY10OOZZFLM1oyNXAYhjq5/wAfbzT5&#10;zHyuriUKx/pY8/43PsE7t7J7TcljFGqV8tFf+fh9nRnZb7KxDA1B+fD86dAru74s71oKKooqWGoW&#10;JVGlVEnKr/ZPqJ/w/wCI9rSi3SKRAYJ7gWJCtYEDk8f0/PvHv3C+7l9RbyTW8IkOlqUTIOnHE/aO&#10;hvs+/GJ1JPp5/wCx58OiLbm+LO+aLOLWTUtWVM4Y2EoLAsr2J1fX8e0lvbecVfjJYCxMmgi5Nzb6&#10;WIt/tvfOX3H9pd92PcJSsJCgnGmg8/njP+ry6nzljcYrqJXrQnyrXOfs/wAHV7f8uLDw7STEUmUH&#10;hnhkCN5ZPWPoOQf6fjj2RLcTTRZSSoUXBZmH14Gq97WP+29wFuVvdWA0TqVPp/qz1KVrCrpnrZz2&#10;XPQZHD06wSJIojQAhg1+LfQH2oMDv+qxyBPIVAIFiWW1vx9P8fYIv9yAfScfnx6WNtysAf8AJ1zy&#10;3WuLy5LzQrLqB5MaHk3J+p9rWLtqqUD95j/X9VrfkXI9l31yE8R+3z6bO1Iamn8ukjJ0bgnuTQx2&#10;vf8AzSf9E29z07eqPTaZx+L8/wCtf6D27FcBq6qH8/t+XVDtScCOmmp6GwJIK0kQtq1fs/1+hJ1D&#10;24J29Uem8/8AT6sfx/Tj34yqASB/P/Yz1Q7WnCn8umuToDAvf/J4ueSPCOf9iG9uEPccykXlAH9d&#10;bf1vf6D6f6/thpA3z/1fn02dqjPl/LqE/wAeMDY6aSE3PP7VuP8AXJ9usXdBCj/KDq/rqI+v9Pr7&#10;TOspfGQfn/q/1fl1s7QlMDpun+OODcf8A4RpH5WP8XI4B/x9ukfdJul5xwfoSTfgWP0/P+PvccZA&#10;OrH+o9UG2qOA/l/s9MVV8acNJcLRoQQwOkBB6h/r8/7b2vNvd2wmSMSzqFDKP1tzdgLi4/3j3YKy&#10;hiprx/4r+XTMu2+Q8/l0CfYPw+xmWp3Rcet2W+oRL9VUhSLHj6/U/T2IVV3VRtB6Zl/SLeq17n6k&#10;f7z70kb4JOfPpD+7QCRTov2O+D1JTZHyfw2IhZAVOgEnkkkc8ewf3Z3LA9LOEqOdBFgxtcrwPp9f&#10;9h7MreOTXQ+vS2HbqAf5ujPdf/FXG4qopJnoEHjdSR4gBw1wbsb/AO8e6ru9931+elqljlkZSzXA&#10;J5+v4H+v7knbn8KFWJyB/qz+XTz2oXIHVjmy9uUe3sdFTU8SR6VAuoA/rxx7r5zW3qypqZJHjLFi&#10;5PJFrsTfkH2YDc1rQinzr0nNsSeFK9Lf2m22pKuo+ED/ABFj/twR7M475pQqxmv59UmtytDX/J17&#10;3BlwbR2Bi+lr2W9/x+B/X2dw2V1NEX0+XRfI8aH1/Pr3uZQ4ZxKCsRB4/Fvpz+Pe2aS1A1Y/ydMM&#10;niEaDx697OR0bna7BV1LqkkVAVJYEj6m5H0/H+v7K9y3SDwsMCaevn0ojsnYAEdMe4MVBl8dNSTo&#10;rrIjKQw1cEc/n3dz0/21Spi6dJ6pbiJOGJvexvc+4s3beQJDTy+f+x1eXaNRBp/Lqm35N/CGl39k&#10;qqrp6BCKmRiSsA/pcc6h9bn2ZGDt3CnSGqYdRUXuLm9ueb/U+wu+9TAnS3n6/wCx0kbY5KHt6IBV&#10;/wAr3z3ZsZIfzcwLcc88a/bh/pawgUXnp7kH6gKfpfi59+Td5nr3HHz/ANjqo2N+OnPSUm/lZlZg&#10;RipW1G9xCRbSAfopP+w9tkvZmKq9SCdSHJsbiwF7fj/D+ns2t97EdHLCq+X+r7fPpFc7NLXh/LrO&#10;P5bWSxIY0+IkGocMINJFrcmzcnj+n/GmGr3riyGYyR3BJBIH1vza3/FfZwvMBQBkfB8q/wCfpMNj&#10;l1A06VWC+DmaicU82Nl0Jpt+0bAfkafp+B/vuPbZDv8AxasI/LHYAf0J4Fh/vgfezzBMX16iM+vz&#10;+z/J0p/cbEatPSyr/gfU1NGS2KY3QKo8N/pz9NX++/p7VuN3fi5yjLNERb1chSCOR/xH/I/Znb8z&#10;uF0uxHpmvH/V/l6L7jZJh3Kv8uic9s/y8czP941LipASshKxwG7WJ03YH6/09qddyYtVDGWO3Njq&#10;FrH6C3H59rX5qJQrrocVznyz03Fsk7ONS0H2f5eihD+Wzu6fKh2xFUyPJJ/umws2o2PqtwT/AL4+&#10;01kN846IspmQWNgBze3FiRY/1/3w9pJeYgTqjev5/wDF8f8AVx6MotjkAoP9X8+jXdcfy2cjTQRC&#10;qw7qVZWLPTltV0PAJYW/w/H9R7YT2DRkgCYADjUSthbjjSfz7aG6rIa1qTmlTn9vSxdnpxH8uh5j&#10;+ArUUfqxGkKqLqMSkgKNP01A8/6/t1h31TOnqmUi3B55/wAOPZVPcyF/0/zyP8o6p+7c0p1Mi+G1&#10;LTALJjyvq0gvCPoPyLH/AF/cht+UoAvMFIUAKNPp/HA+n+39k8l3Kj8ME8a/7H+r+XTkW3ajheHS&#10;mo/htTTp6aQsQANIp1FuLcHVx/sL/wDE+/Lv+kAt9yFt+Cq3PF7m/thr5ya6a/n/ALHTh2tiahep&#10;Z+FIP0oXX/pyp/3t/cmPflE5X/KI7X5Nl/Vb9Vh719fKBQKa/aeFeHDq42g+Y6b6v4UxIpZ6FiOT&#10;6qUEA2PNw3t3h3tSEAmVAL8fU8/1Pv31E/kOPzp1Q7b3EaekHkPh9T3kQUepluAvgH9CLct/vHtY&#10;YHd1DIVDVCBmYafSPUC3I9R+n+H++CO43V4XCsMDjU8MfZ/q/wAPjtjEYWnRe+1PgdX5nG1slBjz&#10;raN2VY4SSxIVCP1D+pP/ABX2KkWVxctOs0s8TOALBiBf+19Qfp7bi5mKOYYjpB+f5enH/V59N/ux&#10;wcDqr7eP8urfyZZ3TD1cieUBT4JEGm99PBPH++/HtM5jcNDEjKs8Y4+o5tY/1J/2H09mVvvyGUMx&#10;4fP/ACU/P+Xp176Fge4dCz17/Lx3gaeM1eEqdXpIvAf0gcEE/wC88f4+0PPuqmkDDyISpKg6lHIN&#10;zfjj/YH2JLPeoElXv45p/q4/6vs6Tybawb7f9Xr0K2U/l555qYt/B5iVsgBpz+Dc+rV76TO0ZAtK&#10;qGw1EFeOPxc+zM8yICdbahU4z/m/1U6RNtsjVBFeg6q/5dm5CW8WFnV+P90OQCeSbFvfP+PUoFhU&#10;qf8AElP9t9fdTzHATXH8/wDN1QbS3Er1FT+XTui+p8VPf6aRTPpI/rw/19t824YPWfMCb8WsSQDa&#10;4N/ZnDv0HaKin+riKdebajTC9cl/l3blIN8NLx+DBJYj/Alwfbe24o2YaagJ9BYaeSD/AK/+P09r&#10;l361Rf1KMft/2D+3j+zpo7S6/hPUkfy7twshH8IlWw+ghb6/1F3Htwx+eheRRJMhBYXFgD+VFje/&#10;9OP8fbsu/Wmg+EaGnHVj19Kev7K9aG1SDIFP59BVvj+XpvCGOSSmw1Q6+MD0wP8Agjnk3/Nvrx7E&#10;WkrqKRFCyxi41arj6/U2A/1vyfYXuOYFQFy2OFK0/wBXHp8WLqKEV/LordZ8F+xosh4lwVbpZ9YI&#10;hcqPVbTYD+oPtqyuSohqtLCT6QBcH+3a/J4t9fp7dsOYkQgVoMk/s+zNf8HVZ9vd0quCOhQ298Cd&#10;/wBREGbC1aklBoMEhNiQDa54t/sfp7Txy0N7LMiE/wBBGPz9Dz7O4+YbWlXOof6Y/t4dIxtc/H/J&#10;0qKv4Cb/AI7CPEVltPJFJKTcX49F/wAW/PvnJkadnI8q2KEWAuPpYfX/AF/a2x5ktxGKkVB9fz8v&#10;s6SnbJ2FNNB0Gu6vgX2HGZPHhqqSysbLTvyTexIPP5t7Z6h01XDKw03v6Rze2m1/9b3Iu2c42Hh0&#10;ZqGvqeFOPD7f2fbQOXmx3BBoOi8Zf4T9oUc7Ku369hY+oQScnURptc2/H59pnL1cVPTO5KgAE2HH&#10;0/17cez7+u9qFYRyUxxr/gwf9Q/MFEPLdw0660qK+nQ19A/BrsLLbtxS5DBVccX3kSt5IXIIV735&#10;tx+P+JPusX5U9g/bUNZS00tjolQqtwT9ebj/AGHsF7jvovmJZtQ9a/M+VOpa2PaPpYaMtP8AUOt7&#10;b+W78aaXqnY2LnqKBIKkUtMTeIAqwp0Ujlifx7os3zJPmcrUTOGe8h03uRYAc3PsP3F5GW+LoRtG&#10;wJr1bX7DtsE45MZH++v/AE9sm6jPn1QpJ6de94Bh3BBK35/APtwTpXtOf9Xy69of0/1fs697Grqv&#10;I1GAzFG6XUCSM6iGWwBH1P8Axr2ujuIzGQ3+HpM6NSp64SIsiPGwurqVP+sRb3e78be1A1DSQTyr&#10;6REP7VyDYfpP+t7B2+SGJTIp6Ry2rORjj8uq3flp8d6HftNUTpSK7ukjMdIYEhGNrD8nVx7sZxW+&#10;aGWCI+VASo4ub8j3HEm4SIzEmufXrQ2vGRXqk7eXwlkmrJxHQMFLEf5k/ljzwQD/AL7/AF/azx26&#10;aKXSBKoP9QLA3/Bvb6/717fi3gk1Lcfnn7fy6Ty7ayYpXonHZ3wSyixzSU2LkFhrVlhNiQNJUqP9&#10;e9/98HuTK0892Eq2Kg/VPTa5te/+Hs6t92iSIAkV/PpI23d1dPROa34gbuocowTF1R8MugMdS8Ly&#10;COP9f8e0/XZSlhN2ZCACbCwJJJt+f99x7eG7qwojUP7cf6j/AIenIttJNAKf5q9Dfsb4mbin0Cpx&#10;k0oPp9atwda2YfT6WP5+n19pifclHqb1ILMbAkf69+PaiPdSqisnl9nTp2sjFP5dGBpPhxkii6cW&#10;445GhxYgc8C498U3PSi37qgXI+gIJP8AW/va7krNQHP2+n5dMHbSOIz9nXsh8NcrJAdeOc8nko/+&#10;pPBv7UtBu6gjA1zLqJta9vr9Cef6W+nt6KWe5aiDHr9nHy+0+vy6uljpGmnRVe0fhBkkp5nix0rS&#10;KGl06CCRquATza9+D/r+3R90UIsBOrAKTe4sbH6Lf/X/AK+xLaWFzcx61BFTwpX9p/L0/wAB6K57&#10;fR21/l/Lj0QzcPxi3Pg62SJsZOY1P+cMbqLn6BV5H+sf8P8AH3gTcNPO+tHhI5WxmW/H14/H05Ps&#10;4G3SWq6JdVeOEPn86544HDpC6lTp4/b8+g4zPRmcML3xrcnTdpOQV4PoK/T/AGPvp9xUAHEwvYG9&#10;tNv6j+n1tx9fZidtv0QsyYHlUn8/X1+XTsNWqW7vl/l6DnFfHzM5TJRwfZ1N5JQp9DEXB/PHH9Pb&#10;TU7upkbxpUAi45P0v9baQf6fn2VyJJGDI6UPp/lrQfs6UrbLINQHRydg/BfJZWCNpqCQmVEfmPVy&#10;RyLX/wAPr7xHd9M6gq4jP5KEf7ED6ceyFr4wyFXYOPnX/Zz00bGX0/1fs6HqD+XbXTwq6YhkkJBN&#10;kLek3FrN/sD7jTbtiT1CRnv/AEcg/wDFPa213GCU6CVX/V+3rX0M3p/q/Z1jn/l1ZWMahjHP04KF&#10;bf7G9v8AePccbyT66goJ5BdTz/W5Hsx8W2OA9SPlT/L1U2sw8ummb+XvllZtWGkUeoBgDYvfjgf1&#10;59zafd8LsoDoTewYeo31A3+n+wHtl3jNTqNPT8vt/M9a+nlphT0msz8CM3SUuqHEyhweSEbkMSR9&#10;b/jj6+31MyZFBR1l5UWBAHI+o+pP/G/bCXllWjnRg5/yeQ/4rHHq0UEtakdAflPiHu3F1HONnKku&#10;ukIbAoebHm/vIuRRhdm0k82uD/t+PbMm4QI5VDUDz/1Hqz2spaoHWZPi/uNol/3ET+Qg8G91+tiR&#10;p59sOVykIjZndb6f8Pr/AF/qfaldxijwp8/5f4P8vp009rIB3CoOOhy6h+LO7JshBrx86IpcWt+o&#10;g6bi4+nPsKsjuCmhkdQ6EBjb8HkXvz7MF3aOQZahp6/8V9v+XpMNtLGpHVnWxPihm1oKcvj5yTGp&#10;ZtBYkXIBuPr/AE9to3VThuWT6Gx1C9/9YC1vbJvImXD/AOH/AD168NtJ/D/I/wCboVx8V8wq8Y6Y&#10;fga/Tb+nNvcmLdVM39qP9J51AEm/P09pJLsI2GxX/J8+nVsWRQBj9uP8HUSX4s5R1Iko51YX4VC4&#10;4NwA9xf3mO56UgHUj3/o1uf9j/xX3uO9oSuvTT8/T/Vwr142sgH+xX/L01VHxbya2K0c3JH67KLm&#10;5/1Xvv8AvRTgcSIoAPFwbf7G9/bgu42YamqT5/7HDplrZyaHqA/xdzHqtRTWt9Bcr9P6g++J3bTh&#10;ReaO9/6CxH9CCR7ULLEzHRX/AFft68lppNT/AJ+oX+yr5okt9jIdQtf1k/7f30N30VyDIg4IFmBN&#10;yP6e7mUj8R4ivTn0zEYz+XWNvijnWFxQy8D0mzkg/wBefeVd10j6QJ0vdb3sb/1+hHtRbyDUaCv5&#10;0+z1/wCK6obVjxz/AKvz6S2c+KucjgdmopVIDeoozargfSwFuD+fb3DmqWQBtakn8hhYkcg8m3/I&#10;/Ym2uVyCK6QP2j18q/P8ui25tu80/Z+X+odEd7c+Oeco5ZFTHSOQAfUjKLlQqgG9vpb/AGH9fx1U&#10;5qnUH1LY3vpYMfp/sf8AevYoguAq0MnCnEU/y0z/AKvToon24y1OmnQE4T4w7rrKxZExU2kyfQIz&#10;2uRe7L9f9t7S9ZmqZrrqBtxyfqD6rEn2ZxXhp4qPlvTy8vX5f6sdEdxs/bw/1fmejJbO+NW4Ma8Q&#10;lxcsdtJJ0Saj6g1tLW/H19oLM5OD1BZFFrnizXH+w9mltuxiUiU1rQcaU/b/AKqdF52QvUlePR6u&#10;rulclGKdmxzoxN3Ghr2Ww9RJ5/2HsuvZG4I6ehqWEi6hG/P1Njf+nHtm83asZofI+fy/1Y6ONr2R&#10;YXBK8T6f7PVv3xh6qqIa+haemdQHiGkjg2IcEj+hPH1907fIDPvkKqqjDtZmdR+fo55t7Bl7dBqm&#10;tepNsLdY4QAOHV1W3MemNxVLTIoXREi8fmyj8eyJ5DHySzs2k2LEH0/W5+vsq1poLE1NCf2eXR0I&#10;1KVpnp99ty4yS/K2sRayfX+vHvRKBQxPH/Vx6aeJRQ9e9i31jWvhczSzWICyLqJFudYuALH/AG3t&#10;qQs1M4/yft6svEH066IuCD9CLf7f3sBfFTs+klpKClkkQf5sHn6em3It7L7uLWh0mp6pfL4kfz6q&#10;c/mD9DVG9trZTI0SM0gpJ2Fr8sBqJUAj/D3bDt2tgr6eJlKm4WxFuC1r2A/P/Ffz7Jmi7TX5/wCX&#10;/V+XAdB5sY60RPlhtXcnXO7chFMJ4o1nLetpQHJmblTf8G4t7UssMMilSB6xp/xAB/NvdI7Nqhx+&#10;HP2160BQY6J5QdvZTGS6RUSWDECzt6dJNwwJP9b8+w93BtOlrwxePVdTawVr/gmzWP19yXytv91t&#10;bBYG05HnSn+EYHp0XX1u9x20pTz/ANVOho2Z8os/g6iKWOqkGhv1a3JIN7sSSPp+Ofr7B3J9V0s8&#10;jM1OCGPpBQc2PNibe5e/1x5XsxbCSpAoTXh9oofnx6Db7ZJrIWuPl/s/Lqwfqr+YXuPFrCkmTkCo&#10;twvkmUgaeRY3J/r9D9f9uicr1FQmNv8AJQtxYehDa/H49h3+t08khJfUAanJFQM/6sn1+Ro+1nUC&#10;wP7P9nqxzq3+Ybkcg9GDlHYuLgeSQ2YWA4/PP4J9gnuXqSgiV28aqFBtdOD/ALD/AGHsg3fe2ugT&#10;XJ+fD58Pn8ujrb7GMdpTJ6tp6N+WWQ3GKZDM8iy6GY+oBvSbCzn8/wDFf8PYPnatNi64PGQuhifq&#10;ATYj88f0/p7A9xKwoKk1xX7f28Oj1rSERkac06sDod81W4MW4kjNmjuAVLafSSR/sf6+x52lvn+F&#10;xxRGewQBRz9AP6n/AG3tsmiUj8+ND0SXWwWdwO6MCvRF+7fjvQdhy1E1Zj0lMjM1niViWuLlfp/v&#10;v94EVe1IxwswAJvYsRx+L8f7z7M4ArIGc5A+2p8/+K49Eb8nWB4ICfs/2eiQZP4A4t5ZHGKUh2b6&#10;RomkF/TpBvx/sfcWq7YVB/nV/tfRr8f4+1cToK59PIjq0PJ1j+JB+zPWXHfy9MNJJEXxSMAUP6Y/&#10;z/r+w03Z2kaymkj8twQwBubcAg8W9mdpNHCe08f8vRjb8tWVpmNeHy6Nf078MsRs3IQVMGOhhaEx&#10;WAhHNmU8tq/1/ZEd/lMxkXmY6tT/AKitvr/T+v19jvbL8GiHH5/7HSmW1EaUHz6t369oGwOHhpEW&#10;wijAUC4ACge1b15RRQqgIUKT/h/tvYm/eUZ4Hh8+Pl0EtztixJA4dB12xU1MkD+PUzMDawYC9vqf&#10;ZjaJKYxpyoIsvNvwPx78+5IOBrXoMTWMuaKTX/V/q+zokGYXJLM5KynlmsoYcMfoV/2Ht+paaF3F&#10;itiRY2H5+ntv96IUK+f29Njb5AoBXy4dB5mq3JwRs7K+k6vT6/oD/at/xX2t6DCxSpf0jj/A3Juf&#10;fm3MqF0nV/k/z9JZLWRDkHPRZN3dgVtDUyqyyKgkKkEOP025986jAi1lAYDn6D20N0cNU4/P/Y60&#10;sRPFeseF7IjIJkYrYcn1g345/wAf9j7hfwJR/ZIP+AB92/eOviw6aNn3VI6U69lsgXQwZedOqRlP&#10;9L2AFvcafbiOh9BP+J/x+vB93G4BiFZxTp1InBC0oP8AV9nTvj+2ZKeQPrC8qWAdjyOfz/tvaehx&#10;R2/m8Pnoxpkw+Wx+TX9SiRaCpWrdGCkHkR2H5/A+vtu/njvtsubEgEzwyRIeOmVl0RN8/wBR0J4a&#10;dOvIWhV2UskF6k0YoUZDUGhHdTVX09R5jzHQp1m4qLtfYW8et8oRPiN97R3LtTLweh2kx25MNNh6&#10;xFWoVlB8U0vJBDXsR9Pdi4go8pjXoa2no8njMjQT0lXTSRR1ePyVDXUxiqKeSKQMskM0blGUghka&#10;xuD7iBJLW/geWKojlNVD4YKxBGr+koyfmD1kBaXlxZXy3toxEqMJEbhlTqDDj6Vp+XXzyO049/8A&#10;Q3c2K3XgsnlNl9rdPb7ocnj8zRVBps3tXsLrvcX3OOytPLFYRzUlfR60kX6Mn9R7+fx/Ma+LlT8T&#10;/lZ2R1lTUklLs/I1f98uuqpUqGpZtmbmlfJYfHwz1X+ckx48uMqGuSZqdvrcEh4DwZWh4qrGlcEp&#10;WgNBWgrkfI16m+9ktdzVN1gGiK/TxlAysclaPGMCmiRXUE5pQ8GAH1Zv5e/y82387Phz0T8oNvRw&#10;Uc/ZGzoG3hhIJYpF212Nt6pk212Ht6Pxu7eCny9JV/YySaWmpGp6jQomA9kdhk+7phG+vyRf5vXG&#10;AwTgBCWsbfXhvp+Bz7rMht5SycDx9K+Z/wCK49I7dvqrYI4YFfVaUHkcmo9KEY6Ob74RUpa8j3SJ&#10;SAzGwB55VdVrn/W92knAUKmW6bWDuNcAfl/qp/Pr3syvxq3hPtXf+Cqnr/4fRQV1PMtmeNKgxTIJ&#10;U1jhHZSfV/a+h5sPYJ5rtTLCWhy5BBPoCDmnmPljpfZuI7lYQaBq0PrQZ/1V/Py6972EP5xe9ouy&#10;f5cnxk3LG0ktE3duLxVLEJ9VUJKHrTOFpJ5LiyujhAGQng6T6mBR+0ZtoI77ZIJGlkgVdTFNCjxW&#10;Jx3NWmn16S8wWMcPKm4kqT4s1tngOE2S2fn5dVcfHjpeg6t/mQfLzdVLgoqCo7e6r613bUZenqdd&#10;PlVxufrMTHTGheIeKanbW8ssUo8omRZEPhiYauogihlpXqqWGkjkiUxSwLLLPVaZZLGaeptpbyAU&#10;6paxQWLBg/uUbhy8jIgLrWtTqC5NeC5I8w3rTA6glo40RfEAKE1UrI1a1qQQigkDgCa1ABxnq0f3&#10;s1f8JvsJPJur5kb3hd9OK6o692pIVkImabdu/p8qpWBAEkUJiG1OGJQuwHH6os51SG5545a291BX&#10;6uWag1DMVrIo+LINZf5fPC/c7hUs4liGkBtR7nJ7VYnDgY+zFa9a+3/Cj/dVLi/g9s7ar1FHT1O6&#10;+8duVJbJgx41sVt3a+Xnyaz1ZVljkL1FOIUcBZG9DsEL+9lUpaQQiyxpIwMqMqxMFDKA7kHUSVXU&#10;FsL/AF/p7yFWVpLT6yMZcA6Tlu7z/ojJpgk+g49BKeU27H6U6kJDZHccg6mH+hqx+E1atQMV60Ja&#10;lKWkqJXylT9zk0hpYMdBX0s1Vkac0dVTODjcKkoFNGI5qoQS1xZvGCyBl9YyF2UNIJE1tI7D6wKQ&#10;foXkluSALAcfX6j8+6ooGiEQtQKKkUOamuKceP8AnzgxSOK4YykO7PntWtMAaa1GcE9N1RS0GSaS&#10;CuqZaqGGjpEippoW3HlEjghtfE4fDEQw65InfxPIgWN2eI3UxtmElMeVJEwW4XxNHHLqsWDVEnJt&#10;yQR9QDxb3RLa+iPcn6RJq2sEr6dgzk0BzQH59FNxbWtrchxqUivzpUUpp/P1x0nq6WqqEkhkqfuq&#10;epkipUhaVauupGoYpqIS0eGxTCKL0RqGEq6Q5VQ0b2Y8YvKFLkwi35A8ahVXUv7j3YgAWvbn6i30&#10;FyIdQXuNfQf5MDz8z5j7eqvHb3DgxiVqD8Cnjx4kqtfkXB+WesGVNB9wtHGtYFnaNb5CsGZyEktV&#10;L9tVP/CcOpgiMjT+UQk3VdEUhk8Ymk4SKJGF5Gja1rxx6gQUJt5XI/1+B9f9j7XwN9OpCxagfNmA&#10;8/4QD/h6War2GMmCASIKDucIeNOFGz9h6b456mC+uo+8QaJoqSsmk1rLDURqsseLxIUKSGMf+Uux&#10;WMkkD0FuaEaoz+uQLp1cvwWJ1eWS31J5AB9sNGyxMAAqkk4PyAwAATSmKkdUitr5VM0yLEpP8YY/&#10;sIHAfZ1AyMsripjknnWiTSYcdUIMNA7U8SCSCHD4kSEkqjBGnmU6fXq4s2UMwBe/NyOVY25P5ktc&#10;c/090VELCLTQfbx/Z9n+HpplBlCMpKMDWhpXz40NPI8DXhjj001stv2A0DUqhJqeEeALIGQqF+2w&#10;jOsbXj9KTyBlA1OdR0jkp8oJLhXW50BLaubG7Pc8/S/uroYWBVSVONRPDzpQenHpkPDDOsixEljS&#10;pfhw8yoJ4mg9fPrFUVjRXoFOuGaO0i+ZJioeFnSSLH4ef7dSpHAkYhfrbVdfeaOOeZU/ZZyhIHii&#10;/wANIA9JP5/Ht1LSaZm+iSRw3kA7/b8Jp5Y6R7lv/K2yXLNuG4RWgYZFxcBAKZrWWUClRgaeHSi2&#10;7sXeu6JWp9rbO3VuoVcXkAwGBzG5J5nbyBovtttRlCf7IEzEg2b0kXEkYvJSWMOPrXvY+ilqWPP+&#10;Ok/T6+zW15Z5muMR7ddPx+GCVv8AAn+XoCbn94D2M2d9O985bDZ6cfq7vt8ZH/OS4U1/y9DZtz4Q&#10;/Nbd8jSbX+Ivyi3RFMn7a4H4/wDaORhkAEggdqXbuIdLEFQdcvAF35J9yl2/mpRcYqpDC1tcTRk2&#10;I51S2t9Afp7OIPb7niRgse3XIVv4k00qPRtPrT5f4QFf/fW+6rtStHuPuBtUiZBEV2l0CPst1kJ+&#10;Wmv59Dvt3+UN/M53OIIcV8Ju/wDHU8yCRjm9j1Oyz5ZwdafbbkkoPoGsTUyqf62A9yU2nn5DqOP0&#10;XuTrqKQXP9Td7/7x7Novafn+VQFsStOBaWFafkZa/wAj1HO8f3jv3NNsgEMPOAlZMBYdt3aTApwc&#10;WPh/Z39D3tr/AIT/AH82nPvG8XxNqMPRvEger3T3B0PiTGX1hh/BxueOfTYgkNETe+rk3MiPZGcL&#10;BiKZOLESVAt9PqTGH/3r2dx+zPOtwmmSOCH5tLWn5Ip/w9RpuH96f91Hblpb3W631DnwNtK1p6G5&#10;mg/nT8uh329/wmX/AJn2dkP8UwPRWz4XFohuDt2GcU4ZnZr0e0KHJxL+qx0mW31W/wBPc+HYuU/3&#10;bV0Kkkk6GqG+pv8A6hf979rB7CcyykeLdWqD5NKx/YYlH7P29Abdv73/AO73Ehj2blzf5yPOSLb4&#10;Fb/edwmYV+Yr/g6HTbv/AAlF+cmQdJN3d7fFTBRpGgphis/2zu+spCEYCyZDaWMp0Ks2uyFhcW1W&#10;NxKTYEt/VkolFv7NK72/xALr7NofYG/kX/G90RT/AEYWf/DIn+TqNL/++Q5bgJO1ci3V1ig8bdIr&#10;b9vh2VzT+fQ+7e/4SS9k1lzu75t7IwRknE0rbd6Qzu75B6WUKJM1uPEg6SbgKqXt/sRJj2DTrbXk&#10;pmP9Up44z/yczD2bR+wNgT/jO5SOPRYlUfzd+gBuv98jzjOCu0cjWcK+S3G5TXC/aRHa2tT65H2D&#10;oesB/wAJKOqYpA+7/ml2LmdRVphtnqLAbXaRlsCyz5jPZuRCQALq9x7lx7Fxi/rqq+Q3vw9Og/p9&#10;PGf949mqew3KddU1xdN9jRKP+rTH+fQA3L++B+8NOpj2vYeX7dT5vBuEzj7CNxiX9qEfLoddtf8A&#10;CUn4H4xR/eHvD5YZwGNY5KTG7p6owGPqEVg2iojl2jW1LLwPpVg8fX3Kj2XhI/qlVJ+TrqWFze9z&#10;4wvs1i9luRkAEkc0lP4pSP8AjgXqONw/vTvvZXchlsrzbLEnH6O3RtT7PqXuP516Hjbf/CZn+Vvg&#10;ljTJbT7n3gqOHI3F2/l6RZDe58ibQp8Upv8A1AB/oR7lR7T2/H+nHqeLHXUVT3H+IZ7f7x7N4/av&#10;kKM1+gDH+lLM38jJT+XUf7n/AHjH3yd1cvLzk8NfKHb9php9jR2Kv+1ieh327/IA/lIbbERg+JFB&#10;lpom8nm3L233vuIPJ+Xaiy255aYX/ISBR/h7lpgMLGLLjKO39HhWQf7HyX9mcXIHJUJqu2W5/wBN&#10;GH/4/q6j3dfvmfer3gk3nP8AvS1/3zey237PpzFT8qdDxtv+UT/LG2q0T4v4NfHCqkhIKSbk64w2&#10;8ZLj6apN3rXFv+Qifcpcdj0/RQUSf8FpYF/3pfZpBy1y5bGttt9tH/pYIl/wKOo43H3x9694JO78&#10;4b3dE8fG3W/lr9uu4bofdt/Cj4abOKNtH4k/GTapjt4ztvoXqvBmO3I0HGYqK3+w9pj7Sk/jN/ta&#10;e/8Ae29/DHe/9xNF72/1Pp/1uPbP7vsPq6eBHTxqfAvD6atOHCuaeuejn+u3OX9XNf72vdX7r8Sv&#10;1U9fE/fmnxK6669HZq+LT21pjrj/AKIep/71fbf6MevPt/8ASP8AwX7f+5W2/D/B/wDQz/Ff4R4v&#10;tdP233X+U+C2jy/uadfPv//WAnsipoKWqqdEca6Xe1gv0vf2Cf8Agbt+ecRJG7E+sbU+3hx6zAj3&#10;JPCrxP29bxPXW/DuPEUlVIAplhjbiS97oPrzf2XHIZ6EuwUW9XAv/trj3K3Kf3T9+n0q0VD5nwz6&#10;/Z0TXu+JEDWn8uhS++ZhqXnj8fT/AHj3Bjygc3Cn+puL/wDEe5qs/ugXElvWSNmP2FP5kU/L8/Lo&#10;HXnOESMaEH8/9nrBJWVAvYAi/wCT+P8AW9uUWVRLEob/ANQB/r/m3si3X7om6wgmGOg+YJP5kDPy&#10;9OiN+eUBNSP29Y1r5ibMD/WwHH+wuPb/AEG95KEgRSFNNmBtYG3H19x7uH3Vt8iqyR18vgP7eHSq&#10;DnyNaGoz8x1xkczA6luL/g/1/BH/ABr2IOH7ZrE0KJ2FuLByG/V7hvnP7uPMNlG50GgzXQacPs9f&#10;59C/bubre6bSxXy4kf5+oiwUobU8C6r/ANAPr/rexFpeyqyqQBKuUEnnUzgWC/T/AF+b+8TOZuR9&#10;12WcpMldJ/CDX88cMftp69DK03C3nUMpU19COnKCio2FxEnI4/Tbk2tb3KO9cgSCZ3PPpJDXI+oI&#10;P5HuOrq4mtTQAkcPPHRosMbiqgH+fU4Y6nPARf8Affj3Kp975S4tUOLWtYufp7Sm+kFONK+vTotV&#10;FBQdcHxVGT64YyT/AFUH2sMNu7KyyqDUOQRwPXwdX19rPrAyBfPz/wBXH/VnqzQLppTPTZVYOhIJ&#10;NPFb8ehR+PY1YbJ1k8SHyF2IT8sLgrc8n/eT7a+skVzRiF/4r/UB0mMC6zw6QuUwWNPLUkJN+fQp&#10;bi5sfz7VyPWMo/ce5HPqY/69z7abcpSdJOOqGBdWOk2cNikLEUyavydC3JA+l7/8R74SvkFRmWST&#10;i/8Aae3H+8ezvaPGvrqOGMnPGgr/ALP8ukN0UhQsaY6YMtHhKKnmlnhpxYekyaFAP+xNvYdbgzOV&#10;TXHFK7al0nS7MeRYrx/h7zl9jfZy85lvI5HjegZSCUanxceH+x5Y6hPnvnaDa4GBYVofMDy6Lvu3&#10;dm3GlWijFIztrR1VoD6Sg+uk/wC9+w6lbKVDM0zyaf8AamY/4fn6e+wPtL7DxWljC9yhoKZCH/N1&#10;gV7ie580ty6xMeJ4f5Oo22trYbJslQlPANTA8Rpbm3PH/E+5cAq0Hosxt9bknnm1/eYOy8lbFs9G&#10;jXIHCmOoBl5ymuZC0hbPQjvsvCRKA0cVuD+mPSSRf6++qioyEaksbWH9m5/1vp7GkMNqaKg6seaX&#10;VcE/t6z0WzMJNKqpFEeQOVQf64v7boNwVcMwGs8XB4YXsf6/7D2rk22F04dNWvM8ks9CTxHn08ZT&#10;q3DVNC3+TRElWvZEP9nj6e3z++FTAmoOeOf1Eci9+D7L/wByRSGlOpw5V3ZriFFY/wCr/Vx6L7nO&#10;kcJV1MqPSRHWSDeJGIHA/HPt7wnY8rSCOSb+0QQSfoT/AFNvZfuPKsZjJ01FOpYt4xKAyGn2dAX2&#10;J8WMJV0k00OPj1+O6sI1HqEdv02/437ESOoTNRh0f1OtwAb3/wBh7xp9yPZLZOZIZnEapKwP4fPq&#10;SOXN/k29kjYE08/9X7eiZ5batd1VkXqqCJ4ftpfJdVZFOlgSbiw59p7KbUWcNrjCufSLgA2Y3+hH&#10;098jvfv2Gu+XJZJUicgKT8DUwD50p1kRy5zRDeRgsRX7R9nRzfjr8t43q4MJlKiONxLGhMk6hQNQ&#10;QAEt9b/19hFmdtSUbNpQgWHIGqx+nJH0v75yc17fLtl+UkquktjI9PI5/wBXz6k+1kSZFYUz1b3s&#10;3ddLuLGw1lNMkqSorXVlYDUD+VJHtJfaShrEmwPIAP0H15t7CJvFUahQE8M+f2evRiYBQkDpb3J/&#10;x/2A+n+v75incX0kk/8AIVx/tvan94SBRVqfmM9JXjNRinXH0k8j/eL/AO9+8bxTDnUeByLm/wDv&#10;Pt6O/OCTX/VnrXhV49esnPH+twP9hf3EkaUWKs/N7/7D2tivA5I9P8v7OtiAdeKLxY3v/QD/AIn3&#10;6OaouRqP+3IP049qRdKNJOM/5etPCKDrGYlOq6g/X8Wtf+tv+Ke8rVVQlraz/qrE8/7x7eSeNqkn&#10;Hlw/1fz6T+EanrE0EfHoB/2F7e8iZ2rpeVZktz9T+B+R7dgkV301qDj9vTRiznPWGahgkUaox+L8&#10;D/b/AE98J98V6AAzOT9P7Qtb2KNv2Y3mEGBTh5/6qdIJSqE0HTe2Ko0OoQxXve5A/wBif959p6t3&#10;TV1SMCw5Bvdz/Ti4/wCK+xnY8nXErABW7iPwnzx039QAPKnXSrTU/IEakX/TpueeRf2Em4IUqhI8&#10;zBiC3A9Q54H+v/T2O7P293ORNMMTGo4spFPs6STX0a5FPz6dafJwcDUun6ekg/j6G359hTV4yjaZ&#10;rrY8jlBa9z9SP+K+0977a75EDqSi/IGtPkKdITuUXkR+3p3jqkdQQQf9e39L/wBfcGXAU8kZsg+h&#10;sNIN+ObW9nvKvt1uE24LCUcg0r2N/m6S3G5IIzRgfz66etjjW7Ff9uP+K+0VkdtWkJERsSSOPyb/&#10;AII95YbF7F3l1Z61VsKD8DZwPl0Db7cwragRTrGmQik/SR9ebEH/AF/c3D4OIyKrrbkAHSDe9/yR&#10;7iH3D9q77Z4XcRutNX4GHCny6MNr3FJHC4r69ZxVRkn6AD/ah7GDA4uOkZJIrAizWAC88nn3hxzH&#10;Hd7a7CTUaEjI9D1IVkiSrUUJ/b/g6569YH6SD+f9f2OmB3jkMXGESRwoUD9TW4uOLfT8e4yu713c&#10;M2P9Xn0dLbKyitOoU2PpqjiSJX5+hFzc+1evZ2UBH77f6xJt9P8AH2XCdy3nT1p04LNiBjH59QTg&#10;Mba320X+t4ox/wAR7lp2llOSKmQn/XY/7bT7807qMGg/Z1b6KgpTrE228W1tVLCbfS8cXF/+Qfcu&#10;PtbKoQfO5PF7M4P+P4/4n3qG8ABDV/z/AGdNPYKR3r9nWCXamIl/XSQm3ABjTgfS3095pu2siy28&#10;7EWtyz2H4PtfDuDZyemWsVXy/wAHUUbJwYYMKGAHkk+NAf8AA/T3CHaeQ1avMSSfw7c3/px7UDcK&#10;Hz/n15bReFOsrbQxJUr9tERa1vGn/FPajoO5chTadMzgC30dh9LfU3/w96/eTHjU/wCr/Z68dujf&#10;4lHTHW9Z7drtXmoYLN9QI1sf9e/t6bvjJadP3Lm39m7Acf4+/DcNZ0kEfn1791wjgo6ZV6Z2kr6x&#10;joAbk30R/n/DT7YqnuTI1DjVOwJbi7N/hzf/AHj2oF9oqQf8HXv3ciCoH8unuDrbb9Mto6OEWH/H&#10;Mc/7z7UeA3/kK6VQZnOpgQNTE2PJA+vs0tdyUspIHDj+X+r9vTUlotKAfn0yZzr3ENTSaadFGk29&#10;I+oNwCD/ALf/AGHsfcJk62qgViWHpJudVze1rH/Yexda2Zn0sDq1U+f+rj0WzWgRsdFB31SYfD1E&#10;oeOJPG1rgIv9S359vDDKOv7ergi1rgnj/b+3rrl+SSSgVs/I/wA8U+XTSogah6SGP3ptOjUGWekQ&#10;BTbW9P6uPqoDf43494vt8wwaxe9xx9TyP6sOPaC55bniXUFbgc0P+r/iulamOMeVOn6g7I2VPIEN&#10;Xj35AN5oh/rA6GPvunjzCvYubEi4Oq3+sTb/AB9s2vLdzIQdDn/at/q/1fPr0jRAA0Ax1nznYGyI&#10;qZiarGgabcVFMPp/i7D6f4+1Cs+TijJ1ngXUajzx+T7EbcoTmAN4bV8+0/5ukdUZ/Kn29AT/AKRd&#10;nVOVMS1lAQ0jKQaimOrki/LW/wB99faen3XmcXKfEXAUg3BJsbcmx4uBz7Au/wDL1wjkEMKfJqYP&#10;RrDFG6CtOjLbJx2zdxUERY0EwnS1i9Oxs688oSf8PfZ7q3BSKyNI7Lfm5IFh+ODz/wAb9x/c2bQ8&#10;Aylf9VcjpUbFCOHQhxfH/Y2UcSvj6Fw5DWEUbWtYjm9/x7SGW72yhLCSUrc+o6je/wCPr/hx7at5&#10;yrDUCfL/AFf4eqfu6NhQL0q6H48bLpkCw0FOpvcaYI7fS39PaXPelarEmdhyT/aN/wDG/syXcgPP&#10;hjjw6abao68OnCT4+7RlUK1BAf8AXhjFz9Dfn31/p9rFBBlcgfQhiT9f6D2pG4jiCc9e/dUda06h&#10;N8b9lk846n4+v7UX+t9ffa9/VTC4qGHNuQ3/AEd72dyIw1R+Y6bba0B4fz64n43bM/GOp/8AYxx+&#10;8EvfVUVN6k34/DX/AFf1B9mUO50YUP8AMenp1T92J/qPUc/GvZnN8dCR/TxRD/eR7gyd+VCC/wBz&#10;zyf7YPI5P19mdtdvNJQVPy6bbb468K9dP8b9m6bfw6Ef4mNSLf4m3vGnyNnpGBM9xf6621W+v1/4&#10;37Fdhs17uC/pAhvIEY/1U6Lbm3ijJqQPljPTBkfjFsuoUo+Np2UrZrIhYC9+NQ/1vagpPlbUBdC1&#10;H5I1NIdSi30BBHH9Pau95Nv4lEk4IxwUGh+fA5P+QdF0Rt2elRT8v8/SGb4ebCaVmXE0xJa4kkji&#10;LqfppVrcAfj3lm+TNRVG5nA5sQGJv+L8H2D7q1msTpZWPpWvrw4dHENhFIuKZ6UuP+I2xqUBkx9M&#10;P8BFHa+m3P8At/fo/kRUH6VH+2d7A/42N/aI3MgNGBX5Hj/PH+XpSNmqMiny6cJPidseTlsbRsfp&#10;doIj9P8AX9yx8jZ4rFp1/A4ZvqeP6/7x7tBc3BbSit/qz002zRsCKUPTTWfDvYdUD5KCmYni5ji+&#10;lrfX3nHyXkC6TMpP1F3b+lrWJ9nkTXrSBkD0p6H1+zpLJsttwIB6SFT8GutpQxfFUjMzH/dUX0P9&#10;OPbLmvkKa+lljEylihW4awP+2PvT71c2zfqFlHzx/h6tFscC5x0/7U+F3X+3ayGrp8ZSh45VcWhj&#10;Okqbgqtvrf2RjtrOVW65ZtTs5cv6rsRY+r/ibe7rzRoFAf5joxXblWgA6Odtrb1Ft+hio6KFYoo1&#10;VQAtv0qAB/vHssQ66NXMW8JN2H4ueTzfj3p+Zzxdj9vXhY1OR0pveaq6tZI7+A/j+z+LXtyvtkcz&#10;KT8X8x/q8ut/u8cf8vXVwfoR7TUnXB8jft/ngAD6n/Ye1kfM1Thv8/VBY1xT/V+zrv244zYMlJOk&#10;giYAEG5vbj6W49mScxh6Uf8An0xLtoIoOveza9a5mq274V1FNOixBYWAIvx7K9x3tZUNXB/MdUj2&#10;2mWz0wZjFU+UhaOeMSKwYFSAbg+zVY3uSangjUznUFF+WYf0vx7A9xeFpCQcdKlsl4DoMa3qXAVk&#10;jPLSxEknkIt/+C8j2scd3zPT2JqiODYFuLk/ix/3n20tzHrrSvWn2xHwR0jsv8fdt5SMxvSRm/Fz&#10;FH+m30/29vath+RcgAX7of65Y3/1gvsw+rjVRT9lR/n6aOzx8adBTU/DvaFRO8po4dTEm4iB5+tw&#10;dPtuyHyCkqEuKoXJsbFidOk3HB9sG+WKWh4fbTPV4tqjVqgV6UeJ+KW0cevpoqckWIBjRrHg3uf9&#10;b2lJe8J2JtUHk/4/73f2aWl6shqeGfPpxtvjrlelT/svW241AFJCCLc6U4AFhx7zQ9zVMhAMlv8A&#10;Eva/9QD/AL7/AIqMNm2qa9IeIMa4oAT/AJ/PotuLRIs0FfTpM57o/b8MbqKWnUD1AlUU3AIHPHuf&#10;N3RWU4LiUX4/tG3At/X8+8gOS/ai+3YqqpJT/St/m6JZyiYwOi27s6Y23WO8P2dKzFtB9MRJQcaT&#10;pN7e2Cp+SFXTtpea6i49LEc3+h595Scq/dyu7mEOqMp/powFPlUDP+rh0HZ/DdqLToFMp8KNu7jZ&#10;pGx0R1Efpjjb8Ac2H+PvhR/JYyS6WnH+N5CPqf8AAe5dtvu4SRoA4IP9Faj+YOT/ALHSN7VGySOg&#10;u3F/LbwFTCzR46NtXIJgsQOLgBWX/ev9v+FZH8gTPHxUI1xzeQH/AGB5/wAPetx+7SFjZlDinojf&#10;P5fPpjwkTCmn+r8+glg/l7UmCrRIuMFkcG5p+bcH8r/xHuM/djyEl6huf6N9P8QL/X3jzzx7Hblt&#10;kZa1iwPVWB/wcOj6wjDYYf6v9Xz6MjsP4z43EGOOox9lVQh4RRYWt+PwL+5MXckrgAzXNuLSc/7x&#10;7w55o2K52i5YAMAD6EY/P7PXoSxbfHKNdKA9G4278edvVdOvmooSSv8AaiiNzxz/AL4e5Y7ccqCa&#10;gqPwCwNufwf+N+44ffWhlYacjia08vt6UfudWzp/w9LT/ZWNtSoP8njsRwngjsP8L2v76bt1uNU5&#10;axvzwB/tjf25FzOoOGAx/EOmzsgbAFPy6jyfEvbzLxQpyf7MTG4I/wBqH09yKbuDQwJmtb6cn+tx&#10;9T/r+3m5lZgQGqPtHWv3EKdM9d8PtsVKaXoY+fpdFXkAj8D/AHv2ucX3ekekPUAcAfqH9RzyfZbc&#10;7+xUAZNf8/8Ak6bOxqPn+XQZ5r4GbVyMjt9hD9G0jwxW5Nzbj63/AD/tvb5J3hTBX/eUn6Fvpwfq&#10;T/j7aj3uUgEmny/1eXVDs3pw6So/l+bZWbjGRabD1iGP8L9f0/Uew/z3docELUXuD9ORa/H0P9PZ&#10;tb75JKaUOPn/AKvtz+XVTtApQjoUtp/CTa2DYOtFEWB4vHGLXX1G1v8AD2FtZ2xJO7hZgRrJA1E2&#10;F/6e1x3Rlozqfz6abZ6GoH8qdD1i/j3gqCNY46eJQECkLGh+gP1BFh/hb3AXs2U/WYWv/U/7b3dd&#10;01tgf6v59bG2EHgenaTpHDBRamiJtwPEh9zYuypuNEp5BF9Q5/Nvbv7xqaMOm32wE8P5dNc3R2JO&#10;o/bR354Cf8Sv09yV7JqLD925JB+tz/sCPdzuKJU/D+dOm22ccadQm6KxL/8AKMD+RdLkH6X945ez&#10;JkF/IR/W7f8AFfbB3uMVAIx51HXv3MCtSP5dZoegsQxUtTjki6lD9NVv0n2ma7tmWMm8v0vp1Enm&#10;xPAH09nFjuT3A/SOfOnTZ2vRUgfb05J0FgE5ekjI5ABjUAf1PP8AxT2n27iqUNhKGvwBrsb/AE4/&#10;2PsX2djd3uVDCnEgGlPn+XSSW20fl12/Ru20H/AKnIF+CiHm304H19817pqYiC0huD9QxJF/za/s&#10;Z7TynuVzJ+ippj4hg/IGn+odF0xQVrj7ekxl+i9szxPG1HDZgfSnjBBt9TqPHtT0PyE+2QB5m/1i&#10;x4P9eD7kS09vN6aLUIwD9hz/AC+XRVKsT5NK19ei97p+IO1c7UapKO4JH1EZ/wBibD/e/eLIfIzV&#10;/m5v63sx/wCJPtTHyFui1E6n5aQSR/LqiJAag0P59RsL8K9pURBXHxEBudSRgN9CD9PbTF8gxIeZ&#10;kA/JLgXBPI5PP+t7T33Kt9YRElJDg07GwafZ142cMpoAP8NOlePiHtqRlK4+FSCPosQvaw/I9t2Q&#10;7wSYemoVSebX1fS9h6T7BN5c3NmzLIhNPMgj/COnF2hXyF6EDb/xV2/QeIimjULbgBfxz9F9g5vb&#10;ss5OlmQSAlozaxIN+fwf9v7D0+/P9oz/AKuPSmDZwMgHoxuyursbtdkaGFQykEekfgAcG39LAeyH&#10;76o6jL1ksoVnBLceqx9RP9PZPLvq6qHH+r16PYNvMaY/Z0NaLoVVH9kAewpm2k7ObwNcn8X/ADz/&#10;AE9tjeI8Go6UfSPSvn6dcvcdtosDb7djb+vH+9j27+9UkOTSnTLWjVrnr3t2xm1J45FdImAHq4ub&#10;G45sB78N1UHTXA/wdNC2bVTy697Op0huuq2zXUcbyEBZEAu5F7cXIPtQL9HXFM0608AAofPpF752&#10;zS7nwlXQVMaussEicqG/Utj9fd73RG9xncbT6n1lVDE3uWsoK8j+v9faGe4QEAEVbHHhXjj/ACdE&#10;d5ZlWBTzPDrTx/m5fEaGghzGfoKSVTFHLMuinbSdJZyxKjn6ezTuwcIwvyt+bX5+p49r7Sug6vWn&#10;SF0KCh60/t4UD4rL1dJ6iYpZRx9eHPPH+tb3jKh+HXUpsCCL8f776+1IbR3Rmh+R/wBX5dVpqxTp&#10;ippZSwvcgMp+rXFj/gfeWaGnZF1xhgosvpH0azG39Pp7LfFuUkdlYgnjn0x+fHrf05HcKZ6FnbFT&#10;VvLCsL3JZVFmJOk31fQ/09oLPx00SSSExjj6Agfp5tb2oTdZol8OpqPM/wCH/V9nTbRAnS3H/B1Z&#10;p8Z9lZzcOWx+lJTqmhSwEtrPMosSBYf4H+h/p7JD3FvujwcM+l0GgEkhrX5/PPtdBfTTdtSa+WOl&#10;UMITJ49bZXwu+N9RPQY6sroW1aUI8iMSt1J/Nrf0B/2/uuTdffNJFVyKZ1FmNvWo/tWP59mAhLAa&#10;8f5P9X7OtO9G6ud251NjcVSRRaRqUD6KADYXAN/949peHv8ApNXFUo/As39f9j7eFuqEAGoPzB60&#10;ZKjPT7N1vi5gS0Slv66FB/2BPtxj+QNORY1YsLgetRbjkcn2vhtwsg0nj/P062uita0PTVN1PiZA&#10;bwKT/UhLk3vc8e+EnfVM4I+7Ug/X9xSef8Ln2uaBeLHP5Dqx0k8f5ddQ9UYyMgiEC39AtuOf6e2W&#10;p7opagMDUCxv9XFv68i5918NU7qjH2dUOnzOOnyn2DQ05BWIEiw+n49orIdnUUrFjOn1/Lgk/wBL&#10;c+zO0vBG3EGn+r+fz6QTIGbBrx6UMW34ol0LYC1uAef9hb2/YDuGio2samPgccgfXgjk+zNt1Vfg&#10;6Kp7JXNR0wZnYVHlV0uCbjkn/jY9ihR970KaAaqM2A/INv6/m3tp91ZwAp00+fTH7rDcMdBtWdEY&#10;qfXdR67g83NvxwP+J9rLEd844yKDUpa68lhpP9fqbe2mv2A1as9WOzKQfWnSKzPxtoayF0jjWxVv&#10;xb6ji/H/ABPsdtvd4YWRIxJPFyByGX+n+v72m5ykEhqU+fSCXZEK8M9FI3/8Kp8hK8lPFKwJduBI&#10;ebg39I/w9rVO3MFNa08QBtcl04/2JPvbbpKoJZq08uki7IBmlf29A6fhZm6O+indeTYkSNq54JFv&#10;c+Ps3BEAtVwXP+qlj/4r7T/veZj+mDT5dPrsan8NPy6bp/iBuNWN4Zj9SAElX8fgEf8AE+/SdmYM&#10;E2q4Dx/ZdD/rEAH26m7yCmsGnnXpttgXJ09Y4/iHuQ8+CW4IKgLKG+vIJA/p7Qe6O0MMlO5FRGxA&#10;a3KcWOoWt/rD2ui3pxGVRwAScV9UZD5/wuw/P1APTQ5fRakYrg/PNf8AD0OPWvxdzePr6eSelmUK&#10;EUsfIOBMJNJuP9Uqnn2cn4u9qUHZfXaLSsJcjs7IPtrJRodczwQQJPiahVFzoanlSMk/245PwPYZ&#10;uCv1supgoYBskBe8sdXEUqUZQeBII4g9DSBZVs4z8bLRc+QppyfQYI/Z1p9/8KCPhNkfjt8r6ndV&#10;JDJ/cr5I4er7Q23U/bxU1FjN2YhY8V2TtxJGP71QK54My7ix05KKMjUAz1n/AM834it3h8dqDvXa&#10;GNqq3f8A8fo6usyFFQU8lRV5jrLL1Mb7m1wRKWJxEyRZYuxCR0q1zN9QVLb6GUObo5NRU+RHDBrk&#10;+QAyTSnzlfkq/a9tJ+WZKeICbiBlzqddPix/MsihkUUJKMBUnoyv/CVf+YBB1B3Xvn+X52JW0dBs&#10;3vrJZLsfqHJ1c8FMmO7uwmDp6HP7UZ5LB13DgcdEaZ5JAVqsXBSxRvLXi2mRjcTX5TJpRYykrshV&#10;zs96ajp5qxgsQGshKdWaxHI4t/T2nkzEVRa0pSmS1Tig4/LoyvJbawkN3cz+EpJDs7BY1p6sSAAa&#10;VWpofLHW/j7GvBfHnv3dbxLt/o7uHc1MoWOmGB6z3rlGlLkhJIWoqGRWsRZvqPb0HLvMFyP8RsLh&#10;2bPZDI35dqn8vPoD7z7xe0OxsYt95s2exVRUmfc7KGnyrLMo+2vXvZh9hfAf50ZLN4+vpPiH8jlp&#10;vOskTZjp7e2DpgoZWRxVZujp4wt1uDqsfyfz7WTe1/uDf2xjtdlvNVBlreVAfzdVB49Rvuv3y/ul&#10;bLIst/7k8tkpxWLeLG4YeoK280rD7CK9e93gd6fBf5r94/y9Ov8Ap7AdJ57/AEl7d7923vA7VzOe&#10;2ftmdNuw7FzOHrMm9XujIU1MginqKZGiaQMdfptYsNcg+yHvBY8y3dzd7LJFBNCqhmkgQEhwaEPK&#10;p4EmpH29R1zv/eVfcisdguLF/cOzlkZ4iFt7bcroUQtWn09lMDQE+efLoIZdl1Cd84/sGHHqaOXq&#10;fO7TrspriDRVg3djMtjaHxn1nyxrUyahwPHY8ke688P/ACGf5imZlo3qurNkbTlWMLkJ9x9s7EyK&#10;13kOq0v926vIyIIV/bVQZLn1AgWHuWrf2H9xpHcSW8aK1NOueKi5H4UZ/TrFbd/70j7nG3hjZ71e&#10;7g1BmDa72OtCMD6iGA4AoCaV+XDoXvewp/KJ/l1d0fCHYnyExXc+R2HNmu3arq9cFSbKzeRzlLjc&#10;fs2fNVmZXK1dZQUQRpJMjTinSnR1bxks0ZA1Ek/3Vvcq9552vmYXG3QwWCXOsNJOZGklRFiKqluy&#10;ECjaiZAQDgMeo+3r+9++6/A8bWG1cw3joriq2lkq9y0GZtyjYCv9An5dU7fzgv5ffdv8wbYHTmyO&#10;m939ebMfYu7Ny7j3Fkt/5/dGGV4sljKXG4+HDQbawmYM8jKtUspnMCorC3l1lVtai64rrRiXKUwK&#10;KgZxDJM7lBpBBfSFuPrwb/kn6+50T2K3R9QkvIIQxNBGjkKCa0AOmoHAVpQDAHURbt/fDe2YRl2v&#10;k3c7g50tLdWtsQPIERi5r6ZJpxA8uqMMJ/wls+QVfLNU7u+U/T+Klq5qiaamwO098bjoIWrJDPUt&#10;KlW2Hnq3LnVreeKzDUix3KhzXrxCbyZMG6gNpoFLlgf1eSSQj/W9P/FPau39gFUUuN2ZgTWiwaf5&#10;+Mf8HUa3f98ZuMJb9yciaCTh596Z/TGiPbI6DHDWft6GLbn/AAlKxUC0r7o+b+SmFNUVEqY3afQM&#10;WCx8MNSCJYFlrd51cjsRYNI6gsANSswDCWOv8e2kyV1YzKoXWggVrAW4MiuBfj6D2a2fsJsFvUS3&#10;1w4PkvhoP+Ot/q416A+6/wB8L7yXFwbjaeVdmhJFAJ2vrgDFK/p3Ftn14dDVgf8AhK78U0WJd5fJ&#10;L5B51VqGqZodtUXW+zqeeRiCnkSoxWUdvGC6x+WR7K1m1WB9zE2Lg0YMTWSG1ryTRk2N7+oICPr+&#10;CPZpH7HcmIKSvcyf6aVQP2JGg/lX59Rzuf8Aewfel3BWWCLZbTV/vqxuGA+QW4vZ0P2srN5EkAUH&#10;DbX/AAmU/lyYGNIchnPkpuuBZoqh4M32ftbFRTzQePxPUDY228OXIMasLn9V2+pJ9y02ft9CCaIy&#10;FSWVpKipYhj9SCHHs1i9nuQE/tLNpPLunmH8lkUfy6jrc/7yj74e4uHi5njtaVp4O2bZgEUoPFtJ&#10;aY/P59Drt7/hPj/KowUbx1Px83BuFZIIqeZcv3X3VSRVEMLiWOKqptsZ7HQyqHXXoljZdRJtyfcx&#10;NuYOMWXG05/4PrkP+3kJPs0h9s+RICCm2RGn8Wt/5OzDoAbp9+T72m8yGW9553EMRSsJgt6D5fTw&#10;xU4+VOhu29/Jk/ld7YjSHGfDHqWaKP6R5xNy7oV+CLTDc2QrPJcEg673ub+5S4fEp+nGUAPHP2kB&#10;bjgeorf2bwcocqW2YNstVPqLeKv7dNeo/wB0+8x94veif3nz5zBMD+E7xuAT/eBcBB+S9Dntz+Xf&#10;8BdpRpHtz4T/ABQxXj/RNB8feqnrP84ZvVXT4p5j62Z+ZD6iT9ST7lJS00ZvHTwRn+qQxqf+TR7N&#10;odt263FLe3jQD+FFX/AB1Hm58+c872Sd53q+u68fGu7iWv2+JI3Q7bb6Q6W2asSbQ6h6v2qkIUQp&#10;tvYG1MGsQU3URLi6SILa5tb3n9regqSSanJPQnqqoqqqhVUBVVQAqqBYKoH0A/A9+9+611379791&#10;7r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3&#10;Xuve0n/y+P8AybP/AJRvZT/xM/5v/wDat1I3/Os/9Sj/ALz/AEEv/MY/T/mrX/zCfr7/AP/XLJ2H&#10;RVFRLOzavUx+p4HqP5PvvZsnsdsl44lWAV45Ueo+fWRDzvHERWlPPrdO6pjp6XG0cUJ9CQqot+QF&#10;C8i/9P8AH2XetxTLMxIY2Yi/Nv8Aevcx7N7LbJZRqfCCkei18z8x0At53CYKQD0YKnddI/T+kcH6&#10;e+MFKwIUBvpYXBHsWJyBtcEegwqc8dNP8p6jq+uLgklTxPXcmknm1v8AD/jXtzTGTSjgN9ATa3P+&#10;H49tXPtrtFwmlo0X7VH+cdEssd3MKauP+r9vWHyRJ9QP9jb205DGVES3IP8AgNJ+p59kv+tBtWv9&#10;KMZHFVH7OJ6TCC6tj2k1+3qTA8Uh4sPyPpzzb6n2zQTTQOoIIAv/AGW/r/r+wPzZ93rbt0tmpETX&#10;5L9nCnSyz3XcoZMMf28Os8lOrqf8bG/H5/Hta4fcE8RVVNuf8b2/ob++b3vr9zxJYpp44TRa0qAB&#10;8LcCP9XHqS+X+Z7tHRZnNPt+fTc4kpSzoxsLeng/Vr2H/Eex021OcosKE62ZQNJH0/p741e63shu&#10;nLE8yRQlUjbBAJHAE5r6nOPLqfdj3ZLpFo1P5/6vTrPFnKW4EsqIebhnAPBI+h9i7jtjVtSA8cDM&#10;tlNwp+rW4/2HvF6+2u5tH8NxQg/4K9C8Txkaq9STm6AXJqI7/wCLj2ucbsfJUzIwppFK8foYjk3/&#10;AKe0GiTUWIwfL8vz6aaaMn5dQajOUGnmpi5/OteLexLxeNyNIiqYn9IA4Vwb/wCsR78yORTT+f8A&#10;q/1cOk5dGOqvSarMjjpST9xFf+mteBf/AF/app/viUUxyC/1J4IGrn0291S0mkJIXh/q+XWtS0rX&#10;pgq63FxKS1TEfr+fp/sRce1ZBjp5KZ9akcMo+qk8X/I/3j3kB7U8qNue72wZK1Za4r59A3mO88O1&#10;cKc04/l0Q/5Idy4zZuHyZWvjV1idlBlVdJH5A/NuPbfHsz7nXPJD9OQtri/4JJ/1vfd77ufIuz7T&#10;t6XcyAsoBFRTOon5/wCz1gZ7t7luNxK9vGxK8D+aj0+2nVPNH8tKPI7saGfLRuqTBV/yg8kME5H5&#10;9orN7aaByqxAKDawFgAT+be87NqvoY4hHFRQOAHWKO8bRI5aR6hvnn/DTqyDqDvDH5WjpvHVwuXC&#10;EAPcmyj9Jv8AX210eIQMVdQFPH1F7/QW49mM96xFVOeo4nspYjjjX06MJXb6kqIlkhkP+bLEgng2&#10;vxz79lMLC0TaRfj82vx/re9Wl+4fPVFt5WwR1y25vueCpTyyektYnUTa/wDr/wBPYX12EeN2ZUtY&#10;Mf8AbgkWPsW29+rKAT0aWG1M1wpPqPL5/b0OtNv2lmpghlW5CgXYfUixNj7S2SgkjiYFWUgG/J9n&#10;FrIrPxr1NnLUDW2kVqMeXUanyNNW1CuGVgW/B/pzcWPsP2yE1HU3UkEN/jzbn2JBbJPFQ9TTtsx0&#10;AnpYthqfI0bI6hwVIHA4BFrD+vsw3W24HqXhR3BBIFr/AOH9PcZ807asSsyjo6Fyy/Dx+3qv75Od&#10;d0y4nITwwkMInYMFH1P5FiP99f2aCTHJWUCzot2VSbgDm4va/vEH3f5Os+ZdnlEkYMiK3lUntOOP&#10;+r06GPLO/TW84UtgEfsHHqh7Kb2rdh78slRJTNFVo3DtfRFKCLAHn/fD2GGewBqYWAA1DTcabk2J&#10;4Fv6W98HPfvkf90b3PphxV/KlPhz861+XWV3K25C4tkZjWoH5cetg34Yd8U+49uY+nqK9C6x08bK&#10;03Mlw2q6HkWt9PYUVW1a1XYrE+klvoCBp/NgR/T3hhfRFHCfP04f6j1IiSI/2jq0WizNJURh1lQh&#10;lBFmHPFx7bztmrUnTC/P+0Mfx/gPdE100ua0/L/L01LQnJ6mfxCnP0kUf4XB9xptu1Yv+wxPNzoP&#10;9P8Ab+1KxS1DhsYNP8lakdNY8j10MjTm48i3BtfUo/2Nj7bJMBVgm9O1x9ToJP8AvXtbqdRUY62S&#10;B59ZFrYT/bU/4g/8U9tzYiohZi8ZUG9vSTxbn8D2a28c1yiiJdRHWpCmkGvXT1kS/V9P+8fT68+2&#10;irKwX5t/W5t/vf8AvPsR2uxXkiAyRsPSi1/wfy9ei+SdEJJPXYrImtpZW/5DA/3j2kshko0vyouO&#10;efoAOebexlsnJt3dOAsbE1FOzia488Vr59IpL5FBNeunqVAJ1KBa59d7ce0jNkkkYhHFxxbi/wDv&#10;uPeVPI3tBuN2kUjQHNK9p/z9Bq93IF8Gn59JrJZYRh1BJFjazWt/W9+B7js5KltX1F/zxx7y85P9&#10;ikm0ePb8CPwfMfMdEz7gWwDw6RFTmamSUorkLf6Bvr+ALD2nMgTIHHPPFvr+PeSOyewO2iIaoK1p&#10;+Dhx/pdFF1uEhFBmvz6m0VRNdSzNa4+pJ/PN/aErKCdpCwvbUeOfp/rezbcvu/7TJFiChp/B/s9E&#10;LX9zWnp/q9OljR5FVQAu1wByTYW/Jvf27Y7GyOAGBH0/BI/2HuvL3sFt9tfK/gVrT8FOFfn1aG7m&#10;lbScjptyGTa5CvcE/huPc6swCNHqMQvbj0/7z7yj5e9qLO2tAPCp2inb8vt63cWhcgnh/q+fWCjy&#10;Mmrlrj8i/wDxPtMnGGnfUq8Ak20/kfn3DPuv7P7bd7bLSAajqzp+z59JIGktZ8HH7P8AV/n6fPvz&#10;bh+Tb82t/h7U2KmbhD+dI+h/obWA/wAffHr3s9pF2ueVooq0Z/w0/Efn/q8+pI2PdKkCv/FdO9Fk&#10;NR0sbfgXa/8AT2IePoZKjSVU2FrXBGq9x/Q+8DOZdklsJ2UJiprilOpBtp1dAfXp7SdGAOoC4+oP&#10;1/r7ev4HVHgQt9P6t/vVvYLAIpT/AFfy6NldABjrKZB+WNv8b++IwlWvPjbjm5vx/vHv0mplK1A6&#10;sZF4deDqCDf/AHg++RxdV9NFrCx+vP8AvHtKEdcEE9NmQEEHPp14sDzcc8/X3DbFVI9JRvqfp9Df&#10;/Ye3A0i5GPt6TkBvl1yLqfrY/wCxt7wHEVANwG4PAAJI97Mk1K8f9X59XWlRXrl5F+htb/XH+9e+&#10;zjanTwj8fkgj3dHkf4hT7Onxo69rj/w/3j3wGOrCbaD9Ab2P5/1h7fQsW/1f5+tgRluui0f+x/1w&#10;P9f3NpMPVySICnGofUsPyPx7dJZhpQVPp1qRVp2nrGzoouSAP8Tf2YHrra0sk0LOOfSQx+i3/pcf&#10;049nO02d3cEAJ+Xr/m6L52RQAT0Gm/8AdVBgsZUT1E6oqo31IH04uP8Aeh7Oft7AwQUy62BCgAgl&#10;Qfr/AEt9Pc/cqcsbhOYyYjkDyP8Aqr0HLy6UGgNOqPfk18jsZjKnIJBXIpjeQEg3/skc2P8Ath7V&#10;6Y+BANIUtxa1r/TkAW/p+T7n7Yfb36xlFzFQHjj7eOfXyHQZvNxZKkH/AFV9eqe+y/mblMaalaDJ&#10;SfV1QrK62GuwI03/AB/r++pKRQfSg+liOOf9t7lyz9k7S9tgGhBJ4dv+z0QnmN1On/n7/Y6LXD84&#10;t/LWM9Pk6kqzsyhKmU/W/HC++o6WMtfxKCPr+kXt9T9PapPYWC1IqmCK/BwqOHxeXr58em25ikcj&#10;u/nX/VTr24PnL2HLAoOQq1Urdj9xK/1ublSn+tx7yTY0SIbabaTYXB4/3j2sHtXYRxmNoaEYrp4/&#10;tJp/q/O8G+NrFc1/L/IekDh/m1u+nyCzz5Grf927Xkl4JY/Tg/1PtNVm3I5i3kiBBuSeF+ot9APc&#10;Z81ezUE7N4EeT/Rr8+Or7ehPab1qAFf59WC9K/zKarERUMNZlGUxKEKPO4sEH5BX2kshsWmqNZAV&#10;W0k2uASQPqSB/wAR7x05q9nbiziaRITjz0f9Df5f9kV2m5+JQHq13pj+Y9hs7NRU1RkoXEjRqQ1T&#10;a2oK1+V/xt9f+NAXvXYn2qySRL+k3Fhx9OVAHvGbmPl262qRkKlSPKlPOlePQhtnV+OOrfepu38T&#10;v2ggqKapikMqAgpKr39N/pYf4+y8ZLGVMUsg9fpJACgn/ePceSySLJpJ/wCL6XeEnRg43V1Ug3BA&#10;/wBiPbK9HUjgeQA/m1/9hZh7rHetqqTn06ZMaVr1z9wpaepQGzSfX8KAP9iF/PtfDdtKaU/P/UOt&#10;eHGTUjr3tvqWmjDF2bgfRiQD/Qn2IbC0ubuZFjHE+X+DpDL4Sg066JA+p9o3IZR4mIVtX44JuDc+&#10;8kOQvb263JkBjNSf4a+Q+fz6DF/uCRIQDp+deoVRUKo/2H0vyfaenrqia5VjYC1xf+v4952e23sM&#10;l1Esk0FT/pPkfn1G+97/AKKhDn7f9jpM1WS9ekNbkfQi3FiSeLe2w1tXByWawuebi/8Ar29y3v33&#10;dbc7afDh7iP99/8AQ329ABOaphcHup+f+x13BUlyrBjf6W1A/wCx59uFFuGXyDU7Ag83Y8i3+w94&#10;c+4nsLfWxZVgNKeSU4EfM0/zdSdsHMyOgVnBJ+f+x09QVSoPx/gb2/H+PtXR50hQVkU8c3uCL82t&#10;7xpn9pdxNy0bwOKeefLqQo92heMFm/n1NFZEB+pf969xpc1ITZZPqPwWH+w+nse8s+xt/clQ8Dk1&#10;40J/y9Fd3vsSghTn7eoc+Shj/toD9bcD8+2yfK1dwdTGxFiQwt/sDf3O9l93GdrJphA40itNPH+e&#10;OHQYm5jCsQTT/bf7HTYMzGWsGSx/rYkf0+o9yaTMzOdLSf4Xv/twb+4B9w/aK42GRj4LAgcSP8nQ&#10;j2rd0mUaz/P/AGOnmkrElAsR/rA3v/rH/iPbsIRVldQ1j6/X+ovb3jFuFtPZSus4I0k9DCBw6+le&#10;nNWsLixvbn2rMJg0ke/jJ9Q/AP0P15HsN3M8iHST/q/b0+EFc9dO/wCTwPwPaoym34hAP2Ryv5UH&#10;/Y8Ae0kUzMag8D1bw0IwOsSS3P1/4i3+39h7LhYRIQYz9VPAHI+otx7OPFcDt6a8NRkf4OpAc2/B&#10;/wAfchcIhH+ba1gf0rb/AG9ve1uZQKA/6v29bCqeuJN+T7z/AMPMA9Ksv5FgR9P6Ee6SXE2nB1fL&#10;rXhJXrr30DKvBDHgC4BHA/2/tBJLIzaq6flx/wA3VhCvXfH+J/2w/wCK++Ylqfpqkte/Or6/7H24&#10;kpBqTTHW/CXy66tf6++Ylqb31v8A61yP94tb2+bhzwyP2de8NeurD+g/2w9yFSrcgBnFza4uP95P&#10;tlmkkYAHh1YRRqKAdd8Af0/3ge3WDGVJAZjJY83vY8j/AB/4r7kfkrYrzd7zwdBPy4jpFcmh4fl0&#10;y5bKUuPh8s0iIoP1JAvf2409LOsmkB/wPqbfX88e+nHsl93yXdYI7maKoP8AwuvmPPV0BtzvWWTS&#10;pz0Wreu/45nkhp39P0uJBb9J/wAP8fanlxc0lMSdfKg8gn/D3035C+7xtu1xpJLCo7eBAU/sqeg6&#10;WnlNPLoCKfMS1GRBlYMNZsC/NwdX5/33+HsD91UU8Uklnk4L8WsDz/h7yV2X2x2Szi7IwCPVQRT9&#10;vTP08mugz0aLZ4pZaWEqqHUqHmxPIuef9b2E1XPW08rMksoINuCR/wAV9if+ou3BaiNf94/2enlt&#10;GI7sevQowUFJLGNUcf05BVSb3tz7UOG3BX6whle305Zv68ce239vdsmjIaL+X+z0x9AzU9B8umTK&#10;bYxsqEmnjJvflFP4+l/YgJl6gR6mdh9ObseR9ePcO88+z223kZ8KHUD/AEf9nozig8HK9B7VbVo1&#10;lBhiCkG1goA/w/Ptwxu4ZGlVDJ+bMNTf1A98zfer7uTlp7izh4VNBH8ieOro6tLwqwV+Hl1JpxPi&#10;bHS3jH0Nwvpvq+ljx7ESnmaphDRSNrsTpBP++/x98q/cbkDdOXriUzQlQDTIp5DPQptp0enp0JGB&#10;z1JW6YvIuvT/AKoEkgngC3uBMauMsWeQkNbgEjn8394/Xc1xA4jOD/q8v9nozEcbHHDpbxrG9yLE&#10;G/8Arf64941qqkG+p+eCTf8A4n2yLy6NAOHV/Bj65+OMX/4kg/7x7zLXVSjiRgB/ifx7NrWO9ncY&#10;JB9AT0yyRpjj1HdYhe9vpfmwv/t7+402eqIlIMv+xLng/wBLW9juy5S3S7oUR/n2Hh+3pETGGp1B&#10;MlOCf82PqByPz/Tj2nK7cpW5eYfUf2/8fp7kjY/aze91YRpA7Dj8BHyrxzx/1U6L7i4hRsZ6wNVQ&#10;R3Opb/T6/n/W/wBh7bI9xJIf1r/XmS/+9j2Jt19lN7s4+63lJp/CcYHnX59NpPE/y64R5GE/Ux/X&#10;82/H195W3EqCwmRSPyDa/wDh9CP8fYatfafdhKDJDNT5g/5+rNLEoqRX/V9nUk1ULC6hDf8Apa3+&#10;sLe3Sg3CslrTLc/jWB9Tb+ntXe+2+8Wa6hFJp+aH0rxr/q8+vI8TNjHUGSph1ENpBvbhh/vXtWU9&#10;cJFDCUHnj13vx/gP8fcb7vtO6WjlGjYkcaqVx9uf9VelyJE2adZ4Wp2+pUA/Qg3H+2HvBUtLISoY&#10;nn6g6hzyLcfj2G0gvnbSEP7enDFEFqept4VBN1sP9h/vv9j7TWRpp9Lm73/xueLG3udPbfkPcuYL&#10;+CMxtpYjgPn0V3oiRKjpiym4KGgjfVLFqUWA1Ata3049pkY6smkUWbTf6AX/ANh76fe1/wB1ptwj&#10;jaW3appxU5OrzyOo93u/MIOkfz/2Og4r95CZXEUn049JX8qLEEe3NduVDRlrML/48jj/AB95fct/&#10;dWtLdVE9ui09VA/5+/ydR3uG9zkFVP8AP/Y6Sx3OzzaZHHJ5JP155AP49pTJ4athYhS1/wCvP9OO&#10;fctWv3atpEQpDGcZwP8AoLoIy7/dRvqJOn7f24p0tMXWQ1EasXUi39ATy3N/969puTF5Eg6tXB/B&#10;Ykkf4+23+7Rtg1FbdCaY7R/Lu6ch5k1miMT/AC/4vpQrJTrazLbgj0r/ALAce218fklksqy/g8au&#10;OL/X3G/Nv3YbWaE6bbuINaD5U4V6EW3byxA7q1+fz6mJVwRqCWX+ptYcXP8Aj7mJQZPTciT6ckhh&#10;a3vDP3F+6/dWbTSRQMFFaUHH+fQ1stxVtIb/AA9eh3HSwsFd4zZrDkD88Wv/AL17izUVTKLSX545&#10;v/Xm9/eCPPftduuwM5WF101pX7K9DK2eCTPD5V/2B0qqLLUtSBokW5sfqAf979tdRttZjcojEnm4&#10;/wBf+o9wJfx7jayaJVIp0cRLE+F6eklBH11f0t7jf3ST6+C3/IJIH+xt/wAR7In3CVX0k/4OrNCM&#10;0656x/j/ALx7iS7SBa4i/wBuBbj/AGHtxd0ZXAZq16TugUUPn17WP8fc+h2kg/3Rcn6nTYE/7b2a&#10;QbiWrnBHSRoDk0x1xLn8cD3ljx0uOr4XRCumRSCn04B+th7OoLogAK2Dx/LpLIoA0/s66ZtSFTzc&#10;f04/w923fEfLTyQ0sTljeNQwYsTcqBxx/h79c3CqVOrzH+H/AC9JbmNdNAOqbf5omyaXNdbZyU06&#10;uVo6oX0KfSYGuTyLi7fT3aH4D9rA9rXXnnn9IA+vs82e9EgZGNTj/L0GJkIYg+fXzrPkDgf4RvnM&#10;wqmlFq6kAAaeBMRYAk/7D3yhp3LKCDwV/B5F/wDD2Yz3KIrEHyPTKKytgV6BHHxMZlHNwRcW/oeO&#10;feLKTJQ08jug/T+SRYAXI5H4/r7Dc15rYUf+X2U8/wCX8vR6lTQ9HZ+OfUtdvvO0dLBSyOHdFOkH&#10;1XJNj/xPP4/x9lH7P7Ox2KimjaaNXVSG5tpuCLA/63+Ht2F531EVNa0+fz6cFsW76/YOtsP4U/Bu&#10;opqbE5GponC3gdtUanlCrkW/2/APuqDvrsuLIx1fhqtX+ctpcn8j68exDt+tXGvHDrbIVXux1shd&#10;OdcU+zMTTUy06xskSLfQFI0i30F7f4f74+6n957grZ6+d1mfkni7en13/wB49itDqPr0VzEhj0Pf&#10;04HtEJnK4E3nf/ko/wC8j26UIwM9Jy7jy697y/3hyAvaZz/jqI92DOpFfLr3ivwI/n172p8Ti+xs&#10;9p/gW1t25rX+j+E4DMZLXf6aPs4Hv/sPZnb2G5XX+49vLJXhpRm/wA9Bzc+duUtkr++d1s7SnHxr&#10;qGKn2+JItOvexLxXQPypzoU4boHvHJo30lpOq99S04B+hepWg8ag/wBSwHs+teS+brvMG1XjfZbT&#10;Eft0U6jvc/vKfd82ao3bnvl+3I/DJvO3hvsCfU6ifkBX5de9iHjfg/8AOLO6TR/HnseLX+n+K0VH&#10;t+1/9X/Hqim0/wCxt7OofbD3DmFYNqnFf4gI/wBusr1HW6ffl+6XtFfqufNrenHwJJLn/tHjlr+V&#10;evexNwv8sn5/ZHQ0nUEGGiex82W7I60jtf8ALQUWXnmX/WaMf63s0t/Zf3PnPdt4jU/xXFv/AIFk&#10;J/l1HO5/3l33NNuqI+anumHlDte7H9jPZRofyfr3sWMN/KT+buQ0fd1nVW37/X+Lb6r5tH/Bv4Fj&#10;a3/eL+zyD2C9wJfjNtF/ppmP/HI36j3c/wC9m+6pt9fpV3m+p/vjb0Wv2fU3dv8Azp172LuC/k6/&#10;JwGM5vuTqLHDjyfwmfe2Zt/XSKvFUGr/AGNvZ1b/AHduajT6m/tU/wBL4r/4Y0r1H25f3x/shBX9&#10;y8r75cenjCwt6/bovLmn8+vex423/KL7BpghzXyYxtKRp1R4rrOtyINr3VZazO0pH14JQ/63s4h+&#10;7ddMa3O8Kv8ApbYt/MzL/g6jjdf757Z1qNm9vZpvQz7wkX5kR7bNX7Aw+3rg0cbfqRT/AK4HsaML&#10;/K0xVGE/jHfe88iRbUcbtjEYjVxY6RVVNba/+N/ZzD93HZwP8a3KZ/XTGifyLP1Hm5/3y3uBLX9y&#10;8kbdB6ePe3Nx+3w4rav8usDUVK99UMZv9fSvsUMZ/LZ6eowprt/9v5NxbUrZ3atJTNb+kcGG8g/6&#10;neziD7vXJkWZLm8c/wDNSJQf2Q1/n1Hm5f3wH3lLoFNu2fl60XyItL+Rx+b7noP/ADj6xHF0B+tL&#10;Ef8AXRfa7x/wE+PFHp+5x+8cuR9TkN6ZiIt/r/wlqX/eLezeH2L9vYxSWCWX/TzuP+OFOo63T+9N&#10;+99uFfpd1sLKv++NstWp9n1C3H869d/wyg/5VYf+SR/xHtX0/wAKvjHTgD/RdS1dhb/cluXemVDc&#10;WuyZLJSr/vHs4g9oPbi2zHtiH/TSTv8A8flbqONz/vDPvj7tUXPO06A/75s9st/2GCyjP869ZkpK&#10;aP8AzcMa/QcL+B7FXYXSvU/V6ZFOv9g7a2qMv9qcocVj0jfIGh8v2ZrJJNTSGLzTaCxNtbW/UfZr&#10;H7c8hRsHGz2jEClXgjc0xjvVvQfn1Hu5fe++9LuoK3PuDvyBuIh3O6th+y3kiH5dBL2z8eOgu+/7&#10;ujvLpHqXuRdoTZKo2rH2n13tHsCLbs+Yjhiy0uFh3XSVa0xqlpqcVHiC+TxRa7+NLCIcfQFGiNDS&#10;GN1ZHjNNDodHXS6MmmxBHBB+o9nUPLnL1sKW9hbx/wClgiX/AAKOo83H3n94d4Yvu3Nm83RPEzbn&#10;eyH9rzt0x7Q+KHxa6+r6DK7C+NfQOyMpi6qCuxmS2h0513tqvx1bSyrNTVdBWYbHQyQyxuqvHJGw&#10;ZWAIIIHvHjsTisPB9riMZj8VTC1qfHUVNQwDSLL+zTKq8fjj2bRxRQrpiUKPQAAfy6AN7uF/uUvj&#10;7jPJcP8AxSOzt+1iT0P3tw9udI+ve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/&#10;e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de697&#10;97917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de697Sf/AC+P&#10;/Js/+UX2U/8AEz/m/wD9q3UjV/5DP/Uo/wC8/wBBNx/fD8/8za/3n/QV7//QCzfmPUSTqq86m5sb&#10;/qPHv6a+XLghFz1Pl+4SIlsiv+TrcO6jy7z42hkd/wBUUZtqBudAN+Tz/r+y65LFnzNYfVj/AGf6&#10;2HIt7k+1vOwV6jfdpakimPTo0FHkQ0aH8aRe5v8AQfg39wExcl19B4tb+n+twPahrtPXoNyRK3z6&#10;ltXR2P1/P9B/sbk+3eGlWBPUlza31AFj9OPaOSYyNg9XjjVH76AeXUKSVpmtqAHHA/r/AI/X2y5K&#10;NZSVUaubG3Nriw9rrVigq3SsJBOdAoSenKi1RAMTx/jwCf8AC/tqTbzyDWEJ/oeRb8/S3tU+4Rg6&#10;TTpUvLKyp4gUEn0B6nPko1Ok6b/0ufr/ALx78mIMMwBjZfqNX9m/+29hbmHl7at/spI5VGpgeAB8&#10;j5HpHHszW0wdSRTy6wSVSToTq5P9mwHF/pf/AI17HvrOiH3dPq9PK/jni3Fj/rEn3yu+8v7B7fc2&#10;M7pEACag6afh/wA/Up8u35hVU4DP+E9Fw7Y3FWbbop66lL/t6zbkXubgAj3ab1NtTF5THQeWFS5C&#10;EcJdlBA/p9Ofr74L+7/trJse/SRJ8K1BwaA0J/bT+X2Hod/vU0qDUdVo75+aGR2zLVwTuwaCSTky&#10;ENpVivFz/Ww/1/rz7MlTdUYaSND40BIX0kop+lwCP6Ec/T3Ab7HOjkadQzkAn/URw6p++WBoei+Z&#10;L+ZHJSSGNqsxsGsY2lsV4vY3b8/X3PHT+OF2Wm+tgGCrbn+np5/rb2WybbjSzD7P9X+H/J1r98N5&#10;HqTR/wAyFJ3X/KGI0atWsqNRawFy3PH49t9b1XjqQB/t7uLkkoq2A/2HHsx2baTPPoqNNRTz/wCL&#10;60d2Yg1Oesmc/mGqaEuKhlcxyBw02gi3AGksCLi3459h7lMDT00zwRxgAOw/HPFh+P8Aff7x7z59&#10;i+TUikhvZKduknHpnoD8ybmxgYVr/wAUeqbfl/8AOzJ7kWroKarKq9xcTFrjVyBY/wC3/p7jJjo4&#10;4wgX/eL/AOwPvpBytzU+1hIrc6VHkMef+X/Uesa+ZrKC4LykDIP+CnVV2A7xzX8dasFW5LSl3KtJ&#10;fSJL8c/kW9o/PYGOZXZUAJ+o455+n595ScrcyDcLZZa56x65lskhLmlQPOn+r/V6dXI/Ff5GVsox&#10;8FXVGysi3Z2BsVXkXI/33PsKq7Dy0rHSlxc2sP8Aig9yNb3ySjJ6hy7s/HkLrjPz6un2L2rjsrRU&#10;6y1KXMS6tTgfqNrXZh7Z5KWVwVe9h9Px9f639rlmRcr0zFZlH4V6E1d00IVWgdRf1cOGDcXFrN7b&#10;KnDF0PoPIPAAN7g24HtXFfBTx6O7VI431MMDNepFNv3RIqCpN1ZbC5/17Dn/AGHsL9yYUoJfSeQR&#10;+kmx9i3a7/VTqS+X3ilKrjyp0Nuyt3efwszjlgfUwN+fxz7AjMYuRZbi55/1iPx9Pch2N2pSnUy7&#10;XYqyVHADozmBz0MsJXWoAX8cg8cEMOOf9f2J3W8UsVVFx9GH0/4n2E+aHR4m6U3FqU/o/wCry6Lr&#10;8hJ6aowGQ1aSPAwuSL3sQLf1t+PZ8Nup5scgb6FbW/5B94w82TLArauBr17Z43W47skEf5D/ALGO&#10;tVb5TZRMNvOrmjfSBJrXkCzFze/PN7WsP9hY+81NgUmrPC6kh5UIt9bFjfi3+Pvlj957k63ullv4&#10;lWjCQnHyX/V/qxkrybu5iiSNvl+VP9X8ul98XPlnU7KyNLTmrYxrJEulXKhT6+Spb8824/HsS6bq&#10;ikrIldoLlk1WAHIte1tP+x+vvkTv+ziG8ZVNAG8/t+3/ACfb1LsG6qTRT1eHtH5z07UUPkqg7eBL&#10;aTq1MVtp1Dgn/WP/ABvx6ZpG/TAQB9SVFrH6c/X/AHj2TrtrcSa1+X+D/Uen23Nq5z0rX+duLiA1&#10;1Sg83Gs3H+DAMD/rXHtun6YpyxApiw5Gq11seNVyPoP8fZtFtlIhqYA04ef2cOJ6r+8vMmny6hJ8&#10;9sSZWP3Y0arC0jaf9vr59p/I9Q0dMpcxrYar+pBe1gL3HswtOXprpgoUn8j5+lOvHdUC5x9vT5Sf&#10;PLCSaVXIQKWI/wB3oxUAkesF+P8AY+y8dg7cosSkqoqFwjfRoyFOn6ce8gvbb2c3DenWRY2Ckr+B&#10;uFR8s9Ft1viIlQQKV6FDbfy0ptx1EcFPOkurUNSSxtrLWC6QrH8ni/sl26J5BUusYsAWta/H0B95&#10;2cn/AHY3ms1lkU9wH4Dn86dBK55kZ3oGp+fRn9u75nyUEc7ORrAYc8ci9v8AePYaZBaph+kng34a&#10;/wDU29zHsX3b47ecKU4EUqn2U8v2dJ23dnU1by9el1TbhEvBla7ccm31FiR+PbJTUtU8tghPqA4D&#10;f1/pb3l7yJ7H21vaoFiFVpnTx49IPFkuDWvD+depc80csbMW/skliVuePwb/AO39qo4+ZYLkG9gb&#10;WP8AxT3PVh7bQ7eA4QA4xTpR4BC9wp0nkeDzixH1/qDY/wC39si0Ukk2llP1P4PPP59j6y5digjU&#10;ED9nDpA9qxPmelF5I44dSkfQfkf7x7c2wimMMUF/66P8P9b3e72mHGB0X3FsyAkA9NbZULJp1/4f&#10;qB/P9L++FNQiJ9KryDbgE25922+whglqQDX7OmrYaZBTz/LrJJVa1uSLEX5I54549u743zKOPxf9&#10;N+SOfx7HNsEVAehhBaCZO4Vx+zrDHkViJFyR9LX/AKfT2l8piPGhbQfqx/Sf9j+PYF512tLyxYKP&#10;XNPWnRTfbZTzp08U9eJv0v8Agf2h/sPz7j4TEtLVLa4Fxxbg8/63vnP71e1x3USOkdT3Vopzk9V2&#10;stbvp4UNP2efUTJ5/wDhcZlLaSNQDXtbj6n8+za9f7FjySwIVGprC/F+eBY2/wBf3yP92/a252u5&#10;uJNBpU40n/N1JNhuCpHk/wA+ggy/yMxeAlENZPEmlgCXkVLf6rVqYf4ezMY/ob7qNZEg8hsDcAFb&#10;MPyQPeHu47Z9M5RxpOcEEHHy6NRukYxXpPf7N3tkSMDX09h+RLEVFzb66v8Aefcp/j29zente/Fz&#10;z/X8e0C2Zpg/y6dXdE+3rKvy+2kf+U6m4+p8yWv/AIer3ib4+Mtv8lvcX+lja17/AE9tmyZgQCf2&#10;f7H+rz61+80Jxj9nUiP5d7PZhqrqYfTgzxAn/WBce4cnx+Iuft73P4+tvyT6fbZsJK8D+w/5evfX&#10;o3xHh06QfLTZ0nAr6UHj61CC/wDtnPuE3x8cN/wHPNzbn/X/AKe7fSS6eBx8urDc0A0/5R1Pi+VG&#10;0HP/AAOpL/8ALdb/AOJ5f/iPcSToR1JtT+n883APAF/T7VQbXJIAWqD5YyerLuUY49cpflTtBLEV&#10;tNJ/wWVDb/X9fuLJ0YI0ZmRAFFz6gSAD/S349mMGw3EkoAVjX+ic4+Q6cO6RjJHURvlhs4A/5bRg&#10;j/VVMSWubclpOP8AY+0bX7FpMVIbohKNcC4BIAtyD7lrlr2d3Pd3RkjkzTOhjSv5dJZt8t0GSP2j&#10;qBU/Knb08Tfa1FLJdT+ipjf6D6qA3P8AvPtSbfqIKEokUQXhQeVvwb2t/sPeUHt992m/nnRp43Jr&#10;/A2cceH+r/AHL/mS1U0DLX7R/n6J5318ga7M0FXDj5BpkUhAj3NvqANJIv8A7D2M+IyckqqS1gfx&#10;x+D7zh5W+7gtlaRNJEQQvEow/wAny/b0CLzmEySGlOqD+/v7352tr5h5xFLK5N/O3LKeL/8AFfz/&#10;AK/tYR1wVQQ39Be3Nv6ex3ZezRt5aBTSv8P254V6Dd5vJetWx9uP9Xp1Xvletdx5WtkWojqTcuDc&#10;y8Hm5AP++t+feCfKIt/UCf8AjXuZdj9urWziTxhUimKdB24v3aQFRQdLvafx7qJDC9VEwLWJDki1&#10;iSL3H+P59wRnI0Y3Yf4cEexFPyJt9wtCpFfTqqzztSlc/wCr+fQlVvxkXJQKqRuH+jEcKP6i4N+f&#10;p7daPNQTsAHW5sLGw/21/YI3z2wVYmltamlejG3ldAM8OgB7D+LmXwVNNWQQSvEgkb0eQlQoJAbS&#10;Lf776+1HEY5VB4FxyDb/AHn3j3v2z3O33ZjdTg8adCC2lI761rQ/t49Eb3BHntrZKWm1VChHYDmQ&#10;eoEG4P8AvPHvDPSIwawFyPoLC/8AT2Cd82e3vrBl0DVnyrn/AFf4ehhtl6ysBw/1evQm9W9y53A5&#10;ehkNXNEY54rhppSPSwDXOoWt9efaby21Ey9M6IoLaXtwpudNwT/xPvnL7z8rvbXsjeGRX5HHdw4f&#10;6s9SFZbgAAT1tKfAH5dUhxuMpq/JpcMqtHJUrcnxlbgM39fx7BLK9K1tRK0i07G9gSAU4N7cEcj/&#10;AB94Zbrt5iuGAqM+h6N/3kgFBjq/vavf21snQU0jZGl1OimwnhYEWHN9f1P9L+0xUdIZBdQFPJwC&#10;RwSPT9f7PPstjsGZtRrn5Hz/AC68t5GTXHSzXuPbBtbIU5v/AEmh/wCj/aB3B1fVY2GSSSJuCeCC&#10;AAP6kj2Ntg5Znv7hYYw2RXC1r/LrbXigUx1Nh7X25Uf5rIUzEmw/yiH/AKO5/wBh7LzubGSwSPHG&#10;hP49LXNwbn6e8vva72MudzMcskbceJQ+n2dEV7fBQ2OpMnYONcHxzxt6fqHVhzxf0k+wnr8NWF2/&#10;ba3LW5/1h+Pr76Qe2fsMtksUzJw/on0H8uoq3vcXYsyk9Qf73U9WbCZLHj0kNfkXF7/X3iosPUOd&#10;JQ/Wx9JP1H1+nvOnkvkRNuhVNAH5fKnUY7jdSTMQwJJ6iVeVh0htdvqb6gL2P4PuRX7em8ZGgmw+&#10;mk/X6/j3Kt5yhDJbBSBUj5dBxtvkMniCtT16hzkBYWdQR+S6i3+uSfaUbC1Ebk6SADewU3I9w7zT&#10;7UWG5xuPDLMRiqmnEV8vToU7RDPbAfFq9aHpQ/xeNlWzar3H1B4+vuTHSzrxZvp+VIHP+w9wLdfd&#10;7sXumcxgf7U9C47rKIxWtR1hbJ8f5z6f7UL/AO29vNBR6v1gfqH9L/7b3InL/sZa2VCYgfnp/wBj&#10;oul3SV3oTx+fTLXVsjA6GbkfX8f7ce3GsokWIlfxzwL/AO9e5H/1u7a3tvDEYNcHHSV0LkNWpP59&#10;QKWolL8km/0uTz/X8+0iI5UqAFBsT+LkHkcce8RPe/2khvYZZkQGg8lr0I9nvXhcaj+XSxo67wqG&#10;Lf7c2It+efY6bK2zPmFjCI5L6LGzfTi4At749e63IE203cplU0GfhI4lgP8AB/s9S1td+JUFTXpw&#10;beGOpzplqI0KlgQ0iC2kc3uf9f2Yzb3VleQp8LAX5IVj9D/re8atwsWV6EH9n+r/AGehH9Sg9Omu&#10;r7DwUSsWroDbg6ZYz/sPrcf7b2p8r1fkGpxaBrgAco3+3PHtBFaspoAf2f5uri4VsrjqBR9kYCaS&#10;wrqcf9PYx/t9RH+9+w4qeqckjavA45F7I9v9jdfZrFbmV9Arw6bMo4npQLvnChCxraZQPwZk4+vP&#10;198l6vyQF/t3P9SQw/4ge3WsaYqR+X+x1pbhAOHWP+/eFY8VtK34H7yk/wC9+4VV1xXRkhoWva9r&#10;Nxbjnj3tLBmFVr+z/Y6v46niOpUO8cVJ+mrpv9byr+f6XPtrk66rgGb7dm4sPQb3/wCSfd22ouRS&#10;o/I9WE0dPT7T1KXdeLJsaqAH6/52ID/Ykn2z1W1J6cgMhT1WIK3PA5Frfj2YWnK8s8ZYozfkePl5&#10;dNrcJWh/w9ZxuPHubJUxHgGwkiNh/X9XvCNsyEX0t/rgAf7xb3tOVboSGsbU8hpb/N1fxl65HcWP&#10;4H3MOr8jyRFv9tq986bEhJwjJf1cBmAFubfj2Ltm9t7u+dJArjPDSem3ugMjppye8MfRQSyGeM6U&#10;JFmT+n559ifitr/dwxgRgkaTxZr3HPNveb3sh7L3P7yWeWNsjzUjoturoUrx6IN3t8kqHCLJRx1K&#10;J6pFuJUuGB+pOr6+3KfZElMvkMNj/Qjj8n+nvtd7P8qWnLm0osiqDTAI+YPDoD3VsZZag1P7ei0b&#10;Y7yx+elbVXxy6iSPUpPJUWsW/wBf8++Aw7CIqwsQPp9f9t7nkXihhp6dtrIKaMP5dLZd3wGpSWNt&#10;Su3DAhR/hex/23sD99YbR5DpP9r+z/r/AJ9jTa70PEPl0r+kRT5V/wBXl0cLq3ci1sEA1qdSobBx&#10;+bXsL/7G/svOUpwGkBBNieNP1tf2fxXek6G4dKYbWOvdToy1BKGVG4Hp5N/97t7baIJBML2AB4+n&#10;1/wPs4hYyx0rXpU+3o64HTlOhkj4uT9fzyLe1ysyS0tgeQAQBa/+vx/r+001iJuwjHSS4sWA7Qa/&#10;LpKSUrJUDg/jk3/23PtO0M7pktIt/nOSDe/Nvx7jrmv2ys94tJKqpLV4j5HpBJbNEKk0Hp1KyeMj&#10;moZNQt+2Stx9OL8E/U+zIbVoZp4oWtqDov1BI5N/rY++Rv3qfu+pFaT3EMWa1wp/hHp8+nLHcdL+&#10;G+KdFgyu+E2bnNEkyxxrNp9UiqNP1JuxHHPsQajaFRLEZRH9fUL/ANqwtwbe+HnPnK022bs9uqMN&#10;Joe04OeOOhtbXS+EPPoxez+wsVnKGKZK2nYlSbeWPkAgXFj/AI+0LkMaaFmEt1cH9NyTcWHHHtJy&#10;5yRu27sEhiqn+lNaVNf9jrU24JGPKnS1n3Dj4l1GdL2ubOhH0vyb+03KzyXRAGv/AEv9f9t7zX9q&#10;Pu37hungSPDIAaZMbUoSPl0VT7tGRg0/MdBvuDsKnpmdInT6gAiRCTweeD7SWSx1cVJAZRf/AFLf&#10;8U99I+SPuiwvAjSR6qr5x/7HSH6wyHGa/wCry6T2O3W+Qkt5Dc82Vxxc/nk+w9yENUrsHDfkXIP1&#10;495I8o/dO2+yVDOlB/pM8R8ukcsLSd1el/RIalVdm/x+pb6n2ztLLFzccW/1/wCvI9yfuP3Xtke2&#10;AC1FOGn/AGOn7a1IPcaDp2GMUi6ki/H05/2Htgq8uyuV1fU2+o9x5L92Hl+CWhT8tP8AsdPSwlqA&#10;GmepceNAWx1XHP5tb/b+3vFZGUlSvFxzY+y3dvut7Le2oWOM1H9D/Y/LpRb2bUzWvUGsxxAOkuCb&#10;2Bve4v8A7H2uaDcE1OyhmFgObsOf9gfeGfu390pIVleFCtDwCEeR+XS2TVCvcKdNAaqpGuut+QAC&#10;De39Tf2Je369spIira7Eji1rWtc/W3+v7xJtfu0XIuzGyNhsVU8a/YOkcl8gWjeXSW3bvtsDRPNI&#10;LaI7nkAmwvYAnn/W9jditgS5ONHMZIbk3+lrfS1vea3sb7BrtF5DNdR0VKEllIGD8x/g6IL3cUYm&#10;Neq8uyPlLS0WRmpXqhEA7KCWUjh9Nr6vx7c5+tWpz6Kc/wCvY3/r/T30w5fuNt2a0S2tVCkChPrn&#10;oGbpZtOmpic9MWE+S2IrYhqyMJLWFhIgAJOk+oN/vP8Ar++02LLp0eFjfj9JP/Eez08wJWuroHy7&#10;GsjEn/Aep9R39iUfymtpwAVPM6C9/p9H/wB8PbNX9ZSzXYwt/X9J/pb6Ee11tzYiY1dEV7y2T8AO&#10;fkelVgfk7g4yIvv4rgD9MyMAf9fVa3thPWLqSphb683X+vJ9mI5sUiurpAnK7lqkfyPS6X5H4iRF&#10;lFdHpIFiGQj/AA/tf09yKbqws/8AmDz/AFUf7YXHtibmxCtGIPQisOW9BHGgPkD02ZL5NYqni1Gu&#10;jNr3swPAFzf1e3t+pleGxpudJAIFvx+OPYU3K82bdlaK8jUhhQkYPQpg2gwDUpOPKnSAPyow5qij&#10;ZGEci93T6agDwWH9fYeZ3qaop9TxwMQBf9JuPz+B7xf90PYzYuY7Z57EatQOAtTWlKY+fy6NbaWS&#10;JsginDFK/Zwz/PoYNofJDE1jRCPIREswAGtRqt9ADq49h8Nk5JpzT09BVVUgf9NPTyzP/S2iNT75&#10;de8PsJcbTcTPbxN21wqE/wAhn+XRu/MW27ZH426XEVsn8UsiRj9rkDo1m0O0abMRwqj+QuqAlTqI&#10;vYi9if8Ab+1tjOkuwMooNBsTd1YCPT9ttvM1AN/9T4ID7wq3T2351e4Zdt2e9nqeEVpO/wDx2NuP&#10;Qb3L359jtjWu+c57FZU4/Ubvt8NPt8S4WnQx0uQNQisscrXF7iNyP99/sParpPip3RXkGHrLd8es&#10;rY1eEq8fYf1P38cdv9j79a+yvu/dEfT8sbj/AM3LWWL9vihKdRpu/wB9f7oWzE/We4/L76f98bnb&#10;XX7PppJq/lXqeskjf7qlH/BomH+9ge19iPhV3jVKA2w54bgeurzO3aQLx9SlVVq3+wA/2HsY7Z92&#10;732uiHTYZEB/35cWkf8AJ7hT/InqMd3/ALy77jW0VFzz7BKR5Qbfu9zX5AwbfIv5lgPn1hl+7b/N&#10;07N/iWjXj/kJh7dp/wCX33bkJkdcdtyhGpSTW7io/SBa9xQLP/vHuQtt+6v7xTAfU2tvb/6e6iNP&#10;+cXifyr1Eu9/3tf3LrEn6HdNyv6cPA2q5Wv2fVfT/wA6fPrnClYFs8YUn/a0Nv8AbE+zi9G/FPfv&#10;XPhkzmV2r6CpMeOrcnVSAAm6/u0cS/Tj9XsVQfdA9x56NdXu3RD/AJq3DMD9gtgP+NdRRvP98592&#10;W3BTadi5ju2HAm126FD+bbozj84+ii/KL457y732tXbewGY21hnq4JYRUZqfJ6EMiaQxjoKaW4B5&#10;tf2eamxLRQJDJKjFQBdVJA4tYA29ifbPudcwQ0N5vkCevhwSSf8AHnj6ijeP76j2/U12XkTcLinD&#10;x7+2t6/b4cFzT+fWtzvz/hMJ2p2humtz2d+V3Xe1aesqJpfBiutdybqliWaTWf8AgXksSrH/AGI9&#10;zEx0SWN7kfkIF5vcH2KI/ufWzAi95gkcHyS0VPL+lcSf4Py6jXdP76vfJAV2T27t4PQz7xJP+0R7&#10;db/sr+fSi2v/AMJO9kUDxSbq+a+5swVKtKm3eiMVtu5HJVJcjurKfT6Bin+wH0DTmNrUWahaCpqa&#10;yCN+D9o8MbWtbgyo4H+29m1n9zrkSJg17ud/Kf6Jt4/8MEnUb7r/AHy/vxNX9y8r8v2/p4ybjcEf&#10;7xfWwP7KfLqxz48fyD/jT0FVU1fH2v3HuyspirXqG2RiKV2X+sEeKqHA/wABL/sb8+wIz/xJ6n3R&#10;K0udfddcXvrT+PfaowJuQTRQxt/tm9i+w+697Y2IAP1k3+nuAP8Aq3HH/LqO9y/vcfvbXwIs22ax&#10;rw8Hbman2fU3Nxw+derh9j9R7O6/x9PjcDT1bQ06qqSV08c07aRYM7Qxxrf/ABCj2kf9kA+KEx15&#10;HrOfLyfmTI71344P9dUFNk4oj/sY/YptvYT2qtqH92GQjze4uT/ITBf5dRvu395r99Tdqr/W9bZD&#10;+GHa9oT9jtYvIP8Ae+hLSNIxpRQo/oPbvQfBH4fY5g0Xx866qmH5zGKlzxP/AAf+Ny1Gr/Y39iO2&#10;9rPby1AEW0W5pw1KX/4+W6jXdPvxfe33gk3fP26pX/fEy237Ppkip+VOufsRMV8ZPjdgtJw3x/6U&#10;xbJa0lB1ZselmuP7TTRUIcn/ABLE+zuDk3lG2zb7VaJ81toQf2hK9Rzun3i/vBb3Ubvz1zBcg+Uu&#10;87i6/krXBUD5AU697EzE7O2jgNP8C2rtvC6LaP4Tg8ZjtFvpp+ziS3+w9nEG32Fr/uNBHH/pUVf8&#10;AHUdbpzZzTvdf31ud3eV4+PcTS1+3xHavXvak9rOg/173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69172k/8Al8f+TZ/8o3sp/wCJn/N//tW6kan/ACGf&#10;+pR/3nugl/5jH8/8zb/+YT/rf77/AHj3/9HnvnaNQ09Qyo5GtudP+Pv6O+X96jEagkdTzeQtLGdO&#10;etmroXuTEV+Exl6qDWaeKw8q3/QBcm//ABHsBq3acwnIMZN2tyOR7kWDeYzHg9AW/s5ncinR1sdv&#10;uilplkWdLBFPD3vx9b+5tNst2QakA4ufT/txz7Ty78obB6ctNiaRRIV444dNtX2VTRyEB14Omwex&#10;/wBh9fbRltnyRxOyx821fTn2ts97VnAJ6cv+XJFjqBgfLpRYPfdNVSIrTC19P1+t+R9P6ewzOEmS&#10;t0shsHH0/oD7FYv0MFQfLomtNukiuAGH5/s6FUZeF6TWjg3Q2ufpx9b39iJS4eIUo9HJUD9I9hma&#10;+cy8epIsbRPCC1rj06DyrzsorNKuoUMfqfx/S1/bJWYHWxYIb8G5A+v+uPa+DcdIoT0nuNtiLlqf&#10;l0/UmfQILuAfoQDf/G/PtX7OpJ6SriIW1mAAFzxb/Ae4S95rWyvNnZ5qGtT/AC61Z2pianQSduT0&#10;ddgapJWvqRv7IYA/61/dm3RORqdNOtmsI1XkEjll55H4+nv57fvQbbt8G9TiMAan1elO1sfnXj8u&#10;HQlSIvHppTrX6+ReBjbIZRoH4L1AAGkka5gx4v8A4ce7BsPGHp4SyKXZV9Vip9Ruv+twbfX3zyu7&#10;xVldVNFHlg8OP7Tnplo2BI6rJ3ntmqSrlVZJS3lciRXZLgi49IP4B/r+PaqijEahCUe3N9JP0Bvx&#10;/vufYcurlGJl0kVxx+z5fLqiwsTwp0xYXAZE1EFOtVOx1BibsCwHBHLfm/8At/bBuLQ8TBVXV430&#10;gL9bKeAfx/S4935e3Jbe7Uu2NQrU+p8/83S6Oz1Rgk56HmPrDKZXFtIFqG/YkYMEZgdI5/S3+wuP&#10;9h7LxuGkkWqkkKHlmBGn6cAi599DPZPmaye1jttYBoKGv5f6v29A7mSwcxFhj/V9vVSnyn2Fmtt5&#10;KrnkWoWMaySUYW5DfXV/T+vtMBCQb8f7b/W95e7XfIrA6qjqAOYYZBWMLX+Waf6v83RJsDlFpase&#10;V/7QBF7kEsOSL/7x7izUquPp9fzx9f8AW9zdytzeliAC2OoP5g2m6uS3b+VPLo6fVPbUe3mpmScL&#10;pKldL25toP5P49sFZgoJtXoF7H8fW/8AUH3NO086WtyANQB+3qKbzYrmDvCmhJ6sc63+Wc0X28LV&#10;4H+aHMzWsjgDk/1/qb+0jVbdVWNluCfqB/j+fY6t92Ei6lNeiVoZY5DVadHm2v8AI1MlQwyNXJcK&#10;oH7v4KA3DXF/9498htkSR/osSLXsPqf8Pfm3gRvQsP29JpRcJVlFacR8v9nqQPkpQ0dfGk9dGgDr&#10;+uUqbAi/1/w9h5uXZjFJT4mNxf8AT+f6exPtW+jUM9G+x7jcw3SGmkA8P9no3vV3yGwmQjphHkqc&#10;uOCPMCeQDzzx7LnuHajpK4MRFv6r/U+5P2zeFZBnrJPlzdfFgX1z5/b8uj5bJ7Po6ynjdKuNgwH6&#10;ZPoQAfp/xv2/bHwEiVUX7dgH/wBSbH/W9l3MG5K0Jz5dCntuDn/iugq+QPZFHBtyuJqgSKZmN5Fv&#10;xx9P+J9nJwFIYaOJSLcDg+8UPcbeI4nEIPdSv2V6NbG1RdRUVP8Ag61Q/l32JBX7qqxDL5GuTrBL&#10;FCSVB1Ai1vasxdPqr6chfpIv4Avzcc+8BffbcFm2mYOanQ/z8gP2f6q9SnyzC4ZSfP8AydFq613D&#10;LPm6U+c8VMBF5Gfm7cixH+A/P/EezRYJAIogYgfQqk2+n+BNr++QHNSj6qQhqdx/4vj1LdqmBXq2&#10;/ZWRmlxdKfun4iRreVgvAPpI+tr8fX/ivtYw0kDxk6QCQLLpQAabk+r/AGI+vsJJO4cLx/M+dP8A&#10;Z6szsrkV49R9w1tdD53WpZVKluGaw0hri+o/697f8TeNLjI0VydN3jYqugX5HIvwP8Pp7EdvcLKQ&#10;CKUIqa/6j/PpPLIxoa9Ahk905mlkHhrXku91UGRb8n03DEfj+nsHN7P4aOrsnjZVOgjkkAWva3+t&#10;/vufc0cj7bb3O426E6wxFR6V/P7fT+dOmJnkZB58enLA7wzrTSGSpdRGSo1zyENzcEc/j/Y+yFdi&#10;QVGQlkW17hhx9bn6Dj31Y9geVNnJXWoBDJSormo45p/sdBq78dmIrj/V/q+XVjHx43tDSTUklfXs&#10;LFC2twUte5IJa9vz7LLX9f1VVUPI0UhBJvxx76S8tbJs8NjGKJj+iB/hPRMbd/E1HP5dWyba7z29&#10;Q4yCP7+m1hF4U3PA/Nj7gT9bkIQ0RPF/0j/ez7GkG27TqppWnyp0sQEilKevStoO+cfNKPHUxW1g&#10;MORwTwTyfbdHsBadr+I3H+0gkkfX2MLG4sbKLRbqPL+XQgtLeKgr554dLiPuWlqYQq1SnUBcarab&#10;/T6k39yJ9rXj0LGfpb6fm3swG6Kx76HoxnjjUAD5dd0/ZFP5g7VIW7AglgQRqv6gT7Yl2Y4mv4WC&#10;3uDp+l/rz7WjdLdUxSvTHhR5Nf5dK1u0KD7f/gbCTpAsH5Nv9pvx/h7dDtNzEAY/7Nvof6fkW9ll&#10;1fRT8cH1HRbdwowNPLpLP2ZSGoc+ZbB2/P41fg39wE2bIrk6Pz/T/jXtPDcRqwJatPL/AFf7PRVH&#10;bBZPE49OH+lCjKLeZTf8ah9OOeD7mLt1owEKHj824/3j2aruikYPDoV7fLGqnxDTHDruPftPMGlN&#10;RGAbAKHuTz9bE/7f2wZjbjuhsht6uP8AfD3driK7Tw2INerXQhlPaa16V2B3pTO6qZlbVpsQfwf6&#10;i/tM0OMFFUAshWzEnj+pve/sHcwcnbfuMRLIOHpx6TR7fXI8vPpTZmpjytDIsbh7p6bc3stgPr7N&#10;N1dlUjqqZAVtqUEcXHqN/fMb7x/ImzW9ndTLGFIEnlxpp+fS+JWTCilOqwPkdgctSieeiknjZpL3&#10;ViPTYNcKD7s/6+jpquhjLFDrghbSRyboCQG4/wBfj/effEH3Ejt7XcXVVppdx9lCQMfy6eEczmo6&#10;rUymS3rTVM6JU1VljQtYuS2o6j9TY2H/ACIfgTZMNRta8StyfwPrwP7XuOor1RXSacP8vVhHMOGO&#10;ka+5N7x8GpqgNbgW1JyLX/I/w9wJcLEz2EagKbD9u5sv0Fxb2awXdokfdksM5AyePr1bTL03y7w3&#10;4XstVVDQ1h+5LyFNh9D76TC0/q1RKSP6LYAfm/8Aifp7Zubm2xoNK/PifL8h1cCb06d8XvPfpdtV&#10;VVuF02ALHSObmxJPP+w/2PNuEmEpdOoRoOPoVHH9f9f2jF9AG0nP59Uk8UKelhT7p38yGRaiqFgT&#10;yACBzzwb8/4H/b+0XkqCCES6UVSpvpCq1/6/j/YD2PNnjtLho1YVr5+n+H7fsPSc/UA56Z67fW/I&#10;VkY1tSuk/pZ5PVe/05/r/r/T2Em6agU8MnjC8oQQAPqTa97fXn3kp7Z8mbXvN5HFMv4sGleA4Ur0&#10;XX93cwLQGnQYZXtrfFNXCM5KcLqQP+9Jaxc/gH+g+v09lnz1G9ZLIzM1ib2A+n+H499Wfaz2d5aa&#10;xhdowDQfgzw+ZPUc7pvd8JDEprX59Gb6p7ArqmGB6+ukkc6i2uR2AJYluL2/3j/X9pVca9M5KqTy&#10;eTf3lVsfIHLe2KDHCCw86U/y9EEl/cuRrap/1f6s9GQXNYvKwqKicSHSp50n6i/Av/xPtWYuasTS&#10;BcD/AGP/ABT2KZLOzij8NQAPTpRD48vr/m6BXfWG2xULMJEicuSWGlbXBv8Alre1NHVVRsLN/r/Q&#10;f7yPZY9raqdWKjqs0TFCp49AFkNrbZi81QiQXS5tZDY6rfS/0H+v7dY6SaZQxubj/H2laeKI0r0k&#10;WMs+hj/LoM6/duCwk7QB4oyHCgWX8XHA1f7x7i1WNcrxe/8Arn639qIbxK8ejmzt814geVPl0ott&#10;dj437gXeJ0FrkoNJXQbfk/j8+2eFaqlnBGoWYc/j6/n2uk8GaKh6N1tF01Ip0LWYm2xufCSJKlPI&#10;zwNdQqg/oP0BNzyfz7E7EVzyRR673sL3Jv8A7H/efcH8/wDLdrMGuUFD8h0sgiAooHl1UP8AJDq7&#10;G02Sr6ukUePW8irGi6bcWC2Y/wCH+sPash/cte3+xP094rb8otNagUp0IbIEU8uq4cnC+MyJjhDx&#10;MkoIKgA8m5JI/PtZYSkEsiKLKGJuSt+dJAJH++/23vCf3ahtLgSvMNZ/2R/kp/xfQgimcR4xTo33&#10;x97S3TtqWlNBVTU4idQXWVxcJ6g2kf1+nsYqDbdJNHFrhiNwLtoX6/15v+PeCPMFlaC5kZRTJ/y4&#10;/wBXr1c3U58+rZdlfKnsOkoKSP8AiNQSoBC+aSxHp/LX/wB7/HvlXbVoIUkvGgXQ7XKIALi/6bfT&#10;8cH2UWVlb3DCi5BAp/Lj6+fD7etreTE0qQehFHy23/FLHG2QlKyMpLmWZdN7NYA/7a9x9fZO+3qC&#10;mVJ4YokDkG1iBcG/0W3H0595n+yPt9ZbleRzzLqXge35Dzr88dNy7jcLivDoc+rPlFu3J1lPDVV8&#10;yxrIrFhNI6G8lvza309kwqdlnJVj3jvdz/ZFgebg++svtd7dbVZQIyxAEUIxjIp6jy6Sy3ck3cxx&#10;6f6qdHppvkK2OxSVNRXNcRDWHkLM1yAPr/if9b31XdTRGBmEALaf9Tb/AH3195a7JbbZZxrCmgN9&#10;n+T/AGeiO+gSRSoFa+fWXbXy5x0ldFTtkEA18gyA2+gtpP8AvPtL03VckcxtB+frb/D+nuQLS72+&#10;BKihP24/lnogGzJJIKrQfZ0M9T8nMK9GrfxCItpvYMLG5H059ysh1oyxf5j6Kf8AD8Wv7Vnd7eUd&#10;xGPQ/wCfozTYIKVKg/l1HwPyQxdXUKoyEdpHsAzX06WBsLfX/D8+w4yWwHiYjw8G/wBP9v8A0/4n&#10;3RZopl00DE8DX/Y6ME2aJUwueh+wPb9BXxqwqVYlVYG9/wCgP59pep2Y8UZPjtwPqB/X6e1EG22x&#10;zpHzqK/5umLjZl0agvS+ot+UtTKoEi2uR9dX4ve4PtBV1FLRzEKpABtwCt+PwfZnFYW0a0ROgjcW&#10;LI4qp+3oRqGpgrIAxIOpbg3BsCfyPeWGnkqUIYXBH545t/S3t5tlSdaKKD7OlMNlI1KV66kZIWFj&#10;ax+tr8f69/fGHCAVCMVH6hx/Tn3GPOvIkN1ay6krUHy6VJavGwPn68OotdkmjppLMRZDY/4/1t7N&#10;90xj6NZ6VZFX9S3BKc2A+nHvkX95L2ytbeGaZIvLjp4VZscf9Xp0J9uuJonCA46IP3n2fuHbk08l&#10;HNIoHkOkF1HOofqH+sPdmG0dp4yenidY43LKv6Qgtzx9R75M8zbfHaTlHXTT1/4voUx3k/AZHREM&#10;78lN5LVTrFVTsomkW3ll0+ofU2HP+++vsQpuvqGWMXiU3H0AQDm/4vz7BsT25agFB/xXy6d+ruFW&#10;oH+r9nSSPyh3njiXaaXgkEeSdVPBv9b/AIt7Y36vpJCb00R/P9nk8fW3s2jNjGQwx/q/LpP9dNSv&#10;+X/Y64TfNHdsKafPUm5HoLyj8/UEX9wqnrCkijZ1p4xbiwCXJvYnke1kJspHCNT7fQenWv3jNXP+&#10;r/B1lovmdup3DCoqVDMQV1yk3H5PP+P09gfunalFQu10VW+hBVfoP99z7mHlvlW23IgRx6l+zz/1&#10;cOlB3R9ORp+dehU278t9x1kKk1zB2VXsZ3JsSQQfSPp/X2H8lNikhI0R3Bb6lbkgc349yfaezU10&#10;4KxEVAPweX7R/q/mim3mi0r0/N8rd2JUqgqZHBkCkLNILAn6/Q+wS3TS04qGKW0hm+lhwRf8D3O/&#10;KvsNDPCA8P8Axn5/6b7fy6KG3ydnoMU+f+x0POyu/wDcOVpg8tRIXKJ9Xk/pyP8AivtNRxRFSLfj&#10;8kG3+xt7kiD7tljMR+jX/af5NXRnb7vJKvcaHpR1Xcu6FmHjmcAt/Vzz/gf+Ke4UWISaqVgR+r/A&#10;/n6/T3LnK33eNttGUm2qB/Rp5j5npYm4se0/4em/N9wbgkxk4d5tbRn6Fx/Z/H+HswG0MPTRQxtJ&#10;pJAU+rn/AHv3kry57cbfy9CJYIQHC8KdUnmdxQHqo75LdgblrauoELVLAvOQF8thYiwBH5459q/J&#10;4+jkjIAT6H8D+hPuYNpubiMBSKdMxHuqRSvQKdWb83fR10PmM7DyKba5bBi6i4sD/iP6f7H2FeWo&#10;IofJoUc6j9Be1/6+x3Z3LuRqPRoFXgerI9h7prsotN9yz+gQ35a19IuSCPxx7AbetD545dK/XVbi&#10;/P0NvYysb0RRlWanDosuWaN6A+XVhnUWcFIYEkm5AS5vY2/2/svOQ2xNNIxER/UTwv1/2Hs4O7xf&#10;ibpPHeMMno4OP3hSRxJedT6bE61/1vyfaEy2DqKPnQR/vH4+nI9qrbmFEI7x+3o5tb9T8fS6xW4K&#10;atUaZlN/8QQeQPr7bqWpnhVkKsR9OCRb/bj2N9u3W3ukBkcA+vHo4WSFu4kV6fWEEpDalB/1r3/o&#10;fr7k4pvJkkL/AJYk3H+tx/xv2eyyxNAaH7OiHdpI1jIXyPH8j1HyhCUEgXkhOOf8CP8AfD2enrWg&#10;pKqjhVwmoKtjxe4HvE33p5ft9+2qaCVAWrjH+ry6iu53KaC6qG8x5/Z1UL8tM3mcO1XVUDTh42eS&#10;6Bh6eAef8P6ezIUeIomoPG6qCISA3pNjcH6H/W98L/dT2TE3M1xNFFUeKKjT5ZHGvz9D0K7fmJkt&#10;6ef2/wCxXoiuyfmVuTbFauKqKmQeNpoiHlkFtLj6Iyk29l13xt55KiUxqwUM34A4Fhx7yN9jvuy2&#10;c/hS3EClSNQJHzNcFvLhXz9PQvuuYJpSQpxjz/2OrBesvkZX70pYXkqyfIiD/OM9vSbG5A/pb2ha&#10;HC08B/eALD+trW/xB99KuSPanl/li3Ro4ELDFKCg4fP5dat7yedtXQtVmcrq4eVXaQMOBqPLfjkf&#10;1v75ZSio3gb6AD/BQOPc12Uq2tFQKij7AOhRYSgKNXSh2zlshBURhkAuD9C5a1+efr/t/Zct41VL&#10;RSukQDyMSiInqLEniwUHn/D2aTc9bPti6JZFJHz6Pxc28cReWiqMkk0A/b0bbaDzVVNGz6uQp5v/&#10;AE9h7/Ad95pSMHsrduWZuFOM23ma/XwANP2sD/7wfYbv/efZ40KCaJaerj/L0Cd391PbLYS3783/&#10;AGyy08fHv7WKn2+JKtOhLhhfi6WFwfyTa/59xaf4/wDyWzVQGx3Q3cdTE7ArOeuN3w0hH+01VRRp&#10;F/yf7jC/95tt+q1CaMivk4P+AHqL90+9391zZGI3T3E5bjZeKDe9udx/zbS4Z/8AjPTgsFxcg3t+&#10;QR7HbaHxB+Vtaif8YT3ZTXAA/ismGw55P9oZapgt/sfZ/t3vnypEgF9coKeiu3/HUPQJv/7xv7ku&#10;xEtfe4O3PTj4C3d1+z6W2mr+XUWejkkFgmr/AANh/sPx7E9PgR8t8jp/4x7jMXq085LfGzSFB/LL&#10;ja2oYf61r/4ewFzl7p8j71G4gcyFvSGQfzZV6i7f/wC9p+41ZhhZ80XF8R5QbRuwr9huLO3X8609&#10;D59RkxLNfWoX/Yqf9vYn2O/XHwB+RWLmilzlV11jkVgzJNuXKVMijVew/h+OmF7f7V/sfcDjd+Xk&#10;n8RoSwrWgRa0+0sOoS3z++S+6bZahYWnMF96eDt9qgP/AGU7jbn+Vfl0GXYXVlXu/Hz0lBU0dLLJ&#10;GyK9TJMkQJWwLeGNza/149nj2v8AF/cuMpoosnn9vB1UCT7FMjVLe1iFaoihP+8D2Ll9xdktYBFY&#10;Wkgp6lB/gLdQ9u/99J7OI7NsvKG9XHp48ljb1+3w5rmn5V6rC7K/lf8AZ2/shPVUnauzsBFLIWjP&#10;8PzuRkjXXqF40jpgT/yH7XifG+kcD7ncaj+ohxFyf9aR6gf9C+0h90Z1/srX9sn+QJ/l6jjcv77S&#10;FdSbP7cl68Gn3sLT7Y49qav/ADkHSY27/J33tRuZcv8AKlIgxuaTEdUTygf4LWVu404/6cc/7Dlw&#10;p/jftiM3mzOTk/r4YKOC/wDyWJPaaX3S3Zv7OCMfaWP+Ar1G27f30nulPX9yclbRb+nj3N5cU+3w&#10;2tq/y6Fyh/lLbYdUXP8AyA7HyIH6/wCE4Tb2GvwAdH3hr7f7G/8AsfbxF8ethILSyZuov9RJWUiA&#10;/wCt4adT/vPtC/uXzGx7BEv2K3+Vz1Ge7/3wX3odxBWz2zl2yHkYrG9dh+c+5yqT/tQPl0v8J/Kn&#10;6BxLpLVb97xzUi21rXbs2rTQMfyAmKwVO4H+BkJ/x9zY+gOr1IM2Dnq/+W+UyK3/ANf7aSP2w3uP&#10;zafguAn2Rp/z8rdRrun96R98i/r9Jv1nY1/3xtW3tT7PqYLj+dehmwnwE+N+GRY3wW68uqgA/wAT&#10;33ulC9hb1HE1NL/vFvb3TdOdZ0lvDtHHm3080tdVf7f7mV7/AOx9oJeeOa5vjvX/ACCL/wAdUdR7&#10;uX94R98rdai457vI6/74gsbb9n01pFT8qU6W1N8N/jTTWt1XjKoL+Mnmd05cH/gwytfMD9Pzf2+w&#10;bA2NTW8W0Ntgj6M+Gx8rD/WaWNj/ALz7LpOZOYJfjvZ/ylcf4COo63X72/3o95qL/wBw+YiDxVN4&#10;voVP2pDPGpHypTpWY740fHnFsHpOkerPKttM1VsfbuQqFI+hWoyFPK4P+Ib27w7ewFNb7fB4eC30&#10;8OMoorf62hB7RSbluMv9rcSN9rsf8J6jfdfdb3R32v775l3W81cfH3C7lr9viTNXoQ8ZsHYuFCrh&#10;tl7TxKp+hcZtzD0AX/gopYUt/sPbsiJGoSNFRB9FRQqj/WVePaMkk1OT0Bpp5riQzXDs7nizEsT9&#10;pNSelUiJGoSNFjQcBUUKo/1lXj3y966a65e/e/de69797917r3v3v3Xuve/e/de69797917r3v3v&#10;3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e&#10;/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de6979&#10;7917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v&#10;3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve&#10;/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de697Sn/L3/APJr/wDlG9lP/Ez/&#10;AJv/APar1IuP6tf9Sj/vPdBJ/wAxj/5Vv/5hFvf/0jcZ3bdNViRtAOq/NlJF/fcfYuYi6LQ5p1kH&#10;GwC0JFehT6G+S2WxKY+meqchI47As/KqApW1/wDYfX2A24NpRQSsyx8XPNv8f8Pcp7bvLyIAT0ma&#10;0SWTUwr1cj1L3nJuHH05eoBLRp9ZCb+knm5/r/X2nlx8UKafGOPza9uP6H2Zm5d2rXoS7bYrSlMf&#10;8V0Nke4KqunMonJVubKSAQSALEn2n8pRRNGw0gX/ABp+g9mVpO4YZ6NLrbkZfIj/AGOhM25k5454&#10;mEhYfmzH1H/Cx9g3k8WgqSygA3JPptfn/AexxaXbGKh6AG47eIZqotBXy6Mzhs07Uaq51LZQPXcD&#10;03sTf6e3ahoxJGqsP7P5FvoePaK4n0tUdLLBdPbx6YclkjDMzg39RN73+vuRJjEUAEE8jk2I/wBt&#10;b22t2x6MJImrqH2dRos5K9yrWIBPFwSf6X9qzbmFjlnisl7P9eAB7gv3u5gNhy+RSpo3+Dpu3gJf&#10;Uw/l0A3cW9Zsdh6nVLo/bawa/P1Isb/X3Yx0ZtbTBBI6frVSrfUWDqAPfzvfeX5we/3+UI3wmhFe&#10;Ha3p9vDj8+jpUKR1PH08+qXO2d2LkKrJmVvpJJ+tdJsJdRcFiP8AY/09nwwuOMaIrodIVQD4zawH&#10;9f8AC/vA/cbvVV0Pd5iuemToOeiW53KxT10nlUMgdtDkgqeNQswPIF7f4/4e1BJSovHF+bavzYfg&#10;fn/C3shluJmiJ8vl/n6uikkGlR1n27UUkmTpSdB9fADBudWm4Un2l8xj3kEZsLnVcG4ZbtxdT/ha&#10;3+HsPruLwzMBWlRkcDj/AFfn0YxopNKY6P8Adf0eOqcVAZFjF4nGiQgOpMpAfSx4H5F/Yd5/BNJS&#10;yMI7svkbWFNyVBtYf7D3kh7P83S2u4Qh3IXtFCfUj/P/ALPRNvFiJ7dg3Dqt/wCd2ycZVYfKzQRR&#10;O6RuweNQSF4uPSf9cn2DtTQvCSCCDqK/S30P9OPfSfl3mWO7t1ZTXFePUB75tlJm8xX/ACda4m4Z&#10;HxGUnjGoIksgvfSbX4HtuaJlNgCf8LH/AHoex9Z74QASafn0CbnZY5dRYU/1f6j1lx27JYDGRLpt&#10;+dYv/Q8XHvi0eoD08n/D/e/Yq23mx4JAdeB8+gXuXK8b6hj/AFDoUNu9o1NDPGfuCVW3Im08XBNh&#10;f/X44v7hS0Wo3K3/AMfzx/X3Lmz+5YhtwrPmnmf9nqNdw5OeS47MAfz6Nps35JnHY9YnqrHQAdUw&#10;B4FhwW/4i3vPDTqFswAI5Atz9b359ke9e5Fw81YHx8j/ALPSyz5A1VqDQih9PT/V/n6Ru8Pkjkqq&#10;q8lLVMfVwUkvYaAvqYMeOP6/7bj3Er8bFUREFQ178cAgW59mvLvu9PaSBLo1UdeX27pc1jSnzpg9&#10;LPrj5k57bNVAZqyVUjPqJd2DHj/arXt/t/YV5zY0FW5YR2J+tx9SfzwPeQ/Lfuvs17GAJlRvQkY/&#10;n0N9o5ZnsRQVCjNP8n+Tq1Xpv+YvQrS08VXkY1fSLfvKGTSoFnuwtc8D3gwuzI6CUMUHpN/68j/b&#10;ezbe+f8AbVtWlEyvjgD0LbWxcHxK0P8As9Tu7/nHQ5/B1MdJklk8sBX9uUfRlBNmDc/T/D/H2KNL&#10;SaEAt9PoP+Ne8SececEvL1pmbj8/9noVWcBJoi+laDqkHsjsR9z52oqXlLB2JBDlhc8qDzz/AIe1&#10;nt3DSTzxzWI0yJYEWJP+HH+FveEvvLzhDPHLZ0DalcEg1pw+f+qnn1JuwWpQKzLXhTHDj/q/Lp66&#10;zyEkWQpqpZAoWohaxBf6Fjb0n/H2YvEU5jVRKNJ0gASDSCbWsoYC9+Pp752cx2omkLwZqTwz+2la&#10;efUgozKg0nqy7ZvaMdPBFHNKsWmJVYySKnIBF1jYj+o49qaLSpAsPqVIvckD8ADj8f77n2Ext8oy&#10;a+tafzrx/wBX2dNuWJ6e812dQ1KOq1KSatSNd0U2twoBb/Xt/wAb9+rpk8elApa2kFSDY/S5AP0F&#10;7i/+29mdht86tqetPmOI/wBQ8v29MkEmjHh0FlZvKgqJgFeCwP8Ax1QlWvybav8AbA+wc3hRmqpZ&#10;VJJOk8AXLcC3A+v/ABu3HuZuR7j6LcI5AKCozwpT5nh/sVz1r7OnOm3TSJEZElRn5Lp5U1SBx9VC&#10;tf8AFv8Abeyn53bytVOXQizGwZSPp/gffTT2b5sFokMgbVUqcEH8Q6YntlYagPn0pMd3dU4FiKab&#10;xtESPGx0FVH1sSbH6e0++3qVEN4l/wBsL3/r7zy5a53a4iRF+VfPoinjZWOjoRdufJzcddVwwxV7&#10;lfIqkrI5Gm5sDpI/2HtH5LEQarBB+eAB+fz7mDbtxeRNRx0hEroTqB6PX1z2lk6qjWaondWspJfW&#10;Bcf2Qb8n2yPt1JQbJ/vH+9Gx9mw3QpxPRhFedoYYp0L0HdZoHXy1lgLkjWeNIsCQxH9fcqj2Uk7i&#10;6cEj6gf7f6e0t3zIlshZmAA+fXptxIFWNadJLeny1h21RtK9Yv7aO5/dUW0qWsefz/h7eKjr6COI&#10;uIxe1+FPsks+fLO7uPAhmVmHlqHSFN8jLaSf2kY6BXbHz9p81l0xoyER1TBSTVRMANX+Df649oHI&#10;4BaZzH47gE/jkckf09jS23MzKHB6Xx3iS0I8+jzbO7b/ALwUMNYlVfyxofQ1x6lDGxDfS59wDiEK&#10;/wCb/wB4/wAP9b2+dwZck9UublIUqSBXpWf6QJY5VVqsj63ux4IIte7f4+4y7fEjE6AR/S3+8fT2&#10;ivOZYLNC0jBaepA/w9B6bfhGSNXD5/6q9SKztwY+NQ9WisLcsw5txqHqF/pc+2nKbcRUYhPweOPx&#10;9b3HtDb8+WfjBda/70v5efRpYbyJqAcTT/Y6Vezu6kq6mNPuVPqSzK/1B4Uj1c/7D2E2bw4ikOiP&#10;m5t/T6nkAexJdc92kViQjAsVr8S/5+htaXLPDxxQdHF2hv8Ajq6FWaoRgYozfUDxpH1N/r/X2InV&#10;uDq5slT2RuZluNLWK6ifwPfMX70nuLCLa6jVlPa9CCONF4Z48K9GUC6z0X7vDO4/IxyReRCp086k&#10;uLoF+oP5t7tV6/xklNQwKOGSFFIAvpKR2NwL/wBPfCfnzfGur13f8Tsc+dWJx9vy9ejVIQq1Pp0R&#10;fJYbH1FXO0bxLoSJSVKHlVsdXPHP1v8AkexYi8trsb3+tiLA888/1/5H7jc3TEUUHH2/6v8AVjrT&#10;QhhQCnSNqcLj1diWgYXuEUoLX+p9J/1veURMTyPqeeARz+b/AE9ufVyqtQeHTH07hqg9NBxGNdir&#10;RILtyfTYHV9bk/j3iaJlDWUWuDx9Qf8AXH++t7SzbjM1ASQc/wCTy6uIa8T0p8PtrFsXbRDY6AOB&#10;cmx/tE/71b3DljcpYFVNvqTa1j9L/wC3/wBf2xHfsJqtVhX/AFf6vLrbW56Xa7VoGpjojiBMalbA&#10;cc3ABv8A8Rz7S9biGqA5I+p5uLgg8WA+v9Pp7HWz8yNbSKB/q/1Zwf8AN1Q2gp6EdB7uXZlB9tM5&#10;0XH4NuQSeVIP+8j2D29ttyrG7KDbSCQAQR6weeP9hf3mT7G85r+8IjKeBNOH8Bx/l/L9hHuVh4gI&#10;Pn0RjtqKmwFS8kehdJJJa5vaX6n/AG/HsCKmgELurqL3Yc2ubfj6e+0ntHzDHebdHoPkKZHp+3/V&#10;9vUWbpthDt9vHpi2F2FPUOlPBKSoYgsH0AXYg/Q39tDUcUsgUKPr/S3+v7yCjvHWPWT0HPoSh8R/&#10;LoylPu3I46heqaZtIiJW5Zv7BAFgfr9P9b2qMbgomVTov9f6H2CeYecodpUmU5+0dGtmh0EJQHon&#10;Xb3yVqtvzTxGoKsjaf1lCPqW+rfi3IPt6XbyhwQn5vb/AIpx7Akvuxt3hnIB/wBMOqTI5fSD9vn/&#10;AKs9F0qPmMj0ksZq4lcqw1tKpY2/JOr8/wBfbxHjNCAafoB+Lfj+lvYLu/dEXFx2uAK+R/2emkgR&#10;TXgfXouOd+SDZHJO61gu0zfSW91Y/gFv99f+nttrKQITdbfX6e5C5Z5sXcI6E1OKfZ0b2g0LWmfI&#10;/wCbofOr+0GzKKyTHWdBFyy6kAJuCxt/hz+f639sX2Kyt+n8/jg/7b2Np+YYrWHxHOPt6MTIxFSK&#10;+XRnZe0psJRamnWwhsBr1LyOPVf/AGw9u9JS+ABQCLfT3HHMnOEFzCyqQQR6jHyP5Y6XWcBYiUj+&#10;XDot/YnY8W5/uCzRyF1INnUleQGuoN/pcG/0/HtXY5C7IPqPoT/vP1/r7xC9wd/SKORxg04fmc/P&#10;oQQqiitM9ErzWBbIZVnXjXILjTf0lv8AD63uP8fYqYCiKpq086hYG1yLG1r8/wDI/eAfuTzI1xcl&#10;QcEGpH+XNPy+WONOjBAvl59Gw6b2LTJTwyyLdgsfpK25uFsAT9bXuR+D/h7FOjeWKnGi9wbfQsef&#10;9V/T3i9ucyz3Z8TzHrQfl/q4dXpHXy6PLgttUSUsQUpqBUKwAYrdRYFgf68++OQq3aCYv6nKH8gk&#10;eqxFre0u3x6LlAmFr/k9c9WEaEYoOlgNu0EsLO6ozIEPAuQUcX/P+H/E+yi9h46SrmkcxspNhpsb&#10;H1sb8/4e+hf3f9ySC5jhZgQTWtRQdqjj0kmgxUnpsptw021KgTROkARVXSSACdZK2N/6n+n/ABoM&#10;sVt5FluU51fkD/invp3sHNcVpY6sAADzFDj/AAdFzDQcnHz6ZOxfkbPR4kxRVqW8N+JbAcqTf1cc&#10;e1m2EhePT4weLWsD7Uw+40qXFdeOk7yLXSpFOiZU/wAnsxjsu8y17oQxYATupBLA3F2H9P6/8ajJ&#10;tqnDFvGP+SQP9bn2IU90oggBIr8j1VJR6inS0qPmnmTBHEMg97WbTUsSOP6a+L/nnn3Frdt0zoR4&#10;1+n+pH9P8PZ/tHP6Xsmkn+fS+CdtVDw6EHrz5dZmauh1VspBlW37rsPqC/DMfwRx7C/cG0oFWRlj&#10;55P0F+B+fco7XvAuNJB/P06OY3RqAjq0rpL5I1eaahiaruXaNSC7EHUbXAJ/1r+wTzeKjjDpoAtq&#10;4t/T88ex1Y3xr3Hhx69PGrigpTqzLYW8ZsgsMxm13KA/uWsSL2IJ/oR7A/OYLyTMQhtqJFiPpxbk&#10;D2ewXpZ+NAT0SXFgrnOejg7V3Wq00avMrelRc/S/5B54t7aoMSIVJ0EfjkX/ANje3sY2cgC1NM9O&#10;2+3hTmg6WEua85FnUqeeCAP9Y8+4lYiwnj6gXvYD6c+0u+qs1k+oZ0n/AC9MXNminIwOpUTGpjYG&#10;3N1+pIN7j8+xQ623Aaaup9PGmQA/61h/re+X33lbFZNqmAGCPT+k3WrC3rJUnHDPRVe7dix5SmnZ&#10;wCCjkkm1uW5J/wAPdq3VObM9ApchwNFiTxe/01Af7x74De7s8ltuOlAVxkef20PQytbIFaKMdEXk&#10;6ioJKqtWSJCPKxV2KuNWk2/T+T/xv2Yilro5QLhSLFfzxcDk/T/ePcAjdZ45CFY+v+rj089oqLpI&#10;zx6T24Ol6A0lxDGNQPLRt9TcXN7f717dI5QVUNcA/UNZSf6fX2I4NzMgqBn1GR0Uz24HwjPRU90d&#10;VR0dRJGkjRg2Kx8i9rgEajf8c+27K1YhgYXBDX/Uw0/4Dn+n++/Ps1sLgzTYwR6DP+r/ACj7OmUt&#10;64PHpqoOvUQRhmaRixJJJ4GkcGx/w/r7Jj2lmVimmRdGsartq+vHPvOz2R2ebchG+aE8KV+z7P8A&#10;V9vVpbeq5GPToQNsbSjp6tISupfRyDa45Lm5v/vvz/Ur9Rn6h5HUEkAkcXHvpVyz7aiS1SVl4gcR&#10;5Ur8ugve25WtBQdGCpOv6HwQzNGFcjWbmNjqBNmLMf6f77n2lcrUSzXJBvYn/H3L2ycrx2lItI+2&#10;nz6ZhtTg1/P/AFft6FvZmJpaLTGjD0lRclbEKR+R/sT7SkklVHcre3+x/HPPuWNn2GKakaqK+tOj&#10;KK0oKjj0N2NxWOqSok0aj+RptY25F+PbfFnp6SoXX6QG/J/2/uQ7PY47de1AB8h0aJCK5Hl0uJev&#10;qDI0EgjUMWj4AUW/FrEH2Me3dz5GpgQUNHWVZKgAUtNPMSeeB4la/ty5sbOGnjsqU/iIX/D0X7hz&#10;By9sdTvl/b2ajznniiH5mRlp0VHenxj/AI/kZDDjamrDStxFTSzggn8iJT/vfsQKSi7AyhApNl7u&#10;q1YcGn27mZwb/TmOAj2Vte8u2n9reQJT1njH/P3Udbr94n7vew1O+c9cvWZXj4+87bFT8nuR+zpP&#10;Ufw53LDZ8bsbctXICCv2W3cpKSfrqXwwn3Nk6u7YygtFsHcihvp9zj5KI/7EVvjt/sfbg5x5Rsz3&#10;X8Jp/C4b/jteo53X79v3P9jr9Z7ibJIV/wB8XiXX7PpvGr+Vehk2l8Xu06Qx+LYG5IyCpH3mPeiA&#10;sABdqwx2/wBj74j4z9v5X/ObMeBD/aqs1t6C1/6xvV6/+TfZfN7ncow8LvWfRY5T/PQB/PqIN5/v&#10;O/uR7aSH51W4cfhg2zeJa/Y67f4f7XHQ64foLvWiEbUWznT9IZqnObdpgthw2iWsD/7ZT7dqb4Z9&#10;hVK/5RTYGjY/8rOXR9JP5P2kcvsmm93dgUnT4j+lE/6CI6ivdv73H7n9gSbK53a+p/vjbHWv2fUz&#10;W/8AOnSvpuj/AJHTyr/kG2sdFfn73cqNYD8EY9Z/949tuQ/l+74yx/d3LsqiVvrpmzVU6g/1T7KM&#10;X5/DW9lLe7+2I1YYJj9oQf4HPUbbl/fR/d3tQV2blvmK5I4eJDt0Ck+oI3GdqfagPy6HvZfUnaOI&#10;SP8AjeZ2sLAakoa7L1ZB/NzNRwi/+xP+v7bof5Y9fUm9f2niqEE3P2O1KvIWH+AmrqW/tfbe/i2e&#10;I7B5B85gn+CNuo/3L+/C5YtxTZfb+8uacPH3aG3r/vFjdU/n0NdDtXLwqoqctTkgAN4qaVwT+bF3&#10;X/evaixn8r7bFLKstf25napgbsKHalBjgf6gfcVtVb/efZg/3nN5Eei32yNf9NMzf4ETqNN9/vve&#10;db4MNm9v7K2rw8fdJ7in2+HZ2tf5dPj4ASx+OWrZrixKwhb8W+hZvY+7U+EXXe2FQHd2+68pawNV&#10;gKWI2/qi0Dtb/Wf/AGPsD7774cy77GYpLa2jB8wspb9plp/LqGN5/vhfvB3zMds5d5etg3m8G4zM&#10;PsI3GJa/ahHy6BvfPxo697DjeLcc+dKSXDCgqqCmLavrdp6aY/7a3sYKL4+deUkYjaPNVigAXqcq&#10;4Jt/X7RIv949wduNna7reNfXaAuxqaYBP2dR1uP96x97a9BWzu9rsQf987bG1Ps+okuP516L0f5Y&#10;HxOmrjkMjt7duVnLl2+63hkKdGJ+oK4pabj/AFj7lH4+9QyG8+0Iqpvy1Vl89MD/AK8bVWj/AGy+&#10;xNtvMm9bQgj22cwgCg0qnD7SpP8APqOty/vHPvl7mSJOcnhU+UO3bTFT7GSxEn7XPQ7bR+IPx42P&#10;HHHt3r6On8YAD1W492ZFjbgXWurpE/P4Ue5tP0R05TWKdb7Tlsb/AOW4qHIXP+1ff+S/+x9rpuee&#10;cJ10vuU4HosjKP8AjNOgDuX31vvZbpX6j3B3uOv++L2S1/Z9N4VPy6F6i612Fjwq0u0sIoUADy0U&#10;dTYAWtep1+1FSdZ9cUFhQ9f7JotPK/abUwVNY/1HhgHsrl37fZhSa9ncH+KaQ/4W6jzdPvBe/W+V&#10;G9c77/eauPj7xuMtft8S5avT/Bt7AUtjS4PD0xH0MGMoobf63jQe1RR4rF44Wx+NoKEWtajo6elF&#10;v6WgVfZa8ssprKxY/Mk/4eo43Pf993pte83s92eNZppJTX1q7N06pHHGNMaIg/oihR/tl9z/AG30&#10;U9c/fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XvaT/wCXx/5Nn+H/ADw3sp/4&#10;mf8AN/8A7VupFz/Vr/qUf957oJP+Yx/8q3/j/wA+Iv7/AP/TPbPAWupFv999L++vWw7tb+CKN/Pq&#10;dBNFWqmvRUth7roYYKeZJ0LJYgB7kXNrmxH9eL+0RmsJ9wGOi9wfxf8ANufcq7TuylRRujSzeNzQ&#10;mnVi3SPdseLMFO9WFRSgCl9Okc3vzf8A1/YbVu2JAzFVI/P09jGDdloKnoT288SIFXPViG0++8RJ&#10;BBeqgZzZSPJp5vy3P+sPaOye3pVRgUJOk8lTcezy03NCwz0pe6j0cejJ7P7bxtbIhSoQDWBZZFN7&#10;g/p9hDm8FLEzP4+ATbj/AB/B9jSw3BHAFeg7fNA4rWn+r/V/l6N9s/e9DXwxxipW7AcawTwP95/w&#10;9peKd6ZwhU8cEi9hzx7N3jWVdQPRJb3cMUjI2B5dCJNTxViGRXHqAIvY34+lr+3KF3q5FRR9T/Tj&#10;j2imKW6F3NAOjNdwtitCemGuamxdPLJIwsqEk35AI9jjsbb7yy05ZSAzKf0j/iPeHP3i+Y4xszrE&#10;2RXFf6P2celUV7aqAKj9vVanys7ex+Jx1XAlRHddSC8lwG/H0H9fx7su6joKSkx1MXdV0ReMowAB&#10;9SsGBP0PHv57Peq3v7vf7hgtS766g18m7aemePp5Z6vPfJQ6yB9jVz6eX+HqjffvdlJUVFYzVaqA&#10;9RAVQtdi8ly2o/gDi1vr+fZmocnSx6EjKEaEIs4BIsPrcc/6/vHIcuXToXlBqScU+Z/1fLop+tiG&#10;dfRVtx9ywQVbokzaVawfzEFhp5JFv9b8+3JaqCRkdnRvUFKf0+oHPssudjnSNowpGCa/z6Xw38Wn&#10;DdT9r910qVtPMK0aklVCjMbWuQWDG/1+vvnK1GzjVb1EfVxxf6kgA/T6/j2FpOWryQEqDivl/s/l&#10;0sj3OJMFuje7a+UmMxdOUeogLaAhBqCNJIBLGy3/AMQP+R+03mRjWjkQTKD6joJUk8cixt/ieR7k&#10;XkzaNzs5Y38MmlMjHnx8+i+83WFlK6h/q/1f4ein/IT5B4/dEGRpoayNzNE/pEhc2KhbfT8f77ge&#10;wRzeLp3YmM2u1wwBN7Lyfr9P6e8z+TOYb20jVH4AcK0pn7P28Oo93YQTE6eqZOxWhqK6eWHUA7n1&#10;AWDa4wSRb/H6W9oyWgCswI+n09J59zHa7+8kamvH5/b0D54YEZqkdA0806OVXyEBiP7X0/H9fcdq&#10;UWAAIv8AQ2sOeL+zi23acsW1cPKv8ug7evYqndnpwo2yLveNZiTawAP+uPp/vfuM0CgkMw4/2H+x&#10;+vsQwbrdsgMdc/P/AGOiCV9sBLmg/YeltQQbgkVFjSos3AHJbkD+g/4n3ElaJAbsvA/r9fZ3Zpd3&#10;DgPUVPmekMm77Zbr2sOP7P8AVxPSvxmyty5FwDTVT3I9TRuRybfn/efeOF4pCPWn1+lwf979v7jH&#10;PaofDOR8/wDV/h/n1qDf9tMuiv8Aq/Z04ZLr7c9FCzClqQQLgxxyG1/6i3ue9DSzITYcC9v6m3HJ&#10;9hSDmfetvnAWQipFc8OhVBe7W6fGK9Jukl3Vh5/Qa2JwQSRrFrH+hI/2PHttOPjR+FA/pwB/vfsZ&#10;R867rNbaXk1U+fTnjWLYV+HHpTNuvc08HjqKidlC2Ikdz/QGwBJ/1/bnRY5GYGS4AYW44N/rz7j3&#10;mjmq98FhAe4g+fCny/n0e7Zd2S17gOm2lqqmWcPK0mkMp41aSVP/ABr2JeEjoaRFF11Ejm4UrYG5&#10;H1v9feK3Ncm6brOzvWgrjjWtPspw6HFhuttHGBqAp/PoYNublTGRRWd1kuLHlGUi5LA3N/r/AMV9&#10;rqPJwWRWdVZSLeof4fWwBHuL5OXZyWYLUEHy+350/wBXDo5TfoQhoakjH+qnQhL2xU06Kv3EisAf&#10;X5SDcCwNgD/h+fc0ZSBb/vRkcGwZv1fkX/P+sfaI8tTECsZr9g4f6vTptt8Uj4uHUeTt6sfVqyDF&#10;R6raje/P0P8AX3xOTjN7aXH+BOr/AFuAbe7DltwopUH5jH+EV6oN5Qnjk9RE7YqEcuaksGJP+cIb&#10;n634Nv6+0pm2WaNmBN7MCovxcA24A+hvx7GPLm1tDcBHA4jNPt+35Z6dXdVNamn59TpO45RGCahj&#10;6W48jnTf62AA9gZnaLySu2k25/UBybW/w95je28yWaIlc44Ypmv+r9vTn7yQL8XUAdsyTTgvOPU3&#10;1d21kk/gn/insOsjCYwQBb/D+nvOLkC6WUKzPWlP8vz6LJ71WYhfs6NL0zuGlyVXG7zodBBK6r35&#10;LG1j/vH+8+0sMe1RJcr/AK/+x95ASb/b2EA8RwMeZp0XST6jp86jP+r7ej6z9tUW1MSF+8Vf2g4b&#10;UqrwhPH15v8AX25riFjTUy82H4H+x59ksfPNtcTGCJxX7eto7AnPQPzfIv8Ai+QkpKOrjYFiovKx&#10;JPJGlf6/g/6/txx1OgkC2/J/Fv6ewvzrvd4tgxRsEf5D0nubnw1JPHoGO7N6Zipwk8qzsNUJDAO9&#10;/Wjrq1A/4n6f8b9q6WgWWnJVRb6EgD/W+vvG7a+d7rbt61O5GR5nyz0GJZ9MlScny6rr2r2pk8Hu&#10;qOd6qRbVAewldv0ygjVb2GGZ2+HlZilrk/gX/PvL3lb3BtruzTW4rpFc+dM9Opvi2tF1ig+fDq77&#10;oH5RxyYOjpZKsPKsES2MjLZ1jRCOb/77629puXCxxKR9Dbm4/wB69iG950gjh16hTy7v9joObrzt&#10;HGjAtXj5/wCSnRtMd3DW5dlkh9SlmA0yM9xxY2/x/wBf3wgxkNyP1f7a17/X3AnOnuHOgfwpMVNB&#10;q+fyHp1HM/OHjzCsmkE8K9R85u3cFWdSrKqWuPTIRZrW5FuPcfIYOKeJgv1N/wChFrce4TPuXu0N&#10;6X8Wg9K+nzp0Pdh5li1KWeox06bN3nmcbVRTy+TSGUgjy2Qg8k3/AN45/r7Qs+wjWTD0kgtxxe4J&#10;9nFx7xXqWjBpM6c9/Cnl8PUu7XzJbGOmvj8+jTYj5Htg6IxzzvGfGFuQ4C2S1/Y8dX9fUdBVQSze&#10;gq8ZLlRYXJubm/vBL3v5x3TfY5Vj7q6xTVX+H0A/y8Ohjbb1alA2sADoG99/J6iyMvrrRoBic3Eg&#10;FxcEX/JH/I/Z1MX/AAqhiCJMpOm5B0rc2tb0/wC394FbjsG63rhpoz8jnH7f2dKZeYrZQAWGfn0C&#10;9X39S+eZoJ47OV1C7Bjp+pJ4+tgfp/t/b9DkKDUAGTT+SZBc2P8AQL7Q/wBVL/ThSD/pf9npocwQ&#10;twk4ehHSNzXyBihXW9SoChzy9zwQWP04vx7m/eY8/wC7Bci5PkBUX+vqA/4n34crbiBXQcf0T/n6&#10;UrvsWAD/AD6Q5+SlIZdDVyqSQ1xUcXJ/SLD3gkrKB7oroD/XWv8AX+nH+8n2mflG+A8VkJ/L/Z/w&#10;V4np9d6t6EuR+3oRcD8laaQpF92Cn1LeW1xbgcKLcW94ZXpPT6w17A+oDliAWsB/xHsuHK10xNEI&#10;IrTBPCuOP+z0/Fu9uxoJBjoV6L5J0KIqPVjToCm8xW5t+oXS3H49y4oKFxGWdB+R6lsAeLXa3tuL&#10;Y9wikOmMmnyP+SvSobpbetfz6ac98icG1OwauTU0bA3nsEuSCLW549o/eFDRSwSKihhosSNJN9Qt&#10;f/bf717nf2sTcLO7SRzQg1HEYof9VeOOkV3uVuQW1DqvzvruHH5F5ftZo5R6lZg7fuHykl7D8k82&#10;/wBb2VHP4cpNIUBHqc/QC3P0uPfXn2b50+ktoEdqABanVTy4/D1G27Xlu7khgM9AN1n22mOyQWZ7&#10;BXUgFpPp5COQD/X+ntE/Y+OS5Fvp9fr7zKs+crO5sgRIAdI86+X5dBC4uoScNw8/9X+odHopu3qT&#10;K4Zoln1Dw8aWt/ZvxYcf8a/2Ptf4CnDqgPPH+wHP/G/eOvufzK7q7Rtw6Tpfxr8LcOqsflLuWpkr&#10;Kt4PJYyWU3ka3pP59r1cYg0koDwDfn+n5HvF2fmm7YsFk8/8vSwXsTDUWpXquaq3DmXnkVGe2pgb&#10;s/PqI+p95GxsWn6Af6wH5/rc+08PM9943En8z/mP+r9nSKTdLYN8XD59epqvNvKJPWPVq4Z+f6/7&#10;z7S2WoEANvp9b2Fvr7mnkfnK5tXUufL1zwPy6rFvsEb1DV/1U6NX0xurN0FXEWWT0jRcmTVYoQTp&#10;IPtio6JWkAva554vb/Gx9j3mHni5FjUNWo/i/wBjozTeoCMsP5f6v9WOjH7339lnxxVg7MIxa+r8&#10;i9jb6/4+384xABzxb+n+9e4YuOdryZnzTPr/ALAp0bWW+RKoOv8AydANRb3yTTuJBIWLWvZwBc88&#10;kni3++/o5Y6lVHFlHB/Te3+8+4o5w3C6vYmq5JI40+fCn+rjTo8j3WMmgbj59K6l3TAKmN57LyCz&#10;E/2uOObcf7H2KuHEaxLcLxbk2AHFvyP9cD3iRzbt91PcsaE18uNf5/YcdG8W4IFoT/q/1fPoxGyO&#10;2MZioAktSkYFr+sauV/C/m/+J9riGRPGoEigfWwIve31uR+fx7ia65fmMpLRk/6vTrz7kitQH+f/&#10;ABfQu0vyLxVNFZMl4wCbci9rD/E/7Dn3nnpI5o20kepLlvrc/n/Xt7L4NuuIphqU4PDH+fHWhutf&#10;P+fSjj+R+JWlZf4kjFkDENJa91va4/p/j7BXdmC8okYktpt6tPP1J082v/Xj+vvKv2ov2sbyKi6f&#10;lXjgCtaGnpn06pPucZAFafn0AG+PkFSTFjFWq5ZgNYfQEN7lbE8n/Ef1/wAPYbJh/DIPTx9Rx/xH&#10;vNPbeb5Ws2VWr5Ur86f5uiOfcyxNPL5/z6ADcvbEmVhkX7gnUhTWzkD8ANcn8f4+5f2ZA4Df7b8/&#10;4n2ZR8w1oGIr9vl8ukwvSeP+r/V/g6Ayt3epmkYzozE2DaudI4Fjf6e/GCwvbkX/ABf2tj3lnkC6&#10;8H59KY7hkFHNQeosO4pZaiNPunKs6j/OfhrD8/6/9fbBWvouD/vX9Pcycozozo5fP29HNvOrMCPM&#10;U48OjedTUq1f2lS02kEH/dgNyFCgXJH+ufaTyVP9zHIAB6gw/wBvx7yA2fcorddLN+fR3HcIi6v5&#10;dWLdT7ti2zV0TSTsoiljLKWAWwbX+kH+vA5/xt+PYQ5jak9RIfHDJISGOlELEkccAA+xdHzCgcDW&#10;F/22OkNzutpbIZbmVYUXizsFUfaSQOrVOq+/6CcQUdNMJpyYwsEJeWY3HJCR3JP+sPaNn6r3LXG9&#10;JtzOVZNtP22JrqgE/j/NRt7FFpzNtsSA3FzGlD5yIP8ACegjufvD7SbGSN85n2izpx8fcrOGn2+J&#10;MtPz6P5svem7MpHH/D9qborFY/qo8DmKnUDf9JghPuI/QHZ9SP8AI+vt3Pe2lpMBkqZCP6h6iNBb&#10;/G/sRw+5HKluAtxuNuKekyMf2AnqPN0++J91DZa/X+43LlRxWLeLGdh8isE0jV+VK/Loym26XsbI&#10;+MybB3nTqy311W3ctRJf+uqsijBH+N/bXP8AEvvjKm1J13kV1Dg1WRwWP/2B/iFVFb/Yn2h3X3Z5&#10;GMbL+8UaopRUlb/jqHqL96/vGvuTbTU3fPtm9P8AfFtuN1+z6azlr+Veh2wu2t6tGok25XRk/ieS&#10;jpxb+p88q2/1re1XtD4Wd+0dZFPW7exONjDAt91ubCystv6jHTT/AO8e8PfdubaucbJ7XaJNbN5l&#10;WUcT/EF9eou3H+9f+5VtTE2W+3t/T/fG0361+z6mC3/nTqDu/qve+4aKWGlxdHHK8ZUfdZCiVdVy&#10;RqaJ3/3gH3YV1n05urbFEkWaqMQHGm6U1ZU1FrfWzeBRf/Y++VvuF9zL3B5zv/qNvvNvt0pnxZJ9&#10;X2AR28g8/UY6B9//AH1f3VNsUpY7TzJet5GOxsEU/aZt0jYD5hCfl0WeT4g951lbNNDkuvsfTSSF&#10;l+9zubM+n8ERUOLnW/8AryAf4+x2h24IlC+VQbWNgTc2tf8AH+vb3Htj/dxc5vL4m48x2MVf99wX&#10;Ev8Ax4w/5Oo43j+/L9p4yTsfI273NOHj3dnbV+3wxdU/n09f7JL2VkadYcn2BtOi4sxoqPMZMD/E&#10;CdKW/wDrH3NXCgMCahiB/ZEYA+gH9f8Abce5C2z+7rtYI6bhzWWJ4iPbgv7Ge9ev+89RNvH9+deS&#10;1XY/bVIz5PPvrP8Atjj2mOn/ADkPSan/AJZf8Uqlqsx3XMfTY01BsKNAt/8AU1NRl2v/AIXiH+t7&#10;j1e2aStj8cs9Qq3JvH4w1z9f1qw/3j2Oto+4LyDYSia93zcJjgdi20XD/TRy9Rnuf99373uxbYuT&#10;9jt68PHe/uKelfDuLWv8uldiP5Z/WlHYZLsPfNcLksKKn2/jQSwsSPuKeqt/h9fYc5boXY2claXJ&#10;vnKgt+pRkYolP/UmFT/tj7yL5H9ieS+QUVdpkuptPnPJG3/VuGIfy6jTd/75f73O56haWvL1hXh4&#10;G3XLU+z6ncLj+dehDxn8vronHSrM9dv/ACLrp5rdwYyPVp/1X8Nx9OefzY+4NL8aunafl9sz1Z+t&#10;6rOZzk/1K09RGP8AePc/Wu97jZQiC1cIo/oKT6cSD1FG8/3pn32N3J8LmmCyB8oNp2rh6AzWczD7&#10;Qa/PoTKL4hdDUqosu1MhkNAABrN0bmW9voWFFVQg/wCta3+Ht/g6K6jp7aNi4aS3/K0Kut/2/wB5&#10;K9/9j78d93cmvjsPsoP8AHUabn9/374+7Ai65+3FAf8AfH01t+z6aCKn5U6V+N+OnSeJCii69ww0&#10;fp+6lyOQP+xOQnlv/sfb9TdXdaUdjTdf7LiYfRxtnDNL/wBTXhLf7z71+/d74C8mH2SuB+wEdR1u&#10;v3qvvOb3Ubp7h8ySq3FP31uKp/zjW4VP+M9LSj6067oNJo9i7RgZeFkXbuJMot/zeaIt/vPtQUu2&#10;dt0BBodv4SjK/Q0uJoKcj/W8MY9ppdwv5v7aeR/9M7H/AAnqNt19xvcLfq/vzftxva8fHvbmav2+&#10;JK1elPT4vGUgC0uOoKZRawp6OnhAt9LCNR7egAAAAAALADgAD6AD2j49A1mLEsxqTkk+fU/33791&#10;rr3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3&#10;Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/&#10;de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797&#10;917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3&#10;v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/&#10;e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de697&#10;97917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3&#10;v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuv&#10;e0nf/cx9R/x9lvqP+eFvb/ifZTUfWf8AN/8A7Vf83Ui/86z/ANSj/vPdBT4Jv73+Twy6P9K3n1+N&#10;tHh/0H/bebV9NHk/b1fTV6fr7//UsUlx5bkqQf8AH6e83tn53aNQhcH8+hQ+/vG/Yf59Udba7XqK&#10;VEiaosLAEKSfoePofp/h7bZsc39PT/iCR/vXuUNm9xVhOWH7R/n6NbPmaPVpJFR8x0Yjafe8uOZW&#10;E99Pqv5rWPPJW/8ATj22TYdGuWiHP5tY+x1Ze6Fu7BXp+R6Oo+aFXOsD8/8AP0PG3vlXVwSwJ9zZ&#10;FP8AZkNuB6eC39eAPaWyO24pdXH9RyBe1/cmbRzjZ3SKyOATTFR/n6el5tjVe4j9o6O31n8rpQlK&#10;y1K6joLDyfkoSBy3Fyfp7DbO7Mikjf0j6Hnj/efY+27mRFYHWP29Ed5zrbKh7lr9or/h6sU6j+VF&#10;RUzU+qW4ugADNf6fT6/T+vsEsvsURvJJaw9Rv9Pofr7Ga85WltBqmkUUHmw/z9Am/wCfIo2KgjHz&#10;+VerHtm/ISPJ01PCHVpCsYADcm63BHP+PP8AT2w0eLSlqBcfRhbgA8+4r5t93bW3ieCAg/MMD5Ho&#10;lPuWEbQT+dR/h/zdLTPbpyOZx0hpgbyRWJBLDkEeq3+39mC2bW0tN4ndlUqF+oFrgf4+8FvdXnSX&#10;f0kiDFgxHDP4QPLj0kuPdCQD9NxT/TDqq75EdV7v3k9ZHGk7K5kZSPILgtYHSo9mNwnYsVDAkSSr&#10;Yc3DfX8Dn3g3zJyGu43rXJFK+VPz6Tp7nMGpqH+9f7PVcW5PiFu6p+5b7apZjKzadM6EXUk8kH6m&#10;3sSMd2qr6Q0qt9P1HgAtYfn3H137XIF1RgjjwB9K+nRjD7lg5JFP9MOOPn0VPfPxH33SyTyChqZC&#10;HudTSluV+unT9P8AC3+x5v7VMXZqm9pwAASvKgaj7D8vtojAApVvOgPD/V/qz0Zp7mwiMMCP96H+&#10;foF5fj72Fj57fw+qTSwIY+YKSL8XK8H6/n3jm7UKav3wWC/Usp5twA3Pv0PtPE4UlKAn0PrnFP8A&#10;V6+lv9cyMiuP96HSgo+jexakFDT1hYqSQVnP+ClrD6Wt7T1T2fGz6nZSwNyxZeb8exRae3MdtHoV&#10;qA+VMinRbL7iGQtQgVH8Q6mr8PexM6RIcfVyFx6iEqBcWsPqoHuN/pBp6ktd0KH6C4IUgDkWPH/F&#10;fYisOT/p0UgkN5445P8AP0+XRZLz+2nS9D/th/q/1enQXbx+De/4dSti6hr8A2ma1lB40qOR/r+2&#10;ys3nSgalZSfzYj2Odt2DQul60HDB/wBX+HPQZ3HnwspCkVPzH+f7ekxtn4E7zyVbHHNjKhUZrEsk&#10;lwSQAVBB/wB69pGs32ilwJEAv6fqBb+vB9ihdrWNVZQR6/z8qZ6BNzzdcSk1apz5j/Vw6OXsP+Wl&#10;VSLE9ZSyj0ozAoRq5BIGpb+0pV78UsR5b/19V+D+AL+xJYWzIun/ACf5adFVxzJcPDhs/b0aLbP8&#10;tnHwiB3oW+q/2Qb3/PK+2Oo3t5D6JPr/AE1cm31/3w9iO2jdAKmlPM/b/k6C82+Tk95J/wBX+bow&#10;e2vgJgMdpD45WOkXssYvzc8Ef094Id6PGwu9gDf6H/iPaG9DvkmoPXo99ctVSa/b0q8t8C9sV1Iy&#10;/wAPS5CA38Q41ANc29v0O/8ASD+9ZeP6j/bD2F7rblJ1Hj6f5+hNY8zTKApyft+fn9nRf9wfy3ML&#10;VTsYseou0gUiOOwvwmpiPoPblTb8jkZbyhuTySeOfwPbaWlF0qKAjyH+H/V8ujVeap46sGp/tuP8&#10;/wDVnoIN0fy1hDHIaWkcNpNgiggj/HQo9qel3pE628im34B55+nstveXhcNrUHup5H/VSnHrw57u&#10;LfH86j7fLouGZ/l+Z7GzOzUUwjUFgQH08D8aVtfj6X9qCm3WXVQGAC2H+t+fqPYUvOTIVdmArWvr&#10;/qp/xXSmD3MugwUtUf6YdBjmviLlscrBoZxoDgBdY4HBvx/W/tQU26GYj16ubXPqX6WJt9f959hi&#10;55OiWpXtPp5+tP8AUPl8uhRtvuFLKxWQ8eFTwr/m/wBXp0B+6eg8ti9T6Jgt2N3uV4U8D6c/7H2+&#10;RZ2SXTZyLc/q/B5F7/X2UvyssWCmon5cP2cOj+LnKZjTVXyFM9AjlNn1OOkdJVUadRUqxIZVNibg&#10;n2702VlcFdZINwCDYG/HHssuuXYYiHK04Eg/LPRzY8xzTMNRNcdILLU7UoYiS3DW9Yt9CRwP99/x&#10;OeWqYx2L6rg8Ai5B/wBV7ZtdsUT6kXTQjNMY9PX/ACdC6HdHkWqn/Z/1fLoP58rKjFRJqAZ/owOo&#10;X4DH/intKV1O8+olSbg/UHjj/D3KWxXsdjp0MBpI8xnP+odKTuNTg9ejzDlwWdrhgblvrz/Un2H2&#10;UxbanFvyfxbgfn3lByLzqtvErV4gef29OxX5LAGp6Mb1d2i2BKEy2ZQo161Ja4YG3P1tbn3HoMQP&#10;qVP4+v05/wB9+PZ3zd7jySLoR/Xgfl9vS15SxqvTz2V3xW1yCOGsCpZxpVz6SQbCyt+D+PebI0Oi&#10;OwH4P0H4H9fZZyXzS1xuKs7eY8/WvWhcmIEvx/1f6v8Aiukz1P2JLUZ2F5qlmBkv+ojSxJ5Nz9fa&#10;apY2Wf6Ec/7bn3PXMl5HcbSSGBqh8/keiW/v1Q6mOf8AD5/n0drf2WpMhtGyMjSPTsAQwNz9u2m5&#10;v+L/AJ/HsSKOJTByRY2uPyfqePeGO9zyxbpVQcE0Ppw/Z0Ed032BFBZgCK+Yr5dVgZLDZKTOsYI5&#10;T+6eFRzxq5tb/Ye0huA08Subji9zYcWvYX9yNy5zFNaxRhmPlXOMjqM975qUS0hIxggEZ/Lqw34v&#10;7H3Rl62ijMNSsd4uCZVvcqPo35I/w9gfm83HC5UH8n8c+xFdc5zzIUMlVHAVwP8AB1Hl/vk1yWJb&#10;hWgr1sNdIfHirloKKarp3BkSK9w/1K35v+efaZbc5ivpP0/rz/jyPYG3XcDegktqJr+Vfz6Ilv3r&#10;Wpr0bWi+OdJJ41lhUWCi7AC/pA4HvAm72LhW0i5IvY8gf6/sGT2jysWof+L6EtjzBLbioYnh58On&#10;uq+NWMWmJhjRSEJAXSAT9ORx/tvavw+5oCQW024A+hvx+T+PZHuO0uy6SSNX5f6v9Xp0L7Hnq4gW&#10;pYmnz6LV2H8da8B1o0k41hgWk03JsSpta315t7EKj3zDTp+26iwXngW+v5HsD7hyWl29ZKmvHHHo&#10;+T3LnRRV6f7YdFdyPxc3LUSMPHUWLPpC+Q2FwfSfx7dF7KktZZhx/QkfT+pv7KG9rbQ98iYPlT1/&#10;1fb0zL7oXhqtfsIYfy8um0fFLNx/qE4LaWLa7lT9eB/xHt4x/Ykjut5CfoOWAv7Jrv21thUIAPPh&#10;/q/w/wAun4vc24FNTV/MH/V59ITeXxizNPRTMEnYqrgaQ/1BB0k2/wCN+1P/AH7vHqD2Nvw/AH1+&#10;v/GvaBfb5UGhh+0cfs/4v59H1t7lysOOKYz0Vaq+P24hl2jFPU6dYC3LgD12vcj/AH309sdX2Q8T&#10;i0rKQTyrA/X/AF/dovbq1l1K6qftBH+r/iulR9yWUAlh+0dGC2r8W9xT0sEyrUqTGCxS50nTwbFf&#10;9fnj3kp+y5X03qDfi+pwTf68j21J7W2pqyxCnyUjpk+6kiGgP8x/n6nZn46buoo2EX3h9AAVzIR9&#10;PqbD/kXtU0/Y7MqAy6rKAPWL/Qf1tx7JD7WIHY6KAn+E/wCqvRlD7sMq4I/3ofPoCN0dOb3g1Jpq&#10;SFe99Ulh9R+bf19467fvlj0GQm4GoAg3OrVf/YezraOQVs5fFClaVoaU8qfZn/V5dXl9zy8eoMKk&#10;fxD5dBZVfHrd+enMckczKbAX1MAS1+Lm9/YdZTcMEut2kS5v9dN7Xv8AQH3OvLU8m3IsUasKedDS&#10;tKcaf6v2dBi69wWlJAINT6j/AFf5+lntj4YbnaoSUQuNVi1kkNvV+QB/X2HWS3DTRPcFTz+AP9cf&#10;T3Mu183TpD4Zcigpx9Pt6QjnBpgQzgE/0h0cPYnw33L9p45kqQrKASEkuCVOoXZT9STfn29YDdsC&#10;MCGA+nBH154/2/8AreyPft1k3SIwOSSRg8f2U/1f5EF1zW8I7XB+xgf8p6Cjur4EZfKQTyCnlc3N&#10;9QYE+ggfUe1/JvWJUB1pyL/gEf0+vuOm2kIDhsHjQ/n+3P8Aq4oP6+XDDRWoGOPH8/8AZ6J1jf5c&#10;2cq69lejlKauQEfTfn6MV/qP6+2Cbfy6yPKGX6AC/H9fp7udvhChgKN5mn+qnRbcc3XDZDaT9v8A&#10;qr/q+3oyO2/5Zcn28TVNIQQoaxUAg24BGn8+8LZyuyIvT0lbU34X7elmluCbgAxqfYg2lLuOghid&#10;sngrGp4VwP8AV5dB2690tm23G6bhb29OPi3EUeR5nWw6GPbf8tTNxSocVtjM15IWxosZW1YvptcC&#10;niY3/wBb3Kx1Du6SRWp9qblmH4aLBZR0+t7lxFYf7E+xhc2e9bjbiBLWcg/8Kk+zjpp0Gb37zntP&#10;tSldw5t2iIjyfdLJW/JfG1E/IDoQ8l/Kq7g3HTsmP6r7CrdYA1wbP3EYyNJsxlFMV/2JIHtZUu3d&#10;/VRFtrZaMH/lYp1pvqPz9yyW9lqcj78ydlrJ+YC/8ep5dBu4+/N7AbXHouubLFqf76kab/qyklf5&#10;/Z0k5f5J3yartTYfp7depwpT7xaLEnUWBs/8Wnp7ccc+1ljdjb1YhqjDin+hvLX442/NgscrH/bj&#10;2ivPa7mi7TRFbBa+skQ/b3k+n+rHSFv7y37sG2sC/MTzlRQrDt+5N+YZrRENf9NT16QmV/kLfzDM&#10;tJ/uF6bx1HAxYJU5ns/q2jSxFgzQRZmSoX8Egwg+17RbOz6C0hpogbXBqbn/AGOhWv7Bdz93nnC+&#10;bXS2jOfjlJp/vCN/l6LLv+9o+7Pt6nwV3i9P/CbGNf2ePdQfzp1Iw3/Ccf8AmUZmRRVVvQ20o3Ch&#10;jn+0srMY/wCuv+62Gyf0/Om/+x9qWDbeRRQJKmlFrAeNpTb8cXQe0C/dR5kmfVc39nHXjpE0n+GO&#10;PoBbr/fF+zaEnZ+Wt8n9PGFhBX7dF5cU/n0M+C/4TD/NKrCDdHyM+OOF1EeT+AVfaO5igvzoGQwG&#10;JDf7G3t2XCS2AarANgCyxEn/AGF2HtXbfc+kY1vN7RRWtFtC/wDM3Cf4Py6AO4/3z22xKy7RyBNM&#10;TwM28JDT50Tbp/2ah9vQ2YP/AISy9hVWht0/OfB4j0r5I9vdEZbPk2+qRz5Hd2Mt+QHMZt/qfcOp&#10;2jS1alZqmTSSSdMaA3P1Nzf2O9k+7DtO0yCWTdppCMdsMaY/NpP9R6j3df75b3Bnr+5uStvt/wDm&#10;tfXNx+3RFbV/l0LmF/4Ss9Qjx/3v+Yna2atYy/3d652ntjWT+op/E6/MaSfxfV/sfbYeuMC5Bkly&#10;DkcWWWnRf9ssV/8AefclWPs/y9ZD/cm5evGrxgH8hFX+fUa7p/e8feRuwybdtHL9op4EWt/I4/N9&#10;y0H/AJx9Dht3/hL18D8asRz/AG78rtzyJbyQvvfrDEY6Sw5/yeg2h9wt/wA2q/cmLr3bMYsaaol/&#10;rrq5Rf8A6lFfZ5H7ccsoQXSR6fxSsP8AjunqPdz/AL0j73V/X6Tc7Cy/5o7ZbNT7PqBcfzr0N23/&#10;APhON/K+w+j+J9e9pbu021f3h7i3hS+S3+r/ALpyYu1/zpt7lJsXaifTDxN/y0nrJb/64kkPs2h5&#10;O5bgoY7YY9Xkb/jznoA7p/eIffL3cEXPO9wgPlBZ7Zb0+wwWUZ/OtfnXod9t/wAjT+VXtVonxnxI&#10;27UyQkFZNwdh9ybpLMOSzJuXcdWnJ5IC6fwABx7kJs3aac/3dw7n/m9QU9R/1vVvZ9bWtvZgC1QJ&#10;T06j/cvvjfer3UEXPuHv6V/3xud1bf8AaNJFT8ujL7U/l2fBLZKRJt34k9BwLB/mv4j1ttvPsp/r&#10;5NwQVTE8fUm/twiwWDg/zGGxUNvp4sdSR2/5IQe1hmmIoXP7T1HW6+9nvNvtf33zdvV5q4+Pul9L&#10;X7fEnavQ4Yb4/dC7c0f3e6R6iwXjt4/4N1ts3F6LfTR9jRJa34t7cY4oohpijjjX/UxoqD/bLb3Q&#10;knia9R7ebhf7jL424TyTv/FI7O37WJPQoUONx2Lh+3xmPosdALWgoaWCkhFuB+3Tqq8f63vJ710j&#10;6m+/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/d&#10;e69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de697979&#10;17r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v&#10;3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e&#10;/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de6979&#10;7917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v&#10;3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve&#10;/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69&#10;797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r&#10;3v3v3Xuve/e/de69797917r3v3v3Xuvew+1H+8dv+/g6f9h/oq1+y7/iT/ze/wCsHQ6/51//AKln&#10;/eZ6h6B59Vufvdf0/P8AD/Hf/be//9W0ySkgUHWVNuLfQ/4e5Gs96vXIEVR+fRBue628LEaqU8/X&#10;/VnrWzw+IzVQymGGodX+hCyEW+vtoqDRRXuy8c2H1/x4B9jbbdw3CQ1Y8Rxr/sdBDcebYrVaxt3f&#10;b9n+T9nQ2bX653dl3VYKSpu7CMEaxa4+pAF/8Paeq8jQxhvpbm30/P59jKxvbmPSWbh6njToN3Hu&#10;DcqOyTgfX/Y6NHsf40b5yb0xNFOBxqa0hFgfzyAeD/r/APEoDMbipIAxDKbX/B4It+b+x/Zc43Vr&#10;GFiND/snotl5+3CYkCQj/bfL7OrKelvhvums+1NRFUxhircE29QPpKMfr9fqf8bf0B3ce/aamV9U&#10;oAN/ww/N7Dn2eQ+5e7xggyUFPXzFOi8cz39xLlyf9t/Ph1bj018Ka+OGnLxyM6aLEJEWNk+tuPYP&#10;5DsKiqWZQyuWuLXPH4u3sr3D3P3a5TwjOcfn1e4u7qYEa6fz6Pzs/wCLVXgkp5ZhKFhCtzpXVz9C&#10;AfaZbJGrl8kS8E8cG3J+oPsC33N+4XakO+W+df5dEclzcqdJfowNFsegxFJ4JowdAIYnTqPFvoT/&#10;AL37VOOqq1FAAdbnggtaw/pcewbNNJM7GU6h0je8mH46/wCr9nSP3BtrbkhJeKmLAaSG8dxfm9v9&#10;b2oEytdEo9cl/rdiT/vXsve0hc1Ix6dWF9Pq1FukBLsbbNY7Baen+pF1WPUwNzyTxb3Lg3dXU7ga&#10;3FrflhyDe/H/ABT2gk2uFsAV/KuPT/UelSbncAVJ6Zcl0TtjLQlzR07k8MCkRa9rAn/H2qKPflWQ&#10;A0j/AJ+pbi5/H++/4p7L22OGviKgr9nWjus2nSrV/P8A2Ogcz3xf2yWkf7GnABNl8UPBvcf8b/2P&#10;udUbxqTGSJG+n9SD9PdV2yMD+z/l08m43AGW/wBX+XpM0Hx027HUoPsqYNcKRojFhe3PHtD5Pe1a&#10;sjBZmHP19X9T9APbMlhGpynRjDuEx4t0Yfafx92ulJGzUFOTo5/aiNwbfX+vuXj961otqlYgkDUC&#10;3HP9PdobFHqaU05pSvDqs1/KVNT/AD6Zt1/HratQLHGw+pXH+biIHGm//E+3h931Uq21tyLfUr7O&#10;7eyWlT/MdB26upWainpEUfx82xjG8kdFCpBuLJCSOf8Afc+8Yyc9R/uwkXJtc/19q5I0jTh0X+NI&#10;Mtx6fBsfD41gI6RFKgAkol7WBAIH+H0t7wyPI7XLN6r/ANfz73DIFFD+Gn+r5dMyzyBKDp4o8Xj4&#10;rKIkAHH0U6bc3t/vFvcqlgka4JJHHPPH9PZnFKZE1VpXy6JJ55GNa0I8uomTkx1KwAji5+pOkfQD&#10;6D/b+8ky+Lgi5sT/AE91khLLVjWnVIpJS2qtKdYqKWCpFo0QBjYkWP5/3349t7sxNl1X4/ST/sB7&#10;QSJHLHUihFf5dHNtcyA1JwOnVaOmjI8iqw9NgUQEXFzz/sf6e8azVEd7M/HI9TC9vxbn3SKBfIdG&#10;TTsVDA8euNRjcPVWWWCE3FrkKw5A+v8AQe3/ABFfVNKoLuRq5uT+Dci3/E+3XUBcDiMH+XRdczPm&#10;h/LoNd8bQ2/HQO4o6fUE/TojX9aEDn/ffX2MWJkkeNSSQSRY3I/HsmuQADXNB0xEpZwS38uqyu4K&#10;PHUM8wjpk4Dp/mwdIYmzah/T+ntc4+N2YAE8AX5+vsMXCoxL0pX51p0Mttjl1Ak1FR5fPqtrt/PU&#10;VLTVCeFAy6l4jsGJVvz+Df8AxPsRMdSalGoE/kfk2+n++59g3cLgJJ2tTT/Pz/L7OpJ2mwadQ9SO&#10;Hl/s/wCo+fVYPYO7glRMqAADUn4WxkY3Nj/Tm3tTUsCxjheAfr/Xnnn2FL+7MhpXiOH+r/V/lkPa&#10;9sOoBh6eXz+3ot2a3DLWMyqTpBYsQT6gCeB/vv8Ajc0oPqF/x+h/I4H/ABv2gSRtOW6HdvbwRrp6&#10;REsrm5APH0Avz9Tzb8+8EkIfgek/T6X/AN7PtXb3bQ5Pd+f+x08beE0IH2dQ3mc2vrjI/HLc/g/j&#10;2x1mPjckW5N7sV4/Fj7G20cxXVulVbApiv246vHbxo2onPWWmytTTjSjtZT+bj/baT7wU9BFFbUo&#10;fnj8Dk8cc+1m4b9c3tSG0/z8vy/y9KfFgWrE0p/L+fUerrKqtddbyOQQQAeBz/S/try0UKxtwo+v&#10;15sPwPYx5LvboXaMzGgp+fH/ADdAvfN8t7fUwk4Vx6/8V0J/WeEys2Sp2pkmPr1Erc/1HJ/P9Pr7&#10;DmeeKndm+ljySPyT9PeTrb0k23iJ3p2+tfKny6iDe+c2YFY3yK07vl9nVpOxess/urH09JPDJIsi&#10;omklyf06dYDW+v8ASx9t9Ru6Omj0axb6WuRawPIt7indLaKaYyKPz41r/mp/PqLr7mDcLqUnVivr&#10;/hx0bXr34FLl5oquoopT9GdhCoLHUp59XPsPc7uwVCsFZWJBAI1cWB+vHtGieEgUeg/L8q+XRK93&#10;cF9bk8fXjX/L5dWd9F/EvF7Okgf7LRoKXEkcdz9GJAFv9b2EVVNPV1BJZiNRHF/yf999PbLEP2r1&#10;uSUMPmePVmm38PQ7dxkYSFU0IhW4A02FiBb6e3GDEmZOV+o/xJP+JFvehAq92qp9Mf4ei4uyPXVU&#10;f6vn0zZLf0VDLoUKNJ/Vzp4NvwPfUm3gOdJ1c/QG/wDvPv1APOnTq3TcF6xU3ZwkurtGU9PN72B5&#10;ufeSmw1aW0UsVRMwNtMKO7f62lAfdxaRzZILH5f6j01cbxDYIXvJkiU+bsqj/jRA6kPuGnzUgSOl&#10;aqckEJDA87HV/hGCef8AW9vUOzt51VhSbd3FVC40/b4fJTX/ANbxRm/uy7JdTGiW0rfYjn5eQ6CF&#10;77r8hbcx/eW/7dbU4+LfW0f7dco6V1BsvN5CMSY/ZW4atpFuBR7eytQWvY8eKI39qOi6t7LqD+3s&#10;zcyhj9ajFVlH/sf8rVPZhJyvu7oBFZymg80ZfL+kOgxefeR9j7CpuebtqJX/AH3eQzf9WWk/ZnrK&#10;elOzMgbU/We8FDk6TUberaPTc/1rUiFv9f2tcd0v2sxVo9rVUdxyajI4imsP8VqKlT7Sf633MVwT&#10;/iZ/N4x/hcf4OgfeffK+7vtxJl5niYjyjtr6av5xWrj/ACfPqJXfEzujPRGKHrieNXvdqvK7aoLg&#10;25ZK2rjPFvpz7W1N0j2dNGFlocdSXtcz5emcg/Xk03k/3j28Pa3mCSlY41+11+z8OroMXH3/AP2D&#10;sCfAvry5408KymFf+cwi/n0k4v5dHb9dViplwW28eSbkV2fxr6STcknHmo/4n35/jVv+sYNNmNsU&#10;y35BrMpNILm99KUmn/k/2rh9od41a3lgX5anP+COn8+grff3kvtBAClptu8XB8j4Foi/ta9Lf8Y6&#10;HfavwI7Fx8CR1+W2FSrpVWSOvzNVKLCxGlccqf7Z/bvRfF7PqQareONh5uftsdV1PNrceSSG/s+h&#10;9qZNIWe4QfYhb/CV6A+4/wB5fy4tf3Zyzdy+hluoYv8AjkU1P5/n0r3/AJftfkCwyO9sFSqwsftc&#10;LX11rknhZpoAf9b2tKD45JTAfdbyqKg/nw4Zaf8A2AMlVL/vXt3/AFoLJjWS7P5RAf4XPQNvf7zP&#10;fHP+63lOKKnAybi0v7QtnF/h/Ppiq/5XO0snb+JdnVhBbUwoNmUlKefqFafITf7cr/sPagj+P+3C&#10;AKrOZ+Xix8D4+nv/ANTIJPamP2g5fApNPM32FF/wo3QTvv7yr3dkqNt2XaofTxFvJaf7zdQ9PGF/&#10;lXdI4+US5DeXYNcwbWVpG2vjlJ/1psfUm3+x95x8etgH/gQ2fqx+RNlVS/FuftYo/Zrb+2HLFuQa&#10;Sv8Aa4/59VegXff3hX3hbsk277da1/31ZsafZ408v869DRhPgR8f8IFC0W6Mjptc5DNwAsQb3b+H&#10;01P/ALx7kR/HnqRSGm2zLVuPo1TndwN/t446pUP+xX2bQ8i8rw5FtU/N5P8AoID+XQQvfvyfedvA&#10;VTmMQKeIisNuX/jTWrOPyboWMV8Y+ksQgSm2XHJp41VOXzkpP+un3IT/AJN9qGh6e6xx1vtdmYYW&#10;+hnilrD/ALE1jyX/ANj7XJyry7H8NpGftGr/AI8T0Ctw+9T94jc6/Vc3bgK/76kWD9ngpHT8un1u&#10;g+mZABP1vtasAN7V+OXIKT9ORWmQH/Y+1LDsvZ9NbwbU25Db6GPCY1W/2LCK/wDvPtZHseyxf2dp&#10;Cv2RJ/0D0Cr73n94Nzr+8ea94mB8n3K8Yf7yZqD7AOnXHdNdQYhg2L6r65x7gg+Wj2TtunlLD+00&#10;sVMGJ/xJv7d6fGY2kt9rj6Kmt9Pt6SCG3+t41HtbHa20X9lGq/YoH+AdAy/5i5g3Sv7zvri5r/v2&#10;aST/AI+x6WtHhMLjgBj8Ri6ALwoo6CkpQtvpYQItvc72/wBE/Tp797917r3v3v3Xuve/e/de6979&#10;7917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v&#10;3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve&#10;/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69&#10;797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r&#10;3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xu&#10;ve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de&#10;69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de6979791&#10;7r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3&#10;Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/&#10;de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797&#10;917r3v3v3Xuve/e/de69797917r3v3v3Xuvew11/7+jTf/mpWj/2D3kt7SaP1tX/AAyv/VKnQ8p/&#10;yH6/9Iv/ALzXWPT6r/8ANzV/1h0e/wD/1jw5PfyIT+8CbkH+huP99z7lCy2wI48NcH0B4V/Z8usb&#10;dx3+a5qWNPOtR0oesf5cdEIKc11CfSsJ9QXVq41XBH05/wCI9h/k+wjpJV/6/wBf8PyfY0sIVRtJ&#10;NK9A25vnkJEhJP2/6vl0fPrr+X/tzGtC5xoZlZWbUiEC4+t7f6w/PtHS73qKlmCve5sLEn/ifYlh&#10;ijKZFOieeYLxqPt6NthPipt3BRwMlBENAF18CC9vqbEXHtO5PJVVShJJ08kckW9N+b+9umkagfzr&#10;8+kS3BY4Jr8uh52bsTA4WRI0p4VK8AeNPxfm/wDgOPYB7xnq5Naq7XOq1iTYn/D2WXV4SmBToUbY&#10;lSGpnHR1uvsfjqWJD44gFCn9KgEW5sf9b2jdvber66rXUH0l+dVwbfU3Fv8AC/smWrtqJyfn+Xn0&#10;JHkjSOp6XO7t2YvDY+RyYxojJIUfkC4+h9ma29sfRAheMk2Xm1x+De/tSkekAsQT6ef5dBS+vwT2&#10;mlOiB9g98ww101PSygC8g/VZrrdVB59qd8PDS3XQPoBbgf0Pt4xoMk0+XSJC0gBr0GUPYdfmNTRy&#10;k6rnUA5/BH1/2B94/wCEpKPSA34sv+9gAe6gRvj4fn0+X0jPb1lTe9VQModz9QTrYt/sdJPtjrcA&#10;y3a1gSLBv6/Q8D3VIyWpxHyPTJuCBRak+o6FHb3ZVNUBI3dVYqL8WVifpY3/AOJ9wYcc0X1/s/4G&#10;44sfr7pLrRiFrT/D1VJWL8DnpUV25KWsj4KkvYgAqbn/AG9/fphpVlY/4C5t+Px7ZTUY60JPS8s2&#10;CvUSgEc0yOqqBqvyAfofp7S9VThpGY/Q/wCx5v8An2xc25lUEYPRnA50gDj0JeLyIhgEfF1Fv9YA&#10;AXsPc6jhvwDzf+g+p4Bt/vXulrB4YAYV9fsr1ud9AJPCn+TpizWR1EseOeOfpwAfz7fYYeVH6rf7&#10;G31+v9PZosQIIA0/6v8AVw6IJpzqNTp6SVVU2iMn6y1/zexH0v7eUASwFvxc2/F/bLREBkYV/wCK&#10;6agcsDq49IfIOZZAUPANyQRb9IB9z4AJSAeebD/W/H/G/adbck0pwz06yFuHSYyuQ+wRnDWsCf1W&#10;sfrfn/e/b9CEhHqFx+QeL+31TTQx+Xp9v+fouuLaoqvHoN6nJz5KUqpJAIFgTfTYD+v5/p7ba10k&#10;Y+Mf1At/sfp7MDQw0cip/n01HAwprPSw2/5KaL9yMjSbm97gA3uR/vHvFS0Tve4P0v8AQkXH9PZc&#10;2lAFHrn8/X5U6MQqKKgj9vWbMblWAkLYEAAAsAf0/Uc+5H2XJB0k/wCIsf8AXt7cCkEaa0Pyx153&#10;oBp6ZYdxawZCwBsLHXYi/wBRck+3CgpfFIGB+hBNr/TVyP8AY/09vzR1QU40x8v8PTFdVdQ6Sm6M&#10;791TvEWIBUgnX9fRwfr7XFHk1pwi6gP6ngf4fj2Ty7fI6sSD+wmv+rz6VwRmlSD8v9X+rh0Uneuy&#10;xuBqgFdYckqFb6Mf0kEk+1fjNxR+RVJDG4Av+TwOB/vXssuNglkjBjqKg1oP838+hXtt0YQNdKCl&#10;SSKAV8/y8/LoiPc/x6ra2lq3gp5Hc38agMzO5DFE0qLm5449jXt+rnqUTRR1Tg/QpTytc/66r/tr&#10;ewLuvJ26SsxtoZJCf4Y3b/AD+fQss/crknZ+3eN3sbTTSvjXdvF68dci/n/s9VHdm/E3vDKZGaPa&#10;3UvZG6NUjBE29snc+ZZ21nToGNpZb3+ot7XSUeScao8XXkEXAFHU2vbjkr/xPsORe3HOlywEe23b&#10;Zpq+nlA4+pUAfnTp+++9H93vZFK3vO2wxsPw/vaxZ/8AeFnL/wAukVt/+Wn8/wDdkyjB/C75QVVP&#10;K1o62Tovs2kxr6jYN/Eq7GRwW/JvJ9OfeI47cTkiHB1lvwXEMN/9jMy+xRa+zHOkyg/QyVP8RVf+&#10;PMOo13b7+f3Y9rc+PzlZOB/vkT3H/ViGSv5dGg2f/Iv/AJk26Y45I/izv3GmQA+PcFbtXarC97Bx&#10;uKvpSv8Ajqtb8+5cGA3RIymTFrCARYyVtEeBzciKRvZtH7Dc6yoQbdYyR+KaLz/0rN0Cb3+81+6z&#10;t9BBv813p4iHbdwH7DNbQg/tp8/Poasd/wAJwP5mWXEbSdRbW26HsSc9271c4UXNjIuCylc44sSN&#10;N/6i/tyG081MD5BQxE/6ueRrf15jRvZja/d650DCs1sg89Ur/l8ETV6B25f3tP3c7MH6e03q8I4e&#10;FZW6g/8AOe9h6EzC/wDCWz+YjmmX7/dXxm2qrWJ/j/Y+86ho7/qDDa+2skCf9Yn/AF/ff9x8kw9V&#10;ZQoT9Sqzyf72q+xNbfd93sH/ABi/gUf0RI1P2qvUX7//AHu/trICNk5Y3WT/AJrSWcFf+cctxT+f&#10;Rg9mf8JP/kiJIpN7fJXofGDUplTbWM7B3KFANzobKY/Eav8AC4HtpquqamtP724liUnlYsYZLj62&#10;DPUL/wBC+xxtPsydvKu+4VK+kP8AlMn+TqD+Yf71U7hqXbeTGzWjS7qBT/aJt5/4+Oj/AHVP/CZn&#10;CbL8Eu4vlJT10kYXXTYfpplViAb6K2t3KLcm4vTn22P0PiqgEVW4cowP1FPT0kH+28gk9jePkS3U&#10;UlupG+wKP8OrqItw/vIufJyTt/LljF6eLNcTU/3nwa/y6sF6/wD5LHTWyzC1Z2pvfLvCACaTC7fw&#10;4bi1wJhWW/259wT8adhytrqsluqpP1KtkcfEl/8AaRBSKw/5K/2PtZ/UnaSAHeU/7ZR/gToF3v8A&#10;eF+99zUWtltFsD5pbXLN+ZkvXU/7yB8ujlbX+BvSe1oY4oavemR0AajX5XEKHIFvpQ0EJt/yF/sf&#10;bhTfG/qmG3mw+Rrf6/dZzKrf/X+zki/3j24vJXL4w8bP9rt/kI6Bt/8Afk+8Ve4g3S3tf+aVjaGn&#10;/OaKX+dehSovi/03RFT/AHdq6nTb/P5vKpe39ftJYv8AePb9S9G9UUZBh2ZQMV+hqarJ1v8At/vJ&#10;5PamLlLl2HKWq/mXP+Fj0Dr372n3idwr4/NFwtf99RWsP/Vm3jp+XSlj6F6ijQR/3Jx8qD+zVVeV&#10;rB/Tn7uoe/8Asfampuu9h0YHg2dtpbfQvhaCZh/rPNGx/wB59rY9h2SPKWkVfnGpP7SD0Db73496&#10;9xr9VzZuxB4hb+5jH+8xyKPyp1Np+kenaYhk6u2FI4+klVtXC1si/wCKyVkMjD/YH29wbfwNLb7b&#10;CYint9PBjaOG3+t40HtWlhYx/wBnCi/Yij/AOgje89c7blX947zfXFePiXdw9f8AepD0qqLZGy8Z&#10;b+HbR2vj7Wt9lgMVS2t9LeCJfbqiIihUVUUfRUUKo/1gPaoAAUGOgzJLLM5kmYux4kkkn8znpSRx&#10;RwoI4Y0ijXhUjRURf9ZVsB75e99N9c/fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3XvYWX/39v8A5VO3/sE7+6Y1fn/k6H//ADrv/Uq/&#10;7znXvf8A/9cVqGSTIIGMh9QBBvzyv9D7yDTa7gUGmlPP1+VP+Lx1iRLDOalhUenWwduGrw+1JWiW&#10;CJNBayhAB6WtYWB+v1+vtuy9B4kZvJa3q/1/ZjDt93hghP5/7H+odJTZzt+GtelbsbflDXzxxqEU&#10;vZbBQwBtc2P/ABT2i4apIqj1S8X+lyT9QR7PoLK606NB/wBX5dJZtsuGGgoT+XQ71TR1NCJY0XmI&#10;n/DkH6H/AHn2opsnSCmKlxew5P1Nufp7tc7beeGCAfs/l69JodluQ+vR/q4dB7R01U2TJ0EhXIBU&#10;m1iObggf737C7LTU1RUfqDDURaw55/H+9eyKXaL8sVK1/wBX+r8uhVaWNwgpopjoxGBnkpKFW1FW&#10;0Cx1HgqLXA9rvaMOPidGJUfT8AXv/jf/AIn3aPYr96Axkfz/AC/1fPHTV5b3ZXSqnoBu3dw5GSjq&#10;YYJWJKsCQ0gIHIvYD2OVPmcZT0wQvGvoFjcDkCwHswGwbgzh1Q/Z0RfuO+lbXpJzwp1XbmsHuDJZ&#10;aVwKh1MpBI1sbM1/0+0ZldwUTO1pl+vPI59q5OXr85MZr/q/1fn0Yw7JfoaeGadDxsnaNfFSp54p&#10;P0f2gw/tN+f9j7jUe4aRR/nlPP0uDx73Hy3fnjEenn2W7c6WQ9Oef2hWSt+3E/ABFlZvwRa9wfz7&#10;yVO4qBo/84h555H09vxcrbiZGIjI/L5dbHLd7qNE6iYfauXglUeOVFJJ+jccH6C/tgfMNUaloKSr&#10;rWNwBSU01Qb/AOptCrH6+3/6n7lKASmK+nD58adMT7bb7aBJulxDbD1lkSMfbV2HQ17f2dnMgIvD&#10;Q1lRYfWKKWUE6r29C3494hgN/ZSwx2wd8V5JBH2O1c9VA3/I8FO3tfDyXdqCGQcPPHl9vQa3Hn32&#10;o2ck7tzXs1rTj4u52MdP97uF6GPC9Zbs0r49vZuXg2EeLrntzcWZUP8Ar+3OHqLufI2+36x3kuo/&#10;8puInx/+tf8AiAit/sfaqLkmRvjC4+z/AD9BSf7xn3cto/3M512hqf76ukuP2eAZa/lXpaUvVO+p&#10;B+3tvKKSOTNA9OeR+fOU9rbE/HTvacqzbDngQ2Jesz22KYi/PqikrA//ACYfbp5J0klSuR6fL7eg&#10;Zvf30Pup2SGMc1pK4riGx3OX9jLZ6P8AjY6i1XQ3Z9cw8eAKJcXebK4iEWsP7MlQG/2Gn2vKH4v9&#10;xzW82PwGPva/3WfhfT/rihjm/wB49uR8msaByo/Kv+r9vUU7l9/D7uFq5Nvd392B/vqwcV+zx5If&#10;5065r8ZeyqmMoUwtJf8AFRlQQP8AgxpEl+n+HtSRfEjs6bSancWzKVT9RHW5qqkFxY3H2Ea3/wBZ&#10;j/r+1y8nWgyzAn/S/wCz0F7n+8b9jrVSths283BHm8NlEp9KH66RqfaoPy6n0fxI3mxDVue2vALg&#10;2gny1S6i9zw9LGL/AOsx9q3E/EXcEBBr9+YyIm1/tMHVVVv8B5qiC/uj8l2jAhXC1/o1/wCfugfu&#10;f95jyki02nk+5lpw8W/ihr9ui2np/Pr2T+ElZmxprN/UlECACYMDPW2/xAeqp/8Ae/asX4n0cgAr&#10;N918n9ftsHT01/8AW8tTNb2nXkOzBGqY0+SAf5T0BL7+8s3qSv7s5Ptoa8PFv5Zv+OW0Ff5dT8H8&#10;E9t4whq7fmUyBBBP2+CpqBTY34EtTUH/AHk+3ek+J+yIiGqtx7vqGH1ENTh6ZG/wKtRyNb/Wb2pT&#10;kXaR8byN+aj/AJ96BF//AHjPu3PVdv2XZ4Qf44ryVh9hF7GtftU/Z0v4vh51zoCVWb3dMAoGmCrx&#10;FKhtxyGo5G/5O9quk+OHW1KAHhzdXb6mpyzqT/r/AGiRe1I5L2EfFGzfa3+anQLvvv7/AHgLvFvL&#10;t9r6eFZKafZ4zzdZE+GHSRkElZR7myJH4qtxVESnixuKBIP949vkHQ/VVOQw2sszi3rqMtnJr2/q&#10;j1Oj/bL7WR8r7FEulbcfmzH/AAt0D7775/3k7+ofmQxqfKOy2+On2Mtpr/ax6VFF8U+hKJAqbDjn&#10;I+rVef3RU6rf6pJa0p/tl9qCm6t67pLCHZ2CIH4noo6r/b/da7/7H2qXYtnThbR/moP+GvQMvvvK&#10;e/e41+o5s3Ja/wC+rhof2eD4dPy6UFN8dujaUhl6s2bORbmvw8GT+n9f4j5b/wCx9vcGz9pUtvtd&#10;rbcp7fTwYTGREf63jiHtSm3bfH8EEa/Yij/J0Eb33a91dyqNx5m3a4rx8Tcbx/8Aj0x6VVD1V1fj&#10;Lfw7rfYVBb6fZbP29Skf6xgp19vcFJSUotTUtPTj+kEMcQ/20YHtSsaJhFA+wU6B17u267kdW43M&#10;twf+GSO//HieldR4rF44AY/G0FCALAUdHT0oA/oBAq+5Hu/Rf1P9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3XvYVX/393/lVbf+wPv7T6x4lP6dP+MV6kKn/Icr/wBIn/vO9e9//9AlW3P5o3wt&#10;SNFrPkHtvGGygir2b2zJpsOQf4dt2oH+295nJzh7SKoDbqp/5sXH/WodQ5uOyvt9fptsvb3/AJoi&#10;1Wv2fUXUH86dbYO8Ph3vLdE0jotDTh2Y3nr4voWNr+HX+Pasqf5knwUyyFX+YPWWNDfX7rYHyRlk&#10;H+stFsWVSf8AkID/AB9qoefPaKL4tyLU9IJv8qDoE3++8x2A02ft/wAw3h8vDl5ZRT9pm5ijYD/a&#10;E/LqVsr4S7lwM0c1Vl8AoVtTD7jIyPb+g00tj/yUPbZD85v5eFRKJK/557Borm5FF0r8kciR/rGb&#10;alNf/ePawe5ftGnw3lftimH/AFjPQF3Hnr3nir+6PaDdrj08beuW7f8Abo3K4p/Pox+P+PjwU6QV&#10;OYpfSLExU1RIP8bB9HtTQfNr+VxKo/iX8xKiINtUVD8b++Y7f608+Ka/+xjHtmT3N9q3wLpaf805&#10;/wDrT0BNw9yfvdVK7P7HaacGm5r2dv2oirT/AJyHp7oegMNTOJJMs8jXvZMcqf7Znlb/AHr29UPz&#10;O/k6I4fKfPbclYb3YUPTnb+OBP5t59n1Vv8AefbZ9y/bDFLxP+cc5/6xdAbcvcH+8Olr+6PaPa4P&#10;Txt2sp/26N2t6/y6V8fUm30j8b1NcVtb9vwR/wC21I3sSMT/ADAP5KGKCg/MTdOQ02/4HbB7oW/+&#10;v9hseD/ePbi+6HtqvC8j/wCcVx/1r6j7ct//AL0i+r9PyDs9pX/fU23NT/nPv038+mGu+PfXeRYt&#10;Xw5eq1G5DVsUYP8Agft4UP5/r7W9N/Mw/khwgCf5HCvt/wAreyvk2t/8SKPb0I/3i3u491fbpfhv&#10;ox/zZm/61dAi+tP72u6qLXaorQH/AHyeVT/Oa4mP86/PrFR/Gvpqlfyf3SNQ9wdVTlcybkfQ6Yp0&#10;H+8e3mm/mkfyPqUgp3ftWUj81vVfyNyP0/r9/t2W/wDsffj7r+3p47gn/OGb/rV0C9x9vv72XcwR&#10;cfXpX/fO48u2/wD2j3UVPy6WVJ1J1vQqEptoYhVHAEsctT/7ku/tUUf83j+SvjwPs+6utoWX6Sf7&#10;L53A81/6+aTZ5f8A5O97/wBdj2/4/vFf+cU//WroBbh93X+8/wB1J+vbfpAeK/1ns1T/AHhd3Cfy&#10;6eYthbHgIMeztsKw+jnBYx5Bb6fuPEW/3n2p6T+db/KGoLfY/JDaVFp+n2nSHdlPa39PDtIe/f67&#10;Ht//ANHJf+cc/wD1q6A+4/cp+/3u9f3tsu4XVePjb9tslft17q3T1T4XD0lvtcTjKa30+3oKWG1v&#10;pbxoPb0P56X8qgAAfK/GgAWAHUnfYAA+gAG1ffv9df2//wCjiv8Azjn/AOtXQXb+7x++OxLNycxJ&#10;8/3ns3/ex6cgLcDgDgAfj33/AMPp/wAqn/vLDHf+ik77/wDsV9+/11/b/wD6OK/84p/+tXWv+TeH&#10;3xf+mNb/ALmezf8Aex6979/w+n/Kp/7ywx3/AKKTvv8A+xX37/XX9v8A/o4r/wA4p/8ArV17/k3h&#10;98X/AKY1v+5ns3/ex6979/w+n/Kp/wC8sMd/6KTvv/7Fffv9df2//wCjiv8Azjn/AOtXXv8Ak3h9&#10;8X/pjW/7mezf97Hr3v3/AA+n/Kp/7ywx3/opO+//ALFffv8AXX9v/wDo4r/zjn/61de/5N4ffF/6&#10;Y1v+5ns3/ex6976/4fU/lU/95YY7/wBFJ35/9ivv3+ut7f8A/RxX/nHP/wBaut/8m7/vjf8ATGt/&#10;3M9m/wC9j1737/h9T+VT/wB5YY//ANFH35/9ivv3+ut7f/8ARxX/AJxz/wDWrr3/ACbv++N/0xrf&#10;9zPZv+9j1737/h9T+VT/AN5YY/8A9FH35/8AYr79/rr+3/8A0cV/5xT/APWrr3/Ju/743/TGt/3M&#10;9m/72PXvfv8Ah9T+VT/3lhjv/RSd+f8A2K+/f66/t/8A9HFf+cU//WrrX/Ju/wC+N/0xrf8Acz2b&#10;/vY9e99/8Pqfyqf+8sMd/wCik78/+xX37/XX9v8A/o4r/wA45/8ArV17/k3f98X/AKY1v+5ns3/e&#10;x6976/4fU/lUf95YY/8A9FH35/8AYr79/rr+3/8A0cV/5xT/APWrr3/Ju/74v/TGt/3M9m/72PXv&#10;fv8Ah9T+VT/3lhj/AP0Uffn/ANivv3+uv7f/APRxX/nFP/1q63/ybv8Avjf9Ma3/AHM9m/72PXvf&#10;v+H1P5VP/eWGP/8ARR9+f/Yr79/rr+3/AP0cV/5xT/8AWrr3/Ju/743/AExrf9zPZv8AvY9e9+/4&#10;fU/lU/8AeWGP/wDRR9+f/Yr79/rr+3//AEcV/wCcU/8A1q69/wAm7/vjf9Ma3/cz2b/vY9e9+/4f&#10;U/lU/wDeWGP/APRR9+f/AGK+/f66/t9/0cV/5xT/APWrr3/Ju/743/TGt/3M9m/72PXvfv8Ah9T+&#10;VT/3lhj/AP0Uffn/ANivv3+uv7f/APRxX/nHP/1q69/ybv8Avjf9Ma3/AHM9m/72PXvfv+H1P5VP&#10;/eWGP/8ARR9+f/Yr79/rre3/AP0cV/5xz/8AWrr3/Ju/743/AExrf9zPZv8AvY9e9+/4fU/lU/8A&#10;eWGP/wDRR9+f/Yr79/rre3//AEcV/wCcc/8A1q69/wAm7/vjf9Ma3/cz2b/vY9e9+/4fU/lU/wDe&#10;WGP/APRR9+f/AGK+/f66/t//ANHFf+cU/wD1q69/ybv++N/0xrf9zPZv+9j1737/AIfU/lU/95YY&#10;/wD9FH35/wDYr79/rre3/wD0cV/5xz/9auvf8m7/AL43/TGt/wBzPZv+9j1737/h9T+VT/3lhj//&#10;AEUffn/2K+/f663t/wD9HFf+cc//AFq69/ybv++N/wBMa3/cz2b/AL2PXvfv+H1P5VP/AHlhj/8A&#10;0Uffn/2K+/f663t//wBHFf8AnHP/ANauvf8AJu/743/TGt/3M9m/72PXvfv+H1P5VP8A3lhj/wD0&#10;Uffn/wBivv3+uv7f/wDRxX/nFP8A9auvf8m7/vjf9Ma3/cz2b/vY9e9+/wCH1P5VP/eWGP8A/RR9&#10;+f8A2K+/f66/t/8A9HFf+cU//Wrr3/Ju/wC+N/0xrf8Acz2b/vY9e9+/4fU/lU/95YY//wBFH35/&#10;9ivv3+uv7f8A/RxX/nFP/wBauvf8m7/vjf8ATGt/3M9m/wC9j1737/h9T+VT/wB5YY//ANFH35/9&#10;ivv3+uv7f/8ARxX/AJxT/wDWrr3/ACbv++N/0xrf9zPZv+9j1737/h9T+VT/AN5YY/8A9FH35/8A&#10;Yr79/rre3/8A0cV/5xz/APWrr3/Ju/743/TGt/3M9m/72PXvfv8Ah9T+VT/3lhj/AP0Uffn/ANiv&#10;v3+ut7f/APRxX/nHP/1q69/ybv8Avjf9Ma3/AHM9m/72PXvfv+H1P5VP/eWGP/8ARR9+f/Yr79/r&#10;re3/AP0cV/5xz/8AWrr3/Ju/743/AExrf9zPZv8AvY9e9+/4fU/lU/8AeWGP/wDRR9+f/Yr79/rr&#10;e3//AEcV/wCcc/8A1q69/wAm7/vjf9Ma3/cz2b/vY9e9+/4fU/lU/wDeWGP/APRR9+f/AGK+/f66&#10;/t//ANHFf+cc/wD1q69/ybv++N/0xrf9zPZv+9j1737/AIfU/lU/95YY/wD9FH35/wDYr79/rre3&#10;/wD0cV/5xz/9auvf8m7/AL43/TGt/wBzPZv+9j1737/h9T+VT/3lhj//AEUffn/2K+/f663t/wD9&#10;HFf+cc//AFq69/ybv++N/wBMa3/cz2b/AL2PXvfv+H1P5VP/AHlhj/8A0Uffn/2K+/f66/t//wBH&#10;Ff8AnFP/ANauvf8AJu/743/TGt/3M9m/72PXvfv+H1P5VP8A3lhj/wD0Uffn/wBivv3+uv7f/wDR&#10;xX/nFP8A9auvf8m7/vjf9Ma3/cz2b/vY9e9+/wCH1P5VP/eWGP8A/RR9+f8A2K+/f663t/8A9HFf&#10;+cc//Wrr3/Ju/wC+N/0xrf8Acz2b/vY9e9+/4fU/lU/95YY//wBFH35/9ivv3+uv7f8A/RxX/nFP&#10;/wBauvf8m7/vjf8ATGt/3M9m/wC9j1737/h9T+VT/wB5YY//ANFH35/9ivv3+uv7f/8ARxX/AJxT&#10;/wDWrr3/ACbv++N/0xrf9zPZv+9j1737/h9T+VT/AN5YY/8A9FH35/8AYr79/rr+3/8A0cV/5xT/&#10;APWrr3/Ju/743/TGt/3M9m/72PXvfv8Ah9T+VR/3lhj/AP0Uffn/ANivv3+uv7f/APRxX/nFP/1q&#10;61/ybv8Avjf9Ma3/AHM9m/72PXvfv+H1P5VH/eWGP/8ARR9+/wD2K+/f66/t/wD9HFf+cc//AFq6&#10;9/ybw++L/wBMa3/cz2b/AL2PXvfv+H1P5VH/AHlhj/8A0Uffv/2K+/f66/t//wBHFf8AnHP/ANau&#10;vf8AJvD74v8A0xrf9zPZv+9j1737/h9T+VR/3lhj/wD0Uffv/wBivv3+uv7f/wDRxX/nFP8A9auv&#10;f8m8Pvi/9Ma3/cz2b/vY9e9+/wCH1f5VH/eWGP8A/RR9+/8A2K+9f66/t9/0cV/5xT/9auvf8m8P&#10;vi/9Ma3/AHM9m/72PXvfv+H1P5VH/eWGP/8ARR9+/wD2K+9/66/t/wD9HFf+cU//AFq69/ybw++L&#10;/wBMa3/cz2b/AL2PXvfv+H1P5VH/AHlhj/8A0Uffv/2K+/f66/t//wBHFf8AnFP/ANauvf8AJvD7&#10;4v8A0xrf9zPZv+9j1737/h9T+VT/AN5YY/8A9FH35/8AYr79/rr+3/8A0cV/5xT/APWrrf8Aybv+&#10;+N/0xrf9zPZv+9j1737/AIfU/lU/95YY/wD9FH35/wDYr79/rr+3/wD0cV/5xz/9auvf8m7/AL43&#10;/TGt/wBzPZv+9j1737/h9T+VT/3lhj//AEUffn/2K+/f663t/wD9HFf+cc//AFq69/ybv++N/wBM&#10;a3/cz2b/AL2PXvfv+H1P5VP/AHlhj/8A0Uffn/2K+/f663t//wBHFf8AnHP/ANauvf8AJu/743/T&#10;Gt/3M9m/72PXvfv+H1P5VP8A3lhj/wD0Uffn/wBivv3+ut7f/wDRxX/nHP8A9auvf8m7/vjf9Ma3&#10;/cz2b/vY9e9+/wCH1P5VP/eWGP8A/RR9+f8A2K+/f663t/8A9HFf+cc//Wrr3/Ju/wC+N/0xrf8A&#10;cz2b/vY9e9+/4fU/lU/95YY//wBFH35/9ivv3+ut7f8A/RxX/nHP/wBauvf8m7/vjf8ATGt/3M9m&#10;/wC9j1737/h9T+VT/wB5YY//ANFH35/9ivv3+ut7f/8ARxX/AJxz/wDWrr3/ACbv++N/0xrf9zPZ&#10;v+9j1737/h9T+VT/AN5YY/8A9FJ35/8AYr79/rre3/8A0cV/5xz/APWrr3/Ju/743/TGt/3M9m/7&#10;2PXvff8Aw+n/ACqf+8sMd/6KTvv/AOxX37/XX9v/APo4r/zin/61da/5N4ffF/6Y1v8AuZ7N/wB7&#10;Hr3v3/D6f8qn/vLDHf8AopO+/wD7Fffv9df2/wD+jiv/ADjn/wCtXXv+TeH3xf8ApjW/7mezf97H&#10;r3v3/D6f8qn/ALywx3/ope+//sV9+/11/b//AKOK/wDOKf8A61de/wCTeH3xf+mNb/uZ7N/3seve&#10;+x/PR/lVH/ubDGf7Hqfvkf73tb37/XX9v/8Ao4r/AM4p/wDrV17/AJN4ffF/6Y1v+5ns3/ex64lg&#10;Pw3+wRj/AL0PfL/h8/8AlV/95Y4v/wBFT3v/APYt79/rr+3/AP0cV/5xT/8AWrr3/JvD74v/AExr&#10;f9zPZv8AvY9cDMg+ol/2EE5/3pfff/D5/wDKr/7yxxX/AKKrvb/7F/ev9df2+/6OK/8AOKf/AK1d&#10;e/5N4ffF/wCmNb/uZ7N/3seuH3Mf+pqP/OSq/wCjPfv+Hz/5Vf8A3ljiv/RVd7f/AGL+/f66/t9/&#10;0cV/5xT/APWrr3/JvD74v/TGt/3M9m/72PXvuY/9TUf+clV/0Z76/wCHz/5Vf/eWOK/9FT3v/wDY&#10;v79/rr+33/RxX/nFP/1q69/ybw++L/0xrf8Acz2b/vY9chOh/szf7GnqB/va+/f8Pofyq/8AvLHF&#10;/wDoqO9//sW9+/11/b7/AKOK/wDOKf8A61de/wCTeH3xf+mNb/uZ7N/3seuXlX+kn/Umb/o337/h&#10;8/8AlV/95Y4r/wBFT3v/APYv79/rse33/RxX/nFP/wBauvf8m8Pvi/8ATGt/3M9m/wC9j1x86f6m&#10;b/znqP8Ao331/wAPofyqv+8scX/6Kjvg/wDyre/f66/t9/0cV/5xT/8AWrr3/JvD74v/AExrf9zP&#10;Zv8AvY9chIp/En+xilH+9j37/h9D+VV/3lhjP/RUd8f/AGLe/f66/t9/0cV/5xT/APWrr3/JvD74&#10;v/TGt/3M9m/72PXfkX+j/wDUqQ/70PfIfzz/AOVWf+5scV/sequ9h/ve1/ev9dn2+/6OI/5xXH/W&#10;rrX/ACbx++L/ANMa3/cz2b/vY9YmqY1+q1B/4LSVT/8AQqH33/w+b/Ks/wC8scT/AOir71/+xf3X&#10;/Xb9vf8Ao4j/AJw3H/Wnr3/JvH74v/TGt/3M9m/72PWP76H/AFFZ/wCe/If9evfv+Hzf5Vn/AHlj&#10;if8A0Vfev/2L+/f67ft7/wBHEf8AOG4/609e/wCTeP3xf+mNb/uZ7N/3sevffQ/6is/892Q/69e/&#10;f8Pm/wAqz/vLHE/+ir71/wDsX9+/12/b3/o4j/nDcf8AWnr3/JvH74v/AExrf9zPZv8AvY9d/fQn&#10;+xWf+e+vH+9xe+v+Hzv5Vf8A3ljiv/RVd6//AGL+9/67Xt7/ANHEf84bj/rV1r/k3l98T/pjX/7m&#10;Wz/97DrmKqI/Ran/AGNHVr/vae+v+Hz/AOVX/wB5Y4r/ANFT3v8A/Yv79/rte3v/AEcR/wA4bj/r&#10;V17/AJN5/fE/6Y1/+5ls/wD3sOufmT+kv/Uif/o337/h8/8AlV/95Y4r/wBFT3v/APYv79/rte3v&#10;/RxH/OG4/wCtXXv+Tef3xP8ApjX/AO5ls/8A3sOveZP6S/8AUif/AKN9+/4fP/lV/wDeWOL/APRU&#10;97//AGLe/f67Xt7/ANHEf84bj/rV17/k3l98T/pjX/7mWz/97Drvyr/ST/qTMP8Ae19+/wCHz/5V&#10;f/eWOL/9FT3v/wDYt79/rte3v/RxH/OG4/61de/5N5ffE/6Y1/8AuZbP/wB7Dr3lX+kn/Umb/o33&#10;3/w+d/Kr/wC8scV/6Krvb/7F/ev9dv29/wCjiP8AnDcf9aevf8m8vvif9Ma//cy2f/vYdcDUxj+z&#10;P/sKWpP+9J79/wAPnfyq/wDvLHE/+ir71/8AsX97/wBdr29/6OI/5w3H/Wrrf/JvL74n/TGt/wBz&#10;LZ/+9j1wNXEP7FV/sKKtP+9R++/+Hzf5Vn/eWOJ/9FX3r/8AYv71/rt+3v8A0cR/zhuP+tPXv+Te&#10;P3xf+mNb/uZ7N/3seuP30P8AqKz/AM99ef8Aeovfv+Hzf5Vn/eWOJ/8ARV96/wD2L+9/67ft7/0c&#10;R/zhuP8ArV17/k3j98X/AKY1v+5ns3/ex6999D/qKz/z314/3uL31/w+d/Kr/wC8scT/AOir71/+&#10;xf37/Xa9vf8Ao4j/AJw3H/Wrr3/JvH74v/TGt/3M9m/72PXf3sP+oq//ADgrv+vfv3/D538qv/vL&#10;HFf+iq72/wDsX9+/12vb3/o4j/nDcf8AWrr3/JvH74v/AExrf9zPZv8AvY9cvu4v9RU/+cVZ/wBe&#10;/fv+Hzv5Vf8A3ljif/RV96//AGL+/f67Xt7/ANHEf84bj/rV17/k3j98X/pjW/7mezf97Hro1kI/&#10;sVX+woa0/wC9R++/+Hzv5Vn/AHljif8A0Vfev/2L+/f67Xt7/wBHEf8AOG4/61de/wCTeP3xf+mN&#10;b/uZbN/3seuvvYf9RV/+cFf/ANe/fv8Ah83+VZ/3ljif/RWd6f8A2L+9f67ft7/0cR/zhuP+tPXv&#10;+TeX3xP+mNb/ALmWz/8Aex66++h/1FZ/578h/wBevfX/AA+d/Kr/AO8scV/6KrvX/wCxf3se7Pt6&#10;f+WiP+cNx/1q69/yby++J/0xrf8Acy2f/vY9chVxN9Eqv9jRVq/7y0Y99f8AD5/8qv8A7yxxf/oq&#10;e9//ALFvdv8AXY9vv+jiv/OKf/rV17/k3l98T/pjW/7mWz/97HrJ50tfTN/5z1F/9tp9+/4fP/lV&#10;/wDeWOK/9FT3t/8AYv79/rse33/RxX/nFP8A9auvf8m8fvi/9Ma3/cy2b/vY9dGpjH9mf/YUtUf9&#10;6T37/h8/+VX/AN5Y4r/0VPe3/wBi/vX+ux7ff9HFf+cU/wD1q69/ybx++L/0xrf9zPZv+9j177iM&#10;/wBmf/zlqR/vae/f8Pn/AMqv/vLHF/8Aoqe9z/vW1vfv9dj2+/6OK/8AOKf/AK1de/5N4/fF/wCm&#10;Nb/uZbN/3seuQmQ/iX/YwTD/AHtffX/D6P8AKq/7ywxn/op++P8A7Fvfv9dj2+/6OK/84p/+tXWv&#10;+TeX3xP+mNf/ALmWz/8Aew65ax/R/wDqW4/3se+v+H0f5VX/AHlhjP8A0U3fP/2Le9f67Xt7/wBH&#10;Ef8AOG4/61de/wCTeX3xP+mNf/uZbP8A97Drlcf4/wC2Pv3/AA+j/Kq/7ywxn/op++f/ALFvfv8A&#10;Xa9vf+jiP+cNx/1q69/yby++J/0xr/8Acy2f/vYdeuP8f+ST77/4fR/lVf8AeWGM/wDRUd8f/Yt7&#10;9/rte3v/AEcR/wA4bj/rV17/AJN5ffE/6Y1/+5ls/wD3sOutQ/o3/JD/APFPfv8Ah9H+VV/3lhjP&#10;/RT98f8A2Le/f67Xt7/0cR/zhuP+tXXv+TeX3xP+mNf/ALmWz/8Aew69rA59XHP6G/H+w99f8Po/&#10;yqv+8sMZ/wCim75/+xb37/Xa9vf+jiP+cNx/1q69/wAm8vvif9Ma/wD3Mtn/AO9h0kP7/wC0f+dw&#10;n/nHkP8Arz79/wAPo/yqv+8sMZ/6Kfvn/wCxb37/AF2vb3/o4j/nDcf9auvf8m8vvif9Ma//AHMt&#10;n/72HXX+kDaH/O4X/wA4sj/1599/8Po/yqv+8sMZ/wCin75/+xb3r/Xb9vf+jiP+cNx/1p63/wAm&#10;8fvi/wDTGt/3Mtm/72PXv9IG0P8AncL/AOcWR/68++J/np/yqV+vywx3+w6l77b/AKF2qffv9dv2&#10;9/6OI/5w3H/Wnr3/ACbx++L/ANMa3/cz2b/vY9djf+0T/wAvhP8AY0mQH+9xe8R/nsfypx/3NfRf&#10;7Dp75An/AHrafv3+u37e/wDRxH/OG4/609e/5N4/fF/6Y1v+5ns3/ex67/v9tH/ncx/+ctf/ANev&#10;fv8Ah9n+VN/3ldR/+id+QX/2J+/f67ft7/0cR/zhuP8ArT17/k3j98X/AKY1v+5ls3/ex69/f7aP&#10;/O5j/wDOWv8A+vXv3/D7P8qb/vK6j/8ARO/IL/7E/e/9dr29/wCjiP8AnDcf9auvf8m8fvi/9Ma3&#10;/cy2b/vY9e/v9tH/AJ3Mf/nLX/8AXr37/h9n+VP/AN5X0X/onvkD/wDYn71/rt+3v/RxH/OG4/60&#10;9e/5N4/fF/6Y1v8AuZbN/wB7Hr39/to/87mP/wA5a/8A69e+/wDh9j+VP/3lfRf+ie+QP/2Ke/f6&#10;7ft7/wBHEf8AOG4/609e/wCTeP3xf+mNb/uZ7N/3sevf3+2j/wA7mP8A85a//r179/w+x/Kn/wC8&#10;r6L/ANE98gf/ALFPfv8AXb9vf+jiP+cNx/1p69/ybx++L/0xrf8Acz2b/vY9e/v9tH/ncx/+ctf/&#10;ANevfX/D7P8AKm/7yuo//RPfIL/7E/fv9dv29/6OI/5w3H/Wnr3/ACbx++L/ANMa3/cz2b/vY9e/&#10;v9tH/ncx/wDnLX/9evfv+H2f5U3/AHldR/8AonfkF/8AYn79/rt+3v8A0cR/zhuP+tPXv+TeP3xf&#10;+mNb/uZ7N/3sevf3+2j/AM7mP/zlr/8Ar179/wAPs/ypv+8rqP8A9E78gv8A7E/fv9dv29/6OI/5&#10;w3H/AFp69/ybx++L/wBMa3/cz2b/AL2PXv7/AG0f+dzH/wCctf8A9evfv+H2f5U3/eV1H/6J35Bf&#10;/Yn79/rt+3v/AEcR/wA4bj/rT17/AJN4/fF/6Y1v+5ns3/ex69/f7aP/ADuY/wDzlr/+vXv3/D7P&#10;8qb/ALyuo/8A0TvyC/8AsT9+/wBdv29/6OI/5w3H/Wnr3/JvH74v/TGt/wBzPZv+9j17+/20f+dz&#10;H/5y1/8A169+/wCH2f5U3/eV1H/6J35Bf/Yn79/rt+3v/RxH/OG4/wCtPXv+TeP3xf8ApjW/7mez&#10;f97Hr39/to/87mP/AM5a/wD69e/f8Ps/ypv+8rqP/wBE78gv/sT9+/12/b3/AKOI/wCcNx/1p69/&#10;ybx++L/0xrf9zPZv+9j17+/20f8Ancx/+ctf/wBevfv+H2f5U3/eV1H/AOie+QX/ANifv3+u37e/&#10;9HEf84bj/rT17/k3j98X/pjW/wC5ns3/AHsevf3+2j/zuY//ADlr/wDr177/AOH2P5U//eV9F/6J&#10;75A//Yp79/rt+3v/AEcR/wA4bj/rT17/AJN4/fF/6Y1v+5ns3/ex69/f7aP/ADuY/wDzlr/+vXv3&#10;/D7H8qf/ALyvov8A0T3yB/8AsU9+/wBdv29/6OI/5w3H/Wnr3/JvH74v/TGt/wBzPZv+9j17+/20&#10;f+dzH/5y1/8A169+/wCH2P5U/wD3lfRf+if+QH/2Ke/f67ft7/0cR/zhuP8ArT17/k3j98X/AKY1&#10;v+5ns3/ex69/f7aP/O5j/wDOWv8A+vXv3/D7H8qf/vK+i/8ARP8AyA/+xT37/Xb9vf8Ao4j/AJw3&#10;H/Wnr3/JvH74v/TGt/3M9m/72PXv7/bR/wCdzH/5y1//AF69+/4fY/lT/wDeV9F/6J/5Af8A2Ke/&#10;f67ft7/0cR/zhuP+tPXv+TeP3xf+mNb/ALmezf8Aex69/f7aP/O5j/8AOWv/AOvXv3/D6/8AKn/7&#10;yvof/RQfID/7FPfv9dv29/6OI/5w3H/Wnr3/ACbx++L/ANMa3/cz2b/vY9e/v9tH/ncx/wDnLX/9&#10;evff/D6/8qf/ALyvof8A0UHf/wD9inv3+u37e/8ARxH/ADhuP+tPXv8Ak3j98X/pjW/7mezf97Hr&#10;39/to/8AO5j/APOWv/69e/f8Pr/yp/8AvK+h/wDRQd//AP2Ke/f67ft7/wBHEf8AOG4/609e/wCT&#10;eP3xf+mNb/uZ7N/3sevf3+2j/wA7mP8A85a//r179/w+t/Kn/wC8r6H/ANFD3/8A/Yp79/rt+3n/&#10;AEcR/wA4bj/rT17/AJN4/fF/6Y1v+5ns3/ex69/f7aP/ADuY/wDzlr/+vXv3/D638qj/ALyvoP8A&#10;0UPf3/2Ke/f67nt5/wBHEf8AOG4/609e/wCTeP3xf+mNb/uZ7N/3sevf3+2j/wA7mP8A85a//r17&#10;9/w+t/Ko/wC8r6D/ANFD39/9inv3+u57ef8ARxH/ADhuP+tPXv8Ak3j98X/pjW/7mezf97Hr39/t&#10;o/8AO5j/APOWv/69e/f8Prfyp/8AvK+h/wDRQd//AP2Ke/f67ft5/wBHEf8AOG4/609e/wCTeP3x&#10;f+mNb/uZ7N/3sevf3+2j/wA7mP8A85a//r176/4fX/lT/wDeV9D/AOig+QB/+VT37/Xb9vf+jiP+&#10;cNx/1p69/wAm8fvi/wDTGt/3M9m/72PXv7/bR/53Mf8A5y1//Xr37/h9j+VP/wB5X0X/AKJ/5A//&#10;AGKe/f67ft7/ANHEf84bj/rT17/k3j98X/pjW/7mezf97Hr39/to/wDO5j/85a//AK9e/f8AD7H8&#10;qf8A7yvov/RPfIH/AOxT37/Xb9vf+jiP+cNx/wBaevf8m8fvi/8ATGt/3M9m/wC9j17+/wBtH/nc&#10;x/8AnLX/APXr37/h9j+VP/3lfRf+ie+QP/2Ke/f67ft7/wBHEf8AOG4/609e/wCTeP3xf+mNb/uZ&#10;7N/3sevf3+2j/wA7mP8A85a//r179/w+x/Kn/wC8r6L/ANE98gf/ALFPfv8AXb9vf+jiP+cNx/1p&#10;69/ybx++L/0xrf8Acz2b/vY9e/v9tH/ncx/+ctf/ANevfv8Ah9j+VP8A95X0X/on/kB/9inv3+u3&#10;7e/9HEf84bj/AK09e/5N4/fF/wCmNb/uZ7N/3sevf3+2j/zuY/8Azlr/APr177/4fX/lT/8AeV9D&#10;/wCig7//APsU9+/12/b3/o4j/nDcf9aevf8AJvH74v8A0xrf9zPZv+9j17+/20f+dzH/AOctf/16&#10;9+/4fW/lUf8AeV9B/wCih7+/+xT37/Xc9vP+jiP+cNz/ANaevf8AJvH74v8A0xrf9zPZv+9j17+/&#10;20f+dzH/AOctf/169+/4fW/lUf8AeV9B/wCih7+/+xT37/Xc9vP+jiP+cNz/ANaevf8AJvH74v8A&#10;0xrf9zPZv+9j17+/20f+dzH/AOctf/169+/4fW/lUf8AeV9B/wCih7+/+xT37/Xc9vP+jiP+cNx/&#10;1p69/wAm8fvi/wDTGt/3M9m/72PXv7/bR/53Mf8A5y1//Xr33/w+t/Ko/wC8r6D/ANFF39/9inv3&#10;+u37e/8ARxH/ADhuP+tPXv8Ak3j98X/pjW/7mezf97Hr39/to/8AO5j/APOWv/69e/f8Pq/yqP8A&#10;vK/H/wDoo+/f/sV9+/12/b3/AKOI/wCcNx/1p69/ybx++L/0xrf9zPZv+9j17+/20f8Ancx/+ctf&#10;/wBevfIfz0/5VJ/7mwxv+x6l76H+97V9+/12/b3/AKOI/wCcNx/1p69/ybx++L/0xrf9zPZv+9j1&#10;7+/20f8AncR/+clef96i99/8Po/yqv8AvLDGf+in75/+xb37/Xb9vf8Ao4j/AJw3H/Wnr3/JvH74&#10;v/TGt/3Mtm/72PXX+kDaA/5fCf8AnHkT/vUPvv8A4fR/lVf95YYz/wBFP3z/APYt79/rt+3v/RxH&#10;/OG4/wCtPXv+TeP3xf8ApjW/7mWzf97Hrj/pB2h/zuB/5w5I/wC9Q+/f8Pofyqv+8sMX/wCio74/&#10;+xb37/Xb9vf+jiP+cNx/1p61/wAm8vvif9Ma/wD3Mtn/AO9j17/SFs//AJ3A/wDODJn/AHqH37/h&#10;9D+VV/3lji//AEVHfH/2Le/f67ft7/0cR/zhuP8ArT17/k3l98T/AKY1/wDuZbP/AN7Drr/SHs//&#10;AJ2//rPyn/Xj37/h9D+VV/3lji//AEVHfH/2Le/f67ft7/0cR/zhuP8ArT1v/k3j98X/AKY1v+5l&#10;s3/ex69/pD2f/wA7f/1n5T/rx77/AOH0P5VX/eWOL/8ARUd7/wD2Le/f67ft7/0cR/zhuP8ArT17&#10;/k3j98X/AKY1v+5ls3/ex69/pD2ef+Xuf/PflR/vcHvr/h9D+VV/3lji/wD0VHfH/wBi3v3+u37e&#10;/wDRxH/OG4/609a/5N5ffE/6Y1/+5ls//ew67/0hbP8A+dwP/ODJj/e4ffv+H0P5VX/eWGL/APRU&#10;d8f/AGLe/f67ft7/ANHEf84bj/rT17/k3l98T/pjX/7mWz/97Hr3+kHaH/O4H/nDk/8Arz79/wAP&#10;o/yqv+8sMZ/6Kfvj/wCxb3v/AF2vb3/o4j/nDcf9auvf8m8vvif9Ma//AHMtn/72HXv9IO0P+dwP&#10;/OHJ/wDXn37/AIfR/lVf95YYz/0U/fP/ANi3vf8Ars+33/RxH/OK4/61de/5N5ffE/6Y1/8AuZbP&#10;/wB7Dr3+kHaH/O4H/nDkh/vcPvr/AIfS/lVf95YY3/0U3fX/ANi3vX+u17e/9HEf84bj/rV1v/k3&#10;j98X/pjW/wC5ls3/AHseuX9/9o/87hP/ADjyH/Xn2H3/AA9z/K7/ALxfff7NPj/tf9IH8a8v+inv&#10;W38N/wBFn93fudP919VvvP2dNtV/VbR6vaH/AF1+QvH1fvAU8Wv9jcfD4Omv9l/Fj18+HQ0/4Ab7&#10;2v7j+k/qi3ifu7wKfvHaP7X97/U6K/X0/sO/VXT+Guvt67/v/tH/AJ3Ef1t/wEr/AOl/+OXv/9H5&#10;/wD7917rf49+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XF/wBDf8Fb/evfvfuvdEx9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9//0vn/APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;dcX/AEN/wVv969+9+690TH3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173//T+f8A+/de63+Pfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+691xf8AQ3/BW/3r3737r3RMffvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvf/9T5/wD7917rf49+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9rbrTr/AHH2&#10;z2NsDqvZ0ENVu7sve21ev9q0tTK8NPU7j3lnYNuYOCeaNXZEeqqYlZgjEAkhT9Paqxs59xvodvth&#10;WSd0jQHgWdgq/wAyOiDmvmXa+TOV9y5w3xilltVrcXlwyirLBawvPKQCQCRGjEAkVPmOve9pjuH/&#10;AITEy7H+P26N6bG+TVdu/ubZ2y8humfa2S6+gxWyd2ZLC458nktt4Svpa+evo2lRHhoameOcSShB&#10;LFCsrNDkBufsMbTZpLq0vzJdRIX0GOiOVFSqkMWWvBSQamlQK45Cckf3s6cwe5NnsXMHKaWWxX10&#10;luLhLwyXVukriNJ5UaFIZQpIaWNGj0oW0PIUAk971MfeOvXZrr3v3v3Xuve/e/de69797917r3v3&#10;v3Xuve/e/de69797917r3v3v3Xuve/e/de6gZXK4zBYzI5vN5Ggw+Gw9BWZXL5fK1lPj8ZisZj6d&#10;quvyORr6tkigggiR5ZppXVERSzEAE+/e/de61E/lV/wsn/l99K75z+xOguo+5PlWNu1dVj5uwcHV&#10;be6y6uzddSVf20p2rm9y/eZetpRpkZa18DDDLZGp2mikEo97917p++FX/CwT4G/JntXZ/UHdXU/a&#10;fxPzO+8vj9ubf3xurMbc7A6mptwZjLLisPj90bswq0Ffi4qhpYL5Gow32VOTI1XUU8Efnb3v3Xut&#10;t33737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Wsz/ADE/+FQ/xA/lxfLvs/4c9kdD/IbsPfnU9JsOfc24uvoOvU2u&#10;Z+wOvcX2Vi6KjfdGZoKmR4sdmKPzMINAclVYlWA97917o1X8o3+ej8ff5we5O79s9J9QdydYVfRe&#10;D2PndwVHaa7JFPmKffdfksfj4cN/dLKZFtcLYyVpvOqCzppLG9ve/de6rt+Tv/CvT4RfF/5Hd8fG&#10;3cXxx+Tu79ydA9vdh9M7m3JteDrCLbuW3N1nuqq2buKpwq53O0lWaYVtHOkTzU6FgNQBUgn3v3Xu&#10;rev5Tf8ANk6b/m69N9kd09Ldb9m9Z4LrPs09X5XFdoDawy1flhtag3X/ABDH/wB1K/IQ/beHIRx/&#10;uSK+tW9OmxPvfuvdU0/zpv8AhUP/AMNmfLWt+HnS3xuwfdm+uv8Ab+0s73Funfe+chtTA4HI7523&#10;Tbz27s7bWJwFHVVFRP8Awevx2Qqa+pqI0T7hYUppbNKPe/de6vJ/lRfzHNkfzT/hnsb5Y7O2Xket&#10;q3LZrcOyN/dd5LMUu4pNl9hbQmjizuIotw0sVMK6ilinpa6gqpKSnlenqIjLTwyakHvfuvdWQ+/e&#10;/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de6979&#10;7917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v&#10;3v3Xuve/e/de69797917rWo+Qv8Awqy/ldfGjvjuT477/wAf8mcjvzozs3e3Uu96raXVW18vttt3&#10;9fbhqNrbmhw2TrNy0ss8MVbSzwrI9PGTpPpHv3v3XurUv5bf8yz46fzT+jd1fIP4yUnY1HsPZ3a+&#10;c6by8XZ22cbtTPtu7b20MFvavkpMdisjk43ozRbhoBHMZ1YyCVTGAgZve/de6sF9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+691qH/AD5/4WCfDH4q9q7u6b+O3Su8/mRuTYWaq9vbm3vh&#10;9/4HqvpipzWOmNLlKHZ2+3x25K/MLSzLJDJWw4JKKVl10lVVQssp97917pC/E7/hZ58Me5N5bc2P&#10;8jPjP3Z8bKzdGTpMPRbn2jl6H5F7OxtfXSpBSDMx7dxuC3IySSMYkXE7Zr5mcxgQWZmj97917rco&#10;Rg6K6hgrqrAOjxuAwuA0cgDKf6hgCPoRf3737r3XL3737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691xf8AQ3/BW/3r3737r3RM&#10;ffvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvf/9X5/wD7917rf49+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3XvYk9NdW7h7x7e6s6W2jVYmh3V272NsnrLbddn5q6m&#10;wNDnd97lptr4qtzlTjKerqYqKGeqSSqkgpZpEiV2SKRgEK7bNvm3bcrfa7YgSXMiRKWqFDSMEBYg&#10;EhQTUkAmnAHh0Feeeb9s9v8AkneOfN6SSSz2Syur+dIQjTPDaQSXEiRLI8aNKyRlY1eSNS5AZ1BL&#10;D3u/H/oGC+fH/P3fiD/6H3c//wBgHuYP9YTnD/lJs/8AnJP/ANs/XOP/AJO1/dx/6MvMn/ZHtf8A&#10;3uOve7Gv5dX/AAncoeoN3djZ3594rorvjC12DwFB1ntzYW7O0a+jxGXTJzVm4sznzksVtghvFHSQ&#10;UsSmqSRZJ/IselPINuSvZZNtuZ5ucFt7xCqiJY3lIDVJZmqkXkAAO4GprTFcX/vPf3nFxztsu17d&#10;93CbduXZ45Znvp7y3sEaSMxqsMUOi4v8amkeRj4TKVj0lqtp971Rfmrs/bPXvzJ+WuwNlYek27s3&#10;Y/ya752ftLb9AJFoMFtnbPaeVwuBw9EJWZhDS0sEUEYZidKi5J59488020FlzPuNnaqEiiurhEUc&#10;FVZXVVHyAAA67Hewu97tzN7Gcl8yb9O11fbhsW0XNxM9Ncs8+328s0rUAGqSR2dqACpNAOveyy+y&#10;HqWOve7yP5DvwW2R8zPk7vWs7s63Tf8A0N1Z1tk8huamycm4aDB1W+dy10GJ2ThHym36ikkWqaEZ&#10;PIRxGexSkclD6SJY9ouUrTmffpW3WDxrO3iJYHUFMjEBFqpGaamArwU9c+/7xP7wu/8AsV7TWEHI&#10;O6HbeYt4vo0gaMQvKtpAjyXUojmSQGMN4ELNoqGmWhGevewI/nO9DdR/Gv5/dn9SdH7Loev+usHt&#10;frCuxW2MdW5evpKOrzmwaDLZWZKnOVFVUEzVEskrB5iAWsoAsPZR7obRtuxc43G27TEIYESIhASQ&#10;C0ak5Yk5JJ49SH9xP3F5091fu3bRzp7gX77lulxcX6SXDrGjMsV5NHGCsSRp2ooUUUEgZqc9e91r&#10;7G3nuLrje2z+w9oZB8Tu3Ye6dv7z2vlIxeTG7i2vloc5hMhGD9WhqYIpAP6j2BrS6nsbqK9tm0yQ&#10;urofRkIZT+RAPWVPMOxbXzTsF9yzvcYmstxt5rW4jPCSC4jaKVD8mjdl/Pr3vZC7j/4Uy95dmdA7&#10;l6u238d9l9d9mbw2jk9pZrtui3/l85jscmcxr4rK5raPX9Vi4HoqxY5JHomrM3WxwyaWeOYLpab9&#10;z99t2v8AZ5NvgskgnlQo0wkLAahQskZQaWydNZGAPEHrlryP/dQ+33KnuRa83brzPdbntNjcx3MW&#10;3PZxxO/hOJI4rm8W4cSxEqBKI7WBpFqFaMmo971lPcEddYuve/e/de69797917r3v3v3Xuve/e/d&#10;e69797917r3v3v3Xuve/e/de69797917qhL/AIU29t7m6g/kqfMfI7RqqnH5jfeO6y6knyFNUPA0&#10;G2ezO2sJtffNLKI7GSOvwc2SxkkeoArUktqUFG97917rRn/4ScfE347/AC7/AJmm+drfJbqbZXdW&#10;y+sviV2V21t/YfY+3cPvDYtZvWh7S2R1/j67cm0twwVNDkoqeh3FkXhp6qF41n8U1i0S+/e/de62&#10;M/lf/wAI4enfkh8xu5u8+vvknt34qfHzfma2zl9l/HPqT480GRg2eYtk4/F7zpMVmZNy4rGYymqs&#10;5T12Uo6SjwcsMMVUKdEjWFdXvfuvdbkfX21ptjbC2RsmozVbuOfZ+0NtbWn3DkgwyOem2/hocTJm&#10;q8PJKwmqmhM8t5XOpjdm+p97917pX+/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve&#10;/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3XutH7/AIWdfE/417Y+HfU3y22x0l13tr5K&#10;by+YnXPWe9O5du7do8Hvbeuysh0Vv7NVGH3nksUIhl2E+Cw/hq8ik1TDHSxQRTJADGfe/de6KB/w&#10;h2/5mz/MP/8AEd/Hb/3pd2+/e/de6D//AIWgfE/419B9ifCDtfpLpLrvqjf/AMhq35Z5TuzP7A27&#10;R7WPZWZ2hU9dVuDz258ZiBFRTZFZ89l56nIrTrU1UlVJJVSzPpZfe/de6s//AOES3/ZBfyy/8W7f&#10;/wB81tn3737r3Ruf5vv/AAmG6Z/mmfJcfK7b/wAktyfGntLcW39rbc7Sjg6rxfbG2d/RbMxke39v&#10;5yHHvndt1WPyiYuClxstS1bVQvDTU1qZGR2l97917q5r+W7/AC/en/5ZPxN2H8Tul8hntw4Ha1bn&#10;dx7l3tuk0g3Lv3fW6q77/cW6svT49UpqfXaGjo6WBdMFJT08TPNIjzy+9+690e73737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3XvfvfuvdfNQ/4WP/Br4s/Fztr4jd3dBdTYrrTsP5Y5r5X7m7+yWCym4JMbv7dW0MlsPL43dE+3&#10;sjVz0FFXzVO58xNXz46ng+7kmElQJJFD+/e/de6uy/4RU/8AbrLvz/xf/tP/AOB16q9+9+691t++&#10;/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69&#10;797917r3v3v3Xuve/e/de69797917r3v3v3Xuqrf53vfma+M38pr529v7ay7YDcuM6KzOzNt5yKS&#10;miqcRuHtzK0fUODyNBJVSRItVDVZ2KSlIYsJgmiOV9MT+9+69180r/hNl8Fum/n7/M+2X1h8gtn/&#10;AOkLp/rfq7sTu7eOxamaugwm6jtNqDbW2sZueTHNHK2OXM5vHVFRAJUSoMS00xeGaSKT3v3Xuvo4&#10;w/yAv5UeF+SfRvyp2B8VdpdU9mdC7th3ptvGdaTVO2ut9yZzGY6Sn2zUby61PmxEz4iteHMY+poK&#10;ajqfvqeCSonnhRoH97917qzbuD5C9BfHnC0+5O/u8On+jtu1bSpS57uDsvZfWeFqXgAM60+U3pW0&#10;UDlAylwshtcX+vv3v3XuvdOfIXoL5FYGq3T8fe8On+9dsUM0VNW7j6c7L2X2dgaOomMghgqsvsmt&#10;rqeN38UulHkBOhrD0m3vfuvdDB797917r3v3v3Xuiib1/mB/AvrbcybK7F+bnxE2DvKTIth49pb1&#10;+SfTW1tzSZZHijfFpgc5moKo1IaeBTAItYMiDT61v737r3Q89ddt9U9wYmXPdS9m9e9o4OBoUnzX&#10;XW9Nt72xML1CF6dZcjtqpqoVLqrFAX9QBIvY+/e/de6rz/m6/wAzXpj+WP8AEHtPtnee+dt0Xc2U&#10;2VuPEfHbq+bI0su7+w+1cli56LaJoNuprqTiaGtMdXmsk0P29NTROGczyQQy+9+691rL/wDCMvsz&#10;5Kd+7k+ffZ3evf8A3Z2/hdn4joLZO1aDtTtfefYtDTZrd1fuvcG5sjjqLdmSrDSzxRYrHI86xL5V&#10;n0h28bge9+691vbe/e/de69797917r3v3v3Xuve/e/de69797917ri/6G/4K3+9e/e/de6Jj7979&#10;17r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v&#10;3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e&#10;/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de6979&#10;7917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v&#10;3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve&#10;/e/de69797917r3v3v3Xuve/e/de697/AP/W+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173YP/Kixn8W/mQfDSl1uni712fk9UaeRj/BahszoK/6l&#10;vBpZv7IJP49jP28j8Tnfa19LhD/vPd/k6xp++Pd/Rfdb56moDXabmPJp/agRV+0a6geZx59e97jv&#10;86v+Z73X/LfxnxzbpPafVe6cv3JXdqDNJ2ngN35yhosd17T7eMLYk7Sz+DeKaSXOASeYzKyqNIjK&#10;nXkz7pc+7ryRHZfuqOKRroy6vFV2AEfh8NEkdDWTzr+Xnw4+4X90rkL70l3zQOfb3cLOHYk2/wAI&#10;7fNbROz3pva+J9TZ3YZQtpjT4ZBOdQPb73Qr/wBBPvz4/wCfRfEH/wBAHuf/AOz/ANxD/r984f8A&#10;KNZ/845/+2jrov8A8mlPu4/9HrmT/ss2v/vT9e90Gdx9oZ/u7t3tTujddHh8funt7sffHaG5aDb1&#10;PW0mAoc/v/c9VuvMUeDpclUVdRFRxVFXIlNHUVU0ixhQ8sjAuYf3O/m3XcrjdLgKslzLJKwWoUNI&#10;xdgoJJCgk0qSacSePXR3kflLbeQOStn5E2Z5ZbPZLG0sIHmKtM8NnBHbxNKyJGjSskamQpHGpYkq&#10;iiij3vn0xX7GxXcPU+T7Ppoq3rXG9lbEr+w6OejqMhDV7Go90UtRu2mmoKQGWdZKBahWhiBdwdKi&#10;5Hv21vaR7nbyX4rAssZkFCaxhwXFBk9tcDJ6rz3bcwXnI+82nKTmPdZbG7SyYMqFbtreRbdg7UVC&#10;JihDN2rxOB1739L7+Xt3L8MO6+iq/MfBPb+3ts9LbR33lti1mJ211tU9X0EG9KHBYzcuXZ8HV0dF&#10;JUTSUuVoZZa90czO7BpGdXtnVyZufK+67SZeUkWO1jkMZCxGIawqse0qpJo6ktmpPGvXyl/eX5F9&#10;9uQvcOOx+8NczXe/XtpHdrJPfLfubV5p4I6SrJKqKJLeVVhBUIoFFCkde9kr+a/y9/ky9SfITdOx&#10;/mN1P03urvrG4ra1TubNbw+JmO7Xz1RjMjt6nrtsx1O9ajb+QeoWOgeBIozVN4lAjAXTYBbmnmT2&#10;w23eZLTma3hkvFCFme0EzEFQVq5jatFpQVxw6nn2E9k/v1c6e2lnzB7Hbzudny5LJcLBFbcxPt8K&#10;yJM6TlbVbyEIWmDlm8MayS1TWvXvesh8Xvkf/LT2L/M++R3bvd/V21t0/Dze03ZuP6W2s/Qe2t1d&#10;fbUk3DvnGZLaWdruqMzSA42iosRT5Cngjx2JkqYXmREhWMye4H2DfORbTn2+3LdbdJNsl8UQJ9Or&#10;xpqkUoxhYdqqgYAKhYEgAUr11j93Pa371fMP3SeVuSuQN3uLPnjbxYPulwN4nt7y4ENpOlxCm4xS&#10;fryy3Lwu7TXCxSLGzM5bT173t6fKn4H/AAd278YPkfuDb/w0+KWDz2D6F7gzGEzeH+O/UWMy+Hy+&#10;M69yNbjcpi8lRYdJqepp5kSaCeF1eN1VlYMAfeSXMPKPKkOwX00O12iOlvMysttCCpEbEEEJUEHI&#10;IyD1xQ9n/vE/eB3P3b5W23cueuYbi3uN322KWKXetykjljkvYVeORGuSro6kq6MCrKSCCD173qQf&#10;yJuwfghg+794dVfMjqnanZ27O+890/1v0Ad/9N7U7b2Vh92ZbP5HD1+Prv49TV9Ri6rLVtfg6Wmq&#10;4KP7cKkxrJoY0Rhjj7SXnKMW6y7fzPbpPJeNDFb+JCkyK5ZlIOoMULs0YBApx1EADrtJ/eHctfeI&#10;3DkCx5x9jd5uNps+XIdyvt4+j3O4266kt44YJUdPBkhS4jt4obuR43k8SpQQRuzMOve9tH5M/wAt&#10;H+V3l9gUG6+4OgPj70n111Ruai7K3PurZW1NhdEUGQocTjKzDjbu/wDeOz6PG1k2Cnkr0mlxy1sX&#10;nqoaT1MVEb5F77yLyDJZi43Kzt7WC3YSs6JHbggArpkdFVjGdVSuoVYL9h4x+1H3rPvc2XMkmzck&#10;cybzv+6bzA1jBb3Vxebu6PJJHL41nbXMs8S3aCEqsxifw4XmwK6l97SnxI/mJ/yoN1dgUHxW+KO8&#10;OtdqZnILPhts7X291Pm+r9o7zqMbB45sXgcvk8PjqHI1ToreGOSQy1lmaD7i9yn5c519u7i8HL3L&#10;0sUbN2qiwtEjkeSkoqsfSpq3lXo596fuxffI2fluT3g947G+vIIqSz3E24xX9zaq5qJJo47meWGM&#10;EjUVXRBUCTw6UHvdeH/CgH+Wf09mPjvuT5ldN7B2/sPtXqjIYWv7Oi2fiKTDY/sfYGZycG267I5j&#10;EY1YoGyuJnqKWtGSCCR6JKqKfzaaYwAv3j5F2yXZX5n2yFYbi3KmXQoUSxsQpLAUGtCQ2riVDA17&#10;aZNf3bX3red7H3OtfYznncptx2feUlSwNzI0r2N5FG86JFI5Zxb3KJJEYK6VnaF49FZRJ72BX8gn&#10;+VR0R2d0vT/ND5G7FxPalburc24sN07sbeWPhy2wcVg9nZZ9vZjeWU27Wq1Nla2fK01dRQRV0ctN&#10;TpTtIsTTurwFHs97e7Rf7WOaN7hFwZGZYY3FYwqHSzlTh2LhlAYFVC1pU1Eh/wB4/wDfD9xOUue2&#10;9ifa7cZNnjs4IZdzu7ZzHeSS3MYmjto5lIkt4kt3ildomSWVpQpcRqVk97NRu/8A4UQ/DXqjuHcX&#10;x5xHx47DXrfaO9sj1lmN146h2NtrbiR4rJNtjPZOi2FNJGf4ZHJHJoSpkglkplDSQROfABBc+9PL&#10;G3bm+yx2UngRuYmcCNVwdDER1+HB4kErxAOOof2T+7I98+cuSLX3NveZrL963tql/Fbu93POTIgn&#10;hja8Cn9chhUosiLKaLI6/qH3ts/4UddC9H7Z+E2J7R21091htzsk98bFwr7+wGxNsYXeM+HzGEzt&#10;dlcXU7kxtLFVy09RPFHNLDJKytIocjVz7p73bPtMHKq7hBbRJP8AURr4ixor6WWQkFgASCQCQTxz&#10;0r/uuvcb3A3b38m5R3XfL+62r90Xcos5rueW2EkUtokciwSSNGrojMqsqghSVrTHXvejd7xP6+gn&#10;r3v3v3XuvnZf8Kw/jN/NM/0n/If5L/6SO0f+GuPsvjxiP9HP+zI13+jD++f8Mw22vu/9lw/jXg83&#10;96P8p+7/AILfzf5Zrv8Aue/e/de61jP5UXx7/mQfJT5Ebz2L/K+392N1137iel9xbs3fm+se/qz4&#10;55+q6fod8bcw+fxVXveiy+Geqo3zVft+aTFGqYSyRRVHiY0wdPe/de63tP5FPxE/nh/Dz5Sdz9zf&#10;zae/O6N0fF3GfE/sWlov9MHzYyXyE2ht3sSj7E2huqm3TJtDIbmzMdDLSbdxm5L5j7VDDA80PlUV&#10;JR/e/de61Zv5o/8AP1+en80/5I1XTnxa3h291R8dNw78xnX3Qvx+6ayOXwG/u2a2tzf8E2rmOw6/&#10;aPhyuYzWfqZaeSHbwqXx9Gxp6eCCaqilr6r3v3XumPvb/hOD/OW+IXRm5vmruLBbfEnXu35ux+w6&#10;Hqnuqpz3emwMDQxfxfce6csuGjhjqhiY4zV5SXC5iteGJHqfXDDLLH737r3Vs/8Awmj/AOFB/wAj&#10;ch8k+vf5fvzc7R3F3V173TUps7oftjsLIzZ/sfrzs5aXVtfY+4d5V7tXZjC54xNjaQ5F6mrpshJR&#10;pHMtHJMsXvfuvdE8/n/7p/nf/wAvn5ob937vn50/JnrvoX5XdzfIHe3xYw3RnzW7ypdlYbrTbG76&#10;Kvo9krsfH5fGSYKpwmJ3Dt+nqaZcbFRNNJIKCSaKJynvfuvdFqf+ZX/Oq/mQfA3ZHw76NpPlF2js&#10;b4t7M7F3x8t+/drbk3/vHsXt6krt95vf22v9NfcFfKKmLGYLAyw47GbfkyTzZH7B6mVasU1PHR+9&#10;+690NX/CP/fe+KT+bPjtk0u8t102zdw9Cd05LP7Sp9w5eHbGcyOPpKCpoK/MYGOYUtTNBJ+5DLNE&#10;zI3qUg8+/e/de6+qR797917rTi/4VV/zpe+/gTjupPh18SN3N1n3H3hsbI9n9j9tYrwNvfYvVTbg&#10;qdobaxmwZJ1dcfXZyvx2ZSXMKn3FLFREUTRVEoqKf3v3Xutf/wCHX/CZj5/fzUvjXsb5z9lfM3Yd&#10;BW95UWa3Tsen7hz/AGf3B2BmsLDlKjDwZrfG62M4opq+qpJJBBHPXSpAY3n0VBkpYve/de6Cz+RN&#10;2t8zPjx/PV6P+Fe9fkV3RHt7aPyC7z6P7m6tpO2ewarq/c+Z6w2vu7H5miyWz8jVR0dZBFmsc9XT&#10;NVUKusgEulJC3v3v3Xur8f8AhUB/P57q+I/Ycf8AL4+E+7m657WG0sFur5B94YWSJ97bCpd30iZn&#10;afWnX80oZcXkqvFSU+WyWXCNURUtZRrQvBK0sy+9+691rUfHX+Qx/OT/AJl/R9F87MLVQ7zoN4Nl&#10;9xbAzvfne+YTuLtRMRWPC+5Nq1G5RXSKlTW00kVFWZnJ0PneMTxsado5297917oe/wCQ7/O++Xvw&#10;X+aXWPxR+THZfY2/fjB2N2nj+i+wuuO3s5ntx5boHdu4dxrs6i3jsqq3FJPW4RMLmHRs/hYCaWel&#10;NaRSfxDwVEfvfuvdbL3/AAtW/wC3WXQf/i//AFZ/8Dr2r797917qrz/hDt/zNn+Yf/4jv47f+9Lu&#10;33737r3Qif8AC5z/ALpd/wDl7P8A8yP3737r3Rt/+EThmX4C/LdqdI5Zx8t5jBHNK0EMkw6X20Y0&#10;lnRJGRS1gzCNiByFb6H3v3XutUz+ZT2p/Pj/AJaPyRl6H+Uv8xH5e4ffG69pU3bu2Zuq/nV8gdw7&#10;Czew9zbszG2sbl9t6M9TVVFS/wAQwuTpYaDI0VLUxJArNAsbxO/vfuvdb/X/AAma7l7k75/k+9Hd&#10;m92dpdid29nZbe/fNJkN99vb+3Tv/eOYhw/beXxuFostvHds+QyEkNNBFFTQB5JBDEqpGmlQvv3v&#10;3XutAf8AmWdrfz5f5anyTqOivlN/MR+XeG3zu3akHcG25eqPnP39nev81sTdG7cxtvHZfbCQZ2kq&#10;KCk/iGGydLBjq+gpaiJIFJgWJ4mf3v3XujN7M3J/wpY/nq9R7CwvWdd3ZuP44dc7K2/1c258Rvyj&#10;6E6s7IyvX22Y9r5vdfYm/wDeGZoKzf8AuXKVFO0+fnkrcjHHkZ5WSloImaOP3v3XuqWMfvr57fyk&#10;vl/uPA47eHZHxo+UHRG/KdN64DF7tirKSbOQRQ5YUO6qfB1dZhNy4jKUc8UjpM1ZQZCjnBvNBKCf&#10;e/de6+t7u/8AmYbO2D/KKof5p24durVYeq+IWwvkUmxKKpFGlVvbsLZuOq9v9b/fTST/AG4k3Fk6&#10;bCSz+SYxXZx5ioD+9+6918xFe4f5v3/Chj5f5HrHCdh757X3rurGbl3SnVGM3xL1t8eOnOrqGrio&#10;svV/3Zkq4cRjsPQrXUeOlrKmOpyWQklpoZpchXzoJfe/de6efnB/J2/my/ybuusZ3Fv/AD022Oo9&#10;2bgpNp5bsb40927imwOI3PlIWqMPht60VAMLk4DWrSuKarkx70jPEsLVCzPBHJ737r3Vn/8AwnA+&#10;EHz2+cXdfUnzbxvzvpMh0n8XfknsqbuPpbeveHfOc7Qyw21U0m7o8TU7GqKCXBy4/L0TE0NbPl3g&#10;leOaEr5aeoSL3v3Xuvpt+/e/de6+Z/8A8KO6n+dt8EPlxvP5BVfzn+RGxfix8nu2d9r8esF8dPlv&#10;8iNu7M6+2/tajoxgdjbn2PR1WGosFl58W0dbJT46OekqJ0rpIKiXxyH3737r3U3/AITUZ3+av8/f&#10;mXgu2s1/M97q3h0z8UN77N3N370B3d8vflFuXcPZWxt44vL0OLl2719XDK7dzVAtbSGKsTK5GnEM&#10;ohLRnywlve/de6t0/wCFaNN/MS6Z2p1n8z/jf86N0fF345ddbb271JuHrDrD5G999Odp9td2b/3z&#10;X1sE2C2n1rSwYLLJRYKnWtaoyucp54qajyHiibTGk/vfuvdVxf8ACZfaX85n5u/IzY3zO3588Pkd&#10;vP4U9Adp53ZvamzO8vln8id3Unb2fqesKqY7W2t15k6nK4jLDEz5fCV9c+ZmpYIjJE1O09RGY097&#10;917otH8/7/hRn8mu/vkV2p8SfhX2ruvpH4vdT7m3F1bnt29YZqXBb9+Qm69vZU4Xc+4J974XRkaH&#10;bYqoJ6PD4zFVkSV9KWq696haqGkove/de6KfB/wmU/ncbt6aPy3r9iUE+9Kva57Eh613B27Wn5UV&#10;9GceMnDEcBVxOEzclKxdcNU5qPJCS9I9OtYRTH3v3Xuhg/kTf8KIflR8RPkj1j8evlz3Bvfuf4g9&#10;j7rxHXGfXtnN5Ldu7+gcjn8kMRiN9bT3ZuGWTJQ4rHVk0X8bwtRUS060Inko6eOrjQSe9+691sDf&#10;8Kt9k/zVuucRhfnN8Sflf2b0L8Qeheodk7T7i2x018nO3end75Dsrf3d8mz6PdVZsHZLY/G5Sktm&#10;9tUMVacpLVr/AJSGpYoIFlm97917qqX/AISh/On5t/Iv+aJmuv8A5B/MX5Ud7bDi+LfbO4Itk9yf&#10;ITtvs/aMefxu69sU2Ozce297ZeuohWQR1E8cNSIfIiySKrAOwPvfuvdDJ/wqgr/5uvxF+T+Q+W/W&#10;3zY7v6b+F/cOa646p6a2B0N8r+8NgVeC3ZgeooslvGTdfWO2ajE4yimrcnjs1VrWUM1UJoWpmmkS&#10;d3hh97917o2//CNb5Y/Kf5Qf8OOf7Mv8lvkB8iP7j/7KD/cr/Tp3J2L23/c/+83+lH+8f91v7/5L&#10;Ifw/+Ifw+g+++08fn+2p/Lq8Men3v3XuqXv5/wDun+d//L5+aG/d+75+dPyZ676F+V3c3yB3t8WM&#10;N0Z81u8qXZWG602xu+ir6PZK7Hx+XxkmCqcJidw7fp6mmXGxUTTSSCgkmiicp737r3Ran/mV/wA6&#10;r+ZB8DdkfDvo2k+UXaOxvi3szsXfHy3792tuTf8AvHsXt6krt95vf22v9NfcFfKKmLGYLAyw47Gb&#10;fkyTzZH7B6mVasU1PHR+9+690NX/AAj/AN974pP5s+O2TS7y3XTbN3D0J3Tks/tKn3Dl4dsZzI4+&#10;koKmgr8xgY5hS1M0En7kMs0TMjepSDz797917r6pHv3v3XutAP8A4XOf90u//L2f/mR+/e/de619&#10;P5YS/wA8f5H/ABf378G/5YmI7VxvQGW7qzfZ/cu9+s8liOo6abem9Nlbd2fVbb3j8hNwV2LWlooc&#10;Tt6iqBt3GZKKoqEmqHqIKyOSCOP3v3XuiAfJfp355/yyflll9l92ZftHoT5TbZjwW8hu/a/aVVNu&#10;fIY/NRCu29u/b/Z+xclN97DP4iFqIK9mjlikgmEc8MsSe9+6919aX+R98zt7fPr+V78V/kl2jWx5&#10;LtjO7Z3JsjtHKR0kdEc5vfqre+S63yO6p6elhgpUmzkWMp83UR0Ua08UlW8MaoIzGnvfuvdaNv8A&#10;P+/4UZ/Jrv75FdqfEn4V9q7r6R+L3U+5txdW57dvWGalwW/fkJuvb2VOF3PuCfe+F0ZGh22KqCej&#10;w+MxVZElfSlquveoWqhpKL3v3Xuinwf8JlP53G7emj8t6/YlBPvSr2uexIetdwdu1p+VFfRnHjJw&#10;xHAVcThM3JSsXXDVOajyQkvSPTrWEUx97917oYP5E3/CiH5UfET5I9Y/Hr5c9wb37n+IPY+68R1x&#10;n17ZzeS3bu/oHI5/JDEYjfW092bhlkyUOKx1ZNF/G8LUVEtOtCJ5KOnjq40EnvfuvdXyf8KuNn/z&#10;bOsqzC/OT4l/J7tno/4WdK9M7A2T27g+j/lJ2f09uqDsvd3dVbtuHe24evdr12Jo8pTVT7g2viKW&#10;popqutj0TNURxUsauvvfuvdatXwW/mf/AM/Xv3/SV8LfiL8iflJ8iO0PkEu28zJm9ydn7w7K7f63&#10;2z17BkY84/W/anaualpti4vJtlqb+P5eOelkMlLjlgrqVjIlV737r3RPvnv8RP5nf8t/ujZGb+aE&#10;navXPcPZm3ancOx+zo+7od/ZzcuNwWRp5czTUXZmy83kpfucZWz0xq6SStWSKR4Zwpjlhlf3v3Xu&#10;rReoe0f+FKP883pXA9a9M767o7I6L6NxA6y3jvXB9jbW6F2zvvcOHxseVFJ3N2TlcrhZ97bjNDX4&#10;pKiknqaxtDUuQqqZZpqjITe9+691TLsnvP54/wArv5Wbgi29v7tX4+fIzpLtHIw9h7TbdVe1JWb0&#10;wuQEe4cPv/D4+rmxe4qDICPx1fnaqpa+mcOkksMkch97917r6/2/P5iXVfU/8sih/ma9hUklJ1rU&#10;fFnrj5Irt2hqlhrMtUdp7Mxed2NsPE1taulavLZTMY7C0UkyWE1RGXFrj3737r3XzBuxPmz/ADd/&#10;+FBnzEx/RezuwN610/Z+Xy1Xsj42bB3zluvfj51ls3C0rV9blNxUK1MNLUQYujjaWtzuc+6rppCY&#10;4SzzU9J797917pL/AC6/l8/zZP5BW6+pOzs92Rmun139mskdidsfGbuPcsu16jdm3qeGqym1tyPR&#10;R4uVamWjdGahymPamr6UTxr9zFDUxx+9+6919E//AIT0fzUNy/zUvgrFv7tqPGQfIvpHeM3T/dtR&#10;iKKPGY3eNfTYamzu0+z6HE0w8FGM3j6nRW00BWNcjSV7QQ09I9NCvvfuvdXve/e/de6+bD/wrn/l&#10;nd17K757E/mm7v7W6uqume3+xOifj51j1bQneEnZuLr8X0RI9Y+VafHJiVheq2vuDIjxV5IimiWx&#10;k1D3737r3VG/8or+Sv3/APziMn3zj+j+yurOs4Pj9QdcVm68n2l/e4UORl7OqM3Bt+gxR2ljsi/l&#10;AwFfJIJlQaQNJJuB737r3W2R8Mv5f3YP/CVz46fPz+YX8l+x+kO9NyZrqHYHVvRWyut5930sue7E&#10;ze9ZBjNs52v3VisfUx0VZkpMPVVv8NeR0oaOtqHjLU8Pv3v3XutPnrjYvz9/n6fzBWwL7qk7Y+Rv&#10;ctTmdyZ7dm+MtVYbrrq3YGAX7rIVtQKOKqTBbXwkMkVJQ4/G0bkvJBS0sE9XUIkvvfuvdWT/AMwD&#10;+Rf/ADHv5F/V1d8suv8A5PbSz3WG6sRkujO0d3dJbr3R11vHE4vt/D1ezsltfcu0dwrAMrh8pBUt&#10;TQz4+rqqiCoIqWpaM00VYvvfuvdGP/4RedGU2+/5jXdfduTg81H0J8Zs5T4Vgg1Um9e1944zbWOq&#10;zKwIC/wWk3DAUGliZVIbSjK3vfuvdHD/AOFhP80bv3bHduy/5cPTO+dzdbdVQdTYTsvv6o2rkq3b&#10;+V7Uzm/cnW0+3thZzJULJPLt/GYyhirJaKOVYK2prnWsil+xpivvfuvdBd8JP+Ek3U3yl/l79VfL&#10;rMfNvdbdgdy9IUHcmC2p1h1xtrcuz9pVec2yM/Q9dZaeqyhrcnlcfL/uPy4heiaKtWalWG8Hkl97&#10;917oF/8AhJb8PvkJsb+bXkt29udJdwdSY/rP4t9vbiep7L6331sKmrMlnc3trZFFhYptyUVJHJVS&#10;w5x6yOmcktDDJMqnxhh737r3Vbn/AAoI/ltfIT4F/K0djfInurrvt7c3zH3n3l3NhKfZeY3nmMvs&#10;/BDf0dfBjdzS7xx9CyqzZjwUQpNcX+TTqAgVQfe/de6Wv8rr/hN18rf5qPxnqflF1T3T0V1hsyPs&#10;rdXW1Dhezv8ASKmfylVtLG46syGdpP7s4WupTRvLXtSxkTlvJBKGAsPfvfuvdfR6/kt/y992fyw/&#10;5f8A1l8Tuwd3bU312Ft3dfZ+7t6bo2M2cbaWSyO9d+V2XxC4T+8VPSVYWHEHGwVAkpYx9wkxUMpE&#10;j+9+691ax797917r3v3v3Xuve/e/de69797917ri/wChv+Ct/vXv3v3XuiY+/e/de69797917r3v&#10;3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve&#10;/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69&#10;797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r&#10;3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xu&#10;ve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de&#10;69797917r3v3v3Xuve//1/n/APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde92O/yjux+suov5inxo7H7i3xieuOutq7g3nW57eWdMiYfEzT9X5ygwMWRm&#10;iVvFFV5KajomnYaIvN5JCqKzAb+3F9YbbzrYX25yiCCNnLO3wj9KQLX0BYha8BWpx1i599Llbmzn&#10;X7sXNfK/I+3ybpul5DapDaw0MsgF/aPMUBI1NHAskoQdz6NKgsQD73uz/NXuD+T6avqPun5n7w+P&#10;XZRosFm6fp+TNR1ne2Lrdv5zJ0pzuVw3XGxYc7TZKmlqaamR8jUYqeOPxsiSxjzBsqOadz9tdVtu&#10;nNEttPRWEOqtwCrEaisUYkDAkDuKEClARnrgd7Dckffc8HeuQ/Ymx3navElibchEV2iRJoo5PBjl&#10;vrtrR4JFSRyIEuI2bUGZGOgj3t9wfxY/lPfzD+kjubrbpn46dg9d5X+I4Ci3z1XsPDdcby2xlKeH&#10;RPQJltvUWKzmJraYSxVAoa1I7hoZZIHidNTsXL/t3zptXj2NrbTQNVRJFGsToR5VVUkRhUHS1PIk&#10;EEdF+4e7/wB8r7svP37q5q33e9s3OHRM1puF3Le2s8bGocxzS3FpcxPpZPGiLZDosiurU970Qf5j&#10;Hw4yPwT+WnZXx+kylRuDbGKlx+5+uNx1niFdnOu91U/8R23NlBCka/e0g8uNyDpDHG9VTTSQoIXj&#10;94j87csvylzHPsxYvGtHiY8WjcVWvDuGVbABZSQKU6+iP7r/AL42v3h/ZjavcpYVtruYPBewLXRF&#10;e250TiOpY+FJ2zwgszLDLGrsZA3XvZHPYT6yB6973t/+EwX/AGQP27/4t9v7/wB8xsD3lv7Cf8qf&#10;c/8APZJ/1Yt+vng/va//ABI7Zf8AxW7P/u6bx173r7/8KD/+3oncv/hmdN/++wxnuG/eb/lfrr/S&#10;Q/8AVpeulP8Adpf+IjbF/wA9W5/9p8/XvdKHuLOs9uve/qy/MH/skn5Sf+K6d3f++0yfvoVzL/yr&#10;m4f880//AFabr46vZH/p9HKH/S72r/tOg697+ax/L3/7L4+D/wD4t98av/fz4X3g1yZ/yuG0/wDP&#10;Za/9X06+qj7y3/iOPuB/4re+f92u669736f51n/brv5c/wDhmbT/APfn4L3mB7pf8qDuX+kT/q7H&#10;184n3C//ABLnkr/nquP+0C7697+eh8WMvncB8nPjpnNrvVJuXD969SZLb7UUcs1WMzRb+x9RjBTQ&#10;wet3MyoFReWPA+vvDHl+SaHfrKW3r4i3EJWnHUJFIp+fX0x+79lt25e03NG37uFNpPtO4xzaiAvh&#10;PZzLJqJwBpJqTgceve/pQ/zJoMRUfy+fmzHmygo1+LXeU8Jkd0X+L0vXOQqdvgFOdRr0pgo+hNge&#10;CfecnPIjbk3dRLw+kn/aI2K/8ap18rf3WJL2L7y3ILWFfEO/7SDQA/ptewrNx8vBL1PEDIz173Rf&#10;/wAJ+/5l3x7wXxuwPwy7m7E231Z2H13ujd8/WlRvbI023ds752nvbcVTvaahx+6Mk0dFHlaXK5Cv&#10;jNBUzxSTxyU5pBOwnWGJvZznrZodjTlfdJ1t5oHfwtZCrIjsXoHNF1h2YaSQSCumuadCf7yf7qXu&#10;XuPunc++vIu2T7xtm6W9sL4WqNNPaXFrBHah3t0BlNvJbwwsJo0dI3WQTGMGMv73c38gf5Xf8v75&#10;b1uT3p2f8fdjZbdm6v8AcjW9lbEqsjsXdearZ1JTPZDcWw6miGUqGBH7+RWpDgKH1qqgSfvPIPJ3&#10;MbNdX9lG0kmTLGTG7H+ItGV1n5tqr516wV9tfvc/eT9l4Idh5S5lu4bOz7FsbtUu7eJRxhSG7SX6&#10;dB/BAYtJJK6SST73qhfzhf5OWQ+C/XmI7o6P7M3zvz44TbppNu7g2LvnIJWZzq3MZuSaXb2Qgrcc&#10;tPR1+KqJS9EsrUMNRTTPCrtVfctLFjx7l+2T8pWS7ptU8k1iXCtHIatEzV0moorIT210hlNK6tVR&#10;2P8AuQ/fjtvvCczT8ie4G02m3c0rbtNDd2iFYtwiiCiZCjl5YbhFpKVEskUsYkKiHwgj+967HuFe&#10;unfXvfvfuvda3v8AwrD/AO3JvyH/APEifHj/AN/Vhvfvfuvdao3/AAip/wC3pvfn/igHaf8A8EV1&#10;V797917rew/nd7j3JtT+UZ/MRzG1HqYswfir2riGmpEqHqIcNuTAvtzcs8ZpSrpoxtXVuZQbRgF2&#10;9Kn3737r3XzLP+Ezm3cBuf8AnifBDG7lhhnx1NuTufcVMk8iRouf2j8a957s2pMrSca48pRUcka/&#10;VnVVHJHv3v3XuvsAbpwuD3Ltjce3dzwU1VtrP4HL4XcNNWOsdJUYPK4+Shy0FVI5AWN6eSRXJNgp&#10;JPv3v3Xuvhn/AATymewfze+G+a2q9THufD/Kr485TbklG0yVaZ7H9uYirw70r07JIJBUJGUKOrBr&#10;aSDY+/e/de63Uv8Ahc5/3S7/APL2f/mR+/e/de6Nh/wiloKHKfy/fl9jMnR0mRxuR+WFXQZDH19P&#10;DWUNfQ1nSm26ero6ykqA0csUsbMkkbqVZSVYEEj3737r3W091B8Dfg38e95Rdi9B/DL4o9H9gwY6&#10;uw8G+uoPjt1D1pvKHE5RVTJ4uLc+zMPRVq01SEUTwCfRIAA6mw9+9+690a73737r3WkL/wAK2v5Q&#10;Pyb+Xe4ul/nH8VeuNwd1Znqrqis6Z7l602VTNmOwqbZGE3Xkt+7K3js7aFNerzSQ1eczVLk6LGRz&#10;VqCSllippYFqpKf3v3XutK/4wfzQP5nf8tmefrnoP5H91dFYrA5qpr67pbdVHDndi4rM1UzS5aSf&#10;p/tShyGKoqmrck1skWNimlYK0jF0Rl97917rc0/kZ/8ACnHP/NH5Q9bfFH579SdTUncnY/n2z0r8&#10;m+vNtR7eny286akqa7G7I3/tytarWlmy0fnpcdk8LU00AqjDSyY+1W9VF737r3WoN/Pfym4sv/OH&#10;/mH1e6Puf4lF8ld64um+6SRJf7u4QQYXaGkSknx/wmnovCRwY9JUBSB797917q6P4s93/wDCvXbP&#10;xn+PuC+LW2O4IfjVjul+soegf4B8aPhblcPUdOPs2jm64rqDL7j2rPkq1KnEtSVH32Snlq6guZ6q&#10;WSeSR297917qsDsT+Sv/AD2O1e3N897b5+DXfOU7W7I7G3N21vDddBgev9tvkewt4bmn3juDcNHh&#10;tr1VFj6AzZKomqY6bHUkFPBcJBDFGqIvvfuvdbl3/C1b/t1l0H/4v/1Z/wDA69q+/e/de6q8/wCE&#10;O3/M2f5h/wD4jv47f+9Lu33737r3Qif8LnP+6Xf/AJez/wDMj9+9+690bv8A4RLf9kF/LL/xbt//&#10;AHzW2ffvfuvdUi/8LVv+3pvQf/igHVn/AMEV2r797917ra5/4Sef9uTfjx/4kT5D/wDv6sz79791&#10;7rVG/wCFq3/b03oP/wAUA6s/+CK7V9+9+691tc/8JPP+3Jvx4/8AEifIf/39WZ9+9+691oj/APCo&#10;7/t+v85v/LZv/gPOvvfvfuvdbv8AhfiHvP53f8JU+ovi31wkNR2J2H8Avj/mdgY2oq4qCLPb36sq&#10;cB2/tLbBr6hkigOVyGAp8cs07rEhnDSssYZh737r3WiT/Jm/mY7r/ke/OHsLe3cPQe79zY7PbDz3&#10;Q3dvVGSEuwO0dlypu3GbmXLY6g3NTKY8rjKvFCCXFZEQRzRTSo8sMixSp737r3Vn388z/hTjsH+Z&#10;r8Tv9k/+PHx5351ps3d+89p7t7P3129l9sTZ+qx+xskM/g9qbT2ztGaugh82Tjo6upyk+S1LHTmm&#10;Skb7hpove/de6uy/4Ri/DbuTon4ufKD5Ndn7dzW0NsfLTdfUFJ1JhdwUFTjMhnNmdK0G5vP2NRUd&#10;WFf+HZes3VLSUE7KBOtA08eqCSGR/e/de63QffvfuvdVefzkfgFjP5lP8vfvf40R0WOl7Hmwq9h9&#10;EZXIsIkwPd2w4pcpsmVKxjamjyYaq29XVBVvHRZGqIUtb3737r3Xy+f5DXznyX8tT+aT03vrfVXV&#10;7U613pnK/wCN/wAjcflRJjlxGxt/ZaDEVeVz0U6loRtncFLic9VKY/J46CaAW8je/e/de6ul/wCF&#10;iPzTzHyE+afR38vDquSr3FjPj1jMXnt4YDBhK6r3F8h+7YKYbc20tHSmRpp8Xt18WtGoKyefMVkL&#10;R3RGPvfuvdbqHwi+I038s3+U9sz49bHpKYdk9OfG7d+6t2V2Mjav/j/f+W2rW7535lqd6RjLVRvu&#10;KeeHHhZCwpI6aFG0xpb3v3Xuvkdfy1cHhd7/AMyT4B7b3mFr9u7u+b/xWwe61r5xorcLn++cDQZ0&#10;VlTUEi0kEsvkdyfqSfz797917r7jPv3v3Xuvh0fzOMLg9tfzJv5hO3dsQU1LtrAfOH5Y4Xb1NRus&#10;lJT4PFd9Z+hxMFLIhIaNKeONUINioBHv3v3Xuvpif8KGMpns5/wm5+QWa3U9TJufMdVfCPKbjkrG&#10;merfPZD5K9ZVeYeqeoZ5DIah5C5d2YtfUSbn3737r3Won/wjf/7e5Z7/AMVE7m/97HaXv3v3Xur/&#10;AL/hbT/2QX8Tf/Fu0/8AfNbm9+9+690UT/hDH/3VE/8ALJv/AJrnv3v3Xuvf8LnP+6Xf/l7P/wAy&#10;P3737r3RsP8AhFLQUOU/l+/L7GZOjpMjjcj8sKugyGPr6eGsoa+hrOlNt09XR1lJUBo5YpY2ZJI3&#10;UqykqwIJHv3v3Xutp7qD4G/Bv497yi7F6D+GXxR6P7Bgx1dh4N9dQfHbqHrTeUOJyiqmTxcW59mY&#10;eirVpqkIongE+iQAB1Nh797917o13v3v3XutAP8A4XOf90u//L2f/mR+/e/de6N3/wAIlv8Asgv5&#10;Zf8Ai3b/APvmts+/e/de6pF/4Wrf9vTeg/8AxQDqz/4IrtX3737r3WzR/wAJrM7ntrf8J49r7m2q&#10;sjbn27RfMbO7cWGGapmbPYjf+5Mhh1ip6ciSRjURx6UQhmPC8ke/e/de6+bz/LVweF3v/Mk+Ae29&#10;5ha/bu7vm/8AFbB7rWvnGitwuf75wNBnRWVNQSLSQSy+R3J+pJ/Pv3v3XuvuM+/e/de6+HR/M4wu&#10;D21/Mm/mE7d2xBTUu2sB84fljhdvU1G6yUlPg8V31n6HEwUsiEho0p441Qg2KgEe/e/de6+mJ/wo&#10;Yymezn/Cbn5BZrdT1Mm58x1V8I8puOSsaZ6t89kPkr1lV5h6p6hnkMhqHkLl3Zi19RJuffvfuvda&#10;if8Awjf/AO3uWe/8VE7m/wDex2l797917q0P/hc5/wB0u/8Ay9n/AOZH797917o3f/CJb/sgv5Zf&#10;+Ldv/wC+a2z797917rUC/wCFH3/b7L58f+JE2J/75XbPv3v3Xutqz+dDlNxUH/CSv+XVSYT7n+G5&#10;vpX+WNi93+BJGi/u7F8dqLNU33hQgLH/ABajxdi9x5NAtqKke9+691pxfyjd0/zPtnfJjded/lMY&#10;ncmW+StP0vueHc391Ouuouysxj+nKneW34dz10WI7mxmVxtKhyxwNPJXUsCVaiXwJKIJ6hJPe/de&#10;6t4+a/SH/Crj+Yn1jt3pz5j9B959w9c7T35j+zNvYA9IfFvYE2N3ri9v5La1FmEzvV2IwmRdVocv&#10;kIWpJatqZzIskkLSwwvH737r3WwT/wAJF/gZ82Pg1Q/P7GfLzoXsLovH9jVfxcrutaPfC42On3FW&#10;bZh7Dp99VOHix1TUAPTpW4RKpm0kiSADVbj3v3Xuty73737r3Wih/wALgu0oMf038BOlI6iN6nd3&#10;ZvdfaVZSxywtNSwddbWwm08bUVUIbyIs7bpqlgYrpcwzAG8ZHv3v3Xuhd/4RK9WvhPhN8u+5JaTw&#10;N2N8ncR1/T1LpUJLW0XU/V+NzkckfkfxvCk+7aiNHjiH7glRncoFj97917pEf8Leu3cjgvjZ8F+i&#10;oK+SDG9md1drdo5DHp51Wvm6X2TjdsUEszJGYysB3zIQjzKSzqypJoLRe9+690Ef/CH7pXArgPnt&#10;8iqyjpKjc82X6c6V27kGua7EYGmosvvnedHFwLRZGolwLyXJu1Clgtjq97917o7P/C03sp9t/wAt&#10;nobrWlmaKr7N+Xu1KyuUE6Kjbmw+rN1ZGup2A/P8RrMTKCTb0EWJIK+9+690VP8A4Q9dYw0HU38w&#10;LuaWn1z7r7E6K6xoqqWmU/aw9f7a3DurKU9FVtCGXztuajaqjSoYN4adnjTSjSe9+690uf8AhU//&#10;ACMvkl8xeyNn/Pb4cbOq+294bc6wxnWPdfSe3vtzv3L4raeXrsptTsPr/EOFfNVS0+RlxuTxcEpq&#10;zFTUL0VNUE1IT3v3XutH/wCP/wAz/wCYn/LD7HyWK6V7g79+K29MNl0rd2dV5mLNYPBVWXi8YB7A&#10;6R7AppMRXS6YkjIy+GkbQNAspI9+9+6919Nn/hPL/OyyH83Lo7f+A7g21g9ofKf47ttal7QXadNV&#10;UOy+w9r7vFZDtTsfbWNrJJnoJ5ZcdV0mZxizyxw1Cx1EDRwVsVLTe9+691qUf8LQ+0ZN1/zNOmut&#10;aedmxnU/xG2V56dppWEO6N9dkboz+VlSEStEgkxseFFxCkjFTrZ0EOj3v3XutwX/AITC9XHq/wDk&#10;nfDtKmBoMt2BD232jldUKQiYby7nz9Rt2dB4opGDYWLF+uUyEm5SQw+JV97917q/j3737r3Xvfvf&#10;uvde9+9+69173737r3XvfvfuvdcX/Q3/AAVv969+9+690TH3737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173//0Pn/APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9nf+B/wE7x/mC9sVfWPT9NQ4mgwWHqc3vTsXc0GUTY+yaPwSfweLO5DGQTyfc5Gpj+2oqW&#10;GN5pLSyhDDTzugr5R5P3bnLcTYbYAoRSzyNXw0GdOogHLHCgVJyaUBIx/wDvE/eP9v8A7tXJqc28&#10;7u80lxKsVrZQGM3d01V8UxJI6DRAh1yyMVRexC2uSNW97a+9/wCXv8z/AI37vrtn9pfHTtKhmpq2&#10;ppKDceA2hnN2bI3GlPKyLV7b3jt2CooKtJEXyiNZhMiMvmiiY6Q3u/JnNGx3JttwspQQSAyozxt8&#10;1dQVPrxqBxA6We3f3l/Yn3S2WPe+UOaNvkV1VngmuYre6gqAdM9tM6TRkE6aldDMDodxnr3vb/8A&#10;+E5/xQ77+OHx67n3R3js/cfXA7k3ztXLbJ2Lu+hrsLuanwu2MBPS1W6clt7IBJaFclJWpDDHUQxz&#10;ulIJHTxNAxyU9k+Xd42PZbq43aJoPqpEKRuCrBUUguVOV1aqAEAkLU4p1xJ/vP8A3k9ufdL3M2La&#10;Pb++g3T9x2lxHdXds6SwNLcTIy26TJVZTAIizMjNGrTaVOsSAe90R/8ACj7sfbG+/wCY3NgtuvSy&#10;1nU/RvW/XG7p6Xxssm55cpmexXSaWLhpYaDcNBTyXJKGPxtYoVER+999b3fOxhgpW2giien8dXk/&#10;aFkUH0pTy66If3W/K+78u/deXcN0DCPed2vr22DVxbiO2sgQDwVprKZ14Bg2oVDVPvdCPuIOujXX&#10;ve7t/wAJdeyttV3xb+QfT8VdSDeO1u/ZOyq3GGrT799tb967wW18XXR0JAYwpVbbrI3lVmAZlVgh&#10;K68q/YK+gfYL3bAR4sdx4pFc6ZI40Bp6ViOf8HnwG/vc+Vd1t/d3lrnd42+hvNnFismk6BPZ3t3c&#10;SIX4ajHfRkKQDQEjVnT72of5on8ijsz5yfKnIfI3rHu7YezKXdu2doYXde299YfcUlTjq/aeJG34&#10;8hgazAx1CVEU9JBSk086wlJBIfKysoV7n72kv+bOYW3uwu44hIqK6yK1QUGmqla1BAGDTNc9Fn3R&#10;v7w3lT7vvs/F7X827Bd3z2U9zLbz2ksIV0uJDMUmWYoUZJHk70MgKFRoBBJ97oMx38kT5Ebt+c/d&#10;Pwf2L2L1rLnOmdl7Z7Iq+xt/xbq2bt3dWyNzU+JemyO3sVgKLcFQ1Sk+V+1ankkEfkp51aoQqB7h&#10;9Parernm265UtJ4tdqiymWTWivGwShUKshrV6U4VU93XRy6+/wC+2Wy/d72H7wHMO13wt99up7Fb&#10;KzNvdT291A1wGSaSaWzQIVt/EDgF9MsZERBr173v995bDyPafSfcPWOIrKLHZbsbq3sHYeMyGS8/&#10;8Oocju/aVXt+irK/7VXk8MUlQry+NGbSDpUmw95ibtaPuG1XNhGQrTxSRgngC6FQTTNATmnXzde3&#10;3MVtyhz7sfNl6jSw7XuFndyIlNbpbXEczKmohdTKhC6iBUipAz17388zY/w87N+C/wDNr+Gnx/7c&#10;zWxtwbxxPye+JG5J8p13lM9l9sTUG5u2sLXUKU9ZuTGYmrMqKCsyvRKAw9LOtmOGFpyzf8pe4217&#10;NuTxvKt1ZtWMsVo0yEULKhr69v7evpl5g97+U/vCfcw569yeS7e7trGbYeY4BHexwxzh4Nuukcss&#10;E9zHpJypEpJHEKcde97/AF8tvjztP5X/ABz7T+O+99w5bae3O1MHSbeqdx4N8euUxNfFm6XK4Gqp&#10;Y8okkE3+5CnpVemYAzIWhR43dZFzE5j2W25i2S42W7cxpcKFLLSoOoFSK4PcBjzGAQTXr5u/Zf3M&#10;3n2b90Nn9ztgtY7262eVplgl1+HIhikjmVjGQ6/ovIQ4qI2AdldVKn3ugr4X/wDCcXFfHP5PbN7x&#10;7W+QOP7Y2n1LunH706+2hhNg1G1KzPbpwNVHktq5fec+QyWQip4cfVxpVGgpDP55I4tVSkYkikh/&#10;lf2Rj2Tf4t23G8FzHbOHjRYyhZ1IKF6swAU50itSB3AVB6O++/8Aei3nuh7S33t/ydy0+zXu9W72&#10;t5cy3i3Cw28yslxHahIIWdpoyY/Gk8Pw1Z6RM2l197Mb/wAKFPmFtTov4Wbg6CoMzSSdufJlqDau&#10;KwNPU08mTw/W+PzEOV31u7JUTXKUdRFS/wACgZwpkmq3eHV9rOYzv3m5lt9p5WfZ0YfU39ECgiqx&#10;BgZHI/hIHhj1LGnwmkX/AN2h7I7x7he/Nt7j3EDDZeU9dxJMysI5b54mjtLZHwDKjSfVuBUKkIEl&#10;PGj1e9l3+Bv8qn4ffKL+VB1lunLdG7Ib5A9ldN9qU+G7ZqazcWMzOO7Anze4dtbN3RW1OMqDG4x8&#10;q0cvjkpJoiIVLwS20kl5Q9veWt/9vILiS0j+snhl0zEsGEmqRUckGnadJyCMZB6k37xX3w/e72i+&#10;+Ru20WXMN2OWtq3PbzLtyrC8T2Yisp7q3VZEDDxlMq1WRHGshZErUe9kX+FP8nf+b/8AG35GdbZ3&#10;bW+cP01sLA7729k96bhwXc8OW2hndpUuTirdyY6s67xMrSZhaumSWBaHI4+OKSUprkhUedAlyt7Z&#10;+5Wx73BNBMtrCkil2WeqMgILAxg99RUaWUAniRxGQvv19+D7knun7X7rt+67fLvu43NpNHawzbWY&#10;7mK5aNlgdb2RQLYxuVcywzM6oDpVz+m3vdsH/CjP5FdddefA3PdCZPLYqp7N+QO6Nh0m1triaOXO&#10;UW29ib5oN/7g3q1IDqho4pMVBivO9tctWEjDaZTHInvZvdlZcoPs8jAz3jxhE/EFjkWRnp5KNASv&#10;mWoPOmG39197Ycz8zfeKtvca0hkTaeWre7a4uKERNPd2k1nDa6uDSsLh7jQPhSDUxFUDe96CPvD3&#10;r6Puve/e/de60dv+FZn82344RdHd7/ymINpdxVXyOqsj8ft91u7l29tGLpvGYaPOYvtWOkl3FNnR&#10;mZa18escaxRYAwiV7NOApJ97917rVZ/4T/8A80bp7+Up8z9//IzvDYHZXYuy98fHHdvSAxPVUO16&#10;rdGMye5e0tm77jzpo93ZHFUk0EVNtuqhaL71HaSWKxC62X3v3Xuvo2/ET+Yn8M/+FCPxO+ZHUXT+&#10;2O6tnbJruv8AL9Edq0XdOzNnYPO42m7y2ZmsHjMzt+HZe487SzyU0VNUVkUiZCGSKVYWVkk9Se9+&#10;6918vVMN8sf5I/8AMl2lk97bMm2r358Su28buvH4vNQVlPtbsra1FXS0RrsJlNANZtrduHaqpYsh&#10;S+o01TIFMdRG6x+9+691t2fNH/hZh0b2f8O+xOu/i18dO/dj/JvtHr3M7GO4uypeuYOuOpavdmIf&#10;DZnde1tw7ZzGQyWfrMdFNNJikq8FjI2qBFNOAiPTye9+691Sx/wl6/le9mfMv599WfJ3P7SytB8Y&#10;Ph7vfEds7k35X0UtNhN1dwbMmjz3VXWu162Wy1lfDlxQ5zKpEskdPQUrR1LQy11EJve/de6Gr/hW&#10;V/M/6I+dfyI6o+N/UO0e1cFur+Xz2r8xeme4M92DhtqYjbe6N6V28tq7Jqpet3wGZylXVY6nq9lZ&#10;BvusnTUErpNAVpx69PvfuvdOP/Cdf+fz8Rf5S/x67s6R+SXWfyI3Zk+zu74+zsHuHpfbPXO5sTj8&#10;ZLsjEbRloc7T703Rt6ojkSTHyzlqWOoujKANVx797917r6ZnU/ZO3e5urOtO4NoJkY9p9rdf7N7J&#10;2umYpo6LLJt3fW3KbdGETKUcMkyQ1IpqqITxJK4V9Sh2Aufe/de6ED3737r3Xzzv+FO382H+Yn8I&#10;v5m+C6w+K3yp7C6d68Pxo6x3e+zMDS7VyW3Zdy57ce5sZlsxPjNy46ujklmhpadTrBCmNGUK6hvf&#10;vfuvdWXdkf8ACmv+Qj8nvj0tJ8quvtwdq5nIbKSPcvRu+/i5/fbINnajCpUZbDbWzeaaqwtMRWNJ&#10;FQV38fgeJ1ScTRFVl9+9+691pwfyGfipvn5gfzi/jXmeiNjbk291T0V8itqfJ3eeQWqq8xjeqep+&#10;qd+J2Dt3bu6t1zIPNLk5KGi2zTM48tZNUF9AjWeSL3v3XurNP+Fc/wDLI7G6Q+Z2X/mAbD2Zlcn8&#10;d/k5RbUPYO58RRPUYfrjvnB4aHaOSw+4zTBvsodxUdDQ5agq6kqlVXS5CFCHiVX97917p5/lGf8A&#10;CsbPfBL4vbE+JXyZ+O2a712d07in251L2R1/vTHba3tjdlxVc1XiNlbt29uGlloshHjVmFHjshTV&#10;tK8VHFDBLT1EiGob3v3XurDOrP8AhZhuLvX5nfGbqHb/AMQ9qdQ/Hjsfu/Y3XHZu7t479zfZnZke&#10;199ZQbTh3Ft+j29SYHH4qTH1tbSZCpikjyxkpqeaGIGWZGi97917oDv+Fef81zoDvHbsv8rvZmzO&#10;26bu/wCNHys697U7H3vuHDbRoOqq3HUnQu4aCnw+zclQZqry9ZVP/fWieVqzD0cSfbzBXluhPvfu&#10;vdVqf8JaP5oPRn8vL5P9m9c9z7N7V3NWfNLNfHnpTrvK9a4naeXotr7uff8AX4Okr98Q7mzOIlix&#10;jS5+B5p8etXOiRSFaWViqn3v3XulZ/wqm/mudAfzE+6+j+k+k9mdt7cy/wAGN/fLPrPs/O9l4baO&#10;FxG6d1bh3TtTarS7Aj21msvUT4+CbZlZJ9zkoqKZ1nh/yZSHt737r3Ru/wDhJH/Nc6A+L9PvH4Bd&#10;i7M7br+0Pkj3ZujtHYe8tpYbaOT68xWM2l0auSzGN3hVZTNUOUpp2h21VClNDjKxHkmhWQwrrkX3&#10;v3XuqX/+FCn80Don+bJ81uvfkR8eNndr7L2Hsf40bL6Rnoe48PtHA7qyW4Nt9n7y33X5emxuzM1n&#10;qVKF4dyU0EBev8zPFIXijBW/vfuvdbU3/CSH+at0Dmeh+p/5UY2X29S/ITacffvarb0fC7Ok6cyO&#10;16ne0u9PtYc8mc/jUeRWLJiI077f8F4mP3PqVffvfuvdarP/AAoU/mgdE/zZPmt178iPjxs7tfZe&#10;w9j/ABo2X0jPQ9x4faOB3Vktwbb7P3lvuvy9NjdmZrPUqULw7kpoIC9f5meKQvFGCt/e/de62pv+&#10;EkP81boHM9D9T/yoxsvt6l+Qm04+/e1W3o+F2dJ05kdr1O9pd6faw55M5/Go8isWTERp32/4LxMf&#10;ufUq+/e/de61ff8AhUd/2/X+c3/ls3/wHnX3v3v3Xutkj4Uf8KLevetP5FvYG1/jd0/2vW/KH+XJ&#10;8RugNk5qv7D2ztOXp2o3PvffOO6Iwe/MPkdu52tyddjcVVViZeqpclisf5isdJ5AJWmT3v3XutOX&#10;4w/OjqLbvys7Q+Vn8xb4vZP+ZpuXszGbinyG2+x+9q3qrG1G/Nz1MS1m/NyZDH7Z3DNkHo6JJKLE&#10;Y6nWjpqEOjQrampUh97917q9X4/fzn/+E93UG76XeUH8him27msbkcZW4rJVe/tu/IQY6egd5ocr&#10;QYPujx0VNV08hWSB4UDFwr+VHijI97917rdq/lk/zy/5f380yuyuxPjfuvduzO2trbf/ALwZDonu&#10;Da9BsnsCPatJMlBPm9ux4OuymFytHSyPHHULictPLSq8TVMMCSxFve/de6uN9+9+69173737r3Xy&#10;kf8AhV5/Lu/2Tv8AmJV/yA2Nt6PFdJ/Nymy/a+K/h9P4sXhu6cXNT03eGACogCSVtbVUe6DdiGfL&#10;TJHZYCq+9+6904/8Jf8A4i7x/mD/AM2CL5Pd1ZDK9gba+JtNR/IPsDc+662fK125O3quZ8H0bjK+&#10;tqVleSpiyVPNn4NbKujCtHq5VG97917r6qtZR0mQpKqgr6WmrqCupp6OtoqyCKppKykqYjDU0tVT&#10;TBkkjkRmR0dSrKSCCD797917r4t38zT4Kd8fyfv5ge49kfw3cG18Ns7s89r/ABN7XNFUPit5bAwm&#10;6k3H1vunA5StM8U+QxBWjpMzStNK9NXQvHLrRopJfe/de62+/wDoNp6C/wBlk+5/2Unub/Zxv7mf&#10;Z/wD7vYv+y3/AN//AOGfbfx3+/P8a/vL/Cvu/wDK/wCG/wB2fP4v8l+81f5X797917rVB/lJ/wAv&#10;PvT+cV/MIwlHncTntxdbVHaK9y/Mbt+oonhweH2llNzS7t3lR12WiCQrnN1zCpxmHo4Q0pnqHqjD&#10;9nR1csPvfuvdfTA/4UJdJbr79/ky/OzrTYOKrcruKDrLafYlBhsRSS1dfXY/pDtfb3dOaocdQUqS&#10;SSyNj9vVKxwxIWY2VbEj3737r3Xy+f5Nv8zGX+U/80cX8qJerG7kwU3XO9+sd1bFp90R7MydbhN4&#10;CkrYshh9xT0GSjhnpK/H0U5SSjZZolkh1RGQSp737r3R+f5z388P5D/zsNgUeC2l8UJOo/it8W9x&#10;YntTdWRw0+5O1dxYHcG7Xbq3bO5O2OzaPH43EYbHVtRlP4biaD+Gw+SsqfEaytk8Kx+9+690Yr/h&#10;Jx/NA6J+CXyG7W+OHbmzu19w7r/mDdr/AA36Y6fznXmH2jltu7W3nSb03TsamqOyH3FmsVVUuNlq&#10;t7UEhqcZTV8yRwTn7ZjoDe9+691y/wCFZX8z/oj51/Ijqj439Q7R7VwW6v5fPavzF6Z7gz3YOG2p&#10;iNt7o3pXby2rsmql63fAZnKVdVjqer2VkG+6ydNQSuk0BWnHr0+9+6904/8ACdf+fz8Rf5S/x67s&#10;6R+SXWfyI3Zk+zu74+zsHuHpfbPXO5sTj8ZLsjEbRloc7T703Rt6ojkSTHyzlqWOoujKANVx7979&#10;17r6ZnU/ZO3e5urOtO4NoJkY9p9rdf7N7J2umYpo6LLJt3fW3KbdGETKUcMkyQ1IpqqITxJK4V9S&#10;h2Aufe/de6ED3737r3Xy4v8AhWV/M/6I+dfyI6o+N/UO0e1cFur+Xz2r8xeme4M92DhtqYjbe6N6&#10;V28tq7Jqpet3wGZylXVY6nq9lZBvusnTUErpNAVpx69PvfuvdGm/4SM/zVugfjXU5L+XXv7Zfb2R&#10;7f8Alt8mYNwdYbw2nhdnZHrXErN1lSYaaj33kMtnKDK0bCTDOY3x+Jrg3lXV49LH3737r3Re/wDh&#10;at/29N6D/wDFAOrP/giu1ffvfuvdW9f8JLf5pXx23T8fOsf5SddsHtWTvXA0XyE7Kr9z1+3tk1vS&#10;Od2Xkt5TbuqMXJlXzZy/3rU+UNPJSS7eNO3ja9SQ4X3737r3WnP/ADNPgp3x/J+/mB7j2R/DdwbX&#10;w2zuzz2v8Te1zRVD4reWwMJupNx9b7pwOUrTPFPkMQVo6TM0rTSvTV0Lxy60aKSX3v3Xutvv/oNp&#10;6C/2WT7n/ZSe5v8AZxv7mfZ/wD7vYv8Ast/9/wD+Gfbfx3+/P8a/vL/Cvu/8r/hv92fP4v8AJfvN&#10;X+V+/e/de61Qf5Sf8vPvT+cV/MIwlHncTntxdbVHaK9y/Mbt+oonhweH2llNzS7t3lR12WiCQrnN&#10;1zCpxmHo4Q0pnqHqjD9nR1csPvfuvdbnf/Ctz+Z50L1L8Ue0v5V2W2f2nXd/fJbqjoXuPZ+6cPhd&#10;p/6Idt7I238oqfNSQbkzlXmYcsmQlOwcrBBS0eDniHlp2eoQM4T3v3XutNX+Qh/Mm6V/lX/Ouq+T&#10;Xfm0O0d69fV/SHYPV8+L6gxW083vKmy26sth8vjMhFjN55nA0UtMpxbRT3ySOokDosmkqfe/de62&#10;JP8AhbDvDFdh7H/lE7/wUdbDhN87U+W+8MPDkooqfIxYrc2I6dzWPjr4IJJUSZYZ0EqJK6hrgMw5&#10;PvfuvdMH/COT+ZF0h1Nm9xfy1Nz7X7PqO7/lL3ZvXtPrXduGw22Kvq2hxGwvj8dxbgxW8MvV5iny&#10;tJWNSbVrmpBSYarikd4kklhuSPe/de6oH/4Uff8Ab7L58f8AiRNif++V2z797917rbb+JPeXx7/4&#10;UAfyNd8/yrultpdo7U+RXw9+E3xO2l/G+zsNszCbHyvePT+zaTFbEyGw9y4TO5KdsVl8xtKqxlZV&#10;ZSgoZoaCudzAWuF97917rSY+E/y2+Un8lz57UnbFH17U7d7i6ZyO6es+4OkO0cfk8Cu4Nu5eIY/d&#10;2wN1QxBKqkZmSmr6Ctg1COpgpKoLUwKYpve/de63B94f8LhetI9kxT7B/l+b5qux6ikCzYzeHe+A&#10;oNk4mudLGWLOYXblTX5GKJrkRnHUTSgW1xE3X3v3Xur8v5BP82rdf83X4qdkdu9nbM2d172z1d3j&#10;ufrzcu1dg0ufh2su1K/GUm7uustQzbhra+eWVqGskx1bI1QpkqqGaoWnp4p4Y/fvfuvdXo+/e/de&#10;6+Zd/wALWO1l3J/MH+NvUVLUeek6t+KOP3LWqDMq0e4+z+0M+K6iMciKpb+H4PEzmSNmUiVVJDIw&#10;HvfuvdbTX/CUnq49cfyVfjvmpqZaSu7e3z3p2jWxaUWZxL2vk9gYmpqNCLczY7AUcsZLOfE0fqH+&#10;bT3v3Xuq2f8Aha78bd4dhfE34l/JbbmCq8xg/jn2v2Fs7fdZQxVU77Z2733hsKlBuDIrFII46E5X&#10;auPx0k8kTFairpY1dPKwk97917rVk/kofz7+xP5N23/kFszFdAbf+QuzO8ZttbiocRluxK/rWs2P&#10;v/a+OrMTS7giydHh82tfQ1dPVRR5DGtTwSOaaAw1tP8AuiT3v3XugA/mrfK7+Yz/ADB5OqPnR81c&#10;bk9rdNdtZfsfZ/xJ2jBRTbV6yodu7GlxlZ2EvTu08hK9bX0NJPlMTT5bdVWZ5K6qaOmNbN9kKaj9&#10;7917ra9/4RqfOv464TqTef8ALpoMF2efkpvDs/tn5QZvPNtjBv1idlUe0NpbFpqdN1RZV69Z4Vxt&#10;Ov282Kjj8s50SNrZj737r3VVPx0/4URfIfpH+dPv/sj5N/Kz5Cbs/l/R/J35Upn+m8PmZOwtr4br&#10;zP8A98cH09jtp7UrqqRExm38lXYGrjhxlZqFLRr4vuTHHE/vfuvdHQ/4UO/z3v5T38wj4M13RfQO&#10;0dzd1fIfL7m2Fmeu+1d0dSVuxj0FTYLdtLnN5VdLubdqU+SmqcrioazAtjsdDNSSJXSVE0yvTQh/&#10;e/de6NJ/wi6+D3cHV3XnyY+bHZO2cvtDY3fuM2D1x0YmYpJKCo31t3Z+Vyea3vvuipakLI2LNbLj&#10;6DGVgXx1EkNdoJWJWb3v3XuteP8A4Vg0m+Kb+dp8ipt2UFXR4Gv69+PFX1lUVCTrDldjp0lhaGvr&#10;6AysytEu5Idw0pMQVfLDICNYdm97917q2/4Ef8K6Ohfht/L++O3xlzXw57V3v2x0F1lgesBPgd97&#10;M2z1vu2k2vTGiodxvuCrgrMlQ1NYgSWrp/4JUKsrSMszgge/e/de6+hLs3dmF35tDau+dt1DVe3d&#10;57bwe7MDVOgjepwu4sXFmMXUMgJCl4Jo2IBNr/U+/e/de6Unv3v3Xuve/e/de69797917r3v3v3X&#10;uuL/AKG/4K3+9e/e/de6Jj797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3&#10;v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuv&#10;e/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de6&#10;9797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917&#10;r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3X&#10;uve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de697//R+f8A+/de63+Pfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173Yj8Av5mnyP/l37nzVb&#10;1JW4bcmwN4VVJV766o3nTTVe09xVlDCaakzNHU0bxVmNyMUTGNaujmVZFCLVRVKRRIg05O573zku&#10;dm20q8MpBkhcVRiMBgRRlYDFVOcagwAAxj+8j90/2t+83tMEHOkctruVirLabjasFuIVchmiZWDR&#10;TwMwDGOVSVOowvEzuze97L3Xf/Co/wCMmSxsMnbPxt732blzTk1FJ13kuv8AsvGrVBlAjhyG5cht&#10;OUxkF2LtSgghV0tqLLOtl7/bC6A7jY3ETekZjlFftZoT/LrlLzP/AHRPuza3TLyZzVtF9BXDXqXl&#10;i+nOSkEO4rUGgoJCDUmopQ+9gD8n/wDhUBHlNqZrbvxD6Hz229zZOKqpMb2b3XW4CeTbUMgMMeSo&#10;ettsy5Clqq0K3lgNZmXpoZVXy09ZGWQk+/8Av2JLdoOW7NkkaoEs5Xt+YiUsC3mKvpB4qwx1JPtJ&#10;/dItZ7zBufvXzFDdWkRVnsNrWYCcjJR76dYZI4qjS/h2oldCdEsDgN173qX7t3ZuXfu6dx733nnM&#10;juXd27s3k9ybm3Dl6l6zKZvO5msfIZTKZCqk9TzTzSPI7H6k+8dLm5nvLh7u6cySSMWZmNSzMakk&#10;+pOeuzWy7NtXLm0WuwbFbpaWVlFHBBDGoWOKGJQkcaKMBUUBQPQde9p72z0Z9e9il093f298fd6U&#10;fYvSXZG8Or97UUMtLFuLZmbrMLXTUM7K9TjK/wC1YJVUkpRDNSVKSQyaV1o1h7MNs3Xctmuhe7VO&#10;9vKMakYqaeYNOIPmDUHzHQQ535A5J9ythfljn7a7bd7CQhjDdRLKgcVCyJqFY5FBOmSMq61OlhU9&#10;e9nz3L/Om/mg7rwUe3cp8ut70uPjp5qZajbW2uttmZ0x1GnW0m6Nn4ShybyDSNErVZdOdDLqNxfP&#10;7o8/XEPgSblIFpSqrEjf72iK1fnWo8usddq+4d90jZtxO6WnJVo8pYNpnnvrqGorSlvc3UsAXOVE&#10;YVsagaCnvZLtu/KD5L7Q3tn+y9pfIjvTa/Y266H+F7o3/t3tvf8AhN7bkxn3SV38Oz+6sbkIq+sg&#10;88cc3hqJ3TWqvbUAQFoN/wB9trp762vZ455BR5FmkV2Fa0ZwwZhUVoSc56nfc/aP2p3vYLblTeeW&#10;Npu9rs38S3s5tus5bWCTSU1w28kLQxPoYrqRFOkla0JHXvYlf8OEfPj/ALzg+X3/AKUr3P8A/Xr2&#10;v/rnzh/0drz/ALKp/wDoPoKf8DT93H/wn/Lf/cj2v/tl697MB8AqH5R/LD+Yb8W+zcpH3p8jMx17&#10;8jfjfuTs3sbNS767Urtk7E212ljsj/Ft8bzyjVzY7G0tLSVTQyV9THEBG6R3I0+zjk5N/wCYudNv&#10;v5PHvWhubZpZG8SUpGsqmsjnVpUAGmogYNOo2+8hce0Xs392Xm/lOzO08rwbnsm9wWFlELTb0uru&#10;fb5k8O0tYxEJp5JJIwwhjZyWUvjPXve8D/OH667V7W/lzfIbZHSO2d17w7Tr5ensvtHAbGgq6jd1&#10;TV7R752vvCuq9vw48ioapo6SgqK1Ptz5R4iYwXCg5W+5dluG48k3tptUby3B8EosdS5KXETkrTNV&#10;ClsZxjPXAD7kHM/J3J33oOWd/wCf7u3sdnjG5R3M12VW2VbnaL+2RZi9UCSyTJEdfZ391Fqeve9M&#10;7dH8xz+dV8Wdv4jYPana3ya6mo8/Q+Lb6989S0tJu7MUW3zCtRNhN29w7dkzc5hM8Aq56euLN5EE&#10;7NrW+MVxzv7pcvwrZ7hcXVsHHb9RCA7BaV0vNGZDSoqQ3mK8eu6W0fdd+4Z7v7lPzHyfs+xby9s9&#10;Zv3RuLNbRNNq0iW2229W1TVpcxo8QA0sYwNJp73Vb2X2j2P3NvPM9idsb53T2LvncEwnzG6t45uv&#10;z+arSg0wQtW5B3ZYYVtHT08emKGMLHEiIqqI+v8AcL7dLpr3cZXnmf4ndizH8z5DgBwAwAB1mDyp&#10;yhytyLsUHLHJu32+17fbCkdvbRJDEvqdCAAsx7nc1d2JZ2ZiSfexu6P+cfy/+NtBHhujvkd2111t&#10;2KVp4tqYbd+Tm2bFO9R91LUR7NybVGLWSR7mSQUmp7sGJDEE12nmzmXY08Lab6aBB+BXOjjWug1S&#10;vrjPQA9wPu/eyXuncm+9weV9u3S6YUNxLbRi6IC6QpuowlwVAwo8Si0BABAPXvZp8v8Aztf5pGax&#10;MGFrPlvuuGjp4pIY5sRsjqXAZZkkILGfP4Lb9NXStwNLyVLMvOki5uIJPdTn+WMRNuTgD0jhU/70&#10;sYY/meofsvuDfdEsL1r+Dku3Z2IJEl1uM0ePSGa8eFRnIVAD5g0HXvdcO/8AsbsDtbdOS3x2fvfd&#10;nYm88w4kyu6t7bhy26Nw5Blv4xV5fNSzTuqA2RS9lHCgDj2CLy9vNxuGu7+V5pW4u7F2P2liT1lJ&#10;y3yvy3yds8XL/KW32+2WMApHb2sMdvCnrpjiVUBPmQKk5NT172jPaXo969797917opHbHwC+CHfe&#10;9sj2X3n8KPiR3R2Pl6bHUeW7A7Y+N/TnYu9spSYiiTG4mlyO694Yasr546Wmjjp6dJZ2WONVRAqq&#10;APe/de6Df/hp3+Vl/wB60/gB/wCkb/HX/wCxz3737r3RiOjvi18ZPjFSbioPjX8c+iPj1QbvqcdW&#10;bsoujuouv+pqTdFXh4pocTVbipthY/HpWyUqVE6Uz1Ku0aySBCodr+9+690kPlF8IviL81tt0O1P&#10;lb8d+qu9cTifP/AZt+7UoMln9stVFTVvtPdkQjyuJabSombG1sBkAAcsOPfvfuvdVvbR/wCE2X8k&#10;bZO4m3RhvgVsityTVLVRpt3dm999gbd8rSNKVXaG/N15LEiO7ECEUXjAsoXSqge9+691cxsPr7YX&#10;Ve0cHsDrDZG0OuNh7Yokxu29k7D21htobR29jojeOgwe29vQ09HSQrc6YqeFFH4Hv3v3Xuin7s/l&#10;lfy29+7q3LvrfX8vn4Qb03tvTcGZ3ZvHeO7Pih0NuPdW7N1bjyMmY3DuXcu4cxgJquvyFfVzTVVb&#10;W1UzzTzO8srs7Mx97917pP8A/DTv8rL/AL1p/AD/ANI3+Ov/ANjnv3v3Xuj0bf2/gNpYDCbV2rhM&#10;Rtna+2cRjdv7b23t/G0WGwG38BhqJMbh8JhMPjUjp6SjpKeOOCmpoI0jijRURVVQB737r3Tv7979&#10;17oqPyT+Cnw0+YkNFH8ovjB0h3pVYumSjxGc7F6725n91YSijnapFFgt31EH8VoYWkZmeGkrI0fU&#10;2pSCb+9+691XFF/wmt/khxbi/vQvwL2YckY1i+2l7T+QE23dKSLKD/dCbdrYnVdQC/2Woi6klSQf&#10;e/de6tY+P/xk+PHxT2ND1r8a+lOsujtixSJUS7c6y2dhNpUWRrkj8X8Uzb4mGOWvrWXiStrZJZ3+&#10;ryMTf3737r3Qp7q2ntXfe3Mzs7e+2tv7y2juOgnxW4drbqw2O3DtzPYypXTU47M4PLxzUtVBIOHh&#10;niZGH1B9+9+691TH2F/wm/8A5JfZ2fk3LuT4D9e43Iy1dTWNTde7+7t6jwAmq3SSVI9qdU7nwuLS&#10;IFF8UCUYijBYRoodgfe/de6OZ8Yf5X/8vb4ZZJc/8ZfiD0d1TuuNTHDvnFbNo8x2JTwtEYJKam7E&#10;3Sa/ORROpPkijyARybspPPv3v3XulR2R/Lq/l9dx72z/AGX298FPhv2p2PuupgrN09gdkfGLpPfG&#10;9tyVdLRRY2lqs/uvc+Dqq+skjpoIaeN6id2WONEBCooHvfuvdJ/b/wDK+/lobSz+E3VtX+Xf8F9s&#10;7o2zl8buDbe5Nv8AxJ6Cw2f2/n8NWpksPm8JmMbt+OopKykqI456apgkSSKRFdGVlBHvfuvde3B/&#10;K+/lobtz+b3Vur+Xf8F9zbo3Nl8luDcm5NwfEnoLM5/cGfzNa+SzGbzeYyW35KirrKuokknqameR&#10;5JZHZ3ZmYk+9+6908bD/AJb38u/qzdeK351j8Cvhf1zvjBfffwTeew/i30dtDdeG/ieNmw2S/hW4&#10;tv4KnrKf7ijqKikn8My+SGWSJ7o7Kfe/de6SH/DTv8rL/vWn8AP/AEjf46//AGOe/e/de6FHqD4G&#10;/Bv497yi7F6D+GXxR6P7Bgx1dh4N9dQfHbqHrTeUOJyiqmTxcW59mYeirVpqkIongE+iQAB1Nh79&#10;7917oLv+Gnf5WX/etP4Af+kb/HX/AOxz3737r3Qo9QfA34N/HveUXYvQfwy+KPR/YMGOrsPBvrqD&#10;47dQ9abyhxOUVUyeLi3PszD0VatNUhFE8An0SAAOpsPfvfuvdN3aX8vb4C9477zvaXdfwe+IHcHZ&#10;u6P4Z/eXsXtL409L9gb73F/BMPT7dw38d3duzC1eQq/tMfSUlDS/cVD+KnhihTTHGij3v3XuqEP+&#10;FCp6F/lO/wArXt/dXwk+HHxb6U3x8st47S+JG9t1dXfGbpzbVNSdfb823uDdG5azeFDgsPTU1fA1&#10;FhavF0AycVRDBW18EyReZUYe9+691rLf8J+P5Yn8mv55/HHtWv8AnJ8i6Tanydpe18tgNrdYp31t&#10;rpXcWD6vodnY7I4reG3MFue4zxqq6bK/c1ccNRBSimiilijJLTe9+690bH+ab/If/kOfEX4p9zdz&#10;9ZfzDt77a7r2z1/nsx011Pl+9+he4abtHf8Aj8LVz7U2RSbA2rgKPczLmshDDRVGWhyZpsejSVU0&#10;ZjiZffvfuvdU2/8ACX7ZvYu7P51/xFr+v6DL1NLsVe3d5dh5DGPNFS4LrqPp3ObazFfnp4uFo6is&#10;ydBiwJPTJUVdPF+qRffvfuvdfX49+9+690iOyOzet+nNk5/svt7sHZHVfXG1KaCs3T2B2RuvA7H2&#10;Ttukqq2LG0tVn917nqKWgo45KmeGnjeonRWkkRASzqD737r3Xzof+Fdv81f46fLWp+NnxD+LPZXV&#10;3e2zes8rm+7+zO3etM9tzfm24d65Giq9ibQ2BtffWCM8Mn2tA2TyOaShrJaaf7rF6iZaQhPe/de6&#10;vA/4SdUnwt6G+A+xuutsfJ/42bv+Yvyh3JuXu3s7p/bPdPXma7kwdJj6CSh2fsit65pcic3GcLtz&#10;H/xSvgfHg0tRV5AuSiF/fvfuvdbavv3v3XugO7/+M/x6+Vew6jrH5J9Lda947CnmNWm2OzNoYXdm&#10;PoMh4mgjy+G/i0UklBXRqzCGuoniqI7nRIp9+9+691U/R/8ACab+SBQ7nO7ofgbtJ8q0yzmkrO2/&#10;kTkNsa102UbJr94S4UJ6BeMUGg83X1Nf3v3XureOlehek/jfsLGdXdAdS9d9MddYe7Y/ZnWW0MFs&#10;zb0VRIoWor5sbgYII5qucqHqayYPPM95JZHclj737r3QruiSI0ciq8bqyOjqGR0YaWVlbggjgg+/&#10;e/de6pW7J/4Tq/yW+2Ow8h2jvH4H9epu3K5OfMZFdm757n6z2lVZGqq2rqmeTrrrXcuJ28BJK7M8&#10;YxYRgdJUqAPfvfuvdH92f8EfhVsHorLfGHanxO+O+L+O24pMdUbp6VfqDYmS613jXYnIU2XxuU3t&#10;tLK0M9Hmq2Gso6SrStysVRP54IpjIZY0Ye9+690jtp/yyv5bewt1ba31sX+Xz8INl722XuDDbs2d&#10;vHafxQ6G25urae6tuZGPMbe3LtrcOHwENXQZCgq4YaqiraWZJoJkSWJ1dVYe9+6917dn8sr+W3v3&#10;dW5d9b6/l8/CDem9t6bgzO7N47x3Z8UOhtx7q3ZurceRkzG4dy7l3DmMBNV1+Qr6uaaqra2qmeae&#10;Z3lldnZmPvfuvdJ//hp3+Vl/3rT+AH/pG/x1/wDsc9+9+690ejb+38BtLAYTau1cJiNs7X2ziMbt&#10;/be29v42iw2A2/gMNRJjcPhMJh8akdPSUdJTxxwU1NBGkcUaKiKqqAPe/de6d/fvfuvdEg3Z/LK/&#10;lt793VuXfW+v5fPwg3pvbem4MzuzeO8d2fFDobce6t2bq3HkZMxuHcu5dw5jATVdfkK+rmmqq2tq&#10;pnmnmd5ZXZ2Zj737r3Tj1/8Ay4f5eXU289vdj9V/A34Y9adhbSrxldqb86/+LvR+zd57YyaxNAuR&#10;29ujbmDpq6inCO6CamnR9LML2J9+9+690r+6/hF8L/kpurH76+RfxE+MHf29sTt+l2ni94919BdU&#10;9qbqxu1aHI1eYodtY/cO+sTX1cOPhq6+uqoqKOYQpNUTyqgeaRm97917qB1B8Dfg38e95Rdi9B/D&#10;L4o9H9gwY6uw8G+uoPjt1D1pvKHE5RVTJ4uLc+zMPRVq01SEUTwCfRIAA6mw9+9+690ve/8A4z/H&#10;r5V7DqOsfkn0t1r3jsKeY1abY7M2hhd2Y+gyHiaCPL4b+LRSSUFdGrMIa6ieKojudEin3737r3VT&#10;9H/wmm/kgUO5zu6H4G7SfKtMs5pKztv5E5DbGtdNlGya/eEuFCegXjFBoPN19TX97917q3jpXoXp&#10;P437CxnV3QHUvXfTHXWHu2P2Z1ltDBbM29FUSKFqK+bG4GCCOarnKh6msmDzzPeSWR3JY+9+690H&#10;Pdfwi+F/yU3Vj99fIv4ifGDv7e2J2/S7Txe8e6+guqe1N1Y3atDkavMUO2sfuHfWJr6uHHw1dfXV&#10;UVFHMIUmqJ5VQPNIze9+690D/wDw07/Ky/71p/AD/wBI3+Ov/wBjnv3v3Xuhx7f+HXxF+QmM2LhO&#10;/Pix8ce8MN1dQV+K6zxHb/R/WXZeM67xmVp6GkymO2LQbzxdbFiIKmLGY2Kohx6RJIlJTK4IgiC+&#10;9+690jurf5e3wF6O33gu0ulPg98QOn+zdr/xP+7XYvVvxp6X6/33t3+N4eo27mf4Fu7aeFpMhSfd&#10;4+rq6Gq+3qE8tPNLC+qOR1PvfuvdRuyP5dX8vruPe2f7L7e+Cnw37U7H3XUwVm6ewOyPjF0nvje2&#10;5KuloosbS1Wf3XufB1VfWSR00ENPG9RO7LHGiAhUUD3v3XuhA6O+IXxN+MVXuKv+Nfxf+O/x6r93&#10;02Oo92VvR3SnWvU1Xuikw8s02JpdxVOwsZj3rY6V6id6ZKlnWNpJCgUu1/e/de6Cj5W/y1/gZ84Z&#10;6Kv+VnxV6f7lz+OhipKDeO4NtJjuwKOgh/zWLp+w9tvQ5xaMfX7MZDw3sfHcA+/e/de6JF15/wAJ&#10;v/5JfWGWTNbb+A/XuTrEmgnEPYe/u7e3cSXpn1xq+B7Y3PmqFkJ/zkbUxRxw6sOPfvfuvdXF7B67&#10;6/6p2pidh9XbG2d1vsfAwmmwWzNg7Zwuz9qYWnLajBidu7egp6OmS5vohhUX/Hv3v3Xulj797917&#10;r5Bf/CoXtY9p/wA6/wCW6QTNNiOtIeoOqcPr0a4htTp3B1G44WEcki2XOVeV0WIOjSXVX1KPe/de&#10;6+nB/KK6ubpr+V1/L+68mh+3r8R8SOjMlm6fTIv2+5N2bAot4bnp7SszHRkK+pXVxe1wiAhF9791&#10;7o929NlbP7H2luTYPYO1du752NvHC5Dbm7dnbuw2O3Ftfc238tTNR5TCZ/BZeOalq6Soido5qeeJ&#10;kdSVZSD797917qnzbP8AwnW/kr7S7GXtPEfAXq6bdCZGLKJQbg3R2xu7r5KuF1kjVOpN2bhrdqLC&#10;CgvTDC+E8gxkM1/e/de6sU7d+GPw9+QNJsqg76+KHxq7uoOtcVUYLrqi7d6K6u7JpNg4OripoarD&#10;bKpt5YqtTFUkqUVGklPQrFGywQgqREmn3v3XuovSnwi+F/xr3VkN9fHT4ifGDoHe2W2/VbTym8el&#10;Oguqeq91ZLatdkaTMV22shuHYuJoKubHzVdBQ1UtFJMYXmp4JWQvDGy+9+690Uru7+R9/KU+Q+by&#10;O5e0fgT8f6vcOYqZa3L5zZW26zqXLZeunWUVGQyuQ6kqsHLU1Mpmd5aidmkd9MjsXjjZfe/de6Q3&#10;Tv8Awn4/k19E5vE7i2D8B+n6rL4OrFdjKnsrIdgd3RU1YkrTw1LUPdWZ3BTyPE7a4WliYxlUMekx&#10;pp97917q4Wjo6TH0lLQUFLTUNBQ00FHRUVHBFTUlHSU0QhpqWlpoQqRxxoqoiIoVVAAAA9+9+690&#10;TD5gfy5fg98+aDA0Xy9+NnXPds+1oamk2zuDP0eRw+9du0FZJ5qzF4Pf20qnH5uko5pLSy0cGQWF&#10;5AsjRl1Vh737r3Ra+kP5EP8AKD+PGWx2d6z+A/RRzOIZJcXlOx8bn+767H1MLrJBX0lT3ZX7haOq&#10;iZVeKqUiaNhqR1PPv3v3XurZaamp6Ongo6OCGlpKWGKmpaWmiSCnpqeBBFBBBBEAqIigKiKAAAAB&#10;b3737r3Wb3737r3Xvfvfuvde9+9+69173737r3XF/wBDf8Fb/evfvfuvdEx9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9//0vn/APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde92FfAL+ZT3p/LkzPZmc6R2p1Numr7Vxm2cVuGPtTBbwzdPR0+1Kqtq8c+GTaOewbR&#10;u7V0omM7zAgJpCEMWGfJ3PO7ckyzy7VHDIbgKG8VXYAIWI06JI6fEa1r5cOsZ/vIfdV9vfvQ2O07&#10;fz/ebjZps8k8kJ2+W2iZmuFiVxKbm0uwwAiXToCEEtUtUU97sw/6Cffnx/z6L4g/+gD3P/8AZ/7H&#10;f+v3zh/yjWf/ADjn/wC2jrFH/k0p93H/AKPXMn/ZZtf/AHp+ve64v5gX8z7vz+ZB/ok/047R6g2r&#10;/oa/v7/df/RTgN54P7//AEifwX+Nfx7+9+4M75fF/AqT7X7fwadc3k8mpPGCOcufd454+m/e0cMf&#10;0viaPBV1r4mjVq1ySVp4YpSnE1rimUf3bPuk+3H3Wv31/rf3u5Xn79+j+o/eE1rLo+i+q8LwfprO&#10;006vq5PE1+JXSmnRRtXvdcXsEdZR9e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3XvfvfuvdF7+U3xY6I+aXRm+fjj8ktg47sjqTsKip6bP7erp6ygqYK&#10;rH1aZHD5zBZrFyQ1mPyNDUxx1NHW0kySxuosxUsre9+691p/dx/8IiPjVuHLZSs6H+cXc3VWKq6m&#10;SfGYfsvqrZ3dP8JikqUl+z/iG38psqSeOOPyxRGQCQXjZ3kKP5fe/de6RHX3/CHTqzG5eGbtb+Yl&#10;2BvPArUwNPjevvjjtzrLLyUi3+5ghze494bthSR/TolbHuqWN43vx737r3W03/Lq/lP/AAo/lb7I&#10;zW0vij1rU4nO7vjoI+we1965Zt3ds9gjF3OPh3HumWKCKGkhZmkjxeJo6KgSVnmWlEzvI3vfuvdW&#10;Q+/e/de6KB89fhV1Z/MS+J3a3w67rz/YG1+su4P7jf3lzvVuV25hN90P+j/snD9pYb+BZPdmKzeP&#10;i8uQwlJDVfcYubVTvKieORklj97917rXB/6Aqf5WX/P/AD5//wDo0/jr/wDaq9+9+690b/4Ff8Jf&#10;/gL/AC7flj1T8xelO3fl/ujs3p/+/P8AdrBdpb+6XzexK7/SB1tmOrcz/HcZtPr/AAmQl8WPzdXN&#10;S/b5SHTUJE7+SNXik97917rY+9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Wrz8oP+EmP8vD5b/Irur5N9o97fOGl7B717I3X2buug2r2P0Lj9r4rLbry&#10;smTlw22aHLdaV1XDjqJXWkoYqquqJlgjQSzzSBpG97917rZk2htfFbI2ntfZeCSSPCbQ27hNr4eO&#10;YxGZMVgMbFicekpgSNNQhiQNojVb/RVHA97917pRe/e/de69797917r3v3v3Xuve/e/de6979791&#10;7r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917ri/wCh&#10;v+Ct/vXv3v3XuiY+/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r&#10;3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xu&#10;ve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de&#10;69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de6979791&#10;7r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3&#10;Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve//0/n/APv3Xut/j3737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3XvfvfuvdcX/AEN/wVv969+9+690TH3737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173//U+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691xf8AQ3/BW/3r3737r3RM&#10;ffvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvf/9X5/wD7917rf49+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3XF/wBDf8Fb/evfvfuvdEx9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9//1vn/APv3&#10;Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3XvfvfuvdcX/AEN/wVv969+9+690TH3737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173//X+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691xf8A&#10;Q3/BW/3r3737r3RMffvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf/9D5/wD7917rf49+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3XF/wBDf8Fb/evfvfuvdEx9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9//0fn/APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XvfvfuvdcX/AEN/wVv969+9+690&#10;TH3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173//S+f8A+/de63+Pfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+691xf8AQ3/BW/3r3737r3RMffvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf/9P5/wD7&#10;917rf49+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XF/wBDf8Fb/evfvfuvdEx9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9//1Pn/APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XvfvfuvdcX/&#10;AEN/wVv969+9+690TH3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173//V+f8A+/de63+Pfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+691xf8AQ3/BW/3r3737r3RMffvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvf/9b5/wD7917rf49+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XF/wBDf8Fb/evfvfuv&#10;dEx9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9//1/n/APv3Xut/j3737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3XvfvfuvdcX/AEN/wVv969+9+690TH3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173//Q+f8A&#10;+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691xf8AQ3/BW/3r3737r3RMffvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvf/9H5/wD7917rf49+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XF&#10;/wBDf8Fb/evfvfuvdEx9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9//0vn/APv3Xut/j3737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3XvfvfuvdcX/AEN/wVv969+9+690TH3737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173//T+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691xf8AQ3/BW/3r3737&#10;r3RMffvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf/9T5/wD7917rf49+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3XF/wBDf8Fb/evfvfuvdEx9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9//1fn/&#10;APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3XvfvfuvdcX/AEN/wVv969+9+690TH3737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173//W+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;xf8AQ3/BW/3r3737r3RMffvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf/9f5/wD7917rf49+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3XF/wBDf8Fb/evfvfuvdEx9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9//0Pn/APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XvfvfuvdcX/AEN/wVv969+9&#10;+690TH3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173//R+f8A+/de63+Pfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+691xf8AQ3/BW/3r3737r3RMffvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf/9L5&#10;/wD7917rf49+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XF/wBDf8Fb/evfvfuvdEx9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9//0/n/APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;dcX/AEN/wVv969+9+690TH3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173//U+f8A+/de63+Pfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+691xf8AQ3/BW/3r3737r3RMffvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvf/9X5/wD7917rf49+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XF/wBDf8Fb/evf&#10;vfuvdEx9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9//1vn/APv3Xut/j3737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3XvfvfuvdcX/AEN/wVv969+9+690TH3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173//X&#10;+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691xf8AQ3/BW/3r3737r3RMffvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvf/9D5/wD7917rf49+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3XF/wBDf8Fb/evfvfuvdEx9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9//0fn/APv3Xut/j373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3XvfvfuvdcX/AEN/wVv969+9+690TH3737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173//S+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691xf8AQ3/BW/3r&#10;3737r3RMffvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf/9P5/wD7917rf49+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3XF/wBDf8Fb/evfvfuvdEx9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9//&#10;1Pn/APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XvfvfuvdcX/AEN/wVv969+9+690TH3737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173//V+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+691xf8AQ3/BW/3r3737r3RMffvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf/9b5/wD7917rf49+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3XF/wBDf8Fb/evfvfuvdEx9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9//1/n/APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XvfvfuvdcX/AEN/wVv9&#10;69+9+690TH3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173//Q+f8A+/de63+Pfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+691xf8AQ3/BW/3r3737r3RMffvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;/9H5/wD7917rf49+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XF/wBDf8Fb/evfvfuvdEx9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9//0vn/APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvdcX/AEN/wVv969+9+690TH3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173//T+f8A+/de63+P&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+691xf8AQ3/BW/3r3737r3RMffvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvf/9T5/wD7917rf49+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XF/wBDf8Fb&#10;/evfvfuvdEx9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9//1fn/APv3Xut/j3737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3XvfvfuvdcX/AEN/wVv969+9+690TH3737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3//W+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691xf8AQ3/BW/3r3737r3RMffvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvf/9f5/wD7917rf49+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3XF/wBDf8Fb/evfvfuvdEx9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9//0Pn/APv3Xut/&#10;j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3XvfvfuvdcX/AEN/wVv969+9+690TH3737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173//R+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691xf8AQ3/B&#10;W/3r3737r3RMffvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf/9L5/wD7917rf49+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3XF/wBDf8Fb/evfvfuvdEx9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9//0/n/APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XvfvfuvdcX/AEN/wVv969+9+690TH37&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173//U+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+691xf8AQ3/BW/3r3737r3RMffvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf/9X5/wD7917r&#10;f49+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3XF/wBDf8Fb/evfvfuvdEx9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9//1vn/APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XvfvfuvdcX/AEN/&#10;wVv969+9+690TH3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173//X+f8A+/de63+Pfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+691xf8AQ3/BW/3r3737r3RMffvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvf/9D5/wD7917rf49+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XF/wBDf8Fb/evfvfuvdEx9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9//0fn/APv3Xut/j3737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3XvfvfuvdcX/AEN/wVv969+9+690TH3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173//S+f8A+/de&#10;63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691xf8AQ3/BW/3r3737r3RMffvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvf/9P5/wD7917rf49+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XF/wBD&#10;f8Fb/evfvfuvdEx9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9//1Pn/APv3Xut/j3737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3XvfvfuvdcX/AEN/wVv969+9+690TH3737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173//V+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691xf8AQ3/BW/3r3737r3RM&#10;ffvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvf/9b5/wD7917rf49+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3XF/wBDf8Fb/evfvfuvdEx9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9//1/n/APv3&#10;Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3XvfvfuvdcX/AEN/wVv969+9+690TH3737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173//Q+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691xf8A&#10;Q3/BW/3r3737r3RMffvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf/9H5/wD7917rf49+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3XF/wBDf8Fb/evfvfuvdEx9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9//0vn/APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XvfvfuvdcX/AEN/wVv969+9+690&#10;TH3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173//T+f8A+/de63+Pfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+691xf8AQ3/BW/3r3737r3RMffvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf/9T5/wD7&#10;917rf49+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XF/wBDf8Fb/evfvfuvdEx9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9//1fn/APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XvfvfuvdcX/&#10;AEN/wVv969+9+690TH3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173//W+f8A+/de63+Pfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+691xf8AQ3/BW/3r3737r3RMffvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvf/9f5/wD7917rf49+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XF/wBDf8Fb/evfvfuv&#10;dEx9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9//0Pn/APv3Xut/j3737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3XvfvfuvdcX/AEN/wVv969+9+690TH3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173//R+f8A&#10;+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691xf8AQ3/BW/3r3737r3RMffvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvf/9L5/wD7917rf49+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XF&#10;/wBDf8Fb/evfvfuvdEx9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9//0/n/APv3Xut/j3737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3XvfvfuvdcX/AEN/wVv969+9+690TH3737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173//U+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691xf8AQ3/BW/3r3737&#10;r3RMffvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf/9X5/wD7917rf49+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3XF/wBDf8Fb/evfvfuvdEx9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9//1vn/&#10;APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3XvfvfuvdcX/AEN/wVv969+9+690TH3737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173//X+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;xf8AQ3/BW/3r3737r3RMffvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf/9D5/wD7917rf49+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3XF/wBDf8Fb/evfvfuvdEx9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9//0fn/APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XvfvfuvdcX/AEN/wVv969+9&#10;+690TH3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173//S+f8A+/de63+Pfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+691xf8AQ3/BW/3r3737r3RMffvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf/9P5&#10;/wD7917rf49+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XF/wBDf8Fb/evfvfuvdEx9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9//1Pn/APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;dcX/AEN/wVv969+9+690TH3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173//V+f8A+/de63+Pfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+691xf8AQ3/BW/3r3737r3RMffvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvf/9b5/wD7917rf49+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XF/wBDf8Fb/evf&#10;vfuvdEx9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9//1/n/APv3Xut/j3737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3XvfvfuvdcX/AEN/wVv969+9+690TH3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173//Q&#10;+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691xf8AQ3/BW/3r3737r3RMffvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvf/9H5/wD7917rf49+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3XF/wBDf8Fb/evfvfuvdEx9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9//0vn/APv3Xut/j373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3XvfvfuvdcX/AEN/wVv969+9+690TH3737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173//T+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691xf8AQ3/BW/3r&#10;3737r3RMffvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf/9T5/wD7917rf49+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3XF/wBDf8Fb/evfvfuvdEx9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9//&#10;1fn/APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XvfvfuvdcX/AEN/wVv969+9+690TH3737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173//W+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+691xf8AQ3/BW/3r3737r3RMffvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf/9f5/wD7917rf49+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3XF/wBDf8Fb/evfvfuvdEx9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9//0Pn/APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XvfvfuvdcX/AEN/wVv9&#10;69+9+690TH3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173//R+f8A+/de63+Pfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+691xf8AQ3/BW/3r3737r3RMffvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;/9L5/wD7917rf49+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XF/wBDf8Fb/evfvfuvdEx9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9//0/n/APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvdcX/AEN/wVv969+9+690TH3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173//U+f8A+/de63+P&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+691xf8AQ3/BW/3r3737r3RMffvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvf/9X5/wD7917rf49+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XF/wBDf8Fb&#10;/evfvfuvdEx9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9//1vn/APv3Xut/j3737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3XvfvfuvdcX/AEN/wVv969+9+690TH3737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3//X+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691xf8AQ3/BW/3r3737r3RMffvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvf/9D5/wD7917rf49+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3XF/wBDf8Fb/evfvfuvdEx9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9//0fn/APv3Xut/&#10;j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3XvfvfuvdcX/AEN/wVv969+9+690TH3737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173//S+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691xf8AQ3/B&#10;W/3r3737r3RMffvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf/9P5/wD7917rf49+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3XF/wBDf8Fb/evfvfuvdEx9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9//1Pn/APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XvfvfuvdcX/AEN/wVv969+9+690TH37&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173//V+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+6910fofp9D9fp9Pz797917oGP8A0S/v3v3Xuvf+iX9+9+6917/0S/v3v3Xuvf8Aol/fvfuv&#10;de/9Ev797917r3/ol/fvfuvde/8ARL+/e/de69/6Jf3737r3Xv8A0S/v3v3Xuvf+iX9+9+6917/0&#10;S/v3v3Xuvf8Aol/fvfuvde/9Ev797917r3/ol/fvfuvde/8ARL+/e/de69/6Jf3737r3Xv8A0S/v&#10;3v3Xuvf+iX9+9+6917/0S/v3v3Xuvf8Aol/fvfuvde/9Ev797917r3/ol/fvfuvde/8ARL+/e/de&#10;69/6Jf3737r3Xv8A0S/v3v3Xuvf+iX9+9+6917/0S/v3v3Xuvf8Aol/fvfuvde/9Ev797917r3/o&#10;l/fvfuvde/8ARL+/e/de69/6Jf3737r3Xv8A0S/v3v3Xuvf+iX9+9+6917/0S/v3v3Xuvf8Aol/f&#10;vfuvde/9Ev797917r3/ol/fvfuvde/8ARL+/e/de69/6Jf3737r3Xv8A0S/v3v3Xuvf+iX9+9+69&#10;17/0S/v3v3Xuvf8Aol/fvfuvde/9Ev797917r3/ol/fvfuvde/8ARL+/e/de69/6Jf3737r3Xv8A&#10;0S/v3v3Xuvf+iX9+9+6917/0S/v3v3Xuvf8Aol/fvfuvde/9Ev797917r3/ol/fvfuvde/8ARL+/&#10;/9lQSwECLQAUAAYACAAAACEAKxDbwAoBAAAUAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDnSmJ8JwMAANAGAAAOAAAAAAAAAAAAAAAAADoCAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA3ncEYugAAACEBAAAZAAAAAAAAAAAAAAAAAI0F&#10;AABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsBAi0AFAAGAAgAAAAhAK8DlvXcAAAABwEAAA8A&#10;AAAAAAAAAAAAAAAAfgYAAGRycy9kb3ducmV2LnhtbFBLAQItAAoAAAAAAAAAIQCcc7i+GYcWABmH&#10;FgAUAAAAAAAAAAAAAAAAAIcHAABkcnMvbWVkaWEvaW1hZ2UxLmpwZ1BLBQYAAAAABgAGAHwBAADS&#10;jhYAAAA=&#10;" stroked="f" strokeweight="2pt">
-                <v:fill r:id="rId9" o:title="" recolor="t" rotate="t" type="frame"/>
+              <v:rect w14:anchorId="26C96CF9" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:612pt;height:11in;z-index:251639808;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDa9j37DQEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAi13YGOIyA0HiBK3DajcaI4lO3tSbtNgolN4pjY3+/PSbnc2oGNEMg4rPhtXnAG&#10;qJw22FX8ff2U3XNGUaKWg0Oo+A6IL+vrq3K980As0UgV72P0D0KQ6sFKyp0HTJXWBStjOoZOeKk+&#10;ZAdiURR3QjmMgDGLUwavywZa+TlEttqm673JxnecPe77plEVN3biNx46Lv5EAgx0wkjvB6NkTMuJ&#10;EfWJWHaQyhM591BvPN0k8zMTpspvqZ8DDtxLes1gNLBXGeKztEld6EACFq5xKr+cMUlaylzbGgV5&#10;E2g1U0enc9nafWGA8b/hTcLeYDymi/lP628AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PB&#10;MnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhq&#10;lCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7&#10;R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDX54wAuQIAAPUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0&#10;/2D5fSStysoqUlSBmJAQIMrEs+s4xJJvs0+bdr9+x3aSIkCbNK0P7rHP/ct3zvnFXiuyEz5Iayo6&#10;OSkpEYbbWpqXiv54uv5yRkkAZmqmrBEVPYhAL5afP513biGmtrWqFp5gEBMWnatoC+AWRRF4KzQL&#10;J9YJg8rGes0Ar/6lqD3rMLpWxbQsvxad9bXzlosQ8PUqK+kyxW8aweG+aYIAoiqKtUE6fTo38SyW&#10;52zx4plrJe/LYP9QhWbSYNIx1BUDRrZevgulJfc22AZOuNWFbRrJReoBu5mUb7pZt8yJ1AuCE9wI&#10;U/h/Yfndbu0ePMLQubAIKMYu9o3X8R/rI/sE1mEES+yBcHycz+fTWYmYctRNyvL0LN4wUHH0dz7A&#10;d2E1iUJFPX6OhBLb3QbIpoNJTLdR0l1LpUjtEDkM7S08S2gTDpgk+UajHgn8jn/nS8b4yvKtFgYy&#10;abxQDJCxoZUuYJqF0BtRY4E39SRTInj+iNUmegTwAngbK2ywuv4d2xwVKA+1Rytl4mls7CV3GV+K&#10;I8JJgoMS2fpRNETWiOk0dZjILy6VJzuGtGWcY+G5+dCyWuTn0xJ/Pd6jR0JfGQx4rLaP3QeIg/U+&#10;dq4yd5dcRZqdsbDyT4Vl59EjZbYGRmctjfUfBVDYVZ852w8gZWgiShtbHx58JEIiRHD8WiKXblmA&#10;B+ZxVJEluH7gHo9G2a6itpcoaa3/9dF7tEfmoJaSDke/ouHnlnlBiboxOFvfJrNZ3BXpMjudTyMT&#10;X2s2rzVmqy8tfqYJLjrHkxjtQQ1i461+xi21illRxQzH3BXl4IfLJeSVhHuOi9UqmeF+cAxuzdrx&#10;gfpxVp72z8y7fqAAh/HODmuCLd7MVbbNXFxtwTYyDd0R1x5v3C2JOP0ejMvr9T1ZHbf18jcAAAD/&#10;/wMAUEsDBAoAAAAAAAAAIQCcc7i+GYcWABmHFgAUAAAAZHJzL21lZGlhL2ltYWdlMS5qcGf/2P/h&#10;Es1FeGlmAABNTQAqAAAACAAHARIAAwAAAAEAAQAAARoABQAAAAEAAABiARsABQAAAAEAAABqASgA&#10;AwAAAAEAAgAAATEAAgAAACIAAAByATIAAgAAABQAAACUh2kABAAAAAEAAACoAAAA1AAW42AAACcQ&#10;ABbjYAAAJxBBZG9iZSBQaG90b3Nob3AgQ0MgMjAxNSAoV2luZG93cykAMjAxNToxMTowOSAwOTow&#10;MTo1NwAAA6ABAAMAAAAB//8AAKACAAQAAAABAAAE+6ADAAQAAAABAAAGcgAAAAAAAAAGAQMAAwAA&#10;AAEABgAAARoABQAAAAEAAAEiARsABQAAAAEAAAEqASgAAwAAAAEAAgAAAgEABAAAAAEAAAEyAgIA&#10;BAAAAAEAABGTAAAAAAAAAEgAAAABAAAASAAAAAH/2P/tAAxBZG9iZV9DTQAC/+4ADkFkb2JlAGSA&#10;AAAAAf/bAIQADAgICAkIDAkJDBELCgsRFQ8MDA8VGBMTFRMTGBEMDAwMDAwRDAwMDAwMDAwMDAwM&#10;DAwMDAwMDAwMDAwMDAwMDAENCwsNDg0QDg4QFA4ODhQUDg4ODhQRDAwMDAwREQwMDAwMDBEMDAwM&#10;DAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwM/8AAEQgAoAB8AwEiAAIRAQMRAf/dAAQACP/EAT8AAAEF&#10;AQEBAQEBAAAAAAAAAAMAAQIEBQYHCAkKCwEAAQUBAQEBAQEAAAAAAAAAAQACAwQFBgcICQoLEAAB&#10;BAEDAgQCBQcGCAUDDDMBAAIRAwQhEjEFQVFhEyJxgTIGFJGhsUIjJBVSwWIzNHKC0UMHJZJT8OHx&#10;Y3M1FqKygyZEk1RkRcKjdDYX0lXiZfKzhMPTdePzRieUpIW0lcTU5PSltcXV5fVWZnaGlqa2xtbm&#10;9jdHV2d3h5ent8fX5/cRAAICAQIEBAMEBQYHBwYFNQEAAhEDITESBEFRYXEiEwUygZEUobFCI8FS&#10;0fAzJGLhcoKSQ1MVY3M08SUGFqKygwcmNcLSRJNUoxdkRVU2dGXi8rOEw9N14/NGlKSFtJXE1OT0&#10;pbXF1eX1VmZ2hpamtsbW5vYnN0dXZ3eHl6e3x//aAAwDAQACEQMRAD8Axt9n7zvvKfdb+877ysE3&#10;5B1N1nw3kD8E0uf9JznfFxP5Sq33c9/wd0/G4dMBPnPh/wC4k7xfYOXOHzKicgNkm6I5l/8AtWMy&#10;tg5Ak+SMax6bgByDx8Efu4/e/BjPxqXTDEecuL/uYvTVdA+sdwDq8LILXCQT7QQf67mqyz6ofWp4&#10;n7K5gP791Y/9GuXfdNtFvT8O7u/HpcfnWxytlzT7Q8AkaQROvkUz2h1P2Kl8Wz/owxjzEz/3T56z&#10;6j/WVwMmlkch1xn/AMDY9CzPqr1TDrqsuyqS25/pt22OHvP0a5uFPvd+6u+tzDQ5leVtbZY7ZTaw&#10;w1ztS1nv/mrXNb/Nu9n7liwvrdrgYYJh32/H9Vo4J3bg/VGOOJnEa0SAsl8T5nhkbhGgSOGN/wDS&#10;4njH0VMEnqWMf/Qiv/0qrWH06i57qbsmyu9mpa0hwIIltlbv8LX/AFVxBLPS0/dP5hXa34luRfj1&#10;UvOO97aQL2xLP0dfvG5W58piiNr+p/i0x8V5yV3kryhjH/cI8jBvxbvSuLzOrHBxLXtP0X1kQotp&#10;k9/g5z/++vCv53SM/Dwa7HdWvvD8itrKXNq2kvP6RzbGjcxvpsf9BEsoBYTHeR8EoYsRHyDTuFsu&#10;d5o75p/4MuH/AKDmkbdQ1hH9p3/Vvcum6V0/p2fg15VNFTXfQtbtktsb9L6X7301gPpDtAIPl3+9&#10;af1W6gendSFN+mPlQx8j2tf/AIG3/vj1IIQjtCP+LFhlnzy+bNkPnkn/AN87TOm0s4paAO7WtH8F&#10;a2Vej6e10TxP+rVcy8ykjZX9Ic6aKnv7yfjGid0vhHlTFZv5j52//9DhSfaFJhPbRQJ0TtKCU7Xn&#10;urDLB4IDGgloA+mIH9bx/qqegax5BAeDBMwS07HJUq3p6OtfWHA/Z+Nk9SrHTsrD9eh9YFdjGCaq&#10;sey17fpVuZ6e5iqdYtqzaMf7PkUvtruc9zn3sa/3MDa3+pa/c73oX1YGJZ1RxzwLqKqXCup49US4&#10;jY2uqz2t5ts9i6oM+r3bDr/9h2f3Ie9HHLSIvzCTGUhqTTm9C+tGTj034HXb8fLw9oix2TW+5slv&#10;t3NfutYz+e/01ez9Gl1P6wWZl9DqsqodMbexl91jmfpBXNlFgsbv9L1tu6zH9T1/YtejG6Lda2qv&#10;DrDncE0Vgaa+CiRhVZv2VtJbVtcHlphhb9J2OMSPRfV6g3Wf9u/zqaMkDL3OACvH035J9fDwcV34&#10;ep86+zj0dv2rEkDaf07eY+C6azrXRyWt+11O2srYSCSJaxjHRp+81dQ2vpPbFrH/AFln9yns6W0F&#10;zqKmgAkk1MGg1PZPlznFuB/jLY4a2v7HmLut9NyBg1DLpbjYrDY4hx3G4mxjWbNv0GMfv3qZ610z&#10;Vv2uoQPH+IXS4b+lZWJTm49dTsfIBNT/AE2iYJbw5o/dVgU4famsf9bb/cm+/X6IHXdPB4vFO6z0&#10;oa/amEeGv9yhb1zo3IymSeRDv/IrufRxf9FX/mN/uUPQxrDDa2cwTsaNfuR+82QOEfar2/FzOi/W&#10;fo+cKcVuYx2bYfTbUQ4F7vzXN9n5y6D0XRGkz4aLmrh9ZMfqJv6czp9dNQLKha1zn66Osc6trdr3&#10;fyET7f8AXzZ6k9N27onZbH5U/wC8+m9OLt/as9rXwf/Rx8f/ABf9dvdFt+LjkCdhc+xx/k/omCv/&#10;AMEVc/Vh1Vddj8pz9+5jg2sM2WsO2yl+51v0fa9ei0mbHHyEfMysrq7cPG6hay4OcL9r8ipo1FjQ&#10;dl1Tpa3dYz6SkxcIyATjxR6hbljM4zwS4Z9C8I+irEtDbzY4Ab2+mYjdM/R2LoMfp3QKvqrkdSdi&#10;VetVb6XrPJc5sOY3ZJca2fSWP1AB+VoNNrAB3ggH+K6Braj9SLmvYHNszLpBJAJFroMt/qKL27lK&#10;iaNga913FURY16uPfczFqDq6G+iyg3+ntbuLy/Z/PObZtUcf6z5Fz9vpub7XugWMLvY11n0fR/O2&#10;onU64wniJP2SlseO61iwunaZFriBpRefureoo4IkHiFleZmxT2P1Y6rn5XW8Wm6ksrfuLneox35j&#10;j9Flbd3+cgdS6xnY+ZmuaDdsyjVUwFrIafUc73uY/wD0ab6luD+s4xFWwbXe4kdmHshdSr9XNurA&#10;Djf1DYA4gCXC5urne1v0lNPl8cZQhH5ZG5f4XpLHDLIiZPzDZkzr/VBW99mM5sM3Vj1WHc7eyrYf&#10;0Pt/nETF+sHUL8oY76TUfc31PUa+HBjrW+z0W7/orQ6/9VGdNoL8PfkNDQyyl7Rvj1Kn+oPS9rmM&#10;2e/2IXSfqf1s5bMm6mrEr3EsbY8F5a5j2610iz3e/wDPemSw8twTlE+EbPq+X93+8yA5xKIMfE0P&#10;Tv3ddmayvoODkZTGP3bi9ztlbWncfd+k2Vt3KLOv4rp2BlhaC4truqe6B9IhjLC5y1MboOFd06rp&#10;/UAMumv6LHe1jiDv3kMO76X0dzkK76pfV0WC3Fprw8itr2CykQIe3Y9tlbf0b1WmAdQTsB/ixbEY&#10;VYO9k6NAfWLGMk1uY1rS9z3wGhrRuc5xV7Dzce9mJdW8ObmbzUQZnYJdt/eVH/mJm3499dPWB6lm&#10;8snHbtLHN2DHc/1bHsZu/nLWM9VcK7rH1h6a9mCcizGf019lbKYrPpPMsva1+x3qbv3tz0/DiOki&#10;b1YsktTEB9IpNt19jgQK6nHeDqTLn1tayPazb6avfYsn0/V2ezmdfowvIrPrH9YXBxHUshu/6YY8&#10;1zqXa+js/Ocq/wC2etRu/aGXv3RPr2eH9dTiIETEfpb/AONxMZ1kD2f/0tS/rWP0/NfRlEMqZifa&#10;n2al/teKYbW0fR9ya3qXTer24xx7mZFdQtfYAOAykvrY4QsL6z4OTm3Ozse2qml2GcW31nRtDn+r&#10;v9odu3fQWL0Tp2fii37DlUWXlxbta4wQ6t9Lme5u33NtTTkgAcnHHgvh4geIcX+CujZqNa7/AEXy&#10;zGS4/uhn4NYtvOycar6iY9xDm1WZJfAfrJste79Jt+huWY/p4zrHuxcmoutBLazIeIG33D+StPqX&#10;ThZ9U8bpDL2Mtxnte99phhkvLvf/ANcUhIBAsAy+UX8391jv8N2lniy/HLKG77HY2K4MBAkTXc7b&#10;vLW/RXN1WOxbrw9m1+yyl7CeC8bd2k/RlaOR0nKr/TPy6HMADPa91h10+iwO8ECjoefmvccXJx3e&#10;6NhdtdIH5zHtDkq6bEa0onsXe+ot19vWMex1R9KxthFsiJDSP3tyz+rZ/qW5jcVvqXVZb3PDxDQI&#10;tr3F7tv5zle+rHR83o3Wa8/qL6mUVse2WPDiXPG1rfzVnZ/1fzLMnKsrtoLMm1zqiXgSXu3Bu1Hi&#10;sCdio/pdNPFVAWO73v1a+tOH1vBpFljKs8wxwdpL4+hv/wBN/hKP+5NP/CfaFu/ZyQ1rqTtIImS2&#10;SP3tjnf2F5Fj/V36w4t8stqZY4bLKw5vuYTqx7S0str3N/z1v0Z/1z6eBRXn1kAy2rKeHmJ4bZc3&#10;1tv/AF1VZ44/MJR4SL3/AEW1j5oUAd30SnFcW7XEsY3SZ1IH8r8z+z70Vxx6WbWgBsR4BcP1f6yd&#10;Zo6O3Mx72vzgWi6ioBwDSdu+lpn1nNVCvM6tk5VOZk9SH2N7XOfhZFtbLQS1zWNe3H/l7bPchwV2&#10;23JDICZnQSl4RjJ79mThYrzkW2srgSQXAafne0leYf4wqG0/W7NLAAy9tN4jg7q2se7+0+pzlcqH&#10;Rruo446xjVX4G57LixxJYHt9uQz7OWWP22Vsrf8A8Hd/NrN+slb86/BGHa3IZiYNWJZe/dWXOpfe&#10;K3bXt3u/V3Ub3p8DCMfmjvtaJ8vzM5WMGU6b8E/+9edeQFHcNv8Aa/grn7FzHc2VN+bj/wB8an/Y&#10;N2yPXZMz9F3hH7yPuQ/eCvuHN1fsz+zX/Ff/0zs+oX1iGEcS4eu1+jibWMgD81uxrnKuP8WXU2u3&#10;txyX6S45Maj9309q9Uta51b2tO1zmkBw7EjlY1nSOriis15u7IqqY0BxfBe0XtdZ6jnWu32syWep&#10;d6e/9X/wfqfooTAxFR4qPqPDw7s+IwO4xg7DiE/+4k+eH/Ff9Zm3epjllLezfUDz/nuVxv8Ai/8A&#10;rEKDQ6sPa76TnZGp13R9H6K7fI6H1K9le/qTnW02utreWRE1eg1uyuxrfY71H7v+E/0v6VK3o3XH&#10;YrKq+svZeHWusvNTDuDxspY2v6NXoN/8E/Sp3t8VEykCP7tj7Ak5oRJrDil4/rqP+DPI8J/42/XY&#10;LfRbDoBH2gjj+ptTH/Fr1suLvs7Jdz+sH+9duz6udTrtssq6oa3WFxLhVLvc/wBb863Z9L+c9Nlb&#10;HpU9M+s7sell+e2u7dkG+ys7wQ8tdibGOpq2+m72O9381+f/ADfoL2tSeOWu+q4c2B/4HwfXHxf9&#10;KTyH/MT6y+h9mNNTqBxW60OGn9dpckPqJ9ZWtDW00ta36IFjRHw9q7VvRusOLm5HVXXVFj2bDUGy&#10;X1uqDrCx/u2Ps37Gen9CtD/YXXAwVDrdgY1rWh3pDdDQdu5xf9P/AIT6dv8Ahf8ABJv3eNVxSrf6&#10;sg+Iyj8uDl4+WIB48/Uj60kgljCQIBN2seCY/UT6zO1dVUT52g/wXYXdC6xdUyu7qRtsZe+9mQW7&#10;Nv6MUU1DHpLWvrbuuf7rvZb+mr/SK307pnUcbLORl9Qflt9NzBWWljQT6MP2tea3fzL/APB7/wBL&#10;9P8A0i+7Q7n8GQfGOZG0cY8on/vngT9R/rCCQaqQR/wrf7kv+ZP1g/0dP/brV6Jd/Ov+P8FFL7vD&#10;vL8E/wCmua7Y/wDFl/3757/zJ+sP+jp/7dal/wAyfrD/AKOn/t1q9CSS+7w7y/BH+mea7Y/8WX/f&#10;vnn/ADJ+sP8Ao6f+3Wp/+ZP1g2/zdMz/AKVq9CSS+7w7y/BX+mea7Y/8WX/fv//U9VSSSSUpJJJJ&#10;SkkkklKSSSSUpJJJJTRu/nX/AB/goKd386/4/wAFFFSkydJJSkkkySn/1fVUkkklKSSSSUpJJJJS&#10;kkkklKSSSSU0bv51/wAf4KKld/Ov+KiipZJOmSUumSTpKf/W9VSSSSUpJJJJSkkkklKSSSSUpJJJ&#10;JTRu/nX/AB/goqV386/4/wAFBFS6SSSSlJJJklP/1/VUkkklKSSSSUpJJJJSkkkklKSSSSU0bv51&#10;/wAVBTu/nX/FQRUpOmTpKUmSTpKf/9D1VJJJJSkkkklKSSSSUpJJJJSkkkklNG7+df8AH+Cip3A+&#10;q/4qEHwRUpMng+CUHwSUpMng+CUFJT//2f/tGo5QaG90b3Nob3AgMy4wADhCSU0EJQAAAAAAEAAA&#10;AAAAAAAAAAAAAAAAAAA4QklNBDoAAAAAAOUAAAAQAAAAAQAAAAAAC3ByaW50T3V0cHV0AAAABQAA&#10;AABQc3RTYm9vbAEAAAAASW50ZWVudW0AAAAASW50ZQAAAABDbHJtAAAAD3ByaW50U2l4dGVlbkJp&#10;dGJvb2wAAAAAC3ByaW50ZXJOYW1lVEVYVAAAAAEAAAAAAA9wcmludFByb29mU2V0dXBPYmpjAAAA&#10;DABQAHIAbwBvAGYAIABTAGUAdAB1AHAAAAAAAApwcm9vZlNldHVwAAAAAQAAAABCbHRuZW51bQAA&#10;AAxidWlsdGluUHJvb2YAAAAJcHJvb2ZDTVlLADhCSU0EOwAAAAACLQAAABAAAAABAAAAAAAScHJp&#10;bnRPdXRwdXRPcHRpb25zAAAAFwAAAABDcHRuYm9vbAAAAAAAQ2xicmJvb2wAAAAAAFJnc01ib29s&#10;AAAAAABDcm5DYm9vbAAAAAAAQ250Q2Jvb2wAAAAAAExibHNib29sAAAAAABOZ3R2Ym9vbAAAAAAA&#10;RW1sRGJvb2wAAAAAAEludHJib29sAAAAAABCY2tnT2JqYwAAAAEAAAAAAABSR0JDAAAAAwAAAABS&#10;ZCAgZG91YkBv4AAAAAAAAAAAAEdybiBkb3ViQG/gAAAAAAAAAAAAQmwgIGRvdWJAb+AAAAAAAAAA&#10;AABCcmRUVW50RiNSbHQAAAAAAAAAAAAAAABCbGQgVW50RiNSbHQAAAAAAAAAAAAAAABSc2x0VW50&#10;RiNQeGxAYsAAAAAAAAAAAAp2ZWN0b3JEYXRhYm9vbAEAAAAAUGdQc2VudW0AAAAAUGdQcwAAAABQ&#10;Z1BDAAAAAExlZnRVbnRGI1JsdAAAAAAAAAAAAAAAAFRvcCBVbnRGI1JsdAAAAAAAAAAAAAAAAFNj&#10;bCBVbnRGI1ByY0BZAAAAAAAAAAAAEGNyb3BXaGVuUHJpbnRpbmdib29sAAAAAA5jcm9wUmVjdEJv&#10;dHRvbWxvbmcAAAAAAAAADGNyb3BSZWN0TGVmdGxvbmcAAAAAAAAADWNyb3BSZWN0UmlnaHRsb25n&#10;AAAAAAAAAAtjcm9wUmVjdFRvcGxvbmcAAAAAADhCSU0D7QAAAAAAEACWAAAAAQABAJYAAAABAAE4&#10;QklNBCYAAAAAAA4AAAAAAAAAAAAAP4AAADhCSU0EDQAAAAAABAAAAFo4QklNBBkAAAAAAAQAAAAe&#10;OEJJTQPzAAAAAAAJAAAAAAAAAAABADhCSU0nEAAAAAAACgABAAAAAAAAAAE4QklNA/UAAAAAAEgA&#10;L2ZmAAEAbGZmAAYAAAAAAAEAL2ZmAAEAoZmaAAYAAAAAAAEAMgAAAAEAWgAAAAYAAAAAAAEANQAA&#10;AAEALQAAAAYAAAAAAAE4QklNA/gAAAAAAHAAAP////////////////////////////8D6AAAAAD/&#10;////////////////////////////A+gAAAAA/////////////////////////////wPoAAAAAP//&#10;//////////////////////////8D6AAAOEJJTQQIAAAAAAAQAAAAAQAAAkAAAAJAAAAAADhCSU0E&#10;HgAAAAAABAAAAAA4QklNBBoAAAAAA0kAAAAGAAAAAAAAAAAAAAZyAAAE+wAAAAoAVQBuAHQAaQB0&#10;AGwAZQBkAC0AMQAAAAEAAAAAAAAAAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAAE+wAABnIAAAAAAAAA&#10;AAAAAAAAAAAAAQAAAAAAAAAAAAAAAAAAAAAAAAAQAAAAAQAAAAAAAG51bGwAAAACAAAABmJvdW5k&#10;c09iamMAAAABAAAAAAAAUmN0MQAAAAQAAAAAVG9wIGxvbmcAAAAAAAAAAExlZnRsb25nAAAAAAAA&#10;AABCdG9tbG9uZwAABnIAAAAAUmdodGxvbmcAAAT7AAAABnNsaWNlc1ZsTHMAAAABT2JqYwAAAAEA&#10;AAAAAAVzbGljZQAAABIAAAAHc2xpY2VJRGxvbmcAAAAAAAAAB2dyb3VwSURsb25nAAAAAAAAAAZv&#10;cmlnaW5lbnVtAAAADEVTbGljZU9yaWdpbgAAAA1hdXRvR2VuZXJhdGVkAAAAAFR5cGVlbnVtAAAA&#10;CkVTbGljZVR5cGUAAAAASW1nIAAAAAZib3VuZHNPYmpjAAAAAQAAAAAAAFJjdDEAAAAEAAAAAFRv&#10;cCBsb25nAAAAAAAAAABMZWZ0bG9uZwAAAAAAAAAAQnRvbWxvbmcAAAZyAAAAAFJnaHRsb25nAAAE&#10;+wAAAAN1cmxURVhUAAAAAQAAAAAAAG51bGxURVhUAAAAAQAAAAAAAE1zZ2VURVhUAAAAAQAAAAAA&#10;BmFsdFRhZ1RFWFQAAAABAAAAAAAOY2VsbFRleHRJc0hUTUxib29sAQAAAAhjZWxsVGV4dFRFWFQA&#10;AAABAAAAAAAJaG9yekFsaWduZW51bQAAAA9FU2xpY2VIb3J6QWxpZ24AAAAHZGVmYXVsdAAAAAl2&#10;ZXJ0QWxpZ25lbnVtAAAAD0VTbGljZVZlcnRBbGlnbgAAAAdkZWZhdWx0AAAAC2JnQ29sb3JUeXBl&#10;ZW51bQAAABFFU2xpY2VCR0NvbG9yVHlwZQAAAABOb25lAAAACXRvcE91dHNldGxvbmcAAAAAAAAA&#10;CmxlZnRPdXRzZXRsb25nAAAAAAAAAAxib3R0b21PdXRzZXRsb25nAAAAAAAAAAtyaWdodE91dHNl&#10;dGxvbmcAAAAAADhCSU0EKAAAAAAADAAAAAI/8AAAAAAAADhCSU0EFAAAAAAABAAAAAQ4QklNBAwA&#10;AAAAEa8AAAABAAAAfAAAAKAAAAF0AADogAAAEZMAGAAB/9j/7QAMQWRvYmVfQ00AAv/uAA5BZG9i&#10;ZQBkgAAAAAH/2wCEAAwICAgJCAwJCQwRCwoLERUPDAwPFRgTExUTExgRDAwMDAwMEQwMDAwMDAwM&#10;DAwMDAwMDAwMDAwMDAwMDAwMDAwBDQsLDQ4NEA4OEBQODg4UFA4ODg4UEQwMDAwMEREMDAwMDAwR&#10;DAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDP/AABEIAKAAfAMBIgACEQEDEQH/3QAEAAj/xAE/&#10;AAABBQEBAQEBAQAAAAAAAAADAAECBAUGBwgJCgsBAAEFAQEBAQEBAAAAAAAAAAEAAgMEBQYHCAkK&#10;CxAAAQQBAwIEAgUHBggFAwwzAQACEQMEIRIxBUFRYRMicYEyBhSRobFCIyQVUsFiMzRygtFDByWS&#10;U/Dh8WNzNRaisoMmRJNUZEXCo3Q2F9JV4mXys4TD03Xj80YnlKSFtJXE1OT0pbXF1eX1VmZ2hpam&#10;tsbW5vY3R1dnd4eXp7fH1+f3EQACAgECBAQDBAUGBwcGBTUBAAIRAyExEgRBUWFxIhMFMoGRFKGx&#10;QiPBUtHwMyRi4XKCkkNTFWNzNPElBhaisoMHJjXC0kSTVKMXZEVVNnRl4vKzhMPTdePzRpSkhbSV&#10;xNTk9KW1xdXl9VZmdoaWprbG1ub2JzdHV2d3h5ent8f/2gAMAwEAAhEDEQA/AMbfZ+877yn3W/vO&#10;+8rBN+QdTdZ8N5A/BNLn/Sc53xcT+Uqt93Pf8HdPxuHTAT5z4f8AuJO8X2Dlzh8yonIDZJuiOZf/&#10;ALVjMrYOQJPkjGsem4Acg8fBH7uP3vwYz8al0wxHnLi/7mL01XQPrHcA6vCyC1wkE+0EH+u5qss+&#10;qH1qeJ+yuYD+/dWP/Rrl33TbRb0/Du7vx6XH51scrZc0+0PAJGkETr5FM9odT9ipfFs/6MMY8xM/&#10;90+es+o/1lcDJpZHIdcZ/wDA2PQsz6q9Uw66rLsqktuf6bdtjh7z9GubhT73furvrcw0OZXlbW2W&#10;O2U2sMNc7UtZ7/5q1zW/zbvZ+5YsL63a4GGCYd9vx/VaOCd24P1RjjiZxGtEgLJfE+Z4ZG4RoEjh&#10;jf8A0uJ4x9FTBJ6ljH/0Ir/9Kq1h9Ooue6m7JsrvZqWtIcCCJbZW7/C1/wBVcQSz0tP3T+YV2t+J&#10;bkX49VLzjve2kC9sSz9HX7xuVufKYoja/qf4tMfFecld5K8oYx/3CPIwb8W70ri8zqxwcS17T9F9&#10;ZEKLaZPf4Oc//vrwr+d0jPw8Gux3Vr7w/IraylzatpLz+kc2xo3Mb6bH/QRLKAWEx3kfBKGLER8g&#10;07hbLneaO+af+DLh/wCg5pG3UNYR/ad/1b3LpuldP6dn4NeVTRU130LW7ZLbG/S+l+99NYD6Q7QC&#10;D5d/vWn9VuoHp3UhTfpj5UMfI9rX/wCBt/749SCEI7Qj/ixYZZ88vmzZD55J/wDfO0zptLOKWgDu&#10;1rR/BWtlXo+ntdE8T/q1XMvMpI2V/SHOmip7+8n4xondL4R5UxWb+Y+dv//Q4Un2hSYT20UCdE7S&#10;glO157qwyweCAxoJaAPpiB/W8f6qnoGseQQHgwTMEtOxyVKt6ejrX1hwP2fjZPUqx07Kw/XofWBX&#10;YxgmqrHste36VbmenuYqnWLas2jH+z5FL7a7nPc597Gv9zA2t/qWv3O96F9WBiWdUcc8C6iqlwrq&#10;ePVEuI2Nrqs9rebbPYuqDPq92w6//Ydn9yHvRxy0iL8wkxlIak05vQvrRk49N+B12/Hy8PaIsdk1&#10;vubJb7dzX7rWM/nv9NXs/RpdT+sFmZfQ6rKqHTG3sZfdY5n6QVzZRYLG7/S9bbusx/U9f2LXoxui&#10;3Wtqrw6w53BNFYGmvgokYVWb9lbSW1bXB5aYYW/SdjjEj0X1eoN1n/bv86mjJAy9zgArx9N+SfXw&#10;8HFd+HqfOvs49Hb9qxJA2n9O3mPgums610clrftdTtrK2EgkiWsYx0afvNXUNr6T2xax/wBZZ/cp&#10;7OltBc6ipoAJJNTBoNT2T5c5xbgf4y2OGtr+x5i7rfTcgYNQy6W42Kw2OIcdxuJsY1mzb9BjH796&#10;metdM1b9rqEDx/iF0uG/pWViU5uPXU7HyATU/wBNomCW8OaP3VYFOH2prH/W2/3Jvv1+iB13TweL&#10;xTus9KGv2phHhr/coW9c6NyMpknkQ7/yK7n0cX/RV/5jf7lD0Maww2tnME7GjX7kfvNkDhH2q9vx&#10;czov1n6PnCnFbmMdm2H021EOBe781zfZ+cug9F0RpM+Gi5q4fWTH6ib+nM6fXTUCyoWtc5+ujrHO&#10;ra3a938hE+3/AF82epPTdu6J2Wx+VP8AvPpvTi7f2rPa18H/0cfH/wAX/Xb3Rbfi45AnYXPscf5P&#10;6Jgr/wDBFXP1YdVXXY/Kc/fuY4NrDNlrDtspfudb9H2vXotJmxx8hHzMrK6u3DxuoWsuDnC/a/Iq&#10;aNRY0HZdU6Wt3WM+kpMXCMgE48UeoW5YzOM8EuGfQvCPoqxLQ282OAG9vpmI3TP0di6DH6d0Cr6q&#10;5HUnYlXrVW+l6zyXObDmN2SXGtn0lj9QAflaDTawAd4IB/iuga2o/Ui5r2BzbMy6QSQCRa6DLf6i&#10;i9u5SomjYGvddxVEWNerj33Mxag6uhvosoN/p7W7i8v2fzzm2bVHH+s+Rc/b6bm+17oFjC72NdZ9&#10;H0fztqJ1OuMJ4iT9kpbHjutYsLp2mRa4gaUXn7q3qKOCJB4hZXmZsU9j9WOq5+V1vFpupLK37i53&#10;qMd+Y4/RZW3d/nIHUusZ2PmZrmg3bMo1VMBayGn1HO97mP8A9Gm+pbg/rOMRVsG13uJHZh7IXUq/&#10;VzbqwA439Q2AOIAlwubq53tb9JTT5fHGUIR+WRuX+F6SxwyyImT8w2ZM6/1QVvfZjObDN1Y9Vh3O&#10;3sq2H9D7f5xExfrB1C/KGO+k1H3N9T1GvhwY61vs9Fu/6K0Ov/VRnTaC/D35DQ0Mspe0b49Sp/qD&#10;0va5jNnv9iF0n6n9bOWzJupqxK9xLG2PBeWuY9utdIs93v8Az3pksPLcE5RPhGz6vl/d/vMgOcSi&#10;DHxND0793XZmsr6Dg5GUxj924vc7ZW1p3H3fpNlbdyizr+K6dgZYWguLa7qnugfSIYywuctTG6Dh&#10;XdOq6f1ADLpr+ix3tY4g795DDu+l9Hc5Cu+qX1dFgtxaa8PIra9gspECHt2PbZW39G9VpgHUE7Af&#10;4sWxGFWDvZOjQH1ixjJNbmNa0vc98Boa0bnOcVew83HvZiXVvDm5m81EGZ2CXbf3lR/5iZt+PfXT&#10;1gepZvLJx27Sxzdgx3P9Wx7Gbv5y1jPVXCu6x9YemvZgnIsxn9NfZWymKz6TzLL2tfsd6m797c9P&#10;w4jpIm9WLJLUxAfSKTbdfY4ECupx3g6ky59bWsj2s2+mr32LJ9P1dns5nX6MLyKz6x/WFwcR1LIb&#10;v+mGPNc6l2vo7PznKv8AtnrUbv2hl790T69nh/XU4iBExH6W/wDjcTGdZA9n/9LUv61j9PzX0ZRD&#10;KmYn2p9mpf7XimG1tH0fcmt6l03q9uMce5mRXULX2ADgMpL62OELC+s+Dk5tzs7HtqppdhnFt9Z0&#10;bQ5/q7/aHbt30Fi9E6dn4ot+w5VFl5cW7WuMEOrfS5nubt9zbU05IAHJxx4L4eIHiHF/gro2ajWu&#10;/wBF8sxkuP7oZ+DWLbzsnGq+omPcQ5tVmSXwH6ybLXu/SbfoblmP6eM6x7sXJqLrQS2syHiBt9w/&#10;krT6l04WfVPG6Qy9jLcZ7XvfaYYZLy73/wDXFISAQLAMvlF/N/dY7/DdpZ4svxyyhu+x2NiuDAQJ&#10;E13O27y1v0VzdVjsW68PZtfsspewngvG3dpP0ZWjkdJyq/0z8uhzAAz2vdYddPosDvBAo6Hn5r3H&#10;Fycd3ujYXbXSB+cx7Q5KumxGtKJ7F3vqLdfb1jHsdUfSsbYRbIiQ0j97cs/q2f6luY3Fb6l1WW9z&#10;w8Q0CLa9xe7b+c5Xvqx0fN6N1mvP6i+plFbHtljw4lzxta381Z2f9X8yzJyrK7aCzJtc6ol4El7t&#10;wbtR4rAnYqP6XTTxVQFju979WvrTh9bwaRZYyrPMMcHaS+Pob/8ATf4Sj/uTT/wn2hbv2ckNa6k7&#10;SCJktkj97Y539heRY/1d+sOLfLLamWOGyysOb7mE6se0tLLa9zf89b9Gf9c+ngUV59ZAMtqynh5i&#10;eG2XN9bb/wBdVWeOPzCUeEi9/wBFtY+aFAHd9EpxXFu1xLGN0mdSB/K/M/s+9Fccelm1oAbEeAXD&#10;9X+snWaOjtzMe9r84FouoqAcA0nbvpaZ9ZzVQrzOrZOVTmZPUh9je1zn4WRbWy0Etc1jXtx/5e2z&#10;3IcFdttyQyAmZ0EpeEYye/Zk4WK85FtrK4EkFwGn53tJXmH+MKhtP1uzSwAMvbTeI4O6trHu/tPq&#10;c5XKh0a7qOOOsY1V+Buey4scSWB7fbkM+zllj9tlbK3/APB3fzazfrJW/OvwRh2tyGYmDViWXv3V&#10;lzqX3it217d7v1d1G96fAwjH5o77WifL8zOVjBlOm/BP/vXnXkBR3Db/AGv4K5+xcx3NlTfm4/8A&#10;fGp/2Ddsj12TM/Rd4R+8j7kP3gr7hzdX7M/s1/xX/9M7PqF9YhhHEuHrtfo4m1jIA/Nbsa5yrj/F&#10;l1Nrt7ccl+kuOTGo/d9PavVLWudW9rTtc5pAcOxI5WNZ0jq4orNebuyKqmNAcXwXtF7XWeo51rt9&#10;rMlnqXenv/V/8H6n6KEwMRUeKj6jw8O7PiMDuMYOw4hP/uJPnh/xX/WZt3qY5ZS3s31A8/57lcb/&#10;AIv/AKxCg0OrD2u+k52Rqdd0fR+iu3yOh9SvZXv6k51tNrra3lkRNXoNbsrsa32O9R+7/hP9L+lS&#10;t6N1x2KyqvrL2Xh1rrLzUw7g8bKWNr+jV6Df/BP0qd7fFRMpAj+7Y+wJOaESaw4peP66j/gzyPCf&#10;+Nv12C30Ww6AR9oI4/qbUx/xa9bLi77OyXc/rB/vXbs+rnU67bLKuqGt1hcS4VS73P8AW/Ot2fS/&#10;nPTZWx6VPTPrO7HpZfntru3ZBvsrO8EPLXYmxjqatvpu9jvd/Nfn/wA36C9rUnjlrvquHNgf+B8H&#10;1x8X/Sk8h/zE+svofZjTU6gcVutDhp/XaXJD6ifWVrQ1tNLWt+iBY0R8Pau1b0brDi5uR1V11RY9&#10;mw1Bsl9bqg6wsf7tj7N+xnp/QrQ/2F1wMFQ63YGNa1od6Q3Q0HbucX/T/wCE+nb/AIX/AASb93jV&#10;cUq3+rIPiMo/Lg5ePliAePP1I+tJIJYwkCATdrHgmP1E+sztXVVE+doP8F2F3QusXVMru6kbbGXv&#10;vZkFuzb+jFFNQx6S1r627rn+672W/pq/0it9O6Z1HGyzkZfUH5bfTcwVlpY0E+jD9rXmt38y/wDw&#10;e/8AS/T/ANIvu0O5/BkHxjmRtHGPKJ/754E/Uf6wgkGqkEf8K3+5L/mT9YP9HT/261eiXfzr/j/B&#10;RS+7w7y/BP8Aprmu2P8AxZf9++e/8yfrD/o6f+3Wpf8AMn6w/wCjp/7davQkkvu8O8vwR/pnmu2P&#10;/Fl/3755/wAyfrD/AKOn/t1qf/mT9YNv83TM/wClavQkkvu8O8vwV/pnmu2P/Fl/37//1PVUkkkl&#10;KSSSSUpJJJJSkkkklKSSSSU0bv51/wAf4KCnd/Ov+P8ABRRUpMnSSUpJJMkp/9X1VJJJJSkkkklK&#10;SSSSUpJJJJSkkkklNG7+df8AH+CipXfzr/iooqWSTpklLpkk6Sn/1vVUkkklKSSSSUpJJJJSkkkk&#10;lKSSSSU0bv51/wAf4KKld/Ov+P8ABQRUukkkkpSSSZJT/9f1VJJJJSkkkklKSSSSUpJJJJSkkkkl&#10;NG7+df8AFQU7v51/xUEVKTpk6SlJkk6Sn//Q9VSSSSUpJJJJSkkkklKSSSSUpJJJJTRu/nX/AB/g&#10;oqdwPqv+KhB8EVKTJ4PglB8ElKTJ4PglBSU//9kAOEJJTQQhAAAAAABdAAAAAQEAAAAPAEEAZABv&#10;AGIAZQAgAFAAaABvAHQAbwBzAGgAbwBwAAAAFwBBAGQAbwBiAGUAIABQAGgAbwB0AG8AcwBoAG8A&#10;cAAgAEMAQwAgADIAMAAxADUAAAABADhCSU0EBgAAAAAABwAIAAAAAQEA/+ENLmh0dHA6Ly9ucy5h&#10;ZG9iZS5jb20veGFwLzEuMC8APD94cGFja2V0IGJlZ2luPSLvu78iIGlkPSJXNU0wTXBDZWhpSHpy&#10;ZVN6TlRjemtjOWQiPz4gPHg6eG1wbWV0YSB4bWxuczp4PSJhZG9iZTpuczptZXRhLyIgeDp4bXB0&#10;az0iQWRvYmUgWE1QIENvcmUgNS42LWMwNjcgNzkuMTU3NzQ3LCAyMDE1LzAzLzMwLTIzOjQwOjQy&#10;ICAgICAgICAiPiA8cmRmOlJERiB4bWxuczpyZGY9Imh0dHA6Ly93d3cudzMub3JnLzE5OTkvMDIv&#10;MjItcmRmLXN5bnRheC1ucyMiPiA8cmRmOkRlc2NyaXB0aW9uIHJkZjphYm91dD0iIiB4bWxuczp4&#10;bXA9Imh0dHA6Ly9ucy5hZG9iZS5jb20veGFwLzEuMC8iIHhtbG5zOmRjPSJodHRwOi8vcHVybC5v&#10;cmcvZGMvZWxlbWVudHMvMS4xLyIgeG1sbnM6eG1wTU09Imh0dHA6Ly9ucy5hZG9iZS5jb20veGFw&#10;LzEuMC9tbS8iIHhtbG5zOnN0RXZ0PSJodHRwOi8vbnMuYWRvYmUuY29tL3hhcC8xLjAvc1R5cGUv&#10;UmVzb3VyY2VFdmVudCMiIHhtbG5zOnBob3Rvc2hvcD0iaHR0cDovL25zLmFkb2JlLmNvbS9waG90&#10;b3Nob3AvMS4wLyIgeG1wOkNyZWF0b3JUb29sPSJBZG9iZSBQaG90b3Nob3AgQ0MgMjAxNSAoV2lu&#10;ZG93cykiIHhtcDpDcmVhdGVEYXRlPSIyMDE1LTExLTA5VDA5OjAxOjU3LTA4OjAwIiB4bXA6TWV0&#10;YWRhdGFEYXRlPSIyMDE1LTExLTA5VDA5OjAxOjU3LTA4OjAwIiB4bXA6TW9kaWZ5RGF0ZT0iMjAx&#10;NS0xMS0wOVQwOTowMTo1Ny0wODowMCIgZGM6Zm9ybWF0PSJpbWFnZS9qcGVnIiB4bXBNTTpJbnN0&#10;YW5jZUlEPSJ4bXAuaWlkOjdlOWFjYjNmLWI4MzItM2I0ZC1iZDRmLTJiMTc3ZDBkNmQ3OCIgeG1w&#10;TU06RG9jdW1lbnRJRD0ieG1wLmRpZDo3ZTlhY2IzZi1iODMyLTNiNGQtYmQ0Zi0yYjE3N2QwZDZk&#10;NzgiIHhtcE1NOk9yaWdpbmFsRG9jdW1lbnRJRD0ieG1wLmRpZDo3ZTlhY2IzZi1iODMyLTNiNGQt&#10;YmQ0Zi0yYjE3N2QwZDZkNzgiIHBob3Rvc2hvcDpDb2xvck1vZGU9IjQiIHBob3Rvc2hvcDpJQ0NQ&#10;cm9maWxlPSJVLlMuIFdlYiBDb2F0ZWQgKFNXT1ApIHYyIj4gPHhtcE1NOkhpc3Rvcnk+IDxyZGY6&#10;U2VxPiA8cmRmOmxpIHN0RXZ0OmFjdGlvbj0iY3JlYXRlZCIgc3RFdnQ6aW5zdGFuY2VJRD0ieG1w&#10;LmlpZDo3ZTlhY2IzZi1iODMyLTNiNGQtYmQ0Zi0yYjE3N2QwZDZkNzgiIHN0RXZ0OndoZW49IjIw&#10;MTUtMTEtMDlUMDk6MDE6NTctMDg6MDAiIHN0RXZ0OnNvZnR3YXJlQWdlbnQ9IkFkb2JlIFBob3Rv&#10;c2hvcCBDQyAyMDE1IChXaW5kb3dzKSIvPiA8L3JkZjpTZXE+IDwveG1wTU06SGlzdG9yeT4gPC9y&#10;ZGY6RGVzY3JpcHRpb24+IDwvcmRmOlJERj4gPC94OnhtcG1ldGE+ICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgPD94cGFja2V0IGVuZD0idyI/Pv/i&#10;/+JJQ0NfUFJPRklMRQABCQAIgHBBREJFAhAAAHBydHJDTVlLTGFiIAfQAAcAGgAFACkANWFjc3BB&#10;UFBMAAAAAEFEQkUAAAAAAAAAAAAAAAAAAAABAAD21gABAAAAANMtQURCRQAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACmRlc2MAAAD8AAAAdGNwcnQAAAFwAAAA&#10;K3d0cHQAAAGcAAAAFEEyQjAAAAGwAACiBkEyQjIAAAGwAACiBkEyQjEAAKO4AACiBkIyQTAAAUXA&#10;AAI4tEIyQTEAA350AAI4tEIyQTIABbcoAAI4tGdhbXQAB+/cAACQkWRlc2MAAAAAAAAAGlUuUy4g&#10;V2ViIENvYXRlZCAoU1dPUCkgdjIAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAdGV4dAAAAABDb3B5cmln&#10;aHQgMjAwMCBBZG9iZSBTeXN0ZW1zLCBJbmMuAABYWVogAAAAAAAAtVoAALxnAACSMG1mdDIAAAAA&#10;BAMJAAABAAAAAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAAAAAAAAAEAAAEAAAIAAAIkBB0F2gdpCNkK&#10;NguFDMcN/w8xEF4RixK3E+IVCxYyF1cYeRmYGrUb0hzvHiUfWSCHIbIi2iP/JSMmRCdmKIYppyrH&#10;K+gtCC4oL0gwaTGJMqYzwjTeNfs3GDg1OVE6bTuJPKU9wj7eP/hBEUIpQ0JEXEV1Ro9HqUjDSd1K&#10;90wSTSxOQ09ZUG9RhlKcU7JUyVXfVvZYDVkjWjpbUVxmXXheil+bYK1hvmLPY+Bk8WYCZxJoI2kz&#10;akJrUmxebWducW96cINxjHKUc5x0o3WqdrF3t3i9ecN6yHvNfM59zX7Mf8uAyYHHgsWDwoS/hbuG&#10;t4eziK6JqYqki56MmI2RjoaPe5BwkWSSWJNMlECVM5YmlxmYDJj/mfKa5JvWnMidu56tn5+gjqF8&#10;omqjV6RFpTOmIKcOp/yo6qnXqsWrs6yhrY+ufa9rsFmxR7I2syS0ErUAte222rfIuLW5o7qQu368&#10;a71Zvke/NcAiwRDB/sLsw9rEx8W1xqPHkch+yWzKWctEzC7NGM4BzuvP1dC+0afSkNN51GHVSdYx&#10;1xjYANjm2c3astuY3H3dYt5H3yzgEOD04djiu+Oe5HvlV+Yz5w7n6OjB6ZrqcetI7B3s8O3D7pbv&#10;dvBV8TPyD/Lq88P0nPVz9kn3Hvfz+Mb5lfph+yn76/yn/Vz+C/60/1r//wAAAegDpwUsBoQHvwjn&#10;CgQLFgwcDR4OHA8ZEBcRFBIQEwsUBBT8FfMW5hfYGMwZ1hreG+Ec4R3fHtsf1iDRIcsixCO+JLgl&#10;syauJ6oopimiKqArniydLZoulS+RMI0xiTKGM4M0gTV/Nn83fziAOYI6fzt+PHw9fD58P31Af0GC&#10;QoVDiUSNRZJGmEeaSJtJnUqfS6NMpk2qTq9PtFC6UcBSx1POVNVV11bZV9tY3lngWuNb51zqXe1e&#10;8V/1YPhh/GMAZANlAWX/Zvxn+mj4afVq82vwbO5t627ob+Vw4XHectpz1nTNdcN2uXeveKV5m3qQ&#10;e4V8en1vfmR/WIBNgUGCNYMphByFEIX+hu2H24jKibiKpouVjIONcY5gj06QPZEskhuTCpP6lOmV&#10;2ZbJl7qYp5mTmoCbbZxanUieNp8loBShBKH1ouaj2KTKpb2msaemqJupkaqHq3+sd61vrmevYLBa&#10;sVSyT7NMtEm1RrZFt0S4RblGuki7SrxOvVK+V79dwGPBasJyw3vEhMWKxpDHlsidyaXKrcu2zL/N&#10;yM7Sz9zQ5tHx0vvUBtUS1h7XKtg32UTaUdte3Gvded6G35TgnOGi4qjjreSy5bbmuue96MDpw+rU&#10;6+Xs9e4E7xLwIPEs8jjzQ/RO9Vn2Y/dq+G75b/ps+2T8Vv1E/i//F///AAACBQPYBWgGxggGCTIK&#10;UgtlDHINeA56D3oQehF5EnUTcBRoFV4WUhdFGDcZKRo0Gz0cQB0/HjofNCAsISMiGSMPJAQk+SXu&#10;JuMn2CjMKcEqtiurLJ8tky6HL3wwcDFkMlkzTTRBNTY2KzchOBY5CzoAOvY77TzjPds+0z/LQMRB&#10;vUK3Q7JErEWmRqFHnEiXSZRKkEuOTItNik6JT4hQiFGJUohTiFSIVYhWiVeKWItZjVqPW5Fck12W&#10;Xphfm2CdYZ9ioGOhZKNlpGamZ6doqGmpaqprqmyrbatuq2+rcKlxqHKlc6N0oHWddpl3lXiReYx6&#10;h3uCfHx9dn5vf2mAYYFaglGDSIQ+hTWGK4chiBeJDIoCiveL7YzijdiOzY/DkLmRr5Klk5yUkpWJ&#10;loCXeJhwmWqaY5tenFmdVZ5Sn1CgT6FPolCjUqRVpVmmX6dmqG6peKqCq46snK2rrruvzLDfsfOz&#10;CbQgtTi2UbdsuIe5pLrCu+G9Ab4hv0PAZcGHwqrDzsTxxhXHOcheyYLKpsvKzO3OEM8y0FTRdNKU&#10;07LUz9Xr1wbYHtk22kzbYdx03YfemN+n4LPhvuLH483k0eXS5tDnzOjE6brqrOub7Iftb+5Y71zw&#10;W/FW8kzzPfQq9RL19vbW97P4jfli+i/69Pux/Gb9Ef2z/k3+4f9x//8AAAHZA40FCQZUB38Ilgmh&#10;CqQLnwyTDYIOcA9fEEwRNxIhEwkT8BTWFbsWnxeDGIEZfRp0G2YcVR1BHiwfFyAAIOoh0yK9I6Yk&#10;kCV6JmQnTig5KSUqECr9K+os1y3ELrEvnjCMMXkyZzNVNEQ1MjYiNxE4ATjxOeI60zvEPLU9pj6Y&#10;P4pAfUFvQmJDVURJRTxGMEcjSBdJC0n/SvNL6EzcTdBOxU+5UK1RoVKVU4hUelVtVl9XUVhDWTVa&#10;JlsYXAlc+l3rXtxfzGC9Yaxim2OJZHhlZmZUZ0JoMGkeagtq+GvlbNJtvm6qb5ZwgnFsclZzQHQp&#10;dRJ1+3bkd814tnmeeoZ7bnxWfT5+JX8Nf/SA24HCgqiDjYRyhVeGO4cgiAWI6onPirOLmIx9jWKO&#10;R48tkBKQ+JHeksSTqpSRlXiWYJdHmC+ZGJoBmuqb1Jy/naqelp+DoHGhX6JPoz+kMKUiphWnCKf9&#10;qPOp6qriq9us1a3Qrsuvx7DEscKywbPBtMK1xbbIt82407nbuuO77bz4vgS/EcAgwTDCQMNSxGbF&#10;esaPx6bIvsnWyvHMDM0qzkfPY9CA0Z/Sv9Pg1QPWJ9dM2HPZm9rE2+/dGt5G33PgoeHP4wLkTeWZ&#10;5ufoNumG6tjsK+2A7tfwMfGQ8u/0TfWq9wT4Wvmr+vb8Ov17/rv///8AgACAAOW0f81/VMw/f6V+&#10;w7KMf5R+aZh/f55+TH3jf8F+Y2JBf/5+kkRhgH9/BR9kgf6AHPy4fnSLeeQPfleJssrbfk+IFLE+&#10;flyGtJcvfoKFm3yTfr6EumDpfw+D9EMAf5aDeB2igOSD3/qjfSWXCOJIfRyUMclYfSWReq/OfUuP&#10;HpXWfYaNDXtOfdeLPF+0fjeJiUHLfsCILRwEf8+IEfi/fBeisOCCfBeeyceyfCubFK5FfFuXo5Rz&#10;fKuUpnoOfQyR5l6VfXePT0C2ff+NLRqMfsSLyfcJe0eudd7ae0SpesYbe12kxKzSe5agZpMQe+qc&#10;WnjafFuYu12IfM+VTT+5fVKSixk8fcaO8PWFeqq6Xd1Zep+0SMSnerOui6t8evCpPZHie0ykTney&#10;e8CfulyLfD2bjz7TfLyYdhgXfNuQSfQ4ei/GctwNehu/O8Nieie4c6pNemSyNpDfesmscXbSe0Sn&#10;EFuue8CiMD4MfDufDxccfAePoPMdedHSyNrxebTKYcJJebjCjak/efC7YY/nelm0znYGet2uxlsG&#10;e16phz1je9Ck0xZJe1KPEfIqeYzfhNn9eWbV08FVeWDM7qhWeZTE4o8Tef69knVLeoa3B1ppewyx&#10;3Dzae3qpJRWeesiOne3tiRN+K9Z+iAB9sb7NhwV9V6a1hjB9M44ahYR9SHTQhPx9jFprhJt96D2O&#10;hJ9+ixiLhnqAAevJh66JCNUAhqOHfb2NhbmGIaV+hPiFA4zQhGSEKnN9g/SDiFkPg6iDBzw5g7iC&#10;4Bb5hXeEA+n7hnCT+NNThXeRdbwQhJyPGaQUg/WNE4uJg3WLVnJVgxeJ1Vf/gtiIfDssguuHlBWI&#10;hHuHqOhShXOe+NGyhIObgbp/g7KYO6Khgw6VOoo4gqCSoXEpglCQQ1b3ghuOHDo0gi6MlhQ4g4mK&#10;yebIhKqqGNAyg7ulrbkGgvGhgqE/glWdpIjugeOaEnALgaOW51YCgXWT/zlTgYaSDBMVgpqM5+Vj&#10;hAy1Ys7Wgx2wA7e1glKq6qAFgbmmLofVgU6hxm79gQmdvFUfgOOaMziJgPOYOBIfgbyMQeQvg4vA&#10;2s2sgpy6graSgc60ep70gTau34bogNOpsG4xgJOk7VRcgGWg2DfdgHSeWBFUgQOLt+MpgyTMlcyv&#10;gjbFO7WYgWW+Q54DgMq3y4YJgGmx3W13gDOsjVPGgAioVjdNgAqjXBCugGyLR+JOgtDYu8vagebQ&#10;TrTEgRPIYZ01gHTBFIVOgBK6emzVf9+0zVM8f7qwSDbRf7ylEBAqf/SK7t08kmF8mMdrkHp8Q7FW&#10;jrJ8EJrHjRp8EYOXi7d8SWueioJ8sVJ1iYh9MjaOiSd+AREyi9Z/3ttGkS2Gy8YFj0KFhLAqjYOE&#10;b5myi/yDkIKDiq2C8mqMiY2CiFFeiKOCQDV6iEmCYBAEipiDhtmzkACRJMSdjiKO7a79jGOM35iA&#10;ivGLJoFVibOJsmlqiKaIfFBKh8uHdjR2h3mHBQ76iVaGu9hHjwibksMujTKYe62Bi4aVl5ceihOS&#10;/YAXiOiQvmhTh+aOvE9bhxOM/zOdhsKMHQ4UiCiJhNbpjkqmFcHRjHiiJqwkitSec5XSiWibCn7m&#10;iDKX6mdLhz6VLU59hm+SzDLZhhyRwQ1OhyWI/9WnjbGwx8Cbi+KsAKr2ij6nd5S0iNajQX3ih6Sf&#10;XGZYhqeb2k21hd2Y+TIshYqX8gyohkuIj9SQjTO7pb+Si2e2BanyicKwppO+iFurpH0KhzCnCGWe&#10;hjai500MhV+frzGdhQudPwwehZeIMdOjjMvGx76ziwPASakWiV66FJLnh/S0SXxChsyvBGT2hdyq&#10;d0yHhQWnZTEkhKKhOguuhQSH5tLgjHLSV737irDK8ahdiQ3D4ZIxh6O9U3udhnq3fGRphYuyx0wN&#10;hL2uZzC3hFyg8AtVhI6Hqcz7m/J7W7iTmUd7IaP2lrh7CY7elGB7JnkVkkV7eGJpkGV7+Upyjtp8&#10;ky9jjjV9fgp+kB9/wMs6muKE/bdmmCOD56MBlZmC/I36k02CS3grkUOB2GF8j3WBmkl+jfeBgS55&#10;jVeB4wnPjpuDCMnTmd+OrbYclyWMwqHllJiK+IzhkluJiXchkF6IVGCDjp6HXkiYjSqGoC2njIyG&#10;nQk1jUeF6MiomOeYjrTjlj2VzqCnk72TNIu7kXKQ7XYDj4aO/19/jdKNUkexjGaL+yzei8yLzQiv&#10;jB+F38d8mCyihrPGlYSe+p97kwubrIqEkNKYqnTsjtmV9F6PjTGToEbui8WRxCw7iyeRvgg8iyGF&#10;kcZfl5uspbKylPWoWZ5skn6kSomEkEqgjXQBjlOdI124jJ2aJ0ZBizSX9yuuipSXOwfbikyFUMVm&#10;lya27LHJlICx3p2JkgitDoiqj9WomnNAjeWkj10TjDChE0WxirSe0ys6ihKbyAeLiZuFGsSSlsPB&#10;eLEHlB67pZzJkae2Fofuj3Kw7nKPjYWsVVx9i9qomUU+ilymQSrZiaic+QdKiQuE7sPilm7MebBn&#10;k8rF2JwokVa/hYdOjyO5s3H+jTa0qlwDi42xE0TVihqsQip8iWmcugcWiJmEy70/pdB6eqocomh6&#10;TZbRnxx6RYMUnAh6cm6dmTh61FkslrJ7ZEJTlKJ8Cifzk/N8/QSqk39/pruzpOKDlKkqoVqCnJYV&#10;ngqB0IJgmv2BPm3bmDqA61hjlcKAzkGCk7yA2yc0kwuBdQRokgOCmrqIo+uMwqgXoGiLAZUknRWJ&#10;boFrmheIKWzxl12HJ1eKlO+GZkC8ku6F6CaOkjiGWwQvkLSC1Ll8oxuV9ab9n6OTepP/nFmROYBf&#10;mU6PM2v1lp2NkVatlDSMMUACkjSLOSX5kXeL2QP9j5KCsriWolWfaKYKnumcM5L+m6qZP39WmKaW&#10;i2sEldiULlXZk3ySPz9SkX6Q7CVukL+RVgPTjpmClrejocipAqU1nlWlFZIumxGha36CmBGeGWo5&#10;lVabIlUikuuYrD7DkOyXPyUBkCeWCwOvjciCfbbLoVeyvaRtneGuHpFsmp2pxn3Kl6Cl0WmWlOui&#10;UlSWkoCfgz5PkGyeVCSsj6CYzAORjRqCabYPoP68tqPGnYK3YZDKmj2yXH0slz+tzGkBlI6p4FQX&#10;ki2nDT3vkBKkwyRljzCYmwN5jI2CWbVxoK/HLKM8nS3BF5BBmeq7X3yllvC2P2iIlECyElOzkeCv&#10;Rz2bj9KpqCQfjvSYbANljB2CTK4er/555Jwpq955tooQp955sneKpBd55mRHoJh6UE/5nXN65jof&#10;mvZ7jSApmph8cQAAldN/yqzOryiCg5toquSBmYl+ptqA4Hb7oxOAY2Oon5uAJk9TnH+AIzl0mgWA&#10;TB+hmZaBFwAAlI6AAKvfrj2LLpqKqf6JjYi9pe2IGnYxojCG+2LknryGIE6fm6aFjjjVmSyFSx8u&#10;mKuGRgAAk3CAAKsSrWqT55mqqTeRmofMpTCPhHVQoWiNvWISnfyMUU3omuiLODhBmGqKoh7Kl9eL&#10;swAAkniAAKpBrMqctJjaqJiZwobzpJSXF3R1oM+UwGFNnUuSsE1Cmj2RKDe/l7iQax51lxSQYQAL&#10;kZKAB6mQrCylzJgvp/yiMYZIo/me4nPKoDWb72CqnLKZXEyvmY+XazdNlwqW5R4oll+UWAAbkMSA&#10;Eqjiq7mvA5eip32quIXCo3Kmw3NAn6yjQ2ApnDagT0xBmRyeOzb2loCdfR3zlciUQAAokBmAG6hC&#10;q2G4dJcZpxuze4VDow2u53LIn0iq5F+7m9anqUvhmMWl4zawliOi6x3MlU+UJgAzj4+AIqe5qxXC&#10;XpampsS8q4TWora3cXJinvay+l9jm4avukucmHWtHzZ7ld2k1h2nlQmUDQA8jyCAKJ+wuoR5dI7V&#10;tat5On3RsPx5MmxkrIt5Z1o4qGR51EbvpK56ajHroeZ7BxfwonJ7vgAAkSiAAJ6mubaBpI5CtMKA&#10;vX1isAWADWvzq4x/nlm4p2R/ckZso65/gzFsoN5/wRewoTuAugAAkG6AAJ33uMuJ1Y2as96ISXzP&#10;rxqG7mtVqqOF7VkepnqFNEXhosaEzDD6n+yExBeBoByGBAAAj8uAAJ1ot/OSEIz4sw+P53warlKN&#10;+2qqqc6MY1h9pauLLUVZofaKVzCVnxOKLBdcnxyKsAAAjz6AAJzVt0aaaYxismGXpnt7raaVNGoG&#10;qSSTGFftpPCRXUThoT+QNTA+nlKQKhc+njaOuAAAjsSAAJw7tr+i7ovZsdGfknr6rQ+cj2mLqI+Z&#10;+Fd5pFqX1kR9oJKWcC/4nZ6WpBcnnWePqAAAjl6AAJvItjaroItwsUSnpXqYrIKkE2kvqAShBVcl&#10;o9Sel0Q5oAidSS/EnPCcJxcVnKiPmwAAjgqAAJtKtde0jIsisNSv23pXrAOrq2jpp3moMVbfo0ul&#10;sEP8n5Wkni+cnIagMRcVnBePmwAAjcWAAJrZtYa964rLsHS4g3oOq6Gztmispxuv41ayou+toEPf&#10;nziqpy+RnC+gKRcfm7aPogAAjY6AAJHzxWN5GIIfv9J4y3IWunx4uWGjtWl46lBxsKd5Uz4LrHN5&#10;5CmmqZZ6ag9mq1l7CwAAjUOAAJE3xIuA5oG2vvN/+HHCuZB/SmFKtG1+4lANr55+xD2tq19+5Sld&#10;qGZ/Mg+FqcOARAAAjP6AAJDNw5KIqIFHvgiHJ3FeuJ6F3GDbs3WE80+hrp+EWT1SqlqEGSkjp0qE&#10;Tg+vqE+E7gAAjMGAAJCBwqmQa4DovSOOX3Dpt7yMlWBrsoaLJk86rbKKJT0AqWqJkyj2pkiJ4w/a&#10;pwSJAgAAjIyAAJAsweiYT4CUvFuVtXCStvCTdGALsbuRlU7orNaQJjzDqJKPaSjXpWOQGxAEpeGK&#10;1AAAjF6AAI/HwVCgYoBCu7WdN3BNtkCac1/PsQmYLE6urCaWcTyVp9CVsijCpJaVvBArpOOK7gAA&#10;jDiAAI9mwNWolH/8uyqk0HAWtaqhh1+isG+e306Jq5OdBzx9pzqcrCi4o+CabhBOpAaLBgAAjBmA&#10;AI8mwFGw9X/MuqGsk2/2tR+oy1+Nr+Ol2E53qwmkGjxvpryi/yizo1ObhRBso0SLGwAAi/+AAI7U&#10;v/C5yX+uui20m2/ttJuwLV+Hr1Gs+k57qnCrXDyApiCn9SjcosiboBCworiLSAAAi+uAAIS00J94&#10;83XXyll4g2auxG94W1cRvtZ4fUazuZN42jUHtQh5WCD2snd5rgfrstl7RQAAifmAAIRiz5+AbnWb&#10;yX5/Z2Zww4x+rVbOvdZ+REZxuHR+KTTZs8x+UCD2sP5+nwhnsOp/5wAAihaAAIRKzoWHxXVvyHyG&#10;QWZDwoWE+laZvL2EIUY/t0uDnjS+spGDgSELr5WD+AjmryiD/gAAii+AAIRGzXyPFnVfx2yNGWYg&#10;wXKLZ1Z2u5uKGkYktiiJSDS1sWaI/iEsrkmJ5AldrZuGVQAAikWAAIQ5zJiWhXVYxniUB2YdwHCR&#10;8FZqupeQSUYhtRWPJDTEsFWO3yFarSCPewnMrEKGoAAAiliAAIQdy9SeIXVQxaSbGmYov46YkFaD&#10;ua+WmUY4tC+VSzTjr12VSiGSrBiUQAo0qxuG5gAAimiAAIP+yyylz3VKxO+iOWY3vsyfO1ahuOmc&#10;/UZcs26buTUOrpqbrSHNqzKW2wqRqh+HJQAAinWAAIPcypqtpnVFxFSpdmZKviimAVbCuD2jjkaE&#10;ssKioTU9rfig6SIKqoKXBArnqU+HXwAAioCAAIO+yhK1xXVFw8Ww6mZkvZOs8lbyt6OqZkbCsiWo&#10;3zWIrVakMiJlqduXQQtHqLCHoAAAioiAAPKGe0Z5itr3e5x5pcL9e/Z50ap9fFh6HJFwfMN6ine7&#10;fTt7Flz2fcN7qj/Wfnh8XBsWf9F9D/BceZCE79k6egeD6MFxeoCDBKkVev6CTpAde4WByHZ5fBeB&#10;ZFu6fLKBCj6XfWeA1Bl1fl+A2+5qeCaQdNdoeKyOUb/XeTeMUaeSecyKn468emmJJXU3exGH1VqR&#10;e7qGlT12fGuFiRf2fO+FGOyYdvicBtWfd4WY074geBqV0aYBeLyTDY1SeW+QpnP1eieOa1l1etuM&#10;TTxse4WKghaae4iI3+rwdgWno9QAdpOjbLyKdy2fb6SFd9ebuYvveJGYRnK+eVqVLFhneheSOTt1&#10;ereP1RVkeleMFOmCdUuzUtKZddWuIrspdmypKKM1dxmkfoq9d9qgInGYeKecE1dseWuYZjqWegKV&#10;rhRWeWeNwOhQdLm/HdFtdT249Ln+dc6y/6ITdnqtZIm5d0OoLHCzeBajTlaReNie6znWeWacKhNy&#10;eKaNJudXdEzLC9B5dMrD6rkGdVK9AKEZdfm2dojMdsSwaG/od56q4VXneGSmHDkzeOOh0RK5eAiM&#10;qOaRdAPXKc+4dHnPDLg6dPbHMaBFdZS/yIf/dly4928vdziy6FVGeACuLTimeHemTRIld4uMROHj&#10;hC535cwzg6N4O7Xygy54mJ7+gtF5DIdagot5nW7wgl16S1Vggk97Ajkmgpl70xPfhJ18juAfgqCC&#10;vcr3gimB97TdgcWBTZ3fgXmAzIYjgUOAdG2zgSmAQFQegTCAHjfugYOALBJ4gyCApt6EgUqNq8lO&#10;gOGL3rNRgIeKL5xngFGIw4TUgDKHjGyGgC6GgVMMgECFjjbngI2E4hE8gbKEc9zngCqYl8ekf8WV&#10;1bGqf3aTOprqf0aQ1IN8fzyOwmtYf0iM3lIIf2SLJDX6f6yJ4RArgHWHwdtgfz2jksYkftif6rAy&#10;fpCca5mBfmmZJIIvfmGWF2o6fn6TaFEVfqOQ8zUhfuKPSg9Af2WKUNoNfoWurcTafiCqJK7tfdWl&#10;vZhLfbGhj4EVfbCdqWkyfcuaG1A4ffmXCzRefjKVXw57foCJytjzffO56sPIfY60ga3afT6vMZc8&#10;fRiqIIAjfR6lb2hhfT+hJ098fWedjDO4fZmbZg3YfcOJXNgQfYXFWcLrfR+/DqzyfMi415ZQfJmy&#10;439EfKCtbWedfMuolU7afPek2TMsfRugWA1TfSiJAtdkfTXRF8I8fNDJ56wwfG7CxpWCfDS7936E&#10;fDi1zWb3fGWwl05UfJesljK6fLeiTAzofK2IutHBjVF2kr21i+t3BqkDiql3fpN+iY54CX0xiJd4&#10;smYFh8V5ek2ehyh6STI4hyV7MQzWiSR8edA8i/GAx7x8ipmAPqfaiWN/zpJoiFV/fnwfh25/V2T7&#10;hq5/UUyUhh5/XDE1hhp/mAvsh4uAWs7iiqmLG7shiV+JnKasiCuIN5EvhzCHDXryhliGE2PihamF&#10;RkuPhSaEljBEhSGERAsehiSDws1+iY+VdbmxiEmTF6UmhyWQ2o/Nhi6Oz3mxhWyNC2LHhMyLdkqc&#10;hFGKFS9uhEaJWQprhOyGt8wmiLCf2rhXh2ycq6POhk6Zno6BhV2WwniEhJiUHmHChAiR0UnAg5OP&#10;0C6vg36O8QnSg+GGpMr2iACqaLcvhr2maqKqhZ6iiI1ohLCe2neCg++bb2DTg1iYXkj7guqV4y4H&#10;gtCVDQlRgwCGTMn5h3K1GbY3hjGwTqGxhQ+rl4x1hCCnGnang2ai92AXgtKfR0hVglicdS17gjia&#10;SQjmgkaGBMkshwO//7VthcW6Z6DfhJ+03ouhg6mvknXegu+qwl9ngmampEfHge2j+S0EgbqecAiP&#10;ga6FyciRhq7LPbTNhXTE2KAvhEm+eorqg0u4aHU1go6zAF7VggautUdKgZOq1iyXgV6eJghKgTWF&#10;m8IHlr11hK9ZlIp2C5wNkoN2l4fwkK53NnL4jwd3810GjZR4y0W5jHJ5pisDjE56jAapjP98nMC8&#10;lX1/LK5Tk1B+y5sUkVN+focBj4h+U3IJje1+T1wcjIh+bUTOi29+mSoni0N++gYsi2yAF7+OlFeI&#10;2K0YkjSHnZn7kDaGdYXkjniFiXD/jOqExlsoi5KEL0PxioGDuiljik2DuQW+igqDJr5vk0GSp6vk&#10;kSiQmZi5jzeOoYTIjXCM42/ri/SLZlowiqiKHEMZiZ6JESiqiWWI5wVfiNeDob1HkmecharPkE6Z&#10;speZjmGXA4OVjKqUhW7ZiyiSQVlAieuQUkJTiOSOxygIiKCOygUNh9CDarw8kb+mhqnFj6mi+JaQ&#10;jbyfh4KXjAecSm3wioeZUVhtiUCWu0GniDyU3yd8h/CUOwTIhvODPLtbkTmwp6jpjyWsX5W0jTWo&#10;LIHAi36kNG0sigSgmFfGiL2dg0EZh6mblScLh1WYvgSPhjyDFbqkkM+7Aag2jr22AJT5jMqxD4EE&#10;iw6sXmx5iZSoMFcoiFek10Cdh0Ci3CaqhtaaJARghaaC9roakHzFuqenjm3AA5RbjHi6UoBgira0&#10;8mviiTewTlanh/utEkAthuyoxCZIhoGZ4gQ7hS+C3bLDoHp0w6FInYh1To88msd14nxomD12jGix&#10;lel3U1Pok9p4Mj2hkkV5DCNnkkl51AFKkFl8urGwn2B95qB9nGt9mI58max9Y3uqlyR9UWfslNh9&#10;ZlMkktJ9nTzbkUB94SK5kTN+VAEsjsx/3bC7nkaHDp95m1yF9I2PmJuE+Xq2liCEM2cFk92DnFJQ&#10;keGDMTwdkFOC7iIekDWDOwERjW+Aua+8nVOQMZ5omm2OYIxul7SMtnm3lTCLM2YTkvqJ+lF+kQWI&#10;8ztuj3iIOSGVj0qIswD6jECAqa7VnHCZip12mZOXBItyluKUp3izlGWSc2UxkhuQglC2kDOO7jrK&#10;jqeN3CEXjm2OLwDmiz2AnK3zm8yjCJysmO6f0Yqpljicvnfgk7yZ5WRjkX2XV0//j4qVPTo4jf6U&#10;EiCpjbeS4ADWimOAka0ym02soJvsmG+owYnolbek/nclkzqhfmO6kP+eZk9ujwqb8TnCjWqbAiBV&#10;jRaV3ADIia6Ah6yQmuu2aptQmA2x44lIlVGtdXaFks6pVmMgkJOly07mjqejSjlZjQChWyAMjJCV&#10;qwC9iRuAgKwUmpzAnZrTl767b4i+lQC2VnX3knixomKfkDmtzU56jkyrXTj8jK6mZR++jD6VdgC0&#10;iKWAeqQJqpF0OZOfpux0vIKxo3x1T3EFoEV1/F5znUp2xUq8mqh3ojVXmL54axtAmWt47AAAjZ5/&#10;EaMwqZZ845MLped8m4IkonB8c3B2nzR8cF3anDl8l0oimZt83jS/l619LRrQmDV9mAAAjGyAAKJz&#10;qIqFiJI/pOSEhYFsoWaDpG+ynjGC/l0fmzyCiEl5mKOCRDQslrKCKxptlxmCxgAAi2CAAKGwp5WO&#10;L5Fjo/aMg4B9oICK/m7bnUSJslxVmlmIq0jLl8WH4TOhldGHeBoTlhqIOAAAineAAKDjptSW5pCX&#10;ozWUmn+pn8KSf24CnIiQn1ucmYmO9kgslv2NvzMmlQKNLxnIlS2M7QAAia+AAKA6piKf3o/toomc&#10;8378nxaaNW1Wm9qXtlr4mNqVhkegljmT5TK7lDuTiRmElFaQ6gAAiQeAAJ+dpaGo8o9nogWlZ353&#10;noqiBmzIm0ae81pumE6cW0cqlbKakzJik52aEBlQk6KRHQAAiHyAAJ8WpUOyNI7moaSuEH30niOq&#10;FWxImtqmeln1l+CjlEa+lUyiDjIRky6fdBkmkxCRAQAAiAuAAJ6qpPm73o59oVS3IX2EndCyi2vX&#10;moOuelmQl4arg0ZslO+pQjHOktihrBj3krWQ4QAAh7CAAJXxtQhzxIZ9sLh0N3aQrKJ0wmXvqMV1&#10;bFRnpSt2MUGiogh3Ayzwn/h3rBJuohx3rAAAiX6AAJVVtCJ8AYYfr8V7tHY0q557kGWOp7J7llP7&#10;pBF7yEE4oOl8GiyPnsl8aRJUoJ18rwAAiMSAAJTVsxmELIWMrsODNHWwqpOCZWT8pqmB2FNvoweB&#10;f0C9n+CBWywvnbSBZxI/nz+CCQAAiCGAAJROsh+MU4Tsrc+KwnT7qaSJYGRZpbGIP1LWohiHaEA9&#10;nvKG2CvSnLqGwRIrngaGygAAh5OAAJO7sVOUkoRUrQSScHRZqNyQiGOypOmO31JKoUCNhD/Inh+M&#10;oSuBm9uMqBIbnO6K4gAAhxmAAJMqsLec+YPLrGaaS3PUqDiX1WMvpEGVrVHOoJST5T9mnVmSwytA&#10;mwuTExIQm/KMNgAAhrOAAJK+sCWlhYNgq9WiS3Nop6WfSmLGo62cp1FuoAGajj8bnL+ZeisQmkaY&#10;lBIJmwyMMgAAhl6AAJJTr8WuRYMbq2yqeHMmpyym42J4ox+jyVEdn22hjT7OnD2guiramcqc+RIH&#10;ml2MMQAAhhmAAJH7r3q3bILKqxezEXLVptCu8WIqor+rfFDcnwmpcz6em9SmzSq8mWSc5RIGmeaM&#10;MAAAheKAAIh2v+VzUXnhuvVzrWrZtkN0K1snscp0zEqKrZ51hziTqhR2RiRSqCt2twpYqgd3FwAA&#10;hgyAAIgevwV7Lnm5ugh61GqutTx6rFr0sKt6tkpPrG567jhfqNV7QyQ0psd7gQqfqC58YgAAhbaA&#10;AIfevfKC6XliuP2B9GpetCaBLlqWr4+AtUn2q0yAdDgap6yAbCQTpYGAlArfpoOBJgAAhWuAAIeX&#10;vOeKmHkBt/WJG2nnsyKH1FosroGG10mUqkGGLTfPpp2F1SPypFuGGAsXpQeFUQAAhSmAAIc+vAqS&#10;YHiltxaQYmmEskGOplnArZ6NM0k/qU6MHDePpayLliPXo1aMPgtKo7mHogAAhPGAAIbfu2KaU3hQ&#10;tmeX1mk1sYiVnFl1rN+TvUj5qIySVTddpNORxiPDomuR6At0opSHvwAAhMKAAIaHut6iX3gJtdqf&#10;ZGj1sO+crlk5rD6aa0jCp+yY2zc5pCyYqiO6oZiWowucoZSH2QAAhJqAAIZNumKqlXfVtVqnHmjG&#10;sGuj9lkPq7OhZUiap16f5TcUo6afCiOqoPyYHQvAoLSH8gAAhHuAAIYNuhGzPnfAtPivOWi3r/Or&#10;g1j1qyOoqEiIpr2nOTcTov2kDyPCoGCYLQvxoB2IEwAAhGGAAHtuyzFy/W2ZxbZzN19YwH9zmlBz&#10;u4J0J0Cett90yy9FsyF1ZBsGsfh1awNvsE13iQAAgySAAHtoykB6iG2rxMJ6EV9ev2t52VBwukl5&#10;2kCZtYd6DS9Ssah6VhtHsDF6XwQLri98RgAAgyKAAHtyyRKB2W2Xw56A2F9Hvj2AD1BOuQt/oEB9&#10;tDp/bS9QsEd/dxt9rpJ/qwSXrEmAdQAAgyGAAHtwx+iJFG19wnOHnl8XvRGGZ1Alt9SFhUBeswGF&#10;Ai9KrwKE3xutrR2FhAUSqpuDbgAAgx+AAHtbxuyQZW1lwXCOgF7+vASM6FACtsKLpUBPsd+Kzy9Q&#10;rdyKrBvfq9CLMAWBqSSDuQAAgx6AAHs5xiWX5G1UwJqVkF73ux+TjlADtdWR9kBPsO6Q7C9hrNKR&#10;ARwVqqaQCwXkp+GD+wAAgx2AAHsXxYSfdW1Hv+qcs173umCaR1AKtQyYZkBbsCWXXS95rACXeRxL&#10;qaOTIQY7ps6ENwAAgx2AAHr2xQanMG0/v1uj/V78ucGhLFAWtGGfFEBnr3WeWS+Nq1ac0xx4qOCT&#10;QAaHpeuEagAAgxyAAHrcxJ2vPm0+vuGrk18JuTioW1Aqs8ymM0CFrtekzi+5qrCgRRyzqDGTZwbI&#10;pUaElgAAgxyAAOYfdnBzGNAbd0tz8bmAeB90zKIqeOp1r4okebJ2oXFjen93o1eGe094nzsvfDF5&#10;lhadfSF56OQPdId+aM5rdYl+G7f6dnx95aDLd2V9yojdeEt9zXAueTN95FZbehV9+ToHeu9+EhUg&#10;e1R9weIxcvCJ0syadAKIZLZfdQqHEp9GdgqF/Yd+dwiFEW7zeAaEQlU+ePaDeTj5ecSCxBPEedWC&#10;C+BpcZOVOMrNcq6Sv7Scc8CQbJ2xdNGOTIYRdeaMdm2ydvaKwlQqd/KJITf+eLKHtxKUeIuF7N7J&#10;cHWgnckycZKdL7MCcquZ55wrc8WW1YSudOWT+Gx8dgeRaVMjdwuO+jcVd7uM/hGPd3GJP91sb5is&#10;DcfZcLSnurGqccujf5rbcuifeoN3dA+btGtYdTWYM1IudkGVDzZCduGSxRC0doSLS9xObuu3jMbB&#10;cASyW7CLcRWtMZm+cjCoPIJyc12jmmpydIqfTFFadZSbdTWPdiWZJQ/+db+K0Ntvbm3DHsXlb4G9&#10;Fa+jcIi3BJjLcZuxI4GFcsmrrGmkc/2mtlCvdQmiezT0dYWetQ9qdR+KbNrLbhvOxsVEbynH5K7r&#10;cCHA85f/cSe6NoC7ck+z/Gjrc4OufVAKdI6qSTRjdP2jKA70dJ+KHNYVfw5xtsHlfxByyqz0fx1z&#10;z5cffzV00YB1f1Z13Wjuf4h29lAxf894CDSagFl5Bw9YgfJ5PNSMfVF8f8CyfXN8eqvOfZd8fJX+&#10;fcB8j39TffN8uWfTfjd8908efo19NDOQfxJ9cg5BgEh9g9MAe9KHUL8HfAKGQqpBfDOFRJSBfHGE&#10;b33+fLuDvWaifRWDJk4LfXaCmDKTfe2CJQ1MftKBg9FueoaSGL1leryQGaiheveOMJMNe0CMaXyq&#10;e6GK3WV4fAyJck0JfHaIITGtfN6HHgx4fY2E/M/zeXKc6bvveaqaC6ctee2XQZGkej+UmHtmeqWS&#10;HGRbeyKP50wZe5ON4TDce+qMfwvCfHeH886zeJun0rqzeNSkH6XyeRWgcZByeWqc5npKedaZkWNW&#10;elOWhEs+esyT5jAhexWSggspe42Hi82ud/Gy07mweCquTqTqeGWpv49seLmlVHlaeSyhNGKFea6d&#10;cUqEeiGaSy+DelyYcgqqesuHNszkd3O98bjjd6q4oKQQd9yzNY6LeCet63iBeJupCWHEeSekt0nl&#10;eZyhay78ecGdTgpCei2G8MxVdx7JPrhKd1HDI6Nfd3e84I3Ld7W2wnfIeCSxL2EgeLCse0lUeSeo&#10;8i59eUGfbwnwea+GuMZ+iBhwirP8hzNxvqCShnJy2owbhdFz7na3hUd1C2BchNx2NUi0hJ53VS3F&#10;hPR4Ugjchk95YMVGhoB6uLLqhbt66p9zhQx7G4sHhHV7V3Wqg/l7p19bg5x8CUe6g2h8aSzYg7J8&#10;wAgvhKp9dcQShQ6E+bGohFyEMZ5fg7ODconZgyyC0nSHgrqCVF5RgmuB80bHgkSBnyv7goWBbgeY&#10;gzmBC8Ktg8ePKrAxgxaNjZzJgnyL94hxggCKfHNCgaiJNl01gWuIEkXVgUqHEyssgXiGfgcUgfiE&#10;KMFUgr2ZYa7Ygg2W/Zt1gXqUnYcpgQWSUXIbgLCQLVw1gISOVEUAgGiMvCp4gISMCQajgOaEfcAw&#10;ge2jvq24gUCglppXgKudZIYUgDiaRXEcf+eXWltRf7aUwkREf6GStCnXf7CSEwZEf/6EPb9EgUmu&#10;N6zLgJ+qTplkgAWmS4Ugf46iW3A9f0SeuFqSfxibgkOmfvaZIilRfviXQgX2fz+ECL6QgM642qwQ&#10;gCa0MpiZf4SvYIROfwKqn29zfremTlnYfpWiqUMMfnegcCjffl6bggW2fqOD3L4UgHjDwauCf9O+&#10;Y5fsfyS4wYOTfpOzNW7GfkCuSVlFfiCqc0KTfgenMCh5feabXgWDfiaDurdckVdvsaY1j55w7ZQh&#10;jhxyEoD0jMlzLmzLi5h0VFeTipV1hkDvieB2pCaBijt3gQMqiiR5vbZYj+F5U6VDjkd5npMejNR5&#10;6X/5i4d6P2vWil96qVaqiWZ7JEAKiLV7mCWyiPp79ALbiIR9abVJjouC6qQMjQKCXZIDi5KB037X&#10;ilOBaWrMiTeBGVW7iEqA4z82h56AuiT6h86AuAKVhxaAorQsjU2MlaLUi8uLPpC2imqJ6H25iSqI&#10;tGm9iB+HrFTOhz6Gxz5rhpiGDSRQhraF5gJZhdmBlrMFjEuWSaHCisuUOI+ciW+SLXyLiDqQN2iw&#10;hzGOa1PfhmGM5T2lhb2LryOzhcSLuQIlhMqBc7IGi4WgH6C+igmdWY6YiKyaj3uSh3mX2mfKhnGV&#10;W1MShZiTMTz+hPeRriMshOyRIQH5g+WBVrE1iumqDp/riXGmlo3AiA+jDXq8htmfnWcFhdWce1Jq&#10;hP2Z1Dx1hEqYPiLAhDCVnQHVgyeBPbCSinK0J59AiP6wAo0Jh5arvnoChlanl2ZRhVCj4VHGhIOg&#10;9Dvwg86fXyJhg5SXPwG4go2BKbAgihq+i568iKq5woxuhzu0xnldhe+v7mW5hOKrwFFEhBOo5jt/&#10;g2SlMSH/gyKW/AGgghKBGaibmulvCJiOmHNwQYelljxxaXWwlDxyjGK1kmhzt06SkNV05zjUj8J1&#10;9B6jkIZ2hAAAinJ7RafKmZ14J5fSlz14gIbXlQ543XTkkw15R2HrkTt5xU3Qj6x6UDgZjpV6zB4G&#10;jzV7CwAAiNl+k6bvmFeBO5bRlgmAyoXpk9uAZXPtkeWAHGEFkB1/8U0Bjph/3zdjjYF/1h13jf5/&#10;8wAAh3KAAKX1lzaKQJXClOqJH4TGkseIDXL2kM2HD2AbjxOGQUw5jZaFlTbAjH6FGxz8jN2FZgAA&#10;hjuAAKULli6TcZTOk+yRo4PLkdCP4nH2j9yOM19GjhaMs0t+jKWLfTYqi4yKrhyPi9CK4wAAhTCA&#10;AKQ0lW+cxpQNky+aUYMKkQ6X3nEkjxqVhl53jVqTaErKi9+RrjWYisWQxxwjivKPkQAAhE+AAKOB&#10;lNqmLpNSkp6jGYJKkHqf+nBojoGc/F3JjMOaU0o2i0aYPzUlihaXlBvRiiySzwAAg5WAAKLxlGmv&#10;u5K9kjGsC4GrkAeoRm/HjgSkp10tjEShikmmis+fZDS0iZid2RuLiYeSnwAAgv2AAKKKlBa5mpJI&#10;keC1W4Ejj66w8284jaGsv1yqi9ipUkk3imCnSDRSiTCi1xs3iRiSZwAAgoSAAJpSpNtuhIs8obpv&#10;r3tZnt1w0mp7nDhx9FiVmcZzG0Vul690PzBylmV1KBX/mE11KAAAhiB+aZmyo7t3Loq0oKR3hXrD&#10;ncF36WnkmxF4Xlf8mJt450TdloJ5ei/qlSp57RWmltR53AAAhQCAAJkLooZ/wYnqn31/XnoKnJZ/&#10;DWkfme1+4FdGl3p+0EQ7lWZ+2S9ilAd+6BVUlXh/CAAAhASAAJhKoWWISokNnmOHRHkYm4aGU2hO&#10;mNmFhFaAlnOE40OTlGSEai7ekv+EKxUHlD6EgAAAgyiAAJd+oHyQ3YhDnXyPQnhHmqGNvWd0l/eM&#10;WFXRlYGLGkL8k3uKNS5skgyJ0RTKkxuJQAAAgmyAAJbXn7CZq4eXnLmXeneXmd+VV2bJly+TU1Uv&#10;lLeRjUJ7kpuQQC4MkSeQDhSSkhSNRgAAgc6AAJZGnxyij4cYnCifz3cVmUSdDWY5loqadFSdlBWY&#10;QUH/kfyWyS20kG2WhRRhkTiNyAAAgUuAAJXOnrGrl4adm72oTnaSmNKk+WW2lg6h11Qek5WfUUGH&#10;kYKeEC1Yj+mb4BQ5kISNrAAAgOCAAJV1nmK08IY7m2uxKXYimHitRmVBlaqprlO0kyqnDkEvkRKl&#10;Oi0Oj32edhQCkAyNhwAAgIuAAIycrzRuAH5Xq3tvF29dqANwL195pMBxS06MobtyaDxBnzdzdyfN&#10;nfd0JA0voLhzxQAAgn+AAIwsrjl2QX4Gqnp2jm8Apu128l8ao5V3bE4roIN3+zvonfR4jCeEnJl4&#10;5A06nuJ40QAAgcWAAIu6rQ1+XX1zqVh9/258pcJ9u16Loml9ok2nn1Z9qDt5nMd9xiczm1d93g0/&#10;nTZ+OwAAgSGAAIswq+qGZ3zPqDqFd23DpKuEol3roU2D+U0RnkODgTsAm7SDNibgmjWDLQ0/m7WD&#10;EQAAgJOAAIqbqvmOg3w0p02NDW0eo8GLtF1BoGKKgUyJnUyJiTqNmsGI7CaUmTGI/w0/mlyHPQAA&#10;gBqAAIoQqkGWxHuuppaUzWyYowWS7Fy6n6GROUwJnIWP0Toymd2O9CZbmD+PWw1CmSeI9wAAgACA&#10;AImoqZ6fIHtApficq2wmomSaRlxInv2YGEuhm96WXDnjmS6VhiY2l16U3A1KmBGI/AAAgACAAIlL&#10;qTSnp3sFpYqkvWvnoeShzlv4nmKfI0tKmzmdOTmKmJmcrCXzlsuZcg1KlzmI/AAAgACAAIkDqOiw&#10;gnq8pTOtKmuVoYKpwFujnfamvUr/msWk+jlOmB+ixCXIllGZjA1DlqCI9wAAgACAAH9yuf9tbHHh&#10;tcBuaWOxsb1vcVSrrelwgESZqmBxjTMBp5NyeB67ptFywQW9pz9zbQAAgACAAH8zuR91UHHHtMl1&#10;jGORsJ516VSKrKl2YkR2qQl28DLrpiZ3dR7EpTB3kgYgpSF4xQAAgACAAH75t/F8/nFvs598nWNF&#10;r2d8XlQzq2h8VEQqp8J8azK2pNV8lh65o7V8oQZyozZ9owAAgACAAH6qtr+EknEFsnGDsGLGrj2C&#10;8VPKqjiCZkPJppaCFDJyo6SB8B6komKCFga2oX+B5AAAgACAAH5Mtb+MOHCksXKK4WJbrT6JsFNV&#10;qTeIrUN0pYaH8DIxopOHnh6QoTSIKwbxn/qEsQAAgACAAH3wtP6UBnBPsK2SQGIIrHGQl1MCqGKP&#10;JkMlpKqOEjH+oZ2NtR6BoCON4AchnqOE0gAAgACAAH2ftGmb5nALsBKZtmHGq8mXmVK+p6+VxELi&#10;o/aUgjHSoN6Ueh5+ny6SpwdOnXiE8QAAgACAAH1qs+mj5W/Yr46hUGGQqz2ezVKGpxucqUKso1yb&#10;cDGcoEqa4h5mnnyUjQd5nHaFDgAAgACAAH02s5usR2/QryupVmGEqsGmXVJkpoKj60KQoq2iwzGU&#10;n4+f8x52ncmUmQegm8WFKAAAgACAAHKvxUhs3mWlwKxttFgdvDlun0nTt+xvlTp1tAFwgSlTsTRx&#10;LRSWselwuAAAqyl0ewAAgACAAHKixHd0cGXDv7F0i1g6uwR01UnxtoZ1QDqWsnZ1vymNr392IRUV&#10;r8R1uwAPqel45wAAgACAAHKjwzp7uGWqvnJ7RVgmubV6/UnWtSR69zqIsQN7EimerfJ7OBVurd57&#10;BACjp9N9LgAAgACAAHKVwe2C2mWAvSaB+FfnuGqBQkmos9KAzDpmr62AlimcrIqAkBWvrDCAzAEh&#10;pfiAxAAAgACAAHJ2wNKKC2VfvAeIyFfAt0WHtkl1sqiG2jpRrnOGUSmeq0eGSRXtqq+GkAGRpFWB&#10;DwAAgACAAHJRv/mRaGVKux+Py1eytk6OVElnsaiNIjpBrWyMXimoqiGMhRYnqViLgwHxouqBUAAA&#10;gACAAHIwv1CY02U/umKW4FeutX+VCkljsM+TjTo/rJCSwim2qTiTBxZgqC2PIQJHobSBigAAgACA&#10;AHITvtOgYGU9ucyeGlextNWb7klksBaaOjo6q9KZtim3qH2YeRaFp02POgKNoLOBugAAgACAAHH+&#10;vnaoNmVDuVClole7tEOjKElrr3ehazpFqymgUSnQp8qcRRaopo+PUgK6n/OB2AAAgACAANm1cYFs&#10;qsUOctduN6+/dBtvt5mbdUlxLYKsdmtyo2rrd4p0G1IFeKB1gjZ6eaB2wBICenl2rde3b1d33sNw&#10;cNx4R65JckF4t5hLc495NIF0dNJ5vmnHdg56UVDrdzR61jVoeCF7PhDOeMJ6rdXibYSDHcGkbxuC&#10;Z6y1cJmBwpbMcgCBSYAcc16A6miTdLKAnE/ZdeWASjRsdrx/7w/Ad0F/ItQZa+qOSr/VbY6MkKru&#10;bxmK8JU6cJeJdX6wcg6IMWdXc3aHBE7MdLSF4jOAdXKE2w7WdfODMNJ6apSZb747bECWzKlUbdaU&#10;P5Oub16R1X1ScOKPlGYlcl6NkU3Oc6SLqDKldEeKGA4OdNSGqNEmaYqknbzrazihI6gCbM+dqpJh&#10;blyaUXwcb+iXKmUKcWiUP0zjcraRpjHgcz+Pzg1lc+OJDtAVaLmv1Lvdameriqbra/mnK5FJbYWi&#10;53sYbxie5mQmcJ+bM0wZceiX7zE6clqWFAzZcxuIsM9HaB+7FbsQacu2AaYMa1Oww5BebNarmHov&#10;bmqmxmNXb/iibUtwcUOeyDCqcZebkAxncnmIYs65Z7zGYLqAaWHAfaVhatq6Y4+cbE20YHltbdqu&#10;z2Knb2ip70rOcK6mUDAacOuf7gwMcfeIJcpaeeRri7d9emRtS6PBeuZu648Ce2hwdHlVe+5x+mK1&#10;fHxzf0rSfRV07i/hfdB2Hgs5f2R2N8jpd+h2PLZXeJF25KKkeS13g43secR4InhCel14ymGvev95&#10;eknZe6J6Gi71fEl6kAprfbF6qMdldiqA5LSuduaAh6Ecd5WALIxzeEN/6HbyePV/uWCFea1/mEjP&#10;elp/cy4HeuV/QAm2fDN+1sXTdKWLerMLdWuKM594dieI8osDduSHxHWid66Gv19feHiF0EfVeS2E&#10;7y0weZyENAkZeuiCd8Rbc12WE7GXdCqT9p4EdPCR2YmXdbePzXRldomN4V5Id2aMLUbteCCKnSxs&#10;eHKJigiTecyFk8MkclugwrBicyyd15zOc/Ka3ohodL6X9HNKdZeVM11LdnSSrkYbdzSQiyu9d2uP&#10;eggieN2FgMIrcY+rfq9mcmGnzJvNcyOj+Ydoc+6gM3JddM+crFx9dbGZdkVqdmmW0SssdoeVVwfE&#10;eBeFQMFucPi2Ta6kccex2Zr6coGtMYaOc0Sok3GHdCakTVu9dRGgjETOdcmdwCqudceaIwd4d3aF&#10;DcDwcJTBNq4XcV68A5pScgm2iYXWcr6xHnDVc5msK1sedISoCEQ7dTulECoqdSOcggc7dvaE5Ltu&#10;gpRqnKoxgjhseJfrgfluKoR5gdFvv2/8gblxTVpwgbhy2UOAgd10RykEgoF1UwU8g7t2jbpMgL10&#10;s6kQgI11jZazgGV2VoNPgEt3F27lgEJ33VlwgFB4pkKTgHh5WigugPx5yATIggx60rkcfw5+zafC&#10;fvl+t5WYft9+nIIkfth+hm3Pftx+g1h5fvh+jUG6fyd+kiduf45+fARigJF+kre8fZSI1aZcfYaH&#10;7pQOfXyG/oDJfYGGFWyQfZ+FTFdhfcyEmEDMff+D9iaofkSDhAQJf0iB1LZtfFmS4aULfFCROJK/&#10;fFCPf3+EfF2NyGt3fICMLVZofL6Kxz/+fPSJkCX/fRiJBgO+fi+CiLVVe2KdDKPze16ao5Goe16Y&#10;Hn51e26Vm2p5e5WTPFWKe8+RHj9GfAmPdSVofA+PAAN+fUGCXLR1ep6nSaMNep2kJpC8epmg1X2K&#10;eqediGmgetSadVTOexKXvz6sez6VxiTseyqUIANJfH2CObPMeguxoKJYegytxo/4ef+pr3zCegSl&#10;mWjcejGh3VQaenmeuj4ZeqOc5CR/emqYUgMee92CHLNceae8IKHSeae3mI9WeY2yvnwUeYOt6Wg5&#10;eaipl1OMee6mQT2XehqjfCQLec2YXwL8e16CBKzYi71p2pz5ioBru4v9iX5tcHnAiKlvCGZph/Fw&#10;mFHsh2JyJDvohyBzhSGxh/V0TgAAh4F3JKvzigJzZZwHiPh0VYruiAx1Mni5hz92CGVxho124lEH&#10;hgZ3vDsRhcB4eCD2hmp4xwAAhZV7FarwiGp825rVh3t8+YnZhph9C3edhdp9IWRxhTR9RlAphLh9&#10;dTpRhHJ9mSBVhPR9kAAAg+Z+iqnRhvaGWpmkhg+Ft4iQhT6FAHaLhIaEU2N5g+2Dw09cg3mDSTmm&#10;gziC4x/Gg5iCuAAAgm+AAKilhcOP25iYhOCOioeDhBeNInVig2eLtmJvgtaKZE5rgnWJSjjhgjKI&#10;bh8ygmaIewAAgS6AAKerhNeZfpeWg/qXfoaBgzCVXHRvgoCTM2GMgfGRME2qgYaPeDhFgUWOUh61&#10;gViN3QAAgCCAAKbihByjMpbIg0WgiIWtgnadrHOZgcKaymDEgTeYJk0AgM2V8jfHgHaUuh5RgGyS&#10;VwAAgACAAKZKg4+tCJYjgr6puoT4geemJnLhgSaijGASgJefVkxTgDmc2Tc3f9+btR34f6eURAAA&#10;gACAAKXjgy23GpWkgmCzM4RegXyu63I8gKmqoF98gBCm70vXf6+kejbNf1iheR2efw2UBwAAgACA&#10;AJ6mlR5pTo/UkyZrI3/ukXls1G7MkANualyNjrBv9kkPjZ1xdDPWjRByshmHjqJy9gAAgxZ6vJ3s&#10;k5RyWo8WkchzTX8UkCd0M236jqx1FFvEjVh1+UhVjEV22TMoi613ihj9jQB3gwAAgaF+H50YkhN7&#10;To4QkGJ7fX4hjsZ7p20AjVh72FrgjA18GEeOiwF8XzJ+imN8kRh+i3x8bAAAgFqAAJwZkLeEK4z9&#10;jwuDs3z2jX6DNWwJjBCCuFn6itaCWEbOidOCCTHliTCBzRgRihKB2QAAgACAAJsmj4SNLIwAjeKM&#10;EHv4jF6K6WsIivaJv1ktibWIskYciL6H3DFZiBeHUBewiMaHWAAAgACAAJpSjqCWUYs/jQaUmHs3&#10;i36SxGo1ihSQ8FheiNWPRkVth9SN8TDLhymNTRdJh6yMBQAAgACAAJmkje+fgoqHjFqdMHp5is2a&#10;tWl6iV6YPVetiCGWCkTVhxyUWzBehleT9Bb/hrKPjQAAgACAAJkcjWiozIn1i9il6XncikSizWjc&#10;iMmft1cSh4idD0RAhoubSS/mhb2aKRa+heGPYQAAgACAAJi9jQiyVomEi3uu8XlWidyrOWhOiFKn&#10;kFaRhwaklEPVhgSi9i+GhTifHRZrhUiPKAAAgACAAJDYnuFozILXnExqjXPfmgJsNGPEl+9txVKH&#10;lgtvST/slIZwsStKk+hxsxBslt5xLwAAgAB90JBAnY1xY4JImxByUXM8mMNzOmMmlqN0IlHwlLZ1&#10;DD9lkyp16SrTknV2ehA4lPV18gAAgACAAI+YnCF52YF1mbp6EnJ9l216TWJglVN6lVE9k2p66T7L&#10;keF7QCpZkRx7cRAGky97JQAAgACAAI7PmsyCPYCSmG6B23GEli2BeWGQlBOBJlB7kjeA6j4qkLOA&#10;winej+KAqQ/SkZKAqgAAgACAAI4AmbSKqH/Gl1mJuXC0lR2Ix2C0kweH3k/WkRyHDD2bj6CGeil3&#10;jsGGPg+tkBaFewAAgACAAI1VmMaTR38XlniRy3ABlDyQQGAKkh+Ouk8zkDONYD0ljp+MaikijbaM&#10;XQ+LjsCJkQAAgACAAIzGmBib936alc+Z+G+Ck4mX1F96kWCVuU6ej3WT8TyljeKSzSjPjNiSxQ9p&#10;jZ2KawAAgACAAIxVl5mkv34ilVKiQ28AkwOfk172kM2c8U4djtya1DwmjU+Z3ChrjDiYGg9LjKyK&#10;VwAAgACAAIwBlz2txH3DlPSq3G6RkpqnqF6CkFakkU20jluiUTvPjMag9Sgfi6+bIQ8ci/mKNwAA&#10;gACAAIOJqRNoN3Y8pfZp4GgVox5reFjioHhs/kiLng5ucjaynDVvtyJem+NwWghYna9wIAAAgACA&#10;AIMSp/JwZ3XepNZxR2etoedyLFiBnydzFkgwnKtz/jZnmsN0yyIrmkd1HgiAm3R1MQAAgACAAIKW&#10;ppZ4aHU/o4h4omcioJN45VfvndJ5PUewm1R5oDYAmWd5/iHrmMx6FQidmWd6pwAAgACAAIIApUKA&#10;UHSQojqAAGZfn05/tldOnIx/gkccmhh/aTWLmCl/XyGhl3V/WAiul4t/kwAAgACAAIFkpCWIR3Pw&#10;oSSHeGW1njyGrVafm3mF8UaWmPqFXDUblw+FAiFalkKFFAi8ld+D0QAAgACAAIDYo0uQX3NooE6P&#10;GWUunWGNy1YVmpiMj0YTmBKLiDTIlgeK8SErlSSLYgjMlGCF8wAAgACAAIBtopCYh3L3n5mWzmS4&#10;nKiVAlWdmdqTTUWml1GR8jR3lTyRWyEVlB6Q6Ajikw6GAgAAgACAAIAUohSg03LDnxueuWR+nBec&#10;bVVRmSyaOEVQlpWYpjQXlI6YYSDGk2+VfwjokgCGBgAAgACAAH/RobypXHJ9nrem7GQum6akMlT6&#10;mK2hpUUClg2gLTPZk/yefCCZktiWCgjjkTuGAgAAgACAAHa0s8Fnf2n1sDhpCFyArOVqjE4Yqbxs&#10;Aj6HpuJtXC09pOtuaxi5pZdubAGJoqpwAgAAgACAAHZastBvUmnKryhwHVxXq6Zw+U35qFRx3T5w&#10;pV5yvC06o0lzahjjo6dzRgH+oDd1YQAAgACAAHYMsXx26Glgrdh3G1wCqkd3YE2gput3wz4oo+x4&#10;LS0Qocd4hBjuoel4VAJenfl6WAAAgACAAHWssB1+XWjprH1+Flt3qPN93U00pZR9wz3Hopl9xizQ&#10;oGp90RjnoFp9vAKsm/p+rwAAgACAAHVErvSF4Wh/q1iFLlsFp8+Eh0y3pG2D8z1yoWSDjyyQnzKD&#10;axjZnveDvwLtmjuB+wAAgACAAHTkrhONimgoqnWMclqvpuOLWExfo3mKWD0eoGiJmixfnhiJaBjS&#10;nbaJgwMjmLaCHwAAgACAAHSUrWWVPWfmqcGTylpupiOSQ0wYoq2Q3jzUn5qP7iwwnTuQBxjanJWO&#10;WQNWl2qCQgAAgACAAHRdrNedAmexqS2bO1oypYaZVkvYogaXozyUnuyWtSvrnJOWdhi7m8aQuQOJ&#10;llOCZAAAgACAAHQurH6lF2e0qL6jGVoupPyg0Eu4oV2eyTx7nimd8yvrm76bkxjRmvKQyAOslYyC&#10;fAAAgACAAGoyvwNmtF3Ou0BoDlDjt5ZpcEMjtAVqxjQqsOhr9CMfrz5sog4hsUhr4wAAnwRzsAAA&#10;gACAAGntvj1uMl3Pujlu2FD1tkJvnENFsndwbjRbry5xMSNzrUpxnA61ruhw5gAAncB4KQAAgACA&#10;AGnNvOd1ZF2duNp1gFDVtM91uEMmsO12GTRRrZB2fCORq4h2rg8crMh2JgAAnIl8IgAAgACAAGmo&#10;u3J8a11ht2Z8HlCHs1176ULyr3d73jQtrBR78COTqfJ7+A9nquJ72AAAm2h/oQAAgACAAGl6ujGD&#10;f101tiOC2lBWshWCS0K0riuB1zQUqreBmiOUqIWBng+pqTCBrgAAmmyAAAAAgACAAGlOuTyKu10e&#10;tRyJyVBEsQCI3EKerQ2IEDP8qZGHkiOdpzqHwA/mp6uGuAAAmZCAAAAAgACAAGkpuH+R/l0UtEeQ&#10;yFA/sBiPgkKUrBuObDPxqJuN4SOnpjKORRAiplmK6QAAmN+AAAAAgACAAGkNt/OZWV0Xs56X5lBE&#10;r1mWVUKSq02VCDPkp8eUtiOcpV6TzBA/pVmK/AAAmEiAAAAAgACAAGj6t4+g610jsxOfSVBRrrWd&#10;fEKWqpucJTPppwubbiOxpJSYIhBWpIOLDAAAl7KAAAAAgACAAM1QbG1mRLnnbjBodaXTb9hqkJDg&#10;cWNslHsOct9ujWRVdE9wfUxsdaRyUDGtdqlz1g3HeDFztstcae5xVLhYa+dyZ6RtbbZzd4+fb2d0&#10;hnnjcQZ1l2M+cpZ2pUthc/p3mzCxdNx4VQzmdnR35cmIZ8l8YLaRadx8XKLha8t8X44mbZl8fXiR&#10;b1Z8qmIScP983kpZcm99BC/Gcyt9BAwhdO58g8e7ZeKHULTCaAqGUKEbaguFYIyaa/KEh3cqbc2D&#10;02Dbb4yDL0lUcQWCjS7pcZmB6wt2c5uAuMYYZEaSNLMpZnyQVJ+DaI2OfosPaoOMu3XXbG6LF1+y&#10;bkOJokhgb8KIQS4ecCuHHwrkcniEUsTFYwCdIbHdZT+acJ44Z1WXtYnKaVOVCnSma0eShV6lbSGQ&#10;M0eCbqaOKS1pbuaMxQpocYSHCcO2Yf2oE7DUZECkl50qZlWg+oi7aFSda3OpalKaE13IbDOW/0bH&#10;bbGUVCzSbcuS8woCcLmGxMLtYTyzCbANY3+uxJxTZY2qTIfbZ4Wl23LKaYShuFz/a22eBUYkbOqa&#10;/SxPbNmYXAmvcBSGjMJqYLu9/q+FYvq455uyZPizk4clZuKuTnIXaNqpc1xdasKlPkWLbDeiPivG&#10;bACcqAltcBKGX76vdI5lYK0EdYJnvppsdnFp74a+d1pr/XIPeEJt+1xaeSxv7kVTeg9xuysDet9z&#10;GQeAfRZzfb1Gcj1v8Kvpc2ZxO5ladHVycIW2dXZzmHEOdnN0vVtqd3F130R2eF125Co4eQV3kAb1&#10;e1t4FLvAcC56a6o+cXJ6tpfTcpp6+YQ/c7Z7Qm/BdM97lVpEdeR77ENzdtZ8MilYd058PwZ6edZ8&#10;bLopbl2Eyqiab7KEM5YxcOyDloLXchuC/m54c0+CgFkndHiCDkKFdW6BnyiRdbeBLgYPeIWAMbiu&#10;bNGPKacnbjKNw5S/b3yMUIFscLiK321GcfeJhFgaczSIUkGodC2HOyfedESGeQW0d2SDbLd4a5aZ&#10;mqX0bP+XbZOPbk2VI4BDb5GS2mwwcNmQr1cpchaOt0DicxONEic+cvuMVgVndt6Dp7aCapukFKT8&#10;bAihJJKSbVSeBX9Jbpqa5mtHb+uX+VZgcS6VVkA+ch+TOCa8cd6SIwUnd0qDfLXLad+ul6Q+a0yq&#10;55HFbJGm+H52bc+jBmp3byKfYVWjcG6cNz+mcV2Z8yZJcOqW4gT0d6GDWbVWaWK5JKO4asm0t5Ej&#10;a/6v+H3GbS+rPmnPbnqm8lUPb8WjZz8YcK6hDSXHcBWZiwTKd+eDPbBwfP9krKBNfR1nHY8RfVRp&#10;V3yWfZxrZ2j+ffFtZVREflZvUz4RftVxDyQAf6tyJgH3gWd0Aa9TetFuoJ8zeydwE43fe3pxaHt1&#10;e9VyqWfzfDpz41NTfK91FD04fSx2HSNDfcl2nwG2f654ca4deNV4kZ3geU15GYy+ebZ5kXpLeiZ6&#10;AGbkepx6dlJmex967Txwe517TCKcfAJ7VAF9fit8V6y4dxCCZ5xzd5iCJYs3eBaBz3j6eJaBcmWu&#10;eSeBJlFaebyA5TuPejqAoyHmemSAVgFLfdF/uqtmdZeMQJsgdiqLQInldrSKJXexdz+JAGScd9eH&#10;61BmeH2G+zrHePqGKyFJeOiFzAEgfhiAw6pPdGmWMpoJdQOUeIjRdZGSlnakdiOQqWOhdsGO1k+S&#10;d2ONNzoZd9+L+SC/d5iLtgD9flWAq6lwc3igL5kldBedvofqdKObFnXBdTWYZWLMddqV4k7bdoCT&#10;sTmKduuSKCBRdnOQzADffoeAl6jKcsGqOZhzc2KnFocrc+ijrHT/dHKgOWIOdRidE04rdceaeDj9&#10;diyZEB/vdXqU9ADHfrCAhqhcckS0WJfwcuKwioaPc1usYnRac9eoOGFzdHakgU2ldSKhsDh8dYOf&#10;hh93dKiVRgC0ftGAeaJ/hcVkGZOghRZmiYOXhJxownI/hEdq0V+4hAtsykvxg/JurDaBhCBwSBxl&#10;hWFw5gAAgEx2uqGYg7htg5Kng0VvCYKAguhwbXE1gp9xvl7DgmtzBEsXglp0OzXAgn11OBvIg291&#10;ZgAAgAB6uaCLgdl21ZFmgYh3i4FdgTt4K3ASgQN4wF3AgN55VUo4gNd55DUFgPN6Txs3gZp6LAAA&#10;gAB+Op9mgBmAJZAzf92AIoAXf6eAA28Tf3l/3lzbf2R/wkmAf2Z/rTR4f35/lBrKf+F/VwAAgACA&#10;AJ47frCJfY8kfn2Iz38HflCH/23kfiuHHVvWfh6GSkiRfjKFmTOyfkKFDRo5flmFDAAAgACAAJ1E&#10;fZCS7o4kfWWRlX4KfTqQD2zyfRmOd1r1fQ6M+EfXfRmLsTMcfSSK3RnHfPuKZgAAgACAAJx9fKqc&#10;Z41ZfIaaaX09fFeYLmwmfDSV5Fo0fC6TyUc0fDiSCjKlfCuRJhlxe8eO2QAAgACAAJvle/ul84y2&#10;e9yjVXyOe6ega2t3e3mdclmJe3GayUaPe4OYwzIfe22X+RkgesSQ/QAAgACAAJt9e3+vn4w5e2Ks&#10;bnv8eyGo2WreeuSlPFj+etKiHUYZeuCgGjGvesadnxi4efKQtwAAgACAAJTRjwxjkobyjZ1l8Xfw&#10;jHloIGefi4lqJ1YbirtsFUM9iipt4S52iilvRxPIjJtvFAAAgAB6QJQQjS1seoYri/dt/ncOiuVv&#10;aGbLifRwwFVZiSVyC0KRiJNzPy3fiH10HhNiin1zrAAAgAB9tpMxi191R4Ucik12DnYYiUh2xGXU&#10;iGR3cFR9h594GkHXhxN4uS1Jhu55HxMDiH94mgAAgACAAJIsibh9+4QLiLJ+JHTyh8F+NWTqhuJ+&#10;O1Ophi5+R0Euhal+VSzLhXZ+VBK5hqB+BgAAgACAAJEwiEyGzIMPh1OGV3P8hmuFw2P1hZKFHVL1&#10;hNmEgUCchFyEDCxbhCCDvxJ3hOiDhgAAgACAAJBXhzuPvoJUhkqOsnNDhWCNd2MihIWMJ1Ikg8yK&#10;8D/yg0SKACvSgv2JnhIfg2eIOgAAgACAAI+ohmKYtYGahXiXF3KFhImVOWJng6mTRlFtgvKRij9V&#10;gmWQQitvgfuQHRHlgh6MGQAAgACAAI8ghbyhvoEJhNmflnHpg+GdG2HMgvSai1DVgjeYWj65gbKW&#10;9CrwgTqWRhGygRGL9wAAgACAAI6+hUWq94CXhGWoV3Fjg2KlRWE/gmKiIVBYgZefmD5WgQqeZSqb&#10;gI6bNRFxgEWLywAAgACAAId8mJ1jFXpplphlWWxElONneFzhk2RpckxJkg9rTTo2kSBs9SXZkThu&#10;AQs8k5VtdAAAgAB9RobVlv1rinnPlR9tAmuZk2luZ1xFkdtvv0u8kHtxBjm+j4FyJyV4j3ZyyAsu&#10;kRhyRQAAgACAAIYglUhz23juk4h0pWrSkdl1ZFt7kFF2HksMjvV21Dkujfp3dCUOjdR3uwscjsh3&#10;fQAAgACAAIVIk7B8Fnf+kfx8TGnMkF18c1qmjtp8l0pLjYx8wDiRjJR85SScjFh85gsBjLx9DAAA&#10;gACAAIRvkl2EWXcqkLGEB2j4jxiDoVnGjZqDMUmojEGCyTgFi1GChyQ4iv6CZwrtivGB7gAAgACA&#10;AIO6kUeMyHZyj6iL72g/jg+K9FkYjImJ60kGiy6I/TeciiWIWyPricCIawrZiWeGFAAAgACAAIMm&#10;kHSVRHXxjt2T8Ge8jTuSYliGi6iQxUhrik2PaDcUiUKOmCOeiLKOxgrGiB2HSQAAgACAAIKxj9ad&#10;znV2jkKcBWc6jJeZ71gEivaXzEfqiZOWGjaPiIyVayM0h+mUFQq2hxCHPgAAgACAAIJaj2SmhHUW&#10;jc6kW2bLjBehx1eRimefL0eEiPedUjY8h+WccCLuhzmXngqVhkaHKAAAgACAAHqQoqVicG4ToCZk&#10;lWCrne5moFIgm+doikJYmh5qTjDimP5rwxyBmcFsPwPfmKFsvgAAgAB/0Hn8oUFqe22gnsxr4mA0&#10;nH9tQVG5ml1ulUIBmIBv0jCjl0pw1Bxml89xBwQglhBx0gAAgACAAHlrn6JyWGzunUJzIV+dmvRz&#10;5lEhmNF0rEGClvJ1aDBElbF1/hw2lgV1+wRSk8V3TQAAgACAAHjEnhB6HWwym7t6YV7NmXh6nFB8&#10;l1h63EDslYF7HS/TlDx7Txv3lGd7MQR0kcB8TAAAgACAAHgbnL+B72uImnKBuV4emDWBdk/IlhOB&#10;LUBolDSA+C9kku+A3Bu1kvWA2ASOj/2AnQAAgACAAHeGm7qJ32r6mXOJOF2TlzCIdU86lQmHrT/i&#10;kyKHBy8ZkbmGsRuPkZ2HFgSojnaDJgAAgACAAHcRmt2R12qAmJ6QxF0VlliPhk66lCuOSD9tkkCN&#10;Ti7EkMqM9BuGkGWMpATHjSmDOwAAgACAAHazmkWZ62pLmAaYg1zdla6Wy05zk2GVDD8ekWWT1i5j&#10;j/uT0hswj4yRPQTVjByDRQAAgACAAHZrmdaiK2oCl42ge1yLlSeeXE4cksycRD7SkMSbGS4nj0uZ&#10;8BsHjs2SRgTYi1KDRgAAgACAAG4GrTlhk2IDql1jklU6p7dlg0dppTtnVzhNox1o9yc2ohdqGxIq&#10;pH9ppwAAmNNuYgAAgACAAG2DrBBpP2G6qRtqj1T9pkZr4UdAo6BtKjg3oWBuUyc/oDFvGxJxoi1u&#10;igAAly1zaQAAgACAAG0XqoFws2E5p5Nxc1SYpLRyN0beogNzATftn7lzuicbnnJ0LhKSoBNzmAAA&#10;laB4MAAAgACAAGyhqOp4CGCvpgN4U1P9oyx4nEZqoHp47zeJnjN5QSbdnNx5bBKXnjJ49QAAlDB8&#10;YwAAgACAAGwop5B/bGA4pK9/UFOBodl/K0XjnyZ/BDcxnNB+9Cadm3B+8hKSnIZ+4wAAkuiAAAAA&#10;gACAAGu9poeG8l/Zo6WGd1MloMeF5EWFnguFUDbYm6uE5SZvmiiE1RKSmwOEuAAAkcaAAAAAgACA&#10;AGtkpbeOfV+RotKNr1Lfn+eMskU6nR6LuzaGmryLGyY7mSWLShKlmaiJoQAAkNuAAAAAgACAAGsk&#10;pQ+WEF9UoiaU9VKcnzOTn0TznF+SWTZAmfSRsyXpmGGRvBKCmK2MgwAAkCeAAAAAgACAAGrwpKGd&#10;419WoaScqFKZnpia90TYm6KZVjYzmReYzyX8l2qW5xKql6mMngALj4qACAAAgACAAGGzuHxgiVX0&#10;tXxiUkmhspBkGDxhr8Nlwy27rYxnJRySrURnuAhcrqRnawAAk1hy2AAAgACAAGEwt5Fn21XHtE9p&#10;AkmSsRVqODxvrgtrZi3lq59sZBzwqwpsugjxrAlsaQAAkhd3bgAAgACAAGDqtgtu7FV3sr9vkkld&#10;r3JwRTxDrFFxBy3Wqc5xpx0UqQVxyQlcqaVxnQAAkOF7gAAAgACAAGCqtGR12FUlsRp2GUj9rdB2&#10;YTwEqqt2ui2qqCB3Cx0XpzJ3Bgmop3p3OAAAj79/FgAAgACAAGBosvV80lTpr6x8v0i+rF18rTu5&#10;qTR8nC2OppV8oh0ZpY58mQnqpYh9GQAAjsGAAAAAgACAAGAusdqD8VTHroGDl0ijqySDKjubp/GC&#10;wS1vpUiCgx0lpBCCoAono8yCOQAAjeOAAAAAgACAAF/9sPyLFFS1rY2KfUiYqh+JvDuLpuGJCC1d&#10;pDGIth0rot6JIAplokqGiAAAjTOAAAAAgACAAF/ZsFeSRlSyrMuRfkiYqUiQdjuFpfmPiS1Lo0GP&#10;ZR0YoeyOvAp8oR+HFwAAjJyAAAAAgACAAF/Br92ZoFS7rCyYvUijqJGXgTuHpTSWhC1Som2WLR0z&#10;oQGTTgqSoCKHJgAAjACAAAAAgACAAMETZxVf7a7TaTlitJvtaz5lYIgibSRn7nNpbvhqaV23cLls&#10;0UbHckVvECzPcyZw3QoEdipxFL8gZCVq0a1LZopshZqOaL9uLIboatJvy3JGbM9xYFyobrFy60XJ&#10;cEl0UyvocPF1XQltdGh1a71JYZV1p6uGZCB2TpkHZn1284VzaLN3pXD4atJ4XFuBbNB5EUTKbnB5&#10;rysPbtl6Cgjpctx6Lbt3X0uAXam4YfWAD5dDZGx/yIPuZsF/jW+XaQF/aVpSaxh/TUPPbL5/KSpC&#10;bOR+7Qh2cbN+hrnMXVWLBKggYBeJ3JWyYqaItYJpZQyHl25SZ2KGjlk1aZCFp0LnazmEzSmJaxmE&#10;GggUclmCP7hxW8CVs6bUXpKTu5RwYS2RtYExY6KPtm0tZgON1Fg8aDeMHUIaaeOKoCjlaX6JsQfB&#10;cuWFPrdcWnmgY6XMXVadnpNqX/WauoAxYnCX3mw9ZN6VMVdqZxqSwEFxaLuQryhgaBePygd8c1mF&#10;ELaOWX+rDqUFXGKnfJKcXv6jvn9fYXagCGtuY+ecmVatZiyZj0DWZ8mXJyfsZuKVIgdEc7iE6rYK&#10;WNS1rKR+W7WxP5IDXkSspX66YLGoIWrPYx2kA1YfZWCgfkBNZvCeHyduZciZXwcYdAOEzLM3buxf&#10;R6KZcE9iMZEOcadk6X5ocvZnd2q0dD9p7VXpdYFsTT+8dqRudyYCd1pv/AQyewlxErHCbCxpq6F7&#10;bc9rjJAAb1BtUH1rcL1u/2nDciBwn1UOc3hyMj74dKBzmiVXdQ90eAPheXJ1ybAxabVz9J/Na350&#10;3457bSB1uHv2bq12jGh6cDB3YFPtcaF4Lj3+csl43CSHcuZ5JgOZeet6Rq6SZ4J+H54maWZ+LYza&#10;ayF+LnqVbMd+KWc4bml+MFLZb+5+Oz0ccRd+PCPScOF+EANbelN+K60QZZ+IR5yzZ5iHi4tsaWmG&#10;unkuayCF4WYTbNGFFVHXbmyEZzxLb5KDxyMwbwaDUwMmeq2BgqvWZBiSfZuAZh+Q/IpBZ/qPWXgO&#10;ab+Nr2UFa3qMGlD2bRaKrzuUbjqJiCKgbV2JHwL6evmCA6rcYtyctZqJZOyacolLZsuX/ncfaJWV&#10;hWQlalyTNVA2a/6RJjr/bRKPjyIva+qO3ALVezeB6qojYeym7ZnMY/6j6YiEZdmgqHZWZ5+dYmNg&#10;aWqaYU+AaxSX0TpubCGWFiHJaqqTkAK3e2qB1qmtYUWxH5lGY1StW4foZSKpTXWxZtylRWLFaKKh&#10;pE76akqetjnra0qc+iFPaYqWhQKfe5OBxaWkdxVew5Z6d69huoY0eFxkdHSneRRm+2HwedNpZ04G&#10;eptrtziLe2Ztvx7LfDtu0wAAgAByYKR4dHlojZVadVRqjoUBdiVsaXOLdvZuJ2Dud8tv1U0ieKNx&#10;bDfDeWZyxx4oedhzUQAAgAB3BaM2chdyUJQCcx9zboPkdA50dHJodPh1Zl/sdeB2U0xGdsd3NjcR&#10;d4V37R2dd5J4BwAAgAB7GKHEb/V795KNcRd8T4JYch98jHEZcx58uV64dCV86Us8dR59GDY1ddV9&#10;NhzzdXd9AwAAgAB+oqBsbiaFnJE4b1qFO4EIcHWEt2/UcYOEH120cpSDkEpVc5+DFzV8dE2CrRxq&#10;c4WCbwAAgACAAJ9QbK+PVpAgbe+OPn/4bxOM927NcCyLnVy9cUWKVUmNckyJNjTbcvKIYxvvccuI&#10;SwAAgACAAJ5ta4CZE488bMiXR38Ube6VP23wbwuTJ1vucC6RNEjccTePiDRZccWOcRuQcF2NWAAA&#10;gACAAJ3Eapai046Ka+OgV35YbQWdkW01bh2avFs2b0KYK0gwcFKWGTPRcNSVHxs6bzWRegAAgACA&#10;AJ1UafGsl44Iaz2pcn3BbFSl8myXbV+ia1qlbn2fTUe1b4qdAzNWb/+beBrEbkeSGQAAgACAAJhQ&#10;f5deWopJf3BhRnsYf3hj+GqWf55mdljYf9do1UXGgC5rDTDlgL5s3ha1gj1tNAAAgAB2XJdTfRtn&#10;mIlGfTlppHoBfWRrh2mRfZxtTVftfeNu/kT7fkFwjzA5fr1xyRY2f7NxuwAAgAB6Z5Y5etdwvogB&#10;eyByAXjle2JzJ2h4e7B0N1b6fAh1OkQvfHB2KS+XfNt22BXFfUh2hQAAgAB985UFeMR554a8eSp6&#10;cneXeYV622d5eeF7OVYQek57jkNxesB73C8Jext8ChVmex17pgAAgACAAJPTdweDDoWud3+C83aE&#10;d+qCsGZNeFKCUlUfeMeB+0KWeUiBtC5XeZKBdhTpeU2BUwAAgACAAJLUdaSMS4SpdiaLh3WEdpeK&#10;kWVYdwaJg1Q6d36Ig0Hgd/aHri3GeDCHLRSBd8aGpgAAgACAAJIHdIKViYPbdQyUI3S3dX2SfGSR&#10;de6QwVN9dmyPKUFBduKN4S1advyNUxQ5dn6LFgAAgACAAJFqc6CezIM3dDCcynQLdJ6aeGPndQiY&#10;E1LXdYaV80ChdgCUZizadgeT/hP1dXeNfgAAgACAAJD9cv2oHIK6c4+linN9c/Sik2NVdFGfj1JT&#10;dMac/UAzdTmbaixsdTOZjBOLdLSNNwAAgACAAIssiH5d8H4Rh61gx2/Thx1jamBHhrhl2090hnFo&#10;Jz0rhmZqOyi8hu1ruQ4GiP5rRwAAgAB504pRhjRmrX06haRotW7shS1qml9zhM5sYk66hIpuDzyP&#10;hHxvjyhAhN9wjw3Xhklv9QAAgAB9WIlehAdvU3wdg6Rwo23tg0Jx2153gvNy+k3fgrt0CzvYgrF0&#10;+iezgvd1hw2eg+d07wAAgACAAIhPghR36Hr6gcV4l2y4gXh5Kl2EgTJ5qE0AgQ16HjsjgQd6gScs&#10;gTJ6qw1mgdF6XQAAgACAAIdKgFaAi3n9gBuAo2vCf9+AllyLf6aAbkxnf3uASTqof32ALSbcf46A&#10;EA1Sf/5/6AAAgACAAIZofweJT3k2ftiI02sCfpuII1vCfl6HVkuNfjeGlzn9fiyGCSZRfiSF2Q0N&#10;fnqEowAAgACAAIWxffOSEXh5fcyRBmpHfY2Pt1sNfU6OUErcfSmNDzlmfRaMLCX1fOOMOgzqfTKI&#10;lgAAgACAAIUifR2a1XfnfPuZRGmwfLeXX1p5fG+VYkpJfEaTsjjTfDSSsSWCe+aSSgzLfCeIpgAA&#10;gACAAIS4fH+jsXd0fGChrGkvfBOfOFn2e7ycsUnWe4earDh2e2uZ4CUmewyXIwyKe1+IegAAgACA&#10;AH5DkfldZnHakJFgGmRpj3FiplW6joNlB0W+jcNnOTQfjXJpGx/SjlZqFwZOjplqFAAAgAB8y317&#10;j+hlqHEqjrBnoGOyjZlpf1UZjKRrQ0U2i9xs5TO1i31uRR+OjCdu4AZqi/Zu8AAAgAB/3nyujddt&#10;0XA6jMVvI2Lki7xwYlROitBxjkSLig1yozMuialzhh82iiNzzAZ3iZ90KwAAgACAAHvJi+116W9E&#10;iu52qmHeifl3VFOFiRN38UPXiF14ezKjh/Z45x7diEZ47QZ8h5J5vwAAgACAAHrpikp+BW54iVh+&#10;RGEZiGt+ZFKwh45+akNRhst+bTI2hmd+dx6dhox+YwaMhcZ+rwAAgACAAHoiiPqGRG25iBaF+2Be&#10;hyqFh1ILhkKE+EK6hXyEcTHyhPeEIB5uhPmEOwaRhDyC2wAAgACAAHmDh/SOjG06hxqNzl/jhieM&#10;ylF3hTCLp0IZhGmKsjFgg96KMh4pg6OKiQaLgvOEbAAAgACAAHkEhyqW3Wy5hlSVsV9dhVmUJ1D1&#10;hFWSfEGag4ORMTDUgviQyB24gpuP1gaJgeWEawAAgACAAHiihpKfTWxShb6dy17qhLibxlCCg6WZ&#10;okE2gsKYJTCGgiaXth2Bga+T8wZ9gRSEYwAAgACAAHGvm9hcsmXxmfdfQlk7mGBhtEtOlvxj+zwK&#10;ldpmByrilX1nnhYul4VnxwAAkw1pvwAAgAB/SnD3mg5kjGVnmEdmb1i0lqJoQErhlSNp+Du2k+pr&#10;gyqvk25sqxYwlRdslAAvkL5utgAAgACAAHBPmBNsQmSilmptjlgOlMtuzEo/k01v+zs0khFxCSpW&#10;kYJxyhYVktxxhQBzjnB0MwAAgACAAG+TljFz42PRlJZ0rVcrkwd1ZUmNkY92EjqZkFt2qCnlj8F3&#10;CRXekNl2rQCijGt5RAAAgACAAG7XlJt7kGMXkwx74lZxkYJ8HUjQkAl8QzoSjs98Zyl1jjF8fBWc&#10;jw58OgDDiqp9pgAAgACAAG4yk1uDWmJ8kdaDPlXckEiC+0g7jsqCoTmEjYaCVikwjL6CNxV2jWSC&#10;aADgiSeAlwAAgACAAG2skk+LJ2H1kNWKoVVUj0WJ5Eezjb+JFTkGjHaIdijPi52IURV1i+OIBAED&#10;h9+ArwAAgACAAG1CkYuTCmGxkBeSNVUSjnmRAUdpjNOPsTi8i3SO0yhwip6PBBUZiseMoAEahtGA&#10;vgAAgACAAGzvkPibDmFfj32Z+FS5jdSYX0cQjCCWsThyirGV0Sg5icWVJxT8icmOMAEnhgOAyAAA&#10;gACAAGVipldbsFoSpB9eFU3woiNgZUCroFtijTHynwVkaCDnnxNligv7obtlGgAAjZRt0gAAgACA&#10;AGSzpMxjJ1mmoo5k8U2ToG1msEBsnntoVjHSnP9pvyDznNVqigxPnvpp/QAAi/tyzAAAgACAAGQr&#10;ouhqdVkMoLhruE0ZnpRs8T/4nJpuHjF/mxFvGiDQmsFvlQx9nGxvBgAAint3ogAAgACAAGOdoQdx&#10;q1hrnuJyekxonMlzPD91mtFz9TERmUh0jSCQmN50wwyOmhl0VQAAiRR75QAAgACAAGMOn2548Ffh&#10;nVN5WEvemzt5rT7jmT957DC0l6l6JyBNly16MQyOmAF6KgAAh9F/nAAAgACAAGKQniyAVldxnBaA&#10;YUt1mfiASD58l/OAGjBVlk5/+iAllaJ/+AyVlh6AEQAAhrSAAAAAgACAAGImnS2Hv1cZmxiHeUsk&#10;mPCG+D4oltyGZi/6lTKGDh/mlG2GRAyslHSFDQAAhc6AAAAAgACAAGHVnF6PK1bMmkqOm0rTmByN&#10;vj3Ylf2M2y+ulESMdh+Lk36MrwyJkyWIegAAhSGAAAAAgACAAGGVm8uWzVa/ma6WJErFl2yU7z29&#10;lSiTrC+rk0qTZx+xkluR7wy/keyInwAAhJyAAAAAgACAAFkjsa1aZE4ar1JcjUJkrRleqjWcqxhg&#10;nicsqeNiIxWTq2FiaANFqbZjWgAAiOdx/QAAgACAAFhwsGdhfU26reJjG0Ijq2pkuTV/qS5mOic6&#10;p71nYBXqqM9ncAPSpr9oUQAAh6B2sgAAgACAAFgIrpJoaE1KrAtpkEHQqYlqtDU4pzhrzicYpaxs&#10;mhYKpnNsfAQ5o/NteAAAhmd63QAAgACAAFeurKdvOkzfqiZv/UFXp6hwuTTnpVVxbSbfo7xx7BYK&#10;pE5xqwSEoVxy/AAAhUF+igAAgACAAFdSqv12HEyKqIJ2ikEEpf926jSKo6Z3Mya6ofV3bRYJol13&#10;KQTCnwZ44QAAhD6AAAAAgACAAFb/qa19I0xQpyp9SkDVpJ19TjReojd9PyaSoHR9MxYboJd9FgT/&#10;nO9+FgAAg16AAAAAgACAAFa6qKCELUwpphKEFkC5o3WDxzRBoQKDbCZ0nzSDRxYdny2DhwU+myGC&#10;egAAgq2AAAAAgACAAFaFp9KLQ0wTpTKK/UCqooOKZzQyn/6JzyZdniGJyhX/nhGJNgVNmauDlgAA&#10;ghaAAAAAgACAAFZipzSSfkwMpHqSIkCnobqRVTQunyOQpCZnnS+QmRYmnPaN5AVqmHCDqQAAgYCA&#10;AAAAgACAALUmYVNZsqP+Y9FdA5I2Zi9gN3+GaHFjTGveap9mRlcobK5pJUEqbmJrzyfrbtpt3Qa5&#10;dKNuxbMqXc5kYaJxYJpmrJDUYzZo5n5LZa5rEGq6aA1tKFYeakBvLkA1a/xxBicYbBJyXgZjdTVz&#10;QbFOWrFvAaCqXbNwSo9NYINxjHzWYyZyzmluZax0DVT7Z/51Qz8+abt2ViZRaWV3CgYXdbV4Iq90&#10;V+V5gZ7dWxZ53I2MXgl6OXtZYNJ6l2gUY397AVPUZep7az5OZ6h7xCWXZt176wXVdiR8mq2+VXiD&#10;8p1GWM6DdYwEW+OC9nneXsWCeWbiYYyCCFLIZBGBrz12ZcqBWCTyZISBEQWddoOAbaxSU3aOZpv3&#10;VumNGIrMWhSLwHi4XQ2KamXOX+SJKFHnYnCICjy+ZCWHGSRiYnWGnQVudtODpqstUc+Y1ZrqVViW&#10;tonQWJGUg3fKW5iSWWTvXoCQVFEkYRSOhTwpYriNDCPwYMiMogVGdxaDkapQUISjNpoeVBugQ4kK&#10;V1qdN3cMWmSaO2Q3XVSXgFB4X/GVHjucYYqTViOOX2yR7AUmd0yDe6nBT5itdZmSUzSpoIh4Vmyl&#10;uXZ5WXCh+GOwXF6emVAEXvqbxTsoYH+aBSMiXkWWHgUNd3eDaqgXaNtZSZhjaqlcr4fPbGtf5nYl&#10;bh9i8GNlb8pl3E9/cV9opzoicq9rKiDocvFszAFMfc9u86aBZYhjd5c0Z6Vl5Ia9aZpoMXUta3Zq&#10;Y2KAbUJsfU6zbvFufzl0cD5wRSBbcAJxTAEufgFzx6TeYohtjpV/ZNlvDoU3ZvtweHO4aP9x1GE4&#10;au9zJk2WbLh0aTiBbf11fB+dbS51+QEUfi14ZaM0X9d3iJPVYlB4MIOWZJR4x3JfZrh5UV/+aM15&#10;3EyMaqp6Yzera+Z6zx76ap164QD9flR8ZqGoXX+BfZJgYBmBXYItYnyBJnD+ZLiA4l7oZuGApEuX&#10;aNSAdzboagOASx5raHSAHQDqfnV/1KBjW5CLe5ErXkKKloEJYLiJkm/pYwmIg13mZUCHgkrJZzWG&#10;ozZDaFiF+B3uZquF2gDZfpGAk59fWfmVdJAyXLyTzIAaXz6R+28GYZuQJF0RY+KOb0oTZdyM8zW/&#10;ZuWL4R2PZTOLjADMfqiAip6dWLufYY9zW4ic939ZXg2aW25KYGyXv1xaYriVYUloZLmTaTU3ZbKS&#10;Nx06ZASQNgDBfrqAgp4dV9ipNo7qWqWmDH7DXSOip22yX3ufTlvQYcScWEj1Y8KaBzTDZKKY5RzL&#10;Yw2TeAC4fsmAfJs2cLJY94zVccxcYH1ncvFfkGy8dBtijFrhdURlZEfBdmdoEzLyd2hqYBled81r&#10;WgAAgAByHZnhbYdijYujbu5lD3wxcEFnaWujcYxpoVnlctFrvkbmdAdtujI4dPVvYBjSdMlv3AAA&#10;gAB2yJiFaqFsIIo/bEBtx3sRbb1vVWqFbyZwxljucINyKEYYcclzdDGZcqV0fBhjciZ0kwAAgAB6&#10;4pcEaAV1mYjBact2fnmDa2d3Rmk6bOx3+Ve+bmx4o0UWb8J5QTDHcIl5txfKb+x5jAAAgAB+cZWg&#10;ZcZ/DodnZ6Z/PHgzaV5/Rmf4avl/OVbGbIh/LEQ5be1/KDAabp5/HhdSbgZ+8AAAgACAAJR7Y+qI&#10;koZMZd+ICncmZ6aHVmb3aVOGjFXWau2FzEN/bE6FKy+IbOeEvxbpbHKEwAAAgACAAJOPYmKSEoVl&#10;ZGaQ2HZGZjaPZmYhZ+2N4lUNaZKMfULWavSLVi8Va2qKrBadayOJxwAAgACAAJLeYS6biYSyYzuZ&#10;oXWOZQ6XdWVuZsOVOlReaG2TPUIvadKRsi6Tai6RJRZWahWN5QAAgACAAJJmYE2k84QuYl2iZ3T7&#10;ZCmfhGTZZdacnFPYZ3qaF0HBaNmYUy4iaRiXYBXlaUyOzgAAgACAAI58eOdYsYEneVJcCXK3eeFf&#10;KGL+eoRiE1IBezFk1D+de+9nXis8fMVpWxDeflBpYAAAgAB2CY1SdeFhuoAQdplkQHGcd1Jmm2H9&#10;eA9o01EfeM9q6z7deZVs0yqfekduQBCIe4Vt9gAAgAB6H4wdcxtqtX69dAlseXB7dONuHWDldbtv&#10;olAydo9xEj4ad11yXSoLd+1zRRA9eRByywAAgAB9tYrVcJNzsn1rcah0wG8pcqF1rV/oc412h09P&#10;dHp3Sz1ndU93+ymOdb14aRADdux38AAAgACAAImTbmt8rnxQb5l9Fm4LcKl9V164caV9ek5dcp59&#10;mjyKc319uijdc8Z9ww+hdSV9ngAAgACAAIiJbKSFtntHbeOFem0Obv+FDF3HcAmEgk1/cQeD/zvj&#10;cduDmShbcf+DZQ9ac6GC+gAAgACAAIeyayyOunp1bHmN3mxBbZyMw10CbquLkUzGb7CKeztIcH6J&#10;pif6cHCJaQ8uclmHcAAAgACAAIcMagKXuXnNa1iWRGuVbHyUgVxdbYmSqUwjbo6RDzqqb1uP9ieA&#10;byeP7A8AcVCKJQAAgACAAIaXaSSgs3lPan+etGsKa56cUVvQbKGZ3kunbZ2X0jpFbl+WricVbgmV&#10;ZQ6ncJGJ6AAAgACAAIHXgYtYXXVYgVhbl2fGgVpeoVjsgX1hd0jBgbhkGzcDgidmcSLRgx1n+Ajn&#10;hKRn3wAAgAB5c4DLfrZg4nRofspjX2bUfu1ltVgXfx5n50gLf2Bp8jZwf8pruSJngIRsyQjfgels&#10;mgAAgAB9Bn+6fA1pXXM5fFZrKWXNfJds2FcZfNxuZkcyfS1v2DW+fZZxEyHmfhhxtgjFf4ZxmwAA&#10;gACAAH6YeaZxynIOeg1y92SWemh0BVYuert090ZbeyB10zUXe4d2iCF0e9R20AiyfXB3CwAAgACA&#10;AH2Ad4l6S3D5eAt63GOMeHl7SVUseNp7mUW0eT974TSLeal8GyEZecB8IAiqe6F8lgAAgACAAHyP&#10;ddeC3nAsdmuC32LNduGCrVRfd0aCXETld6yCEDPyeAKB3yCfd+OB1QiDeh+BXAAAgACAAHvLdHGL&#10;am9mdRCK3mIMdYmKEFOldfGJKEQ0dliIXTNcdqCH2SBKdjuIDwhyeNiFVQAAgACAAHsxc1KT8G7O&#10;c/uS4GFzdHORf1MTdNWQBEOjdTmOzDLLdXqOKx/cdOCODQhjd86FqwAAgACAAHq+cnicfG5Xcyea&#10;/WDzc5uZEFKTc/KXDkM1dEmVgTJ0dHqVEh+Bc7aS1ggsdwqFhgAAgACAAHVOirdX2mmAifta8Fyy&#10;iXxd3k6kiSdgmz80iP5jGy3ziUplKRl/ivll8wH1ihRnGAAAgAB8X3RYiBtf52izh5liU1vohy5k&#10;nk34htlmxT6phqtouS2OhuJqSxlPiDBquwIsh2xr+gAAgAB/g3NqhZFn52eshT5ps1sLhOlrZk0j&#10;hKFs+T34hHhuZC0HhKFvfRkAhZlvoAJOhRNxNgAAgACAAHJwgz9v32ahgwhxGVn2gsdyOExKgoxz&#10;Pj00gnB0Iyxtgo50yhicgzZ0sgJdgwp2zQAAgACAAHF9gUJ34GW5gR14kVkOgOp5IktdgLd5mDyZ&#10;gJN5/CvogKl6QhhIgP96EwJugUR7wAAAgACAAHCmf5B/8mTvf3+AI1hSf1WAJ0q1fyGADDwHfvh/&#10;8Cuzful/5RgzfvN/6AKNf71/+AAAgACAAG/2fjmIC2RhfjqHxlfPfg2HPUorfcqGlDtyfZuGCysp&#10;fX2F1Bf3fSqGHQKWfnaBwAAAgACAAG9pfSaQJGPXfS+PcldFfQCOZ0mqfLWNPDr1fHyMYCqkfFGM&#10;PBeQe7SLWwKffWqBxgAAgACAAG79fFOYS2NqfGCXQlbTfCyVv0k7e9aUIjqXe42TEipbe0mS/xdR&#10;enWPjwKQfKCBvAAAgACAAGkDlH9XCl3Qk0hZ91GuklVcxURRkZVfYjV5kSVhsCRykaJjVQ9PlIxj&#10;JwAAiAlpmgAAgAB+1GgdkiNeqF0fkRRg/VEJkCFjOEPMj1FlTjUXjsxnHyQ+jxxoWw9pkW1n+gAA&#10;hiJuZAAAgACAAGdRj7ZmN1xAjsxn/VBQjedprUMcjRtrPTSNjJFslSPijMJtbg9ejoJs6QAAhF5z&#10;pwAAgACAAGZ+jXFtvFtejJ5u/09ii8lwKkJliwVxPDPsioByICNviphynQ83i89yDgAAgrx4mgAA&#10;gACAAGWvi311TFqWirx2FU6bifF2wkGeiS53UDNmiJ93yCMDiKJ3/Q8MiVN3lAAAgU585QAAgACA&#10;AGT3ieJ88FnuiTB9S04AiGd9e0EJh599jTLehwR9mSLZhsx9ow8LhxJ9tQAAgBuAAAAAgACAAGRa&#10;iIiEi1lSh+aEd01ohyCEL0B2hlSD0DJahbCDiiKAhViDiQ8zhSGDRwAAgACAAAAAgACAAGPeh4CM&#10;RVkNhu+L5U0vhh+LJEA/hSyKOzIvhGeJsCI2hAaKAQ7lg6CH8gAAgACAAAAAgACAAGN8hrGUGVit&#10;hiGTfEzLhU2SUz/hhE+RBjHjg3OQbiICgu2QKg7bgl2KCwAAgACAAAAAgACAAFzgnvFV31JCnVlY&#10;n0bAnAhbRTn5mvtduCuJmn1fvhpJm81guAaEnEphBAAAg6NtSQAAgACAAFwGnN1dHVGsm1lfVUY3&#10;mfRheTmVmMBjcitRmBRlDBpQmRFltAbfmN1l4wAAghByMQAAgACAAFtfmoVkQ1D1mRtl/EWfl71n&#10;ojkFloRpJirqlcVqVhomlodqtQcXlZxq5AAAgJd3FAAAgACAAFq2mEBrWlA4ludsnkTRlZdtzjhq&#10;lGFu4ypqk59vsRndlDNvzgcukrFwIwAAgAB7ZQAAgACAAFoMlkxygU+SlQRzW0Qwk7d0HDfGknx0&#10;tyoCkat1LRmUkhx1IQcxkCp13gAAgAB/LgAAgACAAFlzlLd5yE8Gk316Q0Oxki56lTdRkOl6wymY&#10;kAR63xlxkC16zAc7jfh70QAAgACAAAAAgACAAFjwk2uBE06Wkj6BO0NMkOqBIzbtj5eA7CkujqWA&#10;zhkgjqmA6wdQjByA4AAAgACAAAAAgACAAFiIklyIYE4vkTqIO0Lnj+aHxDaQjoaHNijcjX6HBhi3&#10;jXOHRwcriqOE2QAAgACAAAAAgACAAFg3kY6P5U4JkHKPo0LDjxWOzjZvjZCN2yjijFeNwhj5jAiM&#10;oQdyiVSFCQAAgACAAAAAgACAAFCmqmFUTUZiqJhW0jtNpw1ZPS7speRbaSCGpdlc9w6XqKNdCAAA&#10;oAhgfAAAgABxLgAAgACAAE/GqJRbKkXEpsxdNzq/pR5fMi6Fo8Fg9yBbo21iKw7HpbJiBwAAnWxl&#10;FQAAgAB1+AAAgACAAE89plNh70UtpJZjjjpBoutlGC4RoX5meSAToQdnVg7RouFnCgAAmt5p7gAA&#10;gAB6PAAAgACAAE7HpAtop0Sjollp3jmkoLZrAS2hn0lsAB/Anr9skQ7GoD9sKAAAmHdvKwAAgAB9&#10;/wAAgACAAE5LogtvcUQroGtwTjkznsVxES0rnUxxpB+MnKVx9g7AndlxjgA1lgB1CQAAgACAAAAA&#10;gACAAE3XoGp2YEPKntN28DjknSh3VSzrm553kR9Ymtd3nA7Ym6l3XgBxk9p6VAAAgACAAAAAgACA&#10;AE1znxN9VUN/nYN9ojirm899sCy3mjd9nh8mmV19jA7RmeV9tQCwkgl+zgAAgACAAAAAgACAAE0k&#10;ngOEWUNKnHOEcTiBmraEMiyZmQiD3x8KmBKD5A6qmHeDewC1kJmAewAAgACAAAAAgACAAEzxnSmL&#10;j0Mom5SLhjhkmdCLCCyGmBCKjh8TlvOKrw7Zlx6IRADdj2eAlgAAgACAAAAAgACAAKnOWupTqZmt&#10;XcdXfIjzYIZbNXdQYyxezGSoZbpiQ1DhaBVllTvCad1ooyMlaXBq6QPneWdsy6fCVqNeIJgUWeBg&#10;/oeHXO5jxnYNX9hmeGOAYp9pEE/WZSJrjTrTZudt0CJlZdhvbAPIeZxxZ6XcUsxojZZHVlVqc4X7&#10;WadsTHSVXMZuHGIyX7tv3062Yl5xkDnlZBhzFSGxYrF0GQOtecp2YqP5T1Ny3ZR6UyBz2oQ8VqF0&#10;1HMfWfF1yGDhXRR2u02ZX9B3qDkBYXx4eCEKYAR4+QOVefJ69aIyTEB9HZLgUEh9RIK+U/x9aHGv&#10;V219hl/EWrN9qkyeXYh92Dg6XyF+ASB6Xcl+HQOBehR+36CwSaSHWZGLTd2GsIGRUbmF/3CdVU6F&#10;Tl7DWKmEqUvYW4mEHjeYXQ2DsyABW/SDoANwejCCK592R3GRipB4S9OQDYCeT8+Oh2/EU3+NCl33&#10;VvGLqksnWdiKdjcaW0CJjx+kWnWJlgNiekiCSZ6ERaybpI+jSi6ZTH/gTj+W8G8aUf+Uq11XVX+S&#10;n0qOWGyQ3zabWbmPsB9VWUCO1QNWelyCQp3iRF+lho8PSPCiSX9VTQmfFW6bUM6cFlzrVFOZcko1&#10;Vz+XSDZAWGmWIB7+WESS/wNNemuCPJ2HYiZTgI6kZGVXWH72ZpVbBm46aLdeiFxhasVh5klRbKll&#10;FzSzbgZn7RvXbYJpmwAAgABt8JvEXhBddI1eYLFgZH3aYydjNW1CZX5l5luEZ7dod0iSabZq5DQX&#10;awNtARtnak1uIAAAgABy05oLWlpnWYueXUNpZnxPX/VrXGvMYn5tPFo8ZOJvCUd3ZvtwvDMraC1y&#10;Lhq6Z5FyzwAAgAB3g5hSVv1xJonuWiJyX3quXQNzh2p4X7Z0nVkIYkV1p0Z1ZHF2pDJhZYV3dhor&#10;ZTt3tgAAgAB7lpa4VAV67Ih1V117X3lJWmp7vWkeXT58ClgCX+p8VkWOYih8pDGtYxt85RmwY0R8&#10;7gAAgAB/EpVkUYKEtYc8VQGEZHgrWDGD+mgVWyWDglcMXeODEkTVYCSCuTEaYPSCgRlIYaWCoQAA&#10;gACAAJRRT2iOc4Y/UwaNX3dDVk+MK2c/WVqK8lZCXCuJ1EQrXm6I5jCpXxSIUhj8YE2ISQAAgACA&#10;AJOBTbiYGoV7UW2WRHaIVMWUSWaRV9uSUlWdWreQk0OMXPqPLTAsXXiOfBi5XzmM7QAAgACAAJL0&#10;THehl4TtUDefBHX3U5OcRGYHVquZmVUlWYiXSUMsW8aVjS/JXBOU+xhZXmaQdgAAgACAAJFYaaxT&#10;YoOea0xXL3TzbPBazGUbbpBeN1QQcCNheEGscZhkgC11cqVnCRPRc8ZnxwAAgABx5I/KZcNcvoJT&#10;Z8Bft3O2aaFiiWQDa29lN1MZbSdnwEDYbq5qGizHb5JsAhNhcOdsUgAAgAB2lY5LYipmIIDdZHJo&#10;SXKPZoxqV2LoaIFsQ1IpalZuF0AWa+tvxSw5bKVxFRMSbl1xDwAAgAB6s4y3Xuhvbn9TYWhw13D+&#10;Y6tyJWGhZcZzWFD+Z8N0eD8baWN1gCtxaet2RRKSbEd2DAAAgAB+R4tFXAx4uH3yXrV5aW+tYSB5&#10;/GBgY1l6dVAQZWx65j5HZxd7USrQZ2h7nRI0anp7bwAAgACAAIoRWaCCCHzSXGqCB26iXvKB319l&#10;YUaBoE8nY2eBZD2dZQuBOypNZSSBLBHmaPeBOwAAgACAAIkZV5mLT3vnWn2Knm3FXRiJvF6WX3+I&#10;yE5kYa6H7Tz6Y0uHQinpYyeG/xGzZ7CGQwAAgACAAIhcVfaUgnsxWO2TJ20RW5WRjl3sXgKP6k2/&#10;YDaOezxbYc6NcSlvYW6NSRGCZqqKYgAAgACAAIfZVLqdmXqqV72bn2yCWmeZVl1eXNKXCE1FXwOV&#10;Fjv6YI+T0ykJX++TaBEkZe+LlwAAgACAAIUwcZJTQHhqcpZW82qlc7NaeFuldNhdyUtedfdg5zmX&#10;dw5juyWZd/ll1wu6esRmAgAAgAB1woPHbdJcDnc3bzBfA2mBcIRhzlqlcc1kc0qCcwZm7TjhdCJp&#10;JCULdMhqtguNd/dqqgAAgAB54YJwal1k3XXSbAFnF2hYbYNpMlmNbu5rKUmYcEBs/zgjcV5uniSC&#10;cbxvsgtldYJvigAAgAB9gIEOZzNtsHRwaQxvN2cAarZwoViVbEBx8ki9ba5zIjd9bsx0KyQXbuF0&#10;ywtOc150swAAgACAAH+6ZHJ2gHNIZnN3Y2XcaD54Ildgad14wUfPa1p5VDakbHh50yNtbDl6FQsK&#10;cZt6ZQAAgACAAH6gYh1/WXI3ZDl/mmTcZht/rVZwZ9B/o0b0aVR/mDYGal9/mCL3acp/owrfcBh/&#10;xwAAgACAAH28YCiIJnFeYlqHymQPZEyHNFWuZg2GhkY9Z5iF6zVwaJOFgiKkZ6SFigrLbs+EQwAA&#10;gACAAH0KXpGQ5XCzYNSP9mNkYtCOu1UMZJSNa0WfZh6MUDTUZwqLpSIuZdiL6QqzbeqHPAAAgACA&#10;AHyLXVeZknAyX6iYIGLbYaWWSlSEY2SUYUUpZOWS1jR4Zb6SGyHJZGKRUQprbmSHCwAAgACAAHj9&#10;ee5S/m0EemJWj2ANewBZ9lHXe7BdKUJHfGhgHzD/fUFirhzifmxkIwSEgOlk7QAAgAB5IHezdmBb&#10;SGv1dyheL18Od/Jg71D/eLhjhUGUeX1l5jB0ekdn6hyIewVo8QSbfilpsgAAgAB8wHZ9cw1jl2qw&#10;dBdl1F38dQln80/8depp60C5dr9ruC/Fd31tNRwQd8tt1gSce8VuuQAAgAB/73VEcAVr32lzcTpt&#10;fVy6ck9u/k8Qc0VwYD/idC5xmi8hdN9ylhumdLpy4gSfebF0KAAAgACAAHQTbVd0N2hLbrB1Olui&#10;b952HU4FcOd23j88cdZ3jC6Zcnt4EhtYce54IgSteBl5swAAgACAAHMOaxh8nmdvbI99E1rabc99&#10;Wk0ybuJ9fj5qb859nC4AcFJ9vRrhb4h9wgSYeDx+ggAAgACAAHI6aTOE+Wahar6E5FoWbAqEkUx4&#10;bSWEIj26bhCDxC1ubnWDlxqYbYiD3gSaeDiCgwAAgACAAHGSZ6eNRmYAaUOMsVl4apaLzUvka7CK&#10;zj0obJOKBizcbN+Juhora/aJzASZeDqDHAAAgACAAHEVZnGVjWWEaBqUjlj3aXCTIktlaoORnjy9&#10;a1iQgCyKa4WQXxnQarSOiARseIeC/QAAgACAAGzFgtlSe2GCgs1V51VIgvRZLEfLgzlcPTjWg6Ff&#10;ASfZhHhhLBL0hrthlQAAgzplrgAAgAB8A2uWf4RaTmCQf8FdIVRmgAdf0EcQgFViUzhDgLlkkCd0&#10;gWtmRBLXgvtmXwAAgQlqYgAAgAB/NmqEfFNiI19vfMtkXlN2fTJmfEYufZBobjeLffhqJybqfopr&#10;ZxKUf4lrPwAAgABvegAAgACAAGlteWZp+F5OegRroVJReoVtLUVLevdumDa/e2hvziZMe9twoRI5&#10;fI9wSAAAgAB0/gAAgACAAGhjdtVx011Ud5By9VFdeCVz9URReKJ00TYjeQt1jSXIeWB2AxH1efh1&#10;ngAAgAB54gAAgACAAGdzdKB5xVxwdXh6YlCIdh561UOadp17JTV/dv97ZCV9dx97khHXd7l7YAAA&#10;gAB+CQAAgACAAGaucsiBs1vLc72B20/2dGuBxUMLdOOBjDTpdTmBYyT3dS+BZBGpddqBiQAAgACA&#10;AAAAgACAAGYScUmJmls0ck2JVU9icwGIvUKCc3SIBTRnc7uHiyRyc4mHmxFLdGqGwQAAgACAAAAA&#10;gACAAGWYcBaRhlq+cSiQ6k7rceCP20ITckuOszQLcn6OAiQvciGONhERcz+K8AAAgACAAAAAgACA&#10;AGCmjG9RmFYHi+1U3Ep3i6lX/T2ci5Va5C8ai9ddZR4IjSle+gmAjmpfKQAAgABpaQAAgAB+cF+P&#10;iVJY/lUriRFbu0mqiN5eVTz1iMRgvC6hiO5ixh3Jiflj+Amkiqhj/QAAgABuKQAAgACAAF6fhkFg&#10;Y1QthjFimEjXhhdkrzwvhgRmli4FhiRoKR1ihvVo/Qmjh1Fo6wAAgABzZAAAgACAAF2wg2hnyVMy&#10;g3dpekfVg3FrDTtng2psei1Vg4ltnBzjhCRuGAmGhGduDAAAgAB4WwAAgACAAFzGgOhvPVJOgRJw&#10;cUb0gRxxhTqLgRVybyzAgSdzLRxngY5zYwlhgeNzigAAgAB8rAAAgACAAFv0fsd2xFGIfwp3hUY9&#10;fx94HDndfxd4jiwjfxR44hwlfyh48Qlaf7R5mQAAgACAAAAAgACAAFs8fPB+PVDXfU9+kkWZfW9+&#10;tDlHfWR+tyubfU9+uhvRfSR+xAmNfdJ/MwAAgACAAAAAgACAAFqse3mFy1B0e/mFzkVGfBuFeDkG&#10;e/GE/Stve7aEwxuNe1qFGwlSfFyD3wAAgACAAAAAgACAAFo7ekqNbFAFeteNK0TZev+MbTines2L&#10;kisnenWLSBtiedmLMglMeyqGSQAAgACAAAAAgACAAFSlltxQPUqMlfFTVT+JlU9WSjMmlQJY+iTP&#10;lXdbFhLvmFJbqAGClKVdjQAAgABtFAAAgACAAFOek/1XP0m8k0RZ4D7FkqdcXTKIkkRemyRnkohg&#10;TxLYlOdgmQHUkQpiaQAAgABx+AAAgACAAFLLkQxeP0jckHlgZz4Kj+xibTHYj4dkOSPkj69lhxKb&#10;kaRljgIGjctnZwAAgAB25AAAgACAAFIAjkJlQEgGjchm8T0ojUtogTEvjOlp4SNUjQFq0BJKjpNq&#10;nQIfivBspAAAgAB7PAAAgACAAFE5i8hsVUdEi2ltljxrivdutTB0io9vniLjiopwPRH+i75v5gIt&#10;iHhyWgAAgAB/BgAAgACAAFCCiatzgEaZiWd0XDvSiP11DS/qiIx1jyJpiGh11xHiiR91iAJFhlV4&#10;SgAAgACAAAAAgACAAE/ih+J6qUYMh7h7LTtYh1R7dS+AhtV7lyIEhpN7phGohuV7iwJwhIJ9VwAA&#10;gACAAAAAgACAAE9ghmOBxEWIhlKB8DrYhfaB1y8MhXCBpyGbhRGBphEvhRiBwwJhgxGBdQAAgACA&#10;AAAAgACAAE74hTSJM0VahUaJQDq5hPOIvS8QhDiIFCHtg4OIGhHkgx2HJALXgbSB7AAAgACAAAAA&#10;gACAAEhYonFOXz7foTxRQjRpoGdT9ihZoChWThnDoXNXvwijoxtYZQAAkZRf5AAAgABwegAAgACA&#10;AEdHn+ZU/j34nuxXdzN4nhpZxSePna9bvBlFnqFc2Ainn3NdWQAAjtxkfgAAgAB1UQAAgACAAEab&#10;nQ1bnT00nC1drDLCm29fjibbmvlhJBjDm71h6giXm85iUAAAjENpUQAAgAB5qQAAgACAAEYHmjxi&#10;OjyEmW9j3DH2mLxlViZAmEdmixhHmO1nBgiAmExnXwAAid5ufAAAgAB9gAAAgACAAEVkl7ho6Dvd&#10;lwxqKTFellhrQCWoldJsChf7lkxsSwh1lQ9srwAAh8Z0LwAAgACAAAAAgACAAETFlZNvvjtKlQpw&#10;pzDklFtxXyVMk75x0xe4lABx0AiSkilyZAAAhhB5ZwAAgACAAAAAgACAAEQ7k8J2nDrPk1p3OTCC&#10;kq53liT4kgF3vBdokh53mQiCj9J4mwAAhLJ9ygAAgACAAAAAgACAAEPJkkF9kDptkfZ97TAykU99&#10;+CTDkIh92hdCkHN9yAhSjfB+eAAAg0WAAAAAgACAAAAAgACAAEOAkQSExjolkM6E9C/xkDKEsySZ&#10;j1mEZRdKjwWEhwiFjFmDWAAAgnGAAAAAgACAAAAAgACAAJ77U9VN1Y/IVwhSHYAEWiJWUG9cXSxa&#10;Y12lYBleUUq/YrViETZxZGNlgR5fY5Zn9AF7fYBrGZzRToVYCI4UUi5bb36EVbJevm4IWRFh8lxv&#10;XENlBkmrXwdn9jWAYJhqnx2tYDJsdgGLfWRvz5raSaxiPow7TcBkuXzvUZxnImyKVUFpe1sgWKhr&#10;vkiNW4pt6DSaXPNv2h0OXUpxJAGafUt04pjoRTxsZIprSbNt+XsyTdRviGsfUblxDVnaVVZyhUd+&#10;WE5z8DPIWYV1NBx/Wtp2BgGmfTZ5i5cKQTZ2eIjLRgp3OHm+Snl39Wm9To94qljYUlx5XkacVWh6&#10;EDMXVmZ6sxwKWNN7KgGxfSR9iJVnPamAfodrQtSAbHibR4uAXGjDS9yAS1fvT8aAPkX3Ut6AQzKR&#10;U6CAWBurVymAqAG6fRSA5ZQKOpaKcYZKQA+JiHexRQaIp2gBSYmH1Fc7TZOHFUVcUK2GezIuUTWG&#10;IRtnVcqGkgHCfQiBMJL1OAaUP4VlPcCSdnb5Qu2QxGduR5iPNVa5S7uN1kTcTtSMtjHDTxiMGxsx&#10;VK+LywHIfP2BNJIzNg+dtIS+O/KbB3ZxQUKYhmcERgmWS1ZsSj+UY0SlTVmS4zGJTV6SUBr3U8+P&#10;8AHNfPWBOJODWr5N7oVDXWFSIHZbX/1WOWZ9YopaL1WBZPld+0M9Zxdhjy9PaEBksRaqaXVmVAAA&#10;gABt0pF5VZlXmYPVWLta/nUtW7ZeSmV/Xo1hdlSjYTFkeEKAY2pnSi65ZF1ptxZOZmBq2gAAgABy&#10;sI+aUORhSYICVG1j13OZV7lmUGQCWs9or1NWXaVq8kFjX/FtEC3RYJ1u2hWxY+BvigAAgAB3Yo3K&#10;TJNq64BHUHNsp3H1VAFuVmK0V1Jv8lIpWllxeEBqXK9y5y0TXQp0GBU4Ybh0cwAAgAB7dowcSK50&#10;hn7FTNt1e3CSUK12Y2FgVCx3PFE0V1x4DT+UWbt41CxxWbp5exTVX+d5rAAAgAB+84qxRUh+G32E&#10;Sbh+TW96TcR+cmBmUXZ+jFBOVL9+qT70Vx1+1Cv1VsB/CRSHXmR/WAAAgACAAImIQluHnnx+RwaH&#10;DW6XS0SGbV+eTx6FzU+UUn6FQz5YVNSE3yubVEyExBRVXaKE+gAAgACAAIihP/CQ/3uyRMqPrW3i&#10;STCOSl8BTSaM808DUJWL0D3LUtyK+SstUkeKxhQqXeuJmwAAgACAAIf/PhGaHnscQwyYFm1WR4qV&#10;9V6GS5KT8k6gTwqSRT2CUUWRHSrhUK2RExPfXmmNQAAAgACAAIgdYexODHrDZAdSHWyxZiZWF12b&#10;aDlZ7E1Wai5dkTuka9pg7yfybJhjqQ6TcOtkaAAAgABxtIYnXPlXG3lIX4tad2tjYf5dtlx7ZFFg&#10;00xZZnJjwzrMaClmdSdCaIdolA5DbhFo/wAAgAB2aIRuWGJgRne0W1ti32otXhxlY1tcYKNnxUtp&#10;YuhqAzoLZKFsDSa5ZJJtmQ4Ta4dtxQAAgAB6i4K7VDBpaXYXV3lrQmiVWnRtC1oUXTBuuko/X6Bw&#10;SjkUYVVxtCX5YMhyvQ24aXhyzwAAgAB+I4EyUGtyiHSqU/RzqmdBVyl0uVjUWg91sklcXJ92nThM&#10;Xkt3cSVnXYN4CQ1+aTF4OgAAgACAAH/rTSF7p3OAUOF8F2Y2VEd8b1ffV1Z8tUh7WfZ8+TeyW5B9&#10;QyT2Wsx9iQ1SaXx+CQAAgACAAH7hSk2EtHKOTjyEeGVbUcqEGVcYVPiDsEfAV6WDWTcZWSaDKSSm&#10;WJGDRA08aaGDEwAAgACAAH4TR/WNpXHSTAqMw2SqT7aLslZ3UviKnEcnVaqJuDaEVwqJKyQ3VsKJ&#10;Yg0laciHNgAAgACAAH2CRiCWZ3FISlOU8mQfThGTNlXzUVuReka6VAuQFzYxVU+PUSPfVVCPZAzh&#10;ajyItQAAgACAAHyVaXNOE3AGaw1R/GK6bLdV0lRhblhZg0TGb91c+zOPcStgEx/UcaxiOQczd7Zj&#10;EAAAgAB1hnqzZLJWkW6cZrdZ3GGDaKldC1NYan1gFUPibCFi6jLSbWVlaB9EbU9nCgcfdOpnvwAA&#10;gAB5rXkdYEVfK20XYqZhyWBJZNpkTlI3Ztpmr0LxaJlo5DIQacpqzh66aU1r9wcNdBVspQAAgAB9&#10;UneSXC5n02uaXtppvl7kYURrl1E7Y3JtWEIXZUtu6zFtZmVwRR5YZd5xAQcOdBNxzgAAgACAAHYj&#10;WIdweGpeW29xvV21Xgly7VACYFR0AUEtYkF1ADCaYzt11h24Yvt2PQbndFV3hAAAgACAAHTzVVN5&#10;IWlCWGl5x1ywWyt6Tk8RXZZ6vEBUX4l7IjAHYFh7gx1PYIl7uwbWdHJ86gAAgACAAHP9UpGBuWhg&#10;Vc+BxlvhWLGBpk5QWzKBcz+gXSaBTy91XcSBSx0MXn6BiAbYdG+BaQAAgACAAHM9UEOKOWevU6OJ&#10;uVs2Vp6I+E2zWSqIJz8HWxaHhi7eW3yHQRydXOSHxQbTdHiEnQAAgACAAHKzTnCSmmctUe2Rolqw&#10;VPWQS00vV4KO4j6YWWGN0i6KWZSNeRxAW56NGQaddNOEeQAAgACAAHDRcXNN4mUGcpNRpFh4c81V&#10;VUrRdQZY3jvNdi1cICrnd0Ne2RadeDBgFgCnfuZiWgAAgAB42m8PbOtV3GO7bmpZE1dfb9xcLknp&#10;cTZfITsNcmph0CpSc1pkAxZDdAlk1wDOfqRnIQAAgAB8hG2WaKdd92JSanhgkVY2bCNjEUjYbZ1l&#10;aTombt1niCmab59pNxXHcH1prQDgfoZsKgAAgAB/vGw1ZLRmF2D4ZsRoElTiaJxp90feajZrvTlG&#10;a4RtTSjwbBFughVdbW5uqQDzfmVxlgAAgACAAGrjYSNuRl+4Y2ZvpFO7ZWRw7UbKZxdyFjijaG5z&#10;IihtaMNz5xUbaslz2gETfi53HgAAgACAAGnFXgN2gF7IYHZ3UFLnYpZ3/0X0ZFx4kDfNZaN5ESfZ&#10;Zap5eBSuaJp5ZwESfjB79AAAgACAAGjcW0t+q13tXeN+9FIbYB9/DEU2YfJ/CzcbYyt/EydHYt5/&#10;LxRxZrt/ZgEkfhN/+gAAgACAAGglWQOGwF1EW7uGj1F5XguGF0SgX+OFiTaJYQiFKSa0YGGFJhQG&#10;ZVSFRAEwff6AzgAAgACAAGeeVy2OxlzFWgCOM1D3XF6NNkQiXjKMIjYgXz+LaiZnXmGLiROwZDiJ&#10;8wEPfjWAuAAAgACAAGTjegxNWlncerhQ+E4He4hUgkEDfGRX3TJ0fUxa2yGUfoBdDQzMgKBdeAAA&#10;gABlnQAAgAB7tGNFdcJU31iodsFYAkz9d7pbBUAqeKRd2DHIeYJgUyEcemdiEQy0fKxiPQAAgABq&#10;SAAAgAB+9GHxcadcg1ddcu5fF0vudBJhkD8vdQ9j1zD6deZl0CCBdnhnHgx8eUFnGgAAgABvVgAA&#10;gACAAGCwbdVkMlYbb1FmNEqwcJdoHT43caxp3zAecn5rWR/VcrNsPwwwdlhsIAAAgAB00QAAgACA&#10;AF+Ealxr6FUDbARtX0mkbWluvD0sbotv8y94b09w+R9Lbx1xiAv+c9BxbgAAgAB5sgAAgACAAF52&#10;Z0ZzslQGaRl0pEi+apx1dDxqa8d2Ii7PbHR2sB8Da9t2/Qv0cZl3HwAAgAB90wAAgACAAF2YZJN7&#10;eFNLZpV780gbaDN8OjvSaV98Yi4zaeh8ix56aR18rAvXb8J9PQAAgACAAAAAgACAAFznYkqDMlKk&#10;ZG2DQUd9ZiGDBztDZ0yCsy2rZ7OCih3sZuqCtwuKblyCewAAgACAAAAAgACAAFxiYG2K7FImYqqK&#10;pUb/ZG6J9TrMZZWJLS1LZdiIzB2oZSaJKgtZbT6GqgAAgACAAAAAgACAAFjzg1xMYE6rg5ZP3UOE&#10;hARTPjcKhJpWYSi8hYBZAhdWh4laXARxh9VbogAAgABpNQAAgAB+Gld4f05TfE2Ef9VWikJ5gGBZ&#10;cTYsgPFcGygTgbFeSRbxgzNfQwSNhAhgbgAAgABt8QAAgACAAFZIe1pas0xUfB9dQEF7fMlfqjU+&#10;fV9h1ydTfgJjkRZrfvtkLwSKgLZlVgAAgABzJAAAgACAAFUrd6Jh9UsxeJJj/UBWeVVl5DRYefdn&#10;miaIen9o5hXTevhpLwRzfdxqbwAAgAB4IAAAgACAAFQadDlpR0opdVJqzj9Vdi9sNjNidtBtbCXi&#10;dzduWBVHd4RuXgRae2lv4wAAgAB8cgAAgACAAFMmcSxwq0lDcm9xuz6Ec2RypjKhdAZzZyU3dD1z&#10;6xUFdIdz0wRieUN13wAAgACAAAAAgACAAFJRbnd4Ckhzb+d4qT3EcPZ5GjH1cZZ5ayShcZt5nxSi&#10;ciZ5gASQeEp7cwAAgACAAAAAgACAAFGmbCd/dEfvbcx/uD1Ybvd/sTGob4l/jSRlb1J/iRRCcDp/&#10;sARceKKAJwAAgACAAAAAgACAAFElaj+G8kdvbAGG6TzcbUGGeDE5bc6F8yQRbWSF2xQQbqSFuARR&#10;eLWC6wAAgACAAAAAgACAAEzvjaBK10NgjWpONjjVjYNRaSy9jf9URB5Vj19WVwyAkd1W9gAAiYpc&#10;NAAAgABsrQAAgACAAEuTictRlEI4ieZUize1ihdXUCvFin9Zvh2Zi5hbbAw5jRVb1gAAhk5g3wAA&#10;gABxjgAAgACAAEqFhfpYZ0Echkta6Ta8hpRdPCrXhvNfOxzch9RghAvkiJ5gvwAAg1RlugAAgAB2&#10;iAAAgACAAEmNglRfR0AXgshhTzWrgyNjKyoBg4FkvxwghDFlqwuIhLdlwgAAgKpq3gAAgAB66wAA&#10;gACAAEibfvFmPD8nf49nzjTCf/5pNykegE9qVxuVgMFq+As7gWBq/QAAgABweQAAgAB+vgAAgACA&#10;AEe6e+JtTD5NfLBucDP+fTZvaChxfX1wIhr7faZwbAsTfoZwhwAAgAB2VQAAgACAAAAAgACAAEb4&#10;eTF0XT2Vei11HTNcest1pyfmewV2Axpyeud2EwrUfDZ2bAAAgAB7RwAAgACAAAAAgACAAEZPdtB7&#10;bDzreAN70DK9eLx7+CddeO18ABn6eIR7+wptem98rQAAgAB/eAAAgACAAAAAgACAAEXTdNuCvDyH&#10;dkSC4DJvdyCCnyc6dzmCSxokdnKCWwrOeLWCBgAAgACAAAAAgACAAAAAgACAAECZmUVIqzeymK1L&#10;5S2jmJRO1CGqmVFROxJ5nDJSUwNSmb5UYAAAhLJfigAAgABwDQAAgACAAD83lbxPBDZUlY5R2Sws&#10;lZlUYiBLlkBWZhFumKFXLwMJlRVZPwAAga5kQAAAgAB1AQAAgACAAD5BkhZVeDU6khlX4Ssekj5a&#10;Ah86ktdboBCglMNcHwLSkM9eLgAAgABpIwAAgAB5dAAAgACAAD1vjn1b/TRQjp9d9ioYjtVfqR5n&#10;j2Rg6A//kNdhKgKqjQZjOgAAgABuVgAAgAB9WAAAgACAADyaixRimjN0i2lkJilEi61ldB2ZjCJm&#10;Sw+njRBmZwKZicVohwAAgAB0BAAAgACAAAAAgACAADvLh/JpXTKmiIdqgSiQiOVrax0GiUJr8Q8/&#10;iaRr1gKmhwNuMAAAgAB5OwAAgACAAAAAgACAADsVhSlwKTH0hf5w7yf4hndxeRyNhr9xtA7nhq5x&#10;hgKWhMV0UwAAgAB9mAAAgACAAAAAgACAADp8grt3CjFdg893fCd2hGV3rhwuhJd3qA6jhEl3kgJu&#10;gwJ6KwAAgACAAAAAgACAAAAAgACAADoNgKp+JzDngfZ+TycLgqx+MRvjgsx+AQ6Rglx+LgKJgYh+&#10;/wAAgACAAAAAgACAAAAAgACAAAAA//8AAP//AAD//wAAbWZ0MgAAAAAEAwkAAAEAAAAAAAAAAAAA&#10;AAAAAAABAAAAAAAAAAAAAAAAAAAAAQAAAQAAAgAAAiQEHQXaB2kI2Qo2C4UMxw3/DzEQXhGLErcT&#10;4hULFjIXVxh5GZgatRvSHO8eJR9ZIIchsiLaI/8lIyZEJ2YohimnKscr6C0ILigvSDBpMYkypjPC&#10;NN41+zcYODU5UTptO4k8pT3CPt4/+EERQilDQkRcRXVGj0epSMNJ3Ur3TBJNLE5DT1lQb1GGUpxT&#10;slTJVd9W9lgNWSNaOltRXGZdeF6KX5tgrWG+Ys9j4GTxZgJnEmgjaTNqQmtSbF5tZ25xb3pwg3GM&#10;cpRznHSjdap2sXe3eL15w3rIe818zn3Nfsx/y4DJgceCxYPChL+Fu4a3h7OIrompiqSLnoyYjZGO&#10;ho97kHCRZJJYk0yUQJUzliaXGZgMmP+Z8prkm9acyJ27nq2fn6COoXyiaqNXpEWlM6Ygpw6n/Kjq&#10;qdeqxauzrKGtj659r2uwWbFHsjazJLQStQC17bbat8i4tbmjupC7frxrvVm+R781wCLBEMH+wuzD&#10;2sTHxbXGo8eRyH7JbMpZy0TMLs0YzgHO68/V0L7Rp9KQ03nUYdVJ1jHXGNgA2ObZzdqy25jcfd1i&#10;3kffLOAQ4PTh2OK7457ke+VX5jPnDufo6MHpmupx60jsHezw7cPulu928FXxM/IP8urzw/Sc9XP2&#10;Sfce9/P4xvmV+mH7Kfvr/Kf9XP4L/rT/Wv//AAAB6AOnBSwGhAe/COcKBAsWDBwNHg4cDxkQFxEU&#10;EhATCxQEFPwV8xbmF9gYzBnWGt4b4RzhHd8e2x/WINEhyyLEI74kuCWzJq4nqiimKaIqoCueLJ0t&#10;mi6VL5EwjTGJMoYzgzSBNX82fzd/OIA5gjp/O348fD18Pnw/fUB/QYJChUOJRI1FkkaYR5pIm0md&#10;Sp9Lo0ymTapOr0+0ULpRwFLHU85U1VXXVtlX21jeWeBa41vnXOpd7V7xX/Vg+GH8YwBkA2UBZf9m&#10;/Gf6aPhp9Wrza/Bs7m3rbuhv5XDhcd5y2nPWdM11w3a5d694pXmbepB7hXx6fW9+ZH9YgE2BQYI1&#10;gymEHIUQhf6G7YfbiMqJuIqmi5WMg41xjmCPTpA9kSySG5MKk/qU6ZXZlsmXupinmZOagJttnFqd&#10;SJ42nyWgFKEEofWi5qPYpMqlvaaxp6aom6mRqoerf6x3rW+uZ69gsFqxVLJPs0y0SbVGtkW3RLhF&#10;uUa6SLtKvE69Ur5Xv13AY8FqwnLDe8SExYrGkMeWyJ3Jpcqty7bMv83IztLP3NDm0fHS+9QG1RLW&#10;Htcq2DfZRNpR217ca9153obflOCc4aLiqOOt5LLltua6573owOnD6tTr5ez17gTvEvAg8SzyOPND&#10;9E71WfZj92r4bvlv+mz7ZPxW/UT+L/8X//8AAAIFA9gFaAbGCAYJMgpSC2UMcg14DnoPehB6EXkS&#10;dRNwFGgVXhZSF0UYNxkpGjQbPRxAHT8eOh80ICwhIyIZIw8kBCT5Je4m4yfYKMwpwSq2K6ssny2T&#10;LocvfDBwMWQyWTNNNEE1NjYrNyE4FjkLOgA69jvtPOM92z7TP8tAxEG9QrdDskSsRaZGoUecSJdJ&#10;lEqQS45Mi02KTolPiFCIUYlSiFOIVIhViFaJV4pYi1mNWo9bkVyTXZZemF+bYJ1hn2KgY6Fko2Wk&#10;ZqZnp2ioaalqqmuqbKttq26rb6twqXGocqVzo3SgdZ12mXeVeJF5jHqHe4J8fH12fm9/aYBhgVqC&#10;UYNIhD6FNYYrhyGIF4kMigKK94vtjOKN2I7Nj8OQuZGvkqWTnJSSlYmWgJd4mHCZappjm16cWZ1V&#10;nlKfUKBPoU+iUKNSpFWlWaZfp2aobql4qoKrjqycrauuu6/MsN+x87MJtCC1OLZRt2y4h7mkusK7&#10;4b0BviG/Q8BlwYfCqsPOxPHGFcc5yF7Jgsqmy8rM7c4QzzLQVNF00pTTstTP1evXBtge2TbaTNth&#10;3HTdh96Y36fgs+G+4sfjzeTR5dLm0OfM6MTpuuqs65vsh+1v7ljvXPBb8VbyTPM99Cr1EvX29tb3&#10;s/iN+WL6L/r0+7H8Zv0R/bP+Tf7h/3H//wAAAdkDjQUJBlQHfwiWCaEKpAufDJMNgg5wD18QTBE3&#10;EiETCRPwFNYVuxafF4MYgRl9GnQbZhxVHUEeLB8XIAAg6iHTIr0jpiSQJXomZCdOKDkpJSoQKv0r&#10;6izXLcQusS+eMIwxeTJnM1U0RDUyNiI3ETgBOPE54jrTO8Q8tT2mPpg/ikB9QW9CYkNVRElFPEYw&#10;RyNIF0kLSf9K80voTNxN0E7FT7lQrVGhUpVTiFR6VW1WX1dRWENZNVomWxhcCVz6Xete3F/MYL1h&#10;rGKbY4lkeGVmZlRnQmgwaR5qC2r4a+Vs0m2+bqpvlnCCcWxyVnNAdCl1EnX7duR3zXi2eZ56hntu&#10;fFZ9Pn4lfw1/9IDbgcKCqIONhHKFV4Y7hyCIBYjqic+Ks4uYjH2NYo5Hjy2QEpD4kd6SxJOqlJGV&#10;eJZgl0eYL5kYmgGa6pvUnL+dqp6Wn4OgcaFfok+jP6QwpSKmFacIp/2o86nqquKr26zVrdCuy6/H&#10;sMSxwrLBs8G0wrXFtsi3zbjTudu647vtvPi+BL8RwCDBMMJAw1LEZsV6xo/Hpsi+ydbK8cwMzSrO&#10;R89j0IDRn9K/0+DVA9Yn10zYc9mb2sTb790a3kbfc+Ch4c/jAuRN5Znm5+g26Ybq2Owr7YDu1/Ax&#10;8ZDy7/RN9ar3BPha+av69vw6/Xv+u////wCAAIAA5k9/zn9YzZl/qH7NtNp/mX55nBR/o35lg0x/&#10;xn6FaoV//n7AUb+AY389OQCBEoAP/MV+fIs05LV+Y4lszEB+XYfMs5p+boZmmth+mIVDghh+2YRP&#10;aVp/L4NnUK5/r4KhOBSAdoHm+rx9NpZx4vt9MJOSyst9PpDPsjp9aY5emZN9rIwsgO9+B4oiaE5+&#10;dYgTT8F/DIYAN0F/6IOs+ON8LqG34UF8M52/yTN8TZnwsMJ8hZZXmEV835Maf8t9T4/zZ1Z90Yy1&#10;Tu9+fIlNNod/Z4Vc9zd7Y60D36V7Zqfrx6p7h6MKr2B7yZ5plvh8K5n4frJ8r5W3Zm59Q5FBTi59&#10;/Yx7NeV+9Ibv9bx6yrhV3i96x7IUxkN65KwUrhl7LKZhldx7maDafaR8JJtZZZV8yJWoTYJ9kY+B&#10;NVt+kYhf9Hd6UsOq3Ox6RrwyxQl6XbUKrPl6p647lOl7H6ebfNl7tqDoZNh8YJndTO19NZJQNOh+&#10;PYmn82N5988B29h548ZAw/p58r3kq/d6OrXslAJ6uK4kfCB7W6ZAZEh8EJ3lTG986pTjNIl994rF&#10;8nV5tNpa2ut5l9Ayww95n8aUqxh5471qkzt6ZLRqe3d7DatAY8J7zKGWTAl8r5czND19vou27lOI&#10;234214aHxH3CwJ+Gw31wqYyF5n1VklKFKn11eweEhn3GY8SD8X41TI+DeH7pNZKDKIAA7D2HfYjL&#10;1hSGcIdAv2uFg4XjqGOEu4TBkR6EG4PfedSDlIMtYpyDHYKNS5KCw4IWNNiCkIHB6nqGR5Nl1HSF&#10;TZDavfyEb45zpwuDxIxYj+2DOYp3eMqCyoi9YbaCaYcDSs2CJoVMNDOCB4Nv6NuFT53+0uCEX5p0&#10;vHqDjpcUpauC55PojrSCcpELd7uCFY5BYNaBx4tkShiBl4hoM6KBi4UE51yEi6ig0WyDnaQVuxCC&#10;1J+6pFuCN5uUjYCBwpeVdrqBeJO7YAiBOY+ySXWBGotlMySBH4Z75gCD8bNL0BuDBK26uc2COqhY&#10;ozKBo6MtjHuBNp4gdciA7pkUX0qAvpPbSOSAr446MrmAwYfP5NWDc734zvqCh7dWuLWBvLDioi+B&#10;Jqqoi5+AxKSKdRGAg55VXqeAVJfRSGmAU5DZMmCAcoj749aDDsilzgWCJMDit8aBV7lToUqAv7H6&#10;itCAYaq7dGuALqNcXimAB5uVSAKAB5M7MheAMIn+4wCCvdNUzTeB1spZtvqBB8GaoIiAbrkTiiOA&#10;EbCic9p/4qgGXbd/xp79R6t/0JVWMdx/+4rX3hKR4nywyO6P8Xxjs7GOGHw6njuMaHxHiI2K3nyP&#10;csWJaX0KXRGH/H2oR3uGmX6TMlGFOX/x3CqQtIaXx5SOwYVSspKM9IQ8nTaLV4Nbh46J5IK2cdKI&#10;iII9XCuHM4HYRrmF6YGiMcuEooGd2qOPjpCVxjmNqI5XsXKL3Yw+nBWKV4pwhniI+IjZcNCHtYdo&#10;W0iGd4X8RgWFRoSfMVSEGYM02UKOm5qXxNiMv5dssAeLB5RrmsiJgpGkhVKIOY8db9mHBYyoWoOF&#10;2IomRW+EuoePMOyDoISv1+6N4aSUw4eMCaCBrrqKW5ybmY+I3pjkhDqHjZVPbvCGa5HVWc6FSo40&#10;ROiEPYpbMJGDNYYL1rWNS66cwlyLd6mdrZmJyqTEmIKIUqAXg0yHCJt+bhqF4ZbiWSuEzpIdRHOD&#10;0Iz/MEWC2odE1aeM0LijwVyK/7KwrKGJUazal5uH3acqgoaGm6GKbXeFepvQWKGEYpXQRBKDc49s&#10;MAWCjYhW1MKMasKmwIaKnbuyq8+I8bTUltGHe64Sgc6GPadbbOOFKaCCWDaEFplOQ8GDJ5GcL9GC&#10;TolB1ASME8ypv9WKTcSgqx+Io7yllieHLbS+gTeF8azebGeE4KTVV9SD2ZxtQ3iC9JOFL6eCG4oF&#10;zk+bG3uAuqKYWXtRpu+VrHtGkwqTJ3tzfuiQxnvaaqiOdXx3VoiMIn05QpaJwn5QL0KHQn/izJ2a&#10;D4TSuYGXPIO+pgaUl4LVkjSSIIIkfhOP04GtadqNmIFjVcaLWYExQfyJEYE3Lu+GpoF6y0KZEY4h&#10;uESWRYwupPmTnYpakS6RN4jVfSCO+od9aQKM0YZKVQ6KpYUfQXSIcIQKLqWGG4L6yiGYHpeOtxiV&#10;Y5S5o8uSyZIBkBuQV4+MfB2OLY1RaCCMFIspVFiJ+Yj5QPKH24bBLmWFn4ReyP+XZqD2tgeUrZ1E&#10;oq+SG5m/jvqPvZZpeyCNiZMzZ1GLf5ARU76JbYzNQIqHXYlhLi6FNIWhx+yW2KpgtP6UIqXXoa6R&#10;kqFwjguPOZ0xekyNCZkCZpeK+JTOUzaI8JB0QDCG74vTLf+E2IbBxvuWZLO/tCCTrq5WoNeRH6kF&#10;jUGOyKPReZ6MoZ6nZgqKk5ljUsaIgpPiP+eGj44NLdiEjIe7xi6WA70Zs2WTTrbEoCGQwLB8jJKO&#10;aapEeP6MRqQRZYmKRJ26UmuINpcWP6qGQZALLbiETIiQxYWVr8Zxss2S/L8cn4mQcrfGi/6OHbB3&#10;eHuL+6koZSCJ/qGyUhqH/ZnsP3CGEZHCLZ+EGolAvyCkh3qtrMmg+nqNmn+dfHqWiBSaH3rYdXKW&#10;3ntWYrSTpXwMUCqQW3zpPeGM7n4gLGqJO3/TvaKjnINwq+Kf8oJ8mc6cc4G1h26ZH4EldMWV74DS&#10;YgqSx4CuT4mPj4CmPW6MNYDcLEmIl4FZvIOiqYw2qtyfBopumOybhYjPhoyYQYd1c/OVHIZQYVKS&#10;A4VQTvOO2YRbPQqLkIOFLCyIBYLEu4Kh3ZTsqdCeRJJbl9mazI/5hZWXfo3CcxOUZIvNYJiRVInm&#10;TmaONIf6PLKK+4YQLBOHhIQRuqWhGp3DqOmdjppllueaIZc0hKGW2pQmcjyTqZE/X+aQqY5rTeGN&#10;lIt9PGGKb4h2K/2HFYU9ubygj6aaqB6c/aJpliSZjJ5gg9+WSZp/cYiTK5avX02QIpLaTXaNFY7j&#10;PCKJ/oq3K+qGt4ZFuO2gIK9ap2CciqpYlW6ZGqVxgzWV26CqcPeSxJvrXtePv5cVTR6Mp5ILO/CJ&#10;m4zAK9uGaIcquDefx7gJpsGcLbInlNaYvKxYgqWVfqaccHOSa6DkXm2PcJsMTNeMWZTzO8eJS46M&#10;K8+GKIfrt6CfecC0pj6b2bnelFaYarMOgimVMKxKcAiSIKWJXhqPKp6kTJmMIJeBO5+JHJAUK8WF&#10;9IiJsJ2uKHomn4qpzXoJjo6lfnobfYChSHpqbEqdIXr4WwWY8HvASgmUoHyxOWqQEX3/KdCLHH/E&#10;r1ytUoJmntSo2YGCjgakhIDQfP6gUIBaa7+cMoAiWn2YD4AdSY2TyoA2OSGPS4CTKeCKa4E5rnes&#10;a4qfngKn94j3jVKjnYd7fEefc4ZHaxObXYVIWemXRYRzSRqTC4OuOOSOm4MQKe6Jz4KRrbSrm5LP&#10;nS6nNJBqjHOi444ye3uesYw1alyao4pwWVSWkojBSLCSYIcSOK+N/oVuKfqJR4PJrO2q/Zr1nGqm&#10;lpfUi6qiSZTnerSeGZIsabCZ+Y+DWM2V8oz4SFSRxYpWOIKNcYelKgSI0YTgrESqYqM3m8ml/Z9S&#10;iwuhsJuZehqdhJgIaSOZZpSFWFaVUZEFSAKRMI1rOFqM8ImvKg2IboXUq56p76tem0SlgKaoio6h&#10;LaIYeZ2dAJ2vaLOY75lUV/2U5pTlR8WQu5BNOD6MiIuHKhSIHIalqwapl7NomsOlH63aihmgyqhs&#10;eTGcnqMfaFSYk53bV7CUlZh8R5OQapLsOCqMNY0lKhmH2IdUqoOpTLtkmlekybToibSgda6FeNWc&#10;TahBaAeYRqIJV3iUS5u1R26QL5UzOBeMA46CKh6Ho4fjouG3/HnHkwGyzHmjgzytqnm4c3WolnoR&#10;Y5mjfXqsU7+eSHuDREaY33yGNUqTHH3nJ3+M2X+2oeS3LYGNknex6ICwgtasvIAMcxGno3+oYyui&#10;jH+HU1idXX+eQ/GX+n/WNSySRIBVJ7yMGYEcoT+2RolCkduxCYewgk+r2IZNcoSmwoU5YqihroRc&#10;UuuchoOuQ6WXKoMUNRaRg4KoJ/KLcIJioLe1cpDmkUSwPo6lgamrEoyVceyl8orEYiCg54ktUoGb&#10;xoexQ2CWcYY6NQWQ2YTaKCGK3oOIoCy0x5iHkLevkpWUgRmqaZLZcVulTJBPYaagM43pUiObHIub&#10;QyeVzolANPiQQ4bkKEiKYYSNn5u0QqAlkDevBJx5gKOp1pkCcO6kupW8YUSfpJKJUdWafo9VQvmV&#10;OIwUNO2Pv4jBKGmJ94Vuny6zuqewj9aueqNAgEmpTJ8DcJykNZryYP2fJZbuUaGaApLbQtaUq46q&#10;NOWPRopmKIWJoIYvnrezXK8Zj42uDKnNgA6o0qS0cF6jsZ/NYMKepZr6UXGZmpYRQryUVJEFNOWO&#10;7ovaKJuJWYbPnk2zCrZnjzytrrA0f8uoc6owcCijV6RkYJyeUJ60UVuZSJjvQrSUEJMNNOqOto0S&#10;KK2JIIdRlezB/Xl/hzK78nlQeJG1+Hliafyv/3nCW2ep63poTOyjoXtPPuudDnxiMYWWBX3TJXSO&#10;b3+plTzBJoDYhtG7GH/5eEW1FH9caa6vD38HWxWo8378TKaip38sPr2cE3+AMZOVFoAfJdyNnYEB&#10;lNnAMogPhmu6M4aLd+u0K4U7aU2uIoRBWryoA4OETGKhvIL6PpqbLYKJMaWUQIJLJjaM5oI4lJG/&#10;UI8uhhS5VI0Id4KzT4sZaO2tPIltWminJYgCTCWg5Ya1Pn6aX4V0MbiThIRTJoSMSINOlEK+k5ZI&#10;hca4kpN5dzOyipDqaJmseo6TWiWmWIxlS/igJ4pUPmuZrIg8McuS4oYzJseLwoRCk+S9/Z1dhXu3&#10;8JncdvWx4ZabaGar0pOSWfaltZClS9affY3BPl+ZDYrTMd2SVYfmJv6LUoUVk4m9g6ROhTq3aKAP&#10;dsSxUZwQaD+rQZhLWdilL5SiS8Se/JDxPliYg40tMeyR3IllJyyK9YXGk029AasThQ625aYKdqew&#10;zaFGaCyqv5y/Wcmks5hSS7qekZPVPlWYGY9EMfqRcYqvJ1GKqYZakwC8orG1hPK2dKu/dp+wUaYS&#10;aCeqOaC5WcykLJuOS8eeEpZXPm6XupERMhiRMIvGJ2+KbobRiZXMJHlwe/XFNnkobma+aHkvYOy3&#10;jnmPU5CweHo8RmmpCXsuOdqhN3xMLgaY1H3JI6SP4X+ciUnLKoBle7/EYn92bi+9jn7VYLS2nH6I&#10;U1uvcH6LRkmn9n7ROdmgHX88LkOXx3/0JDOO/IDpiTPKGocie5fDaoWgbgi8k4RXYIe1lYNwUzSu&#10;YYLLRjam6oJgOeWfF4ISLoCW1oH8JLCONoITiS/JHY2+e4nCZ4unbei7kInPYGq0iIhAUx+tXIb6&#10;RjCl8IXXOfeeLITFLrmWBYPdJRuNjYMaiSPIQpRQe4LBgJGabea6n48uYF+zmo0CUx2saosFRjql&#10;EokqOhGdYIdRLu6VUYWVJXWM/YQAiQnHhJrYe3vAtpd3bfC5zZRkYHWyyZGVUy+rpI7nRlCkTYxJ&#10;Oi+cr4mrLx+UuYcgJcGMhYTFiOzG4aEve3bACp0Ybf25GplUYI6yGJXaU0urAJJ/Rm6jtY8nOlCc&#10;GYvIL0uUOYh5Jf+MIoVqiM3GVKdQe3G/d6J2bg24gp34YKqxgJnKU2uqcJXCRo+jOZG2OnKbqo2k&#10;L3ST0YmhJjKL0oXziLHF0K0ye3G+8aeHbiW3+qI9YNKw+Z1XU5up8JijRsOixZPuOqSbS483L6GT&#10;h4qWJlqLk4Zh8s97Y3mw2917vHnSxKh8HHoHrSV8g3pelXF893rdfa19fHuCZfB+FXw+TkR+2X00&#10;Nst/6X598LJ5uYTP2i16NIPKwyp6s4Loq897O4IylDR70IGqfIh8doFCZOF9LoDjTVV+EICfNgF/&#10;OoBo7sx4WZAC2Gp45Y3awZ95eIvSql56GYoQkup6yYh9e2R7i4cFY+R8X4WGTH19W4P+NUx+m4I/&#10;7QZ3M5sx1q53yJfvv/h4aJTYqOB5GZHykZh54Y9UekF6u4zDYvJ7p4oaS7h8uYdHNK1+DIP962l2&#10;R6ZV1Rt23qIDvnJ3hZ3ep3d4QZnskE15FpYdeSh6BpJyYg17Bo6WSwJ8LIpvNCR9jYWd6gR1k7Fv&#10;0792J6wRvR52zabXpjd3j6HPjy94bpzmeB95aZf9YTl6fJLrSl97so1tM699H4cX6Np1Bbx70p11&#10;lbYOu/92N6+6pSR2+6mUjj135KONd1F46p1zYIF6BpcMSdR7S5AzM018woho5+d0nMdx0bB1J7/u&#10;uxB1wrh7pDd2grErjWB3can4dpt4g6KuX/J5qpr8SV569pK7Mvx8dImM5yd0VdJB0PZ02cmbukx1&#10;asD/o252JLiAjKJ3E7AVdfR4K6eIX2p5W56OSPl6sZT6Mrx8NoqB4pmEEXgbzY2DhXh4uByDDnjh&#10;ojiCq3lkjAmCXHoMdbyCH3rZX4CB8HvDSVWB4nzsM3yCBH514OGCjoKpzFyCF4HmtxKBs4E/oSiB&#10;ZYDBiumBK4BrdKCBCYA5XnOA/oAZSHWBFYAfMuCBWoBJ31GBQY1BysGA2YtutZaAgom4n8WATYg+&#10;ibKALobwc5SAKYW+XY+ANYSKR7qAZINYMlaAv4IH3b+AKJfFySV/x5T0tAF/fJJCnlx/UI+5iHR/&#10;S41ucod/XIsxXLd/f4jjRxN/xYZ0Md2ANIOs3ER/QqJBx7N+4p57spp+oJrSnQd+gJdKh0F+gpPd&#10;cYl+qpCTW+9+4I0gRnt/OYltMXR/uoUw2vp+kKy+xnR+MagEsWN97qNYm+N9057Fhj1935pIcJ5+&#10;DJXQWzl+VpE2RfR+wow7MRt/UYaO2eh+ArcyxWx9pLF+sFx9XqvHmuR9Q6YhhV59WqCRb+Z9kpry&#10;Wp594ZUXRYF+XI7RMNB++YfD2Q19l8GYxJZ9Orrir3987bQWmgZ8za1NhJF856abbzl9LZ/XWhp9&#10;h5jDRSF+CJErMJN+r4jO2GZ9Ssvuw+587sQnrsV8mLw1mUR8b7Q7g+B8iKxYbqZ81aRgWax9O5wU&#10;RNN9yJM9MGN+dImt0u+M63bZv5KLfHdXq72KLXfdl1+I/nh8gqmH5nlDbdGG3no0WRiF3ntGRHuE&#10;8XyhMFqEGn5r0XWLlIDBvmSKNYA8qqOI9H/RllqH1X+Gga+G0n9lbOiF439nWECE/X97Q8yELH+6&#10;L+6DboAq0CaKVIq5vRaJBYk1qYOHyYfKlTSGv4aTgJuF0IWDa/GE+YSRV22ELIOiQyuDd4K/L42C&#10;1IHSzs6JQpSlu7SH+JI3qBCGzo/ik+mFy42zf3aE9Yu0avqEM4nCVqqDfIfDQp2C24WvLzmCS4Nd&#10;zYGIaZ6EumiHIps0psmGAJf6krKFBpTZfmSEMZHOahaDhY7aVfqC3ovEQh+CUIh5LvGB04TGzFuH&#10;vqhpuUyGeqQ2pbSFV6AJkayEYpvtfXmDlZffaUeC6ZPOVV2CVI+cQbKB2IsXLrOBbIYLy2aHM7JE&#10;uF6F8q0npMeEzqf/kMmD2qLffLKDF53KaKSCc5igVNmB3ZM9QVeBco1+LoCBFocnyqCGx7wPt5yF&#10;irYBpACEY6/VkASDaqmhe/yCqqN3aAuCFJ0yVGmBh5alQQuBHo+nLlaAzogaygqGdcXNtwOFPL7A&#10;o1mEELd9j1mDErAle2KCUajUZ42BwKFoVAaBP5mwQMWA4ZGILjSAlYjkw7uV+HXescqTsnZyn2+R&#10;kHcQjJSPkXfJeVyNqXiqZf6Ly3m4UsuJ63rqP8SIDXxrLWmGJH5gwnyUwX80sNCSg37YnoSQbX6T&#10;i7aOen5yeIWMon55ZTWK2X6lUhSJD37nPzuHR39bLSuFdIAMwVmTooh/r6KRb4dAnXuPWoYSiq+N&#10;d4Ubd5aLsIREZGWJ/IOKUWiIRoLXPsGGlII2LPSE14GdwEWSk5HYrnyQbI+6nEuOZY2qiaeMfYvH&#10;dp6KzIoNY5GJKYhiUMKHh4avPlCF74TyLMWES4MQvyeRvpsmrXSPmJgxmzyNl5VRiIuLwJKJdaiK&#10;Do/XYsWIgI01UCmG7Yp2Pe2FZIeQLJyD0oRivieRG6RzrHaO+KCrmkKM+Jzoh6GLJZk1dNeJeJWL&#10;YhKH55HcT6aGYo4OPZmE64n+LHmDa4WOvU6QmK2uq6WOeKkNmXOMdqRghtqKpJ+2dCiI/psSYYWH&#10;c5ZYTzmF6ZFsPVWEgow1LFyDFYaSvJ+QMbbZqvqOE7FXmMOMEKu1hi2KOaYHc4iIlqBaYP+HF5qU&#10;TtuFlJSOPRuELI4uLEWCzodwvBmP37/3qnKNxrmGmC6LwLLbhZaJ5awXcwGIQaVTYJOGxp50ToaF&#10;T5dVPOGD84/fLDKClYgntQ6fPXUypGOcKHXOk2KZN3Z6gfGWZXdFcCyTo3g6XkaQ4XleTJ2OEXqo&#10;OzaLLHxEKq2IHn5UtAeeKX38o6ObFH23kq6YJ32OgUSVW32Kb36SpH2yXaOP8n4BTAqNMn5qOtSK&#10;YH8LKp2HZX/usx2dF4a8oq2aDYWgkdGXIISggGSUYoPRbrKRuYMpXPOPGYKfS36MaYIfOn2JqYG7&#10;Ko+GwYFrsimcKY9ioaqZJY1/kMKWQYu8f3uTfooUbd2Q5IicXEWOUYctSv2LsYW8OjGJBIRKKoOG&#10;MYLIsUybS5gfoMWYUZV0j9eVdpLifo+Su5BibReQFI37W6CNlIulSoWLA4k4OeyIbIayKnmFtIQD&#10;sHSaq6DaoAaXsJ1ljx2U0pn6fc6SGZahbGKPgJNSWwqM/I//ShuKd4yRObCH74jyKnCFSoUYr7ua&#10;Lql5n1GXNaU6jmmUVaDzfSWRnZyya86PCZh1WpOMiZQmScWJ/Y+sOYKHhIr5KmmE8oYIryGZzrH+&#10;nr2W1KzrjdST8qe+fJORNqKIa0iOpJ1UWiOMLpgHSXqJpZKHOVuHK4zEKmOEqobSrqqZgbp2nkaW&#10;iLSBjVSTo65ZfBKQ46gcateOUKHhWcuL3ZuOSTaJYZUKOTCG8o5JKl6EcId4pwGounTBl36k3HVb&#10;h7ihHnYMd5uddXbiZzmZznfmVsSWGXkcRqGSRXp4NuCORHwqKC+J/n5IpjKnxH0KlvOj4HzPhzag&#10;HXy3dxqcc3zJZrWY0X0LVkmVJ314RjeRXn4BNqiNbX7IKEuJOH/RpX+mv4U9ljOi5IQ6ho2fHoNY&#10;dmqbfIKsZhSX44IqVcGUR4HKRdGQjIF6NniMq4FMKGSIioE7pMalz41blWah/IuehbGePooAdaqa&#10;mYiOZWeXDodGVTeTfYYQRXGP0ITbNkyL/4OvKHqH8oKFpASlEZVqlKahP5L4hO6dhZCldOeZ445x&#10;ZMiWSoxKVLmSyIo7RR2PJYgYNiiLZIXqKI2HcIOro2OkY52PlAegmJpghE+c3pdDdE6ZPJQ5ZDyV&#10;ppE3VEqSGY44RNSOg4snNgiK2Yf1KJyHAYSsos+j5aWWk4qgF6Gkg9ScVp20c8+Yr5nOY8aVIpXy&#10;U+2Rn5IJRJeOAo4ANe+KZ4nPKKmGpoWJok6jiK16kxGft6jAg12b8qP1c12YRp8rY1+UuppnU5iR&#10;QZWQRGCNp5CWNduKC4tuKLSGW4ZCoeijP7VIkq6faq+4gvaboan/cviX8qQ+YwmUZZ6HU1eQ7pi/&#10;RDONX5LXNcSJz4zKKLyGH4bZmayybHRpizytx3T6fJ2pOnWtbb6ks3aMXrCgGnedT6KbYHjiQP6W&#10;dnpPMtyRRHwUJfaLt348mRqxi3w8iuWs3HwBfEqoQnv0bWmjsXwYXlafF3xyT1GaY3z7QL+VgH2j&#10;MtGQW36MJjyK43+2mKGwiYPqil2r4oL2e9KnQoIqbOiitIGdXeGeIIE+TvOZd4EGQIKUn4DiMseP&#10;ioDnJnqKKYEQmCKvlot7icmq9Inbey6mWohibFmhx4cbXWKdP4YDTpKYoYUBQEeT1IQGMr+O0oMf&#10;Jq+JiIJHl5iuzpMDiTyqL5C6epyll46Xa8ehBoyWXO2cdYqxTjqX5IjhQBOTIYcHMriOLoUvJtyI&#10;/oNblxCuNZqGiL6pk5eQeiOk95S0a1WgZZH0XIeb1I9CTfCXNYyRP+qSfYnYMrONnocQJwKIioRL&#10;lqutpaHwiFqpBp5FecKkapqoavmf2JcdXDibSpOZTbiWrpALP82R5oxqMrCNHIi6JyGIKoUXlket&#10;Rqk3iBqooKTMeYaj9aBZarWfUZvxW/WawpeZTX6WOpM4P6uRg47BMq+Mu4oyJzuH3IXClfSs/LBh&#10;h9CoTaspeT2jnKXUanGe9aCGW7+aZZtRTVqV3pYUP5iRNJDHMq+MeYtsJ0+HnYZMjRG8UnQcf6K2&#10;43SgchaxhHVRZGSsF3Y3Vpymf3dUSOugrnirO7yamHoqLzCUI3wCJAGNSX4wjL+7eHuCf322AXtC&#10;cfCwjXs7ZDmrDXtvVm2lbHvfSMafnXyFO6uZi31ML1KTI35XJG6MZH+ejIS6boKyfy60/4HHcamv&#10;hIEMY+mqAoCaViakY4BdSJSenIBNO5iYlYBUL3CSP4CMJM2LnYDpjEG5bIm+ftW0AYg1cT+uioba&#10;Y46pAoW6VdejboTQSF+dsoQBO4WXt4M/L4qRdYKcJR+K8YIRi++4lZC+foKzKo6YcOetsoygYzKo&#10;K4rSVZSikIkoSDGc44eYO3aW9IYGL6KQxoSDJWSKX4MVi5e38Ze4fjSyf5TwcKGtAZJLYvOneI/J&#10;VVuh3o1eSA6cKYr/O2qWR4icL7aQLYY8JZ+J5IP2i0W3cJ6MffOx95sbcGmsb5e+Yr+m4JR/VTCh&#10;TJFWR/SbnI4rO2WVr4r3L8iPqIfDJc6Jf4S0ixC29qUyfcWxfKEPcD+r8Zz2YpumX5jzVRCgzZUD&#10;R9qbKZENO1yVPI0QL9mPNYkTJfWJLYVSitS2pqu9fbGxHqbTcDGrgaHaYoWl25z6VQKgP5hDR9ma&#10;oZOQO2qU047eL/CO64ovJhSI64XRgQ3GZHP2dIrANHRkZ/66BXULW2mzrHXzTtytB3caQoKmC3h/&#10;NsOetHoOK8qW5Xv1IkWOtn4lgQfFf3r5dJm/T3qnaAS5BnqeW2eykXrbTtir3HteQouk3HwdNuOd&#10;h30ALBqVyX4qIteNwH+HgRDEYIGwdIe+O4DBZ/C37IANW0qxbX+xTsOqtn+QQomjvn+lNv6cdH/W&#10;LGCUzYA7I1WM6oDFgQ/DRIg3dHC9IIa6Z8a20oV0WymwUIR0TqypooO0QoWit4MVNxabfYKKLJ6T&#10;8IIlI8CMM4HfgPvCU46vdFu8KoyjZ7C114rPWwyvVoktTqCopoe5QomhzYZlNy+apIUYLNaTMIPm&#10;JByLmILWgNzBlJUfdEu7YJJ+Z6q1BJAJWw2ugY3CTqCn1ouYQpSg/ImDN0qZ5od1LQeSjIV7JGiL&#10;FoOqgL3A+ZtidEC6upgjZ6q0U5UFWxOtzpIQTqmnK481QqSgWoxkN2WZQ4mXLTOSAYbdJKeKrIRc&#10;gJ/AfqFydDm6M52MZ6+zwpm7WxytNZYOTrOml5KBQrKf1476N3yYyot5LViRkIgOJNqKVYTvgIfA&#10;GadQdDi5wKKzZ7qzRJ4eWy2sspm0TsmmFZVyQs+fXZE9N5qYY40TLXiRPYkIJQKKEYVl5rd2sXNo&#10;0VV3k3RLu4Z4cHU0pTp5SHYqjqF6JHc5d+97D3hlYU98D3mqSs99PXsoNK9+u3z/5LV0135zz7N1&#10;4X4rug924H36o+13233njXB42330dtp56n4aYFN7Dn5KSfd8X36WNAZ9+3784uVzTYmKzfF0aYga&#10;uIV1f4bEon12lYWojCt3s4Svdb944oPLX2R6JoLiSTR7lYH1M3B9TIDk4Shx/JSNzDNzI5IIttR0&#10;Ro+loP11cY1rith2rItqdKB394lzXn15V4dpSIB64YU8Mux8r4Ky35Rw6J96yqZyE5vztUtzQZiI&#10;n4x0eJVCiY91xJIXc4t3Ko8KXaJ4oovVR9t6Q4hfMnp8JIRe3kFwE6pVyVlxP6XXtAJybqFhnk5z&#10;rJ0GiHB1BJjAcod2d5R8XNd4BpAYR0Z5vItWMhl7rYXj3StvbbUZyEpwmK+lsu9xwqognUFzAqSp&#10;h390ZZ9Hcbt15pnVXCd3gZQlRsh5So4VMcl7R4c73FJu87+6x3ZwG7lNshFxPrK2nFxyeawZhqRz&#10;4aWOcQN1cJ7yW5p3GJgARlx465CUMYZ684hm27NupcojxtpvxsKysWFw3bsCm5xyDrM7hepzdat+&#10;cGB1CqOnWxN2vZt3Rfd4nJLGMVF6r4lh1yB/FXIaw5p/GXM5r4B/KHROmsl/QHVohap/ZHaXcGJ/&#10;lnflWzN/2HlORh6APnr1MX6A3nz91aN9ZnyZwnJ9i3yarmh9s3yjmbh94nzBhJ5+Hnz7b2l+bX1P&#10;WlF+0X2yRWZ/XX43MQCAIX7k1CN784cUwNd8KIYErO18YIUCmFJ8qYQog2V9AYNrblx9cILCWXF9&#10;8YIYRLh+mIFwMJF/dYC00p56spF0v0R6749pq2B7NY1ulvV7jIuMgi58AYnUbVV8iYglWJ99JYZm&#10;RB1954SLMC9+3IJn0S55qJvGvd156pjNqf56OZXdlaJ6nZL8gQV7HZAtbFt7wI10V918c4qXQ5B9&#10;TIeBL9p+VYP3z/l42aYSvKx5HaIwqNJ5bZ5ClIN52JpagAJ6ZJZ9a3d7EJKcVy172Y6eQxN8yIpJ&#10;L5J94oVhzv14NbBMu7N4eqt9p9d4x6aMk455NKGUfyd5y5ymasF6hJelVph7VpJtQqt8V4zZL1d9&#10;gYafzjl3vLpouu94ALSqpwh4R66ukrx4r6ibfmF5S6KOahl6E5xtVhh68ZYEQlJ7+o8pLyZ9MIex&#10;za93asReulx3rL2mpl936LaUkgh4Ra9afbl44KgkaYl5r6DWVaR6mpk8Qf97sJEuLv9874iVyAmH&#10;0nEFtjqG6HJGo7eGH3N2kHaFb3SnfMGEznXwaN+EO3dcVSWDsXjqQYeDQ3q8LnuC+Xz5xtyGR3rl&#10;tTSFfnsfoqeEyXtaj3SEKXule82Dm3wKaAGDIXyLVF+CtH0gQO6CZn3cLieCOn7LxbOE4YTKtACE&#10;LYQCoaKDgYNCjlqC9YKeesWCeYIaZxuCF4GsU5+ByoFEQGGBnYDmLd6BjoCDxFqDpY6OspmC9Izk&#10;oCKCWYs8jQyB3ImneZ+Bf4g2ZieBOIbOUuKBA4VeP96A7oPYLZ2A9oIeww6CpJhAsU6B9pW+nuCB&#10;ZZM2i9uA8pCweJWAno42ZUuAcYvTUjuAUYlSP22AU4agLWaAcYOVwfWB26H1sDuBMp6bndKAopsk&#10;ituANJekd7B/6ZQpZIh/wJCuUal/t40bPwl/zok6LTd//4TkwRKBPaubr1mAmKdinO2ABKL2ifl/&#10;l55xdud/V5nyY+V/OpVlUS5/M5CtPrd/XoudLRB/oIYJwGSAxrUqrqaAJbANnC1/i6qhiTZ/FqUJ&#10;djJ+2Z94Y0d+zJnXULh+0pQAPnB/Ao3CLPB/UYcEv+2AdL6hrh5/1biYm4p/MbIaiIl+r6tfdZZ+&#10;b6SvYsp+aZ3yUFt+fZb8PjJ+u4+dLNd/EofVuXeQrnBGqRKO5nGSl/iNTHLQhh6L1HQRc9GKaXVu&#10;YVqJB3byTxmHpXibPQOGUHqPK6aFB3zzuH6PRHmVqCyNnHnqlwWMFHpDhTeKp3qucveJSns2YJWH&#10;/HvdTmyGsHyaPImFdX2IK36EQ36yt3qN+YLLpwSMY4I/lfuK4YG2hCyJhYFLcguIO4D5X82HBIC+&#10;TcyF0ICMPB2EroBqK1qDk4BUtmiMxYwApduLOYqdlMOJyIk2gyaIcIfpcRqHPYa2XwaGGoWPTTSE&#10;/4RiO7uD+YMsKzqC+YHXtU6LzJUmpNeKQ5L2k7uI2ZDBghKHj46PcCyGZIxoXj6FW4pPTKCEUogd&#10;O2GDXoXIKyCCc4M2tFqLDZ5Jo+CJiZtNksiIIJg5gS2G25Ucb2CFtpIBXZSErY7hTCSDt4upOxWC&#10;2Yg0KwmCAIRts5KKdqdVoxiI96OHkf+HjJ+MgGqGRpt8brKFKZdqXQmEKZNGS7+DMo76OtiCZopo&#10;KvaBoYV8svaKArBIoneIiKukkVSHGaa5f8CFzKGmbhSEsZyRXICDwJdnS12C0pILOqKCCIxeKueB&#10;UoZisoiJrrkhofqIOLOfkMKGwq2zfymFbKePbY6ETqFqXBaDYZswSwmCgZTEOmuBxI4LKtqBE4cf&#10;q1qZwG+7nCOXK3EKjE6Ux3JRe9KSgXOiauuQQ3URWd+OAnapSRqLtnhmOJqJZHpzKQaHA3zsqpOY&#10;f3iBm3GWAXjni4+Tp3lYexqRZXneajqPL3qEWUGM/ntLSJSKwnwsOEiIhH1CKQeGNX6ZqcOXQ4Es&#10;mn+U2IC+irKSgoBeejqQT4AaaXKOKX/zWJmMC3/lSBKJ43/iN/6Hun/5KQiFf4AnqNWWK4m0mYCT&#10;xYiHiaWReodleVuPSIZPaKeNNoVZV/eLKoRrR56JFoN9N7+HA4KOKQmE34GTp/aVK5JLmJuS0JBd&#10;iL2Qj45xeHSOZoyEZ++MT4qmV2CKWYjVRzWIWIbyN4iGXYT5KQqEVYLcpyqUcprfl+WSGpgxiAuP&#10;15Vwd7eNsJKpZzyLo4/kVtCJrY0dRs+HvIpBN1GF1Ic4KQqD4IP+pn+T4aNTlzaRj5/jh1qPSZxJ&#10;dw6NIJidZqeLGZTuVliJKZExRn6HNY1SNyiFXok+KQuDf4T3pfeTdKullqqRJadshseO26Lydn2M&#10;q55UZiCKppmyVeWIwZT8Ri+G0pAgNwWE/YsIKQuDL4XKpZWTI7PeljyQ167WhkmOh6lqdfyMTqPK&#10;Za+KRJ4nVY2IYphzReuGgZKZNtuEuYyLKQuC74Z3nc2jC29bj6WftXCjgPmci3HuccKZc3NKYjSW&#10;U3THUpGTI3ZwQ0qP2Hg+NGiMcXpfJqKI4XzknTah9HejjyeeqngOgHCbfXiNcTyYYHknYbOVQnnm&#10;Uh+SHHrLQu+O3XvMNEGLhn0GJsuICH6AnJmgyX/Ejmqdjn9pf8eaYH8icI6XTH8AYRmUOn7/UaKR&#10;JH8aQpWN9n9GNB2Ksn+SJvCHSH/7m+KfsofGjZ2cfoa3fuqZW4W4b9WWSYTUYHOTSIQOUSCQQ4NY&#10;Qj6NJoKkM/uJ9YH7Jw+GoYFUmyKez4+0jOGbno35fiyYgIxIbxSVc4qjX9+Sa4kEUKuPeId4QfSM&#10;aYXeM+CJTIQ5JyqGEYKJmoWeCJexjEKa4pVEfY2XxpLObn6Ut5BUX1eRso3dUEiOuItoQbWLuojn&#10;M8mItYZIJ0CFmIOXmfydeZ+Pi8yaVpxufRaXMpkpbf+UHJXUXt2RHpKDT+mOLo8pQXyLLIu4M7SI&#10;OYgjJ1OFM4R+mYydEadEi1qZ76NpfJ+WxZ9QbYuTppsZXnOQqJbkT46NwpKiQUGKxY5HM6KH1InE&#10;J2KE4YVAmTicxK7aiv+Zn6o8fDmWbqVAbSSTSKAZXhqQRpr1T0qNYZXGQRCKcZCCM4uHjoshJ26E&#10;oIXfkO6sjm8Fg7eofnBCdh6kjXGOaBugmnL0WdqcinR/S5iYV3Y5PcqT+XgaMIOPZXpOJIGKmXzb&#10;kIWrm3bag2yniXdDdcqjh3fLZ8mfhXh4WYqbcXlQS1eXRHpSPZ2S73tyMIiOanzQJNCJsX5okBuq&#10;eX55guamcn4pdVWia332Z02ebH3zWR+aYH4VSwWWQX5aPW2R+n6yMIuNiH8zJRWI5n/Tj5qpYIXw&#10;glClXoT7dK+hX4QdZsSdYYNkWKaZZYLPSqyVVIJNPTuRHYHVMIqMv4FxJVGINoEbjw+odo1YgcKk&#10;eYvDdBugf4o/ZjGcg4jNWDeYg4dxSlmUg4YlPQ6QWYTUMIqMDoOGJYSHn4I9jo6nw5S5gUejyZKD&#10;c6Sfy5BLZb2bzY4bV9CXzYvyShaTwonMPOyPpoejMIyLcoVsJa6HIYM6ji2nJJv7gOKjMJkecz6f&#10;MZYrZVubMpMyV3yXNZA6Sd2TLY08PNePBIozMI+K54ccJdKGuIQRjdemvaMZgK2ix5+RcwaeuJvS&#10;ZReaopf7VzeWoJQuSZ2SrJBfPK+OlYyGMJCKfIiYJe6GY4TFjZOmcqoSgGqicqXVcr6eWaE/ZM6a&#10;PZyHVvqWN5ffSXGSRJM3PJaOOo6KMIyKMYnUJgWGH4VXhLu2Rm6qeGGxg2/aa8asyHEmXumn73KW&#10;Ueui33QxRQSdk3X/OKeYDHf1LPSSOHo9IqKMJ3zShIG1bnYWeEqwmXZ4a6urvncIXs2mzXfHUdCh&#10;s3i4RPWca3nZOKyW63sbLSWRJ3ydIxWLMH5ThEy0TX07d/qvfXzxa2iqmnzOXoWlpXzoUZSgkH0v&#10;RNCbVX2eOKaV4n4mLU6QM37bI3iKWH+vhAOzKIQud5uuXINNavmpfoKNXi2ki4H8UUqfg4GYRKKa&#10;VoFNOJuU9IERLW+PW4DyI82JnoDng62yMIsRd0OtaImeapyojYhGXcyjmocGUQiekIXnRHaZdITe&#10;OJCUIIPYLYyOnoLgJBaI/4H7g1mxdZHsdvesq4/malOnyo3lXYai1IvzUMudy4oTRFOYqYhAOIiT&#10;ZIZvLaSN+IShJFKIeoLogw+w5ZiedrqsFpYAahqnK5NQXU6iL5CiUJedKo4DRDaYDYtoOIeSv4jM&#10;LbqNaYYvJISIDYOygt6waZ8edoyrmJvhaeump5h8XSChppUNUG6coJGqRBGXkI5GOHqSQormLc+M&#10;74eHJK2HtIRZgq6wHKWCdoWrO6GgaeCmNZ1pXQOhG5kZUFicCZTrRAyW/ZDKOIORz4y1LeKMm4im&#10;JM2HbYTheRrAMG5lbX26y2+AYc61SnDHVgqvgHI9SkepXHPmPrii4XXJM8qcF3fUKaiU7XoxIPqN&#10;kXzJeQ6/aXVvbZe55HXBYee0M3ZRViKuR3ceSl+oFHgnPtuhm3lnNAGa2HrLKgaTwnxxIY2MiH4+&#10;eRC+PnwebYG4uXvPYday/3u1VgytCXvpSlWm2HxSPuaganzsNCiZtX2jKlWSuX6LIgyLo3+OeQO9&#10;A4KQbVy3gYG5YaGxyYEPVeer14CiSjylsYBtPuWfUoBYNEWYsIBZKpiRz4B+InmK34C5eOe79Yjt&#10;bT+2c4eVYYCwuoZhVb+qyYVRSi2kpYRrPuaeWYOmNGCXyYLqKtKRAoJIItaKOIG/eMa7Jo9EbS21&#10;mY1nYXSv2IuZVbSp5YnjSiKjxYhHPuydeYbDNHqW/YVLKwWQUoPlIyOJrIKgeKi6hZVsbSS06ZMG&#10;YXCvHJCWVbCpJY4ySiCjDYvlPvScyommNJOWTodxKzKPvYVRI2KJOoNdeI66DZthbSK0XZhqYXOu&#10;gZVQVbGog5I2Shyibo80PvWcO4w/NKSVyYlZK1aPQoaJI5WI3YP6eHu5tKEmbSez6p2RYXyt/pnA&#10;Vban+JXoSiSh45IvPwWbuI6JNLSVWYr3K22O6IeJI76Ik4R52qVx8G0qxqZzUW7Esit0pHBXnSB1&#10;6nHph7R3MHOJciZ4hXVCXLV583cVR217lHkjMq19inuT2LZv23gZxRdxa3iJsMZy43kFm+R0T3mS&#10;hpR1vno0cSJ3PXrrW8x41HuvRq16nnyUMiV8uX2k1u9uGIMFw1tvv4JRr0RxVIGumnty3oE1hVd0&#10;b4DXcBJ2FICKWup30YA9Rf15v3/0Ma17+3+d1TRsj43PwZ1uRYwNrZJv7IpjmQBxkYjWhAlzQ4d1&#10;bvt1CoYcWg926YS2RVp4+IM4MUR7UYF606JrR5h9wBJtCJXFrApuvZMbl4xwcpCFgshyO44Fbe10&#10;IYucWT92HokURMV4SoZYMOl6vIMy0lhqSaMYvs9sD592qshtyZvIllRviJgjgatxX5SMbPRzVpD2&#10;WIB1b41HRD93tYlKMJx6O4TB0VBpga2XvctrSakNqb9tAqRYlU1uxZ+dgL5wqprubC1yspYyV910&#10;2pFDQ893NowEMFt5z4Yi0Iho77fsvQZqtrJ3qOtsaKy5lHFuJ6bef+lwFKENa3hyK5stV1V0ZJUI&#10;Q292zo57MCd5dYdTz/5okMIDvHxqU7uUqEhr97TEk7ttra3HfzhvmKbNat5xuJ+/VtJz/ZhnQw92&#10;dpCiL/15LIhTy8R6GWwkuZd6nm3ypr17KG+okyx7tnFUfyJ8THMMaup88XTfVtZ9q3bQQul+j3kA&#10;L5p/t3uYymB4L3aLuH144Hc8pa15iHfpkid6MHidfih64nlkagZ7qXpCVg58iXsyQk59l3xJLzl+&#10;532TyOh2goDdtuV3SYCBpDl4B4AqkMd4zH/qfPZ5n3+/aQN6i3+mVTp7jX+QQbJ8vH+DLuN+K39z&#10;x2R1DYsLtVN14Ym8oqt2sIhwj3B3iYcwe8V4fYYQaAR5h4T2VHR6qYPTQSZ7+YKdLph9hIE1xflz&#10;05Uns/B0sJLyoUt1jpC2jh52d459eqZ3e4xPZxR4pIoxU7154Yf3QKl7TYWQLlh88oLSxM5y3J85&#10;ssdzv5wkoCZ0oZjxjQR1lJW2ead2p5J+Zjp33Y9DUxh5NYvwQDp6uohVLiF8dYRGw91yGqkysddz&#10;AKU6nzNz4aELjBZ02JzHeNF1+JiEZYl3PpQwUo54oo+uP956PorgLfR8C4WNwydxibMFsR1yb64o&#10;nmtzS6j4i0x0P6OfeBB1Zp5GZOV2vZjaUhR4MZMxP4952I0qLc57tIamwq5xKrylsJZyDLbZnc1y&#10;3LCciqFzxqond2907aOuZF12TJ0hUaJ3zpZTPz15hY8kLbF7boeQvWCCe2tSrN2CHm0/m4mB3G8L&#10;iV6BrnDIdq2BjHKUY8iBeHR/URGBcnaLPoeBjXjdLLOB2HubvEmAtnUbq8mAh3YAmmOAX3baiEuA&#10;Rne2dbKAO3iiYu6ARHmnUFuAXXrBPgSAmnwELHmBBn2AuyZ/F37Zqox/Bn7GmVh+8X6whzZ+736j&#10;dLl++36rYhx/IH7FT7R/Wn7mPZB/vH8ULEaASX9JudN9rYh0qTZ9pYeFl+Z9pIaKhfd9tIWRc519&#10;4YSvYTB+JYPUTv9+e4L0PRp++oIELBl/ooDyuJJ8f5H8p/Z8f5A5lqt8i45ghMx8qox7cqJ85Iqc&#10;YF59RYjITmJ9tYbePLZ+T4TMK/J/EYJ2t4Z7k5uBpux7mpjqlaZ7qZYng9J70JNPccF8FpBzX6N8&#10;gI2STdh9CoqbPF19vIdjK9J+lYPQtq962KTuphJ65KF/lMl68p3Ngvt7G5n3cQB7bpYdXwZ75pIx&#10;TWV8eI4ePBV9QInCK7d+LYT+tgx6S644pWZ6WqntlBF6ZKVEgkN6iKBmcFN64ZuCXnB7a5aKTPZ8&#10;CpFgO9Z824vgK6B914YBtaF57LdXpOZ5/LIqk3p5+qx9gaR6FKaMb8J6a6CUXfl6+5qITJZ7qpRG&#10;O5N8i42xK499k4bXr2aLO2qyoE6J9GyokFmI4G5+f4OH7nBHbimHB3IjXKCGKXQjS1eFUXZJOkCE&#10;kHi7KfuD7HucroqJknPqn2qIf3Tpj12HhHXcfpSGn3bUbU+FyHfhW+OFAHkJSrmEQXpKOdmDnXu7&#10;KeeDE31trZOICnz/nkiHE30jjluGJX0+fZGFVn1ibG+ElH2ZWyyD5n3lSi2DRH47OYKCv36kKdaC&#10;Un8grIKGpYYLnSiFuoVgjSmE4YShfJiEHoPna5aDcYNEWoSC24KpSbGCWIINOTWB9oFpKcaBqICx&#10;q2OFf47+nCyEmo2UjC+DzYwLe4yDFopxaq2CeojcWb+CA4dVSSOBloW8OOaBSoQEKbmBFoIcqnaE&#10;nZfxmzmDwJXAiz+C9ZNeeq+CQ5DdaeiBsY5YWSKBPovTSLOA6Yk9OKSAtoZvKa6AmINfqbaD6qDH&#10;mnaDFZ3NinuCSJqKee6Bl5cZaTmBDpOjWJiAp5AiSFmAVIyDOG+AOIiiKaWAMIR3qSWDZKmAmduC&#10;laW4idSBw6GKeUiBCZ0caJ+Ag5iqWAyALpQoR/N/6Y+GOEF/0oqXKZ5/24VlqMSDBrIXmWSCPK19&#10;iUWBYKhVeLOAmKLcaB6ADp1iV6h/vpfdR6h/iZI0OBJ/g4xDKZh/loYpoeWUFGpOk++SAmw/hS2Q&#10;LW4YdZyOdm/sZZeMwXHVVW2LCXPmRZaJTHYeNgmHl3imJ3aF6XuboTWSmnMBkz6QtXQIhGWO7nUL&#10;dOCNOnYZZOqLjXc/VNqJ5niFRR+IPXnmNceGn3t+J4iFCH1ZoGyRKXuNkkmPYHvFg4aNo3v+dAGL&#10;/3xFZCiKZHyjVDyI1X0YRKqHRH2cNYyFwH48J5eEQH73n3qP24PvkUiOGYNygnSMboLucySK0oJq&#10;Y2SJUIH7U6WH2IGWREOGX4E0NVmE94DVJ6SDkYBynpWOtIxYkFyM/4sjgYuLX4nbckCJz4iFYrWI&#10;UIc2UxmG8YXzQ+SFkYSkNSyEQ4NDJ7CC+oHInc2N2pS/j6iMLpLTgNqKjpC9cYWJAI6OYgWHi4xc&#10;UpCGMIoqQ4WE5IfqNP2DrIWCJ7qCeoL1nSmNL50CjvyLippbgC2J6JdycN6IWZRiYXCG7JFMUhqF&#10;mY4rQzyETYryNNuDK4eJJ8KCEIP4nKmMr6UcjnWLEKG2f52JaJ30cFKH0Zn5YO2GZpX1UaaFIpHi&#10;QuyD3422NL6CwYlTJ8iBuYTTnE+MU60TjgyKt6jsfyOJB6RBb9WHZZ9MYIGF9JpRUVOEtJVJQq2D&#10;gJAmNJiCc4rWJ82Bc4WHlOOdJGn9h9uaXWvkei2XyG2/a9eVQ2+eXSCSsnGWTlWQEHO4P/GNW3YB&#10;MfmKmXibJSuHyXuXlFWb3XIzh1iZMHM9eZmWnHROa02UEnVwXKSRg3avTe+O7XgSP6aMRnmSMeKJ&#10;l3tMJWGG231Fk7eagXo4hpWX63qCeO6VW3rTaqCS3Hs7XBCQW3u+TXyN2XxcP1qLR30MMcyIr33f&#10;JZCGCn7QkvuZOoIXhcSWroG1eA2ULYFTaeuRtYD/W3CPSoDATQOM3YCRPw2KYYBoMbWH4IBMJbmF&#10;VIA4kjqYLInghQmVpojad1KTLYfKaSyQvYa2WuiOUIWmTJiL+YSmPs2JkYOeMaSHKIKPJduEt4F5&#10;kZqXSJGzhGeU0JADdrGSWY40aJiP6YxQWmONgYprTEGLJ4iKPpmI1IaiMZWGhoSiJfmEM4KTkRWW&#10;oZljg/WUMJcLdj+RspR0aByPOpG5WemM2Y79S+KKi4w9PmeIOIlvMYaF/oaAJhGDxoOEkKuWJ6Dm&#10;g4aTuJ3fdcqRNJp8Z6qOspbkWYCMUpNKS4SKEI+nPimHxIv2MXmFkIgiJiSDbIRPkF2Vzqg/gy+T&#10;XqSGdWeQ0aBLZ0aORZvLWSqL4JdJS0SJoZLBPfuHY44tMWOFQImAJjSDJYT0iICmbGmnfFGi+GuB&#10;b6OfpW1dYnacSW9HVQWYynFQR5WVKXOFOqGRZnXiLjuNf3iQIyGJgHuTiBKlV3Fse/yh6HJzb0ee&#10;gnONYiObFnTDVLyXlHYcR1+T+3edOoSQQ3k+Lk+Mb3scI3mIhH0xh6CkCnjye2ugqnlFbsydRHmr&#10;YaiZ3XoyVFeWZnrZRxeS3nuiOmCPOHyALlyLen2HI8aHqH6shxaixIBKes2fbIAAbiCcEn+/YSCY&#10;sn+WU+KVTX+IRsaR2H+POjeOR3+jLmWKoH/LJAiG6YAChoWhs4eRejyeY4avbYubEIXLYIyXs4Tr&#10;U3mUUYQeRneQ8INeOhCNcYKgLmyJ4IHmJECGRoEyhgWg4Y7OecKdl41UbRWaQYvDYBiW5IooUxKT&#10;g4iQRj2QHIb+OfeMr4VtLnOJOIPSJG+FvII7haKgLZXmeVyc65PPbKyZlJGJX7OWNo8qUryS2YzJ&#10;RgWPeIplOeqMAof9Ln6IpYWIJJaFS4MchVCftpzXeSycdJopbHqZDpcgX3SVmJPlUnqSNpCwRcOO&#10;6Y1/Ob+LhYpNLoGIMIcIJLWE74PZhRKfYaOceO6cFaBLbDSYo5x3XyuVJJhiUj2RvpRXRZiOc5BS&#10;OaeLH4xPLn6H24hGJM6EpYRyfL6v62k/cUur12sLZYunwmzoWXyjgm7fTUifBHD8QS+aTHNJNaeV&#10;Y3W/Ks6QRHiEIVeLDHuNfG2vA3CdcSWq2HGdZWimnXLBWWKiQnQLTTedu3WBQS2ZCnclNbuULHjr&#10;KwuPH3ruIc6KAX0ffCWtv3escMipmXgFZR+lWHh8WRqg/HkkTQKcfXnyQRKX3HroNcCTD3v5Kz2O&#10;Gn01IjaJGX6Le86scX6EcF6oUX5NZKikGX4qWMKfxH4sTLmbVX5TQOmWxn6TNb2SDX7lK2aNMn9U&#10;Io+IUH/Se3CrVYVJcACnPISKZEejCIPTWF2etoMnTHqaSoKYQMCVz4IfNbeRKYGsK4eMZ4FJItuH&#10;pYDzexmqfowGb7OmZYq+Y/6iLIlkWBad2IgJTDuZb4a7QKGU8oV9NbOQXoRFK6OLtoMRIxqHFoHt&#10;etCp15KWb3mlu5DDY8aheo7BV9ydH4ytTASYu4qjQIOURYiiNbePrIalK72LHYSmI06GoYLBep+p&#10;T5jvb0ulL5aKY5Og6JPdV6mciJEMS9WYJI5CQFeTvIt8NaiPJYjAK9eKnIYFI3iGQYNxenSo+Z8m&#10;b02kyZw5Y4+gbJjHV46b8pUXS8OXgpGCQFaTH44ANbOOqIqRK+mKQIcpI5qF9YQAcYG5o2jcZqu1&#10;BGqSW8WwMWxtUMqq/25wRdClaXCiOw2fgXMLMPKZWHWcJ6OS6Xh6H8KMcnuHcUS45G/XZqu0EnDI&#10;W9SvAnHxUOSpqnNORfGkCHTjOz2eJXasMTWYBniZKAqRrnrEIFeLV30NcSi3onZzZoCyynbJW7qt&#10;sHdMUMyoT3gTReuis3kKO06c3noxMWOW0nt2KF+QlXzoINeKYn5tcQe2Q3zPZkyxb3yiW3msW3yZ&#10;UKOnA3zDRdKhdH0fO0+bsn2bMYWVvH4vKKaPnX7kIUWJkH+ncN61FIMUZiawQoJwW1GrL4HgUHSl&#10;24FnRcGgU4EYO1CapoDoMaOUxoDDKOOOxIC3IaOI3oC6cLi0LIlSZhOvT4g2W0KqNYcRUGOk4YX1&#10;RbCfYITwO1WZt4QFMb6T64MqKReOCIJeIfCISIGncJezeY9gZguui43IWz6pZowJUFukEIpBRame&#10;l4iMO1qY+IbpMdmTMIVVKUaNaoPSIjCHzoJvcH6y9ZU3Zg2t8JMhW0KovJDAUFmjX45FRZ+d6Yvc&#10;O1SYXImFMeaSoIdDKWuM54USImSHaoMVcG2ylprZZhetcpg9W02oLJUxUFyix5H8RaOdU47cO2CX&#10;0IvUMfCSJ4jlKX2MhIYXIo2HHIObzqFtGGb6u+hu7Gk9qLVwrWtxlOpyXm2cgLV0Em/ObFZ12nIX&#10;WCB3v3R/RB1533cnMMl8WXo+zL5qtHHFumpswXLkp2BurXQGk75wi3Uwf6RybnZna2J0Z3ezV0l2&#10;fnkSQ3R4z3qbMGJ7eHxiyvlop3x+uLRq0nyBpehs5HyNkl5u5ny2fnBw8nzzalxzF31BVnR1W32W&#10;Qtd32n37MAd6rH5syTtm14cNtvhpG4YKpDlrRIUWkOttaIQ1fSlvnIN2aU5x6oK/VaV0WIIDQkV2&#10;/4E9L7d594BWx6dlUJF7tXFnpo+LorZp5Y2ej3xsHou7e/Vub4noaExw44goVOJzdYZTQcF2QIRa&#10;L3J5WIIbxl9kHJvWtDJmfZkDoX1oxpYajk1rEJMveuFtdJBMZ2Rv/o1qVDNysop4QUt1nIdJLzh4&#10;z4O0xVtjJqYSszVlj6JboH1n3J5yjVFqLpp4ef1spZaGZqVvRJKIU59yDI5kQOp1Eon+Lwh4XIUd&#10;xJlicLAgsnZk3KuBn7JnJaaUjIBpd6GEeTNr+Jx5ZfhurJdiUx9xiZITQJd0oIxvLuB3/YZVxBph&#10;97nrsfRkYLRSnxlmn65Xi9ho6KgteJFra6IHZW1uKZvQUqdxFZVcQD90QI6MLsB3sIdawIJ0/2Y0&#10;r491/mimneV2/2r1i3h4AW0weIp5Dm9zZWt6LnHQUnx7aXRQP8R81ncULdN+kHpLvydyyHB7roFz&#10;/3HUnON1I3MeioR2RnRnd6N3dHW9ZJ14vncqUc96JXiuP0V7xHpiLY59r3xYva9w0XqfrOpyJ3ry&#10;m3NzantAiSh0r3uZdnh2BXwDY6N3eXx/UQd5Cn0EPrp6032cLVJ85H5IvChvF4SZq1lwgoP+melx&#10;3YNeh9tzPYLBdVB0uoI7YrB2U4G8UFB4C4E8PkF5+4C2LR18MIAYurttn457qfhvG40EmI1wi4t6&#10;ho1yAInodD9zk4heYcx1UYbiT6Z3K4VUPdR5PoOoLO97k4HCuZJsdZhTqNRt/JYAl29vdZOGhXtw&#10;+pD5c0dyoI5sYQF0cYvdTxB2a4k/PXR4nYZqLMl7DYNAuKZriKILp+htFp7cloJukptshJZwH5fd&#10;cnhx2JRNYFdzvJCvTpN1yIzvPSZ4FYjxLKl6nYSPt/dq16uYpzRsZ6eIlcFt4aMcg9RvbZ6Ccb9x&#10;MJnlX7lzKpU5TiB1SZBfPOJ3pYs2LI96QIWvt4ZqYbToprNr7a/tlSltXKp8gzJu4KTPcSlwpZ8g&#10;XzxyqplgTbZ02pNsPJV3So0pLHp59YaestV9IWWko3V9RGgskzl9gWqJghx90GzPcHB+Lm8fXpJ+&#10;nXGOTPB/IXQiO41/z3cBKwiAunpVscR7DG9Lomp7aXDPkht7x3I+gRN8MnOnb4R8rXUdXcp9QHas&#10;TE996nhUOyJ+wnotKuZ/1XxMsJx5KHjhoSp5q3lykQ16JHn5gAJ6q3p+bpV7RHsUXQV7+nu8S7p8&#10;y3xyOsN9zX0/Ksh/CX4lr0Z3eoJLn9B4EYIHj6F4pYGufs95RIFRbYV6A4ECXCd63YC8SxV70oB3&#10;Ol58+IAwKq5+VH/brgR2FYuhno92uoqOjmZ3YIlcfaR4EogXbJV45IbVW1554YWcSoN69YRWOgd8&#10;PIL2Kpd9t4FrrPp0+JTwnYh1qJMOjWZ2VpD4fLB3Fo7Ga7h3+IyOWrB5BYpSSgR6N4gHObx7m4WM&#10;KoR9MYLQrCZ0FJ4fnLF0zJtrjI91fZhse+F2RJVFav53N5IWWhp4VY7YSZ15lIt8OYB7E4fnKnV8&#10;wYQHq4dzaKcknAl0JKOZi91005+rezJ1mZuFall2lpdWWYt3yZMVSTd5GY6uOUt6pIoBKmh8ZYUQ&#10;qx9y8q/xm45zrquJi010VKaiepx1EaF1adJ2D5w+WR53S5b2SNt4rZGCOQt6TIvMKl58HIXspYuF&#10;fGU7l3+EyGfIiI2ERGoseLaD3mx7aFGDg27YV72DM3FXR3KC8HP+N3KCzHb0KGqC1HpcpK+DiG5T&#10;lpWDEm/vh4yCr3F0d8aCXHL2Z36CGHSIVw2B5XY0RuqBwXf8NyOBwHn5KGuB6Hw+o7CBwHdFlWiB&#10;cHgJhn+BI3i7dsCA6XlvZp+Av3ovVlqArXsDRmiAqnvmNtuAzXzkKGuBFn4BopuAGIAjlEh/34Ag&#10;hVN/roADddx/h3/iZdp/en/LVcd/hn++RgV/pn+1NqZ/8X+sKGuAXn+goX9+wojvk0t+logvhFl+&#10;c4dJdMx+XYZKZPp+ZIVNVQl+koRYRX1+z4NZNl9/NYJHKGt/v4EYoJZ9spGzklx9kZAxg3F9dY52&#10;c/R9aoyXZDl9foqxVHZ9t4jHRRZ+D4bRNih+k4SxKGt/OIJln9l82ZpSkZ58wpgMgrV8p5V2cz58&#10;oJKxY5V8wo/gU/V9Co0BRMV9a4oLNf5+CYbiKGt+x4OGn0p8NKLIkQZ8JJ+7ghR8BpxDcqJ7/JiM&#10;YwN8JJTIU3N8gJDyRGp88Y0ANdh9mIjUKGt+a4R7nuh7wKsMkJF7s6c0gY57jaLRchp7eZ4eYo17&#10;oZlfUxd8BJSORB58h4+eNad9Qop5KGt+IYVFmJ2OMWTpi6mMrmdsfd2LaGnQbzqKQWwoYB2JHG6R&#10;UN6H+XEgQfqG13PZM3KFyXbmJf+E1Xphl+iMam15ivCLIW8afRCJ8nCubn+I03JFX3qHvHPvUFmG&#10;r3W5QZiFqHehM0aEuHnFJiGD4HwwlxeKtHXfifWJkna5fDGIdHeKbaaHa3hfXsOGa3lGT8uFenpE&#10;QTaEkXtVMx2DwXyHJj6DB33dliKJI34aiPmIEH5HeyaHDH5fbNmGEH5xXhKFLn6PT0qEW364QOaD&#10;kX7qMv2C438lJliCSX9mlTWHy4ZXiBCGyIXSekeF0oUrbAKE5YRuXXyEDIOxTtuDVoMDQJ6Cq4JQ&#10;MuCCH4GTJm6BpoDIlGuGyY6Ph2OF0Y1aeaCE3ovsa0mD9opWXM+DKYi8TlqCfIcpQEeB6oWOMrmB&#10;eYPUJoCBHIIAk8eF+5afhreFDZS2ePWEGZJ6aqaDM5AKXDeCcY2TTeOB0IsYQAiBQ4iQMqCA7IXd&#10;Jo+AqYMMk0eFX56BhjKEeZvieGiDgZjTah+Ck5V+W7mB1JIhTW6BRo68P7iAxotKMoqAeIepJpyA&#10;S4PvkuyE76Y6hcmEDqLld++DDZ73aaWCE5qvW1OBT5ZkTSOAx5IUP4OAWY21Mm2AHoktJqaAAISp&#10;jCiXA2StgB6U0Gcgc1mS1GmDZd+Q6GvjWASO625XShmM4XD2PKCKzXPAL5yIvHbfI8yGt3pji46V&#10;eGzCf5GTbm5gcsGRd2/9ZVmPh3GmV5KNj3NnScKLl3VMPGeJmHdTL5WHoXmZJA6FtXwhiuaT2nSk&#10;fsSR8HWJchCQBnZvZKyOJXdhVwWMQHhrSVqKYXmQPCmIfXrNL42Go3wyJEiE0327ih6SV3xdfemQ&#10;fHyecSeOp3zVY/aM1H0SVmmLC31eSOqJRn28O+eHfn4mL4CFwn6lJHmEDn8xiVWRFoQCfSmPR4Ol&#10;cGuNe4MxYzeLtYKxVeeJ8oIzSIWISYHHO62Gm4FYL3eE+oDsJKSDZYB+iK2QD4uqfIKOToqpb8iM&#10;iYl9YqSKw4gyVWaJCYbkSDuHY4WfO4GFzoRaL22ETYMDJMiC1oGiiCWPR5MtfAyNkpGMb1SLx4+e&#10;YieJ+42BVOuISotiR9qGtIlFO1WFI4cjL2SDuoTkJOWCYIKdh7mOs5p+e56NAZg4buGLMZWFYbqJ&#10;XpKRVIWHr4+aR3yGJ4yhOxmEoomlL12DQoaJJP2CAINvh2iORqGee0aMlZ6ybn+KvJsyYVmI35dd&#10;VDSHLJOHR0KFqY+xOvGEM4vYL02C54fqJRCBs4QbgEKgDGRbdPadOGa/aSSagmkhXMuXwmuNUC2U&#10;3W4VQ5SR23DLN4COv3OrLAOLlXbeIdiIbnpkf7qeumv9dJCb9G2ZaL2ZMm9BXHaWZHD/T+uTf3Lc&#10;Q2qQinTiN3ONgHcKLCSKbXlzIjiHX3wSfzadMnNjc/Gag3RTaDqXx3VOW/iVAnZhT4mSLHeRQyuP&#10;TXjjN1uMW3pOLD6JY3vlIoyGcn2cfp6btXqbc0mZE3rzZ4eWaHtMW3CTsHu1TxeQ8nw0QuCOK3zJ&#10;NzuLU31vLE+IeH4wItWFpH7/fgSadoHBcrGX4IGIZu+VPYFCWtySjYD2TrOP2YC7QpaNKoCQNxqK&#10;aYBqLFyHqYBQIxKE9YA7fX2ZfojdcjSW8YgSZniUT4ciWmiRoIYfTk2O8IUeQmWMQIQoNweJl4M4&#10;LGmG9YJBI0aEYYFOfRKYro/OcceWKo5sZguTiYzNWgCQ24sMTfWOMolIQi2LjIeGNwKI34XHLHmG&#10;WYP9I3CD54I5fL2YHZaVcZeVnpSoZduS75JOWcaQKo+1TbqNfY0iQe6K7YqYNtiIVYgVLICF24WB&#10;I5KDhIL9fHyXtJ0ocVeVLJqmZZWSc5eMWX+PppQhTYGM9pC+QceKao1lNsOH4ooXLIGFfYbDI66D&#10;NYOddOupUGPoak+l42Y9X2CicmihVB+e0GseSLma7m2+PW+W2XCQMr6Sn3OMKMCOSHbZICKJ+Hpi&#10;dHWoNWsjahCkuGy6Xy2hJG5uU/+danBESKmZg3JCPXSVeXRuMt2RT3a9KQeNDnlMIJ6I23wDdBWm&#10;vHIUaZ+jSXMNXtmftXQcU7Gb/XVTSHSYI3atPV+ULngwMuuQGnnOKUKL9nubIQqH4n1+c6ylPHjR&#10;aSeh1Hk/XleeTHm5U1aaonpPSC2W3HsFPTqS/nvWMu6PBHy8KXCK/X3BIWeHC37Tc0Cj9n98aMCg&#10;l39nXfCdFn9PUu2Zcn86R+6Vtn9BPRSR739eMuyODn+FKZaKJH++IbWGVX//cuGi+4YeaG6foIWF&#10;XaOcHYTPUqOYeYQOR6+UwoNaPPiQ/4K4MuyNM4IgKbSJaIGOIfeFvIEEcpKiN4yPaC+e24t1XWqb&#10;UoocUmiXqoimR3aT+oc6PNmQQYXZMvSMdoSDKdKIxoMqIi2FPYHhclmhmZLFZ/uePJEiXTKar48k&#10;UjGXAoz2R0STVIrPPKmPq4ivMuWL5IahKfCIP4SQIlmE14KZciuhMJjVZ/2dyJa9XS+aJpQEUhyW&#10;YJD8RzuSpo4MPLSPA4s0MvaLXoh1KgSH2oW5InyEhYMvagmy12NqX/yu6GWpVeGquWgNS7CmJGqb&#10;QYChK21YN4mb6HBNLj2WdHNrJb2Q2XbTHqCLXHpgaZix8mpAX9et0mvLVdapaW2JS7qksW94QZyf&#10;rnGbN7madHPzLoWVD//i/+JJQ0NfUFJPRklMRQACCXZwJiiPjXkoHzaKMHv1aVuwhHDCX5OsYHG7&#10;Vayn8nLbS5mjNXQ3QZKePHXBN8uZFXd6LriTx3lRJoKOY3tWH7eJK31kaSSu+XcIX0+q23eDVV+m&#10;dngaS2uhyHjfQXac4XnQN82X0nrjLt2Sn3wOJsyNXH1bICeIS36qaOqton05Xxypi31BVS2lKX1U&#10;SzSggX13QWSbqH3EN86WsH4uLvyRl36nJwuMdn82IIWHjX/KaLesmYNjXwCoeoL5VRekFYJ7Sx6f&#10;b4H+QU+an4GXN9SVsIFMLxmQsIETJ0GLsIDmINOG7oDCaI6ryolbXvGnnoh+VQ6jMIdqSxKei4ZF&#10;QUOZxIUxN9eU4oQxLzeP6YNEJ3KLCYJiIRSGa4GTaG6rL48bXu+m8I3JVQ+idYwbSw2dyopFQTiZ&#10;CIiBN82UOYbQL0GPT4U3J5iKf4OrIUiGAYJBaFqqvpShXvamYpLZVReh2JCISw+dJ439QTyYZ4uD&#10;N9uTo4kkL0yOzYbfJ6qKFIS2IXKFrYLNws9oDmDgsUpqTmO/n1FseWaMjMJumWlNecNww2wTZpZz&#10;CG7wU591cnHyQOh4IHU8Lwh7LHkCwO5lRWt/r9NnyG1FngZqKm8Hi59sgHDMeLxu43KaZa5xZHR/&#10;Uth0CnZ8QFV29XixLsF6PXs5vyli2HYEriJlhna3nJVoGHdsikVqm3g2d49tMHkQZLFv5nn8UhFy&#10;xHr3P8x153wRLoF5ZX1TvWlgsIBZrGpjg4AOmupmNn/MiN1o43+WdlJrqX95Y65ukH9nUU5xoX9Z&#10;P0t0+H9TLkp4pX9Mu89e2YqMquZhyYlZmXFkm4glh3ZnZob0dS9qT4XOYrxtZoS7UJtwpYOdPtl0&#10;KIJvLhp3/oEcuoFdXpSrqalgY5KXmENjSJBshlZmK447dClpMIwPYehsZInnT/5vzIe1PnRzd4Vb&#10;LfJ3boK/uXdcLZ6mqK5fQZuul01iMJiJhWtlI5VTc1NoQZIhYTdrkY7nT3xvFIuSPiNy4YgLLdB2&#10;9oQwuLFbRKhup/BeYaSMlothU6BohKpkTJwlcptne5fnYJhq5ZOfTwdugo8tPdxyZop2LbV2koVt&#10;uDNapLHqp3Bdwq0LlftgrqfchBJjpKKNcg1m2J1DYCBqUpfrTp9uApJiPZFx/oyOLZ92QoZ3tX5v&#10;rmBepaNxJmNjlRZynWZCg8d0GGkLcfV1o2vaX/R3SW7FTjF5EXHYPLh7FnU4LC19cHkXtBhtE2p5&#10;pJRuzmxwlBlwdG5Sgt5yGHAvcR9zz3IVXzt1qHQUTZ53p3YyPFR56XiJLAR8fns2splqv3Ruovxs&#10;pnVmkq1udHZUgYlwRXdGb/xyK3hGXkp0OHlaTOJ2a3p/O9t44HvFK+B7pn02sQxor340oWxqtn5G&#10;kShspn5MgEZumX5Rbt9wsH5lXWVy6n6GTDp1TX6tO3N39H7fK8B65n8Ur5tm6ofhoA1pDIcaj9Jr&#10;GYY8fv9tKoVSbd5vX4RuXI9xx4OYS6B0VYK6Oxd3JoHPK6V6QIDJrm9lfpF/nupnso/gjrxp0Y4Y&#10;ffhr+Yw6bPBuSIpbW9Vwyoh+SxlzgIaZOsZ2d4SPK455soJRrYFkWJr5ngFmmph/jddowpXHfR9q&#10;+ZLwbCxtYZAWWzdv/o00Sqxyyoo6OoZ144cTK3t5O4OorNBjeKRAnU9lwKDnjR1n7J05fGhqKJlg&#10;a4BsoJWFWqFvWJGfSkJyPY2YOk51aYlUK2t42YTOrF9i3q0/nNBlJqj+jI1nSqRSe9Jpg59yavhs&#10;ApqTWjRux5WnSeNxwpCUOgp1B4tBK194ioXDqId3iGAGmi54MGMbivh472YDeuJ5wmjRaj96pmun&#10;WW17o26eSOV8vXHAOLB+DXU1KX1/pHkpp2p1EWmEmR91/mueidx26G2eeeF332+UaV547HGVWLN6&#10;FnOySFZ7YHXtOFp85HhlKXJ+rXsxpjhy03Ltl9tz8XQciNR1AnU7eNt2HXZTaH93Tnd5WAF4pXi1&#10;R9h6H3oFOBJ713t4KWh90n0ZpNpw03wqln1yEXyIh2ZzQ3zOd610fn0KZ3R1331RVyt3Y32kRz15&#10;Cn4BN7t67n5qKWB9EH7do5JvI4VOlT1weITihjFxxYRTdolzG4OuZpR0loMLVnJ2RYJyRrt4FIHW&#10;N3R6IYEwKVl8aYB4ooVtx45nlDdvLY0vhTZwiYvDdZ1x9Yo2ZcBziIilVdJ1TYcTRkt3QIV8Nzd5&#10;coPFKVN72oHmoa9srZdbk2FuIJVVhGVvhZMFdNdw/pCMZQ5yqI4LVUV0hYuBRfB2jIjkNwh43oYe&#10;KU57Y4MloQ9r1KAdkrttT51Eg7hut5oLdDBwNJacZHFx7ZMlVLxz5I+jRZJ2AowGNt14ZIg1KUp7&#10;AYQ2oKVrPKickkJsuaTtgy1uG6DDc6NvlZxXY/VxU5fmVFtzV5NoRT51io7LNqN4BIn8KUd6s4UX&#10;m+h/nV/RjsN/emLjgL5/g2XMcdp/qWifYm1/3mt+UtaAJG6BQ5eAf3GxNLmBBnU3JviBxHk3mvp9&#10;R2i/jdN9a2rpf799n2z6cPN94m8FYaZ+OHEeUjd+pXNUQyN/KnWrNIB/3nhBJwyAxnsqmfB7JnGH&#10;jKR7e3Lgfrx7znQmb/p8MnVnYNl8q3a0UZh9QXgWQrh98XmPNE5+0nsuJx1/5Xz7mM95Nno/i3d5&#10;rXrTfYx6IXtMbxh6n3vBYBR7P3w5UQV7/HzAQlp81X1SNCV94331Jyx/H36ml693mILdinx4JYK6&#10;fJJ4sYJubhB5SIIJX0p6AIGmUF165oFMQeZ75YDxM+59F4CSJzl+dYAplr92TotviYt26oqNe6p3&#10;g4lxbTl4K4gyXop4+IbsT9J58YWnQYh7EYReM8F8ZoL8J0N95IGAlf91QZPYiMx16pI1evF2ipBF&#10;bIp3Po4mXe14Hov9T1h5LInMQUJ6XIeNM6N70IUrJ0x9bIKplWx0cZwPiDV1I5mpelV1xZbea/Z2&#10;e5PXXWN3aJDFTt54j42mQPB50op2M4V7VYcbJ1N9CYOllQZz2qQGh8F0kqDeedR1MJ0xa3Z14pk6&#10;XPZ20pU4Tot4BJEqQKl5XI0GM1d694i9J1l8uoR1j5eH71+pg3eHEWKvdoiGaWWWaM2F22hvWpiF&#10;UmtYTEWEz25pPluEV3GmMOWD/XU8JKWDy3lCjsuFyWgQgrKFLmpAdbiEpmxeaBaELG57Wf+DunCq&#10;S9GDWHL6Pg+DA3VsMNCC0XggJNaCw3shjemDwHBRgayDVnHAdNWC63MhZzyCjXSBWU2CO3XxS0uB&#10;/Xd5PbqBz3kaMLaBxHrlJQGB2nzcjO2B73hwgKKBnnkuc8GBUHnYZmqBCHp5WJiA2nslSsaAwXve&#10;PWmAuHymMJyA1H2DJSeBDn5yi/qAUICBf7uAGYCUcuV/4oCFZZV/s4BeWBx/lIA7Sm1/oIAhPTl/&#10;vIAKMJN//3/1JUaAX3/fiyh/GYiPfwZ+8of1cjp+w4cjZOl+m4YrV2x+kYUuSfB+roQ4POZ+6INA&#10;MHN/TII2JWF/y4Egin9+GpBuflp9/48lcZR91I2LZE59tYvBVt19u4nuSYN96YgXPLB+MYY5MGN+&#10;soQ/JXd/UII1ifp9VJgWfdV9QpYccQ59GJO4Y9B8+JESVmh9CI5iSRl9TIuqPG19pIjqMFV+NIYJ&#10;JYl+7IMeiZh8w5+EfWx8tpzccJx8iJmlY2B8Y5YcVgx8c5KISNZ8wY7uPDd9LYtIMDd91IeKJZd+&#10;nIPeg6WQnF9zeFqPCmJjbGeNq2VGX8uMWmgpUtCK/WshRciJmm5EOTuIN3GULTyG5XU+IomFr3lL&#10;gu2OrWdYd7yNT2mEa8eMAWutX0WKuG3fUmWJa3AnRX+IJHKUOReG33UmLUqFsHf9ItaEm3sXgjGM&#10;vm8VduWLi3CQaxOKVHIJXpuJIXOJUeCH73UeRSKGyHbPOOiFpnidLVCEm3qaIxqDqHy/gWCK9nau&#10;dgiJ23eIai+IvnhWXfSHoHknUVSGj3oCRMSFinrxOLmEjHvyLVODpn0QI1WC1X5BgJOJcX4wdVGI&#10;aH5yaYOHXH6ZXUKGUn6uUO2FTX7HRHqEa37yOJeDjn8iLVqCzH9cI4eCIH+Zf96IOYWtdKaHQ4VM&#10;aOGGP4S9XLqFOIQNUHmEQoNYREuDaIK1OH+CrIIYLV2CD4FyI7CBiIDHf0yHRo0FdDWGXowKaHeF&#10;Woq/XD+ET4lAT/2DZ4fBQ+mCoYZOOFqB74TfLVqBcYNXI9OBCoHKftiGjJQnc8GFq5KQaAKEpZCF&#10;W9SDl440T5yCs4vmQ4uCAYmeOCCBXodeLVmA7oUBI++Ao4Kjfn+GAZsUc2WFIpjkZ5+EF5YSW3WD&#10;A5LmT0+CHI/BQ1eBcYylOAOA4ImPLVOAiIZmJAWAUYNVeDOZZl8pbb+XMmIIYsGVIWTpVzqTBWfW&#10;S2+QxGreP6+ObG4XNH2MCHF9KemJqnU9IKqHaHlQd46XuGafbUaVpWjFYk6TkGr3VuKRbW08SzKP&#10;M2+fP5CM8XIsNH6Kp3TfKheIaXfaIRKGRnsNdveV4W3hbJmT729lYcKR63DwVmCP1nKRStONs3RK&#10;P1iLjnYoNHKJZXgjKjyHSnpTIW2FSHykdk6UIHT5a+KSQXXpYQKQVHbYVdKOVnfTSmGMUXjgPxKK&#10;S3oHNFmIRHtDKlWGTHyjIbuEbX4TdaaSp3wAa0CQ2XxhYGWO+XyzVTuNB3z9Sf+LFH1XPs2JL33E&#10;NDyHRn49KmaFbn7IIf6DsX9adRORfoL8armPvoLPX+mN44J7VMWL9oIQSZmKDoGqPqKIL4FVNCuG&#10;ZIELKnWEroDAIjWDFIB3dJuQhonKakOO1IkLX3eM/YgMVFmLFIbnST2JNoXDPmeHZ4SqNCuFn4Ob&#10;KoiECYKBImOCkoFqdDyP0ZBsagiOKY8oXz+MSo10VB6KT4t9SQmIb4mSPi2Gt4e2NAOFBoXpKpSD&#10;gYQLIoiCKII1c/KPSZbWacGNnpUIXvWLuZKaU9mJuY/XSNOH2I0iPguGJYp/M/aEhofsKpuDGYVS&#10;IqaB04LbbUKib16wY3ifpGGAWVqc1mRjTuaZ2mdiREyWomqHOdGTQW3iL/WPyXFpJs+MS3VCHweI&#10;8nlUbKmg/GW9YxyeNGfiWQ+bUGojTraYRGyDRDaVDG8KOdiRvHHBMByOW3SeJx+K+3e+H4iHwnsC&#10;bDGfOmyNYpmchW4dWKyZrG/CTl6WqXGJQ/6ThXNwOcWQT3WBMDGNDHexJ2GJz3oUH/eGuXyKa7Wd&#10;fHMwYhGa2HQ5WB2YEXVMTfyVInZ3Q7SSGXe+OaKPAXkjMDmL3nqgJ5WIxXxBIFeF1X3qazicAHnD&#10;YZyZbHpKV62Wr3rMTY2Ty3tQQ3aQ03vuOX6N2nylMDmK1X1qJ72H3n5FIKmFE38iasqa1oBLYT2Y&#10;TIBSV1iVkoA6TUCSsoAUQzaPxH/8OWiM03/8MDyJ64AIJ96HFoAbIO2EcIAwam2Z6YakYPOXZoYs&#10;VxeUqoV0TQGRyYSeQvmO5YPTOUaMA4MZMEeJIYJuJ/6Ga4G/ISWD6YEVaieZKoy/YLKWrIvDVtaT&#10;8IppTMaRDYjfQseOLYdeORWLXYXrMDeIhISOKB6F3YMrIVKDfIHUae+YopKyYKeWIpFJVsuTWY87&#10;TLKQYIzcQsWNdYqZOSqKrYhzMFCH9IZnKDaFb4RaIXaDJYJwYqyryl4aWX2oc2DXUDek42O9RtGg&#10;8WbQPWmcpWoZNDiYHW2dK7WTd3FNI/qOx3VFHZWKVHlVYhWqkGTBWS+nImbhUASjZ2kwRr2fXGuv&#10;PXGbCm5iNF+WjnFLK/yR+3RaJGiNaHejHi2JFnr4Yb2o3mskWNSldGy8T8WhwG54RouduHBqPV2Z&#10;d3KHNG2VE3TVLDGQnHdAJMWMLHnZHrCIAnxzYXCnGnFWWH2jvHJzT2mgFXOpRlOcI3UJPTuX+naS&#10;NG2TtXg9LFePX3oBJRGLFXvmHyCHFX3FYSOlknd4WDiiQXghTymeonjTRhOauXmUPSWWpXp+NGyS&#10;fXuGLHaOR3ydJVGKI33KH3+GS37vYN2kXX2SWAqhDn3KTwadcX3tRfSZjX4QPQ2VhH5KNHWRaX6k&#10;LJWNUX8OJYiJUn+CH8+Fo3/wYKOjZoN6V+qgFYNBTvCcdYLRReCYlIJPPPuUloHhNHWQi4GJLLSM&#10;foFFJbmIooEGIBCFGIDKYHaiqIkqV9ifT4iATuWbqId4RdaXxIZKPO6TzIUvNGiP14QqLLyL24M+&#10;JeCIEYJXIESEqIF/YFmiGI6kV9Oer42HTuKa/4vhRdOXF4oAPPOTIYg0NHmPN4aDLMqLUITtJfWH&#10;n4NpIG6EToIRt1lit1rppvdlXl5Ylitn9mG5hM5qjWUNcv5tOmhnYQBwDWvbT0ZzDW95Pdx2W3No&#10;LXF6CnfjtXJfamVUpX5iZGe5lOBlQ2oXg6xoHmx1cftrEW7bYB9uLXFbToxxeHP7PV11E3bgLUZ5&#10;Dnoss6lcgW+ko85fuXEBk3Fi1XJcglZl63PFcNNpG3U8XytsenbITdJwCnhsPOdz7XpALSF4K3xV&#10;seRZ6XnGohldVnorkc1goXqVgPlj63sHb6JnWnuNXjZq9nwjTR5uxnzFPHly6X2CLQB3Y35bsEFX&#10;q4PEoJdbRYNEkGBevILBf59iL4JAbpRlzIHJXVZppIFkTH1trYD+PBlyCICdLOR2tIA3ruVV042p&#10;n1tZj4xIjz1dJorWfpNgvoldbaFkgYfoXJxof4Z7S/RsvYULO8VxSYOHLMx2H4Hjrc5UT5dmnl1Y&#10;J5UfjlNb1JK3fbtfh5BDbN1jbY3TW/tnkItfS4Zr8YjaO4RwqIY0LLl1ooNbrPtTIaDnnZxXC52y&#10;jZpaxppPfQ1eiJbbbDxih5NtW21mzY/2Sx5rUIxjO0xwI4ibLKl1O4SerHNSSaoMnRhWPKXYjRNZ&#10;+KFzfIhdv50Ba8Vhy5iYWw1mJpQiSspqw4+GOw9vtYqtLJx06IWsqtxqDFqsm/pr/V41jHZt8WGe&#10;fDxv7mTza4RyBGhQWqF0P2vLSgt2pG90OdJ5U3N1Kq58WngAqVpm8GSTmt1pNGcci3drZGmTe1tt&#10;mWwCarxv6G56WfpyZHEOSYx1D3PGOYV4CnbHKp97Wnowp8xkJW5WmUFmpm/rig1pDXF1egprenL/&#10;aZ9uBnSXWRJwwnZESN5zrngMOR926XoFKpF6dnw/pjdhqHftl7FkWXihiI1m7nlJeNJpinntaI5s&#10;UXqfWDpvSHthSEVycXwyOMh16X0fKoV5rH4ppL9fgYFpllNiWoFHhz9lGYEPd5Vn3YDLZ55qz4CO&#10;V3Rt/oBgR7txXoA1OH11C4APKnp4/X/po4pdvIrRlTFgs4nYhjJjkIi7dpxmd4eLZr9pjYZbVs9s&#10;4YUyR0ZwcYQIODx0TYLOKnJ4aIF6opRcSZQPlEhfWJI7hVZiSZA0ddBlSo4TZghogovyVj1r+YnN&#10;RupvqIedOApzrYVPKmt364LYodxbKJ0Rk5VeRZpfhKRhQpdodShkUpRQZWtno5E5VbRrO44cRotv&#10;C4rqN95zKoeMKmV3hYQEoWNaWaW9kxVdfKIohBpgep47dKBjjpopZPVm7JYcVVhqmZIHRjpug43W&#10;N6ZywIl1KmB3M4T+nqVxmFqOkSJyzV4fgtt0GGGKc8R1d2TfZCh27mg9VGR4h2u/RPl6Rm9yNfV8&#10;SXOBKBZ+mXganWJupWPakAZwLGZ+gb9xr2kKcslzQWuMY1J07m4aU7h2w3DHRHt4wHOZNbN7BXa0&#10;KCF9k3oxnBpr9W0VjrltvG7XgLdvcnCKccxxM3I0YoBzEnPsUxZ1IXW9RA93W3epNX954HnIKCt8&#10;qnwnmrBpj3YmjVZrhHcaf0xtZ3f5cKZvU3jOYX9xbXmsUkxztHqcQ4J2KHudNTh45Hy7KDN73X33&#10;mWFngH8cjBVpmX9Kfhpron9Xb4lttX9QYK1v9X9NUaBycX9YQw91GH9pNQF4Bn+BKDp7LH+dmExl&#10;z4gCiw5oA4dmfSZqJoabbqZsWoW0X+NuvITKURFxWYPmQq50LYMENNF3SIIVKEB6lYEVl29kbJC9&#10;ijlmtI9VfFpo642sbeprNovfXzttuIoOUI5wdYg7QmJzZYZhNK92p4RtKEV6GIJblsljVZk8iZNl&#10;rJcHe7Nn7pR8bU1qRpHBXqhs348FUA5vvYxEQg1yyol1NI92JIaBKEl5sYNxllliiqFuiRlk6Z5r&#10;ey5nLJr3bMlpiZdMXjlsLZOgT7pvHo/wQcNyRowsNF11vYhFKE15X4RYkq55YVqIhk153F4QeSJ6&#10;f2F3ayp7O2TMXLJ8C2gvThp89Wu6P+h9/W92Mix/QHOSJamAwngvkZd2lGNEhU13YWXzeCN4OWiL&#10;akl5IWseW/d6H22/TYl7PnCBP4Z8f3NrMgZ9/HafJc9/s3owkHh0BmvjhBV1EG3Hdx52FG+baVZ3&#10;KHFoWzN4VnNDTPd5q3U3Pyl7I3dJMeV82XmPJfB+w3wPj0VxtHRygt5y7XWVde90G3ahaHt1VXeo&#10;Wnl2tXizTHJ4PHnRPtx56XsDMct71nxVJgx98X3GjhpvvXzngdtxGH1TdPByaH2dZ3RzxH3QWbN1&#10;SH4IS853A35NPm944H6aMZ96+X7zJiV9PX9UjSJuIYVIgOlvk4T6dA1w/IR5ZqRydYPYWP90F4M0&#10;S1N17oKYPiB39YH/MX96OoFeJjl8o4CzjFpszo18gCluVIxyc1ZvzYshZftxWomnWGlzGYgoSuF1&#10;DoanPeV3LYUkMWt5l4ONJkp8JIHki8FrwpV2f5BtV5Ovcr1u2pGKZW1wco8vV+VyRozPSm50WYps&#10;PZt2kogCMVd5EYV7Jlh7vILmi1Rq+p0mfx1smZqmckFuH5eoZPRvu5RnV4Fxl5EiSiRzvI3aPVt2&#10;EIqGMS94rIcbJmN7aYO7hvCBbVqEe4KBOF38b1yBMmFcYn6BRGS1VS+BXmggR86BiGu2OuGBx29+&#10;LoCCMnOmI2yCz3hBhfl+0GK4eql+6GVpbod/DmgLYcl/QWquVJ9/gm1jR2Z/2nA9OqaASnNALnyA&#10;6naOI6yBtXouhP58YGrSeZd8s2zIbaB9Am60YPN9XHCdU/N9yHKZRul+UXSxOl5+9HboLnB/xXlV&#10;I+OAvXv2g/N6LnLLeIl6qHQUbI97HnVNYC57mHZ+U0t8NHe6RnR87HkKOh99v3puLmd+wXv1JBN/&#10;5H2XgvJ4RHq9d5B44HtZa6Z5dXvYX1V6D3xFUsh6x3y6RhN7rn07Oe18rX3ILmN93X5mJDx/Kn8O&#10;ghV2vIKedth3cYKRawB4GYJTXql4yYH1UiZ5nIGYRal6nYFGOap7w4D5LlB9G4CqJF9+jYBYgWF1&#10;eopOdiZ2QYmVald29oiUXg93uIdqUZx4o4Y8RUJ5voUSOXx6+YPqLkh8dYKzJHt+C4F0gNV0eZHA&#10;dZ51T5BbadF2DY6VXZR214yYUSx31IqWRN95CoiUOUB6XIaSLkF77YR8JJJ9oYJkgGxzt5jvdTR0&#10;l5bkaWJ1WZRUXSt2JZF8UNd3KY6gRKR4bovFORB52ojnLiZ7hoX8JKR9TIMpe3mJwVppcOSI5l3N&#10;ZbaINGEpWe2HjmSITcqG4GgBQaWGNWupNgWFlG+CKweFEnO5IWSEt3hPepuHXGIecC6GwWTOZQqG&#10;L2d6WWKFn2ovTWKFEGz9QWOEjG/zNe6EFnMSKyODwnZ8Ib2DkXopecSFC2m3b0aEpWu8ZEyENm2/&#10;WLSDx2/HTN6DXXHmQQyDBnQlNcmCvXaFKzWClnkcIgqCj3vdeOGC73E0bluCrHKYY2CCX3PyWASC&#10;EXVOTEyB0na5QKqBpXg8NZqBiXnVKz2Bj3uVIk2Brn1qeAeBInidbY6A+nlkYpuAx3oWV0WAk3q9&#10;S9mAbHttQFWAbHwvNXKAeHz+K0aAp33hIoaA7n7Md0Z/m3/0bN1/j4AeYft/cIAhVr5/TYAKS21/&#10;Pn/0QDN/UH/vNWl/hH/1K1V/3X/8IrWATYADdqd+aIcibGF+c4a0YY1+W4YAVlB+PIUiSwB+QYRH&#10;P9x+b4N5NUx+tYKzK1p/M4HhItx/x4ENdil9co4Xa+h9i40PYRh9eouiVel9Yon6SqV9dIhXP4l9&#10;uoa9NR1+FYUsK19+p4OLIvx/WoHsdch8tpTLa4h815MvYLh8ypEEVZB8tI6NSmB8y4wbP1t9HYm0&#10;NQB9jodVK1d+O4TuIxV/A4KjcHWSXloeZqyQ2l1wXG2Pc2DKUbOOBGQ2RrmMemfEO8+K42uGMXqJ&#10;TW94J9mHy3PFH5mGcXhab6mQNGFgZhSO4GQNW+SNiWbGUUyMJGmSRnSKrmx9O7GJOW+XMYaHyHLZ&#10;KBSGcHZlIAmFPnojbvaN/miAZVWM12qSW0yLnGysUMSKUW7YRhSI/XEfO3yHr3OMMYGGZ3YbKEKF&#10;O3jiIGqEMXvGbjuL8G+CZJOK5nEAWomJyXJ/UDeInXQKRaWHb3WpOzqGSndkMW+FLXk5KGKEK3s1&#10;IL6DSH1AbYWKLHZwY+iJPXdeWeaINnhBT5+HH3kgRUmGDXoSOv2FD3sZMVyEGHwwKH2DPX1fIQWC&#10;gX6RbOSIun1NY1mH4n2vWWiG6X3vTy2F4X4eROyE4X5VOuaD8X6iMVyDH378KJeCbn9aIUCB2n+2&#10;bFqHhYPyYtSGwoPAWOyF14NZTr2E2oLWRJKD7IJYOrODEIHmMW6CRoGDKLKBvYEcIXGBUYCwa+6G&#10;mIp1YpqF7InEWL6FAYiqTpSD9IdVRHWDBoYTOoqCSYTnMUuBnoPSKMOBKoKrIZmA4IGCa5iF4ZC/&#10;YkmFOY+KWG2EU426Tk2DSIucREGCW4mYOm2BpoetMUaBD4XXKNGAuIP2IbiAh4ItZd6bMVmhXOeZ&#10;CFzlU5mW52BBSe2Un2O/QBmSImdoNmaPiWtMLVeM529fJQOKV3PHHgeH/HhiZSKZR2B9XGuXP2Mp&#10;Uy6VGmXxSaWSzGjaP/WQWGvpNmqN2W8rLYSLV3KXJVuI7nZKHoyGu3odZJSXJ2csW9SVP2lMUreT&#10;M2uAST2Q+W3WP7SOoXBKNlaMRHLqLZ+J6XWsJaSHrHimHwCFo3uwZASVGm23WziTS29QUhaRWXD3&#10;SM2PPXK1P2SNCnSONjKK1XaHLaqIpHiaJdyGkXrYH2OEsn0bY3OTV3QzWrCRonVJUZqPwHZgSFiN&#10;tnd6PySLoHiwNg+JkXoCLayHh3tkJgeFnHziH7eD5H5bYvCR6nqlWj2QS3s6UTeOdXu4SAWMd3wr&#10;PuKKcHywNf+Icn1ULbCGi34FJiiEyH6/H/2DOH9yYoKQwYDpWeKPNYEAUOmNZ4DfR76LbYCmPqGJ&#10;doB+NdiHjYBuLbuFs4BuJkiEFIBpIDeCqYBfYiqPz4bwWY6OU4aEUJuMjoXBR32KmITXPm6IqIQA&#10;NaaG1YM9LamFCYKSJmiDfYHdIGaCNoEkYeWPGIzTWW+Np4v4UH+L44qER2aJ3YjLPnKH5Ic4NcaG&#10;GIXHLcyEbIRxJoWDBoMRIIuB2oHFW5OkXFj5U1ChlFwxSuWepl+RQkibaWMmOZyX4Gb4MSeULGsL&#10;KV+Qa29MIl6MvXPTHKWJXnhoWtqirF9wUtSf9GIeSn2c9mT6QgSZq2gGOYWWIGtHMT2SfG7AKaSO&#10;03JgIs+LR3Y6HT6ID3oWWmugomW1Ul6d/WfmSiGbFGo4QbiX1my+OV6UZG9tMUGQ4HJNKdeNWnVL&#10;Iy2J+Hh3HcKG7HucWgqelmvVUfOcBG2LSa+ZMW9bQXCWE3FSOTGSwnNxMTyPY3W0KfyMB3gOI3qI&#10;0XqLHjSF8nz4WaWcy3HoUZWaU3MmSV6XjnRyQSOUf3XNORaRTHdUMTqOEnj6KhuK3XqtI7uH0nx2&#10;HpSFHn4sWUabVHf0UUuY8Xi+SSWWOHl8QPqTM3o8OPqQD3sYMUWM6HwXKjqJ2H0jI/GG9342HuSE&#10;bH81WPaaIn3QURGXz34nSPyVHX5RQNmSIX5xON+PDH6pMUKL+n77KlyI+H9gJCKGPn/CHyaD2YAW&#10;WLWZL4N6UOeW54NbSN6UOILuQMWRPYJlONCOMYH1MTCLOIGeKl+IS4FfJEqFpYEaH1uDY4DRWIuY&#10;b4j1UM2WKYhhSMmTfodTQLmQhYYZONaNeoT8MUWKjYP9KnSHtoMVJGOFLII0H4WDBIFprH9c41Ur&#10;nTJf/VkmjYVjEV0VfUxmMGD7bJ9pdGTnW8Rs6mjvSztwlW0oOxB0mXG7LAd4+nblqotY7V9hm7Bc&#10;b2JgjDNf32VXfCdjV2hMa5xm9GtJWuhqxm5hSoxu0HGiOqVzNHU0K/d38nk+qL1VZ2mAmf1ZPmuA&#10;isRc/21+etFgw2+Danhkr3GWWfxo1XPBSd5tN3YMOkBx9XiWK+p3B3t2pvJSPXNzmEtWY3SCiSZa&#10;ZHWUeYBebHaraVNipnfSWRRnG3kNSTprznpdOeVw3nvZK952N32IpUJPd31ClstT4H1uh8VYIn2Z&#10;eDRcZH3EaFtg3H34WEllm34+SKtqln6OOZZv7H70K9N1g39uo9RNIIbxlYtRwoY9hq9WOIV/dz1a&#10;sYS7Z31fXYP7V6hkUYNFSDhpjYKSOVRvIIHdK8p06YEioqlLKZBzlIlP+47Xhc9Um40qdnpZQIt1&#10;Zs1eHonEVxpjQ4gRR95orYZWOSJudISHK8N0aYKhocRJl5mwk8JOjpckhSFTTZSCdeJYEJHaZkRd&#10;E483Vp9iZYyNR4Rn+4nPOPlt5obrK710AIPpoStIcKKBkzdNe573hKBSS5tcdXBXIZfFZedcO5Q4&#10;VlhhqpCdR0RnYozkOMptcoj6K7lzq4T7oNVj81U1ktRmaVk6hElo510ndRlreGEGZXFuLGTuVaJx&#10;EGj5Ri90KG03Nyt3lXHWKVt7WHcKnytgMF7lkaNjD2H7g0Vl4GUCdDxovGgCZLRrvWsKVQpu9W4x&#10;RcNyZXGCNvN2L3UqKWN6S3lJnYpczmh5kAFgAGqlgdtjG2zHcu5mQW7nY5tpj3ETVCptGXNaRSFw&#10;3XXCNp50+HhrKWp5W3tlm+pZxHHljm9dPXM0gF1gl3R6ccBj/XW7YpZnmHcHU19rbXhoRJdvfnnh&#10;Nlhz5XuGKW94iX1bmmhXG3s1jQ9a0HuvfxdeZ3wZcI1iBXx5Ybhl23zfUqpp+H1YRB1uTn3cNh1y&#10;9n52KXR3038lmShU34Rqi+1YxIQPfhNci4Oab6NgXoMVYOhkZoKRUhlotoIYQ7ptSYGmNetyK4E0&#10;KXl3OIC+mCZTAY1wiwJXD4w8fT9a+4ribuVe94l0YD5jMIgIUZVnroadQ25sbIUwNcdxgIOzKXx2&#10;t4Ijl2JRhZYxik1VsJQifJVZt5Hebk1d0I+DX7NiLI0sURpm1orTQxtrvYhwNadw84XuKX92TYNV&#10;lt1Qap6PicpUp5ujfBJYvZhzbdNc55UqX09hWpHqUNBmIY6mQtlrKYtPNXpwg4fUKYF1+YRSlVtr&#10;NVVWiJRtBFlWeydu6l09bQRw52EWXmdzA2T7T6l1TGkHQVN3xG1JM3Z6jXHxJtl9oncrk+Zno15q&#10;h2Jp12GQeghsCWSjbA5uTGewXZlwsWrJTwhzSW4EQON2E3FrM0Z5L3UnJvh8jXlRkoFkYWd4hglm&#10;6mnGeP5pYWwHaxdr5G5CXNNujXCKTnVxcHLuQIh0iHV0MyN38ng8JxN7mHtTkQdhdHBhhJ9kQHHj&#10;d5Rm9HNXaflptHTCW9xsqHY1Tbdv03e/QAlzNHliMut243sxJyp6wX0uj61e6Xkug1th6nnrdmZk&#10;1XqQaONnzHslWxhq93vATRluZ3xsP6RyCX0mMsN19X34Jz56CH7ejo9cxoHkglJf8oHbdXdjCYGs&#10;aAlmMYFnWllpjIEiTJltK4DpP1JxBoC5MqB1KYCLJ095a4Bdjala/oppgXteTYmYdLFhhoiRZ1dk&#10;1IdtWbpoXYZJTCFsKIUpPxRwKoQMMop0fYLiJ1146IGrjPlZkJKsgNRc+pESdBBgTI8vZsRjtY0n&#10;WTNnYIshS6trVYkcPslvfYcUMnRz74T1J2l4fYLGjH9YfJqVgFlb+Zg3c5BfWZV2Zkpi0pKGWNBm&#10;ko+bS2RqooyyPopu7InAMktzgoa2J3J4J4OxigdytlWAfkxz3llxced1KV1PZNB2jmEjV0Z4C2UI&#10;SaZ5rGkZPHp7dW1hL9d9hXIRJIF/1HdHiLlvT14FfTVw2WEvcOVybGRKY/V0DmdiVpZ1zWqKSSN3&#10;t23XPCd5y3FSL8J8JnUiJLd+tXlWh31sNGZ7e/BuDmjjb95v3ms/Ywdxvm2XVdpzvm/9SJt17nKC&#10;O9h4SnUqL6967HgTJOZ9uHtAhjZpYm7jerBrfXCNbq5tiHInYjRvnnO+VSxx33VaSCV0UXcOO5p2&#10;8XjdL6R51XraJQ983H0ChP1m9XcxeaRpQnglba1rf3j/YS9txnnJVHBwPHqZR4ty8Ht8Ozl1zHxu&#10;L4R46H16JTJ8HX6Zg/pk6n9neK5nXn+kbMxpwn+3YGRsN3+yU8Nu2X+uRxxxt3+3OvZ0yn/LL3B4&#10;G3/lJU97fYAAgyljNodpd+tlyobvbBloTYY4X8Jq5IVfUzNtr4SHRrJwt4O0Oshz7YLoL2d3bIIU&#10;JWh694E3goZh1Y8rd1FkhI37a4NnHox2XzppzYrEUrdsuIkTRkZv54dmOoZzQIW9L1t23IQBJXt6&#10;ioI/ghFgx5abdt1jipS8awtmMpJnXsho74/XUltr7Y1KRgZvNorCOk5ysIg4Lzl2b4WgJYt6M4MY&#10;ftJ6fFWfdAR7AVl9aJt7sF1RXI98c2ElUCB9Q2UQQ6h+LGkqN7F/NG17LFeAdXI0IliB53dffaZ3&#10;Sl2dcxN4K2DHZ795FmPoW916DWcNT5d7FmpHQ0t8QG2pN4R9i3E6LGJ/EXUfIqSAvXlYfIx0UmWP&#10;cfJ1gGgGZtJ2pmp3Wwh302zoTvB5GG9tQtZ6hHITN0d8EXTeLGN91XfpIud/t3sse3BxpG1ncNhz&#10;Cm8zZb10ZXD0WkZ1w3KyTk13SHR8Qmp48XZfNxJ6vnheLGR8vnqKIyF+03zXelxvTHU1b9Jw4nZU&#10;ZM5yandgWWxz9nheTdB1qHlnQhF3jXqDNut5knuxLGx7yXz7I1N+D35XeXFtWXzvbxBvF31oZCNw&#10;wX26WMByc33zTTN0TX4xQa12Wn6BNrF4kH7dLGF6+n9CI3x9an+oeLFrt4R0blptk4RFY3xvWoPZ&#10;WCpxLINLTK9zKYLAQU91XIJANo13soHILGJ6SIFMI5584YDLeBpqZIu1bc1sWorhYvVuNom1V7Jw&#10;HYhbTENyN4cDQPB0joWyNlh3BIRqLGJ5tYMWI7p8coHBd6lpXJKubWBrZpE7YodtUY9NV0xvRY0g&#10;S/NxcIr1QLxz3ojUNix2dYa3LEt5R4SVI898GYKKc8yCjFWaad+CcVlnX2yCe100VGyCj2ENSRuC&#10;oWUEPdGCv2kwMxaC8W2RKQuDT3JUIGOD1Hdzcr5/kl0caQx/ymBGXq+ABmNvU9mAQ2alSLKAhGn2&#10;PZSA2210MwqBSXEfKTSB43UbIMaCnXlZccp8vmSQaBJ9PGcWXed9rGmdUyd+GWwsSC5+kG7SPUF/&#10;InGeMu1/zHSQKVCAoHe/IRuBjXsYcNN6LWvuZxl63m3VXPR7fW+3UnV8G3GeR558y3OWPON9l3Wr&#10;MsV+e3fcKWB/hno6IWWAoXyub+h38nM4ZkF4zXSDXCp5lHXAUbN6W3b2RzB7M3g5PJZ8N3mUMqd9&#10;UHsBKXJ+jnyJIaR/1n4ZbxR2C3pzZX13DnshW3t393uwUSZ43nwsRr1523ywPGl7AH1LMpp8SH3z&#10;KYR9uH6lIdl/LH9XbmZ0eIF+ZPB1oIGVWwJ2ooFyULd3nYEvRlR4uoD1PBx6A4DMMoZ7aICvKZB9&#10;AoCNIgR+n4BobdxzMohKZG90c4fJWol1iobxUE52l4XsRfp3zITxO895NoQDMlx6toMiKZl8bII4&#10;Iid+LYFNbXJyMI7SZApzhY3AWid0rIwwT/h1xopjRbp3CYihO6h4h4btMkN6JYVFKZN7+4ObIkN9&#10;0YIIaSCK5FVcYAyKI1kcVo2JfVzpTJmI0GDNQmWID2TaOEmHTWkgLsmGlm2bJgmF/3JvHqiFkXeD&#10;aC6IIFxtX1SHql+ZVemHKmLRTB2Gm2YeQhaGAWmOOCmFb20vLtuE63D9Jk2EinUVHx+ETXlYZ1+F&#10;bGNrXn+FM2YDVUGE4mijS4uEfWtXQbGEEm4mN/ODtnEgLtqDaXQ9JoGDP3eVH4aDMnsEZpGC8GpT&#10;Xa+C5GxYVHSCvW5gSviChXB3QT6CT3KjN7KCKXTwLsyCEndZJqeCHHnsH9+CPXyIZceAx3EsXPGA&#10;43KgU8KA4HQNSleAynV6QN+AvncAN3OAy3ieLruA5npOJsWBIHwZICqBbH3hZRN+9XfyXE1/NXjW&#10;UzN/T3mjSdl/WHpmQHt/ans3N1J/lHwfLrd/3H0VJuGARX4WIGmAvH8NZHZ9ZH59W7t9y37SUrJ+&#10;AX77SW1+IX8RQCR+UH8wNyh+mH9fLtB+9H+fJwR/iX/cIJ2AK4AOY/t8KITfW2p8tISvUnF8+4Qq&#10;ST59HIN7QAh9VYLhNwZ9v4JbLrR+PYHqJxd+74FrIMd/tYDlY5p7KosFWw97yopPUh18I4kaSPl8&#10;UYesP9t8lYZVNvB9DoUWLrF9poPqJyR+eIK3IOh/V4GUXuOTiFTZVp6SFViTTgqQqlxmRR2PJWBh&#10;PASNfmSOMxSLyGj6KsuKFm2YI02If3KFHSaHHHeQXgiQ+1uDVfePxl63TXeOdmIDRLGNBmVwO8iL&#10;eWkJMwqJ6mzYKvaIZHDSI6qG/nUMHa+Fy3lVXViOZ2IVVUWNZGTDTOuMPWeDRDqK72piO32JjW1k&#10;MvCILnCVKxCG2XPnI/WFp3dsHiaEpXryXLGL+2iSVJuLIGq4TEOKHmzrQ8iI+282OyuHyHGhMsyG&#10;m3QuKx2FenbWJDCEe3mjHo2DqHxlXA2J2m8DVAKJJnCiS7eIRXJFQ0uHQXPxOuuGNXW+MquFOHen&#10;KySERnmgJGGDd3uwHuOC0H2uW3WIC3VhU3uHfnZ8S0eGuneIQu+F0HiVOqaE4Hm2Mp+D/3r2KzGD&#10;N3xAJImCl32QHyuCG37MWvKGh3uNUw2GH3wnSu2Fc3yYQqmEm3z+Om6Dw313MoWC/n4IK0eCTX6n&#10;JLCB2H88H2eBhX+/WoeFRoFwUqWE/YGBSo+EaIFUQlyDooESOjSC3YDlMlCCN4DKKz+Bk4DEJNuB&#10;MoCwH5eBDICKWjOESIdIUoGEJ4brSnmDpoYJQl+Cz4T0OmKB+4QOMqCBWoNNK3yA34KlJP2AsoHq&#10;H72ArIEvVNychlQjTYuaWlfXRfuYIFuvPh+Vrl/ANiaS/mQWLmCQNWixJ0WNbW18IO+KzHKKG9KI&#10;fneaVASaPFpqTN6YU12nRVWWKmEKPaSTuWSeNemRD2hoLmGOXWxsJ4WLtXCVIWGJP3T3HG2HIHlS&#10;U32Xv2CUTEyV/GNaRNmT/WY9PTmRp2lSNayPIWyNLlqMmW/7J7eKH3OFIcKH3Hc7HPKF73rhUwiV&#10;UmajS8mTr2jsRE6R0GtRPNyPqG3aNXKNUHCLLk6K+nNfJ9uIs3ZKIhCGpnlVHWSE6XxGUomTKWyl&#10;S06Rs250Q+eP7nBTPION3nJFNU6Ls3RkLkmJi3aiJ/eHd3jrIlCFmntGHcWECn2BUg2RVHKjSuKQ&#10;C3P4Q5aOY3VKPE2MaXamNS+KVHgfLleISXm9KBiGYXtkIoWEtH0NHhaDUH6SUaGPynh1SoiOrHlR&#10;Q1SNG3oQPByLNHrPNQuJNnuqLlCHRnyhKDuFc32mIrWD8n6gHliCt395UUqOh34ZSkGNjX56Qx+M&#10;En6hO/2KNX66NPmIRX70LjiGdX9FKDiEun+qIt2DUH//Ho6COoA5URGNf4ObSg2MoIN9QvSLPYMA&#10;O+WJa4JrNP2Hf4H8LlGFvIGpKFSEG4FpIv2C0YEgHrmB14DVojVWm0+qk+RaKVQjhUJdv1iYdh1h&#10;eF0LZodlaGGHVsZpmmYjR2ZuCmr2OHdy2nAtKsd3+3YEoChRylmfkk1V2l0wg+FZ7GC6dOxeGGRD&#10;ZX1ifGfUVepnI2uFRr5sDW9nOBpxWHOnKs926nhsnk1NcWOLkJNR+WYogm1Wd2jDc5dbC2tiZF5f&#10;1W4OVQZk6nDYRh1qRHPKN8hwAHcLKtd1+HqxnHdJg21VjuJOfG8FgNZTWHC6clRYSHJyY0hdeXQ4&#10;VC9i8nYXRYxos3gVN4Bu1HpPKt51InzOmrRF/nb7jWBLYHfJf4JQnHibcRpV4HltYm1bZnpLU31h&#10;P3s8RRNnW3w/N0Rt031qKuN0an69mSpC7oB2jBlIr4BlfnhOQIBUcDxT14BCYahZp4A0UvxfyYA0&#10;RLdmN4A8NxVs+oBTKuhzzYB5l+JATIm9iw1GYYjCfaRMPofJb5FSG4bRYQ9YMYXcUoNelYTqRHRl&#10;QYP3NvNsQ4L8KuxzSoH+lt8+H5KzijlEepDGfP1Klo7gbw9Qq40DYKJW+osrUh9dmYlMRCxkfYdi&#10;NthrrYVeKu9y3oNLlig8dZshiZ5DAJg7fIFJR5VqbrJPhpKyYGFV/pADUfRcx41DRARj14prNrtr&#10;NIdqKvJyiIRhl2RdZU/+ihlgYVRpfG1jc1jRbjtmqV03X5xqEGGrUN1ttmZFQolxmWsYNLR13HBW&#10;KC96Z3YwlXpYx1lqiMdcSVz/e1tfzWCPbVtja2QeXuJnO2e1UExrTmtuQiZvoW9YNIt0WHOoKEx5&#10;T3h9k7pUmmLMhxhYkmWDee5cfGg2bA1gfWrqXcxks22qT3JpMXCKQY9t8HOSNEZzDXbsKGV4V3qm&#10;kghQ0mwQhX9VMm3seHNZd2/Iauld0XGkXNJia3OKTrVnS3WLQRRsbXerNBBx5noIKHt3fXymkHZN&#10;dXU3hBxSMHY/dzNWzndDacFbe3hDXAhgaHlNThNlpHpsQKxrHnufM+Zw6Hz5KI52wX55jyNKjn48&#10;gvVPl35xdjhUg36aaOhZfn69W0petX7lTZpkOH8dQF1p/39iM8RwEH+3KJ52IYAZjg9IFIcLggZN&#10;Y4ZodW1SkIWyaDtXzYT1WrFdR4Q9TSZjCoONQCRpDILjM65vWYI1KKt1nYGEjTlGDI+LgUtLk44Q&#10;dMtQ9ox5Z7NWZ4rYWjtcFolATLxiFIerP99oSoYWM5xuw4RuKLV1MIK7jKJEepeWgMFKK5VIdE5P&#10;tJLPZ0lVS5BOWetbIY3bTIZhR4tmP69nqojpM3xuToZRKL502YO8jL5kXVBjgHBmyVS3c7ppVFkO&#10;Zn5sAV1oWN5u2GHVSyVx6GZtPeB1MWs/MSV413CAJcB8vXZYiuxf+Fkyfxdi5VzIcpFl22BaZYdo&#10;6GPuWBBsJGeRSoZvnmtbPXZzUm9YMQF3X3O2JfF7m3iLiVRb8WINfadfU2TYcX1iqWegZJFmEWpo&#10;V09pqG0/SfpthHA2PSRxnXNXMOt2C3bKJhx6nHqZh8JYUWrOfC9cFGzPcBNfwG7PY3pjfXDNVmBn&#10;d3LVSUhrsnT6PLNwKHc/MMJ063nBJkF5vHx+hlhVGnN0euRZLXSwbuddK3XjYmphOncRVaplg3hK&#10;SLhqF3mYPF1u4Hr8MKhz7XyJJmF4/H42hSpSU3v8eddWrXx0bfxa8nzYYZpfSn0yVPhj2n2SSEpo&#10;sX4FPBttw36IMJNzFH8dJnt4WX+9hDZP94RNeP1UjIQCbTxZDYOTYPJdpIMUVGRidIKdR91niIIy&#10;O+1s0IHSMIlyW4FyJpF30YEQg3lOBoxUeFRSzYtGbKBXf4oCYGtcRYinU+thSYdXR3RmloYQO61s&#10;EITQMH9xxIODJqN3YoIwgvRMgpP0d9dRcpIwbCdWRpAWX/xbL43dU5VgV4uyRzply4mQO3prcodw&#10;MF9xUYVCJrF3CoMfghtrjlDDdrZtbVT+au5vcFlDXqtxj12UUg5zzmH+RWV2PmaXOTx432tqLa17&#10;0nCvI3t++HZ7gGJnYVkAdXFpuFySad9sG2AlXc5uk2O/UV1xL2duROR0AmtHOO93B29TLaN6WXPA&#10;I8B9zHiWfu9ji2FIdBVmTmQjaM9pCmb+XN5r12ncUKNuzGzORGBx/W/jOKZ1YHMjLZp5CXaxI/x8&#10;w3qLfYhgDWmJcsJjLWuoZ5pmO23HXA5pVm/qT/tspHIWQ/JwK3RgOHNz5HbMLZt333l2JDF73XxW&#10;fDpc/HGxcalgZ3MZZpVjwHR6WwxnJnXWT0lqwHc/Q2RunXjAOB9ypHpYLYh25HwZJF17Fn31eyda&#10;U3m7cK1d/XpwZbVhmHsOWkZlRHugTqRpIXw8QwJtPHztN+pxiX2vLX92CH6FJIJ6b39jekhYDoGO&#10;b+Vb8IGQZQNfwoFoWaljqIEtThxnwID7QqJsFoDYN8dwlYDELYB1TIC0JKF55ICgeZtWLokZb0la&#10;QIhuZHFeP4d+WSliUYZwTalmm4VuQj5rJ4R5N49v1IOQLX10soKgJLp5c4GteR5UtJBKbtZY7Y79&#10;Y/5dDo1FWL5hQItgTVVlq4mJQgdqXYfBN2BvN4YCLWN0QIQ+JM55GIKKd2xzBlEFbPF0V1UrYhx1&#10;zFlkVtV3VV2xS0J48GIdP7J6sWa9NK98mGuYKld+xHDgIWSBE3aZddhvGFi9a89w1VxMYS5ynl/i&#10;Vht0c2OFSrZ2YmdDP1Z4fmswNIZ6wW9PKmx9RHPLIb1/2niddIdrcWCCapRtkmNqYDRvrWZWVUFx&#10;0WlLSg50E2xYPuN2hm+MNE95IXLsKnV78naWIgp+yHp7c0xoHmg5aWdqkmp1Xxds+Wy1VHxvZG77&#10;SWxx/HFTPnt0wnPLNCF3rnZlKn96yXk4Ik192Xwvch9lKW/jaFJn5XFzXiBqkHMAU6JtQnSLSPZw&#10;HnYpPipzMnfhNAR2ZnmwKpB5xHupIoV9DH23cSFinHd2Z4Jll3hhXXBof3k3UvprcHoESF5uiXre&#10;PdFx2HvSM9V1S3zYKpB45n3yIrV8YH8PcFNga37SZsVjnH8ZXMdmuX81UmVp4H9AR99tMX9XPXlw&#10;tX+CM7p0V3+9Kpl4KH/9Itx70YA4b7BemYXlZjRh94WNXEFlQYTvUfBok4QzR3hsEYOEPSFvyYLn&#10;M41zlYJZKqB3ioHHIvx7XYEybzldJIyqZcdgqou/W9ZkFoplUY5niIjbRy5rJYdgPPNvAIX5M2dy&#10;+ISfKo53F4NGIxV7AIH/bNJ6zVEVY0p7h1UuWW18YllgTyl9RV2vRKR+LWIlOjB/LWbVMFWASmu+&#10;JziBmnEOH4CDBHaya2h3H1hVYkR4PFvlWJV5Xl+DToR6gmM1RC97s2cJOe59BGsPMEp+cm9HJ2iA&#10;EnPWH+yBv3iiakBzp1+gYS11H2KXV7t2i2WYTcZ39GioQ6V5cGvWOZp7Em8vMDB80HKyJ4p+uXZ7&#10;IEmAoXpraShwembfYB1yPWk4Vrtz7WuXTQ11nm4EQxF3aHCJOT15V3MxMA17YXX6J6F9jXj4IJl/&#10;qnwKaCRtpG4LXzNvqW/GVeRxmXGCTEZzjHNDQqR1lXUYOPN3zncOL/Z6G3kZJ7p8hntIIN5+1318&#10;ZztrKnUmXl9tbXZEVS1vmXdUS7dxxHhhQjV0B3l9OM12cnq5L/J4+nwGJ9R7oH1mIRd+JX7BZnxp&#10;B3wRXcNrh3yYVKtt53z4S0ZwQX1LQc5ytX2wOIR1VH4uL+R4BX6+J+d63n9PIUZ9kn/XZeRnPYK5&#10;XTlp7oKsVC9sfIJcSt5u/oHyQXZxnIGcODp0aoFcL8B3QoEuJ/V6P4D7IWx9GoDBZXJly4kcXNBo&#10;pIiDU8trWIeASodt+4ZTQThwt4U7OBdzpYQ7L6l2pYNMJ/F5yIJfIYt8uoGAYoSC3FDhWfSC8VT3&#10;URSDIFkqR9ODS12DPluDbmINNQODm2bWLE2D22vYJGKEQ3E1HdWExHbHYUN/ale3WQN/3VtPUEeA&#10;Sl77RzaAqmLEPfSBCGa2NNWBe2rfLFuCAm84JKqCsXPeHlKDcXilYEN8HV6QWAx84WGeT4R9kGS5&#10;Ro9+LmfsPYB+0GtDNJh/jG7JLFqAXHJ2JOKBT3ZhHr6CSXpbX1R5DmVeVyJ6F2fZTqV7A2pfRfB7&#10;5Gz6PQd8zm+yNFR90nKRLE5+6XWPJQ2AHHi7HxyBSXvnXnB2T2wfVk53mG4GTeN4wW/zRUZ53HHq&#10;PKV7BnQANBd8TnY2LEJ9o3iBJTB/EXrqH2uAbn1HXaVz5HLLVZd1bHQhTUd2znVuRMJ4IXbBPEF5&#10;fngoM/p69HmuLEV8gXtGJVN+KHzpH61/t356XPRxyXlEVPJzj3oITLd1KHqyRE52q3tZO+p4NXwU&#10;M9B52HzmLF17hX3KJXl9X36vH+N/H3+AXGZwAn+MVIhyB3/HTGdz0X/GRBl1c3+yO8d3HH+7M6Z4&#10;7H/dLEJ6wYAUJY98vIBAIA9+pIBcW/xukIWaVCRwv4VMTAtytISeQ890eIPRO5d2PIMjM5F4KYKP&#10;LD16IoIPJZt8QoGMIDJ+QoEPWIqLOlBhUPiKlFSBSRqKAFi+QN2JXl0rOHGIp2HTMDKH7mbBKJ2H&#10;QmvkIdiGtnFVHGCGUXbZV3GH/VbXUBWHuFqBSEyHWl5FQD6G4mIuOBCGWGZIMBKF12qeKL+FZm8g&#10;IjWFG3PiHO2E8XinVpiE1V1JTzuE2GB1R5yEuGOzP6iEdmcTN6+EKGqcL+qD6G5YKNWDuXI2IoGD&#10;r3ZGHWeDvnpMVdKB3WOvTnaCHWZTRtyCN2kHPyOCNGvYN1CCKG7PL7+CLHHsKOCCP3UlIr6CcniB&#10;HdCCtnvHVRF/KWoNTcF/q2wmRjl//m5MPpeAMXCCNwqAYXLhL5uApHVfKOiA9HfuIvGBYHqRHimB&#10;1H0XVF98xHBbTR19inHqRbF+F3N6Pi1+fHUVNr5+3HbNL4h/TXinKPN/0nqLIxyAdHx0HnOBF347&#10;U8V6s3Z5TJR7uHeARUJ8e3h0Pdl9DHluNnt9l3qDL2t+MnuyKQh+1nzuI0R/qn4hHrCAe38zU0F4&#10;53xZTBZ6L3zWRNV7Jn0tPYZ74H2CNkB8jH3yLzp9Un54KQN+D38OI29+/3+WHuF//YADUuB3cYIe&#10;S8x49oIXRKB6H4G/PXF67YFYNlV7o4EaL2h8fID4KSd9Y4DoI4p+foDOHwh/mICsTtiT/U+jSEqS&#10;hFPSQXGREVgdOj2PhVykMuGN2WF2K7uMI2aTJUGKemvkH5SI9nFvGxmHtHbnTcyQ+lW5R1KP7Vl9&#10;QICOr11fOX2NP2FxMmyLrWXBK5aKHWpPJWyIn28DIACHUnPlG7WGR3inTRSN+FvLRoyNLF8cP9WM&#10;KWKEOOqK6GYcMhGJiWnjK3mIMW3gJZCG7XH3IFuF3XYvHDuFCXo+THiLEWHQReqKfGSkPzGJr2eP&#10;OHuIrGqfMcmHiW3gK2WGb3FGJa+FanTAIKiEl3hNHK+D+HuqS9qIXmfORVOIEGohPq6He2yIOBCG&#10;qG8IMaKFv3G5K1yE4nSKJc+EF3diIOyDfXpBHRCDEHzsS0GF723HRMaF8W+VPkCFmXFuN8SE9nNe&#10;MXOEOXVwK2ODiXekJfCC8XnaISaCjHwJHWGCTn4DSryD0HOTREyEIHTcPeSEAnYiN4aDi3d7MUyC&#10;9XjyK1qCbXqCJhKB93wXIVuBwH2cHaSBrn7vSkyCAHkvQ+eCl3nyPZWCr3qfN1aCXntYMS2B6nwy&#10;K0WBi30gJhqBMn4WIYSBGX75HdqBLH+0SfuAfH6lQ5eBUn7bPVWBnX7mNzGBbH75MSSBD38wK1SA&#10;yn98JiiAln/RIZqAnoAbHgWAxIBUAAD//wAA//8AAP//AABtZnQxAAAAAAMEIQAAAQAAAAAAAAAA&#10;AAAAAAAAAAEAAAAAAAAAAAAAAAAAAAABAAAAAQIDBAUGBwgJCgsMDQ4PEBESExQVFhcYGRobHB0e&#10;HyAhIiMkJSYnKCkqKywtLi8wMTIzNDU2Nzg5Ojs8PT4/QEFCQ0RFRkdISUpLTE1OT1BRUlNUVVZX&#10;WFlaW1xdXl9gYWJjZGVmZ2hpamtsbW5vcHFyc3R1dnd4eXp7fH1+f4CBgoOEhYaHiImKi4yNjo+Q&#10;kZKTlJWWl5iZmpucnZ6foKGio6SlpqeoqaqrrK2ur7CxsrO0tba3uLm6u7y9vr/AwcLDxMXGx8jJ&#10;ysvMzc7P0NHS09TV1tfY2drb3N3e3+Dh4uPk5ebn6Onq6+zt7u/w8fLz9PX29/j5+vv8/f7/AAEB&#10;AgIDAwQEBQYGBwcICAkJCgsLDAwNDQ4PDxAQERESExMUFBUWFhcXGBkZGhobHBwdHh4fICAhIiIj&#10;JCQlJiYnKCkpKissLS0uLzAxMjIzNDU2Nzg5Ojs8PT4/QEJDREVGSElKTE1PUFJTVVdYWlxeYGJk&#10;ZmhqbW9xdHZ5fH6Bg4aJi46QkpWXmZudn6Gjpaeoqqytr7Cys7W2t7m6u7y9v8DBwsPExcbHyMnK&#10;y8zNzc7P0NHS0tPU1dbW19jZ2drb29zd3d7f3+Dh4eLj4+Tl5ebm5+jo6enq6+vs7O3u7u/v8PDx&#10;8vLz8/T09fb29/f4+Pn5+vv7/Pz9/f7+/wABAQICAwMEBAUGBgcHCAgJCQoLCwwMDQ0ODw8QEBER&#10;EhMTFBQVFhYXFxgZGRoaGxwcHR4eHyAgISIiIyQkJSYmJygpKSorLC0tLi8wMTIyMzQ1Njc4OTo7&#10;PD0+P0BCQ0RFRkhJSkxNT1BSU1VXWFpcXmBiZGZoam1vcXR2eXx+gYOGiYuOkJKVl5mbnZ+ho6Wn&#10;qKqsra+wsrO1tre5uru8vb/AwcLDxMXGx8jJysvMzc3Oz9DR0tLT1NXW1tfY2dna29vc3d3e39/g&#10;4eHi4+Pk5eXm5ufo6Onp6uvr7Ozt7u7v7/Dw8fLy8/P09PX29vf3+Pj5+fr7+/z8/f3+/v//pjky&#10;/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNar&#10;movdpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeB&#10;wLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbP&#10;plmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JG&#10;Sv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovd&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLql&#10;h8a2o4fLs6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmm&#10;x6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2g&#10;TWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2&#10;o4fLs6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6Vk&#10;scSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2gTWDx&#10;pExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fL&#10;s6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSn&#10;b7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy&#10;5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH&#10;0K+diNarmovdpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bB&#10;p3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdM&#10;hNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/&#10;pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+d&#10;iNarmovdpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleb/pjky/6JFSv2hTGDypUtx5qlKg9qqTZXPqValyKhhsMWqa7XCrHW6&#10;vqt9v7qqg8W2qIfKsqaH0Kuih9aknoncmpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+Ga&#10;mo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+H/pjgy/6NFSv2iS2Dypklx5qpIgtut&#10;SpPQrFKjyaxdr8avZ7PDsXG4v7N5vbivgcSyqofLrKaG0KWjhtWdn4bak52L3pOdi96TnYvek52L&#10;3pOdi96TnYvek52L3pOdi96TnYvek52L3pOdi96TnYvek52L3pOdi96TnYvek52L3pOdi97/pzgy&#10;/6NFSv2iSl/yp0hw56xGgdyvR5LSsE6hyrFXrci2YrDFumy1urN4vrKugcWtqofLp6eFz6CkhNOY&#10;oYXXj5+I2o+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I2o+f&#10;iNqPn4jaj5+I2o+fiNr/pzgy/6NES/6jSV/zqUZv6K5EgN2zQ5DTtkifzLdRqsrAXKy9uGy3s7J4&#10;wK2ugcapqobKoqiEzpulhNGUo4TUjKGH14yhh9eMoYfXjKGH14yhh9eMoYfXjKGH14yhh9eMoYfX&#10;jKGH14yhh9eMoYfXjKGH14yhh9eMoYfXjKGH14yhh9f/pzcy/6NES/6lR17zqkRu6bFBf9+4Po7W&#10;vUKbz8NKpMK+XK+2t2y5rrF4wamugcalq4XJnqmEzJing8+RpYTSiqOG1IqjhtSKo4bUiqOG1Iqj&#10;htSKo4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG1IqjhtT/qDcy/6RE&#10;S/6mRl70rUJt6rQ+feG9O4vaxjyWysZIpLm8XLKvtm27qbF5waWugsWhrITIm6qDy5Wpg82Pp4TP&#10;iaaG0YmmhtGJpobRiaaG0YmmhtGJpobRiaaG0YmmhtGJpobRiaaG0YmmhtGJpobRiaaG0YmmhtGJ&#10;pobRiaaG0YmmhtH/qDcy/6RDS/+oQ131rz9s7Lg6euTDN4fd0zWQwcRJp7G6XrWptW68pLF6wKKv&#10;gsSdrYTHmKyEyZKqhMuNqYXNiKiGzoiohs6IqIbOiKiGzoiohs6IqIbOiKiGzoiohs6IqIbOiKiG&#10;zoiohs6IqIbOiKiGzoiohs6IqIbOiKiGzoiohs7/qTYy/6VCS/+qQVz2sjtq7r02d+jLM4DQ0jOT&#10;uMNLqKq5YLaktXC8obJ7wJ6wg8OaroTFla2Ex5CshMmLq4XKh6qGzIeqhsyHqobMh6qGzIeqhsyH&#10;qobMh6qGzIeqhsyHqobMh6qGzIeqhsyHqobMh6qGzIeqhsyHqobMh6qGzIeqhsz/qTUy/6VCS/+s&#10;PVr4tzdn8cQxcd/XLHvF0DWVsMJOqaS4Y7eftXK8nbN8v5uxg8GXr4TDkq6ExY6thcaKrIbIh6yH&#10;yYesh8mHrIfJh6yHyYesh8mHrIfJh6yHyYesh8mHrIfJh6yHyYesh8mHrIfJh6yHyYesh8mHrIfJ&#10;h6yHyYesh8n/qjQy/6ZAS/+wOVj5vTFi584tadDgJH+5zzeXp8JSqZ66ZrWatXO7mLN9vpeyg8CU&#10;sYXBkLCFw42vhcSJrobFhq6Hxoauh8aGrofGhq6Hxoauh8aGrofGhq6Hxoauh8aGrofGhq6Hxoau&#10;h8aGrofGhq6Hxoauh8aGrofGhq6Hxoauh8b/qzMy/6o7Sf+2MlPwxypa2N4hZsLfJIKtzjyYn8NW&#10;p5m8aLKWt3W4lLR9vZOzg76RsoW/jrKGwIuxhsGIsIfChrCIw4awiMOGsIjDhrCIw4awiMOGsIjD&#10;hrCIw4awiMOGsIjDhrCIw4awiMOGsIjDhrCIw4awiMOGsIjDhrCIw4awiMP/rTEy/7AzRfjAKUzf&#10;1iNNx+ggarPeJoShz0GWl8ZZpJPAaqyQvHWyj7l9to+3g7iMtoS6irWFvIi0hr2Gs4e+hLOIv4Sz&#10;iL+Es4i/hLOIv4SziL+Es4i/hLOIv4SziL+Es4i/hLOIv4SziL+Es4i/hLOIv4SziL+Es4i/hLOI&#10;v4SziL//ry8y/7kpP+jOHj/M5htSt+4hbaXeLIOX0kWSkMtbnYzFa6WLwnWqir98rYe+f7CEvICx&#10;g7yCsoG7g7N/uoS0frqGtX66hrV+uoa1frqGtX66hrV+uoa1frqGtX66hrV+uoa1frqGtX66hrV+&#10;uoa1frqGtX66hrV+uoa1frqGtX66hrX/sioy8cYcM9HiFDq88xtWqO4mbZjhNX+O2EqMiNBdlYbM&#10;a5uEyXSggcd4o37Fe6V8xH2me8R+p3nDgKh4woKpd8KDqnfCg6p3woOqd8KDqnfCg6p3woOqd8KD&#10;qnfCg6p3woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3woOqd8KDqnfCg6r6vhwo1t0OI8DwFD+s/R5X&#10;nPAtao/lPnmG3k6Dgdhfi3/Ua5B60XCUd890l3XOd5hzzXmacs17m3HMfZtwy3+cb8uAnW/LgJ1v&#10;y4Cdb8uAnW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uAnW/L&#10;gJ3Z0gsYxO0OKbD9FkGf/yRVkfQ1ZYfrRnB/5VR5e+Fhf3bdaIRy226Hb9lxiW3YdItr2HeMatZ5&#10;jWnWeo5o1XyOZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n1X6P&#10;Z9V+j2fVfo9n1X6PZ9V+j2fVfo//ozkq/59GQP+dUFX6oFBl76NRdeSkU4baoluW0KBlpMidcLDF&#10;nHu1wpyDub+aib68lYvCupCMxbiMj8m2iJLMs4SXz7KBn9Ktf6LTrX+i061/otOtf6LTrX+i061/&#10;otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otP/ozkq/59GQP+dUFX6oFBl76NR&#10;deSkU4baoluW0KBlpMidcLDFnHu1wpyDub+aib68lYvCupCMxbiMj8m2iJLMs4SXz7KBn9Ktf6LT&#10;rX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otP/&#10;ozkq/59GQP+dUFX6oFBl76NRdeSkU4baoluW0KBlpMidcLDFnHu1wpyDub+aib68lYvCupCMxbiM&#10;j8m2iJLMs4SXz7KBn9Ktf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i&#10;061/otOtf6LTrX+i061/otP/ozkq/59GQP+dUFX6oFBl76NRdeSkU4baoluW0KBlpMidcLDFnHu1&#10;wpyDub+aib68lYvCupCMxbiMj8m2iJLMs4SXz7KBn9Ktf6LTrX+i061/otOtf6LTrX+i061/otOt&#10;f6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otP/ozkq/59GQP+dUFX6oFBl76NRdeSk&#10;U4baoluW0KBlpMidcLDFnHu1wpyDub+aib68lYvCupCMxbiMj8m2iJLMs4SXz7KBn9Ktf6LTrX+i&#10;061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otP/ozkq&#10;/59GQP+dUFX6oFBl76NRdeSkU4baoluW0KBlpMidcLDFnHu1wpyDub+aib68lYvCupCMxbiMj8m2&#10;iJLMs4SXz7KBn9Ktf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/&#10;otOtf6LTrX+i061/otP/ozkq/59GQP+dUFX6oFBl76NRdeSkU4baoluW0KBlpMidcLDFnHu1wpyD&#10;ub+aib68lYvCupCMxbiMj8m2iJLMs4SXz7KBn9Ktf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT&#10;rX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otP/ozkq/59GQP+dUFX6oFBl76NRdeSkU4ba&#10;oluW0KBlpMidcLDFnHu1wpyDub+aib68lYvCupCMxbiMj8m2iJLMs4SXz7KBn9Ktf6LTrX+i061/&#10;otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otP/ozkq/59G&#10;QP+dUFX6oFBl76NRdeSkU4baoluW0KBlpMidcLDFnHu1wpyDub+aib68lYvCupCMxbiMj8m2iJLM&#10;s4SXz7KBn9Ktf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOt&#10;f6LTrX+i061/otP/ozkq/59GQP+dUFX6oFBl76NRdeSkU4baoluW0KBlpMidcLDFnHu1wpyDub+a&#10;ib68lYvCupCMxbiMj8m2iJLMs4SXz7KBn9Ktf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i&#10;061/otOtf6LTrX+i061/otOtf6LTrX+i061/otP/ozkq/59GQP+dUFX6oFBl76NRdeSkU4baoluW&#10;0KBlpMidcLDFnHu1wpyDub+aib68lYvCupCMxbiMj8m2iJLMs4SXz7KBn9Ktf6LTrX+i061/otOt&#10;f6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otP/ozkq/59GQP+d&#10;UFX6oFBl76NRdeSkU4baoluW0KBlpMidcLDFnHu1wpyDub+aib68lYvCupCMxbiMj8m2iJLMs4SX&#10;z7KBn9Ktf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT&#10;rX+i061/otP/ozkq/59GQP+dUFX6oFBl76NRdeSkU4baoluW0KBlpMidcLDFnHu1wpyDub+aib68&#10;lYvCupCMxbiMj8m2iJLMs4SXz7KBn9Ktf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/&#10;otOtf6LTrX+i061/otOtf6LTrX+i061/otP/ozkq/59GQP+eT1T6oU5k76RPdeWmUYXapViV0aJi&#10;o8mfba/Fn3e1wp6Aub+diL68mYnDuZSLx7aPjcuzipDPsYaW1K6DoNengaHVp4Gh1aeBodWngaHV&#10;p4Gh1aeBodWngaHVp4Gh1aeBodWngaHVp4Gh1aeBodWngaHVp4Gh1aeBodX/ozkq/6BGQP+eTlT6&#10;ok1k8KVOdOWoT4Tbp1WU0qVfocqjaa3FonS0wqF9ub+ghb67nYjDuJiJyLWTi82xjo7TromW2KeF&#10;ndqhhaDWoYWg1qGFoNahhaDWoYWg1qGFoNahhaDWoYWg1qGFoNahhaDWoYWg1qGFoNahhaDWoYWg&#10;1qGFoNb/ozkq/6BGQP+fTVT7o0xk8KdMdOapToPcqlOS0qlboMumZqvGpXCzw6V6uL+kgr27oofD&#10;uJ2HybOYic+wlI7Vq5KX2qCKnNybiZ/Ym4mf2JuJn9ibiZ/Ym4mf2JuJn9ibiZ/Ym4mf2JuJn9ib&#10;iZ/Ym4mf2JuJn9ibiZ/Ym4mf2JuJn9j/ozgq/6BFQP+gTFT7pEtj8ahLc+arTIPdrVCR1KxYnsyq&#10;YqnHqmyxxKp2tsCqfry8qITCuKSGybOhiM+snI3Vo5aU2pqRnNyWjp7Ylo6e2JaOntiWjp7Ylo6e&#10;2JaOntiWjp7Ylo6e2JaOntiWjp7Ylo6e2JaOntiWjp7Ylo6e2JaOntj/pDgq/6BFQP+gS1P7pUpj&#10;8alJcuetSoHesE2Q1bBVnM6wXqfJsGivxrJzs8OyfLi9sIDBtqyCya6nhc+loYrVnJyR2pWZnNyR&#10;lJ7ZkZSe2ZGUntmRlJ7ZkZSe2ZGUntmRlJ7ZkZSe2ZGUntmRlJ7ZkZSe2ZGUntmRlJ7ZkZSe2ZGU&#10;ntn/pDgq/6BFQP+hSlP7pkhi8qtIceivSIDfs0qO1rVRmtC2WqTMuGWryr1xrsG5e7a3soDArqyE&#10;yKaohc6dpIfUlKCO2I6fmduMm57ZjJue2YybntmMm57ZjJue2YybntmMm57ZjJue2YybntmMm57Z&#10;jJue2YybntmMm57ZjJue2Yybntn/pDgq/6FFQP+iSVP8p0dh8q1GcOmyRn/gt0eM2btOl9O/V5/Q&#10;xWOkxcBwrbq4ebewsoDAqa2Fx6CohM2XpYXSjqGJ14egktmHoZzYh6Gc2IehnNiHoZzYh6Gc2Ieh&#10;nNiHoZzYh6Gc2IehnNiHoZzYh6Gc2IehnNiHoZzYh6Gc2IehnNj/pDcq/6FEQP+jSFL8qUVh865E&#10;b+q1Q33ivESJ3MJKk9jKVJnKxmKkvL1usLK2eLmqsYDBpK2Fx5uphMyTpoTQiqOH1IOijtaCopbW&#10;gqKW1oKiltaCopbWgqKW1oKiltaCopbWgqKW1oKiltaCopbWgqKW1oKiltaCopbWgqKW1oKiltb/&#10;pTcq/6FEQf+kRlL9qkRg9LFCbuu4QXvkwUKG38xGjdPPUpfBxGGns7tts6u1eLulsYDBn66Expir&#10;hMqQqITOiKaG0YKkjNOApJLTgKSS04CkktOApJLTgKSS04CkktOApJLTgKSS04CkktOApJLTgKSS&#10;04CkktOApJLTgKSS04CkktP/pTcq/6FEQf+lRVH+rEJf9bQ/bO28Pnjnx0CB4NZGh8nNUZq4wmCq&#10;rLpttaW1eLygsYDBm66ExZWshMiOqoTLh6iGzoKni89/po/Qf6aP0H+mj9B/po/Qf6aP0H+mj9B/&#10;po/Qf6aP0H+mj9B/po/Qf6aP0H+mj9B/po/Qf6aP0H+mj9D/pTYq/6JDQf+nQ1D/rj9d97c8afDC&#10;O3Pm0D9509k/ir7LUZ2vwGGspblutqC1ebycsoHAmK+Ew5KuhMaMrIXIh6qHyoKpisx/qY7Nf6mO&#10;zX+pjs1/qY7Nf6mOzX+pjs1/qY7Nf6mOzX+pjs1/qY7Nf6mOzX+pjs1/qY7Nf6mOzX+pjs3/pjYq&#10;/6JCQf+pQE//sjtb+b04ZezLOG3c3DV4x9Y+jrPJUqCnwGOtn7lwtpq1eryYsoG/lLGFwo+vhcSL&#10;robFhq2Hx4Ksish/q43Jf6uNyX+rjcl/q43Jf6uNyX+rjcl/q43Jf6uNyX+rjcl/q43Jf6uNyX+r&#10;jcl/q43Jf6uNyX+rjcn/pzUq/6NCQf+sPE3/tzZX8sUzX+HWNmPN4zF8utM/kanIVKGfwGWtmbpy&#10;tZa2e7qUs4K+krKFwI2xhsGJsIfDhq+IxIKuisWArozFgK6MxYCujMWArozFgK6MxYCujMWArozF&#10;gK6MxYCujMWArozFgK6MxYCujMWArozFgK6MxYCujMX/qDQq/6Y+P/+xN0r5vjBS588vVdHiLGjA&#10;4TB/rdJCk6DIV6GYwWerlLxzspK4fLeQtoK6jrSFvIuzhr6IsofAhbGJwYOxisGBsIzCgbCMwoGw&#10;jMKBsIzCgbCMwoGwjMKBsIzCgbCMwoGwjMKBsIzCgbCMwoGwjMKBsIzCgbCMwoGwjML/qTIq/6s4&#10;Pf+4L0XuyClI1t8lUsPsKWyx3zGCodJFkpfKWp+Rw2mnjr90rY28fLGLuoG0iLmDtoW4hLiDt4a5&#10;gbaHun+1ibt+tYu8frWLvH61i7x+tYu8frWLvH61i7x+tYu8frWLvH61i7x+tYu8frWLvH61i7x+&#10;tYu8frWLvH61i7z/qzAq/7EvOPbCJjzc2h87xusjV7PsKm+j3zWCltRKkI/NXZqLyGuhicR1pobC&#10;e6qDwH6sgb+Arn++grB9vYOxe7yFsnq7h7N5u4izebuIs3m7iLN5u4izebuIs3m7iLN5u4izebuI&#10;s3m7iLN5u4izebuIs3m7iLN5u4izebuIs3m7iLP/rS4q/rslMOPSGi3J6BtBtvcjWqXsLm+W4Tx/&#10;jNhPi4fSX5OEzWyZgcp0nn7IeKF7x3ujecZ9pHjFf6V2xIGmdcODp3TDhKhzwoapc8KGqXPChqlz&#10;woapc8KGqXPChqlzwoapc8KGqXPChqlzwoapc8KGqXPChqlzwoapc8KGqXPChqn/tCQl7MoWI83l&#10;Eyy59htGp/omW5juNWyM5UR6hN5Tg4DZYop81WyPeNJxk3XQdZVzz3iXcc56mHDNfJlvzX6absyA&#10;m23Mgpxsy4ScbMuEnGzLhJxsy4ScbMuEnGzLhJxsy4ScbMuEnGzLhJxsy4ScbMuEnGzLhJxsy4Sc&#10;bMuEnGzLhJz1wRUZ0d8MGLzzEzGq/x5HmvwsWY7yPGeE6ktyfeVYenngY4B03mqEcNtvh23ac4lr&#10;2XaKath4i2nXeoxo1nyNZ9Z+jmbVgI5l1YGPZdWBj2XVgY9l1YGPZdWBj2XVgY9l1YGPZdWBj2XV&#10;gY9l1YGPZdWBj2XVgY9l1YGPZdWBj2XVgY/S0goJv+gNHa3/FTOd/yNFkP8zVIX3Q19+8VFod+xc&#10;b3DpYnRr52d3aOVteWbkcHtl43N9Y+J2fWLheH5i4Xl/YeF7f2DgfYBf4H+BX+B/gV/gf4Ff4H+B&#10;X+B/gV/gf4Ff4H+BX+B/gV/gf4Ff4H+BX+B/gV/gf4Ff4H+BX+B/gV/gf4H/oDkh/5xGNv+aUUr/&#10;nVJZ959Uae2gV3jjn1yH2pxnldKZcKHMlnurxpSEs8STi7bCj4+6wIuSvL6Hlb+9g5jBvIGbw7t+&#10;oMS6fKbGt3qsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqs&#10;xrV6rMb/oDkh/5xGNv+aUUr/nVJZ959Uae2gV3jjn1yH2pxnldKZcKHMlnurxpSEs8STi7bCj4+6&#10;wIuSvL6Hlb+9g5jBvIGbw7t+oMS6fKbGt3qsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1&#10;eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMb/oDkh/5xGNv+aUUr/nVJZ959Uae2gV3jjn1yH2pxnldKZ&#10;cKHMlnurxpSEs8STi7bCj4+6wIuSvL6Hlb+9g5jBvIGbw7t+oMS6fKbGt3qsxrV6rMa1eqzGtXqs&#10;xrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMb/oDkh/5xGNv+aUUr/nVJZ&#10;959Uae2gV3jjn1yH2pxnldKZcKHMlnurxpSEs8STi7bCj4+6wIuSvL6Hlb+9g5jBvIGbw7t+oMS6&#10;fKbGt3qsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6&#10;rMb/oDkh/5xGNv+aUUr/nVJZ959Uae2gV3jjn1yH2pxnldKZcKHMlnurxpSEs8STi7bCj4+6wIuS&#10;vL6Hlb+9g5jBvIGbw7t+oMS6fKbGt3qsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG&#10;tXqsxrV6rMa1eqzGtXqsxrV6rMb/oDkh/5xGNv+aUUr/nVJZ959Uae2gV3jjn1yH2pxnldKZcKHM&#10;lnurxpSEs8STi7bCj4+6wIuSvL6Hlb+9g5jBvIGbw7t+oMS6fKbGt3qsxrV6rMa1eqzGtXqsxrV6&#10;rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMb/oDkh/5xGNv+aUUr/nVJZ959U&#10;ae2gV3jjn1yH2pxnldKZcKHMlnurxpSEs8STi7bCj4+6wIuSvL6Hlb+9g5jBvIGbw7t+oMS6fKbG&#10;t3qsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMb/&#10;oDkh/5xGNv+aUUr/nVJZ959Uae2gV3jjn1yH2pxnldKZcKHMlnurxpSEs8STi7bCj4+6wIuSvL6H&#10;lb+9g5jBvIGbw7t+oMS6fKbGt3qsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqs&#10;xrV6rMa1eqzGtXqsxrV6rMb/oDkh/5xGNv+aUUr/nVJZ959Uae2gV3jjn1yH2pxnldKZcKHMlnur&#10;xpSEs8STi7bCj4+6wIuSvL6Hlb+9g5jBvIGbw7t+oMS6fKbGt3qsxrV6rMa1eqzGtXqsxrV6rMa1&#10;eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMb/oDkh/5xGNv+aUUr/nVJZ959Uae2g&#10;V3jjn1yH2pxnldKZcKHMlnurxpSEs8STi7bCj4+6wIuSvL6Hlb+9g5jBvIGbw7t+oMS6fKbGt3qs&#10;xrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMb/oDkh&#10;/51GNv+aUEr/nlFZ96BSaO2hVnjkoVqG255klNKbbqDMmHiqxpWBssSVibbBkY66v4yQvb2Ik8C8&#10;hJfDuoGbxbl+oMe4fKfIsnuqyLB7qsiwe6rIsHuqyLB7qsiwe6rIsHuqyLB7qsiwe6rIsHuqyLB7&#10;qsiwe6rIsHuqyLB7qsj/oDgi/51GN/+bT0r/n09Z+KJQaO6jU3flpFeF3KJgk9Oeap/Nm3Spx5h9&#10;scSXhrbBlIy6v4+OvryKksK6hpXFuIKayLd/oMu0fKfMrHypyqp9qcqqfanKqn2pyqp9qcqqfanK&#10;qn2pyqp9qcqqfanKqn2pyqp9qcqqfanKqn2pyqp9qcr/oDgi/51FN/+cTkr/oE5Y+KNPZ++lUXbl&#10;plWE3aVdkdSiZp3Nn3CoyJx6sMSagrbBmIq6vpKMv7uNj8S4iJPItoOZzLSAoc+sfaXPpn6nzKR/&#10;qMukf6jLpH+oy6R/qMukf6jLpH+oy6R/qMukf6jLpH+oy6R/qMukf6jLpH+oy6R/qMv/oTgi/51F&#10;N/+dTUn/oUxY+aVNZu+nT3XmqVOD3qhakNWmYpzPo2ymyaB2rsWef7XBnIe6vpeKwLqQjca2i5LL&#10;tIiazrKGpNGmgKTRoIGnzZ+Bp8yfgafMn4GnzJ+Bp8yfgafMn4GnzJ+Bp8yfgafMn4GnzJ+Bp8yf&#10;gafMn4GnzJ+Bp8z/oTgi/55FN/+eTEn/oktX+aZMZvCpTnTnq1GC36tXjteqX5rQqGmky6VzrMaj&#10;fLPCoIS5vpyIwLmWjMa1kZLLr42Yz6qKodKghKPTm4SmzpqEp82ahKfNmoSnzZqEp82ahKfNmoSn&#10;zZqEp82ahKfNmoSnzZqEp82ahKfNmoSnzZqEp83/oTgi/55FN/+eS0n/o0pX+qdLZfCrTHPorU+A&#10;4K9UjdmuXJjSrWahzatwqciqebDDp4G3vqGEwLWbicaulY/MqJGVz6KOntKaiaLTloelz5WHps6V&#10;h6bOlYemzpWHps6Vh6bOlYemzpWHps6Vh6bOlYemzpWHps6Vh6bOlYemzpWHps7/oTci/55EN/+f&#10;Skn/pElW+qhJZPGsS3LpsE1/4bNRi9qzWpXUs2Oez7NupcuzeKvDrHy3uKWBv6+ehsaomYzLoZWS&#10;0JuSm9OVjqLUkYyl0JGLps6Ri6bOkYumzpGLps6Ri6bOkYumzpGLps6Ri6bOkYumzpGLps6Ri6bO&#10;kYumzpGLps7/oTci/55EN/+gSUj/pUhW+6pIZPKuSXHqskx94rZPidy4V5LWumGa071toMm4dau+&#10;sHq2s6l/v6qihMainYrLm5qQz5WXmdKQlaLUjZCl0IyQps+MkKbPjJCmz4yQps+MkKbPjJCmz4yQ&#10;ps+MkKbPjJCmz4yQps+MkKbPjJCmz4yQps//oTci/55EN/+gSUj/pkdV+6tHY/OwSHDrtUp85LpO&#10;ht6/VY/aw2CV0sRtnMW7c6q5s3i2rq19v6WngsWdoojLlp+Oz4+cltKLnKLTiJWk0ImUpc+JlKXP&#10;iZSlz4mUpc+JlKXPiZSlz4mUpc+JlKXPiZSlz4mUpc+JlKXPiZSlz4mUpc//ojci/59EN/+hSEj/&#10;p0ZV/KxFYvSyRm7suEh65r9Mg+HHU4rczWKOzshsm8C/caq0t3e1qbF8vp+sgcWXp4bKkKSMzoqi&#10;ldGGoqHShJul0IWapc+FmqXPhZqlz4Wapc+FmqXPhZqlz4Wapc+FmqXPhZqlz4Wapc+FmqXPhZql&#10;z4Wapc//ojYi/59DN/+iRkf/qERU/a5DYfW1RGzuvEZ36cRLf+PPVITZ1GWIyMtrmrrCcKmuune0&#10;o7R8vZqvgcOSrIXIi6mKzISnks+AppzQgKOlz4Chps6AoabOgKGmzoChps6AoabOgKGmzoChps6A&#10;oabOgKGmzoChps6AoabOgKGmzoChps7/ojYi/59DN/+jRUf/qkJT/rFBX/a4QWrxwURz6sxLeeDa&#10;VnzP1V6NwMxpm7PDcqinu3mznrV/u5exg8KOrYXGh6uIyoGpjc18qJbOe6iizXupps17qabNe6mm&#10;zXupps17qabNe6mmzXupps17qabNe6mmzXupps17qabNe6mmzXupps3/ozYi/59DN/+lQ0b/rEBS&#10;/7Q+Xfm9P2buyENt49ZNb9XdToHE01mRtclmn6nBcaugu3mzmbaAupSyhcCMr4bEhq2Ix4CrjMl8&#10;qpLKequcynmrn8p5q5/Keaufynmrn8p5q5/Keaufynmrn8p5q5/Keaufynmrn8p5q5/Keaufynmr&#10;n8r/ozUi/6BCN/+mQUX/rz1Q/rg7WfPEPGHm0UNk2d9Dc8jcSoW30FeVqsdloqDAcKyZunm0lLaA&#10;upGzhb6LsYbBhbCIw4Gui8V9rZDGeq2XxnqtmsZ6rZrGeq2axnqtmsZ6rZrGeq2axnqtmsZ6rZrG&#10;eq2axnqtmsZ6rZrGeq2axnqtmsb/pDQi/6FBN/+pPUP/szlN+b43VerMOlnb3Ttiy+U/d7vZSImr&#10;zleYoMZlpJjAcayTu3qzkLiBuIy1hLuIs4a+hbKJwIGxi8F+sI/Ce7CUw3qwlsN6sJbDerCWw3qw&#10;lsN6sJbDerCWw3qwlsN6sJbDerCWw3qwlsN6sJbDerCWw3qwlsP/pDQi/6M+Nv+tOUH/uDRI8MYz&#10;Td/ZNlDN5TZnvuQ7e63XSIygzViZl8ZnpJLBcquOvXuwjLqBtIi4g7eEt4W5grWIu3+0ir18s42+&#10;erORv3qzk796s5O/erOTv3qzk796s5O/erOTv3qzk796s5O/erOTv3qzk796s5O/erOTv3qzk7//&#10;pjIi/6Y6NP+yMz33wC5C5NIvQc/kLlW/7zNrr+E7fqDWSo2WzluZkMhpoYzDc6iJwHushr5/r4K8&#10;gbKAu4SzfbqGtXu5iLZ5uIu3d7ePuHe3kLl3t5C5d7eQuXe3kLl3t5C5d7eQuXe3kLl3t5C5d7eQ&#10;uXe3kLl3t5C5d7eQuXe3kLn/pzEi/6wzMf+5KzbqzCY20uEmQcHvLFqw7TNuoeE9f5XXTYyN0F6W&#10;ictrnYbHdKKDxHqmf8N9qXzBgKt6wIKseb+ErXe+hq91vomwc72MsXO9jbFzvY2xc72NsXO9jbFz&#10;vY2xc72NsXO9jbFzvY2xc72NsXO9jbFzvY2xc72NsXO9jbH/qS4h/7MqK/LFIizW3hwtw+0jR7L5&#10;K12i7DZvleJCfYvaUoiF1GCQgtBsln7Mc5t7yneeeMl7oHbIfqJ0x4Cjc8aCpHHFhKVwxIembsSK&#10;p27Di6duw4unbsOLp27Di6duw4unbsOLp27Di6duw4unbsOLp27Di6duw4unbsOLp27Di6f/rCog&#10;+r0fItzZEhvF6xoztPojSqP5Ll6V7jxtiuVJeYPfVoJ+2mSJetZsjnbTcZFz0nWUcdB5lW/Pe5dt&#10;zn6YbM6AmWvNgppqzYSbacyHnGjMiJxozIicaMyInGjMiJxozIicaMyInGjMiJxozIicaMyInGjM&#10;iJxozIicaMyInGjMiJz/th4Y5NAOE8jpESC1+Rs3pf8mS5f6NFyL8UJogupPcnzlW3p34WR/ct5q&#10;g27ccIZs23SIatl3iWjZeYtn2HyLZtd+jGXWgI1k1oKOY9WFj2LVhY9i1YWPYtWFj2LVhY9i1YWP&#10;YtWFj2LVhY9i1YWPYtWFj2LVhY9i1YWPYtWFj2LVhY/pxw0MytoLD7f3EiSn/x05mP8rSYz+OleD&#10;9klhfPBVaXXsXm9u6WN0audpd2flbnll5HJ7Y+N1fGLid31h4nl+YOF7f1/hfX9f4H+AXuCCgV3f&#10;g4Fd34OBXd+DgV3fg4Fd34OBXd+DgV3fg4Fd34OBXd+DgV3fg4Fd34OBXd+DgV3fg4HL0AkDuuIL&#10;E6j/FCaa/yE3jf8xRYT/QFB8/E5YdPhXX230XWRn8mJnY/BoamHubGxf7XBtXe1yb1zsdW9b7Hdw&#10;Wut5cVrrenFZ6nxyWOp/cljqf3NY6n9zWOp/c1jqf3NY6n9zWOp/c1jqf3NY6n9zWOp/c1jqf3NY&#10;6n9zWOp/c1jqf3P/nDga/5pGLf+XUUH/mlNP/pxVXvWcWmzsm1965Jlnh9yWcZLVk3ucz5CEpMuO&#10;jKvIipCwxYeUtMOEmLfCgZu5wX+eusF9orvAe6a8wHmrvb94sr27eLO9u3izvbt4s727eLO9u3iz&#10;vbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s73/nDga/5pGLf+XUUH/mlNP/pxVXvWcWmzsm196&#10;5Jlnh9yWcZLVk3ucz5CEpMuOjKvIipCwxYeUtMOEmLfCgZu5wX+eusF9orvAe6a8wHmrvb94sr27&#10;eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s73/nDga/5pGLf+X&#10;UUH/mlNP/pxVXvWcWmzsm1965Jlnh9yWcZLVk3ucz5CEpMuOjKvIipCwxYeUtMOEmLfCgZu5wX+e&#10;usF9orvAe6a8wHmrvb94sr27eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9&#10;u3izvbt4s73/nDga/5pGLf+XUUH/mlNP/pxVXvWcWmzsm1965Jlnh9yWcZLVk3ucz5CEpMuOjKvI&#10;ipCwxYeUtMOEmLfCgZu5wX+eusF9orvAe6a8wHmrvb94sr27eLO9u3izvbt4s727eLO9u3izvbt4&#10;s727eLO9u3izvbt4s727eLO9u3izvbt4s73/nDga/5pGLf+XUUH/mlNP/pxVXvWcWmzsm1965Jln&#10;h9yWcZLVk3ucz5CEpMuOjKvIipCwxYeUtMOEmLfCgZu5wX+eusF9orvAe6a8wHmrvb94sr27eLO9&#10;u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s73/nDga/5pGLf+XUUH/&#10;mlNP/pxVXvWcWmzsm1965Jlnh9yWcZLVk3ucz5CEpMuOjKvIipCwxYeUtMOEmLfCgZu5wX+eusF9&#10;orvAe6a8wHmrvb94sr27eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3iz&#10;vbt4s73/nDga/5pGLf+XUUH/mlNP/pxVXvWcWmzsm1965Jlnh9yWcZLVk3ucz5CEpMuOjKvIipCw&#10;xYeUtMOEmLfCgZu5wX+eusF9orvAe6a8wHmrvb94sr27eLO9u3izvbt4s727eLO9u3izvbt4s727&#10;eLO9u3izvbt4s727eLO9u3izvbt4s73/nDga/5pGLf+XUUH/mlNP/pxVXvWcWmzsm1965Jlnh9yW&#10;cZLVk3ucz5CEpMuOjKvIipCwxYeUtMOEmLfCgZu5wX+eusF9orvAe6a8wHmrvb94sr27eLO9u3iz&#10;vbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s73/nTga/5pFLv+XUEH/m1FP&#10;/51UXfWeWGvsnV155JtkhtyYbpLVlXic0JKBpMuPiavHjY+xxYmTtcOFl7jCgpq6wX+eu8B9or2/&#10;e6e+v3mtvrt4sb62ebK+tnmyvrZ5sr62ebK+tnmyvrZ5sr62ebK+tnmyvrZ5sr62ebK+tnmyvrZ5&#10;sr7/nTga/5pFLv+YT0D/nVBO/59SXPagVWrtoFp45Z9ghd2capHWmHOb0JV9pMuShavHj42xxIyR&#10;tsKHlbnBg5m7v3+dvr59or+9eqjAvHmvwbR5sMGwerDAsHqwwLB6sMCwerDAsHqwwLB6sMCwerDA&#10;sHqwwLB6sMCwerDAsHqwwLB6sMD/nTca/5tFLv+ZTkD/nk5O/6FQW/eiU2nuo1d35qJdg96fZo/X&#10;nG+a0Zh5o8uVgqvHkomxxI6PtsKJk7q/hJi9vYCdwLx9o8K7e6rEtHqtxK17rsOqe6/Bqnuvwap7&#10;r8Gqe6/Bqnuvwap7r8Gqe6/Bqnuvwap7r8Gqe6/Bqnuvwap7r8H/njca/5tELv+aTUD/n01N/6JO&#10;W/ekUWjvpVV156Vagt+jYo3YoGuY0px1ocyZfqnIlYawxJKNtsGMkbu+hpa/vIGcw7p+pMW3fKvH&#10;rXurxqd8rcSkfa7DpH2uw6R9rsOkfa7DpH2uw6R9rsOkfa7DpH2uw6R9rsOkfa7DpH2uw6R9rsP/&#10;njca/5tELv+bTED/oExN/6RNWvimT2fwqFN06KhXgOCnXozapGiW06Fxn86deqfJmYOvxZWKtcGP&#10;j7u9iZXBuoWdxLaCpMewgKrIp32qyKJ+rMWff67Dn3+uw59/rsOff67Dn3+uw59/rsOff67Dn3+u&#10;w59/rsOff67Dn3+uw59/rsP/njca/5tELv+cSz//oUpM/6VLWfmoTmbxqlFz6atVf+KrW4rbqWWU&#10;1aZunc+jd6XKn4CsxZmGtL+TjLy4jZPBsomZxa6GociqhKnJoYCpypyBrMabga3Em4GtxJuBrcSb&#10;ga3Em4GtxJuBrcSbga3Em4GtxJuBrcSbga3Em4GtxJuBrcT/njYa/5xELv+cSj//oklM/6ZKWfmp&#10;TGXxrE9x6q5UfeOvWYjdrmKR1q1rmtGqdaLLpX2rwZ2DtLmWibyykZDBrIyWxqeJncijh6bKm4Oo&#10;y5iDq8eWhK3FloStxZaErcWWhK3FloStxZaErcWWhK3FloStxZaErcWWhK3FloStxZaErcX/njYa&#10;/5xDLv+dST//o0hL/6dJWPqrS2Tyrk5w67FSe+SzV4XftGCO2bNqltGxdZ7GqHurvKCBtLOah7ys&#10;lI3CppCUxqCNm8mci6TLloeoy5OHq8iSh6zFkoesxZKHrMWSh6zFkoesxZKHrMWSh6zFkoesxZKH&#10;rMWSh6zFkoesxZKHrMX/nzYa/5xDLv+eSD//o0dL/6hIV/utSWPzsExv7LRQeea4VoPhu16L2rtq&#10;ks20c57Bq3mqt6R/tK6dhLymmIrBoJSRxpqRmMmWj6HLkYyozI+KqsiOiqzGjoqsxo6KrMaOiqzG&#10;joqsxo6KrMaOiqzGjoqsxo6KrMaOiqzGjoqsxo6KrMb/nzYa/5xDLv+eRz7/pEZK/6pGVvyuSGL0&#10;s0tt7rhPd+i9VX/hwV6G1sBsjsi3cZ29rneqsqd9tKmhgruhnIjBmpiPxpSWlsmQlJ/LjJKozIqP&#10;qsmKjqzGio6sxoqOrMaKjqzGio6sxoqOrMaKjqzGio6sxoqOrMaKjqzGio6sxoqOrMb/nzYa/5xD&#10;Lv+fRj7/pUVK/6tFVfywRmH2tklr8LxOdOfCVXvfyGGA0cNqjcS6cJ24snWprat7s6OlgLuboYbB&#10;lJ2NxY6blMiKmZ3Khpmoy4aUqsmGkqvGhpKrxoaSq8aGkqvGhpKrxoaSq8aGkqvGhpKrxoaSq8aG&#10;kqvGhpKrxoaSq8b/nzUa/51CLv+gRT3/p0RJ/61DVP6zRF/3ukdo78FNcOXJVnXczmR6zMZpjb6+&#10;bpyytnSop7B5sp6rfrqVpoTAjqOLxIihkseEn5rJgJ+nyoGaqsiCmKvGgpirxoKYq8aCmKvGgpir&#10;xoKYq8aCmKvGgpirxoKYq8aCmKvGgpirxoKYq8b/oDUa/51CLv+hRD3/qEJI/69BU/+2Ql33vkZl&#10;7MdNa+PSWG3W02F6x8pnjLnCbZusvHKnobZ3sZixfbmPrYK+iKqJw4KokMZ9p5nIeqelyXuiq8h9&#10;nqzGfZ6sxn2erMZ9nqzGfZ6sxn2erMZ9nqzGfZ6sxn2erMZ9nqzGfZ6sxn2erMb/oDUa/51CLv+i&#10;Qjz/qkBH/7I+Uf26QFnzw0Rg6M9OY9/cWWfP2GB5wM9mirLIa5qmwnCmm7x2r5G4e7eJtYG8grKH&#10;wH2wjsN4rpbFdq2hxnWsrMZ3pq3Fd6atxXemrcV3pq3Fd6atxXemrcV3pq3Fd6atxXemrcV3pq3F&#10;d6atxXemrcX/oDQa/55BLv+kQDv/rD1F/7U7Tve/PlXsy0RZ4dpPWtTfUWzG2lp9uNNii6vOaZif&#10;xnGklcB3rY67frSHt4O5gbSHvXyyjL95sZPBdrCbwnSwpsJysK3CcrCtwnKwrcJysK3CcrCtwnKw&#10;rcJysK3CcrCtwnKwrcJysK3CcrCtwnKwrcL/oTMa/55BL/+nPTr/sDpD/bo4SvDGO0/j1UVO1eFG&#10;X8jiS3G63VKBrNVbj5/MZpuWxnCkj8B4q4q8f7GEuYO1gLeHuHy2i7t5tJC8d7SXvXa0ob10s6W+&#10;dLOlvnSzpb50s6W+dLOlvnSzpb50s6W+dLOlvnSzpb50s6W+dLOlvnSzpb7/ojMa/6A+Lv+qOTf/&#10;tDU/9sA1ROfPOUXX3zxQyedBZLvlRnas3E6Fn9NakpXMZ5yOxnGkisJ5qoW/fq6AvIKyfbqGtHq5&#10;irZ3uI64dbeTuXO3mrlzt6C5c7eguXO3oLlzt6C5c7eguXO3oLlzt6C5c7eguXO3oLlzt6C5c7eg&#10;uXO3oLn/ozIa/6M6LP+uNDT+ujE67cowO9rdMj/K5zhVvOw9aa3lRHmf206HlNNcko3MaJuIyHKh&#10;hMR5poDCfap8wIGteb6Fr3e9iLB0vIuycruQs3C7lbRvupq0b7qatG+6mrRvupq0b7qatG+6mrRv&#10;upq0b7qatG+6mrRvupq0b7qatG+6mrT/pDAa/6c1Kv+0LzD0wyox3tgrLczmLkW98jVare47bJ/k&#10;RHuT21GHi9RekIbPapiCy3Odfsh4oXrGfKR3xICmdcODqHPChqlxwYmrb8CNrG3Akq1sv5WtbL+V&#10;rWy/la1sv5WtbL+VrWy/la1sv5WtbL+VrWy/la1sv5WtbL+VrWy/la3/pS8a/60tJfy8Jyjl0CEk&#10;zuQkM77xLEqu+DNdoO09bZPkR3qK3VSFg9dhjH/SbJJ7z3KXd813mnTLe5xyyn6ecMmBoG7IhKFt&#10;x4eia8aKo2nGjqRoxZGlaMWRpWjFkaVoxZGlaMWRpWjFkaVoxZGlaMWRpWjFkaVoxZGlaMWRpWjF&#10;kaX/pywa/7UlH+zJGhzQ4hkhv/AiOK/9K02g+DVek+5BbInmTXeB4FiAfdxkhnjYa4tz1XGOcNN1&#10;kW7SeZNs0XyUatB/lmnPgpdoz4WYZs6ImWXNjJpkzY6aZM2OmmTNjppkzY6aZM2OmmTNjppkzY6a&#10;ZM2OmmTNjppkzY6aZM2OmmTNjpr/riQW9cEXFNTfDhDA7xgmsP0jPKH/LU6U+TpdifFHaIHrUnF6&#10;5l14dOJkfXDfa4Ft3XCEatx0hmjbeIhm2nuJZdl9imTYgIti2IOMYdaFjWDWiY5f1YuOX9WLjl/V&#10;i45f1YuOX9WLjl/Vi45f1YuOX9WLjl/Vi45f1YuOX9WLjl/Vi47+uRYN1NILBsLuDhax/Bkqov8l&#10;PZT/MkyJ/EBZgfZNYnrwWGlz7F9vbOlkc2jnanZm5W95ZORzemLjdnxh43l9YOJ7fl/hfn5e4YB/&#10;XeCDgFzghYFb34iBW9+IgVvfiIFb34iBW9+IgVvfiIFb34iBW9+IgVvfiIFb34iBW9+IgVvfiIHU&#10;yAkDxNcKB7L7EBmj/xwrlf8oO4r/OEiB/0VSevxSWnL3WWBr9F5kZvJkaGLwaWpg7m1sXu1xbVzt&#10;dG5b7HZvWux5cFnre3FY631xWOp/clfqgnNW6YRzVumEc1bphHNW6YRzVumEc1bphHNW6YRzVumE&#10;c1bphHNW6YRzVumEc1bphHPEzQgBtN0IC6T/EhqX/x8qi/8uNoH/PUF5/0pJcf9SUGn/WFVj/V1Y&#10;X/tjW1z5Z11a+GtfWPduYFf3cWFW9nRhVfZ2YlT1d2NT9XljU/R8ZFL0fmRR9IBlUfSAZVH0gGVR&#10;9IBlUfSAZVH0gGVR9IBlUfSAZVH0gGVR9IBlUfSAZVH0gGX/ljMU/5VDJf+SUTf/l1NF/5lXU/2Z&#10;W2D1mGFt7ZVoeeWScoTfj3yO2oyFltWHi5zRg5Chz4CVps19mqnLe56rynmhrcl3pa/Idamwx3Su&#10;scdzs7LGc7qywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7L/ljMU&#10;/5VDJf+SUTf/l1NF/5lXU/2ZW2D1mGFt7ZVoeeWScoTfj3yO2oyFltWHi5zRg5Chz4CVps19mqnL&#10;e56rynmhrcl3pa/Idamwx3Suscdzs7LGc7qywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1&#10;u7LBdbuywXW7ssF1u7L/ljMU/5VDJf+SUTf/l1NF/5lXU/2ZW2D1mGFt7ZVoeeWScoTfj3yO2oyF&#10;ltWHi5zRg5Chz4CVps19mqnLe56rynmhrcl3pa/Idamwx3Suscdzs7LGc7qywXW7ssF1u7LBdbuy&#10;wXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7L/ljMU/5VDJf+SUTf/l1NF/5lXU/2ZW2D1&#10;mGFt7ZVoeeWScoTfj3yO2oyFltWHi5zRg5Chz4CVps19mqnLe56rynmhrcl3pa/Idamwx3Suscdz&#10;s7LGc7qywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7L/ljMU/5VD&#10;Jf+SUTf/l1NF/5lXU/2ZW2D1mGFt7ZVoeeWScoTfj3yO2oyFltWHi5zRg5Chz4CVps19mqnLe56r&#10;ynmhrcl3pa/Idamwx3Suscdzs7LGc7qywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LB&#10;dbuywXW7ssF1u7L/ljMU/5VDJf+SUTf/l1NF/5lXU/2ZW2D1mGFt7ZVoeeWScoTfj3yO2oyFltWH&#10;i5zRg5Chz4CVps19mqnLe56rynmhrcl3pa/Idamwx3Suscdzs7LGc7qywXW7ssF1u7LBdbuywXW7&#10;ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7L/ljMU/5VDJf+TUTf/l1NF/5lWUv2ZW2D1mGBt&#10;7ZZneeWTcYTfkHuO2o2EltWIipzRhJCiz4CVpsx9manLe52syXmhrsh3pa/Idqqxx3SussdztLLE&#10;dLqyv3W6sr91urK/dbqyv3W6sr91urK/dbqyv3W6sr91urK/dbqyv3W6sr91urL/ljMU/5ZDJf+V&#10;UDf/mVFE/5tUUv6cWF/1m11s7ZlkeOaWbIPfk3aN2o+AltSMiJ3Rh46jzYOTqMuAmKvJfZyuyHqh&#10;scZ4pbLGd6q0xXWwtcV0uLW9d7i1uHe4tbh3uLW4d7i1uHe4tbh3uLW4d7i1uHe4tbh3uLW4d7i1&#10;uHe4tbh3uLX/lzMU/5ZDJf+WTjf/mk9E/51SUf6eVV72nlpq7pxgdueaZ4LglnKM2pJ7ldSOhJ3Q&#10;ioujzYaRqcqClq3Ifpuwxnugs8V5prXEd6y2w3azt753t7e3eLa4snm2uLJ5triyeba4snm2uLJ5&#10;triyeba4snm2uLJ5triyeba4snm2uLJ5trj/mDMU/5dDJf+XTTf/m01D/59QUP+gU133oFhp759d&#10;deidZIDhmm6L25Z3lNWRgJzQjomjzImPqcmEla7HgJqyxX2gtcN6p7fCeK65wHe1ubh4tbmxebW5&#10;rHq1uax6tbmserW5rHq1uax6tbmserW5rHq1uax6tbmserW5rHq1uax6tbn/mDMU/5hDJf+YTDb/&#10;nExD/6BOT/+iUVz4o1Vo8KJbdOmhYX/inmqJ3Jpzk9aVfJvRkYWjzIyMqcmHk6/Ggpmzw36gt8J6&#10;qLnBeLG7uXizvLF5s7urerS7p3u1uqd7tbqne7W6p3u1uqd7tbqne7W6p3u1uqd7tbqne7W6p3u1&#10;uqd7tbr/mTMU/5hDJf+ZSzb/nktC/6FMTv+kT1v5pVNm8aVYcuqkXn3jomaH3Z5wkdeZeJnSlYGh&#10;zY+JqcmKka/Fg5i0wn+fuL18p7u6erC9snqyvqt7sr2mfLO8o320uqN9tLqjfbS6o320uqN9tLqj&#10;fbS6o320uqN9tLqjfbS6o320uqN9tLr/mTMU/5hDJv+ZSjb/n0pC/6NLTv+mTln6qFFl8qhWcOuo&#10;XHvlp2KF36NsjtmfdZfTmn6fzZOGqMWNja+/h5S1uYOcubV/o7yxfay+rHyxv6V8sb+hfrO9nn60&#10;u55+tLuefrS7nn60u55+tLuefrS7nn60u55+tLuefrS7nn60u55+tLv/mTMU/5lDJv+aSTX/oEhB&#10;/6RJTf+nTFj6qlBk86tUbu2sWnnmrGCC4Kppi9qmc5TPn3ydxpeDqL6QirC4i5G2soaYuq2DoL2p&#10;gai/pYCwwJ9/sMCcgLK9moGzu5qBs7uagbO7moGzu5qBs7uagbO7moGzu5qBs7uagbO7moGzu5qB&#10;s7v/mjMU/5lDJv+bSDX/oUdB/6VITP+pSlf7rE5i9a9SbO6wWHbosV5/37BoiNWsdJDKo3qdwJuB&#10;qLiUh7Cxj462q4qVu6aHnb6ihaXAn4SvwZmBr8GXgrK+lYOzvJWDs7yVg7O8lYOzvJWDs7yVg7O8&#10;lYOzvJWDs7yVg7O8lYOzvJWDs7z/mjMU/5lDJv+cRzX/okZA/6dHS/+rSVb9r0xg9rJRau60V3Pl&#10;t1583bZqg8+vcpDFpnidu55+p7KYhbCrk4u2pY6Tu5+Lmr6biaLBmIiswpOFr8KShrG/kYazvJGG&#10;s7yRhrO8kYazvJGGs7yRhrO8kYazvJGGs7yRhrO8kYazvJGGs7z/mjMU/5lCJv+cRjT/o0VA/6hF&#10;Sv+tR1X+sUpf9bVQaOu5VnDjvV532btqgMuycJDAqXadtqJ8p62cgq+ll4m2npOQu5mPmL6UjaDB&#10;kYypwo2KrsKNibG/jYmyvY2Jsr2NibK9jYmyvY2Jsr2NibK9jYmyvY2Jsr2NibK9jYmyvY2Jsr3/&#10;mzMU/5pCJv+dRTT/pEQ//6pESf+vRVP8tEld8rlPZem+Vmzhw2By075pgMa1bo+7rXScsKZ6p6eg&#10;gK+fm4a1mJeOu5OVlb6Okp3BipKnwoiQrsKIjrDAiI2yvYiNsr2IjbK9iI2yvYiNsr2IjbK9iI2y&#10;vYiNsr2IjbK9iI2yvYiNsr3/mzMU/5pCJv+eRDP/pUI+/6tCSP+xRFL6t0ha8L1OYebEVmfeyWJt&#10;zsFnf8G5bY62sXKbq6p4pqKlfq6ZoIS1kp2Luoyak76HmJvAhJekwoKWr8KDk7DAhJGyvoSRsr6E&#10;kbK+hJGyvoSRsr6EkbK+hJGyvoSRsr6EkbK+hJGyvoSRsr7/mzMU/5pBJv+fQjP/pkA9/61AR/+0&#10;Qk/3u0dX7cNNXeTMWGDZzWBsycVmfry9a42wtXGapa92pZyqfK2TpoK0jKKJuYagkL2Bnpm/fZ6i&#10;wXuer8F9mbDAf5ayvn+Wsr5/lrK+f5ayvn+Wsr5/lrK+f5ayvn+Wsr5/lrK+f5ayvn+Wsr7/nDMU&#10;/5pBJv+gQTL/qD88/7A+Rf+3QU30wEVT6slOVuLVWlfS0V5rxMlkfbbBaoyqu2+Zn7V0pJaweqyN&#10;rICyhqmHt3+njrt6ppa+d6Wgv3Smrb93obG/ep2yvnqdsr56nbK+ep2yvnqdsr56nbK+ep2yvnqd&#10;sr56nbK+ep2yvnqdsr7/nTMU/5tBJv+iPzH/qjw6/7M8Qvu7PknwxkRN5tJPTdzcV1bM1V1qvs1j&#10;e7DHaIukwW2Xmbxzoo+4eKqGtH6wf7KFtXmwjLh0r5W7ca6fvG6vq71xqrO8dKWzvHSls7x0pbO8&#10;dKWzvHSls7x0pbO8dKWzvHSls7x0pbO8dKWzvHSls7z/nTMU/5tAJv+kPDD/rTk4/7Y5P/XBPEPp&#10;zkRE3t1NR9LgU1jF21xot9NheqnNZomcyGuVkcRxn4jAdqd/vX2teLuEsXO6i7RvuJS3bLeduGq3&#10;qLlptra4ba+1uW2vtbltr7W5ba+1uW2vtbltr7W5ba+1uW2vtbltr7W5ba+1uW2vtbn/njIU/50+&#10;Jf+nOS7/sTY1+7w2Ou3JOjzg2kQ60uJHTMfiTV653lRurNlbfJ/UYoiU0GiTisxvm4LHd6J8w36o&#10;dsCErHK+iq9vvJGxbbyYsmu7obNqu62yZ7q2tGe6trRnura0Z7q2tGe6trRnura0Z7q2tGe6trRn&#10;ura0Z7q2tGe6trT/nzIU/6A6JP+qNCz/tTIx88MyM+PUODDT4Tw/xuhCUrnlSGOs4k1yn99Uf5PZ&#10;XYqJ0meTg81wmn3Jd594xn2kdMSDp3DCiKluwY6rbMCUrGq/m61pv6WtaL+urWi/rq1ov66taL+u&#10;rWi/rq1ov66taL+urWi/rq1ov66taL+urWi/rq3/oDAU/6M2Iv+vMCj7vC0r6M0sKNXgMDDH6ThE&#10;uew+V6zpRWee50t1kuBTgInZXomC1GiRfNBxlnjMd5t0yn2ecMiCoW7Hh6NrxYulacSQpmjElqdm&#10;w56oZcOlqGXDpahlw6WoZcOlqGXDpahlw6WoZcOlqGXDpahlw6WoZcOlqGXDpaj/oS8U/6gvH/+1&#10;KiLwxiQh2N0jIMjpLTW68jVJrPE8Wp7wQ2mS6Ex1iOFVf4HbYYd712qNdtNxkXLRd5Vvz3yXbM2A&#10;mmrMhZtoy4mdZsqNnmXJkp9jyZigYsieoWLInqFiyJ6hYsieoWLInqFiyJ6hYsieoWLInqFiyJ6h&#10;YsieoWLInqH/oy0U/64pGvi/IBre1hgTyegiJbr0Kzqs+DRNnvc8XJLxRmmI6VBzf+NZe3rfZIJ0&#10;3GuGcNlxim3Wdo1q1XuPaNN/kWbSg5Jk0YeUY9GKlWHQj5Zgz5SXXs+ZmF7PmZhez5mYXs+ZmF7P&#10;mZhez5mYXs+ZmF7PmZhez5mYXs+ZmF7PmZj/pygS/7cfEubOEQ3L5hUWu/QhKqz+Kz6e/zROkvo/&#10;XIjySmZ/7FVveehedXLkZHtu4Wt+at9wgWjedYRl3HmFY9t9h2LagYhg2oSJX9mHil3Yi4tc15CM&#10;W9aUjVvWlI1b1pSNW9aUjVvWlI1b1pSNW9aUjVvWlI1b1pSNW9aUjVvWlI3/sB4L7cYOCM3bCwi7&#10;8xUarP8hLp7/LD+S/zdNh/1EWH/2T2F48Vloce1fbWrrZHFn6Gp0ZOdvd2LldHlg5Hh6X+N7e13j&#10;fnxc4oF9W+GEflrhiH9Z4IyAWOCPgVjgj4FY4I+BWOCPgVjgj4FY4I+BWOCPgVjgj4FY4I+BWOCP&#10;gVjgj4HzvQ0EzM8JAb3lDAys/xcenv8kL5L/Lz2H/z1Jf/9JUnj8VFpw+FpfafRfZGTyZWdh8Gpp&#10;Xu9ua1zucm1b7XZuWux5b1jsfHBX635wVuuBcVXqhHJU6ohzU+mLdFPpi3RT6Yt0U+mLdFPpi3RT&#10;6Yt0U+mLdFPpi3RT6Yt0U+mLdFPpi3TMxggAvdQIA631Dg+f/xofk/8nLYj/NDl+/0JDd/9NSm7/&#10;U1Bn/1lVYvxeWF77ZFtb+WhdWfhsXlf3cGBW93NhVfZ2YlT1eGJT9XtjUvR9ZFH0gGRQ84NlT/OG&#10;Zk/zhmZP84ZmT/OGZk/zhmZP84ZmT/OGZk/zhmZP84ZmT/OGZk/zhma9ywYArtsGBJ//EBCT/x0d&#10;iP8qKH7/ODJ2/0Q6bf9LQWX/UUZf/1dJW/9dTFj/Yk5V/2ZQU/9qUVL/bVJQ/3BTT/9yVE7/dVRN&#10;/3dVTf95VUz+e1ZL/n5XSv2BV0r9gVdK/YFXSv2BV0r9gVdK/YFXSv2BV0r9gVdK/YFXSv2BV0r9&#10;gVf/jS0O/4w+Hf+KTC7/klM7/5RXSP+VXFT9k2Jg9ZFqa++NcnbpiXx/5IWEhuCAi43cfJGS2nmX&#10;lth2nJnVc6Cb1HGlndNvqZ/Sbq6g0m2zodFsuaLRa8CjzWzFo8huxqLIbsaiyG7GoshuxqLIbsai&#10;yG7GoshuxqLIbsaiyG7GoshuxqL/jS0O/4w+Hf+KTC7/klM7/5RXSP+VXFT9k2Jg9ZFqa++Ncnbp&#10;iXx/5IWEhuCAi43cfJGS2nmXlth2nJnVc6Cb1HGlndNvqZ/Sbq6g0m2zodFsuaLRa8CjzWzFo8hu&#10;xqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqL/jS0O/4w+Hf+KTC7/klM7/5RX&#10;SP+VXFT9k2Jg9ZFqa++NcnbpiXx/5IWEhuCAi43cfJGS2nmXlth2nJnVc6Cb1HGlndNvqZ/Sbq6g&#10;0m2zodFsuaLRa8CjzWzFo8huxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqL/&#10;jS0O/4w+Hf+KTC7/klM7/5RXSP+VXFT9k2Jg9ZFqa++NcnbpiXx/5IWEhuCAi43cfJGS2nmXlth2&#10;nJnVc6Cb1HGlndNvqZ/Sbq6g0m2zodFsuaLRa8CjzWzFo8huxqLIbsaiyG7GoshuxqLIbsaiyG7G&#10;oshuxqLIbsaiyG7GoshuxqL/jS0O/4w+Hf+KTC7/klM7/5RXSP+VXFT9k2Jg9ZFqa++NcnbpiXx/&#10;5IWEhuCAi43cfJGS2nmXlth2nJnVc6Cb1HGlndNvqZ/Sbq6g0m2zodFsuaLRa8CjzWzFo8huxqLI&#10;bsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqL/jS0O/40+Hf+MTC7/lFM7/5VWR/+W&#10;W1T9lWFg9pJoa++PcHXpi3p/5IeDh9+Cio3cfpCS2XqWl9Z3m5rVdKCd03Kln9JwqaHRbq6i0G20&#10;o9BsuqTQbMKkym7EpMRvxKTEb8SkxG/EpMRvxKTEb8SkxG/EpMRvxKTEb8SkxG/EpMRvxKT/ji0O&#10;/44+Hf+OSy7/lVE6/5hUR/+YWFP+mF5f9pVkau+SbHXpjnZ+5IqAh9+Fh47bgI6U2HyUmNV5mpzT&#10;dp+f0XOkotBxqqTPb6+lzm62ps5tvafKbsKnw3DCp71xwqe9ccKnvXHCp71xwqe9ccKnvXHCp71x&#10;wqe9ccKnvXHCp71xwqf/jy0O/44+Hv+QSi3/l086/5lRRv+bVlL+mlte95hhafCVaHTqkXF+5I58&#10;ht+JhI7bg4uU13+SmtR7mJ7Sd56h0HSkpM5yqqbNcLGozW+5qctvwanDccGpvHLAqrdzwKq3c8Cq&#10;t3PAqrdzwKq3c8Cqt3PAqrdzwKq3c8Cqt3PAqrdzwKr/jy0O/48+Hv+SSi3/mE05/5tPRf+dU1H/&#10;nVhc+JteaPGZZXLqlW185JF3ht+MgY7bh4mV1oGQmtN9lp/QeZ2jznWjps1yq6nMcLOqy2+9q8Vy&#10;v6u9c7+stnS+rLF1vq2xdb6tsXW+rbF1vq2xdb6tsXW+rbF1vq2xdb6tsXW+rbF1vq3/kC0O/5A+&#10;Hv+TSS3/mUw5/51ORP+fUVD/n1Zb+Z5cZvKcYnHrmGl75ZRzhOCPfY3bioaU1oSNm9J/laDPepyl&#10;zXajqMtzq6vKcbWtxnG+rb50va62db2usHa9rqx3va6sd72urHe9rqx3va6sd72urHe9rqx3va6s&#10;d72urHe9rqx3va7/kC0O/5A+Hv+VSSz/m0o4/55MQ/+hT0//olRa+qFZZfOgX2/snWZ55phvg+CT&#10;eYzbjoKT1oeKm9KBkqHPfJqmyniiqsd1q63Dc7Svv3O8sLd1vLCwd7uwqni7sKd5vLCnebywp3m8&#10;sKd5vLCnebywp3m8sKd5vLCnebywp3m8sKd5vLD/kS0O/5E+Hv+WSCz/nEg3/6BKQv+jTU3/pFJY&#10;+6VXY/SkXW3uoWN36J5rgOKYdYnckn6S04yHmsyGj6HGgJenwXyerL15pq+5dq+xt3a6sq93urKq&#10;ebqypXq6sqJ7u7Gie7uxonu7saJ7u7Gie7uxonu7saJ7u7Gie7uxonu7saJ7u7H/kS0O/5E+Hv+Y&#10;Ryz/nUc3/6FIQf+lS0z/p1BW/KhVYfWoW2vtp2F05aRpft6fc4fUmH2Qy5GEmsSKjKK+hJOouICa&#10;rbR8orCwequzrXm1tKh6ubSke7m0oH25s519urOdfbqznX26s519urOdfbqznX26s519urOdfbqz&#10;nX26s519urP/ki0O/5I+Hv+YRiv/nkY2/6NHQf+nSUv/qk5V+qtTXvKsWWjprGBx4qloetmlc4PN&#10;nHqPxZWBmr2OiKK3iJCpsYSXrqyAn7Gofqe0pX2xtaF9uLadfri1mn+5tJmAurOZgLqzmYC6s5mA&#10;urOZgLqzmYC6s5mAurOZgLqzmYC6s5mAurP/ki0O/5I+Hv+ZRSv/n0Q1/6RFQP+pSEn/rExT+K5S&#10;XO+wWGXmsV9t3rBpdtKpcYLIoHiPv5h+mreShaKwjIypqoiUrqSFnLKggqS1nYGutpqAt7eXgbe2&#10;lYK5tJSCubOUgrmzlIK5s5SCubOUgrmzlIK5s5SCubOUgrmzlIK5s5SCubP/ky0O/5I9Hv+aRCr/&#10;oEM1/6ZEPv+rRkj/rktR9bJQWey1V2Hkt15p2rRpc82sb4LCpHaPuZx8mbGWg6KqkYqpo4yRrp6J&#10;mbKZh6G1loWrt5OFtreRhLe3kIW4tZCFubSQhbm0kIW5tJCFubSQhbm0kIW5tJCFubSQhbm0kIW5&#10;tJCFubT/ky0O/5M9Hv+bQyr/okI0/6hCPf+tRUb8sUpP8rVPVum6Vl3hvWBk1LhncsivbYG9p3SO&#10;tKB6mauagKKklYepnZGOrpeOlrKSi5+1j4qot4yKs7iLibe3i4i4tYuIubSLiLm0i4i5tIuIubSL&#10;iLm0i4i5tIuIubSLiLm0i4i5tIuIubT/ky0O/5M9Hv+cQSr/o0Az/6lBPP+vREX6tEhM8LpOU+e/&#10;VlnewmBgz7tmccOzbIG4q3KOrqR4mKWefqGemoSol5aMrpGTlLKMkZy1iI+mt4WPsbiFjra3ho24&#10;toeMuLWHjLi1h4y4tYeMuLWHjLi1h4y4tYeMuLWHjLi1h4y4tYeMuLX/lCwO/5Q9Hv+dQCn/pD4y&#10;/6s/O/+xQkL4uEdJ7b5OT+XGV1Paxl5fy75kcb62aoCzr3CNqal2mKCjfKGYn4KokZuJrYqZkrKF&#10;lpq1gZWkt3+Vrrd+lLe3gZG3toKQuLWCkLi1gpC4tYKQuLWCkLi1gpC4tYKQuLWCkLi1gpC4tYKQ&#10;uLX/lCwO/5Q9Hv+ePyj/pj0x/60+Of+0QUD0vEZF68RNSeLOWEvTylxexsJjcLm6aH+utG6Mo650&#10;l5qpep+SpYCniqGHrISfj7F/nZe0e5yhtnibrLd3m7e2epe4tXyVubR8lbm0fJW5tHyVubR8lbm0&#10;fJW5tHyVubR8lbm0fJW5tHyVubT/lSwO/5U9Hv+gPSf/qDsw/7A8N/24PzzxwURA6MtOQt7TVUrO&#10;zVtdwMZhbrS/Z36ouW2KnbRylZSveJ6Lq36lhKiFqn2mjK94pJWydKOftHGjqrVwo7i1c565tHab&#10;ubN2m7mzdpu5s3abubN2m7mzdpu5s3abubN2m7mzdpu5s3abubP/liwO/5c8Hv+iOib/qjku/7M6&#10;NPm9PDjuyEM549VQN9faUkjI0llcustfba3FZXyhwGuJl7pwk422dpyEs3yifbCDqHeuiqxyrZOv&#10;bqydsWusqLJprbaybKi7sW+ju7Fvo7uxb6O7sW+ju7Fvo7uxb6O7sW+ju7Fvo7uxb6O7sW+ju7H/&#10;lywO/5o7Hf+kNyX/rTYr/7c3MPPDOjHm0EMw3N9KNc/fUkfB2Fhas9Fea6bLY3qax2mGj8JukIa/&#10;dJh9vHqfdrqBpHC4iahrt5KraLecrWW3p65kt7SuZbO9rmitva5orb2uaK29rmitva5orb2uaK29&#10;rmitva5orb2uaK29rmitva7/mCwO/505HP+nNCP/sTMo+b0yKurLNync3T4p0ONGOsXiTUu43lVa&#10;rNlcaJ7TYneSz2eCiMttjH7Jc5R2x3macMWBn2rEiaJmw5KlYsOcp2DDpqhfw7SoX8HCqGG6walh&#10;usGpYbrBqWG6walhusGpYbrBqWG6walhusGpYbrBqWG6wan/mSwO/6A1Gv+qMSD/ti4j8MUtIt/Y&#10;MxzQ4zouxOhCQLjlSVCr4U5fnt5VbJLbXHeH2GOBftVqiXbUcY9v0XmUa86AmGfMiJtkypCdYsmY&#10;n2DJoaBfyaugX8m5n1zIw6JcyMOiXMjDolzIw6JcyMOiXMjDolzIw6JcyMOiXMjDolzIw6L/mywO&#10;/6QwGP+vLBv4vicb5NEmF9HiLSDE6zczt+s+RarpRVSe50xikuVSbobjWHh94GB/dtxphnDYcYtr&#10;1XiPaNN/kmXRhpRiz42WYM6UmF7Om5ldzaOaXM2tmlvNt5pbzbeaW823mlvNt5pbzbeaW823mlvN&#10;t5pbzbeaW823mlvNt5r/nSwO/6grFP+3JBXryhwR0+AeE8TrKya38TQ4qvA8SZ3vRFeR7ktjhu1S&#10;bX3oW3V142J8cOBrgWvdcoVo2niIZNl+i2LXhI1f1YqOXtSQkFzTlZFa05ySWdKkk1jSrJNY0qyT&#10;WNKsk1jSrJNY0qyTWNKsk1jSrJNY0qyTWNKsk1jSrJP/oSsN/68jD/TCFwzW3RAHxeseGLf2KSup&#10;9zM8nfY8S5H3RFiG9k1iffBWanbrXnFu52R2auRrembicn1k4HeAYd99gl/egoRd3YeFW9yMhlrb&#10;kYdY2paIV9mdiVbZo4pW2aOKVtmjilbZo4pW2aOKVtmjilbZo4pW2aOKVtmjilbZo4r/qCMJ/bkW&#10;B9bRCwPG6hALtvceHan9KS6c/jQ+kP8+S4b+R1Z9+FFedvNZZW7wX2po7WVuZOprcmHpcXRf53Z2&#10;XeZ7eFvlf3lZ5IR6WOOIfFfjjH1W4pF+VOGXf1PhnH9T4Zx/U+Gcf1PhnH9T4Zx/U+Gcf1PhnH9T&#10;4Zx/U+Gcf1PhnH//sRUD1McJAcbWCgO29xIPqP8fIJv/KzCQ/zY9hf9ASH3/S1F1/VRYbflaXWf2&#10;YGJj82ZlX/JrZ1zwcGla73RrWO54bFftfG5V7IBvVOyEcFPriHFS64xxUeqRclDplXNQ6ZVzUOmV&#10;c1DplXNQ6ZVzUOmVc1DplXNQ6ZVzUOmVc1DplXPWvgcAxcsIALfbCQWo/xQSm/8iIZD/Li6F/zk6&#10;fP9EQ3T/Tkps/1RQZf9aVGD9X1hd+2VaWvpqXFf5bl5V+HJfVPd2YFL2eWFR9n1iUPWAY0/0hGRO&#10;9IdkTfOMZUzzkGZM85BmTPOQZkzzkGZM85BmTPOQZkzzkGZM85BmTPOQZkzzkGbEwgYAttEHAKjt&#10;Cwab/xcTkP8lH4X/MSp8/zw0c/9GO2r/TEFj/1NGXv9ZSVr/XkxW/2NOVP9oUFL/bFFQ/29ST/9y&#10;U07/dlRM/3lVS/98VUr+f1ZJ/oJXSP2GWEf9ilhH/YpYR/2KWEf9ilhH/YpYR/2KWEf9ilhH/YpY&#10;R/2KWEf9ili2yQQAqNkEAZv/DgeP/xoRhf8nG3v/MyRx/zwsaP9DMmH/Sjdb/1A7Vv9WPVP/XEBQ&#10;/2BBTv9kQ0z/aERK/2tFSf9uRkj/cUZH/3RHRv92SEX/eUhE/3xJQ/+ASUL/g0pC/4NKQv+DSkL/&#10;g0pC/4NKQv+DSkL/g0pC/4NKQv+DSkL/g0r/gigJ/4I5Fv+BSCX/ik8x/45WPf+PXEn/jmNU/opq&#10;XviFcWjygHpw7nyDd+p4i33ndJKC5HGYheJvnYjhbaKL4Gunjd9prI7eaLGQ3We3kd1mvZHcZcWS&#10;3GXNktRm0ZLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pL/gigJ/4I5Fv+BSCX/&#10;ik8x/45WPf+PXEn/jmNU/opqXviFcWjygHpw7nyDd+p4i33ndJKC5HGYheJvnYjhbaKL4Gunjd9p&#10;rI7eaLGQ3We3kd1mvZHcZcWS3GXNktRm0ZLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKSz2jS&#10;ks9o0pL/gigJ/4I5Fv+BSCX/ik8x/45WPf+PXEn/jmNU/opqXviFcWjygHpw7nyDd+p4i33ndJKC&#10;5HGYheJvnYjhbaKL4Gunjd9prI7eaLGQ3We3kd1mvZHcZcWS3GXNktRm0ZLPaNKSz2jSks9o0pLP&#10;aNKSz2jSks9o0pLPaNKSz2jSks9o0pL/gigJ/4I5Fv+BSCX/ik8x/45WPf+PXEn/jmNU/opqXviF&#10;cWjygHpw7nyDd+p4i33ndJKC5HGYheJvnYjhbaKL4Gunjd9prI7eaLGQ3We3kd1mvZHcZcWS3GXN&#10;ktRm0ZLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pL/gigJ/4M5Fv+DRyX/jE4x&#10;/5BVPf+RW0j/kGFT/o1oXviIb2jyg3hw7X6CeOl6in7mdpGD5HOXh+JwnYrgbqKM32unjt1qrJDd&#10;aLKR3Ge4k9tmv5PbZseU2WbQlM9o0JPLadCUy2nQlMtp0JTLadCUy2nQlMtp0JTLadCUy2nQlMtp&#10;0JT/gygJ/4M5F/+GRiT/jk0w/5NUPP+UWEf/kl5T/5BlXfiMbWfyhnVw7YF/eOl9h37leY+E4nWV&#10;iOBym4zeb6GP3WynkdxrrJPbabOU2mi6ltlnw5bZZs2X0GnOlshqzpfEa82XxGvNl8RrzZfEa82X&#10;xGvNl8RrzZfEa82XxGvNl8RrzZf/hCgJ/4Q5F/+IRST/kUww/5VRO/+WVkf/lVxS/5NiXPmPambz&#10;inJw7YV7eOmAhH/le4yF4neTit9zmo7dcKCR222mlNprrZbZabSX2Gi9mNhnyJnRacyZyWvMmcJs&#10;zJq9bcuavW3Lmr1ty5q9bcuavW3Lmr1ty5q9bcuavW3Lmr1ty5r/hSgJ/4U5F/+KRCT/k0sv/5dP&#10;Ov+YVEb/l1lQ/5ZgW/mSZ2Xzjm9v7ol4d+mDgX/kfoqF4XmRi951mI/ccZ+T2m6mlthsrpjXaraa&#10;1mjBm9Npy5vKa8ubwm3KnLtuyp24b8qduG/Knbhvyp24b8qduG/Knbhvyp24b8qduG/Knbhvyp3/&#10;hSgJ/4Y5F/+MRCP/lUov/5lNOv+aUUT/mlZP/5ldWvqWZGT0kmtu7o10dumHfn7kgYeF4HyPi913&#10;l5Dbc56V2G+mmNZsr5rVarmc1GnGnctsyZ3DbcmevG/In7VwyJ+yccifsnHIn7JxyJ+yccifsnHI&#10;n7JxyJ+yccifsnHIn7JxyJ//hicJ/4Y5F/+OQyP/l0ku/5pLOf+cT0P/nVRO/5xaWPuaYGL1lmhs&#10;75FvdeqLeX7lhYOF4H+MjN15lZHZdJ2W1HClmtBurp3NbLefy2vDoMNux6C7b8ehtXHGoa9yxqGs&#10;c8ahrHPGoaxzxqGsc8ahrHPGoaxzxqGsc8ahrHPGoaxzxqH/hycJ/4c5F/+QQiP/mEct/5xJOP+f&#10;TEL/oFFM/6BXVvueXmD0m2Vq7ZZsc+eQdnzhioCE24SJi9N+kZLOeJmYyXShnMZxqZ/CcLKiwG+9&#10;o7pwxaOzcsWkrnPFpKl0xaOmdcWjpnXFo6Z1xaOmdcWjpnXFo6Z1xaOmdcWjpnXFo6Z1xaP/hycJ&#10;/4g4F/+RQSL/mkUs/55HNv+hSkD/o1BK/qNVVPaiXF3voGJn6JxpcOGWdHnakH2C0YmGi8qCjZPF&#10;fZWZwHmdnrx2paG4c62ktXK4pbJyw6asdMOmp3bDpqN3xKWheMSloXjEpaF4xKWheMSloXjEpaF4&#10;xKWheMSloXjEpaF4xKX/iCcJ/4g4F/+TQSL/m0Qs/6BFNf+jST//pU5I+6dUUfOmWlvrpWBk46Jo&#10;bdydc3bRlXqCyY2Ci8KHipO8gpGat32Zn7J6oaOvd6mmq3azp6l2wKikd8KooXnCp516w6ebesOm&#10;m3rDppt6w6abesOmm3rDppt6w6abesOmm3rDppt6w6b/iCcJ/4k4F/+VQCH/nUIr/6JENP+lSD3/&#10;qExG+KpST++rWFfnq19g4KhpadShcHXLmXiBwpJ/i7uLhpS1ho6ar4KVoKp+naSme6ano3qwqaB5&#10;vKqdesGpmnzBqZh9wqiWfcKnln3Cp5Z9wqeWfcKnln3Cp5Z9wqeWfcKnln3Cp5Z9wqf/iScJ/4k4&#10;F/+WPyH/nkEq/6NCM/+nRjv+q0tE9a5RTOywV1TksV5c261oZs+lbnXFnXWBvJZ8i7WQg5Suioub&#10;qIaSoKOCmqWegKKom36sqph+uKuWfsCrlH/AqpOAwaiSgMKokoDCqJKAwqiSgMKokoDCqJKAwqiS&#10;gMKokoDCqJKAwqj/iScJ/4o4F/+YPyD/nz8p/6VBMv+qRTr8rklB8rFPSem1VlDht19X1bFlZcqo&#10;bHTAoXOAt5p6i6+UgZSoj4ibooqPoJyHl6WXhKColIKpqpGCtauPgr+rjoPAqo2DwamNg8GojYPB&#10;qI2DwaiNg8GojYPBqI2DwaiNg8GojYPBqI2Dwaj/iicJ/4s4F/+ZPiD/oT4o/6ZAMP+sQzj5sUg/&#10;8LVORee6VUveu15U0LRkZcWsa3O7pHGAsZ54iqmYfpOik4Wam4+NoJaMlaWRiZ2ojYenq4qHsqyI&#10;h7+siIfAq4iGwKmIhsGoiIbBqIiGwaiIhsGoiIbBqIiGwaiIhsGoiIbBqIiGwaj/iicJ/4w3F/+b&#10;PR//oj0n/6g/L/+uQjb3tEc87bpNQeTAVkbZv1xTy7djZMCvaXO2qG9/rKJ1iqScfJOcmIOalZSK&#10;oI+RkqWKjpuoho2kq4OMr6yBjb2sgoy/q4OKwKmDisGpg4rBqYOKwamDisGpg4rBqYOKwamDisGp&#10;g4rBqYOKwan/iycJ/443F/+cPB//ozsm/6o9Lf+xQDP0uEU46r9MPOLHVUDTwlpSx7phY7uzZ3Kw&#10;rW1+p6dziZ6hepKWnYCZj5qIn4mXkKSElJiof5OiqnySrat6krqse5HAq32Pwal+jsGofo7BqH6O&#10;wah+jsGofo7BqH6Owah+jsGofo7BqH6Owaj/jCcJ/482Fv+dOh7/pTol/607K/y0PjDxvEM058VM&#10;Nt7LUj/OxllRwr5gYra4ZnCrsWx9oaxyiJineJGQo36YiaCFnoKdjaN9m5aneJmfqXWYqqpzmber&#10;dJjAqneUwal4k8KoeJPCqHiTwqh4k8KoeJPCqHiTwqh4k8KoeJPCqHiTwqj/jCcJ/5E1Fv+fOB3/&#10;pzgj/685KPm4PCzuwkIu5c1MLdjQTz3JyVdQvMNeYLC8ZG+lt2p8m7JwhpKtdo+KqXyWgqaDnHyk&#10;i6F2opOlcqGdp2+gqKltoLWpbaDBqHCbwqdymcKncpnCp3KZwqdymcKncpnCp3KZwqdymcKncpnC&#10;p3KZwqf/jSYJ/5Q0Ff+hNhv/qjYh/7M2JfW+OSfqyUAm4NZJKNHVTjzDzlZOtshcX6rCY22fvWh6&#10;lLhuhIu0dI2DsXqUfK6BmnWsiJ5wq5Gia6mbpGippqZmqbOmZqrDpWmkxKVrocSla6HEpWuhxKVr&#10;ocSla6HEpWuhxKVrocSla6HEpWuhxKX/jiYJ/5czFP+jNBr/rTMe/rgyIPDFNSDj0z8c2N5FJsrb&#10;TTq901RMsM5bXaPJYWuYxGd3jcBsgYS9col8uniQdbh/lm+2h5pqtZCdZbSaoGKzpaFhtLGiYLXC&#10;oWKvxqJkq8aiZKvGomSrxqJkq8aiZKvGomSrxqJkq8aiZKvGomSrxqL/kCYJ/5sxEv+mMRf/sS4a&#10;974tGufOMRfZ3jkZzeNEKMLgTTi121NKqNVZWpzQX2iQzGVzhslrfX3GcYV1xHeLbsN+kGnBhpRk&#10;wI+XYMCaml3ApZtbwLGbWsHBm1u8ypxdt8qdXbfKnV23yp1dt8qdXbfKnV23yp1dt8qdXbfKnV23&#10;yp3/kSYJ/58vEf+qLRT/tygV7cgmEtrcKQ7M5DYdweZALrbjSD6q4E5Mnt1WWZLaXWWI1mNvftRq&#10;eHbScH9u0HeFaM9/iWPOh41fzpCQW82aklnNpZNXzrKTVs/Ck1bL0JRXxc+VV8XPlVfFz5VXxc+V&#10;V8XPlVfFz5VXxc+VV8XPlVfFz5X/kyYJ/6MsDv+wJg/1wB8N39UbB83kJxPB6zQjteo9M6nnRUKd&#10;5UtQkeNSXIbiWGZ84F9udN9mdWzebXpm3nV/Yd19gl3choVa24+IWNmYilbYoYtU2KyLVNi3jFPY&#10;yYtT1taLU9bWi1PW1otT1taLU9bWi1PW1otT1taLU9bWi1PW1ov/lyQJ/6kmCv64HAnmzhEFzuMX&#10;CMDuJhe08DIoqO47OJztQ0aR7EtShuxSXHzrWWRz615raupkcGXobHVh5nR4XuR8e1vig31Z4It/&#10;Vt+SgVXemoNT3qKDUt2qhFHdtoRR3b+EUd2/hFHdv4RR3b+EUd2/hFHdv4RR3b+EUd2/hFHdv4T/&#10;nyEG/7AbBenFDQPQ2QsCwO4YDLP2Jhyn9TEsm/U7OpD1REeF9UxRfPVTWnP1WWBr819mZfBmamHt&#10;bW1d63RwWup6c1jogXRW54d2VOaNeFPllHlR5Jt6UOShe0/jqnxO47B8TuOwfE7jsHxO47B8TuOw&#10;fE7jsHxO47B8TuOwfE7jsHz/qBwC67wMAc3MCQDB4AwEsvoZEKX8JyCa/TIuj/09O4X+RUV7/01O&#10;cv9UVWv7Wlpk+GBfYPZnYlz0bWVZ8nJnV/F4aVXwfmpT74NsUe6JbVDtj25O7JRvTeuacEzroXFL&#10;6qZyS+qmckvqpnJL6qZyS+qmckvqpnJL6qZyS+qmckvqpnL3sw0AzMMIAL/RCACx7w4GpP8bE5n/&#10;KSGO/zQuhP8/OXv/R0Fx/05Iav9UTmP/WlJe/mBWWvxmWFf7bFpV+nFcU/l2XlH4el9P939gTvaE&#10;YUz1iWJL9Y5jSvSUZEnzmmVI855mSPOeZkjznmZI855mSPOeZkjznmZI855mSPOeZkjznmbNuwUA&#10;vccGALHYBwGj/xAImP8fFI3/LCCD/zcrev9BNHD/Rzto/01BYf9URVz/WklY/19LVf9lTVL/ak9Q&#10;/25RTv9yUkz/d1NL/3tUSf9/VUj+hFZH/ohXRv2NV0T9k1hE/JZZRPyWWUT8lllE/JZZRPyWWUT8&#10;lllE/JZZRPyWWUT8llm9vwQAsM4EAKLgBgKX/xMIjP8iE4P/Lh15/zglbv8+LWb/RTJf/0w3Wf9S&#10;O1X/WD5R/11AT/9iQkz/ZkNK/2pESf9uRUf/ckZG/3ZHRf96SEP/fkhC/4JJQf+GSkD/i0s//49L&#10;P/+PSz//j0s//49LP/+PSz//j0s//49LP/+PSz//j0uvxgIAotYCAJb3CgKL/xYHgv8kD3f/LRds&#10;/zMeY/86JFz/QihW/0ksUf9PL07/VTFL/1ozSP9eNUb/YjZE/2Y3Q/9pOEH/bDhA/3A5P/9zOj7/&#10;dzo9/3s7PP9+PDr/gzw6/4Y9Ov+GPTr/hj06/4Y9Ov+GPTr/hj06/4Y9Ov+GPTr/hj3/dSQG/3Y1&#10;EP93Qxz/gEon/4VSM/+GWT7/hWBI/4FoUv98b1r8d3li93ODaPRvjG7xbJNy72qade1noHjsZaV6&#10;62SqfOpir33pYbV+6GC7f+hfw4DnX8uB5l7VgeBg24HXYt6B1GPfgdRj34HUY9+B1GPfgdRj34HU&#10;Y9+B1GPfgdRj34H/dSQG/3Y1EP93Qxz/gEon/4VSM/+GWT7/hWBI/4FoUv98b1r8d3li93ODaPRv&#10;jG7xbJNy72qade1noHjsZaV662SqfOpir33pYbV+6GC7f+hfw4DnX8uB5l7VgeBg24HXYt6B1GPf&#10;gdRj34HUY9+B1GPfgdRj34HUY9+B1GPfgdRj34H/dSQG/3Y1EP93Qxz/gEon/4VSM/+GWT7/hWBI&#10;/4FoUv98b1r8d3li93ODaPRvjG7xbJNy72qade1noHjsZaV662SqfOpir33pYbV+6GC7f+hfw4Dn&#10;X8uB5l7VgeBg24HXYt6B1GPfgdRj34HUY9+B1GPfgdRj34HUY9+B1GPfgdRj34H/diQG/3c1EP95&#10;Qhz/gkkn/4dRMv+IWD3/h19I/4NmUf9+blr7eXdi93WCafRxim7xbZJz7muZduxon3nrZqR76mSq&#10;feljr3/oYrWA52G8gedgxILmX86C41/Xg9xh24PSY92Dz2Tdg89k3YPPZN2Dz2Tdg89k3YPPZN2D&#10;z2Tdg89k3YP/dyQG/3g1EP98QRz/hUgn/4pPMv+MVj3/i11H/4dkUf+CbFr7fHRi93h/afN0iG/w&#10;cJB07WyXeOtqnnvpZ6R+6GaqgOdksILmYraD5WG+hOVgx4XlYNOF3WLZhdNk3IXMZduGyWXbhsll&#10;24bJZduGyWXbhsll24bJZduGyWXbhsll24b/eCQG/3g1EP9+QBv/iEcm/41OMf+PVTz/jltG/4ti&#10;UP+GaVn8gHFi93t7afN2hXDvco517G6VeeprnH3oaaOA52apguVlsITkY7eF5GLAh+Nhy4ffYtWH&#10;1WTah81l2YjGZ9mJxGfYicRn2InEZ9iJxGfYicRn2InEZ9iJxGfYicRn2In/eSMG/3k0EP+APxv/&#10;ikYm/5BNMP+SUzv/kVpF/49gT/+KZ1n8hG5h9354afJ5gnDvdIt263CTe+ltm3/naqKC5WephORl&#10;sIbjZLmI4mLDieJi0IrYZNiKzmbYisdn14vAaNaMvmnWjL5p1oy+adaMvmnWjL5p1oy+adaMvmnW&#10;jL5p1oz/eSMG/3o0EP+DPhv/jUUl/5NML/+VUTr/lFdE/5JdTv+OZVj8iGth94J0afJ8f3Dud4h2&#10;63ORfOhvmYDma6GE5Giph+JmsYnhZLuL4GPHjNxj1IzPZtaMx2jVjcBp1I66atSOuGvUjrhr1I64&#10;a9SOuGvUjrhr1I64a9SOuGvUjrhr1I7/eiMG/3s0EP+FPRr/j0Qk/5ZKLv+XTjj/l1RC/5VaTP+S&#10;YVb8jmlf9odwaPKBenDte4V36naOfOZxl4HjbZ+G4Gqoid1nsIzaZruN1mXHjtFm1I/HaNOPv2rT&#10;kLlr0pGzbNKRsm3SkbJt0pGybdKRsm3SkbJt0pGybdKRsm3SkbJt0pH/eyMG/3w0Ef+IPBr/kkMk&#10;/5hILf+aTDf/mlJB/5lYSvyXX1T2k2Zd8I1uZuuHd2/mgIF24XuLfdx1k4PXcZyH0m6ki89rrI7M&#10;abWRyWjAksdoz5O/a9GTuGzQk7Jt0JStb9CTq2/Rk6tv0ZOrb9GTq2/Rk6tv0ZOrb9GTq2/Rk6tv&#10;0ZP/fCMG/300Ef+KOxn/lEEj/5pGLP+cSzX/nVA//51WSPibXVHxmGNb65NrZOSNdW3ehn512ICH&#10;fNF6j4PMdpeJx3KfjcRvp5HAbbCTvmy7lbtryJa2bc+WsG/Olqtwz5amcc+VpXLPlaVyz5Wlcs+V&#10;pXLPlaVyz5Wlcs+VpXLPlaVyz5X/fCMG/300Ef+MOhn/l0Ai/5xFK/+fSTT/oE48+6FURfSgWk7s&#10;nWFY5ZlpYd6Tc2rVjHt0zoWDfch/i4TCepOKvnabj7pzo5O2cauWs2+2mLFvwpitcM2YqHLNmKRz&#10;zZigdM6Xn3TOl590zpefdM6Xn3TOl590zpefdM6Xn3TOl590zpf/fSMG/38zEf+OORj/mT8h/55D&#10;Kf+hRzL/o0w6+KVSQ/CkWEvoo19U4Z9oXdeYcGjOkXh0xoqAfcCEiIW6f4+LtXuXkLF3n5StdaeX&#10;qnOxmadzvZulc8uboHXLmp12zJqad82ZmXfNmJl3zZiZd82YmXfNmJl3zZiZd82YmXfNmJl3zZj/&#10;fiIG/4AyEP+QOBj/mz8g/6BCKP+kRjD+pks49KhQQOypV0fkqV1Q3KVmWtCdbmjHlXVzv459fbmJ&#10;hIWzg4yMrX+Tkal8m5WkeaSZoXetm553uZycd8icmXjKnJd5y5uVesyalHrMmZR6zJmUesyZlHrM&#10;mZR6zJmUesyZlHrMmZR6zJn/fiIG/4IyEP+SNxf/nD0f/6FAJ/+mRC77qUk18axPPOmuVUPhr11L&#10;1ahkWcuha2fCmXNzuZN6fbKNgYWsiImMpoSQkaGAmJadfaCamXyqnJZ7tp2Ue8SeknzKnZF9ypyP&#10;fcubj33Mmo99zJqPfcyaj33Mmo99zJqPfcyaj33Mmo99zJr/fyIG/4QxEP+TNhf/njwe/6M/Jf+o&#10;Qiz4rUcy77BNOea0VD/ds1tJ0KxiWcakama8nXFytJd3fKyRfoWmjIaMoIiNkZqFlZaWgp6akoCn&#10;nY9/sp6NgMGejIDJnouAyp2KgMubioDLm4qAy5uKgMubioDLm4qAy5uKgMubioDLm4qAy5v/fyIG&#10;/4UwD/+VNhb/nzsd/6U9JP+rQSr1sEUv7LVMNOO6VDnYt1lIy69hWMGoaGa3oW9yr5t1fKeVfISg&#10;kYOLmo2LkZSKk5aPh5uai4WlnYiEsJ+GhL6fhYXJnoWEyZ2FhMqchYTLm4WEy5uFhMubhYTLm4WE&#10;y5uFhMubhYTLm4WEy5v/gCIG/4cvD/+XNRb/oDoc/6c8Iv6tPyfzs0Qs6bpLMOG/UjXTulhHx7Nf&#10;V7ysZmWypW1xqZ9ze6GaeoSaloGLlJKIkY6PkJaJjJmahIqinYGKrZ9/irufforInn+JyZ2AiMqc&#10;gIjLm4CIy5uAiMubgIjLm4CIy5uAiMubgIjLm4CIy5v/gSIG/4kuD/+ZNRX/ojgb/6k6IPuwPSTw&#10;uEIo5r9KKt3DTzTOvVZGwrZeVrewZWStqWtwpKRxepyfeIOUm36KjpeGkIiVjpWCkpaZfpCgnHqP&#10;q554j7ifd5DJnnmOyp16jMube4zLm3uMy5t7jMube4zLm3uMy5t7jMube4zLm3uMy5v/gSIG/4st&#10;Dv+bNBT/pDcZ/6w4Hvi0OiHtvUAj5MZJI9fHTDPJwVVFvbpcVbK0Y2Oormlvn6lveZaldoKOoXyJ&#10;h52Dj4Gbi5R8mJSYd5edm3OWqJ1xlrWecJbGnXKUypx0ksubdZHLmnWRy5p1kcuadZHLmnWRy5p1&#10;kcuadZHLmnWRy5r/giIG/40sDf+dNBP/pjQY/681G/S4Nxzpwz4c4M1FH9HLSzLExVRDuL9bU625&#10;YWGitGhtma9ud5CrdICIp3qHgaSBjXuiiZJ1oJGWcJ6bmW2dpptqnbOcaZ7DnGucy5tumMyab5fM&#10;mW+XzJlvl8yZb5fMmW+XzJlvl8yZb5fMmW+XzJn/gyEG/5ArDf+gMxH/qTIV/bMxF/C+NBflyzsV&#10;2tQ/HcvPSTC+yVJCssRZUae/YF+cumZrkrZsdYmycn6Br3iFeqx/i3Sqh5BvqI+TaqeZlmempJhk&#10;prGZY6fBmWSlzZhnoM2YaJ/Nl2ifzZdon82XaJ/Nl2ifzZdon82XaJ/Nl2ifzZf/hCEG/5MpC/+i&#10;MA//rS4S+LgsEuvGLxDg1TgL0to9HMXUSC64z1BArMpYT6DFXl2VwWRoi71qcoO6cHp7t3aBdLV9&#10;h26zhYtoso6PZLGYkmGwo5ResLCVXbG/lV2x0JRgqtCUYajQlGGo0JRhqNCUYajQlGGo0JRhqNCU&#10;YajQlGGo0JT/hiEG/5coCv+mLA3/sSgO8sAmDOPQKAfU3zILyd8+Gb3bRyyx1k89pNFWTJnNXFmO&#10;yWJlhMZobnvEb3Z0wXV8bcB8gmi+hIZjvY2JX7yXjFu8oo5ZvK+PWL2+jle+1I5ZttOPWrTTkFq0&#10;05BatNOQWrTTkFq005BatNOQWrTTkFq005D/iCEG/5wnCP+qJwr8uCEJ6cobBdXeIATJ5TAPvuM9&#10;HbThRiyo3k46nNpVSJHWW1WG02FgfNBnaXTObnBtzXV2Z8t8e2LLhH5eyo2CWsqXhFfKo4ZVyq+G&#10;VMu+hlPM1YZUxNmIVcHZiVXB2YlVwdmJVcHZiVXB2YlVwdmJVcHZiVXB2Yn/jR0F/6IlBv+wHwXy&#10;whQD2dsOAcnmIAe96C8Usuc6IqflQzGb40o+kOFQSobfV1R83l5ddN1lZGzbbGpm23RvYdp8c1zZ&#10;hHZZ2Y55VdmYe1Pao3xR2rB9UNu+fVDc03xQ1OB+UdDgf1HQ4H9R0OB/UdDgf1HQ4H9R0OB/UdDg&#10;f1HQ4H//lRoD/6kfA/u6EgLUzQsAyeYPArztIAuw7S4Zpew5J5rrQjWP6klBhelQS3voV1Ny6F1a&#10;audjYGTnamVf53JpW+d6bFfngm5T54txUOeVck7on3RM6Kp1S+i1dkrnw3ZK6N12S+TgdUvk4HVL&#10;5OB1S+TgdUvk4HVL5OB1S+TgdUvk4HX/nRYB/7ESAdPDCQDH0QoAu/IRBK/zIQ+j8y4dmfM5Ko7z&#10;QjaE80pBe/NSSXLzV1Bp81xWY/NjWl3zaV5Z83BhVfN3Y1Lzf2ZP8odnTfCPaUvvmGtK76BsSe6p&#10;bUjus21H7cBuRu3Hbkbtx25G7cduRu3Hbkbtx25G7cduRu3Hbkbtx27/pw8A07oHAMXHBwC61gkA&#10;rfoTBqL6IhKX+i8fjfs6K4P8QzV6/Uw+cf1RRWj9Vkth/ltPXP5iU1f+aFZU/W9YUft1Wk76fFxM&#10;+YNdSviKX0j3kWBH9plhRvagYkX1p2NE9LFkQ/S1ZEP0tWRD9LVkQ/S1ZEP0tWRD9LVkQ/S1ZEP0&#10;tWTWsgQAxL4GALfMBgCs3AkBoP8WCJX/JRSL/zIfgv88KXn/RTJv/0o5Z/9PP1//VUNa/1tHVf9h&#10;SlL/Z0xP/2xOTf9yT0v/eFFJ/35SR/+EU0X/i1RD/5FVQv6YVkH9nldA/aZYQPypWED8qVhA/KlY&#10;QPypWED8qVhA/KlYQPypWED8qVjGuAQAtsQEAKrTBQCe8g0ClP8aCYr/KBOB/zQdd/88JW3/Qixl&#10;/0cyXf9NNlf/UzpT/1k9T/9fP0z/ZEFK/2lDSP9uREb/c0VE/3lGQv9+R0H/hEg//4pJPv+QSj3/&#10;lUs8/5xMPP+fTDz/n0w8/59MPP+fTDz/n0w8/59MPP+fTDz/n0y3vAMAqcsCAJzbAwCS/xACif8d&#10;CID/KhB1/zEYa/84H2L/PiRb/0QpVP9KLFD/US9M/1cySf9cM0b/YDVE/2U2Qv9pN0H/bjg//3M5&#10;Pf93Ojz/fDs7/4I8Of+HPTj/jD03/5M+Nv+VPjb/lT42/5U+Nv+VPjb/lT42/5U+Nv+VPjb/lT6q&#10;xAAAnNIAAI/nAgCG/xECfP8bBXH/JAto/ysRX/8yF1f/ORtR/z8eTP9GIUj/TSNF/1IlQv9XJ0D/&#10;Wyg+/18pPP9jKjr/Zys5/2ssN/9vLDb/dC01/3guNP99LjL/gi8x/4gwMf+KMDH/ijAx/4owMf+K&#10;MDH/ijAx/4owMf+KMDH/ijD/aiQE/2kyCv9sPhT/dkYe/3tNKf98VTP/el09/3ZmRv9xbk3/bXlU&#10;/2qEWv5mjV/7Y5Vi+WGcZfhfomj3Xqhq9lyta/Vbs2z0Wrlu81nBbvNYyW/yWNRw71jgcOlZ5HDj&#10;WuZw3F3ocNxd6HDcXehw3F3ocNxd6HDcXehw3F3ocNxd6HD/aiQE/2kyCv9sPhT/dkYe/3tNKf98&#10;VTP/el09/3ZmRv9xbk3/bXlU/2qEWv5mjV/7Y5Vi+WGcZfhfomj3Xqhq9lyta/Vbs2z0Wrlu81nB&#10;bvNYyW/yWNRw71jgcOlZ5HDjWuZw3F3ocNxd6HDcXehw3F3ocNxd6HDcXehw3F3ocNxd6HD/aiME&#10;/2kxCv9uPhT/d0Ue/3xNKP9+VDP/fFw8/3lkRf9zbU7/b3hV/2uCWv1oi1/7ZZRj+WKbZvdgoWn2&#10;Xqdr9V2tbPRcs27zWrpv8lnBcPJZynHxWNhx7FnhceZa5HHgXOdx2F3ocdhe6HHYXuhx2F7ocdhe&#10;6HHYXuhx2F7ocdhe6HH/ayME/2oxCv9xPBT/ekMd/4BLKP+BUzL/gFo8/3xiRf93ak7/cXRV/25/&#10;W/1qiWD6ZpJk+GSZaPZhoGv1X6dt816tb/Jcs3DyW7px8VrDcvBZzXPuWd1z6FridOFc5XPZXuZz&#10;0F/ndNBf53TQX+d00F/ndNBf53TQX+d00F/ndNBf53T/bCME/2sxCv9zOxT/fUId/4JKJ/+EUTL/&#10;g1k7/4BgRf97aE3/dHFV/3B8W/xsh2H5aJBm92WYafVjn2zzYaZv8l+scfFds3LwXLt071vFde9a&#10;0HXqWt924lzidttf5XXRYOZ2ymHld8ph5XfKYeV3ymHld8ph5XfKYeV3ymHld8ph5Xf/bSIE/2wx&#10;C/92OhT/gEEd/4VIJ/+ITzH/h1c7/4ReRP9/Zk3/eG5V/3N5XPxuhGL5ao1n9meWa/Rknm7yYqVx&#10;8WCsc+9etHXuXbx27lvHd+1b1njlXOB43F/jeNJg5HjLYeR5xGPjesRj43rEY+N6xGPjesRj43rE&#10;Y+N6xGPjesRj43r/biIE/20xC/94OBP/gz8c/4lHJv+LTjD/i1U5/4hcQ/+DY0z/fWtU/3Z1XPxy&#10;gGL4bYpn9WmUbPNmnHDxY6Rz72Gsde5ftHftXb557FzLeuhc3HreX+F60mHje8pi4nzEY+J9vmXh&#10;fb1l4X29ZeF9vWXhfb1l4X29ZeF9vWXhfb1l4X3/biIE/24wC/97NxP/hj4c/4xFJf+PTC7/j1M4&#10;/41aQf+IYUv/g2lT+nxxW/d2fGLzcYdo8G2Qbe1pmXHqZqF16GOpeOZhsnrkYLt74l/HfOBf2n3U&#10;YuF9ymPgfsNk4H+9Zt+At2ffgLdn34C3Z9+At2ffgLdn34C3Z9+At2ffgLdn34D/byEE/28wC/9+&#10;NhL/iTwb/5BEJP+TTC3/k1I2/5JZQP+OYEn5iGZS9IJuWu98eWHrd4No53KMbuRtlXPgap133Wem&#10;etplrnzWY7h+02LDgNFi04HKZN+BwWXegrtn3YK1aN2DsGndg7Bp3YOwad2DsGndg7Bp3YOwad2D&#10;sGndg7Bp3YP/cCEE/3IvC/+BNBL/jDsa/5NDIv+XSyv/l1E0/5ZXPfqTXUbzjmRP7ohrWOiCdWDj&#10;fH9o3neJbtlykXTTbpl50GuhfcxoqYDJZrKCx2W9g8Vly4TBZtyEuWjbhbNp24Wua9uFqWzbhals&#10;24WpbNuFqWzbhals24WpbNuFqWzbhals24X/cSEE/3QuCv+EMxH/jzoZ/5ZDIf+aSSn/mk4y/JpU&#10;O/WYW0TulGJN549pVeGJc17bgnxm03yFb813jXXJcpV6xW+df8FspYK+aq2Fu2m4h7lpxIi3adiI&#10;sGvZiKts2YinbdmIo2/ah6Nv2oejb9qHo2/ah6Nv2oejb9qHo2/ah6Nv2of/cSAE/3YsCv+GMhH/&#10;kjoY/5lCIP+cRyf/nkwv+J5SOPCdWEDpml9J4pVnUtqPcFzRh3hmyoGBb8V8iXbAd5B8u3SYgLdx&#10;oIS0b6mHsW2zia5sv4qsbM+LqG7Xi6Rv2IqgcNiKnXHZiZ1x2YmdcdmJnXHZiZ1x2YmdcdmJnXHZ&#10;iZ1x2Yn/ciAE/3grCv+IMBD/lDkX/5tBHv+fRSX9oUot9KJQNOyiVjzkoFxF3JtlT9KTbVzKjHVm&#10;w4Z9b72BhXa3fI19s3iUga51nIarc6WJp3Gui6Vwuo2jcMmNoHHVjZxz1oyadNaLl3TYipd02IqX&#10;dNiKl3TYipd02IqXdNiKl3TYipd02Ir/cyAE/3oqCf+LLw//ljkW/50/HP+hQyP6pEgq8aZOMein&#10;VDjhp1xA1Z9iTsuYa1vDkXJmvIt6b7aFgnewgYl9q32RgqZ5mYaid6GKn3WrjZx0to6adMWPmHXU&#10;jpV21Y2Td9WNknfWi5J31ouSd9aLknfWi5J31ouSd9aLknfWi5J31ov/cyAE/3wpCf+NLw//mDgV&#10;/589G/+kQSH3qEYn7atMLeWtUjPcqlk/0KNhTcacaVq+lXBlto93b6+Kf3aphYZ9pIGOgp9+loeb&#10;e56Ll3mojpR4s4+SeMGQkHnTkI961I+OetWNjHvWjIx71oyMe9aMjHvWjIx71oyMe9aMjHvWjIx7&#10;1oz/dB8E/34oCf+OLg7/mzgU/6E8Gf+nPx/0q0Qk6q9KKeKzUS7Wrlc+y6dfTcGgZ1q5mW5lsZN1&#10;bqqOfHajioN9noaLgpmDk4eUgJuLkH6ljo19sJCKfb2RiX7QkYh+04+IftSOh37VjYd+1Y2HftWN&#10;h37VjYd+1Y2HftWNh37VjYd+1Y3/dB8E/4AnCP+QLg7/nTcT/6M6GPypPRzxr0Ig57RIJN+3TizR&#10;sVU9x6peTL2jZVm0nWxkq5dzbqSTenaejoF8mIuIgpKHkIeOhZmLiYOijoaCrZCDgruRgoLMkYKC&#10;05CCgtSPgoHVjYKB1Y2CgdWNgoHVjYKB1Y2CgdWNgoHVjYKB1Y3/dR8E/4ImCP+SLQ3/nzYS/6U4&#10;FvmsOxrusz8d5blGH9q7SyvNtFQ8wq5cS7inY1ivoWpjppxxbZ+Xd3WYk358kpCGgoyNjoeHipaL&#10;g4igjn+Hq5B9h7iRe4fJkXyH05B8htSPfYXVjX2F1Y19hdWNfYXVjX2F1Y19hdWNfYXVjX2F1Y3/&#10;dR8E/4QlCP+ULQz/oDUQ/6g2FPavOBfrtz0Y4r9FGdW+SSrIuFM7vbFbSrOrYleqpmhioaFvbJmc&#10;dXSSmHx7jJWDgYaSi4aBkJSLfI6ejnmNqJB2jLWRdI3GkXWN05B2i9SPeInVjXiJ1Y14idWNeInV&#10;jXiJ1Y14idWNeInVjXiJ1Y3/dh4D/4YkB/+XLAv/ojIP/6szEfKzNRPovDoT3sU/F9DBSCnEu1E5&#10;ubVZSK6wYFWlqmdhnKZta5SidHONnnp6hpuBgICYiYV7lpKJdpSbjXKTpo9vk7OQbpPDkG6T049w&#10;kdSOco7VjXKO1Y1yjtWNco7VjXKO1Y1yjtWNco7VjXKO1Y3/dx4D/4kiB/+ZLAr/pTAN/K4vDu+4&#10;MQ7kwzcN2co7FsvFRie/v1A4s7pYR6m1X1SfsGVflqxraY6ocnGGpXh4gKJ/fnqfh4N0nY+Ib5uZ&#10;i2yapI1pmrCOZ5vAjmeb1Y5pmNWNbJTWjGyU1oxslNaMbJTWjGyU1oxslNaMbJTWjGyU1oz/eB4D&#10;/4whBv+dKwj/qCwK+LMqC+q/KwngzDIG0c45FcXJRSW5xE42rr9WRaO7XVKZtmNdkLJpZ4evcG+A&#10;rHZ2eal9fHOnhIFupY2FaaSXiGWjoopjo66MYaO+jGCk0otjoNeLZZzYimWc2IplnNiKZZzYimWc&#10;2IplnNiKZZzYimWc2Ir/eh0D/48gBf+gKQf/rCcH8rgkBuXHJATZ1ScFy9M3E7/OQyOzykw0p8VU&#10;QpzBW0+SvWJaibpoZIG3bmx5tHRyc7J7eG2wg31or4uBY66VhF+toIZdra2HW628h1qu0IdcqtqH&#10;X6Xah1+l2odfpdqHX6Xah1+l2odfpdqHX6Xah1+l2of/fhoD/5QfBP+lJgX9sSAE7MEaA9/TFwHQ&#10;3CUExNk1ELjVQSGs0EsxoMxSP5XJWUyLxWBXgsNmYHrAbGdzvnNtbLx6c2e7gndiuop7XrmUflq4&#10;n4BYuKyBVrm7gVW6z4FWtt6CWLDdgliv3YJYr92CWK/dgliv3YJYr92CWK/dgliv3YL/hBcC/5kc&#10;Av+qHwP1uRUC3s0MANDfEgDF4CYFu982DrDdQB2k2UktmNVRO43RWEiDz15Se8xlWnPLa2FsyXJn&#10;Zsh5bGHHgXBdxop0WcaUdlbFn3hTxqx5Usa7elHHz3lRxON6U7zifFO84nxTvOJ8U7zifFO84nxT&#10;vOJ8U7zifFO84nz/ihQB/58YAf+wFAHYwwoAztEKAMTlFAG55CYIruQ0E6TiPyCZ4Ectj95POYXc&#10;VkR72l1Mc9lkVGzXa1pm1nJfYdV5ZFzUgmdY1ItqVdSVbVLUoG5Q1K1vTtW8cE3W0G9N1ehwTszp&#10;ck7M6XJOzOlyTszpck7M6XJOzOlyTszpck7M6XL/khEB/6cRANi5CQDLxggAwtUKALfqFgOs6icM&#10;ouk0GJjoPiSN50cwg+ZOOnrlVENx5FpKaeRhUGTjaFVf43BZWuN4XFbjgF9T44liUOOTZE3knWVL&#10;5KlnSuW2Z0nlxmdI5t9nSuDsZ0rf7GdK3+xnSt/sZ0rf7GdK3+xnSt/sZ0rf7Gf/nA0A27EGAMq9&#10;BwC/ygcAtdoKAKrvGQWg8CgPlvA1G4zwPyaC8EcxefBOOXDvVEBo71pGYe9gS13vZ09Y725SVO91&#10;VVHwfVdO8IVZS/CPW0jxmVxG8aNeRPKvX0Pyu19C88xgQfPnYEHz6GBB8+hgQfPoYEHz6GBB8+hg&#10;QfPoYEHz6GDepwIAy7YFAL3BBQCyzwcAp+oNAZ33HAeU+CsSivg2HIH5QCZ4+kgvb/pNNmf6Uzxg&#10;+lhAW/tfRFb7ZUdS+2xJT/xyS0v8eU1I/IFPRf2KUUP9k1JB/pxTP/6mVD3/sVU9/rxWPP7NVjz+&#10;zlY8/s5WPP7OVjz+zlY8/s5WPP7OVjz+zlbOsAIAvboEALHHBACl1gcAm/0QApH/IAmI/y0SgP85&#10;G3b/PyNt/0UqZf9LMF7/UTVY/1c4U/9dO0//Yz5M/2hASf9uQUb/dUND/3xEQP+ERj3/jEc8/5RI&#10;O/+dSTr/pUo5/61LOP+5Szj/uUs4/7lLOP+5Szj/uUs4/7lLOP+5Szj/uUu+tQIAsMACAKTOAwCX&#10;3gUAj/8UAob/Iwh9/y4Qc/81GGr/PB5i/0IkW/9IKFX/TixQ/1QvTP9aMUj/XzNF/2Q1Qv9qNj//&#10;cDc9/3Y5O/98Ojn/gzs4/4s8Nv+TPTX/mj40/6E+M/+qPzP/qj8z/6o/M/+qPzP/qj8z/6o/M/+q&#10;PzP/qj+xugEAo8gAAJbWAACL9AkBg/8WAnn/IAZv/ygMZ/8wEl//NxdY/z4bUv9EH0z/SiJI/1Ak&#10;RP9VJkH/Wic+/18pO/9kKjr/aSs4/24sNv90LTT/ei4z/4EvMf+IMDD/jzAu/5YxLf+eMi3/njIt&#10;/54yLf+eMi3/njIt/54yLf+eMi3/njKkwgAAls8AAIjfAACA/wwBdf8SAmr/GANi/yEHWv8pC1P/&#10;MQ9N/zgSSP8+FUP/RBc//0oZPP9PGjn/Uxs3/1gcNf9cHTP/YR4x/2UfMP9qIC7/cCAt/3YhK/98&#10;Iir/giMo/4gjJ/+QJCf/kCQn/5AkJ/+QJCf/kCQn/5AkJ/+QJCf/kCT/YCUE/1swBv9hOg3/akEW&#10;/29KH/9xUin/b1sy/2tkOv9nbkH/ZHpH/2CETP9djlD/WpZT/1ieVv9XpVj/Vata/1SxW/9Tt1z/&#10;Ur5d/lHHXvxR0V/7UOBf+FDpX/NR7V/uU/Bf6FTxX+RW8l/kVvJf5FbyX+RW8l/kVvJf5FbyX+RW&#10;8l//YCUE/1swBv9iOQ3/bEAW/3FJH/9yUSn/cVoy/21jOv9obUH/ZXhH/2GDTf9ejVH/W5ZU/1md&#10;V/9XpFn/Vqpb/1WxXP9Ut13+U79e/VLHX/xR02D6UOJg9lHpYPFS7mDrVO9g5VbxYOFX8mDhV/Jg&#10;4VfyYOFX8mDhV/Jg4VfyYOFX8mD/YSUE/1wwBv9lOA3/bj8V/3RHH/91UCj/dFgx/3BhOv9rakH/&#10;Z3ZI/2OBTf9gi1L/XZRV/1qcWP9Yo1r/V6pc/lawXv1Ut1/9U79g/FPJYfpS1mL4UeRi81LqYu1U&#10;7mLmVu9i4FjwYttY8WPbWPFj21jxY9tY8WPbWPFj21jxY9tY8WP/YiUE/10vBv9nNg3/cT4V/3dG&#10;Hv94Tij/d1Yx/3RfOv9uaEH/anNI/2Z+Tv9iiVP/X5JW/1ybWv9aolz+WKle/VewYPxVt2H7VMBi&#10;+1PKY/lT2mT1UuZk71TrZOhW7mThWO9k2VnwZdNa8GbTWvBm01rwZtNa8GbTWvBm01rwZtNa8Gb/&#10;YiQE/14vBv9qNQ3/dDwV/3pEHv98TCf/e1Qw/3dcOf9yZUH/bG9I/2h7Tv9khlP/YJBY/12ZW/5b&#10;oV79Wahg/FiwYvtWuGP6VcFk+VTNZfdT3mbyVOdm6lbrZuJZ7mbaWu5n0VvvaMxc8GjMXPBozFzw&#10;aMxc8GjMXPBozFzwaMxc8Gj/YyQE/18uBv9tMwz/dzoU/31CHf+ASib/f1Iw/3xbOP93Y0H/cGxI&#10;/2x3T/9nglT/Y41Z/WCWXPxdn1/6W6di+FmuZPdYtmb1V8Bn9FbLaPFV3WjtVulp41nsaNpb7WnQ&#10;XO5qyV3ua8Ve7mvFXu5rxV7ua8Ve7mvFXu5rxV7ua8Ve7mv/ZCME/2EtBv9wMgz/ezgU/4FAHP+E&#10;SSX/hFEu/4FZN/98YUD/dmlI/3BzT/tsf1X4aIla9mSSXvNhm2HxX6Nk8F2rZu5bs2jsWrxq6lnH&#10;a+hZ2GvkWehr2lvrbM9d7W3IXuxuwl/sbr5g7G++YOxvvmDsb75g7G++YOxvvmDsb75g7G//ZSME&#10;/2QrBv9zMAz/fjYT/4U/G/+JSCT/iU8t/4ZXNv+CXj78fGZG+HZwTvRxe1XwbYVa7WmOX+pll2Po&#10;Yp9m5mCnaeNer2vhXbls4FzEbd5c027ZXeZuzl7rb8Zf6nG/YepxumLpcrZj6XK2Y+lytmPpcrZj&#10;6XK2Y+lytmPpcrZj6XL/ZiME/2cpBv93Lgv/gjUS/4k+Gv+NRyL/jU4r/4xVM/yIXDz2g2RF8Xxs&#10;Tex3d1TocoFa5G6KYOFqk2TdZpto2mSja9ZirG7TYLVw0F+/cc5fzXLLX+JzxGHoc71i6HS3ZOd0&#10;smXndK9m53SvZud0r2bndK9m53SvZud0r2bndK9m53T/ZyIE/2onBf96LAr/hjQR/409Gf+RRSD/&#10;kk0o/ZFTMfaOWjrwiWFC6oNpS+V+dFPgeH1a2nOGYNRuj2bQa5dqzGifbslmp3HHZK9zxGO5dcJi&#10;xnbAYtp3umTmd7Nl5XeuZuV3qmjld6ho5neoaOZ3qGjmd6ho5neoaOZ3qGjmd6ho5nf/ZyIE/20m&#10;Bf99Kgr/iTQQ/5E8F/+VRB7/l0sm+JZSLvGUWDbqkF4/5IpnSN2EcVDVfXlaz3iCYcpzimfGb5Js&#10;wmyacL9qonO8aKp2uWe0eLZmwHm0ZtB6sWfjeqto43qnauN6o2vkeaFr5Hmha+R5oWvkeaFr5Hmh&#10;a+R5oWvkeaFr5Hn/aCEE/28kBf+AKQn/jDMP/5Q7Fv+ZQxz9m0kj9JtPKuyZVTPlllw73pFlRdSJ&#10;bVDMg3Zax31+YcF4hmi9dI5tuHGWcrVunXWxbKZ4rmuve6xqu3yqacp9qGrhfaNs4nyfbeJ8nG7i&#10;e5pu43uabuN7mm7je5pu43uabuN7mm7je5pu43v/aSED/3EjBf+CKAn/jzIO/5c7FP+cQhr5nkYg&#10;8J9MJ+ifUi7gnVo21pVhRM2Oak/GiHJZv4J6Yrl9gmi0eYpusHaSc6xzmneocKJ6pW+rfaJutn6g&#10;bcV/nm7bf5tv4H6YcOF+lnHhfZRx4nyUceJ8lHHifJRx4nyUceJ8lHHifJRx4nz/aSED/3QiBP+F&#10;KAj/kTEN/5o6Ev+fPxf1okQd7KRKI+SkUCnboVc1z5pfQ8eTaE+/jHBZuId3YbKCf2itfoZuqXqO&#10;c6R3lnigdZ57nXOofppys4CXccCBlnLTgZNz34CRdOB/kHTgfo904X2PdOF9j3ThfY904X2PdOF9&#10;j3ThfY904X3/aiED/3YgBP+HJwf/lDAM/505Ef2iPRXypUEa6ahHH+CqTSXUpFQ0yp1dQsGXZU66&#10;kW1Ysot1YayGfGingoNuon+LdJ18k3iZeZt8lXelf5J2r4GQdr2CjnbOgo133oGLd9+Ainjgf4p4&#10;4H6KeOB+injgfop44H6KeOB+injgfop44H7/aiAD/3gfBP+JJgf/ljAL/583D/qkOhPvqT8X5q1F&#10;GtyuSiTPqFMzxqFcQb2bZE20lWtYrY9yYKeLeWihh4Fum4OIdJeAkHiSfpl8jnyif4t6rYKIerqD&#10;h3rLg4Z73oKFe96BhXvfgIV74H+Fe+B/hXvgf4V74H+Fe+B/hXvgf4V74H//ayAD/3oeBP+LJgb/&#10;mC8K/6E1DfenOBDsrTwT47JCFtexRyPLq1IywaVaQLifYkywmWlXqJRwYKGPd2ebi35uloiGc5GF&#10;jniMgpZ8iICfgIR/qoKBf7eDgH/IhH+A3YN/f96Bf3/fgIB+4H+AfuB/gH7gf4B+4H+AfuB/gH7g&#10;f4B+4H//bCAD/3wcA/+NJQb/mi4J/6MzC/SqNA3psTkP37c/EtK0RiLHrlAxvahZP7OiYEurnWdW&#10;o5huX5yUdWeWkHxtkI2Dc4uKi3iGiJR8gYadgH6EqIJ7hLWDeYTFhHiF3YN5hN6BeoPfgHqC4H96&#10;guB/eoLgf3qC4H96guB/eoLgf3qC4H//bR8D/34bA/+PJAX/nSwH/qYwCfCuMQvltjUL27w5Ec63&#10;RSDDsk8wuKxXPq+nX0qmoWVVnp1sXpeZc2aQlXpsipKBcoWQiXeAjZF8e4ubf3eKpYJ0ibKDconC&#10;g3KK2oNzid6BdIffgHWG4H91huB/dYbgf3WG4H91huB/dYbgf3WG4H//bx4D/4AbA/+SIwT/oCsG&#10;+qksB+2yLAfivDEH1cA2EMm7Qx++tk0utLBWPKqrXUmhpmRUmaJqXZGecWWKm3hrhJh/cX+WhnZ5&#10;k496dZGYfnGQo4FukK+CbJC/g2uR1YJtj96Bb43fgHCL4H9wi+B/cIvgf3CL4H9wi+B/cIvgf3CL&#10;4H//cRwD/4MZAv+VIQP/oykF9q0nBei3JgTewyoD0MM1DsS/QR25ukwtrrVUO6WwW0ebrGJSk6hp&#10;W4ulb2OFonZqfp98b3ichHRzmox5b5mWfGuXoX9ol62AZpe8gWWY0YBmlt9/aJPgfmqR4X5qkeF+&#10;apHhfmqR4X5qkeF+apHhfmqR4X7/dRoC/4cYAv+YIAP/piUD8rIgA+S+HgLXySICysczDb7DQByz&#10;v0orqbpTOZ+2WkWWsmFQja9nWYWsbWB+qXRneKZ6bXKkgnJtoop2aKGUeWSgn3xhn6t+X6C6fl+g&#10;zn5fn+F9YpvhfWOY4nxjmOJ8Y5jifGOY4nxjmOJ8Y5jifGOY4nz/eBgC/4sXAf+dHQL9qx4C7LgX&#10;Ad7IEQDPzR8CxMwwC7jIPhmtxUgoo8FRNpi9WEKPuV9NhrZlVn+za114sXJkcq95aWytgG5nrIly&#10;YqqSdV+pnXhcqap6Wqm5elmqzHpYqeR6W6Tkel2h5HldoeR5XaHkeV2h5HldoeR5XaHkeV2h5Hn/&#10;fRUC/5AUAf+hGAH2sRQA2cELANLPCwDI0hwBvNEuCbHOOxemy0YlnMhPM5HEVj+IwV1JgL9jUni8&#10;allxunBfa7l3ZGa3f2lhtodtXbWRcFm1nHJWtKl0VLS4dFO1y3RTteR0VLDndVas53VWrOd1Vqzn&#10;dVas53VWrOd1VqzndVas53X/gxIB/5YRAP+oEQDZuAoAzsQJAMfSCgC/2RkBtNgrB6nWORSf00Qi&#10;lNBNL4rNVDuByltEeMhiTXHHaVNrxW9ZZcR2XmDDfmJcwodmWMGRaFXBnGtSwahsUMG3bU/Cym1P&#10;wuRsT73sblC57G9QuexvULnsb1C57G9QuexvULnsb1C57G//iRAB/50OANqvCADNuwgAxMcHALzW&#10;CwCz3xoBqt8rB6DeORKW3UMejNpLKoLYUzV51Vo/cdNhRmrSaExl0W9SYNB2VlvQflpXz4ddU8+R&#10;X1DPnGFOz6ljTM+4Y0vQy2NM0OViSs7yZUvI8mZLyPJmS8jyZkvI8mZLyPJmS8jyZkvI8mb/kg0A&#10;3qYEAM60BgDCvwYAucwIALDdDACn5R0DnuUtC5TlORaK5EIggeNKKnfiUDNv4Vg7aeBfQWPgZkZe&#10;325KWt91TlbffVFS34ZTT9+QVk3fm1dL4KdYSeC1WUjhxllI4d9ZR9/wWUbc9VtG3PVbRtz1W0bc&#10;9VtG3PVbRtz1W0bc9VvtnAQA0a0EAMK4BQC3wwUArdEIAKTtEAGb7SAFku0uDonsOhiA7EMhduxK&#10;Km7sUDFm61Y3YOtcPFvrZEBX62tDU+tyRlDreklN7INLSuyMTUjslk5F7aFQQ+2uUULuvFFB78xS&#10;Qe/lUkDt8VFA7fFRQO3xUUDt8VFA7fFRQO3xUUDt8VHUpQAAxLIDALa8AwCryQUAoNgIAJf0EwGP&#10;9SQHh/UxD372Oxh09kIgbPZIJ2X2Ty1e91UxWfdbNVX3YjhR92g7TfhvPUr4dj9H+H5BRPmHQ0L5&#10;kUVA+ptGPvqmRzz7sUg7+75JOvzPSTn840k5/ONJOfzjSTn840k5/ONJOfzjSTn840nHrQAAt7cC&#10;AKrDAgCe0AQAk+MJAIz9GAKE/icHe/8xD3L/OBZp/0AcYv9GIlz/TSZW/1MqUv9ZLU7/XzBK/2Uy&#10;R/9rNET/cTVB/3k3P/+BODz/ijo6/5M7OP+dPDb/pz01/7E+NP++PjP/yj8z/8o/M//KPzP/yj8z&#10;/8o/M//KPzP/yj+4sgAAqr0AAJ3KAACR2AIAiPsNAX//GQJ2/yQGbv8tDGb/NRJf/zwXWP9DG1P/&#10;SR5O/08hSv9VJEb/WyZD/2AnQP9mKT7/ayo7/3IrOf95LTb/gS40/4ovMf+UMDD/nDEu/6UyLf+v&#10;Myz/tzMs/7czLP+3Myz/tzMs/7czLP+3Myz/tzOruAAAnsUAAJDSAACD4AAAff8PAXL/FgJo/x4E&#10;Yf8nCFr/LwxU/zcQTv8+E0n/RBZF/0oYQf9PGT7/VRs7/1kcOf9fHTb/ZB40/2kfMv9wIC//dyEt&#10;/38iK/+HIyj/kCQn/5klJv+hJiX/pyYl/6cmJf+nJiX/pyYl/6cmJf+nJiX/pyafwAAAkc0AAIPb&#10;AAB49gIAb/8NAWT/EgJc/xkDVP8gBE7/JwZI/y8IQ/82Cj//PAw8/0IOOP9HDzX/TBAz/1ERMP9W&#10;Ei7/WhMs/18UKv9lFCj/axUm/3EWI/95FyL/gRgg/4kYHv+RGR3/lxkd/5cZHf+XGR3/lxkd/5cZ&#10;Hf+XGR3/lxn/VicE/1EyBf9WNQf/Xz0O/2RFFv9mTh//ZFgn/2FiL/9ebjX/Wnk7/1eEP/9Uj0P/&#10;UZhG/0+gSP9Op0r/Ta5L/0y1TP9LvE3/SsRO/0nOT/9J3k//SOlQ/0jyUPxJ9lD3S/lQ8Uz6T+tO&#10;+1DqT/tQ6k/7UOpP+1DqT/tQ6k/7UOpP+1D/VicE/1EyBf9YNAf/YjsO/2dEFv9pTR//Z1Yn/2Ng&#10;L/9gazX/XHc7/1iCQP9VjUT/U5ZH/1CfSf9Ppkv/Tq1N/020Tv9MvE//S8VQ/0rPUf9J4FH/SetR&#10;/knyUvlL91LzTflR7U/6UeZQ+lLlUPpS5VD6UuVQ+lLlUPpS5VD6UuVQ+lL/VycD/1IxBf9aMgf/&#10;ZDoO/2pCFv9sSx//alQn/2deL/9iaDb/XnQ8/1qAQf9Xi0X/VJVI/1KdSv9QpUz/T61O/060T/9N&#10;vFH/TMVR/0vRUv9K4lP/Se1T+0vzU/VM91PuT/hT6FD5U+FS+lTgUvpV4FL6VeBS+lXgUvpV4FL6&#10;VeBS+lX/WCYD/1QwBf9dMQf/ZzgO/21AFv9vSR7/blIn/2pcL/9lZjb/YXE8/119Qf9ZiEb/VpJJ&#10;/1ScTP9SpE7/UKtQ/0+zUf9Ou1L/TcRT/03PVP5M4FX7TOtV+Ez0VfBP91XpUfhV4lL4VttU+VfZ&#10;VPlX2VT5V9lU+VfZVPlX2VT5V9lU+Vf/WSYD/1cuBf9gLwf/ajYN/3E+Ff9zSB7/clEm/29aLv9q&#10;Yzb/ZW48/2F6Qv9dhUf/Wo9K/1eYTf9VoFD/VKhS/lKvU/1Rt1X8UMBW+k/LVvhP3Ff1T+lX8k/z&#10;V+pS9lfhU/dY2lX4WdFW+FrPVvhaz1b4Ws9W+FrPVvhaz1b4Ws9W+Fr/WSYD/1osBf9kLQf/bjMN&#10;/3U9Ff94Rh3/d08l/3RYLf9wYDX/amo8/2Z2Qv9igUf+XotL+1uUT/lZnVL4V6RU9lasVvVUtFfz&#10;U7xY8lPHWfBS1VrsUuZa6VPyWeFU9VvXVvZcz1f3XchZ+F3HWfhdx1n4XcdZ+F3HWfhdx1n4XcdZ&#10;+F3/WiUD/10qBf9nKgb/cjIM/3k7FP98RRz/fE0k/3pVLP91XjT/b2c8/GpyQvlmfUj2Y4dM81+Q&#10;UPFdmVPvW6FW7VmoWOtYsFrqV7lb6FbDXOZW0VzjVuRc31bwXdVX9V/MWfZgxlr2YMBb9mG+XPZh&#10;vlz2Yb5c9mG+XPZhvlz2Yb5c9mH/WyUD/2AoBf9rKAb/dzAL/346E/+BQxr/gksi/39TKv97WzP5&#10;dmQ69XBuQfFseUjtaINN6mSMUedhlVXlX51Y412lWuFbrVzeWrZe3FnAX9pZzmDVWeJg0VnvYcpa&#10;9GLCXPRjvF30ZLde82S2X/Nktl/zZLZf82S2X/Nktl/zZLZf82T/XCQD/2MmBP9vJgX/ey8L/4I5&#10;Ef+GQRj/h0kg/4VRKPiCWTDyfWA47XdqQOhydUfkbn9N4WmIUt1mkVfZY5la1WChXdJfqGDPXbFi&#10;zVy7Y8tcx2TJXNtlxV3rZb9d8ma4X/Fns2DxZ69h8WeuYvFnrmLxZ65i8WeuYvFnrmLxZ65i8Wf/&#10;XSQD/2YkBP9yJAX/fi4K/4c3EP+LPxb/jEcd+YtPJfKIVi3sg1025n5nPuB4cUbbc3tN1W6DU9Bq&#10;jFjMZ5RdyWWcYMZjo2PDYaxlwWC1Z79fwWi9X9BpumDmabVh72qvYu9qq2Pvaqdk72mmZfBppmXw&#10;aaZl8GmmZfBppmXwaaZl8Gn/XiMD/2kiBP92IwT/giwJ/4s2Dv+PPhT9kUUb9JFMIu2OUyrmiloy&#10;34VlO9d+bUXQeHZNy3R/VMZwh1rCbI9ev2mXYrtnn2W4ZadotmSwarNju2uxY8psr2PhbKtk7W2m&#10;Zu1so2ftbKBo7mufaO5rn2jua59o7mufaO5rn2jua59o7mv/XyMD/2sgA/95IgT/hSsI/440DP+T&#10;PBL4lkMY75ZKHueVUCbgkVgu14phOs6EakXIfnNNwnl7Vb51g1u5cYtgtW6SZLJsmmevaqNqrGis&#10;bKlntm6nZ8RvpWfab6Jo62+eaexvm2rsbplr7W2Ya+1tmGvtbZhr7W2Ya+1tmGvtbZhr7W3/XyMD&#10;/24eA/97IQT/iCoH/5EyC/+XOg/0mkEV65tHGuObTSHallUtz49eOciJZ0TBg29Nu353VbZ5f1ux&#10;dodgrXOPZalwlmimbp9so2yobqBrsnCda8BxnGvScpps6XGXbepwlG3rcJJu7G+Sbuxukm7sbpJu&#10;7G6Sbuxukm7sbpJu7G7/YSED/3AdA/9+IAP/iykG/5UxCfubOA3wnj4R56BEFt+gSh3TmlIrypNc&#10;OMKNZEO7h21NtIJ0VK9+fFuqeoRhpneLZaJ0k2mecpttmnCkcJdvr3KVb7xzk2/Nc5Jw5nOQcOly&#10;jnHqcY1x63CMcetwjHHrcIxx63CMcetwjHHrcIxx63D/YyAD/3IbA/+AHwP/jicF/5cvCPieNgvt&#10;ojsO5KVAEtqkRhzOnlEqxZdaN72RYkK1jGpMr4dyVKmCeVukf4Bgn3yIZZt5kGqXd5htk3WhcJBz&#10;rHONc7h0i3PJdYp04nSJdOhziHXpcod16nGHdepwh3XqcId16nCHdepwh3XqcId16nD/ZR8D/3Qa&#10;Av+DHgL/kCYE/5otBvShNAnppjcL4Ko9DtSnRBvJoU8pwJtYNriVYEKwkGhLqYtvU6OHdlqeg35g&#10;mYCFZZR9jWqQe5ZujHmfcYl4qXOGd7V1hHfFdoN433WDeOh0gnjpc4J46nGCeOpxgnjqcYJ46nGC&#10;eOpxgnjqcYJ46nH/Zx0D/3cZAv+FHAL/kyQD/50rBfGkMAbmqjMI3K43DM+qQxrFpU4ovJ9XNbOZ&#10;X0GrlGZKpJBtU56LdFqYiHtgk4WDZY6Ci2qKgJNuhn6ccYJ9p3R/fLN1fXzDdnx923Z8feh0fXzo&#10;c3186XJ9fOpxfXzqcX186nF9fOpxfXzqcX186nH/aRwC/3kYAv+HGwL/lSMD+6ApBO6oLATjry8F&#10;17I0C8utQRnBqEwnt6NVNK+dXUCnmWRJn5RrUpmQclmTjXlfjoqAZImHiGmEhZFtgIOacXyCpHR5&#10;gbF2d4HAdnaB1nZ2ged0d4Hoc3iA6XJ4f+pxeH/qcXh/6nF4f+pxeH/qcXh/6nH/axsC/3sXAv+K&#10;GgH/mCEC+KMmA+qsJwPftCkD0rUyCsewQBi8rEsms6dTM6qiWz6inWNImplpUZSVcFiOkndeiI9+&#10;ZIONhml+io5teomYcXaHonNzhq51cYa9dm+H0nZwh+h0cYXoc3KE6XJzhOpxc4TqcXOE6nFzhOpx&#10;c4TqcXOE6nH/bRkC/34WAf+NGAH/mx4B9KciAuawIAHauiEBzbgxCcK0Phe4sEkkrqtSMaWmWj2d&#10;omFHlZ5oT46bbleImHVdgpV8Y32ThGh4kIxsdI+VcHCNoHJtjKx0aoy7dWmNznVpjeh0a4vpc22J&#10;6nFtiOpxbYjqcW2I6nFtiOpxbYjqcW2I6nH/cBcC/4EVAf+QFgH/nhoB8KsbAeK2FgDTvR0ByLsv&#10;CL24PBWztEcjqbBQMKCrWDuYqF9FkKRmTomhbFWCnnNbfZx6YXeZgWZyl4pqbpaTbmqUnnFmlKpz&#10;ZJO4c2OUy3NjlOZyZZLqcWeP6nBnjupwZ47qcGeO6nBnjupwZ47qcGeO6nD/cxUC/4UTAf+UFAD8&#10;oxUA6rASANm+DADNwRsBwsAtB7i9OhOuuUYhpLVPLZqxVjmSrl5DiqtkTIOoalN8pXFZdqN4X3Gh&#10;f2Nsn4doaJ6Ra2SdnG5gnKhwXpy2cV2cyXFdnORwXprrcGCW629hlexvYZXsb2GV7G9hlexvYZXs&#10;b2GV7G//dxIB/4kRAf+ZEQDzqA4A17UKAM/BCgDGxRgAvMQqBbLCOBGnv0QenrtNK5S4VTaLtVxA&#10;hLJiSXyvaVB2rW9WcKt2W2uqfWBmqIZkYqePZ16mmmpbpaZsWKW1bVemx21XpuJsV6TtbFqf7Wxa&#10;nu1sWp7tbFqe7Wxanu1sWp7tbFqe7Wz/fBAB/44QAPaeDQDYrQkAzbgJAMfECAC+yhQAtconBKvI&#10;Ng+hxUEbl8JLKI2/UzOFvVo8fbphRXa4Z0twt21RarV0VmW0fFtgsoRfXLGOYlixmWVVsKVmU7Cz&#10;Z1KxxmdSseFnUa/xaFOq8GhUqfBoVKnwaFSp8GhUqfBoVKnwaFSp8Gj/gg4A/5QMANulBgDOsQcA&#10;xbsHAL3HBwC10BAArNAjA6PPMwyZzT8Yj8pIJP/i/+JJQ0NfUFJPRklMRQADCYbIUS59xlg4dsRf&#10;P2/CZkZpwWxLZMBzUF+/e1RbvoRYV72NW1S9mF1RvKRfT7yzYE29xWBNveBfTLzwYU239WJNtvVi&#10;Tbb1Yk229WJNtvViTbb1Yk229WL/iQsA4ZwDANCqBQDFtQUAu78EALLLCACr2A0Ao9kgAprYLwmQ&#10;1jwUh9RGH37STyl20FYyb89eOWjNZD9jzGtEXsxzSVrLekxWyoNPUsqNUk/KmFRNyqVWS8qzV0rL&#10;xVdJy+BWScnwWEfH+llIxftaSMX7WkjF+1pIxftaSMX7WkjF+1r3kQQA1KICAMevBAC6uQMAsMQF&#10;AKfQCQCf4RAAmOEhA4/gMAmG4DsSfd9EG3XeTSRu3VUrZ9xcMmLbZDdd22s7WdpyP1XaekNS2oNF&#10;TtqNSEzamEpJ2qVLSNuzTEfcxExG3N5MRtrtTETY+U9D2PtPQ9j7T0PY+09D2PtPQ9j7T0PY+0/b&#10;mgAAyqkCALuzAgCwvQMApckFAJvWCQCU6BQBjOklBIToMwt76DwUc+hEG2voSyJk51IoXudZLVnn&#10;YDJV52g1UudvOE/ndztM54A9SeeJP0folEFE6J9CQumsQ0HpukRA6s1EQOrkREDo9URA5/hDQOf4&#10;Q0Dn+ENA5/hDQOf4Q0Dn+EPNowAAva4BALC4AQCkxAIAmdAFAI/hCgCJ8RoBgfEoBXjyMgxw8jsT&#10;afJDGWLySh9c81AjVvNXJ1LzXitP82UtTPRsMEn0czJG9Hs0Q/SENkH1jjc+9Zk5PfakOjv2sDs6&#10;9788OfjPPDj36Dw49+w8OPfsPDj37Dw49+w8OPfsPDj37Dy/qgAAsbMAAKS/AACYygEAjNgEAIT6&#10;DgB8+xsCdPsmBWz8MApl/DgQXv1AFVj+RxlT/k0dT/9UIEv/WiJI/2ElRf9nJkL/bShA/3UqPf99&#10;Kzr/hi04/5EuNv+bLzT/pjAz/7IxMv++MjH/0DIx/9YyMf/WMjH/1jIx/9YyMf/WMjH/1jKyrwAA&#10;pboAAJjGAACL0gAAf98CAHn/EQFv/xkCZ/8iBGD/LAda/zQMVP88D0//QxNK/0kVR/9PF0P/VRlA&#10;/1sbPv9hHDv/Zh45/20fNv90IDT/fSEx/4YjL/+RJC3/myUs/6UmK/+vJir/uycp/74nKf++Jyn/&#10;vicp/74nKf++Jyn/viemtgAAmMIAAIvOAAB+2wAAdfkHAGv/DwFi/xYCW/8eA1T/JgVO/y4GSf81&#10;CEX/PAtB/0MNPv9IDjv/ThA4/1MRNf9YEjP/XhMx/2QULv9qFSz/chYq/3oXJ/+DGCX/jhkk/5ga&#10;I/+gGiL/qhsh/60bIf+tGyH/rRsh/60bIf+tGyH/rRuavgAAi8oAAH7XAABw4wAAZ/8EAF7/DQBW&#10;/xIBT/8ZAkn/IAND/ycEP/8uBTr/NAY3/zoHM/8/BzD/RAgu/0kJLP9OCSn/Uwon/1gKJf9eCyP/&#10;ZAsh/2wMH/90DR3/fQ4b/4cOGf+PDxj/mQ8Y/5sQGP+bEBj/mxAY/5sQGP+bEBj/mxD/TCoD/0gz&#10;Bf9PNAb/VDcI/1pBDv9cShb/WlQd/1dgJP9Uayr/UHgv/02EM/9Kjzb/R5k5/0ahO/9FqTz/RLA+&#10;/0O3P/9CwD//QslA/0HVQf9B5EH/Qe5C/0H2Qv9B/UL/Qv9B+UT/QfRG/0LvR/9C70f/Qu9H/0Lv&#10;R/9C70f/Qu9H/0L/TSkD/0oyBP9RMgb/VzYI/1w/Dv9eSRb/XVMd/1peJP9XaSr/U3Uv/1CBNP9N&#10;jTf/Spc6/0ifPP9Hpz3/Rq4//0W1QP9EvUH/RMZC/0PRQv9D4kP/Q+xD/0P1Q/9D/EP8RP9D9Uf/&#10;Q+9I/0TrSf9E60n/ROtJ/0TrSf9E60n/ROtJ/0T/TSkD/0wwBP9UMQX/WTQI/189Dv9hRxb/YFId&#10;/11cJP9aZyv/VnMw/1N/NP9Pijj/TZQ7/0udPf9KpD//SKxA/0izQf9Hu0L/RsND/0bORP9F30T/&#10;RepF/UXzRftF+0X3Rv9E8En/RepK/0blS/9H5Uv/R+VL/0flS/9H5Uv/R+VL/0f/TikD/08uBP9X&#10;LgX/XTIH/2M7Dv9lRhb/ZVAd/2FZJP9dZCv/WnAw/1Z8Nf9Thzn/UJE8/06aP/9NokD/S6lC/0qw&#10;Q/9Kt0T/ScBF/0jKRv1I20b6SOdH+EjyR/VI+kbxSf9H6kv/SONM/0neTf9K3k3/St5N/0reTf9K&#10;3k3/St5N/0r/TygD/1IsBP9aLAX/YS8H/2c6Dv9qRBX/ak4c/2dXJP9iYSv/Xm0x/1t4Nv9Xgzr/&#10;VI09/1KWQP9QnkL+T6VE/E6tRftNtEf6TLxI+UzHSPZL1EnzS+VJ8EvwSe1M+UjpTP9K4U7/S9pP&#10;/0zTUP9N01D/TdNQ/03TUP9N01D/TdNQ/03/UCgD/1UqBP9dKQX/ZS0H/2w4Df9vQhT/b0sc/2xV&#10;I/9oXir/Y2kx/190Nv1cfzv7WYk/+VaSQvdUmkT1U6JG9FKpSPJRsUnxULlK70/DS+5Pz0vrT+JL&#10;50/uS+RP+E3fT/5O1VH/T85S/1DJU/9QyVP/UMlT/1DJU/9QyVP/UMlT/1D/UScD/1gnBP9hJwT/&#10;aiwG/3E2DP90QBP/dEka/3JSIv9uWyn9aGQw+WVwNvZhezvzXoVA8FuOQ+5ZlkbsV55I6lWmSuhU&#10;rUznU7VN5VO/TuNTzE7hU99O3VPtT9hS91HRU/1SylT+U8RW/1O/V/9Tv1f/U79X/1O/V/9Tv1f/&#10;U79X/1P/UicD/1slA/9lJAT/bioG/3Y0C/96PRH/ekYY/3hPIPt0WCj2b2Ev8WtsNu1ndjzpY4BA&#10;5mCKReRdkkjhW5pK31miTd1Yqk/aV7JQ2Fa8UdVVyFLSVdtTzlbrU8tW9lXGVv1Wv1j9VrpZ/Ve2&#10;Wv1Xtlr9V7Za/Ve2Wv1Xtlr9V7Za/Vf/UyYD/18iA/9pIQP/cygF/3syCv9/OxD/gEQW+35MHvR7&#10;VCXudl0t6XFoNORtcjvgaXxB3GWFRthijkrUX5ZN0V2dUM5cpVLMWq1UyVm2VsdZwlfGWdBXwlnm&#10;WL9Z81m7WvtZtVv7WrBd+1qtXftZrV37Wa1d+1mtXftZrV37Wa1d+1n/ViQD/2IgA/9tIAP/dyYE&#10;/38wCP+EOQ39hkEU9YVJG+6CUSLnfVoq4XhkMtxzbjrUbndB0GqAR8xmiUzIZJFQxWKYU8NgoFXA&#10;XqhYvl2xWbtdvFu5XMlct1zgXLRd71ywXvldq1/5Xahg+VylYflcpWH5XKVh+VylYflcpWH5XKVh&#10;+Vz/WCID/2UeA/9xHwP/eyQD/4QuB/+JNgv4iz4R74tGF+iITh7hhFcm2X5hMdF4ajrLc3NCxm98&#10;SMJshE2+aYxRu2aTVbhkm1i1Y6Nas2GsXLBgt16uYMRfrGDYX6lh61+nYfdfomP3X59k91+dZPhe&#10;nWT4Xp1k+F6dZPhenWT4Xp1k+F7/WyAC/2gcAv90HQL/fiMD/4grBf2NNAnzkDsO6pBDFOKPShra&#10;ilQl0INdMMl+ZzrDeG9CvnR4SLlxgE61bohSsmuPVq9pl1qsZ59cqWWoX6ZksmGkZL9iomTQYqBk&#10;52KeZfVimmb1YZhn9mCWaPZglmj2YJZo9mCWaPZglmj2YJZo9mD/XR8C/2oaAv93HAL/giEC/4sp&#10;BPmRMQfvlTgL5pY/EN2URxfSjlEkyohbL8KDZDm8fmxBt3l0SLJ1fE6ucoRTqm+LV6Ztk1uja5te&#10;oGqkYJ1ormObaLpkmWjLZZdo42SVafNkk2r0Y5Fr9WKQa/VhkGv1YZBr9WGQa/VhkGv1YZBr9WH/&#10;Xx0C/20YAv96GwL/hR8C/44nA/WVLgXrmTUI4Zw7DNaYQxbMk08ixI1YLr2HYTi2gmlBsH5xSKt6&#10;eU6nd4BTo3SIWJ9xkFubb5hfmG6hYpVtq2SSbLdmkGzGZo9s32aObfFljG7zZItu9GOKbvRiim70&#10;Yopu9GKKbvRiim70Yopu9GL/YRwC/28WAv98GgH/iB4B/5EkAvKZKwTnnjEF3aA2CdGcQRXHl00h&#10;v5FWLbeMXzexh2dAq4JuSKV+dk6ge31TnHiFWJh2jVyUdJVfkXKeYo5xqGWLcLRniXDDaIdw22eG&#10;ce5mhnLyZYVy82SEcvRjhHL0Y4Ry9GOEcvRjhHL0Y4Ry9GP/YxoC/3EVAf9/GAH/ihwB/JQhAu6c&#10;JwLjoiwD2KQyCMyfQBTDmksgupVVLLOQXTesi2U/pYdsR6CDc02bgHtTln2CV5J6ilyOeJJginab&#10;Y4d1pWaEdLFngnTAaIB01WiAdexnf3byZn9182V/dfNkf3XzZH9182R/dfNkf3XzZH9182T/ZRkC&#10;/3QUAf+BFwH/jRoB+ZceAeugIwHfpiYC0qcwB8ijPhO/nkkftplTK66UWzanj2M/oItqRpuHcU2V&#10;hHhSkIF/V4x/h1yIfZBghHuZY4B6o2Z+ea9oe3m9aXp50Wl5eupoenryZnp58mV6efNkennzZHp5&#10;82R6efNkennzZHp582T/ZxcC/3YUAf+EFgH/kBcB9ZsaAeekHQHbqx8BzqovBsSmPRK6oUgesp1R&#10;KqqYWTSilGE+nJBoRZaMb0yQiXZSi4Z9V4aEhVuCgo1ffoCXY3p/oWZ3fqxodX27aXN+zmlzfuho&#10;dH7xZnR98mV1fPNkdXzzZHV882R1fPNkdXzzZHV882T/aRYB/3gTAf+HFAD/kxUA8Z4VAOOoFgDV&#10;rhsByq0tBsCpOxG2pUYdraFQKaWcWDOemF88l5RmRJCRbUuLjnRRhox7VoGJg1t8h4tfeIaUYnSE&#10;n2Vxg6pnb4O4aW2Dy2ltg+ZoboPyZm+C8mVwgfNkcIHzZHCB82RwgfNkcIHzZHCB82T/axQB/3sS&#10;Af+KEgD/lhIA7aIQAN6tDgDQsRkAxbArBbutOQ+yqUQbqaVOJ6ChVjKZnV47kppkQ4uXa0qGlHJQ&#10;gJJ5VXuPgFp3jYlecoySYW6KnGRriahnaYm2aGeJyGhnieNnaInyZmmH82VqhvNkaobzZGqG82Rq&#10;hvNkaobzZGqG82T/bhIB/34QAP+NEAD3mg4A26cKANOwCwDKtBYAwLQpBLaxNw6trkMapKpMJZum&#10;VTCTo1w5jKBjQYadaUiAmnBOe5h3U3aWflhxlIZcbJKQYGiRmmNlkKZlY5C0ZmGQxmZhkOFmYZDy&#10;ZWOO82RkjPRjZIz0Y2SM9GNkjPRjZIz0Y2SM9GP/cRAB/4IPAP+RDQDenwkA06oJAMyzCQDEuBMA&#10;urgmA7G2NQyns0EYnq9KI5asUy6OqVo3h6ZhP4CkZ0Z6oW5MdZ91UXCdfFVrnIRaZpqOXWOZmGBf&#10;mKRiXZiyZFuYw2RbmN5jW5jwY1yV9WJek/ViXpP1Yl6T9WJek/ViXpP1Yl6T9WL/dQ4A/4YNAOuW&#10;CADVowcAzK0IAMW2BwC9vBEAtL0jAqu7MgqhuT8VmLZIIJCzUSuIsFg0gK5fPHqrZkN0qWxIb6hz&#10;TmqmelJlpYJWYaOMWl2illxaoqJfV6GwYFahwWBVotxgVaHvYFaf919XnPdfV5z3X1ec919XnPdf&#10;V5z3X1ec91//egwA/YsJANqbBADOpwYAxLAGALy5BAC1wQ4ArMIgAaTBMAiavzwTkb1GHYm6TyeB&#10;uFYwerZdOHO0ZD9usmpEaLFxSWSweU1froFRW62KVFitlVdUrKFZUqyvW1CswFtQrNpaT6vuW0+q&#10;+ltRpvpbUab6W1Gm+ltRpvpbUab6W1Gm+lv/gAkA4ZIBANGgBADGqwUAvLQEALO9AwCrxwsApMkc&#10;AZzILAaTxzkPisVEGYHDTSN6wVQsc79bM22+YjlnvGk+YrtwQ166d0dauYBLVrmJTlO4lFBQuKBS&#10;TbiuVEy4v1RLudhUS7ftVEq2+VVKs/5WSrP+Vkqz/lZKs/5WSrP+Vkqz/lb6hwIA1pgAAMmlAwC9&#10;rwMAs7gBAKnCBAChzQgAmtAWAJLQKASKzzYMgc5BFXnMSh5yy1ImbMpaLWbJYTJhyGg3XMdvPFjG&#10;dj9Vxn9DUcWJRU7FlEhLxaBKScWuS0jFv0tHxthLR8XtS0bD+U1Fwv9ORcL/TkXC/05Fwv9ORcL/&#10;TkXC/07fkAAAzJ8AAL+qAQCzswEAqb0CAJ/HBQCW0gkAjtoSAIjbJAKA2jIIeNk+EHHYSBhq11Af&#10;ZNZYJV/VXypb1GcvV9RuM1PTdjZQ0385TNOIO0rTlD5H06A/RdSuQETUv0FD1dhARNPsQELS9kJB&#10;0f5EQdH+REHR/kRB0f5EQdH+REHR/kTRmAAAw6UAALWuAACpuAAAnsMCAJTNBgCK2QoAhOMYAX3k&#10;JgN15DIIbuM8D2fjRRVh400bXONVIFfjXSRU42QnUOJrKk3icy1K43wwSOOGMkXjkDRD45w1QeSp&#10;NkDkuDc/5cs3P+XkNz/j8zY94vs4PeL7OD3i+zg94vs4PeL7OD3i+zjGoQAAt6sAAKq0AACevgAA&#10;k8kCAIjUBgB/7g4Aee0bAXHtJwNq7jIIZO47DV7uQxNY7ksXU+5SGlDvWR5M72AgSe9nI0fvbyVE&#10;8HcnQfCAKT/wiio98ZUsO/GhLTnyri448r4vN/PQLzfz5y828fMvNvHzLzbx8y828fMvNvHzLzbx&#10;8y+5pwAAq7AAAJ+7AACSxgAAhtABAHvdBQB09xEAbfccAWb4JgNf+C8GWvk4ClT5QA5Q+kcRTPpO&#10;FEj7VRZF+1sYQvtiGkD8aBw9/HAdOv14Hzj9giA2/Y0iNP6YIzL+pCQx/7ElMP+/Ji//zyYu/+Mm&#10;Lv/jJi7/4yYu/+MmLv/jJi7/4yatrQAAn7cAAJLCAACGzQAAedoAAHDyCABo/xEAYf8aAVr/IwNU&#10;/ysET/8zBkr/OwhG/0ILQ/9JDUD/Tw49/1UQOv9bETj/YRM1/2gUM/9vFTD/eBYu/4IXLP+NGSr/&#10;mRop/6QaKP+vGyf/uhwm/8ccJv/HHCb/xxwm/8ccJv/HHCb/xxyhtAAAk78AAIbKAAB41gAAbOIA&#10;AGP8BwBc/w8AVf8WAU//HgJJ/yYDRP8uBED/NAU8/zsGOf9BBzb/Rggz/0wIMf9RCS7/Vwos/10K&#10;Kv9kCyj/bAwl/3UNI/9/DiH/ig8g/5UQHv+gEB7/qBEd/7ERHf+xER3/sREd/7ERHf+xER3/sRGV&#10;vAAAhscAAHnTAABr4AAAXu0AAFb/AwBP/wwASf8SAUP/GQE+/yACOf8nAzX/LQMy/zMELv84BCv/&#10;PQUo/0IFJv9HBST/TAYi/1EGIP9XBh3/Xgcb/2UHGf9uCBf/eAgV/4MIE/+NCRP/lgkS/54JEv+e&#10;CRL/ngkS/54JEv+eCRL/ngn/Qi0D/0IyBP9IMgT/TDYG/048CP9QRw7/UFIV/05fGv9Lax//SHck&#10;/0WDJ/9Cjir/QZcs/z+gLv8/py//Pq4w/z21Mf89vDL/PMUy/zzOM/873zP/O+o0/zvzNP87+zT/&#10;PP8z/jz/M/w9/zT2P/819T//NfU//zX1P/819T//NfU//zX/QywD/0QwBP9KMAT/TjQG/1E6CP9T&#10;Rg7/UlEV/1FdGv9OaSD/S3Qk/0iAKP9Fiyv/Q5Ut/0KdL/9BpTD/QKwx/z+zMv8/ujP/PsI0/z7M&#10;NP8+3DX/Peg1/z3xNf8++jX9Pv81+z//NPg//zbyQf838EH/N/BB/zfwQf838EH/N/BB/zf/RCwD&#10;/0cuA/9NLgT/UTIF/1Q5CP9XRA7/Vk8V/1RaG/9RZiD/TnIl/0t9Kf9IiCz/RpIu/0WbMP9EojL/&#10;Q6kz/0KwNP9CtzX/Qb82/0HJNv9A1zf/QOU3/UDwN/pA+Df3Qf829kH/N/JB/zjsQ/856kT/OepE&#10;/znqRP856kT/OepE/zn/RSsD/0ksA/9QLAT/VS8F/1k3CP9cQg7/W00V/1hXG/9WYyD/Um8l/096&#10;Kv9MhS3/So8w/0iYMv9HnzT/RqY1/0WtNv9FtDf/RLw4/kTGOPxE0jn5Q+I59kTuOfNE9znxRP85&#10;70T/OutF/zvkRv8840b/PONG/zzjRv8840b/PONG/zz/RisD/00pA/9UKQT/WSwF/141B/9hQA3/&#10;YUoU/15UGv9aXyD/V2sm/1R2Kv9RgS7/Tosx/kyUNPxLnDX7SqM3+kmqOPhIsTn3SLk69kfCO/VH&#10;zTvyR9877kfsO+tI9jvpR/8950f/PuFI/z/aSv9A2Er/QNhK/0DYSv9A2Er/QNhK/0D/RyoD/1An&#10;A/9YJgP/XioE/2MzB/9mPQ3/ZkcT/2RRGv9gWyD/XGcm/VlyK/pWfS/4U4cz9lGQNfRQmDfyTp85&#10;8U2mO+9MrTzuTLU97Eu+PetLyj7pS9w+5UzqPeJL9T/fS/5B3Er/QtRM/0PNTf9Dy07/Q8tO/0PL&#10;Tv9Dy07/Q8tO/0P/SigD/1QkA/9cIwP/YygE/2gwBv9sOwv/bEQS/2pOGf5mWB/5YWIl9V5tK/Jb&#10;eDDvWII07FaLN+pUlDnoU5s75lGjPeVRqj7jULI/4U+7QOBPx0DeT9hB2U/oQdRP9EPQTv5Fzk7/&#10;RshQ/0bCUf9HwFH/R8BR/0fAUf9HwFH/R8BR/0f/TSUC/1chAv9gIAP/aCYD/24uBf9yOAr/ckEQ&#10;/XBLF/dtVB3yaF4k7WRpKulhdDDlXn404luHOOBZjzvdV5c+21WfQNhUpkLVU65D0lK3RNBSwkXO&#10;UtBGy1LlRshS8kjFUv1JwlL/SrxU/0q3Vf9KtlX/SrZV/0q2Vf9KtlX/SrZV/0r/UCMC/1seAv9k&#10;HgL/bSQD/3MrBP93NQj+eD4O9ndHFPB0UBvqb1oi5GtlKeBnby/bY3k11mCCOtJdij7PW5JBzFma&#10;Q8pYoUXIV6lHxlayScRWvErCVclLv1XfS7xW7ky5VvpNt1b/TbJY/02uWf9NrFn/TaxZ/02sWf9N&#10;rFn/TaxZ/03/UyAC/14cAv9oHAL/cSIC/3goA/98MQf4fjoL8H1DEel6TBjidlcf3HJhKNRtay/P&#10;aXQ2y2V9O8dihUDEYI1DwV6VRr9dnEi8W6RLulqtTLhZt062WcNPtFnVT7Fa6lCuWvdQrFr/UKhb&#10;/1CkXP9QpF3/T6Rd/0+kXf9PpF3/T6Rd/0//Vh4C/2EZAv9sGgL/dSAC/3wlA/2BLgXzhDcJ6oQ/&#10;DuKBSBXbfVMd0XddJ8tyZzDGbnA3wmp4PL5ngEG6ZYhFt2OQSLRhmEuyX59Nr16oT61dslGrXb5S&#10;qV3OU6Zd5VOkXvRTol7/U59f/1KcYP9Sm2D/Uptg/1KbYP9Sm2D/Uptg/1L/WBwC/2QXAf9wGQH/&#10;eR0B/4AjAviGKgPtiTIG5Io7CtyIRRLRglAcyn1aJsR4Yy++c2w3uW90PbVsfEKyaoRGrmeMSqtl&#10;k02oZJtPpWKkUqNhrlShYblVn2HIVp1h4VabYvFVmWL9VZdj/1SVZP9UlGT/U5Rk/1OUZP9TlGT/&#10;U5Rk/1P/WhoC/2cVAf9zFwH/fRsB/4QgAfOKJgLoji4E35A2B9SMQRHLh00bxIJXJr19YC+3eGk2&#10;snRxPa5xeEKqboBHpmyISqNqj06gaJhRnWegU5pmqlWYZbVXlWXEWJRl21iSZu9XkWb8V49n/laO&#10;Z/5VjWj+VY1o/lWNaP5VjWj+VY1o/lX/XBgB/2kTAf92FgH/gBkB/YgdAe+OIgHkkykC2pQxBs6Q&#10;Pw/Gi0savoZVJbeBXi6xfWY2rHluPKd2dUKjc31Hn3CES5xujE6YbJRSlWudVJJqp1eQabJZjWnA&#10;Woxp1VqKauxZimr6WIlr/VeHa/1Wh2v+Vodr/laHa/5Wh2v+Vodr/lb/XhcB/2wSAf94FAH/gxcA&#10;+YsaAOuSHQHgmCMB05gvBcqUPQ7Bj0kZuYpTJLKGWy2sgWQ1pn5rPKF6ckKdd3pHmXWBS5VziU+R&#10;cZFSjm+aVYtupFiIba9ahm29W4Rt0FuDbulag274WYJv/FiCb/1Xgm/9V4Jv/VeCb/1Xgm/9V4Jv&#10;/Vf/YBUB/24RAf97EwD/hhQA9o8WAOeWGADbnBwAz5stBMWXOw28k0cYtI5RI62KWSynhmE0oYJp&#10;O5x/cEGXfHdGk3l+S493hk+LdY5SiHOXVYRyoViCcaxaf3G6XH5xzFx9cudbfXL2Wnxy/Fl8cvxX&#10;fHL9V3xy/Vd8cv1XfHL9V3xy/Vf/YhQB/3ERAf99EQD/iBIA8pISAOOaEgDVnxkAyp4rBMGbOQy4&#10;l0UXsJJPIqmOWCuiil8znIZnOpeDbkCSgHVFjX58Sol8hE6FeoxSgniVVn53n1h7dqpbeXW4XHd1&#10;ylx3duVcd3f1Wnd2+1l3dvxYd3b8V3d2/Fd3dvxXd3b8V3d2/Ff/ZBIB/3MQAP+AEAD/ixAA75UO&#10;AN+eDQDQohcAxqEpA72eNwu0mkMWrJZNIKSSViqdjl4yl4tlOZKIbECNhXNFiIN6SoSAgU6Af4pS&#10;fH2TVXh8nVh1e6hbc3q2XHF6x1xxeuJccXvzWnF7+1lyevxYcnr8WHJ6/FhyevxYcnr8WHJ6/Fj/&#10;ZxEB/3UPAP+DDgD0jg0A25kKANShCwDMpBUAwqQnA7iiNgqwnkIVp5pMH6CXVCmZk1wxk5BjOI2N&#10;aj+IinFEg4h4SX6Gf016hIhRdoKRVXOBm1hvgKZabX+0XGt/xVxrgN9ca4DyWmuA+1lsfvxYbX78&#10;WG1+/FhtfvxYbX78WG1+/Fj/aRAB/3gOAP+FDADikggA1ZsJAM6jCQDHqBIAvaglArSmNAmrokAT&#10;o59KHpubUieUmFowjpVhN4iSaD2CkG9Dfo52SHmMfUx1ioVQcYiOVG2HmVdqhqRZZ4WxW2WFwltl&#10;hdxbZYXwWmaF+1lng/xYZ4P8V2eD/Fdng/xXZ4P8V2eD/Ff/bA4A/3sMAPKJCQDZlQYAz54IAMmm&#10;CADBqxAAuKsiAq+qMgimpz4SnqRIHJahUSWPnlguiJtfNYKZZjx9lm1BeJR0RnOSe0tvkINPa4+M&#10;UmeOllVkjaJYYYyvWV+MwFpfjNlZX4zuWV+M+1hhiv1XYYn9V2GJ/Vdhif1XYYn9V2GJ/Vf/bwwA&#10;/38JAN+NAwDSmAYAyqIGAMKpBgC6rw4AsrAgAamuLwahrDwQmKlGGpGnTyOJpFYsg6JdM32fZDl3&#10;nWs/cptxRG6aeUhpmIFMZZeKUGGVlFNelaBVW5StV1qUvVhZlNRXWZTsV1mT+VZbkf5VW5D+VVuQ&#10;/lVbkP5VW5D+VVuQ/lX/cwkA9YQEANiRAwDMnAUAw6UFALutBACzswwAq7UcAaO0LAWbsjkOkrBE&#10;F4qtTSCDq1QpfalcMHenYjZxpWk8bKRvQWiid0VkoX9JX5+ITFyekk9Ynp5SVp2rU1SdvFRTndFU&#10;U53rU1Oc+FNUmv9TVJn/U1SZ/1NUmf9TVJn/U1SZ/1P/eAYA4YkAANCWAgDGoQMAvKkDALOwAQCr&#10;uAgApLoYAJy6KQOUuTYLjLdBFIS1Sh18s1IldrFaLHCvYDJrrmc4Zq1uPGKrdUBeqn1EWqmGSFao&#10;kUpTqJ1NUaeqTk+ouk9OqM9PTqfpT02m909Npf9PTqT/T06k/09OpP9PTqT/T06k/0/6fwAA2I4A&#10;AMmbAQC+pQIAtK0BAKu1AAChvwQAm8EUAJTBJQKMwDMIhL8+EXy9SBl1vFAhb7pYJ2q5Xy1luGUy&#10;YLdsNly2dDpYtXw+VbSFQVG0kEROs5xGTLOpSEqzuUhJtM5ISbPpSEix9klIsP9KSLD/Skiw/0pI&#10;sP9KSLD/Skiw/0rihgAAzpQAAMKhAAC2qQAAq7EAAKG6AQCYwwUAkMkQAIrJIAGDyS8Fe8g7DXTH&#10;RRRuxk4baMVWIWPEXSdew2QrWsJrL1bBcjNTwXs2T8CEOUzAjzxKwJs+R8CoP0bAuEBFwM1ARcDo&#10;P0S+9kFDvf9CQ7z/Q0O8/0NDvP9DQ7z/Q0O8/0PWjQAAxpsAALilAACtrgAAorYAAJi/AgCNyAYA&#10;g9ELAH/SGgB50ioDctI3CGzRQg9m0UsVYdBTGlzPWx9Yz2IjVM5pJ1HOcSpNznotSs6DMEjOjjJF&#10;zpo0Q86oNULOuDZBz801Qc7oNUDN9Tc/y/45Psv/OT7L/zk+y/85Psv/OT7L/znKlgAAvKIAAK+q&#10;AACjswAAmLwAAI3GAwCCzwcAeNkLAHPeGABu3iYCaN4zBWLePgpd3kgPWd5QFFXeWBdR3mAbTt5n&#10;HkvdbyBI3ngjRt6BJUPejCdB3pgpP96mKj7ftSo94MgqPd/jKjzd8Ss73PstOtz9Ljrc/S463P0u&#10;Otz9Ljrc/S7AnwAAsacAAKSwAACYugAAjcMAAIHNAgB21wcAbugPAGnoGwFj6CcCXukyBVjpOwhU&#10;6UQMT+pMD0zqUxJJ6lsVRupiF0TrahlB63IbP+t7HTzrhh467JEgOOyeITftrCI27bsjNe7PIzTu&#10;5iM06/UjNOv4IzTr+CM06/gjNOv4IzTr+COzpQAApq0AAJm3AACNwQAAgMsAAHXVAQBp4QYAZPMR&#10;AF7zHAFZ9CYCVPQwBE/1OAZL9UAIR/ZHCkT2TgxB91UOP/dcDzz3YxE6+GoTN/hzFDX4fRYz+YgX&#10;MfmUGC/6oRku+q8aLfu+Giz7zxsr++cbK/vrGyv76xsr++sbK/vrGyv76xuoqgAAmrQAAI2/AACA&#10;yQAAdNMAAGfeAABe8ggAWf4RAFP/GgFO/yMCSf8rA0X/MwRB/zoFPv9BBjv/Rwc4/04INf9UCTP/&#10;Wgkx/2EKL/9pCyz/cgwq/30NKP+IDib/lQ8l/6EQJP+uESP/uhIi/8oSIv/QEiL/0BIi/9ASIv/Q&#10;EiL/0BKcsgAAjrwAAIHHAABz0QAAZ90AAFnjAABT/QYATf8OAEj/FgBD/x4BP/8mAjr/LQI3/zMD&#10;M/85AzD/PwQu/0QEK/9KBSn/UAUn/1YGJP9dBiL/ZQcg/24HHf95CBv/hQga/5IJGf+eCRj/qAkX&#10;/7MJF/+3CRf/twkX/7cJF/+3CRf/twmQugAAgsUAAHTQAABn3AAAWOMAAE3wAABH/wIAQv8MADz/&#10;EQA4/xgBNP8fATD/JQEs/ysCKf8wAiX/NQIj/zoCIP8/Ax7/RAMc/0kDGf9PAxf/VgQV/14EEv9o&#10;BBH/cgUP/34FDv+KBQ7/lAUN/54FDf+iBQ3/ogUN/6IFDf+iBQ3/ogX/OS8C/zwwA/9BMQP/RDQE&#10;/0Q6Bv9ERQj/RVEM/0NdEf9BaRb/PnYZ/zyBHP86jB7/OZYg/zieIf83pSP/N6sj/zayJP82uSX/&#10;NsAl/zXKJv811yb/NeUm/zXvJv81+Cb/Nv8m/jb/Jvw2/yb8Nv8n+jb/KPo2/yj6Nv8o+jb/KPo2&#10;/yj/OS8C/z4vA/9ELwP/RjIE/0g4Bv9IQwj/SE8N/0dbEv9EZxb/QnMa/z9/Hf89ih//PJMh/zub&#10;I/86oiT/Oakl/zmwJv84tib/OL4n/zjHJ/840yj/OOMo/zjtKP449yj7OP4n+Tn/J/g4/yn4OP8q&#10;9jj/KvY4/yr2OP8q9jj/KvY4/yr/Oi8C/0EsA/9GLAP/Si8E/0w3Bf9NQQj/TEwN/0tYEv9IZBf/&#10;RnAb/0N8Hv9BhyD/P5Aj/z6YJP89oCX/PaYm/zytJ/88tCj/O7sp/zvEKf87zyn+O+Aq+zvrKvg7&#10;9Sn2PP4p9Dz/KvM7/yvyO/8s7zv/Le87/y3vO/8t7zv/Le87/y3/PC0C/0QpAv9KKQP/TiwE/1E0&#10;Bf9SPgj/UkoN/1BVEv9NYRf/Sm0b/0h4H/9FgyL/Q40k/0KVJv9BnSf/QKMo/0CqKf4/sSr9P7gr&#10;/D/BK/o/yyv3P9ws9T/pLPE/9CvvP/0s7T//Lew+/y/rPv8w5z//MOc//zDnP/8w5z//MOc//zD/&#10;QCoC/0gmAv9OJgP/UikD/1YyBf9XPAf/V0cM/1VREv9SXRf/UGkc/010IP9KfyP9SIkm+0eRKPpG&#10;mSn4RaAq90SnK/VErSz0Q7Ut80O9LfJDyC7wQ9cu7EPnLulE8y3mQ/ww5EL/MeNC/zLhQv8z3EP/&#10;NNxD/zTcQ/803EP/NNxD/zT/QycC/0sjAv9SIgL/WCcD/1wvBP9dOQf/XkMM/1tOEf9YWBf+VWQc&#10;+lJvIPdQeiT0TYQn8kyNKfBKlSvvSZwt7UmjLuxIqi/qR7Ev6Ue6MOdHxTDmR9Iw4kjlMN9H8jLb&#10;R/s02Eb/NdVG/zbSRv83zUj/N81I/zfNSP83zUj/N81I/zf/RiQC/08gAv9WHwL/XSQD/2EsBP9j&#10;NQb/ZEAL/2JKEPpeVBb1W18c8VhrIO5VdSXrU38o6FGIK+ZPkS3kTpgv4k2gMOFMpzHfTK4y3Uu3&#10;M9tLwjTZSs811UvkNdBL8DbNSvs4ykr/OshK/zrGS/87wUz/O8FM/zvBTP87wUz/O8FM/zv/SiEC&#10;/1MdAv9bHAL/YiIC/2cpA/9pMgX/ajwJ+WhGD/JlUBXtYVsa6F5mIORbcSXhWHsp3laELNtUjC/Y&#10;UpQy1FGbNNJQozXQT6o3zk6yOMxOvDnKTsk6yE7dOsRP7TvBTvk9vk7/PbxO/z66T/8+tlD/PrZQ&#10;/z62UP8+tlD/PrZQ/z7/TR4C/1YaAf9fGgH/ZyAC/2wmAv9vLgT5cDgH8m9CDOtsSxLlaVcZ32Vi&#10;H9phbCXUXXYq0Ft+L81ZhzLKV481yFaWN8ZUnTnEU6U7wVOtPL9Stz69UsM/vFLTP7lS6D+1UvZB&#10;s1L/QbFT/0GvU/9BrFT/QaxU/0GsVP9BrFT/QaxU/0H/UBwB/1oXAf9kGAH/bB0B/3EjAv11KgPz&#10;djMF63Y9CuNzRw/cb1MX1GteH85mZybKY3ErxmB5MMJegTS/XIk3vVqROrpZmDy4WKA+tleoQLRW&#10;skKyVr1DsFXMQ61W40SrVvNEqFf+RKdX/0SlWP9Eolj/RKJY/0SiWP9Eolj/RKJY/0T/UxkB/10U&#10;Af9oFgH/cBoB/3YgAfd6JgLtfC4D5Hw4B9x6RA3SdU8Wy3BaHsZsYybBaGwsvWZ1MbljfTW2YYQ5&#10;s1+MPLBdlD+uXJtBq1ukQ6larUWnWrhGpVnHR6Na3kehWu9Hn1v8R51b/0ebXP9Gmlz/Rppc/0aa&#10;XP9Gmlz/Rppc/0b/VRcB/2ASAf9rFAH/dBcA/3ocAfJ/IgHngSkC3oIzBNN/QAzLekwVxHZWHr5x&#10;YCW5bmgstGtxMrFoeTatZoA6qmSIPadij0ClYJdDol+gRZ9eqUedXrRJm13CSpld1kqXXuxKll/6&#10;SZVf/0mTYP9IkmD/R5Jg/0eSYP9HkmD/R5Jg/0f/WBUB/2MRAf9uEgD/dxUA+34YAO2DHQDihyMB&#10;1ocuA8yDPQvFf0kUvXtTHbd2XSWyc2UsrW9tMqltdTemanw7omiEPp9mjEGcZZREmWOcR5dipkmU&#10;YrBLkmG+TJBh0EyPYuhMjmP4S41j/0qMZP9Ji2T/SYtk/0mLZP9Ji2T/SYtk/0n/WhMB/2YQAP9x&#10;EQD/ehIA94IUAOiHFwDdixwA0IssA8eIOwq/hEcTuH9RHLF7WiSsd2Irp3RqMaNxcjafb3k7m22A&#10;P5hriEKVaZBFkmiZSI9mokqMZq1MimW6TYhlzE6HZuZOhmf2TIZn/0uFaP9LhGj/SoRo/0qEaP9K&#10;hGj/SoRo/0r/XBIB/2gPAP90EAD/fRAA84UQAOSLEQDWjxcAy44qAsKMOAm6iEQSs4RPG6x/WCOn&#10;fGAroXhoMZ11bzaZc3Y7lXF9P5JvhUKObY1Fi2yWSIhroEuFaqpNg2m3ToFpyE+AauNPgGv0Tn9r&#10;/0x/a/9Lf2v/S39r/0t/a/9Lf2v/S39r/0v/XhAB/2sOAP92DgD7gA0A6ogNANuPDADQkhUAx5In&#10;Ar6PNgi2jEIRrohNGqiEViKigF4qnH1lMJd6bDWTd3M6j3V7PoxzgkKIcotGhXCTSYJvnUx/bqhO&#10;fW61T3ttxlB6buBQeW/yTnlv/k15b/9MeW//S3lv/0t5b/9LeW//S3lv/0v/YA8A/20NAP95DADu&#10;gwsA24sJANSRCgDMlRMAwpUlArmTNAexj0EQqoxLGaOIVCGdhFwpl4FjL5J+ajWOfHE5inp4PYZ4&#10;gEKDdohFf3WRSXxzm0x5cqZOdnKzUHVyw1Bzct1QdHPwT3Rz/U10c/9MdHP/THRz/0x0c/9MdHP/&#10;THRz/0z/Yg4A/28MAPx7CgDehgYA1Y4IAM+UCQDHmBEAvpgjAbWWMgatkz8PppBJGJ+MUiCYiVoo&#10;k4ZhLo6DaDSJgW85hX92PYF9fkF9e4ZFenmPSXZ4mUxzd6ROcXexUG92wVBud9lQbnfvT253/E5u&#10;d/9Nb3f/TG93/0xvd/9Mb3f/TG93/0z/ZA0A/3IKAPB+BgDaiAUA0JAHAMqXCADCmxAAuZshAbGa&#10;MAaplz0OoZRHF5qRUB+UjVgnjotfLYmIZjOEhm04gIR0PXuCe0F4gIRFdH+NSHF9l0ttfKJOa3yv&#10;T2l7vlBofNVQaHztT2l8+05pfP9Nanv/TGp7/0xqe/9Manv/TGp7/0z/ZgoA/3UIAOGBAgDUiwUA&#10;y5MGAMSaBgC9ng4AtZ8fAayeLgWkmzsMnZhFFZaVTh6Pk1YliZBdLISOZDJ/i2s3eopyPHaIeUBy&#10;hoFEb4WKR2uDlUpogqBNZYGsTmOBvE9igdFPYoHrTmOB+U1jgf9MZID/S2SA/0tkgP9LZID/S2SA&#10;/0v/aQgA+3gEANyEAQDPjwQAxpcFAL+dBQC3oQwAr6McAKeiLASfoDkLmJ5DFJGbTByKmFQjhJZc&#10;Kn+UYjB6kmk1dZBwOnGOdz5tjX9CaYuIRmWKkkliiZ5LX4iqTV6Iuk5ciM5OXYjpTV2H+Exdh/9L&#10;Xob/S16G/0tehv9LXob/S16G/0v/bQUA6nwAANWIAADKkgMAwZoDALmgAwCxpgkAqacZAKKnKQOa&#10;pTYJkqNBEouhShqEn1Ihfp1aKHmbYC50mWczb5duOGuWdTxnlH1AY5OGQ2CRkEZckZxJWpCpS1iQ&#10;uExXkMxMV5DnS1eP90pXjv9KWI7/SViO/0lYjv9JWI7/SViO/0n/cQEA4IAAAM+MAADElgIAu54C&#10;ALKkAACpqgUAoqwVAJusJgKUqzQHjKo/D4WoSBd+plAeeKRYJXOiXituoWUwap9sNGWeczlhnXs8&#10;XpuEQFqajkNXmZpFVJmnR1KZtkhRmcpIUZjmSFGX9UhRl/9HUZb/R1GW/0dRlv9HUZb/R1GW/0f2&#10;dwAA2IUAAMmRAAC/mwEAtKIAAKuoAAChsAAAmrIRAJSzIgGNsjAFhbE8DH6vRhR4rk4bcqxWIW2r&#10;XCdoqWMsZKhqMGCncTRcpnk4WKWCO1WkjD5Ro5hAT6OlQk2jtENMo8hDTKPkQ0uh9ENLoP9ES6D/&#10;REug/0RLoP9ES6D/REug/0TjfQAAz4sAAMKWAAC3nwAAraYAAKOtAACZtQAAkLkOAIu6HgGEui0D&#10;fbk5CXe4QxBxtkwXa7VTHWa0WiJis2EmXrJoK1qxby5WsHcyU7CBNU+vizhMr5c6Sq6kPEiusz1H&#10;rsc9R67jPEat8z1Gq/4+Rav/P0Wr/z9Fq/8/Rav/P0Wr/z/agwAAx5EAALucAACvpAAApasAAJqy&#10;AACQugEAhsEJAIHCGAB7wigCdcI1Bm/BQAxpwEkSZL9RF1++WBxbvl8gV71mJFS8bidRvHYqTbt/&#10;LUq7ijBIu5YyRbujNEO7sjRCu8U1Q7viNEK58zVBuP03QLf/N0C3/zdAt/83QLf/N0C3/zfOiwAA&#10;v5gAALKhAACnqQAAnLAAAJG4AACGwAIAe8gHAHTLEgBwzCIBa8swA2bLPAdhy0UMXMpOEVjKVhVU&#10;yl0ZUclkHE7JbB9LyXQiSMh+JEXIiCdDyJUoQciiKj/IsSs+ycQrPsnhKj7H8is9xvwtPMX/LjzF&#10;/y48xf8uPMX/LjzF/y7EkwAAtp8AAKmmAACdrgAAkrcAAIa/AAB7xwMAcM8HAGfWDQBk1xoAYNgq&#10;AVzYNgNY2EEGVNhKClDYUg1N2FoQStdiE0fXaRZF13IYQtd8GkDYhxw92JMePNihHzrZsCA52cMg&#10;OdnfIDnX7yA41fkiN9T/IzfU/yM31P8jN9T/IzfU/yO5nAAAq6QAAJ+sAACTtQAAh74AAHvGAABw&#10;zgMAZdYHAF3jDgBa4xsAVuMnAVLkMgJO5DwESuREBkflTQhF5VUKQuVcDEDlZA4+5mwQO+Z2Ejnm&#10;gBQ354wVNeeZFjTnqBcy6LgYMujMGDHo5Rgx5vQYMeX8GDHl/Bgx5fwYMeX8GDHl/BiuogAAoaoA&#10;AJSzAACIvQAAe8YAAG/OAABj1gEAWN4FAFTuEABR7xsATe8mAUnwLwJF8DgDQfE/BD7xRwU88k4G&#10;OvJVBzfyXAg182QJM/NtCjH0dwwv9IINLfSPDiv1nQ8q9qsQKfa8ECj2zhEn9+YRJ/XxESf18REn&#10;9fERJ/XxESf18RGjqAAAlrIAAIi7AAB7xQAAb84AAGLXAABW3gAATvAHAEr6EABG+xkAQvsiAT/8&#10;KgE7/TICOP05AjX+PwMy/kYDMP9MBC7/UwUr/1oFKf9iBif/awYk/3YHI/+CCCH/kAgg/50JH/+r&#10;CR7/ugkd/8kJHP/dCRz/3Qkc/90JHP/dCRz/3QmYsAAAiroAAHzEAABvzQAAYtgAAFXeAABJ5AAA&#10;RPsFAD//DgA7/xUAOP8cADT/JAEx/ysBLf8xASr/NgIn/zwCJf9CAiP/SAIg/04DHv9VAxz/XQMZ&#10;/2cEF/9yBBX/fwQU/4wFE/+aBRL/pgUR/7IFEf+8BRH/vAUR/7wFEf+8BRH/vAWMuAAAfcIAAG/M&#10;AABi2AAAVN8AAEflAAA+8QAAOf8BADT/CwAw/xAALP8WACn/HAAm/yIAIv8nAR//LAEc/zEBGv82&#10;ARj/PAEV/0EBE/9IAhH/TwIQ/1cCDf9hAgz/bAIK/3kCCf+GAwj/kgMH/50DBv+lAwb/pQMG/6UD&#10;Bv+lAwb/pQP/MTEC/zYuAv86LwL/OzID/zs5BP87QwX/OU8H/zhcCv82aA3/NHQQ/zKAEv8xixT/&#10;MJQW/zCbF/8vohf/L6gY/y6vGf8utRn/LrwZ/y7FGv8uzxr/LuAa/y7rGv8u9Br/Lvwa/C//Gfsv&#10;/xr6Lv8b+i7/HPou/xz6Lv8c+i7/HPou/xz/My8C/zksAv89LQL/PjAD/z82BP8/QQX/PU0H/zxZ&#10;Cv86ZQ7/OHIR/zZ9E/81iBX/NJEX/zOZGP8zoBn/MqYZ/zKsGv8xsxr/Mbob/zHCG/8xzBv/Md0b&#10;/zHpG/0x8xv6Mvsb+DL/G/cy/xz2Mf8d9TH/HvUx/x71Mf8e9TH/HvUx/x7/NSwC/zwqAv9AKgL/&#10;Qi0D/0M0BP9EPwX/QkoH/0FWCv8/Yg7/PW4R/zt6FP85hBb/OI4Y/zeWGf82nRr/NqQb/zWqHP81&#10;sBz/Nbcd/zW/Hf81yR38Ndgd+jXnHfc18R30Nfod8jX/HvE1/x/wNf8g7zT/Ie80/yHvNP8h7zT/&#10;Ie80/yH/OCoC/z8nAv9DJgL/RikC/0kyA/9JPAX/SEcH/0ZTC/9EXw//QmoS/0B2Ff8+gBj/PIoZ&#10;/zySG/87mhz9OqAd/DqnHfs5rR76ObQf+Tm8H/g5xh/2OdMf8jnkH+858B/sOvof6jn/Iek5/yPo&#10;Of8k5zn/JOc5/yXnOf8l5zn/Jec5/yX/PCcC/0MjAv9IIgL/TCYC/08vA/9QOQX/TkMH/0xPC/9K&#10;Ww//SGYT/0VxFvxDfBn6QoYb+EGOHPZAlh71P50f8z+jIPI+qiDxPrEh8D65Ie4+wyHtPs8h6j7i&#10;IeY/7yHjPvkj4T3/Jd89/yfePf8o3D3/KNw9/yjcPf8o3D3/KNw9/yj/PyMB/0cgAf9MHgH/USQC&#10;/1UsA/9WNQT/VT8G/1NKCv5QVg/6TmIT9kttF/NJdxrwR4Ec7kaKHuxFkiDrRJkh6UOgIuhDpyPm&#10;Q64j5UK2JORCwCTiQ8wk30PgJNtD7SXWQvgo00L/KtFC/yvPQf8rzkH/LM5B/yzOQf8szkH/LM5B&#10;/yz/QyAB/0ocAf9QGwH/VyEB/1soAv9cMgP/WzsG/FlGCfZWUQ7xVF0T7VFoF+lPchrmTXwd5EuF&#10;IOJKjiHgSZUj3kicJNxHoybaR6sn2EazKNVGvCjTRsgp0UbcKs1H7CrJRvcsx0b/LsRG/y/DRv8v&#10;wkb/L8FG/y/BRv8vwUb/L8FG/y//Rh0B/04YAf9WGAH/XB4B/2AlAv9iLQP8YjcF9GBBCO5dTA3o&#10;WlgS41hjF99VbhvbUncf2FCAItRPiSTRTZAnz0yXKM1MnirLS6YryUqtLMdKty3GSsIuxErRL8FL&#10;5y+9SvQxu0r/MrhK/zK3S/8ztkv/M7ZL/zO2S/8ztkv/M7ZL/zP/ShoB/1IVAf9aFgH/YRsB/2Yh&#10;Af5oKQL0aDID7Gc8BuVkSAvfYVQQ2V5eF9JbaRzOWHIgy1Z7JMhUgyfFUosqw1GSLMFQmS6/T6Ev&#10;vU+oMbtOsTK5Trwzt07KNLVO4TSyTvE1r0/9Nq1P/zasT/82q0//NqtP/zarT/82q0//NqtP/zb/&#10;TRcB/1USAf9fFAD/ZhgA/2sdAfhtJAHtbiwC5W02BN1rQwjUZ08QzWRaF8hgZB3EXW0iwVt2Jr1Z&#10;fim7V4UsuFaNL7ZVlDG0VJwzslOkNLBSrTatUrc3rFLFOKpS2jinUu05pVP6OaNT/zmiU/85oVT/&#10;OKFU/zihVP84oVT/OKFU/zj/TxQB/1kQAP9jEgD/ahQA/28ZAPJyHwDmdCYB3XQxAtNxPwjLbUsP&#10;xWlWF8BmYB27Y2kit2BxJ7ReeSuxXIAurluIMaxZjzOqWJc1p1efN6VXqDmjVrM6oVbAO59W0jyd&#10;Vuk8m1f4PJpX/zyZWP87mFj/O5hY/zqYWP86mFj/OphY/zr/UhIB/1wOAP9mEAD/bREA+nMUAOt3&#10;GADgeR8A1HktAst2PAfEckgOvm9TFrhrXB2zaGUir2VtJ6xjdSupYXwvpl+EMqNeizWhXZM3nlyb&#10;OZxbpDuZWq89l1q7PpZazD+UWuU/klv1PpFb/z6QXP89kFz/PI9c/zyPXP88j1z/PI9c/zz/VREA&#10;/18NAP9pDgD/cQ4A9XcQAOZ7EQDZfRgAzn0qAsV7OQa+d0UOt3RQFbFwWRytbWIiqGppJ6VocSyh&#10;ZngvnmSAM5tihzaYYY84lmCYO5NfoT2RXqs/j164QI1eyEGLXuFBil/zQIlf/z+JYP8+iGD/Pohg&#10;/z2IYP89iGD/PYhg/z3/Vw8A/2IMAP9sDAD4dAwA6XoMAN5+DADSgRUAyIEnAcB/Nga4fEINsnhN&#10;Fax1Vhuncl8iom9mJ55sbiybanUwl2h8M5RnhDaRZYw5jmSVPIxjnj6JYqhAh2K1QoVixUKEYt5D&#10;g2PxQoJj/UGCZP9AgmT/P4Jk/z+CZP8/gmT/P4Jk/z//WQ4A/2QLAP9uCgDqdwgA230IANSCCgDM&#10;hBIAw4UkAbuDNAWzgEAMrXxLFKZ5VBuhdlwhnHNkJphxayuUb3IvkW15M45rgTaLaok5iGiSPIVn&#10;mz+CZqZBgGayQ35mwUR9ZtlEfGfvQ3xn/EF8aP9AfGj/QHxo/z98aP8/fGj/P3xo/z//WwwA/2cJ&#10;APdxBwDeegUA1IAHAM6FCQDHhxEAvogiAbaHMQSvhD4LqIFJE6J9Uhqcelogl3dhJpN1aCuPc28v&#10;i3F3M4hvfjaFboY6gm2PPX9rmT98a6NCeWqwQ3hqv0R2atRFdmvtQ3Zr+0J2a/9Bdmz/QHZs/0B2&#10;bP9Admz/QHZs/0D/XQoA/2kHAOx0AwDafAQA0IMGAMmIBwDDig8AuosgAbKKLwSriDwKpIVHEp2B&#10;UBmYflgfk3xfJY55ZiqKd20uhnV0MoJ0fDZ/coQ5fHGNPXlwlkB2b6FCdG6uRHJuvUVwbtFFcG/r&#10;RHBv+kNxb/9BcW//QHFw/0BxcP9AcXD/QHFw/0D/XwgA/2sEAOF2AADUfwMAy4YFAMWLBgC+jQ0A&#10;tY8eAK6OLQOmjDoJn4lFEZmGThiTg1YejoBdJIl+ZCmFfGstgXpyMn14eTV6d4I5d3aLPHN1lT9x&#10;dJ9CbnOsRGxzu0Vrc85Fa3PpRGtz+ENrc/9CbHP/QWxz/0Bsc/9AbHP/QGxz/0D/YQUA+m4BAN15&#10;AADQggIAx4kEAMCOBAC5kQwAsZIbAKmSKwOikDgIm41DD5SKTBeOiFQdiYVbI4SDYiiAgWktfH9w&#10;MXh+dzV1fH84cXuIPG56kj9reZ1BaHiqQ2Z4uERleMxFZXjnRGV490NmeP9CZnj/QWZ4/0BmeP9A&#10;Znj/QGZ4/0D/ZAMA7nEAANh8AADLhQIAw4wDALuRAwCzlAkArJYYAKWWKAKdlDYHlpJBDpCPShWK&#10;jVIchItaIn+JYCd7h2csd4VuMHODdTRvgn03bIGGO2l/kD5mfptBY36oQ2F9tkRgfclEX33lQ2B9&#10;9kJgff9BYX3/QGF9/0Bhff9AYX3/QGF9/0D/ZwAA43QAANJ/AADHiAEAvo8CALaVAQCumAYAppoV&#10;AJ+aJgKYmTMGkZc/DIuVSBSFk1Aaf5FYIHqPXyV2jWUqcotsLm6KczJqiHs2ZoeEOWOGjjxghZk/&#10;XYSmQVuEtEJahMdDWoTjQlqD9EFbg/9AW4P/QFuD/z9bg/8/W4P/P1uD/z//agAA3ngAAM2DAADC&#10;jAAAuZMAALCYAACnnQIAoJ8SAJmfIwGTnjEFjJ08C4WbRhJ/mU4YepdWHnWWXSNwlGMobJJqLGiR&#10;cTBlkHk0YY6CN16NjDpajJc9WIykP1aLskBUi8VAVIvhQFSK8z9Viv4/VYn/PlWJ/z5Vif8+VYn/&#10;PlWJ/z7vbwAA1nwAAMiHAAC9kQAAtJgAAKqcAACgogAAmaQQAJOlIAGMpC4DhaM5CX+iQw95oEwW&#10;dJ9TG2+dWiBqnGElZppoKWOZby1fmHcwW5eANFiWijdVlZU5UpWiO1CUsD1PlMM9T5TfPE+T8jxP&#10;kv08T5L/PE+R/zxPkf88T5H/PE+R/zzkdAAAz4EAAMKMAAC4lgAArZwAAKOhAACYqAAAkKoNAIur&#10;GwCFqyoCfqo2BnipQQxyqEkSbadRGGmmWBxkpF8hYKNmJV2ibSlZoXUsVqF+L1OgiDJPn5M1TZ+g&#10;N0uerzhKnsE4SZ7dOEmd8DhJnPw4SZv/OUmb/zlJm/85SZv/OUmb/znbegAAyIcAALySAACxmgAA&#10;pqAAAJymAACRrAAAh7EIAIGyFgB8syYBdrIzBHGyPQlrsUcOZrBPE2KvVhherl0cWq1kIFesayNU&#10;rHMmUKt8KU2qhixKqpIvSKmfMEaprTJFqb8yRKraMkSo7zJDp/szQ6b/M0Ol/zRDpf80Q6X/NEOl&#10;/zTQgQAAwY4AALWYAACpnwAAnqUAAJOsAACIsgAAfLkCAHa6EQByuyEAbrsuAmi7OgZkukMKX7pM&#10;Dlu5UxJXuFoWVLhhGVG3aRxOt3EfS7Z6Iki2hCVFtpAnQ7WdKUG1rCpAtr4qP7bYKj+07io+s/os&#10;PbL/LT2x/y09sf8tPbH/LT2x/y3HiQAAuZUAAKydAAChpAAAlqsAAIqyAAB/uAAAc78DAGrEDABn&#10;xRoAY8UoAV/FNQNbxT8FV8VICVTEUAxQxFgPTcRfEkrDZhVIw24XRcN4GkLDghxAw44ePsOcHzzD&#10;qyA7w7whOsPVITvC7iE5wPkiOL//JDi//yQ4v/8kOL//JDi//yS9kQAAsJsAAKSiAACYqgAAjLEA&#10;AIC5AAB1vwAAasYEAF7MCABZzxIAV9AhAFXQLgFR0DkCTtBDBEvQTAZJ0FMIRtBbC0PQYw1B0GsP&#10;PtB1ETzRgBM60YwUONGaFjbRqRc10bsXNNLSFzXQ7BY0z/cYM87/GjPO/xozzv8aM87/GjPO/xqz&#10;mQAApqEAAJqpAACOsQAAgbkAAHXAAABqxwAAXs0DAFTUCABM3Q0ASt0YAEjeJgBG3jIBRN88AkLf&#10;RQM/300EPeBVBTvgXQY54GYIN+BvCTXhegoz4YYMMeGUDTDiow4u4rMOLuPHDi3j4w4t4PIOLN/7&#10;Dyzf/RAs3/0QLN/9ECzf/RCooAAAnKcAAI+wAACDuAAAdsEAAGrJAABezwAAU9UBAEncBgBF6Q8A&#10;QukZAEDqJAA96i4AOus2ATjsPgE27EYCM+1NAzHtVQMv7l0ELe5lBSvucAUp73sGKO+JBybwlwcl&#10;8KcIJPG4CCPxzAgi8uUIIvDzCCLv9Qgi7/UIIu/1CCLv9QiepgAAka8AAIS4AAB3wQAAaskAAF3Q&#10;AABR1wAARt0AAD/qBQA89g4AOfYXADb3IAAz9ygAMfgwAC75NgEr+T0BKfpEASf6SgIl+1ICI/ta&#10;AiD8YwMe/G4DHP17Axv+iQQZ/pgEGP+oBBf/twQW/8gEFv/gBBb/5AQW/+QEFv/kBBb/5ASTrgAA&#10;hbcAAHjAAABqyQAAXdIAAFDZAABE3wAAOuQAADX3AwAy/wwALv8SACv/GgAo/yEAJv8nACP/LQAg&#10;/zMAHv85ARz/PwEZ/0UBF/9NARX/VQET/18BEf9qAhD/eAIO/4cCDv+WAg3/pAIM/7ACDP++Agz/&#10;wgIM/8ICDP/CAgz/wgKHtgAAeb8AAGvJAABe0wAAUNsAAEPgAAA45QAAL/AAACv/AAAn/wgAJP8O&#10;ACH/EwAe/xkAG/8eABj/IwAV/ygAE/8tABH/MgAQ/zgADv8/AAz/RgEK/08BB/9ZAQT/ZQEB/3IB&#10;AP+BAQD/jwEA/5sBAP+nAQD/qQEA/6kBAP+pAQD/qQH/LC8B/zAsAf8yLAL/MzAC/zE2A/8wQQP/&#10;L00E/y1aBv8rZgf/KXMI/yh+Cv8niAv/J5EM/yeZDf8mnw3/JqUO/yarDv8msQ//JrgP/ybAD/8m&#10;yQ//JtcP/ybmD/8m8A/+JvkP+yf/D/kn/w/5Jv8R+Cb/Efgm/xL4Jv8S+Cb/Evgm/xL/LiwB/zMp&#10;Af81KgL/Ni0C/zY0Av81PwP/M0sE/zJXBv8wZAf/LnAJ/yx7Cv8shQz/K44N/yuWDv8qnQ//KqMP&#10;/yqpEP8qrxD/KbYQ/ym9Ef8pxxH/KdMR/injEfsq7xH4KvgQ9iv/EPQq/xL0Kv8T8yr/FPMp/xTz&#10;Kf8U8yn/FPMp/xT/MSkB/zYmAf85JgH/OikC/zsyAv87PQP/OUgF/zdUBv81YAf/M2wJ/zJ3DP8w&#10;gg3/MIsO/y+TD/8vmhD/LqAR/y6mEf8urBL/LrMS/i66Ev0uxBL7Ls8T+C7hEvUu7RLxL/cS7y//&#10;E+4u/xXtLv8W7C7/F+wu/xfsLv8X7C7/F+wu/xf/NCYB/zkjAf89IwH/PiYC/0EvAv9BOQP/P0UE&#10;/z1QBv87XAj/OWgK/zdzDf82fg7/NYcQ/TSPEfw0lhL6M50T+TOjE/gzqRT3M7AU9jO3FPQzwBTz&#10;M8wU8DPeFO0z6xTpNPYV5zP/F+Yz/xjkMv8Z5DP/GuMy/xrjMv8a4zL/GuMy/xr/OCMB/z0gAf9B&#10;HwH/RSMB/0csAv9HNgP/RkAE/0RMBv9BWAj/P2QL+z5vDvk8eRD2O4MR9DqLE/M5kxTxOZkU8Dig&#10;Fe44phbtOK0W7Di0Fuo4vRbpOMkW5zjbFuM56hbgOPUY3Tj/Gts3/xzZN/8d1zf/HdY3/x7WN/8e&#10;1jf/HtY3/x7/OyAB/0EcAf9FGgH/SyAB/00oAf9OMgL/TTwE/0pHBvpIUwj2Rl8L8kRqDu9CdBHs&#10;QX4T6kCHFOg/jhXmPpYW5T6cF+M9oxjiPaoY4D2yGN89uxndPcYZ2z3YGtY96RrSPfUdzj3+H8w8&#10;/yDLPP8hyTz/Ick8/yHJPP8hyTz/Ick8/yH/PxwB/0UXAf9LFwH/UB0B/1MkAf9ULQL/UzcD91FC&#10;BfFOTQjsTFoL6EplD+VIbxHiR3kU30WCFt1EihfaQ5EZ2EKZGtVCnxvTQaYc0UGuHc9Btx7OQcEe&#10;zEHQH8lC5R/FQvMhwkH+I8BB/yS+Qf8kvUH/Jb1B/yW9Qf8lvUH/Jb1B/yX/QhgB/0kTAP9QFAD/&#10;VhkA/1kgAf9aKAH3WjIC71g9BOhVSQfjU1UK3lFgDtlOahLUTHQW0Et8GM5JhBvMSIwcykeTHshH&#10;mh/GRqEhxEapIsJFsSPBRbwjv0XJJL1G3yW5Ru8mtkb7J7RG/yizRv8oskb/KLFG/yixRv8osUb/&#10;KLFG/yj/RhUA/00RAP9VEgD/WxYA/14bAPlgIwHvYCwB5l42A99cRAXYWVAK0VdbD8xUZRTIUm4Y&#10;xVB3G8NPfx3AToYfvk2OIbxMlSO6S5wkuEqkJrZKrCe0SrYos0nDKbFJ1imuSuoqq0r4K6lK/yuo&#10;S/8rp0v/K6dL/yunS/8rp0v/K6dL/yv/SRIA/1AOAP9ZEAD/XxIA/2MWAPJlHQDnZSUA3mQxAdRi&#10;PwXNYEsKx11WD8JaYBW+WGkZu1ZxHLhUeR+2U4Eis1KIJLFQkCavUJcorU+fKatOqCupTrIsp06+&#10;LaZOzi6jTuYuoU/1Lp9P/y6eT/8unU//Lp1Q/y6dUP8unVD/Lp1Q/y7/TBAA/1QNAP9dDgD/Yw8A&#10;+WcRAOtpFQDfahwA02osActoOwTFZUcJv2JSD7pgXBW2XWUZslttHa9ZdSGsWHwjqlaDJqdViyil&#10;VJMqo1ObLKFToy6fUq0vnVK5MJtSyTGZUuIxl1PyMZZT/zGVVP8xlFT/MJRU/zCUVP8wlFT/MJRU&#10;/zD/Tw4A/1gLAP9gCwD7ZgwA8GsNAORtDgDWbhYAzG8oAcRtNwS9a0QJt2hPD7JlWBWuYmEaqmBp&#10;HqdecCGkXXgloVt/J59ahyqcWY4smliXLphXoDCVVqoyk1a1M5FWxTSQVt00jlfwNI1X/TOMWP8z&#10;jFj/MoxY/zGMWP8xjFj/MYxY/zH/UQwA/1sJAP9jCADragcA3W4IANhxCgDPchMAxnMlAb5yNAO3&#10;cEEIsW1MDqxqVRSnZ14Zo2VlHqBjbSKcYXQlmmB7KJdegyuUXYstklyTMI9bnDKNWqY0i1qyNYla&#10;wTaHWtY2hlvtNoVb+zWFXP80hFz/M4Rc/zOEXP8zhFz/M4Rc/zP/UwoA/10GAPVmBADfbQMA1XIG&#10;ANB1CQDJdhEAwHciALh2MQOxdD4Hq3FJDqZuUhShbFsZnWliHZlnaiKWZnElk2R4KJBjfyuNYYcu&#10;imCQMIhfmTOFX6M1g16vNoFevjiAXtE4f1/qN35f+jZ+YP81fmD/NH5g/zR+YP80fmD/NH5g/zT/&#10;VQgA/2AEAOhpAADacAMA0HUFAMp4BwDDeg8Au3sfALN6LwKseDwHpnVGDaFzUBOccFgYl25gHZNr&#10;ZyGQam4ljWh1KIpnfCuHZoQuhGSNMYFjljR/Y6E2fGKtN3piuzl5Ys45eGPoOHhj+Dd4ZP82eGT/&#10;NXhk/zV4ZP81eGT/NXhk/zX/VwUA/2IBAOFsAADUcwIAy3gEAMV7BQC+fQ0Atn4dAK9+LAKofDkG&#10;oXlEDJx3ThKXdFYYknJdHI5wZCCKbmskh2xyKIRreiuBaoIufmmKMXtolDR4Z582dmaqOHRmuTlz&#10;Zss6cmbmOXJn9zhyZ/83cmj/NnJo/zVyaP81cmj/NXJo/zX/WQIA9mUAAN1uAADPdgEAx3sDAMB/&#10;BAC5gAwAsYIaAKqCKgKjgDcFnX1CC5d7SxGSeFQXjXZbG4l0YiCFcmkkgXFwJ35vdyt7bn8ueG2I&#10;MXZskjRza5w2cGqoOG5qtzptask6bGrkOm1r9Thta/83bWv/Nm1r/zZta/82bWv/Nm1r/zb/WwAA&#10;62cAANlxAADMeQAAw34CALuCAwC0hAkArYUYAKaFKAGfhDUFmYJACpN/SRCNfVIWiXtZG4R5YB+A&#10;d2cjfHVuJ3l0dSp2c30uc3KGMXBxkDRtcJs2a2+nOGlvtTpob8c6Z2/iOmdv9Dhob/83aG//Nmhv&#10;/zZob/82aG//Nmhv/zb/XgAA5GoAANN0AADIfAAAv4EBALeFAQCvhwcAqIkVAKGJJQGbiDMElIY+&#10;CY6ERw+JgVAVhH9XGn9+Xh57fGUieHpsJnR5cypxeHstbneEMGt2jjNodZk2ZnSlOGRzszlic8Q6&#10;YnPgOmJz8zhjc/83Y3P/NmNz/zZjc/82Y3P/NmNz/zb/YQAA4G0AAM93AADEfwAAu4UAALOJAACq&#10;iwMAo4wTAJyNIwGWjDADkIs8CIqJRQ6Eh04Tf4VVGHuDXB13gmMhc4BqJW9/cSlsfXksaXyCL2Z7&#10;izJjepc1YHmjN155sThdecI5XHndOV158ThdeP43Xnj/Nl54/zVeeP81Xnj/NV54/zX1ZAAA3HAA&#10;AMp6AADAgwAAtokAAK6NAACkjwAAnZEQAJeSIACRkS4DipA5B4SOQwx/jUwSeotTF3WJWhtxiGEg&#10;boZoI2qFbydnhHcrY4N/LmCCiTFdgZQzW4ChNll/rzdXf8A4V3/aN1d/8DdYfv02WH7/NVh+/zVY&#10;fv81WH7/NVh+/zXpaAAA1HQAAMZ+AAC7hwAAso0AAKiRAACelAAAlpYOAJGXHACLlysChZY3BX+U&#10;QQp5k0kQdJJRFXCQWBlsj18daI5mIWWMbSVhi3QoXop9LFuJhy9YiJIxVYefM1OHrTVSh741UYfW&#10;NVGG7jVShfs0UoX/NFKF/zNShf8zUoX/M1KF/zPjbAAAznkAAMGDAAC2iwAArJEAAKKVAACXmQAA&#10;j5sLAIqdGACEnScBfpw0BHmbPghzmkcNb5lPEmqYVhdml10bY5VjHl+UaiJck3IlWZJ7KFWRhStS&#10;kZAuUJCdME6QqzFMkLwyTJDTMkyP7TJMjvoyTI3/MUyM/zFMjP8xTIz/MUyM/zHccQAAyH4AALuI&#10;AACxkQAAppYAAJyaAACQnwAAh6IGAIGjFAB8pCMBd6QwA3KjOwZtokQLaKFMD2SgVBNgn1oXXZ5h&#10;G1mdaB5WnXAhU5x5JFCbgydNmo4pSpqbLEiaqS1HmbotRprQLUaY6y1Gl/kuRpb/LkaW/y5Glv8u&#10;Rpb/LkaW/y7RdwAAwYQAALaOAACqlQAAoJsAAJWfAACKpAAAfakAAHerEABzqx4Ab6wsAWqrNwRl&#10;q0EHYapJC12pUQ9aqVgTV6hfFlOnZhlQp24cTaZ2H0qlgSFIpYwkRaWZJkOkqCdCpLgoQaTOJ0Gj&#10;6idAovgoQKH/KUCg/ylAoP8pQKD/KUCg/ynJfgAAuosAAK+UAACjmgAAmKAAAI2lAACCqgAAdbAA&#10;AGyzDABptBgAZbQnAWG0MwJetD0EWrRGB1azTgpTs1UNULNcEE2yYxNKsmsWR7F0GEWxfhpCsIod&#10;QLCXHj6wpiA8sLcgPLDMIDyv6CA7rvchOq3/Ijqs/yM6rP8jOqz/Izqs/yPAhgAAs5IAAKeZAACc&#10;nwAAkKYAAISsAAB5sQAAbbcAAGG8BQBdvRIAWr4gAFi+LQFUvjgCUb5CBE6+SgZMvlIISb5ZCka+&#10;YAxEvmgOQb1xET+9fBM8vYgVOr2VFji9pBc3vbUYNr3KGDe85xc1u/YZNbr/GjS5/xs0uf8bNLn/&#10;GzS5/xu4jwAAqpgAAJ+fAACTpgAAh6wAAHuzAABvuQAAY74AAFjEBABQyAwATcgXAEzJJQBKyjEA&#10;R8o7AUXKRAJDykwDQcpUBD7KXAY8ymQHOstuCTjLeAo2y4UMNMuSDTLLog4xy7IPMMzHDzDL5Q4v&#10;yfUPLsj9ES7H/xIux/8SLsf/Ei7H/xKulwAAoZ4AAJWlAACJrQAAfLQAAHC7AABkwQAAWcYAAE7L&#10;AwBF0AgAPtUOAD3VGgA81iYAO9cxADnYOwA42UUBNtlNATXZVgIz2l4CMdpoAzDbcwQu238FLNuN&#10;BSrcnQYp3K0GKN3BBijd3gYn2+8HJtn5CCbY/gkm2P4JJtj+CSbY/gmknQAAmKUAAIutAAB+tAAA&#10;cbwAAGXDAABZyQAATc0AAEPTAQA62QYANeQNADPkFgAx5CAAMOUqAC7mMwAt5jwAK+dEACrnTAEo&#10;6FQBJ+hdASXpZwIj6XMCIuqBAiDqkQMf66EDHeuyAxzsxwMc7OEDG+rxAxvp+QMb6fkDG+n5Axvp&#10;+QOapAAAjawAAH+1AAByvQAAZcUAAFnLAABM0AAAQdUAADjcAAAv4QIALfENACvxEwAo8hwAJvIk&#10;ACTzKwAi9DIAIfQ5AB/1QQAd9UkAG/ZRABn3WgEX92UBFfhyART5gQET+ZIBEvqiAhH6swIQ+8YC&#10;EPvdAhD76QIQ++kCEPvpAhD76QKPqwAAgbQAAHO9AABmxgAAWc0AAEvTAABA2QAANd4AACzjAAAm&#10;8QAAJP4KACH/EAAf/xYAHP8cABn/IgAX/ygAFf8uABP/NQAS/zwAEP9DAA7/TAAN/1YAC/9iAAn/&#10;bwAI/38BB/+QAQX/oAEE/64BBP+8AQP/xwED/8cBA//HAQP/xwGDtAAAdb0AAGfGAABazwAAS9UA&#10;AD/cAAAz4QAAKeUAACHsAAAe/QAAGv8FABf/DAAV/xAAEv8UABD/GQAO/x4ADf8jAAv/KAAI/y4A&#10;Bv81AAP/PQAA/0YAAP9RAAD/XQAA/2sAAP97AAD/iwAA/5kAAP+lAAD/rAAA/6wAAP+sAAD/rAD/&#10;JywB/yoqAf8rKgH/Ki4B/yY0Av8lPwL/I0sD/yFYA/8gZAT/HnAE/x17BP8dhQX/HY4F/x2WBf8d&#10;nAb/HaIG/xyoBv8crgf/HLQH/xy7B/8cwwf/HM4H/x3fB/8d6wf8HfUH+R3+Bvce/wf3Hf8I9h3/&#10;CfYd/wn2Hf8J9h3/CfYd/wn/KSoB/ywnAf8uJwH/LSoB/ywyAf8rPQL/KUkD/ydVA/8lYQT/I20E&#10;/yJ4Bf8iggX/IYsG/yGTBv8hmgf/IaAH/yGlB/8hqwj/IbEI/yG4CP8hwQj/IcsI/CHcCPkh6Qj2&#10;IfQI8yL9B/Ii/wnxIv8K8SH/C/Ah/wvwIf8L8CH/C/Ah/wv/LCYB/zAkAf8xIwH/MSYB/zIvAf8x&#10;OgL/L0YD/y1SA/8rXgT/KWkF/yh1Bf8nfwb/J4gH/yaQB/8mlgj/Jp0I/iajCf0mqQn8Jq8J+ya2&#10;Cfomvgn4JsgJ9ibZCfIm6AnvJ/MJ7Sf9Cusm/wvqJv8N6Sb/Degm/w7oJv8O6Cb/Dugm/w7/LyMB&#10;/zMgAf81HwH/NyMB/zgsAf84NwL/NkIC/zROA/8yWgT/MGUF/y5wBv4tewf8LYQI+iyMCfgskwn3&#10;LJkK9iugCvQrpgrzK6wL8iuzC/EruwvvK8YL7izUC+os5gvmLPIL5Cz8DeIs/w/hLP8Q4Cz/EN8s&#10;/xHfLP8R3yz/Ed8s/xH/Mx8B/zcbAf86GgH/PSAB/z8oAf8/MgH/PT4C/ztJA/85VQT7N2EG9zVs&#10;B/U0dgjyM38J8DKHCu8yjwvtMpYL7DGcDOoxogzpMakM6DGwDeYxuQ3lMcMN4zLRDd8y5QzcMvEP&#10;2DH8EdUx/xLSMf8T0TH/FNAx/xTQMf8U0DH/FNAx/xT/NxsB/zsXAP8/FgD/QxwA/0YkAf9GLgH/&#10;RDkC/EJEA/Y/UATxPVwG7TxnB+o7cQnoOnoK5TmDC+M4iwziOJIN4DeZDd83nw7dN6YO2zetD9k2&#10;thDXNsEQ1TbOENE34xHNN/ETyjf7Fcg3/xbGN/8XxTf/GMQ3/xjEN/8YxDf/GMQ3/xj/OxcA/0AT&#10;AP9FEwD/SRgA/0wgAP9MKQH6SzMB8kg+AuxGSgTnRFYG40NiCN9BbArcQHUM2T9+DdU+hg/TPY0Q&#10;0T2UEc88mxLNPKITzDypFMo7sRTIO7sVxzvIFsU83BbBPO0Xvjz5Gbs8/xq6PP8buTz/G7g8/xu4&#10;PP8buDz/G7g8/xv/PhQA/0QQAP9KEQD/TxQA/1EbAPtSIwDxUS0B6U84AeJNRQPcS1EF1klcCNFH&#10;ZgvORnAOy0V4EMhEgBLGQ4cUxEKOFcNClRbBQZwXv0GkGL1ArBm8QLYaukDCGrhA0hu1QegbskH2&#10;HbBB/x6uQf8erUH/HqxB/x6sQf8erEH/HqxB/x7/QhEA/0cNAP9PDgD/UxEA/1YVAPNXHADoViUA&#10;4FUxAddTPwLPUkwFylBXCcZOYQ3DTGoQwEpyEr1JehW7SIIWuUeJGLdHkBm1Rpcbs0afHLFFpx2w&#10;RbEerkW8H6xFzB+qReMgp0bzIaVG/yGjRv8iokb/IaJG/yGiRv8hokb/IaJG/yH/RQ4A/0sKAP9T&#10;DAD/Vw0A+VoQAOtbFADfWhwA1ForAMxaOwLGWEgFwVZTCbxUXA25UmURtVBtFLNPdRewTnwZrk2E&#10;GqxMixyqS5IeqEqaH6ZKoyGkSawio0m4I6FJxiSfSt4knUrwJJtK/SWZS/8kmUv/JJhL/ySYS/8k&#10;mEv/JJhL/yT/SAwA/08IAP9WCAD1WwkA6V4KAOReDQDVXxUAy2AnAMRfNgK+XkMFuFtOCbRZWA6w&#10;V2ESrFVpFapUcBinU3gapVJ/HKJRhh6gUI4gnk+WIpxOnyOaTqglmE6zJpdOwieVTtYnk07sJ5FP&#10;+yeQT/8nkFD/Jo9Q/yaPUP8mj1D/Jo9Q/yb/SgkA/1MFAPhaBADiXwMA2mIGANRjCQDNYxIAxGUj&#10;ALxlMgK2Y0AFsWFLCaxeVA6oXF0SpVtlFqFZbBifWHMbnFZ6HppVgiCYVIoilVSSJJNTmyaRUqUn&#10;j1KwKY1SviqMUtAqilPpKolT+SmIVP8ph1T/KIdU/yiHVP8oh1T/KIdU/yj/TAUA/1YBAOldAADc&#10;YwIA0WcFAMxoBwDGaBAAvWogALZpLwGwaDwEqmVHCaVjUQ2hYVoSnV9hFppeaRmXXHAclVt3HpJa&#10;fiGQWYYjjViOJYtXlyeJV6EphlatK4VWuiyDVswsglfmLIFX9yuAWP8qgFj/KoBY/ymAWP8pgFj/&#10;KYBY/yn/TwIA/VkAAOJgAADVZwAAzGoDAMZsBQDAbA4At20dALBuLAGqbDkEpWpECKBoTg2bZlcR&#10;l2ReFZRiZRmRYGwcjl9zHoteeyGJXYIkhlyLJoRblCiBW54qf1qqLH1aty18WskuelrjLnpb9S16&#10;XP8seVz/K3pc/yp6XP8qelz/Knpc/yr/UQAA8lsAAN5kAADPagAAx24CAMBwBAC6cAwAsnEaAKtx&#10;KQGlcDcDn25CB5psSwyWalQRkmhcFY5mYxiLZWkbiGNwHoVieCGCYX8kgGCIJn1fkSl7X5wreF6n&#10;LXZetS51XsYvdF7hL3Rf8y50X/8sdGD/K3Rg/yt0YP8rdGD/K3Rg/yv/UwAA6F4AANlnAADLbQAA&#10;w3EBALtzAgC1cwkArXUXAKd1JwGhdDQDm3I/B5VwSQuRblIQjGxZFIlqYBiFaWcbgmhuHn9mdSF9&#10;ZX0kemSFJndkjyl1Y5orcmKlLXBisy9vYsQvbmLeL25j8i5uY/4tbmP/LG5j/ytuY/8rbmP/K25j&#10;/yv/VQAA5WAAANNpAADIcAAAv3QAALd3AQCwdwcAqHgVAKJ5JACceDIClnY9BpF0RwuMck8PiHBX&#10;E4RvXheAbWQafWxrHXprcyB3anojdGmDJnJojSlvZ5csbWejLmtmsS9pZsEwaWbbMGln8C9pZ/0t&#10;aWf/LGpn/ytqZ/8ramf/K2pn/yv+WAAA4WMAAM9sAADEcwAAu3gAALN6AACregQApHsSAJ58IgCY&#10;fC8Ckno7BYx4RQqHd00Og3VVEn9zXBZ7cmIaeHBpHXVvcCBybngjb22BJm1siylqbJYraGuhLmZr&#10;ry9kar8wY2vYMGNr7y9ka/wtZGv/LWVr/yxla/8sZWv/LGVr/yz0WwAA3WYAAMtvAADAdgAAt3sA&#10;AK9+AACmfgEAn38QAJmAHwCTgC0CjX85BYh9QwmDe0sNfnpTEnp4WhZ2d2EZc3VnHHB0bh9tc3Yi&#10;anJ/JmhxiShlcJQrYnCgLWBvrS9fb70vXm/UL15v7S9fb/stX2//LGBv/yxgb/8sYG//LGBv/yzr&#10;XgAA2GkAAMdyAAC8eQAAs38AAKuCAAChggAAmYMOAJSEHQCOhCsBiIM2BIOCQAh+gEkMeX9REHV9&#10;WBRyfF8YbntlG2t6bB5oeXQiZXh9JWJ3hydgdpIqXXWeLFt1qy5adLsvWXXRL1l07C5ZdPotWnT/&#10;LFp0/ytadP8rWnT/K1p0/yvmYQAA0W0AAMN2AAC5fQAAr4MAAKaGAACchgAAlIgMAI6JGQCJiSgB&#10;g4k0A36HPgd5hkcLdIVPD3CEVhNtgl0XaYFjGmaAah1jf3IgYH56I119hCZafI8pWHucK1Z7qSxU&#10;e7ktU3vOLVR66i1UevksVHn/K1V5/ypVef8qVXn/KlV5/yrhZQAAzHEAAL96AAC0ggAAq4cAAKGK&#10;AACViwAAjY0JAIeOFgCCjyQBfY8xAniOOwVzjUQJb4xMDWuKVBFniVoVZIhhGGGHaBtehnAeW4V4&#10;IViEgiRVhI0mUoOaKVCCpypPgrcrToLMK06C6CtOgfgqT4D/Kk+A/ylPgP8pT4D/KU+A/ynbagAA&#10;x3UAALp/AACwhwAApowAAJyPAACPkQAAhpMFAICUEgB7lSEAd5UtAXKVOARtlEIHaZNKC2WSUQ5i&#10;kVgSXpBfFVuPZhhYjm0bVY52HlKNgCFPjIsjTYuYJUuLpSdJi7UoSIvKKEiK5ydJifcoSYj/J0mH&#10;/ydJh/8nSYf/J0mH/yfRbwAAwXsAALWEAACrjAAAoJAAAJWUAACJlwAAfpoAAHebDgBznBwAb50p&#10;AWucNQJmnD8FYptHCF+aTwtcmlYPWJlcElWYYxVTmGsXUJdzGk2WfR1KlYkfR5WVIUWVpCNElLMj&#10;Q5TII0OU5SNDkvUkQ5H/JEOQ/yRDkP8kQ5D/JEOQ/yTKdQAAu4EAALCLAACkkQAAmpUAAI+ZAACD&#10;nQAAdKIAAG6jCwBqpBcAZqUlAGOlMQFfpDsDW6REBVikSwhVo1MLUqNaDU+iYRBNomgTSqFxFUeg&#10;exhEoIYaQp+THECfoh0+n7IePZ/GHj2f4x09nfQePZz/Hzyb/x88m/8gPJv/IDyb/yDCfAAAtYgA&#10;AKmQAACelgAAk5sAAIefAAB7pAAAb6gAAGOsBABfrREAXK0fAFquKwBXrjYBVK5AA1GtSAVOrU8H&#10;S61XCUmtXgtGrGYNRKxuD0GseBE/q4QTPKuRFTqroBY5q7AXOKvDFziq4Rc3qfMYN6f+GTam/xo2&#10;pv8aNqb/Gjam/xq6hAAAro8AAKKWAACXmwAAi6EAAH+mAABzqwAAZ68AAFq0AABTtgwAUbcXAE+3&#10;JABNuDAASrg6AUi4QwJGuEsDRLhSBEG4WgY/uGIHPbhrCTq4dQs4t4EMNreODjS3nQ8zt60PMrfB&#10;DzG33g8xtvIQMLT8ETCz/xIws/8TMLP/EzCz/xOyjgAApZUAAJqbAACOogAAgqgAAHWtAABpswAA&#10;XrcAAFO7AABHwAUAQ8IQAELCGwBAwycAP8MyAD7EPAA8xEQBOsRNATjEVQI2xF0DNcRmBDPFcAQx&#10;xXwGL8WKBi3FmgcrxaoIKsW+CCrF2ggqxPAIKcL7CSjB/woowf8LKMH/CyjB/wuolQAAnZsAAJGi&#10;AACEqQAAeK8AAGu1AABfuwAAVL8AAEnDAAA/yAQANs0JADPOEQAyzxwAMc8nADDQMQAv0DoALtFD&#10;AC3RTAAr0lUAKtJfASjTaQEn03YBJdOEAiTUlAIi1KYCIdW5AiHV0gIg0+sCINL2Ax/R/wQf0f8E&#10;H9H/BB/R/wSfmwAAlKIAAIepAAB5sQAAbbgAAGC+AABUwwAASccAAD7LAAA10AEALdUGACXbCwAk&#10;3hIAI94cACLfJQAh4C4AIOA3AB/hQAAe4UoAHeJTABzjXgAb42oAGuR4ABjkiAEX5ZoBFuasARXm&#10;wAEU590BE+XvARPj+gET4/oBE+P6ARPj+gGWogAAiakAAHuxAABuuQAAYcAAAFTGAABIygAAPc8A&#10;ADPTAAAq2QAAIt4CAB7rCgAc7BAAG+0XABntHwAX7iYAFe4tABTvNQAT8D0AEfBGABDxUAAP8lsA&#10;DvJpAA3zeAAM9IoAC/WcAAr1rgAJ9sIACfbZAAj17QAI9e0ACPXtAAj17QCLqQAAfbIAAG+6AABi&#10;wgAAVckAAEfOAAA70gAAMdgAACfdAAAf4QAAGegAABb4BgAU+g0AEvsSABD8FwAO/B0ADf0jAAz9&#10;KQAK/jAACP84AAb/QQAD/0wAAP9YAAD/ZgAA/3cAAP+JAAD/mwAA/6sAAP+7AAD/zgAA/88AAP/P&#10;AAD/zwB/sgAAcboAAGPDAABWywAASNEAADrWAAAv3QAAJeEAABzlAAAU6QAAEfcAAA//AQAN/wkA&#10;C/8NAAj/EAAG/xQAA/8YAAD/HgAA/yMAAP8qAAD/MgAA/zwAAP9HAAD/VAAA/2MAAP9zAAD/hQAA&#10;/5cAAP+kAAD/sgAA/7IAAP+yAAD/sgD/IikB/yMnAf8jKAH/ICsB/xwxAf8aPQH/GEkB/xZWAv8U&#10;YgL/E24C/xJ4Av8SggL/EosC/xKSAv8SmQL/Ep4C/xKkAv8SqQL/Eq8C/xK2Av8SvQL/EscC/xLU&#10;Av0S5QL6EvEC9xL6AvUT/wL0E/8D9BP/A/QT/wP0E/8D9BP/A/QT/wP/JCcB/yYkAf8mJAH/JCcB&#10;/yIvAf8gOgH/HkYB/xxTAv8aXwL/GGoC/xd1Av8XfwL/F4gC/xePAv8XlgL/F5wC/xehAv8XpwL/&#10;F60C/xezA/4XuwP9F8UD+hfRA/cX5AL0F+8C8Rj6Au8Y/wPuGP8E7hj/BO0Y/wXtGP8F7Rj/Be0Y&#10;/wX/JyMB/ykgAP8pIAD/KCMA/yktAf8nNwH/JUMB/yNPAv8hWwL/H2YC/x1xAv8dewP/HYQD/x2M&#10;A/4dkwP8HJkD+xyfA/ocpAP5HKoD9xyxA/YcuQP1HcID8x3OA/Ad4QPsHe4D6R75BOge/wXmHv8G&#10;5R7/BuUe/wflHv8H5R7/B+Ue/wf/Kx8A/y0cAP8tGwD/LiAA/y8pAP8vNAH/LD8B/ypLAv8oVwL/&#10;JmIC/SVtA/okdwP4I4AD9iOIA/UjjwPzI5UE8iObBPEjoQTvI6gE7iOuBO0jtgTrI78E6iPMBOcj&#10;4ATjJO0E4CT5Bt4k/wfcJP8I2yT/Cdok/wnaJP8J2iT/Cdok/wn/LhsA/zEXAP8yFgD/NRwA/zYl&#10;AP82LwH/NDoB/zFGAfsvUgL3LV0C8yxoA/ArcgPuKnsE7CqEBOoqiwToKpIF5ymYBeYpngXkKaUF&#10;4ymsBeEptAXgKr0F3irKBdsq3gXWKu0H0ir4Cc8r/wrNKv8LzCr/DMsq/wzLKv8Myyr/DMsq/wz/&#10;MhcA/zUSAP84EgD/OxgA/z0gAP88KgD+OzUB9zlBAfE2TQLsNFgC6DNjA+UybQTjMnYE4DF/Bd4x&#10;hwXcMI4G2jCVBtgwmwfWL6IH1C+pCNIvsQjQL7oJzzDGCc0w2AnJMeoKxjH3DMMx/w7BMf8PwDH/&#10;D78x/w+/Mf8QvzH/EL8x/xD/NhMA/zkPAP8+EAD/QRQA/0MaAP9CIwD1QS4A7T46Aec9RgHhPFMC&#10;3TpeA9k5aATUOHEG0Th6B883gQjNN4gJyzaPCso2lgrINp0LxjWkDMU1rAzDNbUNwTXADcA2zw69&#10;NuYOuTb0ELc2/xG1Nv8StDb/E7M2/xOzNv8Tszb/E7M2/xP/ORAA/z0LAP9DDQD/RxAA/0gUAPVH&#10;HADrRiYA40QyANxEQQHUQ00Cz0FYBMtAYgbIP2sIxT50CcM9ewvBPYMMvzyKDb08kA67PJcPujuf&#10;ELg7pxC2O7ARtTu7ErM7yRKxO+ATrjzxFKs8/RWpPP8WqDz/Fqg8/xanPP8Wpzz/Fqc8/xb/PQ0A&#10;/0IIAP9ICgD/SwwA+kwPAOxMFADhSh0A1kosAM5LOwHJSkgCxEhTBMBHXQe8RmYJukRuC7dDdg21&#10;Q30Os0KEELFBixGwQZISrkCaE6xAohSqQKsVqUC2FqdAxBemQNkXo0HtGKBB+xifQf8ZnkH/GZ1B&#10;/xmdQv8YnUL/GJ1C/xj/QAkA/0YFAP9MBQDxTwcA5lAJAONPDQDVTxUAzFEnAMVRNgG/UEMCuk9O&#10;BbZNWAizTGEKsEppDa1JcA+rSHgRqUd/EqdHhhSlRo0Vo0aVFqFFnhifRacZnkWyGpxFvxqaRdEb&#10;mEXpG5ZG+ByVRv8blEb/G5NG/xuTR/8bk0f/G5NH/xv/QgUA/0oBAPJQAADhVAEA2VYFANNVCQDM&#10;VRIAw1YiALxXMgG3Vj8CslRKBa1TVAiqUV0Lp1BkDqRObBCiTXMSn0x6FJ1MgRabS4kXmUqRGZdK&#10;mRqVSaMbk0muHZJJux6QScwejkrlHo1K9h6LS/8ei0v/HYpL/x2KS/8dikv/HYpL/x3/RQAA/00A&#10;AOVUAADZWQAAz1sDAMpbBgDEWg8Au1seALVcLgGvWzsCqlpGBaZYUAiiVlkLn1VgDpxTaBGZUm8T&#10;l1F2FZVQfReTUIQZkE+NGo5OlhyMTp8eik6qH4hOtyCHTsghhU7iIYRP8yCDT/8gg0//H4JQ/x+C&#10;UP8eglD/HoJQ/x7/RwAA81EAAN9YAADRXQAAyWACAMNgBAC9Xg0AtWAaAK5hKgCpYDcCpF5DBJ9d&#10;TQibW1ULmFldDpVYZBGSV2sTj1ZyFo1VeRiLVIEaiFOJHIZTkh6EUpwfglKnIYBStCJ/UsQjfVLe&#10;I3xT8SJ8U/4he1T/IXtU/yB7VP8ge1T/IHtU/yD/SgAA6VQAANpcAADMYQAAw2QAALxkAgC2YwoA&#10;r2QXAKllJwCjZDQCnmNABJlhSgeVX1ILkV5aDo5dYRGLW2gTiVpvFoZZdhiEWH0agViGHH9Xjx59&#10;Vpkge1akInlWsSN3VsEkdlbaJHVX7yR1V/0jdVj/InVY/yF1WP8hdVj/IXVY/yH/TQAA5VcAANNf&#10;AADIZAAAv2cAALdoAACxZwcAqWgUAKNpJACeaDIBmWc9BJRlRweQZE8KjGJXDYhhXhCFX2UTg15s&#10;FoBdcxh9XXoae1yDHXlbjB92W5chdFqiI3JaryRxWr8lcFrVJW9b7SVvW/wjb1v/Im9b/yJvW/8h&#10;b1v/IW9b/yH6TwAA4VoAAM9iAADEZwAAu2sAALNsAACsagQApGsSAJ5sIQCZbC8BlGs6A49pRAaK&#10;aE0JhmZVDYNlXBCAZGITfWJpFXpicBh4YXgadWCAHXNfih9wX5Qhbl6gI2xerSVrXrwmal7RJmle&#10;7CVqX/skal//I2pf/yJqX/8ial//Impf/yLwUgAA3V0AAMtlAADAawAAt24AAK9vAACnbgEAoG8Q&#10;AJpwHwCUcCwBj284A4ptQgaGbEsJgmpSDH5pWQ97aGASd2ZmFHVmbhdyZXUacGR+HW1jiB9rY5Ii&#10;aWKeJGdiqyVlYromZGLPJmRi6iZlYvokZWP/I2Vj/yJlY/8iZWP/ImVj/yLrVQAA2GAAAMhoAAC8&#10;bgAAs3EAAKtzAACicQAAm3IOAJVzHACQdCoBinM2AoVyQAWBcEgIfW9QC3ltVw52bF4Rc2tkFHBq&#10;bBdtaXMaa2l8HGhohh9mZ5AhZGecI2JmqSVgZrkmX2bNJl9m6CZgZvkkYGb/I2Bm/yNhZv8iYWb/&#10;ImFm/yLoWAAA02MAAMRrAAC5cQAAsHUAAKd3AACedQAAlnYNAJB3GQCLeCcAhnczAoF2PQR8dUYH&#10;eHNOC3VyVQ5xcVwRbnBjFGtvahZpbnEZZm56HGNtgx5hbI4hX2uaI11rpyVba7cmWmvKJlpr5yVb&#10;a/ckW2r/I1xq/yJcav8iXGr/Ilxq/yLjWwAAzmYAAMBuAAC2dAAArHkAAKN7AACYeQAAkHoLAIp7&#10;FgCFfCQAgXwxAXx7OwR3ekQGc3lMCnB4Uw1sd1oQaXZhE2d1aBZkdG8YYXN4G15ygR1ccYwgWnGY&#10;IlhwpiRWcLUlVXDIJVVw5SVVcPYkVm//I1Zv/yJXb/8iV2//Ildv/yLfXwAAymkAALxyAACyeAAA&#10;qX0AAJ9/AACSfgAAin8HAISAEwCAgSEAe4EuAXeAOQNygEIFbn9KCGt+UQtofVgOZHxfEWJ7ZhRf&#10;em0XXHl1GVl4fxxXeIoeVHeWIVJ2pCJRdrMjUHbGJFB24yNQdfUjUXX/IlF0/yFRdP8hUXT/IVF0&#10;/yHYYwAAxW0AALh2AACufQAApYIAAJqDAACNgwAAhIQDAH2FEAB5hh4AdYcrAXGHNgJthj8EaYVH&#10;B2WETwpig1YNX4NcD1yCYxJagWsVV4BzGFR/fRpRf4gcT36UH01+oiBLfbEhSn3EIkp94SFLfPQh&#10;S3v/IEt7/yBLe/8gS3v/IEt7/yDQZwAAwHIAALR7AACqggAAoIYAAJWIAACHiAAAfIoAAHaMDgBy&#10;jRoAbo4nAGqOMgFmjTwDY41EBWCMTAhci1MKWotaDVeKYRBUiWgSUYhxFU+IehdMh4UaSoaSHEiG&#10;oB1Ghq8eRYXCHkWF3x5FhPIeRYP+HkWC/x5Fgv8eRYL/HkWC/x7KbQAAungAAK+BAAClhwAAmosA&#10;AI+NAACBjgAAdJEAAG6TCgBplBUAZpUiAGOVLgFglTgCXJVBBFmUSQZWlFAIVJNXClGTXgxOkmYP&#10;TJJuEUmReBRGkIMWRJCQGEKPnhlAj60aP4/AGj+P3Bo/jfEaP4z9Gz+L/xs/i/8bP4v/Gz+L/xvC&#10;cwAAtX4AAKqHAACfjAAAlJAAAIiTAAB7lQAAbJkAAGWbBABgnBAAXZ0dAFueKQBYnjQBVZ49AlKd&#10;RQNQnU0FTZ1UB0ucWwlInGMLRpxrDUObdQ9Bm4ARPpqNEzyamxQ6mqsVOZq9FTma2RU5mO8WOZf8&#10;FjiW/xc4lf8XOJX/FziV/xe7egAAr4UAAKSMAACYkQAAjZUAAIGaAAB1nQAAaKAAAFukAABWpQwA&#10;U6YXAFGnIwBPpy8ATKc4AUqnQQFIp0kCRqdQBEOnWAVBp18GP6ZoCD2mcgo6pn0LOKaKDTalmQ40&#10;pakPM6W7DzOl1A8zpO4PMqL7EDKh/xEyof8RMqH/ETKh/xG0ggAAqIwAAJ2SAACSlwAAhpwAAHmh&#10;AABtpQAAYakAAFWsAABLrwUAR7AQAEWwHABEsScAQrEyAEGyOwA/skMBPbJLATuyUwI5slsDN7Jk&#10;BDWybgUzsnkGMbKHBy+xlggusqYILbK4CSyy0AgssOwJK6/5Ciuu/wsqrf8LKq3/Cyqt/wutiwAA&#10;oJIAAJWYAACJnQAAfaMAAHGoAABkrQAAWbEAAE20AABCuAAAO7oKADi7EwA3vB4ANbwpADS9MgAz&#10;vTsAMr1EADG+TAAvvlUBLr5eASy+aAEqvnQCKb6CAie/kQMmv6IDJL+0AyO/ywMjvugDI7z3BCK7&#10;/wUiu/8FIrv/BSK7/wWkkgAAmJgAAIyeAACApQAAc6sAAGewAABbtQAAT7kAAES8AAA6wAAAMMQE&#10;ACrHCwAoyBMAJ8kdACbJJwAlyTAAJMo5ACPKQgAiy0sAIctVACDMXwAfzGwAHc16ABzNigAbzZwA&#10;Gc6uARjOxQAYzeQAGMz0ARjK/AEYyv8CGMr/AhjK/wKbmQAAj58AAIKmAAB1rQAAaLMAAFy5AABQ&#10;vQAARMEAADnEAAAwyAAAKMwBACDQBgAZ1QsAFtcQABXYGQAV2SIAFNkrABPaNAAT2j0AEttIABHc&#10;UwAR3V8AEN1tABDefgAO35EADuCkAA3guAAM4NIAC9/tAAze9wAM3fsADN37AAzd+wCSnwAAhacA&#10;AHeuAABqtQAAXbwAAFDBAABExQAAOMkAAC7NAAAl0QAAHtUAABbaAQAR3gYAEOcNAA7nEgAN6BkA&#10;DOghAAvpKQAK6jEACeo7AAfrRQAF61EABOteAAPrbgAB64AAAOqUAADqpwAA67wAAOvSAADr6QAA&#10;7O8AAOzvAADs7wCHpwAAea8AAGu3AABevgAAUcUAAEPJAAA3zQAALdEAACPWAAAb2wAAE98AAA7j&#10;AAAM7gIACvYKAAf2DgAF9hIAA/YYAAD1HgAA9SUAAPUuAAD1NwAA9kIAAPZOAAD2XQAA9m4AAPaB&#10;AAD2lQAA96cAAPe3AAD4xwAA+NAAAPjQAAD40AB7rwAAbbgAAGDAAABSyAAARM0AADfRAAAr1wAA&#10;IdwAABjgAAAR5AAADOcAAAfvAAAE+gAAAf8DAAD/CAAA/w0AAP4QAAD+FAAA/xoAAP8hAAD/KQAA&#10;/zMAAP8+AAD/SwAA/1sAAP9sAAD/gAAA/5IAAP+hAAD/rQAA/7MAAP+zAAD/swD/HCYA/xwkAP8a&#10;JQD/FScA/xEuAP8QOgD/DkcB/w1TAf8LXwH/CmsB/wp1Af8KfwH/CocB/wqOAf8KlQH/CpsB/wmg&#10;Af8JpQD/CasA/wmxAP8JuAD/CcEA/gnMAPwJ3gD5CesA9Qn2APMJ/wDyCv8A8Qr/AfEL/wHxC/8B&#10;8Qv/AfEL/wH/HyMA/x8hAP8eIQD/GSQA/xcsAP8VNwD/E0QA/xFQAf8QXAH/DmcB/w5yAf8OewH/&#10;DoQB/w6LAf8OkgH/DpgB/w6dAf8OowH+DqgB/A6uAfsOtQD6Dr4A+A7JAPUO2wDyDuoA7g71AOwO&#10;/wHrD/8B6g//AeoQ/wHpEP8B6RD/AekQ/wH/Ih8A/yIcAP8hHAD/HyAA/x8pAP8cNAD/GkAA/xdM&#10;Af8VWAH/FGMB/xNuAf8TdwH+E4AB/BOIAfoSjgH5EpUB+BKaAfYSoAH1EqYB9BKsAfMSswHxErwB&#10;8BLHAe0S2AHpE+gB5hP1AeQU/wHiFP8C4RX/AuEV/wLgFf8C4BX/AuAV/wL/JRsA/yYXAP8kFgD/&#10;JRwA/yYlAP8kMAD/ITsA/x9IAP8dVAH9G18B+RppAfcacwH0GXwB8hmEAfEZiwHvGZEB7hmXAewZ&#10;nQHrGaMB6RmqAegZsQHnGboB5RnFAeMZ1QHfGugB3Bv1Atgb/wLVHP8D1Bz/A9Mc/wTSHP8E0hz/&#10;BNIc/wT/KRcA/yoTAP8pEgD/LBgA/ywhAP8sKwD/KTcA/SdDAPclTwHzI1oB7yJkAewhbgHpIXcB&#10;5yF/AeUhhgHkIY0B4iCUAeEgmgHfIKAB3iCnAdwhrwHaIbgC2CHDAtUh0wLRIucCzSL0A8oj/wTI&#10;I/8FxyP/BsYj/wbGI/8GxiP/BsYj/wb/LBIA/y4PAP8wEAD/MxQA/zMbAP8yJQD6MDAA8i48AOws&#10;SQDnKlUB4ypfAeApaQHdKXIB2ih6AdcoggLVKIkC0yiQAtEolgPPKJwDziijA8woqwPKKLMDySi+&#10;BMcozATFKeIEwSrxBr4q/ge8Kv8Iuir/CLoq/wi5Kv8JuSr/Cbkq/wn/MA8A/zILAP82DQD/OBAA&#10;/zkVAPk3HgDvNSgA5zM1AOAyQgDbMk8A1TFaAdAxZALNMG0CyzB1A8kwfAPHL4MExS+KBMQvkQXC&#10;L5cFwS+eBr8vpga9L68GvC+5B7ovxwe4MN0HtTDuCbIw+wqwMP8LrjD/C64w/wutMP8LrTD/C60w&#10;/wv/MwwA/zYGAP88CQD/PgwA/T0QAO88FQDkOR8A2zktANI6PADNOkkByDlUAcQ5XgLBOGcDvzdv&#10;BL03dgW7Nn0GuTaEB7c2iwe2NZIItDWaCbM1oQmxNaoKrzW0C641wQusNdQLqTbqDKY2+A2lNv8O&#10;ozf/DqI3/w6iN/8Oojf/DqI3/w7/NwcA/zsCAP9AAwDyQgUA6UIJAOU/DgDYPhYAzkAnAMdBNgDC&#10;QUQBvUFPArlAWQO2P2EEtD5pBrE9cQevPXgIrjx/Caw8hgqqO40LqTuVDKc7nQ2lO6YNozqwDqI7&#10;vA+gO80PnjvmEJs89RGaPP8RmTz/EZg8/xGYPP8RmDz/EZg8/xH/OgEA/0AAAO9FAADhSAAA2UgF&#10;ANNGCQDMRRIAxEciAL1IMQC4SD8Bs0dKArBGVASsRV0FqkRkB6dDbAilQnMKo0J6C6FBgQygQYgN&#10;nkCQD5xAmBCaQKERmECsEpdAuBKVQMgTk0DhE5FB8xSQQf8Uj0H/FI5C/xOOQv8TjkL/E45C/xP/&#10;PAAA+UQAAORKAADYTgAAzk8CAMlNBgDDSw8Au00dALVOLQCvTjoBq01GAqdMTwSkS1gGoUpgCJ5J&#10;ZwmcSG4Lmkd1DZhGfA6WRoMPlEWLEZJFlBKQRZ0TjkWoFIxFtBWLRcQWikXcFohG8BaGRv0Whkb/&#10;FoVH/xWFR/8VhUf/FYVH/xX/PwAA7EgAAN1PAADPUwAAxlUAAMBTAwC7UQwAs1IZAK1TKQCoUzYB&#10;o1JCAp9RSwScUFQGmU9cCJZOYwqUTWoMkUxxDo9LeA+NS38Ri0qHEolKkBSHSZoVhUmlF4NJsRiC&#10;ScAYgUrWGX9K7Rh+S/wYfkv/F31L/xd9S/8WfUv/Fn1L/xb/QwAA5kwAANZTAADJWAAAwFkAALpY&#10;AQC0VgkArFcWAKZYJQChWDIBnVc+AphWSASVVVEGklRYCI9SXwqMUmYMilFtDohQdBCFT3sSg0+E&#10;E4FOjRV/TpcXfU6hGHtNrhl6Tr0aeE7RGndO6xp3T/oZdk//GXZP/xh2T/8Xdk//F3ZP/xf4RgAA&#10;4lAAANBXAADEXAAAu14AALRdAACuWgYAplsTAKBcIgCbXC8Al1s7ApJaRQOPWU0Gi1hVCIhXXAqG&#10;VmMMg1VqDoFUcRB+VHgSfFOAFHpSiRZ4UpQYdlKfGXRSqxpyUrobcVLNHHBS6BtwU/kacFP/GnBT&#10;/xlwU/8YcFP/GHBT/xjvSQAA3VMAAMtaAADAXwAAt2IAAK9hAACoXgIAoV8QAJtgHgCWYCwAkWA4&#10;AY1eQgOJXUsFhVxSB4JbWQqAWmAMfVlnDntYbhB4WHUSdld9FHRXhxZyVpEYb1acGm5WqRtsVrgc&#10;a1bLHWpW5hxqV/cbalf/GmpX/xlrV/8Za1f/GWtX/xnrTAAA2FYAAMheAAC8YgAAs2UAAKtlAACj&#10;YgAAnGIOAJZjHACRZCkAjGM1AYhiPwOEYUgFgGBQB31fVwl6Xl0Ld11kDXVcaxBzXHIScFt7FG5b&#10;hBdsWo8YalqaGmhapxxmWrYdZVrIHWVa5B1lWvYcZVr/G2Va/xplWv8ZZVr/GWVa/xnoTwAA01kA&#10;AMRhAAC5ZgAAsGgAAKdpAACeZQAAl2YNAJFnGQCMaCcAh2cyAYNmPQJ/ZUYEe2RNBnhjVAl1YlsL&#10;cmFhDXBhaQ9tYHASa195FGlfghZnXo0ZZV6YGmNepRxhXrQdYF7HHWBe4x1gXvUcYF7/G2Be/xph&#10;Xv8aYV7/GmFe/xrkUgAAz1wAAMBkAAC2aQAArGwAAKNsAACZaQAAkmoLAIxqFgCHayQAgmswAX5q&#10;OgJ6aUMEdmhLBnNnUghwZ1kKbWZgDWtlZg9oZG4RZmR2FGRjgBZiY4sYYGKXGl5ipBxcYrIdW2LF&#10;HVti4R1bYvQcW2L/G1xi/xpcYv8aXGL/Glxi/xrgVQAAy18AAL1nAACybAAAqXAAAJ9vAACUbAAA&#10;jG0IAIZuEwCCbyEAfW8tAXlvOAJ1bkEDcm1JBW5sUAdra1cKaWteDGZqZQ5kaWwRYWl0E19ofhZd&#10;Z4kYW2eVGllmohtXZrAcVmbDHVZm3x1WZvMcV2b/G1dm/xpXZv8aV2b/Gldm/xrbWQAAx2IAALpq&#10;AACvcAAApnMAAJpzAACPcAAAh3EFAIFyEQB8cx4AeHMqAHRzNQFwcz8DbXJHBWpxTgdncVUJZHBc&#10;C2JvYw5fb2oQXW5yElptfBVYbYYXVmyTGVRsoBtSa68cUWvBHFFr3BxRa/EbUmv+GlJq/xpSav8Z&#10;Umr/GVJq/xnUXAAAw2YAALZuAACsdAAAoncAAJZ2AACJdQAAgXYBAHp3DwB2eBsAcnknAG95MgFr&#10;eDwCaHhEBGV3TAZid1MIX3ZaCl11YQxadWgPWHRwEVVzeRNTc4QWUXKQGE9ynhlNca0aTHG/G0tx&#10;2RtMcfAaTHD9Gk1w/xlNb/8ZTW//GU1v/xnOYAAAvmoAALJyAACoeAAAnXsAAJB6AACEegAAensA&#10;AHR8DABvfhcAbH4kAGl/LwFmfzkCYn9CA19+SQVdfVAHWn1XCVd8XgtVfGUNUntuD1B6dxJOeoIU&#10;S3mOFkl5nBdIeKsYRni9GUZ41RlGd+8YR3b8GEd2/xhHdf8XR3X/F0d1/xfJZQAAum8AAK53AACk&#10;fQAAmH8AAIt/AAB+fwAAc4EAAGyDCQBohBMAZYUgAGKGLABfhjYBXIY/AlmFRgNXhU4FVIVVB1KE&#10;XAlPg2MLTYNrDUuCdA9Ign8RRoGME0SBmhVCgKkWQYC6FkCA0hZBf+0WQX77FkF9/xZBff8WQX3/&#10;FkF9/xbCagAAtXUAAKp9AACfggAAkoMAAIWEAAB5hQAAaokAAGSKAwBgjBAAXY0bAFuOJwBYjjIA&#10;VY47AVOOQwJQjkoDTo1SBUyNWQZJjGAIR4xoCkWLcgxCi30OQIqJDz6KmBE8iqcSO4q4EjqKzxI7&#10;iOsSO4f6EzuG/xM7hv8TO4b/EzuG/xO8cQAAr3sAAKWDAACZhwAAjIgAAH+JAABzjAAAZZAAAFyT&#10;AABXlQwAVJYWAFKWIgBQly0ATZc2AEuXPwFJl0cCR5dOA0WWVQRDll0FQZZlBj6Vbwg8lXoJOpWH&#10;CziVlQw2lKUNNZS2DjSUzA00k+kNNJL4DjSQ/w80kP8PNJD/DzSQ/w+1eAAAqoIAAJ6IAACTjQAA&#10;ho4AAHmQAABtkwAAYZcAAFWbAABNngYASZ8QAEefGwBGoCYARKAwAEOhOgBBoUIBP6FJAT2hUQI7&#10;oVkCOaFhAzegawQ1oHYFM6CDBjGgkgcwoKIILqCzCC6gyQgun+cILZ33CS2c/wotm/8KLZv/Ci2b&#10;/wqvgAAAo4kAAJeOAACNkwAAf5UAAHKYAABmnAAAW6AAAE+kAABFpwAAPqkMADyqFAA6qh8AOaop&#10;ADirMgA3qzsANatDADSsSwAyrFMBMaxcAS+sZgItrHECK6x/AyqsjgMorJ4EJ6ywBCasxQQmq+QD&#10;Jan1BCWo/wUlp/8FJaf/BSWn/wWniQAAm48AAJGUAACEmQAAeJ4AAGuiAABfpgAAU6oAAEitAAA9&#10;sAAANLMDAC+1DgAttRYALLUgACu2KQAqtjIAKbc6ACi3QwAnt0wAJrhVACS4XwAjuGsAIrh4ASC4&#10;iAEfuJkBHbmrARy5wAEcuN8BHLbyARu1/AIbtP8CG7T/Ahu0/wKfjwAAlJUAAIibAAB7oQAAbqYA&#10;AGKrAABWsAAASrMAAD+2AAA1uQAALLwAACS/BgAfwg0AHcIUABzCHgAbwyYAGsMvABnEOAAYxEEA&#10;F8RKABbFVQAVxWEAFMZvABPGfwASxpEAEcekABDHuQAPx9QAEMbuABDE+gAQw/8AEMP/ABDD/wCX&#10;lgAAi5wAAH6iAABxqQAAZK8AAFi0AABLuAAAQLsAADW+AAArwQAAI8UAABvJAQAUzAYAENALAA7R&#10;EQAN0RkADdEhAAzRKgAM0TQAC9I+AArSSQAJ01UACdNiAAjTcgAG1IQABdSYAATUqwAD1cAAAdXc&#10;AAHV7QAB1fYAAdX2AAHV9gCOnQAAgKQAAHOrAABmsQAAWbgAAEy9AAA/wAAANMMAACrHAAAhygAA&#10;Gc4AABLSAAAN1gEACdsFAAbcDQAE3BEAA90YAAHeIAAA3igAAN8xAADgPAAA4UcAAOJUAADjYwAA&#10;43QAAOSIAADkmwAA5a4AAOXBAADl1QAA5ucAAObnAADm5wCDpAAAdawAAGizAABauwAATcEAAEDE&#10;AAAzyAAAKMwAAB/QAAAX1AAAENkAAAvdAAAF4QAAAOQAAADlBwAA5g0AAOcRAADoFgAA6R0AAOol&#10;AADrLgAA7TkAAO9FAADwUwAA8WQAAPF2AADyigAA85wAAPOtAAD0uwAA9MgAAPTIAAD0yAB3rQAA&#10;arUAAFy9AABPxAAAQMkAADPNAAAn0QAAHdYAABTcAAAO4AAACOMAAAHmAAAA6gAAAO4AAADuAAAA&#10;7wQAAPAKAADxDgAA8xIAAPQYAAD2IAAA+CoAAPo1AAD9QwAA/lIAAP9jAAD/dgAA/4kAAP+aAAD/&#10;pgAA/7AAAP+wAAD/sAD/FiMA/xUhAP8RIQD/DSQA/wkrAP8GNwD/A0QA/wBRAP8AXQD/AGgA/wBy&#10;AP8AewD/AIMA/wCKAP8AkQD/AJYA/wCcAP8AoQD9AKYA+wCsAPkAswD3ALsA9QDFAPMA0QDyAOQA&#10;8QDxAO8A+gDuAP8A7gD/AO0A/wDtAP8A7QD/AO0A/wD/GSAA/xgdAP8VHQD/EB8A/w4pAP8MNAD/&#10;CkEA/wdNAP8FWQD/BGQA/wRuAP8DdwD/A4AA/wOHAP8DjQD9ApMA+wKZAPkCngD3AqQA9QKqAPMB&#10;sADxAbgA7wHCAO0BzwDrAeMA6gHvAOgC+wDnBP8A5gX/AOYG/wDmBv8A5gb/AOYG/wD/HBsA/xsZ&#10;AP8XGAD/FR0A/xMlAP8RMAD/ED0A/w5JAP8MVQD/C2AA/wtqAP0LcwD7C3wA+QqDAPcKigD1CpAA&#10;9AqWAPMKmwDxCqEA7wmnAO0JrgDrCbYA6AnAAOYJzQDkCeIA4grwAN8L+wDeDP8A3A3/ANwN/wDb&#10;Df8B2w3/AdsN/wH/HxcA/x4TAP8bEgD/HBkA/xsiAP8YLAD/FTgA/xNEAP4SUAD5EVsA9RBmAPMQ&#10;bwDwEHcA7hB/AOwQhgDqEIwA6RCSAOgQmADmD54A5Q+lAOMPrADhD7QA4A++AN4PzADaEOEA1RHw&#10;ANIS+wDPEv8BzhP/Ac0T/wHNE/8BzBP/AcwT/wH/IhIA/yIPAP8hDwD/IhQA/yIcAP8gJwD/HTIA&#10;+Bs+APIZSwDuGFYA6hdgAOcWagDkFnIA4hZ6AOAWggDeFogA3BaPANsWlQDZFpsA1haiANQWqQDS&#10;FrEA0Be7AM4XyQDMGN4AyBnuAcUa+wHDGv8CwRv/AsAb/wLAG/8CwBv/AsAb/wL/Jg4A/yULAP8o&#10;DAD/KRAA/ygWAP4mIAD0JCsA7CE4AOYgRADhH1AA3R9bANkeZQDVHm0A0h91ANAffQDOH4MAzB+K&#10;AcsfkAHJH5cByB+eAcYfpQHFIK0BwyC3AcEgxAHAIdYBvCLqArki+AO2Iv8DtSP/A7Qj/wSzI/8E&#10;syP/BLMj/wT/KQsA/yoFAP8uCAD/LwwA/y0QAPMrFwDoKCIA4CYvANkmPQDSJ0oAzSdVAMooXwDH&#10;KGgBxShvAcMndwHBJ34BvyeEAb4niwK8J5ICuyeZArknoAK3J6kDtiizA7QovwOzKM8DsCnmBK0p&#10;9gSrKv8FqSr/Bqgq/waoKv8GqCr/Bqgq/wb/LQUA/zAAAP8zAgD2NAYA7zIKAOguEADcLBgA0S4o&#10;AMsvNwDGMEQAwTBPAL4wWQG7MGIBuDBqArYvcQK1L3gCsy9/A7EvhgOwL40Dri6UBK0unASrLqQF&#10;qS+uBagvugWmL8oGpDDiBqEw8wefMP8InjH/CJ0x/wicMf8InDH/CJwx/wj/MAAA/zUAAO84AADi&#10;OgAA2zkEANY1CQDONBMAxjYiAL84MQC6OD8AtjhKAbM4VAGwN10CrTdkAqs2bAOpNnMEqDZ5BKY1&#10;gAWkNYcFozWPBqE1lwefNaAHnjWqCJw1tgibNcUJmTXdCZY27wqUNv0Kkzf/CpI3/wqSN/8Kkjf/&#10;CpI3/wr/MwAA9joAAOQ/AADYQgAAzkIBAMk+BgDEOw8Auz4dALU/LACxPzoArT9FAak/TwGmPlgC&#10;oz1fA6E9ZwSfPG0FnTx0Bpw7ewaaO4IHmDuKCJY7kwmVOpwKkzqmC5E6sguQO8AMjjvVDIw87A2K&#10;PPsNiTz/DYk8/wyIPP8MiDz/DIg8/wz/NwAA6j8AANxFAADOSQAAxUkAAL9GAgC6QwwAs0QZAK1F&#10;JwCoRjUApEVBAaBFSwKdRFMCmkNbA5hDYgWWQmkGlEFwB5JBdgiQQH4JjkCGCo1AjguLQJgMiUCi&#10;DYdArg6FQLwPhEDPD4JB6Q+BQfkPgEH/D4BC/w6AQv8OgEL/DoBC/w76OwAA5UQAANNLAADHTgAA&#10;vk8AALhMAACySQkAq0kVAKVLIwCgSzEAnEs9AZhKRwKVSU8DkklXBJBIXgWOR2UGi0drB4lGcgmI&#10;RnkKhkWCC4RFig2CRZQOgESfD35EqxB8RbkRe0XLEXpF5hF5RvcReEb/EHhG/xB4Rv8PeEb/D3hG&#10;/w/wPwAA30kAAM1PAADBUwAAuFQAALFSAACrTgUApE4RAJ5PIACZUC0AlVA5AZJPQwGOTkwDi01T&#10;BIlNWgWGTGEGhEtoCIJLbgmASnYLfkp+DHxJhw56SZEPeEmcEHZJqBJ0SbYSc0nIE3JK4xNxSvUS&#10;cUr/EXFL/xFxS/8QcUv/EHFL/xDsQwAA2UwAAMhTAAC9VwAAtFgAAKxXAAClUgEAnlMPAJhUHACT&#10;VCkAj1Q1AItTQAGIU0gChVJQBIJRVwV/UF4GfVBkCHtPawl5T3ILd057DXVOhA5zTY4QcU2ZEW9N&#10;pRNtTbMUbE3FFGtO4RRrTvQTa07/EmtO/xJrTv8Ra07/EWtO/xHoRgAA01AAAMRWAAC5WgAAsFwA&#10;AKZaAACfVgAAmFYNAJJXGQCOWCYAiVgyAIZYPQGCV0UCf1ZNA3xVVAV5VFsGd1RhCHVTaAlzU3AL&#10;cVJ4DW9SgQ9tUosQa1GXEmlRoxNnUbEUZlHDFWVS3hVlUvIUZVL/E2VS/xJlUv8SZVL/EmVS/xLk&#10;SgAAz1MAAMBaAAC1XgAArGAAAKJeAACaWQAAkloLAI1bFgCIXCMAhFwvAIBbOgF9W0MCeVpLA3ZZ&#10;UgR0WFgGcVhfB29XZgltV20La1Z1DWlWfg9nVokRZVWVEmNVoRRiVa8VYVXBFmBV2xZgVvEVYFb+&#10;FGBW/xNhVv8SYVb/EmFW/xLgTQAAy1YAAL1dAACyYQAAqGMAAJ1hAACVXQAAjV4JAIdeEwCDXyAA&#10;f18sAHtfNwF3XkACdF5IA3FdTwRvXFYFbFxcB2pbYwloW2sLZlpzDWRafA9iWocRYFmTEl5ZoBRd&#10;Wa4VW1m/FltZ2BZbWe8VW1n9FFxZ/xNcWf8SXFn/ElxZ/xLcUAAAx1kAALpgAACvZAAApGUAAJlk&#10;AACQYAAAiGEGAIJiEQB+Yx0AemMqAHZjNAFzYj0Bb2JGAmxhTQRqYVQFZ2BaB2VgYQhjX2kKYV9x&#10;DF9eeg5dXoUQW16RElldnhRYXawVV129FlZd1RZWXe4VV138FFdd/xNXXf8SV13/Eldd/xLWUwAA&#10;xFwAALdjAACsaAAAoGgAAJVnAACKYwAAg2UCAH1mDwB4ZhoAdGcnAHFnMgBuZzsBa2ZDAmhmSwNl&#10;ZVIFY2VZBmFkXwheZGcKXGNvDFpjeA5YY4MQVmKPElRinBNTYqoVUmK7FVFi0hVRYe0VUmH7FFJh&#10;/xNTYf8SU2H/ElNh/xLRVgAAwF8AALNmAACpawAAnGsAAJBqAACFZwAAfWkAAHdqDQBzaxcAb2sk&#10;AGxsLwBpbDgBZmtBAmNrSQNha1AEXmpXBlxqXQdaaWUJWGltC1Vodg1TaIEPUWeNEU9nmhJOZ6kU&#10;TWe5FExnzxRMZusUTWb7E01m/xJOZf8STmX/Ek5l/xLMWgAAvGMAALBqAAClbwAAmG4AAIxtAACA&#10;bAAAd20AAHFuCwBtbxQAaXAhAGZxLABkcTYBYXE+AV5xRgJccE0DWXBUBVdwWwZVb2IIU29qClBu&#10;cwxObn4OTG2KEEptmBFJbKcSSGy4E0dszRNHbOoTSGv6Ekhr/xJIav8RSGr/EUhq/xHHXgAAuGcA&#10;AKxuAAChcgAAk3IAAIdxAAB6cQAAcXIAAGt0BwBmdREAY3YdAGB3KABedzMAW3g8AVl3QwJWd0sD&#10;VHdSBFJ2WQVQdmAHTnVoCEt1cQpJdHwMR3SIDkVzlg9Dc6UQQnO2EUFzyxFCcugRQnL4EUJx/xBD&#10;cP8QQ3D/EENw/xDBYwAAs2wAAKhzAACbdgAAjnUAAIF2AAB1dgAAaXgAAGN6AgBefA4AXH0ZAFl+&#10;JABXfy8AVX84AVN/QAFQf0gCTn5PA0x+VgRKfl0FSH1lBkZ9bghDfHkKQXyGCz97lA0+e6MOPHuz&#10;Djx7yA48euYOPHn3Djx4/w48eP8OPXf/Dj13/w68aAAAr3IAAKR5AACWegAAiHoAAHx6AABwfAAA&#10;Y38AAFyCAABXhAsAU4UUAFGGIABPhioAToc0AEyHPAFKh0QBSIdLAkaHUwJEhloDQoZiBECGbAY+&#10;hXYHO4WDCDmFkQo4hKALNoSxCzaExgs2g+QLNoL2CzaB/ww2gP8MNoD/DDaA/wy2bwAAqngAAJ9/&#10;AACQfgAAg38AAHeAAABrggAAXocAAFWKAABOjAYASo4QAEiPGgBHjyUARZAvAESQOABCkEAAQJBH&#10;AT+QTwE9kFYCO5BfAjmQaAM3j3MENY+ABTOPjgYxj54HMI6vBy+OwwcvjuEHL4z0CC+L/wgviv8I&#10;L4r/CS+K/wmwdgAApX8AAJiEAACKhAAAfYUAAHCHAABligAAWo4AAE+SAABGlQAAQZgMAD6YFAA9&#10;mR8AO5koADqaMQA5mjoAN5pCADaaSgA1mlIBM5paATGaZAEvmm8CLZp7AiyaigMqmpoDKZqsBCia&#10;wAQnmd4DJ5fyBCeW/QUnlf8FJ5X/BSeV/wWpfgAAnoUAAJKJAACEigAAdowAAGqPAABekwAAVJcA&#10;AEmbAABAnwAAN6IEADKjDgAxoxcAMKQhAC6kKgAtpDIALKU6ACulQwAqpUsAKaVUACilXgAmpWkA&#10;JaV2ASOlhQEipZYBIKaoAR+luwEepdcBHqTvAR6i+wIeof8CHqH/Ah6h/wKihgAAl4wAAIuPAAB9&#10;kQAAb5QAAGOYAABXnQAATaEAAEOlAAA4qAAAMKsAACiuBwAkrxAAI68XACGvIQAgsCkAH7AxAB6w&#10;OgAdsUIAHLFMABuxVgAasWEAGbJvABiyfgAWspAAFbKiABSytgATss4AE7HrABOv+QATrv8BE67/&#10;AROu/wGajQAAkJIAAISXAAB1mgAAaJ8AAFujAABQqAAARawAADuwAAAxsgAAJ7UAACC4AAAYugcA&#10;FLwOABO8FQASvB4AEb0mABG9LgAQvTcAEL5BAA6+TAAOvlcADb5lAAy/dAALv4YACr6ZAAi+rAAH&#10;vsIAB77fAAi+8AAIvfoACL38AAi9/ACTlAAAh5kAAHqfAABspQAAYKoAAFOvAABHswAAPLYAADG4&#10;AAAnuwAAH74AABfBAAARxAEADMgIAAjJDgAHyRQABskcAAXJJAAEyiwAA8o2AALKQAAAy0wAAMtZ&#10;AADLaAAAy3kAAMyMAADLnwAAy7MAAMvIAADM4gAAzO8AAMzxAADM8QCKmgAAfKEAAG+nAABirQAA&#10;VbMAAEi4AAA7uwAAML4AACbBAAAdxAAAFcgAAA/LAAAKzgAABNICAADTCgAA0w8AANQUAADVGgAA&#10;1iIAANcqAADZNAAA2j8AANxLAADcWgAA3WoAAN19AADdkQAA3aQAAN62AADeyAAA3t4AAN7iAADe&#10;4gB/ogAAcakAAGSwAABWtwAASbwAADzAAAAvxAAAJMcAABvLAAATzwAADdIAAAfWAAAA2wAAAN4A&#10;AADfAwAA4AkAAOEOAADiEgAA4xcAAOUeAADmJwAA6DEAAOo9AADsSwAA7FoAAO1sAADugAAA7pQA&#10;AO6lAADutAAA7sIAAO7GAADuxgB0qgAAZrIAAFi5AABLwAAAPcUAAC/JAAAkzQAAGdEAABHWAAAL&#10;2wAAA94AAADhAAAA5QAAAOgAAADpAAAA6gAAAOsGAADtCwAA7w8AAPATAADyGgAA9CMAAPcuAAD5&#10;OwAA+0oAAPxbAAD9bQAA/YAAAP6TAAD+ogAA/q0AAP6vAAD+rwD/EB8A/w4dAP8KHQD/ASAA/wAo&#10;AP8ANQD/AEEA/wBOAP8AWgD/AGUA/wBuAP8AdwD/AH8A/gCGAPwAjAD7AJIA+QCXAPgAnAD3AKIA&#10;9gCnAPUArQDzALUA8gC9APEAyQDvANwA7gDrAO0A9wDsAP8A6wD/AOoA/wDqAP8A6gD/AOoA/wD/&#10;ExwA/xEZAP8NGQD/BhwA/wMlAP8AMQD/AD4A/wBKAP8AVgD/AGEA/wBrAP0AcwD6AHsA9wCDAPUA&#10;iQD0AI8A8gCUAPEAmQDwAJ8A7gCkAO0AqwDsALIA6gC6AOgAxgDnANYA5QDoAOQA9QDjAP4A4gD/&#10;AOEA/wDhAP8A4QD/AOEA/wD/FRgA/xMUAP8PFAD/DRkA/wsiAP8ILQD/BDkA/wFGAP8AUQD+AFwA&#10;+gBmAPYAbwDyAHcA7wB+AO0AhQDrAIsA6gCRAOgAlgDnAJwA5gChAOQAqADjAK8A4QC4AN8AwwDd&#10;ANEA2wDmANkA8wDXAP0A1QL/ANQC/wDUA/8A1AP/ANQD/wD/GBMA/xUQAP8SDwD/EhUA/xEdAP8O&#10;KAD/DDQA/wpBAPkITAD1BlcA8QZhAO0GagDpBXIA5gV6AOQFgQDiBYcA4AaNAN8GkgDdBpgA2wae&#10;ANkGpQDXBq0A1Aa1ANIGwADQB88AzgjlAMwJ9ADKC/8AyAz/AMcM/wDHDP8Axgz/AMYM/wD/Gw4A&#10;/xkMAP8YDQD/GBEA/xcYAP8UIgD7ES4A8xA6AO0ORgDoDVIA5Q1cAOENZQDeDW0A2w11ANgNfADV&#10;DYIA0w2JANENjwDQDZUAzg2cAM0OowDLDqsAyQ60AMgOwADGDs8AwxDmAMAR9QC9Ev8AvBL/ALsS&#10;/wC6Ev8BuhL/AboS/wH/HwoA/xwEAP8fCAD/Hw0A/x0SAPgaGwDuFiYA5hQzAOATPwDaE0sA1BNW&#10;ANATXwDOFGgAyxRvAMkUdwDHFX0AxhWEAMQVigDDFZEAwRaYAMAWnwC+FqcAvBewALsXvAC5F8sA&#10;txjiALMZ8gGxGv8Brxv/Aa4b/wGuG/8BrRv/Aa0b/wH/IgQA/yIAAP8lAgD8JAcA9yEMAOwdEgDh&#10;GhwA2BoqANAbOADLHUUAxx1QAMMeWgDAHmIAvh5qALwfcQC6H3gAuR9+ALcfhQC2H4wAtB+TALMf&#10;mgGxIKMBsCCsAa4gtwGsIcYBqyHdAaci7wKlIv0CoyP/AqIj/wKiI/8CoSP/AqEj/wL/JQAA/ygA&#10;APIqAADlKwAA3ygFANwhCwDSIRQAySQkAMMlMgC+Jj8AuidKALcnVAC0J10AsidkALAnbACuJ3IB&#10;rSd5AasnfwGqJ4YBqCeOAacnlgKlJ54CoyioAqIoswKgKMECnyjVApwp7AOaKvoDmCr/BJcq/wSX&#10;Kv8Elir/BJYq/wT/KAAA9S4AAOUzAADaNQAA0DMBAMwtBgDGKhAAvi0eALguLACzLzoAry9FAKww&#10;TwCpL1gApy9fAaUvZgGjL20BoS9zAqAuegKeLoECnS6JApsukQOZLpoDmC6kBJYvrwSVL70Eky/P&#10;BJEw6AWPMPgFjTH/BY0x/wWMMf8FjDH/BYwx/wX/LQAA6jUAANw6AADOPQAAxjwAAMA3AgC7Mw0A&#10;szQZAK42JwCpNzQApTdAAKI3SgCfN1MBnTZaAZs2YQGZNmgClzVvApU1dQOUNXwDkjWEBJA1jQSP&#10;NZYFjTWgBYs1qwaKNbkGiDXKB4c25QeFNvYHhDf/B4M3/weDN/8Hgjf/B4I3/wf0MgAA4zsAANJB&#10;AADGRAAAvUMAALc/AACxOwkAqjsUAKU8IgCgPTAAnT07AJk9RQCWPU4BlDxWAZI8XQKQPGMCjjtq&#10;A4w7cQSKO3gEiDqABYc6iAaFOpIGgzqcB4E6qAiAOrUJfjvGCX074Ql7PPMJezz/CXo8/wh6PP8I&#10;ejz/CHo8/wjuNwAA3UEAAMtGAAC/SQAAtkkAAK5GAACpQQQAo0ERAJ1CHgCYQysAlUM3AJFDQQCO&#10;QkoBjEJSAYlBWQKHQV8DhUFmA4NAbQSBQHQFgEB7Bn4/hAd8P44Iej+ZCXg/pQp3QLIKdUDDC3RA&#10;3QtzQfELckH/CnJB/wpyQf8JckH/CXJB/wnpPAAA1UUAAMVLAAC6TgAAsE4AAKdLAACiRgAAm0YO&#10;AJZHGgCRSCcAjkgzAIpIPQCHR0YBhEdOAYJGVQKARlwDfkViBHxFaQR6RXAFeER4BnZEgQh0RIsJ&#10;ckSWCnBEogtvRK8MbkTADG1F2Q1sRe8Ma0X9C2tG/wtrRv8Ka0b/CmtG/wrlQAAAz0kAAMFPAAC1&#10;UgAAq1IAAKFPAACbSgAAlEoMAI9LFwCLTCQAh0wvAIRMOgCBTEMBfktLAXtLUgJ5SlgDd0pfBHVJ&#10;ZgVzSW0GcUl1B29JfghtSIgJa0iTC2pInwxoSK0NZ0m9DWZJ1A5lSe0NZUr8DGVK/wtlSv8LZUr/&#10;C2VK/wvgRAAAy00AAL1SAACyVgAAplUAAJxSAACVTgAAjk4JAIlPFACFUCAAgVAsAH5QNwB7UEAB&#10;eFBIAXVPTwJzTlUDcU5cBG9OYwVtTWoGa01yB2lNewhnTYUKZU2RC2RMnQxiTasNYU27DmBN0Q5g&#10;TewOYE37DWBN/wxgTf8LYE3/C2BN/wvcRwAAx1AAALlWAACuWQAAolgAAJhWAACQUQAAiVIGAINT&#10;EQB/Ux0Ae1QpAHhUNAB1VD0BclNFAXBTTAJtUlMCa1JZA2lSYARnUWcGZVFvB2NReAhiUYMKYFGP&#10;C15Qmw1dUKkOW1G5DltRzg9aUeoOW1H6DVtR/wxbUf8MW1H/C1tR/wvWSgAAw1MAALZZAACrXAAA&#10;nloAAJNZAACLVAAAhFYDAH5WEAB6VxoAdlcmAHNYMQBwVzoAbVdCAWpXSQJoVlACZlZXA2RWXgRi&#10;VWUFYFVtB15VdghdVYEKW1WNC1lUmg1YVKcOVlW4D1ZVzA9WVekOVlX5DVZV/w1XVP8MV1T/DFdU&#10;/wzRTQAAwFYAALNcAACnXgAAml0AAI9cAACGWAAAf1kAAHlaDQB0WxcAcVsjAG5bLgBrWzcAaFtA&#10;AWVbRwFjWk4CYVpVA19aXARdWmMFXFprBlpZdAhYWX8KVlmLC1RZmA1TWKYOUlm2DlFZyg9RWecO&#10;UVj4DVJY/w1SWP8MUlj/DFJY/wzNUQAAvFkAALBfAACjYQAAlmAAAItfAACBWwAAeV0AAHNeDABv&#10;XhUAa18gAGhfKwBmYDUAY2A9AWFfRQFfX0wCXV9TA1tfWgRZXmEFV15pBlVecghTXn0JUV2JC1Bd&#10;lgxOXaQNTV20DkxdyA5MXeYOTV33DU1c/wxNXP8MTlz/DE5c/wzJVAAAuVwAAK1jAACfYwAAkmMA&#10;AIdiAAB8YAAAdGEAAG5iCQBpYxIAZmMdAGNkKABhZDIAXmQ7AFxkQwFaZEoCWGRRAlZkWANUZF8E&#10;UmNnBVBjcAdOY3oITGKGCktilAtJYqIMSGKyDUdixw1HYuQNSGH2DEhh/wxIYP8LSWD/C0lg/wvE&#10;WAAAtWAAAKpmAACbZgAAjWYAAIJlAAB2ZAAAbmUAAGhmBQBjZxAAYGgaAF1pJQBbai8AWWo4AFdq&#10;QAFVakcBU2pOAlFqVQNPaV0ETWlkBUtpbQZJaHgHR2iECUZokgpEZ6ELQ2exDEJnxQxCZ+IMQmb1&#10;DENm/wtDZf8LQ2X/C0Nl/wu/XAAAsWQAAKZqAACWaQAAiWkAAH1pAABxaQAAZ2oAAGJsAQBdbQ0A&#10;WW4WAFdvIQBVcCsAU3A1AFFwPQBQcEUBTnBMAUxwUwJKcFoDSHBiBEZvawVEb3UGQm+CB0Bujwk/&#10;bp4KPW6vCj1uwgo8buAKPW30Cj1s/wo9a/8KPmv/Cj5r/wq6YAAArWkAAKBuAACRbQAAhG0AAHht&#10;AABsbgAAYXAAAFtyAABWdAoAUnUSAFB2HQBOdycATHcxAEt4OQBJeEEASHhJAUZ4UAFEd1cCQndf&#10;A0B3aAM+d3MEPHZ/Bjp2jQc5dpwIN3WtCDd1wAg2dd4IN3TyCDdz/gg3cv8IN3L/CDdy/wi1ZgAA&#10;qW8AAJpxAACLcQAAfnEAAHNyAABocwAAXHYAAFR5AABOewUASn0PAEh+GABGfyMARX8sAEOANQBC&#10;gD0AQYBFAD+ATAE9gFQBPIBcAjp/ZQI4f28DNn98BDR/igQyf5oFMX6qBjB+vQYwftoGMH3wBjB7&#10;/QYwe/8GMHr/BjB6/wawbAAApHUAAJR1AACGdQAAeXYAAG53AABjeQAAV30AAE+BAABHhAAAQoYM&#10;AD+HEwA9iB0APIgnADuJMAA6iTgAOIlAADeJSAA2iU8ANIlYATOJYQExiWwBL4l4Ai2JhwIsiZcD&#10;KoinAymIugMpiNQDKYbuAymF/AQphP8EKYT/BCmE/wSqdAAAnnsAAI56AACAegAAdHsAAGh+AABd&#10;gQAAUoUAAEmJAABBjAAAOZAFADWRDwAzkhcAMpIhADGSKQAwkzIALpM6AC2TQQAsk0oAK5RSACqU&#10;XAAolGcAJ5RzASWUggEklJMBIpOkASGTtwEgk88BIZLsASCQ+gIgj/8CII//AiCP/wKkfAAAl4AA&#10;AId/AAB7gAAAboIAAGKFAABXiQAATY4AAEKSAAA6lgAAMpkAACqcCQAonREAJp0ZACWdIgAknioA&#10;I54yACKeOgAhnkIAIJ5LAB+fVQAen2AAHJ9tABuffAAan40AGJ+fABefsgAWn8kAFp7oABac9wAW&#10;m/8BF5v/AReb/wGdgwAAj4YAAIKGAAB0hwAAZ4sAAFuPAABQkwAARpgAADycAAAzoAAAK6MAACOm&#10;AAAcqAsAGqkRABipGAAXqSEAFqopABWqMQAUqjkAE6pDABOrTQASq1gAEatlABCrdAAOq4YADquZ&#10;AA2rrAAMq8EADKrfAAyp8gANqPwADaj/AA2o/wCWigAAiYwAAHqNAABskQAAYJUAAFSaAABJnwAA&#10;P6MAADWnAAArqgAAI64AABuwAAAUswEAD7UKAA22EAAMthYAC7YfAAq2JwAJti8ACLY5AAe3QwAG&#10;t08ABLdbAAO3agACt3sAALeOAAC3oQAAtrQAALbLAAC25QAAtfEAALX3AAC19wCPkQAAgZQAAHKX&#10;AABlnAAAWKEAAEymAABBqwAAN68AACyyAAAjtQAAGrgAABO7AAAOvQAACcAFAAPBDQAAwREAAMEX&#10;AADCHgAAwiYAAMIvAADDOQAAxEQAAMRQAADEXgAAxW8AAMWBAADFlQAAxagAAMW8AADE0QAAxOYA&#10;AMTuAADE7gCGmAAAeZ4AAGujAABdqQAAUK4AAESzAAA3tgAALLkAACK8AAAZvwAAEcIAAAzFAAAG&#10;yAAAAMsAAADMBwAAzA0AAM0RAADNFgAAzh0AAM8kAADQLQAA0jgAANREAADUUgAA1WEAANVzAADW&#10;hwAA1psAANatAADXvwAA2M4AANjdAADY3QB7oAAAbqYAAGCtAABTswAARbgAADi8AAArvwAAIcIA&#10;ABfGAAAQyQAACswAAALQAAAA1AAAANcAAADYAAAA2gUAANsLAADcDgAA3hMAAN8ZAADhIQAA4yoA&#10;AOU2AADnQwAA51MAAOhkAADpdwAA6YwAAOqfAADqrgAA6roAAOrDAADqwwBwqAAAYq8AAFW2AABH&#10;vAAAOcAAACzEAAAgyAAAFswAAA7QAAAH1AAAANkAAADdAAAA4QAAAOMAAADkAAAA5gAAAOcBAADp&#10;BwAA6wwAAOwQAADuFQAA8B0AAPMnAAD2MwAA90MAAPhUAAD5ZgAA+XoAAPqOAAD6ngAA+6kAAPuw&#10;AAD7sAD/CxsA/wcZAP8AGQD/ABwA/wAlAP8AMgD/AD8A/wBLAP8AVwD/AGIA/wBrAP8AcwD9AHsA&#10;+wCCAPoAiAD4AI0A9wCSAPYAmAD1AJ0A9ACiAPMAqQDxALAA7wC4AO4AwwDsANEA6wDmAOkA8wDo&#10;AP4A6AD/AOgA/wDoAP8A6AD/AOgA/wD/DhgA/woVAP8BFAD/ABgA/wAiAP8ALgD/ADsA/wBHAP8A&#10;UwD9AF4A+gBnAPcAbwD1AHcA8wB+APIAhADwAIkA7wCPAO4AlADsAJoA6wCfAOkApQDoAKwA5gC0&#10;AOQAvwDjAMwA4QDiAN8A8ADeAPsA3gD/AN0A/wDdAP8A3AD/ANwA/wD/EBMA/w0RAP8GEAD/AhUA&#10;/wAeAP8AKQD/ADYA/wBCAPoATgD0AFkA8QBiAO4AawDsAHIA6gB5AOgAfwDnAIUA5QCLAOQAkADi&#10;AJYA4QCcAN8AogDdAKkA2gCxANgAuwDVAMgA0gDdANEA7QDQAPkAzwD/AM4A/wDNAP8AzQD/AM0A&#10;/wD/EQ8A/w4NAP8MDQD/CxIA/wcZAP8CJAD/ADAA9gA8AO8ASQDqAFMA5wBdAOQAZgDhAG0A3wB0&#10;AN0AewDbAIEA2QCGANYAjADUAJIA0gCYANAAngDOAKYAzACuAMoAuADIAMQAxgDXAMUA6gDDAPcA&#10;wgD/AMEB/wDAAv8AwAL/AMAC/wD/FAsA/xAGAP8QCQD/EA4A/w4UAP8KHgD1BikA6wQ2AOMDQgDf&#10;A04A2wRXANYEYADTBGgA0ARvAM4FdgDMBXwAygWCAMkFiADHBY4AxgWUAMQFmwDCBaMAwAarAL4G&#10;tQC9BsIAuwjUALoJ6QC3C/gAtQz/ALQM/wC0DP8AtAz/ALQM/wD/FwQA/xQAAP8WAwD/FAkA/xEO&#10;APIOFQDoDCEA3gouANYLOwDQDEcAzAxRAMkMWgDGDWIAxA1qAMINcQDADXcAvw19AL0OgwC8DooA&#10;ug6RALkOmAC3DqAAtg6pALQPtACyD8EAsRDUAK4R6wCrEvoAqRL/AKgT/wCnE/8ApxP/AKcT/wD/&#10;GgAA/xsAAPkbAADrGQAA5RQGAOUQDgDZDhcAzxEmAMgSNADEE0AAvxRLALwUVAC5FV0AtxVkALUV&#10;awC0FXEAshV4ALEWfgCvFoUArhaMAKwWlACrF5wAqRemAKcYsACmGL0ApBjPAKIa5wCfGvcAnRv/&#10;AZwb/wGcG/8Bmxv/AZsb/wH/HQAA9yEAAOgkAADdJQAA1CEBAM8bCADKFxEAwhogALwcLQC3HToA&#10;sx5FALAeTwCtHlcAqx5fAKkfZgCoH2wAph9zAKUfeQCjH4AAoh+HAKAgjwCfIJgAnSCiAJsgrAGa&#10;IbkBmCHKAZYi5AGUI/UBkiP/AZEj/wGQI/8BkCP/AZAj/wH/IgAA6ykAAN0uAADPLwAAxy0AAMEn&#10;AwC9Ig0AtiMaALAlKACsJjQAqCZAAKUnSQCiJ1IAoCdaAJ4nYQCcJ2cAmydtAJkndACYJ3sBlieC&#10;AZUniwGTJ5QBkSieAZAoqQGOKLUCjSnGAosp3wKJKvIChyr/AoYq/wKGKv8Chir/AoYq/wL0KAAA&#10;4zEAANE2AADFOAAAvDYAALYwAACyKwkAqywUAKYtIgCiLi8Ani46AJsuRACYL00Ali9VAJQuXACS&#10;LmIAkC5pAY8ubwGNLnYBjC5+AYouhgKILo8Chy6aAoUvpQODL7IDgi/CA4Ew2gN/MO8DfTH+A30x&#10;/wN8Mf8DfDH/A3wx/wPtLwAA2zcAAMk9AAC+PgAAszwAAKw4AACnMwQAojIRAJ00HQCZNSoAlTU1&#10;AJI1QACPNUkAjTVQAIs1VwCJNV4BhzVkAYU0awGENHICgjR5AoA0ggJ+NIsDfTSWA3s1oQR5Na4E&#10;eDW+BXc21AV2Nu0FdDf8BXQ3/wR0N/8EdDf/BHQ3/wTnNQAA0j0AAMNCAAC4RAAArEIAAKQ+AACf&#10;OQAAmjgOAJQ6GQCQOiYAjTsxAIo7OwCHO0QAhDtMAII7UwGAOloBfjpgAX06ZwJ7Om4CeTp1Anc6&#10;fgN2OogEdDqTBHI6ngVxOqsFbzu7Bm47zwZtO+oGbTz6Bmw8/wVsPP8FbDz/BWw8/wXiOQAAzEIA&#10;AL5HAACxSAAApUYAAJ1DAACXPwAAkj4LAI0/FQCJPyEAhUAtAIJANwB/QEAAfUBIAHtATwF5QFYB&#10;dz9dAXU/YwJzP2oCcT9yA3A/egNuP4QEbD+QBWs/nAZpP6kGaD+4B2dAzAdmQOgHZkD5BmVA/wZl&#10;QP8GZUD/BWVA/wXcPgAAx0YAALlLAACsTAAAoEoAAJdHAACRQwAAi0MIAIZDEgCCRB4AfkQpAHtF&#10;NAB5RT0AdkVFAHRETAFyRFMBcERZAW5EYAJsQ2cCa0NvA2lDdwRnQ4EFZkONBmRDmQZiQ6cHYUS2&#10;CGBEyghgROYIX0X4B19F/wdgRf8GYET/BmBE/wbWQQAAw0kAALZOAACnTwAAm00AAJJLAACMRwAA&#10;hUcEAIBHEAB8SBoAeEgmAHVJMABzSToAcElCAG5JSQFsSFABakhWAWhIXQJmSGQCZUhsA2NIdQRh&#10;R38FYEeKBl5IlwddSKUIW0i0CFtIxwlaSOQIWkn2CFpJ/wdaSP8GWkj/BlpI/wbRRQAAv0wAALJS&#10;AACjUQAAl1AAAI1OAACGSgAAgEoBAHpLDgB2TBcAckwjAG9MLQBtTTYAakw/AGhMRgBmTE0BZExT&#10;AWJMWgJhTGECX0xpA15McgRcTHwFWkyIBllMlQdXTKMIVkyyCFVMxglVTOIJVUz1CFVM/wdVTP8H&#10;Vkz/BlZM/wbMSAAAvFAAAK9VAACgVAAAk1MAAIlRAACBTQAAek4AAHVPDABwTxUAbVAgAGpQKgBn&#10;UDMAZVA8AGNQQwBhUEoBX1BRAV1QWAJcUF8CWlBnA1lQcARXUHoFVVCGBlRQkwdSUKEIUVCxCVBQ&#10;xAlQUOEJUFD0CFFQ/wdRT/8HUU//BlFP/wbJSwAAuVMAAKtXAACcVgAAj1UAAIVUAAB8UAAAdVEA&#10;AHBSCQBrUxIAaFQdAGVUJwBiVDEAYFQ5AF5UQQBcVEgBWlRPAVlUVgFXVF0CVlRlA1RUbgRSVHgF&#10;UVSEBk9UkQdOVKAITFSvCExUwglLVN8JTFTzCExT/wdMU/8HTVP/Bk1T/wbFTgAAtlYAAKdaAACY&#10;WQAAi1gAAIFXAAB3VAAAcFUAAGpWBgBmVxAAYlcaAGBYJABdWC4AW1k3AFlZPwBXWUYAVllNAVRZ&#10;VAFTWVsCUVljAk9YbANOWHYETFiCBUpYjwZJWJ4HSFiuCEdYwAhHWN0IR1jyCEdX/wdIV/8HSFf/&#10;BkhX/wbBUQAAslkAAKNcAACUWwAAh1sAAH1aAAByWAAAa1kAAGVaAwBgWw4AXVwXAFpcIQBYXSsA&#10;Vl00AFRePABTXkQAUV5LAVBeUgFOXlkCTF5hAktdagNJXXQER12ABUVdjQZEXZwHQ12sB0JdvghC&#10;XdoIQlzxB0Jc/gdDW/8GQ1v/BkNb/wa9VQAAr10AAJ9fAACQXgAAg14AAHhdAABtXAAAZV0AAF9f&#10;AABaYAwAV2EUAFViHgBSYigAUWMxAE9jOQBOY0EATGNIAEtjTwFJY1YBR2NeAkVjZwJEY3EDQmN9&#10;BEBiiwU/YpoGPmKqBj1ivAc8YtYHPWHvBj1h/QY+YP8GPmD/Bj5g/wa5WQAAq2EAAJphAACLYQAA&#10;f2EAAHRhAABpYQAAX2IAAFlkAABUZgkAUWcRAE5nGgBMaCQAS2ktAElpNgBIaT4ARmpFAEVqTABD&#10;alQBQmpcAUBpZQI+aW8CPGl7AztpiQQ5aZgFOGioBTdougU3adMFN2juBTdn/AU4Zv8FOGb/BThm&#10;/wW0XgAAp2UAAJVlAACGZAAAemUAAG9lAABkZgAAWWgAAFJqAABNbAQASW4OAEduFgBFbyAARHAp&#10;AEJwMgBBcDoAQHFCAD9xSQA9cVEAPHFZATpxYgE4cWwCNnB4AjVwhgMzcJUDMnCmBDFwuAQwcNAE&#10;MW/sBDFu+wQxbf8EMWz/BDFs/wSvZAAAoWkAAI9oAACBaAAAdWkAAGtpAABgawAAVW4AAE1xAABG&#10;cwAAQnULAD92EgA9dxwAPHclADp4LQA5eDUAOHk9ADd5RQA2eU0ANXlVADN5XgAxeWgBMHl0AS55&#10;gwIteZICK3ijAip4tQIqeMwCKnfqAip2+QMqdf8DKnT/Ayp0/wOqagAAmm0AAIlsAAB8bQAAcG0A&#10;AGZuAABbcQAAUHUAAEh4AABBewAAOn4FADZ/DgA0gBYAM4EgADKBKAAwgTAAL4I4AC6CQAAtgkgA&#10;LIJQACuCWgAqgmQAKIJwACaCfwElgo8BJIKgASOCsgEigskBIoHnASJ/9wEifv8CIn3/AiJ9/wKl&#10;cQAAk3EAAINxAAB2cQAAbHIAAGB1AABWeAAATHwAAEOAAAA7gwAAM4YAAC2JCgAqihEAKYsZACeL&#10;IgAmiyoAJYwxACSMOQAjjEIAIo1KACGNVAAgjV4AH41rAB2NeQAcjYoAG42cABmNrgAYjMQAGIzj&#10;ABmK9QAZif8BGYj/ARmI/wGddwAAjHYAAH12AABydwAAZXkAAFp8AABQgAAARoQAADyJAAA0jAAA&#10;LZAAACWTAgAflQwAHZYSAByWGgAblyIAGpcqABmXMgAYmDoAF5hDABaYTQAVmFgAFJhkABOYcwAR&#10;mIQAEJiWABCYqQAOmL8ADpfdAA+W8gAQlfwAEJT/ABCU/wCVfQAAhXwAAHh8AABrfgAAX4EAAFSG&#10;AABKigAAQI8AADaTAAAtlwAAJpoAAB6dAAAXoAMAEqIMABCjEgAQoxkAD6MhAA6kKQAOpDEADaQ6&#10;AAykRQALpFAACqRcAAmkagAHpHsABqOOAASjoQACo7QAA6LLAAOi5gADofMAA6H7AAOh+wCNgwAA&#10;f4IAAHGEAABkhwAAWIwAAE2RAABClgAAOJoAAC+eAAAmogAAHqUAABeoAAARqwAADK4HAAevDQAD&#10;rxIAAq8ZAAGvIQAArykAALAyAACwPAAAsEcAALBTAACwYQAAsHEAALCDAACvlwAAr6oAAK+/AACu&#10;2QAArusAAK70AACu9ACHiQAAeIoAAGqOAABdkwAAUZgAAEWdAAA7ogAAMKYAACeqAAAergAAFrEA&#10;ABC0AAALtgAABbkDAAC6CgAAug4AALoTAAC7GQAAuyEAALwoAAC8MQAAvTwAAL5IAAC+VgAAvmUA&#10;AL53AAC+jAAAvp8AAL2zAAC+xwAAvt4AAL3rAAC96wB/kgAAcJUAAGKaAABVnwAASaUAAD2rAAAy&#10;rwAAKLQAAB62AAAVuQAADrwAAAm/AAACwgAAAMQAAADFBAAAxgoAAMYOAADHEgAAyBgAAMkfAADK&#10;JwAAzDAAAM48AADOSQAAz1kAAM9qAADPfgAAz5MAAM+mAADPuAAAz8gAAM/bAADP2wB3nAAAaKEA&#10;AFunAABOrgAAQbQAADS3AAAougAAHb0AABPAAAANxAAABscAAADKAAAAzgAAANAAAADRAAAA0gIA&#10;ANMIAADVDAAA1hAAANkVAADbHAAA3SQAAOAvAADiPAAA40sAAORcAADkbwAA5YMAAOWYAADlqQAA&#10;5bYAAOXDAADlwwBspQAAX6wAAFGyAABEuQAANbwAACjAAAAcxAAAEsgAAAzLAAADzwAAANMAAADY&#10;AAAA3AAAAN8AAADfAAAA4QAAAOMAAADkAwAA5ggAAOgNAADpEQAA7BgAAO4iAADxLgAA8zwAAPRN&#10;AAD1XwAA9nMAAPeHAAD3mQAA+KUAAPiwAAD4sAD/AxcA/wAVAP8AFQD/ABgA/wAjAP8ALwD/ADwA&#10;/wBIAP8AVAD/AF4A/wBnAP0AbwD7AHYA+QB9APgAgwD2AIgA9QCOAPQAkwDyAJgA8QCeAPAApADu&#10;AKsA7QCzAOsAvQDqAMsA6ADhAOcA8QDmAP0A5QD/AOQA/wDkAP8A5AD/AOQA/wD/BxMA/wARAP8A&#10;EQD/ABUA/wAfAP8AKwD/ADcA/wBEAP4ATwD6AFoA9wBjAPQAawDyAHIA8AB5AO8AfwDtAIQA6wCK&#10;AOoAjwDoAJQA5wCaAOUAoADkAKcA4gCvAOAAuQDeAMYA3ADaANoA7ADYAPkA1gD/ANYA/wDXAP8A&#10;2AD/ANgA/wD/ChAA/wMOAP8ADQD/ABIA/wAaAP8AJgD8ADIA9wA/APQASgDxAFUA7QBeAOoAZgDo&#10;AG4A5QB0AOMAegDiAIAA4ACFAN4AiwDcAJAA2wCWANgAnADVAKMA0wCrANEAtQDOAMEAzADRAMsA&#10;5wDJAPUAyAD/AMgA/wDIAP8AyAD/AMgA/wD/DAwA/wYIAP8CCgD/AA8A/wAVAPwAIADxACwA7AA5&#10;AOkARQDlAE8A4QBZAN4AYQDbAGgA1wBvANQAdQDSAHsA0ACAAM4AhgDMAIwAywCSAMkAmADHAKAA&#10;xQCoAMMAsQDBALwAvwDLAL0A4wC8APIAuwD9ALsA/wC6AP8AugD/ALoA/wD/DgUA/wkAAP8JBQD/&#10;BgsA/wEQAPAAGQDmACUA4QAyANwAPwDWAEkA0QBTAM4AWwDLAGMAyABqAMYAcADFAHYAwwB7AMEA&#10;gQDAAIcAvgCOALwAlAC7AJwAuQCkALcArgC1ALkAswDIALEA3wCwAe8ArwH7AK4C/wCtA/8ArQP/&#10;AK0D/wD/EAAA/w4AAP8NAAD2CwMA8gcKAOIBEQDbAh0A0gMrAMwDNwDIBEMAxARNAMEEVgC+BV0A&#10;vAVkALoFawC4BXEAtwV2ALUFfACzBoMAsgaJALAGkQCvB5kArQehAKsHqwCpCLcAqAnGAKYK3QCl&#10;C/AAowz9AKIN/wChDf8AoQ3/AKAN/wD/EQAA/BIAAOwTAADiEwAA2w8DANYJCwDOCBQAxgoiAMAM&#10;MAC8DTwAuA1GALUNTwCyDlcAsA5fAK4OZQCtDmsAqw5xAKoOeACoDn4Apw+FAKUPjQCkD5YAohCf&#10;AKAQqQCfELUAnRHFAJsR3gCZEvEAlxP/AJYU/wCVFP8AlRT/AJQU/wD/FQAA7RsAAOAfAADSHwAA&#10;yRsAAMQUBQDBEA4AuhIbALQTKQCwFDUArBVAAKkVSQCmFVIApBZZAKIWYAChFmYAnxZsAJ4WcgCc&#10;FnkAmxeAAJkXiACYF5EAlhibAJQYpgCTGbIAkRnBAJAa2ACNG+4Aixz9AIoc/wCKHP8AiRz/AIkc&#10;/wD0HQAA5CUAANMpAADHKgAAvCYAALYgAAC0GQsArhoVAKgcIwCkHS8AoR46AJ4eRACbHkwAmR5U&#10;AJcfWwCVH2EAlB9nAJIfbQCRH3QAjyB8AI4ghACMII0AiiCXAIkhogCHIa4AhiK9AIUi0QGCI+sB&#10;gST7AYAk/wF/JP8BfyT/AX8k/wHsJQAA2y0AAMkxAAC8MQAAsS4AAKspAACnJAUAoyMRAJ4kHQCa&#10;JSoAliY1AJMmPwCRJkcAjyZPAI0mVgCLJ1wAiSdiAIgnaQCGJ28AhSd3AIMnfwCBJ4kBgCiTAX4o&#10;ngF9KasBeym5AXopzQF4KugBdyv5AXYr/wF2K/8BdSv/AXUq/wHlLAAA0DQAAME4AACzOAAAqDUA&#10;AKIxAACdLQAAmSoOAJQrGACQLCQAjS0wAIotOgCHLUMAhS1KAIMtUQCBLlgAgC5eAH4uZAB9LmsA&#10;ey5zAXkuewF4LoUBdi6PAXQvmwFzL6gCcS+2AnAwyQJvMOUCbjH3Am0x/wJtMf8CbTH/Am0x/wLf&#10;MgAAyTkAALs+AACsPQAAoToAAJo3AACVMwAAkDEKAIwxFACHMiAAhDMrAIEzNQB/Mz4AfTNGAHsz&#10;TQB5M1QAdzNaAHYzYQB0M2cBcjRvAXE0dwFvNIEBbjSMAmw0mAJqNaUCaTWzA2g1xgNnNuIDZjb1&#10;A2Y2/wJmNv8CZjb/AmY2/wLYNwAAxD4AALVCAACmQQAAmz8AAJM8AACNOAAAiDYHAIQ3EQCANxwA&#10;fDgnAHo4MQB3OToAdTlCAHM5SQBxOVAAcDlXAG45XQBsOWQBazlrAWk5dAFoOX4CZjmJAmQ5lQNj&#10;OqIDYjqxA2E6wwNgO+AEXzvzA187/wNfO/8DXzv/Al87/wLROwAAwEIAALBFAAChRAAAlUMAAI1A&#10;AACHPQAAgjsCAH07DgB5PBgAdT0jAHM9LQBwPTYAbj0/AGw9RgBrPU0AaT1TAGc9WgBmPWEBZD1o&#10;AWM9cQFhPnsCXz6GAl4+kwNcPqADWz+vBFo/wQRaP90EWT/yBFk//wNZP/8DWT//A1k//wPMPwAA&#10;vEYAAKtIAACcRwAAkUYAAIhEAACCQAAAfD8AAHdADABzQBUAb0EgAGxBKgBqQTMAaEE7AGZCQwBk&#10;QkoAY0FQAGFBVwBgQl4BXkJlAV1CbgJbQngCWkKEA1hCkANXQp4EVkOtBFVDvwRUQ9oEVEPxBFRD&#10;/gNUQ/8DVEP/A1RD/wPIQgAAuEkAAKdLAACYSgAAjUkAAINHAAB9QwAAdkMAAHFECgBtRBIAakUd&#10;AGdFJwBkRTAAYkU4AGBFPwBfRUcAXUVNAFtFVABaRlsBWUZjAVdGbAFWRnYCVEaBA1NGjgNSR5wE&#10;UEerBFBHvQRPR9YFT0fvBE9H/QRPR/8DT0f/A1BH/wPERQAAtU0AAKNNAACVTAAAiUsAAH9KAAB4&#10;RgAAcUcAAGxHBwBoSBAAZEgaAGFJJABfSS0AXUk1AFtJPQBZSUQAV0lKAFZJUQBVSlkBVEphAVJK&#10;aQFRSnQCT0p/A05KjANNSpsETEuqBEtLvARKS9MFSkvuBEtL/QRLSv8DS0r/A0tK/wPBSAAAslAA&#10;AKBPAACRTwAAhU4AAHtNAABzSQAAbEoAAGdLBABiTA4AX0wXAFxNIQBaTSoAWE0yAFZNOgBUTUEA&#10;U05IAFJOTwBQTlcBT05fAU5OZwFMTnICS059AklOiwNITpkER0+oBEZPugRGT9EERk/tBEZO/ARG&#10;Tv8DR07/A0dO/wO9TAAArlIAAJxRAACNUQAAgVEAAHdQAABuTAAAZ04AAGJPAABdUA0AWlAUAFdR&#10;HgBVUScAU1EwAFFSOABQUj8ATlJGAE1STQBMU1UASlNdAUlTZQFIU28CRlN7AkVTiQNDU5cDQlOn&#10;BEFTuARBU88EQVPsBEFS+wNCUv8DQlL/A0JR/wO6TwAAqlQAAJhUAACJVAAAfVMAAHNTAABpUQAA&#10;YlIAAFxTAABYVAoAVFUSAFJVGwBPViQATlYtAExXNQBLVzwASldEAEhXSwBHWFIARlhaAURYYwFD&#10;WG0BQVh5AkBYhgI+WJUDPVilAzxYtwQ8WM0EPFfqAzxX+gM9Vv8DPVb/Az1W/wO2UwAApVcAAJRX&#10;AACFVgAAeVYAAG9WAABlVQAAXFYAAFdYAABSWQcATloQAExaGABKWyEASFwqAEdcMgBFXDoARF1B&#10;AENdSABCXVAAQF1YAD9dYQE9XWsBPF12AjpdhAI5XZMCOF2jAzddtQM2XcsDNlzoAzdc+QM3W/8D&#10;OFv/Azha/wOyVwAAoFoAAI9ZAACBWQAAdVkAAGtZAABgWgAAVlsAAFFdAABMXgIASGANAEVgFABE&#10;YR4AQmImAEBiLgA/YjYAPmM+AD1jRQA8Y00AO2NVADljXgA4Y2gBNmN0ATVjgQEzY5ECMmOhAjFj&#10;swIxY8gCMWLnAjFh+AIxYf8CMmD/AjJg/wKuXAAAm10AAIpdAAB8XQAAcF0AAGZdAABcXgAAUmAA&#10;AExiAABFZQAAQWYKAD5nEQA8aBoAO2giADlpKwA4aTIAN2o6ADZqQQA1akkANGpSADNqWwAxamUA&#10;MGpwAS5qfgEtao4BLGqfAStqsAEqasYBKmnlASpo9gIrZ/8CK2f/Aitn/wKpYQAAlWAAAIRgAAB3&#10;YAAAbGEAAGJhAABYYwAATmYAAEdoAABAawAAOm4FADZvDgA0cBUAM3AeADJxJgAwcS4AL3E1AC5y&#10;PQAtckUALHJNACtyVwAqcmEAKXJtACdyewAmcosAJHKcASNyrgEjcsMBI3HiASNw9AEjb/8BI27/&#10;ASNu/wGhZQAAjmQAAH9kAAByZAAAaGUAAF5mAABUaQAASWwAAEJvAAA7cgAANHUAAC54CgAreREA&#10;KnkYACl6IQAneigAJnowACV7OAAke0AAI3tIACJ7UgAhe1wAIHtoAB98dgAdfIYAHHuYABt7qgAa&#10;e78AGnveABp58gAbeP4AG3f/ARt3/wGZaQAAiGkAAHlpAABtaQAAY2oAAFlsAABPbwAARXMAAD13&#10;AAA1egAALn0AACeBAwAigw0AIIQSAB+EGgAdhCIAHIUqABuFMQAahTkAGYVCABiGTAAXhlYAFoZj&#10;ABWGcQAUhoEAEoaTABGGpgARhbsAEIXWABGD7wARgvsAEoL/ABKB/wCRbgAAgW0AAHRuAABpbgAA&#10;XXAAAFNzAABJdwAAQHwAADeAAAAvgwAAJ4cAACGKAAAajQYAFY8NABOQEwASkBoAEpAiABGQKgAQ&#10;kTIAEJE7AA+RRAAOkU8ADZFcAAyRagALkXoACpGNAAiQnwAHkLMAB4/JAAeP5gAHjvQACI38AAiN&#10;/wCJcwAAe3MAAG9zAABjdQAAV3gAAE19AABDgQAAOYYAADCKAAAojgAAIZEAABqVAAATlwAADpoI&#10;AAucDgAJnBMACJwaAAecIgAGnCoABJwzAAOcPQACnUgAAJ1UAACdYgAAnHIAAJyEAACclwAAm6oA&#10;AJu/AACa2wAAmuwAAJr1AACZ+ACCeQAAdnkAAGh6AABcfgAAUYIAAEaHAAA8jAAAMpEAACmVAAAh&#10;mQAAGZ0AABKgAAAOowAACaYFAAOnDAAApxAAAKcVAACoHAAAqCMAAKgrAACpNAAAqT8AAKlLAACp&#10;WQAAqWgAAKl6AACpjgAAqaEAAKi1AACoywAAp+QAAKfvAACn8wB9gAAAb4EAAGGEAABViQAASY4A&#10;AD6UAAA0mQAAKp4AACGiAAAZpgAAEqkAAA2sAAAHrwAAALIAAACzBwAAswwAALMQAAC0FQAAtBsA&#10;ALUiAAC2KwAAtzUAALdAAAC4TgAAuF0AALhuAAC4ggAAuJcAALiqAAC3vgAAt9IAALfmAAC36gB2&#10;iAAAZ4sAAFqQAABOlgAAQpwAADeiAAAspwAAIqsAABmvAAARswAAC7YAAAS5AAAAvAAAAL4AAAC+&#10;AAAAvwYAAMALAADBDwAAwhMAAMMZAADEIAAAxSkAAMc0AADIQgAAyVEAAMliAADJdQAAyYoAAMmf&#10;AADKsQAAysEAAMnRAADJ2QBukwAAYJgAAFOeAABGpAAAOqsAAC+wAAAktQAAGbgAABC8AAAKvwAA&#10;AcEAAADEAAAAyAAAAMoAAADKAAAAzAAAAM0DAADOCAAA0A0AANEQAADTFgAA1h4AANooAADdNAAA&#10;3kMAAN9UAADfZwAA4HwAAOCRAADgpAAA4LIAAOC+AADgwwBmnwAAWaYAAEytAAA/tAAAMrgAACS8&#10;AAAYvwAAEMMAAAjHAAAAygAAAM0AAADRAAAA1QAAANgAAADZAAAA2wAAAN0AAADfAAAA4QQAAOMK&#10;AADlDgAA5xMAAOocAADtJwAA8DUAAPFGAADyWAAA82sAAPOAAAD0lAAA9KMAAPSuAAD0sgD/ABMA&#10;/wARAP8AEQD/ABUA/wAfAP8ALAD/ADkA/wBFAP8AUAD/AFoA/gBjAPsAawD5AHIA9wB4APUAfgD0&#10;AIQA8gCJAPEAjgDwAJMA7gCZAO0AnwDsAKYA6gCuAOgAuADmAMUA5QDbAOMA7QDiAPsA4gD/AOEA&#10;/wDhAP8A4QD/AOEA/wD/ABAA/wAOAP8ADQD/ABIA/wAbAP8AKAD/ADQA/gBBAPsATAD3AFYA9ABf&#10;APEAZgDvAG0A7AB0AOoAegDpAH8A5wCFAOYAigDlAI8A4wCVAOEAmwDgAKIA3gCqANsAtADZAMAA&#10;1gDQANMA6ADSAPcA0QD/ANEA/wDQAP8A0AD/ANAA/wD/AA0A/wAJAP8ACgD/AA8A/wAWAPsAIgD3&#10;AC8A9AA7APAARwDtAFEA6QBaAOUAYgDiAGkA4ABvAN4AdQDcAHoA2gCAANgAhQDVAIsA0wCRANEA&#10;lwDPAJ4AzQCmAMsArwDJALoAxwDJAMUA4gDEAPIAwwD+AMIA/wDBAP8AwgD/AMIA/wD/AwYA/wAB&#10;AP8ABgD/AAwA+QARAPEAHQDrACkA5wA2AOMAQQDfAEsA2wBUANUAXADSAGMAzwBqAM0AcADLAHUA&#10;yQB7AMgAgADGAIYAxQCMAMMAkwDBAJoAvwCiAL0AqwC7ALYAuQDEALcA2gC2AO0AtAD6ALQA/wC0&#10;AP8AtAD/ALQA/wD/BAAA/wAAAP8AAAD/AAYA7AANAOUAFgDeACIA1wAvANEAOwDNAEUAygBOAMYA&#10;VwDEAF4AwQBkAL8AagC9AHAAvAB1ALoAewC5AIEAtwCHALUAjgCzAJUAsgCeALAApwCuALIArAC/&#10;AKoA0QCoAOgAqAD3AKcA/wCnAP8ApgD/AKYA/wD/BgAA/wUAAPEDAADoAAAA4QAHANUAEADNABsA&#10;xwAnAMMAMwC/AD4AvABIALkAUQC2AFgAtABfALIAZQCwAGoArwBwAK0AdgCsAHwAqgCCAKkAiQCn&#10;AJEApQCaAKMApAChAK4AoAC7AJ4BzQCdAuYAnAT0AJsE/wCaBf8AmgX/AJkF/wD/CgAA8Q4AAOQQ&#10;AADZDwAAzgsAAMgDCwDCABMAvAIfALcDLACzBDcAsAVCAK0GSgCqBlIAqAdZAKYHXwClB2UAowdr&#10;AKIIcQCgCHcAnwh+AJ0IhQCbCY4AmgmXAJgKoQCWCqwAlQu6AJMLzACSDOUAkA32AI8O/wCODv8A&#10;jg7/AI0O/wD2EQAA5hcAANYbAADHGQAAvhUAALkQAAC3Cg0AsQsXAKwNJACoDjAApQ47AKIORACf&#10;D0wAnQ9TAJsPWgCaD2AAmBBmAJcQbACVEHIAkxB5AJIQgQCQEIoAjxGUAI0RnwCLEaoAihK4AIgS&#10;ywCGE+YAhRT3AIMV/wCDFf8AghX/AIIV/wDtGgAA3CEAAMolAAC7IgAAsR8AAKsaAACpFAYApRIR&#10;AKAUHgCcFSoAmRU1AJYWPgCUFkcAkhZOAJAWVQCOF1sAjBdhAIsXZwCJF20AiBd0AIYYfACFGIYA&#10;gxmQAIEZmwCAGqcAfhq1AH0bxwB8HOIAeh31AHkd/wB4Hf8AeB3/AHgd/wDlIgAA0CkAAL8sAACw&#10;KgAApycAAKAjAACdHwAAmhoOAJUcGACRHSQAjh4vAIweOQCJHkEAhx9JAIUfUACDH1YAgh9cAIAf&#10;YgB/H2kAfSBwAHwgeAB6IIEAeSGMAHchlwB1IqQAdCKyAHMjwwByI98AcCTzAG8k/wBvJP8AbiT/&#10;AG4k/wDdKQAAyDAAALcyAACoMAAAni4AAJcqAACTJwAAkCMKAIwjEwCIJB8AhCUqAIIlNACAJj0A&#10;fSZEAHwmSwB6JlIAeCZYAHcmXgB1JmUAdCdsAHIndABxJ30AbyiIAG4olABsKKEAaymvAWopwAFp&#10;KtsBZyrxAWcr/wFmK/8BZir/AWYq/wHULwAAwjYAAK82AAChNQAAljQAAJAwAACKLQAAhyoGAIMp&#10;EAB/KhoAfCslAHkrLwB3LDgAdSxAAHMsRwBxLE0AcCxUAG4sWgBtLGEAay1oAGotcABoLXoAZy6F&#10;AGUukQFkLp4BYi+sAWEvvQFhMNUBYDDvAV8w/QFfMP8BXzD/AV8w/wHNNAAAvDsAAKk6AACbOgAA&#10;kDgAAIk1AACDMgAAfzABAHsvDgB3MBYAdDAhAHExKwBvMTQAbTE8AGsxQwBqMUoAaDJQAGcyVwBl&#10;Ml0AZDJlAGIybQBhM3cAXzOCAV4zjgFdNJwBWzSqAVo1uwFaNdIBWTXtAVk1/AFYNf8BWDX/AVk1&#10;/wHIOAAAtz4AAKQ+AACWPQAAizwAAIM6AAB9NwAAeDQAAHQ0CwBwNRMAbTUdAGo1JwBoNjAAZjY4&#10;AGQ2PwBjNkYAYTZNAGA2UwBeN1oAXTdiAFw3agBaOHQBWTh/AVc4jAFWOZkBVTmoAlQ5uQJTOs8C&#10;UzrrAlM6+wFTOv8BUzn/AVM5/wHEPAAAskEAAKBAAACSQAAAhj8AAH49AAB4OgAAczgAAG45CABq&#10;OREAZzkaAGQ6JABiOiwAYDo0AF46PABdO0MAWztKAFo7UABYO1cAVztfAFY8ZwBUPHEBUzx8AVI9&#10;iQFRPZcBTz2mAk4+twJOPs0CTj7pAk0++gJOPv8BTj3/AU49/wHAPwAArkMAAJxDAACOQwAAgkIA&#10;AHpAAABzPQAAbTwAAGg9BQBkPQ4AYT4XAF4+IQBcPikAWj4xAFg+OQBXPkAAVT9GAFQ/TQBTP1UA&#10;UkBcAFBAZQBPQG8BTkF6AU1BhwFLQZYBSkGlAklCtQJJQssCSULoAklC+QJJQf8CSUH/AUlB/wG9&#10;QwAAqkUAAJhFAACKRQAAf0UAAHZDAABvQAAAaEAAAGNBAQBfQQ0AXEEUAFlCHQBXQiYAVUIuAFNC&#10;NgBRQj0AT0JDAE9DSwBOQ1IATURaAExEYwBKRG0BSUV4AUhFhQFHRZQBRUWjAkVGtAJERskCREbn&#10;AkRF+AJERf8CRUX/AkVF/wG6RgAApkgAAJRIAACGSAAAe0cAAHJGAABqQgAAY0MAAF5EAABaRQsA&#10;VkUSAFRGGwBRRiMAT0YrAE5GMwBMRzoAS0dBAEpHSQBJSFAASEhYAEdIYQBGSWsAREl2AUNJgwFC&#10;SZIBQUmiAkBJswI/SscCP0rlAj9J9wJASf8CQEj/AkBI/wG2SQAAokoAAJFKAACDSgAAd0oAAG5J&#10;AABlRQAAXkcAAFlIAABVSQgAUUoQAE9KGABMSiEASkspAElLMQBHSzgARkw/AEVMRgBETE4AQ01W&#10;AEJNXwBBTWgAQE10AT5NgQE9TZABPE2gATtOsQI6TsYCOk7kAjtN9gI7Tf8BO0z/ATxM/wGzTQAA&#10;nkwAAI1MAAB/TAAAdEwAAGpMAABgSgAAWUsAAFRMAABQTQUATE4OAElPFQBHTx4ARU8mAERQLgBC&#10;UDUAQVA9AEBRRAA/UUsAPlFTAD1SXAA8UmYAOlJyADlSfwE4Uo4BN1KeATZSrwE1UsQBNVLiATZS&#10;9QE2Uf8BNlD/ATdQ/wGuTwAAmU8AAIlPAAB7TwAAcE8AAGZPAABcTgAAVE8AAE9RAABKUgEARlMM&#10;AENUEgBBVBsAQFUjAD5VKwA9VjIAPFY6ADtWQQA6VkkAOVdRADhXWgA2V2MANVdvADRXfAEzV4wB&#10;MVecATBXrQEwV8IBMFfgATBW9AExVv8BMVX/ATFV/wGoUgAAlVIAAIRSAAB3UgAAbFIAAGJSAABY&#10;UwAAT1QAAElWAABEVwAAQFkIAD1aEAA7WhcAOVsgADhbJwA3XC8ANlw2ADVcPgA0XEYAM11OADFd&#10;VwAwXWEAL11sAC5degAsXYkAK12aASpdqwEqXb8BKV3eASpc8gEqW/4BK1v/ASta/wGjVQAAj1UA&#10;AH9VAAByVQAAZ1YAAF5WAABUVwAATFkAAEVbAAA/XQAAOl8EADZgDQA0YRMAMmIcADFiIwAwYisA&#10;L2MyAC5jOgAtY0IALGNKACpkUwApZF0AKGRpACdkdgAmZIYAJWSXACRkqQAjZL0AImTaACNj8QAj&#10;Yv0BJGH/ASRh/wGcWAAAiVgAAHpZAABuWQAAY1kAAFpaAABQXAAASF4AAEFgAAA6YwAANGYAAC9o&#10;CgAsaRAAKmkXAClqHwAoaiYAJ2ouACZrNQAlaz0AJGtGACNrTwAibFkAIGxlAB9scgAebIIAHWyU&#10;ABxspgAba7oAGmvUABtq7gAcafwAHGj/ABxo/wCVXAAAg1wAAHVcAABpXQAAX10AAFZeAABMYQAA&#10;Q2QAADxnAAA1agAAL20AAChwBAAjcg0AIXISACBzGgAfcyEAHnMoAB10MAAcdDgAG3RAABp0SgAZ&#10;dFQAF3VgABZ1bgAVdX4AFHWQABN0ogASdLYAEXTPABJz7AAScvoAE3H/ABNx/wCOYAAAfWAAAG9h&#10;AABlYQAAW2IAAFFkAABIZwAAPmsAADduAAAwcQAAKXUAACJ4AAAcewcAF30OABZ9EwAVfRsAFH4i&#10;ABN+KgASfjEAEX46ABF+RAAQf04AD39aAA5/aAANf3gADH+KAAt+nQAKfrAACX3GAAp95AAKfPQA&#10;C3v9AAt6/wCGZQAAd2UAAGplAABhZgAAVmgAAExrAABCbwAAOXMAADF3AAAqegAAI34AAByBAAAV&#10;hAAAEIcIAA2JDgAMiRQADIkbAAuJIwAKiSsACYkzAAiJPQAGiUgABYlUAASJYQACiXEAAYmDAACJ&#10;lgAAiKkAAIe+AACH2gAAhuwAAIb1AACG+gB+agAAcWoAAGdrAABbbAAAUHAAAEZ0AAA8eAAAM30A&#10;ACqBAAAjhQAAHIgAABWMAAAQjwAADJIGAAaTDAACkxEAAJQWAACUHQAAlCQAAJUsAACVNQAAlUAA&#10;AJVMAACWWQAAlmkAAJV6AACVjgAAlKEAAJS1AACTzAAAkuYAAJLyAACS9wB4cAAAbXAAAGByAABU&#10;dQAASXkAAD9+AAA1gwAALIgAACONAAAbkQAAFJQAAA+XAAAKmgAABJ0DAACeCQAAnw4AAJ8SAACg&#10;FwAAoB0AAKElAACiLQAAojcAAKNDAACjUAAAo18AAKNxAACjhAAAopkAAKKtAAChwgAAodwAAKHr&#10;AACg8gBzdgAAZncAAFl7AABNgAAAQoUAADiLAAAukAAAJJUAABuaAAAUngAADqEAAAmkAAACpwAA&#10;AKoAAACrBAAAqwoAAKwNAACtEQAArRYAAK4cAACvJAAAsC0AALE5AACxRgAAslUAALJmAACyeQAA&#10;so4AALGjAACytwAAscoAALHgAACx6QBsfgAAX4IAAFKHAABGjQAAO5MAADCZAAAmngAAHKMAABOn&#10;AAANqwAAB64AAACyAAAAtQAAALcAAAC4AAAAuQIAALkIAAC6DAAAuxAAALwUAAC9GwAAvyMAAMEt&#10;AADCOgAAwkkAAMNaAADDbAAAxIIAAMSXAADEqwAAxLwAAMTLAADE2gBliQAAWI4AAEuVAAA/mwAA&#10;M6IAACioAAAdrQAAFLEAAA22AAAGuQAAALwAAAC/AAAAwwAAAMQAAADFAAAAxgAAAMcAAADJBAAA&#10;ygkAAMsNAADNEQAAzxgAANIhAADVLQAA1jwAANhNAADZXwAA2nMAANqKAADbngAA264AANu6AADc&#10;wwBelgAAUZwAAESjAAA4qgAALLEAACC3AAAVuwAADb4AAATCAAAAxQAAAMkAAADNAAAA0AAAANIA&#10;AADSAAAA1QAAANYAAADZAAAA2wAAAN4FAADgCgAA4g8AAOUWAADoIAAA7C0AAO0+AADtUQAA7mUA&#10;AO96AADvjwAA8J8AAPCrAADwswD/ABAA/wAOAP8ADgD/ABIA/wAdAP8AKQD/ADUA/wBBAP8ATQD+&#10;AFYA+wBfAPgAZgD2AG0A9AB0APIAeQDxAH8A8ACEAO4AiQDtAI8A6wCVAOoAmwDoAKIA5gCqAOUA&#10;swDjAMAA4QDSAOAA6gDfAPkA3QD/AN0A/wDdAP8A3gD/AN4A/wD/AA0A/wAKAP8ACQD/AA8A/wAY&#10;AP8AJAD+ADEA+wA9APgASAD0AFIA8ABaAO0AYgDrAGkA6QBvAOcAdQDlAHoA4wB/AOIAhQDgAIoA&#10;3gCQANwAlgDaAJ0A2AClANUArwDSALoA0ADKAM4A4wDNAPQAywD/AMsA/wDLAP8AywD/AMsA/wD/&#10;AAgA/wADAP8ABQD/AAwA/AAUAPcAHwDyACsA7wA3AOsAQgDnAEwA5ABVAOAAXQDdAGQA2gBqANgA&#10;cADVAHUA0gB6ANAAgADPAIUAzQCLAMsAkgDJAJkAxwChAMUAqgDDALUAwQDDAL8A2gC+AO4AvQD8&#10;ALwA/wC8AP8AvAD/ALwA/wD/AAAA/wAAAP8AAAD5AAcA8QAQAOoAGgDkACUA3wAxANsAPADXAEcA&#10;0gBQAM4AVwDLAF4AyQBlAMYAagDFAHAAwwB1AMEAegDAAIAAvgCGALwAjQC6AJQAuQCcALcApQC1&#10;ALAAswC9ALEAzwCvAOgArgD4AK4A/wCtAP8ArQD/AK0A/wD/AAAA/wAAAP0AAADuAAEA4wAMANoA&#10;FADRAB8AzAArAMgANgDFAEAAwgBKAL8AUgC8AFkAugBfALgAZQC2AGoAtABvALMAdQCxAHoAsACB&#10;AK4AiACtAI8AqwCYAKkAoQCnAKsApQC4AKMAyACiAOIAoQDzAKAA/gCgAP8AoAD/AKAA/wD/AAAA&#10;9gAAAOoAAADgAAAA0wAGAMkADwDCABgAvQAkALkALwC2ADoAtABDALEATACuAFMArABZAKoAXwCp&#10;AGQApwBqAKYAbwCkAHUAowB7AKEAggCgAIoAngCTAJwAnQCaAKcAmAC0AJYAwwCVANwAlADvAJMA&#10;+wCTAP8AkwD/AJIA/wD5BQAA6gsAANwNAADLCgAAwgUAALwACgC2ABEAsQAcAK4AKACqADMApwA9&#10;AKQARQCiAE0AoABTAJ4AWQCcAF8AmwBkAJoAagCYAHAAlwB2AJUAfgCTAIYAkgGPAJABmQCOAqQA&#10;jAKxAIsDwACJBdYAiAbtAIgH+gCHCP8Ahgj/AIYI/wDvDwAA3hQAAMoVAAC8EgAAsxAAAK4MAACr&#10;Bg0ApwMVAKIFIACfBywAnAg2AJkIPwCXCUcAlQlOAJMJVACRCloAkApfAI4KZQCNCmsAiwpyAIoL&#10;eQCIC4IAhwuMAIUMlwCDDKIAgQ2wAIANwAB/DdgAfQ7vAHwP/QB7D/8AexD/AHsQ/wDmFwAA0R4A&#10;AL0dAACvHAAAphkAAKEVAACeEAQAnQ0PAJgOGQCUDiUAkQ8vAI8QOQCMEEEAihBIAIgQTwCHEFUA&#10;hRBbAIQRYQCCEWcAgBFuAH8RdQB9EX4AfBKIAHoSlAB4EqAAdxOuAHUTvgB0FNUAcxXuAHEW/QBx&#10;Fv8AcRb/AHAW/wDcHwAAxiUAALMlAAClIwAAnCEAAJYeAACSGQAAkRQLAI0UFACJFR8AhhYpAIMW&#10;MwCBFzwAgBdDAH4XSgB8F1AAehdWAHkYXAB3GGIAdhhpAHQYcQBzGXoAcRmEAG8akABuGp0AbBur&#10;AGscuwBqHNAAaR3sAGge+wBoHv8AZx7/AGce/wDRJgAAvSoAAKsqAACdKgAAkygAAI0lAACIIgAA&#10;hh0GAIMbEAB/HBoAfB0kAHodLgB3HjYAdh4+AHQeRQByH0sAcR9RAG8fWABuH14AbB9lAGsgbQBp&#10;IHYAaCGBAGYhjQBlIpoAYyKoAGIjuABhI80AYCTpAGAk+gBfJP8AXyT/AF8k/wDKLAAAti8AAKQv&#10;AACWLwAAjC0AAIUqAACAKAAAfSQAAHoiDQB2IxUAcyMgAHEkKQBvJDIAbSQ6AGslQQBqJUcAaCVN&#10;AGYlVABlJVoAZCZhAGImaQBhJnIAXyd9AF4nigBdKJcAWymlAFoptQBaKsoAWSrnAFgq+ABYKv8A&#10;WCr/AFgq/wDFMQAArzMAAJ4zAACQMwAAhjIAAH8vAAB5LQAAdSoAAHIoCgBvKBIAaykbAGkpJQBn&#10;Ki0AZSo1AGMqPQBiKkMAYCpKAF8rUABeK1cAXCteAFssZgBZLG8AWC16AFcthwBWLpUAVC6jAFMv&#10;swBTL8cAUi/lAFIv9wBSL/8AUi//AFIv/wDBNgAAqjYAAJk2AACLNgAAgTUAAHkzAABzMQAAby8A&#10;AGsuBgBoLRAAZC4YAGIuIQBgLyoAXi8xAFwvOQBbL0AAWS9GAFgvTQBXMFMAVjBbAFQxYwBTMWwA&#10;UjJ3AFEyhABPM5IATjOhAE0zsQBNNMUBTDTjAUw09gBMNP8ATDT/AEwz/wC7OQAApjkAAJU5AACH&#10;OQAAfDkAAHQ3AABuNAAAaTMAAGUyAgBhMg0AXjIUAFwzHgBaMyYAWDMuAFYzNQBVNDwAUzRDAFI0&#10;SgBRNFAAUDVYAE41YABNNmoATDZ1AEs3ggBKN5AASTifAEg4sAFHOMMBRzjhAUc49QFHOP8BRzj/&#10;AUc4/wG3OwAAojwAAJE8AACDPAAAeDwAAHA6AABqNwAAZDYAAGA2AABcNgsAWTcSAFY3GgBUNyMA&#10;UjcrAFA3MgBPODkATThAAEw4RwBLOE4ASjlVAEk5XgBIOmgARzpzAEY7gABFO44ARDyeAEM8rgFC&#10;PMIBQj3fAUI88wFCPP8BQjz/AUI7/wGzPQAAnj4AAI0+AAB/PgAAdT4AAGw9AABmOgAAYDkAAFs6&#10;AABXOggAUzsQAFE7GABOOyAATDsoAEs7LwBJPDYARzw9AEc8RABGPUsART1TAEQ+XABDPmYAQj9x&#10;AEE/fgBAP40AP0CcAD5ArQE9QMABPUDdAT1A8gE9QP8BPj//AT4//wGuQAAAmkAAAIlBAAB8QQAA&#10;cUEAAGhAAABhPAAAWz0AAFY+AABSPgUATj8OAEw/FQBJPx0AR0AlAEZALABEQDMAQ0A6AEJBQgBB&#10;QUkAQEFRAD9CWgA+QmMAPUNvADxDfAA7Q4sAOkSbADlEqwE5RL4BOETbATlE8QE5Q/4BOUP/ATlD&#10;/wGqQgAAlkMAAIZDAAB4QwAAbkMAAGVDAABdQAAAVkAAAFFCAABNQgIASUMMAEZDEgBERBoAQkQi&#10;AEFEKgA/RTEAPkU4AD1FPwA8RkcAO0ZPADpGVwA5R2EAOEdsADdHegA2SIkANUiZADRIqgA0SL0A&#10;M0jZADRI8AA0R/0ANEf/ADVG/wCmRAAAkkUAAIJGAAB1RgAAakYAAGFFAABZRAAAUUQAAExGAABI&#10;RwAAREcKAEFIEAA/SRgAPUkgADxJJwA6Si4AOUo2ADhKPQA3S0QANktMADVLVQA0TF8AM0xqADJM&#10;dwAxTIYAMEyXAC9NqAAuTbsALk3VAC5M7wAvTP0AL0v/ADBL/wChRwAAjkgAAH5IAABxSAAAZkkA&#10;AF1IAABVSAAATEkAAEdKAABCSwAAP0wGADtNDgA5ThUAN04dADZPJAA1TysAM08zADJQOgAxUEIA&#10;MFBKAC9RUgAuUVwALVFnACxRdQArUYQAKlKVAClSpgApUrkAKFLSAClR7gApUPwAKlD/ACpP/wCc&#10;SgAAiUoAAHpLAABtSwAAY0wAAFpMAABRTAAASE0AAENPAAA9UAAAOVICADVTDAAzVBIAMVQZADBV&#10;IQAuVSgALVUvACxWNwArVj4AKlZGAClWTwAoV1kAJ1dkACZXcgAlV4EAJFeSACNXpAAiV7cAIlfP&#10;ACJX7AAjVvoAI1X/ACRV/wCWTQAAhE4AAHVOAABpTgAAX08AAFZPAABNUAAARVIAAD9TAAA5VgAA&#10;M1gAAC9aCAArWw8AKlsVAChcHQAnXCQAJlwrACVcMwAkXToAI11DACJdTAAhXVYAIF5hAB9ebgAe&#10;Xn4AHV6PABxeoQAbXrQAGl3MABtd6QAbXPkAHFv/ABxb/wCQUQAAflEAAHBRAABkUgAAW1IAAFJT&#10;AABKVAAAQVcAADtZAAA1WwAALl4AAChgAwAkYgwAImMRACFjGAAfZCAAHmQnAB1kLgAcZDYAG2U+&#10;ABplRwAZZVEAGGVdABdlagAWZXoAFWWLABRlngATZbEAEmXIABJk5wATY/cAFGL/ABRi/wCJVAAA&#10;eFUAAGtVAABgVgAAV1YAAE9XAABGWQAAPVwAADZfAAAwYgAAKWQAACNnAAAdagcAGWwOABhsEwAW&#10;bRoAFW0hABRtKQAUbTAAE205ABJuQgARbkwAEG5YAA9uZQAObnUADW6HAA1umgAMba0AC23CAAts&#10;4AAMa/MADWv9AA1q/wCCWQAAclkAAGZZAABcWgAAVFoAAEpcAABBXwAAOWMAADFmAAAqaQAAJGwA&#10;AB1vAAAXcgAAEnUJAA93DwAOdxQADncbAA13IwAMdyoAC3czAAp3PAAJd0cACHdSAAd3XwAFd28A&#10;BHeAAAN3lAABdqcAAHa7AAF11QABdOsAAnT2AAJ0/AB7XQAAbV0AAGJeAABZXgAATmAAAEVjAAA8&#10;ZwAAM2sAACtuAAAkcgAAHnUAABd5AAASfAAADX8GAAmBDAAFgREAA4EWAAKBHQABgSQAAIEtAACC&#10;NgAAgkAAAIJMAACCWQAAgmgAAIJ5AACCjQAAgaAAAIC0AACAywAAf+cAAH7yAAB++QB0YgAAaGIA&#10;AF5iAABTZAAASWcAAD9rAAA2cAAALXQAACV4AAAefAAAF4AAABGDAAANhgAACIkEAAKLCgAAiw4A&#10;AIsTAACMGAAAjB8AAI0mAACNLwAAjjkAAI5EAACOUQAAjmAAAI5xAACOhQAAjpkAAI2tAACMwwAA&#10;jN8AAIvuAACL9gBuaAAAZGcAAFhpAABNbAAAQnEAADh2AAAvewAAJn8AAB6EAAAWiAAAEIwAAAyP&#10;AAAGkgAAAJUAAACWBwAAlwwAAJcPAACYEwAAmRgAAJofAACbJgAAmzAAAJw7AACcSAAAnFcAAJxo&#10;AACcewAAnJAAAJulAACbugAAmtAAAJrnAACa8QBqbQAAXm8AAFFyAABGdwAAO3wAADGCAAAnhwAA&#10;HowAABaRAAAQlQAACpkAAAScAAAAoAAAAKIAAACjAQAAowYAAKQLAAClDgAAphIAAKcXAACoHgAA&#10;qiYAAKsxAACrPgAArE0AAKxdAACscAAArIUAAKybAACrrwAAq8MAAKvZAACq6ABkdQAAV3kAAEt+&#10;AAA/hAAANIoAACmQAAAflgAAFpsAABCfAAAJowAAAacAAACqAAAArgAAALAAAACwAAAAsQAAALID&#10;AAC0CAAAtQ0AALYQAAC3FQAAuR0AALsmAAC8MwAAvUEAAL1SAAC9ZAAAvnkAAL6QAAC9pAAAvbcA&#10;AL3GAAC91wBcfwAAUIUAAESLAAA4kgAALJkAACGfAAAXpAAAEKkAAAmuAAAAsgAAALYAAAC5AAAA&#10;vQAAAL8AAAC/AAAAwAAAAMEAAADDAAAAxAUAAMYKAADHDgAAyRMAAMscAADOJgAA0DUAANFFAADS&#10;VwAA0msAANOCAADTlwAA06kAANK4AADSxABVjAAASZMAAD2aAAAwogAAJagAABquAAARtAAACbkA&#10;AAC9AAAAwQAAAMQAAADIAAAAywAAAM0AAADNAAAAzwAAANAAAADSAAAA1AAAANgAAADaBgAA3QwA&#10;AOARAADjGgAA5icAAOc4AADoSgAA6V0AAOpyAADriAAA65sAAOyoAADssgD/AA0A/wALAP8ACwD/&#10;ABAA/wAaAP8AJgD/ADIA/wA9AP8ASAD7AFIA+ABaAPYAYgDzAGkA8QBvAPAAdQDuAHoA7AB/AOsA&#10;hADpAIoA6ACQAOYAlgDkAJ0A4gClAOEArwDfALsA3QDLANsA5gDZAPcA2AD/ANgA/wDXAP8A1wD/&#10;ANQA/wD/AAgA/wAEAP8ABAD/AA0A/wAVAP4AIQD6ACwA9wA4APQAQwDwAE0A7QBVAOoAXQDnAGQA&#10;5ABqAOIAcADgAHUA3gB6AN0AfwDbAIUA2QCLANUAkQDTAJkA0QCgAM8AqgDNALUAywDEAMkA3QDI&#10;APEAxwD/AMYA/wDGAP8AxgD/AMcA/wD/AAAA/wAAAP8AAAD/AAoA+AARAPEAHADsACcA6QAyAOYA&#10;PQDiAEcA3QBQANkAWADVAF8A0gBlANAAagDOAHAAzAB1AMoAegDJAH8AxwCFAMUAjADDAJQAwQCc&#10;AL8ApQC9ALAAuwC9ALoA0AC4AOsAtwD7ALYA/wC2AP8AtgD/ALYA/wD/AAAA/wAAAP0AAADzAAUA&#10;6QAOAOEAFgDbACEA1QAtANEANwDOAEEAygBKAMcAUgDEAFkAwgBfAMAAZQC+AGoAvABvALsAdAC5&#10;AHoAtwCAALYAhwC0AI4AsgCXALAAoACuAKoArQC3AKsAyACpAOMAqAD1AKcA/wCnAP8ApwD/AKYA&#10;/wD/AAAA/gAAAPEAAADlAAAA1wAKAM0AEQDHABwAwgAmAL8AMQC8ADsAugBEALcATAC0AFMAsgBZ&#10;ALEAXwCvAGQArQBpAKwAbwCqAHQAqQB6AKcAgQCmAIkApACRAKIAmwCgAKUAngCyAJ0AwQCbANoA&#10;mgDvAJkA/QCYAP8AmAD/AJgA/wD9AAAA8AAAAOEAAADRAAAAxgAEAL0ADQC3ABUAswAgALAAKwCt&#10;ADUAqwA+AKgARgCmAE0ApABUAKMAWQChAF8AoABkAJ4AaQCdAG4AmwB1AJoAewCYAIMAlgCMAJUA&#10;lgCTAKEAkQCtAI8AuwCNAM8AjADpAIsA+ACMAP8AjAD/AIwA/wDzAgAA4gcAAMwHAAC/BAAAtwAA&#10;ALEACACrABAApwAZAKQAJACgAC4AngA3AJwAQACaAEcAmABOAJYAVACVAFkAkwBeAJIAZACQAGkA&#10;jwBvAI0AdgCLAH4AigCIAIgAkgCGAJ0AhQCpAIMAuACBAMoAgADlAIAA9QB/AP8AfwD/AH8A/wDo&#10;DQAA0BAAAL4QAACxDgAAqA0AAKMIAACgAgwAnAATAJgAHQCVACcAkgAxAJAAOQCOAUEAjAFIAIoC&#10;TgCJAlQAhwJZAIYCXwCEA2QAgwNrAIEDcgCABHoAfgSEAH0FjgB7BZoAeQanAHgGtQB2B8gAdQjj&#10;AHUJ9AB0Cv8Acwr/AHMK/wDdFQAAxBcAALEXAAClFgAAnBMAAJYRAACUDQQAkwgNAI4HFQCLCSAA&#10;iAkqAIUKMwCDCzsAgQtCAIALSQB+C08AfQxUAHsMWgB6DGAAeAxnAHcMbgB1DXYAdA2AAHINjABw&#10;DZkAbw6mAG0OtQBsDskAaw/mAGoQ9wBpEP8AaRD/AGkQ/wDQHQAAuR4AAKgeAACbHQAAkhsAAIsZ&#10;AACIFQAAhxEHAIUOEACBDxoAfhAkAHsQLQB5EDYAdxE9AHYRRAB0EUoAcxFQAHERVgBwEVwAbhJi&#10;AG0SagBrEnMAaRN9AGgTiQBmE5YAZRSjAGMVswBiFcYAYhbjAGEW9gBgF/8AYBf/AGAX/wDHIgAA&#10;sCMAAJ8kAACSIwAAiSIAAIIgAAB+HQAAfBkAAHoVDQB3FRUAdBYfAHEWKABvFzAAbhc4AGwXPwBr&#10;F0UAaRhLAGgYUQBmGFgAZRheAGMZZgBiGW8AYBl5AF8ahQBdG5IAXBuhAFscsABaHMMAWR3gAFge&#10;9ABYHv8AWB7/AFge/wC/JwAAqSgAAJkoAACLKAAAgicAAHslAAB2IwAAcyAAAHEcCQBuHBEAaxwa&#10;AGkdIwBnHSwAZR0zAGMeOgBiHkEAYB5HAF8eTQBeHlQAXB9bAFsfYgBZIGsAWCB2AFYhggBVIZAA&#10;VCKeAFMirgBSI8AAUSPdAFEk8gBRJP8AUST/AFEj/wC5KwAAoywAAJMsAACGLQAAfCwAAHQqAABv&#10;KAAAayUAAGkiBQBmIQ4AYyIWAGEiHwBfIycAXSMvAFwjNgBaIz0AWSRDAFckSgBWJFAAVSRXAFMl&#10;XwBSJWgAUSZzAE8mfwBOJ40ATSicAEworABLKb4ASynaAEop8QBKKf8ASyn/AEsp/wCzLgAAni8A&#10;AI4wAACBMAAAdy8AAG8uAABqKwAAZSoAAGMnAQBfJwwAXCcTAFonGwBYKCQAVigrAFUoMgBTKDkA&#10;UilAAFApRgBPKU0ATilUAE0qXABMKmUASitwAEkrfABILIsARy2aAEYtqgBFLrwARS7WAEUu7wBF&#10;Lv4ARS7/AEUt/wCuMQAAmjIAAIkzAAB8MwAAcjMAAGsxAABlLwAAYC0AAF0sAABZLAkAViwQAFQs&#10;GABSLCAAUCwoAE4tLwBNLTYATC08AEotQwBJLUoASC5RAEcuWQBGL2MARTBtAEMwegBCMYkAQTGY&#10;AEEyqABAMrsAPzLTAD8y7gBAMv0AQDL/AEAy/wCqMwAAljUAAIY1AAB5NgAAbjUAAGY1AABhMgAA&#10;XDAAAFcwAABUMAYAUTAOAE4wFQBMMR0ASjElAEgxLABHMTIARjE5AEQxQABDMkcAQjJPAEEzVwBA&#10;M2AAPzRrAD41eAA9NYcAPDaWADs2pwA7NrkAOjbRADo27QA7NvwAOzb/ADs2/wCmNgAAkjcAAII4&#10;AAB1OAAAazgAAGM3AABdNgAAVzMAAFM0AABPNAMASzQMAEk0EgBGNRoARTUiAEM1KQBBNS8AQDU2&#10;AD82PQA+NkQAPTdMADw3VQA7OF4AOjhpADk5dgA4OYUANzqVADc6pQA2OrgANTrPADY67AA2OvsA&#10;Njn/ADc5/wCiOAAAjjkAAH46AAByOwAAaDsAAF86AABZOQAAUzYAAE43AABKOAAARjgKAEQ5EABB&#10;ORcAPzkfAD45JgA8OS0AOzo0ADo6OwA5O0IAODtKADc7UwA2PFwANTxnADQ9dAAzPYMAMz6TADI+&#10;pAAxPrYAMT7NADE+6gAxPvoAMj3/ADI9/wCeOwAAizwAAHs8AABuPQAAZD0AAFw9AABVPAAATjoA&#10;AEk7AABFPAAAQT0HAD49DgA8PRUAOj4cADk+IwA3PioANj8xADU/OAA0P0AAM0BIADJAUAAxQFoA&#10;MEFlAC9BcgAuQoEALUKRAC1CogAsQrUAK0LLACxC6QAsQvkALUH/AC1B/wCZPQAAhz4AAHc/AABr&#10;PwAAYUAAAFk/AABSPwAAST4AAEQ/AABAQAAAPEEEADlCDQA3QhIANUMZADNDIQAyQygAMUQvADBE&#10;NgAvRD0ALkVFAC1FTgAsRVgAK0ZjACpGbwApRn4AKEaPACdHoQAmR7MAJkfJACZG5wAnRvgAKEX/&#10;AChF/wCVQAAAgkEAAHNCAABnQgAAXkIAAFVCAABOQgAARUIAAD9EAAA7RQAAN0YAADRHCgAxSBAA&#10;L0gWAC5JHgAsSSUAK0ksACpJMwApSjoAKEpCACdKSwAmS1UAJUtgACRLbQAjS3wAIkuNACFMnwAh&#10;TLEAIEzHACBL5gAhS/cAIkr/ACJK/wCQQwAAfkQAAG9EAABkRQAAWkUAAFJFAABKRgAAQUcAADxI&#10;AAA3SQAAMksAAC5NBwArTg4AKU4TACdPGgAmTyEAJU8oACRPMAAjUDcAIlA/ACFQSAAgUFIAH1Fd&#10;AB5RagAdUXkAHFGKABtRnAAaUa8AGVHFABlR5AAaUPYAG0//ABxP/wCKRgAAeUcAAGtHAABgSAAA&#10;VkgAAE5IAABHSQAAPksAADlMAAAzTgAALlAAAChTAgAkVAsAIlUQACBVFgAfVh4AHlYkAB1WLAAc&#10;VjMAG1c7ABpXRAAZV04AGFdZABdYZgAVWHUAFFiHABRYmgATV6wAElfCABJX4QATVvQAFFX/ABRV&#10;/wCESQAAdEoAAGZLAABcSwAAU0sAAEtMAABETQAAPE8AADVRAAAvVAAAKVYAACRZAAAeWwcAGl0N&#10;ABhdEgAXXRkAFl4gABVeJwAUXi4AE143ABJeQAARX0oAEV9VABBfYgAPX3EADl+DAA1flgANX6kA&#10;DF6+AAxe2gANXfAADVz8AA5c/wB+TQAAbk4AAGJOAABYTwAAT08AAEhQAABAUgAAOFQAADBXAAAq&#10;WgAAJF0AAB9fAAAZYgEAE2UJABFmDwAQZhQAD2YbAA5nIgANZykADWcyAAxnOwALZ0UACmdQAAln&#10;XQAHZ2wABmd9AAVnkAAEZqMAAma3AANlzwAEZekABGT1AARk/AB3UQAAaVIAAF1SAABUUgAATFMA&#10;AENVAAA7WAAAM1sAACteAAAlYQAAH2QAABlnAAATagAAD20GAAtwDAAIcP/i/+JJQ0NfUFJPRklM&#10;RQAECREAB3AWAAVwHQAEcCQAA3AsAAJwNQAAcD8AAHBKAABwVwAAcGUAAHB2AABwigAAb54AAG+y&#10;AABuyAAAbeUAAG3yAABt+QBwVgAAY1YAAFlWAABRVwAAR1gAAD5bAAA2XwAALmIAACZmAAAfagAA&#10;GW0AABNwAAAOcwAAC3YEAAV4CwABeA8AAHkTAAB5GQAAeR8AAHomAAB6LwAAejkAAHpEAAB6UAAA&#10;el8AAHpwAAB6gwAAepgAAHqsAAB5wgAAeN8AAHjvAAB39wBqWwAAX1sAAFZbAABMXAAAQmAAADlj&#10;AAAwaAAAKGwAACBwAAAZdAAAE3cAAA57AAAJfgAABIECAACCCAAAgw0AAIMQAACEFAAAhRkAAIYg&#10;AACGKAAAhzEAAIc8AACHSQAAh1cAAIdoAACHewAAh5AAAIalAACFugAAhdMAAITqAACE9ABlYAAA&#10;XGAAAFFhAABGZAAAPGkAADJtAAApcgAAIXcAABl7AAASgAAADYMAAAiHAAACigAAAI0AAACOBAAA&#10;jgkAAI8NAACQEAAAkRQAAJIZAACTIAAAlCkAAJUzAACVQAAAlk4AAJZfAACVcgAAlYgAAJWdAACU&#10;sgAAlMgAAJPiAACT7gBhZQAAVmYAAEpqAAA/bgAANXQAACt5AAAhfwAAGYQAABGJAAAMjQAABpEA&#10;AACUAAAAmAAAAJoAAACbAAAAnAIAAJ0HAACeCwAAnw4AAKESAACiGAAAoyAAAKUpAACmNgAApkQA&#10;AKZVAACmaAAApn0AAKaUAAClqQAApL0AAKTRAACk5ABbbAAAT3AAAEN1AAA4ewAALYEAACOHAAAZ&#10;jQAAEZIAAAuXAAAEnAAAAKAAAACjAAAApgAAAKgAAACpAAAAqgAAAKwAAACtBAAArgkAALANAACx&#10;EQAAsxcAALUgAAC2KwAAtzoAALdLAAC4XAAAuHEAALiIAAC4nQAAuLEAALfCAAC30ABUdgAASHwA&#10;ADyCAAAxiQAAJpAAABuXAAASnQAADKIAAAOnAAAAqwAAAK4AAACyAAAAtgAAALgAAAC4AAAAugAA&#10;ALsAAAC9AAAAvgAAAMAFAADBCwAAwxAAAMYWAADJIAAAyi4AAMs+AADMUAAAzGQAAM16AADNkQAA&#10;zaQAAM20AADNwABNgwAAQYoAADWRAAApmQAAHqAAABOmAAAMrAAAA7EAAAC2AAAAugAAAL4AAADC&#10;AAAAxgAAAMgAAADIAAAAygAAAMsAAADNAAAAzgAAANAAAADSAQAA1QgAANkOAADdFQAA4SEAAOIx&#10;AADkQwAA5VYAAOZrAADmggAA55YAAOelAADmsAD/AAkA/wAFAP8ABgD/AA4A/wAWAP8AIQD/AC0A&#10;/wA4AP0AQwD5AE0A9QBVAPIAXQDwAGMA7gBpAOwAbwDqAHQA6QB6AOcAfwDmAIUA5ACLAOMAkQDh&#10;AJkA3wChANwAqgDaALYA1wDGANUA4QDTAPQA0gD/ANEA/wDRAP8AzwD/AMoA/wD/AAEA/wAAAP8A&#10;AQD/AAwA/wASAPoAHQD2ACgA8wAzAPAAPgDsAEgA6ABQAOUAWADiAF4A3wBkAN0AagDbAG8A2QB0&#10;ANYAegDUAH8A0gCFANAAjADOAJMAzACcAMkApQDHALAAxgC+AMQA1ADCAO4AwQD+AMAA/wDAAP8A&#10;vwD/AL4A/wD/AAAA/wAAAP8AAAD6AAcA8QAPAOsAGADmACMA4gAuAOAAOADbAEIA1QBLANEAUgDO&#10;AFkAywBfAMkAZQDHAGoAxgBvAMQAdADCAHoAwQCAAL8AhgC9AI4AuwCWALkAoAC3AKoAtgC3ALQA&#10;ygCyAOYAsQD4ALAA/wCvAP8ArwD/ALAA/wD/AAAA/wAAAPcAAADqAAIA4QAMANcAEwDQAB0AzAAo&#10;AMkAMgDGADwAwgBFAL8ATQC8AFMAugBZALgAXwC3AGQAtQBpALQAbgCyAHQAsQB6AK8AgACtAIgA&#10;rACRAKoAmgCoAKUApgCxAKQAwQCjANwAoQDyAKEA/wCgAP8AoAD/AKEA/wD/AAAA9wAAAOgAAADZ&#10;AAAAywAIAMMAEAC9ABgAuQAiALYALAC0ADYAsgA/AK8ARwCsAE0AqwBUAKkAWQCnAF4ApgBjAKUA&#10;aACjAG4AogB0AKAAegCeAIIAnACLAJsAlQCZAJ8AmACsAJYAugCUAM8AkwDrAJIA+wCSAP8AkgD/&#10;AJEA/wD3AAAA5wAAANMAAADGAAAAuwACALMADACtABIAqgAcAKcAJgCkADAAowA4AKAAQACeAEcA&#10;nABOAJoAUwCZAFgAlwBdAJYAYwCVAGgAkwBuAJIAdACQAHwAjwCFAI0AjwCLAJoAigCnAIgAtQCG&#10;AMcAhQDkAIQA9QCEAP8AgwD/AIMA/wDsAAAA0wAAAMEBAAC0AAAArAAAAKYABwCgAA4AnQAWAJoA&#10;IACXACkAlQAyAJMAOgCRAEEAjwBIAI0ATQCMAFMAiwBYAIkAXQCIAGMAhwBpAIUAbwCDAHcAggCA&#10;AIAAigB+AJYAfQCjAHsAsAB6AMIAeQDdAHgA8QB3AP0AeAD/AHgA/wDeCgAAxAsAALIMAACmCwAA&#10;nQgAAJkEAACVAAoAkQARAI4AGQCLACMAiQAsAIcANACFADsAgwBCAIIASACAAE4AfwBTAH0AWAB8&#10;AF4AewBkAHkAagB4AHIAdgB7AHQAhgBzAJIAcQCfAHAArQBuAL4AbQHWAG0C7QBsA/oAbAP/AGwD&#10;/wDOEAAAtxEAAKYSAACaEQAAkRAAAIsOAACJCwMAhwUMAIQBEwCBARwAfgIlAHwDLgB6AzYAeAQ8&#10;AHcEQwB1BUgAdAVOAHMFVABxBVkAcAZfAG4GZgBtBm4Aawd4AGoHgwBoCJAAZwmdAGUJrABkCbwA&#10;YwrUAGML7ABiDPoAYgz/AGIM/wDDFgAArRcAAJ0YAACQGAAAhxYAAIEUAAB9EQAAfA4GAHwKDgB4&#10;ChYAdQsfAHILKABwDDAAbww3AG0MPgBsDEQAaw1KAGkNTwBoDVUAZw1cAGUNYwBjDmsAYg51AGAO&#10;gQBfDo4AXQ+cAFwQqwBbEL0AWhDWAFkR8ABZEf0AWRH/AFkR/wC5GwAApR0AAJQeAACIHgAAfh0A&#10;AHgbAAB0GAAAcRUAAHERCQBvEBEAbBAZAGkQIgBnESoAZhEyAGQROQBjET8AYhFFAGASSwBfElEA&#10;XRJYAFwSXwBaE2gAWRNyAFcUfQBWFIsAVBWZAFMVqQBSFroAURbSAFEX7QBRF/0AURf/AFEX/wCy&#10;IAAAniIAAI4iAACBIwAAdyIAAHAhAABsHgAAaRsAAGcYBABmFQ4AYxYVAGEWHgBfFiYAXRYtAFwX&#10;NABaFzsAWRdBAFgYRwBWGE0AVRhUAFMYXABSGWQAURluAE8aegBOG4gATRuXAEscpgBKHLgASh3P&#10;AEkd6wBJHfsASR3/AEod/wCsJAAAmCUAAIgmAAB7JwAAcSYAAGolAABmIwAAYiEAAGAeAABeHAsA&#10;WxsSAFkcGgBXHCIAVRwpAFQcMABTHTcAUR09AFAdQwBPHUoATR5RAEweWABLH2EASR9rAEggdwBH&#10;IIUARiGUAEQipABEIrYAQyLMAEMj6QBDI/oAQyP/AEMi/wCmJwAAkykAAIMqAAB2KgAAbSoAAGUp&#10;AABgJwAAXCUAAFkjAABXIQcAVSEPAFIhFgBQIR4ATiElAE0iLABMIjMASiI5AEkiQABIIkYARyNN&#10;AEUjVQBEJF4AQyRpAEIldQBAJoMAPyaSAD4nowA+J7QAPSfKAD0o6AA9KPkAPSf/AD4n/wCiKgAA&#10;jisAAH8tAAByLQAAaC0AAGEsAABcKwAAWCgAAFQmAABRJgQATiUNAEwlEwBKJhoASCYiAEcmKQBF&#10;Ji8ARCY2AEMnPABBJ0MAQCdLAD8oUwA+KVwAPSlmADwqcgA7KoEAOiuQADkroQA4LLIANyzIADcs&#10;5gA4LPgAOCz/ADgs/wCdLAAAii4AAHsvAABvMAAAZTAAAF0vAABYLgAAUysAAFAqAABMKgAASSoL&#10;AEYqEQBEKhcAQiofAEEqJQA/KiwAPiszAD0rOQA8K0AAOyxIADosUAA5LVkAOC5kADcucAA2L38A&#10;NS+PADQwnwAzMLEAMjDHADIw5QAzMPcAMzD/ADQv/wCZLwAAhzEAAHcyAABrMgAAYjIAAFoyAABU&#10;MQAATy8AAEstAABHLgAARC4IAEEuDgA/LhQAPS4cADsuIgA5LykAOC8vADcvNgA2MD4ANTBGADUx&#10;TgA0MVcAMzJiADIybgAxM30AMDONAC80ngAuNLAALTTFAC004wAuNPYALzP/AC8z/wCVMQAAgzMA&#10;AHQ0AABoNQAAXjUAAFc0AABRNAAASzIAAEYxAABCMgAAPzIFADwyDQA5MxIAODMZADYzIAA0MyYA&#10;MzMtADI0NAAxNDsAMDVDADA1TAAvNlUALjZgAC03bAAsN3sAKzeLACo4nAApOK4AKDjDACg44gAp&#10;OPUAKjf/ACo3/wCSNAAAfzUAAHE2AABlNwAAWzcAAFQ3AABNNgAARzYAAEI1AAA9NgAAOjYCADc3&#10;CwA0NxAAMjcWADE4HQAvOCQALjgrAC05MgAsOTkAKzlBACo6SQAqOlMAKTteACg7agAnO3kAJjyJ&#10;ACU8mwAkPK0AIzzCACM84AAkPPQAJTv/ACU7/wCNNgAAfDgAAG05AABiOQAAWDoAAFE5AABKOQAA&#10;RDkAAD05AAA5OgAANTsAADI7CAAvPA4ALT0UACw9GgAqPSEAKT0oACg+LwAnPjYAJj4+ACU/RwAk&#10;P1AAI0BbACJAaAAhQHYAIECHAB9BmQAfQasAHkHAAB5B3gAfQPMAH0D+ACA//wCJOQAAeDoAAGk7&#10;AABePAAAVTwAAE08AABHPAAAQDwAADg9AAA0PgAAMEAAAC1BBQAqQgwAJ0IRACZDGAAkQx4AI0Ml&#10;ACJDLAAhRDMAIEQ7AB9ERAAeRU4AHUVZABxFZQAbRXQAGkWFABlGlwAZRqkAGEa+ABdF3AAYRfEA&#10;GUT9ABpE/wCEPAAAcz0AAGY+AABbPwAAUj8AAEo/AABEPwAAPUAAADZBAAAxQwAALEQAACdGAQAk&#10;RwoAIUgPACBJFAAeSRsAHUkiABxJKQAbSjAAGko4ABlKQQAYSksAF0tVABZLYgAVS3EAFEuCABNL&#10;lAASS6cAEku8ABFL2QASSvAAE0r8ABRJ/wB/PwAAb0AAAGFBAABXQgAATkIAAEdCAABBQgAAOkMA&#10;ADJFAAAtRwAAKEkAACNLAAAeTQYAG08NABhQEQAXUBcAFlAeABVQJQAUUCwAE1E0ABJRPQARUUcA&#10;EVFSABBRXwAPUm0ADlJ+AA1RkQANUaQADFG4AAxR0QANUOwADVD6AA5P/wB5QwAAakQAAF1EAABT&#10;RQAAS0UAAERFAAA+RgAANkgAAC9KAAApTAAAJE8AAB9RAAAaUwAAFFYJABFXDgAQWBMAEFgZAA9Y&#10;IAAOWCgADVgwAA1YOQAMWEMAC1hOAApYWgAIWGgAB1h5AAZYjAAFWJ8ABFizAARXygAFV+YABVfz&#10;AAZW/ABzRgAAZEcAAFlIAABQSAAASEgAAEFJAAA6SgAAMk0AACtQAAAlUgAAIFUAABpYAAAVWgAA&#10;EF0GAAxgDAAKYBAACWAVAAhgHAAHYCMABWArAARgNAADYD0AAWBJAABgVQAAYGMAAGBzAABghgAA&#10;X5oAAF+uAABfxAAAXuIAAF7wAABe+ABsSgAAX0sAAFVLAABMTAAARUwAAD1OAAA1UAAALlMAACdW&#10;AAAgWQAAGlwAABVfAAAQYgAADWUEAAhnCwADZw4AAGgTAABoGAAAaB8AAGkmAABpLgAAaTgAAGlD&#10;AABpTwAAaV0AAGltAABpgAAAaZQAAGipAABovwAAZ9wAAGbuAABm9wBmTwAAWk8AAFFPAABKTwAA&#10;QVEAADhUAAAwVwAAKFsAACFeAAAaYgAAFGUAABBoAAAMawAAB24DAAFwCQAAcA0AAHEQAABxFAAA&#10;choAAHMhAABzKAAAczEAAHM8AAB0SAAAc1YAAHNmAABzeQAAc44AAHOjAAByuQAAcdIAAHHrAABw&#10;9ABhUwAAVlMAAE9TAABFVQAAO1gAADJcAAAqYAAAImQAABtoAAAUbAAAD28AAAtyAAAGdgAAAHkA&#10;AAB6BgAAegoAAHsOAAB8EQAAfRUAAH4bAAB/IgAAgCoAAIA1AACAQQAAgE8AAIBfAACAcQAAgIYA&#10;AICdAAB/sgAAfsoAAH7lAAB98QBcWAAAVFgAAElaAAA/XQAANWEAACxlAAAjagAAG28AABRzAAAO&#10;dwAACXsAAAN/AAAAggAAAIQAAACGAQAAhgYAAIgKAACJDQAAihAAAIsVAACMGwAAjiIAAI8sAACP&#10;OAAAj0YAAI9WAACPaAAAj34AAI+VAACOqwAAjcEAAI3cAACM6wBZXQAATl8AAENiAAA4ZgAALmwA&#10;ACRxAAAcdwAAFHwAAA6BAAAIhQAAAIkAAACNAAAAkAAAAJIAAACTAAAAlAAAAJYDAACXCAAAmAwA&#10;AJoPAACbEwAAnRoAAJ8jAACgLgAAoDwAAKBMAACgXgAAoHQAAJ+MAACfogAAn7cAAJ7LAACe4ABT&#10;ZAAAR2gAADxtAAAxcwAAJ3kAAB1/AAAUhQAADYsAAAaQAAAAlAAAAJgAAACcAAAAnwAAAKEAAACi&#10;AAAApAAAAKUAAACnAAAAqAQAAKoJAACsDQAArRIAALAZAACyIwAAsjEAALJCAACyVAAAsmkAALKA&#10;AACymAAAsawAALK/AACxzgBMbgAAQHMAADV6AAAqgQAAH4gAABWOAAAOlQAABpoAAACfAAAApAAA&#10;AKgAAACsAAAArwAAALEAAACxAAAAswAAALUAAAC2AAAAuAAAALoAAAC8BgAAvgwAAMARAADDGQAA&#10;xSYAAMU3AADGSQAAxl0AAMdyAADHigAAyJ8AAMivAADIvABGegAAOYEAAC6JAAAikAAAF5gAAA+f&#10;AAAHpQAAAKoAAACvAAAAswAAALcAAAC8AAAAvwAAAMEAAADCAAAAxAAAAMUAAADHAAAAyQAAAMsA&#10;AADNAAAAzwMAANIKAADWEAAA3BoAAN0qAADePAAA31AAAOBlAADhewAA4ZEAAOKiAADirQD/AAIA&#10;/wAAAP8AAwD/AAwA/wATAP8AHQD/ACgA/gAzAPsAPgD3AEgA8wBQAPAAVwDtAF4A6wBkAOgAaQDn&#10;AG8A5QB0AOMAeQDiAH8A4ACFAN4AjADcAJMA2QCcANYApgDTALEA0QDAAM8A2gDOAPEAzAD/AMsA&#10;/wDLAP8AxgD/AMEA/wD/AAAA/wAAAP8AAAD/AAgA+wAQAPYAGQDyACQA7wAuAO0AOQDoAEIA4wBL&#10;AOAAUgDdAFkA2QBfANYAZADTAGkA0QBuAM8AdADOAHkAzAB/AMoAhgDIAI4AxgCWAMQAoADCAKsA&#10;wAC5AL4AzQC8AOoAuwD8ALoA/wC6AP8AugD/ALYA/wD/AAAA/wAAAP4AAAD0AAQA6wANAOQAFADf&#10;AB8A2wApANgAMwDTAD0AzgBFAMoATQDHAFMAxQBZAMMAXwDBAGQAvwBpAL0AbgC7AHMAugB5ALgA&#10;gAC2AIgAtACQALIAmgCxAKUArwCyAK0AxACsAOEAqwD2AKoA/wCqAP8AqgD/AKoA/wD/AAAA/QAA&#10;AO4AAADiAAAA1QAKAM0AEQDHABkAxAAjAMEALQC/ADcAuwA/ALcARwC1AE4AsgBTALAAWQCvAF4A&#10;rQBjAKwAaACrAG0AqQBzAKgAegCmAIEApACKAKMAlAChAJ8AnwCsAJ4AuwCcANIAmwDuAJoA/wCa&#10;AP8AmQD/AJkA/wD+AAAA7gAAAN4AAADLAAAAwQAFALkADQC0ABQAsQAeAK4AJwCrADAAqgA5AKcA&#10;QQCkAEgAogBNAKEAUwCfAFgAngBdAJ0AYgCbAGcAmgBtAJgAcwCXAHsAlQCEAJQAjgCSAJkAkACm&#10;AI4AtACNAMgAjADmAIsA+QCKAP8AigD/AIsA/wDwAAAA2wAAAMcAAAC6AAAAsAAAAKgACgCkABAA&#10;oAAYAJ0AIQCbACoAmgAzAJgAOwCWAEEAlABIAJIATQCRAFIAjwBXAI4AXACMAGEAiwBnAIoAbgCI&#10;AHUAhwB+AIUAiACDAJQAggCgAIAArwB/AMAAfgDdAH0A8gB9AP8AfQD/AH0A/wDgAAAAxgAAALUA&#10;AACqAAAAogAAAJsABQCVAA0AkgATAJAAHACNACQAiwAtAIoANACIADsAhgBCAIUARwCDAE0AggBS&#10;AIEAVwB/AFwAfgBiAH0AaAB7AHAAegB5AHgAgwB2AI8AdQCcAHQAqgByALoAcQDRAHAA7ABwAPsA&#10;cAD/AHAA/wDNBAAAtwYAAKcHAACbBgAAkwQAAI4AAACKAAgAhgAPAIQAFgCBAB4AfwAnAH0ALgB8&#10;ADYAegA8AHkAQgB3AEcAdgBMAHUAUgBzAFcAcgBdAHEAYwBvAGsAbgB0AGwAfgBrAIoAaQCYAGgA&#10;pgBnALYAZgDLAGUA5wBlAPcAZQD/AGUA/wDADAAAqw0AAJsOAACPDgAAhg0AAIELAAB+BwEAfAEL&#10;AHkAEQB3ABgAdQAhAHMAKQBxADAAbwA2AG4APABsAEIAawBHAGoATQBpAFIAaABYAGYAXwBlAGcA&#10;YwBwAGIBegBgAYcAXwKVAF4CowBcA7MAXAPHAFsE5ABbBfQAWwb+AFsG/wC1EAAAoRIAAJETAACF&#10;EwAAfBIAAHYRAABzDgAAcgwEAHEHDQBuBBIAbAQbAGkFIwBnBSoAZgYxAGQGNwBjBj0AYgdDAGEH&#10;SQBfB04AXghVAF0IXABbCWMAWgltAFgKeABXCoUAVguTAFQLogBTC7MAUgzHAFIM5ABRDfUAUQ3/&#10;AFEN/wCtFQAAmRcAAIkYAAB9GQAAdBgAAG0XAABqFAAAZxEAAGcOBwBmDA4AYwwVAGEMHQBfDCUA&#10;XQ0sAFwNMwBbDTkAWg0/AFgNRQBXDUsAVg5RAFUOWQBTDmEAUg5rAFAPdgBOEIMATRCSAEwQogBL&#10;ELIAShHIAEkR5QBJEfcASRL/AEkR/wClGQAAkhwAAIMdAAB2HgAAbR0AAGYcAABiGgAAXxcAAF4U&#10;AQBeEQoAWxARAFkRGABXESAAVREnAFQRLgBTETQAURE7AFASQQBPEkcAThJOAEwSVQBLE14ASRNn&#10;AEgUcwBGFIAARRWPAEQVnwBDFrAAQhbFAEIX4wBCF/YAQhf/AEIX/wCfHQAAjCAAAH0hAABxIgAA&#10;aCIAAGEhAABcHwAAWRwAAFcZAABVFgYAVBUOAFEVFABPFhwAThYjAEwWKgBLFjAAShY3AEkXPQBH&#10;F0MARhdKAEUYUgBDGFoAQhlkAEEZcAA/Gn0APhuNAD0bnQA8HK4AOxzDADsc4QA7HfUAOxz/ADwc&#10;/wCaIQAAhyMAAHgkAABsJQAAYyUAAFwkAABXIwAAUyAAAFEeAABPHAIATRsMAEsaEQBIGxgARxsg&#10;AEUbJgBEGy0AQxwzAEIcOQBAHEAAPx1HAD4dTwA9HlgAPB5iADofbQA5H3sAOCCLADchmwA2Ia0A&#10;NSHBADUh3wA1IfMANiH/ADYh/wCWIwAAgyYAAHQnAABoKAAAXygAAFgnAABTJgAATyQAAEwiAABJ&#10;IAAARyAJAEQfDwBCHxUAQCAcAD8gIwA+ICkAPCAvADshNgA6IT0AOSFEADgiTAA3IlUANiNfADQj&#10;awAzJHkAMiWJADElmgAwJasAMCa/AC8m3AAwJvIAMCb/ADEl/wCRJgAAfygAAHEqAABlKgAAXCoA&#10;AFUqAABPKQAASygAAEglAABEJAAAQSQFAD8kDQA9JBIAOyQZADkkHwA3JCYANiQsADUlMwA0JToA&#10;MyZBADImSgAxJ1MAMCddAC8oaQAuKXcALSmHACwpmAArKqoAKiq9ACoq2gArKvEAKyr+ACwp/wCN&#10;KAAAfCoAAG0sAABiLQAAWS0AAFEtAABMLAAARysAAEMoAAA/KAAAPCgCADkoCwA3KBAANSgWADMo&#10;HAAyKCMAMCgpAC8pMAAvKjcALio/AC0rRwAsK1EAKyxbACosZwApLXUAKC2FACctlwAmLqgAJS68&#10;ACUu2AAmLvAAJi79ACct/wCKKwAAeC0AAGouAABfLwAAVi8AAE4vAABILgAAQy0AAD8sAAA7LAAA&#10;NywAADQsCQAyLA4AMC0TAC4tGgAtLSAAKy0nACouLQAqLjUAKS89ACgvRQAnME4AJjBZACUxZQAk&#10;MXMAIzGDACIylQAhMqcAITK7ACAy1AAhMu8AIjH8ACIx/wCGLQAAdS8AAGcwAABcMQAAUzEAAEsx&#10;AABFMQAAQDAAADswAAA2MAAAMzAAADAxBgAtMQ0AKzERACkyFwAoMh4AJzIkACUzKwAlMzIAJDM6&#10;ACM0QwAiNEwAITVXACA1YwAfNXEAHjaBAB02kwAcNqUAGza5ABs20gAcNu0AHTb7AB01/wCCMAAA&#10;cTIAAGMzAABZNAAAUDQAAEk0AABCMwAAPTMAADczAAAxNAAALjUAACs1AgAoNgsAJTcQACQ3FQAi&#10;NxsAITgiACA4KAAfODAAHjg3AB05QAAcOUkAGzpUABo6YAAZOm4AGDp/ABc7kQAXO6QAFju3ABU7&#10;0AAWOuwAFzr6ABg5/wB9MgAAbTQAAGA1AABVNgAATTYAAEY2AABANgAAOjYAADQ2AAAuOAAAKjkA&#10;ACY6AAAjOwgAIDwOAB49EgAdPRgAHD0fABs+JQAaPi0AGT40ABc+PQAWP0cAFT9RABQ/XgAUP2wA&#10;E0B8ABJAjwARQKIAEUC2ABBAzgARP+sAEj/5ABI+/wB5NQAAaTcAAFw4AABSOQAASjkAAEM5AAA9&#10;OQAANzkAADE6AAArPAAAJz0AACI/AAAeQQQAGkILABhDEAAXQxUAFUQbABREIgATRCkAE0QxABJE&#10;OgARRUMAEEVOABBFWwAORWkADkV5AA1FjAANRZ8ADEWyAAtFyQAMReUADUT2AA1E/wB0OQAAZToA&#10;AFg7AABPOwAARzwAAEA8AAA6PAAANDwAAC4+AAAoQAAAI0IAAB9EAAAaRgAAFUgIABJKDQARShIA&#10;EEoYAA9LHgAOSyUADUstAA1LNgAMS0AAC0tKAApLVgAJS2QACEt0AAdLhwAFS5oABEuuAARKxAAF&#10;SuAABUrwAAZJ+gBuPAAAYD0AAFQ+AABLPgAARD4AAD0+AAA3PwAAMUAAACpCAAAkRQAAH0cAABpJ&#10;AAAVTAAAEU4FAA5RCwALURAAClEUAAlRGwAIUSIAB1EpAAVRMgAEUjsAA1JGAAFSUgAAUl8AAFJv&#10;AABSgQAAUZYAAFGpAABRvwAAUNwAAFDuAABQ9wBoQAAAW0EAAFBBAABIQQAAQUEAADtCAAA0QwAA&#10;LUUAACZIAAAgSwAAG00AABZQAAARUwAADlUEAApYCgAGWA4AAlgSAABZFwAAWR0AAFklAABZLQAA&#10;WTYAAFlBAABZTQAAWloAAFppAABZfAAAWZAAAFmlAABYugAAWNUAAFfsAABX9gBjRAAAVkUAAE1F&#10;AABFRQAAP0UAADdHAAAvSQAAKEwAACJPAAAbUgAAFlUAABFYAAANWgAACV0DAARfCQAAYA0AAGAQ&#10;AABhFAAAYRkAAGIgAABiJwAAYjEAAGI7AABiRwAAYlUAAGNkAABidgAAYosAAGKgAABhtgAAYc8A&#10;AGDqAABg9QBdSAAAUkkAAEpIAABDSAAAOkoAADJNAAAqUAAAI1MAABxXAAAWWgAAEV0AAA1gAAAI&#10;YwAAA2YBAABnBgAAaAsAAGkOAABqEQAAaxUAAGwbAABtIgAAbSoAAG00AABtQAAAbU4AAG1dAABt&#10;bwAAbYQAAGyaAABssAAAa8gAAGvmAABq8wBYTQAATk0AAEhMAAA+TgAANVEAACxUAAAkWAAAHVwA&#10;ABZgAAAQZAAADGcAAAdrAAABbgAAAHAAAAByAwAAcgcAAHMLAAB1DgAAdhEAAHcWAAB4HAAAeSMA&#10;AHotAAB6OQAAekcAAHpWAAB5aAAAenwAAHmUAAB4qgAAeMEAAHffAAB37wBUUQAATFEAAEJSAAA4&#10;VQAAL1kAACZeAAAeYgAAFmcAABBrAAALbwAABXMAAAB3AAAAegAAAHwAAAB+AAAAfwIAAIAGAACB&#10;CgAAgw0AAIQRAACGFQAAiBwAAIklAACKMAAAij4AAIlNAACJXwAAiXMAAIiLAACIogAAh7kAAIfR&#10;AACG6ABSVgAAR1cAADxaAAAyXwAAKGQAAB9pAAAWbwAAEHQAAAp5AAACfQAAAIEAAACFAAAAiAAA&#10;AIoAAACMAAAAjQAAAI8AAACQBAAAkggAAJMMAACVEAAAlxUAAJkdAACbJwAAmzQAAJtEAACaVgAA&#10;mmoAAJmCAACamgAAmLAAAJjHAACX3gBLXAAAQGAAADVlAAAragAAIXEAABd3AAAQfQAACYMAAAGI&#10;AAAAjAAAAJEAAACVAAAAmAAAAJoAAACbAAAAnQAAAJ8AAACgAAAAogAAAKQFAACmCgAAqA4AAKoU&#10;AACtHQAArSoAAK05AACtSwAArV8AAK13AACskAAAq6cAAKu6AACrywBFZgAAOWsAAC5xAAAjeAAA&#10;GX8AABCGAAAJjQAAAJMAAACYAAAAnQAAAKEAAAClAAAAqAAAAKsAAACrAAAArgAAAK8AAACxAAAA&#10;swAAALUAAAC3AQAAuQcAALwNAAC/EwAAwh8AAMIuAADCQAAAwlQAAMFrAADBgwAAwJsAAMGtAADB&#10;vAA+cgAAMngAACeAAAAciAAAEpAAAAqXAAAAnQAAAKMAAACoAAAArQAAALIAAAC2AAAAuQAAALsA&#10;AAC8AAAAvgAAAMAAAADCAAAAxAAAAMYAAADIAAAAywAAAM4FAADRDQAA1hQAANcjAADYNQAA2UkA&#10;ANpeAADbdQAA24wAANyfAADcqwD/AAAA/wAAAP8AAAD/AAkA/wAQAP8AGQD+ACQA/AAvAPkAOQD0&#10;AEMA8ABLAO0AUgDqAFkA5wBfAOQAZADiAGkA4ABuAN4AcwDcAHkA2gB/ANcAhgDUAI4A0QCWAM8A&#10;oQDMAKwAygC7AMgA0gDGAO4AxgD/AMUA/wDFAP8AvwD/ALoA/wD/AAAA/wAAAP8AAAD+AAUA9wAO&#10;APIAFQDuAB8A6wAqAOkANADjAD0A3gBFANkATQDUAFMA0QBZAM4AXgDMAGMAygBoAMkAbQDHAHMA&#10;xQB5AMMAgADBAIgAvwCQAL0AmwC7AKYAuQC0ALcAyAC2AOYAtQD7ALQA/wC0AP8AswD/AK4A/wD/&#10;AAAA/wAAAPgAAADtAAAA5QALAN0AEQDXABoA0gAkAM8ALgDLADcAxwBAAMMARwDAAE4AvgBTALwA&#10;WQC6AF4AuABjALYAaAC1AG0AswBzALEAeQCvAIEArQCKAKsAlACpAKAAqACtAKYAvgClANsApAD0&#10;AKQA/wCjAP8AowD/AKIA/wD/AAAA9gAAAOYAAADXAAAAywAGAMQADgC+ABUAuwAfALkAKAC3ADEA&#10;tAA6ALAAQQCtAEgAqwBOAKkAUwCnAFgApgBcAKQAYQCjAGcAoQBsAKAAcwCeAHoAnQCDAJsAjgCZ&#10;AJkAlwCmAJYAtgCVAMwAlADrAJMA/QCTAP8AkwD/AJMA/wD3AAAA5AAAANAAAADBAAAAtwACAK8A&#10;CwCrABEApwAZAKUAIgCjACsAogAzAJ8AOwCcAEIAmwBIAJkATQCXAFIAlgBXAJUAWwCTAGEAkgBm&#10;AJAAbQCPAHQAjQB9AIwAhwCKAJMAiACgAIcArwCFAMIAhQDiAIQA9wCEAP8AhAD/AIQA/wDlAAAA&#10;zQAAALwAAACvAAAApgAAAJ4ABwCaAA4AlgAUAJQAHQCSACUAkQAtAJAANQCNADwAjABCAIoARwCI&#10;AEwAhwBRAIYAVgCEAFsAgwBgAIEAZwCAAG4AfgB3AH0AgQB7AI0AegCaAHgAqQB3ALoAdgDTAHYA&#10;7wB2AP4AdQD/AHUA/wDQAAAAuwAAAKsAAACfAAAAlwAAAJAAAgCLAAsAiAAQAIYAFwCEACAAggAn&#10;AIEALwB/ADUAfQA8AHwAQQB7AEYAeQBLAHgAUAB3AFUAdgBbAHQAYQBzAGkAcQBxAHAAewBuAIcA&#10;bQCVAGsAowBqALQAagDJAGkA6ABpAPkAaQD/AGkA/wDAAAAArAAAAJwCAACQAgAAiAAAAIMAAAB/&#10;AAYAewANAHkAEgB3ABoAdgAiAHQAKQBzADAAcQA2AHAAPABvAEEAbQBGAGwASwBrAFAAagBWAGgA&#10;XABnAGQAZQBsAGQAdgBjAIIAYQCQAGAAnwBfAK8AXgDDAF4A4QBeAPQAXQD/AF0A/wC0BwAAoAkA&#10;AJALAACECwAAfAoAAHcHAAB0BAAAcQAJAG8ADwBtABUAawAcAGkAIwBoACoAZwAxAGUANgBkADwA&#10;YwBBAGIARgBgAEwAXwBSAF4AWABdAF8AWwBoAFoAcgBYAH4AVwCMAFYAmwBVAKsAVAC+AFQA2gBT&#10;AO8AVAD7AFQA/wCpDQAAlg4AAIcQAAB6EAAAchAAAGwOAABpDAAAZwkDAGYECwBkABAAYgAXAGAA&#10;HgBeACUAXQArAFwAMQBaADcAWQA8AFgAQgBXAUcAVgFOAFUCVABTAlwAUgNlAFEDbwBPBHsATgSK&#10;AE0FmQBMBakASwW8AEoG1ABKB+0ASgf5AEoH/wChEAAAjhIAAH4UAABzFAAAahQAAGQTAABgEQAA&#10;Xg8AAF0NBQBdCQ0AWgYSAFgHGQBWByAAVQcnAFMHLQBSCDMAUQg4AFAIPgBPCUQATglKAEwJUQBL&#10;ClkASgpiAEgLbQBHC3oARgyIAEQMmABDDKkAQg28AEIN1QBCDe4AQg37AEIN/wCaFAAAhxYAAHgY&#10;AABsGQAAYxkAAF0YAABZFgAAVhMAAFQRAABUDggAUw0OAFENFABPDRsATQ0iAEwNKABLDS4ASg00&#10;AEkNOgBHDkEARg5HAEUOTwBEDlcAQg9hAEEQbAA/EHkAPhCIAD0RmAA7EakAOxG8ADoR1gA6EfAA&#10;OhL9ADsR/wCTGAAAgRoAAHMcAABnHQAAXh0AAFgcAABTGwAAUBgAAE4WAABMEwMATBELAEoQEABI&#10;ERcARhEeAEURJABEESoAQhEwAEERNwBAEj0APxJEAD0STAA8E1QAOxNeADkUaQA4FHYANxWFADYV&#10;lgA0FqcANBa6ADMW0wAzFu4ANBb8ADQW/wCOGwAAfB0AAG4fAABjIAAAWiAAAFMgAABOHgAASh0A&#10;AEgaAABGGAAARRYHAEMVDgBBFRMAPxUaAD4VIAA9FScAOxUtADoWMwA5FjoAOBZBADcXSQA1F1EA&#10;NBhbADMZZgAyGXMAMBqDAC8alAAuG6UALRu4AC0b0AAtG+wALhv7AC4b/wCKHgAAeCAAAGoiAABf&#10;IwAAViMAAE8iAABKIQAARiAAAEMeAABBGwAAPxoDAD0aDAA7GREAORkWADcaHQA2GiMANRopADQa&#10;MAAzGzYAMRs+ADAcRgAvHE8ALh1ZAC0dZAAsHnEAKx+BACofkgApH6QAKCC3ACcgzgAnIOsAKCD6&#10;ACkf/wCGIAAAdCMAAGckAABcJQAAUyUAAEwlAABHJAAAQiMAAD8hAAA9HwAAOh4AADceCQA1Hg4A&#10;Mx4TADEeGgAwHiAALx4mAC4fLQAtHzMALCA7ACsgQwAqIUwAKSFWACgiYgAmIm8AJSN/ACQjkAAj&#10;I6IAIiS1ACIkzAAiJOkAIyT5ACQj/wCCIwAAcSUAAGMmAABZJwAAUCgAAEknAABDJwAAPyYAADsk&#10;AAA4IgAANSIAADIiBgAwIg0ALiIRACwiFwAqIh0AKSIjACgjKgAnIzEAJiQ4ACUlQQAkJUoAIyZU&#10;ACImYAAhJ20AICd9AB8njwAeKKEAHii0AB0oygAdKOgAHij4AB8n/wB+JQAAbicAAGApAABWKQAA&#10;TSoAAEYqAABBKQAAPCgAADcnAAA0JgAAMCYAAC0mAwArJwsAKCcQACcnFAAlJxoAJCchACMoJwAi&#10;KC4AISk2ACApPgAfKkgAHipSAB0rXgAcK2sAGyt7ABosjQAZLJ8AGCyyABgsyQAYLOcAGSv3ABor&#10;/wB6JwAAaioAAF0rAABTLAAASiwAAEMsAAA+KwAAOSsAADQqAAAwKgAAKyoAACkrAAAmKwgAIywO&#10;ACIsEgAgLBgAHyweAB4tJQAdLSwAHC0zABsuPAAaLkUAGS9QABgvXAAXL2kAFjB5ABUwiwAUMJ4A&#10;FDCxABMwxwATMOUAFDD2ABUv/wB2KgAAZywAAFotAABQLgAASC4AAEEuAAA7LgAANi0AADEtAAAs&#10;LQAAJy8AACQvAAAhMAUAHzEMABwxEAAbMhUAGjIcABkyIgAYMikAFzMxABYzOQAVM0MAFDRNABM0&#10;WQASNGcAETV3ABE1iQAQNZwAEDWwAA41xgAPNOQAEDT1ABA0/wByLAAAYy4AAFcwAABNMAAARTAA&#10;AD4wAAA4MAAAMzAAAC8wAAApMQAAJDIAACEzAAAdNQIAGjYJABc3DgAVNxMAFDgZABM4HwASOCYA&#10;EjguABE5NgAQOUAAEDlLAA45VwAOOmQADTp0AAw6hgAMOpkACzmsAAo5wQAKOd4ACznxAAw4/ABu&#10;LwAAXzEAAFMyAABKMwAAQjMAADszAAA2MwAAMTIAACwzAAAnNAAAITYAAB04AAAZOQAAFTsGABI9&#10;DAAQPhAAED4VAA4+HAAOPiMADT4qAAw+MwAMPjwACz9HAAo/UgAIP2AABz9vAAY/gQAFP5QABD+o&#10;AAM+vAAEPtcABT7sAAU+9wBpMwAAWzQAAFA1AABHNQAAPzUAADk1AAA0NQAALjUAACk3AAAjOAAA&#10;HjsAABo8AAAWPwAAEkEEAA5DCgAMRA4ACkQTAAlEGQAIRCAAB0QnAAZELwAFRDgAA0VCAAJFTgAA&#10;RVsAAEVqAABFfAAARZAAAESkAABEuQAARNEAAETqAABD9QBkNgAAVzcAAEw4AABDOAAAPDgAADc4&#10;AAAxOAAAKzkAACU7AAAgPQAAGkAAABZCAAASRAAADkcEAAtJCQAHSg0ABEsRAAFLFgAASxwAAEsj&#10;AABLKwAASzQAAEs+AABMSQAATFcAAExmAABMdwAAS4wAAEuhAABLtQAASs4AAErpAABK9QBfOgAA&#10;UjsAAEg7AABAOwAAOjsAADQ7AAAuPAAAJz4AACJBAAAcQwAAFkYAABJJAAAOSwAAC04DAAdQCAAC&#10;UQwAAFEQAABSEwAAUxgAAFMfAABTJgAAUy8AAFM5AABTRQAAU1IAAFNhAABTcgAAU4cAAFKcAABS&#10;sQAAUcoAAFHnAABR9ABZPgAATj4AAEU+AAA+PgAAOD4AADBAAAApQgAAI0QAAB1HAAAXSgAAEk0A&#10;AA5QAAALUwAABlUCAABXBwAAWAsAAFkOAABaEQAAWhUAAFsaAABcIQAAXCoAAFw0AABcPwAAXE0A&#10;AFxbAABcbAAAXIEAAFuXAABbrQAAWsUAAFrkAABZ8wBUQgAASkIAAEJCAAA8QgAANEMAACxGAAAl&#10;SQAAHkwAABdPAAASUwAADlYAAApZAAAFWwAAAF4AAABgBAAAYQgAAGIMAABjDgAAZBEAAGUWAABm&#10;HAAAZyMAAGctAABnOQAAZ0YAAGdVAABnZgAAZ3oAAGaRAABlqAAAZcAAAGTeAABk8ABPRgAAR0YA&#10;AEBFAAA3RwAAL0oAACZNAAAfUQAAGFUAABJZAAANXAAACGAAAAJjAAAAZgAAAGgAAABqAAAAawQA&#10;AGwIAABtDAAAbw4AAHASAAByFwAAcx0AAHQmAAB0MgAAdD8AAHROAABzXwAAdHIAAHOKAAByoQAA&#10;cbgAAHHUAABw7ABMSgAARUoAADtLAAAyTgAAKVIAACBWAAAYWwAAEl8AAA1kAAAHaAAAAGsAAABv&#10;AAAAcgAAAHUAAAB2AAAAdwAAAHkCAAB6BgAAfAoAAH4OAACAEQAAghYAAIQeAACEKQAAhDYAAIRF&#10;AACEVgAAg2oAAIOBAACCmQAAgbEAAIDJAACA5QBKTgAAP1AAADVTAAArVwAAIlwAABliAAASZwAA&#10;DGwAAAVxAAAAdQAAAHkAAAB9AAAAgQAAAIMAAACFAAAAhgAAAIgAAACJAAAAiwQAAI0IAACPDQAA&#10;khAAAJQWAACWIAAAliwAAJY7AACWTAAAlWAAAJV2AACUkAAAk6cAAJK9AACS1QBEVQAAOVkAAC9d&#10;AAAkYwAAGmkAABJvAAAMdQAABHsAAACAAAAAhQAAAIkAAACNAAAAkQAAAJMAAACUAAAAlgAAAJgA&#10;AACaAAAAnAAAAJ4AAACgBgAAogsAAKUQAACoFwAAqSMAAKkxAACpQwAAqVYAAKhtAACmhwAAp54A&#10;AKazAAClxwA+XgAAMmMAACdqAAAdcAAAE3gAAAx/AAADhQAAAIsAAACRAAAAlgAAAJsAAACfAAAA&#10;ogAAAKQAAAClAAAApwAAAKkAAACrAAAArQAAALAAAACyAAAAtQIAALcJAAC7EAAAvhgAAL4mAAC+&#10;OAAAvksAAL1hAAC8egAAu5QAALqpAAC6uQA3agAAK3AAACB4AAAWgAAADYgAAAWPAAAAlgAAAJwA&#10;AACiAAAApwAAAKwAAACwAAAAswAAALYAAAC3AAAAuQAAALsAAAC9AAAAvwAAAMIAAADFAAAAyAAA&#10;AMoAAADOCAAA0hAAANUbAADVLAAA1EAAANRXAADTbgAA1IYAANSbAADTqwD/AAAA/wAAAP8AAAD/&#10;AAUA/wAOAP8AFQD8ACAA+QAqAPYANADxAD0A7QBGAOkATQDmAFMA5ABZAOEAXgDeAGMA3ABoANkA&#10;bgDVAHMA0wB5ANAAgADOAIgAywCRAMkAnADGAKcAxAC3AMIAzADAAOwAvwD/AL4A/wC9AP8AtwD/&#10;ALIA/wD/AAAA/wAAAP8AAAD6AAEA8wALAO0AEgDoABsA5QAlAOQALgDfADgA2ABAANIARwDOAE4A&#10;ywBUAMgAWQDGAF4AxABjAMIAZwDAAG0AvwBzAL0AegC7AIEAuQCLALYAlQC0AKEAsgCvALAAwgCu&#10;AOMArgD6AKwA/wCtAP8AqQD/AKYA/wD/AAAA/wAAAPIAAADmAAAA3QAHANIADgDNABYAygAgAMgA&#10;KQDFADIAwAA6ALwAQgC5AEgAtwBOALUAUwCzAFgAsQBdALAAYgCuAGcArABsAKoAcwCpAHsApwCE&#10;AKUAjgCjAJoAoQCoAJ8AuQCeANIAnQDyAJwA/wCdAP8AnAD/AJkA/wD8AAAA7gAAAN0AAADMAAAA&#10;wQACALoADAC2ABIAsgAaALAAIwCvACwArQA0AKkAPACmAEIApABIAKIATQCgAFIAngBXAJ0AWwCc&#10;AGAAmgBmAJkAbACXAHQAlQB9AJMAhwCRAJMAkAChAI4AsQCNAMYAjADoAIsA/QCMAP8AjAD/AIwA&#10;/wDtAAAA2AAAAMUAAAC3AAAArAAAAKYACAChAA4AnwAVAJ0AHgCbACYAmgAuAJcANQCVADwAkwBC&#10;AJEARwCQAEwAjgBRAI0AVQCLAFoAigBgAIkAZgCHAG0AhQB2AIQAgACCAIwAgACaAH8AqQB9ALwA&#10;fADcAHwA9QB8AP8AfAD/AHwA/wDZAAAAwQAAALEAAACkAAAAnAAAAJQAAwCQAAwAjQARAIsAGACJ&#10;ACAAiQAoAIcALwCFADYAgwA8AIIAQQCAAEYAfwBLAH0ATwB8AFQAewBaAHkAYAB4AGcAdgBwAHUA&#10;egBzAIYAcQCTAHAAogBvALQAbgDMAG4A7QBuAP4AbgD/AG4A/wDEAAAArwAAAKAAAACUAAAAjAAA&#10;AIYAAACBAAgAfgAOAHwAFAB7ABsAeQAiAHgAKQB3ADAAdQA2AHQAOwByAEAAcQBFAHAASgBvAE8A&#10;bQBUAGwAWwBrAGIAaQBqAGgAdABmAIAAZQCOAGMAnQBiAK0AYQDCAGEA5ABhAPgAYQD/AGEA/wC0&#10;AAAAoAAAAJEAAACGAAAAfgAAAHkAAAB1AAMAcQALAG8AEABtABYAbAAdAGsAJABrACoAaQAwAGgA&#10;NgBmADsAZQBAAGQARQBjAEoAYQBPAGAAVgBfAF0AXQBlAFwAbwBaAHoAWQCIAFgAmABXAKgAVgC7&#10;AFYA2ABWAPEAVgD/AFYA/wCoAQAAlAUAAIUHAAB6BwAAcgYAAGwEAABpAQAAZwAHAGQADQBjABEA&#10;YQAYAGAAHwBfACUAXgArAF0AMABbADYAWgA7AFkAQABYAEUAVwBLAFYAUQBVAFgAUwBhAFIAagBQ&#10;AHYATwCEAE4AkwBNAKQATAC2AEwAzQBMAOsATAD6AEwA/wCdCQAAiwsAAHwNAABwDQAAaA0AAGIM&#10;AABfCgAAXQYBAFwBCQBaAA4AWAATAFcAGQBWACAAVQAmAFMAKwBSADEAUQA2AFAAOwBPAEEATgBH&#10;AE0ATQBLAFUASgBdAEkAZwBHAHMARgCAAEUAkABEAKEAQwCyAEMAyABDAOYAQwD1AEMA/wCVDQAA&#10;gw8AAHQQAABpEQAAYBEAAFoQAABWDgAAVA0AAFMKBABTBgsAUQMQAE8BFQBOARsATAEhAEsBJwBK&#10;AiwASQIyAEgCNwBHAz0ARQNDAEQDSgBDBFEAQgRaAEAFZAA/BXAAPgZ+AD0GjgA8B58AOwexADoH&#10;xgA6B+MAOgfzADoI/ACOEAAAfBIAAG4UAABiFQAAWhUAAFQUAABQEwAATREAAEsOAABLDQYASgoM&#10;AEkIEQBHCBYARQgdAEQIIwBCCCgAQQkuAEAJMwA/CTkAPgpAAD0KRwA8Ck8AOgtYADkLYwA4DG8A&#10;Ngx+ADUMjgA0DZ8AMw2xADINxwAyDeMAMg30ADIN/gCIEwAAdxUAAGkXAABeGAAAVRgAAE8YAABK&#10;FgAARxUAAEUTAABDEAIAQw4IAEINDgBADRIAPw0YAD0NHwA8DSQAOw0qADkNMAA4DjcANw49ADYO&#10;RQA1Dk0AMw9XADIPYgAxEG4ALxB9AC4QjgAtEaAALBGyACsRyAArEeYAKxH2ACwR/wCDFgAAchkA&#10;AGQaAABZGwAAURsAAEsbAABGGgAAQhgAAD8XAAA+FAAAPBIEADsRCgA6EBAAOBAVADcQGwA1ESEA&#10;NBEnADMRLQAyETMAMBE6AC8SQgAuEksALRNUACsTXwAqFGwAKRR7ACgUjAAnFZ4AJhWwACUVxgAl&#10;FeQAJRX2ACYV/wB+GQAAbhsAAGAdAABWHgAATR4AAEceAABCHQAAPhwAADoaAAA4GAAANxYAADUV&#10;BwA0FA0AMhQSADAUFwAvFB0ALRQjACwVKgArFTAAKhU3ACkWPwAoFkgAJxdSACYYXQAkGGoAIxl5&#10;ACIZigAhGZwAIBmvAB8ZxAAfGeIAIBn0ACAZ/wB6GwAAah4AAF0fAABTIAAASiAAAEQgAAA+HwAA&#10;Oh4AADcdAAA0HAAAMhkAADAZBAAuGAsALBgQACoYFAApGBoAJxggACYZJgAlGS0AJBo1ACMaPQAi&#10;G0YAIRtQACAcWwAfHWgAHh13AB0diAAcHpsAGx6tABoewwAaHuAAGh3zABsd/wB3HQAAZyAAAFoh&#10;AABQIgAASCIAAEEiAAA7IgAANyEAADMgAAAwHwAALR0AACsdAAAoHQgAJh0OACUdEgAjHRcAIR0d&#10;ACEdJAAgHioAHx4yAB4fOgAdH0MAHCBNABshWQAaIWYAGSF1ABgihwAXIpkAFiKsABUiwQAVIt8A&#10;FSHyABYh/gBzIAAAZCIAAFcjAABNJAAARSUAAD4kAAA5JAAANCMAADAiAAAsIgAAKSEAACYhAAAk&#10;IQYAIiEMACAhEAAeIRUAHSIbABsiIQAbIigAGiMvABkjOAAYJEEAFyRLABYlVwAVJWQAFCZzABMm&#10;hQASJpgAESarABEmwAAQJt0AESXxABIl/QBwIgAAYSQAAFQmAABKJgAAQicAADwmAAA2JgAAMSUA&#10;AC0lAAApJAAAJiQAACIlAAAfJQMAHSYKABsmDgAZJxIAGCcYABcnHwAWJyUAFSgtABQoNQATKT4A&#10;EilJABEpVQARKmIAECpxAA8qgwAOKpYADiqpAA0qvQANKtcADSruAA4p+wBsJAAAXSYAAFEoAABI&#10;KAAAQCkAADkoAAA0KAAALygAACsnAAAnJwAAIigAAB4pAAAbKgAAGCsHABYrDQAULBEAEywWABIs&#10;HAARLSMAEC0qABAtMgAPLjwADi5GAA0uUgANLl8ADC9uAAsvfwAKL5IACS+lAAkuuQAILtAACS7p&#10;AAou9wBoJwAAWikAAE4qAABFKwAAPSsAADcrAAAxKgAALSoAACkqAAAkKgAAICsAABstAAAYLgAA&#10;FS8EABIxCgAQMg4ADzITAA4yGQANMiAADTInAAwyLwALMzgACjNCAAkzTgAIM1sABjRqAAU0ewAE&#10;M44AAzOiAAIztgACM80AAzPnAAQy8wBkKgAAViwAAEstAABCLQAAOi0AADQtAAAvLAAAKywAACYs&#10;AAAiLQAAHS8AABkxAAAVMgAAEjQDAA82CQAMOA0ACjgRAAk4FgAIOB0ABzgkAAY4LAAEODQAAzg+&#10;AAI5SgAAOVcAADllAAA5dwAAOYsAADifAAA4swAAOMoAADjmAAA38gBfLQAAUi4AAEgvAAA/MAAA&#10;OC8AADIvAAAtLwAAKS8AACQwAAAfMQAAGjMAABU1AAASNwAADzkDAAw7CAAIPQ0ABT4QAAM+FAAA&#10;PhoAAD4hAAA+KAAAPjEAAD87AAA/RgAAP1MAAD9hAAA/cwAAP4cAAD6cAAA+sAAAPccAAD3kAAA9&#10;8gBaMAAATjIAAEQyAAA8MgAANTIAADAxAAArMQAAJjIAACA0AAAbNgAAFjgAABI7AAAPPQAADD8D&#10;AAhBCAAEQwwAAEMOAABEEgAARRYAAEUdAABFJAAARS0AAEY2AABGQgAARk4AAEZdAABGbgAARYIA&#10;AEWYAABErQAARMQAAEPjAABD8gBVNAAASjUAAEE1AAA5NQAAMzQAAC40AAAoNQAAIjcAAB06AAAX&#10;PAAAEj8AAA9BAAAMRAAACEYBAANIBgAASQoAAEoNAABLEAAATBQAAE0ZAABOIAAATigAAE4yAABN&#10;PQAATkoAAE5YAABNaQAATX0AAEyUAABMqgAAS8EAAEvhAABK8gBQOAAARjgAAD04AAA3OAAAMTcA&#10;ACo5AAAkOwAAHj0AABhAAAATQwAAD0YAAAtJAAAHSwAAAk4AAABQBAAAUQgAAFILAABTDgAAVBEA&#10;AFUVAABWGwAAVyMAAFcsAABXOAAAV0QAAFdSAABWYwAAVncAAFaOAABVpQAAVL0AAFPdAABT8ABL&#10;PAAAQjwAADs7AAA1OwAALTwAACY/AAAfQgAAGUUAABNIAAAOSwAAC08AAAVRAAAAVAAAAFcAAABY&#10;AQAAWgUAAFsIAABcDAAAXQ4AAF8RAABgFgAAYh0AAGImAABiMQAAYj4AAGFMAABhXQAAYXAAAGCI&#10;AABgoAAAX7cAAF7UAABd7gBHQAAAPz8AADo/AAAxQAAAKUMAACFGAAAaSgAAE04AAA5RAAAKVQAA&#10;BFgAAABbAAAAXgAAAGEAAABjAAAAZAEAAGUEAABnCAAAaAsAAGoOAABsEgAAbhcAAG8gAABvKgAA&#10;bzYAAG5FAABuVQAAbmgAAG1/AABtmAAAbLAAAGvKAABq6ABERAAAPkMAADVEAAArRwAAI0sAABtP&#10;AAATVAAADlgAAAhcAAACYAAAAGQAAABnAAAAawAAAG0AAABvAAAAcAAAAHIAAAB0AgAAdQYAAHcK&#10;AAB5DgAAfBIAAH4YAAB/IgAAfy4AAH89AAB+TQAAfWEAAH13AAB8kAAAe6gAAHrAAAB53wBDRwAA&#10;OUkAAC9MAAAlUAAAHFUAABRbAAAOYAAAB2UAAABqAAAAbgAAAHIAAAB2AAAAeQAAAHwAAAB+AAAA&#10;fwAAAIEAAACDAAAAhQAAAIcDAACKCAAAjA0AAI8RAACSGQAAkiUAAJIzAACSRAAAkVcAAJBtAACP&#10;hgAAjp8AAI21AACMzQA9TgAAMlEAAChWAAAeXAAAFWIAAA5oAAAHbgAAAHQAAAB5AAAAfgAAAIIA&#10;AACGAAAAiQAAAIwAAACOAAAAkAAAAJIAAACUAAAAlgAAAJgAAACbAAAAngYAAKEMAACkEQAAphsA&#10;AKYpAACmOgAApU0AAKViAACkewAAo5QAAKGrAAChvwA2VwAALFwAACFiAAAXaQAAD3AAAAd3AAAA&#10;fgAAAIQAAACKAAAAjwAAAJQAAACYAAAAmwAAAJ4AAACfAAAAogAAAKQAAACmAAAAqAAAAKsAAACt&#10;AAAAsAAAALMEAAC3DAAAuxIAALsfAAC7MAAAu0MAALpYAAC5cAAAt4sAALehAAC3swAwYgAAJWkA&#10;ABpwAAAQeAAACYAAAACIAAAAjwAAAJYAAACbAAAAoQAAAKYAAACqAAAArgAAALAAAACxAAAAtAAA&#10;ALYAAAC4AAAAuwAAAL0AAADAAAAAwwAAAMcAAADLAwAAzwwAANMVAADSJQAA0jgAANFOAADQZQAA&#10;z34AAM2WAADMqQD/AAAA/wAAAP8AAAD/AAMA/wALAPwAEQD5ABsA9wAlAPMALwDuADgA6QBAAOYA&#10;SADiAE4A3wBUANwAWQDZAF4A1QBjANMAaADQAG0AzgBzAMsAegDIAIIAxgCMAMMAlwDAAKMAvgCy&#10;ALwAyAC6AOoAuQD/ALgA/wCxAP8AqgD/AKcA/wD/AAAA/wAAAPsAAAD2AAAA7QAHAOcADwDiABYA&#10;3wAgAN4AKQDZADMA0QA7AMwAQgDIAEgAxQBOAMIAUwDAAFgAvgBdALwAYgC6AGcAuQBtALcAdAC1&#10;AHsAsgCFALAAkACuAJwArACqAKkAvQCnAN4ApgD5AKUA/wCjAP8AnQD/AJsA/wD9AAAA9gAAAOsA&#10;AADfAAAA0QADAMoADADFABIAwwAbAMAAJAC+ACwAuQA1ALYAPACzAEMAsABIAK4ATgCsAFIAqwBX&#10;AKkAXACnAGEApgBnAKQAbQCiAHQAoAB9AJ4AiACcAJUAmgCjAJgAtACWAM0AlQDxAJQA/wCVAP8A&#10;kAD/AI4A/wDzAAAA5gAAANEAAADCAAAAuAAAALEACACtAA8AqgAWAKgAHgCoACcApgAvAKIANgCf&#10;ADwAnQBCAJsARwCZAEwAlwBRAJYAVQCUAFoAkwBgAJEAZgCQAG4AjgB2AIwAgQCKAI0AiACbAIYA&#10;rACFAMEAhADmAIMA/QCEAP8AgwD/AIEA/wDkAAAAywAAALoAAACsAAAAogAAAJwABACYAAwAlgAR&#10;AJQAGQCTACEAkgAoAI8AMACNADYAiwA8AIkAQQCIAEYAhgBLAIUATwCEAFQAggBaAIEAYAB/AGcA&#10;fgBvAHwAegB6AIYAeACUAHcApAB1ALcAdADUAHMA9AB0AP8AdAD/AHQA/wDLAAAAtgAAAKYAAACa&#10;AAAAkgAAAIoAAACGAAgAgwAOAIEAFACBABsAgAAjAH8AKgB9ADAAewA2AHoAOwB4AEAAdwBFAHUA&#10;SQB0AE4AcwBUAHEAWgBwAGEAbgBpAG0AcwBrAH8AaQCNAGgAnQBnAK4AZgDHAGUA6gBmAP8AZgD/&#10;AGcA/wC4AAAApAAAAJUAAACKAAAAgQAAAHwAAAB2AAQAdAAMAHIAEABxABYAcAAdAHAAJABuACoA&#10;bQAwAGsANQBqADoAaQA/AGgARABnAEkAZQBOAGQAVABjAFsAYQBjAGAAbQBeAHkAXQCHAFsAlgBa&#10;AKgAWQC9AFkA3wBZAPgAWgD/AFoA/wCoAAAAlQAAAIcAAAB7AAAAcwAAAG4AAABqAAEAZwAIAGUA&#10;DgBkABIAYwAYAGMAHwBiACUAYQAqAF8AMABeADUAXQA6AFwAPgBbAEQAWQBJAFgATwBXAFYAVgBe&#10;AFQAaABTAHMAUQCBAFAAkQBPAKIATgC1AE4A0ABOAPAATgD/AE8A/wCcAAAAiQAAAHsDAABwAwAA&#10;aAMAAGIBAABfAAAAXQAEAFsACwBZAA8AWAAUAFcAGQBXACAAVgAlAFUAKgBTADAAUgA0AFEAOQBQ&#10;AD8ATwBEAE4ASwBNAFIASwBaAEoAYwBJAG8ARwB8AEYAjABFAJ0ARQCwAEQAxwBEAOgARAD6AEUA&#10;/wCSBAAAgAcAAHEKAABmCgAAXgoAAFkJAABVBwAAVAQAAFIABwBQAAwATwAQAE4AFQBNABsATAAg&#10;AEsAJgBKACsASQAwAEgANQBHADoARgBAAEUARgBDAE4AQgBWAEEAXwBAAGsAPgB4AD0AiAA8AJkA&#10;PACrADwAwQA7AOAAOwD0ADsA/wCJCgAAeAwAAGoOAABfDgAAVw4AAFEOAABNDAAASwsAAEoIAgBJ&#10;BAkASAANAEYAEQBFABYARAAcAEMAIQBCACYAQQArAD8AMQA+ADYAPQA8ADwAQwA7AEoAOgBSADkA&#10;XAA4AGgANgB1ADUAhQA0AJYANACoADMAvAAzANgAMwDvADMA+wCCDQAAcQ8AAGQQAABZEQAAUREA&#10;AEsRAABHEAAARA4AAEINAABBCwUAQQcLAD8FDgA+AxIAPAIYADsCHQA6AyIAOQMoADgDLQA3AzIA&#10;NgQ5ADUEPwA0BUcAMwVQADEGWgAwBmYALwdzAC4HgwAtB5UALAenACsHugArB9IAKwfrACsH9wB9&#10;EAAAbBEAAF8TAABUFAAATBQAAEYUAABCEwAAPhIAADwQAAA6DgEAOg0GADoKDAA4CRAANggUADUI&#10;GQA0CR8AMgkkADEJKQAwCS8ALwo2AC4KPQAtCkUALAtOACsLWQApDGUAKAxzACcMgwAmDZUAJQ2n&#10;ACQNuwAjDdIAIw3rACMN9wB4EgAAaBQAAFsWAABRFwAASBcAAEIWAAA9FgAAORUAADcTAAA1EQAA&#10;MxADADMOCAAyDQ0AMA0RAC8NFgAtDRsALA0hACsNJwAqDS0AKQ40ACgOOwAnDkQAJQ5OACQPWQAj&#10;EGUAIRBzACAQhAAfEJYAHhCpAB0QvQAcENgAHRDuAB0Q+QBzFAAAZBYAAFcYAABNGQAARRkAAD8Z&#10;AAA6GAAANRcAADIWAAAwFQAALhMAAC0RBAAsEAoAKxAOACkQEgAoEBgAJhAeACUQJAAkECoAIxEx&#10;ACIROQAhEUIAIBJLAB4SVgAdE2MAHBNxABoTggAZFJUAGBSnABcUuwAXE9QAFxPuABgT+gBwFgAA&#10;YBkAAFQaAABKGwAAQhwAADwbAAA2GwAAMhoAAC8ZAAAsGAAAKhYAACgUAQAmEwcAJRMMACMTEAAi&#10;ExUAIBMaAB8TIQAeFCcAHRQuABwVNgAbFT8AGhZJABkWVAAYF2EAFhdwABUYgQAUGJMAEximABIY&#10;ugASF9IAEhfsABMX+gBsGQAAXRsAAFEdAABHHQAAPx4AADkdAAA0HQAALxwAACsbAAAoGgAAJhkA&#10;ACQYAAAiFwQAIBcKAB4XDgAcFxIAGhcXABkYHgAZGCQAGBksABcZNAAWGj0AFRpHABQbUgATG18A&#10;EhxuABEcfwAQHJIAEBylAA8cuQAOHNAADhvqAA8b+ABpGwAAWh0AAE4fAABFHwAAPSAAADYfAAAx&#10;HwAALR4AACkdAAAlHQAAIxwAACAbAAAdGwEAGxsHABkcDQAXHBAAFhwVABUcGwAUHSIAEx0pABIe&#10;MQARHjoAER9FABAfUAAPIF0ADiBsAA0gfAANII8ADCCiAAsgtQALIMoACyDlAAwf9ABlHQAAVx8A&#10;AEwhAABCIQAAOiEAADQhAAAvIQAAKiAAACYfAAAjHwAAIB4AAB0eAAAZIAAAFiAEABQgCwASIQ4A&#10;ESETABEiGQAQIh8ADyImAA4jLwAOIzcADSNBAAwkTQALJFkACiRnAAkkeAAIJIsABySeAAcksQAG&#10;JMcABiPjAAcj8QBiHwAAVCEAAEkjAABAIwAAOCMAADIjAAAsIwAAKCIAACQhAAAhIQAAHiEAABoh&#10;AAAWIwAAEyQDABElCAAPJg0ADicRAA0nFgAMJx0ACycjAAonKwAJKDQACCg+AAcoSQAGKFUABSlk&#10;AAQpdAADKYcAAimbAAEorwAAKMUAASjhAAEn8ABeIgAAUSQAAEYlAAA9JQAANSUAAC8lAAAqJAAA&#10;JiQAACIjAAAfIwAAGyQAABglAAAUJgAAESgDAA8pCAAMLAwACiwQAAgsFAAHLBoABiwhAAUsKAAD&#10;LTAAAi06AAEtRQAALVIAAC5gAAAucQAALYQAAC2ZAAAtrQAALMIAACzgAAAs8ABaJAAATSYAAEMn&#10;AAA6JwAAMycAAC0nAAAoJgAAJCYAACEmAAAdJgAAGScAABUpAAARKwAADywDAA0uBwAJMAwABjEO&#10;AAMxEgABMhcAADIeAAAyJQAAMi0AADI2AAAzQgAAM04AADNdAAAzbQAAM4EAADKWAAAyqwAAMcEA&#10;ADHfAAAx8ABWJwAASikAAD8qAAA3KgAAMCoAACspAAAnKAAAIygAAB4pAAAaKgAAFiwAABIuAAAP&#10;MAAADTECAAo0BwAFNQsAAjYOAAA3EAAAOBQAADgaAAA4IgAAOCoAADkzAAA5PgAAOUoAADlZAAA5&#10;aQAAOX0AADiTAAA4qAAAN78AADfeAAA28ABRKwAARiwAADwsAAA0LAAALiwAACorAAAlKwAAICwA&#10;ABstAAAXLwAAEzEAABAzAAANNQAACTcCAAU6BgABOwoAADwNAAA9DwAAPhIAAD8XAABAHgAAQCUA&#10;AEAvAABAOgAAQEYAAEBUAABAZQAAP3gAAD+PAAA+pgAAPr0AAD3cAAA98ABNLgAAQi8AADkvAAAy&#10;LwAALS4AACguAAAiLwAAHTAAABgyAAATNQAAEDcAAAw6AAAJPAAABT4AAABBBAAAQggAAEMLAABE&#10;DQAARhAAAEcUAABIGQAASCEAAEgqAABINQAASEEAAEhPAABIYAAAR3MAAEeKAABGogAARbkAAEXZ&#10;AABE8ABIMgAAPjIAADYyAAAwMQAAKzEAACUyAAAfNAAAGTYAABM5AAAQPAAADD8AAAhCAAADRAAA&#10;AEYAAABIAgAASgUAAEsIAABMCwAATg4AAE8RAABRFQAAUhwAAFIlAABSMAAAUjwAAFFKAABRWgAA&#10;UW0AAFCEAABPnQAATrUAAE3SAABN7gBDNgAAOzYAADQ1AAAvNAAAJzUAACE4AAAaOwAAFD4AABBB&#10;AAAMRAAAB0cAAAJKAAAATQAAAE8AAABRAAAAUwIAAFQFAABVCAAAVwsAAFkOAABbEQAAXRcAAF0f&#10;AABdKgAAXTYAAFxEAABcVAAAW2cAAFt+AABalwAAWa8AAFjLAABX6gA/OQAAODkAADM4AAArOQAA&#10;IzwAABw/AAAVQwAAEEcAAAtKAAAFTgAAAFEAAABUAAAAVwAAAFoAAABcAAAAXQAAAF8AAABgBAAA&#10;YgcAAGQLAABmDgAAaBIAAGsZAABrIwAAai4AAGo8AABqTQAAaV8AAGh1AABnjwAAZqgAAGXCAABk&#10;4wA9PQAANzwAAC49AAAlQAAAHUQAABZJAAAQTQAAClEAAARVAAAAWgAAAF0AAABgAAAAYwAAAGYA&#10;AABoAAAAagAAAGsAAABtAAAAbwIAAHEGAAB0CgAAdg4AAHkTAAB7GwAAeycAAHo1AAB5RQAAeFkA&#10;AHhtAAB3hgAAdp8AAHW3AAB00gA8QQAAMkIAAChFAAAgSgAAF04AABBUAAAKWQAAAl4AAABjAAAA&#10;ZwAAAGsAAABvAAAAcgAAAHUAAAB3AAAAeQAAAHsAAAB9AAAAfwAAAIIAAACEAwAAhwkAAIoOAACO&#10;EwAAjx4AAI4rAACOOwAAjU4AAItjAACKfAAAipUAAIitAACHxQA2RwAALEsAACJPAAAZVQAAEFsA&#10;AAphAAABZwAAAG0AAAByAAAAdwAAAHsAAAB/AAAAgwAAAIYAAACIAAAAigAAAI0AAACPAAAAkQAA&#10;AJQAAACXAAAAmgEAAJ0HAAChDQAApRQAAKQhAACkMQAAo0QAAKJZAACgcAAAn4sAAJ2iAACdtwAw&#10;UAAAJVUAABtbAAASYgAAC2kAAAFwAAAAdwAAAH0AAACDAAAAiAAAAI0AAACRAAAAlQAAAJgAAACa&#10;AAAAnAAAAJ8AAAChAAAAowAAAKYAAACpAAAArAAAALAAAAC0BwAAuA4AALoYAAC6JwAAuTkAALhO&#10;AAC3ZQAAtn4AALWWAACzqwApWwAAHmIAABRpAAAMcQAAAnkAAACBAAAAiQAAAI8AAACWAAAAmwAA&#10;AKAAAACkAAAAqAAAAKsAAACsAAAArwAAALIAAAC0AAAAtgAAALkAAAC8AAAAwAAAAMQAAADIAAAA&#10;zQcAANIQAADSHQAA0S8AANBEAADPWwAAzXMAAMuNAADKoQD/AAAA/wAAAPsAAAD6AAAA/AAIAPgA&#10;DwD1ABcA9AAgAPEAKgDrADMA5gA7AOIAQwDeAEkA2gBPANYAVADTAFkA0ABeAM4AYwDLAGgAyQBu&#10;AMYAdQDDAH0AwQCGAL4AkgC7AJ4AuQCuALYAwwC0AOgAswD/AK8A/wClAP8AngD/AJsA/wD9AAAA&#10;9wAAAPIAAADwAAAA5wADAOEADADcABIA2AAbANYAJADSAC0AzAA2AMYAPQDCAEMAvwBJALwATgC6&#10;AFMAuABYALYAXQC1AGIAswBnALEAbgCvAHYArAB/AKoAigCoAJcApQCmAKMAuQChANkAoAD5AJ4A&#10;/wCYAP8AkgD/AI8A/wDzAAAA7AAAAOMAAADTAAAAyAAAAMEACQC9AA8AuwAWALkAHwC3ACcAswAv&#10;AK8ANwCsAD0AqgBDAKgASACmAE0ApABSAKMAVgChAFsAnwBhAJ4AZwCcAG8AmgB4AJcAgwCVAJAA&#10;kwCeAJEAsACQAMgAjgDwAI0A/wCKAP8AhQD/AIIA/wDnAAAA3QAAAMYAAAC4AAAArgAAAKgABACl&#10;AAwAoQASAKEAGQCgACIAnwApAJsAMACYADcAlgA9AJMAQgCSAEcAkABLAI8AUACNAFUAjABaAIoA&#10;YQCIAGgAhwBwAIUAewCDAIgAgQCWAH8ApwB9ALwAfADjAHwA/QB8AP8AeAD/AHYA/wDWAAAAwAAA&#10;AK8AAACjAAAAmQAAAJMAAACPAAkAjQAOAIsAFACKABwAigAjAIgAKgCFADAAgwA2AIIAOwCAAEAA&#10;fwBFAH4ASgB8AE8AewBUAHoAWgB4AGEAdgBpAHUAcwBzAIAAcQCOAG8AnwBuALIAbQDPAGwA9ABs&#10;AP8AawD/AGkA/wDAAAAAqwAAAJsAAACPAAAAhwAAAIAAAAB8AAQAegAMAHgAEQB4ABcAeAAeAHcA&#10;JAB1ACoAcwAwAHEANQBwADoAbgA/AG0ARABsAEkAawBOAGoAVABoAFsAZwBjAGUAbQBkAHgAYgCH&#10;AGAAlwBfAKoAXgDCAF4A6QBeAP8AXgD/AF0A/wCsAAAAmQAAAIoAAAB/AAAAdwAAAHEAAABtAAAA&#10;agAIAGkADgBoABIAZwAYAGcAHwBnACUAZQAqAGMALwBiADQAYQA5AGAAPgBfAEMAXgBIAF0ATgBb&#10;AFUAWgBdAFgAZwBXAHIAVQCBAFQAkQBTAKMAUgC4AFEA3ABRAPkAUgD/AFIA/wCdAAAAiwAAAHwA&#10;AABxAAAAaQAAAGQAAABgAAAAXgAFAFwACwBbAA8AWwAUAFoAGQBaAB8AWQAlAFcAKgBWAC8AVQA0&#10;AFQAOABTAD0AUgBDAFAASQBPAFAATgBYAE0AYgBLAG0ASgB6AEkAiwBIAJ0ARwCxAEcAzABGAPAA&#10;RwD/AEcA/wCQAAAAfgAAAHAAAABmAAAAXgAAAFkAAABWAAAAUwABAFIACABQAA0ATwAQAE8AFQBO&#10;ABoATgAgAE0AJQBMACoASgAuAEkAMwBIADgARwA+AEYARABFAEsARABTAEMAXQBBAGgAQAB1AD8A&#10;hQA+AJcAPQCrAD0AwwA9AOYAPQD7AD4A/wCHAAAAdQMAAGgGAABdBwAAVQYAAFAGAABMBAAASgEA&#10;AEkABABHAAoARgAOAEUAEQBFABYARAAbAEMAIABCACUAQQAqAEAALwA/ADQAPgA6AD0AQAA7AEcA&#10;OgBPADkAWQA4AGQANwBxADYAgQA1AJMANACmADQAuwA0AN0ANAD1ADUA/wB+BgAAbQkAAGALAABW&#10;DAAATgwAAEgLAABECgAAQggAAEAFAQA/AQcAPgALAD0ADgA8ABIAOwAXADsAHAA6ACEAOQAlADcA&#10;KgA2ADAANQA1ADQAPAAzAEMAMgBMADEAVQAwAGAALwBtAC4AfQAtAI8ALACiACwAtgAsANAALADu&#10;ACwA/AB3CgAAZwwAAFoOAABQDgAASQ4AAEMOAAA+DQAAOwwAADkLAAA4CQMANwUIADYCDQA1ARAA&#10;NAATADMAGAAyAB0AMQAiADAAJwAvACwALgAyAC0AOAAsAEAAKwBJACoAUgApAF0AKABrACcBegAm&#10;AYwAJQCfACUAsgAlAMoAJQDoACUA9wByDQAAYg4AAFYQAABMEQAARBEAAD4RAAA5EAAANg8AADMO&#10;AAAxDQEAMAsFADAICgAvBg0ALgURACwEFAArAxkAKgMeACkDIwAoBCkAJwQvACYFNQAlBT0AJAVG&#10;ACMGUAAiBlwAIQdpACAHeQAfB4sAHgedAB4HsAAdBsYAHQbjAB0F8wBtDgAAXhEAAFISAABIEwAA&#10;QBMAADoTAAA1EgAAMREAAC4QAAAsDwAAKg4DACoNBwApCwsAKAkOACcJEQAlCBYAJAgbACMJIAAi&#10;CSYAIQksACAKMwAfCjsAHgtEAB0LTwAcDFsAGwxpABoMeQAYDIsAGAyeABcMsAAWDMUAFgzhABYL&#10;8ABpEAAAWhIAAE4UAABFFQAAPRUAADcVAAAxFAAALRMAACoSAAAoEQAAJhABACQQBAAjDggAIw0M&#10;ACIMDwAgDBMAHwwYAB4NHQAdDSMAHA0qABsNMgAaDjoAGA5EABcOUAAWD1wAFQ9qABMQewASEI0A&#10;ERCgABEQswAQD8kAEA/kABEP8gBlEgAAVxQAAEsWAABCFwAAOhcAADQXAAAvFgAAKhUAACcUAAAk&#10;EwAAIhMAACASAwAeEQYAHRAJABwQDQAbDxAAGRAVABgQGwAXECEAFhAoABURMAAUETkAExFDABIS&#10;TgAREloAEBJpABATeQAOE4wADhOeAA0TsQANEsUADBLhAA0S8QBiFAAAVBYAAEkYAAA/GQAANxkA&#10;ADEZAAAsGAAAKBcAACQWAAAhFgAAHxUAABwUAgAaEwQAGRIGABcSCwAVEg4AFBISABMTGAASEx8A&#10;ERMmABEULQAQFDYADxVBAA4VTAAOFlcADRZlAAwXdQALF4cACheaAAkWrQAIFsEACBbdAAkV7gBf&#10;FgAAURgAAEYaAAA9GgAANRsAAC8aAAAqGgAAJRkAACIYAAAfGAAAHBcAABkWAQAXFgMAFRYEABMW&#10;CQARFg0AEBcRAA8XFgAOFxwADhgjAA0YKgAMGTMADBk8AAsaRwAKGlMACRphAAcbcQAGG4MABRuX&#10;AAQaqgADGr8AAxnaAAQZ7ABcGAAAThoAAEMcAAA6HAAAMxwAACwcAAAnHAAAIxsAACAaAAAdGQAA&#10;GhkAABcYAQAVGAIAEhkEABAbBwAOGwwADRwQAAwcEwALHBkAChwfAAkdJwAIHS8ABx45AAYeQwAE&#10;HlAAAx9eAAIfbgABH4AAAB+VAAAeqQAAHr0AAB3YAAAd7ABYGgAASxwAAEEeAAA4HgAAMB4AACoe&#10;AAAlHQAAIRwAAB4cAAAbGwAAGBsAABYbAQATGwIAERwEAA4eBwAMHwsACiAOAAggEgAGIRcABSEd&#10;AAQhJAACIiwAASI1AAAiQAAAI00AACNaAAAjawAAI34AACOTAAAipwAAIrwAACHXAAAh7QBVHQAA&#10;SB8AAD4gAAA1IAAALiAAACggAAAjHwAAIB4AAB0dAAAaHQAAFh0AABMeAAARHwIADiAEAA0iBwAK&#10;JAsABiUNAAQlEAACJhQAACYaAAAmIQAAJykAACcyAAAnPQAAJ0kAAChXAAAoZwAAJ3sAACeQAAAn&#10;pQAAJrsAACbWAAAl7QBRIAAARSEAADsiAAAyIgAALCIAACYhAAAiIQAAHiAAABsfAAAYIAAAFCAA&#10;ABEiAAAPIwAADSUDAAomBgAGKAoAAykNAAArDwAALBIAACwXAAAsHgAALCYAAC0vAAAtOQAALUYA&#10;AC1UAAAtZAAALXcAACyNAAAspAAAK7oAACvWAAAq7gBNIgAAQSQAADgkAAAwJAAAKSQAACQjAAAh&#10;IgAAHSIAABkiAAAVIwAAEiQAAA8mAAANKAAACioCAAYsBQACLgkAAC8LAAAwDgAAMhAAADMVAAAz&#10;GwAAMyIAADMrAAAzNgAAM0IAADNQAAAzYAAAM3MAADKKAAAyoQAAMbgAADDWAAAw7wBJJQAAPiYA&#10;ADQnAAAtJwAAKCYAACMlAAAfJAAAGyUAABYmAAASKAAAECoAAA0sAAAKLgAABjABAAIyBAAANAcA&#10;ADUKAAA3DAAAOA4AADoSAAA6FwAAOh8AADonAAA6MgAAOj4AADpMAAA6XAAAOm8AADmGAAA4ngAA&#10;OLYAADfUAAA27wBEKQAAOikAADEpAAArKQAAJigAACInAAAdKAAAGCkAABMrAAAQLgAADTAAAAky&#10;AAAFNQAAATcAAAA5AgAAOwUAADwIAAA+CwAAPw0AAEEQAABDFAAAQxsAAEMjAABDLgAAQzkAAENH&#10;AABCVwAAQmoAAEGBAABAmgAAP7IAAD7PAAA+7wA/LAAANiwAAC8sAAAqKwAAJSoAAB8rAAAZLQAA&#10;FC8AABAyAAANNQAACDgAAAQ6AAAAPAAAAD8AAABBAAAAQwIAAEUFAABGCAAASAsAAEoOAABMEQAA&#10;TRYAAE0eAABNKAAATTQAAExCAABMUQAAS2QAAEt7AABKlAAASa0AAEjKAABH7AA7MAAAMy8AAC0v&#10;AAAoLQAAIi8AABsxAAAVNAAAEDcAAA06AAAIPQAAAkAAAABDAAAARgAAAEgAAABKAAAATAAAAE4B&#10;AABPBAAAUQcAAFMLAABVDgAAWBIAAFkZAABYIgAAWC4AAFc8AABXSwAAVl4AAFZzAABVjQAAVKcA&#10;AFLCAABS5gA4MwAAMTIAACwxAAAlMgAAHTUAABY4AAARPAAADEAAAAdEAAAARwAAAEoAAABNAAAA&#10;UAAAAFMAAABVAAAAVwAAAFkAAABaAAAAXAMAAF4HAABhCwAAZA4AAGYTAABnHAAAZicAAGY0AABl&#10;RAAAZFcAAGRrAABihQAAYZ8AAGC5AABe3AA1NwAAMDUAACg3AAAgOgAAGD0AABFCAAAMRgAABkoA&#10;AABPAAAAUwAAAFYAAABZAAAAXAAAAF8AAABhAAAAZAAAAGUAAABnAAAAaQAAAGwBAABuBgAAcQsA&#10;AHQPAAB3FQAAdyAAAHYtAAB2PQAAdU8AAHRjAABzewAAcpUAAHCvAABvyQA1OgAAKzsAACI/AAAa&#10;QwAAEkgAAAxNAAAFUgAAAFcAAABcAAAAYAAAAGQAAABoAAAAawAAAG4AAABxAAAAcwAAAHUAAAB3&#10;AAAAegAAAHwAAAB/AAAAggQAAIYKAACKDwAAjBcAAIskAACKMwAAiUUAAIdbAACGcgAAhYsAAIOl&#10;AACCvAAvQAAAJUQAABxJAAATTgAADVQAAARaAAAAYQAAAGYAAABrAAAAbwAAAHQAAAB5AAAAfQAA&#10;AIAAAACDAAAAhQAAAIcAAACKAAAAjAAAAI8AAACSAAAAlgAAAJkCAACeCQAAohAAAKIaAAChKQAA&#10;oDsAAJ9QAACdZwAAmoEAAJqZAACZrwApSQAAH04AABVUAAAOWwAABWIAAABpAAAAcAAAAHcAAAB9&#10;AAAAggAAAIYAAACLAAAAjwAAAJMAAACVAAAAlwAAAJoAAACdAAAAoAAAAKMAAACmAAAAqgAAAK4A&#10;AACyAAAAtwoAALsRAAC6HwAAuTAAALdFAAC1XAAAtHQAALGOAACvpAAiVAAAGFsAABBiAAAHagAA&#10;AHMAAAB7AAAAggAAAIkAAACQAAAAlQAAAJoAAACfAAAAowAAAKYAAACoAAAAqwAAAK4AAACwAAAA&#10;swAAALYAAAC6AAAAvQAAAMIAAADHAAAAzAEAANMLAADUFQAA0yYAANE6AADQUQAAzWgAAMuBAADK&#10;lgD8AAAA9gAAAPIAAADxAAAA8wAFAPQADADyABMA8AAcAO0AJQDoAC4A4gA2AN4APgDZAEQA1ABK&#10;ANEATwDOAFQAywBZAMkAXgDGAGMAxABpAMEAcAC+AHgAvACBALkAjQC2AJoAswCrALEAwACvAOYA&#10;rgD/AKUA/wCaAP8AlAD/AI8A/wD0AAAA7AAAAOgAAADnAAAA3wAAANkACQDSABAAzwAXAM8AIADM&#10;ACgAxgAwAMAANwC8AD4AuQBEALcASQC1AE4AswBTALEAVwCvAF0ArQBiAKsAaQCpAHEApwB6AKUA&#10;hQCiAJMAoACiAJ0AtgCbANQAmQD5AJYA/wCNAP8AiAD/AIQA/wDoAAAA3wAAANkAAADJAAAAvwAA&#10;ALgABAC1AA0AswASALEAGgCwACIArQAqAKkAMQCmADgApAA9AKIAQwCgAEgAngBMAJwAUQCbAFYA&#10;mQBcAJcAYgCVAGkAkwByAJEAfQCPAIsAjQCaAIsArACJAMUAiADuAIYA/wB/AP8AegD/AHgA/wDZ&#10;AAAAzQAAALsAAACuAAAApQAAAJ8AAACcAAkAmQAPAJkAFQCZAB0AmAAkAJQAKwCRADEAjgA3AIwA&#10;PACLAEEAiQBGAIgASwCGAFAAhQBVAIMAWwCCAGIAgABrAH4AdQB8AIIAegCSAHgAowB3ALkAdgDg&#10;AHUA/wByAP8AbgD/AGwA/wDHAAAAtQAAAKUAAACZAAAAjwAAAIkAAACFAAQAhAAMAIIAEQCCABcA&#10;ggAeAIAAJQB+ACsAfAAxAHoANgB5ADsAdwBAAHYARAB1AEkAcwBPAHIAVQBwAFwAbwBkAG0AbgBs&#10;AHoAagCKAGgAmwBnAK8AZgDMAGUA9QBkAP8AYQD/AGAA/wC0AAAAoAAAAJAAAACFAAAAfQAAAHcA&#10;AABzAAAAcAAIAG8ADgBvABIAbwAYAG8AHwBtACUAawAqAGkAMABoADQAZwA5AGYAPgBlAEMAYwBI&#10;AGIATgBhAFUAXwBeAF4AZwBcAHMAWwCCAFkAkwBYAKYAVwC/AFcA6gBXAP8AVgD/AFQA/wChAAAA&#10;jgAAAH8AAAB1AAAAbAAAAGgAAABkAAAAYQAEAGAACwBfAA8AXwATAF8AGQBfAB8AXQAlAFwAKgBb&#10;AC8AWQAzAFgAOABXAD0AVgBDAFUASQBTAFAAUgBYAFEAYQBQAG0ATgB7AE0AjABMAJ8ASwC1AEoA&#10;3ABKAPoASgD/AEoA/wCSAAAAgAAAAHIAAABnAAAAXwAAAFoAAABXAAAAVQABAFMABwBSAAwAUgAQ&#10;AFIAFABSABoAUQAfAE8AJABOACkATQAuAEwAMwBLADgASgA9AEkAQwBIAEoARgBSAEUAXABEAGcA&#10;QwB1AEIAhgBBAJgAQACuAEAAywA/APIAQAD/AEAA/wCFAAAAdAAAAGcAAABdAAAAVQAAAE8AAABM&#10;AAAASgAAAEgABABHAAoARwANAEYAEQBGABUARgAaAEUAHwBEACQAQwApAEIALQBBADMAPwA4AD4A&#10;PgA9AEUAPABOADsAVwA6AGIAOQBvADgAgAA3AJMANgCnADYAwAA2AOgANgD+ADYA/wB8AAAAawAA&#10;AF4CAABUAwAATQMAAEcDAABDAQAAQQAAAD8AAQA+AAcAPQALAD0ADgA8ABEAPAAWADwAGgA6AB8A&#10;OQAkADgAKQA3AC4ANgAzADUAOgA0AEEAMwBJADIAUwAxAF4AMABrAC8AewAuAI4ALQCiAC0AuAAt&#10;AN0ALQD4AC4A/wBzAQAAZAUAAFcHAABNCAAARggAAEAIAAA7BwAAOAUAADcDAAA2AAQANQAIADQA&#10;DAA0AA8ANAASADMAFgAyABsAMQAgADAAJAAvACkALgAvAC0ANgAsAD0AKwBFACoATwApAFoAKABn&#10;ACcAdwAmAIkAJgCdACUAswAlAM8AJQDwACYA/wBtBgAAXgkAAFILAABIDAAAQAwAADoLAAA2CwAA&#10;MgoAADAIAAAuBgIALgMGAC0ACgAsAA0ALAAQACsAEwAqABcAKQAcACgAIAAnACUAJgArACUAMgAk&#10;ADkAIwBCACIASwAiAFcAIQBkACAAcwAfAIUAHwCZAB4ArgAeAMcAHgDpAB8A+gBoCQAAWQwAAE0N&#10;AABDDgAAPA4AADYOAAAxDQAALQ0AACoMAAAoCwAAJwkEACYGCAAmBAsAJQMOACQBEAAkARQAIgEY&#10;ACEBHQAhACIAIAAoAB8ALgAeATYAHQE/ABwBSQAbAVQAGgFhABoBcAAZAYIAGACWABgAqgAYAMEA&#10;GADhABgA9ABjDAAAVQ4AAEkPAABAEAAAOBAAADIQAAAtDwAAKQ4AACYOAAAjDQAAIgwDACALBgAg&#10;CQkAHwcMAB4GDgAeBREAHAUVABsFGgAaBR8AGgUlABkFKwAYBTMAFwY8ABYGRgAWBlIAFQdfABQH&#10;bgATB4AAEgeUABIGpwASBbwAEgTZABID7wBfDgAAUQ8AAEYQAAA8EQAANREAAC8RAAAqEQAAJhAA&#10;ACIQAAAgDwAAHQ4CABwNBQAaDQcAGgsKABkKDQAYCRAAFwkSABYJFwAVCRwAFAkiABQKKQATCjEA&#10;Ego6ABILRQARC1EAEAxfAA8MbgAODIAADgyUAA0LpwANC7oADQrSAA0K6gBcDwAAThEAAEMSAAA6&#10;EwAAMhMAACwTAAAnEgAAIxEAAB8RAAAcEAAAGhACABgPBAAWDgcAFQ4JABQNCwATDA0AEgwQABIM&#10;FAARDBoAEQ0gABANKAAPDTAADg47AA0ORgANDlEADA9eAAsPbQAKD38ACQ+TAAkPpgAIDrkACA7Q&#10;AAcO6ABYEQAASxIAAEATAAA3FAAAMBQAACkUAAAlFAAAIRMAAB0SAAAaEgAAFxECABURBQATEAcA&#10;EhAJABEPCgAQDgwADg4OAA4PEgANEBgADRAeAAwQJQAMEC0ACxE2AAoRQQAJEU0ACBJaAAcSagAG&#10;EnwABRKQAAQSpAADEbgAAxHPAAIR6ABVEgAASRQAAD4VAAA1FgAALRYAACcWAAAiFQAAHhQAABsU&#10;AAAYEwAAFRIDABMSBQASEQcAEBEJAA8RCgANEQsADBIOAAsSEQAKEhUACRMbAAkTIgAIEyoABxQz&#10;AAUUPgAEFUoAAxVYAAIVZwABFXoAABWOAAAVowAAFLcAABTPAAAT6QBSFAAARhYAADsXAAAyFwAA&#10;KxcAACUXAAAhFgAAHBYAABkVAAAWFAEAFBMEABITBgAREggADxIIAA4TCQAMFAoAChUNAAgWEAAG&#10;FhMABRYZAAQXHwADFycAAhgwAAEYOwAAGUcAABlVAAAZZAAAGXcAABmMAAAYogAAGLcAABfPAAAX&#10;6gBPFgAAQxgAADkZAAAwGQAAKRkAACMZAAAfGAAAGxcAABgWAAAVFQIAExUFABEUBgAQFAYADhUH&#10;AAwWCAAKFwoABxkMAAQaDgACGxIAARsWAAAbHQAAHCQAABwtAAAcOAAAHUQAAB1SAAAdYgAAHXUA&#10;AB2KAAAcoAAAHLYAABvQAAAa6wBMGAAAQBoAADYbAAAtGwAAJhsAACEaAAAdGQAAGRkAABcYAAAU&#10;FwMAEhYEABAXBAAOFwQADBkFAAoaBwAHHAkAAx0LAAAfDQAAIBAAACAUAAAhGgAAISIAACEqAAAh&#10;NQAAIkEAACJPAAAiXwAAInIAACGIAAAhnwAAILYAAB/RAAAf7QBIGgAAPRwAADMdAAArHQAAJB0A&#10;ACAcAAAcGwAAGBoAABYZAQATGQEAERkBAA4aAQAMHAIACh0DAAcfBQADIQgAACIKAAAkDAAAJg4A&#10;ACYSAAAmGAAAJx8AACcnAAAnMgAAJz4AACdLAAAnXAAAJ24AACaFAAAmnQAAJbQAACTRAAAj7gBE&#10;HQAAOR8AADAfAAAoHwAAIx4AAB4dAAAbHAAAGBsAABQcAAARHAAADh0AAA0fAAAKIQAABiIBAAMk&#10;BAAAJgYAACgIAAAqCwAAKw0AAC0QAAAtFQAALRwAAC0kAAAuLgAALjoAAC5IAAAtWAAALWoAAC2B&#10;AAAsmgAAK7IAACrQAAAp7wBAIAAANiEAAC0hAAAmIQAAISAAAB0fAAAaHgAAFh4AABIfAAAPIQAA&#10;DSIAAAokAAAGJgAAAigAAAArAgAALQQAAC8GAAAwCQAAMgwAADQOAAA1EgAANRgAADUgAAA1KgAA&#10;NTYAADVDAAA1UwAANGYAADR8AAAzlgAAMq8AADHNAAAw7wA8IwAAMiQAACokAAAkIwAAICIAABwh&#10;AAAXIQAAEyMAABAlAAANJwAACSkAAAUrAAABLgAAADAAAAAyAAAANAEAADYEAAA4BgAAOgkAADwN&#10;AAA+EAAAPhQAAD4cAAA+JgAAPjEAAD4/AAA9TgAAPWEAADx3AAA7kQAAOqsAADnJAAA47QA3JwAA&#10;LycAACgmAAAjJQAAHyQAABklAAAUJgAAECgAAA0rAAAJLgAABTAAAAAzAAAANQAAADgAAAA6AAAA&#10;PAAAAD4BAABAAwAAQgcAAEQKAABGDQAASREAAEkXAABIIQAASCwAAEc6AABHSQAARlsAAEVxAABE&#10;iwAAQ6UAAELDAABB6AA0KgAALCoAACcoAAAiJwAAHCgAABYqAAARLQAADTAAAAkzAAADNgAAADkA&#10;AAA8AAAAPgAAAEEAAABDAAAARgAAAEgAAABKAAAATAMAAE4GAABQCgAAUw4AAFQTAABUHAAAUycA&#10;AFM0AABTQwAAUlUAAFFqAABQgwAAT54AAE25AABM4AAwLQAAKywAACYrAAAfLAAAGC4AABIyAAAN&#10;NQAACDkAAAI9AAAAQAAAAEMAAABGAAAASQAAAEwAAABOAAAAUQAAAFMAAABVAAAAVwAAAFkBAABc&#10;BgAAXwoAAGIOAABjFQAAYx8AAGIsAABhPAAAYE4AAF9iAABeewAAXJYAAFuwAABZzwAvMAAAKi8A&#10;ACIwAAAaMwAAEzcAAA47AAAIPwAAAUQAAABIAAAATAAAAE8AAABSAAAAVQAAAFgAAABbAAAAXQAA&#10;AGAAAABiAAAAZAAAAGYAAABpAAAAbQUAAHALAAB0EAAAdBgAAHMlAAByNAAAckUAAHBZAABvcQAA&#10;bYsAAGumAABqwAAuMwAAJTUAAB04AAAUPAAADkEAAAdHAAAATAAAAFEAAABVAAAAWQAAAF0AAABh&#10;AAAAZQAAAGgAAABrAAAAbQAAAG8AAAByAAAAdAAAAHcAAAB6AAAAfgAAAIIEAACGCwAAihEAAIkc&#10;AACIKwAAhj0AAIRSAACDZwAAgYEAAH+bAAB+sgApOgAAID0AABZCAAAPSAAACE4AAABUAAAAWgAA&#10;AGAAAABkAAAAaQAAAG4AAAByAAAAdgAAAHoAAAB9AAAAgAAAAIIAAACFAAAAiAAAAIsAAACOAAAA&#10;kgAAAJYAAACbAwAAoAwAAKITAACgIQAAnzMAAJ1HAACaXgAAmHcAAJePAACVpwAjQwAAGUgAABFO&#10;AAAJVQAAAFwAAABjAAAAagAAAHEAAAB2AAAAewAAAIAAAACGAAAAigAAAI4AAACRAAAAkwAAAJYA&#10;AACZAAAAnAAAAKAAAACjAAAApwAAAKsAAACwAAAAtgQAALwNAAC6FwAAuSgAALc8AAC0UgAAsmoA&#10;AK+FAACtnAAcTgAAE1QAAAtcAAABZAAAAGwAAAB0AAAAfAAAAIMAAACJAAAAjwAAAJQAAACaAAAA&#10;nwAAAKIAAACkAAAApwAAAKoAAACuAAAAsQAAALQAAAC4AAAAvAAAAMEAAADHAAAAzQAAANQFAADY&#10;EAAA1R4AANMxAADQSAAAzV8AAMt2AADIjgAAAAAAAAAAAAAAAAAAAAAAAQMEBQYICQoLDQ4PERIT&#10;FBYXGBobHB0fICEiJCUmKCkqKy0uLzAyMzQ2Nzg5Ozw9PkBBQkRFRkdJSktNTk9QUlNUVVdYWVtc&#10;XV5gYWJjZWZnaWprbG5vcHFzdHV3eHl6fH1+gIGCg4WGh4iKi4yOj5CRk5SVlpiZmpydnp+hoqOk&#10;pqeoqqusra+wsbO0tba4ubq7vb6/wcLDxMbHyMnLzM3P0NHS1NXW19na293e3+Di4+Tm5+jp6+zt&#10;7vDx8vT19vf5+vv8/v//////////////////////////////////////////////////////AAAA&#10;AAAAAAAAAAAAAAAAAAEDBAUGCAkKCw0ODxESExQWFxgaGxwdHyAhIiQlJigpKistLi8wMjM0Njc4&#10;OTs8PT5AQUJERUZHSUpLTU5PUFJTVFVXWFlbXF1eYGFiY2VmZ2lqa2xub3Bxc3R1d3h5enx9foCB&#10;goOFhoeIiouMjo+QkZOUlZaYmZqcnZ6foaKjpKanqKqrrK2vsLGztLW2uLm6u72+v8HCw8TGx8jJ&#10;y8zNz9DR0tTV1tfZ2tvd3t/g4uPk5ufo6evs7e7w8fL09fb3+fr7/P7/////////////////////&#10;/////////////////////////////////wAAAAAAAAAAAAAAAAAAAAABAwQFBggJCgsNDg8REhMU&#10;FhcYGhscHR8gISIkJSYoKSorLS4vMDIzNDY3ODk7PD0+QEFCREVGR0lKS01OT1BSU1RVV1hZW1xd&#10;XmBhYmNlZmdpamtsbm9wcXN0dXd4eXp8fX6AgYKDhYaHiIqLjI6PkJGTlJWWmJmanJ2en6Gio6Sm&#10;p6iqq6ytr7Cxs7S1tri5uru9vr/BwsPExsfIycvMzc/Q0dLU1dbX2drb3d7f4OLj5Obn6Onr7O3u&#10;8PHy9PX29/n6+/z+//////////////////////////////////////////////////////8AAQID&#10;BAUGBwgJCgsMDQ4PEBESExQVFhcYGRobHB0eHyAhIiMkJSYnKCkqKywtLi8wMTIzNDU2Nzg5Ojs8&#10;PT4/QEFCQ0RFRkdISUpLTE1OT1BRUlNUVVZXWFlaW1xdXl9gYWJjZGVmZ2hpamtsbW5vcHFyc3R1&#10;dnd4eXp7fH1+f4CBgoOEhYaHiImKi4yNjo+QkZKTlJWWl5iZmpucnZ6foKGio6SlpqeoqaqrrK2u&#10;r7CxsrO0tba3uLm6u7y9vr/AwcLDxMXGx8jJysvMzc7P0NHS09TV1tfY2drb3N3e3+Dh4uPk5ebn&#10;6Onq6+zt7u/w8fLz9PX29/j5+vv8/f7/bWZ0MQAAAAADBCEAAAEAAAAAAAAAAAAAAAAAAAABAAAA&#10;AAAAAAAAAAAAAAAAAQAAAAECAwQFBgcICAkKCwwNDg8QERITFBUWFxgZGhobHB0eHyAhIiMkJSYn&#10;KCkqKywtLi8wMTEyMzQ1Njc4OTo7PD0+P0BBQkNERUZHSElKS0xNTk9QUVJTVFVWV1hZWltcXV5f&#10;YGFiY2RlZmdoaWprbG1ub3BxcnN0dXZ3eHl6e3x9fn+AgYKDhIWGh4iJiouMjY6PkJGSk5SVlpeY&#10;mZqbnJ2en6ChoqOkpaanqKmqq6ytrrCxsrO0tba3uLm6u7y9vr/AwcLDxMXGx8jJysvMzc7P0NHT&#10;1NXW19jZ2tvc3d7f4OHi4+Tl5ufo6err7O3u7/Hy8/T19vf4+fr7/P3+/wABAQICAwMEBAUGBgcH&#10;CAgJCQoLCwwMDQ0ODw8QEBEREhMTFBQVFhYXFxgZGRoaGxwcHR4eHyAgISIiIyQkJSYmJygpKSor&#10;LC0tLi8wMTIyMzQ1Njc4OTo7PD0+P0BCQ0RFRkhJSkxNT1BSU1VXWFpcXmBiZGZoam1vcXR2eXx+&#10;gYOGiYuOkJKVl5mbnZ+ho6WnqKqsra+wsrO1tre5uru8vb/AwcLDxMXGx8jJysvMzc3Oz9DR0tLT&#10;1NXW1tfY2dna29vc3d3e39/g4eHi4+Pk5eXm5ufo6Onp6uvr7Ozt7u7v7/Dw8fLy8/P09PX29vf3&#10;+Pj5+fr7+/z8/f3+/v8AAQECAgMDBAQFBgYHBwgICQkKCwsMDA0NDg8PEBARERITExQUFRYWFxcY&#10;GRkaGhscHB0eHh8gICEiIiMkJCUmJicoKSkqKywtLS4vMDEyMjM0NTY3ODk6Ozw9Pj9AQkNERUZI&#10;SUpMTU9QUlNVV1haXF5gYmRmaGptb3F0dnl8foGDhomLjpCSlZeZm52foaOlp6iqrK2vsLKztba3&#10;ubq7vL2/wMHCw8TFxsfIycrLzM3Nzs/Q0dLS09TV1tbX2NnZ2tvb3N3d3t/f4OHh4uPj5OXl5ubn&#10;6Ojp6err6+zs7e7u7+/w8PHy8vPz9PT19vb39/j4+fn6+/v8/P39/v7/2ssJG+jNDjrpzBBg3MgO&#10;ksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqc&#10;i96omo3hp5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjL&#10;s6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6&#10;MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96o&#10;mo3hp5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH&#10;0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzG&#10;t1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm2ssJ&#10;G+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3h&#10;p5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCi&#10;h9Wtn4jZq52J3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0&#10;wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm2ssJG+jN&#10;DjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP&#10;46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wt&#10;n4jZq52J3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNo&#10;vLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrp&#10;zBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZ&#10;q52J3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuu&#10;e8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg&#10;3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5Lm2csJG+fODTnozRBg3MkNksu7MKvGuE+0wLNnvbuue8S1qYjLsqaH0a+jh9WtoIjZq56J&#10;3Kmcit6nm4zgpZmP46GYkOShmJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOShmJDk&#10;oZiQ5KGYkOShmJDkoZiQ5KGYkOShmJDk2csJGuTODTnnzg5g2soMksu8LqvFuU20wLRmvbquesW1&#10;qYfLsaaH0a6jh9WsoIjZqp6J3Kecit6lm4vgopqN4p6Zj+OemY/jnpmP456Zj+OemY/jnpmP456Z&#10;j+OemY/jnpmP456Zj+OemY/jnpmP456Zj+OemY/jnpmP456Zj+OemY/j2MsJGuHPDDnlzw5g2coM&#10;kcu+LKvFuUy1vrRnvbmue8W0qofMsKaH0a2jh9WroIjZqJ6I26Wdid2jnIrfn5qL4ZuZjuKbmY7i&#10;m5mO4puZjuKbmY7im5mO4puZjuKbmY7im5mO4puZjuKbmY7im5mO4puZjuKbmY7im5mO4puZjuKb&#10;mY7i2MsJGtzQCznj0A1g2MsLkcu/K6vEuky1vbNnvriue8W0qYfMsKaH0ayjh9WpoIfYpp+I26Od&#10;iN2gnInenZuK4JiajeGYmo3hmJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3hmJqN&#10;4ZiajeGYmo3hmJqN4ZiajeGYmo3h18wJGtrRCzje0Qxf1ssLkcvAKazCuU22vLNovreue8azqYfM&#10;r6aH0aqjhtWnoYfYpJ+H2qGeh9yenYjdmpyJ3pWbjOCVm4zglZuM4JWbjOCVm4zglZuM4JWbjOCV&#10;m4zglZuM4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM4JWbjOCVm4zg1swJGdnRCzja0wxf1MwLkcnA&#10;Ka3AuU62urNpv7WufMayqYfMraaG0amjhtSloYbXoqCG2Z+fhtqbnofcl52I3ZOci96TnIvek5yL&#10;3pOci96TnIvek5yL3pOci96TnIvek5yL3pOci96TnIvek5yL3pOci96TnIvek5yL3pOci96TnIve&#10;1cwJGdjSCzfY0wte0swLk8e/K62+uFC3ubJqv7StfMawqYfMq6aG0KekhdSjooXWn6GF2JyghdmY&#10;n4balJ6H3JCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K3ZCd&#10;it2QnYrdkJ2K3ZCdit2QnYrd1M0JGdbSCzfW1Ate0MsKlcS+La68uFG4t7JqwLOtfMauqYfMqaaG&#10;0KWkhdOgo4TVnaKE1pmhhdiVoIXZkZ+H2o6eiduOnonbjp6J246eiduOnonbjp6J246eiduOnonb&#10;jp6J246eiduOnonbjp6J246eiduOnonbjp6J246eiduOnonb080KGNXTCzbU1AtfzssJl8G+MK+6&#10;t1O4tbJswLCtfcesqobLp6eFz6KlhNGepITTmqOE1ZaihNaToYXXj6CG2IugidmLoInZi6CJ2Yug&#10;idmLoInZi6CJ2YugidmLoInZi6CJ2YugidmLoInZi6CJ2YugidmLoInZi6CJ2YugidmLoInZ0s4K&#10;F9PUCzXR0wpiy8wJmb69M7G3t1W5srFtwa2tfcaqqobLpKiEzp+nhNCbpYPSl6SD05OjhNSQo4XV&#10;jKKG1omhiNeJoYjXiaGI14mhiNeJoYjXiaGI14mhiNeJoYjXiaGI14mhiNeJoYjXiaGI14mhiNeJ&#10;oYjXiaGI14mhiNeJoYjX0M8KFtHUCzfO0wplxsoLnbm8OLK0tli6rbFuwaqufcanq4XJoamEzJyo&#10;g86Xp4PPk6aD0ZClhNKNpYXTiqSG04ejiNSHo4jUh6OI1IejiNSHo4jUh6OI1IejiNSHo4jUh6OI&#10;1IejiNSHo4jUh6OI1IejiNSHo4jUh6OI1IejiNSHo4jUztAKFc7UCjrK0wpowMgPobW7PrSttVu7&#10;qbFvwaavfcSjrYTHnauDypiqg8uTqYPNkKiEzo2nhM+Kp4XPh6aH0IWmiNGFpojRhaaI0YWmiNGF&#10;pojRhaaI0YWmiNGFpojRhaaI0YWmiNGFpojRhaaI0YWmiNGFpojRhaaI0YWmiNGFpojRzNAJGMrU&#10;Cj7F0wptuMUWpa65RLWntV67o7JwwKGwfcOfroTFma2Dx5SshMmQq4TKjaqFy4qqhcuIqYbMhamH&#10;zYOoic2DqInNg6iJzYOoic2DqInNg6iJzYOoic2DqInNg6iJzYOoic2DqInNg6iJzYOoic2DqInN&#10;g6iJzYOoic2DqInNyNEJG8XVCkK/0wpyscQep6W5SbahtmC7nrNwvp2xfcGbsITDla+ExJGuhMaN&#10;rYXHiq2Gx4ishsiGrIfIhKuJyYKrismCq4rJgquKyYKrismCq4rJgquKyYKrismCq4rJgquKyYKr&#10;ismCq4rJgquKyYKrismCq4rJgquKyYKrismCq4rJxNIIIMDWCUi41Ap4qc8XmJ6+R66atmK6mLVx&#10;vJezfL6XsoTAkrGFwo2whcOKr4bEiK+HxIaviMWEronFg66KxYGui8WBrovFga6LxYGui8WBrovF&#10;ga6LxYGui8WBrovFga6LxYGui8WBrovFga6LxYGui8WBrovFga6LxYGui8WBrovFv9QHJbrXCU6u&#10;2gtwoNsTh5fNOZqSw1iokbxsspG3ermStIO9jrOGv4uyh8CIsYfAhrGIwYSxicGDsYrBgrGLwoCw&#10;jMKAsIzCgLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzCgLCM&#10;woCwjMKAsIzC98AQFfjAFjH5vSBT6rcofMyoRKrGpV20wqNwur6if7+8oIjDuZuIxreYiMq1lYnN&#10;s5KK0LGPi9KwjI3Ur4qQ1q6Ik9ithpjZrIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqs&#10;hZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a98AQFfjAFjH5vSBT6rcofMyoRKrGpV20wqNwur6i&#10;f7+8oIjDuZuIxreYiMq1lYnNs5KK0LGPi9KwjI3Ur4qQ1q6Ik9ithpjZrIWd2qyFndqshZ3arIWd&#10;2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a98AQFfjAFjH5vSBT&#10;6rcofMyoRKrGpV20wqNwur6if7+8oIjDuZuIxreYiMq1lYnNs5KK0LGPi9KwjI3Ur4qQ1q6Ik9it&#10;hpjZrIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyF&#10;ndqshZ3a98AQFfjAFjH5vSBT6rcofMyoRKrGpV20wqNwur6if7+8oIjDuZuIxreYiMq1lYnNs5KK&#10;0LGPi9KwjI3Ur4qQ1q6Ik9ithpjZrIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a&#10;rIWd2qyFndqshZ3arIWd2qyFndqshZ3a98AQFfjAFjH5vSBT6rcofMyoRKrGpV20wqNwur6if7+8&#10;oIjDuZuIxreYiMq1lYnNs5KK0LGPi9KwjI3Ur4qQ1q6Ik9ithpjZrIWd2qyFndqshZ3arIWd2qyF&#10;ndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a98AQFfjAFjH5vSBT6rco&#10;fMyoRKrGpV20wqNwur6if7+8oIjDuZuIxreYiMq1lYnNs5KK0LGPi9KwjI3Ur4qQ1q6Ik9ithpjZ&#10;rIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqs&#10;hZ3a98AQFfjAFjH5vSBT6rcofMyoRKrGpV20wqNwur6if7+8oIjDuZuIxreYiMq1lYnNs5KK0LGP&#10;i9KwjI3Ur4qQ1q6Ik9ithpjZrIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd&#10;2qyFndqshZ3arIWd2qyFndqshZ3a98AQFfjAFjH5vSBT6rcofMyoRKrGpV20wqNwur6if7+8oIjD&#10;uZuIxreYiMq1lYnNs5KK0LGPi9KwjI3Ur4qQ1q6Ik9ithpjZrIWd2qyFndqshZ3arIWd2qyFndqs&#10;hZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a98AQFfjAFjH5vSBT6rcofMyo&#10;RKrGpV20wqNwur6if7+8oIjDuZuIxreYiMq1lYnNs5KK0LGPi9KwjI3Ur4qQ1q6Ik9ithpjZrIWd&#10;2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a&#10;98AQFfjAFjH5vSBT6rcofMyoRKrGpV20wqNwur6if7+8oIjDuZuIxreYiMq1lYnNs5KK0LGPi9Kw&#10;jI3Ur4qQ1q6Ik9ithpjZrIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyF&#10;ndqshZ3arIWd2qyFndqshZ3a98AQFfjAFjH5vSBT6rcofMyoRKrGpV20wqNwur6if7+8oIjDuZuI&#10;xreYiMq1lYnNs5KK0LGPi9KwjI3Ur4qQ1q6Ik9ithpjZrIWd2qyFndqshZ3arIWd2qyFndqshZ3a&#10;rIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a98AQFfjAFjH5vSBT6rcofMyoRKrG&#10;pV20wqNwur6if7+8oIjDuZuIxreYiMq1lYnNs5KK0LGPi9KwjI3Ur4qQ1q6Ik9ithpjZrIWd2qyF&#10;ndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a98AP&#10;FfjAFjD5vSBT6rgnfMyoRKvGpV20wqRwur6if7+8oIjDuZuIx7eYiMq1lYnOs5KK0LGPi9OwjY3V&#10;r4qP162Ik9mthpjaq4ad2quGndqrhp3aq4ad2quGndqrhp3aq4ad2quGndqrhp3aq4ad2quGndqr&#10;hp3aq4ad2quGndqrhp3a98EPFffBFjD4vh9T6rgmfMupQ6vGply0wqRvur6ifr+7oIjDuZ2HyLaa&#10;h8yzl4jPsZSJ0rCSitWuj4zXrY2O2ayKktyriZndp4ic26eInNuniJzbp4ic26eInNuniJzbp4ic&#10;26eInNuniJzbp4ic26eInNuniJzbp4ic26eInNuniJzb9sEOFPfBFTD4vx5T6rklfMupQqvGp1uz&#10;wqVuur6jfr+7oYjEuJ6HybWch82ymYfRsJaI1K6Uidetkovaq5CN3KmNkt+ojZrfo4uc3KOLnNyj&#10;i5zco4uc3KOLnNyji5zco4uc3KOLnNyji5zco4uc3KOLnNyji5zco4uc3KOLnNyji5zc9sEOFPbC&#10;FTD3vx5T6rokfMupQazGp1qzwqVtur6jfb+7o4jEt6CHybSdh86xm4fTr5mI1q2XidqrlYrcqZON&#10;36eSkeKkkZngoI6c3KCOnNygjpzcoI6c3KCOnNygjpzcoI6c3KCOnNygjpzcoI6c3KCOnNygjpzc&#10;oI6c3KCOnNygjpzc9cIOFPXCFDD2wB1T6rojfMuqQazGqFmzwqZtur6kfb+6pIfFt6GHyrOfh8+w&#10;nYfUrpuI2KuZidypmIvfp5iO4qWXkuaglpngnJOb3ZyTm92ck5vdnJOb3ZyTm92ck5vdnJOb3ZyT&#10;m92ck5vdnJOb3ZyTm92ck5vdnJOb3ZyTm92ck5vd9MINFPXDFDD2wBxT6rsifMqqQKzGqFizwqZs&#10;ur6kfL+6pYXFtqOHy7Ohh9Cwn4fVrZ2I2qqdit2nm4zgpJqO4p+Yj+OdmpjhmZeb3ZmXm92Zl5vd&#10;mZeb3ZmXm92Zl5vdmZeb3ZmXm92Zl5vdmZeb3ZmXm92Zl5vdmZeb3ZmXm92Zl5vd8sMNFPTDEzD1&#10;wRtT6rwhfMqrP63GqVezwqdrur6le7+6poTFtqWHy7Kjh9GvoYfWq5+I2qedid2knIrfoJuL4Jua&#10;jeKXmpPhl5yb3pecm96XnJvel5yb3pecm96XnJvel5yb3pecm96XnJvel5yb3pecm96XnJvel5yb&#10;3pecm96XnJve8MMNFPTEEy/1whpS6r0gfMqrPqzGqlazwqhrur6neb+6qIPFtqeHzLKlh9GsoofW&#10;qKCH2aSeiNyhnYjdnJyJ3pebi+CTm4/gkp2X3pKdl96SnZfekp2X3pKdl96SnZfekp2X3pKdl96S&#10;nZfekp2X3pKdl96SnZfekp2X3pKdl96SnZfe7cQME/PFEi/0whlS6r0ffMqsPKzGq1Wzwqhqub6p&#10;d7+6qoDFtamHzK+lh9KqoofWpaCG2KGfhtqdnofbmZ2H3ZSdid6QnI3ejp2T3Y6dk92OnZPdjp2T&#10;3Y6dk92OnZPdjp2T3Y6dk92OnZPdjp2T3Y6dk92OnZPdjp2T3Y6dk92OnZPd6sUME/LFES/zwxhS&#10;6r4dfMutOqzGrFSzwqlpub6sc7+6rX7FsqmHzKylhtGno4bVoqGF156ghdiaoIXalp+G25GeiNyN&#10;novci56P3Iuej9yLno/ci56P3Iuej9yLno/ci56P3Iuej9yLno/ci56P3Iuej9yLno/ci56P3Iue&#10;j9yLno/c5sULE/HGES/yxBdS6sAbfMuvOKzGrVKywqtmub+wb763rX7GsKmHzaqmhtGkpIXTn6OE&#10;1ZuihNaXoYXYk6CF2Y+gh9mLn4raiJ+N2oifjdqIn43aiJ+N2oifjdqIn43aiJ+N2oifjdqIn43a&#10;iJ+N2oifjdqIn43aiJ+N2oifjdqIn43a4cYKE/DHEC7wxhZR6sEZfMuwNavHr0+yw7BguLyybL+y&#10;rX7HramGzKenhc+hpYTSnKSE05ijhNSUo4TVkKKF1o2hhteJoYjYh6GL2Iehi9iHoYvYh6GL2Ieh&#10;i9iHoYvYh6GL2Iehi9iHoYvYh6GL2Iehi9iHoYvYh6GL2Iehi9iHoYvY28cJEu7JDy7uyBRR68QW&#10;fMyzMKvHsUyxxLhWt7axbsGurX/HqaqGy6OohM6ep4PPmaaD0ZWlg9KRpITTjqSF1IujhtSIo4jV&#10;haOK1YWjitWFo4rVhaOK1YWjitWFo4rVhaOK1YWjitWFo4rVhaOK1YWjitWFo4rVhaOK1YWjitWF&#10;o4rV2sgJEuvLDS3ryhFQ68cSfMy2KqrIt0SwurZZuq+xcMKqrX/HpquFyqCqhMyaqIPNlqiDzpKn&#10;g8+PpoTQjKaF0YmlhtGHpYfShaWJ0oWlidKFpYnShaWJ0oWlidKFpYnShaWJ0oWlidKFpYnShaWJ&#10;0oWlidKFpYnShaWJ0oWlidKFpYnS2MkJEd/NCyznzQ9P6MsOe828IqjCvDyxsbVevKmxcsKmrn/F&#10;oq2Ex5yrg8mXqoPKk6qEy5CphMyNqYTNi6iFzYiohs6Gp4fOhKeJz4Snic+Ep4nPhKeJz4Snic+E&#10;p4nPhKeJz4Snic+Ep4nPhKeJz4Snic+Ep4nPhKeJz4Snic+Ep4nP1ckJENjPCiva0wtO2NALes3D&#10;Fqizuka1qbRivaSxdMGhsH/Dnq6ExZmthMeUrITIkKuEyY6rhMqLqoXLiaqGy4eph8yFqYjMg6mJ&#10;zIOpicyDqYnMg6mJzIOpicyDqYnMg6mJzIOpicyDqYnMg6mJzIOpicyDqYnMg6mJzIOpicyDqYnM&#10;0ssJD9TRCinV1QtM0NAKfri/Ja6ouE+4obRmvJ6ydb+dsX/Bm7CEw5auhMWRroTGjq2Fx4ushceJ&#10;rIbIh6yHyYarh8mEq4nJgquKyoKrisqCq4rKgquKyoKrisqCq4rKgquKyoKrisqCq4rKgquKyoKr&#10;isqCq4rKgquKyoKrisqCq4rKz8wJDdDSCijO1ApSxdEKg6rDLaiet1e4m7Vou5q0db6Zsn+/l7GE&#10;wZOwhcKPr4XDjK+FxIquhsWIrofFhq6IxoStiMaDrYrGga2Lx4Gti8eBrYvHga2Lx4Gti8eBrYvH&#10;ga2Lx4Gti8eBrYvHga2Lx4Gti8eBrYvHga2Lx4Gti8eBrYvHzM0JDMvTCi3H1ApZstgLgJ7NK5qY&#10;wVCrlrhnt5W1dbyUtH6+lLOFv5CyhcCMsYbBirGHwoiwh8KGsIjChbCJw4OwisOCr4vDga+Mw4Gv&#10;jMOBr4zDga+Mw4GvjMOBr4zDga+Mw4GvjMOBr4zDga+Mw4GvjMOBr4zDga+Mw4GvjMOBr4zDx88I&#10;EMXUCTS42QpboucSdpfaJYmQz0WYjsddo43BbquNvXmxjLqBtIm4g7eGt4W5hLaGuoO1h7uCtYi8&#10;gbSJvYC0ir1/tIu+frOMvn6zjL5+s4y+frOMvn6zjL5+s4y+frOMvn6zjL5+s4y+frOMvn6zjL5+&#10;s4y+frOMvn6zjL5+s4y+wtEHFr3WCDqn8Q5Vm/EbaJHmLXiJ3UCFhdVWj4PPZ5eCy3Odfsh4oXvG&#10;fKR5xH+md8OCqHXChKl0woWqc8GHq3LBiKtywIqsccCLrHHAi6xxwIusccCLrHHAi6xxwIusccCL&#10;rHHAi6xxwIusccCLrHHAi6xxwIusccCLrHHAi6xxwIus/7gUDv+4Hif/tCpG9682ad6nQo/Hm2Kx&#10;xJtytsKbf7nAm4i9vpmJwLyVisO6kYvGuI2NyLeKj8q2iJHMtYWTzbSDls+zgZnQs4Cd0bJ/o9Gw&#10;fqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR/7gUDv+4&#10;Hif/tCpG9682ad6nQo/Hm2KxxJtytsKbf7nAm4i9vpmJwLyVisO6kYvGuI2NyLeKj8q2iJHMtYWT&#10;zbSDls+zgZnQs4Cd0bJ/o9GwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR&#10;sH6k0bB+pNGwfqTR/7gUDv+4Hif/tCpG9682ad6nQo/Hm2KxxJtytsKbf7nAm4i9vpmJwLyVisO6&#10;kYvGuI2NyLeKj8q2iJHMtYWTzbSDls+zgZnQs4Cd0bJ/o9GwfqTRsH6k0bB+pNGwfqTRsH6k0bB+&#10;pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR/7gUDv+4Hif/tCpG9682ad6nQo/Hm2KxxJty&#10;tsKbf7nAm4i9vpmJwLyVisO6kYvGuI2NyLeKj8q2iJHMtYWTzbSDls+zgZnQs4Cd0bJ/o9GwfqTR&#10;sH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR/7gUDv+4Hif/&#10;tCpG9682ad6nQo/Hm2KxxJtytsKbf7nAm4i9vpmJwLyVisO6kYvGuI2NyLeKj8q2iJHMtYWTzbSD&#10;ls+zgZnQs4Cd0bJ/o9GwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k&#10;0bB+pNGwfqTR/7gUDv+4Hif/tCpG9682ad6nQo/Hm2KxxJtytsKbf7nAm4i9vpmJwLyVisO6kYvG&#10;uI2NyLeKj8q2iJHMtYWTzbSDls+zgZnQs4Cd0bJ/o9GwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGw&#10;fqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR/7gUDv+4Hif/tCpG9682ad6nQo/Hm2KxxJtytsKb&#10;f7nAm4i9vpmJwLyVisO6kYvGuI2NyLeKj8q2iJHMtYWTzbSDls+zgZnQs4Cd0bJ/o9GwfqTRsH6k&#10;0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR/7gUDv+4Hif/tCpG&#10;9682ad6nQo/Hm2KxxJtytsKbf7nAm4i9vpmJwLyVisO6kYvGuI2NyLeKj8q2iJHMtYWTzbSDls+z&#10;gZnQs4Cd0bJ/o9GwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+&#10;pNGwfqTR/7gUDv+4Hif/tCpG9682ad6nQo/Hm2KxxJtytsKbf7nAm4i9vpmJwLyVisO6kYvGuI2N&#10;yLeKj8q2iJHMtYWTzbSDls+zgZnQs4Cd0bJ/o9GwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR&#10;sH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR/7gUDv+4Hif/tCpG9682ad6nQo/Hm2KxxJtytsKbf7nA&#10;m4i9vpmJwLyVisO6kYvGuI2NyLeKj8q2iJHMtYWTzbSDls+zgZnQs4Cd0bJ/o9GwfqTRsH6k0bB+&#10;pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR/7gUDv+4HSf/tSlG97A1&#10;ad6oQZDHnGGxxJxxtsKbfrm/nYa9vZqJwbuXicS5k4rHt4+MyrWMjsy0iZDOs4eS0LKEldKxgpnT&#10;sYGe1K6AotSsgKPSrICj0qyAo9KsgKPSrICj0qyAo9KsgKPSrICj0qyAo9KsgKPSrICj0qyAo9Ks&#10;gKPS/7kTDv+5HCf/tihG97A0at2oQJDHnWCxxJxxtsKcfLq/noW+vJyIwrqZiMW4lYnJtpGKzLSO&#10;jM+yi47RsYiR07CGlNWvhJnWr4Of16qCodWngqLTp4Ki06eCotOngqLTp4Ki06eCotOngqLTp4Ki&#10;06eCotOngqLTp4Ki06eCotOngqLT/7kTDv+5HCf/tihG97Ezat2pP5HHnWCxxJ1wtsKee7q/n4O+&#10;vJ6IwrmbiMe3l4jKtZSJzrOQi9GxjY3Tr4qQ1q6Ik9ithpnZqoWe2aWEodWkhKLUpISi1KSEotSk&#10;hKLUpISi1KSEotSkhKLUpISi1KSEotSkhKLUpISi1KSEotSkhKLU/7oSDv+6Gyf/tydG97Eyat2p&#10;PpHHnl+xxJ1vtsGfebq+oIK/u6CIw7ich8i2mYjMs5aI0LGSitOvj4zWroyO2KyKk9uriZncpoed&#10;2qKGoNaghqLUoIai1KCGotSghqLUoIai1KCGotSghqLUoIai1KCGotSghqLUoIai1KCGotSghqLU&#10;/7oSDv+6Gyb/tyZG9rIxat2qPZHHnl6xxJ1vtsGgeLq+oYG/u6GIxLieh8m1m4fNspiI0bCVidWu&#10;kovYrI+N26qNkt6ojJrfooqd2p6JoNaciaHUnImh1JyJodSciaHUnImh1JyJodSciaHUnImh1JyJ&#10;odSciaHUnImh1JyJodSciaHU/roRDv+7Gib/uCZG9rIwat2qPJHHnl2xxJ5utsGhdrq+on+/u6OI&#10;xLegh8q0nYfPsZqH066YiNeslYrbqpON3qiRkuKkkJngno2d25qMoNeZi6HVmYuh1ZmLodWZi6HV&#10;mYuh1ZmLodWZi6HVmYuh1ZmLodWZi6HVmYuh1ZmLodWZi6HV/rsRDv67Gib/uCVG9rMwatyrO5LH&#10;n12xxJ9stsGidLq+pH6/uqSHxbeih8qzn4fQsJyH1a2aiNmqmYreqJiO4qWXk+aflZngmpGc25eP&#10;n9eWjqHVlo6h1ZaOodWWjqHVlo6h1ZaOodWWjqHVlo6h1ZaOodWWjqHVlo6h1ZaOodWWjqHV/bsR&#10;Dv67Gib/uSVG9rMvatyrOpLHn1yxxKBqtsGjc7q+pXzAuqWFxbajh8uzoYfRr5+H1qyeiduonIvf&#10;pJqN4Z+Zj+Ocmpjhl5ac3JSTn9iTkqDWk5Kg1pOSoNaTkqDWk5Kg1pOSoNaTkqDWk5Kg1pOSoNaT&#10;kqDWk5Kg1pOSoNaTkqDW/bsRDf28GSb+uSRG9rQuatyrOpLHoFyxxKFotsGlcbq+p3rAuqeExbam&#10;h8yypIfRrqKH16mfiNuknYneoJuK4JqajOGWm5PhlZub3ZKXntiRlaDXkZWg15GVoNeRlaDXkZWg&#10;15GVoNeRlaDXkZWg15GVoNeRlaDXkZWg15GVoNeRlaDX/LwQDf28GSb+uiNG9rQtatysOZLHoFux&#10;xKNmtcGmbrq+qXjAuqmCxbaoiMywpYfSqqKH16afh9qhnofcm52I3pacit+Rm5DfkZ2Z3Y+bntmP&#10;mZ/Xj5mf14+Zn9ePmZ/Xj5mf14+Zn9ePmZ/Xj5mf14+Zn9ePmZ/Xj5mf14+Zn9ePmZ/X/LwQDfy8&#10;GCb9uiJF9rUsatytN5PHoVqxxaVjtcKpa7q+rHW/uq1/xbOph8ytpYbSp6KG1qKhhtidn4bamJ6H&#10;25Kdid2OnY3djJ6U3I2gntmMnp/XjJ6f14yen9eMnp/XjJ6f14yen9eMnp/XjJ6f14yen9eMnp/X&#10;jJ6f14yen9eMnp/X+70QDfu9FyX9uyJF9rYratutNpPHolmxxadftcKtZrm/sXC+t61+xrCph82q&#10;pobRpKSF1J6ihdaZoYXYlKCG2Y+fh9qLn4vbiJ+Q24igmNiIoZ3XiKGd14ihndeIoZ3XiKGd14ih&#10;ndeIoZ3XiKGd14ihndeIoZ3XiKGd14ihndeIoZ3X+r0ODfq+FiX8vCBF9rcqatuvNJTIpFWxxqtY&#10;tMOzX7e7sm6/sq1+x6yphsymp4XQoKWE0pukhNSWo4TVkaKF1o2hhteJoYnYhqGN2IShk9eEopfW&#10;hKKX1oSil9aEopfWhKKX1oSil9aEopfWhKKX1oSil9aEopfWhKKX1oSil9aEopfW+b4ODPm/FSX6&#10;vR9F9rgnatuwMZTIqE2vx7JOssG4WLi0sXDBra1/x6mqhcuiqITOnaeD0Jemg9GSpYTSjqSF04uj&#10;htSIo4jVhKOL1YKjkNWBo5PVgaOT1YGjk9WBo5PVgaOT1YGjk9WBo5PVgaOT1YGjk9WBo5PVgaOT&#10;1YGjk9WBo5PV9MANDPfAEyT5vx1E9rolatqyLpXKr0CtyL09r7e2XbqusXLCqa1/xqWrhcmfqoPL&#10;mamDzZSog86Qp4TPjKaF0ImmhtGGpYfShKWK0oGljdKApY/SgKWP0oClj9KApY/SgKWP0oClj9KA&#10;pY/SgKWP0oClj9KApY/SgKWP0oClj9KApY/S7MELDPXCEiT2wRpE970hatq0KZbNvCipu7tDs661&#10;YbyosXPBpa5/xaGthMebrIPJlquDypGqhMuOqYTMi6mFzYiohs6GqIfOg6iJzoGnjM+Ap43PgKeN&#10;z4Cnjc+Ap43PgKeNz4Cnjc+Ap43PgKeNz4Cnjc+Ap43PgKeNz4Cnjc+Ap43P38QJC/LFECPzxBZD&#10;9MEcad7CFY/BwCOsr7lMtqa0Zb2isnXAoLCAw52uhMWXrYTGk62Ex4+shMiMq4XJiauGyoerhsqF&#10;qojKg6qJy4Gqi8uAqozLgKqMy4CqjMuAqozLgKqMy4CqjMuAqozLgKqMy4CqjMuAqozLgKqMy4Cq&#10;jMuAqozL2sUICuvJDSLuyBJC78YVaNDSCoexvi+upbhUuJ+1aLyds3a/m7F/wZmwhMKUr4TDkK+F&#10;xI2uhcWKrobGiK2Gxoeth8aFrYjHg62Jx4Gti8eArIvHgKyLx4Csi8eArIvHgKyLx4Csi8eArIvH&#10;gKyLx4Csi8eArIvHgKyLx4Csi8eArIvH1cYICdnMCiDlzw1A2NULX73WC4ilxDSmnLdauJm1a7uX&#10;tHe9lrN/vpWyhcCRsYXBjrGFwYuwhsKJsIfCiLCHw4awiMOFr4nDg6+KxIKvi8SBr4vEga+LxIGv&#10;i8SBr4vEga+LxIGvi8SBr4vEga+LxIGvi8SBr4vEga+LxIGvi8SBr4vE0sgIB9PPCh3V1As9wtkL&#10;Y6veEIObzjOZlMRTppG+Z6+QunS0kLd9uZG1hLyOs4a+jLKGv4qyh8CIsojAhrGIwYWxicGEsYrB&#10;grGLwYGxjMKAsYzCgLGMwoCxjMKAsYzCgLGMwoCxjMKAsYzCgLGMwoCxjMKAsYzCgLGMwoCxjMKA&#10;sYzCzsoIBs7RChzG1wpBr+oOYZ3mHHiQ2jKIi9JMlInLX5yIxm6jiMN4qIXAfKuDv3+ugL2BsH+8&#10;g7F9vISyfLuGs3u7h7R6uoi0ebqJtXi5i7V4uYy2eLmMtni5jLZ4uYy2eLmMtni5jLZ4uYy2eLmM&#10;tni5jLZ4uYy2eLmMtni5jLZ4uYy2ycsIBsjSCSKz3wlCoPwVWpPwKGqL5jl3hN9JgoHYW4uA02mR&#10;fNBxlnnNdpp2y3qddMp9nnLJf6BxyIGhcMeDom/HhaNuxoajbcaIpGzFiqVsxYulbMWLpWzFi6Vs&#10;xYulbMWLpWzFi6VsxYulbMWLpWzFi6VsxYulbMWLpWzFi6VsxYulxM4HCrfZByaj+w49lv8eTo36&#10;L1uG8j9ngOtOcXvlW3l24GWAcd1shG7acohr2XeLadd6jWfWfo5m1YCPZdSCkGTUhJFj04aRYtOJ&#10;kmHSi5Nh0oyTYdKMk2HSjJNh0oyTYdKMk2HSjJNh0oyTYdKMk2HSjJNh0oyTYdKMk2HSjJNh0oyT&#10;/7EYCf+xIx7/rjE6/6k+We2iS3nZmlyXyJVysMWVfbXDl4W4wZeLu7+TjL2+j47AvIyPwruJksS6&#10;hpTFuYOWxrmBmce4gJvIuH6eybd9osq3fKfKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7&#10;qcq0e6nKtHupyrR7qcq0e6nK/7EYCf+xIx7/rjE6/6k+We2iS3nZmlyXyJVysMWVfbXDl4W4wZeL&#10;u7+TjL2+j47AvIyPwruJksS6hpTFuYOWxrmBmce4gJvIuH6eybd9osq3fKfKtHupyrR7qcq0e6nK&#10;tHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nK/7EYCf+xIx7/rjE6/6k+We2iS3nZ&#10;mlyXyJVysMWVfbXDl4W4wZeLu7+TjL2+j47AvIyPwruJksS6hpTFuYOWxrmBmce4gJvIuH6eybd9&#10;osq3fKfKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nK/7EY&#10;Cf+xIx7/rjE6/6k+We2iS3nZmlyXyJVysMWVfbXDl4W4wZeLu7+TjL2+j47AvIyPwruJksS6hpTF&#10;uYOWxrmBmce4gJvIuH6eybd9osq3fKfKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0&#10;e6nKtHupyrR7qcq0e6nK/7EYCf+xIx7/rjE6/6k+We2iS3nZmlyXyJVysMWVfbXDl4W4wZeLu7+T&#10;jL2+j47AvIyPwruJksS6hpTFuYOWxrmBmce4gJvIuH6eybd9osq3fKfKtHupyrR7qcq0e6nKtHup&#10;yrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nK/7EYCf+xIx7/rjE6/6k+We2iS3nZmlyX&#10;yJVysMWVfbXDl4W4wZeLu7+TjL2+j47AvIyPwruJksS6hpTFuYOWxrmBmce4gJvIuH6eybd9osq3&#10;fKfKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nK/7EYCf+x&#10;Ix7/rjE6/6k+We2iS3nZmlyXyJVysMWVfbXDl4W4wZeLu7+TjL2+j47AvIyPwruJksS6hpTFuYOW&#10;xrmBmce4gJvIuH6eybd9osq3fKfKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nK&#10;tHupyrR7qcq0e6nK/7EYCf+xIx7/rjE6/6k+We2iS3nZmlyXyJVysMWVfbXDl4W4wZeLu7+TjL2+&#10;j47AvIyPwruJksS6hpTFuYOWxrmBmce4gJvIuH6eybd9osq3fKfKtHupyrR7qcq0e6nKtHupyrR7&#10;qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nK/7EXCf+yIh7/rjA6/6k9WeyjSnnYm1uYx5Vy&#10;scWXe7XDmIO4wZmKu7+Vi769kYzBu46Ow7qKkMW5h5LHuISVybeCmMq2gJvLtn6ezLV9o8yzfKfN&#10;r3yoy698qMuvfKjLr3yoy698qMuvfKjLr3yoy698qMuvfKjLr3yoy698qMuvfKjL/7IXCf+yIR7/&#10;ry86/6o8WeykSXrYm1qZxpZxssSYeLXCmYG5wJuIvL6Xir+8lIvCupCNxbmMjse3iJHJtoWUy7WD&#10;l820gZrOtH+fz7N+pM+ufabOq32ozKt9qMyrfajMq32ozKt9qMyrfajMq32ozKt9qMyrfajMq32o&#10;zKt9qMyrfajM/7IWCf+zIR7/sC46/6s7WeykSHrXnFmaxpdvssSZdrbCm3+5wJyHvb2aicC7lorD&#10;uZKLxreOjcm2io/MtIeSzrOEltCygZrRsoCf0q5/o9Kqf6XPpn+nzaZ/p82mf6fNpn+nzaZ/p82m&#10;f6fNpn+nzaZ/p82mf6fNpn+nzaZ/p82mf6fN/7MWCf+zIB7/sC06/6s6WeylR3rWnFmaxphtssSa&#10;dLbCnH25v52Fvb2ciMG7mInFuJSKyLaQi8u0jI7Os4iR0bGFldOwg5rUsIKg1aqBotOmgaXQo4Gn&#10;zaOBp82jgafNo4GnzaOBp82jgafNo4GnzaOBp82jgafNo4GnzaOBp82jgafN/7MVCP+0IB7/sS06&#10;/6w5WeulRnvWnFibxplrssSccrbCnXu5v5+DvryeiMK6mojGt5aJyrWSis2zjozQsYqP06+HlNau&#10;hZrYq4Of16aDotSig6TQn4OmzZ+Dps2fg6bNn4OmzZ+Dps2fg6bNn4OmzZ+Dps2fg6bNn4OmzZ+D&#10;ps2fg6bN/7QVCP+0Hx7/sSw6/6w5WeumRXvVnVibx5ppssSdcLbCn3m6v6CCvryfiMK5nIjHtpiI&#10;y7SUic+xkIvTr4yO1q2Jk9msh5vbpoae2aKFodWehaTRnIWmzpyFps6chabOnIWmzpyFps6chabO&#10;nIWmzpyFps6chabOnIWmzpyFps6chabO/7QUCP+0Hx3/sSw6/604WeumRXvVnVecx5tnssSebrbC&#10;oHe6v6GAvruhiMO4nofItZqHzbKXiNGwk4rVrY+N2auMk92oipveooie2Z6IodWbh6TRmYemzpmH&#10;ps6Zh6bOmYemzpmHps6Zh6bOmYemzpmHps6Zh6bOmYemzpmHps6Zh6bO/7QUCP+1Hh3/sis6/604&#10;WuumRHvVnVecx5xlssSfbLXCoXW6vqJ+v7ujh8S4oIfJtJ2HzrGZiNOulonYq5OM3KiQkuGjjprf&#10;noye2pqLodWXiqTRlommzpaJps6WiabOlommzpaJps6WiabOlommzpaJps6WiabOlommzpaJps6W&#10;iabO/7QUCP+1Hh3/sio6/603WuunQ3zVnlWdx51jssSgarXCo3O6vqR8v7ukhcS3oofKs5+H0LCd&#10;h9WsmonbqZiM4KWXk+aelJrfmZGd2paPoNaUjaPSk4ylz5OMpc+TjKXPk4ylz5OMpc+TjKXPk4yl&#10;z5OMpc+TjKXPk4ylz5OMpc+TjKXP/7UTCP+1Hh3/syo6/642WuunQ3zVn1Odx55gssWiaLXCpXC6&#10;vqZ6v7umg8W3pYfLs6KH0a+gh9eqnoncpJuL4J2ZjuOam5nglZac25OToNeRkaPTkI+lz5CPpc+Q&#10;j6XPkI+lz5CPpc+Qj6XPkI+lz5CPpc+Qj6XPkI+lz5CPpc+Qj6XP/7UTCP+2HR3/syk6/642Wuuo&#10;QnzVoFGdx59escWkZLXCp225vql3v7upgcS2qIjLsaWH0auih9eln4jbnp2I3Zebi+CSm5Pfkpyc&#10;3I+Yn9eOlaLTjZOk0I2TpNCNk6TQjZOk0I2TpNCNk6TQjZOk0I2TpNCNk6TQjZOk0I2TpNCNk6TQ&#10;/7UTCP+2HR3/tCk6/681WuqoQXzVok6cx6FascWmYLTCqmm5v61zvruufcS0qofLraWG0aeihtWg&#10;oIbYmZ+G25Kdid2NnY7djJ6Y24yen9iLmqLUipek0YqXpNGKl6TRipek0YqXpNGKl6TRipek0YqX&#10;pNGKl6TRipek0YqXpNGKl6TR/7YSCP+3HB3/tCg5/7A0WuqpQH3VpEmcyKRVsMaqW7PDr2O3wLNs&#10;vbaufMWwqYfMqaaG0KOkhdScooTWlaGF2I+fh9qKn4vbh5+S2oihnNeIn6HUh5yk0YecpNGHnKTR&#10;h5yk0YecpNGHnKTRh5yk0YecpNGHnKTRh5yk0YecpNGHnKTR/7YSCP+3Gx3/tSc5/7AzWuqqPn3W&#10;qESbyahPr8ewU7LFuFm1ubNtv7GtfcasqobLpaeFz5+mhNGYpITTkqOE1YyihteIoYrXhaGO14Oi&#10;ltaEpJ/UhKKj0YSio9GEoqPRhKKj0YSio9GEoqPRhKKj0YSio9GEoqPRhKKj0YSio9GEoqPR/7cR&#10;B/+4Ghz/tiU5/7ExWuqrPH7XrDuZyq1Ercm5Ra69uFm4srJvwKyufsaoq4XKoamEzZung8+VpoPQ&#10;j6WE0oqkhtOGo4jUg6OM1IGjkdSApJnTgKah0YCmodGApqHRgKah0YCmodGApqHRgKah0YCmodGA&#10;pqHRgKah0YCmodGApqHR/7gQB/+5GRz/tyQ5/7MvWumtOX7ZtC+WzLgyqcK9QLCztl26rLFxwaeu&#10;fsWkrIXInauDypepg8ySqITOjaeEz4mnhtCFpojQgqaL0YCmjtF+ppTQfaeaz32nms99p5rPfaea&#10;z32nms99p5rPfaeaz32nms99p5rPfaeaz32nms99p5rP/7kPB/+6Fxz/uSI5/7UtWuyzMHrdwB+Q&#10;ycMhqLW6SLSrtWK8prJzwKOvfsOgroTGmayDyJSrhMmPqoTKi6qFy4iphsyFqYjNgqiKzYCojc5+&#10;qJHNfKmWzXypls18qZbNfKmWzXypls18qZbNfKmWzXypls18qZbNfKmWzXypls18qZbN/LsOB/y8&#10;FRv+ux84/7cpWvC9JHTf0w6GucEqqqq5T7aktWW8oLJ0v56xf8Kbr4TDlq6ExZGthMaNrYXHiqyG&#10;yIesh8mFq4jJgquKyoCrjMp+q4/KfKuSynyrksp8q5LKfKuSynyrksp8q5LKfKuSynyrksp8q5LK&#10;fKuSynyrksp8q5LK8b0MBvm+Ehr6vhs3/LolWufOE2jI2QuJrcMyp6G4VridtWi7m7N1vpmyf8CY&#10;sYTBk7CFwo+vhcOMr4bEia6GxYauh8WErojGg62KxoGti8Z/rY7Hfa2Qx32tkMd9rZDHfa2Qx32t&#10;kMd9rZDHfa2Qx32tkMd9rZDHfa2Qx32tkMd9rZDH38AIBfXCDxn2whY27sgVUM3cDGa12g+Iosk2&#10;oJq+VrCXt2q5lbV2vJS0fr6Us4S/kLKFwI2xhsGKsYbBiLGHwoawiMKEsInCg7CKw4Gwi8OAr43D&#10;fq+Pw36vj8N+r4/Dfq+Pw36vj8N+r4/Dfq+Pw36vj8N+r4/Dfq+Pw36vj8N+r4/D2cIHBeTHCxjv&#10;yBA00doLRbrpDmim3hiCmNE3lZHIU6GPwmWpjr5yro28e7KMuoG1ibiCt4e4hLiFt4W5g7aGuoK2&#10;h7qBtYi7gLWJu361irx9tIy8fLSNvXy0jb18tI29fLSNvXy0jb18tI29fLSNvXy0jb18tI29fLSN&#10;vXy0jb18tI291MQHBNbLCRXT1AsnveIMSan0FGWZ5iV4jtw5hojUT5CGz2CXhMxtnIPJdaB/x3ii&#10;fcZ7pHrFfaZ5xICnd8OBqHbCg6l1woSqdMGGq3PBh6tywImscb+LrXG/i61xv4utcb+LrXG/i61x&#10;v4utcb+LrXG/i61xv4utcb+LrXG/i61xv4utz8YHAtDNCRLA2QksrPcPSJv6HlyP7zFrhudCdoDi&#10;UH5+3V+Fe9lpinfVbo9003OScdF3lHDQepZuz32Xbc5/mWzNgZlrzYOaasyFm2nMh5xoy4mdZ8qM&#10;nWfKjJ1nyoydZ8qMnWfKjJ1nyoydZ8qMnWfKjJ1nyoydZ8qMnWfKjJ1nyoydysgIAcLSBxOu5gkt&#10;nf8VQZH/KFCH+jlcgfNIZnztVG536F51ceRlem3ha35q33CBaN51hGbceIVl23uHY9p+iGLagYlh&#10;2YOKYNmFimDYh4te2IqMXtaNjV7WjY1e1o2NXtaNjV7WjY1e1o2NXtaNjV7WjY1e1o2NXtaNjV7W&#10;jY1e1o2NxMoHA7HaBBWf/w0okv8dN4n/LkOC/z1OfP1LV3f4Vl9v811laPBiamTtaW5h629xX+lz&#10;c13od3Vc53t2W+Z+d1rmgHhZ5YN5WOWFeljkiHpX5It7VuOOfFbjjnxW4458VuOOfFbjjnxW4458&#10;VuOOfFbjjnxW4458VuOOfFbjjnxW4458/6ocBf+qJxf/pzYv/6JESvqdUmXql19+3JNuk8+SeKXG&#10;koK0xJKJtsORjrjBjpC6wIqSvL+HlL2+hJa/voKZwL2Am8G9fp7BvH2hwrx7pMK8eqjDvHmtw7h5&#10;r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/C/6ocBf+qJxf/pzYv/6JE&#10;SvqdUmXql19+3JNuk8+SeKXGkoK0xJKJtsORjrjBjpC6wIqSvL+HlL2+hJa/voKZwL2Am8G9fp7B&#10;vH2hwrx7pMK8eqjDvHmtw7h5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4&#10;ea/C/6ocBf+qJxf/pzYv/6JESvqdUmXql19+3JNuk8+SeKXGkoK0xJKJtsORjrjBjpC6wIqSvL+H&#10;lL2+hJa/voKZwL2Am8G9fp7BvH2hwrx7pMK8eqjDvHmtw7h5r8K4ea/CuHmvwrh5r8K4ea/CuHmv&#10;wrh5r8K4ea/CuHmvwrh5r8K4ea/C/6ocBf+qJxf/pzYv/6JESvqdUmXql19+3JNuk8+SeKXGkoK0&#10;xJKJtsORjrjBjpC6wIqSvL+HlL2+hJa/voKZwL2Am8G9fp7BvH2hwrx7pMK8eqjDvHmtw7h5r8K4&#10;ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/C/6ocBf+qJxf/pzYv/6JESvqd&#10;UmXql19+3JNuk8+SeKXGkoK0xJKJtsORjrjBjpC6wIqSvL+HlL2+hJa/voKZwL2Am8G9fp7BvH2h&#10;wrx7pMK8eqjDvHmtw7h5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/C&#10;/6ocBf+qJxf/pzYv/6JESvqdUmXql19+3JNuk8+SeKXGkoK0xJKJtsORjrjBjpC6wIqSvL+HlL2+&#10;hJa/voKZwL2Am8G9fp7BvH2hwrx7pMK8eqjDvHmtw7h5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5&#10;r8K4ea/CuHmvwrh5r8K4ea/C/6obBf+qJxf/pzUv/6NESvqdUWXpl15+25RtlM+Sd6bFkoG0xJOI&#10;tsOSjbjBj4+6wIuRvL+Ik76+hZa/vYKYwbyAm8K8fp7CvH2hw7t7pMS7eqnEunmtxLV5rsO1ea7D&#10;tXmuw7V5rsO1ea7DtXmuw7V5rsO1ea7DtXmuw7V5rsO1ea7D/6sbBf+rJhf/qDQv/6RDSvmeUGXp&#10;mF1/2pVplc2UdKjFlH60xJWGtsKVjLnBkY67v42Qvb6Jkr+9hpTBvIOXw7uBmsS6fp3Fun2hxrp7&#10;pca5eqrGtXqsxrF6rcSxeq3EsXqtxLF6rcSxeq3EsXqtxLF6rcSxeq3EsXqtxLF6rcSxeq3E/6sa&#10;Bf+rJRf/qTQv/6RCSvmfT2bomVyA2pZmlsyVcanFlXy0xJaDt8KXi7rAk4y8vo+Ov72LkMG8h5PD&#10;uoSWxbmBmca5f53HuH2hyLh8psm1eqrJsHurx6x7rcWse63FrHutxax7rcWse63FrHutxax7rcWs&#10;e63FrHutxax7rcWse63F/6wZBf+sJBb/qTMv/6VBSvmfT2bomVuB2ZhjlsyWb6rFlnm0w5eBt8GY&#10;ibq/lYu9vpGNwLyNj8K6iJLFuYWVx7iCmMm3f53Ktn2iy7Z8qMuwe6nKrHyqyKh9rMWofazFqH2s&#10;xah9rMWofazFqH2sxah9rMWofazFqH2sxah9rMWofazF/6wZBf+sJBb/qjIv/6VBS/mgTmfnmlmB&#10;2Zlhl8uXbavFl3e0w5l/t8Gah7u/l4q+vZOMwbuOjsS5ipDHuIaTybaCmMu1f53NtH6jzrF8ps6s&#10;fajLqH2qyaV+rMalfqzGpX6sxqV+rMalfqzGpX6sxqV+rMalfqzGpX6sxqV+rMalfqzG/6wZBf+t&#10;Ixb/qjIv/6ZAS/igTWfnnFeB2Zpel8uYaqzFmXS0w5p9t8Gbhbu+mYm/vJWKwrqQjMW4jI/ItoeS&#10;y7SDl86zgJ3Qsn+k0ax+pc+ofqfMpH+pyaGArMahgKzGoYCsxqGArMahgKzGoYCsxqGArMahgKzG&#10;oYCsxqGArMahgKzG/60YBf+tIxb/qzEv/6Y/S/igTWfnnVWB2Zxcl8qZaKzFmnK0w5x6uMCcg7u+&#10;nIm/u5eJw7mTi8e3jo3LtImQzrKEltGxgZ3TrICi06eApdCkgKfNoIGpyp6Bq8aegavGnoGrxp6B&#10;q8aegavGnoGrxp6Bq8aegavGnoGrxp6Bq8aegavG/60YBf+tIhb/qzEv/6c/S/ihTGfnnlOB2Z1Z&#10;l8qbZazFnG+0w514uMCegby9nojAu5qIxLiVicm1kIvNsouP0bCGldWuhJ7Xp4Kh1KOCpNGfgqfN&#10;nIOpypqDq8eag6vHmoOrx5qDq8eag6vHmoOrx5qDq8eag6vHmoOrx5qDq8eag6vH/60XBf+uIhb/&#10;qzAv/6c+S/ihS2jnn1GB2Z9Wl8qcYqzFnWy0w591uMCgfry9oIfBup2IxreYiMuzk4nPsI6N1K2J&#10;lNmohp3aooWh1Z6FpNGbhabOmYWpypeFq8eXhavHl4Wrx5eFq8eXhavHl4Wrx5eFq8eXhavHl4Wr&#10;x5eFq8eXhavH/64XBP+uIhb/rDAv/6c+S/iiS2jooU+B2aBTl8qeX6zGn2m0w6FyuMCifLy9ooTB&#10;uaCHx7Wch82yl4jSrpOL2KqOk9+ii5zcnImg1pmIo9KXiKbOlYipypSIq8eUiKvHlIirx5SIq8eU&#10;iKvHlIirx5SIq8eUiKvHlIirx5SIq8eUiKvH/64XBP+uIRb/rC8v/6g9S/iiSmjook2A2aJQl8ug&#10;XKzGoWWzw6Rut8CleLy8pYLCuKSHyLSgh86wnYjVq5mK3aWXk+abkZvdlo+g15SNo9OSjKbPkYuo&#10;y5CKq8iQiqvIkIqryJCKq8iQiqvIkIqryJCKq8iQiqvIkIqryJCKq8iQiqvI/64WBP+vIRb/rS8v&#10;/6g8S/eiSWjopEqA2aRNlsuiWKvGpGGzxKdqt8CpdLy8qX7CuKiHyLOmh8+soofXpJ2J3ZqajeGV&#10;mpvekZWf2I+TotOOkKXQjo+ozI2OqsmNjqrJjY6qyY2OqsmNjqrJjY6qyY2OqsmNjqrJjY6qyY2O&#10;qsmNjqrJ/68WBP+vIRb/rS4v/6k8S/ejSWnopkh/2qdIlcylU6rHqFyyxKxktsGubru9r3jAtqyE&#10;ya6nh9Cmo4bVnaCG2ZOdid2NnZTdjZ2f2IuZodSLlqTQipOnzYqRqcmKkanJipGpyYqRqcmKkanJ&#10;ipGpyYqRqcmKkanJipGpyYqRqcmKkanJ/68VBP+wIBb/ri4v/6k7S/ekR2npqER+26tDlM2pTKnI&#10;rVSwxrNcs8K3Zrm3sHfCsKuEyamnhs+hpITTl6KE1o6gh9mIn4/ah6Ga2IegodSHm6TRh5imzoeV&#10;qcqHlanKh5WpyoeVqcqHlanKh5WpyoeVqcqHlanKh5WpyoeVqcqHlanK/7AVBP+wIBX/ri0v/6o6&#10;S/imRGjqq0B93K88ks+vQqbKtUmtxrxSsbm1Z7uwsHjDq6yEyaSphM2cpoPQk6SE04ujhtWFoozW&#10;gqKU1oOkndSDoqTRg56mzoSaqMuEmqjLhJqoy4SaqMuEmqjLhJqoy4SaqMuEmqjLhJqoy4SaqMuE&#10;mqjL/7AUBP+xHxX/rywu/6s5S/ipQGfrrzt73rYzj9K6NKHMwjmqu7pVtbC0ar2qsHnDp62Ex5+q&#10;hMuYqIPNkKeE0ImlhtKEpIrTgKSQ03+ll9J/pqDQf6WmzoCgqMuAoKjLgKCoy4CgqMuAoKjLgKCo&#10;y4CgqMuAoKjLgKCoy4CgqMuAoKjL/7ETBP+yHhX/sCsu/6w3TPqsO2XttTR44r8pidjMIJi+vz2u&#10;sLhZuKmzbL6lsHrCoq6ExZusg8iUqoTKjqmEzIiohs6Dp4nPgKeNz36nk898qJrOfKmizXynqMt8&#10;p6jLfKeoy3ynqMt8p6jLfKeoy3ynqMt8p6jLfKeoy3ynqMt8p6jL/7ISBP+zHRX/sSku/602TPyx&#10;NWLxvSpy5s0fgMjMIZuxvEWyqLdeuaOzb76gsXvBnq+Ew5euhMaRrITHjKuFyYeqh8qDqonLgKqM&#10;zH2pkMx8qpXLeqqcynmrpMp5q6TKeaukynmrpMp5q6TKeaukynmrpMp5q6TKeaukynmrpMp5q6TK&#10;/7MRBP+0GxT/syYu/68zTP25K13ryh9p0t8Rf7nMJ5ynvUyxoLdiuZ20cb2bsny/mrGEwZSwhMOP&#10;r4XFiq6Gxoath8eDrInHgKyLyH6sjsh8rJLIe6yXyHmtnsd5rZ7Hea2ex3mtnsd5rZ7Hea2ex3mt&#10;nsd5rZ7Hea2ex3mtnsd5rZ7H/7UQA/+2GRT/tSQt/7QsSfLFH1TW3RJiwd8TgazNLpqfwE+rmrhl&#10;t5e1cruWtHy9lbKDv5GxhcGNsYbCibCHw4aviMODr4nEga+LxH+ujcV9rpDFe66UxXqvmcR6r5nE&#10;eq+ZxHqvmcR6r5nEeq+ZxHqvmcR6r5nEeq+ZxHqvmcR6r5nE/7cOA/+4FhP/tyAt+b8fQdzZEUTE&#10;6xJmsd8YgaDQM5WXxlCjk8BjrZG7cbORuHu4kLaCu460hb2Ls4a/iLKHwIayicCEsYrBgrGLwYCx&#10;jcF+sY/CfLGSwnuxlcF7sZXBe7GVwXuxlcF7sZXBe7GVwXuxlcF7sZXBe7GVwXuxlcF7sZXB9LoL&#10;A/27EhL+uxss5dAPMsjpD0q08hVnouIifZbWN42Pzk+YjMhhoIrEbqaKwXiqh799rYS+gLCBvIKx&#10;f7uEs327hbR7uoe1ermJtXm5i7Z3uY22driPt3S4k7d0uJO3dLiTt3S4k7d0uJO3dLiTt3S4k7d0&#10;uJO3dLiTt3S4k7d0uJO33L4GAvjADhHuyA4iy9sLLrb4EUyl9R1jl+gsdY3fPYGH2FCLg9NgkoLP&#10;bJd/zXObfMt3nXnJeqB3yH2hdcd/o3PGgqRyxYSlcMWGpW/EiKZuxIqnbcONp2vDkKhrw5Coa8OQ&#10;qGvDkKhrw5Coa8OQqGvDkKhrw5Coa8OQqGvDkKhrw5Co18AGAdvGCA7L0woVuOgMMqb/FUqY+iZc&#10;jfA3aYXpRnR/5FN7fN9ggXjcaIV02m2JcNhxi27WdY1s1XiPatR7kGnTfpFn04CSZtKDk2XShZRk&#10;0YeUY9CKlWLQjpZi0I6WYtCOlmLQjpZi0I6WYtCOlmLQjpZi0I6WYtCOlmLQjpZi0I6W0cIGAc3L&#10;CQW62gcZqP4OMZn/HUOO/y9Rhfo/XH70TWR58Fhqc+xfb23qY3Np52l2Z+VueWXkcntj43Z9YuJ5&#10;fmDhfH9f4H6AXt+BgV3fg4Jc3oaDW92JhFrdjYVa3Y2FWt2NhVrdjYVa3Y2FWt2NhVrdjYVa3Y2F&#10;Wt2NhVrdjYVa3Y2Fy8QGALvRBgep5wYamv8TK47/JDmF/zZEfv9ETXn/UVVx+1dba/ddYGX0YmRi&#10;8mhnX/Btal3vcWxb7XVtWu14b1nse3BY635xV+qBclbqhHJV6YdzVOmKdFPojnVT6I51U+iOdVPo&#10;jnVT6I51U+iOdVPojnVT6I51U+iOdVPojnVT6I51vMkFAKvbAQia/wsWj/8ZI4X/Ky1+/zk3eP9G&#10;QHD/Tkdp/1RNYv9aUl7+YVZa/GZZWPtrW1X5cF1U+HReUvd4X1H3e2BQ9n5hT/WBYk/1hGNO9Idk&#10;TfSLZUzzkGZM85BmTPOQZkzzkGZM85BmTPOQZkzzkGZM85BmTPOQZkzzkGZM85Bm/6AYA/+iLBD/&#10;oDsl/5xJPP+XV1P4kmRn7JBseeKPdYnZjn6X0Y2HosyMjarHipGxxIiUtsOFlrjCg5m5woGbucF/&#10;nrrBfaG7wXuku8B6p7vAeaq8wHiuvMB3tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0&#10;u7x4tLu8eLS7/6AYA/+iLBD/oDsl/5xJPP+XV1P4kmRn7JBseeKPdYnZjn6X0Y2HosyMjarHipGx&#10;xIiUtsOFlrjCg5m5woGbucF/nrrBfaG7wXuku8B6p7vAeaq8wHiuvMB3tLu8eLS7vHi0u7x4tLu8&#10;eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7/6AYA/+iLBD/oDsl/5xJPP+XV1P4kmRn7JBseeKP&#10;dYnZjn6X0Y2HosyMjarHipGxxIiUtsOFlrjCg5m5woGbucF/nrrBfaG7wXuku8B6p7vAeaq8wHiu&#10;vMB3tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7/6AYA/+iLBD/oDsl&#10;/5xJPP+XV1P4kmRn7JBseeKPdYnZjn6X0Y2HosyMjarHipGxxIiUtsOFlrjCg5m5woGbucF/nrrB&#10;faG7wXuku8B6p7vAeaq8wHiuvMB3tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4&#10;tLu8eLS7/6AYA/+iLBD/oDsl/5xJPP+XV1P4kmRn7JBseeKPdYnZjn6X0Y2HosyMjarHipGxxIiU&#10;tsOFlrjCg5m5woGbucF/nrrBfaG7wXuku8B6p7vAeaq8wHiuvMB3tLu8eLS7vHi0u7x4tLu8eLS7&#10;vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7/6EYA/+jKxD/oDol/5xIPP+XVlP4k2No7JJpeuGRc4rY&#10;j3yY0I6EpMqOjK3GjZC0xIqTt8OGlbjChJi5wYGbusF/nbvAfaC8wHukvMB6p73Aeay9wHiwvb14&#10;s7y4eLO8uHizvLh4s7y4eLO8uHizvLh4s7y4eLO8uHizvLh4s7y4eLO8/6EYA/+jKhD/oTkl/51I&#10;Pf+YVVT3lGFp65Rme+CSb4zWkXiazpCCpsiPibDEj4+2w4uRt8KIlLnBhJe6wIKavMB/nb2/faC+&#10;v3ukvr56qL++eK2/vXixvrh4sr60ebO9tHmzvbR5s720ebO9tHmzvbR5s720ebO9tHmzvbR5s720&#10;ebO9/6IYA/+kKRD/oTgl/51HPf+ZVVT3ll5p65Vje+CUbI3VknWczZF/qMeRh7LEkY62w42QuMGJ&#10;k7rAhpa8v4KZvb9/nL6+faC/vXulwL15qsC9eLDAuHmwwLR5sb+verK9r3qyva96sr2verK9r3qy&#10;va96sr2verK9r3qyva96sr2verK9/6MYA/+kKRD/ojgl/55GPf+ZVFX3l1xp65dgfN+WaY3Vk3Kd&#10;zJJ8qsWShbTEkoy2wo+PucGLkrvAh5W9voOYv72AnMC9faDBvHulwrx5q8K5ea/CtHmvwbB6sMCs&#10;e7K+rHuyvqx7sr6se7K+rHuyvqx7sr6se7K+rHuyvqx7sr6se7K+/6MYAv+lKBD/ojcl/59GPf+a&#10;U1X3mVpp65lefN+XZY7UlW+dy5R5q8WTgrTElIq3wpGOucCMkLy/iJO+vYSXwLyAm8K7faDDu3um&#10;xLp6rcW0eq7Er3qvwqx7sMCofLG/qHyxv6h8sb+ofLG/qHyxv6h8sb+ofLG/qHyxv6h8sb+ofLG/&#10;/6QYAv+lKBD/ozYl/59FPf+aU1X3mldp65tbfN+ZYo7Ul2uey5V2rMWUgLTDlYi3wZONusCOj72+&#10;iZLAvIWVwruBmsS5faDGuXuox7R6q8eve63Fq3uuw6d8r8GkfbG/pH2xv6R9sb+kfbG/pH2xv6R9&#10;sb+kfbG/pH2xv6R9sb+kfbG//6QYAv+mJxD/ozYl/6BEPf+bUlb3nFVp65xYfN+bXo7UmWeeypdz&#10;rMWWfLTDl4W3wZaLu7+Rjb69i5DBu4aUxLmBmce3fqDJtnypyq57qsiqfKzGpn2txKN+r8GgfrG/&#10;oH6xv6B+sb+gfrG/oH6xv6B+sb+gfrG/oH6xv6B+sb+gfrG//6UYAv+mJg//pDUl/6BEPf+cUVb3&#10;nlNp655Ve9+eWo3Um2SeyplvrMWYebTDmYK4wZmKu76UjL+8jo7DuYiSx7eCmMu1fqHNr3ynzal9&#10;qcqlfqvHon+txJ9/r8KdgLG/nYCxv52Asb+dgLG/nYCxv52Asb+dgLG/nYCxv52Asb+dgLG//6YY&#10;Av+nJg//pDUl/6BDPv+dUFX3n1Fo66BTe+CgV43Unl+eyptrrMWbdbTDm364wJuHvL2XisC6kYzF&#10;t4qQyrSEl8+ygKPSqH+lz6OAqMuggKvHnYGtxZuBr8KZgrG/mYKxv5mCsb+ZgrG/mYKxv5mCsb+Z&#10;grG/mYKxv5mCsb+ZgrG//6YYAv+nJQ//pTQl/6FDPv+eTlX4oU5o7KJQeuCjUozVoVudy55mrMad&#10;cbTDnnq4wJ6EvLybiMK5lYrHtY2NzrCGltSpgqDWoYKk0J2CqMuag6rImYOtxZeEr8KWhLDAloSw&#10;wJaEsMCWhLDAloSwwJaEsMCWhLDAloSwwJaEsMCWhLDA/6YYAv+nJQ//pTQl/6FCPv+fTFX4okxn&#10;7KVNeeGmTovVpFaczKFhqsahbLPDona3wKKAvbygh8O3mojKspOK0qyLlNugh5/Ymoak0ZeGp8yV&#10;hqrIlIesxZOHrsOSh7DAkoewwJKHsMCSh7DAkoewwJKHsMCSh7DAkoewwJKHsMCSh7DA/6cYAv+o&#10;JA//pjMl/6JCPv+gSlT5pEpm7adKeOKpS4rWqFGazaZbqcelZbLEp3C2wKd6vLymg8O2oofLr52I&#10;1qWXleaXj57ak42j0pGLp82Qi6rJkIqsxo+KrsOPibDBj4mwwY+JsMGPibDBj4mwwY+JsMGPibDB&#10;j4mwwY+JsMGPibDB/6cYAv+oJA//pjMl/6JBPv+iSFT5pkdm7qpHd+OtR4jZrUuYz6xUpsisXq/G&#10;r2izwrFzub6yfcCyqofLpaKG1ZSci96Pmp3ajZWi04ySps6LkKnKi46rx4uNrcSMjK/BjIyvwYyM&#10;r8GMjK/BjIyvwYyMr8GMjK/BjIyvwYyMr8GMjK/B/6gYAv+pJA//pzIl/6NBPv+kRlP6qURk761D&#10;deSxQoXbtESU0rVKocu3U6vKvl+tvbduuLKwfMKpqobLnKWE0o2gh9iGoJfZh56i04eYpc+HlajL&#10;h5OqyIiRrcWIkK/CiJCvwoiQr8KIkK/CiJCvwoiQr8KIkK/CiJCvwoiQr8KIkK/C/6gYAv+pIw//&#10;pzIl/6NAPv+mQ1L7q0Fj8LE/c+e3PYLevjuP1sQ/mszFSqa8vF2ysbVvu6qwfcOjq4TJlqeDzoqk&#10;htOBo5DVgaWf0oKhpc+CnKjMg5mqyYSWrMaFlK7DhZSuw4WUrsOFlK7DhZSuw4WUrsOFlK7DhZSu&#10;w4WUrsOFlK7D/6kYAv+qIw//qDEl/6Q/Pv+oQFH8rzxh87Y5cOq/N33jyjWH1NE3lb7CS6mwuWC1&#10;qLRwvaOwfsKdrYTHkqqEy4inhs6Apo3QfaeY0H2opM5+pKjLf5+qyYCbq8aBmK3EgZitxIGYrcSB&#10;mK3EgZitxIGYrcSBmK3EgZitxIGYrcSBmK3E/6oXAv+qIg//qDAl/6U+Pv+rO0//tDdd9r0zauvK&#10;MXXc2imCxM44mbLBT6unuGO3obRzvJ6xf8GYr4TEj6yEyIeqh8qAqYzMfKmTzHqqnMt5q6bKeqeq&#10;yHyiq8d9nq3EfZ6txH2ercR9nq3EfZ6txH2ercR9nq3EfZ6txH2ercR9nq3E/6oWAv+rIQ7/qS4l&#10;/6c8Pv+wNkz8ujBZ78gsYt7ZJ23L3CaGtsw8m6jBVKufuWa2m7V0vJmyf7+VsITCja+FxIath8aB&#10;rIvIfayQyHusmMh5rZ/Hd62nx3eqrMZ5pa3EeaWtxHmlrcR5pa3EeaWtxHmlrcR5pa3EeaWtxHml&#10;rcR5pa3E/6sVAv+sIA7/qy0k/6s2O/+2L0jzxChR4NYmVszkInG72iiIqsxBm5/DV6mZvGmylrd2&#10;uZS0gL2RsoXAi7GGwYawiMOBr4vEfq6PxXuulMV6r5rEeK+gxHWvp8R0ra7DdK2uw3StrsN0ra7D&#10;dK2uw3StrsN0ra7DdK2uw3StrsN0ra7D/6wUAv+tHw7/rCsk/7AvN/q/JUHk0SBFzuQdW73pInSt&#10;2iyJn85FmZfGWqSTwGqtkbt2s5C4f7eNtoS7ibSGvYWyiL+CsYvBf7GOwXyxksJ6sZbBebGbwXiy&#10;ocB0safBdLGnwXSxp8F0safBdLGnwXSxp8F0safBdLGnwXSxp8F0safB/64SAf+vHQ3/rigk/7gk&#10;MerLGjXQ4hdDv/AdXq/oJXWg2zGHltFIlJDKXJ6NxWqli8F2qom+fa+FvICygrqDtH65hrZ8uIm3&#10;ebeMuHe3j7l2tpO6dbaXunS2nbpzt6S5c7ekuXO3pLlzt6S5c7ekuXO3pLlzt6S5c7ekuXO3pLlz&#10;t6S5/7AQAf+xGg3/sSUj88QXJ9TfECvB7xdIsPcgYKHqK3OV3zmCjddMjYjRXZWGzGqbhMl0oIDG&#10;eaR9xH2mesKAqXfBg6p1wIasc7+KrXG/ja5vvpCvbr6Ur2y+ma9rvqCva76gr2u+oK9rvqCva76g&#10;r2u+oK9rvqCva76gr2u+oK9rvqCv/7MOAf+0Fgz8vBca1tYLFsPtEDCy/BlKovklXpbtM26M5UF6&#10;hd5Pg4HZXop/1WqPetJwk3bPdZdzznmZccx9m2/LgJ1tyoSea8mHn2nJiqBoyI6hZ8eSomXHlqJk&#10;x5yjZMeco2THnKNkx5yjZMeco2THnKNkx5yjZMeco2THnKNkx5yj9LYKAf+4EgvVzAoLxNsKGbL8&#10;ETOj/x1IlvwsWIzzO2WE7ElvfudVdnrjYHx132eBcd1thG3bcodq2XaJaNh6i2bXfY1k1oGOY9WE&#10;j2HUiJBg04uRX9OPkl7SlJJc0pmTXNKZk1zSmZNc0pmTXNKZk1zSmZNc0pmTXNKZk1zSmZNc0pmT&#10;3LsEANjDBwTE0QgHs+gKHKP/FDGW/yRDjP80UIT7Qlp99k9iePFaaHHuX21r62RxZ+lpdGTnbnZi&#10;5nN4YOV3eV/kentd4358XOKBfVvihX5a4Yh/WeCLgFfgkIBW35WBVt+VgVbflYFW35WBVt+VgVbf&#10;lYFW35WBVt+VgVbflYFW35WB1L0FAMTIBwC02QUKo/4NHJb/GiyL/ys6g/86RHz/SE11/1JTbv1X&#10;WGf6XVxj92JfYPZnYl30a2Rb829lWfJzZ1fxd2hW8XppVfB9alTvgGtT74RrUu6HbFDui21P7ZBu&#10;T+2Qbk/tkG5P7ZBuT+2Qbk/tkG5P7ZBuT+2Qbk/tkG5P7ZBuxsAFALTQBAGj4wIKlv8QGIv/ICSC&#10;/zAvev8/N3L/SD5q/05DZP9USF7/WUxb/19PWP9kUlX/aVRT/21VUv5xV1D9dFhP/HhZTvt7Wk37&#10;f1tM+oNcS/mGXUn5i15I+JBfSPiQX0j4kF9I+JBfSPiQX0j4kF9I+JBfSPiQX0j4kF9I+JBftccC&#10;AKTaAAGW/wYHiv8UEYH/JBp5/zMicP87Kmj/QjFh/0o2XP9RO1f/Vz9T/11CUP9iRE7/Z0ZM/2xI&#10;Sv9wSUn/dEpI/3dLRv97TEX/f01E/4NOQ/+HTkL/i09B/5FQQf+RUEH/kVBB/5FQQf+RUEH/kVBB&#10;/5FQQf+RUEH/kVBB/5FQ/5ESAf+VJwv/lTsc/5NLL/+PWUP/jGRU+4xrY/KKcnHqiHx944aEh96C&#10;io/af4+W1n2Um9N6mJ/ReJyi0HefpM51oqbNdKaozXKpqcxxrarMcLKry3C2q8tvvKvIcMCrxHHA&#10;qsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrEccCq/5ESAf+VJwv/lTsc/5NLL/+PWUP/jGRU&#10;+4xrY/KKcnHqiHx944aEh96Cio/af4+W1n2Um9N6mJ/ReJyi0HefpM51oqbNdKaozXKpqcxxrarM&#10;cLKry3C2q8tvvKvIcMCrxHHAqsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrEccCq/5ESAf+V&#10;Jwv/lTsc/5NLL/+PWUP/jGRU+4xrY/KKcnHqiHx944aEh96Cio/af4+W1n2Um9N6mJ/ReJyi0Hef&#10;pM51oqbNdKaozXKpqcxxrarMcLKry3C2q8tvvKvIcMCrxHHAqsRxwKrEccCqxHHAqsRxwKrEccCq&#10;xHHAqsRxwKrEccCq/5ESAf+VJwv/lTsc/5NLL/+PWUP/jGRU+4xrY/KKcnHqiHx944aEh96Cio/a&#10;f4+W1n2Um9N6mJ/ReJyi0HefpM51oqbNdKaozXKpqcxxrarMcLKry3C2q8tvvKvIcMCrxHHAqsRx&#10;wKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrEccCq/5ISAf+WJwr/ljsc/5RLMP+QWUP/j2NU+o5p&#10;ZPGNcHLpi3p+4omCidyFiZLYgo6Z1H+TntF9l6LPe5umzXmeqMx3oqrLdqWsynSprclzra7JcrKv&#10;yXG3r8hxvK/Cc72uvnS9r750va++dL2vvnS9r750va++dL2vvnS9r750va++dL2v/5MSAf+XJwr/&#10;mDsc/5VLMP+RWUT/kWBV+pBmZPCPbXPojXeA4YyAi9uIh5TVhY2c0oKRoc9/lqbMfZmpy3udrMl5&#10;oa7Id6Wwx3apscZ1rbLGdLKzxnO5s8J1urO8dbqzuHa6s7h2urO4drqzuHa6s7h2urO4drqzuHa6&#10;s7h2urO4drqz/5QRAf+YJwr/mTsc/5ZLMP+SWUT/kl5V+pJkZfCRanTnj3OB4I59jNmLhZbUiIue&#10;0IWQpM2ClKnKf5ityH2csMd7oLLGeaS0xXiotcR2rrbEdbS2wXa3trx3t7a3d7e2s3i3trN4t7az&#10;eLe2s3i3trN4t7azeLe2s3i3trN4t7azeLe2/5URAf+ZJwr/mTsc/5dKMP+TWET/lFxV+pRhZfCT&#10;Z3TnkXCC3496jtiNg5jSi4qgzoePp8uEk6zIgZewxn+bs8R9n7XDe6S3wnmpucJ3r7nCdrW5vHi2&#10;uLh4trizeLa3sHm3t7B5t7ewebe3sHm3t7B5t7ewebe3sHm3t7B5t7ewebe3/5YRAf+aJwr/mjsc&#10;/5dKMf+UVUT/lllV+pZeZfCVZHTnk2yC3pF2jtiPf5nRjYiizYqOqcmHkq7GhJazxIGatsJ+n7nC&#10;e6S6wXmqusF3sbq9eLW6t3i1ubN5tbmveba4rHq2t6x6tresera3rHq2t6x6tresera3rHq2t6x6&#10;tresera3/5cRAf+bJgr/mzsc/5hJMf+WU0T/mFdV+phbZfCXYXTnlmiC3pNyj9aRe5rQj4Sjy42M&#10;q8eKkbHEhpW2w4OZuMF/nrrBe6S7wHmrvL93s7y4eLO7snm0u655tbqrerW5qHu2uKh7trioe7a4&#10;qHu2uKh7trioe7a4qHu2uKh7trioe7a4/5cRAf+bJgr/nDoc/5hJMf+YUUT/mlRU+ptYZPCaXXTn&#10;mGOC3pZtj9aTd5rQkYCkyo+JrMaNj7PDiZS3woSYusB/nry/e6W+v3muvrl4sr6yebK9rXqzvKl7&#10;tLqme7W5pHy2uKR8trikfLa4pHy2uKR8trikfLa4pHy2uKR8trikfLa4/5gRAf+cJgr/nDkc/5lI&#10;Mf+ZT0T/nFJU+51VY/GdWnPnm1+B3plpj9aWcprPk3ylypGFrcWQjbTDi5K4wYWWu7+Anb69e6XB&#10;u3mvwbJ6sMCse7G+qHuzvaV8tLuifbW5oH22uKB9trigfba4oH22uKB9trigfba4oH22uKB9trig&#10;fba4/5kRAf+dJgr/nTkc/5lHMf+bTUP/nk9T+59SY/GgVnLon1uA351kjteabZrQl3ekypSBrcWS&#10;irXCjpC5v4eVvb2AnMG7e6fEs3qtxKt7r8KmfLG/o32yvaB+tLuef7W5nH+2uJx/tricf7a4nH+2&#10;uJx/tricf7a4nH+2uJx/tricf7a4/5kRAf+eJgr/nTgc/5pHMf+cS0L/oE1S/KJQYvKjU3Hpo1d/&#10;4KFejNieZ5jQm3Gjyph7rcWVhbTCko26voqSv7qBm8W3fKnJq3yrx6R9rsOgfrDAnX+yvZuAs7uZ&#10;gbW6mIG2uJiBtriYgba4mIG2uJiBtriYgba4mIG2uJiBtriYgba4/5oRAf+eJgr/njgc/5pGMv+e&#10;SUL/okpR/aRNYPOmUG/qp1R94aZYitqkYpbSoWuhy511q8aagLPCmIq6vI6PwraDmcusfabOon+q&#10;yZ2ArcSagbDAmIKyvpeDs7yVg7W6lIO2uJSDtriUg7a4lIO2uJSDtriUg7a4lIO2uJSDtriUg7a4&#10;/5oRAf+fJgr/njcc/5tGMv+fR0H/pEhQ/qdKX/SpTG3rq1B746xUh9yrXJPUqWWdzqZvp8ijerDD&#10;n4S4u5aLxLCMmc6gg6TRmYSpypaFrcWUha/Bk4WxvpKFs7yRhbS6kYW1uZGFtbmRhbW5kYW1uZGF&#10;tbmRhbW5kYW1uZGFtbmRhbW5/5sRAf+fJgr/nzcc/5tFMv+hRUD/pkZP/6pHXfatSWvtsEx45rNP&#10;g9+0VY7ZtV+X07VpoM61dqfBq3y2sJ+FxKGVks6UjqPSkIuoy4+KrMaOiq/Cjomxv46Jsr2OiLS7&#10;joi1uY6ItbmOiLW5joi1uY6ItbmOiLW5joi1uY6ItbmOiLW5/5sRAf+gJgr/nzYc/5xEMf+jQz//&#10;qENO/61EW/ixRWjwtkh06btMfuPAUYffxluO1shrlMa9caa1s3i1paiBw5Sfjc2JnKLSh5SnzIiR&#10;q8eJj67DiY6wwImNsr6KjLO8iou0uoqLtLqKi7S6iou0uoqLtLqKi7S6iou0uoqLtLqKi7S6/5wQ&#10;Af+hJgr/oDYc/55CMf+lQD7/q0BM/7FAWfq3QWTzvURv7sVJd+XOUnzd1mJ/zM5okrzFbqSru3a0&#10;mrF/wYqqist/p53PgJ+ozIKZq8eDla3EhJOvwYWRsb+Gj7O9h460u4eOtLuHjrS7h460u4eOtLuH&#10;jrS7h460u4eOtLuHjrS7/50QAf+iJgr/oDUc/6A/MP+nPT3/rjxK/7U8Vfq9PWDwxkJn5tFKbN7e&#10;TnbN2leHvtBilq7FbqWhvHmylbSDvYatiMZ7qpTKeKuoyXuiq8d+nK3EgJmvwoGWsMCClLK+g5Kz&#10;vIOSs7yDkrO8g5KzvIOSs7yDkrO8g5KzvIOSs7yDkrO8/54QAf+iJgr/oTQc/6I8Lv+qOjv/sjhH&#10;/Ls3UfLFOljm0UFc295Cac3iRny+11GMrsxfm6HDbaiYvHmykbWEu4WxicJ8rpHFeK6fxXWtrMV4&#10;pa7EeqCvwnycsMB+mbG+f5ayvX+Wsr1/lrK9f5ayvX+Wsr1/lrK9f5ayvX+Wsr1/lrK9/54QAf+j&#10;JQn/ojQc/6U5Lf+uNTj/uDNC9MMzSufQOE7Z3jlay+Y9br7gQoCu1FCQoctfnZjDbaiRvXmxi7iD&#10;uIO0iL19sZDBebGawXWxpcFyr6/CdaivwXejsMB5n7G/e5yyvXucsr17nLK9e5yyvXucsr17nLK9&#10;e5yyvXucsr17nLK9/6AQAf+kJAn/ozIc/6g0K/+zLzT5vy086c0vQNneL0rK5zRfveo6c6/eQYOh&#10;01GRl8tgnZDEbqaMv3qthruBs3+4h7h6to27d7WVvHW1n7xytKi9brOyvnGssr50p7K+dqOyvXaj&#10;sr12o7K9dqOyvXajsr12o7K9dqOyvXajsr12o7K9/6EQAf+lIwn/pDEc/60uJ/+5KS/uyCYz2twm&#10;N8rnLE+98jJjr+g5daHdQoSW1FOQj81imorHcKKGw3qogL+ArXu9hbF2u4u0c7mStXG5mrZwuaO1&#10;bbmrtmq4tLhrsra4bqy2uG6strhurLa4bqy2uG6strhurLa4bqy2uG6strhurLa4/6MQAf+nIgn/&#10;pS8b/7MnIvTCISbd2B0ky+cjPL3yKlOv8zJmoec7dpXeRoON1laNh9BkloTLcZx/yHihesV+pXbC&#10;g6lywYmrb7+PrWy/lq5rvp2uar+mrmi/rq5lvbiwZbm7sGW5u7BlubuwZbm7sGW5u7BlubuwZbm7&#10;sGW5u7Blubuw/6UQAf+oIAj/rCYX/LsdGuPRExnM5RkpvfIiQa/9KlWh8zRmluk/dIzhS3+F21mI&#10;gNVmj3zRb5R3znaZc8t8nHDJgZ9tyIehaseMo2jGkqRmxZmlZMWgpWTFqKVjxrKkYMS7pmDEu6Zg&#10;xLumYMS7pmDEu6ZgxLumYMS7pmDEu6ZgxLum/6gQAP+qHgj/sx0R7MkOD87jDhW+8hgtr/4iQ6H/&#10;LVWW9DlkjOxFb4TlUXl+4FyAedxnhnTZbopw1nSObNN5kWnSf5Nn0ISVZM+Kl2LOj5hgzZWZX82c&#10;ml7NoptdzaubXM20mlzNtJpczbSaXM20mlzNtJpczbSaXM20mlzNtJpczbSa/6sPAP+tGgfywA0I&#10;ztMKBr7wDhqv/hkwof8kQ5X/MlKL+D9eg/FLaH3sVnB36F92ceRlemzhbH5p33KBZt14hGPcfYZh&#10;24KIX9qHiV3ZjItb2JKMWdeYjVjWno1X1qWOVtWsjlbVrI5W1ayOVtWsjlbVrI5W1ayOVtWsjlbV&#10;rI5W1ayO/68NAP+3DgPNyQgBvtgJCa79EByh/xwvlf8pP4v/N0yC/kVWfPlQXnX0WWRu8V9paO5k&#10;bWTranBh6nBzX+h1dV3nendb5n94WeWEeVjkiXtW4458VeKTfVTimH5S4Z5+UeGlf1HhpX9R4aV/&#10;UeGlf1HhpX9R4aV/UeGlf1HhpX9R4aV/8bQIAM7ABgC9zgcBruAHC6D/EhyU/yAriv8vOIH/PUN6&#10;/0lLc/9SUWz+V1dl+11bYfljXl73aGBb9W1iWPRyZFbzd2ZV8ntnU/GAaFHwhGlQ8IlqT++Oa07u&#10;k2xM7pltS+2fbkvtn25L7Z9uS+2fbkvtn25L7Z9uS+2fbkvtn25L7Z9u0bkDALzFBQCt1gMBn/gL&#10;C5P/FhiJ/yQkgP80L3n/QTdw/0g+aP9PQ2L/VUdd/1pLWf9gTVb/ZVBT/2pRUf9uU0//clRO/3ZV&#10;TP57Vkv9f1dJ/YRYSPyIWUf7jVpG+5NbRfqYXEX6mFxF+phcRfqYXEX6mFxF+phcRfqYXEX6mFxF&#10;+phcvb0DAK3NAQCe3wABkv8NCIf/GRJ+/ykbdf81I2z/PCpk/0MvXv9KNFj/UDdU/1Y6Uf9bPE7/&#10;YD5L/2RASv9oQUj/bEJG/3BDRf90RET/eEVC/31GQf+BR0D/hkg//4xJPf+RSj3/kUo9/5FKPf+R&#10;Sj3/kUo9/5FKPf+RSj3/kUo9/5FKrsUAAJ7XAACP9QABhv8PBHz/Gwtx/yQRZ/8sF1//NRxZ/z0h&#10;VP9FJk//SylM/1IsSP9XL0b/XTBE/2EyQv9mM0D/ajU//242Pf9zNzz/dzg7/3w5Ov+BOjj/hjo3&#10;/4w7Nv+SPDb/kjw2/5I8Nv+SPDb/kjw2/5I8Nv+SPDb/kjw2/5I8/4MTAf+EIgb/hTUU/4NGJP9/&#10;VTT/gV5C/4FmUP9/blz5fHdm83qAb+53iHfqdY9953KVguRwmoXjbp6I4Wyii+Brp43faauO3miv&#10;kN1ntJHdZrqR3GXBktxlyZLbZdCS0mfSkc5o0pHOaNKRzmjSkc5o0pHOaNKRzmjSkc5o0pHOaNKR&#10;/4MTAf+EIgb/hTUU/4NGJP9/VTT/gV5C/4FmUP9/blz5fHdm83qAb+53iHfqdY9953KVguRwmoXj&#10;bp6I4Wyii+Brp43faauO3mivkN1ntJHdZrqR3GXBktxlyZLbZdCS0mfSkc5o0pHOaNKRzmjSkc5o&#10;0pHOaNKRzmjSkc5o0pHOaNKR/4MTAf+EIgb/hTUU/4NGJP9/VTT/gV5C/4FmUP9/blz5fHdm83qA&#10;b+53iHfqdY9953KVguRwmoXjbp6I4Wyii+Brp43faauO3mivkN1ntJHdZrqR3GXBktxlyZLbZdCS&#10;0mfSkc5o0pHOaNKRzmjSkc5o0pHOaNKRzmjSkc5o0pHOaNKR/4QTAf+FIgb/hjUU/4RGJP+AVTT/&#10;hF1D/4VlUP+DbV34gHVo8n1+cex6hnnod41/5XWTheJymIngcJ2M326ijt1sppDca6uS22mvlNpo&#10;tZXaZ7uV2mbDltpmzJbTaM+WzGnPlchqz5bIas+WyGrPlshqz5bIas+WyGrPlshqz5bIas+W/4US&#10;Af+HIgb/hzUU/4VGJP+EVDX/iFxD/4hkUf6Ha173g3Jp8YB8c+t9hXvneoyC43eSh+B0l4zecpyP&#10;3HChkttuppTZbKqW2WqwmNhptpnXaL2Z12jGmtNozJrMasyZxmvMmsJszJrCbMyawmzMmsJszJrC&#10;bMyawmzMmsJszJrCbMya/4YSAf+IIQb/iDUU/4ZGJf+HUzX/i1tD/4xiUf6Kal72h3Fq8IR6dOqA&#10;g33lfYqE4nqQit52lo/cdJuS2nGgldhvpZjWbaua1Wuwm9Vqt5zUab+d1GnJncxryp3GbMmdwG3J&#10;nb1uyZ29bsmdvW7Jnb1uyZ29bsmdvW7Jnb1uyZ29bsmd/4cSAf+JIQb/ijUU/4hGJf+KUjX/jlpD&#10;/49hUf6OaF72i29q74d4demEgX7kgIiG4HyPjN15lJHadpqV2HOfmdVwpZvUbqqe022xn9JruKDS&#10;a8KhzWzHocZux6HAbsehu2/Hobhwx6G4cMehuHDHobhwx6G4cMehuHDHobhwx6G4cMeh/4gRAf+K&#10;IQb/izUU/4lGJf+NUTX/klhD/5JeUf6QZV72jmxr74t1duiHfoDjhIaI3n+Nj9t7k5TYeJmZ1XWe&#10;nNNypJ/RcKqi0G6yo9BtuqTObMSlxm/EpL9wxKW6ccSltXHEpbJyxKSycsSksnLEpLJyxKSycsSk&#10;snLEpLJyxKSycsSk/4kRAf+LIQb/jDQU/4pGJf+QTzT/lFZD/5RbUf6TYV72kWhr7o5wduiLe4Di&#10;h4OJ3YOKkdl+kZfVepec03edoNB0pKPPcaqmzm+zp81uvajHcMKovnHBqbhywam0c8Gpr3TCqK10&#10;wqetdMKnrXTCp610wqetdMKnrXTCp610wqetdMKn/4oRAf+MIQb/jTQU/4tGJv+TTjT/llNC/5dY&#10;UP6WXl72lGRq7pJsduePdoHhjICK3IeIktiCj5nTfZWf0Hmco851o6fMcquqy3C0q8hwv6y/c76s&#10;t3S+rbJ1vqyudr+sqna/q6h3wKqod8CqqHfAqqh3wKqod8CqqHfAqqh3wKqod8Cq/4sRAf+NIAb/&#10;jjQU/41FJv+WTTP/mVBB/5pVT/+aWl33mGBp75VodeiScIDhj3uK3IuEk9aGjJrSgJOhznuapsx3&#10;oqrKdKuuyHK4r8B0vK+3dbywsHa8sKt3vK+oeL2vpXm+raN5vq2jeb6to3m+raN5vq2jeb6to3m+&#10;raN5vq2jeb6t/4sQAf+OIAb/jzQU/49EJf+YSjP/m01A/51RTv+dV1v4nFxo8JpjdOiXan/ik3WK&#10;3I+Ak9aKiZvRhJCjzX6Yqcl5oq7Hda2xxHS6s7d2ubOveLmzqnm6s6Z6urKje7uxoHu8sJ98va6f&#10;fL2un3y9rp98va6ffL2un3y9rp98va6ffL2u/4wQAf+PIAb/kDQU/5JDJf+aSDL/nUo//59OTf+g&#10;U1r5oFhm8Z9fcuqcZX3jmG+I3JN6ktaPhJvQiI2jy4GWq8d7obHFdrC1une3tq95t7aoeri2o3y4&#10;tP/i/+JJQ0NfUFJPRklMRQAFCaB8ubOefbqynH67sZt+vLCbfrywm368sJt+vLCbfrywm368sJt+&#10;vLCbfryw/40QAf+PIAb/kTQU/5RDJP+bRjH/oEg+/6JLS/+kUFj6pFVk86RacOuiYXvkn2mF3ppz&#10;kNeVfpnQjoijyoWTrMR9oLS9eLC5r3m1uaZ7trihfbe2nX64tZt/ubSZf7qzmIC6speAu7GXgLux&#10;l4C7sZeAu7GXgLuxl4C7sZeAu7GXgLux/40QAf+QIAb/kTQU/5dCJP+dQzD/okU9/6VISf+oTFX8&#10;qVFh9apXbO6pXXfnqGOB4aRti9aeeZbLlYOiwIuOrbaDmraufqq7pHyzvJ5+tbqagLe3mIG4tZaB&#10;ubSVgrqzlIK6spOCu7GTgruxk4K7sZOCu7GTgruxk4K7sZOCu7GTgrux/44QAf+RIAb/kjQU/5lB&#10;I/+fQS//pEI7/6hFR/+sSVP+rk5e9bBTaOyyWnLks2F7269uhMymdpTAnH6itJKIrqmKlLeghaS9&#10;mYKxvpWDtLuThLa4koS4tpGEubSQhLmzkIS6spCEurKQhLqykIS6spCEurKQhLqykIS6spCEurKQ&#10;hLqy/48PAf+SIAb/kzQU/5o/Iv+hPy7/p0A6/6xCRf+wRlD5s0ta8LdSY+i7WWvfvWRy0bZsgsSs&#10;c5O2o3qhqpmDrp6SkLeUjZ++jouxv4yJs7yMibW5jIi3toyIuLWMh7m0jIe6s4yHurKMh7qyjIe6&#10;soyHurKMh7qyjIe6soyHurKMh7qy/48PAf+SHwb/lDQU/5w9If+jPC3/qj04/69AQv+0REz1uklV&#10;7L9RXOTGWmHYxWJvybxpgbuycJKtqnegoKGArZObi7eJlpu9g5Wvv4SRs7yGjrW5h422t4eMt7aI&#10;i7i1iYq5tImKurKJirqyiYq6somKurKJirqyiYq6somKurKJirqy/5APAf+THwb/lTQV/547IP+l&#10;OSv/rDo1/7M9P/u6QkfxwUhO6MlRUt/RW1nPymBtwcJngLK5bZCksXSfl6p9q4qkiLV/oJe7eJ+s&#10;vnyas7x/lbS6gZK2uIOQt7eEj7i1hI25s4WNurKFjbqyhY26soWNurKFjbqyhY26soWNurKFjbqy&#10;/5EOAf+UHwb/ljMV/6A4H/+oNin/sDgy/7g6O/bAP0HsykdF49ZURdbZV1jH0F5ruMhkfqrBa46c&#10;unKcjrR6qICuhbJ2q5S4b6upunKltbp3nbW5epm2t32Wt7Z+k7m0f5G6soCQu7GAkLuxgJC7sYCQ&#10;u7GAkLuxgJC7sYCQu7GAkLux/5IOAf+VHwb/lzMV/6I1Hv+rMyf/tDQv+b42Ne3JPTji1kg42eBN&#10;Rc3fVla/2FxpsNBie6HJaIuTw2+Zhb53pHi6g61uuJOzaLiotmmyuLZvp7e2c6G4tXacubR4mbqz&#10;epa7sXuVvLB7lbywe5W8sHuVvLB7lbywe5W8sHuVvLB7lbyw/5MOAf+WHwX/mTMU/6UwHP+vMCP9&#10;ui8p8MYyLePUOyzW4EA6y+VITMDhTlyz3VZspdhdepjSZYiKzm2Ufcl2n3PEg6dswJGsZ76hr2W+&#10;tq9mtLuxa6u7sW6lu7FxoLywc529r3Sava50mr2udJq9rnSava50mr2udJq9rnSava50mr2u/5QO&#10;Af+YHgX/nTES/6ktGf+0Kh71wiki5NEtIdXgMyzJ6Dw/vuhDUbHlSWGk4k9wl99WfYraYIiA02uS&#10;eM13mnDIgqFqxY6lZsObqGXDrKdhwr2qY7i/q2awv6xpqr+sbKW/q22iwKptosCqbaLAqm2iwKpt&#10;osCqbaLAqm2iwKptosCq/5UNAP+aHgX/oiwQ/60oFfu7IxjozSAX1d8lHcjoMDG87zlEsOxAVaPq&#10;RmSX6E1xi+NVfYHcYYZ51WyOctF3lWzNgZpnyoueZMiWoGHIo6FgyLOhXcfDo1++xKVhtsOlZLDD&#10;pWWsw6VlrMOlZazDpWWsw6VlrMOlZazDpWWsw6VlrMOl/5cNAP+cHgX/piYN/7QgD+/GFw/W3RYO&#10;yOkjIrvzLjav9DZIovI+WJfxRmWL609wgeVYenrfZIJz2m2IbdZ2jWjTf5Jk0IiVYM+SmF7OnZlc&#10;zamaW865mVnNyJpaxcqcXL3JnV64yZ5euMmeXrjJnl64yZ5euMmeXrjJnl64yZ5euMme/5oMAP+f&#10;HQX/rB8I+L4TCNjWCwTI6BUTuvQiJ676LTmi+jZKlvo/WIv1SGOC7lJteuhcdXLkZHtt4G2AaN11&#10;hWTafohg2IaLXdaPjVrVmI9Y1KKQV9SukVbUvJBW1M2QVs3RklfI0ZNXyNGTV8jRk1fI0ZNXyNGT&#10;V8jRk1fI0ZNXyNGT/5wLAP+jHQT/tRID1MkKAsjaCwa59BYXrP8jKqH/LjuV/zhJi/9CVYL4TF96&#10;8lZnc+5ebWvqZHJm52x3YuR0el/ifH1c4YN/Wt+Lglfek4NV3ZyFVNylhlLcr4ZS3LuGUdzMhVLa&#10;2oVS2tqFUtrahVLa2oVS2tqFUtrahVLa2oVS2tqF/6AKAP+tEwHUwAgAxs4IALnjCwir/xcZn/8k&#10;KpT/MDmK/zpFgf9GT3r9UVhy+Fhea/VeY2XyZWhg72xrXe1yblrreXBX6oByVemHdFPnj3ZR5pZ3&#10;UOaeeE7lp3lN5a96TeS7ekzkxXpM5MV6TOTFekzkxXpM5MV6TOTFekzkxXpM5MV6/6QHANi4BADE&#10;xAYAt9MHAarzDQue/xoak/8nKIn/MzWA/z8/ef9KR3D/UU5p/1dTYv1dV177ZFta+WpeV/dwYFT2&#10;dmJS9HxkUPODZU7yimdM8ZFoS/CYaUrwn2pJ76drSO+wbEfut2xH7rdsR+63bEfut2xH7rdsR+63&#10;bEfut2xH7rds3a8AAMW8BAC1ygQAqNsFApz/EAuR/x0Xh/8qI37/Ni12/0E2bf9IPGb/T0Jg/1VG&#10;W/9bSlf/YUxT/2dPUf9tUU7/clJM/3hUSv9+VUj+hFZH/YtYRfySWUT7mFpD+59bQvqnXEH6rFxB&#10;+qxcQfqsXEH6rFxB+qxcQfqsXEH6rFxB+qxcyLYBALXBAwCn0QEAmesFAo//EgmF/yASfP8sG3P/&#10;NSNq/z0qYv9EMFz/SzRX/1I4U/9YO0//Xj1M/2M/Sv9oQEf/bUJF/3JDRP93REL/fUVA/4NGP/+K&#10;SD3/kEk8/5dJO/+eSjv/o0s7/6NLO/+jSzv/o0s7/6NLO/+jSzv/o0s7/6NLtroCAKbKAACY3AAA&#10;jP8IAYP/FAV4/x4Mbv8mEmX/Lxld/zceV/8/IlL/RiZN/0woSv9SK0b/WC1E/10uQv9hL0D/ZjE+&#10;/2syPP9wMzr/dTQ5/3o1N/+ANjb/hjc1/4w4M/+UODP/mDkz/5g5M/+YOTP/mDkz/5g5M/+YOTP/&#10;mDkz/5g5p8MAAJfUAACI5AAAgP8KAXL/DgJn/xMFX/8dCVf/Jg1R/y8RTP83FUf/PhdD/0UZQP9L&#10;Gz3/UB07/1UeOf9ZHzf/XiE1/2IiNP9nIzL/bCQx/3IlL/93Ji7/fSct/4QoK/+LKSv/kSkr/5Ep&#10;K/+RKSv/kSkr/5EpK/+RKSv/kSkr/5Ep/3YVAv9zIAT/cjEM/3FDGf9xUCb/dVkz/3ViP/9zakn/&#10;cHRT/25+W/xrh2H5aY9n9meWa/RlnG7yY6Fx8WKmc+9hq3XuYLB27l61d+1eu3jsXcN57FzLeutb&#10;2HrmXd56317hedhg43nVYON51WDjedVg43nVYON51WDjedVg43nVYON5/3YVAv9zIAT/cjEM/3FD&#10;Gf9xUCb/dVkz/3ViP/9zakn/cHRT/25+W/xrh2H5aY9n9meWa/RlnG7yY6Fx8WKmc+9hq3XuYLB2&#10;7l61d+1eu3jsXcN57FzLeutb2HrmXd56317hedhg43nVYON51WDjedVg43nVYON51WDjedVg43nV&#10;YON5/3YVAv9zHwT/dDEN/3JCGf90Tyf/eFgz/3lgP/93aUr/c3FU/3F8XPtuhmP3a45p9GmUbfJn&#10;m3HwZaB072Sldu1iqnjsYbB562C1e+tfvHzqXsR96l3Nfedd2X3hX9592mDgfNFi4X3PYuF9z2Lh&#10;fc9i4X3PYuF9z2Lhfc9i4X3PYuF9/3cVAv90HwT/dTEN/3NCGv93TSf/e1Y0/3xfQP96Z0v/d29V&#10;/nN6Xvpxg2X2boxr82uTcPBpmXPuZ5937GWleetkqnvqYq996WG1fuhgvX/oX8WA6F7QgeJf2oDb&#10;Yd6A0mLfgMtj34HKZN+BymTfgcpk34HKZN+BymTfgcpk34HKZN+B/3gUAv91HwT/djEN/3RCGv96&#10;TCf/f1U0/4BdQP9+ZUz/em5W/nZ3X/l0gWb1cIpt8W2Rcu5rmHbsaZ5562ekfOllqX7oY6+A52K2&#10;guZhvYPmYMeE5V/ThN1h2oTTY92DzGTchMZl3ITFZdyExWXchMVl3ITFZdyExWXchMVl3ITFZdyE&#10;/3kUAf92HgP/dzAN/3ZCGv9+Syf/glM0/4NcQP+CZEz/f2xW/Xp0YPh3f2jzc4hv8HCPdO1tlnnq&#10;a5186Gijf+dmqYLlZa+E5GO2heRiv4fjYcmH4GHVh9Vk2ofNZdqIx2bZiMFn2Yi/Z9mIv2fZiL9n&#10;2Yi/Z9mIv2fZiL9n2Yi/Z9mI/3oUAf94HgP/eTAN/3hBGv+BSSf/hlIz/4haQP+HYkz/g2lX/H5x&#10;Yfd7e2nyd4Vx7nONd+twlHzobZuA5mqig+RoqIbjZq+I4mS3iuFjwYvhYs6L2GTWi81m1ovGZ9aM&#10;wGjWjLtp1oy6adaMumnWjLpp1oy6adaMumnWjLpp1oy6adaM/3sTAf95HQP/ejAN/3w/Gv+FSCb/&#10;ilAz/4xYQP+LX0z/iGdX/IRuYfZ/eGrxe4Jy7XeKeelzkn7mb5mD5Gyhh+JqqIrgZ6+M32W4jt5k&#10;xI/bZNKPzmfTj8Zo05C/atOQumvTkLVs05C0bNOPtGzTj7Rs04+0bNOPtGzTj7Rs04+0bNOP/3wT&#10;Af96HQP/ezAN/38+Gv+JRib/j04y/5FWP/+QXUv/jmRW/IlrYfaEc2vwf35z7HuHeuh2kIHkcpeG&#10;4W6fit9rp47daLCQ3Ga7kttlypPQaNGTxmrQlL5r0JS4bNCUs23QlK9u0ZOubtGTrm7Rk65u0ZOu&#10;btGTrm7Rk65u0ZOubtGT/30SAf97HAP/fC8N/4M8Gf+NRSX/k00x/5VTPv+UWUr/kmBV/Y9oYPaK&#10;cGrwhHl063+DfOZ6jIPidZWI33Gejd1tp5HbabGU2We/ltRnzpfHa82YvWzNmLZuzZiwb82YrHDO&#10;l6lxzpaocc+WqHHPlqhxz5aocc+WqHHPlqhxz5aocc+W/34SAf98HAP/fi8N/4Y7Gf+RQyT/lksw&#10;/5hQPP+YVUj/llxU/ZNjX/ePa2nwinRz64R/fOZ+iYTheJKL3XOckNpuppXYarOZ1mjFm8lry5u9&#10;bsqctG/KnK5xypyqcsubpnPLmqNzzJmidM2YonTNmKJ0zZiidM2YonTNmKJ0zZiidM2Y/38SAf99&#10;GwP/fy8N/4k6GP+UQiP/mUcv/5tMO/+cUkb/m1hS/5lfXfiVZmjxkG5y64p5e+WDhITgfI+M3Haa&#10;k9hvppnSa7WdzmrIn75uyJ+zccegrHLHoKd0yJ+jdcmeoHbKnZ52y5uddsuanXbLmp12y5qddsua&#10;nXbLmp12y5qddsua/4ARAf9+GwP/gC8N/4w4GP+XQCL/nEQt/59JOf+gTkT/oFVP/J5bWvWcYmXu&#10;l2pv6JF0eeGKf4PZg4qMz3uVlch1oJzDcK6hvm+/o7NyxaOqdMWjpHbFo6B3xqGdeMegm3jInpl5&#10;yp2YecqcmHnKnJh5ypyYecqcmHnKnJh5ypyYecqc/4ARAf9/GwP/gS8N/483F/+aPyH/n0Is/6JG&#10;N/+kTEL/pFJM96RYV++jX2HnoGZr4JpxddWTfIHLioWNw4KPlrt7mp61dqeksHS4p6h2wqeheMOm&#10;nXnEpZp6xaOYe8ailnvHoJR7yZ6UfMmdlHzJnZR8yZ2UfMmdlHzJnZR8yZ2UfMmd/4ERAf+AGwP/&#10;gi4O/5E2Fv+cPCD/oUAq/6VENP+oSj/6qVBJ8qpWUuqqXVziqWZm16JvcsuZeIHBkIGNuIiKl6+B&#10;laCofKKmo3qyqZ56wamZfMGoln3DppR+xKSSfsWjkX7HoZB+yJ+QfsmekH7JnpB+yZ6QfsmekH7J&#10;npB+yZ6Qfsme/4IRAf+BGwP/hC4N/5Q1Fv+eOh7/pD4o/6hCMv+sRzv2r01E7bFUTeWzW1XcsGVh&#10;zqhsccOfdIC4lnyNro+GmKWIkaGdg52nl4Ctq5OAv6uRgcGpj4HCp46Bw6WNgcWjjYHGooyByJ+M&#10;gcifjIHIn4yByJ+MgcifjIHIn4yByJ+Mgcif/4IRAf+BGgP/hi0N/5Y0Ff+gOR3/pjwm/6tAL/uw&#10;RTjytEs/6blTRuG9XE3TtmJgxq1pcLulcX+wnXmMpZWCl5uPjaGTipmnjIepq4iHv6yIh8CqiIbC&#10;qIiFw6aIhcWkiITGooiEyKCIhMifiITIn4iEyJ+IhMifiITIn4iEyJ+IhMif/4MQAf+CGgP/iCsM&#10;/5kyFP+iNxv/qTkk/689LPe1QjPtu0k55cJSPtrCWEzMumBfv7Jnb7Orbn6oo3aLnZx+l5KXiaCJ&#10;kpango+lq36PuqyAjcCqgYvCqIKKw6aDicWkg4jGooSHyKCEh8ifhIfIn4SHyJ+Eh8ifhIfIn4SH&#10;yJ+Eh8if/4QQAf+DGgP/iyoM/5wxEv+lNBr/rDYh/rM6KPO7QC3pw0gx4ctRN9LHVkvFwF5duLhl&#10;bqyxbH2gqnOKlKR7lYqfhp6Am5KleZiiqnSYt6t3lcGpepHCp3yPw6V9jcWjfozGoX+KyJ9/isif&#10;f4rIn3+KyJ9/isiff4rIn3+KyJ9/isif/4UQAf+EGgP/jigL/58xEf+nMhf/sDMd+bk2Iu7CPSbm&#10;zUcm29NMNcvMVEm+xVxbsb5jbKS4anqYsnGHjKx5k4Gogpx3pI+jcKKfp2yitKhun8KncpnDpnWV&#10;xKR3ksaieJDHoXqOyJ96jsmeeo7JnnqOyZ56jsmeeo7JnnqOyZ56jsme/4YQAf+FGQP/kSYK/6Ev&#10;D/+rLhX/tS8Z9L8yHOnLOhzf2UQd0dpKM8TSUke3y1pZqcZhaZzAZ3iQum6EhLZ2j3mygJhvr42f&#10;aK2do2StsqRlqsWkaqLFo22dxqJwmcehcpbIn3STyZ11k8qddZPKnXWTyp11k8qddZPKnXWTyp11&#10;k8qd/4cPAf+HGQP/lSQJ/6QrDf+vKRH6uykT7MgsE97YNxDT4UEeyd9JMLzaUUSv01hWoc1fZpTI&#10;ZXSIxGyAfMB0inG9f5Npu4yZYrmcnV66sZ5duMmeYq7In2amyJ9pocmea53KnW6ay5tumcubbpnL&#10;m26Zy5tumcubbpnLm26Zy5tumcub/4gPAf+JGQP/miMH/6gnCv+1IgzxxCAM4NUkCdHhMBTH5j0k&#10;veNGNLLgTkSm3FZSmdddYYzSY2+Az2t6dMxzhGvKfotiyIyRXMiclVnIsZZXyM6WW7vNmF6yzJlh&#10;q8yZZKbNmWeizZhnoM2XZ6DNl2egzZdnoM2XZ6DNl2egzZdnoM2X/4oOAf+LGAP/nyEF/64gBvi9&#10;GAbj0RME0OEeCcXqLhm66TopsOdDOaTkSkiY4lBWjOBXYoDdX2x222h1bNpyfWPYfoNc2IyIV9id&#10;i1TXsI1U2M2MVcvTj1fA0pFauNGTXLLRk1+s0ZNgqtGTYKrRk2Cq0ZNgqtGTYKrRk2Cq0ZNgqtGT&#10;/4wOAf+PFgL/pR4D/7UVA9rKCwLQ4Q4CxOseDbjvLB2t7jcuouxAPZfrSEqM6U9WgehWYHbnXmls&#10;52VwZOZwd17jfHxZ4ImAVt6Xg1PdpoRR3LiFUd3UhFPQ2odUxtiJVr/Xili41otZttaLWbbWi1m2&#10;1otZttaLWbbWi1m21otZttaL/44NAP+XEgH/rRUB2b8JAMzOCQDD6w4EtvUeEav1LCGh9DcwlvNA&#10;PovzSEqB81BUd/NXXW3zXWRl8GZqX+1wblrqenJW54V2U+WReVHknntP46x8TeO9fE3j2XxQ2OB8&#10;Uc7gf1LG3oFTxN6BU8TegVPE3oFTxN6BU8TegVPE3oFTxN6B/5IMAP+gDQDbtwYAysMHAMDSCQC1&#10;9BAGqfsfFJ/8LCOU/DcxivxBPYH9SUd4/VFQbv1XV2X6Xlxg9mZhW/RvZVbxeGhT74JrUO6MbU7s&#10;l29M66NxSuqwcknqwXJI6thyS+Pkck7Y5nNO1ed0TtXndE7V53RO1ed0TtXndE7V53RO1ed0/5YK&#10;AN6sAgDLugUAvccGALLYCAGn/xIInP8hFpL/LiOJ/zkvgP9COXf/SkJt/1BJZf9WTl//XlNa/mVW&#10;VfxtWlL6dVxP+H5fTPeHYUr1kWJI9JxkRvOmZUXys2ZE8sFnQ/LUZ0Xu52dG6+hnRuvoZ0br6GdG&#10;6+hnRuvoZ0br6GdG6+hn7qIAAM20AgC8vgQAr80EAKTeBwGa/xUJkP8kFYf/MCB+/zsqdP9CMmv/&#10;SDlj/04/Xf9VQ1j/XUdT/2RKUP9rTU3/ck9K/3lRR/+CU0X/i1RD/pRWQf2eV0D9qFg//LNZPvy/&#10;Wj770Vo9+9taPfvbWj3721o9+9taPfvbWj3721o9+9ta0q0AAL24AgCuxQIAodUCAJb3CwKN/xgI&#10;hP8mEXz/MRpx/zgiaP8+KWD/RS9a/0wzVP9TN1D/WjpM/2A8Sf9mPkb/bUBE/3RCQf97Qz//g0U9&#10;/4xGO/+VRzr/nkk5/6dKOP+xSjf/vks3/8JLN//CSzf/wks3/8JLN//CSzf/wks3/8JLv7MAAK6+&#10;AACgzQAAkt4AAIn/DQGB/xoFd/8jDG3/KhNk/zEZXP84HlX/QCJQ/0gmTP9PKUj/VStE/1stQv9h&#10;Lz//ZzE9/20yO/9zMzn/ejU3/4I2Nf+LNzP/lDgy/5w5Mf+kOjD/rzsw/7I7MP+yOzD/sjsw/7I7&#10;MP+yOzD/sjsw/7I7sLgAAKDHAACR2AAAhO8AAHz/DQFv/xEDZv8ZBl7/IQpW/ykPUP8yE0v/OhZG&#10;/0EZQv9IGz//Th08/1MeOf9ZIDf/XiE1/2QiM/9pIzH/cCQv/3clLf9+Jiz/hycq/48oKf+XKSj/&#10;oCoo/6MqKP+jKij/oyoo/6MqKP+jKij/oyoo/6MqocIAAJHRAACC4QAAeP8AAGz/CAFg/w0CV/8R&#10;A0//GAVI/yAGQ/8pCD//MQo7/zgMOP8+DjX/RA8y/0kQMP9OES7/UxIs/1gTKv9dFCn/YxUn/2kW&#10;Jf9vFyT/dxci/34YIf+FGR//jxof/5EaH/+RGh//kRof/5EaH/+RGh//kRof/5Ea/2gZAv9kIwT/&#10;Xy8G/15AEP9jSxr/Z1Ql/2hdL/9mZzn/ZHJB/2J9SP9gh07/XZBS/1uYVv9anln/WKRb/1eqXf5W&#10;sF/9VbVg/FS8YfxUxGL7U81j+VLcY/ZS5mPxU+pj7FTtY+ZW72LgV/Bj4FfwY+BX8GPgV/Bj4Ffw&#10;Y+BX8GPgV/Bj/2kYAv9lIwT/YC4G/19AEP9mSRr/alMl/2tcMP9pZTr/Z3BC/2R7Sf9ihU//X45U&#10;/12WWP9bnVv/WqNd/VipX/xXr2H7VrVi+lW8ZPpVxGX5VM5l91PdZvNT5mbuVepm51btZeFY7mXb&#10;We9m21nvZttZ72bbWe9m21nvZttZ72bbWe9m/2oYAv9mIgT/YS4H/2A/EP9pSBv/bVEm/25bMP9s&#10;ZDr/aW5D/2d5S/9kg1H/YYxW/1+VWv9dnF39W6Jg+1qpYvpZr2T5WLVl+Ve8Z/hWxWj3Vc9o9VTg&#10;afBV5mnpV+po4lnsaNta7WnTW+5p01vuadNb7mnTW+5p01vuadNb7mnTW+5p/2oYAv9nIgT/Yi4H&#10;/2M+EP9sRhv/cVAm/3JZMf9wYjv/bGtE/2l2TP9ngVL/ZItY/2GTXP1fm2D7XaFi+luoZflarmf4&#10;WbVo91i8afZXxmr1VtFr8lXhbOxX52zkWelr3Fvra9Rc7GzNXe1szV3tbM1d7WzNXe1szV3tbM1d&#10;7WzNXe1s/2sXAv9oIQP/Yy0H/2c8EP9wRRv/dE4m/3ZXMf90YDv/cGlF/21zTf9qflT/Zoha/mOR&#10;XvthmWL5X6Bl+F2naPZcrWr1WrRs9Fm9bfRYx27yV9Rv7lfib+ZZ5m/dXOlu013qb81e63DHX+tw&#10;x1/rcMdf63DHX+twx1/rcMdf63DHX+tw/2wXAv9pIQP/ZS0H/2s6EP90Qxv/eUwm/3pVMf95XTz/&#10;dWZF/3BwTv9te1b/aoVc/GaPYfpkl2X3YZ9o9l+ma/RdrW3zXLRv8lq9cfFZyXLvWNpz6Frjc95d&#10;5nLTXuhzy1/odMZg6HTBYeh0wWHodMFh6HTBYeh0wWHodMFh6HTBYeh0/20WAv9qIAP/Zi0H/284&#10;EP94QRr/fUol/39SMf9+Wzz/e2NG/3ZsT/9xd1f+bYJe+2qMY/hmlWj1ZJ1s82Gkb/JfrHHwXbRz&#10;71y/de5by3bqW9134F3jdtNg5XfKYeV4xGLleL5j5Xi6ZOV4umTleLpk5Xi6ZOV4umTleLpk5Xi6&#10;ZOV4/24WAv9rIAP/aCwH/3M2EP99Pxr/gkcl/4RQMP+EWDv/gWBF/3xpT/92clf+cX1f+W2IZfZq&#10;kmrzZptv8WOjcu9hq3XtX7V47F3Beexc0HrjXd971GHie8pi4nzCZOF9vGXhfbdm4nyzZ+J8s2fi&#10;fLNn4nyzZ+J8s2fifLNn4nyzZ+J8/3AVAf9sHwP/aSwH/3c0D/+BPBn/h0Uk/4pNL/+JVTr/h11F&#10;/4JlT/98blj9dnhg+HKEZ/Vtjm3xaZhy72ahduxjq3nrYLZ86V7Efude2H/YYd9+ymPfgMFl3oG5&#10;Z96BtGjegbBp34Csad9/rGnff6xp33+sad9/rGnff6xp33+sad9//3EVAf9tHwP/aysH/3syD/+G&#10;Ohj/jEMi/49LLf+PUzj/jVpD/4liTf+DaVf9fHJg+HZ/Z/Rxim7wbJV07Wifeepkqn3oYbeA5l/I&#10;gt1h24PMZNyEwGbchbho24WxatuFrWvchKls3YOmbN2CpmzdgqZs3YKmbN2CpmzdgqZs3YKmbN2C&#10;/3IUAf9vHgP/bykH/38wDv+KOBf/kUEh/5RKLP+VUTb/k1hB/5BgS/uLZ1X1hG9f8H16Z+t3hW/n&#10;cpB2422bfN5opoHaZbOE1WPEhs9k2ofBZ9mIt2nYia9r2ImqbdmIpm7ah6Nu2oagb9uFoG/bhaBv&#10;24Wgb9uFoG/bhaBv24Wgb9uF/3IUAf9wHgP/cigH/4IuDf+ONhb/lUAf/5lIKf+ZTzT/mFU++pZc&#10;SfSSZFPtjGtd54V2ZuF/gW/beIx303KWfs1toYTJaq2JxWi7i8Fo0Iy2a9WNrm3Vjadv1oyjcNaL&#10;n3HYip1x2YmbctqHm3Lah5ty2oebctqHm3Lah5ty2oebctqH/3MUAf9wHQP/dSYG/4YsDf+RNhX/&#10;mUAd/5xGJ/+dTDH8nVI79JxZRe2ZYE/mlGhZ345zY9WGfW7Nf4d4xniRgMBzm4e7b6eMtm20j7Ns&#10;yJGsbtKRpXDTkKBy1I+cc9WNmXTWjJd02IqWddmJlnXZiZZ12YmWddmJlnXZiZZ12YmWddmJ/3QT&#10;Af9xHQP/eCQG/4krDP+VNRP/nD4b/6BDJP+iSS73o1A376JWQeehXUrfnWdU1JVvYsuNeG7DhYJ5&#10;u3+MgrV5lomvdaGOqnKvkqZxwZShc9CUnHTRkph20pGWd9OPlHfVjZJ31oyReNiKkXjYipF42IqR&#10;eNiKkXjYipF42IqReNiK/3UTAf9yHAP/eyMG/4wpC/+YNBL/nzwZ/6NBIvumRiryqE0z6qlUPOKp&#10;W0TXo2NTzJpsYsKTdW66i355soWHg6p/kYqke5yQnniqlJp2u5aXd8+WlHnQlJF60ZKPetOQjnrU&#10;j4161Y2MeteLjHrXi4x614uMeteLjHrXi4x614uMeteL/3UTAf9zHAP/fSEF/44pCv+bNBD/ojkX&#10;/6Y+H/eqRCburkou5bFSNdyvWUHPqGFSxaBpYbuYcm6xkXp5qYuDg6GFjYuagZiRlH6llpB8tpiN&#10;fc2XjH7PlYp+0JOKftKRiX7Tj4l91Y2IfdaLiH3Wi4h91ouIfdaLiH3Wi4h91ouIfdaL/3YSAf90&#10;HAP/gCAF/5EoCf+eMw//pDcV/qo7G/OvQSLqtEgo4rlQLtS0VkDJrV9RvqVnYLSeb22ql3d4oZGA&#10;gpmMiouRh5WRi4SiloaDspmDhMuYhIPOloSD0JSEgtKShIHTkISB1I6EgNaMhIDWjISA1oyEgNaM&#10;hIDWjISA1oyEgNaM/3cSAf90GwP/gh4E/5QnCP+gMg3/pzQT+q44GO+1PRzmvEYh3L9MLM65VD/D&#10;sV1Qt6plX62kbGyjnXR3mZh8gZGThoqJj5KRgoyfln2Kr5h6i8eYfInOln2I0JR+htKSf4XTkH+E&#10;1I6Ag9aMgIPWjICD1oyAg9aMgIPWjICD1oyAg9aM/3gSAf91GwP/hRwE/5cmB/+jLwv/qzAQ9bM0&#10;FOu7OhfixEQY1cRIK8i9Uz28tltOsbBjXaaqamqcpHF2kp96gImag4mBlo6QeZOclXSSrJdxksOY&#10;c5HPlnaO0JR4i9KReYrTkHqI1Y57h9aMe4fWjHuH1ox7h9aMe4fWjHuH1ox7h9aM/3gSAf92GwP/&#10;iBsD/5olBv+mKwn+rywM8bkvDubDNg/dzTwWzshHKcLCUTu2vFlMqrZhW5+waGiVq290i6Z3foGi&#10;gIZ5n4uNcZyZkmybqZVpm7+Wa5nQlG6U0ZJxkdKRc4/Uj3WN1Y12i9aLdovWi3aL1ot2i9aLdovW&#10;i3aL1ot2i9aL/3kRAf94GgL/jBkD/54jBP+qJgb4tCUI68AoCOHNMAfU0jcUyM1FJ7vITzmvwldK&#10;o71fWJi4ZmWNs21xg691e3qrfoNxqImKaqaWj2Wlp5Jipr2SY6PSkWed05BqmNSPbZXVjW6S1oxw&#10;kNiKcJDYinCQ2IpwkNiKcJDYinCQ2IpwkNiK/3sRAf98FwL/kBcC/6IhA/+uIATyux0E5coeA9rb&#10;JAPM2TUSwNNDJLTOTTaoyVVHnMRdVZHAZGKGvGtte7hzdnK1fH5qs4eFY7GVil6wpYxbsbyNW6/V&#10;jV+n1Y1jodaMZpzXi2iZ2IpqltmIapbZiGqW2YhqltmIapbZiGqW2YhqltmI/3wQAf+BFAL/lRUB&#10;/6cdAvy1FgLrxhAB2tsPAM3gJQTD3zYPuNtBIazVSzOg0VNDlM1aUYnJYl1+xmlndMNxcGvBe3hk&#10;v4Z+Xb6Ugli9pYVWvruGVb3bhliz2odcq9qHX6bah2Gh24ZjnduFY53bhWOd24VjnduFY53bhWOd&#10;24VjnduF/34QAf+HEQH/mhEA/60UANq+CgDRzQoAy+QQAcHkJQe34zUTreFAIaPeSS+X21I+i9dZ&#10;S4DUYFd20Whhbc9waWXNenBezIZ1WMyVeVTMpntRzbx8UMzifFPB4H9Vt9+AWLHegVqr3oFcpt+B&#10;XKbfgVym34Fcpt+BXKbfgVym34Fcpt+B/4APAf+ODgH/og0A27UIAM7BCADG0AkAvukSArTpJQqq&#10;6DMXoOY+JZblRzKL404/gOFVSXbgXVNt3mZbZd1vYV7demdY3IZrU9yVb1DdpnFN3rtyTd/hcU7R&#10;53RQxuZ3Ur7keFO45HlVsuN6VbLjelWy43pVsuN6VbLjelWy43pVsuN6/4MOAf+WCwDdqwQAzbgG&#10;AMLEBgC61AkAse8UA6fuJQ2e7jMalO09J4rsRjOA604+dutVR2zqW05k6mNVXeptWljqd15T6oNi&#10;TuqRZUrroWdH7LNpRu3QaUjm6GlL2etqTM/sbU7H629PwOpwT8DqcE/A6nBPwOpwT8DqcE/A6nBP&#10;wOpw/4kLAOmgAQDQsQQAwbwFALfJBgCu2gkApPUXBZv1JxCS9TQciPY+J3/2RzJ29k47bPZUQmT2&#10;Wkhd9mJNV/ZrUVL2dVVN94BYSPiNWkX4m1xC+KteQfe+X0D332BD7uxgR+PxX0jb8WFJ0vJjSdLy&#10;Y0nS8mNJ0vJjSdLyY0nS8mNJ0vJj/pUAANSpAADCtQMAtcEDAKrPBQCg5wsBmP0aBo/+KRCG/zUb&#10;fv9AJXT/Ri1r/0w1Y/9SOlz/WT9W/2BDUP9oR0z/cUpH/3tMQ/+HTkD/lFA+/6FSPf+wVDv/w1U7&#10;/uFVPPnwVUDw9FVD5/dUQ+f3VEPn91RD5/dUQ+f3VEPn91RD5/dU26EAAMWwAAC1ugIAqMcCAJ3W&#10;BACT/A4Bi/8dBoP/Kw96/zUXcf88H2j/QiZg/0ksWf9PMVP/VjVO/104Sf9lO0X/bT1B/3Y/Pv+A&#10;QTv/i0M5/5hFOP+kRjb/skc1/8RINf/dSTT/8Ek3/vhJN/74STf++Ek3/vhJN/74STf++Ek3/vhJ&#10;yasAALa0AACowQAAm88AAI7fAQCH/xEBfv8dBHX/Jwts/y8SZP83GFz/Ph1W/0UiUP9LJUv/UihG&#10;/1grQf9fLT7/Zy87/28xOP94Mzb/gjQz/402Mf+ZNzD/pTgv/7I6Lv/AOy7/0zst/+s8Lf/rPC3/&#10;6zwt/+s8Lf/rPC3/6zwt/+s8uLAAAKi8AACayQAAjNkAAIH1AwB5/xABbv8WA2X/HwZe/ycLV/8w&#10;D1H/NxNL/z4XRv9FGUH/TBs9/1IdOf9YHzb/XyE0/2YiMf9uJC//dyUt/4AmK/+MKCn/lyko/6Iq&#10;J/+tKyb/uSwm/8ktJv/JLSb/yS0m/8ktJv/JLSb/yS0m/8ktqrcAAJrFAACL0wAAfeIAAHX/BQBp&#10;/wwBX/8RAlf/FwNQ/x8FSf8mB0T/Lgk//zYLO/89DTf/Qw8z/0kRMP9PEi7/VRMs/1sUKv9iFSf/&#10;aRYl/3IXI/97GCH/hhkf/5EaHv+cGx7/pRwd/7AdHf+wHR3/sB0d/7AdHf+wHR3/sB0d/7AdnMAA&#10;AIzOAAB83gAAcPUAAGX/AABa/wYBUf8NAUn/EQJD/xcDPf8fBDj/JgU0/y0GMP8zBy3/OQcq/z4I&#10;J/9DCCX/SQkj/04JIf9UCR//Wgod/2EKG/9pCxn/cgwX/3wNFv+GDRT/jw4U/5oPFP+aDxT/mg8U&#10;/5oPFP+aDxT/mg8U/5oP/1wcAv9XJgP/UTIG/048CP9XRRD/W04Z/1xYIv9bYyv/WW8y/1d6OP9U&#10;hT3/UpBB/1CZRf9PoEf/TqdJ/02uS/9MtEz/S7tN/0rDTv9JzU//Sd1Q/0jpUP9I8lD7SfZQ9kv5&#10;UPBN+0/qT/tQ50/8UOdP/FDnT/xQ50/8UOdP/FDnT/xQ/1wcAv9YJgP/UjIG/1E6CP9aQxD/X00Z&#10;/19XI/9eYSv/XG0z/1l5Ov9XhD//VI5D/1KXR/9Qn0n/T6ZL/06tTf9NtE//TLtQ/0vDUf9LzlL/&#10;St9S/0nqU/1K8lP4S/ZT8U34UutP+lLlUPpT4lH6U+JR+lPiUfpT4lH6U+JR+lPiUfpT/10bAv9Z&#10;JgP/UzEG/1Q5CP9dQhD/Yksa/2JVI/9gXyz/X2s0/1x3O/9ZgkD/VoxF/1SVSP9Snkv/UaVO/1Cs&#10;T/9Ps1H/TrtS/03EU/9Mz1T/S+BV/0vrVfpM8lX0TfZV7FD4VOZR+FXfUvlW3FP5VtxT+VbcU/lW&#10;3FP5VtxT+VbcU/lW/14bAv9aJQP/VDEG/1g3CP9hQBH/ZUka/2ZTI/9kXS3/Ymg1/190PP9cf0L/&#10;WYpH/1aTS/9UnE7/U6RQ/1GrUv9Qs1T/T7pV/07EVv9N0Ff/TeJY/EztWPZO8ljuUPVY5lP2WN9U&#10;91nXVfhZ01X4WdNV+FnTVfhZ01X4WdNV+FnTVfhZ/18aAv9bJQP/VTAG/1w0CP9lPRH/akca/2tR&#10;JP9pWi3/ZmQ2/2NwPf9ffEP/XIdJ/1mRTf9XmlD/VaJT/1OqVf9Sslf/UbpZ/1DFWv9P0lv8TuRb&#10;+E/tXPBR8lvnVPRb3lX1XNVW9l3OWPddy1j3XctY913LWPddy1j3XctY913LWPdd/2AaAv9cJAP/&#10;Vi8F/2AyCP9qOxD/b0Qa/3BOI/9vVy3/a2E2/2dsPv9jeEX/YINL/1yOT/9amFP/V6BW/1apWf9U&#10;sVv/U7pc/lHGXvxQ1l/5UOdf8lLuX+dV8V/dV/Jg0ljzYctZ9WLFW/Viw1v1YsNb9WLDW/Viw1v1&#10;YsNb9WLDW/Vi/2EZAv9dIwP/Wi0F/2UvCP9vOBD/dEEZ/3ZLI/91VC3/cV02/2xnP/9oc0b/ZH9M&#10;/2CKUv9dlVb/Wp5Z/1inXP5WsF/9VLpg/FPHYvlS3GPzU+hj6VXuY95Y8GTQWvFlyFzyZsJd8ma9&#10;XvJmu17yZrte8ma7XvJmu17yZrte8ma7XvJm/2IZAv9eIwP/XioF/2ktCP90NQ//ej4Y/3xIIv97&#10;USz/eFo2/3NjP/9tbUf/aXpO/2SGVP9gkVj/XZxc/VqlYPtYsGL6Vrtl+FXKZvVU4GfsVupn31rt&#10;Z9Bc72nGXe9qv1/varlg72q1Ye9qs2HvarNh72qzYe9qs2HvarNh72qzYe9q/2MYAv9gIgP/YicF&#10;/24qB/95Mg7/fzwX/4JGIf+CTyv/f1g1/3tgPv91aUf/b3RO+2qBVfhmjFv1Ypdf81+hY/Bcq2bu&#10;WrZp7FnEaulY2mvhWupr0F3sbcVf7G68YetvtmLsb7Fj7G6tZOxuq2Ttbatk7W2rZO1tq2Ttbatk&#10;7W2rZO1t/2QYAv9hIgP/ZiUE/3InB/9+MA3/hTsW/4hFH/+ITSn/hlUz/4JePft9Zkb2dnBO8nJ8&#10;Ve5th1zqaJJi5mScZuNhpmrgX7Jt3V2/b9pd03DSXupwxGDpcrpi6HOzZOhzrWXpc6lm6XKmZ+px&#10;pGfqcKRn6nCkZ+pwpGfqcKRn6nCkZ+pw/2UXAv9iIQP/aSME/3clBv+CLwz/ijkU/45DHf+PTCb/&#10;jVMw+YpbOvOFY0Ttf2xN6Hl3VeN0gl3ebo1j2WmXadNmoW7PY6xxy2G5dMhhynXFYeV2uWTmd7Bm&#10;5XeqaOZ3pWnmdqJq53Wfauhznmvpc55r6XOea+lznmvpc55r6XOea+lz/2YXAf9jIQP/bSAE/3sj&#10;Bf+HLgv/jzgS/5NBGv+VSiP6lFEt85FZN+yNYEHlh2lK34F0U9Z6fl3PdIhlym+RbMVrm3HBaKZ1&#10;vWayeLplwnq3Zd17rmjje6dq43uia+R6nmzleJtt5XeZbed2mG7ndZhu53WYbud1mG7ndZhu53WY&#10;bud1/2cWAf9kIAP/cB4D/34iBf+LLAn/kzcQ/5hAGP2aSCD0mk4p7JhVM+WVXTzdj2ZH04hvU8uB&#10;eV7Fe4Nmv3WMbrlxlnS1bqF4sGusfK1qu36qatJ/pGzgfp5t4X2ab+J8l3DjepVw5HmTcOV3k3Hm&#10;d5Nx5neTceZ3k3Hmd5Nx5neTceZ3/2gWAf9kIAP/cxwD/4EgBP+OKwj/lzUO/50+FfifRBzvoEsl&#10;559SLd+dWjfTlWNGyo5sU8OHdV67gX5ntXuIb693kXWqc5x6pXCofqFvtoGeb8qCm3DegZZx34CT&#10;cuF+kXPifJBz43qOc+R5jnPleI5z5XiOc+V4jnPleI5z5XiOc+V4/2kWAf9mHgP/dhoD/4QfA/+S&#10;Kgf/mzQM/qA7EvOjQRjqpkgg4qdPJ9iiVjbMmmBFw5NpUruNcl6zhnpnrIGEb6Z9jXageZh8m3aj&#10;gJd0sYOUdMWEkXXdg4923oGNduB/i3fhfYp34nuJduR6iXbkeYl25HmJduR5iXbkeYl25HmJduR5&#10;/2kVAf9pHQP/eBkC/4ceA/+VKAb/njIK+qQ3D++oPRTmrEQa3a1LJNCmVDXGn15EvJlmUrSSb12s&#10;jHdnpIeAb56CineYfpR9knuggY16rYSKecCFiHrchId63YKGet+AhnrgfoV64nyFeeN6hXnkeYV5&#10;5HmFeeR5hXnkeYV55HmFeeR5/2oVAf9rGwL/excC/4ocAv+YJgX/ojAI9agzDOuuORDis0EU1rFH&#10;I8qrUjTApFxDtp5kUa2YbFylknRmnY19b5aIhnaPhZF9ioKcgoWAqoWBf7yGgIDbhYCA3YOAf96B&#10;gH7gf4B94X2AfeN7gHzkeoB85HqAfOR6gHzkeoB85HqAfOR6/2sVAf9tGQL/fhUC/40bAv+bJAP+&#10;pSwG8awvCOezNAvdujoQ0LVGIcWvUTK6qVpCsKNiT6edaluemHJllpN6bo+Pg3aIi458goiZgXyG&#10;p4V5hrmGd4fXhXiF3YN6g96BeoLgf3uB4X18gON7fH/jenx/43p8f+N6fH/jenx/43p8f+N6/2sU&#10;Af9wGAL/gRQB/5AZAf+fIgL6qSYE7bEpBeK6LwbWvzYPyrpEIL+0TzG0rlhAqqhgTqGjZ1qYnm9k&#10;j5p3bYiWgHWAkot7eo+WgHSOpIRxjbaFb47RhXGL3YNzid+BdYfgfnaF4X13hON7d4PkeneD5Hp3&#10;g+R6d4PkeneD5Hp3g+R6/2wUAf9zFgL/hRMB/5QWAf+iHgH1rSAC57ghAt3DJgLQwzQNxL5CHrm5&#10;TS+us1Y+pK5eTJqpZVeRpW1iiaF1a4CdfnJ5moh5cpeUfm2WooJplbOEZ5bNg2mT3oJsj9+Ab4zh&#10;fnCK4nxyiON6cofkeXKH5Hlyh+R5cofkeXKH5Hlyh+R5/20TAf92EwH/iBIB/5gTAP+nGQHvsxYB&#10;4sAVANXKHgHJxzIMvsNAHLO+SyyoulQ8nrVcSZSwY1WKrGtfgalyaHmle29yo4V2a6CRe2afn39i&#10;n7GBYJ/KgGKc4H9ll+F+aJPifGqQ43tsjeR5bYzleG2M5XhtjOV4bYzleG2M5XhtjOV4/24TAf97&#10;EQH/jRAA/50QAPqsEQDauwsA1ckLAM3OGwHCzC8Kt8k9GazFSSmhwFI4l7xaRo24YVGDtWhberJw&#10;ZHKveWtrrINxZKuPdl+pnnpbqa98WarJfFqn4nteoON7YZvjemOX5HlmlOV3ZpLmd2aS5ndmkuZ3&#10;ZpLmd2aS5ndmkuZ3/3ASAf+ADgH/kg4A8qMLANmzCQDPvgkAy8wJAMTTFwC60iwHsM87FqXMRiaa&#10;yFA1j8RYQYXBX018vmdWc7xvXmu5d2VkuIJrXraOcFm1nXNVta51VLbIdVOz53ZXq+Z2WqTmdlyg&#10;53VfnOd0YJrodGCa6HRgmuh0YJrodGCa6HRgmuh0/3ISAf+GDAD7mAkA2akGAM61BwDGwQcAwM8J&#10;ALrbEwCx2ikFp9g3EpzURCGS0U0wh85VPH3LXUd0yWVQbMdtV2XFdl5exIFjWcOOaFTDnWtRw65s&#10;T8TIbU7C7W1QuOtvU7DrcFWr6nBYputwWaPrcFmj63BZo+twWaPrcFmj63BZo+tw/3cPAf+NCADe&#10;oAIAz64FAMS5BQC7xQYAtdMKAK7hFgGm4SkGneA3EZPeQh2J3Ewpf9pUNXXXXD9t1WRIZdNsT1/S&#10;dlRZ0oFZVNGOXVDRnWBN0rBiS9PJYkrS7WJLyPJmTb/xaE+48GlRsvBpUq/vaVKv72lSr+9pUq/v&#10;aVKv72lSr+9p/38KAO2WAADSpgEAxLIDALm8AwCwyQYAqdgKAKHnGQKZ5yoJkOc3FIfmQh995Uop&#10;dORRM2vjWTpk4mFBXuJrR1jidUtT4YBPT+KNU0vim1VJ46xXR+TEV0bj6VdG3fZZR9D3XEnI915K&#10;wfZgS732YEu99mBLvfZgS732YEu99mBLvfZg/4kAANmeAADHrAEAubYCAK7BAwClzgYAnOQMAJXv&#10;HQON7ywLhe85FXzvQR5z70knau5QL2LuVzVc7l86Vu5oP1LucUJN73xGSe+JSUbwlktD8KZNQPG5&#10;Tj/y208+8PdOQub7T0Pd+1FE1PxTRc/8VEXP/FRFz/xURc/8VEXP/FRFz/xU4ZUAAMumAAC7sAAA&#10;rrsBAKLIAgCY1QUAkPgPAYn4IASC+C4Lefk3E3D5Pxto+UYiYPpNKFr6VC1U+lwxT/tlNUv7bThH&#10;/Hc7Q/yDPT/9kD88/Z9BOv6vQzj/xkQ3/+pFNvz9RTvy/0Q+6v9EPub/Rj7m/0Y+5v9GPub/Rj7m&#10;/0Y+5v9G0J8AAL2sAACutQAAosIAAJXPAACK3QMAhP8SAXv/HgN0/yoJbP8zD2T/OxZd/0MbV/9K&#10;IFH/USRM/1gnSP9gKkT/aCxA/3EuPP97MTn/iDI1/5Y0M/+kNjH/tjcv/9A4Lv/vOS3//zkx//85&#10;M/z/OTP8/zkz/P85M/z/OTP8/zkz/P85wagAAK+xAACivQAAlMoAAIfYAAB98wcAdv8SAW3/GgNl&#10;/yQFXv8tClj/Ng9S/z0TTP9FFkj/TBlD/1MbP/9aHjz/YSA4/2khNf9yIzH/fSUu/4omK/+ZKCn/&#10;pykn/7krJv/SLCX/7ywk//8tJP//LST//y0k//8tJP//LST//y0k//8tsa4AAKO5AACUxgAAhtMA&#10;AHnhAABx/wgAZ/8PAV//FQJX/x4DUf8mBUv/LgdG/zYKQf89DD3/RA45/0sQNv9REjL/WBMv/18V&#10;LP9nFin/cRcm/3wYI/+JGiD/mBsf/6YcHf+3HRz/yh4c/+YfG//wHxv/8B8b//AfG//wHxv/8B8b&#10;//AfpLUAAJXCAACGzwAAd94AAGv0AABi/wMAWf8LAVH/EQFK/xcCRP8fAz//JgQ6/y0FNv80BjL/&#10;Ogcu/0AIK/9GCCj/TAkl/1IJIv9ZCiD/Ygsd/2sMGv92DRf/hA4V/5IPFP+gEBP/rRET/7oRE//D&#10;EhP/wxIT/8MSE//DEhP/wxIT/8MSl74AAIbMAAB32wAAaecAAFz9AABU/wAAS/8FAEP/DAE9/xEC&#10;N/8XAjL/HgMu/yQDKv8qBCX/LwQi/zUFH/86BR3/PwUa/0UGGP9LBhb/UgYU/1oHEv9iBxD/bAcP&#10;/3cIDf+ECAz/kAgM/5wIDP+iCAz/oggM/6IIDP+iCAz/oggM/6II/1AgAv9LKgP/RDYF/0c6Bv9K&#10;Pwj/TkkP/09UF/9PYB7/TWwk/0p5Kv9IhS7/RpAy/0SaNP9Dojf/Qqo4/0GxOv9AuTv/QME8/z/L&#10;Pf8+3D7/Pug+/z3zPv89+z//Pv8+/0D/PvpD/z30RP8+7kb/P+5G/z/uRv8/7kb/P+5G/z/uRv8/&#10;/1AgAv9LKgP/RTUF/0o4Bv9NPQj/UUgP/1JSF/9RXh7/T2ol/013K/9Kgy//SI4z/0aYNv9EoTj/&#10;Q6k6/0KwPP9CuD3/QcE+/0DLP/9A3ED/P+lA/z/0QP8+/UH/QP9A/UL/QPZF/0DwRv9B6Uj/QelI&#10;/0HpSP9B6Uj/QelI/0HpSP9B/1EfAv9MKQP/RzQF/002Bv9ROwj/VUYQ/1ZQGP9VXB//Umgm/1B0&#10;LP9NgDH/Sow1/0iXOP9GoDv/Rag8/0SwPv9DuD//Q8FB/0LMQf9B3kL/QetD/0D1Q/9A/UP/Q/9D&#10;+Eb/QvBI/0PqSf9E40r/ReNK/0XjSv9F40r/ReNK/0XjSv9F/1IfAv9NKQP/SjIE/1AzBv9VOQj/&#10;WUMQ/1pNGP9ZWCD/VmQn/1NxLf9QfTP/TYk3/0uUOv9Jnj3/R6Y//0auQf9Ft0L/RMFE/0TMRf9D&#10;30X/Qu1G/0L3Rv9D/Ub5Rv9G8En/RulL/0fiTP9I203/SNtN/0jbTf9I203/SNtN/0jbTf9I/1Me&#10;Av9OKAP/Ti8E/1QwBv9aNgj/XkAQ/2BKGP9eVSD/W2Ao/1htL/9UeTT/UYU5/06RPf9Mm0D/SqRC&#10;/0mtRP9Itkb/R8FH/0bNSP9F4Un/RO9K/0X4SvtH/UrxSv9J6E3/S99O/0zXT/9Mz1H/TM9R/0zP&#10;Uf9Mz1H/TM9R/0zPUf9M/1QdAv9QJwP/UiwE/1ktBf9fMgj/ZDwQ/2ZHGP9kUiD/YVwo/11oMP9a&#10;dTb/VoE7/1KNP/9PmEP/TaJF/0yrSP9KtUn/Sb9L/0jMTP9I4U3/SO5N/Ej5TvJL/E3nTv1P3VD9&#10;UNJS/lDMU/9RxlT/UcZU/1HGVP9RxlT/UcZU/1HGVP9R/1UdAv9RJwP/VikE/14qBf9kLwj/ajoP&#10;/2xFF/9sTyD/aFko/2RjMP9gcDf/XHw9/1iIQv9Vk0b/U51J/1GmS/9PsE3/TrpP/U3GUPpN2VH2&#10;TOpR8k33UedQ+lLbUvtUzlT8VcdW/VXBV/5VvFj+VbxY/lW8WP5VvFj+VbxY/lW8WP5V/1ccAv9S&#10;JgP/WiYE/2ImBP9qLAf/cTcO/3NCFv9zTB//cFYo/2tgMP9mazj/Y3c+/l+DRPtbjkj5WJhM91ah&#10;T/VVq1HzU7VT8VLBVO9R0FXrUedV5lL2VtpU+VjMVvpZw1j7Wrxa+1q3W/tZs1z7WbNc+1mzXPtZ&#10;s1z7WbNc+1mzXPtZ/1gbAv9TJQP/XiMD/2cjBP9wKgb/dzUN/3pAFf96Sh3/eFMm/3NcL/xuZjf4&#10;aXI/9GV+RfFhiUruXpNO61ydUuhZplXmWLBX5Fe8WOJWzFneVuRZ2Fb0W8pY913AWvheuFz4XrNd&#10;+F6uXvhdq1/5XKtf+VyrX/lcq1/5XKtf+VyrX/lc/1kbAv9WIwP/YiAD/2wgA/91KAX/fTML/4A9&#10;E/+BRxv/f1Ak+XtZLfR2YjbucW0+6mx5ReZohEviZI5R3mGYVdteolnWXKxb01u4XtBaxl/NWt9g&#10;yFryYb5c9WK1XvRirmD1Yqph9WGmYvZho2P3X6Nj91+jY/dfo2P3X6Nj91+jY/df/1oaAv9ZIQL/&#10;Zh0C/3AeA/96JgT/gjEJ/4Y7EP+IRBn5hk0h8oNWK+t+XjTleWk94HR0Rdpvf0zTaolTz2aSWMtj&#10;nF3HYaZgxF+xY8Fev2S+XtJlul/sZrJg8marYvJmpWTyZaFl82SfZfRjnGb1Ypxm9WKcZvVinGb1&#10;Ypxm9WKcZvVi/1saAv9cHwL/aRsC/3UcAv9+JAP/hy4I/4w4DvuOQhbyjkoe64tSJ+SHWzDdgWY6&#10;03pwRc11ek7IcINVw2yNW75plmC6ZqBkt2SrZ7RjuGmxYspqrmPmaqhk72qiZu9pnWfwaJpo8WeY&#10;afJmlmnzZJZp82SWafNklmnzZJZp82SWafNk/1sZAv9fHAL/bBgC/3kbAv+DIQP/jCwG/5E2C/WU&#10;PxLslUcZ5JNPItyOWC3Sh2I6yoFsRcN7dU6+dn9WuHKIXbRukWKva5tmq2mmaqhns2ylZ8Nuomfg&#10;bp5p7W2Zau5slmvvapNs8GmSbPFnkGzyZpBs8maQbPJmkGzyZpBs8maQbPJm/1wZAf9iGgL/cBYC&#10;/3wZAv+GHwL/kCkE+pYzCfCaPA7nm0QV35pLHdOUVSzKjV85wodpRbuBcU+1fHtXr3iEXqp0jWOl&#10;cZdooW6ibJ1srm+abL5wmGzZcZVt62+Rbuxuj2/tbI1v72qMb/Bpi2/xZ4tv8WeLb/Fni2/xZ4tv&#10;8WeLb/Fn/10ZAf9kGQL/chQB/38YAf+KHQH/lCYD9pswBuufOArioj8Q2J9HHM2ZUivEkl05u4xm&#10;RLSHbk6tgndXp32AXqJ5iWSddpNpmHOebZRxqnGQcbpyjnHRc4xy6nGKc+tviHPtbYdz7muHc+9q&#10;hnLwaIZy8GiGcvBohnLwaIZy8GiGcvBo/14YAf9nFwH/dRMB/4MWAf+OGgH+mCMC8Z8sBOelMwfd&#10;qDkM0aNFG8edUCq+l1o4tZJjRK2MbE6mh3RXoIN8Xpp/hmSVfI9qkHmabot3pnKIdrZ0hXbMdIR3&#10;6XKDd+pwgnfsboJ27WyCdu9qgXbwaYF28GmBdvBpgXbwaYF28GmBdvBp/14YAf9pFQH/eBIB/4YU&#10;Af+RGAH6nB8B7aQnAuKqLATWrDQLy6dDGsGiTim4nFg2r5dhQ6eRaU2gjXFWmYh5XpOFgmSNgYxq&#10;iH+Xb4N9pHJ/fLN0fXzIdXx96HN8fOpxfHvsb3167W19ee5rfXnwaX158Gl9efBpfXnwaX158Gl9&#10;efBp/18YAf9rEwH/exEB/4kTAP+VFQD1oBoB6KkgAd2wJAHQsDIKxqxBGLymTCezoVY1qpxfQaKX&#10;Z0yakm9Vk453XYyLgGSGiIppgYWVbnyDoXJ3grB0dYLFdXSD53N1gepxdn/rb3d+7W14fe5reHzw&#10;aXh88Gl4fPBpeHzwaXh88Gl4fPBp/2AXAf9uEgH/fhAA/4wRAP+ZEQDxpBMA464WANa2HAHLtDAI&#10;wbA/F7erSyWtplQzpKFdQJydZUqUmGxTjJV0W4aRfWJ/jodoeYySbXSKnnFwiK10bYjBdG2J5HNv&#10;h+pxcITsb3KD7W1zge5rdIDwaXSA8Gl0gPBpdIDwaXSA8Gl0gPBp/2EXAf9xEAH/gg4A/5AOAPWd&#10;DQDjqQwA2bUMAM+5GgDFuC4Hu7Q9FbGwSSOnq1IxnqdbPpajY0iOn2pRhptyWX+YemB4lYRmcpOP&#10;bG2RnG9pkKpyZpC+c2WR4XJojutwaorsbmyI7Wxthu9rboTwaW6E8GluhPBpboTwaW6E8GluhPBp&#10;/2MVAf91DgH/hg0A+JQLANyiCADUrQkAz7gKAMm9FwC/vCsGtbk7E6u2RyGhsVAvmK1ZO4+qYUaH&#10;pmhPf6NwV3igeF5ynoFka5uMaWaamW1imahvX5m8cF6Z329gluxuY5HtbWaO7mtni+9qaYnwaGmJ&#10;8GhpifBoaYnwaGmJ8GhpifBo/2cSAf95DAD/igoA35oEANOmBwDMsQgAx7sIAMHCEwC4wigErr84&#10;EKW8RB6buE4skbVXOIixXkKArmZLeKttU3Gpdlprp39gZaWKZGCjl2hbo6ZrWaO6bFij3GtZoO5r&#10;XJrval+W8GlhkvFoY4/xZmOP8WZjj/FmY4/xZmOP8WZjj/Fm/2sQAf9+CQDxkAQA1p4DAMyqBgDE&#10;tAYAvr4FALjIEACwyCQDp8Y1DZ3DQhuTwEwoir1UM4G6XD55t2RGcbVrTmuzdFRksX5aX7CJX1qv&#10;lmJWrqVlU665ZlKv22VSq/JmVaTyZlif8mZam/NlXJfzZFyX82Rcl/NkXJfzZFyX82Rcl/Nk/3AN&#10;AP+EBADdlgAAzqMDAMSuBAC7twQAtMIFAK7NDACnziACns0xCpXLPhaLyEkjgsZSLnrDWjhywWJA&#10;a8BqR2S+c01evXxTWbyIV1S7lVtQu6VdTru5Xk28211LufdfTrH2YFGq9mBTpfZgVaH2YFWh9mBV&#10;ofZgVaH2YFWh9mBVofZg/3cIAOuMAADTmwAAxqgCALuxAgCyuwIAqscGAKLTCgCd1hoBldYsBozU&#10;OhGD0kYdetBPJ3LOWDFqzWA4ZMtoP17KckVYynxJVMmITU/JlVFMyaVTSsm5VEnK3FNHyPdVSMD8&#10;WEq4+1lMsvtaTq36Wk6t+lpOrfpaTq36Wk6t+lpOrfpa/38AANyTAADKogAAvKwBALG1AACowAMA&#10;n8sGAJbZCwCR4BsBit8sBoLfOQ553kMXcd1NIGrcVihj218vXdpnNVjZcTpT2Xs+T9mIQkvZlkVI&#10;2aZHRtq6SEXb20dE2PRJQtP/TUTJ/09Fwv9QR7v/Uke7/1JHu/9SR7v/Uke7/1JHu/9S5ooAAM+b&#10;AAC/pwAAsrAAAKe7AACcxgMAk9EGAIvqDgCF6B8CfugtBnboOA5u6EEWZudKHV/nUiNZ51spVedk&#10;LVDnbTFM53g1SeeEOEbokTpD6KA8QOmyPj/qyz4+6O8+Peb/Pz3g/0I/1/9EQM7/RkDO/0ZAzv9G&#10;QM7/RkDO/0ZAzv9G1pMAAMSjAAC0rAAAp7YAAJvBAACQzAIAhtkGAIDyEgB58h8CcfIrBmryNgxj&#10;8z8SXfNHGFfzTx1S81chTfRgJEn0aShG9HMqQvV+LT/1iy889pkxOvapMzj3vjQ2+OE1NvX5NTXz&#10;/zQ37P82OeX/ODnl/zg55f84OeX/ODnl/zg55f84yJ4AALapAACosgAAm70AAI/IAACD1AAAeegH&#10;AHP8EgFr/R0CZP0nBF7+MQhY/jsNU/9DEU3/SxVJ/1MYRf9aGkH/Yx0+/2wfO/92ITf/giM0/5Al&#10;Mv+fJzD/sCgu/8gpLf/qKiz//yos//8qL/n/Ki/5/yov+f8qL/n/Ki/5/yov+f8quaYAAKquAACc&#10;uQAAjsUAAIHRAAB13gAAbfoJAGX/EQFe/xoCV/8jA1L/LAVM/zQHSP88CkP/RAw//0wOPP9TEDj/&#10;WxI1/2MUMv9sFi//dxcs/4QZKf+TGif/ohwl/7QdJP/MHiP/7R4i//0fIv//HyL//x8i//8fIv//&#10;HyL//x8i//8frKsAAJ22AACPwgAAgM4AAHPcAABn6QAAX/8GAFj/DgBR/xUBS/8dAkb/JgNB/y0E&#10;PP81BTj/PAY0/0IHMf9JCC7/UAkr/1cKKP9fCiX/aQwj/3QNIP+CDh3/kg8b/6IQGv+yERn/yBIY&#10;/+UTF//6FBf/+hQX//oUF//6FBf/+hQX//oUn7MAAJC/AACAzAAActoAAGTkAABY9QAAUf8BAEr/&#10;CwBE/xABPv8XATn/HgI0/yUCMP8sAyz/MgQo/zgEJf8+BSL/RAUf/0oFHP9RBhr/WQYX/2MHFP9u&#10;BxL/fAgQ/4wID/+cCA7/rAkO/7sJDf/TCQ3/0wkN/9MJDf/TCQ3/0wkN/9MJkbwAAIHJAABy1wAA&#10;ZOQAAFTrAABL/wAARP8AAD3/BAA3/wwAMf8QASz/FgEo/xwBJP8iAiD/JwIc/ywCGf8xAxb/NgMT&#10;/zwDEf9CAw//SQQN/1EEC/9aBAn/ZgQG/3MFA/+BBQL/kAUB/5wFAf+rBQH/qwUB/6sFAf+rBQH/&#10;qwUB/6sF/0QkAv8/LgP/PDYE/0A4BP9BPQb/QUUI/0FRDf9AXRP/P2oY/zx3HP86hCD/N5Ej/zab&#10;Jf81pCf/NKwo/zS1Kv8zviv/Msgr/zLVLP8x5S3/MfEt/zH7Lf8w/y3/MP8t/zP/Lf82/yz+OP8t&#10;+Tr/LvY7/y72O/8u9jv/LvY7/y72O/8u/0UjAv8/LgP/PjQD/0I2BP9EOwb/REMI/0VPDf9EWxP/&#10;QWgZ/z91Hf88giH/Oo8k/ziaJ/83oyn/Nqwq/za0LP81vS3/NMgu/zTWLv8z5i//M/Iv/zL8MP8y&#10;/zD/M/8v/zb/L/85/y/5O/8w9D3/MfE9/zHxPf8x8T3/MfE9/zHxPf8x/0YjAv9ALQP/QTID/0Yz&#10;BP9IOAb/SEAI/0lMDv9IWBT/RWUa/0JyH/9AfyP/PYwm/zuYKf86oSv/Oaot/zizLv83vS//Nscw&#10;/zbVMf825jL/NfEy/zX7Mv81/zL/Nv8y/zr/Mfo9/zPzPv807UD/NOpB/zTqQf806kH/NOpB/zTq&#10;Qf80/0ciAv9BLAP/RS8D/0kwBP9MNQb/TT0I/05IDv9NVBX/S2Eb/0huIP9FeyX/Qogo/z+UK/8+&#10;ni7/Pacv/zyvMf88uDL/O8Mz/zrPNP864TX/Ou41/zr4Nf86/zX/Ov81+z7/NfJB/zfrQv845UT/&#10;OOFF/zjhRf844UX/OOFF/zjhRf84/0giAv9DLAP/SCwD/04tBP9RMQX/UzkI/1VFDv9TURX/UV0c&#10;/05qIf9Ldyb/SIMr/0WPLv9EmTD/QqIz/0GrNP9BtDb/QL03/z/JOP8/2zj/P+o5/z/1Of8//zn7&#10;QP848UP/OuhF/zzhR/882kj/PdVJ/z3VSf891Un/PdVJ/z3VSf89/0khAv9EKgP/TSgD/1MpBP9X&#10;LQX/WTYI/1xCDv9bThX/WFkc/1VlIv9Scij/T34t/0yKMP9KlDP/SJ42/0emOP9Grzn/Rbg7/0XE&#10;PP9E0jz8ROU9+ETyPfVF/jzxRf8+5kj/QNxK/0HSS/9BzE3/QclN/0HJTf9ByU3/QclN/0HJTf9B&#10;/0ogAv9IJwL/USUD/1glA/9dKgT/YDMH/2M/Dv9iShX/YFUc/1xhI/9ZbSn/VXku/1KEM/9Qjzb9&#10;Tpk5+0yiO/pLqj34SrQ/90q+QPVJzEDxSeFB7UrwQepK/ELkSv9E2Ez/RcxP/0bGUP9GwFH/Rr5R&#10;/0a+Uf9GvlH/Rr5R/0a+Uf9G/0wgAv9MJAL/VSEC/10hA/9jJwT/ZzEG/2o8DP9qRxT/Z1Ib/2Nc&#10;I/9faCr7XHQw91l/NfVWijnyVJQ88FKdP+5RpkHsUK9D6k+6ROhOx0TmT91F4U/uRd1O+0jUT/9J&#10;yFH/SsBT/0q6VP9KtlX/SrRW/0q0Vv9KtFb/SrRW/0q0Vv9K/00fAv9QIQL/Wh4C/2IeAv9pJQP/&#10;bS0F/3E5C/9xRBL/b04a+2tYIvVmYynxY28w7WB6NulchTvmWo8/5FiYQuFWokTfVatG3FO2SNpS&#10;w0rWUthK0VPsS8xT+k3FVP9OvFb/T7VX/0+wWP9OrFn/Tapa/02qWv9Nqlr/Tapa/02qWv9N/04e&#10;Av9THgL/XhsC/2cbAv9uIgP/cyoE/3c1Cf94QBD5d0oY8nNUIOxvXijna2ow4md1Nt5jgDzZX4pB&#10;1F2TRtFbnUnOWaZMy1iwTshXvFDGVs1Rw1fmUb5X91K4WP9TsFr/U6tc/1KnXf9So13/UaJd/1Ci&#10;Xf9Qol3/UKJd/1CiXf9Q/08eAv9XGwL/YhcB/2wZAv90IAL/eScD/34yB/mAPA3xf0YV6ntQHeR3&#10;Wybdc2Yu1W1wN9Bpej7LZYREx2KOScRgl03AXqBQvV2qU7tbtlW4W8VWtVvfVrJc81esXf1Xpl79&#10;VqFg/lWeYP9UnGH/U5ph/1OaYf9TmmH/U5ph/1OaYf9T/1AdAv9aGQH/ZRUB/3AXAf94HQH/fyQC&#10;/YQuBfOGOArqhkIR44RLGdt/VyPReWIvy3RsOMVvdkDAbH9GvGiIS7hmkVC1Y5tTsWGlVq5gsFmr&#10;X79aqV/UW6Zg71uiYfpanWP7WZlk/FiWZP1XlWX+VZRl/lWUZf5VlGX+VZRl/lWUZf5V/1AdAv9d&#10;FwH/aRIB/3QVAf99GgH/hCEB94kqA+2NNAfkjT0N3ItIFtGFVCPJf14uwnpoOLx1cUC3cXpHsm6E&#10;Ta5rjVKqaJZWp2agWaNlq1ygZLlenmTNXptk6l6YZvhdlGf5XJJo+1qQaPxZjmj9V45o/VaOaP1W&#10;jmj9Vo5o/VaOaP1W/1IcAf9fFAH/bBEB/3gTAf+BFwH/iB0B8o8lAueTLwTelTgJ05BFFcqLUSLC&#10;hVsuu4BlOLR7bkGvd3dIqnR/TqVwiFOhbpJXnWucW5lqp16WabVglGjIYZJp5mCPavdfjWv4XYtr&#10;+VyJbPtaiGz8WIhr/FiIa/xYiGv8WIhr/FiIa/xY/1QaAf9iEwH/bxAB/3sSAP+FFAD6jRkA7ZMf&#10;AeKZKALYmTMIzJVCFMSQTiG8i1kttIViN66Ba0CofHNIonl8Tp12hVSZc45YlXGYXJFvpGCNbrFi&#10;i23DY4lu4mKHb/Zhhm/3X4Vv+V2Eb/pbg2/7WYNv/FiDb/xYg2/8WINv/FiDb/xY/1YYAf9kEQH/&#10;cg4A/34QAP+IEQD1kRQA6JgZAN2eIAHRnjEHx5pAE76VTCC2kFYsrotgN6eGaEChgnBInH55TpZ7&#10;glSSeItZjXaVXYl0oGGFc65jgnK/ZIBz3mSAdPVif3T2YH9z+F5+c/lcfnL6Wn5y+1l+cvtZfnL7&#10;WX5y+1l+cvtZ/1gXAf9nEAH/dQ4A/4EOAP+MDgDxlRAA450RANajGwDLoS8Gwp4+ErmZSh6wlFQr&#10;qZBdNqKLZj+bh25HlYR2TpCAf1SLfohZhnuSXYF5nmF9eKtkeni8ZXl42WV4efRieXj2YHl3+F55&#10;dvlceXX6Wnl1+1p5dftaeXX7Wnl1+1p5dfta/1oVAf9pDgD/eAwA/4QMAO+QCwDdmgoA2aILANCm&#10;GADGpSwFvaI8ELSeSB2rmVIpo5VbNJyRYz6VjWtGj4lzTYmGfFOEhIVYf4GQXXp/m2F2fqhkc325&#10;ZXF+02VxfvJjcn32YHN79150evlcdHn6W3V5+1p1eftadXn7WnV5+1p1efta/10TAf9sDQD/ewsA&#10;9ogJANyTBgDVnQkA0aUKAMqqFQDBqSoEt6Y6D66iRhumnlAonppZM5aWYTyPk2lEiY9xTIONeVJ9&#10;ioNXeIiNXHOGmWBvhKZjbIS3ZGqEz2RqhPBibIL2YG2A915vf/lcb336W3B8+1pwfPtacHz7WnB8&#10;+1pwfPta/18RAf9vCgD/fggA44wDANaXBQDPoAcAyqgIAMSuEwC7rScDsqs3DamnRBmgpE4mmKBX&#10;MZGcXzqKmWdDg5ZvSn2Td1B3kYBWco+KWm2Nll5oi6NhZYu0Y2OLzGNji+5hZYn3X2eG+F5phPlc&#10;aoL6WmuB+1prgftaa4H7WmuB+1prgfta/2IQAP9yBwD4ggMA248CAM+aBQDJowYAw6wGAL2yEAC1&#10;siQCrLA1C6OtQhebqkwjkqZVLoqjXTiDoGVAfZ1sR3abdE1wmX1Ta5aIWGaVlFxilKFfX5OyYF2T&#10;yWBdk+1fXpD4XmGM+VxjivpbZIf7WmWG+1llhvtZZYb7WWWG+1llhvtZ/2YNAP93AwDjhwAA05MB&#10;AMqeBADCpwQAu68EALW2DQCutyECpbYyCZ2zPxWUsEogjK1TK4SqWzR9qGM8dqVqQ3CjckpqoXtP&#10;ZaCGVGCekVhbnZ9bWJ2wXVadx11WnetcV5r6W1qV+lpckftZXo78WF+N/FdfjfxXX438V1+N/Fdf&#10;jfxX/2oKAP98AADcjAAAzZgAAMOjAwC6qgIAs7MBAKy8CgCmvR0BnrwvBpa6PBGNuEcchbVQJ32z&#10;WTB2sWA4b69oP2mtcEVjq3lKXqqET1qpkFJVqJ5VUqevV1GoxldQp+pXUKX8V1Of/VdVmv1WV5b+&#10;VliV/lVYlf5VWJX+VViV/lVYlf5V/28EAOaCAADSkQAAxp0AALumAQCyrgAAqrcBAKLCBQCcxBgA&#10;lcMqBI3COQ2FwEQYfb5OIXW8Vipuul4yaLlmOGK3bj5dtnhDWLWCR1S0j0tQtJ1OTbOuUEu0xVBL&#10;s+pQSrH/UUyr/1JOpf9SUKH/UlGe/1FRnv9RUZ7/UVGe/1FRnv9R/3YAAN2JAADKlwAAvqIAALOq&#10;AACpswAAoLwCAJjGBgCRzBIAi8wlAoTLNAl8yUASdchKG23HUyNnxVwqYcRkMFzDbTZXwnY6U8KB&#10;P0/BjkJLwZ1FSMGuRkfBxUZHwepGRL7/SUW5/0pHs/9LSa3/TEqr/0xKq/9MSqv/TEqr/0xKq/9M&#10;6X8AANGQAADCngAAtacAAKqvAACguAAAlsECAIzLBwCE1Q0AgNUeAXnVLgVy1DwMbNNHFGXSUBtf&#10;0VkhWtFiJ1XQayxR0HUwTc+BNEnPjjdGz505RNCuO0LQxjtD0Oo6QM39Pj7L/0BAw/9CQb3/Q0K5&#10;/0RCuf9EQrn/REK5/0RCuf9E3YgAAMeYAAC4owAAq6sAAKC0AACVvgAAi8gDAIDRBwB44Q0AdOEd&#10;AW7hKwNo4DcIYeBCDlzgTRRX4FYZU+BfHU/gaSJL4HMlR+B+KETgiytC4JotP+GrLz7iwS8+4uUv&#10;PN/6MTne/zQ52f82OtD/ODvM/zk7zP85O8z/OTvM/zk7zP85zZIAALygAACtqAAAobEAAJW7AACJ&#10;xQAAfs8CAHTaBgBu6xEAaOseAWLrKgNd7DUGV+w/C1LsSA9N7FETSu1aFkbtYxlD7W0cQO14Hj3u&#10;hSE67pMjOO+jJDbwtiY18dImNO/zJjTs/yYy6/8oMuf/KzPk/ywz5P8sM+T/LDPk/ywz5P8swZwA&#10;ALCmAACjrgAAlrgAAInDAAB9zQAAcdgAAGfmBgBi9hEAXPcdAVf3JwJS9zEETfg6Bkj5QglE+UsL&#10;QfpUDj76XBA7+2USOPtvFDX7exYy/IkYMP2YGS79qhss/r8cK//jHSr8+h0q+v8dKvf/HCr3/x0q&#10;9/8dKvf/HSr3/x0q9/8ds6MAAKSrAACXtgAAicEAAHvLAABv1gAAY98AAFv1BgBV/xAAUP8ZAUv/&#10;IwJG/ywDQv80BD7/PAU6/0MGN/9LBzT/Uwgx/1sJLv9kCiv/bwwo/3wNJv+LDiT/nBAi/64RIf/F&#10;EiD/6RMf//wTHv//Ex7//xMe//8THv//Ex7//xMe//8TpqkAAJizAACKvwAAe8oAAG7VAABg3wAA&#10;VOcAAE7/BABJ/w4AQ/8UAD//HQE6/yUCNv8sAjL/MwMv/zoDK/9BBCj/SAQl/08FIv9XBSD/YAYd&#10;/2wHGv95Bxj/iggW/5sIFf+tCRT/wwkT/+MJE//4CRP//woT//8KE///ChP//woT//8KmrEAAIu9&#10;AAB8yAAAbdQAAF/gAABR5gAAR/UAAEH/AAA8/wkAN/8QADL/FQEu/x0BKv8jASb/KQEi/y8CH/81&#10;Ahz/OwIZ/0IDFv9JAxP/UQMR/1oDD/9mBA3/dAQL/4UECv+WBQn/qAUI/7kFB//QBQf/4wUH/+MF&#10;B//jBQf/4wUH/+MFjboAAH3HAABt0wAAX+AAAFDnAABC7QAAOv8AADX/AAAv/wIAKv8KACb/DwAi&#10;/xQAHv8aARr/HwEW/yMBE/8oARD/LQEO/zMBDP85Agr/QQIH/0kCA/9TAgD/XgIA/2wCAP98AwD/&#10;jQMA/50DAP+sAwD/tQMA/7UDAP+1AwD/tQMA/7UD/zknAv8zMgL/NTQD/zg2A/84OwT/NkMF/zNO&#10;B/8xWwn/L2gN/y12Ef8rhBT/KZEW/ymbGP8opBn/KK0a/yi1G/8nvhz/J8gc/yfUHf8n5B3/J+8e&#10;/yf5Hv8n/x7/J/8e/yf/Hf8o/x3/K/8e/y3/H/wv/x/8L/8f/C//H/wv/x/8L/8f/zonAv80MQL/&#10;ODED/zs0A/87OQT/OkEF/zdLB/81WAr/M2UO/zFzEv8vgRX/LY4X/y2YGf8soRv/LKoc/yuyHf8r&#10;ux7/K8Qf/yvQH/8q4SD/Ku0g/yr3IP8q/yD/K/8g/yv/H/8s/x//L/8h/DH/Ivcz/yL3M/8i9zP/&#10;Ivcz/yL3M/8i/zsmAv81MAL/Oy8C/z4xA/8/NgT/Pj0F/zxIB/87VQv/OWIP/zdvE/81fRf/M4oZ&#10;/zKVG/8xnh3/MKce/zCvH/8wtyD/L8Ah/y/LIv8v3CL/L+oj/y/1I/8v/iP/L/8i/zD/Iv8w/yP7&#10;M/8l9TX/JfA3/ybwN/8m8Df/JvA3/ybwN/8m/zwmAv85LQL/PywC/0MtA/9EMgT/QzkF/0NFB/9C&#10;Ugv/QF8Q/z5rFf87eBj/OYUb/zeQHv83miD/NqMh/zWrIv81syP/NLwk/zTGJf801CX/NOYm/zTx&#10;Jv80+yb/Nf8l/jX/Jvo2/yjzOP8p7Dr/KeY8/yrmPP8q5jz/KuY8/yrmPP8q/z0lAv89KgL/QygC&#10;/0cpA/9JLQT/SjYF/0pBB/9JTQz/R1oR/0VnFv9CdBr/QIAd/z6MIP89lSL/PJ4k/zumJv87rif/&#10;Orco/zrBKP86zSn/OuEp/jruKfs6+Sn3O/8p9jr/K/A7/y3oPf8u4T//LttB/y7bQf8u20H/LttB&#10;/y7bQf8u/z4lAv9BJgL/SCQC/0wlAv9PKQP/UjMF/1E+B/9RSQz/T1YS/0xiF/9Kbxz/R3sg/0WG&#10;I/9DkSX/Qpon/0GiKf9Bqir9QLIr/EC8LPs/yC34P9st9EDrLfBA9y3tQP8v6z//MeRB/zLbQ/8z&#10;0UT/M8tG/zPLRv8zy0b/M8tG/zPLRv8z/0AkAv9FIwL/TCAC/1IhAv9WJgP/WS8E/1k6B/9ZRgz/&#10;VlES/1RdGP9Rah3+TnUh/EyBJflKiyj3SZUr9UedLPNHpi7yRq4v8EW4MO9FxDHtRdMx6EboMeVG&#10;9jLiRf8130T/NtNH/zfKSP84xEr/OL9L/ze/S/83v0v/N79L/ze/S/83/0EjAf9JHwH/URwB/1cc&#10;Av9cIwL/YCwD/2A2Bv9gQQv/Xk0R/VtYGPhYZB30VXAj8VN8J+5QhivrT5Au6U2ZMOdMoTLlTKoz&#10;40u0NOJLwDXgS88120vmNtVK9DjRSv86zkr/PMRM/zy9Tf88uE//PLRP/zu0T/87tE//O7RP/zu0&#10;T/87/0IiAf9MHAH/VRgB/1wZAf9jIAL/ZigD/2gyBf9oPQn6ZkgQ9GNTF+5gXx3qXWsj5lp2KOJX&#10;gS3fVYsw3FOUM9lRnTbVUKY400+vOtBPuzvOTsk8y0/hPcdP8j7DT/9AwE//QbdR/0GxUv9ArVP/&#10;QKpU/z+qVP8/qlT/P6pU/z+qVP8//0YfAf9QGQH/WRUB/2IXAf9oHQH/bCQC/28uA/lvOAfxbkQO&#10;62tOFeVoWxzfZGcj2mBxKtRdey/QW4U0zFiOOMlXlzvHVaA9xFSpP8JTtEG/U8JCvVPWQ7lT7US2&#10;U/1Fs1T/RaxW/0SnV/9EpFj/Q6FY/0KhWP9CoVj/QqFY/0KhWP9C/0gdAf9TFgH/XRIB/2YUAf9t&#10;GQH/ciEB+3UpAvJ2MwXpdj4L4nNKEttvVxrSa2IjzWdsK8hkdjHEYX83wF6JO71ckj66W5pBt1mk&#10;RLVYrkayV7tHsFfNSK1Y6EiqWPpJp1n/SKFa/0idW/9Hm1z/Rplc/0WZXP9FmVz/RZlc/0WZXP9F&#10;/0saAf9XEwH/YRAA/2sSAP9yFgD/eBwB9XskAet9LQPifjkH2XtGENB2UxrJcV4kw21oLL5qcTO6&#10;Z3s4tmSDPbJijEGvYJVFrF6fR6ldqUqmXLZLpFzHTKJc4k2fXfdMnF7/TJhf/0qVYP9Jk2D/SJFg&#10;/0eRYP9HkWD/R5Fg/0eRYP9H/04YAf9aEQH/ZA4A/28QAP92EwD8fRcA74EeAeSEJwLbhDQF0IFD&#10;D8h8TxnBeFoju3NkLLVwbTOxbHY6rWp/P6lniEOlZZFHomObSp9ipU2cYbFPmWDBUJdg3FCVYfNP&#10;k2L/TpBj/0yOZP9LjGT/Sotk/0iLZP9Ii2T/SItk/0iLZP9I/1AWAf9cEAD/aA0A/3IOAP96EAD2&#10;gRIA6YYXAN6KIAHSijAEyYZADsGCTRm6fVcjtHlhLK51ajSpcnI6pG97QKBshESdao1ImWiXTJVn&#10;oU+SZq1RkGW9Uo5l1FOMZvBRi2f/UIhn/06HaP9Mhmj/S4Vn/0mFZ/9JhWf/SYVn/0mFZ/9J/1IU&#10;Af9fDgD/awsA/3UMAPl+DQDwhQ4A44sQANaPGgDMji4Ew4s9DbuHShi0g1UirX5eK6d7ZzOid286&#10;nXR4QJlygEWVb4lJkW2TTY1snlCKaqpTh2q5VIVqz1SEa+5Tg2z/UYJs/0+Ba/9NgGv/TIBr/0qA&#10;a/9KgGv/SoBr/0qAa/9K/1QSAf9hDAD/bgoA/XgJAOiCCADciQkA2I8LANCTFwDGkysDvpA7DLaM&#10;SBeuiFIhp4RcK6GAZDOcfG06l3l1QJJ3fUWOdYZKinKQToZxm1GCb6dUf2+2VX1vy1Z8b+tUfHD/&#10;Untw/1B7b/9Oe2//TXtu/0t7bv9Le27/S3tu/0t7bv9L/1cRAP9jCgD/cAcA8HwFANyFBQDUjAgA&#10;0JMJAMqWFADBlykDuZQ5C7GQRhapjVAgoolaKpyFYjKWgmo5kX9yP4x8ekWHeoNKg3iNTn92mFF7&#10;daRUeHSzVnZ0yFZ1dOhVdXX9U3V0/1F1c/9PdnL/TXZx/0x2cf9MdnH/THZx/0x2cf9M/1kQAP9m&#10;BwD/cwQA4X8BANaIBADPkAYAypYIAMSaEgC8myYCtJg3CayVRBSkkU4fnY5XKJaKYDGQh2g4i4Rw&#10;P4aCeESBf4FJfX2LTXh7llF0eqJUcXmxVm95xVZueuZVbnr8U295/1Fwd/9PcXb/TXF1/0xxdf9M&#10;cXX/THF1/0xxdf9M/1sOAP9pBAD2dwAA3YIAANCLAwDJkwUAxJkGAL6eEAC2nyQCrp00CKaaQROf&#10;lkwdmJNVJ5GQXi+LjWU3hYptPYCIdUN7hX5IdoOITHKCk1BugKBTa3+uVWh/wlZnf+NVaID6U2l+&#10;/1FqfP9Pa3v/TWx5/0xsef9MbHn/TGx5/0xsef9M/14MAP9sAQDmegAA1oYAAMuPAgDElwQAvp0E&#10;ALiiDgCxoyEBqaIyB6GfPxGZnEobkplTJYuWXC2Fk2M1f5FrO3qOc0F1jHxGcIqFS2uIkU9nh51S&#10;ZIasVGKGv1VhhuFUYYb5UmOE/1Blgf9PZn//TWd+/0xnfv9MZ37/TGd+/0xnfv9M/2EKAP9vAADg&#10;fgAA0IkAAMaTAQC/mwMAuKECALGmCwCqqB4Bo6cvBZulPQ+UokgZjJ9RIoWcWSt/mmEyeZhpOXSV&#10;cT9vk3lEapKDSGWQjkxhj5tPXo6qUluOvVJajt5SW434UFyL/09eiP9OYIX/TGGD/0thg/9LYYP/&#10;S2GD/0thg/9L/2QFAPV0AADaggAAy44AAMGXAAC4ngEAsaUAAKmrBwCjrRoAnKwsBJWrOgyNqEUW&#10;hqZPH3+kVyh5ol8vc6BmNW2ebjtonHdAY5qBRV+ZjElbmJlMV5eoTlWXu09Ul9xOVJb2TlWU/01Y&#10;kP9MWY3/S1uK/0pbiv9KW4r/SluK/0pbiv9K/2gAAOV5AADRhwAAxZIAALucAACxogAAqakAAKGx&#10;AgCbsxUAlbMoAo6yNgmGsEISf65MG3isVCNyqlwqbKhkMWenbDZipXU7XaR/QFmjikNVopdHUaGn&#10;SU+hukpOotlJTqD1SU6f/0lQmf9JUpb/SFSS/0dUkv9HVJL/R1SS/0dUkv9H/24AAN5/AADKjQAA&#10;vpgAALOgAACqpwAAoa4AAJe2AACRuhAAjLojAYW5MgZ+uD4Od7ZJF3G1Uh5rs1olZbJiK2CxajBb&#10;sHM1V699OVOuiT1PrZZATK2lQkqtuUNJrthCSKv1Q0eq/0RJpf9ES6D/RE2c/0RNnP9ETZz/RE2c&#10;/0RNnP9E6nUAANKGAADDkwAAt50AAKykAACiqwAAmLMAAI67AQCFwQwAgcIdAHvCLQN1wToJb8BF&#10;EWm/TxhjvlceXr1fI1m8aChVu3EtUbt7ME26hzRKupU3R7qlOUW6uDpEutc5Q7j1O0K2/z1Cs/8+&#10;RK7/PkWp/z5Fqf8+Ran/PkWp/z5Fqf8+4H0AAMmNAAC7mgAArqIAAKOpAACYsQAAjrkAAITBAgB5&#10;yQcAdMsUAHDMJgFryzUFZctACmDKSxBbylQWV8ldGlLJZR9OyG8jS8h6JkfIhilEyJQsQsikLkDI&#10;uC8/ydcvP8f1MD3E/zM7w/81PL7/Nj24/zc9uP83Pbj/Nz24/zc9uP830YYAAMCVAACynwAApacA&#10;AJqvAACOtwAAg78AAHjHAwBuzwcAZdcNAGPYHQBg2C0CW9g6BFfYRglT2FANT9hZEUvXYhVH12wY&#10;RNd3G0HXhB4+2JMgPNijITvZtyI62tUiOtbyIzfU/yc20v8pNNH/KzbK/y02yv8tNsr/LTbK/y02&#10;yv8txZAAALadAACopQAAnK0AAI+2AACDvgAAd8cAAGzPAgBi1gcAWuQOAFjkHABU5CkBUOQ1A0zl&#10;PwVI5UkHReVTCkLmXA0/5mYPPOZxEjrnfhQ354wWNeecFzPorhky6cYZMujqGTHl/hkv5P8cLuT/&#10;Hi3i/yAt4v8gLeL/IC3i/yAt4v8gupoAAKqjAACdqwAAkLQAAIO9AAB3xgAAa88AAF/WAABU3gQA&#10;UfAQAE3wGwBK8CYBRvEwAkLyOgM+8kMEO/NLBTjzVAc29F0IM/RoCTD1dAsu9YEMLPaRDir2og8o&#10;97cQJ/jWESf29BEm8/8RJvH/ESXx/xMl8f8TJfH/EyXx/xMl8f8TraEAAKCpAACSswAAhLwAAHbG&#10;AABpzwAAXdgAAFHfAABJ7gQARvwOAEL9FwA+/iEAO/4qATf/MwI0/zoCMP9CAy3/SgMr/1MEKP9c&#10;BSX/ZgUi/3MGIP+DBx//lAgd/6YIHP+8CBv/4gka//kJGv//CRn//wkZ//8JGf//CRn//wkZ//8J&#10;oqcAAJOxAACFuwAAdsYAAGnQAABb2gAATuAAAEPlAAA++wEAOv8MADb/EwAy/xsAL/8jACv/KgEo&#10;/zEBJP83ASH/PwIf/0YCHP9OAhn/WAMW/2MDE/9wAxL/gQQR/5MEEP+nBA//vQUO/+AFDv/2BQ7/&#10;/wUO//8FDv//BQ7//wUO//8Fla8AAIa6AAB3xQAAaNAAAFrbAABM4QAAQOcAADfzAAAy/wAALv8H&#10;ACr/DgAm/xMAI/8aAB//IAAb/yYAGP8rARX/MgES/zgBEP9AAQ7/SAEM/1IBCf9dAgb/awIE/30C&#10;Av+QAgH/owIA/7YCAP/NAwD/7AMA/+wDAP/sAwD/7AMA/+wDiLkAAHjEAABp0AAAW90AAEvjAAA+&#10;6QAAMu4AACv/AAAm/wAAIf8AAB3/CAAa/w0AFv8RABP/FgAQ/xoADv8fAAv/JAAJ/yoABv8wAAL/&#10;NwEA/0ABAP9KAQD/VgEA/2QBAP91AQD/iAEA/5oBAP+qAQD/uwEA/7sBAP+7AQD/uwEA/7sB/y8r&#10;Af8rMgL/LzEC/zA0Av8vOQP/K0ED/ydMBP8jWAX/IWYG/yB0B/8eggn/Ho4L/x6YDP8eoQ3/HqkO&#10;/x6wD/8duA//HcEQ/x3LEP8d2xH/HegR/x3yEf8d/BH/Hv8R/x7/EP8e/xD/H/8R/x//Ev8h/xP/&#10;Iv8T/yL/E/8i/xP/Iv8T/y8rAf8uMAL/Mi8C/zMxAv8yNgP/Lz4D/ytJBf8pVgb/J2MH/yVxCP8k&#10;fgv/I4oM/yOVDv8ing//IqYQ/yKtEf8itRH/Ir0S/yLHEv8i1BP/IuUT/yLwE/8i+hP/Iv8T/yP/&#10;Ev8j/xL/I/8U/yT/Ff4m/xb8J/8W/Cf/Fvwn/xb8J/8W/zAqAf8xLQL/NSsC/zctAv82MgP/NDoD&#10;/zJFBf8vUgb/LWAH/yxtCv8qegz/KYYO/yiREP8omhH/KKIS/yeqE/8nsRT/J7kU/yfDFf8nzxX/&#10;J+EV/yftFf8n+BX/KP8V/yj/Ff8o/xb/J/8X/Cn/GPYr/xn0LP8Z9Cz/GfQs/xn0LP8Z/zEpAf80&#10;KQH/OSgC/zsqAv88LgL/OjYD/zlCBf83Twb/NVwI/zNpC/8xdg7/MIIQ/y+NEv8ulhT/Lp4V/y2m&#10;Fv8trRb/LbUX/y2+GP8tyhj/LdwY/y3qGP8t9Rj9Lv8Y+i7/GPkt/xr5Lf8c8y//HO0x/x3qMv8d&#10;6jL/Heoy/x3qMv8d/zMpAf84JgH/PSQB/0AlAv9BKQL/QjMD/0E+Bf8/Sgb/PVcJ/ztkDP85cA//&#10;N30S/zaIFP81kRb/NZoX/zSiGf80qRn/M7Ea/zO6G/8zxRv9M9Mb+jPmG/c08xvzNf4b8TT/HfAz&#10;/x/uM/8g5zb/IeE3/yHeOP8h3jj/Id44/yHeOP8h/zUnAf89IgH/QiAB/0YgAf9IJQL/Si8D/0k6&#10;BP9HRgb/RVIJ/0NfDf9BaxH/P3cU/z2CF/48jBn8PJUa+zudHPk7pR34Oq0e9jq2HvU6wB/zOs4f&#10;8DrjH+s78R/oOv0h5jr/I+Q6/yXhOv8l2Dz/JtA9/ybNPv8mzT7/Js0+/ybNPv8m/zkkAf9BHgH/&#10;RxsB/0sbAf9PIgH/USsC/1E2BP9PQQb/TE0J/0taDvxJZhL4R3IW9UV9GfNDhxvxQpEd70KZH+1B&#10;oSDsQakh6kCyIuhAvCLnQMoj5EHfI+BB7yTcQPwn2ED/KdQ//yrPQP8qx0L/KsJD/yrAQ/8qwEP/&#10;KsBD/yrAQ/8q/zwgAf9FGgH/SxcB/1EXAf9WHwH/WCcC/1gxA/9XPAX8VUgJ9lJUDvJQYRPuTm0X&#10;6kx4G+dKgh7lSYwg4kiVIuBHnSTeR6Ul3EauJtpFuSfYRcYo1EXcKc9G7irLRfstyEX/LsVF/y/A&#10;Rv8vukj/L7VJ/y60Sf8utEn/LrRJ/y60Sf8u/0AdAf9JFgH/UBMB/1YUAP9cGwH/XyMB/2AsAvpf&#10;NwTzXUII7VpPDedYXBPiVmgY3lNyHNpRfSDWT4Yk0k6PJ9BNmCnNTKAry0upLclKsy7HSr8vxUrQ&#10;MMJL6DC9S/gyukr/M7hL/zOzTP8zrk3/M6pO/zKpTv8yqU7/MqlO/zKpTv8y/0MaAf9MEwD/VBAA&#10;/1wSAP9hFwD/ZR4B+2YnAfJmMQPqZT0G42NKC9xgVxLVXWIZ0FptH8xXdyPIVYAnxVSJK8JSki7A&#10;UZowvlCjMrtPrTS5T7k1t0/INrRP4jaxT/Q3rlD/OKxQ/zinUf83o1L/NqBT/zWfU/81n1P/NZ9T&#10;/zWfU/81/0YXAf9QEQD/WA0A/2AQAP9mEwD/ahkA9GwhAeptKwLhbDcE2WpFCtBnUhLKY14axWBo&#10;IMFecia9XHsqulqELrdYjDG0V5U0sVWeNq9UqDitVLM6qlPCO6hT2julVPA8olX/PKFV/zudVv86&#10;mlf/OZdX/ziXV/83l1f/N5dX/zeXV/83/0kUAP9TDgD/XAwA/2UNAP9rDwD6bxMA7HIZAOJ0IwHY&#10;czIDznFCCcdtTxLBaloau2dkIbdkbSezYnYsr19/MKxehzSpXJA3p1uZOqRZozyhWa4+n1i9P51Y&#10;0UCaWew/mFn+P5da/z6UW/88kVv/O49b/zqPW/86j1v/Oo9b/zqPW/86/0wSAP9WDQD/YAkA/2gK&#10;APpvDADzcw4A5XcRANp5GwDPeS4Cx3c+Cb90SxG5cFYas21gIa9qaSiqZ3Itp2V6MqNjgzagYYw5&#10;nWCVPJpenz+XXapBlV24QpNdy0OQXehDj178QY5f/0CLX/8+il//PYhf/zyIX/87iF//O4hf/zuI&#10;X/87/04RAP9YCgD/YwcA+mwGAOdzBgDdeAgA2nsLANF+FwDIfisCwHw7CLl5SBGydlMZrHJdIadv&#10;ZiijbW4un2p3M5tofzeYZog7lWWRPpFjm0GOYqdDjGG0RYlhx0WIYuVFhmL6Q4Zj/0KEY/9Ag2P/&#10;PoJj/z2CY/88gmP/PIJj/zyCY/88/1APAP9bBwD/ZgMA7G8CANx2AwDUfAcA0YAJAMqCFADCgygC&#10;uoE5B7N+RhCse1EZpndaIaF0YyiccmsumG9zM5RtfDeRa4Q7jWqOP4pomEKGZ6NEhGaxRoFmw0d/&#10;ZuFHf2f4RX5o/0N+aP9BfWf/P3xn/z58Z/89fGf/PXxn/z18Z/89/1IOAP9dAwD9aQAA4XIAANZ6&#10;AgDOfwUAyoMIAMWGEgC8hyYBtYY2Bq6DQw+ngE4YoXxYIJt5YCeWd2ktknRwM45yeTeKcIE8hm6L&#10;P4NtlUN/bKFFfGuuR3prv0h4a91IeGz2Rnhs/0R3bP9Cd2v/QHdq/z93av8+d2r/Pndq/z53av8+&#10;/1QMAP9fAADybAAA3XYAANB9AgDJgwQAxIcGAL+KEAC3jCMBsIo0BamIQQ6ihUwXnIFVH5Z/XiaR&#10;fGYtjHluMoh3djeEdX87gHSIP3xykkN4cZ5GdXCsSHNvvUlxcNlJcXD0R3Fx/0RycP9Ccm//QXJu&#10;/z9ybv8+cm7/PnJu/z5ybv8+/1YKAP9iAADmbwAA13kAAMyBAQDFhwMAv4sEALmODgCykCABq48x&#10;BaSMPw2dikoWlodTHpGEXCWLgWQshn9rMYJ9czZ+e3w7enmGP3Z3kEJydpxFb3WpSGx1uklrddRJ&#10;a3XyR2t1/0Vsdf9DbXP/QW1y/z9tcv8/bXL/P21y/z9tcv8//1kHAP9lAADicgAA0XwAAMeEAADA&#10;igIAuY8CALOSDACslB0AppMvBJ6RPAuYj0gUkYxRHIuJWiSGh2IqgYVpMHyCcTV4gXo6dH+DPnB9&#10;jkJsfJpFaXunR2Z6uEhke9BIZHvwR2V7/0Rmev9DZ3j/QWh2/z9odv8/aHb/P2h2/z9odv8//1sE&#10;APdpAADddgAAzYAAAMOIAAC7jgAAtJMBAK2XCQCnmBoAoJgsA5mWOgqSlEUSjJJPGoaPVyKAjV8o&#10;e4tnLnaJbzNyh3c4bYWBPGmEi0BmgpdDYoGlRmCBtkdegc1HXoHvRl+B/0Rgf/9CYX3/QWJ7/z9j&#10;ev8/Y3r/P2N6/z9jev8//14AAOltAADWeQAAyIQAAL6MAAC2kwAArpcAAKabBACgnRcAmp0pApOc&#10;NwiMmkMQhphNGICWVR96lF0mdZJlLHCQbDFsjnU2Z41+OmOLiT5fipVBXImjRFqJtEVYictFWIjt&#10;RFiI/0NZhv9BW4P/QF2B/z5dgP8+XYD/Pl2A/z5dgP8+/2IAAORxAADPfgAAw4gAALmRAACwlwAA&#10;p5sAAJ6hAACYoxMAk6MlAY2iNAaGoUANgJ9KFXmdUxx0m1ojb5liKGqYai5mlnIyYZV8N12UhjpZ&#10;kpM+VpKhQFORskFSkslCUpHrQVKQ/0BSj/8/VYv/PlaI/z1Xh/89V4f/PVeH/z1Xh/89+WcAAN12&#10;AADJgwAAvY0AALOVAACpmwAAoKAAAJanAACPqQ8Ai6ohAYWpMAR/qDwKeKdHEnOlUBhto1geaKJg&#10;JGShZylfoHAuW555MledhDZTnJE5UJyfO06bsD1MnMc9TJvqPEyZ/zxMmP88TZX/PE+R/ztQj/87&#10;UI//O1CP/ztQj/87620AANN8AADDiQAAt5MAAKyaAACinwAAmaUAAI6rAACFsAsAgbEbAHyxKwJ3&#10;sDgHca9DDWuuTRRmrVUZYaxdHl2rZSNZqm4nVal3K1Gogi9Np48ySqeeNUinrzZHp8Y2RqbpNkWk&#10;/jdFo/83RqD/N0ic/zdJmv83SZr/N0ma/zdJmv834nQAAMqDAAC8jwAAsJgAAKWeAACbpAAAkKsA&#10;AIWxAAB6uAQAdrkUAHK5JQFtuTMEaLg/CGO4SQ5et1ITWrZaGFa2YhxStWsgTrR1JEu0gCdIs44q&#10;RbOdLEKzri1Bs8UuQbPpLUCw/i8/r/8xPq3/MkCo/zJBpv8yQab/MkGm/zJBpv8y1XwAAMKKAAC1&#10;lgAAqJ0AAJ2jAACSqgAAh7EAAHy3AABwvgMAaMIOAGbDHQBjwy0BXsM5BFrDRAhWwk4MUsJXEE/B&#10;XxRLwWkXSMFzGkXAfh1CwIwgP8CbIj3ArSM8wcQjPMDpIzq+/iY4vP8oN7v/KTi4/yo4tv8rOLb/&#10;Kzi2/ys4tv8ryYUAALmTAACsnAAAoKIAAJSqAACIsQAAfLgAAHG+AABmxQMAW8sIAFfNEwBWziMA&#10;U84yAVDOPgNNz0gFSc9SCEbPWwtDz2UOQM9vED7PexM7z4kVOc+ZFzfPqxg20MMYNs/oGDTN+xsy&#10;y/8dMcr/HzDJ/yEvyP8hL8j/IS/I/yEvyP8hvo8AAK+aAACioQAAlqkAAIqwAAB9uAAAcb8AAGbG&#10;AABbzAIAUNIHAEfaDABG3BgARdwnAETdNQFB3UACP95LAz3eVQQ6318GON9pBzXfdgkz4IQLMeCU&#10;DC/hpg0u4bwOLeLgDi3e+A8r3f8SKtz/FCna/xYo2v8WKNr/Fija/xYo2v8Ws5gAAKWgAACZpwAA&#10;i7AAAH64AABxwAAAZcgAAFnOAABO0wAARNsEAD/pDQA96RcAO+ojADnqLgA26zgBNOtCATHsSwIv&#10;7VUDLe1fAyruawQo7ngFJu+IBiXvmgcj8K4HIvHIByLw7Qch7P8HIev/CCDr/wof6v8LH+r/Cx/q&#10;/wsf6v8LqJ8AAJumAACNrwAAf7gAAHHBAABkygAAWNAAAEzWAABB3QAAOOQAADX2DAAz9xQAMPce&#10;AC74JwAr+TAAKPk4ASb6QAEj+0kBIftSAR78XQIc/WkCGv15Axj+iwMX/54DFf+zBBT/0wQU/vQE&#10;E/z/AxP6/wMT+f8DE/n/AxP5/wMT+f8DnaUAAI+uAACAuAAAcsIAAGTLAABW0wAASdoAAD7fAAA0&#10;5AAALvQAACv/CgAo/xAAJf8XACL/HwAf/yYAHP8tABn/NAAX/zwAFP9EARL/TgEQ/1kBDv9nAQz/&#10;dwEL/4oCCv+fAgn/tQII/9UCB//0Agf//wIH//8CB///Agf//wIH//8Cka0AAIK4AABzwgAAZMwA&#10;AFbVAABI3QAAO+IAADDnAAAn7gAAI/8AACD/BAAc/wwAGf8RABb/FgAT/xsAEf8hAA7/JwAN/y4A&#10;Cv82AAf/PgAE/0gAAP9UAAD/YgEA/3MBAP+HAQD/nQEA/7IBAP/KAQD/6gEA//MBAP/zAQD/8wEA&#10;//MBhLcAAHTBAABlzAAAVtgAAEffAAA55QAALeoAACPuAAAc/QAAGP8AABX/AAAR/wQAD/8LAA3/&#10;DgAJ/xEABv8VAAP/GgAA/yAAAP8mAAD/LgAA/zcAAP9BAAD/TQAA/1wAAP9tAAD/ggAA/5YAAP+o&#10;AAD/ugAA/8MAAP/DAAD/wwAA/8MA/yQvAf8lLwH/KC8B/ycxAf8kNgL/ID4C/xpJA/8XVgP/FWQD&#10;/xNyBP8SfwT/EooE/xKUBP8SnQX/EqQF/xKsBv8Sswb/EroG/xLDBv8Tzgf/E98H/xPrB/8T9gf/&#10;E/8H/xP/Bv8T/wb/FP8H/xT/CP8T/wj/Ff8J/xX/Cf8V/wn/Ff8J/yUuAf8pLQH/KywB/ysuAf8p&#10;MwL/JDsC/x9GA/8dUwP/G2EE/xluBP8XewT/F4cF/xeRBf8Xmgb/F6EG/xepB/8XsAf/F7cI/xfA&#10;CP8Yygj/GNsI/xjoCP8Y9Aj/GP0I/xn/CP8Z/wj/Gf8J/xn/Cv8Y/wv/Gv8L/xr/C/8a/wv/Gv8L&#10;/yYtAf8sKQH/LigB/y8qAf8tLwL/KTcC/ydDA/8kUAP/Il0E/yBqBf8edwX/HoMG/x6NB/8elgf/&#10;Hp4I/x6lCf8erAn/HrMJ/x68Cv8exgr/HtMK/x7lCv8e8Qr/H/wK/h//Cv0f/wv8H/8M/B7/Dfwf&#10;/w73If8O9yH/Dvch/w73If8O/yoqAf8vJgH/MiQB/zMlAf8yKgH/MTQC/y8/A/8tTAP/KlkE/yhm&#10;Bf8mcgb/JX4H/yWJCP8lkgn/JZoK/yWhC/8lqAv/JLAM/yS4DP8lwQz/Jc4N/yXhDfwl7w35JvoM&#10;9ib/DfUm/w/0Jf8Q9CX/EfIm/xLtJ/8S7Sf/Eu0n/xLtJ/8S/y4mAf80IgH/NyAB/zkhAf84JQH/&#10;OS8C/zg7Av81RwP/M1QF/zFhBv8vbQf/LnkJ/y2ECv8tjQz/LJYN/yydDf8spQ79LKwP/Cy0D/ss&#10;vQ/5LMkQ9izdEPMt7A/vLfgP7S3/Euss/xTqLP8V6Sz/FuUt/xbgLv8W4C7/FuAu/xbgLv8W/zIj&#10;Af84HQH/PBsB/z4bAf9AIgH/QSsB/0A2Av8+QgP/PE8F/zlcBv84aAj9NnML+zV+DPg1iA73NJEP&#10;9TSZEPM0oBHyM6gS8DOwEu8zuRPuM8UT6zTXE+c06hLjNPcU4TT/F94z/xncM/8a2zP/GtQ0/xrO&#10;Nf8azjX/Gs41/xrONf8a/zYfAf88GQH/QRYA/0QWAP9HHgH/SScB/0gyAv9GPQP/REkF+kJWB/ZA&#10;YgnyP24M7z15D+08gxDqPIwS6DuUE+c7nBTlO6QV4zqtFeI6thbgO8IW3zvSFto76BfUOvYa0Dr/&#10;HM06/x7LOv8eyjr/H8Q7/x/APP8ewDz/HsA8/x7APP8e/zkbAf9AFQD/RREA/0oTAP9OGQD/UCIB&#10;/1AsAf1ONwL2S0ME8ElQB+tIXQrnRmkN40V0EOBEfhPdQ4cV20KQF9hBmBjVQKAZ00CpG9FAshzP&#10;QL0dzUDMHcpB5B7GQPQgwkD/Ir9A/yO9QP8ju0D/I7ZB/yOzQv8is0L/IrNC/yKzQv8i/z0XAP9E&#10;EQD/Sg4A/1AQAP9UFQD/Vh0A/VYmAfNVMQHrUz0D5VJLBt9QWAraTmMO1ExuE9BKeBbNSYEZy0iK&#10;G8hHkh3GR5ofxEajIcJGrCLARbcjvkXFJLxF3CS4RvAltUb/J7JG/yewRv8nrkb/J6pH/yanSP8m&#10;p0j/JqdI/yanSP8m/0AUAP9IDgD/TgsA/1UOAP9ZEQD/XBYA9F0fAOpcKgHiWzcC2lpGBdJXUwvM&#10;VV4QyFNoFcRRchnBUHscvk+EH7xNjCK5TZUkt0ydJrVLpyezS7EpsUq/Kq9K0SqsS+srqUv8LKZL&#10;/yylTP8ro0z/Kp9N/yqdTf8pnU3/KZ1N/ymdTf8p/0MRAP9LDAD/UwgA/1oLAP9eDQD5YBAA62EW&#10;AOFiIQDWYjEBzmFBBcdfTgvCXFkRvVpkF7lYbRu2VnYfs1V+IrBThyWuUo8oq1GYKqlQoiynUKwt&#10;pU+5L6NPyy+gUOYvnlD5MJxQ/y+aUf8umFH/LZZS/yyUUv8rlFL/K5RS/yuUUv8r/0YQAP9OCQD/&#10;VgUA/l4GAO9iBwDnZQoA5GYOANZnGQDNaC0BxWc9Bb9lSgu5Y1UStGBfF7BeaRysXHEhqVp6JKZZ&#10;giikWIsroVaULZ9VnS+cVagxmlS0M5hUxTOWVOE0k1X2M5JV/zKRVv8xj1b/MI1W/y6MV/8tjFf/&#10;LYxX/y2MV/8t/0kOAP9RBQD/WgEA7mIAAN9nAwDYagYA1WsKAM1tFQDFbikBvm05BLdrRwuxaFIR&#10;rGZcGKhkZR2kYm0ioWB1Jp5efimbXYYtmFyPL5VamTKTWaQ0kFmwNo5ZwDaMWds3ilnzNola/zSI&#10;W/8zh1v/MYZb/zCFW/8vhVv/L4Vb/y+FW/8v/0sMAP9UAAD7XgAA4mUAANhrAQDPbgUAzHAIAMZy&#10;EgC+cyYBt3M2BLFwRAqrbk8RpmtZGKFpYR2dZ2oimWVyJ5ZjeiqTYoMukGCMMY1flTSKXqA2h16t&#10;OIVdvDmDXdQ5gl7wOIFf/zaAX/80gF//M39f/zF+X/8wfl//MH5f/zB+X/8w/00JAP9WAADuYQAA&#10;3WkAANFvAADKcwMAxXUGAMB2EAC4eCMAsXgzA6t2QQmlc0wQn3BWF5tuXx2WbGcik2pvJ49odyuM&#10;Z38viWWIMoVkkjWCY503gGKqOX1iuTp7Ys87emLuOXpj/zh6Y/82eWP/NHlj/zJ5Yv8xeWL/MXli&#10;/zF5Yv8x/08HAP9ZAADmZAAA12wAAMxzAADEdwIAv3kEALl6DgCyfCAArHwxA6V6PgmfeEoQmnVT&#10;F5VzXB2RcWQijW9sJ4ltdCuFbHwvgmqFMn9pjzV8aJs4eWenOnZmtjt0Zsw8c2frO3Nn/zhzaP82&#10;c2j/NXNn/zNzZv8yc2b/MnNm/zJzZv8y/1EEAP9cAADiZwAA0nAAAMd2AADAegAAun0CALR/DACt&#10;gR0Ap4EuAqB/PAiafUcPlXpRFpB4WhyLdmIhh3RpJoNycSt/cXovfG+DMnhujTV1bZg4cmylO3Br&#10;tDxua8k8bWvpO21s/jltbP83bmz/NW5r/zRuav8ybmr/Mm5q/zJuav8y/1MAAPRfAADeagAAzXMA&#10;AMN6AAC7fgAAtYEAAK6DCQCohRoAooUrApuEOgeVgkUOkH9PFYp9WBuGe18ggXlnJX13byp6dncu&#10;dnSAMnNzizVvcpY4bHGjOmlwsjxocMY8Z3DnO2dx/Dlocf83aHD/NWlv/zRpbv8zaW7/M2lu/zNp&#10;bv8z/1YAAOtiAADYbgAAyXYAAL99AAC3ggAAsIUAAKiHBgCiiRcAnIopAZaJNwaQh0MMi4VNE4WC&#10;VRmAgF0ffH9lJHh9bSl0e3UtcHp+MW15iDRpd5Q3ZnahOmN2sDthdsQ8YXblO2F2+zlidv83Y3X/&#10;NWNz/zRkcv8zZHL/M2Ry/zNkcv8z/1gAAOZmAADScQAAxXoAALuBAACyhwAAq4oAAKKMAgCcjhQA&#10;l48mAZGONAWLjEALhYpKEYCIUxh7hlsddoVjInKDaidugnIraoB7L2d/hjNjfpE2YH2eOV18rjpb&#10;fME7W3zjOlt8+jhce/83XXv/NV55/zRfd/8zX3f/M193/zNfd/8z/lwAAOFqAADNdQAAwH4AALaG&#10;AACuiwAApY4AAJuRAACVkxEAkJQiAYuTMQOFkj0Jf5FID3qPURZ1jVkbcYxgIGyKaCVoiXApZId5&#10;LWGGgzFdhY80WoScNleDrDhVg785VYPhOFWC+TdWgv81VoH/NFh//zNZff8yWX3/Mll9/zJZff8y&#10;72AAANtuAADHegAAu4MAALKLAACokAAAn5MAAJSWAACNmQ4AiZoeAISaLgJ+mToHeZdFDXSWThNv&#10;lVYYapNeHWaSZSFikW0mXo92KluOgS1XjY0wVIyaM1GMqjVPjL01T4zeNU+L9zRPiv8zUIn/MlGG&#10;/zFShP8xUoT/MVKE/zFShP8x6mUAANJzAADCfwAAtogAAKyQAACilAAAmJgAAIycAACEnwoAgKAZ&#10;AHyhKQF3oDYFcp9BCm2eSw9onVMUZJxbGWCbYx1cmmshWJl0JVWYfilRl4osTpaYLkuWqDBKlrwx&#10;SZbcMEmU9jBJk/8wSZL/MEqQ/y9Ljf8vS43/L0uN/y9Ljf8v4msAAMp5AAC8hQAAsY8AAKaUAACb&#10;mQAAkZ0AAIaiAAB6pgMAdqcTAHOoJABuqDIDaqg9BmWnRwthplAPXaVYFFmkYBhVo2gcUqNxH06i&#10;fCNLoYgmSKGWKEWgpipEoborQ6HaKkOf9StCnf8rQpz/LEKb/yxEl/8rRJf/K0SX/ytEl/8r13IA&#10;AMOAAAC2jAAAqpQAAJ+ZAACUngAAiaMAAH6oAABwrgAAarAOAGixHQBlsSwBYbE4A12wQwZZsEwK&#10;Va9UDlKvXRFOrmUVS65vGEiteRtFrYYeQqyVID+spSI+rbkjPa3YIj2r9SM8qf8lO6f/Jjum/yY7&#10;pP8mO6T/Jjuk/yY7pP8mzHoAALuIAACukgAAopkAAJeeAACMpAAAgKoAAHWvAABptAAAXrkGAFu6&#10;FABZuyQAVrsxAVO7PQNQu0cFTbtQB0q6WQpHumINRLpsEEG6dxM+uYQVPLmTFzm5oxg4ubcZN7rW&#10;GTe49Bo1tv8cNLT/HjOz/x8zsv8gM7L/IDOy/yAzsv8gwYMAALSRAACmmAAAm54AAI+lAACCqwAA&#10;drEAAGu2AABfvAAAVMEDAEzFDQBLxRkAScYoAEjGNQBFx0ABQ8dKA0DHUwQ+x10GO8dnCDnHcwo3&#10;x4AMNMeQDTLHoQ4xyLUPMMjTDzDG9BAuxP8TLcL/FSzB/xYrwP8XK8D/FyvA/xcrwP8XuI0AAKqX&#10;AACengAAkaUAAISsAAB4sgAAa7kAAGC/AABUwwAASsgCAEDNBwA60g4AOdIbADjTKAA30zUANtRA&#10;ADTVSwEz1VUBMdZgAi/WbAMt13oEK9iLBSrYnQUo2bEGJ9rNBifX7wYm1P8JJdL/CyTR/wwj0P8N&#10;I9D/DSPQ/w0j0P8NrpYAAKCdAACUpAAAhqwAAHm0AABsuwAAYMIAAFTGAABIywAAPtAAADXVBAAt&#10;3QoALOETACviHwAp4yoAKOQ1ACfkPwAm5UoAJOZVACPmYQEh524BIOd+Ah7okAId6aQCG+m8Ahrq&#10;4gIa5vwCGeX/Axnk/wQY4/8FGOP/BRjj/wUY4/8Fo50AAJakAACIrAAAerUAAGy9AABfxAAAU8oA&#10;AEfOAAA80wAAMtoAACrfAAAl7gkAI/ARACHxGQAf8SIAHfIrABvzNAAZ9D4AF/RIABX1UgAT9l8A&#10;EvZuARH3gAEQ+JQBD/mqAQ75xgEO+e0BDfb/AQ30/wEN8/8BDfP/AQ3z/wEN8/8BmaMAAIusAAB8&#10;tQAAbb4AAF/GAABSzQAARdIAADnYAAAv3gAAJuIAAB/qAAAc+wYAGf8OABf/EwAU/xoAEv8hABD/&#10;KAAO/zAADf85AAv/QwAJ/04ABv9cAAT/bAAC/4AAAf+WAAD/rQAA/8oAAP/wAAD//wAA//8AAP//&#10;AAD//wAA//8AjasAAH21AABuvwAAYMgAAFLQAABD1wAAN90AACviAAAi5gAAGeoAABX5AAAS/wAA&#10;EP8IAA7/DgAM/xEACf8WAAb/HAAD/yIAAP8qAAD/MwAA/z0AAP9JAAD/VwAA/2kAAP9+AAD/lQAA&#10;/6wAAP/HAAD/6AAA//oAAP/6AAD/+gAA//oAgLUAAHC/AABhyQAAUtMAAEPbAAA14QAAKeYAAB7q&#10;AAAV7gAAEPgAAA7/AAAL/wAACP8AAAT/BgAA/woAAP8OAAD/EQAA/xUAAP8bAAD/IwAA/ysAAP82&#10;AAD/QwAA/1MAAP9lAAD/egAA/5EAAP+mAAD/uAAA/88AAP/PAAD/zwAA/88A/xwvAf8gLAH/ISwB&#10;/x4uAf8aMwH/FDwB/w9GAf8NVAL/C2EC/wlvAv8JewL/CYYC/wmQAv8JmQL/CaAC/wmnAv8JrQL/&#10;CbQC/wm8Af8JxQH/CdEC/wnjAv8J7wL/CfkB/wr/Af8K/wH/Cv8C/wr/Av8K/wL/C/8D/wv/A/8L&#10;/wP/C/8D/x8tAf8jKQH/JCkB/yIrAf8eMAH/GDgB/xRDAf8RUAL/EF4C/w5rAv8OdwL/DoMC/w6N&#10;Av8OlQL/Dp0C/w6kAv8OqgL/DrEC/w65Av8OwQL/Ds0C/w7fAv8O7AL/DvgC/w7/Av8O/wL/D/8D&#10;/w//A/8P/wT/EP8E/xD/BP8Q/wT/EP8E/yMqAf8mJgH/KCUB/ycnAf8jKwH/HjMB/xtAAf8ZTQL/&#10;FloC/xRnAv8TcwL/E34C/xOJA/8TkQP/E5kD/xOgAv8TpwP/E64D/xO1A/8TvgP/E8kD/xPaA/8U&#10;6QP+FPYD+xT/A/kV/wP5Ff8E+BX/BfgV/wb4Ff8G+BX/BvgV/wb4Ff8G/yYmAf8qIgH/LCAA/ysi&#10;Af8oJgH/JzAB/yQ8Af8iSQL/H1UC/x1iAv8bbgP/G3oD/xqEA/8ajQP/GpUD/xqcBP8aowT/G6oE&#10;/xuyBP8bugT/G8UE/BvTBPkb5wT1HPQE8hz/BfEc/wbwHP8H7x3/CO8d/wnvHP8J7hz/Ce4c/wnu&#10;HP8J/yoiAf8uHQD/MBsA/zAcAP8wIgD/MCwB/y43Af8rRAL/KFEC/yZdA/8kaQP/I3UE/yN/BP4j&#10;iAT9I5EF+yOYBfojoAX4I6cG9yOuBvUjtwb0I8EG8iTPBu4k5AbqJfIG6CX+COYk/wrkJf8L4yX/&#10;DOMk/wziJP8M4ST/DeEk/w3hJP8N/y4eAP8zGAD/NRYA/zUVAP84HQD/OCcB/zczAf80PwH/MksC&#10;/y9YA/suZAT4LW8E9Sx6BfMsgwbxLIwG7yyUB+0snAjsLKMI6iyrCOksswjnLL4J5izMCeIt4gje&#10;LfEK2yz+DNYt/w7ULP8P0iz/ENEs/xDPLP8Qzi3/EM4t/xDOLf8Q/zIZAP83FAD/OhEA/zwSAP8/&#10;GQD/QCIA/z4tAf88OQH6OkUC9DhSA/A3XgTsNmoF6TV0BuY1fgjkNIcI4jSQCeA0mAreNJ8K3DOn&#10;C9ozsAzYM7sM1TPJDdI03w3ONPAPyjT9Esc0/xPFNP8UwzT/FcMz/xXANP8VvzT/FL80/xS/NP8U&#10;/zYVAP87EAD/Pg0A/0MPAP9GFAD/RhwA/0YmAPZEMgHvQj8B6UBMA+Q/WQTfPmQG2z1vCNg8eQrU&#10;PIIM0TuLDc87kw/NOpoQyzqiEck6qxLIOrUTxjrCE8Q61RTAO+sVvDr7F7k6/xi3Ov8Ztjr/GbU6&#10;/xiyO/8YsTv/GLE7/xixO/8Y/zkSAP8/DQD/QwkA/0gMAP9LEAD/TBUA9UwfAOtKKgDkSTcB3UlG&#10;AtVHUwTQRl8IzEVpC8lEcw3GQ3wQw0KEEsFCjBO/QZUVvUGdFrtAphe6QLAYuEC8GbZAzBqzQeYa&#10;r0H3HK1B/x2rQf8dqUH/HKlB/xymQf8bpUH/G6VB/xulQf8b/z0QAP9CCQD/SAUA/00IAP9QCwD5&#10;UQ8A61AVAOFPIADYUDEAz1BBAslPTgXETloJwExkDb1LbRC6SnYTt0l+FbVIhxezR48ZsUeXG69G&#10;oBytRqoeq0W2H6lFxh+nRuAgpEb0IKFG/yGfR/8gnkf/IJ5H/x+bR/8emkf/HppH/x6aR/8e/0AN&#10;AP9GBAD/TAAA+FICAOhVBADhVQgA4lUNANVVGQDMVywAxVc8Ar9WSga6VVUKtlNfDrJSaBKvUHEV&#10;rE95GKpOgRqoTYodpUySH6NMnCChS6Yin0uxI51LwCSbS9glmUvwJZZM/ySVTP8klEz/I5NM/yKR&#10;Tf8hkU3/IZFN/yGRTf8h/0IKAP9JAAD/UQAA5lcAAN1bAQDVXAUA0lsJAMtcFADDXigAvF44ArZd&#10;RgaxW1EKrVlbD6lYZBOmVmwXo1V0GqBUfR2eU4Ufm1KOIplRlySXUKEmlVCtJ5JQvCiRUNAojlDs&#10;KI1R/ieLUf8mi1H/JYpS/ySJUv8jiFL/I4hS/yOIUv8j/0UHAP9LAADwVQAA31sAANNgAADMYQMA&#10;yGEGAMNhEQC7ZCQAtWQ0Aq9jQgWqYU4KpV9XD6FdYBSeXGgYm1twG5hZeB6VWIEhk1eKJJBWkyaO&#10;VZ4oi1WpKolUtyuHVMsrhVXpK4RV/CqDVv8og1b/J4JW/yWBVv8kgVb/JIFW/ySBVv8k/0cDAP9P&#10;AADnWAAA2WAAAM1kAADGZgEAwWYEALtmDgC0aSAArmkxAqhoPwWjZkoKn2VUD5pjXRSXYWUYk2Bt&#10;HJBedR+OXX0ii1yGJYhbkCiFWpoqg1mmLIBZtC1/WccufVnmLXxa+ix7Wv8qe1v/KHtb/yd7Wv8m&#10;elr/JXpa/yV6Wv8l/0kAAPtSAADjXAAA0mMAAMdoAADAawAAumsCALVrDQCubR0AqG4uAaNtPAWd&#10;a0gKmWpRD5RoWhSQZmIYjWVqHIpjciCHYnojhGGDJoFgjCl+X5cre16jLXlesS93XcQvdV7iL3Ve&#10;+S11X/8rdV//KXVf/yh1Xv8mdV7/JnVe/yZ1Xv8m/0sAAPBVAADeXwAAzWcAAMNsAAC7bwAAtXAA&#10;AK9vCgCocRoAo3IrAZ1yOQSYcEUJk25PDo9tWBSLa2AYh2lnHIRobyCBZ3cjfWaAJnpkiil3Y5Qs&#10;dWOhLnJiry9wYsEwb2LfMG5j9y5vY/8sb2P/Km9j/yhvYv8nb2L/J29i/ydvYv8n/00AAOtYAADZ&#10;YwAAyWoAAL9wAAC3cwAAsHQAAKl0BwCjdhcAnncoAZh2NwSTdUIIjnNMDolxVROFcF0YgW5lHH5t&#10;bB97bHQjeGp9JnRphylxaJIsbmeeLmxnrDBqZ74xaWfcMGln9S5pZ/8saWf/Kmpn/ylqZv8oamb/&#10;J2pm/ydqZv8n/1AAAOdbAADTZgAAxW4AALtzAACzdwAAq3kAAKR4AwCdehQAmHslAZN7NAOOekAH&#10;iXhKDYR2UxKAdVsXfHNiG3hyah91cXIicm97Jm9uhSlsbZAsaWycLmZsqjBkbLwxY2zZMGNs9C9j&#10;bP8tZGz/K2Rr/yllav8oZWr/KGVq/yhlav8o/VMAAONfAADOaQAAwXEAALd3AACvewAAp30AAJ59&#10;AACYfhEAk4AiAI6AMQKJfz4GhH1IDH98URF7elkWd3lgGnN3aB5vdnAhbHV4JWl0gihmc44rY3Ka&#10;LmBxqC9ecbowXXHUMF1x8i5ecf8sXnD/K19w/ylgb/8oYG7/KGBu/yhgbv8o8VUAAN5iAADKbQAA&#10;vXUAALN7AACrgAAAooIAAJiBAACRgw8AjYUfAIiFLgKDhDsFfoNFCnqBTg91gFYUcX9eGG59Zhxq&#10;fG0gZ3t2I2N6gCdgeYsqXXiYLFp3pi5Yd7gvV3fRL1d38S5Ydv8sWHb/Kll1/yladP8oWnT/J1p0&#10;/ydadP8n7VkAANdmAADFcQAAuXoAAK+AAACmhAAAnYYAAJGHAACKiQwAhoobAIKLKwF9ijgEeIlC&#10;CHSITA1vh1QSbIVbFmiEYxpkg2seYYJ0IV2BfSRagIkoV3+WKlV+pCxSfrYtUX7OLVF97yxSff8r&#10;Unz/KVN7/yhUev8nVHr/J1R6/ydUev8n6F4AANBrAADAdgAAtH4AAKuFAAChiQAAl4sAAImNAACD&#10;jwgAfpAXAHuRJwF2kTQDcpA/Bm2PSQtpjlEPZY1ZE2KMYBdei2gbW4pxHleJeyFUiIYkUYeUJ0+G&#10;oilNhrQqS4bMKkuF7ilMhP8pTIP/KEyD/ydNgf8mToH/Jk6B/yZOgf8m4WMAAMlwAAC7ewAAsIQA&#10;AKaKAACbjgAAkZEAAISTAAB6lQIAdZcSAHKYIgBvmDACapc7BGaXRQhilk4MX5VWD1uUXRNYk2UX&#10;VZNuGlGSeB1OkYQgS5CRI0mQoSRHkLImRZDKJkWP7SVFjf8lRYz/JUaL/yRGiv8kRor/JEaK/yRG&#10;iv8k2GkAAMN2AAC1gQAAq4oAAJ+PAACVkwAAipYAAH6aAABwnQAAa58OAGifHABmoCoBYqA3Al+f&#10;QQVbn0oIWJ5SC1SeWg5RnWISTpxrFUucdRhIm4EaRZuPHUKanx9AmrAgP5rIID+Z6x8/mP8gPpb/&#10;IT6V/yE/lP8hP5T/IT+U/yE/lP8hzXAAALx9AACwiAAApI8AAJmUAACOmAAAg50AAHegAABppAAA&#10;YKcIAF2oFABbqSQAWakxAVapPAJTqUUEUKhOBk2oVwlKqF8MR6doDkSncxFBpn8UPqaNFjymnRc6&#10;pq8YOabHGDml6hg4o/8aN6H/Gzeg/xw3n/8cN5//HDef/xw3n/8cxHgAALWFAACpjwAAnZUAAJKa&#10;AACGnwAAeqMAAG6oAABirAAAVbAAAFCyDgBOshsATbMoAEuzNQBJsz8BRrNJAkSzUgRBs1sGP7Nk&#10;CDyzbwo6s3sMN7OKDjWymg8zs60QMrPFEDKy6RAxsP4SMK7/FC+t/xUvrP8WL6z/Fi+s/xYvrP8W&#10;u4EAAK6OAAChlQAAlpoAAImgAAB9pgAAcasAAGWvAABZtAAATrcAAEO8BQBAvREAP70eAD6+KwA8&#10;vjYAO79BADm/SwE3v1QCNcBfAjPAagQxwHcFL8CGBi3AlwcrwKoIKsHCCCrA5wcpvf0KKLz/DCe6&#10;/w0nuf8OJ7n/Die5/w4nuf8OsowAAKWUAACZmgAAjaEAAH+nAAByrQAAZrMAAFq4AABPuwAARL8A&#10;ADrEAgAwyQgALsoRAC3KHQAsyykAK8s1ACvMQAAqzUoAKM1WACfOYQAmzm8BJM5/ASPPkQIhz6UC&#10;INC9AiDP5AIfzfoDHsv/BB7K/wUdyf8GHcn/Bh3J/wYdyf8GqJQAAJyaAACQoQAAgqgAAHSvAABn&#10;tgAAW7wAAE7AAABDwwAAOccAAC/MAAAn0AQAH9YKABvaEAAb2xoAGtsmABrcMQAZ3TwAGN1IABje&#10;VQAX32IAFuByABXghQAU4ZoAE+KxABLjzwAS4PQAEt7/ARHd/wER2/8CEdv/AhHb/wIR2/8CnpoA&#10;AJKhAACEqQAAdrEAAGi4AABbvwAATsQAAELIAAA3zAAALdAAACTVAAAc2wAAFd8FABTpDgAS6hQA&#10;EesdABDrJgAO7DAADu06AA3uRgAL7lMACu9iAAnwdAAI8YkAB/KgAAXyugAE8eQAAvH9AALv/wAD&#10;7f8AA+3/AAPt/wAD7f8AlaEAAIapAAB4sgAAaboAAFvCAABNyAAAQMwAADTRAAAq1gAAIdsAABng&#10;AAAS5AAAD/ABAA35CgAL+g8ACfsVAAf7HAAE/CQAAfwsAAD8NwAA/EIAAPxQAAD8YQAA/XUAAPyM&#10;AAD8pAAA/MEAAPzrAAD8/wAA/f8AAP3/AAD9/wAA/f8AiakAAHmyAABquwAAXMQAAE7MAAA/0QAA&#10;MtcAACfdAAAd4QAAFeUAAA7oAAAK8QAACP0AAAX/AwAB/wkAAP8OAAD/EgAA/xcAAP8fAAD/JwAA&#10;/zEAAP8+AAD/TQAA/18AAP91AAD/jQAA/6YAAP/CAAD/5wAA//wAAP//AAD//wAA//8AfLMAAGy8&#10;AABdxgAATs8AAD/WAAAx3QAAJeIAABrmAAAR6gAADO4AAAXyAAAA/wAAAP8AAAD/AAAA/wAAAP8F&#10;AAD/CgAA/w4AAP8SAAD/GAAA/yEAAP8rAAD/OQAA/0oAAP9dAAD/cwAA/4wAAP+kAAD/uQAA/9QA&#10;AP/eAAD/3gAA/94A/xgsAP8ZKQD/GSgA/xUrAP8QMAD/CzgB/wNEAf8AUQH/AF4B/wBsAf8AeAH/&#10;AIIB/wCMAf8AlAH/AJwA/wCiAP8AqAD/AK8A/wC2AP8AvgD/AMgA/wDXAP8A5wD/APMA/wD9AP8A&#10;/wD/AP8A/wD/AP8A/wD/AP8A/wD/AP8A/wD/AP8A/xspAP8dJgD/HCUA/xknAP8TLAD/DjQA/wtA&#10;Af8ITgH/BVsB/wNoAf8CdAH/An8B/wKIAf8CkQH/ApgB/wKfAf8BpQD/AawA/wGyAP8BugD/AcQA&#10;/wHRAP8A5AD/APEA/wD8APwB/wD8Av8A/AP/APwE/wH8Bf8B/AX/AfwF/wH8Bf8B/x8mAP8hIgD/&#10;ICEA/x4jAP8YJwD/EzAA/xE8Af8OSgH/DVcB/wtjAf8KbwH/CnoB/wqEAf8KjQH/CpQB/wqbAf8K&#10;ogH/CqgB/wqvAf8KtwH/CsAA/wrMAP8K4AD7Cu8A9wr6APUL/wH1DP8B9A3/AfQN/wL0Df8C9A3/&#10;AvQN/wL0Df8C/yIiAP8kHQD/JBwA/yIdAP8eIgD/HCwA/xk4AP8WRQH/E1IB/xJeAf8QagH/EHUB&#10;/xB/Af8QiAH/EJAB/xCXAf8QngH/EKUB/RCsAfwQswH6EL0B+RHJAfUR3QHxEe0B7hH5AewS/wLr&#10;E/8C6hP/A+kT/wPpE/8D6RP/A+kT/wPpE/8D/yYdAP8oGAD/KBYA/yYWAP8mHQD/JigA/yM0AP8g&#10;QAD/HU0B/xtZAf8ZZQH+GXAB/Bh6AfkYgwH3GIwB9hiTAfQYmgHzGKEB8RmoAfAZsALuGboC7RnG&#10;Auoa2QLmGusB4hv5AuAb/wPeHP8E3Rz/Bdwc/wXcHP8F2xz/Bdsc/wXbHP8F/yoZAP8tEwD/LREA&#10;/y0RAP8uGQD/LSIA/ywuAP8pOgD/JkcB+iRUAfYjYAHyImsB7yJ1Au0ifgLrIocC6SKPAucilgLl&#10;Ip4C5CKlAuIirQLhI7cC3yPDAt0j1gLYJOoD0iT5Bc8l/wbNJf8HyyX/CMol/wjKJP8IyiT/CMok&#10;/wjKJP8I/y4UAP8xEAD/Mg0A/zQOAP81FAD/NRwA/zMnAPoxNADzL0EA7i1OAeksWgHlLGUC4ixw&#10;At8reQLdK4ID2iuLA9grkgTVK5oE0yuiBNErqgXPK7MFzSu/BswszwbILecHxC33CcEt/wq/Lf8L&#10;vS3/DLwt/wy8LP8Muyz/DLss/wy7LP8M/zERAP81DAD/NgcA/zoLAP88EAD/OxUA+DkfAO83KwDn&#10;NjkA4TVHANw1VAHVNWAC0TVqA840cwTMNHwFyjSFBsg0jQfGM5QIxDOcCcIzpQnBM64KvzO5C70z&#10;yAu7NOELtzTzDbQ0/w+xNP8PsDT/EK80/xCuNP8PrjT/D640/w+uNP8P/zUOAP84BwD/PAIA/0AG&#10;AP9BCwD6QQ8A7T8WAOM8IgDaPTEA0j5BAMw+TwLIPloDxD1kBcE9bge/PHYIvDx+Cro7hwu4O48M&#10;tzuXDbU6nw6zOqkPsTq0EK86whGuOtkRqjvvEqc7/xOlO/8UpDv/E6M7/xOiO/8Tojv/EqI7/xKi&#10;O/8S/zgKAP88AAD/QQAA9UUAAOZGAgDhRQcA40INANVDGQDMRSwAxkc8AcFHSQK8RlUEuUVfBrVE&#10;aAmzQ3ELsEN5Da5CgQ+sQokQqkGREqhBmhOnQKQUpUCvFaNAvBahQNAWnkHqF5xB/BeaQf8XmEH/&#10;F5hB/xaXQf8Vl0H/FZdB/xWXQf8V/zsGAP8/AAD5RgAA5UsAANxOAADTTQQA0UoJAMpKFADCTScA&#10;vE43AbdORQKyTVAFr0xaCKtLYwqoSmwNpkl0D6RJfBGhSIQTn0eMFZ1HlRebRp8YmUaqGZdGuBqW&#10;Rsobk0bmG5FH+RuPR/8ajkf/GY5H/xiNR/8YjUf/F41H/xeNR/8X/z4CAP9DAADrSwAA3VEAANFU&#10;AADKVAEAxlIFAMFREQC5UyIAs1UzAa5UQQKqVEwFplNWCKJRXwyfUGcPnU9vEZpOdxSYTn8Wlk2I&#10;GJNMkRmRTJsbj0umHY1Lsx6LS8UeiUviHodM9x6GTP8dhUz/HIVN/xqFTP8ZhUz/GYVM/xmFTP8Z&#10;/0AAAPxHAADlUAAA1VYAAMpZAADCWgAAvVgDALhXDgCxWR4ArFovAadaPQKiWUkFnlhTCZtXWwyX&#10;VmQQlVVrEpJUcxWPU3sXjVKEGotRjRyIUZcehlCjH4RQsCCCUMEhgFDdIX5R9CB9Uf8ffVH/HX1R&#10;/xx9Uf8bfVH/Gn1R/xp9Uf8a/0IAAPBKAADfVAAAzloAAMReAAC8XwAAtl4AALFcCwCrXhoApWAr&#10;AKBgOgKcX0UFl15QCZRcWAyQW2AQjVpoE4tZcBaIWHcYhVeAG4NWiR2AVpQfflWfIXtVrSJ5VL0j&#10;eFXXI3dV8iJ2Vv8gdlb/H3ZW/x12Vv8cdlb/G3ZW/xt2Vv8b/0UAAOxOAADaWAAAyV4AAL9iAAC3&#10;ZAAAsWMAAKthCACkYxcAn2QoAJplNwKWZEMFkWNNCI5hVQyKYF0Qh19lE4RebBaBXXQZflx9HHxb&#10;hh55WpEgd1qdInRZqiRyWbolcVnSJXBa8CNvWv8ib1r/IHBa/x5wWv8dcFr/HHBa/xxwWv8c/0gA&#10;AOdSAADTWwAAxWIAALtmAACzaAAArGgAAKVmBQCfZxQAmmklAJVpNAKQaEAEjGdKCIhmUwyEZVsQ&#10;gWRiE35jahZ7YnIZeGF6HHZghB5zX44hcF6aI25eqCVsXbglal7OJmle7iRpXv8ial7/IGpe/x9q&#10;Xv8eal7/HWpe/x1qXv8d+UoAAONVAADPXwAAwWUAALdqAACvbAAAp2wAAJ9qAQCZaxEAlG0iAJBu&#10;MQGLbT0Eh2xHB4NrUAt/algPfGhgE3hnZxZ2Z28Zc2Z4HHBlgR5tZIwhamOYI2hipiVmYrYmZGLM&#10;JmRi7CVkYv8jZGL/IWVi/x9lYv8eZWL/HWVi/x1lYv8d8kwAAN9YAADKYgAAvWkAALNuAACrcAAA&#10;onAAAJluAACTcBAAj3IfAIpyLgGGcjsDgnFFB31wTgt6blYOdm1eEnNsZRVwa20YbWp1G2ppfx5n&#10;aYohZWiWI2JnpCVgZ7QmX2fJJl5n6iVeZ/4jX2f/IV9m/x9gZv8eYGb/HmBm/x5gZv8e708AANpc&#10;AADGZQAAum0AALByAACndQAAnXQAAJRzAACNdA0AiXYcAIV3KwGBdzgDfHZDBnh1TAl0dFQNcXNb&#10;EW5yYxRrcWsXaHBzGmVvfB1ibocgX22UIl1soiRabLIlWWzHJVhs6CVZbP0jWWv/IVpr/x9ba/8e&#10;W2r/Hltq/x5bav8e61MAANNgAADCaQAAtnEAAKx2AACjeQAAmXkAAI13AACHeQsAg3sYAH98KAB7&#10;fDUCd3tABXN6SQhveVEMbHhZD2h3YRNldmgWYnVwGV90ehxcdIUfWnORIVdyoCNVcrAkU3LFJFNy&#10;5yRTcfwiVHH/IFRw/x9VcP8eVW//HVVv/x1Vb/8d5VcAAM1kAAC+bQAAsnUAAKh7AACffgAAk30A&#10;AId9AACAfwcAfIAVAHiBJAB1gjIBcYE9BG2ARgdpgE8KZn9WDWN+XhFgfWYUXXxuF1p7dxpXeoId&#10;VHqPH1F5nSFPea4iTnnDIk145SJNd/shTnf/H052/x5Pdf8dT3X/HU91/x1Pdf8d31wAAMhoAAC5&#10;cgAArnoAAKWAAACaggAAjoIAAICDAAB5hQIAdIYRAHGIIABuiC4Baog5AmeHQwVjh0wIYIZTC12F&#10;Ww5ahGMRV4RrFFSDdRdRgoAaToGNHEuBmx5JgawfSIDBIEeA4x9Hf/oeSH7/Hkh9/x1JfP8cSXz/&#10;HEl8/xxJfP8c1mEAAMJuAAC0eAAAqoAAAJ+FAACUhwAAiIcAAHuJAABwjAAAa44NAGiPGgBmjykA&#10;YpA1AV+PPwNcj0gFWY5QCFaOWAtTjWAOUIxoEE2MchNKi30WSIqKGEWKmRpDiqobQoq/G0GK4RtB&#10;iPkbQYb/G0GF/xtChf8aQoT/GkKE/xpChP8azWcAALx0AACvfgAApYYAAJqKAACOjAAAgo0AAHWQ&#10;AABnlAAAYZUIAF6XFABclyMAWpgvAFeYOgFUmEQDUpdMBU+XVAdMl1wJSZZlDEeWbw5ElXoRQZWI&#10;Ez+UlxU9lKgWO5S9FjuU3xY6kvgXOpD/FzqP/xc6jv8XOo7/FzqO/xc6jv8XxW4AALZ7AACqhQAA&#10;nosAAJSPAACIkgAAe5QAAG6XAABimwAAV54AAFKgDgBRoBsAT6EoAE2hNABLoT4BSaFHAkehUANE&#10;oVgFQqFhBz+gawk9oHcLOqCFDTiglA42oKYPNaC7EDSg3Q80nfcQM5z/EjOa/xIzmf8TM5n/EzOZ&#10;/xMzmf8TvXcAAK+DAACjiwAAmJEAAI2VAACBmQAAc5wAAGefAABbogAAT6YAAEepCABEqhIAQ6of&#10;AEGrKwBAqzcAP6xBAD2sSgE7rFMCOaxcAzesZwQ1rHMFMqyBBjCskQcurKMILay4CSys2QgsqvUK&#10;K6j/Cyqm/wwqpf8NKqX/DSql/w0qpf8NtYAAAKiLAACckQAAkZYAAIWcAAB4oAAAa6UAAF+oAABT&#10;rAAASK8AAD2yAAA2tQsANLUVADO2IQAytiwAMbc3ADC3QQAvuEsALrhVACy4YAEquG0BKbl7Aie5&#10;jQIluZ8DJLm0AyO50gMjt/QEIrX/BSG0/wYhs/8HIbL/ByGy/wchsv8HrYoAAKCRAACVlwAAiJ0A&#10;AHujAABuqAAAYa0AAFWxAABKtAAAP7cAADS7AAArvgMAJMIMACLCFAAiwx8AIcMqACDENAAfxD8A&#10;HsVKAB3GVgAcxmMAG8dzABrHhQAZx5kAGMiuABfIywAXxvEBF8T/ARbD/wIWwf8DFsH/AxbB/wMW&#10;wf8Do5EAAJiYAACLngAAfaUAAHCrAABisQAAVrYAAEq5AAA+vQAANMAAACrEAAAiyAAAGcwEABPQ&#10;CgAR0hEAENIaABDTJQAP0zAADtQ8AA7USAAN1VYADdVlAAzWeAAM1o0AC9ikAArYvgAJ2eYACtb+&#10;AAvU/wAL0v8AC9L/AQvS/wEL0v8BmpgAAI6fAACApgAAcq0AAGS0AABXugAASb8AAD3CAAAyxgAA&#10;KMkAAB/NAAAX0QAAEdYAAAzbBQAI3gsABt8RAAXfGgAE4CQAAuEuAAHiOgAA40cAAORWAADkZwAA&#10;5XsAAOaSAADmqgAA58gAAOfwAADo/wAA6P8AAOj/AADo/wAA6P8AkZ8AAIKnAAB0rwAAZbcAAFe+&#10;AABJwwAAPMcAADDLAAAlzwAAHNQAABTZAAAO3QAACeEAAALlAAAA6QYAAOkNAADpEQAA6hgAAOsh&#10;AADtKwAA7zcAAPFFAADyVgAA82gAAPN+AAD0lwAA9bAAAPbQAAD38wAA9/8AAPf/AAD3/wAA9/8A&#10;hacAAHawAABmuAAAWMEAAErIAAA7zAAALtEAACPWAAAZ3AAAEeAAAAzjAAAE5wAAAOoAAAD1AAAA&#10;9AAAAPUFAAD1CwAA9g8AAPYUAAD4HQAA+icAAPw0AAD/QwAA/1UAAP9pAAD/gQAA/5oAAP+yAAD/&#10;zwAA/+0AAP/5AAD/+QAA//kAeLAAAGi6AABZwwAAS8sAADvRAAAt2AAAId0AABbiAAAO5gAACOoA&#10;AADtAAAA8AAAAPgAAAD/AAAA/wAAAP8AAAD/AAAA/wYAAP8MAAD/EAAA/xgAAP8iAAD/MAAA/0AA&#10;AP9TAAD/aQAA/4EAAP+ZAAD/rwAA/8MAAP/VAAD/1QAA/9UA/xMoAP8TJQD/ESUA/w0nAP8GLQD/&#10;ADUA/wBBAP8ATwD/AFwA/wBpAP8AdAD/AH4A/wCIAP8AkAD/AJcA/wCdAP8ApAD/AKoA/wCwAP8A&#10;twD/AMAA/wDMAP8A3wD/AOwA/wD4AP8A/wD/AP8A/wD/AP8A/wD/AP8A/wD/AP8A/wD/AP8A/xYl&#10;AP8WIgD/FCEA/xAjAP8KKAD/ADAA/wA9AP8ASwD/AFgA/wBkAP8AcAD/AHoA/wCEAP8AjAD/AJMA&#10;/wCaAP8AoAD/AKYA/wCtAP8AtAD/ALwA/gDIAP0A2QD7AOkA+gD2APkA/wD4AP8A+AD/APgA/wD4&#10;AP8A+QD/APkA/wD5AP8A/xoiAP8aHgD/GB0A/xMeAP8OIgD/CiwA/wc5AP8DRgD/AFMA/wBgAP8A&#10;awD/AHYA/wB/AP8AiAD/AI8A/wCWAP8AnQD/AKMA/gCpAPwAsAD6ALkA9wDEAPUA0gDzAOYA8gD0&#10;APEA/wDwAP8A7wD/AO8A/wDvAP8A8AD/APAA/wDwAP8A/x4dAP8eGQD/HBcA/xcYAP8THgD/ESgA&#10;/w40AP8MQQD/Ck4A/whbAP8HZgD/BnEA/wZ6AP8GgwD+BosA/AaSAPoGmQD4Bp8A9gamAPQGrQDy&#10;BrUA8AXAAO0FzgDrBeQA6QbzAOYI/wDlCv8A5Av/AOQL/wHkC/8B5Av/AeQL/wHkC/8B/yEYAP8h&#10;EwD/IBEA/xsSAP8cGgD/GiQA/xYvAP8TPAD/EUkA/xBVAPwOYQD5DmsA9g51APQOfgDyDoYA8A6O&#10;AO4OlQDtDpsA6w6iAOoOqgDoDrMA5g+9AOUPzADhD+MA3RDzANkR/wHWEv8B1BP/AdMT/wLSE/8C&#10;0hP/AtIT/wLSE/8C/yUTAP8lEAD/JA0A/yMOAP8jFAD/Ih4A/x8pAP8cNQD5GUMA9BhPAO8XWwDs&#10;F2YA6RdwAOYXeQDkF4EA4heJAOAXkQDfF5gA3RefANsXpwDZGLEA1hi7ANQZygDQGuEBzBvzAckc&#10;/wLGHP8CxBz/A8Mc/wPDHP8Dwxz/A8Mc/wPDHP8D/ygQAP8pCwD/KAYA/ysLAP8rEAD/KRcA/SYi&#10;APQjLgDsITsA5iBJAOIgVQDeIGAA2iFqANYhdADTIXwB0CGEAc8ijAHNIpMByyKbAckiowHII6wC&#10;xiO2AsQjxALCJNsCviXuA7sl/gS4Jf8FtiX/BbUl/wa1Jf8GtSX/BbUl/wW1Jf8F/ywNAP8tBQD/&#10;LgEA/zEFAP8xCwD9LxAA8SsYAOcpJQDfKDMA2ChCANEqTwDNK1oAyStlAccrbgHELHYCwix+AsAs&#10;hgO+LI4DvSyWA7ssngS5LKcEuCyxBbYsvwW1LdEFsS3qBq4u+werLv8IqS7/CKgu/wioLf8IqC3/&#10;CKgt/wioLf8I/y8IAP8xAAD/NQAA9jcAAOo2AgDnMwgA5C8PANkuGwDPMSwAyTM8AMQ0SQDANVUB&#10;vDVfAro1aAK3NXADtTR4BLM0gAWxNIgGsDSQBq40mQesNKIIqzSsCak0uQmnNMoKpTXlCqE1+Auf&#10;Nf8MnTX/DJ01/wucNf8LnDX/C5w1/wucNf8L/zMCAP81AAD2OgAA5T4AANxAAADUPQQA0jcJAMs4&#10;FQDDOiYAvT02ALg+RAG0PlABsT1aA649YwSsPWsFqTxzBqc8ewimPIMJpDuLCqI7lAugO50Mnjuo&#10;DZ07tA6bO8UOmTvgDpY79A+UPP8Pkjz/D5I8/w6RPP8NkTz/DZE8/w2RPP8N/zUAAP85AADqQQAA&#10;3UYAANBHAADJRgAAxkEFAMBAEQC5QiEAs0QyAK9FQAGrRUsCp0VVA6REXgWhRGYHn0NuCJ1Ddgqb&#10;Qn4LmUKGDZdBjw6VQZkPk0GkEZFBsBKQQcASjkHZEotB8RKJQv8SiEL/EYhC/xCHQv8Qh0L/D4dC&#10;/w+HQv8P/zgAAPM9AADjRwAA0kwAAMhOAADATQAAu0oCALZHDgCwSR0Aq0stAKZMOwGiTEcCnktR&#10;BJtLWgaZSmIIlklqCpRJcQySSHkOj0iCD41HixGLR5USiUagFIdGrBWFRrsWhEbRFoJH7haAR/8V&#10;f0f/FH9H/xJ/R/8Rf0f/EX9H/xF/R/8R/zsAAO5DAADcTAAAzFEAAMFUAAC5VAAAtFEAAK5NCwCo&#10;TxkAo1EpAJ5SNwGaUkMCl1FOBJRRVgaRUF4Jjk9mC4xObQ2JTnUPh01+EYVNhxOCTJEVgEycFn5L&#10;qRd8S7gYe0vNGHlM6xh4TP4Xd0z/FXdM/xR3TP8Td0z/EndM/xJ3TP8S/z4AAOhHAADVUAAAxlYA&#10;ALxYAAC0WQAArVYAAKdTBwChVBUAnFYlAJhXNAGUV0ACkFdKBI1WUwaKVVsJh1RjC4RUag6CU3IQ&#10;gFJ6En1SgxR7UY4WeFCZGHZQphl0ULUac1DJGnFQ6BpwUfwYcFH/F3BR/xVwUf8UcVD/E3FQ/xNx&#10;UP8T9UAAAORLAADPVAAAwVoAALddAACvXgAAp1sAAKFYAwCbWRIAllsiAJJcMQGOXD0CilxHBIdb&#10;UAaDWlgJgVlgDH5ZZw57WG8QeVd3E3ZWgBV0VosXclWWGW9VoxptVLIbbFTGG2pV5htqVfsZalX/&#10;F2pV/xZqVf8Va1X/FGtV/xRrVf8U8kMAAN9PAADLWAAAvV0AALNhAACrYgAAomAAAJtcAACVXhAA&#10;kGAfAIxhLgCIYToChGBFBIFgTgZ+X1YJe15dC3hdZQ52XGwQc1x0E3BbfRVuWogXa1qUGWlZoRtn&#10;WbAcZVnDHGRZ4xxkWfoaZFn/GGRZ/xdlWf8VZVn/FGVZ/xRlWf8U70YAANpSAADGWwAAumEAALBl&#10;AACmZgAAnWMAAJVhAACPYg4Ai2QcAIdlKwCDZTcBf2VCA3xkSwZ4Y1MIdWNbC3NiYg5wYWoQbWBy&#10;E2tgexVoX4YXZl6RGWNenxthXa4cYF3BHF9d4RxfXfgaX13/GF9d/xdgXf8WYF3/FWBd/xVgXf8V&#10;60oAANRWAADDXgAAtmUAAKxpAACiaQAAmGcAAI9lAACJZgwAhWgZAIFpKAB+ajUBemk/A3ZpSQVz&#10;aFEIcGdZCm1nYA1rZmcQaGVwEmVkeRVjZIMXYGOPGV5inRtcYqwcWmK/HFli3xxZYvcaWmL/GVph&#10;/xdbYf8WW2H/FVth/xVbYf8V500AAM9ZAAC/YgAAs2gAAKltAACebQAAk2sAAIlpAACDawkAf20V&#10;AHxuJQB4bjIBdW49AnFuRgRubU8Ha2xWCWhsXgxla2UPY2ptEWBpdhRdaYEWW2iNGFhnmxpWZ6ob&#10;VWe9HFRn3BxUZ/YaVGb/GFVm/xdVZf8WVmX/FVZl/xVWZf8V4lEAAMpdAAC7ZgAAr2wAAKZxAACZ&#10;cAAAjm8AAINuAAB9cAUAeHISAHVzIQBycy8Bb3M6AmxzRARpckwGZnJUCGNxWwtgcGMNXXBrEFtv&#10;dBNYbn8VVW6LF1NtmRlRbagaT227G05t2RpObPQZT2v/GE9r/xdQav8WUGr/FVBq/xVQav8V3VUA&#10;AMVhAAC3agAArHEAAKJ1AACUdAAAiXQAAHxzAAB2dQAAcXcQAG94HQBseSsAaXk3AWZ5QANjeUkF&#10;YHhRB113WAlbd2AMWHZoDlV1cRFSdXwTUHSIFk10lxdLc6YYSXO5GUhz1RlJcvMYSXH/F0px/xZK&#10;cP8VS3D/FEtw/xRLcP8U1FoAAMBmAACzbwAAqHYAAJ15AACPeAAAhHgAAHd5AABvfAAAan0NAGd+&#10;GQBkfyYAYoAyAV+APQJcgEYDWn9OBVd/VQdUfl0JUn1lDE99bw5MfHkRSnyGE0d7lBVFe6QWRHu3&#10;FkN70hZDevIWQ3n/FUN4/xREd/8URHb/E0R2/xNEdv8TzV8AALtrAACudAAApHwAAJd+AACKfQAA&#10;f34AAHJ/AABmgwAAYYQIAF6GEwBchyEAWocuAFiHOAFVh0ICU4dKA1CHUgVOhloHS4ZiCUmFbAtG&#10;hXcNQ4SDD0GEkhE/hKISPYS1EzyEzxM8gvASPIH/Ej2A/xI9f/8SPX7/ET1+/xE9fv8RxWYAALVx&#10;AACqewAAn4IAAJKCAACFggAAeYMAAG2GAABfigAAWI0BAFSODwBSjxsAUI8nAE+QMwBNkD0BS5BF&#10;AkmQTgNGkFYERI9fBUKPaAc/j3MJPY6ACzqOjww4jqANN46zDjaOzA42je8ONYv/DjWJ/w81iP8P&#10;Nof/DzaH/w82h/8Pvm0AALB5AAClggAAmYcAAIyIAAB/iAAAcooAAGaNAABakQAAUJUAAEmXCQBH&#10;mBMARZggAESZKwBDmTYAQZpAAECaSAE+mlECPJpaAjqaZAM3mm8FNZl9BjOZjAcxmZ0IL5mwCC6Z&#10;yggumO0ILpb/Ci2U/wotk/8LLZL/Cy2S/wstkv8LtnUAAKqBAACeiAAAk40AAIaOAAB4jwAAa5IA&#10;AF+VAABUmQAASZ0AAECgAAA6og0AOKMXADejIgA2pC0ANaQ3ADSkQQAzpUsAMaVUATClXgEupWoB&#10;LKV4AiqliAMopZoDJ6WtBCalxgMmpOsEJaL/BSWg/wYkn/8GJJ7/BySe/wcknv8Hr34AAKOIAACX&#10;jgAAjZMAAH6VAABwmAAAY5sAAFefAABMogAAQqYAADipAAAvrAMAKq4OACmuGAAoryMAJ68tACaw&#10;NwAlsEEAJLBLACOxVgAisWMAIbFxAB+xggAespQBHLKpARuywQEbsecBG6/+Ahqt/wIarP8DGqv/&#10;Axqr/wMaq/8DqIgAAJuPAACRlAAAhJoAAHafAABoogAAW6UAAE+pAABErQAAObAAAC+zAAAmtgAA&#10;HrkFABi7DgAXuxYAF7wgABa8KgAVvTUAFL1AABO+SwASvlgAEr5nABG/eAAQv4wAEMCiAA7AugAO&#10;wOEAD737AA+8/wAQuv8BELr/ARC6/wEQuv8Bn48AAJSVAACHmwAAeaEAAGunAABerAAAUrEAAEW0&#10;AAA6tgAAL7kAACW8AAAdvwAAFcMAAA/GBQALyg0ACcoUAAjKHQAHyicAB8oyAAbLPgAFy0sABMxa&#10;AAPMagACzH4AAcyUAADMqwAAzcgAAMztAADM/wAAy/8AAcr/AAHK/wAByv8Al5YAAIqcAAB8owAA&#10;bqoAAGCwAABStgAARbkAADm8AAAuvwAAI8MAABvGAAATygAADc0AAAjRAAAB1AkAANQOAADVFQAA&#10;1h4AANgnAADZMQAA2z4AANxLAADdWwAA3m4AAN6EAADfmwAA37QAAN7ZAADf9wAA3/8AAN//AADf&#10;/wAA3/8AjZ0AAH+lAABwrAAAYbMAAFO6AABFvwAAOMIAACzGAAAhyQAAGM0AABDRAAAL1QAABNoA&#10;AADeAAAA4AEAAOEJAADiDgAA5BMAAOUbAADnJAAA6S8AAOs8AADtSwAA7l0AAO5xAADviQAA8KIA&#10;APC8AADw4wAA7/kAAPD/AADw/wAA8P8AgaUAAHKtAABjtQAAVL0AAEbEAAA3yAAAKswAAB/QAAAV&#10;1QAADtoAAAfeAAAA4gAAAOYAAADpAAAA6gAAAOwAAADuBQAA7wwAAPEQAADzFwAA9SAAAPgrAAD7&#10;OQAA/UoAAP5eAAD/dAAA/40AAP+mAAD/wAAA/+EAAP/1AAD/9QAA//UAdK4AAGW3AABWwAAAR8gA&#10;ADjNAAAq0gAAHdgAABPdAAAM4gAAA+YAAADpAAAA7AAAAPAAAADzAAAA9AAAAPYAAAD4AAAA+gAA&#10;AP0HAAD/DQAA/xIAAP8bAAD/KAAA/zcAAP9KAAD/XgAA/3YAAP+PAAD/pgAA/7oAAP/RAAD/0QAA&#10;/9EA/w8kAP8OIgD/CyEA/wMkAP8AKQD/ADIA/wA+AP8ATAD/AFkA/wBlAP8AcAD/AHoA/wCEAP8A&#10;jAD/AJIA/wCZAP8AnwD/AKUA/wCrAP8AsgD/ALoA/wDFAP8A0wD/AOcA/wD0AP8A/wD+AP8A/wD/&#10;AP4A/wD+AP8A/gD/AP4A/wD+AP8A/xEhAP8QHgD/DR0A/wcfAP8AIwD/AC0A/wA6AP8ASAD/AFUA&#10;/wBhAP8AbAD/AHYA/wB/AP8AhwD/AI4A/wCVAP8AmwD/AKEA/wCnAP4ArgD9ALYA/ADAAPsAzQD5&#10;AOIA+ADwAPcA/AD2AP8A9QD/APUA/wD1AP8A9QD/APUA/wD1AP8A/xUdAP8TGgD/EBkA/wsZAP8A&#10;HQD/ACkA/wA2AP8AQwD/AFAA/wBcAP8AZwD/AHEA/wB6AP4AgwD8AIoA+gCRAPkAlwD4AJ0A9wCj&#10;APUAqgD0ALIA8gC7APEAyADvANwA7gDsAO0A+gDrAP8A6gD/AOoA/wDqAP8A6gD/AOoA/wDqAP8A&#10;/xgZAP8WFQD/ExMA/w4TAP8LGgD/ByQA/wIwAP8APgD/AEsA/wBXAP8AYgD8AGwA+AB1APUAfgDy&#10;AIUA8QCMAO8AkwDuAJkA7ACgAOsApgDpAK4A5wC3AOYAwwDkANQA4gDpAOEA9wDfAP8A3QD/AN0A&#10;/wDdAP8A3QD/AN0A/wDdAP8A/xsTAP8aEAD/Fg4A/xIOAP8SFQD/Dx8A/wwrAP8JOAD/BkUA+wNR&#10;APcCXADyAmYA7gJwAOoCeADnAoAA5gOHAOQDjgDiA5UA4QOcAN8EowDdBKsA2wS0ANgFwADWBdAA&#10;0wbnANAI+ADOCv8AzAv/AMsM/wDLDP8Aywv/AMsL/wDLC/8A/x8QAP8eCwD/GgcA/xkLAP8YEQD/&#10;FhkA/xIkAPoQMADzDj4A7g1KAOkMVgDlDGEA4gxqAN4NcwDbDXsA2Q2DANYNigDUDZEA0g2ZANAO&#10;oADPDqkAzQ6zAMsOvwDKD9AAxhHpAMIS+QC/E/8AvRP/AbwT/wG8E/8BvBP/AbsT/wG7E/8B/yIM&#10;AP8hBAD/IAAA/yEFAP8fDAD/HBEA9hgcAOwVKADlEzYA3xJDANkTTwDTFFoA0BVkAM0WbQDLFnUA&#10;yRd9AMcXhQDFGIwAxBiUAMIZnADAGaUAvhmvAL0auwC7GssAuBvlAbQc9gGyHf8CsB3/Aq8d/wKu&#10;Hf8Crh3/Aq4d/wKuHf8C/yYGAP8lAAD/JgAA+ycAAPElAwDwIQsA6BwSAN4ZHQDUGy0AzR08AMgf&#10;SQDFIFUAwSFfAL8iaAC8InAAuiN4ALkjfwG3I4cBtSOPAbQklwGyJKABsSSqAq8ktgKtJcYCqyXf&#10;Aqgm8wOlJv8Doyb/A6Im/wShJv8DoSb/A6Em/wOhJv8D/ykAAP8oAAD2LQAA5zAAAN8vAADZKwQA&#10;1iIKAM4jFgDGJicAwCg2ALsqRAC4K08AtSxZALIsYgGwLGoBri1yAawtegKqLYECqS2KAqctkgOl&#10;LZsDpC2lBKItsQSgLcAEny3YBJwu7wWZLv8Gly//BpYv/waVLv8FlS7/BZUu/wWVLv8F/ywAAP8u&#10;AADqNQAA3TkAANE5AADKNgAAxy8GAMEtEQC6MCEAtDIxALA0PgCsNUoAqTVUAac1XQGkNWUCojVt&#10;AqA1dAOfNXwEnTWEBJs1jQWaNJcGmDShBpY0rQeUNbsIkzXQCJA17AiONv4IjDb/CIs2/wiLNv8H&#10;ijX/B4o1/weKNf8H/y8AAPI0AADiPAAA0kEAAMdCAADAQAAAuzoBALY2DgCwORwAqjssAKY8OgCj&#10;PUYAnz1QAZ09WQKaPWEDmD1oBJY8cAWUPHcGkjyAB5E8iAePO5IIjTudCYs7qQqJO7cLiDvKC4U8&#10;6AuDPPsLgjz/CoE8/wqBPP8JgTz/CIE8/wiBPP8I/zMAAOw6AADaQwAAykcAAL9JAAC3RwAAsUIA&#10;AK0+CgCmQBcAokInAJ5DNQCaREIBl0RMAZREVQKRQ10Dj0NkBY1DawaLQnMHiUJ7CIdChAqFQY4L&#10;g0GZDIFBpQ1/QbMOfkHGDnxB5A56QvkNeUL/DHhC/wt4Qv8LeEL/CnhB/wp4Qf8K9jYAAOZAAADR&#10;SAAAw00AALlOAACxTQAAqUkAAKRFBgCfRhMAmkgjAJZJMgCSSj4Bj0pIAoxKUQOKSVkEh0lgBYVJ&#10;aAeDSG8IgUh3Cn9HgAt9R4oNekeVDnhGog92RrAQdUbCEHNG4BByR/cPcUf/DnFH/w1xR/8McUf/&#10;C3FG/wtxRv8L8zkAAOBEAADMTAAAvlEAALRTAACqUgAAok4AAJ1KAQCXSxEAk00gAI9PLgCMTzoB&#10;iE9FAoVPTgODT1YEgE5dBn5OZAd8TWwJeU10C3dMfQx1TIcOc0ySD3FLnxFvS60SbUu/EmxL3BJr&#10;TPURakz/D2pM/w5qS/8Nakv/DGpL/wxqS/8M8D0AANtIAADHUAAAulUAALBYAAClVgAAnFMAAJdP&#10;AACRUA4AjFIcAIlUKwCFVDcAglRCAX9USwN8VFMEelNaBnhTYgh1UmkJc1JxC3FReg1uUYQPbFCQ&#10;EGpQnBJoUKsTZlC8E2VQ2BNkUPMSZFD/EGRQ/w9kUP8OZU//DWVP/wxlT/8M7EEAANRMAADDVAAA&#10;tlkAAKxcAACgWgAAl1cAAJFUAACLVQwAhlcZAINYJwCAWTQAfVk/AXpZSAN3WFAEdFhYBnJXXwdv&#10;V2YJbVZuC2tWdw1oVYEPZlWNEWRUmhJiVKkTYFS6FF9U0xReVPITXlT/EV9U/w9fVP8OX1P/DV9T&#10;/w1fU/8N50QAAM9QAAC/WAAAs10AAKhfAACcXQAAklsAAItYAACFWgoAgVsWAH1cJAB6XTEAd108&#10;AXRdRgJxXU4Eb1xVBWxcXQdqXGQJaFtsC2VadQ1jWn8PYVmLEV5ZmBJcWKcUW1i4FFlZ0BRZWPAT&#10;WVj/EVpY/xBaWP8OWlf/DVpX/w1aV/8N40gAAMtTAAC7WwAAsGEAAKRiAACXYQAAjl8AAIVcAAB/&#10;XgcAe18TAHhhIQB1Yi4AcmI5AW9iQwJsYUsDamFTBWdhWgdlYGIJY2BqC2Bfcw1eXn0PW16JEVld&#10;lhJXXaUTVV22FFRdzhRUXe4TVF3/EVVc/xBVXP8OVVv/DlZb/w1WW/8N3kwAAMdWAAC4XwAArWQA&#10;AKBlAACTZAAAiWMAAH9hAAB5YgMAdWQRAHJlHgBvZisAbGc3AWpnQAJnZkkDZWZRBGJlWAZgZWAI&#10;XWRnCltkcAxZY3sOVmOGEFRilBJSYqMTUGK0E09izBNPYu0ST2H/EU9h/xBQYP8OUGD/DlBg/w1Q&#10;YP8N2U8AAMNaAAC0YwAAqWkAAJtoAACPZwAAhGcAAHllAABzZwAAb2kOAGxqGwBpaygAZ2w0AGRs&#10;PQFibEYCX2tOBF1rVgVaal0HWGplCVZpbgtTaXgNUWiED05okhBMZ6ESS2eyEklnyRJJZ+sSSWb/&#10;EEpm/w9KZf8OS2X/DUtk/w1LZP8N0VQAAL5eAACxZwAApm0AAJdsAACKawAAf2sAAHNrAABtbQAA&#10;aG4MAGVwFwBicSQAYHEwAF5xOgFccUMCWXFLA1dxUwRVcFoGUnBiB1BwawlOb3ULS2+CDUlujw9H&#10;bp8QRW6wEURuxxFDbeoQRGz/D0Rr/w5Fa/8NRWr/DUVq/w1Fav8Ny1gAALpjAACtbAAAoXEAAJJw&#10;AACFbwAAem8AAG5wAABlcwAAYHUHAF12EgBbdx8AWXgrAFd4NgBVeD8BU3hIAlF4TwNPd1cETHdf&#10;BUp3aAdIdnMJRXZ/C0N1jQxBdZ0OP3WuDj51xQ49degOPnP9DT5y/w0+cf8MP3H/DD9w/ww/cP8M&#10;xV4AALVpAACpcQAAnHUAAI10AACAdAAAdXQAAGl2AABeeQAAWHwBAFR9DgBSfhoAUX8mAE9/MQBN&#10;gDsATIBDAUqASwJIf1QCRn9cBEN/ZQVBf3AGP358CDx+igk6fpoKOX6sCzd+wws3feYLN3v8Czd6&#10;/ws3ef8KOHj/Cjh4/wo4eP8KvmQAALBvAACleAAAlnkAAId5AAB7eQAAcHoAAGR8AABYgAAAUIMA&#10;AEuFCgBIhhQAR4cgAEWIKwBEiDUAQ4g+AEGJRwFAiU8BPohYAjyIYQM6iGwEN4h4BTWIhwYziJgH&#10;MoeqBzCIwAcwh+QHMIX7CDCD/wgwgv8IMIH/CDCB/wgwgf8It2sAAKp2AACgfwAAkH4AAIJ+AAB2&#10;fwAAaoAAAF6DAABThwAASosAAEGOAgA9kA4AO5AYADqRIwA5kS0AOJI3ADeSQAA2kkkANJNSADOT&#10;XAExk2cBL5N0Ai2SgwMrkpQDKpKnAyiSvQQokuEDJ5D6BCeO/wUnjf8FJ4z/BSeM/wUnjP8FsXQA&#10;AKV+AACZhQAAioQAAH2EAABvhQAAY4gAAFiLAABNjwAAQ5MAADqXAAAymgcALpsQAC2bGgAsnCQA&#10;K5wuACqdOAApnUEAKJ1LACeeVQAmnmEAJZ5uACOefgEinpABIJ6jAR+euQEent0BHpz4Ah6a/wIe&#10;mf8DHpf/Ax6X/wMel/8Dqn0AAJ6FAACTiwAAhYoAAHWLAABojgAAW5EAAFCVAABGmQAAO50AADKg&#10;AAAqowAAIqYJAB+nEQAepxoAHagkAByoLQAbqDcAGqlBABmpTAAYqVgAF6pmABaqdgAVqokAFKqe&#10;ABOrtAASq9MAEqj1ABOn/wETpf8BE6X/AROk/wETpP8Bo4YAAJeMAACNkQAAfZIAAG2VAABgmAAA&#10;VJwAAEigAAA+pAAANKcAACqrAAAhrgAAGbEAABKzBwAPtRAADrUXAA61IQANtSsADbU2AAy2QQAL&#10;tk4ACrZcAAm2bAAItn8AB7aUAAa2qgAFtsUABrbqAAe1/wAItP8ACLP/AAmy/wAJsv8Amo0AAJCT&#10;AACEmAAAdJwAAGWgAABXpAAAS6gAAECsAAA1sAAAKrMAACG1AAAYuAAAEbsAAAy+AgAGwAsAAsAR&#10;AAHBGQAAwSIAAMIrAADCNgAAw0IAAMNQAADEXwAAxHEAAMSHAADEnQAAxLUAAMTaAADE9gAAw/8A&#10;AMP/AADD/wAAw/8Ak5QAAIeaAAB4oAAAaqYAAFysAABPsQAAQbUAADW3AAApugAAH70AABbAAAAQ&#10;wwAACsYAAAPKAAAAzAUAAMwMAADNEQAAzhgAAM4hAADQKgAA0TUAANNDAADUUgAA1GMAANV4AADV&#10;jwAA1acAANbCAADW6QAA1v0AANb/AADW/wAA1v8AipsAAHuiAABsqQAAXrAAAFC2AABCugAANL0A&#10;ACjBAAAdxAAAFMcAAA3LAAAGzgAAANIAAADXAAAA2QAAANoFAADcCwAA3RAAAN8VAADhHQAA4ycA&#10;AOUzAADnQgAA6FQAAOhnAADpfgAA6ZcAAOqvAADqzgAA6+8AAOv+AADr/wAA6/8AfaMAAG6rAABf&#10;sgAAUboAAELAAAA0wwAAJ8cAABvLAAASzwAAC9MAAALYAAAA3QAAAOEAAADkAAAA5QAAAOcAAADp&#10;AAAA6wcAAO0NAADvEQAA8RkAAPQkAAD3MQAA+UEAAPpVAAD6agAA+4QAAPudAAD8tgAA/NIAAP3t&#10;AAD99AAA/fQAcawAAGG1AABSvQAARMQAADTJAAAmzQAAGtIAABDYAAAI3QAAAOEAAADlAAAA6AAA&#10;AOwAAADvAAAA8QAAAPMAAAD1AAAA9wAAAPkBAAD7CAAA/g4AAP8VAAD/IQAA/y8AAP9BAAD/VgAA&#10;/20AAP+HAAD/oAAA/7YAAP/KAAD/1AAA/9QA/wsgAP8HHgD/AB0A/wAgAP8AJQD/AC4A/wA7AP8A&#10;SQD/AFYA/wBiAP8AbQD/AHYA/wB/AP8AhwD/AI4A/wCUAP8AmgD/AKAA/wCmAP8ArQD/ALUA/wC+&#10;AP8AywD/AOEA/wDwAP4A/QD9AP8A/QD/AP0A/wD9AP8A/AD/APkA/wD5AP8A/w0dAP8LGgD/BBkA&#10;/wAaAP8AHwD/ACoA/wA3AP8ARQD/AFEA/wBeAP8AaAD/AHIA/wB6AP8AggD/AIkA/wCQAP8AlgD/&#10;AJwA/gCiAPwAqQD7ALAA+QC5APgAxgD2ANkA9QDrAPQA+QDzAP8A8gD/APMA/wDzAP8A8wD/APMA&#10;/wDzAP8A/xAZAP8OFQD/CBQA/wAUAP8AGQD/ACUA/wAyAP8AQAD/AEwA/wBZAP8AYwD+AG0A/AB1&#10;APoAfQD5AIQA9wCLAPYAkQD0AJcA8wCeAPIApADwAKwA7gC0AO0AwADrAM8A6QDmAOgA9QDmAP8A&#10;5wD/AOYA/wDlAP8A5QD/AOUA/wDlAP8A/xIUAP8QEAD/DA8A/wMQAP8AFQD/ACAA/wAsAP8AOgD/&#10;AEcA+gBTAPcAXgD0AGcA8QBwAO8AeADtAH8A6wCGAOoAjADoAJMA5wCZAOUAoADjAKcA4QCwAN8A&#10;ugDdAMkA2wDgANgA8ADXAP4A1QD/ANQA/wDTAP8A0wD/ANMA/wDTAP8A/xUQAP8SDAD/DgkA/wsM&#10;AP8JEgD/AxoA/wAmAP0AMwD0AEAA7wBNAOsAWADoAGEA5QBqAOIAcgDgAHoA3gCAANwAhwDaAI4A&#10;2ACVANQAnADSAKMA0ACsAM4AtgDMAMQAygDZAMgA7QDHAPsAxQD/AMQB/wDDAf8AxAH/AMQB/wDE&#10;Af8A/xgLAP8VBQD/EAAA/xAGAP8PDQD/DBQA/AcfAPEDKwDnADkA4gBGAN4BUQDaAlsA1QJkANID&#10;bADPA3QAzQR7AMsEggDKBIkAyAWQAMYFmADEBaAAwgapAMEGtAC/BsEAvQjVALsJ7AC4C/0Atgz/&#10;ALUN/wC0Df8AtA3/ALQN/wC0Df8A/xsFAP8YAAD/FwAA/xYAAPsTBgD6EA4A7gwWAOMJIgDaCTAA&#10;0wo+AM4LSgDKDFUAxw1eAMUNZwDCDm8AwQ52AL8OfgC9D4UAvA+NALoQlQC4EJ0AtxCnALURsgCz&#10;EcAAshHVAK4T7gCrFP4AqRX/AKcV/wCnFf8AphT/AaYU/wGmFP8B/x8AAP8cAAD6HgAA6x4AAOMc&#10;AADfFQUA3g4NANMOGADLESgAxRM3AMAURAC8Fk8AuRdZALcXYQC0GGkAsxlxALEZeACvGoAArhqI&#10;AKwbkACrG5kAqRujAKccrgCmHLwApB3PAKEe6gGeHvwBnB//AZsf/wGaH/8Bmh7/AZke/wGZHv8B&#10;/yIAAP8hAADsJwAA4CoAANQpAADNJAAAyhwIAMQZEgC9HCIAtx4xALMgPgCvIUkArSJTAKojXACo&#10;JGQApiRsAKQkcwCjJHoAoSWCAaAliwGeJZQBnSWeAZsmqgGZJrcBmCbJApUn5gKSJ/kCkCj/Ao8o&#10;/wKOJ/8Cjif/Ao4n/wKOJ/8C/yYAAPIpAADjMQAA0jQAAMg0AADAMAAAuykCALgjDgCxJhwArCgr&#10;AKgqOACkK0QAoSxOAJ8tVwCdLV8Amy1nAZktbgGYLnUBli59ApQuhgKTLpACkS6aA48upgONLrMD&#10;jC7FA4ov4QSHL/YEhS//BIQv/wOEL/8Dgy//A4Mv/wODL/8D+ykAAOsxAADZOAAAyTwAAL88AAC2&#10;OQAAsDIAAKwtCwCnLxcAojEmAJ4zNACaNEAAmDVKAJU1UwCTNVsBkTViAY81aQKNNXECjDV5A4o1&#10;ggOINYsEhjWWBIQ1ogWCNa8FgTXABn823AZ9NvQGezb/BXs2/wV6Nv8Eejb/BHo1/wR6Nf8E9S0A&#10;AOQ3AADQPwAAwkMAALdEAACtQAAApzoAAKM2BgCdNxMAmTkiAJU6LwCSPDsAjzxGAIw8TwGKPFcB&#10;iDxeAoY8ZQKEPG0Dgjx1BIA8fQR/PIcFfTySBns7ngd5O6wHdzu8CHY81Qh0PPEIczz/B3I8/wZy&#10;PP8Fcjz/BXI7/wVyO/8F8TIAAN49AADJRAAAvEgAALBJAACmRgAAn0EAAJs9AQCVPRAAkT8dAI1B&#10;KwCKQjgAh0NCAIRDSwGCQ1MBgENbAn5CYgN8QmkEekJxBXhCegZ2QYQHdEGPCHJBmwhwQakJb0G5&#10;Cm1B0ApsQe4Ja0L/CGpC/wdqQf8GakH/BmpB/wVqQf8F7TcAANZCAADESQAAt00AAKtNAACgSgAA&#10;mEcAAJNCAACOQw0AiUUaAIZGKACDRzQAgEg/AH5ISAF7SFACeUhXAndIXwN1SGYEc0duBXFHdgZv&#10;R4AHbUaMCWtGmAppRqYLZ0a2C2ZGzAtlRuwLZEf/CWRG/whkRv8HZEb/BmRF/wZkRf8G6DsAANBG&#10;AAC/TQAAs1EAAKVRAACaTgAAkksAAI1HAACHSAsAg0oWAH9LJAB9TDEAek08AHdNRQF1TU0Cc01V&#10;AnFNXANvTWMEbUxrBWtMcwdpS30IZkuJCWRLlgpiS6QLYUu0DF9LygxeS+oLXkv+Cl5L/wleSv8I&#10;Xkr/B15K/wdeSv8H4z8AAMtJAAC8UQAAsFUAAKFUAACWUgAAjVAAAIdMAACBTQgAfU8TAHpQIQB3&#10;US4AdFI5AHJSQgFvUksBbVJSAmtRWQNpUWEEZ1FoBmVQcQdjUHsIYVCGCl9PkwtdT6EMW0+yDVlP&#10;xw1ZT+gMWE/9C1hP/wlZT/8IWU7/B1lO/wdZTv8H30MAAMdNAAC4VAAArFkAAJ1XAACRVQAAiFQA&#10;AIFQAAB7UgQAd1MRAHRUHgBxVSsAb1Y2AGxWQAFqVkgBaFZQAmZWVwNkVl4EYlVmBWBVbwddVXgI&#10;W1SECllUkQtXVKAMVVOwDVRTxQ1TU+YMU1P8C1NT/wlUUv8IVFL/CFRS/wdUUv8H2kYAAMNQAAC1&#10;WAAAqFsAAJlaAACNWAAAhFcAAHtUAAB2VgEAcVcPAG5ZGwBsWigAaVozAGdbPQFlW0UBY1tNAmFa&#10;VQNfWlwEXVpkBVtZbAZYWXYIVlmCCVRYjwtSWJ4MUFiuDU9Yww1OWOQMTlj7C09X/wlPV/8IT1b/&#10;CFBW/wdQVv8H00oAAMBUAACyXAAAo14AAJVdAACJXAAAf1sAAHZZAABwWgAAa1wNAGhdGABmXiQA&#10;ZF8wAGJfOgBgX0MBXl9LAlxfUgJaX1oDWF9hBVVeagZTXnQHUV1/CU9djQpNXZwLS12sDEpdwQxJ&#10;XeMMSVz6Cklb/wlKW/8ISlr/CEpa/wdKWv8Hzk4AALxYAACuYAAAn2EAAJFgAACFXwAAe18AAHBd&#10;AABqXwAAZWEKAGJiFABgYyEAXmQtAFxkNwBaZEABWGRIAVZkUAJUZFcDUmRfBFBkZwVOY3EGTGN9&#10;CEliiwlHYpoKRmKqC0RivwtEYuELRGH5CkRg/wlEYP8IRV//B0Vf/wdFX/8HyFIAALhcAACrZAAA&#10;m2QAAIxjAACAYwAAdmMAAGpiAABjZAAAX2YGAFtnEQBZaB0AV2kpAFZqMwBUajwAUmpFAVBqTAFO&#10;alQCTGpcA0pqZQRIaW8FRml6B0RpiAhCaJgJQGipCj9ovQo+aN4JPmf3CT5m/wg/Zf8HP2X/Bz9k&#10;/wc/ZP8Hw1cAALNhAACnaQAAlmgAAIdnAAB7ZwAAcWcAAGVoAABcagAAWGwBAFRuDgBSbxgAUG8k&#10;AE5wLgBNcDgAS3FBAEpxSQFIcVEBRnFZAkRwYgNCcGwEQHB4BT5whgY8b5UHOm+mCDhvuwg4b9sH&#10;OG72Bzht/wc4bP8GOWv/Bjlq/wY5av8GvVwAAK9mAACibQAAkWwAAIJrAAB3awAAbGwAAGFuAABX&#10;cAAAUHMAAEx1CgBJdhMAR3cfAEZ3KQBFeDMAQ3g8AEJ4RABBeE0BP3hVAT14XgI7eGgCOXh0Azd4&#10;ggQ1eJMFM3ekBTJ3uQUxeNcFMXb1BTF0/wUxc/8FMXL/BTJy/wUycv8Ft2MAAKptAACccQAAi3AA&#10;AH1wAABycAAAZ3EAAFxzAABRdwAASnoAAEJ9AwA/fg4APX8YADx/IwA7gC0AOoA2ADmBPwA4gUgA&#10;NoFQADWBWgEzgWQBMYFwAS+BfwItgY8DLIGhAyqBtgMpgdIDKX/zAyl9/wMpfP8DKXv/Ayl7/wMp&#10;e/8DsWoAAKV0AACVdgAAhXUAAHh1AABtdQAAYXcAAFd6AABMfgAAQ4EAADuFAAA1iAkAMokRADGJ&#10;GwAwiSUAL4ovAC6KOAAti0EALItKACqLVAApi18AKItrACaLegEki4sBI4ueASKLswEhjM4BIYrx&#10;ASCI/wIghv8CIIX/AiGF/wIhhf8Cq3IAAKF8AACPewAAgHoAAHN6AABmfAAAW38AAFCCAABGhgAA&#10;PIoAADSNAAAskQAAJpMMACSUEwAjlBwAIpUmACGVLwAglTgAH5ZCAB6WTAAdllgAHJZkABqXdAAZ&#10;l4YAGJeZABeXrgAVl8kAFpXuABaT/wEWkv8BFpH/ARaQ/wEWkP8BpXsAAJmDAACJgQAAe4AAAGyC&#10;AABfhAAAVIgAAEmLAAA/kAAANZQAAC2XAAAlmgAAHZ4BABagDAAUoRIAFKEbABOhJQASoS4AEaI4&#10;ABGiQwAQok8AD6JcAA6jawANo30ADaOSAAyjpwAKosAAC6LmAAyg/gANn/8ADZ7/AA2d/wANnf8A&#10;noQAAJKJAACDiAAAc4gAAGWLAABYjgAATJIAAEGXAAA3mwAALp4AACSiAAAcpQAAFagAAA+rBAAK&#10;rgwAB60SAAatGwAFrSQABK4uAAKuOQABrkUAAK5SAACuYQAArnMAAK6HAACunQAArrQAAK7VAACt&#10;9AAArf8AAKz/AACr/wAAq/8AlosAAIyQAAB7kAAAa5IAAF2WAABQmgAARJ8AADmjAAAvpwAAJasA&#10;AByuAAAUsQAADrQAAAm3AAABuAkAALgOAAC5FAAAuRwAALolAAC6LwAAuzoAALxHAAC8VgAAvGcA&#10;ALx7AAC8kQAAvKkAALzEAAC86wAAu/4AALv/AAC7/wAAu/8AkJIAAIOYAABzmwAAY58AAFWjAABH&#10;qAAAO60AADCxAAAltAAAG7cAABK6AAAMvQAABb8AAADDAAAAxAIAAMUKAADFDgAAxhQAAMcbAADI&#10;JAAAyi4AAMw6AADNSQAAzVkAAM1sAADOgwAAzpsAAM21AADO2gAAzvYAAM3/AADN/wAAzf8AhpkA&#10;AHegAABppgAAWqwAAEyyAAA+tgAAMLkAACS8AAAZvwAAEcIAAArFAAACyQAAAMwAAADQAAAA0QAA&#10;ANIBAADTCAAA1Q0AANcRAADaGAAA3CEAAN8sAADhOgAA4koAAONdAADkcgAA5IsAAOWlAADlwAAA&#10;5eYAAOX4AADl/wAA5f8AeqEAAGupAABcrwAATbYAAD+8AAAwvwAAI8MAABfHAAAPygAAB84AAADR&#10;AAAA1gAAANwAAADfAAAA4AAAAOIAAADkAAAA5gMAAOgJAADpDgAA7BUAAO4eAADxKwAA9DoAAPVN&#10;AAD2YQAA93kAAPiTAAD4rQAA+cYAAPnkAAD58wAA+fMAbaoAAF6yAABPugAAQMEAADHFAAAiyQAA&#10;Fs4AAA3SAAAE2AAAAN0AAADhAAAA5AAAAOgAAADrAAAA7QAAAO8AAADxAAAA8wAAAPYAAAD4AwAA&#10;+gsAAP0RAAD/GwAA/ykAAP87AAD/TwAA/2YAAP9/AAD/mQAA/68AAP/DAAD/1gAA/9YA/wQcAP8A&#10;GQD/ABkA/wAcAP8AIgD/ACsA/wA4AP8ARgD/AFMA/wBeAP8AaQD/AHIA/wB6AP8AggD/AIkA/wCP&#10;AP8AlQD/AJsA/wChAP8AqAD/AK8A/wC5AP8AxQD/ANkA/gDsAP0A+wD7AP8A+wD/APsA/wD6AP8A&#10;9AD/APAA/wDwAP8A/wcYAP8BFQD/ABQA/wAWAP8AGwD/ACYA/wA0AP8AQgD/AE4A/wBaAP8AZAD/&#10;AG0A/wB1AP8AfQD/AIQA/wCKAP0AkAD8AJYA+gCdAPkAowD4AKsA9wC0APUAvwD0AM4A8wDmAPEA&#10;9gDwAP8A7wD/AO8A/wDuAP8A7gD/AOoA/wDqAP8A/wsUAP8GEQD/ABAA/wAQAP8AFgD/ACIA/wAu&#10;AP8APAD/AEkA/wBUAP4AXwD7AGgA+QBwAPcAeAD1AH8A8wCFAPIAiwDwAJIA7wCYAO0AnwDsAKYA&#10;6gCuAOgAuQDnAMcA5QDeAOMA8ADiAP4A4AD/AOAA/wDhAP8A4QD/AOEA/wDhAP8A/w0QAP8JDQD/&#10;AQwA/wAMAP8AEgD/ABwA/wAoAPwANgD5AEMA9gBOAPIAWQDvAGIA7ABrAOoAcgDoAHkA5gCAAOQA&#10;hgDiAIwA4QCTAN8AmgDdAKEA2wCqANgAtADVAMAA0gDTANAA6gDOAPoAzQD/AM0A/wDNAP8AzAD/&#10;AMwA/wDMAP8A/xAMAP8MBwD/AwIA/wAIAP8ADgD/ABYA9gAiAPAALwDsADwA6QBIAOUAUwDhAFwA&#10;3gBlANsAbADXAHMA1AB6ANIAgADQAIcAzgCOAMwAlQDKAJ0AyAClAMYArwDEALsAwgDLAMAA5QC+&#10;APUAvQD/ALwA/wC8AP8AvAD/ALwA/wC8AP8A/xEFAP8OAAD/CgAA/wgBAP8ECgD4ABAA6QAaAOMA&#10;KADeADUA2QBBANMATADPAFYAywBfAMkAZgDGAG4AxAB0AMIAewDBAIIAvwCJAL0AkAC8AJgAugCh&#10;ALgAqwC2ALcAtADHALIA4ACxAfIArwL/AK4D/wCtBP8ArQT/AK0E/wCtBP8A/xQAAP8QAAD/DwAA&#10;8g0AAOoKAADpAwkA3QASANQAHwDNAS0AyAI6AMQDRQDAA1AAvQRZALsFYQC5BWgAtwZvALUGdgC0&#10;B30AsgeEALEIjACvCJUArQmeAKsJqACqCrUAqArFAKYL3wCkDfQAog7/AKAO/wCfDv8Anw7/AJ8O&#10;/wCfDv8A/xcAAP8TAADvGAAA5BkAANsWAADSEAIAzwkLAMgIFgDBCiQAvAwyALcNPgC0DkkAsQ5T&#10;AK8QWwCtEGMAqxBqAKkRcQCoEXgAphGAAKURiACjEpEAoRKbAKATpgCeE7MAnBPDAJsU3gCXFvQA&#10;lRb/AJQX/wCTF/8Akhf/AJIW/wCSFv8A/xoAAPQdAADlIwAA1SUAAMokAADCHQAAvhYEALsQEAC0&#10;Ex0ArxUrAKsWOACnGEMApRlNAKIZVgCgGl0AnhtlAJ0bbACbHHMAmhx7AJgcgwCXHY0AlR2XAJMe&#10;ogCSHq8AkB6/AI8f2ACMIPEBiSD/AYgg/wGHIP8BhyD/AYYg/wGGIP8B+h4AAOsmAADaLQAAyjAA&#10;AL4uAAC1KAAAsCIAAK4bDACoHRcAox8mAJ8hMwCcIj4AmSNIAJckUQCVJFkAkyVgAJIlZwCQJm4A&#10;jiZ2AI0mfwCLJogBiieTAYgnngGGJ6sBhCe7AYMo0QGAKO4Bfin/AX0p/wF8KP8BfCj/AXwo/wF8&#10;KP8B9SQAAOMuAADPNQAAwTgAALQ2AACrMQAApSwAAKImBgCeJhMAmSghAJUqLgCSKzkAjyxEAI0t&#10;TACLLVQAiS5cAIcuYwCGLmoBhC5yAYIuegGBL4QBfy+PAn0vmgJ7L6cCei+3AngvzAJ2MOoCdTD+&#10;AnMw/wJzMP8Ccy//AnMv/wJzL/8C8CoAANw1AADHOwAAuj8AAKw8AACiOAAAnDMAAJgvAACVLhAA&#10;kDAcAIwyKQCJMzUAhjQ/AIQ1SQCCNVEAgDVYAH41XwF9NWYBezZuAXk1dgJ4NYACdjWLA3Q1lwNy&#10;NqQDcDa0BG82yARtNucEbDb8A2s2/wNrNv8Cajb/Amo1/wJqNf8C6jAAANM6AADCQQAAs0MAAKVB&#10;AACbPgAAlToAAJA2AACMNQ0AiDcYAIQ4JQCBOjEAfzs8AHw7RQB6PE0AeDxVAXc8XAF1PGMBczxq&#10;AnE8cwJwPHwDbjuHA2w7lARqO6EEaDuxBWc8xQVlPOUFZDz6BGQ8/wNjO/8DYzv/A2M7/wJjO/8C&#10;5TUAAM0/AAC9RgAArkcAAJ9FAACVQwAAjkAAAIk8AACEPAoAgD0UAH0+IgB6Py4AeEA4AHVBQgBz&#10;QUoAckFRAXBBWQFuQWACbEFnAmpBcANoQXkDZ0GEBGVBkQVjQZ8FYUGuBmBBwgZeQeIGXkH5BV1B&#10;/wRdQP8DXUD/A11A/wNdQP8D3zkAAMhDAAC5SgAAqUsAAJtJAACQRwAAiEQAAINBAAB+QQYAekIR&#10;AHZDHgB0RSoAcUU1AG9GPwBtRkcAa0ZPAWpGVgFoRl0CZkZlAmRGbQNiRnYEYEaCBF5GjgVcRZwG&#10;W0WsBllGvwdYRt8GWEb3BVdF/wRXRf8EV0T/A1hE/wNYRP8D2j0AAMRHAAC1TgAApE4AAJZMAACL&#10;SwAAg0kAAH1FAAB4RgIAdEcQAHBIGwBuSScAa0oyAGpLPABoS0QAZktMAWRLUwFiS1oCYEtiAl9L&#10;agNdS3QEW0p/BVlKjAVXSpoGVUqqB1RKvQdTStwHUkr2BlJK/wVSSf8EUkn/A1JI/wNTSP8D1EEA&#10;AMBLAACyUQAAoFAAAJJPAACHTgAAfkwAAHhIAABySgAAbksNAGtNGABoTiQAZk4vAGRPOQBiT0IA&#10;YVBJAV9QUQFdUFgCW09gAllPaANXT3IEVU99BVNPigVSTpgGUE6oB05OuwdNTtkHTU71Bk1O/wVN&#10;Tf8ETU3/BE5M/wNOTP8DzkQAALxOAACuVAAAnFMAAI5SAACDUQAAelAAAHJNAABsTwAAaFALAGVR&#10;FQBjUiEAYVMsAF9TNgBdVD8AW1RHAFpUTgFYVFYBVlRdAlRUZgNSU28DUFN7BE5TiAVMU5cGS1On&#10;B0lTugdIU9UHSFLzBkhS/wVIUf8ESVH/BElQ/wNJUP8DykgAALlSAACqVwAAmFYAAIpVAAB/VAAA&#10;dlMAAGxRAABnUwAAYlQIAF9WEgBdVx4AW1cpAFlYMwBYWDwAVllEAFVZTAFTWVMBUVlbAk9YZAJN&#10;WG0DS1h4BElYhgVHV5UGRVelBkRXuAZDWNIGQ1fyBkNW/wVDVf8ERFX/BERU/wNEVP8DxkwAALVW&#10;AAClWgAAlFkAAIZYAAB7WAAAcVcAAGZWAABhWAAAXVkEAFlaEABXWxsAVVwmAFNdMABSXTkAUV5B&#10;AE9eSQBNXlEBTF5YAUpeYQJIXWsDRl12A0RdgwRCXZIFQF2jBj9dtgY+XdAGPVzxBT5b/wQ+Wv8E&#10;Plr/Az5Z/wM/Wf8DwVAAALFaAAChXQAAkFwAAIJbAAB2WwAAbVsAAGFbAABbXQAAVl4AAFJgDQBQ&#10;YRcATmIiAE1iLABMYzUASmM+AEljRgBHY04ARmNWAURjXgFCY2gCQGNzAz5jgQM8Y5AEOmKhBDli&#10;tAU4Y80FOGLvBDhh/wQ4YP8DOF//Azle/wM5Xv8DvFUAAK1fAACcYAAAi18AAH1fAAByXwAAaF8A&#10;AF1gAABVYgAAT2QAAEtmCgBJZxIAR2gdAEVoJwBEaTEAQ2k5AEJqQgBAakoAP2pSAD1qWwE8amUB&#10;OmpwAjhqfgI2aY0DNGmfAzNpsgMxacsDMWjtAzFn/wMxZv8DMmX/AzJk/wMyZP8Dt1sAAKlkAACW&#10;ZAAAhmMAAHhjAABtYwAAZGQAAFllAABQaAAASWsAAENtBABAbg4APm8YAD1vIgA8cCsAOnA0ADlx&#10;PQA4cUUAN3FOADZxVwA0cWEBMnFtATFxegEvcYoCLXGcAitxrwIqccgCKnDrAipv/wIqbf8CKmz/&#10;Aits/wIrbP8CsWEAAKRpAACQaAAAgGcAAHRnAABpZwAAX2gAAFVrAABLbgAAQ3EAADx0AAA3dgoA&#10;NHcSADN4HAAyeCUAMXkuADB5NwAveT8ALnlIACx6UgArelwAKnpoACh6dgAmeocBJXqZASN6rAEi&#10;esUBInnpASJ3/wEidv8BInX/AiJ0/wIjdP8CrGgAAJ1uAACKbQAAe2wAAG9sAABlbAAAWm4AAFBx&#10;AABFdQAAPXgAADZ8AAAufwIAKYENACeCFAAmgh4AJYInACSCLwAjgzgAIoNCACGDSwAghFYAH4Ri&#10;AB6EcQAchIIAG4SVABqEqQAYhMEAGIPmABiB/QAZgP8BGX//ARl+/wEZfv8BpnAAAJVzAACEcgAA&#10;dnEAAGtxAABecwAAVHYAAEl5AAA/fQAAN4EAAC+EAAAniAAAIIsFABuNDgAajRUAGY0eABiOJwAX&#10;jjAAFo45ABWOQwAUj08AE49bABKPagARj3sAEI+PAA+PpAAOj7sADY/gAA6N+gAPi/8AEIr/ABCJ&#10;/wAQif8AoXoAAI55AAB+dwAAcncAAGR4AABYewAATX4AAEKCAAA5hgAAL4oAACeOAAAgkQAAGJUA&#10;ABKYBQAOmg4ADZoUAAyaHQALmiYAC5owAAqaOwAJmkYACJpTAAabYQAFmnIABJqGAAKamwAAmrEA&#10;AZnPAAKZ8AACmP8ABJf/AAWW/wAFlv8AmYEAAId/AAB6fgAAa34AAF2BAABQhQAARYkAADuNAAAx&#10;kgAAKJYAAB+ZAAAYnQAAEaAAAAyjAgAGpQoAAaUQAAClFgAAph8AAKYoAACmMgAApz0AAKdKAACn&#10;WAAAp2gAAKd8AACnkQAApqgAAKbDAACl6QAApfwAAKX/AACk/wAApP8AkYcAAIKGAAByhgAAY4gA&#10;AFWMAABJkQAAPZYAADKaAAAongAAH6IAABemAAAQqQAAC6wAAASvAAAAsQYAALEMAACyEQAAshcA&#10;ALMfAACzKAAAtDIAALU/AAC1TQAAtV0AALVwAAC1hgAAtZ0AALW2AAC13AAAtPcAALT/AAC0/wAA&#10;tP8Ai48AAHqOAABqkQAAW5UAAE2aAABAnwAANaQAACqoAAAgrAAAFrAAAA+0AAAJtwAAAbkAAAC9&#10;AAAAvgAAAL4GAAC/DAAAwBAAAMEWAADCHQAAwycAAMUyAADGQAAAxlEAAMdjAADHeAAAx5EAAMep&#10;AADHxwAAx+wAAMf+AADH/wAAx/8Ag5cAAHGaAABhngAAUqMAAEWpAAA4rgAALLMAACC3AAAWugAA&#10;Dr0AAAbAAAAAwwAAAMcAAADJAAAAygAAAMwAAADNAwAAzgkAANAOAADSEwAA1BsAANglAADbMgAA&#10;3UIAAN1UAADeaQAA3oEAAN6cAADftQAA39kAAN/zAADf/wAA3/8Ad58AAGimAABZrQAASrMAADu4&#10;AAAtuwAAH78AABTCAAAMxgAAA8kAAADMAAAA0AAAANUAAADZAAAA2gAAANwAAADeAAAA4AAAAOIF&#10;AADkCwAA5xAAAOoYAADtJAAA8DIAAPFEAADyWAAA828AAPSKAAD0pAAA9L8AAPTfAAD08wAA9PQA&#10;aqgAAFuvAABMtwAAPb0AAC3BAAAfxgAAE8oAAAvOAAAA0gAAANcAAADcAAAA4AAAAOUAAADnAAAA&#10;6QAAAOsAAADtAAAA7wAAAPEAAADzAAAA9gcAAPkOAAD8FgAA/yIAAP8zAAD/RwAA/10AAP92AAD/&#10;kQAA/6kAAP++AAD/2AAA/9sA/wAYAP8AFgD/ABUA/wAYAP8AHgD/ACcA/wA2AP8AQwD/AE8A/wBa&#10;AP8AZAD/AG0A/wB1AP8AfQD/AIQA/wCKAP8AkAD/AJYA/wCcAP8AowD/AKsA/wC0AP4AvwD9AM8A&#10;+wDnAPoA+AD5AP8A+QD/APkA/wD1AP8A7gD/AOkA/wDnAP8A/wAUAP8AEQD/ABEA/wASAP8AFwD/&#10;ACMA/wAxAP8APgD/AEoA/wBWAP8AYAD/AGgA/wBwAP8AeAD9AH4A/ACFAPoAiwD5AJEA+ACYAPcA&#10;ngD1AKYA9ACuAPIAuQDxAMcA7wDgAO4A8gDsAP8A7AD/AOwA/wDrAP8A5QD/AOAA/wDeAP8A/wMQ&#10;AP8ADgD/AA0A/wANAP8AEwD/AB4A/wArAP8AOAD/AEUA/gBQAPsAWgD4AGMA9QBrAPMAcgDxAHkA&#10;7wB/AO4AhgDsAIwA6gCSAOkAmQDnAKAA5gCpAOQAswDhAMAA4ADTAN4A6wDcAPsA2wD/ANoA/wDa&#10;AP8A2QD/ANQA/wDSAP8A/wcNAP8ACQD/AAYA/wAJAP8ADwD/ABgA+wAlAPgAMgD1AD8A8gBKAO0A&#10;VADqAF0A5wBlAOQAbADiAHMA4AB6AN4AgADcAIYA2gCNANcAlADUAJsA0gCkAM8ArQDNALkAywDJ&#10;AMkA5ADIAPYAxgD/AMUA/wDGAP8AxwD/AMcA/wDHAP8A/woGAP8BAAD/AAAA/wAEAP8ACwD0ABIA&#10;7wAfAOoALADlADgA4gBDAN0ATgDZAFcA1ABfANEAZwDOAG0AzAB0AMoAegDIAIAAxgCHAMUAjgDD&#10;AJYAwQCeAL8AqAC9ALMAugDCALkA2wC3APAAtQD/ALYA/wC1AP8AtQD/ALUA/wC1AP8A/wwAAP8E&#10;AAD/AAAA/gAAAPYAAwDoAA0A4AAXANkAJADRADEAzQA8AMoARwDGAFEAwwBZAMAAYAC+AGcAvABu&#10;ALoAdAC5AHsAtwCCALUAiQCzAJEAsgCaALAApACuAK8ArAC9AKoA0ACoAOsApwD7AKYA/wCmAP8A&#10;pQD/AKUA/wClAP8A/w0AAP8HAAD0CQAA6gkAAOIEAADaAAcAzwARAMgAHADCACkAvgA1ALsAQAC3&#10;AEoAtABTALIAWwCwAGIArgBoAKwAbwCrAHUAqQB9AKgAhACmAI0ApACWAKMAoAChAKsAnwG5AJ0D&#10;zACcBOgAmgb5AJkH/wCYCP8Alwj/AJcI/wCXCP8A/xAAAPcQAADoFAAA3BUAAM4RAADGDQAAwgQL&#10;ALwAFAC3ASEAsgMuAK4FOgCrBkQAqAhNAKYIVQCkCVwAogpjAKAKagCfC3EAnQt4AJwLgACaDIkA&#10;mQyTAJcMngCVDaoAlA24AJINzACQDuoAjhD8AIwQ/wCLEP8AixD/AIsQ/wCKEP8A+xMAAO0aAADd&#10;IAAAzCEAAL8dAAC3FwAAsxEAALILDQCrDRkApw4mAKMPMwCfED4AnRFHAJoRUACYElcAlhJeAJUT&#10;ZQCTE2wAkhNzAJAUfACPFIUAjRWPAIsVmgCKFacAiBa1AIYWyQCEF+cAghj7AIAZ/wB/Gf8Afxn/&#10;AH8Y/wB/GP8A9RoAAOQjAADPKQAAwCoAALMmAACqIgAApRwAAKQVCACgFBMAmxYhAJcYLQCUGTgA&#10;kRpCAI8bSwCNHFIAixxZAIkdYACIHWcAhh5vAIUedwCDH4AAgh+LAIAflwB+IKMAfSCyAHsgxQB5&#10;IeQAdyL5AHYi/wB1Iv8AdCH/AHQh/wB0If8A7yEAANsrAADHMQAAtjEAAKkuAACgKgAAmyYAAJgh&#10;AQCVHhAAkCAbAI0hKACJIzMAhyQ9AIUkRgCDJU4AgSZVAH8mXAB+JmMAfCdrAHsncwB5J3wAeCiH&#10;AHYokwB0KKABciivAXEpwQFvKeABbSn3AWwp/wFrKf8Bayn/AWso/wFrKP8B6CgAANAyAADAOAAA&#10;rjcAAKE1AACYMgAAki0AAI4pAACLJwwAhygXAIMqIwCAKy8Afiw5AHwsQgB6LUoAeC5RAHcuWAB1&#10;LmAAcy9nAHIvbwBwL3kBby+DAW0vkAFrL50BaS+sAWgwvgFnMNsBZTD1AWQw/wFjMP8BYy//AWMv&#10;/wFjL/8B4i4AAMo4AAC6PQAAqDwAAJo6AACRNwAAijMAAIYwAACDLgkAfy8TAHswHwB4MisAdjM1&#10;AHQzPgByNEYAcDROAG81VQBtNVwAbDVkAGo1bAFoNXUBZzWAAWU1jAFjNZoCYTapAmA2uwJfNtYC&#10;XTbzAl02/wJcNv8BXDX/AVw1/wFcNP8B3DMAAMU8AAC0QQAAokAAAJU+AACLPAAAhDkAAH82AAB7&#10;NAQAdzUQAHQ3HABxOCcAbzkyAG05OwBrOkMAajpLAGg7UgBnO1kAZTthAWM7aQFiO3IBYDt9AV47&#10;igJcO5cCWzunAlk7uANYO//i/+JJQ0NfUFJPRklMRQAGCdIDVzvxAlY7/wJWO/8CVjr/AVY6/wFW&#10;Of8B1DcAAMBBAACvRAAAnUMAAJBCAACFQAAAfj4AAHk7AAB0OgAAcToOAG08GABrPSQAaT4vAGc/&#10;OABlP0AAZEBIAGJATwBhQFcAX0BeAV1AZgFcQG8BWkB6AlhAhwJWQJUCVECkA1NAtgNSQM8DUUDv&#10;A1BA/wJQP/8CUD//AlE+/wFRPv8BzzsAAL1FAACqRwAAmUYAAItFAACBRAAAeUIAAHQ+AABvPwAA&#10;a0AMAGdBFQBlQiEAY0MrAGFDNQBfRD4AXkRFAF1FTQBbRVQAWUVcAVhFZAFWRW0BVEV4AlJFhQJR&#10;RJMDT0SjA01FtANMRcwDS0XtA0tE/wJLRP8CS0P/AkxC/wJMQv8Cyj8AALlIAACmSgAAlUkAAIdI&#10;AAB9RwAAdUUAAG5CAABpQwAAZUQJAGJFEwBfRh4AXUcoAFxIMgBaSDsAWUlDAFdJSgBWSVIAVElZ&#10;AVNJYQFRSWsBT0l2Ak1JggJLSZEDSkmhA0hJswNHScoDRknsA0ZI/wJGSP8CR0f/AkdG/wJHRv8C&#10;xkMAALZMAACiTAAAkUwAAIRLAAB5SgAAcEkAAGlGAABkRwAAX0kGAFxKEABaSxsAWEwlAFZMLwBV&#10;TTgAU01AAFJNSABRTk8AT05XAE5OXwFMTmkBSk5zAkhNgAJGTY8DRU2fA0NNsQNCTcgDQU3qA0FM&#10;/wJBTP8CQkv/AkJK/wJCSv8CwkcAALNPAACeTwAAjU4AAIBOAAB1TQAAbEwAAGNKAABeTAAAWk0C&#10;AFZODgBUTxgAUlAiAFFRLABPUTUATlI9AE1SRQBMUk0ASlJUAElSXQFHUmYBRVJxAUNSfgJBUo0C&#10;P1KdAz5SrwM9UsYDPFLpAjxR/gI8UP8CPU//Aj1P/wI9Tv8CvksAAK5TAACaUgAAiVEAAHxRAABx&#10;UAAAaFAAAF5OAABYUQAAVFIAAFFTDABOVBQATFUfAEtWKQBJVjIASFY6AEdXQgBGV0oARFdSAENX&#10;WgBBV2QBQFduAT5XewI8V4sCOlebAjhXrQI3V8QCN1fnAjdW/QI3Vf8CN1T/AjdT/wI4U/8Cuk8A&#10;AKlWAACVVQAAhVQAAHhUAABtVAAAZFQAAFhUAABSVgAATlcAAEpZCQBHWhEARlobAERbJQBDWy4A&#10;Qlw2AEFcPgA/XEYAPl1PAD1dVwA7XWEAOl1sAThdeQE2XYgBNF2ZAjNdqwIxXcICMVzlAjFb/AIx&#10;Wv8CMVn/AjJZ/wEyWP8BtlQAAKRZAACQWAAAgFgAAHNXAABpVwAAYFgAAFRZAABOWwAASF0AAENf&#10;BABAYA4APmEXAD1hIAA7YikAOmIyADliOgA4Y0IAN2NLADZjVAA0Y10AM2NoADFjdgEvY4UBLmOW&#10;ASxjqQErY78BKmPjASpi+wEqYP8BK1//AStf/wErXv8BsVkAAJ5cAACLXAAAe1sAAG9bAABlWwAA&#10;XFwAAFFeAABJYAAAQ2IAADxlAAA4ZwoANWgSADRoGwAzaSQAMmktADFpNQAvaj0ALmpGAC1qTwAs&#10;alkAK2tlAClrcgAoa4IAJmuTACRrpwAja70AImrgACNp+QEjZ/8BI2b/ASNm/wEkZf8BrGAAAJhg&#10;AACFYAAAdl8AAGpfAABhYAAAV2AAAE1jAABEZgAAPWgAADZrAAAwbgQALHAOACpxFQApcR4AKHEm&#10;ACdyLwAmcjcAJXJAACRySgAiclQAIXNgACBzbQAec30AHXOQABtzowAac7kAGXPcABpx9wAacP8A&#10;G2//ABtu/wEbbf8BpmYAAJFlAAB/ZAAAcWQAAGZkAABdZAAAUmYAAEhpAAA/bAAAN28AADBzAAAp&#10;dgAAInkIAB97EAAeexcAHHsfABt7KAAaezAAGXw5ABh8QwAXfE4AFnxaABV8ZwAUfXgAEn2LABF9&#10;nwAQfbUAD33VABB79QARef8AEXj/ABJ3/wASd/8AnmsAAIpqAAB6aQAAbWkAAGJpAABXagAATG0A&#10;AENwAAA5dAAAMXgAACl7AAAifwAAG4IAABSFCQARhhAAEYYXABCHHwAQhygADocxAA6HOwANh0YA&#10;DIdTAAuHYQAKh3EACYeEAAeHmAAGhq4ABYbJAAaF7AAHhP8ACIP/AAmC/wAJgv8AlXEAAINvAAB0&#10;bgAAaW4AAFxvAABQcgAARnUAADx5AAAyfQAAKoEAACKFAAAbiQAAFIwAAA+PAwAKkgsABpIRAASS&#10;GAACkiAAAZIpAACSMwAAkz4AAJNLAACTWQAAk2kAAJN7AACSkAAAkqYAAJG/AACR5QAAkPoAAI//&#10;AACP/wAAj/8AjXcAAH11AABwdAAAYnUAAFV4AABJfAAAP4AAADSEAAAriQAAIo0AABqRAAATlAAA&#10;DpcAAAmbAAABnQgAAJ0OAACdEwAAnhoAAJ4iAACfKwAAnzUAAKBCAACgUAAAoF8AAKBxAACghwAA&#10;n50AAJ+1AACe2gAAnfYAAJ3/AACc/wAAnP8Ahn0AAHh8AABpfAAAW38AAE6DAABBiAAANowAACyR&#10;AAAjlgAAGpoAABKeAAANoQAABqQAAACnAAAAqQMAAKkKAACqDgAAqxMAAKwZAACtIgAArisAAK83&#10;AACvRQAAr1QAAK9mAACvewAArpQAAK6rAACuyQAAru8AAK3/AACt/wAArf8AgYQAAHGEAABhhwAA&#10;U4sAAEaQAAA5lgAALpsAACOgAAAapAAAEqgAAAysAAAErwAAALIAAAC2AAAAtwAAALcCAAC4CAAA&#10;uQ0AALoSAAC7GAAAvSEAAL4rAADAOAAAwEgAAMBaAADBbgAAwYYAAMGgAADBugAAweMAAMD5AADA&#10;/wAAwP8AeY0AAGiQAABZlAAAS5oAAD2gAAAxpQAAJasAABqvAAARswAAC7gAAAK7AAAAvgAAAMEA&#10;AADEAAAAxQAAAMYAAADHAAAAyAUAAMoLAADMDwAAzhUAANAfAADTKwAA1ToAANVMAADWYAAA2HcA&#10;ANiSAADYrAAA2ckAANnsAADZ+wAA2P8AcJkAAGCeAABRpAAAQ6oAADWwAAAotgAAHLoAABG+AAAJ&#10;wQAAAMUAAADIAAAAywAAAM8AAADSAAAA0wAAANYAAADYAAAA2wAAAN0AAADfBwAA4g0AAOUTAADo&#10;HQAA7CoAAO08AADtUQAA7mcAAO+BAADvnAAA8LcAAPDTAADw7AAA8PQAZ6YAAFitAABJtAAAOroA&#10;ACq+AAAcwgAAEMYAAAfKAAAAzgAAANIAAADWAAAA3AAAAOAAAADjAAAA5AAAAOYAAADoAAAA6wAA&#10;AO0AAADvAAAA8gIAAPUKAAD4EQAA/BwAAP8sAAD/PwAA/1UAAP9uAAD/igAA/6QAAP+6AAD/0QAA&#10;/+EA/wAUAP8AEgD/ABIA/wAUAP8AGQD/ACUA/wAyAP8APwD/AEsA/wBWAP8AYAD/AGgA/wBwAP8A&#10;eAD/AH8A/wCFAP8AiwD/AJEA/wCYAP8AngD+AKYA/QCuAPwAuQD6AMgA+QDiAPgA9AD3AP8A9gD/&#10;APYA/wDvAP8A5wD/AOIA/wDeAP8A/wARAP8ADgD/AA4A/wAPAP8AFAD/ACAA/wAtAP8AOgD/AEYA&#10;/wBRAP8AWwD/AGMA/gBrAPwAcwD6AHkA+QCAAPcAhgD2AIwA9QCSAPMAmQDyAKAA8ACpAO4AswDt&#10;AMEA6wDWAOoA7gDpAP4A5wD/AOcA/wDlAP8A3QD/ANUA/wDRAP8A/wANAP8ACgD/AAgA/wAJAP8A&#10;EAD/ABsA/wAoAP8ANQD/AEAA+gBLAPYAVQDzAF4A8QBmAO4AbQDsAHQA6wB6AOkAgADnAIYA5gCN&#10;AOQAkwDiAJsA4ACjAN4ArQDcALkA2gDKANcA5gDUAPgA0gD/ANIA/wDSAP8AzgD/AMkA/wDGAP8A&#10;/wAIAP8AAwD/AAAA/wADAP8ADQD8ABYA9wAiAPMALgDvADoA7ABFAOgATwDkAFgA4QBgAN4AZwDb&#10;AG0A2QB0ANUAegDTAIAA0QCHAM8AjgDNAJUAywCeAMkApwDHALMAxQDCAMMA3ADBAPEAvwD/AL8A&#10;/wC+AP8AvgD/AL0A/wC7AP8A/wAAAP8AAAD/AAAA/wAAAPYACADuABEA5wAbAOEAJwDdADMA2QA+&#10;ANMASQDPAFIAywBZAMgAYQDGAGcAxABtAMIAcwDAAHoAvwCAAL0AiAC7AJAAuQCYALgAogC1AK0A&#10;swC7ALEAzgCwAOoArwD8AK0A/wCtAP8ArgD/AK4A/wCuAP8A/wIAAP8AAAD9AAAA8gAAAOgAAADe&#10;AAwA0wAVAMwAIQDIACwAxAA4AMEAQgC9AEsAugBTALgAWgC2AGEAtABnALIAbQCwAHQArwB6AK0A&#10;ggCsAIoAqgCTAKgAnQCmAKgApAC1AKIAxgChAOMAnwD2AJ4A/wCeAP8AngD/AJ4A/wCeAP8A/wYA&#10;APsAAADuBQAA4gQAANUAAADLAAYAwwAPAL0AGQC4ACUAtAAxALEAOwCuAEUArABNAKkAVQCnAFsA&#10;pQBiAKQAaACiAG4AoQB1AJ8AfACeAIUAnACOAJoAmACYAKQAlgCwAJUAwQCTANwAkgDyAJEA/wCQ&#10;AP8AkAD/AI8A/wCPAP8A/QoAAPAOAADhEQAAzhAAAMINAAC7BwAAtwAKALEAEgCsAB4AqAApAKUA&#10;NACiAD4AnwBHAJ0ATwCbAFYAmQFcAJcBYwCWAmkAlAJwAJMDeACRA4AAkASKAI4ElQCMBaEAigWu&#10;AIkGvgCHCNgAhgnwAIQK/wCDC/8Agwv/AIML/wCDC/8A9hAAAOYXAADSHAAAwBoAALMWAACsEgAA&#10;qA0AAKYHDQCiBRYAnQciAJkJLgCWCjgAlAtBAJIMSgCQDFEAjg1YAIwNXgCLDWUAiQ1sAIgOdACG&#10;Dn0AhQ6HAIMOkwCBD58AgBCtAH4QvgB9ENsAehH0AHgS/wB3Ev8AdxL/AHcS/wB3Ev8A7xcAANsh&#10;AADGJAAAtCMAAKggAACgHAAAmxcAAJkRBACYDhAAkxAbAI8RJwCMEjIAiRM8AIcTRACFFEwAgxRT&#10;AIEVWgCAFWAAfhZoAH0WbwB7FngAeReDAHgXjwB2GJwAdBiqAHMZuwByGdQAbxrxAG4b/wBtG/8A&#10;bRr/AG0a/wBtGv8A5yAAANApAAC8KwAAqyoAAJ4oAACWJAAAkCAAAI0cAACMFwwAiBgWAIQaIgCB&#10;Gy0Afhw3AHwdQAB6HUgAeR5PAHceVQB2H1wAdB9jAHMfawBxIHQAcCB/AG4hiwBsIZgAayGnAGki&#10;uABoIs8AZiLuAGUj/wBkI/8AZCL/AGQi/wBkIf8A4CYAAMgvAAC0MQAAozAAAJYuAACNKwAAhygA&#10;AIQkAACCIAgAfiASAHsiHgB4IykAdSQzAHMlPABxJUMAcCZLAG4mUgBtJ1kAaydgAGonaABpKHEA&#10;Zyh7AGUoiABkKZUAYimkAGAptQBfKcsAXirsAFwq/wBcKf8AXCn/AFwp/wBcKP8A2CwAAMM1AACt&#10;NQAAnTQAAJAzAACGMQAAgC0AAHwrAAB5KAMAdicQAHIpGgBwKiUAbSsvAGssOABqLEAAaC1HAGct&#10;TgBlLlUAZC5dAGMuZQBhL24AXy94AF4vhABcL5IAWi+hAVkvsgFYMMgBVjDpAVUw/gFVL/8AVS//&#10;AFUu/wBVLv8A0DEAAL06AACoOQAAlzgAAIo3AACANgAAejIAAHUwAAByLgAAbi4NAGsvFgBpMCEA&#10;ZjErAGQyNABjMj0AYTNEAGAzSwBfNFIAXTRaAFw0YgBaNGsAWTV1AFc1ggBVNZABVDWfAVI1sAFR&#10;NcYBUDXnAU81/QFPNf8BTzT/AU80/wFPM/8ByzYAALg9AACjPAAAkjwAAIU7AAB7OgAAdDcAAG81&#10;AABsMwAAaDQKAGU1EwBiNh4AYDcoAF43MQBdODoAWzhBAFo5SABZOVAAVzlXAFY6XwBUOmgAUzpz&#10;AFE6fwFPOo0BTjqdAUw6rgFLOsMBSjrlAUk6/AFJOf8BSTn/AUk4/wFKOP8BxzoAALNAAACePwAA&#10;jj8AAIE+AAB3PQAAcDsAAGo4AABmOAAAYjkHAF86EQBcOxsAWjslAFk8LgBXPTcAVj0+AFQ+RgBT&#10;Pk0AUj5VAFE+XQBPP2YATT9wAEw/fQFKP4sBSD+bAUc/rAFFP8EBRD/jAUQ++wFEPv8BRD3/AUQ9&#10;/wFFPP8Bwz4AAK9DAACaQgAAikIAAH1BAABzQAAAaz8AAGU8AABgPAAAXD4EAFk+DwBXPxgAVUAi&#10;AFNBKwBSQTQAUEI8AE9CQwBOQksATUNSAEtDWgBKQ2QASENuAEdDewFFQ4kBQ0OZAUJDqwFAQ8AB&#10;P0PhAT9D+QE/Qv8BP0H/AUBB/wFAQP8Bv0EAAKpFAACWRQAAhkUAAHlEAABvRAAAZ0IAAGA/AABb&#10;QQAAV0IAAFRDDQBRRBUAT0UfAE5FKABMRjEAS0Y5AEpHQQBJR0gASEdQAEZHWABFR2EAQ0hsAEJI&#10;eAFASIcBPkiXATxIqQE7SL4BOkjfATpH+AE6Rv8BOkX/ATtF/wE7RP8Bu0UAAKZIAACSRwAAgkcA&#10;AHZHAABrRwAAY0YAAFtDAABWRQAAUkcAAE5ICgBMSRIASkkcAEhKJQBHSi4ARks2AEVLPgBDS0YA&#10;QkxNAEFMVgBATF8APkxqADxMdgA7TIUBOUyVATdMpwE2TLwBNUzdATVL9wE1S/8BNUr/ATZJ/wE2&#10;Sf8BuEkAAKJLAACOSgAAfkoAAHJKAABoSgAAX0kAAFVIAABQSgAATEsAAElMBwBGTRAARE4ZAEJP&#10;IgBBTysAQFAzAD9QOwA+UEMAPFFKADtRUwA6UVwAOFFnADdRcwA1UYIAM1GTATJRpQEwUboBL1Ha&#10;AS9Q9gEvT/8BME7/ATBO/wEwTf8BtE0AAJ1NAACKTQAAek0AAG5NAABkTQAAW00AAFFNAABLTwAA&#10;RlAAAEJSAwA/Uw0APVQVADxUHgA6VScAOVUvADhVNwA3Vj8ANlZHADVWUAAzVlkAMldkADBXcQAv&#10;V4AALVeRACtXowAqV7gAKVfWAClW9QApVf8AKlT/ASpT/wEqUv8Br1EAAJhRAACFUQAAdlAAAGpQ&#10;AABgUAAAWFEAAE5SAABHUwAAQVUAADtYAAA4WQoANVoRADRaGgAzWyIAMlsrADFbMwAvXDsALlxD&#10;AC1cTAAsXFYAK11gACldbQAoXXwAJl2OACRdoQAjXbUAIl3SACJc8wAiW/8AI1r/ACNZ/wAkWP8A&#10;qFUAAJJUAACAVAAAcVQAAGZUAABcVAAAVFUAAEpWAABDWAAAPFsAADZdAAAwYAUALWEOACthFQAq&#10;Yh0AKWIlAChiLgAnYzYAJmM+ACVjRwAjY1EAImRcACFkaQAfZHkAHmSKABxkngAbZLMAGWTOABpj&#10;8QAbYf8AG2D/ABxg/wAcX/8AoVkAAIxYAAB7WAAAbVgAAGJYAABZWAAAUFkAAEdbAAA+XgAAN2AA&#10;ADFjAAAqZgAAJGkJACFqEAAgahcAH2ogAB5rKAAdazAAHGs5ABtrQgAabEwAGWxYABdsZQAWbHQA&#10;FGyGABNsmgASbK8AEWzKABFr7wASaf8AE2j/ABNo/wATZ/8AmV0AAIVdAAB1XAAAaFwAAF5cAABV&#10;XAAAS14AAEJhAAA5ZAAAMmcAACtqAAAkbQAAHnABABdzCwAVdBEAFHQYABN0IQASdSkAEXUyABF1&#10;OwAQdUYAD3VSAA51XwANdW4ADHWBAAt1lQAKdaoACHTDAAl05wAKc/0AC3H/AAxx/wAMcP8AkWIA&#10;AH9hAABwYQAAZGEAAFphAABPYgAARWUAADxoAAAzbAAAK28AACRyAAAddgAAF3kAABF8BAANfwwA&#10;C38SAAp/GQAJfyIACH8qAAZ/NAAFfz8ABH9LAAJ/WAABf2cAAH95AAB/jgAAf6MAAH67AAB94AAA&#10;ffcAAHz/AAB7/wAAe/8AiWcAAHhnAABrZgAAYWYAAFRnAABJaQAAP20AADVxAAAsdQAAJHkAAB18&#10;AAAWgAAAEIMAAAyGAgAGiQoAAYkPAACJFAAAihsAAIojAACLLAAAizcAAItDAACLUAAAi18AAItx&#10;AACLhgAAi5wAAIqzAACJ0wAAiPMAAIj/AACH/wAAh/8Agm0AAHNsAABobAAAWm0AAE5vAABCcwAA&#10;OHcAAC57AAAlgAAAHYQAABWIAAAQjAAAC48AAASSAAAAlAYAAJUMAACVEAAAlhUAAJccAACYJAAA&#10;mC4AAJk5AACZRwAAmVYAAJloAACZfQAAmZQAAJirAACXyAAAlu4AAJb/AACV/wAAlf8Ae3QAAG9z&#10;AABhcwAAU3YAAEZ6AAA7fwAAMIQAACaIAAAdjQAAFJIAAA6WAAAJmQAAAZwAAACgAAAAoQAAAKIG&#10;AACiDAAApBAAAKUUAAClHAAApyQAAKgvAACoPQAAqUwAAKleAACpcgAAqIkAAKiiAACovAAAp+UA&#10;AKb7AACm/wAApf8Ad3sAAGh7AABZfgAAS4IAAD6HAAAyjQAAJ5IAAB2XAAAUnAAADqAAAAekAAAA&#10;qAAAAKsAAACuAAAArwAAALAAAACxBAAAswoAALQOAAC1EwAAthsAALgkAAC6MQAAukAAALpSAAC7&#10;ZQAAu30AALqXAAC6sQAAutIAALrzAAC5/wAAuf8Ab4MAAF+GAABRiwAAQ5AAADaXAAAqnQAAH6IA&#10;ABWnAAANrAAABbAAAAC0AAAAtwAAALsAAAC+AAAAvwAAAMAAAADBAAAAwwEAAMQHAADFDQAAxxEA&#10;AMoZAADNJAAAzjMAAM9EAADQWAAA0G4AANGIAADQpAAA0MEAANHmAADR+AAA0f8AZ48AAFeUAABJ&#10;mgAAO6EAAC6nAAAhrQAAFrMAAA64AAAGvAAAAMAAAADDAAAAxgAAAMsAAADNAAAAzgAAANAAAADR&#10;AAAA1AAAANYAAADaAgAA3AkAAN8PAADjFwAA5iQAAOc2AADoSQAA6V8AAOp4AADrlAAA668AAOvM&#10;AADs6AAA7PYAX54AAFCkAABCqwAANLIAACa5AAAZvgAADsIAAATFAAAAygAAAM0AAADRAAAA2AAA&#10;ANsAAADfAAAA4AAAAOIAAADkAAAA5gAAAOkAAADrAAAA7gAAAPEFAAD1DQAA+RYAAPwlAAD9OQAA&#10;/k8AAP9nAAD/ggAA/50AAP+1AAD/ywAA/+QA/wARAP8ADwD/AA8A/wARAP8AFgD/ACIA/wAvAP8A&#10;OwD/AEcA/wBSAP8AWwD/AGQA/wBsAP8AcwD/AHoA/wCAAP8AhgD/AIwA/gCTAP0AmQD7AKEA+gCp&#10;APgAtAD3AMIA9gDaAPUA8QD0AP8A8wD/APMA/wDpAP8A4AD/ANgA/wDTAP8A/wAOAP8ACwD/AAoA&#10;/wALAP8AEQD/AB0A/wAqAP8ANgD/AEEA/wBMAP8AVgD+AF8A+wBmAPkAbQD3AHQA9QB6APQAgADy&#10;AIYA8ACNAO8AlADtAJsA7ACkAOoArgDpALoA5wDNAOUA6QDkAPsA4wD/AOIA/wDeAP8A0QD/AMwA&#10;/wDIAP8A/wAJAP8ABAD/AAEA/wAEAP8ADgD/ABgA/wAkAP0AMAD7ADsA9wBGAPMAUADvAFkA7ABg&#10;AOoAZwDnAG4A5gB0AOQAegDiAIAA4ACHAN4AjgDcAJUA2gCeANYAqADUALMA0QDDAM8A3wDOAPQA&#10;zAD/AMsA/wDLAP8AxQD/AL8A/wC8AP8A/wACAP8AAAD/AAAA/wAAAP0ACwD3ABMA8QAeAO0AKgDq&#10;ADUA5wBAAOIASgDdAFIA2QBaANUAYQDSAGcA0ABtAM4AcwDMAHoAygCAAMgAhwDGAI8AxACYAMIA&#10;oQDAAK0AvgC7ALwA0AC6AO0AuQD+ALgA/wC4AP8AtwD/ALMA/wCwAP8A/wAAAP8AAAD/AAAA+QAA&#10;AO4ABQDlAA4A3gAYANgAIwDSAC4AzwA5AMsAQwDHAEwAxABUAMEAWwC/AGEAvABnALsAbQC5AHMA&#10;twB6ALUAgQC0AIkAsgCSALAAmwCvAKcArAC0AKsAxgCpAOQApwD4AKYA/wCmAP8ApQD/AKUA/wCk&#10;AP8A/wAAAP8AAAD1AAAA6gAAAN4AAADQAAoAyAASAMIAHQC+ACgAuwAzALkAPQC1AEYAsgBNALAA&#10;VQCtAFsArABhAKoAZwCoAG0ApwBzAKUAegCkAIIAogCMAKAAlgCfAKEAnQCuAJsAvgCZANgAlwDx&#10;AJYA/wCWAP8AlwD/AJcA/wCXAP8A/wAAAPUAAADnAQAA1AAAAMkAAADAAAQAuAAOALMAFgCvACEA&#10;qwAsAKgANgCmAD8AowBHAKEATwCfAFUAnQBbAJsAYQCaAGcAmABuAJcAdQCVAH0AlACGAJIAkQCQ&#10;AJwAjgCpAIwAuACLAM0AiQDrAIgA/QCIAP8AiAD/AIgA/wCIAP8A+QYAAOkMAADUDgAAwwwAALcJ&#10;AACwAgAAqwAJAKYAEACiABoAngAlAJsAMACYADkAlgBBAJQASQCSAFAAkABWAI4AXACNAGIAiwBp&#10;AIoAcACIAHgAhwCBAIUAjACEAJgAggClAIAAtAB+AMgAfQHnAHwC+QB7A/8AewT/AHsE/wB7BP8A&#10;8Q4AAN4VAADFFQAAtBQAAKkRAAChDgAAngoAAJsDDACXABMAkwAeAJABKQCNAjMAigM8AIgEQwCG&#10;BUsAhQZRAIMGVwCCB14AgAdkAH8IbAB9CHQAfAh+AHoJiQB4CZYAdwqjAHUKswBzC8cAcgzmAHAN&#10;+wBwDf8Abw3/AG8N/wBvDf8A6BYAANAeAAC5HQAAqRwAAJ0aAACVFgAAkBMAAI8OAwCOCg4AiQsX&#10;AIYMIwCDDS0AgA02AH4OPgB8DkYAew5NAHkPUwB4EFoAdhBhAHUQaABzEHEAcRF7AHARhwBuEZQA&#10;bBGiAGsSsgBpEscAaBPnAGYT/QBlFP8AZRT/AGUT/wBlE/8A3x4AAMYkAACwJAAAoCMAAJQhAACL&#10;HwAAhhsAAIMXAACCEggAfxESAHwSHQB5FCgAdhQxAHQVOgByFkEAcRZIAG8XTwBuF1YAbBddAGsY&#10;ZABpGG0AaBl3AGYZgwBkGZAAYxqfAGEarwBgGsQAXhvkAF0c+wBcHP8AXBv/AFwb/wBcG/8A1SUA&#10;AL0qAACoKQAAmCkAAIwoAACDJQAAfSIAAHkfAAB4GwMAdhkPAHIaGABvHCMAbR0tAGsdNQBpHj0A&#10;aB5EAGYfSwBlH1IAYyBZAGIgYQBhIGkAXyFzAF0hfwBcIY0AWiKcAFkirABXIsAAViPhAFUj+QBU&#10;I/8AVCL/AFQi/wBUIv8AzSsAALYuAACiLgAAki4AAIUtAAB8KwAAdigAAHImAABvIwAAbSEMAGoi&#10;FQBnIx8AZSQpAGMkMQBiJTkAYCZBAF8mSABdJk8AXCdWAFsnXQBZJ2YAWChwAFYofABUKIoAUymZ&#10;AFEpqgBQKb4ATyneAE4p9wBNKf8ATSn/AE0o/wBOKP8AyDAAALAyAACcMgAAjDIAAIAxAAB2MAAA&#10;cC0AAGsrAABoKQAAZigJAGMoEQBgKRwAXiolAFwrLgBbKzYAWSw9AFgsRABXLUwAVS1TAFQtWwBT&#10;LWMAUS5uAFAuegBOLogATC+XAEsvqABJL7sASC/bAEgv9gBHL/8ARy7/AEct/wBILf8AxDQAAKs1&#10;AACXNQAAhzUAAHs1AAByNAAAazIAAGYvAABiLgAAXy0FAFwuEABaLxgAWDAiAFYwKwBVMTMAUzE6&#10;AFIyQgBRMkkAUDJQAE4zWABNM2EASzNrAEozdwBINIUARzSVAEU0pgBDNLkAQjTWAEI09ABCNP8A&#10;QjP/AEIy/wBCMv8AwDgAAKc4AACTOAAAgzgAAHc4AABtNwAAZjYAAGEzAABdMgAAWTICAFczDQBU&#10;NBUAUjUfAFE1KABPNjAATjY4AEw3PwBLN0YASjdOAEk4VgBHOF8ARjhpAEQ4dQBDOIMAQTmTAEA5&#10;pAA+ObgAPTnTADw58wA8OP8APTf/AD03/wA9Nv8AuzsAAKI7AACPOwAAfzsAAHM7AABqOgAAYjkA&#10;AF03AABYNgAAVDcAAFE4CwBPORMATTkcAEs6JQBKOi0ASDs1AEc7PABGPEQARTxLAEQ8UwBCPFwA&#10;QT1nAD89cwA+PYEAPD2RADo9owA5PbYAOD3RADc98gA3PP8AODv/ADg7/wA4Ov8Atj0AAJ4+AACL&#10;PgAAfD4AAG8+AABmPQAAXj0AAFg7AABTOgAATzsAAEw8CABJPREARz4ZAEY/IgBEPyoAQz8yAEJA&#10;OgBBQEEAQEBJAD5BUQA9QVoAPEFkADpBcAA4QX8AN0GPADVCoQA0QrQAMkLOADJB8AAyQP8AM0D/&#10;ADM//wA0Pv8AsUAAAJpAAACHQAAAeEEAAGxBAABiQAAAW0AAAFQ/AABOPwAASkAAAEZBBQBEQg4A&#10;QkMWAEBDHwA/RCcAPkQvADxENwA7RT4AOkVGADlFTgA4RlgANkZiADVGbgAzRnwAMUaNADBGnwAu&#10;RrMALUbMAC1G7wAtRf8ALkT/AC5D/wAuQ/8ArEMAAJZDAACDQwAAdEMAAGhDAABfQwAAV0MAAFBD&#10;AABIQwAAREUAAEFGAQA+RwwAPEgTADpIHAA5SSQAOEksADZJNAA1SjsANEpDADNKTAAySlUAMEtf&#10;AC9LawAtS3oALEuLACpLnQAoS7EAJ0vKACdL7QAnSv8AKEn/AChI/wApR/8Ap0YAAJFGAAB/RgAA&#10;cEYAAGVGAABbRgAAVEYAAExHAABESAAAP0oAADtLAAA3TAkANU0QADNOGAAyTiAAMU8oADBPMAAv&#10;TzgALk9AACxQSAArUFIAKlBcAChQaAAnUHcAJVCIACRQmwAiUK8AIVDIACBQ6wAhT/8AIk7/ACJN&#10;/wAjTf8AoUkAAIxJAAB6SQAAbEoAAGFKAABYSgAAUEoAAElLAABATAAAO04AADVQAAAxUgQALVMN&#10;ACxUFAAqVBwAKVUkAChVLAAnVTMAJlU8ACVWRQAkVk4AIlZZACFWZQAfVnQAHlaFABxWmAAbVqwA&#10;GVbFABlW6QAaVf8AG1T/ABtT/wAcUv8Am00AAIZNAAB1TQAAaE0AAF1NAABUTQAATU4AAEVPAAA8&#10;UQAANlMAADFVAAArWAAAJloJACNbEAAiWxcAIVwfACBcJwAfXC4AHVw3ABxdQAAbXUoAGl1VABhd&#10;YQAXXXAAFV2BABRdlQATXaoAEV3CABFd5wASW/4AE1r/ABNa/wAUWf8AlFEAAIBRAABwUQAAZFEA&#10;AFlRAABRUQAASVIAAEFTAAA4VgAAMlkAACtbAAAlXgAAH2EDABpjDAAYZBEAF2QZABZkIQAVZCkA&#10;FGUxABNlOgASZUQAEWVQABBlXQAPZWsADmV9AA1lkQAMZaUACmS8AApk4AALY/kADGL/AA1h/wAN&#10;Yf8AjVUAAHpVAABrVQAAX1UAAFZVAABOVQAARFcAADxZAAA0XAAALF8AACZiAAAfZQAAGWgAABNr&#10;BQAQbQ0ADm4SAA1uGgAMbiIADG4rAAtuNAAKbj4ACG5KAAduVwAGbmUABG52AAJuigAAbZ8AAG22&#10;AABs1gAAbPMAAWv/AAJq/wADav8AhVoAAHRaAABmWgAAXFkAAFNZAABIWgAAP10AADZgAAAuYwAA&#10;JmcAAB9qAAAZbQAAE3EAAA50AwAKdwoABXcQAAF3FQAAdxwAAHckAAB4LQAAeDcAAHhDAAB4UAAA&#10;eF4AAHhvAAB4hAAAeJkAAHewAAB2zQAAdfAAAHX/AAB0/wAAdP8Afl8AAG5fAABiXgAAWV4AAE1f&#10;AABCYgAAOWUAADBoAAAnbAAAH3AAABh0AAASdwAADXsAAAh+AAACgAgAAIENAACBEQAAghcAAIMe&#10;AACDJgAAhDAAAIQ7AACESAAAhFcAAIRoAACEfAAAhJMAAIOqAACCxQAAgesAAIH+AACA/wAAgP8A&#10;d2UAAGlkAABfYwAAUmQAAEdnAAA8awAAMW8AAChzAAAgdwAAGHwAABF/AAAMgwAABocAAACKAAAA&#10;jAMAAIwJAACNDgAAjhEAAI8XAACQHgAAkScAAJIyAACSPwAAkk4AAJJfAACScwAAkosAAJGiAACR&#10;vAAAkOUAAI/8AACO/wAAjv8AcWsAAGZqAABYawAAS20AAD9xAAA0dgAAKnsAACCAAAAXhQAAEIkA&#10;AAuNAAAEkQAAAJUAAACYAAAAmQAAAJoDAACbCAAAnA0AAJ4RAACfFgAAoB4AAKIoAACiNQAAo0QA&#10;AKNVAACjaQAAooAAAKKaAAChswAAoNgAAKD2AACf/wAAn/8AbnEAAF9yAABRdQAARHkAADd+AAAs&#10;hAAAIYoAABePAAAQlAAACpkAAAGdAAAAoAAAAKQAAACnAAAAqAAAAKkAAACqAAAArAYAAK0LAACv&#10;EAAAsBUAALIeAAC0KQAAtDkAALRKAAC1XQAAtXMAALWOAAC1qAAAtMYAALPtAACy/wAAsv8AZnoA&#10;AFd9AABJggAAPIcAAC+OAAAjlAAAGJoAABCfAAAJpAAAAKkAAACtAAAAsAAAALQAAAC3AAAAuAAA&#10;ALkAAAC7AAAAvAAAAL4CAADACAAAwg4AAMQUAADHHgAAyCwAAMk9AADKUAAAymYAAMp/AADKmwAA&#10;yrgAAMrdAADK9QAAyv8AXoYAAE+LAABBkQAAM5gAACefAAAbpQAAEasAAAmwAAAAtQAAALkAAAC9&#10;AAAAwQAAAMYAAADIAAAAyQAAAMsAAADMAAAAzgAAANAAAADSAAAA1AUAANkMAADdEgAA4R4AAOIu&#10;AADjQgAA5FcAAOVvAADmjAAA5qgAAOXFAADl5wAA5vYAVpQAAEibAAA6ogAALKkAAB+wAAATtgAA&#10;C7wAAADBAAAAxQAAAMkAAADNAAAA0gAAANYAAADaAAAA2wAAAN4AAADgAAAA4gAAAOQAAADnAAAA&#10;6QAAAO0AAADwCgAA9BEAAPgfAAD5MgAA+kgAAPtfAAD8egAA/ZcAAP2vAAD9xwAA/eQA/wAOAP8A&#10;DQD/AAwA/wAOAP8AEwD/AB4A/wAqAP8ANgD/AEIA/wBNAP8AVwD/AF8A/wBnAP8AbgD/AHQA/wB6&#10;AP8AgQD9AIcA/ACNAPoAlAD5AJwA9wClAPUArwD0ALwA8wDPAPEA7ADwAP4A7wD/AO8A/wDjAP8A&#10;1wD/AM4A/wDKAP8A/wAKAP8ABgD/AAQA/wAIAP8AEAD/ABkA/wAlAP8AMQD/AD0A/wBHAP4AUQD7&#10;AFkA+QBhAPYAaAD0AG4A8wB0APEAegDvAIEA7gCHAOwAjgDqAJYA6ACfAOYAqQDjALUA4gDGAOAA&#10;4wDfAPgA3QD/AN0A/wDUAP8AyQD/AMIA/wC+AP8A/wADAP8AAAD/AAAA/wABAP8ADQD/ABQA/QAg&#10;APoAKwD3ADYA8wBBAO8ASwDsAFQA6ABbAOYAYgDjAGgA4QBuAN8AdADcAHoA2gCBANgAiADUAJAA&#10;0gCYAM8AogDNAK4AywC8AMkA0wDHAPAAxgD/AMQA/wDEAP8AuwD/ALYA/wCzAP8A/wAAAP8AAAD/&#10;AAAA/wAAAPcACADwABAA6wAaAOcAJQDkADAA4QA7ANwARQDVAE0A0QBVAM4AWwDLAGIAyQBnAMcA&#10;bQDFAHMAwwB6AMEAgQC/AIkAvQCSALsAnAC5AKcAtwC1ALUAyACzAOYAsgD7ALEA/wCwAP8ArgD/&#10;AKoA/wCnAP8A/wAAAP8AAAD+AAAA8QAAAOUAAgDcAA0A0wAUAM0AHwDKACoAxwA0AMQAPgDAAEcA&#10;vABOALoAVQC3AFsAtQBhALMAZwCyAG0AsABzAK4AegCsAIIAqgCLAKgAlQCnAKAApQCtAKMAvgCh&#10;ANsAoAD0AJ8A/wCeAP8AnwD/AJ0A/wCbAP8A/wAAAPwAAADuAAAA4AAAANAAAADFAAgAvgAQALkA&#10;GQC1ACMAswAuALAANwCtAEAAqgBIAKgATwClAFUAowBbAKIAYACgAGYAnwBsAJ0AcwCbAHsAmgCE&#10;AJgAjgCWAJoAlQCnAJMAtwCRAMwAkADsAI8A/wCOAP8AjgD/AI4A/wCPAP8A/AAAAO8AAADbAAAA&#10;yQAAAL0AAAC1AAIArgAMAKkAEwClAB0AogAnAKAAMQCdADoAmgBCAJgASQCWAE8AlABVAJMAWwCR&#10;AGAAkABnAI4AbQCNAHUAiwB+AIkAiQCIAJUAhgCiAIUAsQCDAMQAgQDkAIAA+QB/AP8AgAD/AIAA&#10;/wCAAP8A9AIAAOAJAADHCAAAtwcAAKwDAACmAAAAoAAHAJsADwCYABcAlQAhAJIAKgCPADMAjQA8&#10;AIsAQwCJAEkAhwBQAIYAVQCEAFsAgwBhAIEAaACAAHAAfgB5AHwAhAB7AJAAeQCdAHgArAB2AL4A&#10;dQDdAHMA9ABzAP8AcwD/AHMA/wBzAP8A6Q0AAM8QAAC5EAAAqRAAAJ4OAACXCwAAkwYAAJAACwCM&#10;ABEAiQAaAIYAJACDAC4AgQA2AH8APgB9AEQAfABLAHoAUQB5AFcAdwBdAHYAZAB0AGwAcwF1AHEB&#10;gABvAo0AbgKaAGwDqgBrA7sAaQTWAGgG8QBoB/8AZwf/AGcH/wBnB/8A3xQAAMMXAACuFwAAnhYA&#10;AJMVAACLEgAAhhAAAIQMAgCDBg0AgAMUAHwFHgB5BygAdwgwAHUIOABzCUAAcglGAHAKTABvClMA&#10;bQtZAGwLYQBqC2kAaQxyAGcMfgBmDIsAZA2ZAGINqQBhDbsAYA3YAF4O8wBdDv8AXQ7/AF0O/wBd&#10;Dv8A1BwAALkdAACkHgAAlR0AAIkcAACBGgAAexcAAHgTAAB4EAYAdw0PAHMOGABwDiIAbg8rAGwQ&#10;MwBqEDsAaRBCAGcRSQBmEU8AZBFWAGMSXQBhEmYAYBJvAF4SewBcE4gAWxOXAFkTpwBXFLoAVhTV&#10;AFUV8wBUFf8AVBX/AFQV/wBUFP8AyiIAALAiAACdIwAAjSMAAIEiAAB5IQAAcx4AAG8bAABuFwAA&#10;bRMMAGoUFABnFR4AZRYnAGMWLwBhFzcAYBc+AF4YRQBdGEsAXBlSAFoZWgBZGWIAVxpsAFYadwBU&#10;GoUAUhuUAFEbpABPG7cAThvQAE0c8QBMHP8ATBz/AE0c/wBNG/8AwyYAAKonAACWJwAAhygAAHsn&#10;AAByJgAAbCQAAGghAABmHgAAZBsIAGIbEQBfHBoAXR0jAFseKwBaHjMAWB86AFcfQQBWIEgAVCBP&#10;AFMgVwBRIV8AUCFpAE4hdABNIYIASyKRAEkiogBIIrQARyLNAEYj7wBFI/8ARSL/AEYi/wBGIf8A&#10;vCoAAKQrAACRKwAAgiwAAHYrAABtKgAAZikAAGImAABfJAAAXSIEAFshDgBYIhYAViMfAFQkKABT&#10;JDAAUiU3AFAlPgBPJkUATiZMAEwmVABLJ1wASSdmAEgncQBGJ38ARSiPAEMooABBKLIAQCjLAD8o&#10;7QA/KP8APyj/AEAn/wBAJ/8Aty0AAJ8uAACMLwAAfS8AAHEvAABoLgAAYS0AAF0rAABaKAAAVycA&#10;AFQnDABSKBMAUCkcAE4pJQBNKiwASyo0AEorOwBJK0IASCxJAEYsUQBFLFoARCxkAEItbwBALX0A&#10;Py2NAD0tngA8LbAAOi3IADot6wA6Lf8AOi3/ADos/wA6LP8AsjAAAJsxAACIMgAAeTIAAG0yAABk&#10;MgAAXTEAAFgvAABVLAAAUSwAAE8tCQBMLREASi4ZAEkvIgBHLyoARjAxAEUwOABDMD8AQjFHAEEx&#10;TwBAMVcAPjFhAD0ybQA7MnsAOTKLADgynAA2Mq8ANTLHADQy6QA0Mv8ANTH/ADUx/wA1MP8ArTMA&#10;AJY0AACENQAAdTUAAGk1AABgNQAAWTQAAFQzAABQMAAATDEAAEkxBgBHMg8ARTMWAEMzHwBCNCcA&#10;QDQuAD81NgA+NT0APTVEADw2TAA6NlUAOTZfADc2awA2NngANDeJADI3mgAxN60ALzfFAC836AAv&#10;Nv4AMDX/ADA1/wAwNP8AqTYAAJI2AACANwAAcjgAAGY4AABdNwAAVjcAAFA2AABLNAAARzUAAEQ2&#10;AwBBNw0APzgUAD44HAA8OSQAOzksADo5MwA5OjoAODpCADY6SgA1OlMANDtdADI7aAAwO3YALzuH&#10;AC07mQAsO6wAKjvDACk75gAqOv0AKjr/ACs5/wAsOP8ApDgAAI45AAB8OgAAbjoAAGM6AABaOgAA&#10;UzoAAE06AABGOAAAQjoAAD87AAA8PAsAOjwRADg9GQA3PSEANj4pADQ+MAAzPjcAMj8/ADE/RwAw&#10;P1AALj9aAC1AZgArQHQAKUCEAChAlwAmQKoAJUDBACRA5QAkP/wAJT7/ACY9/wAmPf8AnzsAAIo8&#10;AAB4PQAAaj0AAF89AABWPQAATz0AAEk9AABCPQAAPD4AADk/AAA2QQgANEEPADJCFgAxQh4AL0Ml&#10;AC5DLQAtQzQALEQ8ACtERAAqRE0AKERYACdFYwAlRXEAI0WCACJFlQAgRagAH0W/AB5E4wAfRPsA&#10;H0P/ACBC/wAhQf8Amj4AAIU/AAB0QAAAZ0AAAFxAAABTQAAATEAAAEZAAAA+QQAAOEMAADRFAAAw&#10;RgMALUcNACtIEgAqSBoAKUgiAChJKQAnSTEAJUk5ACRJQQAjSkoAIkpVACBKYQAfSm8AHUp/ABtK&#10;kgAaSqYAGEq9ABdK4AAYSfoAGUj/ABpH/wAaR/8AlUIAAIBCAABwQwAAY0MAAFhDAABQQwAASUMA&#10;AEJEAAA7RQAANUcAADBJAAArSwAAJk0JACROEAAiThYAIU8dACBPJQAfTywAHk81AB1PPQAcUEcA&#10;GlBRABlQXQAXUGsAFlB8ABRQjwATUKQAEVC6ABFQ3gART/gAEk7/ABNN/wAUTf8Aj0UAAHtGAABr&#10;RgAAX0cAAFVHAABNRwAARkcAAD9HAAA3SgAAMUwAACtOAAAmUAAAIFMDABxVDAAaVhEAGVYYABdW&#10;IAAWVicAFVYwABRWOQATV0IAEldNABFXWQAQV2gAD1d5AA5XjAANV6AAC1e2AAtW1AALVvQADFX/&#10;AA1U/wAOU/8AiEkAAHZKAABnSgAAW0oAAFFKAABKSgAAQ0oAADtMAAAzTgAALFEAACZUAAAhVgAA&#10;G1kAABVcBwARXg0AEF4TABBeGgAOXiIADl4qAA1eMwAMXj0AC15IAApeVAAIXmIAB15zAAVehgAD&#10;XpsAAl6xAAJdzAACXe4AA1z/AARb/wAFW/8AgU4AAHBOAABiTgAAV04AAE5OAABHTgAAPk8AADZR&#10;AAAuVAAAJ1cAACFaAAAbXQAAFWAAABBjAwAMZgsACGcQAAZnFQAFZxwABGckAAJnLQABZzcAAGdC&#10;AABnTgAAZ1wAAGdtAABngAAAZpUAAGasAABlxwAAZesAAGT8AABk/wAAY/8AelIAAGpTAABdUgAA&#10;VFIAAEtSAABCUwAAOVUAADBYAAAoWwAAIV8AABpiAAAUZQAAEGgAAAxrAQAGbgkAAG8OAABvEgAA&#10;bxgAAHAfAABwJwAAcTAAAHE7AABxSAAAcVYAAHFmAABxeQAAcY8AAHCnAABvwQAAb+cAAG78AABt&#10;/wAAbf8Ac1gAAGVXAABaVwAAUVYAAEZXAAA8WgAAMl0AACphAAAiZAAAGmgAABRsAAAObwAACnIA&#10;AAR2AAAAeAUAAHgLAAB5DgAAehMAAHsZAAB8IAAAfSkAAH0zAAB9QAAAfU4AAH1eAAB9cgAAfYgA&#10;AHyhAAB8ugAAe+IAAHr6AAB5/wAAeP8AbV0AAGBcAABXXAAAS10AAEBfAAA1YwAAK2cAACNrAAAa&#10;bwAAE3MAAA53AAAIewAAAn4AAACCAAAAgwEAAIQGAACFCwAAhg8AAIgTAACJGQAAiiEAAIsrAACL&#10;NwAAjEYAAItWAACLaQAAi4AAAIuZAACKswAAidgAAIj3AACI/wAAh/8AaGMAAF5iAABRYgAARGUA&#10;ADhpAAAubgAAJHMAABp4AAATfQAADYEAAAaFAAAAiQAAAI0AAACQAAAAkgAAAJIAAACUBQAAlQoA&#10;AJcOAACYEgAAmhgAAJshAACcLQAAnTwAAJ1MAACcXwAAnHYAAJuRAACbqwAAmskAAJrwAACZ/wAA&#10;mP8AZWkAAFdpAABJbAAAPXEAADB2AAAlfAAAG4EAABKHAAAMjAAABJEAAACVAAAAmQAAAJ0AAACg&#10;AAAAoQAAAKIAAACkAAAApQEAAKcHAACpDAAAqhEAAK0YAACvIgAArzAAAK9BAACvVAAAr2sAAK6F&#10;AACuoQAArr4AAK3mAACs/AAArP8AXnEAAE90AABCeQAANX8AACiFAAAdjAAAE5IAAAyYAAADnQAA&#10;AKIAAACmAAAAqgAAAK4AAACwAAAAsQAAALMAAAC0AAAAtgAAALgAAAC6BAAAvAoAAL4QAADBFwAA&#10;wyQAAMM1AADESQAAxF4AAMV3AADFkwAAxa8AAMXRAADD8gAAw/8AVnwAAEeCAAA6iAAALI8AACCW&#10;AAAUnQAADaMAAAOpAAAArgAAALIAAAC3AAAAuwAAAL8AAADCAAAAwgAAAMUAAADGAAAAyAAAAMoA&#10;AADNAAAAzwAAANIIAADVDgAA2xgAAN0nAADeOgAA31AAAOBoAADghAAA4aEAAOG9AADh4gAA4PQA&#10;TosAAECSAAAymQAAJaEAABioAAAOrwAABbUAAAC6AAAAvwAAAMQAAADIAAAAzgAAANEAAADUAAAA&#10;1QAAANgAAADaAAAA3QAAAN8AAADiAAAA5AAAAOcAAADrBQAA7w4AAPQZAAD1KwAA9kEAAPdYAAD4&#10;cgAA+ZAAAPmrAAD4xAAA+OEA/wALAP8ACAD/AAkA/wAMAP8AEgD/ABoA/wAmAP8AMgD/AD4A/wBI&#10;AP8AUgD/AFoA/wBiAP8AaQD/AG8A/wB1AP4AewD8AIEA+wCIAPkAjwD3AJcA9QCgAPMAqgDyALcA&#10;7wDJAO0A5gDsAPsA6wD/AOsA/wDdAP8AzgD/AMYA/wDCAP8A/wAEAP8AAAD/AAAA/wAFAP8ADQD/&#10;ABUA/wAhAP8ALAD/ADgA/wBDAP0ATAD5AFQA9wBcAPQAYwDyAGkA8ABvAO4AdQDsAHsA6gCCAOgA&#10;iQDnAJEA5ACaAOIApADgALAA3QDAANoA3ADYAPQA1QD/ANMA/wDLAP8AwQD/ALsA/wC3AP8A/wAA&#10;AP8AAAD/AAAA/wAAAP8ACgD9ABEA+QAbAPYAJwD0ADIA8AA8AOwARgDoAE4A5ABWAOEAXADeAGMA&#10;3ABoANkAbgDVAHQA0gB7ANAAggDNAIoAywCTAMgAnQDGAKgAxAC3AMEAzADAAOsAvgD/AL0A/wC9&#10;AP8AtAD/AK4A/wCrAP8A/wAAAP8AAAD/AAAA+gAAAPIABQDqAA4A5QAWAOAAIQDdACsA2wA2ANMA&#10;PwDOAEgAygBPAMcAVgDEAFwAwgBhAMAAZwC+AG0AvABzALoAegC4AIIAtgCLALQAlgCyAKEAsACv&#10;AK4AwQCtAOAAqwD3AKoA/wCpAP8ApgD/AKEA/wCfAP8A/wAAAP8AAAD3AAAA6AAAANwAAADQAAoA&#10;ygARAMUAGwDCACUAvwAvALwAOAC4AEEAtQBIALIATwCwAFUArgBbAKwAYQCqAGYAqABsAKcAcwCl&#10;AHsAowCEAKEAjgCfAJoAnQCnAJsAuACaANAAmQDvAJgA/wCXAP8AlgD/AJQA/wCSAP8A/wAAAPYA&#10;AADkAAAA0gAAAMUAAAC7AAUAtQAOALAAFQCsAB8AqgApAKgAMgClADoAogBCAKAASQCeAE8AnABV&#10;AJoAWgCYAGAAlgBmAJUAbACTAHQAkgB9AJAAhwCOAJMAjAChAIsAsACKAMUAiADmAIcA+wCGAP8A&#10;hwD/AIcA/wCGAP8A+AAAAOUAAADNAAAAvQAAALMAAACqAAAAowAKAJ8AEQCbABkAmQAjAJcALACV&#10;ADQAkgA8AJAAQwCOAEkAjABPAIoAVACJAFoAhwBgAIYAZgCEAG4AgwB3AIEAgQB/AI0AfgCbAHwA&#10;qgB7ALwAegDbAHgA9QB4AP8AeAD/AHgA/wB4AP8A7QAAANECAAC7AgAArAEAAKIAAACbAAAAlgAF&#10;AJEADQCNABQAiwAdAIgAJgCGAC4AhAA2AIIAPQCAAEMAfgBJAH0ATwB8AFUAegBbAHkAYQB3AGkA&#10;dQBxAHQAfAByAIgAcQCWAG8ApQBuALYAbQDOAGwA7gBrAP8AawD/AGsA/wBrAP8A3wsAAMIMAACu&#10;DAAAngwAAJMLAACMBwAAiAIAAIUACQCBABAAfwAXAHwAIAB6ACgAeAAwAHYAOAB0AD4AcwBEAHEA&#10;SgBwAFAAbgBWAG0AXQBsAGQAagBtAGgAdwBnAIQAZQCSAGQAoQBjALIAYQDJAGAA6QBgAPwAYAD/&#10;AGAA/wBgAP8A0BAAALYRAACiEgAAkxIAAIgRAACADwAAfA0AAHkJAQB4AwsAdQARAHMAGgBwACMA&#10;bgErAGwBMwBqAjkAaQNAAGcDRgBmBEwAZQRSAGMFWQBiBWEAYAVqAF8GdABdBoEAXAePAFoHnwBZ&#10;B7AAVwfGAFYJ5wBWCvsAVQr/AFUK/wBWCv8AxhUAAK0XAACZGAAAihgAAH8XAAB2FgAAcRMAAG4Q&#10;AABtDQUAbQkNAGoJFABnCh0AZQomAGMLLgBiDDUAYAw8AF8MQgBeDUgAXA1PAFsNVgBZDV4AWA5o&#10;AFYOcwBVDoAAUw6PAFEOnwBQDrEATg7IAE0Q6gBNEP0ATRD/AE0Q/wBNEP8AvBsAAKUcAACSHQAA&#10;gx4AAHcdAABvHAAAaRoAAGYXAABkFAAAZBAIAGIPEABfEBgAXRAhAFsRKQBaETEAWBI4AFcSPgBW&#10;EkUAVBJMAFMTUwBRE1sAUBNlAE4UcABMFH0ASxSMAEkUnABHFa4ARhXFAEUV6ABFFv4ARRb/AEUV&#10;/wBFFf8AtR8AAJ4hAACLIgAAfCIAAHEiAABoIQAAYh8AAF8dAABcGgAAWxcCAFoVDQBXFhQAVRYd&#10;AFQXJQBSGC0AURg0AE8YOwBOGUIATRlIAEsaUABKGlgASBpiAEcabQBFG3oAQxuJAEIbmgBAG6wA&#10;PxvCAD4c5QA9HPwAPhz/AD4b/wA+G/8AryMAAJgkAACGJQAAdyYAAGwmAABjJQAAXSQAAFkiAABW&#10;HwAAVB0AAFMcCwBRHBIATh0aAE0dIgBLHikASh4xAEkfNwBHHz4ARiBFAEUgTQBDIFUAQiBfAEAh&#10;agA/IXcAPSGHADshmAA5IaoAOCLAADci4wA3IvsANyL/ADgh/wA4If8AqiYAAJQnAACBKQAAcykA&#10;AGcpAABfKQAAWCgAAFQmAABRIwAATyIAAEwiBwBKIhAASCIXAEcjHwBFJCYARCQuAEIkNABBJTsA&#10;QCVDAD8lSgA9JlMAPCZcADomZwA5JnUANyeEADUnlgA0J6gAMie+ADEn4QAxJ/kAMib/ADIm/wAz&#10;Jf8ApSkAAI8qAAB9LAAAbywAAGQtAABbLAAAVSsAAFAqAABMKAAASiYAAEcnBABEJw0AQigUAEEo&#10;HAA/KSMAPikrAD0pMgA8KjkAOypAADkqSAA4K1AANitaADUrZQAzK3IAMSuCADAslAAuLKcALCy8&#10;ACss3gAsLPgALCv/AC0q/wAtKv8AoSwAAIstAAB5LgAAay8AAGAvAABYLwAAUS4AAEwuAABILAAA&#10;RSsAAEErAAA/LAsAPSwRADstGQA6LiEAOS4oADcuLwA2LzYANS8+ADQvRQAzL04AMTBYADAwYwAu&#10;MHAALDCAACowkgApMKUAJzC6ACYw3AAmMPcAJy//ACgv/wAoLv8AnC4AAIcwAAB2MQAAaDIAAF0y&#10;AABVMgAATjEAAEgxAABEMAAAQC8AADwwAAA6MQkANzEQADYyFgA1Mh4AMzMlADIzLAAxMzMAMDQ7&#10;AC80QwAtNEwALDRWACo1YQApNW4AJzV+ACU1kAAjNaMAIjW5ACE12QAhNPYAIjT/ACMz/wAjMv8A&#10;mDEAAIMzAAByNAAAZTQAAFo1AABRNQAASzQAAEU0AABANAAAOjMAADc0AAA0NQYAMjYOADA3EwAv&#10;NxsALjciAC04KQArODEAKjg4ACk5QAAoOUkAJjlTACU5XwAjOWwAITp8ACA6jgAeOqIAHDq3ABs5&#10;1QAcOfUAHTj/AB04/wAeN/8AkzQAAH82AABuNwAAYTcAAFc3AABONwAASDcAAEI3AAA8NwAANTgA&#10;ADI5AAAvOgIALDsLACo8EQApPBgAKD0fACY9JgAlPS4AJD01ACM+PQAiPkYAID5QAB8+XAAdP2kA&#10;Gz95ABo/jAAYP6AAFj+1ABU+0gAWPvMAFz3/ABg8/wAYPP8AjjcAAHo4AABqOQAAXjoAAFM6AABL&#10;OgAARToAAD86AAA5OgAAMjwAAC4+AAApQAAAJkEIACRCDgAiQhQAIUIbACBDIwAfQyoAHkMyABxD&#10;OgAbREMAGkRNABhEWQAXRGcAFUR3ABNEigASRJ4AEUSzABBE0AAQQ/IAEUL/ABJC/wATQf8AiTsA&#10;AHY8AABmPQAAWj0AAFA9AABIPQAAQj0AADw9AAA2PgAAL0AAACpCAAAlRAAAIUYDAB1IDAAbSREA&#10;GUkXABhJHgAXSSYAFkkuABVKNgAUSkAAE0pKABFKVgAQSmQAD0p0AA5KhwANSpsADEqwAApKygAL&#10;SewADEj/AA1H/wANR/8Agz4AAHE/AABiQAAAVkAAAE1AAABFQAAAP0AAADlBAAAyQgAAK0UAACZH&#10;AAAhSQAAHEsAABZOBwATUA4AElATABFQGQAQUCEAD1ApAA5QMQANUDsADVFGAAtRUQAKUV8ACVFv&#10;AAdQgQAFUJYAA1CrAAJQxQADT+gAA0/7AAVO/wAGTf8AfUIAAGtDAABdRAAAUkQAAEpEAABDQwAA&#10;PEQAADVFAAAuRwAAJ0oAACFMAAAcTwAAF1EAABJUAwAOVwoAC1gQAApYFQAIWBwAB1gkAAZYLAAF&#10;WDYAA1hAAAFYTAAAWFoAAFhpAABYfAAAWJEAAFenAABXwAAAVuUAAFb5AABV/wAAVf8AdkcAAGZH&#10;AABZSAAAT0cAAEdHAABARwAAOEgAADBKAAApTQAAIlAAABxTAAAWVQAAEVgAAA1bAgAJXgkABF8O&#10;AABfEgAAXxgAAGAfAABgJwAAYDAAAGA7AABgRwAAYFQAAGBjAABgdgAAYIsAAF+iAABfuwAAX+IA&#10;AF75AABd/wAAXf8Ab0sAAGFMAABVTAAATEsAAERLAAA7TAAAMk4AACtRAAAjVAAAHFcAABZbAAAR&#10;XgAADWAAAAhjAAACZgcAAGcMAABnDwAAaBMAAGkZAABqIQAAaikAAGo0AABqQAAAak0AAGpdAABq&#10;bwAAaoUAAGqdAABptgAAaN0AAGj3AABn/wAAZv8AaVEAAFxQAABSUAAASk8AAD9QAAA1UwAALVYA&#10;ACRZAAAdXQAAFmAAABBkAAAMZwAABmoAAABuAAAAbwMAAHAIAABxDQAAchAAAHQUAAB1GwAAdiMA&#10;AHcsAAB3OAAAdkYAAHZWAAB2aAAAdn4AAHaXAAB1sQAAdNMAAHP1AABz/wAAcv8AY1YAAFhVAABQ&#10;VAAARFUAADlYAAAvWwAAJl8AAB1jAAAVZwAAEGwAAApwAAAEcwAAAHYAAAB6AAAAfAAAAHwDAAB+&#10;CAAAfwwAAIEQAACCFAAAhBsAAIUkAACGLwAAhj0AAIZNAACFXwAAhXUAAIWPAACEqQAAg8kAAILx&#10;AACB/wAAgP8AX1sAAFZaAABJWwAAPV4AADJhAAAnZgAAHmsAABVwAAAOdQAACXkAAAF+AAAAgQAA&#10;AIUAAACIAAAAigAAAIsAAACNAQAAjgYAAJALAACRDwAAkxQAAJUbAACXJgAAlzQAAJdEAACXVgAA&#10;lmwAAJWGAACVogAAlMEAAJPqAACS/wAAkv8AXWEAAE9hAABCZAAANmkAACpuAAAfdAAAFXkAAA5/&#10;AAAHhAAAAIkAAACOAAAAkgAAAJYAAACYAAAAmgAAAJsAAACdAAAAnwAAAKEDAACjCAAApQ0AAKcT&#10;AACpHAAAqigAAKo5AACqSwAAqmEAAKl6AAComQAAqLUAAKfdAACn+AAApv8AVmgAAEhsAAA6cAAA&#10;LnYAACJ9AAAXhAAADooAAAeQAAAAlgAAAJoAAACfAAAAowAAAKcAAACqAAAAqwAAAK0AAACvAAAA&#10;sQAAALMAAAC1AAAAuAUAALoMAAC9EgAAwBwAAMAtAADAQAAAv1UAAL9uAAC+iwAAvqgAAL7JAAC9&#10;7wAAvP4ATnQAAEB5AAAyfwAAJYcAABmOAAAQlQAAB5wAAACiAAAApwAAAKwAAACwAAAAtQAAALkA&#10;AAC8AAAAvQAAAL8AAADBAAAAwwAAAMYAAADIAAAAygAAAM0CAADQCwAA1RIAANYhAADXNAAA2EkA&#10;ANlgAADafAAA2poAANu1AADb2QAA2/IARoIAADiJAAArkAAAHZgAABKgAAAKpwAAAK4AAAC0AAAA&#10;uQAAAL4AAADCAAAAyAAAAMsAAADOAAAAzwAAANIAAADUAAAA1gAAANoAAADdAAAA3wAAAOIAAADm&#10;AAAA6goAAO8TAADwJQAA8joAAPNRAAD0awAA9IkAAPWlAAD1vwAA9d0A/wAGAP8AAwD/AAUA/wAL&#10;AP8AEAD/ABcA/wAiAP8ALQD/ADkA/wBEAP8ATQD/AFUA/wBdAP8AZAD/AGoA/wBwAP0AdgD7AHwA&#10;+QCDAPcAigD1AJIA8wCbAPAApgDuALMA6wDEAOkA5ADnAPkA5gD/AOUA/wDTAP8AxwD/AL8A/wC7&#10;AP8A/wAAAP8AAAD/AAAA/wACAP8ACwD/ABIA/wAdAP8AKAD/ADMA/wA+APwARwD4AE8A9ABXAPEA&#10;XQDuAGMA7ABpAOoAbwDoAHUA5gB8AOQAgwDiAIsA3wCVANwAnwDZAKsA1QC7ANIA1ADPAPIAzQD/&#10;AMwA/wDFAP8AugD/ALQA/wCwAP8A/wAAAP8AAAD/AAAA/wAAAP8ABgD5AA8A9QAXAPMAIgDxAC0A&#10;7QA3AOcAQADiAEkA3wBQANsAVwDXAF0A1ABjANEAaADPAG4AzAB1AMoAfADIAIQAxQCNAMIAmADA&#10;AKQAvQCyALsAxgC5AOgAuAD9ALcA/wC2AP8ArQD/AKcA/wCjAP8A/wAAAP8AAAD/AAAA9QAAAOsA&#10;AQDkAAwA3gATANkAHADTACYA0QAwAMwAOgDIAEIAxABKAMAAUAC9AFYAuwBcALkAYQC3AGcAtQBt&#10;ALMAdACxAHwArwCFAK0AkACqAJwAqACqAKYAuwClANoAowD1AKMA/wCiAP8AngD/AJoA/wCXAP8A&#10;/wAAAP4AAADvAAAA3wAAANAAAADHAAcAwQAPALwAFwC5ACAAtwAqALUAMwCwADsArQBDAKsASQCo&#10;AE8ApgBVAKQAWgCjAGAAoQBmAJ8AbQCdAHQAnAB9AJoAiACYAJQAlgCiAJQAsgCSAMkAkQDrAJEA&#10;/wCQAP8AkAD/AIwA/wCKAP8A/AAAAOwAAADZAAAAxwAAALoAAACxAAIAqwAMAKcAEgCkABsAoQAk&#10;AKAALACeADUAmwA8AJgAQwCWAEkAlABPAJIAVACQAFoAjwBfAI0AZgCLAG0AiQB2AIgAgACGAIwA&#10;hACaAIIAqgCBAL4AgADgAIAA+QB/AP8AfwD/AH8A/wB+AP8A8QAAANgAAADCAAAAswAAAKgAAACg&#10;AAAAmQAHAJUADgCSABUAkAAeAI4AJgCNAC4AigA2AIcAPQCFAEMAhABJAIIATgCBAFQAfwBZAH4A&#10;YAB8AGcAegBvAHkAegB3AIYAdQCUAHQAowByALUAcgDPAHEA8QBwAP8AcAD/AHAA/wBxAP8A4QAA&#10;AMQAAACwAAAAogAAAJcAAACRAAAAiwACAIYACwCDABEAgQAYAH8AIQB9ACkAfAAwAHkANwB4AD0A&#10;dgBDAHQASQBzAE4AcgBUAHAAWgBvAGIAbQBqAGsAdABqAIAAaACOAGcAnQBlAK8AZQDGAGQA6ABk&#10;AP0AYwD/AGMA/wBkAP8AzwUAALYHAACjCAAAlAgAAIkHAACCAwAAfgAAAHsABgB3AA4AdQATAHIA&#10;GwBxACMAbwArAG0AMgBsADgAagA+AGkARABnAEkAZgBPAGUAVgBjAF0AYgBlAGAAbwBfAHsAXQCJ&#10;AFwAmQBbAKoAWQC/AFkA4QBYAPgAWAD/AFgA/wBZAP8AwgwAAKoNAACXDgAAiQ4AAH0OAAB2DQAA&#10;cQoAAG8GAABtAAoAawAQAGkAFgBnAB4AZQAmAGMALQBhADMAYAA5AF8APwBdAEUAXABLAFsAUgBa&#10;AFkAWABiAFcAbABVAHgAUwCGAFIAlgBRAKcAUAC7AE8B2wBOAvQATgP/AE4E/wBOA/8AuBAAAKES&#10;AACOEwAAfxMAAHQTAABsEgAAZxAAAGUOAABjCwMAYwYMAGEEEQBeAxkAXAQhAFsFKABZBi8AWAY1&#10;AFYHOwBVB0IAVAdIAFMITwBRCFYAUAlfAE4JaQBNCXYASwqEAEkKlABICqYARwq6AEYK2ABFC/MA&#10;RQz/AEUM/wBFDP8AsBQAAJkWAACHGAAAeBkAAG0YAABlFwAAXxYAAFwTAABaEQAAWg4GAFoMDQBX&#10;DBQAVQwcAFMNJABSDSsAUA0xAE8OOABODj4ATQ5FAEsOTQBKDlUASA9eAEcPaABFD3UAQxCEAEEQ&#10;lQBAEKYAPhC7AD0Q3AA9EfYAPRH/AD0Q/wA+EP8AqRkAAJIbAACBHAAAch0AAGcdAABfHAAAWRsA&#10;AFUZAABTFgAAUhMAAFIRCgBQEBAAThEYAEwRIABKEicASRIuAEgTNABHEzsARRNCAEQTSQBDFFIA&#10;QRRbAD8UZQA+FXIAPBWBADoVkgA4FaQANxW5ADUV2AA1FvUANhb/ADYW/wA3Ff8AoxwAAI0eAAB7&#10;IAAAbSEAAGIhAABaIQAAVB8AAFAeAABNGwAATBkAAEsWBgBJFg4ARxcVAEUXHABEGCQAQhgqAEEY&#10;MQBAGTgAPxk/AD0ZRgA8Gk8AOhpYADkaYwA3G28ANRt+ADMbkAAyG6IAMBu3AC8b0wAvHPMALxv/&#10;ADAb/wAwG/8AnR8AAIgiAAB3IwAAaSQAAF4kAABWJAAAUCMAAEsiAABIIAAARh0AAEUcAgBDHAwA&#10;QRwSAD8dGQA+HSEAPB4nADseLgA6HzUAOR88ADcfRAA2H0wANCBWADMgYAAxIG0ALyB8AC0hjgAs&#10;IaAAKiG1ACkh0AApIfIAKSH/ACog/wArIP8AmSIAAIQlAABzJgAAZScAAFsnAABTJwAATCYAAEcl&#10;AABEJAAAQiEAAD8hAAA9IQkAOyEQADkiFgA4Ih4ANiMlADUjKwA0JDIAMyQ5ADIkQQAwJEoALyVT&#10;AC0lXgArJWsAKiV6ACgljAAmJZ8AJCWzACMlzgAjJfAAJCX/ACUk/wAlJP8AlCUAAIAnAABvKQAA&#10;YioAAFcqAABPKgAASSkAAEQoAABAJwAAPSYAADolAAA3JgYANSYOADQnFAAyJxsAMSgiADAoKQAv&#10;KDAALSk3ACwpPwArKUcAKSlRACgqXAAmKmkAJCp4ACMqigAhKp0AHyqyAB4qzAAeKu8AHyn/ACAp&#10;/wAhKP8AkCgAAHwqAABsKwAAXywAAFQsAABMLAAARiwAAEErAAA8KwAAOCoAADUqAAAyKwMAMCsM&#10;AC4sEQAtLBgALCwfACotJgApLS0AKC00ACcuPAAmLkUAJC5PACMuWgAhL2cAHy92AB0viAAcL5sA&#10;Gi+wABgvygAYLu0AGS7/ABst/wAbLf8AjCsAAHgtAABoLgAAWy8AAFEvAABJLwAAQy8AAD4uAAA5&#10;LgAANC4AADAuAAAtLwAAKzAKACkxEAAnMRUAJjEcACUyIwAkMioAIzIxACEzOQAgM0IAHzNMAB0z&#10;VwAbM2QAGjR0ABg0hgAWNJoAFDOuABMzyAATM+wAFDP/ABUy/wAWMf8Ahy4AAHQvAABlMQAAWDEA&#10;AE4yAABGMgAAQDEAADsxAAA2MQAAMTEAACszAAAoNAAAJTUGACM2DQAhNhIAIDcZAB83IAAeNycA&#10;HTguABs4NgAaOD8AGThJABc5VQAVOWIAFDlxABI5hAAROZgAEDmtAA44xwAOOOsAEDj/ABA3/wAR&#10;Nv8AgzEAAHAyAABhNAAAVTQAAEs0AABENAAAPTQAADg0AAAzNAAALTUAACg3AAAkOQAAIDoCAB07&#10;CwAbPBAAGT0VABg9HAAXPSMAFj0rABU+MwAUPjwAEj5GABE+UgAQPl8ADz5vAA4+gQAMPpUACz6p&#10;AAo+wQAKPeQACz37AAw8/wANO/8AfTQAAGs2AABdNwAAUTcAAEg3AABBNwAAOzcAADU3AAAwNwAA&#10;KjkAACU7AAAgPQAAHD8AABdBBgAUQw0AEkMSABFDGAARQx8AEEQnAA9ELwAORDkADURDAAxETgAL&#10;RFsACURqAAdEfAAGRJAABEOlAAJDvQADQ+AAA0P2AARC/wAGQf8AeDgAAGc5AABZOgAATjoAAEU6&#10;AAA+OgAAODoAADM6AAAtOwAAJz0AACFAAAAcQgAAF0QAABNGAwAPSQoADUoPAAxKFAALShsACUoj&#10;AAhKKwAHSjQABUo+AARKSQACSlYAAEplAABKdwAASosAAEqhAABJuQAASd0AAEn1AABI/wAASP8A&#10;cjwAAGI9AABVPgAASj4AAEI9AAA8PQAANj0AAC8+AAApQAAAI0IAAB1FAAAXRwAAE0oAAA9MAgAL&#10;TwkAB1ANAANREQAAURcAAFEeAABRJgAAUS8AAFE5AABRRAAAUlEAAFJgAABRcgAAUYcAAFGdAABR&#10;tQAAUNgAAFD1AABP/wAAT/8AbEAAAF1BAABRQQAAR0EAAEBAAAA5QAAAMkEAACpDAAAkRgAAHkgA&#10;ABdLAAASTgAADlEAAAtTAQAGVgcAAFcMAABYEAAAWBMAAFkZAABaIQAAWikAAFozAABaPwAAWkwA&#10;AFpaAABabAAAWoEAAFmZAABZsQAAWNEAAFj0AABX/wAAV/8AZUUAAFhFAABNRQAARUQAAD5EAAA1&#10;RQAALUcAACVKAAAeTQAAGFAAABJTAAAOVgAAClkAAARcAAAAXgQAAF8JAABgDQAAYRAAAGIVAABj&#10;GwAAZCMAAGQtAABkOAAAZEUAAGRUAABkZgAAZHsAAGOTAABjrQAAYswAAGHyAABh/wAAYP8AX0oA&#10;AFNKAABKSQAAQ0gAADlJAAAvTAAAJ08AAB9SAAAYVQAAElkAAA1dAAAIYAAAAmMAAABmAAAAaAEA&#10;AGkFAABqCgAAaw0AAG0RAABuFgAAcB0AAHEmAABxMQAAcD4AAHBOAABwXwAAcHMAAG+NAABvpwAA&#10;bsYAAG3vAABs/wAAbP8AWk8AAFBOAABITQAAPU4AADNRAAApVAAAIFgAABhcAAARYAAADGQAAAZo&#10;AAAAawAAAG8AAAByAAAAdAAAAHUAAAB3BAAAeAkAAHoNAAB8EAAAfRYAAH8eAACAKAAAgDUAAIBF&#10;AAB/VgAAf2sAAH+EAAB+oAAAfb4AAHzpAAB7/wAAev8AVlQAAE5TAABCVAAAN1YAACxaAAAiXwAA&#10;GGMAABFoAAALbQAAA3IAAAB2AAAAegAAAH0AAACAAAAAgwAAAIQAAACGAAAAhwIAAIkHAACLDAAA&#10;jRAAAJAWAACSHwAAkiwAAJI7AACSTQAAkWIAAJF6AACPlwAAj7QAAI7hAACM+wAAjP8AVVkAAEha&#10;AAA7XQAAL2EAACRmAAAZbAAAEXIAAAp3AAACfQAAAIIAAACGAAAAiwAAAI4AAACRAAAAkwAAAJUA&#10;AACXAAAAmQAAAJsAAACdBAAAnwoAAKIPAACkFgAApiEAAKYxAACmQwAApVcAAKRwAACjjgAAo6sA&#10;AKHQAACg9QAAn/8ATmEAAEBkAAAzaQAAJ24AABt1AAARfAAAC4MAAACJAAAAjgAAAJMAAACYAAAA&#10;nQAAAKEAAACkAAAApQAAAKcAAACpAAAAqwAAAK0AAACwAAAAsgAAALUIAAC4DgAAvBYAALwlAAC8&#10;NwAAu0wAALpkAAC5gQAAt6IAALfAAAC36gAAt/wARmsAADlwAAArdwAAH38AABOGAAALjgAAAZUA&#10;AACbAAAAoQAAAKYAAACrAAAAsAAAALMAAAC3AAAAtwAAALoAAAC8AAAAvwAAAMEAAADEAAAAxwAA&#10;AMoAAADNBQAA0Q4AANQZAADUKwAA1EAAANNYAADTdAAA05IAANKwAADS0wAA0vIAPnkAADGAAAAj&#10;iAAAF5EAAA2ZAAADoAAAAKcAAACuAAAAswAAALgAAAC9AAAAwgAAAMYAAADKAAAAygAAAM0AAADP&#10;AAAA0gAAANUAAADZAAAA3QAAAN8AAADjAAAA5wUAAOsPAADsHwAA7TMAAO5LAADvZAAA74IAAPCf&#10;AADxuQAA8dgA/wAAAP8AAAD/AAQA/wAJAP8ADgD/ABUA/wAeAP8AKQD/ADQA/wA/AP8ASAD/AFAA&#10;/wBYAP8AXgD/AGUA/QBrAPsAcQD5AHcA+AB+APYAhQDzAI0A8QCXAO4AogDrAK8A6ADAAOYA4ADj&#10;APgA4gD/ANsA/wDLAP8AwQD/ALkA/wC0AP8A/wAAAP8AAAD/AAAA/wAAAP8ACQD/ABAA/wAZAP8A&#10;IwD/AC4A/QA5APkAQgD1AEoA8gBSAO4AWADrAF4A6QBkAOYAagDkAHAA4gB2AN8AfQDdAIYA2QCP&#10;ANUAmgDRAKcAzgC2AMsAzgDJAPAAxwD/AMUA/wC7AP8AtAD/AK0A/wCpAP8A/wAAAP8AAAD/AAAA&#10;/wAAAPsAAgD2AA0A8QATAO0AHgDsACgA6QAyAOMAOwDdAEQA2ABLANMAUQDQAFgAzQBdAMsAYwDJ&#10;AGgAxgBvAMQAdgDCAH4AvwCHALwAkgC6AJ8AtwCtALUAwQCyAOQAsQD9AK8A/wCsAP8ApQD/AKAA&#10;/wCcAP8A/wAAAP8AAAD7AAAA7gAAAOQAAADcAAgA0wAQAM8AGADLACIAyQArAMYANADBAD0AvQBE&#10;ALoASwC3AFEAtQBWALIAXACwAGEArgBnAKwAbgCqAHYAqAB/AKYAigCjAJYAoQClAJ8AtgCdANEA&#10;nADzAJsA/wCcAP8AlgD/AJMA/wCQAP8A/wAAAPYAAADnAAAA0wAAAMYAAAC9AAMAuAANALMAEwCx&#10;ABwArwAlAK4ALgCpADYApgA9AKMARAChAEoAnwBPAJ0AVQCbAFoAmgBgAJgAZgCWAG4AlAB3AJIA&#10;gQCQAI4AjgCcAIwArQCKAMMAiQDoAIgA/wCJAP8AhwD/AIUA/wCCAP8A8wAAAOMAAADMAAAAvAAA&#10;ALAAAACnAAAAoQAIAJ4ADwCbABYAmQAfAJgAJwCWAC8AkwA3AJEAPQCOAEMAjABJAIsATgCJAFQA&#10;hwBZAIUAYACEAGcAggBvAIAAegB+AIYAfACUAHoApAB5ALgAeADYAHcA9wB4AP8AeAD/AHcA/wB1&#10;AP8A5gAAAMsAAAC3AAAAqAAAAJ4AAACWAAAAjwAEAIsADACIABIAhwAZAIUAIQCEACkAggAwAH8A&#10;NwB9AD0AfABDAHoASAB5AE0AdwBTAHYAWQB0AGEAcgBpAHEAcwBvAH8AbQCNAGwAnQBqAK8AaQDI&#10;AGgA7QBpAP8AaQD/AGkA/wBpAP8A0gAAALgAAAClAAAAlwAAAI0AAACGAAAAgQAAAHwACAB5AA4A&#10;dwAUAHYAHAB0ACMAcwArAHEAMQBvADcAbgA9AGwAQwBrAEgAagBOAGgAVABnAFsAZQBjAGMAbQBi&#10;AHgAYACHAF8AlgBdAKgAXQC+AFwA5ABcAPsAXAD/AFwA/wBcAP8AwgAAAKoBAACYAwAAiQQAAH8C&#10;AAB4AAAAdAAAAHAABABtAAwAawARAGkAFwBoAB4AZgAlAGUALABjADIAYgA4AGAAPQBfAEMAXgBJ&#10;AFwATwBbAFYAWgBeAFgAaABXAHMAVQCBAFQAkQBSAKMAUQC3AFEA1gBRAPUAUQD/AFEA/wBSAP8A&#10;tgcAAJ8JAACNCwAAfgwAAHMLAABsCgAAaAcAAGUDAABjAAcAYQANAF8AEwBdABoAXAAhAFsAJwBZ&#10;AC0AWAAzAFYAOQBVAD8AVABFAFMASwBRAFIAUABaAE8AZABNAG8ATAB9AEoAjQBJAJ8ASACyAEcA&#10;zABHAO8ARgD/AEcA/wBHAP8ArAwAAJUOAACDEAAAdRAAAGsQAABjDwAAXg4AAFsMAABaCQIAWQQK&#10;AFcADwBVABUAUwAcAFIAIwBRACkATwAvAE4ANQBNATsATAFBAEoCSABJAk8ASAJXAEYDYQBFA20A&#10;QwN6AEIDiwBAA5wAPwOvAD4DyAA9BOoAPQX8AD0G/wA+Bv8ApBAAAI4SAAB8EwAAbhQAAGQUAABc&#10;EwAAVhIAAFMRAABRDgAAUAwFAFAJDABPBxEATQcXAEsIHwBJCCUASAkrAEcJMQBGCTgARAo+AEMK&#10;RQBCCk0AQAtVAD8LXwA9C2sAPAt5ADoMigA4DJwANwyvADUMxwA1DOkANQ39ADUN/wA2DP8AnRMA&#10;AIcVAAB2FwAAaRgAAF4YAABWGAAAUBcAAE0VAABKEwAASREAAEkOBwBIDQ4ARg0TAEQNGgBDDiEA&#10;Qg4oAEAOLgA/DjUAPg88AD0PQwA7EEsAOhBUADgQXgA2EGsANBB5ADIQigAxEJwALxCwAC0QyQAt&#10;EewALRH/AC4R/wAvEP8AlxYAAIIZAABxGwAAZBwAAFkcAABRHAAATBsAAEcaAABEGAAAQxUAAEIT&#10;AgBBEgsAQBEQAD4SFwA8Eh4AOxMlADoTKwA4EzIANxM5ADYUQAA0FEgAMxRRADEUXAAwFWgALhV3&#10;ACwViAAqFZoAKBWuACcVxwAmFeoAJxX/ACgV/wApFf8AkRoAAH0cAABtHgAAYB8AAFYfAABOHwAA&#10;SB4AAEMdAABAHAAAPhoAAD0YAAA7FwcAORYOADgXFAA2FxsANRgiADMYKAAyGC8AMRk2ADAZPQAu&#10;GUYALRpPACsaWQAqGmYAKBp0ACYahgAkGpkAIhqtACEaxQAgGugAIRr+ACIa/wAjGv8AjR0AAHkf&#10;AABpIQAAXCIAAFIiAABKIgAARCEAAD8hAAA8IAAAOR4AADgbAAA1HAQANBwNADIcEgAwHRgALx0f&#10;AC4dJQAtHiwAKx4zACoeOwApH0MAJx9NACYfVwAkH2QAIh9yACAfhAAfH5cAHR+rABsfwwAbH+cA&#10;Gx/9AB0f/wAeHv8AiSAAAHUiAABlIwAAWSQAAE8lAABHJQAAQSQAADwjAAA4IwAANSIAADMgAAAw&#10;IAEALiEKACwhEAArIRUAKiIcACgiIwAnIikAJiMwACUjOAAjI0EAIiRKACEkVQAfJGEAHSRwABsk&#10;ggAZJJUAFySqABYkwQAVJOUAFiT8ABcj/wAZI/8AhSIAAHEkAABiJgAAVicAAEwnAABEJwAAPicA&#10;ADkmAAA1JgAAMSUAAC4kAAArJQAAKSUHACcmDgAlJhMAJCcZACMnIAAiJycAISguACAoNgAeKD4A&#10;HShIABspUwAZKV8AGCluABYpgAAUKZQAEimoABEpwAARKOQAESj7ABMo/wAUJ/8AgCUAAG4nAABf&#10;KAAAUykAAEkqAABCKQAAOykAADYpAAAyKAAALigAACooAAAmKQAAJCoEACIrDAAgKxEAHywWAB0s&#10;HQAcLCQAGy0rABotMwAYLTwAFy1FABYuUAAULl0AEi5sABEufgAQLpIADi6nAA0tvQANLd8ADS35&#10;AA4s/wAQLP8AfCgAAGoqAABbKwAAUCwAAEYsAAA/LAAAOSwAADQrAAAvKwAAKysAACYsAAAiLgAA&#10;Hy8AABwwCQAaMQ4AGTETABcxGgAWMiEAFTIoABQyMAATMjkAEjNDABEzTgAQM1sADjNpAA0zegAM&#10;M44ACjOiAAgyuQAIMtkACDL0AAox/wALMf8AdysAAGYtAABYLgAATS8AAEMvAAA8LgAANi4AADEu&#10;AAAtLgAAKS4AACMwAAAfMgAAGzMAABc1BQAUNgwAEjcRABE3FgARNx0AEDgkAA84LAAOODUADTg/&#10;AAw4SgALOFcACThlAAc4dgAFOIoAAzifAAE3tQABN9MAAjfxAAM2/wAFNv8Acy4AAGIwAABUMQAA&#10;STEAAEExAAA5MQAANDEAAC8wAAArMAAAJTIAACAzAAAbNgAAFzgAABM6AgAQPAkADT0OAAw9EwAL&#10;PRkACj0hAAk9KQAIPTEABj47AAU+RgADPlIAAT5hAAA+cgAAPoYAAD2cAAA9sgAAPdAAADzwAAA8&#10;/wAAPP8AbTIAAF0zAABQNAAARjQAAD40AAA3NAAAMjMAAC0zAAAnNAAAIjYAAB04AAAYOgAAFD0A&#10;ABA/AgANQQgACUMNAAZEEQADRBYAAkQdAABEJAAARC0AAEQ2AABEQQAARE4AAERcAABEbQAARIEA&#10;AESYAABDrwAAQ80AAELwAABC/wAAQv8AaDYAAFg3AABMOAAAQzgAADs3AAA1NgAAMDYAACk3AAAj&#10;OQAAHjsAABg9AAATQAAAEEIAAA1FAQAIRwcAA0kMAABJDwAAShMAAEsZAABLIAAASygAAEsyAABL&#10;PQAATEkAAExXAABLaAAAS30AAEuUAABKrAAASsoAAEnvAABJ/wAASf8AYjoAAFQ7AABJOwAAQDsA&#10;ADk6AAAzOQAALDoAACU8AAAfPwAAGUEAABNEAAAQRwAADEkAAAhMAAACTwUAAFAKAABQDQAAURAA&#10;AFIVAABUGwAAVCMAAFQsAABUNwAAVEQAAFRSAABUYwAAVHcAAFSPAABTqAAAUsYAAFLtAABR/wAA&#10;Uf8AXD8AAE8/AABFPwAAPj4AADc9AAAvPgAAJ0AAACBDAAAZRgAAE0kAAA9MAAALTwAABlIAAABU&#10;AAAAVwIAAFgHAABZCwAAWg4AAFsRAABdFgAAXh0AAF8mAABfMQAAXj0AAF5MAABeXQAAXnEAAF2J&#10;AABdowAAXMEAAFvrAABa/wAAWv8AVkQAAEtDAABDQgAAPEEAADJCAAApRQAAIUgAABpLAAATTgAA&#10;DlIAAApVAAADWQAAAFsAAABeAAAAYAAAAGICAABjBgAAZQoAAGYOAABoEQAAahcAAGsfAABrKQAA&#10;azYAAGtFAABrVgAAamoAAGqCAABpnQAAaLsAAGfnAABm/wAAZf8AUUgAAEhIAABBRgAAN0cAACxK&#10;AAAjTQAAG1EAABNVAAAOWQAACF0AAAFhAAAAZAAAAGcAAABqAAAAbAAAAG4AAABwAAAAcgUAAHMJ&#10;AAB1DQAAdxEAAHoYAAB7IQAAey4AAHo9AAB6TgAAeWIAAHl5AAB4lgAAd7MAAHXgAAB0/AAAc/8A&#10;Tk0AAEdMAAA7TQAAME8AACZTAAAcWAAAE1wAAA1hAAAGZgAAAGoAAABvAAAAcgAAAHYAAAB5AAAA&#10;fAAAAH0AAAB/AAAAgQAAAIMCAACGBwAAiAwAAIsRAACOGAAAjiQAAI4zAACNRAAAjFgAAItvAACK&#10;jAAAiaoAAIjPAACG9wAAhf8ATVEAAEFTAAA0VQAAKVoAAB5fAAAUZQAADWoAAAVwAAAAdgAAAHsA&#10;AAB/AAAAgwAAAIcAAACKAAAAjQAAAI4AAACRAAAAkwAAAJUAAACYAAAAmgUAAJ0MAACgEQAAoxoA&#10;AKMoAACiOgAAoU4AAKBlAACggQAAnqAAAJ3BAACb7gAAmv8ARlkAADlcAAAtYQAAIWcAABZuAAAO&#10;dQAABXsAAACBAAAAhwAAAI0AAACSAAAAlgAAAJoAAACdAAAAnwAAAKEAAACkAAAApgAAAKgAAACr&#10;AAAArgAAALEDAAC0CwAAuBEAALkeAAC5LwAAuEMAALdaAAC1dgAAtJcAALS1AACx4gAAsPwAP2QA&#10;ADFpAAAlbwAAGHcAAA9/AAAGhwAAAI4AAACUAAAAmgAAAKAAAAClAAAAqgAAAK4AAACxAAAAsgAA&#10;ALUAAAC3AAAAugAAALwAAAC/AAAAwwAAAMYAAADJAAAAzgoAANITAADSIwAA0TcAANBPAADOagAA&#10;zYoAAMqrAADLywAAy+8AN3EAACl4AAAdgAAAEYkAAAiRAAAAmgAAAKEAAACnAAAArQAAALMAAAC5&#10;AAAAvgAAAMIAAADFAAAAxgAAAMkAAADMAAAAzgAAANIAAADVAAAA2gAAAN4AAADhAAAA5QAAAOoL&#10;AADrFwAA6isAAOpDAADqXgAA6noAAOuZAADrtQAA69UA/wAAAP8AAAD/AAEA/wAHAP8ADQD/ABIA&#10;/wAbAP8AJQD/AC8A/wA6AP8AQwD/AEsA/wBTAP8AWgD9AGAA+wBmAPoAawD4AHIA9gB4APQAgADx&#10;AIkA7wCSAOwAnQDpAKoA5gC8AOMA3ADfAPcA3QD/AMwA/wC+AP8AtQD/ALAA/wCtAP8A/wAAAP8A&#10;AAD/AAAA/wAAAP8ABgD/AA0A/wAUAP8AHwD/ACkA+wAzAPcAPQDzAEUA7wBNAOwAUwDoAFkA5QBf&#10;AOMAZQDgAGoA3QBxANoAeADWAIAA0gCKAM8AlQDMAKIAyACyAMUAyQDCAO0AwAD/ALsA/wCwAP8A&#10;qAD/AKQA/wChAP8A/wAAAP8AAAD9AAAA+gAAAPgAAADwAAkA7AARAOgAGQDnACMA5QAtAN4ANgDW&#10;AD4A0QBGAM0ATADKAFIAyABYAMUAXQDDAGMAwABpAL4AcAC8AHgAuQCBALcAjQC0AJoAsQCpAK4A&#10;vACsAOEAqgD8AKgA/wCgAP8AmQD/AJYA/wCUAP8A/wAAAPkAAADyAAAA5wAAANsAAADRAAQAygAN&#10;AMcAFADEAB0AwgAmAL8ALwC7ADcAtwA/ALQARQCxAEsArgBRAKwAVgCqAFwAqABhAKYAaACjAHAA&#10;oQB5AJ8AhACdAJEAmgCgAJgAsQCWAMwAlQDxAJQA/wCRAP8AiwD/AIgA/wCGAP8A9wAAAOwAAADe&#10;AAAAyQAAALwAAAC0AAAArwAKAKsAEACpABcAqAAgAKcAKACiADAAnwA4AJwAPgCaAEQAmABKAJYA&#10;TwCUAFUAkwBaAJEAYQCPAGgAjQBxAIsAewCJAIgAhwCXAIUAqACDAL4AgQDkAIAA/wCAAP8AfAD/&#10;AHsA/wB5AP8A6QAAANcAAADBAAAAsQAAAKYAAACdAAAAlwAFAJQADQCSABIAkAAaAI8AIgCOACoA&#10;iwAxAIkAOACHAD4AhQBDAIMASACBAE4AfwBUAH4AWgB8AGEAegBpAHgAcwB2AH8AdQCOAHMAnwBx&#10;ALMAcADQAG8A9gBvAP8AbwD/AG0A/wBsAP8A2gAAAL8AAACsAAAAngAAAJMAAACMAAAAhQAAAIIA&#10;CQB/AA8AfgAVAH0AHAB8ACQAegArAHcAMQB1ADcAdAA9AHIAQgBxAEgAbwBNAG4AUwBsAFoAawBi&#10;AGkAbABnAHgAZgCGAGQAlwBiAKoAYQDCAGAA6wBhAP8AYQD/AGEA/wBgAP8AxQAAAK0AAACbAAAA&#10;jQAAAIMAAAB8AAAAdwAAAHIABQBwAAwAbgARAGwAFwBsAB4AawAlAGkALABnADEAZgA3AGQAPQBj&#10;AEIAYgBIAGAATgBfAFUAXQBdAFwAZgBaAHIAWQCAAFcAkABWAKMAVQC5AFQA3gBUAPsAVAD/AFUA&#10;/wBVAP8AtgAAAJ8AAACNAAAAfwAAAHUAAABuAAAAaQAAAGYAAQBjAAkAYQAOAGAAEwBfABkAXgAg&#10;AF0AJgBbACwAWgAyAFgANwBXAD0AVgBDAFUASQBTAFAAUgBYAFEAYQBPAGwATgB6AEwAigBLAJwA&#10;SgCxAEkAzgBJAPMASQD/AEkA/wBKAP8AqgEAAJQFAACCBwAAdAgAAGoIAABjBgAAXgQAAFsAAABZ&#10;AAUAVwAMAFYAEABUABUAUwAbAFIAIgBRACgAUAAtAE4AMwBNADgATAA+AEsARQBKAEwASABUAEcA&#10;XQBGAGgARAB1AEMAhQBBAJgAQACrAEAAxQA/AOoAPwD/AEAA/wBAAP8AoAgAAIoLAAB5DQAAbA0A&#10;AGENAABaDQAAVQsAAFIJAABQBgAATwIIAE4ADQBMABIASwAXAEoAHgBJACMARwApAEYALwBFADQA&#10;RAA6AEIAQQBBAEgAQABQAD4AWgA9AGQAPAByADoAggA5AJQAOACnADcAvgA2AOMANgD5ADYA/wA3&#10;AP8AmA0AAIMOAAByEAAAZREAAFsRAABTEAAAThAAAEoOAABIDQAARwoDAEcHCgBFBA4ARAITAEIC&#10;GgBBAiAAQAMlAD4DKwA9BDEAPAQ3ADsEPgA6BUUAOQVOADcFVwA2BWIANAZwADIGgAAxBpIAMAal&#10;AC8FuwAuBd0ALgb1AC0H/wAuB/8AkRAAAH0RAABsEwAAXxQAAFUUAABOFAAASBMAAEQSAABBEAAA&#10;QA4AAEANBgBACgwAPgkQADwJFgA7ChwAOQoiADgKKAA3Cy4ANgs1ADULOwAzC0MAMgxMADAMVgAv&#10;DGEALQxvACsMfwAqDJIAKAylACcMuwAlDN0AJQ31ACYN/wAnDf8AixIAAHcUAABnFgAAWxcAAFEY&#10;AABJFwAAQxcAAD8VAAA8FAAAOhIAADkRAQA5DwgAOA4NADcOEgA1DhgANA4fADIOJQAxDywAMA8y&#10;AC8QOgAtEEIALBBLACoQVQAoEGEAJhBvACQQgAAjEJMAIRCnAB8QvQAeEOAAHhH3AB8Q/wAgEP8A&#10;hhQAAHMXAABjGQAAVxoAAE0bAABFGgAAQBoAADsZAAA4GAAANRYAADQUAAAzEgQAMhILADESEAAv&#10;EhUALRIcACwTIgArEykAKhMwACgTNwAnFD8AJhRIACQUUwAiFF8AIBVtAB8VfgAdFZEAGxWlABkV&#10;uwAYFd4AGBX4ABkU/wAaFP8AghcAAG8aAABfHAAAUx0AAEodAABCHQAAPB0AADccAAA0GwAAMRoA&#10;AC8ZAAAuFgAALBcIACsWDgApFxMAKBcZACcYIAAlGCYAJBgtACMYNAAiGT0AIBlGAB4ZUQAdGV0A&#10;GxprABkafAAXGo8AFRqjABQZugASGdsAExn2ABQZ/wAVGP8AfRoAAGsdAABcHwAAUCAAAEcgAAA/&#10;IAAAOR8AADQfAAAxHgAALR0AACscAAApGwAAJxsFACUbDAAkHBEAIhwWACEcHQAgHSMAHx0qAB4d&#10;MgAcHjoAGx5EABkeTgAXHlsAFh5pABQfegASHo0AER6iABAeuAAOHtgADx71ABAd/wARHf8Aeh0A&#10;AGcfAABZIQAATSIAAEQiAAA8IgAANiIAADIhAAAuIQAAKiAAACcgAAAkHwAAIiACACAgCgAeIQ8A&#10;HSEUABwhGgAbIiEAGSInABgiLwAXIjgAFSNBABQjTAASI1gAESNnABAjeAAOI4sADSOfAAwjtAAL&#10;I9AACyLwAAwi/wANIf8Adh8AAGQiAABWIwAASyQAAEEkAAA6JAAANCQAAC8jAAArIwAAKCMAACQj&#10;AAAgIwAAHSQAABslBwAZJg0AFyYRABYmFwAVJx4AFCclABMnLAASJzUAESg/ABAoSgAOKFYADShk&#10;AAwodAAKKIcACSibAAcnsQAFJ8wABifsAAcm/gAIJv8AcSIAAGAkAABTJgAASCcAAD8nAAA3JgAA&#10;MSYAAC0mAAApJQAAJSUAACIlAAAdJwAAGSgAABYqBAAUKwsAEiwQABEsFAAQLBsAECwiAA4sKQAO&#10;LTIADS07AAstRgAKLVIACC1gAAYtcAAELYMAAi2YAAAsrgAALMkAACzrAAEr/AACK/8AbSUAAF0n&#10;AABPKAAARSkAADwpAAA1KQAALygAACsoAAAnJwAAIycAAB8oAAAbKgAAFywAABMuAgAQMAgADjEN&#10;AA0xEgAMMRcACzEeAAoxJgAIMi4ABzI3AAUyQgADMk4AATJcAAAybAAAMn8AADKVAAAxrAAAMccA&#10;ADDqAAAw/AAAMP8AaCkAAFgqAABMKwAAQSwAADksAAAyKwAALSsAACkqAAAlKgAAICsAABwsAAAX&#10;LgAAEzAAABAyAgAONAcACjcMAAc3EAAFNxQAAzcbAAI3IgAANyoAADgzAAA4PgAAOEoAADhYAAA4&#10;aAAAOHwAADeSAAA3qQAANsUAADbqAAA2/QAANf8AYywAAFQuAABILwAAPi8AADYuAAAwLgAAKy0A&#10;ACctAAAiLQAAHS8AABgxAAAUMwAAEDUAAA43AQAKOgcABjsLAAI8DgAAPRIAAD4XAAA+HgAAPiYA&#10;AD4vAAA+OgAAPkYAAD5UAAA+ZAAAPncAAD6PAAA9pwAAPcMAADzpAAA8/QAAO/8AXjAAAFAxAABE&#10;MgAAOzIAADQxAAAuMAAAKS8AACQwAAAeMgAAGTQAABQ2AAAQOQAADTsAAAo9AAAFQAUAAEEKAABC&#10;DQAAQxAAAEQUAABFGgAARiIAAEYrAABGNQAARkEAAEZPAABGXwAARnMAAEWKAABFpAAARMAAAEPo&#10;AABD/gAAQv8AWDQAAEs1AABBNQAAOTUAADI0AAAtMwAAJjQAACA1AAAaOAAAFDoAABA9AAANQAAA&#10;CUIAAARFAAAARwMAAEgHAABKCwAASw4AAEwRAABOFQAATxwAAE8lAABPLwAATzwAAE9KAABPWgAA&#10;Tm0AAE6FAABNoAAATLwAAEvnAABL/gAASv8AUzkAAEc5AAA+OQAANzgAADE3AAApNwAAITkAABs8&#10;AAAVPwAAEEIAAAxFAAAHSAAAAkoAAABNAAAATwAAAFEEAABSBwAAVAsAAFUOAABXEQAAWRcAAFof&#10;AABZKQAAWTYAAFlEAABZVAAAWGcAAFh/AABXmgAAVrcAAFXjAABU/QAAVP8ATj0AAEM9AAA8PAAA&#10;NTsAACw8AAAkPgAAHEEAABVEAAAQSAAAC0sAAAVOAAAAUQAAAFQAAABXAAAAWQAAAFsAAABdAgAA&#10;XgYAAGALAABiDgAAZBIAAGcYAABnIgAAZi4AAGY8AABmTQAAZWAAAGV3AABkkwAAY7EAAGHdAABg&#10;/AAAX/8ASUIAAEFBAAA6PwAAMEAAACZDAAAeRgAAFUoAABBOAAAKUgAAA1YAAABaAAAAXQAAAGAA&#10;AABjAAAAZQAAAGcAAABpAAAAawEAAG0FAABvCgAAcg4AAHUSAAB3GwAAdiYAAHY1AAB1RgAAdFkA&#10;AHRvAABziwAAcqkAAHDNAABv9wAAbv8ARkYAAEBFAAA1RgAAKkgAACBMAAAXUQAAEFYAAAlaAAAB&#10;XwAAAGMAAABoAAAAawAAAG8AAAByAAAAdQAAAHcAAAB5AAAAewAAAH0AAACAAwAAgwgAAIYNAACJ&#10;EwAAih0AAIorAACJPAAAiE8AAIZmAACFgQAAhKAAAILCAACB8AAAf/8ARksAADpMAAAuTwAAI1MA&#10;ABhYAAAQXgAACWQAAABpAAAAbwAAAHQAAAB4AAAAfAAAAIEAAACEAAAAhwAAAIgAAACLAAAAjgAA&#10;AJAAAACTAAAAlgAAAJkHAACdDQAAoRQAAKAhAACgMQAAnkQAAJ1bAACcdgAAmZYAAJm1AACW5QAA&#10;lf4AP1IAADJVAAAmWgAAG2AAABFnAAAJbQAAAHQAAAB7AAAAgQAAAIYAAACLAAAAkAAAAJQAAACX&#10;AAAAmQAAAJwAAACfAAAAoQAAAKQAAACnAAAAqgAAAK0AAACxBgAAtQ0AALgWAAC3JgAAtjkAALVQ&#10;AAC0agAAsokAALCqAACuzwAArfUAN1wAACthAAAeaAAAE3AAAAt4AAAAgAAAAIcAAACOAAAAlQAA&#10;AJoAAACfAAAApAAAAKgAAACsAAAArQAAALAAAACzAAAAtQAAALgAAAC7AAAAvwAAAMMAAADHAAAA&#10;ywUAANEOAADRGwAA0C4AAM9FAADNXwAAy34AAMmeAADIvgAAxekAL2kAACNwAAAWeQAADYEAAAGL&#10;AAAAkwAAAJsAAACiAAAAqAAAAK4AAAC0AAAAuAAAAL0AAADAAAAAwgAAAMUAAADIAAAAywAAAM4A&#10;AADRAAAA1gAAANsAAADfAAAA5AAAAOgGAADrEQAA6iMAAOo6AADpVAAA53IAAOWTAADjswAA49QA&#10;/wAAAP8AAAD/AAAA/wAEAP8ACwD/ABAA/wAXAP8AIQD/ACsA/wA1AP8APgD/AEcA/wBOAP8AVQD8&#10;AFsA+gBhAPgAZgD2AG0A9ABzAPIAewDvAIQA7QCOAOoAmQDmAKcA4wC5AN8A1QDbAPcA1gD/AMAA&#10;/wCyAP8AqgD/AKUA/wCiAP8A/wAAAP8AAAD+AAAA/AAAAPwAAwD+AAsA/wARAP8AGgD9ACQA+QAu&#10;APQAOADwAEAA7ABIAOkATgDmAFQA4gBaAN8AXwDcAGUA2ABrANQAcgDQAHsAzQCFAMoAkQDHAJ4A&#10;wwCuAMAAxQC9AOsAuwD/ALAA/wCkAP8AnAD/AJgA/wCVAP8A/wAAAPoAAAD0AAAA8QAAAPIAAADq&#10;AAUA5wAOAOIAFQDhAB4A4QAoANgAMQDQADkAywBAAMgARwDFAE0AwgBTAL8AWAC9AF4AuwBkALkA&#10;awC2AHMAtAB8ALEAiACuAJUAqwCkAKgAuACmANwAowD7AJ8A/wCVAP8AjwD/AIsA/wCJAP8A+QAA&#10;AO8AAADnAAAA3wAAAM8AAADIAAAAwQAKAL8AEQC8ABgAuwAhALkAKgC0ADIAsQA6AK4AQACrAEYA&#10;qABMAKYAUQCjAFYAoQBcAJ8AYwCdAGoAmwBzAJkAfgCWAIwAlACbAJIArQCQAMcAjgDwAI0A/wCG&#10;AP8AgAD/AH0A/wB8AP8A7QAAAOAAAADRAAAAvwAAALMAAACqAAAApgAFAKIADQChABMAoAAbAJ8A&#10;IwCbACsAmAAyAJUAOQCTAD8AkQBEAI8ASgCOAE8AjABVAIoAWwCIAGMAhgBrAIQAdgCCAIIAgACS&#10;AH4AowB8ALoAegDhAHkA/wB3AP8AcgD/AHAA/wBvAP8A3QAAAMsAAAC2AAAApwAAAJ0AAACUAAAA&#10;jgABAIsACgCJABAAiAAVAIcAHQCHACUAhAAsAIIAMgB/ADgAfQA9AHsAQwB5AEgAeABOAHYAVAB1&#10;AFsAcwBjAHEAbgBvAHoAbQCJAGwAmgBqAK4AaQDMAGgA9gBnAP8AZQD/AGQA/wBjAP8AygAAALQA&#10;AAChAAAAkwAAAIkAAACCAAAAewAAAHgABQB2AAwAdQARAHQAGABzAB8AcgAlAHAALABuADIAbAA3&#10;AGoAPABpAEIAaABIAGYATgBlAFUAYwBdAGIAZgBgAHIAXgCAAF0AkgBbAKUAWgC+AFkA6QBZAP8A&#10;WQD/AFgA/wBYAP8AuQAAAKIAAACQAAAAgwAAAHkAAABxAAAAbQAAAGkAAQBmAAkAZQAOAGQAEwBj&#10;ABkAYwAgAGEAJgBgACwAXgAxAFwANwBbADwAWgBCAFgASABXAE8AVgBXAFQAYABTAGwAUQB5AFAA&#10;igBPAJ4ATgC0AE0A2gBNAPsATQD/AE0A/wBNAP8AqgAAAJQAAACCAAAAdQAAAGsAAABkAAAAYAAA&#10;AF0AAABaAAUAWAAMAFcAEABWABUAVgAbAFUAIQBTACcAUgAsAFEAMQBPADcATgA9AE0AQwBMAEoA&#10;SgBSAEkAWwBIAGYARgBzAEUAhABEAJcAQwCsAEIAyQBCAPEAQgD/AEMA/wBDAP8AngAAAIkAAAB4&#10;AwAAagQAAGEEAABaAwAAVQEAAFIAAABQAAIATgAJAE0ADQBMABEASwAXAEoAHABJACIASAAnAEcA&#10;LQBFADIARAA4AEMAPgBCAEUAQQBNAD8AVgA+AGEAPQBuADsAfgA6AJEAOQCmADgAvwA4AOgAOAD/&#10;ADkA/wA5AP8AlQMAAIAHAABvCQAAYgoAAFgLAABRCgAATAgAAEkGAABHAwAARgAGAEQACwBDAA8A&#10;QgATAEEAGABBAB4APwAjAD4AKQA9AC4AOwA0ADoAOgA5AEEAOABJADcAUgA2AF0ANABqADMAegAy&#10;AIwAMQChADAAuAAvAN4ALwD5AC8A/wAwAP8AjAkAAHgMAABoDQAAXA4AAFIOAABLDgAARQ0AAEEM&#10;AAA/CgAAPggCAD0ECAA8AQ0AOwAQADoAFQA5ABoAOAAgADYAJQA1ACsANAAwADMANwAyAD4AMQBG&#10;AC8AUAAuAFoALQBnACsAdwAqAIkAKQCdACgAswAnANEAJwDyACcA/wAnAP8AhgwAAHIOAABjEAAA&#10;VhEAAE0RAABFEQAAQBAAADwPAAA5DgAANw0AADYLBAA2CAoANQYOADQFEgAyBBcAMQUcADAFIgAv&#10;BSgALgYuAC0GNAArBjwAKgZEACkHTgAnB1kAJgdlACQHdQAjB4cAIgebACAGsAAgBssAHwXtAB8G&#10;/gAfB/8AgA4AAG0RAABeEgAAUhMAAEgTAABBEwAAOxMAADcSAAA0EQAAMhAAADAPAQAwDQYAMAsL&#10;AC8KEAAtChQALAsZACoLHwApCyUAKAwrACcMMgAmDDoAJAxDACMMTQAhDVgAIA1lAB4NdQAcDYgA&#10;Gg2cABkNsQAYDMoAFwzrABcN/AAYDP8AexEAAGkTAABaFQAAThYAAEUWAAA9FgAAOBUAADMVAAAw&#10;FAAALRMAACsSAAAqEAMAKg8IACkODQAoDhEAJg4WACUPHQAkDyMAIw8pACEQMQAgEDkAHhBCAB0Q&#10;TAAbEFgAGRBmABcQdgAVEIkAFBCeABIQswAREM4AERDuABIQ/gASEP8AdxMAAGUVAABXFwAASxgA&#10;AEIZAAA6GQAANBgAADAXAAAsFwAAKRYAACcVAAAmFAEAJRIEACMSCwAiEg8AIRIUACASGgAeEyAA&#10;HRMnABwTLgAaEzYAGRRAABcUSgAWFFYAFBRkABIUdAARFIcAEBScAA4UsQANFMoADRTrAA4T/gAO&#10;E/8AcxUAAGEYAABTGgAASBsAAD8bAAA3GwAAMhoAAC0aAAApGQAAJhgAACQYAAAiFwAAIBYBAB4W&#10;CAAdFg0AGxcSABoXFwAZFx0AGBgkABYYKwAVGDQAFBg9ABIZSAARGVQAEBliAA4ZcgANGYQADBmY&#10;AAoZrQAJGMYACRjnAAkY+gAKF/8AbxgAAF4aAABQHAAARR0AADwdAAA1HQAALx0AACocAAAmGwAA&#10;IxsAACEaAAAeGgAAHBoAABobBQAYGwwAFhwQABUcFQAUHBsAExwiABIdKQARHTEAEB07AA4dRQAN&#10;HlEADB5eAAoebQAJHoAABx6UAAUdqgADHcIAAx3mAAQc+AAFHP8AaxoAAFsdAABNHgAAQh8AADof&#10;AAAyHwAALR8AACgeAAAkHgAAIR0AAB4dAAAcHQAAGB4AABUfAgATIAkAEiEOABAhEgAQIRgADiEf&#10;AA4iJgANIi4ADCI3AAoiQQAJIk0AByJaAAUiaQADInwAASKRAAAiqAAAIcAAACHlAAAg+AAAIP8A&#10;Zx0AAFcfAABKIQAAQCEAADciAAAwIQAAKiEAACYgAAAiIAAAHx8AABwfAAAZIAAAFiEAABIjAgAQ&#10;JAcADiYMAAwmEAALJhUACiYcAAkmIgAIJioABiczAAQnPQADJ0kAASdWAAAnZgAAJ3kAACePAAAm&#10;pgAAJr8AACXkAAAl+QAAJP8AYyAAAFQiAABHIwAAPSQAADQkAAAuIwAAKCMAACQiAAAhIgAAHiEA&#10;ABoiAAAXIwAAEyQAABAmAgAOKAcACyoLAAgrDgAGKxMABCsYAAIrHwABLCcAACwwAAAsOgAALEUA&#10;ACxTAAAsYwAALHYAACyMAAArpAAAK74AACrkAAAq+gAAKf8AXyMAAFAlAABEJgAAOiYAADImAAAr&#10;JgAAJiUAACMkAAAfJAAAGyQAABclAAAUJwAAESkAAA4rAgALLQYABy8LAAQwDgAAMBEAADEVAAAx&#10;HAAAMSMAADIsAAAyNgAAMkIAADJPAAAyXwAAMnIAADGJAAAxogAAMLwAADDkAAAv+wAAL/8AWicA&#10;AEwoAABAKQAANykAAC8pAAApKAAAJScAACEmAAAcJwAAGCgAABQqAAARLAAADi4AAAswAQAHMgUA&#10;AzQJAAA1DAAANg8AADcSAAA4GAAAOCAAADgoAAA4MgAAOT0AADlLAAA5WwAAOG4AADiFAAA3nwAA&#10;N7oAADbkAAA1/AAANf8AVSoAAEgsAAA9LAAANCwAAC0rAAAoKgAAJCkAAB4qAAAZKwAAFC0AABEv&#10;AAANMQAACjQAAAc2AAACOAQAADoHAAA7CgAAPQ0AAD4QAABAFAAAQBsAAEAkAABALgAAQDkAAEBH&#10;AABAVgAAQGkAAECAAAA/mwAAPrcAAD3jAAA8/AAAPP8AUC8AAEMvAAA5LwAAMi8AACwtAAAnLAAA&#10;IC0AABovAAAVMQAAETMAAA02AAAJOAAABTsAAAA9AAAAQAEAAEEEAABDBwAARQsAAEYOAABIEQAA&#10;ShYAAEoeAABKKAAASjQAAElCAABJUQAASWQAAEh7AABIlwAAR7QAAEbgAABF/AAARP8ASjMAAD8z&#10;AAA2MwAAMDEAACowAAAjMQAAHDMAABY1AAAROAAADTsAAAg+AAADQQAAAEMAAABGAAAASAAAAEoA&#10;AABMBAAATgcAAE8LAABRDgAAVBIAAFUZAABVIgAAVC4AAFQ8AABUSwAAU14AAFN0AABSkAAAUa4A&#10;AFDXAABP+wAATv8ARTcAADw3AAA1NgAALzQAACY1AAAeNwAAFzoAABE9AAAMQQAAB0QAAABIAAAA&#10;SgAAAE0AAABQAAAAUwAAAFUAAABXAAAAWAIAAFsGAABdCwAAXw4AAGITAABiGwAAYicAAGI0AABh&#10;RQAAYFcAAGBtAABfiQAAXacAAFzMAABa+AAAWf8AQTwAADo7AAA0OQAAKjoAACE8AAAYQAAAEUMA&#10;AAxHAAAGSwAAAE8AAABTAAAAVgAAAFkAAABcAAAAXwAAAGEAAABjAAAAZQAAAGcBAABqBQAAbQoA&#10;AHAOAABzFQAAciAAAHItAABxPQAAcE8AAG9lAABugAAAbZ8AAGvBAABp8QAAaP8AP0AAADk+AAAu&#10;PwAAJEIAABpGAAASSgAADE8AAARUAAAAWAAAAF0AAABhAAAAZQAAAGgAAABrAAAAbgAAAHEAAABz&#10;AAAAdQAAAHgAAAB7AAAAfgMAAIEKAACFDwAAhxcAAIYkAACFNAAAhEYAAIJdAACBdgAAf5YAAH62&#10;AAB85wAAev8AP0QAADNFAAAoSAAAHUwAABNSAAAMVwAAA10AAABjAAAAaAAAAG0AAABxAAAAdgAA&#10;AHoAAAB+AAAAgQAAAIMAAACGAAAAiQAAAIsAAACOAAAAkgAAAJUBAACZCQAAnhAAAJ4aAACdKQAA&#10;nDwAAJpSAACYbAAAlosAAJSqAACS1AAAkPoAOEsAACxOAAAgUwAAFVkAAA1gAAADZwAAAG4AAAB0&#10;AAAAegAAAIAAAACEAAAAigAAAI4AAACSAAAAlQAAAJcAAACaAAAAnQAAAKAAAACjAAAApwAAAKsA&#10;AACvAAAAtAkAALgQAAC3HgAAtTAAALNGAACxYAAAr34AAKygAACrwQAAqe4AMVUAACRbAAAYYQAA&#10;DmkAAAVxAAAAeQAAAIEAAACIAAAAjwAAAJQAAACaAAAAnwAAAKQAAACoAAAAqQAAAKwAAACvAAAA&#10;swAAALUAAAC5AAAAvQAAAMEAAADGAAAAywAAANEKAADTFAAA0SUAANA7AADNVAAAynEAAMiSAADF&#10;swAAw94AKWIAABxpAAARcQAAB3sAAACEAAAAjQAAAJUAAACdAAAAowAAAKkAAACvAAAAtAAAALkA&#10;AAC8AAAAvgAAAMIAAADFAAAAyAAAAMwAAADQAAAA1AAAANoAAADfAAAA5AAAAOoAAADuDAAA7RoA&#10;AOwvAADqSQAA6GUAAOaGAADkpQAA4sYA/wAAAP8AAAD/AAAA/AABAPwACAD+AA4A/wAUAP8AHQD/&#10;ACYA/wAwAP8AOgD/AEIA/wBJAP4AUAD7AFYA+QBcAPYAYgD0AGgA8gBvAPAAdgDtAH8A6gCJAOcA&#10;lQDkAKMA4AC1ANsA0ADVAPYAygD/ALYA/wCoAP8AnwD/AJoA/wCWAP8A/wAAAPsAAAD2AAAA8wAA&#10;APMAAAD2AAkA+gAOAP0AFgD7ACAA9wAqAPIAMwDtADsA6QBDAOYASQDiAE8A3gBVANsAWwDWAGAA&#10;0gBnAM8AbgDMAHYAyQCAAMYAjADCAJoAvwCqALsAwQC4AOkAtgD/AKcA/wCaAP8AkgD/AI0A/wCK&#10;AP8A+gAAAPEAAADqAAAA5wAAAOcAAADkAAEA4AALANsAEQDaABoA2wAjANEALADKADQAxgA7AMIA&#10;QgC/AEgAvABOALoAUwC4AFkAtgBfALMAZgCxAG4ArgB3AKwAgwCpAJEApgChAKMAtQCgANgAngD7&#10;AJUA/wCLAP8AhQD/AIAA/wB+AP8A7wAAAOMAAADaAAAA0wAAAMYAAAC/AAAAuQAGALcADgC0ABQA&#10;tAAdALMAJQCuAC0AqwA0AKcAOwCkAEEAoQBGAJ8ATACdAFEAmwBXAJkAXgCXAGUAlQBuAJMAeQCQ&#10;AIcAjgCXAIwAqQCJAMQAiADvAIUA/wB8AP8AdgD/AHMA/wByAP8A4AAAANAAAADGAAAAtgAAAKkA&#10;AAChAAAAnQABAJkACgCYABAAmAAWAJcAHgCUACYAkQAtAI8ANACMADoAigA/AIgARQCHAEoAhQBQ&#10;AIMAVgCBAF4AgABmAH4AcQB8AH0AeQCNAHcAoAB1ALYAcwDfAHIA/wBuAP8AaQD/AGcA/wBlAP8A&#10;zAAAAL4AAACrAAAAnQAAAJMAAACKAAAAhQAAAIIABQCAAA0AfwARAH8AGACAACAAfQAmAHoALQB3&#10;ADMAdQA4AHQAPgByAEMAcABJAG8ATwBtAFYAbABeAGoAaABoAHUAZwCEAGUAlgBkAKsAYgDJAGEA&#10;9gBgAP8AXAD/AFsA/wBaAP8AvQAAAKkAAACXAAAAiQAAAH4AAAB4AAAAcwAAAG8AAQBtAAkAbAAO&#10;AGsAEwBrABkAagAgAGgAJgBmACwAZQAyAGMANwBiADwAYABCAF8ASABdAE8AXABXAFoAYQBZAG0A&#10;VwB7AFYAjgBVAKIAUwC7AFIA6QBSAP8AUAD/AE8A/wBPAP8ArQAAAJgAAACGAAAAeAAAAG4AAABn&#10;AAAAYwAAAGAAAABdAAUAXAALAFsAEABbABUAWwAbAFoAIQBYACYAVgAsAFQAMQBTADYAUgA8AFEA&#10;QgBPAEkATgBRAE0AWwBLAGYASgB0AEkAhQBIAJkARwCxAEYA2ABGAPwARQD/AEUA/wBFAP8AnwAA&#10;AIkAAAB4AAAAbAAAAGIAAABbAAAAVgAAAFMAAABRAAIATwAIAE8ADQBOABEATgAWAE0AHABMACEA&#10;SgAmAEkALABIADEARwA3AEUAPQBEAEQAQwBMAEIAVQBAAGAAPwBuAD4AfgA9AJIAPACpADsAxwA7&#10;APMAOwD/ADsA/wA8AP8AkwAAAH4AAABuAAAAYQAAAFgAAABRAAAATAAAAEkAAABHAAAARQAFAEQA&#10;CwBDAA4AQwASAEMAFwBCAB0AQAAiAD8AJwA+ACwAPQAyADsAOAA6AD8AOQBHADgAUAA3AFsANQBo&#10;ADQAeAAzAIwAMgCiADEAvAAxAOcAMQD/ADIA/wAzAP8AiQAAAHYDAABmBQAAWQcAAFAHAABJBgAA&#10;QwUAAEADAAA+AQAAPAADADsACAA6AA0AOgAQADkAFAA5ABkANwAeADYAIwA1ACgANAAuADMANAAy&#10;ADsAMABDAC8ATAAuAFcALQBkACwAcwArAIcAKgCcACkAtQApANwAKQD7ACkA/wAqAP8AgQQAAG4I&#10;AABfCgAAUwsAAEoLAABCCwAAPQoAADkJAAA2CAAANQUAADQCBgAzAAoAMgAOADEAEQAxABUAMAAa&#10;AC8AHwAuACQALAAqACsAMAAqADcAKQA/ACgASQAnAFQAJgBgACQAbwAjAIIAIgCXACEArgAhAMwA&#10;IQDzACEA/wAiAP8AewkAAGgMAABaDQAATg4AAEUOAAA9DgAAOA0AADMNAAAwDAAALgsAAC0JAwAt&#10;BggALAQMACsCDwAqARIAKQEXACgBHAAnACEAJgAnACUALQAkADQAIwE9ACIBRgAhAVEAHwFdAB4B&#10;bAAcAX8AGwCUABoAqgAaAMUAGgDrABkA/wAaAP8AdQwAAGQOAABVDwAAShAAAEAQAAA5EAAAMxAA&#10;AC8PAAAsDgAAKQ4AACcNAQAnDAUAJwoKACYIDQAlBxAAJAYUACIGGQAhBh8AIAckAB8HKwAeBzIA&#10;HQc6ABwIRAAaCE8AGQhcABcIawAWCH0AFQeRABQHpwATBr8AEgXkABIF+gASBf8AcQ4AAF8QAABR&#10;EQAARhIAAD0SAAA2EgAAMBIAACsRAAAoEQAAJRAAACMQAAAiDgQAIQ0HACEMCwAgCw4AHwsSAB0L&#10;FwAcDBwAGwwiABoMKQAZDDEAGAw5ABYNQwAVDU8AEw1cABINawAQDX4ADw2SAA4NpwANDL4ADQzg&#10;AA0M9QANDP8AbRAAAFwRAABOEwAAQxQAADoUAAAyFAAALRQAACgTAAAlEwAAIhIAACARAAAeEQMA&#10;HBAFABwPCAAbDwwAGg4QABkPFAAXDxoAFg8hABUQKAAUEDAAEhA5ABEQRAAQEFAADhBdAA0QawAM&#10;EHwACxCQAAkQpQAIELwABxDfAAcQ9AAHD/8AaREAAFgUAABLFQAAQBYAADcWAAAwFgAAKhYAACYV&#10;AAAiFQAAHxQAAB0TAAAaEwIAGRIEABcSBgAWEgoAFRIOABQSEgASEhgAERMeABETJQAQEy4ADhM3&#10;AA0UQAAMFEsACxRYAAkUZwAHFHgABhSNAAQUowADE7sAAhPdAAES9AACEv8AZRMAAFUWAABIFwAA&#10;PRgAADQYAAAtGAAAKBgAACMXAAAgFwAAHRYAABoVAAAYFQIAFhUEABQVBQASFggAERYNABAXEAAO&#10;FxUADhcbAA0XIgAMFykACxgyAAkYPAAHGEcABRhUAAQYYwACGHUAARiLAAAXoQAAF7kAABfdAAAW&#10;9QAAFv8AYRYAAFIYAABFGgAAOxoAADIaAAArGgAAJRoAACEZAAAeGAAAGxgAABgXAAAWFwIAFBcD&#10;ABIYBQAQGQcADhsLAAwbDwALGxMAChsYAAgcHwAHHCYABRwvAAQcOAACHEQAAB1RAAAdYAAAHXIA&#10;AByIAAAcoAAAG7kAABveAAAa9gAAGv8AXhgAAE8aAABCHAAAOBwAAC8dAAApHAAAIxwAAB8bAAAc&#10;GgAAGRkAABcZAQAUGQIAEhoDABAbBAAOHQcADB4LAAkfDgAGIBEABSAWAAMgHAABISMAACErAAAh&#10;NQAAIUAAACFOAAAhXQAAIW8AACGGAAAgngAAILgAAB/eAAAe+AAAHv8AWhsAAEsdAAA/HgAANR8A&#10;AC0fAAAnHgAAIh0AAB4dAAAbHAAAGBsAABUbAAASHAAAEB0CAA4fBAAMIQYACSIKAAUjDQACJBAA&#10;ACUTAAAlGQAAJiAAACYoAAAmMgAAJj0AACZKAAAmWgAAJmwAACaDAAAlnAAAJbcAACTfAAAj+QAA&#10;I/8AVR4AAEcgAAA8IQAAMiEAACshAAAlIAAAIB8AAB0eAAAaHQAAFh4AABMeAAAQIAAADiEAAAwj&#10;AgAIJQUABScJAAAoCwAAKg4AACsRAAAsFgAALB0AACwlAAAsLgAALDoAACxHAAAsVgAALGkAACyA&#10;AAArmgAAKrUAACnfAAAp+wAAKP8AUSIAAEQjAAA4JAAALyQAACgjAAAjIgAAHyEAABwgAAAXIAAA&#10;EyEAABAjAAAOJAAACyYAAAgoAAAEKgQAACwHAAAuCQAAMAwAADEPAAAzEwAAMxkAADMhAAAzKgAA&#10;MzUAADNDAAAzUgAAM2UAADJ7AAAylwAAMbMAADDeAAAv+wAALv8ATCUAAD8mAAA1JwAALSYAACcl&#10;AAAiJAAAHiMAABkjAAAUJAAAESYAAA4oAAALKgAABywAAAMvAAAAMQIAADMEAAA1BwAANwoAADkN&#10;AAA6EAAAOxUAADsdAAA7JgAAOzEAADs+AAA7TgAAO2AAADp3AAA5kgAAOLAAADfbAAA2/AAANf8A&#10;RykAADsqAAAyKgAAKykAACUnAAAhJgAAGycAABUoAAARKgAADiwAAAovAAAGMQAAATQAAAA2AAAA&#10;OAAAADsBAAA9BAAAPwcAAEEKAABDDgAARREAAEUYAABFIQAARSwAAEQ5AABESAAARFsAAENxAABC&#10;jQAAQasAAEDSAAA/+gAAPv8AQi0AADguAAAvLQAAKSsAACQqAAAdKgAAFywAABEuAAANMQAACTQA&#10;AAQ3AAAAOgAAADwAAAA/AAAAQQAAAEQAAABGAAAASAMAAEoHAABMCwAATg4AAFATAABQHAAAUCcA&#10;AE80AABPQwAAT1UAAE5qAABNhgAATKQAAErKAABJ+AAASP8APjIAADUxAAAuLwAAKS4AACAuAAAZ&#10;MQAAEjMAAA43AAAJOgAAAj0AAABAAAAARAAAAEcAAABJAAAATAAAAE8AAABRAAAAUwAAAFUBAABY&#10;BgAAWgsAAF0OAABfFQAAXiAAAF4sAABdPAAAXE4AAFtjAABafgAAWJ0AAFfAAABV8gAAVP8AOjYA&#10;ADM0AAAtMgAAJDMAABs2AAATOQAADj0AAAhBAAAARQAAAEkAAABMAAAAUAAAAFMAAABWAAAAWQAA&#10;AFsAAABdAAAAYAAAAGIAAABlAAAAaAUAAGsLAABvEAAAbxgAAG4lAABtNAAAbUYAAGtbAABqdQAA&#10;aJQAAGa2AABk6QAAYv8AODkAADI3AAAoOQAAHjsAABU/AAAORAAAB0kAAABNAAAAUgAAAFYAAABa&#10;AAAAXgAAAGIAAABlAAAAaAAAAGsAAABtAAAAcAAAAHMAAAB2AAAAeQAAAH0EAACBCwAAhREAAIQd&#10;AACCLAAAgD4AAH5UAAB+awAAe4oAAHqqAAB31gAAdf0AOD0AACw+AAAiQQAAF0YAAA9LAAAHUQAA&#10;AFcAAABcAAAAYgAAAGYAAABrAAAAbwAAAHQAAAB4AAAAewAAAH4AAACAAAAAgwAAAIYAAACKAAAA&#10;jQAAAJEAAACWAwAAmwwAAJ0TAACbIQAAmjMAAJdJAACUYgAAk38AAJCgAACOxQAAjPMAMUQAACVI&#10;AAAaTQAAEFMAAAhaAAAAYQAAAGgAAABuAAAAdAAAAHkAAAB/AAAAhAAAAIkAAACNAAAAkQAAAJMA&#10;AACWAAAAmQAAAJ0AAACgAAAApAAAAKgAAACsAAAAsgMAALcNAAC3FwAAtSgAALI+AACwVgAArHMA&#10;AKqUAACptAAApeUAKk8AAB5UAAASWwAACmIAAABqAAAAcwAAAHsAAACCAAAAiQAAAI4AAACUAAAA&#10;mgAAAJ8AAACkAAAApgAAAKkAAACtAAAAsAAAALMAAAC3AAAAuwAAAMAAAADFAAAAywAAANEEAADV&#10;DgAA0x0AANAyAADNSwAAymYAAMaHAADCqQAAwcsAIlsAABZiAAAMawAAAXQAAAB9AAAAhwAAAJAA&#10;AACXAAAAngAAAKQAAACrAAAAsQAAALYAAAC6AAAAvAAAAMAAAADEAAAAyAAAAMsAAADPAAAA1AAA&#10;ANoAAADgAAAA5gAAAOsAAADxBgAA8BMAAO4nAADsPwAA6lsAAOd6AADkmwAA4LsA/wAAAPsAAAD2&#10;AAAA8wAAAPQABQD2AAwA+gARAP8AGQD/ACIA/wAsAP8ANQD/AD0A/wBFAPwATAD6AFIA9wBYAPUA&#10;XgDzAGQA8QBqAO4AcgDsAHoA6QCFAOUAkQDhAKAA3QCyANgAzgDSAPYAwQD/AK0A/wCeAP8AlgD/&#10;AJAA/wCMAP8A+gAAAPIAAADsAAAA6QAAAOkAAADsAAUA8gAMAPgAEgD3ABsA9QAlAPAALgDrADcA&#10;5gA+AOIARQDdAEsA2ABQANMAVgDQAFwAzQBiAMoAagDIAHIAxQB8AMIAiAC+AJYAugCoALcAvwC0&#10;AOgArgD/AJ0A/wCQAP8AiAD/AIMA/wCAAP8A8AAAAOUAAADeAAAA2gAAANsAAADcAAAA2AAHANEA&#10;DgDRABUA0gAeAMsAJwDFAC8AwAA3AL0APQC6AEQAtwBJALUATwCyAFUAsABbAK4AYQCsAGkAqQBz&#10;AKcAfwCkAI0AoQCeAJ4AsgCbANUAmQD8AIwA/wCCAP8AewD/AHYA/wB0AP8A4gAAANMAAADKAAAA&#10;xwAAALwAAAC2AAAAsAABAK8ACwCsABEArQAYAK0AIACoACgApAAvAKAANgCdADwAmwBCAJkARwCX&#10;AE0AlQBTAJMAWQCRAGEAjwBqAIwAdQCKAIMAiACUAIYApwCDAMIAggDwAHwA/wBzAP8AbQD/AGoA&#10;/wBoAP8AzwAAAMEAAAC5AAAArQAAAKAAAACYAAAAlAAAAJEABgCQAA0AkAASAI8AGQCOACEAiwAo&#10;AIgALwCGADUAhAA6AIIAQACAAEUAfgBLAHwAUgB6AFkAeABiAHYAbAB0AHkAcgCJAHEAnQBvALQA&#10;bQDfAGwA/wBlAP8AYAD/AF4A/wBcAP8AvgAAALEAAACgAAAAkgAAAIkAAACCAAAAfAAAAHoAAQB4&#10;AAkAdwAOAHgAFAB3ABoAdAAhAHIAJwBwAC0AbgAzAGwAOABrAD4AaQBEAGgASgBmAFEAZABaAGMA&#10;ZABhAHAAXwB/AF4AkwBdAKkAXADIAFsA9wBXAP8AVAD/AFIA/wBRAP8AsAAAAJ8AAACNAAAAfwAA&#10;AHQAAABuAAAAagAAAGYAAABlAAQAYwALAGMAEABjABUAYwAbAGEAIQBfACcAXQAsAFwAMgBaADcA&#10;WQA9AFcAQwBWAEsAVQBTAFMAXABSAGgAUAB3AE8AiQBOAJ8ATQC6AEwA6QBLAP8ASQD/AEcA/wBH&#10;AP8AogAAAI0AAAB8AAAAbgAAAGUAAABeAAAAWQAAAFcAAABVAAEAVAAHAFMADQBTABEAVAAWAFIA&#10;GwBRACEATwAmAE4AKwBMADEASwA3AEoAPQBJAEQARwBMAEYAVgBEAGEAQwBwAEIAgQBBAJcAQACv&#10;AD8A1wA/AP8APgD/AD0A/wA+AP8AlAAAAH8AAABvAAAAYwAAAFkAAABRAAAATQAAAEoAAABIAAAA&#10;RwAEAEcACgBGAA4ARgARAEcAFgBFABwARAAhAEIAJgBBACsAQAAxAD4ANwA9AD4APABHADoAUAA5&#10;AFsAOABpADcAegA2AI8ANQCnADUAxgA0APUANAD/ADQA/wA1AP8AiAAAAHQAAABlAAAAWAAAAE8A&#10;AABIAAAAQwAAAD8AAAA9AAAAPAACADwABwA7AAwAOwAPADsAEgA6ABcAOQAcADcAIQA2ACYANQAs&#10;ADQAMgAzADkAMQBBADAASwAvAFYALgBjAC0AcwAsAIgALACgACsAuwArAOoAKwD/ACsA/wAsAP8A&#10;fwAAAGwAAABdAQAAUQIAAEgDAABAAwAAOwIAADcAAAA0AAAAMwAAADIABQAyAAkAMgANADEAEAAx&#10;ABMAMAAYAC8AHQAtACIALAAoACsALgAqADUAKQA9ACgARgAnAFEAJgBeACUAbgAkAIIAIwCZACMA&#10;swAiAN4AIgD/ACMA/wAkAP8AdwAAAGUEAABWBgAASwcAAEIIAAA6CAAANQcAADAGAAAtBQAALAMA&#10;ACsAAwAqAAcAKQALACkADgApABEAKAAVACcAGQAmAB4AJQAkACQAKgAjADEAIgA5ACEAQwAgAE4A&#10;HwBaAB4AaQAdAHwAHACTABsArAAbAM0AGwD2ABsA/wAcAP8AcAUAAF8IAABRCgAARgsAAD0LAAA1&#10;CwAAMAsAACsKAAAoCQAAJQgAACQHAgAjBAYAIwIJACIBDAAiAA8AIQASACAAFgAfABsAHgAgAB0A&#10;JgAcAC4AGwA2ABoAPwAZAEoAGABXABcAZgAWAHgAFQCPABUApgAUAMMAFADuABQA/wAVAP8AawgA&#10;AFsLAABNDAAAQg0AADkNAAAxDQAALA0AACcNAAAjDAAAIQwAAB8LAQAeCgUAHQgIAB0GCwAcBQ0A&#10;HAQQABsEFAAZBBgAGQQeABgEIwAXBCsAFgQzABUEPAAUBEcAEwNUABIDYwARA3UAEAKKABABogAP&#10;ALwADwDlAA8A/gAQAP8AZwsAAFcNAABJDgAAPg8AADUPAAAuDwAAKA8AACQOAAAgDgAAHQ4AABsN&#10;AQAZDQQAGAwHABgLCQAXCQwAFwkOABYJEgAVCRYAFAkbABMJIQASCSgAEgkwABEJOgAQCUUADwlS&#10;AA4JYQANCXMADAiIAAsInwAKB7cACgbbAAoF9gAKBP8AYw0AAFMOAABGEAAAOxEAADIRAAArEQAA&#10;JRAAACEQAAAdEAAAGg8AABgPAQAWDgQAFQ4HABQNCQATDQsAEwwNABIMEAARDBQAEAwZABAMHwAP&#10;DCcADg0vAA0NOQAMDUUACw1RAAkNYAAIDXEABg2GAAUNnQAEDLQAAwzSAAIM8QACC/8AXw4AAFAQ&#10;AABDEQAAOBIAAC8SAAAoEgAAIxIAAB4RAAAbEQAAGBEAABUQAgAUEAUAEhAHABEPCQAQDwoAEA4M&#10;AA4ODgAODxIADQ8XAAwQHQAMECQAChAsAAkQNgAIEEEABhBOAAUQXQADEG8AARCEAAAQnAAAD7QA&#10;AA7UAAAO8wAADv8AXBAAAE0SAABAEwAANhQAAC0UAAAmFAAAIRMAABwTAAAZEgAAFhIAABQRAwAS&#10;EQYAEREIABAQCgAOEAsADRELAAwRDQALEhEAChIVAAkSGgAIEiEABhMpAAUTMwADEz4AAhNLAAAT&#10;WgAAE2wAABOCAAASmwAAErQAABHXAAAR9QAAEf8AWBIAAEkUAAA9FQAAMxYAACsWAAAkFQAAHxUA&#10;ABoUAAAXFAAAFBMBABMSBAAREgcAEBIJAA4SCQANEgkACxMKAAkUDQAHFQ8ABhYTAAQWGAADFh8A&#10;AhYnAAAXMAAAFzsAABdIAAAXWAAAF2oAABaAAAAWmQAAFbQAABXZAAAU9wAAE/8AVRQAAEYWAAA6&#10;FwAAMBgAACgYAAAiFwAAHRYAABkWAAAWFQAAExQDABITBgAQEwcADxMHAA0UBwALFQgACRYJAAYY&#10;DAADGg4AARoRAAAaFgAAGxwAABskAAAbLQAAGzgAABtGAAAcVQAAG2cAABt9AAAblwAAGrMAABnb&#10;AAAY+QAAF/8AURYAAEMYAAA3GQAALhoAACYaAAAgGQAAGxgAABgXAAAVFgEAExUFABEVBAAPFQQA&#10;DRYEAAsXBQAJGQYABhoIAAIcCgAAHg0AACAQAAAgEwAAIBkAACAhAAAhKgAAITUAACFCAAAhUgAA&#10;IGQAACB6AAAflQAAH7EAAB7bAAAd+gAAHP8ATRkAAD8bAAA0HAAAKxwAACQcAAAeGwAAGhoAABcY&#10;AAAUFwIAEhcCABAYAQANGQEACxoCAAgcAwAFHQQAAh8GAAAhCAAAIwsAACUOAAAmEQAAJhYAACYe&#10;AAAnJwAAJzIAACc/AAAmTgAAJmAAACZ3AAAlkgAAJK8AACPaAAAi+wAAIf8ASB0AADweAAAxHwAA&#10;KB4AACIeAAAdHAAAGRsAABYaAAASGgAAEBsAAA0cAAALHQAACB8AAAQhAAABIwIAACUEAAAnBgAA&#10;KQkAACwMAAAuDwAALhMAAC4aAAAuIwAALi4AAC47AAAuSgAALVwAAC1yAAAsjgAAK6wAACrUAAAp&#10;+wAAKP8ARCAAADghAAAuIQAAJiEAACAgAAAcHgAAGB0AABQdAAAQHgAADh8AAAshAAAHIwAAAyUA&#10;AAAnAAAAKQAAACwBAAAuAwAAMAYAADMKAAA1DQAANhEAADYXAAA2HwAANikAADY2AAA2RQAANVcA&#10;ADVtAAA0iQAAMqgAADHPAAAw+gAAL/8APyQAADQkAAArJAAAJCMAAB8hAAAbIAAAFiAAABEhAAAO&#10;IwAACiUAAAYoAAACKgAAAC0AAAAvAAAAMgAAADQAAAA3AAAAOQMAADsGAAA+CgAAQA4AAEESAABB&#10;GgAAQCUAAEAxAABAQAAAP1IAAD5nAAA9ggAAPKIAADrHAAA5+AAAOP8AOigAADAoAAApJwAAIyUA&#10;AB8jAAAYJAAAEiUAAA4oAAAKKgAABS0AAAAwAAAAMwAAADYAAAA4AAAAOwAAAD4AAABAAAAAQgAA&#10;AEUCAABHBgAASgoAAE0OAABNFQAATB8AAEwrAABLOgAASkwAAElhAABIfAAAR5sAAEW/AABD8wAA&#10;Qv8ANiwAAC0rAAAnKQAAIycAABsoAAAUKgAADi0AAAowAAAEMwAAADcAAAA6AAAAPQAAAEAAAABD&#10;AAAARgAAAEgAAABLAAAATQAAAFAAAABTAQAAVgYAAFkLAABbEAAAWxkAAFolAABZNAAAWEYAAFda&#10;AABVdAAAVJMAAFK1AABQ6gAAT/8AMzAAACwuAAAnLAAAHi0AABYvAAAQMgAACjYAAAM6AAAAPwAA&#10;AEIAAABGAAAASQAAAEwAAABPAAAAUgAAAFUAAABYAAAAWgAAAF0AAABgAAAAYwAAAGcGAABrDAAA&#10;bBIAAGseAABrLAAAaT0AAGdSAABmagAAZIkAAGGrAABf3AAAXf8AMTMAACwxAAAiMgAAGTUAABE5&#10;AAAKPQAAAkIAAABHAAAATAAAAFAAAABUAAAAWAAAAFsAAABfAAAAYgAAAGUAAABoAAAAawAAAG4A&#10;AABxAAAAdQAAAHkAAAB9BgAAgg0AAIIWAACAJAAAfjUAAHxJAAB7YQAAeH8AAHafAABzxgAAcPcA&#10;MTYAACY4AAAcOwAAEkAAAAtFAAACSwAAAFEAAABWAAAAWwAAAGAAAABlAAAAaQAAAG4AAAByAAAA&#10;dgAAAHkAAAB8AAAAfgAAAIIAAACFAAAAiQAAAI4AAACTAAAAmAYAAJwOAACbGgAAmCsAAJZAAACS&#10;WQAAkXMAAI2VAACLtQAAiOgAKz4AACBBAAAVRwAADU0AAAJUAAAAWwAAAGEAAABoAAAAbgAAAHMA&#10;AAB5AAAAfgAAAIMAAACIAAAAjAAAAI8AAACSAAAAlQAAAJkAAACdAAAAoQAAAKUAAACqAAAAsAAA&#10;ALcHAAC4EQAAtSEAALI1AACvTQAAqmkAAKiIAACmqAAAotEAI0gAABhOAAAOVAAABFwAAABkAAAA&#10;bQAAAHUAAAB8AAAAgwAAAIkAAACPAAAAlQAAAJsAAACgAAAAowAAAKYAAACpAAAArQAAALEAAAC1&#10;AAAAuQAAAL4AAADEAAAAygAAANIAAADaCgAA1hYAANIpAADOQQAAylwAAMV8AADCnQAAwb0AHFUA&#10;ABFcAAAHZQAAAG4AAAB3AAAAfwAAAIgAAACQAAAAmAAAAJ8AAAClAAAArQAAALMAAAC4AAAAugAA&#10;AL4AAADCAAAAxgAAAMoAAADOAAAA0wAAANoAAADgAAAA5wAAAO0AAADzAAAA9A4AAPIeAADvNgAA&#10;7FEAAOhuAADkkAAA37EAAAAAAAAAAAAAAAAAAAAAAAEDBAUGCAkKCw0ODxESExQWFxgaGxwdHyAh&#10;IiQlJigpKistLi8wMjM0Njc4OTs8PT5AQUJERUZHSUpLTU5PUFJTVFVXWFlbXF1eYGFiY2VmZ2lq&#10;a2xub3Bxc3R1d3h5enx9foCBgoOFhoeIiouMjo+QkZOUlZaYmZqcnZ6foaKjpKanqKqrrK2vsLGz&#10;tLW2uLm6u72+v8HCw8TGx8jJy8zNz9DR0tTV1tfZ2tvd3t/g4uPk5ufo6evs7e7w8fL09fb3+fr7&#10;/P7//////////////////////////////////////////////////////wAAAAAAAAAAAAAAAAAA&#10;AAABAwQFBggJCgsNDg8REhMUFhcYGhscHR8gISIkJSYoKSorLS4vMDIzNDY3ODk7PD0+QEFCREVG&#10;R0lKS01OT1BSU1RVV1hZW1xdXmBhYmNlZmdpamtsbm9wcXN0dXd4eXp8fX6AgYKDhYaHiIqLjI6P&#10;kJGTlJWWmJmanJ2en6Gio6Smp6iqq6ytr7Cxs7S1tri5uru9vr/BwsPExsfIycvMzc/Q0dLU1dbX&#10;2drb3d7f4OLj5Obn6Onr7O3u8PHy9PX29/n6+/z+////////////////////////////////////&#10;//////////////////8AAAAAAAAAAAAAAAAAAAAAAQMEBQYICQoLDQ4PERITFBYXGBobHB0fICEi&#10;JCUmKCkqKy0uLzAyMzQ2Nzg5Ozw9PkBBQkRFRkdJSktNTk9QUlNUVVdYWVtcXV5gYWJjZWZnaWpr&#10;bG5vcHFzdHV3eHl6fH1+gIGCg4WGh4iKi4yOj5CRk5SVlpiZmpydnp+hoqOkpqeoqqusra+wsbO0&#10;tba4ubq7vb6/wcLDxMbHyMnLzM3P0NHS1NXW19na293e3+Di4+Tm5+jp6+zt7vDx8vT19vf5+vv8&#10;/v//////////////////////////////////////////////////////AAECAwQFBgcICQoLDA0O&#10;DxAREhMUFRYXGBkaGxwdHh8gISIjJCUmJygpKissLS4vMDEyMzQ1Njc4OTo7PD0+P0BBQkNERUZH&#10;SElKS0xNTk9QUVJTVFVWV1hZWltcXV5fYGFiY2RlZmdoaWprbG1ub3BxcnN0dXZ3eHl6e3x9fn+A&#10;gYKDhIWGh4iJiouMjY6PkJGSk5SVlpeYmZqbnJ2en6ChoqOkpaanqKmqq6ytrq+wsbKztLW2t7i5&#10;uru8vb6/wMHCw8TFxsfIycrLzM3Oz9DR0tPU1dbX2Nna29zd3t/g4eLj5OXm5+jp6uvs7e7v8PHy&#10;8/T19vf4+fr7/P3+/21mdDEAAAAAAwQhAAABAAAAAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAAAAAAA&#10;AAEAAAABAgMEBQYHCAkKCwwNDg8QERITFBUWFxgZGhscHR4fICEiIyQlJicoKSorLC0uLzAxMjM0&#10;NTY3ODk6Ozw9Pj9AQUJDREVGR0hJSktMTU5PUFFSU1RVVldYWVpbXF1eX2BhYmNkZWZnaGlqa2xt&#10;bm9wcXJzdHV2d3h5ent8fX5/gIGCg4SFhoeIiYqLjI2Oj5CRkpOUlZaXmJmam5ydnp+goaKjpKWm&#10;p6ipqqusra6vsLGys7S1tre4ubq7vL2+v8DBwsPExcbHyMnKy8zNzs/Q0dLT1NXW19jZ2tvc3d7f&#10;4OHi4+Tl5ufo6err7O3u7/Dx8vP09fb3+Pn6+/z9/v8AAQECAgMDBAQFBgYHBwgICQkKCwsMDA0N&#10;Dg8PEBARERITExQUFRYWFxcYGRkaGhscHB0eHh8gICEiIiMkJCUmJicoKSkqKywtLS4vMDEyMjM0&#10;NTY3ODk6Ozw9Pj9AQkNERUZISUpMTU9QUlNVV1haXF5gYmRmaGptb3F0dnl8foGDhomLjpCSlZeZ&#10;m52foaOlp6iqrK2vsLKztba3ubq7vL2/wMHCw8TFxsfIycrLzM3Nzs/Q0dLS09TV1tbX2NnZ2tvb&#10;3N3d3t/f4OHh4uPj5OXl5ubn6Ojp6err6+zs7e7u7+/w8PHy8vPz9PT19vb39/j4+fn6+/v8/P39&#10;/v7/AAEBAgIDAwQEBQYGBwcICAkJCgsLDAwNDQ4PDxAQERESExMUFBUWFhcXGBkZGhobHBwdHh4f&#10;ICAhIiIjJCQlJiYnKCkpKissLS0uLzAxMjIzNDU2Nzg5Ojs8PT4/QEJDREVGSElKTE1PUFJTVVdY&#10;WlxeYGJkZmhqbW9xdHZ5fH6Bg4aJi46QkpWXmZudn6Gjpaeoqqytr7Cys7W2t7m6u7y9v8DBwsPE&#10;xcbHyMnKy8zNzc7P0NHS0tPU1dbW19jZ2drb29zd3d7f3+Dh4eLj4+Tl5ebm5+jo6enq6+vs7O3u&#10;7u/v8PDx8vLz8/T09fb29/f4+Pn5+vv7/Pz9/f7+//+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7D&#10;XlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO&#10;/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyl&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2&#10;t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlry&#10;xGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6&#10;GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72m&#10;ecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw&#10;5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6GP+x&#10;QyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3&#10;oX3LsZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJs&#10;hte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/&#10;u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3L&#10;sZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6&#10;cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy&#10;/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+l&#10;JQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C&#10;06uaidyll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnM&#10;snSqw6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FV&#10;Rf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mJQb/&#10;pDAO/6c6GP+yQyL/vEsy/8NURfzGXVrxyGRx48Zqh9bAb5vLuHKswrF0urutd8S0qXvNq6N/1KKe&#10;hduZmo7hmZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7hmZqO&#10;4ZmajuGZmo7hmZqO4f+mJQb/pTAO/6g6F/+zQyL/vksx/8VURfnJXFvvzWNx48xpiNXGbZzJv3Cu&#10;vbZyurSwdcOrqnjKoqV80ZmhgdiQnYndkJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYndkJ2J3ZCdid2Q&#10;nYndkJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYndkJ2J3f+mJQb/pTAO/6o6F/+1QyL/wEsx/chTRfbN&#10;W1vt0WFy4dBnidHLa53CwG6ttrdxuKyxc8GjrHbImqh5zpKkftSJoIXYiaCF2ImghdiJoIXYiaCF&#10;2ImghdiJoIXYiaCF2ImghdiJoIXYiaCF2ImghdiJoIXYiaCF2ImghdiJoIXYiaCF2P+nJQb/pTAO&#10;/6s6F/+2QyH/wUsx+stSRPPRWlrq2WBy3tZlicvMapy7wW2rr7lwtqW0cr6cr3TElKt3youne8+E&#10;pIHUhKSB1ISkgdSEpIHUhKSB1ISkgdSEpIHUhKSB1ISkgdSEpIHUhKSB1ISkgdSEpIHUhKSB1ISk&#10;gdSEpIHUhKSB1P+nJQb/pjAO/606Fv+4QiH+xEow985SRPDWWFrn4F5y1tpkiMTNaZq0w2yoqLtv&#10;sp62cLqWsnLAjq52xoaqesp/p3/Of6d/zn+nf85/p3/Of6d/zn+nf85/p3/Of6d/zn+nf85/p3/O&#10;f6d/zn+nf85/p3/Of6d/zn+nf85/p3/Of6d/zv+oJQb/pzAO/645Fv+6QiD7xkov9NNRQ+vdV1rj&#10;5lxxzttkh73PaZiuxWulor5ur5i5b7aQtXG8iLF0wYGueMV7rH3Je6x9yXusfcl7rH3Je6x9yXus&#10;fcl7rH3Je6x9yXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yf+oJAb/pzAN/7A5&#10;Ff+9Qh/3yUov79hQQubjVVnc6Ftwxt1jhbbRaJWnyGuhnMFtqpO8b7GKuXG2hLV0u32yd793sHzC&#10;d7B8wnewfMJ3sHzCd7B8wnewfMJ3sHzCd7B8wnewfMJ3sHzCd7B8wnewfMJ3sHzCd7B8wnewfMJ3&#10;sHzCd7B8wv+pJAX/qDAN/7M5FP7AQh7zzUot6d1PQOHpU1nT6ltvv99jgq/TZ5Ghy2qdlsVtpY3A&#10;b6uGvXGwf7pztXq3d7h0tXu7dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7dLV7&#10;u3S1e7t0tXu7dLV7u3S1e7t0tXu7dLV7u/+qJAX/qS8N/7Y4E/nEQR3t0kkr4uNNQNvvUljK7Vpt&#10;t+Fif6jWZ42bz2qXkcltn4jFb6WCwnGpe790rXa9d7Bxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7Nx&#10;u3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s/+rJAX/qy8N/7o4EvPJ&#10;QRvk2kko2OhMQM7zUVfA71lrruRheqDcZ4aU1GuQi89ul4TMcJx9yXOgeMZ1o3PEeKZuwnypbsJ8&#10;qW7CfKluwnypbsJ8qW7CfKluwnypbsJ8qW7CfKluwnypbsJ8qW7CfKluwnypbsJ8qW7CfKluwnyp&#10;bsJ8qf+tJAX/sC8L+8A4D+rQQRfa4kYozO5MQcP5UFW181hmpelhdJfhZ36N22uGhddvjH/UcpF6&#10;0XWUdc94l3HNe5pszH6cbMx+nGzMfpxszH6cbMx+nGzMfpxszH6cbMx+nGzMfpxszH6cbMx+nGzM&#10;fpxszH6cbMx+nGzMfpxszH6cbMx+nP+vIwT/ti0J8cg2DN3cPRPN6kYqwfZLQLb/T1Gq91hgm+9h&#10;a4/oaHSF5G17f+BxgHnedIN13HiGctp7iW7Yfotr1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKN&#10;a9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aCjf+xIwT6vywG49QvB87mOxbB&#10;80UrtP9JPaj/Tkye/VdYkfZhYYbxaWl/7W9ueep0cnXod3Vx53p3buV9eWvkgHtp44R8aeOEfGnj&#10;hHxp44R8aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8aeOE&#10;fP+1IgPryyIC0OMnB8LxOhm0/kIqpv9GOZv/TUWS/1ZPhv5iVn76alx393Bgc/V1Y2/zeGVt8nxn&#10;avF/aGjwgmpm74VrZu+Fa2bvhWtm74VrZu+Fa2bvhWtm74VrZu+Fa2bvhWtm74VrZu+Fa2bvhWtm&#10;74VrZu+Fa2bvhWtm74VrZu+Fa/bCGwHU3xEBwu8mC7X8Ohqn/z4nmf9EM43/Sz2F/1VFfP9hS3X/&#10;ak9w/3BSbP91VGr+eVZo/XxXZvx/WGT8glpj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uG&#10;W2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uGW9TPCgDE7RICtfsmDaj/NhmZ/zsj&#10;jP9BLID/SjR4/1M6cf9fP2z/aUNo/29FZf90R2P/d0hi/3tJYf9+Sl//gUpe/4RLXv+ES17/hEte&#10;/4RLXv+ES17/hEte/4RLXv+ES17/hEte/4RLXv+ES17/hEte/4RLXv+ES17/hEte/4RLXv+ES/+f&#10;IgX/nS0M/544Ff+oQR7/sUkr/7ZTPP+4XU/7tmZj7rRvd+KsdYnYpHuZzpt/psiThLHCjYi5voiM&#10;v7qDkcW3f5fLtH2gz655pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR&#10;rnmk0a55pNGueaTRrnmk0f+fIgX/nS0M/544Ff+oQR7/sUkr/7ZTPP+4XU/7tmZj7rRvd+KsdYnY&#10;pHuZzpt/psiThLHCjYi5voiMv7qDkcW3f5fLtH2gz655pNGueaTRrnmk0a55pNGueaTRrnmk0a55&#10;pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0f+fIgX/nS0M/544Ff+oQR7/sUkr/7ZT&#10;PP+4XU/7tmZj7rRvd+KsdYnYpHuZzpt/psiThLHCjYi5voiMv7qDkcW3f5fLtH2gz655pNGueaTR&#10;rnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0f+fIgX/&#10;nS0M/544Ff+oQR7/sUkr/7ZTPP+4XU/7tmZj7rRvd+KsdYnYpHuZzpt/psiThLHCjYi5voiMv7qD&#10;kcW3f5fLtH2gz655pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk&#10;0a55pNGueaTRrnmk0f+fIgX/nS0M/544Ff+oQR7/sUkr/7ZTPP+4XU/7tmZj7rRvd+KsdYnYpHuZ&#10;zpt/psiThLHCjYi5voiMv7qDkcW3f5fLtH2gz655pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0f+fIgX/nS0M/544Ff+oQR7/sUkr/7ZTPP+4&#10;XU/7tmZj7rRvd+KsdYnYpHuZzpt/psiThLHCjYi5voiMv7qDkcW3f5fLtH2gz655pNGueaTRrnmk&#10;0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0f+fIgX/nS0M&#10;/544Ff+oQR7/sUkr/7ZTPP+4XU/7tmZj7rRvd+KsdYnYpHuZzpt/psiThLHCjYi5voiMv7qDkcW3&#10;f5fLtH2gz655pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55&#10;pNGueaTRrnmk0f+fIgX/nS0M/544Ff+oQR7/sUkr/7ZTPP+4XU/7tmZj7rRvd+KsdYnYpHuZzpt/&#10;psiThLHCjYi5voiMv7qDkcW3f5fLtH2gz655pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR&#10;rnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0f+fIgX/nS0M/544Ff+oQR7/sUkr/7ZTPP+4XU/7&#10;tmZj7rRvd+KsdYnYpHuZzpt/psiThLHCjYi5voiMv7qDkcW3f5fLtH2gz655pNGueaTRrnmk0a55&#10;pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0f+fIgX/nS0M/544&#10;Ff+oQR7/sUkr/7ZTPP+4XU/7tmZj7rRvd+KsdYnYpHuZzpt/psiThLHCjYi5voiMv7qDkcW3f5fL&#10;tH2gz655pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGu&#10;eaTRrnmk0f+fIgX/nS0M/544Ff+oQR7/sUkr/7ZTPP+4XU/7tmZj7rRvd+KsdYnYpHuZzpt/psiT&#10;hLHCjYi5voiMv7qDkcW3f5fLtH2gz655pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk&#10;0a55pNGueaTRrnmk0a55pNGueaTRrnmk0f+fIgX/nS0M/544Ff+oQR7/sUkr/7ZTPP+4XU/7tmZj&#10;7rRvd+KsdYnYpHuZzpt/psiThLHCjYi5voiMv7qDkcW3f5fLtH2gz655pNGueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0f+fIgX/nS0M/544Ff+o&#10;QR7/sUkr/7ZTPP+4XU/7tmZj7rRvd+KsdYnYpHuZzpt/psiThLHCjYi5voiMv7qDkcW3f5fLtH2g&#10;z655pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR&#10;rnmk0f+fIgX/nS0M/584Ff+qQB7/s0kr/7lSPP+7XE/6umVk7bhteOGwc4vVqHmczJ99qsWXgbW/&#10;kYW+uoyJxbaHj8yyg5bSr4Gg1qd+otOnfqLTp36i06d+otOnfqLTp36i06d+otOnfqLTp36i06d+&#10;otOnfqLTp36i06d+otOnfqLTp36i0/+fIgX/ni0M/6A3FP+rQB7/tEkr/7tSPP+9W1D6vmRk7Lxs&#10;eeC1co3TrXeeyqR6rcKcfrm8loLDt5CHyrKLjNKuh5XYpoOd2qGCodWhgqHVoYKh1aGCodWhgqHV&#10;oYKh1aGCodWhgqHVoYKh1aGCodWhgqHVoYKh1aGCodWhgqHVoYKh1f+gIgX/ni0M/6E3FP+sQB3/&#10;tkgr/71RPP/AWlD6wWNl7MFqet65cI/SsXWhyKh4sMChe7y5m3/HtJaEz7CUjdWrkZfaoImc3JqI&#10;oNeaiKDXmoig15qIoNeaiKDXmoig15qIoNeaiKDXmoig15qIoNeaiKDXmoig15qIoNeaiKDXmoig&#10;1/+gIgX/ni0M/6I3FP+tQB3/t0gq/79RPP/CWlD5xGJl68Vpe96+bpDRtnOjxq52s76necC4o3/J&#10;tKGGz6ycjdWjlpTampGc3JWOn9iVjp/YlY6f2JWOn9iVjp/YlY6f2JWOn9iVjp/YlY6f2JWOn9iV&#10;jp/YlY6f2JWOn9iVjp/YlY6f2P+gIgX/ny0M/6M3FP+uQB3/uEgq/8FQPP7FWVD3yGBm68pnfN3D&#10;bZHPvHGlxbR0tb2wecC2rH/IrqeFz6WhitWcnJHalZmc3I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf&#10;2I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2P+hIgX/ny0M/6Q3FP+wPxz/ukgq&#10;/8NQO/vIWFD1y19m6c9mfNzJa5LOw2+mwbpytbaydsCsrHvIpKh/zpykhdSUoI3YjZ+Z24qcn9iK&#10;nJ/Yipyf2Iqcn9iKnJ/Yipyf2Iqcn9iKnJ/Yipyf2Iqcn9iKnJ/Yipyf2Iqcn9iKnJ/Yipyf2P+h&#10;IgX/oC0M/6Y2E/+xPxz/u0gp/sZPO/jLV1Dy0F5m59RkfdrPaZPIxW2murtwtK2zc7+jrXbHmqh6&#10;zZKlf9KKoobXhKCR2YSinNeEopzXhKKc14SinNeEopzXhKKc14SinNeEopzXhKKc14SinNeEopzX&#10;hKKc14SinNeEopzXhKKc1/+hIgX/oC0M/6c2E/+zPxz/vUcp/MhOO/XOVk/u1V1m5NpifdPSaJLB&#10;xmyks7xvsaa1crycr3TEk6t3youne8+DpIHUfaKL1nujldV7o5XVe6OV1XujldV7o5XVe6OV1Xuj&#10;ldV7o5XVe6OV1XujldV7o5XVe6OV1XujldV7o5XVe6OV1f+iIQX/oC0M/6g2Ev+0Pxv/v0co+ctO&#10;OvLTVU/q3Ftm4OBhfczTZ5G7yGuirL5ur6C3cLiVsnPAja52xYWqesp+qH/OeKaH0XWlj9J1pY/S&#10;daWP0nWlj9J1pY/SdaWP0nWlj9J1pY/SdaWP0nWlj9J1pY/SdaWP0nWlj9J1pY/SdaWP0v+iIQX/&#10;oSwL/6o2Ev+2Phv9wkco9c1OOe7ZVE7m41ll2OJge8XVZo+0ymqfpcFtq5m6b7SQtXK7iLF1wIGu&#10;eMV6rH3JdKqEy3Gpi8xxqYvMcamLzHGpi8xxqYvMcamLzHGpi8xxqYvMcamLzHGpi8xxqYvMcamL&#10;zHGpi8xxqYvMcamLzP+jIQX/oiwL/6w1Ef+5Phr5xUcn8NFNOOngUkzi6VdkzuRfer3XZoytzGqb&#10;n8Rsp5O+b6+KuXG1g7Z0unyzd752sXzCca+CxG6uh8ZurofGbq6Hxm6uh8ZurofGbq6Hxm6uh8Zu&#10;rofGbq6Hxm6uh8ZurofGbq6Hxm6uh8ZurofGbq6Hxv+kIQX/oywL/681EP+8Phj0yUYl6thNNuLn&#10;T0zc71VjxuZfeLTaZYml0GmWmMhsoY3Db6iFv3Gufrt0sni5d7Zzt3u5brWAvGu0hb5rtIW+a7SF&#10;vmu0hb5rtIW+a7SFvmu0hb5rtIW+a7SFvmu0hb5rtIW+a7SFvmu0hb5rtIW+a7SFvv+lIQT/pCwL&#10;/7M1D/vBPhftz0Yi4d9LNNjrT0zP81RivOhedKveZISd1GmQkc5tmYfJb6CAxXKlesJ0qXTAeKxw&#10;vnuva7yAsmi7hLNou4SzaLuEs2i7hLNou4SzaLuEs2i7hLNou4SzaLuEs2i7hLNou4SzaLuEs2i7&#10;hLNou4SzaLuEs/+mIQT/qCsK/7g0DfPHPRTk2EUe1uZJNcvxTkzE91NfsexdcKHiZH2V22mHitVu&#10;j4LQcZV7zXSadst3nXHJeaBtx32iacWBpWbEhaZmxIWmZsSFpmbEhaZmxIWmZsSFpmbEhaZmxIWm&#10;ZsSFpmbEhaZmxIWmZsSFpmbEhaZmxIWmZsSFpv+oIAT/rioI/L8zC+nPPBDX4UIeyu1JNb/4TUq3&#10;+1JbpvFdaZjpZXSM4mp9g91vhHzac4l313eMc9V6j2/TfZFs0YCUaNCElmXPh5dlz4eXZc+Hl2XP&#10;h5dlz4eXZc+Hl2XPh5dlz4eXZc+Hl2XPh5dlz4eXZc+Hl2XPh5dlz4eXZc+Hl/+qIAP/tSkG8Mgx&#10;B9rdMwzL6kIhvvZINbL/TEap/1FVm/ddYI7wZWqF62xxfedxdnfkdnpz4nl9b+F8f2zfgIFp3oOD&#10;Z92HhWXciYZl3ImGZdyJhmXciYZl3ImGZdyJhmXciYZl3ImGZdyJhmXciYZl3ImGZdyJhmXciYZl&#10;3ImGZdyJhv+tHwP5vyUD39YiAsvoMg++9EEisP9FM6T/SkGc/1FNj/5dVoX5Zl599G5kdvJzaHLv&#10;eGtu7nxtbO1/b2rsgnBn6oVyZeqJc2PpjHRj6Yx0Y+mMdGPpjHRj6Yx0Y+mMdGPpjHRj6Yx0Y+mM&#10;dGPpjHRj6Yx0Y+mMdGPpjHRj6Yx0Y+mMdP+2HALozRQBzOYdBL7zMRKx/z4io/9CL5b/SDqN/1BE&#10;hP9cS3v/Z1F0/m5Wb/xzWWz7eFtp+XxdZ/h/Xmb4g19k94ZgYvaJYWH2jGJh9oxiYfaMYmH2jGJh&#10;9oxiYfaMYmH2jGJh9oxiYfaMYmH2jGJh9oxiYfaMYmH2jGJh9oxiYfaMYvPEDwDO2gsAvfMdB7H/&#10;MhSj/zoflf8/Kon/RjOA/086eP9bQHH/ZkVs/21IaP9zSmb/d0xk/3tNYv9/TmH/gk9g/4VQXv+J&#10;UV7/i1Fe/4tRXv+LUV7/i1Fe/4tRXv+LUV7/i1Fe/4tRXv+LUV7/i1Fe/4tRXv+LUV7/i1Fe/4tR&#10;Xv+LUczLCQC+5gwBr/8eCaT/MBOV/zUch/88JHz/RCtz/00xbP9YNWf/Yzlj/2s7Yf9xPV//dT5d&#10;/3k/XP98QFv/f0Fa/4JBWf+GQlj/iEJY/4hCWP+IQlj/iEJY/4hCWP+IQlj/iEJY/4hCWP+IQlj/&#10;iEJY/4hCWP+IQlj/iEJY/4hCWP+IQv+ZHwX/lisL/5U2Ev+gPhr/qEcm/65RNP+vW0X/rWVX+Klv&#10;aO2jeHnjm3+H25KFlNSLjJ7PhZGmy4CVrMd8mbHFeZ61wnajucB0qry9cbK+uW+xv7lvsb+5b7G/&#10;uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv/+ZHwX/lisL/5U2Ev+gPhr/&#10;qEcm/65RNP+vW0X/rWVX+KlvaO2jeHnjm3+H25KFlNSLjJ7PhZGmy4CVrMd8mbHFeZ61wnajucB0&#10;qry9cbK+uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+x&#10;v/+ZHwX/lisL/5U2Ev+gPhr/qEcm/65RNP+vW0X/rWVX+KlvaO2jeHnjm3+H25KFlNSLjJ7PhZGm&#10;y4CVrMd8mbHFeZ61wnajucB0qry9cbK+uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5&#10;b7G/uW+xv7lvsb+5b7G/uW+xv/+ZHwX/lisL/5U2Ev+gPhr/qEcm/65RNP+vW0X/rWVX+KlvaO2j&#10;eHnjm3+H25KFlNSLjJ7PhZGmy4CVrMd8mbHFeZ61wnajucB0qry9cbK+uW+xv7lvsb+5b7G/uW+x&#10;v7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv/+ZHwX/lisL/5U2Ev+gPhr/qEcm&#10;/65RNP+vW0X/rWVX+KlvaO2jeHnjm3+H25KFlNSLjJ7PhZGmy4CVrMd8mbHFeZ61wnajucB0qry9&#10;cbK+uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv/+Z&#10;HwX/lisL/5U2Ev+gPhr/qEcm/65RNP+vW0X/rWVX+KlvaO2jeHnjm3+H25KFlNSLjJ7PhZGmy4CV&#10;rMd8mbHFeZ61wnajucB0qry9cbK+uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/&#10;uW+xv7lvsb+5b7G/uW+xv/+ZHwX/lisL/5U2Ev+gPhr/qEcm/65RNP+vW0X/rWVX+KlvaO2jeHnj&#10;m3+H25KFlNSLjJ7PhZGmy4CVrMd8mbHFeZ61wnajucB0qry9cbK+uW+xv7lvsb+5b7G/uW+xv7lv&#10;sb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv/+ZHwX/lisL/5U2Ev+gPhr/qEcm/65R&#10;NP+vW0X/rWVX+KlvaO2jeHnjm3+H25KFlNSLjJ7PhZGmy4CVrMd8mbHFeZ61wnajucB0qry9cbK+&#10;uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv/+ZHwX/&#10;lisL/5U2Ev+gPhr/qEcm/65RNP+vW0X/rWVX+KlvaO2jeHnjm3+H25KFlNSLjJ7PhZGmy4CVrMd8&#10;mbHFeZ61wnajucB0qry9cbK+uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+x&#10;v7lvsb+5b7G/uW+xv/+ZHwX/lisL/5U2Ev+gPhr/qEcm/65RNP+vW0X/rWVX+KlvaO2jeHnjm3+H&#10;25KFlNSLjJ7PhZGmy4CVrMd8mbHFeZ61wnajucB0qry9cbK+uW+xv7lvsb+5b7G/uW+xv7lvsb+5&#10;b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv/+ZHwX/lysL/5c2Ev+hPhr/qkYl/7BQNP+x&#10;WkX/sGRX96xtaeynd3vhnn2K2ZaDl9GOiaLLiI6rx4KTscR+l7fBepy7vneiv7x1qsK1ca7Ds3Kv&#10;wbNyr8Gzcq/Bs3KvwbNyr8Gzcq/Bs3KvwbNyr8Gzcq/Bs3KvwbNyr8Gzcq/Bs3Kvwf+ZHwX/lyoK&#10;/5g1Ev+jPRr/rEYl/7NPNP+0WUb/tGNY9rFsa+qtdX3fo3uN1ZuBnM2ShqjHi4qxwoWPub+AlL67&#10;fJrDuXmhx7V2qcqtdazGq3atxKt2rcSrdq3Eq3atxKt2rcSrdq3Eq3atxKt2rcSrdq3Eq3atxKt2&#10;rcSrdq3Eq3atxP+aHwT/mCoK/5o0Ev+lPRn/rkYl/7VONP+3WEb/t2FZ9bVqbOmyc3/dqHiQ059+&#10;oMqWgqzEjoe3voiMv7qDkcW3f5jLtHyhz6t4pc+learIpHmsxqR5rMakeazGpHmsxqR5rMakeazG&#10;pHmsxqR5rMakeazGpHmsxqR5rMakeazGpHmsxv+aHwT/mCoK/5s0Ef+mPRn/r0Ul/7dONP+6V0b/&#10;u2BZ9Llpbee2cYHcrHaT0KR7o8iaf7HAk4S8u4yJxbeIkMu0hpnOsoak0aR8pNGffanKnn2qyJ59&#10;qsiefarInn2qyJ59qsiefarInn2qyJ59qsiefarInn2qyJ59qsiefarInn2qyP+bHwT/mSoK/5w0&#10;Ef+nPBn/sUUk/7lNNP+8V0b+vl9Z9L1nbue6b4LasXSVz6h5psWffbS+l4HAuZSKxrWRksuvjZjP&#10;qoqh0p6Co9OZgajMmIKpypiCqcqYgqnKmIKpypiCqcqYgqnKmIKpypiCqcqYgqnKmIKpypiCqcqY&#10;gqnKmIKpyv+bHwT/mSoK/500Ef+pPBj/skUk/7tNM/+/Vkb9wV5a88Fmb+a/bYPZtnOXza13qMSl&#10;e7e+oYPAtpuJxq6Vj8yokZXPoo6e0pmHotOUhqfNk4aoy5OGqMuThqjLk4aoy5OGqMuThqjLk4ao&#10;y5OGqMuThqjLk4aoy5OGqMuThqjLk4aoy/+bHwT/mSoK/54zEf+qPBj/s0Uk/7xMM//BVUb7xF1a&#10;88Vlb+XDbITYu3GYzLJ1q8OtfLa5pYG/sJ6GxqiZjMuhlZLQm5Kb05SOotSPiqbOj4qoy4+KqMuP&#10;iqjLj4qoy4+KqMuPiqjLj4qoy4+KqMuPiqjLj4qoy4+KqMuPiqjLj4qoy/+bHwT/mioK/58zEP+r&#10;PBj/tUQj/75MM/7DVUX5x1xa8clkb+XIaoXWwW+ayrl0qr6werazqX+/qqKExqKdisubmpDPlZeZ&#10;0o+UotSKkKbOio+ozIqPqMyKj6jMio+ozIqPqMyKj6jMio+ozIqPqMyKj6jMio+ozIqPqMyKj6jM&#10;io+ozP+cHwT/mioK/6AzEP+sPBj/tkQj/79MMvzGVEX2ylxa781icOTNaIbTxW2axbxzqrm0eLWu&#10;rX2+paeCxZ2iiMuVn47Pj5yW0oucotOGlabOhpSnzIaUp8yGlKfMhpSnzIaUp8yGlKfMhpSnzIaU&#10;p8yGlKfMhpSnzIaUp8yGlKfMhpSnzP+cHwT/mikK/6IzEP+tOxf/t0Qj/8FMMvnJU0XzzVpa7NJg&#10;cODQZobOyGyawL9xqbS4d7WpsXy+n6yBxZeohsqQpIzOiqKV0YWiodKBnKbOgZqnzIGap8yBmqfM&#10;gZqnzIGap8yBmqfMgZqnzIGap8yBmqfMgZqnzIGap8yBmqfMgZqnzP+cHgT/mykK/6MzEP+vOxf/&#10;uUQi/cNLMfbMUkTw0llZ6NpfcNvVZIbJzGqZusNvqK27dLSitHm9mK99w5Csg8iJqYnMg6eRz36m&#10;nNB9pKbNfKKoy3yiqMt8oqjLfKKoy3yiqMt8oqjLfKKoy3yiqMt8oqjLfKKoy3yiqMt8oqjLfKKo&#10;y/+dHgT/mykK/6UyD/+xOxb/vEQh+sZLMfPRUUPr2ldZ499db9PbY4XCz2mXscRtp6S8cLKYtXS7&#10;jrF4woatfcaAq4LKeqmKzXaolM52qaPMd6uoynerqMp3q6jKd6uoynerqMp3q6jKd6uoynerqMp3&#10;q6jKd6uoynerqMp3q6jKd6uoyv+dHgT/nCkK/6cyD/+zOxb/vkMg9cpLL+7WUELm4VZX3ORbbsve&#10;Y4O60WiUqcdso5u+bq6QuHG3hrR0vX6weMJ3rnzGcqyDyW2rjMptq5nJbqyfx26sn8durJ/Hbqyf&#10;x26sn8durJ/Hbqyfx26sn8durJ/Hbqyfx26sn8durJ/Hbqyfx/+eHgT/nSkJ/6kyDv+2OhT6wkMf&#10;8M5KLufdT0Di6VJX0uhabcHgYoCx1GeRocprnpTDbqiJvXGwgLl0tnm2d7p0tHu9brKBwGqwiMJn&#10;sJLDZrCWw2awlsNmsJbDZrCWw2awlsNmsJbDZrCWw2awlsNmsJbDZrCWw2awlsNmsJbDZrCWw/+f&#10;HgT/nikJ/60xDf+6OhP0x0Id6NVKK9/kTD/X7FFWye5Za7fjYXyo2GeLms9rl43JbqCDxHGne8B0&#10;rHW9eLBwu3uzbLmAtmi4hrhkt4+5Y7aRumO2kbpjtpG6Y7aRumO2kbpjtpG6Y7aRumO2kbpjtpG6&#10;Y7aRumO2kbpjtpG6Y7aRuv+gHgT/oSgI/7EwC/vAORHszkIZ399HKNPpTEDK8VFVvvJYaK3mYXee&#10;3WeEktVsj4fPb5Z+y3OceMh2oXLGeaRuxHynacKBqWbAhqxiv42tYb+PrmG/j65hv4+uYb+PrmG/&#10;j65hv4+uYb+PrmG/j65hv4+uYb+PrmG/j65hv4+uYb+Prv+iHQP/picH/7cvCfLHOA3h2EEU0uZG&#10;KsfwTEC++FBTsvVXY6LrYXCV42d7it1thIHYcYt61HWQdNJ5k3DQfJZszn+ZaMyDm2TLiJ1hyo2f&#10;YMmPn2DJj59gyY+fYMmPn2DJj59gyY+fYMmPn2DJj59gyY+fYMmPn2DJj59gyY+fYMmPn/+kHQP/&#10;rSYF+74tBubQNAjT4jwWx+5GK7v5Sj6w/k9PpvpXXJjxYWiM62hxg+ZueHvic31133iBcd17hG3b&#10;f4dq2oOJZ9mGimTXi4xh1pCOYNWRjmDVkY5g1ZGOYNWRjmDVkY5g1ZGOYNWRjmDVkY5g1ZGOYNWR&#10;jmDVkY5g1ZGOYNWRjv+nHAP/tSMD7skmA9XfKQfH7DwZuvhEK63/SDuj/01Jmv9XVI35YV2E9Gpl&#10;fPBwanbtdm5x63pxbel+dGvognZo5oV3ZuWIeWPkjHph45F8YOOSfGDjknxg45J8YOOSfGDjknxg&#10;45J8YOOSfGDjknxg45J8YOOSfGDjknxg45J8YOOSfP+rGwL3wB0B2dwSAcfrKAq69zsarP9BKaD/&#10;RjaV/0xBjf9WS4P/YVJ7/WtXdPpxXG/4dl9s9nthafV/Y2f0g2Rl84ZmY/KKZ2Hxjmhf8JJpX/CT&#10;al/wk2pf8JNqX/CTal/wk2pf8JNqX/CTal/wk2pf8JNqX/CTal/wk2pf8JNqX/CTav+3FQHWzwsA&#10;x+oTArn3KQ2s/zkanv8+JpL/RDCH/0s5gP9UQHj/YUZy/2pKbP9wTWn/dlBm/3tRZP9/U2P/g1Rh&#10;/4ZVYP6JVl7+jVdd/ZJYXP2TWFz9k1hc/ZNYXP2TWFz9k1hc/ZNYXP2TWFz9k1hc/ZNYXP2TWFz9&#10;k1hc/ZNYXP2TWNbECADG1AkAuPcUBKv/KQ6e/zQYkP86IYT/QSl6/0kwcv9SNmz/Xjpo/2g9ZP9v&#10;QGH/dEFf/3lDXv99RF3/gEVc/4RFW/+HRlr/ikdY/49HWP+QSFj/kEhY/5BIWP+QSFj/kEhY/5BI&#10;WP+QSFj/kEhY/5BIWP+QSFj/kEhY/5BIWP+QSMTHBwC32wcBqf8WBp//Kg2Q/zAVg/82HHf/PiJu&#10;/0coZv9QLGH/Wi9d/2QxW/9sM1n/cTVY/3U2Vv95Nlb/fDdV/383VP+COFP/hTlS/4k5Uv+KOVL/&#10;ijlS/4o5Uv+KOVL/ijlS/4o5Uv+KOVL/ijlS/4o5Uv+KOVL/ijlS/4o5Uv+KOf+SHQT/kCkJ/401&#10;EP+YOxf/oEQh/6ZOLf+nWTz/pWRM/6FuW/ebeGrulYF3546JguGGj4vcgJWT2HybmdR4oJ7RdaSi&#10;z3Oppc1xrqjMb7Wqym2+rcNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7D&#10;ab2uw2m9rv+SHQT/kCkJ/401EP+YOxf/oEQh/6ZOLf+nWTz/pWRM/6FuW/ebeGrulYF3546JguGG&#10;j4vcgJWT2HybmdR4oJ7RdaSiz3Oppc1xrqjMb7Wqym2+rcNpva7Dab2uw2m9rsNpva7Dab2uw2m9&#10;rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rv+SHQT/kCkJ/401EP+YOxf/oEQh/6ZOLf+nWTz/pWRM&#10;/6FuW/ebeGrulYF3546JguGGj4vcgJWT2HybmdR4oJ7RdaSiz3Oppc1xrqjMb7Wqym2+rcNpva7D&#10;ab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rv+SHQT/kCkJ/401EP+Y&#10;Oxf/oEQh/6ZOLf+nWTz/pWRM/6FuW/ebeGrulYF3546JguGGj4vcgJWT2HybmdR4oJ7RdaSiz3Op&#10;pc1xrqjMb7Wqym2+rcNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2u&#10;w2m9rv+SHQT/kCkJ/401EP+YOxf/oEQh/6ZOLf+nWTz/pWRM/6FuW/ebeGrulYF3546JguGGj4vc&#10;gJWT2HybmdR4oJ7RdaSiz3Oppc1xrqjMb7Wqym2+rcNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNp&#10;va7Dab2uw2m9rsNpva7Dab2uw2m9rv+SHQT/kCkJ/401EP+YOxf/oEQh/6ZOLf+nWTz/pWRM/6Fu&#10;W/ebeGrulYF3546JguGGj4vcgJWT2HybmdR4oJ7RdaSiz3Oppc1xrqjMb7Wqym2+rcNpva7Dab2u&#10;w2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rv+SHQT/kCkJ/401EP+YOxf/&#10;oEQh/6ZOLf+nWTz/pWRM/6FuW/ebeGrulYF3546JguGGj4vcgJWT2HybmdR4oJ7RdaSiz3Oppc1x&#10;rqjMb7Wqym2+rcNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9&#10;rv+SHQT/kCkJ/401EP+YOxf/oEQh/6ZOLf+nWTz/pWRM/6FuW/ebeGrulYF3546JguGGj4vcgJWT&#10;2HybmdR4oJ7RdaSiz3Oppc1xrqjMb7Wqym2+rcNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7D&#10;ab2uw2m9rsNpva7Dab2uw2m9rv+THQT/kCkJ/480EP+aOxf/okQg/6lNLf+qWDz/qGJM/6RsXPWf&#10;dmzsmX965JGHht6JjZDYg5OY036Zn9B6naTNdqKpy3SnrMlxra/Hb7SywWy5tLxsu7G8bLuxvGy7&#10;sbxsu7G8bLuxvGy7sbxsu7G8bLuxvGy7sbxsu7G8bLuxvGy7sf+UHQT/kSgJ/5EzEP+cOhb/pEMg&#10;/6xMLf+tVj3/rWBN/qlqXvSldG7qn3194ZaDi9mOipbTh5CgzoGVp8p8mq3HeJ+yxHWltsJyq7nA&#10;cLS7t261ubNvuLWzb7i1s2+4tbNvuLWzb7i1s2+4tbNvuLWzb7i1s2+4tbNvuLWzb7i1s2+4tf+U&#10;HQT/kigJ/5MyD/+eOhb/p0Mg/65LLf+xVT3/sF9O/a5oX/KqcnDnpHqB3pqAj9WSh5zOi4ymyYSR&#10;r8R+l7XBeZy7vnajv7x0q8K0b67DrnKzvKtztrirc7a4q3O2uKtztrirc7a4q3O2uKtztrirc7a4&#10;q3O2uKtztrirc7a4q3O2uP+VHAT/kigJ/5UyD/+gOhb/qUIf/7BKLf+0VD3/tF5O/bNnYPGvcHLm&#10;qXiD259+k9KXg6HLjomsxIaOtcCAlL28e5rDunqjxbd5q8esc6zGp3Wxv6V3tbqld7W6pXe1uqV3&#10;tbqld7W6pXe1uqV3tbqld7W6pXe1uqV3tbqld7W6pXe1uv+VHAT/kygJ/5YxD/+hORX/qkIf/7JK&#10;LP+2Uzz/t11O+7ZlYfC0bnTkrXWG2aR7ls+bgKXHkoWxwYqLu72HlMC7hZ3EtoKkx7B+qsild6rI&#10;oXmwwZ96s7yferO8n3qzvJ96s7yferO8n3qzvJ96s7yferO8n3qzvJ96s7yferO8n3qzvP+VHAT/&#10;kygJ/5cxD/+jORX/rEIf/7RKLP+5Uzz/ulxO+LpkYu+4bHXjsnOI2Kl5mc2ffqnFmIS0v5OMvLiN&#10;k8GziZnFroahyKqEqcmffKnKm32uwpl+sr2ZfrK9mX6yvZl+sr2ZfrK9mX6yvZl+sr2ZfrK9mX6y&#10;vZl+sr2ZfrK9mX6yvf+WHAT/kygJ/5gwDv+kORX/rUEe/7VJLP+7Ujz9vVtO9r1jYu69a3bitnGJ&#10;1a53m8ulfKrCnYO0uZaJvLKRkMGsjJbGp4mdyKOHpsqZgKjLloGuxJWBsb6VgbG+lYGxvpWBsb6V&#10;gbG+lYGxvpWBsb6VgbG+lYGxvpWBsb6VgbG+lYGxvv+WHAT/lCcJ/5kwDv+lORT/rkEe/7dJK/+9&#10;UTz8v1pO9MFiYuzBaXfhu3CL0rF0nceoe6q8oIG0tJqHvKyUjcKmkJTGoI2byZyLpMuVhqjLkYWt&#10;xZCFsb+QhbG/kIWxv5CFsb+QhbG/kIWxv5CFsb+QhbG/kIWxv5CFsb+QhbG/kIWxv/+WHAT/lCcI&#10;/5owDv+mOBT/sEEd/7hJK/+/UTz6wllO8sRhY+nFaHfdvm2MzbRzncKreaq3pH60rp2EvKaYisGg&#10;lJHGmpGYyZaPocuQi6jMjImsxYyJsMCMibDAjImwwIyJsMCMibDAjImwwIyJsMCMibDAjImwwIyJ&#10;sMCMibDAjImwwP+XHAT/lScI/5swDv+nOBT/sUEd/7pJK//CUDv4xlhO8MhfY+bIZnjYwWuNybdx&#10;nb2vd6myp3yzqaGCu6GciMGamI/GlJaWyZCUn8uLkajMh46sxoeNsMGHjbDBh42wwYeNsMGHjbDB&#10;h42wwYeNsMGHjbDBh42wwYeNsMGHjbDBh42wwf+XGwP/lScI/50vDf+pOBP/s0Ad/7xIKvzFTzv2&#10;yVdO7c1eY+LLZHjSxGqMxLtvnLiydamtq3uzo6aAu5uhhsGUnY3FjpuUyIqZncqGmajLgpOsxoKS&#10;r8GCkq/BgpKvwYKSr8GCkq/BgpKvwYKSr8GCkq/BgpKvwYKSr8GCkq/BgpKvwf+XGwP/lScI/54v&#10;Df+qOBP/tUAc/75IKfnITjrzzVZN6tNcYt7PYnjNx2iLv75um7K3c6insHmynqt+upWnhMCOo4vE&#10;iKGSx4OfmsmAoKfKfZqsxn2Yr8F9mK/BfZivwX2Yr8F9mK/BfZivwX2Yr8F9mK/BfZivwX2Yr8F9&#10;mK/BfZivwf+YGwP/licI/6AvDf+sNxL/t0Ab/cFIKPbLTjnv01RM5tlaYtjUYXfHy2eKucNsmq28&#10;cqehtnexmLF9uI+tgr6IqonDgqiQxn2nmch6p6XJd6KsxXifsMF4n7DBeJ+wwXifsMF4n7DBeJ+w&#10;wXifsMF4n7DBeJ+wwXifsMF4n7DBeJ+wwf+YGwP/lyYI/6IvDP+uNxL/uT8a+cRHJ/HOTTjq21NL&#10;4N9ZYNDaX3bB0GWJs8lrmabCcKWbvXWvkbh7toi1gLyBsobAe7CNw3aulsVzrqHGcq2txHKpsMBy&#10;qbDAcqmwwHKpsMByqbDAcqmwwHKpsMByqbDAcqmwwHKpsMByqbDAcqmwwP+ZGwP/mCYI/6QuC/+x&#10;NhH+vT8Z9MhHJevUTTbl41BJ2eNXX8nfXnS612SGrM9plp3HbaORwHGshrt1s363erl3tH+9crKF&#10;v22xjcFqsJfCabGlwWy0sr1stLK9bLSyvWy0sr1stLK9bLSyvWy0sr1stLK9bLSyvWy0sr1stLK9&#10;bLSyvf+aGwP/mSYI/6ctCv+1Ng/5wT8X7s5GI+TcTDLd509Jz+hWXsDkXXKy3mSCo9RpkZXLbZyJ&#10;xXClf8BzrHe8d7FwuXy1a7eBuGe2h7pjtZC7YbWbvGO3prljt6a5Y7emuWO3prljt6a5Y7emuWO3&#10;prljt6a5Y7emuWO3prljt6a5Y7emuf+bGwP/myUH/6stCf+5NQ3yxz4V5dVGH9rjSTPP605Jxu1U&#10;XbfqXG6o4mN9mtlpio7SbZSEzHGbe8h1oXPEeKZuwnypacCBrGW+h65ivY6wX72XsV68nrFevJ6x&#10;XryesV68nrFevJ6xXryesV68nrFevJ6xXryesV68nrFevJ6xXryesf+cGgP/oCQG/7AsCPnANAvp&#10;zz0Q2t9CHc7pSTPE8U5Iu/JSWq3wW2me52N2kuBpgYfab4l+1HOQd9F3lXHOe5lszH+caMqDnmTJ&#10;iKBhx46iXsaVpFzGm6RcxpukXMabpFzGm6RcxpukXMabpFzGm6RcxpukXMabpFzGm6RcxpukXMab&#10;pP+eGgP/pSMF/7cqBfDIMgfc2zUMzudCH8LxSDS4+UxGr/dRVaL1W2KV7WRtiudrdoDicH153nWC&#10;c9t6h27Zfopr14KMZ9WGjmTUi5Bh05CSXtGWlFzRm5Vc0ZuVXNGblVzRm5Vc0ZuVXNGblVzRm5Vc&#10;0ZuVXNGblVzRm5Vc0ZuVXNGblf+hGQL/rSED+L8mA+LUJQPO5TMPwvBCIbb6RzOr/ktCov5QT5f7&#10;W1qL9WVjgvBsanrscnB06Xh0b+d8d2zlgXpo44R8ZuKIfWPhjH9g4JGBXt+WglzemoNc3pqDXN6a&#10;g1zemoNc3pqDXN6ag1zemoNc3pqDXN6ag1zemoNc3pqDXN6ag/+jGQL/th0B6cwXAc/jHgPC8DMS&#10;tfpAIqn/RDCd/0k9lf9QSIv/W1CC/WVXevltXXT2c2Fv9Hlka/J+Z2jxgmlm8IZqZO+KbGLujm1g&#10;7ZJuXeyXcFzrm3Fc65txXOubcVzrm3Fc65txXOubcVzrm3Fc65txXOubcVzrm3Fc65txXOubcf+s&#10;FQHzwxAA0doLAMHvHwa0+zMTqP88IJv/QiyQ/0g2h/9PP3//WkZ4/2VLcf9tT2z/c1Jp/3lVZv5+&#10;V2T9glhi/IZZYfuKWl/6jlte+pJcXPmXXVv4m15b+JteW/ibXlv4m15b+JteW/ibXlv4m15b+Jte&#10;W/ibXlv4m15b+JteW/ibXvq5DgDNywkAwOYNAbL8IAin/zMTmv85HY3/PyaC/0Yuev9ONXP/WDpt&#10;/2M/af9sQmX/ckRi/3dGYP98R1//gUhd/4VJXP+ISlv/jEta/5BMWP+VTVf/mU1X/5lNV/+ZTVf/&#10;mU1X/5lNV/+ZTVf/mU1X/5lNV/+ZTVf/mU1X/5lNV/+ZTc3BBgC+0AcAsfYOAqX/IQmZ/y4SjP80&#10;GYD/OyB2/0Mnbf9MLGb/VDBi/2AzXv9pNVz/bzda/3Q4Wf95OVj/fTpX/4A7Vv+EO1X/hzxU/4s9&#10;U/+QPVL/kz5S/5M+Uv+TPlL/kz5S/5M+Uv+TPlL/kz5S/5M+Uv+TPlL/kz5S/5M+Uv+TPr3FBQCw&#10;1wUAo/8QA5n/IgmL/ykPfv8wFXP/OBpp/0AfYv9JI1v/USZX/1ooVf9iKlL/aStR/28sUP9zLU//&#10;dy5O/3ouTv99L03/gC9M/4QwS/+IMEv/izBL/4swS/+LMEv/izBL/4swS/+LMEv/izBL/4swS/+L&#10;MEv/izBL/4swS/+LMP+LHAT/iCgI/4Q0Dv+POhT/l0Ic/55LJ/+eVzT/nWJC/5ltT/+TeFz4jYJn&#10;8oiLceyCk3nofJmA5HiehuF0o4rfcaiO3W+ukdtts5TabLmW2GvCmNVpzJrMZcubzGXLm8xly5vM&#10;ZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm//i/+JJQ0NfUFJPRklMRQAHCf+LHAT/iCgI&#10;/4Q0Dv+POhT/l0Ic/55LJ/+eVzT/nWJC/5ltT/+TeFz4jYJn8oiLceyCk3nofJmA5HiehuF0o4rf&#10;caiO3W+ukdtts5TabLmW2GvCmNVpzJrMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xl&#10;y5vMZcubzGXLm/+LHAT/iCgI/4Q0Dv+POhT/l0Ic/55LJ/+eVzT/nWJC/5ltT/+TeFz4jYJn8oiL&#10;ceyCk3nofJmA5HiehuF0o4rfcaiO3W+ukdtts5TabLmW2GvCmNVpzJrMZcubzGXLm8xly5vMZcub&#10;zGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm/+LHAT/iCgI/4Q0Dv+POhT/l0Ic/55LJ/+eVzT/&#10;nWJC/5ltT/+TeFz4jYJn8oiLceyCk3nofJmA5HiehuF0o4rfcaiO3W+ukdtts5TabLmW2GvCmNVp&#10;zJrMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm/+LHAT/iCgI/4Q0&#10;Dv+POhT/l0Ic/55LJ/+eVzT/nWJC/5ltT/+TeFz4jYJn8oiLceyCk3nofJmA5HiehuF0o4rfcaiO&#10;3W+ukdtts5TabLmW2GvCmNVpzJrMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vM&#10;ZcubzGXLm/+LHAT/iCgI/4Q0Dv+POhT/l0Ic/55LJ/+eVzT/nWJC/5ltT/+TeFz4jYJn8oiLceyC&#10;k3nofJmA5HiehuF0o4rfcaiO3W+ukdtts5TabLmW2GvCmNVpzJrMZcubzGXLm8xly5vMZcubzGXL&#10;m8xly5vMZcubzGXLm8xly5vMZcubzGXLm/+LHAT/iSgI/4UzDv+QORT/mEIc/55LJ/+fVjT/nmFC&#10;/5ptUP+Vd133j4Fo8YmLcuuDknvnfZiC43idiOB0o4zdcqiQ22+tk9pus5bYbLqY1mvCm9FpypzK&#10;ZsqcymbKnMpmypzKZsqcymbKnMpmypzKZsqcymbKnMpmypzKZsqcymbKnP+MHAP/iScI/4gyDv+T&#10;OBT/m0Ec/6JKJ/+kVDT/ol9D/59qUf2adF/1lH5s7Y6IeOeHj4HigJWK3XuakNp3oJbWdKaa1HGs&#10;ntJvsqHQbbmjz2zDpsVnw6bAacehwGnHocBpx6HAacehwGnHocBpx6HAacehwGnHocBpx6HAaceh&#10;wGnHof+NHAP/iicI/4oxDf+WNxP/nkAb/6VJJ/+nUzT/p11D/6RoU/ygcmLymnxw6pSFfeOLi4jd&#10;hJKR2H6YmNN6np/QdaSkzXKqqMtvsKvJbbiuwmm8sLxrwKq3bcSlt23EpbdtxKW3bcSlt23Epbdt&#10;xKW3bcSlt23EpbdtxKW3bcSlt23Epf+NGwP/iycI/4wwDf+YNxP/oEAb/6dIJv+rUjT/q1xE/6lm&#10;VPqlcGTwn3lz55iCgd+PiI3ZiI+X0oGVoM57m6fKdqGtx3OoscVwr7XBbbe3uWu4tbNuva6wcMGo&#10;sHDBqLBwwaiwcMGosHDBqLBwwaiwcMGosHDBqLBwwaiwcMGosHDBqP+OGwP/iyYI/44wDf+aNhL/&#10;oj8a/6lIJv+uUTT/rltE/6xkVfmqbmXvpXd25Z1/hdyUhZLUjIydzoSSp8l9mK/EeJ61wnWnucF0&#10;sbu4cLO7sW+2uKxxu7Gpc7+rqXO/q6lzv6upc7+rqXO/q6lzv6upc7+rqXO/q6lzv6upc7+rqXO/&#10;q/+OGwP/jCYI/5AvDf+bNhL/pD8a/6tHJv+xUDT/sVlE/LBjVfaubGftqnV446F8iNmYg5bRkImj&#10;yoePrcWCl7TCf6C4vnyou7t6sL2xdLK9qXK0u6Z0ubOjdr6to3a+raN2vq2jdr6to3a+raN2vq2j&#10;dr6to3a+raN2vq2jdr6to3a+rf+PGwP/jCYH/5EuDP+dNhL/pj4a/61HJf+zTzT/tFhE+rRhVvOy&#10;amjsr3N64aZ6i9adgJrNlIanxo2Nr7+HlLW6gpy5tX+kvLJ9rL6rebG/o3ayvaB4uLWeeb2vnnm9&#10;r555va+eeb2vnnm9r555va+eeb2vnnm9r555va+eeb2vnnm9r/+PGwP/jSYH/5MuDP+eNRH/qD4Z&#10;/69GJf+2TjP+t1dE97dgVvC2aGnos3B73qp3jdCffJ3Hl4Onv5CKr7iLkbayhpi6rYOgvamBqb+l&#10;frDAnHmxv5p7t7eYfbuwmH27sJh9u7CYfbuwmH27sJh9u7CYfbuwmH27sJh9u7CYfbuwmH27sP+Q&#10;GgP/jSYH/5QtDP+gNRH/qT4Z/7FGJP+4TTP8u1ZE9btfVu27Z2njtW591qxzj8qjep3Bm4CnuJSH&#10;sLGPjraripW7poedvqKFpcCfhK/Bln6wwZR/triTgLuyk4C7spOAu7KTgLuyk4C7spOAu7KTgLuy&#10;k4C7spOAu7KTgLuyk4C7sv+QGgP/jiYH/5UtDP+hNRH/qz0Y/7NGJP+6TTP6vlVE879dVuq/ZWrf&#10;uGt+0K9xj8WmeJy7n36nspiFr6uTi7aljpO7n4uavpuJosGYiKzCkIKvwo+DtbmPhLqzj4S6s4+E&#10;urOPhLqzj4S6s4+EurOPhLqzj4S6s4+EurOPhLqzj4S6s/+QGgP/jiUH/5YsC/+iNRD/rD0Y/7VF&#10;I/+8TDL4wVRD8MNcVufDY2rau2l+zLJwj8Cqdpy2onynrZyCr6WXibaek5C7mY+YvpSNoMGRjKnC&#10;i4iuwoqItLqKiLm0ioi5tIqIubSKiLm0ioi5tIqIubSKiLm0ioi5tIqIubSKiLm0ioi5tP+RGgP/&#10;jyUH/5gsC/+kNBD/rj0Y/7dFI/+/TDL2xVND7shbVuPGYWrUv2h+x7ZujrutdJyxpnqmp6CAr5+b&#10;hrWYl467k5WVvo6SncGKkqfCho6uwoSNtLuFjLm0hYy5tIWMubSFjLm0hYy5tIWMubSFjLm0hYy5&#10;tIWMubSFjLm0hYy5tP+RGgP/jyUH/5ksC/+mNA//sDwX/7lEIvzBSzH0yVJC681ZVd/JYGrPwmZ9&#10;wrlsjbaxcpurq3imoqV+rpmghLWSnYu6jJqTvoeYm8CEl6XCgJavwn+Ss7yAkbi1gJG4tYCRuLWA&#10;kbi1gJG4tYCRuLWAkbi1gJG4tYCRuLWAkbi1gJG4tf+SGgP/kCUH/5ssCv+nNA//sjwW/7tEIfnF&#10;SzDxzlFB59JYVNrOXmnKxmV8vb1rjLC2cJqlsHalnKp8rZOmgrSMo4m5hqCQvYGemb99nqLBe56v&#10;wXmZs7x6l7i1epe4tXqXuLV6l7i1epe4tXqXuLV6l7i1epe4tXqXuLV6l7i1epe4tf+SGQP/kCUH&#10;/50rCv+qMw7/tTwV/L9EIPTISi7t01A/49hWU9PSXWjFymN7t8Jpi6q7b5iftnSjlbF6rI2tgLKF&#10;qoe3f6eOu3qml753pqC/dKatv3OhtLt0nri1dJ64tXSeuLV0nri1dJ64tXSeuLV0nri1dJ64tXSe&#10;uLV0nri1dJ64tf+TGQP/kSQH/58rCf+sMw3/uDsU+MNDHu/NSizn2k893d5VUc3YW2e+z2J6sMhn&#10;iaTCbZeZvHKhj7h4qYa1frB/soW1ebCMuHSvlbtwr5+8bq+svG2rtblup7m0bqe5tG6nubRup7m0&#10;bqe5tG6nubRup7m0bqe5tG6nubRup7m0bqe5tP+UGQP/kiQH/6IqCP+wMgz+vDoS8sdCHOjTSSnh&#10;4Uw71ONTUcbdWmW31WB4qc9mh53Ja5SRxXCeh8F2pn++fKx4vISxcrqLtG25k7ZquJy4Z7enuGe3&#10;t7ZosruxaLK7sWiyu7FosruxaLK7sWiyu7FosruxaLK7sWiyu7FosruxaLK7sf+VGAP/lSMG/6Up&#10;B/+0MQr4wToQ685CGODdRyXV5Us7y+dRUL3jWWOv3l90othlg5bTao+Kzm+Zf8hzoXXEeKduwX2r&#10;ab6ErmW9i7FhvJOyX7ydsl+8rLFiv76tYr++rWK/vq1iv76tYr++rWK/vq1iv76tYr++rWK/vq1i&#10;v76tYr++rf+WGAP/mSEF/6ooBv+5MAjwyDgN4dhAE9TjRSbK60s7wexPT7PoV2Cm5V9vmuJmfI7c&#10;bIaE1XGPetB1lXPNeptsyn+fZ8eEomPGiqRfxJGmXMSZp1rDpKdaxLCnWsSwp1rEsKdaxLCnWsSw&#10;p1rEsKdaxLCnWsSwp1rEsKdaxLCnWsSwp/+YFwL/niAE/68mBfjALgbm0DMI1eE8FMnqRSi/8ko7&#10;tfFOTKnvVlud7V9okupnc4fjbXx+3nKCdtp4iHDXfYxr1IKQZtKHkmPRjJVfz5KWXM6ZmFnOoplY&#10;zauaWM2rmljNq5pYzauaWM2rmljNq5pYzauaWM2rmljNq5pYzauaWM2rmv+aFwL/pR4D/7cjA+3J&#10;JgPW3ikGyek7F77zRCmz+Ek6qPdNSJ/2VVWU9V9gifFoaIDsb3B46HV1cuV6eW3if31p4ISAZd+J&#10;gmLdjoRf3JOGXduZh1raoYlY2aiJWNmoiVjZqIlY2aiJWNmoiVjZqIlY2aiJWNmoiVjZqIlY2aiJ&#10;WNmoif+cFgL/rRsC9sEdAdvaEwHJ6CkJvfM7GbL9Qyim/kc2nP1MQ5P9VU2K/V9WgflpXXn1cGJz&#10;8nZnbvB8amrugW1n7IZvZOuLcWHqj3Jf6ZR0XeiZdVrnoHdY5qZ4WOameFjmpnhY5qZ4WOameFjm&#10;pnhY5qZ4WOameFjmpnhY5qZ4WOameP+iFQH/txUA2M8LAMrnEwK88ykLsf07GaT/QCaZ/0Uyj/9L&#10;PIf/VER//19LeP9pUHH/cFRs/XZYaft8Wmb6gVxj+IZeYfeLX1/2kGFe9pViXPWaY1r0oGRY86Vl&#10;WPOlZVjzpWVY86VlWPOlZVjzpWVY86VlWPOlZVjzpWVY86VlWPOlZf+tEADWwwgAyNMKALv0FQOv&#10;/yoNo/83GJf/PSKL/0Msgf9KNHr/Ujpz/14/bv9oQ2n/b0dm/3VJY/97S2H/gUxf/4VOXf+KT1z/&#10;j1Ba/5NRWf+YUlf/nlNW/6NUVv+jVFb/o1RW/6NUVv+jVFb/o1RW/6NUVv+jVFb/o1RW/6NUVv+j&#10;VNm6BQDFxwcAudkIAKz/FwWi/ysNlf8zFon/OR5+/0Aldf9IK23/UDBn/1o0Y/9lN2D/bTle/3M7&#10;XP94PVr/fT5Y/4I/V/+GQFb/i0BV/49BVP+UQlP/mkNR/59DUf+fQ1H/n0NR/59DUf+fQ1H/n0NR&#10;/59DUf+fQ1H/n0NR/59DUf+fQ8a+BQC3zQUAquQIAZ//GQaU/ygMh/8uE3v/NRlx/z0eaf9FI2L/&#10;TSZb/1YpWP9fLFb/aC1U/24vU/9zMFL/eDFR/3wxUP+AMk//hDNO/4gzTf+MNEz/kjRL/5Y1S/+W&#10;NUv/ljVL/5Y1S/+WNUv/ljVL/5Y1S/+WNUv/ljVL/5Y1S/+WNbfEAwCp1AIAnPkLApP/GwWF/yMK&#10;ef8pD27/MRRl/zkYXf9BG1f/Sh5T/1IgUP9ZIk3/YCNL/2YkSv9rJUn/byVI/3MmR/93Jkb/eydF&#10;/34nRf+CKET/hyhD/4spQ/+LKUP/iylD/4spQ/+LKUP/iylD/4spQ/+LKUP/iylD/4spQ/+LKf+D&#10;HAP/gCcH/3szDf+GOBH/jkAZ/5NJIv+VVS3/k2E5/5BtRf+LeE//hoRZ/IKOYfd9lmj0eJ1u8XSj&#10;c+5xqXfsbq566myzfelquX/naMCB5mfHg+Nlz4XdY9iG02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH&#10;02Dah9Ng2ofTYNqH02Dah/+DHAP/gCcH/3szDf+GOBH/jkAZ/5NJIv+VVS3/k2E5/5BtRf+LeE//&#10;hoRZ/IKOYfd9lmj0eJ1u8XSjc+5xqXfsbq566myzfelquX/naMCB5mfHg+Nlz4XdY9iG02Dah9Ng&#10;2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah/+DHAP/gCcH/3szDf+GOBH/jkAZ/5NJ&#10;Iv+VVS3/k2E5/5BtRf+LeE//hoRZ/IKOYfd9lmj0eJ1u8XSjc+5xqXfsbq566myzfelquX/naMCB&#10;5mfHg+Nlz4XdY9iG02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah/+DHAP/&#10;gCcH/3szDf+GOBH/jkAZ/5NJIv+VVS3/k2E5/5BtRf+LeE//hoRZ/IKOYfd9lmj0eJ1u8XSjc+5x&#10;qXfsbq566myzfelquX/naMCB5mfHg+Nlz4XdY9iG02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Da&#10;h9Ng2ofTYNqH02Dah/+DHAP/gCcH/3szDf+GOBH/jkAZ/5NJIv+VVS3/k2E5/5BtRf+LeE//hoRZ&#10;/IKOYfd9lmj0eJ1u8XSjc+5xqXfsbq566myzfelquX/naMCB5mfHg+Nlz4XdY9iG02Dah9Ng2ofT&#10;YNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah/+DHAP/gCcH/30yDP+INxH/kD8Y/5VJIv+X&#10;VC3/ll85/5NrRf+Od1H/iIJb+oSMZPV/lGvxepty7naid+typ3vpb61/52yyguVquITkab+H4mjH&#10;ieBmz4rWY9aMz2LYis9i2IrPYtiKz2LYis9i2IrPYtiKz2LYis9i2IrPYtiKz2LYiv+EGwP/gScH&#10;/4AxDP+LNhH/kz4Y/5lHIv+cUi3/ml06/5hpR/+TdFP+jn5f94iJafGCkXLtfZh56Xiff+V0pITj&#10;cKqI4G2wjN5rt4/dar+R22nIk9Vmz5XLZNGTxmXUjsZl1I7GZdSOxmXUjsZl1I7GZdSOxmXUjsZl&#10;1I7GZdSOxmXUjv+FGwP/giYH/4IwDP+ONRD/lj0Y/5xGIf+gUC3/n1s7/5xmSP+YcVb7k3xi9I2G&#10;be6HjnfogJWA5Hqch+B1oozdcqiR2m+vldhtt5nVa8Cc0mnJnsllyZ7CZ82YvmnRk75p0ZO+adGT&#10;vmnRk75p0ZO+adGTvmnRk75p0ZO+adGTvmnRk/+GGwP/gyYH/4UvC/+QNBD/mT0X/59GIf+jTy3/&#10;o1o7/6BkSf+db1j6mHll8ZKDceqLjHzkg5KG332Zjtp4oJXWdKea03Cun9FttqPPa8Clx2bCp8Bo&#10;xqK7asubt2zOlrdszpa3bM6Wt2zOlrdszpa3bM6Wt2zOlrdszpa3bM6Wt2zOlv+GGwP/gyYH/4cu&#10;C/+TNBD/mzwX/6FFIP+nTS3/plg7/6RiSvyhbFn3nHZo75aAdeePiYHgh5CM2oCWldV6np3RdaWj&#10;zXCsqMtttazHa76tvWi/rLhrw6azbcifsG/MmbBvzJmwb8yZsG/MmbBvzJmwb8yZsG/MmbBvzJmw&#10;b8yZsG/Mmf+HGgP/hCUH/4ktC/+VMw//nTwW/6REIP+qTC3/qlc7/qhgS/ilalrzoXRq7Zx+eeST&#10;hobci42S1YOUnM98m6XLd6Oqx3SrrcRzta+/cLywtWu8sLBuwamscMaiqXLKnKlyypypcsqcqXLK&#10;nKlyypypcsqcqXLKnKlyypypcsqcqXLKnP+HGgP/hCUH/4ssCv+XMw//nzsW/6ZEH/+sSyz/rlU7&#10;+6xfS/WqaFzupnFs56B6fN+XgorVjoiYzYWPoceAl6fCe56svXinr7p2sLG3dbqyrXC6sqlxv6yl&#10;dMSko3XJnqN1yZ6jdcmeo3XJnqN1yZ6jdcmeo3XJnqN1yZ6jdcmeo3XJnv+IGgP/hSUH/4wrCv+Y&#10;Mg7/oTsV/6lDH/+vSyz/sVQ7+LFdS/GvZlzqq29u4aN2f9WZfY/MkYSZxYqMor6Ek6i5f5qttHyj&#10;sLB6q7Oteba0pnS5tKJ1va+fd8OmnXnHoJ15x6CdecegnXnHoJ15x6CdecegnXnHoJ15x6Cdeceg&#10;nXnHoP+IGgP/hSUH/44qCv+aMg7/ozoV/6tCHv+xSiv9tVM79rVcS+6zZF3lrmxv26Vzgc6deo/F&#10;lYGZvo6IoreIkKmxhJeurICfsah+qLSlfbK1n3q4tpt5u7GZe8GomHzGoph8xqKYfMaimHzGoph8&#10;xqKYfMaimHzGoph8xqKYfMaimHzGov+JGgP/hiUG/5AqCv+cMQ3/pToU/61CHv+0Siv7uFI687la&#10;S+q4Yl7hsWpw06lwgcigd4+/mX6Zt5KForCMjKmqiJSupYScsqCCpLWdga62mX+3t5R9urOTf8Cq&#10;kn/Fo5J/xaOSf8Wjkn/Fo5J/xaOSf8Wjkn/Fo5J/xaOSf8Wjkn/Fo/+JGQP/hiQG/5EpCf+dMQ3/&#10;pzkU/69CHf+2SSr4vFA68L1ZS+e8YV7ctWdxzqxvgcOkdY65nHyZsZaCoqqRiqmjjJGunomZspmG&#10;obWWhau3k4W2t46BubSOg7+rjYPEpY2DxKWNg8SljYPEpY2DxKWNg8SljYPEpY2DxKWNg8SljYPE&#10;pf+JGQP/hyQG/5MpCf+fMQ3/qTkT/7FBHP+5SSn2wE857cJXSuS/X13WuWZwybBtgL6oc460oHqZ&#10;q5qAoqSVh6mdkY6ul46WspKLn7WPiqm3jIq0uIiGuLWIh76siIfDpoiHw6aIh8OmiIfDpoiHw6aI&#10;h8OmiIfDpoiHw6aIh8OmiIfDpv+KGQP/hyQG/5QpCf+hMAz/qzkS/7RBHPy7SCj0w04468dWSuDD&#10;Xl3RvGVvxLNrgLmrcY2vpHeYpp5+oZ6ahKiXloyukZOUsoyRnLWIj6a3hY+xuIKMt7aCjL6tg4zD&#10;poOMw6aDjMOmg4zDpoOMw6aDjMOmg4zDpoOMw6aDjMOmg4zDpv+KGQP/iCQG/5YoCP+jMAz/rTgS&#10;/7ZAG/q+SCfxx04358xVSNzHXFzMv2Nvv7dpf7SwcIypqXWXoKN7oJifgqiRm4mtipmSsoWWmrWB&#10;laS3fpWvt3uSt7Z9kb2ufZDCp32Qwqd9kMKnfZDCp32Qwqd9kMKnfZDCp32Qwqd9kMKnfZDCp/+L&#10;GQP/iSQG/5goCP+lLwv/sDgR/7lAGfjCRybuy0015NBURtXLW1vHw2Juurtofq60boujrnOWmql6&#10;n5KlgKaKoYeshJ+PsX6dmLR6nKG2eJustnWat7Z3mL2ueJbCp3iWwqd4lsKneJbCp3iWwqd4lsKn&#10;eJbCp3iWwqd4lsKneJbCp/+MGAP/iiMG/5onB/+nLwr/szcP/L0/GPPGRiPq0Ewy4NVSRc/PWVrB&#10;yGBstMBmfKi6bIqdtHKVlLB4nousfqWDqIWqfaaMr3iklbJ0o5+0caOqtW+kubRwoL6tcp3Cp3Kd&#10;wqdyncKncp3Cp3KdwqdyncKncp3Cp3KdwqdyncKncp3Cp/+MGAP/jCIG/50nB/+qLgn/tjYO98E+&#10;Fu3MRiDk2Esu2dxQRMnUWFi7zV5rrsZleqLAaoiXu3CSjbd1m4SzfKJ9sYOodq+KrHGtk69trZ2x&#10;aq2psmmtt7Fqqb+sa6bDpmumw6ZrpsOma6bDpmumw6ZrpsOma6bDpmumw6ZrpsOma6bDpv+NGAL/&#10;jyAF/6AmBv+uLQj9uzUM8cc9E+XTRBzd4Egt0OFPQsLbVla0011op81jeJrIaIWPw26PhcB0mH29&#10;ep52uoGkcLmJqGu4kqpnt5ysZbiorWO4tq1ktcGpZbDFpGWwxaRlsMWkZbDFpGWwxaRlsMWkZbDF&#10;pGWwxaRlsMWkZbDFpP+OFwL/kx8E/6QlBf+zLAb3wTMJ6M48D9zeQBnQ5Ugux+VNQrngVVSs21tl&#10;n9VhdJLQZoGHzWyLfspyk3bIeZlvxoGeasWJomXFkqRixJ2mX8Snp13EtKdew8SkX73IoF+9yKBf&#10;vcigX73IoF+9yKBfvcigX73IoF+9yKBfvcigX73IoP+QFwL/mB0E/6kjBP+5KQTuyDEG3do0CtDk&#10;QRvG60cuvOpMQbDmU1Kj41phl+BhbozdaHmC226Cetl1iXLVfI9r0oKTZc+Il2DNj5pczJecWsug&#10;nVjLq51Xy7qdWczMmVnMzJlZzMyZWczMmVnMzJlZzMyZWczMmVnMzJlZzMyZWczMmf+SFgL/nRwD&#10;/68gAvbAJQLi0yQD0OMyDMXsQB268UcvsO9LP6XtUU6a61paj+piZYXoam5953J1deN4e2/gfoBp&#10;3YSEZNuKh2DZkYld2JiLWtagjVjWqI5W1bSOVNXBjlTVwY5U1cGOVNXBjlTVwY5U1cGOVNXBjlTV&#10;wY5U1cGOVNXBjv+UFQL/pBkC/7ccAenLFgHR4R0CxewxDrr1QB6u90Uuo/VKPJr0UEiQ81pThvNj&#10;W37ybGJ38XNoce56bWzrgHBn6YZzY+eMdmDmknhd5Jh6WuOee1jjpX1W4q9+VOG4flThuH5U4bh+&#10;VOG4flThuH5U4bh+VOG4flThuH5U4bh+VOG4fv+YEwH/rRQB88MPANLYCwDE7B4EuPYxEa39Ph6i&#10;/UMrl/xIN478T0GF/FlJffxjUHf8bVZw+3Raa/l6Xmj3gWFk9YdjYfONZV/yk2dd8ZloWvCeaVjv&#10;pWtW761sVO60bVTutG1U7rRtVO60bVTutG1U7rRtVO60bVTutG1U7rRtVO60bf+jEADxuQwAzskJ&#10;AMTfCwC29x8GrP8yEqD/Ox2U/0Eniv9HMYH/Tjl6/1g/c/9iRW7/bElp/3NMZv96T2P/gFFg/4ZT&#10;Xv+MVFz/klVa/phXWf2dWFf8pFlV+6taVPuxW1T7sVtU+7FbVPuxW1T7sVtU+7FbVPuxW1T7sVtU&#10;+7FbVPuxW/CvCADNvwcAwM0IALTuDgKp/yEIn/8xEZL/NxqH/z4iff9FKXX/TTBu/1U1af9gOWX/&#10;ajxh/3E+X/93QFz/fkJa/4RDWf+JRFf/j0VW/5RGVf+aR1P/oEhS/6dJUf+tSlH/rUpR/61KUf+t&#10;SlH/rUpR/61KUf+tSlH/rUpR/61KUf+tSs+4BAC+wwUAstQGAKb+EAOc/yMIkP8tD4T/MxZ5/zsc&#10;cP9DImn/Sidi/1IqXf9cLVr/ZTBY/20xVv9zM1T/eTRT/341Uv+ENlD/iTdP/444Tv+TOE3/mTlM&#10;/6A6S/+mOkv/pjpL/6Y6S/+mOkv/pjpL/6Y6S/+mOkv/pjpL/6Y6S/+mOr+8AwCwygMAo9wDAZn/&#10;EgOP/yIIgv8oDXb/LxJt/zcXZf8/G17/Rx5Y/04hVP9XI1H/XyVO/2UmTf9sJ0v/cShK/3YpSf97&#10;Kkj/gCpH/4UrRv+JK0X/jixE/5QsQ/+aLUP/mi1D/5otQ/+aLUP/mi1D/5otQ/+aLUP/mi1D/5ot&#10;Q/+aLbHCAQCj0gAAlesDAYz/EwOA/xwGdP8jCmn/Kg5g/zISWf86FVP/QhdO/0kZS/9RGkj/WBxG&#10;/10dRP9jHUP/Zx5B/2wfQP9wHz//dCA+/3ggPf98IDz/gSE7/4chO/+MIjv/jCI7/4wiO/+MIjv/&#10;jCI7/4wiO/+MIjv/jCI7/4wiO/+MIv96HQP/digG/3IzC/98Nw//hD8V/4hIHf+LUyf/iWAx/4Zt&#10;O/+CeUT/foZM/3uRU/93mlj/dKJd/HGoYfpurmT4a7Rn92m6afVowWvzZsht72PNb+xh03DnX91x&#10;4l3lc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc/96HQP/digG/3IzC/98Nw//&#10;hD8V/4hIHf+LUyf/iWAx/4ZtO/+CeUT/foZM/3uRU/93mlj/dKJd/HGoYfpurmT4a7Rn92m6afVo&#10;wWvzZsht72PNb+xh03DnX91x4l3lc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvm&#10;c/96HQP/digG/3IzC/98Nw//hD8V/4hIHf+LUyf/iWAx/4ZtO/+CeUT/foZM/3uRU/93mlj/dKJd&#10;/HGoYfpurmT4a7Rn92m6afVowWvzZsht72PNb+xh03DnX91x4l3lc91b5nPdW+Zz3Vvmc91b5nPd&#10;W+Zz3Vvmc91b5nPdW+Zz3Vvmc/96HQP/digG/3IzC/98Nw//hD8V/4hIHf+LUyf/iWAx/4ZtO/+C&#10;eUT/foZM/3uRU/93mlj/dKJd/HGoYfpurmT4a7Rn92m6afVowWvzZsht72PNb+xh03DnX91x4l3l&#10;c91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc/96HAP/dycG/3QyC/9/Ng//hj0V&#10;/4tHHf+OUSf/jF4x/4lrPP+Fd0b/gYNO/32PVv95mFz8daBh+XKmZfdvrWn1bLNs82q5b/JowHHw&#10;Zshz7GTNdehh1HbjX953213jedVd5XbVXeV21V3ldtVd5XbVXeV21V3ldtVd5XbVXeV21V3ldv97&#10;HAP/dycG/3cwCv+CNQ7/ijwV/49GHf+STyf/kVwy/45oPf+KdEj/hoBS/4GLWvx9lWH4eJ1n9XSk&#10;bfJxqnHwbrB07mu2d+xpvnrqZ8d952XOf+Ji1oDZX92B0F/gfsxg43vMYON7zGDje8xg43vMYON7&#10;zGDje8xg43vMYON7zGDje/98HAP/eCYG/3ovCv+FMw7/jTsU/5JEHP+WTif/lVoy/5JlPv+OcUr/&#10;in1V/oWIXvmAkmf0e5pu8Hahc+1yp3jqb6596Gy0gOZpvIPkZ8aG4WXPiNli14rPYdmIyGLdgsRj&#10;4H/EY+B/xGPgf8Rj4H/EY+B/xGPgf8Rj4H/EY+B/xGPgf/99GwP/eSYG/3wuCv+IMg7/kDoU/5VD&#10;HP+aTCf/mVgz/5ZjP/+Sbkz/jnpX/ImFYvWEj2vwfpdz7Hmeeuh0pYDlcKuF4myzieBqu4zeaMaP&#10;2mbRks5i0ZLHZNWMwWXbhr1m3YK9Zt2CvWbdgr1m3YK9Zt2CvWbdgr1m3YK9Zt2CvWbdgv99GwP/&#10;eiYG/38sCv+LMQ3/kzoT/5hCHP+dSyb/nVYz/5thQP+XbE37knZa942BZvKIjHDsgpR553ubgeN1&#10;oojfcamO3G2xktlru5bXaciZzGTLm8VlzpfAZ9KRumjYirZp24a2aduGtmnbhrZp24a2aduGtmnb&#10;hrZp24a2aduGtmnbhv9+GwP/eyYG/4ErCf+NMQ3/lTkT/5tCG/+gSib/oVQz/59fQfucaU/2l3Nd&#10;8ZJ+auyMiHXnhZGA4n6Yid14oJHYcqeX0m2vnc9suZ/Ma8Wgw2fHoLxoy5u3atCUsmzVja9s2Ymv&#10;bNmJr2zZia9s2YmvbNmJr2zZia9s2YmvbNmJr2zZif9+GgP/eyUG/4MqCf+PMAz/mDgS/55BG/+j&#10;SSb/plIz/aRdQfehZ1DxnHFf65d7beWPg3reh4uG1X6Skc94mZfKdKGcx3Gqn8Nvs6HBbr+jumvF&#10;o7NryJ+vbc2Yq2/Skalw1oypcNaMqXDWjKlw1oypcNaMqXDWjKlw1oypcNaMqXDWjP9/GgP/fCUG&#10;/4YpCP+SLwz/mzgS/6FAGv+nSCX/qlEy+albQfOmZFHsom5h5Zp2cNyRfn/SiYaLy4KNk8V9lZnA&#10;eJ2evHWloblzrqS2crmlsnDDpqtvxqKoccubpHPQk6J01I6idNSOonTUjqJ01I6idNSOonTUjqJ0&#10;1I6idNSOonTUjv+AGgP/fCUG/4goCP+ULwv/nTcR/6Q/Gf+qRyT9rk8y9q1ZQe+rYlLnpmti3p5y&#10;c9KVeoHKjYKLw4eKk72BkZq3fZmfs3mho693qqasdrSnqnbBqKNzw6WgdcmennfPlpx30pGcd9KR&#10;nHfSkZx30pGcd9KRnHfSkZx30pGcd9KRnHfSkf+AGgP/fSUG/4onCP+WLgv/nzYQ/6c/GP+tRyP7&#10;sk4x87JXQeuxYFLiqmhk1qJwdMyZd4HDkn+LvIuGlLWGjpqvgZWgqn6dpKZ7pqejerCpoXm8qZt3&#10;waiZecegmHrNmJd70ZOXe9GTl3vRk5d70ZOXe9GTl3vRk5d70ZOXe9GTl3vRk/+BGgP/fiQG/4wm&#10;B/+YLgr/ojYQ/6k+GP+vRiP4tU0w8LdWQOe1XlLdrmZk0KVuc8addYC9lnyLtZCDlK6Ki5uohpKg&#10;o4KapZ9/o6ibfq2qmH25q5R7wKqTfcaikn7MmZF/0JSRf9CUkX/QlJF/0JSRf9CUkX/QlJF/0JSR&#10;f9CUkX/QlP+BGQP/fiQG/40mB/+aLQr/pDUP/6w9F/6yRSL2uEww7bxUQOS4XVHXsmRjy6lsc8Ch&#10;c4C3mnqLr5SAk6iPiJuiio+gnIeXpZeEoKiUgqmqkYK1q42Bv6uNgcWkjILLm4yCz5WMgs+VjILP&#10;lYyCz5WMgs+VjILPlYyCz5WMgs+VjILPlf+CGQP/fyQG/48lB/+cLQn/pjUO/649Fvy1RSHzvEsu&#10;6sFSP+C8W1HRtWNjxq1qcrulcX+ynneKqZh+k6KThZqbj42gloyVpZGJnaiNh6erioeyrIeHv6yG&#10;hsSlh4bKnIeGzpeHhs6Xh4bOl4eGzpeHhs6Xh4bOl4eGzpeHhs6Xh4bOl/+CGQP/gCMF/5ElBv+e&#10;LAn/qDQN/7E8Ffq4RB/wv0st58VRPdzAWlDNuGFiwbBocbapb36sonWJpJ18kpyYgpqVlIqgj5GS&#10;pYqOm6iGjaWrg4ywrIGNvqyAi8OmgYvJnYGLzZiBi82YgYvNmIGLzZiBi82YgYvNmIGLzZiBi82Y&#10;gYvNmP+DGQP/giIF/5MkBv+gLAj/qzMN/7Q8FPe8Qx7uxEor5MlRO9XEWE/IvGBhvLRncLGtbX2n&#10;p3OJnqJ5kpadgJmPmoifiZeQpIOUmKh/k6KqfJKtq3qSu6x6kcOme5DJnnyPzZh8j82YfI/NmHyP&#10;zZh8j82YfI/NmHyPzZh8j82YfI/NmP+DGAL/hCEF/5UkBv+iKwj/rTML/rc7EvTAQhzqyUko4M1P&#10;OdDHV07DwF5gt7hlb6uya3yhrHGHmKd4kJCjfpiJoIWegp2No32blqd4maCpdZmrqnOZuKtzmMOm&#10;dZbJnnaVzZl2lc2ZdpXNmXaVzZl2lc2ZdpXNmXaVzZl2lc2ZdpXNmf+EGAL/hyAF/5cjBf+lKgf/&#10;sTIK+7s6EPHFQRnnz0gl29JNOMvLVUy9xF1esb5jbqW4anubsm+Gkq52j4mqfJaCp4Oce6SLoXai&#10;lKVxoZ2nbqCpqWyhtqltocOmb53JnnCczZhwnM2YcJzNmHCczZhwnM2YcJzNmHCczZhwnM2YcJzN&#10;mP+FGAL/ih4E/5oiBP+oKQb/tTAI9sA4DuvLQBXh2EYg09hLNsXQVEu3yVtcq8NibJ++aHiUuW6D&#10;i7VzjIOyepN7r4GZda2Jnm+rkqJrqpykaKqnpWaqtKZmq8WkaKbKnGmkzZdppM2XaaTNl2mkzZdp&#10;pM2XaaTNl2mkzZdppM2XaaTNl/+GFwL/jRwE/54hBP+sJwX9ui8G78c2CuPUPhDY30Mfy95KNL7W&#10;Ukiw0FpapMpgaZjGZnaNwWyAhL5yiXu7eJB0uX+VbreHmmm2kJ1ltZugYrSmoWC1s6FftsWgYbHM&#10;mmKuz5Virs+VYq7PlWKuz5Virs+VYq7PlWKuz5Virs+VYq7Plf+HFwL/kRoD/6IgA/+yJQP1wCsE&#10;5s8xBtjeOA/M5UMgw+JJM7beUUap2FhXnNJeZZDOZHKGy2p8fMhwhHTGd4puxH6PaMOHlGPCkJdf&#10;wZuZXMGmmlvCs5taw8WaW77PlVy60pFcutKRXLrSkVy60pFcutKRXLrSkVy60pFcutKRXLrSkf+J&#10;FgL/lhkC/6gdAv64IQLsySIC2d0lBMzlNxHC6kMit+dIM6zkT0Sg4FZTlN1dYIjaY2t+1mp1ddRw&#10;fW7Sd4Nn0X+IYtCHi17QkY5a0JyQWNCnkVbQtZJV0seRVs3UjlbI1otWyNaLVsjWi1bI1otWyNaL&#10;VsjWi1bI1otWyNaLVsjWi/+LFQL/nRcB/68ZAfTBGAHd2BEAzOUmBcHuNxO270Ijq+1HMqHrTECW&#10;6VVNi+ddWILmZWF55GxpcuR0b2zjfHRn4oR4YuKNe17ilX5b4J6AWN+nglXesYNT3r6DUt7Sg1HZ&#10;3IJR2dyCUdncglHZ3IJR2dyCUdncglHZ3IJR2dyCUdncgv+PEwL/pBMB/rgSANbMCwDM5BEBwO8m&#10;B7X1OBWq9EAin/NGMJXySzyM8VRGgvBdT3rwZlZ08G5cbu92YWnvfmRl74ZoYe+Oal7ulm1b7Z5v&#10;WOulcFbrrnFU6rhyUurHc1Hp1XNR6dVzUenVc1Hp1XNR6dVzUenVc1Hp1XNR6dVzUenVc/+YEAH/&#10;rg4A1MEJAMnPCQC+8BICs/knCqn7OBWe+z4hk/tELIn6SjWB+lM+efpdRXL6Zkpt+m9OaPp2UmT6&#10;flVh+oZXX/uOWlz6llta+Z1dV/ilXlX3rGBT97VhUvbBYVD2ymJQ9spiUPbKYlD2ymJQ9spiUPbK&#10;YlD2ymJQ9spiUPbKYv+jCwDWuAYAxsQHALvUCQCw/BQDpv8pC5z/NRWQ/zsehv9CJn3/SS51/1E0&#10;b/9bOmn/ZT5l/25BYv91RF//fEZc/4NIWv+LSVj/k0tW/5tMVf+iTVP/qU5R/7FPUP+7UE//w1FP&#10;/8NRT//DUU//w1FP/8NRT//DUU//w1FP/8NRT//DUdqvAgDGvAUAuckFAK3bCACj/xcEmv8rC47/&#10;MRKD/zgaef9AIHD/RyZp/08rY/9YL1//YjJc/2s0Wv9yNlj/eDhW/385VP+GO1L/jTxR/5U9T/+c&#10;Pk7/oz5N/6o/S/+zQEr/uUFK/7lBSv+5QUr/uUFK/7lBSv+5QUr/uUFK/7lBSv+5Qci1AgC4wQQA&#10;q9ADAJ/rCQGW/xoFi/8mCn//LQ91/zUVbP89GmX/RB5e/0wiWP9UJVX/XSdS/2UpUP9sKk7/cytN&#10;/3ksTP9/LUr/hS5J/4wvSP+SMEf/mTBF/6AxRP+pMkP/rjJD/64yQ/+uMkP/rjJD/64yQ/+uMkP/&#10;rjJD/64yQ/+uMri6AgCqyAAAndkAAJL/DAKJ/xoEff8hCHL/KAxo/zAQYP84FFr/QBdU/0gaT/9P&#10;HEz/Vx1J/10eR/9jIEX/aSBE/28hQv90IkH/eiJA/4AjP/+GJD7/jCQ9/5IlPP+ZJTv/niY7/54m&#10;O/+eJjv/niY7/54mO/+eJjv/niY7/54mO/+eJqvBAACd0AAAj+EAAIb/DgJ6/xUDbv8cBmT/Iwlc&#10;/ysMVf8zD0//OxFJ/0ITRv9JFEL/TxZA/1UWPv9aFzz/Xxg7/2QYOf9oGTj/bRk3/3IaNv93GjX/&#10;fBo0/4EbM/+IGzL/jRsy/40bMv+NGzL/jRsy/40bMv+NGzL/jRsy/40bMv+NG/9wHgP/bCkG/2kz&#10;Cf9yNw3/eT4S/31HGf+AUSH/fl8p/3xtMv95ezn/dohA/3OTRf9wnUr/bqZO/2utUf9ptFP/aLtV&#10;/2bDV/9jx1n7Ycxb91/TXPNe3V3wXONe61vpX+dZ72DlWfFf5VnxX+VZ8V/lWfFf5VnxX+VZ8V/l&#10;WfFf5VnxX/9wHgP/bCkG/2kzCf9yNw3/eT4S/31HGf+AUSH/fl8p/3xtMv95ezn/dohA/3OTRf9w&#10;nUr/bqZO/2utUf9ptFP/aLtV/2bDV/9jx1n7Ycxb91/TXPNe3V3wXONe61vpX+dZ72DlWfFf5Vnx&#10;X+VZ8V/lWfFf5VnxX+VZ8V/lWfFf5VnxX/9wHgP/bCkG/2kzCf9yNw3/eT4S/31HGf+AUSH/fl8p&#10;/3xtMv95ezn/dohA/3OTRf9wnUr/bqZO/2utUf9ptFP/aLtV/2bDV/9jx1n7Ycxb91/TXPNe3V3w&#10;XONe61vpX+dZ72DlWfFf5VnxX+VZ8V/lWfFf5VnxX+VZ8V/lWfFf5VnxX/9wHgP/bCgG/2sxCf91&#10;Ng3/ezwS/39GGf+DUCH/gV4q/35rM/97eDv/eIZC/3WSSP9ym03/cKRR/22sVP9rslf/abla/2fB&#10;XPxlx174Ysxf9WDTYfBe3WLsXORj6FvpZOJa72TgWvBi4FrwYuBa8GLgWvBi4FrwYuBa8GLgWvBi&#10;4FrwYv9xHQP/bSgG/24wCf94NAz/fzsS/4NEGf+HTiH/hlsr/4NoNP9/dT3/fIJF/3mOTP92mVL/&#10;cqFW/2+pWv5tsF78ardh+2i+Y/lmxmX0Y8xn8GHTaetf3mvmXeVs4Fvpbdlc7mjWXO9n1lzvZ9Zc&#10;72fWXO9n1lzvZ9Zc72fWXO9n1lzvZ/9yHQP/bigG/3EuCf97Mgz/gzoR/4dDGP+KTCH/ilkr/4dl&#10;Nf+Dcj//f35I/3yLUP95llb/dZ9c/XKmYPpurWT4bLRo9mm8a/RnxW3wZMxw62HTcuVf33PeXOV0&#10;1lzocc9e7WzNXu5rzV7ua81e7mvNXu5rzV7ua81e7mvNXu5rzV7ua/9zHAP/bycG/3QtCP9+MQz/&#10;hjkR/4tCGP+OSyH/jlYr/4tjNv+Hb0H/g3tL/3+HU/58klv8eJxh+XSkZ/Zwq2vzbbJv8Wq6c+9o&#10;w3brZcx45mLVet5f33zTXeN7zV/mdsdg6nDGYOxuxmDsbsZg7G7GYOxuxmDsbsZg7G7GYOxuxmDs&#10;bv90HAP/cCcG/3YrCP+BLwv/iTgQ/45AGP+SSSH/k1Qs/5BgN/+MbEP/h3dN+4ODV/h/jmD2epdn&#10;83agbvByqHPtbq9462u4fOhown/mZs2C32LYhNFf3IXKYOB/xWHjer9j6HS+Y+lyvmPpcr5j6XK+&#10;Y+lyvmPpcr5j6XK+Y+lyvmPpcv90HAP/cCYG/3kqCP+FLgv/jTcQ/5I/F/+WSCD/l1Is/5VeOP6R&#10;aUT6jHRQ9Yd/W/KCiWXufZNu6nebdedyo3zkbquB4Wqzht5nvYraZcqN0mLUjshi2IrCY9yEvGXg&#10;frdm5Xi2ZuZ2tmbmdrZm5na2ZuZ2tmbmdrZm5na2ZuZ2tmbmdv91GwP/cSYG/3woB/+ILQr/kDYP&#10;/5Y+Fv+aRyD/nFAr/5pbOPmXZkX0knBS74x7X+qFhWrlfo104HiVfdtynYXUbaSL0Gqtjs1ot5DL&#10;aMORyGfRkr9l1I+5Z9mJtGjdgrBp4nyuauR5rmrkea5q5HmuauR5rmrkea5q5HmuauR5rmrkef92&#10;GwP/ciYF/38nB/+KLAr/kzUO/5k9Fv+eRh//oU4r+6BZOPWcY0bvmG1U6JB3YuKIf2/agId70nqP&#10;g811l4nJcZ+NxW6okcJssZO/a7yVvWvLlbZp0JSxa9WNrGzbhqht4H+nbeJ8p23ifKdt4nynbeJ8&#10;p23ifKdt4nynbeJ8p23ifP92GwP/cyUF/4EmB/+NLAn/ljQO/508Ff+hRB7+pUwq96VXOPCiYUfp&#10;nGpW4ZRyZdiMe3PPhYN8yX+LhMN6k4q/dpuPunOjk7dwrJa0b7eXsW/EmKxtzZipb9OQpXDYiaFx&#10;3oKgceB/oHHgf6Bx4H+gceB/oHHgf6Bx4H+gceB/oHHgf/93GwP/dCUF/4MlBv+QKwn/mTMN/6A7&#10;FP+lQx37qUsp86pUOOyoXkfjoWdX2plvZ8+ReHPHioB9wYSIhbt/j4u1epeQsXeflK10qJeqc7KZ&#10;p3K/mqRyy5qhc9CTnnTWjJt13ISadd6BmnXegZp13oGadd6BmnXegZp13oGadd6BmnXegf94GgP/&#10;diQF/4YjBv+SKgj/mzIM/6M6E/+oQhz4rUoo8K9SN+esXEfepWRY0Z1tZsiVdXPAjnx9uYmEhbOD&#10;jIytf5ORqXublaV5pJmhd66bnna6nJ13ypyZd8+Wl3jUjpV424aUeN2DlHjdg5R43YOUeN2DlHjd&#10;g5R43YOUeN2DlHjdg/94GgP/eCMF/4gjBv+UKgj/njEL/6Y6Ev6rQhv1sEkn7LVQNuOwWkbYqWNX&#10;zKFrZsKacnK6k3p8s42BhayIiYymhJCRoYCYlp19oZqZe6qclnu2nZR7xp6Se82YkXzTkI982YiP&#10;fNyFj3zchY983IWPfNyFj3zchY983IWPfNyFj3zchf95GgP/eiIF/4oiBf+WKQf/oDEL/6g5Efuv&#10;QRrytEgm6blPNN+0WUXSrWFWx6VpZb2ecHK0l3d8rZF+haaMhoygiI2RmoWVlpaCnpqSgKedj3+z&#10;no2Awp6LgMyai4HSkoqA2ImJgNuGiYDbhomA24aJgNuGiYDbhomA24aJgNuGiYDbhv95GgL/eyEE&#10;/4siBf+YKAf/ozAK/6s4EPmyQBjvuEck5r1OM9u4V0TNsGBWwqlnZLiibnGvm3V7p5Z8hKCRg4ua&#10;jYuRlIqTlo+Hm5qLhaWdiISwn4WEv5+FhcubhYXRk4WF2IqEhNqHhITah4SE2oeEhNqHhITah4SE&#10;2oeEhNqHhITah/96GQL/fSAE/40hBf+bKAb/pS8J/643Dva2PxfsvEYi48FOMNW8VkPItF5Vvaxm&#10;Y7OmbHCqn3N7oZp6hJqWgYuUkoiRjo+QlomMmZqEiqOdgYqun36KvJ9+isqcf4rQlH+J1ot/iNmI&#10;f4jZiH+I2Yh/iNmIf4jZiH+I2Yh/iNmIf4jZiP96GQL/fx4E/5AhBP+dJwX/qC4I/rI2DfO6PhXp&#10;wUUf38VML9C/VELEt11TuLBkYq6qam+kpHF6nJ93g5SbfoqOmIaQh5WOlYKSl5l9kKCceo+rnniP&#10;uZ93kcqdeZDPlXmO1ox5jdiJeY3YiXmN2Il5jdiJeY3YiXmN2Il5jdiJeY3Yif97GQL/gR0E/5Ig&#10;BP+gJgX/qy0H+7U1C/C+PRLmx0Qc2slJLsvDU0G+vFtSs7ViYaivaW6fqm94lqV1gY6hfImHnoOP&#10;gZuLlHuZlJh3l56bc5apnXGWtp5wl8idcpbPlXOU1Yx0k9iJdJPYiXST2Il0k9iJdJPYiXST2Il0&#10;k9iJdJPYif98GAL/hBwD/5UfA/+jJQT/rywG97ozCezEOw/izkIY085ILMbHUkC5wFpRrbphX6O0&#10;Z2yZsG13kKt0gIioeoeBpYGNeqKJknWgkpZwnpuZbJ6nm2qetJxpn8WbbJ7QlG2a1oxtmdiJbZnY&#10;iW2Z2IltmdiJbZnYiW2Z2IltmdiJbZnYif99GAL/hxoD/5geA/+mIwP/sykE88AxB+fLOAvd2DoW&#10;zdJGKsDMUD6zxlhPp8BfXZy7ZWqSt2t0ibNxfYGveIR6rX+KdKqHj26pj5Npp5qWZqelmGOnspli&#10;qMOYZafRk2aj1otnodmJZ6HZiWeh2YlnodmJZ6HZiWeh2YlnodmJZ6HZif9+FwL/ixgC/5wcAv+r&#10;IQL7uSYD7ccsBN/VMQbT3jkUxthEKLnRTjuszFZMoMddWpXCY2eLv2lxgrtveXq4doBztn2GbbSF&#10;i2izjo9jspiSYLGkk16ysZRcssKUXrLTkF+s2YlgqtqGYKrahmCq2oZgqtqGYKrahmCq2oZgqtqG&#10;YKrahv9/FwL/kBYC/6EaAf+xHQH0wCAB49EgAdPfLAbJ4jsUvt9EJbLZTDil01RJmc9bV47LYWOE&#10;yGhse8VudXPDdXtswXyBZ8CEhWK/jolevpiLWr6kjVi+sY5Xv8KNWL/Xi1m43IVZtt2DWbbdg1m2&#10;3YNZtt2DWbbdg1m23YNZtt2DWbbdg/+BFgL/lRQB/6cWAf24FwDpyxEA098WAcjnLAe+5jsWs+RE&#10;JajhSzWc3VJEkdlZUobVYF1802ZmdNFtbmzPdHRmznx5Yc2FfVzMjoBZzJmDVsylhFTMs4VTzcSF&#10;U83dg1PG4H5Uw+F9VMPhfVTD4X1Uw+F9VMPhfVTD4X1Uw+F9VMPhff+HEwH/nBIB/64RANrCCgDQ&#10;0goAx+gYAbzsLAqy6zwXqOpDJZ3oSDOS5lBAiORZS37iYFR24Whcb+BvYmjfd2hj3n9sXt6IcFre&#10;kXNX3pt1VN6nd1LftHhQ38R4T+DeeE/W5XVP0+d0T9PndE/T53RP0+d0T9PndE/T53RP0+d0T9Pn&#10;dP+PDwH/pA4A27gIAM3FCQDF1QoAuvEaA7DyLQym8TsYm/BBJJHvRy+H7k46fu5YQ3ftYUpw7WlQ&#10;auxxVWXseVlh7IFcXeyKX1rsk2FX7Z1jVe2nZVLts2ZR7sBnT+/UaE7r5mhN6OhoTejoaE3o6GhN&#10;6OhoTejoaE3o6GhN6OhoTejoaP+ZCwDdrgQAzLwGAMHJBwC42woArfgcBKT4Lw2Z+DkXj/g/IYX4&#10;Rip8+E0ydfdXOW73YD9p92lDZPhxR2H4eUpd+IFMWviJT1j4klFW+ZtSU/mlVFH6r1VQ+rtWTvrK&#10;V03741dM++lXTPvpV0z76VdM++lXTPvpV0z76VdM++lXTPvpV+WlAADOtAQAv78FALTOBgCq6w0B&#10;oP8fBpf/Lw2M/zYVgv89HXj/RCRw/0wqav9UL2X/XjNh/2c3Xf9vOVr/djxY/34+Vv+GP1P/jkFR&#10;/5dCUP+gQ07/qUVN/7NFS/++Rkr/0EdJ/9xHSf/cR0n/3EdJ/9xHSf/cR0n/3EdJ/9xHSf/cR9Gu&#10;AAC/uQMAssUDAKfVBQCc/Q8ClP8iBon/Kwx+/zISdf86GGz/Qh1l/0kiX/9RJVr/WihX/2MrVP9r&#10;LVL/ci9Q/3kwT/+AMU3/iDJL/5A0Sv+YNUj/oTVH/6o2Rv+zN0T/vzhE/8U4RP/FOET/xThE/8U4&#10;RP/FOET/xThE/8U4RP/FOMGzAACyvgIApcwBAJndAwCQ/xIChv8fBXv/Jwpx/y4OaP82E2H/Phda&#10;/0YaVf9NHVH/VR9O/10gS/9kIkn/ayNH/3EkRv94JUT/fyZD/4YnQf+OKED/lig//54pPf+nKTz/&#10;sCo8/7QqPP+0Kjz/tCo8/7QqPP+0Kjz/tCo8/7QqPP+0KrO4AQClxgAAl9UAAIvvBAGE/xMCd/8a&#10;BG3/Igdk/yoLXP8yDlX/ORFQ/0ETS/9IFUj/TxdF/1YYQv9cGUD/YRo+/2caPP9tGzv/cxw5/3kc&#10;OP+AHTb/iB01/48eNP+XHjL/oB8y/6QfMv+kHzL/pB8y/6QfMv+kHzL/pB8y/6QfMv+kH6bAAACX&#10;zgAAid4AAH//BwF0/xACaf8VA1//HAVX/yQIUP8sCkr/MwxF/zsOQf9BDz3/RxA6/00ROP9SETb/&#10;VxI0/1wTMv9hEzH/ZhQv/2sULv9xFS3/dxUs/30VKv+DFin/ixYp/44WKf+OFin/jhYp/44WKf+O&#10;Fin/jhYp/44WKf+OFv9mIAP/YSoF/2EzCP9pNgv/bj0P/3FGFf9zURz/c14j/3BtKf9ufDD/a4k1&#10;/2mWOf9noT3/ZqpA/2SyQv9juUT/YcJG/2DIR/9ezUj/XNRK/1veS/tZ5Ez3WOpM9FfvTfBW803s&#10;VfhN7FX4TexV+E3sVfhN7FX4TexV+E3sVfhN7FX4Tf9mIAP/YSoF/2EzCP9pNgv/bj0P/3FGFf9z&#10;URz/c14j/3BtKf9ufDD/a4k1/2mWOf9noT3/ZqpA/2SyQv9juUT/YcJG/2DIR/9ezUj/XNRK/1ve&#10;S/tZ5Ez3WOpM9FfvTfBW803sVfhN7FX4TexV+E3sVfhN7FX4TexV+E3sVfhN7FX4Tf9mIAP/YioF&#10;/2MxCP9rNQv/cDwP/3NFFf91Txz/dl0j/3NsKv9wejH/bYc2/2uUO/9pnz//aKhC/2awRf9kuEf/&#10;Y8BJ/2HHSv9fzEz/XdNN/FzeTvla5E/1WepQ8VjvUe1X9FHpV/lQ6Vf5UOlX+VDpV/lQ6Vf5UOlX&#10;+VDpV/lQ6Vf5UP9nHwP/YyoF/2UwCP9uMwv/dDoP/3dDFf95Thz/elok/3doK/90djP/cYQ5/26Q&#10;P/9sm0P/aqVH/2itSv9ntkz/Zb5O/2PFUP9hy1L9X9JU+V3dVfRb5FbwWupX61jwWOdY9VfjWfpU&#10;41n6VONZ+lTjWfpU41n6VONZ+lTjWfpU41n6VP9oHwP/YykF/2guB/9xMgr/dzgP/3tCFf99TBz/&#10;flgk/3tmLf93czX/dIA8/3GMQv9vl0f/bKFL/2qqT/9oslL/Z7tU/2XEVv5iylj5YNFa9V7cXPBc&#10;5F3qWute5lnxX+Ja9VvcW/lX3Fv5V9xb+VfcW/lX3Fv5V9xb+VfcW/lX3Fv5V/9pHgP/ZCkF/2st&#10;B/90MAr/ezcO/39BFf+BShz/glUl/39jLv97cDb/eHw+/3WJRf9xlEv/b55Q/2ymVP9qrlj9aLdb&#10;/GbAXfpkyWD1YdBi8F7cY+pc5WXlW+xm3lrwY9hb9GDRXfhb0V34W9Fd+FvRXfhb0V34W9Fd+FvR&#10;Xfhb0V34W/9pHgP/ZSgF/24rB/94Lgr/fzYO/4M/FP+FSBz/h1Ml/4RgL/+AbDj/fHlB/3iFSf50&#10;kFD7cZlW+W6iWvhrql/2aLJi9Ga7ZfNkxWjwYtBr6l/dbeNd527bW+pt01zvaM1e82TIX/dfyF/3&#10;X8hf91/IX/dfyF/3X8hf91/IX/dfyF/3X/9qHgP/ZigF/3EpB/97LAn/gzUN/4c+FP+KRxv/jFAl&#10;/4ldL/+FaTr9gXVE+nyATfd4i1X0c5Vc8W+dYu9spWftaa1r62a2b+hjwHLmYcx142Dfd9Zc5HjO&#10;XulyyV/tbcRg8Gi/YvRjv2L0Y79i9GO/YvRjv2L0Y79i9GO/YvRjv2L0Y/9rHQP/ZycF/3QnBv9/&#10;Kwj/hzMN/4w8E/+PRRv/kU4l/49aMPyLZjv4hnFG84F8Ue98h1rsdpBi6HGYaeVsoHDhaKh13mSw&#10;ettiun7YYcd/1GHaf8tf4X7EYeV3v2Lpcrtj7W22ZPFntmTxZ7Zk8We2ZPFntmTxZ7Zk8We2ZPFn&#10;tmTxZ/9sHQP/aiYF/3cmBv+CKgj/ijIM/5A7Ev+TQxr/lkwk/ZVXMPeRYjzyjG1J7IZ4VOd/gV/i&#10;eIpp3HKSctZtmnjSaqJ8zmerf8tmtIHJZb+Dx2TOhMFj3YO6ZOJ8tmbmdrJn6nGuaO9qrmjvaq5o&#10;72quaO9qrmjvaq5o72quaO9qrmjvav9tHAP/bCQF/3okBf+FKQf/jjEL/5Q5Ef+YQhn/m0ok+JtU&#10;MPKXXz3rkmpL5YpzWN6CfGTVfIVuz3aNdcpylXrGbp1+w2ylgr9qr4S9abmGumjHh7do2oexaN6B&#10;rWnjeqlr6HSma+xtpmztbaZs7W2mbO1tpmztbaZs7W2mbO1tpmztbf9tHAP/biME/30iBf+IKAf/&#10;kTAK/5g4EP+cQBj7n0kj9KFSL+2dXD3llmZM3Y5vWtOHeGXMgYFuxnuJdsF3kXu8c5mAuHChhLVu&#10;qoeybbSJr2zBiq1s0oqobNyFpW3hfqJu5Xefb+twn2/rcJ9v63Cfb+twn2/rcJ9v63Cfb+twn2/r&#10;cP9uHAP/cSIE/38hBf+LJwb/lC8J/5s3D/+gPxf4pEch8KdPLuiiWj3fm2NN1JRsWsuMdWXEhn1v&#10;voCFdrh8jXyzeJWBr3WdhatypYmoca+LpXC7jKNwy42gcdmInXHfgZty5HqZc+lymXPpcplz6XKZ&#10;c+lymXPpcplz6XKZc+lymXPpcv9vGwP/cyAE/4IgBP+OJgb/ly4I/582Dv2kPhX0qEYg7KxNLeOn&#10;WDzZoGFMzZhqWcWRcmW9i3putoWCdrCAiX2rfZGCp3mZhqN3ooqfdauNnHS3jpp0xo+YddaLlnbd&#10;g5R24nyTdud0knbodJJ26HSSduh0knbodJJ26HSSduh0knbodP9vGwL/dR8E/4QfBP+QJQX/mi0I&#10;/6I1DPqoPRTxrEUe6LBMK9+rVzvSpF9LyJxoWb+Vb2S3j3dusIp/dqqFhn2kgY6Cn36Wh5t7nouX&#10;eaiOlHizj5J4wpCRetWNj3rbhY564X6NeuZ2jXrmdo165naNeuZ2jXrmdo165naNeuZ2jXrmdv9w&#10;GwL/dh4D/4YeBP+TJQX/nSwH/6U0C/erPBLusUMc5bRLKdqvVTrNqF5KwqBmWLmabWSxk3Vuqo58&#10;dqOKg32ehouCmYKTh5SAm4uQfqWOjX2wkIp9vpGKf9OPiX7ah4h+33+HfuV3h37ld4d+5XeHfuV3&#10;h37ld4d+5XeHfuV3h37ld/9wGwL/eB0D/4geA/+VJAT/oCsG/6gyCvSvOhHrtUIa4bhKJ9SzUznI&#10;q1xJvqRkV7Sea2OsmHJtpJN5dZ6OgXyYi4iCkoeQh42FmYuJg6KOhoKukYOCvJGCg86Rg4PZiIKC&#10;34GCguR5goLkeIKC5HiCguR4goLkeIKC5HiCguR4goLkeP9xGgL/ehwD/4odA/+XIwT/oikF/Kwx&#10;CfGzOQ/oukAX3bxIJc+2UjjDr1tIuahiVq+iamKnnHBsn5d3dZiTfnySkIaCjI2Oh4eKl4uDiKCO&#10;f4erkXyHuZF7h8uRfIjYiX2H3oJ9huR6fYbkeX2G5Hl9huR5fYbkeX2G5Hl9huR5fYbkef9xGgL/&#10;fBoD/40cA/+aIgP/pSgE+a8vB+64Nwzkvz8U2MBGJMq6UDe/s1lHtKxhVaqmaGGhoW5rmZx1dJKY&#10;fHuMlYOBhpKLhoGQlIt8jp6OeI2pkHaMtpF0jciRdo7YineM3YJ3iuN6d4rjeneK43p3iuN6d4rj&#10;eneK43p3iuN6d4rjev9yGgL/fxkC/48bAv+dIAP/qSYD9rMtBeq9NQngxjwQ0sREI8W9TzW6t1hG&#10;r7FfVKWrZmCcpm1qlKJzc4yeenqGm4GAgJiJhXqWkol1lJuNcpOmj2+TtJBtlMWQcJXYinCS3YNx&#10;kON7cZDje3GQ43txkON7cZDje3GQ43txkON7cZDje/9zGQL/ghcC/5IaAv+gHwL/rSQC8rgqBObD&#10;MQbbzDUPzMhCIcDCTTS0vFZEqbZeUp+xZF6WrGtojqlxcYaleHh/on9+eaCHg3Sdj4hvnJmLa5uk&#10;jWibso5nm8KOaZ3YimqZ3YJrluN7a5bje2uW43trluN7a5bje2uW43trluN7a5bje/90GQL/hRUC&#10;/5YYAf+kHAH7siAB7b8lAuHMKgPU0TINx8xBH7rHTDGuwVRCo7xcUJm3YlyQs2lmh7BvboCtdnV5&#10;qn17c6iEgG2mjYVopZeIZaSjimKksItgpMGLYqbZiGOi3oFlnuN6ZZ7jemWe43plnuN6ZZ7jemWe&#10;43plnuN6ZZ7jev92GAL/iRMB/5oWAf+pGAH2uBsB58caAdvZHAHN1jALwNI/HbTNSi+oyFI/ncNa&#10;TZK/YViJu2digLhta3m2dHFys3t3bLGDfGewjIBir5aDXq6hhlyur4dar7+HW7DahF2s4H9ep+V4&#10;XqfleF6n5Xhep+V4XqfleF6n5Xhep+V4XqfleP96FQL/jhIB/58TAP+wEwDvwBAA2dQMAM7fHAHE&#10;3S8Judk9Gq3TSCyhz1A7lctYSYvHX1SCxGVeecJsZnLAcmxrvnpyZr2CdmG7i3pcu5V9Wbqhf1e6&#10;r4BVu7+AVbzZf1a443pYsud1WLLndFiy53RYsud0WLLndFiy53RYsud0WLLndP+AEgH/lBAA/6YP&#10;AOO4CwDSxgoAzNcLAMPjHgK54jEKr+A9GKTdRieZ2U43jdRWRIPRXU96z2RYcs1qX2vLcmVlynlq&#10;YMmCb1vJi3JXyJZ1VMiid1LIr3hRycB4UMrbd1HG6HNSwOtvUr/sb1K/7G9Sv+xvUr/sb1K/7G9S&#10;v+xvUr/sb/+HDgH/mw0A364HANC8CADHyQgAwdsLALfoIAOt5zENpOY9GZnkRCaO4kwzhOBUPnve&#10;XEdz3WNPa9xqVmXaclxg2npgW9mDZFfZjGdT2ZdqUNmjbE7ZsW1N2sJtTNvcbE3Y7GpOz/BnTs/w&#10;Z07P8GdOz/BnTs/wZ07P8GdOz/BnTs/wZ/+PCwDppAQA0bQGAMW/BgC8zQgAtOkOAaruIgWi7jMO&#10;l+07GY3sQiSD60kue+pTNnPpXD5s6WREZ+lsSWLodE1e6HxRWuiFVFbojlZT6ZhZUemjWk7psFxN&#10;6r5cTOvSXUvq6V1K4/NcSuPzXErj81xK4/NcSuPzXErj81xK4/NcSuPzXPmZAwDUrAIAxbcEALnD&#10;BQCw0ggAp/YRAZ71JAaV9TIOivU6F4H1QSB49UgncPVQLmr0WjRl9GM4YPRrPF31dD9Z9XxCV/WE&#10;RFT1jUZR9pdIT/ahSk32rEtL97lMSvfITUn44E1I9/NNSPf0TUj39E1I9/RNSPf0TUj39E1I9/RN&#10;SPf0TdqjAADHsQIAuLsDAK3JBACj2QcAmv0UApL9JweH/i8Nff43FHT/Pxts/0cgZv9OJWD/Vylc&#10;/2AtWf9pMFb/cTJT/3g0Uf+ANk//iTdN/5I5S/+cOkn/pjtI/7E8Rv+9PUX/zD1E/+Y+RP/nPkT/&#10;5z5E/+c+RP/nPkT/5z5E/+c+RP/nPsusAAC5tgEArMIBAKDQAgCV5QcAjv8YA4T/JAZ6/ywLcP80&#10;EGj/PBVh/0QZW/9LHVb/UyBT/1siUP9jJE3/ayZL/3MnSf96KUj/gipG/4orRP+ULEL/ni1B/6cu&#10;QP+xLj//vC8+/80wPv/NMD7/zTA+/80wPv/NMD7/zTA+/80wPv/NMLuxAACsvAAAn8kAAJPZAACJ&#10;/AsBgP8XAnb/IAVs/ygJZP8wDV3/OBBX/0ATUf9HFk3/ThhK/1YZR/9cGkT/YxxC/2kdQP9wHj//&#10;eB49/4AfO/+IIDr/kSE4/5siN/+kIjb/rSM1/7gjNf+5IzX/uSM1/7kjNf+5IzX/uSM1/7kjNf+5&#10;I622AACfxAAAktIAAIThAAB9/w0Bcv8TAmj/GwRf/yMGWP8rCVH/MwtM/zoNR/9BD0P/SBFA/04S&#10;Pf9UEzv/WhQ5/18UN/9lFTX/axYz/3IWMf96Fy//ghcu/4sYLP+TGCv/nBkq/6cZKv+nGSr/pxkq&#10;/6cZKv+nGSr/pxkq/6cZKv+nGaG/AACSzAAAhNwAAHj3AABu/woBY/8QAlr/FQNS/x0ES/8kBkb/&#10;LAhB/zMJPP86Cjn/QAs1/0UMMv9KDTD/UA0u/1QOLP9ZDir/Xg8o/2QPJv9qDyX/cRAj/3gQIv+A&#10;ESD/iBEf/5ERH/+RER//kREf/5ERH/+RER//kREf/5ERH/+REf9cIgP/Vy0F/1gzB/9fNgn/Yz0N&#10;/2VGEv9mUBf/ZV4c/2RuIv9hfCf/X4or/16WLv9coTH/W6oz/1qyNf9Zujb/WMM3/1jNOf9X2Dn/&#10;VuA6/1XmO/9U7Dz/U/E8/FL1PfhS+T31Uf0981H/PfNR/z3zUf8981H/PfNR/z3zUf8981H/Pf9c&#10;IgP/VywF/1oyB/9hNQn/ZTwN/2dFEv9oTxf/aFwd/2ZtIv9jeyj/YYgs/1+UL/9enzL/Xak1/1ux&#10;N/9auTj/WsE6/1nLO/9Y1Tz/V989/1bmPv9V6z79VPA/+VP1P/ZS+UDzUv1A8FL/PvBS/z7wUv8+&#10;8FL/PvBS/z7wUv8+8FL/Pv9dIQP/WCwF/1wwB/9kMwn/aDoN/2tDEv9sThf/bFod/2pqJP9neCn/&#10;ZIUu/2KRMv9hnDb/X6Y4/16uOv9dtjz/XL4+/1vIP/9a0kH/Wd1C/1flQ/1W6kT5VfBE9VT1RfFU&#10;+kXuVP5E7FT/QuxU/0LsVP9C7FT/QuxU/0LsVP9C7FT/Qv9eIQP/WSwF/18uBv9mMgn/bDgM/29B&#10;Ef9vTBf/cVce/25nJf9rdSv/aIIw/2WONf9kmTn/YqM8/2CrPv9fs0H/XrtC/13ERP9czkb/WtxH&#10;/lnkSPpX6kn1VvBK8FX2Su1V+krpVv5H51b/RedW/0XnVv9F51b/RedW/0XnVv9F51b/Rf9eIQP/&#10;WSsF/2ItBv9qMAj/bzYM/3JAEf90Shj/dVUe/3JkJv9vci3/bH8z/2mLOP9mljz/ZaBA/2OoQ/9h&#10;sEb/YLhI/17BSv9dy0v/XNpN+lrjTvVZ6k/wV/FQ61b2UedX+07kWP9L4Vn/SeFZ/0nhWf9J4Vn/&#10;SeFZ/0nhWf9J4Vn/Sf9fIAP/WisF/2UrBv9tLgj/czUM/3c+Ef94SBf/eVIf/3dgJ/90bi7/cHs1&#10;/22HO/9qkkH/Z5tF/2WkSf5jrEz9YbRO+2C8UfpexlP5XdRV9VvjVu9a6ljpWPJZ5Vn3VuBa+1Pb&#10;W/9P11v/Tddb/03XW/9N11v/Tddb/03XW/9N11v/Tf9gIAP/XSkF/2gpBv9xKwf/eDML/3w8EP99&#10;Rhf/flAf/31dKP95ajD/dXY4/3GCP/xtjUX6apdL+GefT/Zlp1P0Yq9W82C4WfFfwVzwXc1e7Vzg&#10;YOha7GHhWvJg2lv2W9Nc+lfPXf1TzF7/Ucxe/1HMXv9RzF7/Ucxe/1HMXv9RzF7/Uf9hHwP/YCcE&#10;/2smBf91KQf/fDEK/4E6EP+DRBf/hE0f/4NZKP9/ZjL8enI7+HV+Q/VxiEvybZJR72maVu1molvq&#10;Y6pf6GCyY+ZevGbkXMhp4Vvaa91a6mvTXPBmzV71Ychf+VzEYPxYwWH+VcFh/lXBYf5VwWH+VcFh&#10;/lXBYf5VwWH+Vf9iHwP/YyUE/28kBf95KAb/gTAK/4U5D/+IQhb/iUse/4lWKPqFYjP1gG498Hp5&#10;R+x1g1DpcIxY5WuVXuFmnWTeY6Rp22Ctbddft2/UXsNw0V7Scc1d53HHX+5rwmHyZr5i9mG6Y/lc&#10;t2P8WLdj/Fi3Y/xYt2P8WLdj/Fi3Y/xYt2P8WP9jHwP/ZiME/3IiBP99Jwb/hS4J/4o3Dv+NQBX/&#10;j0ke+o9TKPSMXzTuhmo/6X90S+N4flXecoZe2G2PZdNqmGrPZ6BtzGWocMljsXPGYrx0xGHJdcFh&#10;4Ha8Y+pxt2TvarRl82WwZvZgrmf5XK5n+VyuZ/lcrmf5XK5n+VyuZ/lcrmf5XP9jHgP/aCEE/3Ug&#10;BP+BJQX/iS0I/481DP+SPhT8lEcd9ZZPKO6RWzTni2ZB4IRvTtl9eVjRd4JgzHOKZ8dvk2zEbJtw&#10;wGmjc71nrHa6ZrZ4uGXCebZl1XmyZuZ2rmjsb6pp8GmoafRjpmr3X6Zq91+mavdfpmr3X6Zq91+m&#10;avdfpmr3X/9kHgP/ayAD/3geBP+EJAX/jSwH/5M0C/+XPBL4mUUb8JtNJ+iXWTThkGJC14lsTs6D&#10;dVjIfX5hw3iGaL50jm25cJZytm6edbJsp3ivarF7rWm9fKppzX2oauN6pWzpcqJs7WygbfJmnm71&#10;Yp5u9WKebvVinm71Yp5u9WKebvVinm71Yv9lHQL/bR4D/3sdA/+HIwT/kCoG/5cyCv2cOxD0n0MZ&#10;7KFLJeOcVjPalmBBz45pTseIcljAgnphun2CaLV5im6xdZJzrHKad6lwo3qmbqx9o224fqFtx3+f&#10;buB+nHDndZpw62+ZcfBol3HzZJdx82SXcfNkl3HzZJdx82SXcfNkl3HzZP9lHQL/bx0D/34cA/+K&#10;IgT/kykF/5sxCfmgOQ/wo0EY56ZJI96hVDHSml5AyJNnTcCMb1i5h3dhs4J/aK59h26peo5zpHeW&#10;eKB0n3udc6h+mnG0gJhxwoGWctiBlXTleJN06nGSde9rkXXyZpF18maRdfJmkXXyZpF18maRdfJm&#10;kXXyZv9mHQL/cRsD/4AbA/+MIQP/ligF/54vCPakNw3sqD8V46tIINimUjDMnlxAw5dlTbuRbVez&#10;i3RhrYZ8aKeCg26ifot0nXuTeJl5nHyVd6V/knawgZB1voKOdtGCjnjjeo146HOMeO1si3jxaIt4&#10;8WiLePFoi3jxaIt48WiLePFoi3jxaP9nHAL/cxoC/4IaAv+PIAP/mSYE/qIuBvOoNQvprT0T369G&#10;HtKpUS/Holo/vptjTLWValeuj3Jgp4t5aKGHgW6cg4h0l4CQeJJ9mXyOfKKAi3qtgoh6u4OHes2D&#10;h3zifId853WGfOxuhnzwaYZ88GmGfPBphnzwaYZ88GmGfPBphnzwaf9nHAL/dRkC/4UZAv+SHwL/&#10;nCUD+6UsBfCsNAnmsjsQ27NEHc2tTy7Dplk+uZ9hS7CZaFaolHBfoY93Z5uLfm6WiIZzkIWOeIyC&#10;lnyIgKCAhH+rgoF/uIN/f8qEgYHhfYGB5naBgOtvgIDvaoCA72qAgO9qgIDvaoCA72qAgO9qgIDv&#10;av9oHAL/eBcC/4cYAv+UHQL/nyMD+KkqBOyxMQfitzkN1bdCHMmwTi2+qlc9tKNfSqueZ1WjmG5f&#10;nJR1ZpaQfG2QjYNzi4qLeIaIlHyBhp6AfYSognuEtYR5hMeEeobgf3uF5nd7hetwe4Tua3uE7mt7&#10;hO5re4Tua3uE7mt7hO5re4Tua/9pGwL/ehYC/4oXAv+XHAL/oyEC9K0nA+i1LgXevTUK0LpAG8S0&#10;TCy6rlY7r6heSaaiZVSenWxdl5lzZpCVeWyKkoFyhZCJd3+Nknx7i5t/d4qmgnSJs4NyisSDdIzg&#10;f3SL5Xh1iepxdojtbHaI7Wx2iO1sdojtbHaI7Wx2iO1sdojtbP9rGgL/fRQC/40WAf+aGgH/ph4B&#10;8LEjAuS7KQPZwjAJy70/GcC4Siq1slQ6qqxcR6GnY1KZo2pckZ9xZIqbd2uEmH9xfpaGdnmTj3t0&#10;kpl+cJCkgW2QsYJrkMGCbZLdf26R5Xhvj+pxcI7tbHCO7Wxwju1scI7tbHCO7Wxwju1scI7tbP9u&#10;GAL/gBIB/5AVAf+eFwH7qxoB7LceAeDDIQHSxi0IxsE9GLq8SSivt1I4pbJaRZytYVGTqWhai6Vv&#10;YoSidWl+n3xveJ2EdHObjXlumZZ8apiif2eXroBlmL+BZZnYf2iY5XhplupxapTtbGqU7WxqlO1s&#10;apTtbGqU7WxqlO1sapTtbP9xFgL/gxEB/5QTAf+iFAD1sBQA5r4UANnMFQDMyisHwMY7FrXBRyaq&#10;vFE2n7hYQ5azYE6NsGZYhaxtYH6qc2d3p3pscqWCcmyji3ZoopR5ZKGgfGCgrX1fob1+XqLUfWGh&#10;5nZinetwY5vubGOb7mxjm+5sY5vubGOb7mxjm+5sY5vubP90EwH/hxAB/5gQAP6nEADntw0A1sUL&#10;ANDQEQDFzygFucs5FK7HRSOjw08zmb9XQI+7XkuGuGRUfrVrXHeycWNxsHhpa66AbWatiXJhq5N1&#10;XaueeFuqrHlZq7x5WKzSeVqr6HNcp+xuXaTval2k72pdpO9qXaTval2k72pdpO9qXaTvav95EQH/&#10;jA4A/54NANyuCADSuwkAzMgJAMfWDgC91SUEstI2EafOQiCcykwvksdUPIjDXEd/wWJQd75pV3C8&#10;cF5qu3djZbl/aGC4iGxct5JvWLaecVW2q3NTt7tzUrfSc1S3629Wsu9qV6/xZ1ev8WdXr/FnV6/x&#10;Z1ev8WdXr/FnV6/xZ/9/DgH/kwsA4aUFANKzBwDJvgcAwssIALzdDgC03SMDqtozDZ/WQByU00oq&#10;itBSN4DNWkF4y2FKcMloUWrIb1dkxnZcX8V/YFrFiGRWxJJnU8SeaVDErGpPxLxrTsXTak/F7WhQ&#10;wPNkUb31YVG99WFRvfVhUb31YVG99WFRvfVhUb31Yf+GCgDwmgQA1KoEAMi2BgC+wQUAt88JALDj&#10;EQCo4yUEn+I1DZXgPhmL3kglgdxQMHjaWDpw2F9CadZnSWPVbk9e1HZTWdN/V1XTiVpS05NdT9Og&#10;X03TrWBL1L5gStXYYEvU7V5M0fdcTMz5WkzM+VpMzPlaTMz5WkzM+VpMzPlaTMz5Wv+PAwDaogAA&#10;yq8DAL25BAC0xgUAq9QJAKTqFAGc6SgGk+k0DonoPRh/50Qid+ZOKm/mVzJp5V84Y+VnPV/kb0Ja&#10;5HdFVuSASVPkiktQ5JROTeSfUEvlrFFJ5btSSObPUkjm6FJI5PhRSOH8T0jh/E9I4fxPSOH8T0jh&#10;/E9I4fxPSOH8T+GZAADNqQAAvrMCALO+AwCoywUAn9oJAJjyGAKQ8ioHhvIzDnzxOxZ08UMdbPFL&#10;I2bxVClh8V0tXfFmMVnxbjVW8XY3U/F/OlDyiDxN8pI+S/KdQEnzqUFH87ZCRvTHQ0X030NE9PBD&#10;RPL6QkTy+kJE8vpCRPL6QkTy+kJE8vpCRPL6QtGiAADArgAAsrgBAKfEAgCc0gQAku0MAIz7HAOC&#10;+ygHefsxDHD8ORJp/EEXYvxJHFz8UCBX/FkjVP1iJlH9aihP/XMqTP57LEr+gy5I/o0vRv+YMUT/&#10;ojJD/64zQf+7NED/yzQ//+M0P//vNT//7zU//+81P//vNT//7zU//+81P//vNcSqAACzswAAp78A&#10;AJrLAACP2gIAhv8PAX7/HAN1/yUGbP8tCmT/Ng5d/z4SWP9FFVL/TRhP/1UaTP9cHEn/ZB5H/2sf&#10;RP9zIEL/fCJB/4UjP/+PJD3/miU7/6QmOv+vJjn/uic4/8onOP/cKDj/3Cg4/9woOP/cKDj/3Cg4&#10;/9woOP/cKLWvAACnugAAmsYAAI3UAACB5gEAev8QAXD/GAJn/yEFX/8pB1j/MQpS/zkNTf9BD0n/&#10;SBFF/08TQv9VFED/XBU9/2IWO/9pFzn/cBg3/3kZNf+CGTP/jBoy/5cbMP+hGy//qhwv/7UcLv+/&#10;HC7/vxwu/78cLv+/HC7/vxwu/78cLv+/HKm1AACawgAAjM8AAH/eAAB2/wUAbP8OAWL/FAJa/xsD&#10;U/8kBU3/KwdH/zMJQ/86Cj//QQs7/0cMOP9NDTX/Uw4z/1gPMf9eDy//ZBAt/2sRK/9zESn/fBIn&#10;/4YSJf+QEyT/mRMj/6MUIv+rFCL/qxQi/6sUIv+rFCL/qxQi/6sUIv+rFJy+AACNywAAftoAAHDm&#10;AABn/wAAXf8KAVT/EAFN/xUCR/8dA0H/JAQ8/ysFN/8yBjT/OAcw/z0ILf9DCCr/SAko/00JJv9S&#10;CiT/Vwoi/10LIP9jCx7/awsc/3MMGv98DBj/hAwX/44NFf+VDRX/lQ0V/5UNFf+VDRX/lQ0V/5UN&#10;Ff+VDf9SJQP/TS8E/1EyBv9XNQf/WjwK/1tFDv9aTxP/WV0X/1htG/9Wex//VYki/1OVJf9SoCf/&#10;Uagp/1CxKv9QuCv/T8Es/0/KLf9O1i7/TuQu/07tL/9O8y//Tfgw/038MP9M/zD8TP8w+Uz/L/hM&#10;/y/4TP8v+Ez/L/hM/y/4TP8v+Ez/L/9TJAP/TS8E/1QwBf9ZNAf/XToK/19DDv9eThP/XVoY/1tq&#10;HP9aeSH/WIYk/1aSJ/9VnSn/VKYr/1OuLf9Sti7/Ur4v/1HHMP9R0jH/UOEy/1DrMv9P8jP/T/cz&#10;/078NPtO/zT4Tf809U7/MvRO/zL0Tv8y9E7/MvRO/zL0Tv8y9E7/Mv9TJAP/Ti4E/1YvBf9cMgf/&#10;YDgK/2JBDv9iTBP/YFgY/19oHf9ddiL/W4Mm/1mPKf9Ymiz/VqMu/1WsMP9VszH/VLsz/1PENP9T&#10;zjX/Ut42/1LpN/9R8Tf/UfY4+1D7OPdP/zj0T/838VD/NfBQ/zTwUP808FD/NPBQ/zTwUP808FD/&#10;NP9UIwP/UC0E/1ktBf9fMAf/YzYK/2ZADv9mShP/ZVUZ/2NlHv9hcyP/XoAo/1yMLP9bly//WaEx&#10;/1ipNP9XsDX/Vrg3/1XBOP9Vyzn/VNo6/1TnO/9T8Dz7UvY99lH7PfJR/z3vUv877FL/OOtS/zjr&#10;Uv8461L/OOtS/zjrUv8461L/OP9VIwP/UisE/1wrBf9jLgf/ZzQK/2o+Dv9rSBP/alMZ/2hhH/9m&#10;cCX/Y30q/2CIL/9ekzP/XJ02/1ulOP9arTr/WLU8/1e9Pv9Xxz//VtNB/FXkQvlV7kP1VPZE8FP8&#10;ROxU/0HpVf8/5lX/POVV/zvlVf875VX/O+VV/zvlVf875VX/O/9WIgP/VSkE/18oBf9nKwb/bDIJ&#10;/288Df9wRhP/cFAZ/25dIP9rayf/aHkt/2WEMv9ijzf/YJk7/l6hPv1cqUH7W7FD+lm5RflYwkf3&#10;V85I9VbgSvFW7EvuVfZM6Vb8SuVX/0biWP9D3ln/QN1Z/z/dWf8/3Vn/P91Z/z/dWf8/3Vn/P/9X&#10;IgP/WScE/2MmBP9rKAb/cTAI/3Q5Df91QxP/dU0Z/3VZIf9xZyn/bXQw/WqANvpmijz4Y5RA9mGc&#10;RPRepEjyXKxL8Vu0Te9ZvVDtWMlS61faU+dW6VXkV/VU4Vn9T9ta/0vVW/9I0Fz/RM9c/0TPXP9E&#10;z1z/RM9c/0TPXP9Ez1z/RP9YIgP/XCQD/2YjBP9vJgX/di4I/3o3DP97QRL/e0sZ/3tVIf53Yyr5&#10;c28y9m57OvJqhUHvZo9H7GOXTOpgn1DoXadU5VuvV+NZuFrhV8Nd31fSXtpW5l7WWfNa0lz8Vc1e&#10;/1DJXv9MxV//ScRf/0jEX/9IxF//SMRf/0jEX/9IxF//SP9ZIQL/XyID/2ohBP90JAX/eywH/381&#10;C/+BPhH/gkgZ/YJSIfd+XyvyeWs17XN1PulugEblaYlN4WWRVN5hmVnaX6Jc1l2qX9Ncs2HQW75i&#10;zlvMY8ta4mPIXPFgxl/6WsFg/lW9Yf9RumL/Tbli/0u5Yv9LuWL/S7li/0u5Yv9LuWL/S/9ZIQL/&#10;YiAD/24fA/94IwT/fysG/4QzCv+HPBD+iEUX94hOIfCEWyvqfmY25HhwQd9yekvZbYNS02mMWM9m&#10;lVzMZJ1fyWKlYsZgrmTDX7hmwV7EZ79e2Gi8X+tmumP3X7Zk+1mzZf5VsGX/UK9l/0+vZf9Pr2X/&#10;T69l/0+vZf9Pr2X/T/9aIAL/ZR4D/3EcA/98IgP/hCkF/4kxCf+MOg75jkMW8Y5MIOqKWCvjhGI3&#10;235sQ9N4dkzNc39TyG+HWcRrkF7AaZhivWagZbplqGi3Y7JqtWK+a7NizmywYuVrr2b0ZKxn+F2p&#10;aPxYp2n/U6Zp/1Kmaf9Spmn/UqZp/1Kmaf9Spmn/Uv9bIAL/ZxwC/3QaAv9/IAP/iCcE/44vB/2S&#10;Nwz0lEAU7JVJHuSQVSrbil830YRpQ8p9ckzEeHtUv3SDWrpxi1+2bpNks2ubZ69ppGqtZ61sqma4&#10;bqhmx2+lZt9vpWrxaKJr9mGgbPlbnmz9Vp5s/lWebP5Vnmz+VZ5s/lWebP5Vnmz+Vf9cHwL/ahoC&#10;/3cZAv+DHwP/jCUE/5ItBvmXNQvvmT4S55tGHN6WUinSkFw3yolmQsODb0y8fndUt3l/W7J1h2Cu&#10;co9lqnCXaKZtn2yjbKluoGu0cJ5qwnGcatdxnG7ua5pv82SZb/hel3D8WJdw/VeXcP1Xl3D9V5dw&#10;/VeXcP1Xl3D9V/9eHgL/bBkC/3oYAv+GHQL/jyMD/5YrBfWbMwnrnzsQ4qBFGdebUCjMlFo2xI1j&#10;QryIbEy1gnRUsH58W6t6hGCmd4tlonSTaZ5ynG2bcKVwmG+wcpVuvXOTb9BzlHLrbpNz8maSc/Zg&#10;kHP6WpBz+1mQc/tZkHP7WZBz+1mQc/tZkHP7Wf9fHQL/bhcC/30XAv+JHAL/kiIC/ZopBPGgMAfn&#10;pDkN3qVDF9GfTifHmFg1vpJhQbaMaUuvh3FUqYJ5W6R/gGCffIhlm3mQapd2mW2TdaJxkHOsc41z&#10;unSLc8t1jHbncIx38GiLd/Viinf5XIp3+lqKd/painf6Wop3+lqKd/painf6Wv9hGwL/cRYC/38W&#10;Af+LGgH/lSAC+Z4mA+2kLgXjqTYK2KlAFsyjTCbCnFY0uZZfQLGQZ0qqi29TpId2Wp6DfmCZgIVl&#10;lH2NapB7lm6MeZ9xiXiqdIZ3tnWEd8d2hXrkcoZ772qFe/RkhXv4XYV7+VyFe/lchXv5XIV7+VyF&#10;e/lchXv5XP9jGgL/cxQB/4EVAf+OGQH/mR4B9qEjAuqpKgTgrzIH0qw+FcemSyS9oFUztJpeP6yV&#10;ZUqlkG1Snox0WZiIe2CThYNljoKLaoqAk26Gfp1xgn2ndH98tHZ9fMV2fX7gc39/7mt/f/Nlf373&#10;Xn9++F1/fvhdf374XX9++F1/fvhdf374Xf9lGAL/dRMB/4QUAf+RFwH/nBsB8qUgAeauJgLbtC4G&#10;zq89FMOqSSO5pFMxr55cPqeZZEmglGtRmZByWZONeV+OioBkiYeIaYSFkW6Ag5pxfIKldHmBsnZ3&#10;gcJ2doLddHmE7Wx5g/JmeoL3X3qC+F56gvheeoL4XnqC+F56gvheeoL4Xv9nFwL/dxEB/4cTAf+U&#10;FQD+nxgA7qocAeKzIQHVtyoFybM7E76uSCK0qFIwq6NaPaKeYkebmWlQlJVwWI6Sd16Ij35kg42G&#10;aX6Lj215iZhxdoejc3KGr3Vwhr92b4fXdXOJ7W1ziPJmdIf2YHSH9190h/dfdIf3X3SH9190h/df&#10;dIf3X/9pFQH/ehAB/4oRAP+XEgD5oxQA6q4VAN25FwDPuigExLc5EbmyRiCvrFAvpqdYO52jYEaV&#10;n2dPjptuVoiYdV2ClXxjfZOEaHiRjGxzj5Zwb46gcmyNrXRqjb11aY3SdWyQ7W1tjvFnboz2YG6M&#10;919ujPdfboz3X26M919ujPdfboz3X/9sEwH/fQ8B/40QAP+bEAD0qA8A5bUNANW/EADKviYDv7s3&#10;ELS2RB6qsU4toa1XOZipXkSQpWVNiaJsVYKfc1t8nHphd5qBZnKYimptlpRuaZWecWaUq3NjlLpz&#10;YpXPc2aX7GxnlfFmaJP2YGiS919okvdfaJL3X2iS919okvdfaJL3X/9vEQH/gQ4A/5EOAPKgDADa&#10;rQkA07gKAM7DDgDEwiMDub81Dq+7Qhykt0wqm7NVN5KvXEGKrGNKg6lqUnymcVl2pHhecKJ/Y2ug&#10;iGdnnpFrY52dbl+dqXBdnblwXJ3NcF+f62thnfJlYpr2YGKZ915imfdeYpn3XmKZ915imfdeYpn3&#10;Xv9zEAH/hQwA+pYKANulBgDRsQgAy7sIAMbHCwC9xyACssUyC6jBQBmevkonlLpTNIu2Wj6DtGFH&#10;fLFoT3Wvb1VvrXZaaqt9X2WphmNhqJBnXaebalmnqGtXp7hsVqfMbFio6Whap/RjW6P4Xlyj+V1c&#10;o/ldXKP5XVyj+V1co/ldXKP5Xf94DQD/iwkA35wDANKpBgDJtAcAwr4GALzMCAC1zRwBq8svCaHI&#10;PRaXxUgjjcJRL4S/WDp8vF9DdbpmSm+4bVBpt3RVZLV8Wl+0hV5bs49hV7OaZFSyp2VSsrdmUbPM&#10;ZlKz6WNUsvdfVa76W1at+1pWrftaVq37Wlat+1pWrftaVq37Wv9+CQDykQIA1qECAMqtBQDAtwUA&#10;uMIFALLPCQCr1BcAo9MrBpnQOhKPzkUfhctOKn3JVjR1x109bsVlRGjEbEljwnNOXsF7U1nBhFZV&#10;wI9ZUr+bXE+/qF1Nv7heTMDNXkzA6lxOv/lZT7z+VVC6/lVQuv5VULr+VVC6/lVQuv5VULr+Vf+F&#10;AgDdmAAAzaYCAMGxAwC3ugMArsYGAKfTCgCg3RUAmd0oBJDbNw6G2UIZfdZLJHXUVC1t0lw1Z9Fj&#10;PGHQa0Fcz3JGWM97SVTOhE1Qzo9QTc6bUkvOqVNJzrlUSM/PVEjO61NJzvhQSsv/TkrK/01Kyv9N&#10;Ssr/TUrK/01Kyv9NSsr/TeePAADRnwAAw6sBALe0AgCtvwMAo8sGAJvZCgCU5RoBjeUrBoTkNQ17&#10;4z8Wc+JIHmzhUiZm4VosYOBiMlvgajZX4HI6U997PVDfhUBN349DSuCbRUjgqEZG4LhHReHMR0Xg&#10;6EdF3/ZGRd7/REXe/0RF3v9ERd7/REXe/0RF3v9ERd7/RNmXAADHpgAAuLAAAKy5AQCixQIAmNEG&#10;AI/rDQCJ7h8CgO4rBnjtNAxw7T0TaO1GGWLtTh5d7VcjWe1gJ1XtaCpS7XEtT+15L0ztgzJK7o00&#10;R+6YNUXupTdD77M4QvDEOEHw3zlB7+84QO39OEDs/zhA7P84QOz/OEDs/zhA7P84QOz/OMugAAC6&#10;qwAArbQAAKHAAACWzAEAi9kFAIT4EQF8+B8CdPgpBmz4Mgpk+DsPXvlDE1j5SxdT+VMaUPlbHU36&#10;ZB9K+mwhSPp0I0b6fiVE+4gmQfuTKED7nik+/KsqPfy5Kzv9yys7/eIrOvz0Kzr89ys6/PcrOvz3&#10;Kzr89ys6/PcrOvz3K72oAACusAAAobwAAJXIAACJ1AAAfugFAHf/EgFv/xwCZ/8mBWD/LwhZ/zcL&#10;VP8/Dk//RxFL/04TR/9WFUT/XRZC/2QYQP9sGT3/dRo7/34bOf+JHDf/lB02/6AeNf+sHzP/uR8z&#10;/8gfMv/iIDL/5yAy/+cgMv/nIDL/5yAy/+cgMv/nILCtAACitwAAlcQAAIfQAAB73QAAcv0JAGr/&#10;EQFh/xkCWv8iA1T/KgVO/zIHSf86CUX/QQtB/0gMPv9ODjv/VQ84/1sQNv9iETT/aREy/3ISL/97&#10;Ey3/hhQr/5IVKv+eFSn/qRYo/7MWJ//CFif/xxYn/8cWJ//HFif/xxYn/8cWJ//HFqS0AACWwAAA&#10;h8wAAHraAABt6wAAZP8FAFz/DgFU/xQBTf8cAkj/JARC/ywFPv8zBjr/OQc2/0AIM/9FCDD/Swku&#10;/1EKK/9XCin/XQsn/2QLJP9sDCL/dg0g/4ANHv+MDh3/lw4c/6EOG/+sDxv/rg8b/64PG/+uDxv/&#10;rg8b/64PG/+uD5e8AACIyQAAedYAAGvjAABf9gAAVv8AAE7/CgBH/xABQf8WAjz/HQI3/yQDMv8q&#10;Ay//MAQr/zYFJ/87BSX/QAUi/0UGIP9KBh7/UAYb/1YHGf9cBxf/ZAgV/20IE/93CBH/gQkQ/4sJ&#10;EP+VCQ//mAkP/5gJD/+YCQ//mAkP/5gJD/+YCf9JJwL/RDEE/0sxBP9QNAb/UjoI/1JDC/9RTg//&#10;T1wT/01rFv9MeRn/S4cb/0mTHf9InR//SKYg/0euIf9HtSL/Rr0j/0bGI/9G0CT/RuAk/0bqJf9G&#10;8yX/Rvol/0b/Jf9G/yX/Rv8l/0b/JP1G/yP9Rv8j/Ub/I/1G/yP9Rv8j/Ub/I/9JJwL/Ri8D/00v&#10;BP9SMgb/VTkI/1VCC/9UTQ//UlkT/1BoF/9Pdxr/ToQd/0yRH/9LmyH/SqQi/0qsI/9JsyT/Sbsl&#10;/0jEJv9IzSb/SN0n/0joJ/9I8Sj/SPko/0j/KP9I/yj+SP8o+0j/J/lI/yb5SP8m+Uj/JvlI/yb5&#10;SP8m+Uj/Jv9KJwL/SC0D/1AtBP9VMAb/WDYI/1lAC/9YSw//VVYT/1RmGP9SdBv/UYEe/0+OIf9O&#10;mCP/TaEl/02pJv9MsSf/S7go/0vBKf9Lyir/Stkq/0rmK/9K8Cv/Svgs/0r/LP1K/yz6Sv8r90r/&#10;KfVK/yj1Sv8o9Ur/KPVK/yj1Sv8o9Ur/KP9LJgL/SysD/1IrBP9YLgX/WzQI/10+C/9dSQ//WlQU&#10;/1liGP9XcR3/VX4g/1OKI/9SlSb/UZ4o/1CmKv9Priv/TrUs/069Lf9Nxy7/TdMv/0zjMP9M7TD8&#10;TPYx+kz+MfdM/zH1Tf8v8k3/LfBN/yvwTf8r8E3/K/BN/yvwTf8r8E3/K/9LJgL/TikD/1YpBP9c&#10;KwX/YDEH/2I7C/9iRg//YFEU/15fGf9cbR7/Wnoj/1iGJv9WkSn/VZos/1OiLv9SqjD/UbEx/1G5&#10;M/9QwzT+T841+0/fNvhO6zf1TvU48k79OPBP/zXuUP8z61H/MelR/y/pUf8v6VH/L+lR/y/pUf8v&#10;6VH/L/9MJQL/UScD/1omA/9gKAX/ZS8H/2g5Cv9oQw//Z04V/2VaGv9iaCD/X3Yl/12BKv9ajC7+&#10;WJYx/FeeNPtVpjb5VK04+FO1OvdSvjv1Uck981HaPvBQ6D/sUPNA6VH9PuhT/zvmVP8441X/NeFV&#10;/zPhVf8z4VX/M+FV/zPhVf8z4VX/M/9NJAL/VCQD/10jA/9lJQT/ai0G/202Cv9uQA7/bUsU/2tW&#10;G/9oZCH+ZXEo+2J9LfhfhzL2XJE281qZOvJYoT3wV6lA7lWxQuxUuUTrU8RG6VLSSOVR5UniUvJI&#10;31T8RN1W/0DbWP891ln/OtJZ/zjSWf840ln/ONJZ/zjSWf840ln/OP9OJAL/WCED/2EgA/9qIwT/&#10;cCsF/3M0Cf90Pg7/dEgU/3JSG/tvXyP2a2wq8md3Me9jgjfsYIs96V2UQeZanEXkWKRJ4lasTOBU&#10;tE7dVL9Q21TNUNdT4lHSVPBO0Ff7Ss5a/0XNXP9CyVz/PsVc/zzFXP88xVz/PMVc/zzFXP88xVz/&#10;PP9PIwL/Wx8C/2UdAv9uIQP/dSkF/3kxCP96Owz/ekQT+nlOG/R2WyPucWcs6WxyNeVofDzhY4VD&#10;3WCOSNldl0zVXJ9P0lqnUc9ZsFPNWLpUy1jGVclX2lbFV+xVw1v5T8Je/0rAX/9GvWD/Qrpg/0C6&#10;YP9AumD/QLpg/0C6YP9AumD/QP9SIQL/Xh0C/2kaAv9zHwP/eiYE/34vBv+BOAv7gUES84BLGux8&#10;VyPmd2Mt4HFtONptd0DTaYBGz2WJS8tjkU/IYJlSxV+hVcJdqlfAXLNZvly/Wrxbzlu4W+Vbt171&#10;Vbdi/0+1Y/9KsmT/RrBk/0OwZP9DsGT/Q7Bk/0OwZP9DsGT/Q/9VHwL/YRoC/20YAv93HQL/fiQD&#10;/4QsBf6HNQn1iD4Q7YdIGOWDVCLefl8u1HhpOM5zc0DJbnxHxGuETMBojFG9ZZRUumOcV7dipVq0&#10;YK5csmC5XrBfx16tX99frGLxWaxl/lOqZ/9OqGf/SqZn/0amZ/9Gpmf/RqZn/0amZ/9Gpmf/Rv9X&#10;HQL/ZBgC/3AWAv97HAL/gyIC/4kqBPmMMgfvjjsN545EFt6KUSHUhFwtzH5mOMV4b0HAdHdIu3CA&#10;TbdtiFKzapBWsGiYWaxmoFyqZalfp2S0YKVjwmGjY9ViomXtXaJp+1ehav9Rn2v/TJ5r/0mea/9J&#10;nmv/SZ5r/0mea/9Jnmv/Sf9ZHAL/ZxYB/3MVAf9+GgH/hyAC/40nA/SSLwbqlDgL4ZRCE9aPTiDM&#10;iVktxYNjN759a0C4eXRIs3V8Tq5yhFOqb4xXp22UW6NrnF6gaaVgnmiwY5tnvWSZZ85kmGnoYZpt&#10;+VqZbv9Ul27/T5Zu/0uWbv9Llm7/S5Zu/0uWbv9Llm7/S/9bGgL/aRQB/3YUAf+BGAH/ih0B/JEk&#10;AvCXLATlmjQI3Jo/Ec+UTB/GjlcsvohgN7eCaUCxfnFIrHp5Tqd3gFOjdIhYn3GQXJtvmF+YbaFi&#10;lWysZJNsuWaRa8lmkG3kZJFx9lyRcv5WkHL/UZBy/02Qcv9NkHL/TZBy/02Qcv9NkHL/Tf9dGAH/&#10;axMB/3kTAf+EFgH/jhsB+JUhAeubKAPhoDAG1Z49EMqYSh7BklQruYxeNrGHZj+rgm5Hpn52TqF7&#10;fVOceIVYmHaNXJR0lV+Rcp5jjnGpZYtwtWeJcMVniHDgZop09F6LdvxYinb/Uol2/06Jdv9OiXb/&#10;Tol2/06Jdv9OiXb/Tv9fFwH/bhEB/3sSAf+HFAD/kRgB9JkdAeegIwLdpSsEz6E7D8WcSB28llMq&#10;tJBcNayLZD+mh2xHoINzTZuAelOWfYJXknqKXI54kmCKdpxjh3WmZoR0smiCdMJogHTbaIN48mCE&#10;evtZhHn/VIR5/0+Eef9PhHn/T4R5/0+Eef9PhHn/T/9hFQH/cBAB/34RAP+KEgD/lBUA8J0ZAOOl&#10;HgHXqCgDy6U5DsGfRhu3mlEpr5VaNKeQYj6hi2pGm4dxTJWEeFKQgX9XjH+HXIh9kGCEe5ljgHqj&#10;Zn15sGh7eb9pennWaXx88GF+fvpafn3+VX59/1F+ff9Rfn3/UX59/1F+ff9Rfn3/Uf9jFAH/cg8B&#10;/4EQAP+NEQD8mBIA7KETAN+qFgDRrCYDx6g3DbyjRBqznk8nqplYM6OUYD2ckGhFloxvTJCJdlKL&#10;hn1XhoSFW4KCjl9+gJdjen+hZnd+rWh1fr1pc37SaXaB7mJ4gvpbeIL+VnmB/1F5gf9ReYH/UXmB&#10;/1F5gf9ReYH/Uf9lEwH/dQ4A/4MOAP+QDgD1mw4A6KYOANmvDwDMryQCwqs1DLinQxmuok4mpp1W&#10;MZ6ZXjuXlWZEkJFtS4uOdFGGjHtWgYmDW3yHi194hpVidISfZXGDq2hug7ppbYPOaW+G62Nyh/lc&#10;c4b9VnOF/1Jzhf9Sc4X/UnOF/1Jzhf9Sc4X/Uv9oEQH/eA0A/4YNAPaTDADeoAkA1qkKANKyDQDH&#10;siICva8zCrOrQReqp0wkoaJVMJmeXTqSmmRCi5drSYWUclCAknlVe4+BWnaNiV5yjJJiboqdZWuJ&#10;qWdoibhoZ4nLaGmL6WNsjflcbYz9V22K/1Jtiv9SbYr/Um2K/1Jtiv9SbYr/Uv9rEAH/ewsA/4oK&#10;AOKYBgDWowgA0KwJAMu1CwDBth8BuLQxCa6wPxakrEoinKhTLpSkWziMoGJAhp5pSICbcE56mXdT&#10;dZZ+WHCUh1xsk5BgaJKbY2SRp2VikLZmYJHJZmKS52JllPhcZ5L9V2eR/1Jnkf9SZ5H/UmeR/1Jn&#10;kf9SZ5H/Uv9uDgD/fwkA8Y4FANmbBQDPpgcAya8HAMS5CAC7uhwBsrgvB6i1PROfsUgglq5RK46q&#10;WTWGp2A+gKVnRXqibkt0oHVRb558VWqchVlmm45dYpqZYF6ZpmJcmbRjWpnHY1ua5WBfm/dbYJr+&#10;VmGY/1JhmP9SYZj/UmGY/1JhmP9SYZj/Uv9yCwD/gwUA35MBANGfBADJqgYAwbIFALu9BAC0vxgA&#10;q74sBaK7OhGZuEUdkLVPKIeyVzKAr146ea1lQnOrbEhuqXNNaad6UWSmg1ZfpI1ZXKOYXFijpF5W&#10;o7NfVaPGX1Wk5F1YpPZYWqP/VFuh/1Bbof9QW6H/UFuh/1Bbof9QW6H/UP93BwDwiQAA1pgAAMuk&#10;AwDBrQQAubYDALLABACrxRQAo8UoBJvCNw6RwEMZib1MJIC6VS55uFw2crZjPW20akNns3FIYrF5&#10;TF6wgVBar4tUVq+XVlOuo1hQrrJZT67GWU+u5FhRrvZUU67/UFSs/01UrP9NVKz/TVSs/01UrP9N&#10;VKz/Tf99AADfjwAAzp0AAMOoAgC5sAIAsLoCAKjEBQChzA8Am8wjApLKMwqJyD8VgcZJH3nEUihy&#10;wlowa8FhN2a/aDxhvnBBXL14RVi8gUlUvItMUbuWT067o1FMu7NSSrvGUkq75FFMu/ZOTbr/S065&#10;/0lOuf9JTrn/SU65/0lOuf9JTrn/Se+FAADUlQAAx6MAALqsAQCwtAAAp78DAJ7JBgCV1AsAkNUd&#10;AYnULgaA0jwQeNBGGXHPTyFqzlgpZM1fL1/MZzRay245Vsp3PVLKgEBPyYtDTMmXRUnJpEdHybNI&#10;RsrISEbK5kdHyfdFR8j/Q0jH/0JIx/9CSMf/QkjH/0JIx/9CSMf/Qt6NAADLnAAAvacAALGwAACm&#10;ugAAnMQDAJPPBwCK3QwAhd8dAX7fLAV23jcLb95DE2jdTRpi3FUgXdtdJljbZSpU2m0uUNp2Mk3a&#10;gDVK2os3R9qXOUXapDtD27Q8QtzIPELb5TtC2vQ6Qtn+OkPY/zlD2P85Q9j/OUPY/zlD2P85Q9j/&#10;OdCWAADBowAAsqwAAKe1AACcwAAAkcoDAIfWBwCA6REAeekgAnLpLAVr6TYKZOk/D17pSBRZ6VEZ&#10;VehaHFHpYiBO6WsjS+l0JUjpfSdG6YgqQ+mTK0HqoC1A6q8uPuvALj3s2y496u8uPej8Lj3n/y09&#10;5/8tPef/LT3n/y095/8tPef/LcWfAAC1qQAAqLEAAJy8AACQxwAAhNIBAHrfBgB09BMAbfQgAmb0&#10;KgRf9DQIWvU9C1T1RQ9P9UwSTPVVFEn2XRdG9mUYRPZuGkH2dxw/94EdPfeNHzv3mSA5+KYhOPi1&#10;Ijf5yCI2+eMiNvjzIjb3/CI29/wiNvf8Ijb3/CI29/wiNvf8IremAACprgAAnLkAAJDEAACDzwAA&#10;d9sAAG/2CgBn/xMBYP8dAlr/JwNU/zAFT/84CEr/QApG/0gMQ/9PDkD/Vg89/14QO/9lEjj/bhM2&#10;/3cUNP+CFTL/jxYw/5sXL/+pFy7/txgt/8gYLP/hGCz/7xgs/+8YLP/vGCz/7xgs/+8YLP/vGKur&#10;AACetQAAkMEAAILMAAB12QAAaeQAAGH/CQBb/xEAVP8ZAU7/IgJJ/ysERP8yBUD/OgY8/0EHOf9H&#10;CDb/Tgkz/1QKMf9bCy7/Ygws/2sMKf91DSf/gA4l/40OJP+aDyP/phAi/7MQIf/BECH/0BAh/9AQ&#10;If/QECH/0BAh/9AQIf/QEJ+yAACRvgAAg8oAAHXWAABn4gAAW/EAAFT/BgBO/w4ASP8UAUL/HAI9&#10;/yQCOf8rAzX/MgQx/zgELv8+BSv/QwUo/0kGJf9PBiP/Vgch/10HHv9lCBz/bwgZ/3oJF/+HCRb/&#10;lAkV/58KFP+qChT/swoU/7MKFP+zChT/swoU/7MKFP+zCpO7AACExwAAddMAAGfhAABY6AAATvsA&#10;AEj/AABB/woAO/8QATb/FQEx/xwBLf8iAin/KAIl/y0CIv8yAx//OAMc/z0DGv9CAxf/SAQV/04E&#10;E/9VBBH/XQUP/2cFDf9yBQz/fQUK/4kGCv+TBgn/nAYJ/5wGCf+cBgn/nAYJ/5wGCf+cBv8/KgL/&#10;PzAD/0QwA/9IMwT/STkG/0hCCP9GTQv/RVsO/0NpEf9BdxP/QIUV/z+RFv8+mxj/PqQY/z2rGf89&#10;sxr/Pboa/z3DGv88zBv/PNsb/zznG/888Bv/PPgb/z3/G/89/xv/Pf8b/z3/Gv89/xn/Pf8Z/z3/&#10;Gf89/xn/Pf8Z/z3/Gf9AKgL/QS4D/0cuA/9KMQT/TDcG/0tACP9KSwv/SFkP/0ZnEf9EdRT/Q4IW&#10;/0KPGP9BmRn/QaIa/0CpG/9AsRv/P7gc/z/AHP8/yR3/P9Yd/z/lHf8/7x3/P/ce/z/+Hf8//x3/&#10;P/8d/0D/HP5A/xv+QP8b/kD/G/5A/xv+QP8b/kD/G/9AKgL/QywD/0ksA/9NLwT/TzUG/1A+CP9O&#10;SQz/TFYP/0pkEv9IchX/R38Y/0aLGf9Flhv/RJ8c/0SnHf9Drh7/Q7Uf/0K9H/9CxiD/QtEg/0Li&#10;If9C7SH/QvUh/0L9If1C/yH7Q/8g+kP/H/lD/x75Q/8e+UP/HvlD/x75Q/8e+UP/Hv9BKQL/RioD&#10;/0wpA/9RLAT/UzIG/1Q8CP9URwz/UVIP/09gE/9Nbxf/THwZ/0qIHP9Jkh7/SJsf/0ejIf9HqyL/&#10;RrIj/0a6I/9GwyT/Rc0l/0XeJf9F6ib8RfQm+UX8JvZF/yb1Rv8k9Eb/I/NH/yHzR/8h80f/IfNH&#10;/yHzR/8h80f/If9CKAL/SScC/1AmA/9VKAT/WC8F/1o5CP9aRAz/V08Q/1VcFP9Tahj/UXcb/0+D&#10;H/9OjiH/TZcj/0yfJf9Lpyb/Sq4n/0q2Kf5Jvir9Sckq+kjZK/dI5yz0SPIs8Uj7LO9J/yrtSv8o&#10;7Er/J+tL/yXrTP8l60z/JetM/yXrTP8l60z/Jf9DKAL/TSQC/1QjA/9aJQP/XiwF/2A2B/9gQQv/&#10;XkwQ/1tXFf9ZZhn/V3Ie/1V+Iv5TiSX8UZMo+lCbKvlPoyz3Tqou9k2yL/RMujDzTMQy8kvRM+5L&#10;5DTqSvA050v6M+VN/zDkTv8t4k//K+FQ/ynhUP8p4VD/KeFQ/ynhUP8p4VD/Kf9GJQL/UCEC/1gg&#10;Av9fIQP/ZCoE/2YzB/9mPQv/ZUgQ/2JTFf9gYRv8XW0g+Fp5JfVYhCnzVo0t8FSWMO5SnjPtUaU1&#10;61CtN+lOtTnnTr875k3MPONM4D3fTe483E/5OdlR/zXWUv8y1FP/MNNU/y3TVf8t01X/LdNV/y3T&#10;Vf8t01X/Lf9KIwL/VB4C/1wcAv9kHwL/aScE/2wwBv9tOgr/bEQP/WpPFfhnXBzzY2gi72B0KOtd&#10;fi7oWogz5VeRN+NVmTrgU6A+3lKoQNxRsUHZULtC1lDIQ9NQ3ETPUOxDzFL4P8tV/zvJV/83yFj/&#10;NMdZ/zLGWf8xxln/McZZ/zHGWf8xxln/Mf9NIAL/VxsC/2AZAv9pHQL/byUD/3ItBf90Nwj9c0EO&#10;9nFLFPBuWBzqamQk5WVuK+BheTPcXoI42FyLPNNalD/QWJxCzlejRMtVrEbJVbVHx1TAScVU0EnC&#10;U+ZJwFb1Rb5Z/0C9W/88vFz/Obtd/zW6Xf81ul3/Nbpd/zW6Xf81ul3/Nf9QHgL/WxkB/2QWAf9t&#10;GwL/dCIC/3gqBP96Mwf2ej0M73hHE+d1VBvhcF8l2mtqLdNndDTOZH06ymGGP8dfjkLEXZZFwVue&#10;SL9apkq8Wa9Muli6TbhYyE62WN9OtFnwS7Nc/UWyX/9AsmD/PLBh/zmwYf84sGH/OLBh/ziwYf84&#10;sGH/OP9SGwH/XhYB/2gUAf9yGQH/eR8C/34nA/mAMAXwgTkK54BDEeB8UBrWd1skz3JmLsltbzXE&#10;ang7wGeBQLxkiUS5YpFItmCZSrNfoU2xXapPrly0UaxcwVKqXNRSqF3rUKhg+kmoY/9EqGT/QKZl&#10;/zymZf87pmX/O6Zl/zumZf87pmX/O/9VGQH/YRQB/2wSAf92FwH/fRwB/4MjAvSGLATqiDUH4YdA&#10;DtaCTBnNfVgkxndiLcBzazW7b3Q8t2x8QbNphEavZ4xJrGWUTKljnE+mYqVRpGGvU6JgvFWgYM1V&#10;nmDmVJ5k902fZ/9Hn2n/Q55p/z+daf89nWn/PZ1p/z2daf89nWn/Pf9XFwH/YxIB/28RAf95FAH/&#10;gRkB+4cgAe+MJwLkjjAF2o09DM+HShjHglUjv31fLbl4aDWzdHA8r3F4QqtugEanbIhKpGmQTqBo&#10;mFGdZqFTm2WrVZhkuFeWZMhYlGThWJVo9FCWa/9Kl2z/RZZt/0GWbf9Alm3/QJZt/0CWbf9Alm3/&#10;QP9ZFQH/ZhAB/3IQAP99EgD/hRYA9owbAeqRIgHflCsD05E6C8mMRxfAh1MiuYJcLLJ9ZTWteW08&#10;qHV1QqNzfUegcIRLnG6MTplslVKVa55UkmmoV5BptFmOaMNZjGjcWo1s8lOPbv9MkHD/R49x/0OP&#10;cf9Bj3H/QY9x/0GPcf9Bj3H/Qf9bFAH/aA8A/3UPAP+AEQD/iRMA8pAXAOWWHADZmSYCzZU4CsSQ&#10;RRa7i1Ehs4ZaLK2CYzSnfms7oXpyQZ13ekaZdYFLlXOJT5JxkVKOb5tVi26lWIhtsFqGbL9bhG3V&#10;W4Zv71WIcv1OiXT/SYl0/0SIdP9DiHT/Q4h0/0OIdP9DiHT/Q/9dEgH/aw4A/3gOAP+DDwD9jBAA&#10;7ZQSAOCaFQDTnCQCyJk2Cb+UQxW2j08gropYK6eGYTOhgmg7nH9wQZd8d0aTeX5Lj3eGT4t1j1KI&#10;c5hWhHKiWIFxrlp/cbxcfXHQXH9z7FaBdvtPg3j/SoN4/0WCeP9Egnj/RIJ4/0SCeP9Egnj/RP9f&#10;EQH/bQwA/3oNAP+FDQDyjw0A55gNANufDgDOnyIBxJ00CLqYQhSyk00fqo9WKqOKXzKchmY6l4Nt&#10;QJKAdUWNfnxKiXyEToV6jFKCeJVWfnegWXt2q1t5dbpcd3bNXHh36lh7evpRfXz/S318/0Z9fP9F&#10;fXz/RX18/0V9fP9FfXz/Rf9hEAH/bwsA/30LAPWICgDfkwgA2JsKANOiDADJox8Bv6AyB7acQBOt&#10;l0sepZNUKJ6PXTGYi2Q5kohrP42FckWIg3pKhICBToB/ilJ8fZNVeHydWHV7qVtyerhccXrKXHJ8&#10;6Fh1fvlRd4D/THeA/0d3gP9Gd4D/RneA/0Z3gP9Gd4D/Rv9kDwD/cgkA/38IAOWMBQDYlgcA0Z4J&#10;AM6lCgDEph0BuqQvBrGgPhGonEkdoJhTJ5mUWzCTkGI4jY1pPoiKcESDiHhJfoZ/TXqEiFF2gpFV&#10;coGbWG+Ap1psf7Vca4DIXGuB5Vlug/dScYT/TXKE/0hyhP9HcoT/R3KE/0dyhP9HcoT/R/9mDQD/&#10;dQcA9oMFANyPAwDSmAYAzKEHAMioCAC/qRoAtagtBaykPBCkoEcbnJ1RJZSZWS+OlmA2iJNnPYKQ&#10;bkN9jnZIeYx9THSKhVBwiI9UbIeZV2mGpVlmhrNbZYbFW2WG41loiPZSa4r/TWyK/0hsif9HbIn/&#10;R2yJ/0dsif9HbIn/R/9pCwD/eAQA5YcAANaSAwDNnAUAxqQGAMGrBgC5rRcAsKwrBKepOg6fpkUZ&#10;lqJPI4+fVy2InF81gplmO32XbEF4lXNGc5N7S26Rg09qj41SZo6XVWONo1hgjbFZX43DWl6N4Fhi&#10;j/VSZJD/TWaQ/0hmj/9HZo//R2aP/0dmj/9HZo//R/9sCAD+fAAA3ooAANCWAgDInwQAwKcEALmu&#10;AwCyshQAqrEoA6GvNwyZrEMXkahNIYmlVSqCo1wyfKBjOXeeaj5ynHFEbZp5SGiZgUxkl4tQYJaV&#10;U12WolValbBXWZXBV1iV3lZblvNQXZf/TF+X/0dglv9GYJb/RmCW/0Zglv9GYJb/Rv9wAwDrgQAA&#10;1o8AAMqaAQDBowMAuaoCALGyAQCqtxEAo7ckApu1NAqTskAUiq9KHoOtUyd8q1oudqhhNXCnaDtr&#10;pW9AZ6N3RGKif0heoYlMWqCUT1efoFFUn65TU5/AU1Kf3VJVn/NOV6D/Slmg/0ZZn/9FWZ//RVmf&#10;/0VZn/9FWZ//Rf91AADghgAAz5MAAMSfAQC6pwEAsa4AAKm2AAChvQ0Am70gAZS8MQeLuj0Qg7dI&#10;Gny1UCJ1s1gqb7JfMGqwZjZlr207YK11P1ysfkNYq4dHVaqTSlGqn0xPqq5NTarATU2q3E1OqvJJ&#10;UKr+RlKp/0NSqf9CUqn/QlKp/0JSqf9CUqn/QvJ8AADXjAAAyJkAAL2jAACyqwAAqbIAAKC7AgCX&#10;xAkAksUbAIvELASDwjoMe8FEFXS/Th1uvVYkaLxdKmO7ZDBfumw0Wrl0OVa4fDxTt4c/T7eSQky2&#10;n0RKtq1GSLbARki33UVJtvJDSrX/QUu1/z5LtP89S7T/PUu0/z1LtP89S7T/PeKDAADNkgAAwZ8A&#10;ALSnAACqrwAAoLgAAJbAAwCMygcAhs0UAIHNJgJ6zDUIc8tBD2zKShdmyVMdYchbI1zHYihYxmos&#10;VMZyMFDFfDNNxYY2SsSSOUfEnztFxK48RMXBPEPF3zxExPM7RMP/OUXC/zdFwf83RcH/N0XB/zdF&#10;wf83RcH/N9WLAADFmgAAt6QAAKusAACgtAAAlr4AAIvHBACB0AgAeNkOAHXZIAFv2C8Eadg8CWPW&#10;RhBe1lAVWdVYGlXUYB9R1GgiTtRxJkvTeylI04UrRdOSLkLUny9B1K8wP9XCMT/V4TA/0/IwP9L9&#10;Lz/R/y4/0P8uP9D/Lj/Q/y4/0P8uP9D/LsqUAAC7oQAArakAAKKxAACWuwAAi8QAAIDNAwB12AgA&#10;b+QRAGrkIAFk5C0DXuQ4B1nkQQtV5EsPUeRUEk3kXRZK5GUYR+RuG0Xkdx1C5IIfQOSOIT7lmyM8&#10;5aokO+a8JDrm0yQ55e4kOeP6Izni/yQ54v8kOeL/JDni/yQ54v8kOeL/JL+eAACvpgAAo64AAJe4&#10;AACKwgAAfswAAHPWAgBp5QkAZO8UAF/wIAFZ8CsDVPA1BU/wPgdL8UYKR/FODETxVw5C8V8QP/Jn&#10;Ej3ycBQ68nsVOPOHFjbzlBg19KIZM/SxGTL1xRox9eIaMfTxGTHx/hkx8f8ZMfH/GTHx/xkx8f8Z&#10;MfH/GbKkAAClqwAAmLYAAIvAAAB+ygAAcdUAAGXeAABe9QoAWfwTAFP8HgFO/CcCSv0wA0X9OQVB&#10;/UAGPv5IBzv+Twk4/1cKNv9eCzP/Zwwx/3ANLv98Diz/iQ8r/5YQKf+kECj/tBEn/8cRJ//hESb/&#10;8hEm//YRJv/2ESb/9hEm//YRJv/2EaepAACZswAAi74AAH7JAABw0wAAZN4AAFjnAABS/wkATf8R&#10;AEf/GQFD/yIBPv8qAjr/MgM3/zkDM/8/BDD/RgUt/00FK/9UBij/Wwcm/2MHI/9tCCH/eQkf/4cJ&#10;Hv+VCh3/owoc/7EKG//ACxr/1gsa/98LGv/fCxr/3wsa/98LGv/fC5uxAACNvAAAfscAAHDSAABj&#10;3gAAVeQAAEv1AABG/wUAQP8OADv/FAA3/xsBM/8jAS//KQIr/zACKP81AiX/OwMi/0EDH/9HAx3/&#10;TgMa/1UEGP9eBBX/aAUT/3QFEf+CBRD/kAYQ/50GD/+pBg7/tQYO/7oGDv+6Bg7/ugYO/7oGDv+6&#10;Bo66AAB/xQAAcNEAAGLeAABU5QAARusAAD/+AAA5/wAANP8JAC//DgAr/xQAJ/8aASP/IQEf/yUB&#10;HP8qARn/LwEW/zQCFP86AhH/QAIQ/0YCDv9OAgz/VgIJ/2ADB/9sAwT/eAMD/4YDAv+RAwH/nQMB&#10;/6EDAf+hAwH/oQMB/6EDAf+hA/82LQL/OS4C/z4uA/9AMgP/QDgE/z5BBv88TAj/OloK/zhoDP82&#10;dg7/NYMP/zSPEP8zmRH/M6ER/zOpEv8ysBL/MrcS/zK/Ev8yyBP/MtMT/zLjE/8y7RP/MvYS/zP+&#10;Ev8z/xL/M/8S/zP/Ef8z/xH/M/8Q/zP/EP8z/xD/M/8Q/zP/EP82LQL/OywC/0AsA/9DLwP/QzUE&#10;/0I+Bv9ASgj/PlcL/zxlDf86cw//OIAQ/zeMEf83lhL/Np8T/zanE/82rhT/NrUU/za8FP81xRX/&#10;NdAV/zXgFf826xX/NvQV/zb9FP82/xT/Nv8U/jf/E/42/xP9Nv8S/Tb/Ev02/xL9Nv8S/Tb/Ev83&#10;LAL/PioC/0MqAv9GLQP/RzIE/0Y8Bv9FSAj/Q1UL/0FiDf8/cBD/PX0R/zyJE/87kxT/O5wV/zqk&#10;Fv86qxb/OrIX/zq5F/85whf/OcwX/zndGP856Rj/OfMY/zr7GPw6/xf6Ov8X+Tr/Fvg6/xb4Ov8V&#10;+Dr/Ffg6/xX4Ov8V+Dr/Ff85KwL/QScC/0YnAv9KKQP/Sy8E/0w5Bv9LRQj/SFEL/0ZeDv9EbBH/&#10;QnkT/0GFFf9Ajxf/QJgY/z+gGP8/pxn/Pq4a/z62Gv8+vhv/Psgb/z3WHP495hz7PvEc+D76HPU+&#10;/xzzPv8a8j//GfE//xnxP/8Y8T//GPE//xjxP/8Y8T//GP89KAL/RSQC/0ojAv9OJQP/USwE/1I2&#10;Bv9RQQj/T00M/0xaD/9KZxL/SHQV/0eAF/9Gixn/RZQb/0ScHP9DpB3+Q6se/UKyH/xCuiD6QsQg&#10;+ULQIfZB4iHyQu4i70L5Iu1C/yDrQ/8f6kP/HelE/xzoRP8b6ET/G+hE/xvoRP8b6ET/G/9AJQL/&#10;SCEC/08gAv9TIQL/VykD/1kzBf9YPgj/VkkM/1JVEP9RYxT/T28X/k17GvtLhh35So8f90mYIfZI&#10;nyL0R6Yk80euJfFGtibwRr8n70XLKOxF3inoRewp5Ub4KOJH/ybhSP8k30n/It5J/yDdSf8f3Un/&#10;H91J/x/dSf8f3Un/H/9DIgL/TB4B/1McAv9ZHgL/XSYD/18wBP9fOgf/XUUL/1pQEP1YXhX4VWoZ&#10;9VN2HfJRgCHvT4ok7U2TJutMminpS6Ir50qpLOVJsS7kSLsv4kjHMeBI2THcSOox2En2LtRL/yvS&#10;TP8p0E3/Js9O/yXOTv8jzk7/I85O/yPOTv8jzk7/I/9HHwH/UBoB/1cYAf9eHAH/YyMC/2YsBP9m&#10;Ngb/ZEEK+mJMD/RfWRXvXGUb61lwIOdWeyXkVIQp4VGNLd5QlTDcT50y2U6lM9ZNrTXTTbc20UzC&#10;N89M0TjMTOY4yU30NcdP/zHFUf8uxFL/K8NT/ynCU/8nwlP/J8JT/yfCU/8nwlP/J/9KHAH/VBcB&#10;/1wVAf9jGQH/aSAC/2wpA/9tMgX5bD0J8mlHDutmVBXlY2Ac4F9rIttcdSjWWX8t0leIMM9VkDPM&#10;VJg2ylOgOMdSpzrFUbA7w1C7PMFQyT2/UN89vFHwO7pT/De5Vf8zuFf/L7dY/y23WP8rt1j/K7dY&#10;/yu3WP8rt1j/K/9NGgH/VxQB/2ASAf9oFwH/bh0B/3IlAvtzLgPyczgH6XFDDeJuUBTbaVwc02Vm&#10;JM5icCrJX3ovxlyCM8NbijbAWZI5vViaO7tWoj64Vas/tlW1QbRUwkKyVNRCsFXqQa5X+TyuWf83&#10;rVv/M61c/zCtXf8urV3/Lq1d/y6tXf8urV3/Lv9QFwH/WhIB/2QQAP9tFAD/cxoB/3chAfR5KQLq&#10;ejMF4ng/Ctl0TBPPcFgcyWtiJMRobCu/ZXUwu2J9NbhghTi1Xo08slyVPq9bnUGtWqZDq1mvRKlZ&#10;vEWnWMxGpFjlRqRb9kCjXv87o1//N6Ng/zOjYf8xo2H/MaNh/zGjYf8xo2H/Mf9TFQH/XRAA/2gP&#10;AP9wEgD/dxYA+3wcAe5/JAHkgC0D2n87CM96SRLHdVQbwXFfJLttaCu2anAxsmd5Nq9lgDqrY4g9&#10;qGGQQKZgmEOjXqFFoF6rR55dt0icXcZJmlzfSZpf8kSaYv8+mmP/OZtl/zabZf8zm2X/M5tl/zOb&#10;Zf8zm2X/M/9VEwH/YA4A/2sOAP90EAD/exIA9YEXAOiEHgDehycB0YQ3B8h/RhHAe1EbuXZbI7Ry&#10;ZSuvb20xqmx1NqdqfDqjaIQ+oGaMQZ1klESaY51Hl2KnSZVhskuTYcFMkWHYTJFj70eSZf1Bkmf/&#10;PJNp/ziTav81k2r/NZNq/zWTav81k2r/Nf9XEQH/Yw0A/24MAP93DgD/fw8A8IURAOOJFgDWiyMB&#10;y4g1BsKEQxC6gE8as3tZI613YiqodGoxo3FxNp9ueTucbIE/mGqIQpVpkUWSZ5pIj2ajSo1lr0yK&#10;Zb1NiWXRToln7EqKaftDi2v/Poxt/zqMbv83jG7/N4xu/zeMbv83jG7/N/9ZEAD/ZQsA/3ELAP96&#10;CwDxggwA6IkNAN2ODgDPjyABxo0yBr2JQQ+1hE0ZroBWIqd8XyqieGcwnXVvNplzdjqVcX0/km+F&#10;Qo5tjkaLbJZJiGqgS4VqrE2DabpPgWnMT4Fq6EyDbflFhG//P4Vw/zuGcf84hnH/OIZx/ziGcf84&#10;hnH/OP9bDwD/ZwgA/3MIAPN9CADehgcA2YwJANWRCwDKkh4AwZAwBbiNPw6wiEoYqYRUIaKAXSmd&#10;fWUwmHpsNZN3czqPdXs+jHOCQohyi0aFcJRJgm+eTH9uqU58bbdPe23JUHpu5k18cfhGfnP/QX90&#10;/z2Adf86gHX/OoB1/zqAdf86gHX/Ov9dDgD/agYA/3YGAOSAAwDZiQYA0o8IAM+UCgDFlhsAvJQu&#10;BLORPQ2rjUgXpIhSIJ6FWyiYgWMvk35qNY58cTmKeng9hniAQoN2iEV/dZFJfHObTHlyp052crVQ&#10;dHLGUHRy4092dfZHeHf/Qnp4/z57ef86e3n/Ont5/zp7ef86e3n/Ov9fDAD/bAQA9XkCAN6DAgDT&#10;iwUAzZIHAMmXCADAmRkAt5gsA6+VOwynkUcWn41QH5mJWSeThmEujoNoNImBbzmFf3Y9gX1+QX17&#10;hkV5eo9JdniZTHN3pU5wd7JQbnfEUG134E9wefVIcnv/Q3R8/z51ff87dX3/O3V9/zt1ff87dX3/&#10;O/9hCgD/bwIA6HwAANmGAQDPjgQAyJUGAMOaBgC7nBYAs5wqA6qZOQuilUUUm5FOHZSOVyaOi18t&#10;iYhmM4SGbTiAhHQ9e4J7QXeAhEV0f41IcH2XS218o05qfLBPaHzBUGd83VBqfvNJbYD/Q26B/z9v&#10;gf88b4H/PG+B/zxvgf88b4H/PP9kCAD/cgAA4X8AANOJAQDKkgMAw5gEAL2eBAC2oBMArqAnAqWd&#10;NgmdmkMTlpdNHI+TVSSJkV0rhI5kMX+Mazd6inI7doh5QHKGgkRuhYtHaoOVSmeCoU1kgq5PYoK/&#10;T2GC2k9khPJJZoX/Q2iG/z9qhv88aob/PGqG/zxqhv88aob/PP9nBAD2dgAA3IIAAM6NAADFlQIA&#10;vpwDALehAgCvpBEAqKQkAqCiNAiYn0ARkZxKGoqZUyKEl1spfpViMHmSaTV1kHA6cI93PmyNf0Jo&#10;jIlGZYqTSWGJn0teiaxNXYm9TlyJ1k1eivBIYIv+Q2KL/z9jjP88Y4z/PGOM/zxjjP88Y4z/PP9q&#10;AADmegAA1YYAAMmRAADAmQEAuJ8BALClAACoqQ4AoqkhAZqoMQaTpT4Pi6NIGISgUSB+nlkneJxg&#10;LXOaZzJvmG43apZ1PGaVfT9ilIdDX5KRRluSnUlZkatKV5G7S1aR00tXku9HWpL9QlyT/z5dk/87&#10;XZP/O12T/ztdk/87XZP/O/9uAADgfgAAzosAAMSVAAC6nQAAsaMAAKmpAAChrgsAm68dAZSuLgSM&#10;rDsMhapGFX6oThx4plYjcqRdKm2iZC9poWs0ZJ9zOGCeezxcnYU/WZyPQlWbnEVTm6pHUZu6R1Cb&#10;0UdRm+5EU5v8QFWb/zxWm/86Vpv/Olab/zpWm/86Vpv/OvF0AADZgwAAyJAAAL6aAACzoQAAqqcA&#10;AKGuAACXtQYAkrYYAIy1KgOFtDcJfrJCEXewTBhxrlQfbK1bJWerYipiqmkvXqlxM1qoejdWp4M6&#10;U6aOPVCmm0BNpalBS6W6Qkum0UJLpe0/TaX8PE6k/zlPpP83T6T/N0+k/zdPpP83T6T/N+R6AADP&#10;iQAAwpUAALafAACspQAAoqwAAJizAACOuwIAiL0SAIO9JQF8vDMGdrs/DW+6SRRquFEaZbdZH2C2&#10;YCRctWcpWLRvLFSzeDBRs4IzTbKNNkqymjhIsag6RrK5OkWy0TpGse05R7D8Nkew/zRIr/8zSK//&#10;M0iv/zNIr/8zSK//M9uCAADHkAAAu5wAAK6jAACkqgAAmbEAAI+5AACEwAMAe8YNAHjGHgBzxi4D&#10;bcU6CGfERQ5iw04TXcNWGFnCXh1VwWYhUcFuJE7AdyhLwIErSL+MLUW/mi9Dv6gxQb+6MUHA0jFB&#10;vu4wQb39L0G8/y5BvP8tQbz/LUG8/y1BvP8tQbz/Lc6KAAC/mAAAsaAAAKaoAACbsAAAkLgAAIW/&#10;AAB6xwQAb88JAGvRFQBn0SYBY9E0BF7QQAhZ0EoMVc9TEFHPWxROz2MYS85rG0jOdR5Fzn8gQs6M&#10;IkDOmSQ+zqgmPM66JjzP1CY8ze8lO8z7JTvL/yU7yv8lO8r/JTvK/yU7yv8lO8r/JcOTAAC1ngAA&#10;qKYAAJ2uAACRtgAAhb8AAHnHAABvzgQAZNYJAF7eEQBb3iAAV94tAlPfOgRQ30QGTN9OCUnfVwxG&#10;318PQ99oEUHfcRM+33wVPN+JFzrglhk44KUaN+C3GjbhzRo23+waNd75GjTd/xs03P8bNNz/GzTc&#10;/xs03P8bNNz/G7mcAACqpAAAnqsAAJK1AACFvgAAeccAAG3PAABi1gMAWOEIAFXqEwBR6yAATesr&#10;AUnrNQJF7D4EQuxHBT/sTwc97VgJOu1gCjjtagw27nQNM+6ADjLujg8w750QLu+tES3wwBEt8N4R&#10;LO7xESzs/hEs6/8QLOv/ECzr/xAs6/8QLOv/EK2iAACgqQAAk7MAAIa9AAB5xgAAbM8AAGDYAABV&#10;3gAATvMKAEr3EwBG+B0AQ/gnAT/4MAI7+TgCOPlAAzX6RwQz+k8FMPtXBS77XwYr/GkHKfx0CCf8&#10;ggkl/ZAJJP2gCiP+sAoi/sQLIf/gCyH98gog/PwKIPz8CiD8/Aog/PwKIPz8CqKnAACVsQAAh7sA&#10;AHnGAABszwAAX9kAAFLfAABI6AAAQ/8IAD//EAA7/xkAN/8hADT/KQEw/zABLf83Air/PgIn/0QC&#10;Jf9LAyL/UwMg/1wDHf9mBBv/cgQZ/4AFF/+PBRb/nwYV/68GFP/ABhT/1gYT/+kGE//pBhP/6QYT&#10;/+kGE//pBpevAACIugAAesUAAGzPAABe2gAAUOAAAETmAAA89QAAN/8EADP/DQAv/xMAK/8aACj/&#10;IQAl/ycBIf8tAR7/MgEb/zgBGf8/ARb/RgIU/00CEf9WAhD/YAIO/2wCDP97Awv/iwMK/5oDCv+o&#10;Awn/tQMI/8IDCP/CAwj/wgMI/8IDCP/CA4q4AAB7wwAAbM4AAF7bAABP4gAAQucAADbsAAAx/wAA&#10;LP8AACf/BwAj/w4AIP8SABz/GAAY/x0AFf8hABL/JgAQ/ywBDv8xAQ3/NwEK/z4BCP9GAQX/TwEB&#10;/1kBAP9mAQD/dAEA/4ICAP+QAgD/nAIA/6YCAP+mAgD/pgIA/6YCAP+mAv8uLwL/MywC/zctAv84&#10;MAL/NzYD/zQ/BP8xSwb/L1gH/yxmCP8qdAn/KYEK/yiNC/8olwv/KJ8L/yimDP8nrQz/J7QM/ye7&#10;DP8nxAz/J84M/yjeC/8o6Qv/KPML/yj7C/8o/wr/Kf8K/yn/Cv8p/wr/KP8K/yj/Cv8o/wr/KP8K&#10;/yj/Cv8wLQL/NioC/zkqAv87LgL/OjQD/zg8BP82SQb/M1YH/zFjCf8vcQr/LX4L/y2KDP8slAz/&#10;LJwN/yykDf8sqw3/LLEN/yy5Df8rwQ3/LMsN/yzaDf8s5w3/LPEN/yz6Df8s/wz+Lf8M/S3/DP0t&#10;/wz9LP8L/Sz/C/0s/wv9LP8L/Sz/C/8yKwH/OSgC/z0oAv8/KgL/PjAD/z06BP88Rgb/OVMI/zdg&#10;Cf81bQv/M3oM/zKGDf8xkA7/MZkO/zGhD/8xqA//MK4P/zC1D/8wvRD/MMcQ/zDUEP8w5BD/Me8Q&#10;/jH5D/sx/w/5Mf8P+DH/Dvcx/w73Mf8O9jH/DvYx/w72Mf8O9jH/Dv81KAH/PCUB/0AkAv9DJwL/&#10;QywD/0Q3BP9CQwb/QE8I/z1cCv87aQz/OXYN/ziCD/83jBD/N5UR/zadEf82pBL/NqsS/zayE/81&#10;uhP/NcMT/zXPE/w14RP5Nu0T9jb3E/M2/xPxNv8S8Db/EvA3/xHvN/8R7zf/EO83/xDvN/8Q7zf/&#10;EP85JQH/QCEB/0UgAf9HIgL/SSkC/0o0BP9JPwX/RksI/0RYCv9CZQ3/QHEP/z59Ef89hxL/PZEU&#10;/jyZFf08oBX8O6cW+juuF/k7thf4O78X9jvKGPQ73BjwO+oY7Tv2GOo7/xfoPP8X5zz/FuY9/xXl&#10;Pf8U5T3/FOU9/xTlPf8U5T3/FP89IgH/RB4B/0kcAf9NHgH/UCYC/1EwA/9QOwX/TkYI/0tTC/9I&#10;YA7/RmwR+0V4E/hEghX2Q4wX9EKUGPNBnBnxQaMb70CqG+5AshztP7sd6z/GHuk/1R7lP+gf4kD0&#10;Ht9A/h3dQf8b20L/GtlC/xjYQv8X2EL/F9hC/xfYQv8X2EL/F/9AHwH/SBoB/04YAf9SGwH/ViMC&#10;/1gsA/9XNwT/VUIH/1JNC/lQWg71TWcS8UxyFu5KfRjrSIYb6UePHedGlx/lRZ4g40SmIuFEriPg&#10;Q7ck3kPCJdxD0CbXQ+Um00TzJNBF/iLNRv8gzEf/HspH/xzJSP8byUj/G8lI/xvJSP8byUj/G/9E&#10;GwH/TBYB/1IUAf9YGAH/XR8B/18oAv9eMgP9XT0G9lpJCvBXVQ/qVWIT5lJtGOJQdxzfToEf3EyK&#10;ItlLkiTVSpom00mhKNFJqSnPSLIqzUi8K8tIySzISN8sxUjvK8JK/CjAS/8lv0z/Ir5N/yC9Tf8f&#10;vU3/Hr1N/x69Tf8evU3/Hv9HGAH/TxMB/1YRAP9eFQD/YhwB/2UkAf5lLQL0ZDgF7WFDCeZfUQ7g&#10;XF0U2lhoGtRWch7QVHsizFKEJspQjCjHT5QqxU6bLMNOoy7BTawvv0y2ML1MwjG7TNMyuEzpMbZO&#10;+C20UP8qs1H/J7NS/ySyUv8islL/IrJS/yKyUv8islL/Iv9KFQH/UxEA/1sPAP9iEgD/aBcA/2of&#10;AfZrKAHsazID5Gk+B9xmTA3TYlgUzV9jG8hcbSDEWnYkwVh+KL5Whiu7VY4uuVOWMLZSnjK0UqYz&#10;slGwNbBRvDauUMs3rFDjN6pS9DOpVP8uqFb/K6hX/yioV/8lqFf/JahX/yWoV/8lqFf/Jf9NEwD/&#10;Vg4A/18NAP9nEAD/bBMA+3AZAO9xIgHkcSwC23A6BdFsSAzJaFQUw2VfG75iaCG6X3Emtl15KrNb&#10;gS2wWokwrliRM6tXmTWpVqE3p1arOKVVtjqjVcU7oVXdO59W8DefWP4yn1r/Lp5b/yueXP8onlz/&#10;KJ5c/yieXP8onlz/KP9QEQD/WQwA/2MMAP9rDQD/cBAA9XQTAOh2GgDddyUB0XY2BMhyRAzBblAU&#10;u2tbG7ZnZCGxZW0nrWJ1K6pgfC+nX4QypF2MNKJclDefW505nVqmO5pZsT2YWb8+l1nTPpVa7DuV&#10;Xfs1ll7/MZZf/y2WYP8qlmD/KpZg/yqWYP8qlmD/Kv9SDwD/XAoA/2YJAP9uCgD2dAwA73gOAOF7&#10;EgDUfCAAynszBMF3QQu6dE0TtHBYG65sYSGpamknpmdxK6JleC+fZIAznGKINplhkDiWX5k7lF6i&#10;PZFerT+PXbtAjV3NQYxe6D+NYfk4jWL/M45k/zCOZP8sjmX/LI5l/yyOZf8sjmX/LP9VDgD/XwYA&#10;/2kGAPRyBgDieAYA23wJANl/DADNgR0AxH8wA7t8Pwq0eEsSrXVVGqhxXiGjbmYmn2xuK5tqdS+Y&#10;aH0zlWeENpJljDmPZJU8jGOfPoliqkCHYbdChWHJQoRi5EGFZPc7hmb/NYdn/zGHaP8uh2n/LYdp&#10;/y2Haf8th2n/Lf9XDAD/YQQA/mwDAOR1AQDbewUA04AIANCDCgDHhRoAvoQtA7aBPAmvfUgSqHlS&#10;GaJ2WyCdc2MmmXBrK5Vuci+RbXkzjmuBNotpiTqIaJI8hWecP4Jmp0GAZrRDfmbFRHxm4UN+aPU8&#10;f2r/N4Br/zOBbP8vgWz/L4Fs/y+BbP8vgWz/L/9ZCwD/YwEA9G8AAN94AADUfwQAzoMGAMqHCADC&#10;iBgAuYcrArGFOgiqgUYRo35QGJ16WR+Yd2Elk3VoKo9zby+LcXcziG9+NoVuhjqCbI89f2uZQHxq&#10;pUJ5arFEd2rCRHZq3UR4bPM+eW7/OHpv/zR7cP8wfHD/MHxw/zB8cP8wfHD/MP9bCAD/ZgAA53IA&#10;ANp7AADPggMAyYcFAMSKBgC8jBUAtIsoAqyJOAelhUQQnoJOGJh/Vx6TfF8kjnlmKop3bS6GdXQy&#10;gnR8Nn9yhDl8cY09eXCXQHZvokJzbq9EcW7ARXBu2UVycPE/c3L/OXVz/zV2dP8xdnT/MXZ0/zF2&#10;dP8xdnT/Mf9dBgD/aQAA4nQAANR9AADLhQIAxIoEAL+NBQC3jxMAsI8mAaiNNQegikIOmoZMFpOD&#10;VR2OgV0kiX5kKYV8ay2BenIyfXh5NXp3gjl2dos8c3WVQHB0oEJtc61Ea3O9RWpz1UVsdO9Abnb+&#10;Om93/zZxeP8ycXj/MXF4/zFxeP8xcXj/Mf9fAgD3bAAA3ncAANCBAADHiAEAwI0DALmRAwCykxEA&#10;q5MjAaORMwacjkANlYtKFY+IUxyJhlsihINiKICBaS18f3AxeH53NXR8gDhxe4k8bnqTP2t5nkJo&#10;eKtEZni7RWR40UVmee5AaHv9Omp7/zZrfP8ya3z/Mmt8/zJrfP8ya3z/Mv9hAADqbwAA2XoAAMyE&#10;AADDiwAAu5EBALSVAQCslw4ApZchAZ6WMQWXkz4MkJBIFIqOURuEi1khf4lgJ3uHZyt3hW4wc4R1&#10;NG+CfTdrgYc7aICRPmV/nEFifqlDYH65RF9+z0Rgf+xAYoD8OmSA/zZlgf8zZoH/MmaB/zJmgf8y&#10;ZoH/Mv9kAADlcgAA034AAMeHAAC+jwAAtpUAAK6ZAACmmwwAoJweAJmbLgSSmTsKi5ZGEoWUTxl/&#10;kVcfeo9eJXWOZSpxjGwubYpzMmmJezZmiIQ5YoaPPV+Fmj9chahBWoW3QlmFzEJaheo/XIb7Ol6G&#10;/zZfh/8yX4f/Ml+H/zJfh/8yX4f/Mv1oAADgdgAAzYIAAMKMAAC5kwAAsJkAAKidAACfoAkAmaEa&#10;AJOgKwOMnzgIhZ1DEH+aTBd5mFQddJdcInCVYydrk2osZ5JxMGSReTNgj4I3XI6NOlmNmT1XjaY/&#10;VI22QFONy0BUjek9Vo36OVeN/zVZjv8yWY7/MVmO/zFZjv8xWY7/Me1tAADZewAAyIcAAL2QAAC0&#10;mAAAqp0AAKGhAACXpgQAkacVAIynJwKFpjUGf6RADXmiShRzoFIabp9ZH2mdYCRlnGcoYZtvLF6a&#10;dzBamIAzVpeLNlOXlzlRlqU7T5a0PE6WyTxOlug6T5b5NlGW/zNSlv8wUpb/MFKW/zBSlv8wUpb/&#10;MOZyAADQgAAAwowAALiWAACtnAAAo6EAAJmmAACOrQAAiK4RAIOuIgF9rTEEd6w9CnKqRxBsqU8W&#10;Z6hXG2OnXh9fpmUkW6RtJ1ikdStUo38uUaKJMU6hljRLoaQ2SaG0NkihyDdIoOc1SaD5Mkqf/zBL&#10;n/8uS5//LUuf/y1Ln/8tS5//Ld15AADJhgAAvJIAALGaAACmoAAAnKYAAJGsAACGsgAAfbYNAHm2&#10;HQB1tiwCb7U5Bmq0Qwtls0wRYLJUFlyxWxpYsGMeVa9rIVGvcyVOrn0oS62IKkitlS1FraMuRK2z&#10;L0OtyC9CrOcvQ6v5LUSr/ytEqv8pRKr/KUSq/ylEqv8pRKr/KdGAAADBjQAAtZgAAKmfAACepQAA&#10;k6wAAIiyAAB9uAAAcb4GAG6/FQBqvyYBZr8zA2G+PwddvkgLWb1RD1W9WRNRvGAXTrxoGku7cR1I&#10;u3sfRbqHIkK6lCRAuqImPrqzJj26yCY9uugmPbj5JT23/yQ9tv8jPbb/Iz22/yM9tv8jPbb/I8eI&#10;AAC5lQAArJ0AAKGkAACWqwAAirIAAH+5AABzvwEAaMYFAGDKDgBeyh0AW8osAVfKOANUykMFUMpM&#10;CE3JVQtKyV0OR8lmEUTJbxRByXkWP8iFGDzIkxo6yKIbOcmzHDjJyRw4yOgcN8f5HDfF/xw2xP8c&#10;NsT/HDbE/xw2xP8cNsT/HL6RAACwmwAApKMAAJiqAACMsgAAgLkAAHTAAABoxwAAXc0FAFPTCgBP&#10;1xIATdgiAEvYMABJ2DwCRthGA0TZTwRB2VgGP9lhCDzZawo62XYMN9mCDjXakA802qAQMtqxETHb&#10;xxEx2ucRMNj2EjDW/xMv1P8TL9T/Ey/U/xMv1P8TL9T/E7OaAACmoQAAmqkAAI2xAACAugAAdMEA&#10;AGjJAABczwAAUtUDAEjcCABF5RIAQ+UeAEHmKgA+5jUBO+c+ATnnRwI351ADNOhZBDLoYgUw6G0G&#10;Lul5Byzphwgr6pYJKeqnCijqugon69YKJ+nwCifn/Qkm5v8KJub/Cibm/wom5v8KJub/CqigAACc&#10;pwAAj7AAAIK5AAB0wgAAaMoAAFvRAABP1wAARd0AAD7uCQA88hEAOfMbADbzJQA09C4AMfQ3AS71&#10;PwEs9UcBKfZPAif2VwIl92EDI/dsAyH4egQf+IkEHvmaBRz5qwUb+sAFGvreBRr58gUa9/0FGfb/&#10;BRn2/wUZ9v8FGfb/BZ6mAACRrwAAg7kAAHXCAABnywAAWtMAAE3aAABC3wAAOOUAADX7BwAx/w8A&#10;Lv8WACv/HwAp/yYAJf8tACP/NAAg/zsBHv9DARv/SwEZ/1MBFv9dAhT/agIS/3gCEf+IAhD/mgIQ&#10;/6sDDv++Aw7/1QMO/+0DDv/wAw7/8AMO//ADDv/wA5OuAACEuAAAdsIAAGfMAABa1QAATNwAAD/h&#10;AAA15gAALfQAACr/AgAm/wsAI/8RACD/FwAd/x0AGf8jABb/KQAU/y8AEv81ABD/PQAO/0UBDP9O&#10;AQr/WAEH/2UBBf90AQP/hQEC/5YBAf+mAQD/tQEA/8YBAP/KAQD/ygEA/8oBAP/KAYa3AAB3wQAA&#10;aMwAAFrXAABL3gAAPuQAADLpAAAn7QAAI/8AAB//AAAb/wUAF/8MABT/EAAR/xQAD/8YAA3/HQAL&#10;/yIACP8oAAX/LgAC/zUAAP89AAD/RwAA/1IAAP9eAAD/bQAA/34BAP+OAQD/mwEA/6kBAP+rAQD/&#10;qwEA/6sBAP+rAf8qLQH/LisB/zArAf8wLgL/LjUC/yk9A/8lSQT/I1cE/yFkBf8fcgb/HX8G/x2K&#10;Bv8dlAb/HZwH/xyjB/8cqgf/HLEH/xy4Bv8cvwb/HMkG/xzWBv8d5Qb/He8G/x35Bf8d/wX/Hf8F&#10;/x3/Bf8d/wX/Hf8F/x3/Bf8d/wX/Hf8F/x3/Bf8sKwH/MCgB/zMoAf8zKwL/MTEC/y06A/8rRwT/&#10;KFQF/yZhBf8kbwb/InwH/yKHB/8ikQf/IZkH/yGhCP8hpwj/Ia4I/yG1CP8hvAj/IcYH/yHRB/8h&#10;4gf/Iu0H/yL3B/8i/wb9Iv8G/CL/Bvwi/wb8Iv8G+yL/Bvsi/wb7Iv8G+yL/Bv8uKAH/MyUB/zYl&#10;Af83JwH/NS0C/zQ4A/8yRAT/L1EF/yxeBv8qawf/KXcH/yiDCP8njQj/J5YJ/yedCf8npAn/J6sJ&#10;/yeyCf8nuQn/J8IJ/yfNCf8n3gn/J+sJ/Cf2CPko/gj3KP8I9ij/CPUo/wj1KP8I9Sj/CPUo/wj1&#10;KP8I9Sj/CP8yJQH/NyIB/zohAf87IwH/OykC/zs0Av85QAT/Nk0F/zRaBv8xZgf/MHMI/y5/Cf8u&#10;iQr/LpIK/y2ZC/8toQv/LacL/y2uC/8ttQz/Lb4M/i3JDPst2Qz4LegL9C70C/Eu/gvvLv8L7i7/&#10;C+0u/wvsLv8K7C7/Cuwu/wrsLv8K7C7/Cv81IgH/Ox4B/z8dAf9AHwH/QiYB/0IxAv9APAP/PkgF&#10;/ztVBv85Ygj/N24K/zZ5C/81hAz9NI0N/DSVDfo0nA75M6MO9zOqD/Yzsg/1M7oP8zPFD/Iz0g/u&#10;M+UP6jTyD+c0/Q/lNP8P5DT/DuI1/w7iNf8N4TX/DeE1/w3hNf8N4TX/Df85HgH/PxoB/0MYAf9G&#10;GgH/SSMB/0ktAv9IOAP/RUQF/0NQB/9AXQn7PmkL+D10DfU8fw7zO4gP8TuQEO86mBHtOp8S7Dmm&#10;E+o5rhPpObYU5znBFOY5zhXiOeMV3jnxFds6/BTYOv8T1Tv/EtM7/xLSO/8R0jv/ENI7/xDSO/8Q&#10;0jv/EP89GwH/QxYA/0gUAP9MFwH/Tx8B/1AoAf9PMwL/TT8E+0pKBvVHVwnxRmQM7URvDulDeRHn&#10;QoMT5EGLFOJAkxbgP5sX3z+iGN0+qhnbPrMa2D69GtY+yhvSPt8bzj7vG8s/+xrJQP8Yx0D/F8ZB&#10;/xXFQf8UxEH/FMRB/xTEQf8UxEH/FP9BFwD/RxIA/0wQAP9SFAD/VhsA/1ckAf9WLgL4VDkD8VFF&#10;ButPUgnmTV4M4UtpEN1JdBPZSH0W1UaGGNJFjhrQRZYczkSdHcxEpR7KQ60fyEO2IMZDwyHFQ9Mh&#10;wUPpIb5E9x+8Rf8dukb/G7lH/xm4R/8YuEf/F7hH/xe4R/8XuEf/F/9EFAD/SxAA/1EOAP9XEQD/&#10;WxYA/10eAPldKAHvWzMC51k/BOBXTQjaVFkN01JkEs5QbhbKTncZx0yAHMVLiB7CSpAgwEqXIb5J&#10;nyO8SKckukiwJbhIvCa3SMsntEfjJ7JJ8yWwSv8irkv/H65M/x2tTP8brU3/Gq1N/xqtTf8arU3/&#10;Gv9HEQD/Tw0A/1YMAP9cDgD/YBIA/WIYAPBjIQDmYiwB3mA6A9ReSAfNW1QNx1hfE8NWaRe/VHIb&#10;vFJ6HrlRgiG2UIojtE+RJbJOmSewTaIork2rKqxMtiuqTMQsqEzbLKZN7yqkT/0mpFD/I6NR/yCj&#10;Uv8eolL/HaJS/x2iUv8dolL/Hf9KDwD/UgoA/1oJAP9gCwD/ZQ4A9WcRAOhoGADdZyQA0mY1Aspk&#10;RAfDYVANvV5bE7lcZBi1Wm0csVh1IK5XfSOsVYQlqVSMKKdTlCqlUp0so1KmLaFRsS+fUb4wnVHR&#10;MJtR6i+aU/oqmlX/JplW/yOZVv8hmVf/H5lX/x+ZV/8fmVf/H/9NDQD/VQYA/10FAPtkBwDvaQkA&#10;6WsMAOFsEADTbR4AyWwxAsJqQAe7Z0wNtWRXE7BhYBmsX2kdqF1xIaVceCSiWoAnoFmHKp1YkCyb&#10;V5gumVaiMJZVrDKUVbkzk1XKM5FV5TORV/ctkVn/KZFa/yWRW/8jkVv/IZFb/yGRW/8hkVv/If9P&#10;CwD/VwIA/2ECAOpoAQDebQQA2HAIANVwCwDLchsAwnEuArpvPQa0bEkNrmlUE6lnXRmkZGUdoWJt&#10;IZ1hdCWaX3womF6DK5Vdiy2SW5QwkFueMo1aqDSLWbU1ilnGNohZ4TaIXPQwiF3/K4le/yiJX/8l&#10;iV//I4lf/yOJX/8jiV//I/9RCQD/WgAA9WQAAOBsAADXcQMA0HQGAM11CQDEdhcAvHYqAbR0OgWu&#10;cUYMp25REqJrWhieaWIdmmdpIZZlcSWTZHgokGKAK41hiC6LYJExiF+aM4ZepTWDXrI3gl7CN4Be&#10;3DiAX/IzgWH/LYJi/ymCY/8mgmT/JYJk/yWCZP8lgmT/Jf9TBgD/XQAA52cAANtvAADQdAIAyngF&#10;AMZ5BwC+ehUAtnooAa94NwWodkQLonNOEpxwVxiYbV8dlGtnIZBqbiWNaHUoimd9K4dlhS6EZI4x&#10;gWOXNH9iojZ8Yq84emK+OXli1Tl5Y+80emX+L3tm/yt8Z/8ofGf/Jnxn/yZ8Z/8mfGf/Jv9VAwD/&#10;YAAA42oAANVyAADMeAEAxXsDAMB9BQC5fhIAsX4lAap9NQSjekEKnXdMEZd0VReScl0cjnBkIIpu&#10;aySHbHIohGt6K4Fqgi5+aYsxe2eVNHhnoDZ2Zqw4dGa8OXNm0TpzZ+02dGn9MHVq/yx2a/8pd2v/&#10;J3dr/yd3a/8nd2v/J/9XAAD2YwAA320AANF1AADIewAAwX8CALuAAwC0gRAArIIjAaWBMgSefj8J&#10;mHtKEJJ5UxaNdlsbiXRiIIVyaSSBcXAnfm93K3tufy54bYgxdWySNHNrnjdwaqo5bmq5Om1qzjpt&#10;a+s3b238MXBu/y1xbv8qcW//KHFv/yhxb/8ocW//KP9ZAADrZQAA23AAAM14AADEfgAAvIIBALaE&#10;AQCuhQ4Ap4YgAKCFMAOagj0Ik4BID459URWJe1kahHlgH4B3ZyN8dW4neXR1KnZzfS5zcoYxcHGQ&#10;NG1wnDdqb6g5aG+3OmdvyzpncOk3aXH6Mmty/y1sc/8qbHP/KGxz/yhsc/8obHP/KP9cAADnaAAA&#10;1XMAAMl7AADAggAAuIYAALGIAACpiQ0AooodAJyJLgKVhzsHj4VFDomCTxSEgFcZf35eHnt8ZSJ4&#10;e2wmdHlzKnF4ey1ud4Qwa3aOM2h1mjZldKY4Y3S1OWF0yTphdOc4Y3b5MmV2/y5md/8rZ3f/KWd3&#10;/ylnd/8pZ3f/Kf9fAADjbAAA0HYAAMV/AAC8hQAAtIoAAKyMAACjjgoAnY4aAJeOKwKQjDgGiopD&#10;DISHTBJ/hVUYeoRcHXaCYyFzgGolb39xKWx+eSxofYIvZXyMMmJ7mDVfeqQ3XXqzOFx6xzlceuU3&#10;Xnv4Ml97/y5gfP8rYXz/KWF8/ylhfP8pYXz/KfViAADebwAAzHoAAMCDAAC3iQAAr44AAKaRAACd&#10;kgYAl5MXAJGTKAGLkjYFhZBBC3+OShF6jFIWdYpaG3GIYR9th2gjaoZvJ2aEdytjg4AuYIKKMV2B&#10;ljRagaM2WICyN1aAxTdWgOM2WIH3MVmB/y1bgv8qW4L/KVuC/ylbgv8pW4L/KexmAADYcwAAx34A&#10;ALyHAACzjgAAqZIAAKCVAACWmAEAkJkTAIqZJAGFmDIEf5Y+CXmUSA50k1AUb5FXGWuQXh1ojmUh&#10;ZI1tJWCMdShdi34rWoqILleJlDFUiaEzUoiwNFGIwzVQiOI0Uoj2MFOI/yxUiP8pVYj/KFWI/yhV&#10;iP8oVYj/KOZrAADQeAAAwoMAALeMAACtkgAAo5YAAJqaAACOngAAh58QAIOfIAB+ny8CeJ07B3Oc&#10;RQxum00RaZlVFmWYXBphl2MeXpZqIVuVciVXlHwoVJOGK1GSki5OkqAwTJKvMUuSwjFKkeAxTJH1&#10;LU2R/ypOkP8oTpD/Jk6Q/yZOkP8mTpD/Jt5wAADJfQAAvIkAALKSAACnlwAAnZsAAJOfAACGpAAA&#10;fqYMAHqmGwB1pioBcKY3BGylQQlno0oNY6JSEl+hWRZboWEZWKBoHVSfcCBRnnojTp2EJkudkSlI&#10;nJ4qRpyuLEWcwSxFnN8rRZv0KUaa/ydHmv8lR5r/JEea/yRHmv8kR5r/JNR3AADChAAAto8AAKuW&#10;AAChnAAAlqAAAIulAAB/qgAAdK4FAG+vFABsryQAaK8yAmSuPQVfrUYJW6xPDVisVhFUq14UUapm&#10;F06qbhpLqXgdSKmDIEWojyJDqJ0kQaitJUCowCU/qN8lP6b0I0Cl/yJApf8hQKT/IECk/yBApP8g&#10;QKT/IMp+AAC7iwAAr5UAAKSbAACZoQAAjqYAAIKsAAB3sQAAarYAAGO4DgBhuB0AXrgsAVq4OAJX&#10;uEIFU7hLCFC3UwtNt1sOSrZjEEe2axNEtXUWQrWBGD+1jho9tZwcO7WsHDq1wB05td8cObP0HDmy&#10;/xw5sf8bObD/Gzmw/xs5sP8bObD/G8GGAAC0kwAAp5oAAJygAACRpwAAha0AAHmzAABtuAAAYr0B&#10;AFbCBwBTwxQAUsMjAFDEMAFNxDsCSsRFA0fETgVFxFcHQsNfCUDDaAs9w3INO8N+DzjDjBE2w5sS&#10;NcOrEzPDwBMzw+ATM8H1EzLA/xQyv/8UMb7/FDG+/xQxvv8UMb7/FLiQAACrmQAAn6AAAJOnAACH&#10;rgAAe7QAAG67AABjwAAAWMUBAE3KBQBEzwwAQ9AXAELQJQBA0DIAP9E9AT3RRwE70VACOdJZAzbS&#10;YwQ00m4FMtJ6BzDSiAgu0pgJLdOpCSzTvgos098JK9HzCirP/gspzv8MKc3/DSnN/w0pzf8NKc3/&#10;Da6YAACinwAAlqYAAImuAAB8tgAAb70AAGPDAABXyAAATM0AAELSAwA52QkANd8QADTfGwAy4CcA&#10;MeEyADDhPQAu4kcALeJQASviWgEq42UCKONxAibkfwMl5I8DI+WhBCLltAQh5c0EIOTsBCDi+wQf&#10;4f8FH+D/BR/g/wUf4P8FH+D/BaSeAACYpQAAi64AAH22AABwvgAAY8YAAFbLAABL0AAAQNUAADbc&#10;AAAv5QcALe0QACvuGAAp7iIAJ+8rACXvNAAj8DwAIfBFAB/xTgAd8lgBG/JkARnzcQEY84EBF/SS&#10;AhX0pQIU9boCE/XWAhP07wIS8vwCEvD/AhLw/wIS8P8CEvD/ApqkAACNrQAAf7YAAHG/AABjxwAA&#10;Vs4AAEnTAAA92gAAM98AACrjAAAm9AUAJPsNACH8EwAe/RsAHP0iABn+KQAX/jEAFf85ABP/QQAR&#10;/0oAEP9VAA7/YQAM/28BDP+AAQr/kwEJ/6YBCP+6AQf/1AEH/+sBBv/2AQb/9gEG//YBBv/2AY+s&#10;AACAtgAAcr8AAGPJAABW0QAASNgAADvdAAAw4gAAJuYAAB/wAAAc/wAAGf8JABb/DgAU/xMAEf8Z&#10;AA//HgAN/yQAC/8rAAn/MgAG/zsAA/9EAAD/TwAA/1wAAP9rAAD/fQAA/5AAAP+jAAD/tAAA/8YA&#10;AP/WAAD/1gAA/9YAAP/WAIK1AABzvwAAZMkAAFbTAABH2wAAOuAAAC7lAAAj6QAAGu0AABX9AAAS&#10;/wAAEP8CAA7/CQAL/w0ACP8QAAT/EwAB/xgAAP8eAAD/JAAA/ysAAP8zAAD/PQAA/0kAAP9WAAD/&#10;ZgAA/3gAAP+KAAD/mwAA/6gAAP+xAAD/sQAA/7EAAP+xAP8lKwH/KCkB/ykpAf8oLAH/IzIB/x47&#10;Av8aRwL/F1UD/xViA/8TcAP/EnwD/xKHA/8SkQP/EpkD/xKgA/8SpwP/Eq0D/xG0A/8RuwP/EcQD&#10;/xHOA/8R3wP/EesC/xL2Av8S/gL/Ev8C/xL/Av8S/wL/Ev8C/xL/Av8S/wL/Ev8C/xL/Av8oKQH/&#10;KyYB/ywmAf8rKQH/KC8B/yI4Av8gRAL/HVID/xtfA/8YbAP/F3kE/xeEBP8XjgT/F5YE/xadBP8W&#10;pAT/FqoE/xaxBP8WuAT/FsAD/xbKA/8W2wP/FugD/xf0A/8X/QP8F/8C+xf/A/sX/wP6F/8D+hf/&#10;A/oX/wP6F/8D+hf/A/8qJgH/LiMB/y8iAf8vJQH/LCsB/yo1Av8nQQL/JE4D/yJbA/8gaAT/HnQE&#10;/x2ABP8digT/HZIF/x2aBf8doQX/HacF/x2tBf8dtAT/Hb0E/x3HBP8d1AT+HeYE+x3yBPce+wP1&#10;Hv8E9B7/BPMe/wTzHv8E8h7/BPIe/wTyHv8E8h7/BP8uIgH/Mh8B/zQeAf8zIAH/MiYB/zIyAf8v&#10;PgL/LEoD/ypXA/8nZAT/JnAF/yV7Bf8khQX/JI4G/ySWBv8knQb/JKMG/ySqBv0ksQb8JLkG+yTD&#10;Bvkkzwb2JOMG8iTwBe4l+gXtJf8G6yX/Buol/wbpJf8G6SX/Bukl/wbpJf8G6SX/Bv8yHgH/NhsA&#10;/zgZAP84GwH/OiMB/zktAf84OgL/NUYD/zJSBP8wXwT/LmsF/y12Bv0sgAf6LIkH+SuRB/crmQj1&#10;K58I9CumCPMrrQjxK7UI8Cu/CO4rywjrK98I5yzuCOQs+gjiLP8J4Cz/Cd4s/wjeLP8I3Sz/CN0s&#10;/wjdLP8I3Sz/CP81GgD/OhYA/z0UAP8/FwD/QR8A/0EpAf9ANAH/PUEC/zpNA/w4WgX4NmUG9DVx&#10;B/E0ewjvM4QJ7TONCesylArpMpsK6DKiC+YyqgvkMrIM4zK7DOEyyAzfMtwM2jLsDdUz+A3SM/8N&#10;0DP/DM4z/wzNNP8LzDT/C8w0/wvMNP8LzDT/C/85FgD/PhIA/0EQAP9FEwD/SBsA/0gkAP9HLwH+&#10;RDsC90JHA/E/VAXsPmAG6DxrCOU7dgniO38L4DqIDN05kA3bOZcO2TieD9Y4phDUOK4R0ji3EdA4&#10;wxLOONMSyjjoEsc59xLEOf8Rwjr/EME6/w/AOv8Ovzr/Dr86/w6/Ov8Ovzr/Dv89EwD/Qg8A/0YN&#10;AP9LEAD/ThYA/08fAP1OKQH0TDQB7EhBAuZHTgTgRVsG20RmCdZCcAzSQXkOz0CCEM1AihHKP5ET&#10;yT+ZFMc+oBXFPqgWwz6xF8E+vBfAPssYvT7iGLo+8he3P/8WtUD/FLRA/xOzQf8Rs0H/ELNB/xCz&#10;Qf8Qs0H/EP9AEAD/RgwA/0sKAP9RDQD/UxEA/1QYAPNUIgDpUi0B4VA7AdpPSQPSTVUHzEtgC8hJ&#10;ag7FSHMRwkd7E79GgxW9RYsXu0WTGLlEmhm3Q6IatUOrG7RDthyyQ8QdsEPZHq1D7R2rRfwaqUX/&#10;GKhG/xaoRv8Vp0f/E6dH/xOnR/8Tp0f/E/9EDgD/SggA/1AGAP9VCgD/WA0A91kRAOpYGADfVyQA&#10;1Fc1AcxVRATGVFAIwVJbDL1QZRC5Tm0Ttk12FrRMfRixS4Uar0qNG61JlR2rSZ0eqUimIKdIsCGl&#10;SL0ipEjPIqFI6CKgSfgen0v/G55L/xmdTP8XnUz/Fp1M/xadTP8WnUz/Fv9HCwD/TQIA/1QCAPda&#10;BADrXQcA510LAOFcEADTXR4Ayl0wAcNcPwS9WkwIt1hXDLNWYBGvVGkUrFNxF6lReBqnUIAcpE+H&#10;HqJPjyCgTpghnk2hI5xNqySaTbglmUzIJpZM4iaVTvUilE//H5RQ/xyUUf8alFH/GJRR/xiUUf8Y&#10;lFH/GP9JCAD/UAAA+1gAAOVeAADdYgMA1mMHANRhCgDKYhkAwmMsAbtiOwO0YEgIr11TDKpbXBGm&#10;WmQVo1hsGKBXdBudVXsdm1SDIJlUiyKWU5MklFKdJZJRpyeQUbMojlHDKY1R3SqMUvImi1T/IotV&#10;/x6LVv8ci1b/GotW/xqLVv8ai1b/Gv9MBAD/UwAA7FwAAN9iAADUZgEAzmgFAMtnCADCZxYAumgo&#10;AbNnOAOtZUUHqGNQDKNhWRGfX2EVm11oGJhccBuVWncek1l/IZBYhyOOV48ljFeZJ4lWoymHVq8q&#10;hVW/K4RW1SyDV+8pg1j+JINZ/yCEWv8ehFr/HIRa/xyEWv8chFr/HP9OAQD/VwAA5V8AANhmAADO&#10;agAAx2wDAMNrBQC8bBIAtG0lAK1sNQOnakIHoWdNDJxlVhGYY14VlGJlGJFgbBuOX3QejF57IYld&#10;gySGXIwmhFuVKIFaoCp/WqwsfVq7LXxazy57W+wrfFz8Jnxd/yJ9Xv8ffV7/HX1e/x19Xv8dfV7/&#10;Hf9QAAD1WQAA4WMAANJqAADJbgAAwnABAL1wAwC2cBAArnEiAKhwMgKhbj8GnGxKC5dqUxCSaFsU&#10;jmZiGItlaRuIY3AehWJ4IYJhgCSAYIkmfV+SKXtenSt4Xqktdl64LnVezC90XuktdWD6J3Zh/yN3&#10;Yv8gd2L/Hndi/x53Yv8ed2L/Hv9SAADsXAAA3GYAAM5tAADEcgAAvXQAALd0AQCwdA4AqXUfAKJ0&#10;LwKccj0Fl3BHCpFuUQ+NbFkUiWpgF4VpZxuCaG4ef2Z1IX1lfSR6ZIYnd2OQKXVjmyxyYqcucGK2&#10;L29iyS9uYuYub2T5KHBl/yRxZv8hcWb/H3Fm/x9xZv8fcWb/H/9UAADoXwAA12kAAMpwAADAdQAA&#10;uXgAALJ4AACreA0ApHkdAJ54LQGXdzoFknVFCoxyTg6IcFYThG9eF4BtZBp9bGsdemtzIHdqeyN0&#10;aYMmcmiNKW9nmSxsZqUuamazL2lmxjBoZuQvamj3KWtp/yVsaf8ibGr/IGxq/yBsav8gbGr/IP9X&#10;AADkYgAA0mwAAMZzAAC9eAAAtXsAAK18AAClfAoAn30aAJl8KgGTezgEjXlDCYh3TA6DdVQSf3Nb&#10;FntyYhl4cGkddW9wIHJueCNvbYEmbGyLKWpslyxna6MuZWuyL2RrxDBia+EvZGz2KmZt/yZmbf8j&#10;Z27/IGdu/yBnbv8gZ27/IPZZAADgZQAAzm8AAMJ2AAC5fAAAsX8AAKmAAACggAcAmYEXAJSBKAGO&#10;gDUDiH5BCIN8Sg1+elIRenhZFXZ3YBlzdmcccHRuH21zdiNqcn8mZ3GJKWRxlSticKEtYHCwL15w&#10;wi9dcN8vX3H1KmBx/yZhcv8jYnL/IGJy/yBicv8gYnL/IO9cAADcaQAAynIAAL56AAC1gAAArYQA&#10;AKSFAACahQMAlIUUAI6GJQGJhDMDg4M+B36BSAt5f1AQdX5XFHF9Xhhue2Uba3psHmh5dCJleH0l&#10;YneHKF92kypcdp8sWnWuLll1wC5Ydd0uWXbzKlt2/yZcd/8jXHf/IFx3/yBcd/8gXHf/IOpgAADV&#10;bAAAxXYAALp+AACxhAAAqIgAAJ+JAACUigAAjYoRAIiLIQCDijACfok7BXmHRQp0hk4OcIRVEmyD&#10;XBZpgmMaZoFqHWKAciBff3sjXH6FJll9kSlXfJ4rVXysLFN8vi1SfNotU3zyKVV8/yVWfP8iV3z/&#10;IFd8/yBXfP8gV3z/IOVkAADPcAAAwXoAALaDAACtiQAAo4wAAJmOAACNjwAAhpAOAIGRHQB9kCwB&#10;eI84BHOOQghujUsMaoxTEGeKWhRjiWEXYIhoG12HcB5ahnkhVoWDJFSFjyZRhJwoT4SqKk2EvCpN&#10;hNcqTYPxJ0+D/yRQg/8iUIP/H1CD/x9Qg/8fUIP/H95pAADJdQAAvIAAALKIAACojQAAnZEAAJOT&#10;AACFlgAAfpcLAHmXGQB1lygBcZc1A2yWPwZolUgKZJRQDWGTVxFdkl4VWpFmGFeQbhtUj3ceUY6B&#10;IE6OjSNLjZolSY2pJkiNuydHjdQnR4zwJEiM/yJJi/8gSov/HkqL/x5Ki/8eSov/HtVuAADDewAA&#10;t4UAAKyNAACikgAAl5YAAIyZAAB/nAAAdZ4FAHCfEwBtnyMAaZ8wAWWeOwRhnkUHXZ1NClqcVA1X&#10;m1wRVJpjFFGaaxdOmXQZS5h/HEiYix5Fl5kgQ5eoIUKXuiJBl9MiQZbvIEKV/h5Clf8dQ5T/HEOU&#10;/xxDlP8cQ5T/HMx1AAC8gQAAsYwAAKaSAACblwAAkZsAAIWfAAB5owAAaqcAAGWnDgBjqBwAYKgr&#10;AV2oNgJZp0AEVqdJBlOmUQlQplkMTaVgDkqlaRFHpHIURKR9FkKjiRg/o5caPaOnGzyjuRw7o9Ib&#10;O6LvGzug/ho7n/8ZPJ//GDyf/xg8n/8YPJ//GMR8AAC2iQAAqpIAAJ+XAACVnAAAiaEAAH2mAABx&#10;qgAAZK4AAFqxCABXsRQAVbIjAFOyMAFQsjsCTbJEA0uxTQVIsVUHRbFdCUOxZQtAsG8NPrB6Dzuw&#10;hxE5r5YTN6+mFDavuBQ1sNEUNa7vFDSt/hQ0rP8UNKv/FDSr/xQ0q/8UNKv/FLuFAACvkAAAo5cA&#10;AJidAACMowAAgKgAAHStAABosgAAXLYAAFC6AQBJvA0ASLwZAEa9JwBFvTMAQ709AUG9RwE/vVAC&#10;Pb1YAzq9YQU4vWsGNr13CDS9hAkyvZMKML2kCy+9twwuvtALLrzuDC26/g0suf8NLLj/Diy4/w4s&#10;uP8OLLj/DrOPAACmlwAAm50AAI+jAACDqgAAdrAAAGq1AABeugAAUr4AAEfCAQA9xwYAOMkQADfJ&#10;GwA2yicANcozADTLPQAzy0cAMctRATDLWwEuzGUCLMxxAirMfwMpzJAEJ8yhBCbNtAQlzc4EJcvu&#10;BCTJ/AYjyP8HI8f/ByPH/wcjx/8HI8f/B6mWAACenQAAkqMAAIWrAAB4sgAAa7gAAF++AABSwgAA&#10;R8YAAD3KAAA0zwQAK9QJACbZDwAl2RkAJdolACTaMAAj2zsAI9tFACLcUAAh3VsAIN1oAB7edgAd&#10;3ocBHN+ZARrfrAEZ38QBGN7nARjc+AEY2/8CF9r/Ahfa/wIX2v8CF9r/AqCcAACUowAAh6sAAHmz&#10;AABsugAAX8EAAFLGAABGygAAO84AADHTAAAp2QAAId4FAB7oDgAd6BUAG+keABnpJwAY6jAAFuo5&#10;ABXrQwAU7E4AEuxaABHtZwAQ7ncAEO6KAA7vngAO8LMADfDNAAzv7AAM7fwADOv/AAzr/wAM6/8A&#10;DOv/AJejAACJqwAAe7QAAG28AABfxAAAUsoAAEXOAAA50wAAL9gAACXdAAAd4QAAGOwCABb3CwAU&#10;9xEAEfgXABD4HgAO+SUADfktAAv6NQAJ+z8AB/tKAAT8VwAD/WYAAv53AAD9iwAA/Z8AAPy1AAD8&#10;0QAA/O0AAPz8AAD8/QAA/P0AAPz9AIurAAB9tAAAbr0AAGDGAABSzQAARNIAADfYAAAs3QAAIuEA&#10;ABnlAAAT6gAAEPoAAA7/BgAN/wwACv8QAAf/FAAE/xoAAf8gAAD/JwAA/zAAAP86AAD/RQAA/1MA&#10;AP9iAAD/dQAA/4oAAP+fAAD/swAA/8cAAP/lAAD/5QAA/+UAAP/lAH+0AABwvQAAYccAAFPQAABD&#10;1gAANt0AACriAAAf5gAAFuoAABDtAAAM+gAACf8AAAb/AAAC/wQAAP8JAAD/DQAA/xAAAP8UAAD/&#10;GgAA/yEAAP8pAAD/NAAA/0AAAP9OAAD/XgAA/3IAAP+HAAD/mgAA/6oAAP+5AAD/uQAA/7kAAP+5&#10;AP8gKQH/IicB/yInAf8fKgH/GTAB/xI5Af8QRQH/DVMB/wxgAf8KbQL/CXkC/wmEAv8JjgH/CZYB&#10;/wmdAf8JowH/CakB/wmwAf8ItwH/CL4B/wjIAf8I1gH/COYB/wjxAf8I+wD/CP8A/wj/AP8J/wH/&#10;Cf8B/wn/Af8J/wH/Cf8B/wn/Af8jJgH/JSQA/yUkAP8jJwH/HSwB/xg1Af8VQgH/ElAB/xBdAv8O&#10;agL/DnYC/w6AAv8OigL/DpIC/w6aAv8OoAL/DqYB/w2tAf8NswH/DbsB/w3FAf8N0QH/DeMB/w3v&#10;Af4N+gH6Df8B+Q7/AfkO/wH5Dv8B+A7/AfgO/wH4Dv8B+A7/Af8mIwD/KCAA/yggAP8mIgD/IigB&#10;/yAyAf8cPwH/GUwB/xdZAv8VZQL/E3EC/xN8Av8ThgL/E44C/xKWAv8SnQL/EqMC/xKpAv8SsAL/&#10;ErcC/xLBAv8SzAH9Et8B+RPtAfUT+AHzE/8B8hP/AfET/wLwFP8C8BT/AvAU/wLwFP8C8BT/Av8q&#10;HwD/LBwA/ywbAP8rHQD/KSQA/ygvAf8lOwH/IkgB/x9UAv8dYQL/G20C/xp3Av8agQL/GooC/xqS&#10;Av8amQL9Gp8C/BqmAvsarAL5GrQC+Bq9AvYayALzGtsC7xrqAuwb9wLpG/8C6Bv/A+cc/wPmHP8D&#10;5Rz/A+Ub/wPlG/8D5Rv/A/8tGwD/MBcA/zEVAP8wFgD/MSAA/zAqAP8uNgH/K0MB/yhPAv8mXAL/&#10;JGcC/CNyA/kjfAP3IoUD9SKNA/MilQPyIpsD8CKiA+8iqQPtIrED7CK5A+oixQPoItUD5CPpA+Aj&#10;9gTeI/8E2yT/BNkk/wTYJP8E1yT/BNYk/wTWJP8E1iT/BP8xFgD/NBIA/zYRAP83EwD/ORsA/zgl&#10;AP82MQH/Mz0B/TFKAfguVgL0LWID8CxtA+0rdwPqK4AE6CqIBOYqkATlKpcE4yqeBeEqpQXgKq0F&#10;3iq2BdwqwgXaKtIG1SvnBtAr9QfNLP8Hyyz/B8ks/wfILP8Hxyz/Bscs/wbHLP8Gxyz/Bv81EgD/&#10;OQ4A/zoNAP8+EAD/QBYA/z8gAP89KgD5OzcB8jhEAew2UQLnNVwD4zRnA+AzcgTdM3sF2jKDBtYy&#10;iwbUMpMH0jGaCNAxoQjOMakJzDGyCcsxvArJMcoKxjLhC8Iy8Qu/M/4LvTP/Crsz/wq6M/8JujP/&#10;Cboz/wm6M/8JujP/Cf85EAD/PQsA/0AJAP9EDQD/RhEA/0UZAPdEIwDuQS8A5j88AeA+SgHaPVcC&#10;0zxiBM87bAbMOnUHyTp9Ccc5hQrFOYwLwziUDME4mw3AOKMNvjisDrw4tg+6OMMPuTjXELU47BCy&#10;OfsPsDr/Dq86/w2uOv8MrTr/C606/wutOv8LrTr/C/88DQD/QAYA/0UEAP9JCQD/Sw0A+UoRAO1J&#10;GgDjRiYA2kY2ANFGRQHLRVEDxkRcBcJCZgi/Qm8KvEF3C7pAfw24P4YOtj+OELQ+lRGyPp0SsD6m&#10;E68+sBStPr0Uqz7NFak+5hWmP/cTpED/EqNA/xCiQP8PokD/DqJB/w6iQf8OokH/Dv8/CQD/RAAA&#10;/0oAAPdOAgDsUAYA6k8LAONMEADWTB4AzU0wAMZNPwHATEwEu0tXBrdJYQm0SGkMsUdxDq5GeRCs&#10;RoARqkWIE6hEkBSmRJgWpEOhF6JDqxigQ7cZn0PHGZ1D4BqbRPMXmUX/FZhG/xOYRv8RmEb/EJdG&#10;/xCXRv8Ql0b/EP9CBQD/RwAA908AAOVTAADdVQEA11UGANVSCwDLUxkAw1QrALxUOwG2UkgEsVFS&#10;B61QXAqpTmQNpk1sD6RMdBGhS3sTn0qCFZ1KihebSZMYmUmcGpdIphuVSLIclEjBHZJI2B2QSe8b&#10;j0r+GI9L/xaOS/8Ujkz/Eo5M/xKOTP8Sjkz/Ev9FAAD/SwAA6VMAAN5YAADTWwAAzVsEAMpYBwDC&#10;WBUAulonALNaNwGuWEQEqVdPB6RVWAqhVGANnlNoEJtRbxOYUHYVllB+F5RPhhmSTo4aj06YHI1N&#10;oh2LTa4fik28IIhN0CCHTesfhk/8G4ZQ/xiGUP8WhlD/FIZR/xSGUf8UhlH/FP9HAAD4TwAA5FcA&#10;ANVdAADMYAAAxWACAMFeBQC6XREAs18jAKxfMwGmXkADoVxLB51aVAqZWVwOllhkEZNWaxOQVXIW&#10;jlR6GItUghqJU4och1KUHoVSnh+DUaohgVG4In9RyyJ+UuchflP5HX5U/xp+Vf8XflX/Fn5V/xV+&#10;Vf8VflX/Ff9KAADuUgAA3lsAAM9hAADGZAAAv2UAALpjAgCzYg8ArGMgAKZjMAGgYj0Dm2FIBpZf&#10;UQqSXlkNj1xhEYxbaBOJWm8Whll2GIRYfhqCV4ccf1eQH31WmyF7VqcieVa1I3dWxyR2VuQkdlf3&#10;H3dY/xt3Wf8Zd1n/F3dZ/xZ3Wf8Wd1n/Fv9MAADpVgAA2V8AAMtlAADBaAAAumkAALRoAACtZw0A&#10;pmgcAKBoLQGaZzoDlWVFBpBjTgqMYlcNiWFeEIZfZRODXmwWgF1zGH5cexp7XIMdeVuNH3ZamCF0&#10;WqQjclqyJHFaxCVvWuElcFv2IHFc/xxxXf8acV3/GHFd/xdxXf8XcV3/F/1PAADlWQAA02IAAMdo&#10;AAC9bAAAtm0AAK9sAACnawsAoGwZAJtsKgGVazcCkGlDBYtoTAmHZlQMg2VbEIBjYhN9YmkVemFw&#10;GHhheBp1YIEdc1+LH3BeliJuXqIkbF6wJWtewSZpXt4mal/0IWtg/x1rYf8bbGH/GWxh/xhsYf8Y&#10;bGH/GPVRAADiXAAAz2UAAMNrAAC5bwAAsXEAAKpxAACibwgAm28XAJZwJwCQbzUCi25ABYZsSQiC&#10;alIMfmlZD3toYBJ3ZmYUdWZuF3JldhpwZH4dbWOIH2tjkyJpYqAkZmKuJWVivyZkYtomZGPyImVk&#10;/x5mZP8bZ2T/GWdl/xhnZf8YZ2X/GPBTAADdXwAAy2gAAL9vAAC2cwAArnUAAKZ1AACdcwUAlnMU&#10;AJF0JACLczIChnI+BIFwRwh9b08LeW1XDnZsXhFza2QUcGpsF21qcxpraXwcaGiGH2ZnkSJjZ54k&#10;YWasJWBmvSZfZ9YmX2fxImBo/x5haP8cYmj/GmJo/xliaP8ZYmj/GexXAADZYgAAx2sAALxyAACz&#10;dwAAqnkAAKF5AACXdwEAkHgRAIt4IQCGeC8BgXc7BHx1RQd4dE0KdHJVDnFxXBFucGMUa29qFmhu&#10;cRlmbnocY22EHmBsjyFebJwjXGuqJVpruyZZbNMmWmzvI1ts/x9cbf8cXW3/Gl1t/xldbf8ZXW3/&#10;GehaAADSZgAAw28AALh2AACvewAApn4AAJ1+AACRfAAAinwPAIV9HgCBfS0BfHw5A3d6QwZzeUsJ&#10;cHhTDGx3WhBpdmETZnVoFmN0bxhhc3gbXnKCHltyjSBZcZoiV3GoJFVxuSVUcdAlVHHuIlZx/h5X&#10;cf8cV3H/Glhx/xlYcf8ZWHH/GeNeAADNaQAAv3MAALR6AACrfwAAooIAAJiDAACLgQAAhIENAH+C&#10;GgB7gikBdoE2AnKBQAVuf0kIan5QC2d9Vw5kfF4RYXtmFF56bRdbenYZWXmAHFZ4ix9TeJghUXem&#10;IlB3tyNPd84jT3fsIVB3/R5Rd/8bUnf/GVJ3/xlSd/8ZUnf/Gd5iAADIbgAAu3cAALB/AACnhAAA&#10;nYcAAJKHAACEhwAAfYcJAHiIFgB0iCYAcIgyAmyHPQRohkYGZYVOCWGFVQxehFwPW4NjElmCaxVW&#10;gXQXU4B+GlCAiRxOf5YeTH+lIEp/tiFJf8whSX7rH0p+/BxLfv8aS37/GUx+/xhMfv8YTH7/GNVn&#10;AADDcwAAtnwAAKyEAACiiQAAmIsAAI2NAAB8jQAAdY4EAG+PEgBtkCEAaZAuAWWPOQJijkIEXo5L&#10;B1uNUgpYjFkMVothD1OLaBJQinEUTYl7F0qJhxlIiJUbRoijHUSItB1DiModQ4fqHESG+xpEhv8Y&#10;RYb/F0WF/xdFhf8XRYX/F81tAAC9eAAAsYIAAKeKAACcjgAAkpAAAIaTAAB5lQAAbJcAAGaXDgBj&#10;mBsAYZgpAF6YNQFalz4DV5dHBVWWTwdSllYJT5VeDEyUZg5KlG8QR5N5E0SThRVCkpMXQJKiGD6S&#10;sxk9kskZPZHpGD2Q+hc+j/8WPo//FT6P/xU+j/8VPo//FcVzAAC3fwAArIkAAKGPAACWkwAAi5YA&#10;AH+ZAABznAAAZJ8AAFygCQBZoBQAV6EiAFWhLwBSoTkBUKFDAk2gSwRKoFMFSKBaB0WfYwlDn2wL&#10;QJ52Dj6egxA7npEROZ2gEjidshM3nsgTN53oEjab+hI2mv8SNpn/ETeZ/xE3mf8RN5n/Eb57AACx&#10;hwAApY8AAJuUAACQmAAAhJwAAHegAABrpAAAX6cAAFKqAABNqw4AS6saAEqrJwBIqzMARqs9AUSr&#10;RgFCq04CQKtWAz6rXwU7q2gGOapzCDeqgAk0qo8LMqqfDDGqsAwwqscMMKnnDC+n+g0vpv8NL6X/&#10;DS+l/w0vpf8NL6X/DbaEAACqjgAAnpQAAJSZAACHngAAe6MAAG+oAABjrAAAV68AAEuyAABBtQYA&#10;PrYRAD22HgA7tikAOrc0ADm3PgA3t0cANrdQATS3WgEyt2QCMLdvAy63fAQst4sFKrecBSm3rgYo&#10;uMUFKLfmBSe1+Qcms/8HJrL/CCay/wgmsv8IJrL/CK+NAACilAAAl5oAAIugAAB+pgAAcasAAGWw&#10;AABZtAAATbcAAEK7AAA4vgEAL8IJAC3DEgAswx4AK8MpACrEMwApxD0AKMVHACfFUQAmxVwAJcZo&#10;ACPGdgEixoYBIMaYAR/GqwEex8EBHsbkAR3E+AIcwv8DHMH/AxzB/wQcwf8EHMH/BKWUAACamgAA&#10;jqEAAIGnAABzrgAAZ7QAAFq5AABOvQAAQsAAADjDAAAvxwAAJssEAB7QCgAb0REAGtIaABnSJQAY&#10;0y8AGNM6ABfURAAW1FAAFdVdABTVawAT1nwAEtePABHYpAAQ2bsAENneABDV8wAQ0/8AENL/ARDR&#10;/wEQ0f8BENH/AZyaAACRoQAAg6gAAHWwAABotwAAW70AAE7BAABCxQAAN8gAAC3MAAAk0AAAHNUA&#10;ABXaBQAQ4gsAEOMRAA7kGgAO5CMADeUtAAzlNwAL5kIACuZPAAnnXQAI520ABuaAAAXmlQAE5qsA&#10;AubEAAHm5gAA5/kAAOf/AADm/wAA5v8AAOb/AJOhAACFqQAAd7EAAGm5AABbwAAATsYAAEHKAAA1&#10;zgAAKtIAACHWAAAZ2wAAEt8AAA3jAAAL8QgACfMOAAfzEwAE8hoAAvIiAADyKgAA8jQAAPI/AADy&#10;TAAA8lwAAPJtAADyggAA8pgAAPOtAADzxgAA9OUAAPT2AAD0+wAA9PsAAPT7AIepAAB5sgAAaroA&#10;AFzCAABOyQAAQM4AADPTAAAo2AAAHt0AABXhAAAP5AAACugAAAXzAAAD/QEAAPwIAAD7DQAA+xEA&#10;APsWAAD8HgAA/CYAAPwwAAD9PAAA/kkAAP5aAAD+bQAA/4IAAP+YAAD/rAAA/8AAAP/YAAD/5AAA&#10;/+QAAP/kAHuyAABsuwAAXcQAAE/NAABA0gAAMtkAACbeAAAb4gAAEuYAAAzqAAAF7QAAAPQAAAD/&#10;AAAA/wAAAP8AAAD/BAAA/wkAAP8OAAD/EgAA/xgAAP8hAAD/KwAA/zcAAP9GAAD/WAAA/2sAAP+A&#10;AAD/lQAA/6YAAP+zAAD/uwAA/7sAAP+7AP8bJgD/HCQA/xokAP8VJwD/EC0A/wo2AP8FQwD/AVAB&#10;/wBeAf8AawH/AHYB/wCBAP8AigD/AJIA/wCaAP8AoAD/AKYA/wCsAP8AsgD/ALkA/wDCAP8AzQD/&#10;AN8A/wDsAP8A+AD/AP8A/QD/AP0A/wD9AP8A/QD/AP0A/wD9AP8A/QD/AP8fIwD/HyEA/x4hAP8Z&#10;IwD/EykA/w4yAP8MQAD/CU0B/wdaAf8EZwH/A3MB/wN9Af8DhwH/A48A/wKWAP8CnAD/AqIA/wKo&#10;AP8CrwD/AbYA/wG+AP8ByQD/AdsA/wDqAPwA9gD4AP8A9wL/APcD/wD2BP8A9gT/APYF/wD2Bf8A&#10;9gX/AP8iHwD/IhwA/yEcAP8eHwD/GCQA/xUvAP8SPAD/EEkA/w5WAf8MYgH/C24B/wt5Af8LggH/&#10;C4sB/wuSAf8KmQH/Cp8A/wqlAP8KqwD/CrIA/wq7AP0KxgD7CtQA9wrnAPMK9ADwCv8A7wv/AO4M&#10;/wDtDP8B7Qz/Ae0M/wHtDP8B7Qz/Af8lGwD/JhgA/yUXAP8hGAD/ICEA/x4rAP8aNwD/F0UA/xRR&#10;Af8SXgH/EWkB/xF0Af8RfQH/EIYB/RCOAfwQlQH6EJsB+RChAfcQqAH2EK8B9BC3APMQwgDxENAA&#10;7RDlAOgR8gDmEf4B5BL/AeMS/wHiEv8B4hL/AeES/wHhEv8B4RL/Af8pFgD/KhMA/ykSAP8nEwD/&#10;KBwA/ycnAP8jMwD/ID8A/x1MAP8bWAH8GWQB+BluAfYYeAHzGIEB8RiJAe8YkAHuGJcB7BieAeoY&#10;pAHpGKwB5xi0AeYYvwHkGM0B4BnjAdwa8QHYGv4C1Bv/AtIb/wLRG/8C0Bv/AtAb/wLQG/8C0Bv/&#10;Av8tEgD/Lg8A/y4NAP8vEAD/LxcA/y4hAP8sLQD/KTkA+SZGAPQkUwHvIl4B6yJpAeghcwHmIXwB&#10;4yGEAeEhjAHgIZMB3iGaAdwhoQHaIakB2CGxAtUhvALTIskC0CLfAswj8APII/0DxiT/A8Qk/wPD&#10;JP8DwiT/A8Ek/wPBJP8DwST/A/8wDwD/MgsA/zMIAP82DQD/NhIA/zUaAP0yJQD0MDIA7S0/AOcs&#10;TADiK1gB3StjAdkqbQHVKnYC0ip/AtAqhgLOKo4DzCqVA8oqnAPJKqMExyqsBMUqtgTDKsMFwirV&#10;Bb4r6wW6K/kGuCz/BrYs/wW1LP8FtCz/BbQs/wW0LP8FtCz/Bf80DAD/NgUA/zkDAP88CAD/PA0A&#10;/TsTAPE4HQDoNSkA4DQ3ANkzRgDRNFIBzTNdAckzZwLGM3ADxDJ4BMEygAS/MocFvjKPBrwylga6&#10;MZ4HuDGmB7cxsAi1MrwIszLMCbEy5QmtM/UJqzP/Caoz/wioM/8HqDP/B6cz/wenM/8HpzP/B/83&#10;BwD/OgAA/z4AAPpBAQDxQQYA8T8NAOY8EgDbOh8A0DsxAMo8QADEPE0BwDxYArw7YQO5O2oFtjpy&#10;BrQ6egeyOYEIsDmICa85kAqtOJgKqzihC6k4qgyoOLYNpjjFDaQ43g6hOfENnzr/DJ46/wudOv8K&#10;nDr/CZw6/wmcOv8JnDr/Cf87AgD/PgAA90QAAOZHAADfSAEA2kYGANlACwDNQhkAxUQrAL5EOwC5&#10;REgBtUNTA7FCXASuQmUGq0FsB6lAdAmmQHsKpD+DC6M/ig2hPpMOnz6cD50+pRCbPrERmj6/EZg+&#10;1BKWP+0RlD/8D5NA/w6SQP8MkkH/C5JB/wuSQf8LkkH/C/89AAD/QwAA6UkAAN5OAADTTwAAzU4D&#10;AMpJCADCSRQAu0omALVLNgCvS0MCq0pOA6dJVwWkSGAHoUdnCZ5GbwqcRnYMmkV9DphFhQ+WRI4Q&#10;lESXEpJDoROQQ6wUj0O6FY1DzRWLROgVikX6EolG/xCJRv8OiEb/DYhG/w2IRv8NiEb/Df9AAADy&#10;RwAA408AANRTAADLVQAAxFQAAMBQBAC5TxEAslAiAKxRMgCnUT8ColBKA55PUwWbTlwImE1jCpVM&#10;agyTS3ENkUp5D45KgBGMSYkSikmSFIhInBWGSKgWhUi1F4NIxxiBSOQYgUr3FYBK/xKAS/8QgEv/&#10;D4BL/w6AS/8OgEv/Dv9DAADsSwAA3VMAAM5YAADEWgAAvVoAALhXAQCxVA4AqlYeAKVWLgCfVjsB&#10;m1VGA5dUUAWTU1gIkFJfCo1RZgyLUG0OiE90EIZPfBKEToUTgk6OFYBNmRd+TaQYfE2yGXpNwxp5&#10;Td8aeE70F3hP/xR4T/8SeFD/EHhQ/w94UP8PeFD/D/1GAADnTwAA1lcAAMhcAAC/XwAAt18AALFc&#10;AACqWQwApFoaAJ5bKgCZWzgBlFpDA5BZTAWMWFUIiVdcCoZWYwyDVWoOgVRxEH9TeRJ9U4EUelKL&#10;FnhSlRh2UaEZdFGvG3NRwBtxUdsccVLyGXFT/xVxVP8TclT/EXJU/xByVP8QclT/EPNIAADjUwAA&#10;0FsAAMRgAAC6YwAAs2MAAKxhAACkXgkAnV8XAJhfJwCTXzUBjl5AA4pdSgWGXFIHg1tZCoBaYAx9&#10;WWcOe1huEHhYdRJ2V34UdFaIF3JWkxhvVp8ablWsG2xVvRxrVtUda1bwGmtX/xdrWP8UbFj/EmxY&#10;/xFsWP8RbFj/EfFLAADfVgAAzF4AAMBkAAC3ZwAArmgAAKdmAACfYgYAmGMUAJJkJACNYzIBiWI9&#10;AoRhRwSBYE8HfV9WCXpeXQt3XWQNdVxrEHNccxJwW3sUbluFF2xakBlqWpwbaFmqHGZauh1lWtEd&#10;ZVruG2Vb/hdmW/8VZlz/E2dc/xJnXP8SZ1z/Eu1OAADaWQAAyGEAALxnAACzagAAq2wAAKJqAACZ&#10;ZwIAkmcRAI1nIQCIZy8BhGY7An9lRAR7ZE0GeGNUCXViWwtyYWENcGFpD21gcBJrX3kUaV+DF2Ze&#10;jhlkXpobYl6oHGFeuB1fXs4dX17sG2Bf/RhhX/8VYV//E2Jf/xJiX/8SYl//EupRAADUXAAAxGQA&#10;ALlqAACwbgAAp3AAAJ5uAACUawAAjWoQAIdrHgCDaywAfms4AnpqQgN2aUoGc2hSCHBnWQptZmAN&#10;a2VnD2hkbhFmZHcUZGOBFmFjjBhfYpgaXWKmHFtith1aYswdWmLqHFtj/BhcY/8WXGP/FF1j/xNd&#10;Y/8TXWP/E+ZVAADPXwAAwWgAALZuAACscgAApHQAAJpzAACObwAAh28NAIJvGwB9cCkAeW81AXVu&#10;PwNybUgFbmxQB2tsVwppa14MZmplDmRpbBFhaXUTX2h/FlxoihhaZ5YaWGekHFZntB1VZ8odVWfo&#10;G1Zn+xhXZ/8WV2j/FFhn/xNYZ/8TWGf/E+FYAADLYwAAvWsAALJyAACpdgAAoHgAAJZ3AACIcwAA&#10;gXMLAHx0FwB4dCYAdHQyAXBzPQJtc0YEanJOB2dxVQlkcFwLYXBjDl9vahBcbnMSWm58FVdtiBdV&#10;bJQZU2yjG1FssxxQbMgcT2znG1Fs+hhRbP8VUmz/FFJs/xNSbP8TUmz/E9xcAADHZwAAuW8AAK92&#10;AAClewAAnHwAAJF8AACCeAAAenkHAHV5FAByeiMAbnovAWt5OgJoeUMDZHhLBWF3Ughfd1kKXHZg&#10;DFl1aA9XdHARVHR6E1JzhhZPc5MYTXKhGUxysRpKcsYaSnLlGkty+RdMcv8VTHL/E01y/xJNcv8S&#10;TXL/EtRgAADCawAAtXQAAKt7AACifwAAl4EAAIyBAAB6fgAAc38CAG5/EQBrgB4AaIAsAGWANwFi&#10;gEADX39IBFx+UAZZflcIV31eC1R8Zg1RfG4PT3t4EUx7gxRKepEWSHqfF0Z6rxhFesQYRHrkGEV5&#10;+BZGef8URnj/Ekd4/xFHeP8RR3j/Ec1lAAC9cAAAsXkAAKeAAACchAAAkoYAAIaGAAB3hgAAa4YA&#10;AGaHDQBjhxkAYIgnAF6IMwFbiDwCWIdFA1aHTQRThlQGUIZbCE6FYwpLhGwMSYR2D0aDgRFEg48T&#10;QoOdFECCrhU/g8IVPoLiFT+B9xM/gf8SQID/EUCA/xBAgP8QQID/EMZrAAC3dgAArH8AAKKFAACX&#10;iQAAjIsAAIGNAABzjgAAZY8AAF2PCQBakBQAWJAhAFaRLQBTkDgBUZBBAk6QSQNMkFAESo9YBUeP&#10;YAdFjmkJQo5zC0CNfw0+jY0PPI2cEDqNrBE5jcEROI3hEDiL9hA4iv8POYn/DzmJ/w45if8OOYn/&#10;Dr9yAACyfQAAp4YAAJyKAACRjgAAhpEAAHqTAABtlQAAX5cAAFSZAQBPmQ8ATpoaAEyaJwBKmjIA&#10;SJo8AUaaRAFEmkwCQppUA0CZXAQ+mWYFO5lwBzmYfAg3mIoKNZiaCzOYqwsymL8MMpjfCzGW9Qsx&#10;lf8LMZT/CzGT/wsxk/8LMZP/C7h6AACshQAAoYsAAJaQAACLlAAAf5cAAHKbAABmnQAAWqAAAE6i&#10;AABFpAkAQqQTAECkHwA/pCoAPqU0ADylPgA7pUcBOaVPATelWAI1pWECM6VsAzGleQQvpIcFLaSX&#10;BiykqQYrpL0GKqTeBiqi9Qcpof8HKaD/CCmf/wgpn/8IKZ//CLGCAACliwAAmpEAAJCWAACDmgAA&#10;dp8AAGqiAABepgAAUqkAAEarAAA8rQAANa8MADOwFQAysCEAMbArAC+wNQAusT4ALbFIACyxUQAr&#10;sVsAKbFnASexdAEmsYMBJLGUAiOxpgIisrsCIbLbAiGv8wMgrv8DIK3/BB+s/wQfrP8EH6z/BKqL&#10;AACdkQAAk5cAAIecAAB6ogAAbacAAGCrAABVrwAASbEAAD60AAAztwAAKroDACS8DQAivRUAIb0g&#10;ACG9KgAgvTMAH749AB6+RwAdvlIAHL9eABq/bAAZv3wAGL+OABfAoQAWwLYAFMDTABW+8QAVvP8B&#10;Fbv/ARS6/wIUuv8CFLr/AqGSAACWmAAAip4AAH2kAABvqgAAYq8AAFa0AABKtwAAProAADO9AAAq&#10;wAAAIcQAABnHBQATywsAEcwSABHMGwAQzCUAD80vAA7NOgAOzUYADc1SAA3OYAAMznAAC86DAArO&#10;lwAJzqwACM7GAAjO6AAIzfsACcv/AAnL/wAJy/8ACcv/AJiYAACNngAAf6UAAHGsAABkswAAV7kA&#10;AEq9AAA+wAAAMsMAACjGAAAfygAAF80AABHRAAAM1gUACNkMAAbZEgAF2hsABNokAAPbLgAB2zkA&#10;ANxFAADdUgAA3mIAAN5zAADeiAAA350AAN+zAADfzgAA4O4AAN/6AADf/wAA3/8AAN//AI+fAACB&#10;pgAAc64AAGW1AABYvQAASsIAAD3FAAAxyQAAJswAAB3QAAAU1AAADtkAAAndAAAD4QAAAOMHAADj&#10;DQAA5BIAAOUZAADmIgAA5ysAAOk2AADrQwAA7FIAAOxiAADtdgAA7owAAO6hAADvtwAA79EAAO/r&#10;AADw9gAA8PYAAPD2AISnAAB1rwAAZ7cAAFm/AABLxgAAPMoAAC/OAAAk0gAAGtgAABLcAAAM4AAA&#10;BeMAAADnAAAA6wAAAOsAAADtBQAA7gsAAPAQAADxFQAA8x4AAPQnAAD3MwAA+UAAAPpRAAD7YwAA&#10;/HcAAP2NAAD9owAA/rYAAP7JAAD/3wAA/98AAP/fAHewAABouQAAWsEAAEzKAAA8zwAALtQAACLa&#10;AAAX3gAAEOIAAAnmAAAA6QAAAOwAAADwAAAA9gAAAPYAAAD3AAAA+AAAAPoHAAD7DQAA/REAAP8Z&#10;AAD/IwAA/y8AAP8+AAD/TwAA/2IAAP93AAD/jQAA/58AAP+uAAD/ugAA/7oAAP+6AP8WIwD/FSEA&#10;/xIhAP8OJAD/BioA/wAzAP8AQQD/AE4A/wBcAP8AaAD/AHQA/wB+AP8AhwD/AI8A/wCWAP8AnAD/&#10;AKIA/wCoAP8ArgD/ALUA/wC9AP8AxwD/ANYA/wDnAP4A8wD+AP4A/QD/APwA/wD7AP8A+wD/APsA&#10;/wD7AP8A+wD/AP8aIAD/GR4A/xYeAP8QIAD/CiUA/wQwAP8APQD/AEsA/wBYAP8AZAD/AHAA/wB6&#10;AP8AgwD/AIsA/wCSAP8AmAD/AJ4A/wCkAP8AqgD/ALEA/QC5APsAwwD6ANAA+ADjAPcA8QD2APwA&#10;9AD/APQA/wDzAP8A8wD/APMA/wDzAP8A8wD/AP8dHAD/HBkA/xkZAP8UGwD/Dv/i/+JJQ0NfUFJP&#10;RklMRQAICSEA/wwsAP8JOQD/BUYA/wJTAP8AXwD/AGsA/wB1AP8AfgD/AIYA/wCOAP8AlAD+AJsA&#10;/AChAPoApwD4AK4A9QC1APMAvwDxAMsA8ADfAO4A7gDsAPkA6wD/AOoA/wDqAf8A6QH/AOkB/wDp&#10;Af8A6QH/AP8gFwD/HxQA/xwTAP8XFQD/Fh0A/xMoAP8QNAD/DUEA/wxOAP8JWgD/CGYA/whwAP4H&#10;eQD8B4EA+geJAPgHkAD2BpYA8wadAPEGowDvBqoA7QayAOoGuwDoBsgA5gbcAOQG7ADiCPoA4Ar/&#10;AN4L/wDdC/8A3Qz/ANwM/wDcDP8A3Az/AP8jEgD/IxAA/yEOAP8eEAD/HhgA/xwjAP8YLwD/FDsA&#10;/xJJAPwQVQD4D2AA9A9qAPEPdADvDnwA7Q6EAOsOiwDpDpIA5w6ZAOYOoADkDqcA4g6vAOAOuADe&#10;DsUA3A7aANYQ7ADSEfoAzxL/AM0S/wHMEv8ByxP/AcoT/wHKEv8ByhL/Af8nDwD/JwwA/yUJAP8m&#10;DQD/JRMA/yMcAP8gKAD7HDUA9RpCAO8YTwDqF1oA5hZlAOMWbgDgFncA3hZ/ANwWhwDZFo4A1haV&#10;ANQWnADSF6MA0BerAM4YtQDMGMEAyxjSAMca6AHDG/gBwBv/Ab4c/wG9HP8CvBz/Arwb/wK8G/8C&#10;vBv/Av8rDAD/KwUA/ysDAP8tCQD/LA4A/ykVAPcmIADuIy0A5yE6AOEfSADbH1QA1SBfANEgaADO&#10;IHEAzCF5AMohgQHIIYgBxiGPAcQhlgHDIZ4BwSKmAb8irwG9IrsCvCPKArkj4wK1JPQCsyT/A7Ek&#10;/wOvJP8DryT/A64k/wOuJP8DriT/A/8vBgD/LwAA/zIAAP8zAgD5MggA9y8OAOsrFgDhJyIA2Ccy&#10;ANApQQDLKk4AxipZAMMqYgHAKmsBvSpzAbsqegK5KoICuCqJArYqkAK0KpgDsyqhA7EqqgOvK7UE&#10;rivEBKwr2wSoLO8Epiz+BaQs/wSjLf8Eoi3/BKIs/wSiLP8Eoiz/BP8yAAD/MwAA+TgAAOk5AADi&#10;OQAA3jUHAN4uDQDRLxsAyTEsAMMzOwC9M0gAuTRTAbYzXAGzM2UCsDNtAq4zdAOsMnsDqzKDBKky&#10;igSnMpMFpTKbBqQypQaiMrAHoDK+B58y0QecM+oHmjP7B5g0/weXNP8GljT/BpY0/wWWNP8FljT/&#10;Bf81AAD/OAAA6j4AAN9CAADVQgAAzz8DAM04CADFOBUAvTomALc7NgCyPEMArjxOAao7VwKnO2AD&#10;pTpnA6M6bwShOnYFnzl9Bp05hQebOY0HmTiWCJg4oAmWOKsKlDi4CpM5yguROeULjzr3Co06/wmM&#10;O/8IjDv/B4w7/weMO/8HjDv/B/84AADxPgAA40UAANRJAADLSgAAxUcAAMFBBAC6PxEAs0EhAK1C&#10;MQCoQz4ApENJAaBCUwKdQVsDm0FiBJhAagWWQHEGlD94B5I/fwiQP4gKjz6RC40+mwyLPqYNiT6z&#10;DYg+xA6GP+AOhD/0DYNA/wuDQP8KgkD/CYJB/wiCQf8IgkH/CP88AADrQwAA3EoAAMxPAADDUAAA&#10;vE4AALdJAQCxRg4AqkgcAKRJLACgSToAm0lFAZhITgKUR1cDkkdeBY9GZQaNRmwHi0VzCYlFewqH&#10;RIMLhUSNDINElw6BQ6IPf0OvEH5DwBB8RNoRe0TxD3pF/w16Rv8Lekb/CnpG/wl6Rv8Jekb/CfU+&#10;AADmSAAA008AAMdUAAC9VQAAtlQAALBQAACpTAsAok0YAJ1OKACYTjYAlE5BAZBNSwKNTVMEikxa&#10;BYdLYQaFS2gIg0pvCYBKdwt+SX8MfEmJDnpIkw94SJ8Qd0isEnVIvBJ0SdITc0nuEXJK/w9ySv8N&#10;ckr/C3JK/wtySv8Kckr/CvJCAADgTAAAzlMAAMFYAAC4WgAAsFkAAKlWAACiUgcAm1IVAJZTJACR&#10;UzIAjVM+AYlSRwKGUVAEg1FXBYBQXgZ+T2UIe09sCXlOcwt3TnsNdU2FDnNNkBBxTZwSb02pE25N&#10;uRRsTc4UbE3rE2xO/RBsT/8ObE//DGxP/wtsT/8LbE//C+5FAADcUAAAyVcAAL1cAAC0XgAArF4A&#10;AKRbAACcVgQAlVYSAJBXIQCLWC8Ah1c7AYNWRAJ/Vk0DfFVUBXpUWwZ3VGIIdVNoCXNTcAtxUngN&#10;b1KCD21RjRFrUZkSaVGmFGdRthVmUcsVZVLpFGVS+xFmU/8PZlP/DWZT/wxmU/8MZlP/DOpJAADV&#10;UwAAxVoAALpfAACwYgAAqGIAAJ9fAACWWgAAj1oQAIpbHgCFWywAgVs4AX1bQQJ6WkoDd1lRBHRY&#10;WAZxWF8Hb1dmCW1XbQtrVnYNaVZ/D2dVihFlVZcTY1WkFGFVtBVgVcgWX1XnFWBW+hJgVv8PYVf/&#10;DmFX/w1hV/8MYVf/DOdMAADRVgAAwV4AALZjAACtZgAApGYAAJtkAACQXgAAiV4OAIRfGwCAXykA&#10;fF81AXhfPwJ0XkcDcV1PBG9cVgVsXFwHaltjCWhbawtmWnMNZFp9D2JaiBFfWZQTXlmiFFxZshVb&#10;WcYWWlnlFVta+RJbWv8QXFr/Dlxa/w1cWv8NXFr/DeNPAADNWQAAvmEAALNmAACpaQAAoGoAAJdo&#10;AACLYgAAg2IMAH5jGAB6YyYAdmMyAHNjPAFvYkUCbGFMBGphVAVnYFoHZWBhCGNfaQphX3EMX157&#10;Dl1ehhFaXpMSWF2gFFddsBVWXsQWVV7jFVZe9xJWXv8QV17/Dlde/w1XXv8NV17/Dd5TAADIXQAA&#10;u2QAALBqAACmbQAAnW4AAJNtAACFZwAAfmcJAHhnFQB0ZyMAcWgvAG5nOQFrZ0ICaGZKA2VmUgVj&#10;ZVgGYGVfCF5kZwpcZG8MWmN5DlhjhBBVYpESU2KfE1JirhVRYsIVUGLhFVFi9hJRYv8QUmL/DlJi&#10;/w1SYv8NUmL/DdlWAADEYAAAt2gAAKxuAACjcQAAmnMAAI9xAAB/awAAeGsFAHJrEgBubB8Aa2ws&#10;AGhsNwFmbEACY2tIA2BrTwRealYGXGpdB1lpZQlXaW0LVWl3DVNogg9QaI8RTmedE01nrBRLaMAU&#10;S2jeFEtn9RJMZ/8PTGf/Dk1n/w1NZ/8NTWf/DdJaAADAZAAAs2wAAKlyAACgdgAAlncAAIp2AAB5&#10;cQAAcXEAAGtxDwBocRwAZnIoAGNyNABgcj0BXnJFAltxTQNZcVQFV3BbBlRwYwhSb2sKUG90DE1u&#10;gA5Lbo0QSW6bEUdtqxJGbr4TRW7cEkZt9BFGbf8PR23/Dkds/w1HbP8NR2z/DcxfAAC8aQAAsHEA&#10;AKV3AACcewAAkXwAAIZ7AAB1eAAAa3cAAGV3DABheBcAX3gkAF15MABaeToBWHlCAlZ4SgJTeFEE&#10;UXdYBU93YAdMdmgISnZyCkh1fQxFdYoOQ3WZD0J1qRBAdbwQQHXZEEB08w9AdP8OQXP/DUFz/wxB&#10;c/8MQXP/DMZkAAC3bgAAq3YAAKJ8AACXfwAAjIEAAIGBAABygAAAZX8AAF1/CABZfxMAV4AgAFWA&#10;KwBTgTYAUYA+AU+ARgJNgE4CS39VA0l/XQVGf2YGRH5wCEJ+ewk/fogLPX2XDDx9pw06fboOOn7W&#10;DTp88Q06e/8MOnv/Czp6/ws6ev8LOnr/C8BpAACydAAAp3wAAJ2BAACShAAAh4YAAHuHAABuhwAA&#10;YIcAAFWHAQBQiA4ATogaAE2JJgBLiTAASYk6AEiJQgFGiUoBRIlSAkKJWgNAiGMEPYhtBTuIeAY5&#10;h4YIN4eVCTWHpgo0h7kKM4fTCjOG8Akzhf8JM4T/CTOD/wkzg/8JM4P/CblwAACtegAAooIAAJeH&#10;AACNigAAgYwAAHWOAABojwAAWpAAAE+RAABHkgoARJITAEOTHwBBkyoAQJM0AD+TPQA9k0UAO5NN&#10;ATqTVgE4k18CNpNpAzSTdQMykoMEMJKTBS6SpAYtkrcGLJLRBiyR7wYrj/8GK47/BiuN/wcrjf8H&#10;K43/B7N4AACnggAAnIgAAJGMAACHkAAAepMAAG2VAABhlwAAVZkAAEmbAAA/nAEAOZ0OADedFwA2&#10;niIANJ4sADOeNQAynj4AMZ5HADCfUAAun1oALZ9kASufcQEpnn8CJ56QAiaeoQIknrUCI57OAiOd&#10;7gMjm/4DIpr/BCKZ/wQimf8EIpn/BKyBAACgiAAAlY4AAIuSAAB/lgAAcpoAAGWdAABZoAAATqMA&#10;AEKkAAA3pgAALqgFACmpDwAoqRgAJ6oiACaqLAAlqjUAJKo/ACOqSAAiq1MAIateACCragAeq3kA&#10;HauLABurnQAaq7EAGavKABmq7AEZqP0BGKf/Ahim/wIYpv8CGKb/AqWJAACZjwAAj5QAAIOZAAB1&#10;ngAAaKIAAFymAABQqQAARKwAADmuAAAvsAAAJrMAAB61BgAZtw8AGLcXABe3IQAWtyoAFbc0ABS4&#10;PgATuEkAErhUABK5YgARuXEAELmDAA+5lwAOuawADbnEAA245wAOtvsADrX/AA60/wAOtP8ADrT/&#10;AJyQAACSlQAAhpsAAHmgAABrpgAAXqsAAFKvAABGsgAAOrUAAC+3AAAlugAAHb0AABXAAAAQwwYA&#10;C8YOAArFFQAJxR4ACMUoAAfFMgAGxj0ABcZJAAXGVwADxmYAAsZ3AAHGiwAAxqAAAMW2AADG0gAA&#10;xe8AAMX8AADF/wAAxf8AAMX/AJWWAACJnAAAe6MAAG2pAABgrwAAU7QAAEa4AAA6uwAALr4AACTB&#10;AAAbxAAAE8cAAA7KAAAIzgEAAdAKAADQEAAA0BYAANEeAADSJwAA0zEAANQ8AADVSQAA1lgAANZp&#10;AADWfAAA1pIAANanAADWvwAA1uAAANbzAADW/gAA1v8AANb/AIydAAB+pAAAb6sAAGGyAABUuQAA&#10;Rr0AADnBAAAtxAAAIscAABnLAAARzgAADNIAAAXVAAAA2wAAANwDAADdCgAA3g8AAN8UAADhHAAA&#10;4iQAAOQuAADmOgAA50kAAOhZAADoawAA6YEAAOmYAADprQAA6cUAAOniAADp8gAA6fUAAOn1AICl&#10;AABxrQAAY7UAAFW8AABHwgAAOcYAACzKAAAgzgAAFtIAAA/WAAAI2wAAAN8AAADjAAAA5QAAAOcA&#10;AADoAQAA6gcAAOsNAADtEQAA7xgAAPEhAADzKwAA9jgAAPdIAAD4WgAA+W0AAPqEAAD6mwAA+q8A&#10;APrCAAD62gAA+t8AAPrfAHSuAABltgAAVr4AAEjGAAA5ywAAK9AAAB/UAAAU2gAADd8AAAXjAAAA&#10;5gAAAOkAAADtAAAA7wAAAPEAAADzAAAA9QAAAPYCAAD4CQAA+g4AAP0TAAD/HAAA/ygAAP82AAD/&#10;RwAA/1oAAP9uAAD/hQAA/5oAAP+rAAD/uQAA/7wAAP+8AP8RIAD/EB4A/wweAP8EIQD/ACcA/wAw&#10;AP8APgD/AEwA/wBZAP8AZQD/AHAA/wB6AP8AgwD/AIsA/wCSAP8AmAD/AJ4A/wCkAP8AqgD/ALAA&#10;/wC4AP8AwgD/AM4A/wDiAP4A8AD9APsA+wD/APsA/wD7AP8A+gD/APoA/wD6AP8A+gD/AP8UHAD/&#10;EhoA/w4aAP8IHAD/ACEA/wAtAP8AOgD/AEgA/wBVAP8AYQD/AGwA/wB2AP8AfwD/AIcA/wCOAP8A&#10;lAD/AJoA/gCgAP0ApgD8AKwA+wC0APkAvQD4AMkA9wDcAPUA7ADzAPgA8wD/APIA/wDxAP8A8AD/&#10;APAA/wDwAP8A8AD/AP8XGAD/FRYA/xEVAP8MFwD/BR0A/wAoAP8ANgD/AEMA/wBQAP8AXAD/AGcA&#10;/wBxAP8AegD8AIIA+gCJAPgAkAD3AJYA9QCcAPQAogDzAKgA8QCwAPAAuADuAMMA7ADTAOoA5wDp&#10;APUA5wD/AOYA/wDlAP8A5QD/AOUA/wDlAP8A5QD/AP8aEwD/GBEA/xQQAP8PEQD/DRkA/wokAP8F&#10;MAD/AT4A/wBLAP8AVwD+AGIA+gBsAPUAdQDyAH0A8ACEAO4AiwDsAJEA6wCXAOkAngDnAKQA5gCs&#10;AOQAtADiAL8A4ADNAN4A4wDcAPIA2gD9ANgA/wDWAP8A1QH/ANUB/wDVAv8A1QL/AP8eEAD/HA0A&#10;/xcLAP8VDgD/FBUA/xEfAP8OKgD/CzgA/QhFAPgGUQD0BFwA7gRmAOoEbwDmA3cA5AR/AOIEhgDg&#10;BIwA3gSTAN0FmgDbBaAA2AWoANUFsQDSBbsA0AbJAM4H4ADMCPEAyQr/AMcL/wDGDP8AxQz/AMUM&#10;/wDFDP8AxQz/AP8hDAD/IAYA/xwDAP8dCgD/GxAA/xgYAP8UIwD2ETAA7w4+AOoOSgDlDVYA4Q1g&#10;AN0NaQDZDXEA1Q15ANMNgQDRDYgAzw2PAM0OlgDLDp0Ayg6lAMgOrgDGD7kAxBDIAMIQ3wC+EfIA&#10;uxL/ALkT/wC3E/8BthP/AbYT/wG2E/8BthP/Af8lBgD/IwAA/yMAAP8kAwD/IQoA/R0RAPEaGwDo&#10;FicA4RQ1ANoTQwDTFE8AzhVZAMsVYwDIFmsAxRZzAMMXewDBF4IAwBiJAL4YkAC8GJgAuxmgALkZ&#10;qQC3GbQAtRrCALQa1gCwG+0BrRz8Aasd/wGpHf8BqR3/Aagd/wGoHf8BqB3/Af8oAAD/JwAA/ioA&#10;AO8qAADnJwEA5yIJAOQdEADZGx0Azx0tAMkePADEIEkAvyBTALwhXQC5IWUAtyJtALUidACzInwA&#10;sSKDAbAiigGuIpIBrCObAasjpAGpI68BpyO8AaYkzgGjJOgCoCX5Ap4l/wKdJf8CnCX/Apsl/wKb&#10;Jf8CmyX/Av8sAAD/LQAA7TIAAOI0AADaMwAA0y4DANIlCgDJJRcAwScnALspNgC2KkMAsitOAK8r&#10;VwCsK2AAqitnAagrbwGmK3YBpCt9AaMrhAKhK40CnyuVAp4rnwKcK6oDmiu2A5ksxwOXLOIDlC31&#10;BJIt/wORLf8DkC7/A5At/wOQLf8DkC3/A/8wAADyMwAA5DoAANY9AADMPAAAxzkAAMMxBQC9LhEA&#10;tTAhALAyMACrMz0ApzNJAKQzUgChM1oBnzNiAZwzaQKaM3ACmTN3ApcyfwOVMocDkzKQBJIymgSQ&#10;MqUFjjKxBY0zwgaLM9wGiTTyBoc0/wWGNP8FhjT/BIU0/wSFNP8EhTT/BPwzAADrOgAA3EEAAM1E&#10;AADDRAAAvUEAALg7AQCyNw4AqzgcAKU5KwChOjgAnTtEAJo7TQGXOlYBlDpdApI6ZAKQOmsDjjly&#10;A4w5egSKOYIFiTmLBYc5lQaFOaAHgzmtB4I5vAiBOdMIfzruCH06/gd8O/8GfDv/BXw7/wV8O/8F&#10;fDv/BfQ3AADlQAAA0kcAAMVKAAC8SwAAtUkAAK9DAACpPgsAoj8XAJ1AJgCYQTQAlEE/AJFBSQGO&#10;QVEBi0BZAolAYAOHQGcDhT9tBIM/dQWBP30Gfz6HB30+kQh7PpwJej6pCXg+uAp3P80KdT/qCnRA&#10;/Ah0QP8HdED/BnNA/wZzQP8Gc0D/BvE7AADfRQAAzEwAAL9PAAC2UAAArk8AAKdKAACgRAcAmkUU&#10;AJVGIgCQRjAAjEc8AIlGRQGGRk4Bg0ZVAoFFXAN+RWMEfERqBHpEcQV5RHkGd0SCCHVDjQlzQ5kK&#10;cUOmC3BDtQxuRMkMbUTnDG1F+gpsRf8IbEX/B2xF/wdsRf8HbEX/B+w/AADYSQAAx1AAALtUAACx&#10;VQAAqVQAAKFQAACZSgIAkkkRAI1KHwCJSywAhUw4AIJLQgF/S0oBfEpSAnlKWAN3Sl8EdUlmBXNJ&#10;bQZxSXYHb0h/CG1IiglsSJYLakijDGhIsg1nSMUNZknkDWZJ+AtmSf8JZkr/CGZJ/wdmSf8HZkn/&#10;B+hDAADSTQAAwlMAALdYAACtWQAApFgAAJxVAACTTgAAjE4OAIdPGwCCTykAf1A1AHtQPwF4T0cB&#10;dk9PAnNOVQNxTlwEb01jBW1NagZrTXIHaU18CGdMhwplTJMLY0ygDWJMrw5hTcIOYE3hDmBN9gxg&#10;Tv8KYE7/CWBO/whgTv8IYE7/CONHAADNUAAAvlcAALNbAACqXQAAoV0AAJhaAACNUwAAhlIMAIBT&#10;GAB8UyUAeVQxAHVUPABzU0QBcFNMAm1SUwJrUlkDaVJgBGdRaAZlUXAHY1F5CGFRhApgUJEMXlCe&#10;DVxQrQ5bUcAOWlHeD1pR9QxaUv8KW1L/CVtR/whbUf8IW1H/CN9KAADJUwAAu1oAALBfAACmYQAA&#10;nWEAAJReAACIVwAAgFYKAHpXFQB2VyIAc1guAHBXOQBtV0EBaldJAmhWUAJmVlcDZFZeBGJVZQVg&#10;VW0HXlV3CFxVggpaVY4MWVWcDVdVqw5WVb4PVVXbD1VV8w1VVf8LVlX/CVZV/wlWVf8IVlX/CNtN&#10;AADFVwAAuF4AAK1iAACjZQAAmmUAAJBjAACDXAAAe1sGAHVbEgBxWx8AblwrAGtcNgBoWz8BZVtH&#10;AWNbTgJhWlUDX1pcBF1aYwVbWmsGWVl1CFdZgApVWYwLVFmaDVJZqg5RWbwOUFnYDlBZ8g1RWf8L&#10;UVn/ClFZ/wlRWf8IUVn/CNRRAADCWgAAtGEAAKpmAACgaAAAl2kAAIxnAAB9YAAAdV8DAG9fEABr&#10;XxwAaGAoAGZgMwBjYDwBYWBEAV9fTAJcX1MDW19aBFlfYQVXXmkGVV5zCFNefglRXYoLT12ZDE1d&#10;qA1MXroOS17UDkte8QxMXv8LTF3/Ckxd/wlMXf8ITF3/CM9UAAC+XgAAsWUAAKdqAACdbQAAlG0A&#10;AIlsAAB4ZQAAb2QAAGlkDgBlZBkAYmQlAGBlMABeZToAXGVCAVplSgJYZFECVmRYA1RkXwRSZGcF&#10;UGNxB05jewlMY4gKSmOXC0hjpgxHY7gNRmPRDUZj7wxGYv8KR2L/CUdi/wlHYv8IR2L/CMpYAAC6&#10;YgAArmkAAKNuAACacQAAkHIAAIRxAAB0awAAaWkAAGNpCwBfaRUAXGohAFpqLQBYazYAVms/AVVr&#10;RwFTak4CUWpVA09qXQRNamUFSmluBkhpeQdGaYYJRGmVCkNopQtBabcMQGnPDEBo7gtBaP8KQWf/&#10;CUFn/whCZ/8IQmf/CMVdAAC2ZgAAqm0AAKBzAACWdgAAi3cAAIB2AABwcgAAZXEAAFxwBwBYcBEA&#10;VnAdAFRxKABScTMAUHE8AE9yRAFNcUsBS3FTAklxWgNHcWIERXBsBUNwdwZBcIQHP3CTCD1vowk7&#10;cLUKO3DNCjpv7Ak7bv4IO27/CDtt/wc7bf8HO23/B79iAACxawAApnMAAJ15AACSewAAh3wAAHt8&#10;AABtegAAYHgAAFZ3AQBQdw4ATngYAEx4JABLeS4ASXk3AEh5QABGeUgBRHlPAUJ5VwJBeWACP3hp&#10;Azx4dAQ6eIIFOHiRBjd4oQc1eLMHNHjLBzR36wc0dv0HNHX/BzV1/wY1dP8GNXT/BrloAACtcQAA&#10;onkAAJh+AACNgAAAgoEAAHaCAABpgQAAW4EAAFGBAABIgAoARYETAEOBHgBCgikAQYIyAECCOwA+&#10;gkMAPYJLADuCUwE5glwBN4JmAjWCcQMzgn8DMYGOBDCBnwQugbEFLYHIBS2B6QQtf/wFLX7/BS19&#10;/wUtff8FLX3/BbNuAACoeAAAnX8AAJKDAACIhgAAfYcAAHCIAABjiQAAVYoAAEuKAABBigIAO4sO&#10;ADmLFwA4jCIAN4wsADaMNQA0jD0AM4xGADKNTwAxjVgAL41iAS2MbgErjHsBKoyLAiiMnAImjK8C&#10;JYzGAiWL6AIlivsDJYj/AyWI/wMlh/8DJYf/A612AACjgAAAl4UAAI2JAACCjAAAdo4AAGmQAABc&#10;kgAAUJMAAESUAAA6lQAAMZYIAC2XEQAslxoAK5ckACqXLQAplzYAKJg/ACeYSAAmmFIAJZhcACOY&#10;aAAimHcAIJiHAB+YmQEdmKwBHJjDARyX5QEclfoBG5T/ARuT/wIbk/8CG5P/Aqd/AACchgAAkYsA&#10;AIePAAB6kgAAbZUAAGGYAABVmwAASZ0AAD2eAAAznwAAKqEAACGjCgAfoxEAHqMaAB2kJAAcpC0A&#10;G6Q2ABqkPwAZpEoAGKRVABalYQAVpXAAFKWBABOllAASpagAEaW/ABCk4gARovgAEaH/ABGg/wER&#10;oP8BEaD/AaCGAACVjAAAjJEAAH+VAABxmgAAZJ4AAFihAABMpAAAQKYAADWnAAAqqQAAIqwAABmu&#10;AAASsAkAELEQABCxGAAOsSIADrErAA2xNQANsUAADLFLAAuxWAAKsWcACLF4AAexiwAFsaAABLC1&#10;AASw0AAEsO8ABa/+AAau/wAGrv8ABq7/AJiOAACPkwAAgpgAAHWdAABnogAAWqcAAE6rAABBrQAA&#10;Na8AACuxAAAhtAAAGLYAABG5AAANvAMAB74MAAO9EgABvRkAAL4iAAC+KwAAvjYAAL5BAAC/TgAA&#10;v1wAAL9tAAC/gAAAvpUAAL6qAAC+wgAAveQAAL32AAC9/wAAvf8AAL3/AJKUAACFmgAAeKAAAGqm&#10;AABcqwAAT7AAAEKzAAA1tgAAKrgAACC7AAAXvgAAEMEAAAvEAAAExwAAAMkHAADJDQAAyRIAAMoZ&#10;AADLIgAAyysAAM01AADOQQAAzlAAAM9gAADPcgAAz4cAAM+dAADPswAAz84AAM/rAADO+AAAzv4A&#10;AM7+AIibAAB6ogAAbKgAAF6vAABQtQAAQrkAADW8AAApvwAAHsIAABXGAAAOyQAACMwAAADQAAAA&#10;0wAAANUAAADWBgAA2AwAANkRAADbFgAA3B8AAN4oAADgNAAA4kEAAOJRAADjYwAA43cAAOSOAADk&#10;pAAA5LoAAOXUAADl6gAA5fMAAOXzAHyjAABuqgAAYLIAAFG5AABDvgAANcIAACjGAAAcyQAAE80A&#10;AAzRAAAE1QAAANoAAADeAAAA4QAAAOIAAADkAAAA5QMAAOcJAADpDgAA6xIAAO0aAADvJAAA8jEA&#10;APRBAAD0UwAA9WYAAPV8AAD2kwAA9qkAAPe8AAD3zgAA998AAPffAHCsAABhtAAAU7sAAEXDAAA2&#10;xwAAJ8wAABvQAAAR1QAACtsAAADfAAAA4gAAAOUAAADpAAAA7AAAAO0AAADwAAAA8QAAAPMAAAD1&#10;BAAA9woAAPoQAAD8FgAA/yEAAP8uAAD/QAAA/1MAAP9oAAD/gAAA/5YAAP+oAAD/tgAA/78AAP+/&#10;AP8NHAD/ChsA/wIbAP8AHgD/ACQA/wAuAP8APAD/AEoA/wBWAP8AYwD/AG0A/wB3AP8AfwD/AIcA&#10;/wCOAP8AlAD/AJoA/wCgAP8ApgD/AKwA/wC0AP8AvQD/AMkA/gDdAP0A7QD8APoA+wD/APoA/wD5&#10;AP8A+gD/APoA/wD6AP8A+gD/AP8QGQD/DRcA/wYWAP8AGAD/AB4A/wAqAP8ANwD/AEUA/wBSAP8A&#10;XgD/AGkA/wByAP8AewD/AIIA/wCJAP8AkAD+AJYA/QCcAPwAoQD7AKgA+QCvAPgAuAD2AMMA9ADS&#10;APMA5wDyAPYA8AD/AO8A/wDwAP8A7wD/AO8A/wDuAP8A7gD/AP8SFAD/DxIA/wsSAP8AEgD/ABoA&#10;/wAlAP8AMwD/AEAA/wBNAP8AWQD/AGQA/QBtAPsAdgD5AH0A9wCEAPUAiwD0AJEA8wCXAPEAnQDw&#10;AKMA7gCqAOwAswDqAL0A6ADLAOcA4QDlAPEA4wD9AOMA/wDiAP8A4QD/AOEA/wDgAP8A4AD/AP8U&#10;EAD/EQ4A/w0NAP8HDwD/AhUA/wAgAP8ALQD/ADoA/wBHAPkAUwD1AF4A8gBoAPAAcADtAHgA6wB/&#10;AOkAhQDoAIwA5gCSAOUAmADjAJ8A4QCmAN8ArgDcALgA2gDFANYA2QDUAOwA0gD5ANEA/wDPAP8A&#10;zgD/AM4A/wDOAP8AzgD/AP8XDAD/FAgA/w8FAP8OCwD/DBEA/wcaAP8BJgD8ADQA9ABBAO0ATQDp&#10;AFgA5gBiAOMAagDgAHIA3gB5ANsAgADZAIYA1gCNANMAkwDRAJoAzwChAM0AqgDLALMAyQC/AMYA&#10;0ADFAOgAwwD2AMEA/wDAAv8AvwP/AL8D/wC/A/8AvwP/AP8bBgD/FwAA/xQAAP8TBQD/EQ0A/w4U&#10;APkKHwDwBiwA5gM5AOADRgDcA1EA1gRbANIEZADPBWwAzAVzAMoFegDIBYEAxgWHAMUGjgDDBpYA&#10;wQadAL8GpgC9BrAAuwe8ALkIzQC4CuUAtQv3ALMN/wCxDf8AsA3/ALAO/wCvDv8Arw7/AP8eAAD/&#10;GwAA/xsAAPoaAAD1FgUA9hENAOsOFQDiCyIA2AsxANAMPgDLDUoAxw1VAMQOXgDBDmYAvw5tAL0O&#10;dAC7D3sAuQ+CALcQigC2EJEAtBCaALIQowCwEa0ArxG6AK0RygCqEuUApxT3AKUV/wCjFf8AohX/&#10;AKIV/wCiFf8AohX/AP8iAAD/IAAA8CMAAOYkAADgIQAA3BkFANsQDADQERkAyBMpAMIVNwC9FkQA&#10;uRdOALUXVwCzGGAAsBhnAK4YbgCsGXUAqxl8AKkZhACoGowAphqUAKQangCjG6gAoRu0AJ8cxQCe&#10;HN8Amh3zAZge/wGXHv8Blh//AZUf/wGVH/8BlR//Af8mAAD0JwAA5i0AANovAADPLQAAyicAAMcf&#10;CADBHBMAuh4iALQfMQCvID0AqyFIAKgiUgCmIloAoyNiAKEjaQCgI28AniN3AJwjfgCbI4YAmSSP&#10;AZckmQGWJKMBlCSwAZIlvwGRJdYBjibvAYwn/wKLJ/8Ciif/Aokn/wKJJ/8BiSf/AfopAADsMAAA&#10;3TYAAM04AADENwAAvjIAALorAgC1JQ4AricdAKgpKwCkKjgAoCpDAJ0rTACaK1UAmCtcAJYrYwCU&#10;K2oBkitxAZAseAGPLIEBjSyKAYsslAKKLJ8CiCyrAoYsugKFLc4Dgy7qA4Eu/AOALv8Cfy7/An8u&#10;/wJ+Lv8Cfi7/AvQuAADkNwAA0j0AAMU/AAC7PwAAtDwAAK81AACpLwsAoy8XAJ4xJgCZMjMAljI+&#10;AJIzSACQM1AAjTNYAIszXgGJM2UBhzNsAYYzcwGEM3wCgjOFAoAzjwN/M5oDfTOnA3wztQR6M8kE&#10;eTTmBHc1+QR2Nf8DdTX/A3U1/wN1Nf8DdTX/A/AzAADdPQAAykMAAL5FAAC1RgAArUMAAKY9AACg&#10;NgYAmTYTAJQ4IQCQOS4AjDk5AIk5QwCHOUwAhDlTAYI5WgGAOWEBfjloAnw5bwJ6OXcCeTmAA3c5&#10;iwR1OZYEdDmjBXI5sQVxOcQGbzriBm469wVuO/8EbTv/BG07/wNtOv8DbTr/A+o5AADVQgAAxEgA&#10;ALlLAACvSwAAp0kAAJ9EAACYPgEAkTwQAIw9HQCIPioAhD81AIE/PwB+P0gAfD9PAXo/VgF4P10B&#10;dj5kAnQ+awJyPnMDcD58A28+hwRtPpMFaz6gBmo+rgZpP8AHZz/eB2c/9QZmQP8FZkD/BGZA/wRm&#10;P/8EZj//BOU9AADPRgAAv0wAALRPAACqUAAAok8AAJlKAACRRAAAikENAIRCGQCAQyYAfUQyAHpE&#10;PAB3REQAdURMAXJEUwFwQ1kBb0NgAm1DZwJrQ28DaUN5BGhDgwVmQ48GZEOdB2NDqwdhQ70IYETZ&#10;CGBE8wdgRP8GX0T/BV9E/wRgRP8EYET/BOBBAADKSgAAu1AAALBTAACnVQAAnlMAAJVPAACLSQAA&#10;g0cLAH1HFQB5RyIAdkguAHNIOABxSEEAbkhJAWxIUAFqSFYBaEhdAmZHZAJlR2wDY0d2BGFHgAVg&#10;R40GXkeaB1xHqQhbSLsIWkjUCFpI8QdaSf8GWkn/BVpI/wVaSP8EWkj/BNtEAADGTQAAuFMAAK1X&#10;AACjWQAAmlgAAJFUAACGTgAAfUsIAHdLEgBzTB8AcEwrAG1MNQBrTD4AaExGAGZMTQFkTFMBYkxa&#10;AmFMYgJfTGoDXkxzBFxLfgVaS4oGWEuYB1dMpwhWTLkJVUzRCVRM7whUTf8GVUz/BlVM/wVVTP8F&#10;VUz/BdVIAADCUQAAtVcAAKpbAACgXAAAl1wAAI1ZAACBUwAAd08EAHFPEABuUBwAalAoAGhQMgBl&#10;UDsAY1BDAGFQSgFfUFEBXVBYAlxQXwJaUGcDWFBxBFdQewVVUIgGU1CWB1JQpQhQULcJUFDOCU9Q&#10;7QhQUP8HUFD/BlBQ/wVQUP8FUFD/BdBLAAC/VAAAsloAAKdeAACdYAAAlGAAAIldAAB8VwAAclQA&#10;AGxTDgBoVBkAZVQkAGJULwBgVDgAXlRAAFxUSAFaVE8BWVRWAVdUXQJVVGUDVFRuBFJUeQVQVIYG&#10;TlSUB01UpAhLVLUIS1TMCUpU6whLVP4HS1T/BktU/wVLVP8FS1T/BcxOAAC7VwAArl4AAKRiAACa&#10;ZAAAkWQAAIZiAAB3WwAAbVgAAGZYDABiWBYAX1giAF1ZLABbWTYAWVk+AFdZRgBWWU0BVFlUAVJZ&#10;WwJRWWMDT1lsA01ZdwRLWIQFSViSB0hYogdHWbMIRlnKCEVZ6ghGWf0GRlj/BkZY/wVHWP8FR1j/&#10;BcdSAAC4WwAAq2EAAKFmAACYaAAAjmkAAINnAAByYAAAaF4AAGFdCQBcXRMAWl0eAFddKQBWXjMA&#10;VF47AFJeQwBRXkoBT15SAU5eWQJMXmECSl5qA0hedQRGXoIFRF2QBkNeoAdBXrEHQF7IB0Be6AdA&#10;XfwGQV3/BUFd/wVBXP8FQVz/BcNWAAC0XwAAqGYAAJ5qAACVbQAAim0AAH9sAABvZwAAZGQAAFti&#10;BQBWYhAAVGIbAFJjJQBQYy8ATmQ4AE1kQABLZEgASmRPAUhkVwFGZF8CRWRoAkNkcwNBY38EP2OO&#10;BT1jngY8Y7AGO2TGBjtk5gY7Y/oFO2L/BTti/wU8Yf8EPGH/BL5bAACwYwAApWoAAJtvAACRcgAA&#10;hnIAAHtxAABsbQAAYGsAAFVpAABPaA0ATWkXAEtpIQBJaisASGo0AEdqPQBFa0QARGtMAEJrVAFB&#10;a1wBP2plAj1qcAI7an0DOWqMBDdqnAQ2aq4FNWrEBTVq5QU1afkENWn/BDVo/wQ1aP8ENWj/BLlg&#10;AACsaQAAoXAAAJh1AACNdwAAgncAAHd3AABpdAAAXHMAAFFxAABIcAoARXASAENxHQBCcScAQHIw&#10;AD9yOAA+ckAAPXJIADtyUAA6clkBOHJjATZybQI0cnoCM3KJAzFymgMvcqwDLnLBAy5y4wMucfgD&#10;LnD/Ay5v/wMub/8DLm//A7NmAACnbwAAnXYAAJN6AACIfAAAfn0AAHJ9AABkfAAAV3sAAEx6AABC&#10;eQMAPHkOADp6FwA5eiEAOHoqADd7MwA2ezsANHtEADN7TAAye1UAMHtfAC97agEte3cBK3uHASp7&#10;mAIoe6oCJ3u/AiZ74QImevcCJnj/AiZ4/wInd/8CJ3f/Aq5sAACjdgAAmXwAAI5/AACEggAAeIMA&#10;AGyEAABfhAAAUYQAAEeEAAA8hAAAM4QJADCEEQAvhBoALYQkACyFLQArhTUAKoU+ACmFRwAohlAA&#10;J4ZaACaGZgAkhnMAI4aDACGGlQAghqcBHoa8AR6G3gAehPUBHoL/AR6C/wEegf8BHoH/Aah0AACe&#10;fQAAk4IAAImFAAB+iAAAcYoAAGWLAABYjAAATI0AAECOAAA2jgAALI8AACWQDAAjkBMAIpAcACGQ&#10;JQAgkS4AH5E2AB6RQAAdkUkAHJFUABqRYAAZkW4AGJF+ABaSkAAVkqQAFJG5ABOR2AATj/QAFI7/&#10;ABSN/wAUjP8BFIz/AaN9AACYgwAAjogAAISMAAB3jwAAaZEAAF2TAABQlQAARZcAADmYAAAumQAA&#10;JZoAAB2bAgAWnQwAFZ0TABSdGwATnSQAEp0tABGeNwARnkEAEJ5MAA+eWAAOnmcADZ53AAyeigAL&#10;nZ4ACp2yAAmdzAAJnOwACpv+AAua/wALmf8AC5n/AJyEAACRigAAiI4AAHuSAABtlgAAYJkAAFSc&#10;AABInwAAPKAAADChAAAmowAAHaUAABWnAAAQqQUAC6sNAAiqEwAHqhsABqokAAWqLgAEqjgAAqpE&#10;AAGqUAAAql4AAKpuAACqgQAAqpUAAKmqAACpwQAAqOQAAKj2AACn/wAAp/8AAKf/AJWLAACMkAAA&#10;f5UAAHGaAABjngAAVqIAAEqmAAA9qAAAMaoAACarAAAdrQAAFLAAAA6yAAAJtQEAArYKAAC2DwAA&#10;thUAALcdAAC3JQAAty8AALg5AAC4RgAAuFQAALhkAAC4dgAAuIsAALegAAC3tgAAt9MAALbvAAC2&#10;/AAAtv8AALb/AI+SAACClwAAdJ0AAGaiAABYpwAAS6wAAD6vAAAxsQAAJrMAABy2AAATuAAADbsA&#10;AAa+AAAAwQAAAMIEAADCCwAAwxAAAMQVAADEHAAAxSQAAMYuAADIOgAAyUcAAMlXAADJaQAAyX0A&#10;AMmUAADIqgAAyMMAAMjkAADI9AAAyP0AAMj9AIWZAAB3nwAAaKYAAFqrAABNsQAAP7UAADG4AAAl&#10;ugAAGr0AABHAAAALwwAAA8cAAADKAAAAzQAAAM4AAADPAwAA0AkAANEOAADTEgAA1RkAANciAADa&#10;LQAA3TkAAN5JAADeWgAA324AAN+FAADfnAAA37IAAN7LAADe5gAA3/QAAN/0AHmhAABrqAAAXK8A&#10;AE61AABAuwAAMb4AACTBAAAZxQAAEMgAAAnMAAAAzwAAANMAAADZAAAA3AAAAN0AAADfAAAA4QAA&#10;AOIFAADkCwAA5hAAAOgWAADqIAAA7SsAAPA6AADxSwAA8V4AAPJzAADziwAA86IAAPO2AADzyQAA&#10;8+EAAPPhAG2qAABesQAAULkAAEG/AAAyxAAAJMgAABfMAAAO0AAABtUAAADaAAAA3gAAAOIAAADm&#10;AAAA6QAAAOoAAADsAAAA7gAAAPAAAADyAAAA9AYAAPYMAAD5EgAA/BwAAP8pAAD/OgAA/00AAP9i&#10;AAD/eAAA/5AAAP+jAAD/swAA/8EAAP/BAP8HGQD/ARcA/wAXAP8AGgD/ACEA/wArAP8AOQD/AEcA&#10;/wBUAP8AXwD/AGoA/wBzAP8AewD/AIMA/wCKAP8AkAD/AJYA/wCbAP8AoQD/AKgA/wCvAP8AuAD/&#10;AMQA/gDVAPwA6gD7APgA+gD/APkA/wD4AP8A+AD/APYA/wDzAP8A8QD/AP8LFQD/BRMA/wATAP8A&#10;FAD/ABoA/wAnAP8ANAD/AEIA/wBPAP8AWwD/AGUA/wBuAP8AdgD/AH4A/wCFAP4AiwD9AJEA+wCX&#10;APoAnQD4AKMA9wCrAPYAswD0AL4A8wDMAPEA4wDvAPMA7gD/AO0A/wDsAP8A6wD/AOwA/wDsAP8A&#10;6wD/AP8NEQD/CRAA/wAPAP8AEAD/ABYA/wAiAP8ALwD/AD0A/wBKAP8AVQD9AGAA+gBpAPgAcQD2&#10;AHkA9AB/APMAhgDxAIwA7wCSAO4AmADsAJ8A6wCmAOkArgDnALgA5QDFAOMA2gDhAO0A3wD7AN4A&#10;/wDdAP8A3QD/AN0A/wDdAP8A3QD/AP8PDQD/DAsA/wMJAP8ADAD/ABIA/wAdAP8AKQD7ADcA+ABE&#10;APUAUADyAFoA7gBjAOwAawDpAHMA5wB6AOUAgADjAIYA4QCMAN8AkwDdAJkA2wChANkAqQDVALIA&#10;0gC+ANAAzgDOAOYAzAD2AMoA/wDKAP8AyQD/AMgA/wDIAP8AyAD/AP8RCAD/DQIA/wcAAP8FCAD/&#10;AA4A/wAWAPcAIgDvADAA6wA9AOgASQDkAFQA4ABdAN0AZQDZAG0A1QBzANIAegDQAIAAzgCHAMwA&#10;jQDKAJQAyACbAMYApADEAK0AwgC4AMAAxwC9AN8AvADxALsA/gC5AP8AuAD/ALgA/wC4AP8AuAD/&#10;AP8UAAD/DwAA/w0AAP8MAAD/BwkA+AEQAOgAGgDjACgA3QA2ANgAQgDSAE0AzgBXAMoAXwDHAGYA&#10;xQBtAMMAdADBAHoAvwCBAL0AiAC7AI8AuQCXALcAnwC1AKgAswCzALEAwgCvANgArgLtAKwD+wCr&#10;Bf8Aqgb/AKkG/wCpBv8AqQb/AP8WAAD/EgAA9xIAAOwRAADmDgAA5QYIAN0DEgDUAyAAzQQtAMgE&#10;OgDDBUYAvwVQALwGWAC5BmAAtwdnALUHbgCzB3UAsQh7AK8IggCuCYoArAmSAKoJmwCoCqUApgqw&#10;AKULvwCjDNQAoQ3tAJ8O/gCdDv8AnA//AJsP/wCbD/8Amw//AP8aAAD3GQAA6h4AAN8eAADVGgAA&#10;0BMCAM4MCwDHCxYAwA0lALoOMgC2Dj8Asg9JAK8QUgCsEFoAqhBhAKgRaACmEW8ApBF2AKIRfQCh&#10;EYUAnxKOAJ0SlwCcEqIAmhOtAJgTvACXFNAAlBXsAJIW/QCQF/8Ajxf/AI4X/wCOF/8Ajhf/APod&#10;AADuIwAA3ygAANAqAADHJwAAwSEAAL0ZBQC5EhAAshUeAK0WLACoFzgApBhDAKEZTACfGVQAnBpc&#10;AJoaYgCZGmkAlxtwAJUbdwCUG38AkhyIAJAckgCPHJ0AjR2pAIsdtwCKHsoAiB/nAIYg+gCEIP8B&#10;gyD/AYMg/wGCIP8BgiD/AfUkAADlLAAA0zEAAMYzAAC8MQAAti0AALAlAACsHQwAph4YAKEgJgCc&#10;ITIAmSI9AJUiRwCTI08AkSNWAI8jXQCNJGQAiyRrAIkkcgCIJHoAhiSDAIQljQCDJZgBgSWkAYAm&#10;sgF+JsUBfSfiAXsn9wF5KP8BeCj/AXgo/wF4KP8BeCj/Ae8rAADdMwAAyjkAAL47AAC0OgAArTYA&#10;AKYvAAChKAcAmycTAJYoIACRKS0Ajio4AIsrQgCIK0oAhitSAIQrWACCLF8AgCxmAH8sbQB9LHUA&#10;eyx+AXosiAF4LJQBdi2gAXUtrgJ0LcACci7dAnEu9AJwL/8Cby//Am8v/wFuL/8Bbi//AegxAADT&#10;OgAAwz8AALdBAACuQQAApj4AAJ44AACXMQEAkS4QAIwvHACIMCgAhDEzAIEyPQB/MkYAfTJNAHsy&#10;VAB5MlsAdzJhAHUyaQF0MnABcjJ5AXAzhAFvM5ACbTOdAmwzqwJqNLwCaTTVA2g18QJnNf8CZzX/&#10;AmY1/wJmNf8CZjT/AuI2AADMPwAAvUQAALJHAACoRwAAoEQAAJg/AACQOQAAiDQNAIM1FwB/NiQA&#10;fDcvAHk3OQB3OEIAdDhJAHI4UABxOFcAbzheAG04ZQFsOG0Bajh1AWg4gAJnOIwCZTiZA2Q5qANi&#10;ObkDYTrQA2A67gNgOv8DXzr/Al86/wJfOv8CXzr/At07AADHQwAAuUkAAK5LAACkTAAAm0oAAJJF&#10;AACJPwAAgToJAHs6FAB3OyAAdDwrAHI8NQBvPT4AbT1GAGs9TQBpPVMAaD1aAGY9YQFkPWkBYz1y&#10;AWE9fQJgPYkCXj2WA10+pQNbPrYEWj7MBFo/7ARZP/4DWT//A1k//wJZP/8CWT7/AtY/AADDRwAA&#10;tUwAAKpQAACgUAAAl08AAI5LAACERQAAekAGAHU/EQBxQBwAbUAoAGtBMgBpQTsAZ0FCAGVBSQBj&#10;QVAAYUFXAGBBXgFeQWYBXUJvAltCegJaQoYDWEKUA1dCowRVQ7MEVEPJBFRD6QRTQ/0DU0P/A1RD&#10;/wNUQ/8CVEP/AtBCAAC/SgAAslAAAKdTAACdVAAAlFMAAIpQAAB/SgAAdUUCAG5DDgBrRBkAZ0Uk&#10;AGVFLgBiRTcAYUU/AF9FRgBdRU0AW0VUAFpGWwFZRmMBV0ZsAlZGdwJURoMDU0aRA1FGoQRQR7EE&#10;T0fHBE5H5wROR/sETkf/A05H/wNPR/8DT0f/A8xGAAC7TgAAr1QAAKRXAACaWAAAkVcAAIZUAAB7&#10;TgAAcEoAAGlIDQBlSBYAYkkhAF9JKwBdSTQAW0k8AFlJQwBXSUoAVklSAFVKWQFUSmEBUkpqAVFK&#10;dQJPSoEDTkqPA0xLnwRLS7AESkvFBElL5gRJS/oESUv/A0pL/wNKS/8DSkv/A8hJAAC4UQAArFcA&#10;AKFbAACYXAAAjlwAAINZAAB2UwAAa04AAGRNCgBfTBMAXE0eAFpNKABYTTEAVk06AFRNQQBTTkgA&#10;Uk5PAFBOVwFPTl8BTU5oAUxOcwJKT38CSU+NA0dPnQRGT64ERU/DBERQ5ARET/kERU//A0VP/wNF&#10;Tv8DRU7/A8RMAAC1VQAAqVsAAJ9eAACVYAAAi2AAAIBeAAByVwAAZ1MAAF5RBwBZUREAV1EbAFRR&#10;JQBSUi8AUVI3AE9SPwBOUkYATVNNAExTVQBKU10BSVNmAUdTcAJFU30CRFOLA0JTmwNBVKwEQFTB&#10;BD9U4gQ/VPgDQFP/A0BT/wNAU/8DQFL/A8BQAACyWAAApl4AAJxiAACSZQAAiGUAAH1iAABuXAAA&#10;Y1kAAFlWAwBUVg4AUVYYAE9WIgBNVywATFc0AEpXPABJWEQASFhLAEdYUwBFWFsBRFhkAUJYbgFA&#10;WHsCP1iJAj1YmQM8WKoDO1m/AzpZ4AM6WPcDOlj/AztX/wM7V/8DO1f/A7xUAACuXAAAo2MAAJln&#10;AACQaQAAhWkAAHlnAABrYgAAYGAAAFVdAABOWwwAS1sUAElcHwBHXCgARl0xAEVdOQBDXUEAQl1I&#10;AEFeUABAXlgAPl5hATxebAE7XngCOV6HAjdelwI2XqkDNV69AzRf3QM0XvUDNV3/AjVd/wI1XP8C&#10;NVz/ArhZAACqYQAAoGcAAJZsAACMbgAAgW4AAHZsAABnaQAAXGYAAFFkAABIYgkARGIRAEJiGwBB&#10;YyQAP2MtAD5jNQA9ZD0APGRFADtkTQA5ZFUAOGRfADZkaQE1ZHYBM2SFATFllQIwZacCL2W7Ai5l&#10;2gIuZPQCLmP/Ai9j/wIvYv8CL2L/ArNeAACnZgAAnG0AAJNxAACIcwAAfXMAAHJyAABkcAAAWG4A&#10;AE1sAABCagMAPGkOADpqFgA5aiAAOGooADZrMQA1azkANGtBADNsSQAybFIAMWxcAC9sZgAubHMA&#10;LGyCASpskwEpbKUBKGy5ASdt1gEna/IBJ2r/ASdq/wEoaf8CKGn/Aq5kAACjbAAAmXMAAI52AACE&#10;eAAAeXkAAG14AABgdwAAU3YAAEh1AAA+cwAANHIKADFzEQAwcxoAL3MjAC5zKwAtdDQALHQ8ACt0&#10;RAApdE0AKHVXACd1YwAldW8AJHV/ACJ1kAAhdaIAIHW3AB910gAfdPEAH3P/AR9y/wEgcf8BIHH/&#10;AalrAACecwAAlHkAAIp8AACAfgAAdH8AAGd/AABafwAATX4AAEN+AAA4fQAAL30CACh9DQAmfRQA&#10;JH0cACN+JQAifi0AIX42ACF+PwAff0gAHn9SAB1/XgAcf2sAGn96ABl/jAAXf58AFn+zABV/zgAV&#10;fu8AFnz/ABZ7/wAWe/8AF3v/AKRyAACaegAAj38AAIWCAAB7hAAAbYYAAGCHAABUhwAASIgAADyI&#10;AAAyiAAAKIgAACCIBQAaiQ4AGYkVABiJHQAXiiYAFoouABWKNwAUikEAE4pMABKLWAARi2UAEIt1&#10;AA+LhwAOipsADYqvAAyKyAAMieoADYf8AA6H/wAOhv8ADob/AJ97AACUgQAAioUAAICIAABziwAA&#10;ZY0AAFmPAABMkAAAQZIAADSSAAAqkgAAIZMAABmUAAASlgYADpcOAA2XFQAMlx0ADJcmAAuXLwAK&#10;lzkACZdEAAiXUAAGl14ABZduAAOWgAABlpQAAJWoAACVvgAAlOAAAJT0AACT/wABkv8AAZL/AJiC&#10;AACOiAAAhYwAAHePAABqkgAAXZUAAFCYAABEmgAAOJsAACycAAAinQAAGZ4AABKgAAANogIAB6ML&#10;AAGjEAAAoxcAAKMfAACjJwAAozEAAKQ8AACkSAAApFYAAKRlAACjdwAAo4sAAKOgAACitgAAodIA&#10;AKHwAACg+wAAoP8AAKD/AJGKAACJjgAAe5IAAG2XAABgmwAAU54AAEahAAA5owAALaQAACOmAAAZ&#10;qAAAEaoAAAysAAAFrgAAAK8HAACvDQAArxEAALAYAACwIAAAsSgAALEyAACyPgAAskwAALJbAACy&#10;bAAAsoEAALGXAACxrAAAsMYAALDoAACv9wAAr/8AAK//AIyQAAB/lQAAcZoAAGOfAABVpAAAR6gA&#10;ADqqAAAtrAAAIq4AABiwAAAQswAACrUAAAK4AAAAuwAAALsAAAC8BwAAvA0AAL0RAAC+FgAAvx4A&#10;AMAnAADBMgAAwkAAAMNPAADDYAAAw3QAAMOLAADDoQAAw7gAAMLXAADC7wAAwvoAAMH+AIGXAABz&#10;nQAAZaMAAFeoAABJrQAAO7EAAC2zAAAhtgAAFrkAAA67AAAHvgAAAMEAAADFAAAAxwAAAMgAAADJ&#10;AAAAygUAAMsLAADNDwAAzhQAANAcAADTJgAA1jIAANhBAADYUwAA2WYAANl8AADZlAAA2asAANnD&#10;AADZ4QAA2fAAANn0AHafAABnpgAAWawAAEuyAAA8twAALroAACG9AAAVwAAADcQAAAXHAAAAygAA&#10;AM4AAADSAAAA1QAAANYAAADZAAAA2wAAAN0AAADfBwAA4QwAAOMRAADmGQAA6SQAAOwyAADtQwAA&#10;7lYAAO9rAADvhAAA75wAAO+yAADvxgAA790AAO/kAGqoAABbrwAATLYAAD68AAAvwAAAIMQAABTI&#10;AAAMzAAAAtAAAADUAAAA2QAAAN4AAADiAAAA5QAAAOYAAADoAAAA6QAAAOwAAADuAAAA8AIAAPIJ&#10;AAD1DwAA+BcAAPwjAAD/MwAA/0YAAP9aAAD/cQAA/4kAAP+fAAD/sQAA/8AAAP/GAP8AFQD/ABQA&#10;/wAUAP8AFwD/AB0A/wAoAP8ANwD/AEQA/wBRAP8AXAD/AGYA/wBvAP8AdwD/AH4A/wCFAP8AiwD/&#10;AJEA/wCXAP8AnQD/AKQA/wCrAP8AtAD+AL8A/QDOAPsA5gD5APYA+AD/APcA/wD3AP8A9wD/APAA&#10;/wDsAP8A6QD/AP8DEgD/ABAA/wAQAP8AEQD/ABcA/wAkAP8AMgD/AD8A/wBMAP8AVwD/AGEA/wBq&#10;AP8AcgD/AHkA/QCAAPwAhgD6AIwA+QCSAPgAmAD2AJ8A9QCmAPQArgDyALkA8ADGAO4A3gDtAPAA&#10;6wD+AOoA/wDpAP8A6QD/AOcA/wDjAP8A4AD/AP8HDgD/AA0A/wALAP8ADAD/ABMA/wAfAP8ALAD/&#10;ADoA/wBGAP4AUgD7AFwA+ABlAPUAbADzAHQA8QB6AO8AgQDuAIcA7ACNAOoAkwDpAJoA5wChAOYA&#10;qQDjALMA4QC/AN8A0ADdAOkA2gD5ANkA/wDXAP8A1QD/ANUA/wDVAP8A1AD/AP8JCgD/AQUA/wAD&#10;AP8ACQD/ABAA/wAZAPsAJgD3ADQA9ABAAPIATADuAFYA6gBfAOcAZwDkAG4A4gB0AOAAewDeAIEA&#10;3ACHANoAjQDWAJQA1ACbANEAowDPAK0AzAC4AMoAxwDIAOAAxgDzAMUA/wDDAP8AwwD/AMMA/wDD&#10;AP8AwwD/AP8LAQD/AwAA/wAAAP8AAwD/AAsA8wASAO4AHwDqAC0A5gA6AOIARQDeAE8A2QBYANQA&#10;YADRAGgAzgBuAMwAdADKAHsAyACBAMYAhwDEAI4AwgCWAMAAngC+AKcAuwCyALkAwAC3ANQAtQDs&#10;ALMA+wCzAP8AsgD/ALIA/wCxAP8AsQD/AP8NAAD/BgAA/wMAAPcAAAD0AAMA5wANAOAAGADaACUA&#10;0wAyAM4APgDKAEkAxgBSAMMAWgDAAGEAvgBoALwAbgC6AHQAuAB7ALYAgQC0AIgAsgCQALAAmQCu&#10;AKIArACtAKoAugCoAMsApgDmAKUA9wCkAP8AowD/AKIA/wCiAP8AogD/AP8QAAD7DAAA7w4AAOYN&#10;AADfCQAA2gAGANAAEQDJAB0AxAAqAL8ANwC7AEIAtwBLALQAVACyAFsArwBiAK0AaACrAG4AqQB1&#10;AKgAewCmAIMApACLAKIAlACgAJ4AngGoAJwCtQCbA8YAmQXiAJgG9ACWCP8AlQn/AJQJ/wCUCf8A&#10;lAn/APwRAADxFQAA4xkAANYZAADMFQAAxxAAAMQHCgC9AxQAtwQhALIGLgCuCDoAqglEAKcJTQCk&#10;ClUAogpcAKAKYgCeC2kAnAtvAJsLdgCZDH4AlwyGAJYMkACUDJoAkg2mAJENswCPDcUAjQ7iAIsQ&#10;9gCJEP8AiBH/AIcR/wCHEf8AhxH/APYZAADnIAAA1iQAAMglAAC/IgAAuRwAALQUAQCxDQ4Aqg4Z&#10;AKUPJwChEDMAnRE+AJoRRwCYEk8AlRJWAJMSXACREmMAkBNpAI4TcACME3gAixOBAIkUiwCHFJYA&#10;hhWiAIQVsACDFsEAgRfdAH8Y9AB9Gf8AfBn/AHwZ/wB7Gf8Aexn/AO8hAADdKQAAyi0AAL4vAAC1&#10;LAAAricAAKggAACjFwgAnhYTAJkXIQCUGS0AkRo4AI4aQQCLG0kAiRtQAIcbVwCFHF4AhBxkAIIc&#10;awCAHHMAfx18AH0dhgB8HpEAeh6eAHgfqwB3H7wAdiDUAHQh8AByIf8AcSL/AHEh/wBxIf8AcSH/&#10;AOgoAADSMAAAwjUAALc3AACtNQAApTEAAJ4rAACYIwIAkh4QAI0gGwCJIScAhiIyAIMjPACBI0QA&#10;fiNLAHwkUgB7JFkAeSRfAHckZgB2JW4AdCV3AHMlgQBxJo0AbyaZAG4mpwBtJ7gAbCfOAWoo7QFp&#10;Kf8BaCn/AWgp/wFoKP8BaCj/AeEuAADLNgAAvDsAALE9AACnPQAAnzkAAJczAACPLQAAiCcMAIMn&#10;FgB/KCIAfCktAHkqNwB3Kj8AdSpHAHMrTgBxK1QAcCtbAG4rYgBsK2oAayxyAGksfQBoLIkAZi2W&#10;AWUtpAFkLrQBYy7KAWEv6QFgL/0BYC//AWAv/wFgL/8BYC7/Ado0AADFPAAAt0EAAKxDAACiQwAA&#10;mUAAAJA6AACINAAAgC4IAHotEgB3Lh4Acy8pAHEwMwBvMDsAbTBDAGsxSgBpMVEAZzFXAGYxXgBk&#10;MWYAYzJvAGEyeQBgMoUBXzKSAV0zoQFcM7EBWzTGAVo05gFZNfsBWTX/AVk0/wFZNP8BWTT/AdI4&#10;AADAQAAAs0UAAKhIAACeSAAAlUYAAItAAACCOwAAeTUEAHMzEABvNBoAbDQlAGk1LwBnNTcAZTY/&#10;AGM2RgBiNk0AYDZUAF82WwBdN2MAXDdrAFs3dgFZN4IBWDiPAVY4ngFVOK8CVDnDAlM55AJTOvkB&#10;Uzn/AVI5/wFTOf8BUzn/Ac08AAC8RAAAr0kAAKRMAACaTAAAkUsAAIdGAAB9QAAAczsAAGw4DQBo&#10;ORcAZTkiAGM6KwBgOjQAXjo8AF06QwBbOkoAWjtQAFg7WABXO2AAVjtoAFU8cwFTPH8BUjyNAVA9&#10;nAFPPawCTj7BAk0+4QJNPvgCTT7/AU0+/wFNPf8BTT3/AclAAAC4SAAArE0AAKFQAACXUQAAjk8A&#10;AIRLAAB5RQAAbkAAAGY9CwBiPRQAXz0eAFw+KABaPjEAWD44AFc+QABVP0YAVD9NAFM/VQBSQF0A&#10;UEBmAE9AcAFOQHwBTEGKAUtBmgJKQasCSUK+AkhC3gJIQvYCSEL/AkhC/wFIQf8BSEH/AcVEAAC1&#10;SwAAqVAAAJ5UAACVVAAAi1MAAIBQAAB1SgAAakYAAGFCCABcQREAWUIbAFdCJQBVQi4AU0I1AFFC&#10;PQBPQkMAT0NLAE5DUgBNRFoAS0RjAEpEbgFJRXoBR0WIAUZFmAJFRqkCREa9AkNG3AJDRvUCQ0b/&#10;AkNG/wFDRf8BQ0X/AcFHAACyTwAAplQAAJxXAACSWAAAiFgAAH5VAABxTwAAZkoAAFxGBQBXRg8A&#10;VEYYAFFGIgBPRisATkYzAExHOgBLR0EASkdJAElIUABISFgAR0hhAEVJbABESXgBQkmGAUFJlgFA&#10;SqcCP0q7Aj5L2AI+SvMCPkr/Aj5J/wE/Sf8BP0n/Ab1KAACvUgAAo1gAAJlbAACQXQAAhlwAAHtZ&#10;AABtUwAAYk8AAFdMAQBRSg0ATkoVAExLHwBKSygASUswAEdLOABGTD8ARUxGAERMTgBDTVYAQk1f&#10;AEBNagA/TXYBPU6EATxOlAE7TqUBOU+5AjlP1AI5T/IBOU7/ATlO/wE5Tf8BOk3/AbpOAACsVgAA&#10;oVsAAJdfAACNYQAAg2EAAHheAABpWAAAX1YAAFRSAABMTwsASU8SAEdQHABFUCUAQ1AtAEJQNQBB&#10;UTwAQFFEAD9RTAA+UlQAPFJdADtSZwA6UnMAOFOCATdTkgE1U6QBNFO3ATNU0QEzU/EBNFP/ATRS&#10;/wE0Uv8BNFL/AbZSAACpWgAAnmAAAJRkAACLZgAAgGUAAHRjAABmXgAAXFwAAFFYAABHVQcAQlUQ&#10;AEBVGAA/ViEAPVYqADxWMgA7VjkAOldBADlXSQA4V1EAN1haADVYZQA0WHEAMliAATFYkAEvWaIB&#10;Llm1AS1ZzwEtWe8BLlj/AS5X/wEuV/8BLlb/AbJXAAClXwAAm2UAAJFpAACHagAAfGoAAHFoAABj&#10;ZQAAWGIAAE1fAABDXQIAPFsNADpcFAA4XB0AN1wmADVdLgA0XTYAM10+ADJdRgAxXk4AMF5XAC9e&#10;YgAtXm4ALF99ACpfjgApX6AAKF+zASdfzAAnX+0BJ17/ASdd/wEoXf8BKFz/Aa1cAACiZAAAmGoA&#10;AI5uAACDbwAAeW8AAG5uAABgawAAVGkAAElnAAA/ZQAANWMJADJjEQAwYxkAL2QhAC5kKQAtZDEA&#10;LGQ5ACtlQgAqZUoAKGVUACdlXwAmZmsAJGZ6ACNmiwAiZp0AIGaxAB9myQAfZusAIGX+ACBk/wAg&#10;Y/8BIWP/AaliAACeagAAlXAAAIpzAACAdQAAdXUAAGl0AABccgAAT3EAAERvAAA6bgAAMG0DACls&#10;DQAnbBQAJmwcACVtJAAkbSwAI200ACJtPQAhbkYAIG5QAB5uWwAdbmcAHG52ABpuhwAZb5oAGG+u&#10;ABZvxgAWbukAF238ABhs/wAYa/8AGGv/AKRpAACacQAAkHYAAIZ5AAB8ewAAcXsAAGR7AABXegAA&#10;SnkAAD94AAA1eAAAK3cAACJ2BwAddg8AHHcWABt3HgAadyYAGXcuABh3NwAXeEAAFXhKABR4VgAT&#10;eGMAEnhyABF4gwAQeJcAD3irAA54wwAOd+YADnb6AA91/wAQdf8AEHT/AJ9xAACVeAAAi3wAAIJ/&#10;AAB3gQAAaoIAAF2CAABQggAARIIAADiCAAAuggAAJIIAAByCAAAUggkAEYMQABCDFgAQgx4ADoMn&#10;AA6DMAANgzkADYNEAAyDUAALg10ACYNsAAiDfgAGg5EABYKlAAOCuwAEgdsABIHyAAWA/wAGf/8A&#10;Bn//AJp5AACQfgAAhoMAAH2FAABvhwAAYokAAFWKAABJiwAAPYwAADGMAAAmjAAAHY0AABWOAAAP&#10;jwMACpAMAAaQEQAEjxgAA48gAAGPKQAAjzIAAJA9AACQSQAAj1YAAI9lAACPdgAAj4oAAI6fAACO&#10;tAAAjc8AAIzuAACM+wAAi/8AAIv/AJSAAACLhQAAgokAAHSMAABmjwAAWZEAAEyTAABAlQAANJYA&#10;ACiWAAAelwAAFZgAAA+aAAAKmwAAApwJAACcDgAAnBMAAJwaAACcIgAAnSsAAJ01AACdQAAAnU4A&#10;AJ1cAACdbgAAnIEAAJyXAACcrAAAm8YAAJroAACZ+QAAmf8AAJj/AI6IAACGjAAAeJAAAGqUAABc&#10;lwAAT5oAAEKdAAA2ngAAKZ8AAB+hAAAVogAADqQAAAimAAAAqAAAAKkEAACpCgAAqQ4AAKkTAACq&#10;GgAAqiIAAKsrAACsNgAArEQAAKxTAACsYwAArHcAAKuOAACrpAAAq7wAAKreAACp9AAAqf0AAKn/&#10;AImOAAB7kwAAbZcAAF+cAABRoAAARKQAADamAAAqqAAAHqkAABSrAAANrgAABrAAAACyAAAAtQAA&#10;ALUAAAC1AwAAtgkAALcOAAC4EgAAuBkAALohAAC7KwAAvDgAAL1HAAC9WAAAvWsAAL2BAAC9mQAA&#10;vbAAAL3MAAC86gAAvPcAALv+AH6VAABwmwAAYqAAAFOlAABGqgAAOK0AACqvAAAesQAAE7QAAAy3&#10;AAADuQAAALwAAAC/AAAAwgAAAMIAAADDAAAAxAAAAMYGAADHDAAAyBAAAMoWAADMIAAAzysAANA6&#10;AADRSwAA0V4AANJzAADSiwAA0qQAANO7AADT2AAA0+0AANP2AHOdAABkowAAVqkAAEevAAA5swAA&#10;KrYAAB25AAASvAAACr8AAADDAAAAxgAAAMkAAADNAAAAzwAAANAAAADSAAAA1AAAANYAAADZAgAA&#10;2wgAAN4OAADhEwAA5B0AAOgqAADoPAAA6U8AAOlkAADqfAAA65UAAOusAADrwgAA7NUAAOzlAGam&#10;AABYrAAASbMAADu5AAArvAAAHcAAABHEAAAJyAAAAMwAAADPAAAA0wAAANkAAADdAAAA4AAAAOEA&#10;AADjAAAA5QAAAOcAAADqAAAA7AAAAO4EAADxCwAA9RIAAPgcAAD7KwAA/T4AAP5TAAD+agAA/4MA&#10;AP+bAAD/rgAA/74AAP/KAP8AEgD/ABAA/wARAP8AEwD/ABkA/wAmAP8ANAD/AEEA/wBNAP8AWAD/&#10;AGIA/wBrAP8AcwD/AHoA/wCBAP8AhwD/AI0A/wCTAP8AmQD/AKAA/wCnAP4ArwD8ALoA+gDJAPkA&#10;4QD4APMA9wD/APYA/wD1AP8A8QD/AOkA/wDkAP8A4QD/AP8ADwD/AA0A/wANAP8ADgD/ABQA/wAh&#10;AP8ALgD/ADwA/wBIAP8AUwD/AF0A/wBmAP4AbQD8AHUA+wB7APkAggD4AIgA9wCOAPYAlAD0AJsA&#10;8wCiAPEAqgDvALQA7QDBAOsA1QDqAOwA6AD8AOcA/wDlAP8A5gD/AOAA/wDZAP8A1AD/AP8ACwD/&#10;AAgA/wAGAP8ACQD/ABAA/wAcAP8AKQD/ADYA/wBCAPsATgD3AFcA9ABgAPIAaADvAG8A7QB2AOwA&#10;fADqAIIA6ACIAOcAjgDlAJUA4wCcAOEApADfAK4A3QC5ANoAygDXAOQA1AD2ANEA/wDQAP8A0AD/&#10;AM8A/wDLAP8AxwD/AP8AAwD/AAAA/wAAAP8ABAD/AA0A+gAWAPYAIwDzADAA8AA8AO0ARwDpAFEA&#10;5QBaAOIAYgDfAGkA3QBvANoAdgDYAHwA1ACCANIAiADQAI8AzQCWAMsAngDJAKgAxwCzAMUAwQDC&#10;ANgAwADvAL8A/gC+AP8AvQD/ALwA/wC8AP8AvAD/AP8CAAD/AAAA/wAAAP8AAAD0AAcA7QARAOgA&#10;HADjACkA3wA1ANsAQQDWAEsA0QBUAM0AXADKAGMAyABpAMYAbwDDAHUAwQB7AL8AggC+AIgAvACQ&#10;ALoAmAC4AKIAtQCsALMAuQCxAMsArwDnAK4A+ACsAP8AqwD/AKwA/wCsAP8AqwD/AP8EAAD/AAAA&#10;9gAAAO4AAADnAAAA3wAMANYAFQDPACIAygAuAMcAOgDDAEQAwABNALwAVQC5AFwAtwBjALUAaQCz&#10;AG8AsQB1AK8AewCtAIIAqwCKAKkAkgCnAJwApQCmAKMAswChAMMAnwDeAJ4A8gCdAP8AnAD/AJwA&#10;/wCbAP8AmwD/AP8HAAD2CQAA6QsAAN8KAADVBAAAzgAFAMYAEADAABoAuwAnALcAMgCzAD0AsABG&#10;AK0ATwCqAFYAqABcAKYAYwCkAGgAogBvAKEAdQCfAHwAnQCEAJsAjQCZAJcAlwCiAJUArgCTAL0A&#10;kQDTAJAA7QCPAPwAjgD/AI0B/wCNAf8AjQH/APkOAADqEgAA3BUAAM0VAADEEQAAvgwAALoCCgC0&#10;ABIArgAeAKoAKgCmADUAogA/AKAASACdAVAAmwJWAJkCXACXA2MAlQNpAJMDbwCRBHYAkAR/AI4F&#10;iACMBZIAigaeAIgGqgCGB7oAhQjPAIQK6wCCC/wAgQz/AIAM/wCADP8AgAz/APEVAADgHQAAzSAA&#10;AMEhAAC4HQAAsRcAAKwQAACoCQ0AogcWAJ0JIwCZCi4AlQs4AJMMQQCQDEkAjg1QAIwNVwCKDV0A&#10;iA1jAIcNagCFDnEAgw56AIIOhACADo8Afg+bAHwPqAB7ELgAehDOAHgR7AB2Ev8AdRL/AHQT/wB0&#10;E/8AdBP/AOgeAADTJgAAwyoAALgqAACuKAAApyMAAKAcAACbEwMAlg8QAJAQGwCMEScAiRIyAIYT&#10;OwCEE0MAghRLAIAUUQB+FFcAfBReAHsVZQB5FWwAdxV0AHYWfgB0FooAcheWAHEXpABvGLQAbhjJ&#10;AG0Z6ABrGvwAahv/AGob/wBqG/8Aahv/AOAmAADKLQAAvDEAALAzAACnMQAAnywAAJcmAACQHwAA&#10;ihcMAIUYFgCBGSIAfhosAHsbNgB5Gz4AdxxFAHUcTABzHFMAcR1ZAHAdYABuHWcAbR5wAGseegBq&#10;HoUAaB+SAGcfoABlILAAZCHFAGMh5ABiIvoAYSL/AGEi/wBhIv8AYSL/ANcsAADDNAAAtjgAAKo5&#10;AAChOAAAmDUAAJAvAACIKAAAgCEIAHsgEgB3IR0AdCInAHEiMQBvIzkAbSNBAGsjSABpI04AaCRV&#10;AGYkWwBlJGMAYyVrAGIldQBhJYEAXyaOAF4mnQBdJ60AWyjBAFso4ABaKfcAWSn/AFkp/wBZKf8A&#10;WSj/AM8yAAC+OQAAsT0AAKY/AACcPwAAkzwAAIo2AACBMAAAeSoDAHImDwBuJxkAaygjAGkoLABm&#10;KTUAZSk8AGMpQwBhKkoAYCpRAF4qVwBdKl8AXCtoAForcgBZLH0AWCyLAFYtmgBVLaoAVC69AFMu&#10;3ABSL/UAUi//AFIu/wBSLv8AUi7/AMo2AAC6PQAArUIAAKJEAACYRAAAj0EAAIU8AAB7NwAAcjEA&#10;AGssDABnLRUAZC0fAGEuKABfLjEAXS45AFwvQABaL0YAWC9NAFcvVABWMFwAVTBkAFMxbgBSMXoA&#10;UTGIAFAylwBOMqgATTO7AE002ABMNPMATDT/AEw0/wBMM/8ATDP/AMY6AAC2QgAAqUYAAJ5JAACV&#10;SQAAi0cAAIFCAAB3PQAAbTcAAGQyCQBgMhIAXTIcAFoyJQBYMy0AVjM1AFUzPABTNEMAUjRKAFE0&#10;UQBQNFkATzVhAE01bABMNncASzaFAEo3lQBIN6YARzi4AUc40wFGOPEBRjj/AUY4/wBGOP8ARjf/&#10;AME+AACyRQAApkoAAJxNAACSTQAAiEsAAH5HAABzQgAAaT0AAF83BgBaNhAAVzcYAFQ3IgBSNyoA&#10;UDcyAE84OQBNOEAATDhHAEs4TgBKOVYASTlfAEg6aQBHOnUARTuDAEQ7kwBDPKQBQjy2AUE90AFB&#10;PfABQT3/AUE8/wFBPP8BQTz/AL5CAACvSQAAo04AAJlQAACPUQAAhVAAAHtMAABvRgAAZUIAAFo9&#10;AgBUOw4AUTsVAE87HwBNOycASzsvAEk8NgBHPD0ARzxEAEY9SwBFPVQARD5cAEM+ZwBCP3MAQD+B&#10;AD8/kQA+QKIAPUC1ATxBzgE8Qe4BPEH/ATxA/wE8QP8BPT//AbpFAACsTAAAoVEAAJdUAACNVQAA&#10;g1QAAHhRAABsSwAAYUcAAFZCAABPQAwATD8TAElAHABHQCQARkAsAERAMwBDQDoAQkFCAEFBSQBA&#10;QlEAP0JaAD5DZQA9Q3EAO0N/ADpEjwA5RKAAOEWzATdFywE3RewBN0X/ATdE/wE4RP8BOEP/ALdJ&#10;AACpUAAAnlUAAJRYAACLWQAAgFgAAHZWAABoUAAAXUwAAFNIAABKRQkARkQRAEREGQBCRCIAQUUp&#10;AD9FMQA+RTgAPUU/ADxGRwA7Rk8AOkdYADlHYgA4SG4ANkh8ADVIjQA0SZ4AM0mxADJJyQAxSesA&#10;Mkn+ADJI/wAySP8AM0j/ALRMAACnVAAAnFkAAJJcAACIXQAAfl0AAHNaAABlVQAAW1IAAFBOAABG&#10;SgUAQEkOAD5JFgA9SR4AO0omADpKLgA5SjUAOEs9ADdLRAA2S00ANExWADNMYAAyTGwAMU16ADBN&#10;iwAuTZwALU6vACxOxwAsTukALE39AC1N/wAtTP8ALUz/ALBQAACkWAAAmV0AAI9hAACGYgAAe2EA&#10;AHBfAABiWwAAWFgAAE5VAABDUQEAO08MADhPEwA2TxsANU8jADRQKwAzUDIAMlA6ADFQQgAwUUoA&#10;LlFTAC1SXQAsUmkAK1J4AClSiAAoU5oAJ1OtACZTxQAmU+cAJlP8ACdS/wAnUf8AJ1H/AKxVAACg&#10;XAAAlmIAAI1mAACDZwAAeGYAAG1lAABgYQAAVV4AAEpbAAA/WAAANVYIADFVEAAwVhcALlYfAC1W&#10;JwAsVi8AK1c2ACpXPgApV0cAKFdQACZYWgAlWGcAJFh1ACNZhgAhWZgAIFmrAB9ZwgAfWeUAH1j6&#10;ACBY/wAgV/8AIVf/AKhaAACdYgAAk2cAAIprAAB/bAAAdWwAAGprAABdaAAAUWUAAEZjAAA7YAAA&#10;MV4DACpdDQAoXRMAJl0bACVeIwAkXioAI14yACJeOgAhXkMAIF9MAB9fVwAeX2MAHGBxABtgggAZ&#10;YJUAGGCpABdgwAAWYOIAF1/5ABhe/wAZXv8AGV3/AKRgAACZaAAAkG4AAIZwAAB8cgAAcnIAAGZx&#10;AABYbgAATGwAAEFrAAA2aQAALWcAACNmCAAfZg8AHWYVABxmHQAbZiUAGmYtABlnNQAYZz4AF2dI&#10;ABZnUwAVaF8AE2huABJofwARaJIAEGimAA9ovQAOaOAAEGf3ABBm/wARZf8AEWX/AJ9nAACWbwAA&#10;jHMAAIJ2AAB4eAAAbXgAAGB3AABTdgAARnQAADtzAAAxcgAAJ3EAAB5xAAAWcAoAE3AQABNwFwAS&#10;cB8AEXEnABBxLwAQcTgADnFCAA5xTgANcVsADHFpAAtxegAKcY0ACHGhAAZxtgAGcNIAB3DvAAhv&#10;/wAJbv8ACW7/AJtvAACRdQAAh3kAAH58AAB0fgAAZn4AAFl+AABNfgAAQH0AADV9AAAqfAAAIXwA&#10;ABh8AAARfAQADHwMAAp8EQAJfBkACHwhAAd8KQAGfDIABHw9AAN8SAABfFUAAHxjAAB8dAAAfIcA&#10;AHucAAB7sQAAessAAHnrAAB5+gAAef8AAHj/AJZ3AACMfAAAg4AAAHmDAABshAAAXoUAAFGGAABF&#10;hwAAOYcAAC2HAAAjhwAAGocAABKHAAANiAEABokKAAGJDwAAiRQAAIgbAACIIwAAiSwAAIk2AACJ&#10;QgAAiE4AAIhdAACIbQAAiIEAAIeVAACHqwAAhsQAAIXmAACE+AAAhP8AAIT/AJB+AACHgwAAfocA&#10;AHGJAABjiwAAVo0AAEmPAAA8kQAAMJEAACSRAAAakgAAEpMAAA2UAAAGlQAAAJYGAACWDAAAlRAA&#10;AJYVAACWHQAAliQAAJYuAACWOQAAlkYAAJZVAACWZQAAlngAAJWOAACVpAAAlLwAAJPfAACT9QAA&#10;kv8AAJL/AIuGAACDigAAdY0AAGeQAABZlAAATJcAAD+ZAAAymgAAJpsAABucAAASnQAADJ8AAASg&#10;AAAAogAAAKMBAACjBwAAowwAAKMQAACkFQAApBwAAKUlAACmLwAApjwAAKZLAACmWwAApm4AAKWE&#10;AAClmwAApLMAAKPQAACj7wAAovwAAKL/AIaNAAB4kQAAapUAAFyZAABOnQAAQaAAADOiAAAmowAA&#10;G6UAABGnAAAKqQAAAasAAACtAAAArwAAALAAAACwAAAAsAUAALELAACyDwAAsxQAALQbAAC1JAAA&#10;tzAAALc/AAC3UAAAt2IAALd4AAC3kAAAtqkAALbCAAC25AAAtvUAALX+AHuTAABtmAAAX50AAFCi&#10;AABCpgAANKkAACarAAAarQAAEK8AAAmyAAAAtAAAALcAAAC6AAAAvAAAAL0AAAC+AAAAvgAAAMAC&#10;AADBCAAAwg0AAMQSAADGGQAAySQAAMoyAADLQwAAy1UAAMxqAADMgwAAzJwAAMu1AADMzgAAzOkA&#10;AMz2AHCbAABhoQAAUqYAAESrAAA2sAAAJ7IAABq1AAAQuAAAB7sAAAC+AAAAwQAAAMQAAADIAAAA&#10;ywAAAMsAAADNAAAAzgAAANAAAADSAAAA1QMAANgKAADbEAAA3hgAAOIkAADjNQAA5EgAAOVcAADm&#10;cwAA5o0AAOalAADmvAAA5tMAAOfnAGOkAABVqgAARrAAADi1AAAouQAAGrwAAA/AAAAFxAAAAMcA&#10;AADLAAAAzwAAANQAAADYAAAA3AAAAN0AAADfAAAA4QAAAOMAAADlAAAA6AAAAOoAAADtBgAA8Q4A&#10;APUWAAD4JQAA+TgAAPlNAAD6YwAA+3wAAPyVAAD8qgAA/LsAAP3LAP8ADwD/AA4A/wAOAP8AEAD/&#10;ABYA/wAjAP8AMAD/AD0A/wBJAP8AVAD/AF4A/wBmAP8AbgD/AHYA/wB8AP8AggD/AIkA/wCPAP8A&#10;lQD+AJsA/QCjAPsAqwD6ALUA+QDDAPcA2wD2APAA9AD/APMA/wDyAP8A7AD/AOIA/wDcAP8A1gD/&#10;AP8ADAD/AAkA/wAIAP8ACgD/ABIA/wAeAP8AKwD/ADgA/wBEAP8ATwD/AFkA/gBhAPwAaQD6AHAA&#10;+AB3APcAfQD2AIMA9ACJAPIAjwDxAJYA7wCdAO0ApQDsAK8A6gC8AOgAzQDmAOgA5AD6AOMA/wDi&#10;AP8A4AD/ANUA/wDOAP8AywD/AP8ABgD/AAEA/wAAAP8ABAD/AA4A/wAZAP8AJQD9ADIA+wA+APcA&#10;SQDzAFMA8ABcAO4AYwDsAGoA6gBxAOgAdwDmAH0A5ACDAOIAiQDgAJAA3gCXANwAnwDZAKkA1gC0&#10;ANMAxADQAN4AzgDzAMwA/wDLAP8AygD/AMgA/wDCAP8AvgD/AP8AAAD/AAAA/wAAAP8AAAD7AAsA&#10;9gATAPEAIADtACwA6gA4AOcAQwDjAE0A4ABWANwAXQDZAGQA1QBrANIAcQDQAHYAzgB8AMwAgwDK&#10;AIkAyACRAMYAmQDEAKMAwQCtAL8AuwC9AM8AuwDrALkA/AC3AP8AtwD/ALYA/wC0AP8AsQD/AP8A&#10;AAD/AAAA/wAAAPYAAADuAAUA5wAPAOEAGQDbACUA1QAxANIAPADOAEYAygBPAMcAVwDEAF4AwQBk&#10;AL8AagC9AHAAuwB2ALkAfAC4AIMAtgCKALMAkwCxAJwArwCnAK0AswCrAMUAqQDhAKcA9QCmAP8A&#10;pQD/AKQA/wCkAP8ApAD/AP8AAAD8AAAA8QAAAOgAAADgAAAA1AALAMwAEwDHAB8AwgAqAL8ANQC8&#10;AD8AuABIALUAUACzAFcAsABeAK4AZACsAGkAqwBvAKkAdQCnAHwApQCEAKMAjAChAJYAnwChAJ0A&#10;rQCaALwAmADSAJcA7gCVAP4AlAD/AJUA/wCVAP8AlQD/APwBAADwBQAA4wcAANUFAADMAAAAxQAE&#10;AL4ADgC4ABcAswAjAK8ALgCrADgAqQBBAKYASgCjAFEAoQBXAJ8AXQCdAGMAmwBpAJoAbwCYAHYA&#10;lgB9AJQAhgCSAJAAkACbAI4ApwCMALYAigDJAIgA5wCHAPkAhwD/AIYA/wCGAP8AhgD/APQMAADk&#10;EAAA0RIAAMURAAC9DgAAtggAALEACACrABEApgAbAKEAJgCeADEAmgA6AJgAQwCVAEoAkwBRAJEA&#10;VwCPAF0AjgBjAIwAaQCKAHAAiAB3AIYAgACEAIsAggCWAIAAowB+ALEAfQDEAHsC4QB6A/UAegX/&#10;AHkF/wB4Bv8AeAb/AOoTAADWGgAAxh0AALocAACxGQAAqhMAAKQNAACfBQwAmQAUAJUAHwCRAikA&#10;jQMzAIsEPACIBUQAhgZLAIQGUQCCB1cAgQddAH8HYwB9CGoAewhyAHoIfAB4CYYAdgmSAHQKoABz&#10;Cq8AcQvBAHAM3wBvDfYAbg7/AG0O/wBtDv8AbQ7/AOEcAADLIwAAvCYAALEmAACoJAAAoB4AAJkY&#10;AACTEAIAjgsOAIgLFwCEDCIAgQ0sAH4NNQB8Dj0Aeg5FAHgOSwB3DlEAdQ9YAHMPXgBxEGUAcBBu&#10;AG4QdwBsEIIAaxCPAGkRnQBoEa0AZhLAAGUS3wBkE/YAYxT/AGMU/wBiFP8AYhT/ANYkAADDKgAA&#10;tS4AAKovAACgLQAAmCgAAJAiAACJGwAAghMIAH0REgB5EhwAdhMnAHMUMABxFDgAbxU/AG0VRgBs&#10;FUwAahZTAGgWWQBnFmEAZRZpAGQXcgBiF34AYRiLAF8YmQBeGakAXBm8AFwa2ABaG/MAWhz/AFkc&#10;/wBZHP8AWRz/AM0qAAC9MQAArzUAAKQ2AACbNAAAkjEAAIkrAACBJQAAeR0DAHMYDgBvGRgAbBoi&#10;AGkbKwBnGzMAZRw7AGQcQQBiHUgAYB1OAF8dVQBdHVwAXB5kAFsebgBZH3kAWB+HAFYglgBVIKYA&#10;VCG4AFMh0gBSIvEAUiP/AFIj/wBSIv8AUiL/AMgvAAC4NgAAqzoAAKA8AACWOwAAjTgAAIMyAAB6&#10;LQAAciYAAGogDABmIBMAYyEdAGEhJgBfIi8AXSI2AFsiPQBaI0QAWCNKAFcjUQBVI1gAVCRhAFMk&#10;agBRJXYAUCWDAE8mkwBOJ6MATCe1AEwozgBLKO4ASyn/AEso/wBLKP8ASyj/AMM0AACzOwAApz8A&#10;AJxBAACSQAAAiT4AAH85AAB1MwAAbC0AAGMnCABeJhEAXCYZAFknIgBXJysAVSgyAFQoOQBSKEAA&#10;UShGAFApTQBOKVUATSldAEwqZwBLKnMASSuAAEgrkABHLKEARi2zAEUtywBFLuwARC7/AEQu/wBF&#10;Lf8ARS3/AL44AACwPwAApEMAAJlFAACPRQAAhUMAAHs+AABxOQAAZzQAAF4uBABYKw4AVSsWAFIs&#10;HwBQLCcATywvAE0tNgBMLTwASi1DAEktSgBILlIARy5aAEYvZABFL3AAQzB+AEIwjQBBMZ4AQDKx&#10;AD8yyAA/M+oAPzP+AD8y/wA/Mv8APzL/ALs8AACtQwAAoUcAAJZJAACMSQAAg0gAAHhEAABtPgAA&#10;YzkAAFo0AABSMAwATzATAEwwHABKMCQASTErAEcxMgBGMTkARDFAAEMyRwBCMk8AQTNYAEAzYgA/&#10;NG0APjR7AD01iwA8NpwAOzavADo3xgA5N+gAOTf8ADo3/wA6Nv8AOjb/ALdAAACqRgAAnksAAJRN&#10;AACKTgAAgEwAAHVIAABqQwAAYD4AAFY5AABNNQkASTQRAEc1GQBFNSEAQzUoAEE1LwBANTYAPzY9&#10;AD42RQA9N00APDdVADs4YAA6OGsAOTl5ADg5iQA3OpsANTqtADU7xAA0O+YANDv7ADU7/wA1Ov8A&#10;NTr/ALRDAACnSgAAnE4AAJJRAACIUgAAflAAAHNNAABnSAAAXEQAAFI/AABIOgYARDkPAEE5FgA/&#10;OR4APjkmADw5LQA7OjQAOjo7ADk7QgA4O0oANzxTADY8XQA1PWkAND13ADM+hwAxPpkAMD+rAC8/&#10;wgAvP+QALz/6ADA//wAwPv8AMD7/ALFHAACkTQAAmVIAAI9VAACGVgAAfFUAAHFSAABkTAAAWUkA&#10;AE9FAABFQAMAPz4NADw+EwA6PhsAOT4jADc+KgA2PzEANT84ADQ/QAAzQEgAMkBRADFBWwAwQWcA&#10;LkJ1AC1ChQAsQ5cAK0OqACpDwAApROIAKkP5ACpD/wArQv8AK0L/AK5KAAChUQAAl1YAAI1ZAACD&#10;WgAAeVoAAG5XAABhUgAAV04AAE1LAABDRwAAOkMKADZDEQA0QxgAM0MgADJEJwAxRC8AMEQ2AC9F&#10;PQAtRUYALEVPACtGWQAqRmQAKUdyAChHgwAmR5UAJUioACRIvgAjSOAAJEj3ACVH/wAlR/8AJkf/&#10;AKpPAACfVQAAlFoAAIteAACBXwAAd14AAGtcAABfWAAAVVUAAEtRAABATQAANUoHADBJDgAuSRUA&#10;LUkdACxJJAArSisAKkozAChKOwAnS0MAJktMACVLVgAkTGIAI0xwACFMgAAgTZMAH02mAB5NuwAd&#10;Tt0AHk32AB5M/wAfTP8AIEv/AKdTAACcWgAAkl8AAIhjAAB+ZAAAdGMAAGlhAABcXgAAUlsAAEdY&#10;AAA8VQAAMlICACpQDAAnTxIAJlAZACVQIAAkUCgAI1AvACJRNwAhUUAAIFFJAB5SUwAdUl8AHFJt&#10;ABpTfQAZU5AAGFOkABZTuQAVU9kAFlP0ABdS/wAYUf8AGVH/AKNZAACYYAAAj2UAAIVoAAB7aQAA&#10;cWkAAGZnAABZZAAATWEAAEJfAAA4XAAALloAACVYCAAgVw4AHlcUAB1XHAAcWCMAG1grABpYMwAZ&#10;WDwAGFhFABZZUAAVWVsAFFlpABNaegASWo0AEVqhABBatwAOWtUAEFnzABBZ/wARWP8AEVj/AJ9f&#10;AACVZgAAjGsAAIJtAAB4bgAAbm8AAGJtAABVagAASGgAAD5mAAAzZQAAKWMAACBhAQAYYAsAFWAQ&#10;ABRgFwATYB4AEmAmABJgLgARYTcAEGFAAA9hSwAOYVgADWFmAAxidgALYokACmGdAAlhsgAIYcsA&#10;CGHrAAlg/QAKX/8AC1//AJtmAACSbQAAiHEAAH5zAAB1dQAAanQAAFxzAABPcgAAQ3AAADhvAAAt&#10;bgAAJGwAABtrAAATawQADmoMAA1qEgAMahkAC2ohAApqKQAJajIACGo8AAdrRwAFa1MABGthAAJr&#10;cQAAaoQAAGqYAABqrQAAacYAAGnnAABp+AAAaP8AAGj/AJdtAACNcwAAhHcAAHt6AABwewAAY3sA&#10;AFZ6AABJegAAPXkAADF4AAAndwAAHXYAABV2AAAPdgIACXYKAAR2DwAAdhUAAHYcAAB2JAAAdSwA&#10;AHU2AAB1QQAAdU4AAHVcAAB1bAAAdX4AAHSTAAB0qAAAc8AAAHPjAABy9wAAcv8AAHH/AJJ1AACJ&#10;egAAgH4AAHaAAABpgQAAW4IAAE6CAABBggAANYMAACmCAAAfgQAAFoEAABCCAAAKggAAAoMHAACC&#10;DQAAghEAAIIXAACCHgAAgiYAAIIvAACCOwAAgkcAAIJVAACBZQAAgXgAAIGNAACAogAAf7oAAH/d&#10;AAB+9AAAff8AAH3/AI18AACEgQAAe4QAAG6GAABgiAAAUooAAEWLAAA5jAAALIwAACGMAAAXjAAA&#10;EI0AAAmOAAACjwAAAJADAACPCQAAjw4AAI8SAACQGAAAkB8AAJAoAACQMgAAkD8AAJBNAACQXQAA&#10;j3AAAI+FAACOnAAAjrMAAI3QAACM8AAAi/4AAIv/AIiEAACAiAAAcosAAGSNAABWkAAASJMAADuV&#10;AAAulgAAIpYAABeXAAAPmAAACJkAAACbAAAAnQAAAJ0AAACdAwAAnQkAAJ0NAACeEQAAnhcAAJ8f&#10;AACfKQAAoDUAAKBDAACgVAAAoGYAAJ97AACekwAAnqsAAJ3GAACd6QAAnPkAAJz/AIOLAAB1jgAA&#10;Z5IAAFmWAABLmQAAPZwAADCeAAAjnwAAF6AAAA6iAAAHpAAAAKYAAACoAAAAqgAAAKoAAACqAAAA&#10;qwEAAKsHAACsDAAArRAAAK4WAACvHgAAsSkAALE4AACxSAAAsVoAALFvAACxiAAAsaAAALC6AACv&#10;3QAAr/IAAK/9AHiRAABqlgAAXJoAAE2fAAA/owAAMaYAACOnAAAXqQAADqsAAAWuAAAAsAAAALIA&#10;AAC1AAAAtwAAALcAAAC4AAAAuQAAALoAAAC8AwAAvQkAAL4OAADAFAAAwx4AAMUrAADFPAAAxk4A&#10;AMZiAADGegAAxpQAAMatAADGyAAAxeUAAMXzAGyZAABengAAT6QAAEGoAAAyrAAAJK8AABaxAAAN&#10;tAAAA7cAAAC6AAAAvQAAAMAAAADEAAAAxgAAAMYAAADIAAAAyQAAAMsAAADMAAAAzgAAANAGAADT&#10;DQAA2BMAANweAADeLQAA30AAAOBUAADhawAA4YUAAOGfAADhtwAA4c8AAOHmAGChAABSpwAAQ60A&#10;ADSyAAAltQAAF7kAAA28AAABvwAAAMMAAADHAAAAygAAAM8AAADTAAAA1gAAANcAAADaAAAA3AAA&#10;AN8AAADhAAAA4wAAAOYAAADpAQAA7AsAAPASAADzHwAA9DEAAPZGAAD3XAAA+HQAAPiPAAD5pgAA&#10;+bgAAPjJAP8ADQD/AAsA/wALAP8ADgD/ABMA/wAfAP8ALAD/ADkA/wBFAP8AUAD/AFkA/wBiAP8A&#10;agD/AHEA/wB3AP8AfgD/AIQA/gCKAP0AkAD8AJcA+gCeAPkApwD3ALEA9gC+APUA0gDzAOwA8QD+&#10;APAA/wDwAP8A5gD/ANwA/wDSAP8AzQD/AP8ABwD/AAQA/wACAP8ABgD/ABAA/wAbAP8AJwD/ADMA&#10;/wA/AP8ASgD+AFQA+wBdAPkAZAD3AGsA9QByAPMAeADyAH4A8ACEAO8AigDtAJEA7ACZAOoAoQDo&#10;AKsA5gC2AOQAxwDiAOMA4AD3AN4A/wDdAP8A2QD/AMwA/wDFAP8AwQD/AP8AAAD/AAAA/wAAAP8A&#10;AQD/AA0A/wAWAPwAIgD5AC4A9gA5APMARQDvAE4A7ABXAOkAXgDmAGUA5ABsAOIAcgDgAHcA3wB+&#10;AN0AhADbAIsA2ACSANUAmwDSAKQAzwCvAM0AvgDLANUAyQDvAMcA/wDFAP8AxAD/AL4A/wC4AP8A&#10;tQD/AP8AAAD/AAAA/wAAAP4AAAD3AAkA8QARAOsAHADnACgA5AAzAOEAPgDdAEgA2ABRANMAWADQ&#10;AF8AzgBlAMwAawDKAHEAyAB3AMYAfQDEAIQAwgCMAMAAlAC+AJ4AuwCoALkAtgC3AMgAtQDmALMA&#10;+gCxAP8AsAD/ALAA/wCsAP8AqQD/AP8AAAD/AAAA+gAAAPEAAADoAAMA4AANANgAFgDRACIAzQAt&#10;AMoANwDGAEEAwgBKAL8AUgC9AFkAugBfALgAZQC3AGoAtQBwALMAdgCxAH0ArwCFAK0AjQCrAJcA&#10;qQChAKcArgClAL4AogDYAKAA8gCfAP8AngD/AJ4A/wCeAP8AnAD/AP8AAAD3AAAA6wAAAOEAAADW&#10;AAAAywAJAMUAEQC/ABsAuwAmALcAMQC0ADoAsQBDAK4ASwCrAFIAqQBYAKcAXgCmAGQApABpAKIA&#10;cACgAHYAngB+AJwAhgCaAJAAmACbAJYApwCUALYAkgDKAJAA6QCPAPwAjgD/AI0A/wCMAP8AjQD/&#10;APgAAADpAgAA2wMAAMwBAADEAAAAvQACALYADQCwABUAqwAgAKcAKgCkADQAoQA8AJ4ARACcAEsA&#10;mgBSAJgAWACWAF0AlQBjAJMAaQCRAHAAjwB3AI0AgACLAIoAiQCVAIcAoQCFAK8AgwDBAIEA4ACA&#10;APUAfwD/AH8A/wB/AP8AfwD/AO4KAADcDgAAyhAAAL4OAAC1CwAArwMAAKkABwCjABAAngAYAJkA&#10;IwCWACwAkwA1AJAAPgCOAEUAjABLAIoAUQCIAFcAhgBdAIUAYwCDAGoAgQBxAH8AegB9AIQAewCP&#10;AHkAnAB3AKoAdQC7AHQA1AByAPAAcgD/AHIA/wBxAP8AcQD/AOMRAADNFwAAvxkAALMZAACqFQAA&#10;oxAAAJ0KAACXAQoAkQASAI0AGwCJACUAhQAvAIMANwCAAD4AfgBFAH0ASwB7AFEAeQBXAHgAXQB2&#10;AGQAdAFrAHIBdABwAn8AbgKLAGwDmABrA6YAaQS3AGgFzgBnB+wAZgj9AGYJ/wBlCf8AZQn/ANYa&#10;AADEIAAAtiMAAKsjAAChIAAAmRsAAJIUAACMDgEAhgcNAIAEFAB8Bh4AeQcoAHYIMAB0CDgAcgk/&#10;AHAJRQBvCkwAbQpSAGwKWABqC18AaAtnAGcLcABlDHoAYwyHAGIMlQBgDaQAXw22AF4NzgBcDu0A&#10;XA//AFsQ/wBbEP8AWxD/AM0hAAC8KAAArysAAKQrAACaKQAAkiQAAIkfAACCGAAAexEFAHUNDwBx&#10;DRcAbg4hAGsOKgBpDzIAZxA5AGUQQABkEEYAYxBNAGEQUwBfEVoAXhFiAFwRawBbEXYAWRKDAFgS&#10;kgBWE6IAVRO0AFQTywBTFOwAUhX/AFIW/wBSFf8AUhX/AMYoAAC2LgAAqTIAAJ8yAACVMQAAjC0A&#10;AIMnAAB6IQAAchoAAGsTCwBnExMAZBQcAGEUJQBfFS0AXRU0AFwVOwBbFkIAWRZIAFgWTwBWF1YA&#10;VRdeAFMXZwBSGHIAUBh/AE8ZjgBOGp8ATBqwAEsbxwBLG+kAShz9AEoc/wBKHP8AShz/AMEtAACx&#10;NAAApTcAAJo4AACQNwAAhzQAAH0vAAB0KQAAbCMAAGQcBwBeGRAAWxoYAFkbIQBXGykAVRswAFQc&#10;NwBSHD0AURxEAE8dSwBOHVIATR1aAEseYwBKHm4ASR98AEcfiwBGIJwARSGuAEQhxABDIuYAQyL8&#10;AEMi/wBDIv8AQyL/ALwyAACtOAAAoTwAAJc+AACNPQAAgzoAAHk1AABvMAAAZioAAF4kAgBXIA0A&#10;VCAUAFEgHQBPISUATiEsAEwhMwBLIjoASSJAAEgiRwBHIk4ARiNXAEQjYABDJGsAQiR5AEEliAA/&#10;JpkAPiarAD0nwQA9J+MAPSj6AD0o/wA9J/8APSf/ALg2AACqPQAAnkAAAJRCAACKQgAAgD8AAHY7&#10;AABsNgAAYjAAAFkqAABRJQsATSURAEslGQBJJSEARyYoAEUmLwBEJjYAQyY9AEInRABBJ0sAPyhU&#10;AD4oXQA9KWkAPCl2ADsqhgA5K5cAOCupADcsvwA3LOAANyz4ADcs/wA3LP8AOCz/ALU6AACnQAAA&#10;nEQAAJFGAACHRgAAfUQAAHNAAABoOwAAXzYAAFUxAABMKwcARykPAEUqFgBDKh4AQSolAD8qLAA+&#10;KzMAPSs5ADwrQQA7LEgAOixRADktWwA4LmYANi5zADUvgwA0L5UAMzCnADIwvQAxMd4AMTH3ADIx&#10;/wAyMP8AMzD/ALE+AACkRAAAmUgAAI9KAACFSgAAe0kAAHBFAABlQAAAWzsAAFI2AABIMQQAQi4N&#10;AD8uEwA9LhsAOy4iADkvKQA4Ly8ANy82ADYwPgA1MEYANDFPADMxWQAyMmQAMTJxADAzgQAvNJMA&#10;LjSmACw1uwAsNdsALDX1AC01/wAtNP8ALjT/AK5BAACiSAAAl0wAAI1OAACDTgAAeU0AAG5KAABi&#10;RQAAWEAAAE48AABFNwAAPTMLADkzEQA3MxgANjMfADQzJgAzMy0AMjQ0ADE0PAAwNUQALzVMAC42&#10;VgAtNmIALDdvACs3fwAqOJEAKDikACc5uQAmOdgAJzn0ACg5/wAoOP8AKTj/AKtFAACfSwAAlE8A&#10;AItSAACBUwAAd1IAAGxPAABfSQAAVkYAAExCAABCPQAAODgIADQ4DwAyOBUAMTgdAC84JAAuOCsA&#10;LTkyACw5OQArOkEAKjpKACk7VAAoO18AJzxtACU8fQAkPY8AIz2iACI9twAhPtQAIT7zACI9/wAj&#10;Pf8AIzz/AKhJAACdTwAAklMAAIlWAAB/VwAAdVYAAGpTAABdTwAAU0wAAEpIAABARAAANkAFAC89&#10;DQAtPRMAKz0aACo+IQApPigAKD4vACc+NwAmPz8AJD9IACNAUgAiQF0AIUFqACBBegAeQY0AHUKg&#10;ABxCtQAbQtEAG0LxABxC/wAdQf8AHkH/AKVNAACaUwAAkFgAAIZbAAB9XAAAclsAAGdYAABbVAAA&#10;UVIAAEhOAAA9SgAAM0cAACpDCwAmQxAAJUMWACRDHgAjRCUAIkQsACFENAAgRTwAHkVFAB1FTwAc&#10;RloAG0ZoABlGeAAYR4oAF0eeABZHswAUSM4AFUfvABZH/wAXRv8AF0b/AKJSAACXWAAAjV0AAIRg&#10;AAB6YQAAcGAAAGVeAABZWgAAT1gAAERUAAA5UQAAL04AACZLBgAgSg4AHkoTAB1KGgAcSiEAG0so&#10;ABpLMAAZSzgAF0tCABZMTAAVTFcAFExlABNNdQASTYgAEU2cABBNsQAOTswAD03uABBN/wARTP8A&#10;EUz/AJ5XAACUXQAAi2IAAIFlAAB3ZgAAbWYAAGNkAABWYQAASl4AAD9bAAA1WAAAK1YAACJUAQAa&#10;UgoAFlIQABVSFgAUUh0AE1IkABJSLAARUjQAEVI+ABBTSAAPU1QADlNiAA1UcgAMVIQAC1SYAAlU&#10;rQAIVMUACVTnAApT+wALUv8AC1L/AJtdAACRZAAAiGgAAH5rAAB0bAAAa2wAAF9qAABSZwAARWQA&#10;ADpiAAAwYAAAJl4AAB1dAAAVWwUAEFoMAA5aEQAOWhgADVsgAAxbJwALWzAACls6AAlbRQAHW1EA&#10;BlteAARbbQADW4AAAVuUAABbqAAAW8AAAFriAABa9gABWv8AAln/AJdkAACOawAAhG4AAHtwAABy&#10;cgAAZ3EAAFlwAABMbgAAQGwAADVrAAAqaQAAIWcAABhmAAARZgEADGUKAAdlDwAEZRQAA2QbAAJk&#10;IwAAZCwAAGQ1AABkQAAAZEwAAGRaAABkaQAAZHsAAGSPAABjpAAAY7sAAGLdAABi9AAAYv8AAGH/&#10;AJNsAACJcQAAgHUAAHh3AABteAAAYHcAAFJ2AABGdQAAOXQAAC50AAAjcgAAGnEAABJxAAANcQAA&#10;BnEIAABwDQAAcBIAAHAXAABvHwAAbyYAAG8wAABvOwAAb0cAAG9UAABvZAAAb3UAAG6KAABtoAAA&#10;bbYAAGzWAABr8gAAa/8AAGv/AI5zAACFeAAAfXsAAHN9AABlfgAAWH4AAEt+AAA+fgAAMn4AACZ9&#10;AAAcfAAAE3wAAA18AAAGfQAAAH0FAAB8CwAAfA8AAHwTAAB8GQAAfCEAAHwpAAB8NAAAe0AAAHtO&#10;AAB7XgAAe28AAHqEAAB6mgAAebEAAHjOAAB37wAAdv4AAHb/AIl6AACBfwAAeIIAAGuDAABdhQAA&#10;T4YAAEKHAAA1iAAAKYcAAB2HAAAUhwAADYgAAAaJAAAAigAAAIoAAACJBgAAiQwAAIkPAACJEwAA&#10;iRoAAIoiAACKLAAAijgAAIpGAACJVgAAiWgAAIl8AACIlAAAh6sAAIbGAACF6gAAhfsAAIT/AIWC&#10;AAB9hgAAb4gAAGGLAABTjQAARY8AADiRAAArkQAAH5IAABSSAAANkwAABJQAAACWAAAAlwAAAJgA&#10;AACXAAAAlwUAAJcLAACYDgAAmBMAAJkaAACZIgAAmi4AAJo9AACZTQAAmV4AAJlzAACYiwAAmKMA&#10;AJe8AACW4gAAlvcAAJX/AICJAAByjAAAZI8AAFaTAABIlgAAOpkAACyaAAAfmwAAFJwAAAyeAAAD&#10;nwAAAKEAAACjAAAApQAAAKUAAAClAAAApQAAAKYCAACnCAAApw0AAKgRAACpGQAAqyMAAKsxAACr&#10;QQAArFMAAKxnAACrgAAAqpoAAKqzAACq0AAAqe8AAKn7AHWPAABnlAAAWZgAAEqcAAA8nwAALaIA&#10;ACCjAAATpQAAC6cAAAGpAAAAqwAAAK4AAACxAAAAsgAAALIAAACzAAAAtAAAALUAAAC2AAAAuAQA&#10;ALkLAAC7EAAAvRgAAL8kAAC/NQAAwEcAAMBbAADAcgAAwI0AAMGmAADAwQAAv+MAAL7zAGqXAABb&#10;nAAATaEAAD6lAAAvqQAAIasAABOtAAALsAAAALMAAAC1AAAAuAAAALwAAAC/AAAAwQAAAMEAAADD&#10;AAAAxAAAAMYAAADHAAAAyQAAAMsAAADOCAAA0Q8AANUYAADYJwAA2TkAANpNAADbZAAA234AANyZ&#10;AADcsAAA3MkAANzjAF2fAABPpQAAQKoAADKvAAAisgAAFLUAAAq4AAAAuwAAAL8AAADDAAAAxgAA&#10;AMsAAADOAAAA0QAAANEAAADUAAAA1gAAANkAAADbAAAA3gAAAOAAAADkAAAA5wYAAOsOAADvGQAA&#10;8CoAAPI/AADzVQAA9G0AAPSIAAD0oQAA9LYAAPTHAP8ACQD/AAYA/wAHAP8ADAD/ABEA/wAcAP8A&#10;KAD/ADQA/wBBAP8ATAD/AFUA/wBdAP8AZQD/AGwA/wByAP4AeAD8AH4A+wCEAPoAiwD5AJIA9wCZ&#10;APYAogD0AKwA8wC5APEAywDwAOgA7gD7AO0A/wDsAP8A4QD/ANIA/wDJAP8AxAD/AP8AAQD/AAAA&#10;/wAAAP8ABAD/AA4A/wAXAP8AIwD/AC8A/wA7AP0ARgD6AFAA9wBYAPQAXwDyAGYA8ABsAO8AcgDt&#10;AHgA7AB+AOoAhQDpAIwA5wCTAOUAnADjAKYA4QCxAN8AwQDdAN0A2wD0ANkA/wDWAP8AzwD/AMQA&#10;/wC9AP8AuQD/AP8AAAD/AAAA/wAAAP8AAAD/AAsA/AATAPcAHgD0ACoA8gA1AO4AQADpAEoA5gBS&#10;AOMAWQDgAGAA3gBmANwAbADaAHIA1wB4ANQAfgDSAIUA0ACNAM4AlQDMAJ8AyQCqAMcAuADFAM0A&#10;wwDrAMAA/gC/AP8AvgD/ALYA/wCwAP8ArQD/AP8AAAD/AAAA/wAAAPkAAADyAAYA6wAPAOYAGQDh&#10;ACQA3gAvANoAOQDTAEMAzwBMAMwAUwDJAFoAxwBgAMUAZgDDAGsAwQBxAL8AdwC9AH4AuwCGALkA&#10;jgC3AJgAtQCjALMAsACxAMIArgDgAKwA9wCrAP8AqgD/AKgA/wCjAP8AoAD/AP8AAAD/AAAA9QAA&#10;AOsAAADhAAAA1gAMAM8AEwDKAB4AxgApAMIAMwC/AD0AuwBFALgATQC2AFQAswBaALEAXwCwAGUA&#10;rgBqAKwAcACrAHcAqQB/AKcAhwClAJEAowCcAKAAqQCeALgAnADOAJoA7gCZAP8AlwD/AJYA/wCW&#10;AP8AkwD/AP0AAADxAAAA5QAAANkAAADNAAAAxAAGAL0ADwC3ABgAswAiALAALACtADYAqQA+AKcA&#10;RgCkAE0AogBTAKAAWQCfAF4AnQBkAJsAagCaAHAAmAB3AJYAgACUAIoAkQCVAI8AogCNALAAiwDD&#10;AIkA4wCIAPkAhgD/AIYA/wCGAP8AhgD/APMAAADjAAAA0QAAAMUAAAC9AAAAtgAAAK4ACwCoABIA&#10;pAAcAKAAJgCcAC8AmgA3AJcAPwCVAEYAkgBMAJEAUgCPAFgAjQBdAIsAYwCKAGoAiABxAIYAeQCE&#10;AIMAggCPAH8AmwB+AKkAfAC7AHoA1QB4APIAeAD/AHcA/wB3AP8AdwD/AOcHAADRDAAAww0AALgM&#10;AACuCAAAqAAAAKIABQCbAA4AlgAVAJIAHwCOACgAiwAxAIgAOQCGAEAAhABGAIIATACAAFIAfwBX&#10;AH0AXQB7AGMAegBrAHgAcwB2AH0AdACIAHEAlQBwAKQAbgC0AGwAygBrAOoAagD8AGoA/wBqAP8A&#10;agD/ANoQAADGFAAAuBYAAK0VAACkEgAAnA4AAJYHAACQAAkAigAQAIUAGACBACEAfgAqAHsAMgB5&#10;ADkAdwBAAHUARgBzAEwAcgBRAHAAVwBuAF4AbQBlAGsAbgBpAHcAZwCDAGUAkQBjAJ8AYgCvAGAA&#10;xABfAOQAXwH4AF4C/wBeAv8AXgL/AM4YAAC9HQAAsCAAAKUfAACbHAAAkxcAAIsRAACEDAAAfgQL&#10;AHkAEgB1ABsAcgAjAG8AKwBtATMAawE6AGkCQABnA0YAZgNMAGQEUgBjBFkAYQRgAF8FaQBeBXMA&#10;XAZ/AFoGjQBZB5wAVwitAFYIwQBVCeEAVAv2AFQL/wBUC/8AVAv/AMYfAAC2JQAAqSgAAJ4oAACU&#10;JQAAiyEAAIMbAAB7FAAAdA4DAG4JDQBpCBQAZgkdAGQKJQBiCi0AYAs0AF4LOgBdC0AAWwxHAFoM&#10;TQBYDFQAVw1cAFUNZABUDW8AUg17AFAOigBPDpoATg6sAEwPwgBMEOMASxD5AEsQ/wBLEf8ASxD/&#10;AL8mAACwKwAApC8AAJkvAACPLQAAhikAAH0kAAB0HgAAbBcAAGURBwBfDhAAXA8XAFoQHwBYECcA&#10;VhAuAFQQNQBTEDsAUhFCAFARSABPEVAAThFXAEwSYABLEmsASRJ4AEgThwBGE5cARRSpAEQUvgBD&#10;Fd8AQxb4AEMW/wBDFv8AQxb/ALorAACrMQAAoDQAAJU1AACLNAAAgTEAAHgrAABvJgAAZiAAAF4Z&#10;AQBXFA0AVBQTAFEUGwBPFSMAThUqAEwVMQBLFjcASRY+AEgWRABHF0wARRdUAEQXXQBDGGcAQRh0&#10;AEAZgwA/GpQAPRqmADwbuwA7G9sAOxz2ADwc/wA8HP8APBz/ALUwAACoNgAAnDkAAJE7AACHOgAA&#10;fjcAAHMyAABqLQAAYScAAFkhAABRGwkATBkQAEoaFwBIGh8ARhomAEUbLQBDGzMAQhs6AEEcQQBA&#10;HEgAPhxQAD0dWQA8HmQAOx5xADkfgAA4H5IANyCkADYguAA1IdYANSH0ADUi/wA1If8ANiH/ALI0&#10;AACkOgAAmT4AAI8/AACFPwAAezwAAHA4AABnMgAAXS0AAFQoAABMIgUARh8OAEMfFABBHxsAPx8i&#10;AD4gKQA9IDAAOyA2ADohPQA5IUUAOCJNADciVwA2I2IANCNuADMkfgAyJI8AMSWiAC8ltgAvJtIA&#10;LybyAC8m/wAwJv8AMCb/AK84AACiPgAAlkIAAIxDAACCQwAAeEEAAG49AABjOAAAWjMAAFEuAABI&#10;KAEAQCQMAD0jEQA7JBgAOSQfADgkJgA2JCwANSUzADQlOgAzJkIAMiZKADEnVAAwJ18ALyhsAC4o&#10;ewAsKY0AKyqgACoqtAApKs8AKSvwACor/wAqKv8AKyr/AKw8AACfQgAAlEYAAIpHAACARwAAdkUA&#10;AGxCAABhPQAAVzgAAE4zAABELgAAPCkJADcoEAA1KBUAMygcADIoIwAwKCkALykwAC8qNwAuKj8A&#10;LStIACwrUgArLF0AKixqACgteQAnLYsAJi6eACUuswAkL80AJC/uACUv/wAlL/8AJi7/AKk/AACd&#10;RQAAkkkAAIhLAAB+TAAAdEoAAGpHAABeQgAAVD0AAEs5AABBNAAAOC8GADItDQAwLRMALi0ZAC0t&#10;IAArLScAKi4uACkuNQApLz0AKC9GACcwTwAlMFsAJDFoACMxdwAiMokAITKdAB8zsQAeM8sAHjPt&#10;AB8z/wAgM/8AITL/AKZDAACaSQAAkE0AAIZPAAB8UAAAc08AAGhMAABcRgAAUkMAAEk/AAA/OwAA&#10;NjYCAC4yDAArMhEAKTIXACgyHgAmMiQAJTMrACQzMgAjNDoAIjRDACE1TQAgNVgAHzZlAB42dQAc&#10;N4cAGzebABo3rwAZOMgAGTjrABo4/wAbN/8AGzf/AKNHAACYTQAAjlEAAIRTAAB7VAAAcVMAAGZQ&#10;AABaTAAAUEkAAEdFAAA9QQAAMz0AACo5CQAlNw4AIzcUACI4GwAhOCIAIDgoAB84MAAeOTgAHTlB&#10;ABw6SwAaOlYAGTtjABg7cgAWO4UAFTyZABQ8rQATPcYAEz3pABQ8/QAVPP8AFjv/AKBLAACVUQAA&#10;i1UAAIJYAAB5WQAAblgAAGRWAABYUQAATk8AAEVLAAA6RwAAMEMAACdABQAgPg0AHT4RABw+FwAb&#10;Ph4AGj4lABk+LQAYPzUAFj8+ABU/SAAUQFMAE0BgABJBcAARQYIAEEGXAA9BrAAOQsQADkLnAA9B&#10;/AAQQf8AEED/AJ1QAACTVgAAiVoAAIBdAAB2XgAAbF0AAGJbAABWVwAATFUAAEFRAAA2TgAALEsA&#10;ACNIAAAbRQkAF0QPABVEFAAURRsAE0UiABJFKQARRTEAEUU7ABBGRQAPRlAADkdeAA1HbQAMR38A&#10;C0eTAAlHpwAIR74ACEfgAAlH9gAKRv8AC0b/AJpVAACQWwAAh2AAAH1iAABzYwAAamIAAGBhAABT&#10;XgAAR1oAADxXAAAyVQAAKFIAAB9QAAAXTgQAEUwMAA9MEQAOTBcADkweAA1NJQAMTS4AC003AApN&#10;QgAJTU0AB05aAAZOaQAETnsAAk6PAAFOpAAATboAAE3bAAFN8gABTf8AAkz/AJZbAACNYgAAhGYA&#10;AHpoAABxaQAAaGkAAFxnAABPZAAAQmEAADdfAAAtXAAAI1oAABpYAAASVwEADVYJAAlVDgAHVRMA&#10;BlUaAARVIgADVSoAAlU0AABVPgAAVUoAAFZXAABWZQAAVXcAAFWLAABVoAAAVbYAAFTUAABU8QAA&#10;U/0AAFP/AJNiAACKaAAAgGwAAHduAABvbwAAY24AAFZsAABJagAAPWgAADJmAAAnZQAAHWMAABVi&#10;AAAOYQAACWAIAANgDQAAXxEAAF8XAABfHgAAXyYAAF8vAABfOgAAX0UAAF9TAABfYQAAXnIAAF6H&#10;AABdnAAAXbIAAFzPAABc7wAAW/0AAFv/AJBqAACGbwAAfXIAAHV0AABqdQAAXXQAAE9zAABCcgAA&#10;NnAAACtvAAAgbgAAF20AABBsAAAKbAAAAmsGAABrCwAAag8AAGoUAABqGgAAaiEAAGkqAABpNAAA&#10;aUAAAGlOAABpXAAAaW0AAGiCAABomAAAZ64AAGbKAABl7QAAZfwAAGT/AItxAACCdgAAenkAAHB7&#10;AABiewAAVXsAAEh6AAA7egAAL3oAACN5AAAZeAAAEXcAAAp3AAADdwAAAHcCAAB3CAAAdg0AAHYQ&#10;AAB2FQAAdhsAAHYjAAB2LgAAdToAAHVHAAB1VgAAdWgAAHR8AAB0kgAAc6oAAHLEAABx6QAAcPsA&#10;AHD/AIZ5AAB/fQAAdn8AAGiBAABaggAATIIAAD+DAAAyhAAAJYMAABqDAAARgwAACoMAAAKDAAAA&#10;hAAAAIUAAACEAwAAgwgAAIMNAACDEAAAgxUAAIQcAACEJgAAhDIAAIQ/AACDTwAAg2AAAIJ1AACC&#10;jAAAgaQAAIC9AAB/4wAAfvkAAH7/AIKAAAB6hAAAbIYAAF6IAABQigAAQosAADWNAAAnjQAAG40A&#10;ABGOAAAKjgAAAI8AAACRAAAAkgAAAJIAAACSAAAAkgEAAJIHAACSDAAAkhAAAJMVAACTHQAAlCgA&#10;AJQ2AACURQAAk1cAAJNrAACTggAAkpwAAJG2AACQ2AAAj/MAAI//AH6HAABwigAAYY0AAFOQAABF&#10;kwAAN5UAACmWAAAclwAAEZgAAAmZAAAAmwAAAJwAAACeAAAAoAAAAKAAAACgAAAAoAAAAKEAAACh&#10;BAAAogkAAKMOAACkFAAApR0AAKYqAACmOgAApkwAAKVgAACleAAApZIAAKSsAACkyQAAo+sAAKL6&#10;AHOOAABkkQAAVpUAAEeZAAA5nAAAKp4AAB2gAAARoQAACKMAAAClAAAApwAAAKkAAACsAAAArgAA&#10;AK4AAACuAAAArwAAALAAAACxAAAAsgAAALMGAAC1DQAAtxMAALkeAAC5LgAAukAAALpUAAC7agAA&#10;uoUAALmhAAC5uwAAut4AALnyAGeVAABYmQAASp4AADuiAAAspgAAHagAABGqAAAHrAAAAK8AAACx&#10;AAAAtAAAALgAAAC7AAAAvAAAALwAAAC+AAAAvwAAAMAAAADCAAAAxAAAAMYAAADIAwAAywsAAM8S&#10;AADRIAAA0TIAANJGAADTXQAA1HYAANSSAADVqwAA1cQAANTiAFudAABMogAAPacAAC+sAAAfrwAA&#10;EbEAAAe1AAAAuAAAALsAAAC+AAAAwgAAAMcAAADKAAAAzAAAAMwAAADOAAAA0AAAANIAAADVAAAA&#10;2AAAANsAAADfAAAA4gAAAOYLAADrEwAA7CQAAO04AADuTgAA72cAAPCCAADwnAAA8LIAAPHFAP8A&#10;AwD/AAEA/wAEAP8ACQD/AA8A/wAYAP8AJAD/ADAA/wA8AP8ARwD/AFEA/wBZAP8AYAD9AGcA/ABt&#10;APoAcwD5AHkA+AB/APYAhQD1AIwA8wCUAPIAnQDwAKcA7gCzAOwAxADrAOEA6gD4AOkA/wDnAP8A&#10;2QD/AMsA/wDCAP8AvQD/AP8AAAD/AAAA/wAAAP8AAAD/AAwA/wAUAP8AIAD/ACsA/gA3APoAQgD2&#10;AEsA8gBTAPAAWwDuAGEA7ABnAOoAbQDoAHMA5wB5AOUAfwDjAIYA4QCOAN8AlgDdAKAA2wCsANgA&#10;uwDUANEA0wDwANAA/wDOAP8AyAD/AL0A/wC2AP8AsgD/AP8AAAD/AAAA/wAAAP8AAAD9AAgA9wAQ&#10;APMAGgDvACYA7QAxAOgAOwDjAEUA4ABNANwAVQDZAFsA1gBhANMAZwDRAGwAzwByAM0AeADLAH8A&#10;yQCHAMcAkADFAJoAwwClAMAAsgC+AMUAvADlALoA+wC4AP8AtwD/ALAA/wCpAP8ApQD/AP8AAAD/&#10;AAAA/gAAAPUAAADsAAMA5QANAN8AFQDaACAA1AAqANAANQDLAD4AyABHAMUATgDCAFUAwABbAL4A&#10;YQC8AGYAugBsALgAcgC2AHgAtQCAALMAiACxAJIArgCeAKwAqgCpALsAqADVAKYA8wCkAP8AowD/&#10;AKEA/wCbAP8AmAD/AP8AAAD7AAAA8AAAAOUAAADYAAAAzgAJAMcAEQDCABoAvgAkALsALgC3ADgA&#10;tABAALEASACuAE4ArABUAKoAWgCpAF8ApwBlAKUAawCkAHEAogB4AKAAgQCeAIsAnACWAJkAowCX&#10;ALIAlgDHAJMA6ACSAP4AkQD/AJAA/wCNAP8AiwD/APkAAADrAAAA3QAAAM8AAADGAAAAvAAEALUA&#10;DQCwABUArAAeAKgAKAClADEAogA5AJ8AQQCdAEgAmwBOAJkAUwCXAFkAlgBeAJQAZACSAGoAkABx&#10;AI4AegCMAIMAigCPAIgAnACGAKoAhAC8AIIA3ACBAPYAgAD/AH8A/wB/AP8AfgD/AOwAAADaAAAA&#10;yQAAAL4AAAC2AAAArgAAAKcACQChABAAnAAYAJgAIgCVACoAkgAyAJAAOgCNAEEAiwBHAIkATQCH&#10;AFIAhgBYAIQAXQCCAGQAgQBrAH8AcwB9AH0AewCIAHgAlQB2AKMAdQC0AHMAzABxAO0AcAD/AHAA&#10;/wBwAP8AcAD/AN8FAADKCgAAvAsAALEJAACoBAAAoQAAAJsAAwCUAAwAjwATAIoAGwCHACQAhAAs&#10;AIEAMwB/ADoAfQBBAHsARwB5AEwAdwBSAHYAVwB0AF0AcgBkAHAAbQBvAHYAbACCAGoAjwBpAJ0A&#10;ZwCuAGUAwwBkAOQAYwD6AGMA/wBiAP8AYwD/ANAOAAC/EgAAshMAAKcSAACdEAAAlQsAAI8DAACJ&#10;AAcAggAOAH4AFQB6AB4AdgAlAHQALQBxADQAbwA6AG4AQABsAEYAagBMAGkAUgBnAFgAZgBfAGQA&#10;ZwBiAHEAYAB8AF4AiQBcAJgAWwCpAFkAvABYANwAWAD0AFgA/wBXAP8AVwD/AMYWAAC2GgAAqh0A&#10;AJ8cAACVGQAAjRQAAIUPAAB+CQAAdwEKAHIAEABuABcAagAfAGgAJwBlAC4AZAA0AGIAOwBgAEAA&#10;XwBGAF0ATABcAFMAWgBaAFgAYgBXAGwAVQB3AFMAhQBSAJQAUAGlAE8BuABOAtIATQTwAE0F/wBN&#10;Bf8ATQX/AL8dAACwIgAAoyUAAJklAACPIgAAhR0AAH0YAAB1EgAAbg0CAGcGDABjAxEAXwIZAF0D&#10;IQBbBCgAWQQvAFcFNQBWBTsAVAZBAFMGRwBRBk4AUAdVAE4HXgBNCGcASwhzAEkJgQBICZIARwqj&#10;AEUKtgBEC9AARAzvAEMN/wBDDf8ARA3/ALkkAACqKQAAniwAAJQsAACKKgAAgCYAAHchAABuGwAA&#10;ZhQAAF8PBQBZCw0AVQoTAFMLGwBRCyIATwwpAE0MLwBMDDYASw08AEkNQgBIDUkARg1RAEUOWgBE&#10;DmQAQg5wAEAOfwA/D5AAPhCiADwQtgA7ENEAOxHxADsR/wA7Ef8APBH/ALQpAACmLwAAmjIAAJAy&#10;AACGMQAAfC0AAHIoAABpIwAAYR0AAFkWAABREQgATA8QAEoQFgBIEB0ARhAkAEUQKwBDETEAQhE3&#10;AEERPgBAEUUAPhJNAD0SVgA8EmEAOhNtADkTfAA3FI0ANhSfADUVswA0Fc0AMxbuADQW/wA0Fv8A&#10;NBb/AK8uAACiNAAAlzcAAIw4AACCNgAAeDQAAG4uAABlKgAAXCQAAFQeAABMGAQARhQNAEIUEgBA&#10;FBkAPxQgAD0VJwA8FS0AOxU0ADkWOgA4FkIANxZKADYXUwA1F14AMxhqADIZeQAwGYoALxqdAC4a&#10;sQAtG8oALRvsAC0c/wAuG/8ALhv/AKwyAACfOAAAlDsAAIo8AACAPAAAdjkAAGs0AABiLwAAWSoA&#10;AFAlAABHHwAAQBoKADwZEAA6GRYAOBkdADYaIwA1GikANBowADMaNwAyGz4AMRtHAC8cUAAuHVsA&#10;LR1nACwedgAqHogAKR+bACgfrgAnIMcAJiDqACcg/gAoIP8AKCD/AKk2AACdPAAAkj8AAIdBAAB9&#10;QAAAdD4AAGk6AABfNQAAVjAAAE0rAABEJQAAOyAHADYeDgAzHhMAMh4ZADAeIAAvHiYALh8tAC0f&#10;NAAsIDsAKyBEACohTgApIVgAJyJlACYidAAlI4UAIyOZACIkrQAhJMUAISXoACIl/QAiJP8AIyT/&#10;AKY6AACaPwAAj0MAAIVFAAB7RAAAckMAAGc/AABdOgAAUzYAAEoxAABBLAAAOCYDADEjDAAuIhEA&#10;LCIWACoiHQApIiMAKCMqACcjMQAmJDkAJSVBACQlSwAjJlYAIiZjACEncgAfJ4MAHiiXAB0oqwAb&#10;KcMAGynmABwp+wAdKf8AHij/AKM+AACYQwAAjUcAAINJAAB6SQAAcEcAAGZEAABaPwAAUTsAAEc3&#10;AAA+MgAANS0AACwoCQAoJw8AJycUACUnGgAkJyEAIygnACIoLgAhKTYAICk/AB8qSQAeKlQAHStg&#10;ABsrbwAaLIEAGSyVABctqQAWLcEAFi3kABct+gAYLf8AGS3/AKFBAACVRwAAi0sAAIJNAAB4TQAA&#10;bkwAAGRJAABYRAAAT0AAAEY9AAA9OAAAMzQAACovBgAkLA0AISwSACAsGAAfLR4AHi0lAB0tLAAc&#10;LjQAGy48ABovRgAYL1EAFzBeABYwbQAVMX8AEzGTABIxqAARMr8AETLiABIy+QATMf8AEzH/AJ5F&#10;AACTSwAAiU8AAIBRAAB2UgAAbVAAAGJOAABWSQAATUYAAERDAAA7PwAAMToAACc2AwAfMgsAHDIQ&#10;ABsyFQAZMhsAGDIiABczKQAWMzEAFTQ6ABQ0RAATNE8AEjVcABE1awAQNn0ADzaRAA42pgANN7wA&#10;DTfdAA029gAONv8ADzb/AJtJAACRTwAAh1MAAH5WAAB1VgAAalUAAGBTAABVTwAATEwAAEJJAAA4&#10;RQAALkEAACQ9AAAcOggAFjgOABU4EgAUOBgAEzkfABI5JgAROS4AEDk3AA86QQAOOkwADTtZAA07&#10;aAALO3oACjuNAAk8ogAHPLgABzzVAAg88AAJO/8ACjv/AJhOAACOVAAAhVgAAHxbAAByWwAAaFoA&#10;AF5YAABTVQAASVIAAD5OAAA0SwAAKkcAACFEAAAYQgMAEkALABA/EAAOPxUADj8cAA1AIwAMQCsA&#10;C0A0AApAPgAJQUoAB0FWAAZBZQAEQXYAA0GKAAFBnwAAQbQAAEHQAAFB7gABQfwAAkD/AJVUAACM&#10;WQAAg14AAHlgAABwYAAAZmAAAF1eAABRWwAARVcAADpUAAAvUQAAJU8AABxMAAAUSgAADkgIAAtH&#10;DgAIRxIAB0cZAAZHIAAFSCgAA0gxAAJIOwAASEcAAEhTAABIYgAASHMAAEiGAABImwAASLEAAEfM&#10;AABH7QAAR/sAAEf/AJJaAACJYAAAgGMAAHdlAABuZgAAZWYAAFlkAABMYAAAQF0AADVbAAAqWQAA&#10;IFcAABdVAAAQUwAAC1IHAAVRDQABUBEAAFAWAABQHQAAUCUAAFAuAABQOAAAUEMAAFBQAABQXgAA&#10;UG8AAFCDAABPmAAAT64AAE7JAABO6wAATfsAAE3/AI9hAACGZgAAfWkAAHRsAABsbQAAYWsAAFNp&#10;AABGZwAAOmQAAC9jAAAkYQAAGl8AABJeAAAMXAAABlwGAABbCwAAWg8AAFoTAABaGQAAWSEAAFkp&#10;AABZMwAAWT8AAFlMAABZWgAAWWsAAFh+AABYlAAAV6sAAFfFAABW6QAAVfsAAFX/AIxoAACCbQAA&#10;enAAAHJyAABncgAAWnEAAExwAAA/bgAAM20AAChrAAAdagAAFGgAAA1nAAAHZwAAAGYDAABmCQAA&#10;ZQ0AAGURAABkFQAAZBwAAGQkAABkLgAAZDoAAGNHAABjVQAAY2YAAGN6AABikAAAYacAAGDBAABf&#10;5gAAX/oAAF7/AIdvAAB/dAAAeHcAAG54AABgeAAAUncAAEV3AAA4dgAAK3YAACB0AAAWcwAADnMA&#10;AAdyAAAAcgAAAHIAAABxBQAAcQoAAHEOAABwEQAAcBcAAHAeAABwJwAAcDMAAG9AAABvUAAAb2AA&#10;AG50AABuiwAAbaIAAGy8AABr4gAAavgAAGn/AIN3AAB8ewAAc30AAGV+AABXfwAASX8AADx/AAAv&#10;gAAAIn8AABd+AAAPfgAAB34AAAB/AAAAfwAAAH8AAAB+AAAAfgUAAH4KAAB+DQAAfhEAAH4XAAB+&#10;IAAAfisAAH05AAB9SAAAfVkAAHxtAAB8hAAAe5wAAHq2AAB52gAAePUAAHf/AIB/AAB3ggAAaYMA&#10;AFuFAABNhgAAP4gAADKJAAAkiQAAGIkAAA+JAAAHigAAAIsAAACMAAAAjQAAAI0AAACMAAAAjAAA&#10;AIwDAACMCAAAjQ0AAI0RAACNFwAAjiIAAI4vAACOPwAAjVAAAI1kAACMewAAjJUAAIuuAACKzQAA&#10;ie8AAIn/AHuFAABtiAAAXooAAFCNAABCjwAANJEAACaSAAAZkwAADpQAAAaVAAAAlgAAAJgAAACa&#10;AAAAmwAAAJsAAACbAAAAmwAAAJsAAACcAAAAnQUAAJ0LAACeEAAAnxcAAKAkAACgNAAAoEYAAKBZ&#10;AACfcAAAn4oAAJ6lAACewgAAnegAAJz5AHCMAABhjwAAU5IAAESWAAA2mQAAJ5sAABmcAAAPnQAA&#10;BZ8AAAChAAAAowAAAKUAAACoAAAAqQAAAKkAAACpAAAAqgAAAKsAAACsAAAArQAAAK4BAACwCQAA&#10;sg8AALMYAAC0JwAAtDkAALVNAAC0ZAAAtH4AALOaAACztAAAs9UAALPwAGSTAABVlwAAR5sAADif&#10;AAApogAAGqQAAA6mAAAEqAAAAKsAAACtAAAAsAAAALQAAAC2AAAAuAAAALgAAAC5AAAAugAAALwA&#10;AAC9AAAAvwAAAMAAAADDAAAAxQcAAMkPAADKGgAAyywAAMxAAADNVgAAzm8AAM2LAADMqAAAzMIA&#10;AMziAFibAABJoAAAOqUAACypAAAcqwAAD64AAASxAAAAtAAAALcAAAC6AAAAvgAAAMMAAADGAAAA&#10;yAAAAMgAAADKAAAAywAAAM0AAADPAAAA0gAAANUAAADZAAAA3QAAAOEFAADmDwAA5x4AAOgyAADp&#10;SAAA6mAAAOt7AADrlwAA7K4AAOzCAP8AAAD/AAAA/wAAAP8ABgD/AA0A/wAVAP8AIQD/ACwA/wA4&#10;AP8AQwD/AEwA/gBUAPsAWwD6AGIA+ABoAPYAbgD1AHQA9AB6APIAgADxAIcA7wCPAO0AlwDrAKEA&#10;6QCtAOcAvQDlANgA5ADzAOIA/wDgAP8A0AD/AMQA/wC8AP8AtgD/AP8AAAD/AAAA/wAAAP8AAAD/&#10;AAkA/wARAP8AHAD9ACcA+QAyAPUAPQDxAEYA7QBPAOsAVgDoAFwA5gBiAOQAaADjAG4A4QBzAN8A&#10;eQDdAIAA2gCIANgAkQDUAJsA0gCmAM8AtADMAMkAyQDpAMgA/wDHAP8AwQD/ALcA/wCvAP8AqwD/&#10;AP8AAAD/AAAA/wAAAP8AAAD4AAUA8gAOAO4AFwDqACIA5gAsAOEANwDdAEAA2ABJANMAUADQAFYA&#10;zgBcAMwAYgDKAGcAyABtAMYAcwDEAHkAwgCBAMAAigC+AJQAvACfALkArAC2AL4AtADdALMA9wCx&#10;AP8AsAD/AKgA/wCiAP8AngD/AP8AAAD/AAAA+QAAAO8AAADmAAAA3wALANYAEgDQABwAzAAmAMgA&#10;MADEADoAwABCAL0ASgC7AFAAuABWALYAWwC1AGEAswBmALEAbACwAHIArgB6AKwAggCpAIwApwCY&#10;AKUApQCjALQAoADLAJ8A7gCdAP8AnAD/AJkA/wCUAP8AkQD/AP8AAAD2AAAA6gAAAN0AAADPAAAA&#10;xwAGAMAADwC7ABcAtwAgALMAKgCwADMArQA7AKoAQwCnAEkApQBPAKMAVQCiAFoAoABfAJ4AZQCd&#10;AGsAmwByAJkAewCXAIUAlACQAJIAnQCQAKwAjgC/AIwA4gCLAPoAiQD/AIkA/wCGAP8AgwD/APQA&#10;AADkAAAA1AAAAMgAAAC/AAAAtQABAK4ACwCpABIApQAbAKEAIwCeACwAmwA0AJgAPACWAEMAlABJ&#10;AJIATgCQAFMAjgBZAI0AXgCLAGQAiQBrAIcAcwCFAH0AgwCIAIEAlQB/AKQAfQC1AHsAzwB5APEA&#10;eAD/AHcA/wB3AP8AdQD/AOUAAADRAAAAwwAAALgAAACvAAAAqAAAAKAABgCaAA4AlQAVAJEAHgCO&#10;ACYAiwAtAIgANQCGADwAhABCAIIARwCAAE0AfwBSAH0AWAB7AF4AeQBlAHgAbQB2AHYAcwCBAHEA&#10;jgBvAJ0AbQCuAGwAxABqAOcAaQD9AGgA/wBoAP8AaQD/ANUDAADDBwAAtggAAKsGAACiAAAAmwAA&#10;AJQAAACNAAoAiAAQAIMAGAB/ACAAfAAnAHoALgB3ADUAdQA7AHQAQQByAEcAcABMAG8AUgBtAFgA&#10;awBfAGkAZgBnAHAAZQB7AGMAiABiAJcAYACnAF4AuwBdANwAXAD2AFwA/wBbAP8AWwD/AMkNAAC5&#10;EAAArBEAAKEQAACXDQAAjwgAAIgAAACCAAUAewANAHcAEgBzABoAbwAhAGwAKABqAC8AaAA1AGcA&#10;OwBlAEEAYwBGAGIATABgAFIAXwBZAF0AYQBbAGoAWQB1AFcAggBVAJEAVACiAFMAtQBRAM8AUADv&#10;AFAA/wBQAP8AUAD/AL8UAACwGAAApBoAAJkZAACPFgAAhxEAAH8NAAB3BgAAcQAIAGsADgBnABQA&#10;ZAAbAGEAIgBeACkAXQAvAFsANQBZADsAWABBAFYARgBVAE0AUwBUAFIAXABQAGUATgBwAEwAfQBL&#10;AI0ASQCeAEgAsABHAMcARgDpAEYA+wBGAP8ARQD/ALgbAACqIAAAniIAAJMiAACJHwAAgBoAAHcV&#10;AABvEAAAaAsAAGEECgBdABAAWQAWAFYAHQBUACMAUgAqAFAAMABPADUATgA7AEwAQQBLAEgASQBP&#10;AEcBVwBGAWEARAJsAEMCeQBBA4kAQAOaAD4ErQA9BMQAPAXlADwH+AA8B/8APAf/ALIiAAClJwAA&#10;mSkAAI4pAACEJwAAeyMAAHEeAABpGAAAYRIAAFoNAwBTCAwATwURAEwFFwBKBh4ASAYkAEcGKgBF&#10;BzAARAc2AEMIPQBBCEMAQAhLAD4JUwA9CV0AOwpoADoKdgA4C4cANwuZADULrAA0DMIAMwzkADMN&#10;+QAzDf8ANA3/AK0nAACgLAAAlS8AAIsvAACALgAAdyoAAG0lAABkIAAAXBoAAFQUAABMDwYARgwN&#10;AEMMEgBBDBgAPwwfAD4MJQA8DSsAOw0yADoNOAA4DT8ANw5HADYOUAA0DloAMw5mADEPdAAwD4UA&#10;LhCYAC0QqwAsEMMAKxHlACwR+gAsEf8ALRH/AKosAACdMQAAkjQAAIc1AAB9NAAAdDEAAGorAABg&#10;JwAAWCEAAE8bAABHFgAAQBEJADsQDwA5EBQANxAbADYQIQA0ECcAMxEtADIRNAAxETsAMBFDAC4S&#10;TQAtElcALBJjACoTcQApE4IAJxSVACYUqQAlFcAAJBXjACUW+gAmFv8AJhX/AKYxAACaNgAAjzkA&#10;AIU6AAB7OQAAcTYAAGcxAABdLQAAVCgAAEwiAABDHQAAOxcFADUUDQAyExEAMRQXAC8UHQAuFCQA&#10;LBQqACsVMQAqFTgAKRZAACgWSgAnF1QAJhdgACQYbwAjGIAAIRmTACAZpwAfGb4AHhrgAB8a+AAg&#10;Gv8AIBr/AKM0AACYOgAAjT0AAIM+AAB5PQAAbzsAAGU3AABbMgAAUi0AAEkoAABAIwAAOB4BADAZ&#10;CgAsGA8AKhgUACkYGgAnGCAAJhknACUZLQAkGjUAIxo+ACIbRwAhG1IAIBxeAB8dbAAdHX4AHB2R&#10;ABoepQAZHrwAGB/dABkf9gAaH/8AGx7/AKE4AACVPQAAi0EAAIFCAAB3QgAAbUAAAGM8AABZNwAA&#10;TzMAAEYuAAA9KQAANSQAAC0gBwAnHQ0AJR0SACMdFwAhHR0AIR0kACAeKwAfHjIAHh87AB0fRQAc&#10;IE8AGiFcABkhagAYInsAFiKPABUiowAUI7oAEyPaABQj9QAVI/8AFiP/AJ48AACTQQAAiUQAAH9G&#10;AAB1RgAAbEQAAGJBAABXPAAATTgAAEQ0AAA8MAAAMysAAComAwAjIgsAICEQAB4hFQAcIhsAGyIh&#10;ABoiKAAaIzAAGSM4ABgkQgAWJU0AFSVZABQmaAATJnkAEiaNABEnogAQJ7gADifWABAo9AARJ/8A&#10;ESf/AJxAAACRRQAAh0gAAH1KAAB0SgAAakkAAGBGAABVQQAATD4AAEM6AAA6NgAAMTIAACgtAAAg&#10;KQkAGycOABknEgAYJxgAFicfABUoJQAUKC0AEyg2ABIpQAASKUsAESpXABAqZgAOK3cADiuLAA0s&#10;nwAMLLUACyzPAAws7wANLP8ADSv/AJlEAACPSQAAhUwAAHxOAABzTwAAaU4AAF5LAABTRwAASkQA&#10;AEJAAAA5PQAALzgAACU0AAAdMAUAFi0MABQsEAATLRUAEi0cABEtIwAQLSoADy4zAA4uPQANL0gA&#10;DS9VAAwwYwAKMHQACTCIAAgxnAAGMbEABjHLAAYx6wAHMPwACDD/AJdIAACNTQAAg1EAAHpTAABx&#10;VAAAZ1IAAF1QAABSTAAASUoAAEBGAAA1QgAAKz4AACI6AAAaNwEAEjQJAA8zDgAOMxMADTMZAA0z&#10;IAAMNCgACzQxAAo1OwAINUYABzVSAAU2YAAENnEAAjaEAAA2mQAANq8AADbIAAA26AAANvkAATX/&#10;AJRNAACKUgAAgVYAAHhYAABvWQAAZVgAAFtVAABRUgAAR08AADxMAAAxSAAAJ0QAAB5BAAAWPwAA&#10;EDwHAAs6DQAJOhEACDsXAAY7HgAFOyYABDsuAAI7OAABPEMAADxPAAA8XgAAPG4AADyBAAA8lwAA&#10;PKwAADvFAAA75wAAO/gAADv/AJFSAACIWAAAf1wAAHZdAABtXgAAY10AAFpcAABOWAAAQlQAADdR&#10;AAAtTgAAI0sAABpJAAASRgAADUQGAAdDDAADQxAAAEMVAABDGwAAQyMAAEMrAABDNQAAQ0AAAENN&#10;AABDWwAAQ2sAAEN+AABDlAAAQqoAAELDAABB5gAAQfkAAEH/AI5YAACGXgAAfWEAAHNjAABrZAAA&#10;YmMAAFdhAABJXQAAPVoAADJYAAAnVQAAHlMAABVRAAAOTwAACU0FAAJNCwAATA4AAEwTAABLGAAA&#10;Sx8AAEsoAABLMgAASz0AAEtJAABLVwAAS2cAAEp7AABKkAAASacAAEnAAABI5AAASPgAAEf/AItf&#10;AACDZAAAemcAAHFpAABpagAAXmkAAFBmAABDZAAAN2EAACxfAAAhXQAAGFsAABBZAAAKWAAAA1cD&#10;AABXCQAAVg0AAFUQAABVFQAAVBsAAFQjAABULQAAVDkAAFRFAABUUwAAVGQAAFN3AABTjQAAUqQA&#10;AFG9AABQ4gAAUPgAAE//AIhnAAB/awAAd24AAG9wAABlcAAAV24AAEpsAAA9awAAMGkAACVoAAAa&#10;ZgAAEWQAAAtjAAAEYgAAAGIBAABhBgAAYAsAAGAOAABfEgAAXxcAAF8eAABeKAAAXjMAAF5AAABe&#10;TwAAXl8AAF1yAABdiAAAXKAAAFu5AABa3wAAWfcAAFj/AIRuAAB8cgAAdXUAAGt2AABddQAAT3QA&#10;AEJzAAA1cwAAKHIAAB1wAAATbwAADG4AAARuAAAAbgAAAG4AAABsAgAAbAcAAGsLAABrDgAAaxIA&#10;AGoZAABqIgAAai0AAGo6AABpSQAAaVoAAGlsAABogwAAZ5sAAGa1AABl2AAAZPUAAGT/AIB1AAB6&#10;eQAAcHsAAGJ7AABUfAAARnwAADl8AAAsfAAAH3sAABR6AAANegAABHoAAAB6AAAAegAAAHoAAAB5&#10;AAAAeQEAAHgGAAB4CwAAeA4AAHgTAAB4GgAAeCUAAHgyAAB3QQAAd1IAAHdlAAB2fAAAdZUAAHSv&#10;AABzzgAAcvEAAHH/AH59AAB1gAAAZ4EAAFiCAABKgwAAPIQAAC6FAAAhhQAAFYUAAA2FAAADhQAA&#10;AIYAAACHAAAAiAAAAIgAAACHAAAAhwAAAIcAAACHBAAAhwkAAIcOAACIEwAAiBwAAIgpAACIOAAA&#10;h0oAAIddAACGcwAAho0AAIWnAACExQAAg+wAAIL+AHiEAABqhgAAXIgAAE2KAAA/jAAAMY4AACOP&#10;AAAWjwAADZAAAAKRAAAAkgAAAJMAAACVAAAAlgAAAJYAAACWAAAAlgAAAJYAAACXAAAAlwAAAJcH&#10;AACYDQAAmRMAAJofAACaLQAAmj8AAJpSAACaaAAAmYMAAJmfAACYugAAl+IAAJb4AG2KAABfjQAA&#10;UJAAAEGTAAAzlgAAJJcAABaYAAANmQAAAZsAAACdAAAAnwAAAKEAAACkAAAApQAAAKQAAAClAAAA&#10;pQAAAKYAAACnAAAAqAAAAKkAAACqBAAArAwAAK4TAACuIQAArjMAAK5HAACuXQAArnYAAK6TAACu&#10;rgAArc0AAKzvAGGRAABTlQAARJgAADWcAAAmnwAAF6EAAA2jAAAApQAAAKcAAACqAAAArAAAALAA&#10;AACyAAAAtAAAALMAAAC0AAAAtQAAALcAAAC4AAAAuQAAALsAAAC9AAAAvwEAAMMLAADFFQAAxSUA&#10;AMY5AADHTwAAx2gAAMaFAADGogAAxrwAAMbeAFWZAABHnQAAOKIAACmmAAAZqAAADasAAACtAAAA&#10;sQAAALQAAAC3AAAAugAAAL8AAADBAAAAxAAAAMMAAADFAAAAxgAAAMgAAADKAAAAzQAAAM8AAADS&#10;AAAA1gAAANsAAADgDAAA4RgAAOMrAADkQQAA5VoAAOZ0AADmkQAA5awAAOXEAP8AAAD/AAAA/wAA&#10;AP8AAQD/AAoA/wASAP8AHQD/ACgA/wA0AP8APgD9AEgA+gBQAPcAVwD1AF0A9ABjAPIAaQDwAG8A&#10;7wB0AO0AewDrAIEA6QCJAOgAkgDmAJwA5ACoAOIAtwDfAM0A3ADuANkA/wDZAP8AygD/AL4A/wC1&#10;AP8AsAD/AP8AAAD/AAAA/wAAAP8AAAD/AAYA/wAPAPwAGAD4ACMA9AAuAPAAOADrAEIA6ABKAOUA&#10;UQDiAFgA4ABdAN4AYwDcAGgA2QBuANYAdADUAHsA0QCCAM8AiwDNAJUAygChAMgArwDFAMEAwgDj&#10;AMAA+wDAAP8AuwD/ALAA/wCoAP8ApAD/AP8AAAD/AAAA/wAAAPsAAADzAAEA7QAMAOgAEwDjAB4A&#10;4AAoANoAMgDTADwAzwBEAMwASwDJAFEAxgBXAMQAXQDCAGIAwQBnAL8AbQC9AHQAuwB7ALkAhAC3&#10;AI4AtACZALIApwCvALcArQDQAKsA8gCqAP8AqQD/AKEA/wCbAP8AlwD/AP8AAAD/AAAA9AAAAOkA&#10;AADgAAAA1QAIAM4AEADJABgAxQAiAMEAKwC8ADUAuQA9ALYARQCzAEsAsQBRAK8AVgCuAFsArABh&#10;AKoAZgCpAG0ApgB0AKQAfACiAIYAoACSAJ4AnwCcAK4AmQDDAJcA5wCWAP8AlQD/AJIA/wCNAP8A&#10;igD/APwAAADwAAAA4wAAANQAAADIAAAAvwADALkADQCzABMArwAcAKwAJQCpAC4ApQA2AKMAPgCg&#10;AEQAngBKAJ0AUACbAFUAmQBaAJcAXwCWAGYAlABsAJIAdQCQAH4AjgCKAIsAlwCJAKYAhwC4AIUA&#10;1gCEAPYAggD/AIEA/wB+AP8AfAD/AO0AAADdAAAAzAAAAMEAAAC4AAAArgAAAKcACQCiABAAngAX&#10;AJoAHwCXACcAlAAvAJEANwCPAD0AjQBDAIsASQCJAE4AiABTAIYAWQCEAF8AggBlAIAAbQB+AHcA&#10;fACCAHoAjwB4AJ4AdQCvAHMAxwByAOwAcQD/AHAA/wBwAP8AbgD/AN0AAADJAAAAvAAAALEAAACp&#10;AAAAoQAAAJkAAwCTAAwAjgASAIoAGQCHACEAhAApAIEAMAB/ADcAfQA9AHsAQgB5AEgAeABNAHYA&#10;UgB0AFgAcgBfAHEAZwBvAHAAbAB7AGoAiABoAJcAZgCoAGUAvABjAOEAYgD6AGEA/wBhAP8AYQD/&#10;AM0BAAC8BQAArwUAAKUCAACcAAAAlAAAAI0AAACGAAgAgQAOAHwAFAB4ABsAdQAjAHIAKQBwADAA&#10;bgA2AG0APABrAEEAaQBHAGgATABmAFIAZABZAGMAYABhAGkAXwB0AF0AgQBbAJAAWQChAFcAtABW&#10;ANAAVQDyAFUA/wBUAP8AVQD/AMEMAACyDgAApg8AAJsOAACSCwAAiQUAAIIAAAB7AAIAdQALAHAA&#10;EABsABYAaAAdAGYAIwBjACoAYQAwAGAANgBeADsAXQBBAFsARgBaAEwAWABTAFYAWwBUAGQAUgBu&#10;AFEAewBPAIoATQCbAEwArgBLAMYASgDqAEkA/gBJAP8ASQD/ALkSAACqFgAAnhcAAJQWAACKEwAA&#10;gRAAAHkLAABxAwAAawAGAGUADQBhABEAXQAYAFoAHgBYACQAVgAqAFQAMABTADYAUQA7AFAAQQBO&#10;AEcATQBOAEsAVgBJAF8ARwBpAEYAdgBEAIUAQwCXAEEAqQBAAL8APwDiAD8A+AA+AP8APwD/ALIZ&#10;AACkHgAAmB8AAI4fAACEHAAAehgAAHISAABqDgAAYggAAFwBCABXAA4AUwATAFAAGQBOAB8ATAAl&#10;AEoAKwBIADAARwA2AEYAPABEAEIAQwBJAEEAUQA/AFoAPgBlADwAcgA6AIEAOQCTADgApQA2ALoA&#10;NgDbADUA9AA1AP8ANQD/AKwgAACfJAAAlCYAAIkmAAB/JAAAdSAAAGwbAABkFQAAXBAAAFQMAQBO&#10;BgoASgIPAEcAFABEABoAQgAgAEAAJQA/ACsAPgExADwBNwA7Aj4AOQJFADgDTQA2A1YANQRhADME&#10;bgAxBX4AMAWQAC8FowAtBrgALAbUACwH8AAsCP8ALAj/AKglAACbKgAAkCwAAIYtAAB7KwAAcicA&#10;AGgiAABfHQAAVxcAAE8SAABIDgQAQQoLAD4HEAA7BhUAOQcbADgHIQA2CCYANQgsADMIMgAyCTkA&#10;MQlBAC8JSQAuClMALApeACsLbAApC3wAKAyPACYMogAlDLcAJAzTACMN8AAkDf8AJQ3/AKQqAACY&#10;LwAAjTIAAIMyAAB5MQAAby4AAGUpAABcJAAAUx8AAEsZAABDEwAAPBAGADUNDAAzDBEAMQwWAC8M&#10;HAAuDSIALQ0oACsNLgAqDTUAKQ09ACcORgAmDlAAJA5cACMPagAiD3sAIBCOAB8QogAdELcAHBDU&#10;AB0R8gAdEf8AHhH/AKEvAACVMwAAijYAAIA3AAB2NgAAbTMAAGMvAABZKgAAUCUAAEggAAA/GgAA&#10;OBUAADARCAAsEA4AKhASACgQGAAnEB4AJRAkACQQKgAjETIAIhE6ACERQwAgEk4AHhJaAB0TaAAb&#10;E3gAGhOLABgUoAAXFLUAFhTRABYV8QAXFf8AGBT/AJ4zAACTNwAAiDoAAH47AAB0OwAAazgAAGE0&#10;AABXLwAATisAAEUmAAA9IQAANBwAAC0XBQAmEwwAIxMQACITFQAgExoAHxMhAB4UJwAdFC8AHBU3&#10;ABsVQQAaFksAGRZXABcXZQAWF3YAFBiJABMYngASGLMAERnOABEZ7wASGf8AExn/AJw2AACROwAA&#10;hj4AAHw/AABzPwAAaT0AAF85AABVNQAATDAAAEMsAAA6JwAAMiIAACoeAQAiGQkAHhcOABwXEgAa&#10;FxcAGRgeABkYJAAYGSwAFxk0ABYaPgAVGkkAExtVABIbYwARHHQAEByHAA8dnAAOHbEADR3LAA0d&#10;7AAOHf8ADx3/AJk6AACPPwAAhEIAAHtEAABxQwAAaEIAAF4+AABTOgAASjYAAEEyAAA5LQAAMSkA&#10;ACglAAAgIAYAGh0MABccEAAVHBUAFB0bABQdIgATHSkAEh4yABEfPAAQH0YAECBTAA4gYQANIXEA&#10;DCGFAAsimQAKIq4ACSLHAAki5wAKIvsACyH/AJc+AACMQwAAg0YAAHlIAABwSAAAZ0YAAFxEAABS&#10;PwAASTsAAEA4AAA4NAAALzAAACcsAAAeJwMAFiMKABIhDgARIRMAECIZABAiIAAPIicADiMvAA0k&#10;OQAMJEQACyVQAAolXgAJJm8AByaCAAYmlgAEJqwAAybEAAQm5QAEJvcABib/AJVCAACKRwAAgUoA&#10;AHhMAABvTAAAZUsAAFtIAABQRAAAR0EAAD8+AAA3OwAALTYAACQxAAAbLQAAEyoHAA8oDQANJxEA&#10;DSgWAAwoHQALKCUACiktAAkpNwAHKkIABipOAAQrXAADK2wAASt/AAArlAAAK6kAACvBAAAr4wAA&#10;K/YAACr/AJJGAACISwAAf08AAHZRAABtUQAAY1AAAFpNAABPSgAAR0cAAD5EAAAzQAAAKTwAACA4&#10;AAAXNAAAETEFAAwvDAAJLhAABy4VAAYvGwAFLyMAAy8rAAIwNQAAMD8AADBMAAAxWQAAMWkAADF8&#10;AAAxkQAAMacAADC/AAAw4QAAMPUAAC//AJBLAACGUAAAfVQAAHVWAABrVgAAYlUAAFhTAABOUAAA&#10;RU0AADpJAAAvRQAAJUIAABw+AAAUOwAADjkFAAk3CwAENg8AATYTAAA2GQAANiAAADYpAAA2MgAA&#10;Nz0AADdJAAA3VwAAN2cAADd5AAA3jwAANqUAADa9AAA24AAANfUAADX/AI1QAACEVgAAfFoAAHJb&#10;AABpWwAAYFsAAFdZAABMVgAAQFIAADVOAAAqSwAAIEgAABdGAAAQQwAAC0EEAARACgAAPw4AAD4R&#10;AAA+FgAAPh0AAD4mAAA+LwAAPjoAAD5GAAA+VAAAPmQAAD52AAA9jAAAPaMAADy7AAA83gAAO/UA&#10;ADv/AIpXAACCXAAAeV8AAHBhAABoYQAAX2EAAFReAABHWwAAOlcAAC9VAAAlUgAAG1AAABJNAAAM&#10;SwAABkoDAABJCQAASA0AAEcQAABHFAAARhoAAEYiAABGLAAARjcAAEZDAABGUQAARmAAAEVzAABF&#10;iQAARKAAAES4AABD3AAAQvUAAEL/AIhdAAB/YgAAd2UAAG5nAABnaAAAW2YAAE5jAABBYQAANF4A&#10;AClcAAAfWgAAFVcAAA5WAAAHVAAAAFMBAABSBgAAUQsAAFEOAABQEQAATxYAAE8eAABPJwAATzIA&#10;AE8/AABPTQAATl0AAE5vAABOhQAATZ0AAEy1AABL2AAASvUAAEr/AIVlAAB8aQAAdGwAAG1uAABi&#10;bQAAVGsAAEdpAAA6ZwAALWUAACJkAAAYYgAAEGAAAAlfAAAAXgAAAF4AAABdAwAAXAgAAFsMAABa&#10;DwAAWhMAAFkZAABZIgAAWS0AAFk6AABZSAAAWFgAAFhrAABXgQAAV5kAAFayAABV0gAAVPQAAFP/&#10;AIFsAAB5cAAAc3MAAGhzAABacgAATHEAAD9wAAAybwAAJW4AABpsAAARawAACWoAAABqAAAAaQAA&#10;AGkAAABoAAAAZwMAAGYIAABmDAAAZg8AAGUUAABlHAAAZScAAGQ0AABkQwAAZFMAAGRlAABjewAA&#10;YpQAAGGtAABgzQAAX/EAAF7/AH10AAB3dwAAbnkAAF95AABReQAAQ3kAADZ4AAApeAAAHHcAABF2&#10;AAAKdQAAAHUAAAB1AAAAdgAAAHUAAAB0AAAAdAAAAHMCAABzBwAAcwwAAHIQAAByFQAAciAAAHIs&#10;AAByOwAAcUwAAHFfAABxdAAAcI4AAG+oAABuxgAAbO0AAGv/AHt7AAByfgAAZH4AAFV/AABHgAAA&#10;OYEAACuCAAAegQAAEoEAAAqBAAAAgQAAAIIAAACDAAAAgwAAAIMAAACCAAAAggAAAIIAAACCAAAA&#10;ggUAAIIKAACCDwAAghcAAIIjAACCMgAAgkMAAIFWAACBbAAAgIYAAH+hAAB+vQAAfeYAAHz8AHaC&#10;AABogwAAWYUAAEuHAAA8iQAALooAACCLAAATiwAACosAAACMAAAAjQAAAI8AAACRAAAAkgAAAJEA&#10;AACRAAAAkQAAAJEAAACRAAAAkgAAAJICAACTCQAAlA8AAJQZAACUJwAAlDgAAJRMAACTYgAAk3wA&#10;AJOYAACSswAAkdgAAJD2AGqIAABcigAATY0AAD+QAAAwkgAAIZQAABSVAAAKlgAAAJcAAACZAAAA&#10;mwAAAJ0AAACfAAAAoAAAAKAAAACgAAAAoAAAAKEAAACiAAAAowAAAKQAAAClAAAApgcAAKgQAACo&#10;HAAAqC0AAKlAAACpVgAAqW8AAKmLAACoqAAAp8cAAKbsAF+PAABQkgAAQZYAADOZAAAjnAAAFJ0A&#10;AAqfAAAAoQAAAKMAAACmAAAAqAAAAKwAAACuAAAArwAAAK8AAACwAAAAsAAAALIAAACzAAAAtAAA&#10;ALYAAAC3AAAAugAAAL0HAAC/EAAAvx8AAMAzAADASQAAwGIAAMB+AADAmwAAwLcAAL/YAFOXAABE&#10;mwAANZ8AACajAAAWpQAAC6cAAACqAAAArQAAALAAAACzAAAAtgAAALsAAAC9AAAAwAAAAL8AAADB&#10;AAAAwgAAAMQAAADGAAAAyAAAAMoAAADMAAAAzwAAANMAAADaBwAA2xMAAN0lAADeOwAA31MAAOBu&#10;AADfjAAA3akAAN3CAP8AAAD/AAAA/wAAAP8AAAD/AAcA/wAQAP8AGQD/ACQA/wAvAPwAOgD5AEMA&#10;9QBLAPMAUgDxAFkA7wBeAO0AZADrAGkA6QBvAOcAdQDmAHwA5ACEAOIAjQDgAJcA3QCiANoAsQDV&#10;AMUA0gDoANAA/wDPAP8AxAD/ALgA/wCvAP8AqQD/AP8AAAD/AAAA/wAAAP8AAAD/AAIA+wANAPcA&#10;FQDzAB8A7wApAOoANADmAD0A4gBFAN4ATADbAFMA2ABYANQAXgDSAGMA0ABpAM4AbgDMAHUAygB9&#10;AMgAhQDGAJAAwgCbAMAAqQC+ALoAuwDZALkA9wC4AP8AtAD/AKkA/wCiAP8AnQD/AP8AAAD/AAAA&#10;/wAAAPYAAADuAAAA5wAKAOEAEQDcABoA1wAjANAALgDLADcAxwA/AMQARgDBAE0AvwBSAL0AWAC7&#10;AF0AuQBiALgAaAC2AG4AtAB1ALEAfgCvAIgArQCTAKoAoQCoALEApgDIAKQA7QCiAP8AogD/AJsA&#10;/wCVAP8AkQD/AP8AAAD8AAAA7gAAAOMAAADYAAAAzQAFAMYADgDBABUAvQAeALkAJwC1ADAAsgA4&#10;AK8AQACsAEYAqgBMAKgAUQCnAFYApQBbAKMAYQChAGcAnwBuAJ4AdgCbAIAAmQCMAJcAmQCUAKgA&#10;kgC8AJAA3wCOAPsAjgD/AIsA/wCGAP8AgwD/APgAAADpAAAA3AAAAMwAAADBAAAAuAAAALIACgCs&#10;ABEAqAAYAKUAIQCiACkAngAyAJwAOQCZAD8AlwBFAJUASgCUAFAAkgBVAJAAWgCPAGAAjQBnAIsA&#10;bwCJAHgAhgCEAIQAkQCCAKAAgACyAH0AzAB8APEAewD/AHoA/wB3AP8AdQD/AOYAAADTAAAAxgAA&#10;ALsAAACxAAAApwAAAKEABQCbAA0AlwATAJMAGwCQACMAjAArAIoAMgCIADgAhgA+AIQARACCAEkA&#10;gQBOAH8AUwB9AFkAewBgAHkAaAB3AHEAdQB8AHMAiQBwAJgAbwCpAG0AvwBrAOYAagD/AGkA/wBp&#10;AP8AZwD/ANMAAADDAAAAtQAAAKsAAACjAAAAmwAAAJIAAACMAAoAhwAQAIMAFgB/AB0AfQAkAHoA&#10;KwB4ADIAdgA4AHQAPQByAEIAcQBIAG8ATQBtAFMAbABZAGoAYQBoAGoAZgB0AGQAgQBhAJEAXwCi&#10;AF4AtgBcANUAWwD3AFsA/wBaAP8AWgD/AMUAAAC2AgAAqQIAAJ8AAACWAAAAjgAAAIcAAACAAAUA&#10;egAMAHUAEQBxABgAbgAeAGsAJQBpACsAZwAxAGYANwBkADwAYwBBAGEARwBfAE0AXgBTAFwAWwBa&#10;AGQAWABuAFYAewBUAIoAUgCbAFEArgBQAMgATwDuAE4A/wBOAP8ATQD/ALsKAACsDQAAoA0AAJUM&#10;AACMCAAAgwIAAHwAAAB1AAAAbgAIAGkADgBlABMAYgAZAF8AHwBdACUAWwArAFkAMQBYADYAVgA7&#10;AFUAQQBTAEcAUQBOAFAAVQBOAF4ATABoAEoAdQBIAIQARwCVAEUAqABEAL8AQwDkAEIA/ABCAP8A&#10;QgD/ALIRAAClFAAAmRUAAI4TAACEEQAAew0AAHMIAABsAAAAZQADAF8ACwBbAA8AVwAUAFQAGgBR&#10;AB8ATwAlAE4AKwBMADAASwA2AEkAPABIAEIARgBIAEUAUABDAFkAQQBjAD8AbwA+AH4APACQADsA&#10;owA6ALgAOQDZADgA9QA4AP8AOAD/AKwXAACfGwAAkx0AAIkcAAB/GQAAdRUAAGwQAABkDAAAXQYA&#10;AFYABgBRAAwATQAQAEoAFQBHABoARQAgAEQAJgBCACsAQQAxAD8ANgA+AD0APABEADsASwA5AFQA&#10;NwBfADYAawA0AHoAMgCMADEAngAwALMALwDOAC8A7wAuAP8ALgD/AKceAACaIgAAjyQAAIQkAAB6&#10;IQAAcR0AAGcYAABfEwAAVw4AAFAKAABJAwgARQANAEEAEQA+ABYAPAAbADoAIQA5ACYANwAsADYA&#10;MgA0ADgAMwA/ADEARwAwAFAALgBbAC0AZwArAHYAKgCIACgAnAAnALAAJgDJACUA6gAlAfsAJQH/&#10;AKIjAACWKAAAiyoAAIEqAAB3KAAAbSUAAGQgAABbGwAAUhUAAEsQAABDDAIAPQcJADkDDgA2ARIA&#10;MwEXADEBHAAwASIALwInAC0CLQAsAzQAKgM7ACkEQwAoBE0AJgVYACUFZQAjBnQAIgaGACAGmgAf&#10;B64AHgfGAB0H5wAdCPgAHQn/AJ8oAACTLQAAiC8AAH4vAAB0LgAAaisAAGEmAABYIQAATxwAAEcX&#10;AAA/EgAAOA4EADELCgAuCA4AKwcSACkHFwAoCB0AJwgjACUIKQAkCTAAIwk3ACEKQAAgCkoAHwtV&#10;AB0LYgAbDHIAGgyFABgMmQAXDK0AFgzGABUN5gAVDfkAFg3/AJwtAACQMQAAhjQAAHw0AAByMwAA&#10;aDEAAF8sAABVJwAATCMAAEQdAAA8GAAANBMAAC0QBgAmDQsAJAwPACIMEwAhDBkAHwwfAB4NJQAd&#10;DSwAGw00ABoOPQAZDkcAFw5TABYOYQAUD3EAExCEABIQmAAREK4AEBDGABAQ6AAQEPsAERD/AJkx&#10;AACONQAAhDgAAHo5AABwOAAAZzYAAF0yAABTLQAASigAAEIkAAA5HwAAMRoAACoVAQAjEQcAHRAN&#10;ABsPEAAZDxUAGBAbABcQIQAWECkAFRAxABQROgATEUUAEhJRABESXwAQEm8ADhOCAA4TlgANE6sA&#10;CxPCAAsU4wAMFPoADRP/AJc1AACMOQAAgjwAAHg9AABvPQAAZToAAFs3AABSMgAASS4AAEAqAAA3&#10;JQAALyEAACgcAAAgGAMAGRQKABUSDgAUEhIAExMYABITHwARFCYAERQuABAUOAAPFUIADhZPAA0W&#10;XAAMF2wACxd/AAkYkwAIGKgABhi/AAcY4AAHGPUACRj/AJU4AACKPQAAgEAAAHdBAABtQQAAZD8A&#10;AFo8AABQOAAARzMAAD4wAAA2KwAALicAACcjAAAfHwAAFxoIABIXDQAQFxEADxcWAA4YHAAOGCMA&#10;DRksAAwaNQALGkAAChtMAAkbWgAHHGkABRx8AAQdkQACHaYAAR28AAIc3QACHPIAAxz/AJM8AACI&#10;QQAAf0QAAHVFAABsRQAAY0QAAFlBAABPPQAARjkAAD42AAA1MgAALi4AACUqAAAdJQAAFCEEAA8d&#10;CwANHRAADB0UAAsdGgAKHiIACB4qAAcfMwAGID4ABCBKAAMhVwABIWcAACF5AAAhjgAAIaQAACG6&#10;AAAh2wAAIfIAACD+AJBAAACGRQAAfUgAAHRKAABrSgAAYkkAAFhGAABOQgAART8AAD08AAA1OQAA&#10;KzQAACIvAAAZKwAAEigEAA0kCgAJIw4ABiMSAAUjGQAEJCAAAiQoAAElMQAAJTwAACVIAAAmVQAA&#10;JmUAACZ3AAAmjAAAJqIAACa5AAAm2QAAJfIAACX+AI5FAACESQAAe00AAHNPAABqTwAAYE4AAFdL&#10;AABNSAAAREUAADxCAAAxPQAAJzkAAB41AAAVMgAADy4DAAosCgAFKw4AASoRAAAqFgAAKh4AACom&#10;AAArLwAAKzkAACtFAAAsUwAALGIAACx1AAAsigAAK6AAACu3AAAr1gAAKvIAACr/AIxJAACCTgAA&#10;elIAAHFUAABoVAAAX1MAAFZRAABMTgAAQ0sAADdHAAAtQwAAIz8AABo8AAASOAAADDYDAAYzCQAA&#10;Mg0AADIQAAAxFAAAMRsAADEjAAAxLAAAMjcAADJDAAAyUAAAMmAAADJyAAAyhwAAMZ4AADG1AAAw&#10;1AAAMPIAAC//AIlPAACAVAAAeFcAAG9ZAABmWQAAXlkAAFVXAABJUwAAPk8AADJMAAAoSAAAHkUA&#10;ABVCAAAOQAAACD0CAAE8CAAAOwwAADoPAAA5EgAAORgAADkgAAA5KQAAOTQAADlAAAA5TgAAOV0A&#10;ADlvAAA4hQAAOJwAADezAAA30gAANvIAADX/AIdVAAB/WgAAdl0AAG1fAABlXwAAXV8AAFJcAABE&#10;WAAAOFUAAC1SAAAiTwAAGEwAABBKAAAKSAAAA0YBAABFBgAARAoAAEMNAABCEAAAQRUAAEEdAABB&#10;JgAAQTEAAEE9AABBSgAAQVoAAEFsAABAgQAAP5kAAD+xAAA+0AAAPfIAADz/AIRcAAB8YAAAc2MA&#10;AGxlAABkZgAAWWQAAEthAAA+XgAAMlsAACZZAAAcVgAAElQAAAxSAAAEUQAAAE8AAABOAwAATQgA&#10;AEwMAABLDgAASxIAAEoZAABKIgAASiwAAEo5AABKRwAASlYAAEloAABJfgAASJYAAEevAABGzQAA&#10;RfEAAET/AIFjAAB5ZwAAcmoAAGtsAABgawAAUmkAAERmAAA3ZAAAKmIAAB9gAAAVXgAADV0AAAZb&#10;AAAAWgAAAFkAAABYAAAAVwQAAFYIAABWDAAAVRAAAFQUAABUHQAAVCcAAFQ0AABUQgAAU1IAAFNk&#10;AABSeQAAUpIAAFGrAABQygAAT+8AAE7/AH5qAAB3bgAAcHEAAGZxAABYcAAASm8AADxtAAAvbAAA&#10;ImoAABdpAAAOZwAABmYAAABlAAAAZQAAAGUAAABjAAAAYgAAAGIEAABhCAAAYQ0AAGAQAABgFwAA&#10;YCEAAF8uAABfPAAAX00AAF5eAABedAAAXY0AAFynAABbxQAAWu0AAFn/AHtyAAB1dgAAa3cAAF12&#10;AABPdgAAQXUAADN1AAAmdAAAGXMAABByAAAHcQAAAHEAAABxAAAAcQAAAHEAAABvAAAAbwAAAG4A&#10;AABuAgAAbggAAG0MAABtEQAAbRoAAG0mAABsNQAAbEYAAGtYAABrbQAAaoYAAGmhAABovgAAZ+gA&#10;AGb+AHl6AABwfAAAYXwAAFN9AABEfQAANn4AACh+AAAbfQAAEH0AAAd9AAAAfQAAAH0AAAB+AAAA&#10;fwAAAH4AAAB9AAAAfQAAAHwAAAB8AAAAfAAAAHwGAAB8DAAAfBIAAHwdAAB8LAAAfDwAAHxPAAB7&#10;ZQAAe34AAHqaAAB5tgAAeN8AAHf6AHOAAABlgQAAVoMAAEiEAAA5hgAAK4cAAB2HAAARhwAAB4gA&#10;AACIAAAAiQAAAIoAAACMAAAAjQAAAI0AAACMAAAAjAAAAIwAAACMAAAAjAAAAI0AAACNBAAAjgwA&#10;AI4TAACPIQAAjjIAAI5GAACOWwAAjXQAAI2QAACMrQAAi84AAIrzAGiGAABaiAAAS4sAADyNAAAt&#10;jwAAHpAAABGRAAAHkgAAAJMAAACVAAAAlwAAAJkAAACbAAAAnAAAAJsAAACbAAAAnAAAAJwAAACd&#10;AAAAngAAAJ4AAACfAAAAoQMAAKIMAACiFgAAoyYAAKM6AACjTwAAo2gAAKKGAACiogAAosAAAKHo&#10;AFyNAABNkAAAP5MAADCWAAAhmQAAEpoAAAebAAAAnQAAAKAAAACiAAAApAAAAKgAAACqAAAAqwAA&#10;AKoAAACrAAAArAAAAK0AAACuAAAArwAAALEAAACyAAAAtAAAALcBAAC5DQAAuRoAALotAAC6QwAA&#10;ulsAALp3AAC7lAAAu7EAALnSAFCVAABBmAAAMpwAACOgAAATogAACKQAAACnAAAAqgAAAKwAAACv&#10;AAAAsgAAALcAAAC5AAAAuwAAALoAAAC8AAAAvQAAAL8AAADAAAAAwgAAAMQAAADGAAAAyQAAAM0A&#10;AADSAQAA1A8AANUfAADXNQAA2E0AANhpAADXhgAA16MAANa9AP8AAAD/AAAA/wAAAP8AAAD/AAMA&#10;/wANAP8AFQD/ACAA/AArAPgANQD0AD8A8ABHAO4ATgDrAFQA6QBaAOcAXwDlAGQA4wBqAOEAcADf&#10;AHYA3QB+ANsAhwDYAJEA0wCdAM8AqwDNAL0AywDgAMkA+wDHAP8AvQD/ALEA/wCpAP8AowD/AP8A&#10;AAD/AAAA/wAAAP8AAAD8AAAA9gALAPEAEQDtABsA6QAlAOQAMADfADkA2gBBANUASADRAE4AzwBU&#10;AM0AWQDLAF4AyQBjAMcAaQDFAG8AwwB3AMAAfwC+AIoAuwCVALgAowC2ALQAtADNALIA8gCwAP8A&#10;rAD/AKMA/wCcAP8AlwD/AP8AAAD/AAAA+gAAAPEAAADoAAAA4AAGANkADgDSABYAzgAfAMgAKQDE&#10;ADIAwAA6AL0AQQC6AEgAuABNALYAUwC0AFgAsgBdALAAYgCuAGkArABvAKoAeACoAIIApgCOAKQA&#10;mwChAKsAnwDAAJ0A5gCbAP8AmgD/AJQA/wCOAP8AigD/AP8AAAD2AAAA6AAAANwAAADOAAAAxgAB&#10;AL8ACwC6ABEAtgAaALIAIgCuACsAqgA0AKgAOwClAEEAowBHAKEATACfAFEAngBWAJwAXACaAGIA&#10;mQBoAJcAcACVAHoAkgCGAJAAkwCNAKIAiwC1AIkA0wCHAPcAhgD/AIQA/wB/AP8AfAD/APIAAADj&#10;AAAA0gAAAMUAAAC6AAAAsQAAAKsABwClAA4AoQAUAJ4AHACaACUAlwAtAJQANACSADoAkABAAI4A&#10;RQCNAEoAiwBQAIkAVQCIAFsAhgBhAIQAaQCCAHIAfwB9AH0AiwB7AJoAeACrAHYAxAB0AOsAcwD/&#10;AHMA/wBwAP8AbgD/AN8AAADMAAAAvwAAALQAAACrAAAAoQAAAJoAAgCUAAsAkAAQAIwAFwCIAB4A&#10;hQAmAIMALQCBADMAfwA5AH0APwB7AEQAeQBJAHgATgB2AFQAdABaAHMAYgBwAGsAbgB1AGwAgwBq&#10;AJIAaACjAGYAuABkAN4AYwD7AGIA/wBiAP8AYAD/AMwAAAC8AAAArwAAAKUAAACdAAAAlAAAAIwA&#10;AACGAAcAgQANAHwAEgB4ABkAdQAfAHMAJgBxAC0AbwAyAG0AOABrAD0AagBCAGgASABnAE4AZQBU&#10;AGMAWwBhAGQAXwBuAF0AewBbAIoAWQCbAFcArwBWAMsAVQDyAFQA/wBUAP8AVAD/AL4AAACwAAAA&#10;pAAAAJkAAACQAAAAiAAAAIEAAAB5AAIAcwAKAG8ADwBrABQAZwAaAGUAIABjACYAYQAsAF8AMgBe&#10;ADcAXAA8AFsAQgBZAEcAVwBOAFYAVQBUAF4AUgBoAFAAdABOAIMATACVAEoAqABJAMAASADoAEcA&#10;/wBHAP8ARwD/ALQJAACmCwAAmwwAAJAKAACGBQAAfgAAAHYAAABvAAAAaAAFAGMADABfABAAWwAV&#10;AFgAGgBWACEAVAAmAFMALABRADEAUAA2AE4APABNAEIASwBIAEkAUABIAFgARgBiAEQAbgBCAH0A&#10;QACOAD8AogA9ALgAPQDdADwA+AA8AP8APAD/AKwQAACfEgAAlBIAAIkRAAB/DwAAdgwAAG4FAABm&#10;AAAAYAABAFkACABVAA0AUQARAE4AFgBLABsASQAhAEgAJgBGACsARQAxAEMANgBCADwAQABDAD4A&#10;SwA9AFMAOwBdADkAaQA3AHgANgCJADQAnAAzALEAMgDOADIA8QAxAP8AMQD/AKYWAACaGQAAjhoA&#10;AIQaAAB6FgAAcBIAAGgOAABfCgAAWAMAAFEABABMAAoASAAOAEQAEgBBABYAPwAbAD0AIQA8ACYA&#10;OgAsADkAMQA3ADcANgA+ADQARgAzAE8AMQBZAC8AZQAuAHMALACFACsAmAAqAK0AKQDGACgA6gAo&#10;AP4AKAD/AKEcAACVIAAAiiEAAH8hAAB1HwAAbBoAAGMWAABaEQAAUg0AAEsHAABEAAYAQAALADwA&#10;DwA4ABIANgAXADQAHAAzACEAMQAnADAALAAuADMALQA6ACsAQgAqAEsAKABVACYAYQAlAHAAJACB&#10;ACIAlQAhAKkAIADBACAA5AAfAPkAHwD/AJ0iAACRJgAAhigAAHwnAAByJQAAaSIAAF8dAABXGAAA&#10;ThMAAEYOAAA/CwAAOAUHADQADAAxABAALgATACwAGAAqAB0AKQAiACcAKAAmAC4AJAA2ACMAPgAi&#10;AEcAIABSAB8AXgAdAG0AHAB+ABoAkgAZAKcAGAC9ABcA3wAXAfUAFwL/AJonAACOKwAAhC0AAHkt&#10;AABwKwAAZigAAF0kAABUHwAASxoAAEMUAAA7EAAANA0CAC0JCQApBQ0AJgMQACQBEwAiAhkAIQIe&#10;ACACJAAeAyoAHQMyABsEOgAaBUQAGQVPABcGXAAWBmoAFAd8ABMHkAASB6UAEQe7ABAH2wAQCPIA&#10;EAn/AJcrAACMLwAAgTEAAHcyAABuMQAAZC4AAFsqAABRJQAASSAAAEAbAAA4FgAAMRIAACkOBAAj&#10;DAkAHwkNAB0HEAAbBxUAGQgaABgIIAAXCScAFgkuABUKNwATCkEAEgtNABELWgAQC2kADgx7AA4M&#10;kAANDKUADA27AAsN2QALDfEADA3/AJUvAACKMwAAfzYAAHY2AABsNQAAYzMAAFkvAABQKwAARyYA&#10;AD4hAAA2HQAALhgAACcTAAAgEAUAGQ4KABUMDgAUDBEAEwwWABIMHAARDSMAEA0rAA8NNAAODj8A&#10;DQ5KAAwPWAALD2cAChB5AAgQjQAHEKIABhC4AAUQ1AAFEO8ABhD/AJIzAACINwAAfjoAAHQ7AABr&#10;OgAAYTgAAFg1AABOMAAARSwAAD0nAAA1IwAALR8AACYaAAAeFgEAFxMGABEQCwAODg4ADg8TAA0Q&#10;GQANECAADBAoAAsRMgAKETwACBJIAAcSVQAGE2UABBN2AAMTiwABFKAAABO2AAAT0QAAE+4AABP7&#10;AJA2AACGOwAAfD4AAHM/AABqPwAAYD0AAFc5AABNNgAARDEAADwuAAA0KgAALCYAACUiAAAeHgAA&#10;FhoCABAVCQAMEw4AChMSAAkUFwAIFB8ABxUmAAYVLwAEFjoAAxZGAAEXUwAAF2IAABh0AAAYiQAA&#10;GJ8AABi1AAAX0AAAF+0AABf7AI46AACEPwAAe0IAAHJDAABoQwAAX0IAAFY/AABMOwAAQzcAADs0&#10;AAAzMAAALCwAACQpAAAbJAAAEx8CAA0bCQAJGQ0ABhkRAAQZFgACGR0AARokAAAaLQAAGzgAABtE&#10;AAAcUQAAHGAAAB1yAAAdhwAAHJ0AAByzAAAczgAAG+0AABv8AIw+AACCQwAAeUYAAHBIAABoSAAA&#10;XkYAAFVEAABLQAAAQz0AADs6AAAzNwAAKjIAACAtAAAXKQAAECUCAAsiCQAFIA0AAR8QAAAfFAAA&#10;HxsAACAiAAAgKwAAITYAACFBAAAhTwAAIV4AACJwAAAihQAAIZsAACGyAAAhzQAAIO0AAB/8AIpD&#10;AACASAAAeEsAAG9MAABmTQAAXUsAAFRJAABKRgAAQkMAADpAAAAvOwAAJTcAABwzAAATLwAADSwC&#10;AAcpCAABJwwAACYOAAAlEgAAJhkAACYhAAAmKQAAJjMAACc/AAAnTQAAJ1wAACdtAAAnggAAJ5kA&#10;ACawAAAlzAAAJe4AACT9AIhIAAB/TAAAdlAAAG5RAABlUgAAXFEAAFNPAABKTAAAQUkAADVEAAAr&#10;QAAAITwAABc5AAAQNgAACjIBAAMwBwAALwsAAC4OAAAtEQAALRYAAC0eAAAtJwAALTEAAC09AAAt&#10;SgAALVkAAC1rAAAtgAAALJcAACyvAAArywAAKu4AACr+AIVNAAB9UgAAdVUAAGxXAABjVwAAW1YA&#10;AFNVAABHUQAAO00AADBJAAAlRgAAHEMAABM/AAANPQAABjoAAAA4BQAANwkAADYNAAA1DwAANBQA&#10;ADQbAAA0JAAANC4AADQ6AAA0RwAANFcAADRoAAA0fQAAM5UAADKtAAAxygAAMe4AADD/AINTAAB7&#10;WAAAc1sAAGpdAABiXQAAW10AAE9aAABCVgAANlIAACpPAAAgTAAAFkkAAA5HAAAIRAAAAEIAAABB&#10;AwAAPwcAAD4LAAA9DgAAPREAADwYAAA8IQAAPCsAADw3AAA8RAAAPFMAADxlAAA7egAAOpIAADqr&#10;AAA5yAAAOO0AADf/AIFaAAB5XgAAcWEAAGljAABiZAAAV2IAAEleAAA8WwAAL1gAACRVAAAZUwAA&#10;EFEAAApPAAABTQAAAEwAAABKAAAASQQAAEgIAABHDAAARg8AAEYUAABFHAAARScAAEUzAABFQAAA&#10;RVAAAERhAABEdgAAQ48AAEKoAABBxgAAQOwAAD//AH5hAAB2ZQAAb2gAAGhqAABdaQAAT2YAAEJk&#10;AAA0YQAAKF8AAB1dAAASWwAAC1kAAAJYAAAAVgAAAFYAAABUAAAAUwAAAFIEAABRCQAAUA0AAFAQ&#10;AABPGAAATyIAAE8uAABPPAAAT0sAAE5dAABOcgAATYsAAEylAABLwgAASeoAAEj/AHtpAAB0bAAA&#10;bm8AAGRvAABVbQAAR2wAADlqAAAsaQAAIGcAABRlAAANZAAAA2IAAABiAAAAYQAAAGAAAABfAAAA&#10;XgAAAF0AAABcBAAAXAkAAFsNAABbEgAAWxwAAFooAABaNgAAWkYAAFlYAABZbQAAWIUAAFegAABW&#10;vQAAVegAAFP+AHlwAABzdAAAaXUAAFt0AABMcwAAPnMAADByAAAjcQAAFm8AAA1uAAAEbQAAAG0A&#10;AABtAAAAbQAAAGwAAABrAAAAagAAAGkAAABpAAAAaQMAAGgJAABoDgAAaBUAAGchAABnLwAAZz8A&#10;AGZSAABmZgAAZX8AAGSaAABjtwAAYuEAAGH8AHd4AABtegAAX3oAAFB6AABCegAAM3sAACV7AAAY&#10;egAADnkAAAR5AAAAeQAAAHkAAAB6AAAAegAAAHoAAAB4AAAAeAAAAHcAAAB3AAAAdwAAAHcBAAB3&#10;CAAAdw4AAHcYAAB3JgAAdjYAAHZJAAB1XwAAdXcAAHSTAABzrwAActMAAHH3AHF+AABjfwAAVIAA&#10;AEWCAAA2gwAAKIQAABqEAAAOgwAABIQAAACEAAAAhQAAAIYAAACIAAAAiQAAAIgAAACHAAAAhwAA&#10;AIcAAACHAAAAhwAAAIgAAACIAAAAiAcAAIkQAACJHAAAiSwAAIg/AACIVQAAiG0AAIeJAACGpwAA&#10;hccAAITvAGaEAABXhgAASIgAADmKAAAqjAAAG40AAA+NAAAEjgAAAJAAAACRAAAAkwAAAJUAAACX&#10;AAAAmAAAAJYAAACXAAAAlwAAAJcAAACYAAAAmAAAAJkAAACaAAAAmwAAAJ0HAACdEQAAnSEAAJ0z&#10;AACdSQAAnGIAAJx/AACcnAAAnLkAAJviAFqLAABLjgAAPJEAAC2TAAAelQAAEJYAAASYAAAAmgAA&#10;AJwAAACeAAAAoQAAAKQAAACmAAAApwAAAKYAAACnAAAApwAAAKgAAACpAAAAqgAAAKwAAACtAAAA&#10;rwAAALEAAACzCQAAsxUAALQnAAC0PQAAtVUAALVwAAC0jgAAtKwAALTMAE2SAAA/lgAAL5oAACCd&#10;AAARnwAABaEAAACjAAAApgAAAKkAAACsAAAArwAAALMAAAC1AAAAtwAAALYAAAC3AAAAuAAAALoA&#10;AAC7AAAAvQAAAL8AAADBAAAAxAAAAMcAAADLAAAAzQwAAM4aAADPLwAAz0gAANBiAADQgAAA0J0A&#10;ANC4AAAAAAAAAAAAAAAAAAAAAAABAwQFBggJCgsNDg8REhMUFhcYGhscHR8gISIkJSYoKSorLS4v&#10;MDIzNDY3ODk7PD0+QEFCREVGR0lKS01OT1BSU1RVV1hZW1xdXmBhYmNlZmdpamtsbm9wcXN0dXd4&#10;eXp8fX6AgYKDhYaHiIqLjI6PkJGTlJWWmJmanJ2en6Gio6Smp6iqq6ytr7Cxs7S1tri5uru9vr/B&#10;wsPExsfIycvMzc/Q0dLU1dbX2drb3d7f4OLj5Obn6Onr7O3u8PHy9PX29/n6+/z+////////////&#10;//////////////////////////////////////////8AAAAAAAAAAAAAAAAAAAAAAQMEBQYICQoL&#10;DQ4PERITFBYXGBobHB0fICEiJCUmKCkqKy0uLzAyMzQ2Nzg5Ozw9PkBBQkRFRkdJSktNTk9QUlNU&#10;VVdYWVtcXV5gYWJjZWZnaWprbG5vcHFzdHV3eHl6fH1+gIGCg4WGh4iKi4yOj5CRk5SVlpiZmpyd&#10;np+hoqOkpqeoqqusra+wsbO0tba4ubq7vb6/wcLDxMbHyMnLzM3P0NHS1NXW19na293e3+Di4+Tm&#10;5+jp6+zt7vDx8vT19vf5+vv8/v//////////////////////////////////////////////////&#10;////AAAAAAAAAAAAAAAAAAAAAAEDBAUGCAkKCw0ODxESExQWFxgaGxwdHyAhIiQlJigpKistLi8w&#10;MjM0Njc4OTs8PT5AQUJERUZHSUpLTU5PUFJTVFVXWFlbXF1eYGFiY2VmZ2lqa2xub3Bxc3R1d3h5&#10;enx9foCBgoOFhoeIiouMjo+QkZOUlZaYmZqcnZ6foaKjpKanqKqrrK2vsLGztLW2uLm6u72+v8HC&#10;w8TGx8jJy8zNz9DR0tTV1tfZ2tvd3t/g4uPk5ufo6evs7e7w8fL09fb3+fr7/P7/////////////&#10;/////////////////////////////////////////wABAgMEBQYHCAkKCwwNDg8QERITFBUWFxgZ&#10;GhscHR4fICEiIyQlJicoKSorLC0uLzAxMjM0NTY3ODk6Ozw9Pj9AQUJDREVGR0hJSktMTU5PUFFS&#10;U1RVVldYWVpbXF1eX2BhYmNkZWZnaGlqa2xtbm9wcXJzdHV2d3h5ent8fX5/gIGCg4SFhoeIiYqL&#10;jI2Oj5CRkpOUlZaXmJmam5ydnp+goaKjpKWmp6ipqqusra6vsLGys7S1tre4ubq7vL2+v8DBwsPE&#10;xcbHyMnKy8zNzs/Q0dLT1NXW19jZ2tvc3d7f4OHi4+Tl5ufo6err7O3u7/Dx8vP09fb3+Pn6+/z9&#10;/v9tZnQxAAAAAAMBIQAAAQAAAAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAABAAAAAQIDBAUG&#10;BwgICQoLDA0ODxAREhMUFRYXGBkaGhscHR4fICEiIyQlJicoKSorLC0uLzAxMTIzNDU2Nzg5Ojs8&#10;PT4/QEFCQ0RFRkdISUpLTE1OT1BRUlNUVVZXWFlaW1xdXl9gYWJjZGVmZ2hpamtsbW5vcHFyc3R1&#10;dnd4eXp7fH1+f4CBgoOEhYaHiImKi4yNjo+QkZKTlJWWl5iZmpucnZ6foKGio6SlpqeoqaqrrK2u&#10;sLGys7S1tre4ubq7vL2+v8DBwsPExcbHyMnKy8zNzs/Q0dPU1dbX2Nna29zd3t/g4eLj5OXm5+jp&#10;6uvs7e7v8fLz9PX29/j5+vv8/f7/AAEBAgIDAwQEBQYGBwcICAkJCgsLDAwNDQ4PDxAQERESExMU&#10;FBUWFhcXGBkZGhobHBwdHh4fICAhIiIjJCQlJiYnKCkpKissLS0uLzAxMjIzNDU2Nzg5Ojs8PT4/&#10;QEJDREVGSElKTE1PUFJTVVdYWlxeYGJkZmhqbW9xdHZ5fH6Bg4aJi46QkpWXmZudn6Gjpaeoqqyt&#10;r7Cys7W2t7m6u7y9v8DBwsPExcbHyMnKy8zNzc7P0NHS0tPU1dbW19jZ2drb29zd3d7f3+Dh4eLj&#10;4+Tl5ebm5+jo6enq6+vs7O3u7u/v8PDx8vLz8/T09fb29/f4+Pn5+vv7/Pz9/f7+/wABAQICAwME&#10;BAUGBgcHCAgJCQoLCwwMDQ0ODw8QEBEREhMTFBQVFhYXFxgZGRoaGxwcHR4eHyAgISIiIyQkJSYm&#10;JygpKSorLC0tLi8wMTIyMzQ1Njc4OTo7PD0+P0BCQ0RFRkhJSkxNT1BSU1VXWFpcXmBiZGZoam1v&#10;cXR2eXx+gYOGiYuOkJKVl5mbnZ+ho6WnqKqsra+wsrO1tre5uru8vb/AwcLDxMXGx8jJysvMzc3O&#10;z9DR0tLT1NXW1tfY2dna29vc3d3e39/g4eHi4+Pk5eXm5ufo6Onp6uvr7Ozt7u7v7/Dw8fLy8/P0&#10;9PX29vf3+Pj5+fr7+/z8/f3+/v//////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////igfBJQ0NfUFJPRklMRQAJCf//////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////9P//&#10;///////////////////////////////////////r0f//////////////////////////////////&#10;///////36f7/////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////hzdf/////////////////////////////////////&#10;/92vlrf0/////////////////////////////////////8WMaKfn////////////////////////&#10;/////////////8yciaTn//////////////////////////////////////rOu8b1////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////////////////////c&#10;xb31/////////////////////////////////////7+TeoXF////////////////////////////&#10;////////25BbPWWo9v/////////////////////////////////+vHU0AFSb6///////////////&#10;///////////////////TlH5JLE6a7P///////////////////////////////9jUyrN+ZW2l+f//&#10;//////////////////////////////////TFrq/J////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////w1sbs////////////////////////////////&#10;////5ruRdGOr9/////////////////////////////////bEmnNFJjR9zP//////////////////&#10;/////////////7WAVTAKABlgsv//////////////////////////////z3Q1CwAAAApSp///////&#10;////////////////////////ljQAAAAAAABPp//////////////////////////////2aR0AAAkM&#10;BglSsf/////////////////////////////LOw4TNUxbTUxew///////////////////////////&#10;//+pYDZghp+2rKm42f/////////////////////////////gl42+5f//////////////////////&#10;////////////////7fn/////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/+vZyrzH///////////////////////////////////PmoFtWkaI6v//////////////////////&#10;/////////8R8PiYQAABUsP//////////////////////////////4IM8AAAAAAAuh+3/////////&#10;////////////////////rFMQAAAAAAAXbdb////////////////////////////7gDEAAAAAAAAJ&#10;Ycz////////////////////////////SWgIAAAAAAAAAXcz///////////////////////////+o&#10;NQAAAAAAAAAAXNP///////////////////////////99DQAAAAAAAAAAVNb/////////////////&#10;/////////+59RQAAAAAAAAAARNT///////////////////////////yqZC8CAAAEIjdJWM7/////&#10;///////////////////////ppGtBKD9jf5Wnutr//////////////////////////////9WyrLLM&#10;5Pr/////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////+W7l3diyP//////////////////////////&#10;///////bnmc2CgACjP///////////////////////////////8h/PwUAAAAAXs//////////////&#10;////////////////2YE5AAAAAAAAPKr/////////////////////////////nkwAAAAAAAAAI5D/&#10;///////////////////////////cbxoAAAAAAAAAEH35//////////////////////////+vSAAA&#10;AAAAAAAAAG/u//////////////////////////+EEwAAAAAAAAAAAGTm////////////////////&#10;/////+xRAAAAAAAAAAAAAFfe/////////////////////////7gVAAAAAAAAAAAAAEjW////////&#10;/////////////////3QUAAAAAAAAAAAAADjP////////////////////////+aJaEwAAAAAAAAAA&#10;ACPF/////////////////////////9+bXCwAAAAAAAAAAA26///////////////////////////v&#10;sX1VOSIRBwECESKy///////////////////////////////fv6WZmJqgrL3a////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////jvp2AfPv////////////////////////////////yt4RXMA4AHaz/////////////////&#10;/////////////9KKTBUAAAAAAHLz////////////////////////////1n82AAAAAAAAAEvJ////&#10;///////////////////////6kT4AAAAAAAAAAC+r///////////////////////////AWgAAAAAA&#10;AAAAABqV//////////////////////////+NJAAAAAAAAAAAAAiE////////////////////////&#10;/+deAAAAAAAAAAAAAAB3/////////////////////////7QlAAAAAAAAAAAAAABq////////////&#10;/////////////30AAAAAAAAAAAAAAABb9P///////////////////////SsAAAAAAAAAAAAAAABM&#10;6///////////////////////pQAAAAAAAAAAAAAAAAA84f//////////////////////MAwAAAAA&#10;AAAAAAAAAAAt2f////////////////////+ZimEnAAAAAAAAAAAAAAAn1///////////////////&#10;////7b6JVScAAAAAAAAAAAAl3P/////////////////////////+yp12XUo8Mi0sMDlH3v//////&#10;/////////////////////////ebd1tLQ09nk////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////+/Uu9b/////////////////////&#10;////////////57iPaksvFW///////////////////////////////+ShZzQHAAAAADzJ////////&#10;////////////////////1oI7AAAAAAAAABKX///////////////////////////thTEAAAAAAAAA&#10;AABv//////////////////////////+mQgAAAAAAAAAAAABQ4f///////////////////////+xp&#10;AAAAAAAAAAAAAAA3yf///////////////////////7MvAAAAAAAAAAAAAAAitv//////////////&#10;/////////3kAAAAAAAAAAAAAAAAQp///////////////////////8jQAAAAAAAAAAAAAAAAAmf//&#10;////////////////////qQAAAAAAAAAAAAAAAAAAjP//////////////////////RgAAAAAAAAAA&#10;AAAAAAAAf//////////////////////fAAAAAAAAAAAAAAAAAAAAdP////////////////////+X&#10;AAAAAAAAAAAAAAAAAAAAav/////////////////////OAAAAAAAAAAAAAAAAAAAAY///////////&#10;////////////KSIBAAAAAAAAAAAAAAAAYf//////////////////////uaOAVzcXAAAAAAAAAAAA&#10;aP//////////////////////////+tOulIZ8dXFwcneBlP//////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////bup2CaWnT////////////&#10;///////////////////Ik2U9GQAAAB2e////////////////////////////245MEwAAAAAAAABu&#10;///////////////////////////bfCwAAAAAAAAAAABF1/////////////////////////+LKgAA&#10;AAAAAAAAAAAitP///////////////////////8JEAAAAAAAAAAAAAAADl///////////////////&#10;/////30BAAAAAAAAAAAAAAAAf///////////////////////5zYAAAAAAAAAAAAAAAAAav//////&#10;////////////////nQAAAAAAAAAAAAAAAAAAWP//////////////////////RgAAAAAAAAAAAAAA&#10;AAAAR/j////////////////////pAAAAAAAAAAAAAAAAAAAANen///////////////////+WAAAA&#10;AAAAAAAAAAAAAAAAJdv///////////////////+8AAAAAAAAAAAAAAAAAAAAGM7/////////////&#10;///////rAAAAAAAAAAAAAAAAAAAAD8L/////////////////////AAAAAAAAAAAAAAAAAAAACrn/&#10;////////////////////JwAAAAAAAAAAAAAAAAAACrX/////////////////////cAAAAAAAAAAA&#10;AAAAAAAADbn/////////////////////4JyMcFVCMyYbFA8NDhIaJr//////////////////////&#10;///////55NjSzszLzM/W4Pz/////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////r07zj////////////////////////////////0qmFZUgsEgGF////&#10;////////////////////////8atxPA8AAAAAAABP4P/////////////////////////VfzUAAAAA&#10;AAAAAAAfsv///////////////////////+N1HQAAAAAAAAAAAAAAif//////////////////////&#10;/5AjAAAAAAAAAAAAAAAAZ///////////////////////1UMAAAAAAAAAAAAAAAAASPb/////////&#10;////////////igAAAAAAAAAAAAAAAAAALt3/////////////////////OAAAAAAAAAAAAAAAAAAA&#10;F8j///////////////////++AAAAAAAAAAAAAAAAAAAABLb///////////////////+cAAAAAAAA&#10;AAAAAAAAAAAAAKX///////////////////+6AAAAAAAAAAAAAAAAAAAAAJP/////////////////&#10;///cAAAAAAAAAAAAAAAAAAAAAIL/////////////////////AAAAAAAAAAAAAAAAAAAAAHT/////&#10;////////////////EwAAAAAAAAAAAAAAAAAAAGj/////////////////////QgAAAAAAAAAAAAAA&#10;AAAAAGD/////////////////////egAAAAAAAAAAAAAAAAAAAF3/////////////////////0QAA&#10;AAAAAAAAAAAAAAAAAGH//////////////////////yQAAAAAAAAAAAAAAAAAAGb/////////////&#10;/////////8msmYl9dnFsaWdmZ2tweoz/////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////ixaqReWF3/////////////////////////////92md1AsDAAA&#10;AAAxxP/////////////////////////gkk4TAAAAAAAAAAAAj////////////////////////9Jw&#10;HQAAAAAAAAAAAAAAYP//////////////////////7m8PAAAAAAAAAAAAAAAAN+L/////////////&#10;////////lhwAAAAAAAAAAAAAAAAAFMD/////////////////////QAAAAAAAAAAAAAAAAAAAAKP/&#10;//////////////////+uAAAAAAAAAAAAAAAAAAAAAIn///////////////////+eAAAAAAAAAAAA&#10;AAAAAAAAAHL///////////////////+8AAAAAAAAAAAAAAAAAAAAAF/////////////////////a&#10;AAAAAAAAAAAAAAAAAAAAAE3////////////////////6AAAAAAAAAAAAAAAAAAAAADv/////////&#10;////////////DgAAAAAAAAAAAAAAAAAAACr5////////////////////MwAAAAAAAAAAAAAAAAAA&#10;ABvp////////////////////XgAAAAAAAAAAAAAAAAAAAA/b////////////////////jwAAAAAA&#10;AAAAAAAAAAAAAAbQ////////////////////0AAAAAAAAAAAAAAAAAAAAADK////////////////&#10;/////ysAAAAAAAAAAAAAAAAAAADI/////////////////////4AAAAAAAAAAAAAAAAAAAADL////&#10;//////////////////cWAQUFAwEAAAAAAAEGDRjL///////////////////////86+HYz8zNz9DS&#10;1Nfc4ur/////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////8drG&#10;///////////////////////////////xxqOEaE0yGAAVq///////////////////////////uXxG&#10;GAAAAAAAAAAAcf///////////////////////9d8LwAAAAAAAAAAAAAAO+P/////////////////&#10;////32QJAAAAAAAAAAAAAAAADLX/////////////////////dAMAAAAAAAAAAAAAAAAAAI3/////&#10;///////////////FFQAAAAAAAAAAAAAAAAAAAGr///////////////////+ZAAAAAAAAAAAAAAAA&#10;AAAAAEv///////////////////+2AAAAAAAAAAAAAAAAAAAAADD9///////////////////XAAAA&#10;AAAAAAAAAAAAAAAAABnn///////////////////2AAAAAAAAAAAAAAAAAAAAAAXT////////////&#10;////////DgAAAAAAAAAAAAAAAAAAAADB////////////////////LwAAAAAAAAAAAAAAAAAAAACv&#10;////////////////////UgAAAAAAAAAAAAAAAAAAAACe////////////////////eQAAAAAAAAAA&#10;AAAAAAAAAACO////////////////////pQAAAAAAAAAAAAAAAAAAAACA////////////////////&#10;2AAAAAAAAAAAAAAAAAAAAAB0/////////////////////zYAAAAAAAAAAAAAAAAAAABt////////&#10;/////////////3wAAAAAAAAAAAAAAAAAAABp/////////////////////9cNAAAAAAAAAAAAAAAA&#10;AABo//////////////////////9wAAAAAAAAAAAAAAAAAABh////////////////////////UDxG&#10;TlRZXWFkaGxwdn6J////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////////////////////v&#10;1buji3Nalf//////////////////////////+L+OZEEhBQAAAAAAUvz/////////////////////&#10;//edVhgAAAAAAAAAAAAAF8H/////////////////////5WwWAAAAAAAAAAAAAAAAAI3/////////&#10;////////////YwAAAAAAAAAAAAAAAAAAAF7///////////////////+dAAAAAAAAAAAAAAAAAAAA&#10;ADX8//////////////////+hAAAAAAAAAAAAAAAAAAAAABHZ///////////////////KAAAAAAAA&#10;AAAAAAAAAAAAAAC7///////////////////uAAAAAAAAAAAAAAAAAAAAAACh////////////////&#10;////DAAAAAAAAAAAAAAAAAAAAACK////////////////////LQAAAAAAAAAAAAAAAAAAAAB2////&#10;////////////////TQAAAAAAAAAAAAAAAAAAAABk////////////////////bwAAAAAAAAAAAAAA&#10;AAAAAABS////////////////////lAAAAAAAAAAAAAAAAAAAAABA////////////////////vAAA&#10;AAAAAAAAAAAAAAAAAAAw////////////////////6g4AAAAAAAAAAAAAAAAAAAAi////////////&#10;/////////0QAAAAAAAAAAAAAAAAAAAAV/////////////////////4EAAAAAAAAAAAAAAAAAAAAL&#10;9f///////////////////8gLAAAAAAAAAAAAAAAAAAAC7P////////////////////9eAAAAAAAA&#10;AAAAAAAAAAAA5f/////////////////////JHAAAAAAAAAAAAAAAAAAA2v//////////////////&#10;////nQEAAAAAAAAAAAAABw4Xxf///////////////////////9W5vMHHztXb4ebt9Pv/////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////////////////jfz///////////////////////////&#10;///sxqWIbVQ7IQcAMt7////////////////////////XklkpAAAAAAAAAAAAAKD/////////////&#10;/////////4k2AAAAAAAAAAAAAAAAAGf/////////////////////ZgAAAAAAAAAAAAAAAAAAADL2&#10;//////////////////+VAAAAAAAAAAAAAAAAAAAAAAPI//////////////////+nAAAAAAAAAAAA&#10;AAAAAAAAAACg///////////////////XAAAAAAAAAAAAAAAAAAAAAAB8////////////////////&#10;AAAAAAAAAAAAAAAAAAAAAABe////////////////////JQAAAAAAAAAAAAAAAAAAAABD////////&#10;////////////SAAAAAAAAAAAAAAAAAAAAAAs////////////////////agAAAAAAAAAAAAAAAAAA&#10;AAAY////////////////////iwAAAAAAAAAAAAAAAAAAAAAF8///////////////////rwAAAAAA&#10;AAAAAAAAAAAAAAAA4f//////////////////1QAAAAAAAAAAAAAAAAAAAAAAz///////////////&#10;/////yQAAAAAAAAAAAAAAAAAAAAAvv///////////////////1QAAAAAAAAAAAAAAAAAAAAArv//&#10;/////////////////4sAAAAAAAAAAAAAAAAAAAAAn////////////////////8sOAAAAAAAAAAAA&#10;AAAAAAAAkv////////////////////9XAAAAAAAAAAAAAAAAAAAAhv////////////////////+q&#10;CgAAAAAAAAAAAAAAAAAAef//////////////////////bQAAAAAAAAAAAAAAAAAAZv//////////&#10;////////////91UAAAAAAAAAAAAAAAAARf////////////////////////9qIys1P0pVYGp1foeR&#10;nP//////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////6M+2nYNpTrn/////////////////&#10;////////7LKDXDodAgAAAAAAAHv//////////////////////8VtKQAAAAAAAAAAAAAAAED/////&#10;////////////////gxsAAAAAAAAAAAAAAAAAAAfL//////////////////+SAAAAAAAAAAAAAAAA&#10;AAAAAACY//////////////////+kAAAAAAAAAAAAAAAAAAAAAABq///////////////////dAAAA&#10;AAAAAAAAAAAAAAAAAABB////////////////////DgAAAAAAAAAAAAAAAAAAAAAd////////////&#10;////////OQAAAAAAAAAAAAAAAAAAAAAA6P//////////////////YAAAAAAAAAAAAAAAAAAAAAAA&#10;zv//////////////////hQAAAAAAAAAAAAAAAAAAAAAAt///////////////////qAAAAAAAAAAA&#10;AAAAAAAAAAAAo///////////////////ywAAAAAAAAAAAAAAAAAAAAAAkP//////////////////&#10;7xYAAAAAAAAAAAAAAAAAAAAAff///////////////////z4AAAAAAAAAAAAAAAAAAAAAbP//////&#10;/////////////2kAAAAAAAAAAAAAAAAAAAAAWv///////////////////5kAAAAAAAAAAAAAAAAA&#10;AAAASf///////////////////9IWAAAAAAAAAAAAAAAAAAAAOf////////////////////9YAAAA&#10;AAAAAAAAAAAAAAAAKf////////////////////+iAAAAAAAAAAAAAAAAAAAAGf//////////////&#10;///////1VgAAAAAAAAAAAAAAAAAABP//////////////////////uy8AAAAAAAAAAAAAAAAAAPj/&#10;/////////////////////6spAAAAAAAAAAAAAAAAAM/////////////////////////JRwAAAAAH&#10;EyAuPlJohO3/////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////01cn////////////////////////////60rCSd11CKAwAAEr/////////&#10;///////////////FfUUXAAAAAAAAAAAAABHY////////////////////xFAAAAAAAAAAAAAAAAAA&#10;AACf//////////////////+iDAAAAAAAAAAAAAAAAAAAAABo//////////////////+UAAAAAAAA&#10;AAAAAAAAAAAAAAA2///////////////////aAAAAAAAAAAAAAAAAAAAAAAAH7P//////////////&#10;////FQAAAAAAAAAAAAAAAAAAAAAAxP//////////////////SAAAAAAAAAAAAAAAAAAAAAAAov//&#10;////////////////dQAAAAAAAAAAAAAAAAAAAAAAg///////////////////nQAAAAAAAAAAAAAA&#10;AAAAAAAAaf//////////////////wwAAAAAAAAAAAAAAAAAAAAAAUv//////////////////5w8A&#10;AAAAAAAAAAAAAAAAAAAAPv///////////////////zMAAAAAAAAAAAAAAAAAAAAAK///////////&#10;/////////1gAAAAAAAAAAAAAAAAAAAAAGP///////////////////4EAAAAAAAAAAAAAAAAAAAAA&#10;Bf///////////////////6wAAAAAAAAAAAAAAAAAAAAAAP///////////////////94iAAAAAAAA&#10;AAAAAAAAAAAAAPL///////////////////9cAAAAAAAAAAAAAAAAAAAAAN//////////////////&#10;//+fAAAAAAAAAAAAAAAAAAAAAMz////////////////////oSgAAAAAAAAAAAAAAAAAAALf/////&#10;////////////////oBYAAAAAAAAAAAAAAAAAAJz//////////////////////3oCAAAAAAAAAAAA&#10;AAAAAHf///////////////////////96CwAAAAAAAAAAAAAABUz/////////////////////////&#10;oldodICNnKu80Of/////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////7eP//////////////////////////9Kjelg6KSMcFg4GAACf&#10;/////////////////////6xSDgAAAAAAAAAAAAAAAABp///////////////////kQwAAAAAAAAAA&#10;AAAAAAAAAAA0//////////////////95AAAAAAAAAAAAAAAAAAAAAAAA4//////////////////N&#10;AAAAAAAAAAAAAAAAAAAAAAAAsv//////////////////EwAAAAAAAAAAAAAAAAAAAAAAhf//////&#10;////////////TwAAAAAAAAAAAAAAAAAAAAAAXf//////////////////gwAAAAAAAAAAAAAAAAAA&#10;AAAAOv//////////////////sgAAAAAAAAAAAAAAAAAAAAAAHP//////////////////2wMAAAAA&#10;AAAAAAAAAAAAAAAAAv///////////////////yoAAAAAAAAAAAAAAAAAAAAAAPv/////////////&#10;/////08AAAAAAAAAAAAAAAAAAAAAAOf//////////////////3QAAAAAAAAAAAAAAAAAAAAAANT/&#10;/////////////////5sAAAAAAAAAAAAAAAAAAAAAAMD//////////////////8QHAAAAAAAAAAAA&#10;AAAAAAAAAK3///////////////////AzAAAAAAAAAAAAAAAAAAAAAJr///////////////////9n&#10;AAAAAAAAAAAAAAAAAAAAAIb///////////////////+jAAAAAAAAAAAAAAAAAAAAAHL/////////&#10;///////////jRAAAAAAAAAAAAAAAAAAAAFz/////////////////////kQYAAAAAAAAAAAAAAAAA&#10;AEH/////////////////////618AAAAAAAAAAAAAAAAAAB3//////////////////////8pLAAAA&#10;AAAAAAAAAAAAAAD////////////////////////LVwAADBgkMT9OYHSLp8f/////////////////&#10;/////////9fn8v//////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////////////////////+vUzcfCvrq3&#10;s7Ctqail////////////////////3X5TPzAjGREJAgAAAAAAAAAA2/////////////////92AAAA&#10;AAAAAAAAAAAAAAAAAAAAp/////////////////+6AAAAAAAAAAAAAAAAAAAAAAAAdf//////////&#10;////////BwAAAAAAAAAAAAAAAAAAAAAARv//////////////////TgAAAAAAAAAAAAAAAAAAAAAA&#10;Gv//////////////////jAAAAAAAAAAAAAAAAAAAAAAAAP3/////////////////wQAAAAAAAAAA&#10;AAAAAAAAAAAAANv/////////////////8RkAAAAAAAAAAAAAAAAAAAAAAL7/////////////////&#10;/0QAAAAAAAAAAAAAAAAAAAAAAKT//////////////////2sAAAAAAAAAAAAAAAAAAAAAAI3/////&#10;/////////////5EAAAAAAAAAAAAAAAAAAAAAAHn//////////////////7cAAAAAAAAAAAAAAAAA&#10;AAAAAGb//////////////////94hAAAAAAAAAAAAAAAAAAAAAFP///////////////////9KAAAA&#10;AAAAAAAAAAAAAAAAAD////////////////////93AAAAAAAAAAAAAAAAAAAAACv/////////////&#10;//////+sCgAAAAAAAAAAAAAAAAAAABb////////////////////nRQAAAAAAAAAAAAAAAAAAAAD/&#10;////////////////////igAAAAAAAAAAAAAAAAAAAAD/////////////////////1k0AAAAAAAAA&#10;AAAAAAAAAAD9/////////////////////6cuAAAAAAAAAAAAAAAAAADV////////////////////&#10;//+YKgAAAAAAAAAABhgtRWDg////////////////////////qGN0gY+cq7vN4vr/////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////+fLt6mdlY6JhIB8eHRwbGhlkP//////////////&#10;//+8akgtGQoAAAAAAAAAAAAAAAAAMf//////////////////AAAAAAAAAAAAAAAAAAAAAAAAA///&#10;////////////////QgAAAAAAAAAAAAAAAAAAAAAAANz/////////////////jgAAAAAAAAAAAAAA&#10;AAAAAAAAALL/////////////////zgAAAAAAAAAAAAAAAAAAAAAAAI3//////////////////ykA&#10;AAAAAAAAAAAAAAAAAAAAAGv//////////////////1oAAAAAAAAAAAAAAAAAAAAAAE7/////////&#10;/////////4YAAAAAAAAAAAAAAAAAAAAAADT//////////////////64AAAAAAAAAAAAAAAAAAAAA&#10;AB7//////////////////9QXAAAAAAAAAAAAAAAAAAAAAAr///////////////////o9AAAAAAAA&#10;AAAAAAAAAAAAAAD///////////////////9lAAAAAAAAAAAAAAAAAAAAAAD/////////////////&#10;//+OAAAAAAAAAAAAAAAAAAAAAAD///////////////////+8GQAAAAAAAAAAAAAAAAAAAADv////&#10;///////////////xTgAAAAAAAAAAAAAAAAAAAADY////////////////////iwAAAAAAAAAAAAAA&#10;AAAAAAC/////////////////////zEMAAAAAAAAAAAAAAAAAAACh/////////////////////5EZ&#10;AAAAAAAAAAAAAAAAAAB6//////////////////////J0CgAAAAAAAAAAAAAAABFf////////////&#10;///////////odBMfLDhFU2JyhZu00vX//////////////////////////9fo9P//////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////+/fz8e7s6+vs8f//////&#10;////////////2bKZh3ltZF1WUUtGQTw4Mi0oI8T/////////////////SyULAAAAAAAAAAAAAAAA&#10;AAAAAJL/////////////////iAAAAAAAAAAAAAAAAAAAAAAAAGb/////////////////1wAAAAAA&#10;AAAAAAAAAAAAAAAAAD3//////////////////zMAAAAAAAAAAAAAAAAAAAAAABj/////////////&#10;/////2wAAAAAAAAAAAAAAAAAAAAAAAD//////////////////50AAAAAAAAAAAAAAAAAAAAAAAD/&#10;/////////////////8kMAAAAAAAAAAAAAAAAAAAAAAD2//////////////////E1AAAAAAAAAAAA&#10;AAAAAAAAAADf//////////////////9bAAAAAAAAAAAAAAAAAAAAAADL//////////////////+C&#10;AAAAAAAAAAAAAAAAAAAAAAC3//////////////////+pBgAAAAAAAAAAAAAAAAAAAACj////////&#10;///////////TLwAAAAAAAAAAAAAAAAAAAACN////////////////////XgAAAAAAAAAAAAAAAAAA&#10;AAB3////////////////////kwcAAAAAAAAAAAAAAAAAAABe////////////////////zUMAAAAA&#10;AAAAAAAAAAAAAABA/////////////////////4cQAAAAAAAAAAAAAAAAAAAc////////////////&#10;/////9heAAAAAAAAAAAAAAAAAAAA//////////////////////+/TgAAAAAADhwsPlJqhqXI////&#10;////////////////////wnyMmqe2xdbo/f//////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////7uHXz8nDvrq2sa2pp6amp67/////////////////voZtW0xANy8o&#10;IhwWEAsEAAAAABT/////////////////1wUAAAAAAAAAAAAAAAAAAAAAAAD/////////////////&#10;/zQAAAAAAAAAAAAAAAAAAAAAAAD2/////////////////3YAAAAAAAAAAAAAAAAAAAAAAADS////&#10;/////////////7AAAAAAAAAAAAAAAAAAAAAAAACy/////////////////+EkAAAAAAAAAAAAAAAA&#10;AAAAAACW//////////////////9RAAAAAAAAAAAAAAAAAAAAAAB8//////////////////95AAAA&#10;AAAAAAAAAAAAAAAAAABm//////////////////+gAAAAAAAAAAAAAAAAAAAAAABR////////////&#10;///////HIwAAAAAAAAAAAAAAAAAAAAA8///////////////////uSwAAAAAAAAAAAAAAAAAAAAAn&#10;////////////////////dAAAAAAAAAAAAAAAAAAAAAAQ////////////////////oxYAAAAAAAAA&#10;AAAAAAAAAAAA////////////////////2EwAAAAAAAAAAAAAAAAAAAAA////////////////////&#10;/4gPAAAAAAAAAAAAAAAAAAAA/////////////////////8tTAAAAAAAAAAAAAAAAAAAA////////&#10;//////////////+lOAAAAAAAAAAACR00TmuM////////////////////////mTlDUV9ufY6gtcvl&#10;/////////////////////////////+v5////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////////////////////////////+vM&#10;uayhmZGLhoF8eHRwa2hmZmjx/////////////////2FFMiMYDgYAAAAAAAAAAAAAAACe////////&#10;/////////34AAAAAAAAAAAAAAAAAAAAAAAB1/////////////////8MAAAAAAAAAAAAAAAAAAAAA&#10;AABS//////////////////s3AAAAAAAAAAAAAAAAAAAAAAAy//////////////////9qAAAAAAAA&#10;AAAAAAAAAAAAAAAW//////////////////+WAAAAAAAAAAAAAAAAAAAAAAAA////////////////&#10;//+/GwAAAAAAAAAAAAAAAAAAAAAA///////////////////mQgAAAAAAAAAAAAAAAAAAAAAA////&#10;////////////////aQAAAAAAAAAAAAAAAAAAAAAA////////////////////kAIAAAAAAAAAAAAA&#10;AAAAAAAA////////////////////uSwAAAAAAAAAAAAAAAAAAAAA9P//////////////////6FwA&#10;AAAAAAAAAAAAAAAAAAAA2f///////////////////5EYAAAAAAAAAAAAAAAAAAAAvP//////////&#10;/////////8pTAAAAAAAAAAAAAAAAAAAAnf////////////////////+YLgAAAAAAAAAAAAAQKUZm&#10;xP/////////////////////ufx0MGig3RldpfpWvzO7/////////////////////////56CqucjY&#10;6fz/////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////99fDr5uLf29jU0tHQ0tfg/////////////////86einxxaWFbVlFMSEM+OjYyLy4x&#10;/////////////////9IlEQMAAAAAAAAAAAAAAAAAAAAA//////////////////9CAAAAAAAAAAAA&#10;AAAAAAAAAAAA//////////////////99AAAAAAAAAAAAAAAAAAAAAAAA//////////////////+w&#10;CwAAAAAAAAAAAAAAAAAAAAAA9v/////////////////dOQAAAAAAAAAAAAAAAAAAAAAA3P//////&#10;////////////YgAAAAAAAAAAAAAAAAAAAAAAxf//////////////////iQAAAAAAAAAAAAAAAAAA&#10;AAAAr///////////////////ryIAAAAAAAAAAAAAAAAAAAAAmf//////////////////1kgAAAAA&#10;AAAAAAAAAAAAAAAAgv///////////////////3IAAAAAAAAAAAAAAAAAAAAAaf//////////////&#10;/////6EoAAAAAAAAAAAAAAAAAAAATv///////////////////9NcAAAAAAAAAAAAAAAAAAAAM///&#10;//////////////////+WLgAAAAAAAAAAAAAAFTJSd//////////////////////gchMAAAEPHy9C&#10;WHCLqMjs////////////////////////ym9ufo6esMPY7///////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////54NLIwLq1sKyopaKf&#10;nZubnKCn//////////////////+CZFZLQzw2MCsnIh0YEw4JBAAA1P////////////////+SAAAA&#10;AAAAAAAAAAAAAAAAAAAArf/////////////////MHgAAAAAAAAAAAAAAAAAAAAAAi///////////&#10;///////7UgAAAAAAAAAAAAAAAAAAAAAAbf//////////////////gAAAAAAAAAAAAAAAAAAAAAAA&#10;Uf//////////////////qRsAAAAAAAAAAAAAAAAAAAAAOv//////////////////0EIAAAAAAAAA&#10;AAAAAAAAAAAAI///////////////////9WgAAAAAAAAAAAAAAAAAAAAADP//////////////////&#10;/48UAAAAAAAAAAAAAAAAAAAAAP///////////////////7g+AAAAAAAAAAAAAAAAAAAAAP//////&#10;/////////////+VtAwAAAAAAAAAAAAAAAAAAAP////////////////////+fNwAAAAAAAAAAAAAA&#10;EC9QdP/////////////////////dchQAAAAABhcqQVp1lLba////////////////////////vFhE&#10;VGR1hpqvyOP//////////////////////////////9LN4fH/////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////z7+vv9///////////////////////uuaidlo+KhoJ/e3h2dHJzdXh/kP//////////////&#10;///rTzowKCEbFRALBwIAAAAAAAAAI///////////////////aQAAAAAAAAAAAAAAAAAAAAAAAP//&#10;////////////////mwoAAAAAAAAAAAAAAAAAAAAAAP//////////////////yDkAAAAAAAAAAAAA&#10;AAAAAAAAAP//////////////////8GMAAAAAAAAAAAAAAAAAAAAAAP///////////////////4oO&#10;AAAAAAAAAAAAAAAAAAAAAP///////////////////7A0AAAAAAAAAAAAAAAAAAAAAP//////////&#10;/////////9VbAAAAAAAAAAAAAAAAAAAAAP////////////////////+FGgAAAAAAAAAAAAAAAAAA&#10;A+z///////////////////+xSQAAAAAAAAAAAAAAGDldgf/////////////////////lex4AAAAA&#10;AAwhOFJvj7PZ////////////////////////u1gpOUlabICXsM3t////////////////////////&#10;/////7OetMXX6///////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////////////////rv5+Hc2dbU0tDQ0NHT2eDr9///////&#10;////////////uIp+d3FsaGRhXltZWFdXWV5lcf//////////////////vzEfFhAKBQAAAAAAAAAA&#10;AAAAAP//////////////////7VYAAAAAAAAAAAAAAAAAAAAAAOj//////////////////4IEAAAA&#10;AAAAAAAAAAAAAAAAAMz//////////////////6svAAAAAAAAAAAAAAAAAAAAALP/////////////&#10;/////9JXAAAAAAAAAAAAAAAAAAAAAJv///////////////////d8EAAAAAAAAAAAAAAAAAAAAIX/&#10;//////////////////+iNwAAAAAAAAAAAAAAAAAFK5T////////////////////LYQIAAAAAAAAA&#10;AAAMLFB2ntH////////////////////1jTAAAAAAAA0jO1d2mb7l////////////////////////&#10;w2MYKjtMX3SNp8bn/////////////////////////////6h/lqi70Of/////////////////////&#10;///////////////9////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////93Oxb+8uba0s7GysrW5wMnV4////////////////////5dsZF5ZVVFP&#10;TEpIR0ZIS1BZZqH//////////////////6cmDgcCAAAAAAAAAAAAAAAAAFb/////////////////&#10;/85QAAAAAAAAAAAAAAAAAAAAADr///////////////////R5CwAAAAAAAAAAAAAAAAAAACH/////&#10;//////////////+fMgAAAAAAAAAAAAAAAAAAAA7////////////////////EWAAAAAAAAAAAAAAA&#10;AAgxWoT////////////////////pfx8AAAAAAAAAAAYnS3Gawun/////////////////////p0kA&#10;AAAAAhcvSmiKrtX8////////////////////////03UeJjhKXnWPq8vv////////////////////&#10;/////////65yhZiswtv2///////////////////////////////////f7///////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////////////////////////////////////////////+/&#10;sqqmo6Ggn5+ho6astMDN3ez///////////////////+KWlNPS0hGRENCQUJDR05ZaX3/////////&#10;//////////+eLgYAAAAAAAAAAAAAAAAAAAD////////////////////DVgAAAAAAAAAAAAAAAAAA&#10;FUH////////////////////nexoAAAAAAAAAAAAACTRgi7T/////////////////////nz8AAAAA&#10;AAAABCVKcZnC6///////////////////////xmYPAAAAEypEYoOnzfX/////////////////////&#10;////6441Kz5RaIGdvN7//////////////////////////////752f5Spwdz5////////////////&#10;///////////////////S2PP/////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////by8O/v7/Hz+P3////////////////////////////4sJ+al5aWlpibn6SstsLR4e7/&#10;///////////////////+jlBKR0VERERFRkdLUVpog6n/////////////////////pkEBAAAAAAAA&#10;AAAHNmOPuuH/////////////////////xmUKAAAAAAAEJ0xznMTs////////////////////////&#10;5YgvAAATKkRigqbM9P///////////////////////////6tQNkphe5a01vr/////////////////&#10;/////////////9KHfJixy+n////////////////////////////////////Uzu3/////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////////////////+3l4+Pk5ujt8fn/&#10;/////////////////////////////bGUkpKVmZ2jqbK80O3//////////////////////////51T&#10;R0lNUVZgc4qv1vz//////////////////////////7JWABo1UG2LrtL3////////////////////&#10;/////////81vPl97mbfX+f///////////////////////////////+6fg6bC4f//////////////&#10;///////////////////////jzuv/////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////8AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAP//////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////AAAA/+4ADkFkb2JlAGRAAAAAAv/b&#10;AIQAAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQIBAQEBAQECAgICAgICAgICAgICAgMDAwMD&#10;AwMDAwMDAwMDAwEBAQEBAQECAQECAwICAgMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMD&#10;AwMDAwMDAwMDAwMDAwMDAwMD/8AAFAgGcgT7BAERAAIRAQMRAQQRAP/dAAQAoP/EAaIAAAAGAgMB&#10;AAAAAAAAAAAAAAcIBgUECQMKAgEACwEAAAYDAQEBAAAAAAAAAAAABgUEAwcCCAEJAAoLEAACAQME&#10;AQMDAgMDAwIGCXUBAgMEEQUSBiEHEyIACDEUQTIjFQlRQhZhJDMXUnGBGGKRJUOhsfAmNHIKGcHR&#10;NSfhUzaC8ZKiRFRzRUY3R2MoVVZXGrLC0uLyZIN0k4Rlo7PD0+MpOGbzdSo5OkhJSlhZWmdoaWp2&#10;d3h5eoWGh4iJipSVlpeYmZqkpaanqKmqtLW2t7i5usTFxsfIycrU1dbX2Nna5OXm5+jp6vT19vf4&#10;+foRAAIBAwIEBAMFBAQEBgYFbQECAxEEIRIFMQYAIhNBUQcyYRRxCEKBI5EVUqFiFjMJsSTB0UNy&#10;8BfhgjQlklMYY0TxorImNRlUNkVkJwpzg5NGdMLS4vJVZXVWN4SFo7PD0+PzKRqUpLTE1OT0laW1&#10;xdXl9ShHV2Y4doaWprbG1ub2Z3eHl6e3x9fn90hYaHiImKi4yNjo+DlJWWl5iZmpucnZ6fkqOkpa&#10;anqKmqq6ytrq+v/aAA4EAQACEQMRBAAAPwCzP/hvf4D/APeD/wAQf/SaumP/AKy++gH9TOT/APo0&#10;2f8A2Swf9AdfIP8A8Et947/woHMn/c83T/tq63+Pfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//&#10;AKNNn/2Swf8AQHXv+CW+8d/4UDmT/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8A&#10;o02f/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCj&#10;TZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNN&#10;n/2Swf8AQHXv+CW+8d/4UDmT/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f&#10;/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9&#10;ksH/AEB17/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2S&#10;wf8AQHXv+CW+8d/4UDmT/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB&#10;/wBAde/4Jb7x3/hQOZP+55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/&#10;AEB17/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8A&#10;QHXv+CW+8d/4UDmT/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBA&#10;de/4Jb7x3/hQOZP+55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB1&#10;7/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv&#10;+CW+8d/4UDmT/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4&#10;Jb7x3/hQOZP+55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/gl&#10;vvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+&#10;8d/4UDmT/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x&#10;3/hQOZP+55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf&#10;+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4&#10;UDmT/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQ&#10;OZP+55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5&#10;k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT&#10;/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+&#10;55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7n&#10;m6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/ueb&#10;p/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+55un&#10;/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9&#10;tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/uebp/21&#10;de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1&#10;737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9tXXv&#10;fv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/uebp/21de9+&#10;/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1737/&#10;AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9tXXvfv8A&#10;hvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/uebp/21de9+/wCG&#10;9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1737/AIb3&#10;+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4&#10;D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/uebp/21de9+/wCG9/gP&#10;/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1737/AIb3+A//&#10;AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8A&#10;eD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/uebp/21de9+/wCG9/gP/wB4&#10;P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1737/AIb3+A//AHg/&#10;8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/x&#10;B/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/uebp/21de9+/wCG9/gP/wB4P/EH&#10;/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1737/AIb3+A//AHg/8Qf/&#10;AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8A&#10;SaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/uebp/21de9+/wCG9/gP/wB4P/EH/wBJ&#10;q6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1737/AIb3+A//AHg/8Qf/AEmr&#10;pj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaum&#10;P/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/&#10;+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6&#10;y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL&#10;79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv&#10;39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f&#10;1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/U&#10;zk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TO&#10;T/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P&#10;/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//&#10;AKNNn/2Swf8AQHXv+CW+8d/4UDmT/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8A&#10;o02f/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCj&#10;TZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNN&#10;n/2Swf8AQHXv+CW+8d/4UDmT/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f&#10;/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9&#10;ksH/AEB17/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2S&#10;wf8AQHXv+CW+8d/4UDmT/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB&#10;/wBAde/4Jb7x3/hQOZP+55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/&#10;AEB17/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8A&#10;QHXv+CW+8d/4UDmT/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBA&#10;de/4Jb7x3/hQOZP+55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB1&#10;7/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv&#10;+CW+8d/4UDmT/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4&#10;Jb7x3/hQOZP+55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/gl&#10;vvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+&#10;8d/4UDmT/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x&#10;3/hQOZP+55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf&#10;+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4&#10;UDmT/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQ&#10;OZP+55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5&#10;k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT&#10;/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+&#10;55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7n&#10;m6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/ueb&#10;p/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+55un&#10;/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9&#10;tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/uebp/21&#10;de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1&#10;737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9tXXv&#10;fv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/uebp/21de9+&#10;/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1737/&#10;AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9tXXvfv8A&#10;hvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/uebp/21de9+/wCG&#10;9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1737/AIb3&#10;+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4&#10;D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/uebp/21de9+/wCG9/gP&#10;/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1737/AIb3+A//&#10;AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8A&#10;eD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/uebp/21de9+/wCG9/gP/wB4&#10;P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1737/AIb3+A//AHg/&#10;8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/x&#10;B/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/uebp/21de9+/wCG9/gP/wB4P/EH&#10;/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1737/AIb3+A//AHg/8Qf/&#10;AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8A&#10;SaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/uebp/21de9+/wCG9/gP/wB4P/EH/wBJ&#10;q6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1737/AIb3+A//AHg/8Qf/AEmr&#10;pj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaum&#10;P/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/&#10;+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6&#10;y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL&#10;79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv&#10;39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f&#10;1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/U&#10;zk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TO&#10;T/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P&#10;/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//&#10;AKNNn/2Swf8AQHXv+CW+8d/4UDmT/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8A&#10;o02f/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCj&#10;TZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNN&#10;n/2Swf8AQHXv+CW+8d/4UDmT/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f&#10;/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9&#10;ksH/AEB17/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2S&#10;wf8AQHXv+CW+8d/4UDmT/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB&#10;/wBAde/4Jb7x3/hQOZP+55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/&#10;AEB17/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8A&#10;QHXv+CW+8d/4UDmT/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBA&#10;de/4Jb7x3/hQOZP+55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB1&#10;7/glvvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv&#10;+CW+8d/4UDmT/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4&#10;Jb7x3/hQOZP+55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/gl&#10;vvHf+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+&#10;8d/4UDmT/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x&#10;3/hQOZP+55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf&#10;+FA5k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4&#10;UDmT/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQ&#10;OZP+55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5&#10;k/7nm6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT&#10;/uebp/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+&#10;55un/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7n&#10;m6f9tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/ueb&#10;p/21de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+55un&#10;/bV1737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9&#10;tXXvfv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/uebp/21&#10;de9+/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV1&#10;737/AIb3+A//AHg/8Qf/AEmrpj/6y+/f1M5P/wCjTZ/9ksH/AEB17/glvvHf+FA5k/7nm6f9tXXv&#10;fv8Ahvf4D/8AeD/xB/8ASaumP/rL79/Uzk//AKNNn/2Swf8AQHXv+CW+8d/4UDmT/uebp/21de9+&#10;/wCG9/gP/wB4P/EH/wBJq6Y/+svv39TOT/8Ao02f/ZLB/wBAde/4Jb7x3/hQOZP+55un/bV173Fq&#10;/gL/AC+qCE1Fd8K/hvRQL+qer+OPSdNCv+vJNhlUf7f21NynyRbp4lxtlii+rW9uo/aUA6VWn3if&#10;vNbhMLew565nnkPBY963V2P5Lck/y697DzLfGL+VFgdX8d+PX8vTC6P1/wAW6m+N2O0W+ur7zHpb&#10;/Y+w3eTezW31+vfZYKf78Nin/HqdSJtPNf389+p+49y5+vdXDwLjmKav2eG7V697DPLbG/ko4XV9&#10;71h/LZcpfWuN6t+OeadSPqpjw2NqGv8A4Wv7Ct5z7922xqJ9x2AkeSNZSn9kes9Sfs/IP96PvtPo&#10;LX3IGrgZpuYLYH51uJYhT51p172GmWz/APIpw2r7vpv4Rz6L3GJ+I2087e3+p/gm0Ki/+w9hS898&#10;Puq2NfGvdtan++9vkl/6tWj9SjtH3Yv73Te6fRjm9K/7/wCaRa/t+p3iGn59e9hfmO7P5F+MDmk+&#10;Knxwz4W9v4R8KOv4df8ATT/Hdv0X1/2q3sNXX3k/uuQGkEEdx/zT2qlf+csMX8+pN2r7jX97ZuFP&#10;reZN12+v/KRznM1Pt+lvrn+VevewnzXyx/ktY4OuO/l1daZuQfoen+IXxkoqVv8Ag0tfMko/6kH2&#10;Hrj71H3d46i15emmPy2+wVf2tOD/AMZ6knbP7uX+85uiG3P3ZFkvmG5p5kkcfYIrRkP/ADkHXvYQ&#10;5v5tfyuKbV/d/wDlO9A5W19H8X6W+OuC1f01fZ7fyFv9hf2RXH3rvaQV+i5OWT/mpHZx/wDHYpep&#10;E2r+7T++7LT9++/W4W3r4G4b/c0+zxL21r/Lr3sKct86PhPNrXb/APJ6+F1Ha4SbMbI6hyV/6M9N&#10;RbCpbf6wlP8Ar+w9d/ew5SyLLkixX0LvE38lsk/ZX8+pL2n+7H9/Uo2+feI5pl9VgO4xfkHk3+av&#10;26B9nXvYQ7g+bHS7K527/K4/lr403/b/AI18atpZ3Tf6ahQw43V/sLeyGX70hmNLPlXZY/8AT2xk&#10;/wCOtH1I+2/3bm+29P3372+4Vx6+Bvb2/wCzxBdU/n172X3c/wAwaatMn8N+C38tPbgN9P8ABfhR&#10;1hUmO/00f3iWv+n+1X9p2+8FvV4O3Z9mgJ/g26M/9XGk6He3/cL5d22gufcX3Bvqf7/5tvVr9v0y&#10;W/8AKnXvZfNx/IreGTEi0vSXww2/G9wYsJ8E/iAtlP4SoymyqqZf9dZAf8faZ/d/mK6NBHYxD+ht&#10;u3/4WtmI/b0O9u+6Z7ebYw8Tduabxh5z84808fmsW7xIfsKkfLr3sBNxbqzW4Nf32y+kqbWDq/gX&#10;xy6D2wBf/jn/AHa2zSaf+Qbe0EvPm7XR/VeIf6W2to/+OQr0Ndv9nOVNmoLSTcnI4ePve83P7fqN&#10;wlr+devewh/gUf3Nv4Ftf/i8ee39z9s6fJ/CdXi0faW8P58FvFq9WjVz7r/WW40avE8tXBeOrT6c&#10;Plw+XQl/qrt2rTpf/ff9tN8NNX+/Pir+P46YrTHXvf8A/9C/H30l6+Jvrf49+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9++nJ4A+p9+69xwOve0llt/bFwOr+Ob12lhtF9f8AFtx4fHaLfXV95Mlv9j7JrzmPl7bq&#10;/vC/t4Kf78niT/jzDoYbR7e8/cwU/cOx7hfauH09nczV+zw42r172GmW+UvxnwWv+L/ITpOgdL6o&#10;J+0dkip4+oWlWtMh/wBYIfYUvPd32psKi85l2uMjyN/a6v8AefF1fy6k/afuofei32jbR7c8zTq3&#10;B12Lc/D/ADkNsEH5sOvewxy/8wX4YYTV978hthTab3/hM+Tz97fXT/Aqapv/ALC/sL3f3jvY+yr4&#10;3Mlo1P8AfZkl/wCrSP1Ju0/3ef31N6p9H7d7qlf+UhYLT9v1U0NPzp172GOW/ms/BrGaxB27X5mR&#10;Lgx4rrvsc3I/CTZHFU8Tf66yEf4+wvd/e59hbUlY95ecjyjs73/C9uin8jTqTtp/unvv1bpRp+UI&#10;rJT5z7vs/wDNYb6Zx9hUH5de9hhlv5zPw/xoc0dJ27nwv0/hOysVDr/pp/juVov+TrewxeffY9mr&#10;UkQpuFx/zTtox/1dni6kza/7mP74V+QL2XYLCv8Av/cp2p9v0tjc/wAq9e9hnlP54PQ0ev8AgPUP&#10;bmRAvo/i77Nwur+moUeRyFv9hf2Fb3793t/H/uBs24S+nifTRf8AHZpf8vUmbT/cee/M1P37zfsF&#10;t6+ANxuafZ4lpa1/l172GWW/nqYyMOuC+NNfVk8JLle1qeg0/wBGano9v1N/9YSj/X9ha7+/zaLU&#10;WHLDt6GS/VP+MraPX7NQ+3qUNo/uJd0kIbffcyKL1WDYnlr8g8m7Q0+3Qfs697DXKfzxu0agsMH0&#10;TsHG3/R/Ftz7hzWn/g32cdBe3+FvYTvvv681MCdv2C0j9PEnml/46sX+TqUNp/uL/a2Gn7+583W5&#10;9fAsrS2r9niPdU/n172H2S/nR/KevDrjtn9JYZCSEeDbO8KypUWv6pK/PPGT/wBOR7B199+z3dmq&#10;trY7XAPIiC5Zv2vdlf8AjPUq7L/ckfdQswJNz3nma9YUqGvdujQ/YsW1K4/5yHr3sPcj/Nk+aWTE&#10;hpt7bTwHJsMT1/tebRxf0/xyGt/3m/sH3/3z/fi4NLe+trev++7OA0/5yrL/AD6lfaP7n77j226f&#10;rNj3DcKf8pG73y1+36WS2/lTr3sL8z/Mi+bWXZxVd956ANcWxW3djYKw/wBpOExdPb/Yewxdfem9&#10;/L8fr8xSrX/fcFpF/wBWrdOpS2n+7H+4rsoH0ft9avT/AH/ebpdft+qvpq/n172F2V+ZnyzzWsVn&#10;yN7mVWJDLjuw9y4ZGH5Ux4eogWx/Itb2GLz3y9477/cjmjcxXyS8niH7InQfl1Jm1fcn+6BsZH0f&#10;try4SOBm2iyuSPnW4hlNfnWvXvYZZjuvuHOljne2OzMyG4k/i2+905HUT9dX3dW9/wDY+wtd8887&#10;7lX6/eb6ev8Avy7uHr/vUh6kXbvZX2W5eAXl/lHZLGnD6fa7GGn2eHAtOvewzrchV5CYz1tXU1cz&#10;G7TVc8tTM3P5kmYk/wCxPsieSed/FuXaRz5sST+01PUhWdrY2EIt7OGOBBwWNVRf2KAOve213UfT&#10;k3/5H7sqk8eHTrEMa9e95Ypl+huB/sL/AOw9tyxN8S9aBKnUOve8xmt+m30IN/bQiqKkdKfETz69&#10;7iSSCxFzc/631/P09qo4z59Nu4JqOHXvbdOB4zf+ot/r39roSRIKdIg7O9T1723Mtz9Bb/bf7f2t&#10;B6p4QPHr3uTHTqEJcEf61vbDzHVROvaBXSuT173DqIEt9BY2+v1PtTBIx61JAGw2Ove0tW0MJPP/&#10;ABHI/NvZ9bXEpHSCS2YnUQOve0zV46nNwVB/PB5+tvZvBcyjNei5rdCCWGf5de9pqqoqROLC/Frn&#10;/b39m0MshPHoqmhj1YHXvaU+2pvvfoP+Lzb6j6fwC/8Avfs21fo+f9n/ANZf9Xz6LvDi8Xh+P/rH&#10;173/AP/Rvx99Jevib63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173ArspjMYnkyWRoMfHa/krqunpEt/XVOyj2nnu7W1Gq5lSMerMF/wkdG&#10;O37Pu27SeFtVrNdNwpFE8h/Yik9e9oHJ91dN4TV/Ge2ussRovr/ie/NrUGi311fdVaW/2PsPXfPP&#10;JVh/udvFjD/zUu4E/wCPSDqRtr9h/fHfKfuTkzfbyvDwNo3CWv2eHbtXr3sOcr8xfi1h9Qq++es5&#10;tH1/hW5qHO3t/qf4Iai/+wv7Dt17ye1VpUy8wWJp/BcJJ/1bLdSTtX3KfvbbyAbP2735K/7/ANvn&#10;tf2/UrFT86de9h3k/wCYn8O8XqEvb6VcguFjxWx+yMr5GH4WWgw8kf8AsWcD/H2G7r7x3svaVD72&#10;jEeSW91J/NICP59STtX92p99rd6GDkeWJTxM+4bTBT7Vmv0f8gpPy697D/I/zR/ixR6vsansfPW+&#10;n8K2BkoC/wDwUZ2Si/3m3sOXf3rvaC2BMdxcz0/gtnH/AFcMfUn7R/dGffL3MBrrbtssQf8Af+6Q&#10;NT7fphcfyr172gcj/Ns6Rh1JiOqe88pIL6XqMHsjGUr2+mmRs9NKP9jCPYVvfvne2luD9NY7jKR5&#10;mO3Rf2/Us3/GepL2n+5Y+8zdENu2/wDLlop4hbncpnH2gbYifskPXvaRn/m0UM9/4J8dd31d/wBH&#10;8W3picTq/pr+yoa7T/vPsE7j9+rYLeo2/l64m9PEuY4v8EUv+XqUdm/uOue7kgb57gWFt6+Btlxc&#10;0+zxLq1r/Lr3toqf5onZNaCcR8esTjdQun8S33kMxb8es0uKof8Abce483L+8C3kEjbuV4Y/TxL5&#10;pP8AjttF/h6lnZf7ivlVKHfvci6uPX6fZorf9nibjdf4D11cf1H+3HtJ138yD5OVIb+E9adU48Hg&#10;Gvx+78o63/IMOYpBcfi62/wPsF3/AN/33ScH937PtcR/ppdyH9ouohX8vy6lrZ/7jv7tUOk77zXz&#10;Jcnz8GXbLcH8n225IH2GvzHHr1x/Uf7ce0VX/O75mZK/2s+wcJq/51my/Jov/qf4zU1n+839hC7+&#10;/F773YJiawtv+aVoGp/zlll/n1Kuz/3NP3K9tAN7FvW4U/5SN001+36W2tv5U66LKPqy/wC3HtFZ&#10;D5XfOTK6lPbM2PibgxYvY/XtLpv/AKmoGLM4/wCpvsMXX3uvvE3x0/v3wlbyjs7BP2H6Yv8A8a6k&#10;3av7q77he00I5I+pkH4rjdt6kr9qfvERf9U+uvIn+qHtCZTtv5jZkH7nvbs2LWPUcVmHwukn/U/w&#10;UQW/2FvYVvvvC+/N4/6/M1+AePhzCH9nhaKflw6kzafuEfcu2On0ftxsj0/5SLX6r9v1TTV/OvXX&#10;lj/1a/7f2GWWl+SGaLDNd1dzZTXfUuQ7K3lVxkf6nx1FcwA/wtYf09h659z/AHR3IEbhzFuk1f47&#10;+7cfsMpH5cPTqSdt+7Z92zYKHYeQOW7Mr5w7HtkZr61S1Uk/Otfn17yx/wCrX/b+wZ3d1pvWuppJ&#10;MzmdxZbhyxyuVr8hf03u33Ur39hi63HedwY/X3U1xXj4krv/AMfY9SRs/LfKuwMBsO22lnTh4FvD&#10;DT7PDRaddiRG4VgT/gfZQt2YapwU7RyRsvjJUkiw44uP9f3SO3LihGR/q/l/xXQiM4WrVz1z9h6+&#10;Vt6Wb/HgHkfj2tXb/MdNm9NMde9xGrQzXDc3J/tfn/E/T2oFrpGR/g6T/UnVXr3vMswK/q+v1/Vb&#10;/ePdGiz1fx3OQOve+xKWuFF/pccj8/4+6mMLlurVJyR173lDm4P5AtyP94Ptsp1RQxrUde99h2uf&#10;ryf9cfX8e9FVp0ooQMjr3uTGWNiRbm31t/vfth9IFOtE+nXvc+It+eDz+fqf9b2jcDy6VxAhcde9&#10;uCXKH1WYMRa9r2A/qfaZvi+XRjHTUAw7eve8M5JPH1tf/eOef9v7vGKceqevp173ELlRe5A+v1+v&#10;4vb2/prjpJOwIr1722TzMWNibX/HB+tva+GEAZ6RE0z173guTzf/AG5/4r7fppxTrWrz697wySiP&#10;6/4/8U/Ht1Iy/DppnZz29e98FqlAFz6v6C4H+392Ns1fl+XVQW8uve+f3cf/AB0P+2f3X6V/T+Y6&#10;trcZI/wde98BUI1+SB/X1X/3r3YwuPLrTSOTQde95daEXuCP99+PdNLA06aFfLr3vCXhS5HqP/EH&#10;8XPt0JI2DgdOANTPXveN6pNJtcH+p/p7uluxOetJRWqDU9e9tVRVem9wR/X/AJGfZhBBRqdaaddZ&#10;Dn/V+XXvaYraxVubi9v8f6/n2eW1sSOkFxKXODjr3tHV2T0K1iD+Bz9Ln6ez+Cy1Hh0VXM4Aop69&#10;7QWRyzauTzYXHNv9f2IrS0FaU9eiSa5o2eve0h/E3+7vx/xdtV+fr/BdNv8AiPZt9KPC/wBp/wBZ&#10;P9WeHRN9SfF4/j/6x9e9/wD/0r8ffSXr4m+t/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+691730zKoLMQqjksxAAH9ST7qzKilnIAHEnA6vHHJM4iiUszYAAJJPyAyevEgC5NgPqTwPbXU&#10;Z3B0l/usziqa31+4yNJDb/X8jj2QXnNvKm3f8lDc7SCn+/LmFP8Ajzjob7V7Xe5m+0/cfLu53leH&#10;gWF3NX7PDiavUSSvoIr+WtpI7fXyVMKW/wBfUw9slR2FsSlv595bYUj6oubx0kg/6dxSM3+8ewtd&#10;+8vtJY1+p5m2sEcQL62dh/tUkZv5dSXtX3SvvR73Q7d7dcyOrcGbZtwjQ/ZJJbon/GuoMm49vxEi&#10;TN4lSPqv8QpSw/11VifbJUdxdaU3+c3ZQv8A9Q8GQq7/AOt9pC9/9h7Cl395j2KsiRNzHbtT/faT&#10;y/8AVqF+pL2r+7w++jvNPpOQL9K/7/lsrX9v1N1DT86dQpd5bXhBL5qjsPyjPL/tvEp9sNT8gOsa&#10;e4jy9fVn6f5PhMsl/wDzrii9hu6+957EwV8DdJbin++7O6H/AFdij6kvav7qT77O4gG75btbEH/f&#10;+77W1Pt+murj+Vem+XsTaMYv/FPIObeOmqubf01oPbHUfJbYUN/Fjt1VZH08OOx0YJ/HNVWRm3+w&#10;9he7++37QW1fBt9yn/0lvAAf+cl0h/l+XUj7X/c2/euv6G9v+XbEHj424Xjkf9k+2zgn86fMceoE&#10;naO1k/S9bL/yzp4x/wBbZF9p6q+UmES/2Wz87Uf0+5rMdSE/9Smn9hu6+/RyWgrY7JfSDy8R4I/2&#10;6Wlp1JW1f3JvvBNT9+c57Nb+vgQX1xT7PEjta/y6gv21t8EiOnrXI49fhTn/AJBZvaWr/llkY1P2&#10;PXMZJvpkq91EcfgmGHHn/Y+v2H5vv2RyMUsuWqf0nvv+fVtP+f8AqSdq/uPxh989yaeqQbF/gkk3&#10;b/rF1hPa+OIumPkP+P3F7f66iP8A4n2jqr5Y9jSi+P2dtSmU/Q1c2XrrD/Hwy09/949kd7997mos&#10;Vstms4z5a5JpP+OmLqStr/uTvZyGn77503m49fAgsrev2eIl1T+fXD/SpTMoK0iLf8M7H/YcW9pe&#10;t+TveNVcU9PsbHA/pNLg8nIw/wAb19fMCf8AYf7D2Gbr75/unPUQ2+3wf6SCYn/qpcv/AIKdSNtX&#10;9zd91Kwob3cOYb4jj41/ZoD+VvtsJA/21fn1jPaUVifBELfXSrt/vBb2nZO8vkRXN+3vekxyuRYU&#10;O1tsOFH5ANfSzm34ufp7DV397X3mnB8PcIoP9JaW2P8AnLHJ1JW1f3VH3KNuobzly6vqf7/3bclr&#10;9v011b/yp031PbSRg6EiB/A0+q4/Gk3/AN79t1VvnveuGqr7R3GA9/8AgCmLxgPPNhjaaG3+w9ha&#10;6+8t7x35Ibfpl9dCQx/9Wok/l/xUk7V/d5fcw2an0nINi9P9/wAt7dft+pupq/nXpml7jmGoBFU/&#10;QHxqPp9SPx7TtRVdn5DUtf2p2NIr3Vok3tuGnha/9YaadU/2Gn2HLv3p90bupn5h3Bh5gXc6j/eV&#10;dV/l1JO1/dK+63sgDWHt3y4rLwZ9msJXH2PLbs//ABrpul7eryLoW/xsLC1/8D7TFdsityQIym49&#10;xZMte/32eytX/rhvuZWv7Dtzz/zXff7mbjcy+uueV6/tc9STtPtd7X7LT9xct7XZ6eHgWFpFT7PD&#10;iWnUU9s5Q86nAP8Avv6+0hU9HbcqfJI1HE8jG7M/rLk/2nJBN/8AY+yc7xczTBpWJPGtc/z6HUME&#10;MCrHEoRVwAAAAPkBj9nXJe3chGpLXP0tcc3/ANce0/VfHvbrhm+xgubj0qPxzY3B9opt0cSUBJ/1&#10;fl08RGfhH+r/AGen+i7aaUAypzx9Rb/D+vtNVHx9wAJ00ENxe1lX688/T28l7PgtwOfy6aYKMnp8&#10;i7Qge4DC9rfTgH6e4Y6Ew0bAmhiH1/sgX/5N9vNeu1BF5fn/AJevKwPw9SF7IhIOtl5PFgoPH+v7&#10;daTo7BqVP2MfH+0gC9v9b2la7nNR6/6v9X29KllCilc9YJuyIkUkOth+ePz9BwT7UVP0hhbg/ZxX&#10;tz6bg3H0sBce07XMlDXgetiYDif8nTRN2qENlI4/J0n/AHjj2oaPprCxW/ySMfn9IP4/1vpf2XzM&#10;7igA9OrC5dM9QJe2GA1Br3/wAH+8H2poOsMREi2pYzYfhb2sfyfZU9mWYkjj1tb6QcD1BPbE7XAb&#10;kfQkg3J/1/eb/R1jEYH7ePT/AMEH5HAF/fntUMZQD+Q6U/vGUAd3+HrpO0KtmF3P1PN7C31+g94n&#10;2TjYz6YE4PNowfr/AFvf3uHbgVI0/t/4rrx3SWmnVx+3rM3Y9S5U+RhYHkMPpf6j3w/uhQjhKZNV&#10;/T6QBx9SeLj2+NuVCGYY8+mH3F6gM2Pz9Pt64/6QKlww8x+thb/X95TtSjVeaeO4H/Befzci3uwt&#10;ICcA/wAv83TP7zbPcesX9+K0sAJLg3v+q9/9e/uLJtii+jQxjnjhbfX8H2/HZx1HbX8+rDcCThq1&#10;6z/3zrSCVmksAOLH/ivtK7j2fQVNHNEYYjqU3BTV9VsOR7dazQNqoRT/AFenSmC9Yvx6UGB3jUyT&#10;oJXZlJA54I5sT9ef9j7q1+RvXP2b1NRTwWCuxXQpA0nkE/X8f76/u6RUbtHE/wCr06MHuNSArk/7&#10;HQ10lQtTAkqm91BP+v8An3Wnly9FVyRvqGlrWB+ljbi3s2SDUOAHn0XtcvqA6le+qOoEhHP1H5v/&#10;AEuAb/n2muISo6Uwysxzw697UVOFYAfg82/x+nsomqvRtGTgnr3tyiRWuPoB/T+ntDK7DpcgqR8+&#10;ve5sVPGQLkc/61/8L39pHmeuOlvhqBjr3vL4EB+t/r+R/T234rEdaKrTr3vkIwTqDKv+Bv8A7f3q&#10;uKHqlY1wRXr3vOmkfn883Nvp7aap68rouB173zLhTqB4PNuDyf6W91Arg9KBcIBQ9e94JJ1AJvz/&#10;ALD+v09urGxOOmzcCnXvbdNUXBsf+KD/AA9rYoSDnpJLMhND1723vKt+Sfrfj6f8b9rVjNKDpIzn&#10;r3vG1THpIB/2P9Li1/bggfVU9eqw49e9wJqhSeTwfz/sf6e1kcJC9vHpppVEZI49e9wWqlsbEW/1&#10;7n/ePahbdjx6QtOK8eve45rgCAT/AK//ABH59vi1/P8A1fZ1RrmhpX/D173zjrQT9R/vv9j7o9tT&#10;pxblePXveY1agXMht/sPdBbsTQDpxbsDC9e9t8+VjQG7c/74/QH2risZGPCnTT3jVxT+fXvbLU5x&#10;QSA/P9L6f9Y/X2ZQ7YaVI6SG9b4iade9tM2cjtYyf7ZtX/E+18W3Nq4dMNdLXj172lshmwbkMP8A&#10;Xuef959nNtYacHpLNfKo0g4697RdZlgxPrJ+nN/8f9f2dw2jDCjolnvKiq9e9pmoqC5Jv+OOT/h/&#10;j7M0QKaL0Uzz1OOve0/rb7n6n/i43/8AWT7X0/T/ANp/1k6LNZ11/pf8+f6vn173/9O/H30l6+Jv&#10;rf49+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3XvcOpyFBRgmrrqOlA5JqamGAAf4mVh7ST39ja/wC5U0cf+mdV/wAJ&#10;HR3tnLPMm90Gzbfc3deHgwSy1/5xo3USfIUFKbVVbSUx/pPUwwn/AG0jD2kMn2j1nhQzZjsTY2LC&#10;31fxDdmBoyLfUWqKhTf/AA9k8/OHKVt/uRulon+muYR/hfqRtr+7x7/b3T9zcj8wXYPAw7NuMg+2&#10;qWxFPnWnWKLL4qc2gyePmP8ASKtppD/tkY+wyy/y0+NmD1DIdzbHul9Qosp/FTx9bDFJNf8A2Hsp&#10;l9y+QYjRt2t2/wBK+v8A45q6kXa/uRfe13en0nIG8JX/AH/bG2/b9S0VPzp1NEkbC6urD/A3/wB6&#10;9h3kf5gfxJx11PaorZRe0WO2fvuq1W/1M4xgi/6ye0UnuzyCh0rf6z6LDOf5+HT+fUi7Z/dq/fR3&#10;Mg/1ONup/FNuW0x0+1PrjJ/xjrvWv9f94PtFVv8AMt+MtMGNJV75zGn6fw/aZi1f8F/i1RS/7zb2&#10;Wze8/JcXwtPJ/pYqV/3pl6kXbP7pv72t/T6uLaLGv+/9x1U+36aC4/lXrgZkH+q/1rc/7z7QmZ/m&#10;odL0SO2K6/7QyRW9vuqXamNRja/Dx5SpNv8AkG/+Hsjvffvlq2WsNndSfaIV/wCsrf4OpH2n+5u9&#10;/wC4od45l5ftgePhSbjOQPmG2+AV+w/n15Zlb6Bh/rj2AG6v5z+EwjSLiPjvncqUBKnJdjY/DggE&#10;i7faYevt9P8AH2DL77zlrbV+m2WST01XKp/ghk6lLaP7k/mW4AO9e4Vrb14+BtE1x+zxL+2r/LrL&#10;7BSu/nh7zqJimM6A2viVJNjlN8ZbMlBa4Lfa4+gv/jwPYYufvUbqy1tNohQnhrnd/wDBHH1KO0/3&#10;JfIsQB3zn6+uPXwNtt7ev2eJdXVP59e9rjaX82ns7dcsccm0OtMUkpAPio9yVUyA/QrJNkwh/wBj&#10;F7Dl/wDef5/MZNlaWEf+mjuHI/P6hR/LqUNp/uXvu0W4V915g5ku2HELc7bCh+0fuuR/2SDqLWGq&#10;WFmpPF5AOBKjML/7Bh7NLtv5l783LFG/3mDpGcXIo8VFZbj6D7tpb/7c+4v3v7z/AL0Cv0tza2/p&#10;otUP/V3xP59SNtf90l9znbiPq9v3S/GP7fdJlr9v0y2/8qfLoFNz7q35jHk+2kpY4xypSghc2vwP&#10;3y3tanvbsauQsd0SID/Zpsdh4bA/SzQ04b/bn3F25/eX9+53Ktv7KD5R21lHT80tw3869SXtX92l&#10;9yPaKGDkaKZh+Kfcd3nr9qy7g6fkFA6DqTsnfLkrNmJYuP8AddDj4vzzZo4Qf959s1X2nv8AqgQd&#10;4Z9CSf8AgPkJqSwt+DTFPYQu/ev3nvT+vzLuAB4+HcvF/wBWin8upM2r7lH3R9nI+k9udhan+/7C&#10;G6/b9Ss1fzr1Gbe+6ZgTJuHJAEHiKplh+g/5s6fabqd3brrP+Be5dw1JP18+ayUuq4/IeU39h265&#10;65/vqm/3zcJ68fEvbh/+PSnqSNr9hfYzYKfuLkrYbMD/AHxs+3w0+zRbrT8uocm5c1OLS5jJSf08&#10;ldVyarn86mN/bVLUVNT66meaZ+STNM8p+v5LE+wnd3V9dyE3UrzfN3Zj+1jXqQdt23ZNlBg2q1ht&#10;U4UhiSMU+xFUdQZauWezTVMzyC9zIZJPz/U398I29YB+hBFhc34/It7SmElaheFPMf5+jcSo4Ok1&#10;p1Fkl0i3lJJBtw6/8R7eaaMMAGsBYAXtz/gL+0zpD8R/wH/J/q9enNdMjprqKqpjNowT+Llh+f8A&#10;X9unihjQXH04+p/3n2wsIZ6qOkrXB1GvTUclWs+j1jk/n+h5P+w/wPtO5Kqiib02I5A/rYfTk+zK&#10;CBdHz6r9QzCg8unmgjqqhvVq08AXI/P0A9p6TNrGSPTcfTgkf7Ag/n/H2oForVqePVFldj2jpSpi&#10;JSqNpa3qsSQPz+fcCTPX/T/tvV/vv99+fb4slAz/AKv9X+qnSkVoC3HqTFhmDAlT+oG/p/r/ALce&#10;2ibMSM30PH9Db8fm3t5LcJlTx6t5dO8eJjK2fV/rEj/iB74LlGBs3HH+1GxP+8e7lKjUD1oMKauu&#10;2xKchS3+FiP9gOfctMothcgkfX6i309smtTTpO0xzjj1hfDEi5Jvz+q3/ED2+UWSjupHOki/1+tw&#10;efbJBbtOAeqxTEGjdMGRw8i3IvcBiALEE82HtVx5FJEHOk2+g+rE34H19pvpvDyua/y6V0FAfXpH&#10;S0sokIdT6T/r3/r7iz1ekXUcW4/HFvfguaN0XvVpCK+Z/wAPU2mog9ieBxbj6/1/5H7ZZci+rkkD&#10;nT+r8f6x9rUjAHDPS2NNC9vn06Li47Dm1+bEA/X36LKv+m5P1AHqH0v/AL372UUH06sx0/F59dPh&#10;kYal5/rcAD/G3H+29zlyPpI/Vq4/It+OLn8/4e22jUnP+r+XXjIvUI4uRbabra/5AH+wt76V0e7E&#10;Dnn6jgnmx59p3nGrw1+z9n5dJppGbC8OpK0U0aBtX9kEmwb8X95PHC1gyqfrwbf4H/b+3ImYVIx/&#10;qPVbd6E6jTh/l6iTyTpxcn+hA4/H049zYKWmuLf1v+QB/Q6R7q0zef2f6j/q9OnDcAVA6gTT1JHJ&#10;PNj9R/t/bylNEouBfj/Yf0va/wDxHtkTE4/1f6vz6cSQSYPScq6qqUm7Ef4WBt9PqffFxHELhQGv&#10;cH682+ntwAvx6uRWq9dU0s8pF2uoC34Uf69j7wamlP8AqQP1Fb8g/g3930qg9eqqgTqa7KnNhqP0&#10;4+v+ufeXwAgXJWw/1+b/AJB91FW4AGvVxUmnUX78xk/VrfkcW5/BN/8AeveBqFG4BJv/AIf7C1if&#10;diWTJFPz62w05YdSIstqvcEEfpH1B/PPHvy0EaKRbj/WF/8Abg+2HfU1a9IJgrNqB6mJkXewHBI+&#10;nFiPrwbe4NRCmkgcAf1/P+t72Dnh0zWmenSmqJdSklmHP5NhxwPaYrBp+l7KfqLiwPtRFUnHTiKS&#10;4A8+lZSuCvrPHF/98PbHKkkusMps35JBF/p9L+1LxoyaSc9GK1VRXFOnqlqUhkRkINiC34/x449l&#10;g7v2MuYxdYyxamKu3Cm/01cj3WIBWCN/qzTpdHKGWlehz2ZmVqIEhZr8AfX/AA/A90bdv7SqMHl6&#10;pTGy6Zf6WH+9+zuAKwBP+r/D/n6ZkUatXDoRfYKUdYYjpY2N/wA/4f63vdzba8Dp+CUggDr3tUwZ&#10;MKASwtb/AB+n+HsjlsiagdGiXOMHr3ucuXX66gAPyCF4+n1J9pDtxpSmelkV3QUP+Xr3ufFmVtxb&#10;8j63P/JQNvaSTbfM9KFvBTj173kfLi4NwR+efdV22g6814DwPXvfFcsjH9QFvxyeR+b+/Nt+ny6a&#10;N0Scde9y0yKn6uefwTYD2meyPGnWhck5HXveRq0H6MLf67E/7x70tmfMdb+oJ697iSVlzwwt9Prx&#10;/sBf2oS2AGetM/z697iSVfpPP+wF/wDb8e1CwAHprxDwGeve4Tz3vyef6E/77/efaoR0zTrRlcZH&#10;+Tr3uJJVAXH1P9Of97+nt9IWJqeHSeSdww697bJqs2Nz9OD9efx7XxwenSaSZicde9t0lU1iRcj/&#10;AHgf7D2qWJR0zqJNDjr3uI0rk3v/AMnA/wCHFj7eVV4AdVArx697yLUuov8A7D63+n5PPvRiUmh6&#10;1SmT173GqskY1PrA5t9SP9hz7egtAzcOmjONVTw697RtdmXuQpFrC5v/AI/6/sQWu3gip6Ry3JIN&#10;D59e9p2XKSnlm/pbkf1/w9mi2kYbpFLc6mweve2ubKykGzC1/wDHjn+p49qI7RAw6TNcFT172w1G&#10;Qlc/qv8A7cfgf7D2YxWqoNR6RTTn4vLr3tvaV2vz/ibH/efb4UA46Li7ucde98dDH63/AN49+JA4&#10;dUapHHr3tu8f+U/n/i4/1H/Op9qNX6X+0/6ydJqHX/tvn/D173//1L8ffSXr4m+t/j3737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173ilmhp0Mk8sUMY+ryyJG&#10;g/12cge25JYoV1ysFHqSAP2npRbWl1eyiCzieVzwVFLMfyUE9dEgC5IA/qTYe05V742Vj7/f7v2v&#10;Raf1fd7gxNNa31v5pl9ktzzTyxZ/7l7laxU/juIl/wCPOOh9tfs97t75T9y8rbveV4eBtt7LX7PD&#10;havUdqykT9dVTJb66p4l/wB7PtLVfdvT9DcT9m7HJH1Wm3Liq1gf6aaKWQ3/AMLeyS49zfbu2r4u&#10;92Rp/DcxOf2IzHqRdr+6F96bd6Gz9veYADwMu1XluD+c8UYp8606iSZvER8vk6H+npqYn/6EJ9pm&#10;q+TXRdHcS9g4+Qi//ATG56vvb+n2NJJf/YeyC498faq1BMu8Rmn8Ec8n/HIm6kba/wC7w++Zu9Pp&#10;eRrpK/7/ALrbbb9v1F7FT8+ocm6cBFfVkojb/URVEv8A1rQ+0zV/L3pCnuIM5l8ha/8AwE27lUv/&#10;AK338cH+8+yS5+8X7XQf2d1NL/pLeUf9XFTqR9r/ALqz749/T6zZrGxr/v8A3Syan2/TSXH8q9QH&#10;3zt5P01M8v8AwSlmH/WwL7TdX81+qYLimw++K1h+kx4vDQxH/XaoyCsP+SD7Ibj70Xt9HUQW19Kf&#10;lFCo/a1wD/xnqRtr/uePvO3lG3DduXbNfMNeX8jj7BFtjIf+cg+3qBL2Ngo/0wZKUm9tMECjj+pe&#10;UH/ePafqPm/tcX+x2Ln6jmw+7yWOo/8Ab+FZ/wDifZFc/es2BATabTcP/p5Y0/46JOpG2v8AuX/c&#10;uan76512y39fAtLq4/Z4jW1f5dNdR2jQRf5rFVchtcCSeGL/AG+kP7ZJ/m3UyErRdcwxcGz1W6Hn&#10;vzYExxUEdv8AW1H2QXH3s5z/ALibEq/N7st/Jbdf8PUi7Z/cq7dGA+9e4kknqsGyrHT7Hk3SWv26&#10;B9nTPN25ICRFgkUD+1JkWe/5/SkK/wC9+2Wb5l72mLfZ7U2rTcen7lstWWP+Pingv7ILn71nNzV+&#10;k22zT/TmZ/8AjskfUi7X/cz+ycVDvXNe+XHr4AsLf9niWtzT+fTFV9x5lLinxeLT+hm+7lH+2SRP&#10;bVN8sO1Ko/txbVor8AUuIqmt/rGtqpv95v7D9z95/wBypq+EtnD/AKSBz/1cmfqRts/ujPuo7fT6&#10;uXfL6n+/9wgWv2/TWVv/ACp0nqnuTdrA+OPFQf8ALKila35v+/K/tpn+SHcNQWVdzQUosTppcFgv&#10;6/TXPTSMP9cH2TP94X3XulDLuKxBjSiW1t5+haJiPLz6kfa/7sP7l23ANPyrLeMOBn3Xdf5rFeRI&#10;fsKkfLpJZPuHf13EOajplFz+zjMWTx+AZoXI/wBvf/H21Sd2dq1g/e3tmBqvc07U9F+bcfZxx2/2&#10;Hsru/eH3NuWPibzcD/SFI+I/4Wq9SNtX3D/ug7Qf8U5C216f7/Wa54ev1M0tfzr0ia3tPsKdTq3X&#10;k0vf/gO0FL9Cfp9siW+nuH/pE35VsRVb03VMCB6X3BljHc8/5sS6f9sPYfuvcDnu7H+Mb1fMDXH1&#10;U9PyGun8upG2z7sf3cNk0na+QeXYWH4l2bbtf5ubcufzY9IfJ743vVLIJd4bnkFzdDnsoIwLc2jW&#10;UKP9t75DMZWsJNXlslU6hf8AyiuqZVJ+vPlY/wCt7D0+/bxd/wC5V1LL665Hf/Cx6H+18k8k7JT9&#10;ybLYWenh4FnBFT7PDjX+XQXZnJ5mrDrVZXJ1OosD9xX1cxYMD9TK59x3ijnSzgOGFr/1/wBv/vR9&#10;tirHJoRn59DEYwOkUtZLj5DJHrBuRdhf6m2r8ewz3Zsqmr4HIjvqBbTa4Xnn2Z2tw7Noahpivn1R&#10;pCCQPLob+v8AtObFTQrJM1tYHLaSbX+i3v8Aj2S7sLrl6UzukBFixDIpsRf62/3v2dQTFaMDn5/6&#10;v9X29O07dY8+j57H37R5yngAmBdlH1YEiw/Nv95HssOVxk9DKyspAViORYWHN/Z5ZXhxU58+mtPb&#10;qPHoXI5FkUMpvwD/AF+v+PtuimeJuDx/rm3A4+h9iCKRZlGc9NU1ddsoP+v/AL76+32CqWVNLW/P&#10;H4J5sPr78Y1YkHOrGfLqo7Xp1gKkG/Ib+vH0v9faa3Bt2HIwuRGNRBU6bD6i5t7Itx25KHH+r/Vw&#10;z0uguQnaxx1Jjk/B9ls3LtmooppWRGUKGIsCQQCRa/8AsPYNu7TwiBTz6OYZkYCvUj2z4TcFbhqt&#10;G8jx6HFrCwFj/r+ysq2oqeHStXH4fz697O/1H3VLA9PBNVgEuq+pjf8AUR9C3sqv7FLhCtOHTofV&#10;9g/4vply2GpslCyvGpfTb6DkW92P7D7EpspTwr9wj+QLzqIsQv0Bv7jzdNmNS1Dj7P59OCjAnovm&#10;6toS0TySwxAi5t6SeCb6gPY60U8VUqSBwdQBFjfm5A59gyaF4mKU4dUDA9p49BTWo1P6XVgdRW9r&#10;fm309ufg1eoL/sTbn/G3H+39pdarhurNoQUYmn+r5dN/mf6XH+9n3kWmuQSvNxzwfof6e2XkAUhf&#10;T59NGOMoSlfPrIkxBUk8hgbW/wAffbqisL/UC4sABz/yL3qNXEZK5rxrnh/xfz6bh0oCT8uu3qPK&#10;9nsoT9Ongm/1ve/9OPfF6wQ6tJAsPpfi9uLfm/ttLVnpq9enwdQ+XUgIsoIF/oQPp+eP6e47ZKSQ&#10;fU/612twOPqfbzRhO0DpFIo1Y65xYtVOt7cm/wBR/seLe2atDzLYk8/S3+H4/r7UQITWg6dhQ1Pp&#10;/qr080ssFMR+m6kcHkcHi9h/vftjbHSH1XNyPqSPx/r+3FYFiKcP8vT2ha16UAycaCNf9UD9R9Pz&#10;x/xPuP8Aw5xbj8/1B/4j2/4g6crXPWQZND9CP9sfeUYy/JsDb88/X6/n3rVjOetH4T1hbLFWAB4J&#10;P0/w/wALe8VVjjGl1W/Fz+Pp9bD/AHn2yr1an+r9vSEMS+nqbS5FJD6mtz9f8b35B9p2aKdX9NwR&#10;9bH/AA/x9qI2UVxUdaate3p/SSKRF9Q5vx/X/Ye5VHLUIRq1Dlf8bgH6kX9tSaamnWuK56w1EUDK&#10;PoTYixAub/gC3tV0tY3CkkcX55v/AEPP+8+9aaCp6WQ10/PpF11ChLHSDYkEj8c/W9vbg1UHABYD&#10;j6AMP979pig1E9JT/aEfM9Q46RkAspI4+v1t/tvcY2a4uCDf6fj2pHAdLwKKOs3viiIp9Vrcm97H&#10;/Yn3p1rlePSe4YkU695XAIA9I+v0/B/1vbjGInAF1H+x5HH09pnWRD3dJ6YqanqI8zG9gSOP95/x&#10;95HEca3LkWuPqo/H4PtEqP49QOJ+fTpjbTXqQjeSICxvpA5Ate349stRkRGSokPpvYaj/wAV9maq&#10;VzTj01R1+LqdT4vzC5Qc2v8AT/invjDm3FrM1ltyXFjYfWxJ91MWo08z1WlOPWSbAxaSxVTb8aBq&#10;P4/p7UNJngwtqva3AbUPyRfn201u6sNXn+XXlqGAHSZrdvRkMVS/P9tbcf0HHuaciHudSkkH8m4v&#10;z9b+7hQcDowDr8I49NH8KaHSNFhf+yOBbi/A981yKgHkA8WsR/xX3bwiPLq+PPrBJjmci63HPP5H&#10;H9be/SZlUH6zxa97c3/pz/X3oReWOtY8uukwBf8A3UADyCeAf9iR74x5oO3BP5/p9f8AefepI9I/&#10;4v8A2OmpmIX/AD9Zv7vaAToQfT+jf8Qfch6534BJ4/AN/r9T7SgDpCWqKdckxiRn6ILErzYH62A4&#10;HttnqmuQSf8AY88e3AK8OtgYqenWno1FiACeDx9AT9SB/vv9h7a5ZNak3VrWHBJ/I59qYEHiAGo/&#10;Z6Hqyk6hTpyKNEpKgaha1wbfWx+lvx794wyagBa3P+J+hHvwb9TQen4nOqhPXmkZQDfki9rXHB/H&#10;tK7jw0eQpJUZAwdCGuBYWFgLD/eP8fb54enStXC/Z0p9sZt6GriPkNgwGnkfW5IIPFvdSPyh6sZR&#10;WVkVP9CxuFNyoW/PP1/r7NLZiwz5f6vTp+QhkrXh0Z7F10ddSxSowa6gmx491L7gjlxdbLE6lAr2&#10;HH1/Hs7jhVxjpH4vhHUD05e2+DKliq6vpxfURz/sT7ZktFUFv83+bpWlwumvXvc3+I/kObj8MQy+&#10;2BbV8unkuAWp173mXKH6iQC3BH05/wBgR7bezPDT08LgAUr1735srcWL3v8A0LH/AKK9+WyINdP+&#10;r9nW/H9D173khyoH9u3+xsfp/r+6yWRY/D1r6k1697cky1h+oi/+1A/T6cE+0bWHqP5dWE+eve5q&#10;ZUEA6x/sT9P9ufadrA1pTpxbjOeve8hydwQD9f6sp/3ge6CyHp0949Mnr3vitdqB9YH1va/9Pr7t&#10;9JTy6qZdeV4de98jUE8Ai/8Ah7oIgDkY6oXXzJ697iyufpf68n+vtTGgIqPLrWpWz173CnbjT/rf&#10;7Ye1SLQdN+deve44Uv6fx+T/AE92Jp1U0Br17320GkEn/eL/APE+9+JTh1vHXvbdUyGMNpP0/r/r&#10;2HtXEocivTEprQevXvaRyE7yNb1Wt+D/AIX9nNsgVKjpAzkCvXvaceJ5G/tfgAXH9b/Q+zdSEWvS&#10;V42ccOve+moXP1A/pxc+7CeKtc/6vy60bVeOf9X5de9wZsYTcW+v1/4p7d+qHFcdMSWjsajr3uH/&#10;AAlnPKn/AHof7c+7i80jB6TNZvStOve+f8JZf7Itb8kH/X5v7p9Z8+qra6eI697wy0JU/psP8fp/&#10;tx7djnqKnPVPpqDHXvbH9sfuvof+Ln/h/wA6a/tf436XAfB6/wDDOk/gHxP9v/1j697/AP/Vvx99&#10;Jevib63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9++nv3Xuve0Dnu1er9q6/70dkbB23476/&#10;49vDb2H0W+uv+I1Edrf4+0st9ZQf20yJ/pnUf4T0I9u5O5u3in7o2q8uq8PBtppa/ZoRuvewVz3z&#10;n+FW2C67g+XXxmxU0d9VLV96dZJWnT9QlCMmZmI/oqH2XycycvRGkl9bg+njR1/Zqr0PNu+75787&#10;sA228lb7Mp/Eu035T/e/A0j8z172DWb/AJsX8ubAFxW/LfqmqKX1DA1uX3STp5Oj+7NJWav+Qb+0&#10;rc38tKafWRn7CW/46D0ObD7m/wB5/caeByXuCV/38sdv/wBX5I6fn172EmY/nh/y0cXdaPv3Ibil&#10;Av4sF1P284J/ASpymDpYGv8AgrKR/j7oeceXq0WfV9iP/hKgdDOy+4D96u6GqfltLZfWXcdt/msd&#10;3I4+wqD8uvewzyP8/j4HUpYYuHu3ctjpX+D9fYmm8hJsNA3FmKA8/wCIHt7+s22Eak1MPkv+cjoS&#10;2/8Ad0/eFkFbw7Xa/wDNS8kan/OG2l697Q2W/wCFAPx1NNJUbQ6U7p3A0er/ACfLSbE29UCwv60p&#10;spkf+TS3ssv+c7eyqRbSOo/ECmn+TMf5dHNp/d1+5SziHfN92y1B/Egu5l/ImCH+dOvey97n/wCF&#10;H2Ox7SRbc+H+XyJAYLNm+6qXEeNgPrLS0O160m35Xyr/AK/sjf3Kj0gw2hJPCstMevwH/D1J+0f3&#10;YlxdAPunOscVfKLa2kqPkzX8X7dJ+zr3sB8//wAKR+5ZRIdufGjrDDabkDcG9N1Z7xj6jyNQwYwN&#10;/sCPZHc+6e5J/Z2caj1Zyf8ABp6kfbf7rrkcEDc+ab+f/mja28VfsDPOR/Pr3sFs1/wox+ZmRBXE&#10;bE+N2BiIJElNs/sLJVcd7ixqMjud4GI+vFOP8fZa3urvbtpWOBfsVz/MyEfy6HVj/djex9pQ324b&#10;3cN6Nc2aKf8AapYhh/vZ697QlZ/PX+f+b5pt97F24kgurYPrHac5TUeNA3DDX/S/9oH243PfMsig&#10;iZEJPlGp/wCPA9Haf3fX3dNvxJt93ckeUt9cCv2+C0P8qde9tUv82L587jni/iHyOzqxmxnXEbV6&#10;627bUdKj/fv4elK88Cxv7Wx808wshaScsfLCD/AB17/gPvu97XE303LMRYfCZLi8m4f81blx+3r3&#10;s2/xl+evf+985VbV333R2JlqnK07PiZzurJUc8eRhIeKmK0TxApUozQiNf7YUgf1Cfuzd8yXvKB3&#10;bY9zms5rBg8qxTSxeNbmgmNY2Sngo3jktwW3mAxINUqexPsv93vYPcCHZeYOS9lvbbc6QRNd7dbX&#10;XhXJP6JT6iKUrqYFDwB8SOpqp6T25IK16L7ihqp6aSm1vKIpZU8kBT1ELGQCykKQW4C6v6+zm1XZ&#10;e8shc1+890VoYsdNbuTMVbadZ06/PM3JH+8W94U3vM/Mdy+i73O8lNFLeJPI3cyKzAd5FKk0HEDB&#10;4ddLNt9mfaPYyq7JyrtFpoAzBtllFmgJI8OFaZx8qU6QLDKSi71FS/LKNM87KQjmMG7k3PHqP5N/&#10;bDLmjO5kqKp6iQ/V552mY/67OxPshuSbs6pXLN6kkn9p6HlpYW1lEILCFIEH4Y0CL+wADqGtDWBi&#10;WSRuLc8/n68n32mUgP1dQPwQfp/Xj/jftKYtGAa/6v8AV5dKyrjHXGTH1LG/ikv9P08f7x75x5GE&#10;/Uj6X4YG/Pt9pI6drf4eqlj1GfGVA5MbHm34/wB69yEylOCbsq8fkg8f7D3XVioNetivEDrA+LmY&#10;W8b/AFvwPr/sCPeZMrS3v5FI/P6vbjzOoqB/g6uQ/p/q/b1EOEme6lZBbn6X5+n49yY8rSXP7igH&#10;i4Df7G/tiWaV0GkVP5dVIp5dYv4FKr8q1vxqH/Gj7mx5WmFv3o/qOC1/9jx7b8eUrWh61+3qLJgp&#10;SSCjHi97C/1ta/twhzNKP92xk/4Nb/W918WX0p/qz1vQTjPTdLt6bkhX+n9P9t7cYs1SD/dyX/pf&#10;j/Yn3Uyy+nWjGw6bJdtTvqPik/2CHnj/ABHuamdphcGZAR/wa/8Ahf3ZZXamOP2de0OcgV6bZdq1&#10;BufHIOPpYf0/oPcyPcFO3+7Ete31PJ/F/atCUNVzTrWlgeHTHVbSmdW1RMB/govfn6Ae3KLOUuq3&#10;lT6cAE/8T/j7sZ5TkivqevaW406YJ9ly2sElH140i35/rb/ePbjFnKYkfugfjgte4/1vevGceX+D&#10;/VnrR4Z6ZajZE5DARsbg31IRf+vI9u0G4IVNvKpH1uW55PIv/wAa92XQw1Ng+n+r/OOqaFrXpK1+&#10;xKw3tTSH/EKtjx+Aef8AePbzBn4DYCVCT+CwIF/yLfn3dJVU5NB/xX+r8urkg8ekbkev8gQxFNJx&#10;f6RkH835a3H+F/boldTVPDupDD6Amw5/IH+w9vx3L8IhWnn6/t/PrdPTpG1W16vGks0csbXuCB9G&#10;H6SCPyOPofaG3PtenyVNKTEragfpc2N/qBf/AG/td9aX7Qf9X+bP2dePy6FXrzetVg6yGOWdwFKg&#10;ayoDWHNz/Xj8f7b2SfsbreaGSeaKEj68BRzpBtY3t7NrG+Kmh/Lq4K6aE9H82Vvaky9NCvmQy6Rf&#10;1Xvfk8D/AH3/ABBX8rip6CZ1eN1sT+occf776exVbXRKhgek8grhfLoVI5FlUMpv7a4pyjfW3Itz&#10;/wAR7EEModanj/s/6uHTdKHPXIi/t9gqleMKSDe4P1HI/qT73pWRjrz9v+r/AGOqKG8SpGOsJUgg&#10;n/Gx9sOdwMGRgc6E1WY3IN/p9Tb2S3+3gioHS2GXw2APCvWaOS3B/wCR/wCI9lq3TtaajlkdIzwW&#10;N0U/Qtcfn2DLyzaCTWgx/q/1f6j0dxuKVHn1J+vI9pPFZuqw1WrBnUqwtzpsRz/X2WSB3JCjH5D/&#10;ADdKqlkoOvezndR9zzUs1PBUVIVbqOXve3B4F+fZXd2SSocf6v8AV/g6upwAOm3I42CvhaN0BY/Q&#10;2H+8392fdbdkUWUp4AZwSwFgWB+vHIPuP912c11AcOquM6ui3b42ZPTmWWFCb3+gN7g8W/A/3r2Y&#10;yhyMNYi6XU3sb/1J/H+x9gW8tHgYso6osjICeNegXlppaZmWUMDfjUOfrb28FU0Fg1ubDji9vqPZ&#10;XU1owr/q4dNiZxxHWEFtQFrem9uOP8fcElCzlmsbDT+fp9Rx7pIJSFVBUZr5enWzKWpUDHTrTeNQ&#10;zPYMQNN11fS/+Htsmi1M3p9N7g3/AKC1/rf2ticqgBOaf6vl0/4yU+fp1ISRdZK2AJH4+g+n9PeA&#10;qE/qbfQXte/14J597LIO5/P/ACfljpwBaaz59TAJZCVTnT9bcfX/AF/eCSoUAgnk8Ekj+n+HtyMq&#10;2UzT5f56dbHyHXNaSYm7AD/XN7/7a/vgsq6LLe9vr9f9jx70VJk1McdNGoepwPt6zNEwUKRcgG1u&#10;bfnj3hJ/NjyRxx/vPu7EasHqxZcmvWeFDoAbj68cfk/n3KgVL3P14sDzex/H+9e2WlY9p4dM+OW7&#10;Tw8/l1HqIyvKg8cgXHNufcmWCNxyByvNiOOPx7oCMgfl1SqntGfTqJFU1EbA+q1/9Ta39ebe2Wag&#10;hdmAFv6mx/HAt7uC4pXqpR1ND0ooMlKIwdYsPoCLi3+xHvCMbCv6T+LfTj/e/bgEhNSOPVkjkqCR&#10;j8uuT5lyNOoAji4Xg/7Ye41RAIQSuq4+jXP9bH8/09vKx4Hh6dK6qB6dZaedp2AaxDc3+n+twfbc&#10;1a6+jm309V/+K+2ivdqHr0iYd5I9entKONlBt+Bfhfr/ALb3yGSEdgWtwRex/H09uJqNSBXq3iyU&#10;xw6wPiRIbgkcj6hRcf6/uLJl+QQ/5P5IsPx9T7VBKClOtHI7j12mHBuDf/A8C/8AThb+8lPmipa7&#10;A3A+rA/8SfbM6fD5cf8AJ1o0/CeuRwaMDwb3H05+v1vwPfqjNFhbWL2tYH6D8jj3SOJelUHCnXOP&#10;DBDfSxHFjYnj2zvUSSuSP0/m/wDieOPb5RdNDxPTpRWFPPp1ijWIBdINv8APp7lwqxA5uSAfof8A&#10;X9pm7TjHSFhQlfTrhK4J/Txf6X/A+vHtxhcx/wBr6W1ACxHBP1/x91o2CfOvVQKsB03zokisAoBW&#10;1uAPqeR7c0rdNrtwI1F7XFwOT79pqPnX1z0o0OIhQd2on8umaShLE8XB/wAOOTc/X/be+bV9lPqX&#10;n/AA/wC9n3RuP2fOvTMjsTQ4p16LGXb9AA4FwqgfX8m3ttesaQ8FuTxa/IvwPr7eoVSvy6U6tMQN&#10;fIdT46BEP0/wPAP+2P19yaaVlcH1c/UDVb/b/wC8fX23l8dJgWkbQeB6xVtPHHESLHjkXF78/wCH&#10;tXUcgeMFjybcf4ab/wDE+0rIVbAx1poWXywOkVXrZ7Dhr3H9LMeb/wC299VKAqCo5B/r9f8AW91S&#10;oap6oAeB6yUkpvy1/wAni1rj6fT21in1Ehb6ieBc2Nv9jb2sSehGrAHnTq4NBXpwmkARiCCbj+o+&#10;p/F/bpTU5RTquL8/UH6jn829szurMCnl1Rmrw6aZKk3YWvYn/W95paaF/qB9CCDcAfj2w0kgiZR0&#10;5FIx7D16lndaiNr/AJJFh9PSSObf737K13rsWnzOGrSsCufG/wBAb2MfPsxsZ3WiE8f9Xr/qz0Zq&#10;2lM9GE68z3kApZX5tYBj9Tf8e9en5A7KnwGZrwISipUNY2P6QbAXJt/vuPY920BlGrzHRZctoqeh&#10;oBBFxyD7KWuSeKTxufobD6/19mb2gBJA6SJdAefXvbnFleOXA/2J/wBjce0jWh8h0sS5wKde95Rk&#10;weRIf+QTYf7Ee6m2IwenPqWXH+r/AA9e99Nk+ba+T9Prz/sPe/pqinVDcHj173ziyJvfW355A/w/&#10;x90a2AGeHWvqade9uSZAnktYj/Yf4fT2wbfFF6VR3DYp173NjyNhyR/sb/8AE+2Tak+X+D/Y6UrO&#10;3XvcgZMn8i3+2/4n2wbJR1sTKD173Op667AXt9f6/X/XHtl7aiY6fWYlajr3t2SpLC62P+9/73/x&#10;HtAYwDRh04Jh8LHj1732ZWY8H/bE+7adPlx6dpQY8+ve8gjLX1E/j/G/vRI4DrxIpjr3uTFHGnqJ&#10;t+LH8/429ppnc9qjppya9e94pXWxF/qD+D7cQEDPWzwx172wVfN788C/PP1v7MrY0XPr0w4yK9e9&#10;sMtL5GuQf9t7MkuQgoD0nMYHwmvXveePHKLekkHm97c/6nk+6m7rknPXkiBy3XveZ6ONVJ0k/wCv&#10;Yfn+o90S4OrJ/Z1dYkrk/wCHr3uJ9pGxsU4t9b8j/bH28Z2C6getmEn4OH+Xr3vn9lGf1KQCLi7X&#10;v/sL+6eORwP8uvG3Ude9wZqVf7I/5H+OB7Uo/wDH01JAi5br3tompQx+lx/sLfT8+1qTEJTz6TtE&#10;mmg697Tv24+8/QP+Lxp+n5/gN7e13iHwf+bf/WXpF9P+rSv4/wDrH173/9a/H30l6+Jvrf49+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9tWUz2DwcfmzWZxWHhsW8uUyNHj49I+reSrdBb/G/ujyJGKuwX7TTpZabff7g/h2EEk7ek&#10;aM5/YoPXvYQZ/wCUPxo2oHO6PkR0XtsRX8pz/bewMOI7fXWcjkI7f7H2jk3Xa4v7W5iWnrIg/wAJ&#10;6Gu2+0vupvBA2jlndrqvDwduvJa/ZohavXvYH7g/mY/y/NsFxk/mJ8f5jHfUMF2PgN0nj66RtiWs&#10;Lf4ab3/Hsqn5w5XtgTNfwAD0kVv+Ok9SBtn3UvvJ7sAbTkjeFB/37ZTW/wC3x1jp+fXvYHbg/na/&#10;ywNtl0rPlNh66ZLhYsB113DuLysP7Mc+F29PDz+C0gH+Psmk9zuRYwT9erU/hjmb/BGR1IO2/cG+&#10;9tugDQcoSxr6zXu2Q0+0S3qN+QUn5de9gvnv+FCH8t7DiQ47d/am69F7DAdU56nMn9NH96Hxv1/2&#10;q3srl94OSo/gklk/0sTf8/aeh1t392n96S9IF1Y7fZ1/39uELU+36cT/AMq9e9gtnf8AhS38I6HU&#10;mB6o+TWemF9Lz7V60w1FJ/TTNLuqaYf46qYf7H2gPvTyw1fBguWp6rGo/wCrpP8ALod7f/dVe/k9&#10;G3LeditlPkLi+lYfkNvVf2P172DWe/4U8dT0+r+7HxQ7BzHBMf8AHey9t7c1C5tr/h+Mymn/AGF/&#10;bX+vHYONUNk5Hq0ir/gVuhzt/wDdM85SUO6842cPr4NjPPT7Nc9vX+XXvYS5f/hTruusD/3Z+Ie2&#10;sR9dDZ7uTKbgA/oXXH7cxn+xAP8Asfz7uPdZZP7O1C/bIW/wIvQwsf7p3aICP3tzpPMPPwdsjh/4&#10;/ez9e9hHnf8AhSf8sKoN/dnpX474hWBCnMY/sjcMkdyR+qj3DjlJA5F0t/UW49tn3J3SQVhhhA+Y&#10;c/8AP46Gm3/3Wfs5DT9679vUxHHwnsYQf96s5j/P8+vewgzP/Cg75/5gSmiremdrX/T/AAHrV5/H&#10;c8aBubI5G9vxqv70vPe9yt3GNB/RT/oInobWP92t93GxI+oj3O7p/v6+Ar9vgQw/yp172Emd/nWf&#10;zMdwh/tfkhHhoWHNDhuremqD/G8dbJt+SqH9LCf/AB97m5o5hZQ6zmlfhREBP5lSafZ0Mtu+4h91&#10;TbGC3HKpnYfjk3Dc2/av1gj/AOMde9gRvb+Zn/MXztMKyX5c9100coInTA7iO1gkw/UsJ2xHR6Bb&#10;6c/63sLb5vnNSrqjvJkrU0VtOPL4aGtcdSLy991X7r+33Bt15L2tyMr4sH1Hb5E+O0tTX5fl172V&#10;vcnzR+Y+5hKNz/LD5J54OSGhy/eXZ1fCqn6xeGpyjKo+vpUAW4t7jG733mh2Iub+4bzoZpSKfm/+&#10;x1Me0+xHsbtdDtPJ2x29POPabBD9tVgBJ+Zz172Bee39vvdRZtzb23buMyX8hz+5MxmPITyWb+Iz&#10;SXH5N/ZHPc3cwrLK7k/xMT/hPUibby3y7s9P3TYW1rTh4MEUVPs0KvXvaQSZ1H1B5Bubnkf659pl&#10;kkj+3o7eNSKde9y4p+dUjC1+R9CB/Uc/T/Ye10EzFtbHAHSeSH8K/wA+ve5MNWwkaz8gkDSeCCBy&#10;Bf2a2u4v4lENf9X29My260x172+UldIQo16WuWCjhfxxpB+ns+tL90ASM6sjj5evRTcWqgHHXvYm&#10;YWvdIlkWT1CVNQPJDAA8f4e5B2+7QhWJPljoG7paq7Upin+U9e9irjKqSyZGGR6YRsupEcrrI/tg&#10;XP8AsfYgtZnEdUwh4qRWvyPy6AN/CFJs3Ak1DiQCOve1e1djtwxmKdIoan9BqFAjMosDeT6gtybk&#10;AeyDcdht5g1xt7CNz+CuPtA409M+XQcW0u9nfxoiSnHSTWn2fL9vXvYXbl29PQMyIoKgk6mW5JW1&#10;rA3B9g+eOeJvDuB3+lMU8+Nehzsm8Q3aa34+lT/nr/Pr3sMK1Kk+gvBFZiLeJAzWH1NrD/ePZdLb&#10;gvUgnHoBT9g6HVtJAtGVWYH51H889e9uOKrWhYKH8lhpLf2Yzf8A1+f9f2ZRynQNQBNfiHw/8X0j&#10;v7YSDURQj08+vexW25kJNRjWRb8E351m97sb3/339fZrEzMtBw/1f6v2dADeLRNNSOvex72FvKtw&#10;O6cZkqSqeKqiqIniqImCeGaJxIjhT/QC4uRY2N7CxFm0ThZ0EgDpXuBCkMM4IYFStaFgRQqCCCpI&#10;Mc7ttYazMi1UxkMCpIeoOCrDKsGoQRnFFIahHTKrqysoZWBVlYAqykWKsD9QfyPdvk/bNG1Fhsol&#10;WWizOHgySxawWSpYyR18Cz2VCEqEdFSxIULdm1A+8EucuV7jlHmW92Nykixy1gdQVD28iq0UlGLN&#10;VS5hkFQddvKRQFdPRX2k5yj595Fsd7nIjuFpb3AOf14AqSsQMp4wpcpUnskFanpqXGRG66QoRios&#10;SQVBun1tzpsSRxc2/HuEvcNIDxVG9vw63/3k+wo4LCijPz6kdkoP9X+brl/C4P6X/wBif+I98h3L&#10;R/mq55+rpf6/6/tswzHNB/P/AD9NmLVmv+r9nXf8Mg/1I/27e+S900i8CrH/ACWv/FfbLW8j8afl&#10;Xrfhj/V/xXXhjIQb2H+sbke+Z7ppB/ykqf8AHyD/AHq/vaWslP8AYJ6dSIUz17+FwH68f4D6e+Q7&#10;qpvxUIf9Z7/70fdzakDvOOnPCp8XXX8Kg+t2/wBsPeVe66YD/gRY/wCDcf7Yt7r4Kjgf9X5DqhjW&#10;vXE4mA/gH/E2v/trH3lTu6jB5qlPH4YX/wBjqPun0kwTT5dVMTDiOuJw9MTfSpP+IH+v/T3nXvGk&#10;B4qrXIHLL/vJBHuv0ch4/wCX/Z62IiRU9cThaY/VE/2w/wCjfcpe8aW/FUn0/qP9vcn3s2jqKucf&#10;n06IAB3dYzgaQ/7rQX+v0P8A0T7yf6c6cHiqUf6x4/29/dltCaEHqwhQDB/wdcP7u0f/ABzT/bD/&#10;AIp7zR9504sRV3v/AEb8/wCHPt8WzqasMdVMGc/5OuDbaoWFvHH/ALb/AI17np3rALf5Vf8A5CsP&#10;+hve/p3OQMdaEGfL9vUd9pY9/rHGP+QT/wAi/wB49zIe9YyR/lfH/Bja3+vq93a3FKdXaGopQfy6&#10;wPszHHnxRtf/AGkX/wB549usXeqLwKofT667n6/01e6/SilemGtc1p1Ek2LjpL3gjsf8E/pb6e33&#10;Hd5rLNGv3QP0+rD68f0I/wB592W1IBL8OttahlNemyq64xkkbBYACeOCp4sRe1v959mU2DvkZoxh&#10;pQ+oKRYjj8nkn/H2y0LR/qR1z/xX+rPSOW3KLVei+dl9f09DSyukAsoLBgpuSBx+kf63+x9mMohH&#10;U04DC9wCQeTY82v9ffiSpx59JSaZ9eiR5kzY+skKAqY5TYKLWW5U82/2HtIbn2nS5CGX9sNdCbEX&#10;tc2Fv+N+1kMxp/LrdcY6EPYXZFZiaqFHlYKHUFiQLgKPZKuyOtmiaeWKAgDUSdJIIubBbDj2IrG7&#10;CjSx4cOH+rh8unEVSD0frYfYFNmaeAPMhkawAB54UXvz7KdmcNPj5pFaNlVeRqVgw5554HsSWl9X&#10;gR0w8dCSehmilWVQykH/AFiD/sRb2yxuyG12Fjfk/X/Wt7OYbpSBwFema06ykA/X280tUGGmQgn/&#10;AGNvqf6+zA6ZU0jh+XV61FOsJUr/AMQfcDNYKmylO/oUllvcWHIH09kV/Y0BBH+r1+Xy6VQzvH29&#10;ZI5bHST/ALf8/wCt7LTu/Z01I8kkaEBfUPTe9vqLgewdd2bJ8Iof9X+r/Z6NoJgQK+fUkEH6ew7o&#10;8hW4epBDNHpf8cf7f2UuoroPxdKNYOOu/Zuepu6qjGz00U9UwAZQSWI+jcXBb2V3VmJAcdOKxPac&#10;jqFW0MFdC8UyKwYWuQD/AK1/dnvWXa1NlqanElWpLKpHrFwdPF+fYF3Xaa1Ma8equjV7egF3lsTQ&#10;ZZ6eH0/UlVuPrfkc/wC9f7x7MxR5+OphXTIGBtpIcc8f4H/evcfXti8Tmg+3/V+3j02V/iwegg/g&#10;phk0yI4ZbgAqQb8gG9v9a3uV979TcW4vY/Q/Tm5PtDobqmPLrL/Dlso0i4v9b3/x+g594Jcio41/&#10;1/p9Ppzz7sI2OethWwR1nhxgHOgfUH8/g/i/uKs7Tsyhifpa5H+3/wB491uFCqp+3/J0ujUqlW6m&#10;xQpF5LqOLA8Dm1/qffL7KRvUQSDyeRc/4+/RzxxLQfFT0x/h6c1eVOunmViL8KDbgfi/9ffNY1Sy&#10;gkH/AGF7jn3ZZHkrrAx/l/4rpmRA41EA09fLrg+ki4N7g2uBcEDm3vIR+frx+dRP+PNvegfLh9lO&#10;kRwacPs6xLqHIBP+w+v+298NWk6tQU/48X92Irjr3Dr3jZ73H+vcf194pa0pwGYk/wCvY/1t/wAj&#10;97VM9bDUIbrNHQKwuQv+x/4n3B++IazXA/rY8j/Ye1WgMNQyelytG61HWb7IgELot/QEj6/7D3lN&#10;atjYqeOORf6f4f8AFfegG+fVwo4V6xfYG/Ki9/r+Pr9feMSiYHgm4tzwovf6f6/ttxnJpTpJKdRo&#10;PLqUsTU9iLfjgfQW94paBdGsgAtwbnnn6+66s06Y86dSosjJqC/gWtYD6fS1+PaPzCmAHSbW1cDj&#10;j68/63tda0NR9n7enRw6VOOc1GgsPrzb+gv7S6TvI2htQ+o4Jtx/W/tVP+lQpn/Z63THSgWBLMQA&#10;LD+gB/3r3IVit7E8/wBT7SO5elfLqtB14Iq/QfX/AAHvtXkZrWP1NiLn8f4H6+7aUUV+Q6VxIFFR&#10;59eYLY3A/wB4v/sPbjHKyCxAsbX+t+PwPfjwr6dPHClvPpseJWclb8/7bi3+HufFWhLf0Xgf6305&#10;9pXAeoPn0XMwLE+ZPWFqNr6gCf8AH+l/9h7kCrTk6rFvxx9R7vpkkpoHDrSU1DqJ9qEJ1FvV/rc2&#10;+v4/x94/u1PNx/sCP+K+3mSRRw4dK2kVQQDkddLTITaxNzx9Pp/jx7kIxksLkj+l/wDH2nJ8+kjE&#10;k166dBF9Bb8Ae3CGNeCTe344/H+PvwUn8+rMrhcdNlROVDaVIa/6je31sbD24IUUg3FyBwbWJ/w9&#10;10Hq8EedTdNcru6MAC1/qF/pb/Y+3amqVA5/Nh+L8D8A+/MO3pVSnzHTHVUrSMDa39Q4Nxz+B7lG&#10;dXGkEg/X6qD/ALD2yxK+QI/M9MSyBCMcfl/s9YI6N1N/6W+nA/pzce+UP6rj/VH6/wBLfm3tp60p&#10;0mJqpJ65y/43+g/w5v7cwCQLDnj8f1/FvbdDTpuh6aWZBIQdRF+f6k35PA/3j34QSNe+oc3t9FP+&#10;JH+9e6mnW1JU1HWU1kSW02P4IIItxa3H9P8AW9pLc2G+/oJ4ilyyOLfi+j82/wCJ9q4wdQZf9Wej&#10;NHJXpU7Wz0dDWx6m0gulrc/n/kfumz5c9USSLW1tPTG5LPcLqvc3J+n45Psb7LK7ANJ+HB/wdI7m&#10;HWhY+Xp0bHD18VfRxSo4a6Kf8fp+R7pG3fjZ8TkZo3UrpkI+hFrc25PscQgSjt9Og1IWRyF6dvaU&#10;SrYgEN9eeSQRfn+vuzQUNCOrJcSLSvDr3vOtZJ9NfFvwefdTbR+XSwSVyD173IWpdhw3+8m/+x59&#10;tNAFPVtRPE9e9zIakgjn8fQ/n+v59syQArXrWfXr3tySt0i5JFjx/hz/AIn2lMPkOlKy0wpr173l&#10;SvBPBP8Ar/74+6NCTx6fWdqdx697lx1JY/rNvqLH/it/bTJpHAdPiccBx697coapkIOo2t/X+v44&#10;9p3jVsdPLIxHp172+U9eLrd/9gf9bnj/AIp7LpbWvEf6v9Xr0oWT+Lr3t6jqY2sSQD/h+f8Abn2g&#10;aNhjj0qjmXTSteve5n3YseV/4n/eT7a8E46dDrTr3uNLXqv6nsfxz/xH/GvbiW5b4R1VpEr1723y&#10;ZNRcE/4csD/rfn2pWyPHpszoBUf6v8HXvcM1fkuAQbn63v8A717f8HSfTqhmRmq3XvciJ1v/AGRx&#10;9b/4/Tn22wx141697keRV5DD/Yc/7x7a0k8evVx173HlnUiwJI/2HP8AT29HGTlsdbqK1bHXveBZ&#10;bfW3B444+n+J9vtFiinHT9YlwDx+zr3vt5haxPIHH9f9fn22IzXplpDTr3uGW5ubWuf6+1IFTT16&#10;ZdteG/l1723yFfyB/jf2rGDjprr3tg9P3v5/4vH+P0/u/wC1upvB/wCbf/WXpLjxf9v/ANY+ve//&#10;178ffSXr4m+t/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XvfRIAJJ&#10;AA5JJsAP8SfeiQBU46siPIwSMFmPAAVJ+wDri7pGrPIyoii7O7BVUf1Zm4HuFJk8bFfy5ChjtyfJ&#10;VwJYf1OpvaGbdNst/wDci5ij/wBNIi/4SOhdtvt5z/vRA2fY9wuy3DwbK5lr9miNq9IPO9r9W7W1&#10;Hc3ZOwNuhGKv/Hd47dxGlhyVb+IVMdj/AIH23ybp2zF/nNwYYH6WGSo3a/8AwVHJ/wB49lU3OXKU&#10;B0y7nag+njxk/sDE/wAupA237s33i93zt/Im/uv8R2m+RP8Ae3gVf59BfmfmF8UNvhjlvkp0XTOi&#10;CR4E7T2XV1Soxsrmjoq2SWxPCnRz+PYW9m/JLo/pzAVG6OyewsTtnB0rpFNWy0uXyREkgJREpMNT&#10;1E7k2PCRn2hj9wuTJpfBh3CN29FDt/x1T0cyfdM+8ZBJHFdcqXkDS/CJTBETSla+JMuniPip0qeq&#10;/kL0t3e9YvUvYmB38lBTrV1VVt1qusoEp3m8CypkjEtO4L+kCORj9f6H2RfOfzqP5eWIExo+3s/u&#10;QwSrDIuD6v7HRvIxKhR/HsZQj6g83t/j7UjnLl9iRHMWp6I4/wCPKOhlYfcZ+8leFfH2WG11Co8W&#10;+sjgU/31PL68OPQy+wezX8/b4R4xpo6Dbvfu43iLKn8K2JtSkSYqLgo+4dw0Jt9Dyt7fQH22/Oez&#10;oQAJGr6KP51YdDax/u7ffi7VXuLnaLYNSviXdwxFfUQ2cufsNPn172DOZ/4UVfH2CQR4DoTt/Ily&#10;yxnO5bZWABIFwH+wqsnp/wB59pJuebKNtMcLt58QP8/Q5sf7s73JlXVf8w7dGBk+DHdTfs1xwf5O&#10;vewa3D/wpHo6eVqfb3xJeW50pV5nuxY2VjwFkx1DtZuf62qePaF/cCIEBbeleFZP8mjH5nocbX/d&#10;fXEyCXcucaeqxbXUfk734/45172Cue/4Ue95SNUxbd+PvUeHlAP238dze89wIG+qib+HzYzVcf6k&#10;j/Yey6f3DvUfw47dAfmWOPyp0Pdu/uweQVCPufMm4zg8fCitof2a1n/y9e9gTm/+FD3zoyM7w0u0&#10;fjvteKRT4GxOxd41tQgIuhkfN7mrY2b6XIjA/wAB7ST8/bzTsWJfsVv8rnqR7D+7Q+75ax+JLe7z&#10;eFaahJd2yCvnQRWMRA/2xPz697BfMfz0v5kWWeX7btzau1UcMIhguputakoxPAQ7ixuR+nFtV/ZR&#10;JzzzKW/tlRaVqI04+mQxz69Dqy/u+vuuWSr4uzXF4Rx8Xcb5a/8AOGeH+VOvewhz/wDNq/mN7jTV&#10;XfKjfFKDqEn8AxOx9s3ubXX+7eKpCv8AyBa349l8vOnMTxAtcsCSSaBRjy+ED5dDPbfubfdg2tws&#10;HKNo/p40l1P/ANX55K/n172CWe+e3ze3MjjJ/L35IyeUlZKSi7l7AxVI6n6hqHE18EJH+BS3tMeY&#10;N7uQSbub8pHA/kQOpB277unsFtVGtOStkFPxNtlnIw/28kLsP29e9hJmu7+7Nxro3R3B2nuHyqBJ&#10;/HuwN25Yykr6jJ/EKuS/+N/aJLy+nYpPM7UJ4ux4fn0LrDkHkPbCW2fZdvttJx4Npbx0z5aI1697&#10;D2TJ1GuaaaeWeZlJeaeV5pHc/wBppXJJP+N/aWSc1oOIOfn8/wDi+hItkjBIkUKoPBQAKfYMU697&#10;S1fkXkRNbsxY83PAuv0+v0v7Q3tzrJFaVz0eW1oiMSmB5de9outIJaRyBywJHL/Ti1vYVu24oM8f&#10;9WehHa1HYmf9Xz697TlRZW1Bh+CPVz9eDb2G3GhqcP8AV8ujqE4p1731DMx8YYkHUwvf8EengH35&#10;SW7jjr0sdFqOve5gVT6rsGW9gC1j/X/b+30tZK1QVH7Ok/cuAKjr3vLFJIWFzrsLEDhivJA5/wBt&#10;7MoXcDT6fZ03Kq6ag/8AF9e9zY5NIIBIv/T8E+zQSjUNJ/LpM4DsAOve5az6QAsiB7XPq4/2IY/X&#10;2YRXbKNAPSUxAnr3vKK9iCpIFvo39T9fx7XC9dKEdaNrpz173Np8syaQzLweP8D/AK3s0s92cEAH&#10;u/P/AA9JZbAMO08evexAwu40MbUdbHFPS1CGOWORSVOsEa42AuGXhgSfqPYjWWG9iKSHiPz9cV+f&#10;HoLbls76/qbVyrpQgg+hrTJ4Hgeve0ln9sI3kq8eWmQsSIm0tIove10P0t7Bu77A8SGbDqc1Hl8q&#10;cajjjGfWvR7tW+sKQXdFPmRWn8/P+XXvYeT0zREXQqAo9LA/7H/jfsDXO3iMVB4fP/VjoXwzCTgR&#10;+3r3tttYey5oiKenS0ZIB6976+n15v8Ai34/p7qKg562POp6978CR9Lj+g/p/h7qrEPVcDqpHp17&#10;2+08qBlIN1W97XH04vz7Edhd6o9SZIP2dFciMVIPXvasxVe1xEBcsy6SJLesKGA4+vpPsb7ReuTp&#10;XNP9X+r7OiO8tQQSRw/wde9jRgczR1D01A7gQRoytJdr+RxbSQeTY+5BimiaQknLeXUa7tttzCJL&#10;oL3MRio/lnr3sQRh/sqFsura0JWKmhUhvNIOHtp+n4/V78/iIQSAK8WqML5YrX18ugaNyN1dLt7d&#10;rcWY/hXy4/MHhnr3tX4f7HN08mLq6cSs5ZAWZWminI5Jc2t/rH2le3tdxIhlQamwMj+R/wBnoP7k&#10;bvbJRfwPRVzwIBHy9f59e9gdvvZMtC4mRQ9ITKIpgVF1icq6Gx5ZSR/twRxz7BF9ZTbfcBJCSpwp&#10;44qeNK+hycdSjynzPHcjQxpJioz+IYPoAafy697Cwz/aShPtzGF+l3Q6hf6WUD2jSUoAsaY+0U6H&#10;oj8aIyaw37eve1xgK6oEqtpBUrfiwt/vPHs2jEWkEtQ9Bbd7OARdxz172MmBq1aoikQ6tJUG1rtz&#10;pZSW/wAL8/049m9vPWStcf5/8GOo33WApEVOP9Vf8P8APr3ux3rNansfrp9tw1fjz+1nbMbbg0Cd&#10;qulmsM1jQFay6lVKlGbgtCU+r8Rz778sS7pyxb802MKvJtzt9Q+BILaYBfFVsNK0EpH6YJMcdxcz&#10;ACrEjf7tPN8XLPPs/J24uy2m+A+GxrpjvIkOgg8FaWDXFUV1SG2TzFcMjLEyytYKxWKRiQAt2tCS&#10;WI41HTwCbsPwD7nf6KN92v8AZ1nI/IkH+w5/P+HvD43tv6jBp+f+rz66I/REkhsUOft+z/L1k1p/&#10;ql/5KHtL5zY28MTEZaimqkCg6muwFhxfi/t5L6KlA3VWtSg67BB+hB/1jf2FyVGbar+3HlDFtJFi&#10;SD/qbe1JmjUV6aMXkOu/Yybb673hnI1kgp6krIqlXs9vVzawJ9oJb+AHLf4enVtWcY64syryzBf9&#10;cgf737XMfRu+pBqFJU2t+BIL2/1v969tjcoFOWr9v+z099Cw+I9YTVUy/WeIf8hj3LTojfb/AEo6&#10;u39dMtv8bi3t1dztiO5gD/q9Otix+f8Ah66+8pP+ViL/AJLHuXH0Fvprf5JVc/jTID9f6+2zvEJ7&#10;WYU6t9EKcf8AD10a2kHJqYQP6l1H+9+3CH4976J9VHV/7Zz/ALbn3cbrbFR3Dq4sajHWI5THKbGt&#10;pwf+Win/AHr24xfHffB5+0rCP+Cv/wAV96O62pxqH+r8uvfRj16xnM4scGup7/08g/4n3NT4571Y&#10;i9JUi/8AVZCf6W+vu43OAjtI/aOrfRedf9X7esbZ7EKSDXU/H/NxP6X/AK+3KH42byIF6WsuT9Ar&#10;fT6/S/vR3WDgWHVvoiPPrE25MGv6sjSj/XlT/ivt0h+NG8D/AMolT/yEr3v/AE4Nve13SLBqKde+&#10;i9T1Hfd23I/1ZWkB/wCWqH/ifbtB8Zd38E0lWL2tpEn9foST7uu7W9cEdWG3jjXqPJvfbSf8vSmI&#10;/J8qgf7f3nqvjluqkhZ2pq1SBckiS1h+bj3YbrCT2kH9nWmsaYUV/PrnT7z27UuI4slSsxNhaZL3&#10;tfgewZzO1M5tWvXzGdVSTSok1k3BC/n/AB/x9qku0uAPTj/q8+kk0LqNPSlimjmQPE4dT+QQfr/r&#10;ezkdF5SZxTam/CcG5P0sfdbgxgFVPRZdYTSOgu7Moknxcptyb3tYcEXP1/w/Hs/uHrWeKPkgaFIs&#10;P8L8j2gWbwk9T/q/1f6j0UjAr1XXu/b0b107WsNcvIK/6vgf19qUTGX9trer0nj6g8n6+3FlVqPw&#10;8/8AVTrdAPtHQay477EnSADa4IsT9Bzf2idx7ahyMEismrhuCAQPrf8APtZFKNVRiv29eyBUdCds&#10;rfVThqiFHk0gMBf6XAA9k97F6wZfNLDASCGa4Fx+TyQfZzbXpUBevaasAT0ejYXYtJl4Y0lnQSAA&#10;EXsQQAPpb/kfso+d29UY+aQFGTSWAsD9Q35A9iCC8DBRwI6pJGRwHQ3QTxzorowOoXFvoR9bj2n0&#10;kKtYizj/AA+v4sfYgtbpvhb/AFf6v+K6a0kDrOQD9fb3S1GoKrcA8cm9vwfZiGDCvEdWB6wOtvp/&#10;sCef9f3iyuDp8nTOrIpJVgOAQOCOb/j/AFvZTuNrHIa9KIpNDgHrqKo0tofj6cn83/BHstO9NjTU&#10;ryyxRNxe5QD+pIH19g68stDkgf6vXozjcMR1PBBFx7B2Kpq8RU3XWjI3F7g6gf8AH/ifZZJEQM8D&#10;59LaED/V/qHXfs0PVfcVTiZoI5qmyqwA1sfoBY/T2WXdoJF0+vToOAtesFRTxVMbRyqCGFvp9Pdn&#10;nV3alPmaWANUobkKTrvYkgD/AHn2BN22ruqBw/1f6v2dNsKYPQQ7q2kqCSaBCbrq4BHIufSf+K+z&#10;P0OQiqYCyOCWVLAG/P8AS/8Ah7AF7bNA4xjP+r/V/m6aKsCMY6CZ6WSOUo4tpJsSAPzb3FnqQvBP&#10;INr2P+29sKrMQV4fb074blqjh06wUyhDxclSLWFl/wBb/H+nuZQVYLKfryP8P8fyb8e08tBqVsH9&#10;vr5/6uHSoVC6W6jV1A2lSo+motx9RYWuP9gfamNXeM88WH1P+8nn+ntHHFHqHrX/AFZpTj8+q1cG&#10;gH/FdJuWmkEjXB02K34+t/rb/D/W9s89ZZjpuePr/T/Xvb6+zFV0juoOvMyRijefU6nozIosDbm3&#10;01EH629xjkBYAuFIHPJH+9AX/wBv79oJNaY6SsjsxZRjqcuOI4sT+Px9b/7H3kjqBNbnVxcG5I/x&#10;+v090II6aIIND1jlpjCNWkgc8m3J9yjAjWu3P44I+v8AsfdQ3p1XUOHUYTOlwF/3j+n+t76aijtc&#10;n6ci9/z/ALH3YSsOHVw5QdvXhVOW02/PPH/GvcKSONSdNgf6f0sPz/T352kK4yP9X7en4ZXHxefU&#10;+me59Y+pAFwT9ePeLyiL1E2t9Of6f4e2V1nCitenSqv1MeFJQAeP8QL/AOvwB7wy5bnTdSDf+pA/&#10;17+1YhrHqPHrTQjSSvWOLGesmx0hjb6ci/HtKZSU1BK8EEn8jgf05P8Are1sJCID5/Z0mBpg9KOg&#10;hWFrgkabXF/p/Qe2lIVW5sb6bX5tx9fp7adizccV4der09+T0j6H6HiwP099sjW4/wAfyOf6fX3t&#10;dANT/l6dQx5Ln7MH8/8AJ14MDwPra5/w/wAPfKJlH1vcW5+oHHP093Oc9LFIpXrDKrfi1jfj6e8j&#10;vcek/wBf6j/WHvVB59bYginXCNbH1D/if9f6e8CiW9xfkm/BJ/29/wDiPbbU9Ps6RyqKgdSrqByQ&#10;P9iAP9a3txSOXSCVIBHFwBfn/H3RamoU8OmUoTTjTqDLJDq+oN/6XNv9799pFIz+rgAn6EW/w+h/&#10;3v2YLGujUDU9PlG05HHqBJUop02A5sLD8fj26QIRwSw+h/Jtzzx7YYlO4AU8+H5daVSpBIx1AmdJ&#10;fTf6fQ8+on6+87TmIcE8f7AfW1zf21UOa+vShSDgU64CmD8ECwAHNj/rce+C1xJ/4i/15/p73o9O&#10;rUqMU65GiUDkD+trAe58VTIbHm1voGI4t9LE+22oMdNOygUJz1CejjJP0Jvf6D6/n6j25RTsCLgj&#10;nkng/T8e0rAt0hY1Oc9RJqaNRwVJtYjgf7Dj290snpDX/BP55H1v/vftpyT2/Z/q/wAHW9dRpPTD&#10;VwergW+psLD6H2+00ysRxfV/xP8Ah7ZKmlPTqtKY6TlbCy6mH9Te5/NyfoPx7UEWjxg2A+n9Pzx9&#10;B7ZozHSvVl4Y6S1Y8iNfUQPqSARzcjg+4tfAkkZAS4Km5H0544H19vQMVqGNOlUDVBUnqTQVM6Sp&#10;Jqv+Qbf0Nv8AfX9lH7x6/pc9iKwGn1kxPwBdlJAv7Ee3XXhyhSePTsi6gVPRm+tNysyJSyvccKCS&#10;B9Dp5H15/wBb3rr/ACQ6vmwmVrTHAVCzMUutuPrzf+nuQttuQany6DV5BoYmnQ9qQwBH0Iv7I9LA&#10;YJHRwQwOmxv+fr7PdRbI4dFw+Lrv30FA+nH/ABT36pbpdGcg1697yK1uASP9a/8AxHuzAMeHT2oE&#10;9e95hMR+P9tce2GiA8/8vW6gde95llJPBP8AsSP96v7aaEAVPW+ve5UcnIF+f8PyPaZ00nqwPXvb&#10;pDKAOSL/AOx/r7Sup146UxMNY/1eXXvbgswA+o/rzf8A3r2nMb14dKyw6975/flDpNrc8gf4e/eB&#10;Xhx6b8UDIOeve5EeXb6K35/xH+w59tNaAfEOnEudIz173KOcYi2sg/4Wvx/ifbX0A49X+qHr173A&#10;nzFwfW1/oLH8f09vx2ek1Xh1Vrmpwa9e9t5yeph6ufyPrcf7D2/9O3pTpr6pmNDjr3txp60sb35t&#10;/U/4cce2HiC/Z0/E+sfn1729xVoC2Yj/AGH+9+0TwVbtz0pDMuR17329eo4Btf8ABJ/2/vQtiwr6&#10;deDM+eH+r7eve8Qqr/gD/G/tzwAOBr1sH16975Ce/wCR/T8n3oxkcOr6h173k8wHNwf9gf8Aifez&#10;Evr1UrjB697wSTm1vp/rXF7+7rGBwz1U1HHr3uG7MQSOT/Tk+3hRcnrXXvbBZ/vf7X/F3/x+v8A+&#10;vtbrXwfL+z/6y9Ja/rf83P8ArF173//Qvx99Jevib63+Pfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;veKSogh5lmiiA+pkkRLf8lEe2Jbm2g/tpFT/AEzAf4T0cbby9v8AvJC7PY3F2T5QwyS/8cVuk1m9&#10;6bO21c7j3ZtrABRdv43ncXitIHJJ+/ljt7gvmsNHfyZbGJb6666lW39Pq/sruOZuW7T/AHK3C2j/&#10;ANNPEv8AhYdD3bvYn3v3f/klcnb5c/8ANLab+QftW3Ip8+gdzfy8+J+2mddxfJ349YJ4yyvHmO6O&#10;uMbKrKLlPFV5JG1f7Ta/+Htuk3ftiI2bN0BP4EcvmJ5twIQ359ls/PnJtumuXcoKAVqHDY/2tepC&#10;237m33pN0iE1vyNuqIRWs9v9MKca/wCMtFT8+gmzH8yr4F4RpVq/lZ09VmFzHJ/AtzR7nCyCMy+O&#10;+20qwW0gkKOSPp7b5uwtoQGzZYM1r6Y6Ove/44YRaf8AefZVL7qchxLq+uD1/himb+YjoPlU56HW&#10;2f3e33utzUSR8qeEh/FLuO1JT/TL9aXHyqmaGnQXZL+cH/Lxx5nSHv1sxPTsUenwvWXbteSwVmsl&#10;SMCtObhTY+bm3HuFJ2ZthASrV8tvpooypY2v6fMy39lMnvPyUhpE80v+ki4fbqZeh3t392J96G+Z&#10;Vmh2u2JpXxNwD6f9N9PFPw86V6BfcH89/wCBmDJFLX9u7jIjaUfwXrd6UMgkES3O5q3HaCxYaRJp&#10;+o/1S3bpu18KhAjxuXe/AaRKOJTzbgrM5/3j2Vv768qlzHbW9w7D1Ea/4JG/wdSBtv8AdOe+U1Du&#10;vMGx2/Cojkv5mFfUNYwiv+2p8+gszP8AwoP+K0NFJW7d6h79zEaBzbK4zr7Bawn9seDP1xVT/ZLq&#10;t/6cG0OTtujHEOIlkYglVlrkhJsL86Y3t7K7j33hicrFtTkA8WnVft4RPw/n1Im2f3QPNUyB9253&#10;toB5+Dtks/7Nd7b1/l0CWY/4UcbRjjkm238Sd45WFHjQTZntXE4KMmZ9ESs2OwWTGpvwFJH+1e2+&#10;XtyotaPD08bEXAlq5JQB+D6UQn/WHPspl99t2kJa02uNUHm0zPx+xEHl0NNr/ujuUlbRuvOt5OVp&#10;qEO3wwfs13NxTgeNegty/wDwos7GqQTt74x7GxZeWSKnTL9k7g3BIzxlQ8cgpcTi1QrqW7yOiH6a&#10;gbXah27mnd4zQ4qF7XjGipd2BPBW8tvp/h/sPZZfe+XNBiV7C3tUzRtaytT7KTL/AID+XUqbR/dI&#10;ewSWa3G6b7v08mqnbPYRR/mP3dI/7JB9vSA3F/Ps+Zk+qfbnVnx6xuKePmoqdq9mZSsopgR5Yais&#10;l3JSwK6XtY0rKx/S1vrCl7O3TK4EctHToBdytJGT/rL5i3+9ey+b3k5zaAnxYUkPw+HEpHzqHLn0&#10;pnoV2n92F92LbTpmtr+/P/DNwlH7fpxBx+VOgNy388X5/ZTytR7j622+GnaNf4D1hQ1a08LEeKTX&#10;nGyNj+q/kuD+BwfbfJ2NuZnMc2XlhuLxBKWgieQE8aSIhf8AwN/YauPdT3IuFJi3AmnELDCuk+Yx&#10;GG4+pP29Dm3/ALvv7pmxQxsnKSXMjAajJfblMA3nqWS8ZRTgQFGek5kP5qX8xnctHBkD8hZ4MeZp&#10;Eqzt/Y3WGKo6WNWAjD1uHwX3KP8AXWsrgg8ahbT7Zpd5bofV5M7lNIJ1GOpaEhD/AF+2KAH6WI9l&#10;0/uDzlMgEm53Csfi0yMlPs00IP8Ah+XUk7f90b7su1Ij23IeymoFPFs0uOHn/jPi1rXNePp0hsn8&#10;6/m9umdxL8oO3qX7rR/DUwu9MxtwTVg4kMQxHg1xgG7RnSBcH+hDdJuHK1A/dy+XkJNn81fUtqPN&#10;19Z4/wAP6/n2UXG9c2XQ8W43Gd0I4NPKTTy4uc04+XnToe2XsP7R7Ov1O0cq7HagKKJDtdnF+f6c&#10;K59aHoMst8i/kHlHno91d5dy7jq9Ranly3a2/M3FC0nj80rfe5ST7hPU3ljYF4SNKk25gyzPL6pZ&#10;ZHDEBvI5cn682ckj/ff7Agn3C7LBZJGkP9JixFPt9a54+X5jLb9s2uypabdaw2yx+UMaRj7KIoFD&#10;TpCSz7h3Y9TU5zM5fP5CljFTQTVuTyFapaQrfXLK7LMPGC6SDS4Js3IN2U0yiZnRwNct3RRbVfgG&#10;w/A/IHsxG+IYdDpWQKADx0kADHl/m6GH1kMMXfGyyAdj4op8tOOHpWuOJr0oWw+WNFBSSiSWhoqF&#10;9E9RUR62Tz/dTU7uUOmUklYppA1lADX9yvHEQWLSBQQw0kKARfkXvwRYEE+2RuLqNAVGkYEZB4fK&#10;hFPPrRvH+ieIKpuGFGrXIPDgRnj8q+XSemwWTjnjKoop0URP5JYKtpBKkRekmZY0JnglBeOWJPxa&#10;w9Wqon+bxnTiugMIsLR3y+65aZ4qi3mC0tLJIslP+klST+lWtweb+zfli9LbzNHp0iJY60BGXQau&#10;LHFeGPWtesWvcHb7xOZ7cXSlQI8aVopr21JLtkhQSaCvEADHWzh/JYwbYrbfaKzS09ZLBS7URK6i&#10;qYpIDTVrVctPR1tNEiFKuJIlMpl9RVlsoWxbVlLM88tVAqrFVx1EmkElDNTNyVubj/WIuOeT7mqG&#10;Z47cegoanjn/AIrpsBVhW3lNWjK5xWjfZ9nV6HvjhMiJXq4cgfQyaqWW9pEkisQiu17BvoRbn27P&#10;OZUAgOSc/YMjq252hVY5LLjXvHlQ+dMGvnx697bK2ameqVhZ9DB3j1gMHH9Bx/r291jeQN4pOBwH&#10;l0tto7hYCVwGx+XXvbZWNBVVZCIqrJpmMnqDq7WbS5vb68cD6+7yFPC1le5j5ceNfn/xXS22WSC2&#10;1uS2SKYoRw9Ove2Sqii8snkMsclxYawynjizW/4n23dSaioNKkeXEfb0awvIqKFAK/nUfbnr3vyR&#10;oyIbhpUAsHJ5stjYC349taGKaD6DrxZtRBwpPl9uOve26aRnKRmyWa9rMbC/N+f9t7YdHCFVz9vS&#10;2NESMlc19eve8uspEy3JYk6W+q/Xi4/4371pieOg4gZ/y9UKK8qkcPP9nXvceV0o/FOo1FlB1WPD&#10;g2I/p/re6sCO1OB/YenFBuFaBuFeA8/t697cI8j9xGGlRWuL6uL/AEv9L3590eVohQACn2/5+kb2&#10;JiaiEinl172011UjAqhCg31fgkC3+PtBKvaXHH+XSy2t2Bq2T172mKwkqdDarqmnn0gAg2PP9PZT&#10;ca5Pix9nR5ACDVhjr3tnqI0ZSxLXC203Fi4ubf717Lpkq2h8Y6MYHIOigznr3trcKw0lVuOeFBGn&#10;6Akj6eyudFEZFMjz/MdGSVXA697jLAOGAv8AU/i1vba2y/EOnGloNJ697lBWH5F/6e1MKsvZ5dMh&#10;1OOve+HjkDCQEcH68/jm31+nuskLBu0569qQjT59e98yz30jgsb3+pB/UbH3oJKripx/q/1cOtKi&#10;gVPl1732zHi5Nwb+n6X/AMb39vLchJACa460NI4CvXveQup0nUQ34BPp/PJ9r1u0Y0J6b0nNRjr3&#10;voSuLWI4N+B9T/sb+7Jdrr0p/s9b8Neve3umrI1Qq8tmP0seR7OLa9ZcKTTotmtmZtQGOve1Djct&#10;JCw0zFgQboWFm+n1Bvx7E1ruukCNyCPn0U3m3xyJ3LT5jj17281dDjctGNYWlqbEBoyphY/jk8+3&#10;r3a7LciWtFWM0ND+Gvp+fRfDcXlg3bV09Tx/lQde9oDJ7eqKRvVGXQH0yR3Klb/1/r/h7Bd7sNwr&#10;6JF8Nhgk/DXPD/i+hTZbvDcDB0n0b1/zde9tD0TR3DKV9Nr8XBP05N/ZD9GNJOejFboSDtOeve2l&#10;oZAeQeDx/wAb9lctvKmadLxIhp9nXvcimQnSjixcgMTbhVS503/x9+gWTxBETQ8cfLpuYrXt697f&#10;qCd421ra1OjzAkk8uAt+D+AfYx22Uwuuo0Jx+X+foqukU0B/Hj8uPXvamxVe6mxbS7WaO9g178G6&#10;n/evYs23ctEirKccfn/h6J7y0VwWIqo49e9jVBu+qSPEUquDS0Ypo6uM/V2nf1zeo/VdQuf6exPL&#10;cRyRMP4gSv5Ux9nUYycuW7SXM5U65NZQ+mkCg4cK1/z9e9izhpfFTT5mnjVanUsJK3SOYyDSrsgP&#10;10m9wb/g+0XjrCgaL4k+H7D/AD6j/c18SZdsmNUAJHCop/k+0de9iMdtUm6dvLhdJatlpHrMfUtY&#10;eCsiJUrKLciRTo4t9B+R7MjYru22pDI6o6fCTxctWqnjWlKilOJ446B0e9T7JvB3GtIg4SRRxZCP&#10;w/NTnNeJ9eveyTbwwtVi8pUU8iANTuwbWhvf+yOCL/7D3HbiaJzbkDUho/yPy6yZ5e3O3vrBJozX&#10;UM/7HXvbbinkR1aWZIiSFZAWCEc/2QSfbiyiIBRU/P8A1DpduCxmPQqlh69e9jXtaocyAKBYqy3I&#10;J+rD/H2Zx3EQOmMn+XUX77Gmmo9f8h697O98dt412z94YDJUdWY0paymlczeuFystjEwJ5Frh1+h&#10;Un88+xjtUdtvFhNt16vi208ckMqEkLJHKjRyRtpIJVkdgeBFQwIZEKxRu7XVrcRbrYube6spUuIZ&#10;YjpkSWJg0bhvMowBANVrWo6w1MEdVTz00urxVEUkMmh2jcJIpRikiEMrC/DKQQeQb+9vTqf479f9&#10;tde7d7A2zDR1mNz2PiqXjpoLJQZSJTFmMbIzXvJBUBkAAF00Si6SrbkN7hvu3t3zjf8AJu9IyT2M&#10;8kYdmU+PAxDWtwgUAeFPAUmDEnudoiqPC+rrb7a87WHuFyNt3NtkyubmMeLQEFJlAWaIgkmsUweM&#10;mprpDDB6oe+QXzr3v8ee490dS7wq4/v8LLST0VUiPHFXYbIUyVmMrUklcnVLG9jDa66dRZvIFQvf&#10;yR+K2EwGCrJoqCNCqSsCYrC6m3NgD/vPtFsHNJvrjwnbHQ4ULKSpHRwvir8uW7gamjlmSfziIXVr&#10;8lLn6k8+6QE62pP9IH2Iij0isK6dPB0uyhePxwPcnPfOICzHy/n69VMQ8WhH5dWQ+QeLy/jRr/3i&#10;/u974zfF7CZ3CUU0mPhctHFq9A/pa4sp/wB59w/zFzU1lOU1U/1fl05IqxtpUdVnfLX5Z1PUnmip&#10;Z/D4jIqt/ZJUAm/I/r/X2d2n+H+2vEtsdBrAuw8cfAtyTcewweeZUbubHDrQaY4wOqn63+afnpKm&#10;aOHINdWFgZSbAKBc2vf/AG/uQnxH25qA/hkA+t7oo/1r/wBfbv8AXdgNQY/l14rN+EdMFR/NK3Xf&#10;Qtc3B5BlQcHkC5B9uC/Erbi8/wAMgH+vCo/2NyLe0v8AXhsAOT+fVB43p1Cm/mhbx5IrZFBsBqmk&#10;Y3+v9m3uTH8T9uBucdCPoCPGtwfx9P8AePe/68vppr/1f6uPTlZdNKf6v29NFX/M73v6itXMbm11&#10;kZb3X/auf959uCfFfbyKCMfAef8AjgL2v9AQP9797HOzEkaj+3/Z6oRJ5U/1fn0lK3+Z7vhCS1c6&#10;g8D/ACiRzcg2AA/4n3IX4v7cFv8AcdTDkA3QAj8C6lfz/r393HO8i4DH/V6Gvl9lOmmScmvl0xSf&#10;zMOwKi7RVtQwP5WV9P0sCQWB/HPuVD8YcGDb+G03pF+IgD9RzZvdJOfI1GrWan518vl/h69ST1PU&#10;GT+Y32bMGIrqgCzFbTSgfXi1vrb+l/c+P41bdjFnx0GsBif214/N/p/xH+t7YPO8znVE5oaf6v8A&#10;V+fVxFKxqDx6aar+Yp2PotLkKgOAxJE84tYXBNzf6Efj3kX45be0grjotWqx9C8/1+o/2PtSvOsw&#10;k0s2Kf6vPrzJcI2ny6SFf/MW7CVXY5ep4P1WaQg/Xg3/AN59pfd3x727DipwMdArBOW088m45A/x&#10;9qLfm65kl1ByQeA/1E9e/W4k8Ohk6H+fu9c9uvH0VXkp3SSZVb/OfUtYXuR+f8PdE3y02HRbdylQ&#10;IIEQLMSOCBy4tb8W5v7mblfdvrI11HiPL1/n1qdQw1+Z62kPj9u+o3ds3H5Cod3d4I+WNy1wRe/+&#10;w9g30lMsc8SGxAIAt9fr9PY5epPbw+f+r16D9zGSS3Qh77jL4mf6/pJ/2yi1vdgmElHgi5/sL9Pz&#10;6fx/t/aFhnojp59EG3ZTOauYAf2z/U3ANh/vXtZU8yED6X+l/wA3JsD/AK/tk1U6wTjNPLHXgQD0&#10;FWQo5WuNI02P4OoAixIP59uatHKCDY3vcGx/wsb/AO8ezGNiEDf6v8/29eI09ISsjqIZrxlyAQbK&#10;ORYi3tOZ7b1PkIJB4wdSkNwPpp+tvaiKQg1/ZnHW1Oa9LTZu96zD1cYadgodT67k/qH++/417J72&#10;T1klppoIODqIIXn63/A9m1tdMzd2COngdda9H7637KgyVPTwTzqXYKLsfpZf6+ydbg21UY+aRWjk&#10;QqWK3Ui/JI5PsSWs8jEk8OqGF+K8OjCU1XFUorI6tqAIIIN/9t7TcSujBWupHNrgH/W9n1vcgAKT&#10;UdJijK1KdSSLi3tSY+c20uSQ3H14HJ+nszLxMFBHD+f+XrfDj1BnQ/qtyP1f8QfeXL4CDJ0zAorF&#10;xcEDm/1/31/ZRcwRyOTTh6dK4JNLZ4Dh11DUGIgMbr9B/h/reywb667lhM00ERtYtcIfyObfT2F9&#10;wtjGx0DH+x0ZiUmnp06o6uAQR/t7+wAlSrxFTch42Rj+CPofryfxb2SOpXHEdPA0yOufsxnU3bVV&#10;haiGGWoZU18+qwsGFyOfaC6tY5AS3+rHTyutanrFNDHPGY5FDKR+R9PdoXWXblLlqWBWq0ZiI72f&#10;9XFvpq/259grddoDDWo9elQIoKgZ6Czcm0Vu89Ogsbn6Xsb/ANQPZjYshBkI1kSQFmt9CDfUP6j+&#10;vsB3NtJbNQDA9fl1QsQSAOkClPJTsY5VIIuOAR/Xg39utDfUv+Djjn/WB9lksSkaia16tTHrXrFV&#10;yWVwAP0m3H+BPtUAoE+qi683J/p/T20sIwxJqPs/zdWz0kZJZCzqQLksCAPrc249p+unEeoqy/i9&#10;je9rW+n+v7VaQaavLqjRrIc9PuNidgoKk3tyf1Am4sD7R1TlQrEa/ofwTa/+HN+fakRmlB1YABdI&#10;6VtPjSwUsn1/Fv8AbAm3195KXcCrZhIOCf6/j/AH2neJgaH/AA9IXBDHV1zqMKJARoNjz9B/rfS3&#10;/Ee3RtzlRbyLYD/VC54/A9tfTgmtM9N6VrX/AC9N428rDlPrx+hv9b6++huoaSpkve1rkm1v6c+7&#10;GA8et0HHrr+7KagRHbn8D68/nj3Bm3KD9GuTfjn8/wCx9upEaU6fjpT7OpKbeAIuv0tbgf7xx7ht&#10;n2bjULaha7XtcfXg+7+Ep4fyr08rCoHr1KTDKl76v+TV+n+uPcqmqBUW/cJvcEX5AP8Arn3YqRUE&#10;Dp/qJUweCxCsP6n68/6x/r7eBSoU+v1t/S39f98fei5wKcP9X+odNFFJ1U6aDUMJD+rn6Djjn3Cn&#10;p1HAIv8Ajnk+2iNJ1+vTLxBO/wAunKCoLggjgfX23OqcAiQkX/SQLf64Pv1SSSKAfPqqIxJIZQPn&#10;59OMZKj/AF/6/wBPx77hgD3Nja5/Iv8AXgE/19uj5npYq4Hn9nDrFUTlbAAX/H9P8fc9aFL8fQj8&#10;8/i/HtvxKGjDpsyhSa9Q2qXK3Bta99Itf/b+3WlooyACBb/Diwt+Cf8AX+vttmByOmpJF+McRw6a&#10;6islW5F/qRc8j/efb2mNiZQAOQCTc/1/p7qkrCpHnTqsJ1Fifl0wz5CXVc3Iuf8AC3+2HuLUY8oP&#10;SpuB+LEX/wBh/wAV9qEuCMHgf9X+rj1VpSXofL/J1lgrFkJ1Mf6D8gW4Gof8U9t4jkS+pTcWsPx/&#10;W5v79PIhACefH/UOquxbI6c4Qreongf4Hn3xELTnSFuSeRxb6/763tnQyLr8utZUVr1JNVFERyB/&#10;yL/H24U+HZipZTbiwH0PP0/1/bfi6erCZ1FB031WXjCtZrEcX/A59vkOL0X1ccc82P8AT6+2pJRQ&#10;H169KCwDHz6YZMsZC2kg2Nvp/j7kmjVF4Nvr9CD/AKxPtsPqOemqefWD71mI4/335+vvyQhLEMT/&#10;AIXFrn86Rz7dMtV00/kfL+XVeuDkNdi3P1sSLc/1t7c6YaSGuw/1z9PaZjnh1tj5dNlUA6so0k2P&#10;0F/98T7eEqrLpBJ/Texv9CD9T/re6gUaop59a+zpPz0WsetTYn62tzyRa49yhOJBYMP6c3/4k8+6&#10;Uo2o9WjJ8QdRvtzCAoU2X6G3+P19pjcWMjr6OaJ1Q+RTcgD+nPtbA/eGqcdGIxQ9KXbeVkxtZGUu&#10;PWoNvryb/wC9+6gflv1GKqmr6yClBK+RvSp1WC8jj2PtlugU7vl0nuI0ZDq6OPtvKx5KghcMC/jB&#10;bkE3/P090Pb+wkmGy1TCUKWkNtS2txzz7GdswcCp6Csy+HLnh0o/YefcDm7X5/IP/Ee1pi/hHTet&#10;T8PXvfRqR/qr/wCH496ER9OraiDk9e98DVoTfURb+lrcf4X97MT0pSvVWlZTTr3vItbF/qtJ/wBf&#10;/ih490NvL6dXW4cMOve5ArQLFX/F73H1/wBc+6NAT8Q6fFxQd3XveVMoFNtf/JR/437o1lqzT9nT&#10;wuAKU697nLlQ6n9wEAC/1/3u/tObRlPDq4ulHE9e98WrrjhgD+Dcf71f3tbYA1PTX1Ark9e941rC&#10;OdVz/UN/xX3s248v59VNwvkeve8L5KwPrsP9fn/e/wDiPbq2dereOAK1697gvlB+kyH/AA5/2H9f&#10;agWdDUL/AC6aNw3Feve8sVZqIIckgji/0/1+fdJIABw60k5rU8Ove1FS1drEsLcf8R/j7KpYQB0Z&#10;QzBRUHr3tzFdb8kcf776H2mMC8R0pNx8x173kWsB5JJA/wBci/8Are22hI4dWSfupXr3uYkpC8Hn&#10;8X5HtPpqc9KkkZmoeHXvfMTn+0ef8FX/AIn3vw6/D/hPSgAHr3vmJWYfX6/jn8e9kDiOtk+nXveZ&#10;eQL/AJ/4rb3Spz8uq1r173mCC3qHP+F/dSfTq2kde9s+hfvfp/y+bfX/ALN+/tXU+D/zb/6y9JdI&#10;8b/b/wDWPr3v/9G/H30l6+Jvrf49+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+691730WVRdiFH9SQB/tz7q7pGuqQhR6k0HT1vbXF1IIbWNpHPBUU&#10;sT+QBPUSsr6HHQNVZCspKCmT9dRWVENLAvF/VLOVUf7E+4cuSx0P+er6KL/lrVQR/wDQzD2Wy75s&#10;sJImvIEpx1Sxj/C3Q2232r9z95p+5+W90u68PB2+7lr9miFq9BVnfkN0DtYSNubvHp7bqxEiVs72&#10;ZsvECMj6iQ5Ctjtb/H3Ck3HgIra8zjefporIJL/7CNj7LJedeUISVfc7YkeSzRsf2Kx6H+2fdY+8&#10;nuzBbPkTfe7h4m2XcINeFDNFGPzr0Cuf/mJfA7bSzNlPmF8cT9uCZ0xXb2ydwSw2JBEsOArKl1PB&#10;4K34PuFJvPbMV9WWhNrD9uKqmPP04hRvZVN7nciQGkm4p+SSt/x2M9SLtv3BvvebrT6fkm6jrw8e&#10;52+1/wC0m7ip+fQM5r+cV/LVwPkNZ8qdpVYjR5GOA2r2VupWSManaNtsYSrD2HPoJ9wpN/7aS4FV&#10;PIRfhKOoBNvwBKq+yyb3f5IjXVHPJKPVYX/5/CY6H+2/3ZX3t79Q1zs9nZg+c252TAfabeWcY884&#10;6BHO/wA/b+WtiRfG9ob53YpZFRtv9Tb6hWQyMFXQdy0mO/qP1W9xJuxsJGSFpMrKwAJC09OoAP8A&#10;aJklH/Ff8PZM3vtybXTFHcv6EJGBX85a/wAvPoabP/dUfeK3Q6rjdNgtkHxary8kZf8Aaw7e4P8A&#10;vVPn0D24P+FHvwSxFP8AcYzZPyN3FHIGFNUUeytgY+kqJFbQEU5jdEFRyf7QpiB+SPbfJ2fjw4SH&#10;G1UhN/1zQxAWF7Gwb/ePZbce/G1xpri2+YjgNTotfT4ddAfXqQ9v/uifcprb6veubNvt460rDa3N&#10;xmtODNAafM0AGTToIcn/AMKWOk2p56jbPxi7XyPhXyLFuLd20dtyPFqtqJx6ZRQR9SAxFvoT7b6j&#10;tKWNgseCHIuGfIK3H0BIEYH+2Y+0cfvut0hMFgsZH8czHP2LAP8AD+fQ42b+6GsrhBLuPP5apoRH&#10;tHh0PmAzX8xP2mNR0C24P+FNmZbyjbHw3xtMkchQVed7zrK7UgXW0zUFHtGkK6QeVM5J+ouOfcST&#10;s7KFWeHHUCKqk/umolYEDm4R0v8AQ/n2Vz++W+CQQxWlsrMQBUyMMmg/EnqONOpFtP7pD2esAi7/&#10;AM17tO7ECkAs4AanFPEt5yPtIoPs6A7Kf8KWPlLkfINs/HforCFpJHp2z03YO54zSINflZ8XlcXq&#10;JXmygH/C/HuEOyM/MAwSgp1LEArTSWt/X9yRvZXfe8nOgQ+GtujD+CNj+zVIw/w9Dyx/utfuybeF&#10;WaTe75v+G3sQB/O2soB+w9AluD/hRT/MCyddNR0FB8d9vOYFdY9uddbkaaKZrHxKN1Z3KA/kAtf/&#10;AB9wqnfm6i7rHVogCKVMdHSkSE/UKXRrf7f2Hx7u8+TKPFv1hLeQhgxn+lGx4Zxn06kvZf7t77n9&#10;mAL3l9riXyWfddx1V8qpFeRA1xgrmuB0G+W/nlfzI9wQJPRd+43bkD1VTFXQ7e6h6jb7OGKINxNn&#10;cFWTLzezBr3+h9tcm8t0SyLbMVCx2JkVUhRh9P0tGF/xt/vfukvPvOE0LSy7nMSOGgiMGtf4FFPL&#10;8+pJtPuR/dM2YKbHkOwmMfxeKZpwfTFzNJq4HoEc3/Ne/mI7jglps18qu06KtrKsR0Fbt/I4TakM&#10;SgtZqin2tjaQFbFdSRsGHHHvqTN5yYEDMZGYBQTfITgXtfTpLgXP+t7DDc7cyXJBvdyulVsU8eYj&#10;JpwViPz/ANQG23/d6+7ptC67TkXYbQt8DLs9iz/Ksgt2bj5scevQA7i+b/zhz00/95Plv8msofLM&#10;Fxk3c3Zq4iRIQXlqUooMmkGgDlkEYbTxb3EnqKuZVeeeeR5FIZWmd9H4BILEH/X/ANv7Lv3xuEks&#10;kZupJUFKF3cluNfiNR5en+EdDyw5R5D5ZVbXYNssrdeP6VnFGxP8KssalQPtANcedADyvbPa283e&#10;LcvanZefMVS7VZz++NyZKKRH/cZGGUqJXjIYspidSXFvwB7gyLEIbEh2b1ELwRYWJANuD7Qi4la6&#10;DUIC8KnzPDP2/sz0JbO1ikuFuoR4cSLpGfxcQDQ1/Ph6npspIq+WWf8AXTk6ESpmi1Q1kDMZrNDE&#10;GZZVaw5Hq/ofw3EwqLLIwJJUxoLHj6atX1/P+8+3JDdzMZJoh28GbNK8eB+z+XVooL4TTTy26lO3&#10;TJJUgfFWmnJ8q1Hp0I9BTTqIdNprxLNNJUajA6vwngENxGBcBkJIBIAJYkCO0llNydAUk6yoNhzp&#10;Nvrf68D2jeKRpR5muCAaf7H+qtOk0lnLK/iKAzOe1kRtBbgKVGF+37TToT8NRUoULDFBFWAhUggu&#10;XeaZTG1QurjUiXi8TnUSf02v7hRqn3BdkBhNmV9QINxexI+v+v7MbuadbMQBs5HCnpxJ+3iOnZTu&#10;1vaNBI4BbyKjFK/5/Lp8poopKXXFHOmTpJPFU45BaRUjcwu1FSyC8a6dLNAzHUGDBvr7z1E/kYrT&#10;MhIvckgAc8gk83/xA9sbfZFbXXdllqpKlQTXjwK1p+dOOfOl7O2ms7AO6MTKpBZFzmoqppQU8iTT&#10;1NOmto0pMqsmToB9tNWws1JPMCTGgK8U9RpjaK/1hLgnkDjn3jCzKoaRm02GqzKUU/QAAXI+n19s&#10;OUroi8/OhDfnwB4+XzB8uk0buSbd0A1cCQdbca6j8J4immtM18ulLHNga6ongpqOkNVTtMKWHwo+&#10;uFpHnmOp9IshdRpBIUfQ+/OjIwk8bHlWPBUaL8spI/2JI97ju0Wtvq7j20PEn0Ofn/qHVYWkjlNv&#10;qGMAFlrX0pqr+XWaOiGUp3CS0qQhapVlp/BKsM0MbWhmjj1AFyNKI4+v4985AszadHIB5XUGJP4N&#10;x+QOOfdoriW1UsDj0Len2n55oOlMQS0YSSlVJ4aiBWn55pXpmpMYifbyGuM0rynWJaCnngSN9KCo&#10;ikoVCko5QyK5LcabX1D3z0wRqFjlQuEs4Ni0cgtqBJAIIP1t9fdILi6u5C80ZEYYkAUowzTgTxGR&#10;8v2dGcMVzLE8xiLxnuoKUIJJxnP2jj5dRMvR1cF2kSvaqqHpmSsC19NBPEwFvHCf2ZY1HCrwYxYA&#10;G3vqOYgN5U1KBdjZV1DmzKATyPwf8fe7uFVKSW8ndXhns4cft/nTonvbKFDG+33A8ZmBK0b9On8R&#10;IoQa/wDGepMON+4RqKJDAxiXw+SplqBUTmweCUyKvkQ/VktqTi1wT7b6phI0bRox0FWsfUWIFmQX&#10;/ofr79EPFjlWWQBmrQg0HEmtPn6U/IdLo7Vyzz3sqPkkOKBRU8SuSQfTSePQq7Whm220MD0sCUDw&#10;ChrVliaGOIT6RFUmWNr6XHqUqTwbjj33NE0wfUdJXToEYBNiPqbNY2A+gv8A7D2ggkggUMFLBqip&#10;oK6cHBSoGaZH8utyX0FvOLZ4A5H4uyhrwp+j/q8+lBRZGbHVdMkM8MKRq02QhrHr2gp3qpWlSCOU&#10;DUmoudL6whCi+oWtgYqD401OWVVPoKsGtYkE3/PB5/2Pt5HSdHkY6CtdIJNKVxwwRT7Ps6R3cV5I&#10;3ixRqEJJoSNNCagECnAcKAfZ1PWhr6SSiqq8U4pFqmrKipSennikSVlqCkiHS0dxZgRGB+OPp7im&#10;VNUiTSMttKIXb1m3DEFfqBx9Rx7s0iqgkopPyB/nUZ+Wacc9K1jNnCsypHqbjoVv51+3FD69Kmnw&#10;GWmFBPgaacwTSNX1cEQpxRKk5eSALRyuvilkUMZAhPlsCB6bHhr8IKo4aENrElwxu/1U254/BHu6&#10;FdxlGnSZAoUKKDI9fIH5E/b0kmaWecXOhizoFKgEgD1pTSOnFsfJSRNLkqHI0VTWzGorY5IqqGnj&#10;o4HtDLCk7hDHIv8AnFsfrwP6coZQwCsAS63iK3Ksw5IYGxB+l78e2pIJoJQ6kBhXVwNKjHrw9Pz6&#10;9NaXkEbXNow1YDVIJA8jxxTNBx9B1jya0tTTVceitFBS1UMciTLLSTCBZNJqKaaENHLEdUhjurMA&#10;pv8AUXpd/nSSsvRXXkcspZ033WFBGHHiM+JkIWVW/AswBQn6829m/LU0T7jPJEvhtRMHPi6NIZvl&#10;mpAah6x+5+i/5F0EhOoNAACeBZJDqOc8K8R9hPWyB/Jfx9PSbd7pnpVkWCqbrwKrmmlRPDDlxD46&#10;mAhnJhaEOHjXSVsLj6ax5qJzjJSYij0zOUlOm4SYMH8gU3NyFtb/ABv7me2Ylh4nmB2+v+T/AIvo&#10;rEUQvlOqok4jOSOFPsqerv8A2lZMlUyCJKal8ZiiWKaZFLI0lgrOSfoT9fZozOG0tQegwCB6HhWn&#10;DoQLYQxuzTy8SSFPED0+dOHXveAE+WBaryR1EhP+UE+i309am5sfp7uj6gVpRhgen7OnSAI2aAhk&#10;X8PXvckRq0klMW0ECwcGwH5GkseRb6f4e6M7ag0gFM5+f2fb0naRlVZwMenH8uve26S61HhYo0wA&#10;ERJ5lH5AH9be2I0MktHx6fZ/q9elyZj1jA8/Qde98B4xIQ4cOCfSNaMq/wCpJtwbcc+3ZFjVirtS&#10;hxxzT7Ot5K1HDr3vLqiAGoqA/wBGOgkAchbKSTb+p9tMHYhRw/w9UIcjtr/Pr3tqrptOqS634VeR&#10;ZhqsTZf8PaaQywg1UfLI9el9qhoBTr3tnmrDJGImAsnC6SbWvfm/tM09B3cel6QKhqPPj173ziqi&#10;ka2INxxwebcHn20A8rAHh+X+r+XVZIC79e9wqqQlWe66WFmuGuPzx7YkHaV8+lFuhB0nr3tnNSvj&#10;Vxw4OlVvxYcfX6fT/H2XTxqBqY48+OD9n29GPgkGh4Hj173AqJdf55PAAv8Aq5PtBMqo4ANaj/L0&#10;rhj09e9tzoCwFmvyCAbX/PPPtCbbxjrfAHStGNDq4de95l9PH0vZRxbk/j3dYzqFBgDpps9e95p4&#10;kUKwcqDcLYEspF76j9Dfm1vbghCgu+P9n7M/Z1WFtWD173hQSNwoZlP5LAXP+tf20LdiC44V/wBX&#10;z62xjrk9e9+YEWNhxe55uP6fX2y8EmsV+H7fl6dW+Vcde9xgdLMWNgeBz+bG4sPbelY1NfPpRSq6&#10;Rx6974BlDgMCx5/qB9D/AI+2l1s2kig63pJGR173zEpsQLenkfg2/wBj72J1iJjX7eH+X8uq+GvX&#10;veRporBww1cXAP0P4P8AsPahdwgrRUIb1r+3qoiYmhHXvcyOoFlCi5YA6ybqf9gOR7OfGVYg8TVP&#10;5j/D0leAHPl172/0da8LDzNqDAaCGDfWxuAD7NrPczGQHOa/PoruLcSLRB/k697VNNk7qtyjxynQ&#10;yMNVlP1fS3F/9bn2K4d0tbiPwp08Q8Qfy4Z/wn16IZrGuRUFcj7fSvXveerwtBkF1UoEDkD0MQUc&#10;/Qcn8/6/v15y/a7gDJZTqjAfCBWvqOFOqwbld2h03B1/MD/J172jcht+qpiAYfqeCAWDf6xUn/be&#10;wXdbNdW1RNGRQ8fI/PoQ2m7RTfCwqPLh/hp172xy0jI4DgAXP9lgb2/oPZEbRGkbTQlcHOR/q+XR&#10;rFcahjPXveWjjBWWKRtILIptcfthVuD+f6+3oSAxWTHzz/k6ZuXAoy5PXvbilKRUCSMGwZgH1Cyh&#10;BpS3P5/w9qo2aBg49ekjXAEJU/4PXr3tcY9mqZooo45JWEUVOzIbB0b1M/P5DaTf+i/48je2ulkj&#10;VAcf5f8Aiv8ADXyPQbutEEJdmC5Jz/q8xUfaa+XXvY3bczrPko8I9pKGlji+6qla6VFYV0yaSD+P&#10;e2mggZZWbDMaLnCjh5efUXb1tSx2R3QYkkLaEPFUHAn7evex+2nkv4PkKmsrHMeOpKenZWkJ0sil&#10;nWNT+SxI+ns6tL9LCYXT0KE6sjA+Q9OHD/J1Eu92QvraKKAapnYkgca4z172E/YG2Uz9PW1MJU5C&#10;hiNQQilmmp3csUUD6kE/6/Hsv3bb3um+vhxIx7hwqBWtfzpnofco7421TRQyf2cp05OA2OPoPmcd&#10;e9lYjT7Wd9AOtGYOoP7hIJ9RYk/T/Unn2FRHIsjFRmtKV9Pz6nh2MyipqDkHy/L/ADjr3sZNpPO0&#10;aamOp7oEA9RF+VB/3m4/4n2vkhZWIHlk9RtzEkSSED4RmvXvZktjZaSgmiSBFOUhKy0kbhtEWo6B&#10;LKD+o34C3sfqfYg2WZzC9lFxehHl/PHUVbzASPE4xtgnB6973Xf5Lm8ZNxdA7i2XXulRU7fy8Obp&#10;3Jladly9GlLkFlZpPGscRgpmiVIgdUkp1AWA50f3iOxNs3M3LHPEbdu6WUtpIgAURyWUodDiNGLy&#10;pdsrmpWtvUAhgTmP9yvfLm52vf8Aki6h0R7fNBdwNShK3iyRSRnFKJJZeIPOtw9fLrXJ/nV9K0Nd&#10;2N1P2rjHgp8xmNv1+08xSohE2RhwdT9/QZJ9NkYwLUtA7Odelo1X0hrGA+ZNFFDtvIixUiGUkc8H&#10;1fX/AJF7xI5B3FpplIz1mx4YifAx1H/lrYipx+ao45GLKGQEkWPCRrYiw+nIv/j/AI+9aVGX/Sqf&#10;Rf8Ay/n6fQzNz9feSUlBZEk0x8/TplY18StcdbGX/KDx9ft/+iPezV8M6GOTbWO1qVY08fA9X9hS&#10;Dx/sfeL/ALgbi0NwfDyOnnjV5KDOOtcr+ZViJMnlq1NTE+V/Go+g/dZBz9B9QP8AkXuxyHDU7Ksj&#10;IEfSRpFiLAAkAr+OP969wlec0zQfpK1Vrx+ef59GdtYhlrSo6p12v0pJmaioqpFl8rXTQNAGklT9&#10;WNuLfj8e/NhIgfTGCP8AWj/r/r+0A52bzf8A49/m6UGxWvQmp8apmRW8cnIB4MB/1jfV7hx4qEMd&#10;SngcjRf8gj6E+1c3N7lO0j9v+cDqjbetMdRKf44uX9azgAXswW97i3AJP+xt7kR4yI3/AGj9Cfog&#10;Nx+Px7Rnm1wwGv8Aw/7PWxt8YoOnaT44ARF1SZlKM1iEBJXix5Fv99/j7krio5IwjxqoBvcKOWta&#10;zEf4H2oTmiRH8WNq/afL5dNvYKrVA6DnMdEIrhJA0Z1j9MaElrMBewNuPeJ8XTKbL9bjjQeb/SzH&#10;/ff7b3ZuaroDU3D7f8g/1ft6sNvVsHqdh/j9QVNlIkd2P6jGOSD6bEjj+n/IveaKhhVdLxj82sFI&#10;sTci/snueaptetG/wjqx22NeHQqYz440bQiJ4n1qNXBRuL8+oEj6n6X95lxVMx1iNfV/qtIAC/Uf&#10;Ti9vaf8ArndKNGrh6V8/8PWxZIBQ9TpvjHjHTWyOGN+PRwBx9fx9P8PfBsRBK59HDDgDQB9bcWsf&#10;6/j2Y23OMygDVkfb/wAV/PrzWa07c9Bzub40UsUU0iU8ix+ohgIiCQGNgp/2549h/v3FwwYWq0oB&#10;piJB0gnkA2JsT9T/AF9jnY+YJrmVSW4+X7R9nAenRbNb0r0m+nOs48F2BRL4rKlWhjksgZrWfSRb&#10;VwTax/2H4960HzpYplq9SAAJ2tb8HyXAFvxY+8wOQZlltYyDXH+r+fRdcQhYscetwD4m0rU3X2MV&#10;gVb7eEabggWQcDTx9fZM+mJT95Gv+qYf14I/Tz/sPcvzT9nbwoP8Gf8AV59By5ypI6MTuyMSY6W/&#10;4T6f65592D4N3alhBb1CNL3J+oXj2TtMUYuvw9B6Q0Y+n2dEt3PRRGqlUxjVrYgkr+m5B5+n5+nt&#10;VQM4Yhbm1ufpe4v7UxzK0YZjQ5/wkdVr+I+f+foLslRRqxUAAfj9PFgCRf2+07sR6rgj/XvzcWv7&#10;cEjIQyZH8utg+XSBytHCddyoYccCxb/G4Ht3iBdeRx6j+bfX2u8dX+RwP9Xl1psGg6QFZD9r60H0&#10;OosbEgfW9vqfbFmtuwZOFwUBLDkEWH+wva3t6GTQanh1ZHo3djpTbW7BqMJVQL5SuhhzyAfpa5P+&#10;9eyrdidUCVJpYoSTYsFC3sfre9x7PrW9CeeB0YRyipHl0ePrXuCmySQU08yXYqrEkXvwPoR/vv8A&#10;Y+yf7g2bU4ueQNC4ALWIX8ari/8Aj7OYrxpCNJ4f6v2demgEgBHRocdlqeuiSSN1YNbnVyLgf7f2&#10;mYKSSNwPUCDyDxf/AA9myXyBACf5H/V+Qr0jeIqCtOp0jqwIA+oIP+2+vtYY9dQRDwPp9OLG/HHt&#10;Qk4kyf8ALx6bRCB2/wCr9vTZP6VJ/I/3r6+3Gv2nBlad1aMOSlr2ub3P49prtUkXtPH/AAf8VnpT&#10;C7KdLdRIMsYJNL3AJ+t7/gfj/X9lZ7H6hnTzz09OSykmwQ/1LCx4/HsM3Nrpcsnn8+l6A/h6U1NV&#10;w1Kho2B+nH+NvZTclj6/A1jKwaMo9+QRb1X4BPstoFFOnwSBXqV7GfrXteswdTBHPUukQccagOBx&#10;/vh7SzQhxSlenEmNKLnrg6LIpR1DKRYgi/uzjq3uCjykEKtVpeyizODa4APAv7Bu77R4grp8vl15&#10;2JAr0gs9tlZA0tOnP+0i/wDX/e/8fZqsfn6aeBZVmS5VT9b8/U/T2ArmxeN6KOH+of6h0oiZStOg&#10;wqMZMshjeOQAEgen+p5F/wDivuc+fI4Dg345a3+29oPCoK062XQVoeHXFMGrG5Uf7wef8Rb2n8ll&#10;WcNob6jn9RA/2HtyPJ7v9X+fqqzhsHp+ocWsIX0k2I54+v8Ah7R8s80hBve/B+o/2/PtQPTr2qvE&#10;9KKOONB9Pp9OOf8Ab++leRPof+IHupVW+LqhQManFOuzY/jj/Hn3njZyTfn6fkcf429tygAD161K&#10;tFAHXrD+n+v7z82Pr/1+P+J9s+XSalOPXDgH9P1/xHNv8PbXWVDR6rEkHjm/+2I9uItadUqenCCJ&#10;SAbcg8Cw+t/6+22OvdXBvwPrYk/7x/xHu5UGvz61q+3qU0CstiqkD6WHPP8AT2qsXkiLMDa1rj8f&#10;6/HvVfwt/q/1fPpbDP8AhbpPZHHhlsBdT+eBwDf8e1lT5R3SwIP+N/8AeOTx7aYBOPT5kQZJ6S02&#10;MXXf6EE3uL+/TVLNyDyOTbVwfzc+2y9RTyPSd5tdVHDrLDRqnLfUWtwPx/h7bHqXu1rXB/1X1/w4&#10;PvWgYrw+zpnAI1ZH7enJIlt9QP8AeOPx+Pcmmnk+v0H55v8A65931InxHA/1D/V+XSuGRAaE8eHU&#10;Sqpg/wCm2u/B+gP+ufbkallA/Fv9b/b+2Syucf5empwQ3UNaO3BH1+n0H+v9Pc2lrrkC/JsLi/8A&#10;T6G3vRjYitOqiJzRqf4OoVVSBb/434tcX+tvp7V1BOG4JP04v/seB72QFI6UgAKB0h8nTsNWkE3t&#10;x+Bpt/vft1kWNl/AOi5P9Db68e0rE6zThXpHNpLY6gUrSLa/4PAtzb8D2zVEKm9v6nn8H8BvbqEc&#10;D00Wp09QTuCP9h+OPeKFAjpZfpbUSw/p+ef9t7dSRArK5+zHWywYY69WLNIA6/n/AH31PtRQ1MUS&#10;L+m4sTyL/S/09oXQsx+fXjQ46YpKeZ2tzx+Lfm/uPVZIAHRa9/r9P9ve3u0cQqC/D/V/q/2OroQG&#10;Grh1Kpsa54JYmw+ovew+vvBT1zSsPzf/AFrD6W/Pu7xx0x/l6ckMRFAf9X7Oss1C0AuQeL/gD2+w&#10;QCZdR5P1t9LX/p7T4BoeHTQFCAcAdJ+rqmgYqo+puQf9f3K8Gkcji9hz/h/QH3qgPA/6vz60yg/D&#10;/q/b1D+9Zj+lb/6x98lp2Nyt/wDW/Twfxz/xX3o0HHqlPXrp60WAsov9eb3v9eLe+zG8QubqL/W9&#10;+fe0KyHShqenRDIcgdYnkBF2UWI4tb/oke49RKug6iTcf4g3Jv8An/fc+1CA10+n7P8AV/m6VxO4&#10;XQw4f5OudPCxcOi/U3+gvb6/7x7LT3JtWLO4qrUxeQvFIG4LWuh+ns/2u4WJqMfPqxUMpr0P/X2W&#10;eB46dm9JFhyLEav6H3rqfKTrWowudyciU7LGJGdCFH003/r/AI+5K2ueN4gCfT/Vw6Dl/EoNeh5V&#10;gyhh9CLj3XvWCSCd42BBB/IsfYoRE0aj0SMdPnQfn1y94/PcEn6jj+v+v9fehCAevAnj173HlqCA&#10;bW/w/wCRe7rGA1K9UZqHj173CNXYjkXufwT/ALD28Y8Y6a8Zhjr3vL/ErKQCAAP8f9jf3QW+rJ6s&#10;LhqZ697hyZTSb6gP9Y/7D8+3Rb17emzcMeve+o81bgPYX/w+v+Gn35rP1z14XElc5/1fPr3vP/Gx&#10;+WH+xLW/3v239D8v8HWzctTH+r+XXvfJc3GeC4v/AIMQP95Pv30J9P8AB1oXL0r/AJeve8cmXQm3&#10;kH+3JP8At7+7i1YeXXvqXPXvfFa0MeCDfn/D/e/ezEwFT14XD9e9u9LVmw5sb/7H+ntLPArZHShH&#10;UnB697UMNYdI9Quf9ex9lTWwrkdLIZdJ697nJUF7cD/Yf8V9sNCF6Ui5zQnr3t4pnJ4v+f6/Q29o&#10;JB506VwOGYE9e9vUbcWv9Tx/sR9fZe4oK9G0LALU9e9yCQLC/wCOb/190UmmOlKkMKjr3vkhAUg8&#10;G/5/4r72T31HDp48cde9yRIoA5+gH0I+vuhGeqHj173kE4t9f94J/wB69+VTXr2eve2jzj736/8A&#10;L4v9D/zoLe1tD4P/ADb+X+/ekufF/wBv/wBY+ve//9K83+9+2udOYpJNN7+EyTkAfm0Kt7zyu/cT&#10;kmxbTc7jED8izfzVSOvk3sPuY/ek3JUaDkncUD00mZI7cGvDNxJEB+fW3/uf+aR/L42frGc+WHU6&#10;tG7I0eJytduOXWpKlVi25T1bNypHpB+nuK2+tsAlUyDSsPqI6Ot4/wBi8YH+8+yi493eQLcZvS3+&#10;lhn/AMJjA/n1Im2/3c33vdwVZJeV0tUbg025bWP+Mx3kjinzUH5dAfuL+eL/ACz9vxs6d/1+eZbj&#10;Rgep+3p1dgL6YqrIYOmp3uPoVmI/x9xH7C2+p0r97K1r2jp0BPIHHldf6+y+X3n5Pji8ZFuJFrSq&#10;xAep/E6+h6H23f3Wv3n72n1bbPZV/wB/X8jU+36e1n/lX5dF63F/wo7/AJd+DeVKGl+QG6fFr9eA&#10;6wxVPHJpufQ2581jbXtxqt/jb3Fk7Hxa3EdBkWN7DyLTx3/2Ku3skuPfrl1P9x7O4f8A03hL/gd+&#10;h3Y/3S3vGQDvHM2ywV4+D9dPT/nJa21f5V6BrL/8Kbviqyyvs/4+/IPOqilwc7J1ltohLkAyigzm&#10;V0/TkDVb/H23t2YpJEGFkkIFzqr1Ww/qQkTf737L7j39tYxqi21ipwC04X+Qib/D1INj/dCbjpWT&#10;d+fYowTT9HaHl/Yz7jD+3Sfs6B/P/wDCn/b1KJBt/wCHGTqAxZaWbcne9FhPN6SUYU2P2nX6rkAB&#10;RKL3+o9wJOy8idXixNJGQQB5KiaUWJsT6QntDJ78XbLqgsol48XZvs4BepL2n+6C9v1jEm785bjc&#10;YqRBZ20FaeQ1yXNK/n0B+f8A+FPXdE8kX92fip1tiYp0qHD5ze+6tyfbCIXQT/w+nxV7ggmwH+Hu&#10;JN2Rm3XTT0uOEoN2/anI0i4a2qU83t/vPsnb3t5wZjLNDaQQHCkRys+o8KkzUpQH8IzTy6H+2f3S&#10;33dLKMXO9bzv0tcaTcWSgniO2Lbg4FAa958ugWzn/Clj5u19TU0+N66+M22aVSPBJFsvsjKZMBlP&#10;656/dbQGxtb/ACVf8b3FoZ39uGQEGqgpmH6ikFKVH/BRKrf7zf2TXnvDz87VtJogrcAtuNX569Q4&#10;/Loc2n92b90naow91YXu4H+F7y+VsfxeBJCBXjgDj0Ded/4UE/zIMsZDj9/9ebYMmsRxYLqPalR4&#10;wSTHofc0eQubWtqJH9fbW+9dyTSEjMTGIf6iKih1XI+niiUj/X9sze5PP72/+M3xRyadqRqRg/wq&#10;B/l6kPaPuA/dI2u0WeHky3Y+k91uU7+eT415ItPUaaVp0Ee5f5z38zDcC/bV/wAp9zY6oqkZo5MF&#10;sTqzbdPTKx0/uTbbwdO1xcWIYc8nn231W5s9M5Q5rJI5PPirKqFSLfQCF1H+v7KY+cudJl8STdLk&#10;oa4WQgj7aAf6vLqS9g+6P92zbIlntuQtilUZAk2y0uHFCcsbiKWvCv2dBZk/5j3z4zVFJLlPlv8A&#10;ItkRRC1Tje2t17ZWpqHJupp9u1FIoQ/gBRcfk+4X8QyU4Jnr8hIpVuWral2DX41CV2+tj+PZNf77&#10;vNy4peTymudUrkUofs/wmv7KDC29pPbSynVeX+V9ntFXI8DbLKGgGMeFAh8/9j0CjO/KX5G54Tw7&#10;0+QnbudqKgU+qDP9l74y8VUJW0SCD7yukBCBgGJ5+vPuOPPIP1CQMW9bsxcE3NyT/tvp7LJ7hZH+&#10;ovWZmoKitQQAPXPl6+vQ2Tbtu2nSvhrBAoFUjVUWg4nSBxArSnDoEMxna7KVzLWZLL12UULIJ8rV&#10;T5KcxmUaik85c2I5S5P4vf8APB0huqvJM9r3II9LfUm9vbaPOFLQxxrX1B4ft6MbWIrG8oVFVx28&#10;alfKmeP5fl1Hjq6+TyP/AJp7po1ASRTslhZoFK6fpc88++7xpqCEsFsOCCApAZjf/Wv7Zd/FKLKf&#10;DLVoRxrUgE1ritPmR0wsUc0kUcDNG7g11UqpDEKeAxSjUzjqRHSZTRJU+GirIP255aerM2nXG5Ux&#10;RRpqBJJSx1AAn1H6++hBqCyQsdZLBuf0j6i6kf717finEJeG6oykYJ8z8j6/b5eQ69dC8Ym1uKSL&#10;Gahmr3VxRSCM+efI9QcjnTIfDJSvBDRimnip6ej4byR8iSdLekN+OQR9QfeQKFkdqkekgBXQtfUo&#10;4a5J9sSTRi3VNvZq51KxBoKnyoPL1rxz0jFzfowS1qgH4GoQPXFMhq1ofI9c0pauvEJhFGKmNzOf&#10;2W0zRyqC0GtAi2Km19N1P0PHvi4Ca5FZ+VI51t9P7QLH/W90ifWRFIAKGuKDjxBoPt6VQ7kY7f6a&#10;UJWpaulQa/7UDH+qvTs8c060sHiimEcqeWxgjUopDRQrBpuTYcEcX+vvCrSeDUrvIT9UNuLE3sbX&#10;F/re/wDvXtd4dvJeGGYacYYE5NBSuSK1wKD7ck9IJbRbu6hkVfDdVZi2pwHKk6Rp1UOAFpSh86mv&#10;XUziC6eCjgiR2WZ3pFkMMEzWLSh/QwANjFpuSCb6Tb3zd1ZSSNDvbSt3+oFzq0ixPtkW0kExWMEq&#10;DU/YfmSPs4cenrfbngPcGK11dpUZ/wBsVFKenWGkqzUQKz1FFVR06yRS1UcdJ4/WQsfjjlMjoF4s&#10;WvY/Tjj3iHmBMfgYiQEO+j1ANf1KW54v+f6ce1z/AETRC4FwopkRls1XyIBpRiOHoc56NJvoDGrz&#10;vJ8lL9pPoQpIoSMgHIJrknqDHT+SWNtKiXHzo0dZSv8A5LIklpP8oXSqXAYAkLYm+oNc3yB4YU0F&#10;Ge911MACDb8kf7b2g1XF0w0Ppp5ZpT7OP+r16aRzIvhwSCIDyx/L5/mepsmGnqK45F/tRIvjmtTP&#10;dpgpAKoumwY3+trcGwHuLqJ0sshA1W0s3A4HF/pf+t/6+1sKylilwEppJDBc+frU4+WcY6esrST6&#10;yszKyqpcPpUkleFcVIBFKChoMEHPTzVxYqKKeGkoa37gpTNMiPpR5NRZ6hkCgmJj+gXv/Un3KCE2&#10;K8yIqkfuK5INwQP6D6ey4zSRfEaoxP4SvDhxJ9TXHRNG86XRu7h9UbsRQIyCo+H4ia1qa+nUfx0d&#10;SHgkgMKySOZyqAIJAoAlnEYDljbg3IFjxz7xeY6je5U83KsvIHILKfqfp7fS3kmShj8uOoY/Lj8/&#10;XoQLb73dxUa1j8OmGDUIX10kk1Hp/n65yUNFTRRPR5JDWJUJHJQx/wCVNLDMdHmjEyj0R/U31aed&#10;PvMlWkltbE2FgqnSrC9j+q/P9Bfn2hltLiFdUa0B4141wR/xfTDbdcWqF5k7TxJBqPs/2esr4ZIm&#10;qIwiLK9QHSeaNahovKrA6xTquqPVbVcFhf8AV7xOCWaTUUc3K2tYA/p9JBuf8fp7Sm7ongFQR58Q&#10;T/P/AGafzJ554JomtFzEzZyakeYqKGh4YoQOBB6W2OxXFG1NHJU02mNJWa7ujIx+7ZKiNQVjHJEX&#10;Jtxc+40mlSJJSSSQdRVQ+ofqP0/PHtVDI7RmG1xXiKkj5ef2+f8AsqoRAkQtbIsuoUZdRKmlKfES&#10;fNuB/bTpwp4jVVDUwVFSCOZYRHORTvSs5aOOVlVELC7hdQNvqeQPcVhJMXYSBorsANHqNh/aY8g/&#10;4+6sgtWR5AQ5I86KDXFBnH2461FBaWcpMiSrIMqVchA3EEDhQGlR0JONyeMip5MSuOpKWrgpo5pf&#10;O6SyvEFOqRXiRRJrAsIwdX5Lc++MKxQ6wddmYEhdZX6/VdH6b83HtFftcuFJJPH+dK/6v8uOm7ue&#10;5Y6rhywauk4/P7eI6VdBNHlxqgix0M1OgSP7hqRKn9uNljhq2qiDOsYt42BuPpf33KEeXUo0RAg8&#10;KAW45BBsfa+wYwQaR3s4I4/CTgcDT5/5COlFtb2skSCR3YvQDQ5BSppUg1XBzwpjNekrXy1rxLFX&#10;aJKymq1Vy0QSOpiR7maOW0x0W+pH09x5EYaBA55B8igk/T6X1EW/P5/1vfgxLH6oU0/DTjnjxr5U&#10;/Z0+LeFJWXU0jJwLULCvpRV40Fag8B8+lRjqmleOd6mnjb7oxmJq2KKGBBGG8emOljLMb30nT/r2&#10;941Ikie40mNgqhTIw+lzYM3+3H+8e22jRblatVHySQK08808v89D0qaJoriMSv2SLqdmVKj1OrRX&#10;AHHj8+nsy1NF4Fp0heeSB/NETDAjTNKY6ZnaOPksSPG7OpBtdhbjhEfLIhA1aGIVSXBueBYXFx9A&#10;Rf2pZreGJ2MmoH7D/hBH7B8/l1W5SG2GuGUOp4mimlPtU8c/b1gytLlKaJqSWkkxb19EjvLAieKZ&#10;DzUa56VXKyFhJKkn6bEAgk+5TWiLa1Lep1swjZLseUJXm3P1/wAPr7T/AKTBHjGnAOoE14caV01P&#10;2U446ZaUXDxm1UKaCrAvUmnGmrRU+mkL6KMdMVPJk8oJKeOqpzGIQyUcC1cMxiogFSfVUkam9F2Q&#10;FSSyXF734yyMw/QFABUMLppX/Ugf2h/T2jjeLxGXUc8R6kep4D/V6dF8FnK104GSxFVoe/jxbgtP&#10;mM1Pp0pqLBtSwUssn7sgP3nqhasi8k5AepCOC8V7AMoYkfn8e2ty0hYTTOqL6daqA1msoH1uDe/t&#10;TOYomEdtFVjStXHGnyA6EUcBA8GG0VjwIMoIqK19B0K23aIwUq1cUFC/3MhmSjehrhBNGjeQzk1C&#10;ujxMhDKj/QGwI+nvmiy06WCzTpcuHuoZuLESLYm9voLj8+2A4vTV54oGH4WVtP8AtSDk47ifl+Zb&#10;bx2csGiW40SVIKshYL8lZaVHrx8uudfHiJaliMRKHqaVaaZMfWEtTKJfLGY5JbqsLszWIR2XSALC&#10;1vGWNNLKtpSWmVC1tCkW0g2AuD+PepEmJoSoRRQsK9xHmM8D8X+Hq7xXhVlqFgUBdbKxZiMVUBuB&#10;pUClQOJ67pKHz/eUs02QqqeVqfHus0FPUGNy3lY1tyzMFjIiEwA9QLWPHvEtn/eMMra3UjxTxuul&#10;gbg8C3PP0+v+t7qFkRlVZBQ1rg+VPX7T9n7Okr/UBPDinVacaxsv+Emv5f5R0+VVRTQQ1OGjqqCn&#10;fDUKrEMriqmBhOqB9Z8ZOohFCgI59JBspYqOUkk7xjyxeP8ASgLxRkCMDSql04N/9e/9fdYUtred&#10;vCZVkYmrZrWpNeNK/Kn5dK4I4KKiXmliO4KRQmmeIJ49RVoaGRolpayuzWPp6JKr+GUeXyEcLTSK&#10;sjSx4+tPlgWJuGDHQRwr25OBo9QPrhQow8aIsisp1X0kN9Pp9bc+7yyEsQKlvNvI/P19emHjijYx&#10;xhyW+JyRpNOB4fb+3p/xE4gellNHlqqiqaad6xaupoaqER/a+ITU80PkVmuQ3iWQlDywGoD3T3/O&#10;ejmb40bVyT0ryJB2dRUgMhSRI2lw1Qp1OwBUqVIuCObe1/KU0bb81hXuWNnanDSzYI+3rHj3Ht1H&#10;ONikTVHgy1I4VDtUj5EnHWwl/JopabG1HctNS1NFNFkNvdd14SGlmpKoyw1OVE1ROruVZHWeLxnS&#10;G4NzzYaqD1s1FNPJIxkppmaCWFhrR0Y8roP5Xg6vz+Pz7nyJD4ayKMmgr6Aen+X+XVoraO5iVIxS&#10;RBqBHGo6vX9tU0sVLIyw+VIWtKnidyJUYeghSdI4N7W9mhkWSiNkjGQK/tAHRjEsl0g8ajMuDUDB&#10;HHIAP8/t6975jJUgi0yCWWZtPjMmkgKD9Bbm/wDrH2mLeGcaVX+f+Hpo7fOWJQqiefHj+3r3tzX+&#10;G5EEs0tHVxIROy/uwtpH7YaL9QYAW4a3+Ht7VHKgUDhmnAsPIqaUzWuQcdI2+rs2CKoljJx5H50P&#10;Cnnw/n172xVFFrfT95G8tlaKZA0ZBU/pJmAv/rge228IMCQ4H2g/5P8AL0aw3WmPMRC+YJBr+zh+&#10;09e9w2mLsyswapX9tJBJ6ZGB0lZL/k/6o/n203hTGq1x/q+3pUIxh1FIzkj0+z7Ove2SdKgiSZww&#10;KuUYI+rR/U6R/T+v59oXaWN6qcD16XxtCKIorX1697hGoMkU0TSs2nSIwy6jYC5Itax4/J9o3u2Y&#10;kSnzx+3/ADdKxHpdWoP9Q697bomm4vZ+CpQMdS3NwxB+ntlp4lHHJ4dKmEaivXvfKSSSBU0te2ka&#10;W5/UwuLqR7Q+NJISrGmTw+X7eqoqyjPXveUu06Mh0KSoIFjY/S4+vtwSMO3j9vVFjVGqOve4LwAI&#10;NA4+gBvawP19s+KjBlPEf5+nxIK1J697hPAE5F7k8gngX/IHtCwlyxA+XHh+3pSkxIx173jmC6/z&#10;fgc8Gw4utv8AD22V1uGOPs6diJIJr173wQkW1G66mUAAnm1vUfbyVVanK9WOeve5bEyQFEj1i4AY&#10;3UglvyCb+1IgVhqALHyUef8AL0z+XTFAkgLGnH/B173MFIViXWbODpNv02tfge3kjMYDuukeh/w9&#10;JvH1PReHXvfJaLzq9lsyD6H+0P8AD/X9+aASISBx6q1zoYV697Z5aU2dihUKDwbAgi/ssaCMvpH+&#10;o9GMVwtQBnr3uEyoqngk2Jubc25F/aZ1AUn0/wBWelQcluve4rKzf630Fjzzza3sslVTx8/9X7Ol&#10;AKgZ697wH0k3H0/B+vtDITHg8fLq4I697kwVDINLEEm1ifoB9CPr7WQ3Tomknjn/AFfs6aliD0Py&#10;697chUKNOjlrKqKfrqU3I+vsyF4B0hMDGtcde9vtMH+3Mvku0bKUQ3UjixDc88+zywEsiPMkgGkV&#10;of8AUMdFcwQyaAMU697fqXJMqI6XDaUZ0/CsvJsCfp/rn2KbDchH+pCqgDzz/nHRZPapqIYY697U&#10;uPyy1IZZVSSNrgxuLqWCi7eo8f7D2I4N0W/Xwro6hX04fIfL/P0SXtgYTriqD6+fXvfdZtygyN5a&#10;WdYJf1aJD6S30/b/AKf7H2XbjytBLruLEDU3CnCvl8/59Ut95ubPsnjLD1H+Xr3tGZHE1GOb92Kx&#10;II1geh7fRrj6/wCuPYCntJbFytzEwK/F9vyxwp0JLTcIbwUU/wCcfLr3vlTRTmAaPUhOpbq0lozx&#10;9Vt72kbL2t5Z63PJGsmmTH2f6j172qMDWPHNHDThlQqHqZ9FrRlwhijLfT6En6nn6+zu0nZh4bBf&#10;kM1rj5/5Pz6JN1t0eAyzEV4KvmTxr/P+XXvYvbexohZZVARbNISWChmfl2Zm4vb8+3J51RhUaj8+&#10;P8qdR1vF74oMbdx697EnO5qjfEiCmmEop4ofNJHdlqanTpjVVveygk/6/wDhx7sJ2utEDjtDaiPy&#10;AP5Dy+ZPHoGbVts6bh406ldTGlfwr5+VOve4WMzEwqojOQ0lNHLPK110s1riKQH66R7EdnLItTMa&#10;k0yfMcCPsyCaUyB0pvduj8BtAxIVA+Q9R8z172iN1bNo5KlszjIv2J2H3UUbKxSplGtwigXClr2J&#10;Jt7K9xtDbf41GBoJNQOI48OhNsPMdysC7bfNRkFEY+agkAE18h173L23RTUZjjhvqcgI5s9v9URb&#10;6Wt9PZczPNMEiJGrGONPlWvSferqO5DNJwp172PPW+Alqs/FUSuzKamNHMoJuhfnTq4HHI9n+2QN&#10;byeI5JoaZ6CFxKJlWCNRwrTr3vcp/kv47+GVO5qCEeRJthVtVIy2CCVc1QSB5CALgAhQfxew94Vf&#10;3nlqtv7Qcq7vIVqd6EKkVwJrK6dgKk+cKn9uOp/+5nNNH7rbxZhWWNttdjUk1ZLyAJxJHaJXp50J&#10;+fVP380TFQ57HbWcuj1G3qLL5WCjdY2abXWY/HSKjaSwuKi9gRcgE/pt7OH84AibcrmS5DUetuB6&#10;dSsSOPfNz2olkafw3PBjT5/t/wBXn10flGljX59Az8C6KGPNUMkUYUt4dQCqE13RToCi4FrW596x&#10;FM5bta31ByFr/n/PG/vLe4YixL/L8uix+2fHr1e7a1Hb+kNv+Tfe0R8MEB2zjCb808It+PVGoP8A&#10;j+feIPuPM4unA+f8ulsBrLw6oH+ftPHJnaouNWmeQC9v7czE34/2kW92ZLEmiNvzYD8cXueP9t7x&#10;d3O5lWQoDjoQQ4ioOiY9c4qjmTyPH6mbnSsYHqIJH6f8PfM04Y+lQfp9f8fZGt4yjuanXj8+htlx&#10;UOr0QoyKqjU4BP8ATkge+D0YNhoW1+OOPp/T3db4jOo/t62CAeuosXygFNCQxK8Ri1uSWAF+f9v7&#10;yR0qIf0WA5/4k2t7Stfyu1dWerGpFR0oZdvwLSjRDqUam9QW9uSbBV/qbD3LWmVogNCg6+SB6tNu&#10;L+zG2vXV/iOR69UNBx6ArdmIT7g/sRjTL+EAJ+v1HP8AX6j3iNINR/bB5AJI+v8AT3ee9JFS56sN&#10;IHGnWTbeP0vGBTR2t6mKEm5Ysp/3v8f7D3ieitYrEG/FyDY35uPaMXpc6Wc/ketgj1p0Iy0iUi+R&#10;YkLH0HyISCD6rjgf0HviKVySGQKpB+n0HH+J9+kulQAqan59eOnjx6lUdOKqVwyKBp1EIAFXSp+g&#10;INr299RworWN/wCyLnjj3aK7lLD/AFZ603DHUbcmJoTQzMqavIp5ZU+lm1W9P+HsPuyYgMFWOgWx&#10;jAN/pp0Bbj/efcr8n3OuVEcmueHrUnorugMn06K7gMUKfsGkeOBBGateWH6VKgE8fQ8H8e9Xb55N&#10;ozWR+tvuGIv/AISWNz/rAe88vbh/8RjIp8IH+D/Z6JrnMVfP/iutnL4wL/vxMeSCP8niPP8AtUes&#10;/wC8n2SjpepQVSEnkNcH/Y/n3MrajEMcegzcq1Pl0Pe5Yy+PmA/KW/4n3YNgKtBTRktY6V4/H+sA&#10;fZPO7A6QB0SzRqXwOikbixpkqZSdV9T88W4b6fT2sqetUE3I45v/AGhxzz7aqGAFcny8uOOk7RMR&#10;2jH+zXoPK7EvzeK4HIJFzYfUX9vdNVRvp9X1+tiLH8c/8a9vC4eBe7I+fVAj8adITI4BpC9kvfnj&#10;6j6WJ4/23tRUs6WCX4/xAP1Nrn/evbTXrV8Sv7OriJm7j/q/1fs6QuR27JYo8ZK83P5/x/Ht5gKv&#10;6bDm1xxz+Dz7XRXwKh6/7Hn1V4/4a9BbmsDNBISAQFsVN/rbjiw/33+29xMlgYa+NlMeq4t/ZIPF&#10;vZjDuSldJ/y9bEjAaPL+fUfBbnr9t1sbLUsqRurWJYkWsxIPH49lv391R9zHPNDT8lWtZNV+T/T+&#10;nszt90VTpB6XwMa6ePR5+rO7IKgU9PV1SH9GolwB+kWvc+yk5zr2uoJ2tTSABiP0Efm39r/AezRN&#10;zhNVJ4D/AFf4elvga64x0cHE7oocjAkkdRE+oX/UCfpf8e4NBtmsV+YXuCPqt/8AD6ezGDc4gqhW&#10;pX/V/q/1DqjWeAMjqXV5OAKSZEAsCeQP959iRh9vVLaQYCBq5uhAHP49rH3AFe01FP8AVmvr0y1o&#10;wJFeg8zOdpY7sJwrKeSHS3C8X+vtR1/WZzFMytS6tSAfoPN/959l0t3EFOo/b/q/1fLpxAI+0cfO&#10;vSXouzKbGVISWrjKKTwXQW/1yfx/reyYdxfHGqPnqaPHuGVWYaI2/s3NyLE+ymW8iQCh4/5f9X+o&#10;9KwoI456HPbe8cVuCBWgqoTJxdfIn1Iv+D7r/wBxbJzW266SOSlmXxlhfxsNNm55/wCKe/eNGVBJ&#10;/wBXy6o0fmOP+rh0sPYgdd7zzODq4V1zBVdRpZGI4IvYgjm359syiKVaHzHVlD1qRjrogMCCLg8E&#10;H8+7J+suwanJ08EUjvqZUA1A3Nxbi59hPdLGPJp+zq5Rie3pK5jEwteYKP8AeLD/ABt/vv8AiPZn&#10;cdTVVfGror8hTYKxFrAf19gO9hWEk19eqmOTOekFNW09K/jdoxYkXLAH68W9zp8RWIlxFKbD66Db&#10;/YX9lIYE5P8Aq+fTRRl49ZIcnRuRaSM/jlwf+Sbe07UxTU5JkVwAeRYgW/2Pt9STgUr1rWy9PMLU&#10;8w9JH0uTruf68W49wPvIgSL3P+Nrf7f26EkpWTHTiTEmj9SGpQbFGNvzq/x+lrD3zFaq3+liLHk/&#10;T/D34xM6/wCx1Z5EYefXD7Y/7D/Aj339+gJCv/rg8n/Yj22YnA7x0mqT1zFKv1+v+ufp/th7hVMq&#10;y29a/wBfr+OPqL+7xLViDj/Uf9X7OrRprJr1JRdAAH4/3w94UgW99QIP+w/3n27pAyR08saCvWTU&#10;x/P+9e3CnZYjxYfSx5/HtMxqxr0nbDGnr1HlQuo4uP6H/H+vt8pauxALHgAfUA/Q3tf22R+z9vWw&#10;x9emqoprg+n82/1rn2o6aQTqAT+LX+l/8T7aYFeHDq/zHTJMpjvx/iB7fIcX5QCLc/77+vtvVnqw&#10;+fTNNkhGSDfj/AH6/T8e8zYoxC4Nvz/Ucc2Fj78CjGj1p8uP+DqyAagePWFcsX/RYkfS4Nj/AK9v&#10;eCSidrfQ3H4+n0t9PdFkhjcha/n9p+zpaoDCrdShWOwVmCg/7Tex4H9b++cFC6WNrW4vf8Wtzf2/&#10;48VM8T1uoXqLPUO5+otf6C/+wv7eqeRoWXUxsPyPr70SrrWMf6vLqh1aSV6ZamHyXDKLtex+v0+v&#10;9fbqa9dI9Rt+nhmPH+xP9PaNw6gkfzHSAq5JY9QosaHdVII+nI5/2/B9xHqtZIBv9D9SLc/Qe7qD&#10;pBPnXqhUE56lLRqjc/2QPwPyOL3HvytIbkAEcD/Wt/Tn37SK1r1sIteucgiACkcgXAt/Xj6+8pdi&#10;Bqb/AFvra/8ArH3YIfwjq4Svw+XUT9oMePzz+D/t7W94/t5Jb8k/m1/SB9Tb/H3omnWiaY6z/cQx&#10;j6EEC30H4H5I/wB79utHj5Iwrc8G/J+nHPP/ABHvWoMdPVo11tQ9MmQycZDAFRwR/S/1IHtSRM8I&#10;QGw4PNv8P8T/AL37adFCk9OSRKqEgk8P83SSlYVUtxa5J/HH5P5v75/fIWAJJsb/AE4/r+PbWkjy&#10;/wA/ScV4Y65/w6QqWtYnjgWFh9foPr7krXIATqUgm9zay/4W/wCN+9BC3D9nr07CoLaj5dQ5aCQE&#10;Arx/UXv/AFH198Ja1HRgGUk83+tv8DY+2miaJwwr0tLYA4AdS6akLgq6iw/NiSfzb2x1BZ76SeP0&#10;3I/rf2tjcnLefSTxqOa8B0808EcXGmwHAPF7e01lsY9bTSo6h9QYWvYn0/j/AG/t5Jgrjy68Z1Z6&#10;eXSmxFclFPGytYBgeRcm7f63uq/5ZdP/AMSo6+tipbsEdjpHJugP59jPZ74qVUfbn/V/q/Lpm6i8&#10;RfX/AIroyW3snHkKKMqwLKtjY/kGx490Ddl7WlweUq43idQJGuSPppJ4A9yfYXJkiFaf6qdBS5Qx&#10;mnSg9g61RoPqP0v/AF/4n2bCIHC/5OkhkXgvXvcKesWx9X+882/p7tHCdWemi7Meve2eWr+o1f7C&#10;/wDj/T2r0ZoB0xJKobr3tvetIuA/+3J/3q/t9bctx4dMSTVNR173Bkrzf9R/1z9P8fqfalLQUz0n&#10;Mzjr3vAa8X/V/vNv969ui0BHDqnjSde943yFjYObn/Hn/e/dltF8x1rxm8+ve+IyLA/rJ/330+vv&#10;ZtE9Om1uSfPh173NjrHcgEgg/wC3/wBv7TPbIoJHHp1Z65r172701QQQSf8AYe0ToBg8D0qrqHHr&#10;3tRUtQxtcj/XF7k+0MiKvw56VxSilRx697eoag3Av+P68/7A+0botelaytT/AFf6v9X5de9vtLMb&#10;AX/2P9T/ALD2XTRjpRG2o5697foJwLcn/eP9t7LniqejO3bPXvbtFVD/AFVvr9Pzz/T2ieE8SOjB&#10;HK4HXvcoVJb6E/T63P8Ar/19teFTFOn1lx3Y697yLVODyn+8e6+Ah86f6vs6UhgcA9e9yEkMh/IH&#10;0/p7akQIKj+fVwxGOve5Kg/i5/x+ntuor3dPde9tVm+8/P8Axd/6j/nQ+1n6fg/82/8ArL0l/wBF&#10;/wBv/wBY+ve//9Oz1WSIBjr1Hi3qH4uTY8Wv7MUtnumKqAo41xx/L7a/6h0lLvJILKILEF4VFRjG&#10;PKuSa/5+qmctkqqeoqKqeoirgxdqgcM7LJNI1/MvqB5+hHvITIT/AKi9gtvryPrcf7f6e7IkSggn&#10;VSuT8v8AVT7R1eKISaiX10r8hjGB+X8q16S1RUUEtPrEBljDnVAhZAhJ4H7gFyR9bH3kLQoDc/uE&#10;WNwxI4tf6fk/4+9JHd3BBQfpDI7gM+lCR5E5p9vTtrcTPH4UoATiCSKn5evCp6ZCtUhfS0KDWCIB&#10;QNrNOTca2Ab9PCm/1Jvf30l9Mbxi4IJubWFmsfS/tSfBLSWtwQGBFPPiB5rX19f59Xt/oblJ7K8I&#10;WhGkgE1FATQqPnnINeBr0wZL7lJJKlA5jV7NSxHwCRSfTZkVvoLelveSP9tyyg3ZTrNzYEm39kgf&#10;1/s+63KrNbiOmFIp6kUPqCfTi3+SlZIEurYQ0AWMgKeBKgHJqC/pxkP+lrkQ/u5JWUVVQC+pWpYG&#10;S7xhG1qpLCw+n1v778UevyFSzGx/zhH0GkDR71BOy24gWgC1/D6mvGnz6fsI5oaGSULCMjBYnzPA&#10;EjNfIf5euOUyOSlBUyGM1LMhCQU8mlf1EiWM/wCFv98PfFywJRU9P+qHLafzwPblusbr4kj0K5AP&#10;Anh/gJP7c9Ozy+DJ+9ITqJwAcAk5/FSmAT1wh0yxJJNOGqiv7pY6NPjJ0epgLX45v7wFPXYR+kcA&#10;n+0AbWseR/jf3d5hoLBqN508jT5YP5dPLqns/qkejZLUPAn7Dn0xXpSUtXJBTxxy1BZZFZkhQR64&#10;9TEs3kf/ABvp/wB44t75yR2RWRAU+hVHGoG34H+39p4JRLNomJDfxENT/B/Py/Z0ms7mSWQ21KTk&#10;f2jIdJ4duRQEmhH2HrLBkmjSoZ6vQ5uEhq6eDxmnF2M0ksR12BAH6QLkc3+uAJY+oKv+Dadfq/oQ&#10;fauUsP7CrAeYFBj8vX/P1eQ38aDQrMakVVSFOfkKU8ieHTrSZKnrKUpNUo58ZlcLJL4CqEqDKmi2&#10;q1hGAb2tf826ZbhEAtqYG5axvzYm9vxx7ajk8EtI9FoDgZrw9K58/l0md7q3/VNEccVwaj+HGOOf&#10;y6cYJFrDLPC71v22hIUq4YRHTI40sgki1engelubgE/T36RXjkVPKNDEFgpsbgggf1/xJ9sW9zb3&#10;MbsY6MAwFR6giv8Aq/Z1Zb223G2AmtirpVRUg4YmrHiMVrQ5oKAdPH2U9NTQVCRSSSRGNoKp1jZW&#10;1zXeJHX0PqN4lQNccXsb++3k8Z0E/r4Atc3IP9of1/x93ggWQaoz8GeI/wAv+Tp1obd417qFOAz/&#10;AJeoUbVFSJaiakcsoV5JrGNJRFIDI32oF1C/Q25P9Pz7wo0gPj9ViRwbAnUOeBz/AK3Hu00UTssz&#10;NlQSOJyDjPDy9adVlUyXcMhAoopWoyamgPy4A1oKcT09lqf7KeWGGlBlQRTS0rOEijWQEtqOm5AI&#10;1Kjav9t7lCMKty+hr+kM6qZCBcccfT839lclyyMaxmQedAaL/q+zpLdrcJI0s8LPEvEqRRfnUH/B&#10;1wgH30kUVO6RIIlUolPPOIogdEkTTnWrahyrKTp/r+PcCR5BIAys6owYgX5FtX0/x/1vZlAqyxBk&#10;opYHzGPL86fmetHw9Z+iI1NSlWDAEjBJyD/qHEU6UFPT42njlKVQpp3iEcMkgkVCS/gYliABpSxs&#10;SCfxz7krPrUxSAqgBKek/U/QAAcn2yI0ikV7ejMT3dw8vtIp/q4nrVnaC6kZ0CtIMM2pACflUinT&#10;DksJULFJWpVSCQaYGEZl0KhcBql5VaQaL/0Iax9N/eKLUdSxDixDkleUJ9QKkixP+PtbcNbMBNO1&#10;G8gATpIwDgEYpXGPz6vNPFCNEzBiKhaD+zOe6oFCK1NFJ/b1h8OQhaGCrijkjbxTIVkeM1M5VZA6&#10;1JuXjUkKvFwRZuAfeaYBv2hGUdGY6v1H/A6l9pYLiYapFfUrAA+Qp+dP8vn0WE7uriS1k8RXwaHR&#10;Tz/ER/qr1gx2NpKN1ydXV080VZFH46W0aAyK2l4jCL+Ox+pPDfW/NvfofMkrJ5vGCpRvzdCouq/6&#10;9/dLuO0dFuHTWTwpxDAkCv5jpb9Paxnxd1RpWNDQNXSfImhNQBn/AGepEtar0MkNPRM327rUxaj4&#10;4iSQwndWtrWIWJVbkgG1zYe8ckaCT0v5A1tZawCE/QAsRz7VwzBoSrxlT5ECtftoMD7enoYGuWLW&#10;dudC5rg4+z4v5dY4Zco8IaV4KVqdnNNTxPURVE6qB5JtAQlwL+lf9iL+8cjQm3pDD6m3rX0tZjpX&#10;/W+o59sETCoUGoH2HI+fDB/4rozhM4bTCtCnr2keea0oPPyrx6UGIpskv7tRVmndmREDqsEjCWFX&#10;gi+4dXFyTdIpF0kn1fU24hIy8YjY6ZBe2q2kfQix+tvfjMUtz9QMD5V458q/Lz6Q3TXpcNPHWNTx&#10;wQCfsqPz6mMte0uRkKJ93QTNGx8YiWrZV1RzJIB6S1yGCxgGwv8AQe87OEuviklSwDEGxHIs3H1H&#10;+H19pTGz0bWAOOK/kP8Ai+m7m1neZXkuPDFQdIr+zUKr+daD1p1Foh52abz4+gyl5BAK2nV4yzRN&#10;JUQorhVSS36SG03tY349xGGt0svHP0urC1rXvYEf19r4yEikjnYYpTNcZ9K08v8AB0/cRy6WjmcU&#10;QA4dXw1aVox9PP8A4tyVpKSFaiAyyvMWSd50BppGexDQi2uKVQboDw1+f0j31USozBDIPJpZfEqs&#10;rL6rckcW/wBj7KRbEL4/h9hyG1L+2la/y/ydFdnFA8LzrCSq/jqAK+ukkNj7OhC2pBkKaGo8Esix&#10;JPBLJUSxmpo5h4WJipy4RUqFJ4LMAW/JA9x3kUBbyL+FtJqMh4+iX4t9Qf8AYe9rFK5YRo3yK00/&#10;7bzP/F9P2sUrsw8Jyxp4bJQp518QDPpT/bdKqjp4WaSR6bVqaeecQao4YPHMyqNOkmKZk0MqkaWv&#10;za3viwgKahNpBBIu41D8gXH4P0/3v3V5ruF/AmUE1AJHD8qmuBn19OqyS3UEphnGqQmjBVbT+QYV&#10;4f7HTnQUjV2QWrosVO4jRzFF/DqtkqDyfNKui0bxkX9RCufoT+Ikml5ApaQWFgFNtYb9LA2N+Pbv&#10;iyxRkquonyNMft/1fs6XQuYQJJFDDjkAkflkj9nSnxNIiRNJGcdCgnlMlY8U8n28kbuZ4GMBDREO&#10;Sv8Aa1WuLAc81ukoQQtIqlT+6U0uOARHY8Efi/vWjxYDJJIIiQfhU1BzTVQZ+YH5dWld7hGeOZYA&#10;QdPhoQa+RkquR5nTXHDPWGarp2SKWOopqkyVAg1UlVKxpHWQ2M33CBisn0Ogvp/2FveCrZogrpG2&#10;tgdURAa2ggDVpYC5B+tzb21Z67omB3BCUoxHxV+1ScU+XEdbsFu2bQsisRSrEKNXpho24Z9P8yrx&#10;FLjkaSSonhip6iZ3hrKWqlpzSFkLStSytHqKag4+3KDyWuSFCk41k1RRgworFtTN+/qH+qsbnn/G&#10;/vz2tyLosGOlQaAUoaeXljy4DpW53Br5kuJG8MIVoBFoNRwoADQ1/hHHp6NXiaaPIKmSmmWqENOi&#10;zfwtrpyKeqmi8L3jLEFlsbDgj3nkaLygpIbrYqpV49ZI5Pksfz+GPtpBNFEY2XDfFwx6UzU1zw9P&#10;z6QW8C2dqY4gHdidQxgeQFeNanhX5+XTBRQVFZSJPUoshZHgiqYainrzTxJOdUUmNm8ShSrLaVLL&#10;+ObW94ZqnTJErWSTTrPqLXAW2o2PI/3r25b2kTW5ABKtjzHpw4U/l1RmubWH6oRFlqK4pmuRmlP9&#10;VOnejoq+VcjV0hiq6eB3o0dKKmhcGep8i0zFYy6ycL6r3a1gT7wxLqCMXd21uXUEg6L+g6ntf829&#10;1lfQxj8LSppQ4NaeoH5eXV9xvpGOoQ+CkgArUHVQZwpJFK+Yz5dKOuVU+5MVdQ0rPR08MbTQVQip&#10;69kRa9VFCbQvqWNnBux0gMFuNWOVpEBkGlyG0vBIighFN0bkj/YED22kcDyCCftVshtJ4+lQDQ/b&#10;Tpmxhiuj9JJVI6avEUEjUeKlgDQ+oOelDQM08QjpTURSxURMeTxualnppKiSIU9XEtHOh1aB+tNR&#10;K3IJ1e+NzErvqKtVFUADvYmO9l54vz7XXDLPpijUUirQ4FS1PI0/h9fPqyW4+q8C2JYR8PLjT1p6&#10;DpmxkCzVNPHO0tTFhov4lVtUUdM8tHTGIM02qlkaQQESKbMmpebgG9sqyFWu3klLIh0uF9FxZgAR&#10;Y8W+hPsvljmZS2UUH1Bz8tPD1HTs8c00ZMhMKqxB7tWpgaGlCaZ/l04RUWIniho6GXEwSpU1ztLQ&#10;x1lOKlI6iOamkrmmlvZGDK3kVSeSABYe+KODI9/QCmpA6aV4H19P5H5497d/0AFyRip45+3/AD9M&#10;rAjQN9QxIBAU1J41qPOnlxp1JlwzQillT9wmoY1z4nJPNIvIDU4ikUosblgUsS17gm5F8colkikV&#10;akj0llVHEEsX9NJ+hH459oWkt47lFaOpJzUGlfPgD51z0W3O2ukqrBaGSnxMT2mnmaHV0t8Cy0yr&#10;WPjoI1gnjp3qa9Is1S5SnUBIZKqmkaOQSqnq0qNI/J9wlgqgI5NcaR6iJGLiaQm4ISTQb2+tv6c+&#10;zKOW3lrEdTN+EUIApxpUfZWvA09ej+GSE2xtpFeRwKqlNKrTjQmgPlWp9Pn1OyOSw0E9bEtLK9To&#10;M1O9On8OpFimXTHWU0MisiS3upUEhwfSDpNqwP5vFNBW/EPJmvlpmo8dvTbs6SGmqFanrKmmlpoZ&#10;JGtpF2OnWDa/J/r7pypJZxczNGY2SeWMgd6EFUlbVgMSAARg5pQAYPWPHuhbXEW7bXfW6SaneRSK&#10;x6Qo0GgoakccZ6vP/k5IIN8dhhfuildsKKZHlqPuKdo6bPUQjSnkKo3pMz3R1Gm/p9J50/6maoWV&#10;KaaJWemWIgBh+9AxKvICDzp+oP595GWksBi+LDV8j8qeXV7eKAoZ0agkLV/okUIHqK9X/e8WRRYo&#10;5IYm8yI4kgcEanjLCN0te/pNj/rfT3Zrp/C8VQNYoCMDj+zy6vZOXImlGlzhh5VpWvpnr3tP+Qkp&#10;9VAa5b/UNxzx7StMrjUx7vT/AFY6Ngi6ajJ9Ove32KeOWJkknpzKQqRVMRAD8AqtVETqZrcarcH/&#10;AA93+pLgRxippwJGrA4DNAPOhpjFK9Fssbo+tENBUlWr+eg/CB50JGMceve4Uss8U8VPW000yHSk&#10;MsauJQx/S0U1vUP8D7RyTkOEdaKan4lpj1oen40geIy2rhDklSRp/MVx+XXveLIY0REVDpLCgbQZ&#10;5Z1WS99La1jPB+pK3/qB7q5LAPG1U9Fr+XzI/wAnHpy0vDLWJGVz/CoND6UJGR8/Tj173wjp4GUS&#10;R1TVKkFLQw1CK4/xeQjn/E+3lWnbSh+Zz+zz628ksb6Hj8M/NhUfkDXr3trraMU95Ke935eBgGaz&#10;EX9DHm39efZfcw+HV1Oo1/1cel1vOXOmU8PP/V69e9wkpWMJlsUuCQ3qZx+dFvx7SeEpUuPi8ulD&#10;TfqBB173gtGUHlD/AEtexLBrfm3+P19pTSpB4/LpzuDEjj173wikaNCjKshLehwCCQDp+p4+o+vt&#10;kTsQa4p1aRQSHGOve+bsAjM7FSEHptfUfqTdbj3pEqdRwD/l6oq6m7eHXvbTIxYg3FyDYFgBcfnn&#10;23LSM8cdL0oF697jOV1AvqP1seToJB/p9b/T3ZGUpVcnp9TpTHHr3uTCoUEKCT+ogX4P5v8A0/1/&#10;akUK18umXLE1br3twp5CGJsA9jcLpKciwvfk3/w9q0JiIaPI/Z5dJZlqcnr3t0Y+YAjQNIA5B4YC&#10;/AH+v7u8kkgPi/D6/wCrPSL+yJB889e9vOKpDWFkiCmdQVCgHWygH1Wa39PZhbRqUxw9fTovv5/p&#10;8v8ADjPp1722ZPD1FPKXaJ9LLq0tbk3NzYn+n+HtBcxRwsdXD1Gf8FelNnuEUqUVqkGmP8/XvaXq&#10;aRi2oJYEkH6CxsTY8+yS5h1fD/xf7ejy3uAFoT172yzQt6lW+oHm1rj/AFje/wDvHsslty69vl0a&#10;xuDTUeve4jwyXuf6D8g39obiCQNQjp8MpOD173x0lLh1FrX/AMb/ANkgj20i6UOsdbDgjj1737yM&#10;qqzXJLDSb/SzC5HvSsQlDxr1vTrGkde9uwqXWaOOSX9mZC0huVsjG6+ocg/n6f4ezaG6eKUBsLSv&#10;2/LovaFSjOo7lOPmcde9vtPXjWkxWJVl1RSoSeBIfotj9bc3HsU216CfEXyBx0Vy2w06VJNMj8uv&#10;e3bHVL62jp/3Eha1/wDAW0MdX0uLfX2c2V2sr6FPxHP2+gx/g9ekV3CNAMpoW8vn6D1+wde9qOOt&#10;1RExOCWQhIwCWV0ILAN/xv2I7W+ampQSAcitKH+Vfy6JpLWj9+ACK5/yde9v1HVxy04pchAtUj38&#10;ivYlEvcKr82+v4Ps0eK13FSu4EMK1FMH7Cf8/RRdW8iTme0fQVyONCfs/wA/XveVtrJoZ8BXDQGP&#10;+46dv3Ch/UFl+jAf2b8+wzfcuTxAy2ZL+uM0/Pptd+JfTusR1H/RBwB+wZz68Ove+sVRGnmYVsLU&#10;ccYfy+YyAngfQKCT/tv8fZMpEVXK0K8a8fXr243HixqYHEhPCnl8qk4697Wn30MkcFPBUNSUcXE0&#10;kofXWqfooBBKr+LEA/19sTTRs7V7tXAj8H+foNfSurvPLH4kj/CARSP8+B/Lr3vBHX+Iu9RKPt1n&#10;EtHD9ATp0oupfqo0k+r+vty1lGseHggULHNeOf59ONaa1RYFo5FHY/bx/Ovl6de9yI8jDCZB5fJU&#10;VAKs9yAFLBmZ0/qfpcfj2eCVygaPjUYrwHrXh6ftr0zJaSOMLRF4D/BTr3tX7dzMLV8lFWp5KSuV&#10;EdQbFV+npP4IPs1R/qIRbuwWvxE5oPLhX+XQf3rbZDarc2raZIqmvXvYl022jjazSqjwygeKp4WN&#10;FkNw5BP5tYc+0YgitJEibFc1ocH0/mfl0GGvjf2qSg5NajOCPL+dfTr3sxvVm0HyFfRAPopBNES5&#10;VmLM5KFTpva3+Ps4CJhITq/2ft69bSFe8gaq8KddMdIJ/oL+9wz+Uls+swkudyJp3gpH6/qqCNJC&#10;oYM+Yxkyarm/qUH/AA4t7wE/vSN1tV9neUtnZv1Jd5kmUUOVgs50Y8KChnTjk6scDTI/7l9wl77m&#10;b7cfGYrAKzj4R4l0mlftbwXI+Sk+YrRn/MW3kmQ7QwW16SVZBjdu5asrysqgpLU5HHw00UicGxVX&#10;P9Ljnm3savnUHj27k7i37TgC/GkKxU2HvnF7SSRvNHn8/nw66Lzlaknrn8EaZkzdL6LWlWy3WwUu&#10;hFh+OLe9YGhZj2uQPp9/Io5+t3a3HvMGZlbbT/q9ei9UDy6jwr1eC3FIf+WR/wB6597SvwnB/u3i&#10;wfqaeM2twCU9P+3+nvDr3SIErlfKv7P9j/Y6MY0pJgYp1Q187lZ9yVfoVlMzgX0HlXBY2P8Ahce7&#10;PwQIENhcgWNv8b+8TtyqZyD0bRKSAD0UvrpVFOxCqPWv4H+qHvGW9PBKt+dP+2/1vZUhKvXiPn09&#10;4Yr0OdVQx1NMgU6ZABYLcC1ha4It79q5Gph/X6X/AON396diFJUdV8M+XXGixKGRNbsAtyAR9LfT&#10;ggm/9Ofea/kK6PVY2P1H4sPr7QKSrVfH/F/LqwUoM9Kx4VWnZIzrUK2ljYEnQ1+G/wAT7lrfm17X&#10;J/4p7M7f4R0x+LPRfd46TWyAabGYm1hyLGxt7wyGxP1/3n/C3Pt9xVerUrw6i4DSrrewADfTkfQ6&#10;fp/T/ePfaXbm5P8Ahybc/X2wQFxjrTUHSgqZGbSB+kOCCBf6A2J/PvhOCALfS/8Arcf4j3UFTXrc&#10;ZB49TsYHdxyRq4LGy+m5Uk2/HuIo0ryfyfrcmw5H+9e7RuzTU6ckA1Y6UeepIYMVIykMSjRhTz6d&#10;DP8AS1vwf99x7D3sqRTgq0g8Wb8H6CJT9P8Ab+5W5MVvGQedP8p6K7qNiCAM9FixKad9Ul1AtU07&#10;fQfpub/7wPerP895FOayJU3DTPbg8nXf8+8/fbkMLFFPEAdFU6ERUIyOtkj4yqRsLGm1v8nj/wCt&#10;YX2RfpklqwH/AGteL/Tj6e5lkb9MZ6Dc7Cn+r16H3N/8ApP+Ct/vXuwfA808R5+ic2P4X8+yOUuC&#10;SM49eiZ1JNf9XDotOcCGpkBsBqc/T+jf4e1lDYtZW4NgODz/ALf2wpk0h3xTj0mEUoSrD18+kNXC&#10;MB1AD2BseOPTe/t6pUe3AP8AsCPpa4Hu0kyVya/t6oWyOktVIDq4Av8A4Dnn6H2p6JL/AJJ555PF&#10;73b/AHr2la4KmgGD8vsx/h4/L5da1U+VeHSIy0S+MsdIbS3HB/H+H+HtX0EAbxi5HP15v/r3/wAP&#10;bK3coPD/AAf4P+K69muOgqzsMKxSM1ifoBze5t9PYm4DBrVm7cgn/afyb3/r/sPdXvZAooM/6v8A&#10;V6f5H1gBprGeik9jbugwQmm8kcdgb3BuqhAv1tzzf2tput4a6nsacNrCk3Fjzfn8c+2V3F1bvNKf&#10;n/gr/q9eliIsbVH+r/D0WeL5ZU+2ckBHkF9LEG0iqbpYWIIt/rX/ANt7Cjcnx8p6/wAjLTKWc3AV&#10;CLG/FiD9Tb2sTfWiYAE0Hrn/AGaDoxhkGkE9G560/mA4pIqeKqycIYWDh51BA4FzpFuTwP6/X2Hy&#10;fHDxS/8AAUAFiB6eP8RYH/bj6+zW35gLVzwof9X+qnS6q0qOhvyHz2201KHXLU2or/ZnU3H+wB/3&#10;n2qKL4/pGEIprevk+M3sGPJBPt5eY5EZgxxTGfl/n6bdUzXoItwfPHBShguVgBAN1EyAgafSLaeb&#10;/Ww9rrG9JxRBQ0QGmw/SeT+bgHg/09pJeZJKmgrX/V5j9vDoqloH7P8AMegK3H84MZJraPLRksfq&#10;sqAKwAP5Fz/sL+4u4/j7j8nSSo9KpOk8FAbk3uD9f9t7SPv8khBPnx/1H/Z63G+kkHh+XTx1b/MP&#10;ixGVWKbMIY1lVrtKP0iyqBYDm4/Nv9e3PsinaHwopcrPPLT45WsSTaFWFiQRzp9qoN+piXz4dLUk&#10;jZaGlT1bf1b86tg7mx1N99laMSsihmadBzb6epufp+PZdE+C9TTzlo8ewAYkEQDgg3/p7Nl3hKD/&#10;AFf6v5dKkihoCTToel+UfWDRh1zdCeCf+BUVjb+ljf2N+xPirksNNDemkVVZeTEf9h9G9obnc1cH&#10;z6pJ4SZrx6QO7Plv13S0kvhzVCzaHtoqFPIH9bW9nb2b0i0FPGs0ag2WwaNgSGFgOPp/t/YF3aZp&#10;CSgOOPyp/q9Oi+WfIA8v9X+Doie//m5tuirJFiycIUk6CJ1NyCbtwL/6/tcV/TNOsLHxKCALWVye&#10;Pr9OPYd1zcaE0+zpoXGrjnpH7c+b+HraxIBlYXMhAUayL86R9VH9f99+C1di9ex4pJ2ChSim1gbE&#10;2NuD/X2tgmc0BHHrznXQgfb1YF1D25BvGKF45S4cgcMDx+bkD/evZSslG9NUyIDa7ccfgHm3+9ez&#10;cI7LU8B8+mnBJx0bSkmjmiR/9Uo+gI5t7xprIF/zaw/r7qCxwD/PrQVj1lbSv4B/pwPfIRPqP155&#10;t9P9h78wbBJ620bCh646lt9B/rW95WhkAPpP6b3/AKcf09+1KAKHqwOih8+uF+f8L/7xf3FaZ47X&#10;b6cjk/7G497VzkEdW8f5dZhGG+nH+x/r/r++46sk3DE3/oeOfwfemLZBHTZlJxTrxhtzc/7f2601&#10;SSwBPNvbLKBQ9U+fUaSO4IsOfzb6+1jjKgC3qAuBfk/W1jf/AHj2ywBHqP8AJ09GVr3ZHp0nK+A3&#10;b0m4ZgDYfS/9Pa5o8rFEo1yJyLAn8gcfQe2HTW3atOnCEkNI10/n0jqvGyvqsC39bcH+gPvPVZ+m&#10;C2Dp9Pr/AIWt7YWzl8QsRivr/s9KFhVQCePXVNipQttJBsL3H+3+ntnfPwLqIdTx/ieF+vt02s3k&#10;v8x/q/1ftdwOnRMSWADFv+ST/sbe4jbmiF7EEk/hrf7Gx49urblANQpj7f8AB028iKM8eswwTuTY&#10;kqL2upH+tc29x5NyoR9b/W92/H+wPu4Q1/1f5umPqPTrIu3yPqCefwP+Kj3g/vBq/SeBbm5/P+x9&#10;uLEtCWPV43GS/n69c2woUgFSD9L/AE/w59zKXOnyAahb/G5/N/r9fdZIQy4/zf6s9blCSLQU6wS4&#10;hQpIU3/qfUf9sfaopMorAH6n+n4a/wCfaNo69px0l0VOg4/2OmGpx7LfgH+hsLi54F/brDUKbafq&#10;SLg88f4X9u6Sfi4f6uPStUqQTgDphnpylxY/W4/40PbtSOupWawuWJ/pz+Lj/be2pVOQvy/y9emT&#10;UOwV6aqgHTbkH/Y/1H59qWnkiCDm1vwf9bn2kqVPSZHMb1pX/Vw6S9ZTzSPxzx/xJ946qZWACMCQ&#10;T9L8cj6/6/uyk8COPV3nY1+fWSho2RtTgiwB+o54sT7TxaQScfTnm55H1/5F7c4jPHpgsWyelSFi&#10;8f4Nrf74395fMwH6r2/FiDx/tXtxVxw4/wCrh0shSi58+oTxpqGlL2Jt6f68ce/fdEiwsb/2rm/+&#10;+/Puojqc46qsRMlTgdZGgCAsPqByOR/vFvfJZSQCfxxa/wBbce/EBTppx684WNtJyDXriEBW4PP9&#10;Of8AinufH45Fsx+q2Fjfn8Aj6e2DVTUdJqCuB1Dl8qMCD9CP94PsGu19l0+dxNWvgVy0DiwuTwLH&#10;k/8AEezbbbnQwJNP9npTENSGvQmbD3G9NPHTyu2kuANRsObkj3rq/LbqaXC5PI1EVMQuuRlshFh6&#10;jb6j/b+5U2G5DKM+f+bog3G3AOof6v8AV/m6MTG6yIrqbhgCP9j7qpziyUdTJEVYBXP1/wABb3IM&#10;ADqD0GpKI/d1z9pSesb8m3H+P0vwfZhFbg9F7zlSacOve2qSsP1vz/gSP979rktxwHSZpmbh173g&#10;aqv/AIX/AKm9/bywHy6bLE8eve4klQ1mBt/gP8L8c+3RGKgjpNM/cCp697gtO1+P+J9vKmOmfEbz&#10;PXveLyMfySfe9B6b1k8T173ljduOf999fdSPI9WUmtOve3ila9rn8j/X9pJhTpSjCo697fqYkkAX&#10;P+98W9lVyMdGiNqGOve1NSoxUWJN+P8AAf4key6QqBQ9KIkOrV172+wQsSpsTxfk/n2jkZNOD0sV&#10;TTr3t8pYn/x/H+NrWv7QXDr0rRTXr3t/hjY2AP4H4+nsskYDJ6MIEdcnr3tyihfgE/7Hj/YD2kkl&#10;Q/6v59L1Vq8Ove3eCna/INrXvx/X6e0kkoA7Tnp5Y9Qr173LWk45B/x5v/sOD7YM4Pw9LkjFe3r3&#10;uXHCAoAv9Ppax4/xPtpm1tVun44u6rf5/wDB1724wxAj8/69re2JDTt6e0kceve27wr979T/AMXm&#10;35/55+/tTq/R/wCbf/WXpNT9b/m5/wBYuve//9Sz3WVkCMpBUXF1v9ODq/1/xY+zZIddmTDIDXHE&#10;4rwp/s/7PSq7htLyMzxzoqP2gqaNU5wTUeR8uqf54kSraulhcFpHWVUeIxzkfu2jBUepdYDWX/Wt&#10;7yysFfVYDWRpv9OAL8f7f2xaRSGIQOala1I8/wDD/m6qLNo7NI4GDstakeeSQf8AP869cah4ptc9&#10;KxEa+EvCQkrxmSUxMGbTf+zcf762IPcsxW5DW9JvxYn6kf7f2rIoqwqQMVz+Q9ek09vEJkjYqGZN&#10;RDV08QMAUNc4qft6hV1DII5Kk1UkSGMRIJIGTSzMDdyrHiwP0t7kkyMoCAc+m35Uk2Jsv/E+2Fa3&#10;SWsxOM1HnwI4163bvt9vJouTQLmqYB4HGqv2cekg9EgeYSpM2pGdGcuBJ430HSCAbcce+UVlFlBd&#10;itnVyLXJ/Bt7cuZvFzMQi17SoP8AnP8Axf8AJ+8JmoZCIlZqoVVmqtDxAP8APA6b6rHzrIzmORVV&#10;lkiMQ5VGU+h2Ivq5/Btx9L++mHJYkqbW0jleP8fexONKxRgFRkGmf2ftH2Z6W28SRgZ1qacQQOOa&#10;Kcj8z/LrnFRVegM1NPJebUPK66xdS1gGXj/D3ysV0WYtqUMx/wBiPTb+l/bcsiSI4IAoaD9hz+zq&#10;kk1reQSxXKiiNRQKjND6/Kvp1xx6n70yNSokgcxiOQW0qb3ZnZWQkWtYr/vXvhKjte36CBbTfULL&#10;9SCTx7pbT28Sq0h788eBzjy6K7ERWxV0JGnV217aFic4rXz4/wAun2FJqiWpgp6ZJZFkEjTMFkgZ&#10;SbmCnkRUs/P9LD8AW94pYSFAQljrBNif0gWP5/r/AE9u213qkZ5SAukgV9cEemaA/wA/yM1lkuHY&#10;vIEUg6WI/FUcCKZpX8q9OVPVqESWqxU8VTFD6FanSXWfKQQjlbFLAXDA/wBffC6IAjOwPIsQpPJv&#10;9SD7fImmcyRKGGOBamBSvEen7evLHI118Ku4pUhn04AoQA4HClfKteuxAb/cTUUMatKWMkZiCQiU&#10;m1PNTxhdVweCP0/7D34rGVAV2/SXDXBItx9L/wCNre0xu5FnBdVOo0NQf9Xl+fWr95HuFeYAAMK0&#10;FAcH1J6f6THVJhqJpEdUpHWCKGFVgWXzHyRRzAI3kYBWbX9LA/k+48XjfWZSyNGG9bX1mx41cHj/&#10;AA9qL8/TKktuoAkIBxihwaUI9K1z9nSq7ubHQGiUAjh6E+mPmOnalbJzypjVnORphIj09HRyq1ND&#10;UNGkgZfKwXUT6JCqrcXU/wBfeRJlThwzALZeFJD2v9D7RyWlzNSWFtIFS3pT8vX7T/PpBNYi4jFz&#10;4nh1414U+Xz+09Z2ipEaemMdKKmplTREss9KGS480Ukskdri1/SSP9f3weRLLwySgXBuFJN7gerj&#10;26Ks5GGTh9tBkcfXpMlrIkj6GEkYFc5BAFTwp51H+qvWSjxdfCKiVvHLRPO7GKCmkmWk8jqDNamO&#10;tiqgc+Nb/UXPJxvMdDAl2Z7aradTFf8AU3Fh79FG5nUaVCjgDWh9fPP2Hq1ql7c3I8UosUWVVtWk&#10;k4NRqGr7D/n6d6fF0KHyxPDGsN28wWQwUSS8w/dIHSWQHktyLHj3wjdWN1LFkF/13025u4YfQe1d&#10;zbssoIAo1AfIZoO2mK+Xnnj0pmkhWRzIkZlAJLEEK2MBQpAwtF88ip6jPLPBjJkr1hSKWWbwotGf&#10;JUvGP2hFNDIWtLYFQfoCLm4v7ymdeHIC21BgTxf+o0j6cf19lkdkDI8YrTiCDmtfP/iv2noljtbw&#10;xSLDEgQnUWGrUPsOqnH1B6c5UrEp4Iklkq5G+3SMLAGWGn03KATuT5Bf1aVb6fQe4akl5XBJElrA&#10;aPUwXgHT7PNH+KxJIqhgTXjw1fb6fMgfZ0qV43jVUQEJx48Bx4+fH/UadYKv7dKmKnSWVVoV5qC9&#10;SwjhkAlmEcdUn+rL6rx2+ukEWvMRSsesMSzG+k+r6ccWNx/sD7LJZBJIYaACnlj/AD/4OPSd5o5H&#10;8JTSvp02zWWoheeOPxUjGPyRqIwRLZoi4aMq2r83Xj8e8okhm1rIzeULdF1eNCFSy6yb6j/gCPbX&#10;0t1aRoyCsZNGLDUcnNKU0+gJBHn1Z7W9TwqdkVaSue9mqeFBTQNJCgsCPPh1FkaTzirpaenEEbso&#10;+1iV2imkk1FgHAAQMSWHP5sR7hyoxNwyrY3ZSQAQeUX88j2Y2s1of0nANcLmhr9uPX+fRhLJGkIj&#10;tBqpxqWH7dBWv59OsL1UCNKkFdUao1CyrTNU2MChKup8bWJikJGgKeB9b++KkS6SV0BDdWBPJVue&#10;f8SPpbn8+2r22WAskdSSO6p4Aj9vw/P7MU6pDDcGGUuKJIpApXhpIOWYn188fZ05UFdU0aa2mhqI&#10;6lFhFGIEJVZgXWQxMpVVUtcyeUMpvawHvOIx6SQdS/QxhgT+eS3HtPHJGkZVn7fMGlPP5f5/P7en&#10;rRnhipDMNCfEkmVoeFKaTih8/TqBkKutqJqlKWnAFW+tjPPH6NItIVFOb6bfp/p+SffczMxZ2Uhj&#10;w41FbC31A55tz7ajZIwqRdwHw/M+QPqK4pwzTrcV1EkqagCFI06RWprUDurXPlwPDrLiaMajBPU2&#10;hBLiY0aVRUBtblTIym3BBtfjgc+8AkAQ+i2rSqsCSlgDcauTc3/B9+kDyMqs4XTXUCAGzSgFAMYP&#10;Gv8AhqxMlzczozTIqAklWAEhrSg7dIoKeY8/t6U0OPjFVJIgrKsmN5KfQqJMZmJ/ymekY6GjUWFg&#10;oIH0Nz7js8sjgnRZVIBU+piB+Sb8ji/HPt4xwRppjZjqyQSKD7MDH5n7erm28R2htAdAfUQfl5fZ&#10;0+UUNJQ00yTUdTHMs0LMZaSQQ09KWJmMqowJSUE6QP0/Vrjj3ikd4QrSKr6mJJDf2gRYAN+bEey4&#10;FJiyRPpK04kjiD6fYf8AJ0rTbYpKqr6HFMMxAH2BSp+2tflTPQnYrF01UYvtaaspYJKVY6aMUEFR&#10;KIDdmqKgq5BU82Zrt/ituYksv6GKawSLhpEAKt+QAB9PyD78iSPKYVIJUE4DHP21p8q+VeiWGGeX&#10;dpNvSRdSjyjkJ1AfxliP9tTpc4zG0sFJVOs8uNMzCOGWKikWXVTDUVqacvIx1kegoAOfofp75B1A&#10;CsjsGBYL6GC6LWs31/Pt+JBcFyDTTQZrUnNeB+Qp+dejNNviuWkaF9PhUBLE1YkNWtKDFPIDjmvk&#10;n8jTVVI0MsFXSxymeWEzwGqpo51rOBqpZYymsMPUR/X8e8M8snpCRSNcg2CrcKfodIsSLfW3t+EI&#10;xIlIp8uOPKpr9ny61ZxXLTFJ2i8MGnbUEj/TMxAJ4AkUHpx6nYzD0MPmc5ClpTGsqyT1lVUPBLUK&#10;CZAKhUtFIp5UOGv+FPvygF0aYsitq1sYmuvIOngn/Y+2JuxW+kjo3+mHD9g/1fnS85kVmg2+Il6+&#10;cqcBWvADhXHTpDM7UjUv8Qo68UwpPs6alqJEhqGlhdTVKk6A67k2BIt9SDcW7dVUOxuVDApIp0Jo&#10;HJvGbkE2/wBh7SJOJgFikHinBUgmh4U1AgEeVfs634Ukqj6WdddO6NkZmB/h1qVUn0NKfl0709HW&#10;UtTRQ1GEnFGaWdZkkejlrJpnUhKmGoWMqRHw7RG9/p7xrK7MzRMkkYfi7GwLAktpFubC3u2mRITJ&#10;dGjMTQjBGn7a08j0nhtma3W6mqJKmtPKlOHHj51rwA9azKvFYmOWgxv2OVoaoYxGqono46mSpEjx&#10;QwU33iAO662Y21em4W4Ia/br5fK/HkU8hP0n62ZC/H+vb2otJpI4xEjVU5q3+Xh/kr8ulP1sc0Is&#10;GlNCa91KV+dAMH9vr59MtYKXH1eKgqKWaOhniMRjkLQ1tLULYzRVKUupyLj9ryg6fpb+uBtUQLlk&#10;RdNjdSWDE2ADAng3P+t79RZWYSA1FKelf2f6uHTGqFw0MitVPhONJ9aY+Q8/PpS0ktNXLQ0VFDWV&#10;xlrZCq09UYTNQpEZHNVRzqgaaOwBbjVc/wBAffaKREXdVdrOSxY6tJ5XR+OPx7LZJXaYRRmgVsjy&#10;J9T51r0jkuJFYW9oxRK1ZABpLeZONVSa1z+XSulp4vMypPWUUdUmMShjXGIv2zqg80VUGvrDgHyK&#10;CFU/qBt74sgQIgV3GrXJqKyJYfg8i3IBA9vs2gUY8fT5cOP29K7ScoWaYAcApFQa+Xmfs6hUU1Vm&#10;KqrrxNjKSSnp3pMUsX3OLrmMyASzxBIpQ6KrmMueApF0B5PAWl1Sq8f+cdfE4kLqFP00EWH+tf3d&#10;hojS2ZWyoNaDJI41rw+dK9WRdweRrO8hdUpr1hQASc/EZD2+nbX8+p15KKseeogYsEj8ddSVtEuP&#10;aKVLhWm1BnDGxD6ATwdIvb32oZkLu0BDMVUh2B/2oKOefpxfn2mbwh+mQTkcCPLh/P8AwftTXc8E&#10;UiWyq7VNTSmCKU8qZr/LqY8lQtcIqODLU1TT0OucVeNiqKWc1iWikqZlZAVIV9EukGM8qSTxxlJM&#10;chu4K2F1IMdiPqCeAPx/xPt8k+IpQU/Zn7f8v+odGgu54tKwnQr8R5+tDX+fUXBU9PDLSUsq4+oS&#10;pFTM8NUKqnyMc6EJrSD/ADssjMPIslgGU30+22IhmmOlQtgGXSy3sTpYf1vzyPa3w4w6ynzrx4Ct&#10;M+X7ejBCsOl3JYyA/FQ04VpQCn5+mOlnlHyEePx+OWqmeRKnzwTJU09VKdQVp6WUFW8QjsoMUiqG&#10;v6QbG1fH81LFjM/CPthdNSwxEm1ciQZLqBBm4ERri3pIkP5ufyfZVtlpb2/M8F9qjDsky4rq+P7S&#10;NWM4pxoOoG93fFhn2meGnhi5dAfmVqfz7MY9aj0uO/k67lq6LvTcO3qoQin3F1/mayjaKkFMr1NF&#10;XUE9bEo0/wC69ACKrWVeBfg+9MOOoi81MHqmiiiZtIqQdSAnTpjdb3B0/Q/7x7yBtpEMI0CtMY/L&#10;j8+iNon8J2VKlsdvy8yPXPl1sn+5LwU0/miFdEk7sj0kgAEeo21owBJGrlRYWvb8X9uv+sAqo2rI&#10;p60qTX50H+DplZZogkhhJUVDjz+37Rj8q9e9pmqaoMbqziRqaQRyRBArPc+rRY88fn2kIYEuFAp/&#10;vX+b+XRzAIiwdF0hsg14fb1736jq6xqZf20gi1RsGeOIkgEFFawL3/H+Pu4uZUQlgKHzoKj5V6tc&#10;QQiWtSxNamp9M0HDPXvaifPVsUemSmp54XAvE1EDIABbVG7eoH/Ee/GaBlCoApHAkn+eafy6JBtV&#10;ozAxuyMDx1ED8xwP7Ove+JzFCKeWIUzg1KopgqmLwowA0siG+k2/rf8A4n220sayBpmFfRaivz6t&#10;+7rlpg5kHYTlME8eJ8x/k697T0tVlAywLjYpoT6YgYkVdK88tYH6e05lZpC8bBK/6Y/5adHEdtYl&#10;TKZmjfzyxz+3/DXr3vM9A9ZTo7fc0U6H1RWSWmWMcgBlbUB+B7VeCspBZicDgclvPBX7Txr02Ltb&#10;ecoCJFIwanWT5mlAPmR9vHr3uLJjBrkRqr7SQReXx1RdY5QvFo2jPN/x7beyf8LYp+Y+Z+XT4vAA&#10;HVdYJp28Vr5mtcde9sc0k0SaPGttICuCXDD8jVxz/sPZK8LK+ljXjkf5Pl0ZxJG0mGqc/wDF9e94&#10;6dnJjdgdLawVX9K3bV6Qf9f8+00cQjk1ZI+fVpKAFRx6974zzctcEoDp/wAf03UX/wBb2pDqHJPw&#10;5/2OtRxnSB59e9tZa4dASATcH82/3w9oZYxIxLH7OHD9nRggpRmGeve5VPFLJYOFKk/7cDn+vtVb&#10;RLIhVRn5dMTNEtSpNeve3FqEeK6BlNy2rV6Rxb9K2P8At/b7QtDER8/PpEtz3UPXvflpUCliWuPq&#10;wa1/6e9xalYAntP+brTzd1B173kiD6yq203+nJb/AF739qYmRpOquUC6m49e9qbEs6VEbK5jeJl0&#10;Mv8At+bEX/w59nkcQIpGNVfLoo3AK8LKw1Ajh172aHa208f2NQnH+OOLcHjY0hkZQmRkRb/bgqAF&#10;c86L8G1vrb3dNvE5MKMA4GrT5+lM/YeoR3bd73la8E8RJtyaso4qD6cfTr3sJ909YZPEVNXRVVM0&#10;LwyOPG1PLFKuhrHVqAv+fpb2S3Vp9K4ZlNc8SD/Klf59DnZudbG+gS4iJ7vPUCP2ca/5evewprtv&#10;S0yuvhuP7R8bCx/PN7+y57ccdDEHNRT9nDoc2m8RTU0sa+XXvaKq6GaOXS6EAG6ekqF/2JP+9+yq&#10;a1AlDitB6/P8uhNBdxulUPXvcOeFjFYLz9L/AE9sTwM0elRg+fn0qilAaoPXvbaadyFUEnkEAgiw&#10;BHA9omtHX59LRMteve5UcQkmbyKbqrj9QF9Ka10hr/4+3o4UkbStdX+r5fb007BR+n59e9z4ZR4S&#10;XFuG0n0izoPJH6T/ALb/AGB9mcBfQCBRagV+0jpHLH+oFXiSP5kA9e9vNJXeImdRHpq4VSZNN7hU&#10;DujG/wBfVcEW+vs9s5o4WEjfhY0/wV+3pBcWuthE1aoxIPpmleHy+Y697VGGj+0pqiudfMsptjQz&#10;X1lrarD8Ffo1/wA+xRYYjGrH+z0Rbg31EyWq9rL/AGlPL0/b172/41gV1ygXfU1iGBUarWNz/h7M&#10;o66irGlP8HRPfJ3lIzhcde9r/D46CaSOpOpIUlHN9LyW5CoPrz9D7OTuBNuyo1WIp+Xn0EtyvZUj&#10;aHDEjz8vn172r63bVVuOkrzSlRkoP38edKxpPHToGkpZNIuSy2CH+v1vcewrudgk9sJYa+IBkYoa&#10;8Dwrg1r8qDHmHrberfZ54Dcf2LYfOQSaKw8sH4sHFKUyT72X+fIVNLKyzKWqY5GDvIGVImQ6SgSS&#10;zEg/1t7CJ/TGmoBPBeOPt/1f5pcjsoJErEQEPACjEj11DH8uve+ostO+sySLL/h9QrW9J03/AN4H&#10;sytgq5fA+Xr/AD629hEowKde9zIK6SVnYyOz6ebvayA/Qaj/ALb2tSVdNYzX/N0mlto1XSAOve1h&#10;haw+VKgOWEajQGcHWRz/AGbfn/H2qSYHurSuP2dBzc7WqGFhQNx9f9X5de9m+2NQPvjBUdHCokra&#10;CdXmj48stFICEOo3sIZAobi5VuP6+xEYheWSS41KMHyI+fzrT5dRZGlrtm9Sw3R0xyDtP4ajjTHE&#10;8f29e92q/FLpR8pW0sVatgqxTTCdmjgjWIiZ5WdbgIFQ2Yhfr+fZ/s9rbWkZu7ypAHHGn51xXoO8&#10;27zBtcYeEaiSR2/yA+eekD2HuyLaW3K7JaiZljMdNHGqyTzVEv7UEdPCSC7lyAFFyfe1r/Lc3Nsb&#10;cG2ewcbtSroqo7PmwWDnqqUJaveZao5CoiJuzRJJBHGrE2JH+ItyJ/vSuZW3695HtbCM/SxrurM4&#10;BCNLXbyunNP7KQHIrxINMdZafcQ5X3bab7mvfd5BWS/TbfCU/gjVr9iKCgBbWhag49a9fy12Pvfa&#10;/ZOW31v41NJUbyxG3KrAYurqTPLiaCrnyUmQx9QRZRKGoqaR44yQgcK3PPtIfPCX/cDkwLafHLYn&#10;/aQ4/wCI94ee0kRXw388f4OuhEys1adGR+Bcqz5yAi+nWjD8Hnx3+vvWBxpJ7Y/1q9mH+vqY2/3j&#10;3mC5/wB1ZY9JoFBanV3Dc0jD/m0f9697T3wnVv7vY02BJpIeLXHC2H5/1x/j7w790SCWPoT/AKv8&#10;vy6MAaNpHVCfzvnWPc1VFc+qaXixvd5FDEH6fQke7OIl1QqP6f1HNv8AY+8WdzhImJ9ejGN/TolP&#10;X+4okhLKVHqFw4bizKeFNvrx78adv8b3/wALEf737JiuccOnvFHQ8wbqhKRqQlwi3NnNwAB9b/X3&#10;0YAOWVgP9dR/sOfbRV2wtCevCXyB6do9zUUV9ZOkgrctb6m9uVA954Yhe634ta5WwIP+HujRSHDf&#10;5eqSSMcHqFW7wo0VxGwGlbqCQRcLq/Fri/8AQ39z+bD9It9bW5PtfbWhC+fSRnAOOgI3JuqOasaR&#10;mjBDm9gwVjze9yTf+vP+8+8WkN9R9Dx9bkf4e3Jrd1+E/wCr/V/q4dXElePXHDbmhBDenkm3DWP1&#10;HpF+fz+ffWlQLfm/PH/FQfbAgkY1PW6+ZPT7LuWBb2RGGr6sGueOTduPeN01AAf7bjjn6/j3owFS&#10;SerKwGenKg3RCBHbxoefw3p9ZF7jj8/09w2hdQPpbVe545+tr+3oI1aTp0lSSenTL7nj/h0vrVlC&#10;8BiQLaWI44/5F7DHslbYCvNrDxSsB/UiIf8AG/cr8orouYxx8j+3/iukczFzXoDtr5IZDfNKV0aG&#10;ngCaQbka3DG5J+nq/H/G9WH58nTlq4j8VBP+35955e3UjG1X/S/4KdFd7iM/Z/l62ZfjZGE2FjQC&#10;f+A8f1t/T/D2RPpiqtWR6bWLAm9/68+5iZkEXec9BC54H16HfLprpJB/tLf7z7sFwVaftYQGH6Vv&#10;9T9F/HsokKipfH+f/N0hIqKjou+coGNU5UE3ZuD+Re5tYe1jT1TagOLen/Xt/gb8e0yzRmOpPr/h&#10;6uEUx1z59JCrxf1GnS1j9RZSSt+bD/b+3+mqn4sf8DcH/YfT/iPbfiRNn/N0wUWtOkrW4101BlH+&#10;wB5H50n2oKOtZWANz9Bfngn/AI170yKyVXhx/wBX59aeNStP2f6vt6R2RxwZSGsTY2/H4+huPa2x&#10;dYxdLE2N7j6/j+ntKYwDn8v29NRwmtW8ugm3LjAsMw4spBJvz9B/QezKbBVZBHr/AAFNzxY6ypPs&#10;vuuNF86/4OrsacOqqvlNUz0GNrpIXKumsHTfmx+oH9f6ezCU0tEiKrhbBRYgXN/yTp/qBf21Dtlz&#10;KhkXJrSnl8qfnjqgm8KhY8eqCex9+5ukzNUitP4/JLpKAlifLc6v6Dj+nvjJUY5n0sV4I9P0AHH1&#10;F/8Ab39mMey3Ri1BeI4/t/1efTqTFhVeB6Q9J2xuamkCw1NZGBp4Ci9uGJPHB/2PvGzY39R8fP0J&#10;C2Fx6T9f+N+9Js90DpVTj0/4rpQt4oGmvDpRnuTdk0dnrKw+n0g2A5/oBb/efcepqcdFyumzjn62&#10;HFrKVP8Atzb2Y2WyXUnay/D/AJ65rT8uHVXvRQ56TuR7U3a59FRVnWCCObXItZWXm5/1z7jDJ0YH&#10;1RvxYX/P1vrt7WnluYHAp/q+RPRdNeKudXSfn7E3dKAJHrLG9w5kOr6f1HvicrR6lUiOxIHJIP1/&#10;JF7/AF/334seW5tBNDgHhT/Yp/q/Ng3r01Kaj/V8+sdJvrdsUyyQmpUmRCCodSbEErq/xPturFxl&#10;Tw8cLfX+yx+p5+v/ABPtKmwSrkA/y/1f6s9U/eOa5FPToe9qfIrsXAKhhyFfCyn9N5VUfUXAW/tn&#10;OPw17/b05/5B5B/HKn29+45fmD+X+Uf5+lS7oAtGJ6FOn+XnaRVE/ila4+gvLVFm1fS4+nP0t75C&#10;nxMRW0EIvf6Lfn/Hn3aPYJmBFSf9X2de/eKsMkj7afy6iZL5Q9mVsZEtbVm4cHUZfVrsD6QObfX2&#10;80M1KLiNY1KElQBYXvfkn8cD6H21d7AsYGutGArwr/g8vn/n6Ya6d2JU4PQP5juffldMZaipqzZn&#10;0r+7YAkm5P8Avdre8uVmjFM0jaQdP4JH4sRyf9f8+w3PZQwM0aDHzA/yD7PL5efWlmk1hQeNf9XH&#10;oeuhNybs3FuDHCSoqCXkj1KxcWDubL6iT+Pz7JN3DlaZlqELKfSFvx/X/H/YD2ga3VO4D5/6v8P7&#10;OjmAkrkcOtqb4b4XLx4uheoEnpRRquRqGkG7KRb6E3t7IhmZaWSqcmQGxP0Nv7XP19v0mC0jXHTj&#10;8cdWr4qN0pl1gjgW/wAf99x7aUqoo+V0Hn8m5v8A7A+2zGDVHNPs6ukavWp6ddDnmx/4r/t/eF8p&#10;EpAuOL/776+/fTIfX9o6fFAKdchC/Jt9bXuf6e+D5eDSbsBcWNr/AE+n492S1kc0AqAcdJpTqah8&#10;uveAr/jfk/n8+2WavSUsAw/IANr8/X8+3TbSJkDj9vTOkHPUtEsAACfpf/Yfi/uGagJchiDzb/ex&#10;9PelWraG/PrVBw6yaD/vv+J9y4Mi91Gof4kXuP8AH629viBVr8/XremnWGWK4+n0+lvz7U1LkXAA&#10;UsbgH6kH/XHPtE8DVJpj+XW6CnUGWGNiNQv/ALa/+39zzk6oAgEgf4Akf7Hk+2hFkUr1tA5YaesH&#10;2kBNyo/2N7f63HuHLW1TXuW55vc25/NvakKKcOHS6pA7uuaU0CHhU5P9CeD+Bce8avUsf1uCfrz/&#10;AL1f207DzGB0kearUXgOsuiIfRR/sFA/4j3nWlqX5Ba/9b/S/wDTn3UyCornppiWOT1wMka8Frf0&#10;/wAP9sPclaKX8vJcf7UAD/t/bbS14Ko/1fn1qpHl1w88X+q9+MMsZJLEAX4ubnjj8+9Vqv8Aq/zd&#10;eqeuxIjEAcn/AFveankYPx/Q/wBf+K+6ZIoT/qr16p4164zRoym6j/fD2scbLJxySB/r2HAt7akW&#10;or05SoNekvWIlzwLm97/AJ5+vtWUkjki5Nhb/fc+2w2kU6fjkYCnSYrIUIa1gbm1wP8AEe3yOqVN&#10;J9QN/wAn0n8X490YsajrzSvTH+XpjeiEhYcEWP0sT/UX4PtzhrmksA3HAHAJ5P8AiT7aK8T0mpQ1&#10;9em6egWP1EXH+8D82PHudGWcnUxNrG1+Dz9D/h7qacPXrYALUPTewCX0gDnTf82HuQAPqfr/AK1/&#10;dTXy68RnHUbWQSCTa/0FrfX8++/tjKDZLg8/W1+b/wBfexJp6urshB64tUon6mKgf4nix494UoNL&#10;fpNgbWJH5/wX/efb5aoz0uBNK9cJMkmk+sv/ALC3+349y2oiFvYcAengD/e/egV/b59UCgE+ZPUN&#10;ckS1ri3PHqHFuOfeOOMobcizc39tS0GOmJh3CnUvzCVL3/3u97fS/vNVUMVbSPHIAQyMvPH1+vP/&#10;ABHtsTNCwA/1Y6vEaGnWOiq5KaqMymRTHItgttJAfSD9P9v7rF+XvT0eYxORqYKXW4ilYNYE8Bvo&#10;VH559jfl7cPwOaGvTd1CJIyejT7Lza5PHxIWu6oosbX+n9B71qe5tmT4DM1iGFkEcjfgiwB9zPtd&#10;x4kY6BV9blWJHHpb+y2VSkXFyCByD+Pz7FEBr0HZFbUVPXvbS6G97m4+n+x9r1YBSKdMkVUr173H&#10;cFeTz/rn/inu4IPSRg/4j/xXXvcV3J/3x93UVPTDHz697xe3OHVePXvfMKTx/vv9t7oWz1YDr3uT&#10;HEx/H/GvbbOK56uozU9e9utNGVA+uongfj6+0craifTp2JGdq/h8/wDV9vXvaloYjfkfXk/7x7Kp&#10;3DPQeXRpFheve1rQwjji44/oPZPM5PRnbL29e9qumpQxX08aR+bnn+nsmmmopz59Lo4xpyfPr3t+&#10;pqO9gBzf/X/3n2WyT06Mobb8XXvaipqAWBI5t9Lj6ceyyW4Pn0cQ22oUI697doqJRwL3/wBcfT2k&#10;aZ6d3Sxbc1yOve5iUvIJBFh/h/vF7+2mkX16fEOkUHXvcgU2n8N/vv8AYe2/HXq4Ude9+0BD9Of8&#10;femmJ4cOrAACnXvfNWIP5PH0/wBj7b7iajrePPr3tn8o+9+h/wCLz/T/ALN+3sx0nwf+bf8A1l6b&#10;0Q+NxPx/L/fXXvf/1bOtbv5JA9yLAjgeN+fTqNrj/WPs2FqLRo0f4XFQOIIoKGgrTyBqPPo2O1Wt&#10;pIkUY1KG4AE+RoaAH/B1Uq9XTVaJSfYRx1NLJJHNWkTCbIRu36tMzMokVR6SoF1U3OqwPm8c7qrs&#10;ylV1BRypZRYqGjvxf36KW6tV1W6atVeNOBJzRqcB/q8ukCw7hbAokdFqaVIGCSeBII4+g64JQRUd&#10;NWNem8BqFhMhjkVo0cmeJxFOq82IJZbi/wDr295GCqqaCCTYsgIFrj8Fvyf6X+ntmOV2mYyDC49f&#10;Menp0kWSae5bxkqEwTxocYxU/n/sdRxTvUJPBKhCS3+2rJlZVqAQbB0tcpwTcD6ge+llKIrGQA2v&#10;pL6rG1hqtf8A1/r7u0sE7mJY6/OlOP8Al8unjdWF430ggLFOLaCPnXIHDrFNtaU1LF1mmUvOEbwe&#10;uQIxLCGN2Vyo5AIH49+8jFxygZrahcLYHn9RsP8AH24yeGlTUoOHnnywM/L08uPSn9OOKsbHQowc&#10;k/ZTiB9tBw6ix42B4ZgsVSZYmPj4mOsKdJL+Rn4F+Ra4NvfInS4tcj/g6n86uV9popzJjUAfsP2c&#10;fz/1U6TWu4vK+kTAasU0k54fFSmftx051mKU4yWWelcMIjeRFdASENtCmzGwsCQB/sPclX1eqw5B&#10;tYfi/wDtPPussLrSMHgQc/7P+r/IolS6kk+kKABW1VquSMca549IWnjSmaph0SAAxoysZSyMU1Ft&#10;Rdwf99z+PeB3ZbHjQTp5P0B/ofp/X27HEHc1GRTH/F/YPn6enRkkChzJMtCPIj0/z0/n8+lHDT0x&#10;pBDEaiOTwvIrRG938hJZkUFgfxcgH/YWPvj5A14/JqIIb0oVLH6AavoB+Pr7blVk/XWLB7TUgged&#10;aV449P2DpLPECfrIoCgOMspGc4FeOONMcPPp2p8c1opJpXpwsLtEr1U2oWUh18aoSQx9QBAAtYkc&#10;e8STlp3V0kTRpvzEAbKCCC5/1uB7elVI7JdDDNRweuSRTtFPkCfzPTUdyXJjRYgxFKlXDfLIGmvp&#10;n0r1MmwlooaiCoo6x6pEYRm83hAura4hazEgn6/X6gfT31qjd2CtbVf6rc/11Age0/gSIuqT/DX/&#10;AC9WjtJUSr5+RI/bx6c9VRTQRTvA7pStGl4SIdQDafA3ksCbXa9jwPfTGQem9kZbWUXJA+pYD/if&#10;969qIxFLh6llOTUgD0Ar/k+fnwWW1tYzI2tO9DRmOADxFK0r5fDXPzr1gVaWlR6uKKJp0qGql8yw&#10;JqYgALG4IY2A5IU8/wC8+SMquqymQk6VIANxxci/P+xHuxc6jEpOg/F6D9mfl/k6LJrgCb6daso4&#10;4J/yf8V1Gr6+nnmjd5DGkMEbCZXklEiyAOUilqY9KkEH6Mv9PefxyFWZo4fNJ6SAeV1elSCOPpY8&#10;e2tVtbUCO5jjyDQ0NO44IDYaozx9Djq7hJNMdZkiQggqAEPmar8dK1BFM5pgjpnGSauqkhhnn+xM&#10;ajTUMwnZ45CGR5AzAXsQh1fpIt/T3hkIi16wquoF7/quOW/3w9spNPdSKUXtBJBFBUUoPy+3oqt4&#10;bsOV0sU1kg+o+zjT/VTpX0mNoZoIY4KueqNWgTxIjPTwITpX9wCwKta45J/APPuJFWoNUZQHWGQS&#10;oArAHkXv/vj7NrywklKS66UoQprQkUxjGafz6Wy7Zc3d0HEgVQV0owNCQBg/In+R6kjbs8Ec9TCJ&#10;GFIiVFRTzN5VVWvFUmIEByBqBNh6b/0U2yqKctIzyvqI9CuPTdT9SAP6/wBT7L51ndQEC0ByVOfs&#10;yc/YB0ouI7+WBY9EaopIYxmh4cCCakfYOpcNVlaKKmhp8WppjZ6mZYlaRkqVuiRzm5Vm/wBUBx+b&#10;e8blZCFAQWOshfQDpHJFv6+1FrPJbxkmpDVAJzmpHD5H/V59M28NvEDHC2XxXSxoTitKeXGnXdTj&#10;WjmNTKatW0RQNpcSSBZyZUhmkIsDGp1a/pb6E/nySOhtYICSByW9JHJufp/h7aMUTSGeVSzjOPP/&#10;AIvz8ukU6eBKUngLkfjrSv2CoP7R1IrI46yipqajyCz0iqGqHkpo4HWoU2DNoDmUIfq6MD+PfjEi&#10;yMC3PBR7nkldWkBbf630/Hu8l7JJbqyihNaqeAAJH2Vp/h6UR3ksKCOBCBJggkfZknB/PgMeXXCg&#10;imARVjR4IlAnhihVrAyeNaoNUBnGpjqF2+psLcD3xRomRkd2HIAKgXYm97l+D7ZSG48QTIgIr51I&#10;HClNOQf83Tn0e4LL48ESv6hqsB9mgk/LP+erxlhJSywNFqMv27GWOSVYxFZRG0Y8Vx9Px9P9fn3m&#10;AijRA5VmBBVW8dyms3UsOP8AD3u5Zri9ZhVe3Jo1AdIzQ9xx0y8d/LfVZTEFWg0h9IY5Hac5wTUc&#10;a/LpM0KZBqJmoopDBVVFRGzUzysqVBAijKhlFiLrYG1zyODf3wNWS/gUEE3JASxt+NUgFj/sD7cT&#10;bAsX1jfCKUNRn/a/EPzGf8CcQEt4sgoCaFqjJ/0oOpaf0gK1+R6mNQlYvPLMtkDI4ab1wuVDHwiR&#10;nBdrgtqKrx+fxxd9J0qrXPp1s+rWDYEN/h/S/wDsfbesf20jCnGgBGnz8h/g+zj0dja50CyySK6L&#10;QhRQFAM8fP1xU/n0447FSVMenTE5jswjSKGHxs5PiaGSVhdr8yRi7H+yCbe8M5dVMbPpVgGK6hYa&#10;bAem/wDvIHvds1vJKZo8tjyPz4mmMevRbLBaTXIoSWFc6W+XmB8un7F0UyNBUJRNP9pLWUsNXHp1&#10;t5g7a0cWDaRy0ZJa3IFgbR4DGI1W0sjIQLllQDi9nDW4/ofr/sfbF9LNHIXlKJr+RY5x+EHP8vM4&#10;69PBfJ4iQSRIgByVk8QCmTgZYDh0IZxD5OpJplEVO0cksjNTKyVCwsSJMfUsyyfkeaEj9P8AaUc+&#10;+2mZxMrelSy6VLoxYD66ePrz9b/j2VslvJMjrWorVhUelKjBPA+XTFobaORaBnccXOqg/wBqc/y6&#10;WNBiqrCUtIInpZjBRvGadKGpjEDyltcays8miJl9LK1nuQbEDiC7KwAQKzpZmU6QC4PAHHB9nAdo&#10;yxQ1X+KtKj7OP5Hz/Z0IUuJIzI2qtQRqGKin7R/n6zUVFP8AsyZU1dCtW0lNCmiqqXpIpQWbzSoS&#10;kkVyF9KlrX495NfAaZWVzYC+iVeRy3pPAF/p7ojRyHTGaHzyVJ/lQ+f2dF8cfjsY4DniaO0f+BTq&#10;/Ph5fKJUY2shk8eMnpq7E08LSK0dPU09RC0LErSOK5UuzFFKyKLC5594WURuxenlL/2HV1IKsNJd&#10;U1cD+o/4nj3sO76GjnAjQUZdDE09NRUVJ9R+3q1mTPc6kFYlGhmyRX7WClvtp+fT/TvHVUUlJBU0&#10;AmyLCdI6idacpW0sgqlFW8QIZlItG50n+yfQSw46WSRtLMTGBdSLquoXBUng3590kMLhZCdKNUA5&#10;BPDyGQMjj1qeG2kKtJRFJIVqULcK+Wr08upNPUTS4/7afGwTVNU61DzJVQvPend45FnB06XGkekH&#10;ldNhx7wySuQNfF10kl72H/INrcH/ABt7dt7KOJybajMvd6D1HHH8+n0iG0uyRmqr+Ypx/Pp3E7VK&#10;RpI9XBRSzlYYEoAGWVWEUhLTCQst/qAseoXtxyMgQ3SSN9MbC4JKN5BpAN1PI+g5t7b+oZ4ZLKZN&#10;T+Y40rXz4Z+R+3phJYooPAdGkmqTpFaCvDPw5+3yzx6hSw0UU8VfKsbPSzPTwPDHkqBKeohn84an&#10;EJBkjBkY6X5B5A598GT0vHIEUya5EJOm7H1AAj9Jtzzb2xHSOVJnGlY6Kw9AopX5n9p6YvXA8K6Z&#10;NEihVZKA0AFKmmCRT149KMVjVWqXCVFbkZJEp4ZXhjFSGjkGmVJo6wKZIkcaPICbm3N2F48aFbGZ&#10;l0yMAF8wcEm5HH5N/rb2vnuYSAlr3Lk1Ap6etOHkOtTNKiCK1GtaFgeB8q8aEUxSo+zh16aGsqFq&#10;3jhq6TIYukDFmwstLIFRljlKT04YIhRmKGSxP4v9PecSEBlLfUlIrQsykAWGrSCPp+T7J2VR+roN&#10;CcmuQeJpkHj8/Pj0w6Q3MCXFzbsumgqGpVhxOGBH7R0oZsa9Q1PGjeaop6aKvq6Z8xTw1IR9JLRx&#10;1x/UnOpV0Fjcge47aVdi4Cs6FCVbSSR9AOAR/wAT7URR6yXU6gPI1FP2kgn7M/yo/BbSkCRCWCkE&#10;KanT+12r+Xpny6c5ayc0FLQ0SVCU8Uy1qTyQQ18LRSALI7iG9hwNRJFgLmw599hUpXQzzsokXVEt&#10;2e+ocIY0/JFiLj8H2mafx7jTapqkStcgcPm1BT9v+Xp67uGvWEdpCTIoGo6gvlk5IqK1wK9SfBkM&#10;/t+t+2xlGaIVEUdfVGnSLTECH+++7AlkCI5eN44yLFwoPp98fNdgbBlBJGuHS1z/AKp+ef6gD25N&#10;byIwZhQt8VM0pQjI+0/5OmAk6kRyqR6kZpj5f5/s65YyCkalrYY6sxyx0sMNKlPm2qqKppzG6E0m&#10;NnCHSWC+Myta9/8AD35GZ4pI4oULg6gI2ZSq3teMMADf6m5/2A59tEhJ0jm4E0wc/wCr9nTjugmR&#10;Zm7Bg5FaftqOp1bRCCaHPT5qtp6aOkWnmlylFTVNPPMVH28NdVQh2jC8Kixhlt+lm4Jiq7x63Oli&#10;pW8Uo1Si1zpVxwqn8/72fauVPGHhwLIKea0pn+IVr9lB5EenSx0ivSttapMpNaMhXQP+agPd/paf&#10;0q+XTokdI32MVVUYx4a2KWSCqp2qaKlqgiKZKmCNw7VFREJCCzyA6St0U/UoHz4o0y/w7+RtM0FP&#10;WU42CMhKiSMtRHHRZBMgGCFgQ8QjLBwvNrWt7Ckxt7bmbbRNVGWWYVFaGka5NK8TmhzU56ib3W2m&#10;8tdqt5GutYiuFJUxtQEBlOStONRxFfUjjbj/ACsvLS9+9eNUHMwLLht5Y5aerig/h5qYttVUks1B&#10;Xwx+uGUhWWAyECySAm4HvRirMlFHrihiVyFaP95yxBVz6WYgfj6kcE+8kre48CAENU8aUPBgKHh5&#10;0/KnRJa2kpAeRuJrj0IGfP0x5jrZn9tNPkkY2noXkkT0RtBLOjBR/qAJCD/QXH+wHt6K8LN4qVQ/&#10;t48eAxWpxUHy6XSWjAaopQoOSGpmvzK/nx/b173Lq6iSRPLTwNHwoczowmNh+WYm5/1vdpblzQih&#10;P2U/1fb0nhjVW0ySBvShFP5cOve40aTylJUQIoVWYSsqqxCgi7X/AK/T2hk8WRT4RofzP248/wAu&#10;nW8NKx1zwFASf8H+r7Ove5CT1dQ6inDTuxFxF+lbfVS97f7c+66JhHqk7j5Y/wAIPTEkMUYLTdoH&#10;r/m697c4qWKcyLkJ4qGZANB/W2tSFIkCG3Iv9b883/PtTHb+NGDKBwyKgf4T/g+zpJLO8IBtEMqn&#10;j5f4acP9jr3uBVYuNSQ81arRgMkhj1RSIw4dXQnj3WSGONNav/h6Vw3srICAtD5cCPka+fXvcVYY&#10;mieRaieNY9MUzxuX0sfSrFZioUE/0cf0t+PdlczBdMmkgYrXOPQevT5mfxApVSTUgHzH2DPD5Hr3&#10;vhIKiOMIcgKlbAKZlUmNCQVAY6gf+QW92Hik1LgetPP7Rx6uhhLahFoPnpJyfmMEfs697iPBULDO&#10;8setBpkEi2K/uNYkAf1P4t7TyKyIzCh/Nf8ABWvT6zRGUKjAHhSo8hw/Lr3uMKhEQKLXCjULfQ24&#10;9lxlZAXYUp/q+zpzw3Zuve2moeR+VOpTd+OBc3W3+w+vtGs3iOVP4qn/AFfs6XQhVojde9tqu5l8&#10;YBP6iefoBcj/AG/tB4sj3Ok/DTjXpeyLo1Vx172p8TpkXSWAY/Uarj639JB4/wAb+xJtq6qMcEfs&#10;4U6Ir8sjal8uve1I1OoU2dStvoQfrb8W/Hs0NtEwIDZPEZ6KElYt8+ve2uenMXIkHPIUgkWY/wCJ&#10;9oJ7aVEII/mPXpYsxY6WHXvcAziFyytyR9C45/xUcWHtIJJEbSoxTJ+eelax+IKEY6977irHRmPk&#10;1P6Ta5sBc/n/AFvZlBcSwuNJ4+dfl1qW3B4de9r7a/Zuf2nXw1mPqCyU7o5gntJGx/AFuQQQD9fZ&#10;nHdFnDsul8AEcacQPT16C298mbVvlq0NwulmxqWoYD/B69e92gdd9/8Ax6+QGPotr9yUf+jfe7Qx&#10;0tF2LQolRtutYAxpHuLHwjywux4FUqyAHTqAFz7MXnFwoW60tX0VtVPtA/MkE4wesXua/brnzkec&#10;7jyuVvbQEl4KFZlHqrcG8iwAJIqOsT+VLsg8otfxXCvf/m27G3P4DWH+I98u4PhRuPbWDXdmESn3&#10;TtGuQ1WO3NgZUyOKrqZ1MiyxVUGtfoLkajb82PpFZtpjjtxcWpqD6ev8/wCdPs6L+Vfd9JbwWF2/&#10;hTJ2sjAoykeqnP5064x1EUjtGGAmQAvC1llQH6Ep/Q/gjg/g+6990daZGikk1UrhVZuXChvSOQQT&#10;f/ePYYlswJNL4Ocfz+zrIbZOdLa4QAyCp+3/ADU6z+wprtuGEMpjKSAc3Fh/tj7LZoNI0r0O7TeP&#10;EIZSKde9pSXFGE8agf6Wuv8Ar6mP+8X90MDOtBw6EEd+smainXvbbLTmOVZGGpkAOkjgqGDEkcD/&#10;AA+v09pTDpGcfZ0tjn1roHn1730sNvKAl4nRZYmLj06RwlyfrdiD7VxRExiH0z1ZpO1GJ7hg9e9x&#10;4lneVKcfUspZbi63UC45/wAOT7vCjGfwj/q8unHKKnijr3taQZfX4aBVtTxWEOm2rUTd3/w1exFH&#10;eBGFuhqoIof9X+XoNSbfp1XVas3xZ697EbC/a1BBqSBSwprdyPUpHIA0c3P9CPYutRHcR1rkdA7c&#10;zPAxEVS7cBXr3tRVNZUTVcVTTfsY+nicwCK5jaz2UsV5v+OfZdMDasHi7tfn/sHP8uieG3iht2im&#10;OuZyNVfL14+X2de9mC2NE9ZJjFp7yTOIjKqAhrhA76gbe1u23S3srwDyNBjjwOD1EXMp8EzLJ8Iq&#10;B/kpx697Dv5FbBpabMvujCoDSVcxpMrHBfxU+XihjMk+hf7E2km30DKeeRcg5gsY4bo3FmtIwaEc&#10;QD/CCMH1qCR0Pfafmieaw/c9/wDHGoaMn8UTVoueJX14kHr3sp+qWCW0i2I/SFBQqALC8f8AZPsi&#10;LxlfDdiPPz/ydTgUSWMFfPr3t5p6hZYrjUjXayg8Ek3AuL/7z7URyRp2g5+z/Y6LpYzGSOPXva0w&#10;reJow63uwstxx/UA39mIKBcn/Ueg1uqh6kHPXvZvejNxJg9y4+q1Aw08yCdLuqzxSG00LMtvqPz+&#10;PZ7y7dMl0yTHsJqoJwfKlK449Qpzdau0figd3FfyB/Z+fXvdmHb/AMrU2riqPrHqqGfEzZrFUMu5&#10;txGMQ1cqVlKrjG46oB1+MH0PIpKtzyPYQ9wOcNxivJNksEZIyAGNKVNKlR5UHy49GPIHJ6b9EvMe&#10;+r4qw6hFFUUqvEmhI1EZAIB9K9IyPaNPWZlc5nWXI1FDUySYalcs9FjwGPiqxA/pNRY+l9Po+i88&#10;+79P5D2Syk2L7Ip6nU0Vbt6DKTGZl8qzR5iOCmP1+jJLIT/j9PfMf7+siScncrzzHu+tvFTzNBb2&#10;qP8As8KP7a48+s4Pu5XJHNO8WEfwJa2tf9MJJgB+wnPVVv8ANX29FW47rTNxRytW02SqsY+l1SH7&#10;OejnqiZQ1rtrUadP0Gq/49nL+ecgG3MgNK3EUt+BcfXkH/YG594t+0rFp0NTTrLCU0PSN+AtJ4cn&#10;T3XSwMQsbfhADwP9cf8AIvesDhSz9sA/X/Lm/P8AtbAe8vJnQbUY6935+h6QKwEv+r59XXycUzf8&#10;sif+Tb+9q74WWG2cWeB/k0Zv9OCAyn/be8O/cg/4w4P+rj0YREs3VA/8wBGbO1egeoztYiwNwxQ8&#10;n/Fl92ZUl/ChI/1Jax/NuR/vHvGvdpIxMRX1p0YKDj7Oq9tjY2ukgjKRuo8oL2Ki/ABBBP8AUf09&#10;uAkRhYWJHBH+P0+vsMOyoat59W0kcehvpcNknA0xliALAsi/0sykn/eB7xO0ZIH51fQn/YcH22lx&#10;pz5U8h1dQ/GnSh/upkJI7BHLA86mC3tcekvb/ePeRdBFr2/xJt/vHu0d0BJ1RtXnjpoyu08gtKDo&#10;ddIfUSy6h9Wvf88e+DEcAfn8fg8fj2fWsgYVPl01pIbPQAbqw1bHOWQu3r+nI4szE3/P+t748uAq&#10;C9vxwo5N73Pu00scbln/AMp8urKADqPWfCYjJS00MYUrbWSbrexkY6r8E8f4+/eNv98R7TfWR/Lp&#10;2vSlO16s/V5T/rxk/wDE+8bR2N2Nh/hf/iPfjeKeAqevD16cqHbVUpVQ0lgST9V+v14/HHvBqja4&#10;BJ4PpNx/hzq96jmZHDGn+r7Ortwz095Dbsz0Myjyg6GPLHn0kWsef9vx7DbsaK+AriBz4JLXIFyL&#10;aQb8fQe5F5au/wDGkFcGn+rHSCY6SekL19gDDvKhvqLLWRM2ogGyXaxDf0B/4p/hqofzAZLZjI24&#10;vMxt/jx/T3nd7bkfSpmuKf4Oiq7H6dfLrZx+OyGPYWNBUL+ynAt+F/w9kI6VJasT/U3Njz+CT9Pc&#10;zysCo9egrcHUK+df8g6HDJf8BX/1v+JHuwjAxgU0Z/2leSf8PZPPM7ih6RDhToC8zxUORybt+P6t&#10;9eR7WlGoufr9VF7/AEF/aZgFAH29OJ8NekhVuT9f9j/thz/xHtSUq3tf68Wv+NXtsgAUHXvPpI5C&#10;U6nNiLG1vr9LDn2pKSAOwP41Lf6cf1P/ABr3aJ9NdXpj/V/l4dUatSR5dIbLTELcf2bk8fTj2vsP&#10;SKCjMbWP+2/N+D7ZeY69K+fRe00isQPToF901rvDUEcjjmwFhYc2/wBh7G7A5iLHQq2tR6SB/iwB&#10;4N/pz/X2psLTxpdLjgRX5D1x8vTPTTyyEU/y9Vs997QrN1U01PBE7iXWEKpcajxf+v8Atv8AH3Ny&#10;fa1NRDQ80SkCx9dyCOPqB7lDYuVFnAZakH8v8JH+r9vSR2YjtP8Aq/PqvOu+D+a3TXSVCY9nM0rG&#10;T9gvYEXJUc8/T+ntIS93Ukd/8qT+1Y6xzb/XHsdryLBIdLGhwSPT9hp1TxJB216eKH+W1nJFB/hk&#10;putg/wBsQzE2I5PP5+hv7bpO96RSSKyMHn/dg5H+uB7f/qLbL2EV/Lh/P/V69WWRl86/6vs6VND/&#10;ACzs4+m+LnsQLk04tzbi4PB9t9R37RafVWQ8X/W4/wBf6+1NryLbK+qmDwpjPD1687uanV0oov5X&#10;uZlsP4XIdPJ1Uuo2LfUern/W9tE3f+O+n3sIIP8AZl/w+nBv7OYOSrVSSy1+2h6SuxPxdOsP8q7K&#10;yBS+KkseP+Aen6/Q8H3Af5CY5Sf8ui/BP7xuQPag8m2lMKB6cOtagBUcelBRfypsiNIOJlJJvf7Y&#10;i35+ur/kXuHJ8icaL2r1+v085A/B/PHtluT7YHvAFfkD8v5dN+Ix+Ogp+fSqo/5UuR9J/hknBPLR&#10;Sfm/6QrX/wBf3Dk+R2NXj+IL9D9Zhbn8fT/b+6f1QsviCj/eR5f6sV62HUiuOlVSfyqK4EGTFta4&#10;1D7Zzxc3B0m4/wBh7xRfIzHzSIor0PPAEob82uLD/ifdW5VtEQ6QP2Aft/4rrasmc5/Z/k6car+V&#10;bLFA/wDuLKWH6hCdWo3K8sb/ANfp7GvZHaVPmmUJUCTyEC2okc2ub2/1uPYH5i5c8GPWq0VQTXHl&#10;+f8AxfTnitp7eH+qvRJ+9fg7U7ChqZRjrFVuxeBja129BvYXtY/gexjzGbL4tnLfpQG4I/1v94t7&#10;gndbUW87aeDV/wBX8/8Ai+noGBPd0nPi91lHBuujpmplvDUhSSjlgS2pb3Fxb+t/zb3Xh3JuCVpZ&#10;0V29V7crYC/1ufZUiqG7jw6PbZiME/8AF9bXHxv2lBjsBQEQRpaJDwCpvoAIsR/XnkeyiVlZUSTO&#10;S1jqb6Eiw+o5FvbqhKkjgf8AZ+3pT516OXFCiIgtay2+nP8AvFvcISS3Hqb6/hj/AMQfenUUNM9e&#10;xx6kAJb6kf4f74e+TQu/JZrf4f4+6LWnAV6eWUkUA4deDhTb+v0/r7wPCyfVif8AX+v+8n3cN5U6&#10;bJ1NnrmGDcW5+vuFM2j/AGJP+v7uWNAK/wCr/N14mnWVV1H3BepaxF/x/X8f7H35UrkCnVK9ZAgH&#10;9T/r+3DH1AklUMbXtY2PH1vf3WRCoyP9X+r/AFHrdajPWGVbKdN/999PYn4unhkVRYcqpPIFuL+y&#10;yYk1qeH8+rAa6asU/n0nquZ47FR9Sb/4W/F/ajalgCX0re3AP5I+oHthFKnHDpTHDoNRwPz6aWqZ&#10;WJBLX/4r7gTRwRg34PJA+tj/ALH3YF3ei8Bjpudzq0DgT1KhZzySRwP9fn6e49OIyxbjSTwb/kXB&#10;P+Hv0qHgBnpLVSadSHd9Ngxv+f6/7z7eVC24Fhb8f7wPaeg/Pq/TcxJ+pv8A7176ZlvZSAf6H6/7&#10;b3ZEJHd09HGSO/roj8gED3waDzfi9vr+P9e1/eqFTjptk7qdZEn8Y+v+A4vf3mhx7XBVD/S978H6&#10;/n34jHeerpBqOfLrHJXj6ah/iAP+Ne1FQU/jADDkn8n6cW+ntPIwBpXqrLoOnpnq5S4ZgPoLf4/8&#10;j9qmFUVVNwOB/gPp+SfbRPl16p4dJqcuzMACefrxb3ynljABLCwA/wB6H59+QGlPX/Z69nrjFG5b&#10;hSOAL2vbix495aCrjMgAK/7H6k3H5H/E+/OrDjx6qcjHWKupXMbGxI/p9Of6W9qqOUaR6gQbG/8A&#10;hYe2gFA6vEVANeOeklLE4c3UggkEW/x9z6do3Yf2ufx/xX226sBXh1pkcVbpvqNQW44/rx/t7+1P&#10;RwxP9QDYcj/Ye0xLKOqKCT0kMjUSoXN/obD+h5t9Pc5qeIKSEH+txf6+7gk+eel2kFRU9MSV8xl0&#10;lvST/S1rcni3uDKi6bsdOni1rj8D8f7D3sghtKitf9npuRWQaEyG/wCL6eaeQtY/U/Ufi/H19sFU&#10;wFivHP8AqSOAOePbioxNTkfb69NiOXz/AMPSmo7OuknnSeLfS3A594o6j/e+Rzax5HuksLVFPLp5&#10;FYDu6miEAG/DE2/1xf8ANv8Ab39hZ2ftuHcGGq42jVzJDNe/15QgW+g/x9qtsnMUwqcA/wCr1+zp&#10;3ipB4dCTsbLmgqooGNgxRQOLEE/X/ff4e9c/5jdOvjshkKqOmYKzSSXVbiwHP0P9fc08v7h2KCf9&#10;X+HoO7lb8WHRi4ZVmjSRTcMAePdP+dxz0VXLC6adDkWPHHN/r7kq2lBAI8x/PoFXYAeg6ye0xKl7&#10;2/H44/J9mCMajotNQa9e9wJAfp7UoRx6pIgcfPr3uE0dyT/r/wCw/p7d6RsjKdJ6974iP6X/AKf8&#10;i97qetUbgOve8igL/wAT71TqyrTj1725RKpI55t7SOSOrUz1725U6qDyeQTx9f8AefaWVmpjpdHU&#10;gDy697UdKwBFiOFFv9hb2UkGpr0rSoWvz697VdBILqL/AFtbg+y6dWFejGFu2vXva0oSTa5/IsP9&#10;YD2RXIABp0dW9D172q6NRdb/AJP+3549kkzefRtDTT172poLXFh/vIP9PZe3nXo3iFEHXvbovC3F&#10;vrb6D/eL+0jDU3S1FDsFPXveVLA8/S39P9490kV9OlR0oa3p9vXvee4H1K/7a1veiBSvWmRFXUOv&#10;e4LvpUj8fU/n/Ye3I0DtXpOxBbHXveFJLm1rcf19qdOkV6oR17208/ff+Rn/AOV729RvA/5t/wDW&#10;XpLX9b/b/wDWLr3v/9azVnEZeJF0lyGYkMG1/nj6W5Ps3ET38MUjnES6RQ0xx+0nH2fIdHK2H1im&#10;UFioz8RH+Ag/6vXqqiCH7Srnr6qc1qyVMr6GFLVIlNZl4lZVkW1x6P1f4/UHypdWaS4+hNlS5sPo&#10;pUD+nvYcqoiT8j/qNeJ6a+oUKIFxQ0GSfP5k/wCr7OsVXUo2RjND4WQxLqhMtZHHCpa4nqYqlntx&#10;wPUB+eBb32sUbAVDGTw20oFHqZv9qH+tf8e/VkjJto6CXi1TQafOnzrT9vn03puYmNrZBdbtVyzB&#10;O2hrQ09aYofPrHPmZTPJjEgpZHLky1BiSrjiYn9tIZ+dK/U2Vyb/AE99SCJpGCKSlg1gpUWK3IK/&#10;65PtlJ1iRS5o5JBAII4kDI48BXostry7jfwywrqIJBDCmoj4gADjj6cM9O0NPmvtiXeJT41p4aib&#10;S1SJF/zbxvISwJAFrHn/AFre+kFOULGT9wiwTUFsb/q1Af0+g9vyz3SzeHEnaOJoSCPSlR/M/wCT&#10;qlxLdxXxgWN0iAqXCllIFBp0ihHGta+VKZHUWShrNMZnhApELkugWOovIrMkjrKGF2cHWf8AWsPf&#10;aU87sxX9Cc6i2otxe2pf9t9PaeW9giYACjkiopSn5Gp+eTx/Z0ve4soIY5LBB3Gh1Lpp3UJ01qDW&#10;pFSfXhjpweoxX2QWraWaWop5Y4Yo1BihKhon/VpUgsLsAT/jzf24RqGj1Mzq/wCkKCbfS/F+SLD+&#10;vtuW7eOfRpUoMkkGo8uNaVz6f5OjR2+nb6hVDRrklhUj5ihFDX+XQW1OIDPooKhBDI7TLURPTNHK&#10;kgCqFSnI0MhUgq1/9f34MXURAFAgazKpN21E3u3/ABH+t7bmcLcfVFiS9K1wKUAp+z7c1PSSLdWu&#10;pma4oeBrnhTHr5U6cKTFtQRPJUyQV8jzI8sUtW6OsKRaQAsLah/gCBf/AGPuN4lF1YamIIJKqD/r&#10;n6f737MT+qupiAgNceZ8hX9vT6ztcHWSqxfh9S3kPzFTw69/HK9GZqFKiKWGRdNNPUSmAU4vrMSH&#10;V6bkD+vP1H5xNGE0tqZtQADj9JsbC9h/hb6+9oBKzRMtAmaeYxWv8wenG/VQIIwjjiPP5H8xQ/n0&#10;7tlauSC8C0ys8nlljDoZWd1KskK1DgBLkm2gG5+p+vvK8Ho1SFVZD6SptrJ5C2NvaSOdXkEUI1V4&#10;1oaD1+f7ekEcEs1wLdCxU1qR+EDzJpTjQfn1khydRTTPoSokp62FDLBPTzmOieFxG5eZC63bkgKr&#10;N+bWuRjaJgQdLqlrXFwxX8gkXvf8e2VudbGOoJrj+EHy/wBnJz6dNWl5Hnb9Yko1dR+EHVgjgcef&#10;HNfyUcZpo6VpC/ln8YLwSGCVXlZtJaMSmMgKOFDKB/W/PvsaL+oSFV9K6mJBYfUnge1r/UNGNJUl&#10;uNB5eXmf9X7enLqdJJVhilXUDkoKGlPOtf8Ai+k54oFYhI6eAuXqGTRTp4kkYftRgak03FwDcj8H&#10;32rTkiYRxSIDca3ZWsrfQgHkf6/tBcwoA1pK8gYih0rUDUPLh6/lw6Lb24t0lazkubhWFMLHqHcA&#10;cEAV4/5OlJQjCoFWN4KSZmWW5jgnp5ShUswaS4V73soAuf6X9+8yyagVQMQQ5cFrX+gR7/8AEe0y&#10;Wt1bBSWcivbQgE/aKV4Z6TIL6GjxySPX4O9Qxpk6k01Ap8+PU6UUJdZYYoVVSGWOnASm8iMGM5jJ&#10;J1H6mxA94VJpwwaESXDWI/VYjUtr/k3sCfZizNd6T4hUgjj5UxmnEYyBT7ejBZDuEglScROxAIfO&#10;kjtqaU9K+tOo70tHW1LGCsaiil+3MwIPgmL6o6mwJtoBHkkFueffMPG6giPQxuosCzW/INj9fbYj&#10;aIkatVMmrUH8wc/6vTpKbeWyLxLMJsliTIEU19Kg16xTw1aVbI1YslG0UMyxrBCVVtIcSKFA/bAH&#10;0sTb6XPvAIWLs4KgtcMrhrHSvC6b/wCsPbyXsOlIpwQFIypBIyc1oeFfT9vSu3vZPCBEXafhdWBA&#10;NSK6qUND+ylPLp0rtUdHJDSLLUOkKS0zt44rNUIpluI1B8bNqK6hqCnmx4HUoLBLAAg+oqLGwBsR&#10;c+1EU6GaQq1UIxqySa/IAV/LPSmJ1qzXUhc07VbzPoKU/wAvTfjqX7SlQ1MfjnVWkhhXztSQnUpa&#10;5KksDf6Bhzzf8e+cGkSB5nAj1IQ6WJIAsQwa/PBt7L9wlna2+ksY/wBWjVB/pGo4U9R68eizcLl5&#10;4xbJbsriuRQGpyPI+oPT3FTU3m+4mklkjVWjelu8WkrIW8sOkoXQj9d+BzwD6vfUrKrySKxMWm3p&#10;AZvr9F4t9P8AD3q1edLZbaVP1K/MD/CDx+f8+rWc9ykS2hiZnY0BdmoKDJOkqf59cxQ02VngKNHF&#10;Ik3kVaiZxBdkjktOL6jGCTqOr0jn3jYh1QGJmJso+mr1cauRweebe1cdEm8ZJQFFCRWoFOIz9nr/&#10;AJOjIidjqtblUjjyKauK5YGrEkaq+fDz67WGWmWtpPuI4WKySSTssiU7lD5o4U+1YLNHcBojIvAP&#10;DAm/vk14kAAXzLe/1chb8Wufz+fe30TOGVmEJqBQijE0r5eXlj9p6K4bmwWXxE1GM1BYkdznGMcB&#10;5Y8/PpvoD9zPMlUrPHJ9u6rUIKZIZI4eUMlMtvVcEBrk/g/U+4JYyOzwmRnBFkKEx6lHHKn6e2Ta&#10;tE3hTUEZBzqGqmamlMken8urmDcbe4S1nZREwJ1GQaqGtarTjSuOPlXoXabJ0VNiqZ8nBS0suoRL&#10;PBAfIyMCojm+/Y+u3KtEAwNiOfcXRUGUS1St4+CvqNtYNiLL9R/t7e3pPpzAbWyc6vMilQKY8vPP&#10;7OHRl4LQx+BDKDPxOnhpPCtc1+wj7Dw6VNHlMRT05XGUtBJVu7RmCpol8dXBMocO88jftOoKnVEF&#10;Zj+bC3uTMBMqxqVjfiypdB+r6XJ5P+v7JIW+n1vJqkVakMxr5fIDh/g6b2+iSSXMqu4Oakgg48+3&#10;hj14dPVKZoKulnSGnEE8nhqIFplnCs6+JpY4L6tNjd2Vubc8e4Wp0NnVzpNkKOLjnm+oe7hkkUSw&#10;kL8jUjy4Uz/q+3p8QLLIZVKRj0IPz4Z8v8vS3aho5GlgiqKeqWeMNVSHHlNbJFJIpI1/qFrf0/w9&#10;4n1qWTxMdXqu7LcAccN/r/j6+1dNSr3gnyA+35+v+Dpt0Ek6gzJVSMLXORg5PHh1hxoonP3oqTTL&#10;SqaSVqWlr31PImovLBC2oER6j5ACgsCeOPea+rQjRkLoZtSqLWtxqZ/8f8PZexe3dnFa4x/l/wBj&#10;PRbI0tlNJPGNTEhdPyNa0/1fl1PpqSOqimeDJ0DsKr7VYa+sZJhMLuwiSiPqjK/7sVgQRyOOcQdF&#10;J1ksCrtYIU4B03jPNj7VMJlRI4gy1IJ1cOPnQDH51I/koufr1WGytUkiV3XVqINKnOqirVR5/Lzr&#10;15cemSasnBx0clNOtHQzUtZHWOZDA08cNTDK2qZCAPEzDUp+n099+gIsZqAkjuWYuxMhQEAEX49+&#10;DCSQukeogUA/DXgaAZzjz9OjDWtzKZI7fxfCGkY7Cx+I0/Ief+xilirYpZK18LJPiaSmjpx9pQrB&#10;FDV1MMk4jrqhpFPDXMdlJIJufp7ws9iQoExZ7CxS55tY8fT8e1BErRhJP0tP/F/4Okps5pCVn/QJ&#10;rXVw/Lh+VSestJRUgnSseeSOOOj1NDPTZC9NIYDqZAGYBgTcMbi4BIIuD5TEZCsxIDlV8ZBj0Fb+&#10;knn/AG/tmb6qOEfT+VTqNSWrT0p+X2+vRbB+9LQ+ARRFJpJ+JwePyx5Y8zx6d4YorR1VMjTz0kbV&#10;Inx9VQ1tOFdbPUwQVJW7sBYxsdR5sDa3voaUllCXDr6VDsRdb8aCxHIH0H9D9fdpVe4jRnzpA1af&#10;sHGtfP086/LozkWedFkYCRBQswGVxxbjU+vDPpw6x0kpgooTMFaiylTVzQscfS1QhmaUSyK6UMZD&#10;QveON3kCqkiBSgZSTHlZdaicyHReRSFDAXNgQOTx/T6+/RR6G/TyxGK5Hr/m+z/BqIm2bxVAKEUz&#10;/PpS0/3FXQzfwaHFQ008kNBkESoloamQRXWeOWpNgFfVeOTgEiwH495KcpKgkRQhVrgXkAJH9oAW&#10;AB+v5/x9p5xLbgW89G1V+Hy+3/V9nRffTS26pbxESROdRwKrXNCflWnr1zyqzfxCu01Ne8ENDTw1&#10;TVUeOqpPEW1mBBK7TO8Quqiyk24D3uOp/E93Y8s+nSzrZmXhlubH82BH/Ee9xI0Z0sCacQPnw9fP&#10;pZYXN3bv4UkYfTlqA4Brp8zk5r1kx75GHRSY5Y6anho1qaesbHVRqaeKVS8czw0x03GlnlSRCAo/&#10;Oo2wCRXSRJA8zObRo4Q6CfrpPH0F7c/k+7TDxD4kQCaRRj9nmaVz60HHy6MJIyJWu2pHrHzAA4io&#10;AJ+2g/Lp6pKCqxdVimpapaOkp5JayqqKKapVcijErFCaeUGMpIxTUrKDaNDcNqLeqI3jcOsZ0xwq&#10;oZagoSSLENpvzb6D2minmaCgdc4FK+Xnmn8vLoviu5Lq1CiZFYk/CHHCn8YH8q/ljp4xiYGraSiq&#10;zV+WrzLVdVS1+Ex+QigRZEkRqIObrEWAEnIIDekknjhFPL5TGTZowS4kRGUj+zyg/p9b+7z2gKI8&#10;3AgZXJrTJz/kp59bawX6Yz3A7aUDICWL+Z45rxx+2nWepXFLj558dDrirKxvsoY8lkaFqaMNeeBh&#10;UGykkjxeMDTYAG3vHOzpKJU1Am7eOAJKrr/seAv+x9vQpEiGJJA3CuolCPszk/4KDpRAbWaMQrKj&#10;af49cDL+1jrrTyApT59ZMdEuSpZIshihHGGWCnymRGqOCdgQwnMKl2lK/wBqxDf7T+Qc+QuJG5eg&#10;e58BLEPJm+st40qI1G0vmkTBzyQxmRSB+piOTbn6AfQJ7tbE7vaTWrGQRONVXRqeJRW4ZNKdopUe&#10;fp0APdLbZV5Numt3adYjE5InibSTIcUyxArSlA2ONa9WGfy+sqdu/I/qwqaZKWbeuOw1OsNdkKKM&#10;R5qCXFLNHiK4NGPKkiBhFY+lbsfUW0Askpp8pkozRKVFRLo8sbDSqSspVBwOLC/J95EWpDRhg2Vo&#10;tPkFUiv7T6dA60PjWUTCQghRUA/0VOcepNOtsP3gNU6qstJDFTOqgt4YwrNqBQtqNzz/AK/tSboo&#10;dEIGeOPPj/h6cEAYlJ2L19TX5+g697jCsd2Y1TSTXFh5ZCfV9Lgce0n1bIx+pACHApg1PDzI/l0+&#10;IFApEoWnp173mjStZE8dOssfEipHGJDYjUAUFyf8eP8AH3Z3uVoIgCuK5oc/P/VXplmt0J1tQjBJ&#10;NM8OPl8s9e94zLkqqV1Xy0mlf0mF4YlAH0Csvu7ySiZooxo4edanz6cEdlAgfD189Wqv29e94oUq&#10;llDVM1MbOQ+moDTWPpGpbf1txxb8/wBPe9MgYF9X5ggH516vI8BT9BHBOR20X9vpTr3t6ix1fLGR&#10;S1DTRC5aOZgXBJuDFIhH5/B4/wAPdWgllcl814eg/wBX29F8t5aJJWdApPmOH5jr3vqOiysPnDR1&#10;cJ9JeKQRy01WA+o6takc3B/qP639vRQyQyASxqwNcmtB6cCDxpTPnmvXnubCUrRlb0YVBTGKZB+X&#10;XvbJU0iVbFY4ZsfICdNmaWhMv5jWyErc88Nx/T3uYFs6WVj5fxD+L7Bw/wAvRlDcPCuqVhMD8qPT&#10;1PkQPs/Pr3uBFPW49ZaappSGURBZo5Jg7eqxN1YK1/6lfacTPDHpcFmJpQ0048/X+fSx4re7CzQu&#10;Mk4IFP8ABXH29e98Hmo6hmEiNA5W1wR6ja121An2y88cqFSCD1tYp4vxBgP5fLj173FeBQiiOQHg&#10;KRb62PPss8LiQfXp1HNSW697gmkYGSxKk2tILFhySQBb2ie1cNVSc+fSoXAI697faKnPiAGt2XlW&#10;UANf8XsB7PLSNo49Neiu6mUP3Up172/oWhQeRWLfX1rZLW/r/sPYkjKiHu49FhYSGijr3tpyNYiI&#10;4IDO1gL/AEsTbg2P4v7QX1wiERV4gdLbSBnkB8v9jr3tpjZCvPMnJ1XVgB/Tjn/ePaBaAUTJ+fS1&#10;42U/0eve40vkjDMwTXYsoUnm/wBOPbjuEIocHp5QjEaeHXvfHzEL+dZKlxcWAHNx/wAj9mEc8RAj&#10;av2+fVjHU4697c6OtmpG88Z0lSD6HZSB/hpsR7vFOXk06j504eQ6R3ECzDw5M19aH5+YI697Pf8A&#10;GD5q9tdA52gfb2ZXN7ZNWBn+v9zCTM7K3JQsQtRQ5XCVDFLSAgGaIpKpsVfi3tXb31xZubiBmcA/&#10;DUUY8SCCKEHHl8xnqBfcb2c5d5rt5Z54vBudJ8O4jok0b5oyuB5eQOPUZPTPm8JR56gnoap6umaW&#10;KSODIY2qloMrjpXWy1WNyEBEkUqmxBBsfowZSVNwGy8B8Xf5gWRkx3XM22+ju4M1RSz0/Xe5K+PG&#10;bdyWd0iQYzaedq1ENStQzFYIGVagGwCSfqJkbqLcpHmigVCVJMdTVcZoxND56VoGJooqSD1jDPbc&#10;3+2UhHMDSXNkhAF3GjOwXhrmjQ1VV4yOuAoZ6KoNAm7C7Freh9gVG7N04be/ZO39uKr5zK7M2/8A&#10;3h3bQ4KFC1TncltjEhZqoUyDXVPQQuxVXl8SAafdfXf3w1391LuvObR3Pt+ehzGFq5IKmmeBA5Cf&#10;SaPTqDRuLPE6sVZSCCQfaG82WUJ9RAO7zU0qD/CwGVbzpXgQfMdSjyz7l2d1bx3cM6yxOKq6tqUj&#10;yoQf2ggMDggHoRdi752n2Zs/bu/di5uk3HtHdeLpsxgczReVYK2hqk1IzQ1CpLFIhvHNBNGksUit&#10;HKiSKygiW4di1mPmZZaco0bEPHJG0dyv+0uAfYcaPwh4Tih+XU3bTzPBcrhuPoelZ7CnL4hon1+E&#10;WAcFbDn8e07RgjS3Hj+X7Oh5t+5LItKmpyP5de9pkwPE5Xxo8N/UhuDZv1aP8fbkUEoNR0drMrji&#10;a+X2/Pr3ufT4Y1DHwyxLKynxySXRyhHqV3tYn+yCB+Pp7XW9ujPVWo4wa+vy+XTEu5eCNLqSBxp6&#10;/Ide94TiGjnLxP8AucAWA9DC3FrX9sG2kRw6k/Pq4v1aMhxj/V8+ve1jBJUU8UePiDmwinqJArFp&#10;ZmbQ0TBRwtgDz/X2c217cwRMirVXFK5r+WePQekSCZmu5CADVVHoONftqT+zr3tfUbvJW4rGxoNB&#10;LzToot+2+h4FP451G/HsyS8ja0ZJ8sO1T51qa1/IDoJXKqlrcX0hJOFUn17g3+AU/Pr3sym0nGAj&#10;qZLkV00QEKJx9sgABmD/AFB4sB+ffrBhHImiqsTWvDj6/s6hreabnLEK0jU5b1NTg/y697lzVNHu&#10;HHVeFqUjkiyDzRSv4wSHKWWoa/1YOb3/ANh7On0XcDbcQO8sRTyJxj7PLj1SCGfa7yK+RiPBpTP4&#10;a5X7Kde9kg3TturwWUrKWSMCalnlgbUddmjP0LC1xyCD+RY/niOJFkt5mtZPiQkf6vX/AFfnkvsm&#10;7w7laxyqfjAOMeXzr172lkadH/shr8sLlgP9SSfatAhYmvl/l+zo7fwSCTX/AGeve1viJGBQMS2p&#10;l1Mbeg/6/t+0ZtfblvnWlOgxfopGOvezEbEq2p5IZo11MpSONVFzJIT9fzf+huPp7MrK6htrkM4q&#10;QageQPD/AC/z6iXmCJG1A+tfkP8AY697O913isR2DNSYutp6ebOYCBqikqJPGs9VjFfyV9HJIVLP&#10;4pHE8asbAeW31YHfOOyvve3re7eCbi2BYjHevA0oAdS1xmlPI9Bfljma65e3F7Z2b6a6JC0OI5CK&#10;BgOHDh/OvXRIUXJsPyf9f6e9r3+SrjXxdb2VFHAUpRs6gXhHEcLrmIxDE7G1mZdTKP6Kf6e+UP8A&#10;eBwLFyNyk/iDX9ffjR508C2Yt9gJA/MdZy/dZMsnNG9uVJQ21qdZ4V8SbtH5Z/Lqq3+ZBU0lVi9m&#10;UUixvPFkKmpCs6lvGKR4W/b+pF3F2/BA/r7Mb8+GP8AyRJ0jTOotfmzEcj/WPvGX2f8AjQccV6zH&#10;mw5Az0gvg2i/xaNlVUA8QCoCB/m7G4P/AAUf7z71iNuknti39Mi3+v8A55veXtxGP3eWHGn+Q9Fg&#10;BM9B/q49XES/8BX/AOWJ/wChfe1f8MuNq4wgkf5HB/h9YP8AD3h/7jj/ABp6+v8Al6OIk0tnj1Qd&#10;89GvuOpFhbzzfX+v3Cr/AMR7sxDhYUF2UW1cEX+pFj7xS3F3M7Ng+XRvGlSPn0WfrTEUs0SRNELf&#10;VrKgNiyix1A/QcfT3HM4jOpWNz9eePZFJI79jDpWIdR0kdGQosFRR6WSK7Bfp6PxwDcge+lldnN+&#10;LKfpf+o9ppJ9MdUPn1cxqqY6UNNho2ciaNCmg206Q2rUPz/rX95kkJYoWJ/29/8AYn3aOU6Q/mem&#10;nQaa06bMpiadhPAUBVFst1W41pf1G39Txb24Qi62fnn68f0/r/T2cQ3BwUNMdIZANVB0WXeG344K&#10;yUNEpUONNwl9ViP9t/T/AIj307aLhSR9Ppx9R7vIzOAW68BgDqLgMdCkmkRLZUH0Cm3oLXtb/W9x&#10;fKwNr3P5HNh/sfdGFMjh06UFK06WcNDBL6WSONtJNwBa9/ob398GZ3/NlH/Ecn6+23lSNfn16i8O&#10;nvE4MTTuPGhjQBhIAtyANR/Vx/rcfj/Ee8KyAWIP1YDm5Fjyfpb/AG/uscjPLpY8OqyL5dPuZwtN&#10;BipHip1LPYkGzcaS3H0P4/3n2huxfVt2ucE38Lm4I/CD/D3InKjsLxEPkf8ALX16LbnCk9AVt2kh&#10;i3lSzILPLUKWAto5Pi9Itf6AH6/X3qifzBDbNV4/Blc/7Hj30A9tafRoT6dFNyx8DrYq+P3/AB4m&#10;M/5YJ/vK39kH6TcmtUD6BuPr+eefczSuVUfP/Y6C8oour7f9X8uhpyP/AAGf/gp/3jn3YRgmk+2i&#10;sDyiWH+w+vsrkp0jU9or0CeYCeeS5H1a/wDhz9P979rSk8mrhT9QD9eAb+2uC5/Lq6npHVYjt9fx&#10;/sfp7VFGHOngj/Wvz/ifbJPWi3p0kMl4QWOoXIOoccEAW+ntYY+NtX5+q/X+p4P9PbWvgOqMTpLe&#10;g6D3LvEsUrk/RHP4sbLYf7D/AGPtdY9mVbcemxBt+fp9fegg8YH1x0Wymg1Dj0CefKyQz+kWIJHH&#10;+tb3lzeSnpqJysjqFjY8GwHB9jXl+GJroKQKkgfbkf6v+K6SjL16B2DbdNk8gDJErp5XBBXVp0i4&#10;spP/ABH+8+yd9hb2r6aSYpUuOSLeVjYf7f3kfy1YgwqCoxkU/wBXz6TXEgGDinCnRyOsur8BJBA8&#10;lBA7MoJZ4E5uo4+nsuOU7Jyys1quUWLD/Ovf+v8AX3JEVnGuQKlvWlPT/V/s9IDcgVNejMYzrDb4&#10;RL42kAAXn7ePm1gLi3tE1vaGZBfTWVC2B+kzAfm3t5rAAZUfs6b+qx0rqXrrbsSqBj6Tjn/gPGLf&#10;43A+vtK1nama/wCV2o+trGVj+P8AffT3uPbuDU/Z9vVGvDw6fIdj4BP042mPFvVFH/xT2nqjtbNg&#10;kCsqPzfTM3I/2N/ag2SU/wCK6aa6B4nqfHs/BoAP4fS8fT9leP8ADj2nq3tvORg3ram1jyZiD9Pz&#10;bj/ePdGtVGQB0y924NFyOpke2MMv6cfS/wDUlLD/AGB9h/k+8c5AzL/Eari/0l/pb+vtNLE3oOmj&#10;eyVzT/V+fU6PBYqO1qGm4tb9pOP949peTvnO/T+I1R/H+d/4oPbIgckYp1T62Qmpp/q/PrOMVjh9&#10;KOnH+tDGP+I9qTa3dGdq6+BDXVDAuv1mJv6gD71NbjQagdWF6WaladY5sPjpY2RqOnIIP+6k54+n&#10;A93D/GTPV+UipJZpZH1tHyWJNyVtf3HvM2gQuG8gfswOjWOVSlK9VQ/PPamIpNv1skdLTpIYHItG&#10;gZgVYEfT6/0/x92HZirkp8HIHdv3I/rc2sL6vr/S/vGHmR45br9IU0V9K+VP8Hy6N7VC5FPl1Uz8&#10;Z9pRS74E5iUq9TE5VgNAtcHT9P68/X6D/Y139pZCSWsm5JsWANyf7X9fYUbTmvE/l5f8V0eJEyZH&#10;WyP1LjEo8LSKihVEcZsP8Bb6/wBfYECddR1W4PPvwWvDpRQ9DWUNuP6fj8e+ZnjH4H+vb6/63vwF&#10;evUPXHxN+S3+3HviaxFvcji1rX/2N/ftJI69Q/Z14Qm/5v8AX6g/717b565W/SbseAOQB/T3oCho&#10;eH+HqmoL+XUlYiDz/t+P949tspdyCTYc8c/n6+3EZTWvXg4fh1mAA+nviKRnGof0uf8AivtQLggU&#10;oPQdXANOuBIB+rfX8Hj/AFvcqlhaGTUT/vdv8fbTsWFP8H+z14CnXTMGFrf69/8AjXtX0WWNOoBY&#10;ggAC1/x/X2jaDxKgefW+HTbNThj+kFb/AJ9v0Oc8g0atRP8Argj+pHtO9uyjPThlJWnCnUBqGMMW&#10;CAWPNrW55v8A19z1SWqFwT/rE8D6/W/tOknhPpahHTOosRXj1xkEcS3sAfx/iR/X3Ohx8q8k2H14&#10;v/sdXFuPenlXinWihGfXqI1UjEgg3Nh+Ba3+BPuUElQEXuObW+p9sEqfLreesZaNrG1j/rC3+PP/&#10;ABT3j8UmsfXm/NyCPx9be3A3YSBw6Uwl2B+XXTMnADA3/qf949u0Ckcm40/7cf4f7f2jLszaRxP7&#10;P9Xl0qIUDh1hkCgf4W5P+H4Pt5p541+tuAPr9Pr/AIe25I5eLYHy69XHTZKoJ/bBP+xv+OPeVquN&#10;WNrDUTY2/wAebe7RxErU5p0mmQV1V6wPC5IBH4+n+wvf3hnybRodJJH+x/4n254fr0wcY67ioVdg&#10;WA/1zpP+HtgqM1KW0h25JsLtxf6D/eePbqoAa9U1dPEOKjC30qPofxfj/W9yqHJSIysWb/C5P+xs&#10;feypkfSf5dWBr1GrKGPxsNIvzx+LD/X/ADx7WtFmjpW55A5HJ5tYge25LapKr1corDOOkfU4wXLF&#10;VKni9h9D9Pr/ALD2902YDEWYjkXIPI/2J9tG1l9P9n8utrUHBqB0y1WMiCm4+vH4Nj/h7U9HnDGF&#10;uzDgD6kngW+v+PtlrOQmo/1f5uqkAtXh0k63DwOTwLgm9tP1vyT7fFzqtGCzEf8AE/43/wCNe2/p&#10;pQdIH+r/AFf6q9OiVh5DpOvgI1luqKf+Sbj/AFvcGXMIzadZuT/a+nAuL+3DAyjU3l/xXVjKhILc&#10;R1Pp8NbgLb6Wtb6D/D/ePbRU5BLXJJ/pwbc8mw9uKKnHTqOHyPLp8pMXIhAUWuBc8f0/p7Y5MxGh&#10;t5B9bcPc/W309vrDJxoKfPqplFadPaYjUv0k1WHP0/1+Tx7yvWR1UDJcOCrcWJ4IsQb39sGFVfux&#10;/qPWxKrNTruGlmpJlkjD3BFi31Fjfgi3sgPyo6xptxYWvlSmQyCOYqfGv1sGAuQfYw2O6Nu6itQP&#10;Xpq5iDqadD3s7KGro0ikP7iqvF7/AFv/AF961fduwanBZqsUwsirK30S39phwbf4e5k268WSMDh0&#10;BNysyrFl6W3ssk1OVZgQBbi1v9h7EEcwYDogdADTr3uE8IsbDn/W59qFfNemSlDXr3uI6gCzAW4N&#10;7f19vgk5HTLKGNfTr3uBMQCbfT8H8/09vpWmek5NK/s697xrqbi3++/1vd6049aDE8R1724QqwPJ&#10;+v8AU/4e00lCMdXCMRUde9uUYIYfUcj8/wBT/Qe0rEFT0qiJp17290yuSAF/H+PsskpqqD0uirSp&#10;697WeMhc6b/W4P8Atvxz7K7l1A1dGFrGxGeve17QwFNN+TYG3+NvYcnlDVp0fWqseHXvaopkYFfw&#10;eP6jji/snkIrQ9G0ahe3r3tQU3Buf99b2gcZ6NYxRQOve3IOLGx9P5/2HPtkrQ+GOl6PpXQR+fn1&#10;73wM9hYf1+v/ACMe7aABU46s9xpFa9e9xJK1+bW5H1sbj/efbnhp0laZR51697i/dMxtqP8AiP6/&#10;1+v/ABHu6xqBUdNmUHuHXvfNZj/r8/i/+9H3UinHq4Ynr3tv8h+9+j/8XbV/6wLW/wBf2qp+j5f2&#10;f/WXpP8A6N/t/wDrF173/9ezhy/lQBtYWPgOvGokcLc/6/tXBJGbRnCaXL0NPSh/2OjJJYRHLP4Q&#10;SZpaNQ17aEn58QOqt3oYtEq1JmijmeWUVFPUoXURhr/cKEBLD0kt/iOOfchXYlx5FVIwpZOLLddT&#10;W/2Nz7tIsccaMIyWetD+ZHp/m8uk9zDbI8YhtvElkyD60P8AKnSTFDqlN3lDTMypOTaoqEAIj1N+&#10;QFsotzxb3i+5DEBJNNh/aU2tb6gj8+/SRsgZZoeNRg+f+r5/tqOvXH1sRKNZiv8Aph/n6eKLbMcS&#10;ipaoqKkrIhVhUszRLr4hZJzx+LWF7/6598J5wymzygSD0iEjx3CgFiB9Pxf2xY2qF9DRoGQ51jPG&#10;oz5/4cdIIrmhZJ7a3UoQGEnx5zg8Dg4P2dP8NFVUTQ6p1qFhQapKrW9RHExJajYSkFgGJtyOAObc&#10;+4VPDTsVLMySICdb3+oI9I4Bsfz7Or28uQoP4K4AIPrmvS1724ifVagmLyVcqG8jX9o6kVVRl4lr&#10;aWBKeqpK0otRHChiQRsjFJaimErr5EsAhUcji/PMuOGPyqyuWEbetUuf1EEjUFNx/sfaCS4uPpme&#10;Tt1/DUjjw4E4z+39nXjfXl1bSR3wESykaSzKOGDgmvlwoK+XHprqq1vE2LSgQytTxN56iGXwlYQx&#10;DMvlUA6Stxp+t/r7cyYhIdKmw9S6vqL/AEt/sOPaAtdG0UyPk9px/q8xX+XXrxZ42jtLe4PhhaEk&#10;eh6Dqnow1VUxJRwQeRS08lLKAJisbA6o7m3JHP8Are+pwKkkJf0LeRVAKkWFufof6+62kp24AuwI&#10;c0Hkck/syacc9Vh+l2sjTLrb51qa54elMDP59SKOhEcJkmg01Mro1FX1zPHJqgHiFqdtLKFVbAkc&#10;gX/I9xGL6HjDOb3+oN+f0gBf9b2YKsUh8R1C0pkf6uHz6UgWO4OJWi8MrnV5CmMnyBr07KIaPI0V&#10;UsFLMySNGsY8JsrcVdSj1IYksWHp/wAf8D77VNMNmU2U3ujksb83sb/T839sSTkXA0sV1UFCMYHn&#10;5ZpUdaDsl0PBlKeIKBaECg7a19DQkfLqcQK6pkqIHoppHSZmkrIacQ07CdlaJZQFBJI+ii9/8fr0&#10;0lhdvIVYWs6gcEWtce7mL9TDL+3/AFf6v5qxHFBc6vEXIpxB8wf8nWOkheVDDHTxRT0srVAmp5J7&#10;Axya0McUnBufrfgXueORxExXQVDFD9UB08D6i/1/r9fe/pe9kOWH+H7cDyH59KktreWWSOtXpT5Z&#10;GKH7KdZHghr0Iq5aane2qGoqolnGm62d6cXAK3F9AN7X598n/cKm3B1H95BZePrce7RJ9JqLauA+&#10;Hj/qr+fSeWxt7eN2lMgAH+hmhP8An+zqKs7zIKeOSjjeCaNF+zqagpVJqADSiS5HHOkGw99Ioidp&#10;EJDEFbhQEX0WBAP+wv79cSzSokcnci0IqasamtD+dafLoqls/DKy0LxtQ0dqsVxUN9vAfKnWdTDW&#10;RPTToisdYqBC037gjnPoSQC4JWwv/X3xkkaIjSi2Y6JWGldSDkfj/ej7ZVY52pJXsyozxOD/AKvT&#10;pqW4mlHhRV0rlY6cCcdO1DSmopJP8sn1qhkpPLJJPokFi6AMy6LWHJU39x3AMpCjVGCNIBtc2ubD&#10;n8+1f1Yjh/UBV6Gop6HH8s9K7eSVY0MilZWNCCKUzQftFOnCixEppInjrdE7taoq5UWR41ll9TSs&#10;oTkA+n0DgD/X98gVIN9KhBcXI4vyLgf6/tKszMaAHOOB/Z/q/wAvSrx5wZFZSukVNcA+VAfXqXW4&#10;6alaFknasmneL7mGJtPlUEeqmc/RrAar+44YEkqE0aSq+sAyAE3AFib/AIH59voGRwpc1qKgZArS&#10;hJ/mfLpDbs87pMkzKSwwFJ054n9lfTp6rKXVjw1TTzmeaYVEkzUMrJREoAAWkkWPxggNJqWx9V+P&#10;eQNIhFv6ki/GkWubEjn23dGLSQAS3mfX/V5f7PSbd1smjdUDNKaVenxfKn+qvUbFUlLktDzSxUtK&#10;sa6I4yJ/MwcJ5DDHMHS/9B6f6W98WV9LsQbFWbiQkEKC1rBeP99z70L2DthxqwMqa5Prqp9hp+XS&#10;uzmhuIFWEpWMZ1owfHz8QLX07MYwfNypMOXqYZImCpFVaW9NLGtOzaYJKkrLIxlGi2pASbccWsOA&#10;kTRctfm4XlgCObE8c/059tSwzzSdhGPXH+Tosmju5LnUg/1f6qdOlMoxlQI2xs63jnjeeExwvUQz&#10;EIZ6bQT6DcCQG1x76RmkD+N2X/XstvzcX/J9u6Y7cKbtKioyMnjTNPT9v5dG0T28ahLyAMTgGvmf&#10;X0Gaf4OuNVSqauNIqeCRo4JlaOZdazgRGNInKm2mw02vwOPx74P9wiAynUGva7A2/wASV+l+PbZF&#10;lJORbrpI9aj/AA/6s9FDx2LXTBVEZ8s4P5/L/L08Ys0dSVSnqbBLx1EVJAwj8j3UQmmm9D6VD2N7&#10;jm1r8xhK8ROk21Nq0uv1/wAF0/1/PtQbONlrrox8xmnz/I5/2D0exQSz2zQxPpcKQGB4Gh7gfOnH&#10;8ulBriybRx1OJbIUtFTyRpLT1DJ5dF0czpVkXCpbQIz6T9L++aGodxpSMLbUYy6pqv6f2w/1/wBb&#10;2huYbS1AJJdj8TAE0P5fb0QXdpa2yarnVI4NDLpY6SeB7QeP+THyfqaqhraWshkq66nMJEdABTtV&#10;GKmCs7DIOoP7npsrqur8Lzf35YvS+nVESkkjL5LqCASoFzz/AK3+PsvlnPjRrUldQofXIqTw4evy&#10;P2dGlLeWKKIsXMdKNSlTg/Ij9nSi8yCB2qlochMix4uEmgnSpAmjZZH/AG76SB+kta5sT+fcG6BG&#10;ZizM7KTpA4P5B55v/h7NA8zuvh8RWnl/q4D8ulTy3izxpDSo1Fan7K9TPsrTeL/JaWkggli0zeUi&#10;XWoMdmMbKCp1cN/Ue8Yjl1fR/CSRyjFNBN29X+t7dvZ7d4E16fGUeudXl/Ph0ok3G5nhM0tv3RAn&#10;Xn8Oa+pp8v2cOnLET/bPUrAWBdkeNqOWCnrGdIGQPJGhAsWtrOkal/p77AMrlF8bryrEsFBt+m/9&#10;DYHTf20nhQxGeXLtwwa4yaVGeP8An6ZL2ZhS4bM7fDgjTwrSoFa1FepFVU1NGlF4v4pjFplWpRY1&#10;grQrVd4ncyxll8UmuMzopvwL/TnqoclfDTqNUa6NSTKdIIvqAf8AI/3n2zbxFmNzI5/UzQ8f+L/1&#10;enRbJYGRvqLyZi75IKmlfQnpzxUdPSzU0mdgjakjqBL4q3CVMEdXMj3ET1dEpJpmIIViw0g398Fi&#10;uFkl1Suqi+tEN/wWDD8n8+1Ek4jCQQNQZIPGhNK49On7W5WzYWFo+lCahhkgn4seXlT1p1GWqlqK&#10;nLGnp6TDQV1Y8Ihx+Qr4ENPCuuCnljnupWBWsjfTni/vknjRU0xxo2tA1+GVDJdrEA/7D2lmBeVo&#10;iSwVGNSKVanTzl5b9rWZjKqRs2oimqQLUD09B06I2Ulierqq/IvHUzfb0yUjQ1lCoiphDC1TTufX&#10;62W+j8A8XHvutlMSRLFJI6te8ZKuLAWZWvyPrx7ptqHxS+jSFHEfPzp51p1WzUSyO3ggFQQGXJBb&#10;5efDrJjcaMycm2aix8dWZNEVQKaehmWWICWCSnaI6Gb9P678Hj8+4QlRmV6hIpGACoAdLBbelSCv&#10;9n6f7D26FacNHbyMh1EsWX58V9M8PLPWmt7iDbzHZSOp1apBKpIY1zpbglTkeQGOlhPj3wlL48dT&#10;VUcElFHMftKjXAZSiq808kVSjHzqA5IUHm9h9PfbGxcwwCJZBoYh7FivIIP4I5IsP+NWctINF1OZ&#10;fD+EU4V4n86D8+kkyWcsKSXBq68NPdx/yY64YumAWgmuFnEi5VrojRpEw0NSukihZIirFSZJGYXu&#10;pHqvEiVoppGPoZSX9aA6tZ5CAf19V/b92XnhWOHJUAY8qAV+fSq48Z7bRDViAApTJAHrwzTHSgWo&#10;xlZQ04rClVjcpPIkiQ17QNaIyLE8zsSpaO0KxkCwBPPvJKsc4hP6zAGcoymFfX/Rj7RJL4cjTafK&#10;lfPFQcfaf9XkzaXryNO8celnULrPxVFeI6kUYyWIiyeNNYKKLP18cMRhnhzA8UCRyxCRkAAPjW4F&#10;+SCPqPfQV0VNcXjjdyyjWkg0X/aW1vpbgG/ugmhuiEhNWoCa4z5/z6VbfPBbAQmTVMqDXg5and/O&#10;vU2rhMElbP8AxCCu8MC0kU9PS1NGfIIQKuoLO9tQ5LAJ/Wwt75BYgsciI2uSRllDJeNChvYleeb/&#10;AO8e3xd3LRvBKVCrSmRXNa44eX8+PHrdw0rRy9ygOBTNGNK8B+fTQ9EpyLJPVPIlHj0lglpppo6u&#10;pSpjRYZQZvSyqUYAH8Hm3vEzGM1UyQwsGYKby2Dq5I1EHm4/oB7TTSI5jhDFaAEEcQwH8vn6cOkF&#10;suqNLeWRoVQagwoGVvl6Z8/n0qcVjmq4sNQ5DJZX7kJkD4anDJMsEVM4KUizUh8TJIPTrZx+Tf8A&#10;PuHI0KyLG0kcP7beONoyukk6dJUAXubm/wDt/fkWZ1a5Ysx4VYg1p6dUeSeRfrmaSR2JGp2DatPm&#10;PTjn8ulrSJX/AGIWixjZIDJU0ldVYis1SlFVaiSSSaWWRgUXRGVAAJFl+h9pnclHJLt3ccEYWoSb&#10;bG4oJYlKszpWUEiqjg/g6l06eePZXzHcLNtyKoNXmt6eQrGtG88ZrSvHoJc/h5+V7piM+CSflQAn&#10;/AejVfFWvpqfvbrSbLwNi5aDsraE9JPNqSIzx7hiMctG8Vy8xVJBVLIQt5G/pb38/jesIpN17gp4&#10;A5Wiy+Q0wujMfG9Y37UhSxso+lv6n3M21yM9oFkxIDQZ+QHH8v5dRvszl9sgaWgLIorXhpUD/V9n&#10;W3J7T0kkSLqFKIw/pBVHdR/ql9TAji49rw06t3DWBg+h+daHzyMdLlR9RGvUBX/i+B+3r3txjGHl&#10;WM1dI0UgSwaPUmtQLBirswJ/2PvZltQauOPl/qA6QudyjYiCTUpPD0/kOve4gWBNX8OlnjKkhQiA&#10;P9bcBRfgf0H0/wAPahJY5AFjYKaYJwBT/V+fSkGRgPqgM8anHXvfNlzdRAxVjU+BS5DSMJWA+n7T&#10;AXP+uPd3vXWglcHNPmfs60rbbC4D9gc04Y/b6de9tMVdXKAk9BHIoIeaCrp7kuCOPxex5B/w9+W+&#10;SGpMaBq4ZRRzU0rXhUjj8iejB7W0JrHNQ8AyHP7fn5/b1725y1dJPFE60MdEJmEYlpvLGY5b2Aa5&#10;aw9stc63IIOulak1/wBX2dIlgnhlYNMZSuaMRkfLr3vFU1tRCyUFVLNIIyscFVCQzAkAKVZ/oPxc&#10;f4259tPuF1Gg0Y1UBJFa+hI8icH5Hq8FvDIpvLdQCwqytwNfX/D+zr3uFUR01Yrw1M86VA0iOrAV&#10;JdS/pSpA+oP4f/YH2p8Z7oiKeWhAwCKiv2+XSqF7i3KzQqpQ1BU1I+dPT7Ove2WqoZ4UFLPqdpWE&#10;lNK/IjYt649Y4P8Ajz/j+R709tMyd/aWJFRwIXz+VadGcF1FI/jR0AGGUeY8seXXvaZklnSSSnmJ&#10;bQbAkfp/xHsmmMkPa5qD0cpDG6LcRCgI697ivOyMilg6hVIc/glb8+0fiASCnD16dWJHUkcT/n69&#10;7lx1r611BdZ+jcEW/Av7uk3iShG4/wDF9MPaR6KDr3t6p8y1OwSwKpy7XBDX4F+P6+1izvFIJAaF&#10;eFPnj/B0Wy7csylgaEcOve51Vnop47LGoYj1Eci9uefZ7cbt4tp4bklvWnSWLa5I2Opq/Pr3tMGq&#10;L1LCS2ki6D/VEc8+w/Jd6Qpby/y9HXgBbYKvFf8AL173lSRlLOEILtw1r2Nrcj27Hcuox59Nsmql&#10;fLr3vqKHXIGkY6PUWUgWZrEhj/sbD2qQGT9R+I/4rq8smiMgccde9+kj0a2kZlGmygLew5+n+v8A&#10;T2+SYwJYZCp9KefWo5NdAn59e9+SRrBY7+LnUJB6rH6aT/r+/CUsup+PWnjAOqTj8uve5sNXUUbi&#10;RX/QwsLX50g/7b3aKUiSvy6TzWyTDwz5jr3sUNq7/wApiZ6Wpp6qSnqI6mKWKWOQpLC6PqWWJlsQ&#10;ynlSCOQOR9fajVGo8Sp1fL9nHoE73yrZXiMsgrUEGg697s72h/MN3hvvFYbZnyE+57Ix2Ep6XF7f&#10;3vPMB2LtbFQNaOhpc1ObZGlQHUtHkdemwEU0Vrkxi3S+dS07GSiBF1mrUFaLqOdIrgGtAKLTrH3c&#10;/ZvbNmkkv+XEEPiMXkhp+lK5pqZlp2uaZdKM2C1aYSWB2TtzadRkp9qYyk25Dma+sy+XxeJgho8N&#10;kczkJBLW5mXGQqI46uZwz1FRTiNp3dpKjzPpIGDO9dbG7UwY3LtrK4nc2MkOl8xilCZrGSONOjc2&#10;3yfuKPU3PnZWhZi2mVr3BosVrdwn6gaafOv8uP2H9hPQMhuN12C5MEnixhPwv8Df6U07j6AZ6VCy&#10;gt43Vkk0qSCGMbari0cxAVjweP1AWJAuPZG+yuislt6WVhSmekBLedQrcajouByB+fZLebTHBSe3&#10;OKfnX7P2cepc5d5mFxGrM1D6cPTiPI/b1l9loyWzftZBoAZTwwKgHVb8hrH2SzNKWpKCD9nUiW++&#10;yulX49e9wqDDzQyNeMAC1ho/2/49+Sc0z5dXutxjkTB697UMGChjcz1ChIb+iQKXk/2Fva6CYFvF&#10;kIU/M9FMm6ysvhxfF+wde9ugoRLb+FUOskAT1tUjCNAOdIgNtTH8X496W4Dy9riq8AP8/wDk6QC5&#10;Kd1/LppkKvH7dXADr3tVbcwNRSTy5KUmpraj9xtQtyo9OkD62Nvbyq1w6vGoQJkCvRNu25xXKJZR&#10;qI4Vx+3r3sSKyalwtAKyrlVshXwiViCBqNrHj+gItcj2IZZEhtkmrqdsmn5V6CQtZb25FtbisUZp&#10;Xr3tG7Xy84raiunJhVhII4/ofGP80gJ/2qxPtHaTtb3f1LqGBIoK/P8AydCDd7GJYUtYs8K/tz17&#10;2z9uYqGtjxO4YIxJHU06UuRUJ6WnpkAhmdv6tHcf8ge2eZIEe4S+RQglYhiM5Gf8BHRtyPfPG822&#10;udDIxMZ9QfL5ev59e9l4+2jV3Olxcn0rHwxvYq2r/iPZEsrac+fUq+NIY6NTr3t7xS+Of+yQOHC3&#10;4U/7rF/6/wBfahHZe8cOiy/bXDXr3sbdt1bUypM1wqm0SuRaW5HoT+o/qfa6CRUm8VcjgfUZ4U9c&#10;dRpusIkcovnhqeX2/Pr3s5HQ+en2pvDAZQASZWvmighiNvKaaokCVcrxjk2i1og+tzf3Iu1SVCFe&#10;5uIAyflj7Ooj5ihFyrxIKpEa18tQ4D/P1xdA6MjfRgQf9j73sv5W/W+K2z0Hld70hjlrN/5+oWCV&#10;WRlTb22lNHjolVRdHFZNkPKCeQIzb8nhR/eScwXS+/8AD7cDFpy5ZwkClC1xuSrevIWrRg1kduVQ&#10;tQjJICdTEDpn9zXai3te3OlwpWbdpnX4qgx2by26nT+Fmk8YmuWUpiigmkj52brq67f821qiOWFs&#10;ElPNIGqoJoaiOuxkM9LURU0N2iIdqpCZjdwFKAKtyGfz6lAweTB4IhmX/oY29xp7QI3Zp4cf5DrK&#10;q44HpWfBdVOTQ86tVuPpyE/33096zG1yP9LVz/zsj/tvMR7y2uQTthH+rgT0SJmb/V8+rhZf+Ar/&#10;APLE/wDQvva5+F4H92seR+KSnFv8Aqkf70feGfuadLsD69G1q2c9UL/OINLu2p5FhLUre4/KMt/+&#10;Th7sj8S+NCP02NmJNzyQLj3ihul0yyEHj6fl0fQtnoFupsSssDSryCoW5NjcyLb/AI3z7huii973&#10;+vFz7DpuXJqOlwJOejNUmNRI0PA9AIJP9QOfqP8Affj3ljuDyLcn+tzx9efaUnBAz1R+GOnGoVTp&#10;IsCBZvUPVb6kXP8AvXvOAt7n629uwNIH0jh00a0p0wZKOneDWzFZGsRwOdPAP1/1h7nxuAASfrcf&#10;T8hfZ5aoSuP9XDpFIvdjouW/SoqpQD+qw/1yFY/70PeKVhcn6g/Tg82t7MNJKhf9Xn15ekPiGCT6&#10;j+SoA/qR9f8Ae/cTWycj6nj6j+nPtM4VjQ8OnaKy06FfHRuYdd1LEgAAqTYA+q9/8feN5G02P0/2&#10;3559p5dKio49OJGOPSpx0DM6rpJQ2F76bm5/437jwEpJ6eSbBvr9CR9D/X6e24iZCCRj/V/Lrc6g&#10;pQ9PGfghhx84D+sQtcX08FSOL35+n4/1vaI7JBGDq3P0MZ5+v9gC5t/re5T5R7pEReI/znolnH6Z&#10;A6K5hLR79jZjdWqUVSObkwKB9P8Aefeqd/MFa+YrbH/dj3v/AELL/X3nt7bKVtVr6f5R0T3ApFQ/&#10;6uPWxP8AH7/jw8b/AMsYx/tk9kP6QVPu4/ydZv8Am/P+PuaphRNR8+g3Kp4jGP8AJ0M+R/4DP/rH&#10;/jfuxXAxxGlgJA/Qtxxzx+PZMwYsQekRyAB0AOdldZ5gCf1t/vv959remiTUoCgWI/3u/PuisFqX&#10;OCP8nWiNIqOkNXSTtH6Cbg2/oQCeOfaroxEAAf8AfH8c/wCPtM0Otgyj/iui8yOJDqHSIrp6gLKr&#10;Fg3Nhza/+PtUUxiCAAD6m/0H5tb/AHv2/CtJSR6f5OqaizEtx6DTN/cSIAS4NybD883sD7UNLOiK&#10;NNtQFz9R9PryR7WwQrI4L8K/b0nkNTjoKM2lQUlSO97cjkf0tx/t/ab3TXKlBOTa+hr8kmwUjj/H&#10;8+xptJWGVQnkRT041/Z1RQRnrBs3Bz1eWp9Ya5f6C5NjYc2/JP8Avv6V79pbhhjqKkBxbUR9bH6/&#10;4+575cvCIgHPTU6610nqx3rnbDwUNM7If0D6j/aR/rWt9Pr7K5kc/FI7esEFiDzc/wC3/wAfckW2&#10;4JpopHRRPE4GlfLobIKMRhQB9ABcfT6fT2l6rJxvezgLzx+Tf2pW+RmIJ6LmVwcjqYsOm3H+x/41&#10;7TlVWKQfUpvxa4/pawt7d+qgPA4H+z1Ug+XUgCwt7Y5qwLe1h9fz9f8AY+3GmiZdVemZYiRVuuQU&#10;n6D2is7lFSOT1DUQx45/s8e6K8bdqnh0zoK46yqth/j+fYHZvJlpH0n6Hg2+t+ebe6swJoOkcjUb&#10;SePn/q/1fs65e0max2YEf1H1tx/rD3qlB0naRR55697Fnq+F6zNUaeo/uoeAeSGF/bEp/TIPTtvL&#10;qNG64sbKx/wP+9e9hv4rYUxY2jcqQCI2vbixsOT/AL17ibnCcRRtStaH9oFR/q8uhFaNSgHr1Tr/&#10;ADB9xqtHPQrIhLqYioNjzqDWB/w/4ofZ4t1zxxYfSzC3jB/xABNzb/be8XOYJ5Pq3oKZI/wdC2z7&#10;Tj16I98TMD91m4qsIxLTKxIHHrSy/n8W9kA7BCSVUxvcajyBxze9vYdDFwD5j/Y6OslR1ftsBDBj&#10;oI7ceMD/AGFvZechMsMhOqw/w/P449qwKgdaqaCnQtRC68j+n+8e2iTIMBwQB/qv+NW9viM0qeHX&#10;qnzPWQKL8Dn22TZGQk2a54txa30v+Pby2iMARwPVSR1lCf1P+w/437jx1cmoXufwbWv/AK/uzRaa&#10;AeX7OmJSSR12UH44/wB69uyVThf0/Q2t/r/09syAEivn1pKa89YbAX/x+vubDXgWDEfSx4/oP99+&#10;fbDKchelanPXRUH3lfJKSoBta9+Lg3/1h/vXtqKJ0JJ8+q92onr2hf6f7yfeeGqaWxBv/Q88cX+n&#10;t8ISdPCuetg1NOuDKAL3PtRUMU7OpANuObfUc8e2JNK4P+r16oZFr1CmdLH/AB+v+P8AsPYh426K&#10;NQN9C/7f8+yWU/qGmc9eBqajpmqxqSw/x/2HII9qoVKGLSbXH4Nyfr9Rx7Zoa1HTurFKdMBgbyFt&#10;XF+D7hBkLk/UEk2IH0J92qfTqtaZPDqVpIS1yDYC9uCR9efc5RFYMALj/Wtb8W/417c8IOKt0ujU&#10;ha+R6gtLMrMoPB/r74yTIvB5Jva314/1vfhCikFfLpzyr1yXyuLMbA/4/j/WHuE1SbkKLW/wv9fo&#10;efbjFVALefp00Z4wadZ0pyefrb+oNh74rMT9SdX+3+osebe2Wct5Y6TTOZDTy6ziMIDb/b8f7Ae/&#10;OXcG/wDgPpz9f9b3aiFMcePViIjHpH+x1xUsrXAsLm/9T/j7bJKXVIH08XNz9PrwPr+Pdoz2GPzP&#10;+TPSfQR2g9ThUgAEtaw/r/hb27w0TOg0gj6AfQfj+tvdFdUkq/TqinEdN1RUDm5BJvwP+R+3ejpZ&#10;AVUk/wCpsOTx/X/be1TSKw7enK+Y6Y6qdQGJtexP1+n9fa1x+OvoAub2HPH9PaZmopc+XVSacOkb&#10;kckFLIPqSSLci30BJ/3r2p/sAkfAP6VuR+Tx/Qe0aTKzgD59MhW11PSckrWZiWYcH6W/x/A9wjG6&#10;30gix+hv/sCAfajHEkHq/wBvWYSqwAIPPPuHIkxIYXIJ+luef6+2pZFAKD/VQ9eqOnajEYCtYA/1&#10;LAGzDj6+4csUzqdSt/ySbe2Q2nAPVlkKcOnaKSENe6kn8X5sP9j7TNTR1Im41W1G3Btbm349mULB&#10;o9Xp/sf5f5dWqTnp2iq6ZV0nSCRyAw/p9OefblRU86tdtX0tyCf8TcH2zMwKaBx4+n8/9Xy60acf&#10;XqFPPCx1LpsLCwYEmx5Nr+09vTbiZrFVMTx6i8cgK6b3/p71aXDQygjy+fTgk1EK3T5t3LLR1SAn&#10;SrEfXgg25Huib5e9KGmqK+ugpHAZ5GY+PjVyCeL+5P2Tci2mh/1Dop3C2JGoDobqeZZ4UlUghlBu&#10;Df3TPunDy42smiZGXTIQQQeCBcfX3I9tMkgDLk0z0Drq3VZMdZ/aImWxDfXixHs1iNRTotIr2+nX&#10;vbVOrE8C972+vtdGQBU9J/hBJ8uve4gpWkY6gQCf6Ee3TKAuOk4Uvgde9ucGPe1tDf69uP8AY+0k&#10;l0gzXpQlvXI4de9u8WOc29J/r9P959oGuxXHT6Wy+fXvbvT4h2tZDYn62H9f6e0ct33ULdKVtu4U&#10;HXvamosG11ujfX62/wAB+f8AefZXNeqvA9K4bQ6q9e9rahxRX+yRz9fx+Ln2ST3i8K9HVraaaY69&#10;7VtLj7AcEC1yLH6ceySa5qej6GALkjr3tzjhCC6i3+v/AMT7StIGwc9L1gANT173LRgoN/rcn/eP&#10;bdPTpQtEwOve+TT2vp+v9bG3v2jV8XDq9fMnr3uG0zvfgkXP+x/2w92CKvA9MuQTjr3uMyzP9SOf&#10;xa3/ABHtQNC56YBHl173Ihprfi5P5/4qPbUkh046sAWNOve3WnoHksebX/ofrYH8j2lmnVBXpbFG&#10;zHHXveH+Fv8Ae25/4u+n8fX+7+r+ntz60eDWv+h/9ZadNeG/jf7f5/76697/AP/QtBDI2nWFVlUA&#10;Nq06gRa9z9b88D/X97jhkhOlKkMfP5fZ6fPh+zoyg2t1uHnQli51EGhA+wcf2k9VQZBpZ4qjxM0t&#10;MDMZadab7t42Eup4zEb2JFgxt9ABb63whSQ3F9fqP9snT6QS1yP95Hszd+5Y37dHCuAa5p9maf4e&#10;qy2V79aLguYwgoAxAjOMjhUV8+7jnqCkiRqZ4KhZApWLxohpjQgjyMYqeRQ6m9z+hwfr+ffNFblX&#10;CiG5CmwEpYEaRpt9OT7RztamTTSsvEipKAeZBBrWtPPhXogvLC2uLzxmUq3mFLmOg40k1UJrTFOF&#10;c46neet+zWsoKyY1JCEvIkKRuH1mYu0gvyqkcIPr+ofQ4QqRyFfIxeRvReyqCPr6bcf14/3j2okp&#10;NCjIiqqcaA1Na8SSa+n5efSq4j24LHMkY0xCj8aktUipJzx8/L8upsFVkainqZpad3SCFfMBP90x&#10;hZjo/dW3H0VbjgWBva54SlQ3iCxs2q5Y6r2tY3BPH+Pv0MKshkLsB5DFK8fQ/wCQ/t6VWsOmNbmN&#10;3SMkDSCKV4+YJ8vXqXTTVwRa+WGaNRG8BEca6m8Z0xIs0ekEiw0agef6/Q+jRUe0ZUsGBK2Gn/DR&#10;xc/1+vusknixaWOn1IJ+zOafLh/smM2lpDMGZSaamDNkAUyCSnD0UevHPUmvlqHRaivpp2jmgEME&#10;lT/nWltdhUSR6VV1/TynqIv+fchkZmZyroQNRYOtlsb/AKSL2t/j7pqSOEIrqyg+danB86/5OmJr&#10;ZbmMC0mVgprwOo4pQGoHn6dJqmqE8iRmJZJahJYPCtH+pC+lHMqkAkHTxax/p9PfOOpWGRI3C2dG&#10;u/qYE3tcm/49stZTX0bTxFlApRceXzp5/t63C14IJfBJDR0GlgpGaE/hBzxBr5+fXVVTRx0s8sUM&#10;VVNTTxRiPWsFUBLDdBDTj0k2I1EL9bn884pXPLRuFUkDgEEWU8n/AHn2rt4yo/VFeNRXjkeX8+PR&#10;laldBS6VeGRmhHocnHA4zgZ9eqZI52jp6ujmaeFXmi1eJ4y7sqBYHbSPS2kHg8Xt74CSZrhWUqBp&#10;Ia7EN/UA88/X3cQ2r6ZJSRp4UIA/mPLh9nTLW+tluSO1ahfs8wfkOA+QFanPWWeGDH6446LRV18j&#10;VSyRJoWeG2j/ACieJtKFTwOPx/U++/IhU6pG8gNgoCqpsP0kWJt/sffo4S0uuBVMYySa1/wgflT7&#10;OnYLKCSMERqSDXz/AM/XCZKmm8MVRC8ElUqKkyTvL49Ti0sb3t5Ba6kg2+v1+mVFdlIRUkKBiUfh&#10;VUc8n8jj+vulzNErahVdVADXiaDgPIjP29XkgfxX8T9BQMMuK4/DxFfT58RTHTfTxQw1ED5CpqIE&#10;kkDPPSp5alpGlOpiTxqOq4Om5Nieb3xgt61ChTY3VTccAmwDm/8Ar8e9IX1IzEsAfPzrTz6I4766&#10;S/CSOZYk4a8k19aU/wAHTlXQY8QrMjozSqgWomgeKaJVksZZhSAxhj+GJ1X+o99p+7YNBUH9S+RS&#10;ugWB5sV+g/Pq9+njRX8RLiOhodDDu8sYIFWPA08x+am9mgjcSxSA6iO1q8fTFOPXKGaoxtOwSOJG&#10;WN5DLE9QyyL5lZNRVi3MbAt6F5vY/n3jKozhCpKqb3LgA24Fz/xT2ojWVFaZQMinA1H2fP7elVkl&#10;4yvPoQArSoBqPsqSK9cJa5lpUaLISxzSekJBEkhs5DMXvZ+Pxf3xs2sEJGqRm+kyKE4OolFIuefq&#10;L+0sjQOpR5GLtxAXIrgd3D86Y+fRdcX1qv6DzvLPwoIyXBPw1kB0+lDp7RQGpFSo6fyw0ryRkyvV&#10;RJEtbJDM08jpCqyQVSLIqohXhX08/S9+ffC8bSM54DAr6Ta/9frf3s+LHAqxgkKa1b/YA9flx6vI&#10;17cW6hVakZrV81HpgD/UepccdWI44JpEM945UWNG0iMkFSA0ikEf4N/xrFKqwsQij9INiSQNS6ib&#10;j/H25bMJMsKetME5+dfLAp+denrG4aWqsoUAZ0YZh6VJIyMDH+y6RyVuXiiesrWeQySUyXWFS3jP&#10;hRPr9VAB5axW1/eKWUyWVT/RSxOnkj6C4t/t/amULAhaQZpw01NCfPgf2fy6dKx27FL0ULZChC7B&#10;TwLUI/wZ9OpO2sGsdQkpiPiLyThTNHGtoCPIyv5QwN/qFYf63vjyCytrJsQ2liwHH1Nh9Pr7KxOk&#10;hTSErUUqpDcf9Nx6TCSBZljtBHUkV1qyvk+msUOcVB8jQ9L9sUyJLUwaqSm8bSxtegamleRdeiCR&#10;9RVgTqdrk/n68+/KI00sAGCk+nnkfhQLA/6/tQ3jliXFAeFP8tSf5dKo4bkTM06dhAoR5fM1Jx9l&#10;PPpmqD99HUUEc9XBka2MBqmodHK6Lfuwy0haKxA0hSR/Ui/Pv0g1BX0FRcWHq+tgBz72jRgsjEMt&#10;OP8Amz/qp86delSKZnidgVjFarjy1HiTkH/B1jxi1lO32kVbJHk4o5mkDLROKiNpGkP7YLcm/GlT&#10;x9QTf3wZ47ID5GViAWU6Slz9RqU/7Y+2JDKtTAqsfUgn/KOi6OOOkjqivSlCwJI414EfLy6UWHxd&#10;U9RWSV1UuMlp9TrRftSQ1dhqcMlO4LhvTZoipuSCotz06AFUicH6AFCpfk2vIP7R/wBa3tIHlRDI&#10;4I1ccjTSn4TQkY9S35jHXhPMY1IiMZ8jXSr/ACWo7QfImtPs6VdHLTV9nraSnkFP6kWsoslCRLHd&#10;kUaWUKPpzbgfU3+uAnxq97kp+oCMFBqBAKlr/X/A+2kaZ2CSAhHIoddSaetKevofyz0rgkWQGG9U&#10;xqSvwy11U46tGnhXFa8cU81VJBjqx6GfHS0v3LRTIv3SvRVKBdDSU88Mo0krpFtXIVr3OrjB459S&#10;TRWdWGq0trG5uF0ADj/Ae11y1gytbyalIxUKcY4hjX7a+XSg3FiJZBR1VfSNiAAM95Zqj+kcDjSn&#10;WTD1ohUxV3ggmjqE0mhrFaRo4pQzSPGr2Mh0/wBptP8Ahb3HlRi95ljAAXhA6hWP4Y34+o97hENu&#10;qtHqNK8TU+XoB/q/LrcMFlGr39u7sQMAkEZr5BQfL16VFJWyV9JV0mKrKxa2qqnczVMmOZ6imjdg&#10;slLA7OWUKsgYAg3tzz7lLLUGNYlJClWVgWDWD8Gw/wCNf7D22LOG6lWdhTQQ1QeJWhz/ALFPt61Z&#10;CS6TU8jCNfJTSoHEE8c/Ig/MdJWqqsbgqrJSvMaqesSOCljloZKUSA313kQ8o17Ndz/rj3GEbxNe&#10;RnWNhcgRpZ7H0ktYcjm3+v7cklSWShX4K0qWPGnGpP8Ak6SX1zFIDFbrVl+EszsVr6VY04Zxmny6&#10;UsTxVeHZMUmNkyck0Ieda6Simo40hYyxUlCjOvilCpcspZin6vfABfWFAA18MV9ekfUjj6gC/t1J&#10;hVfFAqCPzzwOT5n7f29N29wVWNLwamxx888Gzmv5Y8+sNbDXr4qhaqsk82LlFRTfeg0yVTRNpjl1&#10;sCY5PoLre31v7zSGVEOjxt5JFKm5ta9mK/Q8/n2nlFk8wXIJqcEflxr/AMX+fSeVLWbcFithpYhi&#10;1OFRSnHy48f5dYdvirqbVFf9+Y8JiZqSaCspF8/kkXyQwVEsf7ZVCW0OPUQbN9B7iSMQ0jLIpIUq&#10;UN/TwBb6+3Yo1ZKFWIqDq/1Cn+o/kY2/iNamCaJqg1Lg/wCwcfL+fDpXUzPHFiqapo0oY5HM8VpF&#10;AlVixFlI1c67WDA8Cxv77KyEAo0QutmDDSQzGwEl+bXNwRb2k/Q8RtfBacD/AIfL8+HSUPZWTeJM&#10;pcN/ETinppK/nWvl07RVjQRwxPTZmSapkZ6eeLxV1NJRUsGo1WLClj5yq3eGYMRa/Iv75RieWJkl&#10;kQPGpAAMXCrcCxsWvf8AqfbDS2lrOrQxtpY5qzUzxoK/4QcdMyz7dczqYLd9LHNJJaH7FLlafKh+&#10;zqdXxxzTCeMpJTVBgEUiUM8bS1E1mArjKywlB9AIiCL/AKfcWfxqqRgmV2s6t4rnUv8AtQv/AI/T&#10;/ePaq1khuLitAiivH8Vf2cKfz+zpXVRIsksawJGDSv4g1OORlaY4fF59OdHTZ6Ckq6tkihjpytJL&#10;BTZnxUlNTuDGBFCVDMDf9Liym3qIPEX0VIRAyo7SAMUL6br/AGnU3NieCBb/AGHt+7V4FOhiwzQ1&#10;oQD/AAnArT1B/M9Vi+rQsUrKDXQwoGVTw0Gqrw/jrxyT0/4Z58HUT1VXjV+1pMeDFRZGlpp/I8y2&#10;kpPJANJ021Iy3upHqY+r3J0+uUyTaZJLRKqRgmLxjk6mAuP6/U39lsUsdQVV28P4ixU8c+VfT5dK&#10;rSRIIvA8FywzVilSSfPSW/ycf2R6r7t6XH09Fj8S+OUffmo+9yFNFW/cMyRw/bjWyupYMpDKNJsf&#10;6mP5ItHheEnwXVZWR05J5ZgbXB/BHte8YiIuY3xItSCBgHy4eX+x8+npo53YzvMFBWhjAWtP4a0J&#10;qPPPWangzFTVNOlXCZK2qWb7WlycFf8AcS0yiOLxtd0jkVRaSJiPVcX4t77tLC0ZjkUL6SApJRtQ&#10;vyrD/ef+Jt7TKsbyFdOokHPmKeh/z14fb0kdoZh4Bh8QkNQ+a0pw8s+ePIdTpZaXK42v+/hlifzS&#10;RzRVMccNRIrWgbRUUkt2Vb/5tAlgdZuiNbHOobSkjEmUNrZk50/S/wBLXABPHtFbgiYl8gE8f9Xr&#10;0XwQtc0+pGlVxQfLHdWvyrSmeldSVElJRPVYSP7Y477I00eOqw9K8xIZgoldX0OzxLpcX0mxF/pD&#10;WJZGkIZggb9qXUqFhYgWRhY8n+n+39mImeKP6d6Zz58P2+f+bp/wztkK2shLcTQ5Cg0pTgc+eTwH&#10;TnV1cgONro4VerWjNPlsZLSz18Ecx0S1Cz5GIArZUuED6V/AHN+pVS1QJ44LTU81MVmYXZGhKarR&#10;kkXtcX/23sP766zbeLWEHtdW+E1qWFc8Kfl0GOb3hl5U3FYNbN9PLUeGaV0Hg3D86cPt6FXpFq+m&#10;3ntbJU+XyJWkzmNyhbHPegpI4sgtUKZ1yESNJpvaVo2ABHDn6nQD7jxkuJ7d7CpINUJod3big0C4&#10;R44cxNHYGwuAAPx7l3Z2cQBnAPr8qgH16h/ZZkl2aLxQCSox5qTmn8z+zrc1HPI+h9oiSGW6rOUW&#10;nqlEqSEXdZQocg6eLH/b39mSySanGompJA8qE4+eB8+HTqSpkxVLJgjyIrT+XXvceoVo4E1UvnZC&#10;AkqtrVhf+yQBx/h7o6RsaahU1wenIqtLQSaa+XXvbU6l31p5KWa66VT1XuRyCRcf7z7bYMKKtGp+&#10;z8/+L6MVKJ2PSRfM/wCf8+ve5kEckwIufvImJZyfE8kQ/Wbpa9hzf2qViAGoK8B8j0mlZIjUgeGe&#10;AwRXy41697cQtbTGL7mFchSOoN4ZEkniRrBbA3a/Ivf/AB9umcrX6iIkj8dDQH7SfPh0kY2swPgs&#10;YZF9VIUkcc+nGnXvfJGx8U/gUtAPIpEc8d0kWQi+ogDn8C3u8UtvIhfWO4V+Y+QyQOqkXckJmoGw&#10;crxFPSpOOve5dbi6aoaSxeOzWjaMxSRFVOqNWb6oV/AI/wALm492Vo3jAj7uHHBNPT14cfz6Ytr6&#10;eJVoK4yDUHhTA/FnzH29e9orJUtQkslVSzRvIP23HjKycjgAN/UjkG/+w9tSwytKHUEE+Z4dCeyu&#10;InRYJlIBzXy697wU2SmyNGMfWsYpaZnkp2QBGdQPXG/HIQW08XHPPtZBdah4LtUrUfLGD07LZx2d&#10;ybm2GpXADV4fIj0r58eve0/kaN6qSRlRSwUEBP1vYAGwP1/r9f8AYe0d7AsiBRXHRtZ3CQqFY4+f&#10;XvbIqOlkk4NgukrYED6cML+yZIRDhuJ6MWkVhrTh17319odd1bT/AIc/Uckkf63ui2ymSqk0Pz69&#10;46kU697lpTEKdJaxuST6hf68sALe1q25QUJP8umWmFaGleve+X29SsZaysSSRb/W/oPbrxy6auAF&#10;/wBXz6aM8TPTr3uIaOclWZWDAk3/AAAf9h7Qy2rsQBnpULiMDT173LXyMREhIYH1ahe1ha/09uxx&#10;zF9FMU/PpM+le88Ove3BY2ZWjUXWJNbufrqH1B/1/ZymgkIMN0l1AHU3nw+zr3vqR0lXWRYhjEiC&#10;3IQmxNx+fe3ikiGKGuc/7HW1Qxmnrn9vXvfHQxYaFX0g8G4uRf6+0bOPE0sOPp9nW9SqCr1JPXvc&#10;RVkV1MnqXUbqxsbn62/qP8ffq6u5TkY6fJVo+3j1724I/q1IhWx4ZLALz+r6G/8AxPtbHOgQh/z/&#10;ANX29JXUAUI/b1729UeTqYpY/UWXi2kEMbfkj+v9R7f8Wpqf5YH+r/N0WXNlC8ZNOvexr667Z3X1&#10;9nabN7Wz1Xhq6K8ay0dQykxSemWGeNtSSI6kq8UilGBsym/vavLEwMbFitaVPAefCh6Au+csWm6W&#10;5juIw5ANKgY+zGPtGfQjriyq40uoZbg2YAi6nUpsf6EAj3al1j3n1t3Bh1wm7jg9m7rSmp4RU1VU&#10;KLbe55n0pIYlkXTjqthykWk0zG1mhvYm9vewTaRKCG+GgHbT14cftP59QHumx7lsF2pt1d4SaUVS&#10;xjFeJYUqv+mq3HuIoBibyxm4BljJN+R5I/6WHGpfrfnUPwGv7Rfcvx4aipJcxhqDXTuDJOI40d4U&#10;0h1kg0B/IjD1KyEj/En25fWQvi0tuaqPIf4ejbat9ZLloZJvEA4Acfzz1kVw304P9Dx9PqLH2SPI&#10;YM0NRZqcNpOlgVcutjY3RrG3+25v7C11A0DaW/1cehobh5EDVIr1z98KbGQzvDZOBYiNQGSxtfSk&#10;n/FfaRu9wGyPTpLLdSIDU/n59e9rDH4wI+ppo4KRGAkSKOJmFrWaZSOG/wAPaiKJElHiMkakcKGv&#10;28eiSa7j4MNTHhX0+XXvcDPblxmHjb+GUz5GoT0ByrU9LGQRYqW9bj+tgPb630IlEYGfTpbtu0y7&#10;gQLlhEreRyf8NB+Y697RhrJMy/3mTmX7iSw8d2J8KgM0MUZ/s3P0HP8Aj7cU3LTNIVYLXhX/AAdH&#10;TWo20G2tFOlfP5+tade98P4gkbGCIjgoCsY9CrbhUc/U/k/717WxyqDVSceX+rz6cW0YrrbNPXr3&#10;sQ8OIc9hq7BVASV6mFRRM/6lqoFaWnYXuOTqQcfU+zhNF9YyWpNZCar9tB/m6DV14lhfR30RppYl&#10;vTNB5U697AXNYE0kk0KoUlhkZX16m0OLkgAEc+wa8jREKRlhUf5fl1JNhuniosjntcVHXvbXQ0Wh&#10;vKbPqb9THTeT+hUD6e9rrbtHHpbd3WtfDpn/ACde9iZAY6IwvJGK2tZ0EFJGGMcSLdo9ZHCJwfry&#10;eASCfZjEkmsOgNfP0P2/7FP8vQKkDXIdQfCjpUseLHFftP2Y+R697M/0BTSRb8w+czVXpaCdKsID&#10;rd/CdQWKJrklV4Gkgj3IXLiGK58UGpOSy8f51pT7Oo+5l8KezNjYxkjgSOP+on5ddHkEf1H5973H&#10;8oTfFTnuhd67fqISKfBbqpMxQztIfNJS7mxXgjpjTaAqrF/D9epWPqlYEXUFuP8A/eme3q7d7scs&#10;8+27IBve2yQOi9x8Xb5wxlMnw0khvreNEAFBA2fTOD7je/v/AFM3bkeRc7Xcx3CsH1qFvkcvEPOq&#10;TW0sjFq5nAFFAAo+/mRy47bnZeEyEUTpUZ3BwSZORp1Ec09I0lBRPDRKdZbxRFJZW9IVYgouzkpz&#10;5+PG2CyTKSGEU39AvBewI+vvHP2jhnQqhpTH2+XWalw1ajiM9Lb4G1lNWVkU0X9qwuLDgIlh71nd&#10;onV2wDcn/ci5/wBtMxFveWF127Yf9XkeihK+N+f+fq4So/4DS/8ALIj/AG4t72wfhjpXbWNHNzSQ&#10;AfS36CL3/wAB9feHHubDJJI7Lwqf9X7ejSAnxCPt6oB+dWShot3TiQkXkqDewsNaqxuSf9fj3ZGq&#10;sYUaxI/SLAkj6mxHvE7eLN2nZBjz6PYpFGegW6i3viYMcNbrZ5ApLekqeLD1H/D+n199eFidQVjf&#10;/aT7Do26TgW6fEyUoT0YJ+xcMvoWaO2kWKkubWt+ocX/ANYe+/C39lST/wAFufbw25q5NB9o/wA3&#10;WvGXz6aJuysTp5mT1GxOhybW/wAW99ink+ulvqOPpwPaiOzKYHXjOlOmGt7Gwz6tU/0taw0rdUuv&#10;6m/x598ywT9X0Fzx9fpYA/0Hs9s9tmZe0ZPSckE16L3vTsfDSVcuqZPSWYWvqNlZRe5+nPvE0yOg&#10;4P5sfwefx7MjtNwr4+Vf2deBAPSFpOyMMQpM0SgFgreTx3Go8sGPH++t7xBF5sWP0Fm4+v8AQ29o&#10;prCcnh+zrescBToS8L2dh4VX/KI2LEIyGVXJB/IUEfS31v76aIi/H0t/Tn+v1/2PtF9BI9McenRL&#10;546XcHaWHiFzNGAOf1AH6eo2ubfnj3jVBqJIKkWa9h/hcG1v9j7XW20zAigBBx0xJNUfLpG7p7ow&#10;/gqFWpOpU4W7kgFCNRsR+eL/AO+If9jTodvVYuP804X63/SLBr/4n/eR7kjljapYrtSfLj/h/wBX&#10;2evEvldWqB0Duw+wqHL70oEjKt5auMqSSSNTGIg3Y/S34P8AQ/T6apn8wViM1kQwAKyEDg/W6+86&#10;/biNPo0YHy/zdIb1R4Ffn1s5fHh9ewsaf6xIf94I9kC6TlZaxLG4Mlub/wCA9zPJErR0bFB0E3HQ&#10;35D/AICyH/A/717sS2/M/wBvGPrZEN7c/p+p9kkopw9T/h6REUOny6A/NxIZpCeOT9fp/X/ifa5p&#10;pjwCSBex/wBUP9b2mdarWnl1pT5HPSMqIlvxzz7UFLUODa9wLfTjm/593VRoBHHpFcqCK0z0ksjS&#10;Ru97EMwP0ta4txb2/wANWwAN/qRwebgNf8e7wgEnypX/AAf6vz6SjBoekXkaFXFio1Ar9PwQbj6+&#10;3mGuOnluAPqb/m9v99f2utwdemnTcqBcjz6D/M4aMguUPJsbEW/H5H/E+0JvbJtHjpuTwhsRe4+p&#10;9imwH6noOtogI1f6v9WOlV1zgomyUJ8YuJBcEg25AH+PP591Z9z7nenrKk+Wzam9JNhcORxf3IO2&#10;3rQqFrjyPn1aSMlasB1YPt+hSloIFChdMaj/AJN/r7KxNu9mdwZlJLEfr4sT/T2LLXeArhGbhT/P&#10;0gmh1Gh8un7Sp/H+9+4T7qBuGdf8LEm/1HI9nse8KSSp4/6sZ6RG2Suqh660D/H/AHj3Ck3KpAux&#10;/wBvf8+1I3c6f+L/AM/Xjbx8P8nXYUD6X9tlRuBWDer8fm/9P6e3Y95LLpXy+3/P00YlAoOuXtD5&#10;rM+Zf1m4BFubHj8j2vt75pM8Af8Aiuiq7QoTT/Vjr3sNa+YyuTe4v/sOf+RexLAQ8Y+XRBKaN9vX&#10;vbeoJINz9Rb6Wv8A7b2ojjLnOB0jeUAkde9mh6CxLVmfozYn91QeL/Vr/j2muQiI1c04dP2Pe9T5&#10;Z6i1svhpZ5CbBI2Yn/WW/vZE+O+EFJhaIMum6x3PAIF1uQLce4T56uQkTsoqaN/gNP8AV+w9Cm1V&#10;qinAda8/zv3Y+R3W9Ak3o8/jZF5Gk61PN/8AD+nsTOzMmKKidAf0xtxf+jWN7e8a90JuJyzmlf8A&#10;L/q/Z0K7RjUfPPS7+F+1g1LTThAwdoTdtOohYrcm3+P9P+J9kE3bmPPPJZuSW/qRxz+efZRFEASD&#10;/k/1cOjnxDgeXVzWAoPt6aJdIHpX/XHH09g9XI0st/xyB/vF/a2ONGBBr17WGrTpZKwAHNj7jLj2&#10;fkgf7Ec/7cj36VjGoVanq1K9chIPpqI/2494jjgzXshsP6fW54v/ALb3UXTAU/1f4eqkqONeuepv&#10;pf3lSiRLmyAr9QABxa9+PdjcI5CniadNyBWIp58OuJJt+T/h7xVDxKhAa2kE8fj/AF+PbRd9eRw4&#10;f6q/Z1ZFKVLDrsC549p6ortNwp4FxxwbDi5t+fewKtXrZYA1PUpYxbkC/wDrf737hrWyFgbGx+ly&#10;efdmApjqusNw656F/p/vJ9rDDTrIyaiQCtybc3At/wAj9tSFguPLr3iEcPLqFMtiw5+tx+fqf8PY&#10;s4p4fGl9PH14/wBf2WvU1Jr1TzJPTFUh7kL9foObf69j7ULVcKLwQPT9P6i1hb2n8ImtOPVwTjqA&#10;I3JGoG1+bke4c2UBsA1gP8bah/iT7vHCUrrpXrZY0p1lFKv1F/8Ak3/ePfcGQJccj6D/AB/H9Pez&#10;bowJNf8AJ/g6cjAYVPl16SCyWtz+P6n/AG3tQLWBo73+g+g+tz/r/wDEe2dAjIHr0ohcIc+fTS0D&#10;Fjf/AG4H1v7w+cswGpfr9Be5/wBf35qkH06fdqgny65LGEH0P+uR7mJAHZTxdj/hxbk3HtPrLdnp&#10;0hI7j1wZyisebH6888f0A/1/bxDjlZQxP1A/w/3r/Y+2fFIagHVqDz6gS1ZH0F7fW/8Aj741FMI7&#10;2AsPpa35/wBVx7eicMwVvP8A1Y6sMfZ11HUMwv8An/G9v979szyBfrYC/wBf9Y+1YiUGo6rgdS11&#10;vwPyRawv9D7dqCvhIVW+nH4PNgL+2JrZ2NU456vTUPn1BqYXQtwf8D9P8fr7UFPUwK2u45a4IB4v&#10;/X3YKyqFPEAdeUEdJ+pp5pNYsxDXsbj+t7+1HTZaGMqdaXBtZjbn/H8+22So0eR/1fZ17T5jpN1O&#10;HmkLNpbi/wBACPrf/D29RZ6Bxp+vHNjxcf0Jvx7TGxetR59aoemqXESRkHSP6/kf73+feQ1sMpBG&#10;kD/arn8fi1vdWt3jQksa/l17PDrgsEisE8Y/3m/+t9feZPDIR+mzc3tyP9a/+2v7Td3qemzx65ye&#10;WK4twOB9fpew/PuelJERey8f6oD6gfSw96QlpAhr1sLXpsqa2WJCwJuL/k/gf0v7yviYZvUUUXAP&#10;pC2FxYX9PtYsnhqVBr9v+r06vQAU6Zxnp0cfqH1HDNcX4/r7hNQJGxTgA8/Tnk8f7171KTp8QeWB&#10;1orXp0pco81rl7f2uT9f9ifeCTGCZGSwYEMObm/+2H+9e0okoRXrS1DY6do8oYHDhiCCPyf62B49&#10;k2+RnUMOfwmRdadXJhlYXUEcLq4sP6j2Jtpv2jlWP/V/q/4vpXKoaOlOhx2LuaOugSnkkHk/SB+b&#10;gfT6+9bD5DdW1O3c1WqYNASRjYJ9B+OQB7l7aL9WAr5/5ugduFqdZYfl/q+zoUfZLqugeOSRNJ4J&#10;BBFv9fj2KY5wO7y6DrwMG697iJipZGBCkfjjn8e1Bu6A9NG2JGeve3umwLEi6nmx/SP9t9PaCW+q&#10;OPTsVpTuA697fYcGot6DfnnTf/bgj/iPaFr0aSKjpeloaUHn8uve3inw3KjR/X6gA3/23tHLe4qT&#10;/q/b0oWzNK0697UFHhQSt0HJv9P+NeyyfcPMHPS+CwZzkde9qyjwYbTdBb6WB+n0PsluL8rXPRzB&#10;tmk4HXvampsOAOFt9P6f4W/Hsrlvs06N4LFgKkde9ugxpjXkcf14/wB6t7SNcg5B6VfTseAHXvcK&#10;al08f71xf/Ye1MVwGGo9N+GwFeve4TRMPpb/AIj/AGAHt8OHyOqlSTnr3vD4JG4I4/3j6+7mRVye&#10;tNSnXveZaQ/S1j9eDYe2jMvl1UIXyOve5ceP1Hi/+x/r/sB7Ttc0FT1dYmrw697d6bGkEFgLWH4/&#10;w4/HtPJdrTB6URQEt172oKelRV5AsNNyAAef9h7LXkdvPoySMLhOPXvcDRF/EPr/AMvz/D/nmb/0&#10;/wB49qav9P8A82v+s3SXTJ4/D/RPT/hPXvf/0bOpzEVXWLDh7/Utck8qPoORx7MraOSMEo4Plmnk&#10;Bw9eB6ES+Mt9LNDKZAlVIYUHCPgfP4T1U5Rz1zVzrSxyrP64kEN4/FDqKtqnl5ZrqPUeLc/X35Ch&#10;VXUWYBgoHACj9Q0nkfn6/n3p21zG1fANKn8hQ/Pyr/qPSA30N5cPYSkhXprNDg0Gkg+eKdcamDJU&#10;aSzyTPLF5o3MdRaaeaokkaJbyxmx06Ta30UD3z06yHVUEeoXUhf84R/h/gDf21NrhY25FXAIDf0a&#10;jj+dKfl1W9URQGyuRrYLRJB5oCOPpmn7B1zoaqmjp5GqaupaWYKyoJJ9QjV2DKqOOVuwsf8AjfvB&#10;KCwSO6rZrn6fXVf/AG3t2zjQzPLLmqjhwwtP8n/F9N2kFpNOzjuGkDhg0UA/zFOnIVjY6lM8EFVO&#10;NLLEHAEn7hYt6z+QSbcce+Gkh9PlBv8AUqbq3qBFwf6W9tzokkfZFSh88eRH7c8OrNBCiiRbYAV4&#10;1xwP+qnT1Q5OSnhlnnWZYxGRSw6C9XTej94iVD6o2ZgTx9bf09+QFZTpYX1XuWtp5H6T7qYlWMeI&#10;KLThx/bTh/s9bkNrBS4iXSZMFeIoKLk/MD086dc6yvOSoPLIsmoRFCWhkkarspUPUxy8aksFQqOA&#10;B+fcoKRJd9BMlzrWVJGFvUPSpOnke6+IrW3hxgjQeBUgemCaV48OPE+XSZlDo724dY0NNOllX5FS&#10;VFfkBU0qeki6tqiqYZXURU3jMM1C1JDL5XEUqTuwGu8ZYfX/AB949aeR1tfUB6mBsxCgMSCD/j7t&#10;M5itEHn8vmTTPrnrzPPCoBHHhTiK/wDF9OFNjaqtdKwSoEg1o9PHPFaBF/c0RFmUmxsq255UX99k&#10;oQIwVbSwJIKsSP7WoAfi/wCfe4hKqGRi2kgjI/Z/gp/m6XWqXcatPKzMrClCKcaGv8usM/lE7zpQ&#10;RwTz/QO1XHEi86fs5ZpGXU+nXIOSSL/Qe86gDkEG9k0kadJPOr8fjn/Y+0zxxjI7CM18m+X+Tz4e&#10;fSYW9s8IjFYnzV6UDVJxX9i9Qmqq2VXp6mMyRsxmDJN5ZljVSnicykrbWCbr9Bb8+8ZVAwjJAcE2&#10;YAkaSP6jj/X/ANf2uiWXSZYhVHGR5148OPl/Knz6MrO1i21Da2ILaxV8efy9eolRWPPG0k4mIhEe&#10;lJWjVHaJtFtTq9vUdQKi9h9fqPfMADlyG0NqsvDBBYhbL9f999PemVwtEUgsKVOAK1GfQfb/AD6e&#10;WOe2jEqIRxJJ4DJ/l1EEiTTrHHohheNC3lZqqOprC5kknUSBdLPIGb0rwxsPfYildXkGkgrc6tYb&#10;6/QaR7TePFEwiJq3yoQPzJ/1fz6Q+NbvOWJ1E+lP8pA6mvPSo1NG0U1NCKlDGUCKkmlNbu8cv05U&#10;2/2HuOglRSwVwhB0sLmx/wBZub/Xgj8+1UogcrEWGpaVGPt4gU8/XpW8u2xx6JW7z5cTnh8NRnHn&#10;9vU+SanmleW6PLI5VorrF5I4SKdiGiPCMFXUy/TSCf8ADs8Kz/2r+km59RvyFH5/p7rrCuYgMCn+&#10;T9vTSTtmFAdJpx6x09KahqRJCiwnUalE8ayNCCP2ZaiU69PAuf6c/wBfbVVnIfcUxpkhMLyj7xpJ&#10;PFJFGB/nIUCMGN7cXX6k34AN4SgcpL/ZhSB9pBI/mf8AVnqkawRSd57QjCtK8a/P59DRthOtZNn7&#10;i/j9bnl3hBEJdpUuPxoyeLyUyzpEKHJ1stVSvFGIhbyKk49AVYwWLrOlLKliquL8EkDSbfq+ntmO&#10;BWkLodIpxH+r5/7PRY+3K9wJ4HYDz0jUT9v+qnSDoKuCeanjPngmOtHpEjmYVCK4Jp4wJuCfqfp9&#10;P6+8AZlUEqvr1XBGoIL2Fzbke35E1toLE0pQ8DwrjyB9PL9nSqS18VhUsdFCD8LkjOK8D/CeHA9O&#10;Qippp53p3lDUfhugk0GsqGdWnZUZ2bXpuSLnn/eObQiRA/mCgHV4wBpk/wBotbj2Wvdi3m8F4tTH&#10;Go8V/pVrQ/5OPSkW93br9QY6ehP9of8ATEHI6UuIjrBHVfbQt4Gpzd5Jo2ZWcgAGPUC3+sLn3jLJ&#10;IQAGgWMF2j13AXVzoK3uD9T/AK9vfkUJK0sxWdjRVfSdRJFBX008AfQV6Lwn1sz3csETXCFVU6SZ&#10;BWncT5U8jwAA6UMqZmmw9NR0j+dq92V/GhjoU8H72l4qohfICL8D/H3hMj8hdIQGxDNpt/Q+oH/e&#10;PdpIlB1PXUP9XH/B1W4t0rWYd49B064ymox9oyWkqqmlIjnp6Ezo7K6rMssdO8bcEWs3+v79NNMs&#10;HjWz6dPCuCbN+Af+Ke/WVnDJP48+A2OHpj7eFOlGyLCb8TS1CspXI8+A/LrM7UUeWjjiaah1tVPF&#10;JV084i8yweZ5JkbyDQwGhbk6SCbfj3GL1BQArNb8KEVrk24JW5/I92dbOCcmNwoHHVitK8K8aZ6d&#10;kgiTcGMOfX/V+3pT0tLTVfjeenxFXUCxSqiqKoSwwqzlZHDLGqa3UWte9vx+e2NVrhH3GhIUDmIo&#10;VIVCGsQv+t7bDba5ctbhzJqAcZqSCAw+w/6j5GBjuZ/E8KgA9TTyz1JgjNJQ1rQGUVNZUrTzTLVI&#10;yaJZLTQSGZh6SCRdvx74/biVw0TQliup1Ejem/013/33Ht36w28QhnRlU/DjjwrT8iP2/n05cQ3X&#10;0GlgNI861r9lP9WesXnnSOpklmq5xTVJhMhpqeRBeMt4oGHLfTi31/HvlJDqiKvKmpG9ISVXKsB9&#10;CGvf/iPaKFrkzBoo20scNTFPM4pj/Vw6IbJ7q3ISAdrYzjBPTlTZbGUlS06xRgNQyrV09fR1FJLV&#10;LINCpDJCto5efo/6h75xO0UUqF2ZZNKnWRxpPKhT+P8AW+nt+5tEvZInQnVHq4CuTQZ/Zj8/PowL&#10;x3Wlkl8GUasEUBpSuflT+fy6YkyH2VbJI+MxNKzkToUkkpC8YUzJXieJjeVGkIMbEKeNX49wwqDW&#10;6IokB0opVk9K/qWwAvf8WPPuxkaVPpw4AbiTRSG8sU8j00Z7m5VIpJV0N3M1c6vI0+WPs6Whkq0q&#10;8XLlVyVbjURqiqNPPDnqOYzm4qlrJJ2KIq8yRsoZRfj6X9HHUSszn/NAci6qqnSF5J5v/re6yzQ2&#10;9u0TkajTh+LjXHA0r54yempbSOCEuGQs7Ka6zqelfwjtNK/iwK/b1OlkxSVWLGOhnirRUTKslVDN&#10;U1EYknaSLQ0RMcasyr/T3ji/acldXiCs+lWU+oC+oBueP8faiS3SSNJCe8gAcOBxkcPn0t3a0ilV&#10;JZMzGiLgAaTjOntHHy6i5TITVoqqKtig+9Nfoqaqqp8kiRQK5Jo/NCNDBiSCyE8fm/vjVSMnjeJB&#10;d1LsWUXUj9LED/A/2f8Abj22LVJ1Mc5A0Up868f8A4/mOieN1Mn0tywUr8NeBrx/wDj097LqI45c&#10;jHUTV88JqPsokpJ3WCWNNbzUsImPGpmNvKSDb9D/AIwxLMsPk1oNUgMkQZR+oi+lTyRze/0/x9pZ&#10;JNvt38F1q3kVqfz8vl0aePHbyLBKgqVqkgNeHA/kc06WlYldn8wyRUlStJSY4/b5DKRPGz+AOVja&#10;rT9uOYaCFW+r9Nl5A946pv2mARmk5vKU1AgnhCQLWv73bRqzG4aTUnkDx+fzr8/t6SWd/cyXH1E8&#10;tYlNApxq9f5D+fU7EPJFX0uNenocfHHCddDR10eqKVI1cVUUcj3BIY345Jv+PcYM5WUSpFIpCxuB&#10;6S9vTdwR9QeRb6e1JgtllDD8ZqBT1qeNfIf7HW6pPemaAaSzsy14CpJAB9Kfy6epJJ2gx8eMq8xj&#10;J6M1VZHWzzR1aU1yJFWhCklUlW0bhubAH30AjyKqAxMq2BVkKNcWUR/gEWufai7Fra2gugeNaimf&#10;2cTWv8+jN5oY7YTNXUTSlPP/AA9NuM/vLVz11HkJKXLU1TURzk1cFRDNSqLy1MtfJ6A8chfQDxp+&#10;vvvRBBKrKLvo8jBY2RGZOWIa9ybgfi359l0c012pMq9lMV9PL+VMfl00glvI5BMtCtQpPD0FT5Dp&#10;+rVyT496MZHSHyUWMjP8Tpqyppo6pQojlTxlYVCySKsvkBJFi2q498RM07q0iDUrao3YgaCeRYH/&#10;AIn3uFYrZAnAkn9h/wBXHqlol7YWtIgK1IbP4T8/PqZlca0EVdFRV0s2OkpIKbJ0cMLPFWmmQRO8&#10;sguHEhW40n6j/H3wll1yJd5AZLLfSHXU31NxyB/re9RySwl2VdSAkAcSQOH8v8H5dUsPBeWSILqF&#10;SKHFaf6vn1Mo9vUpxjRpDioZ6aAVTBpXoJl8VtS2lIiZyQb6z/xHvgbxyrbwzKB4n/TDIbkFdQ+h&#10;t+D7ckl1RM05pqI0gjAHn/k+Xy61KsAkKSMVJ+AMDpHrQ/sr1loaKOtopIqSPN4+dFky6zLLLnqI&#10;skbwfss7K8YY+lo0JJuvAsL8pHqDUyKVfxxISjBwZOFsRfT9b8n/AHj2wDBDFk9zAeYpkfbX5j/N&#10;1T6d7a2kcldLZNCKZzwrq/lX5dSaKgxVZiMVVQS0a1NVlvtKulqKGtSl0CraSH9ppb6GjAitf0gD&#10;UR7jVCo80IkMOuIPISwEGsMNRBkI5XkHj8+6xOApkK0UAcVJ4+lP9jouVn0mYR6lFB3RtJx/hC1p&#10;wzWnl0q8M9dT4rKDHyZxoszUU2MhixtfFlmopaCYQmY0AkUpMSHAZiR4woH0BOJYylTSgmXxNKH0&#10;wyJIWMikanA/UpH0b2l3SaO52q48AjWFIoagADiM8OHSfe7lJNjvjbEeP4MsemhUABCKCoxT0PD8&#10;ults2Yw5lJchDRh4Xo6cZHJY+qpGRoKtZEjpnT0wzIz2eEEk3v8Ap596LvykwIxPyE7cxo06KfsP&#10;dwikKBHEcmcmkjhnX/AfS39fchbEhltYnb+CMfmFqf8ACOscttnY2CO1a0AP2gZp1umYypFbjsfW&#10;AqRV0VJUgobqRPAsoKk/Uc8ewCjoqh5/BqVYpBICuoAKxUupjX+vs+JYGjeX+fpXJcxrEJDWq0/w&#10;gdTfbLpWlf7diEjaUxzI/BaVT6CL8X/PPuzSGrEVKno0qbgeKuTTFPTr3vhUUyynWw1sWZDOT9HR&#10;uPNp41XH+tf2n0CRBLw9B5/s63FMUOnhUVp9vp/q4de98aimEviCsVIBV1ksUYhbhgV5BJ+nvwYP&#10;TwwdQ9cf6v8AVnq8UpRiWHXvfKD7lKQyzI9oCAZAVeSNG/TqP45/J/Hu8bFT4ZFWPl5E8TTqsvgP&#10;OETJbNDUAnr3uL4xWvZ6qKZ5Ii9PKSND258eof2vfpJSVpp0kGhHn+fy6eD/AE6V0FADRh5/bT0+&#10;fXvc7H5OSKF6eeJmELIkkTEGUBbEeMnkAW5t+f8AD3uOaKM6XbSOFfL/AFHpNd2EcjCaJqVqQR86&#10;/wCHr3uQcdHkZZ6yhl1uwUGmlARyLglQU5b/AF7ce3IrxAoReI/EPL/V/Pppb57OJLadaAfjGf2+&#10;nXvbBX4qeCqSY0sqBRdkVSywyFdDAn+n0W/tXbAtJrJBrU8eP5fz6NbK/imgMQkBrwPmaUP+z172&#10;0yQMkglSM2J1aXQ/tn+1pP8Aj9Pa5nRhpfgOjBZw6eGxFPt697hVuOMx+4gVlVkV5KVrMEcj1yIo&#10;5sW/w9o/CBfxEowznzHSq2vFRfClNaYDeg8h+zHXvbalDM36lZbDgKtgR+DyP9f2nZCZNPSo3SA4&#10;I697dIMbNyI1IBA1ORy3PHHtyNlRs/EOHp5/5Okc17GWqxyP2de9zJaF1AUxqVU6iwQ21f48f09+&#10;aUs3dx/1fZ0liulZqg9e95IcZIyBkBbn6j6i/B+o/wBh7dWWRpAG4dUmvUD0Y9e946rEImhgtpOQ&#10;xZL3UjhePx9T7UPbxgg1qPP7enIdwLdrHHXvcJMe0YfSUGoepPqDbkD6e2UhFCTWnSh7pWbzp173&#10;AcTiQEiJVAKgXsArXBH09st4mYyCF9fL9vSxDE0XaCfy697kxUhMUcoYFHmdRZgGJjujaj+Rf6e7&#10;yag1BwAH7CP9jpO9xpcxniAP58Ove4dXEFkYKWYcAEj82vpFvaU/A2r16UxOGSp6975gOdAcXD+k&#10;ix5CKWV/p9SRb6+3Iz4qYwP9nqtFzp4/7PXvc8zCAFEjugdUU/W5aO4a1v7N/ZnbSBY9K+fSYR+K&#10;A7ef+fr3vukp5KipPJVILyyysLALGRcXP9foPfljM9GYGrdauJVhg0ni+B+fXvb7Tvk6ypikiZ40&#10;EwaEKzKR4yGX0j88H3cqcxRPTSor6Vqa/wAqdFkq2kFuyOAW05/njr3uzr4qfJyt221DsTszHzbp&#10;65rY6LGx1EkhGT268s6tJV4syglggA/yZzpNvSUY6wa7Vur2lz9LP+kHNPsJ4UPn9nD889QTzfyj&#10;azSyXO1SC2ugzPQZr6CtMg/L7fkYNbBUyR+SilSKrj1PEJQTTzsEIWGp0gsFJI9aepTY8i6scb5V&#10;/DHK7Uw+B7P2qsed653xQ/xLbm68VEKnGzLIfIlJXvEn+SVIAs9PNpbVfTf6k/3/AGdYUDO4cMAa&#10;jzBJ7qelQRnzVh5V6BPKXMn70+o2u6bTeWbhZo3FGUkCjD+JDxDrUUOc4AR9cd8bD7F3VvLrmmr/&#10;AOC9o9dVEdPvTr3M2o9w42CZFekzuOp5bff4mpDqabJ0muB76CySho1q2yu1Mrj5JoZopAFkNmCG&#10;OaJrXVkZ1/3m3uPr2wniettj5kEj7P8AN1IDTxh9R/mCQR8+hq9oirkyuNVlqZjVRq4Ajq66VG5s&#10;LEKF/p7QyAstHB1DzCj/AC/8V0YwpY3jDwUEbU4oikfbmp697TdXlmqmJMggjFwRGzykn+gZxf8A&#10;3j35BIJP1Vr8z0bW9gIVyutvU4p173FjrFSTyxKyLpCmRj+6yflQfwrfke1PjEdpNft/wdKWidk0&#10;Smv+r/VTr3vg8krSiYgRRj1RoxtJbi5UH+1/U+1SJrGtOA6uqosZjXJ9Rw/b172Iu0a37eujnDX/&#10;AEygfQJoAJYD/HTb/X9mtncCNwx8ugpvMJaKhHDr3tc9g7TSGshy8UQ8GYp46j0g6fuZEDTR3F/1&#10;H1f7H3beduSGVbyEEiYZx5/5OHRNsm7OYTbNWsRpT5de9hE+3Z3qYpHZoEjP6eL83/zNvz/W3sgV&#10;dAZdNa9ClN4jSBo9IYnz/wA/Xva6wuJgptYgp46eNUYrJM5jaV2YszRCRQTqJ+o/F7ez+zc3R1SO&#10;Dj186/4egxuV/PcEGVzISRWmafb/AJuvezIdPUAOdpJZnVtLB5nVSI1jFmZdRFrWFyb+xNZK8SFh&#10;TUfTh0XG3EkDrwLDAPXve6V/J0lU9Y9mZPWHc5LblBAq/wBilqKasl03/NjDGp/offOj+8ld9w/q&#10;PtupTCkW43GCMOw20ZHkDV6HzKt6dZW/c42k2e58y35WmqLbVH2n6x5B+RKH7D1rZ/zsN3wYLs/p&#10;mipBIuafBZg+MhtMmLrK3TUzhxwCJaeFbf0P+2VXz3cf3eyL/TVHM1/qeQ5+v+x94Ue3MZjcR+mP&#10;5j/N1nMCWrXowX8syqbIU9JUngPAjX/N/DHqHP8Aj71pNmfudsEsOBkX/wBv5Gt7yauc7fpH+qgP&#10;SWM6pdQ9f8/V4VSbUsp/5tH/AHr3tg/D28G1cZIgu/2sRt9LgRk2va9/eK/PFstzctFL8Nf8tP2d&#10;K9ShzXrWU/mZbjfEZ3IVEGppFqGGnkgjyq1rg/X/AI17sFp8tOsK605JtYAEi4va5/3u/uH77laz&#10;mlJU4A8/9X+bpVHdHqmPb/f25sWD6SHZxbT6jz6tJb/G3/IufbmcpKSD4xYgckWI/B4v7IV5UswC&#10;Kitf9Xl079UaU6EJ/klux2Qt5VUotrELYfTkN9f9h7jDKO4GuE6fxZbnVew/qP8Aefa88rWqH9Nx&#10;X7fL+XTRvWBwOk6fkNuuWMLLG4iB1g6TfUCVFyCf6n3y/iLrciFrWuD6VsQPr/vh7sOWregDOK/t&#10;6qb5iaZ6gz99bllDBVfSFOngi7AHm1r/AF49tsmTqXct4W0/QfpJv9f0+ziHYLGJAviCv+rz68bh&#10;jgDpC5HtjdFfIS0LquoMGCkkkX4tx/U/n3iNdUk8Qnn6XVPwP6W/4n2oXZrLhr/meq/UOPL/AA9M&#10;8nYu5BdtD/4XQckD6WP/ABX30uSnjcDxNr0n/VC41X+nu78v2cqV1jTX5enWxcucdd0/cG6KKQKv&#10;mDhSPVG9iC17cN/h7zrlKmX0+M8D+psw/NiP+I9oZOXbCHvLf6vLq63L06UtJ3Nu+oBjCsG0n8NY&#10;jm9vr/vHvDLWuWKmFgLmxYfjkcX4/wCJ9rLXZ7dQGVxX5fl/q9OmJJ5BU9MOc7M3LVRTJN5WUBuC&#10;rWvZlFrn68n8X+vsON9Sa8HWkrYtA+q9h9AOT+efYnsrRIplCmoHTUcz6anj0LXxd3PX12/sUKiO&#10;T9yup1LEaRyzqQR/rD/everb/MHsMvkCPzMwH+JuD7yj9vlf6dQfT/N1a6kLwU/Prdk+NLBuucRa&#10;/FPH/vR91+9JzAVq/wDB7f1+pv8An3LrOunjnoMOcmvQ+1yl6aQD+l/9sPdiGAqolpYrLzpQHj/D&#10;6A+yWUanpXpG47ugZzNNI0znkjU3P1tzf/kftZQ1qcG30+gB5/r+f9b2lft7P+K/1Z6oQRkdJWSi&#10;cm9/oef6gf63t0iyKKQQLfi/45v7ejCOmljQjpl1Dih6YqzGysT9SL8FbE3+v09vEWTVlABX6ji/&#10;05+v091VfDct8uP5dF7J4Z0kdMVThmltfVcfi2n6/jn/AFvclMmA49Q/JJ/3r2bwMpiz/q/z9b01&#10;UqPPpL1u33LGysP6cA/X+tvaG33kwcfUeoWMTD/GxW309nFgVAUfP/L16IE4Pl0sdh4NoslESjfr&#10;U3/21vof8fdQffOTYZCexBJMh5P9XNvx7Gdq1EwelbKSKdHDol0U0I+noX/ereyhz5J/I3IF2P0/&#10;1/ZpBMIxnpO0aAEDqV7jtkXUX1X/AK8Ef8R7VxXZqdOOk7RmmOve8b5N7XP9f8T+P9b2pW9f5Hpl&#10;k4r173GkyjW+n9f8B/vXt9Lt618/9Xz6YMeDXr3trqKsynn88G30/p7FOz3DSGnrjohvkcCnXvbe&#10;8dyT+fzx/sPr7kSzYGAJ9nQYuSBg9e99Rw3kHFz7MbdSgqfPoo4nr3s+vxdwX3WZpX0EqJl5Kk2s&#10;Raw49or6RlgcrnH+fo3sFNTT5dJXedatBt/Izs2nTTSc3t9Vt9fexf1HQR0OBpzYgiGM2540gWPv&#10;HDny5lJKmlM/z6FNkjufy61kfktljuHtCSBW8gFayqR/aLMy82P+v7DXunLFIp4hb9B4v/j9L+4R&#10;lAaYmvDH+r/P59CqzQgA9We/D3bQp8HRVBQjyFHB54shW3P+HshGYrpHqG4v6iL/AOsb+2tFCejU&#10;ISOrMqOFUiQfTgc/8g+2FppCGJFvofp+ByR70AFYAHpoKqOAOpwRbf1/x/r7kpWqB6j+LH8e2pIp&#10;CTQY6UivXWj/AB/3j3FmqkJJW35t/j7SjiRwp/q/1f5OqnPWQCw/J/xPuDLVG3JAt/X8D+v09vQn&#10;4hTj027qop69cgpP4P8Ah7bJHMxsGstrkW/4r78yFePTauM16yqNP+J/31vcZsdrJYn8kjm1wT/Q&#10;j/e/flk0tqHl05QEV65mUC30uf8AHj/X95I8aq88X/1yf9tx/wAR7ca5kPDrek+XXAy3vzx/rfX/&#10;AFvb1j41gLfn6m/0t9QB/tvaUkytj1/1fz6bkNaeXWOQ6rf00j/eR7V1NWlALE6rD6WN7fke6SxN&#10;SvkOtah1BZFb6+3iCeSoIHFyARb/AB4/3m/tISRny69rfh1ieNU+v/E+3qHGPLpYBieSfyP8D9P9&#10;t7oZo14/6v8Ai+rrk16hPOFuLqAP6n25piXjIJBB/oATY/U829tG7Y9o4f5Onceh6wGojbnWhI/o&#10;feUpKgtz6b/i97/kce/CRSCvCvWwQ329dWVmVrAn/XH1tx9PccPMjg3uCb8i3196JXTpPEDp5pAE&#10;KHiBTrIQD9Rf26QV+gjVx/sOPrfnj2naNq4HSfI6jSUquDYkX/4p7UNJlgoF7f42+v0/23tpk1Z6&#10;sGB49M1Rjmvxf6/64+vvufIhwbN/j+OPe1SnDreoUp11FRsrC4P9PaXyVX9ArcDjgf4gfj2stcVr&#10;/q8+q8cngOnmCnCgFuSbXH9bcD2xQ5J0cKJBe9iDxzq59rNIPHq1fI9S5KZHXlb3/wBh/hce3QZe&#10;YKdLr/X6W/Nr2t7uiJUK9ethqDj03tj4iSbAn/Etf/W5v74pnJw36voeOOPpa5/2Pt2SJI6U8x/l&#10;/wA3XtZPXX8MicG68/4f8V9u1JuKYWFxckc2/wB59o3QEknrevy6iT4WJv68D6fUn/Y/09rSgzjy&#10;aASLkcn8XJ9p3iHhkD9nVqilekvV4dFcmx4v/wAVH0P+9+1lRZA+nkX+v+NyPwbeyVhxB/1U6bqr&#10;HHTJV44EHj8cG/I54/Pt+XI2VbkE/i3/ABFv99/h7tClX1eQ9f8AV/q9etqKDpNVeNFmUC9zfi54&#10;5H++Ht0pctptcj0ixv8AXkW+pHt6aEuhp59XYHT0mp8Mqyg2INybgm9/9j741FerSBj/AKkD6H8E&#10;m3490SJhCUPGv+QDqi0HUiCg0EFbheP8fpz+T7zRVkYAcf72Aefpc/T8+0vhnXp/4rHW1wc9ZZ6N&#10;2U88Hj/GzG1x7S27Up8njKmJwr6434Njf02t7MIEdXB4U/1f6vPpUsqN2/Lp82m02OyELKzhdarY&#10;cCxIFyPdG/zD6uhmlrq2KmADeUsVUkH1MwPH+v7kHaLyQIBX06QX1v4iVGejV4+cVFLFJe5KLf8A&#10;23ulncW1ZKTITRmL6ObAoR+SfY6h3EBBU9BWa2GqpHU33BpMIosWWxvzZf6fT2zNf1Pl07DYa806&#10;97fosSFsdP4ub/X/AGN/Za9+W8+l6beoFOve3CPFD/Uni/Fv945H+8e07XzeR6VraEde9u9LhtVv&#10;ST/xJt/re0U176npZFZAtUjr3tU0WFAsdJC39V/+KEf7x7KJ70+uejW3sApHr172o6fHLERZVPHJ&#10;Yc3/AKf63sqluNQzx6NPpoivd1724inS1v8AintgS1ND08gRTXr3uPJTj9JHN+LcH/D28kjL8PT4&#10;7hqXr3uE9Kh5H1ta31/23t2OR6UbpO0TONLde9xloQ97+kAkc3HP/E+3DIw8+kslrRsefXvfloVH&#10;4t/yDf8A3k+6mc8etmzp/wAX173nShQG9xf+oH+8e6Gdq9aECrx697lRxhB/r2v9eP8AYe2ySRQ8&#10;OlixpXr3uYpjSx4Jt/vvr7bKE/D054dML173xkqkX6W/4r70sRcV8umjgZz172m/vf8AL/qP+L5f&#10;8f8APN2/p7NPpv8AF+H+hf8AWbpHqTx/+bn/AFi697//0rQVszCTSpuoVgQAFUWuQP8AYcc+1AQx&#10;weESaVqD5lqHz+zjjj0KXDRRsjiniNWtKGucV9Py8h1UhVSl6hohIVmgfWPt5Jp0lBYkJK0cg0m0&#10;gOk3/r7iu6DysAQABbUL3uAObD/XPtZbQsXSuS1f5Vx/gH+odFQ24i6WPPeGJPn/AIKenEZ6cZRV&#10;SQ00GtLrKAft5Ix4Nf7plQO59QB5JB+p4PvnSiNY+SzE3YKQCA34sP8AjftvcJbh5wAAKYJFeHz4&#10;/wA/n1e52+a4CdxHh4wRlR5HBxwr1yqlDvLIoCU5UQrIZnDStD+qodmb6cfQAfW/vGI2YueSbgk2&#10;9Vvp6VA4+lvar6mOFO8ClP2+vn8/z6Ww3FpaxBHUKuRj58f516iMPMtHEs7lnd4kXzqIY3DMy+aa&#10;WQlgR6uLWBt+LmFUV1HSVEVK8gWSchYy9gzy/XQuq1zb/Y+0yia4OtjSuQo+GnAmmfPhn16JTt13&#10;PdO0ssmkjUkYI8MCoAJGmtfL4hgnHQubd683XuDaWY3Vi8O1fi9txCTMVdO1XUVNBRKrSLLKtGDa&#10;NiLliluF5/rLjhSysZNBvcglV4DWFiD/AMR7TXF06SNEqagPUE8Rnyp8uP8Al6TTXVzHcfRSQ6yC&#10;Axo9KGhr8DCtD/F+zgE5LPNUxMVjeUNC8S/aM0gSUKVVZ451VgSvPH+vY+841gSBSHLf221sx4Ft&#10;P+H+w9urPCyo5AUKcBQAD614/wCH/P0aF7O2uY3rpSPARQoUnGWotSaV8wPl0ja2icVCxzPVxKoY&#10;TwyTU4amXW8R87WALAgKb6DcE6bfTgA4Gs8atSgITrJ+hBV/oPqPfpZ4JnEQ4ihzw9fL0/1eXWp9&#10;xsTcsLXMmCQ3wioxSgr6evTlBQtSBzGomgQRvKaqJZKOKIKSsqy0ramZiVc3NrqB9Ab4/Ghj4vru&#10;AeEP4uQSvu31FysxDUMYFeDV/aQB/qpw6WW99fOWkuSphAqQBJUHy+JVHy9f8PU9Gi8kEmtlecTm&#10;Bvup4oodR0xtT07sQqgiwJuRc88+50UYdbI30XUSOGNhY3AH9P8AX9pmvFjotwBpbgKYFf8AV6j8&#10;uvQPJcyNFMqmPioINFBzUZ4+f29I7KwVUc8ssMNS9Wk608vknURMHGtnWUsCbk3/AMPpz7ws5Eqo&#10;vj/cjJu41PyRyStvamJS0Aclu16dhoKUPrXpNHGTCzVkIikADxECoAbBqrefp6fl1KNJTGGsqZY2&#10;doTDI0cpMMKSWt4ogxOpiCW1fSwPHvOqtEgJkGoCRtFv2za50kfWx/1/6+0krpPIY9BpVRUk6s0F&#10;cYqPs4UrXp6OSKd9Zt2YK6DUzGpBpUtSimmRhRgCtTUnFC0NRKGiipwkqQL5UkDSJJC3p03IW4JI&#10;PAvb8e+IExluBqAGo6WKqpItbg3/AN59vR/SJCUai1NASASaZ8wR/IU/LpppbKaN3AjicsVFUBBp&#10;8m1fyp1FrpdUcRWeWNnAgFKdBll/eVtY4ZR9LXUngn/Yc5yGCyNGwBYEkEnlPyQb3HHtu2bwg9uk&#10;mrUCPIGjemBQ5x889bsY9zRDGJ4jxougAGvlQcK19Qc9cKWkqHqIjGY4ZKJIhH5I2KzoZPXA7hhY&#10;Sch7fkn6fT23yyTEg3sNRYKFYoqf2Sv5/wBcE+zC0S1WMxuSTTjUZP7Pl0rLuI2jnVVYjFK/5a9K&#10;wUtOJVdKeBhoETVDzNHV/dkAVFPPGWIKg8Kygen/AB598tS6ElZLvqswCkJ9bAH/AF/6k+0roPHM&#10;CHtIwTx4Vz5Y9KdEyK0k4sJDpDq1T5itaH8qjy6lU0NTaqpY6mWKGOPyIuuAsQP848Dstl0EELpF&#10;xbm5uffTTqQfJGrFrhUYN9frdbH+n09svaksBFMQFOdNOHD0P+DpRbw/QT6IZ9bYrT0/1enTrQ0s&#10;9E8dRBGE8KxSffNJeB3DghJhqUsdRGrSf9h7ik6DcIVP5VblQP7IsSfxyf8AG/t6RVZNKsSlD3H4&#10;qeeRQccDA4AdLrq5t7mYJdcQVrQ0qMY9cj06VWOY5CeT7+eg+78imAFUjT7rUBIwTxI36vSLSE6Q&#10;Pq3J4sJwOWuLki+gAXH04At/T21EtqCURc+tST/hPp1b6rb438O2Xu8qljX7an/BTp7eto5likRV&#10;hK/tzwRQZBYn8bBXqtSX1KtrkEH357VCXiHqUEyKbWGg/pun4+psTf8A3r21b6Nvu9V18JoB6mv2&#10;19cECg+2vW42CXonuFCOKAiPGqvCobVmlB5dOcqVf2iUfniRJZNFLUwRSLAn3KCf7uGnqtJDr41R&#10;rx2Or6G9zgkPjSzSXlKAlChKgk/pv+fr+P8AefahZPqJa6KRkn9g/aK4/wCK6S21xHuFyzSRFAjE&#10;H0IHU3HYyOORnpogEgkDLW0uT01DrNTmTzmEsCEuLtrLG9wCosB6niik0zSN6mtdR6AAPTYFh9f9&#10;jf8A3j2iur+4BaG1VQFrxBrSlfIj19Py6L33SOcabZQGjJr+RNOHy/n0oKqk+wSOmkfJPBNIFgng&#10;mWtkaokl1pLJEA7FSAb6QU08MQb++E17gQExgSBlMUhs9z/Qj/e7e3LaEywmS5jSStMmuOPDNf5n&#10;NPTpTtck885NARjVUGvnTz9K+vWSDIxY6qlgqcpkTItBUU09LlMdTBqWQIFUPKiousC7DQrg3PJ5&#10;HvlFGwkkezmQG7KW8moFv8ObH829+vGSO1URgIKYK48vmSMeWMedejjc53tyqIobxe0ClNVcUOaZ&#10;r1wjrIK16Siqailr6GaUJGa2nNEI5FhMpMtkS7C3BYjjn3JU+ktLDFAGDBjDBIkhUgWJLkj8/wCp&#10;/wB49oLfxJxpWR5XHwiQqVHGtAoU586k1oPPqkhuXhESqysM6T8NBxoOPp59YdwpR4+sggxJNTS/&#10;d0kkksGXpirTRMzSxtqdmYhgVUROygE8kniOpiSREWGnl40h3DJIzMfq1uP949rZre48DW8zoACW&#10;VWGkAcQKioA/b/KjEshnt1+lACjzNcfM5HWWmyslbFXzvDkIJ5qxTETSpkNSRMypc+TWZT9AWYC9&#10;uLe+bsjRpH4dMg1yMWfUV1EadP0Oj/H2itY5UlMyynSwAGk04VyeNT6cM9MK9br6h1ikxQgK1B/x&#10;rif8nTjXs5qZ5ZGgq4ImhorSYd4YaoCIRywyeG8UVSqlX8JDM4Dc+48UkrMAosxPj0n1AG/pQMOf&#10;9fn3eaMBHmlJ0gEk0yQOJPkeHHH2dbaaxjJidEVDgGh8/M58un+akxFIkNFGkUhQwy08tPOKeImc&#10;2aVKOZQoJHFgCwP5PvHOkiMV8jhtelgVAHBItYC4/PtbaNbXEcb6VdSDQ0NRw+dOFP2dK0G1kAwK&#10;kpAOaHtr5ihFCf8AJ1Ahq5aT728UlG8NLBLpo8p5YJZDGbSI6j92wuSRYAsbAc+8KktHJ6IWY6rB&#10;WZbt/Q3+p/1j/wAV97mga1kXSx0kjj5Dh5Aev8seY6SQPJbzhCQVB+J80HrgjgP8HTvBNRZCqpzU&#10;VGap3hSOWV2o4q1jGf3BICjHwx3/AG2Z01AkNce4tRrfxp4vT4wGPqbxng3V42FvfoE/VcuzLwoR&#10;po2D6qagYx6dOoJKzNEdOulGABDUrw1KaUr/AD6W2HmoKHHtVw5HFVU38YrJjDPHJSzVEEkpijSp&#10;p6rSxOsCz2450Nyb4aiLVFFHGEAiIkskTckH+39b+6QxRRXLTyVOrzfzr6UA/LjnouEAEviX7lWA&#10;0hmIo32AAZ/l8ulLidyVciVYqzUMKozY8mHK06PSLYJphMzIAeOGIY/X3w/fZSfGwEek/tSBLA8n&#10;UjA+3P8AFoD4cbK2qvHypnFKf7NB0qhhtpI1tbd43pX4wSc/Yw9PTrLUNT1NTDPVO0LT/smWrxNR&#10;UvI+sU9O8WRhc2KkLcqRfUbj6W5WaaJf25AWYg/RlCi5JYhb8WP0+v49stN9OdTspH2H9gz+yv8A&#10;PpvcLc2pVg6AoBhajIxTiepMUVJHl6mKGWnc01K3gb7p6WaWrLRBEankYJJEzSxgsW1Lflb/AEiP&#10;U0kKeMoHYylHcK6yFeB6VW1iP62/2/ukW2Xd8z3NezBC+tK8B8/PpyFbm+nEk2lVA1aVHErwpUn8&#10;/XH5rWn/AIrBNSmKeaikTGtOqPV0VTj6eeb90w1lZUFtSFCoKMeCB9L+83paGeNAQAVPlR/IR+NS&#10;tIeGIHIt/h7ZMslrKDMGXPD8I+VPQeQr/k6Lry9unuQYg6qxOoE4GTigHAcP8p6hR0Irsjhq4yY6&#10;sZaaaBqOuoXonqHVw8MVRHQgq8aycpI30Yl/qSTgmMlM+o2KrHrvLTkeQkaVuATcXv8A09p4GivL&#10;pl7ywpTSRQca0qDjHr0bwXs6wafDDqeNK1H+TpZ0MEVXtmlp1TG0rV2TnpnFNnVnkpqeKYVb3ldI&#10;FSXx6Rp0NxfgW54000TH1oqh7vrGpfGblgRr4/417XSxMh7MGPFDwrwoaenyp9g6LLuW5lXXbDTp&#10;9OP554+v+DPTLm6Cvii0xT1FYzPDAIJBTzSVtO0SxlYBCxYyAC125LG5A943jQ6JEdnVpLSFhdSP&#10;6EAhiDbjT/vHu4vJWT6a4IDHjT/JUEcPUj+XRhZ7hcqv0N6+mTSTgZ+VNQYfbqZflXylUkbU1RkZ&#10;YcdDGaGi8uLgFQ9PUx1beuSVHQeMTwlrusykgKbh20gR53kabSBGYnfSHLTxEoLgBQ554+l/9492&#10;UW3hK4J1KB5IxqONSFwa5OT9p49ethHaDxrhzrfuFFic1Oe5lTsJ86k09Tx6UOFpTTY6sZmrYq6C&#10;mqZmoAKWppIZpEWZRIq6roSmltAAYElgRb3mI/UXeUimUKhEaVChWNnYXva6j9PtO94sLFiKa/Ry&#10;tT5E/PPl03BuMlncmW3iB8TB/UaOp/DWhoeJpSlPz6i0eHkqoaCmoabGeXNVRqshT1SVWLliamhV&#10;6elZVdNcYmkTRO7G4JUEDTp9eL7qlqWhhMkAV4nUNFq0epFkDMLrc/S9r/7f2XSQGS1mtpHakgKt&#10;QqSAxoaHTmleJ9K56bma6nsru2mNC6urDtahIIYBtNTT14n16U1FXZOgpaqhxdVULTzVkQqKOv1Z&#10;KnjeFGSWaH7QSeKoZIFMgRdQQ6BwFA0tv5hO0P7vfKvt+NYtK1W7Mjk1CKwEZyU7V7qUNiQfISv+&#10;t9fqAPdixYxqlTpqDU+lFH8hn5/s6xe2ZvF2qNwBgsD+RoPzwa+Xp1uadRZQZvqnrTMCQy/xTYOz&#10;68ysVZpGqtv08zOzJwSSSTbj2TCmoZHVZqUk1CFWkRjpcC1jIuo2va5t7PnulA0v/s4/1Zx16eSN&#10;W8OfCn0/l0IfvHkaETjyVEUVtYWYsjAiZR6ZNJ/P9ef8fejMNNULfkfL9nVrS4aMlYSx+w+XXvfG&#10;noDSJNOVjKmFDUR2JgnDH/OC9z/Qqb/717TCWIjVqbgAMjHD5enVZrkTusSkgg9p/EPl6cMcOve4&#10;z0EVRQCqp0ijcl7J5A0bKOQrXNx/sL+3llAk0oa09f8AYpnp5bp4rr6eYkqKZ8/9X5de9woKqGNY&#10;ZJaaSF5YhTVHiOqB2h4Uyg8m/H0I4/x9qI7hWYgEEx1PnUE1BAz5Vxj7elMkLyErG4IU6lr8Q1eQ&#10;8qD7Ove26qgo3cmGcROSHSFGHiSUfRwjgMoP4tf3os2sutWLYJxX88Dpdby3aisq6xwLfiI9D5fy&#10;697wJNLIy60iFVExV3YC7f2WPk/x+n+PukkUaEJIMNmn8+rskaAhSdDcB6DyH5de9qSjgYMk/wCg&#10;gi5jKmxI/stHyP8Ab/7x70sIUfoDTXiPI9E11KNJjOa+R697U9JK9QJYGCzWuU1opKhebn6fj+vt&#10;fbRsqVAFR0RTxeCRInb9nz8uve22qwIllVhEsZP10r6WP1+nta6u0BQ4r6f6qDoytr+RY9Na9e98&#10;5NsNpQxrpkaNV/csutQtzGFI9obdjH+kPnx+XTa7u2shjgE8Ove8Ee0qp+ViBIJAj0kEW5+pH09q&#10;lB1aunzvC/xde945NqZFWJ+1dQt9S+Mqh4NiTb+tvdmVSCKdOru1uRpLcfnnr3vmu2qmVFSVRDNe&#10;8ZC3EiD+yePxz7QEaFLgE8emG3ZIWrGCy+fyPXvblT4BI1WKSNpXLclFHpF+bKP+K+1aO+jxAooP&#10;+K6STbjJKfEQ0HXvbw2wZa6Bp6IsCoCOpjvock6b8X5+g9roone3LqCTU/ZwHy6TR7/JbvpkUkfL&#10;/V8uve0fX7SqKHyO1K6OoYF/EeCbrc82/PPtHrkLgtXGKeX+fo6t958dgrMaHy697SU+CeOnvNAX&#10;ebWxMiaSo+gCi304uL/193kl11hUmn8PkfnTj/PgOj6LdlabTGxAXGP9XHPXvbbLjTDSRU8KMZlW&#10;SQgr9BI/lFiP8Lj3tQzd9MEAD8sdLI7tZJvHk+A0H7AR172wmmqdOpY1YEsH1g3Sw/UhHBP+HtPP&#10;Hpwa5z0aLPATQk/KnXvcuhg+4rYYX1q2hit7hGcRs7JY3+oH0/r73BEUle1eukgGvnnP2fy6bupR&#10;Fbs68MfbkgV/n173y+x8SlYwzAuVjJsS76f1Gw/oQBb8j2awpkmnDj9nD/P039XrYM2MVIHkOGP2&#10;Hr3t9momx9NT00q3myJM8gt9KWIKFI4/tMefa+7RkVI4wag17cHSfyPRXHcrdTvKhqsHaP8ATHjX&#10;7PLr3tc7eoaSRBlJmCxY9AjU4sDPKbGJUuPqzcH3WbwUAURshk4nFBTiTj0p0F96u7hG+hjU6pzX&#10;V5KPxV+QHXvYqbLiUV02Xyt1pKeGSoZFQkaIQZKeCFbFdTEBQSp5/PtJFHEYzJKSVjFc0ORwNacR&#10;5dBbcJYU021sKGuCfU+dfX+XqOve9hH+V78y9jzY7P8AQXeNXRTbB7CqY5MP/F9VTitvZCpiXHxU&#10;szSFlhjql8ReUFfG6q/pGo+zy1mh3Gw1tIEmQGSJ2qTQfFHjFXFApNQr91Oop9xuVdwuIE5g5cRv&#10;3haoRKsdBJKhJJYGmWi4hT2srMhHd1UP/NB+HnbHZ7dcfLL4pZSq258qPjh91XYePFPJT1XZWxY6&#10;gZiv2NXCmKtWlJEmalx8hMdQtRUQFS8sRXn8yfhJQbE3FXyYWjVsLkEnrNtV6QLLDlMbK94CamFi&#10;pdORItyVNiPSyn2Ifo7K+tzd2DeIBh4/xxsOIY8Kj0p8+BB6IeV+a7i8t1jvH1OmJhnsYDNPPPFT&#10;T5GhDAGb+C/zP2n8yencXvWjpjtzfeI8WD7N2FWiemzGy9500K/xTFVlDXJFOIS510szxgSIePUr&#10;KtMu+OsaijmqKWuox+yZF0ql+E/UL/Ww/HP9fYVvrCNjWFWQ+QNP28B9nUlW98YSJ7ViFYVFT/sD&#10;o7vstGdwkFBJohgZRra5Xxfn+pfn/bewncB0m0/4ehbt9/PcDVI1f29e9oWaMws2gMOf1OQ1v8AA&#10;FA/23uwNaVHQmjkMtNVP9X59e94GqHkZC0peT66uWJ/J5sB/th7diMlaJgHyFadOLEEUhRQenXvY&#10;hbUDy1UQYk/tozMLfpDWVDx9P+K+11s8ddJJ9T/q9Og5uYXwz9vXvZto6Cn3BtdMRKrPVNETRTKb&#10;mOdYPLF4zbkEqI7/AOI/Psf+Hb7jaACupcinDAOOHDP+DqMr4y7fusd5HiMEax6qeP58Ovey2VFT&#10;JjZ56WrFngmeKTVGpdZI2IZJVI5sePx7BktiY3YAZqa/6uPQyezFwontuDjUBX1697dME9VmKsLK&#10;vlb1LGzojeFS4NkBtYE+2bOMCalKCnD54yfn9nSO6t47eP8ASGn1p5n1Pz697sE6X2dPWyY6nhop&#10;Gq6lqeARxxIzyCQgBWVgwHJLHj/X/p7HlsBIqqq0rjHQZnnAFdRp51+XWGomjp4ZZpXWOOJGkkkd&#10;gqoiDU7Mx+gA5v73AP5T+5tlSbD7G6iw7Y19zbIyONzeXroHK5HJw5SmahroZYX48NDUwhY5QPU1&#10;Q34035M/3jazWHN/LnNdtK72ktnLtzRDvghmtbiSdJBIKAyXUV0QUpVVtKVPWb/3N92F1tO87Vdw&#10;mOd5ILtHY5kheP6cIMDMLW+t/wDnpTAzXXh/mq9Cbn31v7rftXIzQph6qLJYXCUDMPvYIVkhnkka&#10;8ZVY3i8T6fJcOeQSCVh/zAVEO38kVvxFNw/4IV/pYD3i77XbgLmRRJ/L8j8+sz/BAJDcejG/y7Ns&#10;HBQU8IvaOJEtddNkjRb8Ac8f8i961GxW1dq3/ByTj/bSMPeU01foGJ9OiyNGSSh9f8nVx1T/AMBZ&#10;f+WR/wB697ZnxBpDPtbGC5Cmki5FtV/GfyePx/T3ipzxua2szsRVgx9acf8AV59LkUtXHWsp/Mn2&#10;zNntzVtMjOsTz6iyldd9aggFhYf7Ee7DabGR+NZLsFIFvUhI4uLcf09wDunNZhkMRoT+f+fpZFbA&#10;cePVaOwfjVJmlNWEqGjI9AYRAXLKQQXU8gXuOOP94cTTxAizG1h9bDn8/wBn2GRzST5D+f8An6fF&#10;sKVI6G1vij6VYxSg6UH+biYH0gfVV/3r34UyBdJZdB/Nxqvb6XZfp73/AFqBNVrq/On+Hj142y1r&#10;Q9cZPifKhJemkCHi/ijHqJ/SARa1vcj7SMobGKxX6XX+n49Ptkc1tqzq4/P/AD9MfTLXNf5f5usT&#10;fFWMI14dJCngxxgjjj8Ee4D0sNgLfQ/QlSth/gFH+w9r15pcEkH86H/K3SgWinrBD8XI2UaqbyDn&#10;06oTYDjV6UH+twPfKOjpyv8Aje9gAAPxz6ef9b21JzdMH/y/6m/n1o2qjB6mn4nU8sOsQFGYGyXh&#10;sLXH+oub/wBD76nxsTrrRBdmsSdFitiTwqj2usubmrodsAfPjj1PTYtQTToPc/8AFo08xZIblpNJ&#10;sadfTYm5Ggf4e4v2SQ2exY3+htY/4Dj/AHm/tRLzOZqpWg9c/wCfp1bVepuC+NscBj8sbmQE3DGG&#10;99ZIFlXjgg/X/invBLTRS3JDA3OkjSBqIt9SD/sPe7TmaWNgtRT8/wDIf9X7evG2VunbcPxppGop&#10;JFp3LkE+gwgX0Hm7qf8AD6/7f6ewt7FpDBga0rdh43F2FxYoDcW+hH9f8fcjbDvQvJ1DY+z8/U5/&#10;2Oi+WEqSKdNXS/Vbba37jvHE3oq6dishQoo1tYr41W3FueeSfx71V/5hL/7mMiF+gqGIP+xA95ie&#10;3rN9IjHzFP8AV+z9nRfckiH8utur45xCHrzEIL8Qryfz6B7rt6ZcivAuQA97/wBD9SfcuGJ2j1L5&#10;j/V/PoOtUkn1P+Toean/ADL/AOsf9692E4Nm+1hsx/Sl+R/qT7DskMpc0/1cOkbVZug5ybRiRgwH&#10;BPJ/rf2p45GCggkEm34tw1vp7rEJdZDUoP8AV/xXXs5r6HpPzxxEDi+rjg/T8f6/tyilcqCTc39q&#10;dIPTbY4dM8qKGIA4t/vufcyKU3BP14/rbj/A+3QjCIeYNf5npPMGNKcOmyZFDtYfSx/FgQvudHI3&#10;6gebf4j/AFvp72ZAqhWqB/q+3pggDpvenViSPz9Qf94t/wAb9pLdqyT0MqgciPgC5NyDbj2YWklA&#10;GU46spC5Hn0odtLHDWqWFjrAJJsABY3v7rW7g2NXZSsneKN29R40A/VzyOPY0tZQIgxOT0+a4Pr0&#10;PlHMkkKBSLhQLX/wufZZZerMtqYmnk/WSP27m9/8Pr7MomZnrxAp1VkFadS/fh1Xl2Ug08pv+GhI&#10;/wBtq9rQ4OR/q/l1Uxen+r/B172y5brnJUMTPJTsoUE8pb6Lcm9vevEpXOB008FTU/y697CPMUkt&#10;DKUYFSLgX4P1tz7djnBOD/m6TSQcR17230rCQ2PIPN/zydP59jTYJCzrTyI/w9B7cowgp59e9uwp&#10;SU45/wAbWPP+PuWrLKBugXd1JNOve5NBRGWpRSLjWl7C/wBWH0B9m4pgDotUUFeve7T/AIjbZZ6u&#10;jlZNQ8iH1J/vJ9h/epBHC1cA16PbFAB55/1f6v8AJ0BvfWbGI2NlHDhXNPIB6tIsF5v/ALf3fDtO&#10;n+x2+l1svhS5sQbG1zx9OPofeLHPN4DcMK5WtP8AV5/PoV7eig0HWthkTJuntiV1PkVq8GRib2VX&#10;LXB/2/sqPbtcJqmeMm4JYG5ufrx9f9t7i6RnYa/8GP8AP9vQqtlGj9nV63x2wgxeAoEC20RRC5Kn&#10;6Ibnj+vsrlTjo5JHkFvqx+gFvz7pHIxop+XS5cgV6NykxQW59pfIU8cKtp+nP0A/w/P+x9uEnXU8&#10;ek8nx16cKdywF/yPaIqKsozEOVAvYc82Ht4OoGeveMnDpxVLgCwv+fbe+QJHBLH+vP8AvPtloxI1&#10;V/P/AFZ634i9ZVQC9wP9h7gy1czG6cfX/Ye7pEFNDxP+r+XW2pIKHrnYfSw49901VOrAMPSp4/qb&#10;/wBb396mjOKf6v2dNmIj4evFQb8fX25iukHIB/ra/H+x49sFBTzr06CadcPGP9h/re5cVeGIVuL3&#10;/HI/1gPdPDYglfLrZYgE9Y2iA5+v+8e8y1elxZiLAccf7zx7cjGkafX/AFf6v29JvE1HPXHx8E/4&#10;8H/iP+N+1DSTCRbAn6A2/pyb+6T4Q9b6jlfUD/T6/wCw+ntWY2VY2ViT9bX/AN9/h7K5B2U86dOK&#10;KgdRplLXt/U/737XdNkUiVQfwByfqbjn2hZdRr06KA1HTNLSl9V7gn/EW4FuPbiMnC44JFx+Rx/r&#10;XHtsRsWp1bV1FNEV54P+wP8Ar8E8e+STwyH9SkHk8G4PP09uNDIOA4dVPxAnHXRDILAEHi3P9P6+&#10;8hpUZdQtZvoB9NJ/2Htomhzx/wAvVyK564rUsCFN/SBe554/2PuBNSkX08W/1h9fdwzDPEdVqRx6&#10;mJKrW/r7wRwzagFNr/mxH+39+eRFWrA469UdZLg8XB/w4Puf9lUFQLk6uf6f7D6e20lifI/z9WXR&#10;+PqO88cZNx9DbgW5HBF/cafGyWs36rcc8mwvzx7fWbSQV4f6h1c0OUyOvJVRufyv+J+n9fr7TU9H&#10;45GLA8nm1h/t+Pz7MkaqjqpFOpqy3H1/HHPB4v7mwxoE5HGkXv8A4/j3rQZGCKcn/J/qHVgAesLv&#10;pBb/AGH+398Wjivew/1wNP8At/anwJSMnh+fW6A464LOCbAML/4+8LqIyrKT+T/h/vHtrTSo8x1Q&#10;9Zr3sTf6cf7bj26UVeYWUX5AuRzxb/W9sOocfLrZowofPqLUUwkB/wBVb6cfn6+1rjsuOGZjbjjm&#10;4uLf8a9o3hLMEUCvr/q+z/L001dQUdJytx1gxsR/gCLHn/G/tYU+TV0AB+v+v/T+vth4WQ0br1CK&#10;0PSYloDrJK3sbfUcf649uEVaLfU34/3w90CmvH/V8/8AV59XVs06b56IG9lH5Gk/Tn+h/HvNJWC1&#10;y3P+F/r/AK/u4Ffl06KUqfLqNHQleNI+v1JVj7hyZQRq1nv9OD9eeLjj24kWtgoGf9R63QcR1JGP&#10;BszD/bAf631P/Ej2n67MM6Mmo29QsPyTxa/tQYDE9W8+rDt7unqhx0Z0uFF1It9OLWta/wDr+yld&#10;4bQXcWMqz4A4aKX6i5vp/p7NbGbQpFaGv+X/ACdKQviIa+fQs4CoAiWFm5AC/j+nHP8Are6RO3uu&#10;JMZlqomnICu17IRb62PA/wBb2fxX5WM1oc/6v8HSCSy444npUewEGJMTlCg4P9B/T+nur3XnXrcN&#10;rpHXvc6PGlyAFAAH4tfj/YW9p3uVRa1z0Yx2xC8K9e9u0GIuRcc3P4/3jke0Ut/+FfPp36Uk0697&#10;UVJjFUX08/7C17X/AKey6S7YtpPDoyitxGQAOve3j7dI1NgD9PqPaQuzGp6U+Bmpx173hcBTe3p/&#10;w97Gcnpo8c+XXveCSZR9AL/0H0/2PtwIxoWxTrYFSK9e9wzMhJN7G/1APtSFYjHTtSuF6976Dq3A&#10;5/2P/GvftJGT1rxYx1732XQfWw96OOHWg6nKivXveNpUX+h/2HH1t9fdtPV8tjr3vHI/Hp1Xt+Lc&#10;f4fT34LXj0m1GtKDr3vxlJ/sgf7G/wDxHuuhjx4dNAEHr3uLJUaR9ePqbjn29HCSKr5dW1HyPDr3&#10;tsmqySRxcgngW+n+v7MI4AqV8umGmxVeve0152+9/Uf+Lz/vP93/AK/8a9mePA4D+z/6y8P9nov8&#10;ZvG8v7T/AKxf6v8Aiuve/wD/07QfURpc2jK6ixBENh+E/wBfj/efahpIkXxFjBYGgAzICfM/LjXy&#10;yOhDObOQvEqRB1JBLODMPmW8wPT1oeqkFpfHVyfZ1H+UEsWAcRy1EZAgIqJmIV2QKQCLX+vvJG6B&#10;jEALNyCNQuCASef8fbTJcTJ48rGtcilfs/KgHpjj0WCxCW5mjmaUIeAXVxzSlcgcD8usddBDCYZY&#10;YtTU8MiraqiRVkMxOl3RgxJP4J/w+lvfTRgraykX9IZrOQDYjUfx/wAV92RzGxZCy4zQdvrw8j5/&#10;l1tZ7dx4f6sWPwoRH+ScQfn6fb1hWvklli+4Y1LXjeZjCsvjkkDKKkD+pIF7cjSP6+4ErJbSFFuA&#10;xIPqIsGHtbCrMniMXJNaZx50xT/VXpbbBEhJ1zGlaHUAp4/h8vn656VFNHVR1cbI9JF4Yy8cMYvU&#10;UaSKZY2Pkb1KQQRf+tvx76ZE/bOlSmoadQuVsLEqTyf6cH8+211VY10tTyFfPh/qHl0hjLzO3huU&#10;kAJx5ioFP8B/Lp0grq7TVUpkrRIiMapIKpoYKjzMGSOZIW0pqHPIP0+nvM4jnbQmk8LpZxYDjkLe&#10;9r+0VZrWMTy1JJoaCp/YPQdXt5byaN0vWwnBh8RJyMfI/wCDrvHNJTSq0jPTpFHO8tNS1PqazsVe&#10;oLKhcgfpOkcW5P1PQJUAchSoRVW/DNaxt9P9t7VOySICfjGanFR6ZqetwQF3LyAGUjLk5Ixjh60/&#10;Z00iGQ1lVI0qzxNPLVVAmNPKWjg1LIrzIdf1P5Fibf4e8elWIvYuRyWAJt+Lk+3ofGC6tdAfL9v/&#10;ABfRpFFdxD+20oRwH86HrNkpI6V5IRRSfawnyRzU8s/g8si6ZiojuOFA/wACfr77KyIPRHGwLDUI&#10;xdj/ALUTz7q06NJ4WpvlqP5cKD506JhdQRX30szy6SKDW2pa/L0NK5+3rnSR0tbEtXVVs1LLHSz/&#10;AG88+rRCT6xECfqVIAc/i4/r75FpQ7RhOdNwFHP0DDUfbvh2ksIJelDQ1PDJ4dG1jNBL4jRN2JUE&#10;nyNPL16aQssCpkXZpVZ0b9y0sMyyIY3MSrz6iCT/AK9/eVdahUaLUJLvqB5BP+A9pHjXUZvGICUH&#10;2geX+rPRMJbncboubooIDpXUKalHl9nA/l13JPSTB/t0jE2niml16IzyCxf8Wvb/AGPvlIDraISP&#10;dVvZgAp1C9i/+t9fbqzxvCLoqNLGlfPBpw+dMevRqbewk/x6aNS6kVZcmooAR86U/Z000FH9uSyU&#10;9N5J6hwWp3lkYAKCrLChI1BvwRyffAy6ToMQ9QH5vyBbn+nu+nxAXiYqo44p5/z/AMnVZIy9JIJC&#10;ititOI+zqRFjSyR1MuRM0kEzqI1B41mw0kkE/wBD/sfeJ5X8ylECuNIW3I1Wupuf9h7dWKJrR1Zq&#10;g1z50HH9madUe1iWyliLa6mtTioAz/sdTafHpEsbVU+uGJpJJIn0xt43Yhxa/wBTcn/W959RACkj&#10;UWu1rhri4AH+3/HstEfiMCfw8OHDy/1fs6Jwb2/cfVgBYfhz+Hy8vl1lkVI/JPAJNE9O0MaSnXSq&#10;8gV5jJY3t6eCfr7wEpqC6VLs4XyHkgltNgPe5JURGI/CCcfIV6N4YXZhJFSi5404Ur/g6U+NxmYq&#10;kgqPvKmOgjj88eOaUJSVRiKujysx9LcgIT9B9fpxGXxxtL5QLlTcuGUBvpzf/inva+NOkc0B7a54&#10;Vp/s/bXrwF+l2ZYGop46e7H2dK3IeYxrj6UVTSReAQR4+pSqEi8SSMPETwDcX/rx7wKAH/sct9VB&#10;ZLX5AKnm4/P+v7UXck4BCVIAxwDcPmppmv8AL5dXvI45G1zFmpQsaAPwHD9MkEfh7vIZHk50C4uq&#10;oYZKx61Zbss0c/7cqskpeKWdZvwrBeE5sOP6++JQM7amj0sqogCEDV9R9f8AX/2/tOZlEIZS+v8A&#10;FrPl/n4/lTpJ49sWERaUL5eI1c/lw6UtIlTDMkCUZkjo56rIpNQ1cMk4gaXxVBGlzpVkiT682/Hv&#10;rTEgewjuFKA6ipZrXA4/4j20CZdDl+JFaZoAaH/V8z03c2uuVI0nOkkVCjVpBwa/Lz/2Op5qswKq&#10;BGpsnLBdq4I1JBLSQwOA0JSWYhfpbUXa17k2HvlJDI0aFo1LoCQVf1FbcWPAGke2BdwpMwR9VaAV&#10;FPM+v7K+XRlayJa258OculdPcKZHH9vy6n4uOJZKhqeSegx1bKVqYpqN2ihqG0+SQrGGkdah/UyJ&#10;6OOD7jxgaxqLKSNT3VdDRi2rg/m17n2+ZJBHRK1PD7ScV/Ph0WTXko7oa1b4SP4uA/n1OyEEM/nK&#10;U1BWRwzxrS/5XPDkqOpVGePQUNhHIWQLGBdRZTYj3jZ1f6aSFY+mMPaQAWBPHB/1vdoI44BRiat+&#10;JqLT1pnh618xw8gvs7eOzHaskjPkuVp4Z8/M1r/k6c6hMm7NJ9u0RFKsTxO9NVzU5lBUwtpkUupH&#10;qiJ+lz/XmVAFeJT40BZi7BZD5dP0JAI4NvaOeeUXVI38WmAadoNcUPpXz6S3M95Huqy+OZwgAAIo&#10;Fby/KtM/7PUHJ0y0Uc0dXLV41IIIYr1NJFNTtIY2mSOpALXR/pYMbji9/fKWVtbvdgpTShRwxZRa&#10;wIubfnge1NtGvgGKM0YNVtXDPpjPDPXhtS29ppjKgyPrNSBmoJ/1HpLpiKcNjFrKLH1BvrEJxslK&#10;KepjSRS07ckka0ZXlN/r/h7wgKy63SSaQC0SvASsNz6CP9jY+3LmeeNyYiFUHuo1SfWg+Y6V3JkR&#10;w9qVjFRrINfEHmPzGOnvH0FOzHHQTUtBDWB2qqujzMNJPkjYqyVczsyhl5CnSR/W/uNLURee8gVp&#10;gjL6oyFF+dOq3IJPIPvcQOn9IkRgfOpr/wAV04hbwXtrSQpHxrTJJr5fKnSmo9t5aTCeCnaYU1Vk&#10;4Z44qTKU+tWoomgStamMgjSSNYyYpURdd2vewtyjACNF+3HZXOgtYXdbaVsPof6jn2nmCzyJKtaV&#10;BrTOCMkH06L7OyaaUh2NVOGpQ48/29TWqKujllqX+8rppVFKZY4WqUZYQSaj7gS2aVf1NCV8ZP1F&#10;ib8vHM8apHIWsGazOI7IbeldQ5H1/HtVS2jer1qfMA5p60BpT58fXpcm22kTtLOp8qsFYlj6kKCR&#10;T/Vw6TLZWJK+eevxMNJTvJT0kTRRS19q2SRk886rNGQTdeEcBeeD77j1JHqusxcFudJKEDkEqfx7&#10;QXrw3TiFwyBT2mh7h+dOP2dF29mNUiFvWFWIAJBrJU8COIrwzTpR0izU9bLLSRpRAxinyMMFZPGF&#10;SQN45qeKZCSjC5trP+v7jOvljklRVDlh5YtbRn0kAPYfW3/FfbsdbedYpwNNKgjNDT0+ePXpBHaP&#10;bX8MV0oKlWOrjpONOPn5/Z0oYKsQPDQx1tedMTU1FVTY2GshqRWAvW0KS1IBiDXI1LYNxf8AHttk&#10;EvqdWaNGZQdJUqSPqOef9sPa+GSKQN4pJb141p/q49CC1mkl1W9w2plBFfX0PS1EFFRNjqCOjpK+&#10;SlpJ5KdKlKqikpYargSO8J8epZLGzN9OTx76Dw0ruJNDO66Y9aE2I/srpFrX4+vtLKBfKAhIVTQm&#10;mM04/wCr/B0nMl3eQ6YSyRgkEj/Lmo6fYKXP11PTPHFLDFBOldWx0uSjimeOAErPOKplJZhcvb9Q&#10;02v+MkjVMCM+hPGsdzolYOLjger2WrFAs3hK3AkenD7Ps6JmayZjGj6pFJGQcsMHy9a9PFCcXuaK&#10;ljlNelXX16VFOK3FU9TQeESA6wFu4JvwWsSP8fcWQyWpZLsCiuwUjVq1jUQthfVxx+D7M1Nu0Mlt&#10;mjU1U4ClaVNf9VOje1LD4ipBpWhrp/03kPl60PXVJBJFkMyywUEqPPBS0tYZpKedBTVIhUyJNpjF&#10;MCxBRbst7+8FnkicFkk1O0lxqjlUj+yQOLi9vaNnjhVIIeCgDIqDSgqf2V/wdWvZYVdFhoqn4sal&#10;f1J+056W8RijzYyk9PUYp0plVYvJS5SkH3ChhJRyyN5GSW+pX0kC4v8AX3G885Ry0ErFhoVhL5Bp&#10;BsTGX5/1x/vPtS8FlHRwV8T+iKcRivn6/wCo9buiFCQF4QBxCYPdw1D8jT0z05JQCoq6ajjzMEGH&#10;pnlrKmDK41qKU1T6QwrPsrREA2EcjKTyeB+eKzow9WtmSyqhVrgAHT/sBb+vu0cBSUkA8K/I19OP&#10;WvDubSTwAp0sK6qjTQ+da/5Ostfj60QxRRPjqejqpLyVcFVFIRM7Rh1kF1byEtb9AuvFgQfeZjd4&#10;GiSFkpxK8kRPiZwQCVLH63v+D+PaFI6tMzTGIGlKDVXB/wAH7Mn8y6BoxLLJKDSgFfKrVp/g6zox&#10;hxopK+myVZkNw1VHBTZaR466nxxhqxGKpaaNiE0qFVhKp+vA4PuPK0csqrIwRfVIyqysqluUViQS&#10;QB9eeD7V21vPBAJICWC01mgqfUgHjXjnHXoIrlEEsQYaTpBABIpioBwR9uKdTTVvHDXTrj4pa2oc&#10;UGFWdK2lmkp4m0ziJqeVVgcsSoSNBqSysotxwcstMCpUK8j+N5GKAhPUQp/FrkfT2WsIZLpgwJcU&#10;rRR5+un/AC9Knkjt7tEKkyEVYqq1+WrRT50r86efSzxyTPkY2d7Q0mKplqMZSzmtkgmn/aYvFUn1&#10;KQqMD5F45N7++DyM8KKNDFguk6o6j1sfqNQBC8i/H+PtUFQAygsmmnw1QkV45FCf+KHV7+6AkVqs&#10;ijj4J8NqD1JBBb1I4nrDSUv2+dlE8YeN5KlZYqykq6Onjp4oVUUs4opWUyosL+Fr24UX9Q96oP8A&#10;NJw02N+Wm9vuE8dPk4sTWQeJg9jJQJyVQennkg/UG4+nsU8uyL+7FZK11yV1ccmor69Y67HDFPss&#10;ksOo1mlB1/FXW1Knzx/l620/iXkkyvxn6OrEniqQOttsUhmhV1ikfHY5cfIUEl2tqiI5PuswUFTS&#10;SiWMoqqzaCCvpVgNcLWuR9OD+SLfgezh4G1CQHjn9vSa5t+3S449GG9zRHHVM0WryLIUvDKA8Z0c&#10;I8Z/4KBz9fekQQvrf/P0VtbtbsJAPsPXveeHEQsssKyMF0eIoJF1GMtrtHJN6iEYE/ke3nm+oNDX&#10;/Y8uvGaSQhiMjr3tMSY+XDzSjxlotaqylTHHJE/BEergXHH+v7pDoR6H8j6HowIW7UK+COB8weve&#10;22qpYYw7QEpFONQWQIXTX/Zf8XH0PtR4aSP3VJNTwzXz6UxRyOQJMsPTzoP9R697b5MR5VR45tEi&#10;hRq4OoAcM39P9h7RPGol8JkJr/Lp4XBjYxyRkjr3vmtHPDdagrUMv6ZCAGQEX/2PHtdDCgOmmmnl&#10;SoPTbFZKmIaB6evXvczGRTJPr0hUZWVSAdJP0uw9mBiAQAetekt8FeAL5gg9e9iNtmijlrovIBe+&#10;hwRe+u6XT/ex7WRCNTUcT8vz6DO5BhCVSvdT/CD172L1HtKCrn8fpDMCYxMNLEf2RrH5/wBb2ZpY&#10;QuldVP8AL0T6Ljwz4Taaceve+6/r/K0TGabHVDUcpIjlWByiFbaWMhFiOV03PP8Aj7TttzoVcKWA&#10;JOOOa/5T0/AsrwKYzqYE6s048a1697eMFtIyToksaupYB/KvjcA/7U9hb/jfv1pGGuAXUjyyOlIt&#10;PFAdwfnjr3s4nVnx/wBubunp6bJzRiOUiKYTKBaBydccch4/1jf/AIp7E8MEF2piYgfKorjyyQK/&#10;6hmnRfuU8trC0lsjEqMVFBXgOoVfWrQ08tQ6PIsaFisalm4/oo59j5uf+Vru5qE7o2XHS7j28488&#10;dVRT07y0i2JKVUV/QU4X1C5P+uPZdunL8G1Wh3K6mjSMKWZmcKEXOZK4QY/ER/MdB3Zue9qvrxdi&#10;3B2gvmNBEyMGc8AI+39Sv9Cv+Ghd0+WnSdPu1diZ/dH9193SzxU1Lh87SVFK+RmnmEFOmNqFVo5j&#10;ITdUVten1FQOfaGP8tTsmtplyuP29Va0bTU04gdCsgNvJExC6w4/N7c8eya23DlRnVk3GwBoci+t&#10;S3A8FEpc1+Qx9gJ6GFxNJt1wsd7HJGDXJjegxipC4NaChpnHSvrfkH07jq2PH1++sNR1MqB41qJZ&#10;Ila/1Qu6gKw+pViCB+PYn9TfAbf8m4afF5XYeRliritHUQyUUw88TyAAoQpJYMNSaTcEf4n3debe&#10;R7FZJN13WxjhhozyPcxKqqcVLMwUAEVJ1doNW0qQek13ZzXkIj2yOaaSRj4YhgmldnABKhI42atK&#10;UFKsTRQTjrHuP5A9UYDDzZU722/V6VtTU1JkqSoqqudl1RU9NTK+t3a4AVQTzxz7HL5F/wAovfuy&#10;sFSZ7b+2K/J4aopI5pK+eghino5pRY0VfEP3YpEYhEEyguSAoJI9x7sHvt7G8/c4XfI/JvNFnd7l&#10;b48EF40uGBAZbSeZI4L1k4n6OScMoaSMvEjuqgcj+5/L2wrzXznsV3t1nNSjugYoh+CS5SIvJaK4&#10;4fVLEQ3Y4VyFKK6z+UO1d6YKLL7pxdX15JPUSpBBnamklSSjFUtJS5Cd6djJSrM7KFjrIonF72Kk&#10;MabuzPipuratZJT5DD1dFPHdfFUUxjP1awvYAf7H/Y+5Km2qQyeC6HVnFPQVPd8IoMnIoCOmbLdr&#10;d4llhlVkbg1cHhkedP5/KlD0ZSir6LIwJVUFXTVtNIA0c9LNHPC4PIKyREg/7A+yz5vrjL4yqaOW&#10;lmUBNJJX0DjTzb8ey97O5VwdJp/L/Z+XR1FdEqSeHHqX7D+TZ1TB5kkpdaqA8gK+pSDpa6Hj8A8+&#10;06q2sySA1GMen+o9Lv3xjUDQjHXvbQu2fDVwVUbEPBKspX9JVUJkW4/HIsR7UN2uNfA/nQEdKDvb&#10;SwNC/BgR+3HXveKbHQLXVEyBBTeXyxrp+gUBjf8A5CLe3op/DfxY8t/q/wAlOrxXsjWqR176Z+3h&#10;/gp173GqJGyeSQaJHmbREpjBKHyt6rj88+zFXDIA2K/6v9Xz6UwqllYHuAXjn5de9qvGY2WtyNFh&#10;KANNR0spqcpKhtTS1JAh8OsD9KLqN/6kj2lciUfqGjA0FcEA5JHr5dB+8vY7ayl3K7OmZwEiB+IL&#10;ltVPUmmPSh697E/cZZaeHE47mjoCHZ1uvnnJB1m30VBwvtDOQsveaF8k+Vft6BOyuDKb67NJJf5D&#10;0+09e9p/b278jt+eompat0eOURwuGLuwdgWDt+WA1G/4Fvb8Q05jOOhrHbhnDpg0/wBX5de97APw&#10;e+YMXem0x8fu064PkaamVtn5KpmWaSt+1htDRCSddSVMQQiB1P7i2RgTb2f7ZuVyJEiQkVINOOmn&#10;p6n7Og/vPL203Dm9uUBZqKSMaAT8VBhgDlq8B3DzrXh3/wBDR9Wb+qvlt0rgqLHb2p6Yw9oYzGxt&#10;QJvDb0k/lrchk0pSqVCxsfNVeZGKANUxsjibyon5JdIZvbGRqaiajjyOPqnaWlrmRmaaI2UFyL6X&#10;HAa/14NuT7Prm0ZJ3uY1B8RiSfN2oKsB8xQfl0Gp9rG33LWBBZge00/tFPBlPAjiPyPRrulu49r9&#10;ybRpNwYCdIquNEhzWFeQGswmRA/doapOCCCLqbWI91d772ZoknaKDxGMktDMoYrxayEKL+wju1kL&#10;mUuwz0/DK0MlTw+XQw+yv7jw1TSzePSF9LEhRZgSfpf/AIj2QiKSMUfFD0N9ru43TWfI0697TlPQ&#10;L5R/r8kaT/vA9tM8g+E1PRhLctoovXvYjbXoGDFZQQPII1txJpdRc+34JSWB8/8Ai+g/f3PhkOnG&#10;nXvY/wCCyKrWRAs6U9DTFtQceFWUgyWT6lQF5Ucn8exvt0/hyrIwwncD8xj/AAdBa9tvqbcmRdWr&#10;H2cc/lTh173x7f2QKbO02cpYTHQbpo4shDpW5jrjEIa+Nn4sTIrPYnjUPZ1uFlHNMLhjiUavzPEd&#10;L+X7nx7NoXYnwSQceXkOvf8AFf8AkXuF17tuZqmHxwySap46aOFYtUsjudKrYj6E2HH+H49h02jx&#10;zjtIJwMfn/kPWtxBkl0DzrnyGCak/l+2nXvdgm4t10Px12ctdLVTwdk7koY4du0MDmnO3cXOJqef&#10;PVccgtNI6II6eJj6HCzFbRLqLOaOZTtFhoWv1Mw0r5GJDxYHgGbyH5+Q6DfL21pzZfPFTXYwHVKf&#10;N2GAsZ8qfiPDgPXppqYjk5Vp2ETY6GQmsV11mrkQBoqZBcAIGs0pNwbeOxDNpsf/AJHnaeXwvfUt&#10;Vkq6SCn7Fp6rbWX84j/yuDJReWjdvJ9NNdHBNqH9P6EgYHfes5Rh5z9it5vLtTJdbVLbbna6clpY&#10;5RBMKD/l1uZyONSPz6yd9pebDyz7y7LtNqR4G4rNZyjjpBiMsND6tPDEn2MfToqPzgwEWV6PyeRe&#10;ZKY7frqOueV/IkbUksy09RTzyxkaImJjaRjwAgJ93DfzEZtOFyaFmYpThZCT9H+2LSKLfWzXXj+n&#10;vn37LVfTIwpqLEf6XUaH81ofzB66IPnUft/lj/AB0AfwspI6aWOCOw+3hhgk0gaBPHAi1Ci35Dht&#10;X+Nx71q+uiD2qCBa+SYX/wBactz/ALD3mFfal2wlmqD/AJj/AKvz6LkDrJ3uWz/q/wBXz6s3qf8A&#10;gLL/AMsj/vXvbk+G0BO18WxsLUcK3/JIiIsD7wo9zLsxu6jyY9KogRUda+3zbxq1m96pWv6p5CLf&#10;SzSixvf3YK7kRqPwB/vP+++vvFvd5/1WY/6v9X+Xo4hTy6D3pjbca4+OysbuAPoBckfnj/evcc3u&#10;Lmx+h/JH+x9hf95MCdBx0sC9GkTZsTRr5Im1m17NyAQDxqI/2PvMAQLg+ocm4tx/W/uibizNRsg9&#10;VPGp4dcKraVPHGWjGjSRcn66fzex/wB498ZGZlB4v/Ti/Bt9PZlbXVGoeqgLqp0jclt+O17cagbE&#10;C4t6f6/737jsx1GwGq3I5+ntYbkhATw6dCileoEOFjEjIi/RC1gW+moD8f6/vuOdrlePpb/Dn/X9&#10;tMykhz59bMQwT1IOOKqYrWADfUkcck/Xn/ePcyNyR+P0/wBbfS39fbglz0zJGOk1ksBBKhFrEm/B&#10;N7c2sb/73/tveCab63/3rk8fn2YJqIFOqeFTpKQYSCnk9eu4Jtbknm9hz/xHtokn/cIB+g+pA/qP&#10;ZlarQCvmenClVr1gz9EktPU2IEixOx1WAtyvJU8m/wDvHsO+xnJwFaSQQIZATf8Aqi2AB/3n8+5P&#10;5VNLiMfP/PX/AGOiy6BIx59AXtehVN9wMWBJqKcDm17EkDnn/H3qj/zCnBy2RI4BqJCP631kj/eD&#10;7zv9ugfpEB9P83RFdEiEg+nWyD8fV09f4njnwR/7YRBf+I91z9NVBXIqCR+sfn6c3v7mUlfC09Be&#10;Vwe0eR6HCoF4nA+tuP8AY8e7AsNWEU8Z4voX/bFfr9PZQ6g8PPpMp8ug9yFPqlbUPyT/AK3PtRJX&#10;W03P+ve5P+9e2mU1pTrR49NBoxza9/xz/wAVPubFkB/ZI/x/p/tiPdSKY4daz59RJaG/6lv/AE/r&#10;9P6g+5S5C1/UP6AEW5/BHHtVEDpB62Grx6b5aBSTYG/+vf8AHuXHkeD6iLfgAH/W5Ye9Mis2B+3/&#10;AGOk8sZJqlD1EfHqOSD/AEvcgn/efcSunFVGVa5XSQb2F7j6WHt+BTG2PP0/2emSjA08+s9LEKdg&#10;yixBH5/xvf2GuV2pS17uzRK17gem1r/X/ePZ9Dero0E5HH/V/sdX8XSNB6VdJmZqdVBJIsADqFyP&#10;9j/xPth/0e0FrmnB+tyQ1+P9b2YJfJQLX/B/m6q0pJqOpZ3LIDax/wBunvybCxq6v8nW5HHpf/if&#10;bpuCSKH+Y6r4jEjHXE7mk/2oXNuCnsLuwtl0MONqSkCgeJ9JtyDpJB/5H7cMpNM5r0rXTIBXj0pc&#10;Lk2rDZibE/T+h4B91XdmwrS5OojT9KytY/nhj9fZlBI1Kt03LEAleHSl9h1imMsv+uT/ALy1r+x7&#10;y4/epbjUf4egzuikCvp/xfXvYhQUWqFD9OP+R8W9zHYNqjBHy6AV0Ksx697UWBxJnr6ddJYmQD6c&#10;WJHH09mgIrQ9FqU19ePHPu5n4kbX8aUD+GwXwt+j+hv7CnMcoS0cA5IPQlskFBq8+iGfNPdq4fZd&#10;bCJbFqaZdIbTy0Z5492yVCjH4G49LCnIIuP1abA8fTj3iTzZeM8+g5zT8vMdC+yTTReqQej6D+8v&#10;Y81XbXG1f9wpJ1XTym5b/H1fn6/63sinYeRMlbMtyfUTyRwFf8e48uCjShvt/wAnQiVQ4Feth3qr&#10;FGjwVKmkKBFGOPqbJYXv7BGprNN/6kG5H1HHFr/7b3r8WOFelFAMDoZYob24+lvaKyjeZrKfw/It&#10;/hb/AHr2uhYFSD8uqyMKaenOJdI/w4t/re0u2NaVhqJtcc2PIv8A7H26CKdI9HUoS2vYcn322IQc&#10;/W39Ln6/4H3vUR8PWwCvDr3mb/fW/wCKe+o8egNmAsSPoPqP8SR7uWJU/Z0pRCRXroyf0vf/AB/H&#10;uQaKGOxCjnnj6G3+w9onaop05pBHXXlf+v8AvfuDULEpso+t7j6j83HvXlU9NMVUZ8us0Zc/U/7z&#10;fj2wyTiIsF41G3FzwP8AYf4+3Y1LNUDh0w1JOHl1m9xxO5I5+v8Aif8Aevag6jUDpqhr9nXvaqx1&#10;UzBTb6D/AIrfn2ilYAFerp/D1GljtyP9iPatpath9Pqbcf1Fr+0oUUBPTq9tOozLq9vcU0kigLcf&#10;4cHn+g4/w9+JUcenarxPUcoovf8AH+P9P6e3ylim9JPA4J9Nvp/r+07MeHTZZjUeXUSRo+fp/vj7&#10;dUWdXUj6A3Bsbc/6496EqeGQa1P+Tp6NqCg6jOFNrWP1v/sfb/FVt4xr4IFzx9f8Qbey5lANBn/V&#10;9vWyTXHURqdS1xYD+n0tb8ce8BrRr5554P05/pa3vZiZqAfPrwUscdZViCqQL/gE/wCt9PbhSyo7&#10;XIHN/r/rXB59pJl0Ag8R6fb/AKv2dKWQJGCfl1hlSUkKpIFrAXtcfj2+R1EQQCwHPJ+o+n59sQj9&#10;SvTergT03zxvY8kE3Gkm5Fv6W9w6uoTSeAbfj8GxH14/23syWgbrRI1V6x08EjWFyL8k8/0J49oq&#10;vm1aj9B+Bb9IFr+zSAeGwY9aPp0+RJZQo+tuSf8AifbfHUi1rXvz+Qf9h7MUGvuU8OtA049dvGDw&#10;w/1j/re+MlQQLkfg/wCw/wBsPd9PVSzV7evBQPoOffCNmm4Btc8fT+l7+7GiZp15n0ip67PH1/Hu&#10;dT0shcWu30PA4H55sPbbqj5PVhQivUeSpVAf+J45H+HtQUtJMnq54N/px/rc+2HKiifLqrqxFadN&#10;UtTG5axH1N+ebk/gf6/t+pjMNPJ4H9L3tyeCPZYzL3IPM9UWo6iSpGbE2At9Sbckn6e3mOpZLEmw&#10;t6gFH1P9D7YMTUoBnpzQzL9vTbJGjE8X5Nj/AIfj3JSrYqQwsLk2PPH0/IB96ePhTPVimPs6j/aq&#10;G1D/AIn+vuDUVC8j+v4sRx9fqfam2RgQ/p/q/wBXy6q07AaeNOpC09108i9jf6/n8D2zSyB29JFh&#10;+P8AG/swZi0ZUjJ6skmrDcepMMJiIP1Fv8L/AO29wMpj4MhRzRsL6oyCLf43/T9f9b2mAaA08/t6&#10;VwkIK+fTjRVrw1Ct6tGoA8W4PHut/wCRPV8TJVVUMFzZmYhDz+o392NyRk8Ol0QEn2/5OhOpJxPE&#10;rX5sL/7b/D3WXnttyUdZLGYiB5DeyFbgX+hP+w96S9BFTx6eS2HxvxHUr3AhxyrwRx9Tf+p4/p7T&#10;vcajUnpaIg1CB173NSnVP68fT/ivtvXqz0+sIwT173kLhfx9OPz9P9j72FrkdPhAq1HDr3uFNUgX&#10;LW0j8fU/4e3VWuBx6bMmOzj/AKq/y697aZqu4Itax/2P49qY4wDU8Ok7ShTUHj173Aae5uOT+QOS&#10;f9v7dChRjphpSRTr3vCZXP1X3bHr01rPXvfBJXLf0/xAt/t/b8kSqtVPTrGgx173KVnY6r8qv5/1&#10;I5t7aC4/Pq6A6e7r3vsIzDlr/wCvxe3+w93LAYPT9eve+r/4H+v09udXKMBU9e98Ge3+wF/9j7qQ&#10;SdI6alx2nr3tslkYsf8AXt+ef9h7Uj4adI5CWGkde94xA7f2m/1vSf8AeLe96wuRT+fTRt8Yz+3r&#10;3tp+1k+9+p/4vH9B9P7v3/p7VeMPA4/6H6n/AH90i+n/AFuH+ifP/fXXvf8A/9S0MzWREKiwVfrf&#10;ShPFz/tv+Ne1BsC0rSxMVJNag5PyrTgf24yfU5i29Y5XaOJZDIal3BLfZUFRQ/Zxpn1qMpKgSGY1&#10;HhqAs9VGkckZd5kgmZtKIpBL2ZbW/F+PfFNF3NoiSFI1AnSAAC1yfz7ckMiUq7ahgkEVPHBx6Y/w&#10;g9M3TNbughZomTisdAGrmhBDV6xSmoqvtlWmqloUqWLQ/uIkliSFp0iI1AN+sG9muDe3vg7RvZXF&#10;kUj1x8AXHJF7+9KssWqRG1NT4W48flTgMfn0plnuRbvLDpaRRUI4JpniaFa4x+fTnRRzK6eOBYpJ&#10;pLPG4uHWLUEic3FlN7k/W4HP9cX2yEXDSfq4BIU2tq+h/Nvbn7wY6VQLn7fz4H16SSb0HVUtkQkg&#10;A1BoD+KmRgGtOP59OKTVUcsxqYqdEhi1F0WOUf50qIfM12KDgkE3BuL2HvFo9ILMAgP7YvqYkccX&#10;/r+fd5CQaAZBzxGD9h60haOWoA1+Y8tPyz60/wA3U2lq7VhjhgqZaipgc1UyCCOkjXyKAaq6HWwB&#10;AQHi17gmxGGBC7lSzKurk3sRa1x9LW/r7T3F0UAYKrUGBQ0qeHzrU8ePSl5YpbsSS9qjAC4BqBk1&#10;Brk4pTh59LOvpKOmxy1Ihf756cq7LUU7Bo1U6GMbEEll9KAAD0kWPA9uTTKhcRgPCE8Y8h1kMVuH&#10;Ggj6AWvb2zHYvcxKLklHBDdpoMeWQeNfWv8ALpb9CjDTGTX7R/m+fQatNJFMtRGqisrZZZGdofCP&#10;tpJLSoBezclfT+R/re8URj0C/JJPLKLqCbDS1vwDxf8Ap7enFwjEKhKgChH+r1Br6/b0jlUWzeHM&#10;JCq8CCKV4+n7fs6zzjy1NxWR07oT5KZJ5Y1nNjb7imZyVLcciw9am1uD2dKu63kCuNKkMqMrLYqC&#10;SPpa/wDt/erTXcoJAoMi9zYNNPA441BI86f4erxRWsxF1pDhcjVnP8vXrrLSPSQxHyQLRRH0087y&#10;1AmSsJ8kmpGC+srz6Ryq/wCIaVDN49MjRxtY6Szhi55Jv6f8P8P+I9obuza6YqrFVNDRTgYHqOFe&#10;OfsxXpxIbe5ie0P6Qc1Oigp+2uMmvUXyQRRyUsVTVyVDwtJHqemWGJTcBF8hCkhbFNJv+Dc++RK3&#10;ZFJUMpe9xdObWQ2+n+Fvb0VvI4EjjVpIH9E4PHzJ/Mf5kUVrHczOpXUIcBh8Df6bjVvnUD5eYYpM&#10;hJTpHNMVEtpAtN4mNROPIAGkjja2r8khv9h/TjFp8drmUgOrayGZgzH6kD/YfT3e+RjOx+Be00AO&#10;kaQPX+fnnj0pFvIiyNhY3oTjChQASM/KprXPWemllTxMY46aokfVBJEZKaS8npUn9wNqXixLfX/C&#10;1sbIBctrLG6gjQg+l7FSL/7b24ks5jpBpZRk4NQK09aft6dlErQILdkcV8gaj7c/5us7NRmeGOpv&#10;RMJFliQySVIkk4D+KdbhgT6j6uDx75wpM2q6pYhihAuQVW30+vtNLf2kIWN2YZAOR5mvp1545XtP&#10;DnFDRqU8ySaA54fZTHXWVwi1ZNXSeSaSmTyTpLHPHERKojXXLDLpI+litiP9e/uHOXUgKreUOSWB&#10;BBH0tYD+v593V1I1lqIRiv8Aqpwz0WQ2Uxr4rCMU8/t8s9Ljb2OpqmOVZPHJAlJ4pYTHKPC40nWk&#10;5ZrnjjUbfX3i8TF4pgnrBBtqFyQ1hdLX5tf/AB/HtK12jeLaE6lpSoU8CPJq0xWlaYPEdPGGW2gZ&#10;Y3Z8HIjYqeJ+PVQelaYzUGnQgU0MdDioX+6emglqNMT1BVqel8YMrSv42DCLSbWDhrjg34945Vcs&#10;Xkj/AMSbHTf6cAf8ST7U2pjijWOGQ1HlitPmfT7AOtWSN46Fp6F6jSuGFBXNa4/IdRZJ4qozpTtH&#10;GksaU9IDIweMalkJiaVmsWIJH0449xZowCEjd1UEEm6X9XJIBFzyT7WWlzI4MswBOfXyqKcSBWgr&#10;/k4dGltLOl1I9woceQzU0AAHHzpTp/gFIkTeekhnnqdKRxzrUlXZwrRL5KfQtjGVNx9Dfkn3wdZV&#10;MbCRwnPqjGvVbmxBvb/ePdA/1MjRmMD/AExp0kLx3d06C3UEcBI2kfljj0641sDR0c+loZa9Uhhe&#10;KaKaE0ykLAXWSn8QdgQGGpW5J1XH060yTKshMirISIvIoSzg2HI+vP4B9pP0oZGgApoy+khqqRU/&#10;Z2+eR+zKW6ilsGErqE1Hu8JvEqOFMfDUClTUDjSmOlJJPDQDTqxeUq/t6dW8TvoCFhF5JEqCWIRr&#10;hwy2NiALW943efxvCzIebC0ZV/Tzdr3v/rj2nhs7R5/HjDEce4g/soB/P9nWrIUPZCWjrqPiZ4+l&#10;NI/b5dKn+ILD/Dq4UyUE609i1DXSSQS67IUWTV6bi5aMfQA2t9feMUkfhknaR1YoVIaQqQ63ICqQ&#10;efp/hf8Aw9uXV1W5W3gVdNVFPkaV8x5169f3izXS21rGmgFRSh8+PAjzr51/PqVis/kY6ikoJqdK&#10;h6eeoytNVUeIiqoZadiYfNUVCqAqME4VmMhSzC5IY40NRE11Z2jSNWRvJFqIIuRYDg/4H2p0QyQn&#10;xEFRUUzT86n88dehkU2p8EmF2JDBCdLU4atWs4qeBHH7KY66bC1U0arUU1FWZSuaKviGKyCrTSA/&#10;tOk2s+WPT6daWAAAt9T75IJywJdiP16mQk2JGotb6m/Bt/xv2zLLb2sYSNaFsUA4V4AHNPlX8/Tp&#10;Xb2yQQm4cFmoWI+weWD+Va08/TrM1NQ5N5zVeExY8iEIMzBeokpYz9uFjqGQJDoBaxR2B/J+nvtk&#10;i1KqljLMwshJRCQeWXj/AB+l/wDW9+8a5EamVE0Jk4OrNOOaeXp1Y3NpJF4l0AVXgPxLXjqNaeQp&#10;QDgesUXjlbIVDVFfBBQQSRw1vmoMg3rsI4Wk4bRwf3EHH0a/Fs0RqI0midEIBANjdgfoGve3HB9p&#10;5YLa5IuJHZFOVyKH5Upw/P14dFd09pO0bsxhSoKE8G4fLzOOsVRX46CpxEuIjNXXQxHzvWY+aIBR&#10;6niOlyS5/suOfofcTTMjNO4fVbSQNMi6eCCdNjxb2ZWz25UJG2pa0xk4454fyx/gOrSO3kQ3Fi4k&#10;T/KOPp6/lnJ655V6SpEOHpYcZRqmqvWaRavFO01QXbwCOpd1Z3Jb1Cw4F7+8gk8wEmks8ZB0ulgQ&#10;DyvPJFvyTx7sYY43aLyc0B8xXzHlx4Y+3pprl45wZgqVIyOHlxzw9QKfl0zzLW4y8UlUlJDLSvLK&#10;uPyXl+4eNCYjK0bMgZSOI4wCTxfn3nFXINYeFNFhHdPIj/15Jv8A14tx7S3NhEtBFKWIrXUAR5eg&#10;/b8vLprdLu3uYxEkyahX8II8vI19Pl1hx1HFWmjdZaqnqZlkycXiloXppSsUkegRM4DEsp1AlHBC&#10;8t+G6SQeWVkXUlm0/ui6/m62Av8A7G/t2KjhIZKKyUFVxqPzrXj8qceI6vttnKbdNdADSpUfEK+d&#10;dQH+1p8vXoRqfDzQYqkmNTKzVjiappa3FTzpFEsRQByHYqEBLLcqB9fp7yIVRVVne1iwJW9mP6vz&#10;/rfX2zd989UBNOPy9MkeuP8AB0XbjJI14zW8ZfSAGp+ED4afz9eHXGiSsqYquoSDDQSTSpRiMVkt&#10;O1dSBwYzpGlQ6nW37Zuq6gfqD7hzRKPFIKmAqZQdB1LIT+WIH0sfr7YtppJmaJIJBpB7hSnnnh5f&#10;6j1eCZZE1ICGUVIrk0zT7ehQWQ08NYlXHLJWS48qfGRUU4XyXWmiSSQh/KlwhZS1zzq+h5yU8rxx&#10;yqEaEu1/E1mGgXFgxNwT+QPqfaWHcbOKQ2qOySVqNRFPngAfz8umrbw1YKHeFhlSxrWvGlABjHEH&#10;/D1NSCYyVLV1LHMYaCjRhUUczRTCeXxNrlQlo5kQAhGY2VTbkk+4xiMqkGFV0G37vqUrYj+yRyP6&#10;+1lxNIkRM7ai4GVA4n1wfP8A2el128trCTNIZTIKgqFHHNWOnNfOhGesuGlx9Lk4Vx+QlRFSSZaa&#10;nrKmmq1MTgDxJMCChH1DXP8AiOfcXwSza31wIUARedBNgdSxh/8AWHty5vbKG0jWBTVq6j6000rj&#10;5n55PSV763itjFbQkmT49Nc0+Gv7Wp0p8YZaXMNS5AZirp2mWspoXiNbHTGpYyJNMKAm3+BLEEDl&#10;ePfh5I0huZFuzBjYFWIFgGAFgRf/AGP+PtPbSW90GQ9tFBB9OH+b+fSOGGKV9EjaE0Kc8VrTH5cP&#10;8vU7LU4ircjVU1Li8iCyBKMSTxVEUMra3mpXeYSNHPYMyj/N/Q+M8CDI9TE1MS8fjeVyWkQx839N&#10;n5HPP0t9Pa1Btz3BQ6g6gZAqGOeI9R/l+XS+WGMbrTwezR8QRnL4FDhhSnzBrU+h6f6GmXIYLcDR&#10;U9RJPFTQQwY+lyqVktNTLZ5xFTtpYAEqbuZPp+Lc5VV0E7Awusz2Ef10sTdjARc2P+J96eKGVERx&#10;pZaGoJBpSgrUkV9fz8uqSfui4iWzqyTL3aqkED5gk0+z8um+fLzCsxphTMxnHUDiWrnghliq0jT/&#10;ADGVUJEoMZb0GMBn0ix9wonrF8rOlRB43ZLaVmYKTcFLWFiAOBf8396mjhMYt4yCznHcBWmPP7fl&#10;0tltLRrE29u6uzUIOsIaivGoNa1PClPzHSzmXbNRWY6q8+DydPNSU9TPMi5DHQB2j1aKpFLMkyyl&#10;gXlZVYW0qdLe8dUIJIzI4TQxUKzRNBJz9EkcX+vB5PukRurabw1Yk/CRxFRxpSlaZ/y9FNrJuTyO&#10;iPQoNJA7gNOCRwrkcfTNOnrAtNHLFT08NUk8UNTXqYMvSZSj8DMHWvpqSqcWKn0syJe4NgPoOfhS&#10;SnDBn8cQAA8imRGf0klHHH+B5v7v+qlwSqqGamrzGOFDXjk1FMfs6cN1KJ3M4CSmlSmQaVp3moJz&#10;kADTwPEdQY8rJT5A0lUPJNV1Ms9IXx09FQ10SJ9zJCktI0jtGVRRZ3VgFAsLk+8H28FNGGqQGVwZ&#10;RLPASNJYupVoCNJ9QAJ+v9Pbt3N+9ZIrK3cloyqEClKjBDYqaEZoa9WU7jcSrGkzSK5A0grQA+Td&#10;tTT5Hj06Y3I5iJ8vXY2iWkkk1FKPG5mUVl5YEj/bps4uiRJBE7MqC6kkBiPeuX/N72CP9N+J3XRp&#10;KYsrtnEiQ3BsyR+GcoWBs2hEJ/qP9YexDs9q0NoUn7ZNbggcMUpj9teoI2EyRTbjt9wAHgup0oOF&#10;Fc0/POfX9vWzT/LY3I24/h91f5JWmmwn94MFJI5iLE0WeqH0kwgL6PJ4xYf2fdQLYaRBeLVIG1LJ&#10;49ZvInqUGJ9RFv1r/j/Uc+zLS0i5NOlTxPcr3gD7Kj/P0e723UeFqFYvDC3DvdrDRpI0tHJfk/U/&#10;QLz7dVETDtx4Dz/LpPd2aRqCzAGnwnifWlOve8JxE1LUR+pgB5Cq6mIg1HSpQmzAE/UAkfk3v7uw&#10;MQqANPr8ukawN4eoKP8AV6/6uPXvblJjp68NDIimfwlCpRZIqpANT3P+rUcoQLX4/wAfbMfhM9Kn&#10;P+TppREGqag/y/wf5eve0jV7fqBF4lj4exdHDlAUYfpdAGQ8fQr/AIe1cXhBiXJFCaU/2R07E6I+&#10;tifOlPT9nXvcdNsy+kxrIuv0vGdRFv6hmtcj8C3tVGAATJmvA+f8urG6YmrgH0r1729UO0Kh2RW8&#10;j2JUGUWvYXCtpH1HtUsMbLqPSO5lYVZQB172q6DYGQmkEccDMzEEaV4bjgfT/evatLeTUKjFMdI5&#10;ZQhBk4U697GHZ3UWXqJ4W/hspmC6rqhN2+pjK/Ulf6Dk3AA/BVFFjlUyDhX/AAdIb2e2KhiO0f6v&#10;8PXvZzNl9E1e40Q09OZmVVjq6GrhemmgmIAZqWTQNSg/Q3/1x7XRwXl5IEt1FPs+fRHcXsVvlgBq&#10;yAR5ft6hVeQpaGMy1UqxRj+2zAKP9c/j2bDr34yb/oJKaChx0+UwxdfNhq/HDIUk8bi8qaaiN9P9&#10;dUbraxt9SCay8v7qhWY6iEFSOCgAZ8sAevlxzSnRZcb1y/NHqv5BGVxUMFpTGM5qcAcScUJPQW7m&#10;7r6z27DL/GN4YfGOI3IklydJA0dh+s63H0+vIt/Xi/s3LfHT4t4jAtPv7acu3t3GN2gwW1MjTVkl&#10;VUWUXqqeo1ikVw2oeaQKSCEJINou5z94+Qdk2y4s7J5dw3eGMt4UIdoIizMsQmuRCVprR/FjgWa5&#10;hUxs1vomidhDyj7de9/NW7W8+0LBHscjgtc3iOkwiFC3gQIwkmIU1RnjijYlgZMEAttP2N8l937n&#10;xj9TybWy/WlZkBS1m9t84BsdBT0kZhqa2rw1NSVVHUZPTBMftJaeH7WokQxNU07JKyAtMNibBonq&#10;tu9bYr7mFmlj/i+QrslTaQ+pFngpFpmNja51Lf62H09wiffjm1laG3trFAQRqEE7ODSgdWe70VB7&#10;hWGVDSh1Ka9ZYQexnLciD6y9vGNR8PhQhgKVFDE70YYqrqwrVWBoejPVG1tw56JqfI9gbgo1kRVY&#10;7eosDijqtZ9JraatYA/013H0JPsAKzvTtXfW5ItsZrd+Rj2ga9NGzsRI2J2wqJUiWOKTF0egThWV&#10;GVqkyOCiNq1IpEb8z8x8x802i2/Mt/PfRqWdVlYeGjsukvHAgS3jbTjUkSkjBr1JfK3t/wAkcsXx&#10;vtj2q2t7l10POIw1zImOyS5fVPIlc6WkKhqkAdT9u9T9cbUyn94MLs/Cw7lWOqiG6qulXKbqENaq&#10;rWU6bkyfmrVhkCJqgScR8cIPeyX8EQ0eAxgF9Dxxak1uFe9idTKQTyf6/wBPeInuNFG7vKR3LWjU&#10;BI+yoIHn5U49SpEFBGkUHoMD+XVOP8y2sl1SU+tjDJpVoPJIkUlgSmtIit9JVWH+IB5925LO1PTB&#10;IpZIYyCWVJHFyFIF2Nzxf6A/4j8+8QealWYNJOodhgEgcD8hQZ9aD0PADoQWiKyhjk1884/OvVfX&#10;xcpGhysC0pan+6m1zmM+VpWQRSJreo1klbAKCSBclbEk+0TUVvkq5nntUGaIRStMCS8YuoV9Frgj&#10;6qbj/Dk3jO7Tw4Uig/TEbEgLwBOcBtQFMgFaHNTkAg/WNFjCjAzj7eP7fP18+rddsUBMclS6rNJO&#10;ia2cLGxKqPI7PS+N3LMFdvIzcqLWXUrEp75+B/THe1PMy45NqZyaJozWYjHw1WOk1xsIpKvDftpE&#10;qaSqNTyIvJ1ISBfNj2b+/l7te2ln+6+bCnNG2oFEa38jrdwhPDTRbbj+pOdSUUxTrcKiqojQAtpx&#10;p54+6/yHzDM25crg8v3jtrdrSNRbzOSWYyWymNAzVq7wtAzGhd9Rqyq2vurdvX+SoBtjIzJjfuki&#10;rsHJqyOO+ylRpC1LiI2iSiWFYQkDxyR03qfyAOq+Sgb5I/yoe0OuIMpmqDbEO69sq0vhzG31+/CR&#10;FAEkq6Ownp0BYAtLGgvwpb89Uvab73Xsn7uFNs23cTtm5uATYX5jievmkUzMkE5r8CRSNM0YMrRI&#10;qkdYsc7ezXPvJhMt9ZNcWqk1ubb9aIDJBdQTPEKAVMqeHqIUTMxFTRbP+S20MrHDDurVtSrYRqau&#10;t1PhJmbShkgyqroWPyOsQecRgyERglyB7qE3p8b83hKqs+8w1VR1CLLFIHpnUMtrDlgORbjj3kwL&#10;WJzQjBzimMeoJB+0Y/wmJ3Fu60R9Q9VoPlwq3ClM0Py6MVRZGgyMCVNDWU1XBKoeOanmjmjdWFwy&#10;vGSDcf4+yp7k62y2JmqGFIwS0iuzRtr0t9R9APZfJtrRV8Ikn50P+ADy6Z0+HGSSaDqZ7DWXY89R&#10;qhjjKlzrQBPX41BJJv8A43/HtKg8Ouhat1Qbq8J8QJqA+2n+rh172mpsE+J1UlFFUtWz/tPVmEBa&#10;Vf0s6Nb9ViQf6e20uFhos4+GuD5j/P0sS/N5Se8oEjzoz3fI5697fsVTy45I8bjoZtIVTLOFA+4b&#10;8gmwJX/Y3/x97mU3lNNMjFfiH7PPy4DA6J79l3Bze3RGThTWqj1+0cPsAx173A3Hk5qZHx9FLqlW&#10;NhWVScBGYWWON/oePrxwePdGt2ZdBAJBBYNmhHpwx69KtnsI5iLy4WgJBVD8vUcevew7eecGOIFv&#10;2Tw3FpGkGhpmcC17cDj22MFvma/YehnGiCslMseHkPkPl172M3Vm7a/bW5sNksLVT0lZj8hSVcM8&#10;TuskTwOvieKRLAMDyDpvf6WNiH4HMcokiJ7c59PToluuzM4FPP8Ay8T1wkjjmjkilRJYpUaOSORQ&#10;8ckbrpdHRuCCCQQfr72UPj333tn5S7Qrevd6ikpt/wCPoTpqpVjZs7TwRiSTK08brpSpi1AVUAX1&#10;D9wW9VhtsW5pcI9rfHUVq6g8eAyP6RpT50J9egrcP9Raja7p2aNKm3YkVjrwQmlaM1QlKaTUZBFK&#10;xu3Osc98U99wd69Q0079dZHIQU+/dl07OKPEpWOtLFJDAhH+Ru7ftO7H7aQrEoMTxohGvkR07V7Q&#10;zOQoZsc0eh5xHURKGpqiBSVBDW5JAB9Le9bjZXEL60UCNvh1DJp+YHQY228Z5pLacKrx0qpHd/h/&#10;ydWHbF3nhd/7Ww+68BVrV43MUUFZA4BV08sYdoZo25V0JsysLj3W3vHbSR1chNOQjK3AQk672KIT&#10;/sDzf2DdyilAqaA/y6F9tIyp+lg1/wA3Su9hbNi4KcEBG1BuCwYnj/AeylYZFNOjPXIcHr3uZQyq&#10;JEJDAooRYoz/AJx+bNzc+3EIimo/Hj0gu1on2+Z697E/Fl4vtpWVdD1MalGJ/caGYPFEBYg6eCVI&#10;sT9eOPYlgZliCtw4fP7P9Q6Kop1Io3kD172ajs7BGp6f2Tn6kSwWy+UoldFQv4jRUs0KohNuDHJ9&#10;QRYNx7EdzOj2KLUgLX7fLpzl+IR3tzEODgE1+deH7Pn1gWUGolh/KRQyf7B2df8Aon23dS1+E2Zi&#10;Mt2FnKYVzYQ0owOOlQvR12cs0sa1jx2bQio7lFILWtfn2SX2/jZduO63ZLt/oS/hJIJXV50oDUAi&#10;uOkO6QXN/JFttq+gy5Y+ehgQADwqa1NQeuUytIpjVimsMGdTZ1W1iY7gi97fX2Dudz+S7Y3nU7s3&#10;dUz1tTPUB1jqjqip4gWWCGCF7hURdIQWuAqj+t8bN25lvd5upJJGOt+Fa4/n+zoV272HKW0ptu3K&#10;FIAXh8TcWLUpUk9c0RI0VI1VEUWVVFgB/re7jP5b2WhwnyC6YENMKilO+doU0lDGCDURHPQO9Mf8&#10;Gt4xx/a5v7D3uLEo9kucpGY+LHsW6yIcdsiWUzIy/NWow9KdFvIv1F17obBfI58RN0sGA9R9VEpV&#10;ftVj5nFegs7s2/Rbq6w3dt7ImBaHK4uSjqnqV1U8cMzqskk6gi6KPU1iDYfX3fD/ADCZS2DyrAlt&#10;ZqySwtcs8rFh9PrwffMP2gtwjxo2NKIBT08NKD8q0/Lrr/PUMa0rQY9O0YPz9eiG/CKpFUTOLkz1&#10;FdJIWFiZjXMsrAD8MwLD/X964vWpLdqr9L/xI/7zIxJ95U7gNG3svEAdFNqP8YIOerPqn/gLL/yy&#10;P+9e9un4dgrtPHG4N6aL/YBkPH+8+8I/c/Nw9RShP8ujNVGs9UE/Mcht61SA3JnLccgAyKPZ+ZXO&#10;gfQWH1t/tNh/tveJW/OUkoPP/Z6NrdBx6cukcbFNjVcL6kIcfQ3ZWQC4/wBj7gpKWY3/ANj+R/UE&#10;W9hUnPb0vIoB0aA0wWNQyKG0re3+sCOfc1Z1DBb/AItYg3tq/qOPd1R1TX/q4dMMlek1VRwSyNEr&#10;PaxJBtcgNa/0t75lC3Cngc3P1t+ef+Ne1kNzpALceH+r8um8Lk9JmvxQYuF1aFBZeVBtp1f43sb/&#10;AI9wnLXsLXtze/P0P9fZosqaavUfZ/qPShVAWrdMSYyQPeMhgVPMh45IJtax/wBj9PfcSt9Sf68g&#10;fT3p548aeHXpCKAL11JjpGLqR6lAJ08qOLgi5vb+t/coNoQFiQT/AIf1Ht1Jgxovl0was1B0n6vH&#10;OnMwNidJK6QdRu35vxx7h1LWS6ktq4F/8Tbk+1sNwGko5pT06eTOG8um/wDgzGINEhZW1ep7FgdR&#10;BJcEfn/D/D2wSa/KWP0va39P8T7F1g0TqtOPVmI09BlvGCalpqlSBZQ3POq9muD/ALH2HvYxkXB1&#10;q8lfG55U/Txj9J/259yxyrGnjRt5n5/M/wDFdFFyoOei0bVqS+/KZGZvRV0y+n+1fUbEm/0+vvVT&#10;/mGEDKZFRf8Azrtz9fx7zc9uQ300dfQ/4R0QX0bLGSf9WetlfoCx2Bibf8cUH+2Xn/efdcHTSlsi&#10;tgD6+b3/ACf6+5gcBUPn/wAUOgfMNBIHQ3ym0bH/AA/4n3YJhoQKWJv6ov8Arci/Hssc1NOk4Nek&#10;HXSXlYD/AJEfofahWAG3rH+8W+v9fbJfPD9vVjTj01l7X4P/ABP+29yo6dR+f6f8bt70SW49ar1H&#10;knP9P6/74+5qQqfyPz+P95t71wIPp1sDqI8x5FvqLXN/9795RAo5Lf0/Fh/sfahJSTgf6v2daI9T&#10;1FkckD8c/j3zKKeCRY+1KsVXWBkdMsoBJ6we+DRLfgDj/AG9uP8AefaiKRaa3rn06SNlq9cC7n0g&#10;f4/m/I94/EDzyP8AAEAce1Bnj4HH+r7OvUPl10A/9L/7E/8AFffvGoH6fr+fr/tvfhICOxutheuJ&#10;LX5A4tb63/x9g/2bGn8Kq+L2Ruf+QG9q4JHZgCeH+x0ut1FAOl5tU/uL+NXJH9PdNHb66MtV2v8A&#10;51x+PzKQfYotWLAahw/zdOTioNehC9hvtwapluL3a1vx/nQB7HvLg1OF+z+fQS3YdtB/qwevexpo&#10;qS8KcfgcW+txex+vuatugcwrXqPLxSZDnh172JGxcMarLUyhAQZFuAB9C4vbj2dsojjBPp+fSOIU&#10;I6xTOEjZibWB93o/GDbX2uPpGMYH+aPItYBbk8+4w5xulELL8m/yfz6FFkpelPLqlv8AmFb6ENLU&#10;0cdQwOiwUMCv9pRxcfj/AH3Hs5O+JzSYeQAhf22IH1Fgh5t7xP5gnR7gLTPD/V/m6GlklXCt/qPD&#10;oofwvwcmQzv30l3Rpkk1nST65BqI4sf+J910b1rHkrJidRu+m17AAsTcewhKKzU9OjxQAwVetg/Z&#10;9IlPiqdVAAEa/wCxsgA+nH09hJXzyWIUHgNcn6+3gM56fbBp0uYlAF/r/wAb/PtOSzS3JIJtcmxs&#10;R/t/e8+WP9X+Tps48upChT9f9tz/AL37xRVxHBsPx9Dz/h7djjr3Enj/AKvLpNJTVU9dsn9Of8Pc&#10;v7tSpsbHj/H/AG/t7PWuPWPRYj02PNuP+Ke4D1dgVsCQODY88XF/e0UK1fU9bV9LY6yBP6m3+H/G&#10;/cd6hzqU2sfpx+Pz7u2g0I688teHXLQOP8PccqZLj+oP+wv78AD00AWOeuX05HuP/C/IQb3uSSSB&#10;+TzY29+eTT8NOlCpQ465eUD6/X/D/ifciPDBSPSpv9Cfp/vQ90EpJow/l1tkopPXEzX/AKj/AH39&#10;fb5TUSR2HpA/qLAH+v49p5ItRqOP+r/V/m6ZGOHWFpCQb/T/AG/t1jjZDxpI5/1/bB8MYatRx62S&#10;D1w+ouP9hf2o8YQzopAIB/p/r3vf2zLoABQn/VT5dOeVeoc+qxv/AF/3v2vKVYLKWKgAc2HINv8A&#10;W+ntBIz10j/V/qx14cMcemiTXb03v/h/r+5kklOFspX6WPB/1h9fbBVvMdWUMOPXCMSX9Ra1x9Tx&#10;7bKioXgCwABAsPr7sooPUnq9adSkjJP5/rz/AL17a/uh5LX/AKj6G31t7cCnj1tDRtQ6kePj/YfT&#10;/iPbrBMClrkHgcfT8e22t3Lg8Qc/6v8AV/koYKa0J9Oo7FfpbleB/vXuT95pJXUfr9L/AFv9b39p&#10;jayq9V6RSfF10QpX6c/4f73z7mRMky2L3+nB+gv9R7d0uO5qZ6poYDV5dRXvHbSp/wBcf617n3im&#10;xqMSQb8/2rfU88C3tZFOXWhHD06sCTx6w/dFCL35/wB45t/X23SYwoddlFueBY88fW3tRFKFbSDW&#10;vr1ptB7c9SPulcA8/wCH+PHF7+2yvh0IbEkgEf7E8Ae1cUhevlTpIT3U6zwsGKt+Cfz/ALbn22UM&#10;umYK1v8AX/IuPx7cNStB15gaY6kToCuocH6H/WP+Htc4woSv+t/r/kE/j+ntuVmRdR6WxggAt0mK&#10;1WuRzbkXv+Rx7VtOsbIeR+P6D/D8+2ZGJdDTiP8AJ/q/1Hp404dJ2UyIJeDw/B5P9v8Aw9zkiRNP&#10;5sOPpcf64t7LWclmp17FeHXMu7KPqDb68/X/AA99S6ApsLNcci3+x9vRRSuw8x/q/LrR+XWJJgLh&#10;ieDY3P8AQ2v7gmUG9uR9PqB/vft/wfDw2K/LrdD1JUhhce4FWWYk/QWJ/H1HNv8AYe2dZiBWPP2/&#10;b0w8QA7enClVDpL3Fr2I/wBbjj2nnqCGPP8AaIP0vYfT2tQNQE+fScqY2z05GFSCo5Frjn8n/kXu&#10;dFUKy2vcm4/x54+pt/sPbEh1mpxTq4lYmh6wGAoRbn6Hkj8cn2GPZG2YcxjagGNXLRSC5QNwAfp7&#10;LriRljNOjqzcVAPHpV4SqNhGT9LC1+LEcGx91Pdt7I/hmSqWSLSFZmHp4Bvb62/339fZT9Qy4PQg&#10;jRWTpV+y6z04iYjSOPrwPr+fb6yFxWvVjjHXvbXUPpDMALjgf7e1z7WQDIHr1ZSagde9s1ROwubi&#10;9r/Ti/1A9mkaqFp69WcdnXvbRLIzN+o/4/0HP09vqBSoHDovdqjHXvcIq7G9z/Ti/wBPd6gY6TGv&#10;XvfNEA+nP+v72TTLdPpDQ1fh173yINr2U/7D3ZQGFR054UZ4de99BFH0H+9e9VPTIFOve8gYLe/5&#10;BHuwOKHq4NOve+Xk4vxb/WPHu2lCMk9K42jr173jLjkgnn6ge3FKKKDpSZkK6eve8Q5+tuQD/wAi&#10;9tPUnpHMoY5PXvfhEtwSASP9Vz78WZT0wsI49e98xpX/AAH+tx7qwfz6dICCp697YPKn336v+X3/&#10;APK7b2ZeE3gf82v+s3SPVH4/H/RP+sXXvf8A/9W0Iwo+kyErL4lFv1Xtz+D/AMT7djuJokaKAVj1&#10;VqceVONB6/4ejqC6k8N8VV5NVfKlD5+vyz1UlJVNHMZI9E0X3VUZFgLQCKR5W0v4mUn9NwAVsfr/&#10;AK+N4BoDn9Kg2BuDe9iLH/ivt6G7Xx2VahzTIGK0xn/DivT80kSKDETkjNPyr1n89ZpWnEkTxzyF&#10;3tIhf7e5DXWIL6tXAAW5/wAT74xQ08wv+6pU3PAPNuBce1Ekl3CSNSvXyqBT5/5Pz+2t59Rt2KOt&#10;wDjSSFoPXHpwp8+o2Sy+VxsiwxUkUdPImlJXFQv1NgTHNyOAebfXj36V0QxOGLRg6ebFvS1rlfr7&#10;RKXXxEcUY0NBw/b0H7LSI57VU0liKKMjhnP+rPShx2OqcsjQoIzVCCSXznzxLJFJET4Rc6f7JI9w&#10;iSXVY2Uwu12+gIt9LD/ffj8+9ySKQ0l1USICAK4oc8R+X8/IHo2SeSOAy3yMnhAhMVxXHnx/ydCD&#10;i8a9PjXZqWRJFiULL4dbSSKGjkk8ctgWC6hpBvz78dMc2rUfGXQXHLBQoEllP+N7e6QvNPZqlO9d&#10;XHh8RK1P7K/n1SC5kv3rKKEZHoacP5fz6z18UMzVqyrHJKKBpJUSIU0EtY0WkNeA6rgWLX+p/wBf&#10;3O1ByAqEQk2FwQSgP6iv9f6n2YxRxrbl5WXxeJyKV+3z+Xy6N4y8ShIKVc6nqRx/y9AVW/xGjq5P&#10;BJNI1OjIoXQzGqdToRJGNwmnUSp4uB/T3LeCCNdcTKXINwSfQLc+kf1/3n2WQ3lzcTm3nFEHw/P/&#10;AFfnT9lNySpFMS9aNQY+wdYDNUx06z1YlWXWr1RjSDySnRp1NKeTpFh/Xiw498Y5L3UAFrX5uoP0&#10;BI9qbu2aNFelRqAxQnzyfTP+T16RXViLijx5oan1Ap/n6gU0kVXPUla+eGJI2kYHxsiwqdK0emTh&#10;gpOoEflveRkl0B1QAtzy3J0tpI9p0ubdXa2Zq6fTPxAH/L+XW4ZbZY/CmceHkDzOeP8AM/y65pBS&#10;yy09XNKjIfKkRNOI1S+ooW0tZSQB/sb/AOPvh4ZP1FrFuDqIFifpbUP8PbwvrRI9MdTTOBX7f8P5&#10;HpOL6xt0EFvVyDiilv8AACafMilesVquWuiinpadqdlMcNSPIAYrawrNFyCSoAB4vx9be8ZE0Pkj&#10;AuHRldi0YW5B5B/I9tLLbXc0dzPWqsCopnBHHhTPy4Zp0292ssomYEyVCgUOFNAdQNCMZyOGelIs&#10;EMlI6000KyUj+aWFRXCR0K30RXU3b8WFwD9eRxjuIY4y7EclfQL3I5+h+vH0t7UeKJZ5PDFceeKf&#10;6vPpawkZCsahvUkjt+YHr144qfIB4PDFIrGOZop5RIrKxVFvNGf221EEgnUPyOPcWWXySHRZAo/S&#10;4CE8ctcf15PPuy20cYE0lXZuFPUf5sf8V05YxT2sDSSVkABOr1oT5V8uH5dKvFCspcTJQNAPDK6J&#10;PNTzPkGjj1eSKECck88Dj6X/AMPfhIrC3Fv7R4UggXFwPz/r+2JBJMx8Py8ifU/6vy684uZ4mnSl&#10;APM0PThFipMVEKuo+4V5m10mmOpqoKmFJAjyrK9wUBOk6DpB4+vviwVtLiVijOqlQb8X0vf/AFx7&#10;ahEsSuURdaAmpPmBUfsPD9nRdt1yokDSwg6jTV58aVp8vL16f/PHNVUuPyGPaF5KZWWVaVV9Dt5K&#10;eWNGIa2sgnnn6jgj34RMNbJq8aqGHN7/AJOkAf77/b+2WugQjS/GxIOMD7c/Pj6eXDo/hVBKzxji&#10;PMdPiR08rnEyyYsOvjIDosdQ6nmISSSEAW/wPB98Uanb1sW+liCj3A+n/Ffdp0uANMdPkajjx4fb&#10;8x9o6K9ztUun8M+dAfsPp61H8+sLrloJI6OGPwO83kSWKrRqYCIqrt5XZiRojjNl1c8AcAe47xLG&#10;dUOhlYekchuSWAYfgf763tVal5IWjmFCONeFPkfPj0xbMIg9lpYIAMkfljpxqc69dVUprxkqJoql&#10;lllpmpph5aeGOEsqyMz6mCm4P4+rPwRmWNWW80kalULBRKFZbD8A8k8cf19oXmMDhbVGqTTUFqpN&#10;fM8AAcE+VPTqhhDfpWHYa9zEU1AmtD6Dy6zmSqq/MKYNUwSVcdNK2QpPNNJTSaZnWFVBjP6jrjIP&#10;5v8AW3tuZCW0RmTxclibF7Dj/X5HsxTTbj6gEeKxofT/ADfPoyUmxgV4yomY0yQB+3/P0rkqnrKV&#10;osvR49JaKnR6MxLLBTO0wBsUuIxY2DWRSD9feaCIVSSK8jAm4dJI+dKghPoL3ta1vZXulw1h4bog&#10;cE1DDPzNf9tXjXy4dIpfpdtYs8auDnWD5nLVp6Go/Lp9xIipK4tHC9K1DSjxSY6vSlVHqgn3UkAd&#10;tJjZgyyqRzZj9D7g8wSOskSVCBwFUnSyW/tKrf1v+Rx7MFaO8stVvL4LUqQoJr/g4ZpT1/Lp6R9t&#10;niSPbiiijHJoSTStceVMfb07TRF6ygZIKukqHppWfISNG0FTE59cE1VRkkFrcKDz9D75VFSU1yfb&#10;sllIAhlBAawsZC3N/wDBfaCxkKgRpMznzLDHE8BxHHHzHRdYrukzmO1lDRk0ZZMjTWhEdOGOBPA5&#10;6f49lQ5JaWnqpsUtPNIKuP8AiOMenqZKcMxMVGkNo54hoOtqgXQEMLX5wQusxTyPNGDGxUOupg5s&#10;bqLfqvYc+zKRpY1aOIVNQSfIemf5/wCX0WXltLCr25GpgVJIyAM8T5dRMpi0xOqshpcDkBFkBSu1&#10;HULS/cULR6ZYqq7/AOZZNV/H9SOfxfmVZVWJ2JFwQwS8lmNyNKi/1P8AT21LPFOxZ8lfiJwMfPh/&#10;q/a0/gXWpohq0DIOAaDgPWvWDHUjLVPk8VSJEKtlpqagGRjaON4+EInnf9IFtLM1v8ePeeMTUzRp&#10;GTokViFKslgLXFvr+f6e2dNrdIzJp/T/AITWleH2Up59J7a8gUSskfhsun8zn/B/l6bspUjILXVW&#10;cpK5MkmQjptVRNBVtUvESGZJI9S/UBbKeLfnj30yt6v3VYksCitYkkekccni9z73A6PpUJUrTP2H&#10;iP8AUOjE7hE1uhEP6pHxH+LyJP7OslRKkKEmmqqCFoUMFTU0zVEaLy87N5B442DKCqA3P9OfeBTL&#10;42U67axaIOskZH00/wCw/wBf2qlWHWrkZNf8lOJ8z/g6vBIjavql72ppYfhpx/bj9nUiL7dKotAc&#10;YkgoQXy81BXYzJRyhZJGrRLEAyiw5utjxpvz7iXMZAeO2oqVTRwefoQn5/1vd5kQI0waorknB+3/&#10;AGfTqt0IoIPEDlzWhJ4kn5enStxokyzR0tFXE1FNTTQSVMGRd5AxUgLSSZBgJY7+pll4X+z9ffna&#10;UO5jikLMRzpcgqFAAF/949oklsLhiJJVFPn0V0WYBs0Tj+f/ABXSppsVksbj8UtURFSQpM8kKRU6&#10;yxVJnd1klWBmUagwLMlx7gySyRJIWd1JHqQFAwBWzBVPP+v/AF+ntc/0pIjRdTAdpAqD6H9vTpmF&#10;xKtusGogVVs+Rwftr5dKDDYybJ1uPmU49qVpgkv3sdeC3irVmSOrljsD9DobgJcH6e4sbusY1KhV&#10;VJQqhQ3I4LkfUH/D2mnt0Ze74q1GOqXO2x3AqD+oCMdL/wC6o2ykyUVTkYUqalaXJrVV8GQhMcL6&#10;DBSJIfTIjWN3/SD9TfjNHO8ccMYZ41Gp7KwPBudADWH54PJ90Z4/qPDeME0oD+XH8/8AY6SzC3fc&#10;jDcQam0hQeNSKCv5/s6bshthMquez6z0eRlqJ46RlqqDwCOSMxCOdpKPXK59LFlUqg/HHHvApDI8&#10;UkkzGRta2hBA0j9Lsv0t+CvtmYOhVlAUKTxPGv8Am6VlIo3E0qrEENFGrLavQedKD9vSmhAiqVye&#10;OpcbqpqSCmnIrnhaMu7Iaujgmaz+YldaT8DSPz7wvPC3+T08FOGuo1vI0bFlF2Yhvzbn3preYuZ5&#10;pyWPCMiq08gT8uFerlWgnNwaapSQaio0kkioHH7OnvH0dfSU9PX5Y59KCnp6mWWqx0NNXz06zNpV&#10;6bRrLwlgVZNJLHki3vJM9SyquttDkQlTIs6L+PQ7An8nj2n8KABriQ0ZKUCdtfWvGvAfZ00ht0kY&#10;qdDNk+H+lWnrX4qeXpU+vWbCx4eKsWGmxkE7wx1GblrqzGVGOqmMZ8ieShoWjRSWUXa3P5t7zHUl&#10;4KtWZaWNTCyqHkvbj0LY8f69v8PbUUY8VHsTUSnvJwQTk/z8/wBnSQyWsEMk1qWJZmDV4lq5zwOf&#10;MYPHqDPVpWwNl6KeKhyGUq6iGox/3c9NiKikhk8atLVzXis0YGpApbmxc/X3FqQjJTM0XmVf3nZB&#10;IjNYkAsvPNvr7WwrKsj92kj/AC1p5fL/AFeVLGK6EjTiURAggVIzX/B1PxNUqSZikhrPsZ6qQYbH&#10;0ta1BX09CirG1RFDOWh1QszHxcnTY/199fdRy+gxyRjUTYBnBVfSrDkDj6/1/wAPbrWCgK5cFiK5&#10;pxpnOn/L0zZQbnFMxeZTUnzFP2+HX/jX59eFDW4tp54Uo66CJDRCV9NLPTSSuZZoSoeUqSrFLrpV&#10;jcKeR78khaPWY1cTMFYShVVigKkSMp5vyeD/AE9oJrSESJWUoT/DmvD9lP556evPpIiPrFEjmumh&#10;rThX7PL9nT4s88FRW0cEJhXAQNVwVFLUStU0MWQkE8b4qimRiojZVUlgAATybe4dQtO0chEEkfnA&#10;jKKzQWYEm92/BHGrkEWPsyt0cKCsyrpb4q5HHJGaH1B4Hj03BNcJGkeg/wBoGWncApOKlahaDyNK&#10;eeeptBVZiLLU9PLMMmuNp3yCrUUEGYjqUlijMlNTyQMmp45DrWOIgpci3Hurb+Y91mm5cps3MVeP&#10;qmp5qBcfNW0wR5aY6THBOwX8KGIYgg2JBDKTYXbJtzPatKswnWpIPpk1/wAH8q9RFaWqpvu728Hl&#10;OWA4cdRJz5VOOr5P5O/ZuH3N0DuHZtP46Cv2lvjcAmxBSsikpfvqs1MlkyH7g1MS2m7AX+o4BpM3&#10;D03m9r5sw1NG1fRTNG3kEY+1q6ZmHjcVEYuyqpYQleb3DEcEH9vCr1ZaqAKN8zTy/wBt0pidHV2J&#10;MZXBoK6j5n9uerekkWRdSG4+h/BB/KsD9D/gffq7qWorIJKvEUbo9+WiUsJWXgrVU7X0sv0fkkgA&#10;hiPbscdxMv07GoHr0jjmoBBO1R60/l/n65+0oerq55D95RMJVKEtHGzgh7fuiQ/Uf7wfoeD7t+7y&#10;ho4r9mert4MVRCaqf9X59e99VPU1bCC8EUqP+tIwD4ZOR+5G6fRv6oPp/re6x2kLsVZTWvmKdIaQ&#10;OxLLqPXvbU/WuUl4+2YyE2ltqYOQfTNqC6yCbMCTb/H2ta2UaUVNQpQqfs/yGh/Lq2pQQeAHl/g6&#10;97fqDquom8cL0NUZD6nLRExzlTyY2A+t+R7eSCQij1I8h6fLpKxdqs5FB8+vexQ290HX5AxP9nXK&#10;Sw0+Wia3+szgA3P0v+fZrb2TNQKlSf59I57y2QAMgOP29Y3mijBLyIoAubsosP68+zX7J+IVZmRT&#10;TJJU08zhSqzUzrEsqngK4U6T/Q+zq02O4SYiWIpTBJGM/PoKX+/Wti5Yxihwc+R6Qu4eyNsbbjlk&#10;r6+A+JdbxwzwvN4wLlhEWBPHPF/Z6+ovg/uypen+/oKGogGl/uaqUI40KNLgxqHJ9XJP1PH1v7Nm&#10;5eUHVUSKhB1eagEGiji+O1dINT2irEKY45o9zuU9ui8OCVi4xpC8KYpWtAcHBIPnSmeiadx/zCuk&#10;Os8bWT1ueqlqaZR+zTUf3DuHVrNZjYL6Cb/gWP5Fze5jZfSvRWNhXPiHdG93gWTH4HEVkFQhdLKk&#10;mRquRDCXbSzNquAwVWdNPuN/cz3k5c5Fafb9gePcd3jARolZXt7dtWmRb5016XjQM0cEWqSRiol8&#10;GKRJgde3Xtb7te793HuHhSbBy8amS5uYZEnmQ+drEQNYOP1WKR0OpTKAUJSuru0vlF81cxU1eyKS&#10;v6o6LaUOvZ259u1Uc2co5YXeNNhYmqenGTkZ1RWrEkWnp7sTI0yGnYFdzd8b2z0E2Px9eu08JNG0&#10;P8G2+JqMGB7F4arJB2qZVN2DK7kGwuDckYb83e4/O/Pks8nMl9K9vcBP8TjkKWQCP4i/pUUyFZFW&#10;UNP4pMhZ18MrGq5v8gfd+9sPbcw3m1WAvtxhrW+utD3BYqya4zo8OCqMY6W8cCmMlGU1LE+HXPxQ&#10;6l68q6PN1GKqN+b1pZp6mXfW/Jznc0aqSZpkkoMbKBj6HxBhFE1FTRSBFXySSya5JAa8kNz+eTYg&#10;Wvfkk8Dkm5N/9v7AchNQfOmfP/Kf9Xl1NYqygjGMj0+Qycfs+zoyyobcXIB4Jte34Fv+Kew3388R&#10;xtRYc6Ha9/6D2qtjp7iadLI/g6ecYCG5/wBb2T3aH7m/oT+TWIbf9Phx7UXKDw2r6dLbKMPLU9Pr&#10;Gysf9pP+9e9rn4LRLHtrG3B5jhA/x9Sk8f4294qe46lrlyPKv+A9HioVkHVCP8zCrAnqIiTe4sB/&#10;Szk2592lzySijXQAV8QvcjklCALf7D+vvEzmZItTGQkGp/w/7Pp0JbEgUJ6Jb8WTJ/EYhEFOqoLk&#10;k8NpC8f717DucMagggC5K/X8g88W9xxc0pUeWehGDUA+nVvu2yBSIGYBiLc2AuACfb9QxcAkc3t9&#10;P8Bxf+vtCrYr03JxA9B01ZmUCRip+ovb+hZ72Nv9fke3eSE+MgFf9iLgXP8ARr3/ANY+9RupfvrT&#10;/Y+VKfbX59aU0IP+r/COky0kq3eMBpNSFbtpAs4NySGuBa9iDccfn2WvtP4q9GduCrl3dsbHHKVk&#10;ckUmZxUVNi67W92FVI9JEI5ZLkn96BxzclvoMkfbH72Hvr7SeBbcqby0thCQfo7wNdwFcAxCOdnM&#10;cbAAM0E0UlMIYyNTRfzd7Oe3fOviybxtyJcS5NzbkwXGvyctGVEhHl4wkGMqeHT1tqvye2JXqcHn&#10;s5haktK0cGLqYYMO0lSwlmrWx6ItOZvqAJaJ/pcuwIVKt+8f5M22d0Y+vrurtwxfxMrWyR4XN00d&#10;A2lYmaCCkydDqSZ3JILTRQKDYni9s/fbv+815b3S5Tb/AHg5ebb4yQFu9rkM0NSeM1hdOjpGrUp4&#10;N7PJT4VLgA4tc2fdF32zRrjkzd1vVOTBeqUc0zQzx1ikJOAPpoacfEU9wHrAfJTduDamTcdBS7no&#10;lR3r2x9LLQZSmjQLb7LTJUR1baS0krzLRogBJIS7DXX+THww7H+Pe4Mpidx4uWnq8dVtE9PD/l0N&#10;gA6TRV0F4nikQrJDJEzRyRsssbOjBj0U5a5m5c5+5Xt+dOTbxNx229TxYbhBowKB4nhcLNBNC9Y5&#10;re5UXEMytFKqsAoxF3qwv9j3m45b5jtWs9wtH0SRyIEZKiq6NIIeJl70lDOGVtWsqMG42Vv/AG1v&#10;/HPkNvVnmEEpgq6WXQlVSzaQ4DqjMro6MskM8TvFLGySxO8bq5JrWZTER0602Y23FLOo+sdGzyks&#10;QCrya0B/xa1/6+zRr6K3dlki1seD5r9nRUba4juXkjkGlvM46WnsJtxV7zxzx4ilpsNTm3KI8dU0&#10;dheNpZCSqkWuFPtLLdLIpZaKtfh/y/5D0vgjjD1uD4vyAqP2+vXvYF5WW0jRwLrbjTLJG6Rof6x6&#10;gCx/4N7YPhRtVDVfUcOhnYRgrrl/ka9e9p54XcMF1D06pNalU1BgbqDa/wBDz7TGXUNLcSejRXRW&#10;APnw697Xe2JlpZIxydTAKR9LJ6pZW/oNNyf9b27a3DsSpBNfQV/PoPbiWkevl172M/VfcW6Nhb9x&#10;u59v18+OrMdkpsjS1MNQ9PLHLDIhpgWUHh1DKw/IJXgG4U2Zlhn+pP8AZhq6Tjuxn9lOiPdNrhkt&#10;GLDUDQEUqCGqDUf4RwpXqHkcdQZegrcXlKOmyGNyNLPRV9DWQpPS1lJUxmGopqiCQFXR1JVlIsQf&#10;d+u2O3NpfLfp2fNT09LT762xQU77oxVMEaWSll0Q/wB46GGEXCxylVq41FowQ5Ogi0j2+5w323rF&#10;JStuulABwQ4BA+3DenHhwi/frW826/iuY2Jb4fEJyQM6W+0ZXzxTjSpVtg7HqPj7v6ba2Nq6mo6r&#10;7Ar6qr2iKyeSV9qbmETVVTs2pqql2aSKpiSWoxs8jlmKSU7esI01Znb3X6UeQq1hl/bV5PRIYZo2&#10;sfUA39L3+nsL3MUfiNDMM1/LoabJuazqvjRD7a8cfy6NmralDf1F+eP94PsqWW26quEQx6kWxsL+&#10;lfp7LZIQYy8efLo7nvSWrTHXL2mabA1EkwRYIz+4AC+q19N9dh/T/ifZfDbSSTZH7ek811TuPp17&#10;2NO2tqy1lfRUtnqpp5Ix5T+hQ0n6UX6349ivbrFPDZWGp+H2fP8A1evRHYznxC4Hahz9vXvdhHcv&#10;Ws8PxsoVWms2Er8ZklBUC8kkRo5WsP6LLf8A1r/09n29xSWmxC41VZMGvEV4D/Z6ps29q3MMrKe5&#10;o2UfbXFflxr0mKXLQTbkqqBZAzrRatI1enxyi9/x+Tf3XplctXY3rSooKqaPTHuGgrUivpk9VFNS&#10;WjH1Y3IWwF+R+L+4d5rtLvdNlLqle8cD8n/z9GLBZuYFNtEakHIz+In9nD8+lP7SO0cjHPVgq4sQ&#10;S/OoixPNh+D/AF9xZYbXcgBApqc9P7lrK0A456972Ef5NnQm7O0+/dv70EU1NtPqqqo98ZbKSpI0&#10;U1RjKn7nBYiLyqVdp6tYgwuCsIlkFygVou+9Dz5tntn7H7lY36CW85mgutptYWpRluEa3vZpEbuM&#10;dvbSSNGwBR7k2wq0bMepn9gPb645q57s9ykDRwbTLHdytgMrwyB4Y/k0kqDjTVEJCrGhHRSPmV2z&#10;R9a9T11DDXT025N2SJjcKtFI8VbEkEqVNdWRTRSwvFZAIkkSQMryBlB0ki3v+YS0K4PJiONYUEcz&#10;aFFyHaJmmLEXvd9RFuALAAAAe+fftAJmdDM5kb1P8IJCUwOEegGuS2oksSWPSOVqrQ+QGBwFAKgf&#10;Kv8AqHAFm+DPi0xLBTrSxiGmZqdVVBHUvSwyZG2ksCpqTMyWIGkrZUFkXXX6tUHtUN/038/6xkf3&#10;k1uNfoW88f5OiWP+1NP9WOrRqs2pJv8Alk3/AEL725/iFEx2pjrX5poiDb6syG4HvCf3LYCd6+p/&#10;Z0Z25Ac9a+3zHlC76qCSR+6QP9jIt/r7PdOFs11v6T+QR9Pz7xR3yJtQboQW1dPTr0bkov4cqC+l&#10;iR/r8pb8j/XHFvbYhdG1f2LD/bg2uB7DEiIy6T8WejE0YU8+jTRVDE64/wBBVbE8eq1zx/sfeVZB&#10;Yc8FgBcG9z+PegpP2j/B1RlPUSoj+tr/AFv9BbUfqNX/ABHuSjBl4N/qPz7fjRqDHTJU6umGqljU&#10;vqdRdbAFgD+n+h98G1cBSL35v9LD+vtQMZPWx2nPTbdHHBB4uLEHn/H/AA9yI+AxuB/T/Yf8j90Z&#10;WkcBeqOa9YKieKniPlawYMAOCSDccj3zB+tuTYkj/H28UZRn/Uemz8+mSOoinkIVShUWU248Wrkn&#10;n68j21VcmkHSOQbH8fUWH+8e7K7FgD/q8+lcY1celLj6CGQC9zdWNiTa4JUfT20wyXcj8Xuv/Bgb&#10;8+xXtcxqvVpkGk9BX2Vg1NHVlQQDG1ubm+hiST/yL/iqG7DjK4GsfjSUBFvzpUXFv9gfcz8sTLLM&#10;ijiOP7T/AJx0R3RGR0SXbNE9HvukuAI2rAUN+TpTU/H+vf3qn/zEyP4nkf8Als39f+Ol/wDiR7zi&#10;9uTW1Uj0/wAo6Ib1g0VB/qz1sk/H4Fev8SD/AMcY/wDrUPdanUE+jJAL/wAdPyD/AKr3M0kjolPK&#10;n+QdBOWutj0OUn6G/wBb/ifZ/sNUlaWP/FVH+P6f9b2Usyk9ItLcR0jK2DVIb/Xn/Y/j2/rV3sRY&#10;X/1x/h9ffip4HrRZgadNhh/1yP8AYf717kCskHH9f8Af94HuoQDPW0cHrCYEP/EfX/ivuStc6j8W&#10;54/4n6e9UXh05UUqesLUik3sf8efr75ffTEcH6/0t/vPuyBQ1Saf6vs6r2Hz64NSx/Qrz+Lk/wC9&#10;398RWVAtz+f6i31v9Le1bPA3mf2daKoQRXrCKOMf2eb3Bv8AQ3495RWzEG9v9gAf+I9s6YCRp/1f&#10;z6YMCnh12aa3Or/ev+J94jUuxDDk3F/rbj/Af4e3++JSlMeX59MyRtF9nXEU0Za7E/8AEf7H3y+5&#10;fS1jp4/1JF/6/X22ryBh5/n0yCSwHXJqaLi3P+tb/efYTdlVTHE1AJB/aa//ACQfpYezW1PeGbFf&#10;8nRpCakdKnb0KxvdQRZv6WH1/wCN+6cO4W1ZetP9Z2B/w9RPsV2UyGn+ry6clbB6WntCbTTVMqgf&#10;pk4J/Pr9yRywQWDV4kf4egruvAtXiD/gPXvZisZRA0yEi/pXgj/D/W9zlthbwkHUc3tBL6cevezA&#10;9Q4A1OZpiY2P7icaeD+4PZndAgavl0niBL1Hr69MO4a1aPGVcxbSEhc34/1J93x9BYL7TEUhCWtH&#10;GSQtgdQ/p/h7gPn698MSBjxrT8qf6vz6FVgral/Lz61tPnhvVspuiSiik8mmpZLar2HIIAH0BB/3&#10;j2JXaJEdE0d76VsR+QP02HvFXcrx5JmI8yafs/wdDqzqE+0dDD8IMMsNPTzsuliIWJF7ajZvoT9f&#10;p/vvrX7uPHmark0qSCz3/wBuD+Qfx+fZR9QdZ1/l0vrpFT59Xc4OZUooQGAKooN7f6njn2jpsKp/&#10;UCOPzzc/kA+7/VcQuerB34Dh0oEqSLXPH9Rz/tvbPUYeJFcj/C/4/H9D78Jnb4umpaYr8+paVFyO&#10;bg3/AB/xPtCZWnjgJANiP9b8WFvay1kGo9MlgRU9T0Ym39Lf7b2npKmNBYsD/T/D82B9mKgnh02D&#10;6dZwpPuBJkACNAHJ+pP/ABUe1Atho1kZpXrdMVPHrkEP0J4H+++nuM9bI1uRxf8AAH1/1/acA+XV&#10;OuelR+P+J/3v3Ooqx+Fb/Gxt9AAfrx70wrjrYNDXrg6CxP8Atx/sfbqlZ+WIIFr8Wtfge25I1oAc&#10;Vr/k6V+IQBp8+sXj1D0/73/xX3NWvFuQbf1/I4/Fv+J91hCqxX7enKn8+uBjI/P+8cf7f3khrVeR&#10;V/BP1/2H549qXUqKnqjBtJ66ZLD63/qP9f2pIR5AP9b/AHn6eylkOs14E9NxJqyeHWFjpFh/vh9P&#10;ago42DCwPH9LgAc3ufbTonHp1okxTqJK9gR9P9j9f6+1CjNwAOPzzf6fT21p0g9UZFXIOeoD6TyD&#10;yfeZbnixJ/H++Httgx86dNgE464ggfUX/p7yLj5JSTo/xuP9jzx7a8WNTSvTykCleuzNpH1AFhx/&#10;X/WHvOuFkF3sb8Xv+P8Abe6vMp7erVDHA6xiuT6ah/T8f7b6+8opjCLH+h/5K+nPHtLNJRh+X+rj&#10;+3p6KYqNJ6yJKGBN7i/4/wB9/tvbRUF1Y2IALC9uTxYE/T2tUB1FfIHp1lWbuXy6zpoNz/X839+i&#10;nkT/AGJuT/h/rW934Cg6eAooHoOuLICeb/0P0/23tziyDAAagefpa1v8Bx7aRP1c9JXUq2fPqNLT&#10;IyngX/r+fed60lRe4tyePyf6X49vNGdRp0lYGpJz1gSnA+vHAFufx7aqiQSAg/m1h/rG/tRCtBUd&#10;MsSTXqSPTa349sZURy/0B4H+uCPpb2tHCo69U0x1JBLxm/1F/wDejb2oaSpaMKy88C/0+v8AUe9m&#10;lNLY6ULMtAH8umqop/Jza4P1/wAD7f6fLqgN+G4HIH+2Htp1aoRsg+nVxOSc8OmmXGlruv1X8ng8&#10;m3twObTQAWUD/YXNvbIt4gdQU1/Pq/ioOoox82o/73cW/wBt7wPnFKaAVJ/xP4vcc/8AGvfvCIfU&#10;owP81P8AV/l6YearVXy/4rrKuK5LMGufr/r/AFP59t5yId+LD+v+v/Uce7kScaV/Z1sXD9TFowi2&#10;5B/xBt9PcgVLOvpC83AtfV/S9j7TSQxhNRJ8v8PVxKp49eSMhwpHA/21rf19tkquHOpW55+l+Pp7&#10;UxaGQeGcDHpnptkMh1Jw6lX/AKkD+nP4/wBj75KjnTYEfXm3I/px7aJCsxOevKjqakf6qddkg2/1&#10;hb/Gw98a6naopniZTyrX4PAZbf0t7RTRa2Dg8P8AD/qPSy3Z1kB6k0lQsbizC5a/1Fv8fZJ+7diP&#10;UQVM6Q8hWYEIfr9Pr7I7iBVYsv8Aq9ehNZzKVAPHpbU0wljBvc2H5v7ra3Pi5KKqljeNhYte4/IJ&#10;vz7rA+elZzkdSfYe1CsQeDwbgD/Xt7OoGHVwc9e9tksakEkc/kf737MFYGnV27loOve22WIA35t9&#10;P+Re3QxB+fTBhJ49e94fEPzz+fx9P8bj3vxD15EUA19eve+B+nvQ49aVFU1HXveNm4t+P9j9fp9P&#10;ahq0FPTpljpBPXvfZYW4+v8Are2s9JC2Mde9x5WNr/QW/H+B9qLc0bPXlY1z173DMpXgW/r7Vhg2&#10;D1U3LqKnr3uO1ay2uP8Aej/vfu3gKcjr31JPXvfhX2+pt/rC/wDvY90Nv1T6lgeve+zkyo4P+xsA&#10;R/sLe9CzDZPVHuSePXvcGXKMeBa5/wAOP9jx7UrZqM9NNMT172wfeSfeXuL/AMX1/Uf86HTf6f09&#10;r/AXwf8Am3T/AKq9JPF/W/2//WLr3v8A/9a0KKVVB8pJcoAlwt1J5/s/639Paua1knHh2gooOo04&#10;U+Xzz/h6E2vWxhtF/RUVBHwHyFBxrQk8fX7eqhqsyQzRVIEaReeenniRauVqlgy+Od3mvZVBZQSf&#10;6X98PVL6mseNRtHyLccAj/WPB93RYbZilK4pU8an9g9QMcOqExGL/GRTjw+0/b1knlqFX9iSSlvM&#10;8Ji++QU7xM5f0mGQ+P6+rUpub/19+EyRMAFBDDSCRp9Rsfrb8f4+0M9rdTTdmNOT8xw+ZzUfYada&#10;iS2nhCIoQjzXj5ilTXGftr0p8dDR1mCqKqsq6h6j9paWkhcVsUJLsrq8bMAVNrppsw/xF/caeJpW&#10;DKNNuQFQi4uCTe5/oR7fWe3jTSxz8yP835/yHVAILWRhQGvGv2fKnl057fqayiE6yRvNC7BJZZZB&#10;IkPoeljXxMot/nUutr/jn6nsHVaMrKGVgSG06QFBW91F78+ysxBHa6YqUYacVrUkGmTTgD6dVSC0&#10;nRoINBJGdGqtKj+JmFK0rivS88zNRrR4qakeoieStEtNFIlQ9luwijciwU2DC7fX6f0xfsiZbq4k&#10;RgSoKlCSQVFjzzcfn/jSxPqpISsYXwiKAitacDmtBT7P9l6O1uUJjIGkAAHNeA4n7fkMft6hzoy4&#10;2WokyDT1k1M3k+5pqiOYAKzP5AqryqpIAfpYKeeburVJBZ/EgkAZSqWKoCQWJVj9R/r/APFfbEO2&#10;sYREHdo1IIJpUngBWgFCPKmacfLp0WzqSGPdSvy49BNMKcVWnyQQNWnU/wB3HUqlQyg6fAI2Zm1f&#10;QNwL/U8j3xQRsGe8hZ/qpsI/p9VAUkf15/PtW8t1GqxBU0Jwah1HIJqdQBzjA4dXXtjU3AoBwI48&#10;fP8AwevUB4aY1Tl2MUtirReVQUIUqFZJOLgWtY3+n5v7wkWkVbXCi49WpuBYX4H+39myThoTMeLY&#10;PpnOBk1qPX8urFIWkaVXdTTIBFDkY4E5+3pnno1kSaINaziS7BYdWlr6dd7G/wDQDkf63vK7SAKF&#10;lYsGHDFE4+ttR+p9oESNHLvCCG4EVb5cMECtf8PA9MOLemqW1Bi8mSrk/wCmQZXPn6d2BTqXFFj6&#10;9TFJ4I4Y6ZnnSFJ20yozFXVlJF7f7b3jk8soLKyMkfrdSuq1hY8kEX5/p7vG9hZ4cFZXGkUNB68K&#10;18vU9UElgCXgUxswpVCVPrSqkGmOGeA9OpFHHWMyQ6CtLK6NSy6zE5Qv6HKa1Om9vz9be+jrldE1&#10;RrFIVXyNcRxKfSZGVLWCg3v7ZxBC0zKzvGCwRficjIXIOWoFHW3tLfwVaR3Duaaq1ZjWgDFqkgYH&#10;2DHT3SxUCzFEkeColf7aokqER2gdp9OuCZi2u7Es0YuADcg/T35h4rxs8VRGpJWSP0hrixC/8i9p&#10;kLXi+MqPC54oxqQOIrQD/V+fTZtVt1NGLVwan/MB1PMkdPNGYJWgdkjXyGItDI6yqdYWUk8kD030&#10;/wBFB+nGZ4NKlS2kq1lQobX+huQT+b/X/W93t7W9iuTVVIqpqS38hUDH2fb1e2s7eT9Rlq4yDU8R&#10;wqK0pwHD/P1Io52qqWaGokEdcjmBmlpjBHOyERGGZo1WJY2VXDNp4HJN7n3GVY5A0RB4T0yBFvzz&#10;e/8AU+1FzqhlE2OPDP8AP7P9VOlkSPNKyP2hfJcV+2tenanrsnFDFVwyrJDPVn7nHff1LKjGyNAI&#10;SzEIQNQYW/pfge+MSxwsI1XyEggXvcM30NlAH5vx71Kr3Ki4mpGoNSRwIHEGtcY9afZkdbdIYnIC&#10;0ZaEA0o540XGCTjPn1NrshkJ452ilkkJ0wLAjCZyvpCGlkZvNqj/AEKGUD0gWI598y7ppQx+N2Yh&#10;dbgo35IUW/2P190S0hnBlSRZFTJCDuHzNSRngMV8+nUuoiQp7X818x9vXA1jo1SagZOenanEVZ5I&#10;JI9DgKIQ5hKMSrXNifx78wePUXjRdShiFHpKstyfr/T/AA+vtkxwSBRbu5YHFSOINP4Rivp5V9et&#10;X0DSqGiNNOSRxxnHljqdR5OSpkhSSWmrYqcNRp56dlnp3iOuF4lk9Ct9Lsx/1yPeEITYQnVY8K66&#10;1B+hAUWNv969uSLJENdwx0HGMHh6/wCx0WM0Kfq3rsUHHIr8vLp3jy+MrGdK/H01FWGGeqaro6hK&#10;Z54tQaGUmYSI0trDSp9X0AH19454FmjlkH2yzKQP3EdTYfgm5+htbj+ntPFczWzG3AlMbKaGq6c+&#10;fw1pxrnOcjFHfqLdJ47eftEgJUrxJqQta8fKuOllh8hTxVu3lqGkNI88dRPTY2cVFYkiai5Cu0cW&#10;p1jsVINr6Sb8+4sZIYIuhZEj1S8mxGk2uf8AintZ4kK5uRUEgL9vHzr/AKs/awXC3JjuFDofgrxr&#10;5+fp8h1Py1FV1dLU1NHJkp8fPkJY6GOaFVeljkro42CxQkMSCTcSAD+ikc+/LHNcNoZNer6SHQ1m&#10;sNR+vP8Agf8Aeve/Gt2JjIBA+wkedQPXPzFelX0ZlaqmmjOPLzqK1+3NR13VMka6myFPPJSpTPUN&#10;NjmhnPkgMjKWF41VXUroZSWAvqGrjmkcbx+N2ZZyxBNyNQU2F3PPF+P9fn234txCfHAV4gPxDh/v&#10;JA/l5Dos+j8G6a+ZjL4YwH06RqrWgVVOaCufLrBXzyHIKaWkkMMcayxGgq6do4Z6iNmZTjKzWGWT&#10;xjURytuLX9+8aBXilVBILI0jITq+pUm1uf8AEe0sa65Bd2y6kYhtK4wOI8/Tpy3u6SLLCAQxBKoC&#10;AufOpJoPPp/qc3Xq1PH/ABiuo4IcfVvHA1bA8VFK6wxukayFiE9TFlNxyRzf3FnhiSRmQfcBLL+y&#10;xTQTzrXXq/px/re19pIzRM8n+LknhLnX9lNNKef+mHSy0uJRENR1eIzaqgmtKUH5VP7epVPlcjKm&#10;LxrytaoieYvBFDIY4YlKy0mQeNQuiQPcCwP1sRbnGzNEGJ8nkJUnWyawSPre3Gn/AFvbsbxyjTRG&#10;XPAHSw8/MmhGDn1z1e5tYVKTQjQRmg+GoNaetD5ivUlqH7qelkhY0dGocIkUdS6Ur05JSNb3DPIR&#10;ZAxIv9eOPc1fuAnHkqdAP+eIkCqwB/bK2tfknn8fj2VObBLjSFWFXwNGCxHHjUYqKCnnmvkXSQLe&#10;S/UxEKvkB8TN50+zHl59QwkWSQzySw0tUk3lkWFZ6SJGh1CFa2CTTIzgKEH49QPJ1ExUj8rsX8QZ&#10;bFrqVH1uVB+tj/T2uZYbWIpGp0lTpLU8xTNAK5/l07c3CW8awXUJjVhpDeleBODw4mlMdTqrMV7R&#10;0LxVeSmD1KJLS0Mv3LFg9jVLTSkp5IuSSRfj8fX3zkjp7KQjo6rwwYFDz/aAAsCQLG/tAv1pOQjK&#10;fnpOPtJ/wf5+ksJeFHdXSVDTJYIRSvCta/l8vXp1x+WlT7qF8pWPHPkEdqOeiFZKBPE2uSmbgGSG&#10;MkSQgkFueBx7gzLdE/zisbEWPrUr+n6W+n49q0EjNocKwAKkE1Ujzz9hOf8AJ0zE0t5cLItCExxB&#10;UjiTqpx/pDA40OelXi8jSU1XkJaJqf0VSTwzCjMYbysXe0MqSlNY4dVa4P0I/EVHqk1WqZp9Vybj&#10;xN/QEsFPI591NrbQOHaCEA8K1b09GH8wejQwsi0l8NFbhRtdfXhSnEca1rjh0u6qvx+epo4Gp63B&#10;S0zRJIsFVFURK4cmSOBZjrMLgg6gQSb8m1hFMqiEyTwFz9wEJcsFBBuGNhyfpf6e2Q7vuCxROEXw&#10;y1FBFKfw1J4fOvRbLZTvMZrW6KlQQAAMfZxz6VrnpbxYSRaKWmxddULK0OqKRvsamqrY54yJaapf&#10;+zcLIsZ06msADcXPKolUqChKs3Cx6hptwSV4P1/pc/7D8q4LO8aV5JB2LTu8/Pj+zpVZ2kaEsWd3&#10;NNTMQaelaAcft8umPFDHQQ01JoimlT7iWplFNIWkmZuFkZpIyApY3ZgD9La+bYTGCH8x50qR5VB0&#10;swBKkILj68c/6/ts3JjmJUKwHaCR5Dz4+Y6Ty3jQ3DSKqtSq1zkDFRnzp0oIy70+MjxwrIGaeaWe&#10;LDVrwu4h16KinlyBKSBCo1oVBIvpuLWjwKglZJAw0xyW8MxHIFgjEgi9jxx7rdyySWxaNFJUihNc&#10;V9Mj0/1U6pe3IubWuhCQy0JBqta8O7zpmtfLpVuJacUU1Lk5kgzNVTisjyuGpiXWJg89bGi+orrB&#10;Dt5CBdbAe+IRIwD++76iycwnSqjhGIGrj/H6/wCHtOn1sz+GdK4qag/tGR/qpk9Pqks9wYqiMBQS&#10;XBNT5laUFD5cSB59OlZXY+SOfxPj4KZmjo6hYJMlBHLLM+iWseCW9O6vc38Fio/F/V76ZZZI9QfU&#10;zOzAGKNtIVPoePr9eR70HjMmhwAF46hgk/5qfM/t6ZSB5Jyu4qqInwNQjVX4vM8KD9vUmMUOKnZI&#10;aSeBfsKOM1GOz1dRuTNWGN6iHXM94mZlurqFte5+hHQAlsbePUVjkClrsq8FjG1yT9L/AE/2Hvaw&#10;C3PiwsGVm1aSaUrminyHEUNfSp6ev4fBgX6YxyIvcAcE1+daD9h651OWZHmoa8S1MuNx8jYiuemh&#10;mijmKhYVqKiBo1YPwU0lk+ltQt7mSJpLmKqnszBRwojUfjQCOfze3/E+0/18zzaXRaDzrX09CP8A&#10;B0Xq/iKDJCq/a4f/AI6Fp/OvlSnSeoMbSpQUX3uFxEtTFDJWyQtDVw5KbRfyCsKs2kEOphPN9H1I&#10;veHJHLC8he0q2T1lf0luCQFP0P1N/auQSOQG/DgfZ/qHWv1H7AAFPl/q/Z07YPJ4PIUVGmNNRjq5&#10;5Kt5aX75W+7amkLqsssqLeVG9CqiX4sb+4950kaKNVlAUBrS8oRez2sTzqA/2HvzRISsktECf5f+&#10;K/Pq8lmkoXUVjpXyOa+ufL8uPSnFbiavGtWSzVtNJkph4kfGN4JrW8tJHJqjiuhidy31u17G/uNL&#10;JK0awvLU08sH0VafWG9Q0gol9QAHB+pHPtTFZr4viIiSI9WJJrRWFfyOfLhw6sbe5R1MbrMmK/rL&#10;2imaBlJWnCgOOH2ulJVUMNRW5WOOhrYskIqRJGykuPfyUkbU7aKyq8Zhld2IMTAoCFFzbmdv3qrC&#10;dlbapKOucLW04Ekck6KqLri0aAsn4IJsPqB7HnKe7QxW6xvFFHFlRpqWbSTlu6nnx0jj1APNs19s&#10;vNUu57cBJA6BCniB2Yji3aFofWozUenRPfjh/MJ358Ju/uw6GsoctuLY+4841RKtI8tTUUM0s6SC&#10;XyQ61cDSFfSFuykgfQKTfc3w7oaykkxzY+gyFEpJhi06Go7kav4fIn6VvyVOr+o9jTxNoEmuRtNa&#10;kDFP8/8APj0HF5lbxRMVZTntpxr608x/k62Aur/51HVW6IaSsrcnXYSpk0QzyZClBhnkC+hMtG/6&#10;WP0V1CE8KRzb2XzI/CzcuAlNZiIXrcfGzPIoSBqlgi301lAR6wALeSHn6eoLx7YS42WSTwY7j9Q8&#10;ABWo+Y4/n09/WXbbutvOWhc/0SQa8O7gPsOej77L/mV9B7rWmosjuTHbfydUIVifIVRpsNVS1DEQ&#10;x0OcltCsjcWgqCkl+NBP1Yz8a4s07JU4yTH5CAsyyPTSFElC/wC6JzbQD/qJGB/FmB0kyn24hFlZ&#10;mAIBDAU+ziDx+fCvTd1fT7aUlH66MMUw1CKCozkVzQY6GWb5VbJo0WoizuHydHI4WNoMnRvUFS2l&#10;j4IizSAfh4FZSOSVALCCvxad3aKbGvNFq9R+2Jjl+hV5IXUBjfm6Af1A92j2+MREazJXzFKj+Q6b&#10;l3XwI/GDAa80Y8P8HWX/AGbPr5wNGbxcb6RqjetpjYi+sa43YJbi4f6HgkH2qMR8ManJgS09JGCu&#10;oGLxsyEtJZnIdA4JuSwIFz9Qfr7N7fbLGFY3lerEVC+tR9nlxPQb3Dnyw21lS5qCRkkinCv7PTP5&#10;9B/ub559W7XkmSvycGhG4dZqfWBoLekrI0bA24KseP6Hj2Me2/hFXRCFpcLia9EHNPLJ9q625HjL&#10;rf8A2xsPp7OLfbbYqXZa+np/k6BW4e7G0QMYjKy6uDCMuo+3S38ui6bw/mrdJY9alI90VmIeCx+6&#10;FNT1qG4LfoRnFvx+m/sx+1fjrhtmUkdTntt46gpIIS87ZLLUEcEcKIQ8okYgiMcWYkG3Nvx7tuG7&#10;8s8tWIvt/vbewjJAR5Zoo9bAjsQSSK1RwYqr0AJ+YBzb7zLz1dvtfJIuL+ZaH/Fba4lZRqHxBUYL&#10;Qca9o4FgKsCkbs/mLv2nlGw3U26d0b2ztTFVz0O3Nh7A3HuTcVQsKafIcLhY5pnXUQC6wFdTKou1&#10;lZTVvcfQ2wKOupcFgf71Zuj+7hhixtOpw5qaZP8AJ2bMTSKkkDP9ZKZZDpsy6tShoQ5q+9Ty7aoP&#10;6nWEm5SSvGFa5c21uIWwZCrRm7MqnAha2hUgd0ytqRJU5X+557yc13yTe4W9x7NZaa6IGF3du1R2&#10;URktUUitZBczMrY8A56z4r4UfN/vaugyPYPYNP0lt+rMz1iZ00e7d0Q6QrR/Z7V2rWLSP9wrMrGr&#10;z1M0JsfBKCyqXLfXyL7P3Y8lHiKuLY2BMckIw+2mMTOs8gmkNRlJAZme4tqgMQIPqQMNRxn5y93+&#10;eOetUW43pt7Jq6bW0rb21Dk6lDM8upv1CJ5JRrytBjrM/wBtfu1e1XtwkV3Ft4v9zj0n62+03Nxr&#10;XAKEoscJQEqhgijbTTUWPd0e/o/+Wt8Y+om/jO5cDWd5b3etp687p7hWi3HBjZ6N45qKHb+0Eiix&#10;VKlNNH5qaolpJq1C2n7x41jWMt70UtgCQVVFRVsVRFU6hoUCy882UAX+g9xwZnIGoktXUzGlXYgL&#10;VqUBwAMAAAAAACnWQJ41U0atSRxbFKN5Gnqc+pPVhayIDxbngC5JAve2prk/4kkk/k+40lFKSSPS&#10;L8KCxUAnhRq5/wBa5v7eSXxE0tx+z/V6eXSaXtFDknzP+x/xXXYlWMhr3P8AiRckixPpt76FDJ/v&#10;j7RyGrdx4dJ/t6kfcAgEDg/7H2G+/qaSLG1JPBKSL/sLf737WREFQfs6XgCi/l0645wzWH9QT7KV&#10;sGNpN+05YXP3g4H0/wA8B+fa26/sKj06MrFaSgDp3l/zb/8ABT72x/hFCRtrFEgW8Md/62Ci+nn6&#10;i1/+I94pe4lFnkpXz/1HH+r16OnNG616v5mlZfIVcZC/Vh/j6VJNhf8AxPu0GSItSaSDqCD6WtdV&#10;/wCNn3iJzW9GbTw/zk/5ujuyY0A6Kx8UL/eUjyjTqqJU9NreiOMn6/659oaaBEqGY6jc8i4tqubj&#10;6e4ymnkc6KD7fl+3oSRMxFMdW6YlI0oPIGkB0Cy3ABbSoYMAL2/wv+faipUSykfgXH0/qB/xv2lL&#10;MFIP+rH+odaatanpPZHmZOTYp/Xj9f15/PPuTILo3Nvp9P8AX/x97TDde6bPbdMLW/1/+K+1Kk8P&#10;X/Y6rWh6nUouhJJ9L8f05Xn3JoioZSSQwIKkFhpKknUCvII+o/1vbUxIWgFR51oag4IIPkeB+R60&#10;e4FT59YatNZIJYen0srMrRyKNSSoy/RlNmX/ABHII49l++UPxf2T8l9mVOIzNFSU26aajqxiM/LT&#10;vIWIYvS4mu0jR9tLNKzFlGuJ7zIDrqTJkl9177zXM33duZtIL7hy7eyxfXbcZFUEadEl3BXvF5FC&#10;hWNjVJUPgSHStsiQX71eyOx+7e0rJr+j3i0X/FLsKCQK6zbT4q9s7hWIy8bfqR5BRnHC7s3Fs/NQ&#10;7o21KtLkqWCtjkpJRk/4Pm6cSmSiwlWtMxp6ZPLUOyVAjLwsxlKSRyVbe9Ov5efBDePTe8cjis9h&#10;aqgMJeqhjRQ6vAHCwTRVMF4pEaxKtG5U/UMQL+/oH5L555C90+VLfnb223GPddtua0YKUmiZSQ0V&#10;xEW8SCZaAtFIgZdQILRtHJLzS33ZN95Q3Wblnmu0a1vISDR0YxyoRUSQSg6JYq1AkUkE1VhHICgs&#10;Q6t7ZwfZmJaeCOXEZyhZIM1t+vkpRkMdVMuoErTSSJJDIPVDPE7xyLyjsOfdZ+6+sosb5DKk1Rps&#10;rCUsJ4yeFRlAAIuL3H+PPs6kt7aUVC8PTok+pMfdH2j5f4ft6Ff2XLcO3oKZp5C8qKmr0+KOnLW5&#10;sHYEn/Gw/wBh7KpdMCeAoKj0rjH8/wCfR5t+4SyIAikH55697Dc49JZFjIkVNfkWGO15hxqaZiPo&#10;OOeP9b36NgD2ZqPPoQG5eNdQoSRSp8vs/wBR697chOuNjlkQGeeRftYm06Y0acaG025PoJ1H6X4v&#10;fj2tCuknjg6RTj9vp8+knhtdsASFUdx9aD/V/l697i00E8OQpEkckyzLVZBgGHiaNPLFEvP1YEAj&#10;/Ef0N/TdhUaiS/DVTP7APy6faWKWB2UZUFUB86+Z/wAnDr3s63xR7dz3Uu7MJubEySPFRRfbZOiZ&#10;1Wny2IrP8mzuJq9Sn9qrppJYHsLgMClmVSHtu3Ga1kSezGrSeB8wcMpp5EVB+R6B/Mm3RbnaSWj0&#10;BahB9GU6lIrXIIBHzA6T26ts4veGCrMBl4hJS1L0dVDKFjafH5TFV0eVwuYojKGVaiirIIKumcqd&#10;MsaNY2t7sQ722dSuKLdm2Fmyex92UcWc29WyQR/drj8h+ilrfEGQT07XgqVBFnQnm9/Z/uDxSRG8&#10;YNGrHFSK0oOHlitDxyOgVsE8q1tL0rHPCdLDNDQDuFc0atRwx869Rdo5mqyWPNHlzSR7lw7rjdx0&#10;1EZftYspFCsjz0azgSfb1CMlTSlxqMTrq9QIFeG5MWsdZKYLBvUoRfoOP7QsfaUPG1v+n8NR9v8A&#10;q/1DqQHkBg0EChPHz/w9Kv2jonqUqIYGoyZQb3jR7lBccm/0P5/3v3Uh3YLGBT1/1H+XSCewMi6o&#10;SSPn6/s697PP8ZOpMhu/dWNrqqB/toJInZFjcJqMuket+LAkf71x9QJNjtrh7xAAKMQDUH7cZHp5&#10;9Brcr+32a0k1MA7fxeeDgcM/t+zpi3JmoMDh63IzuEWnp5ZBf6kohbgDn/bD3bLuzr3Ddi5Xb/QO&#10;KnhMmSx5k3JKsULmhqquFqXDU6FDYul5Hkif6hgeCPbnNe727bkmw3BCISBK3DSCDQ1JoCOJqKfZ&#10;0ANjF7DYXHNdyjACQrEoqSw/FUUqa/hp6edeidZfuGl6i6z7R+Su/EaPae0MJkMrS3qJomn29hUO&#10;Q3DXt510rG6xKIpQCP2z9VI91j9y/wAvPtrGTZvAYfCw70w8WXjxVRPi3Sop4MtFWLFQUMs6WMFU&#10;ZXjjihfQ7O4UBmKhlK8j74+3COC2kuIGYMkkXcJFPamggEmpZa0UkagaAVIH+1c4bTauL6+kezdQ&#10;CUkFHb+IKpoXTj3pgEZr0LHW/wArOiez9sbR3Tg9/wCExlLvjZNN2Lt2g3LW02AylfsqpxTZv+8l&#10;PSZB08tFHSRyVEtXCzwpGjuzhVYgxHw//k2/Ivf+46Kv3ZsTKbV2zAYPNmdyLLg4YqOae3mpmyEM&#10;lTUaT9ftQzKnLC3q94dc8fee+7v7Pwo/MnMFtuFyXkUWe1vBuNy3h9xVjDP4Nu4UhR9XLbxyuGSJ&#10;3kBjGQewe0Hufzhcrb7ZtLWaaQTPfJLbwqGBZKF1RpCeDCBZSoIJAqAeHYPyV2NtfAV9dtaqh3zm&#10;Eo4Z8dR4edDiqg1hC0s8ucf9hoRcSS/amaVIrzGLxAuNxP41/GrYfxh6rpdg7MxtNFNJTxVO5M1F&#10;EUqs7lYoGUS1E0jNIY4VYxwRsxVVuwAkklvxW99fvCczfeI9x35v3kC1s4AILCxVy8dpbIETFcGa&#10;coJbmUUMsxYUEMUCrn37a+3m2+2fLMexWb/UXDkyXNyyBHuJWJJJA4JGP04lJLCMAyPJIzyPTt3r&#10;u7dHYGeXcO76uasyUscbpoimp8bjYAJJKbF42OUi8cZMhW8fIImBR6iWJK0/5ha3w2TBJ9aVF/px&#10;6H4H+39zB7PSNVD8v83QsuHKlgPTo5vwdgSH0pqsoHLG5JZVYkn3rwdTIG7TX/tYf7Cwkb6+8mdy&#10;NLJx8uiuL+2I/wBXDqzyuNqKY/0iY/7Zfe3V8R9UW1saFBsKSAi4FxwV/H9R9P8AX94V+40SPM9T&#10;mpr/AKvl0YwfGetdv5pV7R75qvQh0zSWupJ9GiQfQ+zzTyKQBb6gA3AtYqebe8YN5tnqa+vQjtlO&#10;nqH0fl0FBGQSVEiepuLX03sPr+OPba4ANv7B/wCSr8/T8W49gmQFasfiH7Oly1/Po6+LdJljVS2l&#10;1DXI5BYAcfi3+HvCXBsB+GVrc/W9vz7bgVg/d5inTmmmT06ZEqKZmUC6NqFhYXCkc+5KkiEODyQf&#10;qePrf2eQBdXhEYHn59UJ7ivp0EuXaRpNYZtUl/SGIW8YKKAP8bAnn6++aB/1Nb/Efi/+HvU7RM2h&#10;PLz8/wDVnptipNOu6GKqgi8shJZrx6GPoVjdtQUm/wDZ/r+ffNfUb8j/AA+n049+iAUY6bbAp035&#10;V5JGKOwGll5juoN01cgk+5Cf1/JuP8Prx7syBlz5dUKgjpqjqHhmGkL6lIOq/wDU2+hH9B7aq8qq&#10;ngarG/8AsPzb+tvdUgZnxw6VQAk9LLFZNAqk8sNQP+uCf1C/9Pzf2xREXD3IJcccWIPP0P8AsfZ5&#10;YallEfl09LkU6ad9RrUYqonNgxRuBwul0cmyn8Wvxf2mew4wdt1RJa7R2P0/ofp7l/lKVheqo4ce&#10;gzdtStOiN42Nf760X1B+7YX4BIALC/HvVE/mJf8AF0yP+Mz/APQw953e3DEWyj5f5eiC6/s6/L/L&#10;1sT9A/8AHgYj/GCP/rXb3Wt09EGyYJPHk+n+x9zNI5caT0GpMuy/Z0N0n6G/1vdguFp4/s4zwfSg&#10;/r/Z+tj7JWY66enSZl7tPSLrZGEhtcXJHP4/1vb0sEYA+n/Jt/r/AK3t8MWGo9NMmemtpGBIvx/s&#10;f6e8wjUe9068FA4dcC7H/jXvlpT83v8A662/21vfv2f6vz6vxHDrjdv9Vx/sf+K+86RIVH4/23uh&#10;ahIwOq46xs7Ani//ACL/ABPvKI0FuBb+pAJ9tl1rQnP2/wCTrxA64EubkXH+Fj+P8QffLRD/AL4D&#10;/invatpNQeq9cC0h/wCR/wDG/eNo4QDZjcAm3+82+ntes7yKKgZ8/P09eqsSRop1hHlVuASt/wA8&#10;j+pt74IqG/6fp+R7rKfDALk/t6aMBBBNcdZRrb6C3+w/4r7CnsqJBiKo+kkQuf8AY6Sb+3reQyyD&#10;OKjpVEBq/PpWYEsrAH8tY3/oefdOPcSKuXrAL8yuf+QtRt7F9ngV69NwNelf7S2xqYy1KWFyZAAB&#10;/XWCD/vPuQ+WJQsi5NdQ+zj0Fd0qEH2f5+vezaYXCSPBCNPGhW+g5P0/p7nrbLhfCUjPUdXorNXr&#10;HI1ri9gPqfZw+jNq6spSEx3PkQm4vyXBtf6e1t5MdBPoD/g61axs7GvQL9wbijw+1sjKZAn7Egvf&#10;kDxsf0j6+7turcaKDD07KgGmNCbgG1l/N7e8ZPcO7UySI7Hgf8n2/L5cOhXtsZJGry4dauXyC3BL&#10;uzs5qZJDKHyICg/QXqCl/qfqCb8f8bRHa+ZUGVCyixckA2/N7EH/AB/r/wAix4uf6OfSvQ3shgV+&#10;XVtHxF2g9Hh6SR0IcpCvCC2kAc39k+r62N5JGvfk/gf6ri1vZVOukgjz/wBX+f5dL5AtKDqzrGU0&#10;ixqp4CgfT6cr+QfaRrq5FW/0spt/U8X/AB79Eh109SPy6oMY6UUUJI/w9o2tr2ckBhze4sf9gf8A&#10;fH2ZxRoahvl1ouoJDfl04RxBQCRyPp7DzLieZ2C/lW+t/wAj+vsxhEaAkcT0ncoRUdOMRA/24/3j&#10;6W9ppsVPJ9TYf4EgG/8Arj2piuBDUkVJ6bGriB1I8q/1/wB699DEuGAa3BX6Akn6Gx49uSXoK0H4&#10;sftx1upp12JAf95/Itx/j7c48SGAuLf1uef9sB7T1HAdeCV6xma3+P8ArD24QYtF49N+Bx9f9cm3&#10;vRquTw6v4RAqeHWNpSfp/vP/ABA9zmwwC/UHX/Wwtb/Yf4+0f1Ic0H4f9Xr1eOjYPl1x8jD6cf7f&#10;3FlxzIfTf/X+o/3ge9o41ajw6e0g9cxKbEG/+9+81LjZfIC1+Dxb/Ec349vvdRladeammg64M4I/&#10;3u/+Htb43HyNzY/i/wCPrf6e0U0i4C+ef5dVjKqKDieoEs6rc/kcAf19rCmodC3tfi/I9pi1OngA&#10;OPTZJMCbX/wsPeWRdIJ44Fzbk/61/wCvvQzUevVWQEY6695aZ1LWNj9Px/sbfT2zMGCgjptopFp1&#10;0wupHP0/H19qKnYBbD/A2I/Fr/4e0YRDJmufTrSh656bp9eg3tYWF+bkcD6+3iNFaNfwbfUWv+R/&#10;yP20x7yOnQAOm9iVsR/iD7aK0ccAeq/P5/p7bePUMnh1sIXcAdOdG9gVubf4829piaFiT6bgf0H5&#10;t7MlUhBXpXGhjqD59OSMB+eD/sR74JSsy2Ctz9T/AE/3j3XV3Uag6oJ28TS1KVPXIuB9Of8AePed&#10;KFhwR/rk8j/Yce6eMA+tc06Zkl1tjy64tILEfT/Y+8701kIPHAtYj294pLCvn00/kOsIkUkgH82/&#10;wuPbFUsFuL8m/wBf+Nf8T7WW+ZKHh0wADx6z6bqDbkcccfn20zSqbcjj6gA8f7f2tIIJHWvhJ6kR&#10;rZRxa/P/ABPvjHWWUWY8/kG3+H097o54AH/V9vXqg9dNCpN+V/qAP9j74STzs10LD6H6mxuf+N+1&#10;9sAYiHArjpwcM9dGOMWv/U/n+gPvPGayQC97f7Hj26VT063jqO5gT6Egn/Wsf+J9ulLSzuVLf7f6&#10;n8/X2W3BWNjTz6bYeY6xNNGBf08W+l7n8X5Nvb6lFLbURY3tY/T/AGH9faE3EcbaD6V63GgY6T1E&#10;aUSXIPpBt7dIIWULcCwP5uTc+05fxDo9f29PiEV6hyyKt2UsWsPpbTz7cWpFezfTj/Ui31/HtyJj&#10;CukU9cnqurTgDqC05ckknjgW/p9f6++kiQNpAUAE/g8/61x7afhVjk/y6UaRTJ65eRrKbFuPp+T/&#10;AK/19yVgQg/Q34P0+g+nHtnQGFCf2f6j1tVFdQPWNp3Q/pYH6+q/H4vxb2H++tr02Tx86+NGLI4t&#10;pvzpv9P99b2ilhIYjo0tZ1SleHSqweUZrI5P9Ln8fjk/8V91S907CGOraqVIiB6z+jnlmsfZb3Ru&#10;a9CONgy1H+rHS3UhgCPoRf2UesozE7Lb6cc/6/takuePVWJVqdd+2WojUKW/Nx/S1j+Pa6BiXAPX&#10;kNWp172z1CE3+g+hFvpb2Yj+Lp00pX0697gsGbgDgfXg/X3ugBr01o7ia8eve+DJYEj8fUH6/X3s&#10;Ghz1Ugg049e9w2HN/wAi3H+sb+1QYEU6SuCwNeve/AgliL8882sLcce6MCBnpKVYZNOve+za3PvS&#10;ip7Tn+XWgARxz1720OLr/jxz7MWIR69UukAkqOve4LoxJI5/w+h9qVK0x0lIAFOve4rxufpf/gtu&#10;fr9efbisBx61w697xfbyN/ZIP4BB/wCIB9uCRRx6rpZsjh173lWkkNrqLH8gf4/09tmZR59VWAg8&#10;eve2/wCxP3lrH/i7W/s/X+A3t7U+OPB/5t/9ZemfCPjf7f8A6xde9//XtAJpzKHsQQCVbkevUDbS&#10;Of8AH3fTcx2wVaHNDn8Of8tB0ayw3ioJAtRXyyfz6qih++P3tPPIVp5TERA0aS6gqMsbpM4KkABg&#10;wBBBtz79rlmATyEW5VRbgg8cm3H0Ptpkit6zRpqJ4nIr6/5R+Q/N5ZElQNdW9ePEkN58R5fL5UPU&#10;qBKallH3kB8JQJrsSTCY9ROhGbnUTYA/7b3jaGoiJ9YJAOpdVwxHq4t+eOPdku7a6PheGVrwJHyp&#10;8+Ff9Q6fiErisNuqnhXVwHr04xSUSxCoUoys4WGaFnhqKaJ5RHaXVwELFVa/1Bt+feFROb6NLE6i&#10;FZAWTTwQCfqfzwR/vHvcqWkPdKSaFQTT14efz/l8z0+pIgaN2L6cMafxZGPkCB/Pp9GTpa2FKK0+&#10;NWNDEr0+UdKPJOrtL5pI0NokQ+ldSP8AQWK8W4xPVeJVbRYNe36WAAP9n/ff7373NDZNMwGqpHp6&#10;0/1fy9OqRbUqxB1pxz1IrRjaapWtplqFlSGMSstSk8M81tQCzMdWprcA8f7G3vMjWAkk5LkXZSSb&#10;j0qdI/1h7RNZrr+lh4IfyoTXj58eGOl8S+HVlOKY+2n+x1Mqc3UzpU1CzNE8mPqIoKKdadHVYobV&#10;BaR/UD9WFx/re86rpk1uVLPe6abG1w3Nvz9PZs0hW1FpF8Kmv+EemOJ4fs6TfUPKpjFNYBr6U4YP&#10;QNTgVsslV4quARRfbw1SVbTxrMUIUiOThv8AVcjm39PckASWCjRcksC1rAWHp1fT/W/23sslcxCs&#10;mRwFM8fI0/1evSMpIzaJyKD0z8+uqeGSBZJXq1qnhhEbyNTLGDLpLvLPFEdLG6tp0/6x5v7zCWKB&#10;ZH9ZDAxH0g+k2YgX5I4HtM8U140cTAVBDjPmKgfKuf8AVx6MBHBBLG5NQc4zihHWUU07VN4ZYgBG&#10;zyhNSSNJcksPGwVWADcH1WvxY+4Uk8UxjCB7IxVQUBA5uRf6fX+ns1gtri1MkkxGtwPP5UH8vy4d&#10;ImkjgSb6aviSnzFB+37OsrUsscDR3hNNJEZp5lmqYZJFlBkFkFnJsbG/B5/HuRqiWJrM4JLLcxji&#10;66SCB+OBz7LJIJmuFfBAocH/AFfPHTkMskIAnGK+Wf8AV59c6WWold6eWlgYNCrkLVudckUyzRyA&#10;ykAMbyC31/3n3hYzzU2lDE6jyD6aSxDFgmk/n+ntXEtvFfGScMB20NKjgua/L1/n0qIEmuSbEYFQ&#10;T8hxI8uHUpTRY+qjWT7umq5YYZpYWq0MlMskaxGoVkN/HJbRpUXP0HPuL9pL4nfUg/BVjpI/Btbi&#10;/tWbuAXoQEEHhTP7f2dXQB0HhMrL5UNT+z/VXpzGbgenpYmosjHNCzotRFGsvkI9cRl8w1aP8b/X&#10;3gjjMclyBc+kaX5J+nPtdfSRyIMmgFTjy/1f5utGFypA9D1ypq2oqaFo0kbQJXkb7qkdFU6PuEKK&#10;vC+o2J/2J981jVZvKjyCZR6VA44Nrkj/AGHtBcvPNb/SyqDbtxNc/sPzr5/l59MzUtrTxZIxIynG&#10;fPhXp3x+Uo6fHWMVP9604YPIrLGZHQtOVcn6Ajjj3JHglupeQiNWcl0AsT+4xFr35NvZLOL62fxA&#10;oHiUXB8sIv2doBPocdI4EuJphNdIELEVANaDAH8qdOeL8QgT9mkLRyxgGnqpB9w0ZGumqA1zGoku&#10;V8XDg3PJPuLMwkKqrKQpZlDoAyfm59mVjA0SGViNTUBNcHjTp2SdopvBAOlsV6ySVv271MX2GTpI&#10;ZlhsaWrqJYJZBHoMWiRQRc/T+vvsRhlV3IJD2NrarfS6i/8ATg+3xLRikfdQEgHyPHj9vp618urS&#10;x+HIts3fG/AHGgfiP21qR9vr0y1FS9LLJTpHJjqaeKnFTM8U0sUgkbUtPWR2vqUgsOf6D/H3xlpo&#10;lGoSXJIYKrLpZ9VwGA/1/wCvtLDuNz45i0UAGSfIeo/1U6ftLOxgm8QLWgPd/DjiPXpZUipU4+Co&#10;ML69TU6y1OOqfuljSmjp5TA49MY4uoY/T6e/MplAOnRdSJVvxYm3It9CP6e2knWBpBIS4rVMedAe&#10;PqD6/LouiLF3tZSZWWQPGWGkVqCKH1B8vXh1np6RIjQR0lbRCqT7Z4atiqNCaYFCtNGzX8gYC1/q&#10;3PuE7ojCAaAb2HIGoH6jUfa2C3d0+rdajyrxHzA/1Z/Pp+W0dphNcICfWvw/MevSqeasmg+5irMk&#10;VVDLWPSI08bVCnxxvOYdWpRyWUfX6D3ykpbMhjCoXH7xMgASx1AWB54t9PdJdxADGWrBBRDTiCDW&#10;vp3V/LPSlESTXcF9bU0gkUqhXP7DWny64bZmNXSyxVEv3S/fs8dMaMeSpKItOJojKAb6QTpa2ngc&#10;++EqyQMI6fkksJiw9PBurDTxY3PPty2jW9hZ7zGkDQK+vHHEcB/q4pmtElpJe8I/gpnj8Vf2DqRL&#10;kaRKoVdYrRwmVBSvThxKwVVgaGSaQ6mbXx4wCAPp9T7yrTzMUeQqUbS7NrVrKD+frz/T2y97BBEb&#10;eNW1DsFRTuPD8q8T5dLYriGa3dYj8FVNRQ/l8vn1hE9FVVNXLBJTJJEkrvGmqItEGYSAIbEEWOoX&#10;v74TksCg0FL8HxgMV/P1/P8AT/Y+2be1jkbU+HfiPKo/1fnjz6TopY4x556dMbmKjGywzxvkF/h6&#10;yKgXJvL9s8xNmMSnV43te/8AZtzwecMglEfDh1cAlCpNgo4BsPr/AL7/AB9+isbB5ysq0YHicVI8&#10;+PqP9XDouiTb7iRvqotJY0DtitcA/wCr06U9LufKB45I45YI4YpYnlpqlHcpW3WUOhJ1JYksb/T3&#10;iLO0cieIxq4UnURZiPqVH1549q2gKyKUIOk/5sH9nWxtlpNcI6OGENeHlqpx/Z1GpKigjqqWtq8h&#10;JkamOOqh0UtPMsscRs0RnkI0HSSdNm/r7xLqRV0AxSclHIXT/wAFN7fX/H29IUmLePUgDNM48/Wv&#10;Rqwt5pSkhqFP2j/Af8B4cOputBUsVnp8nRvNH9xRmpnirA7NeGsULxrT+q/Qj6f1kTmaUq8hVAFA&#10;UOGFj9WDE3vbix9obe2swjrbGpr3cOB4YAX5/wCxxKGCPb4IzAjguzGoFDT0rREp504/l5+pcjJj&#10;zFTiGpm8s7slZRVQmSVI7xLNSLKdUIcWaRBySefoL4XaQqNIVgAp9NgwGr1AEHg/0Pt0WdnJE3iA&#10;VAND8yMH7Bx6YjsIZrho7iMUBprJ/n+XHqfQZatx2TiH31dRLPXMJo5xLNTyRrA3jJppEIljubMj&#10;N6uR+fcCWIiQWIViC2lmBdjo/THf+1wLn25bFGh0JXQPQVX/AGx8h6Vxg+nWraWFkeFHqimgAGGz&#10;5nyA8vXpefxw+KpnrY4a1tf20dSIKiiWnjNX+3U1i09w8KrI5KDkfT8398UWaMBmcs9yxEg06P8A&#10;Cw/I9tP4E36bKKAdpFCDxzjpLNNbwhlt7cKSDn504j16eJaunkqXFAr0VKUipqsUupZasOxjuPuu&#10;VR1PpZeRf6X94fFHJqYSyect5GCJwGsbEn+n159+lMoRLdgvhCumrZzSuKedAfy6t9RNDGlp4QeA&#10;1pU0IOK4+eOlHT5WWkkeqFIKemWOOhkqKyRHEtLHxDHGb6vKtzrUgWuOfeA+S6+p1vNpZ3v6rjj0&#10;ixPq/oPehBGkLBc4rQZpnh8vn1qXb7ZqNxQZIXOkenyp0/JkYZapkZKGVlxL1UMShFdI4bg1X3JZ&#10;owTEFYAm5+lr/SBIp8rjSVMklmEkJW1/9p+n+xHvcZZI2K0YClCPPj5/LpVKkSWtbE+IAMFcj7K+&#10;o8+lzBUU1RSYnz1GoUuKnYCkzETk8poImHrZpBctC1xYXHvNHTSo08gpkkCOXFnOplJIOoG55903&#10;CVJIoohJpZgFNRgEca/s4+nSK3up4UQS3GhZDpI8wfSny4dRqDMUjS08UuVr6RCjM8qwwSQxL+qm&#10;+x8IjUC1i6esm3595JIgHQ+CNf23uVlbyFltruW4U354/r7SxlFDRMxYrpr/AA91f28Py/Ppy4RY&#10;NayzNJUrj8Ga01Acfl6U+fXCnydTJQNItfORUZFxDHUY6ndaenj4gWnSEXnjCNoZXAtpUj6n3GlC&#10;eRWcNKdGpSXJtcWAYnk/g+9gTB/DjKqDUEr5/l5fLpiGxmjkZbYrDqJrp4N54HkD5enDpU0FYv8A&#10;BZtNS9E0dbBB4Kigjja8R1SvBoIjWzyTgsvNrXve3vnLTWjhZJlYMXk8LAXIFgFuPoQb/X/bn3q2&#10;kiLyJImVpVz865H+x0mK2ySuLmEFlp+oTSnHy/Z1G/vBWvVVCzU9TS3hix8dRj6h7xyLKTK01Ppt&#10;IhQxWYWA5ARCTfDomUQs4Pici6RyD0A8lhqNzf8Apa3u4nt5yYo6duCfsxUdK1i2i6AjtyBL/Ga/&#10;EBkj7enVxFTS5aRJP9yMcAkhkyWOIFYGQMtFUeCELFo/Sr6w5tyb++aRyIXlhVo7nSxdVkLrf1A2&#10;P0ta3+v7r9R46GxmJdD504UqOP8Aq4dVuSswWz3I+PGmVp+E/wCz6/LqPVzUEYx1XVT0clVAoqqe&#10;jxlXUY9aaepij+3ljWpRgXBEwZQRcWP9PbdO0rSzSoF8h0oDZkdi7D1Erb6EGx9qLOSC0PhMO1cU&#10;ORQYA/Z/k61GbaVlhdRoPENlQPQ/L+fS0ioIqzD4ikqaqpRZhNlpFhnp5o4fBAXmWFKhGRvL5leV&#10;ChLckAEexkw+PpqvC0jTRzVAKclaiQKPFbn0EC9yeR7XLdxSXjGEpH8I+E5Of8Gf29It12flxb9b&#10;6a1tZR8K9pqCQK1B9aDrXb+Snava3WHdW7sTgcqcOsldU1kcMuKxNQ6w5CMCSKU1sMztE8aoyxSF&#10;lA+gHI9zo9u4bRrFPKsmlbOK7JCReNXBM2kX/tWHPP8AW/tNOLo3WppXdQT2l6x+mF40HFR5UB8q&#10;dbFny93xXG2W0itXAj4ny/YaH7Og3j+anyEWg+xizezooWKa5B1X1olTKA4l1zVn8I1yMCBoZmuo&#10;9K8D201e28XVyP4lroJQQyzwVza1NrXtMHU/8hA+zmOynitklW5MXyVSK/6vz6Lbjadg8GG23Owi&#10;EbVChVoACeGeP5dCRs358947RDJl8T1fvfHzJJHJjd3bPjMdQjHW4823JaGSIAkEeJ1H+F/fodiU&#10;E0cc0mRrqgsCpWsp8bOEP0I1JCjH6f1/x9svvW42sz2rMXUUJqxGoYIOQQDWh86HHSq49qeRt0hU&#10;xWpt0oK+HJIGNOBoWKDPEUpStPI9cMp/Nh7VwmRyGNxHVPXG23pqiRaOr2nmux8TJquWEgpa3L1l&#10;OFCyMn+bJKkgWPIlRbEw0CLojhaMctG1LE6tJf8AWVYcH/W9nO389bhYKYYo61oaluAHpjoL7h7B&#10;csXwOu7ugwwjBxVB/D8x0hMz/Nd+SGYr5qhpqWmnaRk8sOSyMUxgKW8LTo2p1/qJOD+fb7RYmmoN&#10;TQw0yo0cl1jpmDENGVCkh1+n+BH/ABHszPuRfBgRbxs3A6mNDXBJoK1yT55pWoqCBdy+6TyhuRV5&#10;N0vVdSrVrE2VYNwaIjNKVJJFa1qOklVfzIe9MsHpMi2MrIpEen8VXWZZhAmgq0sIhnWzLyygW5A+&#10;g9ke7d+SHY2J3HndlYabEYalweYkhjylJj5JsvW0hpo2ipa18hLPS6Y2ZnTw0kbc2eSUWAx43/3m&#10;9yLjmHcHTdnS2Z7i2W3jht0RRHcSoG8YQm9DKQQrLdiI01LawtnqTOVPupey+ww29/JtgvbrSkgl&#10;uJpmy6Jq/SjaOAA0rQxPxpgdb2nwD/lc/EbtT4j/AB07t7W2dufsjefcvUPUvb+bG4uwd0U2Gw+W&#10;3bs+i3RV4TB4naMuIglxhlqGb7XLJWygExvUyr7KzuTe+4d2VRrNyZrJ5eYPK8SVlU709M0765RS&#10;0S2hhW/AWGNVsBxwLRXcz3e53jbhuMpuLlgA08paSZ1AoqtK+qRtP8TszNTJJJJyA2vZNq2CyTbd&#10;jtYLS2QkhYUEa5rxULxzmjcfM9XR9adO9Y9L7dG0+puv9p9dbb+4erkw2zsDjdv0M9c66JchWR45&#10;E880gA1ySlmvbmw9pf7hfrZbH+h+n+uPbRdSpTz+fRoPToShTyAqeeB+D9f9f30J0YkmwsSPoefx&#10;/sfbJlEaj1x9nS1CukBsjrN4GPBNgeb/AFI/P094TUxqSLXI+n+N/wAe6PJrXScA8enyv6dB59Z0&#10;gKnUCSbcccf7H3GkqQLgiwv9Rfjn25GFFNByBiv2dI5YwQCOPz65eIm97m5N7A/1va/v0VShP145&#10;+v1/2Gq3ulzMwXQeJ9P9jqiRVHdx68sABuAePwf6/wCx9hp2TUIMZUiwJCScX/2n8/7f36zzTyr/&#10;AKv9X+odKlHbjp9xikNf/ffX2UvrhVk7ApiBa9agt9eRID7N7th9P+XRlZf246eZ/wDMyf8ABG/3&#10;r3tlfCmArtjFAK3MUR/SbcBT9f8Ab+8VfcZl8aRqjFf83+r8+jCUhpwR1rkfzLp2O4p4zqsZCQR9&#10;DpErkH/Yf8R7swb/AIB/60ZX/kIoOOPeInNuJG+ef5noQWKmq/b0Xv4lqxlhXSbx1cmrlf7RQgCx&#10;9o4xh5iLErb6/wCH4v8A6/uLLlyjVHHoUIdMderecQAaGz8LoW9rE20KAf8Aivt7pIRqUfi/P15I&#10;Frf7a/vzSsyVbj/q/wAvVGPkOktX6FlZYydP1Nxa7Hji/wDh7cJEXSfpf6qRb6/7C1/9t7opJeg/&#10;1f4emtR4HpsDFULMSbWPFuL2H44/2PtmmiOsg6QDcj/Dk24t7WI1B1bFOpMMqgc8A+sH/E2sLD3n&#10;gicW0jkW+txcfU2Nv9v7Ykdc1+fVyQcHrPJIX0qvIAXk8Dnk/wC39vVMOR5OBa35/Tcey+ZjpIjz&#10;1Vv6PXPwoulpjpvGR6bMbaiR+f6nn2FvdHRfXffu1Jtp9gYuOuCo38JzUUcceYwcjlPJLjpWBFn0&#10;jyQuWR7C4DBXSVvZP329w/YLm5ea+Q7gJG2kXNlKWe0vI1DAQ3KLQ07iFmhaOaLUWikU1Bjz3E9t&#10;+WPcvYzs/MUPcupoZ0oJreVhTxIZCDTy1KwKOAA6sAB07Y/KVuFq6XLYutqaXcFFUTyjJUcZjWZa&#10;upWSsLwCoi88Li5+2qkZQwDArJpkXVD+ev8ALl7A6SrqzJ47By7h2XLPLHidxYuklajqoTI09PDU&#10;w6pWpagIrF6d3a2lmRnT1Hvx7Cfef9v/ALwuyLecvzmz3qFA15ts8mu5jdmLPJE9EN3bITp+pSNN&#10;K+GJ44pXVW5m+5vtJzV7Xbrp3yQSWFwzeBeRoRFIQQqJMQoENyy6WETk6hqWF5ViZgd7qvuzF7wV&#10;MJnZIMTuWI+KFJ5YIYM7GkZb73HIJH0sQrGWmZi8ZBsXj0yPQ/v/AK2yVFJM7000ToWRtUTF4ygG&#10;qEuBYFfra/uerqzknfU3acijVU1HEUNCafYegDEWhcJSgABzg0PA0JrQ+pHQ+A35HIPII/Psvku2&#10;RRtKkkcvjLEyNMtl1agfWeABx9PZa9vLA4dxRaUr/s9Lp7y4oGFP2/b173FixLzVgn8QqFkl8dHC&#10;i2p6WmBtazgEhz6iFHJ9v6ndFWOvmSR5nzr8uk73wjtPC1aSASx83bz/AGDA+XXvcibF3rqkIi1F&#10;UqIpf6DzuSxQD/aSQxb+gA91lZZykYpVeNM5/wBjqlvfaraPV2pUn509T/gp172u8TowdFT00TkS&#10;tL5C36dPqHjQqoseR/T3p9FqlJfiGcdNaxd3AmbAGf2de93MfGTe20qzoz/Rx2DJBFk8jmJqrYs1&#10;fJdBV+FRXYsCSx8dQwjMR+glQC/qPs2XmWLbrKODdyRFK+pMVAFADq4Ur/LSPI9R3zPY71dcyW24&#10;7KTojXTNpFSE1Eq3+1OofMH5DoOs9gMxDvDF7uwlQPtlxVRh9yYmwU5GDzrUYnJQyH/dtGTUIyf2&#10;45m/tRoCCW/uoMZLlaiShMdE0jAtAFYqrcNpbVY3tzY8/wBeQQFsEkF2C6EMPU4x0M7HdJHh03Ka&#10;yfM46XsMwdRf62/UPof8faQ271FjpcnCsgmnmVtLSvEFSJS5uIyw+n0IHtbZ28MxMa9pr/k6u87S&#10;KfDUKv25r/qp1kkkWNSx/A4/x92UbKXDdD9eSboqREmcr/8AcftaitEaiqyLqoatlje7eCnU6tVg&#10;GbSt7E+1O8c1xcmbSEKUnmFYgwzkGr049taf7b06jy6s5+a99XYrcgQJRpnIJCrw0D/hjVoR5LqP&#10;GnQE7qo5uy9w0u14GnG3se4qt0VMMk0EZpg5EGLhmiteWodRezeiNWbh9HsRfiw1cN1SbrqJpajc&#10;NZXDLCvldpaiWsMjT67kqWtZmI/HuKOWJLi+32HcLnuLyBjQVpmtPnTz6OOdIra5hs+VwqR2juse&#10;lMBVByPljh9vQN/OCHGJ8dex8LVw0/8Ad6TYefw+Rx0gSKklxeQxbYp6QkpIFVhIsS3H59j18fM3&#10;vGt2pvWn3dlKfcOdr/kJ1tkc1lUx0lFBkJ4+1MNm8vW01MstQI4Y5IZWhjM0qwRokXlKoL5le1+5&#10;3Fvs8+47tKltaWlncurTSRII/FjWIySaihjRYwmXovkpIU9Me+HI9taX+37by1FNctFHMkcS0mmN&#10;LaRFCoqCRjpegC6mJPwmhIrB+XOwOutvb/6ph2DiqbZe3Nqfy7fk9tDZGGFbOmFwNDN0bkNsbVwo&#10;qK/SEl8U0cUTTeN57ySMGkYn3s+RTiceVQ6h2eVkkjeKSNpmM5jkjkAKsuqxB+h4PIPv4kXhMJEJ&#10;odIVQQQytpATUrKSrKaHSwNCMjrvIgrEjEUqq0/YB/qqAeh0EhmSaofUsjz1FRNA0UtPLTfdVD1K&#10;QVFLUhZIpQrgyRSKGBPIHuc8iija5/3U4+n9bt/xHs+2yFzcL9vSOZTrPRf+w62EW/X6nFrL/qho&#10;F/8AY+6Pv5hR/wBw2VX86Jz+fyGP/Ej3nJ7Pg1Qj0p/gHRXcKWJ09Hp+ENigP5Kq3+wZQV/3r3r5&#10;dQx6u0Qw5JyJb8/2pTY3/wBf3kxumLJhwqCOieLM9D1ZjkDagqD/AEgc/wDJh97bfxQIXa+NvwPs&#10;4R+f+OZsP9t7w35+U+O4HrXo1gBYU86nrXC+bcgfe9aePTUSLYfWyTKL29nclbSgYEEWAP8ArLfk&#10;j3jRvQ1SFWx/s9CS3FRQ9NfR10oUCct5EBFhYqrKST/tvbTU1AkUg/r5I4/B45PsGiyKSVHDpdGh&#10;Q44dHaxuR/YRmJBC6bAHmwA+vP8Ajf36KUsQDzaxsAbixFh7TPBoyvW3Hp0+GsWZZVYkAxuV4Ba4&#10;+i8G1vc0y6L6TZSfwvH+8j35FJX1oOk4Qk56YHQNIRyupiQQB9ObfX3iE7Mw1H/EfkA/iwt7cKU+&#10;Hq5jAGOuRjAQi/8AUnjgWH1H+P8Ar+3LVcC34Fx/iCb2Pv0AoxPr0n016TuXjLooHDAgf4fUn/iP&#10;fJHUkWP15tb8kW9mCKy1r1vQw49I6p03W1+JLcgf6gr/AMU9wqwWiYE8gAG3+LBv969uBWLAjz/z&#10;U6cj49TsRURxyMhYB4wCb/T1NqH+8H2nIpD57WPJFxb6WIJH+8H2b2llkMfI/wCr/D09JlOvbsza&#10;fw6pUP6vAwtwCLAn6/T/AHj+n+HtN9hOG25Vrf1CJyw/4MAePctcpwtHdqw4eX+DoO3YyeiVY6sS&#10;o31SC95DWITbkHTzwSb/AEI+vvVH/mJ3GWry1rCR/wA3/Kgf717zr9uFC2aAen+X/Z6JbzQsFF4/&#10;6v8AP1sWfH9i2wcWT/xzUf65Cf4e6zOnmdcoAo5D25/xP449y9dRao69BV4wST9nQ5P+g3+n592E&#10;4RpjSRlVPEaL9PrwCf8AD2HXCrIAcdNzKaU9M9JOqA1t/rn/AHk8+3m830P4tzptf8+1iSlSR5Hp&#10;INVajHTe0URseARz+q35v7zKJBzf/ffn6D3R2JFB/g6czQjrgBF+f+hveW8jH8k/8F+vuiqFyPLp&#10;gQLWrcesZ8fI/wBvY/8AE++emb/Un/kn/jXuzOWwT08qRjz64DxD6X/2499aZb/pb/kk291xTj14&#10;heHl1y1R/wC+P/G/fIpKRyG/2Asf+I97jfw2qOtaVXKHri3iYf8AGx/xX3h8Ul/0Nf8A4Kf979mQ&#10;k8Qay/Hq2TmvWC6L6bA2/wBq/rz7zx08hNxxwebHn/AC3tmSXw17SOtZGD1x1xm9+B/vXP8Aj7DD&#10;siCQYqpt/wAcWH0+vpNx7ftZ5GOo9Pxx9utvPpTYQx6xa39b8/W9wfdO3cMbfxisLCxLuR/sJD9f&#10;Yvs3dwB5DpqcFlNPXpV+8fVOMNbWxIBqvMLC17cqL+x7y46q4RsGoH8+gzuaHRTzp148An+nuxDa&#10;2y3eGA+E/pX+wbG4HvIPZ1D2YA8uo7vUKy/b0k8tmoKMuHkAK3JuwH0/w/w9nh6O2QYaumkaLlXj&#10;N9P5DD+ntrfJvBhKtwoafs63aHJU+fVf3yt7Thx22MlFFVIrfbyqw8gU2MbA255/I92eYWnOPwdw&#10;AumFSPxcrf6/717xW56vImuSHPmfn6f8X0Ltvi0LX149a9205pt6dryyx6ph/E11EuHHqUpYWNh9&#10;f9t7Jd3DuRUrJY/KLnyEgNx+r/Ye4rlTxFLLmn+AdCm3wtR1sofG/aJx226EPCE0wwD9J1avGL+q&#10;/wCfr7KvVZ7VK9mA9Tahxzz+faD6ZTmTz4f6h0uFQoB6OJDSaUUAfQAEE/09t8lb9xa7X+n9Pz9O&#10;R7dSLB8PgP8AVw62KAavTrOsYjPP1P8Arn/D3GeISMLH/XP4H49uRNpJJ/1U6RkgsSM9cmNhf3if&#10;GpLze5H5t+P6Wt7q106kqBjreluu1ksPqP8AEf8AGveNscqi3HH09Nz/ALDj3RZ5WrT/AA9eETNw&#10;/wAPWQSfT/ebf8R7gyY13PCKQSD+m7f7E/19vCdkozU6fEQAqePXIOP6kf77/D3KjxUhXgMLf7z/&#10;ALwfehdgnv8Ay6YKkE164tIBwCP8b++v4ZOGU6GtqvzYXH497NypVh+XV1ICkde8q/1/3r3IkikR&#10;BcWAPP8Aj/S1vaVW8h59eXtGeugQWvzza3tukKeRb8lebf1/2J92BPAcOqamNfQ9ZfbjDKqEXHH4&#10;N/8AH+h9tn068rDrGy3uf94/437VeMqo+BYfT8jg2B9tMCB1Y14jpuqIiTe/Bv8A7z7fZK1AvAHq&#10;H1J+th/QX/r72tWx6dPiSoAPl03imsRck8/4f7yfbRPWAhr2JB4Xnj/En26oJNF/b1YENw6mLD9L&#10;/Tj/AGHvJTVDsQQDYWt/X6f63tDKo1k+fVD1zaMBbX/p/sfb5BVsOG/JH4/Ptmmk6k8uvD1HUOWE&#10;MLN+eL/737fqWsUA2IJIF+P9e3HvUjPJgjh/sdWLgYPTVNR6SbHgm4/F7fX3FqqhW9P05Iv+eCDy&#10;PelBDVpX/V69WRirhh5dSYKchblvra//ABT3ihjR7XseRc/6559ua616VLIX8+upi8RAUkArwAfq&#10;QfbrFDTqCLAX/A/w/P09pZfHZwRQgfPqixgyVPCp6imUlTqLajz9ODze595nWFVBU/69+B/vI9sA&#10;yJJ3Dj8+tPFGqk+vXgS68Ei3HAP9OfyfabyVRGgJUC4+p/1jY/j2aQGpof8AVjpMCAfs6cKaJ7As&#10;f8R/rfUew0yle2v0gAj8f71yR7NragqfU9Jm49PsUIsLn8C//Ee2xJ5Z+Lk8/QD8/X8D2+RpOo06&#10;rnrKVVOBe/59zKeGUODY2+h45/2xHt5ULkAcfn1YAnrDI6hTz9PanoaMMPWLX/2H1W/09qpHMMXz&#10;Wn+EDp3y6Zaioux0m4N+f8B+PangooUAuL82P+HH9PaeKcymhPXlI8umepllAuvH1/x/1vc4eCIC&#10;39B+FPFuP8fbM9tqbUOI62QDnqPFPKwKtfk/7Dj/AGPvsVkYHpsw+n1t+P6e0j2w10kwf9nraVDU&#10;pTqQI5CONX+NwPrb3yFYCQNNr/m9/wDeLe/CAIdQPD5dOk06xtE5Xm5+nF/+N+53nYgaR/sRe/1/&#10;p7rQE0PScaScdYDFa5J4H4vz/r+8f7hYWHHP4Jb6f09sutFJI6t8usoEf+qU/wCxA/3j31qcXupP&#10;Jt+OL8cAe60jalT0+pZhjrvT/qDx/gT9ffGoLTwupW91Kkfn6cfX68+6tEiHQfPh09HK69p9eskE&#10;hSVZLn0lb888fXj2UDuzZq5CkqpViudLsp0lufV9T7J7uDSa+fy/1fy6EVnNw6EfHVAmhXkE2H+9&#10;e6td64WXHV06GNlAdgbi3+A+o9sw0FK9GjaaVHTj7C6oBIP+HH9P0m/s2iGmn+rj1Qde9t0gFr/n&#10;6D2uQ+XTqgk6R173HKhbXP1Fx73jNOqGpqR5de94pALEj68WP+x592Aqc9aA1YPXvbdIV/H5t/t7&#10;829ux9pqfLpO2Cfl173HkJFiBf6/8R/X25pDYPy6RSEE9e9xGLt9Dp/wI/417WRhFWgPWkBPDr3v&#10;H43c3Ct9PyLcm1/ftaKO49Nomle7r3vMlHq/V/tv8fx7YMtD29UFvUmg697yigS3Km/9LC3+9e/G&#10;Rxn/AC9KUtQD3de99fapGbhb8ci3+8/T3ZZHJ0j7elCwRjr3viY1X6hf9h/yL25G+rPVCsSio697&#10;Y7p97+P+Lzp+v4/u/wCzKq+D/wA2/wDrL0h1L4//ADc/6xde9//QtEl8CRrKkkUpOlSoRgSfqS51&#10;H6aePbEAnmY2zpJFjiSPLGOwev8ALh0MSJFP06mjLnHyxn9vVUsX8RatmjqIh4lmkliCTxsgWRPJ&#10;H4IQygIzSXP1P0tb3DafySu+hFawsFDKuoAKLaje5Iv7XxWq29stvqLAE5NKmpJzQAHjQY4CnXrl&#10;WMYaTj5/l/q/1Z6e3oZD4qqKeVIJFBmiVopZEhRNUkjIL6V0lf7R+pN/x7xeaWWQKQv6DyL3B+l7&#10;f7H2tayt4k8QVBBHCn+GnXoNEEPidYIjBRUc7QVEssUlTpNPUKZKZkLGco0vF7aAbAg8f6/vJG+i&#10;UrIGAsQCPpyPUefZbexNKn+K5ckVr8qf5OmYPGUPJEFKSGprxxjFD8vPp2x8EEuNWeeWmWlhcvDp&#10;iiSpKOWWCB6j6lGcNe/4tY295Hp2DRyKXA4KhgADGeCwv+fx7RpugCvA4FQDkVrqqKevlX/VjppX&#10;lup2ksjWJQQ9eOqoOOHlXj+3qbQ0H38U2qKmnWaoWNxHUghZURv25VW1lDGNtQ+hFvzb36RYY5Ub&#10;zwoWZNUMlgeLAGx5BP1H19+tJ7y5gEQgdlGqjqpzUk8c1ArQ8KUp1pylCmtx9kbMP96DUp64xwz1&#10;mqKQx02TnllqaiRKWVqSeDINOkaLD4pYpYoAALoF/oCSS17+56rDrYjWzBWsLpYE/puxX6e7vDe+&#10;CO5AKjPdw+Xdx6TQ2jGNQsy19c1+zj0EbZdAYY2h8MUzqFLkrqZXtIrRfj82P+9+8ZSRFuCVl1Dy&#10;qQp1DhQOLfi359qrdo5CUNGjFaHPHifXz+XS+O1Fm5eRtdRSvlw6wV1RSyVcLyrP4pqNhStBPJFD&#10;B5GYKQFblizPyb/4D6++CI0jhCmopHa9iLfS1uf6e/SmCKPVWlWr5ehFOH8v8PDr1pHGjuIiWLGv&#10;dQgCtKCgGP29Oq1VVAk1RDUBVq2QGMScyLHIzu8qxadR1Eepr/4/U3zwwevToQafrctqHFwP8fae&#10;7uIXhU6j3nyp9nnwp05PD4q+E1AfUft/y9Nk1fX0zVczCeVI0kaNmjhNGxaUu7P4ypT1E8W5/H+P&#10;KUxNpT18WY6NIUaeLC4vfke2Yba8tSZYyHU4Gok8aelB5fsr0oii8JBDJ8Q6y0WUjr4WevipqWuY&#10;E3hjl1FNJKG850hCOW+pvbkD3g8HjCvC0oBOohgWufr6wtrf4D+ntXHcrNI0N2oBpTt+fpWvy6rc&#10;DxEaGQdrgrj5ilOs1XUNJGzMMfPGt44zM6RpFFAdLfbSLZzexLsXIVixH0sMjyFYR5GjT1kjXEV1&#10;fg2JP19l/hoLwG1ieQj0I/ng46atLVbNCsYp08UFJNVrLHJU+DVSqsjxVkkwhBdSroFPqA/I+v5v&#10;7bgYy+sOreteVGm4HLW/xH0/1/ZnK1wYW1ppanwtWoxj048fs6cWaY0NBprk54Dj5/b0o6Wi8U1P&#10;jpZZY6cpK710VUs9MHmKFHqAzcRWe5FrheLm1/fTRuZNUellP5JLn+pHotz/AIe7xT27Wvhzkqw9&#10;MD+YPD/VxHVZzDcJ4LEgH0/b5164LemRPKk2l/Kq07RwwXLDxB9c5IAIOoSWIA+o9yYoxTOgn1gy&#10;xuyhCLalYhByDYccg+yu8nbcLWQ29P0GUcD8JAJJ4Z7sfl1v6i3M5tF4qAKnjkD/AD9TadBLW0Rp&#10;miamqJkapWd0gqGdWEUixpG1pLFSFkS1/rYX9+ChZJGbhHQhAEa+uxPFv99/vXtgSHwEEFdUZq1T&#10;in8v51/y9KWSoVQARXPr061JNbCIqpKSSqqGgjpp/wCIUxWOlWqSF1qZWIREFzcBQ3+1e8Appx9f&#10;GYUvMXOoNZLOTqPF/r+PZpFe7ZIwOpvFbtAxSrdoBxX08/8AN0xe2okjEkJOoIQOHE1GeFeOMjy6&#10;bcpWVaQNFHBVRyOkFGEhtNStHLG4QhI2sFYNdGvfTYk3ufePwwyFGDxo0bFhrAP0BJAHp/2PPujy&#10;zxFo0h8TUKHTUEfP8X+Dpq3W6EHhSAV8+P8AlPTzR5bIQ085yeUy8FPPTgRo1vFM0sscBWR1f0hP&#10;ql/r9PeSpDy6UhKl2IBaNrJz+fqb/wBDz9b+2dvjSzDyTo2lATpc1IpU/wAK+teHAivqdhBFmYBg&#10;Ph+R/wA9c9cVytLO8EtdUaIjHBD94mJcVMraEhIksWC2sQHB5AvwTxhFABqaRnLqRpI0NyTbkkD6&#10;f4e3pd5V9PhqNB4ilMY4UP8Aq9OlfhO4Eknw+VP8vTlTy5CCKGjpFooRPFMwSrNZAzOqtKsDxIxL&#10;SSAArcgf6/4wtTtJMBI4AUKdWm6hW4sf9h/j7dW9txE3grrqCADxrnhTzJwMYxx6Q3UWuSikrw4f&#10;Z+fTlBLUYzGxFIXo2nr5Y5Aa6KmkZ6VjJBUOrljpjcn9KjUByDfnLJBG0Miq8cg0FCVOhgSSOfUe&#10;Le0UJmju0kdGj1VqrHtNKcO1f8J6fWzqihycf6jXGenEZ5ikaTF6iakrqOroq2mpIK4qhUOpUAkF&#10;hJYG8YuPwfr7w0tE0dONLatKnxnyXug+is39f6Hj29uV8hvQfCAxRqcA3qBX8/2eXRUyuu7GRY28&#10;AKQ58tVOIxwA+3rLPuJMpPUrWZKSmefJRO9PLh2gqnspkqKmFYVACk3DK1wQP6n3kjia4VSfo4dW&#10;u4BNiuk8i/15PtgXEYGuWuCKaaD7a8a+X+HPkpngWWI+EHKmmVIBx64PH7OsmbYzCZoaSnaOTwNH&#10;WTa6KRoFB8yVMMbRSxBuNcYZibC5H58IZEKRyRTgAgJMbeM+q+ub0k2F+bW4/ofbj3ULxvNDIjmh&#10;JjI7uHwoQwAY0otQ2aGhA6r49v4dLmMsAPhPEf6WlM+lfPqMkkEk0To9LRiZ4YJZKKokgEBD6Elo&#10;4Jn/AHIgTeQ6hpFyW/PuPOAJF0ywzC9l0qbL9AQLni/5v7csjJ4TyTRNETQkHNRn5eX5+VPmxDH9&#10;OkxoFJ0kha1AzStSanj5Dh0/SJA0EdFA9Y601NNDUTpXiCWaRVaVZpSuoSEc6FB/J/r75PT+WNho&#10;s/kAsjACwI5Gq9/8fdTdCMF/wgV9fX5jj/xfTlmsbIsiEkN5nrDi6xqHL49f4lJUQzUehWrqWQT/&#10;AHEgt9tP9sIxFa9oyxJb8EH30f24vHKtTKbKUA0FVFr+q66rf0559lmqS4lDq8cCmoNa1by/ipjz&#10;xgnqjbQn1IubZaE/GfX0/Znpd0tJTLU1FXjoKTIGmZ3qZYZ2pNM8i6gtPCboZZCpubAWQcG9/cWO&#10;S8huqozkBBoJAIAupBH0/wAfZvPZtDAuhta04+ozX/V5V6WXRHgshA7VIPqcefUd6ta/yswrPJSm&#10;eaoiesp0lV5TqpqiGTUQXVhbxqnq+g5N/cWdkdzoQGTSRrDgBGBvdOB/vvp7V2qyxwFY6CMfEv8A&#10;GDw1fZQ04cc9J9ttkSxkjVUU17cHU9a1zWmMUwOJ6caISRLDLmsnVBJ66GSk+4x1TO0KAPHKphLM&#10;NDAqWYixKjjj3B/cjlZpGmMhDjXa+vULC5ANv9c+/I8TLH4CBKGun0+X+fPn059HPcQxKqAaSNYI&#10;NQK59PLPQj1FHT5DGVNNHUYupoHeiACyGKWJaZ9U0ypI0Zd7c6FNj9APx7yhw66PtoGChU1WcuDp&#10;OksQRcfX/W9lF3ZxLdLcTSspJJoCKcRilCfTz8/y61JbaH0O4VTXJyf9rnHzr/LpRYmsyEWLqoaO&#10;trqiWoHnVHEcSNEpC6oXYyQo9ibXAuL2+hIhEAyGOaQEgm6A6ZI2EhKpdv0/0B/3j2YSm4hgWS2g&#10;bSQDqPwsMHUccDx416aaSKCZI4DRTg0/FjJPrXj08Uf2VSs0kNXDG3mljRfC5R3WkWOpeJI2PldS&#10;CZLobm51n6+5niiQh3Bk1EBDK92bk6kcIQPTf6ey4yyXLhYx4QFaheFccK6j+Z6Qyi7aVxaqsMQ/&#10;DGCF+3JYkn7eoCVFZBRV1OKmN6hKZXZoKMwx0UcMJWGrppnRz+5ou4B49X9RZukqpfI2gBY9Z5bk&#10;8kgxg24ANwAD7Mbm3heL9ZRgAagc48/tNKk0/IdX/d9nGDdXC1ZlH2Vwa/aeJP8Ag6UG3cTFTwQs&#10;tbUTZGZXqZKGnjaGjYaRP9wIllW91IbyOLk8k/j3kgRwxZwrrcD1x2snNhGrf72R7T3kMU8KpAQk&#10;nl5aqU+Lzx5U9fn0/dfRXwRFKxHHrnTwrx/2eubZaKjlkV1rJIk/fmSjq2menmkYeWRpadnRQyqf&#10;QjEenkC3OKSNpHMkcaCOIKrWkEZKDg6nYD1D6i3+29p7aRNvlEFwSZJcj0qcmnHH+Tzx0nikWC8C&#10;u1TqNPQ8ftx0qZKtMjhVjSuqxGPupbzUTZGKOZB/kQWlhYaoZWskxb9LA/p+gjPG3lXT5NUCgr+m&#10;XSzi54+thz9D7MdccY0TqAredMmn5/Pp64slBNxKupScg8CPn59cKOt8+JmmhqaUnJ1Twz0jNPiI&#10;BFTvoj0SWILOACFMZAINyt/fGpRNHkaPW8aF1ZI7Ev8ARk9dxy34t7SlXjkEdoAy1qQ1KafLOOAp&#10;69ain1UgaikfCg0qnh/hBJBYUHnXpQbXr5J5ZqevyU+NiyNQmNOrJySyUrRSC1QaelKsyJGOHDWt&#10;f8D3mhVZkg8a1SOgEkpa10DcaggtwR/X/D3SW4ZF8KaONS3DS1PtrWooMdUeWNXInjiUA/hlAJ+0&#10;kHh+Xn1AyFPPjsrm6yTK0WUx8pONpImx08yVDUwEscDVqhpDN9V1DgFWva/tuqSBHKiVATU9gskb&#10;HUq+nS7jkD6kf8a96tfGWRXYUC8SM+vD1/2ek4Re6SRXQNlGTS2CcECh1YPyrxxw6EqigiqaiiqZ&#10;MG9e4x6PEKTK09IKaqqWjqBNT0klk8iIESRiwuBa/I9ivtCqdcIotGvCB3R3aFSbkMdX9R/T+n+x&#10;9qrqeyDxO7MxFaJpCluHwmnAYrg8RnNOnLvaJrh4PCZ5xUk+NGFC000C6dNQfOtaEClKmtFPze6x&#10;yuZ7+zz08cz08/qhmqVjNfDDCpR4atoXIILg+M/nkD6WD6tYiLqZhIwsqhNWmRv7RsQT9ORz7RXO&#10;92gmERBjBNTX4lH4RinnQHH2Dq8vLu6XbtHblYnqWJANFFajTmo9DWuD+fQGYj4q7xzauaOk81Es&#10;HkWqaSmjVIVXSZZGdl/Kta5H4HJ4PXlYjyLTOgYcluOfxZbexXtNzFd0RpAfT5j5/wCr9vQe3rar&#10;uNVivrhSEzXNRT86U/LoFd4bFh2bkajHS5mGsq4GkgkjpykoTX6JUeQEqNNrkfkH6+3zHC9ItwSF&#10;difz+rkFvZLvfZu0gWgqB/qH+rh0NtgmWba4mU1pUE+tMVH/ABfRSOwIPt9wVS6RBJOKeSONmAIH&#10;ieSRQ3+HH+w9yyjHhV4v/Tn/AGPstV1VquejgjyHSKFxaRiSTySrqwv/ALD8/wCx996Sq2KAAIQx&#10;AN/9Tx/yI+6DQ8lQxrWoFRT1/wBWethScdZQ3q8i2S7oocgltUiEtcqbf1+pH+3491K9/wCNkj7g&#10;33awBy0LgAfRZMXTyJ/sbEX94yzzKL668Q5a5um/NrqZj/Mmny9ehfbwj6O3DV/sov8Aji9fXH/l&#10;YZSOs/lr/A6Vbnx/EvoSiZiD6nx3WuOx7sf8bxG/+8ewXNHc2IYG5uRf/ih9uh3QBxSn+r7OtyRs&#10;lPTo+/3CNcfXn8EX4P8Aj75fY3+mr/bn/inthrgqc0Nf9Xr1RUZvhp1zE6fn0/65HPvMmO/qDz+f&#10;+RD2nefXk0x0qjLaaHy/yddGpjX/AFR/1gP+K++RxYY3+h/1x+P8Le9fUYp0/wCJ26f8n+z1192n&#10;9JP94/4r74PiwSA2mx/qOTb6G9vdA1KuCajpsHUCfTrkK1P6N/r2H/FffQxS2YLp+l/oPr/r296a&#10;QsasT1r9nXf3qccHn/D6f6/PsIuy6RlxtSfzokP+B9N/ZhaOFp8unuAp0oMY+o/7b/ivsrnVUBfs&#10;GlA5JrUP9eTIOP8AW/r7X3zn6Yn0B6X2g/UDdO9TxTzH/m2//Qvvba+G0Ji2njmCqCsEDA/i9k/p&#10;/W/+8+8SOfWL3bKTg1/y/wCCnS490vWt/wDzJ5lfPVYPJWYAG9vqHFif8Qbe7GZSFptKgEDnm/10&#10;i4/1veJXNup5GLYx/lOehNYLwJ6C74jwpEtOwGoyTs5Lfj/J4ZNIA/F/aSVD5HAtYni4NwLfg+43&#10;uT3AnoReVOrTMe4NIdJsSoIBvawT8f69ub/j2+UsQKsxva5HH4FgOL/k+9liCFWlfn02zGtB0kaz&#10;1SSly1r86fwv04v/AFPtwaHXEQos1ltxf8j629t+IUmBalM9NE0b7eoFkZCkbyM3FgzKwFjcj02P&#10;uF9nckuLn8EW+n9PUPbj3FD24/1fLq2unUiIXQXuSPTxYDgf4+5UFISDf63Nj+bf4k/4f77+qeW4&#10;Cmi+fXiwXPWdYyQXkLAKL8GxH41En8e5a04UarW5t/UccgXP9f8AX9s6mJp1rxM06wyVKFeeAraQ&#10;Tb9I9QuSfrz/AF984wQf03/NypJH+sfdZkULXP8Aq/Lrxz1xhrXkl/XGDYngnkf6n9X09ws5tzEb&#10;rxFfgtx46jy+FydM1HW42vpaeemqInYMSRKhYOLehlYFT6l0uFYHPKnMO8cqb7bb/wAt3EtlfWki&#10;yxTwySRyxutdJVkZaCpqcd1ArEoWUlu67Vte9bfNtO8W6XNrcKySxSLrR0YZVlOCOB9agEGoHTTu&#10;WaQUPlSdoHiYmBoUgDwTtLHMlTBPIjSJKjRKYnV/QfWAHCsKEfnR/Ki2Wcfnt/8AT7SU9KlHW1uR&#10;2hXyFpo1S07vg56tiZ1VbhaaV/uFAALTFiw7Lfdj+/J/XC5tOUfeiGODcLl44odytYo0t5HkYKPr&#10;1jVIrd2JzdwxpaMcSJboGkXAn3X+7FPs0UvMnt0WuLeIM8li51zxRqK0tZKapkWlfBkLzMA3hNK+&#10;mIjf0z8vMpFnl2ZvV6bK4ineSkh3PWSph81G9MSZpqrEVDSF4LWCjzNUIAAwmJL+9Xbtzp1dr11T&#10;S1OMlg8UrrMrUrMgkT0nR5EW4AAFyv1B99O3ifxmsJgrlTwAOn5EgmtSKH0IIPWJUCXF0QUIIPw4&#10;INOHcKmjVqaYwRioPVj1FW02QpYK2jmjqKapiSaGaKRJY5I5FDK6PGSCCDwQfZV8jiaqhMsVLCsq&#10;BtAneMiSJNNtMbjTb/X0n2WXCSxt4UeCRTHkPl0imhPi/rEgjyHA/tqepXuNiduyiWSaaNr/AJfQ&#10;rc2BI1EXN7i9yT/j7Sx7ZLGgkYBaYx5+dT888etyyOwEaClOve1dt/aUm4twUVJTJ+8Z4FijiTzB&#10;ZNY8QYAfk29+khZ7uMyDGoV9KefV3uxaREyfn+w/P8uve3TtzeNTiN6w4bG1SvQ7Ihjw1PJA5jD1&#10;kEwmrKmJktyZWLC97W/17xNz1vX11/8ASRNRYxhRwNCeNa+ny6N+VTJBtxun+O6BPy8PgB68Qx49&#10;eH9bWvz/AMj9na637Ug7X2SmYqaiL+9e30RdwUsrjyZaiY+Kly6q/Pk1HRVfnUVN/UxC/lTcboKt&#10;jI5b6Y6Ca/FX1+fpSnRFuFlPtd4Ku0kJGkNUfGOPAcD5dR1jWNtCoBGw9AUALGVHKWH0FuV/H4/p&#10;7EvYu7dvjP46CokKBqhQ0V43QRqSbAuLgX/1/cn2l/L9SfAodHrXP25H+TpJeR3TWj3CkdoFBn+e&#10;f83Ueup5JKadI2tI8TqH5BDMtgeP6e0F2D25U9h9paCRBjcQ0GDx+PBZYoaKAtT8guLPI4ErkXse&#10;ATb3FfMtzvXMG/tdXQZhEaqGyFXhoGPhzWnqOPR5y3sg2jaDcRKzudTuxoWYsRkkAVpwApj59YML&#10;iKbCUIpKdbFpZampk+rTVNQ/kmkY/nngf4Ae7V/iszR0eL3LjZcVUU2My9NiDG1WzNM5kMeVNKUL&#10;XnhVkTQ4AGsK3NrydyHZ2+0us97IBczsPCjIJBJwQKUNacMjoOScqXW+3xNz4sMYDTeJo1oGX4Iz&#10;w+IgnBr2n8quv5nW68VVdRb+6nqqTM1NVu/rLdtbUVWJihaDDrS0LvgKrckkhVosdPUwzeSWImW0&#10;DlFIVyt6nwyxWFosv2FHGlBX18WUrclh8kRSVuQosTnMpU5uso4MgY/NFCZciII4opQghp4ksQpv&#10;zB/vVDu37h5NmF1cLbTybklzAZpfCNwPpJopDBr8FpEEkyrLJG8hVh3Y6zQ+5HtcW233NFjdwB5I&#10;/wB3ywzyW4WYRTJcQsgmPcY2FpE+g8HLsakilRv8v/tnK9qCizW49s1uBz1B8fvjvgM1Q5WkMHn3&#10;v1c2c6r3/NDDVg1FOMhHhMFW1rU8kPlqJp3YFtLA/Lag5FgAQbDm3P00gngf4D3xxUiQB3JJ9eJx&#10;6niftNTjroKtCv8Aq/1fn1ZBJGKSKSnpooYowqHxpGIowZCWdo4o7ImpiWIVQCSTa5N+NRIVopLf&#10;iNuefoI29i7aYla4Wvn/AJx0lmU6/wDV8ui19gyyrLH6UK60BNibC+sn6/4f7b/H3SJ/MKkJxWV4&#10;AGia31/Cn6/7b3m37QRqBHk8P9noqlxXqwD4OMzwq7AAtGLBeBZAAthz/U+6Bum4yez1BA/4HX+n&#10;10yt9P8AY+8j93GmwJ6JY0YSavLqzHJm2Oqj/wBM7/8AQh97anxVRm2rjwQFtSwi9rGyxkauf8AL&#10;e8OfcBvDncjJr/q/n0ZW7FXNOtbn5nMsvYFZETZGllPFgQWnVjzz+PZyqqdFjKqWPpNieCbj/C3+&#10;9e8bd3hkMupqD/V/q8+hLbAnJ6kdISQChRLE8ggm1wNSAfQD/be2EzaiLLf0/UH/AB+hv+f9j7D5&#10;gbiPXozqKdG1p5qdI1DvpGkHgi/IFjz/AIe5MCSI4cW+liCCfz+SPaOVUdNLV6oWBwenM1BXXo0f&#10;oNw17/0PI4HPtzvMwHpW1rfof+vN+faYQQ8QT+0f5umuwGuem1shKr2Kxenj6t+eTxf/AB/r7wgA&#10;N6vpcfT3tonpVerE4x1n/iUDAqb3tybi1iLE8/717dY2GhS3HFuCPp+PbYhkU0Wh6Y0kHHTLWVtP&#10;IbMWUAixupvwf+K8e+kKg3UNYA2Lc/4D6W9mkMUrDvpU+nVm1UoePSIytRTxu4RyURmcliCfyPqv&#10;H9fcGrcEHm30sPxcAcG/+8+zmC0bAIqP5/6vTrwGkdI9s7DG0jq7KWuv1GngWsAT/wAT7Z4431ay&#10;EBZwPTcC178W/wBb2eW0UQcRrWg+zqkrjToHSU3ZnJf4dM5canTSRqcDhWNhdr/j+o/w9pffQ17f&#10;rrg8U8huBzcR30j/AH359yFsSeHcx6fUf4eP+qnDokuui47Mq2n3zTa7G1Ulv6gNdbC/P0A/J596&#10;pv8AMTX/AHJ5En8SH/oZfeb/ALc1+lUH0/y9E14oEdP9X+rHWyt8fTfYOLt9PEhv/UlObe60umtH&#10;8WOr6eQf737me5RfCHz6DkqhGx0Ocn6G/wBb3YpghCaGM+m5CA/62j+nsKXPZMQeA4ft6akFageh&#10;/wAPSLq/IXNhySQbEDg/n6+3fTCDyb/1+lvbkbF0DD/L0iIYY6bX8gJW30/xB+ov/X3mTwt/qbD6&#10;cW9+aQJlvPr3l8+sJSZjxfj+jH/iPciMw8qSOPpa5tfnj2nmuVRQ460euP287n+1x/ief9cn32Wh&#10;B/Wbf1uP+J9uxyeIlRx691jaGZTbSP8AY/X/AHj32JYBxwf8SFJ97NeJ69n1/wAPXDxTngXF/wAA&#10;kD335Yv9p/5JHuodD5/z/wBjraozcOu/t6j+h/5K9+8kF7kL/wAkrf34yKMAn9p/zdb0sDp/z9d+&#10;Ce1tP+xvz7lxyQtwAq/7Dg/8he2TKFPcSa9XCUYBx1ieCUX4Nxb6/X2F/ZJi/hNUw0k+JyeLfQH/&#10;AIp/X2a2UwMioD54/P8A4vpUoAGjyHD/AA/5elJt9JFcFgQCfp9b/jj3TV3MitmqkKPrM62/15CT&#10;7G1mxQ9vSeQZZR0t/Yn/ABq2wcvkoxoLWlW/oH1YqwsSPY22KUpIHxSo/wAPy4dFV3bmSLA8uodf&#10;ULSUdRUOQFiidySQANK3uSfdzeyuqGNFTN9uQNCEXiF7BQfrb/b+5+2G9X6UEZrT/V/q49R1uULL&#10;OdVP9X+rHVZvdXyRxW3MlWUklfDG0bSKQKhOGDFbWv8A7f2bXrrZIxrwnxW9ShboOWuObAeynmrd&#10;YUhcOcBTwx5f6vs6TWketqDHVP8A8mfkL/eijqKGgrDK8oswSYnUrMygL6rn6/T/AHr2Nm7spBis&#10;A6iQI6QlTdgBc/4f77/Y/jFHmOeWe+Y/hatP9X+r/OL7OJ0QKek78KeuanP7qiyFRAXLVsE2pl1j&#10;SI9S3/P5sef+N1W9q7mkq8jMwkZvUwFrkH1WP/EeyQ29I9A8+j6NKJQeQ62geucFHi8LSwqioVjj&#10;/B9OlORY+wLerlkkL3IvzbixJ/rf2jVSjFHH2dbErJ29CdoUKPyfz/sPpb290VS5QfTgXW/1/wB4&#10;49taAGLevH8+rai2a8esDrfj+h9uaVbKRzbjngf7D6e9FF49V+XWEoeRa/tyhrF0gk/n8A/n8n2k&#10;uI9JqvHp2ooK9cPHfi30B/rf/b++MtYt7j6D8n8n/W/437bQAGnr1ZJFU0Pn1zEZAt9Lf1P/ABT3&#10;lir0sA2m/FuG/p+fe2hBfVU0/wBX+rj0o7S1BwPXBojybf1N/wDefagoqinkUAgBiObgW4v9L/7z&#10;7ZZNLU6TuCDQdQpkkHPNvxY8e3cw0rICEXXYXNuCfbQL6s8OtFG06jw6wanXjURz/X2z1dLG/Atc&#10;3+oH+8i39fbgOetDqRFKyi5v/vvz7aBidT345vbkcf63HtwuKY4/y68VWnUn7nj/AH1/cv8Ag6lR&#10;yvA/pz/vXvSzFCaCvTZGnh1iNR9Lk/4f74+8sVIIVsD+kW/4g/T3vAbxD55p/q/z9eC0Na9cWkL8&#10;W/w4+p9xp5dBPr+h5/1vpa3uxkLDgPy/y9XFKVpjrmkY+vNv8bfX/D3lo1jmY3Nzf88X4/r/AE/r&#10;b3upUAevTymmPXrjMWQcfT+v+t/re1nR0EbKp4HFxYD+p+vHsrlYhz1dh5dN01QV+tyR/if8Pbk+&#10;OiCkj66bm9rA/wBBYe0S3MniaDwrTr2mgr1jE4IvpN7A/i3tokdKdiC1ueABzwf6ezCNDKDTppwx&#10;+HrMPUBxe/Nvr7gtUF2YjldTcnn83/r7VroVAMV6c1gIB54656G/p/vXubBMQAVb/XH+H+HupC1p&#10;TrwYtnrBImof634/5H7lGrkHNxYf4H6f4+08kAV6VORX/Vjra9jBhnrikaMlio+pH+2Pvms8soAB&#10;4P1tcH8W+vtDIFDaj5dLCuuOp49ZVjSPm1r8jm3+HuHUY+aa/pJB5uP9uD7URyDB/wBXDpA449cl&#10;njQkahe/0HJFjyPadq9tzMCdJsOb8C/9fx7XwXKlqevTDFR8XUpa5APr9OOP+R+8VHhfE3rA9PJF&#10;gSDb/W9mDOrLpHVC6U7ePWKWs4uPofb1HQwpY2v9D9B/T/W/2/uv1DqacKdJjKzEjhTqBJMzgjnn&#10;i55Nv6c+3COGFU1air34AA0/0uQB7vNdSNRKCjCp4/b69LQx0gfLqHYkn6m3H15+tre8ElSYxw3+&#10;H1Nhb+vvUAPiCvH7OvA0PWY0+tCbcf6/P+8+4/nea1jxbm97ezSlOnQa46wiJYxyLWPFgL+5lPRS&#10;SAk3sT/rHgX/ADf2jnf9UAen+U9bQHxPXri1TGiH6cH8f7zz7fIcU4W5Bt9f8SP9e3tGZlJ0jjw6&#10;f0ZyeoElcPr+LX4vYf7c+3uDHsNP49PP9efzyPafWDk+v+DpMRQ04dNs9cvIW5P+P05/1vbsMctx&#10;cCxHP0/pf6Ee0v1CMCBx68gWmrP7eoJrJl5/H+x/3u/vz0UCJyF4H5Abn/AW9tHxGbtp1YuQaDrJ&#10;HXOeGLcm4AYj68C/PtiqViiva1weALfTn+gv7WFHlox9OrmVSKenTnTSM39bGx9X1v8AXi/sKt60&#10;EORop4hGpJV/9fgHi9jx7TSRHw+7PS61nAYEHpc4iZkKAt+B/vHF/dYPdOzvt6uomjjsPWW9Ngf6&#10;W49lMsLw58v85/4roSxyl469K4G4B/r7JrkqZoJJUa911f7G/wBfZhA+oD8ulNa0b1679sTDUCOP&#10;6/7z+PZhGadOKwSjde9wpXsObXUWH+P+J9uUBwPM1612508Dx697gO4sRe5P5/2PuwrXGOmWZjhc&#10;de94NLObj/W97qRjpMUIOknj173KFIzc/n+n+Hun1AI6a8MOOve/PRsCOE+l+ePz/re7JLjFf9X5&#10;9XSJQOJ/l173w8JU2aw4/pe/t5XjB8/5dOBEX/Z/4rr3vrXGn/FbD3Y6vPH2dbLBfTr3vE1WgHB5&#10;/wCN+7pC+rPDqpfRk9e9t81eqqRcfU/1uL+3kgYvXPSWa4GrtPl1720T14HAJH+vc3/23swS3oKd&#10;F7zj4q9e9pv74fefqP8Axd7/AEP/ADorX+n19mHgnweH+h/9ZekH1H6tf6f/AFj697//0bQvItgk&#10;qepmJMmlTzf9LW/r/S3tyCByDJF3YP7Mf6uJrToZkeEW8EFmC1oB5VHVStaWWoE1LVQU1PAYFTHi&#10;aaEmTQxWaB3PqVWGlv6Fh7l6CYwjGPxHhCEGrkajb+huefZQ08KTCTPjEjUCMDyGePCh/ljpm3ur&#10;iW2USKQ4rUHyyf8AJTrJEJyXNOlWI6aJ5oplyJIkcMY2WRC3qW99K/159tkWhqpf0qsfqDAFTa9u&#10;CPzyPZ5uJkG2uy0LOdFPnx/Z2npUroY6v8XD+R6ecXFKkCRzyZaTyU7VU8TNFVNH46dYjM4Y6XCm&#10;91BB5v8AQe+MjGOWQqmlS10sWDKWZSCL/n22iJcW8fiZbSA3oaChzn0/y9JLiG4khEagEDiCfKpP&#10;+D/D05UMcngSJK55vCJm01NNHLA9OYqgiJI3uEQn6uPz/jz75wJLIWkcNpCEl73Ou4+o/HHtJuDW&#10;8CLHak6qgUpgChyD5mvlTz6uLNTGqV0gEUTyGOIPn6dTI6iGIrSzpjCpqfHTwzBoh9vOVCRPrIup&#10;kN7g2uAb++0Ls+hal41F2VDFZeOWN/8AE/X/AIp7qrJGqPLapIWNNerOTQY44H+qvWp7NUYvHmtK&#10;/sAHUvK0UH2mRnpWqUNPTrFVRrVszwsY7GPTG2jSF4WxPFri9/c1YfKNVkBFi30F1BFwL/X2YyTp&#10;bMUYmjYH2n+Q61BBPBqH4dJ8/s4/5+gNaolDR+IVJWHzFCGJADKygvGvqtz/AEt/j78FEjMuh1YW&#10;FhxqJ4Gr6cc+6yM1oguEYEHzr5fLjw/Ph6dFyxxvTxSCtcEZzX/Pj5dYKacTxJR1MlM+lJ6gStTS&#10;NoUSSPKIfwJvSQH+luPfIO0IKOjxn6foJW/14A/1vr7ZlhS+ZZIGV6ZNGzSlP8J6PQtYwjiv+r/L&#10;07UxSAeSaYzLJF408umN5GvqfzyyAqNYAuo/1AP094mlnAMSAcfRtF/ryQL/AOvzz7WLY2M4E0ho&#10;x4+XDFf5Y63hFxwH/F/6v8PUaOrmoatqiQM9IsqsKeOqhkM0ZiC+C8ViPV6r6f8Ab/nvUWiWKZlL&#10;c2EQIe9uFP8AQf1P+t7RBFW88S14gVJOBSvEHhXhjGK9UWaJlDE6RX8WPLp4YWhlyCU9ZHQTVVPF&#10;F96y1dOJZryGyk6ywsdI/wBc+8kAKCJLlYxfVpItpdgWJX+vJt7tfCO4ZrgZlpj7VFFFfTAqeH+H&#10;py4dJIiUNVp/xdOm155I4aumkWOqgaoZGNUpMjRqXWYaj9IxqsEI5Hvm87O+mMHSg+pJCXbi5Ujk&#10;/j2WJZxIvi3GSx4Ur8/2efp0jLRxRLStOn2GMQ0qoHjhdxcANH9yyREao4muSqC4t9CR7gu8ofxs&#10;RZSA9xddJ5NlH+B/HtUlrbaDLHUVBp/s/n/h49akMTW4mNcVPqcH0/LHSpirI5IYZ3jVpGRRA0Ez&#10;QSRzRAIswkn1XdgAp9JFx9COPfD1M7PpTSh1E/QAlvwDb2pLQQxIle5yQMV4etOH+o9MJFA0iyQV&#10;1MTWoI8uoyQVVT5Ig1XIVpKdtMkitIYEUIApJa9gf0hhb/Uj8dGEF7gofIBqAYi2pbnUP62+ntmS&#10;cRx91RpyKjBNcU/P/Vx6dWaO9lCioCEUJFKken5j8+njEV1RKtPAFqk8Erp5o6SOqqEgjbwssbj6&#10;p6TrH1+tvfjFBpcAvqK+ldR0gryDx7ql3eSEKsYUebVFSOFKHpWtzG0xtxEFZfx+bfIjrLKzUE9H&#10;VSVkdWtPUrqifECMhpCHIkkbg3HBt7wU001K4dC5b/AKQf6fi/Hu+4WUN+qwyntHCv7f5/6sdUVC&#10;LmTXwag/kB0okqcfVRZMmHGwCoidpikk1NJGhXx3FpVTRYanRVJIvfn3JhqWmYuRa/qsy2Oo8ngj&#10;/D2XTWdtZxLFGT+wnH5Y/wAv29XilRZTCxoqjBp/LrvK0WVqZamGoME4VIo4xRZOiED+BREul5XD&#10;H9QNj/jb36dzdZFj1BX1HTewsb8Hi3ulsEmV4VZasCACaGpGMfOop1a4jEyUXh1JosdVYsU8ddV5&#10;agV4KdmqjS01fStFHEiuGdWlBVApUiycC1/z74aBJ5JbBFIspDsDa9iNJ/PtSSsCJasupgQeOK/b&#10;/h6YjgEC08MP+dB03x5LIfeRvDkaqsgdZxManD0jpoTlTL4uVhstxY3HvBIwCIqyMzWYr5HXUCXL&#10;ek/4fS3+296t43jmdmRkDEBiBUEFVH5Y+ylM8Okdyohk+piHgszKrac6jgAH0BFPs8+HSrschGkt&#10;Wu2ZDSaCkVI1RSaPASTHNE5szPbUG+ljz+ffgFHjW7eRtWrUnFyABY/61/rx/X2pcS+HMXwi00/z&#10;r/PH+DpSl0ERpbgHSvmBWn2/s6allpJK6hqqSODTPrSo/h+TnUwoj2P3CavSFJV9cY1ArYDn3N8T&#10;CNriPhGuLfi2o3/Fv6+yKGWB5VQmgJAz9oH+r+XWl3eweLxUftpUY6m5itq46zz0aZuom1rIroUn&#10;pbCBow9KrMSZy1mRpB+r68E+24AyEHQA0a2RxYDQTqZAR/rfn2IRFbQDUjLniK+nrXh8/wDB00+4&#10;2sy6tYoPt/ygdYanN5Z4poambLS0tbVIKimnpmmkTJNC8UGQClSvlUkKhVlAP1vcWy2MkYi06V8f&#10;CiQgAWsLA2/259o6Wcc6zCpOoEkZBznpgXkcUivESQ5FTTFK56lx1W4KJayqmrKKUfcPEGrsdFR5&#10;BFJI0z2bg8+pAWP9OSPeBqKJ0JaQh2Itq5U3NyWYccWufdry+uhKhtxqi/F6+XlSvrT7OlBt0jka&#10;6tSDqpqzw9P8J6UG1dxLA9bRVtHRw5CnRRTNFItM8REM0QjpmmYeQMjBGIHBY/05jtHpaNGKPJ5F&#10;/wB26VeMEahcH6W+o9rbe8Ll5bcUojUOg6wSDkDzNcj5/OnSJ57uW+WaOJNCrQnwzqH+24V9D1nq&#10;6WJKaQ1f8Wpse6U/3dKGpqvHUtXctSJUOwJDM1lR1J/rx74TIU0rGlNCWbVeOoVkcK/pvqNzwfp/&#10;j79bN9SWe8MszpTTVDVK8f20H7OloufqCY1CsRxNcpXhj50/l05LV08S/wCSVUqY2Wjmoq6OsoZ6&#10;eWok+0OpEWnUxxGKUl45L+sC/wBLX5GRIYiHjYOwsjC0ig39CueQAT9D+Pd5IZbmQMHOlSC+M0FN&#10;VBxwvADz60ba7hUyx3BZaZx5DjT1wOGOmzHRtPVstDU4lldZjBE88uN1qSS9TR62VmkUeqeE+h+Q&#10;fr7b3lUao0WOF3ddRCH16f0rc8g8nn/inurqrPrl70T4a4oDx+XkP9R6L4kuEnN03+MDy1dpX1/b&#10;5/Z0KuIx+SEdNVrWZWvC0E0ZWHJI/wBoQfXK0UZtLEh4ePk3t/X314QqymR40crZhFIdTAiwDEfn&#10;8W+ntKLqaaSltGzLUZIooA8wfMDjwxTpcu4XyyPIiBw3kTQJimPWlK9KD9mD+EeSrdIT5p6eLK0k&#10;Ejfep5SwSkb6KSVKuv7gB9PNveJmU3QWACcEoJSV4vYD2qo8b/USEhhQAAgcfWuPT+f5JVupoH8e&#10;bxF1EA6G0+tK14+o69SUwlSGKGKCsWtyE9RXrJJVYyCmnj1CPRICGZl0yEILj6X+o99hoCoCJeIK&#10;vkBQqpt6bWW9/p7SzS3Kzl5j35K+Zz88Hh9p6frdSzsZiQy1KH4moTgn504/OvT1DiKtYQBWyrOa&#10;6WGJ4a+7rEoM0chWpJSPUSbKOPwOAPfQjhUaYkRdYJvqfUGBvZz/AE5HF+fz9PaR4nnlBuSTp8qY&#10;z/xXz+XSe7t7yFjHIzSagNS6cEeX+XpQNmchS00sxqTIY6iNfJ46Ug0kcSqz0ql7GZSDd24F7f2v&#10;cVBDLIgnZkZGdRpRjZgxYtc/XVz9faiWC5t4tVoo0t5V8jj9tKf6j0gkW7ij0aAqUAArwHCn5Dp6&#10;ly08UOTZL1bLTU8/nmniK1UUVKsYXRBqCLCRpKgHj9Pvi2mc2M7ASSMmhkuBpOklgCebWufz7c+l&#10;a2UzW47lFTkcSP8ABx6MtC2SiGMEogrgZ7h5fs6x02XnSaKnqsNT+GCghqYshHU1ETGOW08YgJRP&#10;QHWyqeR9Ta/uO1BGCYkd9cshCHyII/8AXUf6/wCPb5uXuY1ubwIFjAJxQ4HDPW1TV+vojZW7qFCH&#10;oc5PrQ5+fTvR7sqqGV3oY5ZAtIsMqRUVVWMPPLrSSaeFSCCPUZCbX5PvpR4/LEAqXADSq5KvY2sp&#10;/PBPtPcTLIBNCSStdIoaDh/q/LpqOOORmedjimlSMLxr/k/Z1OhjeY4+esSeojkl1y0lRT0qVkGn&#10;94NNFEdIW4Qobcjk829x2ijS6eN0b0FZQLk2H1bV/X299TdXVu1WygyP8g6VWJd9ZklLKpPaBXAJ&#10;oB606dYJIafI0FWJqWqpKuWqgekmlkjUtKwaQRfb6SWTULrb6i1/z7xzSQB41CeRipU/qVB9Pq4+&#10;pHqsPp/T2xbQzJHJJKAB20zn8X59XnhdEMgUgH1FP9Xz6UdHBlq2NzFkmo4GqXmZTDDUVTskAMbx&#10;UU7eONW/a1OvqPF/p7i1CAGNAhDFD+9Dod4gyF7FbcWP+HtqG81AxurUrQ48qjpq1h3SOMvo7GyM&#10;jgeGK+n+bpb43HyRpU5YZnHSRNUQSLiMxLVUdJXVdPUpTNIlT+ZHS2oAgAmwPHsLPkZ8qT8VOkKH&#10;smTYA7Lan3AcJNjKnKT4GanWphkqBVxT09NUAt+1YKY/8bgD3DvuTLvNtvBstoujZpc6dRCg6lTB&#10;BBOKa/zB+3oR7Ttt5dzeAqlYYhqFPPV8Xrwp/PoZ/h1/L76s+Y/e/ZNRvnNV204dmbT25uXFYfaN&#10;VR5WjmqdwSGjlE9ZkC8jxxiJdSIQAx0m3HutzYX/AAoV+M9bnPs+zei+zNh65pIqjLbbqMNu2nST&#10;UPLM0Ej0Uug3J/TcfqF76fYYm5f9yIIFm2/cI7+JaaY5apReCiuRgU/ZTobwbfDCB4msDyqO2lPM&#10;g1HH06sV7F/kY9d5ras+H2T2bUYzIPCIlOTwT0lLPcfuST1GPqZmV25BZacjQdAAFj7PTsb+bj/L&#10;Y7PMcFD8i6DZVfK2labs3B5zaMSu72W+TqYGpACb3Yz2FuTbn2Ldi539xeXiq7pszTRjSCbciSvl&#10;WhIOPOnlnqPuYeVp5/El2mYVOWSoAY+Rq1OqMPkB/wAJpPlxjq+uzHVeZ687Aicy1MdJj9yx4OrR&#10;VUt9vfc0NH5Gb9IAvcn6+z57D3jsjf2CfcnXe9dp9g7WlrZ6Gk3PsvcGK3NgqqqpVjlnpo8niJZo&#10;xMiSRu8LEOoZSyi49yfbc2bfzXBDuFqHikKBpYZEaOWFjqBDo9CBqBUNlWIwT0XbBYbnYbeYtyiM&#10;ZEjgeYNKcCMHj1rH/OL4l9+/ETtan6773623P1vn6rD/AMRxS5vH10GM3FiEqnoFyu2MkF+3r6XW&#10;pjMtM7KrqyNpkjdVWoA/Wx9QItwQAP6ktb2+7MSI0GD8xX+RPR3Tz8+iTmIKhDI66SV/SxLva4Sw&#10;uQTeyj+vvGxLEAEamNhccC/9bfT/AI17fQCMVPBR/qp14U1Vb5/4OuSRGORXsWRD5DY6C1m4RC/6&#10;iTYWH9QDa/ur35LFY+7N5CNAsZh2rILcXeXZmPlkY/65Yn3ipcQvFfXqPx+tvj64N3NT+XQ3t0X6&#10;aIqf9Dj/AOOLTr6yf8nutGX/AJX3wWqTO8rxfHHrzHO0gAdXxON/hbxn8WUw6QR9bewFMpBJt+BY&#10;c/19+GmgU/6v9X+rh1dgpGk9WUCn4FiAQTz/AFB+n099CZj/AGR/sbj36kfz6b8OL/UB1y8B/wBU&#10;P9sfeZZmUD0A3/pf/ff7z7TnSWIBp14MtdIr1xNLfnXz+fTf/iffZqP9p0/7fn/e/fgvpn/V+XTg&#10;Wvr+zrr7T/a7/wCwt/xX3jNS1+BwLn6fWw597oo49bZdPlx65ClS36iT/Ufj3yFQ5HIspuL2PujI&#10;GOPLrSDU1AOuxTxrySx/x49g12hKTj6k250SAfX8qRaw/wBf2a21KBelDg0p5dKDEKB9Pxb/AG30&#10;9lr6ch8nYNGxH6atP6g/50e1G5sBan7Ol1kKNX59PFYbUs5H/HJ/+hSfe238QFMW08aUFysEQ5H4&#10;IQXHvEznuISXTK+Aa/5elhGmSp8+tZb+ZLl/Buetk1HVHUoDwbAanXj/AG5592DhPNTjUSpLabLy&#10;LFQeP6n/AGP+PvF3miyZnZYxXHn61P8Aq/l0I7KUKAegU+L2/qSgNK1RURj9wWAYMAn20QA+vNj/&#10;AI/73b3CGMVnPJ5PAJHNjfn/AF/cZy7fca6ha06OfqxTB6szo+0cMtFoesiBKgj9xQCOPq17XI+g&#10;9u0FBZRa/H05H4/FvdPoZRgjpl7ocOk5kOzMWxYpWQEWAFp050t9fr/T3KNMEF7m44+p5J/w9uDb&#10;JXxp4/Lpnxx0mT2ji4yStXFqQgfr+urggWb8j3DljRgQxB5tzx+Px7cXbJoz2g9OJNQ9OUHYtHMC&#10;/wBzFo+nDXH+vyf9gf8AYe5sEHpBAHNgDxfg3FuPab91ktkEdaMyk8evVnaNLCApq6e2i41uAbgc&#10;C1+D9Pp7z/Zvz9Rc3/24/oR7UJYKBw/l1YXCAUHSWrO16LWqmrgFkBFpBa1zb6k/7f3mNM1uVI/1&#10;yGFzwOB7ZbbgwoM/lTqguB1yh7Wx8Ugf7uEWDC4e1uP9q495Y6UgW9IHH1Fhb3e324pLq01PTcly&#10;K46Zdydv4+WidUrFY3uA06qovx9b/wDEf4+wF76mWPbdfHpWS1PK6A2sJFsYm/2DEEn6gepfUB7m&#10;7242otcqzVUE6W45UijD1yK0HBj2vVCwKcyUUMDQ/t/lgn5UIzTPQd9bb6XJb+oFSVZJlqqeaBkV&#10;JPDLFJrSYq50mxv/AEIB1IVcKw1WPkjU7Lq961eI3tiVekrqqoiO4MfTRtlKIzAqv3dO+lJ6cysD&#10;O3EqozOpdh4z169lveveuT9th2ffFbctsIRAHfRc20aoI/0ZE7ZUEYVjazKYzJGsUclvb6lfGH3X&#10;+77svNJfe+VQm3bm2p5FoDa3UjGuqZaBllIFPFjKpUsZYZiI2S+/rzCZKi2lQZPa08NPUy08M02B&#10;qqmtfAVLkFqhaLzmWSjckjQ8epG03kQySPL7JX2D8TvtqGmzu3mhyWFyNP8Af0eQpYC8FRBPZ1cM&#10;EWz2NniazqQQygg2zj2XcuV+bdqG98p3sd5b5DaSdcbLrqkqZaOQaGPhsA+jTIB4To7c/uZbDfeV&#10;t4fYua7V7K8X8EgoGUkjXGwJWSMkECRCY2YFAxcFQvsFvvHZWqmxVdBUYXO0jaKvD5LwxVkR1FBJ&#10;GqOyyxMVbxzxFo3A1IxFiSj5zYNRhnmx8tOYJEktp02W6MAWI/23N7f48e9X047rdqjTitMcAcev&#10;29EsKxeH9QtQT8iD9hBAz6+nA0NR0uAQwDKQQeQQbgj/AAPtU7PxlBsHam59+H1ZDG46rONTxqzR&#10;1UsZijqNMXqGi+q/4/PssuLmKy2yW7U1dEPD5/5ui6+me9uoNrYgior+3rpubL+D9eLiw/HusfIZ&#10;2syWTrqmU81NTLPIl9R1yvc6SSSbfTk3/qPeOklulzcPdLXVIS3p8v8AJ1L0G1WsFvGicVUDrl7O&#10;x8D9r7z333913sjaWMqsxWb83BQbPOKjhdqWupNwzJQZGSsJW0cFNStPVzzPZYo4XkYgIT7Nv6z7&#10;XyPYbjzVzERHa7fby3MtaA6Y1qI9OA0sjFUiirWSRlVasQCZ7dypdc5XsXK9goM146xrq1AISR+o&#10;2lXNIxV2oMKCagDpNbyz+P2rtPcW5spVRUVBgMPX5eepmlSGOMY+napjGuQgXZlVVU/qJC2N7G+H&#10;tL+T/wDJDYe8nOysFNvjFwzumPyu3WjyEUiOdVO1XSFUqIGKtYpPBHyGsLew5yX98H7tXNG0Rbjc&#10;cwSbAyRrrtdzicSq9T4gjlt/qILhNeoo0cnwkAoPM45j9gPd7Y7g2Vvt53CEkaJreWN1btWtRKYp&#10;Focdyn5MfIqWwfnH1BufG0o3PWzbSz5p1avoJqLK1WNSVYBPO9LkjTowiCkMPu4oJACA0atx7Xnx&#10;f/kodyZbc1Lmu2512htuurKjISPl80uVztLBI7zfw2kwdHKsysLhEjyLR2jDai5C+wJ7o/fj9juS&#10;bWdeUHfmXcLYEQJDDLBbBn/TJa8nh0NCoYsZLVZyzBUVk1GRJC5K+7pznvUdueZLWLZ7aOhbVokm&#10;ZajKxqXoxFVo7xFQxJLAGORI9mfPTrrH416LrWoO4s3WQzLTZapihjwmKljVmY5SjeZK0SgKWjpm&#10;p42f/VAAkAV3P2RtX47fzQNs/E7rjAYDb3V2N2htmiOPlmo8bX1eWfNZ/wDjOejo6WKON6ioq6SW&#10;rq3jAeTWkjj0teQPYLm7mDnDZto5w5rni/eN+iXDrbhhbxJcUnghj1EsBDbSxRnU8jalYtI5r057&#10;g8uw2O0b1t2yXUojtjJFD4hDSaoR4TkkKinXLHI/aKAPjHSH/uzVd2fB3tnceZrd27h3NuKm7bz+&#10;LrNwSLNmfvcJPUYMYuhp4GWJaCZsa8dJTJHGscMumNE+pvW/l/bwos32NvXFRTLqTr7CZFYY1BEU&#10;HmoY4TI6X5KSIQP9c/0947/3oNvd7vylsV4ml4ob8qCCK/qWj6QR8/Bb9g9epW+7xaHa90vBL3y3&#10;drHKXPmFuJaj5ZlGOqx+uusYujahtw5GOrp3zmd7lwU1XVmZkq6+j7SkyGQNHHIdSxpUPOAwWxGk&#10;A+n3azKqEgA3sL/gX/2/vjZBtUynUR1letyVx0K9b2liTTtGtTGTb0nleQR9fIR9f6/19wq2oiSl&#10;k9fARz/UcxseT+PYt2jaLgTL2+n+EdJ5Ja1LefRd97di0FZUi0o0tJHptZgLstgefp+fdJH8wGSO&#10;TD5NiSSyz3083Gljf/eveZvtRbSRuijAAH+TorYGSqjq0f4GVgqaSNxySt/9pswUrY390OdLx/8A&#10;GTAf+m3n8fWRveQm7Ctg3TUahmIPVouZbTi6r/qHf/eF97ZHxhlEW1aCxA/yWM2+n1UgXJ/HvD7n&#10;e3E109eNf9X+r59ahokp+XWsd84MjNSb5q3AUx+ae5Ui4KOshFz/AIf71/h7OExEgszqS34Bv/gf&#10;9b+nuBN12t5HLIpp9nRxDcGlekB1J2fT42jSOeWGN19Mi6xp4ZQAGv8AX/H/AIj3hWjS+slb2/wB&#10;4FufZCNrfgAeln1g4dGBm7nowFAqEJKq3olRVtpFrAEcnm/PtyihiXlWUWPJ/qLc2Nv979p32Z2W&#10;jKem/qtXHpsbvCFJCY5kPPJ1CxB+uk3+v+v7cTp0hxItiDe50m44t/t/Zf8AuMIdBU1Hyr1oTCme&#10;pkXdTVrkoyMhJsNQQ6gLH+1/r+2z7mnD+pwOAv8At+bXt7dbYnA7ATnp36jpT0/Zsk0X7rlVMepT&#10;cEkk/Tg/kE/8a9zo2hI4defp9D+Pfl2Z8VWvVPqST0l8n22KZ5AstgL31aefRc2Grge/HQb6pFKj&#10;83+nsyh2d0oFUg9W8ag6DvMdx+dZT5Y1TSxDAj66SLepv9j/AMbHuBWCEqPWv4+p+jfn8ez+y2uX&#10;zH8umvqACanoL6rtpFlYrISSb82t+QRck/717haIlufIp5JBBAtxe5v7XQbc4fh/h6oboaTnpvzv&#10;awnoJEVxq0mxDAchDYHUef639oTsCeJdvVaBl1CNx9QVJZf9h/vXsd7DYMt2rsMfz/y9FklxUk9I&#10;HrLddVk9845AGLmqS9rFDaRiCGBA+lhwP+N6q38w8CTJ5LSyn99gdLXAIYXsf9h7zP8AbyMfSqor&#10;XT5inp/l6Q3jGSI9bVnxxeSTrzFM4tqhjYc88pqt/vPusjqKNv4tdQf84B9P9sfcvTUMNBx6DjKa&#10;E9D/ACfob/W92Gbfp6g0cf1F0T+ze/p9g+5kXVo8xk+XTbkUp0kqtlElyygXP1IHP+x9qA0s9gOf&#10;8fTwRf2wGANfT5/5emiuoU9fn1D8sX+rX/b39+FPMp5B/wBgtv8Ab+7vIHH+z0maNUwvHrwkj/DL&#10;/sPeUUszC4X6/wCB9t61GK9b8NjnriaiIGxJ4/wv/vI9+NJN/qP9uD7cR1BoTx9OqfCaV64mojIu&#10;CpA+t7e8b0kxAAU8fWw49qoiEZmY8erxuFJPWI1MTaQCt7/T6fn6Ae+Qp5rAEE29ppCWavXnfXx6&#10;zCeO1r2/23/FffYppbjj3QVJp1QUBB/yddmoiAJ1fTn3KjpnJ5DfT+h/4p78yuorjpSki+R6jyVs&#10;VrKbn/H6f7x7D3sWmlGJqLggeF/xbix55F/a2yFXC+ZPTqipI6ecROkr8WH0Fr/kf77j3Tv3BCRm&#10;5wxJ/ef/AHiRv6j2P7JQqAf6uHVXjC4HSt9nP+D2Egr8jCHW/wDlKi9r+n0Gx/3n2dQ3Yhao4VHX&#10;mhVkY+oP+DoPe0q+TG7JzlVEbNHRTsP63ERtb/H3sT7O2XRrjIDpAtHGb6f9oB9jWy5n+ntUXGa4&#10;/wBXqegBuln4s1K0pXrS3+ZXeG707MyuOoZKjT9xNF6TqveqOq/+wt+faimioMLGzsyKU9QuR9V5&#10;S/8AT2HuZOYri8GmPzBB+Qpmn+rPTVpZ6DQH7OmjpHZW5+yq2mkyMNW6ySQMp0Fla8gsshv/AL4e&#10;yrdwb48kU8MEoIsRZWv/AEtz7jiSQS/F5f6v8nQhiXwo9J62K/iL0ZBtCho6iWlVJHVGJZdLXAPN&#10;v9j7r33C8tbVSs2ohjxxe9mvyw9tPpIGf9X/ABXSxO5fs6tOxyJTQpGB+lbH/Djn/efaVamaP6g3&#10;P9AeP9v/ALx7RTR0OpR1Vl6dldW+h/3r290UBsBb8L+Px9OP9f2iY9a+3rA7Wufyb29uP22pha4H&#10;HHP1v/j79qoCevZ6xhyBb8/4/n24wUDOApBvqWwH+v8Anj6+y1pAWJXz6smKk+fXTS6frYe3FcJI&#10;9ragD/X/AIoR7oJAMnj8urogJJ8x1hNWov8ATj/b/wC29832+ygEaiPz9B/xHvX1LZ9R1bW1aHro&#10;VYPH9eObcf7D35KGWmIK3H/BuQP9ew/x92WUT/H5f5enKI4oeumkUiwP1/33495zUSRX5AP1P0/2&#10;/u1Fp69e+Q6xiMMRa/8AsP8Ae+fcX7pi+oEXB5H0HJ/PvZA00oetPQCh6y+IWtfj/W95DWslz/iT&#10;f/X/AKW96WIlhq6Yrjrj4gQbX44/pe39OffF8o5UgkfQ24+txzb2pjiRCSnn1TriYAbXBP8Asfp/&#10;r29t718rmwH9f99wB7eovE8Otg0PWRYVUf8AFP8Aip9w5FqJuACfrfi3192cotGrkcOlCqRk9ZV0&#10;rfgWNr8/7b28YukqEK3U2uLk/Qf159l80qsCScmp6vXHWOd0twR9P+Ne1zDUyxKBYabD68fQf19l&#10;zKJMqaU6qaHPTS0akm4v/jf/AIp7zNXO4IUXNiP6/T8fT34QMDUkU6oSOHXAQxj8f7z7YavzyE2B&#10;5+the5+nPtQihfy6b/l1MjMYHNvx/vHuHFTzC7MCRq+lvzfn8e1yqmgUOaf5Ovaie3y688oJ4vYX&#10;54/3j28U3kVRdTwAL2+gAH19sS0LjrcVRJ8usBtY/wBP9t7kyMbAH82v/r+0jH4vXPSulT15QOB+&#10;OPeWgm0uoKgrfj6f1/F/bMyrKgznp2SSiaVz1xmQ2Nrg2uCP8Px7VcUkTBCVHH15txb6e00YKVTp&#10;MSKV6ZZ1e55txa5/rc8n3IqzB4WYWNxY8f61/wDifbtuD4tPLj/q/l0hkXu+XUWPzekNe4J/p9Cf&#10;8D7QFfWJDIbAX44HH0Fv6ezyIYIr69Ui0sCnlw/Yen2np2dAxF/8Bx9f8T7ZJcqx5AAt/vX5+o9q&#10;gsRQqeP+r/VTp0KiCg6mJSBSDe3H+ufcVM0+og2/I+h59vPZq8alc4H+Dp3BWg6y/bAFrG1ySeL/&#10;AJ/rf3EqsoTzfnnj6f7cD27FZogz15QFx1yWAX5Jb/D6e+6HNIrrqsCrC/8AT6f4+32jDLoPDq1c&#10;1PWKej1AleCfoCeOfqL+xBxuWSRVvpb6i4PFjyL2/wBf2TXNt4QOnhx/1f6v29XR9DV9OmKpo2LG&#10;9xcAf0+g9rKjr4nHI4/w5NwP8f8Ab+yqWOSoC01fy6UHINOPTJPSst730g/W39TYe3EVcdiRa3+u&#10;Rbi9rW93YOKeJx/b0nZNJz01ilYk6fyfyLe5UdTcE3/Bvxfg8fT2jlGp6L1uNMaeuvt9K+q30NgO&#10;fbfUzFmJH4HN/wDXv7M0jIjFenD2xlT5/wCbrlTKuoA35P8AS39F9sNTG81yCTf/AGB+tzx/j7cG&#10;DT/Z/wBVOk2OnyJ1j4I/1v8AWH49p+rw7TRvqFwbjlSbE35+nuzSn4F49OJIytQdOtNXKjKSbD+g&#10;I/29j7K93D1995R1Ugh50ObiPm/6ifZRdI83zGOhFYT6lo/S5x1YlRGoDXNhbm/+2PuqnsHBSYuu&#10;qUeMoQxFiCPoTY+2bZQkgUV6OVfRTp09g7UTaPT/AF/3n8/X2bIDX7Ong2rPXvbS8xJP+Pt2h9Om&#10;JJBWnp173jFiwW/LfX/Yf096GV1daDBhqHXvcyFQpt/vFv7R/wCNe9cc9OIKjV173PSSJRYlQfrz&#10;b3o54dOMQBXr3vDNVRgXFibW4N+Pr7sqt8K56aabSpRTXr3tiqsgg+lv62/1hxb2sjtCTjpBJKid&#10;e9sE+THIBA/2JN/zf2aR2rhgekL3Thsde9tsuTJvzx/r/wC+PtStrmpHSQzE9e9tstaWH4P+8f4+&#10;1ccAHTTTkNnr3uG87P8A6/8AT/fD2oEQHyHTYZyc9e9s9z919P8Al5/4/wDOn9rNC+Fx/B/1k6T/&#10;AOi/7f8A6x9e9//StKAV2iEtwgAIZCAtwoABP5/4oPbcfj2qMbWpYilMnH5Aen5fb0NpdcdZo9RP&#10;CikVoftHDHVQddURzRVciikMiVZMiVMZilUtK7mVVdyAjDRcf1PBtx77qVEQWGNyyEMSzE/pawvY&#10;fkfQe0dpG13I1xcAq4PD5jhXHy/zeXW4C7xeMwIZvI8cY+Xy/Lp/pMgIqWOVqOmNxAkAWMeRCsjS&#10;OIjfTofWWfUrH+hHuDdYl06gupgCzqNVv6Agf7H2pKTXbktU0BIAwK145r8/s+WapptcSgshapoK&#10;Hzp58cev+HpSQuVkSshpVc08YjEcEjSI0boXcaEdFe9tJUWJBPvoRq0zBWDDg6tQ/ABNwwPP4BA9&#10;v1lhs1Mg0sa+XzND/qOPI9V+tuI3pMgSvAZr+ec9RJa9XRhDFUxwoiqaWbXcJJEzNErUrpdA0jNp&#10;bV+FJPN+L6mlIijcq3AEbBCWPA18Hj/ifdIwsVv/AIw6o44l6kU+WRnhkkilcdWkilEvjMeOMcPX&#10;5np2omp2jgefy16B0cU60S1NVEFJY/aiTUdA51IoHBJFiARlMNUGu0LxONP5BfkA+q/4N/6fT3S1&#10;nsAA6S+ICeONPGhoPkRQ549GEiVQL6/5+oGXqKVqZ6NXpRTiGrJpnpq2kjTSXaAyyo9yxFit2NuL&#10;km/udE6qPHIPUP6fT+gHPtZe28kv6tu2K+eTTPpT/V+3pHc91IixUjLUoKjgQeOKnoB6WvCFJ2pv&#10;LeygU9VKrq7RqwYzq13GprFG4P1+oHuTAV8rmwAP6DxquFuvJ+puPZVfxj6VEU5BFeNKE5xx4GvH&#10;P2dInSKUpFZYKkVB4DPHgPnXJ6c1q68yu/2lW2qN2eKU6ZAyxPT+SAR6QsYJINwSW51fg9GGSRma&#10;YysStrkqbHi2g2/p7u09taqBZKimvkGBI+eaUrTyz+XRwyMjU8RWHoAa/ac0/l8+uNNknqDRRz1E&#10;P2bvIi086KYxVwh1H3BsTe2uxuB/X8e8SRsE9HIAazODqI1G4P09qJruOSQrJVWalQvCtBwrXP7c&#10;/wAvadRp69ZxjWpqpKgxU8sf3sbPEZadDErReiZp4QNcX0sv1H0J49x2RC/kBZCVL8nn9VgLEfT/&#10;AGPt6CV1j8F1UgHTUg14HODSp48OkqRePG6TKCqNQcfTzzx6e6k1JRo7y1QeSEGOlMHgiZoPLJKj&#10;TSkjTqAUhdXP55vlSOSVLiN21myyJYJwdKsQR9B+faeWa3tJSHlRQmShB1eRIBrSp8vt8+tRGRQI&#10;40ASpHA8K58/9WevNrn0CGGdXYvGaiZlkjieRXBd7gk2IuNVgAPyPfbU2qwufLYFU8iqbj8BWHPP&#10;tg7oK69A8P1oa/4acOt3ayaVWJRQE1qDwp8j1LpqOaFWUTSWM1R5XXHyS04BkHLzwm6c8Dm3+H9I&#10;bwyRa0NPMZU5ZkZSnquy/g3J/I9qory0uGWWOeNI3oAGBLDyOajzrTHn+28TW9uBLNUqfL7PTH7e&#10;lCIppPD945mARkQSRSwNMIY0kt4rApH42sHv6rfj6+8fqkV18UkeprMXWwuG5A+g+vtqY2sVwH8Y&#10;SBeAX+RPHH2U+fT0bQu/jRDH+f8AZ9nSkx8NfTUsTpFQKHhQIj1i63Vob+JFY6gzAWBJP+t75EhL&#10;B54dYWyo0bXk40hPTyLj+v4PvzFpwX8B2iGdVRQAZJ4eRB/MfZ01bLFbyNQGQipCmhoTnt4ZqeoW&#10;NhaOdxiUrKeeepZaqOkr1EtNPUS6xIPO6q5UsGCKBf6Hm59+VQGd3enQEflXChrnUB/re2ZJIpQE&#10;gjd9P8JFafPB/wA3VUJkuC7xlKAZPU+pXJQxU9LO2RMksq2FZJFPLN5Ak1PIIgRZnLEXDH8C1x75&#10;MqsFRDG7MPU6MyBh9br/AEtcfX2mrJHMGmDRoeANCQccceeeFDSn29OSRFmJ1BR604ep6daCTXQZ&#10;KZo5Jp8aQRS1eLimhV3RxOhJ1F9LLewI5uPzb3FMLR8ssxF1XTHILhv8dV7+1KXcU8vho6p56mFQ&#10;R8qEZ/1Y6ZtU8W6+nIJWnxilD9n2efShELPRK64/H1s84dxDJjvA6RBlMLTOsY0XFwSRYkcW98z5&#10;AyxmadYxYmN9DeknUyt6efz/ALe3tpvpoa3ISN3NaMAeIFARnyoPzFem5bgRjwmwGJUfaTTrjStU&#10;ZmlemNBFRBVeltS1VRS6HlugWJDIqX5uNSlSeSCD7yyJ6TZrLzwVXkXAAFxx+Pxf3qK6kkmEjAEn&#10;5f7I/wAPRgmIlUenHz6YYKKjx0RxzwVJlgmaZKmnykwtIFKuZY7aXZQSbBtP9VI9wNNM0eiSFPJG&#10;hBdn0m+olX1fkgWt7NyL5py8UhEbkEr5fCART0NM54+fVSkbgg5qwb9gFPywK/t6dkyk1DTxTU1T&#10;USSVEk4pp4aFKqeTWTJ4ZoUDaVZ2OrUtyOQQCPfelBGxVn12supw0g5IBU/0P5v/ALD22ROJkEg7&#10;POnwnh8Q+VMUI6K5p5RWMJWM/H/DT+l/OmRTPXceRWqqJVEOJ1pUJPLIcfUwxQEQhpHV4PUZLseA&#10;pVT+r6j31ElWy8s7iVQArBTzq0kA/wBf8PdZrnbLaQmNQGjNagGmMgjpyK3tWgC2aR8PiApT0IqT&#10;mvrX7D1KqaCCuan1fZU0MU9QhqEyEtNUtDNA00iVUcj3ZDzd7Ehb8H6e85vCiBUjIAIa8btdvx/s&#10;PqD7L0MV9LIZ2YAkUA0j7eA+z/Vx1Miuot5v1D56gAV4cNIXj868PLzcZ4qmmqIBRyGOu0F9f8VW&#10;OIQjjxGOochWQgOp0DWbW+nMVncsLooLjnQNNl+g0D/D+n19r4Y7e2UKndp4aj/hoOB88U69FayW&#10;iaIER0XgHrn7TUUHzp/s82p6jLfdTvkJUjiKprMaVglqGB8s0xdiEmvzGymzG1l98AZB41BcFjpU&#10;FtPP4AJ4/wBv7VLPaSI8rqq6c0Ugj8/PyHn68OnIldy8sqRxgU/s2DV41rgkfL1z1hq8JOKpwHjy&#10;gMd5qmuoGknCJZjdoGDDUzFmaMD/ABvx79KXQKJI1YqrDyPF6hxxd0IBJ+gt/vPtFatbSTeLZyOD&#10;IRgEUBr5AqSPXPHppZgZKWzmgOQaUx5cOH+rHSoSlrXpKumrI8fFS0yxEU9BkaiSSek0kSgUtQ2o&#10;ol/UzfQXtp+vvFTiOVNQpaeS7n/OB/Rc/pi54vbm5uf9v7dv/qIZFEs7r81IBPDjVTXjinDj0qki&#10;RTrt41DN8RANT6Vz5VNPt6liZaSpqYqOpq4o46OIPHEEkgldIZI4p8pDTzq7EBiE8cZA+npUAHJP&#10;SF2EtvDEG1aYHAVhfm/JPHuse4xwx+FE5kcihL5qT60A8v8AP1VruK3Cx3nF8D88Cta/5Om/Cz1W&#10;mogyNJDWVJLmnkrMaRNRBAfGKUyqRZzbx/1NgxPvERCDLIpYGMofWNaOfwJNNjb/AB/1vaSQ3bss&#10;UoULJjtqD+VajH2evHrQtXJLxfCf24r/ALPHpZ0SmGhoooddVIY6hhGDDTyU5klX7mWiU2DSE+pk&#10;H6iTx9LRpHSeMtopRJa8spWRAtjweT+P6+7wrNZTNAJZGRjRFBWrDhprpyDWnVYIERmkWppkV+Wc&#10;9K+OjX7jH132GQjio4Xm0aoqxL2LPUKsUmoEAavCrFieAfx7wXhiVpZInKgEGRGXTIQfVoW3NuL8&#10;+3ngubp/CgZSa5UfEnpqNRxzTHl1qVfqiluQBqNRT1H2/bw/n05Q5KV/tqVKtqOof92hhy9BPFDJ&#10;SSKykRynymJGB9Mjqxv+puR76jaHRIVacD9aWRXJ1/j6D0/1uPe5ku1ul8anbgilOGPU/wCbj1ee&#10;Dw7kVJDEaT8qeY9P59caiKOalhRMbhXlqC9NVS1Ocmgp4vColiZwi8zkkhEjY2As2k++irONMYjc&#10;xgl7ix1PyLHi/wDxX3W4l0y652YauFPlxxQ+o/LounFxHdGWeV6S0AyKdv5f0upODempIBJLBVUq&#10;VtTTqks16mJ6WJ+DNIGApxcOSXX9IsbkgiOaUwlS4imYoraopGBh8qglZo+eP6c+2mufrVaO3Phm&#10;PB15L0NO0gACtK8D5dPSxi7gKyVEaihIpqx51yK+uKfLpa0WXgGmoC5NKSrrZkjiTF00dG5pj+3P&#10;T1UrF5WjHEnCqD9SfeA0ZVVlUMB+s2Kgg3Nlivf6j+vuq3k7Si3UAE4xWmOFa1qePTAt7yWZXYlY&#10;1/EvCnq9QfTFKefSkOVxvhrvvGhqIYWWLRV3KeOUL5pazxGPQF4NlYAgG2n3KhK+JTIxkjd2bkDk&#10;/UCVzaxH1A08/wCPspu2uJJ/AT4gSuK0NCckfl/sV6duwLdTNGdRGa8QfsHp+fUo0VHDLPXU1LDQ&#10;S0eMo3MaSxPNBTVESMv8IpgGcwP/ALsd5yw4Fk9xhEajXKixsPJEFjBIPIIJRfpxe59mkbQ2kSRX&#10;HFtRrUUFKevka9JxIu4FbeYFBpY6kxTh8Va8fLh58eodbkKmmrJaeCashNNRTSS1P2wnhqY6i4EN&#10;XNGVd9XhWwUXGn6i5vlqrkpelTSmiJwNVkVQSzMoIJ/Fz9OePaS0MUaSlXJLlmWhHmcEVH8ulG3W&#10;ptCGtWMqjJJpU/MY/Pz6y0KTzfbpNmnU+IzrNUUl56upsscdK1Qo8cN1J0aY9YCMGBP6YzLG33Dq&#10;yDQfQDH6iHc8hLfS35vx71HczRzgSs2lsUYj+XDz/b0u+oeUMt0GAPCtOOaUwPz/AMnSnekvj8NC&#10;mPi+5K+esmoK2R4YhS0kckqzVRka7m4LKUUHmwH4jR0MyDylAVC6pDrTT4r2Qsw5vz9OOSPzf2/d&#10;X1kym1KqJAaY1Akg5/EfMZp5dMxRWoraSFCzYI79VfOndTj8vXHT9TZd55g8GVycdDMQuMWeierl&#10;hqnpPPJBS08iCLwARpoYl39EhK6SGBAf5l9aKD4ZbhqGo/uHoN6YdZPuZIXKw1VFXBZwz3vyqi34&#10;H49xH7nIP39axglNatkVrX9KnGvz6G3LcybfO6xAKrIQSCak1GmtSRip8uriP5RS1EvyK7Uy65Gk&#10;q8bn+lsRJTU+MonoMfSVmI3TSwV8KUxtZg1QPUVGo30/Q+9GfeuXrspna4iwiNRKipCBpKqbAE83&#10;HP8AX/H6EWkXl2wgtNujZgSSAanyr/q/Z0j3mbdJZxFbKaPxpWhJ4nP7fKn7Othz2lVppkI8r/2S&#10;SLjSPRe5JFrfk/7xY+zvxYz2pTiOkI22+hYPdyHgceQx54pTzP8AkPXve3R/wnHylQehflDRLX1C&#10;02K7l2Lk4KSKolEFNPm9l1UNTUxRhh4zLHQpGzepmCqNI8d/YJ3q9uLbmSzgR9IltZdY0qdQSSIq&#10;GBUhtJNRUGhqRk9DlIraT26mlAqV3Ns+aq1vFQDzyaefDyr1rlf8KC+ttlb+298al3JsbbO6slHU&#10;dtUdBW5qniauo4KtNt0xo6GdY/NZ55op2H3VPEBEwklAezbELZKuMyxivnsC4eIOszspPpMbzGQt&#10;bSxugA5P1t7NIru4Fu0/aSp/gVR+YRV408/Kn2dAfwQ4/S4eda9autX8YuhJyI5+mdrwRZDG0lRj&#10;ctOM5QxUk7reshrqVfBHQamr4gtPWTzVDGBTaJpPTj++yyzr/lEzo1REralijEQZ1VY2p40MnNyb&#10;M1/p9LgE1tt8i8NkmVSTG9aDIIRqUJJ/EPn0naME+G5IFc0Of5/Z0jM98NPj3WYr7jG7JxdBVUNM&#10;XpHp8ll6+fcsUVR5arK/x6qq6XF6Y4GhQ1FHCISwc2kWOSUEA7zVsn2huatlfySyw7eTWyaGZKbb&#10;NHSRXBH1CxgH/Efj6DHbmZEi329VRpQ3EzAf81JGkP7C5pjhTjxI4tERbaNFJOlVWp49qhRXHEgZ&#10;/l1vNfyu8LBs34DfGTaVFSx0VNtrYM2EipoKg1UEKY3cdfSL4ajW4dXCCQMHZTqupK2PsH2x6ciw&#10;B4/1P+v/AE9kmvGqpp0oKmlQej/LWP8AS5/25H+P4Pvy41Dx+T/iB/xHujTDrVD5nrn93KL8kD/g&#10;ze+P2EWsr/Qkc2I4/wBh7fzoDV9On/DGmtesf3sn9T/t2/4r75/w2NvoPp/Qge6eIV4n9v8AxXW1&#10;UAddfeOfr/xP/FffMY2EDgi/HB0nn/be2WkZmzw6bajGh8uuYrJfoNQ/xuwH+8H3yGNjsBcD8+kD&#10;+n+t79XuwM/PryRnX29cTXSfljb/AF2/3q/sFe1cbpxtQwH0SQ82/AH5A/2/s0syNQHT5XIr0rsB&#10;U+VRc/0v/jxcfn2VnqSSOh3/AEzTGyiriIB+vMtyL/7D2v3SMvbGnp0utUJOPXpSVil6aZR9TG4/&#10;26ke9pD4qdkYbHbbx8UtRCCsCgqx/ov1Y/64/p7xn5x2a5upmYA8fL7f9npXcrRv8vWvP8/+lc/u&#10;nPV01BSTzCV5HY+MMosCwIT6/Un8+zvU/ce3oGIeqhJuxC+Qfota3JF/zfj/AIn3Fm58k3N7FUKa&#10;UGaef7Psp/xXSiKTQAa8Oq4didL7/wBrVY8dDWC0hYK0M1ihjVLWiNifSbn/AFv8ffKTuvb/ADaq&#10;plAYXtIoa4NwBd/9v7IF9uJQQ2liaYx6/wC16WC8X1/w9D5HtXsx4zC1HVaCFDHw1g5WxFhqH9Pf&#10;Be8dvRi5rIBY35nAF/r+D/tvdz7cTOcIf95H+brf1OvI/wBX8usP9wOypVI+1qgSbgtFW/69wRxz&#10;z7iV3fm3lhJFbBcW58t/qQbW1f4e7Re2twJPgNM+Q/zdXWah6fMV1X2DNKNdLV6WMZYmKpN7kH6N&#10;YfX6c+0PV/IbBLMqivpiCQSfMDb6/wBP9v8A76/t9fbq4INYzjHCnTwmPQ9YvpTdy0Sn7esDeNW/&#10;zfpJAsP8fapxvf23yqXrILGwP735tb/efba+29xLUmPhXyHVRO1egj3n1Fv2mm8dLDWtdCSDHKTc&#10;EcXT/W9vo7924q2NZT3v+ZRb/eT7q3tncFvgP7P9jrRnz0HMfVHZf18FSQxuWaKp+p44/pa3094W&#10;7+24DYVtOB/UyINX+A9Q9uL7a3BGYzX7P9jrxuSeHXn6g7IIH7FcQTYENWtyRbgOSP8AePeGf5C7&#10;bC8VtOG/BErfT68kX59qLf2znV/gNPmB/qp0zJOVXB/1fl031PR3ZVVFzT136yLeOdvxcklrfT/W&#10;9l67n70wldhayJayBj9rNe7lifTqva/+wv8A7x7kLljkuSzkVwhA1D0/zef+o9JjcFqDowHx0+Pe&#10;9aLddFVZCmqWEdRCVZoWDaTcMWZifoD/AMa96zvya3PS5PeLzRyKy/dO/HNj5bCxHP0INveUO02n&#10;09go8wP8A69cPUgKetjHYWOkxm2sbSSizxU0YbgA6tIuCB7Ov8SsztPObaXbW64o6/E5BoI56d2Q&#10;PC0rqrVdO7o4WRANSgqysQFKm/tFb8280e3vMH9ZeS7gWdyiNUHU0E0aKWFvPDrVZInYKTqIeKgk&#10;jdDGtABz97e8q+42xtsvM1sJkGYnWiTQSEFPFgkRdaOFahOV0LoYCLX0W35Q7a3RXUFBnNp1GRoM&#10;3iZI/tK7EGnjr4hJVRNKFlkjk1J6QWgdWjkIAZDcEIn5MfB3HZRcrufrXIwZalKeQUoakjq4RPEK&#10;h1Snib91QQ2iWMtG19VwxKe8zuRvfvlb3MSHb96I2bf5lkd4ZWZbWRkkbUsE0rVjleMK/wBNdOlw&#10;JmaIfUH9eTnx7g+xnOntoj3lnE277LFQLdRq3jxLw/xq27nGk9plg1whAsjiHX4aIbpD5X5Nki21&#10;3Nhpdv1dLLSY4bwggkO3a2rmh9Tzys7mCASK6R1b3gkHj/dWRxEtJXZmyd+bUo87teuxlfIJqapV&#10;UqKeph1SRaiiOFQFlJUXCi/9ObD3L1xs10llLDcA5UgrSjfl/wAV1Fe2/uy9uU3BGRQCOHGnyNad&#10;H3paulroIqqjqIKqnmRZIp6eWOaKRGF1ZJIyQQf6g+yZYLpbce4c7TY2jwVe+SrJI0bGwj7iOCaU&#10;qoiFZSpIzLqNlPgBIFyiE6QBIuWLkFWjRhigqNRpU5oKV8/T7OpIluQQRGax+RGWA+aj/DjrLJJH&#10;DG8s0iRRRI0kksjKkcaINTO7tYAAckk8e9qT+U58PsD8WsrH8gOzZkpexGxVXiNj7dm8dGNs0OXp&#10;vsc3lJcfIxYVVTTo1IfMGlWJ5CphjaMS4c/ef5w2zmXaD7VcksLu1kaOfcriOjRPJGdUEEbo8iui&#10;uVmebXoMsccUfiabgJl77A+3m8bTJJzdzBA1tJLGBBG51SoXUrI7dq6FINIwRrZSWdUB0dVf/Nzs&#10;zcnYu35OqOsvuJMJUVcEm6dwRRSikyzUNQtTFh8ZOSgmjjkRZJWj1q1g100xmW+ST5KbelDrPVUs&#10;0Tks8MksgicN/YbwurWvdv1XuT7wYX2tmhC/TKY3UUVgFLLxyutGWvAfCcAfnlIbiRDVTw4cKj7K&#10;/wCz1V6Ohexp5pZ6mnqamOokV6yD/LKeKtCRJGkFS9DNFIUAUkKsg/UR+kKF6T5O4JfEHycJeEO1&#10;OWqLqirExkRYwQqgRh2Fh9QPxf20/tSe8iEBZCoegFSWdQpLEFiS5UGpOCcVoRTxmYkLmpHr5kAe&#10;gPcRxqaefU7/AEAdkSCEpFWyTUizzUcskVYVg8NG50iFH8ZFgbAIGvb1WuDqjfOLqHI1v80YfIv7&#10;bKTQUfVeK3xiZ6KM1kdTVtN2DXT0iUoYmS8MFD4YhqZpJEXgPqPUz2gG22vt3tl3tSskdpb28JVI&#10;y3dbRx2kjEgipMkDknH2Y6xR5x2R7gbqk1QZLyU18tFxI0oA+YSZR50PVvHww3Qcv8dM919uuaKq&#10;zPX/AGDnep9zL5Wjlao3UmM3jTrVt6Sjig3VRNIV5CkEc+1f/Ig+Zm5d398981m8KiopqCl+P/RQ&#10;o6avp5F/3IvhMfisnV0NSLIsVRNjpqgRupLB1ZGAEgMXfexsLnmfkS02+Zan94QSD5LHbXqefr4g&#10;/Z0Lfayya03h5QxPhWpjp83lVif2p/Ppt+c/SMO6ut9mw7cpp46/Fdg7kyQNMyJHo3qa3cOcM0cS&#10;iRi1YEZWDhQNQYEspXZ0f5SbeL810I45Hlb8fkAce8EI/a2cR1Cf4Op5E0hyOqo5vjHv6WQgR1oN&#10;/oqykWsLHVIxP+vz7a635R4X7eT/AC+nsVKkaz9CCOLn688eza39tSHACHGfL/N0y0kjdM1P8RN8&#10;zV0cslJMS7oGvDKw4kV9VmI54t9fpf3VB8zO5cXuLF1wgqUfUs3Ic2sdSni9vzz7mzkjl2Xb3GoZ&#10;H+x+f+r7OvRVUEk9XGfEPqKv2Di41rYGi0xILOhVw5Fybf42HuoHqjc9PQ7/AFq3fShrLgsTbmVv&#10;+I9yZuFkJbQovn1WF/1DXo9tfCZ6OeEfV4mX/bi3597G3QvyJwuKwNBG9ZEpjp4FClzzZebi/uAd&#10;85PmupWxWpJ/1Y6UiEVJGa9UofK/4rZne+fq62kpHcSvL6liDjQy2BWx/NufZm/9mi26CP8Acgtu&#10;TxL+B9L2t7Bs3IFyVqYx6cPt/wBXn+fTi6lFAOic4v4R7spnIip6uMB9Xp0KT6hYcL/h/wAi942+&#10;V230Yr99GbKOfI2q/wBeSCD7TL7ZyOmrR5n0p/g6o4kA1f6v8HSrb4db4uFCVNgqi+g6ybc3b/ig&#10;94x8tMGuoJkqckD6ebgX54F/bje2TGhaI/y/zdMCaWvfw+XWOL4Xb0YgmGrAtwft5CLn6XuxHuBW&#10;fLnCrH/xcodVxYCY6ebHg35+nuv+te7ZEWPmBX/B/qHW/Hfh0qML8Md0xTp5IqnUTc2hZQLG4sST&#10;/sf9f2h6j5fYo1JByMQAINxK973FuAT73/rYKserQcn0H+b/AC9PeIxXVXod6L4jZ8UgjNM1/GRq&#10;8bE3P1tz/X2rKD5f4jx3OQgPoHPlPPH9A3+8+0/+tgpIrGePoPX1p00Z2BoD0GO4vhnumSWcQxyD&#10;Vq4MDnkx2IGlgP8AfW9yv9nBwR9JyNOQf7XmP+2vf/iPZj/rWlBrWMgjyp/sf5enNcxj1dB2/wAI&#10;N4S/tvBPoYc6adgeeCLliPp7wz/Lnb3jA/iEP5H+eJ+p+v4v+Pb1t7dTmQnw/wCX+r/V6dJhJN8u&#10;odR8C9xsiqIqvi5LGA/Um9uD/vf9Pz7h/wCzb4Jv+XlCBb8Si/0/B49rB7dSKwJj/l/xfV6TMMdR&#10;5PgRuOSNkaCqb+oMKhSLWJ5P+2HtDb3+WGFqcRPBHkISGRufMSWF+SbH/YfT2ZWPITxT+IymvpTG&#10;B/sev+Hplo3+FuhP6o+CWZwOfoayajIjp5L3aD1XkYtdiDa/q4Nvp9fdAHzH7Gpd2V1Z4JBMHmZg&#10;QxNiZCL88839z3yptjWMS1FMU/wdNXRKpTyOOrzesdrnam2KDFsCrwworA/ghAvP+29lR6YoSa9X&#10;ZG5f66L/AOBN/Y4uGCRinRNJ8IA9el/UG0Lm9uPr7sNwMASijBX+wn0sCTp5ubc+wZfMjTfp4Of9&#10;VPLpI9S9F6D6vd/KRc2PP+xJ+vt9LAFvSoBt/riw/B9ogNOfTquQc9N/J4uf8LH35Wj/AKE2N/qr&#10;fUWt+OPemOo1OP5dUKKxqeu9LD/fXv8A7b3kDRW+g/2K8/7x7956s/tx1ZQFFB1wIb6cc8fQ35/w&#10;98PKPVpHH9Cf9j+Pe6rUFumpE818+uehrW/w+v8Avj7wtMF/3X/r3H4+p4Htaroy1J4+nVPDc46x&#10;+J7kC3H+wI942nRhZYwp/wBpBF/9797qiZJr9v8AqHVRA68euQikP1aw/wBe/wDvHviH/wAD/vI/&#10;4j3vxI/l/q/Pq4gc567MTfQMSP8AjXP59yo5RYgKeLfSx918VCamh/b1YRPWvWF4W/rb/ifaH3/d&#10;8ROukn9pgbj/AGlj+fau2YNceIuOHSuJanPT7t5dEhBb+0Of9c/090590Ucpzcx0WXzNyBYkaz7G&#10;1pM2kDpyVKVPQg+zP/DPcyYHKQeQ6SJ42HNlIuoN/wDYH2ZU1xUHH/Vw6bqPDNfn/l6SW+MOM7tn&#10;KY03/wAoppUsBq4ZCPp7v6272/QJhISswZhCFI8nFwtrD+ntOssqDS1AP9X7fLoKXsQackda+PbX&#10;wGg3X2DU5aWiUrJVGRi1PqLa5dY5I/1x7DHd/bLVYlWOU6dJtZjYcHgEH2zcEEjOT/P7emY0CsKc&#10;ajo3vSPxNxGyaaAChgRkZCSsMYYaDfggf4eyzbhzcuVkdmZipYkEtqv/AE/21/ZZICAajpUxqM9W&#10;D7YwNNhoYYokChUC+ldIAAP09hrV0yksxAub3/4p7QnKivV4alj9vQkxSX4BP/E/7x7YJqUFrG1v&#10;9h/t/p7sW0xnFelOeHUpWNxz/Xm/1v7cKSmUAfUgW+tiT/T8eyh21H06oePXJ3P+xP8AvA9u0cIJ&#10;UAckgWHH1+vtpm7G69Sg6wk2uT7fqSnCC5AsOR/vd/ZfpBWvWxQCnUWSQkke3XzxxgAAcD8/i359&#10;sMmr4j1cGmOsIUk3F/8AW/H+x9xJ8jHpP0+hBsOSLe7JCA9Bnh14nNOuaQsf9vz/AMi9p2ryN+FB&#10;C8/1Jv8AXi3tWsRU/qY6srAfF1MjhFhc3t7T1XWykcXHBvwfauKJCwUZ6sZF4L1LRFsT9B9P9j7a&#10;Y61y/I+ptb88G3tZ4DDAHTZJbrmUW31/xvx+fbwkt1U/7SLf7b6c+0rRip+3po8T1i99ppZ/Ufqf&#10;9f8A339PfuAoOvV9Ouje3H19vNHTwMbm31/w5v8AS59pbhpQdIpT186dWUVYDrAzkf6q/wDvF/8A&#10;Ye1jQUFNIV9KgkC5AW/0JvyPaVmKimelYFBTpqqamRBqHJ/xva5IHFvahXHUyKulf8OdN/p/re0b&#10;uxJ68fTpu+8mPJI5/wACP+J9tNbGkeoADi/4sPqLWt7tF/h/2emWJAPThDIZFubfRbfW/Ivz7hwM&#10;uoqb/W1/9bn242ox1Xptfn1nYckc/wCv+f8Ab+3uGkilCk/kcXsb8/0I9pzKw4dWGa+XTfLK6Am7&#10;Hm3BPH9Df2+0+KhZB6E+l/0XP+xAHvRJpUk9WCDj0zzZKRXIBPB0m5tyDY2JP+tz7wz4pFICpa5N&#10;7KFPPAtce7aiq6wa0/l/q/1efVwuajrJDkWc6Tb6fXUTf/Yj3gbDs4CiM24F9IYkfg/T2nMpPcTx&#10;6sQT8upi5FUuCwa1+Cf94/PuRS7ccOpsx5BHpP8AvXtPcS9pYHy8utqnl1wOajPpGkc/klufpwfb&#10;v/AZkHpVubXNiLf6wt/vZ90trnXTV5deZaAnpvnycJJGsE3Nxcf7zb20V9FNFG6kML/m/wCQf6+z&#10;KByzArTHSaSNmGodZ4KmFyDe4/H09h/kMbNLICFPA+n55tz9PZyjD1/ydJI6odJ8+lBT1cSRgFv9&#10;b/evqPcNcFOw9Ssb/wBFuP8AY3Ht4uPI/wCr8un9NfLrm2RhBtdf+Sh/xNvcaXb06HUEfm5toI+v&#10;+IH+Ptfb3SOug8Rj9nTyjgKddfxCP66k/wBv9B/t/cKfb1TIhtG4P4spH+PNx7cNxpamP9X59J3k&#10;ZWx/gP8An6ypkIODrUf7Hj/ePbGuArVmI0PpB/1J/wBYfT2s8eNoqeZA6eQkqD606k/eQ2v5E/2/&#10;+29iFhMJWC37b/Tn0N/Tj2VXrKY8nq4Br0xVeVpg1tcf9OWF+D+Pa8psZUomlYm/xLKQfr+fYdlp&#10;4gNeHV4V8yemaXIU5BJdD/rEEf4D24rip9PqSQH/AAW4+nunjhRTB6eZ9BpQfn1CNdCWuHUC301a&#10;fz9Te/vnFBUJ6Cj2B4urACx/qf6+7Dwzmv8Ag6o3hgEqc/6vl1jmqImGq6fQX0sCTcW+nvPPSS2J&#10;0E3Fv99x7URy1Sh8umi5YdQYpolkHqsLj6kH83+g9sreZCQYzwf6f7D6j2uSJXoBxPXtHTiZ4ytw&#10;6kXt9bG3+9/7x7keQ2t4SP8AWS5/pf20Ldyat1tVCkN59Y9cY+kyEfkF7C5/w59ozduJ+/o5lNPe&#10;8bcsCeSLH0+6C3WhY+vSu3nVD0pMJkkilWMzBrkWF+PdVvfnXlTDPVVMdO2m7WtHexuxH0H/ABPt&#10;PpijJVfPNf5U/wBQ49CKKdXSnQmRuJEVhyCAfZA8viqmCd1ZHujkD08EX/r7Vq6BdPS2rKujgD1z&#10;9p8009/o4txyCP8AY+1NVA8j0yUFa9e98vDKhDlDdT/jb6/kW/4n3QqCnhinTiEBdHkeve8c0zIC&#10;SCPzxx/h79HC1MdNGbQKA9e9s9RkmiPAsLf05H+8H/eva6G0Vhq8+kj3QYYOeve2GqzLEW1lfx9L&#10;D/Xv7MIbEaqgV6QteNqNc9e9s8uQc8ar3/PNxb2uS2HkOi6S8R8g9e9wmqNfBN78k8/7b2pEJA1e&#10;nSZ7hj3J173wF/rckf4/T/ePeyQcUHWxNJLQCg697yIjPyBxe3+v707hDTpWqaBQ5J697krT25Ny&#10;L8/63++/x9tGTUKdOAV49e9wPCv3drf8vO/4+n8Fvb2/U+F/tP8ArJ0n0fq8fx0/6p9e9//TtMiV&#10;l9UUgjIUBWRonYg/RSqEkDi5Nvx/re9TXEUiabiIygnIZXQAeZqygV8gK1ofStBq0rzf2jKWJ4Ag&#10;+vVPdVSymqKtIacF5qmTxvDJpqF8YAUIxJ1KTaw+n098H8i6ppg87ubFh9T6QgVkH1H4v+PbcUFu&#10;7i0sdMSgVArgfiJBzmtT/qwxdhdCQuwDNU0J9Cf9WenFMmJaeNZpFiEZZAHjd5pdE8h1xyPzFwbl&#10;V4b8/X3GWMSPqWnSFeCTquQpFh9fb8peGMxy3DS1rQBfPP8ALHl0+kKtDSJinz9T5j/V5jp8++QQ&#10;QxQ6Wkj06pZi8RcK4Lo0VygFiDe17++cxvIDpB9Qt6hdlGkE2PssiaWOLQGYHJGOFSSPy60La6SP&#10;SJzivl0/4+mo6iN2f7UQy0oiqlZmIgqEp5ghEl+dVtVx/W3vG5hVf2z+LC6BedIutx9fahBeTsPH&#10;0n/TZHnmnl/k6as7a7a4E0siyEVJDrVQPMin4hj8iesVCqwVkgmiyERjkMsi0NYfuGQVLPBMBKSp&#10;JQ8D6m/+v74QEPUfQMBpUG5Zibi3qP4+vHt2aL6WEK2kNmtPQknh+Y6qlu1rO0kOmrHgvaM+g8vn&#10;/s9csrUtV4meaOoyUepmmiSrpkpoQYaTxs7R05v5dFtTkc8/W/t2kikQlwPRfQbG7C4vyP6e9293&#10;b3I8GSocd2RjGMH8+r1d7nU4FePQCStUUrU01KtAxlR5C8K+CJ4luWEkMhuZCbWI/F/fUyRiJQsh&#10;Gom6uoPBa1v959tWj3Au3LDhTI4YGM/l/wAV067zeJQDt9f8J6fUrHyFNA8+MZoVSQRtTVZjlKMX&#10;aRjGjH/Utb/jfvlErR+mAgADlidN7jn6+93ckd1Vr6tT6ZH2/Z8/8OOkjRJJc0fhU0p69N0SrQmm&#10;mCVE+usMiRaw08JWTxRxMU/2ljqH9fceUP5pGXxsVC2KsSeAPqR/T25ZtF9IFXgdXyPE+X+r9vA0&#10;Pz/L/V/h6VNWsLGkhrfvKZpJqdjHNCk1NrCAqFc/6r6k/wBffbxyTsjPp8QGtgrKw1Lwp/3v3e0u&#10;IrSEiANrbtyCMGh+ytQP+K6aln8EUBy2Pn6/5B015WopqNpoJK2IVKTL9jcPC6I4byRS258Z+h55&#10;HA5PuVq8Y4LHj0WRfrfgcfk/2fZQ8MkshMpAqc18h6n7BxPD7OtJpWMpT4eP556cKOejlgWKmSIM&#10;hWWeFKypQOG4JiMxBWEsrawbWF7cWPv04pmqEqbPrEKK3liKLqA/Df8AGvaO3+thsXsJGQxmRmGk&#10;6jQ+oHDA6p9TI3agwMjpTwVE9QNNJFVU4tHAYUrFvM8Tql6eN29QuQeBe3+t7j1KmsVriP13GoMe&#10;bDSAqn/D/Hn2r2xl2pQ1uMqfSma1P8+rjVKtJvyz1IlrKiWupmrquu0QpCBGVjl0xqq3Bd+f6n3i&#10;EgjhNKP0KbNoawvcG734JsPdpLeS7ufr2GSanPl/h6p9NHqHoD1NE0NLMtQryT1NRSmOjGUx0Uik&#10;uk0RWjVCdEd3B5vzz7iTKyuLk3UBls6uT+R+Pzx7XrpuKlPgagqceWk/Z1ULpZpR8NDT8h1OwlZT&#10;UFA8ckVO88lRVJPC9BVU8CPJMtQssUkMqgsn6zpAP+x98vJMYySXsBZSyr6SDe1wOePadbWGOdNH&#10;cQc/spX8ulEMPiJ4jUp9uf2dTZZMfMKyKSlxtCKiGKRRDV5Ly1J9MkfkWaSQXYgkAAG/194/GfHE&#10;6ExMCWmlIJEguQVYL+NNh7euqyXBjmHjJ/oSngjUGft11b86dImuIYWOoEK3bw+dM+n+r8p+CzkF&#10;EuShQLA1RGtLVw01Uf4g1O13Q0klWQkY0/qIPpPPvFZF8kzU+qJ7WlaJlta9zr/1uOfx7pKVkijg&#10;M6CVSe1Wq37PL7PXqjxxyFTaykMD5Co/P5dKGibMvkFosY+dULTITTvUUk9AkDupWIh2tLctfWhv&#10;f8ce+lFNOVaLxuVcOrK4I1Ib3DX/AAfx70XuYA0UxIBUqV8yGBFKU8wf5jpm7eZbmMm4LOQVZaHO&#10;qtFB+YIHWWoOcoCZ5zl6OIlZZlq8d42iDAaJpCnrEZ4IZRwtre5yMkBaU6i0oCuEa4Yg6gdX+8ey&#10;90mvVFow0rGSVrg+mR05JFaSosdw4BQ1pXPDzHTBLHHMIpqSspZ3iTUJ6ijeJqWR2BaKnjQ+sNyT&#10;IFLf194JZw2oILDSdWscWtdrgfUC/tbFYpEqySsTU0AArU1oB+dP2dWSFy5m8ekJpjiKAAN+3P8A&#10;xfXHGrkH8lKscJMEsVU0sVR4WjQqZVcSyWCMxU6fyD7xCzxAxyQERCzaNYNz+nUpH+H4+nu7Mlu4&#10;WWMgycK08uPn8x9vXo322MOU0y6qefClflmtf5dPi0lTNlK0SyZxJZWfQZ46SohNNPGXnaKdL86h&#10;9HsSLf7HrW1w5aRV0jSUYqx/Nhe9jfkH35UQyGIxoScGpqo/0w819afPrVvFbzKWSFdJ4kMMerfl&#10;1zno0XHxJTzzOYatpJRV4hUnUg/8CYKmEgEqoMYVjyDyR9ffTSHiTzZNNIsQKsWBIFmAsOefqfah&#10;bYAeGIbR68P0m/z+ecfl0pVwgMKqsteFG4ceP29QjXNpkoUaOYVFRDUxTVVMsbui6vKs1THJIHQe&#10;ktGpuOL/AI98WqJSVSITODcM0yrIxBH9pvyx/BHuibVE7NJeFI6CqhKqoI+XED7emppLeNUZ6K6U&#10;IUHgRkVP28ft6eRlaLH0zTUb0skjSos601dJJWMZTotF5CAIx/qT/sffBqPWpkeOzklidJQtc39X&#10;+ufrx72l/wCA/gI6kYpTPD+XDh604+XTq3MQQzSnSD5kGh+w+fz/ANnqR/GpK2Wmkp5sjHAhSnqI&#10;qiWlngpkkY2koFbUWaMg6WV1HJvf3gZZBReBiyapw/LA2QEcgf71ce7RyRPui3qnURGRQZ7s0xTh&#10;wr5DrSXkc3dAyuPQGpp8xx6VAMKVNaiUcLwoYkjlkoZ6RakyxlplmqyxXUV/WisSSbahce+6aJCC&#10;8ci3BUgaSDe1rseOePxxx79e3tw7rFcii58ycY/1cK9Imu3LO9wjKI6acca1r/k6hVsK0aTD7Goq&#10;KhUuNM1L+2RNJIiY8SSMDEocH9zlL+m+o2xtSpMbKF8jMPIGVo7G/HNrDi/5592MwtYgRUKuQVoS&#10;R54rX04DpRb7jJMqzCsdM4HxUPn6V4HpwoNwZv7qeSulnMDUjRUYaoFesN4yhLlL+UMxCqDYK314&#10;9xxFqInRoxHCXV4tQ1MLg3RfqRYHg8X9+eZUuTbEVeUAig7fMZbhUVyOrRq80jy8C1P8v+fpUpLI&#10;cE8WQiyE1RPJDImWmUw1VKVpnCwzhjZXZwoE0PIUcf45BPDOsgkSSSIMGsYVYqF+hkYcgC1/8B7Q&#10;blZXNmyaKBm493xVP4fX5DzPW5rkxaY6HHpnp12ekpqIHgyMFDXtRzJFVUlfUQrFMkZ8oShnbSzy&#10;MbSX4cf6/uMFFbrVBGoRg6uxAKKCVsFf8j8H27KtvY2qTNXW2NND3HHD049UuZ5RGqTVCy4CUy/+&#10;alRx9elHBlc7jMulLkZqmspTTSU9csCxyU2qaITCqq6nHlv23W5kiP1Om/098SswfUUVvE1g4ctd&#10;OQH5F7kDlfd4/BnQnxNJYVK8KE0JFeGDivTKePtkwrMFQn+zqO0fw+fDh+XWOetoqCOKjjjZqasX&#10;hJcVGsktRTgCMPBGyJ4yReCVmDq13PPuRUJKY3SYwmGS3LaJZGVOfQqWKj/D/bey4/TvKFtvF8WO&#10;oxhc44+dKfP+fTSkPcfURrNk1qh0j8z5/L8/l1m2vkhRaMhDBTK0/jYU4nyGO+zqJk1JHVip8kMr&#10;sLlZrg8HV/Z9s6CFp3AaTRG1iViKaAPoY7j/AG2r2fTfVxWoNV8RlFA2QTTif9XHpbNcXEaZoSeA&#10;c6q/bTj6/b0rIZvLDB9xQoYKuoqDI0WXiqmnEk9mhrIVcBgxazCIWPIAAPGRVVJn8UkUUSwm6lmS&#10;R1K8LIR9QCSRp+l/ZTcPLPGqSRmRl8lyAfOnClfz4fn0kW0N1GWlQuSykBmGkUrXQPKuKg8cdP8A&#10;Sv4aKOavmrmqcjmYYabITUCvGkqv/n6KKzDziNFSXz2QlS35HuPGzlT5FaMLdWeKPySsvOk24P8A&#10;T1G39fbl9G8axva11sK6WagBIrQjy+z+fSjcEgCEyayF4KXHh0HAEeQpwHT7jXxdVXT0802OyNKa&#10;pCss4aCiR4povL4plOlzZWtGjE/geoEDMp0oCgjcFnuZQEZrkEiTjlgb/T2ktxJIXWZiGxwGKZ8/&#10;9Xl0ikmuo4lAdkDfCAKjFOH7euOaFEtRTaaaaniigieJMfUmrkglhVI1+yhfV44JEYA6hcKGH548&#10;Ck0S6cbTuVPLRylGf6XeNRYggnnn36Vb2GYJ9cyA8O3A+VfKg9c9OrctAFMtwy0AqSMD8+udNNjq&#10;N6uWplyXiWliYxZaKCpWNItQaCuqGDCeKUoRET9Ba/19xbineUNFNFTu9pQfI4Qfq5YXLAXAtx/j&#10;7UtC9yikzGV4sq2ME1/49T8vLp+aFr2MFBpPESJQ1I4VFRT1r8+niGpNXFTTU0WCGTqaQKkSGmpH&#10;yEcDRJ4Y6aYRxwS3WWVJGa51EC3vuWGkmjkMkq08CENBLIkiaSzFkTShHFhw3BH19tJuVxt8yuqe&#10;PO2HUeZ86nyqf83Wrd7hCGlOuc9jH/CWPka8R1JxeOzNdNFS0kdUIpIWWoiiq6CujWlSCGmkrImr&#10;IpCZE8iCaAhkZfSL25Jr/MC2rFuf4Wd44+hhp3rMXFtvcKMhLSzR43IGjnkUADQwSo5YW4FgQbEQ&#10;x7opfHc9q3C7DBDLKoUjClhG2MkGujP2Z6FmzsUuk051Aqft4jNfkc9W9/yod3SUXyTiwclfVVsO&#10;f6u3TjFMsXijhqVy8G54aTyzlpGWJaWoaKPyMw8jk2AN9CXd6VNFmauDxlJIp3XUrKSf3PUBpWwC&#10;8hQF/wAf7RtKmxeFPYKeOOH8vOv5/wCx0t3653C2mHgodWACPPh8qUHp/nNNkz2nYopnk8kxZy41&#10;2mfQD6R9STfj6g3+vs2eSFFouPs/y4OPUeY6LLe0vWkE9zUls0Y09D61x5GvH06972r/APhN7UEb&#10;M+Y0SSqJ4t19G1mjzmOV4pMZuanlcKqlnu7Rhm9I/JYg+wLzOEl3naopvhZLoE086RsPMUwh/wA3&#10;Q9tXaH2+v5RxG4R+ROTAMnuUmtDmueOa5oe/nmoV2F0pUvRyVcCSdm0xLY6lrqOGeqbbjLLVPXOI&#10;EZYY6iSIPFMWK+iMuARsmskMZnqTpldzGXQ6LyHx+MahAzsxZFWxdxwQAoA9r4S+tLKPCmpJ+z50&#10;H7Kn7fWPC0qSiQDuOfL1/wBKP5lvt61jXrMlkKOjjkFXi1xzV1HjJYDWWxLSVDZUxwruKnoqCGGn&#10;q6icyxUNBIqyU3kmqpZpDpbopJo0lQXaDWJLWbQPHMJSCiFY1YckD1Wvf6kkG8m3QeKiEjWVKjIo&#10;SUIFfTiBjjx+1UBSUOMyOCfzINf8PTjW5qHItS5aZPs8tEUj0+FDknjqaYU1VPT19THNk6yj1Qor&#10;u6UepYPCymJIkJFu4YKh+yNxNGjWcYdwviChVfA0rIoAFvoRYD8W/N/cCc5SKeaNxNcLcSrg+aNp&#10;b/jQPQvsoHt7KONzkDNP9jrb3/lpIlH8E/jTBPP9xMdgGZ6iWsnr5Z/us/W1KzzVdSfI7uHvIz8l&#10;tX49ht9nWEWKNb+mm3sJNcRgEpWvT2la1Az0epXguCWiA/wbn6f4++a0E548b3/1j7aN23HpxR6j&#10;rsy0w+sif6+r33/DKn66L/4WN/8AeRb3cX1MdXoR/qHXAz035lW3+LLb3y/h1SBbQ/P9F/3u9vej&#10;enj/AJ+qNXroTUhP+dT/AA9S+8IpKhSRpfgkW0E/mx/Hvcl6SoU8SB59VYEsDTrIgpyS4dLXPII+&#10;p4/r7nQ0UpPMbW/1ub/jj2x9RI1FHHqyqzcOsM8tMili6j/W5/17/wDG/Ya9k4ieqx06iJ7eNj+m&#10;502H1/4n2a7ZIiSBmOeH+HpVFBQV8+lHt2sjLAB1IOnj6EWH59kImoMhgNxtVRROCsyNyv1AYm44&#10;/wBb2MPDSeIBjnpRCQH1efQgAq6fUWI59nJ2B8hs7t6iip45pVMa2AueDYg8W/ofYfu+X7ackuMd&#10;GPjpTv4dBxufrjb+6HaTIUcUrta+pRzY3uefr7FUfK7c0g0iapYfQaC/IH149lZ5VtFPADppWQfA&#10;MdIcfH/Y68/wmmJ/JKJ/X6cg8f7H3Gm+Um6l9XnqFHJF9XB/23/E+9tyzYlSMHy6cHhnJ6mQ9GbK&#10;jI04qn9P+0rbkW+vP+9e2ef5YblBOqqqLgEf2iLA/wCv/r+2l5WtF+EDq6si8OHTinS2yVFv4VTf&#10;7GNP+Ke2Cq+Ve5ZL2qqgjnksSLfn+z7Ujlm1IKkDP+Q9KY5lAofPqbB1Hs6nKsmKpQy/QiMX/Tp4&#10;P49p9/k3uV5Nf3FQ3J/LcA8/0592blWzPBfz6sZwM9PUewduxp41oINJ5/R/sPb5RfKLdCAAVE4+&#10;v1LAn6/4e9jlezReGfs6oZhQk9NdX1VtOsN5sbTv9LgpYXH0PHt6h+S+7qm4jqKk/wBRduSLf7T/&#10;AK3ujcvWcYBYfy6p4yjqF/of2WOf4RTD/kEe3ZPkJvWVQySVbKfyGl/6N90bl6zQ91P8PTbSheJ6&#10;xf6JNlg/8WulB/5ZRD23VXyI3nESTLVKQOf1tfnm5Kg+3k5esmjwMV6o06laDrOnU2zSf+LZSXP0&#10;9Cj/AHgH2Hu5u/N2ZGmlgklnN00gXLfX68W9nFvstlG+oDr2ta9P2K6/23iHD0mPgjZW1AqvN/8A&#10;XPsnW76nN5/IGqkhmYF76gt7km/9Bb6+zJ4o7cUU4p0ndSx7el3GqoqotrAcAEcf4exb6y3ruLai&#10;xpCamMAqRpuo44Pptf2UX+32109fLrYArjh1CyFDS18TQ1EaSo4KlWGoEEW9mfx/e+85ESNJKo6R&#10;bhpB/sfSPZYNisRUmmflXpQqr0gqnrna8shkfH0pJ/PjQ8f8he8ed3llt2qj7i2/QZ9gXCzZPD46&#10;eo0yEvITNLG7qSx5Cv8A65PsZ8vc385cuQrt2x7tc21rEKRwm4nljUUjyIpWaM00mikBTXPHqP8A&#10;dvan213u7n3DctjtHnuSDNKECSykebzRiOR2HkztUeRHXCh2Vt/DII8S9Rh4/K07UuGrqjD0Rld2&#10;aRjR4x4YSXJBZmjJNh+efbbgcpPtOo+925s3CYSsABNdjcLSUWQB+g019NEswA5J/cF/oQwAA1vv&#10;MfNHMsMlpvO73E8EtQ0eoiJx6tb1NvU8NBjdAACMk0WbJyByHy2Vk2Ta4Ld4j2OEEko+2SYyOp+a&#10;sG/pekur2/iclGIclU1eRgEqTCmyGTq6unWSNg8cginkNijAFHWzKeVI/LjWdxb2hLXeqUi4uWlH&#10;IH0vp/2PsPQbJZCPS9D0NRcBTXiOo67D2wzBhQUjH+vij5H09sT93byPGupI/wCWk3+88e3/AN02&#10;MfaPt4daN2tcY/1fZ1MGwNst6jjqS4GniNCLfX3jj7n3o5v5qkW0mwaVm4cfpDDg/wDEe9SbPZSg&#10;RHzNP2gj/LnrzTVI/wBXkfl1zXY22orlcfRg2tbxoB/Xm3+t7ONiKPIb92t1ZvLLUMFXlJNnZfEM&#10;00YY1AxeYNHjaeoMi2CCDyEkf2muQfeVns/t1pb8i2UEMQdbdruR8/78v7mQCnrSVTTjnrGPnzcZ&#10;YeaN2ZpTFEtzbPwzQ2sSkr61ZD+z59UO9ndvYrq35OfO3rin3LkNuUmQ7f6C3c0dI6wNjqfcHxn2&#10;/jcrnMY1OwkeWSpwtLFokABEBVGBNvddnTnTe5fj/mt6U+A2TjNv4qbaPTWz8HuSg3diMlmN3UO0&#10;aLcFXVy5fatAgrKF6T+JU0H3VWdNUuh4vpIBE/u3zDsG/Xa7Hat4kljIVkKwzKkbxqI3jMskaxlw&#10;3FEZjivAV6k3kGwv43G+XAj+nngCxsvE9ykVHEUAP21+XV4GPzGJ3wcRmmqKiTGSUOZnho66g+3p&#10;9NdV0keNmp6uXSsvopp3AjMhXzFZDGQikdG3X2K/0FWP8Lyn/eNPuIY7GwC06lETKRg/4f8AN09f&#10;wXaurV9vQ6uObR/j/WPuLLubsPQbmqb62GuRiODzYD299FY1xj9nXjKBw/1fy6yLids6rLDRg/4C&#10;Mf7C/sB+wE3nnI5I6papw2q4KMTcn8E/j2ZW0dpGKCg6beXUKHpWUK0MChabxKthwpUCw44A9gfh&#10;tibiocl93FDMsmvUSqOn5/TcDn2umNu6aa/7HScUBwenIzRW5Zf9a4H+8+zW7Ur99UVPFFGlSAuh&#10;QAXHAH+1eyOeG3JqKU/1f6v59PrNQdJ3IU+InualYGuCCWCm3PPJ9iAMn2LIoJFYb/j93/b2t7SP&#10;Z2ZOOnfFIyOmVYNrxEhRQqfzzEfeF6vshuB92o/ItLz/ALx739Jtwy1CflTqjXDju/z/AObrIP7t&#10;D6NQ/wCxMQ/3j30T2USSfu/6XOof72Pfkh2/5fs6TrIWwv8Al64+TbH010Jt+AYyf949xJ4+xSpL&#10;GrsPrYyX/wBhb2+I9v4Dq+phx/y9ZI5tuXGg0QJv+Yh/xPtNVDb/AEkPNaCLf8df9vwPbZt7MpQ0&#10;6sZJG7T07xNhyBoMH5/SUt/tvbjSP2FKVCtW3sL3Djn+n092jgsUjAan+o9MjUDnqJUPglYmT7Qf&#10;klzH/T/X9vC0fY7ILfegf1Xyc/1/HvzLt4alM9XMxQnOT1C+720CT5KD/W1w2/2Av75DF9kceqt/&#10;HBLKb/0tYe6KdvpQ/wCD/Z6Y+oYYJ/n1xNftn8yUP+v+2f8Aeb++f8K7IPJ+/t/08/4p7urbd8PT&#10;yXbgaa9dfxDbH/HSg/28f4/2PuFWbd7Eq0dHFX6uPVrub/W/twPYUBUjrz3DMKA9ZIsxtuBrpPSL&#10;/wAFKgH/AGI49g9uDordueqNdXTTyaz6v22fhje+n2stby1hJ0HNOkrjHGtenZd04NFua+nA/wCW&#10;iAf6w59ix1j8dctjpomaimQ6gLeEgXtbn2lvt0hZTQ+X+qnSJlVhxz0jtydn7cxlOxORpTwf93x/&#10;7zz7Nzj+nMkkEatTTABFHELfUCx59hiS+VsIwrX18umwnp0BOQ7023FUPqrqU2YjmoS9yb/n/Ae5&#10;3+h3I/8AHCXTY/WNwR/vHtNJuCr2tx/l03KQF0nj1gj70249mFfRgG//ACkx3AHB494j1JkIyQIJ&#10;QCbG6kEn/Yj6f091W+Ruk9V6kjuvbzAH7+nIP0/dQ/7zf30eo8g3LQPb/gjauP6ce/fvBB29b8UA&#10;afLrKO5sBa4r6cf9PV5/2N/fh1HVn/lHnv8A00G49+N8Rxp17t8usR7s28v1r4B/09X/AIr74t1D&#10;Xfinlt/Roz9f8OPd13BKUNK/LreOI67XurANcrX09v8AluoJ/wBhf32OoMiRxTzX/P7f092G5RA0&#10;x/PrXaMH/J1ibu7bqn1V9Lzf6zpe4/1z75r0/keD4JdV/wDjmRbn6m492/eUYNeqsyivy6xN3jtv&#10;1D+IUfAN71CA2t/W/uTH07Xg6jDIx/xQAj3VtyU4FR1VZEP/ABXUZ+9NuBf+LjR2/wColP8AWH59&#10;p3dXSeQqqKWMQSHVGVt47cWP9f6+11lucakHz/1enp0tt3Q5r07be72249YqHIUZGsX/AMoS9rix&#10;sT7rx7U+J+YydZPLHRTEsWP+bHPqNv8AH2LLbdo8VPV5Sr1NejHYXf23MtTxyRZKmuVXjyrflb/n&#10;2muv/j7uLalarrSVCtrX/dLWCgi1iL2+n19nce5ocg9FcraK06dqrceGWBya6mIKm48qc2BNrX/w&#10;9nXwO39wxUaRulQFCoACjEn0251e/NfqT2eXHoiuKtJUdAtnMttx6tnaWlLszEMZUW30N7g/4+5d&#10;TtnKyMdccwA5tp4PA/w9uR3KFQxOT/q9f9nrS9oB6hQbkw8YKxzU5C/6mVT/ALx7hf3RrnNvFIf6&#10;+m/1+ntieXSGY+fD8ur4Ix04xbtxoKATxi1/q6j68+4VVsXJSMAtO55HPiYf7xz7QLcKIyT5g9KI&#10;koKk06eId54xT6qyIAEceUe8EfW+Uke/20nHN/Gfzx+R7SSTRlaP59OUB4dSH39h4wLVsBIPP7ke&#10;oc/4n3In6+yMCgmCS5+o8Z4/3j2Vs9AQOA+fTehq46k0298TUsFSqhJJ/EiH6m1+L+2OXb1ZTMbw&#10;zA/4oeLfW1/bNFlID/6vtoOvaSDnp+jzFLKpKTREAAkhh9D/ALH3KpsfVmyiOUtxb0f0sOPbjW5U&#10;aQMdUNNRrjrDLkqVQWMqf7Fl/H+x9qSk2hkK4XSF+bfWNm5Y/wBfaaZEjALf6h14AHz6Y6jd2OpC&#10;Q9RACv8AzdVeR/rn3P8A9GGTck/bOb/U+Ekf0/PuguFAA8vLpzRUVr03N2NhVveshv8AkCUEf7ce&#10;+16fyUpuaaT/AA9Dgf7DT7q92AePVSAOJ6wHtTAIOa+nt/y1X3yPS2Qe4MEg4sf2m/P9Cfby3+kA&#10;jraqGFRnrAe28AD/AMD6e1z9Jk+l/wCntprOmK2n9f28vGo38ZtzwP6f63tXBubtVRxNPP8A4vq2&#10;iinNOp1P2jgZ9IWsp2HFyJRfn+vPtP1PXGRhNhA/H1/aJ/H+HtTJctKAPPpgajQYp9vT3S72w8wL&#10;Cqh034KyKePxce2hdg5MyWFNKOQL+E/n6fj3VmYLqPTvhtX16cv72YrSP8rhsR/x0X/ej7V+M61y&#10;8vAgkuLEDxn6f7b2kN0imvVkQhqn/V/n6YshvvCUykyVkAUE/wC7l/H+qF/YkYnq3KgXeCRTZf8A&#10;dZ/IN/x7Q3d2Hpozx/ydKGbSRT/N0g8h2vt2EuGrqbnUbedObcD8/j2pv9F2RPIjkuBe3jsR/vHt&#10;E12Qp1Dj1YTlu0jpPjt7b2tQtbCdTfUyqF/rcm/uO3UGRm/3S/0N7R/1P1P/ACP22b8AUz1qQqFo&#10;fPqWvc+3oP1V9Lx/WoT6D6fn3hHTOTjJYQPpvf8AS5v/AE9J4/2Httr8EU6TdoND1IXu3bT2X+I0&#10;4LW+kkR+v9CD/vPvMvV2SgIPgkAF72j/AKf7D2z9UD6V6vjrM3bG35xZchA1x+Joz/jb6/8AEe3e&#10;l2FkEW3gcXFjeK1vp9P9h78LgagP9X+qvXq9NNZ2PhTcmsg4H1NQij/X1X5/2HtwXriunKgwvyf9&#10;R9bn24lzQ1Hl9vVlah1eQ6YajtnB0iEtXUwAv/u9fwPxzz7UeP6qqQq3gY3sSPH/AFW9v8P8ePbc&#10;tzqBLVp/s9X1gtX7ekXk+/MBE5C5Gl1IWX/PqDcXUj6m3+t7U0PV9SALU7cWAsn+N+P99/sfaEut&#10;ft6aqK1r0l6j5D4Qkj+I0/BvcTqeL/W4t/vPucer6lk/4DyXIHBTi/5/31vbIk0vVaUH+r061rXh&#10;XqCfkXgj6WyUP+xqFK3HN7X+ntgruo6mViBA17Xb9vi/0v7WwXCr3yfy6qxAQ9PlL8j8CqqFyFMb&#10;m/NQq8j/AAHtPt0tNI5H27arn/dd+Rz7Mmv6R4BpT0PDrSHtGenSP5J7dQrqylJf6MoqB+oixFyf&#10;cun6XmUjVAw5FisR5AHNuPaVtyYCi1/1U6cCh8ny/wBXr16f5HbeZWZclSvb6/5SpHJ44v7cP9B7&#10;TWP27m/DXiNrnn8fj8+3bbeJouP2jPVagEgdJ2t+TeAh4GRpgEFj++otp4te/ubD0GWUXpv9gYT9&#10;P9h9Pal99kKFaH/V/q+fVTWvSWn+Wm36eYE5amAU6f8AgZECeTzb3Hk+PyiTV9qeCf8AdPAvzyfd&#10;03e4KAAeQ8+rg+R65D5iba0uP4tTE8i33aHi/wCT7c6PpF6dtK0zKt73MXPHH+829vT3puY6vxGP&#10;l/qHXtQPHpMVnzB28jcZKEq3Jb7uK972P5HtRxdM/RhANX9fEbf63p/4p7JXuZASrCg6bJB6bJPl&#10;/gChK5SEmwtesjA5P0Pq9yD076bNCQ9vqI7j/Yn/AI17sskrCsYGmv2darXzx0zt8yttxSWmydOG&#10;tcE1i8C9gCPr9f8AD3gXpcF7mFvUT9IzquPpx7U+LOF8sU6t5VBHWJ/mptoJxkYPz9axCP8AeD/T&#10;3JbpIFb+JyByDo+vNrW/1/dPqZ/lU9VrileoK/NvbKy6Rk6UC1/+BC/9Hf776e2afohnYkRGx/pF&#10;z+q/4HszhvmNPX/Y6d1BRxHTgnzg2vFCWfI0wCnlvu4mHJAHF7/n6e4zdDyXGmmJ4+oQLz/rEe1q&#10;XYp3mh/1fPqyuhHHrA3zp2uT6MrRgf7VOG5/11HvjL0I0iaRTi5DAgx/1Fvrb2xJd0Qhsj9p6qWH&#10;kep1D86dqipitlae5ZbXqY1HHLXv/sfZeO1fiMM5RzkUZYyK6/oXmwJ+hU+yCbc6VQcfsPR7t06C&#10;np0cjqr5d7K3KsNPVZOkQvpUMJ0cAkL9SD/j7rj3v8Dct93M1PQyBWckaacXso+v9PbCbpU6fLh0&#10;JA8TISOjY47f21MpCk1LmaJldQwHmQHn+oJ9hLVfBbciA2opr/XiIgj8Wsv+t7VR7gmsPXHSd1jr&#10;g9PS7gwzcLkqRv8AWmQ/8T7D3PfDHdVArlaCXgXv45Lf72fZnb3QLDz6TNo4g9S4sjQz8xVcD/8A&#10;BZEP+9H2CGY+Lu76V3U46Y2JHCPbjn6n6exDbliA3l0klqwp1KWRG/S6n/WYewb3R0dn8Mkjz0dT&#10;CEDG7Qlb2+v1A9m9vIpGluiyUnR8uufstGexc2MqHhlVlZGIIYf0/Ps1h0kVHDopnZq9e9pa7NYk&#10;/m3+tf8APHteNCnHTaFScde9yY4z+bf1/wBh7ZllxRetlvIde9ywvPNv+Ivf2krQdLbZdK0697mo&#10;QLX/ANTb21QkdLFGK9e99tOoBAN/p9OffhGet5697Z/uF+6/P/Fz/oP+dNb+vtZ4TeF/tP8ArJ9n&#10;SOv6vH8f/WP7Ove//9S1dXjYKTJKwDKWDNIwBtcgKb8m9+PZHKkiao1RAdJyECn9oAx9tfn0NRbw&#10;Oqsq6Dg9uPyzXHVRCxTtLHUOlQr/AHMgpgtdTzQ1MdvGjyySlgAuhgCoB+gvYm/TOslRIgCmJhHw&#10;Lpp0ovCiwsfyR/W/tOoeGziZvjGvJqSasaVIPkDQegp1u4ghcpKygsmATXz9c/8AFdPYp4tFRM0l&#10;YlUhgEEcQpZYGWUt5y5k1M1iPSUIH+39xZoYmR5dMiAWIAlXTa5BsCDzz7V2N1dxEQgo4+xtX7a/&#10;IeXXn8SOMC2ZXPpQ8PXj9nU6SWlWaGmSSpWolSWOpeakXxgt42Qah+lbDkn82H59xUprxJN55btf&#10;SusMCVktpNrWPtTc7hLHO1t4SsMcAa5UH1pivpX/AA9NvcyRxKGiMjk0ITyqaZrXyoT07w/ZVDrT&#10;tSUNGqK8prKqD7UeNIZ4mlpxKshdCw0lixsfoQLKOU8hMgjF1uLOdABP4sVPF/8AWHusStbRfVCr&#10;NT7Rwr9v8/tz16N545ipTUCPLj5fbjrjh6GnyRljqDj3ihqTNRoMk0ZXxy2tDUo36WvdgQfxpIH1&#10;yIVjRViaNtPLtLGRwr6+CpH+PtOsrXV6HvFZdRAAXgDQDNQeJ6qlI7ku0cmpiK1K0GAPIenz6kZj&#10;F1EdHXyRU7XggnqPHHnaKuqJQ1LIGChrPpCxgAWBtxf6H25wTxyAnUhJHKkn6C1mAH++5933Gwub&#10;SYLoYLXDD/B5f4c04V6pe3K+OsQjdVrUPjSeI08PnX8ugHSupJ6MFBVB4IGdaZ8f559bBwSJGDgA&#10;D+rH/Y+4lVAZD5Iy/LKbXuo02U2B/HHs122+W3JguFFaHPnkV/b/AJOjRGioS4xTH7Ps9f5dSkjk&#10;ngjYVFN44Q0aCanakmW5dPU0IHlI1n6EW+hBsb8TMo/Vr+o0aFt6iDwbjkf1/wAf6e7LbNIW8EjI&#10;OrVkUxwpTPCnHHrnovj0rIZGcISPxcDnh5fPz8uuQhaJqZ5YKanKliy/fyJVO6zhVl0/0bkj6f4m&#10;9vfQlKnSIogdPPpNzf6c/wBbf4e9JYx6fFLkCuKEAen7PL16ubmShkmK6T5qDT08yfL/AFDqbX13&#10;3UksLTV5MMiTB2LTtFHGg8uiONvV9QVIaw/IP09+j/bUACykHTc/Usb8E2/Fzz7tIkTPTUNYOQOF&#10;PszwNBT/AIvprwIZ5vGjl1CnAU/b59RKp8hkpZpCHfHr4T5JKRZJGWCMm8jix5cA3W3Nv9j5ldAh&#10;iIs2vSS5sG/2lT9efxb6+0QntllPjDzFR6/b+XHPr86Oo7trNBWn+AdKWKkmykFXDUCVlhgEcjLj&#10;4xI9IziNfNMOEItpS4IK2uLn3jvI2vyPMWF7hWjKC90P1X/eL+9GQLKBHEio3AjVU+YrViPOvDj5&#10;np1EZlrJQH5f6j08tjsfFSQS01Ss0kaKxhrYWimiktFOyoKfSyre6h78j/Hn3jDCINeoQMTqWIr6&#10;734/SQORz/xT28YpJ28GKBiMd44UIycg1oePD8+k8ulli0k6g2f96/zddGamY0ldUJFZEeGYmpcw&#10;kU49KMz+pSQLXv8A7wPeINreUlvVoDEGMWJP1HA9uSxy2saQuMMaVzXAx/q/l0sbgW9P9X7OpUK0&#10;lWtLU0wI+1q5IF8GS1gKjAhpBK3+uOCB/gOfedDE5WSZ6dSg1aGRkJKm9robnUB/h7L5lmjpa28U&#10;hVsa61Hd5/DTFfU8M+XRUjSeIXb4Fz+QyeOOpkYqYoq6spqqrkaWcRyU1NV01RO6R2uBDKzCILbU&#10;rkWLcf62BwzMXVYygbUbM3I+oBt+D/Q8/wCPtfbKlvEYZ6h2FBw+w0Hy9fIeXS4vHJGJVYhafLrH&#10;PUrUPAYqmsWQRxIaf7VRBBJGulajySAMZv8AVW9H9PeCWQH1J6VYEDQeRYWIAP8AvHu9qjJJ4UwP&#10;aRn7TWpx5f5OksN0JHZJIdUa+flSlST9ma/Z07RUPkiMryU9VVIheenyaBYqyPSYlCyCwVxcllA5&#10;FuBcn37zPHDaSqqfG/HhLK8QaxHKkfkf4+2biytbq4DwW0auDUyqD4lPt1FTnPw8c/Lpx5YIl1RI&#10;qqfMA5/n5cfLpS4Wtr4nqKanloKvwJD9vST+enhmRZFlvHYB4jGVsAGBI5+nHtshpYUd5Yolg8ra&#10;2CIyRghba9LFrXtc+zJ5RBGIA7SHhVtJc1PCoVfhrQYGBmpz0iup78Qq1q3H4RRa1rw4VrX59KrM&#10;br3Juanpo8vWUlVFhqJIKWl+/wDubQRSajSLKNMsnqvpDsSG9IIAA9zUlKl0MoI5PHCm3+08/wC8&#10;+03hgtqEYqfNh/Ly/wAv+DpNZtcLMZNygAqAKsDUmv20/l0j66hVqfGVTU1fAEGkU9NMrzBnlF5k&#10;qJWBB5/Qi6h+SffknUElLXI0n1C2prWIB+tvwLe6T2ZloZRRR5DGB5V4ivnQj5HHS+aWKMsFJQEd&#10;unyNPnXzz6dTlaoooRT+euUlzVJPUY6SerWNFZZbJGBHp0kqzztYWvoP1PGQVDsrMzIB9TGkZ1Am&#10;wFlH0uPe4UtLcFYo1LNSmos3DjSrEDBz+Xp0kF2mkxSHx2bKiSlAB8XwhfUca8PLrKmZo54Wp3qZ&#10;K6Gm8mmmqpXxbwuIkkMtRVhVMrMSdI1MfTY/45BoVbNPT6ylgjxFmVzwFWzfX/YH/W9oXWZ5meO2&#10;kESmutTRSOJLDRw9QCPt6rBcR3LHwY2SJfNKAMPPVUGo8jSmPTj09wOJaKN462smnmn0CkXJQQtH&#10;F9A0Uxa6AX/UQbfW39cEz8KZCQBcNb6qwPpJv/vI/HtZah5AfBUUFPXNeHn8ujO0ijUl0QKDShHn&#10;x41rw+Xr1xp8RS0VTPFTzTVNZWlqyjWYU0kUsAGmthiamC2YEr+41w4swHvlGsgAeNmCS/VjIA6a&#10;7rqj/wARwQbccce3JZYJdUVwoLxDA8mK5AYE1KngQCKiuRx6tK9vbF5JoketSCQTwHn3DqBV09PT&#10;yQI6Uwf7qQrDHjTWRfbkx6zJURKAQus3Q3N/z7zLIpHjlmmlYlhGH9V7csGZQBqPH+v7LJ4riKT6&#10;i3REUAF6A0zwpUnh/qr5WmvoYA0MDspkCkL26Rx4ArUcR5/b08wx4yshmgShipUMkbRSQ1qQy0xa&#10;UIrCkkQGOEHkkB7X5PIvHlp5FMZLU7BTqMZLBgD/AGL3F/6/U+3LXcLe4Vv0WVjXvUgZp8RwcA+W&#10;OHRbawWni63lEc5ILaaAk1xXyzwwB/ne2gkoGqYY8xm0iq/tYVE0Aq6UEVNtFOr3VWk/QXMY9JvY&#10;fX3jVzHZkjVdAB9JZgD+CeeR/j+PaiSBZolRmYk19P5Y/b+2vSy53G2ikWG4YtWtK+fCtf5dcPuC&#10;2QrIqipiETywRCKqp1iNZEwbUryE/szL/YgNy/J/Hvpa2uqAyNVVKRBjGYVjjaIKwvo/QWsfrf8A&#10;A/p7Zew2nbUFwLSOWXjrcyFtXk2JFWuK0009Qc9KS0YRWUAK3+DpRfw6CpqIqSmmpIYpaZ5oZcdk&#10;oMc8yxyeKWSRar9s6UvCVDg6j9CQPeBi6yO9kRiQhAjZVYLflyvAP+2/2H5at2EkARRXJJY/F3U4&#10;H0HlWv29IJrhZJ1MGFStfnWlP8B6UNZR0SLS001TkaulgpYvDT01fTz08EodgFSCpYSSgn/OFSbc&#10;aQwJt3LYiBwFjVinnamLIWUNY60e+r/Hi1vdrZnbxlc+KV1eF4p1BWpVdGnSQa0px/Pp9500O6dj&#10;GpXUKgmmNPDieHXCNEpalaeBZ4p2p3100lHCsk61YYVHkqrypCvhvokDK1+QoPvA5KoRCoYagVMi&#10;yFkCEkfuqbEXJ4t7WWhSdj9USWT8OAp1fkTwGKHzz07aC8dHNwdQIoAaac/sIOMEEfP5d11M0NXH&#10;PLNBSR1UMvmkw9XQyiqtFHFP4cVUGNkmJKs7PZXIuosD7kU4UJIWKK0lghuWUOx5Wxsfzwx49pLy&#10;G1M0fhqQv4vyFMfs/wCL6SNb2lvpWZAxIxWv+z/h/b1BrMtuJo0ijmrcmcRGZ4o5IY6Orlx6LqSp&#10;eSDWlgqqXijYsPp/j7xyshLo6KlvT6SxOpSb6QxIH4+gP+w9pmjdZg1qTQA1qcGtKVwOFMZ/b0l0&#10;7p4gFu9I/wCH8NMYPnj7elftwV7YmmnqqibISVNZBU08k+PpCKGkmREMQmUCQhh9WJGnT/ibRWhF&#10;10ExsygFytywA9JYf0/x9qi0xDNOSTXHy+QGaf5OjOG2EEUkl4S7NUgGlEJNaL8hwHHHmenimzOM&#10;SMUogoq6jieVpqOCpmjijnlcPUyx1UhKySXvpBkjF+bi3vGUhnLLIKd2jAWMMj2Q/wBojm+knk39&#10;o/HNohdZGXVStPPj8vIcOqvcOkBki4KQDx4Gvz44x0tUbOJLjZMdR5B6OoaebIEVlIZihWPwBix0&#10;iaNOCIfQwvyx598Fga+qKNPSniMUbhbsV02Luf8AbMRf3aY2wj8eeQ92asa/tAA/l0nNxbIJIJe7&#10;xSfiNeJrgU8updPm6xqgYaWKsDrkBUxVxwUszNEkvltRinv6Yx9Yi+i/KgHn31F4XiWZlrKeVA4I&#10;azqSrFdIitf02/17G/8AreS5uIpDDCUmjelCAdS/mTTJODTy/a9K8MM4tgHkoBoFRQVy3lwOPTh5&#10;9Zs/iJjUSY+Y4WZjPGrBq/7KCaCqijlaq/iCxDl0EeuJnRA11uLc4VvMFkRkch3kd3Row/qsTrXk&#10;MCp/HPuk8wsUKvl2+EH58AfXHTt0s0QQsoVjTFPOgwa4Pp0+UlAtTWtQmkr6DHx0GOoDDhquirjA&#10;y0wkL01HMdLQSGeOMkyakPGkWt7xvXO7RrCPJMDpRkYMFNgG0RNYngC97/4f090t9scxG7uFor5q&#10;pNTxJrk+tceR6bhsraR9UkQBbiRqFf8AjVP2AdPlRRY6klqMfNWfaUlKDLPR7go1iVg8oFNFPkKa&#10;6LrcyhbBQtgGYAlhzMksUMwY2dgLySqJYoiQdLMP6DURb68f19oZoIJZlAUsla6QcvX1IFfmaU4+&#10;nSiWGKMqI+wDjTzp61qf+L6dMXKKmvoZKWSjh+1ijSIU0v8ADsnppWhjqYaHyftCR/CriRyyHV+R&#10;7R29trrvvrztjbUsuPyEuW6z3fTU1KKdG+6qafETV0FL4XbTYyQqQSQdQB/w9xv7vNZ7TyxDeC1d&#10;EW6hLsGNVWpUfEDTLAHBxUY49L7bRb0lQsaEHNP4gP8AAT/sdHh+D+7cztv5H9Iv/v46OL++lNRT&#10;R5uWlfHyU245IcJW5Fq3HpGXmakq5BGq6otMhvcaj7+d72huWOo3Zl46PAY6CSKuqkvIJS+sMY39&#10;IdeRa9n5v/S49jLlrb5DYpcPO6BgDRSBSuaVIJ+WKV6Fe4cw3hKi3gjkZgCAwPmPtGQD/qr1tqew&#10;611lQwepFBoCkhYxAkkan8sF5A5513A/tC3PsRUt4wRGZGb56jU/tz+VOmUk3GX9a+MOmhoBlhj0&#10;rgfbX5imeve9of8A4Tk1AgxHzIj/AHppZsn0KKaONGaNmip91pUSSShkUKqkFVPoB/T9LELb3B9T&#10;v20iVxFEUutbNUFaeFpAwwBYtQliD6VbBFlvX+oe40yrXcBzUEdlMelfMDAOB5gUbfzyKeoPUHVm&#10;QpokmlosvvFDC0lGXljmhxVRJHFRtHNWTkiC7R4+F5SoZG8cbtNHsohHdI/W0hJQywsqOU8q6GiY&#10;AaLDWGtpP6STxx7EkzRxxrEUZcdj47hjIP2/zx0CpZLPwxHnUetXmKophmM7VRrjUKNkSZKJ8jja&#10;X7rCzyy0WRC1MqZISsKKWl8qVcap541jEkkjSDEahAI9KKC0qawsTsWTyiGQCyhhfUhFkS/4FrA7&#10;WxaZDOXYPEpYZHFVJFcZBIFSCP8AMXx2szTdp9SD50AJ/wAnTkwqqTIVGMmMc+HroamjvPXxU/2s&#10;tbTmtp6iJHqzTCanSDJRlJ6zIaTZ5JGnLSKEu99hvld0VuQFMH+4pMJdyjMWaLBU0RLA2/1IP+tb&#10;/X94q80TtJzHuWpjX6u7qB/z0SDGD6dDSCT/ABeLWc6FJ/2ygn18zjrZt+Efb2J2x8S+g8Sk8UMV&#10;N15iJYIfJCyxQ12vILErwHSwQysupPTxwTzZOr1mxAJpyLcEeMWvb8fXj2HdZroQ19OP8+HTmsVw&#10;f9X7OjQv39jLFzVx2JudMy355FgvI9516yQ/WnN/8FW4/wBjb3utwDXH+r8+r1PUGX5CYdVua9QD&#10;x/nSfr/hf3nXrIkWFMQf7JKixH+NwD9Pz72A9QWOPOn+r16oZFGD1Bk+ROJUMVrlNv6ufpf6/q/p&#10;76k6slZDenP4IsgH1/1x7eR1Tgf2/wCqnWvEQcP9X8uoyfI/DvIo+/XkhSPIRe/0sCfaWq+tKlJH&#10;tBcXv+i9rnke1g0y8fIeX/Ff6vz6uGjJAznpb43vzDSQo/3sV2NvXJYf69wR/vPvyddTDSTTvzzx&#10;Gbf77/Y+06o2ssvlj/Vjp1XVcHqXU96YPRoOQphfkf5QguP8Lsf6fj2153q2evp3j+0JUoV/zfJu&#10;fyD9fp7WW2lHBLGufs/wdORzIpwa/b1Kwvf+GpZgWr6cFWUkGUcfi5IP/Eey+Zr42z107uKHlnuG&#10;8Qv9eOSv0/PsSR36xqCx/wBXn0oMkampND0MeO+RW1XiXXkKa4TU37yAfj+p9t0PxmqhwKQ8E/RS&#10;BxxewH/E+3Te+bHHTfjxeef9X29SpPkds5eBkae9r/51P9jxf2v9vfFqWqdFlpDzcDhiPp/rey28&#10;3XwF1If2062LiNR2/wCrh0hc78s9nY1GIyFO2m3AlS9yRbgn8+1jkviWqUzMtJbgc6Ofr/iOf9ce&#10;y2LfGd9INT/q/Z0/HdQ6xQ/6qdI/HfNTZtRUmN62EAOFN5FtzwBe/wDW3sHsn8WqsSuEpW+pAJUj&#10;8k/Rh7NotzQoGc9KvqIaV6GHH/JfZdWila6E+kH/ADin8X/B9pqT4vVRYr9tKSP6IT+fwAOfZqL8&#10;aAcAdeNygFRj/V9vTovyK2W3/Lxpf9jNGoB/oWPvyfF2sH/KNKOfzGQT/tx72u4VwtKf6vn00bpS&#10;ePXUnyL2UnByVIDa4tNG4/pyR7c6f4wza1vSMef1EMT/AK1wBb3b6skGvVfqIjx/1fz6aqr5MbLh&#10;Qv8AxKn+jGwlQ/Qf4exg2d8WIpSGkpLeoAsVJH0AJJP09k247lIjCMUoRX/D0095GhHQQ7x+aOzs&#10;HTyyx5CBmRXsBLH9ENvyfZhKD4oYj7UXpEufp6Lcf4G3sOfvW7Euf9X25/1HpDNfUah6Khn/AOZT&#10;tyiqmjSviAutv3VH5Nx9R/T6+0Pun4rUKI/ipVtY2CpYkj/YHj2Z2u5Tuf8AV/n/ANX7Otw3iyY/&#10;b0JWw/5gm1s8YhLkIrsVBLSIwAcc2sfx+PYJ13xYKu2qjsBa5EQBta/JA9mce7FjRD69LxdRE4/1&#10;fy6MlQ/LbZ00SyNkaax4/wA8tv8AE31c+2R/ivqYH7K9jflVJuf63Ht87k2nS+a/L/i+ri4i9enU&#10;fKrZpFxkqYf1/dU8/wC39ulF8XdLgfalv8TABa9vyouP9v7SPfuBXp76uKladRKn5YbORWIyFKdP&#10;NhOhP0vawJ9jPtD4u02tBNTAfQEaOSOOf9j7KbrcpwCR/qx/q8+qSXsYFR0BG/8A51bXwcMngroi&#10;QrEHyoApVjx9fY+0HxewUUYD0kTWvy0K8G4HPH1v9faAbrdSCoND8v8AV/qHRdPuYXtHRI90/wAz&#10;+ioKx0jryVHBTz8Xv+TqH19y6v4y4AIf8lT6AALEijg/0t+Be/8AT2pt9wugD9tc1P8Aq/y9JRuS&#10;qMnz6SVH/NLpqisRPvwovp0mVbXubkhmJ/3m3sIt0fGTHgsI6ZWLMSAE+g44Fx9f9b2ZW243BzXh&#10;0rXcErno1vXv8wrA5tEaatjFxHa8ycAmxaxPNv8AD2FT/GWMsbUII/BaM3P+2HtVJfz6vip1c30T&#10;Gp/w9GGpfmptGWFW/iMLH6HTIhsbD0mxPtxpfjPCtmFECUHk9Ub2/bOs8IpJHFiBza/ts37lwshw&#10;ajBA+IEcTUA5qCQRUDB68t5E0iAn8Xr/ABdprX5MSPnQ8AR02V/zY21EkgiyELMNGkFkYgmVQCUL&#10;xg2J5Gof0uOSFnV5/a+z9k7XXC1ke4MVtzL7/wATUPhUfJSCbAbXrd65XHRw0msvKq0ckaRxqxZg&#10;qLqLWOaH3fdu3BuVpI7lCszmaQxtmgMaTR0+TCMkjJJJAp1hB9433BtuW96a6SMTo30gBWoBKS+C&#10;+rJqQXGRSnp1UH2r01uv5DfPz5LYbMNVdb1XYHx1+Ju6sHV5immoHq2yPcOT6YoNxtDxNdRkAnLR&#10;sqhWKqwjZKvt2fzcfhT1T2ZvPrPtfrfu7C1u064Y6LcuL2bhMrj85UrS/cmV8VW5OkqKalPkh+zq&#10;V85kp2VzFEV0Pjt7q8gc+zc2Sbpypbw3cFxO7XMVxdeBPBrOp5LVxDNHdLKw1CN3sgaA6mpiZ+Qv&#10;c/dn5Y24bxYtJC0IKzxSIzFTTTqicRoTpyxjlYlvwKOrsdk/HbvrF9Z4XH1Xbe2oN1Y3Hy0tNj4c&#10;HlKrCSUtHKabBQZHNx1MUpn+2CyVsyUL6ah5lj8qaZDdJ1hsbqbuHYGzez+vazH7h2ZvnAY3ce3s&#10;vTQKsdXjsjTipg8kUypJHIA2mSKRFZWBBAI9w9PHu1pLJb30csEiEgpIAHHClQpdPzR3X0Y9TXb7&#10;tFdRCa2JKsKgkUOfUamoflU9VOd3/O3sroDsvdHU/Yvhx+7NpVkVJkhR11VUY+qWppkraHIYqqqE&#10;iklpaiCSOaCSWCJ2VgWjX6e1vWfHnbjQMFooCbkC0SHUCDa3+PtOLq8DVqeH8/8AV/sdP/XMGzw/&#10;PpA4L+aPVVFYiS5ByhkCD/KG+n1F72/p/X2C25vjZiHZvHRx6dZAXwqDf83Nrc+zCG9uvM/8V1Zb&#10;5ad/Hj0dHrv+YfjMpSxvU5KO/iDaxP6dR40m7f70faQovjNjVl9dFGbH8RIPyP8AD3eTcLqmOtm+&#10;SnZ0LOS+eODSn1pkIl/FxUL/AEuPo3sZNu/Hbb9MiNNSISGB/wA2o4H9FI/3n2WNe7jNJpWlPz4/&#10;tx0y24AGh6Kv2Z/MbpMZHMabKesI59FQlgAwB03Nza/9fYlw9GbTSNdVJTk8j/NRn83Fibe2x+82&#10;agJ9fP8AzHpj94AnJ6KHlf5pWQildYqudgJLf8DADbSeQSw95v8AQhtQkMKOL6W4hhIP+3v7uP3m&#10;q6NQ/n/m6akv0+Et0wv/ADTMsWJ+8ql+nAq1YfT+uv3nTpPaIA/yOn5te0SXP9bEX9s+FuYJ7jX8&#10;/wDY6qu4ofPPWGX+abmXtprZdN+CaoG/1FrlveKp6T2m0R0UdOb/APNpCSB9TYf096CbnrI1H9v+&#10;rj/qPWzuA416esH/ADP8rNNEtRXVIB1WZJ2seT9QHtx/X2gMj0HtyZy60MQ9XFoUtp+hKjT7sZNx&#10;jfQWrT/D6HP+r/ApTcwDxr0aXa38xyOqx8Ms2U0PIn9upvb6m92b/Djn27YrofbVOFd6OOxIHMKW&#10;AI+twvu6TbnIdFeH7f8ADw/4rz6s25BloekL2B/MlekilNNlX1aXIAqgFut0FueLjn2q4Ol9qFQo&#10;pYSRckGFPp/quB/vZ/Pt90v1Op+B+fn6f8V0jfcADqqei2Vn80DPiVlir6lWHJC1BksoJBJGsf7f&#10;3NXpnaiINVNCGIPCqunk8cW/xF/adv3g0lIx2/Yf8NR1Q7jU06hD+Z3uB1JbJziQBiQapR9L2JDF&#10;iOLfn3yi6d2gCb08JFvoY0Avf/agPdZ4NzKgUoa+X2fKvVTuPoadY0/mf7hJLfxWRhptY1rKL3vc&#10;EMP9b3KHTu0rXFLFp/2lFtYfW1vaMpuinT5/n1r94n165n+ZnnJFMjV0pJBJYTl/pxfXq59xW6f2&#10;kpAFLEWDA/oU/i/0JPtao3VgTgCn+r068dwoK1rXrw/mY522k5aoOriyVLNYEXNwdP8AtwfblRdc&#10;4ChcNHSU4UWIIiHBA/1vr739HdyLR2NftH+zjpv6wsKVx/q9OkjuT+YVn8jEdFdMwK2u88pb/VWN&#10;pP8AiPp/j7VEW28HGgX7WLji5S3H+wF/r7SnZ7wmuo9aN4gFanoIqz5w52ol1CvkAL3JEp4HN7Es&#10;T/re8U+3MIdVoEW6m40WH6bWN/6+7x7ReYzXIp+3pG+4K+AeslL83M0jEfxGbTwSWmP+x+jD2zzb&#10;ZxDCy08f5+qi3+FrD2YQ7PdA1c4+VOmBeEHj0/xfN7LOqn+JSMT+TM1hcDi4Yf7f3GbbOJGlDTxh&#10;2OkjQfyfqoBA9ujY7piZFPaM8R5Dzx/q8unFu9RNScdOUfziyagRSZCQE+kATkct9LjV9PeUbVxg&#10;Hpp4/wDW0Lf/AHn/AIr7b/dk34j/AD/2Oti7pxr14fNjLu7Bax3+psZb2F/rcN/xPvx2ziQAr06a&#10;h+CoFyeR9B/T+nuh2e7JLIcf6v8AL1v60g4PUqL5rZEC0lW4YXuBOB/jwpb+n5v74vt7EoP8wl/6&#10;lF54+gB9vQbHdsaV/wBXz6o14KjOeoFd82cmtitayg35E4J/H0s/+9j3ibBYoOT9tGPp+ACOOeNP&#10;+9+18ew3IjAOaf5/t6bN0BXPSan+ambkZgMvLGpt6RU6T+mxB/1/fYweLP6YUJ/2pQf9sEX3f9x3&#10;AzIAPs/2SeqrdA9Q2+Zmd+keXkY/m9Tew/wAI9+k2/jZQBJBERf/AFBv/j9R/vfvQ2Z1BCY/Mf6v&#10;8PVxeaKtU9c6b5o7jp5vJ/E5T9Aw87WZeL2Fz+P8PaUymwdu1YYyUcTDm4sCTfkm9/b0OzX1e0n5&#10;f6qf8V1Q7piin+XQ2bX/AJiG4cWIR/E5F9SAhXl+gAFgXsP8Pp7QlX1Ft55GlSlhX8i0Y4sOfx/x&#10;Ps2ht72IeGa1/wBX+r/Y6YbcCRSlehyxn8xvKVNPaTKzEBS3EnBHJJ/UOPx7xHrHEpHxBENPAvGg&#10;/wACfamK0uden19M/wCT9vTAuEJqaj/V9nWeb5+1NQVdsjMDduTIADf/AFQ1X/HHtnqOt8awP+Tp&#10;yP8AUC/9LHj2dJt9wpFCcH/Z60btK4Bx606n4755yPq1ZCU/68gF15BFw39fcJesscDcQJx+NAAP&#10;+BsPalrO4ddLf4a/s62t6PMf4OnQ/O5v7NfKD/y2/wB79XufH1zi7XMCAA+r9q5H+sfaJtpn1aQC&#10;SeGR/m/1evVvrqAE1/l021fz2qkUkZFgBf8ATUC/pJuCmq/+vb25w7Cw0YIEKn6fVLn/AG6j2xLs&#10;18aFh/g+XzHTg3EDNOk1N88a6d3tkJiptz5W/qSLWY/T/H3HyHX2HkiuIYwbG10AFxx+R7S/ua+L&#10;laV/1Y69+8dQoB0rtrfPCdKgGfIzEenhpTa4bn+1f/W9hrkOqqFpH0woVa/0Rbi9vrwR/rW9rE2S&#10;4NDShH+r/i+mmvVWmf29Gawfz3xxp41lrUZwqg66gpc2NrLq59tMHUtMkoPiXTcFbxgf43vb2v8A&#10;3U+nIIb5dMG8RmpXJ6e63524/wATeOrgIa4BFQxPKn6BX9iJg+vaCmCa4k50WBVb+n/go/x/335L&#10;bnY5pj2g4r/k9fsz/qpfxgPM/l/s9AFvX50lWqRBXEfUjTIwPN1sdTW/HB9r6DZuJCqTDHc2/sjm&#10;xsPZHJy/dK5Hl/g6cF4AAM/6vs6Beq+cVcyjRXS3NwxMzqSLnmwb/b3Htyj2phk+tNHxYA6L34t+&#10;LW9sHl+9Pn/Mf5um3ugaCpH7Ok9UfNvKX9NdNYk/8pBsBfi3qHuQ22cO1iYYha30Qg2/2I91Tl67&#10;SoFT+Y63HdtHwBPTW3zWyvJ++kvfi9QWAJP4uf8AifbVXbQw8qsPBGb35K/S31t/vv8AjayHYL0H&#10;Vwp/q/1eX+R1r7WKNUdKLDfN3IRyxB6+UC9yfOeCCP8Aav8AY/T2kanr3Dyub08d+b/t/n8fUfn2&#10;vXZL9Rq/1cemVuCGFa06FrG/PGWKNEbIyt6gpDT2tZQOSGH/ABPuLH1lhzIr+CNfrx4wurj+tj/v&#10;B96k2vcApQrWv8v8H+DpSt9oBFP9X8und/nuojY/xE3W1rVJb6n8gP7VeO2Jh6exMEZP0HpX6/gC&#10;w9oG2O7Y5H29XW/Ukf7PQX7s+d9dOpEGSltqa15mH5sBcP8A6/tW0+2cKiWECi1vpGPqCfy1v9t7&#10;TS7DeCnn/q+Verm8VuJHQJ1vzUzVRPKWyDkEjhp2+hFyOXH+x49zVwOIFgIUJFgP2xe/4H0t/vPt&#10;r9wXdMjHn/qrX+X5deN4nr+zpof5jZdmJ++YEHg+RyBzx9H98nw+MW1oY/z/ALrBtb6Wt/xPtyHl&#10;qdySQfL5f5Oqm9jpQH9vTXU/MXNEgrkn9Wq/7rkfgAgCQ/7z76/hOMJF4U5AU2jN+OOfbj8sT0JA&#10;+fl/q/1cD00b1Rkf5eo8HzGzqOC2TlI1fTyHgX4tdv8Aff4e40m38Wb6aeM3t9UNr/U/T2lblm4e&#10;haopX0/zHqhvS3lTpbYv5s5WmBByIK2X9cjlgbH8q3+9e4p23iySBCi3JNlW3N/8Qfd05buUpQVp&#10;609OtLeEHV/h6eZvmzWtCXatUNIxsyzOGIuSbAsbf717lwbfxUbAmMWFjfTyRf6/09qY+Xrunwiv&#10;+r/V/qp05+8SPL/V+3pA7h+aeSeJ/HXzfpYahMSbm/8AU+3yLG46K2mNbj6ejULWA+gA92HLlwy6&#10;WH+T/V/qPWxfIxp0DOS+XuanleT+JTAaiTeoFvUT+R/r/wBPcwU+PXjxx8i9jGbW/pb6390HKlwx&#10;qAceh/1CnVJLsEilfy6TdV8uc19RkZRcWOqfgm/+0n+nvMIseALxxWsLek/8V9+XlK5qSA38v83T&#10;SXY1as49emWb5dZmQlRkmut7/wCUNcEcn+1f8c++IgxxJZ1h+n+oFvrb6Xv7cblO5wqKf9X8ury3&#10;ayAAfy6jD5hZuNWAykx0/T/KLjj8WJv76FDjQfIVhtyTaM39X0FuD73/AFbnK+EFNeHEeXHqi3JU&#10;ihOPX/Y6wN8xdxBg/wDEqhlYkkfcni4uB+r3njpcXb0qnB+pBX68/Rj7Ty8r3YPcOP5/4Onfrm8/&#10;8vUhfmTm5NfkrJ+SDxVSAf6w0v7lpT43kGOP6DkJ6voSQDyPbK8r3akMAfP7P2dV+uzWnTNlPmDm&#10;nR1/iMwBHFpzqHNwLsxv+Bf3MiGMjsNKg2IJ4Uf48W/w9vHle9f8OP8AV6dWF8pyf8H+z0GOR+V2&#10;ckkJ/idSGLXssxY/UjlgR/sPfdsa10SOMtew9Ae9uf8AY8e3xytcqPEkGPPiPl+Wer/XJ/qr0xv8&#10;rdxqxVclKCxuv+UNc3Gq5Gr62+vvG8dGvHiiF7G3jYE2/AFz/t/aiHl1+Irj54/wDqp3ADgK9NtV&#10;8pNzN+nJygFQP+BLXvcmwGoe+QNJYEIAfyFUm1z6QLGw9u/1bkrRh/q8/Kp6p9aD5dMk3yg3PcgZ&#10;GUg8/wDAp+fyeA9h7ylqUWvGp4/KE/7yb/7378nLclMf6v5dbG4MOA/w/wCfppm+T25me65GqAAt&#10;6J2te/8Ai/vOklGLXjg4A5KkH/eB/vQ9tNyzL/Sz5Y/y/wCU9NNdAjNem6f5MblZT/ltR9ByxlFz&#10;cHllk/4j329ZSJ6VjjYEXuqXsTx9WI9uRcotINbFgfy/yA9UFz/DX/V9nTXL8mN0K3orH5Ueozyh&#10;vr9PVJ75NLRstisPNj9B9f8AWb22vLbo9QGx8h/kHV/q8Uof29YpPkpudoiv38ovpufuWk5BB/Sz&#10;+8f+Qf2hHf8AwFuP+Qfb/wC4px8Kt/L/AC06qboeh/b1Bb5GblJu2RkJ/wBZW4/12v8A737xiSiL&#10;WKR254sQeDxweB7dblyQLWh/l/kyenFvQCK/zr1li+SW6AVePJVYKEfWZ0AF7G4JsP8AWt74TQ46&#10;eJhLCjE3tZWt9OAbk3/Iv/xr2U3HKszyDw+HzpX5+WPI0/2elcW4BDUHobNi/NHdu3njkGUqRpKi&#10;5mBFkAIBe9zzcEj/AA+ntOVe19uz3klpadlcA8xnUPToBvfnn/ffj2XNybcu2hQdQPlSnr6f6j+3&#10;pau8MF0q1ejfbZ/me72xlPHGcrUFQqjX5XLHSABcK1z+f7P09ssuxdqMrH7OL6f8cx+Txc/j/b+7&#10;Dk+/DBdP8x/mz+z06q28MD3n/D0JdL/Nc3dGyE5WoDMTcFqi3PHI+vtIZbqXa9ajB6Kn9XFhGDwb&#10;2JLf4e18OwTqeBx/sfLqo3nzqehc2h/No3LStGZsuzsXsQ1Q5vyfy+kfSx+vsHNxdCbQ8U0pooLk&#10;Mf8ANLcAj6g8f0/Ps8h2m8JCgYHTibr4j0B/1f6vt6Oh1h/NJyu5K6lo0rTK8kkSAGYklmFypK3H&#10;0PurX5YdfbW27iMg609MjpFMoKpGDYXUfp5vx7MFtjGNB4evn/xXRgG1J3cOryvj92Pk+xttw5au&#10;R1EkMcnqWRbM8Ye3r/1/6/8AE+9cjtaalbL1KwBFGtgLC3H1/wCKj2stwQtR69FcpGft6MP7BZTx&#10;b86gbc/gj2YUzXpsaUNT173nWVQbXF/94/249svCTkdWIB71697zGZRz9P8AXFh/t/dBGWND0sjl&#10;Vcceve+BqVH9D/rc+9/Tny6ubgLwPXvcZqr6/Qf4c/7yOfalYKdJ3uKDj172z/cj7n9Q/wCLlf6n&#10;6fwj2s8H9Ph+D/n/AKR/UDxP9t/z5173/9W09ZjqAQzQtZtTLpa6KRcDURcHjkfn2me0Wn64jdR5&#10;EkZPA/CcjI+w/tHClwD4zBRT+f7OqeoldYZGhket8vhMSGmMD+ZwyuJpKdv2zcatEhUso4BFyMj1&#10;EkoIWSWQx/QuFB9QLAnST/Xn2WpaW0MusKFD+SZGMHiBXh9lek8URZBLCQSa1PlSpHp/sdO8VNPB&#10;FH95DTQTHW00kzyxSNqlWTTEGLeNbKQq8i1ubXtHjqWIcSBCVBv6LDSWAHJ/r7UzWVqiqy1BqPt4&#10;Hy8gP9Q6dKJHpkXNSB/KtfLpxejrXqojQSSmB1jMRgnYlahELpGgiHLgA/p1Dg/6/vGJCQ93iVAQ&#10;VXRpa3H0tc82P59+8C3VwFVi/r5V8vPgPPHT7xjLUqf8tOH+DpzmetYU2iOol1wuleVrzUKTG8/k&#10;8y1CKoe7ggKn9bnVf3hNOkhEyLG0bKEN1bUCTcc/63Fv949q5Nykt1FrI+mUZNPTh5/PP+Xovc+I&#10;4jEnhzA5HnThT9tPPr1GJyKmnaHKpTpWSyUCySwvTu4VW/zKWsb+oMeOLfke8RiWEppCsdQEaowJ&#10;/ULaQR9P9f2/bSfXSN4hK0yxbHl8vkP9npaWZE0yam9T6/6uH5dSMnW1lPSM5imVaimnEhkxxdZJ&#10;HhlRhPOpv5Cz8KoJ/P0sTPMEjWkkiYMCCWkHoF/7IP8AX88f4+1C7nAtbW3lDIRwX4v50FPLjxp8&#10;+mY538AxrJ4aHFRx+z7P9joHo8eY4JKkJT0bSvNARFUMWVgH1Sv4zIFb9sgKQDY/j32TJGzP6R6L&#10;MATyo/r/AFvbj234dpcIscxYgGoqKUJ9c+X+D7etWsCRx4YvWvceOa/4OH2dZKU5EUwSjTyTPNBe&#10;p8hqpZUVEQtTpMEEQFwGu3JDH+l+KGJzdjYAEgE2a44HH0sOfz79Olzbr4UQqWIyOFCPXiDWnl/k&#10;6tHAVj0P5ZHThGzT3qZ4fB4U5SdVMYmMiSgwBSb6lN2JtyP9j75I0obUjxgONKhpLtwNFrWI/wB5&#10;9tzG2MYtp0aqEEsANOTqrkg4Hy9ePVow0qUlpTy65ikSbzVS6GFp2WnNJKkl31AAyRNzc8n0j32V&#10;ki0yyxSu0i+P0qhBB51C5H+Fj7TzbhbSH6a0mRUU6hUnyx5A+vDpiN/AmMNDpAx9tR/qp1NxmA+5&#10;jnM0EcMkcJD1Amlp5VYS8Qo0349BY354/wBh7jeSEXikgF/qHZSkiarm7AXAt+LH2sMU84W5guSR&#10;WpUCqGh4CtK1pkEAE9NXsU0kfjWpAYZ7hUY/oioP2GlepcS19F91/kkaBYvt9QyazPU+ohTTygck&#10;pZ/VawP+HuMIlN/82yglkABElwCBZz+P6/74e7mVWOihB/EeCkfIeR/1edemYbZJYxJMD4nyNF/3&#10;jgvpg9KJa2qpkgqVmqEM9OlOUdvuKeFXMczrVRaGEvpI0rfg8/6/JonnBIaFWNzYMyaSDwWH5J/r&#10;70l/FZOy6W8MYBABrUCtM5z0oCXaEEMoXyqT3fIYz6Zpn9vWOGGPRQlzVzSxlBUGtijqTNGkki+O&#10;m0ofFCFAOkXP19PvMtNAgbzG02kFSJfQeL30nn68fT2hkudxuHDwGkPocN5flwzg9eSO6MhJ1Up+&#10;H/LUjrMuWpwopaSL75vuaiJ2TEeT7f8AynxmOOsgAF/Sbh+QP7N/ceLzXYMNWu4jZWuCLepV1/Tj&#10;2YObQxLlg6+ZpWtTQ0B/Z1t442Uwl6SsKd1AwJwtaV+VKeX7OuNekf3AehNOtMngbJ4+aGeMInpC&#10;yzz0sa6leS/AbUPpYWv7wyoYmVipW5IsBf8Aw/2/tTA7lKMxP29NWkF1HqhkkL48+H2g9SaWWky3&#10;3lJR/YuIY4ZXdap4WRmClY3uVvGP7R0lvzz76WzgetfqOOQy2uBr/A/2PHtPKoVqqOHHHHhX5/6q&#10;dMTwR27YHw5b0I4nhU0pxx/k6eopJ6YNFNSVReoSYxsZY5IZfISEGPEg1On0HpJa9wFJ498G0iyy&#10;MBZrAvbQ359Jjvz/AI+6hFlVpYgHpkhK6qcM10j+f+HrUUUEpaSPQMfhD1/PUiin5np6o562GenE&#10;NNWUZraZg07sokhnWyq8rVaKzRWFvCqEH8++bCPSjLUK3iOpTE7MgK+sABrXI/Nx9faBWcysrQkC&#10;TB1ABsjSfPFeIoeGemWk8OXw4YkYkgEsONaeYB+zp0j+8pxLTT0r+SamZWR6GnjMgY38zVlGHZIp&#10;CbAL9L24tf3wmcMb6W1n9TuiMHH1BBB+vtTbxSRVTXReAVWIIHzxw8qfn59Knjt3jH1DSKTwWJtK&#10;j8+JH5dYqNYHhop9FPJ9s5aO3mgVZ1YKYmjmvqUC5Mii5/Itf3zDhox42CaxpmDJpNrlSFUA8W/P&#10;tLKJEmPjhmC0KHjmgOSaef8Ak6YVUtF8BA7hgQCTqOf4iSDQE/soPLqfS0NOkiP4KWSQPWLDHR1y&#10;tCYapdKeUl0Ae55VV/1iT7xRIwaVU0KraCHYkA/UWuL+1UtwCscsx1aa4XJ8vLHp/wAV5qj4EqKk&#10;itVAfTz/AD6w1sFO1PSgjJicNJBNG0UZp449X6g0y6hf6qW4axsePfGRHUNERGCoupjQEMxHF5Gs&#10;w5/w9uR3CSkTorhCa5ahpio0io4eVafYOkfhbcup0WUsK1/UIB+xeBHyqAevU0OPppYZXr46+eSS&#10;SinSujPjghMocOkGkRygjh2V7/0Dc+82t1jVCUdwDYPyt+BwRf8A2N/aAwapnli1Kpp9p4+X+bPH&#10;0yrtZIpxqg8SIJ8WBVq8ODHhQ/t8+pZnx1UadaqmmjiVpZJJ6KTwCJA7RUyztN4wA5Viq3Nh+eff&#10;U5Uxk+IWEZLOQgAKjji4J/1vfrd5jP4TSgBiBQhuB8q0p65+fSC48G6uCpuitDkMGHnwqARnqZQ4&#10;6BPDV0yVSVUE7yQJTZA1dRLHIxJeJWLwrccAlAQedQ94o4JbabQl2jD+l3BVWuBy30P1+nt273JJ&#10;FGjUEUleAoSKV4E44ZP8ul93FA88bzvpjQUUH4X4V+2lB+3pxTG4yjqZ6upnrQkNQupaynSYecuH&#10;a0cKL5PoP1cD+vJ9yAfENDU4Pju6SysrBgoBB/T9b/1I9lngNcurRXDd4Csig0FeI+LIp8vyPTVw&#10;LP6kXW2Oh7SrKtSykjNBTPr1PmytPCtVUKKBhUVAiBo4JKKtWR2JCPIvpVObaVJHvAx12k8ejyEk&#10;lghS4+upgTb6/S3P+v7NIT4ELQK4bRTjXUPsqM8PX+XW4IbO5DL4niPiuoFSnGlKjzzWnpnplqaS&#10;OpyUSTPUPIkPP2c00Ie5Lq0dK6KJFve7q3oAAI+hMZxYqi+MurXADePyAfiMj6XPHP192WekYLth&#10;/XiAf4h8h6V6anWTb4zreqEfFk0FOLYJoOJpXFcHpUUuNeeqrq4w5FaGGnjhlkhpkytPRVKoWgkr&#10;JJWvKBbyelQEAPOrj3xjkZWKMrIOdABEigH6qbH1W/qffmhgEHj2zaqGjUwRXgTUf5PIY6YjuoJL&#10;UXMB8TNGCg1X0J1aaA54V4ZHDqZkEqJ51++amkmkhWWV5qc0DVr099DU7AMtNqBt41YhrckW94W0&#10;gTiSPyMtyAU8cgNhwXNwPpwR/vHvUqzqkbRSAKxHHIpX08xnP+odGS2nhR/UwzfGK/xJ+YxVfUdK&#10;HDSRVVXQiP7jHvLC0Hno8l99TTVCCTxvBTxhHuS6iQMluDbVx7iU7LKqPENP7jaIlJJQ351gfq/w&#10;9+DLHWqsB5tXtP8ApRXHz/LyBHVvCWxQ3Dq3f8TaqqafwrjTxNaVr+XS23NTV1BO1Fkqugr3agjE&#10;1TJQrBkJobroRq8KTCq/lg1zc3HuarlPIP3dbXGpyqhZL3XW1r2t/vP+HvZMdy0Y1qyYr60p5D1/&#10;PHVbZ7CcNcxn4c08z9mf82PToPajGy00bTyUNPR/bxeenpaKGomNVSPJ4ZJqeEyshk8gZtV11KQU&#10;GsknNJFIYjaZxruJ1VFZmCmwBvbgi9j/AE/p7TNc2vj6LiNT4dNHiVpn4qUDcaCpx8q9F73Vgtyp&#10;mYxU/iBzw4aa5HnWn59YcJ56U01Tj6KYLKGaJ8XlJY6SkmQERvMZXjH3EN2LwrrAZgrc3s3rSgyT&#10;+GSNFNkd5pfGX0/qAAJ5vzf/AHk+1xnjMaSyprJPaI+4CtafFpx/Phjo3j+lktldj2tITUj8JrRv&#10;sp8vSo6VkmbrI6XG0eR++WVaKav8a4jyLGrPG8U1SaaFgYjGLSwger+0FH0kTQVNpDAsk3+ZV2Qg&#10;6RewZ3kUXHBsASePp7KVO120ym5DRFtVNVKHhWlGPCorw4inn161hieHwdatoJOK41Gvy9P9Xk5Y&#10;PO1eepKamqavbQjoBVVMFPHHUJMzrHI9PSwUNE3ock6UmnjVObBgqE+2+UVEsfg8ghZEAKzQ+llV&#10;h6omW/14Nvd5LWzju/qVBeNsjSATU1Oa0oKH1z09HKfrNCDXEq6ccVccSw8hxGCT8vPoRcFnYYqc&#10;1MlGMnLJXmIT43cTR08BMJjNLlqWd/W8eghHjBAH0+vvlaBEp43YOINTSNGxjP7o/XdrX/1re728&#10;bRRSPCQvi0wxII01pXiPxfPPWkEtwhkjGjVijccE09f9Xl1AydXncxl6uZaDIRzvJ4cX5aGiy1BU&#10;JFMkcsFNDBZoHPiuXlYBgVseCBm8LtoeLymJl1AxmKR/Hzo1qbAA/wBR7SyPDKHhuMsoyx+Gv9Hi&#10;SBTFQP29J5Gto38C6RpHCg1oKDhgVPlwyBjr1Nk3xBUOuJpKyatSFcVOMpjpJKqYxS1ixVBvrmBk&#10;CyQhtIOoAWF/ccQCUg3SJllsHmpzGrBiE9Jivc3Fr/48+24LqO1Q+CyyhsELWo4nNQOOaUPl0ujn&#10;iMYQK1PyJ/w/5elbmKiuYrHW43MNCuFLxQwZuirmVjH5yoiq3KqiB1Z4XB4BRCdZ946ynWFI0LF5&#10;FkDBaSVVC+ka9KSEf1+pH/FPd7W4O5K6RDStSO808/MUb8uvQ20J1Sae01oG4kE46l4WrmxmQfJT&#10;wQGGbERRTz5vCT1ckhMjrRLLkqIqpbUjJ44mYg39QHq9vO34BQ5zF10kNQ9PU1wgrwqoPNR1J+zq&#10;o2ZCOWSQgEkX/qPyAOd9r/f/ACZu3Lh0qfAfwzmhcAyoeFaAxiuDTHHNFFpHbRRLEQsbAkjjQtin&#10;l5CtftHHoWdndu0W2t27L3CcpjvuNsV2LyNHTSVMxqMLWY6qhCvDTVzeEKHZgkYf0hrCxKqugd/M&#10;I+M2V6C+XHemwa16egweJ39nqrbtQ1Qsj1W28xWPldvyIkILvejmhJYr9CCSLmyP2350g3nlOyuQ&#10;rSTNGFkVcASAAOCxIAo1R9oI+0TJskO7W0UjTaNA0toJBrxNK0qKVqa5BPr1uxbA3bQ792PtLeuO&#10;J+y3Vt3EZ6BCNLwjJUKVT08iG+l4mZo3W/DKR7J/S4ilRrUkEzIELLWVGjzTKo0mRYYQ7xqTaxJ/&#10;tC/sXT387RjxnAJOUWtF9BqNAxpnHoePR9a7dY2VBDAQaU1swLt8wKVA8/z+fSu97av/AAny2NVY&#10;X4x/IXf80FT4N7944PalJOtM2gw9dbKSvedWk8TBPLuCoUENyyG/K+yS6mE/NW32ysqvFaztpYkF&#10;hLJGAFoCCaRvqqQAOBNelO5XP0fKEdszd1xeSED+jHFEPT/fhela/wCTrXY/nqbwwsmV6H2Ysyrn&#10;dtYvdO8q+Kaqjjp5Nv7sylHhcaDRyR1ImL5PDQxEmim0q5Ho1XN76Vc7zvGzBItEdxqKnU/oDFAL&#10;EsS5uEJIC8+n2MJbawjADfEwqfT/AD/7I6BD2iCEy3LrVuGTw/Z/n611Dg6hdvwZump58lWUWSr0&#10;oKoJFLopaNv4kYIq1pgII4FpsajwvkEhjaSoDwuJwq9a5FkKTrGzVEmli7oEMkpHqCysfo3I0Rgj&#10;TZQbk+0T4ZfDICoK59FFfP1AoK/n0zACq6I2BQ/bWnEf4B0rKCixldhpKrCnLQy4+jjnp48XR5Ga&#10;uigieSielqZcBT04JEB0zGtyE6yLMs0zoI44yIJp6OaKgnIVWmw2BLAgFwyYSnjIcJwLEH/iebj3&#10;EV/yxNPvG4l04X+4H5EG+uDjh+f8sUPSxtwaNIkJ4Qw/9W16d6f5bZHY+K27tOiyRkhwW0NnY1Wj&#10;abQzU+2aVjNG1UTIyuGBVn9RH1uLe/NBRLHbSnAXnT/Qj/Vce0kXJcrT104JPr8/TqyboK0r/Prl&#10;N83sxJGB/EagMFQcGNQCPrZy3+v+P9t7w+OkW2jxD/Vaiilv6fQnj/D2v/qSWr4kbH0oCaf4M/Pp&#10;79608x01t81s+t1TJ2DG51zc/Xj9JP8AtveZfshY6ob8k83Nz9bfj2weR5eAib5YP/F9MNuKmvr1&#10;gk+Z+acE/wAVe5+oEo/P+p5Hvk70Gn6wkn/WP+vcg+3YuR5zUFGH5H/N1T94r5npsl+Ze4BMrRVk&#10;8igeorKt9Vz/AKpx/t/cSSnxzEO3iPpH0Ivzz/X25/UyehRY2/Yf9X+r5dOJuhqBWg6fMd83txUw&#10;A/iMg+tlaTUUNrEELc3H0Nr/APE++Ipsb9VEX/IQVvp/jf3r+pV0MFD+w9PfvPNdQ/aOnF/nLnpB&#10;Z8lJfj6VBiFgb/pdQf8AY+8H2mPLHiIXJ5IAH+H+Htb/AFPlEf8AZk0pwH+o9VO7epr1AHzf3IGs&#10;mUkPJ/TMA3H0sfeOShx+r0eAi3NkT63/AML+/Q8nFlJliYGvz4ftHXhu48+pJ+de7owFTKyAW/t1&#10;ABJv+LKfxb8+86UWK+hWAH/VWT6/6xI9p35NuF7lRvso3+Y/5OmzutPP/D/m65v8592ONJychDAE&#10;usyAm3Nw1+P9t7cYHoaVkEfhHGr06bX/ADe3P9PdRyQ8wLSRtxpkEf4fz+X+Hqp3Yr8/9X+ry6Dz&#10;cfzH3jkI3SLJTlGX6+Zpje9uWQG3+t7cZcnTyroZYyPp9Ab/AJ/J/wCJ96HIATuCH+f+brw3cjIr&#10;/LoPcf8AKjeNJVLMMhOLEm5ccXHP5/17f4+2WSGglLEpFzf+wZOf8WH9P6e3P6lMuNB/PH8q9bO+&#10;Sf6qf5+hYx3zj3nRxxqcnVDStvRMQDwOSPz/AK/trNLQBiPFDYEi5jI/3s+zX+owKA6TU/Z/m/y9&#10;V/fEh+I4/wBXyp07L8796GwXLVLG3CmeQg8f6lyB/vPvg1LjSeUi+n4HH+9j27FyRKq0RDT7P9g9&#10;UO7Hy/ydYpfnRvJ2Bkr5C2mwuxPF7/2CR76ipMarABIgL35A/HIPHt6Xk6VYydDfz6ud4NPMn/V8&#10;+m+b5tbxnvfKTsxVlCi63uLfUke1Jj6qlo1JjaFfV9D+bqAbj8/4eyS65JWeQa42OPIehPTbbuTn&#10;PQfbj+VG8stC0RyEwDm/MvNjcAAg/jk+3r+8ShNBki08XC2/H+APv0fISaqpGwI/1enTR3FycEf6&#10;vy6AbJ9q7mrZWlkqp3UkWBmZSD/Wy/7zz7barMU81y+liTyQqj8/S9/8PaxORJKUVaD8/wDN/q+X&#10;WxuLAU/1f4OlTtrvfdOCdGiq6kOBzaS4/Rpsb/7x7Z5J6JrllQ3/AAi+r/YE8e7R8iUNEUg+p4f4&#10;K/6uPSj97U4dDNS/L/e0IAbIVbC/6fIgAsOCLtYe8avj+bKguxJDoCTcc2IB9+fkWQN3Lqxgqf8A&#10;PT/VTqj7xn/V/n6cD8zd8BNMeQqk+txrUggjk+lrf7x7mq2MiIbSosRxoXn/AA+vsv8A6l3U3Zp8&#10;vn/m/wBXp15d6lY0r11P8wd5sCHr65vqou6hf9uD7mxZqlp2AgCKoF+Qo9XN/of9t7URe3cjJWdC&#10;T8geGPUefnx/l1c7uWFXOegx3P8AJHdubDKayp0sACvkBN9TG50k/S49zV3Knk1LIn6LWYi3H1+h&#10;9qxyN4UGhozUnjQ/5QP9Xr0jl3FyvEdAblN55zJ1KzSzysoH+bvoOrnkEX95G3QvF3Qn6+ki3+HI&#10;I/3j22eRdf4D+YP+Y9MDcZCMMOsNNujMUzhkeZB9SCS7A/ggkD22TZmCUnXY3BHAW1iLj6n8fS3t&#10;w8jvSgX9tf8ANXPHp396N8q/I9ChtzufdGHZTT1VaALkDUzcEcAaQSP9gPcI1NDL6vGrc6eVN7jn&#10;6A/4+2v6lyRdrYrny/yj5daO7sD8QH59CUvyZ3misfu6xETSWYMwVFY6VaTXpIBPGoi3+Psk/wA1&#10;fkjTdQ7FTam1ZcJPvneVTNgqmSqrVjm25jJqBpY8hDQRRyJVyvM9HHNRyyQH7OSokSUVApo5jHYu&#10;TSNyg3a4Om3jYPEpoTI4quoqwr4cZqQ4wZlVR4irMq2m3C6lRPpRVHzrADAr5gaitSTRTwGgtSpo&#10;DeZ/KG+Om+/kXvCfuftTG52h6q2bTU1TthK2HI0lNvnc81eY5JqCtWWml+0oGpqos6lw9QYRYRxs&#10;GrS/l0717Ck2LT5LdW3q1utc53T2dmds5ekxtCaaqeLb9Jtt6rOT0zgmKsmbL0UdSY2kra9Kgyya&#10;pIRPlzyDZbzt08O4WNuJI5HfxGowVlAoQTQ5YMQBWlSVGAB1jD788tbNz7sz7ZcXMcN7AjNGg7SI&#10;dasdKivdrQEkinaGJAI6ti+a+O67be3Ye59oZzE03yRx/SnX2y8fTZDKU8bw7Pg7NrOwKaHb1FFe&#10;Rq2hyEVFmcy0wK0eOSmqyixO0ql9+Zf8tbsfuzI7n7t6c3B1ruHCjCYHDDrzObPjxe7dwv1hiY9r&#10;tFiexamn1fxCq+wiHkrRS3JKSVHidBDbmPkLebmW43iG2Lq/k0iDQVquFLAVOkmgqxoaA5ok9v8A&#10;eth5Y2qx5fuLidpogNQm0eDG7kuEQiRtFQaKACqhSC1KUx9ZfzGur9k9g4P469vbf3vtTszOVMu8&#10;cplmbbmd2ng4e1q2o7DxLZOpostPWxUSnJDHU70VPWQwmIiSWKCIuoFfy3P5oO5fgi0fTfyGxe/M&#10;x8f85mpsfSbgxmJWpqej8nRZqXC7gp2wbwmesWGoj8NXSGdp6eSON4Y3l8sE2NPN/KIvJxdIsMl1&#10;CPgkZ4zKVDaUkkUa0jVj3hVPix642IrHJFkBabv+6gPBcPFNlqadQPCgqQQoPFa0bzzjrL/Mv/lp&#10;7d+de1MTuTaGfoOv+8tn0U9LgN2y45K3F7t27NeobaG5TEyvGok/dx2Tj1yUjs9kkjkZRtsdad79&#10;c9ybMxfYfVe99ub/ANkZ2MPi9x7ZydLkKCdgiyT00vhOumqINSrU0tUkU0LnRLGjhlAFteXtv3V5&#10;Le1IM0BAmiIbxIHYVVJUIqHde5AurUg1AlSpYUjeNYDRMHr6EcPM5oKDhipqeHGmlZ3j0T8h/ivv&#10;Z9i939fbj2DuAS1P8M/iUEUmJ3HQ0k3jkzG1twUpehyNFrGgT0tS41ekgNcBYvuClmAVpIXb+yis&#10;kjMeAQHQsvH5F7j2tm9vrqJi5hdVpUsysgA9Srqr0zg6dJ4g9OfvYHKsG+z/AC1A/wBXn0w4Htbd&#10;GMWOOCpnExZFWBJUcskv6DeEsvIVjbVqsDx6WtiGZo4/VZP6cKn1+oNj/j7ZXkOaY6Qvz8/8letf&#10;vRnxqHShl7u3s8bK9ZWMp4Iufzxxx7yruaFGGmQKAALAIOR9Pz7VR+3swXMZOT5Hz/IdNSbk4NAR&#10;/q/PpA5jfe5MqzF2qWJAF3kcHg3F7A+5B3UkiXMgUX+gsTfki9z/AI8e7DkZ7eTQEqafOnl8q/Lp&#10;Ob5vMinSNmrM3UHySRTaS1gAmo3IvfSf9j74jdCgWWUW/wASFP8Atgfbn9SmOWjNfkKj9tOtfvIp&#10;26h1Fd84rERx+ng+qyG9vytx/vXvmN1D8VCn8WJQXv8Agf8AG/bbcksR/ZEfZU/6vy62L9h+IdZo&#10;48zw3jmseP0i/wBf6aR7xSbtXVp1C1+bFLG/0IJt9P8AH3dOQXePWV/aDX+Xr9vTg3CQZ1A/6vt6&#10;cIanOUzgpFNxb6D6fnjV9Pr7wjc8JbUXU8H9Vrg3vccj20/t/Lp0iP8A4rh1sbk5NAw6WtDujddO&#10;NKPVRKEIuYy7H1XK6Ygx/wAfpb/ePfNt2R6UAkUaWuSWHFzewBN/dYvbx1diyVqP8H5U6o24vXLA&#10;dRcjm905HSHSrks2rW0aoDYc+l+f9uB7wSbqBdmWdSCpW1wpFzza5tb/AGPsxg5G0RCN4iDx8z5f&#10;IV/l+fVW3AgDUwP+r9vScnp9wTytKsNQ1m02ChTzf1Iz8fj3gO6zqHrjABBA1gc2+vtWnIyBKaSf&#10;yPTf7xXyYfz6wPj9xs7t9pMLgcHRc2W305/2PvobsCEsZYr/ANdag6r3v9fe35DEihVRh+R4fz6r&#10;JuSgV1fsGf5+XXOHH7l5JpZ+VKnSoYg/8gj3MTd4KAieEjn68kc/kg2/23stl5F0ylGievyGOA+V&#10;f29UXcYyOJ/l1KjxW4ilzBKtrk6hYjknkW/4j3jm3attTSpyR9SLE/7x7tb8hFm0qhFB6H5dWN+q&#10;j46/4epn2O4VChI5ZLEfoV5CRzwTov8A0/HuA27+TaSPi39pf6f1B/3o+zaP29TSNSn9jf5v8I6T&#10;ncow1Kn/AFf4OuMlFui5000tjwBaxHFuQ4BH+x94l3UjX8ksWkC/6lfkf4E+35ORmQfoo1fsK4+2&#10;n2dOPuCkUJP8v8nXGLBbkkYrLBUMtjaya/VfjiME/S/19+O7I1U6JotIuQA8ak8cjTc/X+l/dV5C&#10;d3HixsScE0JH21xw9aft6YN8uuhPp9vUxcBuGK6JBUI34HjqAbkcXAj/ANb8+8DbuV/rMFtbgsmm&#10;w+luT7VL7eCM4Tj9telCXwJI1fz65nB7sYKBDUEj8eGot/QfpS/+398f7zQMbtMhJ+puCP6fW/vx&#10;5Mli7FUgD8uvHcCGpqNOsq7e3SbK9HUFibFxrH1P1CuAeP8AEe+S7np0uVmi54/sgn/Wt7Zl5Lkl&#10;Gl0Y0zjI/wAnWjuar+I/y/z9TIdubqia6QVI1EBtS2OkG/HBH+399jdcdvVOmkc2BXj/AG4t7oeR&#10;gWGiNqnzNf8APX+XTbbihOCf29S/7v7mBOmnqrngmyci30Hp5/1veNt2UY/3cb/k2Xm3+x9vjkK8&#10;PFBTyyf83VDfq2K1p69c12ruRwL01aD/ALUgP+829x33RTE+QTLYkcNYHjj8H2oTk6ZF8B4zX5V8&#10;8+nz6b/eCjz6yR7N3IHLeCqOojgpxcWAPHH49+XdlKL3kX/koEf7x7rJyPcEDSpH7a9WXcgDnPTj&#10;Fs7clzqo53BHHpAA/wATYe/Nu6jIPrUEggavoL/S3P8AxPtocj3aMKKTQ5pWv+D/ACfb1Rt0TPU1&#10;NibhcNeiqQWH4W4HFrrYe453VTrfRMnI+l9P44tyf959vnk55KCWNsfL9tcD+XSdtzrwP+DqdT7A&#10;3UlmipKmw9J1w6uBYgi/vA26qY8mVNQuTyCLryBe/wDxHu68lvXQqGh+2uTQ+X2+f+bpxNxoBmvT&#10;1T7F3bbUaeo1LyLIABYahpAvY/7D3Ek3dT3H7w4vblRYcXA5/wCI9rIeQmNez09TXj/q49b/AHkF&#10;Gc/Z07RbK3lpCrBWkuQRpLrYAX/C/m/uDNuiBwB5kH9QWvf8/j2YW3JIhJLRn8h0lfciWJHTrHsj&#10;ezuP8mrRb8nVe3+29xG3PAP92x8fS9gP95N/a1OTVpXwzn5/6h1uPcmJJr/q/Lp1i2FviUD9qvAW&#10;+q0czE6jxzGp/wB5t7wNuiAk/uJf+oZv6f8ABre1UfJxCAaDT8v+ga9O/vGQD4sf6vn1lHXG89QP&#10;hr7ar2KSAkXubhgPr/j7xHddPwPMgA/5uHkf4i/+259uf1KbNENfs/wY/b69aXcWqTX/AFft6nR9&#10;X7uuHNNXkn/X44/P+39423bFYgzoFtblgxI/1ifdxyEjEMEJb86f4PPrzbg1ONfz/wBnpxpuud7R&#10;Fljp63QeLaSxtz/VTz7jPummf/dqH+t9H9Obe3hyIVHcn7NX+bpObxmGD0oKPZG/IWXTBWhVB58a&#10;kXtYXJH+8e+xuiisLyLc/wBCtr/7Bv8AiPaGTkVg5ogoPka/8d6ZN24bTj9vT0m0t9hQjQVlxcGy&#10;tY/1IAUce867tpV480dv8Dew/wBif979tnkk0ACcPl/mH/Fft6WLfsFCgnHTbUdcbyqtTvBXXcmw&#10;NgBY3Ng4/rb3mG76awvUp9ORZf8Abc+0j8mgOVEZr656225kVoTXqMnUm8mUM0FcQeTYXBF+Rwlv&#10;9599NvOnW2ioRf6+pBf+n0Pu8fI5kr4sZanDj/lHSV94lx3H/V+zrm3UO8LAxwVKXvfXAkt/6fqH&#10;Hvmd704X/PKSB9dQ5P8At/bY9vw0nw0BP+ry6oN3mLcesv8Aoi3eVCiiqNdgNfjFi35bRp/P9L+8&#10;J3vA9rzJYf7Up/4n2qHt94QOlOPyP+b/AFefTx3NmwTw/wBXr1H/AND+9Wa/2dUSh4Ko0am//LNh&#10;f6fn6e+jvSkHInQN9Qbj6/6+r37+or/C6VXzx5fs6qu6yE6BWnDy6kr0/voi6UdajC1m0sbW/pqB&#10;/wB5J98DviH/AJWE/wCQWX/ebe3I/b6E1pGfzBP+Hqxv9PxH+XXm6g36Lao6xTz+oKn+2uOfeP8A&#10;vzEpJ86E886lLC30tz/xPtSvt7A5CaaflQfnx/wdbXcSDxx5dYJOkt8SAsYa1tdmI8ZYNcg8Ei3+&#10;tz77XfdOxXVODoJIJYDk/wCx5+g93m9vRChEag6+PE8P9rXzPSldzNSa/t6j/wCgPeU8hkelq10a&#10;dF6ZSxJHJ/P9B7lL2BBZiKkWHAuwNgDxcA29lcntyiFVePj6V/zdUO5sSQTj/V59cn6F3wx1Ckqy&#10;qHhjTAW+n5/H+PPvx3/TtbXOG/pYj/Y359+Ht2F/skp68f8AN15b8ngT/h6xHoXeMn+epasaf03j&#10;j/P1/t/63vj/AH8pRyJ/pz+P+K+3T7eMVoUH7T/m6bbcJRWh6xr0BvDWD9tUEauBojv9eOL/AF/2&#10;Pvl/pCgP0qR/rGw/23Ptoe2yfwfzP+b/AD9VbcWPxmv+r7epJ6H3ySB9rU25tpjjvb/aipBPvy7+&#10;pb6vuE1XJ/Va1zz9D7d/1ugV0FQF/Py/2v2de/eBpj/V/PqHJ0HvlZNaUWQL82bxwW/OqwZ7/T+v&#10;vL/pApibtUC4NxY3+v1/Puo9twgpEgp86/l+E9WXcpEBC5r8v+L/AMvTdP0FvmUnXRVzH6A+Km4u&#10;eRfyD/evfY3/AEt7mdLc/VgOPqL+q3t8e3zJHTQP58f956dO6ELUYP5U6aJfjtvWVyox1Ubkggww&#10;sTYk30qx/wB495F39Rkf59D/AKzj/iD7p/USQfh/wn/CvTf71mOK/sp03VXxt3tdf9xtULKTYwxx&#10;k8/gE8+/f39pOR5wOfw/+PFufaociGinQDj0+Xn2/wCr060NyctUE1+dP8/TNJ8ad8O9/wCG1tje&#10;144iAPrYhW/4j3yXf1Io/wA+v+xcf8Sf+J90fkJ2NdI/Yf8AIv8Ak61+83XiePpTqJ/ss299RAw1&#10;Tz/WlQ/72ffTdgQWIFSgU/T1Djnj9J9vx+31sCHdKnzwT9vEdeO6nybI8uo0/wAZN/SAp/C6uNR+&#10;RCiEWPFjwB/Tk+8kO/KUMGaoHp/Idr/T8c+93XIWpTHGgz6rjj/pf59a/esvD/N00n4w78Rm/wBx&#10;1b9TpKrDcD6f6r/iPcg79o2Yn7i9yTySSOb8C/tKnt7KECFQKAcK0OP9L/s9eG7S8K4+VOm+o+Mu&#10;+yxP8Prjqub+ODi5PFy/Hvn/AH/pTa1Ra1rc2+nHPPuy+3jDioz9p/yf6vXpxNzpWtf5f5+mif4w&#10;b9AZv4dWutybaIGYfXmxa3vJ/f8ApgL+f/bMB/xPvY9vJHbQAPzDH/n3/B00d4k1EA1/Z03n4xb8&#10;Yj/cRkLf4wU/9P6hvfQ7Apibic8fglTz/sT72/t3Mh0lV/IMP+ff29aO7zfDwP5f5+upPi9voxkn&#10;EVnB+jRIW/2CpIo95h2BTX/4ELf/AJBv/vB9snkFjgp/PH/HenP3kSMk/t/2eop+Le+wmr+G1J4H&#10;H20l+f8AEi3/ACd76bsGlB5nH04At9P8Ofb0Xt67CoUfaSf+gT1ZdwY+Z6gv8W9+i5XD1rD/AGmm&#10;B/2HHHvw7DgJ5qE0/wBOBb+gsD7eb25jVaqnd65P86dUO5uuSDT8v8/URfi72A5s2DrQD+RGt/pw&#10;bazb/kn303YVNfiYHj8PpH+21D3eH25ZlqdIz5iv/Pjf4fy68N0B9f2DrHL8Wd+ah/uErjx/xwB/&#10;P9SV/wB69507BphpvL+PqTe3H0uT7STe3UhDaVHHyqPP/Sjps7s9dOafl1F/2WHfd7/wWrXQdNjD&#10;AX/pxd/eX/SFS/8AHYf7df8AifaQ+3Mo4qP2n/N1v95+tf5f5+si/F7fcvIxNWv49VIT/sbwtb/Y&#10;fX3xfsOnKkGdbcflQeD/AIWPvcXt2qyAond9pI/wU6um5y6q9Z1+LPYBFzjKmw+tqWYH/Dk398F7&#10;DgUWWoS178kfX/Yk+3pPbkSHVImflX/JTp8bm54jrIPi7v5OBja0fnilkb/edHvx7Gga4M4P1+hF&#10;v9hz9Pdf9bRU71VfL1/6BOfn00N1kL0JoPy6zRfGTsEEKcZXov5ZqVLWHIufr/vHviu/qZmsJrE/&#10;7UAOf9c+2pfb8xrVlBH51/wDp/8AeWMGv7Opx+NO+oo3lNDVDQOT9uefyACFI/3n26QbtppU1GX6&#10;8gALwbDn6/4fn2HNx5VeGTIGPPPDPyP5Up09DfrIaEY/n1HpOkd10s6wNR1o/cUFRH6iS2kWJA5/&#10;rf2HfYXYmPxGHrJZp442RJCGZgBpC8Xv/sfYKvLIQTrpyABUfPzp/L9h6PbKLxZAV4fP/Uergvgh&#10;8R9zbh3FjKurx9QITVwuNaOxVEOkayV45v8AT8W/2GuD85/kDFkqmvx9JWCx8wbTKCLWJAbn/H2W&#10;/TKqU/zf5OhFLKsUNF49bhHVWx6fYe0cbhYo0WWKniEpVdNyqBQP6/j3Rfn861fWTyu5fVKzgkgm&#10;5/x93jtmrXooklrk9CT7TgqmY/UC/wDjx/vH/FPb7IFFetG4jpmv7B/n697yioZfyD/rEn234YfJ&#10;x1ZHWT4f5/8AF9e99/cj/D/be9CP16cLv69e94mqG+g/24sP9hx7uIxxPTMkoDUf/V/Pr3vAXdvo&#10;CD/jcD/H6e3SEXJP7Ot/UBcsCf8AV8+ve4f7n3H4/wCB9/8AY/wv25VPD8/h/lr6R+JHr4H4v5aP&#10;t697/9a08iVbOdAK6luFI1H6A/4C349lUhhkdYoyTU5qSQBwx8/L7D9vQour02hH1NCrEAVHmc/5&#10;D1UxQSQpDXRTQ1QEqx1KaHpUKO6tK0ciqPW+pr3bn8A29wYJdUjXCEtw2h9JsFsQoJv7XXdlJDBG&#10;0KHt4Hyya/4f9XE9W+skWECOElT5igGfl0o3qIKtamOtyNVTrDToYfvMaKizKmiOOeoiFluP02J4&#10;tfn33JMY9UQOqNbMVDDUADazu3N+foPamK2iuCZ5jRjjHDh5D504/b1YyUUIWCgnFRxPoPmfX/Z6&#10;YIaepAoJaaJoppIikVRXUjqJWkldWakpY7q0Fk/Uw4Nh9feMfcSeuOmkZXW3kBurBf1Eafpa1jf/&#10;AF/dJW2+CUxST+Gwp2cSKgEZ+YNR9tOndVRRwyt9tT8qfMihx9nTzFRMlBH9xPQyCKqqWZys1Kyz&#10;ed1VJEl5kB40iLgCwNrWGWCqcDRE0a6Eu2r1LxdSQn0vc/X2zdbTG7LeyiQqSAKLQ148eNKA44dI&#10;fDhhrNIk5NOPhiv2V6jTyRxtUYyrSmkqqmoeSBUqWicqGjGhpTbSvP1HNwPx7ifdBGCN47swPk02&#10;tqt9Cfzz/rX9myWKz0mSoA8uHDGfl5fMfb0ssLtLy3oA1cijCh4nj6fL5U9es1TQ160NWAtVLHDS&#10;zKtDHOlQOBNKthe+kMo5HqI/Ivb24GaNEKvJMxDKx1SkrxYA2PtiSyml/wAZhREX1CitPPI8v8oF&#10;emLqy/SCQE1BHn5UP+x0G+PllkroqMpHU1MsVSgiFJJGsMro8kaGMgOSJG+rX44vz77X9xTpJIKk&#10;q3DWBFxY/wCt7bcIqiXyOKcPUf4fX/P06vjWNmhkGSSKevcesjTz4iqXH10dJS1sFSIaqIh44hKi&#10;qyip1C6EhVKj+lv6+/PCniWUuxPkGoIbDSQSSf8AY+3ra8uRdtaBABoJBYVNaima+n+o9KopZJ20&#10;eFopmpz+X8+o1fLAIZZoCqF6mGFruSxd2EYNOCLaeBZj9P8AY++i1HKykXVTzcauSP8AeB9Pz9fa&#10;RotyQ+G4Unzx+f8Al/4vqjXEcEn07fFgftz/AJR0/wAElbjqCpnDVdSyzGJY3qaXUoVijBCgvKbj&#10;jR+k+k8g++BLxkuJpmiGoKBKL67Cxv8AXmxH092jtoZlESwxiUZPaKac48vVTx/IZ6rcQNUJDg1z&#10;XOPT/B1PlyXnFpg8ZqjTiR6qKaMoHkLyCdEUqWFySRJe1xax9+CfcxtIySsGJDNqBKgXB5P196lu&#10;zt8wtkABQjFMZyKU9a/tPTuiaMKtQc5x5E/5uudPSxQSRMMjj110jS0kY1p92YdAOkadSm3LW5K2&#10;sfp74rGkKKqeYgs4OpV49XHNrnk2tf3f6qSWR5JQAAKkgD8/l8+mZ2McmlPxCn+r0651atk6gEtQ&#10;JUj7XwxQVlUfLKKdR6ImJEZ0pclhYnj3yKsr6HqFWRVDaTEF1XtZf8QQR7TLcs4MsUDNFnvJJoB8&#10;R4eRB/P7adUjQJMUNTTgDmhpXH5mv29STQ0LUcDgr56mcJ9rS5AMI5ZPJ9uJCbESHSWUAc3B/wBf&#10;ARIsoVjGwKALqW4F73/V7Xa45rUMlRTODSvD9o/wdONI5IyR9mOukjpYFqJYY62GoNTL92gnUMVS&#10;UaTGIbKp1NcsV5+nvuNRLMwijjGhV1qWfhf1Ej6fUf09oLm4itLUPOa69QUkDjUgVPnQ/wCqh6cd&#10;IogZZj89RFT9taeX+SnSgjpK+pghhnqckhFUahPtoaeoM8kUcQenWADUpUXLa+D9fz76eNGaUgEB&#10;b2jaQg/qtYav8Pe7a7lSKNWYNqPkOAIr/h6TNO1u6xyyLIXNRQUop4dcayn0tGXQxI8ETLkkxq+C&#10;Ux07MPKIhw1xpcWt7xU8euMALIBJe+lgLXJBL3+vPHtZd30dtKQtKrQ+pOARQ/PpRchwviQiuOGK&#10;n7D8/L0641lDWSVDVFTWUsiQM8dJJU09UIpFpzo8NOIhdCqjVfgfn/XztLHTxrG+iGNyQ0jwiQPY&#10;myg/Qf6/svjEl7O0sIklbiVVtNB6/P7OmIzcaT40lQfwHiv59Sxgque0vkxtRUUilaVI8iqPHLGg&#10;87ClYeVzz9F+nuG6o6s4aJlJAXTGYwQOCQv0H+Psz8WWIiJlKMBUhjqYHNM+flT5fZ0jkKJdpAvE&#10;qT+fl1IoElhqoKYPlZGVSstZDWQPThpVEhpnDXc2ZjaPTc/SxJt75MxaMxiOMqv0IPKgj9XB9oKR&#10;xzmeRqF+PzNa/wCr0/Lqs0EkpRZGC+g/i+X+r7OlFR01TUmnhSsy4kiSWSNmpw6qGYakcvGllt/r&#10;+8JiRTrkd7gXXS/N72AI+lr8Ef8AFfatrueUiO3j7RTUSK4NPspjgfUj06dMl3bSpB9OaMQDU140&#10;6yQRmnpGpw1KGqaiUQxVMEtLA08S3eVXgRmdtVj5B6FNweVPvn5bxMWk1KqrY+II4L8AC3+tz7ZE&#10;IS4CxqQz+pqMf8WP8/V3luC5t4oxHI2VLZqB8WPzHWL7SR5444KGGnmpp6lK0U+VmliMcKK0ks7V&#10;SixOr9oC/wDa4HHvHGrOWBCgBPpf1f1uf8fam6KwuH4Fj+WccPTz8+nUtwV8Vvjk4emo4GPSvlw6&#10;wRyRmjQQTV1RUJUzyq7xRqmmO7eOBwNJXi3Hv00IsLKQWB0Mr2H4uDf+vuiXZUmlNK014/Zny8+H&#10;HqgFz4hhenlWgA6n4SR5TIaisllk8pSOlrKFp3bQzxgxBBaQIqguttXIKf2vfFIpVARlcDgNazyN&#10;z9Evf1f0/wAfdGngd/HiNDxXUSFB8tWMLw1eg6fa0cgAuSB5eX2HGQf9jp9mqadlnR6ijqmQLG4p&#10;qbxJBSuSk8oSPSSqAklDzxY8++FXJpaOxqY3VdLmogaNfRbTax5Ivz7btLeHwnDmF1rX9J9dC3Gt&#10;fhrQUzmhxjrRtYxExuRVcUB8vWnpXz+z5dKHELkqlqiRaSYxVNQq4+Hy0cGRqk0FmRVj8iMGCnR9&#10;GH5vce+DtO5jLL5EdDr0sSGjvZjpJ4H9Tf2xH9HHKZLZtJU0xxDeWf8AAP8AZ6LrWK3iZrm0kEca&#10;YYAAPq/03r6fPp2+2jjxtZS5F/tJdaz0UmUpUVYma/jptdMt5JtVgoC8tYD3IpXVYmjswFwtri9j&#10;yCTe3Hut2lzJIkznhX0+XGnH/UPtW+HNeNrjaqDiTQk1+YHTFkKejbIVj05ppp6hIp5XYVlhPApi&#10;8FKhRGhVmDkgHm3PvFKUgXU4jCyGxaTU2pgeLuOP8OP9v7tEkVzN4WphJWopwH+1/nT5YHXrtLl0&#10;+ktTRwKg6dRCedAcEjiPKvl07wjP1ia8dGKqnxlPpNLQChpqtKeoJaWSHWwYgHku6k8X+nHuL4JX&#10;ERjWCM3kbVGXLtexWwP04/B9r0urWEus7MR2ihooqKg/b5fZjz69E4uFNwHdtA0kMgRa/iwMN+fD&#10;8+s1TUSaqkyPl6518AZKr7WdaWMBhplljFna5tG8V1LWX8n3xk86gqJSAGLOUUOoIF2LF7k2/wAf&#10;bStay00AlcUFeIJwBQcP8/p0zbieJh4Shh5LTj8h9vDp6oIqRKiWprsVRNkTS+KBMos2PrbeTQhW&#10;KmKeN2BAcDm/+394wypArMYi0p4Zl8clhaxuLAHn+nthJBdTmHUSI6VX0rXj6/D69NNHNPP3SV9Y&#10;/Jf+L6UeRxNfRZET0eOyVHGlO0pkoq6LL4uaSB9DqlPOHkeFgy/q5v7mRxTNCsxEbBLGO72/x5ve&#10;5tYm/wDtvacyWsEzQRijMSD8jX/UP8vDo4BtrcKioFNAMDpOZGpD1kdPPU5SmvSRyVYej1PMjwrA&#10;oVP2mWAPcRlLkL9L/X3xsAys8cqCaQBfWJAWS92VT9Sb/wCt79OJLhS0Rp4fpjj6n5U4Hpu2aJ5X&#10;0jIp6fP5Y6mYuqpaGOSgauwmakhx5MgmpKmlalpmZbUdTLELQeMDSJljZiT9STf30aOoaVhMtXoj&#10;LSpJJjwkLREEoWlUkabcXt/j+fbMW4L4JiEkBfTQ0lJkr50WlA1cEVxT5dKEYTys6gdvaR5Y+WPT&#10;p4mrtu0VNjcnjaMxw5SpjopsbFuSN4qetV1iqIliqAkrOw/dV2YKbgWHv0kcbgqKiOArYnxloy31&#10;0EhgPpbgn+vtom5tiJbiD6kP8NT8NMk8adxI8vLq8aRRsSiha8aY6csNk6aocU+IbJ48KJYqmSqo&#10;6TI0tXLKFWSnR6VnkUgXEkS6VNxYXv7wNAqon28sz+Rk1FZ0kViOCbkEgN/QH2rivHncySqE0ioU&#10;eQHkfWnA/PPy68I1IbVxNfhxX7fX5/t66lulZLT5ilxbJCKymXJ5XbFdjZ3apLrE8Ail8bOgYlZJ&#10;I7AckC3vyxVccsRZVEDRnT5KVJLWJDiNlsSfpcn2zNPt93qcBhIlKjVjPCg8uB6cNSxfzNPsxWnU&#10;+CSChw9TSRV9FPVy5Ff3qDctRjGkQoJI5Mn96rDw3c6FpgNRuFvY+8iRQKNMbRws7O7N5XiP5fVe&#10;xt9eAOALey28udISQgdtFoRgilM+vz9anqjqhfxWGaAfl0p8Wm4q6qrVyFNm83Tw09H40io8ZXWq&#10;IZlp3SnhjdGuRGo8kqhy4OuxHvvgaYoVnnkJ4ZZ1lVQbMWUH6A/Qg2t7eSPsFxcSJAjHFEoWoPzw&#10;K/nXzx03E0av+nnVxr8uH+Xh01zVtTUy1kv2VK6UtLF9zS5ajq8ZURBZzBHSzOiDXOAgKyQs63Xg&#10;D8w5A/8AnZ1QNEwV0en9Po0qBNMotx/h+fdSYEAS0qVfga/FXNePDzA+fS0I7kORgZ446WNLFPJN&#10;JQGoqCk1Is0MkOeCVVMsj1GuPE4h9MhtdVZ3I0ppN7++/vKeddEslBGgliZ71VRSSBo3LRNGLD0g&#10;/qv/ALD2iMDwXInRJHLKynRGHFHGk6qnFQTp/P06Ts0ZlAkUH0x0pqfbuepMb46F89LKlK0uOmyO&#10;PxedoJFEamrheppDLK1S5H+bQelgpb6e9fD+dn8Mt99n9n9e/IzqjCHeUe4Nkw7a7JxNBSiasxO5&#10;Np1TUeKytCr2WRKrGiBXLJIUaEkaQxHuMuVdtuOWLvcuXLmJ7e1WczWshOnXHMNciPTOpJWYEVFB&#10;QZ6Odgv7xLyWK3/UCUOg0wScEfYDj0AFOtnL+Un8oMb2l0MerN15XGY7sXqjKTYsYSpyFL/FK7aG&#10;W05PC5cxmUs4+4mqqZSEX0JFwSSTQtQ/HPsir3PitlYvYm6ajd+5snTYXEYiSnyEtdU5Wtqo6emp&#10;FhqC0t3YoWsukKGJKgX9jOO2luG8WSRVgi7iQoCgAHJIpQUrk1p0MNukvN0u/obWF/EY1zVlH+mJ&#10;NVXzJ8s9Wx5DI4/E4+ty+UrqPG4rG0dTkcjk6+pho8fQY+jgapq66trKhljihijVpJJXYKqgsSAL&#10;+94L4h/Hw/FD4l9J9B5OnWk3fgcBX7r7Np6NgFfsHetV/ePcUjmEcimGihXSUTRCpNzya7DtrXe6&#10;XXMqUkguAkcMhyAkOpSqGlaFnZq5qDT06Luabz67ck2OzCNHt8YV5EyvjuQ8ig/i7jIQ1MqV60ZP&#10;mV8y6D5i/L7vDf2yMnQ5TrXYO6sR0t01uCaKCLH7g23tmhgoa6almrnWkqoK/c1dkstjJ2paiqMF&#10;UkcSRhZLmFgP3at4RKto3WsWM28wuSrxSRsADpLMGkn9I+tr29iDcJnso9d0oNfhbyAHr61Pp0H5&#10;phFB4UqAgcXPl9v+H+fReKbE01DlKeFK6hl8mTxr7bbJqDUY2tkijjmppMblaaQGLyrS0skWOwAj&#10;mkF087xtMvGnZV1mSNYhDNIIlTWqu0Z9Bd4gqkrY6gXIIA+nuzWn1ttE1of7VVLGv8YFfsrXFeFe&#10;k8Vq0hUWzawxXuHBQSK1HzBoPt6kZnJV2CzVdRS1k+akeJjI1XTUFVU46jBnFSlNTZN6iqFPUDwm&#10;J4MakkcxcMZdXpSGW7GosZXyUHnVPs4aOl8ZYEo1PRRxOp1M30IKixPAHuYtn5GG5WDXt0B4j3N6&#10;WIxUm7mPljz9egzd3rpKsa1GmOJT+USAdNWD+G+9ew8JtzfOLpairoN17U2nmKSoaJ6gTU022qVI&#10;J0kjhpwRMirM1qaK7u7FASbth7VoPoaqP+n6o/ZoPbi34gf4ekbX85Byf9X5dPY/l/8AYZ/5d03P&#10;NhSzIf6/rKsP9494n7ToCR/lUf8AsGA/2PB9q4fbyBVIC/6vzHTJvZT5nrv/AIb77Ac+jH1AtYEN&#10;TySm/wDrhUt/tveL/Snjr3+6Xg8+rj/eT7ffkKNU4D9gr08NwuKBa9Z4v5fPYD+lsfUH8XWBwQQP&#10;ppRWb/ePfY7Vx6g2ql/2Lqfx/gfaZ+Qo5DUgflTq31szHJof2dSx/L134WscXUtwP91TR/8AWyH/&#10;AHr3iftbHG5+5Qn/AIOoH+J+v/Ee3ouQV1ANp0/Zn5Z/Z1r62cnSTj/V8v8AL1KH8vDfLAAYurQm&#10;3qIkkA/w0LCv+sLN/t/eP/Stj/zUx/8AJVx/yb7fb2+irgCnVTeTDgTTz/1E9Zx/Ls3xYKKCo1WF&#10;7wMOfzxJz74ntjHEc1CD+vq+v+xP/Fffh7fQIaoAf8n8/wDJ1v6+c4Br/q+3rNH/AC7N/t6Tj6g/&#10;ixjH+9IrH/bA+8P+lnHg/wDApf68OLf63B9qn9voDwUcPl/n/wBXHqjXcrnJ6np/Ln30YypxdTYt&#10;fmNkP0t9HpyffX+lvHg3FVGPr/b/AOIHts+38LLpYA/n039TMOJNOs6/y4N6AA/wyt+g+tPGV/27&#10;RqP9uR74t23jz9apSbWvrv8An/avdo+Q4ohpUADj/LrYu5hhT12P5be8ZXBOMnNuDeNE4BvfREjA&#10;/wC3/wBh7xHtnHgX+7j/ANYuPz/tv979rDyJCVoFFft6cW8nY0rj8usyfy3N36gBi6r82KU0APA/&#10;DBGb/k3/AF/fa9t463/ApT/rObf7wT7TSchIG4KP2f5uttcSE5z9v+odSP8AhtveR/5dlR/09ijD&#10;f7C8acf7D/Y++LduYy3/AALjFvqfKt/9f1H/AIj2yvJQDUIX+XTX1Exx1Kh/lq7xJBONq7EXF6YM&#10;n0/okVz/AIc+8Z7dxv4rFP8A08Q/7yPezyXCPjAr8j1X6u4j7VH+HqYP5a28x+jHyAf40oXn/WdQ&#10;f9498f8ATBjQf+BScf7Xf/ePdW5GjcU9fn08Lu44j/Af9X8upK/y1t4cWxtQHt9Xp4Ql7c3I5/1u&#10;PfL/AEx438Vi/wCsHAP/ACSfbJ5ChpQqD9p6be8uNWSesy/y095Ny2Nm4/tLR+VPp9CVsL+8Z7gx&#10;4F/vE/2Ev/FOfaiPkm2keiqP29MLJJqopNesrfy0N1p+rF1H9P8AgAq82/BYj3wPcmOH0rEtz/bP&#10;1/N7+315DhcdygH5H/NTp4SSDFTXj14fyzd1q1xi6n1KGv8AZxHjm1gffBu48egGmsS//Bz9P9iR&#10;73/UWBsMo/b/AKv8PVVmkY0JNB1Mh/llbqZgZMZUheb/AOSRgfTjghv969427moPzWR/9TB/0d72&#10;vItuuAo/b06JiuASepi/yxdyOeMbVW/qKZVF/wDkGID3jbujHAXNbGB/we3+3592TkO21UCgH/V9&#10;nVTNIR1Ig/li7pb9eJqGH9BSxhv9c21f717xHunHHn72M2FuJL/T8Xv7e/qJboKaRk/Kn7M9aEje&#10;des6/wAr7cZN/wCE1KAnkNTqef63On/evfX+mnHAEmrQD83c/wDEn22eSbc+QP7P83V/Ec+f8x1O&#10;T+V/nywC4uZT/UU0Y/1/p74t3bjQLisj/wBbyEf4cc+07ciQE0oK/wCr5f5uq+PKDQdOsP8ALB3C&#10;oscZIRcm5pIvrb+rA++B7txiU9ZUmsUU+PpqiurZyxCwUkEZkd2RQzHSBcqo1N9ByR7K975e27Zb&#10;R7zdNMK4CoRq7ky9W1KF1YVWZgisQWqOqhZAoLE1Jp/q9Op+O/la56ryWIxkWOElXmclS4zHooih&#10;arqa+bw0yI8vpWxuXYghVDO1lViCodufLHtCfH5t+vf4R13tzaElTU743fvKOgyW5qvFKDBR0eyN&#10;u0tW1PjKieQGRK7dLU8LKoRIrS/cwxJe7tt01ykUcJRKkCP43bzLM9EUAIdNVCrqVnVpFovRv+7U&#10;jKfvCTSh7gAKs+MrxqqjiGo5NSClBq6s6+OX8mj497HzOFzPdMVR3Tm8rNS1G3tpYOrqdudcY9oM&#10;S9dVVW4MtNNTVWajjqFVZIsUZvFZRUU0qBitI3yc+U0W+6muxmxJt0ZjC7fq8hm89venr58fkpdV&#10;FLhd47jXL18SKk9CTEJ6uppH+2DVEMUKiSavp16Jod7i7ChXAEIJoFQMAqKPPSMIvBVBAoOnkv2I&#10;aNQY4E+Ag07a6SK+RFeNMUIxxF72yNnUG08VQ0lLj8bjDS4ykxVNjMPSLj8Lh8XQs70WJw+Mid4o&#10;Iog5VjGbyEKWOlY0juE6z+enwo23sfaOHpuzsZtLC0m1ca2M29ntubopaqHE4mhWMJOhoDTvJEFV&#10;p1iL+tkk9SyRyHKTYPcvk3aeT7fbZreVTo0vQKCT5kGtKE5Bpk5+fWEvOPJ3uBfcz3O7w2klwrtI&#10;I5VkijHhljRaPIrdooK0wOB8jSP3n8EflV2LvHd+fSgxGYzWe3Dlc8m76Pd2NxMcFTk6ojx4T7yr&#10;TJU8ENORRwRs6FKMCEaV1RPk3N/Ne+FLU747Ddg5PPt5zHHUbb2buWWnqq6ppP4gtNT+ekgEszw6&#10;pwn1kVSy6gAfaf8A1weWbp1MTRyAnupE5wQST3sRjzYjGc5yn2rkXn8VSfbtCkUrJJGaUoQSytJk&#10;AYIyFJ9T0A3Uv8nP5JYfd0W99z712PRusNLQx4TMZ7M5mspsdjlMdLjkrKKKrSKmCqqwJDMfEoUB&#10;eXHul35KZfrHvTsXPbr2FsivwO2eyRS1lfuHfmCpqja2Z3hDjUx8+49uU+1Kqeqoq+SmlxbSyVOq&#10;mrEllY0dRLNKHgPmsctbhuRl2UoIizaiskbGtcitSFoc01Y9Bw6yL5QlvLLa02/dbiAy5CsksbAD&#10;gA7PpCkClO6hGNJNethXpvaO6Nhde4LaG68xRZzI4GFqOlqaCSsnjjxcZ/yCi+5yISR1hF4obxoI&#10;4hHF6vGZHKXtDqLuDq3J5Devxc+Qme6rz88wkl2n/fGTrTdNTTNR/wASSkePCV9VgcnEsbC33ORo&#10;iz6o/sYHilhhj7eNssNzZbe8sxKjdorp8QY4ghi60pxB4/Mkk9XdNvuLswWUoEnxaVZNOKDGiR6n&#10;OK0HHgcdLPcG39v7sxs2B3btrD7mwdWS1Ti87i6DO4eYwTj7YVWOyUbq7G+tbwsqkH1fpLWgfCf+&#10;Yn8wOsd2bZ2B8x8g2+Osd+160+3e1M9X4ds1sTLV6N/C6vJbnwTzUGRwVa8BpvP9wy0s7XlqEsYG&#10;Qcs7FactbnJbbUbkRy/2tvI8134yGoHg+NKzxsrEUCnQ4DRIoZxJGJrSK8uP1bl6qo4nioxRiVBB&#10;QA5ySoINK6Ves75jfyufjj35tip3DsTrraXXHaO2qSSXHVuxMBi9t4/ckcAarkw248LhKdYZah1k&#10;c0lYIPuEcxhneECMXpT99Y+N5I5KhY5IZZYZEMtyJIpGjdTc/UWt7yUs+T7CeGOe2kWZJo4pVcAA&#10;aZY1dRj51z6Y6apNDJpdvL/Vw6pkj/lZVz6H/hj6GUFR9rGCwb1xubxflWFx/h7gv3zjCbmsW5/2&#10;u3+8X9nY5TtYVCBR/LpwSSEVB6lp/KwrfocXxx/yg07G/wDiWVf9698z3/i1UL96gAP5kP8AtvZK&#10;/J8YfxJACTjH+HpMfFplq9To/wCVhVkcYyy/4UaDn/Ye8LfILFi/+XRm3Au4P/QxHvX9UreldPTT&#10;By3Hpwi/lWTtoDY2T1HnTCUUW/NkU2/3v3Fb5AYsf8pqcf1ktf8A2Ab2sXlm2JppH7B/q/n1UtL6&#10;/wCr/V8+nCL+VTLe7Yth/TVSqef9bxe8TfITGD/lOjH+Hk5/3u/uy8qWxOV6eSSUrSvU9f5VhIIO&#10;LZrg8/bKP9uPH/sPeA/ITF/muX/AeQ/72Pa0crwAkhR/Lp0K3rjrmn8qfgD+EqvPJFMF/wChT7x/&#10;7MNi7X++X/qbb/jXun9Voa/AOvOGrSuenFP5Vqr6f4Yn/nMpIP1/PPvGfkPjRyK6P/X8ht/vJA9p&#10;5eWLTT3rT8x/xfTBLkdT4f5Vq8q2NjZGbWQadbluRe+lj/vHvCfkXjLf8Doz/wBPf979Xtocs29Q&#10;VTHVe/iD/Lp2j/lX04JJxikFbf8AAeO/0+oJj9x2+ReN+q1yD/p6p/3tva1eXYCaOg63Rhx6lJ/K&#10;votPqxKkfj9hQf8Ak2K/vh/sx+PU2NcnH0/dW3P1+je25+VrTTqCCrcerBKitePy6kw/ysKAX/3F&#10;KB/jTqbf7Ex/737xt8j8Z/yvJzwf3V/6O9pv6tWynUyAenWpK0yenKP+VvRiwbGI6jkL9tEDf+pI&#10;jB/PvC3yQxgvatFxYD9xSP8AbA+3F5ftSB2/zH+cdMHLVr1MT+VpQXUnFRgEG6mlQ/T/ABMd/wDe&#10;fcWT5I443/ywfQn/ADnI9mNvy3a4ZFzX18v+Lp06AfI/y6lxfyt8aLasVAbH6faRr+OOR/r8+4/+&#10;zJY381q/4HyD/ifaqTlu3Qk6aD7f9jqjA1rWnUsfyvMbdQuKhtfkCmi/r+Pr76/2ZHHc3rU+n4df&#10;+IPtOdktVGBX8/8AYPWiTStepI/ld4oW/wBxMRN/o1OnI/wFl/4n3iPySxvP+WC/P9v/AIn222zW&#10;9cqD+f8Asde1MMBv5dTIv5XuJVktiqcEMpA+zhPN7/U+8J+SeOA/4HAf4+S/vQ2W1bBQdbqxxXpx&#10;j/lg4xWucZT/APIVHAQeeeB7wt8lsd+k14/6m/8AFPev3LbI1Qg698I1A9Tl/li4YDnF0nIt/wAA&#10;ob/S3uOfktj78VwP/T3n/X5PtSNnt6V0D/V9nVv9DqD1JT+WThQoH8Kp+B9fsotPA+nH+9++DfJb&#10;HgcVot/y14+n+J9s/ua2LZQf6v8AV6dMpVsE0PU2H+WdhQNTY2nLf9QcZHH0/sH/AHv3gb5LUH/K&#10;79f+b1vbg2S3bBjGP9X+rh9vTpjYef8Aq/b1Ph/lq4RSCcZTccWFHGP6c+47/JmgH/KYOT/x2I/H&#10;+P8AxT3RtjtxWqA9VdRQ1NenKP8Alt4JSL4yktx9KOL6/wCxHvC3yaov+V24/wCW/Htk7JAfwKOk&#10;4SvA06cIf5cWAWw/hlL/AOckA4/F7e40nyaotNxXDm//ACkH8cfTj3aPZoQ47Binl86/6v8AN05H&#10;8Wls9OUP8ufALcfwyjta3FLF/TmxAP8At/cJvkzRm96wHTb/AHeCef6Xa3tam2wIaMo7vl6fnXq7&#10;qAwTzatOp4/l1beAW2NgBGr/AJR4/wA8/iP3gPyZorf8Cxbj6zg/630b2420xfEqj5Y6alhZCy1F&#10;ep8P8vTbq/qoYNQtc/awk8/9O/cOT5N0YJArF4vf94cf7Yn2/DtcQU+IgPCnD/N05FCAta9OK/y+&#10;ttLpP2NPcf1pYxf/AJJVfcZ/k5Rn/lNF/wDluef8Pb4260UgaB/q/Lp1YhWlep6fAHbg+mPpLf1+&#10;2hNv8QTf3Hb5NUh/5TB+f93H/er+7CxtgSNA60sQBIBHUuP4EbcS3+QUpt/0yQc/0/HvA3yZpzf/&#10;ACxeL/SZueP8SPbos7VAKqM09OvOI46avxdSk+Be2b84+ksf+mSnH5/NufcZ/k1TLY/egX/rOB9P&#10;8Q/u6WlsxIK8PkOmqxliPT/V6dS0+B+2ALCgpAB/SCM/9c/eJvk5Tf8AK4tvqLzAj/X/AF+2XtLT&#10;UQFz1oRgtUHqTH8Etrr9aClB/r4E5/pxoHvH/sz1MSSayMgWFxMv/Rx/4j2nbboNOBnpSsdBg9SU&#10;+C+1Vsv2NPa5uRCvH+wUL/xPvh/s0NNYj71LWPHl/wCRf737Svt0AaoUft6bmUqmDx6kp8G9qiw+&#10;ypyP6fbpe1/6tf3iPygpiD/lin/p/wD9JH3aOwiFRpH8ukJXzPUkfB/agI/yCmNr/qpoW/3pR74H&#10;5Q01uaxbfkeY2t+efe/oIwdQXP29VCkHB6kf7JFtTSB/D6IcD6U0YP8AvI94m+UNILaaxf8AG09v&#10;byWYYHxAK+XVgr+Z67Hwj2oP+UGlH+tSREn/AGw98G+UNML/AOWLx/zfH/Ff+I90+kQnTQDq9TSl&#10;R1nj+E+0kB/yGlN+b/bxE/7YqP8AbX94X+UdPa4rk4v9ZlP/AEMR7v8ASRJ8Q49aIrxP8uso+FO0&#10;P7VFBb/aYIk/2+kG/uP/ALNJT/X75P8AYTgf7b1f8R7dMFvowuet18q/y6kf7Jbs4CwoKY2Fhqp4&#10;W/2905/2/vv/AGaKEcmtBH9PuPp/r+2Ht42GB14/I0/1fb12vww2gttOPpF/qRSw8/8AJvvD/s0d&#10;ODxXJa/P+UfX/XFvad7ZWYFhw+XW6t69SR8NNnlSDR0oYgWtSxi3/IQA99H5R05HFcnH/N8f8U9u&#10;xxQg5X+XTsclDRzx64/7Jhs4H/gLTm/9Yb/T6c++P+zSxAj/AC5AP+Wycf8AE/7x7cMFseC5/wBX&#10;z625jzpOf9Xz66/2TDZvP+Q0xP8Ayytc/wC2/wCJ98X+UsXFshGfr9ZQ3+9296SC2IIdf8A6Z1Kf&#10;jP8AgHWVPhlsxOVooAePpGB/0MD74D5Sxi/+Xxj+p8qD/W44/wB79uvBbaQFWp8uB6dZoxSleuR+&#10;Geyibmhpj+TeFbkn83t/xHvmvyniP/Keh/6ep9P9v7Z+nWlAoH5Dptm/hNOsTfC/ZRuRQwD/AACD&#10;6/7b/iPfZ+UyC5Fco/ofKp/33+392W2i/wBEUEefl1oEcWPXa/DDZQteipzx9DCh/H9WH/Ee+P8A&#10;s04/52Kf9TB/0d7t9PZeSfzHVtcf+r/ZPXm+F2x2+uPpv9hEgH+2C+8g+U6W/wCB4P5P7yi5/Jvf&#10;/ifemgiAqq/8V1YSQk9Ym+FWxj9cdSEf0MCtx+OCCD/tvfv9moT/AJXhz/zfU/8ARXvSwIRwH7Or&#10;a4z59cT8KNiMQf4ZR3HFzTxr+bj+x75f7NMluK5f9jKpH+8t7fSKAEAg9U157j2/6vn1wPwo2MSb&#10;42jtf6iBb/7fR7yp8pUP/KdH/wBTU/4r788ELEaV/b17XEDXrC3wk2Mxv/Dab/qUg/3gL7lp8o1A&#10;1fepcfnzKw545W4/3v219PGTpKj/AAdaLRHh1Ek+DuxnuDjKYqTyviH9bj6D/W/HvIflEDb/AC6L&#10;/X8sf/R3t1ba3QZXrwkQDHWAfBnYovbFUwH/ACyH+3/R77X5QD6/ex8f0lS3/Q3u30sGmpFP8PXt&#10;UbGh8/n10fgzsY3H8JpiP+WK/wDRvvMvydZuRVow/wAJPz/yB78IbQY00+09XHg0pw/PqO/wW2N/&#10;zqaYH/CFBb/YG3vKvyc1f8pakf0M5t/tm91ks4FYALQfl15mRcg564/7IxskWtiqQH+q0kCkf8hL&#10;/tvr75j5Mk/SqVf8BPYf7Zfbq2duBw6cLqKZ6wv8GdkkG+Ko3/oWpImNvwLk3/2HvOnyWNx/lnH/&#10;AC1I/wB5v7caxt2Wun/V+zphyrA6TnqI3wW2UQVOLogOP90A2tzaxJH+8e5A+SZP/KY3/U0/8V9+&#10;TboKfCB+fXkqFoT1Fb4KbJFz/CqE24t9rET7zr8kH+hqif8AkIf73c/717ubG3A+H/B01qSueozf&#10;BPZVyRiaP/W8Dc/14sP94Pvkfke1v+BLf64lIP8AvHtNJYRuaqBT7B17XH/q/wCK67T4LbMH/Lqo&#10;15+n2gP+xu1z/vPvg3yPcf8AKUwH5vMf97J9spYwFx2j9n+TpxJFLCh6zL8GNmgH/cZRN/h9rGD/&#10;ALci3vh/syBP/KWx/wCn/wDxv2sSwtiO5QPsFOnjKq4Jp103wY2aT/xaKL/zliP+9e+x8kDfisb/&#10;AGMoP+8X97awtytNNfy6aMkbCh/y9cR8F9mA3/g9EpF+Vpowfp+LD294z5BSVMqj7pjchf8AOEfX&#10;/W/1/Zfd2EKr2KKf6v29OQ+Ge3y49Mea+D201pZAMTSD0sR/kqMR/qb6vYw0fekFPQtNPWhdKsbG&#10;QAfS35J9wrzaLeOoRfL7ejezg1sAOgFT4DYmtz0JhxFP4vMnP2qGwV7sbFB/vf8Axqvr5R/L+Ojo&#10;Kyio8h+8Y5IwgqLAAXGo3YG/uBb+QCc6x69DG2KW60Xj1aH0f8ftr9T4mnSkoKYVuhGZxBEpU6Rx&#10;wPx/r+6Bu2O0chu3K1E09RK4keQteQm5NgT/AK3srEJbPWpLkSDox3sCHleU3uxZubk/Ue6gBfsH&#10;SUSs2T5de95UB+v+HtsdWBPn173mVmHA5/1/96496KgmvW1HdUY697ytcH6n8fk/lre9R9y1I6dj&#10;qxoeve8yKvpJP1UHnn6j+ntp2NSOqjNa9e9yEjJ5/wAPbLP5dW4de9wfGfufp/y8P6/9Wm/tTr/T&#10;/wBp/wA/9b7df+2/58697//Xs/MkmshBIdJ0s2gASAKPTe5JNvzb2uWCMRLLIyUYYFcg+pH7Rx/k&#10;ehe0UEsa+OoIZdSg+R9acK5I/PqogQY+XRSSUsMM0l6mNUkeQ0qzVDiWWGVgsaIWYFkMl/zY/jpU&#10;LIZSVTyHUQVcNcNpsWIFgSPx7ZSUCQwCp0jj5ZFftwDT/UOnYqQW4RmLFa8ePE0/YOH5dO+UY00t&#10;PCI0q/twsEYpqylnVk/WZ1jWRtbg8AOy2H54980WN2cOAB4/IAqrcPqAH5+tvofaaUmNVaFwGZtJ&#10;rUYoSRw9QPT/ACdJIBb3B10IccagjH5jqRryIiQSQ10sVG8kcLrKJFeGBnUsAORErSEOn9QPzb35&#10;JgGeKIRrdRr8jEkEgC7AX/3ge73FlEkKTP3HjjPAn7PPpSRFC5lcEg8AKHgKef8Aq/PqNEcjUyrU&#10;V33/AIYpHho/t6FaVJdZMmiF5FBJsdQuQf8AWPAxpHLE+kWDMLNaTSGBP0Uf42v9Pd3kjnGoA6Rn&#10;54xmhNPTj8uHXtMrgSQf2fmPMDzJGRQfb5jHU2qqKWSk+5eeSo0zCGmSTGSzmFggk8s0zrrcLrCl&#10;GNiTe50gni6Ev44RJEyHVKJNJQXAJ/Rcng+7LPA0Cz3J1hiQuk1OGIFa6cE/M4+zryR2viGVM14E&#10;cKgUoK/PHWekSejmr5ap8fkUqqVI4GihnpJwGozK/gEtgNGkp6kX1fTULMZgnDxfbsy3uJBqFkYK&#10;NP1F+bn+n9fepLGSK4N6+Qw00HEVINaGgpinGuRinBqS2x9Q0b14UoK/4fl69INZbvFWUFJWxGln&#10;mhZ1kgNUzsGDRq5Y3sLva45Ucj3lBaJB6QENx6ORYH6824/r7ZHhTsUUgFc0ODwr5VyaY8vXraSW&#10;bJ4M50aQTRsEVzmlePHicdcJImqany1D19fMzIZZ6rwlDUllJ9frbyjUBa/0vY8Ae+SPBEyurmQ6&#10;dHo9R5P5BsLf4+6SwX11B4ZHh0NatgenlXOeFP8AN1u2MaxkWrqWPHPl68PWn7esTTwrNXRtFBMJ&#10;Tb7MLGsi+BTKZWnktwun6f7b+nvC80UjFWMoIGq7QqANNjpNmN+P6fX2mgtr6FggZCBTgx9f9L/l&#10;6vCsVTJMO88SMivl6cMeXSxeGiSikyUFOl6qQweEVv8AlD+VJozOpLKAgP1LWIH9k/T3HjiozeVt&#10;Xl5JYroX6E6Rzf8A24/r7OJrneowLZSpiJoQK1HzOKDz4V4jpky3UbaNJbHln/DT/V8uoE0nlUJF&#10;5FEFLEaIeeCtJj8yrIToUeQairKFYG4v9Ab81kUarFbSBgBZtXIKgX+n+xuPae5ikNFWgKEHOPOp&#10;p0qjkmKamAU544PH5V+3Hkfy67oYWCR1FUK9ikSJdWpZoA4QEzSeMKdbfRkVSQOLk+/eRdEoSxCi&#10;40t9GLfi5Bv7TyRyGSMMMM1D54p9lP8AV5dantUukDPxH516dKWmTyCarlemmNKzQLPSEyTpHEbR&#10;sP06TY6bsP8AWHuGKh21+YSMtmFgSbrzxqYj8fT2YT2sNuym2ZQTTjj0NeB/PpI8UENujS/ApJHq&#10;Mk5zj1/Z050uNjqYoI6JaaOUThllSljKia4RI/s4SS41/XkH+gN/eaKokJuiSrGBYISoKn/DRf8A&#10;3j2mvbG2KhpGDSHJ05x+YGeHXnvLaCURQMGdhWgHkfT5/LrhSw/biSnkkxLv5mK1skdakRAOqRJr&#10;DU5Bvy6i30HHvtSBKHlLgs/DKupSFA4AuOePqfadk1WPhQgrpDfFQGuT5V9a9UkvHjV3ljcMgJIo&#10;PIVHnTh04Tnx1EsdM2Iq4PHRGeCCqq1aHzBFaoeomA/asbNHGNXBAH0J4aopXd/UvkJVIymklvqb&#10;n6fn+vtyKK4jSKhUEZJNaUp9mT+XDp2a51JH4gIBFangAfX/AFHrJkJKijjq6CaOXINQgTy19NkR&#10;MdIlCKFjkcuqKeLhb2/H498UAgp5GWQBpI5VIZtBFrgKIxext/j7bvZprq/SCSjqjppKqGrWjfFg&#10;4PywR8hVRJO04EMbpJFwDBA1a8e8kHBqK6e2ny6fcdBS17RTHF1dOY4PLLHI7MWQN4WrRUuumVSb&#10;lEP6W+vPHuLAsgDO3pC2tpbhg31tc8+ze5FuYxEwDH0/z/n/AKvVLcMsQWOOMMQc1/z5/wBXz6h1&#10;lcgrqRMa0plqI3klepg0zQtCdKjyQIdK/wBNJN/yB75vVTtrUeQArYalQgEekaje9vp/xHsuXbbR&#10;QLhkBoa4Y+vkNPHHDh6nqrz26TK0luTUrUrIaeWdBUDHpWh8z090UVNA0VIcnR+aokYyArUUss4q&#10;IlkmihfSsZB1MupiRfkr9R79JVyugiRdOlQW1Rglv6spW3H+J9p129Fdrif8ZxSvDjkUwf2/zr0j&#10;haSSQpcnvLHQR8IXy1HBr9gP29OuMocVR1lNMMjLUss80McsGZeJIWiIjioJBVBy7lTdUT0kfpue&#10;PeI61fQwEepVLsoCg8WS7fngi3P+HtXbaBEHajLmgb7T/hIJx0ttAXZ2mCy6eCt8Ip5rg8SK58+s&#10;WT8OU+6rMW1fVVNDK8UPikmq9CCmL18sdKxQQ+MKyzeRFI06rMDc5T4Y2PolOrkFGViTcXJ1WsP9&#10;b3WYTSkNAQvrWuPSlK/b5dKYWEchLHDUoPJaf56jy6b8NV102OljyU2FlFJpgj+8oaikTWIHjssa&#10;K3mBJHrdiR9bm9hzWS0hc+Qq4JUlRqX+n0tfj6m/tq5hlmjEWNS0qc0r8vOn5dKxImvSvnT7P+K6&#10;40MONoaaSyY2GNKpKaTHQ1wMcsbnU71XmclWWT1RaU+n0549+rHPiifUPHawVwSwLH0rqv8AX2zt&#10;MSLcywk0ala+XaDWn7R/LpDdG2hYyujFvkB/lI6dpIzO8c0OMqDUyZP9x8bURKXhZAv3clLYrEpA&#10;swRz9Li/4iSUyteI1VMXETHxRvJrJYcKykWBH4IPtTbbjNJIskUT6AwOohdNAcmobhj8uqxT3M6i&#10;W3IQLk68YGTwB9On6RYcTQVGRnxeQijqqtIFnqqSP9lo0aK0DmIO1+HdJUZWH6Df3w06iFkSZ9a6&#10;TGhLMQo40qxA/p9ffisisZLJlDVr3ep/I/t6rt1otojrbsp1HU32nj5dOaZGjgp4xkZKGko8eweO&#10;vSmpaamWKoIA89XC3lLAAgAHgn9NifeAx0i+NIjGpeQo0dRE8bn8HQQD6r3+rW9sm63bvmvKnSKg&#10;qQVqASDUlTT/AGtflnN7i33OQ6l1hBmtU0UHn8Wqn+1r8j0txS/f+X7b+I1CLR07RZLDZOHJTU0N&#10;RKjMtXTWMJjdD6QAGXnkH3KZlp0C3RrghbSD9AsG8duOLji/tTaq+5UmjUsy/EMefD/AePVrcvOr&#10;RTU7aZHzr5/7HQX5KOaLIZGnrHqMVBLLCYp58NUP5atSwWXKCRRK7sABrSMAj8mwtwiVmVQWkEU3&#10;6SpWQc/0A+v+sRb2j3KkcpKgmSM1p6EcK56cSyt0B151Y/b+z/Y9OlphpaVDLNUHBIIaF4Zpq+lr&#10;8asqzRlJ2EiXKEi9iGuPqCCPfTP430JHIyodP7keoXt/bZTY/n6D/X9ulBPaeLKwDNn08/s6dkSN&#10;UCkGi8KU/wBXp1FpadWyDNJU0/jmRHVsXkTTl4XBa2PpqtUaKwID+R7N9ULeq2aWKOVUlKpck8jX&#10;G4uLaRHf/ebeyeJpbRysT/L5fbj/ADfs634KuitBI614g0p8xxOD0o4MtVztNi6j72SIU7SxQzxU&#10;WS1JBN5PLLkZU1AhRzGZdJ/K259txlnokZdUrxIWtxC5CFj6iX0k/i1/9uPbsv0sjKyhWb8WquD8&#10;sE+tcDh0XXaRyyorymOlRjzrT/B0JGOw8G8ahZpiMPVZCGiWFMWc1SSVc6QKHhaSjL08JsuphCxL&#10;D8XHvjC0cskEoqKeaMuQ4WFnaNgtyJft9Qv/AIKT/sPai03C4kintQNAQECpAUgGg0sxAGPWmOl9&#10;tJMHMJVioXDn4WHl58SPl1G3vs3+70Qeowm4qTKVVPS1ESDNBZqtKhyZHo6XLRRzyAsw8jyxgE/p&#10;Zv1e3ip8TCDxlCvq1/5PVU//AAWwkUX/ADyv0/P4uUW7zeK5loCCNNHjfzNa6GamKHPH9vSyhLD0&#10;868fy/2ekfiaKWjx9fBNR55Jp4ZJqhamvxNZoEUanhqwatKyaP2PKFsfQWubcdSMSnljPiKFFinf&#10;WqkWKSB7f7e3tVJIF1MlRUVauK1ySKfbXNOtkAk04D19PLpmocVXrFQ1c+CrBU1a1tL58ltqjmpl&#10;eBhHTfYzU6SqrcW0Ru2i9tRAuOp5If8Adn3MiyKqkRtA/wCeFclhx+bfX3uK2uZxrtig0n8RI/wA&#10;9VWVkzERUdew0lRhWNPVQYyiq6cy1NNNPg8tRKoF2kloYamJ9LjlRJ6oib/0U+4KrDJUOzao1MAR&#10;fNBaRlUAA6YD9P8Aaifb1zdXMEENrIAXWQsdORQ8aVANaeQH7Okr3j+LomUszHBXgPPNSP8AB0uM&#10;djp2xWSyeFm+7WeZXMeP3KjU8VYzOSambMIyOVdLtAtvqB+be8issgDO8DzRXjXwyuAsaIEQysxu&#10;x+vBHsuJMEjw2dUt8GjChqak4GP59M+JdszaKAYqDUV9KY/4r149O1RQzSR0lRXUudNfk4Wlqpq7&#10;HYjIU008soYR44RoPtAL3Mlvp+k/W+FmkbSfUCFZx6VlBNirFTawte/+t/X2ohEU0ioK6a+YH+r0&#10;/Z5dOxSzH00jB41/1fn1MrEXEUOSkmGNkqHqoaeSSkyGTxExXRE9JFUhpFln1KpTQX0qxsqj3mMa&#10;wgFkuJCoeUwOn7nGlneP+t/6W/Pv0zJmOeQBU+Gtan1pQeWK5+Q6tJKhGmVGIPyB/wAJHTLi8hX5&#10;uYVODiyL1aJM0eJot0Yivjgx6RtExGPzDXRNSsLsHk1KeePeNqQqzFYXYytqIiqANLSW9QRiAP8A&#10;Ym3+9+6RXkBRZGlASOgXjwApkAE/szw6TToWtPEtZFCg6dLE6jTHAAj+fT1Nk8jUf5EHWGrSKVZn&#10;ze2nYVq00tRP4Hy6XDaB+kIoJ5tZSEEeSjlC3ZCFRx5FnhWUyoxuyh4SdTLYEAcD/Wv7pJPBLcBo&#10;ZNYbOARQ8BXWq4z5V+Y63BFAdH1IJrUilPiFKcSPU1/kOlXg9xQUFI0dTTU9FVvQOmLq8NuH+HxU&#10;U8Su6zxUVSVWnhqbSpJ9xGJHX9LalBV/wEFLUyNS5GjgrYg7PTLPGkyR6fUBoe+k2sCLWP0/r7Op&#10;rSK6tPGHayABq/iJoCV9RXgceo6XCiSCVMMfn/q+fVeXzF7F7K6qpYt0dM7+3HsfKVlLHTblbbeQ&#10;q8VkpIJGmeNK3J02kyWJZku7ujFiHUhbraHC4THVIyNBg8NjsgqGJ6+kxOPpqwwMD5FNXCiv6h9R&#10;fkfX2RxbRt6sWePVXuFSaBsUwajH8j0ZjcbyCJvDkcagVIDFQR86ceqw9x/Mz5edsbe/0abq+R/e&#10;G9do5WaKnXZeZ7M3lmsFkGllVaeOpwdTVNBNocgKJYuGt+pvaMzTfd1rMpjlFQIxG9SkiCKMWkcX&#10;5UkhGAKhzyNNhY+6HW1Zf7NImKsqZ8QjtBOB55z6dJ9uthJEzPUFsmpz65/1Z6ue+LuBh6w6qwu0&#10;KwZg5yhoKnJ1VRjJ8bNNHla5ndRSwI7VUMJetpEqKaqkoIC0ci1KySK0Stq02ioWSml1TrqLiaQG&#10;MNEoi1JEfKyKWV+BEo59XqJ9pfrS0MkG4qfBY40/FT/elFafPj+3pS9Yf05fhPBlrUD0FGQft/b0&#10;ZSaeKooqIQ0UVLM1LAgqaOgZta5ipfL2qsrGuPSueOCqoQrPkaokKPt1SmUIMlJNMzSRzOpmqXqK&#10;aZhIXvNUDwsyyWc2u7XVmX+tvx7eS3tSIZ7YHw4NDrqw2iPS/AFhXSuO7jgnz6SIpeQiKp4gFuJw&#10;QCcn1zk/aekpvfXQLlFp6aKOAUqVlJT09BBBRopknaliqsdIMYvL00LST0uPnOm6Kvpu9F/c3yOe&#10;i7a7KoKCaeCix299yYyliZwrJBi8rLj0DBLC48Vjbj/X+vvLfk65vI+VrBb06pWgjlYrkF5lEshF&#10;aGhdmIxwPRFuZi/eM6rgI7KPWisR/hr+Xp1us/GH4xbPwXxy6HxNbSQZCroOoOvKeprJoNUlTMNr&#10;UzvK5mLtc6rnUxN/z7DEfJWvJsauX8/WU2/3n2JTO5XUQei9iunPQ7D4+bHH0xFILf8ATPH/AMU9&#10;4m+SeQJP+VTf7B/97t78Lpl/CT/q+3pvUnCnWYdA7IAt/CaT/G9NG3+t9R7xP8k8iPpVSn/EyH/e&#10;efdlumLUAI/Z/n6spSuesq9CbHH1xFH/AI/5NGL/APJI94v9mTyX/K5KL/X1lv8Aifd/Eetc/wAu&#10;rkoOGesn+gjZH/OopAR9CIFH+9L76PyQyNriqm/19RH+9n3XxnPaK/6vlXrRMbYGOuY6L2X/AM6q&#10;l/2ECA/7fT7wn5H5G/8AwJn/ANdXUD/W/V734kgwK9eIj8qfz6yDpDZg/wCXVSkf4wqT/t9Pvifk&#10;Xkxc/czH/kL/AI37st1JUazQeteqh4yaUHWT/Qpsy1v4TSj6c+FD/vBX3wHyKyZB/wAomvf8yf8A&#10;FT7pNc1eqktjiP8AUOtM6qadZF6X2av/AC6aQj/qGjH/AET7xN8h8oTf7me//LR7f7zYf7z7cS6I&#10;YVDH8v8AZ63rU8Kdch0zs0AgYmkF/wClPGP96X3wPyHyn/KzMf8Ap4D/ANFe1IvFpk6fkag/yr1r&#10;Ug40H7eux0zs0H/i1U3/AFJUf8R74H5C5b6Cqe/+EvurXbDNGI60Joq8esn+h3Z3/Oppf+pKf73p&#10;99H5CZT81Ml/8ZB/xJ9o/Hl4hT+zq3jKeHXMdQbQHAxkAH9BCg/4j3gf5C5UmwqZib/8dVt/vfvw&#10;dycKQPs/1f5evGSOlesi9SbRX/l1Ux/16dD/AMR74j5B5f8ANTIP9d0P+9n3VmYGhVj02Z4h59cx&#10;1RtIf8uqmH/BYEUf7YD3hPyDypPNTP8AU3/et/tufdKyA1of2dWMsdK1/wAH+frIOq9qD/l10h/6&#10;cR3/AN6942+QWX/s1E3+xmF/9a5Pvx8Rs0P7OtCWMj/ih/l6yL1ftVfpi6a35HiQf8R7xn5A5m3M&#10;0/8AsZVH+8hvalfEDVoerh09R12ertrf86yn/wBjHGR/tre+I+QOXP8AykSj/p//ANJe3dTeat+V&#10;P8vXtaDj/k69/ov2uPpjKb/qTH/xT3wPf2XY/wDAmVuOAZ7gf7C/u7Syhe0EHqniR+v+DrmOs9rj&#10;6YylH+tDGP8AefeF+/supANTJyL/AOcA/wAP6+0R+qIPl1YSRkY6yjrfbI/5dlMD/hFH/r+8X+n3&#10;L25rXv8A4TC3+2v7fEzV4N+z/Z68biMDh/L/AGesg662wOBjKYD+niT3ibv3MX5rHJ/wlv8A8T70&#10;8jFSqhv2D/P039Qn+oDrkOvNsj/l101/+Wae8Z79zH9mqkP+HkB/3gn23quThgQOt+MpzWnXNev9&#10;sj/l10w/1o0H+9e8Dd9Zwniqktb8zAH6/wCv7vM7OoAU/sH+frf1CD59ZF2Fttb2xtNyb8IB/wAR&#10;7Gqn33VSfHXO9p5KJ8nidp9gzrX00FIlXUmpwu3aPK4XUXikk1Hz1q0zxxtJFVfbzxxskbh4O90b&#10;q7fchtQDIQiSKCtXZdcqyEHUpCoTEsojCozOjP3KgK+zeIyvOe2eIP2lSxPcC1AjIcHQNQbB9egq&#10;FPgqPvQbUhg+2r6jq3+K0h8kwoHoq7ctRT5qBqOJ1Uzu9JQOpYeuFamNj6xaszqqdvkL2NtTDdm7&#10;q7FykQqJ62nyS5HcG0Yno81Wiq2jS0dPt00b4yKqqaisuGpIhK8UXjiSJQJ47uo7XbrM3FogkkcZ&#10;VCzGvz1kZwMVIHS2x2+G7QyXSu/iAEktJ8R4fExKj5A0JHAcSO1Y0eLx1dVU8cEIgp5KqRmUBD9v&#10;AFaeobUpcrGgF2cEhQNQ/Fo+E/lL9Q4qurpa2uyGar8bSU0cmNqOwOzqGXMUslVDNSSrlY81EtPc&#10;oWGigkhLQg3DBokIBuV/MFcFYy/xhoxUGla0Gqq+Vag5GD0oefY1mjiNupDdmvSzIDkgmj1Axmi8&#10;aVHRBMl/MA2po2/U0OzN0Db24pq6j/vVSpS5VMLX4yCeSupq3EUwYStC8dPHJT/dxT3m1CMQhJ5V&#10;en8q34mjGUdXuTCZWGrzODxlRJi8rnM+2Uoamjraavlpa5aHdRSXJTu7iuqaGV6KRlllZyXR5n7X&#10;dbvwJLaFo21EgH4QGBzUeGSB6cTTy6LjfbLLObGCBWWtCydqAjiTVWPHiRxPlx6Dhvnf2rl9x5HF&#10;bY6aTIYvBbkONrc/T7lytRhcri58fWFdwY7IQ7XmWCgiaCORKGvNNlZJZYIUgktVrTLrFfy0vh0Z&#10;sfTT9R4LFLjpIJMbVNBSVuWr62jWWnpopMXl3r4rOmmqjId/N5eKeNo5D7pE28ItBKTJ5ksoSnoC&#10;CWJyMaBUA54VSXF9tMMoaCJZxXikiUHzq2rVTgV0j1r6sW5/nZ2jhcdU5nAY7be4U1xPkKWfD7gq&#10;MBtnHuqT1mTqN1QU+LVoqV/uqGsSpWGKhlpi01dOammU4cp8B/i1NLRrHsDYVHBkainSjq6vZO3v&#10;sJKmesE8D0kOGipoJikLx+MtGYU0DzhBJp9qZG3B4qvLRvMBBX9mkn86dHbT2Xg+J9KpP8Ihi1fm&#10;ugH7DTPlUdCDh/mL2WaTNmfYEGbrtt0lZkMnhcDljS5OjpcZRPTy/wAXTOpO9OGrKaVXhMhqZVdv&#10;slq/tpGJVPlz8Zfj51F19X5vaeO61Od2nvDrVq9dsdZ9e4ncu2o8huqDb+4JslNSYh5pIK/H1sqr&#10;FUQtAJEiYCzCRUdkr3Fya+IAMUaaRlJ41UEkeXGgP+Ws5tbrb5njtWtmjKqAfDXJNCQUQmlKihA+&#10;zzBheg+5d7dqSUWT3H1zltkYrL4ypyODymQy5yONz1BLomp0oY6aaWGOphsdaFzI0ZcnQ0boAI6t&#10;27ufs7eFTtnCDJ1O1VargzM2cydDOIMxk9r1Dw5CPGxGmqMdUsjUkMjSyqxeOh0qjU7Tyi/cZrOJ&#10;YRJqDqBUhuCDi5/oKAxJ40RjTAqV7LB4nim5DhRjUJCTwPlRaY+fp9vRjM/lsdtygq81XWjWKOnV&#10;3ghkaqnjjqf2qdRArySWaRiEVSRqcgcn2uN790V8e8d2R4+tc0UW5s7FQXc3NDHk5RTuACRyhQkg&#10;2+lr+8jNiWcbJbROCumOLUp4qfCTtNDxAyaVGeNagJZJlileEMKBmP7Tj/Z6a9ubXpKXAYODIUdK&#10;2Qhw+Nir2jTVG1bHRIlUyF1Ukaw2kkA2+oHtJP3XmybfeSf4+og/7wfZgyzV7OHTX1EZ4Hp7/gGK&#10;/wCVOD/qWPeM91Zo/wDKSw/1nc/9DMfbJSc8a/6vy6146evXYwOLH/KJB/1KT/iB7xN3Pm2/5SpP&#10;+SiP96Pu6idRQdVNxH6j+fXf8Dxn/KpB/wBS194T3Hmx9auT/YMx/wB7Y+6AXDYoek73aU/1f5+s&#10;n8IoP+VaD/qSn/FPeA9xZv8A5Wpj/wAht/0cP969qFjl09wJ6st0pAp13/CaH/lXh/6lJ7wt3JnL&#10;/wDAqS3+DMf9j6j7bMEhwoNfnX/Z6f8AqE67GKoR/wAo0N/+Wa/8R7xt3Dmyf+Bcv/Jdh/sOfexE&#10;6jSwNfkK/wCTrRu0XzH8uuX8MofzTQ/8kAe8Ldu5uxtWPf8Axd7f8m2/3v3RoyR8J/Z/s9NNexEe&#10;f7R/n67/AIbRf8q8f/JIP+9+4x7dzn6fvJv9cObcn+pv/vfuuifiox019Yo4Hrn9jSXv4I7/APBF&#10;/wCKe+H+ljOj6VsjH+hZT/vZ9uIJWNGDdXW6jY04fs67+ypf+OMf/JKj/eh74t2xnT9aua/9A4C/&#10;7DT78Y5tVBWnWzcxg0r177Kl/wCOMf8AyQv/ABT3j/0r5snmtlHHH7h/23F/ezbzLlOtm4XyP+Dr&#10;32VL/wAcY/8Akhf+Ke+J7VzXP+Wyf9TT/vf19sm2nLVIPVfqgDx/wdd/Z03/AByT/klf+Ke447Sz&#10;Jb/gXMSf+brgf8nG3t4JIuVr/q+09Va6FMGh67+0p7W8SW/4Iv8AxT3wbtHNFj/lM9r8jyv9Pz9G&#10;t/vHt1fG08DXqovBTJz177WnH+6o/wDkhP8Ainv3+k/L/ipmH9byvz/tm9tyJOVo1T/q+3qrXpA4&#10;167+2h/45p/yQn/FPeN+zcyTxVzKB/zdkt/sfX/xHtlYZ60pj8+tR3hoNR/n8/s67+3i/wBQv/JK&#10;/wDFPfH/AEmZkg/5ZO349Ep4/wBfUR7fME4+BSPtr0494AMHrvwQ/wDHNP8Akke8f+krMAXapn/6&#10;nH/iT78becrUjP8Aq+XTUl4XXBz17wQ/8c0/5JHvE/ZeYP0qpb3vcyX/AN4v78sEjAqVPW1uxp0t&#10;17wxD6Rp/th74/6ScweTWT/4qJrL/rWB9ti1lTAXPrn/ADde+rQH4QT6+f8AqHXfij/1C/7b3xPY&#10;+WNwKqcX/pK//Ffdjb3J+Mde+tPn/q/n17xR/wCoX/be8f8ApDypH/Auf/qY3vYtJSK060b4Up/q&#10;/wAPXfjT/Uj3xPYOV/FVUH/p6f8Aibe/CzlHl/h6bN2PX/V+3r3jT/Uj3gk3/lrA/czD8/5z/iL+&#10;7i0l68t7pB7uI6940/1I9xn7Ay1+amXn6fuFf+hT7o9lLx4/t6qt7TzB670IP7K/7a/+9+8TdgZW&#10;/wDwJkt/y1bn/bt7cW1loBTh1b6/59e0KP7K/wC2HuLJ2BlLm9TOP6aZjY+/eBOvwDrxvh69d2H9&#10;B/th7jnf2TI/4Ezf1v5ieRz78YJicg9a+vFcHr1h/Qf7Ye8bb+ydv+BUx/wEp97NtLxpTqpvh69e&#10;sP6D/bD3j/v7lf8AjvKR+Lvc/wCHOr/iPemtZiMdUe91Cmrr1h/Qf7Ye+Db9yp+s8oBH4a//ABPv&#10;aWk3E9VW6Ayp69Yf0H+2HvF/frJf8dpP9cO4/wBjw1v949+NvKKkHrxvWBrXh16w/oP9sPfBt85T&#10;8VEn+xkY/wC2sR7qIJW4/wCD/Y6uNxLeVKdesP6D/bD3w/v3lCOZ5f8ACz2/2/PvRsn4/wCr/B00&#10;16ak0x16w/oP9sPfX9+sr/ysSf8AUz/jfuotSPLpv66P0/l16w/oP9sPfA72yZuTM55v/nD/AL1f&#10;3v6ZuAB60L1K1WtevWH9B/tvfv77ZP8A47Sf9TCP+J91NpJ59ea+DfHn+fXfvg29smf93yAfn1n+&#10;n4JPvws5CwAHWhdAnt/zde94zvXIn61Ep/6ef8b9v/QT+v8Ah/zdbNw44/4f9jr3viN4ZItfzyWN&#10;z/nW/wBh9ePdzbTaNFR6f6sdWN42mn+Xr3vkd4ZH8zyH/p5f20LKT1/w9UF0/l/h6974Nu3JMbio&#10;kta1i49uLYSVr04txQ1J/n1730N2ZIf8pEn/ACX/AMUPt36Fjx6uboeR6975nd+TNx53t/TUfp/t&#10;/ev3eBkDPWvqE4kmv29e9423ZkWt++/H+1kf8T739E/VhdhfhP8Ag6975DdeQ4/ff/ks/wC9390a&#10;ykIwT/k6be9GaVr+VOve+Y3XX/8AHaT/AKmf8b9+SxlAoSB+3/N019a3n1737+9WQvfzPb/g7X/6&#10;G/4j26LGTzp/P/N1s3xp173yG6q8/wC7pP8Ako/8V92Foy/6v9jqv11MmvXveVd1ZA8CZxf+r/05&#10;/r72LIny+fn1b69fU9e95l3TkeB9xJ/sHNvdWsGrWg/n1RtwA+Hr3vMu5q6/M0jH/g5/4r7fSxbF&#10;Kdb/AHiwXr3vOm5q29vLKP8AWe/+9n3c2D0rx6r+8m49e9yk3TWgj9+a4/2sgf0/B9urtTOO+gB/&#10;1enVxfswzSnXVh/Qf7b3KXdNabf5RJ/sXPv37mWtB1pr0j4evWH9B/th7kx7kruP3pCDzw5/3v3d&#10;drAxTrYvzw69Yf0H+2HubHuSu+gmlt/TUOf6293/AHY4xQU/PrZvs93+r+fXrD+g/wBsPcxNxVvF&#10;5Zj/AMh8e3f3YzYx/P8AzdaN+SpIPXrD+g/2w9ukO4aywBkkvzYlzbn3f906c06aN+1ePXWhf6f7&#10;yfbjFnq3/jvJ+LDUR/r/AEPtQm0eQp/h/wAnVTeNxr17Qv8AiP8Aff4+3WLP1oA/fk/1tZ/24v7V&#10;Js9VJwM/5vl1U3r0+fXAxKebA/64B/3n3PXPVZHM8g/5CH+839uDZSDQU/af83Tf1r8K9cfCP9Sn&#10;+2H/ABT3yOdqhz55bf11D6/69/fn2UmOjU/n/m62Lpjx694V/wBSn+2H/FPbbPuStS/78oH9C/H1&#10;/p7Kpds04NP59KhcYHn134V/IX/kke2mXd1Yo4nk+v4kN7/7f20LAjjQ/wCr7OtG5KnPXPQP8f8A&#10;ePc/HbhylZKkcckzFiLXbVweDxc/717sbPwzU0/1fl1Zbg1r1waKOxOkX/xA+v8AtvZhdoY7JyQr&#10;UOZDdVb+liALggewbzHex2VuWDiv+T8+jazWRpAOk7kp6QN4m0+r0n6WJt9be0N3J2dk9q4uenin&#10;kRzHMLB7Hgc8n3i5zhvbTSlg1f8AV9vQ8soDHFU9TcXjKSnQTpEgdwDq0gHgce6fezuycruHIVJl&#10;qJXu72Bcs2pmPLc/4+4zZzO5dvs/LpRIa58unv2Bl5JXLyG9/p+L+25JA/w9J2JkOK9e950hK3Nh&#10;zyD9fr7aLq3nw6VRkUofLr3uakQYHm3P++49sNJpOB04WAXHXvfIRfXk/wCxA/4r7oZK9VJ6974u&#10;jfq44t/r+7RMFXSer8M9e99o7fS1+fx/xX3plXyPXiSxr173OiuD9CeP8P6j+tvaVqeXWtLEcOve&#10;4mg/c/8AkSv+f+dT7f1Dw/8Aaf8AP/V6HxOHn/z5173/AP/QtNiRlQ081tSnWpVoy/6dNif6G9uf&#10;ZfdNC7C+tGbSe0Ak09eGPTy/LobNHDM6t5oKAZApX9nVTArXkqWjSlpis1Ofu9WOq4oWbXy8UoFt&#10;Y1E2t9L/ANPfGaM6FFpAy3LDXfgtf+19f6f7D3e0uJAWdiM/L5f6v2/Z0k3CkJ+oqRqpSnqMdcTH&#10;SioIRaSSGo0LTt4XQiaOP9CtCONQHkuD+feEMRI3gsrlAACis30AIAP+A9uFUkFbsvIOIGqgr5H/&#10;AA/5uvST3PhiaRnmJIGmuBgmvAfZ+fTm/wBycfSLPFSU0NPUuklWhqxThVmeSVXk4tqdka5/1I94&#10;BoWQM0irIws6CIL9BYADj/Y+1byStAIordjEvBiSfma4PAk9K1jWWFWkXTTyrWmf8vXKOCWeKYvX&#10;BgtSzo7VsbohLn1u1/SWW2my3II/PvijkS3YI6gMRcEFCT/X6f6w9sXESSWhkjbSWI4cDQGo/P8A&#10;1U60z2648TQWx8j8qdP0UTUphpVirI6gQoJEE0UxrEUAQSx01g2kKAPIf8AeT75u7+eS0QK6VZTf&#10;1gBAT6j9b+0trHALWNZJO+p4VA+I0wOH+f7a9M3SUgRY5kGcUXzqfT1r1MrUM8MlXRvVLAJI4KqO&#10;ppYaiIP9s0H7mhdYAufqf6EfQe8iSxuo1o30LD0gWa1rcH2bz29zGSYnOcGpr2/5PLovuIbwTh5J&#10;G0g+R6C8xRxTKqR46Mw1agsj1EKzlyVaYBhYnn6e5ykTBYkZQw/1QGhQTYfX/b29lLwJt+q7nqQR&#10;86n/AFcK/n9phIYnXxVUMW4k5J8s/wCDrB95VVT+CKiLQ/crrala7FjaQMsdrg3ABP8AT/X9x3VY&#10;pniYxalRj6SV5DD+0P8AevamGRruzS4hZirMOJrih/yefpXj1qOWODAQD7BQ9SyjQTTtNiquNvKI&#10;zKaWFm1OSlnjk9XB9X+uPeCKUSOBpH+pW0gtyoHpB+vHHP59rZLaSBBKPP16rPcRRQLN/EaDOONB&#10;n0r16ueKKmq4mqG8kV56yL7FmdNEraDUrGtkJvqXT9VI99MUik0CGbUxKp9LEsNJJNyP9h7VJ9Xc&#10;2hkLoqjJ0kMcenn+frjpl/r7mPM0KRjJKHU2MUNaUB419QOmuFacyQOMhjZYo4dc61cM9HJCocTo&#10;scUYDabLyxtz9feUpp1tUJIjEgINIsL8C5HH1+vsrt5Y7iRYbY6tNSxJyaGpp5/L/UD00JA8htUY&#10;ykIxJ4ajk0Hp5D7enzKpVUkFPLj58VPTzRc+GV4+Gpw0bRh2BDLe19HJF7H3gTxJISznTYXKquki&#10;4+n+8ezO6FzJDSKOjCpFeP8Aq49Pqu5SJ4VnCdYyKmv2/wAuoVHI0kUKmVTLU1TRmGWeVpxOtJI6&#10;iaJuFuFJCj6jn3OeOJIrKI2UxtZylyPrzf6mx9g36mSfcAhBrrUFfngEcfPpoXr3LCHw+4nSyHz8&#10;iB6avL7elzQLkEoZ6s1dVBIbyf5HVrH5E/XGjRLYqNNhwv8AiL/UwFhlLKY4VmAGrUkjBTZb+ofj&#10;6exJJNZr/byiFuGVqePCv+zX/D0qIty/iRKqzKACtB2gcD+3HTelZIKepgMlW0cszo0E0CLLGPPG&#10;jSQcXYEE3JP+PvzCVp7eMwsfTbV6kJ9I+v4P19txtCE8cP4qZOrhqA4/sIpwHDpj6m4/0YBi/bT1&#10;PAA/4B1JklhgwsmP8sbzIsTpAaJZYbSRiYy+aO0jSBWsUvz+kfj3hEKBWS8pdCS1mBH0t+Pb5urr&#10;UJtA0NQLwr/Pqt5fXsUieLbVDdtPKg6nyT01RNExmxcLTxI0hmpqilu+vXIraAXVTfnVcf7f3h0p&#10;+ktK/wBBdgL3YEXItx+ALfX29SUf4wqBFGdJHCnH/ATnIr0oNyIIS6xiJVBOkDh5n9pqfz6cZciZ&#10;FNNHJjY6gpIgnxdXNFDUR60dIIGd0ZyC51xuhA/AI+uVmFOVikQMgIaw9DE/Q3ZuLH6e0xtTdSNN&#10;E+lm9QSPyA/z9Uid7qNpYnCFuBKM/wDJeH2nrrHVz5GiFRTPVfcRmohUxVEE0IWw9SxxxtI7Ityy&#10;L/r/AOvgkqaaYyiKKQOgBbQ2pVsLk3Ugf7b3aKy3C0KmZ0eOQ0AJKk1JFKHPrx44PTHh7papUvBJ&#10;q4V1IzZwNJyCfKvEUI6f4MfIYcVJWVi0dQonUNW4+kneeSTmDW00QYI4K2DfRT9ePffjlussKSjU&#10;wuXbWQLfQj6f69z709ymiS2nK9o4Kcg19fT0FPy6oscu4I1uHiDj4ljYswHqT8zjHz64QrQBqQV9&#10;VRylfLFFUVGJFBj68JZA8N1VvIn5lX/YG/1yvKYmdZEZmOi4CHUysAfSR9P6X/2Pst+m+ohDwsUV&#10;akE+VCckYqAckemOrmwvkOiAjUg/LAqP5U+3p3xyRGqo5KZsRNE5qoXjiyKRQLPJGaZEc1AJaZ4y&#10;LBeWuLkm5MdmhLIZIxEpvw0pJP4JPH+2v71LO8Fu8kcyytjghXT/ADzXPD/DTr07XUVuPE+KoBx6&#10;8ellhsNl6yojoKanznoWZg6x4/IioX9WmJtOoov9qy/Qj32JYAzIokJVToJl4YlbmwPtRbyvKoZ/&#10;2/n8vX/Vx6MoohlPIdMef2jnolSoWXH08NVVxrX0hw370UNI+qCWaRkuSD+kAix/w9uCQrJGqsXB&#10;0+Qm2oAo3P0vb68j2UzSyw3TtCp4EetAQP8ANg9XleQKUSPxB/g/1f5OoEeXmhpvPV1WAqaH+JRU&#10;qhaqSglk8t1p1j1IPIl0b1D6EG/vHVIyMpRopPIunV4VDKfy4ZRz71tjyqpDu6LHkAk0PnSnzOPs&#10;6S28rSSBZl8ChFAc6vl+fDp0WXC5qKqhqMRbIPkEFaseZesjaAxGjhWVJGIiAUk6kAI4P1HvCyRQ&#10;rG8pVddwWMjKx02HIP0uTYj2q8ee/do4iFMfpj4vI+vCvp+3o1JjCkKoDHhQAft6mUYnxr1kNHRZ&#10;XJwyyaYqRsVRV9OqwoXeTHyeMsqKuoLJcMxv9dN/bfVRVbEJio4chUTraOCCtvURs4IC+A25B/C8&#10;nj21NeQWY/3bieBYqkuYwY3C5LBicLTi3lk9E52S43S6RozQqwLceIPpw/ydDF1xi8HuV0q9wZfE&#10;4HFLVw0s6ZTAzUssJkmUQ01VW0xZXlcKBH57IDw1iQpbcTW1b1dRjs1TwY2vpFTTj5fFU1M0Ui6j&#10;OyxEFBf6hluePr7TrdzSsJ9qR5IZM6kagxw+2tTQnh0IZdqk26LvcSA8aCnh04V9dVcelD69C33L&#10;1XsXB7Hot6bN3TU7pweQq6qGfdqU2SwOExOTiqRT/wAIppsqk0VTKnAvSvo1agwX03eajxhoy6xg&#10;E2gKxzQDki3KXv8A7z+PZvbaTqZQdY/tNR1H5+WMf5ei4xzaPEDBkXuBA4gdFOpotwzUtVS0WSyM&#10;1IVaaP7au23WwTiNSI5Zo69oyhv+rWF1fRD7lwSU6LaWaOEuzBbNIpkbkkFT/T+t/wA+y9xdXEjr&#10;axGXRSun8NRjHqafy+XVoZVmViPKn86/5uoGaxNewoauQ1VRDNSxzTnLYnE11LS08EywGdcjE6Mw&#10;Go+gJpBAszfiVDMgMrq3nRDqVzImjUgvps63Nz9bm3tDcQ3QjEQXwya6gcmlc0+wf56dPRqGjAjH&#10;AVP+r/V9nWCooMdNWYqavcwVE0EUSGixGSgqZkqFCwVDTYypEVOpLAxppLt+PaK3m+NqqnEyZo18&#10;GKTzCrmxwm0KzICiVRorsAAGPqUr/Uj2Xbe91aSzxAB3NNIPmRqr+2o6MNltILq+a2MfiSMKqD8u&#10;P+EdWMfFfE7lxWw94w9QjaWQ7FqZqSTA47fJjEksK1CR1Ffhf70lFkUsRdop1kAICqxb04qDH7do&#10;shPTYWm3eaCejgrEr6+mjosA5Y+N48fX0oUSOP1EvZmBvb6+1NvvO6JoF19Ir6u1YpC8mPKRCNKv&#10;/EuQrY6OtzWa22lvrII4DGxFGejtpNOwDj8hjpw7TXtTeew6LMdmZbp1d3YDL5LA5va2HoqjcHZl&#10;OgkMkGUyWEzdTUzw4uVlKUr0q6VS3J/Ck1xUqMA0zhmFv8u8lrXI0rKT6ueQLX/N7ezREvtxlBJG&#10;kDNEVMn5qorw8/2ivQMjmWca0NFHRLKqHHTzU5nxeGxWUhhmZZKjZuTaXwRgK8ddIrqfs5LjQ7I5&#10;Ug203OrlDKEMky/csznVLDGkE0jLaysQWF7Xvb/be3L23vJQLdlQIvbrY6VNPJjnhTj+3pNLc6KR&#10;mM+ExP6tcE8dAHkfn0yJHg4/sqWWbDUjsk4xb6s/SR0csjrLPHi41j0R+e+hDLyLXJvf3EnM8kjO&#10;WAUkC1bQCnLxi1vEUaxK/Rj7fMUVna9+mRyf9AkaSlf46jFfw8a59OramtFUxRSSmUimgBtNPWvr&#10;XH2HpUbV/hFTUU9FQQ5ajpxFU1Hng3dT5KOPJx6oZRMJ1YlZif24g1g/pIGv3GkEUsLO/jKxIdc1&#10;PVNGukkAMrsQeDx+ffu9JVitlzJ5NkjFT9h4/n0qDSGcpoJIJGkjux5H5+vz6VVBLkabJNHVVWUp&#10;5P4nK1DicxselyH3NXEZw0FTTUKSJIJIdM3kdVbm5sTb3ighnjaN0mlaOQHSG8cv0BCtrYgi5P15&#10;96uprd3ETxHWvxUPrwOPs4dVMruWRICCOOf2dPslVSVWNzBk/u9TCFoo/MaPKYZQWqF+9oJKNFYa&#10;1VRo9SAE/wCv78xMjBJfEsQkcOTGya39Sq2pPqDa/wDj7TtHEqBoRQn7ag8aV/2P8/Xrd40jkZlI&#10;IrivA14H7OHTnjjNRLVzU82Trqw0VP8AaIMhRVgioneF6qKClrD+2Y/IVu7XWwuTbnuSOecwtSVc&#10;7Rya1kp6epULEoIGqJHF7H83J5+lgfbNldW9o0v1qB3GnTUVA+KuOHp6+Xp1Zdxt4AbW5FZMZ+3h&#10;1NroaOKmmp8ltTE4d6GMzxbkzu35kqc9UVDWjTL5GhZlZwdfjCwRWTXq8jqbZxVMKdoJGZkhUQus&#10;0EkrNpsLvJD+r9PJ5t71NYuJku4e3xDrFAMFs0Hpxx6/4XGUPHGgVQlQwxn7a9MtLS0lRlJmSGjT&#10;I1aM4nx+5KXHiKGMsfJHiMs2iCW0hJjZQdJBX3zpZ4USoAiSIuYk1xyumsK5CApLwv1tccn3u4iu&#10;5pY3uHLaNVASPOnCnljPVmARdfkv+r/J025XFMi0MdLO9ZAfLkqqlyO34Mj9lJLTOamaTI0BY1Eh&#10;ZgyQEFU06l95sEyx1LyRVXjdZHP2rWkbUDZ1Sx5UXsTfg3/Fj7XzXd1aKkFzbkIwFGrgigoaedaf&#10;z6o8i+EJjwND+2n+foJPkdsnF7/2NNTT0lJmfPQwxVeUhimxaLHUTlhUV9ROAtPNwHhRhZo/ELMx&#10;cF7nyNbWymCR1SGNhDOkRaN2dgbgXDMTZTZVBvawJPIRXW5CCHREAHfIqK4H58M/5+ldvbuzC5B4&#10;cB5fs/z06AvqP4j9SdbxUm98djK7N5aSOXL4TJZuWnyFJRUaBZKerKQvS0wC+WFXlrJ4SrFZGjjC&#10;+OVtnSIlCkjIL/bu/qd11gK8bPfUzlQb+on6mw5HtBt09xKWScA/EaDFTxr9lRXPp0pea5BIK6hX&#10;gMVz8uH+qvRrMwTiaVftMetVUfaUedx1NLJBBRtSYp3nxVXTUyqaWnpo5KiCOF4qVY39EfmkcrJ7&#10;jIwpNKRMkjxm5SVhoGsXEmk8C2ojUYR/tP1sU9zM11cGCdNMYqMY8/kB/qz0pmnMiL48RjjAy1a/&#10;5OhGosScth5Nws9dBLmKSGaCroopPumkx6NHU4sVas7v5zSQymAZmZLBRWIrprjjUs2vyyyq1RN5&#10;FkRVtLD94ZbRopKPb1sLr5fxzqv7NZkgWNAj6Y4k7j/wtIyXr8ygIB8vlTqsEtvHNGbZfEWoBHmQ&#10;fP8Ay8OHUDNYvKU9XRY3HRwUEWXqqnD/AG9ZfEZ4Y/JVEdP/ABMQiqolkWKNNYZcWVcuPEIVuTqd&#10;7lydXuXcef3JVujVu4c3lc7XBGZo0rMtWvXVCLq5+r3AIHBB/PvPXb+S5du2+DbmNXto0hag84lC&#10;/wCGvUP3G7z3NxLPONLO7sacKkkmnpk9fQPw+KosFiMXhMdF4MfhsdQ4qghvfxUWPpUpKWO/+0oi&#10;j/Ye2E00nJ1EC/8Aqv8AH8W9msXKjsuRU9aG4mn+x05e+X2z2Fmf/Yt/yL28OVzHgjrxv68f9X8j&#10;17377V/+On1+v1P+8392/q0Kde+vpwPXvfX2r/iT/eSP+J96PLXoOqncPz6975Cmfj1A/wCx90PL&#10;TDNP5/7PVDuBp59e99mmf+pH+sxHt2Llw0qOtC/Plnr3v32zD/djAf6q5sP9e/tQvLZJoy1+R699&#10;e9aBdXy6976NO/8AZlLD+tz/ALb0n3p+WFrlKfZjrf1zD4lK/I56975Gna36jf8A12J/3k297j5Z&#10;KuCQadU+ufr3vh4GHGp/949vPy4rGqqD9uetfWk5/wAvXveY07W/WR/j+f8Abe0q8ukPUr/m6Z+s&#10;ctivXvfXgIH6yf8AE/X243LavkD9h6ubxhx49e94/B+NT/7ce1A5cipQgde+slI8s9e98DTt+HYf&#10;6/P/ABI96/q7EOFP29eF2QM/4eve+/tj/wAdAf8AWPP+9+0zctrkspp9vTTbgaEf5uve8bUq39ZJ&#10;Nv6/j/b+9py5FTtBH59VXcnAoD173w+2/wAZFt+Wtb/eD7VDlhVyRTp8XsoOD17319sPydR/qSf9&#10;t9fejyzU1X/J1s303r173z+2B4JNv9e/+9n23+4IvT/B/n6TfvJvXr3vgaYDgcg88D/e/dRy8hNS&#10;Oti/ds6uve+DUqrzq4/3n3X+rqE04fn1obizGleve+HgX/V/7373/VterfWP69e94jTEHm4v/if+&#10;K+7HYlbBHVf3iTwPXvePwj+h/wCSif8Aiffv6uqeA6cN43r172YjorcVNVHMdPZ/GPnNpdkZDAa6&#10;emq58fV4nMYjIx5Ol3Dj6uJXWCWFIRONUTRyGGCKYxwtNLHFXuvyZNJsbbzYuPFgYKYzp7lJWOEk&#10;tQ1VmzRqsWrolfTGxtsF5Edzje5erBZACwLUGjVSgrWrRqx/pV9T0FXZO2opJMV2HQ138K3F1/S5&#10;usoqtopKqjrcbWUBXIYbK4+Eq1TDPoRUVHEkbEyQnygBivZrq7cnQ3zO6l2xDU15i3NSY/MVOFky&#10;k2aGFyDbunwG646Khw9UPBitVGtfRwV1TI0KPEkjTx6XbFW4RJw9xEpWMd9ArxtoYAoasKk0NNSk&#10;qc0oagDzw5k3lWtX1o4roUMmakGnA0pSmaDpQ4TdGK3htmuy+GqhkcfJTzinqzR1mPp6qGpxseTp&#10;vF9/HdwsNRHHNIiMolWRSqujRJf52lsDfW9ds7cnx0OTw0mIqaXcdLCkeMo4MlUbdSpZMc2KpWhk&#10;SnlilEqLJKIdADypDbxeySHe7UzPJatDJ+HU8gQUOcFqVyOAycnh0nt7/brXc5US5houARIFGSMd&#10;7KCSR618qEV6rX6Z371T1tvTd+EymYjydTXVj4SqenO8dwVePg3ZPRUaVGU3PWtUQ1dUaqD7WZkT&#10;7n7giGOSsOqokrA3h8dPl7KKfdJ2X2xvNaZFqqza+Lp8jWU2So1zNZBS0k+26yb7JBNBNFVvAssO&#10;maJpJFi1KYaDetujZnnkgQHGJUIqPnWueH+rKyOTbJGaUT25LcR48NTQ04F6cCDxGejvj5IfGnF1&#10;oxs3dHUOFrZqqWCKCv3vtXDzVVRT00UcslOa2ojMoCNDGJlupuiKxNh7Tdd8TPkzmaSPc9D1z2Hs&#10;DI0EVNlsHJW5PENVeeGueux+HxYyf8QajrI5Kajq0qaqjQSXHik8iBEV2e87ZJP9Pb3Mcjv2qAQw&#10;rjNFIxinHz6Ti75fu6rb3NuGArRJYTSh9E1EUNKmlPKtenSb5A9GTT1mLbs3ZFc0MdQuQjhzWPra&#10;MU0Tmkr3knjZoZY4XPiqtDMIibShRex7usOqO1H6m25kuxt84Xae8sj9pHu3Kbjxc+N3V/dfDYow&#10;Uk+LymympEoc1FcS0dfVVEyBYbRUMU0jLSqpJYoLw/URStGBTUE/QJ8wHLElvUUx69JbnmHYtvYJ&#10;cXClqCoA8QUI+bgA8KkD9lcFi333dtZt9Vm0ev8AYma7Uw9BSzxS0Ox6va2TxFTuXcdbULlMfmcT&#10;ufIR+bEzySUy1zYqjaxnd6iVIDG0oAfLvsvYdV03unaeN3ltesrcS20qiOhps5T1edXG7d7V22Cl&#10;MAJq+oiFL95XTmaGRFjDSzIdOl0FlIsdyJWSUrwYGJk0kitWZiRTFOFc9Vfmfl7d7doLS7ja4FC0&#10;erKsGXGGapyeIpSv2dDn11s/P4ncdDnsnh8jQz5Svjqq+7xmmM2R27kqrI1ldi6NzS0kkUooqISQ&#10;Ak2Eas0bXCY6Jk+z6Qz/APAp6qiq4ti9i7qqa/HQPDHNLS7e3JWYetpayhigWmkvBjqkS6LvDHSm&#10;eaWQ+aQdbFYWl/zBYW9zIkv1V3aQiNRnwpZo45FLHiCrMKeWpvXr0N00e2zvIpXSG4ilaAkEfI4p&#10;6j149K3seX7fJbfqKqGmemk3RtPDw/ez0qxO2Y3nhKBgtLUWSfVFNVQxAsZFdn8aNq4I+dTfUm/N&#10;zc3a5udX9feZ6bDHU6VAqF4f0RQf4ST6kk9Rkbtqlq5Y1PQze+HjH9T/ALz7cGwqOtC9cefXveLR&#10;f8t/tz7c/ccQPDp3xpx+Lr3viY/9qt/r296/csI4jrxuHAy2eve+LpYXueT78uyQtgD/ACda+okf&#10;APXveIxxkXP1P15sf6Dj25+6FTtA/wBX29WFxOuAeve+CJz/AF459+baYyKFerSXchWh6974GFeG&#10;sbm5uT/T2021JqpTphrxwaV6974+Mf1/3v22dqjJqR1Q3ZPn173iZACRf/eT72NqUcB1ZbgkV697&#10;42X/AFXurbYKZA6r9S3r/q/b173x0KT+pv8AW1ce2/oY1OkqK9WF23Dr3viFUfRSP+Qj7d/daeg/&#10;YOnfHlPE/wAuve+Jte3P+tqb/e7+9/uuOlafyHTbXBBoW/l173xsAD6WHHF249sfRIeA6r9SzcDw&#10;697xXUcXH1/ob88+6nbSWrpFP9Xz6uJWIqf8PXvfTMoH/FBb3s7coHwj/V+fTZnfy697xlueAbfj&#10;k3/3v3YWKAZUfsHWxckfEeve+JY/kn/Yn3cWqL5D+XWzd+nXvfHUP6X/AMef+K+/GzRhqIHWvqGI&#10;qTjr3vGxJ+h49tNZxngB1T6ihwT+3r3vwYgWtf8Axvx7a+ig1dzgH+HNfs/Pr3jMTxPXvfRJP/Gv&#10;dmtIFFQP59eMjjIPXveMsAbc+7rYo6hgP8PVg7kVr/h6977DL/qv97Huw2+PzH+r9vWmaSnE9e98&#10;Wa9wDf8Ar7t9BGBUDqtW4knr3vD/AIWH/E+6myVskY60WYZr173iYhePqf8AY/7z7r9JEO2nXiSa&#10;ZPXvcSQi/wBPzf35rREpUdaLOPPr3vF714Mfp1XW3XvfFgD/AMjPtiSGNTgcetiRx59e98dI9t+G&#10;np1bxG6976K3HvaxxjiOtmRuve8BA+lrf61x+Px7c8GPzHTReQHj1730AB/X/Ym/+9+9eBH6de8W&#10;T16976Kg345PuwjQYpjrYmk4V6974CL+p/2xPusggSmOPWmmf8PXvfArb+v1te/vyiBvLqwkelSe&#10;ve+rf6/+3928OP06r4r+vXvfXH9f95PuumEeX8+t6pjkHr3v1tX05/33+Pvx8EKSR/PrYZ/xnr3u&#10;TGiqP1Akj6X+n+t7REhmwMdWDk+fXvfKw93CDy62fE/Aeve+7D+n+8n/AIr7vGIjUMOHVSGpxz17&#10;31/sD/t/bg8AeXTemX1/1ft6979x/T/bn3STwRSg49WUShqk9e9+NvwP9sbe9L4J4jq0niGmk9e9&#10;80XV+Bwbf74+7VgU4GeqhmpRuve+ZCjiw/2Iv79rjOerDxCKqeve/Agf0/3n/ivtwPHSlP59eKyk&#10;Ur173kQgn6D6fj/jZ96/TY8OqeFJTj173nUX5sLD6/X3rxIx29UoR55697zoB/h9foQCffg0deqt&#10;WtD173m/330/3r2rhaIitMjpxKHHXvfIW9qldPTpzT173njH5PP+H+9H3fxUJp16jHA697kKRYEA&#10;c/n/AHr3cSwqO4Z61pYfF173NRrAWJFxfjjj8D20ZoicdaQd/Xvc+Njf6/73/T3sSx1pTrx49e9z&#10;omFr/Q/4Ej274yK2RUdedXDADh173Pil/HA9uLPATXqoiZu6p697nxS6Ta9gfb4u4q5GR14ROTSp&#10;697dY6myj63/AK3v7ut3Cx8uqxxM1ST173PSoH0/3rg/7b3YXSE9vn1YwtxB697ytKNN+R/r/wCt&#10;7faRD2n0r1UKQ2gmo697Y66cEkcnj6X+pJPsuuQGanl0pJ0inXvbfQ4+evqAkaOSWUi1iPUeQefa&#10;FysZoB15CzNQ8OuiQBcmw9mh6z6tqaySnnkpyQGQ/p/2o8fX2E973yGwDBhmnRtbWzTOE9ekluPc&#10;1HiKeQySoraH06jbkDn2c/HbD+wx6qIP91n0+MAggf4e8VOeueo5A8cbZ/yVPQ82rbCDU9A7SboO&#10;UygYSjxiQC4kuLE2449kD+Tmxq6qgnMcL2VZx6Rb+zcEn3AN9vou59cZx8+hwLQ+EQo6MDjZBJSR&#10;EEH0/j/H8+6ed17MyVNXTD7dyRKbsAP6/Qi/tmLcF/EePRfLakYYdT/aOG3a5frDJx/tItx/Tn2/&#10;9ZEcDqohA8uve8n8Gq0teJwbf6lf96J9pvqYzUj/AC/5uqFGrVeve+xhqwCwhk5t/Z/437t9UhP+&#10;r/N14K1cDr3vJ/Bq21/DJ/yT/vHuouFJ6ukVTpPDr3vn/A63/ji5/wBgP+IPvX1Sfix1dI9baT17&#10;3Ji27XPyYJPr/T8f1+vtuS9iVcGvShYABQDr3ufFtys4/Yk/H4/4ofaZ79QK46WJaMTnr3uP/d6s&#10;+70+CS/8S0fQf86XyW/1re/fvCPwq1Hwf9ZKft6p9MfF/wBvT/qn173/AP/Rs+9ToPSki3W5AYE8&#10;WW/0/wBf2sOkXBJNDwzT1/1DoVRNEkAK1Brw8xx6qTjZaKAIHq6OZY6iUJ9yksMZ4E0iCS+oKrlS&#10;Cx5PAP199IXbWNHHNiL6VP5Fub3/AK+63ttAqo8jitQT6/LiB5U/1Y6VJdWyRgvIAfQnPHqVjMqV&#10;KSUbSFWiMTCpjheWqhaInyh0sI/yQhAJXg/n30uPkeMzIVDA2cMzBl9N/rbn6e002/Jb3QsTXTSo&#10;pTjWman0PkP8/V7iZYmRVYEuK4pSn+f8ulLDLRyQiSsXWmpEpvFRxyxzxOWacLECAGDAXuR/vPvg&#10;I29CMHDEW1+QAer6WNiQP8Pb7zyMxk4qQKAZPAf5Rxr9vSGl61wS7KI/Lj6CvlTj8/2dQ9eORaqa&#10;lbHkwVE0poZMe2kqGC3nQsFdhrBX+g4/AvkLCF9EcksZTVeRACpJHCqCeTf829po1eYa5wJFbGly&#10;cH+LgaU4eeD04lv4UzSRzFiVpQ0xkfz/AMh6ySJDVUpqpYKEPM1PKkEAammkhgqF8yTTftqsZW58&#10;QlueD9RYx4XJdWJd3Z1DvPHYuPoblb8n8e1bwhYPp30hUBoqEkAnu8wvAmp6s0eqNUkda1zk5qf8&#10;3U7LxwmWqqqaGOlienealSkrYx6VukbR00jEFUUBW/JIP1PPt8ZYTeMBwygAgEWH9Bq9lavNhwy6&#10;CfnXh8/l9n5V6cZkRvBjUgVxgf5+gqj+/Q+apXzu7vJBJU0yOpKyB43NNGWH1H1Le4xJcBZElIHI&#10;IK39JuvLHj2skidXMlhIBWlQa+lDwrX/AFV601mS9TKR8hw/yfn8+puPaCihb+JpjfOxlVnWGfxt&#10;JURh7vENOoD/AGFuB+L++0vf0alLEhwyqvpsCQx/J/pbj/bD241CNU1CFFRTOfI/zNfOv29PiOLg&#10;KdNVT4xH4FJYOUgjlgrpA8aSTzLqpovosYK+oMCwHJNgfeSZBGiaAVY31eQaeD+FP/Ee09lci5uH&#10;M3wrSlOOPUf5f82WnTTXQRjNPP16yyY+pjhSCOq8waUoktNVPUIpEiszVIIUSD0sLg/0AuORHjAW&#10;6vZgV0+hnBUkc6gL/wCxIHtTeyrKv1MJAINcjiPlTz86HHz6ejmgeKpBDk0FQKE+leNfOnp040S1&#10;V4qSamropGNhNLBRyUjaWsZRJLayEniMtfm9uOMrwNEhjVgY9do2ja4ux9Vr/Ui/1Psugunubg3D&#10;ijAajXy04FQPUDh9mekRWW3uBLcECor/AKUD1x5gVFK4p041FRRL9leGVppUMFUs1KvkdHvJEXnQ&#10;jRGSNFlH/FfftETMSA6lAAxDKouT6vr+fdnu5zGyVDayeGT8q1p/s/PPTKRmWPwi6srOxwTWnl5D&#10;z6jwUM9IadpZ6dokmM0C1dPK8gRrnRC0bMSovbkD3xn8iBmgWTRGpZNThjbl2UKARe4PP+8+01i8&#10;LziG+BEkpClgBTjpBJJBA0kA0B4YB8/eDdM4eVlDgipWvcBTSDUD8NB/sU6U8lPHPS0ci5PAyU6M&#10;Wkx81FVJKjxKqNK1VFpOm/q0l+QDa30944zK8al+Gl9B1BgbAXAIAP8AXnn2rkW2t7gwoG/TFQQB&#10;TOOOoHy40/2drGEn1qWVj8RAFKfPI4f6h1Bm0yB6innopKTyqXp/uiXV1samWNrelSSPGCt/6n35&#10;LahTyJGiqVIOkqAD6m1sfpfk8e6S3GqP94AmR2GkDzr8I0/ywc19cdWntYmuH3GFzMwXTTi2oigK&#10;DgSvzK56zjEtHrFDU1aK4klnWarFQspW5Jgg+rIo9LFR+D7wxmITtfwIVNkcNIgY340MPp/j7fmM&#10;9xZotGdjlkoNQx5jh9nSeOJnTVE7eKeIkwV+2mrpwMNTRLLKj5M0csEPrqIaSrpF06fIJkmQtIT/&#10;AGSfoOPfpgEUSCZGLMPVHIwAAP6hezcH/D2ztwGmS3aJ00gmjAcaE0NCRny48R09FBuutVuSkgBr&#10;RSaHPD4Rx4HpxrZp6zKUBanpZY2iphGiYwSirjMKRMqpHGsS+gaCB9Dcfi/vuQO6qsssoUc6oyjH&#10;nj0gkD/Yavb0MskDMFgUlxTu4Y+wEj9h6tMpgk8VYzEx40pRvkfOnTTSQYczy1lBWUEUsE2taKWD&#10;JpJyoLGRglyEsQW0A/gXHPuOSql21zTagAS0aGVLC36ASP8AefalEuSCp8KMD8ILaPXB0g/bUca/&#10;b1tbhCya0oGIBAyONDxIwfPHn05PPQ1S4qCCimpZY56jTVmrejjrVaU+MTSzWYiOxEVr3Btx76Np&#10;AnilRTYEiaMxiwHIXRfn/X9tJKLQu06aycKU7s5ya6cenHh04vgxTMLeA1OKpQ/4SMfP5dOYxtRV&#10;XSfHZNqeKpqmdoa+Go8mpgEMfmZiOeLhbn3kCxwpI4KSRFSvEtiGtyfVa/N+Bf2ikuzcSpHJUPqF&#10;SeHxY8zwFK4/b0sbxGjYINLUNK+pGK0rjh04U2IyVSPFoq8dURh3ijk22alZVSJxEsb0sbBH0lCW&#10;coOdQa/tqzTxR0JP8RixUVQESaWru0WogiL9yNbJ+eWYey2fckS9WK4hE7Cvhniq5GqtSONFIweB&#10;8unrHb5rxxEO9xxp0aP417Cz+TyVbX0W3MrvCq2/US1K4XakrYnO5GnQXlZ6HKyD7pEvZo4YWtq5&#10;I1C6ZxdHkaYVkGRSSdRJ56HIyxQpBWUzoHR6QQuzMt+DrAN/oOfa/brr/GDNCVUSsFdc4rQEcMU4&#10;/Z0ue0ie3IqAYzpdc1B864pjj0YbvTPdfbkoNpVuz6gYvI4DDyY7cOy8Zka2fM7Z3HQTss1BuiTI&#10;UsNPFVFWcwiGVlOltRIFvasiQRxRteH9JBjRnuF/re4+p/5Hz7WNcKLto1xwyRg/Z548/wDB0SzS&#10;mF/CjBx8uiKZiGsy0M6zRbiliNT9wtdNBjGnSrZmVYpaYxsNFl9LB/USG+qge5sEkRVAZ0dbECFZ&#10;ZwQdX6WZgVA45AP049lt9FNE7SpAR5l6oAcVqAWDfYCKkgY8+i25+kuCEuYtDnCuR5ngRTzB4V8x&#10;5dNMVPLWk0cr1NJViohEb5La1LVgRshpxZMfEkrSC4P3BJj4uw+o98pZNBCoFAAB4kW/J1FRq/H9&#10;fbMSxOis5Ys3ljiPz/1f4V8Injh0LIXCfxD/AAcf9Q6nUWMy1668lL4aKZoBKuLyKJLE8bRx1s/g&#10;uBKGbSEjP1NmI4snM7Sfxeg+2iqmpKtf8ohk8jwBWjQqQlZTAtCbEjyBGt9SrDgku8R3VmP3nHFV&#10;Im0ZAao4/CTRgfQkV4H1CraNyEO5CeMjxQNGk1zU8PnU9Hn+JO7sTsjfk+OzEVBn8ZuKhFHkaJUe&#10;olieefzGOtw+aUw1jI6xkUbVMbNysUqNY+2nG5yQUWFbJ5TDU5jkqsfUQI8WYrchOko+2J3LT+BZ&#10;OFYmP7YfmwUgj36zS8nuy6xPRwpX4oAtAa6IaFQcipDd2PToabzHPdyNAySuzICqRqbZDx1loz/a&#10;AVHcaedK1PQwdy9OYOPIdo47ZWx9/Zysq6Oi3jQZKWnO29l7WocjjhHlhVdVZuWtq4YzKoEVS9Yx&#10;iLKWlkR1f2qmqEvZJINMxA8UdS+tJDYeMBh9bg+z1LSeQGd4nPh5DsFyFzX4j/n6jtrQxafoSkee&#10;4eVK5pg+Xy6IE1AlCBRPUywVtPSyxVP3G2GfGtSTxzRR1bPSqreMqym66rWLXF7jH5CryKCgQgnU&#10;Xjckg/2W/wAPyP8AbezKNJZ4wY1LeoHl6Vqaf6s9LxIkagTuoP5/5v8AVXpM1VFiqYUEuUmnpsmj&#10;QxU6PRZmkpxTNAvlnSCjX0oRo0SqhIAP1v77mqJRAQaepddBYMY4vEEQXZiyNwPzYi/+HvUNvD42&#10;mWZEckApR9YJ4CoQrX/b0+dK9Umj+qA+ncDT5g8PmPnjzp1IosJDU5SLIY3IYg08ZKCpgz5hapqp&#10;3KwxR47IkSSMTYGVY7X/AMfcKsjhqKKZmEJkpzFVUkrx1sRinQlvLrpfWB+Bx9fwefYY3pZLaZPB&#10;Q0JIY4BNaepHz/b0p2u6vrC7VoFBYkKxBFSDX4tVM+lK+fy6M/0DlMjQ7ooEmy+TjizFHXbezeAp&#10;M1tHN01TiZP8mjxMlLno2pXcOQ11cBl1BmRgl0TPuKlNNiMklLvKvSky8+Jq/wC7GRg3Rg0dzpSv&#10;3FTY2J/DCXXhn0NGSBIF9oNus5oL1keW2KyV0CeExTAZIWJiSHYDAZcGhIx0Ktz28T3p8cRVdKh3&#10;LgoeNK1K4yMCn5dHxzvWdRVtvfZSTdNbRye4uvMFvSiyHZWCyvVm8K2Wlh8WSwfXuS3JWU9R91HC&#10;VaWnH3EMkdjBLKQ7e1xM0pkSd1AjKjUgiQmzcixjNrcf7H6X9i2C2E1kYUI1NUZrilaeXqfKvQIL&#10;Wrx6YTqLErgcNPn5ChrilfOtPOruiyOLwuRnxVO9TPU4+qvFk4czMIpXhERqpJaXNF3epAJVVZiq&#10;n1JH9CcE1SzyhtUETFhpEpZSq3Nj6Lj/AFr3/wAfbkMMVvDpetUFKLxqMdtaA18qkY8h5Ibuxt/0&#10;w9VwKsOAxx/1f7HTlQ4ITwzw06Z/J0lc81RXVcEdDXU0ss4FTpqI6oedXUMvmjis1zZNQv7nIxaM&#10;iJ1l/t66SpTxrIv0MjzaDzzwt/8AifaEUeQyTEovkHDEkHjTQHHpXVTypXIDlut3bxuduZZ3FANR&#10;PaDWvAHjj9memSsozjamiiNAY6x5Vhmpc1tqogqKnHkXVKOhWRtAFgVmI1AXNlP6o7Aais2tpHUF&#10;jNSiQKxIDBXhawF+b/X8j36WR1esLLoQ0QGoJUcKCnGlMeWQellj9Syu0kLJprXhSo40zWnoSMjp&#10;TYmAVNCj0VGUhknqDWz7d3gKeLVokmjlrYs2BJIxWMoVVgrenUrXIELw06uQPsZIfEWUtPNEykjl&#10;ZCBYk2/Bvx9L+1IvklhKW/ixSeZVQFJ8s6q4ofLFerC5judURVqCleHn6cfTz/n0pvt9yRinqstU&#10;5MucyIZ6P+FYvMvJQQ1AaKbHUsSa1CrJEjeSy6mPr0DiRNHU05jlp46yVAousLU9XHAjBraY39Q4&#10;sAxF/wCov7JIPo7mVhuM/hOCR3GTvI/2mnJqT3U8weksdvbvqgiVkJqB+odJ+bCgoPlnpWUNXR1m&#10;Lq8ZRUOyStR4p4pqmirNo5GWZpKfyRVOUoKhQzREhfCFXULhAR7iBoYmEnliMztc+SB4pY2BvaWV&#10;fST+PSf9c+zSNpHTwGU+AMAkYI+Xnj5geVOlVIVUQsD28fTP2nqLX0NfkIddPT5VaukiZnocTuKl&#10;ydPNG0S2kpMTVqpjha9yZzLa1wt7++VPLGXU/aozyyMislc6SMSRd44WAUfg21X/ABf3S7snVRNF&#10;cVCZCaQPyrqP5Gnzp1sq7LQsmn0Ea6gPLurWvz8+PXVRWTmkrMZWJNS0sOOhqshW1u1I6+kp3SOe&#10;RaesrqYmecsNSnTGENizC1iffeTNUPAvmCr4yHCRTxKwJvr/ADc/Q2uL/wBfbqx20lr4qBtZ8/sP&#10;lnOa8QKUH2dajjZXCw0CtWpzVacKeXma1p5dN820YcXS4zI5BtqFHmykBxMlRmcDkKmCvpYmggpV&#10;jQxrAqOHBB1aXB9JtqkfcTpVFWdPFFJHc/w6GnmP4X/KU/JNlvbn88H3SKxRLd3Uu0jUIPjOQdRz&#10;+npC08wte31x1eLU7NATXuIBPHB4/wCfppyBxOZwVAP4bQUxymLzMH243BDmcVSLR0zxyRNS1btU&#10;OI47zSu41HSSq67D29hZ55JWCKlLNGtTpJkaQSRlUKh0Y2H11AjSeL2AJ913FILLw5QCWBC49T+f&#10;D8v9l21u7gTyWTMBpIr6Gvnw/wA3Retm5LHPjEwE2Vkk3PtqpyeGFRooKDHVm35KesrIJYsZkKWM&#10;PK4jiajmWoWpUrIq+RpYolxusc7BZGaJ5CslJItz5iGB4Df1DC6gMgvz7STTvZjxE+EA6hwyRQ0+&#10;VT8jT59LVkEWtGzk8OH+r8ul1t6nkEUtJRU9NlIaNpcRnqOoIYYCidHngnyc9LIF1D7ItHPO8FZJ&#10;4/2PSoYRq+sDt9vHdDCrhVaWOaQTENIo0wqzIGXTc2Qn/WuQh2q3j8SSY8WNeGaU/wBX2eXV0gm8&#10;I0Ioft9Ps6FKHb+Uo8VhqrKLDXwVEdHE9Vj8fkMRiKjFwVUFDWO1Rm6mlgrZIJ/vHWAyVqaANeqa&#10;RKd0XujKfwvbO7crLUtE2L2pnMgJ9ayLRTY/DSVlPVFmnksiGNJG9K2FjY3uwn2Pb0uNzW2qAksq&#10;rIpOWidwsyqM1doi6oCQCxFSoyESSXNs1YGVSSMmoFSfs/L/ADdC1sKgp8z2b8cdvrifNSZzvTqv&#10;FxPT4+bGrl6TPb/pMKmOlh/guLjNqqtlhL+acnRLGWEkXgg1SJK4BjraxPNuQf8AY82vfni/FvfS&#10;JbuCNQoyAAPLyA/yU6hmKJgg0jH+UY/ydb4Hvj9+OLMtv8W/2359qEvojQVx04Iz5g/s6977Fep+&#10;rJ/t/wDip92a9iHwH/V+XWmRh8I6977+/Uf2gf8ADULf7370NwQmladWAelCOve+vv1P5A/2IP8A&#10;xPvbXingw/n1oo/kOve+Jr1t9R/vH/FfbLXvlUda0SH/AFf7HXvfQrx/tP8AsSPflvFpk9e8Nx17&#10;3778f1H+xK2/3j/ivt1dxQN/q/z9e8OT/VXr3vo13+EX+3P/ABX27+8U8z/P/Z62Iz+IHr3vo1o+&#10;upf9a/H+9+6HcgM6uthZK8P9X7Ove+vvR/ql/wBuf+K+6HdFPn1bTJ6f6v2de9+++/2pf9v/AMVP&#10;up3NDivWishFKf6v2de98vv/APal/wBv/wAUPv37xj8z1QwufLr3via386gf9j/xv3s7ooHxY6sE&#10;kH+r/Y6976NYD9SP99/rn22d0jPn1orIfXr3vr7of6oH/A8D/b+/LuqV4/6v29aaN2FD173wNWL/&#10;AFC/4Bv95+vtz96n8LdaWKRRRR/Lr3vv7of6of77/WPtxdyjY0Df6v29aENTgde99CqAN9V/+Sj7&#10;89/XCsP5dVeEkaaf4Ove+/u1/qo/xB/4qfbY3XPHrX0relf9X2de98RVAXYEE/69/wDW96fcEkSh&#10;bP8Aq+fVTbHgR173xNWD+f8Aebf9C+/PfxgVDfsp/n/y9a+mPkOve8ZrLcBh/sWY/wC9ke2frkfJ&#10;qf8AV+fVha44H9nXveJ6v1Mbjm31/wB5v7YF9HQEtTrQtWU1Ude94/uj/qh/vHtz95Q+v+r9vSjS&#10;fxKf2f7PXvYi9Rb+XrvsnaG8ZlM1FiMqq5aGOmSsnlwWTp3xGeSkglITzmiqJ/t2f0rLoZgQCPYZ&#10;5vsrbmbl6faJRrJMcsY4Umt5EuLdic9qzxRlqAkKCQCaDp6xnls7pZqHgynHk6lG9PwsfMfb0iOy&#10;dr1m9Ng7u2tja1MdlM3gchR4qtmlrYaWmyxgMmLlr2xrxVDUwqFj+6jhkVni1oGGq/sv/wA4sHvv&#10;Z/etH39i67Gby2FmKOiXZW7chV5PFbYrcZnkrW/uzQV+3qihkw+QxctZVQRU9Xk6UssKikqGmWop&#10;6bCzetnvbN7q1uSYCjkg0chwaDUrENgf8MYMTUDWwPQ7udzaeRtwjLLUknhUaqk8GFKEsR3AkCo8&#10;x009U5la7aGMxFbjp9vbk29FLgtw7dr62KvytDkcQ4pJq2orFSP7pKxDFXxVgjCzxVEc3+7BcI8b&#10;333Nkpqr+M7l7uxkmMnipsbsqTdXanng29nKEbfp6qiSsrJ3aeekRHTzU1QlWfNUQQJJERMTQQW9&#10;utLVVkdi2sosRJKGh9MVP28KjrcMtzKxdVyPRYy+n4eH881BOQOl0MJhhLLOMRjBPUPTyTzCgpRL&#10;NJSTmqpZJZAl2aOUmSMkkqxLCx59957K5iHC4Wpx24t656TJ0kEeUyIzm8M3jMtFHhzkccZIcxHJ&#10;E9QZIjCkckollUxuZaOCGYncktuiVuEVW/hZUDfbQVFPz/LpuWW2WIK0YZvMusdTivChH2ZqR6Dp&#10;zAt9OB/h/vPuBtmg3FkMzJtTJYjG5XJtW0mRzWNliwlZV7dxdTLTNXQzvUQVSGSSCWpVXVQistO7&#10;RACNZzi2BlDQzVCR5UMFHDGKZrk44dIhtMiFlaFAQQWqqDP9EqtSaV40HA+lfexup+stjUFJSbjq&#10;cNs+fb2YgY52pzoo6HIYVZdw1tJ9htylx1NUVcIgCKKRpqdqgQQmSeoSpUwQrrbw6sCfIdLZIorG&#10;1WOMB3nxXFEycHzFPLBPqa8MQZrupDXVrLYCzAIGve9vrx+OePpyU2Fg3DuyHbvUm28LHJPFLVJu&#10;eow22cbTQrNBTVeTeDJQ4/HIkUBglZZGVYo1CINEksjOVzNDBE6yklIxUlSp0x+ZI1aiK6QdIYit&#10;aUqR61/eF3H4SpoUZJoox5+n+bHXIkICzk8Dmwc35OkBATc8245P+292N7o3L1N1T1RkMDtpqqTt&#10;Df2BkxG4oaeSrx0uFpZ4UoarIbhlcCerjloGkhpXqpBNUrIJpY0pVgUyV7Y8nDcN1tuZLtAILKQT&#10;xmo0s0ZGhatEa0fxBJpaisiFS3cAn3rdbyOJ7FVAQhQQMgqFcZODUkpUkHCY+QKfadi7p7GMeSos&#10;Bjut9sZGgyVPLVUMOcqt1VMVPPJSQYypapiNBV0NfHRVs9Q1FLGiotPTu871E1KSE1IH5B/1j7yn&#10;Xc4mNP8AN/n6BAiqfh6G73x+7H4Iv/vv8fezuEX+r/i+ttBUYHXvfE1I/rf/AGN/exfR+v7T/s9e&#10;8H0Xr3vg1SpFiwH+xA9++ujrWvWvAbyXr3vG1QL34I/oTb/be2TuULCgP+r9vVTBUcOve/GqAF/T&#10;bm3N/bZ3CPyPWhC1aAde94vvL/hh/wAkH/eAfdX3Badhz1drRgM/5eve+LVY/Fyf9SLBvr+Rf2nb&#10;c6GhP+r9vVPpT6de94zUg/UOP9fT/wAV9tncQBg/z/2eqG1P29e98fuE/pz/AF9P/FfbZ3Pyr1sQ&#10;UFKde9+NTcWB/wCSiLf737oNx6sIK8Af9X5de9xzNf6n/e/+I91bcRWtR1v6cVrTr3vgZR/ZC3/P&#10;BHHvX70zx/1fn1cxv5Dr3vEZGvw2kf6kH6e/fvQeZ6r4VTUjP5f5+ve+tZ/DD/b+9NumMnq6xMTR&#10;8jr3viXN+P8Ab6l/4r7aO41PxCnXjb5rTH+r59e98GkIvcgfj6rY/wCF/ejuKrwPXjATlQf9X59e&#10;94WmAAu1z/tJFvr7p+8z5EY6o1ufTr3vrzj+re6ndGPFh1XwD6de9+8y/wC1f7x/xX34bif4h+3/&#10;AGeveCfTr3viZj/gR+L/APGvfm3Cv4v59e+nHXvfhObi9vqL/X+v+v7o24qAQX/wde+nFMA9e95j&#10;IrWF/wA/778+0/70C+fWhA6Zp1730304IFjcnn3sbstePVhEfxA9e94CwH5B5+t+f9j7UDdc8afb&#10;1sRD0PXvfEutieLgE25vx79+9ATSo/aOteAS2Ove8Plvf0kf649+bcgv4q/6vt6uYCvn173jlk+l&#10;uP6/63+x96G5Kc1r1rwa5PXvcRpBc8j/AHv3U7lTz6obevDr3vrWf6G39bC3tptyUnj/AKv29eFs&#10;Ove+JbV/a+n+tzf2y+5CP8+vNEYuArXr3vhrI+je6m+jcaieP2f5+ti3DCpXj1731rJ+pJ/3j/ev&#10;dBexjz6stuq8B1730SOCPr+b+9/X+QIp9o634bcCMde9+Jv+ffhfovxH/B1Vo1XyP+r8+ve8ZuP6&#10;f7x7t+8E8j14RAipXr3vjq/1v9t78b71P8+tiEfw9e9+LKRYgn3r61Qa1/wde8I+XXveMqv4uv8A&#10;tzf/AG/u43ILwP8Ag/ydeEFeNeve+gLHlmI/ofp/vfuhv1Of83WxAAajr3vmNNxYWP490a+XgT/g&#10;6uIq8eve8gv/AF/33+290+tjGa/4P8/W/BA8uve+/wDY/wC2B/4n34bgn4cfb/xfWvBU+R6977sn&#10;5HP59I92G6HgD17w3GB/h/2Ove/DSP03H9eLe6vuRNKmvWjEzfEP59e9934vccf1PPtv65eI4/l/&#10;n6sIfKmeve+iy8f7zz78L1M1YdW+nPmOve/BgP8Akfvf1ygYb+fXjbmnCvXvftY/qffvrx6j9o6r&#10;9Of4R/q/Lr3vlqtY3+ov/vF/exfgGtf5/wCz1tYTqpTr3vmrgC/PP9Le7HcR5f4evPCa4FOve8sc&#10;h1XH1+nuj7koU1NP9X29UNvVcjr3uSJCeGuD/sPoPac7mg/F1QWw4gde95A3H9f9v7UR7tGBQn/V&#10;+3p36bFeve8qPcWuB/r+3P3snkf9X7eti1r173lWQgEXB54N+Pe13Ra1Jp+z/P1v6Tr3uQsi/wBV&#10;+n0BBt7s26jjU/6vz6sLXGeve5STrYqfz+ePoORzf20dyAOvV1U2fmOve5SzA/U2FuLfn/G/v374&#10;UDj/AKv29WFoR5de9yknUEckf15Fv9j7v++FPE/4P8/V/pGpWnXvc6OcDgPf/Yj/AG/vZ3dKVqf9&#10;X59aNoSa0697mpVj8kW/1x/t/r7od6QZBz/q+fWvomB4de9yUrlH9r/YG3+8WPuy78PNur/SOfLr&#10;3ufDWA/RgP8AC4P+8+1dpuwl4H/V+3ppregpTr3ue9QSoAP14B/x9ia3undBkdJGShp173Ix2GrM&#10;rUokSM5ZhYkXBBJH4v73LMFU049Nj4q9cXdUBZjYezadVdMVNbLSySUxOpwTeImxv/X2D9+3gWFu&#10;WDf6s9GdjbtLIK8Ogu3z2NidsUdQ81TEsiRkgGRRY2vzf3Zh1n0ukdNATSAabfSOxN+Ab/6/vEv3&#10;G9w3hZoo2rUH0oP5+n7cdSDtW1IlNQ6ro7J+QcVXXzRw5CyaiLCU/UC9iBx/r3/2HswbdP8Amp9A&#10;h1AqwFlJtqA9Ivbn/D3h/vPNFxPcMy1FT50H54r+3ofWNlElCMf6uPTdtfvzFUpiaoroQfT/ALs5&#10;I+v+tz/T2CO/fi4NxRyRPRg6w4u0PHqFrXtb/Y+w7HvjqNQPDo8WOJkx0ajZ/wAntqlUiqq6LTew&#10;vKpNgbMbE+yN71/l5mtlknhoSurV+mIAG5+v0/2/szg35nFQaDpM9nCx6G/G96dfZDQFzVKjsoOk&#10;zRm1xfnn2BWR/l4ZJSVWiJ+l/wDJjz/rXX2ZruytgHh1b6CHpWw9i7PnUNHm6Ig3/wB3x34+v0Pt&#10;hb+XllzcLROL/wBIbD/Y+303Sg416o23w6uI6znfu1B9czRAf18ye5tJ/LqzMjDVQsB/UQH+oF/q&#10;f9690XdIYl869Jzt0IFajrBJ2Ls2Ll87jwByf8oT6e1NB/LcyTqCaTngkmNwf9sPdTvqDjU/6v8A&#10;V/s9e+itwcnpuk7a2FFfXuGgFv8Am/H/AFt/X24Q/wAtuuJt9mT+ABH/ALbjV/vPtufetR1A8P8A&#10;V6dPfSwkgV/1fs6jN3J16n6twUa/nmRQAP8AXv7d4v5a2QAuKNlsbWMbf0/wv7L5eYQjAVrjy6WR&#10;wRacdY17o67a5G4qDg2/z6fX/b+/N/LfyUYutHLa31EN7En+lvZdc78jYHGv2dL4oIGGmvUyLtvY&#10;U36Nw0B/6fofYbf8N9Zb+8P2f2Ut/wC//wDCLeE/q/0Yfxy1rf059vf1hi+mrX/Qa/8AVenW/pLb&#10;x/i/0T/rF06f6Q9oaNf8bodPh+4v50t4vP8Ab6/r/q/T7//StDSRUBSBnKggssiBtC3/ALb/APFP&#10;d0ikJ+pvj8WO3GT/AKv8HDoSosn1Ta+BU49MjqpDNRw1s1OkmPoY6gRVDUlUlQyPVmKNEnehpjyb&#10;PYlm/p74OZUlLAlWJChbAj8AFR/xHtYyWstufEFUAwa/man08q/6jYQWmkpdLVc588jOfz/l1Bxj&#10;IRHTxGGdklD1rjUkwIjI0zcWL6rDjj3MecaCrNZBxqMZ0lwOLMDz/rewom2vNcrcZNa+f4cf7Gf8&#10;HSdbQQaZJ6lCP085C/M+fS1pqpKKlmpaal8lXMysKanyEH3CMGKtUCnkGpQL3Y8C/H1PuHEyctIL&#10;hl+ik+krx+fYhuI2bStt26fM+f8AqP8Ag6VPMhPgXP6cWArfxE/t88fl0zyLOjSwyytLIKhlcPFG&#10;r2mZZ/Xo45spv/T34QaRFKDqCkEsHAe1voSfx7qZXlndABqKnyNBkcB/sdISFF01spOpRU58gQD/&#10;ADPWRsvpo6yhqBLTU0lTEDDLRiWCepQHxSI6AMCvPH0P+wHvmQHKLGpKBwws6i1ueQSCfaGKOW11&#10;S3TUL4qcg8B86enzPz69IkV1IqDVGFIIYkkNQg0/bjPTnPkYauEqHoXqqTGyQSRHH1qzSFpGlJeR&#10;IWVGJPoIJFrXt7kCVzNpd1KutwfHY2H1IAP+v+fbs1tbx2PiioIPr50P+YHoROyA6mx/s+XSOo5G&#10;lrZo6ajZZqVxDIiV8DRSCd0ZVqA1ir2P/HP/AGP495jrLkKIXUg3Kn1BQPqR7RW7wlVVy2r7T649&#10;PXrVNS9vnw/1fb1lyEEkEElSyVEEiaZYoZaeF0llaK7QwSkWJ/tKx/5F0qqYldbarqBZiBa3Nx7M&#10;JGZLgwsfI/4QMefTCr9NTWc8D0k/u6gSzTTJUU9IFkMvmoQ8hMck7RMZ4BpJ1EXsOfzxf3zZJHWP&#10;VqNnYKCRY3fgW/PtFCscFzIy1pQHj5acn/iz9vVZIYg5uFrVqVzjgBw6cZs3RPj4SlVSLJLTRCoK&#10;0c4qPKWA1GBLBLnm6jm9/fpyYgSY7S6gWYRqbR2sy3X/ABI+nutjSeUg1MZBC5OGxQ+hwD9p6pJc&#10;LUQKurHH+H+kPs4fn04SrSzQRRpXUojRlknSSpaAzOj+QWgk5DagDc8WuD9fcVqmOWNQLxlCGCql&#10;iSzckX/qfZhDt01rLIK+JrADfIY/z0/Lj59J7eFUZoXf6kORXPw+lfkOFPQU8+uTQy+ajeSl8iO1&#10;ZGtfUZCCSANTwsIY6kpxZVtoX/AX599LeoDjyIqhVZ1ZWVhxchbf7f8A4r79caLbSFQ6nNAQASD8&#10;wf8AV9nHpa8EXaqo3H/Q1BP5/LrNSCWjnSWeCeTwNOkMkdbCaWpptYtICQdIBJA/5F74tKUCMCnh&#10;N0Gm9tIPrVi35Jv7aSxNxI+uomUAnyINO3H2U4H59WYCCTvrQkU1ABq440/l8qHp0WrigjNOkdXJ&#10;HLUpKoljimaaRwGWSLwjhEu6lm49Nz7zkAeKaQwLEWsiyzGNQw4LBh+LfX3QEDVaRCVpVHd4aBzQ&#10;+RB4D55PAZ6TySW1xIYiTqUeRoD9vr+fTVG0tR934EijVlKrNJFo8rgahCqxKSzggWBtf3hEkEjs&#10;pJ0Op1NDKssf6ADpduf9i30PuzWt3AkcwBUg4DrpYENUakGB644inr1WKL6eXx2w1KCmAK8MevnX&#10;59O2qSEV0DfZSVVOwfwVEdZDM0MpZLB/yeLMiH63H1+uCOpijZ1KFheyhlR+L25Nj/vHu9zaXMqp&#10;cairE5Zcf4D6/mPy6fMi1JZK14t5gcak9PkWO+5iaOJqBxFSJUSxvUVcZjqLhxFCsrCzleArXB+l&#10;/fU0YZdaqy6wRYJqFh6R9QLA/wBf9j7V2t14SmCZ/EKcW4E1z6+Qx+XVUaREUWjB1JwaZ45FfKhq&#10;Py6a4oXkrIzSwwxawix06ZAxLHMAFLxx62Dya/V41b9RI+v0jXj4QwAOGuCGK6geSoW/1H9fbkyu&#10;yNIkoCkYWmR86+n+rh0nZYTKfqrqp/gI+H518+lDRLkEqYJZK6pnjMaGoqz456dREPHDI8zJceRe&#10;NHNgP9vJialErhwwYiNUUHlWKAamueeTf2VXFveNYrLbkY1Fj6gEkjypgdOSvZW1sZVOsaWz6gVr&#10;T7OHUiWprlnp1qFjqoGEpVpkjlp7u+lDDoUsoAtcH83t+PcSR1ScxKrk2spHqNyLcW/3r29DEzWB&#10;uZCcZ4/5f+K60tw0tiZrI0J4f7PSujEle9BUO2IhheWaOpE0DQ0wgikXUTBUoXBt/uxePfrVI0eb&#10;WisbKpp1cep7Gx+vsqnktJAy29Q6jJJ44H7Mfn59KdT2v6Mx1Pipr5kAj+RHQi4imoaZzPD/AAjJ&#10;0ry+iWhzdVj1CRpqQSs9kIjYt9Bbjn2y7sSWWgWNaiSkiWSF/PFHAih1YBVL1V4/VyNLqVP049lL&#10;lYf1ZBqYVpUlf8mf9j59Ldomktd0SaMAlqg6nK/sA48fy/Po1Pw5qMbTb9rGhx1Hm8jX4/J0smJq&#10;MlkctUtTupY1UVDgmWqXxGzfcU08ckaklbm4DUtc9LPgFiwWfyhelGPrc1FV0j0OPSJ9aGrpklWK&#10;O5sCaeNgRf6C3tXt8MOiSR7uKPxKlU/ETTAqckk8D606E24abtpommt7fJbjV2IHD1JOAPn0I++9&#10;rV27KTt+hqN79WbFhw+5hvHbfXWS2vnqHcO8pp8f48rW4fN1NC+TrBolbTBlaiNojbUCbt7WazQ3&#10;cRoxLga/UnHP1AH+xt7PxY3t1bxyg4X4WAyeHH9g6CEzaAyha6fxeTfYPKn+Xqr6vnXAZKSDK1lG&#10;kYqJ2NDPBlI6eOeNyDFCZklJ06gTyALj/Yc5aiZ41popJY1ZSiIBGwbUNNtJ5P8Ar/4+0kWyQxXD&#10;Xt6isynXqINQRmoz8v5dFZ1OPEiIpxcsK6R56f4aCpr+fTpSbqpVjE1G0FYjaYa+KOor6SGlgJJk&#10;15NlCxoFJLRaQbX49wnLxwhJltf0oXiIdTe1uD9fahoLOaUT2zVYcfSp+0U/w9LYoYCuu2k1kcfT&#10;5fLPSrw1dkJcjXQ0ug0kqU9TOuPy6VMdZRrC0iTsjKoSNCSWkAuCAefcCeniqKWpVUjaUQyRg/vR&#10;lLgrbVGfSTew4I/w9l+7xmS1WFmOksGoDio/Lhjh04xWKLxtK6hkmmcZr9vQ3dSbxyW0uxcPmah5&#10;aXHCemjEkrYWvGQpCwaaVY6/QKlacXZ5S6MrWQML3CBxeOMWOzbT1z4qKgEOSmqs9Q0yoqQqxqWx&#10;X2SRpMIwCHd0Vhe7BuWJZZcxBYYkMJmlDOq+ETRPh/tSalA34aVrRvs6FzSS/TQXodWFGBWOVjMa&#10;6aDuJ01zgGh+VOrN+4qQ1m/OuajHYqg3fR7tjk2bFgdg7wyq5TNz5yVThF3N/eCoqJqNZpGHhpaa&#10;qeA2VI5IPREqywc9Jk8bBkcHXQ5emqog0Ne8EY+5Qr6ZYniOm39oFf8AYez6DcHdxHutYNJFUViy&#10;ivlWmQeGegjd2EqXTG5VrUM1VD5OfWmMnqt75AbJyfX2+sntXd216zZ9ZRyTVDbfo8vPHPjXErCK&#10;Kopal2KTFrKQzsv+BFz7e5EZ0CmKEyRMdWqE8g+okKfoLXu3+29sh447pikjaZKadJpkVFDn1Ip6&#10;dMInhF1dhKTTTjA41/b/AJOgYxMrCihbzZOnglp31mTKwVbRM58MEqVSaxI5IGmAMB9dQFx7bxD5&#10;BLpioATewSqlSU8f2YieXv8ATgj/AF/b8twLYjRPdZNSCgMX5vxCHAY+Qqfl0lRlgdmEyq5yVIoB&#10;8q+Q4cOhGpaySV6Bq+midaaD7dJ6rDY01sUxuwMjxjQQFVm8GuJj9Ayn1DNDHNH90isQXjjAM9Uu&#10;k6QyvoBtqNiLg2txbn2Tb5dw3aQagXSItq8JdfErTUcU4GnGufTrzxCUo7NAwBqf1DX5U9POvr0r&#10;9l0VLBPS17nG0FXX10ooI6nb1Zhp4rhquIB4ROqRkpctEGY2ANwxsF6xSYqs3LHkqvJ46kqozUmT&#10;bGPmOQqYqMF3darEppqZGVVVVeNprXU6gRpqm4WcVohs4CZARTxUDEE8MsSVxX4SB6Y6Gt1PZTbZ&#10;AWieQoQHFB4bFgNNCTUp6HzwePVlW4Me3ZeC6czG28R1vvzL7fkNDNj+3t5xQ7LxdXlo1x0ina+7&#10;XkmoIEnLStJBLHRMQs6BJARKIeDnpMjh6OupJXmp6yEmM1aVNJVaQoMbVlPUqkiSf6pXUHVcEe1M&#10;V/c+M0c40sgBIFKDVX4acOGei25tpLK48K4TQqgFVqKANUmnp5V9eq4u/dk5DZ/ZeW2/k8b/AAvI&#10;0WSaQrgFxefxtRULMrV1Dh8lSzVEEtEBIvheKQBYvGQAWYDMlGiTCeSVy8TSqsVyVYScyJLoIuP9&#10;SCOPx7veXMkpWgIGkHV/l8/9jouln8bVEIT4bVoTkU8j/l6asZuNZMHXYDG4nGvBm2ofvJqh6emd&#10;KrGgRY2XEGtBZZVU6Kp4XXyfV9R594JpqIF46qngdyimLXFIqi9yeYxax4uT9Pr7Vxw30bK23zMt&#10;a6/n6eXln7eiyOG4a4BtjoVfi04rWlK/sPXPGwZ6rggqkfJiip6wRyPj83QSVYmiAhllvWTa3OpW&#10;tFGRccW+l4cDQeVo49SHxsbR1l41BIIWz2BF7aR/t/aq7lu4lAdUJp8WkVJpxJrknz+fQiV5I00O&#10;TRuH+rPSnfFvXUUVbWVtZPTLmBGsGU2vJTTyJD9xEqBaZddO0aXEjSkqx5QkcnNU0qVUCoWqIwiE&#10;MWCuwa1gYzHax4/PHsvWeSMMJB3PQrinr/n6TeHDEWk8z/s9Sdt5WfbufkrMcdvZCBK2eRlpMhWa&#10;JKeSUNImTgySsXHOgiF1Zdfp4JI9HSU0lNTL5I3lWMWdPJA85GpTIzmxJ+pbSv1B4+ntlbq6icx3&#10;LmVSfhahUegXFQBwGcCg69rEboQANXD5Yr1Py2bypzW4chiduV22aZasnVCaDMnFMVgqTDJRQO8S&#10;+RtAieokBYSKWdbX98m1SPTfa08uqHh5I6lZfq3CtHICNJANj/xPAXW0axwyLfT+FFNTSuDwrqp6&#10;fEK+ZqPTqzRI2rHxcfLpLVVVFAuUEz4nNZGNXnkFVtXKYh6iSopoXo5BlcZJHJPURsrB4bNGn1YC&#10;Mh5MssTaNZKBjoZkmhUBbgGUGRf6MOCP959lsECPP4aNqjBIBqaFQaA/mM/Lpv6bQV01A/ydO67k&#10;lp0eOXG1yVS0s6PLg8p5ar7uWBmpzFjKr6L43CPDMPUxVFuDf3FCOWDN4RCSTIY5TCxKKEHkIuo5&#10;B4+tz/r+106x20I8P4q4/wAv+TpxtEaEnh/xfWekyJyNXVUanPPVpT0kVPDkMUuRo4I6uaSoQY+J&#10;ytTKzKbs59KopFwNIEhXgmjaEqAA40P9z+4FQely31PAIZv9f2nWO8glju61qCSP9MOHEU41p0wj&#10;WqOtzU4z5+eB/h6hVSiFqyMs9/sxBPDFtdpKEzRViGVY4xHIp9QRoIUF7AFyRc+1FGdVDGIpdSww&#10;PGrxOQA19af5QpufVZWuefp/h7tcW7S2zzzcdYYelQKcPT/V59UMCtem8r8fHy/1DHRQUy6YXvB8&#10;bPikgqc/VwrVUeaxy1NZPjWdIsj5dvVETxwMaeRp6fTGwVo9Q0EBxgmUogU+JlSRI1dmk87qBrVk&#10;CXf6aAb8WubD6kPGVbqVgxerEk47a8cfLH/FdHcKWsy4WSvzXs/b6en5evRn9txiiSnq4EaORsKa&#10;mbG0aYxKbHyvL/DJKXIz1aLQ+QMawxlJVmLaIzLUkLEkSogBij+hlbWHeSIu1kUsE0KURC2mMDUT&#10;wRb/AFfve26mvWcH+z4emR/k9era5qmNOAPSoye5FpqN4FS2NrTiqqOjxmQWjjE75BKc1KVlVFVV&#10;1bBEKvItopI0UvFKJHUn7JQK+QG4KHbfQfd9flpxSY89Sb/oqSqExQivyu0qnFYSBpI1CAy1ksMQ&#10;MbNdmH1vq9i2xZ03Sw3K2FHjvbIOPIh7uFJKj/Ss1KeteiySzW4do5CahZJMEjuhRpV/LWgx5jHR&#10;lvh3sSXf3zC+LG1qOWnrMzjO8No73yNBkaCOn0UvV+dftPKzYqWvnfIeWClxwlC11HTMI00KsLBK&#10;YaoX8aDAXe/pUj0+qzqH9RBF/re5/r7zBbmMA6UPAkfsJUfyA6A7WSjAHr/hPW7t74nMD8ubf4XJ&#10;/wBtf3b+sxIpX/V+3r30a04Dr3vtcyv+rb/bEf8AE+6/1nC4Y/s/1Hqpsh6f6v2de99nLj/Vn/Xv&#10;z7v/AFsj00z+zq/0SU+Hr3vj/Fv+bh/2490/rVGeNf2H/P1r6JfTr3vr+Lf83G/5KHu39a0pSn8u&#10;vfRL6de9+/iw/wCOjf8AJXup5pjPr+zrf7vLZXr3v38XH4dr/wCJuP8Ae/dv6zpTP+Dr37vpk9e9&#10;+GX5sXP9f98bn3r+tEI9et/RJ6V6977GV5vrP+tc/wDFf+I96/rRFXz699CleH+r9nXvfL+LD/VH&#10;/b+9/wBaYfn1v6JP4f8AD173x/ivN/If9uf+K/8AEe/f1piOM/sHWjZL6f6v2de98hlLj9bf7C3/&#10;ABPvR5piGD/q/wAPVDZAeXXvfL+KL/x2/wB5HvTc0xle0GvXvox6de9+GUBNhISLfUcj3peaEA7+&#10;PWvoxTh173y/iY/1Z/3n/ivvTczxlaCtetfR/Lr3v38TH+q/6G/4r7oOZ6ef8uvfR9e9+GTUf2z/&#10;ALz/AMV9u/1ojHCvXhZjzH+r9nXvff8AFQPo3+3BP+9n3v8ArSnmW6uLFGFafz/2Ove+v4mP9U3+&#10;+/2PvZ5oj4L1trNAOGeve+/4mP8AVH/ef+K+6f1njr3E/lw6a+jHp173jOT/ANrP/IWkD/ePdv60&#10;xtheP5nrf0Ken+Hr3vr+Jqf1SgH/AAPv39aAuOP5de+iHkOve8JyKt9WJt+B+Pe/6xjy6v8ARDy6&#10;97xHJKD9f+hv+I96/rFXz619ED8uve+P8SX+v+P5H0/1/bR5gCdysaj59eNnQca9e9rHbXZGW23D&#10;U49abF7h25Xgpl9obkxtNm9uZeN7eRKrGVgKB3Kp+5EUc6QjF4i0ZJNxutpv3WW+WPxGJCmRFdSa&#10;ZDAjuFDUV+E9y6Wz1uGAwtqLsPSh4ev7cYODw4dNWUw9NlY9MktZR1CgiKvxtXNQV8IZGjISogIL&#10;LZ2PjkDJqs2nUqkLzd/VfWub6ug3V1K+M2cm4s5X7e2Xt3cW6tr4iu2B2bDjKncKbTwuY3LUn77C&#10;7oNJTpDiAoNFUzJUQBKSarp4oS5h22OyuQIDHGhZqRrqkkqTVXLJRikigEdgCurqaVUKfWDyi0Fj&#10;OpklY9jFFjVWyaYOQ1BRPLjTjRDYjN7jx+46zbm4/PkJqTHU+Wo81jcVWmhzeIqKw0lQtRSxKYaO&#10;soZ3WyR1Ejz0+omJmRXUseG6y7Q6m8tXvLdewdu5iupKmjgodydlbCFJHJjtsNW7fraKXK5Aw1T5&#10;Ohkp6U0yVx0tolljiLiXHEUd1aSOtuY9TcCtHDfbpbNPTtof8LN34O2XCQu2tzhkjkIYEDBChzxG&#10;Ph9CfVRBgyFPUwrPCKlo2mlg5o6yKQSwVLUkweGVFdQrowJZQLeoEqQSvqDrmlxFFPQ7j391JgK6&#10;SGpqa6XGdyYOvz2QoqbNDLYuGKPNZmqhrVmpF5kBmjqY3SqZafwiGF68d4XWeeKQsMAKKDhXNK+n&#10;H16cSSFbVUuZmLLwAUVPmK8a48zg1rggDrDT5WmqRTtHDk1FSqPF9xhstSkLJEZR9wlVAjQkAEMs&#10;wRgbKQGIBEbf3WJOPxWL3R21i81nhGHggw/XvyAyFLR0bL4dotDno8BXxV8JohIY2h8iyVAJl1N4&#10;1omItwga2lW4DQUyQxUFgc9tWp9v7Og9uXNGzbLIsN4X8aQnRESiu9cjwy76TjiDTI9aUZ6DcGQq&#10;66vpRs3cFHSUbQLDk5a3Zz0eQnm9VYlNBQ5WWoRoGJSb7mCIllbQHGkuK2+9503WWz8HiMFgdtYH&#10;ceRpJKOmp8Ths1iq3bcNBBJjanPxtkVppHkcVH22OYI/hnhramSP7laOSIQcm7Rt93Obnci8iR40&#10;yM5VmqCABqyCur7YmWvxkdC7cNxY28bRHT4oqKYx/h9P8PXjST5TJtG9TkxiqT7asaSOfFtQZc1H&#10;kIwrmB3nEcJSOpqVMUYlV6eNJpIfu4HJ/Ll3mkeaWRpZZHd3lLSapWeQuZWctdi/BLMSTf1c39z1&#10;HzGIoxFlAPLyp5UAFAoGFUUVVAVQFAADJtnY6nJYn1PSr94zky30JB/qCT7snMa1ya/t6oLMLkiv&#10;XvfA5H/VSc/4/wDG/bv9ZUHDrYt18l/n1731/EV/1a/7Ye6HmKM+v8+vfTL/AA/z6979/EAf7RP+&#10;t9P9491PMcQxU9Ua3UHC9e9+kya2Fj+fwSPx/h78eYF8ieqrZaTWnXveMZIEfU/8l/8AFfdTzCnn&#10;1v6Va5Geve+H8Sv+XH+JIH+9e2m5gVRV+Hy6t9Io4jr3vr+IoDy7av8AY3/24Pto76W7kOPn1U2l&#10;fhAp173779T9b/8AJRH+9+/fv9vxtUdVNqR6Hr3vxrY7fU3/ANcn/ev+Ke6netWVPVfpX9Mde94z&#10;XAC9x/tm/wCJPuo3xR8Rx9vV1t09P8HXveL+Ire4dh/gL2/2A92/fQIwTT7erm1BHDr3vr7+5uXc&#10;+2jvDU49N/TMPTr3vv8AiAA/Uf8AYhSf9591O8sBx6qbMnuPXveE1oJtzb8Hgf7178N7JNK9XW3F&#10;c9e98xWAcG9/9c/n3v8Ae4bNf8HVvpgcinXvfBq0An9X+wb/AIk+6nd1px619MvXveJq0G31sCDy&#10;3Nh9eR7abePIHj/q+XW/pQcDr3v33qn6X/5Kv7b/AHu6fGf8P+fptrRkyeve+/vQBbn/AH3+x96/&#10;fiVoTnqv09TTr3vj98R9Of8AXJ/4j3f99A/Lp0Wi+h6977Fbxcjn/Y/8V9tndxXj1Q2wD0p1732K&#10;4fkX/wBt7q26qw4n9vVjZ6uHXveX78Eckj/Dk/7z7a/exDYP8/8AZ6r9FQ5697xGu/23++/x9vje&#10;Kjj1YWqny6976+7B5t/vf/Fffv3xTz6ba3AanXvfBqu/0AH+xP8AxX3X98r+I9XW2Hn173hap+t7&#10;cj/iPe/30vBT176ZK0p173HNUouSwH+v7t+9XbierG0T0p173j+8sOW+v0tf/eAD7ZfdgGIrw6aa&#10;1TUaDr3vh92P9Uf9s3tob0w8x+3rf0q/w9e99NVKPyf95/4r7dG5uwrXj8+t/Sr5Dr3vh94v9f8A&#10;b/8AI/df3kw4t142g9B17377xf6/71/xX3sbow/F176b7Ove+P3dvo/+v9P+I97/AHqB8R/Z142o&#10;PFQeve/GrH5Y397/AHoxyOtfT0wFHXvfE1S/i5/2Hvf71I+M0/PqwgHmB173190P6N/t/wDiPbR3&#10;Ug1LGn+r59UFuNfAde99CqH+I/2H/FPev3xH6/z6c8CnADr3vv7pf6n/AGx/4p7r++Frx/1ft614&#10;B9B/q/Pr3v33Q/qf9sfdhvKDz68YK+XXveT7sfW4+l/98L+6/vOh16sdV8A+nXvfvvNX+Nv8CPdW&#10;3dD+Ij9nW/pz173392Lf8R/vj79++FpSvXhb56974fef0U/7z72N1/gb/V+3pz6VfPr3vn92NP5H&#10;5P8AxP593O7al01z1vwBwAHXvfA1Ya1rtb/ePbf7xYfip1sQEfLr3vr7y39k+2juefj699MK1697&#10;5Crv9bj/AH3+Puy7kTwavWjB9h6975iqVgRc3/1/+I9uLuWk1Y46cSAeY6977FUF0r9R/j/xX3b9&#10;6/wHqzQgEUA697yCrX/EW/of9h/X2km3RgaV49aNueve8yVgHN+QfzqP+8g+0rbmeBbps2x8+ve+&#10;f3oJ+v8AvDD26u6sAAD/AD62LcjhTr3vKtXb6E/X6XuPdju8nr17wT5gde98/vuR9AB9eOT7cXeB&#10;poWz9vVxb44de95BXj/H/evfjupbg1OvfTn0697zLXf2r/7f6f737bO8MaoDkdeMNBw697krkF/J&#10;AYf044/Hup3WUjB60LcsKgde950rxc6WJ/rybf7Gx9+G6yeZ/wAHV/pzTuHXvc1a8DkuB/sfx/j7&#10;o26SVwet/Tk/COve8q5A/wDGzcW/2A9svuoocn9vVhAK8Ove+f8AEXU2LXuL8E/nj8e2huobIJ6c&#10;FuGyB1725UleWZQGOo3tzcfQ/m/s62zdCzBScV6S3FupB/1Hr3sU9s4WpzE0ccaFgxXkDjng259y&#10;3ttz40StXy6DF0pQ18+sckixKWYgAC/P+9n2e/pvpGaukpZZaYkFkJLILck82v7XXM6ojORwH+r/&#10;AFft6Yj01+Z/1f4Oi09096YHr3E1ktRXRRSRwzG5k0tdFuQPdp/WPTlJQQUuqmjFgA1oxe/Fzb/i&#10;nvHn3B3lfAkjiY6wMftOOhTs6BpQPOvWul8nv5iMQzFbR0uRbxCYqumrZOAv5sP6HgW9nH23tChx&#10;0cavBGBxayqOLE2P1/w94U80QXe5TM0Tk+ta1rXqSLWeKNKf6v8AV+XRAK/5wpVPO09VKzSWcWmu&#10;Lso/Nj/sfa+hx2OUXMYPJA9Nwbf4D+n+v7AM3LN7IaH7fQ5/z/Z+fRkl6OIPSUf5sSRs3irJkAJH&#10;pnY/p5sAf6e3AY7HnlokP0FvGfpf+v8Are0CcqzDt/y/7Pr0+u5RAUqOodd86cxTgtDkZ9QsB+6B&#10;+TYkW/4j/be4lVhcPMpWSniJC3BZVsB/rMfa+HlaYCq/6v8AV6fn1pt0StQemyk/mE7voatCmUn0&#10;MT9DIwNgeLotv959pebaGBlck0kFrm4WED835/5F7MByvcBcA1+0f6v59aO6r5HoUsd/M23RSwx6&#10;stVknV/nKv0gfjg8fQ8ce+MeytuA3akgv+P2v94tf348tXZwKgfM9NtuhJwadcqz+aFu1lIiytXb&#10;/VRTxsgPIINwefof6fT3ni2ht2Mi1JCCCCbx8EfkDn/e7e1X9Wrw+WP9X+rz6odxFKFukNkv5mm9&#10;57hM1Xv9PS06W5uCQVUD24jA4JLBKOI8C/ptyPx+b/6/uq8qXRHd/k/2KfZ15bpXFQ3+r9vSNn/m&#10;Mb7qHZv4vXLY25qOTY/W+g3HtxpcJgSuo0kAIsB+2F/1/wDEcf77n2XXfKl2JNA4H5/7Hr+38uqj&#10;cBx1f4eov/DiG/NBb+M1qv8AQD7liADe5sV/3n3N/hGCH/KPFH+dKi/+xPPtKOUrhs6dXz/1DrY3&#10;MDiSemqX+Yd2CG9OWyDD+vmRvz/gB/tveWDFbedLmkgv+LqP63H+P+H19pL7kq9EmkZ/b9np5ceH&#10;r0uTdV4BulFif5jm+4EBbL1qMp4YzofyT9Cv+sPYKfwrAf39t9pDb/Thb/Mm2n/Zbddrf8G/H+x9&#10;6/qRc/Taf+E0+L/l4r/q/Z1r96DxK6vx/wDWOnr0Pv8Aw45vf+6n3v8AGKvX/or/AIre8f8AnP8A&#10;TT/Ab/p+uj0/09//07TpQIGilKLGJ41dYEuYU1MCrEHksL/0/J59l9lFFe20lqp1tC+kyNiRiARS&#10;gxo9STWoXHQsR454m+iYkIaFRxP2itNPrmtaYp1UfW5LIGsUNV1EtIsE7hZBCGipUjLlFqJFvGvH&#10;6FB5941neORpXc2LLYg6Re3Bbm9h/h7U3FjGbMWopUV7ePE1IGOJ/wAvp04IYxEFmTSxqNIpipP+&#10;EZ/Pz6408kNbUQ/a0V2alkdppKYTL6VKXp3RRETxdtfN78/j35ljkleQzBnkUAlGb0f4uLDj/E+0&#10;QW7s4lt44nSMGvcBStDgUJ8v8HXo7SOECGLyz+X+r/V5dP8AHVQ1lEpljxE7UjSQxxtGwqKqN3Um&#10;SOeyn0FNJjHFyLXNvfkXxaIluyjhrpdfUS+oA/n+nHtRceLcg3YYio4cCKUH7MHP+DrVyXifxQ7A&#10;VFABjy86/wA+OemkV1MzVC1MVLDKJzLTzpWG86yRLGtEZBqY6LXIv9P0k8e8LQ6ZZQXVAAXtbk+r&#10;+0Rc/n8e/R3LfSxqoJJIBNMUp6/Knp/sUN2lw/hSA6xmuKf4a/y6ejU09UEl+2mqwsMtOgFZY+UM&#10;HVKaF1RQCAxHkbVx9fqPfUQDEkNEWvqIYuGIXgABf+J9+mCxSLE2ExQj1PHj8+HVzBLO+i7K6Rwo&#10;c/nj/P1JmlqZaFqk02XEqU707+mnkh8N2KmY6GJC8A2Zh/iPxNSdmj0ilWMgcFHuSoPH6rf19v3N&#10;j4c5d7hpBWlDTjTj/L+fDpy5s4kcRtmh4jhX+XQXomN8sQZoFmlkWeaSbFTqpkIcmENF+TYkHkfi&#10;/wDTAJJdQRdZUcHUBpuT/q0P/Ee34raFSbiRgSR5ccD0P+evSooyxgnj8v2dOGYFPUY0RLFTwygs&#10;VaOeWKbxs7MXkjqEIUWNhpH9P9f3klkMV7qT6rgqhN7/AI4Pu9tAblNakKxHBicDGTj/AFD0r0y8&#10;JloxpqHH0p/qp0wfbUj1tNTK9Q0MVKEaZcjEVVlIlVoRLe/I0kED6+/B5JW1f2Lx2VgdX1CsAPpc&#10;m1ufbMwisYaMQHJNSD20NaZ40A44+zgOm5JIySJkai5xT0+316nUlHDW1CxtFVSGipJmQBaI/cTx&#10;U4lR5ALXGpZFv9fpx/TlJOCXAZA6owMRdhJpvYkql/6j8/7b2igjRYwXGuMsKOvwkkYFTQ1wfKn2&#10;9WtrlLpdSAr8jSv8ienz+G1bvHJDDVY5pIjKr1uPglMRDB/JHK7kJHeykf1It7wxFRFIrI6yIrHU&#10;ZQo1Aa0Cljwef6e1d1E6zo6OPBkKgDJIBoDqFOBI9fMcOlJUSApXjj9uOsySSTyQ/u0lTOiEzEYk&#10;ypMFcq7xiADWBYgix/pY/nKsrPEA4l1KOSpQlgTYWuePp9R9fbX0EcNwWhcUPln8/wDivL5cAmWF&#10;I5AVINP5/Z1Aqq6CGW8sOOSOaQmOapilhjiaKNJFWd9IV39VlDMCv0txzwVncmWJmjIvbyKg/Sbf&#10;pHP+x/PtxrfSfAmGtRxp51zQVpniM9auEMiZGqgJA9TxA/b1wqK3FwRwU9SKdnrJUkjWlrqn9tyv&#10;kMs08QZDHwbJc2PP14E1lmkgQ1EkUkbNpAS91bganBH+I9kJlto7zTZRtG446hxGcChz/L7em4WR&#10;lEYVEccQD3fnjp4po0pUlSFpzMIROoMxeU8MxWEtYDhCPx9R7aJQAltUKRi5ZirqNJJsWZL2B/1v&#10;YmtWBn8SZSWqMChPkAPL09en1tYmYGTiDUH5+X7Dk9SQkknlgpGylRUywrDSg1NLM3n0rLM9NT1V&#10;g0g8mkktxbi9gDyUwmIJrp3uxsyyMqAi68Bh9T7ZaK5F41yYXC+lBX19embpqsqAHj/qzx65vPPD&#10;HBC9XkqOpSCFZlqqJqiqPmCuplNMNJjAIJUfQ/1H17gjeIv6BpK/qjkV0POq9m54v7euJ1uqIgaN&#10;+FHwQaUzQkfMU8iKiuOntUOplZ1qaYqa8OHClT+zqDW+GF6aWrzGPy8ccgkSKmxOUpZ/EFCzQJOU&#10;jVSW1KWYKRyVb6H35oAWdx5ZIyVDAaNSnhmDkkWH+t7R+NMlLVWUOK045+S44/bTyz1TVFbOAASW&#10;9AOn+jy1FNS0tZLT0tKG8hjknWcQiF4TFBUtGNesm91JYtcepR+Yruq61VpCrgWYICt1ADKCP6W5&#10;P+v7ViCR0X6saXXiDWvEkftFKfl1WWNbmfw2GVIofKuMk8eP+o9OONV5KuGsx8WOeOKZkZf4kIGc&#10;1LaErHSoYMH1t6FXj6XBFyYstLEzo48TP9S5LA6TyAo4JP8Aj7sL2ZY3gI7AAR9oOa5/1cevTtI0&#10;Zt4lOoUqTwx/P+XS3wuTrVhWZnz9K5rpqOegp4qSqiEwsiyGWQSxwIwN9Olg314PHvMKWJCjzR07&#10;ICvklaplX9tWNywUfQW+g+nsmnvmuleKKSZXIIVQFpUrinf5n1Hn1qRmupmVxTQBSo89Iz0r8ZVZ&#10;amK/ZxJIsc5qUpZdr0rTvVN4jeD7iGykqxDv9JDdbBLH3hrqGkyVPUUES0kv3kEilY5WkJQRnTrS&#10;VdJvcD6EHm49lN219aWf1d4JGWMgd9PxH8OliKYzWnAUrmj1pGRIHp8JU18loTxPHPlQH8uhZ6c3&#10;pUbY7EwWfNTksC+JyizCRduGipGqfOjVYkyFoamOTQ0rIUKsoDFWj1esONsw5SHG1mJixPnqqSTz&#10;02LhiTDM8esxlDJGzRMxa/rDhbkBgv4Vz7rt2lWkcrqAYtxH+c09KVPDoc7pPBePbCOZYw2kl2qV&#10;OfIUNT6A0r69WI9/4LbOT7F2j2dUdhUWI29naSo2rm96ZWtk7MWmmliSspjBQV6QVdNEYeSnhMiK&#10;rzxs4SzCVSwVK08UzQx0M0iqZkqYoasq45MWtG9LLezH88W4Htba7pBcr4TSNcIg7REZICur+Pt7&#10;607c9tGrx6C114kN28UkyyrT8KBKV8/mD8+FOqo+08fiMRu7LY6nqKnMUb5Cp+yywyNAYcnBBpSP&#10;LYulyF2WGb9QQ6GAsCL3AzvNGyqA0ZmawOh/BY2vqULfQAPrYH/Y+2IhNHJqUEIDWj/qYrXu1U18&#10;Mg0r6ivRVa2EcKaZKEeg86npphwIjWr+6jmkx4gDLPHjqZFkmVHpnpwtMi+aVyf2newXhr8Ee8AJ&#10;DqyvIb3Daq5JrFPpoSZQACD/AK54+nvd3O9x2lUWlaaYli4+uljXh50pnjXpRDGsbuiIEXFKV+fH&#10;A/y9KXCYvHYulqkngWUzGlkjgnwWXYzRzB/K1bUY+UFZIyFQql1JvckD3zFTPHNGFhrGV5FYsssZ&#10;FtQDOCrC/wBOL/T2XLZ2k1rIt1NHVVagzUGhpXt+fl/sdXmgZ2EqkdtDmtcGtB9v5Z8+lTWU/kCV&#10;2KGBoZUMIcVGJyn+UjlY6GNJWaONXYBnLFQ7C39T7RuVpKmg3dTZeKqw0EdaxpqmPNUtbV1Eqzi8&#10;UdMlPrh1awLtIqnm2ojgkFmblY3sfAnlQHDQP4Yp55JFfXP2jj0IdniZ9vkgFdYzVaVANc1NBinr&#10;9lc9WR7F3DtPsP4vVG1al9wLlNrY0Z2kj2XX7ax1Bh6rBqWnrswuYjjroqd4WkRYqB6qIBPII1ZQ&#10;yP2HqqUfxCnr81gq2upchLT1EOHpJMdBSa+aemejTyJG4S2rU/N7gC9vYitxcgw2u3wzMRHXVI6P&#10;wqSTV9YIHGi1xgHHSK/gGqJ7TXIdOku4D6ifNakaB8wMcaGnRIO+9sZTLU+A3zg9i9g7Q2TuLCY7&#10;LY6Xe9bNvPM7vcIFymZxW5jHTz1dFJMVSnCAGMBtRZDqL8Z1ZGSNtcbyKv8AnY7qbW/SfqORYfn3&#10;4xyLJrYEOvmaUOfI/lnGOiiSC+U6XAUfPifsx+3ouyYGRJKGfJLFADi6ybxU+F3BTyNAVMipN4gy&#10;xN6TpkDk3vYH3CNHUh5HCzxIkbSiYxU0n7aDUCNDA3/oPa+TcrFkWGVw8jkIY6P8TGlCdNADipqc&#10;dV0EQLIB8LAUyDx409Pt6fMc3kp6F6KlxE1JS1z2al3RkcTOjwjyVKpBWodTqqnho1DNbg+4skOn&#10;TJG08ryA/wCdxxLKwsTpAaxDXt9PoPbALyyGKQRQKvkrHur69v4f8J60XjSQFdR1VqMaT6VzXzPl&#10;5noQsdnacUUcUiVOQSOzxPSdj0K0tLGHKQSComfVHNEyhrubA2AU3bSzZGmMeTx2Xdy4pYFhAIrq&#10;VImIu3kp6VZGksg0oJI2AP00/X2Tz21rA00cSCJWLFiverivE6tOnUc0zx49CLYYJLwTWpjRa1Iq&#10;fEqK40agoWuKCtB69G36h31kN19Z7n60mFZX5HJ5VqnHU9Tktn5TPSpEqJDDistlqqlo4hDNIJpp&#10;KOugd0Ol45/0e5cUlvv1MWcYeWRjkslRUf29QrhZI1oJKQo5jXVoDMisbcm45ttVxrkSFlj0qQAr&#10;MS4rWpaikUxgVIGR1feLG4htokCfSamK6CdUzcKM5FRpFO3PbqIHHpF9lbaq4aXaOUjzfXNHlTio&#10;A2w+rt052iqKSWjm+2qZ900G6Pu6Y17aBJLHHUSxXcNGrIwKZlmeaP7ctEQbKrpJNAxsukHS4+tv&#10;rz9fYokt7CMvOy5yaAYya44evy/wdBOK1WBy9GLA1qR8+JIznoucVLuDGZHHZOmbcdOaVLVVJlsf&#10;ic9BEomDTLU1eKlOmJpAzRrGjjRYj36ammhZGAyA0j6QSU8iMzG4DCodTe30AJHsugltxK4JiAan&#10;9rrzSvDQkmM5rTy49LFnRnEcrKob1JzT8ulzj87T7ix608tXtiplE8kkk32GToKmihiSMT1AemMX&#10;hBtfyNT3ULe3PtseON/I7oS8YJdXgKTF78nyQkhfrz6j+efp7fmuZEdI3Kop+FhqCAeRFQGpThVA&#10;fUdblaMMsZzTCkcKeXp/g6EDCRyR02rHVeQrIaqWGFUp9w0+SpXRVMxhq6DJ3851qSPG/pCRkGxk&#10;DdQo8OmV/EEZbxBJGj5CBX8rEnVa4uLcf7H28HtbtfBgdWI/tOIGfhI4eh40p0nk06DrBPpw/wAt&#10;Py6bs5PVqJ4ZcVuanq/vX8E9bh8flmXw5B30UNFTxL4FKi0MjS2kF7EFOZLVM7OI18rmNfK4Vo5t&#10;SEkft3bgX5F7ce/DbII41KNRn4fLH4sYxx49Xt52jtxI3CtAPMfb5fzJ6TENbQtBX1+Sp8RTYt65&#10;cXDUSUmWwFT99E8BaOYRRM0koPDaLtrFiB7lXilMc01OjG5H+UUzhQw1aRphDEgfn/H2nlhaANG0&#10;jKTwKCoPrXUV9ccfPq8slwxUQU+0n7PkadNNHVZQPWYzb9aZYokWWopaHeVK2TioqmGFJJY6jIjQ&#10;hlaINqPIVRpNmuckLQI5YR0sTlS66aieKzOyk+mQDT+LA/6w/wAUTGRtCGaQquCCBQgCn8XD/i6e&#10;XTyGUUL0+dP+K6m5Sky74ysEtBXVrTzqiyLhcHl5Y46eCbxM1RQrLJUsFeUNKOS1ixBJ98tRcrce&#10;hx69Ukc1jxZk1Af0/wB69vokEcTuK6qrpAAHr8/8/wDno8jQuGAJHy+XTPIcgtVS04rYJJccK3RI&#10;KPcWCqJY2jZY6auakDaVXyAprb8EKBqPuWIlJV2SZYVuPL4aSRPoVGqzFiS1rcAj6H2wl4z27Q2z&#10;KZT+HvBqCCc6KCg1V7iD5dXZosP4Q1NnUONTxrXHr0nMjSikzMb5GWmnkl8lUaCTc2Wo6yeNgjgR&#10;x1DiNY1Ro3MjXLhle+u+mRAVDGJuY21GFVUI4nQkqWiBK2P5K+zC3EpHhoNJcESFvh0eYBAJr+VP&#10;n0xcRCSMswoFFS3kPkT69A92JTRmCDdaVEf8SwFZQtTzRVD5dJaOugQRzjLVaU7x+BVsi1Ehub2H&#10;4LfCapC0lWFpxTSSAxKJLT6AJBK9mfWbqGANuPoBzcquLK3tibfb/wBZCe1mpWMA1AFCeHw/Lq23&#10;39tNCJ7VhIEABp+zzp5nP2dGak3Pgd0LjZ4ZpanI7jw9BPJVQzY5VlrMlHLhqvHwHIU1C1FDKKpk&#10;klSOW81zJJMEBjhz1XjeYROqJ+2/IABjEmlyEUqhvoYekfX6lvwZwQOSjr2vGKAkY41NP+K6fllA&#10;HiSn/V6ddUmEpclQ0cedpqnLNkZa2Goix8plqosvNimkxtNVVtSlVWRNTpX08g89SwaFbrBT6kDE&#10;Q/mHbqfb3xI7Vhp2po58nDtjDqlQYWkk/iG+cbHVRxLYuzin8nBYEAMSBYL7OrCB4LxJnzJLOqkj&#10;4fD+nmkINaHUZVrwIoRU5p01G9vcW9yyGrKsdP25/lKKfYfztx/lN9eru35m9W71iGXOL662Z2Fu&#10;OlQJm4qMZHI7VqdhRVssYlix32stJlB42hpirS6BAZAk1Q2rqa97KBc2FjcD6/Tg3/1vchnc5tRI&#10;JA8uikQUJz1tr++vvpPwQP8AWBDD/Y+/fvWThU1/l/h62LcVr/xXXvff38v9Sf8AX596/eUp49W8&#10;Bfxde9++/l/r79+8Zet/Tx+vXvfIVsrfQn/YW/4k+6tuMnmSOveDGPPr3vl93J+fJ/t1/wB6v7qd&#10;ykpgnqphjpgmvXvfFq2RTbk8X9QBP+8E+7x7lLTJP+r8+trGKde98BXSluWNiTwOD/h7efdCUoK1&#10;/wBXz6t4ENPPr3vJ97L+Nf8Atr/8T7aG5SDgeqmBPwsOve+f3c3+qP8Avv8AY+/Hc5KVr1XwV8z1&#10;732KuT+0xv8A63/FT7bO5TH4a9e8Efh6975GplYi4e4+h0hf95v78NzmUdxoPU8OnFiAUqT17339&#10;zMPoHP8Arun/ABLe3E3KVhVWB+yvWjBX4SP9X5de95FqpyLm4H9CFv8A7Ye9HcZ/LNOqfT0zXr3v&#10;l9zL/qh/th79+8p/9R62Ia+fXvfvuZf6/wC8D3r95z+h/b17wfn17319zL/Uf7Zf+J93XcJyK8Pz&#10;P+brYgr5/wCHr3vkKia/6Sf8LD/ok+7LuFwDU1694H9ID/V9nXvfP7ic/wBgj/X1f8V9vLuc9PPr&#10;fgn+IHr3vl5qg/2P9jf/AB/xPvS30yv2g1+zprwaNQkde98fPOPqp/33+sfdzuNzXOPt68bfVkHr&#10;3vh93J9Pof8AG/8AxJ9tHdpVyT14WzA1qOve+H3zfk2P+I/4p79++X/i634PzH8+ve+zVSEW1Af4&#10;g8/7x71++n/i/wBX7eveCfUde94TVt9NRb/Yn8/6/uy7tI5pqp17wCfMf6vy6978Kl2+iH6fmw97&#10;/eE9KhummtihoT+zr3vo1EjDhf8AeCR799fcE5PVNAByf8HXvZ6vhTjoN2UXyE2XU4r+8NRXdXUm&#10;6qHbxrYcdBmX2nn4kmopKqvHhVniyDRDzlYQ8qs5CrqQP75cHw0uJo9aCGavqrtJAwIFRXt+fkcY&#10;HT6zSwrbwxU0zShWBr5pITShHmkXGo49vA9Fv+QW8pth5r4/5lK6HG0mZ7sp9kZmqfFfxaZ8Xunr&#10;jcX2tNTxh0aLVlabGSSSx3fxxvGoIkI9jwOodhdi43F02L6C3xsvctNX/wAIhr9q7x3J15jM5iVw&#10;y1FblHyexNwRvk6TzAmGV5UWSWGWAyDhpAqv1M8MVHDsMldI8Rq8FYhQaDgMk/Lpcm0LPd/UzKBK&#10;GILqFRx80kRFdh8mYUPUys3RVbRyufym4u28Kdo0dODV02Tp8Y+UwuVlyVPLSUy/aUkRgZ6adY5Y&#10;KgSuuqKZY1VmANLsL4O9OYHZRyWRpd1bWqKOrl2qcZn+3ewMnj6/+PZqPDYc6myEBlpp6toyKaul&#10;OiRhojKOk7Jl2y8tJjvFrt4MD4LRL4cdTwGrWHatPhKaTSpYEAEPXMXJe1bvHHdI8dzJWQx+NJQh&#10;RlX0nuU1rpqakV8uq+exf5h2VxvdmH6i2fVQ71gye3snv2izm0NmTVOQxWL2ZtCbfG9cFl/vf4hC&#10;a1cYP8kkoKeVZrTRo/3UE9KmLdHxQ6owO198U9b1FtDMnN7eStyE/YVBjN55krRmVoMPQ5qqgq6i&#10;GYiQpTytoaGS1Qci7htJeyXN43iO7jOI4wFI/IyAfnqqfTj0IIYIb6v0iRzaiaJEukU8h3yipHma&#10;5406FnZXycXtDcexDDveuzcFLuwbfjk2KuQ2rhcr5aeNxuDOU2VnpI62npHj80ypLL5ldoRh4w8c&#10;r1LfJrE7U2zSdKYLY+2qvZ+3sf1zuJKXb1bm8vuOqpJpe4Nyy1dVLmM9/lkgrJCa2NJFjWKOZIhF&#10;Ho0gccqi6tbabWpAZ1IJAzSNQfzqD1S7gUTmD4VSgySc0riuad3n0d3rNc5Hke0Ys9kRlqqPsKm+&#10;3r4sfR4yklo5+ttu1UUVFR0rzMscLSPAWmqJZGdHbXoKKpVzLKedLHj6jT/0V7FH1co/4rpL4Ma4&#10;qOhU98NUn51D/XP/ABQ+3fqpTwp1cxKPTr3vvW/+v/r+7C8uVFF6oYFOf9X+Dr3vxkl/DH/XH090&#10;e9uGFDj/AFfb1QRxnFP29e98fJJ/Vv8Ab+9rdXVO3h/q+R60YiD20p/q+XXvfEzS3tdj/vVvexdS&#10;ny634Kde98db/wBD739TL17wV69761yf0/3r3r6uT0PXjEg69795JP8AU/71739VL6HrXhx9e99+&#10;R/8AUn343Ew68YU6977Ej/0t/vv8PbZuZ6+f+r8+mzCpbr3vrySD8e/PPIBVmA+3rzRxkceve+Je&#10;S9wOP6cX91FzLpoufmOHWwlBQUp9vXvfQdx9ASf+D3/3v34zXCip6caJSOve8Zkm1cr/AE/x/wB5&#10;96Es5Ff8/WwgC06978HdedJJPHPPv3jXDYHTQQnC9e9+8kl72/2HI/3j376qde0g/s6tpoKHj173&#10;4vKT+kj/AG4/3r3pbtx8fb9vXl0rx6974nynnT/if6kD/X978eZ8g1X5daahyD1734NJ/wAc3/2B&#10;C/8AE+/B5PKp/wBXz6qFLfF/l/y9e98gZTewIt+GNz/rX9ttJMJOBr9nTbRgPjj1734LL/qf9593&#10;eadsFT1ap/ER1733ol/xF/xf6e7JPcgaQv8Ah62D5VHXvcqOnna1gxv/AFv/AK3F/fjJcEZB68GR&#10;eB6975tTTIeVI/19QP8AvB911vU1FKevTq+G+eve8EqsoANr3+hJ/Hto3pU4qP8AV9vWwFPAf4Ov&#10;e+CtYAG3+w+nth9wYk5/1ft6ZKajw/1ft69771D+o/2/tv6w+R62IacP8vXveCQNctckfUAXPAHt&#10;TFuDmiD7P9WenNAUAHz697iyO4W/I/pbk3/r/T2sSad20jpkhdVD173F8zEeoPfi/pH1H+x93ZLw&#10;nFKfn02XFaL1737z/j18/wCA/wCK+2zDdj0/n/m62D6kfz/zde98fM545/p9P+N+7CK4rjrRNQQS&#10;P59e98TI4/1R/wBt7dEM/wCOn7T0xoTzI/b173wLsTe7fjj/AIj3vQQKUz6/6s9XAjGQc/6vn173&#10;0XP/ACP2y/jinn9n+z1oy0/F/Pr3vrW39T/rX90Al9P9X7OmyyE16977MgsAx/1rkf7H3cpOfhA6&#10;sjJmnXvfHyf4SEf7dbf7f3sQXBONNft/2OnKg+Y/b1730ZFH9lh/r2HvZt7peNPyJ/zDrxNOJ697&#10;46wTxce9GK5A8j02ZABk9e95A9/rf/YWPtsrcigA6p9Qh6975aj/ALV/sfp78I7ivw9eEkdajj/q&#10;+fXvfV2920XHp054vz/w9e9+ufz9P8Pr70UufIdaM3rXr3vu5/AP+x97RLjOodaEw/D173xu/wDq&#10;eP8AWJ9ueHJ/Cetm4SlKZ/1fPr3vol/wv+8Ef71f3tUkH4D+z/iutLOo+X2de99Bm1WK/Tk/X3Vo&#10;JCK0PWzKtK16975Xb8L/ALwffkhkp59aFwB59e9+uw5+n+wI/wB59uLBITSnTi3K8K/4Ove8gkka&#10;1iDb+v8Axv3d7WQ+X8+tm4X0/wBX7eve8olkFuRxx9bj/bX9sG2kOCvVDKvXveRZ3/JX/eAP949t&#10;NZy/gHWxKlM9e95fK/1AFvxyf9796FrOD8J/1fl17xk8ieve+YmNvUbH/Aj6f7E+3Ppbg8F/w9WE&#10;g9ade98lqCOLNa/B/Fv6+7C0mGSP9X7Ot+Mo4kde95RMxHHP+wPvZs52yFp143CD59e95VlY/wCw&#10;+v1Hun0VwDkdeFxETxHXvciNnP6Qfr+fr/sLe/GxlJyv7Ot+PCOJ697c0V7BmFrf8i9pZbWWE1Ir&#10;1uOVCag9e9yEsOSbfgX4/wBf2gllZTgGg6Ug6sDr3vkWUNcgn/WP9fbAu5SPl0ojiLZqKde981dS&#10;Prp5+jEX/wBf3YXT/wCr/i+nNKrg5+zr3tQYRBJUopI9Tqf8eSQPZntd5L4wr69F89Djy697sS6F&#10;2fS1klHLMikMyEg3JIHI+v8Atvc27DfGaNIxWvrinl59BC/iVat0FXam5Ztv7fraiElZFgkKkG30&#10;U/09249a4LD4qmpz+yOAeNN7gf09nG5JcPCyIlTwyPn/AKvl0Uxklgmf8nWtd80uyd/7lnyVDjjX&#10;hTqVQglQHUAPqABx9fr/ALc8ezMYrcGPokTTIgdP02KfS3+v7ife+VZr4mHR2uMjPGpHCnoP9VOh&#10;NYXAt1FK0/1fP7OqBN99P9mbhyVXUy0mTkMkhDEh2JOrmxlBP+I/HtUQb7pYj/nUH1t9Lf7yfYFv&#10;vbFZ17APL1r/AMdPRx+/GC0B/wAH+ToLl+PfYoNzj8ix5+oiH1/rY+5g7CgAsJkt/rov/RXskl9q&#10;hq7kz+Z/5962u9vTJr1kX489h2P+4zIcknhFf/eVJ/23v3+kWMghpwQeTyvJ/qfV73/rUwqdSR5H&#10;2/8AQJHSht6ZxQHP5dY5Pjv2RITfG1lifp9uAf8AAagPeKTf9MxuZh9NPLJ9Prb9V/auD21kjTQq&#10;DjXz/bwp1oby4w2T6jqMvxr7AeS8mMyBY/QrCVUD/agB/vJ98Bvyi/EvP+ug/wB5LH24/txdKKlR&#10;T/bH+Wnq7bw9KDP5j/Y6yj409h3H+42qP/VM4/H+0aT/ALz75DftMP0zgf68i/8ARLD21/reZ/Uj&#10;r+R/yr1Ubw48v8H+frkfjN2KwsMdWAXvb7aY8/15uf8AeffIdgU7cNUXH/LT/irH3R/blIV8RIwP&#10;y/6FHT67iF7mNR1xHxi7G1Bf4dWu3PpFOwPA5IJHvkN/Uw+k/wD1kH/EN7TNyCzGvhqfy/6FPW23&#10;QE9nD/V9vWX/AGV7sQ/qxlep/p9vfj+t7e+l7CpozqWZQfpw6n/eNXu8vts86aGUH8iP+femf3rJ&#10;6f6v29e/2WLsJSD/AAjKJ+NTIWH0/ob++TdixMbipt+OCv8AxB90j9sIUFHiBPHzOP2Dp6Pc6r38&#10;f9Xz6yL8Y+wW/wCXXWMf9rgUH/WF7e+l7FhB/wCBYPB/tD8j/X9tS+2tsUosQHDyP+bp768en8up&#10;SfF3sAMD/Daj82tSSn8f00j2D3+kKL+/Gv7kf8zm839n/vHnwX+v+w9o/wDW3t66PDHHTxPD4/Tq&#10;n7w7q08/+fadDR/suG//AO5fh/h02v8A0P8A2dvs5v8AO/6fv4ha2n6+Pm3v/9S0hhUFIVex0Kka&#10;6oLkLwbm3Bt7TwS2SGYxVGsmQkGh1fL0Brw/kKdDNFRSxQaKnUdOPy+zPDhXqpWeGA1oljZnVHqa&#10;awzJaklDNJEYhG51X0ji4twfz7zsfApNQYCLARnx6ZPUuokgix5+lvbEYS/kAtDIHNdR4rgkCma8&#10;B8s461ARJcIUErK4NSFBXtJHxcaYzj1p1CCVEbKsFJUinSZzPTJkI5UB8yBCrJ6wulyTqItf6Wt7&#10;wFqd9MaiOO/rLRpouQLWc8f7b2qS2vIGMsjeLgijMaeRr9vH/KenLhpo6SW6qzVAozaRpzwPrUcP&#10;t9OpUtdVrC9QaevvFKIUgR4KiYRNcOlIsnpVCeTI1rW45I95pI41MYjBZ/Qf12JsBe9z9P8AD+nt&#10;MJ7tkYPTT3UAFcZ4f6sHHTQW9aQmfSFIwAdQGPI8T/k4cOotEFeaslq3MMQKgySwRiISMuqK1l5l&#10;H6SwsLiw494JSyS6n4Op1GlwQQTeyqSP9jc/8aU2KM9qqxDOPKvl9jHj8vz9WFAUhR6+Va/yVz/L&#10;8/WVUvRTNWxCUS0phE0jVFFNSmKSMaXeqeO66iTdNPLKSf6+8VqksJYiQpk1MosVAXj8XHNvoPdf&#10;DgDG0uAarTzznPHHCueH8ulUsMZPjZBNPM/Z5hf8A/y9P65HBSUQklWlbzYk0lBPJFJTPJUFSrIs&#10;UoBFuSHI9QF+L+3VSxQOoALfq/bA4KgH6+0koiWfRKzaRnieNfl8vt6ddXYDScg/5+gzi+4+1qKd&#10;YqepngJjo0hyMal1iVnR4r/SxvcX+nv0TatSvotYtdSUP0t9R/h7buliRRJak1xxyPXz/wBR4dNt&#10;LKshij+IcaivEA8OpcMeU+4Zq2LICIRtS6WajqkAlmU/tKo16lLEXP0/HuNNojYR3iC3OrXU+MG1&#10;xdT/AFt+Pau2e6uVe4/UL/8ACkDEDHFSeFaVP2DzwqiMirU0zjh/q+fTtSQRLBTkRJ4ZqeKemnyO&#10;ImI/ccXWWqiWw5D/AI/wt77J8S2Rl8ZKENFKsq86QbOfrzfj+vvwgaaMGUPrFah10nifiUYFRw9R&#10;Q9VMbSEhAK+f2efp1jWppp8vUqy0omSFonaOmqadTGqTy3pnYAyAXNyfp9PwPfNjyWSMlrqZDoVn&#10;ZLXJDXB9pFjlWuuqgghQD2h/I6f2/t6Z8FFVhHxIp1zgqcbPBDSTZakqBG0v1rZY2SNpfGKd3KuG&#10;9ZWwIH0H9Le8DvG0jKi2jYn6oGOoDni/9f6+zKK2uVtaSEFgD6jjWlMelOm4P0IQkh7hX+ZJHUSO&#10;pjgmp6uQt5o56WBFhyiGKSF3Qv5pGWMAG5IVFvbj68+85kU28IVBotJePTcWJNifp7LVt9EgNwxY&#10;k9pqfi8v9X5Y6ZcVkVwTUH16nsaj7OsM9L9wIahZ4I4qqGRvENAa6mwPA+p+v59xUWIyNIrqEC/p&#10;LEfQAMLE2HPNj7OZLhooUt3p4hwTT1NQa/IHpc6GRDGuCRSo48KYp59RJaWtqBLH9nWSQXknWQLS&#10;uHAEgip2ijHkchbRhk4/B+h98jUxRjQHJDiwUOCvHPAv/hz71DYPdNUAakzWmTXHHNfl5dIRts0f&#10;f+0niftPUOspMpDJ/EZYJfCrIZQ8UyfbROxEvlFrhbOQoW/vuN4SgOl7Xs9mjZWAYizg/j+vtq4i&#10;vC7RggDGQMjtHA+vp9nS1SrRfLPUnxIkkNSWpp6orUSY2Gspq2lMMsg8/wC1Y6tTDTZgL2IP5HvO&#10;ogZmVYkVrH9UKFWubjTpH/FPZVcLdxBdcz8TTuP86/6uHW1mjp4Y8/t6daOtnlphVSQ01RSpDSvI&#10;9NUTo9MqKsUmuSdgVF7C5B9x3DpKzEIsJVNK+MoQpUBwqr/je59rrWUSwhFGq4WpLE1zUlTn0BHT&#10;ZiEceplBYVNfP5dc6yOjnpBoqKxad6mojljp66CWnaSOUx6TUFV9VwRYixPB/N8EoZx5UIEagEqG&#10;ljZ78c/S444v7cWaKKXQ6gztitOH2ehz1TWyhWHn/k6d8bTzLFJinmqf4fLLJURgx4vJU9O4KpIA&#10;xUspfjXo94xJC3p4UCxP7igMAbkE/wBP9b2oEFxGrPcMWYDieI9OOTThT0x08niCViaaTw9eA/y9&#10;enjqBUUy46kQRyzCkgpaLFVb6JDGsDSpDFZVlkb1a24ubke/OI9DlRNwqkcpa17WIH0/rz9faJnm&#10;8RE8jUH7KV/1U9OrtrqNH59KfDBlU/cTYDzpViULOmVlnNVIwj1LGBolt9HVB6D7ioKmoHk1sEW4&#10;aNoksyKSef8AYf4+7XAtbNvDK5I7T51I9fkek125jaiih8/XpXCpxVLbGUkVE8rTJJU1dPuHJwU1&#10;O7+FZVspsoI9TrY6Te4NvfOnM0FQtWnijEQcWjpV9aNa4Ib8j2Xbgou7J7K6ZmEhU5bgV8/5+vT1&#10;vmPjg8R5fL/D0tKOqw3iTH0CSS1XhVJlyO5qmoMNbUrIgkWak0gxMuohX1NxyfaSyNMUztPKKV2p&#10;sgxppIhVy091qFKyF6dTZix4JSzAEn8H2Ux2YgtyrmgXu1UqVpmq18xStOHy6Fu0xWt1ZSWk6ago&#10;NKCrDGNPz9B69WG9a9kU+5um85QR7joZt3bIgTK0TthqLMQmpwbrLjqN9wSQlqSJVY+qq1IWAS92&#10;j9uFBRVOJSWglwdZhKaknmgx33WSaqORp10uaiGaUs5UalGl7Mv0P4uZbLu8O4afAu1uXAHiCgqm&#10;SFqBSmqh/wB56D9+kd5FDc+IhkZKOqjSy0JADitAeNPmD0Xr5EY6h3nJQ7/O98BvvKbux9DkNxVO&#10;A66/g9HtjLiNaepwdfTUWiEzAjWKinJjlDeRWIIs4pIhRVEMxc8IQ6uCxPBFvr/jx7Ec63CEvVdA&#10;ye3yHHz9K9JQoiTOaDoqv8Po3yEzVObxqPJG61ENQlfjtEjBo1Vl8Z8YIP7fr5P9ofUdeV4m0ukp&#10;Q6QGNMChIFiGNyePxYD2iktfrh4ltwXjjyPD/B0+LWVUNwOH+r/V/n6VFA2PpIZVqqrCplJhJ9pT&#10;LvSrWvUKdXlo6eWNEWN9RMquzf2SLc34tKx1Bzp1emO1K4YXPoDcf7Yfn342MMUamGNWPGTVmvr5&#10;+nSRTKZNYPbX16m0NXLUZLyrkcw1PRQg0a0G+aOnpKZzc1ElPawN7HzE/pHK2PIbspTB6OWtNK1V&#10;UUkb/aaJJceCGa0gmqFWbi4Uf5kkA/15Ab3K3ngkDWshjSX4xxUUytBjhVujWwllFyIdWmOSmsHK&#10;9vAkfKppnz6Nd8fewqR9zU3XddmsNjaXJ19DLk/4umK3vkameOlJijo8YJMa2ox6mQrkkDOAy3Ri&#10;jxYcvU5FMZVxVYfF1EHhqsPh8fHVxx5CKTS0tRmIhqGmxUrItmPIKm49pts29IrxrsL4lzTEhY8K&#10;fFp4Aj/IK9CW72sXIaBdTPTUrq+kafUKFx9lfzHQm9hbOxG1cfv3r7I4pMHl8JnJs5gt/wDaO9pt&#10;u1NbtLJxfcx7f2z1vkJjDUJONRMtDMjQhmXRKDrCsBhClE1vqjLDWtI4UgD0MpIYfX8ezAyXLSl5&#10;m4ccf6s48/59Bdo2gm8CYlmHDJP+r7OiB1mOkEEFRDQ09FOK1KamFLm+wcZJNA5kQ1UE8Ec9CY3B&#10;/SSPp6fqffRhEisv8MMqKnFQkTftXsRITFLbj62t7ql3IspkjvfD/wCFEAg/0RioJyONQTXj068U&#10;ruS9IyFIzwcU8h5E8AfI56dzElDT0QrquKPIz1zLVz/3mqYZKxGaZZEMOcxTB/EoF2v4yf1G1/fo&#10;2EEUjOulXRTGHirECM17KVYgKeDyPr7RTeJdXCRsSC9eGK4A/P8APh/PpDIqW0ZeUY/L+X7en+Km&#10;SoQHEvT5Q4CsaHKMmX2FlZZ6aO8zztV09PqmUal/aaE6LWBXVYsVfl8fiVNTXU1QREv3MS0lQ6Sq&#10;FvqdXlOoHmw+mkfQ+zk7dJJE1sH1sFodSDSAP4jXNKZPmegNvfuFuO2XC2+w7dJcyIKMX7YigwO4&#10;VIHAhvP8+hH622Fv/tzJUcXX+6No7Wx+TyRwOZr9x4mPKvXzVEcckFNSYbCJHSrCbCTxs7h2/WjX&#10;PsBcz8hes9uZOmy26cD2NiMZj6CeiGcqKvI5HbtJTtL5ZKuspYpHj1L9RM66wnAa3ApY7NbxiWe1&#10;vIXmFB4Sxip40GrVUcD68ekO18/+511cTtcbPbtFKFUsHYsi54MQaH04efVpme/ll/NjdvVOc2P1&#10;z3T8TNz5XdO5KLeGZws3WtNsPeFdV0VHHBU43D7loElaCmnRFM1KIBA0up3ALMWG/YO9+vO08Muc&#10;6w3ntrfmNfU33GGylLVTQfUMtRTtqMbAghkexBFvqPaKeZmjaKYPC64IIxWtDQ1yPmP8vQ3tL+O9&#10;CrdRyWrECoKhkrTIDCuK14Z+zqmvvDYPyN+JW+qDHfLPpndnSmDqJ/tMduqHF/x/r3cy0krVENNQ&#10;bx2TLFAJtC/Voywt5Cg/QHaopRK0onMJaGwIMMkYiDfpV/GxAPHBP+w/PsytK2UayRFl11zq46eH&#10;EHgT8v8AB0pNuJJxWOoWtGP4q8aelKCv5V4dSoN5tW1OMhxNJWS0lc6zxRLX4vMT1y+MSV9Tjnqo&#10;6eoqYZP29UcRJUWWS+pfcP8Ah1DTszxSSTTSxKr/AGeQKrBqcN/m5L3K/T3S7W+vD40tIRGagOuo&#10;yj1BwO7j5dXuIVkJWmQcfl/kx0v9v9qZeWmpsFU45Zse1VUy0k+e2B9rNT1FLBLTSwz1eOJliiCo&#10;AJiS6/qvce+EZkkkZFaql0xi7vHDPGeOCDf0LYfi1+PbxjS3iErx9x8kKpwpxrx41Hpn16c7AiII&#10;zIV9HVeP+n48PLhmvHrvIz000UKmp2pjcfNlamQU1VW7ox1ch+5kdo4IxEXqZw1g3lchWuCQALzF&#10;hjjYvopP2wWQtSOtmN2I9Fib/wBL2v8AT2glZrhQ714UH7PlX9vTItPqXZlBDsCKagafswSPUftp&#10;00rlshHGMVTVm75jlquOHKLQ7zx9ZK8ENTTwRalyV4YYoW1aQirLpFm9XIjNqMlxJEEDaykFVNTv&#10;oAPLSFfTY8EXP+J9mYmiW2CKKuOFc+f+rhTp2GFrbtbJFOPDHUUY6S9QKigyi+eJ6F8puHa2F3DR&#10;pWzOhSGDGUtUjz676kneL6ELFYnmcRM7U8sEckkThT+5UQVAIAVdKKbEg/Xkf7C/stgvoS8kN5QS&#10;VIBApmp/w/M+XHp2KOSV2r6+Q6i1e2KLE4jJUwr8bj1oxLNXfZ7ezuAMcUsdRNFLX1sLyxxyxAsH&#10;8F43NzcrY+8QeQ69doAsiqolpI5D6uCjhDyb8D8D8/Q+1ci25j0ojNWtc8PT9v8Aq49b0XCMSkfi&#10;Acfl1jpqWWmkx1VDk6fLvLjpKhHod25OjE4iEk8lXRy1sQWJFiKPUITqYqpHBUe26aOhDM8kSa1B&#10;1usVVTEMRywAOlPqDoA4/wBifZttZu54vp7aQ+gVsgAcBWlTQDGePTSXEgl1IABmoIrTyp+XTlk8&#10;juqhnopGmmFNVrTOgTN7UzX3SuYkSMQ1KxyVKPLqSWqZ7N6mFxFHpeacxRlZo/IKXSCChfy6hf8A&#10;ty20qx+h/P59lpuJWvDbinifDTyp/lp/gOPl5lBjcn8WCPIj7Ogx3bg8hlNr1cOahpKnL1FbPNUP&#10;lFxVRjo4TIEEcePxSzNU1NPHYNGthEdLabG/uNk/8/UNIHUyIxgLtdCjMAUkI1gA6h/Zsf8AefZm&#10;YlVkSNArU7sedO719Men+BBbpGEEe3oqaOIAArpGT8zQGnp1C6Wyc1RtPEnHZKnzGPxGaSlyS0sY&#10;WtWuoleox9fj6c/w/wAsqJAXdhUlgo1lHKKntim/eRku8k8awuZBFKqi2pwnOlrsOTyR9Q3Hta0S&#10;LH4oBCkf4PT7ei2/lf6OS7kP6VaD19Dn7eHQ5bdqanD5rHS3xuOw2RyOcx0eFmy2Gqq9jVPT0jZG&#10;oFL9zTiKlYGOnRYo5NAjanUS3L1tfzJTU5foLC4OIQyz5/svG8SS3qHx2HxVfUT1dLEGIKLOtOjs&#10;AoXyKLXbkz2W0/ee9x7ZZSqwETTulMh1Ea01egW64edPl0n2aOOKzuNwWtHMCoCTwdXZq4yaxJQ+&#10;WR59bAn8nbYoxnyD7KzAxdbQLs/o3HbZkMFMlPiaZt57wosnT0OQV6WGX7y+DqGhLzzOyrN5JLqi&#10;R0Vf6L67/jk/+wUH/ej7H39VLvzHSz6wf6v+K62MfIn+qHvr/RdWjnxt/raeef8AY+6DlO51V6p9&#10;YK0695E/1Q99/wCi6uP+63H/ACAPbq8qXXmOri7Ude8if6oe+Q6vrR/ulj/rqOf9592/qlckcOqG&#10;7X/V/wAV17yJ/qh77/0X1pIHgb/kn/ih9+HKNyPL9v8AxXVlu1+3/V9nXvIn+qHvJ/ourfp9ub/8&#10;Eb/eyfev6p3VaU6t9Yvp17yJ/qh77/0XVw/3SV/w0n/b/X3b+qdyOPW/q088de8if6oe+P8Aosrb&#10;3MbH68af6+6tyncFaDrTXUZWg695E/1Q95k6trmHELWv/qb/AO9+6jlK66bF2g41695E/wBUPcgd&#10;V1nH7JP+Gi3+839qByhc+n8+r/WJ5f5OuvKn9f8AeR/xX32eqao/WBr/APBf+N+3F5SuVFKft62L&#10;4DhTr3lQ/Q/7yP8AivvIOq6u/wDmif8ACx/3r3Ucp3DNRhUeh4dMfVoTnr3lT+v+8j/ivvkOq6sm&#10;3hI/5B/4qfbv9UpwOxaD9nWjeIOHXXmj/wBUP9uP+K+8o6qqyReI/wCwAH+8e9HlO6Cmn+XrwvUH&#10;D/V/Prrzx/6r3l/0UVN/8y30v+kf8QfdRytd0oKZ6sL1SOuvuIv9UP8AePfIdUVP/HJv+SLe1C8p&#10;XbcP8PTgvUPp/L/P177mH/Vj/bj3zXqWpI/zLf7Yf8VHt0cnXfn/AIf9jrRvUr5f6vz66+6gH1df&#10;9uPeZOpak/8AKPf/AB0r/wAVHva8nXBND/l/zHpv66P/AFf6j177qD/jov8Atx7kx9RVDG4pvx/q&#10;Rf3Y8l3fl1r94RDDdcfu4P8AVr/t/cxOn59P+YN/x6Rf/b+3l5Jvi1etm+jJqeuJrqcfVx/vP+9W&#10;9wch1RUU0DSeJhYf0BH+2HtPecmXsS6hx6eiulk+HrnHVwyGyuCf6cg/7Y29gtn9uzY5yrqygC97&#10;cewDf2Mts/hMc9KVkWTA49SfryPaNY6Abi9vryR/h7I2ilY8adWC14Y69761KP6D/G/vwhk/ET1s&#10;qFFT173yX1mwIJ/r9f8AYe3YrSV3qhNOq6Q2R172r8Tt6Su+iE8gAfU2H+x9i/a9nuLs64+HSKe5&#10;KNU8Ove1mnXdRIoYQvYgfQD62/1/YuXk+4Kg9IG3KBTRj1x1L/X/AHv2bv4fbXmxO6u3cZFVDGZn&#10;dvx/7G27t6rkpZK0x5mOeg3JC8VJAfJJJHDQTyxiL16lFvYO542Te9osLaezhEsbSuJz/vuGKyup&#10;PEH2SQxVHnU18+nUmiuY3kPxReGykeRaaOL/AI7Iwp869Fc+VNBif4H0zu/LTZGKn6++SnSWbhXH&#10;VgoGqKvd+6P9D9PBXTSMkbUhO5iaqOU6XjDL9SCDGbcyfa2KxGxdzrVSbg/iucgxeVqp9iZSZaXH&#10;RU1M+WxtNt7C0xpGdlxnjiOQqJHo5iFmlqAwiki2ESTeLLcyBFIUxaMMaqDq+YNcDh8uhrYR3t0Q&#10;YV1hKa9OXp/pfLhgk9Ou5sZ1nk6zc+yaiop6LJU2IOclp23jHjZaaaumq/BXitFYuSoVd6+YiWHx&#10;oyyExHUlgNvefcrV23Nh4jI4+sx0O585RRSx5HG5zboFRg8pjq2J3jmoYqi6ZEQSh46c+XRMoCGN&#10;ljmXlixk3Ll6VRL45bCgDgQpavzoQB8606hzerU7Lzj9KEaUN4RKU1kMwepGo1A8qeQPz6Jd8X/i&#10;vsbYPZnaO7MFUUmWym3qJKqjngz2P3fPC+46LLUdLTJWNk6mKIthKl6eKiqqmP7eN4JCZY5TPPJ7&#10;R3lPj+v9ww9cbqrJN35Sox+2cXQYwy73rM0slVHjqSAbaoKeqf7eNaicRxoElVkVnayMGh4Q10NJ&#10;GTKpOquBqqQcemMdSXHDHuVxGhtSvhAFajSQTxqBk9LvY2yJZt+4nM9n7LwOP2TtjG5PsBtyZTbc&#10;WzaDY1fPDNX5etqN1z11K8tdI1PSz5Cq8bUvhaYEBXvHXz8x9mZJtz9b4jLTUs+d2/1tRY7MUdLt&#10;xdqRYmSq3FkM5Q484QsJKdkp6yO6TRo7/wCe0hZF9yjyZyxum4WTvchowNJCsakBx4iN/pXieMof&#10;OhPn0g3W/wBv+sY2sgcsdRIytMIM/wAQKMHHkaDoyPxl3JtLe+A7G37sOvxWb2VvPtXN5Lbm6MNv&#10;Eb+x26qfC7axGy8nmabdkMtTTVSjIYqrpQKKrnhhEIg1rJFJFGT0bCm/44D/AHg/8T7GX9SbgfP/&#10;AFfZ0W/Wx+ZPRlLj+o/2498TsGZeREx/FuD/AL37ZXlOYnh1Q7ip69cf1H+3Hvidgzn6xuP8AFH+&#10;9e3ByjJTPW13BKf8X164/qP9uPeIbFn/AOObD/Yr7UHkm49P8PTj3kRH/F9euP6j/bj3wbYs/wBT&#10;GR/rhb/7x7bPJ06HSePSc36A0HXrj+o/2/vD/cef/Uf7wv8AxX3f+qMrHy/KvWhuCevXfvsbGm/M&#10;bf4kBf8Aehf3b+qE3+qvW/r0/wBX/F9e9+OyJFFwnP8AiP8Aiq+9pyjPXuFP9X5daF+nmeve+H9y&#10;5/8AjkSP6gJ/vA9v/wBUJqV/z9b+vj6974HZzqLiNif8UHtOOU5/IDqv16H/AFf7PXvfA7QmNv2m&#10;4/ooA5/w/wCNe6/1UmrUgdUN9Ea5697xDZsp+kX/ACTybf7H283Ksjimmv29a+ujHGv+r7Ove+/7&#10;ova2m3+BA1f7yfdDylKPw0+zh1sXqceve8X9z2vYox/w0i/vTcqTniMdO/vBBnr3v390HH0jI/1y&#10;Af8AYj3deVnC0K9a+vQ+fXvfjtKT/jmP9srf7x703Kz0wKdUe+SnH/V+3r3vh/dGS/6QP8NIB/2w&#10;Pun9WZANJA6p9enCv+Hr3vi20X/Kv9f9T/xT3scryH4VB+3/AIrqv1yrwPXveNtpMLWV+f6ggf77&#10;+vtwcqTEcAPs/wCK60dx+fXvfJdputyyr+Pq3uw5WkXiP5dVO4g8T173kXazA3Cra4vY3H+8+9nl&#10;dmPw9a+uQrT/AD9e9y49qFif2+Tblfz/AK/Pu45VJ8um/ro18+ve3SDZ1zp0OSD6rrz9fx7snKcu&#10;sEAUqOqHcEB8uve1liOu2qygEN+bcoPp9B9fp7Xf1TZ1Ip1r96rwr1jeVEFyR7mbg6yqaKkeUQ2C&#10;ITfQbc/0P49hneOXmtELMMUx5dLrTcI5D59cY545OFYHm3H9f8QfZcs5SPQ1UkTiwQkD/Xvzx7j2&#10;8s3Bonr0dxTVWqcfP7Os3tOGVTzz/vH+9+y82sgFCc/n14yHgeve+JkP4B/2J/4ofdVtHHEn9vWg&#10;9PPr3vJFqkNtXFwLX+hPFufZnZWBkND1SWYBc+XXvbkmPaQAgAg3t9Bx9Pp7H+27I80YPpT+fRDc&#10;X9XIHl17302Hb8IPob/S44/HPs9GwkDhnpD+8hWhrXr3vF/BnP8AZP8At7f8T7q+xsaaurNuWn4j&#10;1730cM/9D/vP+9390/cQ6r+9E9eve+P8Hl/1P+2J96/cVOFetHdFHn+3r3vicURcFRcfXk+/HYMV&#10;oevfvGuc9e94/wCHsv6UB/rz9Lf6/thtjU8eqm/1cT1730aBuboRx/X/AA/1/e12RQRQdVF7nDDr&#10;3vH/AA0n+zf/AGP/ACP262z04DpxtwI4f4Ove+/4af8AU8f8G9tjZKt1X94t6/y6978cbb6f7yR/&#10;xX3f9yU6qdzb1p173x+wb6fjn/WsP9j73+4GH6hGOPWjfY1Hr3vo0FvoD/yCP9797/cxby/b1T94&#10;/Pr3voUXNrE/4W591/cjE0A69+8T6/6v29e9+FEbm6H/AAt/xPu37gkPCnW/3l8/9X7eve+YoLgm&#10;1rfg8H3r9yEYIz14bhXFeve+P2P+Nv8Aff4e3F2NvIfz6sb5hxPXvfP7Lj9BIt9Q31/xtf28NmI8&#10;v5dMfvCjVr17319h/RWH/J3txdnrxUf4OnBuVfPr3vr+Hm/5uf6gge2zsQqT147kBkHr3vmKFl/s&#10;6v8AYge6nYx1Q7kW86f6vs6977+zB4sAf9cm1vbqcvUIcjHW1v8AOeve+a0Btwobn63t/sOT72+x&#10;iuBTqzX2e2vXvfMUH9VA/wBj78m0ANSn8uvC+Iznr3vOmNP4UH/WFyPagbGXzTrxvyePXvedcSW5&#10;A/1uLf7C9/d4+XRQsyjrR3Ar173yOGY24B/1+f8Aez7dHLwPwj+f+x1794t173njw7Gw0D+n4/A+&#10;vu68tkMCB0w18xJNeve5y4GW3CED8WP/ABBPt3+rLSMBpH8uqHcWHmP2de95k2/Lf8f617H+vu55&#10;PkBrTH+r5dUO4Nxr/Lr3uVHgpFIbS1x/QBv+J9upyuIuxgM56uN00drN173JlojGp1Acf0tc8/m3&#10;sObnsccasdOR0utL7Uwocny697T9ReNiB/X/AB/F/cXXloI5WQ9Cm1nDZbr3uOZW/oP9hcH/AHv2&#10;V/T/AJjpaJQPXr3vtZL/AKuD/sfp/sPbT2lT2468ZCT21697UmCqVjqYm/AK/wC8Hgj2Z7bZksAf&#10;8PSWZ+Nevez99O7+ixUNOGkAK2t6rGwPFh/xPuc+U9sKhaev+QdBu9dCSKeXSF3ttmPcWPlppF1a&#10;kYfgj1AjkEfS3s52K74SlgVRU2twPXzx9fcptYKyDUuR0WhlpkCnRI90fEPB5+pmnqKKCXykMxeJ&#10;GF7/AND/AMU9vI+RBX6VbD/DyN/xX2z+5lkFQv8APpTHcKFwOkLL8ENoyH14mjP/AAajiY/X+vuQ&#10;PkU9h/lanj8OCf8AefaU7NCh1aaHpOZE1Vr/AKv8PUX/AGQrZ3/Oppv9b7ZAP94Pvi3yKa//AAL/&#10;AB+ZAv8AvA91/dETZKg/n04sgI7T/h65r8DNogcYmmAv/wAqkTf7y3vr/ZiJf+Vo/wCxk/4ofbA2&#10;uPzA6fM6fxf4esjfA3ZvFsTRA3+oo4/+JHvgfkNKT/wKP/U0/wDFfdl2i2Iyg/b/ALHTsd3Gq0B6&#10;5r8EdoAW/hVD/saKP/ih98/9mFc3tVn/AGMmn/edQ9sts0Pko/bXrSXKhq1/Z10PgptFeTiKM/0t&#10;SJ/xCt/vXvw+Qbk/8Czb/CUn/YcMfel2WCmVHTv1vlXrkfgxtEDjDUhN/wDlUT/b+pV95Y/kNITb&#10;7n/bSW/6KPtiXl4FMAdee5UZr1Hk+Cm0AbnFUjH/ABpkJH5/45qP9595R8g3Jt9zb/Xkv7ZTlsEV&#10;I60t2tMGv8usX+yMbTX9OHpbfXimjH+8W9+b5ATEc1BH+tLY/wC8H34cvRjJHTq3Sg/6v83Xk+DO&#10;0Va4w1Ff/GkT/iV9xX+QzobCrb/G8gb/AGxLf8R7Zl2VFSoA699Qr9zHqfH8F9muNTYajN/p/k/j&#10;At/hGCP9j7xH5ESD61T/APU1gf8AbX9of3NEMlRTryXKM1KnqYPgxs7/AJ1dGf8AWpUv/sPYa/7M&#10;A/8Aefzfct/zMf7v/PP/AM+g+yv9f9h7K/3ZF9RTSP7an/VCtP8AZ6V64PU9O/8Asle0/sftf4VS&#10;6f4P/DLfbp+j+8P8Y0/T/V8+/wD/1bTE8lOjEN+4QqvE0pD6SFLE8f1Avz7Sv4N4AzKSgNQwA06h&#10;UDifQny/2RykwlTxkBKHAYcCc/P5dVFyOpyUUJWKEEVSxyrjWMOjySzCCBhpYMdPAYA8fS1yM0Jk&#10;VXQg+oegFhrLMCARxb68Dn23dG1eRCSaihJHw0ByONcDjjiOk0ko8dY6Hv4fKn+r06apqaoZhWUy&#10;0Uscc1RDURNHUaFf9pUd9AYg2QmxX6/n8iLDKz+SGUuJIpTqQqA4C8cD6H6/X2b3drHA6XsCh0lS&#10;qvxWvkD5/wAjiv5vTKfjKB6Dgf8ACMHqLKavRSJSz0NLSwyRRT0zVFUaidZItMhMymyAvHxG3BJB&#10;P04lKY2H7etCpYq0ilUP9RYMfz/h7D8ltdK4muNLA0qEJJp+ajy+Y6SW1yVYxsmlBwA/afTzr0oD&#10;k4klaiGt1miELIDB56adlJS0i6tSgi/6h+B/rRnpdUdw0PkH01arEE8+pefyLezGO+WCo0MIuAqM&#10;1+eacK8M/wA+jKOQOpanHrJHWNNkIkdqyZ5/VVSUU9OVo44VC3WCqUoWNuVKm3Fj+ffKOKS6rL4t&#10;GrjxyyLzf+lvbEl1Z/2sIYSH4qgU+X4vTj/qPSSa3kkaoIwa+fWerWp8FRHT1c8kMVMqQGsx9LVV&#10;agJqkJdlUDU1yCP0ggDge88tP6hJEzRkW9Ub2cjVcgarc8f7x7vFuS+B4E6CQeQbhXhXAOfypn5d&#10;LKZz0kqCnljr5RUVjyxViyfcQti4qmOF/AY45JmgGpoVD2Ite5U2/PuSiTIuoeRzYEu+nV6Tbkgm&#10;/At9PZc0sM0vgyaUXgFXIBP20PE1/wAHTfiwmTwi4Dehr5/8X16pOKWRq2Exw1FPF+48iz0nnhEY&#10;caYXjCoQpUJIGJCgDj3E9DzvI0bMSC15UWx+n6T7NGR7e0W2jb8Q+HPkfsx/q9em7iSaCIQREqCa&#10;HTnyP8sdeiyM1TT08kVVSwUopk1JR5SZKhArOPNNEoIc39Nz/Xn+gyq0bjUCirY+kj+n1AHtiS2n&#10;icxMCx9aYzw6bjt3RArNqPqeJzXP5dQGyVSIInWWpllWpXQ1PkqOmrFWJ3Pln1qYwCpBGnm1r2N/&#10;ccnU7ubaTGdLBXUjm3Jv/jx7XRwqLcQ1GoEAivoDX8vXhTHVoJYpXbwwQVNDw/lnqRNXVUU1KIKP&#10;KSATapo3fEVv3cU0qPHEYIyBGzHUSS3qAueePfFirL5SV8ZFreRgp03BDW4554970aHFvXurxFMV&#10;4HNDio/2etTW3j9ynSfI+Y+f2jrPT/es06RU0kckbmSKCu2/G9ZGxWPQmPWnLEhXWwkC+nn63PvK&#10;ssDwkGVgylmUGVQoJH9ki/H14I9omtbuG6GhdYNK6R3MB9tPyz8umml8KkDKSV/HTLf6sevU2eaR&#10;KlfuMfTUcckaRT1FViqm0AeVuKmH6l2Xx/5tTaxufpfhAJqhhdg0aXkBXTYlTdVsRybgD8c8e77h&#10;Im3pojRlaSimtKioofP09K4z1eK6jBEdDXh5UFfz/wAnDqTTjESs7SVVMKumQhY/uMrAzBn80kgA&#10;0hUJJILswA+osLe5k+oR20EufUreNbIOQLg/nn6Wv7KrGrz1rRTUEfxeefKnzr/m6ciEsmudCUAN&#10;KH8Wf8Hz6wzS4wNJJJkaVUpvEpjh3FVo4bVEsgSSH6WClTqFibWuCT7a5HYi7FZZmuDqibQfURcs&#10;P6A+z6eHw3Z7VQiIKgE5FACf2mvn+XWhM0rmIoEBxjI4eXz/AMtR087ZlxkhpKTItkabFSTCH77H&#10;5bHz1ISS8UMMcFUQzyNoS3ABP1a/vHIrftgiEhG1R3MoQMbAgX+v+Pt+1eIwtMKiRxQ4/wBVB6Up&#10;jrYgeOohcoTjAH8+uUjSJkJqeKqzH8NciOoaIYiWqkpozI4abUAwOkgWFxe/459yjchVfSAQmkLO&#10;4CvIfq1+CP8AAC/smEqrIzxk1yWJ9F9Py9fPq6xSQKwkfUR+L+eceX+TqbFj2EULxLPVJHPLBGx2&#10;9STySIp1KiJFYCRRyTIwU/XVz7jzQzG0mmUfqsFkR1JAIIBbn6+1dpdW8+oMSQAD6cfs/wAJ/wCL&#10;8klVJDq1BXFa/wCAdTxJR4vxUMM2CklklSKrNXjsvT1FNqeKoIaEqsWrSbCx+oPJFicSvIzRwmOo&#10;ULbUyoukgm5A1f6/1/2/t6ewtmt2vIqVcHGK1AIyB9nzNM8cdJQy6jcwijN644Cn+TqVS5uXHVM1&#10;RLl8BUy0dXTeCKXI5LWoMiGC0yKW0qNOqK44FlJ499z6mT0mVVswJaNzY30i5Q39ldpBCsgM3lTy&#10;oD/P/V9uOlcc9VAcHV+VOlzTZSop1mED4WtqpatKiPx7kx7TLA0QmZYqfIQaEX6i7nV+De3uPEHS&#10;BkdonLqxUfZkytr4AWokOq5PA+tvau7jtXuEkVnVQy1YzuqqAakmNVZaD8Q8+PnTqzTqrJVT3GmA&#10;PWnqOnODKVtbkJ3pMeYpoRLRtTxnbGQp1qgpjcpHB4XF1YyeRkBGr0q31984VikjDeSFDdP2y0yO&#10;hB06XUAXvfjn8H/YoryRgyxaDQFqPgo1afCa1xTNQDkfleBDHDoalQSftrT/ADdOVPFksVW187x5&#10;Gukakp/uY46fDvUL6JZFqEeUtAigKQ4WRiPRcf0hV0EjxakYXp5RzBJLFUAPwHi8iyqzKf8AVr9P&#10;yPZXcywWrCWRSdQI4Y+w5B0k8aZ40z0YbSyJcuxJUSqUPqNQpXBB/YQfs6H/AKXrzXZWfDSulOue&#10;xy1Tx7hpcVmMH/kLaqqir4cbU42oj81OWEQpqhgs1nZWsPbVRvQQ1NDlWhxa1WQeSgq56/LiXJVt&#10;RSEGOGmpXbwyOtj/AJttduDcCweIt4XktJrt7aqKyJGAY6nVU1w3pWoNPLzqIbqxtYY2sYpGiiK6&#10;tCCqk5ycVz51LfLzqJnYFP2Jntr7n62xGG7C3Xt7Ytam5tvU22OqKnAbO2xgc7TCc1md3Li4/wCJ&#10;42JxI/jFTAaWQKWOk2cqqfFxTudUEMFLPKukvGQqKwA1MaZw1h+Qv+wv7R2+9tGv6UrTTRZFEY62&#10;XIALKVqSAAWGnhXHQP0zSxCRVIHGvyB+eeHyr0WTHV+WwlLBEz1seQhx1VFXRLvLDPV0cUjyNOj4&#10;zcUJc2V9el5fIALKEksPcf8AhlPBIYyaaRFBOqNckoQL+T5nOm/1Fvrb6ezWTerye38RhJG7+TCI&#10;avkPDRa04GteOCM9eeITAjWU+yma+v2dM5y8+Tmhq6GStMMMywytTZDYtV5ZplLKZfOhaX+hA0hP&#10;yTqHuJP9isz01NNT/eVSFYk/3LO3rAjUtZljFj/Xj2zb/vO+0LLE5SGhJrBpoCSTlDJw/pBjwrwo&#10;/bWrmPTG3ieH8R9AONfy+3oS8V9/t7b0u9NxGop9qYpnly1UKfadJWJ4dU70aSwNICJEUqPHG6j6&#10;sAPbxRYCphgkWOjp6mrlRRKZVklhuB6TGrsxF/z/AIe1V222BEfdHcItaLG5SvCurhwxTODUjj0Q&#10;7rvG6xwva7WApA/tWQP4foRkUrn7aDopuZ+WTZ3eqrtXddbgdp0taslFWT43bE254aRZS5i++paJ&#10;QAAzBlCG976r+ww31RfI/G0FRP1nt7Ze4ZKZQ5wOTydFg2rApvJBBNVIIxIwuqiRlUk+plFyCu45&#10;09vNnKD933J1YEyiSQqa01kqa1Xj21NRiuOorTbubb2eVpeZpA1TwQKB6UoeH7P8vVq3xtwf8prv&#10;NIv9mi7p7N29u+dvEufyO+d5PT0ocaorChllhigVizqVpgqEWC+wL2n8k910OQXbvyM+P3Y/SOTm&#10;qDSYvcOUw+KyWysk7FUMlDvLbFRX44CRyAsdRPExIsAfr7Vxb5y3vYrsF7AzCniI00hmHHSGjddS&#10;H4sYrn06kjbtr5iTa1U30d4VKkk9shoa57mBJ8hilM8R0Zzf38pGizOHk7O/lyfMbbvyA27S0s+S&#10;rOptxbvocxX1dFTpyurAT09ehhikVU80LygsumMKbezQxsop4MnQ1MWeoJFuj47HRvLTLKOFnBkQ&#10;jg/UXHv11FHduI/D8FjkMzFRIf6OkNxxxAz6dHsO9wz3Aso7cwTKKszUGoj7Ceq3MbuHI4/O57rP&#10;sPEV/SG/cfJrrcNvjsisnx+Wp8bKZXq8FXVVDLBMEZG/ZjYSj6BG5Pt+wmNJ/wByM/iAKgQU/img&#10;aPSSX88cjNci/HNhz7M44bQ26xaWLD4mPD5U/Yc09Ond2EVvamYVqwOo+tKUA/n6dEX+V/yIzONz&#10;C9VbUq6x2qqkT5nPUecwObiydPUU6mmixGRw1NAY0YD9z6s3pBHBuyZDPyNXmGix8FR4S0Mc89Ot&#10;TPM2olo6YSApx+Lhv9gPZTum27ekLsBVqVIzpJr50ZWp9ma8OgTFy1cbrW4hme31Z08Aa57uPHo6&#10;Pxt6R3BFsTBZbsftfc23I81HSZubA7a3am08RtrHJRxtS5PNy0N6iSeYep9LRaBcv5G598aer3pF&#10;VRww4bFSxFv3Iq7B4j7eaKSzCGWIpCr6rWIZvx/twNLtfKN7A8G7KuqSoCxvOkgI4sHBlKFajTQC&#10;pJrw6OrHabGAoxue8Eijkg1HlwPHo39RUdO4jEPvvb3f3ceLm29Gkw3Lhe5N27moqCuprwB1ocnU&#10;18E8L3u96SWykAXJ4DTNfHHpbI7/AF7H21tOP4993PDE1Tm+rwm3to70R28qxbt2ZSOtBWyyeotW&#10;FBOQTplsbe6bDDzBy2ph5dv33fZyzK0d+7T3EJBNSlwVDBBwCMp0gUqM9C3bJ7mxlcSKGSSoKvUi&#10;n8YNKgniMGnkehDpf5kPfmN6e3Rs/vrF7Z+e3xiz9K8Odx25MDS02/duYKOmjjbJY6slvI9TCWSS&#10;KSoDeIgqtPDzIR8SOtqqaShytHTQZ6hiQVNXThhT5NASomhZCGW9r2N9JNvp9BjFBK1kNzSQskpI&#10;8L+Er6DhknHDC/LqkxjSRvpJKxDJj+Z/2eB49US5ndHXPWnZ2DyfUm9cxnPjburMs+Axueninz3V&#10;WVyyx+bD5qjyUcySRU5YwOQAsiamDaiWdOGRJKj7MyPVKiO8jK8NQQFBBitMFYNbi1v9592hAitG&#10;uwNBZtIU4NfUjNF8wePyx1RRIe+Oig5AqcV8uHl0dOvxuS00OajhxO3hG1I1K0FLuHAY+pFYiyJU&#10;RT4KSrpqnUSCGVgp+o4t7ivT6XjSMU8KPcO81PLASyE6NAhuCbGxJ/4r7WpLH4RecElKaKZpXjUk&#10;jzApT59FVzO0FdQLMfh05p9tafL18+p1Lma6o/ioWXcGUqQ6vLRYzc+Fz8f2skUaySSDLITHGqtI&#10;5jRmJAAaxABj10KwRPJG0JCx2eKGuljZWHPkJf0g/Q6Byfr79t+q+n8MgpqJFWwM+nE0+ZHS2zkb&#10;wgzAg08/U06U2LzZM2NhyKZKokjrKetxuQruvMXlxNSMsaLQGPFhZJNJIX7oy+JQBGPp7xRAVSpI&#10;pqIx/m/91TIzq1gyRc/15JI/pf6+1d1AbSQFWqfL+Xy/ydeK6yTJQjy4/wAz1CXISUK5fD1lFtms&#10;YK2QdSM3tmvgoK2mlmNLk8mpLhGETeGJVYIVLsjKoYcTTJ4zfUWVixJpAeZDq9RhIB/1lP8AU/n3&#10;UXlyQAzAU+X+r5/6h1dYdRABAC+p/wBg9O1JU0qZF5KWCJ4a6np6algh369M0sdKPCjwx5uDXEVY&#10;AOagAWIRGCg+/BI4YxGs1MsmpiXCVMMkCPcFgQTa9xz/AEFh9faaDxC8jzZjWlV8n48fmKY+bdJZ&#10;gHkB0tqTzoCM0/zfZ07ZfIPlauiqKfA7ldnp3ippDPs7PUMlZReFRTtHUWeVCUcMiWF01uV8XHFC&#10;4cBqylkJYkSLVyCR7knU8ci+ot+Tcj/ePaxLmzEbGKNkzhaDABpRc1oBgedBXp2SrMkqg0Az6g0p&#10;/h6Z8vhcrUrTNNt3NLT0tAtNU0z7VhqsfHPLTxWL5OgnP2/gdS6hIlcm4UECS8460bRZZEZyxP3S&#10;srFiboAPU31Bt9LfU/X22l1ZLKJZgwI4YH+fpmWWNaMx0N5VBHSGnweWyeIlWinOMrVoIxMsezaq&#10;hyFMsAV1mM7p9pAfRJEs99cjA+NGATT3l1mko6RnkqLRL45DEloUWwI06GvpU/6oAW54+vs0txbz&#10;QyzwJErmlCCdfxCuACMjj3Yzx6LoBZLuDTzOC7LRQONaZ40xSvr0GnTdTDtvs/c+3qoxz0OSqI8j&#10;R47MZGmqa2trxTy08skoyaxxmolUARCmDsxIGl2Kxe0fIJPII9ccZkVWkZUKBxGbXVlDkE6bgaSB&#10;9Tf8aACSCWbPlQceP+rFeijcobWCUTOC2o0VR8WfkdI/419nR9MdVUs+JraiiocnkExVTUxUC11X&#10;FWw0LV1Mbx1VPNJSoY0epWN5WlR30vHEImUayHfLTGruXO7PxE8gq4cJha+riuyzCCXM1UcVRG3N&#10;wzCiR2bi40n6395Xfd/5Uttw2fcd6VNLNcJDJx1F1V5lPmD+lNEcHi1KefRZut1Fa21vDBGIm/UZ&#10;qcTqkYLq/pUQkjgKrQmppe9/Kunk2h132nu6bFjFy7w3xjcTRTCgSgTI4TZ+H0wNQxKiOlJSV2Ry&#10;FDDBMuuN4ZVFo/H7KI3XFGf+UdR/wWM/8R7np+TbYtWn+r9nRKNxl9R1asOz3/D6vyfVHxf8eqx9&#10;4h11SLf9kDn66GH+349+j5NtlBFDnrx3A+f+HrL/AKTWNvWoP9BpP/E+/f6PKP8AMQP/AE7v/vY9&#10;3/qfbjgD1o7i6/B/k67/ANJbH+2P9uF/3q/vo9e0Q/3Qtv6+NR/vPu68oQHBFOnBuUlMnry9ksza&#10;RIt+eNXPHvGevaI3PiQf0Fjf/ePbg5QtlGQT+3qrbrKvDP8Aq+fUgdit+X5/Julv9tz77GwaQD/M&#10;gW/1+fxwLe2TyfalqU4/Lpo7k7HJ49cv9IMtwQx5/wCC2/2Pvo7EpR/upf8AYj/ig9vR8mWYXuB/&#10;If5+rLfFhXrv/SBMf7R/2Fv+I94v7i0wN/Cv5/r+f8PdzybZcFGfs/1f4Orm9JFOuY39IQAGYkj8&#10;WF/9jb3zXY9MT/ml/wCSfx7di5MtQhJ9fTrX1bBePXFt+zL/AGmH+xH/ABPvN/cal+vhF/8AgvtW&#10;vJlkOPWjuElMtjrF/f8AqP8Ajp/vI94W2RTrz41v9P08/wC8e2ZOTrMtVB5dNncCTUcOs6b8lYfr&#10;Yn/AgD/WufeL+5tLf/Nr/vHtv+qFpT/Y6sb+o8/2dZ/77VFr3bn/AGpfz75DZ9JbmJf8PSCPfl5Q&#10;tuIH+HpLJuEhbt66O9Km/Dm35AIvf/Yj37+6NKP91J/sUHvZ5QtfID+fXhfS1qT17++U5/tMT+AC&#10;P+Ke+Q2pTX/zSWtb6D2mk5StQQCo/n/sdW+uJ+I564/3vqLHluT+f+KW99f3WpQf0Lzf2qj5Ts2I&#10;x/LpWt8WFQeHy66/vZPYnU1h9eT75DbFIv1jQn/WuP8AePagco2tO1R/g6q18a8euJ3ZUtfSxIIs&#10;fVb3lG2qQf7qX/YKLf4fn35eU7NfLpOb8jrE26qon9T/APJRB/3o++S7epBclF4P4Qf8T78eWLQn&#10;A6o24OGonXv7y1bWCu9zzy5+n+w95FwlKP8Ada/8kj/jftavLECnNOnlvG6wtn6xv7bW/pcm3+xI&#10;9teXwVLJTsBGlyjDleP9b2W7tyzatBpI6Uw35Bof5U6dcPnqnzjUWIDKTz/Xi3sl3a23IaczOqKO&#10;GIsv0t9bH3jFztsUdtMQKV/P/N0MNvuTKOhsx1R9xArn6kD/AGPsoeRaOKZ1B/tcc/QWtz7hW4WF&#10;ZC3CmP8AVno5AJFSOnD22fcL/Vb/AOuP+K+2laAGqk9bAPkD+zr3tzxbLJUoDa9/wf8AbezCy0Sv&#10;pBz01MX8OnDr3s0nXWDjqPCxXhtH6ufz7njk3b47gAnhX/V8ugjut26tQ9YKiTxxk/0F/wDins0e&#10;P2tStTpdU/SPoPr7nzb+XLYxqSOI6CDXT1LdImszbQykergn6H/iPY7fH3EUGI7a27VzQo8clHuT&#10;HupZU1LlNtVePdbsCDcSkaT9foLmw9x77v8ALED8iXI06RrgGsmix65kTW58kGqhIDULAkUqQvsL&#10;4wXcd27BFhZZCx4L4bBgT8iwAGDkjorPzEfLbg+PW8afCyTrlMVmOvN3UKwU8tXM9RsXsjEb0ijh&#10;hjZGLFqAC+pQBclgAT7Gj4nbyrV6MxW2XrabDUeGy+8tsGmocxUQVGPwtJl5oIceuRgCS05pbGJG&#10;j/chXxxh9S6jgjNNGAviI8okZlCkDRqUkMa1qDUHyqKUNCCOpktpfFIKxOxzwoRhiPXhTy6Ld8tu&#10;gdq57vqp7JO1qfPZ0YLZu4MbJXYOk3DTrubCST4qnkTDVlqetjmpxADRVLiBmjlkdHNyA++cm7Vx&#10;u8vi5uWpnooKal7h2vRVLZKqMUtXFSwzzrQw1Q1NaUqmourK6grIVUllnj21uxJstraeEkX67Fj5&#10;aH1MAcce3OKeVT1EvP0KQ8w6lODFCT6gdw/bVcf5Knpu+BPVFPt7r/5U9dYuvmpv73tlKiKXGUj0&#10;aUFbujasuMqKmkoqbxxwypOGaOCDxhbWRV+vsMNmYXsrr3ufOLhd37RNbhtvd4ZnIQ4JaipyO0aj&#10;HR1WExlBQuy08Uc8x8dcPLBKIFeohUO1Q9S0d8vbdYx+4FtY7l8C38UalcjX46qK1pgMRXB/ydSN&#10;Pc226crTTWhEqXEQYD+j2OAfKtB884zx6Nj2HkOsfkP8dtvRby2LkdwdY9pZXohP4HveipqnGb12&#10;5ujL4PdVLJk8dDNOJacRzeOp8oTVNDY6o0QkK8riKjM5Cry2XrK3K5PIStPXZDJVM1ZW1dQ/LTz1&#10;VQzOzH6XJva39Ped9tytZWsf08CIkantVUC4+ZFf2Z+3GYlW8kVQgoAOAGKdGTwkeI27icdt/b2L&#10;xmCwWGoqfHYfC4eipcZicVjaOMQUlBjsdRIkMMMSALHHGiqoFgAPbS22adfpF/sSoP8AvN/aj+rt&#10;tXA4dW+pkOa9PAyR/wCN2H/FPeE7Zg/1Ef8AyT/xv2nHLVsOAr0y99Qf7A6yDJH/AFTf7df+I94X&#10;2xS/mOMn/gn19qE5egCgAf6v29W+tkAoP9X8+uxkCTyCB/W1z/tvcZ9s03/HOL/WCcD263L0AOnp&#10;17xqZz1zWvU/S4/23+29xn2zTj6IpP8Agot7TScv2+qtOmDenzHWYVhP/Iz/AMR7wttqnHJjQfgn&#10;SDc/X8H3ReX4FNSP8P8Am68L5weHXL7on8/7yR/vfviu2KYgftr/ALBTb3Y7Bbk4HXjfNXH8+vGr&#10;P9f95P8AxHvjJtimC/5sfX/U+9nl63GSB1sXrHzHXhVX/P8AvJ/4n3AfblPcnxp+PqDf6f6/uh2W&#10;MdowOrfWuO3/AAU6yrOfwTf/AFz/AMT7jPt+H9JROOeFP+8c+0cmyRr2rWvXhdlc565idh/Uf61v&#10;cWTAU1h6B9Tx+L/48e0L7HDrOoZ62Lt6565fcG9+f+J/29/cc4GC3+aX/YAf8R79+5oVyo68Llvs&#10;65+df9U3+8+4z4OC/wCgAf61vdhs8ZXI6uLsgevXJZgfox/2PuM2Dh+ulCP9dr/6/t5dot69o639&#10;W3WTWf6/717xHDQfQRj/AF7kj22+0whj1o3LnPXtbf1/3ge8MmHhA4jX6/UEj8fTn20NuhrwPVRd&#10;t8+va2/r/vA9xmxcPP7Z45ve4/x9+/d0da0639S5PHr2tv8AX/33+HvA2OhsRb/Yc2/1xz7aO1Ql&#10;q0634z+ZHXes/wBB7hvj4ragq/7ck/092/dkIISh/l1Q3Dg6K9cwwJtz7jPRRfTTb/Wv/wAR78+3&#10;xJk1PXjcyJk565e8f2cIP0P+3P8AxX2lezXXjh1s3UlK9e9zKajR2FhYc8c8/nj3ZduhrVumWuWb&#10;t66Y2F/a/wAPteorCniiLhzwAtzz+CfalbSBB3IO3zPH1rwPDpszU6hT1McILSuBYXNyAAP9c+zM&#10;9d9V1dbJFqpW5bkmMnm3tK7wREkGleteM5o2B0C/YnaWG2tRTST1kSlE1X8qqB/sT7FPf3TzU2Bm&#10;f7UWFOxN47fj62/H19gXmKa3aNs5AP8Ag8s/l0b7bLqlGrJqOHQQ9W/IHEbsz5x8FfFKXnMYCyh7&#10;XawFh/rH3UF3Bhf4RlqyIoF0SNbgD6OR+PcFbvOomZ1OD0N4EJAYY6OhE4kjRx9GUH/bj2X0zgFr&#10;qDZmueP6+w2b3OD0sMZrQdZPfQqEbgC3+tbn34XTFgSf9X7eqvDIKde9qbDQieVR9LgfX/XH9PYu&#10;2PRcMCD5j/D0S7gWVc/Pr3sVKDFxGEEhTwP6j6j8W9zXs1rF4Cj7OgfcTaWI9eve5xxUV/0j8f4/&#10;8b9iBrJQpoBgdIxKR5de94WxUP8AqQL/ANf8P8B7TNaqRVvLrbTN+Hr3uJLjYYyeBybf7cX9tNGi&#10;rX1694x01PXvcR6KHi0YNr3+nunhClenEZmFR173ElpIv6W/w5FvyPdDCGqOrlnGOve4bUSf7e/9&#10;f+I9sPABg5+z/Z6qXfr3vGaNRc2vbm/++PtvwVrw68HatD173gakvzpt/rH6+3AkY8v2jp0MOve+&#10;QpU0jgXt+b/0900JXpku+r5de98GpEA5/P0t+PfioHwf6v8AD1vWw+HHXveI0YsbEDjg25/2/v3h&#10;rjUDnrXjtWh6974Ck/1TX/p9fdjAv4RT/V9vVmmP4Mf6vz69781MqDm3P0/2P093S3DHI4fb1eNi&#10;/XveL7YN9COP9f3uSGJKEj9nTpfR8Q69768B+hDAf1/1vdPAjPw/6v59VqCainXvfNaYNf6ta39O&#10;PdvAC8R1SRiKV6976MIH4IP9CLf8T7t4SDIHVRJQ9e98PFf8A/7E+7Iitwx06rg9e95RTIbC4v8A&#10;kWP1/PPuhQhu6hHTTOwJPl173yNKB/Y1f63Nv9f2qS0VxXh1oSO3A9e99GmAFyhA/wBj7s1vRaca&#10;daMjcCQeve+a0iGxINj+B/vh7aFuG+XWhKfw4697kpTqeAtubC5PIH+H+t7cNrClGbOPLJ6bZwrV&#10;bz9Ove5scCjg/wBPxe3+39rLayibC+fTGo1qvr1726U9JG5W6gkj6835/wAPZvDZRoKHqwd+HXvb&#10;1FiEbT+kBv6rqIvb+vt76VGOkdNvITWh4de9vNLgo7qQo/1+f6c2Uf8AFfb0NihqAPPpK0xII697&#10;ekw8SgXjuQOCAq+zhNsXSPLpoyseHXveOaggjViVA4B5/wATx9fd5LOOJRqz1fxHIAOa9e9pmueG&#10;O49Fyf62tyefZDdyRIp01p0sBOjr3tOVDhw1rnk/T/Y+wJvLqykjhTo3tMlQOve0Tk2Ks1+ebC3+&#10;Bv7grfbkRs5HQ0sEYgEU697T5qwL2v8A4/j8/wCB9gp79tYIPR59OAQT173wNcq/Um/4N/8Ajf8A&#10;xPuy37s2kf6v5/5OrCAHh17294ivtOvNxqH5+tgTf6+xNsF0JJVHDPRVexgDUOI697MBtjLSxRRh&#10;HZSt/owC8i9+PeUHKwHgo1f9VB0Cr2QqxI66KhuCL+1+m464AKs8g/5DH49jgoCOPRUZWGesXgT+&#10;g/5JA/3r3lG5K8cCol/xsw+vvyxAjj/M9bE5pw66+3T+g/23vN/eOv8A+O7/APJfuvhn162HevH/&#10;AA9e+3T+g/23vsbjrbi88n/JX/FD7sFA4HPz6sJWHXX26/6lSP8AY+8i7irWPM0gP9S3/E392MCc&#10;ajrxkPXvt1t+lf8AW9yF3BWAcyyH/HV/xv34RJ1sSV6x+GMfWNf9t7mR56pPqEsn/JXP+9+7GBRx&#10;b+fXjM5x1x8EX+oX/klf+Ke88ecqQbmZv9i3P+8+7GOLzPThnZuujTxH+yo/5BH/ABHuXHnahRxK&#10;4/1mv/sPr794SMeP8+qG4lf59cftY/6D/kke5sWcqSf8454+pcjn/WB9+EKDietCZqZr1walX+ik&#10;f0C/737kHMzgE+R+Prdyf94v7t9MhXXX/V+zpTHJJJ3tx6x/br/qV/3n2y1edqQSBI3IF/Wf68ge&#10;yO7jjUfFT7elSVK1OesqwpcWRb/1I9p2fctVC3E5H/If9f6ewVum721rGXkfI6XW1s8w1SDqSsCE&#10;foFv8Rx/vHsPf74v/GtX3P8AzGP1uf1f3B8V/wDiPcbf1vj8fVr/ANH+XDwaevR7+7zWlPL+XGnX&#10;LwL/AKiP/kkf8U9//9a0yVZDOs1wTpAFoibgi4+nA+g9t2r2kdibVgaUJycj7PXz/wAvQslLWlLd&#10;sLXgMAcfL+X+rNO0tTUyNPDEE1DKFZD/ABeCKJZIZCJxNHL+4dDtoKx2bkfi/vKTM58jCM/pBKqV&#10;VCoGnj8Wt/t/aFf3esaqr4yADUk1JrU+dSaelOnpFXsnWUArWikV88j8/wDL05NT1VPNVQQwZCnk&#10;maOtE3npHM3jiWnaKBCPUumMMGYXA+tzf3hWREZiwhJmk5kZmWW7G4sx/Fh9P9b2slhnnhQRE6YV&#10;FEB7QBg49fn8yKjpShLKGPE9dRKqyVRaHKiRopZmdaKmqYJNCNaRlhFywLXB+n+x95JIaksGEamI&#10;kaSrgm355P8Ajf6+6Wm42YUpLJSTNQa0+VPLhTpvXYu5tWkCuuSKeuRn5gjqBU0FAyo8cWQjqIlS&#10;WOV8W6I7RuQRUSrY6jzYfm4/1/fBQ6OxQPf+yTIpX6/Tm3P0t73PIjIqT5Wo4Yz/AKq/t6cVBGnb&#10;5f6v9X29SaaKOqpUqKdqWF2il+6iqMbUGrdTEvrES2tZm1E3+gI/PvkamWMq0iMVZraSEuBcWa4/&#10;2PtkWa3DmO2wVpXz+3pPBc6iUk4jry0+OTFzrU5PG+VaSYU9RFJWRU9TKUlAi+2JLXOkFhf63A9y&#10;zU3IUKDdtN7K6j/XHHvzbeoQuxNAK+h8/wDP0+13ZxjxG4DjnNP+LI6D/HtBSSxVWtKOcosqwash&#10;QioiaOIhoWmD3Syv+oAfT6e+RkRjd5Dfi4UMq3H5Cre3tPDbXSjtQHjkgE8fUmv+xw68sPd42kEn&#10;NaeXl/KnTpW1uNhbTTO6tUXLSJkoJ0hp2hA0fuLYuSAR6fr9fp7wPMkpaNdNgLmw5uOLezOC0lhT&#10;xnyTjjjP+r7fy6eGtmJpU0/KnTe3moDE8iZglXKxG9LM0lFqA8jI1/qzj8X/AOIxJTUjt+7VaLAl&#10;oxJYqQLqOf6j25cbpukChILbUPJ/Wp4/lwr8vn1o1B7sH06d46P7mIVtLaKSRYwsFbgKiVZObvIn&#10;g/Oq/J/3r3KDoUSKO5Gk2KtGWt/rv9fr7JZVnExuJKgk/lX7B9n+HpiKCOHUV/Ean7enGjx9PGld&#10;5hQ3SaGSpSfH5VPNLr8iEJCOCGsAb2A4/Pvg8LeIFUZomJDL6NRAOlio4H1v7dh3BDNpcjxBw4AA&#10;0BFfl6/n1Wbx0VmQgADzwBjzPkPU9Z5McsEtXUPOlFK1LHJHUo2V8WnxsSgkbXpZFAYKOCPqD9DE&#10;QRo7BoA6sOS8ccjcH63Bv7MLl5riEMjsjLkkVC/YD5/6j6db8eAQIWFWPEjKHH4Sc1/ydZqBmhjp&#10;JP4lTFpDHBS0yZnIrp1wpP5UiqIgg1Mx+gv+Dx75v4RJpAVVUqdIUoCPrwo/2FyP9f21DDfTwkM1&#10;QwIzk+nGv7KnrXgG4dlT8QoKU404/t6znIR0yx1AhmqKwOyvUUlbDUxQ1GmORBMZkBuTrIUjkWH0&#10;HPOWUGOQ6kCggknWCuprXBH0v+OPbCwmKVBXuFR+VCc5zX+fSqQTouh6BgKYFOHrnrnj6eeWSOJK&#10;OunaaFYo1ibHTpOYVvHcTWLGIXJVf959xlRH5jJNr3KzG1webA/kEfW3sxe6kjbRJSmP5/5M/wCf&#10;otSUx6Y7mlScUFOJx/h6wfZTQBJayn8c8muSOOowSfcCm1No/dpwQEZGuVD6yD6SCRbM6SlFWN2J&#10;Q/S8bE/k3LW+v+HtD9RHHMzyVo3H/Y+z/Vxwo8RHkI8lz1MoqehneP7qjxyE3Czy0ldSCMuhjVlW&#10;HySXF/7XH9PfF0lCR+Vn1glmskbMBq9JQqeDb21B4ErSNCO3TQA/Ya1/MfL9nSgSRsPEQVX5/LjX&#10;9h6c5shHS1aLTfwyaNqqmiSc1VdHT1UqmMvDNT1MSl0BJUp/a595RIgjIBLDnSHgYhVe5tci/wBf&#10;z7TNaztRVWhHpT/PnqsgjkoIwFI9PPrt3pzlPvKp1jMywJVFNy+V5qmjiWFnhH+aQBVAC6dQAF7/&#10;AJhVDa+IwhMdjIRGyrdeRc/W/wDT/D/b+11qXsxW6+B/w+maH/V6jhWo6qIgft/1eXT7j6GkydRq&#10;ibIx1ja2xc6ZChnaoMo8sKqukLoVCqvqGskEp9RbyVUEISN9DSsSP866DUSTwrWAt/r+2JrW5uJC&#10;0GI6Y88faK/6h1Z7eZlDDgOOPLpzi2/VzQVtY0eTVqR9NXTnF0Fa8MRtG5YrIZHc31D0Lb+v9eCy&#10;iVAAUU3IR0qL6Wvp4FuDf/H/AFvaeWGSB9EmVByDwI4kceFP2efVtUSqqjzNPzr0sIqRI6iauH39&#10;ZU1FBpqIJNmtTM0TU94ZqpQ0Yn0C2lQtyPTz7iunh1OfEHQhNM+ReBnf+qAg3sLXv/hb6+/SXxkU&#10;RgSFP+FxiRV4ceGmtMcSaGvDr00kNvGbq5bTGnxGmAD/AMV0uds4ODKzKuqhUSKan7s7DNPKKKNG&#10;tBIYHBlNzYNEAvPqPvH/ABGhRyqU1RWVhRmaKCp1UlzwQJn/AAB+Rb/b+/Lb2u4lbS4uQFFFyumQ&#10;D5qMa84XzqOgNf8APL37PBywkTtFUK7u3eQMHQuctigz6dP77B7k23CNzwxYDr/ZP8Rjqo9wZnbi&#10;VOZkSMFvJ9lA6L4GIDMJ5GGnh7i49o/dG5t2bcxzZOHpzcW6MPTyrJLU7epavOzUZlQhJHgoY5XR&#10;yFOlilzY2N7+1lu3ITb0tpuO4GKcoVHimOHVp/hEo7qV7tPCoqcjqu3XnuxuM31Kz21uAACBHIKg&#10;8Mu2aDhThXPEdGO6V+O+zu6MbWYnCfzP9j9VboqXZZMFuY7W2fRVTzVTVH8Kmq2yWP8APSO5fRSG&#10;pMXA0xkKwCD2j8gepewsxPtuiyY2zvajRZqzae7aGpxOdp9Ladb4+uEFQEJGgMUsD/T2u/d19FE4&#10;2+dpLYk6XBXSyHzBUU8zkdCaGz5zt4ln3CMSjWupkbGmuWoQCQBU8OHQidwfy5/mx8X8VT793PtT&#10;HfIjql6VZBvboTcBNSaFm1QVNbgcqcjBOzMqzERzFZTdVvf2LldNW0ULLNVYuGNk80Sr97GKjWwX&#10;VTzamFh/XV+fYWmtZbS6SSjOrVBYsaJT1FPxV8v4fn0Y225Wm5MwtwQI6KftzX9lOgZ6pruru3oK&#10;g7f2r2LNmsHWw4jJUT4rr6fLUbNSyStS7gwohglQjQGA+3UuCbM2nhTbSWWeCSseR/0CMxGpkq40&#10;BTU9vKL3Nx9CQPa8w2R/xhlR2LCjoCteGTmhI/n0bzTx2u26k7ScMR5g4Nf556rs/mGbyyu1a7B9&#10;O7epqzGwZAzZCsOV23h8DlaiH7t6Sijp4saz6YE0zcPGkhI5BFvbRnN0V8la+KxpdApSJpIAY5nl&#10;Y20B78D/AGI9qntrFIhdSsqjNdY1DFPLAHHJ+zoPbY0l/EzFaxsaE+gFaah51qf2dC38UPhptrCb&#10;Ex/ZPZ2M/vFmMvR/xTG4vIyrLjaDDtGzeaooHU+eZ7AojRudKsVAYG7Nk9u5YrSVM9aY3leNZ5/u&#10;WqTBJI+lTM0chIbkH6eyGPdIIpJikpe3SpAGEKKMhRpwONQG+witer3HL8NmfFjRTHJmtDkef+h/&#10;b+L8+j59ddwdY1a5LZuB6th/vBS0T/wvBVmzotqVe4QoYRLjos3SU8M8TMFWOWVWuGF+L2lVlVX4&#10;qkWnp8vTbxwtWgWro3dquIaLxurLVFiBcsp0XAtY3/BRDFs3MK/WzRx28kTERvpUMa5JDAAmlBli&#10;aV8q5rfctvbXMN0IBGpWqPqJzjVQVAFME+uPs6cds7daq3TWJkeruwPij2dSpFXY/NYmtiwlLVEh&#10;amjcrtMjHzsVcSiGsSKSS5ZFsFIk4LF46Omes25E1DT2Zq3EXvDTta705jHp0EXsAP8AW9nu2PNa&#10;XIgv3FxGSFRiM0OKrxoc/lx6ckgljl+ou86hRTwOceXn0Wv5edm7rz00Gxe9aeKbd8MElbs7t3Gk&#10;0cmYkoJC1FnoquyzpWUziMVCO5vc3JBv7WU9P/D8O8sYZYoo5HW7W0xyMpvz+Bewv7M/rIyWtoxQ&#10;sQBTPr/P/Y6a5knI22FW82H8qH/V69VabeSp7X+TO2J9xVdJkcxXrFBXxFFRKnK4WF6SRZ4VVQPu&#10;BEsyuFs2r/A+wapMjBL95erWkqqYu0EjnSQXNlYm4N7FWvcA+9XmyyTHTGx/VY6h8sk0Hl8ujq1l&#10;S9tFWAUd2CmmOHH/AAHrYoyNLldu/wB0T/cU7t2xlcViKDJUFBTRVca/ZRRwBZY/G6vEXSenkUK7&#10;qbHSSPcmPaXZVTtOtxHYGcxVbQTT/fYvNYIzQZHHY+dS8FTW/eO4DJ9ZFRigA5sRf3HEU8CbkNz2&#10;aQhkLxsvEdpAatR5+R+31p0d8xW+xNcWYi0tPCSWCilB24b1rmn2HpfL8lvg7tfvCiPQnUu5dpdk&#10;y4umxW4Ovt7YKOk2zvrP08R8eA2scJGEmkqVYrBNPDHPUFo2QOlveGLENtyixOHqN4S71q4aKMR1&#10;M0ZjrqSmj0iJTJGStk/SGvfnjj2IbCeZpppBF9NViwrQiYkmreXx1LU6d3LcbfdL9p7KAqsSaWJ+&#10;EgY4dRK7sGl7xrt17/ovjtUfHvAz5ZsVnYHqMZLhKzNileGsV6WaOOfyL4wjItOUAFmN/Yo4PMQZ&#10;ZXiMjtkKKGN9TN6mie8at/U8qRf2JbAzQQi3kC+GTUinCp/Z/q8+iGeykKG7iAVFpWn+r7eqCfmv&#10;8fcj1LnE31iqMQdc9kZauxU1NSEpjqbcFFSLXgxU9yo8iP5UstgLi3PuFlY/DVvTJYvUp9ywlWnq&#10;dLTL6isLaZACwYCzEf4e0N26z33ik9qnwwBgaV4YGK0AqeNekNpcmSpbKg/Zjy6MF8YszV5PorHb&#10;hyGuNduzLjpaqinz+1aiofEV6xlZ9w0pqaCZRE8MjQyU8RNyC/tqsYyl2VTGkhb9ypprtpuQ/kUg&#10;A82Km3tVGNJpjS1BnNKH/V+zp8ppYTU48PPoZa2VM1SV8y0eSr2lmoWp2hxOzdzO0dRIiUstGmOr&#10;IZ5HjeNWf7qNJOb8G4MMxNUSxhZCxZ2YaZ6edGXgAGN7H/WJvzYf6xqL+3twVCjGOAHr50+fHjx/&#10;PcjtJ8VPyFOvGjrcXi6qrro1o4HxdKlRLV4DdOAq6CqcyGSYZWikqozpCDzU8ehPH6tZJJPc9PJS&#10;lC0aKqg6ZXo2PrB8jh2iNzyTwP8AYe0yCG+Z5owaA5H28OH2U+3qvhTj9X8B6dsNuR6qkfHnNtUV&#10;9eiJLjKHe9HBMcbGpoaOspaXPQhYVdNDeVnGu9mJ49xGXTEJGlpY9CatDrU00bq6kMrHmyn+tv6f&#10;14aSx1T+GQ2lifhGpvXAPn5U6pJ4cQy2kHJJzSvS+TeN5/tKXG7gydTVPFSGsWfa2YEFTTVEHiqI&#10;jTEEygSlmvOEJ1mw8a+WY7QU1SFiaknNRHEWSPMkryCyxgy/W9xzx/X8+0tsZryz/wAcNxCsesKf&#10;p1q3AV4/hoP29JLO7aaeQSLSNFqG/i+f5enz6aKiiramkkq1oMcxoasyCXN7FqmkxVRoiSsrJY8U&#10;iCIy/vWTU6gDTwy294pvuFnlaOJk1sPLCklNUK6sQRG0htb9XGnj6fW49u2T211D4cshFBQOwAOP&#10;MjyJ4EeRPT9nIrQtKfhbI/M+X7esgp6KhxmKmqZMdk0p/wDKaJ46TeOCNJUinkkmrcdTD7gzwx+I&#10;yK9SNYCuCNSSgyPOjhEjpp4JSgurRoF1LawWQXsSeOPqfr7vDtkkYeaeVZowcFQAVFOBpX7a0/Lp&#10;yWJimsqD6EivScymVmazJWYhInknjD1O5MvXfdU9bPNEa/8AhlRHTCVIo7a9bqI4wzIdSAHk80st&#10;JUQSOBpiuFkFpAY0DWvCRYc/nk+znbooHJFqKMa8f8H7P9VM9E252zUW5jVQUAyB64/y9A/uKgpd&#10;u752ZuSpoJKqCXNwUdXW4Yhse9PkcjPQrUGDKxsZpBJGCGjGkC4uGIIDuqykcBqJJFFPjqaB5aiq&#10;nE7JBHAHeaokaNDpUKQ5c3Y2AFxf2sO27lfabSzhaaZzRFiC+ITVWARWI1uwqoHDLajqMdQ3dLc3&#10;CCM0B1VDnAFMlQfNyK0Xh59WXbK2Xi0XCNVbhpazd2ZydPQUO3Y5oIaTMVmejTD4Tb5gFQpBWqQR&#10;/YxIIUkJdQq+XSQre2ak3TuLJ537eWKnqZVjpYptBlp6OFBHSQ1LRejy6QHfRxqY2499L/bzlZeS&#10;+WbXluZ43lAdpZIqlJLjVqkCs3cyojqqM2TGig8Ogdu19HeblI8TEIQoTVxcRgRlvlX4j869bAXS&#10;GxIOqOs9pdfmvpK2twmOP8TrKKJ6ajr81WSvV5eux1LOWkSmed5REsl2ChdRvc+0LI2i9wF/1v8A&#10;jZ9jh4ohinRa7IuD0NsCNMQqMTcf1It/vHuC9SvII4/JsB+fxc+9KEDAjh5dVEiA46eI8bMdOktf&#10;gfXj/Hiw94TVQ/k/71/xX27qjGGHVtZbKivUxcVU/wBln/F7MVP+xsPeCSqiP9OPpc2/P9R72Gi4&#10;U/Z06pIGepUWMqBYFr/1FiT9Py1veH7uEfUqP+Qr/wDEe7Bo14CvVwT5dSRiqk8opNv9f/invga2&#10;G9gxJP0A/wCR+6MlO8rj/V/n6YaNxViaDqRHiphdiLf6q/0B/p9P+I94HrIuSCxb/XH0/p70suka&#10;KAdejfSdJ6lLi5bi9rD/AF/9uePeE5CEfjn/ABt7qxU48/8AV/q4dKOJwSepS4yc/kaf8AT/ALaw&#10;99DIxH6/T/Cw/wCJ92jIXh1o1GM9cmxUxBF/r/UN/wAU9+OQgHPPH/Bf+K+1HiYz00RXB6xjDzmw&#10;uP8AbN/vHHuNLkoyPrx+Ob/7ce2mdT07GGA4dTocRIth6jb6kj/er+4ZyMY/1/6j+vtsggV69TSd&#10;Q/ydTxi5Tbjj/H/kXvH/ABND+f8AY8f8V97U6RRh1TRmvWVcXIPov+9n/ebe8TZOM3t9B9fp/wAV&#10;9+JVhQ8Oq6R5n/D1mGLk/tf8T74Nk0/Fr/4k/wDEe0TFa46oVoaEnrImJfktfT/ghPP9Lm/uO2TS&#10;/wDQ3+vP+xt7UKwwoH+X/Y6VLhaZp1nXEP8AU/QfTi5/2HHvG2UUC5N/9v8A8Sfb0almpT/B1agP&#10;r/L/ADdZBiGY2F7/APBf+IIHvpsqB+f96t/tvbJKkdJig8q/t6yLhT9GX/k7/e/eFspc/X/e/eqh&#10;RTrYAUU4dZ1w4A+ijn+t/wDe/eBsp+A3H9T7cEiniAOr58+swxFubID/AKx/4p7gVuTBiILc2/H9&#10;D7RbgU8Kpz1eM9/ThQYsiYGwsSL2BA45H9PZSe3a5XjmC8nQ/wDvI94r+48ulmfz/wCL6HOyHs1M&#10;ehixEXjp1H9Bx/sBY/737Idmp5DUSFf9WeL2/P0+vvFXcrv/ABhl6GUQXA9enf2n/uG5PP0/BI/4&#10;n2gNy4+Hj8+raa/Dx697U+AkZqiM8/VLX/xIv7PNpuaT0rnpNdppjGrjXr3s7vV7AQw3/on+9j3l&#10;T7fcV+R6Ae8U8T8h1ArwTC1v6D/ifZnqOsWOFAOQV/1v9ce8k7J+xa+g6CRXUTX16DysozJKxuLg&#10;25/pb/D3Pps3NQ1UFXTPGk9PIssflhgqoiym+mWnqVeORWHDJIhUgkEEH37crS13Wwl228BaGZdL&#10;BWZGpUEFJEIkjdWAZZI2SRGAKsD09FIY31AAjzBFQfkR5iuftA6b6nCxV9LPSVQcw1EbRSeCaopp&#10;QrC2qKppWSSNgeVdHDA8gg+xj6Xzo/vFX0sSY/HUuRnGTrqXH4uloKeozNXOuOgzES4+NFimHn0V&#10;RYETD7fxqksRafD3359vbHZ5LbmPanWGCSQRvFQDQ6o0pkEhy7Sxq4YMSYhGJXJjNBIXJm+vDpsG&#10;ctLrVI1JqXBSRiKnzqoyfIdAr3LtVI9qSVMcGRy9TQ4uqoqWWryFVX1IxdMi5SpxNbJkZWkqYpWp&#10;Uan1kvGxnDSGGYiIDf5k9LjqnrXqvdSZsCPbnauLyOIbxVFWlcf4bHi8rBMXOnUqySyKQ5Zm9CFS&#10;zR+wJyK/hbJILg5ilPDHaNX+Wn2/tqU84Qxyb8gn+IxKD6EK8mkU/wBXDpP/ABJkqaLeHY2Dq8O+&#10;JyKYHa+TzEDCiRIZqvM5ZsSII6bSdL0zaQpiQqIgG8gZJXNv2FtGKn7p3dufaeIoaWtr9mbin3vl&#10;avQKqvwtftGpFHLi1poqaSpaeoqaaKaSoqapo2jRIY1sNAdqw9zbe7vP7OS9iu2IwIkjuEnkJA46&#10;okNKefz6GG1bfOORwyqqFbb8I0kaezy+XQA/GHd9Kvw66awm+cl95Hjd7bF652jjMdjZoKum3Rsn&#10;sKn27DicrLE1WkC0EmLnnQx09HC9EpaYkO8zE1avj+mq/wDsR/xX30ZqQeoYQSKat1ZWKa34t/iB&#10;z/vXuM1eD9L2/wB9/T3pievOJCag0HWVaW31Bvf/AH3HuMa4f4Af64H+9e2idPH/AFfz6ZZCtNWe&#10;s4ph/wAjP1/2HuO9ev8Ahz+R/wAQL+1KsKA9KwAaevXMQE/m/wDrD3HatS1xe/8AQC1x/X6+6yvR&#10;zw6q3WQQWP5P+uB9f9f3HNaoBP4/1vx/S9/bDvU56TyVLUPWYRNewWx94Wrlbi/H1AuD/wAT7pkc&#10;AOqKsikU6yCFvzx/rH3wWuXjn/inu/d5/wCr+fT7JIDQ9eMDfgi3+ub/AO9e+5K0EfgC/wDr/wC9&#10;n3Qyhfip/g6roUeZ67ELfkge2+asT6k/n/Yf77/W9tmeKtaZ6cUU4fz6zKgX+p/1/cB6xSSbH/Dj&#10;2mkljY9vHq4oxoT1ksf6H3Eeq/NuT/X6/wBP6+07lSakdOAjrsIx/wAP9f3HM6/1I/1h/wAV9tjj&#10;Rf59MyOQfl1yCfTnm/P5Fv8AY+8DzqOLG3+9/nn3QsNRU8ek8UylsnrKF/ov+xtb/efcN6kA/j/e&#10;b/7x7sCOJx0r1A/F1yCH88f7z7ivOL3BI/4Le3+29tyqQupQPz6srUwOHWQCwt7iPU/435/B/wB5&#10;59o9Q49aGrrv3xDtJ9PoQeOCf8fbkSB618uqmYJUN173z+2d1HGnm45vf8e31iVjQdMtcKOGeuiQ&#10;Pr7wSUTknj8cn8f7372bbFf2dWE4Iqeug6/1/wB4PuG9BKb2AP1t/X2xJAaUPW/qFHWUSf7H/EH3&#10;ENFMDYD6/wC3vf8A1/adrfz/ANWOteKjGp6561/1v99/h7U+28NLVVkMbKbM3PAN/wAci/tt4gq1&#10;fj5deEqn4eP+z1GqZljjaQmwUG1/95PuxrpbpyPMRwPLCvNibxhri/sMb1fi0RmfA/Z5dMySrGoZ&#10;jxP+Xquz5V/KXH9SYyrmacI0UZIAm0EMBcE/737sN2X0tR42GNlpoxZV5EYH4vyfcVbtzbGJTGjf&#10;Dn/V/q/LovkvWkoI/wDD1rD/ACd/mtT5KryGNx2QnLF5kstWwUMspQWA/wBv7be2dmUsOBrUMKem&#10;mcW0gGxQn6D6ewZfb19VDqVidVafM8Pz/Z0I+X9RudDcAQf8vQyfy0vlJmt/dg0IqKuZzPkFdh52&#10;cAGQC/8AU/U8f7D3rgfKfFpRZ+u0IFJklvptYWbi3+3/AB7jXdJndqFuPUrRKNAp5dbi226g1WEx&#10;05uTJSQtc/U3QDn2Q6cMJGFzbknk24PPHshrnj9nSunT574wXL3/AAB/X24msHJ609Qpqeve17t0&#10;nyx35Nlv/U8j3IPKh1Ov2j/D0G9zA0E9e9jFQyfsKLAcL/vQ4PvIbaFUQqegJeGkor51697mmU/4&#10;cC5+t7D2fzNpUU8/8vSXXGME5/y9e94Gl/I5+ty3/GvaQioIPn1bj173BmkLXPFvqOP6D2y0DMKD&#10;gOtE1x173BfURcG39bf4/wCPuogYj7OnoT2kelOve8LrdVYf4Hn+o/r72kBJNfKvT5697wMBxxz+&#10;fdWjKceqmh697xlR/X6+2DGDUmvWiKcOve+tH+Puvhj0P8uvZ697xlF54/rzc+2/Dq2kDPWs9e94&#10;zGbG9iPfhA2qh69173j8dxcMLEXA/wAPx7c1BW0eYx+zqmpNVPPr3vH4z/T/AHn/AIr72Tq49WOe&#10;PXvfjHcc/gf7H/W96r5dWVivDr3vj4yfop/2PH+9+6OrN8PWyxPHr3vvxH+nvyoFIOcdNmtOPXvf&#10;itvqSP8AYH2+EeX4fLqgr5de99BbmwN/emgdRUjpzSaVI69778bf763trT16g6975FLAWIJ49P8A&#10;T/Dj2pt4CTrc4HVB8Xdw69742ZfqPr/xH+t7XkKwFPLp4+G9NJpTr3vkDcf14/2x/r7TOpRqjh0k&#10;kVkavl1732oLHSP9e/N/e6h17h8uqFjx697kpHYf63+929upGtAePVKknr3uTGgJHH54H/E+1Ubk&#10;OF9OrVI697eKMgSqPze3+8f09mgOK9W1UWo697XOPgEljp5BsP8AYW9mdrb+IQR0kkqaD1yeve1H&#10;HAqAEkXJvp/J4/4j2dJAkYoOkxOCB5de98J2EQY/0HH/ACP29I4RC78F68mQSfLr3tCZjLrFqXUQ&#10;f9vyDb2H76+JBK8PLpdDDwfr3sPqjIeWS+oi5t9eeP8AifYHvriSUEV6MhEade954pC0fP8AaI+t&#10;7/W49hi+qY2J9P8AY6W2aAN9n+z172lsug1Nx/Q/n63IJ9wdzPGzO5HAf7PQ3sOA9B172jJlZAfx&#10;yf8Afce4/kiIcUPHo8LqD1720SuQG+pub3BsP9Y+1MULKw0+nVDIeI8uve3HESzfcR24Bcfk88fX&#10;6+xVsWhZQDXj/n6J7uRXVq/6s9e9mL2yxMUd7j6X5INv9h7yY5Yu1EMYNfX+Q6Bl3GXY+lOve1+i&#10;ahc/8V/4n2PRdHyz0WiJh173JVbCwAAvf6/7z719VT4jnqphLGpPXvfdv6j3Y3q04jq/hNTj1732&#10;Lf4D/D22byM8TX9nVTCfPPXvfPXb8D/Ykkf7b34bjDXFenhDXr3vOsvF/wADg8fn26NzjAz1YW54&#10;066IBFj7lIwU8mwt+CTz7SPuyEev+r7erfTn06we5Adf98f9549s/vdAadbEFOve+ay2vYn6X/w+&#10;vva7xGD1sW4BqOve3GCUXW/5AvzwP8fa2DcUmzWo62ISeHXFzYf6/HuZNOioSL3Fvrf6X/oPbc+6&#10;CFSWOPt6eiibVpbA6xAE/T2j8tlIoI9TtpH5/qbn+vuLOZudrW2UmuB0fbftUkkmo9SY0/2wP+3P&#10;sE9z72jpwVjfSbX4a5/1ufeNHNfuIr6qsan06HlhslBqYA9ZvYB/34k/iWvyP/x9Xn/V/wBmp4Lf&#10;X3FH9b5dOrWeOr/jWmvRv+7T4lP6VP8AjFeve//XtNFgqBdJnv8AiW6kC4/UfV/T8f717qJPEJb/&#10;AEAjgeNTTy4fz/w9DqR9MTNNwHpn/N1TZNGaSsyUdalSJaaoaeCsO3dJjS0TTIEjCRmYgHS178Ec&#10;D3yheomMhdRdrj0SKSBwBZSPpxz7T3y29kiJCGABBHDzyaGvH/i+mJo7m3jDwFaN9vn+Xz6nfZ0z&#10;OJYsnTSOYIvItbhskkQWITRKKzwFdTWddHjawHBBI54ReGE6ZKeV30sq6RB6GBWzj+pFvof8ferm&#10;O7vFFxbTrGAQTUnuFDVTQYB4148MdNxJesNTMtD5VNf8HD/Y6cEqZF+8pZBQz0szRFZ3TM61JZyV&#10;USqpSPS2k2BseRcjmQ4GgR63dRfUzxxgnUb2ax+gvYD2zEJPqTcFVQmmFJIqMA5AJqRU0HHpSkbo&#10;DrIJPnUn/J+XTRDUAqVpwDP4zLTPNlcgJ2pkMc87RQyqQJFFi8jN+QPoTZvZY5CYXAWIC4/bZWIU&#10;gAhgbfQ2PP8AsPZtNFL4PjqQZWx9lan0rSoH5+fTDnw208fsz/mPTzgc3Pi6qKsovvZ2hdjIy5Wj&#10;raIz6GURtQzIG8w5KnRpFj6rkX5+GJikivEqMwADB1I0kLYXPP0sL/7H2jhuZII/pJO5l9Mg1q3y&#10;4Vz6eQ6fLRxoqTKTU+VONccSOpWQrsjVS1tW2Iy8kzU9TM7xy4mUkvDJeR0SxjJ1BvSTYXtzx7dG&#10;gUq6fi1zqU2azafqv559lr3Tlw/mftxivr8v29ektLcyeIRV/Wn+r/B0jMXNBFFSVETNI6+SP/J6&#10;2mmlpTKC8lORXoHKSMBruLA++HkSMMnqAUGzEnn+tyx/rf26LaaekjMDq9K8OHoerqCi0by/1f4O&#10;uUuhZ4pYqF2laZIJYTR42VEJZ5xY0tmIswA1Ac/jm/vuOcsC7HUtyoCWJ1fUHn8e35rOMMIojRiK&#10;5OKcKeea54eucdPyRNEqMSDrFceX2/PpJ1kElI1jQyI8ssYjJx9RSBVMdmpkmpCGYkIxCk24v+OO&#10;l1F/LGZEZj9SsNjZQLj829pbhaxi1mcMq+QqeOfkK59R01xB6WlBU0lAlVpoYpCtnd1nyyVEQVpU&#10;CzxgSEEePgqtiCvPJtzOjgEHzr/bMcZU3NyrG4+v+A9pxa3OgGMDwieFSCPQgDFRT16TGMt8QGeF&#10;fI+o+f8As9ZlzuOklnqJ8lTpC1OXgjWvqPG9joeRVkQyDQSblgB/sbD3FkTUkhanpSzqwJ0Prbi1&#10;+LD6f7z7VqFimRY5pAAR2kCnH/TE0P8AgPT4jCQqHYufM+mT/gH8unnHZGU08BFdPLDAXmhr6fKh&#10;lSNwsoZFaMcqzcX/AKfXm3vGrx64YVigIL6C8ySRqlwQfUlyPrwR/j7enM3hyzvK1ABiPJOeFCVH&#10;21/n02HSR9BU49eH+H5enXVJjGkaapqDk4ppESrWnmr8bXRM6LFKrKJFY6SIm1IVFiRyRyPTq7qN&#10;KooDCMKss3pYmyt6xyDwfdbGYWzHW7PTuqQMjBpxwQMfl1d4yGQLQaSDnh5HqZMkFTUXeHxTS07t&#10;p/hlDGhWJNEoj+z02VtN2JsT9R7ySlEhWNr3INwkg+luf1W49uRSC7uncGgoDkfP5efXmeQSGor8&#10;6V6S9Lj8rj5IKinlx0iCrdYgcLUmOMSXN7QSE3sDd7X/AKe8sbWSINq0liFZViOm7EAstx/r8e0V&#10;1HKkkhgA1BST86L5YyaetM+fVw1RqoR8jx6dadqCuk118qxQPLTRPHUT5aFmlM4mURs4uo1Hi68c&#10;WuACcYRmmIHqJU3YwqQFvcX0fQ3H59ss5S1V5u014f5vUf7PVJZraGIzSVUjiT5/Z/s9KBjjVMsF&#10;ItWYUmiMUIz1V5TMV8cjGSoQFlKFgFA4NvfUtNEouVe8rMNQSQBfVpBcXAA/HtVa3cgUrGRRBX7c&#10;aiB8/wDL506sJEJqDUAAkj0Irj/Vx6bGr62srI/PIqmnSmiamNbj51ZyNJaGR42kYrp1eoXHAA/H&#10;uGIPEyFTFKp+vmM1xqXhgQCPz/vXt9b4vXVI8X+kodWeDVIx9lc1+XTT2usl42p8vJvkelLUNDkq&#10;KWKfGRNPCRJH44sZFFEsUgCLSoQJJHJUsxkYn6Wt9PfMKyBmLIupWEK+Zl8rhLrHGGW3J/qRz7Sy&#10;zW8qxxx65XBHiEAVVS2S9TwC5xqIH7OrFJAiCMIoJyB6VofLicnh060NHkJJ55Wp4MZi2VJfPU7d&#10;OQjBWRoZJYZaJXkErOSOEXgcEkD3HR/KrRuzH+0AJlAU/XSAw/w+o9qfpo4VS6hppzX1/wBXn04q&#10;nUEQABsH/Vnqbkqiqgyf2ZpKSGoMEcMFZW7Zq40rgrqfuXSglAYEGwSSIOR+qx98IIp5TxK0Zi1G&#10;MiWEBNLB1IP1J/1hz7bvbuGNiyqWElAwxkEaSPkCOP8Al6ekg+nHhqQ32V+3/D0+vT4vHU0MVZR4&#10;aQv4phK2H3THP5XWVmZJVFhpYgxoZF0rZQwADe4cn8VqIaiJXrJy+iONpmhljiZiyFtcPrsbi9+e&#10;PZFuFpbMqT28awBWyFyW4HGBwzx9eI6BHOm03W9WKWKyCNC1X4ioBWnkfn/qz0ZnrTdfWWx90Yyp&#10;z1TtTzQYyvymmkoc3t/I1FFSxx1LwnH512pVa6AEwgqSb8E39tlLiotvKY1RarJn/O1jAyrFJI17&#10;RK4vYGx59nLXEMcIuowWVhUBuJxwIBIqaGn+Hy6Dx2GzSIQWpcKopWg8hxFDx40+zrNubs3cvywz&#10;sgyWXm2X1TRTzRUm0cXM+NlzdBSKYXrMjkKYLr9LGwiJ4uLra/t3Ss37Sxw1Mk0kdGXCJVv4XpI7&#10;m95TGSyADliV4A9lEm68ryVheOJp6Esin9Q08qGi19BqFa8ehttW0x7dbq7I2VZgc5CU1VrQV7hQ&#10;VznpH1Hxp+Ie66yvoMNhM3PVxK5+ylj3bQZCcBCrzYWfIBVrS0g/ZFMzMxP0tyJuco8Lu2lo/wC+&#10;2I2pu/woDSV9OYqrIUDKfTJSVmlZonU8jxuvI+v49oNtj2qG6cbH9RYSORrqECEnjWjHtOAcHB8+&#10;hhaQzqnjqG8Nshg7BeHmpUfs4dI7a0vyd+NWRyVb8Zu4u9eoMbQvUFevOxYt00my9yUBp2YxZPau&#10;YWbGVYdFYF5oSyqbjxrdxDhwZwFOZMbUSZHB1A8c1DUM89XSxFCA8Erk/pBu35/1/Y1t/C3Zl269&#10;GYwSJPJjj4vMcBTBrU1p0Hb2ENcjxQdPGo4AjhX/AFfl0E26Pka3bm6RJvrb2M6b+UGCqIqnAbn2&#10;9DBi9k7urKerWaWgzOHjUiSGrYmKNzMViJW0gUafajwlMKWjqqOMzTRBHmpJXZGJWSC8dilraSLW&#10;I9orqlpCs8dE0OA39JQwJp+WP8vo9vc8s2xJMxXWHCNoJOpCw1VqBjTgkVxX06LL3tu5+3+3+u94&#10;bniwePz+QWTAbtxGJpslBHhtx0GYeKU1T5NpBJ5ldZUalcoyMAQGuPYX0qRRZStSqnqoHWUsDBKs&#10;TlHvyCA1/wCgPFr+yvdNwmljUW0cDh9X9pGJKUpTjTTxNeNcenTm3vt91aCEKNIGdHrnTxpwz1f1&#10;jsQajq/Z9djIayeGmwmOp5IoqippaSSaK6us0Ma+pU0+TS34H0+lsNLtPbn8UqcvJ2ZvGOtkjeCk&#10;2/k8tTHECJ+WgaigjQSev9ErHUBxzf2Rvc7t9F4UtlaOlDUrCAyrmpU8VYDgc0PClOhKnNlmm1tt&#10;Jt0naMUavkKeWPip5Y+3z6Wue+SHcdGmA2Hg/hJsXJ7OjqqCqzfcGycZXjdQysc6LTZf+LZWZp4E&#10;Ea3q6NVMcy8h0+ntn2vjOtsPVGkxNBn8dnspLU1FXW1i14p6qdGXU86VDNGov+l0XVz9bcezhrbc&#10;hZm4adHiASkVTqQHVXT20NQBXIpQUr0u3Tma53KFdohiWJEVKGuCG9fPFPSmePT18gN/fOLfsb5P&#10;dQ6V3F1Bs2SCgpqDb+Q2/JnkxlVCr0E1DU0Pjq0qISSKinnJhcg6UUrqKxwVa9PuCGiSMyCoR45D&#10;b0gD1Bjc/g/m3sSbdtazWs+4GVRGtcDiccBinlnOOtfu6JbW4lkl4IxAHAdpweGPXqvn5pYWhy/x&#10;ryGXrWmx+W2w1BlsU8wjkkSrNWaOSOOUIHRZU4sP9iT9fYkziFJIMdknhWiyQmhPkdgfIB+3+oad&#10;I5uSeLg+yi5vY1jZ7BGMsfmAMK1dXnWp8sUxToHQ2zbqZLBaOQKqy50EetfX8+B6qk6x2Zu7c9Fk&#10;u2thpXNvPrOqwW6YqaioxKMnHDMY6ylaV9MgmOlWiRA7OokAUgX9kq7e3vTdN7+x+3d2R/w+l3B+&#10;7tyvq2EeLzsU95Y6SkyTEItSi8iN7N/Z+oI9l1lN+97MzW0ndGTG2qodXXDdgqcEcR2kZBIp0fbJ&#10;DN9K0N0Q8oFCrV1Y/EoANVNKjIJHEVwN0P4JbW2x82Pi/ju1eus1RVuboVpaDfG2MZLCc3sndMNK&#10;stVS5nCyjWaaoF3soBdT5UTSfatxG/cHkYo5sfXeOXTpMUlXJTsV+hjkp9QRx9QeCDbng+01xtO6&#10;eH48Vwzr/R4186Vp/k/b0mm8FTqKrGrHBzRtPHiKjTUcfXHTdu349ZbC5OXD7y63xWQpTMtXS5Ab&#10;ex+Zhp6hH1pWUWWWCWppH4QpZ0dLkoQym0mPcuCxAyADUa1WRutQ9NOHmlVWLCIR3BuL2+h92EW7&#10;35t4WDKkIQVfAJUUrjVx4/Ph0TEXylktpC6EkhfIsTX9n+qnTblOmdzbsqcTWuchV47bslXVYHG1&#10;mLZKHFSVyiN6kVc8SoAY7c6l4/HsXursZXSwZTM1afais+3io6ea/mNKheTU3+JJH5/Ps5u7v6f6&#10;a2+M9+orwFNNMmnHNMeR6NJ7ia3sfC1K3i/FQ/ARw1VApWppSvA1p50P/wA2Xf2ypJ9odT7arBmJ&#10;dmyZDc258pSsFx/94aukOL+1gRLhmhhjs/05P+3eMpL91k5IJlaSJCsAZPBPBEI+G1xNaUEEDV47&#10;j/Y+7TVtlW5su5nNSMVqanHDj8zn7M9F1mkosdbUKvgEf4c0x0FPxywTYLpmkqqudds1FRRZPOAV&#10;o3HtrKZKCodHp54s1Q/d4aWPwS2p1r6eKX/Fr399wUYi1eOqRwJVYxiapHjB1KwAqE8YHAspY/4D&#10;2X7heyMEZoXSTPEKAeFKUYnzzj06VgtGlIPi/l/LPS9oMlDlBWQ19Jj5MXNgkgjykWB29XvWzQqs&#10;1KK6bbc1PX1E4BcGaGFVY31FuCI0sS6maBWW0jI+paKYSSMbllEYuQTew/p+Pa+wnmdA96RWg004&#10;BeIDFqUIFK8RX7OtW6zCQTSEGY4rnSF8gaitf9Veu8q8FO5oAGrY3pI62peKfsjbk1HFA0dCYYoy&#10;9REt0dT5VFxz6iOThmpnQpK0DRa3dCGo6mLTxp8haI6QtwPwT9Pofq3HfeNI1uGqo9GQk1qcaWNM&#10;fMfs6swJkNTVj514/wCqvSnxj0cWOnjhzWNy+RXG0uUSRd1Y6uimNOqVAx6U+7KWKsqqgfcONatH&#10;GeS7kC64HZtEpldpjE2tY46g6iT/AGVWoF7fX2thuIlYQxJorgk0z9tD8/n1dfBclLuNUC4DLmtP&#10;NqgZPHzz1zfbc9ZUYivozjaL+KUX201dW7Wm+2x9OrDXUPV7bkEQlHijOkMR/UWAv6q1SR+ArV63&#10;IKqsVBOI4zYGMEEEhb2t/re0VvEy3bXACvGPiOe2uRqx554V4H800sENqpayRZ/E4gVqtOFa4zX+&#10;XShxVTjaCjo54K3bFLPEtZAIqnL9g7YfdGRxxljfIY2mnMkUbuQs5eRgC0jka1RQIUdOHEskyFDZ&#10;QuvGJKSigE6o0dTcW+t/8foBZ+7luFk8WJgwPw6HKEA+jBSRUH0rTHTMPiBGAXQ1eB8jXI4fl0q6&#10;bMY6D+E4DHSX8LVBywm7BnNKMs0jwwxRLmIJIpoL6EWmjRQLaFuZJBL3aGwDGmkBVRG1PQz0wZQn&#10;DNGjMbnix9vx3DpAWiDVOW1SNIa/IsooB5inkT02bszS/SlWDepA0/PNa/y8j0x1tDkqnO0/3cue&#10;xgpp6+Kohr87syWSFmq5FSnSojhpomVGY3VbuB6bErb3Po3kjq9DgiORdKsUZIXUqyhw8guQdNvp&#10;+Rf68KlaykhEqsjOaagpOoMaahmmRU1FeAPWru3kmt/pFAkGAdJ4aaHOrSMU6CDs7DZWq2o8dLT1&#10;0b4SqqasCpraetyNLDTSRVNLTfa4RmSGQLJ6LN67sACFQsHO5sfkDj8/haZRavpjEJVhSGdKPy+O&#10;sOqNtZR4pCj3sBfke5C5B2/a5PcLl8bjMCn1SFADVDKWVoI2yKSNLGunBFFY6q4IOv7l7GyvJ1oH&#10;ht5CKmo7ysLDFc6JHoPmM8aHs+P3bGA3BS7I7brKOvp8htfIUAzeOqsjlMtSNm/4bIlBVU8ddC1B&#10;GtJPaoRoZHkYshiYgmxeK3rYJE2mIi3+F/rz76W28xlHi0pqGqlMCucH0Hkafl1DEG8qxGrBpn/L&#10;1Zftn5f0uQqINVXEVlYWIk035tcqTcf1F+fYT7k2XLTBiqfg8aT+B+fZnHGxHiMel8N0JavXh0dj&#10;rXuygzixBp1JYg/5xbctfgj/AIp7BLK4+qpnK6W44/2m3+Pv3g68+XS9GDU6OTt7OY/IQxv5IyXB&#10;ZSOW/rx/t/aalNSpKhW/x/w/p7bMDKO0inT1BSrdLWIUrgHUpv8Aptze3Bvx7hvJKOTf/W+v+29t&#10;6WB49eUqTQHqfHDAwsCefq1wLfkXt/xT3FaaXjk3/wBb2oTWa0HSpdHlnqSlPEb8AjjkWP8AvY94&#10;GmmBuCf95/p726voqR15iKUA6kLTw25A+v5t+Ofp7xGocAgkgk3v+P8Ab/X2maNycDpk6myOswp4&#10;rXsvH4Nv96942nlv+oj/ABB9tlXJoB1Y9wx1lSCLSeB9f99zb3jaeUH9R/2PPt6NJCvl/q/Lryhg&#10;Mdc/t4v6H/YD3jaaU/Vj/vPt4xS9ernrLHDD+QAbfgf73ce8Zkc/2ifevBl+XWzQ8es3jgX/AHu3&#10;pH/ED3hLyci1+fzf+v8Ah7v4IrX/ADdXWi93WVY4rWAFzb8g2H+t7x65OeR/vPPupgB4A/s607VN&#10;QOs4WID+v+wP+298S0nPPvX06jOf2dUqBmnXMeO44H+25/2594WMt/qfdWiYHtx9vVgU8+s4EduL&#10;f7e3vgS5P6j/ALyPfjCTwHXiQM0x1yCr/Qf7376Ov8kn/Y3/AN792WIqKdeGRUY67sP6D/bD3iOs&#10;iwPq/wBbj/H3XwApqQadWIpnrkNIP04/3n/ePeJklJ5b8fgke9+HH6H/AFfn1QseuepP9T/vAP8A&#10;vfvHpl55b/Dn/jfvzRqoqvH/AFfb020oA7T1zUJfkcf8FI/4j231nkETXJv/AMRf/H2UbnGyRajw&#10;6tDp1dn+o9OlJo1iyj/X/wB79lU7VvpqLnjS/B4/A94pe4wPilaf5uh3sv8AZCvQg0VvCv8Arf8A&#10;I/ZMMoqGeT/g9ufr/jx7xd3CNWmZzgjoaw0ABPUz2zhI7ixH1B4N/wA+0ZjX16UUHr172osIFFQg&#10;/wBrB/2PA9iDaIYhOKn06R3KUUde9nO61v4Ybc/o/wB5HvKbkCtFp0AN5NJCfkeolX+g/wCt/wAV&#10;9mLp1fxJY2Fr+8kLSoiVvkOga0/hsR0kpinkcnk62/re2q/vsxyfg2/r/U/7f2sBr09rU9dAj8Ef&#10;7D2IHXG2k3PlK3FVr5B8XUY9aHL0WOzGfwFTkcZnc1QbZqqWHM7YqKTI0syiuWopqqinE8NRHDJE&#10;DIq+4A+8hezbdyBWKyS4FxMImlZ0RoKQXEwmTxSkbugiaMq0iqIZ5ZGYLEw6FnJUAuN4nVmZQYCA&#10;Vpkl6UXI7l+MfP06DzsvJ0+OwUY/if8ABcrVVFZ/d/LLi6TKy4/MYrb1fuKOdIa6CohVGgoqiKYy&#10;RAPE0kQkjaRXCu+X/W+a3d8dt04KtyJrZdnbowGS2ruqmxr0mahpJtwUMFDDn6Ommfy5OkVPtKyp&#10;o3hjrTpq4Y6UT/awYq8i7v4mz3s0DaptSuafNgp40xkfmRXz6Em/7ffT73FbzOBRDpK14DhUHzyP&#10;Xh0WDoTcUGG7swAyBosHuHtXaGTxmX27Q1lRVbdlr9n1WR3LR5rZa1YE9PQ5ClqHq4aCplmkoStR&#10;RNLOsCVMo/5HdlHtDvjaWPzG5cNWUHYe1+ucxicFVbabOzY2naoxVLkqmHHwz00kv8ShkNMtbUVY&#10;gpqhY6owyGKRZQjzXbX+43m6bakZRLy3ljhmLFAHkQadbKGICnBIVyOIBPQj5amt9o5dZLyKSUKG&#10;kC6zG1Y51PxLU0IU0HlgcK9Aj1Z5OxviruvO7MxmZxe4eie+fkdtvcUFJvJca+am6v7Z3ZislCMt&#10;9pVNTxwyKlYuKipQZKQjF+WKmqCyV+yI/Jsy+phfi5K/i1/6EH31LaB1AY0qwDU8wDWlfLy9fTqB&#10;ifLzop+yurH2jSa/l1a8jKQACD+bj6fX8f717iyCTixbjk8f7z9fdRE/EjrYpSp65+4xVz/U/wCu&#10;fbwgFagdXDIDnrkCv5B94GikN7WH+PJ918BPQnqxkTrMJFH9D/rj/ifeF0lP5I/w/wAf9f2xob06&#10;ZZwuesoZPqLf7Af8U94Hiktzz/sfx/r+6lCD0ndgxqOuQIP0PvEY3v8A1Fvpce2jFN+Lh054pOG4&#10;deuP6j/b+8Lxy3uCQD9Bz71ocen+r8urC4IFAOu/eJonIsCR/sLf737owaUaXGOtrMzmjY67IH4N&#10;/wDYW9xmhcEixJ/r/sPevp1pSnVmZScnrtTY3/w94ij2+pPts2y04dbqn2dc1a5ta3+x9x2hYj6t&#10;/sPbDW7A9vDqpmUHrn7jNA5HBJP+tb/e/aiOMr5HpmR2dqk0HXvccwyqb2P4vbm/++/1/dJYBIKE&#10;Z+fVDnrkrWP+H59xnie/0tx/sR/sPaX6d6Vx06jhRTrnrH+PvA0LH63J/Nwb+9i1ZhWnHq4m8hgd&#10;d61/r/vB94PCTwbf7z709mGGB1t2WnHj17Wv9f8AePcylg1MABa31PNrX/Fvfo7MIBX1/wAvSR6K&#10;ufn10XH4/wBv7WNFSRaVUgXb6m5H0v7Mbe2Vq46Tk4r6dRpXKC4BP9fboaGDn0qP9e5/3s+16Wsb&#10;DRTrUbq2AD1GFQ5/H5/px/t/eFsZC39gf8kW+v8Are9nb1/COnCQOBr1yFR/wX/b/wDE+8QwkTuB&#10;pFibgc/T8nn209hxFDw/1efVC4HDrs1QA/Tc/wCvx/h7EPZm3IErIXABs/0PPBPHB9lFxY6Qccev&#10;CZgc46TW48o0VDOBe5RlHJFjb+o92k9JV2Px1PTI5iVrDi4Fj9eP979x9zNtMkkZ0gENjz9KenRR&#10;uNxI9NFaAj/D1rwfzGtk7r3xic1HjBVOr00wQRhiWNr29Ivb8ez14PPUM1LGkckYso/I54/FveOv&#10;MXLFzFdGQIftH7c9bsLnRUSVz/q9eHWnT3h0fv7b+5K+Wuoq9088nJWbTYvwdUl/r+fYP9zVaHC1&#10;8ispDU72te/6Sp9hua3eKDwdNNFT8jmuOhpsEim548KHq4n+TltqtpN/4w1cciSGqgRlItpKuDd7&#10;/iy3v/j71mfllOX3DWg/l5b24H1BuPYSvXA/1fPqV4DVAfWnW+TtRPHt/FKPoKOEW/pZL29kClkR&#10;Hbn+0wsLcc8Xv7K2dTmvSlwSa9KL31HIjsAPyR9eL/63vaOobPVCpp172MuxMBLlJkEakklQBYn8&#10;j8D/AB/r7kPlWhlVeNSP8PQb3dljBZvn148cn6D2ajGdUV81KjCE3KiwC/Xjm/vJ3YNuke0DKPTq&#10;Mr7co0nIrw/1evUCXI00TaXkQfX6kD82+p98anq3JxE/sS/n6L9f639nsu2zZovSVdzjKghh12uQ&#10;pW+ksf8AyWP+I9p2q69yUV707ALcXMZ5P+A9oX26Svepz0+L5TSrVr1IFREwuHBH+uv/ABX2la/b&#10;VVSX8kTLYHmxANv6+0r2hjalD0qSfUAAesoYH6H2lpqYoxXT9P8AH/ivtl4tJx08xYUZeu/cRoh9&#10;LH/ff6/u2lSM8f29Omckf6s9e94GgIubf77/ABt7ZdWAAX/V+3rwl8l697w+Hj9P4+t/bHgsW1Hr&#10;YlYsAeve+Phv9LH/AFif+J9uGJfSvTrOq8eve+vtGP8Aate5tc8f7x7t4Q/h6p9Qo8v8H+fr3vsU&#10;xPB4t/vvx7Z+mBJIHTDMCagde98GpT9Bf+l+fd/pvl/g60GANade98GpmAA/1/rce9rAqfFn7Orr&#10;KDx69768En40/wC8/wC929ufSx01V6f1xhanr3vH4eebD+thf/e7e2XiReHn02Z1oQvn69e98jGp&#10;Fjcj6fQD3VY1BBHHpkGh1Dr3viIf6H/ePb1Cc/6v8HVmcnj173wKj+tiP8Df/W90K1qvEdapUY69&#10;765/rf8A1/bLQJ1Qqeve+Fnvzp03P9b2/HtzSgXB6c0oVoDn+XXvfbRatN2W31tc3/2It70jkVoM&#10;9eSRo66Rnr3vwgUDULccfn29V2wfPrxlkc6W8+ve+QS30HH+HHu627tkf4f9jqyxFs/4eve8yRk/&#10;gi/0/p/Xk+1Cw8A/XioU5INOve5aKQOSOPa3wYwABwp1VgPw9e9uFJfyi30/Pu0S6AQfy61wB+zr&#10;3sRMQOVB+huf96I9iDbuFfs/wdF83An7Ove1BOwSP6/4j/Yc+zYsYzqH+r7ek8aluHl172hszlQi&#10;yaWt9P1f4i/4PsivrulV4k8KcP8AD0tijo1Tn0p172FOTr2mkZr35t+L/q+oAPsGX0pkeg6NIoqE&#10;U49e9tUYeR78j6/19l7KSKdKl7RTj172+Qxv424/1P8A0N7JNwREUnzoelVv/bqft/wHr3tN5VgN&#10;SG4sPqfp9T7g/mSRSX6F+357h6/5uve0nM+omxFlv+f9tb3HfjRBwh/1f5uj9ULnhj59e9t5hMlz&#10;dbXsLj8fX3f6mJML/h620acKde9u+MgRZUP1Oof74+zvab0+IuRx6Lbq3Gk4p172Ou3ZVWNBf6qP&#10;6fg2t7nnl/cyYlT/AFcB8+g1c2+rh172uUqUtywH+AItyfwPY0G5lPh8ukX0rDgOve861IAsD+fw&#10;R/xX22+76jUn/B1U2urPXvfTVYAJv/vv9v7Zbd3pQHqy2RJp/q/wde98fvFsTcED/ff19p33Z68e&#10;nlsV4Hr3viaxR/qf9if+Kn2mfd2kOoEgdKIrFTkDr3vtK38jSOfxb2nfd9JoSeHV2skB4de95BW/&#10;kAD/ABv7YbeNDUr+zqy2NTTr1r/X3398QLlhb/X/AOKn21JvlV0gn+XTv0IGOurD+g/2w99DIkEc&#10;n/X+nH+39lz74xfUp4fZ1Y2Ct5dd2H0tx/T270uTHJLqLc3vbiwv+fauDnBIMyk4x5f5+tfuwMcg&#10;9YmT+nI/p7bsxuiGmjP7is2k2A/3j6n2AuZfciOBGjhegp8v8/R7tnLysRVaDrsJ/X/ePYB7m3jL&#10;MzRq1+eLMAP1X5sfeMvM/uFc3OohjT0xWufQ8Pz6HljsiRgMRjrJ7B6vmqq6Ri7OQfxax/1+PcSX&#10;2/TXQ1yHPQog286cceve0f8Awt/vvob/AMbv+fr/AHdvb/be037zk8Cv/C/+s1Ot/u9vGp/Tp/1S&#10;697/AP/QtUnV1jjlejqInDqNeqNlcOuooE4/1x+ePZLYTq8zW0dysyhT2gUIoQK6v5faR0NBCs0J&#10;Elc449VIVGPpWNWfucPSw1gkLLWjMJoljWWLU7RIxC/Qcf4X98UgqFjWojhmIfkOwDKLEqbIn54I&#10;PtdcXVtNI1rc3CqEAIXSNWQCAWNeOD+fHrcnjmkSjsFKfy6YIqqhhmNJDBTyyipejqPFlK6njqB5&#10;VQywiuUWA1Gx0j6cf194ppXjbUQhJHDGAhgARcgG9x/X/intyytrG4AVtQzkavOn5Dz4/wCXpVBB&#10;D9SC9aNilfz/AMnTg0eTjtBTSHxUuqE6MnT1tPOZQXSE1FtYm0qSmrjj6/T32xUQmWXQSeQB5FDN&#10;a44X/HkH3WWKYzeBaAUUjJziv+ao6qyoiFUrTuAqfLUR1yw0kLVMMczZcGeKsgNzinmgRXaN2SVl&#10;sXuoV4QeVFvqPfBCjxIJGCtrFgk/FrGyt/r+7kSR3TOvAr5/aM/s/wBnpOsEsagxZWvmKnh69Za2&#10;F4kZaSCasVGN6ur29oqSzKUMkCxLYIjEIXI/PvMCjS+IBtKWYMrxt9SH/tH/AB/A+ntIzyqv1dcv&#10;g/lVf8nn59OBZhMwemnFBT5f589dJTGLGujtAHRpFSkmpMlQ+RyreQ6ooiBd7k3a39f8HHUOLEf6&#10;nkkcgf4e0Jyanp/xGDFvM9B3R0M4eeSroZnVIKarhjMVDWMIpKgkiEkElLIfV9fx/j7iMA7aVIB/&#10;tEuCLGxsCf639mcTzJEsjZU8AOOMV/Kh6bkSSaoj40r1MeHGwT5CKSmqZKryCUOMRWpGhMckojVK&#10;ErbTZRf/AFz7yIhAFuU5NgqG5454v/vftHLK0/e1dXCtfL08vP8Ay9bQStGpkzoFPy6cFkoMdJNR&#10;vOIJCBINc+Vp5oAzyqkokmJVbDi/+N/fi6Qt4njB/qqwkXLACyg3BP8AQe6payTxGdGx9ppQYz6e&#10;p9B02snjD9LiPz6zw5RshOrUtW+q37Ur5ugqajRJN5g0giUsI78anJIuVtb3FqBECBoqUlDF2M9O&#10;YEC6bD1If1C/0/pf2ZWX1enxNdu0VKAROXateJB/DSor60+3p8pI8YNP5fb1mVjOr08gy7mrRaNZ&#10;HqcO8TfreaCn1gllkMYBtz/sL+86SQpCTP8ATSzRkSupJ+t7Af1P09lu4R3M90qW1ASVDYxTA/LH&#10;8+k0xeJSF4kEZ/1fn1P27TTUkryUbVTQJHLB9nJi8PUxQuUYOrNLZm0so5tx+AePcQtHKkpZiI2C&#10;aCs9mQg6uSRf2tjS4tmVbcgypXVqGpSOHA/6v29bUlEHjU+WP9Xl041UMH3NL9/jEmWWorNKLgNL&#10;GSQeNiJaUkfpP0tb+nuUzhyHTVpCqCNaMSI/qQT+SB7SLE8LNHNlnrSmKFuGPQE/8X1bVHdMIz5E&#10;UpUfZ+zqBphq4oUTwRCkrEqSJsdkqX9t1DhQ0Wn+0ebix/I99zSq2nTGSDwSfC4ZbXNhce72trKg&#10;YzE9ox5eZ/zfLp1o2jOg+XUW8KOYUrMbCy1CStA8mXhammkdYogZFVgdWonkW599zqNAsQtwTbQQ&#10;RckXDA/j3SzlZbkHiQaetcA0P+rh1oGhr6U/l1wiE0lLMtQjGNRHI80eaRoo3SQIxRZ6fVZgL2b+&#10;v9LD3Dg9HpjAIYWYFJLMx/LMp/3v2r3MLMoZwKk8Binnw8uI6tPpuY/DnUFfSnT5QySq9U+QrZoY&#10;aDxVUVca/EPPFSrMY3jp4qiGMNZQL2JP1PHvkai0rKdKkKquGaawLKLBQAQDfkH8+0zWrG1SRR2k&#10;H7cE/txjplo+xlhFGIoPStKD/Z6coKWlC1Tr9/O0mQNZi5Y6PBuJRpGt6iSV11IqFhIFXhrW+vON&#10;pPE6vJKAvICeZjcni51D8f4+7KoKaIVqRxrwp5caU69HHKItFwe7zIFOpsVBV5SnqYkoahTOyyxV&#10;MOGjlnCQOXm0JRSAv+o3Cnjg++UbNKWFyx13hUyIdBYfqVWF7X5/3r21NptUEjjQaHXTBIHEHy4Y&#10;63HEsZOmvWf7EVE0MNEqtRiKmpZZavFZN4XqGYaImmpJm/dLcAAE34IuD7ivJ45fGyaJRwrXpm5F&#10;x6lUXPt9WEluJYATGTUivljhnp0FdQ1cD09R4JpY2lmylNPTlY2dBQ7vpDFLIt5YlmkRoQB+LAN/&#10;j7kIZjqLREvbSWApblSbi5vcAj2hmEUh/TqFx+0DOftr04zBCdBqCPP7OpKGkxsUFKuaoTTTxzlY&#10;ppt+rC2o3Z1piPG7BgR9NJt/Qn284olDPFGyavS9iIi9gbj9DH6E+7tHbvGPGB86Z/I/4OvXNrBN&#10;YMXHcwwa9FR+Q1blFqNr7hIqfslc4eeanG4GoA72eMLLmIIx6wp1qkrABebAe0bWSH+IzwSIzSu1&#10;1jX/ADkukW8cQHOon0i/5I93ns/FiCh1iSnxMaKg/jY/wr8Rp5A9Eu0W0LQCOb8PE+nnU/4erH+l&#10;amKh6u2pufGQz5GKhhpqeuSkQVBMtQ6TCJ/2nUJoBBAY345v7Tx2rtimyT5WLfe6sbm66mqYY9t5&#10;WSD+C2cL5hAUjDMb/pMknpJP1vwFriw3SIs99a20trGQDcQMSTq4Fq5FKVHrU/nIk29Wh2N9ka3E&#10;zsFFaYKn+dR9vR9sT8v+6t2bOxewsR8U9mb+2Jgcri63Jb8wNMaDfNE+IkZ6Np8bU1rx62QXlNLS&#10;ATIt1AN7cdrbH2HRVORqcE24KDcslPK9alVmMjV4V5lYyzSwY+pleCISEhrxqD/sPq/d2+7QA3d1&#10;NE1tI6trAo+g0A4eY+Xy6a3TfnXYvAQwxxxlfE1HvCkUWgA4j08+k3398yvk/kqPZGH3/sfrrePT&#10;VTlKDDYOiwm1sRj+yqWodPsKGhmy9LBHVu9MqyJLHMDHa6u2s3DnhNxS4/Iw01adcVVJ9oVIIRXk&#10;GlJAOR9bfjkexLt0Q3C2a3s6grR9RNahak548K+f+DoIwXP1ge3VQVkBKt5tQGtPTj/PosPzH+LO&#10;J3p11lN8YClo6HO7SxNZuTGtRxU8FcsMEiVU2JqrASMqluACQrhR/aHsQopZsZPJBJTNLAJ9JcPC&#10;giil9Qf9xgSqcnj8fT3u/lstxt47iC4CFlpoKnualKfaSKdFG1I1uDYX2DlV1ZDk8MfMmnVUFBsl&#10;t/U02TREg3dDgIcqlTPFnZ5KrL4Ga08A/hFNNGslTC0ceqdlVXALMo59l67yzsXWFA28M3U/w7bX&#10;N8+yM2NpHcgxQZKVQfGhvw5IA/qB9SC1vLGaf92pi4NKeh9cfl/Pq0lzBC7WlsQk/GnkwXiR9lfy&#10;r1svfyn4MX8vNnV+wKKXHVe+tpSeDefXOZr6ah3RDTRJ45s/hlqnUuEYFHugsVKkH8BFs3ubau9I&#10;FqsXPS18EpQx5OlkgraVtdtc1NUQlvSt7n6G9vZwdhu5KOzldOQg/F/RPrqoBn16KE3aAXAa4ZYX&#10;DDFMuQeBP9Lh1Z32p8St7dY07LAPLRy0ky/Yyy1NJPHDGrCnNRTakiaTjSrIStgSR+PY6U+eiyMN&#10;LSwaqrwDxxtFTGIqpsx1zkDUCeOT7Yh2i+tpmu5Y3QEfCTqBr6Dypx/PoXWk8VwDMopWlc/s6rG3&#10;l19jtqzZ/JZHJYjb8mcrDlslPXZeOpbz0cLQAQYpZJNJKFmIiRAdA1A8ECPtjGS/dS5GuiiWp0GO&#10;JUUAR6ktx/sPZ4ls1ntyQwsRG51EE1ODnPn0Yi8khLxIaqwo1c4Iof5dUb/Pj5LYHK4tusdkZGqy&#10;GMl1JlK2dvA9Z4iyIBTqAPGSS6m4sCPz7cM1UirkZFlQii0glKmONkkcMXLKwJsNIuPx/sfZXIhs&#10;p4TEMz6seXbp4+X4uJ49F+2LeRKb+MhQxIGkUqBTj6/LrF8Rdp5HBbAyua3Bi8nSPmloqiNMjs3J&#10;5aOtxEpijokxOQpKmFkmlEjyxsiNcC9xb1Mm69vbC7Q2VX9e9p7RxO+9q1r+T+HZQRyT0dS3Mdbj&#10;MlTvDU0lRHw0c9NMkiHgNbj2RbpyzNc7oNzt52tJh2GVTQaVrhhRlZfLSy0PHjnpRPI6Msry+Cxy&#10;JBxFfWoII+RHn8uhd6o7Q+Q3xH7Go+4vh/2PlepN4V9EZs9tn+7Wam2bvejRYYxQbp2fkY6ymq1m&#10;LNIsk8bkMBNGIZAH9hthvjLs7B01PRbV3TlGw9PH4o8Vudv7wVVJEihIaf8Ai81qhwFGkNNqc2uz&#10;sbt7v9TvVqdLxLJwo6UTWPMkDB8jxpQ1+XTs0sM7CWVEJYfEqhA1PPHE+p/Po/FR/wAKE+yMhSBf&#10;kj8bk29ve5im3l1RXZrCYHITU7lpK5MBkjWxhm1anMdd6iTaNALe1/g+oNp4WoSeSjoJJ4zZZ/BG&#10;qyG99ViB9frz71K+6zRAtIVDcVrkV8senCo/lx6LW8SJqxnShOc5A+XRZu2/50fZvZGOyOH2JRb5&#10;TGyRSMY0hzVXUJCi6GnmEcemKMjm17fge1zJV02PSSnpV1SxrpiBilSFb8aUkRCOOBx7MFtmjiRj&#10;nVWpJrWlP8/SdXa4l0L8K/F868Pt4HPVc1BtnenfO4YN27+P8D2mZUra2mpMlgcjuCpkkZmapyeM&#10;ydbDphkKlmVyrWUg3uD7Y1lVzPJJBHUu8nCO0MuprkEBpow3N7k6h/X+vt6fb9axK0phU51V4VFR&#10;gfsGP8nR8rgWi21VVB50pTo2mPzldhzS4rBy19DTYfExY+oio8fm8NJ9vAI18s64LJz04IMahUSC&#10;RkHpAIv77lDPDdaGWiIBDaHcxsqEEWEDuoI/Pp/PNvaa2jEUjhbv6oY8qaaV/wCPf8+9JXWJSPDc&#10;PXj8v2+vTnVZWkjyWIkyZwMxrFlaFa2jxn8SyFdXQaSKo7pxuOqXChQIlNQo1sAuoNf3EnKQrIAR&#10;qqCoQyfby6mdblh9yiG1j+m/+39r4Ue6PivXTFx0kqaDAytDX5/ljqkJ0I6NnVWny8+pGJmrXqsV&#10;RxJGI6WKrqqqKCDcdLSUvhmJipZYdu1mSoyrTQqBJJCmocaeQBGdZkjmZ0jYFkRXjheH+ybG9Nfk&#10;/wBSOLE+25IrUzx/Tli+aBnd/PhRmOPs4188U9rIWvp0vsFuFK+CjhqK0Y7G09PPWZCk8+z6mSef&#10;zinJkbP01JL44illVZDdnWMgeu8WOo1paNHeQhEZBOtyeBcGoUXPHIuL/i/tdJC8EgNyyoDmumoF&#10;flj1Hqfy6tDS6jeXjp4jqXUYWlqzM9LJIKCjetrKWeTE1cErpHHMI6bTtWsmip4ZDcrMsUmgWWQI&#10;ePfJ5ahlCS0fjkYakklpYqjx+oagGiawN7f4+2YrW1FyJIZvET8YHaPlUefn/q4t20aiZnSqkU4G&#10;nrx/ydZ1aipcXPJBmJYxSzNDBS0W89wYatycgppiTAmdp9bxGJvIbusPqBuFDe4VRTSN+3UNTBZ4&#10;VDlpKylmcxqulwY7XYEqS3+I/qPdpFhdmbbgRQnByONCB6UHD06dcuZCWPAn/Uf8/S32pu6HHR0V&#10;XVQ7nqK3E5CWox/8Noti7oxtAmQaeWSPImraR44amNKhfHdxLZy99EnvNF9vFI8UzxOZI3jhP3s+&#10;ppACQpBTUQLglQTzf/D2xI1zLHpsKB1oz1oQUBzxoAfn/qOrqSZY4xEBRiAcCv7fLqPVJWzwwZ7I&#10;0GfpsXS5KNpFi2DggaVq4RxRz+SKtaJdaxSRpNOoUqqHjxufbTmKjFz0NVBNl6XE1NORDFI2fkSr&#10;1tJoVoKJ4fWoJJVSSoXm9lNjfaNu3fcb+L9yWz7gslWPgWyyRR9pYpNMkp0uBjSU1tJRBGWYKS3m&#10;S0s1gAuLgRL2atXavxLxqyVr6g8fUHoS+u8HvHaOcp89P1tuDcONlo6WryWGzfWaD+PUqxxiKpxN&#10;X5iqecrG09TTsnBbW4uHKWGYx0MdLStlajLTUqywy5KorIpXqI3YMF1QftstwDdXYcD3lT7N+2O9&#10;y7qvMPMNktrDEQ0CvA8Tawrfr0n0TVgDEgyQQU1AqGADdRDz3uO3W1q+z7G0bPNQOY6sNAZWINVF&#10;GJUHBbFc9St1db73y2Z3FkNt7Do+s9tbiqMdk6nZGGoIIMTjMnSQvB/k+NgWRaYsml50FTNrcai6&#10;/wCajjyVVDMmkNGAVAIFj+Lfj/iPeXi21zbR6n7QvFSeGaUx6HH/ABfUQOsolaShHcT+0/6h1jxO&#10;1d64JkkkSr/ZYEaywP6r+osb/n6n/Y+0jl8JR16PxHc/S634/wAfZvDKrRhGNSf83SiGWaPtXh5/&#10;6vLo1XXXaW4NsyU5qGqj47a7SXUEC/pt/U+wkzHWkdS7tGiEG7ABLA/05/p7fMqLRF9P8A6OIN2E&#10;dFbiOj3bH+XCUdPTx1k0gYaIyfKSRcerV+Sb8fn2GOZ6yNMrsIha1yQtvxc+3EHiZ8vs6MlvVnSq&#10;mn+r/V/qr0bHY/ydx+bliiSrOsnSoZ73ubX/AMP+K+wVzeENBI6sPo3HpH9fakWK0Divy6XxxMyh&#10;h6dHJ2pu9M3BHNGQVdNRbXc8i/0sPr7RrxrqsbA3/qfagWyRrWmT0rQNGvz+zoR1lbSGANiBf+t/&#10;eIxqbiw+tr3P0HPuroqkDyI62ZCrAnh1IWRuDcgGxI/4g+47RpyLc/19stAS3bwPTckkit5UIrw6&#10;zrI97hvT/S3594TEAfpb/H2wbYhq9M62GQesglb/AF/9b/invCYlU2BB/P8Axr2ZpajT0sWQkVNO&#10;swdv+R/8a98Wi+l+B/vvoR7eaCMZOOquSqlqdchJYfkH/A/X3x8Q/Fv9iL/737aMAbK/6v2dJjIT&#10;x678zf743/3v3waL+lh/vXvf06+XHq6SZz1kWU/g+r+v9P8AYe+BiI59J/1vejbHj094q9c1le9r&#10;3ufz7xMn+H+v7Z8Fgc9U8RgK9SFkAsbkn+vHvE0XPH9P6X/3v34wN5DqySKR3jP206yrKxHBI5/w&#10;99eL/W/27f7171oqdNOqeIa54dZfL+bm/wDTk/73768F/pb/AG591a3YnA/wdaL+nXfl/wAbf7D/&#10;AIp78Ybf4j376d/PrwemT14TH+pB/wBb/invF4v8f94H/FfdvB+XV/FH+o9c/I/+qPvj4h/yO9v9&#10;49tmKg7umKfOvXPzN+P+I9ttdB+y/H4/3i/su3K3D2xKjHSiCoavThQTt5Uv9CdJH+Gn6i/sonb3&#10;7azgWHpa5/wvb3iH7oxtGWfqQ9kQFKHoU8fzTof8D/vJv7IxmaorUuAbev8Ax/H194j7jL/jD1/Z&#10;0OoIgVUeXU/2yfcN+HH+wt/X/D2UC4JIB/1fz6cEFfX+fXvamwNQzzx2PJkXi97/AE9iTZ51NwNf&#10;+r/V/l6R3C0FH/1f6j172eXqsF4Yf+QRx/rge8t/bcGbSD69R5vgGqo6g1xtC3+t/wAVPsztLCPE&#10;g/TYfS1/8fr7ydsbXVEob06Az5c1z0hKidhIwH+x+n195mhv+AR/sPZoIFJ7RQ9VGD1gEpP5sf6W&#10;HtywNTV4zK0dZQV1PjKqCUSx1dZLHDRQheZZaySQN+0qBvINJuLaQW49g/nu35XTlW7l5vRZLCPQ&#10;0qvpGoqQ0UcfmWdxQ6qqDoNCglHS/bZruPcYXsnKuravkacBTzHnT16bM9SU+Tw+Qo62hrMjT1NL&#10;NBJS40SnIyiSMoqULRshSYkgROHUKSSzKBqBge2M5k4eq96ZdVoa6qhrurxTqiB8dXzf36h+/MLV&#10;zFrTo0kwhliUoCpDGwlPO7ao9utLq7tNqikS3kAdNTIx8NpKoNaogc0UHUg0/wARrSsyb7ezubG6&#10;IR5GOfDamCgPwGppU8deCRjOCq7PwyjuDpykBq4HjPbsddTVN4svjqKXZkFNSisjpRJAktIDDRtV&#10;xVJMj6rLGHeGMDs2ds5P5adEZeoyONqtyn48fG/LQYiHDV6V8opZ1lXNR5ajhkikiSQiOaKoMaiN&#10;1SR9IQAl3eSU73EjhmRgoopqf7NW4evz8/s69tNw1xtzpcxMQfqI9KkmTSHc1/bw9RTpNdA4iqpv&#10;iX8s8LUyz00OQ+SX8xmBKuSsqIoafF5v5H73mjNJHNIHpQqTmMfag65g1UiFpjdN7hoYqPOZmkiQ&#10;LHTZbJwotz+iOsaJDf8A1kAHvqLsls02y2zymshhhJJ4n9Op8+FT1C174b3UzpwMjf4Sf2dx6Ozt&#10;bJT5Hbe38jNq8tdgsTVyA24kqaBJ3B4+t259sJiQ/i3+w/4m/sw+kYY6TgMvz/PpRCYfn/ff7b3w&#10;MF72IP8Ahbn37wkHl00zoo6yifgE3F7fgW94mg/Fhf8Ap7YZDXt4dNiQcRgdZhID/wAV/wBhf6e4&#10;5p1vcgWt9P8AH+vvwjVkqnHrZkBFE65gg/T3hanUniw4tbn209sSc9V1twPXfvA9MV5P0+n+x9ui&#10;CNkqoz1YupFFweues2/x/r7wtEPpb209nU6uqksBUmo68HYfn3iMC2+l/wDYn/iT70LSv+x1syx/&#10;MdcxKfySP9iT7jmIX+n/ABHtz6IEcOnBQio6yam/r/vR9xtK/wBP99/sPensSBjq2j069rb+v+8D&#10;3xMCFbgC3+2/w9pzaMDTps1U065iZvz/AL7/AGHvE0EZHAH+29uC3YfF02NR+LrKJtXAFvzz7wml&#10;BP6v9hpv/vN/bb2/HGOraiooOHXLyf1HuO8AU2IF/aE26nKdeDsfPrJ7w/bg86Rz/UX9uJbqoAb/&#10;AA9OhjTP+Hr3vEaVS1tAuBzY2/4n2oNiKGnDrZAAqOuri178H3lip9J9Kj8D/b/4n2m+g1MGPSdg&#10;XOfLrxIH1Pt5pKdvre5/2wB9rktW8sdNydoHUeWVbFbG3F/+I9u6QMfrzf8A2HPtWtsyRn7OmddA&#10;dPUQv/Tj/H/jXvNYKCDwR/vf+v7otFyvVQdPWP3xWZI2BY8D/b+/FwTTHVgWJx1yCsfoCfaswufh&#10;pGVrgaW5uf8AinsumoNVM9eaJyPTplymLNZGyk/qB4/2Fvx7Gjb/AG22LaPx1DBVItpewH9Sf6+y&#10;me2W4Wijh69UNsumj/n0BO8ejcVuqKZKykglMq6SZI1a9hwBqH9fZpNgd+RSeGOaqsLgHVJwbc/k&#10;j2Cd42FbgsNI/wBXp029mhWq9Vf/ACQ/lz7c3dTV1RS4ilaV1uAtMgsSbkiyt/sPa+372XRZPb9R&#10;pqEbXA+qzXvcW+n/ABv3C3M3LDWsJK/On+H/AA/5ujrYC0N3pbOQB0DfxK+G9V1L2DTTJj/t446y&#10;NwUiVRYE3JZQONI/p7oA+VFfHV5qqkjN1vL9PqCZCDc/7D3jlvkMltdPq49TVYGsYY+nWyHgYTT4&#10;ighNwY6eJTf+vjF/ZBqiRRK4Ym51n6/knj6ewe9ydRDcejDHTv750so1oRcaWW9ySOTb+vt23uB4&#10;gr1ogDr3s4HSNbSQ1cPnC2Mkf1+gGpb3/PuXOS5leZAfIj/D0EuYUZomA9D/AIOscwYxsF4Nj/vX&#10;uzzaVXhJqKEN4dVl+gBvqF/eavKrwLt6VHEDrHbfUuY7hhXoDdz02ZWqeSAyFeWHqtpF+Ofa1+xw&#10;NSbaIOQObAG/4uD/AK/saBLZhQgZ6D3iXaLlukaa/P01+Z7Ak/UkAj/efx7hVe0sJUIxCQ8g8kI3&#10;1HH6f9b3X6GB+AGPl09DuNwjAMepVPuzNQyKHWUi/P6he3559gF2Ds/HQwzNEsQIV9NlF9Wnn/jX&#10;sg3Xb417lA6Fu2XzyMAxqMdC9tjOT16L5VYXPJPP+Nx7JtncekNQ4Ww9T8Afm4B49g2W3GshuhhC&#10;+pcdL9TcA+021MeSLW/2N/pzx7bMMQ7fPpSCvA8eu/fD7Yt9VP8AseP+J918CnXmYJx8+ve8ZpQC&#10;QR/vJ/4j3r6auf8AN1SqnI6974/bqPwP9iT70YtHEcfkOt1Hl173j8QDH9sWF+dVx/r2Pu5jITX5&#10;dX04r173GdD+qwtybci39be3liUKDTj14pTr3vC7BR/Q/wCx5NvejEKdNBGLfLr3vGvqvcDj/ifb&#10;LxaaaP59bPb1732Sg444+vH9P9f234DHPr141Ix173h/2H9f68c/4H2zJbs1K9U+3r3vGY7km9r3&#10;4t794ahaHrfXvfQjHPq/p+PdAqjgerDPHr3vpobcgC55v+efdTGGGOvaq46976EN/rb/AAuL+9LC&#10;3ket6qcOve+xCAb8f61rf7z7q1u1OqEkinXvfE04+thz9OP+N+/CN/On8unBIaU697yrFxYAcf7w&#10;P9v7fWtAGA6brmvr173y8R/p/trD3Y/LrdT5de98zGAoNv8AX/3w9uwI5NWOOvKW1ZPXvfQB/AP+&#10;wv7W5PTvXvc6iX1g/nWq/wCwuL+9EkcOmXcqwA8+vexHw1lW5F/wD+fpf/evYk29BSvSKU4J6975&#10;5ep0RsFNrCxv/rgEce1F6SIz5degQ0qeB697CvKO87SLfi1h/sBf2F5lkeuejJF0sOve0w9E7MOP&#10;r/vXsmmtSTXpajKan0697dKHFkkEj/D6/wCH+HtJLbsoqOraqnHXvbzLR+GFhYfQn/bcj2G92VtD&#10;Hzp0vtgS4b0697DTcHpeQDiwA+p/pf8A4n3j9zS7CRgP9WT0ONtAUAf6vLr3tDSSDWQD/geb8j3F&#10;tzJKlTXo/VGEbN5de9+DEcX9spcNp7if29LEiQLjr3t1o5Csq/0DD/eR+f8Ab+zjbHcMpB4/5yOi&#10;u6UeGw/1cevexZwNSREtz/X/AGN/c5cvtJRNJ/1Y6C1wUUlT/qyeve1ctUAf1P8A8lcf7z7Gx8Uj&#10;PSKrU4de98jVn/E/8hW/4n2wyTE4693f6q9e9++4e/OkD/gyn/ePbEiPoOk93ToaP0z+fXvfMVBI&#10;twefwfaak4wx6t4q0p173xE0vF2H+8D/AHr200UunB6fW5iUUp173lSRibH2llWRFrXp1J4nFeve&#10;5Hlbkaj/ALf2VT3Dg6mOOlkYj4kde942lv8Akk/1P9PaE3h9elRRAKKOve8Mk9he5/2PJ9lz3cjA&#10;6Tnj1ZUq2Ove2GuzUkCtpZv8bG3H09x3zLzC1nblq0A/w/6vy6P7KzRiBTHXvYYZnPVNQbB3I4HJ&#10;Nvpzf3jxvnM09xKYw56Hlhti/DQde9pXwyTsWe/PIuTb+v09gK6vmd6s1ehHDYmtKde9uUVACPpz&#10;wbn/AIj2UNdEnj0awWFMkde9tv2S/wARtb/l/afx/wA8tqt/re1H1B+m4/6F/wBZ+mvpf8Y4f6LT&#10;/qh173//0bUDBGIo5EUkXUavGx9JBsWVePxz7SNdzJM0NyQdI8vlThX7fTqQDKzjJx1Txja1cpUS&#10;Q00ywVVQZm+zqctjkZZRomnEEspDf2vTqb8G6+8TIYpRI8sRAIOlPOhsygXUG3PNj/xPugnW9gMI&#10;GkCvxU/i+Vfy/wAnTEAIr4mV8qfn/l6UFIopA0UGNy9VPUXXzscFkY0kghad1qONQj1xLpIueD9O&#10;D7zyw+RbJIFIbVdpHsFA5vce0trPHbyF5ATigp61HrQdemZQAGFakDHrnj8uo7VlTohWWgGiT9mU&#10;/wAOohM8gWTQqNSszAEkWJFvrf6j34+eNdIkDKV9IEvJ18E2K/4+1iyWdzLq0kH5gfh/2x9OqtB3&#10;YpTHr0mnxlKiRyS0MNNUw1bR1f8AuKnurszSfa6oSP3De5NgD9b3952EhiUnUALEr6CxFjzZf99+&#10;PZcEikujGK91aH8NfQ/8V1cIEI0UBOM16n09fDSrNMslDUTRTJTshathnhRpELhBUm9ubhg5tYnk&#10;gD3jh0y2k0Opsx/cjUXYHSXXxng8fX3qe2lspBbkqQCOGRQ0NMgYzw9eHT1x9TAFWqsMYUn1rTgO&#10;nuuziT0lfU/xLzhkAMkeUmLRrDT+WKGrnqoyjsGurWuOLXvf3KRrLZjIwW/GtyRzzYtcf7f2pa2j&#10;LgppUnFeH+Cv+oeXTryRTSYQJ9nH/iv8w6B6t3JXzy1LwxxyRyCmn8BpMfLAxQeNxOkGhyvq+gYG&#10;/wBSB74qwlXUb+ME6QWDONJsbr+LkH3uaIW0ngxn9TgxxQhgCM8TQEeXHhjqlxHHp8MV6n0ryrJL&#10;Vzx+IVQhlEa0lfjIIjC5WRUnTUp559Dv+eb8e+1fyAFFa35uq8H+h5HP+t7Ye3Nt+mxFR6dVhiUR&#10;8QPt/wBR6ckqacyVVTXVMKVE0OlNdZUwK9PCv1hWeNzILC2qTQfxb+nGcyBVMY9d0uDrX6MPoV/w&#10;/r7vbQwyOwuPhAJx9lflwNcdUoENCR9vln8uvU2TpIJkh+7henkFbTyS/dYmSBY5UkSBJUlXyX5X&#10;iOw/rfn3kbyi0mq5P1VZZdQtzc8f7c+0yRQM/hkUAHEqKceAz+fDrYUlTTy6k0+TppKMU1PTTyyw&#10;zKsEc8eGaolWWK0kkSEgKED6EEbEi4I+nv3kdlCyHgElAJCx/JB9Y4/2Hupt4EcvHSrU1E4B4DFK&#10;+X8+vfENJ4cOs0dVVWheGkn8I8gkQ4uNXhcSWmkqWgqFBUuWbVIDdbtdeB7iSPYuykymxRfVC1uL&#10;8/Q2/wBf2rgRpl8BCBTJrwzjFAf2Y9em1d0fwloFoOn405pVo6jII9DDUtFUTLDR56kZ9DD1xapN&#10;BJB40gg/199Qux1kRFZNFh6EK6rcWsT7VvbiOGMuQwB7qHNKn1p8/wDL5deSNjOSfOgHHHDj0w5K&#10;Snny1Tj1yc0cBKS07TZDNUkkqzpacyOwWyDRbSF5A/xv7yu8oWLWEKknX6L/AFHGn6c/W/49pVhg&#10;lnfwaggVBP2/aflnj1Zm0yFKE09Kdeo5KSihyINZPI7RIEiTOGZR9vrllmkFTG7Kmn6WuSfx/XAu&#10;gyKqyvEiG+jwEIeOVDajYEg3t7USqyw65YkdmwWBbUPn8IyBSmTwH29eVleqsDTzr6edPyPTos8s&#10;cdW0UmQq3dKYQRNk8OxWOWZpCy08ojY3EgKma3H4tb3lURKpeRwDyWs0oNhz6f6AAfQ+y0vciRYl&#10;U9xoMnH2486+QPWpGEZCIMHFKDh+3p4qA9b50pI0C0cFOaQfwfB1KyztJokjqGBHmk1c62twQAT7&#10;hmpQkNG5UPLpZvMRdE9JJU/639efZr9KwTwZqOVB06c9xyBU041/b8qHptwioVVTWh8h/hB69TYe&#10;qSWaeXGiAvjIJ2pavbkEZE9UP86anGSsCdLllAU6bgWNj77E8fLLKkjqTpXyI11HGohlubfT6e2Z&#10;bOUqBcKyD1NM/wA/z/l9mvCZo1+X2jqbDS1cayQU2PlSkq6RBXGHFZeCTH1MgvFBDLSzBIA/1ukn&#10;qP15NvfTMGJexRmIGoGEoAFINh+eDwP+Re63EarGioa0BNKivGv+r+VelkaFwafhz59TNvxTJUT0&#10;03gqoYo7xw1NNuPyzTHQUH3MR1Aqy6SbEfksfr741Dp+kiRg5uFCQ8sObl7r/thf/W9swwGbUQwX&#10;TnJp8vTryrqNKgfb0osK1djjS1CU9FFPDHPTtWxy7lmSKJA6yx/ZWlBsFN5HjUj66kPIlGSKZZj4&#10;pUbxKigR0hVnZQFN9RB5PI/2HstkguofC8Nk0qwY5NaBvPAp6jPWiWjlrVaAg1z5UPp1Lx0tPSVM&#10;ArMlDkpnqKycSyVe8QaSn+2bzxQxxRrLGZFVR59DBFGoFgATBp6paGpjmWGcsqkEAUyAg6S1yDf8&#10;cC/+39n0SzXNuys6lGp5kmuf6IH5V6Uy7gggYhg4wDpyc1pWtOk/2Fsyl37teqwEuWw1N5Kp56Kd&#10;f71ypTTq8giaKCYsGIDXlkaK9iDcW5g9hY7K5HbFbuTbeMqs3l8dGZ3w2OKnK1HiTU/20b2VnUC4&#10;W9z+PYM3K5flzdYYy3gwGhMjYj018yKmhFfKnr5dIbKyki3MXBlZY3oABxWv5gefr/LozH8qvszY&#10;OO7En+NHyM3bg9r4jcdTJhtp7x3FHONqTVNY4poKCarqFjaKOV9IEnmUXNvTwfZe+vO8sTulTS5T&#10;E1ktbRzNT1eNr6aHH5bGVCmzwV2Nr1fTJcG/jYA2v7XXkTXKGeykSPxBXWhciQeWUeLh/S1ccU6E&#10;u47S1qolRtWoYYkGtKYNK8P8vV5/yC/lp7g6sb+O9Yb6bBYWqpzWUTJVVGa25W00lnM2N3BSRyzr&#10;TsGuEnia1+GIJ9inPuOjFcwpcXkDBVL4zTiJUNn9IYyR2HpvxYW/w/qr2u2uUs1SaQFqZNTX1JGo&#10;k1xXLHPn6A27tbq7tZLcMFNa6vL8sZP7Pt6I3nugM9lcKKjKb52ZjcptnLJl8flmliyNOk9Gjaae&#10;bHuiqyzWs9gjEGwZTyH7AYGaesTJXakjppA0ESh2lZ34vMzaRf8A2359q3ubcMLZkEwYGusgAAfw&#10;4NfPP2dN2VoYI9Jcswpx4fl5/PopvyY7+ptr9aZ7Y0GTjqM/mMWcfX5aL7aHHRU6XeUUUPkLxw3Q&#10;H1PI5uR+Le13lJy5SCUmSolfzSsBBd5BYID5gbDm9+Pp7Zkt44gr2wVEjFFWvBc1+3gf8vT9pt8c&#10;u5m/GJlGnVmlD6ef7eq1vjlDWVkm5tzsamHDCF8BQ5Cej3WkcxrHMlRPT1OAqYvJfRFC0Wl9Wq2g&#10;/Q9Cqo5sTW4XN4ai3JjK9PtKnGZWKlmo56VholiYXIbhj/ZH9PYa3PleHepEa8neALVleIVdXNCC&#10;K6QOGRU/Yel95ZWF2PDvFqwqQV4qflw4+f2cD0YHAbt3P1X2VjO2/jtvSp6e7JxUay1G56Oq3ckF&#10;YYtapDmcPJTyXSQAKoBv6dZZWAuXCj+IPx5wuWqc3sTAZvrOuq5ZJZ6bbWUqI8CZnbyu8eDnlNKt&#10;/pdFU2+ljYhda2/N9mixDcUuUwKTCjnyA1IvGnyNP8JObW+i/Qd454OKrIh1KfIhlrkHIOkGvVkO&#10;O/4UG/PDEYNtq9ydSdQ/InEQU+qXJ4HH1e3MqKVLUvmnWoUyixBZpZEIdjYk8x+xuwG0MDt+IQJk&#10;KzJFNOl6kpqK2sdccZYfj8H2JY4NyCLNcBUK1qQTQ8OFQPzqPPoyiBjQRvF4VPMA0b7Djh9nmOqt&#10;Pkr/ADDO9vkZkahdu9OUPXVFkqdk+2pxAZULO3rSuq/GARe2pFtYckcD2p5aunp0dIIptVmIbwuF&#10;Wy3XTpB/29v9h7dae5uZEV3TTUDiSSK0zgD8q9Myl5Kx0Kr6rxP21pT5mpNOiW7P6MzOeqH3JvrI&#10;01TIZ0qEx0WWwlQ00hkd5XrpKyqQFE0MSiA8fQ3+jOtTIqyGR5VDWJikZz5Sx+pUx/T/AB9sT7fY&#10;SSKFA1sT3gAFKehFa1/LgOjWGBjAGBCiPyNa/wCrHr0dSi/jH29JFQjFy4rEQvCKKnMMdPoiBdae&#10;R0yYjjYWI+3VVP1IPJ953qacqh80LNLEp8KWJWRhcxlXhF7fT8j/AHv2XrbzRNJAI5GRHI8RgMqD&#10;TVUN58cZ6T3EKTjuIpjHn/xfWRtvZzIGmykKQYushWnleMVNa1LFF6jEKeOjzDeNULrpWSTUALG5&#10;HMUGjk9LKjMP0FWgXxm/qDEGO/H45/1/b8k1+XDW57fOrGvy4Cg6UPPSQlK6SADXjj9vSpixeSxA&#10;qJsjLkoDVKGroThM1PT5amCiYVkENX/FyD5GBLsB6TwDcgSjHSgypJVwowhM8YeaCYshUMqKqtI+&#10;ux5HHv0TX9zEJIYpJQX8NtKvRTUgsxZQugHzDHBrTpLIfC7xwOa/b6/PpF189Th6rHsmCSipleBz&#10;NHjKnBJU1EolCxK9KmOiLs3ILU7gmy6i1wOcC0krANUQoNEUjKhqRYuDoVtIADcHg8f4+3Jdu3Be&#10;5bV2cM6j4M6dNWHeCVNRQgE4NQMVuiJIKxMrMfIcf8HHpN5rsOqwlCrDMI9NVP4pKvIx0FVH4RUf&#10;5ZSwvUQVBLRqV1gugsy3MgJX3lgo3mmlSmhneV5TGiIRP5bvZQvjYsCx4BPN/wCntTeQ3KW8U17I&#10;kaKilyxZNIC5rrQA0rU6ajzqRnpPIszSeDpNeFKHUfkAKk9BpL3XsXFTpRR5OkyYaqmnxq4/DUj1&#10;L1k8haGE08DXm9IuYNIBF/8AH2hs/vTZ+2a2sxe492bZw2SpamTHz4vMZzCUuTp69AfLRyUk8jTp&#10;Ig5eNlDL/hf3TbxY7xbR3uwudwt5D2TW1Zo2K0LBSgJJHA9vmOPRh9OEjpexOgPAvSID1/tTHq8q&#10;6NVPxUqKn661+L/y+7Mp8LW7U+LnyGoTUUceflqJ+nu59h4qq29VRXxuTlyGYpsNgqiGq1H7d6Wq&#10;qNaklkMaa/bJB2FsaapKjc0cyK0EcklM9fW08iyRXcxrTpOpRbWYhRfjSCPYsHtnztudqku17e7N&#10;dLMyJKY7Vh4TYDG7eBFaQZjOogj4ipx0Uyb3tNkjIbqOgqKLqalDTiqlaj5MR6E9GLx/xV+T2Bix&#10;tNmunMTtqbGlDTzZgbRgq6QVQkR658ngXx8/mh1B5EEpkuDd5JLt7h5LsrbCgpQUeWnnjniAqHgp&#10;aWCeCORWlNPKsiTJfTdS0IPPIH09jjlj7uvuXewpPu0tlbRzQvRHaSaWN2R1XUqRNbuQW7tE7gCl&#10;Cajohm525cUFbcvK/myqMenxMta5/ZmnSux/xH35JVfcZHcuLoqM1lZUHF4fcW5JIXD1GqlSuiy9&#10;PkIpUWOwMXkPP9s/qLW/ZdLUErR4SrpWR/8AJ3mz0lSgV3DytUxCBHcsR9BKtv6n3IG1/df35GQ7&#10;3vdtIGA8cJtxdiVBVPBd7pUSgwC8D0H4DjovXn+C0V9ELzs1dJdkUL6VXRIT9gdfl07/AOylUeLo&#10;8g2U3hU1c0onegGDwOG25BRo/k1UM6QxSvJGS4d2hlgdnuxPFipaTc9dlSZqmLHwPIiI5oqT7YlI&#10;l0hGYMdWr+0WBJIvf6+zeH7tnKOw2iQpcXd3UudM8kTxhjQ61H04ZSv4VV1UVNSTQ9BW99yt1VmW&#10;1ggiLU7iusjjwBAA+ec4z0VHuPBVW1SkO35szBVUzJClV/G8ozNEA/kR4TIYysgZdasp/SBf63h7&#10;gz01LQzCGUU9ykt4Qkbh4Y/HEwkjAYWX8qRzybnn2MeT/YrkmzvodyvrIXckUcqFbh5popPFJ1Fo&#10;ZJGiIILMFKEK1CoAAoHpufObb6sBuwseB+nDFE+GxpljQSjyB/Uqy1ViwLVfPj1i947x3Hj6TOmn&#10;qqGKWm0wpg8HSOrU82uGRa2ipI52YBRrd5C7m5Zjcgkk7F3jlZq2d5MlWzlpWZjU1c1Rrfn1Wkb6&#10;/wCJufeQG08h8nbTaxQbVtdpbLGKIIreKPwwckIUVCgrmikCufn07Due6zRGO6uppFbiDI+ftJLH&#10;rZ9+N/TO1qPA0877dwyVtZBG1ZVwY2kgq6lkjWNnq6pUMkhOn6ufYVw76r4m/wA9KW55LcXI5PHs&#10;RrtkSnSCafMny9a1P7SSfMnj0leAN8Q7fman9p4/5ejT1fSu3a1AP4ZSBQAEBp4xpVT6VVSPoBx7&#10;fKbsetUi8zm3+1kfT/X9mNvYRp5+fqek5sYSKEdI3J/HPbdUrL/DqUj6i0CgXJ/Nh7UtF2jOoGqZ&#10;z9Cf3OOPqTz73LZ8Sp4cB0w23qzUAHQXZ34o4GqZymOgBF7KIB9DxxYfT2sKHtONtGuRT+m4ZxY/&#10;7z7YMRkGhqYxxP8AmP7Ok0m1tkA/6v59ApuH4eUzCZqan0EltGiAqFNv8Ab/AO39q2j7FoZra3j/&#10;AKC7Lxx9AL+000NFC0FR+z/Bw/LpHLtj6aKD0COd+JeZpmY0qTWudWhJEDEMRcsguP8AfD3Eze8M&#10;dPTPZoybH8ra5Fube6wIyVwM8cn/ADdet7CVHFf9X+r/AFfNT9ddDbpwuVpzIJxGHXn948K3NzID&#10;7K7vHIQ1M8hjC/q/s2N/Ve/19iKzf4R8qfLh0KLdQtAcdWr9WYOqxtBTxzliwiHD3B/RYg8fX/Y+&#10;wrkB1N/rm3+x9vSqWOOnJHVsDy6MRTg6FtwLG44+t7gC3uMTyf8AY/7x7QtG1T0wepHvGfqSPre/&#10;u7oUQEmuPLpYRqjAHp1mXlbfjj8/7SAffA8/8a9+ioHFek7OKaR1y+gt/T3wYAg8H/ePanJNV6bV&#10;mR9S8OsiHgA2/wB5+vvGVFuCf9j78W05PSgXNTRxj/V8+snvERY293Kg5BGeqPFU6lIoeuwL/kD/&#10;AFz74EXP1HupGOmqFeI65KwAsb/X3xIt9SP9v7qAx4CvVlWRxVEJHy6yAg/T3jZf9a4+h9pHU5Ax&#10;1vQ58ussb6SL3I5+n194iCf9YX/I+tvxf36EGtOrIpVq9ZWdW5vbj6G//EX98NP5/p/t/wCntYBU&#10;0p0pqGOgg56616foR/rC3+8X98SCf8f8Pof949tt4TLRsHq2iNcHrwmJIH+9ge+VuP8AYfj2kLtX&#10;HTDINWpP59ZgwP5B/wARa3H+vz746B+QR/vv8fbwZZj8x018R7T1kDFRxbnn/iPfHQwvyPpbi/vy&#10;gr3dVUlhUDrlrVrfUi/+H449t1ev7Lm34F/8efZbuhX6avSq3406caBv31AP1b/D+lj7Jr3Fws9r&#10;X0H635sPeHnupM2p0bhnqStk+DoW8b/wGX/Yf717IZmT/lUgP11Ef4fUH3htuebliPX/AC9DeJcK&#10;R6D/AAf7PTh7Zvwf9b/e+PZbWhH29KAade9qfbj/AOVxf6nyIf8AG4Nj/vXsTbEQbgf6vIf5+i+8&#10;Q+FTr3s+/U6/5PDyCTo+nP5v9PeY/tqmsqP9Xl1He/ANLpPCnTdkjaFv+Cn2aKAWjF/zz/vFveVF&#10;mP8AF1+zoBTKRJ2dB5KbyN/rn/e7+5FiPqCP9cezCPSRp6ZIqKdYrg/Qj3npJ2pauCpSSWExOzrP&#10;T6TPDJpAinjSX0OY2VXCtYH6XW5b2F+d+V05w5WveXhL4L3KKFc1ZAY5FlXUo0OAHUE6JAT0s225&#10;+hvVuzU6aDHpU19M0Y06x1EYmp5YjFBUCRNDU9USKeoha6z00siBigljLRlgrWvfS1tPsR+z83l9&#10;w9IdwbjnxrLJSYrZeQw3ictJW0mzsw4hkQRsabXM5cSKq64pTJHMzqkcjc4k5d3rl3mjceVtwhpc&#10;26yI61wB4khjlBNKxzJ+pGaa9DqXRCSolDdt1SextNwClldiKGlcKx9aeX8+gHwuAwe0u3emKDF5&#10;Riy1vblPkqIlqhTld14Om3FUUCzVKmqj8KU0JjErLDJCInpwBqRS6dkUOepuyvinuPNZGp29iqro&#10;DYWNwNHHVmnrMpv/AGXicpmkwFcI3jK06yU2PWYTExVCM0QKsBdBztDNZ73BDPGo/QtSc1xpRsUH&#10;EDHrUemejTlS6s7zbpY4GKRGRwwXzepY07h6itePDp6+P9HjosT8j9rUUcU2n5Jdr1GYpgZNKUe/&#10;MrT7kydQki3Gtoa+olAW9nHqXnkUd9UaUu9N4UsfMdLufPUob661gys8WoEcG9r/AF99J+Sr2a/5&#10;P2m6uBR5bO2kb/TyQRFvywOob3KERblPbx/AkkgX5DWwz+QX+fS66xyLZPrbr3Jv6HyGyNqV5UjS&#10;UarwNNUaSpta2o8e0a68kEG3NuPp7FYFRUUqfXpFoKdy8el8CPr+TYG5tc+8LIRwQT/rW/1r8+7O&#10;NS46sT4i1H8+sin8gj/ffj3he5ULY3/3j/ePZcVap6oI2Oft6lRsoN9S2/17H63+ht7wspsCV/3k&#10;f8V93S3YrXFOrCIjB4dcxOouFufz9PeF0JH6bj+gI/4k+/GMqdPWyunA6zLIpH1F/wCgB98COORw&#10;ePbGkg9JyhU0PWT3GaJrmwuv4uR/sfe8jPW6049e94hC30VTb+h4/wB5Pvdf59Vdnf4uuySfr7jS&#10;g8cfT/ifp70B8+rJGdOokdc0/PI/5F7xFGtyD/rcH/evbKK5PfSnXjwqeuWpf6/8R/vfviY2Avbj&#10;/ef6fT3YpnHVKitB13qF7X59xyjX/TYfjkf8V96Kkdb6794jGwPA/p/U+2iuet1qKHrIHFub3/2H&#10;uPLGzWPA5/J/r7YljVFqvr14UHDrNG4JtfgD/W/PvCY2+gF/9Yjn/W91h+Kvp06nr1zZlsRf8f77&#10;n3GaOTn0Hlv8P8faonGv+Xn08WAox67DCwF/oP8AW/3v3ngR7/S1rX55t9feu0rX16bfRTWfP/iu&#10;uDkG1ubX/wB9f29QTLGtiP8Ab/T63+vtWsyKmf5dJWXV1Ddbnk8g/wC9+8r1pUEj6EW/w+nPPtt7&#10;kZpw/n+zrWiuCf8AV9nXSxarDn/X+g9tk2Qc3Vfp/W3/ABPtE9z5rX/V+fWwka5oepK06jlv94J/&#10;4n22yVUzXvwfza/9PaeSd3AAOOnKUXtOOs4RV5A/3r8e8Bq5l5u/14sSD7aDN9nVB6ddlVP1AP8A&#10;rgH37+I1AYHVL9LHk391PEtX9nTigDroohFiq2/pYe1Tg9y5CilUrLJxyLn8nkfn2jlVHy9adWkJ&#10;QVXptrsXS1sbJLEjA2uGXi359rrLdmV4xbxyTScIw/WACQp+ov8AT2AucrWJrJx6q3/HelW2KPHq&#10;ektQbGw9NXCqjpYlkDAqfGNQswN7kcn3Xb3HnnytdUyOxYsWN9WoWuT/ALD/AA94U85W6x3TBOJr&#10;9nUt7SawL9nQlIgjRUH0UWHsrM4Bka1rWZv9sST7iedf1if9Xl0eN8RP+ry65++6VrObfW6n/bHn&#10;27aGknWmrp697GzYWUmp54SjFbMDx9TYg/1/2HuY+SSBKPtH+HoO7wq6DXzB/wAHXvZwtv77r6aC&#10;ICWQgBbAv+LcfU+8s+XJZPpFANOoi3OxiaUnqHNRxTX1Ipv/AIC5v/W/teU3aVbDpvK3Fr+sf7Hi&#10;/sbpcyqAD5fb0SttUTjpslwVHJ9YV/2Ci4v/AEPPtRQ9vShADMb2sfUP+JPt8X5UZ6Tts0Q4Dpvf&#10;alAzXEC/W/6ef6m9/aS3F2M+QRkL6i9hctcf0N+faW7vi60z0uttvSIah+Hp0ocRBRW8SBRe9gLW&#10;9gdkqoVEpY2uDcn8cm/sNyPqcgA9HMXw16egLC3tlkIJWxB+v0590oaEdPDFa9d+8Z9s6SOqsR17&#10;3HlYfp+h1Kb/AO88e9hSOtoQKk+deve8Uj+myjQT+V/tf6/+t79oOTXrwQkE+nXvcIqb8kck/wDF&#10;fdgQMdKA6gAH0697xM1rixPP4H9D73UUp1UurKV4de94bc8kWN/r+P8AX92AwB1sL2jI6974Omq3&#10;Nrf8T70R1UlUPXvfEIQb6hxf/evfmRAuOJ6q7gCnr1734gW5IA/3x9thG6ZFT5de94yVt+fp/vP+&#10;39+00PHqyDvHXvfEC97W/wB9/re9OFNNfTzsq0/yde996X/wt/r+66IyKAfz/wBnpvxATTP+r8+v&#10;e+JuPyD/AKxv7r9OvV1Or5fb1734BjwB9f6fX3cRRDrxIXJPXvfZUr9bi/8Avv6+7+HH6f6v29aV&#10;w3Dr3vw4/P8AxX3bwww04p04M469775P/G/exEF+HrdAOve/AEm3vxQjPXmIVdR697zIht9R9T+f&#10;8PdTGxyOmGYMajr3udSKRIp44PvZBoF60WBFB5de9rihl8cX55/p/rD2a2crwDpMW0t1723ZKfyX&#10;Xn0nm/0+v0Hu9xcEtqY4P7enYgR3Hz697TkkUbElrC/+PsrMisx6XqoIqeve43hiXkf8nX/1vaSa&#10;SPVQ5+ynT0YANOve5lOBq+gv/X2nkKyiidKK6Vqeve8lat4wfpbj2Gd6tdMTKRkj/Z6WWrrUY49e&#10;9hHuL/Oyt/UD/X/te8bubUAR0X/VnocbawKin+rh172HshAY/X6n/e/cRzqWII6EKRNIKr173iIt&#10;pB/A/wCJ906MBgU697d6JSXQcfU2/wBiL+z3ZsuB8/8AL/n6K799INPTr3sXMBA7xJYcEWH9b25v&#10;7yZ5S23xY4y3H/iqdR1uN0UY/wCrz697XEWLkYCwJ5H0H+8Aj3J9vsCsCCP8P+bojG5Ede9vEWDl&#10;YAFeD+CCef8AY39qRyxG2WH+Hr37wAOT164H1Nvcn+AObXUkj/A+2jy1UlaCn5/5ut/vN+A4ddXH&#10;9R/tx782CdRypH9LA/8AE+9f1aC8B/q/Z14biaZ69qH9R7iyYox8n6D/ABP5/wALe6Hl2FcgdeF/&#10;6A/6vz679w5IQORwQP63/Nvz7LL/AGKMR56WW18WOn/V/h697aqiYoSQy3twLn/Y/T3FW62KxPpT&#10;4fP/AFU6E1nMZEp5A9e9t71fBAP+v9Prbkjn/efYaKopLHyx0bRyyahq697wS1ZseR+Ppe/ssnCA&#10;lhjB6ejkDsKA9e9pPKSeUGxAF7nVx9Tc+4S53nVYGFf9VT0OdihLSVIr/wAV172kGp0Y3+p94xbn&#10;dyPMSOpUsrc6R5de9yoqdByAR/rg/X6/19k7ykDu6P4rddOnr3twSNV+oItYj6f8V9pdTHj0tSJa&#10;5697Y/T/ABL6n/j4v6D/AJ5P/X9mNB9L/wA2f+1jpH4SfVeX9t/2r9e9/wD/0rWjFLFFoj0BVVb6&#10;5WJBtqsB9Ta459ht7u2upxJKxLHhpqM4H+odDqRWYBQaCufmPPqo2iiZZ5Z5qSdJGqKiF5VxOPqm&#10;NJ5XRGkqLjxtI0evkgWFvr7iCxeRVDtJ6WcicEfQXsGtb6D8ezMIRbK8o/TNdIHHz8/PNT+Xy6ss&#10;Wlf0fh/b9v8APrqaaTzQPDNDShGkgIqdu1Sa1VpNAaWnBDN67atR/H4HEpbs51SGEBSQW8RF+APq&#10;f8SfbBSRYlMMRlZiAQD5ZNf2gD8+m1ctOYzwAr/g6YqitxMaSpX12PWJG1wSQ4/LiQVSuEanQQBi&#10;zclgTYWB/PvzLI8cbLIZATw/jRlYIdNgF4sLe7RmOGV0kQxtT4a5Worn7a16eGmtOo0WQxszy/u4&#10;8RhlkmklrsljpJX1eNZG+7AbWF0g8XP498ZnNgWjFpXEQJj9IJGoEqpv+Prb3W2haSQoDTwwXPqa&#10;Y4/n03LEHcISRTODQ4x/l6l08dFA0q0+YqZZWpkY0aZpZUihaZj5Y5KtBc2svJv9P6e+kX9EXpvG&#10;bMwEi3DEMo/p+f6+2pZmmmNxin+DSKHP2jq2mRTrb4Dw9en+WCPH0FRMYa+c5OmkqaeKatxLxtI7&#10;VAM7RSIxESrGoJAvqBsOfbgsTIpLlgCBYnVy3H0sf6c+/NcpMdKYINf9WOtjBx0AYl1vHJFBA8q+&#10;dAwOOjH27KQ+pJIUN/pZiePx/UcHVQihT+rUTc/1axsT72ju0xlkzSlPtAx/g+fn0/So8aXz9P2f&#10;5OnSGc/bJBHFKksIECGhVJnWNiZFDGjmQ/Uix0/7f3iiZBVRQ2vG/BAKgj+lzx7U3itJtr3w/tB+&#10;z9n+qtemlK+Jqk4fLHUjHLkknaGuNbFDDxEKinyrSVInIeXxGMSEPoDFbjSBc/W3voFZdZ0nSrsF&#10;v9Rpbj6H/D3bS1sqDzdRX8wM/wA+nZBEX0ID5U/Mf5+ss/kbKvG+RgKU95/HHADNEqDQ6kVFMQWD&#10;Xuv+w+vvMIiSKhgQSNJ069DaiT+kH+v5/wBt7SPOFU2K4AyPXGMn58aft+egXtyVahY4/wA+Py66&#10;p5pYnqo3OKrSCWjmmgx0b0opirSNyiBPSFFmbV/QWvbvytGHMakEo62ZWt6lI4uP9j7TPbRzNGtw&#10;TRWU4PzHGn7OmpahT4mK8afb/m/z9PNDOytXSasPUCrpopNVHJiWmijhjBaRVknjGkFgXLsPoebe&#10;8KBCyFwL8FtSqCbi5K3A/wBv7U6RRxFjTUA8afb8v9R6tG0DDSB9mf8AD1kyVdlFp4jE808VY0Yi&#10;ioJq9maIafIiyUVbPGSAOUACjm3vnJA0htCgYKw8SkJdntcc8fn8+6288Nslb5qFq6z/AAivGnyU&#10;V/n59OSxi3TXJ59dVOVq5WL0ctajeFRakXKu5mR2URySPE0QUkkOqtqP0Bvx74MlVIDMtOYaaO0T&#10;FhqDTA+qzA/7x7WL+77cratN408h1DTiieVRiv29VhhmkdDHTSxNa58v9VemzH1DzNWOZ3MzQyQk&#10;VVZKJxMU0ytGKunJUqGJAH0Pvl9tFNcsHEaXc6Gdb2HIuLke0f1V7ZrSLTqY0yKgVrSg4V/zfLqk&#10;S3AbuoTUjgPXp5TM0UtTFGMk1U01GYUZ2wyVCzQCMmWU1saLKpYsnr44/pz7jy01LbUjVHBLNqln&#10;WykcXUj/AB/Pt2C93FWLTBKfJQM/8V6f8W86OwBZRQZ8vs6Ua161MENHBHQS1BiWijT7PA5AtNTl&#10;HMrPTSKqlmRbgf4/1984vBEv60KxLrtI97qDrNyw5HP5PtPeSzXLfpkhpCFxggntx8+m37yfBFCc&#10;DHnw/wAPXKkiyUtUgqcPMq2lQlMdT+F5o09AVaOrZkGpWsoia/8AUe4zrBUPK8SqJCofTG8Qul+b&#10;KBe3+Hu4kvLNUgunZga01HVn9vGn+rPTEccyMfH+LhgdKaljqBSU8iU/hoKCUUdVOmKyMAink/zK&#10;GYuqhiSAHc/63PvuIRyqgRZHRSGVP2ArNrta4Ht2R5YHcPQFhmvkCv8Amz9vT6swBC+eOm7IRShI&#10;Q1VQ09TUyVVI+Qpxuj7+mgAJV54pJWFtRKlw/wBBcWBAHCRXEkn+bsVPjukBu4YWQX/w491Ji8FT&#10;GSGPHPlTj1UK6/F06YcalohVpWyUVJVRLXSQVm4YhDDLrieolkh1N/bLC/8AvP5wOrylmawVFuNC&#10;06XdAHF+bWvwfz7bQeDpQHEmDXNASQaflkfPrdFOGNAeNfIdK+mr8RToVVHaujeoaO+R3bILyRlG&#10;ktHTljI4OuNfJ4gCFa1iB1olDa5LAgcFqaJ15/qSbe10n08EQiQ1U/wmnD/J14pbhDHAwKtStMHH&#10;D/CemWhyMeXqJIsaswlaqVJVfcedp5uIniYwwwxFvJb9Af0/Un250dRX0skVXQTGmliRWk8EcUQZ&#10;Yzq1utwbm3Df8T7Jrw2U0T2d+omSYnSHGojUKUFfw+o+fp0+twysSQD61Hl/k+fTJkdo7X3BJPS5&#10;6glqaXFzj7PJy7i3GrCp8kTyimr6GmZPPGW9OhdNwP8AY4svQbX3FLHXZralDkq9xeTKpTU8VfCQ&#10;RaWSoicSNe3BZjwPx7JrXl6ztiVt5xa6SNEdcScahVoQtMA0A+IenVvFEUemGoBrUVOOHCuB0udj&#10;/IP5wdI0VZt3qL5Lbnk2PTsKaPaG86rcG5Nv0lOUYRUVJVZWlkhQspNoxHCCRf1G9sUOG2zTLFJS&#10;QVQ0AkKxmmLW/UnKn68gc+zlLS61lLmQjVgGlAAeBwc0/wBQ6TyMWXH+TpMbp+U/zD3VHW4/I0/W&#10;NVKUp5clNBlMNijMU1FZ/DK9NpYn9QQE/wBB+PaiqqlaRUSnoRBGUUxmVZYy2sX1DUpJtYE+y7bj&#10;ZmrJN40hYq3DGmg8sCtSK9NUkIKcB6/8VjoAJ+vOyeyqqoq+zt4eGgozDVHE7eqsTlKKpidmcU8t&#10;RJWokhBXSENyQWHtgZzIwM0yyOGDv+6jgX9SrZk+g+ns1iorSKnCpGc8R8656vDWFAq+nHowX8LT&#10;DY7Hx4Hb02EpJMS8NGIMLk8QkzU1SsJrCcfX6Wv+pwAVJ+qm/vgkpdp/CsZEbRB0vSnlr2bQw555&#10;92mWBEhVtQL6gKGlaU8/zp/n63X8LcW4flx6lLjsrT0yPnJGkM1PJUQZGel3xEYWYapYIJqadghK&#10;j+zwSBybe/LG0yTSBYyuli7p9sLIF5ACgHkH8Ee9y3EVtNGqVrqAFT51xX1/1fb1sgggPkr1jWkl&#10;iWKir6/IQNBHJLT0FV/fJ4qipZ9T1XkqmdA0bDUDKCyj0qNJK++ls2tY4oPIAgjZoIpELeZE1S3m&#10;jNrMfoT/ALx7dlkVv8Yu3Phhjqo+nHhyNj9OSmUH8NB61w/ABISJCzE8BU0HGtKI3y40/Py5Y+ie&#10;leix9HPmp2q6GSaShgyWdFU0dTVIhx1Iy0EwllkDDT5UMZ4IIUg+2KuzmJx/3ElbnsIjJUSUxpoK&#10;2kSo8sb+orGtQxAH+1rpv9XHI9nuwcub7zE8EeybVdvHJEsq3BikkgK0BJLIi6hWtQjCalQkLNpB&#10;S3N3Z2MgimYLIG4tJFpUfxNGSjlR5mqmn4OhupelewauCkioevOwMpVw1RWpoKnbmfWXG08yyeKi&#10;qBlNuCISSBjplpZHgBIYngyKxydj7RjKeXMU5SzjwpR5KWs1AC15Y0ENiR9AT9PY2g9kfcG6VxZb&#10;XP4zFSGZ4I4Sq11VSWbxxxxrEZz+I/Chu992JY/FN9ECpFdPjMCD8khkA4Yqxr5cD0uMV8Rvklkl&#10;oxB16lOIPuUdqvcm2sbTwwVLiOnlEYozaZI/87OI52b+yim4KNyfdu2cfE0sdFlapkZlN6anpx4o&#10;z6ZY3FQxZmF/QY0A/wBV+PY0X7vfOFpGtxuk0MMMsQkCmdwPEZNRhLNGIQFONcU9yxpiI1r0W/1p&#10;2tpzFEkjKGID0RUYVw1WYOAwyKxhqcVBqOhz2p/K/wC6d5PT4+q3T1ptup86CPIQfxLdUsMbaVWp&#10;cSYTFnyWJL6ZOf8AY8E17t/mCVWwaCf+6/WtNW5Knq3dKjOblq3opKFNUfhegx0FPKrs/jIkFYQo&#10;DKVJIZY53zkjc+XLiMyXECwtDWQeG8jtJ+Ewy+JGlB3ag0MlTpppAIYR2F5Y3Rq8LkYpSVKGvpoj&#10;c/tK/KuaW1fGv/hOrsvcOLqcx3v8qd97oSemojiMf1N1d1r1utBUPGXyH8bqt90+9Fr9QKeBoaaj&#10;ZCpZjJqCrV5vD+cF8tJp1iwlL1bteGCsmqqb+H7UzGWYQ6mENHIm6cpkoGRBYArEL29R/HuNrmDU&#10;7B5lDsnhsUhgjkbyLF44kbxDxZwQSST0ZRzQqWCoOJwdRp8skcPsGfIdWL7U/kDfy2cFRz0W5uuO&#10;w+zFnSlBn3l3Bv3ETpPT6S1Un+jGr26haRlDsjIY1P8AmkjHHsrG/P5h/wA0ew4kp8z8gd74anhy&#10;UuUhj6/fGdYSrUSBgIpK/rqnxdTNAgchIJ53jFgdOoA+0iWMCzI7mSQxRmNQ00xXS1K6k8QI5NBl&#10;1YjNKVNaiQgnSAuoitAB6+YofP16M1sP+U9/LY65pqqlwPwn+PWWSrWgWWfsTr7E9uV6fw2mNLTN&#10;SZPtZc1UwMyH99oJUMzWeYyOAwCOp7i7c31UUw3x2n2NvJUq2rFXde9ty7iVauYkS1KrmKmYeRgS&#10;Ge1ze1/p7Mtp27b7XMEEaFQKMEUMPLBpUflTpuaaQRlKmnzz+wnI/Lo8W2NlbN2RQxYzZm0tsbRx&#10;sNNTUcOP2xgcVgKGKjoo/FR0kVJiooo1ihX0xRhdKjhQB7PX8eqi01M7WLBla4CgltRJLN9Sf9e/&#10;ub+UY5JJo1DHSCO2uB6lV4Anzxmgrw6D24ahG1Dg+RqR/Ppu37H5NvV6Wvrhdf8AXulrX/4p7tg2&#10;fkEShhBJP7YBuzfgfnn3lzypaFrYIDpBAyAAfXjSuTk+ueow3V5GOCAB/RUkfYSpK/kR1Rp3ptqa&#10;sz1W6IG1TObKLkjUUAW4/p+PYgfxRB9XH4/Te9/8SPckxQXEjFya0NRQKOP2DhjFSaeXRFV3HrT1&#10;p0WJ9mTBrrTv+puHWwFz+F5HP59uFLlowQdXIsbn/ifZhHbSFaN5/wCr/P0llgLA9JnObEmq4ZIj&#10;Gqlg3p0Am5P+t/sPa5oN1RQR2Lj6f1B5/PHtNLYLLXXnT/l/4ry6I7u1Ze49FP3n8bZdxV4d6UOD&#10;LcExA/TgWt/tz7Re7N9K8MkYkNrFR6vZlt1mI6eHj/Bw/Z/h6f26yGsHzOejN/H/AOLEWDqKWo+y&#10;iUqyOzeFb3vcfi3+w/2/sre4qxsjM5B1XYW5v+PZ/DRSFXo80hDTq4bYWHi27j4ItPjWOLSw0BR/&#10;r8W+ntPw4CpnAMaOb/Sw+vF/a5V7qkcOtFnByQB0uqremNo+Jpk4NmFzwQbfQf4+5A2vkPxG4/17&#10;D/e/boZE8v5dUMiL8RHUE9h4T/jvGP8AAk++X92siov43A/rcf634Pv3ioOAP7OvCRCe09cDv/BO&#10;R+/AT+BY3/x+vvmmDySG4Eh/xHP+wt7bqCaqv8ura18+sL7xwEvBkhH4swJv/sbH3MioMrFawluP&#10;pbg8f7H3XwxIdLL1osh6bZ83tqo4ZqYg3DEi/J5P1F/6fj3lelyzqVPmF/6m/wDr+2GjUN8PDrQK&#10;Vr1Fjye2IXEiimJTm4Ww/wB5Htnn25XTFmZHIJFyRf8A4n2sTWq6wD1Rpe4Ip49Kui3zhKZECzIu&#10;kHSFvyDxyQP6e4j7QrG50Hj/AA4968Y1oR0mEmkkN06r2ZiVsomX8fW5sP8ADj3h/uhV2/S97fS3&#10;F/8Ab+6+JqOnTx619QleA6z/AOkvF/8AHdLfj62/w/HvE2zqu/8Am2/2H/FffjRBoIJrnpeJgAB/&#10;l65p2ZjNNjPGP8LMb8fXn3jfaFZ+I2/x+p/3v3pYtI1Ef6v8PWkwpkby+zqQnZeLIAM8f+uSR/rf&#10;Ue8J2lV/Qqw/5BsfbqFacfPrZOs1HWcdj4oW/ejP/IY99/3Pqv8Ajk3+2P8AvfvzlitOm66cnrl/&#10;pIxluKiMf8hj/invo7PrPxE/+vY2/wB49sABRnPTqzilSeu17JxY+tVDf+lxc/7x74f3Nq/+Obf8&#10;kn3XWa9a+o+XXP8A0mYv/lYj/wBfWP8Aerf8T77/ALlVjC/iY82+nu4kYYXpk3apJoJpiuD/AJuv&#10;f6TcUODPGfzcPz/tveM7NqwR+2172Hp/3r34tqwB0q+pHWQdmYq3+fi/x9Rv/twPeJ9lVZJvDf6f&#10;UEf4/Qe/BGrqp1dbhTk9c17NxNuahB/wU3H+9e+X9yKz/Ut/ySfd/HIPVTcr6D/V+fXX+k/E/wDH&#10;eP8A5L/4ovvr+5NWOPC7X/Nj/wAT7ZddbalHWvGVs9ePZ2IJv9xEP+Qr/wCxuR79/cisbnxN/sFI&#10;/wB6PtiRnVe3j0nlu0U6V65jszEW5qI1H9dX5+n0t76Ox6wH/NMP9g3vURYjU/HphbgU/wBkdc/9&#10;JmIP/KVGbcfq/wB449+/uNWXuY2/w9Df72fat5arTq5uwV0jHXQ7Pw5sPMg/xMqn8fmw9tOT2VWJ&#10;BJ+2RYH6rfji3+9+yXdayQV/1Y6ftbgNIFr094jsjET1UarULclQfV/Um/0/1vZFu8sBPRpPqQj0&#10;PzYAfS/Nz7w291Z6O7HqVNg7oQ3n0aXbWQiyNBHPEwZSPxz/AIfX/Ye65c4mmqkB+oci/I/N/p7x&#10;B3Bg1w5Hr0OIPgU9KP2wXP8At7D/AHn2Ulienqde9q7asZlrI1C3/dQX/wBjf2Idnr9UB8ukV6T4&#10;dOve7K+l9rz1NLAypfheB9bfUke8zfa6bWoYDNeo235yJK/LpJ7ry0GLonkncKApIv8AT6cXPs3l&#10;JsWseGMiJj6fwB/X/X95Z2a6YFBHEdAGadRIdXRda7svEwzyK1VGLN+Sb8/1PuYdhVgH+ZkH+wvf&#10;/b29vkMslCMU8umfqdR7jjqAvaeHY2+9g/5KUcf8gs3+9e+oevMjUSLEqBCzcyTOsMMSWu0s80h0&#10;oii7M7fRVYmw59lW+7zYcubPc7/upKWtrEzufU1GlR6yO2mKNODGUHy6egT6mZLaL45KgefDrnJ2&#10;vh4UaTztUMNISCkimq6mokZgEgpaWAGSSRjZFRRcsygXvb2sO3NmUMfxp7V2zFWRzwT9QbhqJ8pQ&#10;yTRtWUmSoJtxQVMKLE7U5iWr8aq2qTVclQ140577xzvac4c9X/NCxaY7pKIGOvwViijgKStRQ1wT&#10;EZJNFViEiwmpj8aaUpds+m5TgS7LIEdjqIwusEMT6jzA4aSjDj0Bu3t6Vub7t2Jn6ygzGC+47Uy+&#10;2GwWbpPsK2myWIoKvYOSlozI6PVUVSccKqnqVhMU0apU08k0E0chLB13gazdmI+H0W867MTPt7Yt&#10;RtRc1A01Rj/74be3vvXYMMEkEcc0DJLTUzxTzXR5WNNNc+JQgH513U30tnOAtfDVSVAUEIXUGnrQ&#10;L9v59HHKVskUdzBagaRPQECgasCkt+bV/l0Lux8o21M787q7GUNFPPh++sbm46AyfbVNTjH+K3WO&#10;4M1UyTTyAsVqauumS1owSY9IJNzE782BkDvPdDGMkzZzKVgb9ReCurpKmmYyc3JQhmv+T76N+1m7&#10;Qb97dbNuVqKIbWOIU9bcfTv/AMbibh1EG9BLPdLhJPOQ0+0gOf8Aj46a+pezMWnWPX0Mk8MUtJs/&#10;b2OmjA8SxVeNxMNFWxrD+FEilU4/SB/X2jm6/ryOIjf/AG/+9+x2y5oQcf6vXor+rhByT/q/LoRh&#10;2dhwfVUw2/wLe+B69rze8d+P6Hj/AB9sh1HAf6v29aF3AooCesn+k/EC3+UR3/qdV7f094v9HlYB&#10;zG/+wXj/AG/vwQtlRjrX1a8UOOuf+k/Ef8rEP+ALsD9L/S3vF/o8rCSPCOB+VFvbsg8NAGrSv+rz&#10;6v8AUovxHrKOz8VYf5Ql7/1a3+twPeM9cVrf7pNv8FPtkOvp/g/z9a+sh8z1z/0oYlfpUR3/AMS4&#10;P+20++B66rf+OLH/AGH/ABv3UDU2B029yrGpOes8fZ+HJNqhRx/Vx/thYe8T9d1f08Jv/Qg/7f6+&#10;7eCSa06qJkOajrOvZmL+v3K2/BDsCf8AYe8f+jutPHhYn+h5/wB4B9pmjdH4Y60JohlqU6yDszFf&#10;X7lR/rML/wC3/wCNe8R65rgeYG/5JX3sQ6hqP+XrfjRHIOPtPWUdl4sr/wACV/5KX/in/E++J62r&#10;PqInH+sAP9697Efy621zFT/Z67Xs3GDgzof8bpf3ibrattcwkk3vwCTb/XPtxYGIqB1X6mE46yr2&#10;XiWP/AhOLflB9f8AG3vCet6s/Wnf/Yon/FfdXiKio/y/5urmRBwp1IHY+KH1qYVH9fIv/FPfD/Rp&#10;WE2ELAH8EW/3gH2mfWvD/B03JPGoB8/9Xy69/pIxH/KxE3+OoH/eR74nrOqP+6f96P8AvF/aRENc&#10;fyH+x02LtQcEf4P8nXP/AEj4o/SZP9i/vger6w8iDj+lh/seL+1EcLV1AZ+zrf1sPBjn7euS9j4i&#10;9jOl/wDg/wDvVveP/RhVseYSf9YD/ivt1rd66gv8ur/UxDh/h65/6SMQP0zR3/xkP099f6L6wHin&#10;a1xzYf8AFfdDbOckHq/1EbJkjHXv9JOIIsZ4tX/LT+vvn/oyrfxE/wDySP8AeLH228D0owOeHTZu&#10;Y6dcR2Ph72aeEX+n7p5Pvh/owrmuBG5/rdeef6i/uotJQArjPTa3sVO7iPn1k/0i4j/jrH/sJL++&#10;D9WVoA1RsOfrpHP+H197NjIuSP8AV+fW/q4W+H/V/h65DsfE/wDHeNf9eQL/ALAX94/9FVWR/mZG&#10;v+Qi8/7G/uv0r8Kfy6qb+JOyvXL/AEkYm9vuo/r+Jr/7174t1PVW4gl/2KA+9iylbgP9X7eqDcEH&#10;E9c/9I2I/wCVpf8AqaR/vY94f9E9YT/mX/5JW3tz6B6cP9X7evfvGPh1k/0jYYD/AIFxn/kPn/ev&#10;c2DqusT/AHRJ/wAkAe2JrBglXX+X+z14X8Pmeo0vY+J/5WY+f6y2H0/rx7S27+v6ymoJf22Fkb8c&#10;8Ag/7x7jbnODTaNUeR/wdHey3Ecs2OlBt/duPykoSKZC2oD0te/+sfdcHa+MkoKypWQMNOpeRYWJ&#10;NrW94O88MwvXHpXqY9qBMIr0IgOoAj6H2W+W6u4NjbUP8LHn/ifcSygGQnoReGpz1374QH1jgDkf&#10;T/E+7wYfrbjsJ9OvexU2lIUmjtxZ7f7D0k/7x7l3kkkyL9q/4egru4BSp697MLjKv/J0uR+BybcA&#10;fg395acvGlqmPTqMNwUCQ9e9ubVlvowH+xLf717FjE16KAK9e942rmX/AHY3P0/Fv9v7qXCqS3V+&#10;ve4U1c7fWR7/ANL/AF/1re0viM7VJx5dPQmpIOeve4L1BJJJv/iffjppw6VacenXveM1JA+g+n1t&#10;x/vfsvkPeemiOve47VBJubH/AFubf7z7qK9aFB173haoufxx/vvp73Qnj1onPXveMzk/8aBFvfqD&#10;z68G08Ove8Jl/HHAta/9P8P6+9EqAT17Ueve8Zl/3wv/AMT7ZJ/1HP8Ag6qST173waQ35/3v/e/f&#10;qmlOvaiMde98DKT9Bf8A2/8AvHvYIOCeHXtdOPXveMy2uS30/AP+8W931VwOt6i5AHXvePzqwPJ4&#10;/r/j/T34kjj146k4+fXvfhKP8f8AePdScdVqfLr3vi0o4/4nj3QE9bUt5nr3vkJha1vxaw5/H49+&#10;r8utHGeve+Jf+ikf8GH+9e7IwPHrYevE9e9+Eo+lhf8Awvf3fwtP6g/1V69TNc9e98vIP6H/AH3+&#10;x96qetH5de99rKARbk88c/09vCNwoc8Or0xXr3vL5r/UL/sf+N+7rGziqdeFfI06975CW44t/Tj6&#10;e6yRvGRXr1D173lDAj62/wAOf+I96VS4qOtVI697lQPYj6W/rz/qre1ccAJBHxf7HT0ajj/qz172&#10;rKTVIign8fX/AGHtT3Lhukkna5HXvcPIXRb2/Nm/wsb/AO9+ye/uBG3S23UtTr3tMSzNqOn+vJ/4&#10;j2F5tzbWQDw8ujZEASjde9xvOSSuo3uf9a4+vtKb5mbUT0oEOKkCnXvbrTOTY/1uPz/X2b2Umo4z&#10;/wAV0jmJWqr173nqbmNySeFLfU2uBce67+E8A0GaDq9rLV1Xr3sKNw8u/wDjb/eQT7xe5yUIzhfT&#10;/KepD20DA/1cOvew8mPqtYAfXj+v09w7Phv29CuMBUqOve8LG59tKajp5TUV697e8aC0sX9T/wAQ&#10;D7EGwGk4J8j/AJeijcCAGJ/1Z697MTs/HeeOIAf1I5H1tf3mF7fqkkUesef+QdRTvE3cx9P9nrom&#10;wv7GuhwVkQsoF/qSB/j9B7n+zsIqVC9A03AzT/DjqM8xJIXgf1/Pt/jxSIoNha1xx+P8bH2v+kiT&#10;BHVfHrxPWLUT/aP+wP8AxT3yahpwv0Uf4/S3+8+0klvoqaA/l1YO4bj165/qf9ufbLWCKEGxFvyD&#10;zY29o52iQdwFelEXe2euaaj+eP8Ab3PtFV06XJRSb/Rfr+fYeuLgHtoKdGyo7LXHUsAgWPtkaNnB&#10;a2nk8Ec/1+vsn3BFkg1U6UQIUfPHrv2kcmpjLHj6fj/if9h7gvmiTw5NI4dDPbRqGnr3tJzVRQ2H&#10;PPP59xbLe1dlY+ePLoQRREnr3tvkyACnni97A3P1/JBt7Lry7fSc+XSqKHTIAeve2WqqhIRa4ueP&#10;99f3APPN05jYk/6qnqTeXIRgn/Vgde9xkYC5JufpYD/be8fbgu756km2VQvy697yfcKo/wBYn/ev&#10;9f2nMZboz8RUpTr3vGa1fwxP1/JH+9e9+AfTpp7ug697Tv3w/iX9r/j4f6/9mrb+vsy+nP03/Nn/&#10;ALWOin6wfU1qP7X/AKwde9//07ZIYUa4DohEZcGRyoYCwIvYkm9iB/t/YYuLmSILrVn1EABc0wTU&#10;1pQYpX5jHQ+Jp8+qW2dquorXiRITQ1dq1ziKYOxmlColK1NOAD4yRM7qf9UoBsvuBJG1TqjIYLfh&#10;VMJP1uL2PHN7e10EwtCZRWrcT5AUof5Ur8+Hzonihyy5HkPMflw6VI0Y2HHmOro6iWlCRJ9xT5+F&#10;pH1XGp5YSjOb3ZtVnJ1fQ2HApVQka4XAClANKfT+tr/X/Y+18B2y5tgttKGateP+H+Xlw8utlFDe&#10;J+I4PpTplyckqZarq6qampKSpeGR5Jq7J0yrUf8AHGnYxFQltXoVPqP1C3vmYVeOILpUqxOlhYgs&#10;wJvYkc829teJKl07z94oACowaL+3HVmkeWQhsIOFceWfXz+fUanzVOyVsdJJMkEiytVVj5TyJTtE&#10;8scZiaeMMisCrem9+SbfQdeMqynQH0sbDRIXHFvybf7x7qj+MG1ELUUqcZ9P9Xl1tI5GFWZQPtz/&#10;AIOpU+SovBOkGWnikdYJ5jSZDBGlkSJw7uV8esycAK0soFuCObjLCQrqrLIl3AUlnAuUsPqbW/Bu&#10;fbc9pI0KiNlemSASfxV9OtzURF/F9n2/l1By25qI0+SrGMAWTFW0zU+AbWgtGjVHjfyajqD3Vf03&#10;N/p7dWp0Kxl2UhWKjTYWNiFP05/17+2E8UOwVTWlcj5jp9VcN4qUH+HoBod30sKzSUlckQrDGk0b&#10;SNIJIXuXGlmOkengf1I559+8XpUHWX/SQBwOB9SCP9tz7bPi1LgjTWvE1/wH9uP8PS0XEqKWYjSR&#10;T5/6v8nT7SbgpKfUqR0pjmRdE0y0MqsAwc/biojkt/Qm97i4/B9x3jlRQDfSWtb8XIuCB7ci4llz&#10;Qf6v58ei9CIjViDUUx+3p5gzu3MmZnVYKaZgswnhkSd3VdSyUziFY7GQE8Mbf199umpnY6rAqGug&#10;Zh6QoDE/jj21EJEhVARivAkDiTwA+eet+EjRBgQCOP5dTJc7QyVUVQYGjqJ6Y+ERLNCiOoMRlg8N&#10;aBqWwUAqAQLkg++AAuyM2nUt+A3GlgQTZf8AD24FcoJcEKfP5gj/AC/4cdUEjVGrIHXpct4JIGpm&#10;qJqhoxHHPKEVXjle0wkkGQYcNyRb62+n45CFF03W/IN0QWa5vwzqP9jx7211JIWEbUAHBmODT0Ff&#10;PhngfLp43Ds9EPGlK/8AF/6h1DNVURx6payukR9dOsSy2DIspCo/29Y5VdNluL/Xgf1x1CrqkZVu&#10;dHpIGmxX/VW0jj/Ae1NtI5CI7gAnPnx9MVz6Y/wVbkMWr9SpNc0/4sdcKWZQIJqmSrvT1rtIs7RS&#10;kQSOBohWd5ZWNvrqOn/C/vuhZtGp2bWRIeSLArfSL3/1h7b3aCN7nwIgunt9fOlfL1qftyOlCzCR&#10;WjjQUoRU/FkfYeHU6fMwU9NUulGh8KqYWip4GniOmy1EUApU5U+o3Zbn6H8+/NJN67FSkn6xdWYg&#10;fUXF7e9x2dp2rNhlPb6cf9j0r+fSMaFJ8TpnhybDTNRx1kU8KNK7gTw6peGWUxPoP+vYkf7z7ywP&#10;TpAGjqI45dDlo5BMW4YkKNCFQSLfkf4+0m42t5JfsskDSRHTpZChHBak1ZWwfkfl1eaMRjUrYPl5&#10;j7fL/Y6fMdlpno6OOoqlhn+/qPuZpWno55Vc2hJqSkg8audQFze30H09x5pjNZC4kUC/7YZtPHP6&#10;iv1/w93hsDbgsimInB1YqPyLHHzA48T1WNFl+IgAevSoweRppqaGrrY6OaeOZ4I5JJYizzarwgI9&#10;MUjUkD0lrE8/Xj3gKEFmRGtp+jO+s6Tb9KsR+P6+3VbQ2mQ1GMjIz9o/ydPpMbcGEEUpTHDI/wBn&#10;pQCvSeip46iro4awZKcgwY+jeihmkXUYvvDFCy3f9QI06r+oDn3LP24QgrKZCv4X0m4/1Tf8T7Lm&#10;mvfqMMuhc8SCP2D/AC/5+qqfEWs1SB1ixdA/2kTSizPXzxyykUjiUxOPVHSQVGogk8WR/wDEAc++&#10;HgBACgkBDpU2GprlheyX/IHB9vm+kR2mc19SPMUyP83z63+kCrpihqQeOD9pz9pHHqK1OJQkUrR0&#10;zNmVkcSfcp9mgUIk6+LKFF4UyEOinm4Q3F8WlQSrKXcDgkILc+ocqDb/AGHt+TU6pcRYUnzweGPX&#10;h9vWp5InasdQfn/xfXqeaoEtZSTVf2PjZWYxJlKqkqGZmiSe8GScFm0G6vYC/C/X3iLQxFSY19Ju&#10;qMIUSY3vpLzaQR+PSSf9j7fWGS7V+6pYUqKsy+VQqKxB4EatIyDwPVoW8JC7DWDWgzVaeagVJNRW&#10;gAzjqfCmVpHpkWorHp0njkmqvJl0SjjiInEpRKx2ZWNwyiMqANLHg+5EoErU8NXTx4+TRqRz9uyh&#10;StwWEIZubDSVBH+qsPqVQarSJ7qxnN1HqCstCCTU4XWFXtqdYdlORoDGumk0Z8QBKvXOFegr66lX&#10;P2V+flV8jWCafLChmmyEpWpmBWTdSgHxA6pmqJUYf7QFQW5vxY+4LzJEYnq3hggPqSWSWgCzhW/c&#10;aLyEatA5b6f09nBtWuZHh29WmlUdyIkrNExH6YkATt8VsJ8VTxoM9acwQx/qBtZ4AK5qfyBHH1PX&#10;sZh6uoxkjUVFnZJp54YqYLJvICqiDaawUU9NUSKTFc61JH4+v094ZsljaaGCrjr6FhKZQsMdTRVE&#10;zBNIctDTl1j+o/zrKW/sBtLWOLX29573WZ7R9mvhHGFJnNncpCC9dIVmiV5a6SP0UkVKDxCgZNRd&#10;e8wbLAoSadNa1qnixK4+1XkUjhitOl/SbX3SaWapixu4Fmmq4KZKPy5aKuk8AOmpmqJ6hfEil/S7&#10;aGNzYtYlW6t3Jt6KGGb7+OV5WPmpaXH1SzwAHlmaaOKFiPxokN/959iXZvZb3YeVrSPY5URVJjkm&#10;lto0lNO1QrT+OpY4CyQo3DHAdFUvOfL0K6GugWp8AV2NTwXUqmKp4VEmn1YeSyoemOyt0SR1MlSK&#10;SUvFErZvcuXqshSqZbyLZYqqMpblfHO7k2AFrqU7L2BjqSSKWgo62pKyapFr0ihVUH6ki8U0n6vz&#10;9Px7kVPuvc47nYyRb3cWlqxjJRIJLgssppp8Ym2jSigEfptJSuQKipTc+4mxxgRxwzkitT2KP5Oa&#10;/wAv54F3A/Fne5khat3dt6IOFglmjxn8UqfsiWMjSLXUiK0puLGR3YW4kANvbBL2dWQxRpBi4RJ9&#10;w0861FZUyUbpq1RxQwUn28kZ+mpjM1/wF+vsZWX3UraS8afc91ZYmtzFGLe2UTpKU0iV57iSeKVF&#10;fOgWkLOMeIh7gXN7kW0a6bGzev8AFLOXBPkfD8MaR/RWQH0YHIGrBfDDZdRS0o3Hubc2br6epWZ6&#10;mOHbtBS1USNqSmqaV6CebSlgIzHVrp/FuLJafsfcwdWjqKeNlmSdT9pFUcpfTEy15mUx88qym/F7&#10;+5Dg+7N7fGIrcNdyHwGhIjlW3Uu2mk/+LpHIsmDQo60qaEdEn9ed0dF8KKKNkZiDSWQd1KdskrKK&#10;U9KH8uha2z8Mej8e5mqduVufk+5WeIbgyLZCGENw9M1LHHHFLA5CkxSxkcW+hI9pzI753TWafJm6&#10;2BVk8yxULJjYhKDq8hhxghQm/wBPTx+PYt2f2O9ttlk8Wy2eJ5Xi8B3u2m3BmRl0Mf8AHpp6Egk0&#10;UqPmOmpebeYL00nnNT5pSKmKVUKCEI4grWhzx6H7b3x16ZxjKabq7YqkSrPGJtrYeshhqUJMVRSw&#10;1kMiwspsVaLSVIutj7RdXkamcnzVE8o1B/3ppZdTfUt6m+p/P1/1/ck2/Lu02LCfb7G1ilVVRW+l&#10;iXSo/gKBSnHOGrjhTKeXcL6YaZZWl+bnUR/tiKn9g6Hrb2xMDiFk/hmEw2NM40yJjMPQUEJX9IGm&#10;CP6gDhh/U+2SesYG97j+lxf/AGw9rWtdDdoNB68ekyuoGk1qP8PQj0OBisFCEWAC3uf8ByR7bJay&#10;Qn8fn/X96NusvxDhw/PrWvXhulhQ7ciNri1gCLA3v/sV9pHcVY4pZTq5KNYfT8ew9vcDJC1PsHy9&#10;P9Q6W2bnxBp8j0OHWuAp1ylH+0AfIt7i5/zgAN7f7H3Vx8l67VDUi9wS682AFl+ht7wo9ydRmkDf&#10;0v8AJ1LOzF2jUn5dXS9TUq0u2aRVFrovH/IN7/7z7qozjaquY/gyMB/rhiLn3jld5Ygca06EVCQO&#10;hU9sdyGFr/7D20QGwfLqyoGOeve1ft0H7iI8eo8e123odRA6pLQdvp173Y70GCpp/wCvo/4n3O3I&#10;cBe6Qnyp/hJ6INy/syfl0j96W/gtWD+UI/24A92g7UncUkJ/Ggcf66+82uVLMi2FP4R/g/4rqLdx&#10;ZS7L51P+HqpvtGgjmytRcDUJXIN/p+5fjj+vtbCreyn/AF/ofYyW201FOiEyRqStD0Cz4KmZnuou&#10;bWNrfj68e86VTjnVYHn6i4v7VR2xYhaUB889NM7Hyx1DnwFIym8auRYWP0PIBNgPfGbIyqjBXJ/5&#10;C44+l/a0beNQr5f5fy6oYw1Cw4dcqDaVC9VEz08IuQSDHzf/ABFvYbZ7IzFm9bG7D6m/1H+w9qVi&#10;8EaK58ulKBFSg6MrsjbtJDFGqRRjTHZQqgWANxbj/ff19tuBgNdVRq92BYEi11Pq+numrStCR03K&#10;+lceXSi3nXDC4ueSPShRH5B0sLKeR7M/tjZNPUU0bNAOUuTp+txf294yx6S35cP2cfToIbhuv08t&#10;NXH5/wCrPVU/cXyKrcBkqmGKuKaJdIBdQbKSh/r/ALH2tP7gUh/3SP8AkkD2nbcrcnjw/wBXr0Vn&#10;mADz/wAPRdT8t69TpNe/BINpCfoeLW94Jdi0cYJMKi1+bD8Dn8e9C/RsDj/q/wBXn06m9M5oDx/4&#10;vpxoPlNlq6RY4q6VtZuAZALjVpA4/wCKe01V7cxtOSHWNR/TTz/vHvzXGtqEf6v9R+fS+O9mkyP8&#10;vQz4PtnduVSN4GqXDXtpZmva97j/AIpf/Ye204nFDj9o/wC3/wB5v7dWVFNT5f6uPSjxpwa56WCb&#10;33qfUVrQB9QFP5/oRf3x/hWK/og/2Ht3xo2zT+f/ABfWzPNxPWb++m9TyI60j+t3/wCIU++zjcUb&#10;AiIj6c6foPp+f+I9vrfgAL5DqvjzA1r/AIeuxvHeoBOitve40rMOD+CWS3+xv76/h2JH0EX+tZTf&#10;/b+6y3Ucg4f5etSNLIKNX7c9c13jvcsD4q0k/wBp/KFA/IJFre8f8NxdySIrX/ov/FfacT6cEYHW&#10;ozIlNIyOpJ3hvfTxDV/jkGQX/wAQWX/iffRx2IHNoT/iVB/4n2+l6iilD/L/AD9Pia5+f7SOu493&#10;73bjxVwP14Ykf7wPeI47E/8ANj/XOkf8T/xHtprwljg0+XHrZuLgVbP7f9X+Hqam7d86beKst/tJ&#10;Ov8A3ix/3n31/DcP+TB/yb/xHuhnRjU1H206bN5MPXrkd3b5XgQVx/4Pqv8A8nav9799fw3EXvaH&#10;j/EC/wDvPvZuE63LcXHhECv+qnWSPeG924MVWAeTfi3H9Le/HH4j/Uwf8lD/AIr7qZlbIH+D/P0j&#10;EtwRwPWYbq3of7NUP+QXP/Qqn30cfiPrpp7f66/8V9+1qRpHHp+NpAukVqf2dd/3q3ueLVf9APV/&#10;tzdf9v77FDh/6QD/AGK/8V9qRcAACnVJGugeBP7euS7m3sRytWP9v/xKe+/4fiP6Qf7Ye/G6NKDH&#10;TQubyvmPz64jdW9vwtZ/yEfT/sbAf7374Nj8QP8Ajj/yZ/xPvaTErUkf6vy6WQzXDLV/X/V5dZF3&#10;Tvc8aan/AF7Skf7cH319jiT+ILf8g/8AFfagtDpz/L/iunQXU6lrXrsbm3wbC9af9puQv/Qt/fRo&#10;MRbjwf7HQP8Aej7aaWNfgOPn1fx5/Mn+Z65jcm978irA/wBcn/eNPvl9jiP6Qf8AJS/9FN7QzmAx&#10;9pz/AKvmOkMizaaqan/V8uvDcm9CQD94B9fSXJ4+nCKT76+wxA/44/8AJSH/AHo+2IpVWagGPs/z&#10;dMf42fI/z/zdc/7y73JsfvLfhrOP9b0ug/2/vs0OHPB8I/1yo/4n2Za1Bpj+fXmNxGaE1/1fZ1kT&#10;cO+LggVj/wC0hfrcf4L7YM5RYZaV9Ph/S1wLWPHH09kW8yL4Gs58ujHazcST5/n0u9lZ7ez5Sn8s&#10;dYB5kuSG+luByPdZHyYhoEpKsx+LhJBx/Urf6+8IPdScNdMv+Dqd+WQTbivr1c70XNXTbZiasEur&#10;THbym7EW54Punvc1hkJiLWWRvp/r/j3ijf8A9ow9T0OIxSIDodfaY/4ix/3m3tAenW4U697ETYMQ&#10;mytOp/Lx/wC3Fv8Aivs+2ohZaHpNdmiAHzPXvd4/xr2pT1WNoi0a/SIfot9bN/xPvLr2puXYqvnX&#10;qI+brlkUk+nRLPllvebaeBlmhk02pZGPrVbEqbfX/W92L4vYVIaZD4FN1H1U/wBPeaWzxh4Ed8YA&#10;zj+Q6ge83g+Oc+f2dUWbo+TOXiyksYrSumRhYOLfXj6e3BtgUZNzTRAf8Eb/AIp7NdC6aCnTce9s&#10;qaVOft6Tn+zPZkfXIy2J+iyxpz/W9/8AePbDuXrWmyO389jIZBQSZLC5PHrXRidGojXUMlEtUr0z&#10;xyAp5CR43Vv6MDYiPvdDZW3v2/3PbYZYoHkVWEkrFIkaFll1yMochNAIBCk6sEAZ6P8Alzfmj3u0&#10;lnVnXxAgRAC5JzgEgU+erj5dLXrz5U1+L3rs7LV0dVmaHFbt29k6nExS08lTl4Mdl6euqMXRrMNP&#10;llWL9rWSmsC4AuSAeb62qdp9Ib825UZaQ1qbO3uKXKRNkoRi4svQpHRR02ULO6RpVRPUeVJTIjyG&#10;xYsT75k7G88u5RWwyJoZS1Pwqq6jq9DUDhX7esm+aGS+2iKSJqIWSjE0zU4FKmtDXh5V6sch7oxX&#10;aHfmydw4GjfHY+r7E6zw0WMrcjjKerzGawwyLZvLfwikZZnqRja1Kfx1CaHhpVlAjMKXBLprbcu+&#10;+keod14ebJzY1pO0MRJmcKtbQZTDUNF3HlM7Aaamp6d5ZKgQ1Efjk+3JaeFJnZ4TISj5n121tbeF&#10;SVhVRoyKCtAa0oRqz0s5NlVDf2UVZZGlEnZntMYQcSM1U+WfXoV/9Je3dmfIT5c7AzddgaTMZfMd&#10;U9k4rG7qWjXDbhpN4dJYzrClilmys1PAtNHV7Xnhqh9wA0cskSp55ImY5m5afGJmq4VTRPUf5K0r&#10;MQrEvSJIL6QouQbn0jnm1iPfSX2JntZ/aPZvAyqLPGcCuqG6niY4r2lkJWuaEVAJIGP/ADsZzzHc&#10;soNHYOMeTRowr86EVpUenDqvzr2t3cdpYuajhqaekqpcvV0tPH9xOsNNW5qepp4galpWHjjZYyPL&#10;IBYKjsFJ9sHjwf8AWL/GxQj/AG7e5PmKh+0Dh/q4dBFjeg9tAPn0t/ud8Mf01RH1vomB/wBfSlh7&#10;948CPzCP+ClSf+Tj7pHOjGkgoOmTJftgjrOJt7H6isP/AAbzAf7wB74GPBX+sX+xK/8AEe7+JGuF&#10;Ap9nVfFvhinUhJt66f0VZ5/1Mzf7yQfeBhg7/qgH/JP+259p2kjPkOrg3IGAepSvvYiwWrNjcglz&#10;+LXAKn3wP8CH9un/ANsv/FfbJZa469S5OQp6zoN7tf8AbrT/AIi4H+8p7wvJgvpqpwQf6p7Uwypr&#10;Oqgx8v8AY6UJHcg1A/Z1JiTfGo3Ss+n/ADd/r/sfeEtgj/bh/wBhot/sPb7SReo/1fn1pluQxOk9&#10;S1Xew+sdUf8AYN/xI98CcBwNUJ/5JH/E+08kqacUPTNb6hxn/V8upSDe17rHUqbWJKOeP9t76ZsB&#10;+WiF+B/mv6W+p59sLKvE0/nXpOF3AHP+X/N1IEO9jyEqb8n6VC25/wBSth7ws2AA5aH6/hkJ/wB7&#10;9uGeEjFP5j/J085vHFB/l6lRx74LEFaj6fmFx+f9b3iaXAfTVF/hzH/vP19+E8QoMV+3prw7vz4/&#10;n/h6mRw72twlST+dMUn0v/hb/evccvgb3LQX/qWjI/3n2q8WJxR+lim50aWB6meHemiypWXB49Eg&#10;4t+dPvmKjBAW10//ACUoH+8ey2RYA5xX7OkU0Ny0hZQf9Q64Cm3r+RVDnkFZi31/1v8AiffH7jBD&#10;6yQH/DUh/wB79tqYPmOk/g3Z8iP29S1o95n+zWJ+L6JP9sbW94WrMECQGp/9jpv9P8PayOVFQKOH&#10;+r5dPJBd6Rx6zig3lbk11/6jygf4cWP+9++Bq8ERyaU/8kn/AIn35rhAPL/V+zqwhuq5BHXjj95j&#10;81v+3l/4ge+/u8CB+qmFr8BkA/2A9t+PbM3cKk+eOtiO4rQA9cfsN6k2H3djxyJz9f62t/vXvH99&#10;gOfVDx/tSfT/AA9u/wCLDy6ca2ucGnHqSmO3kALiqJPHAmP+8N9PfH77b5N9VP8A7HR/vNx72LhI&#10;8KBQdMNDeq1ADT/V8+pH8J3mRfRVnj8Cbn/WK++jX7f/ANVTfX+sQ/3oe1KzRSir0694F2c0PXaY&#10;neV+Vqh/wbzn/eGI9+FfgiDpam/6xk/7x7aZrct02be51ZB6yHD7v/IqrH+nlA/1gST7eaGDEVrK&#10;FWBrniwU+zCySF6rjHRdP9VAxYmnScy1dufExM0pq4wFJGsMLf4cD2tINm4+ZAyxJz+Ao/P0/Hs1&#10;FrExoAOiSTep0kK+nQV13auZo5mjaeU6WZSWdQfSbHi3vK2yaJQf2VHH+pH/ABT3WWxjKE0GOtDe&#10;pWIPp1CHb2VdlHncgt9fILf4/Qc+wd7K2tSRY6c+IWEbcBfxpJ9w57g26pZOB5Kf8B6H/KO4tNPS&#10;vGn+HoynSG/6+vzVLHJMzF5F4ZuP1gGwH+2+vuk35HY+OlydUqAC5b+v01Hg3988eeG/3YSinr1k&#10;tsjl7Za+nVomMlM1DTSG92iQ8/4qD+PZGqn/AD8v+sfcUy/2h+3oTrw6ne8cBOsW/qP9fnj3qMfq&#10;BvTqkq6lr6de9iftJGeVQPqSv9f7Nr+5f5G77kMPVf8AD0F92P6Y+QP+A9e9mIxlI7U8fp1ekHi/&#10;Nx7y/wCW7ZpLZWI9Oorv3Xx2xx697c2o5QD6XAt9Lni3+HsXtZitf8n+z0WgitOve8P2jEEMhP8A&#10;Tg8e2ZLR8aBT7erkde94GoCf7J/2IP8AvXPtK1m1cjPWiP29e94GxzWseB/T1C/uy2rnLjpRHNRa&#10;PmnXveFsc5A+nA+nP+9+6fTOGr5fnw6uZyTWmP8AJ173hbHP+F+n15P/ABQ+2nsmY6lx15pY24Dr&#10;3vA9BJ+Fvf6fXj+nuosWqK+vWvFjHkf9X59e94vsZPVqUm/1/Vx7u1mRSg6qZUPAH/V+fXveJqB+&#10;SFYfWxGq4/1vehYqBwp1cSR8OHXveA0Mg/qB/Uj6+6taDyp1vVH5Hr3vGaR/6G/9ef8Ab290NjTN&#10;OvUU+f8ALr3viaSX+l/9b3T6HX5f4etaV6974mkk+jDgjn0g/wCwuPdRZqpwDXrYUA6lOeve8YoX&#10;ubA2/wBYf8T7dFoW4rT7erkMT34/1fb1732KGUn68AnjSb/63HvRsTWlBn59UZVXj1732aJ1t9ef&#10;6gj347eR5fs60FVvhPXvfvspP6H/AGIuP9596+hxXrwShrXr3vv7GU/0X/WS9/8AbE+3IbOtf8vV&#10;zp9eve+/4e39Of6gMD/r2PHtSbOgwetVXyPXvfYx7f0v/r6v+I90+lccB14sB59e95FxzkEWNj9R&#10;6gPr+L/8U97W1cnu69gDUTXr3uQuObjj8fgN7uLQVpQ9U8SMGhB/1fn173kGOYn9BIH14Yf737ob&#10;aSuQaf6v9XHrzSJpqB/q/b173lGNJsAh/wBgD/xX3cW9Rw6qJsenXvcuOgddPotbi5v+Bb2pism1&#10;Anh1VnLAivXvaio4GReQQAAPzf6e1D2yRpU9UUVOnr3trzDDSQeLAcn6cMD7AO+sNdB0aWiMaU8v&#10;83XvaJlYHVz9bj/b+wbNRmweHR4mAOve+KBODxcWvyfrb+ntOSOFf9Ver1r5de9qCgh1EfQ8/wBf&#10;zb2KdqBaQU4dFd2aV697caylYRs1z+n88Xtz9Pa7eUYWrih4f5emrJgCB8+vewi3NHoZ/wDAte39&#10;SCBx7xX5wQeJJrB/1HqStrFade9hi/EgX8g/8Tb3Dl2NJNfPoVQ/Ceve+Lj8/wCsP+J9p0NTp6VV&#10;BNOve1Dh11Sxj8Fh/vBJ9nuxClyv+mP8x0T7hwb8uvezb9f0aPDDdTc6RwOLH88/737zV9s4n0xt&#10;UHP+QdRBzBqV2K8P9k9YpTZf9v8A8U9jmlOqRj6f7yP9695M2sKiKo49A2NwW0jpuZrn/AfT3ind&#10;UW1wLm5+ntJO6RgqenQKnSM9c0ueT/Sw9puuySoCFPHP9Dzf6/Xn2Hb670moOelkdqXNesyrq/1v&#10;979oirq5Z30rzc2AA5PN/wCvsLXl85PR1Bb6RUjHUpVC/wC+4H+t75Ue3q+us0cMj8/hGP0/px7I&#10;3uayUY9LaNwA64vNGn1YD/XIHtyrNs1dHBqlicem9mUqBb6jn8+9StGEyePTKI6y1PXFKhHNlKn/&#10;AFjc/wC8ewkz6CNiv0s1rcfixP8AvfuFOb0rIVNDjoY7bUDHWf2HNYo9RBFySAL/AIt7iSSNWduh&#10;EsjkAen+fr3tOVKOQSpJW30+v+HtHcxLQoTmh6didw4Vhx697aWLrbUD9OL3+n0AHuB+d4B4bUP+&#10;rPUl8uSMD+f+br3vC9XbkE6v8P8AigPuDJbWr+VOpHjkcLp697gmeWQnlv6f6/uxjjjHXpJGBB69&#10;7kRwTOdTFv8AkX9fbLyxqKLTptQxFQOve2r7Z/4h9f8Al/W/tf8APL39qPGT6bgf7L/rP0i0t9Rw&#10;/wBF/wCsPXvf/9S18q7AAMPrbVpt9Px9fZKNKGpWopwr6/z/ANXHqRJI6LVBT/V8+qPlq8ZBJUzi&#10;8MpaSY6G+6P3DF18QSpxxU20ufJyR9AbE++IMkLu2o/8HudJAH9TcC3+HtTojuYlVlB8gK54/wA/&#10;z6bRpYmqtan5D/MR/qPn1BmqcdVfZ/aSpSVLFqirk+zxskwqFBVbuTTuNQsbGMDngHgnNGFlLMhJ&#10;9JcnWxHFlvdri/tLNqtkVJgASQANKg+Z8gDT1H8ulEqkwD+Ko/wen29ZfuqsReYN5JIENMZGetnm&#10;0SMJRFpFW0QDMoPpQH6AG1we/tqUp5Zaoh7G8emMjjhAOQbkW/HvZvNwJ+ltbYFKjuqfP4j+RJ+e&#10;Pn0n0h0ELKdQ4nI48Plw6i0+XaORhUz1MMkiylpIqnKQspV2A1qEkCi/10uR/rfT3yp4adm9cjQ+&#10;m4Yxlr8j0/UD/W9uzi7WICOMSmvw1pTBzjP258+HVnjSNaDH7f8AL0mM5uqrhMrtMrQSAQSTR1At&#10;PwT42hrojrYgX1lhax45uM8kUbDSkokQG6sFCljwWNl/4m/tXYmSGsrxeE5GRUkD9v2eVPy6p4kI&#10;orDP5/l0BO7d6Vc5lhhOqMRvGDI0MihArIgd9OoEKdICkDj/AA9yVjBtcNYEXuvH+w92aSgJrn7e&#10;nwzDHl0AdRla9DZJkiYo3j8TMzDSrNYlxb6j6e5DwqSbiwsPUOQeBbn2jV8D1BP+HrTFSaMfs64U&#10;+8M7AVaDIzatKgqZWVgbWfgHj8ni3+294jDG31A+v1Lcjj/ffj26shXK4/IcK9MsY6iuM9OkO99w&#10;xIY45pr/AKykaMQbca3JvcgMRzzz76LJELk6l+lgbn/Y/n3Q2gnICDSfX/Vj/V+fThWPSGHT3Q78&#10;3Kpj8hLNDzCJyQqnk+lY7EWvY39xiqPI0rFtOhlVbDgnkEkD+l/r7faALbi2UUYsCTU5AxSlacac&#10;M4+3pL46K+g9Kmk7X3DS6GmpaSrsVJVbL4/8VYaSf9ieffMyHSirIVCEkEgfm9r/APG/9b2kG1RB&#10;mcjLYOTw8/P/AAfI8enxcQjgBUZ8+lHB3DNd5KvEiQv4jAsZjeKKSNwzMyupY3P1Aa/1AI942jd7&#10;lHCm/qNl1EHmwJAH+8e3YbaC2orLUeXH/OT8uPXheRF9TAZPz6ff9L9Pk5ZGraGoDuqNGimCOnaR&#10;E0wh4hosvHJuf8fyfeNImRT6tVtQZmW5a4vpLf6xAHP9PbssYkuFfhWlB6U/w5qT+fW3vYYbhajD&#10;kClf29SP9JWNljaCaiNNeI6xTVESRRuF4MKRsbc+piOCb/X6e+YaONLCMrZla9jp4NvoB9D7q9lN&#10;NLlwRmgxX/V+fr0lluUFySKBCcCo/wAPHrCN9Uznyxoa2Z6dobNXr59AsFDCYABgALBLC3vmmoxw&#10;xRwRFpJSqyLCkkx1veyI6ksw4svtNNYqJ5Z55SVRQ2kyMqABadxVgFUmtW/yjpW8tnq169Rbgooe&#10;ApT1Nf8AVw6cqTs7ESTRpH/GKSq+3jpJqb7OOoEs0jBLxTQg3Jv6bE/WxBt7nzYjcFFRmvqtv1yY&#10;0xyt/EpaJ6KGOJF/cqTNKix6U+rMxKj88ewRufPPtds0rpvfNG37dNH3NHPfQhacdJLy6lqOFCDw&#10;pU56ENhyzvW5LqtrC4k1CiBIZn7m4GqDFPnUfLo0vXXS/wAiO6qRKnqj459+9o0EpigFXsjpXsze&#10;dHDkP0Koqdv4+oguACzagT9QLc2QU289oUfgMm59tSpVhpIXbNY6sqIlpXENQlTSYaaZ4dbhjH5Y&#10;LupDIGBF42377y/sPs159DdcyQyzIjErt8dxewtqBePTcrE8JdVKqyfVIfEBQgEEAX7d7Oe5O6Wx&#10;eDZZIgCE1XDCKvkz0aRZAQalV8JlIAOoBsWMdWfycP5k3cm11zGI+Ju9dr42qy1Li3PauS2b03nq&#10;R6cLBXZCXbG+qvG5kUWr1RzDFzll5RnAt7m0279tVUsax5qjqKVkkYzYjG5GrqITY+NGXKfZp6iL&#10;DSGt7DMf3l/a+7jJ2I3l1OSNK3JgtopM5oV8eYEA17gtR51x0aH2W57soWG4iKNQMBJC7fOoMNB/&#10;vbfZ0bSk/wCE/PzrFFDNvCp6s2hSNKrVj4rfe4M5k8fEihnlahxOONNKptxorrlvqqrz7TdbvhKM&#10;nx4qvrJGEyl5TDjkju37Mq2hqkb02JHk+vB9zbyzzBtPNUiNZywW9v2Huk+pZuHiIyI9s6gNqUEa&#10;SVowI49ATeuTb/Zk1yGSQj0VdJ+R7AwHkaLXzFekNuT+VHu7Y9PLT7z7Jqo6uGfS9Nt/auZRNCIw&#10;jnps3mcihBlj0u6iicB2ZbG3tInsLIQVSy/wnGSKFdWhq3kqBLdCq+Z6GSmZdP1Gi1zwbjj3kBtf&#10;JOwb5YmFr6eHVp/Ut4RE0ef9C+qF1HJq+Fg2oqvcCDnqOb3db7b2alqraePieMf2aRGa/mfs6Ryf&#10;DfaG2pUNfm927ipUqjVy4vIZtKbH1Umjk1kWFjhq4xrOpSKlB+L2FvbYN55upI8lWvjBOmMUtKEF&#10;2J06ChuBe3JNx9b+8gNh9sfbiBAslozS6VBlW7uVdjpFHLwywqH4E6FTS2FpQHoJX3MPMUbl0kWH&#10;z0IgKjFQAZAz1pnLV1HFBQdJDIdB9fYeZvHtuKtXWalIczV5DN0sd0vJFFHl6idWjJuTE403YjTa&#10;/vIubyUiRRyZOveKISLDEayoMUSTW8yRRatKBrDUAADYX+nuR7LkH271SyJstk7yGMu728UjuY9R&#10;RpHkVnd1LMQzMzVJNc9BmXed+mGlruZQKnDsuTT0I9Py9Omc7boMIypicZRY8RvK8Qo6eKDxNKoS&#10;UxGMAqXCqG0nmw+oA98UYcaQoH4AUW/23uQoAkcIggASMjSVWijSRSlFoKU4DgvlToguhJIJGmdn&#10;LghiWYlqih1Ek6qjGa+nTVKJkdvJJNqdgXYzSazck8ve/wCT+fcq2r1G5IAsSSSLezuNQCrKSrUo&#10;NLFceYwRWvn0QTOYkEK9qtxAwDT1A408q8OslIBHKoiGnWHQ6ZCoKv8A5z0g8k2Fz9ePbNWNckk3&#10;P9SdRJPIvf2bWVlG0YQqpXUGAoMEHj6jP5V6bgjRF0oop5UAFPs9Py8+h22fS6UCIAiEoQqegLyf&#10;po9sFQVF7mwB/wB5/Ps6i25RGYs6RkAkmleNKkmnRggYrp49D7hKGQxxogLDggMzNpBJtYk3t/vv&#10;8PbFUSgDjn+n/FfemsqAaBQD/V/q/wA/Tqrmgx0K+HxUpsGUarg2B5X+l7H2zTzgEkmx/wBYf7fn&#10;2uitgqY4npZGgAoP8PQnYjDPZVVNZIFzcj6X/of8fbNPUL9b/wDFLW9veEFUMRwzXp4OAdJGR5/6&#10;sdCLjMK6hbqAVsePw1/qTe3tnnqQb25/x/H4PtLI6juXp5DQ8elxRYp1C+ng/W9+Tz9efbRLUfX6&#10;n8X/ANh7RnJz0pWMnPSwocWwAsF5/PNuCR9L/X/Ye295b8X/AN8fz7ukZZqJj1/ydWbFAv59Kuko&#10;wo4A5PP55H4v/T2kdzTWpJf8EIv/ALC/09kXMlsFt3NMAf5Ol+3xAyCvr0MnXNGRk6Tiw8in8/8A&#10;HQW/4r7qx+Sc/wC3U88l3/2HH4A/r7wJ9zqLcPTGW/599epY2hQIwKYx1b111GU29RggAiNfp/rf&#10;X3WJlzeoYn/jo5/5OPvG+4YeMT5V/wA/Qgp6cOl/7aPyCPbJZG+HHWiPTHXva120uqpjvb9Rt/hf&#10;6nj2ZWB0mvp1SUUGPKnXvdkfQsXqpj+D47jn6XPvIb27C/Ux/Olf59B/dP7BqfP/AAdInfTFcJVE&#10;fUI1j/Q2H492Y7XH+SRA/TT/AL0OPedHKYHgqKfhX/B1E+5MQxP+r59VXdiktlZ/9UZGF+Prr/w9&#10;rAccDj2NGjjJqFp+3ojfJr69BQ1zyfqSf6fj/W99gX+nP59rYIkqv5evVhWgHXEkcfj6D/XPvDPc&#10;RMSLf14/H19q5I1iGpRQ9WGDnqfjV1VUY/2oH/bA/wBPYZZ6QB2H0/4gg2v7Kp+5tR49WUsePDox&#10;uzYiIFY2vptfjnUtz9P8fbpsn11kN7/qT/eDf2UTOzYB/wBWPTpLdkiIkdJjuT9rA19uNME4/wBg&#10;Iv8AD2eXaAVaKPgWCD8c/T6+012HoM4/2Oov3eB3uq1/1UPWu38kqqX+OVuljczyELqtYmRjbg/0&#10;t9R7XWpdI9Iv/rew5IjlzU9ET2kmrBNOicCabyEtIwFzdQ5ubE/0Ptjy8miCRhxx+AP6c8+zLbgz&#10;HNajh8uI/wAHRjt0R8Qa+I4cehh6wp2rstRxliVJ/tNcC0n5Unm9vZXt6bhnpZ5VjYjk83/H49mh&#10;DDjn8z1Iu32qMgJHV3nQ/WWNr8TRVFRAjExg/o+uqxsbn+luBx+fYYDc+Slv4vIxP5v+b8/j3ovp&#10;buFf2/5OjhLIVBYY9KdGtfrTa9KqiaGmTSAtmjU/QWA/Vb/effP+OZj+k3P9AT/xHv31CcVA/af8&#10;/SkWUT8KY6xjZG0A3CUepeL2ij/1jZj9f8R74/xvM/0kt/rkf7xb3b6pOFB+3r30UY9Osg2Zs0G+&#10;ij1fkhEvf8+oN74Nm8wB9Jfr/Vj/AMQPd47pRXSP59a+hjJwB1mj2ftAk8UnA/2gfn+hJv7xfxrL&#10;X4SW/PNyP95PvT3Vagkfz/z9eNktOs/90dpkWL0mnj02Qi1/pa/vo5rMfTRL/wAlH/invyXIpx60&#10;tkpGOuY2dtAfQ0n+P7aW/wChvfA5rL3FhL/iL3P+2tf3Y3IC1x1Y2BAr5dZE2jtIA80t/qLKij+n&#10;9fff8bzI+glH+3H+9g+2WukJ7qf6vz6ZNipOQP8AV+fXL+6O0D+r7Un/AJAPH+wYf7174Nmsuf7M&#10;wP8AUK//ABHupu40Gqo/n/n6uLTrku0dpixvSH/adUV/9t7xHO5dQbpMfr+H4/1/fhdJJkEdXWyJ&#10;Fagfs6lJs7ajEBPtwCAeCliT+B7a593ZKE2YyKeeNVxx/W49r45ark568LFBkjpRUPWW3qtQY4qa&#10;ReOfENVv634/w/HvjDvDJTGwaQmw+j/W/P0sfbwZjwPVvolPwj+XXKs6w2/S8vDTqOLBouSPz9CP&#10;biM9mW5CzEf8hf737StcA1Bp+3po2SeY6Yn2ftSP0kUisLc/tXH/ACCeefff8czH5SX/AHn/AIp7&#10;ol0qimD+fV1sBTtp+0de/uftQ2INL9LH0Rn3w/juYJtonF78+u3tQtwrYqCPt6t9DQV4/s65/wBz&#10;9qAC70t/8Vg/4p/xPv38ZzBHCy2/5DPurzBcrjrRtKZpTrw2ntJTz9oT9b3gX/D8D37+MZn/AJvf&#10;8lH/AIp7RJfIxoBT9nTHgH0/kP8AP1zO1dpH/ddMf9dAP97Pvo5nL/kTn/Yk/wDEe1CXJrqQiv2j&#10;pxbR2yKD8h12Nq7UA4SlUX+noH+x+vvgMzmSb6ZgP+Ckf7z7de4RhQDP2n/P1uTbkk4Cp/P/AD9Z&#10;BtnaK8L9qTf6+SO/H1/p7ZcxmMyad/TLbS31uDb/AF7eyPeZwtqQP8P+z0os9vWJtQ49KvbO2trf&#10;fRMn21xIlvo30J+h916fIPIV7w1HlD2Plv6r/j/W/HvCT3OlU3LdSpsUJSMDy6PzselpKXDU60un&#10;RoXkccgWt7rFzxZqmXUOdZ/17are8YL4k3BH+rz6GKCiKB0tPaf/AAf9Yf8AQw9oj5dXPl172JvX&#10;QJzFLx/u1Of+SePZ3tp/Wp/q8+kl58I697v6+L8f+4ygIvfx055/PpX6+8tfalihUjiD/m6hrnQn&#10;QR8uq1PnnMV23UC9h9sw+n/Nt/yfdl+KUfZxcC+gf6/0/wAfeam1ygwJqzjrHC8P+Nvq9fy/1V61&#10;pt4TsM9VhixAmYqASotwPxb83/3w9uR+h/1j7NSxBx0w7sJNKnyH+HpNXGpRf+1zz+Le2HOVkmOx&#10;9VXRUjV8tLTtUx0Sq5aremBmSmUxMjetgB6WB/AIPPuP/dbbr3e/bLe9osELy3NvJFgkMEcBZCoG&#10;SY42eVaZZkCZGOhTyXcxW3NG33kpCrDcBmJ4U0r5HHmc/b6dCz1JQUmU3vtagr8zHt2ik3LgjLnZ&#10;hSyQYlRlIDPWTw5COamKpEDqM8MkYBLSxuilSVPG7spt4dIZXatJmqGfdq7FqMFWVNKampIzS6oa&#10;nJ1M1SEm5aF0IfQ7SKb/AEOjmFsetea1mY+H4wk0gmlaLpaOhpVu7IyR8usud+jFtsQnNGVGVsAE&#10;aRjAGME8fIVzxrddu/p7ObF+TG1OypsJVDYEfc9BumM1j0yxY7B1OHloMbh8RQUDtT2grKpZ1cDR&#10;HTuy/rZfIUX407j/ANlw+HHXuF3XLj8zJSdtdn08+RqZjR/Z0WR3hj6uOuVchHUeGc0uYjml1MEj&#10;1MRIqer2s5s8Obb7YR9jlnJpjFFAxj0NfP1r0j5WhaHeLm5ZqI0URGkleLymuCDw/wAuehP3X1Ye&#10;1P5h/e0UOTrsMNu/Eb4wVEq0kNT9tm33R2L26lDHlZKSoheSminwSgwAlXYFZEcBChi+x8pPW7ji&#10;r8IlQmKye2dk5OjWRWgIjrtn0NSNcK3COdZZl1cXH0FvecX3arqVPaCySZtZS63FBwwBuN0NOKCo&#10;IzXPQF52s1/fzCOlTHGT558NB5/ZT8j8+uXVeCosZtqtxO7PszuHC7y7AxOSZJTVJLLRb2r4TNFU&#10;1OmSSJgB4nZB9G+puAgTWZsi1pfqfprP+8+5ve7XVUgf6vz6BjWJLVPQmrQ7QBH7lMpH4IhH+9A/&#10;737wGqzt+BL/ALFj/wAU90N5/CB1b6E/6h1NWi2cedVKR/raf97PvgarP/XTN/sGc/7wPdfq65IH&#10;WjY9ZVpdmjjVSD/DVGP+huf9594nqs9/ST/bkj/ePejcADFOtpYVx1JSm2gP0/bD/XdQbf05J94W&#10;nz7fiS3/ACH/AMR7aa7UHNK/6vn1f6BVPWZafaY/tU4P+DRn/eTb3hZ9wH8SH/YSf8SfdEvRWgx+&#10;fVls1Q1XH7OpSrtAcf5Nb/gyH3wMm4hwFk/2z+/Ncr8R/wAPWmsQ3dgnrmF2efzSj/XZP9694Gfc&#10;XJCSW/wV7+/fVLx8z8+tiwFMjPUlBtEADVSDn8tF/wAT7aazI5ymBZ/Iv+8Af6+oE+7GXUtfX5nq&#10;hsgDw6fKDF7arSBF9u5P6dIXn/WIPtPHdWTaXxXe4axs3/EEe9OWAqMft/z9U+kpwHSnXaOFWLyG&#10;GIqRcakUAD/kH8+3unq87UKGVZbH6fU/7yPbBuKEqRWnHP8As9WFkTnpiqqLbFIxWTwKQbEegfn8&#10;35/3n3nY7g4uk/0/Km1/68e7fXV+HH5/7PXvoz5U/l1HV9qgcPS8H+y6/T+hvf3ivuD/AFM/+wX3&#10;r68DDDPr/qPVvo2pwH8us4k2pb/OUv8AsWS/vGf7wkn0Tj/bj/e/dGvG619EaD/N1l8m07D96m/w&#10;9Qt/sPeEncVz6aj/AGCn/eDf3QXoAyOvfQedOsok2px+9Sj/AA1gf7wOPfEncNvStRf/AGrVb/eD&#10;7a+vWTEh0gZqB/sda+hJ9P2dZQdrgj9yl/2Drx/jz7xH+8ljdJvz/q/exexqNCnV86dbG39w6zB9&#10;sceulK3+uuMNb8294T/eM/SOc/6wkJ/3k+7i90/Fn+XTrWLAcf8AB1mWXaoPMlOB/tbxH/invCRu&#10;Q/7rqR/sG9+O4R8KDpsWRqKnj1nEu2AOJaUD8WYW/wB794ZTuRATpnXjnUHF/wDD24t+rLp8h04L&#10;KnHPWWNttOwUS05uf7JS4/xIN/8AePbDUZzNUbjymUC4H1I5/wAQfp799a1e3FfLpNNbUY4x0oKf&#10;C4WqS8SxE2J4CkW/2H19jZ1tnaurniEkjE3AsTqsSeTz7PdvuizLpwfPoL7xBH4daf8AFdAH29tu&#10;ipsfUPHGi+n9RUD6nn6G/s62CdnpoC/1KqT/ALa/4/2/sbRzLQg/L/BXqJr6iyvp/wBWOqtt7RpF&#10;kKlE4AL/AJv9X0n6/wCHt7mHBP8AUHgc+3lnShqPLpJbuTUH06R0DR3Ci1wwN7/X6cfX/D2B3Z63&#10;xk9v+ObH/bL7hr3HINnKw4aW/wCOkdSJyUf8cH2jo2nx/lUZ+hX/AJvoDz9LyC1v9t7ou+TQP8Ur&#10;DY3GrT/yWb++dPPKr+8JG+Z6yw2L/cZB1cfhv+LZSf8ALGP/AKEHsgVQWMravrdvxb+17iVzWQn7&#10;f8PQr+zp099xadS245F/9v73H8Q6q/wHr3sW9mKGnitxYk/7G4v7mX2+C+OppXuX/D0Fd2B8M/Yf&#10;8HXvZo8PADSxk8EIo/N7Ee82+VlX6FTT06ijcB/jBp5/7HXiQPqbf6/t4aAEAgWB/rf8fU+xYyqC&#10;QR0WsMlR1xVlYXB/Nuf9e3vGaewuAp/qOSf9hf220StwFOtaaceuXvCYkP8AZBJ/w96+lPH/ACf7&#10;HXgGFG697xNTxkW02/1vdGhI6eLfPr3vA9Mi2sosePoCf9c+2xGwDajWnDqhmYcDjr3vA9IPqOf6&#10;iwAH49sHSv4etrMKHHXveE08Z/JBH9P6+/DTx09VMueHXvfH7ZAD+ePz+D+Pp732scjrwfU3Xvcc&#10;wqb8G/PHu3hx+nTpApXr3uO0I5BH+8e6PEjYpX8+tUDcP8PXvfA06E/oH+vz7qVAX/Y62RQVPl17&#10;3xNLGfwP9gSP96t7bChvKnVA69e98PtlU8qP8CR+D9OfevBTVXTnq4Y1qvXvfRp0P1VDb+vPu+kL&#10;5U/Lq/iSevXvfvtkHIUf7Y296ESsakfz6o1X+LPXvfBoFP4I/wCC2t/vXuxjCcPPrQGjh59e99Cn&#10;S/5/P1sB/vA900CtadbqT59e95PAg/sqf9uf979uLEDxHXqE9e98hAhsNAP+H/Ivb/gArSnWtKjP&#10;XveUQLb9IX+gt7q1ui8c9eKg/wDF9e98xCpIAHvXhouQOt/CMde95zAgYAi3+PNv9h7uI9Q/4rqu&#10;onr3vMkEbX9P9o+rn/X4HvzVA08QPs605cUzinXveZadF/H5/N/e4og7UIoOmixPE9e98/En00Xu&#10;fwD/AL37XrbgIdQwP9WOtqSTjr3uSY9MVxYcD6AX/HtFfRqqdg8ulUYq3XvYfZ6Yxlib3FwbH/G3&#10;09xFzE7q5BPb+Wc16PrGIsoHkevew9er9X+xPJ5v/sB7j6S6YOQp6O1hxjr3vlFVnUD9OeT/AE4/&#10;p7ZW6JejHjXpwRN8J4de9iHgZBIU/qSDb+hJsf8AevY75dnVmAfOf83RHexlVIPXvavrI18LXX6D&#10;68j68H2Jt9Km1Yr6f5ekluaSKF4V/wAnXvYG7pQapOOeSP8Abm3vFLnFj4kn+rzPUk7Uxoh+z/J1&#10;72E9Qp83pH54/p9CfcJXhGurdCyFlERd+I/2Ove8J1fQ8/njn/D2mXTXUvShGDjUOve1NhhaaP8A&#10;IuG/29/Z5sRPjqTxqeiu++Fi3XvZx+u7GGI2HAQX/wBcj3m37YyBY4gfX/IOoh5ir4hHlT/KesM3&#10;6f8Aff1HsY6mdIo/rzY/S34/1h7yNa6WOGvlToGpEdVem9VJ/wAB/vvp7Q+QyRJddXBJtwL/AFNv&#10;p/vXsKXu5UrpPRvbW3n1KSO/1H+w/p7YDHPWyKArMGYLb8nk8j2GLm7HxMc9G8cHb29Z7qgJ+pt9&#10;fwP8PYlbQ69qcnPE0kTBTpvcHm55/wB7HsJX26xwRl5D/g6Nbe1kl7E4/YOmPLZymx0LPJIt1BIF&#10;7c/j2cPanUlFBRiSaJF0qWItbn8/X3Gm68/2ViRGWGo0zj/iv9WOj222G5lTIqR8ui5bo7VrDWml&#10;x0buNRUFFc/697f8V9hT2zgcZjKaZI1S6Bv6Gx+hHHH49u2HPFvuXarD+X/F+fXrjY5LfuYdCn19&#10;k8nkqdJq1WGpVNyGFgePo3+HuvTd0lqqUAi2ogWt/QX9h3mS4WXVP0ssYNGQMdC0PoP9Yf717DOR&#10;wXJfnmwH6eB/iPcVXNzpY6Oj9QqIAo4/4eu/cZ1VvxYf61yf8L+yq9umAOfLpxI9UgHXvbVPAGsF&#10;/wBb6Xt/tvcJ85XFYzU4/wBnqS+XbcGlf9WB173EGPD/ANkf4C3P+2HuCrm87u3HUmRWYdcceve5&#10;EeLS4IUKQLf64/rz7RNdtShNelUdlRSD173ONIsS825+np9srKXbpWtsvDr3tM+Ff4l/5MVvr/2a&#10;nsz1t9N/zZ/7WOirwf8AGf8Am96f8u/Xvf8A/9W27wELdpY7Fbg6250n1Czf4/4ewutyXOkRtj5D&#10;/P1IQDS41fPqhOqlC1binkpI3Sskidol0/a6iWjdGgp0cc6rMCOD+PoYlTGGRxcaLAXH6TxYgFvZ&#10;ntskjTrIikN8+Ip5nPy6trkd6J16Wp+wSKGaWmqpoap/E8crnQsjmV3CRxI7Es36nN7/AE/qfUnp&#10;jWNFBjH1W4U3H19XB4/wI97volnvGnmFXPn9vp/mI+zq8cbSOXmYaqevnj5dYshl62Ogq1FfPRxk&#10;hjETWSxBDdyjUmuQqrnlmYOt7E6ePeUxK8SstuC4Id7H9XpsP68fT29C7QXRVlOdPl8s+fzz1Qmc&#10;tn1444dJKtzGuNkqK6B3WEzgwIPEYFPiEXmk5Ki2kkck3IA9yA48C2VGbhSkn9QPrbn+nvwt3N6z&#10;FmVeIK/ljy9f2069KQ0mOguzedCwFHbzJG7PEqM50pYgLzYH68t9ffGMopuYYwx+hUWsRwDc+1sy&#10;SsgQSsVHqevCUIlCin5+fQX5DMtM+gIio6spUC7ANc3Fzx7yCUgm1hpFz/iLgW9teAmK5qemw4oS&#10;fLpN1TQzx+MIpLEgMApZOCbpb8/n3kLSW9XH00qwtfULjT/xPtofTs/YdXGtM0pjP+T16Y+oidwI&#10;zqLeQyceo4+XTV9pEhDeHhk1B7yHXGvpMh0gi3IIufVfi/Pvj45GuAwNrGy62bkXJ0WvYfkkfX3Y&#10;3MKdzggZy1AuD/FXTniBWpFTTHVQ3jNlageRBH5iop0401I0kqw0iVFRNKRGkcEWp3dn0JHHFF6m&#10;LEWUKDf/AGIvDqqujofEK+spaITRmeNqudKZZIFkMTTq02n0BlZSx4BBBPHtDPv2zQCUyXUK+CQr&#10;gyxgozAFVYaq1YEEDJYMKVr0+Y5dIaIdp4Ban/ADTPr+fQ4bM+LnyX7IpIMj138eu9d90ldJUUuP&#10;rNo9Tb+3HS1dTRgrWU1LU4agnjleGxMoRm0j6+07kt87GxHjFdvDb4SWIyq+NrhuEKqmwSRNtisd&#10;XJ+iMoP5tYE+yn+ue1PM0Fss00q/h8GSNT6kSzrDDQY4yCvAVJp1tbG8P6hVaeVTXP2LqP8ALo5X&#10;WX8mz+ZN2jj4MnjfjHuza2Mkr1oWq+y81tHrSthcxlxM+197ZChzTwC1jNFjXS9uefYV7l+S3V+1&#10;oZJpTuLNeOEz2weGZmkZWOmAvlpaQBiBfkgC9idVwHW3u7utYsrchgCF8ZkjQkj5F3ABwW8NqjuQ&#10;OuksmkiSNhJdsoNCKJWp9AQyrg4/I9H36c/4TKfPXsetw43fvn489WYmqy8NNlGyO99xbs3Pi8cZ&#10;USqyuOw+1MPPj6qRYyzw07ZiFncaJHgF3Wv/ALY/my43ZWSeh290Xm87A1OScnuDe2O23LHW+QoP&#10;9xlBist5YlW1z94jE3FltcuNc7vbQOYY4Yynwis0qkeYNGt6ZyKA48s4U2UtnJcLC4ajcTgU/Op/&#10;wdWu9X/8I+9rRS4yu7f+cO4MxTCr8mVwfW3TVHt+WahX/Nw0G6dx7hyCpMbkmaXDyKL28bWv7wde&#10;fzM929gy+Gj6/wBlYeGoo56bwZCsz+YqaeumQp/Eaaqop8fGGivqjjlp5U1Aaw63U4we8vud7rbH&#10;t8q8v3FvYSFcXENqJZo6Zoi3Uk8LevfHQHFKAHrJz249p+Q+Z2jn3eW4lUE6ofEQRPXtBcKgkY0F&#10;B+rSnAdHq64/4Skfy1Nm7lxG4N37u+UPbdBjqxqmu2TvHsvZ+C2fuCGxEVHlZOuNtYTOxopIctQZ&#10;2mcsB6gvp9mOx3yU7Xq6GKnps5iYaW0v02Vs2onU1CWc/f1lDJUMR9EcTKU+q88nnPzV79+9+43U&#10;53Dma+VpFCMYJBZ1VTxUWiwiMnidABPCtAB1ktZ+x3tVt0QaDZoJCKEGYyTn1+KZpCB/RFV8gOrE&#10;Ot/5Hv8AKe6qenfbHwh6iyhpqx6+NeyG3d3JE88kXiZKmHt7J5xJobcinmVogfUEDc+07X9sdo11&#10;LJj59/btioGiqomx1DnslQ4x0rIzFVxzY+heKnkWZLLL5IWJFwSfcVbvzVzNzGzvzFul5uRlVUc3&#10;d1PcFkTKqTNJISqmpVa6fOmehjtvKfK21Cm17dbW4JBPhwRRmoINe1AaimCCKgDo7/WPxY+MXSfj&#10;PTPxy6H6kMVbJkYj1l1D19sIx5CWEU0tfGdq4+ktM0YEbSj1FQFJtx7DiQlR6LhQbrdhquwAbUFA&#10;XnSCWtcn6+yRACe7j/q+0+fDoRLqGWyfs8vL59Dx79DWywsLMVbghgRwQTY3P593MYPDrbZNKde9&#10;iHtneVZQSorzuya1LBtOm17WFz/j+fayy3W+2qdZrdzRf9X+Totvdtt7tCGUVI6wVFNDVRPDOivG&#10;4KspANwRY+zU7V3Hic7BHFU6NWm3q0AEsSObNc/61j7yA9v/AH2v9nuUSS5MbVHoCe7yzTPlkfb1&#10;EXNHIdtdRtRAa19a8Ps6Kb3T8adt78oKl6fHQfctHKQLsvq8GkE6Rf6j29ZLZy1QM9HFGFYagELk&#10;N9Rzx76Ge1/3kbaWCKK6u2Y44laj7O7/AGOsbebPapSzvCmo54+X2Y6pY75+IO4tt1ldNQYhmp18&#10;jK8f3LLwAfSRF9f8D/vXtAV2DraBm8kLKDwQQ1rafxcD3nzyF7r7XvUcbR3AbI8x/F8mP/Ffn1jp&#10;zFyXc7dJ/YkEGpNDT140rw/wdVgb+2bksDWSUlbQSQsoPqdJFDXj1WBcDkXt9PbOao09gzWt9Qb/&#10;AI95KbHzCk3craq0pTy48eHH5dRjuG2+GxWRc/6v8/QVLsw5QP4oCWI/PDL9b2vxz/vv8XGjyCSG&#10;2oc3+n4t7k+wvFmQV4noLXlu0YAXFPt4dITcuwKqgR3aJvQRySxIDX03ANjb8+35XOkWP1H++vb2&#10;f2s0JkEfp0GrhUZyXzT+f8+gzjpkiqfEQfQ9iP68n6An2z1r2v8A7G/+wHsb2EcTtWvDj5fPpqLQ&#10;T28K+fRidh0KTmJtRsGjIViBcXv+P9jf2j6ypOoi5/p/xSx9iIeEq8f9X+r7ejGKMFSfTo1u28JG&#10;0SGyW9HJbkC7XuP9t7TtVVuBZb2/1v8Ab+0MkiaqVxX+XW1RWevQxYXCU17MU+vPqN7A/wC3/wB9&#10;/t2Comkbn6g/j/kXtoyop7OlMZCinQnYygooVAUqp45+hvyLkk+2uaVyCCD+R/hc/T6+7Nc1h00P&#10;A+XToBJBp0s6KnpFAJkW5+oLAfkg/kX49tb+U3JB/wBsbf09l59Scn/V6dKAY1Gc/wCr/V/sdKim&#10;+yVV/cX6cXZR/ri9/cKRJjf08f7Dni3096DAsoJweP2dPiZAKE/6v29P1NPRKVvMn1+gP05v/X3F&#10;aKXS3pPP+v8A8T7U9itRP9VOnPEUyIF+f+Tp6hqqQMoLj6/1F7/7f2j9zxuKOUlT+ggf1+htx7Dv&#10;Mdw30zKTwB/wdHFgC01B69DB1tUU0uWpUVtX7iH6/gSern3VJ8k5CjVAN+Wb6/6xtwfeAPue6y3U&#10;pB4Fv+ff83UrbYpMS08gOrb9iqBgaOxuPEtj/gPdbOTN6iUn6FrC9+CrEH3jdcHup9vR6B20PEjp&#10;Z+2we2koXFeqiOho3Xva42qt6iED+tx/r39m9v8A2n59N3Ao32de92Z9CU7Fac6DchAfr9Qx95C+&#10;3a1uoh9nQc3NS0Zp8/8AIOkD2DKsWDqSxsNJJ+n+p5+vuyrbdNJ9rCdP9gfm34+vvPHlPT4C19B/&#10;g6ifckYO5PqfXqpzsPKU4ylSDML+S5vyBqf8e1etJJ+Vv/rX/wCKexpJJGFAHn0QlugrlzNIBxML&#10;m/1sBx/rH3y+0f8A1Lf7Y29uJJSjV6vpxWo6wjN0oAu6fi51rf8A17X9xKumkSJvSbm/+8D3Y3Ky&#10;drMOmhIrtpB6fMNk6WWqXTKpHFwOTydI+l/6+wh3ExWV7ggluB/vXsqnmywJqB0tRCy6TkdGq2Sq&#10;PTQ6GBGj6j8EEtyPb5sM3rYyTcalP9T9b+ySdiunRwI6TXkNIyFHSJ7yAXb2Rte/gmN/x/myLf7x&#10;7PJtUj7KH/FF/wChferp6wgAZ8/5dR1uEbeKfkf8vWub8jX/ANz1cWFyZm+nP+7W5F/a1LC3+29l&#10;q92Rw6KxGxOP8vRRkicyarcam/3m/thzb2pZPx/yL6+zOwKq2o/P/L0/bCkueh66bp/9zlGzC/q5&#10;PP5djYj/AIn2Urd0P3VeyDm7AH/WH19qbuVIU8XNQepK2yH9MMc14dX09OZAYra1LMTbTBwSLchf&#10;rc8D6e1ps3rmOvjR2iDFhwbXtc8/Ue4/5g5ljsf1CxUcTWnr9v8Aqzx6OlVi1KY6KP8AJ75qUvWL&#10;1CPXCExOAULWLEA8izf7H8/7b2K69QUxUXpwOAOVX/insAH3ItdZUymo9NP/AEF0sis5dOOq0K7+&#10;a8FqHVMgzG7XCSScDUQODIP9499np+mH/KOP+SV/4p7qfcu1p2SNX/a/9BdOfRzU4HqKv814seMi&#10;9weR5X9J/oT5P+J98T1FTD/lGH+xVB/vY92j9zEetZSKfZ/0F1sWErcB/h/zdTV/mvvx/l7sLc6J&#10;JW5/x0sffv8ARDTW4pP9ayqfbMnuTbMaeP3fl/n6aaxlr5f8a/zdZh/NeI5audRcm5kkAAP0uWfj&#10;3xPUFMf+UYX/AOCL/wAT73F7jxjJl/wf4a9OxWUqtqIFPz/zdcf+HZbG38QkCfUgVBHP9eC3+9++&#10;l6fpr804/wCSEH+9D2/L7nQqh/VP8vl/S6UPZSFSVHH7esjfzZBpGmta7fT96ViLcm4YkHj/AA/2&#10;3vv/AEPU35px/sEB9oG9zInbtkP5kf8AQXSV7G51UC/4f83Xa/zZG/T/ABAqf6GQgn/Hi3+9e/f6&#10;H6X/AJV/+TP+KD3v/XHU4L/s0/8AQXVEsZgw7aft67b+bGNP/A8X458zf15/UxH+8e4Nf1FTpAzf&#10;bj6NzpH9P8Qfamz5/hmnEUbnV/tf8/8Ag6u9o8bAsMY9f9jpY7J/mmpmMtT0kmSC+SaJVHlNiWcc&#10;koVH+8ey3b52NHj5m0xWsx+gFvp+fp7lDZd7a4g8Rm+Xl54/Z0nA1Hu/l1dr8cPkUnYGGpqwVMcn&#10;miRx621EXFvoTyPz/vh7zbG2AmSkTXFqHGom1v1c88+1G77/APSwO5ahTHkf8v8Ak6uCUwvTf8kv&#10;k1T9cYqoq2qxCUR3BBvb0ahwzD2Yai6dp2hQ/bAi1/0/1H0tb3G997k2lu4V5DX7F/6C/wAHTwia&#10;XKr1TPur+azT47JVVOmSYlHCAhiFuDc/R/6ccH3NHTdOB/wHt+f0kf71b2U/65lvU/q8T/RP/P3V&#10;vo5vID8x/sdJM/zaFc/8XC5+gubk/wDJZP8Avfvv/Q5T/wDHA/62n/ifb0PujbRLV5D/AMZ/ytTr&#10;f0M4FSvXH/h2YCxarW39RNq/H+pIA/2/vr/Q5Tf8cAbf1UH/AHkj2pl9zrd49KyEE/6X/oLrZspm&#10;jKkAH5466b+bTF9DXlD/AE1ML/4+ggf7x75f6G6P+zTG/wDiin/iPaE+5UIHdL/x3/OOkq2N7X9T&#10;SR8q/wDQI68382iXjXkTa/8Aq5Bzb/XH+9++v9DtMP8AlGH+xjT/AIke3IPcu3Dammx+Vf5Ej+fT&#10;6WExGV/w/wCbrh/w7Izm4rpHX6XE04sf9ZWI/wB598f9DlL/AMqv/Ji/8U9q09zLbVmX/B/0F079&#10;HIMnrv8A4drb6NkiAeLibUf9ssh9suZ6cpjTyWpgDpb+wP6f4D2U737jwTWpEcmfnp+f9L/V8s9K&#10;7SzZpQpH8uhn6h/mjJntyY+jkyoYS1MMagylfU7FRqDtf/eD/T3VZ8seto8RQ10qw2AjlNrH/Um5&#10;HA/p7xf525jF9dMC1f2U/wAPUobbZ6YQw4062qPif2anZGxKPJCUSFoY5Lk3NnUNzYkfQgfX3SPu&#10;ePxZCoW1hrNh+eGHuG5JNcxc/wCrHRlQig+fRsfaUVjYggDj8f4H8e6EZ6pq1vUde9il1xY5ekXn&#10;UZox/hza3sy2wUuangB0luQRRzwr+fXvd/3xgH+4mgI/45Q/70P+K+8svbKRPFH59Q/zqKKT8j1W&#10;X897nbs68c08pH/IMRNuf8B7snxPFJGP9pX/AHhQP+I95lbTNSBAhxTrG3cCDdtnrWq3q189VMCS&#10;BPLe39TKZP8AemHt14PHs+EqsNanooebu8RMY6TC/wCq/wAQf944HtoyxVaeQ/jR+P8AY+6idJI3&#10;Ucf+K6VWLGWSh49L/YoaTK04AOozp9fpxY8eyP752jhKfsai3tAaigrmEVDnxRPoTP42FlNNHWgF&#10;bSwKGSCUNwrskiyqFT3jT7l+yllut0vNPKKRW25pO89wpB8K4BkDGQ0RlS5bu1yBYhK8hM8ksmmQ&#10;5D8n83XqbW21bsfFhYUBoT4dSKAinwDNT5Yx6X4dD9iboqumMtsGtqxl6RsDPTbUbKxpVnbWT+3k&#10;SmliDfuT0weRXel1LpEY8DQEs4Lx1r8YB3z1VsXaHYlVuHG4HZXbm88znKHIUeSwu4NxxR7A2rtS&#10;kwmOhrY4IZ8NV1FFXibJaXimjhU0wtL5I8V/6q71vd4mxwQNa3CSSeL4y3CRwqfhMrkKFDGtKAjj&#10;k9SS99DYu1y2VeGJVCHjoEwzwwdY8zUeXTT8kfltg/i18ke9O28Xj6HdsW9/jP8AFvZm366hyFDP&#10;t2lzGwO2e5dwby/jNVRtJUNWY+k3NiJ0xkcaPI1WoZhqBFoSdSw1tqiaNpGaOJRqUWjSKFYIYYlH&#10;6Y40VYo1HCoqgAAe8l7DmLZOT9rg5b2ceFb2qqqBQgLsQWmkkpQtJJO0krMSxZpXZu8uzga6W7v5&#10;3u5h+ozEYr8ArprgZznyzgnrX13Z/NkONydTAlcWY1dSzyGpe80kkzSSSu0h/W7MZHAH6nIHAHvk&#10;emKA8mlDH/goHt4+5MQPxkfbT/P02LG6A4D8wT/k6T0X83GsYeivdFvb/Ou4v/roffD/AELUB+lM&#10;B/07H/FPex7l25Pxk/7z/n6t4Eg4gf6vy6z/APDudaq2avJF7/8AAiX62/oD77HStB9DSqf8fGvt&#10;z/XLgUfGf+M/5+qNBNXtAH5V/wAnXEfzdqrm+RkUf4TSW/3k++/9ClAOftUP+soJ/wBsLe2j7nWz&#10;DDt+en/I3WktJpcKKfb/AMV1wH83euZiv30v0uC0zov1HF5P9f8Ap74npehH0plH+uje6n3Gt37v&#10;EP8Axn/oLpQu3uB3rU+o4f4Osq/zdMh9BkD9eAs4P4/rb349LUX5pl/5I/6O96HuJatgSH/jJ/wN&#10;1ttvxhf8P+brtf5u+RB9NdIx/oszXt/X9ux99r0vjvp9tz/gg/4j3o+4sSmgc0+xf8/SZ7KYMQqi&#10;nzr/AJR15/5u2U0ljkGUEH0tUzBvp9NJb/be/P0pQAc0wFvzpB/3v3b/AFyIpANDnj56f8/XhaT0&#10;qqj/AFfYOscH83yu8yoK1iW4t5WHH1Nilj7B3sLqSjoaSWRKcLpUknQv+xHsW7LzYb0/HUemK8ac&#10;K9V0McNT5f6qdWafD/5/v2rk6SnavDtKy/tGVmdASf1eq/4Hso1Ls9JM8afR6DLbTYf1+nsYfvJz&#10;btID9nD/AIrpoxUoKZ6upyHYwp9onJ+T1LSiUsCxH6L6gxPP49nM2P07Q1VFTu1OpJVCLop5It/T&#10;3H2982vYozs9DXPD0Hz6TF3MpQCp6or+VP8AMZbrXN11EuRKCN57hZbH9vi1tY/N7W9iV/oRoAAT&#10;SIOOD40/4j2Fo/cSMNh6/ZT/AD9XSGWuB/h/zdEP/wCHfK5mZY6yZvXexmnH9f8AVggf77n3hbpH&#10;Hn/lEj+ouTGo/wBb2oX3DQioc1/L/P0pWKbTkdOEP83iu0W+9mUhWsRNN9ebjggf7x74HpDHhv8A&#10;gKnP5t/vH192PuGsi0Dkfkv/AEF15o5tNAv+r9nUlf5ude0YIrZCRyVMz34v9V0++j0fjT/yiR/6&#10;+ke2G9w9Nasa/wC1/wA9etC2uCNQHH/V6dZl/m+1ypqNfOoN7RjWSLX5LBh+f8PfH/QbjT/yhoP9&#10;dE/4p7abn8qK+LX7AP8AP15reVRUgf6vy65/8O/13AFfMbm3Ejtx/iAffE9GYwnmjjv/AF0Lf/ev&#10;exz8pGrWa/7X/P1UpKMUx/q+XUlf5vVdwf4jUW4JHkkI/wARe/vr/QXjP+VRD/yAv/FPfv8AXDVM&#10;yy6PtC/5D1Uq44AdZh/N9q/7NfP/AI/uyD/or3xPRWNNx9nGPx+hfz/hb26nP8TUdZdXzFKf4R08&#10;kUpUP/LPXFv5wNWhu1dUcc38r/Qc8f8AI/cKt6Ix4hc/aR/TkhAB9OL29rYefFkk8MOanhw/z9Ud&#10;nRK6aft6VG0P5vRyGUpYJMrKoeWwWVmBa7BSLzX/AMfZQO2+s6fCmWSOJUAub2+pUekDj2NNm3mS&#10;7ILtWn+fpPKrOK+mf8v5dX3/ABK+S6dsYakqUqDMZES1mBsr/W9jb8/kew664iFPXpGBa0hH0t9e&#10;VNv9hz7kba5Gcq3kegZvgbw2J6M92xKanCzvcMDCORf6LbV7PNgmBpYx+RGD/sLWHuQrfCFj9v8A&#10;LqILpaSN1VBvmI/xOa30Ltb+v6tX09vLvcH/AH34/F/dZJzoITHSYAr0i4obG5ufpxa1ufzYn2Df&#10;Zljjan/lg3+9An3EXuFKG21lPGjf4P8AN1IHJKn6of6Yf4R0aboJSueoB+VqIyf9ipHujD5OC2Uq&#10;/wDp4T/sZCPfPbno/wCPSfI9ZYbGh+mVvSnVzGDN8VRH/mxH/wBCD3X5Ui07j/E/737iI/H+3/D0&#10;KK1z07e8cV9a2/qPbkX9oOqtw697GTYkMklRGFUk83te/JX/AIp7mDkNglwtfxMv+EcegzvGEofP&#10;/N172brBYupenUhH5AA+v+p45HvODlXusIx69RLutBcVPlXrBM4AKi3P1/w9qBsNUlVHja4/wb/i&#10;nsaCPJMnDy6KVlWpY+fDqOJLWsw4N/qP6359xpMPWAWWJyOb/Xi3+IHuhjBNR1YOj/EadZfO1voC&#10;f6/8a9xjh6m3+Zcf1/33PvRaQdoPW9S1oG65LP8AXUP9bT/xN/eJsVUj6RSXH9Qf+IHtiXXTt8+q&#10;kgGoPHrkJk/xH+w94GxVWb/sn6fkNf6f63tHpl4UP29aBHy678yf4/7b3hOKqhwYmAP9OP8AX/Hv&#10;2iYnvz1vHr135UP5P+9f737wviKq/EZ/2N7/AO8D3XSw8v8AV+fXsevXfkT/AFQ94ziar8xSN/rA&#10;8f7f3o1HAEfZ1qoPmOveRP8AVD3iOHqgSwie/JAP+P8AWw9vJE7rUcB9vTockaScde8if6of7z7w&#10;th6hyS0TC39P8fr9R7qVZOA6tqEeEPHrvWn+qX/bj30MNUj6I3+H+t/rW97Cs3VDISKEj+fXtaf6&#10;pf8Akoe+DYiqvxE5/wCCg/7zcD22VzTj9nVO3169rX/VL/tx7xth6ph/mXuPoSLAf65H/FPfhxoA&#10;a9XVlHn17Wn+qX/koe8Qw9VyTGePqOeb/wBOPbjRsRSnV2dSKevXtaf6pf8Akoe/fwio/Eb3/wB4&#10;91VHHHqiOy4PDr2tP9Uv/JQ99fwasP8Auo/7cD/ewPe2Qny6cBDcOva0/wBUv/JQ99fwarHJjPH+&#10;1Kf94HvQQjND17hnr2tP9Uv/ACUPfYw9Xx6DzfizXFv68H3YKx8uvBgeva0/1S/8lD3kXD1f18bg&#10;j/X/AOKe1iKKDVw60aHHXtaf6pf+Sh7zDEVR/wB1n/W+n+9j3TwEqT1sdo49e1p/ql/5KHvmuEqy&#10;RZGP+AB/3u3uht3yR1rWPl10ZEH9of7Dn/evcz+B1bBR42/H4bi3HPH/ABHttYXqa4/1fZ00oCuW&#10;JHXXlj/1X+8H3yXA1i3/AGnPP9G5F/6kf8R706lCNWa9Xcqc1695U/r/ALGx95xhas2Hik/5JP8A&#10;xI9qYl0jPn1XSoyT10ZkH5J/1h/xW3vIuFq7j9mQ/wCw/wCNe3v1OB4dbXSGrX/V+zrrzp/Rv9sP&#10;+K++c2KnSJtUb8D8/wCH9ePaO+oLc+h6UxyIWFPPrsTKTbkf64/4p7CHdMZidgQbAm39SNQ5/wB4&#10;9wxzUw1Z6EthSg+Y/wAnWX2Essl2bn88f63uLrh2WTUpwOj6BHNGHAde95KeX1KnJJP4H+9k+0qz&#10;r4mqmf8AV/h/w9KCtTwx172K+1YJ52j0pcAC4/Jube5E5aerhOJJ/wA3RBuIURkDr305PsSqzGTr&#10;SlmRrab8g2/3kexjuylrV8eX+UdE1vUyqfQ9cQwJt7ALdsJVpOCLXH0t+WPvFTnGqyyav9WT1Im0&#10;AoF1f6uH+brl7COqBEpK2/IF7/g/19wndsuqjefQqjXUTq4Hr3uMqHk2ub/i59soyEYNPt6MUKaa&#10;L172oMKhaoiA+oe9uf8AHj2cbQ4W6Q/P/J0ivQODeY/zde9nO63oqiWljKI36QeLgEj6n3mR7bXQ&#10;URjjn+VB1FPMMSjVX/Vk9R53CKCf8Qf9iPYiZmnq4YzqBF+f9cA3I95BTXJMBIPAD/IOgnBHHXHl&#10;1FidXIHH+t/ha49o+jx8tfUhdJa7WtY39X9bD2EbudkJJ4cejmFDUAcOpTSBEPNvyT/j7G3bWxPT&#10;FUTRnSrK5uvFh/hb3HnMW/wbdC7u9GUEjI/ykdCCw2+S4kAUVBPSXr85EjNBEwaQ3UAEX1W4HsXs&#10;bmcFthAZ5IkMYuCdFrKOR9fr7xR52903jDLDITTyx6n59SlsnKoajso/Ov8Am6YKrbdbnb+dzHG1&#10;zw7g+of63uFuP5KYfE0slNTVEbmzAlJB+q1wRax94ybzz1f3dyDrJyPT/P1I9rsVrEhYAdZMd1hg&#10;KOX7iWBZZr/UgEWP+uPZRN69zNueaRVkYxPc2DE2ufpwT7lf295hu5pqStkk/wCAdBLmOwhjjLIK&#10;H/i+l9S4+lokWOmiWJVAUBQALD8WHsvecqnqGkkJ5uW5t/QD/b+57vLtprYSymuvhT8+PUfxHQ4D&#10;efp1N9oGb/Ocnjj/AIobf7b2Arhg0pK9G6ZWo697yMxCn+n5A5/3v2QXEjSAmvW4f7Vft697iSyC&#10;97/8Rz7h/m6NjEfTqTuXHCkBv9WB173yjnS3Nh/rf19wNcRvrwOpRtpVIoOve5kcyi9wCOTf/evr&#10;7SvGzDHHox1qwx173wmql0i4Fhcn88+7xwtq60zopoSOve0Z95H/ABL/AMmK/wBB/wA8rb/fD2df&#10;Sv8ATf8ANn/rP0ReKv1XEf23/av/AKs9e9//1rb3PkIDxWAPABLc/T8/4H2zFbxRgtG2on5Af4Pn&#10;0OluHjcqi6jQ/Zx61RxvTclO0njzc6BmtIXZNbAuCxLXUnn+pNr++OimewdDdACv6ha3N+PfglzD&#10;V4qUY54GtcefXoLm6iY1jr8q9PNJ2Hn4SyT5N5YZLq7SJE7KLkr4i7cc8398/Erm0dPrY2J0iQmw&#10;5LWX8D/H2w1IV13EojRc1JWgOfM+or/m6alnupZgY4gzE+RNf2D8unei3/n8hWRY+hNZk6upcUNP&#10;SU9GtTVVU1SdMcEcMIkd2Y2VVC3N7Dg2Kdy+6tl7ZWRt1b66/wBkQx0slc9TvffG19o07U0T+OSe&#10;nl3HVU/lKsNGmMs2r0gE8ew7u3PPK+zKZrud7pqgeFaQy3UwJAIDxWqyOgIIIZkUUINc9GFntW6X&#10;9wzNAyDHcz6E4Afi0gU86FvM08ujidRfAr+YD8ip6Gk6n+JPyIz9JXVH2EW43603Hgtjxy6m80VR&#10;u/c1NSYmBVIJcPVrpP1sePZT9+/zBPiXsqSWlw/ZdT2jkoY54p6TrTam4K6lgyMQk8UU+d3hFhMf&#10;LCzoqPU4+pqkCuHjEliAg2nnPfN9SQ7fsVxbKGGhr6a2tg6GgJSOJ7q5FFJcCa3iqV0MykgFXLsr&#10;xsXa5jx2kIXY141UtGqMvkWVyK0oDWott6g/4Sw/zGOy6jD1nbW7+hei8FUVMS5dM1uzLb63vjcd&#10;KiSST0G29i0VRiqqVA5VYJtwU13R1aRU0OxVt3fzYcRj0qm2r0lW1yeEGnrdxb7gxTRzNc3mwmPx&#10;dXqVAACqZG5+pZL29ieBd9kbTO0cEYzUI0xYUrXxTJbLUjOIu09tGoSUE8ltapSQSSH1GkA+n7PP&#10;8+rGuvv+EfHWUEuOn7c+bm/NxQpOZMtjutuodv7ImlgKEfaUGa3NmdwCMhjzNJj21D/dYJuChb6/&#10;nC9/1C5Sg2psHqba0NbjzQ0uRmxm7tx53E1csiscrRVNVlafHtIgFkSqxs0NidUbnSVZu7XcGKaL&#10;2VCHEg8NbcVQBgY3MkE1EJYMSgWSqijhdSsFLnmG4hJWKFK0/EWoPngip+XDj0ePqz/hKr/K/wBg&#10;5rH5neVT8i+7IKSOZajbXYPamMwW2q+WQr46iU9TYbbeWjaIAhBFl1B1NrDenSUzO/zI/mxnYjDV&#10;955ijTwNSj+DbW2Ft2ojje+sx1eCxVNMslydMok1jjSwAFtDb7Z1kD6j4pBakshBIFMU0BccQqqC&#10;a1BOSSNzBu0lKyLioGmOOgrxodFfz4/Pqw3rX+Sl/Km6opKSi2t8Gei8pBRVctbA3ZODyXc1V9xM&#10;2pvPXdwVednlQHlIpZGRTyqg+wjrPkx3zvGdV3p3L2ZueneH7SWize9txVuPkoyxdqU0EtQYShLM&#10;zIY7G5uDc+9Ha9tFwbn6eMyNQFiiliAKCpIJxSnTQ3O/kI8SZzQUpU0p9nD/AC/Po9HV3x96F6Px&#10;A2/0r0j1F1BgRkZ8uMJ1d1ts3YGIGWqolhqcoMbtOipIfuJEREebRrZVUEkAez1/HvsNJkoonlTW&#10;oRQSFLKCOQCRwD/S/tHuNqDbmGMUQ/hGF9fhFAc8MfP59CLa7+VRiRh60Yj/AAEV6UO+MEmUx0zh&#10;f3EUspB5J+tvdleDr4q6iSSPxAvGoYpGqswt+lmUXI/wP+H9PYDdZ4mUF3IU1UF2IBoRUAmgNCRU&#10;CtCRwJqMbebx4tMrFh82J/wnjny+fRDd14s0FfUxtAvLMpZ0jtInkDaGYcsAwBAJ+o9tO5sUK6kk&#10;VrMuhgARcC/9F+g/23szsvBjYKEAP2eZNa1+019a9F99bhC2gACn+TqbtDcU9DWxOZ5RdlJJkJus&#10;a6UVyxPAHAB4HFh/Ssf5EdbGaKsqoofUEYj0hfoxP49ji3mWeDQRw6KVcxOrDy6Pbs3OR5XHQnyK&#10;zhFBsbk2UWsPZQetdzVO0dzQU0kjxos9rE2I5bV+PcQ+53Ky7ttExVQScA/aoHr/AJ+siPaPm76S&#10;8CM/4lH8+lp7uI6w3TDmsRDol1ExxleSx1MnP198kPdXlKXYt6kDLipqfLroVsO4R7jt8coNaj+X&#10;XvYzlE0IB9WCgm9z6l59wnqYMa+XS7zqeve400YjGkHVqtf/AA49uo5Y162CS3XvbfLEb29QX8Dj&#10;i/P+v9falHHWwfxE8Ove8SO0bcNxfkX4/wBf3dgGHXiRxp172rcNuWqxsislQy2ZSLcH0tew4/4j&#10;2XzWmpg6DIzXpp40lFCB1488H6H2YnZnb5ieCCsqGeMlRpewv+OWAv8A7f2Y7VzJu+xTiSMkAeYN&#10;eB9Dj8x0G9y5fhukJ0AE/b0ms/tTDbipJaXI0cM6SoyHWp4DCx5Ug/7z7MrFPht1YdqqCNWKRyX9&#10;Un1Cngc/Un8e82vYj3y3AXkcMk7VLr5J/EB/DwHr1A3PHI6SwvVRWhPn6dVHfMf4eY2roZczg6KF&#10;FWmqGJBqOGSmLckv9Sf8fZVN91SYmrnjDBdJJHP4uLD+v0/r77Xe0HOf732uGepOoLq+fH8h+Xr8&#10;sYS85cvrZbg8ar6+vy6qy2l0XUplqmkqKcaYaiSNVAJsVBJuXP8AvPtK7fzpqJ0UPe7W+v8AUgH3&#10;lnte6IU7T20/ydRJue3aRqI6TfdXUK4XEVU32oVhCxD6FFtKsdJ5+n+tz7G2hBkhUg39IIH+uL+z&#10;+33aON9ZPGnUcXsUaMwpT9vz+fVPe8skcPm5omYHTKxP0FyHZf0g+/VVCZebWJ/B/wCN+xntvM0C&#10;JSufM/6sdE0c2jtHD/V/qz0t9m9m0lBpDzxp+nhmNxYn+vH+8+2CfBNISdF78X4/P+t7EL8ywOg0&#10;t6+Y+XStb5VFAePRgMT3zjaWKO9XENP19a/4j6E/77/H23SbYkfi3F/8P979pRv0Bcd4/l/q+yvV&#10;lvI/Lpb0XySxSWtVrcc2DXuB9LE8/wCt/vj7ittBv9T/ALYAe7Hfbf8AjH8ulEd+grTp9j+UOPTS&#10;DVWBJHqcn/Ylj9Pcd9oEkDQb/k8/71f3b99qYz3ilPl/m6e+tkK1Bqp8qDh06xfKTGIpP362tcLd&#10;eLf1I+vvCdnOfqpt/ivug3qIigYftX/N1R75BwHU2L5UYw/prUvx9CCTfgce8LbPUW1ILn82H+3+&#10;ntQm4xEhhn9nr1Rrs5dDj/V69KCl+TlLKA0dVwDx+5a9j+B9B7wvs6KxGkfT+gH+9e1DbpDqAAHn&#10;6f5uqx7iQ4JGM9PUPyWQlSKokagv6+Of6j6+w+3ltJFoJQFAOljwB9Ap+nsE8z7yghYA+RHl0MeX&#10;7sTT0OaH/KejNdCd8HLblpIlnLK8iAjWfq8gPBP9b3900/KnF/aNU/4SEi4H9P8AD6/7H3gV7iXp&#10;nupdJ4Fq/wAupt2wARVp5DrZA6prv4htDG1Jtd4IzwSfqtz9fdW2Tv8AcP8A08kn4/2s29whLTB8&#10;6dHYAoPsHQle24XNh/j/AEHPttCA1T1RyFFT172IW0YgauAfi6/7C7WHs2tmOvpiU6jXr3u3b42b&#10;fFTHSNp5bST+eCSfof8Ab+545BnZbyIE4x6fP5f4eiDcwBAxp69F++QGfGC2jWVBIBWKVhc2tYWH&#10;092m7Y2ehpIyUB9IP6QP7PvOblLcYzbgN5Aen5nqEt5vAs2lPX/L1rh9wfIkUWfrofuGXTO6ACQ2&#10;sJSP+It7WC7QjtfQP9aw/P8Arexn+8k/Cf8AB/qHRCbp+CkdAa/yYjBt92wJPJ8h/H9f6e+Y2fGf&#10;wLW+hH/Ffbh3VdOgn/B02b3BXz6jP8lxGwVpzYkjVqAK6fpew9teW2gqUzkKOAT+kcEC/tKb6JiS&#10;uKfn69NRXAaQaRSv2/6v2dL3YPyPhyGXp4PuuWdFIMluGkHHFv8AePZV99Y00kzggXDcG1iLH/kf&#10;tDNeYOeND5fLoW2ugqCBn7f29XCdIbmGdxtPUI5Ksmogte4PJAJv7w7Av95Gb83X/eW9opLoaAeq&#10;bgoMZoPL/P1M72ZRt+sH0DQTAj/ARNfn/E+zy7YNqOL/AIKP9hdfdDeGZCvn5fl1Gd+CZSPXrXK+&#10;QRMm4KscX8sg/wBs7fU+1WXP9f8AevbIkZfPosNDw6LIqBeeL3PP04P49sOecikk/wCC/X/kH2Z2&#10;kqqAzmoNf8B6UWsa+JU/6s9D90pCGzdIbk3YXFv9qJtf/W9lcyzBsvyeTJ/sP1AfT2j3W8rbkIfX&#10;qVdoiLRBV6u02rG0WxQUAOilY/gHVpb8+zb9XUsb00RKAnQPx/UXH094se6O53FGq3An0H4uhNZW&#10;paVVbhT/ACdawn8zvcmQgz9dTRTyoPIQNLkaSSwNjz7H1oYo4lOhRx/QE/7f3jSl7dT3LAsSAfXo&#10;ZJZQJGNag1+3qioV2RqKkkySObm7MxYj62t/h/sPbfrhJIIS4JuAP9vf2fCK6VNQLUIFM/6vLp5r&#10;WNo9CqPL5fz6eFauCcySi9uNZ45va3vseE8aVP8Ar8/7b205vFNdRHVF24qOFPzHXJZa4A/uvfi3&#10;q/2/uTGsJU3AP4H1A4PtBPLdrINLEeZ/Z1X93AnK9YXqKxRfW+q/1uL/ANDf3l8cH10L/S1rfj6j&#10;2n+pvBjWf2/6v8/WzZpF2sv2fZ1jjq8gW0iaUC/4cgf739feEiFf7CD+hsPp9Le3/Fumw8h+Y/b0&#10;oWyXiQP8P+Hp4p48nIAVlmNv+bhtci31v7xkxXAAQn/AD/e/bimUKSXNPt/2enPo4vxf4AOpJhyy&#10;nlpCR/VwT/rc8++QjgP1QXP+v72bm9XhIaD7P8o6oNvjJowFOoU8eTUE6pALEmz3/P8Ar+4eVp4D&#10;SSEKttDGxFiLD+p5P+Hs05f3C6W/GtiSDx/4rh8/+KHRRuFnpjJUcOlL15kspBufF6Z5oyauBTpd&#10;grLr+p5t/sfZKe1Fj+4cBRweOOOf9f3l1yjM5sVdmrwx5/6vX9vQHmheNj6Vz+3rcQ/l1VNXJsjF&#10;vLJJzTqWJcki5+l7/wBfb31NTRu0N1W7Nzx9Tf2zzzemO0nkHp1SFazaXGAf83QR/wAzPOVlFtjI&#10;LFNNGRAxBD/82mU8k/4ezlUNJDHTg+NCQBbi31t+PeGO8bncy3mgSNQ18/t/1f6h0OrCxVkBamR1&#10;qR7rz2TqczWOamobVO3pMp/H+J95nSD/AI5r/W1v9vxb2kSW8p3OejaPbogKEZ/1fPqNSVWVm06Z&#10;pj9AP3WIsLGxF/eErCL/ALa3v/sD/tvb63Ex7TLT/Y/Z/h6fNmlRwH5D/L08rDlSNRln1fizsV5/&#10;pz7x+OL6iIcnnk/X/Y+1H1kw7TNWn2cPyr1VrGJj3UJ+zrvxZcfRpz/j5GH/ABPvMlNHfhU+hP0H&#10;4/w9o5dzkCdzny8/9X+ry69+7Yx5fy/1DrgUzOoBZJv9i5IP+3Pvp4kB/QBx9Atvzb+nvUW5jTTx&#10;D+35dbG3RseH8v8AN1NShy0li8kn+31cfUe+AgSTgRD/AGCf8a92beUt+5pD/vX+z/n62NrQ8FqP&#10;s6mpis1MLI9Q1720q/4+o9Ptsy1Kq0kh8agBW+q2v9L8EfT2mk3+KXi5OPX7fQ+Y6fh2g6qoKH7P&#10;8/Ri/jpgdwPvrDLrmUfxClAMhYcljf8AXz/vh7py+cbxJQVyrYftyi1rXBBBPsJSXLTMdRr/AKv5&#10;/wCqnQugtlht8DA/1f8AFdfRT/lq0VTSdRYwTlyTR04JdiWJEKXY3J965u7m/wBydTYf22/2BsD/&#10;AL37S1LNSvRbK2anqzL2jfp7dHHpMpIOOvexW62A/jFKbcient/sWF/ZhYFg9Rx/2B01c1MQ6972&#10;BvjFHpw9CR9RHEPz9LAf8R7yb9t7oGQD59Q3zszaCR6dVm/PIj+A1Gr6LSz2/HPh4P8AvJ92M4pv&#10;8mjBP9gH/X95j7Hc1tVINP8AV8/t6xq3IsJmKevWtfvJE/jFWVHHnbULng/T63/pb6e3RnAHHH/E&#10;/wCHsReIAKeR+3ou8B28+kzFHdtLWINj+fqPp/xPtlyz3ppf+CG/+w492jniQFQP8Pn0s26Pw59J&#10;6Err+K2XhPBCyp/sNQ/p7KFv971xX/m6fwL2vpNj9RxxcH6eyieeI1elSKkVzSv2/IkfYadS3sKj&#10;QpFeHkSPyNDQj1Bxw9Ors+iIdG24SLW+3sbE/qQeRb/1+gI/xF/Y4dLxKyR6gOdJPH6iTck/737h&#10;nnK8EW3yxRdqSAKyrgMorRSBgqPJaUHkOh9bRoaY4+Q/1UHVS381HK1tDtytkp55UZRIY2WQh42R&#10;Vto/p/Ti3BI+h9nZooYVprFFsADa1v8AAfT3iBu91dPfBg5qf9X+rh0M7S2jZOwAfPj/AIetOnde&#10;SyNTnKxnqZm/yqUAtISBZuAL/wCHvomIE2AH4PH+8W92AuSoJY/6vP8AZ0payB4jPUGI1jWZpHIs&#10;P7dv9jf3hJjvYBT/ALAD2/8Argaix6p+7qZ0/wCr9vTon8Q+omlX/WYE88/S/vkLfUIP+Sb/AO2P&#10;uhkaulnoft/ydaO2q/4c9cm/iDCxlla5+uoD/YHn3JSJLtcLwpIB0+0E11IFWhOSKnPV/ovMgcfQ&#10;f5Ood8hrP7kv9OZT/thz/tvcJyAx1AEC4/SBYf4W9mUbgoAjEE54n/L0tW1ijGnSOnakpsjIbI8m&#10;q3qPkv8Aj/E294zNFbhB/tgD7UpZ3IbMn88dMtt1ONP8HTl/DMgymwYH8Wf/AIi/vwli49HJ/On/&#10;AHw97eK5Wq+KKDy1D/i+qnbEbgAT9v8As9RJ8flEQC8vpvfSxIB5Nxz/AL0Pc2NEkBGgWsW/SBzf&#10;2UzTywlXRzWtOPy/1eX+ymewUKe3NOmKVshFIo80ylSSSZX54P5J/wBv7A3tqJBj6gBRwl/p/vNv&#10;cv8At5cSVMisQWHmfnwz8ugxeL4T6Vp1eR/Kxr6993Y5ZKiUnywry3Juuogt9T/j7r/x6p/esDSL&#10;fcf0H+rt7yDSX/E31Z/yY6LSoLUOetwHcbzL1WzB2JGLYGzEf7pB/H+9e7G+tUiFBTgqpIjXi3N7&#10;cWt7x09wprgs7oxAqB/xkA8enrGz8SfVT/V/q/wdaT/8x3IZNuwMunmm0/cVAA18eor/AE+vPsVZ&#10;2iCWKi/Btbn/AB9xPbSypJXUSDjGP9X+HPQlh2wSPRB+f7OqucdR5OrkYCR731etyRa9rc/1/wAP&#10;bS0q3P8AvPpH09iIXFFAr9nd0vj2fQAKCvS7o9s5Nwp1u3HFj/j+dJ5/33198BMh/sn/AJJ+vvz3&#10;YQVDZ+3/AGR06dol4CmPkOn2La2U02AYj62Lf7z9feWMhvoLLf8Ap/t/aKbckqc1b7fljz/l0620&#10;SpCGAFc1x5dQchtzK06BwXT8/Utb68gf8a95HexPFx/Sy/X/AG3ty1ZJEqCQ3nk/5TToufbccP5f&#10;7PTDHQZHzrqqpCl+VsP6/wBb/wC8e471KgXsoP8AwUG/HAvb2oW1LOGzxH4j/gr0z+7QQQR/h/z9&#10;Kimw9VIB6mtx9XP1J/PPvA1Yp4BI/wBsPZlHZk/Eob7an+XTI25E4qD+3/J1Kbb1Zwbm39E/3vg+&#10;+SVkZKg2Lf1PJ5Nxz7ubB6EjtX0FQP2fPj1cWII7QB/q+eemvI7byfgkkiZ0IFw3N+B9D9f8fcuZ&#10;o5KWXUoN0b8D8C1+PZbGskV8gRiM+pP+HpFeWQWEmgFOk5ttc1jNx0I+4mjIqYgxVyAQSCQP6fT6&#10;+yGfIWGIU9QQqgBWsNIHJH9f9h7yA5NuCFUPkjP/ABr9nQckiCoTTPr+X7PTrdM/lI5KtqtsYoTy&#10;SOxjh1F5Cx08E3559k32QSMvb/m6v/E29z3sVypjUj/VToF74P0mCjq9fshLbck+n+ZP+H9Bf2dr&#10;AH/JYv8AFP8Ael1D3I8NyrRkeop/LqGr0apjq6qw33b+JSkf1bj+h8lv969vxHBP55P+x96YkIR8&#10;ukpRacOkEHa45/I/A9hB2Z/xbqj/AJZP/wBa/cR8/Efu9wf4W/wHoeckil0K+o/w9Gk6GJO4KT8j&#10;zxD/AGA1e6Nvk4t8lWH/AIP/ANbCR75+c9MBfyfaesrtjYCzWvVyeC/4tVF/1Dxf9axf3X3VraZ/&#10;68k3/wBf3Er01mnr0I9a1oB07e8dONUyD/H/AIn3uM0lXq2Kde9m26R2wctXQLoJu6A2UH6uBfn3&#10;LPJEwF0i+jL/AIR0G98H6JPoD/g6xTSCGJ5WNgiljf8AwF/dqGzOm1qaCFxTg3VD+kXHH+PvPfk2&#10;HxNtj0/6v9X5dY/7/ucVvO+s+vRcN5dyUGDrXpTMgMbEckc2Nrf4fn2uz0elv+AqC/09A/4n3IUd&#10;kzVLeXQS/rFEfxdIVfkHQFrCaI2PNma/H4AP/E+479HrzenjF/6KP+J93+gqpKDI+3q43+I5Br1I&#10;X5AY42Pmj/1mFveA9IJxaBT/AFvGv/ED2wtg7cRTpxd+SnHqSvf2PN/3o/8AYH/jXuLJ0go5EC8/&#10;kr/T28NqkLDHTi76jHuPUuLvega373+wUj/ifeD/AEIqf90D/kke3zsg+Kn+r9vW/wB+qDg9SB3p&#10;j/r5l/2N/wDebG3vG3R6H604/wBio/3j2zJtgAwo63+/09f8HWRe9cafpMP+QT/0N/xHvgekIbf8&#10;BhwD/YHtK22TE44fYOmjv4r8X+DrOveVAbDWpubX1tf/AHji/vE3R8X/ACrAf6yEf72fbDbVLqA9&#10;a+n+br37+X+L/B1lXu7Gm/7o/wBYubn/AFgp98D0hGR/wGH/ACSP+Ke1cW0OGoo/kOtrvw1U1f4O&#10;uQ7tx3+r+v51Nb/D8+8X+hGEXBpf944/2Htx9mY8R/IdOtvgbg3+DrKO6KD6+RTf8eRhb/b++J6R&#10;gP8AyjDj/Ye0L7UyEmnD5dNnfB6/4OuQ7nx3/HVB/ryP/wAU9x36RjH0px+eNIP+w9tjbiSSq0J4&#10;462u+qQanrOncmOP1lT/AAu7f7H3gPSiC/8Akw/2KKP9vz7dXbGqKj/V9lOrje1/i/1fs6zjt7Hm&#10;37iW/qGc8f4ce8T9JhraadV/rpjDX/pf2oTa/wCIfy6sd9jT4j1lXt7Gf8dF/wCQiffQ6TQWvT3P&#10;9fGtr/m490/dbVIC9M/v1S2Gx/q+XXP/AEuYwg/uxD/kI3/2Hvx6RRrf5OD/ANOgP+I93XaTmo6c&#10;XfV4av8AB1wPbuNUX8qH/XY/8SPfIdIRjkUoH/TsG3+8e9y7WwoAD/q/1fLrx35a0Lf4OuP+l7Ha&#10;R+7Hc241Ef69uPfM9IJx/k4/r+hR7rFtTFqaT/q/wfl1Zd+jYnSaU/1f6qdcD2/jhceWP6/6pvfv&#10;9CdvrTx/15T8H2+doHkv8unV32MnSD17/TBjbXEqEj6jWfr+ffJelFv/AMBo/wDXC/T3r9008ur/&#10;AL5TzP8Ag6xt3DjwD61/2Eh9yk6Zij9Rp1/19I/1vflsQpyOHy6p++kLUr1h/wBMFG/Cyjn6HXqH&#10;9R75/wCiWjT9UKg/4IP9790ktIgcjrzbuowDjrl/pV8g9BLD+t/9vwffQ6soL8xqP+Sf96HtG9nG&#10;zcPs6r+9GpUHr3+k57XGo/7f/e/eUdW48/SNT/yAp593S1UCh61+9H4k/wAh1xPaEg/qP9c/7z7y&#10;Hq2hVdXjTgDjR/Xj8+1aWkJpw/1fn1ZN21Npqc/IdYh2hIW0/wCJF+D/AL17D7duw6OjpZWEaCyt&#10;+LWFr/j2SbrFEkDAjHRzYXJlfj59LvbW7XykiKQTq0834/3n2Q/sujWknmVbemQqtv6FuOP9t7x4&#10;5tliExqPX/D1IG10ZRq/1Y6FOJtcat/UA/7cXt7LvO58jcX9R/r/AMR7iu5kUyEAdCSJKJQD/D1k&#10;9yKNryxfUepfx/xX2kEwro8q9PGpXSevezedQbfp8g8HkVDfTcsDf8cf7z7k3lN9c6hDQft6DW7M&#10;ypRcf6j1AyNQaWmeUAnSCbDg8C/1PszGf2RSR4x3VUuIm/s2H9R9Ofco7zCBt7n+iP8ACOg1ZudY&#10;I9ekbi9yGsrWgsf1AWub2tzc+yCdlUCUtTOgA/UwNr/Uare8QOdQPFf/AFeZ6lPahVF1fL/J0ICm&#10;4B/r7L1UqAxNvoTb6/S/uDr5iZOhhGxZDXrv3jAt9PaHp8ADh172pNtxiSviU/ll/r9SST7NtqcC&#10;YFuA6R3eTn59e92adNbagnxsDPHrJQEf4iwP1P8Ar+8rfbS+XxEQ5z8vQY6ivmVjRqf6snpGbuyb&#10;Y+m1I2k3H1/1vay3/gYaKF2CKCNX0HP9feSf1SrbknhToIWbM5p01bVzDZFLlmJFjz/X6A+wy2RD&#10;DPlUjNifIoNxfjV+fYF33dxFEVHpXoX2FuHkCMKjpV5Z5I6OaROLIbHi49Nx7NlkKSnxm2ZqtAEM&#10;dG7g2FgfGWvf/X94c+6fNUil40Y8P8oHpXqYOWNsWgJXgf8AJ0E22WnyW4HSWzpHKS3qJJ/oB+OP&#10;dUvb3auRjy9XTRVDJFFK6hQ+lSA3B+nvEPdJ5bqVi7E1/wA/UmxhbcBVGeh1ACgAcAcD2XCp3vXV&#10;rnyVUpu1x6z+T/Qi3skFgVYAZA6Wi40ggEU679qfb+Xed1DOx/N7/TgDn3MfIUWm4Ap/h9B0DOY5&#10;Q0dB6f5T172tapy0ZP8AVf8AfH3kdL/uMF8l4fLqL6UkHXvaXcku9/wxA/1tR9g+6YqzEY49GnAD&#10;/V5de94m/Sf9h/vfsmcDSa9XiNJAeve2WsnCG1+NI/H9q9je/uMuaIQ0RIHn0OtknowJ/wBWB172&#10;xHLaGtqNv9bjjn+nuH7qw7qkdSVb3VF+L/B173l/ja2tqP0t9D/xT2iO2kmop0qF/T8X+Dr3uBPn&#10;QRYOtv8AD/iLj/b+1UW2kGtK9NvegipNT172kP4yv397n/i+a/qPp/dvRb6f77+ns5+g/QpT/Qqe&#10;f+/q9Ev1q/Ucf9F/6w/6v8/Xvf8A/9cnm6P5vnyFy8NZTbX2R1XtCOqpTBFXrjdy5/OY+YsD97ST&#10;5LJChZhYBY6jHSoObhuLBiW3vm0vJdOFU10qIQDxFDqhY0Nc6SrYFGGQV1vvBaUaYEUEUNSW/wCg&#10;f8Pl+y7nq/8A4Syfyutg5KnyG7IfkJ3TBDLNLNhOxe2afDYWr8q2SOUdQ4ra9aqxm7r461SWJ1Fl&#10;OkFzzf8AMO+ZO4KcU+Q7uy8MawtTD+CbW6/2vP4ZXLsxrds4ikm8gJOmUOJAOFkUAD2XPbh0mDPK&#10;hdge2ec6qADgZQIhjKpVW+JhViAPtqkaWMJMiFc0GkED7AwNM1PE/wCTqwHrX+S3/Kr6op46Xa/w&#10;Y6GykcVTNVRv2Vtuq7nqRLOnjlQ1ncNRnZjGRyIS/jDWYKGAPsBN4d893dgRJBvbt7s7dVPHTS0M&#10;VJnd87kyNFFQ1DmWpooqStqZY1ikaxdAlm5uL+ylNq2tblrtoF8WQUaTSviNwwzaQzDA4nyHp0Il&#10;lmSEQBjpXKjAAb/SqFXgTwWuej1dV9F9JdFYKXa/SPTvVfTm2Zsg+Wm271X17tLr3BS5SSLwSZKX&#10;EbRo6OnaoaMaGmMesrwTb2FdMl5ArHWGCL6h9Aj6lsOR9SeOR/Qe1sccan9MUP8Aq/yU6pIwcVHH&#10;oVPYtbaiGmPj6EDkf6xPsRWFSteksgqD9nXvbzuAgUrf8E/3r2dqwIqAc/7HQS3E0Wp869e9l3zq&#10;kyykfhiP9uQfaRsOR1Hl4wMlOve0u6sbGx497BAOekWD1733A7RuGAsR9P8AXPHvTEDJzX069UL8&#10;+vezK9O7zfEZOlVpWRS6XsSP6af6e2p49Y0UP+ofb0Y2k7Rvp8j/AKv9X59Y5YxLGyMLhlI5/wAf&#10;dzXTu8IcrQUqmW5eFDwbnVota3sFbvZOkhdKY/wf6qdDjb5tVFboofcO1vt/NVxxXS+oEBQLtJqJ&#10;Jv8A77/E+zCTwrUU5A5Gn8/0K88+yeGQxyiQjz/wdHk414GcdFegnelqfGWVWBNrEkXZvoD/AK1v&#10;9j7LZ2rtCLJ0FSniDXjbkDgg3P5HsZbbcsT8n8ug/PEA5YdGi6o3d4JIoJZ7gERnURbkAAjn/e/d&#10;O3bO1KrbOearjRo08pcaQV0kE2tpH+I9r91sori3IIxQ/wCA9GvLe4GwvQ6GncP8PRuYJlniSRCC&#10;GANwb+zWfG7sq5pKKaoAZdI9TNcDx/n/ABt75/feB9vkuba4uII+6la0/P0Pn10J9pecEv8Ab0t3&#10;bIoPL/P1m92Q47IR1dNE8d21xu4A1Mo4LC5P0/HvnDudjJaXDJIKEED/AAdZBSAModeGOve5DThl&#10;tZtQPNwPqOPaIRkHpr4Wz173DeQEtf8AItwb/i319vqpHWyKj59e9xy3PH5/H/E+3KdaNSKHr3vk&#10;p/2/BH+uOfeiOqcDTr3tyo6qWOeEo1m1j6G305PtNLEjIQw8urAAg1697OX1Rl6mTD1cLS3td7kg&#10;Ahbj6/4+xj7UXMtrzPFo+GoH7XH5ef29ATm6CPwNZHkR0GPa+MpsntLJQ1CBx9vMwv8A1ELcewG7&#10;lyLrk6ghiRa/6r83A/3v33d9gt6uI+WoNJpSny9esEPcG2j+tk0DiW/ydVk4br/HJuPIFKdOaqd7&#10;quoEnm3qAt7RGwqt5qpLv/btz+LMLge8yNq5llC6C3l/h6gXc7P9MgivRf8A5T7RpYNs1rLTLxA9&#10;msPqY2tYDgW59m4wz3gjv9SF+v8Ah7E8W9lio1f6v9X+rHUT7vZBWJ0+R61c+8cTJT7kr9AKss9S&#10;Bp5BHk/rx7UYCG3pX8fUcezy03t9RyTT/V69AiaGQO3p0X37iup7nWwP+JPBH0/x95BFGf7K+zUb&#10;4SeP8h/n6TmBc46iy7gyMd18x1WIU2JW44H595RBER9AD/wUfX/Y+2zvMviUrj7P9X+rz6TlHD6Q&#10;cdRBuXLpcNUObglNMjgc34sLAc++LU6celfz+Lf717Vxbs7AkHhTy6URxBQS38h1jO58xa5qJgB/&#10;SZx9f6/X319vH+UW/wDrD/e/djus4bBx1Y1B7Tjrtd25gLYVEg+tiZZCw/x4IHvg9PFp/SAefoB7&#10;V2u6SySgMSf9X216q7OO7iOnHGbozM1UkbVMsmpl/tuLWP4sfaRy1dDSKVNgRck25A/HsZWM0zZH&#10;A+vDp63RpW1jgfLo7XUmz81ubQ5aWRGKaVDlvqLlV/PP9f8AH2i5Ny04Y+pT+AP6Ef4C/tczy/LH&#10;29GYsZT/AJejeUXQOUkhiYxyhrKzESH6EX9Rt9fYfbz3LD9jOSRwj8gAGwBJ4JHsGc0+JJaMKipH&#10;z/zdC3l+yZJBXz/l0b7429K1dDunHyMsp0zwsQXcrYFVIJ/HI90ofLDLJVyVCqV9Uji3H10Ff+J9&#10;4Vc7Mv1DqeILfZ5dTltxCwhDxA62fuq8e2N2hi6dr3Wnj4P44/x91cZJi08h4t5H/P8AtRt7iaWg&#10;IJ6OAcA/IdCP7gp+ofn/AHn8e2gRXV6dabuFaUp172I+zgBWQG119Nh/rNfn2a2Q8RgwNPPpM5qa&#10;Dr3u5H4y16U8NGf9pUWtwebH3PPIkayXUZb+j/l6I91o9uR8uiu/J7GSZPZVbBHe7wygkGxHHFvd&#10;p+2s9CtJFf6lRYWH1tz/AE95qctRxi1FKfCP8HUH7zaM7sPt/wAPWrt3P09XV24a5ow5Bmckgvf/&#10;ADx5Fh+f+N+1Yu4qcfQkf6wt/t/r7E3gNrD4FPUn+XQcaylBoRX/AFfl0A0vReQdxYFtN+D5XI4H&#10;6Strf48e88W4actbUBz9SP8AifbxjkILGlPkT/q/ydNtaSAVPTfX9H5WKIyKstgDcayPpx9DyB/g&#10;fcysq46mjkIAPoY/7wfZYzm2LMTgjpqNPDkH2/5ekftTbGV2/uqkWRpAPuIxYMTciRSLf7f8/wC8&#10;+yZ9ouq1E1hxrNyOT7RpdKxJJpXNPy6G9lCHhBHEjrYf+J6Tybdx4dmLGmABa9rtwNXJ/wB49pfr&#10;1tVdCPwXt/rnUD7bluNCDSenLyMpESf9WOha7+jttuu4NxTyEH/AxsLezx7YNqOID6hVP+wsPdHv&#10;FWOtCSfs+XUXbu4FxUg9a5ffcbHcNYxAYeeRSP6sGcfn2qy6j8+2Y7gTMFavRMvcei4R07FlBB5+&#10;gPF/9f2ltyTWpJDe3HH09nUcumIKvEf5ujfb0Vpgp4dGT6LoC+cpfR/aF/qR+s/Qf77/AG3srtXL&#10;qzSgn6y/70w9k26TyC3+0eXUq7ZGFRdPp1dbh6TxbCchbWpB9OefG3+3Ps6HVYP2cJ4/zYP+2HPv&#10;GH3QkBr66j/NuhVYRt4oJHAD/B1qjfzPSH3XWrzfy8/7FmF/9ufYy1czRoB/UX/4j3DO12y3Epb0&#10;P+r/AFHoX8UUHyr/AIeqbcRQ+ScAKWJLCwufpcf8R7Zo2LObn6k/8SR7GcsCRwDRxAH+TpBeTSLQ&#10;DgKY6UdZjzBFqswuxseSPrYc+3GNORYfUfgfX/G3sPXcwKnUaU/1f6vz6VQys6d/l0nwHdiACeeB&#10;9T/re5ig3NuOef8AX+l+PZFNcQKArGpP+rz6MFFVH5dTFxk0qaio/Fhyf9gbD3zP6WJKggE3JIsB&#10;9eD/AK/stuL5YiAlaHGKcc/5ulMNr45oDn5/l0otu7VnylUkKRqW1j66rWNh+Aeef6e42uNCPIy6&#10;SpuTqLE6biwIt/sOfYL3bmo27Hwq6gccKUrTjWv549MjgJLfZEkXWB/q/Z/qHR9urfitX7opYJxS&#10;hhIFe5HquByBdSP8f8B+b+8kT07j0uv1vpNtX+vYAD2Rrzncu9H4+o4ft1ev+rPSk7Go4qP2f5ad&#10;CpnPhzUYxGc0qqtgXJhVzqvb+yl/95/3r3np41duBGDcgMS/9P8AAn/H2Ztza2Edm/LT/g/Z8+HT&#10;E2xhOFK/n/m6BDdHxlq6GmeZaQKqI7n0Sp+QQAwBBP8Ahx7w5yPxUZJAKlP7IJtwQQb/AOw/3j2M&#10;uTt1a9vdKtQ1xqx6en5/z6Bm8WLpGUqBTPmOi64rY0+G3fQQSw6QlUgBswteVBz7In2pLaqYH/VX&#10;X/ex7zd5QnLWayA8Bn7aU6jm7ifxKDrbY/l64ww7Gxy6Cv8Akqknk/Q3/PtWdQEEw8/2/wAfn1Wv&#10;/t/ZHz1eObCRQR8P+UnqsFu7XCk0x8+i4fzQoC+BrwAReED/AFiISD/X2dSiVXpQw/Cj0n6/0B49&#10;4U7xuYtLk6znOfLH5j/UepA260EqVC1PD/V8v9VOtXGl2LV7i3FPBTQGRmqFFgD/AG20g/T+v+H4&#10;9xpFRSWewsQLljf/AG1h/r/W/sLXvO6Qjw1fy4Ux/h/L0+3oV221OzA04eXR0uufh7uLcENPKMZK&#10;QxHKoQh9KnSFsP6/7175oYDIgug54+o/FrEkfTj2FJuf1Eb95/l68fir59GZ2ZKGi9GMh+Bm4RBG&#10;wxBNgf1RMTfSBqI8R/3v2/0mLjqLC8LFv9qNx9Pr6f8AiPYeufdOOBjRyAPs/wCgs9Wj2MNjR+3q&#10;DUfA/cyoScUAwY20xyEabX9X7Q9qiLbVMfX4gy+r63IP9PoPx/r+w1L7sXDLo8Whx/q/P/Lnpeuy&#10;Dgyfsr00S/C3Iw1OiXGEgEjmJze/0sdFvr/T3xfb9MBpsik8i5ZQR9PoFvf/AGHsum92p0Ot5Caf&#10;YfOvEt/q9ajoxg5fUHUFA6FrbPwUyNaqaMaQGJ0hopFv6RyNKn3Mp8FQr6T4Rxf1NMx+twb6R/vf&#10;sJ7l70XCZ8Vvy0AfP8X+fo2t+WY9NSo/Z0YPbH8t7IV4ucRHz6Qki1DNc3II0xf70f8AjaU3pR4+&#10;ixdQ14L6JCAGYm9r3Nxf/X9o9r96Jrm6H6r8KZ0/9BdL15XipXR/q/Z0bXpn+WvU4DcOOq5sLT3j&#10;rIZPSsxYhefo8Q/H+PvXv+c+4omXJQoyX0zLxcgWJ+lx7yI5Z5gbcrVZA5Y4/wBXHok3bavo4KKK&#10;fLraY+MHX42DsKgxvhEBSmhXQAB/usD6e6Ad0ymTI1FvzMzH625e/wDvXuRo9DgMvQDuIFLU6Mz7&#10;S5Ht7QRnpJ9O4zUf6vy697FjrUf7m6Qf83of94IPtftwOon8uk0+Iqfb173sD/GXjE0R/pFEf94H&#10;/FPeSPtnGVlVm/1cOoa51roIHp1Wd88vVgZkAJvTTA/9SGv/AL2Pdh2OkH2sY/IW1/8AW5/4n3l9&#10;tg1W6qvp1jffIfqmINOtbvdtLbNVJsNLSubXJ9Qaxvf/AAt7nPNf9P8AvPs48WYcDT/V9nSMREGg&#10;/l/qp0nYoG44u3045NvbNlZD9rISfop/21+be7pLM7FFIGP9Xl/h6W2qBZKdCd1/SlcnBxy0yj/W&#10;+h59lD39LfInn/dh/wAfq3HtFOy6Hr6dSvsMRCCvp1dr0VTadsxAixNN/iP7IP5/w9j90m2pYv8A&#10;WX8fi5t7gvn25aKyLKaDH7epAs4yWXH+qvVPn81amaTBVyKPUWn+t+SdIuT+PZ+cJhpqylDhAUIv&#10;9HJJt/rW/r+ffP8A5y5/g2q9IZ6MP9Lw/b9nlnqVdm2R54QFWo/1f6v2dateB6Uze8s7WJQ0Lzg1&#10;Mi67OeTKgP4tbn+v/GnWTZ1QAJHhUg/0aXi35I0W59geP3xs9ZgiuCKf6T/oLy/1cehaOVpSBpH+&#10;H/N0Yul+Fe8hSCV8O4DRoRcSgkEAhrLHbnj8+8K7QlLW8H4uLGT6XtzYe3pPe620VM+K+en08s9P&#10;jlZiNTLUfmf8nUiD4cbw1W/gzci1wZ5Df/FSv+9e852TIbXNQjWuRGCUAte93AI/x9oh772iVP6T&#10;j+lSp/YSD8s9KIuUSDUrUH7f81OniL4S7ylILUFQgPOiOCRlAsOSWT6/778++bbSkUX8S8/2Q0pP&#10;+uwC/T/G/thPey1bHjkAeZpT8u79o9K9KRygOBT/AA/5uua/B7dxlQfwqZrkCwiqLm5ABIKD/W+v&#10;tum2y6G2mEX/AKmT6D/kE/717bf3zsIlqZjj/S/9BDpxOSyfw/4f83Qx7U/l676yCppw0rAoGJMU&#10;/wBDY/q8TXP0/HtifBuljaM/iytKf9j+j2aj37218eOR550f9B9PHkvFdH+r9nQgJ/Ld3+B68HIR&#10;+CvmJv8A7CEn3jGEBYXldTcelCSAbfQXUH/jft1ff6wVNKmNvm1KkfPuP5cceXTJ5MzhKfmf83XG&#10;f+Wtvso7HDViG9iqRytzp4AJjH1+v09vEG338MkkTSyEJysilRptfUCL3P8AT6e7we9FluVykMhj&#10;QFuMZqa+hqRjPz6Ktw5UaFWbSD+3ouHZ/wAEt57Pgqa6bF1dog5ZHhKERjUfIOOTcC17cf7yXDuB&#10;Hioqm4KgobA/qB+vPvLP2t3+C+RdL1b1xTj5Zrwp5DqHN+202s5Uj/VTo5n8t3ZdRt3fVFTTwPE0&#10;M6L61s3pjNwwHH+wHuvXHMf72G3H+UH6/wDB7+8ofqmFjQmupdX5f589BUoQw8+tsfccX/GLHuLg&#10;Y0A/j/dH/IvdkXV0Rmo6ZFUklFAsCT9P6e8X/dPfRZRymZwFFD/xkf6uP8+hZy/t5ubnhWo60zvn&#10;ptSfN9nV0EUcspmrHjVVB+rVLfW17X49mIj2y0sQklUBmHLEuB9L/wBL2494Wb37xRbdcGGCWiqe&#10;GK/4fn6/7Mu7XymrAMUxT/N8ug/6e+G+4N0U8NSuKf8Aft6v3WA1MAA3oYD/AGH1+lvz7wHZ8Zax&#10;VL/6rXNbnkEEr/T/AA9hWb7wojyJzT0olfngNjPzrToSJymgp2DP2/5ujsYT+XluGoiiDYmxIu1k&#10;qApsxNlYx/W3+HuWm0KQoAyopHJYmRb8fQen6/X2HLn7w04mLicmv+lP/P8A9nDoxi5ShHdoH+r8&#10;uhMxv8uXLGNR/CTzx645BcXB+oQ/7Dj3Li2dA6hVVD9Qtncm59QFwvN/x7c2/wB+5559XjNmlcAe&#10;n9I8P9XDpi75YjVKFB/P/N0guy/gJk8LinmOKUiON30ospb9JAB/btyf949pvKbZlpb2T8gcBibF&#10;S2oiwH4595Fcoe5sO5xjxJK4rU0pigpWppx+X+TqPtz2V4ZdCKKD/V6f6s9VN9ldU5bZ+WqKR6No&#10;VE5VbCY3Go3uGQf0+tvx7TBwskuoAcrydV7EfkAW/wBb2Nb73HhsQCWx8qY+3I/1fOnRdDtE0x0h&#10;BQ48/s9Pt6cNj9b5jPyRRw0Zk1FV+kwuWcINNl9t1XiZIRwouL3tq4Fj+NPtJbe7UBYgykVpTh/h&#10;1/6q9KG5cegqo/n0Y/BfGrcNV4WOOchtF7K7EKxA51L9PaVqHeB+bW5sCwB4+txb/ifYitPc+0lI&#10;RnNfMinn6En7PLOemjy+V7QvQw03w6ztZQvK9C5Vlug0DhtNuQV+nt5hmLUT8i4Q6hdv6f0tcezK&#10;y5ohvtxVkJIJxw/PzIPHoMbps8iK5K4/1cOij9gdBZDZ24oPPS+I/dRsP27hQjEHhh/tx7JJ8hXA&#10;pKi/1Ktf/AgEnn3kfyTdtLlfh/2f9WOo9uoiqsg4f7A62c/5T1AaTBYyNlIKxwg8EXugUWAv+fZL&#10;NkyAZg3Nv3f97JJ9z/sk5EK6PX/J0Bt5RvDNM9XsdjU7Nt1/obU5vzzcWHs7W35r0kY5vp4PH10m&#10;3uQba7ZQB5cOocv0KzEnqrDfVKWydQLC4N/r+C4Pt9acgG7C354H0/I9rTdxqCM56RBa8B0iIscz&#10;Mp03Fx+T/Uc29hJ2LKGx1Qb/AKo2tb/gtufcTe4MlbJ/9K3/AB09DjlEVulA8iK/t6M70VTtFuCi&#10;uCAJU4/1iLe6QPk3zk6s/wBda/7HWW94B87sPrZB8z/m6yn2NT9Go/1cf9nq4bB/8Wuj/wCWMf8A&#10;vKA+6+Ko3mYf0LX/ANuT7iutc/6uPQnX4QOnb3xpf8+h/p/xJ92U0cHq3l172fj42VEMFfTtJYjU&#10;vDW+tx9Pco8kuPq0Y8Cy/wDHh0Q70uq3Yegb/B035VGkoKlEuGaJwLfW5Qjj3cfsndmOpMfEGaMH&#10;QtwCo40W4vx76C8iXUUe2x/YP9X+r/isaOadua4uW0g+fVb/AGf15m8tmp3hErKZCQV1sDZzq5Fr&#10;fi3++uupOw8OAAZI+PwSrfj3I53CEZUZH2cegCOX7jVw6DSLpzchNyko1f8ABh9TweT/AMR7jt2H&#10;hyeHit/yDf3Q7oFBr5+nT8fL8yg6v8vU1emdx/hZT/UWa3P05v7jN2BhTyZYv9iUv/sAfdf3tkDp&#10;w7LdrgcPz6lRdNbiFgY5b3/pJx/sNXuK3YGF5vKnP41IOPa6Pd7elPTqh2i6xj+XTpD05uIC/wC6&#10;Bx+JR/sB7wnsDBD+2nP05T/e7+9tvsYUqKdWGzXhFcfz/wA3Ulentwk3tLwQTcuL/n6++B7Cwg/3&#10;Yg/2Kn/iPaU70pFK/wAumzs10fTqSnT+4OfTJ+P7bf8AR3vC/YWFNv3Ev/iR/vHHtk72hBpnqp2i&#10;5BOOp0fUO4wSdElv63b/AFvwR7jt2HhrEeVL3+hKn6e2P3sPEHWxtNyx4dTE6jz1wSst+R/bP1/p&#10;6veE9i4a9vJF9T+Y+B+PqPZrFu6IpYkEkV/1fPpYux3IXX50+fWUdR58caZP9iXI4/5C98G7Ew1v&#10;85Gf+Qowf9hb35t6DcT14bNdnjn9vWVOpM+De0o/xUP9P8effBewcKx4ZB/yGl/9e3tP+84GOeJ+&#10;Q6bOzXQ4/wCXrMeqc8BY+Q/68bC9v6m/t9xu5MbkmshVueQdPNv9b/iPb8N3DI4PGny6R3FjPAO7&#10;pOZfZuZw8epi6/0K34sPzyfa7p6KlnUEIvKiw0jgWv6fZ2kduyeMPt+fr0HJbiZGOfP/AFV6Cusy&#10;tfSSFHmluGNzrbmxsSQfcgYenP8AYUf66j2+IUYagP59MNeyf8V/qHUUbirP+O0h/wCQj/xHvs4e&#10;lNhpX/G6/n+vuhthWv8Aq/wdM/WzKdXWRNyV1m/fkFvp6jfTcWtc++xh6cH6Jb/goJ9upbA/b04L&#10;+SnnXrFJuKuPImkv/wAtDb/ePeZcTTn+whA/2gc/7H3Y2yD7eqG9lrgn9vUc7hrxwZX5/o7X/wBf&#10;32cTTgXEaf7FB7ulug4jqy3spNCf59cRuGv5HnlA5v8AuNzb+nPvAcVAzcBf8BYW/wAeefbhgXSR&#10;0tW9eNDqr1k/jmQtqEzWIBOpn5v/AFAI/wB798WxUI50ji/9kN/vdvaCTw9JWh/l1eO+Y8P9X+Hr&#10;GdwVwbSZW5F+GcD6/kFifaazqRUcDtpAAVv7IH4+p/2Hspu3S3Sq8adGtm5mIoc46XG0panKVcaN&#10;I1mZTYOxJUHjj+tx7LPujf8AFjZ5I9ScGwAP9OLcewrNfFnNT+3obWe3eNGC4z0cLa/Xwq6WKWVS&#10;Ay/8Gv8AkkX/AD7Ro7QZzZeTc8qp/wBf8+0P7yOorXhjj0YptCny4fM9LP8A0bUQAuD+OLi/+2t7&#10;yL2VLfnVb/Wt/vXvR3MgU/y9ONs6lKBf9X7euJ63o/oBcW5vzz/T6e/N2VKQQFYf46b/APE+3Buf&#10;aM/z61HswUgkcOuP+jijH5HH44H+wv8A8a9oXdO+JKymkRr8q1joII4BHsp3S+RoCG/ydGdnYiN6&#10;gdK/BbWp8bIrx3uLWBbj63HHsjvZFX9xNI73uXVlH+ubm/8AsPeP/NrK0rAeZP8Ahr0PdrQ+GKdC&#10;LGAqAD6f8U49lyqiRK1jb1H+nuLZXVpCPToSq1Fp/q4Drn7y0cxWRWJ+hH/JvF7e05NMqc/7PThU&#10;6dfXvZquqd0fw2SH/CxvyCLkf09jvlW4aKUMT5/5B0R7hbtIhr1Gq4FqYHjbkEH2ZjM75NRi2XUb&#10;GJvqACeODb/ivuVtyv8AxrFlr5f5ug5BaNHJw8+kxQ4CnpaozKljqBv9Pxz7JD2LWfdVMjHj9R5H&#10;1HqPFveKvOakmQDif856kPbASgB6V4FgB7L1Vi0t/wCvA/2A9wjeefQvgP6TD1/2Ou/eJfp/sfaA&#10;dPJw697U+23CV0J+p8isB/Tgrz7UWraZQfTpNeLqz5U697tL6Orh/C6e5B0oosbg/QEe8hfb2+MU&#10;iKuKmv8AIdRzv8YdWAB8+kFvmk+4oSQLkEW/w49q7tGr/wAilt/qGP054HvIyTcSbU58h/k6CNnb&#10;ANX/AFf4OmTYlN4ozf8A1S35uOf8T7L5sXIlM+gJt+8v1tyb+473+/c2rAH/AFU6HW1QKGB8uhGr&#10;4fJSyIR+pD/sDa3/ABPs3u6a8NsqsKsL/YyAfT6+I294f+4kkj3BrnH+WvUycunTEFP+rj0Hm1KA&#10;U+ZqH06f3GIPIv8Aj6e6Ne4atv47WXNrzS8n/g3uCzAS5Yjh0IpZqZHDoVfYKw1h1AhyeR9Rz/vH&#10;v3gAEV9em/FanXvYp7RqGaVTcEXA54IJA/r7k/ksqtwB8/8AN0F96k1REnr3sYJHLU4J/oD/AMnC&#10;/ufT/Ykj1/ydAJcSAde9p9yNTt+Lk/7c+wdfZJ6NDwH2de9x3ckHj6fj2TSsKFerLgjr3tIZqcop&#10;fnkA/QfW/sFb5EXi09CnbHKgKOvew3qMiyOfWbD8H/E/4e4zntqtSnQuS5byPXvbXJmHH9rT+ALl&#10;vp/hb3VLJTgdOfVU4nr3ttmzLG41mx/qbf71f2vjsNLVp0y96yYJ697Tn8Wb7q9/+Xpq/Ufr/BtN&#10;vp/vv6ezH6D9Kn9Cn/VSvRZ9S3jVr/olf+qXXvf/0NeWMDk2sbkfn/X+nsmlBCkeXSawU6hU1HW/&#10;x75WHFxfk/73x7IZ6qtRivUqbUKRimOve8cgGkcfn8f63tKpZjQ56P0Bc0697z0a3kWw5v8A0F+D&#10;f24BpOOPW2WmD172Lu3UsiHj6E8f14sfZzZMRRQcY/w9JpeB+zr3vPuP/gO31/zf/Rfs+U/pgfb/&#10;AIOgdux/Roevey/ZgXmk/wCDc+0bli5APD/Y6jq7JMpH+ry697T7avpo1AAC9jf/AG49tBm4k9IB&#10;kVPXveH3YFq4/wAHW+ve3/BZCSiqonDldJuDe1jf/W9rkJZAzcf9X+Tp+J2BrXr3uzP449kHyUdN&#10;JUWIKp+o/Xxggjj2TbjAsqEkfy8v29CvbbkFh0ht84FMziKlPGHcR3H1/Bv9fdpW3somTokZHJLo&#10;tiBcXPB5H++/PsC3FuYH1ngD/g+3oZ20niZY46rx3fiJMTkHjaPSFd7nkadXqBPP1/oPcTcWHSpg&#10;kUqCWUg/m97/ANfZntt9Wi+Q4f6v9X8+k96tQajH+r0647VzUmPq0kD29YLamPJBBNgD7re+QnXC&#10;1dNVTR092jDMDp5+hIsf9449jSNxLHXjqH+weg/UwuHrTOP29H+683ImWxsUbSAyIo4v+CL/AOx+&#10;vshOy85WbN3P4pWKKk9iCxAAFxxYe4r9w+XE3TbZdShjQj+XU9+13Nb7beQxlzSor/qPQl+7c+p9&#10;7x5nFU9pgzmNBe7fUx2It9PfJv3c5Kl2jcnkVaKT/kHXRLlndot1sEZDUH/OevexxuWUED9X1B4H&#10;+w9wKRpYqfLo9kB697wSI1yL6SBf68ci4+v193Vh9vTcZzXr3vCiEEljc/7D/Y/QD24WBFB08zAi&#10;g697y82P4NuP9tx7p59Mn4h173mpbmeMNzdh/h/vXustNB09WpTI697OF1UfHiJ2twxlS4vcAD6E&#10;/wDE39iv2wiL74si/EGX/jw6AnN7Ut6H0P8Ag6QfYZX+79Yj/paCa/NhxE359l37hm8mQnIJsWcf&#10;XiwK2t/xoe+2/s25s9jt4m4UQ/mdVf244nrBjniQNeuK/ib/ACdEd25TibLV0ukE/dVFz+CALgcc&#10;fn2zdaxMahCOfWLcE3BI/PvJi0v0DE1pj/V/q9Oocv1DRmvmOiz/ACtQJt2qBHPgmNvpYiFgD/sP&#10;ZwsWumnj45AX8/7cez233GTUO40/1fz6jDdrViSfTrV27yxxqNwV8ll1LNUMeObs34BP+v7dxKD9&#10;b/4X+t/Yz23cGUKCeNPT1Hy+X+ryB91YnTqUZPH/AGeiv12J/UNIB9XIJ/p9fr7kpJ/Qiw/3309n&#10;wvg/E/6v8/RHcWb0FP8AVw/n0kK3EMob03uCRyb3BueL/X3mWXk3vb6e1KkuocH/AFf6v5dIzakH&#10;UeP+r59MEuPIUC9rEmx/1zcDn6+8okW//I/bqvMoOk0r9h62LckGvUF6R1Flvze/HPH0tyfftZJ/&#10;wv7VpfaVClqkfLrzWgCFq8BXqMYCL3j5F7sWt/sSB7w1D2Qn6f4cf7wfZ7ts4klUg0Pn+fSMgV+3&#10;pR7apL5GLj9Wkc349Vjf/X9g3u+pb1KrG9iP6cnj+nuUNtYFKk/6h0dbdbEmo4en+zxPVzHxbwlO&#10;KOnmlhRhdWDEfpPF7c82sfr7QWPxNVXPdSxu17/0B92udztYENQAfX16FcVrWmPSvz6N3vjs3bmz&#10;KQtWvDCEQLyALsFFhYfn8+2neez61sZOwVv82xuP+Cnnke4x5q5ns0t3oRWh8+hLtFlWYUH+H59L&#10;b4xfIra2f3lQ0NNWQuzTwx6R+SJQpsPxx/h/xX3SV8qsTPRVtQJAwCyv+q3JDFf8fx/X3hxzdfrc&#10;XDSKcMW/yf6sdSlaW5VBT5dbMXX1ZFX7WxVTEQVkpIW4/wAUv9PdaNcLyycf2nP+xBb3HUhLA/y/&#10;l0Z0CgU9B/k6W3uBGCXH++/HtlQfy60+VPXvYp7GhMlbAAL3dVta4/ULXPs2s1WNwR8vPpK6Z+dO&#10;ve7ovjRtSoq6WiMcfJVSbXPJN/z/AK349zVyXukdlcq8uVx/l8/z6Jr+FvCavDoovys3lR7W2dWT&#10;1UqxKkLt6uNQtcjn3Zlg9m1a08QZW4X6Wsfp/h7y12TnDb44UZcGg+fl8+oq3S2rIdI4n5+v/Fda&#10;vHb/AMstoYzcGQikq4g6zurHXexEpW1jfnj2/PtSpVCdJFgfqD/xI9iiPnC0uGoWBp9gOf8AiuiG&#10;a0ZBq8+gjoPl1sysqo4Vq4izuou7lbXNhybe0/U46ejkswYH8f4D6X49iiHc4ZoVMedQHnwx8v2e&#10;vSF64oft+fRkds9g4PduP8kElO4Mat/qtV1BsCTa4/N/bwkjrQODyQtuT/Ue0F9dKwpQ/i/1Y6Lw&#10;ga4Ap9vQY1tPTybspfGqhTVq3pQWN5F+pHP/ABv2UPtKptUy88ByCOLGwsfYZkuVU9o49DqyhXwx&#10;j/D1eT8VMcF21Qm2q8CshsQR+VuCf9Ye2breTXXRXvyQf8b/AE/HvQuwVC+X+r5dNbiq+ERw6XPy&#10;Gg0bbrrEACGQf7ZW59nl201qOMn/AFI/4jj/AHj2oe5Dp4Q4/wCbqLN4jLyFE9B1rnd7Ipz9aqj/&#10;AHe7n8jlmBtc/wCv7VDPf6fT20GaI6lP+r8+iMRPHxFa9F7hjGoEgXt9B/rnkX+vtG7oltSS/ng/&#10;8U9mAv6RjUc9HW1ofHGof6qdGu6DoRLmKO4AYNHc8+kkm/0P5v7K5LKXzqA8WkPF/r6hwPZRum4k&#10;Q1r/AIOpf2hRgdXQQ0Qh2DIf1D7IkmxFrIQb8+z19VA/YQ3/ANQgP+JYc+8Xvca7Ek7euo0PyB6F&#10;dmoMtPL/ADcOtRz+Zwl945EEcfcMbc34ZiPp/sPYr5E8L/wU/wC929gXYhRmA9R/q+fR3w7RwHDq&#10;pTa9NrqE/IAc2tyb3+p/1+fbRE13H+v/AL2P6+xdcikDEcQB/hHl0y8aO/cK/wAulvlKRGpmVlX1&#10;Lcf0A+t7A29u8blQVX6/X6/k/wBL+wNfEu9H4cP9VOlkUSlK06RsNFGHJYBSCPoL3H+P/FPckOwS&#10;4IFwCR6b3+p49hqSJXuCGBNCQONKeX8ujSKKPFRTHSnhp6ZIQSQXZFP5tyAWub++DyGxB/tKR9P9&#10;t9PepLLxY/0hwz/n4+Xr+fSq00rJTy6Vmy8hSUGUUysoBeC/0PAkva5PH+v7ap3aVvRqGngC4545&#10;NgLf1/3x9xnvfLF6zGvBjX+fr+zP+bodWE8fh06uH6E7s2fgsRSw1H2glWEWve9/8bG1/rx/xX3y&#10;SJ9Cljbj6XFw30JF/ZZY8sziShUnPz4fP/V/sLjdLWnl+XS3358kNry+QQ1FKCdK6UCKLXPNm4/w&#10;uP8AkTxSSOhALXBKnnQeAL8WA/2Ht6TlqQOXVTqFf4v9X29I5poypJ6L/u3vDA1+MlhL0pSSOzBD&#10;GWsWX8J/X/kXuTuSWP8Ahx9It4ieCf1Akk+xVyPZXUG4fEQQ3oOFB/q/LOOEf706S1P5fz/2eiaw&#10;5ihz29qF6dFaN6+JLA8jVKCfoeOLD3Xr2zPpr5DzYOfx/U/09508nyH93aA2aZzXy6jm5jElV8/9&#10;n+fW1n8CcWE2DjiUAP2tze4Nv1j8+1/02dfit9NQP4vww5/2PsM8+3Aisn8T+H8uLf4Ok1tFomAb&#10;16KJ/M5pteJrI9NzZUv/AKyFrDn2eCgjtQFwLMq8E/RdQ0nV+Ppf6j3z/wCfN4Md6UDYzWnnTIp5&#10;8c448OpY2KFSBpHH/N1TJ8a+tafN7rSR6dHvVwAl0cj+rAqSB/gP6W9orLVlRFK6ITbgt+r9RuGA&#10;P/FPcB7rvmsltWeA4fl5Z/Pz6kK2tU0gkf6sdbMHRnSWDpcNjjJj4ATGrHSnpuUW5JZuOR9Pp/vf&#10;tOR19aZNXq4Nr6rA/wBLH2GLveSq6VY5Ffn/AKv9VOjNLVKig6NxQdTbcdLPR0dlsAChtY8c2bkf&#10;4+1dhs/UxyqkjfRudTkEggf769/YG3Xc5GGpSeHkPmfl0YJZRgVA/wAP+fp+k6R209OzLQ0reo8B&#10;f6i/JLexios+0kC+Ngb8AAm9/wDY3/p7DcNxMQWkY1H+D+XVxAinuHQD7o6dwUGTCLj6dE+v6LX/&#10;ALXJBJ4/339PbdWZecylTqNwOdVuPwfp7Lr27kWLUjEU/PzP+r/Y6M7aBGGBToVdj9ZYCLxh6Gks&#10;fUW8enkoB/X6/T8/7z7bajL1iC6+TkHm54Asf6e443W+lcEF/wDB8+hLZQIcUHRudl7BwSNHooaX&#10;TckkK3P5Itf/AF/99z7BTsjcFauIqbNIB4muuoEtyOSSL+0PL+5TLuGl2JFf9XD/AFZ6PFtY9FaD&#10;oymD2ThIjBJFRUyuGW5AJ4tcgaif6+9d35kZeoq6muWZ2NzKSt/rxcG/+xPvoT7VXLPZLpJr/k6j&#10;XnBUSvhimOh0xtNFS00ccShUVVAAFuALD/iPdO+dbXVSEfXXa/8AUX495K2Pwivnn8+oWmqJD+fT&#10;h7T/AK+Lr/tz/wAU9rtQLUHTbkascOvexc6zUnM0rW580P8Atri/tbt9dZA8z0WXA7P29e97Afxo&#10;BGIor/XxQ/T6fXn3kl7cEiRa+v8Al6hzncARmnp1Wl862Awk9iP+A0xF/wDlkLfX3YLjm/yZP9YH&#10;/bj3lns04WJC+TT/ACdY63kZa4Yg0z1rqbpVWy9RcC6TuVNh/tr/AOub+539f9Y+z0stOPSdRnPS&#10;fUWZAo41qCLXFr8+2PMORSyW/C/70fflkjiqaZpx6X20atKKivQpdfqGzNIv/N5Sf8bgf719fZPN&#10;+Tf7kTYHhx/vY9lN3cKYGrxp/k6lvYrdhECSP9VOrsOkacHbERAAH2wAP1teMC9z7Mb0cbin/wAQ&#10;l7/T8g/X3jx7m3WjamK8f59STtNq0kgX/V/q/Pqon+Z5R+fG10Zsf+BHPJ5KLb6H3alsmgVMCkzq&#10;C6qWBF+bMNP6frY/7f3xS98OZ5od6kWJiq8PLGD68Osj+U7JUtwABw8/y6Ij8HOnMZuDK/5TSwVL&#10;PWeQ+RXN7VEYH6SD9SDf6f63t1qqwebRayoD6bkAHk2J/wAPr7xRh5uuFlY+IxJJz8v2dSMLICMG&#10;mer/ACP42YCTD0pOKoRanhJGiTUWCgi/q/4j3xeuC+r034/tOOAeLggAc2/4p7MJOZrjwjpdqfl6&#10;f6v5dUSxUGijpPUHx3wD1apJi6ZhqGldLL9GA5u3+3/2Ptsqs8kYJUKCOOS3+PK+w8ea7gS6WlP8&#10;v546No9tjPEdDfi/jHtt6dD/AASlZbA/5o3uR9dWon/b/wC8e29s0dLOPEVKm3qJ+n+++t/bw51m&#10;aOhdgR9nz/1cOla7elcjqcvxb2zHWIf4RSMpZbAQfm4t6gbf7zb2FG5N5vTyMAwULrP6msCOBxYf&#10;7z7QXfNN2F1rKc/Z/s/y6Nrfa42FQo6MxsX49bWpIFWXEUtgAAuhh6bfS6t7Cus7GqQT+65seQWJ&#10;/H4BH+29+j5ouPKRh+zozTZI/QdCvH0XtOwBw9F/rhCP8frqH+29ssfZc/nUNKwH45t9f6G3tW3N&#10;Vx4XbI1T9n+r/L1qTZIqVCjqS3Ru02Vl/hNGQLEel/qB/qifz7H3YG5Z8wja3DDTchibEeP/AFh/&#10;xX2LeWea3+qhjLtkin7R+f8Ak6B2+7XFHC1F6IZ8tvjftubamaq6fE0S/wCTzarRi/8AmnJsCbc/&#10;7x7AbvsKkFUYkCKVBsLsCxQXN299bfu47rJdW8X1T6iVPyNNR9Kf6vt6xY51s9M7t/q4Dqkb497H&#10;pdvdxTw0cCxRJkQoC6v+OCi/6iP6j/jfutfGv/v7Prx9wB/sddr+8+IrtTtpd/iCkD7Kf6s8f29R&#10;ciL4ox1fxuSnv1m6gXBxvIHF7wA8n/b+7S+io0kFKHGpTCDzx/he/vA37ye6Sxbc7xsVao/ko6kn&#10;lG2D3H+DrV87v2jDm+7pEqIUljFewCG/1NWRfhv979mfzeUioadFTSoFiSHkPANgDc++RnOXMN6t&#10;/ITIfMcF+fy/1fl1knstl+kFIqOryfiH0Jt59q4tziqd2MSSarH6tZr/AK/qb/8AIvYc1O7GDyCN&#10;tIU/XUzXtwbkf8SfcXycw3DgGSUkmvy/yD/B/g6FkW3pQKR1ZPjelcHTKgXG0y2QW/b1C5W55LH+&#10;p9wF3bMRYyAn8W1C3PFiB7L598lEoozU+0H9v+r5dLv3dGuAKf6vt6VUHU2EWIj7CnuBf0xr9fr6&#10;ef8AH2utqZqaqnAJJuw/1iNIBBuPxx+PZ9tW+sHXU5I/2f8Ai+i3crJBFgdAB3R1DiZsLVaaCmu0&#10;EqgiPn6G/wCf6W9iHlcfHVRmXQjNoVjpDLf03uAOLG/PvKLkDm+S3t1i1nzGSD1GW67erPUDrWl+&#10;VXQVPJumqnWhTxiZ2a6uqljISQNDC3sL8hAtKrW0BlJYG73Fmtxbj/D8e5N3fmaaVCQWoRwx6f6v&#10;XNOFOi6CzVQFK5/znrH8d+j8Y9XSJNSwo5qFQk30IokBFmLf4i9/9b2HuSrn/eAK/RhqJuDe/wBD&#10;z7CS8yukqh2I4Y8+jcbYHAx1ajtf494laCF4aKlayBmKRrzY3BuxsB7C3KtNJOCoN73BQvYsf6r/&#10;AIf63sdbPzBLKaazpNBmnD7fn0xPtqxA0HS+frTDYnGyeSjpxJGrknxckC7DhTYn6f8AI/aioo3a&#10;gkaVbNoJNyfpa4sB/r2v7njkjdZvqIk1Eio9OP206AfMNkDC2PX/AAdU4fMDamITMPNTQwxSLMCu&#10;lSP6k2BP+w/3w9ki+RRYUlSRwbN9Of8AdZ953+3dzG0CBuOeP+mPUHX8SgsrjqzD+WHTLFjqBVtp&#10;CwgkcD6KT9D/AF9kh2a5XMHUb/ufj+p95I7Fca41Vf8AVjqOd3UANQY6u23/ABa9vyAD/lHcXP8A&#10;hpsfZ1sBKwo4yp+gH+ueDe9/Y7jlYCvl/sDqJL+FGnbUOquN+oUyk7W4vbi3BVwD7UJkDJcn1fm/&#10;9CPfmuSDnh0TPA4cheH+r5dIiNx6f8SP6fn+vsLOwXLY2cD8Rm3+B0k8+4557cvZO9fwt/x3ob8n&#10;wEXOpj5j/D0ZbpIqM5RcC5dbn+t3Hukz5NA/xCqJ/wBU3+8sQfeCHOZDXbnzJ/lXrKPZAPpB9g/w&#10;jq3LC/8AFspLf8cY/wDoQe6+KziplA+gZh/sL29xcRRqDoR0p06e+NMQJR/tx/sD7ugq3Xhkde9n&#10;J6RneKpidGIKlWFh/QgH6+5K5N/towP4h/h6Id1r4ZP2/wCDrHKLxuP6qfr7PUm5K6mo4vHM4sg/&#10;Om9x/re84uTpnTbk0/LqG90jQ3DGmf8AV8+kVNhKKeaRpYY29X+pBJ/P5944c9nqokx+c3t/bPF+&#10;OAR7G01+6AUz69B59C1GPP065HE4uAcxQrb8lB/Xjk/737ktU7nIJHnA/wASW/3oD2l/eief+bpp&#10;ZLU8aV64ilxA/FP/ALZf+Jv7wNUbn4t5v9tIT/xT2w276agZ60ZbfIFP29ZFpsR9LU4/2CW/4j3E&#10;kn3ObjTPf/WYD/eD7Y/fB4k9WWWAZx1IWDFf2RB/rgj/AHv3Fao3SPos1/xYNz7828+XH8+r+Lb0&#10;zT9v+z1kEGNv9IT/AKzKf94PvA1Tu4nlZhb/AIPf3Q7uDw8/t69rtPl+3rn9vjB9FiH/ACR7wNU7&#10;sPH73+Ng5v7aO75oD14ta+g65CDHD+xGf9cJ/vHvCZd1m/FQLf1V+f8AW9tPvLqQ3WvEtxwA6yiH&#10;H8cRC/8AQLcf4E+8RfdfPE/P19D/AO9+3U38EgA56dWWDBFOuRix3/Ns24+hPvC77qFm01Btf+y/&#10;+x9qk3lmqCRUfZ1czRNg0668eP8AwI/8fx/xPtomz2eo5bVBmXn/AFRF7H/EX9rI795CCvnT06sF&#10;jf4QM9ZhSUjqbJGwt9PwR+PqfZieq9wVdbNEJpJC11uGb+pNjc+xJt0zGhrx4/l0HN4gCRE09f8A&#10;J0EnZGHphjppFjRTpP6VsDZbj6fn2eXBzFqaJibkKAf8fT7GsJ/Toc16i2/iAc0FK9V27tgCV0oH&#10;C6yFFvwSTb/evajDAgG/1/r7UAmlBw6K9JrSnSN0kcW+n9PfMMLc24HH4/3r2rt5g/6Z4jqhT0HX&#10;QB+gvf32GB/P/Ef737WKdPHqjKRxHXPQ5+gJ95Few5/px9PdqilR1WnWJkJNvob2N/6/T35n4AB+&#10;v1Fv6fT3TxKcc9eAzXrpVsTf/YH/AHv3jAANwT/rW4/1rke9mTtrXpQWYju6zXOm3FrD88/7379c&#10;eyotVjXreKU6ilZNZYKG/wBSb2sL/Tgj2hN6AGhm/wAR/vQ9km6MQpp/qx0fbHXxx/q8uhY61Zhk&#10;ae/11AEHn63/AK+yAbyoZq7LtDGbh5QP8frb8D2AL13zU56mPa0LoOrIduVEVPioXYhVSK/P+A+o&#10;v7FHYvSVVm6eOXwkhgpuQDe9v8D/AL17DU+5rbMQ5qa/LjXo/igCnU3n0BHafyR2t127R5CughKk&#10;g65FUjTf6kkf0/r7F1fjTOyqfDbgcFR9bf8ABfZeOYYKkNmh+XShRCRwr9g6LHJ/MM6+jd0/jNMx&#10;ViCRUQn6Ejg+T30fjXMFJ8H4/CgH/b6R/vftwb5GTUE0PyH5dbMSDjw67T+YP1/K6quXpmLMP93x&#10;kG5/oHP+w49hrvXoqoxVHO/hPCEnggk6eTwfaS83iGaEqOPl05FAr8MHowPV/wAo9r7+qIIqGthl&#10;8jADS+vgtZef+Ke61u38C2IqaiErYqSfz/WwHuJeZLgsWqc/7PQgsEC4PRzKKpSqpo54yCsihhbn&#10;6i/spdUxErD+hF/9tc+42mdQSzcej5ApXu6l++dGpeaMWJ1Nb6H8j2k141HpQvaleHXvZ0ekNgVG&#10;4ZIAqE6tFuPT+q9rexBs24rBOHJwOmJoA8ZY9NGbytPh6CatqG0xxIzE/wCsPZwNxdLVNDiGl8TA&#10;CG4Nv9UvNv8AePcjPvEUloT6jonFqdWfXoI9v9u4PN5Y4+CpjaXyMlg2o3BtZh7ru7Qw7Y2rqI3Q&#10;qyFgb/nkjj3B3NB8QOfX/Z6EllGUIXocI3EiKwNwQDf6+y2Vn6h/r8/7z7hO+He1f9WehNCOw9c/&#10;cRTyB/X/AIp7QgDQT59KE4Hr3tRYO4rI/wDDSQbD66/b9qAWU9NTHI697sy6JOrH0wBHKj/YXS3u&#10;cuSR/jKef+odAHewaHHl/n6SW7eMe5PA4JP9BYjn2IvaCf7j5jb/AHU9v63It+Pc5ygpFRTT/UOg&#10;naKNef8AVTpP7KlDqR+eLj62+v59lX2tVGHPJYkfvqPx9dX5uPYA3+VvDIrUf8X0NNvCgjoSJl1I&#10;f9Y/7z7NzmqkzbLqQpP/AABkP1+pMJF7/wCx94wc7EtMxbPl/PqU9hNY6euP8PSZx8IiyUhsASxP&#10;+3P590t9xQuM5Vk/iWX6j6DVe3uISaMR0I2UVA8j0q/YLU8diCfpcD/Y8e0ZYkgdUXJp172Km0ls&#10;6/8ABo/97A59yDylP4dyBTz6Dm8adBUjHXvY0kA05H4sfc+o7m0Qk5Iqft6ADEhwR172wSCxYD/f&#10;fT2FbsmrV9T0aRsWUE9e9xG4B/1vZOwUyENw6ejALAHr3tA7kk0wtz9Lf77/AHv2Gtzi1KR0eWzh&#10;AOvewPyGRCyOC972+osPpz9OfYLmtdT4FOjpLo+vXvafkyo5Bbj/AGn6f717cSzCioGevPd0XUDn&#10;r3tufIBv0sef8eP969q1t28x0ybvUaseve2f7z/KL6j/AMD7/wDrL0/09qvAbR/tf+f+knjr4n+3&#10;/wCfOve//9HXoS2nix559lD0ERU9NbUpJAb/AFcOt/j33Y/6/HsOTyK3aOpX21aoCOBHXvfB1LCw&#10;55v7pEpVqno7jQqanr3udj4z5VFrH8/7f8f7D3cHv6vJkDr3sXtvx+iOw/skk/7b8+ze1jIb1HSS&#10;Yaak/Z173G3K14mH00rpsf6/r59naGkeOBr/AJugVvDAREjga9e9gNlBeol/4OP94X2moQ2r5dR7&#10;OKPX5de9sdiPr/vrC3tnQRx6LTnh/qz173GdNPNvr/T6e3hIimsda9W48Ove/REq4YcW/wCK39qY&#10;ZPEFPPr2R172PfVG7JcLl6RvMyr5D+benTa5t/sbe2Z1BPd59GlnOUYMPP8A1f5OuEiCRGRgCGBB&#10;BFxz7ul6W3vFksfTIZlYsqgcki9uRb2DN8sqtrA/1U49DOymLACvD/P0UPubZukyVkEZ0srMSFW5&#10;F/VY/wDFB7MzNClRCGsCCo+liSbX+lvZBbzNG+hcU/1f6vy6P274KL0T8SNR1DAsSQ7hQb8AMBdg&#10;fp7L32htSPIUNWoiDBomH6QSLqT7Gm23LALqP+qvRDcQGtSM9Gd6l3j4KmCJ5GtrAIu1iNIB+h+n&#10;1907d2bKmwGZlrqeMoomLAhQOSx/AHsyvrSO4tX1fiFOjDZb2SyvkdcUPR16KpSrp45kIIZFNwQf&#10;qP8AD2LHx77FeGSDH1E5uthYt9bR25t7we99eRIrq0edEqwqeHy6zz9mub1uIltpX8wPL+L7epfu&#10;z/B5BMjSRSgi/iju2pjclbi1x75m77t0u23zwOKEMesnAwkj1Ka19Ove3VmQmzLcg8k/4G349lAD&#10;DI60AQTQ0Hp173gdkBNjxf8A23HN7+3FDHj17PmOve8PmQ3F7Hkc2A/p9fd9DDPWyCBXr3uTRn/K&#10;Ix+S4t/vXuko7D1QsKde9nG6wX/cFOeA37lwT9frcexv7Vr/ALuQ3kHT+RHUc87SEQn0of8AB0Hn&#10;Y5tgakf6qnqFI/reB7j2WPtWXyV0gH18koN+DYsB77Te2VYtqi1eaRn+R6wZ52GncH+1j/g6J/tS&#10;L/KapgOBPPf/AFrhiP8AePcrq5DriP4DLf8A19QHudIGFSDxof8AB1FV/kEjz6Kd8t5R/A60A2LQ&#10;zFb/AOCMSOPZtqK4iX/BR/X6AfkH2KLFwUCVyaU/4sdR/fxlmI9etaHtiFajO1zsLgTzXI+pPlIN&#10;v9f3KYE3YfT6/wCtx7Pre4ELKhOQR+Zr+X8+g3JF3FGHr/q/2egGrcWpMjKPSdZAP9LfQEfn3ySQ&#10;rbn8/Qez+C7dmNMV9f8AVx6Kbi10tVfPpF12OW5JH+q+l+P6nn/ifcpZC3BH/Ef7z7M1vWiUVbIp&#10;w6QParlqZ/y9JepxkTclPpfT/rj6cA+8vP0B/wBuL/7b2uTcjo1nNfT5evScwKfj8umabFrc2uNN&#10;7i5+n+sffIOVNj/xT/YezGGZJ01LxHTLW/EVx/k6aZ6PTcNYgE2vf8fT/Y/63uJVyHQwv/vvz7EO&#10;3SqrqXNfs6RSQhKMnDNf8nSm2lQq+Sp1tcFl/wBVxc/Qn8ewX3TLeYqb8m34/wBV+T7HlvuASM92&#10;KY/Z0INqt2kAlFKcfn1dJ8dMb4cHFIoAIjP0Lc6Y+St+Dx7XmwMXBVGPVH+ATx9bn+vuJucuZbu2&#10;hYK4p3Uzw4f7HQ0tLRmankadEM+e/YeX28s0FPVSINTW0SFf0RhrWB/1/rbn2v8Ad+AoI8RUl4xz&#10;A5A0/wC0Egtf3jrvnM+5XcRofhrWtP5Ur/k6HW2bYsOlm44/ydAb/Ln7N3HlO5cNSz11S6yV0VgJ&#10;XZQGkjtyT+Pp711vm9DBDkaxYhYeaY8AAW9drW9xzc3M1xUS5IJp/q+ynQzMVIhTz6+ij0W7ydb7&#10;deQku2PpdTEk3IhHPPuo6u/z8gtyfIf+Tj/xX2XqXrp8um84HpToYPcKJbOCwPHtRw6tw49e9jD1&#10;zHrylKv+qljJH/BnsBx7XW41UA446ZZQXz59e97DXxEx9NJj6N2Rf82h+gJOr1cg+xJYXcsZCr5f&#10;5Ps9c9J7uJfBI+XVRn8z/MVuM64yjUs0kbrRyspV2Qf5u1rj6/63u03FYqiWlQ2S7KG/H1Iufr7G&#10;0fMm5K6RLUKoA9OGPI9Ay622KZtY6+fX33vTc8m8cuTW1X/A2qPErkXNQ3Auf+N+5dVi6YRMQq/S&#10;x9I/I/w9n21c07j9WFJ48PyPz/1Y6KL7aozFXjT/AFf5OgPwO+tzwZKm1V9Q4M0Ys0hH+7ATa309&#10;gduqnihnYKoHqPIH4H0+nvJfk3dLu6t11GlVWv20HQCv7Mhmp5E+vr1ej8Qtx5PJ4SH7uaWUNGtv&#10;LI5C3RCbX/H+HtHzuFoprGwKn/eQfY0uLiQxDuGK+vy6JbZHN2BTh0dfHxGo3XQA2P7qcXN/1p/T&#10;/H2SvtWovVzAH6OB/T6Hn6ew3PdMrhW8/wDV8upIskIRQw4j/J1ft8Xcd4dsULELzTKeD/h9Rx7j&#10;dZSE1MJHJJX/AG2oG/tpLrTxP+r06R7pCNBx08fIiBf7v11wbCNyfr+nxkWHs8+AltSRf8ES9v8A&#10;EfT3dbuQnWprQnqMbyBhcGnqetdHu2iP94K4IpNqiWwP14Zjf/ff19qNpRbg3/r7Ux3JkUl/wny6&#10;LWpWgxT+f+x0BVNjxrUlQpB0qOfybn2hd1z2pJRc/T/Yfj/jftl7p17SeNf9X7Pn0b7ZF+qpP5/6&#10;v9WOjffHrEA5ukOn+2NXJ5NyBa/+9/09ljimD7ij/wAJh9P9cE3/ANv7Id1nk+lYE8epT2yDsGjz&#10;H+ry6uTqaLw9f1AK2/yCSP6nktC30/23uwTqxQuMia3+642v9APT7xv55uGluQlaipH7DXH+H7Oh&#10;HZgrMF9etPz+Zkt97ZcNc3qXQckgWkYAnn2JmVfgfX6cf73bj2S8tqWnJHy/1f6v8g6OUQvw6qq2&#10;rS/uDgEgAfS/Pq+h/wBh7ZYGuV/x/wCKX9jS7WkTg/6s9UdCj/Z0sMnDZDxzpAt/ieRa/wDvPt4T&#10;9I+t/wDD/EcewJc18UstNP8As9KoKCjH1HSOZUSRyb2JBIH+BsfctFuB/rf7Em3Pspc9xHqfy+X+&#10;riT06zVY08z/AKv9Xr1CqJ7FgDZBwBe3Hv0qNcKAP03ub8fX6fX2us1hKFpK1r5U+X2f8X8+nYe0&#10;+J5fb0zNlJaaXWjqtrGxJBIvzcD3iWn5/Go/SwBH++t/h7vdRwSZcVUca8f8PrTify6NEv3Sh9P8&#10;3SmxvZOXoI0jgrHiCn8SuABptYMfp7kR040+oi4NhYfi35PsvkSJGpCKAj08/s/1fZ16XcJtXZw+&#10;f5/Lh1irOwczVu7PV1L6vyJ5D9P6kn/iPciONi6rxYmwIvzYf19o57eBYmccR8vn1p9xmEeDQ9R/&#10;76ZOVPGamcarD/OObgc/1t7j7g9OPl1n6RtbngXTgD/b+y7YlVdxIjHnn1Jrx/l0TXbB4jTif8P+&#10;odC70tJPXbwxC6i+utor6yTc+bjk/wBb+67u3Jj/ABGQX4Mg495WcpyolmFHGn+ToMzQKTQDrdP+&#10;DGMMfXmNfTpY0cYIa45UAH6fj6exV6OGowHkguB/UkarewX7lXldrkVcHR54zU9With4iin+rHRI&#10;v5mcP+TyowupYEgAkkmEg8H/AFvZ+qKBBidAXUXT6jkcLq5/I981efr2V9wZyaBa/bxp9h6lLYYX&#10;EQ4Dz6rw+HmLp0zkcj+Nj93G+m/4CGRj/r/8U9pSowonmKlWYM/BP1t9Pqbc+4Hu72WSYspGP9X7&#10;P9Xl0O4jpSnWxNs/NUuHwNKpbRaMOCFBGlkW1ifzx7lLteNaYuyp6QbXUKxt/aNh+B/j7Kbi7IfI&#10;+39nD8+jCFtQoB0o8Z2A9TWLTwTamkliiBWQEC7i91B5t/h/sPaQraFKOoKgC+riwuDyLccH2HJ9&#10;xWU6YyR9v5/aOjhEZaHo1O2qWrq6IS1IEgYFlILG40g2F7H63/249q/Bu8yLYg8j/D9X4/4r7bWW&#10;NV0nj/m6adSvxdBjvfHmGdpCvCllAGqxNrgW/wAePz7VD0sZUlhdrA/4W+guT7JNxn8NCwOP9Xl0&#10;qt9esFeHWDab1FRUxwqGA5A1BuSeOSL/AOHuE8aBCp0n/YX+g/x/21vcU73MrNqFf8v/ABXnXoTW&#10;lejcbOinRbGwPJLcheAeLn824t7BjsuihbDVZC+owsPoPqORY/7H3bl1fEvF+f8Ag6N2chB0OWFr&#10;JUlhVjwrofyeTf6f7b3rlfMiAx1lebfpMwNv9Yj/AIg++i3tRF4dkgIz/wAV1GXN8uM9DPRP5IEY&#10;fTSP6f0/w91BZhSKuUH6hzf/AGPvI20YMoA/1f6qdQ1cZZgOpftm/wBhb/Yf4+1ccgZ9IB/PpGTT&#10;tUEL172LXWQP8Ypja95ofp/rgezvbiFmqf8AV59Jrsdo+X/F9e93+/GlrYmjIvbxx8fmxC+8keQK&#10;FhEMHjn7eoh51FUI+XVafzlTXh5bi96dlt/rxvfn/W9n9oZtMCfXlV/24HvKDb7qOO1Ck/6v5dY9&#10;3afrsDxqf5/s617dyUBfJyjgnyv9b/luPp7lGoB/P+3uPZg1ynGtemDFpzx+zphTHuvGkj/EWP8A&#10;t7n2yZmcfayG/Gn8f7z78103glVNPkf8P8ujCwiZ5AoFPt6EzrvHSfxml4BtOBck3vx+P8Bf2Tvf&#10;ct8lwT/nBfj8BrEE+yO7uiEbUfLqX9jipGobq7jpOm0bXgutgKUAjgA3j44H+t7M50OCyU9xc6V/&#10;3s2946+6d0RYEqcY/wAteHUn7VGEuFPl1UT/ADMIg1JVJ9bNUH/WuqgD3bJtXTHt1WT03hbVq+gG&#10;tSQw/wCI98PPfSaR93kEme7y8+1sjrInlXNso6Br+Xbj4GyOpCit5LksbAD7yJCpH+uL2t7TdXMz&#10;VhUm51H8C1h9eRb3ijHKRI2nAqepPUDwx1sWU+Oh/g9KTpLLBGCQSb2QEcn/AF7Ee8s6SNGpJc3H&#10;FgTzpsCDx7FUahrZivp/qr0wgVJKDoK46qKDMpG+kESfQWtwRyLm/wBPaEyr1KyekuBckah9efwP&#10;YMulUOysK/Z0eWyoR3dGp2oKeakhkBQalBNzZvp/Qe81NGzU7/rJsRwPr9fz7Kmll1+XCv8Ag6s2&#10;GAGenmpSmjnXjjyIoPFyQL/W/wDr+wZ3jSuWe4ksSy2A/wB55/HtmS4mDaKg+fR1ZtQ46FXb4h8K&#10;sgH9kcc30j2CmSgdZJD6/USRYH9P+29uRzyqoTH+r/V/h6OI2GjpXx6WAIB/1/8AA/09oyRZFqFA&#10;LW1D8H/Ann2YJKxTUxz/AKqdKF0lKnj1ksLW/Hs2HTj3XS+ojT9CLDkAfX63HsXctPIdwgZT5j/C&#10;P8/QK5ij/RYr5/5j0VP5QQRSbFzQZf8AlHlAIv8AUwSfXke0J8gVKUlSbizAWueQPGB9D+fr+ffX&#10;n7uF4Pp46g1CH+bfbw/1Up1iTz0P1GHz/wAnWvv1NjUTuScDTxlr/ViPTHqP1/4N7rJxkgO7COf+&#10;BH0/x1++gyXEhsUatP0z/k6iZY2E4Bp1dRuen09bOosSKKx+tiBCfp7tc6GX9ujPIBi4I+oJH1H+&#10;8+8D/vJziWzkXBIIr6HtHUn8ng+OP9Xn1rR9qo0Xd0rfQDIG/wBfp92wJH+39jhvdJVp9Yuo03HH&#10;+N/qL8++RPPLabxwuTX/AD+WOsmNhA8JQc/6h1sRfDF4Ztp4oOEBFIvPA59PFxf/AF/r7A56uQ1D&#10;ox+rf65v9Obj3Dty7IuAeP5dDVIwFDDqx+ngi0JbT+hT9b/j+nudDDLIVa9x+LcHkgnm3tEsjswD&#10;KeP+fq1fM9c5PFGjnUqkA8E2v/rfX/YexV2dBJHLHqDC7fWx49PFyf8AfcexTtcbq4P+r/V/n6K7&#10;9gykDoAe1qunfGTx6kuFkJ+lrf7A+x0fV9sSbkeIAq1wb+M8/T/D3OvJ85Qxoa1rx/MfPoCXyoW6&#10;o2+RuHpKrIZKQCIhy5srG5JZrm3+Fh+fYQbguxlvcKw02H41HjUf8PeRFtbLcW6niwBP20rw6D0z&#10;iOSoGKjorfXecXB5iKIeiM1SIl7+kuEvqsw4uTzz7CysoyzHSTa7X+v5P1uf99/vfsG7zA9vKZCM&#10;j/V6f6h5eXR9YsJFGrq2Pq/dNNk8XSxiRT5YoidTKP7IW9wxt7aajFJyGVQwUMLnj9JP1t7b5e32&#10;T6hdRNCafP4qevSq7ty69vS23rji+Pm+3sFETMNJIA1Qgkggf1/3n28JSKlBUArYCOwK3t9P6/7A&#10;e8neQ9y1XFuUYfF5/wCr5n7P2dRfzNC0cT0869UYfLfHzrmJRMr2aWxIJsAGubE/4e6/vkddaWpA&#10;/AYD/W03Hvof7czh7dXY5OfzBPUBbkpDMG+3+XVi38sun0Y6iQD6eIm9/wDULe3sh2zZwuZ5+nl+&#10;n+uSb+8kNgmcxL3D/Uf9XHqON5QtGQOPV3W+qfyYCSw+sBv/AE/SOf8AYH2drb0w+zjsb3UX/wCS&#10;ePp7kKKcNCENa+vl/qz/AMX1Ee5IRKa8K/5eqv8Af1FqyVQCLMGNhzc+sX9qEy8G/wDxQ/7Dn3WS&#10;QIMnj0XjTXHQepjzrX6i5F73ta/PsMt+yXx1QBfmNv8AW/SSb+wBzu6tYH7Gx+XQ15XTTMCfUf4e&#10;jGdK05GdpbKLLIoP1/1S20/7G/ulb5NEtkaofgav9bhyfeC/Nx/x6T5H/N1kpshAsx9g6tnwv/Fs&#10;pP8Alkn+8qD7r3rOamX/ABZj/tz7jdxR6H59CKtc9OvvjT8SC/8Aaso/12YW97VgrA8evagM9e9m&#10;+6XkvURkX9RQc/8ABlP49yVyNi5U/wBIf4eiPdKeC32H/B1wk/Q3+t7PRiqL737eIrq1FAB9Re/J&#10;PvNjleYrtispoABX+fDqGN6kMbORjj0lquoFOJXJtYE3+v0H5/417O/070jDuRImkgVr2tdAf6fQ&#10;lfabft8ay7oz9vD/AD9QDznzmmxoX1U/1fb0Rj5A/JGn64gn11AjMaEk69PADfUAj6H62J9nDo/i&#10;bSPTxt9imkgf7rsfpc8AC3sB3HNlyXwTX7Rx/b1Btx74xxzMivkfPH+E9Vs5L+ZZSUlVNGa9G0yO&#10;BokkawB/P195ZPiTRX4oUsfoCn0/24PtMearjSasf2j/AD9aj98om4vw+zP+DqAv8zykULevQ/Tg&#10;PMT9ebjgD3HPxGpDcfYxcf1Vef8Abj22OabknDH+X+o/l08ffW3GS5/L/i+nGH+Z5RkNfIJxbhpZ&#10;xb6/T30fiFSWBNEn+wUEC/8Ahb/iPfv62XVNOrpk+/EVSA5x/q9ep8X8zaib6Vqm/P62sQPyDYm1&#10;v8b+8TfEOj+gok/2CD/ebAe/Hmm7H4+P59Xj994W4uf5f5+pA/mZ0n9mpQjjnyS/7xrB99f7KFSW&#10;/wCAI/5J9+PNM9K6jX8v+guqH33j1aRJ/g/z9ZB/M1ovp93H/S3mYH6/TTb31/soVGfpRf7ZPbJ5&#10;oum+Nv5j/P1ce+0S/E9P2f5+vN/M1o1taqRb/W7t/wASPfEfD6iJ/wCAERJvwVUE/wCvdfr72OZ5&#10;wck/y/z9WPv1CB8Z/wBX59dt/M6olT/gfawH0d7D+trH/iPbblfiRR01LI/8PUFASLIptxzyF9mV&#10;vzHOHWrfF9n+foz233tiup1i8TDf6vXqbgv5meOyNdHB9/wzKp1PKvLMAD6yL/7D2Qvu3piDbZlK&#10;06poL8BNJ9JP5twRb8ex3s+7mdaA8KV4Z+zPWQfKfMa7rEJENQaE/n+fVpvQnetN2ZjoKmOdZPMi&#10;MpD3sXCn6kn+v59hB1xB9pkFjAANwvH/AAa4PPuUNnmLopP/ABXQh3JmeM1+fQ1b5tNjJje9lJIt&#10;e91sbez04KcmliP+0/1H9OPciWrdgHy6je5QM7A+vVee8KNTXTn62kF+fr6vpxb2oBLq/tWt+CR+&#10;f6e1wcDj/g6RNEq8BXpCmiW5sbD+lz75eT/H8f4Ef7D3eKQITU8ekzEVIp1yFHH6eLni/J5/2Hvv&#10;z2/tW/1uPbxlDefTehn4CtPz6yiiX8J/tr/8V99/cf7Wf9v7r4yrk+XWhGQcr/q/b101GtraTzx9&#10;Tx/r8++vuTY2cj6fX/D+nuv1YJqmP5dPxxB2qRw6xtQi3AP1/Bv/ALf3wFTIDybj/X/23B96kmR1&#10;K1yf+L9en5IY2UhKg9dLRgkDSP8AYFi3A/oePeQVFx/xS3stkuGU0jPSb6aQefXmo1B/Sf8AY8fn&#10;+gPtH7ulLUMg5+l/9gR7K9xbXGX9AK/y6PNpiUPU8ehG67g0ZSA3sNRFvqf1Efn2TqeNJNyoGF7y&#10;2sbWPIt7j/dZCg1DqYdqB0LQf6q9HuSR49tuytpIpmII+osh92Z9JYiikxdITElzGtvSOPSP959x&#10;HzRuDWys8OKHNft6EItnkYAZHn+z/B1q+fzR+zdz7fyWQjoK6ojUStGwSV/7TlvTYj8D+vszJxFC&#10;qi8Ytb8hfr/tvcUvzHdpI1WFa/6v9X29H1rskrRhqU/b6da+1L2n2FkapimRrShY3tNOByTa95Pb&#10;fNQUIDWjB4/otx/sbe1acwXTKO5eHSk7JKBT7fXoQcRvnfnnh/3J1o9QFvNOQfx6QX/2H19gH2vj&#10;6MYqqtEoIjfmynnxn829mVtvM8o0uQTX/N/q/wAPVY9qdDV+ryP5eO6Nz1ecxX31dUShmhBRncar&#10;Ti+oEn/e/dCvyViSPJ1WgDT5G5sL8yfi3su3Seoo3E/7HS2KARMMf6qdbYGy5Hk29jWc3ZqdCSb3&#10;/SLfX3X9XPpmk/oW/wBjcAfj2BppIzLmvn/h+3oyjVSV1dKv3zxc2qpg+txKt/p9GPthmUA1GP8A&#10;VTowopWnl173br8O8fTVUtGJEDX0AjSD9QQf959oPqfDJZDQV8/XH5cOnmiUw1HQCfIfIVGP6/ys&#10;1MzJIsJYOpKkabN+PdnXYG26RdrzlYU/4Ct/Y+np/wBb2KNv3J5YAjkUP2ZweicxK02eqb/j52Xm&#10;KztyWiqKyd0XJABHk4trubgn/efdEHyIokgy1aFB/XYcAW4Yewvv0gIqf9WT0awaUcdX74WVpsXR&#10;yNyzwRsTe/JUH6+yR14/ca/I1/T/AGJHuJL4Bpi48q/5uhFbqrDUv+rHTp7iIAQSo+n9fZSw0nPn&#10;07poeve3vDELWIT9NafT/Y+1MGHVT0xPxHy697sr6De9LBweNFv9ZVtz/t/c1cl3BSaMD/UcdAnf&#10;DWI/MdJTdsevGzf8Esb/AOP5/wB49ix2cP8AcZL/AMsyP9gAb+51ncPbFvl/lHQRs076H59JXZHB&#10;cf7UP9t7JthphHuIEX4qF/p/qiPcebyR4ZXzIHQxtEClacKDoUmGpD/Ur/xF/ZwpB5dn1HP0opSb&#10;nm2grx/sfeN3Ox/Uann/AJ+pN2F1AA9f9X+XphpxpyJ+ttVv9jwfdPndRWHOVoNv89KLm/1DW+nu&#10;GZUJkJH+rj0JZ3TSOlD7L2taFawt9b8/1/3v3XwWND0m8ePPXvYm7PrA8ynULXXj/EgexzytGwuQ&#10;nQf3Vw0ZC9e9jxEdVKTe/B9z5GKQ06ALfGOve2STh2/339PYYvAST9vRtEOwde9wWGoED8/19kjN&#10;VtQ6eUlTUde9hpu5ikEhB+sbfS31PsovI6/F69GMbMCCeveyzZmrYSsLm2rT/jceyHwFrTzHTpmZ&#10;e09e9pk1ZuRqNv66Rb/ivt0RJ59N+KTxP8+ve8gqb/Q3/wALG/8Atr+2/DUevVfEbj173E87ef6H&#10;/gZ/qf8Aq32/r7c0Jo8/h/5+6Y8Q6/8Abf8APvXvf//S16Ejt9CSD+P6/wC8eyW4Ziv+r7entqGo&#10;gf6vLrf495wvJ4I+n9f6ew/Iq6jTqVNtVRGoHp173wIANgT/AKxH+8+6EgDo1z172646L9zn6/8A&#10;EEj3aLLZHn1Vjjr3sXMEhEan6HSbf7wb+z63osmkcP8Aiuk05weve2nc50xtfk3u1v8AWsT7MlPY&#10;AP8AVnoC7w36RHy697ArIeueQgf2r/nngD3UgaqH0/y9AOc9xr173AMaNzp+oH5P9Pr7TtrDaei/&#10;zz173CeOx0n8f4A8/wCx9qFjjPEf4evH5de98dB+lrf4D8f63turRSHw8DrWa9e9uuJqpKOoikFx&#10;pJJs1rg+3XeOSp8x0pjJXj173Y38dexjHLSU0tQeHUAMebA2H45/2/ssu4BLGSc1B4/mP9WOj+wu&#10;iMdJDeWEjzOIqYtAaTQSptzcD/Ye7X9q5eHKY6F9Ycsingm9yvP9P8fYLnhaGevAcOhpYz1FPXqt&#10;vsHb8uGydSvjKhZGve1rF+LWt/re8+exiVVM9lvcG5sDe9/p/sPa2znCyBW+X8unryDiV4f7Gemj&#10;a2alx9ZF+6EUE+nWwP6QSCfdevf/AFylbR1jpANWhmBK/kMSOf8AY29i+3m8eLQ3RGQySA14dWE9&#10;Y7pjymPigeVXcAAesE2CCw/5H7rWxFTWbL3QqvriSOp0lR6bK1+SbewDz5y6u4bc4C1JBH7R5dTB&#10;7bczHbL+MBiBWvH0Y/b0MPu1fp3fKZfGU6vLquka/W9yIrcXH+9e+VPvNyTJtu5zXCLTJ/w9dE+T&#10;99h3TbY3BrUde9mDeUeMNcsrA2I/1RB/pzwfeOPhlX0nBHQzqK449e9xQS1/qTwT+q/HH59u0A68&#10;z47eve+FmBu1/qNR5At9Pe6gjHVGaooPy697cKKQfcRqL+l102H5J9sSr2Enz6ppKrU+fXvZ0euB&#10;p25O30a8hufxp9yN7Rw69zU0xrUfbkdRVz1JSEj+if8AAegx7Pk04SRfpeOYA2+h8R5/3n2VXtFi&#10;cnIpN7yN/rcuPfZP22IG2RFRSiJ/gPWEPNsgkvXbzBYdFY2qhUVDnn9+Yj6cgj68f7b2p+q05QNz&#10;yCAePoQRx7mmpBBTz4/5fs6jK+UCPV/q8+iT/LyoC4ertcftsAbi121j/fD2bGmj/YBQW/B/Nxbi&#10;1/8AY+zC1vCjqJTUYp5Uz8vy6BF4ncCB/qx1rodjU/kzVUAODLOXH9T5Db/ifeVQTwx/2FgOP9f2&#10;e/VRGjwjPrkiv+DB6KrpFCEoOP8As9BNUUTKDdFCm4PNz6r82v8A7x7xMLGwFgSfYgtJi0etjVgB&#10;/g+Q6J3WmPPpG5DHOXcKvp9RP0/rbi5vx/X35XK/7D/evZh42th3ceP+z6ft6RyW6tU0yekvUYpl&#10;ubEck2INr/4c+5Mcqtb+v0P+x9qVneEFSceX5dIZLVgvac9MFTQsCePy1/xex/xPvMzfS3P0+otY&#10;j/X9r7G9QEiTFfnx/wA3SHQaaZfz6aJseCTcAm5NxZj9fyAfbfWt+2W+h5/p+eL29n9nuFHKrwHD&#10;j/m+Xzr0nCgOUHDHSt2TjQcxALfV1AsTwVa4/J+nsD9yyA1YFvoyj/bNf2ITusnhijcR8uhZtNsw&#10;Wo4E9Xa9BYQQ7ZDabDwtp5NgDFYfU8/Tm/sbetI7xRMBawQ355ufcNc27iaOrmoOr0+XQ9srcKRU&#10;Vx1T7/MgitWzxr9WkkAH+H24GoG/59q/sOo8GEqTzZYXt+efGf8AinuIpHWRWBpmvn6n/Z416Flm&#10;uuShz/xfSI/lZ7Zkru5cTNoJMeQgXUQeB5I+bXt/vHvWs+a1eJsvVgkk+eUH+n62BH0/p7Dsy6T2&#10;449CKQAKAMDr6N/UFL9nsDb0JI9OPphwLDiIc+6qKs6qiQ/4vf8Aw9ZJH+9e0LMEcHy6SH5dCb7j&#10;r9Ra/wDvJ/3v28HVzgU60Knj172M3WgP8Wo+DfyR2P8AiH4+vsztRTSa9eaPvJBx173sK/E28eNp&#10;ACeEWwH4sbD/AHoexTtiKJQacaV+fTNwD5jyFeqiv5m8az7DyMbgW+1mUgmwI8Y/42fdmOOrnWBO&#10;eQAD+Li35HuQk2qOVFY5rn9v8+iMwKWycV4U8utDzura9NNunLPoW/3U/wBQ3Fpm41X/AMfrf8f7&#10;H2+yVTPASCbabkf42uPre359s2NksN7pcZ8v9WPl6/5Okl3HGsDUHH/V59FpTb0EGVgCqCPuIx+R&#10;YE82JP8Arf77j2B27pj53v8A1I+v+Jsb+8luSVItsY7Qa/l1Gt/ApdqcSTnq7D4f4rxYOJtNtMcZ&#10;sASL6FJAsf8AC/09oask/wBx0pB+gY3/ANh7GVzqSOr4wf8Aiuia1g0Xp1jjTo923KTXvHHLzYzw&#10;/gi41qD9f8PZGu1J7V8ov9Zbn/e/YQvL6hK8SuP2dSJZxqY+4cB1sH/G3HGPa2PutwKZfwT+LfX/&#10;AF/c3qv1VEP14sfxxYj2iS+JBz/q/wBQ6L9yHYcdQvkivj2/XG31SUMDzx4ybX9nowYK0sXP9hR/&#10;vQ9rLaRiNXDj/gPUV3ijxmJHmetd3uEpJnK42W5nkYEcH+1/T2oAeOT7XJM2kgnj9nRFOmljpHp0&#10;CUMaBgQPVqFuSf8AbA+w+3g9qWQC/wBCD/r291mlZaMcj/Y+zo92WJ3bU+RjHR0vjjT+XN0utfoy&#10;sCRYcsbHi3ssmPdm3EnN7yW/FrlvYZ3m8Q22epd22JPCBpw/zdXB5qmC7BmsnApJB+foIWtb/D3Z&#10;B1bFfGRAj0+JOOeRYDg+8bOdLpFnLIaNqbP2n/V5enR3brRSSPSnWmr/ADLGLb5yYb6GpN7gA8yN&#10;fkf6/tf5OJmB5t9Lfjj3rly6SOYVz69HCBV+EdVcbYljikY2FgT/AIn6H+p9tEERDAH6/wDFBa/s&#10;Z3l5H4LMOB/zg/5umzH3VrUZx9uelLlKqMqSLWKgm/0AJ1fn2/wQFgOeOBfj8iw9x7fXyiegGTX1&#10;8j/q9OrKunCDpA1cys0jIAObXvckXJvY+3SOm4HI5A/2At9OfZSb1QxJHAn/AFfl1fSfLpO1MxYm&#10;zfT6/S1/pf8A2/vt4Qp9fqNvqCfyf999fb8V48g/RwPy9B/qx/n6fjGM+vTBV/X1HU1h6h/S/AsO&#10;P6/j3j8YBFgeCSPr+f8AX9qDOzqQSPnw8v8AZ6dIJqT1EVGYgAXJ/Nj/AK9+PfFuOSD/AI/qAHH9&#10;fewwI4jH2daqQMdOMFK72UX+v15Uf6wHv0T6m4+oJseePx+ePp7SX8ohSnEEZp5/szx69pqKN59P&#10;tHjNQAIBf6gkG4H1P5/p7ibijf8AhcrNe5VvqLEKF49h7ab+OPdaJwOcHHE/Ly/nXpieMaejV/Hj&#10;AF93YWTQNf8AEKPknmwkGk2J/wAb+63+3X/3Kso/46WHP0495McrXim2r50/ydEsoIYedK+XW678&#10;L8c8HXeNuo0ikRrAf1P/ACL2N3RSMwp+QPUv1tY8+wV7iXMbbfIafh8vtPSmFQZVoP8AVTquj+Zs&#10;5RJgPTZha9jb9kgXLf092FYWDXRKP1ccg3I/QebD/in+w986+f11XDYpXh/vQx/qP5+fUk7Io8MV&#10;6rD+MW4VxuX1ljeOZSwH1bVEy3sP8bHgD3Ojx6o4ZkQflbqQef8ACw/339fcHXFqzSNQ1znP+yf9&#10;Xp0LUU6adXDUXZnkxFJEtQ6aoYxpsNRIQf4AE/15/wCNcMjD9vTt6S10Y2H4LC1vp+f9b2H90uAs&#10;bKDQgcfs/wBXr0bWMWsjobelYZsxmqOeWRpI2rI2N7fRlv8A2bc/149hTXY+oqqsaY+C9zfi/wDX&#10;/iPcUy7mRI2ok9ChYkUdW57fpaGiwsIOhD4RcFiLgiw+p/33+v7Xe28FKqWMZVQFHIYWAF7j2cRX&#10;jsgctVjX0/n0Xz8QB0W3sjNUC1BS6hb3N2/tWIBDE/61vb7k6GSGIuq2N/8AG5AHAA/2N/8AY+y6&#10;/mLJoPp/l/2P5enSq0HdTqH13XUlRWFwy8MwUhgCDoFjwRf6/W3tB1wnDko30sAQL2va/Nj9fcf3&#10;ihu116ElrSnR09svAYgQ6liDyCLckk8g+wb7Iqpkw1XcMbRMP9YX5HA/2/s05UQHcgr8PLowcLp6&#10;FSghi105jsCZFJIN/wDX4Nx711/mVKTW14JJBea/4ubfn/Wv76Me11DZp9nUS828T0LuOAFMlv8A&#10;Ur/vXuoHMMTVzf4yWP8ArAn3P9pVSKcKf5uomlH6nU/20D/iPaxSQajpsqGFD172LvV/OYo7/T7i&#10;K/8AyaR7N7MnXjj0W3hIWg/1ceve7+fjeLYqhC8L40v+fpwOf9gPeRvt/KrirDu/2eoi5wzGa5NO&#10;q3Pm7xiZ+fpSSWHBufEf+Kn2fKjcLAgP+pv/AMV9z/by0iAPn1Ad1EzzsV9eqB9xKq5KWygev6/4&#10;n6A+8zNzY/T6j/fD2cQXIVqjBp9vT0NsSmrz6T+tGva9hb/b/kCx9suZe1KwtxY/jn/bn2okmDRl&#10;iDX8/wDB0Y2VofE1ef8Aq/LoSeuQjZqkFvrKh/UfqV/PPsnW+HvlSv583+8avYbv7hRG1PTqVdlg&#10;KoteHV3HTUQO1YDYc04/w48Xs23x/H7dPfklUH+wN+PeOHulI0lgf4R/hz1JG3oomXHD/Y6pz/mZ&#10;lVpqthYEPU8mxvZF5sfdsO1oteAA+oMTEf4HUAPx9Rb3xk96EL7o/rX/ACGv7f29T7yrIVhXOP8A&#10;iui3fATOpRZFPWQpmJJuo4FRGR9Pzcn82/23ECTEt92CPyTwbXFxc/UW94qtExuHqPP/AFcOpQjm&#10;UoNXWxDSbrpxt6mYSc+BLepSRwL8nj+ntRfwotCgIBUcAWF72JP1H0v+b/8AFfY02+2VrZhTNP8A&#10;N/q+f8ui2S4Cy9FD3Z2WuP3LGBUaVMsanUVsWv8Akjn6j+vtGZbbnllUWaxYk6bC9yTY2/wP+x/2&#10;/sIbvaNCTIgofn/s/Z/qx0d2l2CtePRwer+yoK+jiBniceNbBWUi9gzG4/pe/wBfcqjwOmlPouTf&#10;9P6jxz/vv98Q49kwkPyH5f6v9X2KHmGvpd1O/adpoh5ksXHDEf0tfj2FO7Nsu7MBHquxN/UDzf6A&#10;fnn2intm+Lgf83+r+XRnaXOcdDfs7d1NUQqPIpAX8abWsLG5/p7BvJbPnJY+HV+QWXj/AB5X/H+h&#10;9p4Elb4mzw6OIrnHHoUo8zS8AOo/PJ/x/Nz7RdVsqoWcEQt9eTpFrW/x9m0cJaOh49KRcKRXqWua&#10;pjf9yM8/6oD2P/WeEeiUAx2KryTc/pA/1v8AW9i7lZJ/rYTXzH+Efb9v+qnQX32bVC2f9Weio/Jn&#10;PUP9zsvG7g2p5j+ri/hkUcA/4+wb+RV1pKkBSt73H9Csai/P+sffXD7twCwR6jUBf2gscf4OsVOe&#10;ETUzUrQ/5OqL+oTFVduTzRoQXycTc3uC0YDkqDb6Afj3V5iW/wB/da/P3A/1v86P+N+8/wCO5V9t&#10;OrgoIH7OooABmFB/q/1U6um3TDbrqQWtfH3b/qUbn6/7H3bl8f11x0pZS1qdW4uL6bi3+8D3gl94&#10;uUtZv4ZpU0z81H+f/VTqS+UgonB8v9mvWsj3aUpe5pnkXhMhr+ptb7piR/sePZmNx4g19MoWM8rp&#10;IF9X1AHLe+VHOtnP9ZIVNc/lwPl1kXss4SMDq7X4d9iYym23jVeRBpjVVEjaSblSCCTc/wBLfT2D&#10;02yagVZYRsAWGn/VcfQE/T6+4pksXkXvzSvl/q/2ehgl4ugDqzWl7Gxf266J4wdC3GsE2YX+v19q&#10;/E7NYIiyJ+OWHJY3HHPHtuHb3MgIX/V/q+Xp0nlvqHpJbg7QoKeOUpUKLA8sUsOCPx/vV/Ym4Lbo&#10;p2W8bAA3HpU8jjkj/bW9iyy2xg+sUr+f+Xomu7wEE16KN2d3DSminQTB9QdbAhjcrwBp/wAT+f8A&#10;evaoydMYaZ7gCyfUWBNlsB6f99/sfcu8sRCNkI/y/wCX/V+XQWuJNTHqrHsrdIzGTqk8pbyM/LGP&#10;kc6gum35seOR/t/YIbhQ6n0KwF7GwvwOSvP0ta3vIPl+51KElIJ+f8vt49Ec6sTnh0BVTjRTt9zE&#10;ukKxZWBa4soBub/Xjj/ePaQakbXqABVj6lOnVb88jn2n5hs1uoGK8RXOaf5v9X29GO3yaQAT0avp&#10;vf6YyWhgqJ7KxjTSSl/SQSOf9f8A334xVGMLPHoS34blrlb3t/tgPp7iGBZ7S6YvwJxjz/4uvQlE&#10;yNFQ+h6Pqm6MblMOgSRS6wOzXZbmxJFrH+lvr/yKRJRhMfMWU38T2BJH1t9AP9b3kJ7d3cv1MCBv&#10;xCuB6nqO+ZVDRSUHr1UN8vZaKXJ1TrGvpk9BDkDUfrpIP+H091u/JWyUlV9dQDf7yvvpb7aSS+Eu&#10;e3H7KmvWOu8RuZXb1P8Ak6PB/LSCvQ0JAtqCD88WjFvr7r62e/8Aubbnjzfn+lz/AF95M7FcqAqf&#10;Z1G27gaOHV229Iv9wLi/0g/3jSBa49nZ23Ifs4yfwo/H45A+nuSY7iMLQen+TPUT7pGvikL59Vlb&#10;+hC5OfjkyMCb3PK3/J/r7UrSXHp/PBNj9P8AY+6vcJpJp0UrDpar/l9vQfJHpYFj/rfT6+w332Ca&#10;CfkkeI/S17FT+fcb843Wq1bOSD/g6HHK6/rL9v8AlHRgOl7DM0vFj5V/qbsJATb3S98mAfv6s/01&#10;cn6/qPvDHmwk3shr69ZFbQKWy09B1aphv+LbSf8ALGP/AKEHuvir/wA+x/Nz/vfuOp66dXnU/wCH&#10;oR0onTp7xxMxlj/PrH4/N+PbMGZADwPWlAPHr3s2vTDfvwg3v+1x/jcXPuT+T2Md0pQ4DD/CMdEe&#10;6k+GwHCh66b6H/W92EbOs1XRD8Aqf6g/T3mNy/cp+6RjyHUH8zV0v+fSHzfFNP8A4o3+8gj3dH8V&#10;qGCWClZ41YkoDcfS5F7ewRzbdDxWUcKn/B1gd753MsUR0GnH/B1rxfzIMtW0kNcIpnQCJgpVipBZ&#10;nU2P+292dUtJT09PEqQxj0KT6Rzx/j7i+5vjDJRMV/M/zr1hwkb3jNI7Hj69a0e5915WPKTj7mZi&#10;0s3qMpAIWQjixt/r++bR0/AMMX9D6R/vY9oZr9mAKk1PV/pilTqP7T0yR7kykvjXzyCxA/zv5vwA&#10;R7wlaMEgxxf61h7rHPcebfl1bwSVqpP8+pSZvL+Tmec2Pps/H1tqNiP9h78r0VwNEX1HAX8e3hLL&#10;WpP8uk0lnJlu7p1izmabR+9ORcXAdr6b82APvKXx/wDqIv8AYr/xT2+J5GYcafMdJxa3IGC3Touc&#10;zTceWoFj/adhyf6WP+HviZceP7EP+vY+1LAGpU5+3/Z619JdV/F1nXM5rSB5pfzxq9R5+mom/vnG&#10;1ATYJEb/ANV/3q/tphIsbFzU+X+odVa2ufxMeupM5mYULM1Qt7EXcvcDkkav+IPvOIaU8+CK55F1&#10;HP5vce2PrmoEap9enI7Z24Mcfb0nqrdOTiNzPMpb1czML35J5P8Ajf8A3r2x5vHUtTQVIMEQYIxB&#10;0/4fj2/bXZkcacUr/q/kejmxeSyu42DkgkdT9obxy/8AGKUiqmjImjIPkuSfItiC1/8AevdPXy0x&#10;0MKVbKij1SkWH9S30t7lPlW7BKqSTw/wddBPZm8aeyQMSaBf8A62yf5a2bra3A0flneQGKMnWwJ4&#10;02v/ALz7rY2c+nNOCePMqj/Aav8AjXufuX5QyKFxUDrIHcB/i6kDNDXq4zdiasS5H08Z5/33+Hs6&#10;u3pP8kiF7+gH6f7T9b+5LinURUGCBT8+o4vRRiRg9EF3fCfvpgRwXP5H11c/T2pgy3Nxxxbm9vdj&#10;cyCgr/g6R1IUevQftGw5J5P/ABA95Qyngf7bn3TxXJ4/4OmDGhNT1j0sObnj/gv/ABHvvSv5H+24&#10;9urKB8fXtIH9mafz/wANeuiT/if9j/xX3iYi54+ht/tuPd3uFVajq4Bx1kQNx6j/AKwJvzzY298C&#10;1vx/xHtFJejFc/Z/xXW6dZlVmva5t/Uk/X34n6W44/1/9j7r4rGjDA/z9ep69ckja/P1ubD6f7z7&#10;6vf+n+2t/t7e9Bs9b+zrtoiORx/sb8/4X9pXdLg0kg4Fl5H+soA59t3RBtyKdHG1JWQdLzYsZXIw&#10;H86gR/r67+yf1MuncsZJHEw/6GF+fcdb3J4cRP7Opj2ZCQunHR4oo9e23H1/yVxYfm6kfUe7QeiJ&#10;DJiqMA/WIAfTjjg+8d+f9wEELsfWp/3r/P0P9qtGkkq2c9auX80zBCqyteWjXmdmDc8lUc3Jv/re&#10;zZvj3khRtN+Bz6uST9QP6e8Vr7nMw3kiK+KnFFNP5HP+r5dS5Y7QrQKVFP59U0bG69gqUSd4LEW9&#10;XrIY3N2K3A/4r7Zp8fINYtdQzC3NxY/48+xBtfNiyIhJ7iAa49Plj1/4vhuXZyjUFKHjjpZV+Fhx&#10;FUgaNFHktrt/UkLwTb/bey89s0ci4qrP0GiT+v5X/H/Dn3Iu17ukkirxqK9El5twRCWGf9nq2/8A&#10;l+VUBzmLVQrFZIbfpU3MzEng/wBQD7oM+TERXIVTW9XkYn6/h/r7Pr248RafIU6C8sZU0PW1zsk3&#10;2/jyPoadLc3/ALI/Puu/IsfuGH05vb/X4/4j2EJ6CX/V69Wj4jpX+82NOmojNrXZCD/Qhrey9pXL&#10;Fa+vp0tVqmnl/wAX/m697t9+Fk96iiXgEPGP9hq+nP8Ar+yi5kQVD5Bz0YIAY6HgegB+RsLS9c5g&#10;A2tTTG/1sRESv+8j3bJvn9zak9wb/aseeP7NvoPZ7t4VY1ZCAKcPyJ49FYgpcajw9OqHugiYO8Jk&#10;N+coAOB9PKLXP+x90H/JSK2YreLDW9+LfTVb/efZdu+YCTx6WIig1p/qp1sg7abVhMef+maIf7HT&#10;Y+yF5FT5CLG/kN/9bkj3F15hznHRzbM1aKcf7HT97hhCpsDZSLngG55H59oCqn4hnpaM8eve3fFf&#10;8CoR+BID/twfd4wPGUjpPOo4/b173Y70FKBTQj+gH+9D3LvJzt9QrVpU/L5dArekLREjH+x0ndyr&#10;qx0wH5X/AHoE+xs7KXXipn/5tt/r/QXHud5J1Nt4Y406C1sgWRV+3/L0i9lgrNIpN/UP+K+yTY86&#10;NyAfjzKT/r6z7AW8GqEnoW2oqF/IdCp/Y/5B/wCI9nGhcttCoseDRyC3+HiZiL/69vePvOUQLnGf&#10;X8x/k6kHZmCqK+X+bpjiuMhz9NV/9ibAf72fdN/fc5TOVY/pPL9bD+2fwfcSvbjWeje5moP9Xy6f&#10;vZX/ALtjISRbkC9/z/j7d8LFB0hacBajr3sSdm1tqmNSSTrTn/C4A9ivluMC5B/1eXRTeSFlx172&#10;aCil10YN7kxqf9v9fc4Rj9E0+fQTP9uB5de9t8ly73+nrt/sPp7Cm4Erw6N4+A/1efXvcSxN7fX2&#10;SLSuenVpXPXvYa7wjP2z/wDBG/3j2X3FGJr69LoyCKn1PXvZXc1F++9r/wBbH+v1JHsPsTqp1WZX&#10;Y0HXvadEBP1W/wDjyo/3jj3YGhz1rwnU4P8Ag697zJTEfQj+l/z/AL17oXUjhTq4UtginXveHwfv&#10;/X/lL/8Akfe/++/2/u+oaPy/5+6b8Ia/9t/z7173/9PXzSOw/H+H19kF0wMf59PbStWUf6vLrf49&#10;5CvHIN/9sfZI2DXqV9vBCj7Ove8JXnkc/j8/7b2wwDPqBFOjQgnr3t6xSfuWI+pFrfUfjn2/G48Q&#10;Hy/4rqrcB8uvexcwy2gBtzpI+n5IB9nMQ1vUcKf5ekNzTSaenXvaY3Q/pa5/s6f9jwbn2aJ8OOgJ&#10;vJAQ9e9gpVMPI4/Osn2nIpLU9AG6zKW697awbEH/ABH+9+15FRTpk8Ove8LISbi3vY49VIPHr3vg&#10;VIAJ/wCRc+27jtjDJxPH/V9nXqYB6977UhSGueLfgf19phGxFVIz/q9Oq1I+Dj172MnWu55MPlKd&#10;1kKKsoLLqIuNVzx7vJAViAbiel1tLJE2Tx64soZSpFwRb3ch0Zv2LJUVKjz6uFB5uR6OT9fYb3K3&#10;ZV7B/m+X+qnQxsLkgBa9FS7u2OtVDNWww39Ja6ixDM/9R/xX2b4hKqnDCzKyLyP9qXm/sO28hjOf&#10;iH+ofy6FafqwBcVFa9EXnSagrGiN1KSMOST+l/8Aaf6/j2CHYm2I66jqEaMNqQ8cMbfi/wDj7Eu3&#10;3QkOD5fz+XE9EtzFRu3oyPVG7pKKppwZTYSBb8j0kBf6+6e+99iy4nKTV8MRXS4Y24FgTb6D8+zy&#10;8gS5hzkEH/B09tt21rKGTBB/2ej64utSuo4p0bUHQG/+v9fbx0NvySgqo6Gea2iQDSWayrp4BsP8&#10;Le8NPevkiK+t5p40qRX/AFDHWZ/tHzmdEVs7caf6uPTj7sswOZSuoYpg+oMg4BB5tq/PPP8Avfvm&#10;lzDs8m33zRsunPz6y4tbtJ4g4Najr3t8FWCf6f8ABrn/AG3B9h8wkdK1ZQKn+XXveQ1SlbEgixFg&#10;B9L3/wAD7r4RBqOqFhqqB173PxsyGph031M3F/p6efx7ZnjIQ14DqhbDFuA697OrsiUR7Wmb6XWZ&#10;jwL2C3H+8D3LfsxZtJui6eOtPsyw+XUQ8+yAIf8AS/5Ogj7amEOGOq5Uw1BIFrkeI3tyP6eyndlS&#10;BsnIt73k4+lrFtQ/3gG/vr77fxP+7IpDiigfmMH/AGOsKuZT/jT/ADLf5Oi57a0rDOLHUWlb/kFw&#10;Qo5/1+fYh9XQi0L2HOg/7ax9yxDPIS0YwOHUd36EwED/AFV6IF8wqhExFTdhdY5WNvzw6rwT/t/Z&#10;p6TiNeCAwIA/xNr+1aLVTnhT/L0DpwSGj8+tfLe06vmag3JLPP8Agcesr7zSRBgXXggHVf8AwF/T&#10;b2YWV20LCKTg1KU+eM/l6dFLKYqB8/Z/qHQcVP7kjcfpuV4/oTx9f6+8QUkDWT/h/wAT7OhP4ZPg&#10;Uzx/yf5ekU1ujtqjx9vTJPEkjABdJW9yCbG5/wBj/j75eK/It/xPtwX7oaH5dIngjFVPTLPTAu4+&#10;oueD7wupH0B9N7/7Dkez2yuFemo/FSn+A16TNbj8HSYyNJpDkD/Var3vz9LD+g99qzEfjn6f4f19&#10;mbOikIOI/ZXy6Sz2yOuPLj/q/wCK6TDwqLMQTa6nk/i/19t2QOmKTn6D+gH4/oPZ1ZXLUAPl/s/6&#10;vLpMlorOPz6X3XNJ585SApwZPoLkG8gAvf2A+4ZWauVQb3YAj8gav8PZnPdRRRl240P7aev29C/a&#10;7ZQn2cOr0ek8SE2mzqtrRKBe44WK9xf/ABPsx/WaA08ItyVU/T/e/cI813jr4jVxU/5OhnYRNr6p&#10;N/mF0P3mf8JXVrlKWN+LwE2Nuf6f7b3n7lq/stvVbcAJTv8AUkE+j6/8T7h8bquopq4+h4Z4eVeh&#10;ttu3kjVjy/1cOjI/yh+oZKneuOybQHT93C6sYTcqjqpOv+hMbH6fQj8/TWG+XeWNVn61Q97TzNa/&#10;19bf8T7WiRZEFeGf9npXeRhBQ9b1O0KIUG3MTS2t4qKnUj+logLW91yTA+SQ/wBXf/ob2w0LZOOi&#10;oinSl98YwTIn+F7/AO9+3o/hp1tPMde9jb1iurLUf0P7sdv8P3PZnb00qfkP8HWxg9e97C3xXjC4&#10;yla39hD/AI8Nf2LtpJaQD7OvSnUpA+XVPf8AMynI2dkFJsBTVAt+SDThOP8AYn/be7FqK5iTg20j&#10;nj8C/wDr/n3J9nNHFEAzCpAx+z8uiOT42+0nrSR7YpTLuHMXF7VkxH1/46n2/m60rfnjg/jkGwPt&#10;HBNHJuK0NM5/KnSK8Qm3anl/xXRZ3oG/i0a6CAZo73BFvWv+9X9gVu+X99wP1aj+Ppz9feRnKU8i&#10;23h6hQqtPsoPl0AbyFiSCcEn9n5f6vXq7P4k40Jt2J1X0tGAbm54RSx4P+8+0TXyWx0vP9kn/bA2&#10;9nW535S3CE+v+o9Ftui/VgLin+r59HT2dR+TeuOGkkJURccAi8q/UXP1sbW9kP7Vn05KRbn/ADh+&#10;lv66fcdXV8S5z0N7ZT4enGf+L62GPj5QCPadA2mxFLGDf8egNx7UnUnqlhP9dP8AvDD2xFfUIoek&#10;G5g+HX0HSM+S8J/gVaLfSOX68A/tNb6ez0YaQCnjsDYJ/h+OCBf2d207MFLkEHPn6VHl1FW4QsZT&#10;kdxJ+zrXe7Vo9WdrFNifOf8ADkM1yD/j7fPKLXsf9t9PZiJ40FCf9X59Fb27Agef+r5dBOmPJlQA&#10;W9Q5Jb/Yn6ew33lMPtJP6FW+v+tc/wC9e0N3euuVP2fZwH8uhBs9uynVjj69Hd+NGM15imJ1HSyA&#10;gA6f1n6H/ff7z7LbhmDbjiH/ADfW/wCL3YD2A953F2hYMa+n+HqUdvVjGB1btuml8XX9V6bBaGQ/&#10;n+zAzH/jXuzbq1LYyBj+kQoLDg2K8fT/AIr7x+5suFkkMQrqLHJyK1z/AKqdGsUbE6ajH+QdaV38&#10;y5ZTvvI6SvFRYi5vYSHUP9sT7X2SA18kHjn/AG35v7VcvygqCB5/6vs6NDg46qkxIlSYaNQX1fpB&#10;/wASTf8A1/bdDGn14+v4t9fYgv7qWoRagD/V8/LqtSOnPItNo/U445Bv6rkfX/efb9CkOgKAfoLf&#10;6/8Aj7AN7dXCzeIT616ft8NqPHpjiieVm1Bib8D8n/ifbpHA1lX9uwH1NzwBcA8eyJ91QFn7qk/I&#10;cT5Z6VUjNSBVies02Fdj+hCWuxBuP9qBN/fCXxhWVl9QJGpSfrYc88n/AGPtfZTTSyK0bYPkf9jh&#10;+X/F1IP2dJ+rx4jVvRa345DX/wAAbf737ilvoBxz/r/7f2akaSS2T+z/AIr/AFenXvLqPTUgIu44&#10;/AJ/HBBuD/vHvBIDf6i5+tr8XPPt2OUBKUP59eFTk9OkUQUgj6KAFH+P04944YyCTwefpcn6j6Ae&#10;09/OjgItRj5eX7fLh1aIeIcdKPFweX6i9j9Be51LZf8Abe8W5y38IkIIWysCCADwB+Of8fYS2uVI&#10;93oanByMjNfPH2+h/Pqs6Moofn0cz454yQ7swraRoWtpHINw11ljVjpX+mr/AHv3WX209804/rKe&#10;P62B/H+8+8l+XpVWyDA+Q/n0UGhIB63SfiFReHr7HgrZlokA/pwQPp/r39mG6BiEi0ikcsy2v9LG&#10;31P49gn3FvGi2+RwRTT5ceJ4dLIIx4gC8B1Vn/M8iL/doBYgk/4ELGOP9ufdlGBpNFChChTpAW/p&#10;FwLN9B/vv9Y++d/PO5xvdtrNR5+fnjz9f9VRmRdnhbwhXI6qZ6D29k5MozQRSjTLZZFDaR6SCxYC&#10;/wBLgWH+2/D00URdSwUvpC3ADL9SFvex+vuGZ79VRghoKnFaHyJ8z5f6h0K44W0UA6tN21tPMFaE&#10;zKzqERjcOxA+ig+n63/r/X221dEhDK631XsF/oeADf8Awtf2Cd5vxcVCtTyz/sfn0c2ShaH06Pd0&#10;tjqnDCGXwPdJfKpVSDzEbg34/p7b6PB0zy+SRQSCBwRwptpvwPYKNtGZCEH/ABfn0bPIVWg6NhmO&#10;x8pSYwIJXJ0ExqD9EUcBjf8A3j2s4KOKnRR4wqn6AcG1+DwPof8AD/kR9Z28KRliRUf6v9X+qpf3&#10;Oa9E+3jvXPZ3KLFGZmBtw3o5vcM1if8Aff19sOblhVGRivNz+b2HH0t/gR7Q3JttBatKU/1fz6Mb&#10;VGrWnQ39V0G5vLTtJE7BkPruxA9PIsRf2HFaKK7D9vUSCtyOOQT9f8LewXct4jVr2/6qdHsXidHs&#10;28uShgUeKXyrxyPT/tX1+t/x7A7tIUy4Ws0sg/ZkYWIH0sf8PZnyyI/3guqpPD/V/qr0ubXoBboc&#10;NttXNJBrBAEq8MD9SB/vv99zrefMqSNqyvCXN5JiDx9DY8/7b30G9r0b6RCadRbzYCGJPRgKAEU0&#10;d/8AUr7qLy3rrJiPzKx5/wCDW95EQdsa19P9nqJ5RSQ1/wBXn1N9tA/4j2pQEmlOmh172L3V6kZi&#10;lH/TRE3+wUgH2b2B0zBj6H+fRddfDT7eve7/AD452GJorAg6I/6f7b3O/I0zK1ZMj/i/s9Ooj5sU&#10;lCOOOq5PmugbFyC45pnNiSL2hNj/AL17PJSuDCnP0A/3r/ivvIy0ekIP5/6vy6hSeF0lao4n/V/L&#10;8uqCtxwH+IzW+pcqf9gbj6+8+of1/wBb2t8RgQVI4/6vXpxVINSa9Jz7R+LKRYg/Vfpf/X9smal/&#10;yaT+gU/7f/Y29vPdGUaAaH/V8j0Z7fEZH4/6v2HoT+tqQjNUrFSbzDgck+i4PsnG9pv9y/8A09H+&#10;31f8a9h/cpQEZVOepU2aNgqk9XgdPU+nakRa3/Aa4I/xi4vf/ePZyvj1GHSn9POlf9hyf6e8afdC&#10;9ZNvarf7P+Doc2Knxw3l1TF/MyiMsdTGBcs1Sv8AWx0LYn+n+w92w7RHiwiM5FtDAfqPJIFxYe+Q&#10;XvHdRNujqP8AJ6H59TpyyjCBQf8AVkdFE+D+AyctWskUdwZio0l7g+aP68e3R6yi+4CkKCCedJH+&#10;sOPeLesCRn1ef5/6v8vUlRxtpGOr56bB5o4KkhWGXUKdBcG6iyiwt9b/AOw9qCGeCQKAEJH9QdJJ&#10;/wAAL/n+vsX7beQpbZP+r9v+ToquInDAEefRMOydkbifPK6pInqU3YsBY/QEBTz/AE5/40yVtXSR&#10;zBX0ltbEekkA3P8AUf04+nsN79IjqSpoMeg/y/6v8JrYq1OHRouk8BmYKKPyJKSI/r6yoIIuBcf8&#10;R/xHuZSVFCacCyNY3NrHkA3v7DYkZ3Lg0x/m6UypKXr0JmVxGUp50QiY3dRcBwLj8MT7RubfHFj5&#10;Agu7Xvb6fW/suuQXatfIf8V0piaXgOht2UMnDTRIqT+kWAIJ/obrf2H87YkXBMXNl4Bufz9SP969&#10;s20Ws/Zno0Rpq449C5JLmI0BjEtydPpt+bn6g+2KaHDtIFAjLE/gH/Ai/H5Hs9SMMlRgfOn2dPiS&#10;cceoq1mfjvr1nTc6RqufyANX+8+13tulpI1k8CqAATe/4KhtRK+xlyzEn1MRrmtP5+XRHu0kngNX&#10;onnyWzeYO28wJVlCNTyNfgkOInHPP+N/+Reyi/JUWpao2+oYW+nGgAG3vqf93hljijVfJf8An4nr&#10;Gvm/UzN/q8h1WJ8dmmq+zHllvqeuH6rD/dCrewv/AE91WYZ77wFrD/KDxx/x0v7ztMrHa2NcY/wH&#10;qMhGFmGOOOrxt1RBevJFtf8A3GkEj/lj+fdw3x6ASClYgFftlsCTwWJsfp+D7wX9/rlJrd0JoQfT&#10;+iv+T5dD/lqN1YCn+qvWrl8j6KqftmoenRyXrJdKpxYx1B5PP1uRa1/ZzJXpftwZfHrFueDz/h/s&#10;fz75x8wJFJesoOD/AIP+K6m7bWlVAvnTo7Px+G7KHA0DQJUBlW4axCn1hhzxx/rf09wvFj2UOUiJ&#10;+rFV/oeCeBf8ewDdWVupIT8q/P8AM9H8U0wx0eLB7m3mxVJzKbAKSpNhZiBYNa5tb6j35J6GBz/m&#10;xHbgBebmxBItb6A+y4NDGoUHuB4+VM49eJ/4rp0mV1yKnpW1VBujKRuzK7JIpIW51BrcMQRYD2pM&#10;fXUzj0FBwbfUmxNwBp9q4biJWBJrw/4vPSOaKSnd0C289k7h8M2qJwP3PUWb6aCdN7e+WXaEQSMC&#10;NLJxwb8883H+H/EexrtW7BCq1oQf9Xn/AKuPRU0TM+eioVXWWSqco8ng8l5Co5fXckkGxFrf43/P&#10;sHcxHFK7hXQmx0Dk/QcG1v8Aff6/uUdg5gj8RddeIrw9fWv+r7OqyWTFK0yR1m3B1JmKXFPIkAuI&#10;5G0apCbKupdI0/X2nWggEguoMgBYED0f0tz+Pp7kZp/qbMurDSccc/6uP+bHSExNFIKCh6AWjXLY&#10;TNxU5injkimH0U6CbjgBiCbcE8e+TxwkIX0ayxsQSLnUVGq/44v7jq+SKO4IStBT09ATTo0idjgD&#10;y6OfszJZyqxaM+sGSN1JtIAy3KAG9/8AD8/4e4eRgb7CouEChG06bm3p/rb/AHr/AI37ln29nthd&#10;xFK1JFa0Fc/b/q/l0Fd9/sH+zogvyg/i338gkUsPOoIF9K3S9zq/4j/jfur35PACnq+DezX/AOSO&#10;PfSX21uKW0QQ4x/x49Y/bwP1HP2/4B1Zd/LMicY+n8n6tEH0/wAIl+o91z7SkH8bY/0m/wCij7yV&#10;2S4cUocdRluytpNOrvt2R6sE4tc+D8X+gUDn2drbc1qKH88C4/5B9yCLp2FQfLqKd0iYykjqtff1&#10;GDlakED9Vvr/AFe/09qczLa/+9D6f7b3rx5SpFR+3/Y6KVVtQXh0HJoTqsAebWP1H154v/xPsPt6&#10;yasfPb6GN/8AoU3/AN79gHm9j9GS2TQ1/Z0N+XFpOAeOP8I6HXqCmCZumFtNpY7C97EMDb3TL8lz&#10;fIVY/rq/6HP/ABX3iFzKp+qkb1/2OshNoFLZerRcP/xbqX/lkn/Qg918VqkVD/4n2AW7mNPmOhGS&#10;GNenP3ip+JV/4Mp/2x9+iBVs9aIqMde9mw6ea1RD/rqP9iSPcgco4uQT/EP+PdEW5qWiankD/g66&#10;P0P+sf8AevdgmzXvVUf+vGf9hwD7y/2Fg21CmKAdQlzIpAf8+kdml/yedv8AaZP+hSf+J93bfE+Q&#10;eCj/AOnZt+bhl9gbmlT4+oeRP7KdYB+/MbeE1Pn/ADHWun/MqQCGuZrldKsbWvYSsTa/592cKbwR&#10;t9AEUkf1BW9vcZX5Im19Yi7eACyHzJ61id2KP4lPp4WKWRSG+pvK1gLf63tJ5rK/ai2og2uLAEg2&#10;vz+f9t7QDvyBx/LoYbRtDXr4HyNf8n+zTqLi40dryKpA0+M8lgw5JsP8f6An2H9ZumRSSJHUX5/b&#10;k+p+nGn/AGPtfZ2bzzCNaFjwAINR58D9lftx1Im38iGdMoD/ALdAB9pLefSvMcMQFyCwV2J0u5Oh&#10;bkII78/7x/j7Z23bUXJEr8H8qARza5UkEexnY7B4vwsrFvIEkj7QASKfMdH49tYygVkFSPI1B+wq&#10;CD9or15J4hKLaQpsVdiVuBy2kta5t9QPfm3ZVAeqUoT9NegA/wCx+n+tz7umxO7aVU8SMgg488gE&#10;j50x50x0nX25iavhRlwMHTUn8hTUaeeKDFSK9Osc8F0XyIdVyLXfgfXW630/8hW/w9wJN41Aa3mf&#10;625jb/bXYC3+v9PZynKgjQCbQGpUgMrED1OksAAPXgOPRrD7WO6ahEDjydCf2KSfy4/LqUssJcks&#10;i6vXwCwK3/UluD/yDc/659ueP3jNJIgMjWJABstv6fUH2X7hy8IIda0pngcY/LoP7n7cG3RmMdKf&#10;bX/B1yrtCQv6zdEBsCFNmsObnj2LWFybVcYLNqICH8fkW9x/dxeG2k/6vTqLty2UWEhCinH/AFcO&#10;gdy1WhntcmxNtNiOG0/S/t6rQWoZ/wA/tuBf/EC3vdkf1dPr0G5NCXC/6Yf5enfZ5kfJULXsPMv9&#10;frdWNj/sPdQ3y+jKw1ZH9lpfr/yL3J/KpXXo+zrPD2KcNYKPUD/J1tq/yxH/ANxFCGNwsSAW/IBY&#10;AD/be6sdrSac44/5vf70feQnL8x8JSvkP9VOsmbtWNuD9vV3u40viX448Z/2AHs6O25j9rF/ilh/&#10;QWHN/chQS61Feo6v42ZyR5HoiO84V+/nvx6r2/5D/H+39q0SXtzz/T6/4e1WkcD0WiM+nQfOoUm3&#10;I/rYC/H9feTV9Rzcf7Yn/D24qgCtf2dWWAmjNSh/b03yuqkkheTwAfV/trj3lEcrC44/w5v78xxV&#10;f5/6j14xxLilem9qxFYguAPxfT/xX3zMLgXII45vxzb8e2Wd2FCR/sfs61p4GmB/g69FX0+r/OAn&#10;UPoOLg88/T3GcEcX/wB99Bb2nLKD5np0CPiVP+r8+naOYSWKuCCL/jgf429xWd1J5AF7f48f7D2o&#10;DnSD5dKPBTSGPUxArWFrk/k3A/339PeIzSXt6f8AY/8AIvdfGI4GnVfBj+f+r8+s4hW1z/vBPtL7&#10;mcmjlv8AUqCf6fi/tLPcPpOa8ejXaUpOPQHpd7JRRkIeD6WUf7c3HsoOQe25UP48y2/1iRe/uMN+&#10;ndkYV6lnZVIAPR3aGMHbzJ/0zkX/ANgb+7Qvj65bHUYv/upT9P8Aaf8AD3jb7jSf4swpU1/5+H+r&#10;+fUpbERrX7f8nWtV/NBo1Ssr5CFUM0wJJNrlGHs8UY1UsX14VQDxb/Yf7z7wl3WCQbhKacSf9R/l&#10;w8+pp2qRFtFBNeqctiZulgpljM3qVnf6pwDcAG5H+8/j3GanVlYgc3a9/wDH6G//ABX2YWF48OlG&#10;8gB+wZHSqfS/2HrFu9xVuJ4XUprEjFj6iWc2Kab83N+fZeu3aRWxNWbDmOQ8Dj9BH0/HuYuVrtzM&#10;tCaD1/1Z6Ce6MgBC9WIfALLNHuXGRlr6p6cW4Fiai3HP04+lvr718flLB48hWEKR6pR/yfYe5Plk&#10;1IAeLAH/AAHoA3OZOtvHrqTybXxjXv8A5LF/0KPdaeQ/4Et/Sx/3k+w9eOAxXz60q6VFfOnS7986&#10;B7TIv9WQf7EfS/ssAPn0oiUk9e920/C2oIrKG/Prj/3ggH2T3B1avt/zdGURFD0DHe8Im69zikXH&#10;2c9/9YRNx7uG3cvk2pN/jSn/AGB0+zrbGAiz0gkak9KdUE9Rn7TvMqPp/FJBzxx5Li3uhv5Mw6Mx&#10;Wjn9ZFv68v8AT23u5Bi1/LpShFa9bG+0H8m38c39aaL/AKFv7IFkk0zt/iT/AL37i6+WshA/1cT0&#10;b2pqOlN7gqhP9Pr7LBIFFD0tBHXvbjjwEq0+vEin/YWJ9uQ8M+f+fqk1TGeve7B+hpm8UQW4Fhx/&#10;jqHPuUuUZoxcKD6/5B8+gdu6K0TE9MmdXVRSj/aCf94NvY/9g3bES2+hjb/YcA8+54Vlktiy+nQS&#10;hp4o/P8AwdIvaieOoZTa4b/iSPZH420bi+vImX6fX9Z9g3d0LKSP5/l0KLStB+XQnDlQP6r/AMR7&#10;ONjrvtCcA3vSy/4/2bn3BnNkYMnd6dDvZ2Bof9XAjpkHGQS/9U/4pz7ps+Q4aPP1psf8/Lz+P1k3&#10;9xe8aVNPXowvX0gAHp89lLaqXWQGINx9V4/2DWsf9gT7sIHXDj9nRQ0rqxDCv2f6v8HXvYhbOrB9&#10;3C2ofrQC5Ck2tfhubX/J44Iv7EOyLouQ1CF9aY9f9WOkN05IpQgH5Gn8h172bjDPqpOSqkxr9Xjv&#10;wb2IvcH/AFx7mm3jk8AgK3D+Fv8AN0QEHWKAk+lD173J+wraiURU9HVVEksixxR09NPPJLLIbRxR&#10;RxKWZmNgoUEk+whuM0Qq5YBQaFmOlQfQl9Ir0eW8MsigKKfbj08jn+XXva+xvRvdWYKJieoez8q8&#10;x0wxY3YO666WZr20wx01IxY/4KD7DS7ltgjM/wBVDoGNRlRRXyyzDpUbO7jejxMPmVIH+9Gg/n0n&#10;cxvDaW3YKip3BunbmCpqWF6iqqMxm8ZjIKanjGqSeolrZUVEUclmIA/r7ny/Cj5bbsrY8Hivjl3D&#10;DXTxM0T7h2HuDaONtchS+a3bBQ0S3ta7VAF+PqCAVT7laSwteWzG4jBoWgVrgAihI/QEmQCDp40I&#10;NKEE3QIr6JpI4ic0eREwfPuYYrX+fRftwfOL4W7Ukkh3L8uvjJgqiOBapqTK979XUVaad7hJY6Kf&#10;KCVg2lgulDcggXt7x0/8nf8AmB7iqpDF0licXCEVjU5rt/pbHooP4EB3C07N/tKQkj+nsOz7iUlE&#10;AtLxmPpY3mn83MAQfmw6ubnblU+JdwAeolSQf9Ui/wDq49ANur+bp/Lc2fj/AOJ5T5b9aV9MZBGq&#10;bQj3P2BXsSf1pi9h4/JVTR/kyCHQByWsPb5iv5JHzlyFSIK/CdYYCOwJq8r2NjqymXjkEbbhyEht&#10;9OIz7Ol2jf5YhLBYuw+cltG1fTTNPGwP2j+dR0hG77LQn6paA0qIrhx+1IGH7TX9o6Cmf+ev/K1i&#10;MkafJXITzoupYU6I+RsHmBNlMNTXbRigINiQ3l0kAsDYE+xDx/8AIS+ZFcf+P7+OdIgQOZKnePY7&#10;qLfqRkotpTPcfn02/wAfbNzZbrZSeFeWkkbH+J4Kf714xTPkNVT5DpUu5WLRGaN9Q/0rqfyDqp6C&#10;vc//AAoa/lv7fopKvG7p7U3nOspiixm1utapMlVAprimpo90VWMjZH+gbyi31fSOfad/4Y2+Vn8b&#10;/hX+kv42/cf3x/ut5P72do+D77/R/wD3z8uv+52rw/a/t306/N6dGj9z2u/ce76aeA3w14r/ABV/&#10;i/n8Pz6R/vqz1V7vi/hP8NOkp/0EVfCn+Dfxz/RZ8pftf7rf3t8X9zunvuv4b/fz/R54fF/fq3n+&#10;8/e06tH2/wC5r1ft+//U1+wtlP8Ar2/2H19h65rq0jhxH8ul2xR6pF+yv+Drf498yvpLD63A/qf9&#10;t7JJScr1KVgCqgH0697x6SDyP+R+2kh0Gp6MTXh1729YlNUqjkHn8fXm35/1/bif2lf9Xl1psL17&#10;2LWMH+TgAf2Te3+sB7OoCQQR6f5ei+5wueve0Tulgqt9b3/x54HHszjJK0bgP9nqPt5LHUDwHXvY&#10;L1YvK5/BP0/P09tycar5HoD3Hxfn173Bt6rAX+nHPtXGzNGC3HpkcK9e9+bUBfx/n/V397QktQn+&#10;XWgTX16974+VTYMlv8P6e9PG5JdeHWq0Neve8ahDIBb0H+pP9L/X2miDjh5Z699nXvbnQTNTzq6t&#10;yrAr/T6/Tj/be1qt4ignH+TpwM2Ovezz9A9jPj6mmp5J7Ksn+qNrcf1HsvvYXdaNn8v9X8+j6xuD&#10;QVOemHcOIhy+Pnp5FDFoyBcXsfr7t62NuSLL46AiRGJRbG9zfnj2CLy0MMjOPLj88dDDbrkH4uHV&#10;cPaW0psLlZm8TLGZG/SLAAvywI9qDcFHHUU5uoJK2v8A697/AOHv23SSeKVrQenSmaMsS64Hp0jt&#10;r5FqKri0s3+dufUTwLf1P+w9kG742LFkaKrYQBj42IOi4+p4v9fY0sGLDuNf8v8Aq8+ilhpc/Pqw&#10;Hq7cq1tFHTPJyoFgx5FxcXHusMGr2juZxdokSdrgelSqsVAWw/oLewlzjsKX9hIFUVNfn1JPJe/n&#10;bbyLuIoR0NgNxf3Yd1ZvuOuxkCtMtwLG7GwAi4J4980/d728mt7p7iJaZrwPoOs+ORebLfcLZAze&#10;Xy9evex2gzsTAfuqCbX0n/Ym/vGi52qaByjqcdStHNHKoKnr3uea5mBKnULX1cX+n9CP+J9o/pwD&#10;Q9XGlmp172/YSoZqiIliWH05/P0DWHtDdxCmkDB61IoU6fI8evezybSk07UYfTyI4I/weOx9zV7I&#10;wFdyElPgcEf7V8fLqDPcG40o/qAf8B6BTuRrYuNL21pKObfQxkEA+ynb5byZZ/ISSZivPBIVgB9P&#10;9c++s/KJCbfFHCKAKpx5E1r6+nWHfMLh7pwvln9v/FdAVt2MijnZv1APyfyFGpePYydXp6IvTwLj&#10;6fQWAB9yJbHANcmhP+r7OgRc0MJU+n+Tqtr5lTH7HIKCwHibQL820uTx/r+zM0YBhXVa4+lyB9fZ&#10;mz6SQvA/n0DbhT4hp1QTumEtlahgpJEk2okngCU2+p9yLkMy/Ufkcfn/AA93OVVxg/n/AKv8vRdd&#10;RqUqOPSQkp0uxAGo3sQ30JJsLX99lA4J+hH9bfn/AFvbsN0YHCnIPpXy+37f8PRYag8em2ai0hnI&#10;Ck/ksLf1+nuLqKuF/II9nhYSRlhgEHp3SWXhx/1evTWaeMqSW9XqJ4b6/wCwPvppOTe3P9bezO0h&#10;AjUrWo9K/L/NjpJJAa9uP9Xz6Yq2j8jEXGk3/pzz/if9694yGa54tb+luPr7NEu40ohy3+X7Pt6R&#10;TwhAAPz/ANXl0nqjDaWUxj035AN7gG5H19teRYJTsPzY8X/23tUs8usMD/IdaiiQtwwPt6FjqfDC&#10;TN0gKgXmQkXNzZr2Hqv7AHMvfJJ/y055Bvc+7Xt6TGFr5f6vLoV2EQ0UHn1ev1NizBsuQ2t/k9wD&#10;9fTEb8f649mu6ugH21OWFxpQfkfQ/wDGx7hLnK8Z4m0GmT/k/wBkdC6xh0uurz6ok+dixtvNkkUP&#10;pqSApJH6YeDx/rnj2l/kaHh21W2J0inbgAcjw/g+4OtrzVcgA0NTn51/4vqS9tVVT8v9X+Dq2L+U&#10;Bh6f7jGSmJOWiKgFjpXzMRcA/W3+9+9WT5PTvJuOvDXsJJPze/7z8e5BtXYxjOfy6LdzAqets2gA&#10;WipQBYCCMAf0Gn2SKWxdrf1N/wDE359q4pddQ/z6IyC3Uv31EPWP9t7eFBWnW0Hd172O/VSAZii1&#10;D0+WEte/ILi9rf6/swhIAWvVQQWp6nrx+ht9fx72EPi7JEuMo1LAHQlyfoQVB4t/sfZnb7utgdZz&#10;6cPL/i+lIt3atM8Oqlv5iO163cW3a2GnikfVCyaU5IuApJ/P4H092IUDRBY7OLkD/WsR/UH/AIj2&#10;pfn2FUIY8MeXH5Cn+Xpv92SPgkj8h/m61VN+/F3dGSyVbURUE5DSX1BeGBcnnm9/x9L/ANfajnUL&#10;REq4a6s3H40i3N/9f2q2Pmq2vtxBp5gfbXP+T/V5k97t0saMCcH/AFf5uiZ7t6N3DtnMwfd0siKa&#10;tVAkBBsHH0K/gm1r2P8AvPsvO72/ylrnnWRf+p1Hnj3lFyruo8AMhp2r/g/1f4eo+vowhxx/1f6v&#10;59Wq/GHCPRbYgiKWYR2bknlUVTa555vz7R2TYLi5SODoIv8A4aTzf2dbluOuKhzx/wBVOiK0XVe+&#10;vRs+vceZd+UHA4qIr/4+scW4+nPuv3tSY/xWQX/3aQbj/m5a30/r7AlxMXY1NAf+L6Hlug0cOHWw&#10;90dRiHatALfWmjJH9LxXtf8AP19rzp0FpKewI/Tf83AI9txTqgJJr0V7kq+GxPQVfJkacJWA82SU&#10;E/68ZHs82IX/ACZf9Y/7e/s6gvwpUVp/xXUaXsYaYU8/8x617u0E/wBztc1uTMxUEC9zq9upFgb3&#10;H+HtYb2ooGr0kNoxNOgrpo3MyKUDkm4Yi3N+L2t7DPfDAUsgv+CR/rf4f7D2kubweGT0f7RAUOo8&#10;K9Hy+L9KzZalcgXvHe4FyxDA8/7Eey57Zu+5olB+ky/7fUCPYG3m6XwyWHl8+pGskqAQPLq13fUZ&#10;i6+q7fmjcfQC4aFr/X6fj3aR1qqrhqewsxgjBIv+BY+4S32SWS8yarVqcMV4f5OjOKFw5c8OtJb+&#10;Y6BUdh5RCtz909wTa5uD/X+t/aozErK36uCLcfX6c+xFyyieFUjINfl/qP7fX5qRSvVdO19veU6i&#10;isbHj6n888Hj6cf767TSzHWLEm973/rb/H2K7xVeFtQ4f5/l14qOnbO7f8KA6FBNyBYcqASv55+n&#10;19qWkk1Gx/I4vb6Wvz/X3H25wADUooAfnxr/AC6WW8ZOmhoCM+v+fpB08EcM/rC2bUT6vqAbcc8e&#10;3yGclSp/X+D/AIfTni3+v7B13YqkniJlPMf6jXjw6NEhjU6j5fb0qYJ6J49LFRKq2B/P+2BseP8A&#10;A+49XcGwH1Cnjm/BF/Zns7VcZ4Ej7OH+z8+kM1NR/wBXr0gc9DFHK2nTZ1VzbgXLaT9P9b3GYG1h&#10;wf8AW/3u/sQLRznNemgWU16SwYIR9OLC1x+ePz7iyOQhN/USQPzYf059qILdXnCEUUU/Pj/sdXVJ&#10;JZAa4+wdS1Osgggm55Fvpxb3noyzMtja5PNhybE25Fv8PZRvnhwRtUcB/m+df9WejaKPQNK9CRtX&#10;HGRkYj+0oP1sLrzz/t/+Ne4+6kkOImP4KsLjT/qPr/X2BNsvIF3fPp8/U/6v9Q6R36moLfLo+Pxr&#10;w7vurCki6mupwQoHKtKo5N/8F5/4qfdYPbTEZ1gTe039BybkW95HctXEbW2Rinz9OiJlCtnHW5N8&#10;VqMxdeUH05ol5FvqGH/G/ZoPj2LLRMf6qbkfTnm/+w9x97lS+Jtsir5Cg/41T+f+ry6UWNGuArDq&#10;pf8AmVRK9VOjaSSst7m4sI1F+f8AD3ZHQVDjGpa5BUabKvAK3Av/AL7/AGHvm3z2whum04IrXJ9f&#10;9X+z1L2xxI0daZ6K78RNq01dWqZYI2V5lUMVN/0fkBv9j7jfdvcMbggfUnnixPBH+v8An8+4Uu77&#10;TqUmoJ/z9ChLbURjHVye3uu6SWGmZKaJQIwFBDG/Isbkk/Tjj3FnyTKt1YF1Atf6D8HgD+n+8+wZ&#10;uN+viaTgE/6v5j9np0cW9omBTB6MtszryKKBD4VHpJsobVbSQAovbi/P+8e2lM4Y2vdL6gf1MDcW&#10;sTe/++H+HtuDdgraWNfyHD+X+o/Ppa1pX7OlblOpY66nOmORTpOk+v6twxLEn/D3Pn3Gwg1KXBsA&#10;PWQNXH1tb8/j2ZJugYFV+fkP83TKWlDU9B3T9IUkVfHLNDEx8iC5DA8nnUC3N+fx7CjcG7KhZCFZ&#10;7kfXXcAaja9/8P8Aff0JbuVpkLEmleja2tgRw6NxsTrvHUCQr9vBwit6FawuoHJvz/h7Dio3POWv&#10;rc3tx9Px9LW9kFxI/Anh9nR9DbAeQ6Hmg23RohCQRi/5Oq3H4Iv7Bzs7cs/8Hqxcj9mQXNieRYgX&#10;H59nnKrf4+oJrWmOnpoAI69KuhxMKNGQi+lhyNXFh+efx/X3r1/LDJPPX1YJb9coJP0+nIPvon7Z&#10;swsletc9Q3zlQPjpbRKEjVQLAD3V/kL/AHMn/B/94+v+9+8irZUcLq9Oojm+M9ZPbeqrcWH1Nva1&#10;iKdNE0Fevexg6tXVmKO/1M8V+Prdufb9kTrr/q8uiq5LEde93+fHWMfwij4P6IrHm3P19zXylKUY&#10;CuK8P8HUYczqNNf9Xy6rj+aTacdKb8iml03/AKmPjj2dmnj/AGltxYAfX/efc+Wl8TCoOaDqJ7lF&#10;8TuH/FdUIbhZxkpQDwHY8gcgt/re8pBB+v0/HB9rfqU+39vSYQRkZX+Z6ZVMjA6hbjg/Tn/Ye2HO&#10;3FI9/wAg24/xvf3cTVQvGaHoz22NVloB/h6GDqtQ2apVPJDryb83X/jfsm29Gtl055Ewt/yV7J7+&#10;VZEf1zXqTNpTsHV3PVMJG1YrqF/yY35J+ifT6n+ns73x05SmP+0qAbDj8X94y+6xA25q59fn0PNu&#10;RPFGoV6pc/mQgPJMOQddT9ebNpHNvdn0dRJQ4CNkaw8RB0EXve/1/HA+nvj77sXQl3KSta1rn7D5&#10;dZB8qxK0a4+f8x1D/l6bRpal1laGFlWYj6l7WnjCD1N+LfX6/wC8+wtq91VEdaUEptrI9TE3+oHN&#10;v+J94t3FzokbVXqUorVTGKjrYYxOxKCTFU/7CXMMdrA8ekcm59rXEblmqIUJeS5YC2o3tY8/i3sQ&#10;bZdSCqqcUJ8qcR9vSG5slD8OgJ7D63xfnEslJCziRSCQwbhDYkAjj6e0/nsxWLNqDyNdzch7fm/N&#10;+Pe90rJFUf6v9X+H+b9pEo7adK3rXbuMp08RigACi4C2+pH+J9ysbuGeOmOvWCAeT9Te508j2HPC&#10;k1EK2COlElsD/q/1fn0sctt6hlqI/wBpGJkX8N9Lf0v7DXd28Joy5EjBrSc6luCD6bAi4/31/aWV&#10;GjwDwp5f6h/qx0vtLRKgU/w9CbtbbdJHEpMKWNrD1ccf69/9j/j7A3KdjVMbMBMTY2/W4PH09Q5/&#10;p7WW0ek1rSvRxHZLq4dL9MFSkDVEnFuLfX/E8+22j7IqXmQNISx4uZZPrr4HHtYRLSiMaV9B/m6c&#10;NkK44dek2/QlW/ZS9v6H+n+v7NL1tuSTIRWZxcrfUPqLgC1iP9f2KuW3K3cROc5/aOgjvtuEhamP&#10;+K6JZ8n9oUrbWyrrEovBKPUTYMYpORY3uP6ewI+R5JoKhmJJIc3PH+61I+n+B99Tfu+zUiXRii/5&#10;T/lH86dYy84xqGbzNfL7MdU99EY9abtN0KX/ANyMYYi9iWTSfof6cG39L/n3VTgy398j/wBRJ/H/&#10;ADd952zP/upArxSp+2nUbqgMikjNerqN0xqevphp/wCUEAcn6eD3cN0OxTHU0n9IeOBwQeCfz7wF&#10;9/Lnw1lQcQf+feHUj8sRs8tfs613uw9uRZnuR1dEKtWlQDfgtV2drXHsXd07sloGKkhdLW9DOpNv&#10;9b3zk3q/cXrKrGnzAP8Ak/1H06nnabEyRAnq6HoLpnEzbUoHemRn8Keuzj8C911EA39sFNv13j/z&#10;rCwBA8jk8jknj/e/YXkuHmNT544AdH4sCnl0YX/RJjqR/wBumUAWYEDVf83JLe4FVvSpJOmYgX/1&#10;T88WNvZJeFkkx/kx0pS0XjTpeYbYmNSEB6ZWYqR9D/vIv7Ve2N6zSzLGZTfTyNTfk/09p4S+HY+f&#10;y9f9X+rPSa6tAFrTPSX3v19QPRy+KlUEgi2klhdLcm9/8fYk1+bkfHM2uQnwggBiLcWv9PYht7xy&#10;w0YzxoOigWh8Tor9P1xjoMwWlpoXU/pX1D1X4Isf9f2EsuVqZasFTJbVzySLfQix4/w49jvZLmXx&#10;dDN6UwP8359LJbVRGQQOB6ft3bJwkWCd2pqcftSalOr6BD+dXH4t9D/re32WSRwrWICjV+b302A/&#10;1v8AD3Mu1TGOwJY1JFP8pP2/PoL3UNJMU6rV3ht7Hvu5UjjjXRUt9AST69Kr+r+n1F/aIyOWkp5V&#10;UmxJNrkceo8gf8V/5GH9zncynSfMeXyHy/wf8UstrYMuph0cfrPYVBUYZGMMZBhY6iZPqXa/Kt/r&#10;/wC+HtTQVJqcROxIv42XnkW0BgCDYf4/7H2OuRbthuMKmvEf4fl/qx0EOZIQiOKevRAPl/sqkoXq&#10;ZEijT1HnVJcfWw9Rt7rL+UmoUlYb3ID2Nh/qRY2+n099LvbGYfSxuuBjH2Ma/wA+seN5RRKwA/1U&#10;PRqv5cECww0kQsQBGCR9DeBWH091qbTYnOEc/wCf5/2JP9PeUGxTr4YNOPUbbooAJA6us3SAMLJ/&#10;Xwn/AHoH2dza/wDwFi/xX6f19P8AT2PI7kCLqM9zAFajqt3sQWyc3+Lnn+g8gsL+1da4PFrD8j8f&#10;090+oLYU/wCr9nREQCRTPQdagCtj/XkH6fjn2gN5j/cfUW4/bYf72T7CPNMpNmVJ4Kf8HQt5cFZ1&#10;r6jobOob/wAZpSTe8y8/46gLe6bvkqq/f1ZtzZ/yf9WfeKXMZJnevr/m6n/aSfph1Z3h/wDi3Uv/&#10;ACyT/oQe69a//gQ/+ufYA/EftP8Ah6ES8OnP3Hh4kX/XA/27Dj3sGjgdbr5de9mq6eLNUQixJOi3&#10;B/JAFrex/wApajcCgOCD+VeP2Chz0SbkVEZ+Y/yddN9D/rH3YbsXH5Cqmpp6Wiq6qCJ4vK9PTTzI&#10;qsQdbvECAoVHuT9OSeFJGVWzb7sm3WCQbldRW7SKdOt1GQp04LLxYqFyNRpGuqR40aF+Z2iW3lkk&#10;PhqK1kYgRoQpNHdiEUk0pqIrQ06RmcmiSKWFpIxPIshihaRFllKqAVijPqY+ocKD/rcj3Zh1V8k+&#10;rulaGH+9eYNXkIFjElBgljy8jSggFUq6eQUpBtzaY2+oNvYD3rcdy5gb6zY7TtZiQLgSWcQRgpFV&#10;nVr8OAT2tapwo7KR1hJ7p7LtnNF9LZW+4RhBqqYx4tKVoAQvgsfSlwWPkjHHVUnyi+FfcPyMqJ6P&#10;a0GB27QyNNEctu+tnpYXAElnWhxokqrB9KgmABlOoN+fax3b/Nw2hQ+al2r1rUVUcJ0pXbl3NQYi&#10;J4wosyU9ClWxP14DkXH6rEH2GBytzReVubu4tLenxIiTXIp5aZHk29j9iwSf6bhWI9v9oNis5j4l&#10;7cXKnIKxxwmv4gVBuR5ih1g8e0dEq21/wngpsq33naHyWqRLOkUk1BsLYMUJhna5qo1zO4a+RZVv&#10;xG/8Oj4F2Q3sCi7+/m5bxqlK4nb+zqCRy6p9nTZXKSozCya6qqmEKkEgn9kj82tx7Yl5TD3qzS7r&#10;cpEEoY7aO3ijZ88WmSe6Rm4VjlBXipDAHqU+XeWeXtiiaKHb1nYnWs100zyIQMIscE9vE6VH+ixO&#10;xrQ1GOje9efyIPhNs6CZNyy9rdl1Ms0UqVO6N6RYhKVEUeSngpdlUmMRkc8t5vI34DAeyk7n/mS/&#10;InPWjh3njcBFoe7YuixETyajdVleWmdwwH00kXub34sJds2WzstMkJmLgEAteXUpIPHUjyaBwwdH&#10;rwp0I1ujC5dY4lzVQttCmj/SER+Jnz1O3AUpmpr9ufyvvgXtmMx0vxs2Jk9UyzudyDL7lV5EFlvB&#10;m6meIL+fGsYS/On2Gcfzh78mkd5u092uhGlxDVQRRlv6gwIoA/2Frfj2oh5c2W2r4tsj/wAOur0P&#10;EEaiaZ9PPpRccz71QJ9TIPIZ/Z0MNP8ADH4jUmn7f4ydDxFQQGXqvZWsgroOpzRknjjkn2r6T53d&#10;7Y8Q1B7KycyIAD91Uw1LgAW5SWJk5H1uPZtFy9tSOu4RWiCRPxIWjZfzQqR+3ojO5boYHskuZFVj&#10;qIqWUt6lTVSV8sYrinTfkvg78O8vTy0tf8ZOkJKedg0scPXG16PUy30t5KOmjYEXNiGuLn2ucF/M&#10;c7ggZtO4Fyq61Lx1mHoBTtYgmPXTwQjSfobN/X2avd2MspummukuShjDreXgK1FAQBMQWHEEqzAg&#10;caU6rFuPNcMiytfrIyEENNBbykUpTvlhd1pT4g1RSoIIHQZ5z+WJ8EM/TyU9R8ctmY/yEkz4Cq3F&#10;t6pDFdIInw1bCSB/qGup/KkcezEbJ/mlVtNVUUG8Ov8ADVtLHOy1lZt6vyFDk/t3ZSJmpcg88BZA&#10;DpUGMG51MbLYmKbzItxIm5SypOBoF5FBMIvDVyxiMS2MzeISoc3VxPQBfCEbFtZneb/uN/ZiK7sI&#10;nZDVpUd4mlqPhJYSx6fP9KFWBoM10klfan8h34w7txrR9b747K6xyyCsaKaWuod5YmoepaNoY67H&#10;5SOGbRDoYRfb1cRs7eQyWTTbF8c/mR0b2+KagwW7IcVnplUHBbkWPFV0rhRqjpJNbwzEE/WOX/kE&#10;XsAVvW3b1FIs81ozxljRrQ/VRLU9ocKouEAXLytGIY/xydQpzzsK3YkuLQaKKWKv2laDuo7HwmUH&#10;EaLJJLIKEDz6oF+Vf8nr5nfGYZPdlFtih7u64x80kj7p6watymWo8dHrlFVn9lSQpkoSUAMr0sVR&#10;BEf1THgueydhLQysCrK0LMpBBU8fW4/Hsps54GCSwkUalDUEGvCnrUVI/b1j3eq0V4sRBBDUOD+z&#10;P+EYzjqujaAkNdTtNqQrUIjQvoVo5FnCTq6KAyEX0lH9QKnUAb+6jPmAv7FcPr6pR/rX59yjyowD&#10;6iRn/N1nT7EH/EEI9B/k62yf5YMurG0qWK6NPB/Fnaw591Mbdl07hkUfQT/7a3+Puethdgi6vPrK&#10;i4Aa1DHjn/B1ennY/JipePpH/sB6f6ezo7YmDUkVzeyD82/H+HsfxSleo/3BdMhIFMnoje+KZhWz&#10;3uPX/Tn9X0P+2v7WURBZbfm/9f6f4+10dwrAg9FwY5r/AJOgvqUKK1/yeOf8Rfj2800LOw/xt/X6&#10;X559qoXjJ4dMlhXpIZWrEWrn9AI/pa31/P8AX2tMbhmntZOP8Bf/AA92mlARgB/q/Z0zrAanDoDd&#10;3b8psPFJJJOEstwCw1Ej9QA/x4+vt1q9tMkWrxkHn6i1+PoPZO1+Ph40NMU6eRiTg8Og8wfdNBVV&#10;wp1qlN2UaWcWuWAIIv7DzJUjU7OCrC39f63P09upOGII/wCL6WJGaAjozm2M5BkoY5VlQ6rghTyB&#10;YD2m5H9YJ/17f6/49+eZBUUOPt6cZO0oOPD9nQl00QdBp5Fhb83/AKG5PuP5gSSLfX/fC3tjWp86&#10;dMSI6EBunVKRrcD6jnn/AG319pncTk0khP8AqWA/1r39tXE2lMHH+r/Y6N9qChwfzPSz2jAyZGEB&#10;eSy/n/Uj8+yhZYSHcaMkbkCVb6VYgeoWJIH+H+8e4s5inSOolYKTwqQP2V6ljZAWU6RXPR2MaFXB&#10;DUygmEj1MFv6Tfg/6492g/HXW2MpLo/+bTgow/s8j6e8fOdri2kiI8RT89Q/i+2ny+359SLtmtWU&#10;gE/l8utbP+a4jwx5OSFWkdBLJpiGthpQsDZf9ufZ6IS4pUVlt6R9QQQD+LHn/invGPcdvgnvneMh&#10;v9Kaiv2gkfZ69Sbtl6TGFFf9n/If2eVetbDE77mxuQmgk8seiolSMOoSyr9R6hc86r+8sbcaStxp&#10;55uOB+LW+v8AX2RTbU6MZFPA49cnz+zzHHzHr0ctciuSAf8AV69Cj/f2lrIKdGf1OEQMQtpNJtwb&#10;2PIsLf63sB+2Iw+LqlVeRFILDn+ySP8Ae/cp8pwtF3ynjT5eVP5/6h0HdyZmUt/q8+rJfgRmY594&#10;YrxsBGZ4QGuuhv8AKtY0t/S596/PyooKqSurvDSVErCRiEjglkPLi5AQH+vuSRNEwUM4wKcR6dA+&#10;dHLqSDxOadblPVUyy7PxThlbVTR/Qgn9A4sP9b3WHlcPlxNKy4rI+o+m1DU8i4+g0/4+w9dXEYm/&#10;UcAD1IH8+rJHISAymn2dCT7fcD1z2DlPDUYvY28cjGZUTzUG28zVxl+P2708DXNiOB/X2SSb7s6S&#10;mL6mHUK48VK4441V6MYrK8LdkLkfJT/m6xSzwwKXnmihRRcvLIkagD6ks5A92tfD/r3sbHV1I9fs&#10;HetDHHKqM9XtfOUyq6m7IWnp1sRYX9k8277bIDpuYvs8RP20r/qp0pS0uFWkiMv2giv7adAJ3pvr&#10;YWL2PmYcxvXaOLkehd0iye48RQs6P6dYWpnQ2P0B+nu4rMba3FWbZaCm2/m55jTsPCmPqpJHOgnS&#10;saRar/4D2cWO/bNb25W5vLYDzZmKgfafGIzw+H5ClcFjwkylteo+gyfTgKnA44wM9a82zey+uMb3&#10;mtTVdg7Oo4JcgskUku7tvCHQZgomDyOoK/kktYC5901fI3oTurLZSsbE9PdqZTWXlVsf17uusRog&#10;/wCoGlpWFgCbG1j/AF9l26c28tPFQbhagcBSQGv/ABuvy/LpUlteUDpC7KfPRJSvpXT1sFde/Ijo&#10;Ku23j/te8enqoxrFRyim7N2VUGOrVLNSyeGtNpPpdD6v8PZDMj8X/kpJOxX4993svMin/RRv31oT&#10;Y2tj/wAXube46u9/2ORv0763P+lkQn+b0/b8/OnRvbW1zjscfLQ3+boQz3T04NRPbPWYCsFa+/Nr&#10;DSzcqrf5VwTbge4Y+L3ya+g+OneRBsBbqXsElmY2uoXHG/8AsB7K13bZmrW8jrX+OH/rYOl4tLk1&#10;Ajkx/Q/zlf8AB+fpgfvPpONWaTuHqyNUGp2fsHaSKgva7Fqvgf6/txx/xW+T0lVGv+y6d6RsZNLP&#10;L1NvyBQVQkEmox6qFt9CSOf9t7MYLu00+JFKZEHFglafYFpqz6H556YmR4+x/P5U6Q1d8wviRi5T&#10;BkvlL8c8dMA5MNd3d1nSSgRm0hMdRk1Pp/tccfn3Yh0D8Q/ko1NS1FT1RnMNFMVZV3Nkdu7WnXWp&#10;cJPS7iraWWPgciRFItY2PBPNj5x22xu/DniuiynBXb9wcUx5raEfmCR8z5BrdbGVombWg+TSxIf2&#10;Owb86fn0F++v5h/wV2pharI5X5a9CVdNDTS1Dja/ZO2t7VhjidI38OP2bPX1EjhnQBI4mYkgBTf2&#10;Zjc3w9+QeappMfS7KxySiEEySb22L4BcaVPnjybKbkj6H3ONp7hcunbopoPqnZiQVeyuo24ZAVkB&#10;oONTp+yuOgpa7ZcSXCqjxefGaIjga4V68PSvRSqn+dJ/LM2TPNNnfk9jQglCgYjrPujcDFj6wFXC&#10;7bnJIHLAA2+p+h9lzg/ltfJp9wQVFVjtlY6mnku1TVb1xdUtMVJa08OEWrkLfg+MMPz9PZduHOVp&#10;Mmm2tZGqNXehhP8A1WlhUD5k+oBwQBAiR2sTPcyRoF44mc09dKprp8wjCowxNQHek/nq/wAszK4z&#10;I5Hb/eW6NwLjeHpqDovvWiqKq1gGo3z+3KOBlN+GeZQf6+zs7I+Ae4Vw74veXY2Gx0j0LcbdxVZn&#10;T90wNoXfLnEWTkq0qq1gL6T+Yp31eYN6nWSytYYIQf1GmlJKqDkqlsLlHbHYhuIS5IXUCejy15g2&#10;e1tjIzM9BxjTTGK8C7zSB0FaVIhYj0HkUntf/hRb8XtqRVc3WfT3c3ZmUSqipcV/EoNu7E27k3kV&#10;SJJcs9Vk6+nSxDG+HkkAN2jUAlUjlv5N/wAad0ZKLK783v2/mZkq4KqagxWY2vhMHWorXmoKyODD&#10;1Na0cpveSlroHCkKh1DWSFuSd0umIiukCtUgIiRy0PnWaeWOHNf0pEdxTUWKsoCM80peJ4oijWn/&#10;AA12Uj1BaOHUv9JTprUBqggEu31/wpZ7oyC046x+M/WW2SXqxVS733PvPf37MLHTNTU+Eh2yW0C2&#10;r9wxtyxljCkexQwP8pz+X7hZ5GHx8osi7vcR53fHaOViXRZidGQzvhI45UpY/wBD9AYRciW8Ueu4&#10;u7iUCn6nioP9qUt7cNk41AY6rd7/AHETmKGKJAfNY5Sf2yyyLT5aSfTopnYX8/L+YRuSjo5Np756&#10;32BOtO0lSu0etdp17VEkxaGJNG/lzwQoxVioYfQX4IMgy7b+Afwr2mhgw3xv6mkjkkM5/i206DcV&#10;VEXH6IKvcBrJAo4PEgPPs8t9h2y2X6iOOWGYdoJursoaZ1MjOgDGp/ARQDJ8iqPmG7uY2hl0lmJV&#10;WeKIRo1Acsqawc8OFKfPosW4v50X81PckKUlV8l83BR0cCxmq23sHpfbFXXVUVQUmnqavbuAp3jL&#10;aHRfV4v6pcX9jJieiOjNt0dPTYLp7qrCw0zo1PDi+vNpUBhkQ3WRGpKNGBH1B4I92XbNnaQwiDWh&#10;BxKXlT5VWZnUn9vyp0V2/MG4EBpZGXPFP0yPzTSaeorToGs1/MG/mKbsyNRU5P5c/IcpL/lc0m3e&#10;5N4bSovAysopqSh2pkaSnXSeGMMbxH6N7FtHC0aUlPUmmooUEENGJXiij0j0iGNSAqgfpX6Dm3Pt&#10;Bt2zcu7DuIubHb4IZ3auqCCGMEcO4IgUtjLEE0oCSAKe3Xc7m+nhsr5ri4WTJyHTTXAPiVzg+Xp0&#10;XzenYfeXZoWfsTeW9OyJaGFMlJkt97qz+8K2IRyNJJA1VnZqltLO93eEqOSD9TeHGjJbSQQoLAPG&#10;b+rgCNnFwSP8fYsluIrpS5RlH20/kKDB+VOqIsVjH+rbGNiQNQEagflHT/B0iq8GmqTTz11FLX1E&#10;kdLNNQ1cNVE8cELSynJpA8iOg/No7k2F1NiZbrKsVtJSNrMyIzOrEeklgt78A8n/AHj8IovCluNR&#10;IdgKBiihlHHSDpDUqa/afPj0s1W7QGG1l8ZmNSWRaqSB25XgOP59Jtq3GrUwLFWTNWQzyRxPJkJ6&#10;aNZ3jZhUU0eRmVEdiI4wsGggEXYyct2VpJVPkVImZgUHhDKFtyCJPrzxf6/09qbN90gOmF3kQAhi&#10;HZa+h7SPt4gH58OmLQ7hAfpbZJLhI/jrJJGrHyOlSq4+Qp0yZWsyFFUNPTgCSNF8wavjqq1albjz&#10;QvAWaByv7gSTVoP1b6D3KSHWmsqJHQBQWRS3iA4jjUAlbE8WFhf6+07Tm2YxwEormvaWC6zxLmor&#10;gD5mnoOlT7lokEMmqj4UCulX9ZDx0ZGR3VrXFOktW5L7qRo6jItTxRwmSSL7nXMZWvIKqR5JRFOr&#10;2YSGRwSRwnAJlpTo6IXZnY8H+z6xyGut+P8AeD+P6e2jdSwSOsShF4UFCKeYpwz9lR8urz3lwLmV&#10;Gj0hSAGZjIaHiAXLE16Q+Vyc7yzTM0k0pkFUhtNPOYkfQQ803jdnRRcIrlha7l19fsGtdV/fr/PN&#10;f/TX4/8APVH0/wBlyto/1rf8itz7QfTbd/yjx8dX9nHx9eHXvrovTy/n+3+XDow/8TqP9HFv4tm/&#10;H/svnm1eeiv9j/s1Wvy6vPp1eX0/q8duPLr9Hv8A/9XX/IJ/2H9P9t7D98VXj0ebEiVX/V6db/Hv&#10;lwFHDfQ2/of6ew9KXL6VpTHUl2iFVA6974+n6kG/uizKB59LBTr3t+xABlU/4G3+wa//ABHt2Jiz&#10;grw6q/Dr3sV6BQKYgA+pGF/xyPZ5BwHRfdKdJ697Qe6AG1n/AFyf9gAPZkvw/n1He+H4h9nXvYOV&#10;SASO34JFv6gkX9uABmA9OgVKQ3b59e9wRGFIYE3sf9ax9qSuo6h0wcmvXvfTJfkfX8/63vZ+XW+v&#10;e8bKAORz9Px7Tl3LUUdvVcE9e9xPrx9Pb4RB8PVeHXvciNinAPqXn/A/ke/dX+XXvYkbM3BLiq+B&#10;1cqFkDcEjn/Ye/MocEHpRBI0b1HXvrwfdtnQPYyVdNSRvPcHQp9RLf6n6E/7D2HNyhDJgZFehbYX&#10;IIqei/dw7Jjy2Pnqoo1aTxm/p/pzybezwmrjraRWBDXQH6f4H6/19hFUeKbWMdCRHjkhoeiKNjJM&#10;bkJIWRhplcAW+h12H5v7AfsDGx1sE6MobUGN/qfpaxHsTWN2UXTXh/s5+zpJPANNAOjMdaV0lJLT&#10;spZUuurmwIFgfdUneezHoq2ergitokLalAHOokE2H++t7PZfAurajVr59atpHt5FZBQjo42OqBU0&#10;0clxcopIH4459o3rTeVXjpkpXleykIQWI5AtyAPcGc/ck2u6Iw0Dh5/Z9nU2clc7XVhIqEkAEenr&#10;X16nezOUvYDxaGZzZgpuWY2FveHHNvtksMztGlaVz/qHWUPLvuIs0aCV/wDB/n697Enb/YEE+lZJ&#10;Fa5I4Ykjk/6of09wbvXJs8DEopFOpb23mO2vcqwr+X+fr3sbtrZmGsqoLSLpDLew5IP+t7jjcttm&#10;t6hlNc9Hz3CPGTWpPXvZ99uzAbT1Ky8RuwBuL2iDf6/uffY6waK9UyD4mH5VfqBPcOZdD/MEfyI6&#10;APuqb/I4o72ISU2/qNB4Fvz7K1vBvJmDc/SUH/bOPfUDlFFj21AvEjP7D1iPvlDdPT59BHibihkP&#10;+DBTyByv159mA6wi/aRiBpBU2/2A+nsWwPpBXzNOgTd/2S+teqv/AJkzkQzKG/sOtyTYE6ubj2Yy&#10;ABUBNuSLA/UcD6/7f2cW76xoH4eP8+HQXulJeo6oi3Z5Dk5WF9JaUOVJsSZSeQPxz77MbFiwIHJI&#10;+t/rf2vEqadJHlTpA64IbpIaGJuCL345P9ePfi5vx9eQ17fX3eOJKVb5U+zpgww0yM+XUOquVKG5&#10;LH+v5AIbUSf8Rb/Y+4zK2q4/J4/r/h7NbeWMx6CeAz0mkiYktjqA4I5Kmxufpfj8/T/Y++TDgaxY&#10;883+v+29qbecISIjUY/LpgIwNOm+aJXI03/PFm/P+vb3w1fgD68An/H/AA9romDnVmoyemJYY6M3&#10;n/LrG1JpQ/p5Dflr/wC8n2yZhtMDX59L/QjjgezCCZJA1McPX59UtYWJx/l6F7qHHM+eoSE/3aOe&#10;eSX0g/4ey95Mq+VVfyZRa305YDn21dTlY+OAM/z4dDXboQEWvH/L1ebsCjaPZLMBZhR29Vx6tOtT&#10;x7Op1VBeigLi9tJBAJ03/wBt7x754vlUOISQM1rTNP2g9CO0jVLiiDrX/wDmjTNVb98ThXvVkKBq&#10;JBaLSWP9Pp9fYY/KKtFNtytAIA+3cD6BjpQ24P8AQH3DFldD6oB68T1IVnGGh1AeXV2/8ovZrxU2&#10;OqfEwISKQs2oA3Cxgj+o9J/H9P8AG2qt8j637jcmR5veWQf9ZWPI/wCN+5WsXUwqB6f5uiTccn7O&#10;tmyBPHDEn+pjQf15C8/X2TpwQ7f8GP8Avfs1HRVTrL7y0/672v8AQf7E/n3dD3AevXiCccOvexy6&#10;1OjJ0h+lmj/2Fv6+zFTgEeXTUS1JB/1Z697uv6C3W2OoaYa7WiQ3BAI4Nhb+vPsKb9ePChKn1/1f&#10;7HQw221EmkjovPcOw6PdsPiqYVkDXUgjUDqsSGFj/T2dDGdoyeZIhK1/SoIJFvxz9PcWX+4XDt8W&#10;P9X29CVtsUpWlOim1fxd2yaWokOMhBYSM1oYwGZhyQwF7f763sxm384cpiDIzk+gsdTX+o4sPYr5&#10;O3i4Xc0j+z/LXoKb3ZpFCfLj1Tx8wfj3hcLUyz09JFEfMdOmNTfQUK3DAfT/AGP+8ewm3XITVlT9&#10;C7aeeLBjwfed3Jl0JrIN+IItftoK06hTdI6O9fIn/D/q/wBVegg6iwK43E6VQWUOOBpNjaxt+P8A&#10;Hn6+0jmWC4mW/wBdBJ/5JP49ie+uJRFqXgK/5P8AVx6IbS3pckrivQ59V0wqN/UKsDxNFxb6DygW&#10;P+3915dnShsxIPyJiePpy/1PsGXl02urHj+3ob26nwwDwp1sK9P0/i2vQ2Fh9smkEEXtHb/bexR6&#10;ZJ105F/6C/JsW4Pv0MpAyR0WbnEjRlR0BvyeUHCVy/kxycj8ERlrn/efZ6cOQtLHf9Wn/iRcW9qj&#10;NJXS2V44/l1Gl9C3jgAYH+oda/vZMHnz1Yyj9U7BT+P7Y4PP49ucjix+p4/A+nt6O5Kg6Tp+3pOE&#10;NQvAnoP6bG/uR3UBg3J5IN7/AJHsJN+zWoprAj0sB/gCLDkfnn3eS4YL3MD/AKvs9OhTtNso48ej&#10;/wDxexo/iVKdP00XPI+g5+nsvuyrSbmiuCR50PA5tr9gzfrhvDOk+X7OpCs4WAAXqzbs2Pw9fV54&#10;FqGo/wBc/wCTNew92u9eRouHhAVtRpl08XFigube4O3KeZrgMxGnWa5p54/1Y6WiMg6cVP8Aq/wd&#10;aSn8woRTdlZYEgsagj82Vi7Elvpzx/j7k5xiJD9PT9R/r/m/uSeWSnggtXNP24/1f5en4o1H9p+X&#10;RJ9j0CghmX+wxWxvYWvfn/E+2qkOt1AJH9m/4uOD7Et66wxlzngccfUcetCMq+ryr/q/Pp33RS6Y&#10;Q2iOwDHm/qWx+tvz+faxpITYPca1Kgcm1iL3+l/cf7ldDX4RBKNWvCtf20/1fssKq4cAkU8ui+Zg&#10;iHW3CsHKALf6m5vfj8e3GzghrjUeSQSeT9frz7Im0MCtO3yB9PLhjp9pJCKnA6Tq1lQpBVyCPodT&#10;8X4/r7y2LAlrkkW5/p/r/wC9+9W6qkqhQAK1/wBX+T/Z6abSTUdQK+pZkZpHBNrXP9AdXvCQgBvz&#10;/tjzfj6+z6PxdQKCn/FdNFgOPSP+8u6lz6dQBVeBybfS/wDvfvA8SMLaTzyOBYX/AK+/PdTxPXUP&#10;Q8c/Zj0+zpdaxnWKcD0qsOizzQqt7Mwtcc8kfge5tHTqHWM35udVrj6FuT/vh7BHMO5uytJUYpjz&#10;4gfy9cH+fR7HC+nWKfz/ANX+x0Z7Ze3i0KKE/sli3+AS9/cPdoAxEyJxw/J+hOnSD6f8OPYL2ydj&#10;uPjSZ+z0r8/n/q49IdxiYRgmn+o9Hq+OGLWHeWIVABapomIJ/PkL3P8AyCpHuq7tZv8AfwuvJIn/&#10;ANf63+nvJPYrpntRQ8VH+Dz49Bm4QvkcOtv34z0Yp+vKIkcCiJIH+DBrc/6x9m4+PMCvFR34u63v&#10;f8Dn6e469xr+UWLlcgLT+Z6fskdZ1biMdU9/zI4kbJTqxX1GUg/UAaF0jj8/n3Ytj4WXGKlgdJ/B&#10;JBGiwsffOzn+UTXzMMVHn9vUwbItYv2dAV8Q3WjRWciy1MbDSQbqFvcXtfj3ArYQnr0kEpYXW35J&#10;PP8Atv8AffWCL/xQGRacfXobWqAgV6uz6/q6epWhDszERj9K3NuDYci31HtG5CpSDVc/2SebEfQn&#10;+v8AxH/EewTuJlavkeH8x8v9X7ehBDATSnRwNmUEUix2W6kggG5NivFxc/74e0O+SD1K6ZLHg29J&#10;4v8Akn/XPsmYzIhUev8Aq/wdGLQUSlOhwhxNKIv3EBOnn6GxP0ufbz5T9oxJJPA1WBuQL6r/APGv&#10;Yls3MjU8s4/ydF0yBWA6CbK0ixVqhVAJkA4B+t7E+wnz048jD1W03NgP6/X/AHj2tmhLp20rXz/4&#10;rowtxTj0LG2v211Ncg/0+lgvHtLrTCSx+n1/T9f959kF3GwNDw/Po5jOkY6EGmqgi2/tf0Nh/sfY&#10;MdrRGDD1OkjmKQ/knixP1/3j2I+UoFa/GvrUzVSh8+lDQT+Qi30JW/8Ahc/T/ePevz8pnP8AEawH&#10;k+SW/wDvJH+9j30H9sIytipPULc3kaj+XSqX9I/1v96491tV3M8gH9SP9sfc/wBv2RrXqI5B+pXr&#10;v22p+pf9f2rC6jTpl1DLQ9e9jP1Rf+M0V/zNH/vJt7NbWiNT06L7oBFx173fz8dbriKP/UiFARYX&#10;uNPPP+t7ljlacEgLxx9nUa8zrX7f9jquv5nxa8dL/UxS2/2ERH/E+zqQP+0v+2PFv9tb3N+3XcgA&#10;BIOP9XHqLZ4zrPVE+fxwGQqDpN9Z5+oPqP4/1veQSP8Akgj/AGH/ABT2u+oiGVB/Mf7PTJgjHwcf&#10;9Xz6ZmoQVPH+P9r+v+PtP5+Qilk/1j/t/b0U6KNRrn7K9K7KM+N0L3VePX+NUgFgQ8d73PJUfn2T&#10;PeDBsyovyZv9hfX/AIeyjdLxyGIPUmbSjaBjq7Tq+n07UjJBv9sLhb/6i35t+fZ8fjnGpjpGP00L&#10;cc825b3jF7oXMr7c6Ic/6qdD3bY28UD1A6pP/mO6I6mp8o/tzmwt9PT/AIj+nuyapJG20jswIiY6&#10;rDSeAAAT/re+SnuwhbdpJFIpXh58D1kFyuKopHp07/y4ZESnCNe5nLA2BHFUrcknj9Q9l0ybvBWO&#10;eSBM1/6m/PAtb+n594s3/dI3lnqWbcgqCPTrY3wISSgprW5p0t/S9hwbe1/tOpQgI3BBBN7DgmwA&#10;5J/Ps4253MQLGo/2f9jpJeqQegj7JojYyRR3bm7H6ABCCL/7b2oclTwyya/wP7PF/p/vR9nt6C1s&#10;E8/XpLAWTPQV7Rrailq2vdRcizXJt+W+v5/3r2ysVjicX4sfx/QX/wCK+w+9v5rg/wCr/Y6W+Y6F&#10;anrHmqU1kkEjhR9Df6nV7AHek51SH6j90WsL8n6/63tDcLVtI44/4ro7thjoc9vpaGO/0PqH+sQL&#10;3/2PsAsoPJK9mtze9/8ADnn2/GpeOi+vRtH8Gelcpsb+2WlVknuC/wCf9bg8e1SIYx3EZ9P9Q6uz&#10;BRXrtmDC1j/xr2cnpqaRkjU3sYyASbi5QD2KtggK3cRxx4CteI6B3MLfpMf9XA9FN+TLQ/3Pymrg&#10;pEWBOmxtE9wD/U/ge0V8jm1Y2o/wQk8cW8a299N/YD9ONNXmpH/GusXebB3sR6/5OqXOl01dqzFL&#10;Mv8AE4uR9DcEX/2J91S4Nv8Af5EH+1Vki30/Xb8+87ZHVtsUj8CUP29R+gBnx5D/AC9XKbqQ/wBw&#10;JuOTjyQPzYw293EdFkti6RbG6wEkm1ubgAEe8Cff8KomkqKMRw44VepI5USkpJ4EjqgDdUZ/00ME&#10;HAyLIL/QMatnuf8AD/W9qrf8OmQsz2uW/r/quOPx/gPfNXmS5QX7BAa/7H+z1kXscam3Gnq+/wCO&#10;SSPs3HFxGVEKABfr6gDcg8fg+w2xyMSAS17lbD888H/ib+w7HepXB/2PXoQSRY7ejF5Cm4uF4On6&#10;Xte31B/r7UMuLknhUoPVdbEmwPH+sfbbSCRi7A6SDjzr0whCMa9NUVYkDaCyhxYkgkjSOD/vre1J&#10;tbEVcVWrlf8AAfX8ELybW/3n2wArdiqcf5an/Vjpi6ZHTpi3Tl6VaF2eeM3Uj9Qvwtv6/wC9n2Oa&#10;4maWiEZ/SYhxb/G/P0+nHszgbuGkGteiYFQ9R0VSvzdJBXvIZ4/S3AVhqH9DxY+06NuiOpaQxt6O&#10;QSR9dP1I9yJy5A8mlmpQkfyPVriUeHQeeOgm7Q7Jp6TGVFMkzmTwSgaVUL64dX+qF/r/AE/23uXU&#10;URjjbUAAsa6Tdh9f8P8AbD3Ky3kFvaaFOamtKH/V59B+SPXIPt6IjQnJbj3X51XXCZCU1FgW1OPw&#10;moX9g7nYIzV6SDdC51WGlgCT6b8/09hme98aQuhw1MVyPLNMdGkETKmerJuu8fLj8DFFKlmjhU6w&#10;p0tceX0Fhf8ANjcfX2rqBR/B5VsSdDfQCwulifcn8gRML+GSopjjxwegHzOKow9K9Vl/NTJRGaoh&#10;IfVrIH6dN2vf83v/ALD3Wx8pVK0lWD/qXPHNgVI+v+x99JfbaQfSK3qKfnqPWOm8AmZz+XRi/wCW&#10;6weKnsQbGE/UWN4EsB7rI2s5Gdb6/wCdN/8AkFmHvJHZJ2VVRjmvUd7ktFYevV2e5Iw2Gm/5YXt/&#10;jpFj7OztmVvtYyL/AKVPI/1xf3I9tIskYBOadRjuKcVb/VXqujsOlX+IS3tyx+l/rcMfar87cXP+&#10;2AHt4JgnhT5/7HRQIgOHQZmkQ8c/UfX2id4ysaGZef0ck/4gng+wTzSUMDt6g/4OhVy9CNYc+Z/y&#10;06GvqWAJlqUqLBZl/wB4dR7p3+Stvvqq5A1agCTYD1aiSf6AHn/Yn6A+8XeYDrunUcep22hGa3AX&#10;JpwxU0rgV4n5dWWYf/i30w/pEn/Qo9kTxO0t0bxzQw209u5vc2Vla8ePwGLrsxVsskgjjf7fHpIw&#10;VmIAZgBfgkewLhn0rlm4IAS7UqToUDVIVAJZUDMBnTSnRxdXltYWj3t86wRRCrvIRGqilSSXKigH&#10;EgkChzjqZU1VNRU81XWVEFJS06NLPU1MscFPBGvLSTTSkKqj8liB7MfTfDvsvCVlMOxMntPYdM0j&#10;tVCTPUG68tHT07AyrTUO0ZqqneVgdSxz1UQsp1yR2swjg5M5vvbBLtNueGOUqU+qY2rEVPcbZ0e6&#10;7SMh7UFTxMYNTFe9e+PtztAlVLtr1ojQ/SI0o1eQSWgt5FPm6SsFoaVNR1AoszSZNHkx6VdQkc70&#10;7PJRVdDGSjFGmikyCRCWK49MkOsMCGTUpB9jBgY+seqKWvjx1LJuGudI1o8vu6OnkkimgRw74rbW&#10;PmNJCszaVk++lrrKq6FQqxklfaeQ9v22dLvdbySV46aViJhR/g+Mh5JiyadKMk8SsPjSoj8LH3mn&#10;7wXMu+KbTYbdNvLNpaQOLicJ6F5IRF56/wCwLowGiUAZktBU1HhM07UyhQZ6akcMsjtEySRPWSIJ&#10;CgJDI0SxNdRckEr7TGd763fmI6eifMyQUWMRYqCl1JFQUkIb0LS0FMBFDcADRTog4Fyfr7HtpPFt&#10;KlNnpArVZygEbsxABL4kMrMBRndg1AOOeog3zcdw3m4S+3a5mu5VUqviSudC+SoGLgLXOnAU/CBU&#10;9epsbj6OWonpaOmhqKwxmrqUiQVNW0QIiaqqLa5CoJ0l2JFzb2E2d39m6uOYzZ2oaEC7xq3gW/1K&#10;hfrY/Qcf6/tGt5gsNI01Jz+ePmfy49Fe2W8INXi1E+ZyfzJJP8z1N9hNkd+5ZyUSomMCONfkkGtg&#10;DwV4F/z7LJN6lZ6pgf4ehVDaQr3IApoaU+fr/qPn173zXeMs4TxprAtqMp1FgPrpH4P+391gvyVo&#10;4FfXOPnw6J322RC3iua+VPL/AAde9z5c0Jo00x+p7XcE6Vt9bH6/6/Ht99xVUqjNUceH+fovS1cS&#10;Eu5oP29e9siPNNOWNbURRoWMkcLnRJp9QBDWv/re0cd60p8QuxxXNMfzPRm0kMUQ/TDkjBYZHzxX&#10;r3t5xuVWBpPIjS6raWqZDb6cfti4/wBf2ZRblOABFIxHmPL5V/n0gu42lTsGn10j/L172rIty1Ph&#10;8aSQxKR9FhUqo/qrEg/7H2vhuRMKyIo+dT+2lOPRIdvQy6n1uQa/Ecn5jh173mx9VUPKZJ62vsxB&#10;vDCnjbTewufqPre3tULmHQQ7ZHD/AC/5OhBBEQmqTtA4DNT6/wCqvXvYgYfeGd29VQVuGjllkidZ&#10;PNHNIlVGwtpKorIeCPoOfd4Lu7qHjKilCpBYHGQQwoQf6QNRxGetzNaXimN4xgU4MD6cQCP8h4HH&#10;XRAYEMAQRYgi4IP1BB93L/Db+ajnNnfabD72nrc3tiaOKhps7UyT12ZwMURsW1ppeoiCcN5tTKoX&#10;STpFirc9kNzdybjtLJDcyCVmgdXFvdSPIJJH8VA0trPK/c7oZFJaWZra4nZp44p5z9utr38rJZI0&#10;ToVAaMKXRVBUAiQhJIwKaIgY3DBUSVUZlenj5x/yjuo/kM+T7P6ZxeB6q70eeTJV1TRw1GP2b2DU&#10;s6yTpufEY5lhgrpLHTlIYdbuR9yswVDGbr5M7iwW8Nrxbm2xk6HM4LL0q1dBkcfVQ1tNPDPGJkC1&#10;NOShdQR5EvqRvS6q3p9u8v3g+vktLksl1ET4kbqyyAhmjL6aEmJ2VmjmUtFNHSaGSSEiUy97M7dd&#10;ben089Gp+JSNJoFJ86qQGAKtRlaqnuRwAn+AHWu+OoM7V9fdi7crtrbpwUqU1Zi60RNpj/VT1FLU&#10;wExTwyr6opoSUccj3U3hZNO45R9P8o/1yefeQexSl446mtOsn2U/S1+X+Tq7DJp/uMk/2qD/AI17&#10;OhtRj9rFbn0D6/631PuRIH1JjHQE3Idxr6nolm94l++l1D6Mbg/1Df4/6/sRKRdTLx+f9h9OPaxc&#10;VPQfc0B6BrJuI0c3/qw/1gOf979iDgca9Q4GknUQBb+gPF7/ANfbqSFDWvHh8v8AZ/1DpKzxij+n&#10;HouvY26ocRSTSvKqaFdmJPPPP0Bv/vHsfdt7a9ALIPp/Qcew/vG+JZxkFqca8Pl02HEkijqn35Ff&#10;IqPFvUxQV2l1YqwVyCCLAAEkf7f2rchtyN4LCP8AB/sj+n+t7AttzJDNMQz5J9R5n7ejKFKn7fn0&#10;SzYPyfqFz+qXIHR5luGkcfST6jU3+29gJu7bzQM76Pofrx9Of8PY4tNw8ZAFb0OaD16MF0FdNOHH&#10;q6/48d00u4qWkAqlcyQqbA6j+Bzc8f77/AewSyEHikKWsRcEf1sbfj8+35Lhw1a16aFVqSOrH9tV&#10;y1kEcmu9gDcW/tIW/wCJ9siRSTSpDEjSyySLHHGg1yPI7aERIx6mLNZQADyR7R3N/b20D3N2wjRF&#10;Zix4BUFWJPBaDJ1FRQMw7UcqqjSSd1jiUszEKoA4sxooHlU+QJFc06WktXTUVHUVlZPFTUtHBLVV&#10;VRM6xQU9LTxmWoqJpXsqpGil3YmwA/1vZxusvjdi6qkjym/oGr6l9EsGCFRImOhDlWUZD7dkaSZQ&#10;CBZzGAdDI9w64ce6HvzzBuEi7Ryc7WFupNZxm4cAGqBX8RIonajNo0XDHInjiD20mRHJ/trttnbr&#10;e8wATzuAQgU6IwRXNdDMxBoykAKalWNB1rSfO3+ey+xs5nOv/i9U0NPS0q1OJr+zsjiteVnqYpNE&#10;lbsaarklgihuSqPWUDliheMJdW9mFo+str4FJF21hsXhISsYMWJoIqI1GiLTqqFpWRbi7C45IY35&#10;+uO15ew7tGjcx2y7jNRtT3OiUrqkZ+2SWKSUijZ1MaECmOpWjhlsrJotuYxqtNKI3hKuPIKrFvWr&#10;sx9CB1TRQfzYPkhvnczHevyF7RqWra5KiGpyG6czBS0YWkjhqBQ46OU0qNK0SSQU7KIldSBbyHTj&#10;11uLnjjTK5KnvG0ayw1NRHLJpcpC5jilQE24AAsBYfUX9p4OVOU7qJi+ybdIeID29vShNQCfpiaj&#10;1oc8cHolgud3SV0ikmRj3MwupmVa5ICkJ60oCAK14UBM7D8le2974mXKUvZPZ8Rp8xRVWSoqPdG5&#10;6nHYyRMJBLuDH0Vbka6raOkDsrkVFXqcGRwwXRD7znO7hiIWn3RueONox5XGTqI1YcIdQaZuf0gc&#10;/wCsPdo+Sfb7VW45b2ktwANrG/7NNugGfI16bud1nSVUlvrov/Ck1yCf94cj5ZPWRe6O4KuiqJ5e&#10;w95VFVDk5Ho6eHc244ZY6iOI1qxxyUtazy0pUTvLJFHpKoVdlHvnHm83U09huPcEutdLRVOdqXga&#10;ZWDiSSGbUCQfUNSA3FyBb283KfKFpMjx7BtUYp2mPb40kVSKU8VdDg0wTqGoVBqCQUcm77ut4I5p&#10;rkJmgaa6YkUNKqXCfM1bGSCSBVL7j7X7GNdlsRuTem+qmjgyC5CpqEymWyC19CtRf7XH0EVRLTOk&#10;0kIISKeaOM6RA5cgjC9bmp0RKjL5OW2skLlZmuNVwGJUAcm4IBB/1vdhyjya7al2bbTUZ8Syhr+R&#10;YuTjzJ6VfvTdy+j62SNacDNIp/nLnrmnfO+NvVGRmwHYXa2CpFamhoUo85uiCnQyU3jlkgxlBVqj&#10;WEbB6djC6cKp8h98UrcykP7GWySahCrKuXmVro2oghgfweCFsSfoCb+2P6rcmLdBDtNilK/DYQKP&#10;sV1RWIHyetONRgoEv7y6vXhmupmijqWV3nCP6aZFcq1G7sHgtenWt7m39XrUHc2+d67jo5Z8nNS/&#10;xLcG781RvSVMZpaWoyuJXKNGheZFfRVRsYdF0llUaVxy1WSnUJU19e6tKrIlRVmWC4AuxjaMXIH0&#10;H9B/T2e7ZsvL1jM1zY2VslFI/Th8OSp4UcOSo9SAf5dOTWMW4xASSgojAlQZZaj/AJuSBQfkVYfP&#10;oNNxbyrctTJQVM9dkjBSlq6Y1FbVFaPXJDHTLHJkKhTqdVP3Ejodctmu5LNgMRCx28l3YssgjJkV&#10;yxIYL9OR6TwD+OPZ01zf3EP093cSSQqiosTyMYwFAChgAD20BGeIBPVJdj2GOWe5S0hq6gBjGgau&#10;AS2lRQnNQGPHpiG48bFW5SaiosFRz0NT5qt6Z6KjiqaKRUFbHRVEsjRRqskkrxRRloQgZrvZQMzQ&#10;yLGRKxICkqagxgBiouqKFYkf4/W9/wCntHbXEkDhrZjCVxSMyafXJ1qanhwpgUrw6YttsfSlvGUi&#10;AFOxGK8TknWpr+XCmemmeuwWVyqyw41ctJkK1Wm/hNKozcsAmZY6jIVUiiCGS6g+Nn0suhtVnT31&#10;GSia5GV6dEuqixiGgW0k8Gw+tx9LW9tyQCRSLQlWY1JamTUEnBNa54/b08ljHcAxxHQ1aVKg+dD2&#10;kniKgfbXqXUVcUmVgparHz0+fnqnpZBRCqpsyIKsDxVFOpRooZJABHJAdPlJvGAPfCNDMYWs4SVS&#10;7RaQzsvOhF0kWvYEE/j26H7GE57oyQpoB5D5n1P+rg0kbzTSbddVaKE0TtVaNQHgDSmePHyIx1wy&#10;9ZDt4Zanx0eNeaGWnglyYyEq46CfzxxZTJVclZCxm8Kl4ZoKZV/dK3dQvPaxukoWSxZkKpp0hAhX&#10;m7OLAqp5A4v/ALf3v9JodVsNKCmoNxLAjgF1Vz60x01+74EQyL2hCCQa6jQ/hChia+X8/PrFU5KO&#10;spJpPujUSU1ZLOszGrkn8kvohjkVSkjJUSJ44ZnXWqkpqsdBzM8o0LaGYJq/cC+T9selSCl/Vf8A&#10;F/8AYf1bjkRVeQlgCMACn8jTjxxX/NVBanxrpmkQSDSFAoceZDU/aK9NC4fGzSqNNbhaqp+yM1DV&#10;ZBKOL7+pmWuron+7sBSlOEmmhsq+ouFPp8CWKl41J5DMRf8AbkuG9Fv8TwCf6fn3bxiVMZrRRWp/&#10;l/krXp21vZIpCJK6YlqSfsov86enWKXFxY+W9BmmhSsnD0eOp6wwgZPHzDwRtXM5vYqGDssQ0Hy3&#10;BVR7moygMXVlEZCqNHoUMtgnqGrm/PtMYjNpLMGdh6mvn8qf7PToeO+0ylg8sgrpFanNBSuPLpGV&#10;aVVN46bFNJLHXR1dRUzyVlP9zUz09RHLV5DTRSGDRGNbQm8YCMdKqX1LyQqytrT6OEUg2/P+bAJ9&#10;NuCRb/WPtRI6q4SPAA8/Wn7f9Q8ulF7W3KrEdIpkmuD86VPHHSamxlZTyUk8GSlM0tNJkahI4zMK&#10;mOaNk/i6zeErULPGWRZXmYISoeNCyBuUkKr6AXJOp9UKkhWP4Qj/AFufrb3a0lcnx5QtAdJ1cSBQ&#10;j8qn1H2eXSfxt3SPxJEjKMaHUW1GP5DT618x03fxeWdHVRPQslPjxTUuUqqSCA6ZDBPNk4n0eE8g&#10;wMscQciwN/flSQfQajdCxe9055ZQP1EG1v6f7D3Vvp5JCYzQGvaPPGPlnz4+o6ZuLe03BCkDrHUf&#10;2YqAxAqFbHwkjPHFaV6yyZdYqeKSuE8Agpp4MdkaVqVkrI0XxNQ1U4MZp42jMt43I1jkX1qx94Ha&#10;SRVkDu5LIba3DaQWMhFgWP4sT/vHt15AgVnGlaUYeQye1c1IzxoMk/m/HZzRRRNPpWEDTIATpABJ&#10;Kx4qVzXIXJPrmAufx64iilkxUypROySIapKKOtjkqNFO8UE3llhiFx5FOlGt+Q5Pvs0rDjUqllur&#10;KWtxza629XH0Buf6D3VbiORlNCQTSlPOvn8vU+Xz6ctbiCeeOdgWXVSgFTU8CaH4R5nyHXA7mmoR&#10;VtND5Y6SWVKulnShp3SF4CNdMs2pnpwpN5HjKA8FmubZkgsoIR3sCFVlUAMOX5+l73t9P9a9/dpE&#10;YSspaMAn8JPy444+ucceiuW4a4v54yI4lDkURviwO40HE1ofPHDh0xVm6EmFNPHNXROI4Vq55TKl&#10;UsMkjLQx08Uj+R6XRoDtocB2YM+gKx4tSpI/paNuGdrSADX9HD6hb/Ymx/HPu6SiG2KyIwJpSoBr&#10;6ef+x+fThjVbcGZDGSVChqVJ8gKEjP7Pn12N4ZOmnSVKiULTGmpYhHQ1blMahEtLPjkgKPo50+Gn&#10;Dxn9fo+p5mmUlB41kKodBV/TYjTYE2P9T9Bx+PbcI0gvN254H7B+Vc+v59LLeGN5wl0wVgPPyArg&#10;/Pz9OHUGv33Wp98mNylfT09dVQNXSVGPk87VCVRngmVImdWiJEaA63s/63SwIzrBCRqYJGeNBQ/V&#10;jzYgkH/eP9h7ZLOq+HCpY+evj+0V6rbwGBfAWLUnHVLSv2Y1dMk+4cy87q+SqaqJpJjWRKgaKOJI&#10;9HkgZ4fE6BBfiTUoH+dYLxydIlj1LIRyAtlNwxtcMQpAH5sQTz9R7rC1w84URgsM54f5/wDAP8js&#10;Rulk1WdujU8/KufPHWBaqWSsdMg88sEkFTNKstTTslbCilo5I4ZqqNpWv+2ZY5Y19JASdyobiY1a&#10;YOupwXb66QEP+BFif8PamO5eK2MZNDjh/s9PI8zrWV9I9F4k/YaCnrnqLL+xTSU8i0dPLT0MKDUu&#10;Uk+7pdXmVXiD1SCQMAJSqcEWCBufcnxQIpa4UlQtgV0IoJt+k/7z9L/T2iiu7p38JlGipb7TgHy/&#10;1evolubqaQx+FAnY1STXPzwDn/N03TvUzyAmpydTVRs0lKWjqHqappUEhjdaqJdNyx0xgmQoA7Mo&#10;uRyQSE31AK1gxswUkcXN0vz9ODz7ZkaEELpNfTFaftp/xXV9we2YaVjYSV+A0rTz/ERQfb/l67kE&#10;QpUEGh0gDNRyQyxiWLyodFPH9pWaHVEDSEGJvEqtrJI5BTw/7/z9cX/M6/Hb1/T/AGW++n6/S3P9&#10;f8fz7146/wALf8Z/1fl/Ly6R6/8AhL+n4P8AoLowHnqf9Gfk1zeP/QJ955NS6fu/9m5+1+7t9l+v&#10;y/teX9Grn6e//9agcqoP0/1/r/tvYavSzijdCDl9WcgfL/N1v8e+3Q6QF4t+P95+vshkLBjTqTLY&#10;MEFeve44Fz9D7bjSrd4x0+OOeve1NhVXyjj6fT6/lhf2qiUDh/qwetOMDr3sVKQWp0sOCB/rfS59&#10;ntuq16L7s0U18h172G+6ZP8AO6fwpv8A7fn6+1seVz1Gu8mrNX/Vgde9hLVN6iP62vx/hb2piCnu&#10;8+gYxBeo697he1QAp1TNa9e9+/1gf9t7rTVg9erXHXveJ1vz+f8AH344FB16tB173DZLcj6f05uP&#10;6+6jqhHp173xX9QJ5tc/7YXH09+OevDHXvbjTVBiZWBNgR9Dbj3v+j+XVwa8OvezZ9IdgS4vIUsL&#10;TsA0wAu1/wDEahb2luIUdKEcf8vRpYzkYY9QcjRx11LLBIoYOhHIB/3g+7ddg7uiyuLhPlDXRedV&#10;+Cl+f+Rewle2ul9K+XD/AFf7PQ0sJlKgN0SHsjZb43KyVEcYKvIXvYC3rAW1v9b+nvBuudCsgPIK&#10;2uRxyf8AD2kiEiDVWh6PBF4q1Th5f6j08bLptAi0rbSeBe9rWP1P+N/ZS+x9oQ52nnjEQYyAg2H5&#10;ueT7UjdBCv6hr6cMdUFkSc56NDt+sKRJG5PAA5PB4tx7LLjuoKmmyRdIj4xIWBCAcA83v7L9w3WG&#10;ePX5mv8Am4dGNrbuj6609elcZ4gLlv8Aff0v9PbvuXbFViqViqldCLyxH454Avf3Gu77dFehiVHd&#10;X/UeHQzsdzmtgpVyOuSSLILqb/7zx/W49hFT7srcVUMjuQFdr2Y3tcj8f4cD3FW8ckw3IZUUCn28&#10;fz6krl/niS1dVLkCo4/b1z9mT6t7DknyNIjSmxlQcs30t/h7hLmT24JD6EyPQE+fUz7V7hQyQ6Ge&#10;p/Lr3u3bZmdWu2lHpN2Mbcg3AGm355Psae23KUm1XuqlFBU+fyP+r/J0Cedd+juUOk1BB/mOix92&#10;Vyiampz9WRwLEcXuATp9gXuZvJmOL8Pyf6+oWt/vXvOXlw+FZKG8xj5dY67nOjTuSPi4fL/V8+kL&#10;iwf4ZI39AxPP+0G//EezL9YRhqWMkcBbj6g3A4PHs9DPHIAppUgfkegpeCiU9D1VN8xqkCOqDG5C&#10;SEjjgAFb/wC8+zARqTEp5JvwLfQEX/HswjkeOTSpoDx/L/i/9VOgzKKueqTs2sUlZMxHqDEi5I/U&#10;7n8H/Ae+PNm4/B/rx/j7N1+IU9ekbM2R0l5AoB9Vv9gBzf8ATc/194yzG1+bcfTn2tjAFQOk5FBj&#10;HTdOkVrs2hv8OSeL2t77LEgX/AAHAuAPoL+/BQjHT58eNM9e8usBjjZATKtgD6Si6rC/Fr++rKVY&#10;tyR9Ln/b+3FkkjdVjwG44/ZxB9TnHSS5BJWg9f8AJ1GFPHKXAsxW2kcKbck8A/4fm/uOf8f99b2b&#10;RyMoqh49JCA3xefUZqdPJpdbFW0kksLWNr2v7Yc2bUzWvfS/+3NvbsLuSwc+n+X8z+f29UhDLMFX&#10;h0YDpakVs5QhUBUyx351agGJ4/3n/b+y81bM+ZQf83Rcf0+luf8AYe2bwhYyCfLHQ5sFAQHq7fbF&#10;OkOx3Kra9I5vc8+kqPZ7eq0C0cFwAAq3+vPp/qfePPPbsYZCDU5pw9fT7P8AL0JNuNbn5HrXm+Vs&#10;0cvaEMbAAPXp5OSLqUBX1X/r/S3svvy7d12/WhSVHhlIA/5Z8c+4a2pi133GpH+fqSbRUWGo9B/g&#10;62Jv5VVNTxYDGMkaqWpYCTdubKpvyf6lv98Peq332de5Mje/E8o/p/uxrfT3NW2A+CpPQT3M1Zvy&#10;6vsT9C/8FX/evZXZb/gcXa/Hs6jpU16K4TXLceuXvlSi8n+2/wCJ93Jo606tLxH59e9jt1xCWr6f&#10;jnUlv9ibf8T7XE0Sq+fTUA7/AM+ve7a+oKaT7CPSLHQB+b/U2sPceczXAiQ6jUZ/lTj1ImzqCKnP&#10;DpHbh0lrN9ARb/Ak2P8AvXszmEoZ5KuMEXuU/tN/X6WHuGr6+CyVB4H9nQq0GlfLpI1piWhkNh/m&#10;2B45J08W9ng2VjpYsECeB4gfzcc35v7F3JW4RfvZCRU1X/L6dAXmNiYmH29Ul/NycSPPHG1iJJyL&#10;gWuEXTa/+I9hzun/AIGEXvZ3/pYes+8/+R7zRaJUU1Itf2D9nrjqENyQamJ8yeig9e0C/wAMnb0k&#10;AnSRex0qPp/X2kM85GJlN/7DcW+vpP8AxPsZ7hcoITQf6v8AiuiuzgUzYFOhQ6eodfYNOBa/lQfX&#10;k2mA/J/1vddXZMn+5uXn/do4H/Br/X2AbiYSMwPEk0P5/wCodC2EUTSfTrYK6vh8W2aEW+lNHf6f&#10;Xxj/AIr+PY19MJ/wHI/IFvz/AGhfg+/QzgDS/wDm/wAHRXfqpU44dFw+T1zhK8r+IpQeAeRCwvz7&#10;PHi4wIFuByD9eQef6D2YNfKY6L6DqP76Nnm0qOqDt+xyNmagi9xOQGAAItqB+ntyYKFP0H+tx/vf&#10;tHJdVINekQtHDAkGvSQo6eZplHL3YD1WuL3+h9g72EwSinFvqH/3oEe9td6xSvl/kPQp2yB6A9WH&#10;/F2jJr6NiLf5oEWHBJtwSbn8+wI69s26E/p50v8A8lix9h3dpg0BI6HdorKornqwruUGPr3Ifg/Z&#10;TC4P0BhZTf8A23u2LYAYYmnI/wCVSP8AF/7PuINxCGUB+Gs/4elOPFz/AKsdaPvz5lE/aeWS/wDy&#10;lyiwIP6CDY/43PvhmrGST63uB/S5J/AHuRNikZIlpj/Nj/J/g6fWoFadFd2LTgpGbXBjIP1HFtJu&#10;fbfjLHkj8gi3P1It9PZzubPqC18s/sJPWmDsNKnPU/ekYWnKoo4VgBc2sDb+vsQ6Om1oClhfTySe&#10;SFB/PuOb27KS6Ze454D5keX+r5dK44iigHPRUt0SMJHCgIBKbfn1W+vN/wDH24pT6WW45H1sSQeL&#10;Hj2XzTmSIhTg8Plmv29OMmpdPSMins5BN7MxPPBb6k2+n+Pv1QigkgWtGP8AWJueef8Ain09323U&#10;KBjXuP28B/q48aeh6LmDIdLdQsjUAo4F/wBIuSPyT/h7apRYgKCVP1P1/wB5HsX2z1UlyARw8vXp&#10;tl1HSuPn0jJKlfIAhIAINzbm3N+ffIOq6eOQebkW+n19l95aySEkHB9P9Xz/AJno5gQKy6ul9tat&#10;VKunZzcKynnTb6AX/pxz9fbjTy6pAwW6n86Vve3PuPt220hCC2fSp9R0fQf2dD/m6NptrcSUlMh+&#10;pdCbiwPqj+libf09sm8ZLYqdhZdIYabfm1xy3+29kNlbGO60nuqKg/L8v2/s6KtxNYiK9Ha+KuWj&#10;ym+cOAT6q2kRweQSJB9Ln6WYjjj8+6q+0G1blIueZ2/AsNJFvp7nXZn0W4VfT/J0Quin4h/h63JP&#10;jxCF64o3YXAoIzxx9Vu30/1vZzvjvFempSRyrrb6jgG5/wBf6+469wZGW0ZF+EjP21P7PL9nSuzU&#10;C5VUGKD59Ur/AMyOVBlZ9X1Gtgb8hfGigaf8T7sWxYH2CAA2Cn63BBCH/invAXnpD9Yznif8pHUs&#10;7LC3hZ86HotvxZqXPpa+jyrYWA/SNXBH+HHtqzE5ihYk3XQ/ptfleQbj/XPuIJbFLhygHdXj/q+f&#10;Q1tI6U6uH60yc9OtHK0jaFWNdJVf9Xa//JNvYGblyLISQSAVP6bH6i/1t7Ct/tZRXB4j1+2nQqtU&#10;FM9WO9aVcdTHTN6Tcx83AI/b1WGn2HOPrmkq1DH6N/QDgG304/2/sOXFpIFOg/5c/wA+jGRRox0Y&#10;KXwpT3ZQLD8m345P1HHsTXZvsC2r+yAPp9bX+ns3sIwGpT16Ipl/VHQF5SQNlEUkWEsYPIt6m9X+&#10;9+wlyyyTVbKCSt7AAcW4J5H+Ps2KqsVSM/5fs/1Y6XwKKCuOhNw7okCWI5APBB/w4J/1h7mU9Kyw&#10;3IutiGv9AbW+pHsO3RVmpTPl8/8AV+306WRgEdPsNQC5sTf/AANrX9gF3ANOHqAbEiORbD+jcfj/&#10;AFvYm5TiD7gpA8v8H59WmU6KrjpaYZzcc/V+P9tqX/e/evL8pGvk6z/lpKf9vYH30C9uI0SyVVHr&#10;/g6hrm/4iOl0huik/wBPdclaP32/qbk/65+vuc0+BadRHJ8Z+3rl7hhFBBAsbj8n+vtTCavRuHTB&#10;OOvexk6pX/c3RAcDzwW/2/sygYlzn06RXA1JU9e938/Hdb4mkv8AQohA/rYH3I/L8hicDy6jzmNK&#10;oSMEef7Oq8fmSx/h8ug2bwvYkXtdeeDx9PZzoBeMW+nH+3tzz7mSyvRFGMZP59RdLHpkIbP+rHVH&#10;G4I5Tkphr+ssh4C/p8pCjj/D8+8lv8T/ALb2bLfITQ9MmNRx/wBX8+mURy86lAFvqL/W/tObg4pp&#10;P66T/vre9m+UpRPn/q4dLrJAZAfs/wAvQzdSwsc5SE/8dY1tbk35+v8AreyX7sv/AB1R/wA3+Lgf&#10;6v8Ax9hzcr8aWz/qp1KW1UKjHV1/W0Wnakd76ftATb+njve492B/HJQsNKSL2RbcWHP+t7x29yJS&#10;+3NpNK19PT/Ueh3t0AeUE+n+Dqjb+Y6izZGpiYfUt/aN9TSKjL9fyOP9592QTMBgwpax8Jtzz9eB&#10;/vh/xX3ym91Zk+veoxX/ACH8/wDV+XU78sxaYlr0+/y8cPUxxJMj8FmPH1t9zF+b2/HsBc1Th6l2&#10;vqBc/n/G97j3jDuATUxQZP2/5/8AVx6lG3+EU62G9rzSJRUqSMfTDHyQv0AAvwP9495sC7QzjT9f&#10;Tdbn1Wvx/r+3NslKpTiP8HDr1yARU9Rd4UkdXAwfSPqA17C7IQQP9f2GPe/yi6e6Biph2Jub7fJV&#10;iFoMHh40ymdaLxedJZaDyRrArggLLUSopBGlXJAOSPtZ7Be6HvHafXcq2yQWKuqm8vGa3tKnUG0S&#10;CKWScR6assEbnWNDSxnHWPHuf94z2w9orn928x3bT7gVLrZ2sZnm7QSPFYFYoC/boWaRWcdyimeg&#10;22nsuuy9bP8AYUayQU8kkFTXMwSngmDhlgmZ5ARKQGDiNZGRSrNF60Zq/ch/N+6dWrFDSbA3bUR+&#10;WUffy5jE0wMavpjk+2MUoOpSSYw6tf6MAD7y4sv7ugfQxS3/ADiBdSL+pFHtfiQocVWN23GCZiMn&#10;xZo4VUA1gclV6xGu/wC8J3tdylk2/k2N7JD+nr3N455BQ0LotjMkIHEqHmPo3qLMHWGQ1xSy5bH0&#10;wRWZoKahqaiZp1P7Z+/nmVPER+uP7MP+FlW1yo6H55fH3sWJGo87kdv18sTu+N3DQojeYOyiGnrq&#10;CSSKUlbP60i59IuAXMe8wf3dHu5DvP0nK257butkXIiuPHNnMwAU1nguI3RACSq+BPOWy3E+GJm5&#10;W+//AO2E+zC45p2vcbO9RavDbpFdxyP21WGbxIaqKmjTrATkAM1E6U2Og3BioIErsItZO8sschwl&#10;fTVVDTU6SFIJ2fKtQzhpE0s8axyiM3UO4Gto9N351Tla0Un96moZWlRCMrisjSKqOwvLIYY3stuS&#10;foBdrm2kha7+4H94OyFLePbriUV/TS9KO1ATRTPDFGSTSg1qSMAr8aimy/vAPYOe4EN4NxtENayy&#10;2iui09RbT3Ev7IyMULLUdPU2Qroiltu5mdWNmkglwJWIWN2ZZa1XIFrWRWNyLA8+xVxrU9aIqvHV&#10;1DlKCQgwZLF1MFdQzRuNSMammaRVLWOlXCtwbqCCBjVzl7dc7e3e6rs/PW03O23IYDRPGBHMiu6y&#10;SW06SmG6RSF/Ut5ZImWjxtIrBmyn5H9x+RvcrZl3vkbcrfc4AqFzFIC8buNSpPEdMsD6cmOWNHVq&#10;qyginXdHmMfkvMlHUXnhjWSajqI56LJUnmB+3NZjK2NJ4Q+l9BkiGqxtf2c3qKj0wKxsrAD6kAgF&#10;Bf8AofduXFP1kZVTT86cR/q/I9b5hLCNs9E8+VVeqbTycRlVS0UtgCmriF73/PFx/t/8fYb/ACPG&#10;jFVAH+1A2/1JUC3+299K/Ymh0lv4P516xl5pzK6+Vf8AIOqgfj84l7OnN9Q+/JH9eIwwvb/amb3V&#10;NgWLbytb/lLIFj/zctb3mWZCLAqT20/yHqPogfqP9Xr1dRupANgysDe9AQeOeIr393M9CBRjKcst&#10;x9uR9SLci3vAz7wUjGJgp8x/x0dSTyxXXT7OqCdwxa+6GUqfVkHP9CbVzfQn/D2+9jSBC7W+pcLx&#10;cgatX+P+HvmnzTLJ+8XAPDjw9OsjOXyfCAPD/iur9fjnTRrs3G6VAHhRrXb/AFK/Tn/H2D+LryJj&#10;csef8b3JBBsR/vA9hEmRXqT/AKh0KpRUY6MnUQKY7aQQV+vN/pa/sXMJPHLGmsBr8gMpbji/Fv8A&#10;efa6K8eVvDr/AIKcfXornWp6DnN47wrJIiksB9dTA20k/QH+vsaNuUNPI0dkUXK2IH4034t7PLKL&#10;X3D/AFft/wBWOia5lKA/Loq/ZO4Kqgp5xI8noDFQR/S/4t/T/e/YrigiSkDWBOkLotewK6iSD/vJ&#10;9iiw22aeQKo/1VA/1f7HRGboF8dED3f2xBjayYPOYizBQGcA/Qkiym/4P+8e01VwxrrBAUAflVVh&#10;xYkAe5C2y0ayKsRk/afn155vEAAPQOZ3es+7YzT08raSNNw6hW+ing/6/tC7gyBWn0KSSF5HCm2q&#10;yfi/+Huu5XKQBjXj/qPSm2hBbUePRh+ktivPU0k00Q9LK1yWN7gWvqJ+l/r7L1lso5rVH9kM/Frn&#10;gkG5te/59lG1yiW4LHzIH+Do4ZEWM48urF/7uxUeCEcYVWjpmLEC5LaCxuf94v7EnG1AfDta4Jic&#10;klQQQY7nj/Ye8g+QkX6uKucgcaefUYc0fC4+3qj35vUU6V9TpDWDsb6Qbrzzz/re65flQAKKrJsG&#10;0tf/AGKXAt/tvfQr27lfwERD2+X+9Guf29Y57uD4rfb0Z/8AlrIBT0moWf0ar3B1LTrbj3V1tkn+&#10;PH+vlYfj/Vc8e8h9oORnz/ydR/ua01AcOrv9wf8AFnl/wpzb2dnbDAUkY/2m3+wJ49yPazKiAjj1&#10;Gu4QliW6rv7DQnIS8cBma3/IWkn/AG3tWXXSTb6fnm3tU925FOP+r7OipISWoDn06DAKQ4swsTYL&#10;xe55tz/h7SW5qarrqaSnoaeSqqJYyUiQNe68MXcAqijgszkAfk29gXmq8tYrJpJ6r3BUZAXZjSpV&#10;VzU8aADUQMdCTaHtbJDc38yW8MPc8kjKkarXLMzsiqorxLKPmOhi6vmigy1I88yRoZkjs5W7PK+m&#10;njhjuHkld+ESMMTwACTb2Qrt3YnVu2nG5+z8vNuqcVJNJsHb9X9picnJAC/2uc3LTuk7UruAszY5&#10;4zYWjqQxa0TXHJFxuDNd73I1iTR44UAa5ljzV6ETJADSgRhLIynXSIFOglvv3gwT+7Pby1E8iaq3&#10;s6yJHGACNcMLIHkkA7lEvhJqC0E6kK5/cXV5/MUX2tBTTbeonoUVc1XJDJmY5Zktqo8JOjRRSIjB&#10;43rdRSQaZqRl4YFqHtGba+KlXGYbG7OxuTnjq8b1ptuiGDwcuiIx0uf3c8A89XNEigU6VbszAK0n&#10;B0kVbFsnLexGSfa7ZYp5vJl1OwEniJ4k7F5GSOWjxKZGVSiSLUhW6hbmfdd55mmSXmG9lvHi1FZX&#10;KkKzYqkUYWCNmAGp4UrigkYAMVcMfAZYZ5FFRVQRyRpXzrG9XGk4jFVFTsFAiWbxIZViCqSBxcAg&#10;B+we1MjXSNLksjNkcrKGedpJSaelS5skKiyfRiLaePx9T7WXu8yS0jmlZgOKsdQGABStRQAAAcAA&#10;AB0GYIFuQEWiRrwFAak/EaEYOBUjj51p1OREjUJGqoo+iqAAP9gPZcXz8+Qnnra6pkkcO8iR+UlS&#10;b6wWPH+2HspN8k8hlkmLegIH5CtK/L5dGxt1hVYoF44JpnOOuXtO127Y4V0orCRyxLoGk0ngXJa4&#10;X/Dj2nG4AFtBqTSmeHHpVBs0szamOB5YH/F9e9sa5KXJMJHqC4jIdlDhySDcGSwH+w9pjcmZyr1x&#10;/q+zpe9qtoNGmlcde94KiqTWFdS4J4T6C3BJJ496M0QIxn7erxQtp7Dkde9uMMuPjhXTP4zYHxKA&#10;bWF9Vxf3oyuCSEx+f59I5I7tpDqSvz697zHLSKoESr4kvqduSy3H0H4/2Hu6SxsCBxPEenTYsEZi&#10;X+I+Xp/n6976/ijGJvGGBYEhuFC2FiRbk/6x9qV0xp28SOt/QgONfXvbWmRImDSzO2lhpjQsTx+r&#10;Vq4F+PqPfo5DDSpweI/1f5Ol5s1MelVArx697fZNx1ZS1NBFpVbaiQxIt9dVv959rvrixCo2kYxT&#10;/KfP7OkcW12sb1kJBPl6de94P4rXyeMrXThjcOkUrftk/pCke3BGTqeWTTXhShr64/Z08VCVBUUH&#10;Akcfy697dKSXKM+uOskVhfVrm0yXB/zhY83P5t7vHFIXFZSV+THA+wGn5dI5rxYxpYV/LH2elOve&#10;1xiN4ZqhljWeRK5VYgwTwrKpH4OvTqH0/UP+KezmB5EISObV5aWpQ5BFa8cio9CAeOekM0kUyVdB&#10;QeZHCvyFAcca/wCfr3s3PSnyXrNmvJhK2R59s18+nJ7WqKyWowk0rI0DVVI4PlpKhVYf5TAuo20M&#10;Gj9JXXrG7tAlw0qvEHMbxPWSNnozmNXEkbeIyozRujxyMqM6lkQqzZ3Nzs18d12mTTLIF8QMtVlV&#10;akBxqXURVivcpqSAwqT0ms/tTEbhejq6uBY8pjH143LQoi11GrSpLNTCUg6oJiiiaBrq1g1hIiOp&#10;ptuQYjc2WbNbLyS5fGuKaqnx8k9DHuGheoISakWiWQirSNyNM1KrEpeSVYgGVR9sHMY2+aOw3YJG&#10;ZjIsc8esw1WpHjN+otsAi0AmZVeYmOOabVB4s28v8+bVvVuLS5KWl5oqIZXOlyDQ+FIFUSN/wtSZ&#10;qaaQkVct+Repo8ZImUWKJoklT72HyPj5IoyfHPKzAGBmUAukh0qx0JJJbUTe7T8kcCRyBkkjGmRG&#10;BDJ6QLMCAR/sQPczbZeR3Vot1A4eOQalYUow8yDU8PPJpwPXt0QqayLSteIK18+BJI+ypp6nj0Tr&#10;fZjkqpJI2R1cko6MrKwJvcFSQefYoY/9dv6AW/297+zuJ6oS3nw+dOP7MV9PPoMzioGkVqf2/LoB&#10;M6dMLknj1ahe3Fhfkex22XSiRk1Hjg8gH/Dj2mvGMQLVoAOi2YKaaRn88dVx/Jvck2LxVW6FgVSX&#10;TY2tpWy2H+29mcwtHEkKgKCNI/H5tx7x95v3xhO6q1AK/s/1eXSqytS51ny/1DrWb+QW/cnkc9VR&#10;GaYWqnB9dw1jYcgfj/W9vc8MTIQQLc2/PuOYN3aNw6Mc/wCrz/1fn0fLEwNKZ4fn0WzC12XgrVnv&#10;KBdHLCRgbagw/P4+tvYN72oojTyOEX82BFvx+Pctcvb+twFjD1IArSlRX18x8uqCF42J8j5/6v8A&#10;D1cv8Jt85SbJ0VJJLMxEaLYPcemQargc/j+vsoW6LQzyW4s5C24udV9J4I5tb/in1EjQXylQXOMA&#10;kmmkGgLGpFQtdR86AgAkgdLY4w37CT9gHWyV1NLJXYmjct65IFLhrtyU03VQbn/Dg8/g/QmC+OfV&#10;71Tr2BmqfVTo8kW2opQA5ZXaCXcCw83COGhgDCxOp/wjHFj319w/r708ibbKyxW8iteDAWZkCutp&#10;IxUU0grKWjNM6a1LxrNXtvysmpt9vwEcoPAX4qFiNTf7zgVGK1Whz1Sb/O4/mF0nVO0Mj8WOs8pE&#10;+7t1YVD2nlqEzSy7dxeTeN6HZi1aFYBNWU4lnyKMXkjgaBWgZZ2aI84QIgUiypwSzADjj1N/rj3i&#10;wrl3LxipbIAFSa+gz5fsGep5jhWR2SMUHl50H2k5/PPWm3k2bLzTvXzxhpvSYlB8cRRbKoZVTVoF&#10;gt1F/wDC/vnEY2v4xf6c/W/54+vtyYTKAJem6FGp6dBFl6dsdVSBpZrRM0cbFtAOpi0LOUbSbi11&#10;N7H68+01nsahHkhRUYs8jfuMgErMrMXX6EGxJB44/wBh7X7fdFHHjmqkAL5cBwqKV4eda+fTN21H&#10;/eM3cgUJQD0FKnTSvrU+nR8/jB27kMhRT43LVlZU1eJXH4+Uri4cxWz4JKWpoaSroZnRpKaWKaoW&#10;nEsRV9ToQy6Q6ooQErZW1NG6xxQKsUazKzI7+TVANOj6jSCD/T2YvEkaahGFDZElasuMUQ1BB44H&#10;RBLBaxS6xEGaTKkjUQPLLVpWvVjMG8iawvVTTPS1WPqshm3qZczWRY6spYMjTUUlHlsZuZmlmqtS&#10;07ipqI6hLlRIf0NlSFT5C8SEw6kiSNgoBYDyA6wRZCg+rH+p592QXMKosUgKOASzKgPCo4rUax3U&#10;BFPhGMdNao7RmnVQGJqxIFVY4Civk6ktUcD2jBp0z5nc+PqJVZWylJW5Go15GOpmz+WjP8Pr54MY&#10;1PNia6GaWWRa2SBWWijYq58KBdUp4+MoymR3KowKNIYlR5G4VbKpKgFQbrxYC9ufZjHIs0ReBqMl&#10;AaUyfs4fs6cFwjHxo84yFJ/wD5V+z59JSqrTI8tBHhcbDJuGjrWqKXHQblq63C4WjuKqqFdVVdOt&#10;TUmOrmhaCrZphLI6xh9MYHJiYQxEqyKJjK4aSARB3OlWVwwYgf6oHn88D2ncyO3iS1D0CjjwApkH&#10;HzHp9oHTF3OzarpQ0chCqASzB0BFNQbUMLkCmCAcEDrnjoaTMGCihw74jz4WLG0L02Pz7Zyamov8&#10;vnoXplppoIJJNZikp5IV8IsYrySaveaTSA15AxjA0ASCQHyGwUGxGkHSSBzb6/4q4mWJAVFGOfz+&#10;zUP9VOr258GPxtNGPnQD+RdP8B6Q1GmTyNdBooJYcfkpZoqyWqxNdhZKaLCgSGpmYoXNROjVccUs&#10;7rD5VKRuGVnj6EvgLOiqoVIwZFkDEajpCoCvC/0W1wLWUD2leTxC0VdTZJFKD1pUGlR8j5efTEpS&#10;VGhBLT5cqRRTXuAqDTt+TZpknpQjbH8fp8YmVmqPtqutqYKPH11HNG5bHxiWeuynjnfyyl2UTVLf&#10;tu3mZ6mSTQFzu6M2l2LtcOW8bXiSwZUCqALXP1e1/wAfT3oI6xhrcBQeP4qnh51pXGBw/b0/F9bJ&#10;ZxywqI6jIFGqa8amtMU4YFOGT0n6Glq4DNPJEEWOOTE0MT5ahoabLVKySx1GQqKqZ2kD6UlCih84&#10;h9CyookFsF7rLIpkJC6xG8LfR0sCi3vwSSNIP0sfb6SxkiBsO2QfmBqp6ZpTGRWvEdNqrXMir4nh&#10;U9AKlhkDI4Mw0k+QNfLpynxdZBPjIZosZJiKad8VU1mOztIImeHKmBhXVsUGm4QxxP8AxCenWRW1&#10;IxBAHcTaNV2DKRHMFF3KEDU5fUNQJ4urDi3u9yvjVRxpJ4j8vWo6fuXuHJXSIpTxGD8vOvp/Ppvn&#10;p7y42poYqhZqVspgFyE8dNQtlad6nw0MWOgp5XppoEkWURVdO9pdSuxViNeWPyXMgJZVkvdvHqYE&#10;2JCJpFgbabkGwv706eEgjXBNKUNK/bXB/wBQ6pPEC6CWviUqGVtFCB5kDSK8OBrw6YMhPhKp/sq8&#10;wUtRUYqSnrlp6TKz4/G+KDzfbCurRPUeUo0sk/hSWLU2lEUXA5tGgjbxAv45QyHxshQ2OoWbk/W1&#10;wfaYNLNN/jAoT8649fIDzx5dJgpvruu5x6XPA+KXqvkSRpANa9tMUrXPTjHkhSzUYfJxQU2Twr01&#10;fD95QPHkZBJAsCGemugRRGJniZUYkiwWyBcRSMKt1IKP5V1F3N7HUZDbjk/0HH9fp7VmJ1YkHJ+z&#10;Pyz/ALP29KQiwO8soDIe1sChHAZ+2n+frHS5vIVtRMpkE9FWY8YapmpYqbHU/inliajnxccVRrcp&#10;DEl7uzs7kMyEB1lq0YEgiIRblnt5TdyLhlAuLC34/wAbj8e2XimRw8pNaYoFGM8SQM8f5Z6RXUCr&#10;KtwutVVaDwxGABUnJYaq5/1GvSMqmmrf4ctdjqarlLQUNOa+opHH2lPMgkpaiQ6XEksTKyLMGkF7&#10;RMOHPbLHKzeVfIq+N0V1YICgsXUlR9fobXB/FvdVqqK0eS1QeB9aY1HOa8OPSqbxI7KOaEVZjQ/A&#10;xoeFR4jZ88L+zrDBLX4VF/hVWuDq5P4xQ1FbjcirZKcV9QspxVe8MllEQBkRp5I5YgCZfKQo95QR&#10;I6lCoRVUKqtGQrL/AEVwbHngn8X54F6mKgZZBxyTX/oZfT06cjhlEGi7GrUSc0GMCg/UTGOFPz9G&#10;l55qOBoTFUy5Z56xqiSsx2VSSuo3RZwjZCgBWSn0o6yRIyM0xiBh/ekK5EhK6yn7Rk06wWSzNfUX&#10;JZh9Sf7Q/BtdvdfEUfEA1CeA/wCgR5fn+w9J3hRTQoC/4SBSn7Pl9vHNemivy8uUShgrJJK2mxdH&#10;M9BIIcqZIqF4RRQY5AaZpCDTozKKcm4mhZ1jgRgObxSh2C2bXZWAZC2v8NrLFj/iALfUXtf29BLD&#10;Iv8AjBoRwFKClB6UHHz49ajuGjbRuEjE+Q0grp8q0FK1rk54eVOmBa2ihpKN8dTraiWbIUc7/eSU&#10;v2skn28+OWlaFIIjpUvE7SByrIyx6mRhKkOpEvy8i2drxjTY/qZRwBxY8H/H2khikUvSopwoT/h/&#10;z+nQf2+CVGmEblQpFKMRj7Qaketem0zU8VbDoCPTUUzTwUzQV033OtTogid1RzJrIkSRZEvcBVFx&#10;74MPIyhgxXx30rrKpIPoC/1A5vov/X8Xu+IxHHRRRyfMCtCB5ef25r/gO7RFX9FFTxGNQQiVPlka&#10;cmo4mpPCvACCtZJAjzCqQxRViR+apqKF6iroHLNJ4qMWSRoxpBqvEqi6AHyOrJhWMR2UE65NTs4L&#10;2RwLEi/0DW+lwD+b+zEGWZWnc9oIABAHH/N68fIdNzKks8x0klSAvHA8yBwr6NSo8iOo1VXxyNDG&#10;KeH7CigpaZICtLLNkqM1Blip6iWKwlenVyJH8cropIQRqFtnR5AqBUvIymzWsVYABgAFPFze9gL/&#10;AOx9pJo4nbVI5CDJA86+frXHkeH8y8bfCJBcXEjJHHlkySw9amrfLB8usUwhEldHFHTmOOqjSJJD&#10;5YI6aYl4vudUyRKU0HQJHmlCqxGiy++jGsijWfIr/wCb/bQiIjn9sxoLgmwuPe1bQ1YBQrxqxz/v&#10;RIH/ABfSySOaf9Ky7JI8PqfTq/OQMPyA/Z1k/ic+KlkiltSSRMqVrJLUCprYyWgQZamqq8GKXQXI&#10;WZ2cXZSgBIPaxq0brKzsxBsEg1jkcjWRyfr6Rxzzf3oyXCzCZEVQABl6Hj8semf8nWoJdxtX1lYQ&#10;p/iuaGv+1QCn8+PXGoqaAPQxY+cmGOrSYSTzpGojicaJ1p3rRLCLqn78oWT9tXjCrpJ5JqWNdLXR&#10;7/pVmuTyGKooNz/Qcc/X3QqHkaNkAKeppX9rUp8+PRjGHmuZY/AUGGgJLkBvsJdV/nX06jVs1PPK&#10;ZGqCtYv7ipO1JEaaGKMw+FZ66eobxorH9yRWmcx2tpY35BBqVjJIOT+ryMpFxa4k0g/7f/Y+9tIx&#10;QxKgIHoRX9qlm/l1t7y6cUhtw1DTtIP/ABx5T5/wdQPJ4EqmiTHsZEhKkQ4yjniIaZZTGIaZmgiV&#10;1e7EqzabaLHnKrIz6o1CIRbnxXLWt6Tcm4uLk8D2m8IotJu9+Nc0p+Xr8uPHpC1pdXaeKrnXX4vl&#10;5itPPrjVzVEUUkb1EmtakSCCNcyI4YkYMrT0zxrHodo5CkYsSWP4PsD7y/36teP/AJnX/qoraf8A&#10;ZdNVv0/T86v6+7f4rWnhnh/S9K+v8ur+FHWlDwpxb4qV1cf9jox/q/0e6/vKi/8AoD82v+G1Pk8n&#10;+zQfb+S33X+ct+34P9Rz9ePf/9egsrq/3m3+vx7Ct64ElD0KuX+1FB63+PfiQDb/AH309kzOKmnU&#10;jRGkQ+zr3vHxcHn6j6W/rx/xv3sTGgVvPpwHr3tUYVB5BwbkXH+9j2ohHdnrTcevexQgGmkU/hUX&#10;j8nn2cR1r9p6LL4ijde9hXukm835B1fT/F7c+16utAD/AKsDqL96ddRHXvYV1KkyEj8e3YpFTtPn&#10;T/B0Egade9xALkD+pHtYBXq5697zrF9bm/H+t/j7o7eS8emJJCuB173heP6kWtwP8fwPelcN2+fW&#10;kbWOve4joQp+nPH+3HuxBHHpzr3uKUYfi/8Are/Y9em6EY69796lB4Ivb8H8e949et5697Ve2cxL&#10;jq2KZXK2kUn/AAsfxb3UivT0Umkg+nXvdmXR3ZfkpaaCScarBSur6cccn2V3UKyGlOGfToV7fcl6&#10;GvSA3rtqLL0kjhFMirccctbmxP8AsPZpchlRXU6up1ahz9SP02/V7DF6hhJY8AK/6v8AV+3obWUq&#10;ulQeglwmINBU+ErpJfSdWkXu9ze3H5/p7RExSSVg4JBuCOLfU+4+3PcCj49ej23hqvdToYKOApCh&#10;W36Vt9fz+fbdWJQUcTzNEg9JvYc3te4B/wBv7KLe9mmlAQ0ofP7elrwhRq9Op6JKxCk6rjj8Wvx9&#10;fZdd97mx0/lpQVuFZRcDgXI+vsTpZNLBrbJP+rz6SNOYzRePT9SwtEoueDz/AK5P+H9PZSNyUZMr&#10;ywhiHLNx+ByfqB7ILq1WKQq4/Z86dPwTyau3y/z9TPa76ihqmz9KF1hRKPyzX5+lrfT2QXe3wStV&#10;x0JrDdLhBpBz1xYgKxP0sfd3XXKTQ7TgEgbSIj/r8qv+t7f2TbIUuC0QpQ1/Yfz6X3+4yzIdRzT/&#10;ACdEs7qyqHcEVOXudKqALG19Y559h5mSZM1pF+HuBb6XcG3HubduVY7dSfTP+DoE3Tam1NxNf8nW&#10;bG8YN2P5Tjkk8I319mu6yjApEH50fn+pAAv7Ni4JR801D+R6Ir3PDzI6p/8AmTNIZKtQVb0zAfqt&#10;yD9f9v7HKJgqBebgD/evr7MlGoavXoMzAo5r1TVlY5BWTBuTGzoxXkXV2+l+bW99NYkm4t/rj2ZR&#10;YjAPSF6sxIHTA6sXaw/P+HvgrFSbaef639qiVIANcdVYEgAeVeoj0zMxLDgnj6/7G/viQSSeObn2&#10;4JlAAocdU0sM9RDQSljyoUsf9VcAn/W/4n3xvpI/2/1/p7cD+IpoOH+XpqRS6EDrs0LRFT5Lkniw&#10;N+P9c++2gBBcE3I1AW/Nrj25HeuhEbDANPy6LKkYOevNBw1zqPqvcElj/t/aUz5IpZB9CAfr9PoP&#10;p7NY5E+IZB/1Z/n/AMX0qtlJlHp0YXoehY52hBH6ZARY8DU7Wv8A7b2XwktnVFr3lW3/ACVp/wCJ&#10;9pNxmVogR5D/AADoX2o7c+XV1+Jg8OxHc2ANHKPz9WRnvz/h+fZ/esYwtBBq+gjXV+f9fg8e8fud&#10;Q0isIx8Vafy/z9H9g4E2ccOtaf5XZaGLtS0kukRVg+pW54b9IJ/Gn2Xb5cRtJt6sZVv+yQD9ONH5&#10;t/gPx7i3ZrcLejVjuNf29Du0n/T0+QHWxZ/KfzUVVhcbGsysBSwKoFrhbCw+v19Q/wBjf3qo9+ro&#10;3JXr+TMy/wCxJY+5otIaQoV8h0R3/cWI+XWwcn6V/wCCj/evZZXHLA/1I/3n2srmo6JQSDUdcvfK&#10;BQJFsPqR/j/vfu6ktIK9X1M3xeXXvZiOq6Yz5OmUAm7IP+Thb8ezHIhZl8h0/bDvFPXr3u6vorac&#10;lfQU4WG91U3IYW4N/wAH3CfOd3NEpY/Ph+XUh7QdC1bhjoId87ipcW3706x8oeWH54sef639nc27&#10;1vOs8EhhsoA4A5+tv6f737gW73AysUANST/n6ELzhlHyHQIZ/szHQUU7msj9CXJ18ldFrcGw/wBv&#10;/rezOU2D/huAdSALxt/h9B9eB/j7kX2+eR93hqDgj/L0At/YMpI8q9Un/K7f9JlspNFHVI/kqWVQ&#10;rXH6k/zgc8D+lr8+yy7oCivlH58jfn/a2P599DOVbmUW0XkNK/8AHR1EO5RPXVTpG9bwK2BEvNtM&#10;oP8AUkjm3+39o3cjBcRMR9AjE/QfRD7E+43EhgyfXortI28UVBz0LHSdIrb/AIDpJ/cRbWvYGoX/&#10;AH3091vdhyXzco/rMf8AXuH/AD7B1xdsZAeNPs6EaqxofT/N1fz19B4tvUagWAp0FufxHY+zCdLo&#10;NMH9bXF/+DD36G4Zj3A56Kr/AFaS1Ois/KDjE1ihgAUlvY/U+I/09nXoC3gUfix/3v2Yhwp4f6v2&#10;joJyJqap8+qMt4UqSZSouVJ83HNzyGPucblT9P8AXJ/2/ti4uFXJr+wf5z0zTQ4GT9nSdoqRFqEU&#10;WuzC31H9fYM9kyBaKYD6hWH+ufz7Qi4kJrXtNTx8vL/i6no+2tauK8OrFPi7j1+7piVOoGE35ve9&#10;z/vB9gr1ivk3PET+ahB/yeOePZBut2yo2n59DK2RQmlcdHf7xjEfXuQF1t9hO314/wAy5AP+x922&#10;7EiIw0Fvp4Vt/W2kWv7i6/nU3C6uPn6VrU9VYd37OtGj52hf9KWYYMthkZTa92sWCD6f6x9wM1G6&#10;yyfm/wDS/wDt/p7lPYZYpYkBxp9af5+j2Lw2RS/lTouOy50hgRtQJsfppNvqbG5HuDjkcG2k2uP6&#10;3uSPZ5uDQnIOaY9KAdeaOJW1r/qr17eFQkkLG/8AvVrtfi9/9b2JdDqEUfobj/Dk8AcD3FV8yG6a&#10;jDPVQe7T69FV3WCHYWP+cbnix5PAPt302sdJ5APNgRcfmx9lLSg1AYUBI+R6osjMxFcAkfs6QkUb&#10;hy39liTweeb2+nvi8Pkvxzptz+R9QfdoL1YSKnFfL+fVZo1lX59erKVpYyALMQLar2Ivcer2zyRP&#10;HqJF+RfTe49XH1/r7F8F1FPQKaYxXzx/k6RMhRwpHSHqaORJSQthq4X1XF+Ob/19t817H0mzG4+l&#10;/wDe/ZshUgd3D/V6dGMbVjFPLH8ulJhUkVohb6aQf68W1W/3j3Px7ESr/QXH+NyhAHsI77ErWzE/&#10;EaH5UDA/4Py6MVkfwSrefQ3YqvmSljW50+P/AB1fptxz/h7ad8Rn+EzkaRdHPJP+pIsf9ifYNsJk&#10;S4BatOBpT1r/AIOklye38h1YV8Jy1Tv/ABEQ5c1lI1zYXvIoP+291S9lN/v6mW44qDfk/wCqsLe5&#10;a2+WtsGWoqK/6vnTosmrQE/6q9btnQVOYetMcpAP+4+K5FyDaIk8n2eX48IEp6FrEKOT+D9dNh7j&#10;fnyRpLCVeJPD+fS6x/3LBHyPVG38yF0/vDUIzAgsFtfkHhuP8OPdhdASlAvrXSVF+SP7P0+n9fx7&#10;wL57atyxCmv+z9vp/q9Zj2UK0YH+rh0C3xNpYJyNckYRpA12f6DxFrXF/wAj/b/7wlcw5kV1APK6&#10;foODza9v99/vHuPLRH1Fm9f5Y/1f6iehhFRc9Wz4P7OkWk8bppWKPUVI+vAsBf8AwHsF9z0MjCXQ&#10;pJ1HlbD8WA9VvaTcrfWDUYp/s+XR1azLgMejm9RbjgRadGnX6rbUfwOACR+faOw2JmNVGxif+o1F&#10;STz+PYMktRqYAefz/wA3RhJOujtPRmsvuanioSTOOFBOmx4sSBe/1NvYnS0MhotNuChH/IX1PAH4&#10;9q4IfDOulP8AN0Uuyavn0A024Ip8kq+cMNQNhYXIPPBP+x9hhXUEgqWbQdOr8Alh/th/vXtZJ8J+&#10;fDoxhCsAT0LmHycbQx2cf5sXvaxPPPB9+ZXSErpJFgxFxyRwfz/rW9kc8NHr+X+r06MokTpU4+rj&#10;eW5cXb9PP9Pxf2WvuLV/CKwC9wkv055Av+P8PY15Psyb5dQz1640qnQjYKoVmSzixdeAfyQRb/eP&#10;evT8o9X8Uq/rw8v1H5A5953+39uI7RRw/wA2OoO5wYav9Xy6EmP9C/63uumsuZ3J+pJ/40PczIKx&#10;qB5dRNKe/wDPrn7jH9Skf15/23u60LZ6Y0huPXvYy9Uq38YowbX88P8AvLqwH+2HsztUrKNPlT/C&#10;f8/SaZR+Hy697v0+PgK4mi/5ZoPp+Pcm7Gy6+GOgLvigqQeHVenzAAajkBt/mZbX+n6LD2cincog&#10;1Atfm49ydDKkkQ0mlPX/AFHqNrq31S9mOqVM1Sr99OWAJLmxuf8AVH8n8+83mDcANf8A2J/3s+1X&#10;dF3HP2f8UOk72xjGo/6v5dNX20ThgtlIF7m4uAfoPr7TW4GH2shPPpYj+pt+Pbb3DjCY6VWKN43D&#10;oa+paNRmKQNa/lT+pUDRxz/xHsmG6JC2fj/wmJseOA1/9v7Ir+RY0J4+WP8AV8upN2tGAXq5zYUI&#10;G0Yx9G+1+v8AUFOB/vPuxj44RBqSmLD/AHWvAuSbj+n9feOvuZeP9CUj/nT0H8vXod7aP1hT/Vjq&#10;i/8AmGiMZ2ZpDqtLL9OTcSqBxcf09n+zEgpsKAn4j4IAK/kgf4jgfj3yz90pZZtyZjw/nwP8+p65&#10;bUGNa+n+UdDb/LuxlIuIiBZPM0hBIfUGHnjBbmxP+29gXNO007a/9W5Atz7xov2m8VggPH/L/q8u&#10;pJQaKAcKdXqY2mgipISXXiJB/th7Zd5bsTrvZO497yUcWQO3MZVZWKmlIWGWamjLwRz+SN1MZfSJ&#10;AQPSTZgbe5Y9guQbP3O90tn5K3aR4LG6kd7tkbQ5tbaGS5uVjl1VhlaGJxDKEl0S6KxldRWJPfr3&#10;Av8A2w9n9+532pQ13Z26rAGGpBcXE0Vrbs66k1pHNPHI6BgXVClRq1BNbtFVVUq4/G1DU1blchis&#10;NBXQNSmpxgzGThxs+Upqevhmgmkpo5XnWCeMxvpIYOPQ2nR8ku1Nyb83rnNxbgy9XX5PJ5GprJZ5&#10;pppQ5kl1CwmckALYBRwv0FgAPf0IEWuxbfHtu0QxQW9qojggjCrDCsfaEjCAAIFApjUK6SWprPCf&#10;bhcbrfy324EzXEzs8ssjF5JJGJLSM5FW1mrAmhoRgcAM+IxOPwWMosRi6daXH4+nSnpoVZ3IROWe&#10;WWUs8kjsS8ssjM7uWd2ZmJJUG3ZPFIgaZDqbTy76lP5JuLD8+yqLcLrxjJqGrh59C0bBHIpohxnh&#10;x6cfahg3k9DIjrJ6GAYSLIwZWtxYKbezy13O4ikqXNfQf7NOixtgaXtQkMPLr3scts9yVlJTUdLl&#10;quoyGOkiEdO0k4/iGNuBZsfMdXIPPjcMh/1P0sf2u9w3X+5RrQ0HqD65P29ByfZmaVkZB2HyH8+v&#10;ezPdX/J3enUuaoKygzjZDA5QrUU84GqlyMdNMNVPlqJywWaFipeIksuoOrFWHsv5w2Dlfn3Yjyhz&#10;5YxbrtsrK4hmrQOtdLxyKVkglUsQHiZXXUSJAGK9LeW+Yuc/b3exzNyJuM+2X0asniQkUdW01jeK&#10;QPDPG2kakmR0LKoaM6VbpryOGx2UaCWqgH3VJ5Ps66EtBXUnl0+Zaeris6pIFVZY76JFGl1ZePd/&#10;3xC+aHWPZtRFtrNz0Wzt1zR1LUkNTUQwYbILHAZAlLU1LAxSvoAigdnaUn0uTZRy/wDdr7m29+3A&#10;/rX7azzb1soWIz27gvf2beKY8iONRe20KMGkuo0gS3iBJt1hjln66Uezf33Nl9wkg5Y9zEi2ndXo&#10;iXMbU2+4ejEKzytqtJnIKLG7tE8hCrJrkSPonXyi2Duyu2dk8hj6F89S46hydbPPQQxrV0tIiGrq&#10;fuaJpdTNpiQh6aNvK5cusWmMONPyTB/hlYNSkaWW6MHU+lVurrwR/QqSD9QSOfciexzhY42IPw1y&#10;CDxJoQcg+oYBl4EA1AmLmiN0nfUKGvDBpivlUfz+XVPHxvj09m1EbBQ4r1WRVeORQ6glrSQlkYci&#10;zIxVvqCRYmqLb/G9FH1P3Wqw/p5PeXbTmTb31cKf5OgJCpNwf9Xp1djuuP8A34cpBHGPI54/3Rb/&#10;AIj3dD0Kp/hFOLXtBzweLgc+8FPfehWQ1wT/AJB1IvLY/W/1evVA+75dPc91NiK48n6C9Yb8r/r+&#10;37sOEs7LocgeQggD634PP+9++b3NUUn17utKGn+A9ZBbGR4IoR1fN8dayFtn45dV2WJATdSCdK/Q&#10;3/r7BilonEuo6QSQbE2P4tcEewRIzgFdJx8uhV4i0p0ZtpEIF3B4sLf6r2IWFkkiaOwbkEfQ3FwP&#10;6+1dsjO1acP9jpPNkVHSXzPjMbBmXnSPqeCQQQf9h7MLsyQftGU8rb+twQot+OfYjsJJPGCIMHoM&#10;7hWhp0TnuWihOOrZNYDiN3vqtyBcN/sOPYxSLqgSXSD+gWAAPCkj8f4fk+5u5Whjki8I4NCfl5dA&#10;6SVkfqgz5BbircRuCWWOZggqHQjkn9bkW5/wvz7R+SPk8zkEAINPAuCp4JI/Fxf2JdytzaRKIuOa&#10;/YR/hpj+XCnSq2cOBXjmvTp0Tnl3BUwmtkRj9wqxjULhgwQBrHgXt/vr+wmzFLUTNIo5C6rizKTz&#10;yQLH/efYH3GVZG0sDnhwPQjtiioD1bh1lLS42kppkeJfShYg2vYBTYE/W/59hHmcFKlQJdNwWLGx&#10;+oJ+v0/2/wDvH9favY7LVwFD/s9XuLkaCB5Dof6vsGj+1eEzqP2whB0/2owCeG+h9rLEI0WPlQgk&#10;BHNrfQ6De9+fzz7nbku3aOeInBqM9RpzHKXRuqgfmXmqXIyVWiUEsTpHB4LfQ8k+67/lWv8AkVYT&#10;wTHwR9OIr8n3n37dyyC1QDh/P4j1Au7AivzPRkv5b6xWi02OmUtYHnS1owPr/T3Vntxz/eBv6fcN&#10;/tmew/437yI2eZVVeP8Aqz1H+5jy6u6zqg4iUH8Qj/H+yL+zsbblVqKI/RrCwsbn6jgfkf1I4/2P&#10;sbQyzx6CikrmpUVoAK5C1IJ4KKamPAGorHt9DJrqR21ArUAftr2/a2keZNM9V/79p1OQnGpARf8A&#10;UwRRdhe7PYcDm17/AJt7lbp3ptrYmLXMbtyEVFStN4aSgRo5MxkqpovJDBQ44skhElwpnYpGo1HW&#10;SpX2VbrzFEqum2usk8egh6MYF8RmjZDII5Y3lUBme3QNNHRPHNvFLqeP+Z+a9j5XUrdTM1xIp0Qw&#10;hXmPozBjpiSvB5FdWHckcq56bdl9Xbr33VJDg8eUopHeOrzVc0kWIo1p2ikdZpqdw7v6kKRRBmc/&#10;QppaSMonYPyNqKvH5E0ofEYOGJFgwkOt6rK1cRLRTZusi0tLALaxGoCE2IUix9tXdzBtrNuQ/XnA&#10;NNQI0+JpMiIrAFIDoQhkOqcLG8jyqqM0C7/vu+c5Xsce5MIrYslIIywhogKiRgamSYsz9z9seom3&#10;WBSU6PJ130ttfYUUFSFOb3FGzSNuDIQp5aSR4ngdcJSEulGuiWWO6FpSjMsssl7+yWjcL7kp812P&#10;usyZVaSrlodv4+cl4shl1RZC08d9Jp6RWXSiLYsVLHjkmtZZJrs3F2TIOIbzBPECv4RwGR5Y6rDa&#10;vBNHY2wKq3xH+FPMD5nyxSnn0MAUKBGgCgDmw+g/4qf6+wL3Jl66aY1ctQ0tVVo01TOJNapqPqh1&#10;HgaBcED/AGHtEzXEhJDKgBNQSeAJ9Ac0z1W4uw0phXtCYVfPGB65PH7T1k9l33FlZZpplEyKqt6i&#10;z+o2t9FP+x9he7lPiELkefn0IdutQyiR1JJ697SCZCOUGLzW/wBqsFNuBf2ld2RKpUgf6vXo7e0k&#10;T9TTXr3toyMsUTpGkjP5NVgLElRa97/6/u9ugYl1wx9f9Xl0vs43dS7Cmmn869e9yceFgA8YCxym&#10;8xJAufxdvrcf0/3n2ueGQRVjIrQ+vH9nTV5ql+PJXh173kyksUqMkPEoU2ZiwvexPqsf6fj2ylpI&#10;tJJKVPD/AFY416bsY3R9Unwnr3tLU08tLIglJci7OVZma31Cj/D/AF/an6aWplYtp4nhpp+2tKcc&#10;Vp5dHssMU6kpiox172p6bLQyoURl1gD0N6Rb+p/1vx7RFQzARMD68fy8uiSWwkR6kVHy697g1GQm&#10;jY+KRmVvT6LNrvw2kfU6b8+zGBda0lPw8PtH+z0rhso3FZBQjOeve+LTOqo7yqFH0jVtepeLNUG1&#10;wfrwOP6n2qUKarIPs+XWxEhYoq/aSKU/0vXvcqDJBwqzXRI2UiOIALKF5swBP1/wPvVEDER1Y18/&#10;8nHpiay0E+F3FvM+X2fZ172oqTJwSraFIx9AQqqGHJ/zjfj/AA911OnH+fRLPZSx5lJP2/5Ove3m&#10;HIUVMVcyGWUNqZF5jvfn9w8/63HtyGTwiQoIqc/6vToultLiYaQNKn9vXvbzR7mxiM3+RASEDVKZ&#10;Qzt9bWVwf8fp7XmeOIeIF1t8/wDJ/lr0Xz7LdsorJUenXvcmPeEcUpETaCrHhniHF/oAEH+9+1cO&#10;6QigYAHHBc1881pX16Zbl+TRXjUeh/w6v8nXva4292RX42oVoJ0IvyokpmSMSHnVZfqQPyT9PZnB&#10;fRhi4kkUngUdVYeoJo1QfMY+30L7jaJ4oWjR2VWpUCvdSvkag8fSo8j172dPZPzQ31hpaWnztRQ7&#10;qpYIY6dIs/G9QIoY10RrT5Kl8VUdK8aXn0i/9oX1G1nvFxZlv3LK9nLLr1mF/DQysrJ47RAGOWZg&#10;e6WVXoKqqU6UbdzLvmyRAbcx0qApjkJZGRTUR5Jkjj1dwETqVbKheHQb7k6o2ZuWGdJKB8RUT1Bq&#10;3rsE8dBOal5/PUVDwMklNI8pv5Xlp2Zr3vqAIM7tz52bJaVlz21cnRRJ4wJsNVU+V4J9Z8NR4DGB&#10;YWBdgfweDceRe5fMVjAkTww3R7lkLu8DOulgpLIsyBiTVvDhiUcQGwAKbTnK3uT/ALs4Xjdu7xIm&#10;1938Jjk0kqgroYzs51HUcDoCtx/Fj7yKT+BbvaO9wlJl8YjxuGYljLWULqQxvyywfUfQezY7I+cH&#10;QCQpU1G4stSaQh+2nwFa9SFdtK6kpRIv+wDe1177oxS7cv1FhO9w5qxhktZIhXJiWSW4hkZlONTw&#10;xagKkKe0Lv3pscrssM5jWuDJFICRXBKxCcKSMkampwDHBNfffv8ALn727Do6mi25leu5zUGZIp63&#10;P5qjWNTcpJMjY5yL/QhNdj+SOfY50P8AMQ+LkEemq3tlKIgC4qNo7mfm5H/KLTS/763uHt53e63K&#10;Z5Y9vuI1PmzWrHP9GO5kY8PIH59G9rvOzWyYuPFpxCRzn/j0S/s+XVLnZv8Awn6+cuZy0+SxNX0l&#10;mIZJNYhpewctTVBBN7EZTD0yX/H6/cPdX8xX47YzCR1+1s/mexM1U/dJSbT23inw+ZWaEARGtqd8&#10;NiaOCJ2ZbO1SzEXZEa1jHW4Xu9WwmNntE0zJQqXaBYpAfPtlkmWgyVMHiA4KVqQOti3DlLc5Fafc&#10;o7YYLeJFPrGMgKUjDUODSUDiQSOMnqj/AITzfLvO7npsb2Plur+tNqwTY+TLbn/vNJvGunoZJv8A&#10;Lo9ubdwMN6iqiVb+OvqaKI6hpnJBHutzub+c3XbCmGL3F8St3bcavmkTDZfcnYWMiwmVgBAWSnye&#10;CxFZTu4U3aOKeUi31tz7RL7j847bGskyRQqAdIME1Bp+IKz3Chzw+GNPLBxSTIeRNpv4VvrW+e5t&#10;m4PBdRuhPoUMchiI/h1EnP8AD1bt0t/Iv6/6nyNLkZvkDubcstOoWrii2HiMOJpSwlYq8+SrpIwz&#10;XJV2f62Fh7Jvn/5zoqKsT/7L5TyQtpkUt2hrhqPXqAvHhkfQf0sykOL/ANk8henvvzk1k0MYgiZk&#10;KrIsUniLVaBwsk0kescaMjLXip4dKU9u9thlS4UysoIbS0qCoqDRqW4JBGGFciqk0PVlu2PiLtfa&#10;9AuPpd152WNI/ErtSY6N41KaLxgKVBB9SXBUEC6kce3vJf8ACgj5BR4+LE7E6d6h2lBRUsFLTJPB&#10;unOfbrFEkStTQUldQwRooU6Y/G4HFrDgRRebvJdTyyyRqzTMXZiCxqxJNWmaeVySal5ZJJT/AKJJ&#10;IwMjjtUvBIFiupEUfCiLCsajyUL4TMAOA7zXzz1WfuD/AITo/ATf/YeT7N7h3F8lO59y53JZPLZ9&#10;t/dtY6GHNV2VyM2QnlqqnZWFw9bEFMxijjpKuFFRV9OvUzAFuH+eF87sxUPV0nZmF2pCz+UYzA7E&#10;2OaSKF7WjJ3Dj6+dm45Lykg8ggkeya8ie8ARqJj4lJVh9hXTg8MeROKdGkckmnTcNrXFQamueJpT&#10;zyQKD5AY6MBtD+Rb/Kh2TA8GK+HOyMkJRS+Z937s7P308ppCWiJXeWcrlW7HVIsaqrm2sGwsEud/&#10;mvfNPeECw5Pv7sGMxytMDiMpT7dTXz6ANtQUXpBIsrB1H10ggewxcbffQArDO6q39OSp+fx9SdsN&#10;5tV1GLbwIUYD0yf8P+Hozu1v5dHwA2TVjIbU+EfxOweTFNJSfxWi+PfVK5dqaWPxTwPlXxTVDLIv&#10;EgMp1/2r+7w/5Pn80DcPeO5Kz4ufJDef8b3tm4hWdM74z8kFPmM7W0WmWt2JnMnYLUTvEGnoJZz5&#10;JCrwamJjX2Fbm93Lli/i3C8lZ9uYlZgSz+CSrUkWuQrGitx+KvVN/wBphs5TuEJOiQANGvkCQGoO&#10;FRWtSRVaniM0U/zrv5PHV1J1rP8AMr4V9HbX2T211RHNU9odZ9W7Tx239udldaZBBSbi3DT7P29H&#10;BTRZjBof4l9xSQoZYVnmmWaaCK9+VbCIZ51kUUtXTSmGrRPIBFOLx2e+kG4KkMSbcAcHmarOSa9s&#10;IZkNUkBMbY0lPI+v2inHoC3lvdQqwpXUT4Z8tAwBwqCM1FOPAnrVQ29Xx0NetCktTuzbeSpqfIYa&#10;LIx458rXUlRFDmKlKEU/3clOtPU01dBNSQRxmRDJJLaWICNNVPlDU7wmSaJ55prAv5ppJFGmR40p&#10;GHAa50stvqWbge3raskrxXjU00UMQD8JAotRQjFM0xnjToghhlM8sc9wqB1UFiCWUgjtUMQDnBqe&#10;FSB5E2OI/gsWKy8ZpcRictFt7D0eRpmegTb+ExUX3MsuN++qt90tQ0s0sB8P3VPWK8iGCKmpC0z+&#10;5CTSyRszwmPWVvJobyO6qoMiF6cXIJZdVuLckkn34WkaXX6UrNpHkvE8eABB/MjpOIobO6e3N1JM&#10;w4aE/wAGk/4SD8uk5k1x1LDBSRtia+OJat6TG1O4KCXF4zESz1IhwlaId2yNTxyCKnnFEjt5QwtH&#10;GAGOIGeJSzI6h7yOEjmlV9HDLrSEFz6GICgk/wCxHs08UPI0AbKKGNeNDSlfOvrX9vRoyTTBQjUF&#10;Px4I+0ZofXOD0wTYzb2Uhx1RTTY+pAq59uYyrqsrhMVPQPLLJOlbHj6rcU0dHADkKNZGqZ40jUmQ&#10;oTHNplRQu4D+R4lZI20p5YFjCoVKtcXHMZujsT/gPfjcxhtMtdVKj/VX8s069488Z8AMoNCf9N9m&#10;OPkOHSMyldBR+WhoMXicy9JmMrRvVZRsJuDIZKWqr4qlKqiFPI0LgwZmF4sljqaFS1mWSTmR8uid&#10;fHdhM0VNKpdmfXZQ+knyyDTcqOOOP7P1PvalEhZWqviEZNBhmHGlB5+YOeB8+k9vLcSpI85EUYJL&#10;Ak1IrnC0Un/TBs07q93SbmrsFk6qrqaCmfDU026KCuTE0EFDLSGqRKN66KKPG4Srap8EdWzl1kZl&#10;ZSz1jqViXKwkVYjJ9HDgqUEjAepgbRO5tpT/AGm/5+oBrcqI5GgiepUcB5j7cZr/AIOPpbx7a6hI&#10;sJHVQtVUYJAP20rWuK0pTPUDA1eKyD5aqp6EIKWqop1ybZZ8RCtW0tDT1MJkzGPo6dWWrri5VJKl&#10;kTlUbTJIkZI9chkbxqFMqxPGElXxhpEVBrp41DEk8BmIFhfk+7eBNUIwqKZDkhjXOKFh/sVx05LF&#10;csi22liHAqJnZXPn2lJJB5egxXHSoyG56XG4v+HUn8XqKqtfEVGTgeOfFpDk3p8VW1dbkkg3NVV1&#10;RSRwop1tRUsL1DeRYrxqrzlQNGzMzG4luPFJN+2pYtqEDsSWAbSLC/AAvYe2jW2mGsdnopLH58af&#10;s4V+2nSRLUxv4SgRyHI7ywofmRUZ8gCBxrnAfzZGStlFLRQ09JkoqrCvT1tXmMFtGMZCppqKGiei&#10;kzdClNTwU0r06VFQZqqQaneSoEEcki80gcSLHE7EkMajQpQhCdWlpQpAVTqtqJtYc3596kIRBNdF&#10;6saJgcOHr6fb8uPWri3NsqNdSuniGgGPlnB4ef2eQ6aqrdGPrKDJSzYvba4zHrSR4tsnkBVwz5mC&#10;BYJ6mhxU1RBJUVNfGlCxaCngWZJJTpSILGnJIjL40C3IDiTVFOyGRW1N43lCqzKSV1aF45P493Qx&#10;RoRLUmvyJz/qr8z0pFpbWalbiQyGtajNAQMZpT16gZjMSUFVXZNaumoqeZMfPiRjdwYDG1zYuoie&#10;ko5s3jcK9TW0dLWQR0s/2v8AFKlkdhCqOdQGSATQONcYqeAw0iduGsWQBAv9WAux+g/rxu4+mu6B&#10;NcQpk4Bx6ZPGmc8CfPpoQeIpZnRYfNWJ1H+EgUpxp58K9MmVelnoquWlylBiH81VSRwV9Zt0UEky&#10;a1jy9bPXtVAukf2TvooYuJSquqQMZeQJnRZXhenS5EmjxxlNKqW5Lg6hcjgDm3PPurRCBTbiTxGd&#10;ca61FcUxXA/PJP2lLdSI8Ulsvh1daLr1epoe0HH7c1xw6x+ZMVmJ4MdXUWbnopIXolpEr8lja81F&#10;dUyUrmJ6Aw+CVYlJEksryQa1KKEJXm5L6RHEyW5iIJU3MepCGMhGo2BY3uACb8G1RCYYsSCvDPD/&#10;AAGvyxQkj1r1eBoLe2CzylsAUNNBNQABWuC1AtV40rTiIVBWU0eQr2zMqZCKdp5M1HT0/wB7K0VJ&#10;X+KrWpoYsTDOtJEJJIYIgywSytFEkZaVI5cYYySgKUdVkJRikxS13VCPISAb2Asbk25FxfbRNCvf&#10;VK5IFP8AJTy/1ejouJkUi4MkYGCq6QfLjp0jh9ppTPkHB46CixEtV9tPHNLiI6GoT+K4KmyTyxRU&#10;FXX0ZSjiWokUos800VRT+GKIykQPpqDFkC3R/OVkJK3KKjXJII0uDYBBe5YH6/X6+9oqpMFtsDzq&#10;D8/T5/PppLusgELgt5DurQcfKnAevTPW1kj/AGBoKatxZpoK40cc2Rmg8MFMJ4JopaSrC1Bnr5BG&#10;qx0dQiftnTC94y3JGDOigFASRD6QDdTwlo/SW+vBAsL8Ej2puvBii8SQ1PmB/s/Z6+nr1q93aCKL&#10;4qEcR519ceX5/wCTpNUuNzLrkaimRKqaCFJM6Z6uomQxVsSQzVSSZFVqfsx5EVJYpJFnkdHEiJKg&#10;E/wxRlzr1mRSxULdTZrtIzFrm39Pz7Ri4nuAEAVAPWtfkPhx1uLcorkUEPhp9nd/hp/qx0hZqmqE&#10;dCZKObXjZ/4bBOk0cUiQ1FGYqTHUyrCI4RIAA0qjXGmliddh7xLpYvYAhibRslzrtZSCCPoPqLf6&#10;59rJgwKyOR24LA/y/wAv59ON4QmjZWEaqa6/xD+j5+lfz6xJU1VPAtKY6xZBT06rOtU9PRrRmXyV&#10;X3lI5dSryOwp5maxYLoRgRbkhPjA0+QsysspTTpU/RxGOPqb88/n3aVBLN4iMEUA1WtamnCpz+z/&#10;AA9ehutL+O/+LxAH9Idyk+Xe1Gr6ClOoNQYcfLNHMtYk0RmgqU+4jknqJtYWbH1NS5kOloEVP2dS&#10;nhT9LnOA+q5VQNQsSzXP4vpAIP1/J/H4t7QMy+RJ+z/UDj7PP59WkktrwiaI6semRk4NfPz8+sCF&#10;fs1Ramrp3EUiTwGKlhjjCFZIKaCYsjoquhjQpF5WVig1FlU+WQRt6YeNJAuosVAt+4y/Qf4A+9zW&#10;ZmH6sgDEjI4+uKjj/PpyIC/j+qlRWevBqftyGyMUx+Y6wpVa1KLkJ2BKGf1TJ4p5ZvI38MpQxEsx&#10;XW0lRIoaLW3C2B94lJmBPghgk8mhFBspQkG7WAt+QRpP0H549qZR9FQCZ5k06iTx1Z7VqSCKUIyB&#10;UnFM9N3H0yT6ZmaSIJq8yaitUXU5FaU0gFQTXA4lzip11r9vkMjJF4ytXJT0sQJnRJhJWeQvIZv8&#10;7qjmaYD9SqpXSfeRQBYoiAA8AC3NgbqOOAbXNvaRmMgpJXV/qrnj9n8+qSNJG/hkVQ8QOP8AqHXO&#10;WMs0ivlMlJ6SZvuZIpWF5ZYo1qTGKhmlljJ8cQcgfUkXW/mmbyKbak9BuL6kVuCmi178XN/p/T3t&#10;bdfALJQNVhQ/keNfOvDgflXpxTbaCtmlJTqJLJUYAxUSA1P4RQ58+sdLj0FNPBkqzILURpLCYY54&#10;Xo6+WKSQCuevkYIFRWdE0KwbgqzanUcDoZdK+pGOoarBSEJ1cLyR9Pza/wCPz7vSQP8AqUBHkPnT&#10;Pl8/LpLLNcQHXcEI3++14fbmgx/qHWWBzAfKqzJW01qf79Y5KmujNXpjoU804WOOZmBdtEY0KrKZ&#10;W9AUEbj+/d9Df8zu1f5pv1/7Lja30/3n6/4e3dDV4j9vl68OqfXDjX58D9n+ofz6MPoX/Rro+8pd&#10;P+y6fY3/AIpQ6PB/s2Xn8/8AnbaNXHj0+PV/b1ev3//QoOQHULm4J+n/ABv2D71qvXzz0LtgUaFN&#10;P9WOt/j30yElz/QgAfn6AW9k7EVPUiIo8MU8h173wUci4/tC/wCPdowGAPWx172r8GhMgP5A4/3g&#10;W9rY6AgL8uvMaAde9iSeKS5+mlR/rcj2bRmoAH+rj0U3rAofLr3sItzv6pbfU3IH/IYPtcoqox5d&#10;RXvQ/Ub7f8nXvYbTXuT/AKxP+v78pJYV6DWM9e9wjxILf1X/AHmx9mKnt/Lr3Feve5Jayk/kD6f8&#10;U9thDXHSXwiX697jO1wAAfwfd1joSf8AVw6ejiKk5697iSXv/h/rfn34kls/6uHVh173xDgWW3+H&#10;5/P+w9syRsQZAf8AUOqGlePXvfIorfVf+I/3r2lEkw4E9er173iIMUisl7f0F78f4n2tiaRkDHj9&#10;nzPVgMV697HPrLdk+LrqdTIwUSBSATY2HB4HusrBhX/VTo0sZSJNNcdcHQOpU/Q+7J9k7lOWx8Sl&#10;izEAXJ4ta4I/437AnMDstaGmP8nQ/wBrY4/1efSFyOIhiqDOqKOQ1wvNwbjn/Ye1lJSyM2tR+o8j&#10;/X9w5uchEh1nobWZGkV6nUsiaFAH0Ufn/iv59p3ceOqpcdMI1OoISptb1c8Xt7Q7dcabkZ8x+zo0&#10;kTUlOnOCRNYv+b/4fj3X12DFlqPMyqyvoMrXBJPBY2tqHuY9q8Ka21/IdBm6jZZa9PYIIBH0/HtR&#10;7c2bVbioTeN3YrwQOBquABb2R78scZaQCh/zDozsYycnrpmVf1G31/3j2YPqrqqqos3TSNA9hMpN&#10;15I/w/33/GwVPdA4JHRxHGy1PTXk8hDS0k8jOBaNj9R/T+ov7taw2JGO2xHGYwpETf1uLKDz7V7H&#10;LWUEHBOf2/y/w9UuJGHE8Oq3ux84cnvYqsutUMYHI4PqNvYAZE6s+B/qn/w/r/X3LtnQQEeg6LJU&#10;BXIqR0M1FdduhueInb6/1j+p9m362S1OlhxwP9vb2YcYVPnx/ZnoivgR8jx/PPVN3y9qQa2pRjwx&#10;lUliALNqF7/j8+xkWNwCSCRewsPpb+tvZjDcKwCoaEf5ft6DElS51HqpXKWWeVmGoMzvcDm4Jve3&#10;+w99lBb6HkfXn+n49mUUzACpwOPSfQHchR0lpDqkYr9Sxte31vxe/HvHoP4J/wBj/wAbHtSbqIeX&#10;+r9vXmt3HGn8uuJSX86f+QdA/wBvpHvoqRwefbiyo1GU06ZKkGh660m3IP5B/wCRj3wsBaw5/H9A&#10;f8fb4ZmrU46adaih4dY2Cgfp/wBjzx7yA2sSLsDe9/ze/wBPdiuoUrg/4OkzWlQWXA/1fPprlkcN&#10;JpfkFrLpBuR9B9PaU3JZqSRv9pYsf9db3H+293WQ25K+vD8vL+fTtvbusgNejV/H2AT56nNuRLGv&#10;PF7km3B/HsvtLd8+g+v7iAE/4sD7RX0lQWOBk0+zoW20agUp/h6uZqYlp+vJhcKfs5bm/wBD4yvB&#10;P+Bt7sJ6+pzHjaa/9tAAOf0k3I5/17e4e3+4ScyEfh4/b+X2dLYAfHBHWpP80crJB2iyCQhjWy/R&#10;l50/pP8Asbn8ey+fK5FTbNcSefBMbH+oQBbA/wCv7A23ojXQoPPy6GFkzsKV4jrYZ/kzZOtraHF+&#10;aVihhiXkDga7f70o96onyEZDufIEC1p5LEXtdXYL/vHuV7RQIRXzA6TXYYMQx9OtoiP/ADaf8EX/&#10;AHr2VolzI3106m5txb8c+32jWnaOi8xp5dc/cqnUtIv0+o96jXS4LdNsujj172aXpGnSbNUoIv6o&#10;zz9P1ci49mMnbHRPTpVAAJFp8uuLmyMf6Kx/2w97DnxqxtAMdQmRFLhQB9eFA4Fv969wVzw7BXoc&#10;f8V0MrJ3FFHA9V9/JHLZOGodKMyKDYAoQpuR/T+vuxDFUuLRIiQgYxx2sORdb2/1vx7x8kmAnNBw&#10;Y/4ejM+PnOPy/wA1eiA7kn3fU00tpqnxPGSNLE3W11AtyOPwPc7cZhXEyRwkW0vcAC/6bnkXPuYv&#10;b6eIbgkjAeX+XoLbrEzRsx49VmdoYbclTuG9c85/ys6WdmIBV006V/xv+fr/AI+yUbpYfxOX/GVy&#10;P+Sz+Ped3LFz4lmgA/Ao/kP8teo5vVoApHRp+uMe9LtmJWIOlfqfrYIAD/sbX9ondj6cLUEf6gn+&#10;l7ofp7P9xcJENfA9IIEAlBHQx9C0vn35D9LiRObWHFQtvp/j7rX3zJ5M7J/y3Nv+SrewlLK/iUBo&#10;Py6O0HlTj1fHtCPx4GkBHJgQ3v8AX0cm/szXSyeimP4K2+vFuCfr7MLRi5q3RXfgeE2OiefKaQR4&#10;nIW+oR7C1zbQb/7x7OpjgPt0v9dP+tzf+v8Are1V3I0Z7OH7egXKtGNRw6o63OrS5eqN7RidjblR&#10;Yhrc/X+nua4CqSwJ/pyf629l7TtICoIA88DpkKW/szT/AFfPpsooSKiPSLnUD9WNrAn8+wO7LIFJ&#10;N+PqQLc/q/437STOwIj8jxz8v8/R7tqUap/1Y6sl+LMN5IJSDr9Fib8DTf6f8a9hL1MPJuWEnk+d&#10;Pxyf3LHj2QbiKQmvz/ydDCDFQfQ9G6+Q0vg69yzDi2Ol/P0tCw+v/G/dvWw6bXhYFAA/YFzY2/H/&#10;ABT3Fm5zmO7BPkf9X+r8+mZCSetED525i3ZmcXVcisYj6f8AHRifzz/sSefcjLYy5blRz6Sbc/W4&#10;v7G2xbqDp1AmnGlflQ8PL/VjHSy1uWDaZc9FC23uwJEoMtm0m+plUG1xxY/7z7gUONIJvYkEX0jg&#10;H8fj2cbnuqCjrUA8K+nmP9WePS15EFX8vt/y9S8vuXzRtqbgchtQtyeGNz+f6e1zR0zRogY34ULx&#10;b/Y3H/E39xte3iySs6CmTXP+T/NTpl7hdBIH+foJc5WCoDBrPxdfwRa5+o/2H9fbgn+cANiQdP4/&#10;sqQPZfJiOoqAc/tI6ahahoMA9JyiI86g24vbj82Iv7lGNRCW0+oMwvzxZR7RLI5uAlcED/Celq5I&#10;+Z6eqvxyUpbSutLpcf7SL3t/sefbXUU3ruByQTf/AFx9b39iSx3IiLSx4Gn7Py8uvSJqy2ekhUUO&#10;t1YAD+1c351c3H+v7bJqNnJKi4F/yx5H+H+29mi7usYoxp+z/Vx62iae3p+w2J1SxswGm4HJPNwC&#10;D6T/ALx7yUNFoOoi3JHJN/pYcX9l+77v4yeEhqMenyJ8v9Xl59LKjTnpciEQIn1FgwtexNl0qSCf&#10;x9fad36pXC1B/IR7c/QBRY2P49h+wlU3WjyP+c9IJZaCjZ6sT+B6efsPCMRqP3VGCwIBBEicWHH5&#10;/p7qW7Fe+7wv4aoa4t/j7l3b3Js6g5Ap/PpLIAVyM9bv/S8Hj61oiLg/Yxm35Novr7Pr8fI3+xom&#10;BIAA5+n1sTzb2AudNDQtGwrUD/CelFo6JcDGaY49a+P8zrKihzVfIrBGjml0NcWARRo4PBHJHs/O&#10;IdWovHL630kGwAA/PBtb/b+8PudNle4u9cQop+01/wAv7OpU2nckSMEnH+x0Qv48d50e3C8NRUKW&#10;Eig+tFUixW6kG/8At/eOoo4AbEM1/wA8E3JI5b/ff8R7j8cu3TEsMf6v9X+rPQjG6KRUGnVi+K+U&#10;eJWCECrQelP7QPOkDkm5/wBa3HtOV+3qeouUC2Yk2IX63sSL/X2hu9juWUiRSaCnn0qg3Va46MP1&#10;18r8RSvTha6NRrB/zgIAC6req4+v4H5948Xs9FfUV4ueREhsAf8AAfj2FLrYhGahc/aeP5nz6Wy7&#10;uoXtPQ/1/wAuKGrgWOOuDhlsTrjNgpI+qWPA/p7UlRtyMxhETSdJH6EFrcab/k39pXsDHGdQx9p8&#10;/wDAOkybiC1SekvgfkFHXZJH+6FySS4fUosR+Pp/rfn2hq3ZOty2nkOf9T/X6C3HtCbYsaLgEfPo&#10;5g3RKUPRmML3zQQ0w11UZewYXZFH002H+8j20VGyx9s37Xq0sOFUm5tcfT/efbUu1SmYCuP9Xz/l&#10;0tXdFrg46WeI+QmNlNxUC2sf2tQ4/HH/ABT2WLuPZWnEVp0NpMcpsALcgAkH8ex7yjZSrdgYqPX/&#10;AFZ61cboDHjowOwe26DK1VKiSg6pIlNn1DljyPof8Pp71u/lvhmoslWE/wCqk4025IB+vvNrkqNY&#10;7ZUIz6/L/B1EPNE4kkoOPR0sbUCpo4Zl5DopB/rce6w69dM5H+1c+5NhkCkK3DqN2+I9T/cD8j/X&#10;Ht1SKjpkA9e9jd1OoOZoLj/lIiv/ALC3s0tGyTXPSZ/P8uve79fj8g/hFHxzpTjnkAe5D2adDwx0&#10;CN7AJ+VOq7fmBqFNIb+nxy8fj/N8c+zfxGyAWt/xr2PYpaINWT/n+zoCyW5ZyynqmjNIfv6gA8Bz&#10;pFhwL/1PvnoTjRcH+o54t/jf2YC9P46U6TGF1FZDUfZ0yaJj9FLf4Gw/2PFvaZ3AAKWW3PoPP+JF&#10;vfnu1OQejCxgOuo6HHqJJGy9IGBBEqccfQCxsx9kx3JzuJOOPP8A72w9hq8n1RsF9Oh9tyAKKD/V&#10;nq5zZSaNpQgn/lEB+v8AaEdv+I92TfGyMtS0f4vFED/sQfcCe42lrHVxOf8AJ0MLYiORdOOqAP5k&#10;2SFDla5i+nTLLpPp/wAHA9X155+v+8e7FWxa1uKWFlLN4W5Gk3s1uf8AYfUf4e+bvuRtElxdNMvC&#10;vz9D/q/MenU1cu3qLECDTpO/BHv2gwZShlqAGRzdiyaReeM31C/P1B/1uL+w8q9iWqS4DG7E2ABt&#10;9eCvuAX2KQs3aOpDi3NdAB6vQxXyFxU9BTkVKNeFD6SDf0jn/iPYIfJbrnNZfpLdn8DhapqcbBHl&#10;KnHt5QMjQRaqWooiIFf0nzK0gYWMatYFrA5KfdG3KLlH302t50UvfpPZQFsILieM+EHzUrKyeBQV&#10;zMKjTXqAvvO7W3M/s5udoHIjtzFcS0rTwYXDSsR5iKPVMK1o8akZAPWej7gwWT3Jt1q+tiip6HOY&#10;+sZ7QyGNmf7BJk8tlUwtOJ2e40qhYmwPvTK772XkKbKvlaSESUVTNWRyQxSxStjaulcw12OqmW4E&#10;1PIDHJyQxGpTpI99jbvxN1RbmIEJwIJqylWKkNxqSM1GM16452kabJuTbddVA7Sshr+pqNSQOGK6&#10;aDAAFOj/AKsGAYcggEH8EEXBH+B9kRzuJy9HlJ45VkCNKNDozm0oBulvryLn/XB/HsJtcJDcMhJq&#10;MCoIp/q+eepf2vcNvnsFeMgkLkH065e1LhqKsiDGptIgIPqF7KPUy6fpc/S/sxiumkXRx+Y/zjok&#10;3O5tnNIRpb5de9q6kVZTFd1EcTXjjbhSqMCEcixHH+x9uvM1uC0Z7uP+DPQeuGMQYAVLcT9vn172&#10;Pmyo5dwUOS22VXRWBa/FLNGXMGfoYCy+B1sbVEHkgtfnULjgEDFEfc7LwYzxAYn7BSn559K/Z0Er&#10;qiEBWqwqT5VWuRT1r/gHXvap2HvDM4zNUtTFVy0zwPFGCJJ7rUIqt5xY8fSzKb2IH4v7tsd5PEgj&#10;Z2WioCASM1bIAIpjBFBXz49By/2+2hhMZjBL+or2kk6fsrQ+hIB4gde97B3RvyAru7ekazFbmrY6&#10;vdeyYI6WaqqJa2TL5nFSIfHX1Uk+qOR6ZykMhUqSrQ8N629wfzlyLFyrzhFzHs9vLHZbxIQ2lIRa&#10;wXijU0KBArqLtVadAwYBo7zSURIk6zq+7f7lT8x8r/1C3dq3O0RotsSw1zWo7I1APFLTsiahBWLw&#10;lALEMKuu6fjxiete7ML2bszHUuM21vapkjz2LpoapaWh3QZAz1NOF/Zgiqoi7LCpUGVToS2qwH7c&#10;53yv+NS1v9hL+PYkkkkG3EMaeX8ush4gyy48iP58P20/l0aLdgH9wpmP4xzH6/kRED3dl0CC2LpV&#10;HBMK6rabkXtp9Q94Ye89ks6ODw8uPHTx/b0ONgnCTU9OtaTurea7d7ckqfIUZa86iNNin3ZOn1G3&#10;I/NvY07l2uuSQSBGHDcWseeCbj3gFzJskyXjVzX8+pv2bcEWIAdW2fGf5BYyfbVBEs8alY4gylgA&#10;QbC/N/8Ab+w5Owysl/GfpYtpU3/2Nv8AAD6eweuwyuK04+X+r9vHoUDcBQZx0cs954lVt50NgOVf&#10;0m4v+D/sPp7fcdsjQ6HRJ9AbfQcEE2/3v6e1sGw3OjIH+r/VTqkm6AKTUdIrcXyAwcCyEVMK2/Gs&#10;Ek2JsAbj/H2KuDwIpGU6WNiptccAj6cj/eT7O7HYZkpjPrn/AD/4OiG83FGHRPu1PkNhamkqkWrj&#10;YSRuujVGCGvYi45/xufYi60WARrww0sD+q/oI0i9wf8Ae/z7lLlzbJoKNJwIp6eYz6j/AAeXQNu7&#10;lNVD1SL8jOxMbl8jKadgz/cmSwIv/bt+n+t/9f8A2HtLVcBlDEfWRkT6XLEkhQFH5ItYf8V9ifdo&#10;18LS3BVJ+Q8zU+gPE/5ur2d7GWKg5H+XqP8AH/dxp6+Boi666yEKLBmLlgEAU83PFh/iP6j2l6jF&#10;ozMGJ12J0gDWdP8AtP8Avv6+49uoSXDKKL6+WeGf8H7B0I47ukWojq2DZ3YVsbZ3BZQiKruQQVW7&#10;8Kb/ANb3/pz7SWTxEMyM1giqHJmcKqp+TI0klowBySzEAfm3PsS7Jb+FIoelSR2+Zz8IA7qnyAFT&#10;XFTTouvr9YY2ldgoHGpoOHn1w3D2fVokwpjUyXidkanRpkIWIN5AQCCF+rH6D88X9oLJbo2Hg0lp&#10;a/fO0KWolhni0HcmEFTE/gZ1kaLzstxpsFNgTxybA5Hcqcpc43Cpe2uw7lMkZSQBduvnSRQwqqMl&#10;uXfUDUlNTADUKAFhBPMvu/7aWcrWt5zBt0Mi6tayXluujSKkMC9QTwCtpJOBU46KJvvqn5Fdx1GP&#10;k2N1TvfceMzdQ9FHmKLH0/2cUgYN91PPVNHDHGoB9czqpvpuW0g1XfKDtvrOtZ8c28aLHGdGRKrI&#10;02TNOxC6DItRRUjgg/VbR8CwIJBvnjyZ7dc37QiRb/afQhwGR2ZAlG7l1J4k0q6QwEmo/EGIoKAY&#10;wbp95b2zkMn7tN3uQUkare2OnGKjx3tzprWhyGHcpKkE2yfBv4x9zdT4Sgye99tUtHPNDTyT43+N&#10;YuoykD+FWdJxTzLCrM13EeoMgIRtLAgVw029eqttzHKVW86jcFUFmqJaDAYgpSRmOYeGJMrkZopG&#10;DLfUfs9QJ4Bt7lay2Pf1u2iuBbW1uqgpKjyTO44FnhdI1Q1/CLg1BrQcOgDzJ94TYHTTsm2XbTEV&#10;C3Bjt0qfMujXbH/SiP8AMdWj1+OzeSg+zhgoaGnkXxy1dZUyVFVGDEfUmPpEEbkNbg1ai1/r+ce4&#10;fmOmNxn221qWkwggXyCuMzZTImRUvd6uVY4I2HGnxU6Pf6OTZQby7TbCWR9znN2ZIxG8fYtsIySM&#10;RhQZPErpmjlmuhTVWOOIgiGOYvdLnLfSqQJHt61BBgSQSkYBXxpHd9JNSQgjBBqyKuekjQ9K7TSt&#10;XJZo1e4KtSzrFVuKfGRyGTyI8dDTWLaPoizSyAfU3f1eyZ7j7pyO58hkt456umyUtNUCChkqJPIz&#10;19RGS9QHkZmJjBFj/j9faG83aIW6rZDwra2xHGgpEjABQY0HZGVACgoFIUACgA6DVjZXjyNOxcyz&#10;sWkdnYszN8TuSSWY+bGp4Z6Fmmpaaip4aSjp4KWlp41hgpqeJIYIYkFkjiijAVVH4AFvaLq85mqn&#10;bsegTVu4d7ZeWkoqW4X7eneURGbx2uFBuA30sL29hzxZlgcuTNcXZ0xoT2rT8VR5BQBTgOAHRtIb&#10;Rp9Sv+nAtGwB3AVCigzXFT6nj1n9iJuDEQ4yhx+1qJ5P4Vt2lSCtmUWNbXy/5RXyWP1LS6i3P0t+&#10;LD2beFIqJbwtVFFSTQUPmvzAPmak9IDuTXhkuEHZJgeRULjyzk+vXvZa995Grhjn8OuGolZooUi0&#10;+PxfS1gLLf8AteyvcHlUGKN6KVIJoPOtaY/wdObTbwzXK+KdSLkk8a1J+3Hl172A9XRTVEi+eUPO&#10;w1yFVuqHiwLcWv8A4+yCg0iCIgM2dXGoH21A/LofwXEUSERrRfL59e9t86xUiyKNDyyLbhgSLCws&#10;ePp/X3dBFUgJ8WOJ/wA/SmIvcMpoQAfTr3vBDGsjxnx6m1ASMzN6ebkJp/H+PvTRToy0NAOOB8vz&#10;/Z0/KzIpFaenXvcfI1qw1dNDFIniDI0oHI9Ti6H6/wCtf2pJdI2ZeI8v9jp6ytmltXldatmn7Ove&#10;3KenWWFamGdpnOoiE3AJIAa3HFre6C+nJCEU45xjpHHO6SGGRAo9fTr3tKzzzan/AGyjgsCALfUf&#10;pJH1H+9fm/tUJWlTQhOBn0P5cP5dHsUUelSDUde9t6vJ51Iul7h5JSVhj/xASzsf9SB+Lare2i6L&#10;QFe4egyf5cPX5HpaUTws5I4AUqf8gHrX8uve3xRFTQFhIzsb+UgqzSoBdS8kdwo/2lbf4m/twEPk&#10;ilfL/V/s9FbF5pdJAX0HkP25P2mvXvbbFVSSuzsjw0sZ1NHZgXX+pI5W9voTz/tvbtTIoVMFf8vS&#10;uSBEUICC58/9XHr3uQ1XSkxumlYm1KqB7kW+hsACbf0v79FLJGxLeXHH+r9vTKW1wpIfjxJp172w&#10;1eaaNTFT1MkMiOFDKVCnWdIDcEjn/aW9qEnMpKqtdXn6U/1f5+jq12oSHVKgcEVz5U/Z/hHXvb3T&#10;ZWvp1hLsyU7rK8klSt6uQ3shjpwAbEcjWVI/1Ljn208jDSK1IphQP2E0/aFrniR0VT7faSFgAC4I&#10;oEPaPkW4faFrniynHXvahpsjFNF5IjK0xDeqRFjZSP8AUqbfX/FR/sfa2Fi1CBT1HHomlspY30yA&#10;BR5DP+r9vXvcGKWWqnZ2MpCa7qrRhpXDfpLE8A/1t7VEB0OoAmmOA/aRn/L0qeNIYgAANQGSDQDr&#10;3t9gys9ErNPUQQMAoFHTmKaWA/1dm+t+P6+y7Q5eigpTg3HV64PDT/OvRVLt0VyQsCF/6bVUN9g+&#10;X+Xr3uam7a2VF1VnpEjNFHoEcsmo2F2AItz+P9h7VGSdD8dCME0/1U6TPsFujGkdDSjGpNP59e9v&#10;EW9qumCJLqkaO4Ya2LaG/SALC4/w+ntR+8WdcHUB6mlP+L6QScuRTEvGdIPDH7eve3BN/v5FEUsk&#10;OsLqIaQPcyfTyH/D8g/4j36Pc59PhOf0+NKCn2mmCfmcnrUWxXVup7iV9K4P2gY/Ijr3vO++qoSW&#10;eYt9w76meWV9RVSAVLX5+l/68e0J3m5jkPhr2niASg+Xw0r+dafmerpthIL0pp9Bp4+tKV4eY697&#10;5LueRw0bzLoIF0dw8XB0iytezfjgD+nvRupbsq78IySAc0JqSQTU1r58fn0nlsJSwkWuDUU/1f4e&#10;ve8Vdn0yeLqsFuOEZva2U9Fdi56iZvDMqFKbLUPN4qmlJ1wSL9D6TdGdST71HFucDQygEAE1pWhx&#10;Sn25H2evHoZco8xbjy5uJu7EkMwAkUAASIGFUbFDXgDSoqaEde9kj3pt2s2Zm6nCzOK6ndVqcNm3&#10;gKnJYarLSUleUBfQ5CkTQg+mVCpJ0kmH9w276O8aPXUZK+QIrQH5VGestto3K23G0jvrI1imWoWg&#10;GihpTAx9ny9Ove0Y1VkWjMKOwUcSKp/UV+mtbm//ACT7S0jOTnowKPxH+r/V9nXvcEmbjUCCoLWU&#10;EBeLMbC1gB/hb/D27RKdWVZNJLeX+D59e98op5EJs/1IYmxHqvccC3+2sf8AW9tyRIVqRXpXa3L2&#10;sqSIeDDhXr3te7U3fndr5zCbq25lqnDbi25lcfnMNlaGQ01Xjcti6ta6hraSaPlZIpYwym9r+yS9&#10;2+3uYntrhA8bggg5BX0/2ePUs2d+u52Y1EHIrgeRr5ep/wCL4dcJI45Y3ilRJIpEaOSORQ8ckbjS&#10;6OjXBBBsQfr7+gd/L4+YOA+efxXwPbc0tDTdw7BjxuxPkJhYEkgB3TSUxkoN7UVE7gCmy8NqpNFl&#10;SUzQqV8NvYA5T3zdeUeaG5E3CRpoXV5bFiBVYiSfDBC5MJwa1JFCxOT0Gb6zdP0FwASY8nAbJXuy&#10;fUVrj8+tDP8Am5fy+E+Gffj5HrrBw4n4/wDde4shuzpeKirVjg2l2BlY6Sj7D6arKyvic0lDkARW&#10;4tR5YxCopxHPNJK0Zo5YqNKuohjhujkRIHVS8QLGGYSrPqIZQBq+tuVVQ3JmeOS93GGO8ZgVUCoA&#10;jBYkUqDQVyanyp5U6Ce6J4EauyeIqGpVQupm8yD557iK0oD5dEmpK/cGA2vSJk8jLR5ylNTlq/JU&#10;uV3N/C5ZMXLDn8LHi2249PFJR1xNQlJqMRkdqeeqqzCJI4870NJGmlkhkd5pGWQQQlIDIroIgQln&#10;e3JZxe3N+QCvszcO7S6iqAZWigsfLKgH5cf8PRdDffURzXAieFVX10liBUEaCP2f8X0FGS7J3LXV&#10;MCUkuap1ixGOhtPuze0mRy9Jia3FVVblJ6TKZF2o6ATBfDDQl4SzurRyeGeaLPJ4qcR0ykskavpI&#10;j41PKRM58KHhvI2n1hSSbKAp0qra0S4Z7une4oak+owc4I88V6L0v3u7dZEUsSFqCTUmmcnNRxPn&#10;jPzDyPcG5stDJkclFBSGfJ0FZUQJVUlkgxmCgbb9LTPn6unXyU64qkFQqUMlRFFEmqtapq0aq5xS&#10;v5taTTsAGiZAF9Msi3CSDSSP1s7FCAosLH83ntRUJNpI4jIxw89Sn+fz6dQyXC+BehAtQQAy1/br&#10;Rh6Ur001aY5tuPSw4DA0dRNVUGXp8lVQZCWLK4PFVCwtW4dWYU72FDQ4+ijr45pqmczTLPGoBp5a&#10;Sx6NciB7G7taRtN9StPDrIAZyxtYfnj6j3R4PGcQl8Y0igA7cgVyTSgoST9pr1vQyT6Gn1RGtUKp&#10;SlMAtk4PnqJNOJrUoqppcriquv8A4Cr4ysqIpIIUevpKSeqNTHStJtvOQ46J3+2oIIR9wkrxKvjd&#10;JUH2kitgCRxMSVhaU6RfxeQlyuptb2taMMxDG19QuLXHv0hWZhRKUIqQPP1xn0FOA8hXpp5SWS3R&#10;f00oV0gCmf4lofyqR0poq3MT4rxwZ/cNBiTBVCHH1u5Xw0dPghUtTUcFPipJWAmzFRRxLJSweRoR&#10;SyMkhdIJWztOiMsdrM66XAcoqxlCyqAikFmA5DsdI+v6R7pHBO0ZlYlkXh6kk08sqBX5V+wnpJcW&#10;t2blbjxCYBWhrVpCRShPxIEJr2ldRFDUEjpgjxkVRBNXrBSRTLUvPTTS42CtQ18NbSx1GRU5Woik&#10;aKCR5YaZ6Sn/AMqnLCI/5UwGRagRowDguBrZlAjZeSzsqoTdeGCAjg3sL+7eE+qnFfSpNf21NfzH&#10;+XqzW01vcLMCwSnmS3n6tU+mK/P7U7U7ep8vUwStQSU8ctSuNo6epJqKCoMcMNPR0lRUzLTwJO4n&#10;pZ6+ZPS6SwlmMb+8bCSKIPCqhrBXIjV2VEB0Ixbj0Ly+lbFtXP09vRCFnMV6SAMqK/Pj6/z+XW/A&#10;t5meG+coy0aIai2SQTSpPEVxwA8upnnp85llGqprY5pZ6hmasnxtNPkaqSI1dZSfZKGjfI1Y+2x0&#10;lXUxPDTGlkMYcOHzR6yl3Z2VTG39mYWL3YWQadTHluPqPqL39t3RgZvDjTSzD1Ofnn5fy8urSUgQ&#10;mZeJrQE1OANVKkitKU4Y6ZHjekq0mopcfAJUydAbRDbs0dXR0SqiIayZapqSkSQRUt5jcSl1hdop&#10;Ih1rWMFGk1LJea/CWKsGcIEF729Kfngf4+9KkspBQGq4GPlSv5fPHVXt23JgqA1AoBU1FRQGg8ga&#10;E1xTjjHWcQCpkjyAx1PQTUVTBiBDqq6sVkNTTMtCa2pyTrHoleP7vIAIVInmAAURBunjkZGUoGSY&#10;hY1UARh2S3jZ5CCB+Da/BW/HtNG/+OiQL3IBU0zQEgih7eNTwr+wdMm7MjUAFYskBaylF7SAGGmh&#10;YMQSNWTmgHSkpcjh48fSn+Lz0s2JNXVVbVNfNJWSQrUrXx52npNvh2lnPkWVVYKiSQztGvk1ExxI&#10;NYvNqcca40MzJqBDWkb03cjjm59QvzyslQyITQgcaHHnX8v5fLHS/wAATJ9RApXHBs8fMg4qP5HI&#10;4VEynxzUMCJDhUp6OURr9jksomFpaz7QxCkK4ujEdfLBj0ktJeneFWWmlMJ0s45pDIrXJiZXYtdm&#10;M7IVshCrcImgAAfXmzAED3p76GZAiodSilCDQ0NePnUk9N6y0JhhJaUY0mpDcMljU8cU/wBRbKgU&#10;0WpfJkaTxxxQj+HwU+2YMhBkKeWqLVMsSVNbWHJSy1FTUCQIQgnpnZZZdPvyjVI0dorp67O7yAwn&#10;lVaNLKvJLMOfoR/T25JJKYfEeul6KAoXVqBqSCRxIFM9KgskCC7lB0uDGAgXUJACWZaihJFVAaq1&#10;pivWA09NRR01ZFNk76py1VHTw4WCHIx060tQ38XnlmrqpQkdJT00sZhaQvA1idZ957wM6SyKGdGt&#10;CV1MY9ahX8aLcqG/Tc345JsfaaSO4C6EFFpxbSWqfI/YKHFPyz0URxXcRMccLMrZ1OFMoP8ACyqN&#10;FRSuABn1HUOkmyFFFlKGgyk1CK1IZc5R2qsZiM7T46V8jjJa/L5IIKx6UMaspF6xIHWFBLGT7lRa&#10;9K30hy2pdelfWEOvxpf6IBYcf7a1juaWEy6VFBwPH5cfPqyzuJdchGkYK0ANfInAb/VnpAZHHrHD&#10;WPHLLXUf2/jr5qcVFbroHyMcVB99XorRmfIyetgjEtGF8auJtUeYSkAeQMLBb+kDSC30vYH1k3P/&#10;ABoX8EUqQvD7T/qx/q4npULa3LCQcTmlSR/vNaV/LpJTY6QSyDHy0rTmeWNHE+kVHig/4EgR/t6a&#10;FVMcSl73ZXvd2EfcpF7DVqMlvSpNjY3fVYWtawv/AL17UWgYLqcAAA8T/Kh+30/ydLHEpcRvCoRe&#10;451Vp9temL7aQxalqRIslAr6awQwM8TvG0WOKQuzM8hZmlt+TYkN9MyuoMcbxgMikarnUCxH7dxf&#10;68E/Qf4+0ckErFrqM9rGlMY8606TiN/q9VoKCQBj/wALU1GoA1BOPhIxxpnPpDN9pV00WQqJXqXS&#10;qjhkEX2mRMEckb1sqhkAWmiW0FkZizsAApsciqRqvJp9XCFVIv8A8GIvxbj3WSVJApRNVRlqnA+w&#10;Gn29LPEuLW3jEcAkDDuk1EU+ZUGgp9nSfSGQTujs8UcMARoI/Eszwy/opkjk0gNMbNNpbgfg/Q8Z&#10;CQ4IGhkUKbHllLfT/XP09vQoskOhzqUmoxwIH8wK19D6dbWCHwgGPiCQhlP8L+VSDkZGDUHzFOo0&#10;U9QnoiEc8b+Wnljkgp5oPJpDtPDrU2WlA1grwSLi9uOKqj6o9Ksmr/NixH1/Tbjj63HujhogswJB&#10;I4kflXzp1WaOWFo7jWFBVtQxx/yU6eafMSAedpKtchDokgycy1FLVrErcZF6iIM6u941hKkksqqb&#10;Kp1cJG0s6AhWEbMrki1nkAdjf6H6qP8Ab/62olZ4wx4F+HDgKjh9vEfZT1YtFkASSJux5e6lD8KM&#10;w9fOnClcA9KGMK6R1TQu93o6aopEimklRxGwoqKHysqyBVC1cr6PQpKknQwbtwmlk0lQF9IVTZW+&#10;iI1rhv8AEgce/Q+OaFTn504edK8P9X50KlYNWjWx4ajn8iTXro1Eq1FLX1M61QqJJDNK1WrSTxmT&#10;VWZWSkpPFJTsvIginP7jWFjqNwM8b/37/wA7/wA1s1/qX/Of7Lja/wBL2t+fp/hb2v8AEhrTR/M/&#10;b68Pl+VK9E+i5p/Yedfib/Pw86cPn0YTyUf+jbR9i1/9AX2Fv4Kn/Fj/ANmw8/2Or9Hktza3k/Gv&#10;y8+//9GhAKV4CkWNjxb2Drgq7lwcdDvZISFGrrf499j8/wCJv/vAHsoY1NR0OVFBjr3vEeJP9iP+&#10;I9+U069+Lr3tZ4EAuP6/8Trt7WWwqoP+rz6847a9e9iBLxSgf7Qv+8EH2dRVFKdE1/URHr3sHNyN&#10;qd7flv8AeyPZopAFfl/q/wAHUWbvhyeve0DKLOwP5sR/sBbke2GDkCROgw2W1Dh173CkjIuwtbjj&#10;/ePa+M1QH/Vx6cBHXveMAm9vwL/8i9368TTr3viePe646qTnr3uJNMimzMP97P8AvHupYHrRx173&#10;hE0Tf2hf/Hj/AHv3ofb14LqzTr3uVGjP+m/P9L8/4ce6OyLTVn7P9nq6oGNCK9e9ulNh6iflY2I/&#10;p9Lj6ce08t2kbfFj/V/s9K47VyaAY697F3Y+x8hUVkDJFILOLta/H1/p7KLnckAOk9HNntsjuCF/&#10;w9dMwUEk2A92K9a7XrKGnhMyOOAL25OkX5HsCbzeLMjKDU/5/T8uhvt9r4SZ49JLNZCFAV1KGb8f&#10;U2uOePZksVg1qWjTSCWsSSL/AOBAB9xdueKtIceg6FNpQUPSJmzJgVtJNwTybDn+vB9iND1l9/Sl&#10;fEH4F7JcWYXABt7DAvBFKSMCuPl9v8+jtZEaPAOa9JKr7IpqGVBJMFIJDamFzzwPrbkfT2XXsP42&#10;/wAQqJJkorkEkWi5ve/IC+5C2TmURQ6GbNPlT+Z6LZog79LLCdoYmqRBJPGAb/VhcWH0Nz7fOuOj&#10;GxdkmpLBCGIZAABf8C1vp7a3zflmQaWqTj/J0qs4dHHNcf8AF9R9w9i0MSN9vOh9J02YHn8fQ+zY&#10;7W6no45YZRTKGVlNtCAgn/ADn8ewC18wnNDXVgdLHcR1APRe98d0CmxtQpqNIWNixLEgi9uDcexP&#10;3diFxeFaNUsEiJH/AFLI5t7HfKxLMpbiT/l/1Z6Ly5Z+iWYLef8Aefexk8upHYBBfk2YXuL/AF/2&#10;HsllTd8+o+v7v+vb1fn3MdoQqiv+rh005pU9HxRdG2JLcWpieeL3jP09nI68jIo4Dx+kG5PHCg+1&#10;yupdguM/y4dB3cmBYkdUmfLuW9XVaipJMliDcav3OSf6excWQoB9eR9RY3H+x9uCEs2oeVMZ6DMy&#10;lWq3nw6rCq0SSWYEG+uQX/BuxH194xJz6rkD6c2t+QRb2aAHSCvnx6aJoP08V4/6s9MZoAC36f7Q&#10;ADMP6/S/vnfX9CTb+pJ+vuhcR8Rx9OtBKdYWofoASn+v6r/61vfAki40n/X/ALP+vf24kqVBBFfT&#10;z6eWFjQnh1jNESDdyRyDZRcgcG3PvG1gB/Xm9vZjbytIW1eVKfz6RTIsb0AIr1FkptAXQ9wxa+q4&#10;+lrD8++F+fr/ALx7XCQBdJHTBoeA6htQguW1Dlr8k/1/1vaP3Q5FG/15Qj/W+g+n+x9+jIdif8P5&#10;/wCr/i+n4EJkA+3o3Px1olOcpm03X7n6C5PA08n2A2HAk3AgtcmZP8B9QPZXu8jIvHtFf8vQutxR&#10;CT6dW+Z6MRdd1YHpYUEli34JVgDx7sc2KhXHUq25WMXPNvrdf6/05/3r3DO8sumRx50+3gQf9Wft&#10;6etkJfV5E9afvzDL13bcsfDacg44vzZvxf8A2HsovzCyhiwFYNZskEoJNrkKgBAP5v8Aj2RbOI1f&#10;URkmtB8/8o8/9R6GdjGI4a+ZH+r7Otnj+TVtdqfb2NnMBU/b05DfQXLMb/63P+8e9VDvKq+43HkB&#10;e+md78D/AFRH++49yfaMDECB6dF10QWr8+tk1RYAf0AH+2Hsu54Nvas8ei88T137kUv+dX/gwt71&#10;TuHVHGKnh172azpFSMvS2tw30/4M9wPb87fpMRxp09aH9QH/AFefXF/0N/wVv969319EZF6bGUZD&#10;EHxrb1WP0459498+XEoSSmKV/wBX+fof7Shdqn5dFR7O2/S5TJaZ0DqzpwVDWubk8nj/AGHs29Fu&#10;+rSoSISMLFQSrWBAPFyAP6fn3jvLLUlj5k8fnx8/8HQsNquio6Duq6zxUtEx8MZAjIAMS/6nj8ex&#10;LmzL1mIk1FhqWT+16eB/vP8Aj7lX2/klG4RsTWmn7c1/Z/q+3oG71bDQa54+vVanffX2LosleCnQ&#10;ESsW/bTT6SlrEH8G9/ZYdwNfIuTypd/9fhjb3ntypdObVB56V/wD7f8AV8uouv4laujy6SeDxkdL&#10;gdMYseD9LD9Ivx/vvp7RW9XEeDmsCNSN/ttBt7FV5M0kZVmHb/lz0VW4pNp8x0Inx+pS+/YW08Eg&#10;Hi9ylQt7/wCvf3WbvKS+4GUm96gH/bvf6ew87Bmr6Y/ydHINaU8urzNsxaMJTf4U4t/yR+b/AOsf&#10;ZrumVbwQ8X9N/wDYAgH2stbiMyelKdFW4dy46Jj8olvjqo/6oPb/AFzE319nJomIgQWNwo+n+w9m&#10;DSKX1VxU/wCX8v8AP0D7lCzVHl1SxuWkEmSqAQLNIDz9ABxe/wDifp7nvIfGSSbWPH/Gj7JpHrIQ&#10;o/1f6vz6TKDqAp1GoKJRPALDlgP9b2AXaE5FNKb/AEBI+l/wfdDQKa/6v9X+z0I9uRqCvVk3xgoh&#10;rpwBaygAm9uUIvf/AB9h701d9yw3H+7QP8L6uLH2QbiR4DU+X+HoURgqnRhvk43h63zJva+PqDx9&#10;eadhz7uF2OBHho7A8U4Nl/NzYf8AFPcWX413CVpk+fyA/wBXl0jpV+tA750TSz9rbgjU3ArJr2PJ&#10;9Rtpuf8AEe82WqY1Y+rkXv8ATnj8X/4p7FeyQyBakUqR6+vy6fihkoTTj0Vbam2Kisijk0O1wxFg&#10;bWIJ/wB9/vh7a6OtvcK2m9vzxb6829n99YLIQxGqnyzX5fLify+XWpSY6BwR1M3HgKqjp7ASRleD&#10;bVYgMQL/AO9f7H2q6OrDgK2pmsALWIA+lifxf/W9gbcLExMZEoB5+X7PWnXkkDjoMZY5GLh1dmJt&#10;fg6QSRY88D+nuaz6CWUngm2nljfjj2kji+oAjfzpx4ev+rj1YhiaAdN5DU8hYHlSwFvqb+k298o5&#10;5LfUgXP55+n492ms4QaDJ+z/AIrpfG/bw64eaUj9bD68aj+f9j780sjXUn0mxuSSwsbix9teHbwj&#10;WB3Dypj0/wBX+bpVqxQZ6esdQ1FXa4uCQV1MbnSNX++5/wB79+jcaHUEHn+nAsOV55/31/aK5JMq&#10;ucY9ftzjFP8AiuHVlhk8QOaU6XmOwlTGFLRiwN+dXDWH+H494VmZT6Lhvxf/AG1j7dNuGH6mV+XW&#10;pENCR5dSKqkcjmwZdOm5IIuwBtb2hN+zH+D1Rk5Iie1jz+j6fj/be7W8SC5Ai4UzX1qf9jP+bovc&#10;hnGn7P59WOfy/KQnf+GDC5FZCQbXFjIv+t/j+PdTm+z5t3gnljUsFv8AQDze5GtZfBjpFhQKt65H&#10;l5cePVpBRv8AV6dbu3UsJi62oy1uccukD+iw35v/AK/HuxDoOJVxVJLbgab/ANf68A8fT2BeYpHY&#10;tGTkjHp+fnx/4vpK7Mso0nrWW/myVxTJV6q/IM8fB51BQAV5+nH/ABr2cijrQlOQeDYFTb02Avzb&#10;n/eP8P6+4d3TbRJODxGaiufT7P5/OnQlsrphw6om2XmshBWTLHJKG8ilSP8ANrZv63vYi/vz5QM2&#10;hX+lxc6TY3+uof7b2SNsYjUuVx6Z/wBXz6EMV1IwoOPRo8NuXMStBElQ2rQttRsL8AEkX/rb6fT3&#10;5MqjDSV1HULXVeeQL/4/4/X2W3eyBf1DQCnzxx/1Dh0YQyT6K9DVtnOZwxqkc8rNqHp1Mga1gSCv&#10;+39qahq3KWTQL3JLDSCeNItY/X/W9xrvUFlbku9TT0/P5jh9vS+ATlqHozWxabduYnihVpDrJALt&#10;KSOL6iSpPP8ArH3nqssgU2AAFi2sECwtci4ubf77j3HU88Sy6WOflT/P0bQW8nCnR6dk9XZyaljm&#10;WJwC35Zg1rkn+z9L/wCPtoGZpmIDKicnkKLC/wDvv6+0rmNTr1Vr/q/1f6qGkVvID69DND1xuN0W&#10;KJNLoLHU72BJvfgH/ef9j/jikzdGEIZUt9SbLx+LkD/bj/ePZZcXMQaqvnh/l9fy/wAPS6O1lp/x&#10;f+boQ9t9T7lTT5IZivJP6tItwGN1H+v9f9b2WjuzMUAwdW4CC0Uin0gfq4+h/HsU8q3zNeBA1fPB&#10;9Pz/AM/WprWYJX/P0cHqDr7J0eSpXljmX92O4a/4Fz9Bb8+9YP5k18c2UrVXkF5SCLW4vxf/AGI9&#10;5uclSs9qrt/s/wCr8+oy5iVwxJpXqz7CQfb42mi/1ESL+fqq6fqfdVOQOqpcj6Fmt/rce5LoaA08&#10;uo/aoY16dvcJQSQB+eOfd49RcCnWq9e9jj1ML5qhH5NRF/rWuFHs0tV0vq/LpFICan0p173fl0AD&#10;/CqE2/TFCh/1wALj2P8AaxQ0Pmf8/QM3YaU0n7eq9PlyR9rKv5tMfpxzFYX9m5jUFQTwf6H2NEuJ&#10;IkCoNQ9egX5n7eqfcpEprZr34a314tfj3kKf0/3u3vaXzV7+H5f7HWh8+oHhjPFgLkC5LW5P1PtM&#10;7i1CikPH6Wt/X3t7qNieP8ullmuqTHy6G3qWkH8ZpVFriVT9Ta4XT9fZMM7c7iX/AKiE/wBtcH2W&#10;3ci+GSeBqOh7YKdAPVwu1EEe1I7f2aIN/r+j3Zx8bLLR0hIJBjjXi1/oTfn3BvPqg2bAEA8c9CFE&#10;LOi/n/LrXJ/miM8ldWIoLO0swA/4NpjP+8n3ZTjWWmxiu4jv424swNywJJBHFuB/gT75++4O4Q/V&#10;FTWlRnHofn55PzHUp7BG/hA06KT8Mev87k6nyUzah5WNi0ik6pEBLDSRxcfn6+2GpzlLBMSzRmzg&#10;HSDcWBv+oWPuELi+tpSUWtc+lPL0OP8AV59SBFaysgAHV6G1up9yQ4+maTTYwR/7ukBLaef1qPz/&#10;AI+yS/L7529W/GPbEtDl4Kbdm7s5jKv7HaEMnjpqihqaVotW4WJ8kVPKr/5poy0i/UICr+8ivYf2&#10;J5v91779+7dO2z7fYTqDuJB8aG4jPiI23qBonuoZEQllmjS21LK8usxQz43feB9+uVvaTbzsE1vH&#10;vO73sR07drpEIn7Ga+ZQzQwyKXVV8NpJyroigLLLEOPVnxb3DvfM0+TzOVlxG0cfNBNWTRBql9yo&#10;SPuNupEJoHjhlib/ACuWRGUofCELOzQak/Z/yLxe+N55nO0208Xjo8xWtVV9HTGoenq3CGOMVTMw&#10;1sihQkoAdANKMq8e+vnjWFvuLXcIfxDnL6lY+esUWueBoTSg4ADrkjLHzDue2i03CZAi/wBnpjVC&#10;grilKmvrUknizMxZjaDhMUmDw+Mw8dVWV0eMoaWgSsyEkctbVLSwrCJ6qSFI0Mj6dTlEUXJsoHHs&#10;JchQ7Q3jA/2iNQ5QkOIauIrCy2K2SpA1A3YcaT/W/HtPfbNt+6sZNulCy0qwc8TwqNOo+fnTomtp&#10;982GYBm1QcMNU/s/Lp09hdl9qV2AlFBVUxiNSZPtWVhKlTzcyQ1CXR1H+q1cfn2Gzt+6bdKYrhSD&#10;+GmQ3pQ4/nTob2e8w7ipnR66ANXy+0cf5de9penpZCaqHT6fKefqUZTqBH+2t7s8XiIprQ0/zfz6&#10;OJZk0xyHjTr3seev5mpRQ1SvIk9LJFVU7ldAhaBraARfVdrm/wBfxb2LdkvKJJAtAW00J+QFf9jo&#10;A7rdeDcsFAyePnnz/Z172JXYG2VpczQ7ywyCPF7lSeqakhh0QY3JRkDK0CqP0gSWnjFr+ORR9Fub&#10;7h4lldJcRZST4qcdXp9lK+fn0XQbilzbm2nYM48/MgGg/Kh/wceuh/T+nsyHxy7gHW+8MPPUyx1e&#10;DyckuKzmPqdTq0E6rGzRmMhgyKZWQqws+huSODiSx2vmKyfZd2LrBOjDUnxxS0HhXMbAqRLE4BVS&#10;fDISkqzRySQm3LnMG98o8xQ8xcuv9PeWYLK1ToljZis0MgoeyaM+E9BXR8JVqMErvXa1LvHbtdhK&#10;hhFLIqVGPqtHk+zyVK3moqgx3XWgcBZY9QEkZZCbMfdgmNx8VBv6nNHVDIYqtaOuw+RSHww1+NqC&#10;JKaqRRcAkApIoY6XVk5039w3f27WM11tN4NF1bNokFWIaigqy1AojRPDKhoC3jOrBWiKjqVyPzRY&#10;c6ctWvMu0poguUUspYM0Myl0kt3ILVaKVZVBrldLKSrqSAO55a+TrmqTKUkVDlaWklpMrQRTtUij&#10;yUaEVMcU8yQySRM+p4HkgQvCYpdK+XT7ub6GcR4+kZh+mmB5P45f3if7sSp4D54mn8gPX/VnqUNm&#10;jLTdp8x1qxfJjB1+U7ZlhpVZnFdYgE/2ahkNgoJ+v04+tvY/5fdVDSGz+NSV/UVFxawNwOPeEvMJ&#10;QTFSSc8PyPqa/wCodTDtdvIYQKcOrBvjL0/uOfBUc/jYD7f6a30gu6NcaUt/jb6+26i3NQ1pVQ0V&#10;vqB+CQw/P/E/7z7CkbQiQsa1P+r16OjFMo6NXuDrvc2PpF0alCrzd3v/AKo/2efzx7VcGTpwi6FR&#10;rkj6D6EfW/P9efZxZx27ydxpj/L6dI5Vl8uizb327upYpTGZSdXqALrxYvyxW3t/osnC/pKpGysq&#10;EyL4VIcgK6GSwZBcAut1B4JDCwEEcUEWllbVUEgKdZBFahgtdDkAkI2lytGVShBJRcRTUrxJrTjm&#10;g8scfKn+Ton+9tqbuqxUllniQSAM1SxpkkSUBFlhMwBljBIjeWIMit6GYOCvsNOwe+eperaSrrt+&#10;dibR2wlAVSamyGZpP4kZZbCKGPDUzSVbMfqSsFl/tsuoXmXkjkTmnnSaCx5Y2y4vGuASrLHpgCrx&#10;Z7qUx2sY8lEkymTIjDlGpEPPHuPyPyOHfmrdbe1KU/TL65yTWipBHqmkYip0ojEAEtQA9F6xfwh+&#10;UHeOekTr7rTcOUolq4KeXOVkf8JwMMtQkssIbLZApCygRESSRsyRM0ayshkQNXj2R/N9+OO1KZ4d&#10;q0+f3hWyeSGrb7ZMdiamEMQgkSYtJMjji90sDwL+r3kbtH3M+cd3uo7nmvdLfarVe6PwUku7qN1w&#10;TGy+FbIVYEj/ABgkkfiWi9Y2cyffQ5c22zC8k7Rc7ncAsyfVFLG3AAI1VPj3OquAPpo2I4My6QbS&#10;fjj/ACee18JQxT9sbx2jteSpDJX4vCTVW655qSVCktNXxrHSU7krpQ6KsgAelr8+6+Oyf50nYGQo&#10;qnG7H2rtvb0DGZIq2WmesqIwQBC6CXhGj/UjKQQfz7mTl77o/sly/P8AvLfFvd4nAIPj3TxW5J4y&#10;eDbCCQs3Ao9zJEfxJIMdY+cy/e199+ZH8LaJrfY4jn/FYVnnoRQoZb1Z0ZSOJWCNv4SvVm+wv5fP&#10;UO1kg/vLltx75eIMjUtcaDE4pobEQwRRUEZrY1jJ1R6MgCDyD+PZFty/zGO994R1VJu3sDM1VK4Z&#10;4EFfPFCrai3ohh0WP0Gocn/H6mb+Utj5A5Gm8XkjZbHbZ6afqILaGO6CcWj+oMbzmNzUtqlJAJEf&#10;hqFVYH503Xn7nzT/AFk3e93QA1WO4nkaKKoAPhQl3iSuSe0gkkgKDpBpttdM9WbQSlXb+xdvUTUM&#10;jS0lRLQrkKynldQjyxVuSM0yswA1MHufqbn2XzfHe27s7FTZqlzlZU1HmVXnapl8l429IJDFvp9C&#10;SfY83He7rcrRd0nkLsDp0iRqgDgeGfzPQX5d2CCxuXtLqPQKV040k/xUCqK+vQlqqoAqqqqBYKoA&#10;AH9AB7TXyH7Wyud2D1rNWZColqFpMqlRqkcvLorCqeZ1sxA1cX9sb/vU9/t9lXUG70ydRx3cTk4I&#10;p+Y4AdDfkuxjl3C7t0XTQjhwoRj86D9vXGOKOIyFFC+V9b2FgW0hSf8AePZasBvCpqMbMhnZEVyC&#10;ysdRVWDkXY+yu23KZ4HTUaUAz8j5cT0JN22cQ3oZakkDrJ7Zt2b3lhxi0lAJDJLZAbF3ZieXB1ct&#10;c3HH49pd13LXGHQmiDgfUDPr5jox2Hl1bm+8e9YaV8vLHrjhjP59e9qSljnGKwGHqZYwtJSNk8nI&#10;9wUqa5RJpNxzpXStrfW/+xLmTRFa2RYqgBeUeXdkA/P/AFV6RyXUS3U9xBWjuVQeVFxjPyr172I+&#10;19wT5PemJ/cMojeLG0IUqqU6taBpCoH1C6v0/n8/n23DexS7gkSLQkMqU+ECpGfMV4nHHoPXyNBt&#10;7+KKaqs3z9KflTr3sw3Yu68LtiefCwxJW1r6562slDLDHU6jeng/J0rp1MR9b/6/sQuyRKI5QNRr&#10;luA/y/Lh0WWEbXKjQSi14cD/ACxT5168P+RW/p7JvvDLy5F3qwq0ryq6QRxnVA4UkBlIB+p+v+N/&#10;YR3IC5qQxQrWo/Dj+dCKV8+hbtltHFJ4Yq1CK+o4H1697CupWbwSESFpSQJFUH6/WxKj/Xtb2HQz&#10;iQKRWnn0K4fD8VQRgcK9e9pkUL1M6DmNipJLHUhtb6N7N4ZPCq/qQMevR6blYIy3EA0+fXvbksDU&#10;iqlmY6WTUgLab25ube9zNK7KKg1/1Z6QtKLglhjIOeve0fW0MrzCWIMzIS5YfgBrksbfj6i3t/X+&#10;oA/Co/PoSW1zGqaJDQMKfb173PjyT+OHTLpdfqgLWYD62TTzb8/S3tx4oGZWTy6RvZoZGJGD/q/n&#10;5de9t9VVNyxR18l7SohUFiODrv6f9cXt70WSFz/KnS2C3XABHb173Eq3leESCZY2UAaNKh2U/S1r&#10;/T/XJ9+q8hqpGKdKbdQJSmkn5+XXvbVDl5afiJGlTjyAg+pfzy1vrz+m/wDt/bE8jK3A/Ij/AFev&#10;S+Tbo5jViAfI/wCr/L173ljkrJHD05cCQaRTtfQVv6R9L8D+vvUdzKuGp8j5/n0062saaZadv4hx&#10;697mSY/IpLAFpJZJ6kHxwRBGa4AKtZuNIP5b6e6ySysVa3Oo1FTnj6dMJdWjIzCUaE4s1afPyrWn&#10;Xvb1SYKjxpM1SfvcnqLNMSHpqVilmipOQQfoGkZS3AAa1wblRbP4DuxYZIrwr5g1/l0XXO8XF4BF&#10;b/pwfw8Gb5tSop6AGhzUDr3vFVvT+EPEul9bK0aRrI0ZX9Rdo1uq/wBBYf6/t0yMjFkYEAV9MfOt&#10;PXyqPn1u3WUSaXOKVBOKjyp6nr3tnxFRU1uSlgpIGkigGqeoLMlFCtzcTTyWQN9f2xd/9pHv0N07&#10;MSgzjHnU8Mcf5fn0ZbhDDa2QmuGCs/wrxdvsUZI+ZoPn172uHWBoPFA9FTi5DNCfOHb+0ZFQIOf8&#10;QT/j7OE1SAmQlWTiAaVIxx8uguviiXVIsj/I4p9h7qU697iigR0BhyMF0f8AckFCqMPr+dRJA5ta&#10;3+v+PepJWShZTUcO4n/IP8vT5u3VqTQtngDIT/kFP59e9tlTRzSBzSzySzIpId4ZEhTST6QqIeB9&#10;Lj25HM2GZVqfU+or0vhuUSnjoFU+VQWOPt697iwNXhJBUQNIBoBXxyBF0ve7SkBvqTb3syMzhGjS&#10;h+3/ADdPSi0JDRGnH/VTI697cKekaqZ3ZZQAdQEayPwXIA1FQAR700YDUUAAeVcfs409MeXSOeZb&#10;cUWn5kU/w1697eqiE0sdJ/k9S8bcySOl/GXNgzkngcG9ufaTS7uVkWo8tP8AOtafLoril+odwWQH&#10;yAPH/Z697jS1ZqHaEoEEbsgkRSpKrwGBA5JPPtStqEAYA1pWh9fQ/n0/HbGAeICSSK0PDPl173wq&#10;WmggCQtK5bgnk24uNN/95/2HtqSF5OxgFr1uARyzVkAWnCnXvbBn9uVG99rV+HSiWo3FgYZs/tif&#10;U5qaqmiTz57bgRAdRmiX7iBACTNEEW3lNwJzJtoYVC0ZK0Ocr6H514eWfLqXPb/f4bG8/dM0gEVw&#10;aLqNArjgB8noF/01Py97KgTrVXWREQcEojsun06XJaxux4+n45t7j4AqcjJ8vP7Py6mrUWGqukDy&#10;GaZ8/n+3r3vtQnqtOCQri4VlvxYBiR+kj6/7a3veeBGOnYWiGGJOPT/Vjr3vslAB9bjkEgMLE6rM&#10;OR/rH/inv2lic8OnA4B4/Mef+r7ePXvcmllMcpuwUOxU8qRduPqf9e1yf9j+PaeZBpqBw6E2xbib&#10;WUKxwxPCnn9v+yeve7H/AOWz86tyfA35E4fsqKll3J1juSlG0+4diLI7025dl5CRPNW0sMlk/iOM&#10;kVa3Hva5dDGSFkb3HnO3Kz8x2CSbdM1tuNo4ltpkwVcfEjH/AH3IvY44UPQ5ubZbqDxFoWUaloa5&#10;/Z+VAKmp/MsXzC+K/XvzM6A3x0L2NCseP3LSxVu3dwR08dRkdl71xLGq2vvDEaypE9FUWLBHRpIW&#10;lh1qJCw3z8DuTZPaGyNk9udY7io909d9i4lNzbN3LRTyPFV09SP3aWrYkeKeOTVTVELlJ4JFeJ1B&#10;B9mHJXOEW8W8thcIY7m0pDNFgeA4FAumuruUFlfSUZfx17SE9yiS5gd2iXxFGkqvBchSyYGScNXF&#10;K9fP27W6Y7i+NHZ3ZXQ3dWAiouwNl1WNo9xUFNiqCXD9rbAqJicV2114zUAWoip2kSpqcdPFUU8k&#10;3imeCmkidY+1kkDTCRtURdSQNHqRY9KtpjAUBv2wt2JU6f7LKPcp2y2kUKRW39q1SQafypUkfl50&#10;6j2WGeyiWzHczAnSpqxz5A5Pzp/k6CXc+JqchNjsosK081HQSY7HV5Oe/wAirazIpVTUElbm5zVT&#10;z0pOUmyAigiiqY46qSxraKpleQ8sMkCuqo7zeOp0yBkHgW0kbaJuV8XFiwFm/V9GPt+K3cSF5B8P&#10;Hy7uBOc0Of8AKAen7bb7hKzFSiRjANAQzdrVHAVqRxJ+XQcLFl8fmZ8LLkshj8ZhlrtmxVOMFFkd&#10;eUnimx9ZjlrtrI9NVS5t4zJPTUTzh6RilKX+4pYRyBVRbUWS8cacO0piqX0iMog/tNp1MeFU6idK&#10;avepl8E6mUiua0x/n+fSGa0NvqKoQz5qKUwOPH/V+fUeN6nMXYJSU9ZTx5HI16aqaHDxZralEav+&#10;MQZTJSpHIKCmFeKakjUtPVxmCKFKnItT++fisjPJEqB5JtDQgAkK5j8pR7E2BshII5uPoG9umdZ9&#10;PhEVVVqDwrT8/wDZ69BNFOjQVVnjUFgagVABI4HIP8x0xiebH5SOgjzGUrVEOGSphzFRLUSRNU0i&#10;5eHBQVlC/hjeaUI9fDHUwyEIYnDGWenGQxJIFUIKgxuEd5tbG5by6CpOkABtUjWH1Yce0yXUwFHY&#10;JXNADT04gceP2CnTEd/bgEXTmA0qFRWZSvAZUHuJBFPQLnPUpkmoJaqugnrsHTZXHyVdFTYqXA49&#10;x9pSDFtXwTPasYVEtNHSYinjlkLCOmciUut+ZaGRWEoUuLhGqELLHpQi+lCwP0ItqFxex5t73Ib2&#10;FlERUK3EArU6vOlAfP1/wdetY3NwtwE0emkxd2oUqwADg5ritDxwD0y0dP4ZC+OnyoSJlNZBtyqq&#10;KOprpIa5XWljrcslOiRoDFItQKGZoHanEyakWX3x16lLm6WeRfOAojQxoDaVna5WOzci9yD9biyp&#10;YpYLlUjZcipFTUnPAU8xT5/Z0bTFhL9PIQx9FNT+VQB/Pj9nUCdKKailgmpKjJzf7izHiJ2mrshV&#10;UeRyUnhfFw46nMUNXk2kpy0Mip44JYnU/syRnKjAlbW5PAjBmjZQLohd9Iu1gW9P4NvqSfSBhUMB&#10;9p+Lj5Y/y/4B0xKHVNDRoAfxNXxFz5UBHy48Cek7VxPFHM5ORRUp5HZa6enwMtPUSgUuQrlxNJJU&#10;VOmiE80NIEqQGeSFpV9McSdmQhGUuzhbk63DqgC/rKKT9eVQ/QheOLgUyJBpCk0GM18/lw/nXHVH&#10;Msci+EqOaYBJ1Hjw7SKV9TX5cK9U+JpZ5I6t6OXFS1ki0ifw/GNixlqjz3jxKV9d4g3jSSCryQBk&#10;ljNUNbNIqSPyABUXi0tA66PGAsZDERovkYg2UcjSTzYkkG/v0bXCyGNH0xTAkk/ENI1HFCPKn2en&#10;VQ2iQxglVuqANguhU6jghlAwQeJ0k0oc9cKs0GqWtkyDZXKTUdRC1HX1FXVVc0sqStkKsUFAoY1F&#10;ZLI0R80UX7RmSOnWRQjxpIwHdCqMy6JQwGqMrIt2RSFU8n+nI45/JUW88csCypqOsEAUJbieOSP5&#10;/l16QiW5EcYctInhioYmoZjU5ZQDXyPDOn1fI6iugjp3M/2VLTVtRjatJK6loKiOpxxWKkqpqd56&#10;tl8EIUt5ofExSoazrZYvArYu2gs2pgy6nsShYP4rBNIAFhf/AFX5uPbU4WR/CJK6aVD4GCPQk/yF&#10;TQYHFKZreyuDYXRkYoV1VxH8QqNQOofIaRU0BoDXp0phX0ixLTUs0lJEq0Qgpkx9NVyrFOKNqFs3&#10;VO9aKmqqJJBUVEcasoMEiB49LjHZm0qsTMGulRHJcma4CgiMW/AAYEj/AFrD2tfwg1XIJp24GF9P&#10;nkny/wA3RlPLKk7GLINDHgDSlMKaE1OrUa8cjpqVxBDXVQyS45qQpXYbL4mVVOAyVIz1NUZctOsz&#10;2Us0lE0cUn7nkUOXmbTlFiVkYFVTkawI4zGf1ftDVck2AU/m9zyR7TaXoU1AiuAK4+3H28K/Z1VJ&#10;LkR6JSChPaBkqScl8YHGlCT8uuql4oo6qho0latykYjrpo5P4tkhlKMIMelLm5ZIgkMCapJp7f8A&#10;AdkdFDLGwl8mUBmiQGwLBjpvpIJEag6lX6Xv+QfaeVyLTWEd8mtKf8eqDn0pw+3pMLu+W38WyjZh&#10;U1XC5+bglhUUxQilD5miThgpk+6CSVMlVBCstMtXTmpyLU8uVikp446pv+A9VM1ppELalZJork20&#10;5UCeNY2DIvCxRFFEdvonK/2mYX5/It+facLNE3iqwfHcwNCPsqOFONPy9OmwYo5fG20mZiCZJdQU&#10;gDjQsDj1FKnyB6i5evlyGQq51hhjrQ809VU+WryVc9ROQ2UH2pfiKlgkNPEy+nQ6uzlkV/fIBS1g&#10;Eu2oEgaGBZrMbSEi17aORc2/ofb4Lyp4wr8ia0oPQ0B/kervPK6C4YO3o9GZafIiNT6/h+dTwDBU&#10;pLQqtNJNJ9pTpBULQCqp6uBlhhM1FSvHi5NaPInmNYoDNHG8625jU5SI7kH9y7wlTp1A2s0d2UWF&#10;iNR+n04+nuoaZ6FMGhx6f6vTPz+am0lvJphLb1BKsSDUMB5g0Yfs1EevTOiT0yMXkbESR0+XhleO&#10;eOm0TTJJBlvDBXKZHRkZqKJmjJdpNLn90aeQk1Fl51oNQtwPHYD9JJINxb68fjn24sTRoJHGlWOQ&#10;eNfM4AFKU868a4p07Mv0qxvAAjTGuaDPAk6QP+fj8+HTZUU9OXAi1VSITSPNE0lYtLWrVvVR0v3y&#10;+MSKVc1LSLEqyG2pSG1HkkhlKmRvWWC/1UE/T1j6abXJBP8AX6W96kVIlItlqtK0NKmnyzX8/wCX&#10;VJJZ/AaiiUrkIaUen4e4EUNfTporMUtFMwjl+1ikpppXr6cvFVCBbeepei/YkkapMiwwrJHGCr6G&#10;UOSozXDC6lpCpsrf2mA/LaieTz/sPdNOg0aiA5I8hXyFAMf5en1YRuUk0Qa+8qANIJ4laKK8KcAa&#10;g9JGop5KQjywyNEYxDJShpVhj1PqhpUelBCwprSVgxPqsLabD3kVEGtVB9I0kHggH8qR/t/bLSzH&#10;QZDxzjIx61pjpi6VovCmkajEhgVUMCB+FgxFaj4qCo6ymoY6yXFQJmkmaaSQR+duWlqGjQBUX+xF&#10;FcXH6QfeJghsD6Sv0LMTrIuQ3H+9e1C+IO5c1zgfDwx9mPn0/GLtHeSOsokbUNKqqoaAaAK8BStf&#10;n9nUiKs0eD9tIVhpWR44U8zLBPIXKSeYut5OFZ/1AcWsD74gL5PSSbD9R/RZmu2kHkEn6+9sGEXi&#10;PSp8hxx6+RHpw+zpmVZFh8a8xISdSg99FzqY/C1fIjR/pephyQFOIKeFvsXl0wROqozTRwGGjg00&#10;wXTBECAFLMR9SWPPsFdLf38/WP8AmeGj68av9lv/AE3/AKf4/wBePbPi29K5pSvD5/bxr0x9Zaca&#10;GmjV+Hhwp8XGv5edejD+GX/Rlo+1l/7Jp+/tao+48H+zdeb+J+LVe/5021+H9zTp59//0qPs5imo&#10;6iVdGmzH+ybEfQ+4sS8adAA2Py6lqzsTBQUwOt/j2kmKr/xS4J/23tQvD16OlwKVr173iHqa/wBT&#10;cf72B+Pe/MDrx4jr3taYIfuDjiw/29wT7MrYKpA+X+frzkaeve1zUMBS2/2kXN+P0+zVAQBpx0R7&#10;gxCGhx172D+eOqUj+pv/AL0bH/e/ZmoJUA9RXu8ncanr3tDy8s1+Tcc/4W/w/wAfahLcAAHh6dB6&#10;lQOve47Lfg2I/wBe3twKFFOAHWq0697xCPSQQT/jf+nuodWwD1s549e9teRqRTwvIRY6SQfxe/Hv&#10;0hCigP8An62FJNPLr3sC9x7+hxkzxmRQVLXNyLH6c/4e21jFNXH7On0iB+fXvbZi+zqOqlCPOgvw&#10;SW5ve1/9h70dAyBXpwRDVlSevezM9f8Aiz7QeH9zUw0kEEWIv/sfZXfXohjJ4eVPP+f29HNptckx&#10;DAUHXvZytqdXtUJHJJT676SfSL2tfkD6/W/uPdy5gSE4ah/LoW2WyaAC6/t4dcHkVPqef6ezadf9&#10;c0dIYTJAh5/CKLcfTj2FrrmHWDpbo9i2/wAOlB0nMvkZI4W8f6h9LXFvZlY8XQ4+lHjCgqq8BB9b&#10;fk+y4bisw7iP29KBA+rA49BPJNkKqrbUJLarHlrW1fQH3nw2QWCrUk6VD/jkDn6XPspvWjmXSc/n&#10;0YwIyUXqTXY6Q0xKi7lRfhgeRzwfZn9rZ2gMA8ki6tFhc8cKCPT/AIH+vsG3cTR00jtJzj145+ee&#10;GelyMVIWuOi17w2zlJ6mRoUcuvKEahz9QeP+J49quqrsLUJ+68LEBr/T+lrED2UG6a3chQQOlPgh&#10;zUDPSexm2NzxgFTLe9r6uQOD7ZFyGEga6PEBq/1NtdmvYn3b6x3wDmnyxjj1cRlBQeX506UrbV3L&#10;UqPM0zKOdIDern6KRa549rrbmdx8syKhjIv+B+RcAWPtTApLBmNTw/L19P8AUfl0xKGIrToCO09m&#10;ZpcZWHROoEbFblrkn8AA39x+yq6KTFyBR6TEx/IuGQleP+N+5Q5bVhRkPn5U8iK/6qdIxG3BT5dF&#10;/wCmsLUQbrAqbsyy2XyXUi7KF+v19kUjtJuEm/BmJtcE28gt/vfuXbZj4I9QP9Xl1Y5TQ3l1ZnX3&#10;g221wf8AgN/Qkf5rkezr7Bi00MXpJ/b4PP6ghtb26ktHXPEjVw9RX7P5dBy/ALUPy/ydUcfLV2ly&#10;Fcmk8eXStjcj1C4/r+fYmiMlE1I97fhT/vXtb4+l20OtPmR0HJlZm4EjqteaGQzS2VxZ2+qn+vP1&#10;HviURfqNJ/2rUDz9OD7UJcStQq2oegp5fl1Twj5fs/1Z6hPFKCylCt7gOTa1+A3vwWwuG4/1v969&#10;3NyGbSyfz60AS1KcOPHrC1LKo1eQksPSSAbgf0v75cEWJHIsfx9fbRY69a4oft4f4ely0FFXrgIp&#10;LW0sfrckFVN/qSfoP9f3hKIpsxBHIF2+n+tb2ZwXMjgmMUOK4/z/AJ+nRfcDW9W/Ly6jzUzKPUou&#10;wbSQSRf/ABsT/h7xuqjSVYW/Ok34H1v9fZnb3Kmqyju8q4z/AC/y9I2ShwP8PTZJTVdhZSyk2YhQ&#10;bLcgkW59ojdT6aOQ2/sm3+wA+nvZZS3H8ulVsv6oB6Ob8aaN2ytPeNhapBN1IuNVwef9b2B22h5d&#10;xJ/Uzn/WANj9B7KN4lbwyAcAfL7OPljoVx4iJ8sdWx74UUvXNWWQqTjjY+oXNm4HPuyTZcdsbH6T&#10;cRJYfg2Fz9P8Pr/r+4d3+bw1JBFM/wCr9vD7Or2DFpdJ8v5fs60+vkOwyPdzROusHIn08j6v9PT/&#10;AIfX3X/82q0xYSvQXUmFxww+mix+o59kGylnuRmoqfLoc2yr4FDwoOtvv+Uth4qTYWMmEYDGhpzy&#10;CSAoPjF/62PHvVs7amaXPV7XJP3Ml/zxe/Nv9c+5VtDIFHp9nRHdVEh9K9Xh+wXP1P8AsfZkekR4&#10;nr3uTRgmdLf14/x4N/dqLQdbYL4YPr/n697N10dBqytNYfQ/Tnk6uCPbUztpPpTpRaL+oMdcJDZH&#10;P+0n/evd6nS1E/8AC6b03PiBt6h/ZuLf1948c/yGj5xn0+XUjbUpC1X5f5ei3b1qYxlBf6647f64&#10;uDf8ezJ0mJqZKlSFP1Xkf2bsdN/ePxlXX+f7fXoVahoBPTJV5OCGhcs4GmIk3sfov9PYvGjlp8T6&#10;1IHjb/XvwPV/vPH+x9zB7faDdK3n2/5eH+foFb43Y3VXnyAzMNTmDGkin96pBF1tYBNBJ/wPHsum&#10;bscm1/8AVvxf6eom3vNzlt3W1Sh4qP8AAOopu66XPz/y9IrGIBg1bT+LAm/00i31/wAPaG7AkC4K&#10;S9v0N9ePpH9PYkn1GNqdFVuKzYH29CR8cacvvaN9NxqUkn6czAD/AIn3WPux/LuKTTc2qAOB9bOp&#10;9lolCYZgCfXozwKDq7PBJoxUA/6Z0/3lSB7OR0qP2KY/gcMPzpuPdUepLV9M9ILtajI6JL8oOaGr&#10;Tm7KxW3+qERAN/ZwKYAw6foOLfj6e1yTiMrLWppkV9R+fQZuIqMCo8s/b1TlnoJGyNQujSuogPa3&#10;Ac2vz/sPeSQ2U88WN+bC1vz7o9ypViB3f6uHVYoXLaiKelesWPon+5hP+pMZHAPqLW/4p7L32nKP&#10;t5ACLBXBsR/S3J9oy+mrP50NP2eXQhsoxTTTqzH40UbBYbLa5Rb2P1B/r7SXR6atxx8aiZ4/6/Uu&#10;FPHsP7pcEowU0AB/z+f5dHYXtoowAehV+V1outstqBN6CX6Dkjwufxz7uC2sjJiIQhKMKeMX5utu&#10;TquPccyyR/UBpaMNRxjOKYofPj/qr0zFCjuKitft4/t9etB75fwNXds5nQpAeunWQ2NtYcekn/D/&#10;AA9sOdco5a4ZiDe5HA/xA/r7Ge0Xit+mBpAOP8np/q9ehTBah4x20/1f6v8AVjpy6u2F9zjqeTw6&#10;meFmPBYAWtYEn6n+ntooH1H9VjdePwL/AO1exQ92Vo+mvHP8uGPXouv7UpU04f5/59NXZ+zhRROH&#10;jtpLAqVa5sxN7XP+8ce15jwyaT/WxB/UfxyR7CG7yrMSD5VB8h58P9Xzp0XRwqzDUp6KbX4xEmkA&#10;jsupipBYn9RsGsf979voQubL+tje/wDj9WuD/vv9h7Df1Kwprf4R/wAUKH/VXgc9KQqK2kU6TVRi&#10;UlqAoWz6vqLm1he5Umxv/re+P27LfXJpNz/qRcfS/pI/P9fev3ijU8JNWPmfyyD5emOnQlRWnUld&#10;valBfR/QFl0en8fosD/r++pCVHH44uL/AOsb34HtkESGpyTny+0cKk+mf9jpZbxxlxXPHz+XSx2/&#10;RQxzKJNFl4Fib/ptwCR7wSOqR+hGc6rkqWZdVrEcX54+ntuJJprikrBRTANAaVr8ulzLFqGqn7ad&#10;Cq8ePho0dArni9gSL6Rxe59x9cgZSpNieRYfn63v7OY4YjEQ4yBxqf8AV6U6KrllDHScf6v8vQaZ&#10;mqEUyhSuhmT8KdPqFhb+pJ9ovf3/ABaJ9V7eB+RexYoRbj/YW9lKuEmOjBr/AC/1ceivOvV5dWX/&#10;AMu+nE+/MK55j+6hB9PHqlvqLD/Ae6od3nVvJVH/ACskAf8ATz2OreQtbkk8QOnZfjJ63YuuIRF1&#10;rRHSf+LeCTzYAwD6+7IeiVVMNR/p5RW5I/VpFgb/AI/w9g3fquzHOMfl/n/1DpI2kyfMf6uHWrL/&#10;ADYX8merU5/z0l+bAg69RH+2W5/4j2ZOas8WmMNddLBk9OpiAQAbc/7b2DWsjKhlK0aooc0Gfnj9&#10;vR3aUoB1SnsCkjkq3DFSrsOAbuSACeBzx+be216wA2KuHsWAJbURY2Nj+PdFsJZBqqCvCopQH7R5&#10;/wCToS2qjBHRj8YKGlaIkOrrostnLGygjUpP+829y6afU8Z5UsfzYA2HquTcC9vYb3iyZIZK5p+f&#10;njhxpXo+gNcdDvsivppqmkjUaGeVF1WBFrAXIa/14FiPz/tlUmU8MbXIsNV7EcsFBXgj/be8b+bg&#10;8dQKj/iz/q+3oS2dr4jAgdW3fHXZNLl5YJWSKQB11k6h6jGrG4B/A5/1j/t2OXKvIzKHP4+rD6A2&#10;4HuGby7Z5hx8/I/4ehHHaACr9Wr7b2FQ4+gQGKAWIOnSL2sQLi/49p3I5CaJdS6gbfhvoA34A/4p&#10;7TzXThNIan+r59GEEI1UPQk7b2pQVFV+7TwuoP6rWA44F1I9oupz9Srspdgot/uxQf8Aejf2Hpbt&#10;nI01/Yaf7HRslsoHQ+43ZOOijDeCEnkWte5/B49l67jzMkuEqiZGuYJPyrekc/Uj/E/n6+5I5BbX&#10;ehJOFfmPT7P9Xrx6TXMA0EU6WeFwcVJVwPDEq6WQaluAASb8X/3v3rkfK2YyZSq5J9cvNv8AWH49&#10;588lCtsrEdQrzYD41SPLocqUBYEA4AAsP9h7rgqVDStq5seOfcpqwCih6jSXD46ke8RAH0sDcc2H&#10;5Nvz7ernj02Cevexr6kQHN0NyP8AgVEL3/xDf737XwHOOmHyD148An+nu/HoIhcXSWIA8Y/pbgC3&#10;+9+x5t4EiVbLVH2/PoHbwpYVp6dV3/LkMYZODbxS3+tuYj9f9t7NvG40i5/5Fb/D2KkjIUBB0FDb&#10;IxqMf6vt6qCy6SGvnPIGuy3Uc/k2v/r+8pP9FIt+LMf9vf2n8WOtC6/tHScQPWh6xinmZdYjci/4&#10;Qn6n68e0vuUj7GX8HSeOfz72H8wa/PHS+yiCyZz0OXUkTrmqUFWBDp9QeRpH9f8AH2S3NnVuRALc&#10;1Cf9DW9sTt+gfExx6HVioKDHVu+2brtRfqQaEfTn/dZNrj/W92ifG1QtBSfi8aX/ADbg/wBfcC+4&#10;Gp4C3n/xXQggoZFrxA610f5l0ynMVQflfK9hYH6zr9f9492CVUzR4JZLny6HW3CmxPFgf8P6D3zn&#10;9ytf7zkRK6OPmeA9epm5aCFQPL/iunP+XhRUM1PTSSLB5GZVbUULeuWIt6SeLm3Nv9tz7A3N5CWF&#10;6iVnKpDG0rkyfo9MjFmY/QDRe/0Fv9f3ALSTLLpr8RoMcfsxk56k2MIEDmgA8/59bCW3MNjpqGkV&#10;KeFyUjDBQWK3KKoIBvzewv8A196cvzu3pujdvbG5spla+qrpzkJ1YyM3hSGItHTKvk4sIwFRbcKO&#10;OB7+hvZOVNo9veWrTlDYESC0tIYkRYlVVZtHiSTMAP7SdpTPITVmaQucuSfnzvOa77n3nPcubOYp&#10;Glub+eSbVISzqrEKsQ/oRRokakYCIi1oqgGa2/TfaYPE05ZnePH0okZneQtKYQ0p1OSbaibKOFHp&#10;AAAAroXNzRVMpmbSUJDRqR9BfkD/AHu3svkeRXIVjT1/1DoXvtaSQL4YrXz6d/bti91ukxMVSkkr&#10;pdUaaxA1WD8n/AgH2o+reCQPEQhrkhRw9OH5/l0gv+XwY+9NKg8Qvy4cOve1lRb6mW1BlwmQxfk1&#10;yUM7MxRyLCSlnsWjkFxZwfp9b+xRbb0sqeDN+qp8qZr8iO4fl0TScvhUMlnVXPmMA/aOB/Z1726T&#10;7Yemjly2NqhksLVsRBURlXljkf8AcWjrI0AKTDSQB/bAutxf2T3dmLdzcABoG+Eg5B4gNQ1GK8ei&#10;z96iUraXUfhTJgg1ofmCTkf4Ove3DbeSeKNRdoF0MVYhhqDMWX9Qt9bn/WPPt7bnRGDAioz9vnQe&#10;vSHc7SNpCWo2RXP2V4de9nJ60aPfvXed2g7IcjNTy5jCLpVphnsRHr8SyMLg1NMJYCLgE6RbgWHM&#10;MZ3mylgiSjGrjBwyAsa/agYZxn1oegbuCLZ7qsqrQDBoOKcT/MA14gDj1jc6SrfjUFbk/pc2Bt9O&#10;Dbn+l/ZaYslVY5C6ssFVT15lgJLAS6HKTMn1IA/Sf6ewvFemKHUhPHAHxBSdWPPgcH+fQneCJ7lS&#10;PgdBXTxCkAj+WR648usnu0b4r9jx7gyuN2lkK6nlkdqep2rUVMknFWZFWsxQaIMAtTHpEYZReWON&#10;dSB2b3vnbZbjedo+sgdn+hhcuYfDeeSzRZJACrssQ+nl8aRtX6ixTzNEk8zRQSzV933nyLkffzy9&#10;vD+Ftu5sFq1AIblgI4ZKiir4gRYnyEqYzIKIpAOdz4t/7qZXPU8fk/h2Nqzk4Wv4Wx0cLTffP4wH&#10;BpWGslXC+NpGcNpXTsJdQVJgwKSRllSKKzsxjcxWFlSV4ho1cW1CwJ5Fh759e6kMn9jcACV86VDq&#10;CaDVpWQ+IFBJ7Wqy0oxJB66Wcv0d0lFCJAGUrXSynIK1yVI4cTTjnrWc7EoIK3uyVyoaj/iGpJZW&#10;jZHRqlmiYSrZDrUgrbgg8X9onsrd9TT1jKlSeHK31ggW/BAH+H9feKe4bH41wxKH14Hj/qPU4bIy&#10;eGAw8v8AN1d/8dMTQRbRx2mKEEwICoRNVrDkg/1t/T3h2Vu6pmlhV3eTUyKqAOXk1A+hF4uTY2F/&#10;+J9gDddsNqrGNgrAMxJIoACKscGgFRU0NKj1HQgfwmU1YAAEk1GAKVJ9AKjJxkeo6HTPYSiqo3WS&#10;BXiJVAAAo1OPStwRyebC49hj3h8/+n+gqatpazKLufd1Msixbbw83npaeZBYrkMqg0Ky3D+ON3J4&#10;Fh9Dk97Y/dN9yecntrvmdf3FtciFnnnC/VvgMvg2ZYP3gij3C24CEsqSEpXCf3T++l7X8pi42nkZ&#10;v6y7rEwTRASlorBqNrvCpRwKEUt1mqw0mRKHoK8f0NU76Z65AuJwlRMk1FX11K7/AHNH6kPgoXeO&#10;VkN9aHVokUrJHVFbo1MPfH82PvrspRQbb3EnXG34klEdLtuSRK5Ec6pI4cjJ+/d9RJJCtyRe1vee&#10;PJP3e/Zjkra5IE2mK+u5wpkur0m4kkAUKUMLlbRU9ENtMww2pJMjAzm/7wXvjz/ezSXe5ybZbOaR&#10;2u30t1RajD3ArcPgdw8ZlYk4UEKBf2V8YOqNo1GMylXhV3bn8RK9TQZfcsdNVJj6uXmSpxuJgSOk&#10;hf8ACStE8yrZfMbe6ud39vZzcc1RVVuWyFfWVM7TT1ddVyzzTzSEB5ZfITrJH5b6fj3O829RGJLO&#10;FKJGNKgVCqmO1QMKMLwpQCnDqM7LYJjIXuTq1nUxPFm9S3EsfNianzPRhYoo4Y44YY0ihiRY4ook&#10;WOOONF0pHGiWAUAAAAWA9ok7k0iR5pHlZoDqmHq0ixFtdvwPoD7QHcrnS0cSgEggGtKfYuB9oA7j&#10;k1JPS1trklIUGgBwCT/g+fXP3Eqa+StopHgL6WQ+p7aSV+n1Fvr7pJepcW5WhDUoQcGvrTjT+Xp0&#10;5Dax21yFela9e9owtlY2WoPnZGYqNalkui2Gkn6WI9kMcThwjEjOePCvrx4dCSli6+ENIIHkaHPX&#10;vaxwlRWNgsoQSxikimICh/FZivksw4HNv6exFYSSJs8xfiqoR6ioJJ/1V6Du6RW/71grQagRxpXF&#10;acfz9eve4vaNTUHZu0KrW9QlsijXIEcS/c6uCPzc3FuOR7Wy3SybXaNxbVJwznANQOFBg/t6WcjK&#10;jcw31qRpK6KepqDWo8vT+fXvYXY3I0tPj9assYlcrJqLWLsOOT/vXtLE7AaCPi+Xn0NL2zuJ7zSQ&#10;SV4YHDr3uVtylj3Ju/H0lQzjHUAWtnEf9uKFfK5a3IFhYWPPt2GzW6ukgc6kPxfYA2ogilaYr6Gg&#10;xXpreJn2bl2WeEAzzHw1+ROMeR45697EeSuglr6oMBIlRM4hOptUiKxEasi8WAH0A9km4XMU809y&#10;G0pIQRn4gnbpP8Prih9egWttNHZowNCoBOBQE8cn/P172sOr4qrFbkpt3ZCmh/g+HrGqoqecrEcp&#10;UU9/HSRAWOksw8ji1vpe59qdkUyXI3S4TwY4RUAZD08vPB4EjgfOvBnfZrOSzFkrHxXHEVbTX14j&#10;9v8Am697bt073rs7ka+pqIg8UlVNIfXqkRZXLMFJ54+ns03HcIryQqcqRwyDx8uBPTtrtaxxoS5L&#10;aRTFAf2Dr3tI19RDVUUSUiOQge0MnLnU5MhBP0BJP059k06RTOVNdJoKZB4U8qfl69LbSKSC5Zrg&#10;gVpkfYKfbj/N172lqdNEpurEsh9L3ARjx6Zf97F/6e0YtlU6YwBp+fH/AFf6vLo7kfUg00x6ef2j&#10;r3uXBjacz+aQ3YMqoist3DEagEU/7C9vd5o0WEdpJPGlcH1P+qnTE13MIfCX7Tjh173PqsakETzi&#10;DyFQSwQMWjNgVuv1v/Xj2jhkaFqt3A40jj8j64/4vpJbXrPIIi9K+tM9e9h3ULWys+mIRxnVpL/t&#10;61HJZ3sP9tf2qEcca/qyd3pgn5U+fQxgNrGBqbU2MDP7B172kHiqYKpUqIlcAto0m6FSeCSOLj3a&#10;OWKhAORxrUf4ehCjwvb1iah864P8+ve/TOrzCJv3ANAWCxOpdXqZufx/h9faeYSE6wdSnyGf8Gf2&#10;9bijZY/EGPU9e9sNXR1VTJrglLJFMoXQqkIGa+hwF4sAByfblt9QJNBwp8qZ+Xz6Nrae3hGmVaFh&#10;54rQcR/sde9qenwypStJNAkk55XjU4AHLhR+Bxf0/wCx9qFda1YahQ/t9aj/AFfz6JJdzL3ARDRf&#10;8P5/7PXvcrHY2sq5Ep4ZBr1gxqAuoKxsdJA/HF/aaR2Z1jhFWNaACpPDyzX+fHpPe3ttbxmaRced&#10;a0/w9e9iLFjYcPBHEzifISBo5KhrBohf1RxyJc3v+Ft/j7bN0YNTTHTihxSnzYD4aeppToHyXcu4&#10;zGQDREuQtMH5kf5TXHXvaTy9VR00Pk8bt5Cqv4BJLUMJHKxPBCoYNqcaD6SSTYXPsvmnW2asp1Mx&#10;AUE0qT5EmjcMjoQbdb3E0nhkgaakBqKuMkMTQigyMjh173zi2zNUxLJnlangd1ngxEciiVoyNQet&#10;q4wAh5FoYnLg8SOpuvtfFVnaKtWWo7Khqj8LKaYH4ie6vAHrUm+R28pTaDrdRpaUg0DA/gQ8fm7g&#10;KfwBhnr3txnoqU09PSY+GKOCmV/DHAH8aCQjWERTpBvyTa97/wCPs1i0BVVRUv5j4mp5Fhk0rwJI&#10;FT69IorqfxHuLxizPTUW4mleJOafLh172mpsU9LOfuhIS/IE07xksT9RCp5H+JHt55IAfCdwp4UL&#10;AHHyrXo5j3BZ4/0KUGMAH+dOve3UbZ3TkYo5MbTSS0oUoWGilhIH0szglh9fxx+Pr7eAJAAWoPCo&#10;JH5ZHSE75sNo5W+kAc8Blzj5VFPL7fy697lttLc8aK9XNUQQJbVFRQyTKP8AaJpptK2H9Qgv/X3U&#10;W0iyFylM4rkH7KKSPzbpON/2ORytsiu7cC7U/NVUFq/ax+zr3vv+FVYjdwXqF9Mblo4rLpOrXrhM&#10;th/UEC39T73NcSIyB8DP+qpUf6uPWjfwalDAIckZOf8Aegv+X7Ove+6R56Qgq0jR83RShsAbr+2o&#10;5HvQbWHcCtOJoOPVZ1iuK1oG9T/n697cId0tRmRK6k8lPfSUlhEpCtck/RSQ1+L8ix9vwPenIZXQ&#10;eRoCPShGf59JZNhF0A1s4DeoYj/KeH+Xr3vEu7NoNOBNjYIwTpXTJJGeCTrIN73H4/r/AIe1wuEB&#10;Jlt6f7dv2jPTrcu8xeETFIzfkD/k697kz5va1VcQ1CQMwtFGxvdjx6b2vb8/7D228sPFVA+1jj9p&#10;P8+k8O2b5A1ZULgcT6f5vl173ioclHiK3H1tBPAKminp6unm1KNNRSv54ZTq4FmuxH+w9ldyiTRs&#10;PEUnjQaTgZIx5kClRkVqDWnS+IXWsyHUCpqKDI+yma+QPEcQQR172VrtzA0eI3dPk8XTUdPg90rL&#10;m6KioltTYqeaT/cph0i9OhKaouYkvYQvHzyVERbrZy2twxcaakkemTwB8/59ZXcrbwm7bPDdS08V&#10;QElGMyCmRSnxYIp+0mvXvYUlFBOrSLWBYDg6j6bFgPqDcX+o/p7LQSR0IhQ5bgP9Q/1efXveRVVe&#10;DIpt+Q5JsfwTwP8AYc+9HPTsfgrWpH7Tn/V+fXveQFbAgfX6cHgE3XkWHP096NPPy6VxTRqwZRT8&#10;vX+XXvbhTVr8ROxst1U2F1C82H0449oZIBUsoz0Mdk3zVS0lbgcHH+Hr3vYG/kgfzG6L499jt8Uu&#10;8880fxy7wzcMeEy9dJLNF1L2tXGOhwu4qAKbU9BlXSOiyoI8aXiqiP23Zok9wNl3PZph7i8qrS9s&#10;0K3KACl1a071kBqGaAfqxGlappqFJBOrgKZQ0IBLU/Op+H5BqE1xnzoSeqrP5qvwBovmd1Di917H&#10;xVAvyO6RqW3X1PkpZjjTumiikE25uq83k4RrNDmqQT08KuwWOeQWeFZZpRt/bhwlfg8rVYutVErM&#10;VXfZV7IEMKVEEV/KsiqY5Q8QBJB0qn0sQtpM5L5o2zmrYLXebBg8V0gkjbV3urZqUrVRXA7QGGRW&#10;nQL3nVaq8VxGC7ksoBqdJ4DBrVf2149aRm78JLs7P7pwOWxmRxz1mOzNRi9u17VTPRxSbifGvtVa&#10;+WcVdLU4/MvpA1S1M+SdRO8sU9U0zbCAQA95Qjxi8kEbNZU0oskrix5GokADUzc8AEdhYtAVM6sU&#10;qa14+XCnmDmg4DoMJEJI1gRW0S4ZSz11DJC6D26CMh6EKCD59F/3LUZKGuqaqlkp8CKjGZSSWXD5&#10;mppcWVqqxZMtkMRhadnmileN1o6MS1NRrpqWiuo8ksidEi/3KzSXXxrE8h8Acta5IjAsXBsFuT6j&#10;YAXHuwZ40+llOpTxGDX5g0qP9X29Orb3lkVhV6KtdVdLVPqC1TgcaU+eesi00NS0WGTbeIonmjyl&#10;TWUOMpmz82GhokkkEIG4J6laimxckZqJ6/w06XpKcSS1EhicZVErxsBAkxUOdOkMjC12DCwGhFY3&#10;ugB1H8Cw0TaxnQzCJGFDUgY8hVqnJ4+Z4eZ6ZZLcztGrCITir00hn/FVSVcipFaqOHoM9Mrzqc1T&#10;1M+azFPOa+iailpZKymyFNUvUAJW00GOlmkFfX1lIj0yRV7yRmjgITVIryeTVKGHljAXUpRmbW6t&#10;YlXih1KhZtJYBgQNV7WHtqWSK1mRQjPGBUEEUr55otcCvmOHSSWMWCoumR41NQdcaUP5iMnHqGGR&#10;k8BOkx4kiatNBUUedrTTSmqGNT7XHmlikp6WtxuW3FNDWV0NLStXU9NJLQyJJKlI0DM7yIOU1QIV&#10;uZlaDTd5b6I1ZWKsJHX1qFNl1FiP1A/UXskTSVuZF8NwSVGniOPmP4TU/wCo9Gf0761uBELeT4gu&#10;hSWxWusg5pnBofsPTTisJDk6pNv4/D18+SlYUkeKMoymSMFdQJU064vGzf5BWVFVZ6paSKkgZUNC&#10;6LojKx50jMTLEsAKswKwhCzSk39LEgccaybc6TyeR7alkS5Uy+MFZcVx5Z4/nw/Ppie7sJrR2ll0&#10;sG7iBXIA/EMj/Sgj1pU16aKmunenmq6+WpkkWkqJ6jPVdf8Aw+mwlMDGn8Rx9JTPIfIyM+Pp4jKF&#10;jWrjPggSOKY+R0DFY3JszAoSXfksS2hbgcrb8fQ/j2okYpCJZTWlBXh6DiKV41PXiKRpLdnxEI7T&#10;wBxjK0qeFeJ9emaqw+QrpUjq8XT455oRKPCKTGY6EQJCIsYK6tKzsiR1AkjZXlDvLDHq+4Dsewzu&#10;b3f6al1INIdTd1ItcaAAACTcj6c39uyhI0BJB1DGcjjk/I+teqMI4oG1sCHwtCAUxxLChp9pPTNB&#10;R0VM7xR0FLI9DUSUuQaKqnY1WPq4EjxU1GzymmmbJyyTOWjp4TAkxYS6YljTnH4yX8cThnOoOkIL&#10;K4NwASPqzWufyAt/z7rJblABJKoFCKEjgwoaGvpX5jy6u4tI2jjeRXKggKGydSkEihrwJPy49Rcj&#10;mctLBFLlXhrYcesUdRR5LKVcVLLFRltM1RT0slo4aWn5iRGAWSWt8TmyL79pWoEtwkjuWaUOFJLs&#10;oQu6IvBKnSvFwCPxf22q/Qska6kUDt7iKcc1JyPtqMdJ5rrw7sW80xcuAUWNyrIeAJ8NgfwgGuMH&#10;zqenCTI5GlkpchFK9PTUJjo6eejotfkoI5TlosLRZCtluUp6uIVlb43CtMJ2ctM0ZbG0aRgRxFCZ&#10;Bxr8Y/SbqNCC5UEXPFrlgP8AB8uZibi4QimOB7j8z5Hz+fHPTsVtcM73l6pXOllpqDmmKsa0P4sE&#10;EkCtR1loqyvlnDyy1BTGTPPLLjfv6uaijr4BFVS0klfI0BqZln+0h/c1+KKmeWy21eBlSTSZNQcF&#10;HCKkQAN01CThizGyix44/wBjWSKKSAvApBB4VYnyPA1xXz+359KFgVAxi7SM0JJIHrRq0Xy9OPz6&#10;7FVjqmOlqcjRRIsJpslja7JmbJR1VRTSrkI6abEUQamWGljMldIJkcSMXHpPpXzo1lJZdSyk/tqC&#10;9kFk1Sva+i2rgNYgi3JsxE6kHwxpLAAkk/8AP3D8gOOOA6ctlV0cp/og7l82p6eY+1aYr5dOtLWp&#10;SVLwmKtrcYcQgjhr5fHjBNkJleqWmwGDZ9BrzOtI5qKmn8kM8UjMFjhEnG0bCM+qMRqVRUKNYNJq&#10;WGSWY6RqLWIvexH9L+1CyXAUxOVock5rwpUBRwxx9a8ekv1Ild44NCpWrn9VmBpSulKgLQDNONeu&#10;M0Dx1NeEjkylTlZtc02SilpKSY0WM8VTl8Zh8cFqahqaCHy05aDxiaKXTdZDEOZdVkJQySfrJT1S&#10;yOzAF5VIFgQLBefx9PbsJiurakhjTI7qinyBHA1Py6qt/A3ZMkca+q6WzXAKZrX1p0lqvDZiiiEL&#10;0K0iwpSUlPFJTTbcxdDjqCRoKDGVWomq8UrvK1SzKq/uR6mOk6c2vWq3RNX5Qok0hXQLBjpuBzzY&#10;j8D8e9iM2zEI5cEVHeQK1IwAQP5deL3Edw0kPiMugFdbyRqGq2Fj1BKUpwWnHpPywxszSJPNRwPO&#10;0UtdBEcXQ+YVheqqVqvKzTyemyM8bsS1RISdfPNJGIC65FjIBDkLI2iS5ZtGn+0bgXP9be/TxeCC&#10;xVWeuQToFR5V10qB5DPTmi5Msl4x8FDVXBQodVKFatIaEeYAr02PR0zyIxooDVxSsFpKEVDU0VbS&#10;FftKNJGKsxpkaN3cBhdYDJqNyudf2JNQDPrUG5UB3uOOWtdR+SLc+2Gaa/jAYiIIdNFIZaChy2c/&#10;In0PSSIWV4giilasbGhFXA4efdn5H7emWUQx00lNPEjyvMahxVPVUqY8mcLKVxtG7WllYKIUlDt4&#10;3a49BPvuN00sCBofji7kliGJu9gGJIt9eLf09tNFM0gUdrA1z6D7P8uMfl1sx3EoVoCGKsCPiP8A&#10;1bz+3trx9OpFbT/aSx1Zeomq6WnjilcR0NKkcMMUkKRFF8sr09NHC8k5UxaX8qhSroBnhOpvrGzN&#10;bToulyBewX82F78fm34PvVx2fCCoAzqzmuTU8Bw8/KvSmWFLSKtxVV+ImQrg1IPd5KCDgkGtekrW&#10;QyOhBMrIksiSU8cbVAShlXX+/oCWkqH0hRrF1XyWZXBOcsQGe4FwbHm4P0sQR+Tbj2nUK7KgGB5e&#10;o/2OnpikwSONSUU+VSACfNv8pP59MK4/SkVMNSzlkWeECNI6xQ4ljdPDI4/yeMar/p0kOpK6b9Ft&#10;Uaegari9xY2/1iLW/P8Avre3hH4crdx0itKGor+3jw9f8vTMbLbXcyCT9ICqhWX4jXz1Ak4FRnpv&#10;eGngqBJPWOrjzM9VMZ30xF7zVDpHIdMj3EaXH5Jv9GONQBpK+rQQ62AOrVxqAF+P6D28zlgQ2Nfa&#10;a+VM0rjPCp/n0umZdMmtSC40FjXFPUnhp/FwP8XWURGKZllbwRSao2gdyn25CmpGPkapljPlayj9&#10;J1X4NxyDflP9+72P/M7fJ9Obf7Lhot/r/wCHtF9MtKVH8PH51r9nlq9eg/8AQx/DqHw6PiP+m8Tj&#10;8Hlq+Gvn0Ym0P+jXT5KLR/oD8GvTHp8v+zZeb7T638Gv0a/9V+be/wD/06gewcf9tVyErYapB/sb&#10;39wpt2sJoPmP9X+odTuwQJ29b+6m4B/qB7BSRQHIH0/41z7PkBVQD1pV7eu/cdOJP6gC9x/rj3sG&#10;pFcf6j1rjQ9e9rnAr6h/XT/vZB9mUQ7q9UkHZ172q6xrUtvpdQb/AOwAt/vPs4gYfs/1f5OiDcsR&#10;E/6uB697CLNEeRv8HN/9gPZqG1DHn/sdRPvBq5697RkigEte9za1v+J9rFP4eicenXvcdvx9Tb3R&#10;1qtOtde98T7SBTB3tnrwHXvaY3AGNG9uLXFvz+PbjMGJkpx/4rpQmSR172RfsynrzU1BiMnDkCxI&#10;J9f09ro1Xw+jCGNWGBnr3sG8bWZOjq18jOFDflnvYtex9p5Y9JrT/J0vWAA5HXvdmPxj3BHJPRCp&#10;df8AOKCCbm1rHgn/AHr2D97WQq4HkP29CjaymA3l173dPsWXHy0dPIiowKqfwDwtrH3D25WdxOSt&#10;KEdCpbiEKFr0z1jOjEm5H5t+Ob/8T7MDgscHCmn4t9ApNjcccew7LDLEDqUn5/6v9X+DpbFLE659&#10;ekdkshEl1lZV+t9f0/2H/Ef766plx1bpCSCQqT+L/wC9e0tW0lkxTy/b0r0IR2nPTNFXUWu4eMn+&#10;vFv9h/vXvlSYWcOCquGJvf8A25/r7ZErH+04DrSLQ565VWUp9FgyH+v+sB9Tx7EDHpXUyenyA8BR&#10;c8W/1vaSdPFWgHTw01qfLpFVU2Olm/cMRv8AXkXNxcjkf099VOSyKa7tJexFizDn/b/717IrmzOo&#10;V/1f6vn0ZI6hK9PmNp8YwBQILBTwFHB/x/4p7YZclXs1gz/g31t/vV/eobLRUnz/ANX+r/L17UpH&#10;GnSg8NBZbIptzeyf1ueSD9PYq7Cnq3qU1s/JPANx+n/E8ezCGHSBj0z+fTLlQtSegG7bSgGLqRaM&#10;gROCCF+p+gHHsQOwZ2GKN3/3Tfm4udJFj/T3JXKyMAMef8v9X/FdJFocjz/z9Ev66p6Zt1zvGqWN&#10;VZdIFh+ni3+uOLeyg4tfJnS31vKDe1/q4sOfcnxSBUCEf6v9X+fpp2qadHd3ANG25OSNFOQQfr+g&#10;+zz7CiLUEH0HA4/p6bfj2nllEMhFCf8Ai69B/cB3t1Rj8on+4ytTyFIEqm/9QxA4H+v7EckqSNR4&#10;t9Dx7fU6lDDz6KKH0HRB3ipjI9wLn130qb62I/p/h7xTKrrqFy6qeSf6c+1VpNLHJpJ7SRjqulq6&#10;j5enUSenp2Vm02KK1iFWxAuRcW9w7tYAA/m/Nh/tgfZsuipLH/V+Y6bAAYsa5+zpteGnYKLGy3sO&#10;VAv9bBfffqPBP45+vH+8+9EgGuf9X5da1BW1UwOuljpyGTgAXH+qPP8AU/Ue/EAjksSP6f8AGz78&#10;ksiNRPP16SzFSajrqWnpmUc2CA/g/wBP9b3hLfW3HHH9f9ifZgpfGrPr/q/z9JTk9NnjjLkA8E2H&#10;1vybew93m7R0rc8FWFhf/D63PtXbSo9cHH+z0Z7dGJHJP4af5f8AN0ej424qM5SnsE5lW/H5sWFu&#10;PYP7LHk3BHc8+Zef9ex9lW5uCHIHy/w9HzYUgeXVkHbf+TdcVS3A00E5+l7aQwH+9H3ZbtEiPGxA&#10;rqDRrcXHAC341X/r/vr39xFvcDTatJpT+dceVPT/AFUp16xYCX9nWmP3pmli7tlYktfKMOLfRXJP&#10;1H+Nv9h/j7rt+bUPkxNax4BjlA/w44JF/wDH2n2G3AbSOP8Ah9eh3buDbnHADrcb/lHZc1mxccnJ&#10;X7OAgH6qrKSot/X3q49rKFzuSt+Z5voP6N7ky3UrHpPqP8vRHdt3U9T1el7BsLc/X63/AN59qGwC&#10;ekbLQFuve5lEtp4+foSfp7qr1PTZcFKde9nM6DhEmUgsD+of7Gzj6e27p6IR0YWdC4PWKc2hkP8A&#10;tJ9389F44Ni6RggYCNCQQf8AUn3jT7iT/EjedR/g6kba/hz8uiddi1rx5d9D20SKR/h6iPx7ONhM&#10;RTySoGiHJH4/oTYk/wC9e8eHkbxsnzx/l6EJPbn06CjcubqafGTukjHTASbN+WS4PI9qzctHHT4m&#10;R1UCyTEKB+AALf7D/fX9zj7c1e8jjJ4lc/t/1f5ugNvTAhl/Lqrfs7Nz1u4ipZmHmdefry683/2H&#10;P+HsmuaI/ikjD6GSSw/12YD3nFy7VLZI28gM/YOozuxxHzPQkYz17dhYcakja39LxA29h12S5TAz&#10;3FtKtY8W/QfZ7cyhVqhrXy/1fs6LbVdMhavH/V/l6GT4y0gfdsZIF9KMRyeBOPqCP6/n3WVnpCdx&#10;H/qIub/X+yTf2SyOJXp5j/J0uIq9OrncagTGoB9PCgH9LBeLezsdKxn7aC17MnH5/oPbiyqwovlT&#10;pNdmq09OiK/J6QLS1Jci4LWH/Tu1uf8Ab+zd06nxL/hYHi/4A9vq2ojy6ISKZPVRebYCuqOVv5GW&#10;xvb0uR79MD4m4P0b/ev8fdwO6p/1fs6qFr5+nWHHSKamOxBOtPp/g4Pst3ahIhmF7XvbmwFmv7TS&#10;Sas/w4/lTo6sRQAnqz/42QqsNMRY3ETf15fm/wDsD7gdAwltwRPcH95D9OT6tQAH+w9hXd5ex1px&#10;/wCK6OY/7PpW/L+YQdc5S/0+xnueP+OTA2v/AMG929bfOnEj8Dwj+l/6gA+wG6frp6/7B/4rrVoO&#10;6nzP+HrQx+S0gq+1sxxq15eZ7j/a5FUi3+9+0VuGY62+tgQLfkgc/wDG/Yq2o6JB6nNf5dDK3FEH&#10;Rm+n8FEu34X0/RCL6b29PP4/1/cXFWkAI4OkXNzYlTbn/e/Z69w8LkPkE4H2/wCrj0WbmKGvSL7u&#10;xUQo5HCaWSFwWtwTp1E8Af4j/X9iHSvoEZsSFuT+OBbgn8fT2SXMP1CsAaV/2f28eilcA/6vXquj&#10;cFR9pPOPqR6r8Dnk25v/AK/t3WeMgFWKMwJ+hOkkXIJ/1uPZPJZTKKONSjH209Pzz02YyXEnSLTJ&#10;xPUC7WckNf8AF7XKmw/px74+Qm9yD+OP+Ke2PBCNgEef+r7f9Xn0pDjTTpXJJG9MjAhmIHIP1uBx&#10;a3+x9+aWIfUj635/J/w97W2uDlR8sdWD6FqMY/w9c6eYRuGUj0C5NyByLHn/AGNvcOaQFdEfF7G9&#10;7gn6G/swtLSj+LOM8P8AN1v6kn4s/PpylzcvjESsWH1uCCB+Dzb829tiSv5gC3FyLWHPF78+xPLb&#10;wC0JVc0B4/P/AFft6Tlg9Qc/7HSOqJqmpqo7sSDIt+DzZgQBYf1+vtMb/lX+B1JH4VxyP9RGDbj2&#10;AplK39D6D+ZPVZUGii9W8/y4aF33ph+DpashTkMeVGk/T/g1x7qg3Q2ve45ufugbD+mvn2N7cAW4&#10;oOm5Pg63V9jIYutoha1sath9LWi+lvdlXSaacJRn/m3F/wBCi/H+9ewrulDMy/af8PSP/RTIPn1q&#10;gfzXqlhuKva91Es6aAebubWtb/efY81rm2pbaiLj/WZvVx9fpf2UW8aEaJOA/wAgx8uP59HFoKkE&#10;dUu7KedKrVCpv5bcck3P4sPeGC8rrrUkqAoJIte9+Tf/ABsPZTfTxWkbLG4AJJP+qnyz6dCqzQkg&#10;Do0m38DW5N4n8ExYhdNgbBTbg3+vJ4P09vMMV7NoKIpuzEAD+h5P5N/x7AG8bvEkbJrDEj/Z/YKe&#10;f+boT2tvwx59Gf6266yUtdRzfayLGJo73BOoC3Cj/E/W3uVLfxWte5JA/pdBz/yL/jfvHfmy6jnJ&#10;IPoP2Mf9X+qnQqs00Go6uj+OeBqcOsXlh0g6m02HGqmRA/0/w9tjxqj3P0454JsOLj+nuGJwdXbx&#10;/PoQA6lx1ZPj5i9OFa/B0k2H+P8AT2y5No2jtwTZrWPPqAAB5/rz7Syo1eNMU/melUQpg9LjbTMs&#10;nAJBkU8D62FyB/jb2GWUIXyEHT6Qb2+n0JHsraymDCmc9G0Thh0P2JyEMkSqwtpvyfpz/rey3dv1&#10;DJhalb/SnlF/wRa/uS+RbV1vg59ektyQUJ6WOKeOWdNJ+rofx/U/X/YD6e9eP5QTlstVKTe7yc/1&#10;uFv7z55MGm2Ap5dQlzb3MT0KEIAiS3+pH+9e696n/PP/AK/uRVNVHy6jCUgvjrL7w39v+IB02Pn1&#10;72N/UK6s5Q24/wAqhb/ej7M7Q6lr01INNR8uuj9D/rH/AHr3fb0JGRiqMfX9tP8AeQo/4j2NLGQr&#10;lcHHQU3LIp1Xx8smVoZ1b6eJ7/7GM8f8nezcxQgoh4HpH4vf2fLuEoUqBX8/9noJZDGlTnqpDKIh&#10;rJDqFxI783uLm1rgH+nvMRY8/ke0Weq0YZYY6ywyRMCF9K2Ppta3N/oPaT3R6aOb6m6GxFuL8+34&#10;2fSArUHSq1UmSoHQ1dTaHzdMStyJFX6/UfTj/ePZLslZtyxccGoH+2Vrf8R73dTMUbUaUHQ5sVIU&#10;V8urZ8GunaY0jj7NRb/g0V/96Ye7TPjkhTH0d7+mJD/rgqbn/efcK896ZLdiv/FU/wCK/wA/RsjD&#10;xtfWtR/M6qzHmak2HpmkuPzYVCi549n3kcS4dUa4Pjchjxc3AIuD/ifeAPuTYhb15FzkY/I/5v8A&#10;UOpd5bkIiB6Zf5eG6GDQRMzKNarfiwKyR6vrzz/vufYT5DHx1MkkUiGRJ0MLKPqVN9Q+v9GI945z&#10;2rG5qKDQxP7RT/Z8upLjZniMZPGtPzFOtjDb25vtMRFIr6XMMDqx+gMdpATxzyAOPep//MA6F3Ht&#10;3eO6a9aOTTS5Srp6hkOuMmJNUE8jrcgyKRcEWBB9/RHy3uv9fOS7Dmy1CyJd2tvKChGPFhRlBHGu&#10;kAfLTTiKdfPxvVrHyhzpe8vTqQLW5uIS1Kd8Mxt5Fz5K0FR6h6jj0Z/q3c9NunZWDrUlT72Ghjo8&#10;nTArrpMlQk0WQpmA/wCOc0ckdx/T3RVmqyePca0fkKR1DpCzm5jjfy6JC44+n5P9fYKv5JI9TJ3U&#10;Jx8xkjP7Op0220jOzG6IqUBIHmRSuOhD9upxkwjWelYs0imSoWL9tklXVqjiP1sCSQP+Ke3YrhXX&#10;S9KqaCv8Pr9tadFwvYy5hnFAuFJzj1Pz+fXvc1JqhIkYyazYBonf1Iw4JZj/AMg3Hu8d5pJKYP8A&#10;LpKY4mcgCg9R59e9jd1Nn46mVcPlJj/DMvH9rIZGcfbVK3+zrYv6FGALf1XUP7R9iTb7uC6lFpIP&#10;03x9h8j+X+rj0AOcNrWIm4tkrIhxT0OCP59e9qbKU1VtrNVtBXQtHVUNXJTT07EOElgbTIg5sLMC&#10;A35/UPr7RyyJZztFIdLqQAtK1+fQdhT6y2Urgkf6q0697MD1PuOXC5SgyNI/i15GkqCswSyr5Nbx&#10;hgSb/T8WP0/PsbbHf9ojQ0JkUk/IHUR/tqUPyJHQS3BCZ9ElDpBWvrg566IDAg/Qgg/7H2oO+uuo&#10;tu70rtw4mB0wW7qdc/h4VbVFRvlf8qyFKqG2nxTeQBQOE0/7He/24t90eURhYZiXQDGkMa6fsU1A&#10;HkAOjLaN2W82lLZwPEg7WPmdLGn/ABmlPl1igYmMK5LPGTG7EWLMnGo2/qLH/Y+8/Re5qraW/duV&#10;cGqCakqqN0kLEMpjmWRpV59LAi6sP0tY2P0NdkuW/eClqBSQtDU8aVqAQCCtVIOKE4qB0T71ENxs&#10;J0kyKEAVZaEgitVIOAScEV4E0r16pp4aunnpaiOOanqYZIJ4ZY0lililQxyRyRSAqysCQVIsRwfe&#10;w3hfm31ztBaWj3FiJhkqumo5Jaqkq4YqCmkrB5K6oqca6IX5LGNVmst+OLKIx9xfuq2m+SGLlbev&#10;ooXGprWaF5AGKjw4oLvxnlt7ePtRUeC8maNQJJpZdUr5He2n31eZdls49q592sbn4YRPrIJGjun8&#10;MBWkkSXxFmllprfRNbrrJAWnVRW/v5amXy26clvTZG+MRDURV6SbcwO6MdUy09DRLOWniyWbiapq&#10;K2VkNo5njjYMAzF/ws9z7t27vWg/vNtbLUmXwk9RBC1ZBJ6qSpqbFaeshYBopCOQHsGv6SbMF5/e&#10;4/tjzh7aboNs5qsnjeZZWgki/Vt7pIlDO1vMvZIVRkaSI6Z4VeNpo41liZ+m3sz70cje7uzm+5Ou&#10;WkmiUNNayKI7m3JrQTRaiQGIZY5IzJDIUkEcjGMjoyXTe2tx7OpYNsbqxk+Fy1ATTvFWtT+GpjgZ&#10;FNZQ1VK8kc0DeSMpLEzAatDhJkkiQoPyT74yPUPXjUmClKbh3fRVIhr6aTyTUGG9VGyUjkkRS1LX&#10;cyoNQjT0aSzFpp+7F7X7NMx91eZ7EyLaXHhbakyroa6RdTXegoVkeCYfT2mvxFS5huHBEsdtLa4l&#10;/fh9693gvovZrlC98BDCJt4aJyJSsh1RWJKlSkbRqJbpSKvFPDE1YLiaNzG4bBLm83U/evHPh8LG&#10;KapofG7JW5Srj84paszWBhipXjleNV0SmoVWt4ZFl15d/bwzOby9bWZCvlmlq5S7zSzM0srck6wf&#10;qSST9f8AYcknMS+3S9u2KTszVINWoSSARUmlSaGgqaUHDrBHY9ttxApCAaa0CqFVQTwUDAHnSnEk&#10;9C57AvJ1+QWUWd2Rm/N/SOOTf2nt3Ymsmfl59SLY2lmV4Z697Yp6yoM8dyxTUAx+iWP4/wBf2viE&#10;TOzUoAvE+tR0aRW0Bjb1p173ymysq+SJDa0ZCqxvzYkfX8X9op5fDGpTj/V/q+zrUVghKyNnOfsr&#10;172rtrVEmQp5o2YXsY9APFx/bt/re2UkJZhXNMn/AFenRBv0CWkwdR86/wCTr3tzy7WgRaMeVVZi&#10;7AHQpF9YN/8AG/tXaws9WkIrWv8As9INuGqQtc9pNKD/AAH9nXvay2TSmpwO5VdQkxxokT6a/wBq&#10;ddRS/HP+PsV29sj7VNERQ+Ggr5dgIP7a9B3mecRbrZMp7fFAP5qePXvbH2Djqqfrbbvo1rS12TpZ&#10;WX+o0yL/ALwt/ZDaAjaIJyfhklBHnRyGB/IHPRryhewxc6Xh1U1pGwB+dR/hPXvZe8eiu60cgbxn&#10;UwuT6XXgHn3RZnaUKvnw6lu7copukOevexO6nxjS5PdtQylnhwlUkLhuUW6obD6/pbj2K9jEZilu&#10;WXMUUh+eSo/bg/t6BfPt8EsdviBoGnUn7ak/4R172stv7Rqtzbix+Moll+5mnjgj0FQ6FpPG7MCR&#10;bgk3/HsHQ7e00scAUNpJqPUFq/y6IrrdksdveWShWlSPX7Ovexf3bt+vxtYcPTUNTTU9HClFTo3q&#10;LhVIM5W/LSEli1vyLfj2JrrbLxAbeOOgA4egI/y8egVabrb3INw7AmpJxSgB/wAg/Lj172Bz4ari&#10;qpRUwzRMJJApdSqyHUTbn6+ymSwu4ZFWRCKjzBHQ6Xcbd4F8F1YECtDUjr3uNJBManwOmhyhKlQQ&#10;tvoG4/3ke088TwOCykZGD04ksSwCYNUA5B49e98JKWegQ3VZdXoOtQyNYf2T/sefaCRGjcvOxFeA&#10;A+ec/s6uk8Vy4yV+zr3ttpJIS582qJ9YZfqQpB4AF/6+2nit9Ik1MGPAf6qdLbiOQJWPuFOve51b&#10;UMkLTSTXVXCgfTX5OC7D8jge23bSyvwFaH1p8uktrErShFWhPE+lPTr3tOVbgxs4jWwHAt6NRHJt&#10;/qj+B7UXv0qqojyflxHRzbr3hamlfzp172H1VQVLySSpIVkB/wA2zEKQ/wDtI9pu5YxXFeHr+f8A&#10;LoX295AkYjcVHr59e9t5oHiVJ5WDzAKvpUsAhY3FvwefqPbsSOaDyHH7fXpYLxJGMUYonn9vr173&#10;loPFA6q4OmR3aQPy5bgIt1AA0/7zf2onZxRohk4PDql40kq64uKgAfL1/b/k697WFDRtXSx08atI&#10;GbxqEVi8jSMAsYI/23tC7TsCEQ8MCvQburgWqGWTtpUmpFBQcf8AL172JqYmi2zTrLJEhykiqZdJ&#10;WX7XWvpiCji5NiR9R7UTqdukENwaSMtfmoPl/q9Py6BDX9zvk2hXPgAmnlqp5/YPLyPXvbdSYGvy&#10;8oaOlmOs60tHd3dzdwLm5I/1vZdAhlYR26l2JoKiuonyP2mg6Wz7rabcml5BjBz6de9qnF9M5+N4&#10;8m1BHDXnyxrU17lo8WjvcwUPkV/FPpuJJ0QMQ2hCq6lY/h5Z3pqTMFjY576aSPmpIqDigOAQCQSB&#10;0T33uRthRrLxGaHtOlBmWgNGkyutCcqhJWo1MGIUj3tSQ9SgSq+Y3LAmhld4sfTeRiujRIpqq2S4&#10;a/8Aa0/Ti3swg5TuVFbm8yvwqvAAYoCRQ4wK1/Pohl9wewpttkxqKAyPQfLtReHyr+fXvc+XaGwc&#10;Yxbx5bKsfQRLlY0Qaf6/arE4H/IX+tb2vXYLRiyEGRBTDaQanjldPGnmD/hqjXmPmy+FAYoBxqIy&#10;T/xpmB/Mfl1727042zQw6aPAYyC3q1ytNUzKB9HeaZ3bV/XUf9f2qhhhsv0rOIKowQQG4ehNf9np&#10;DKd6upP8Yu5ZPkNKD7KKAKemOve8rZKlqwiyCnGoNoWL9gBB9LEMPx/Q+1CskoJbLDywAPsoB02L&#10;WaCrIGr5k5z+zr3vh9vTSMUhjmdSqnWlQSAQOSdd/wDeb+/UR5TDp1ELX5fYer+POFrIQD6Ef8V1&#10;73HixdO5kJjMquHTxu5ZOT6iyEAH21Fbo5YGNQBTgPt49OPeyqAFbSRQ1GP8vXvaXyO2IaVZZKen&#10;QxgMZqYx+tVJsGh0MLX/AB7pc7dGziSI6QclR51/ydHtpvclwyrI5DeTVx+fXvaDzO3KSSlMjIBD&#10;ewVkeQwPJ9C8rE2BtyT9PaKayljyhFD5edOhVt+9XCTCMHu+0CoHoPl172FeR2eJf81ZpoXLIup7&#10;KL8rwxVufodNv8PdCpRRq7yRjh/lFf51+fQ8s+YzGv6nBhxx/lFc+ea9e9pebE1KSywSRPp9OlFD&#10;By1yCEcmw/3i/wDj78iRP2kdx/1Z/wBWOj6PcLdkWVWz/L8x1730uNraeK37yoQ6lZSXkVVI0kaS&#10;Rb8fX2xJbdx1AdvoOtm+tJ5M6ainDAP+z59e9pXL4yr3Hgslgro9fTifN4UTay7VdBCxrKKJ/wDV&#10;VELFEj/tyCP8j2Bd/sGMbSuMD+ZrUU+YyTXFD1I3J27RbfeiF3CwXFEavAP/AKGw9DWoJ+Y+XXvZ&#10;crrIscgI49Lev1fpDINRPPH1P+8X9RAOkqxB6l0EFAWFPz+z/V/qr1735AbcL6h9CBYrwBYk/n/f&#10;fn34gDq4UUqB1730C1jfVqIFgAvIvYm4/p+ef9v73RfLrwNB8+ve8qGxA+rWJtcAhQAQTf63U3v/&#10;AI+6soI6U28hikD8T/qP8x17270k8ylHikaOaNlZJVLho3j9aSqVsQV+oP4Ivx7QTRx51ZBBqDwI&#10;8xT58OpB2y5e8ttII1UC5rigOfyB/aPLr3vf1/lg/LmH5ifCbr7cW5MjJle5uk58f0r2zVVLvLX5&#10;mLHUr1ext119RCxcjI0CGGaaRf3Jad1a+kEQryJZtyf7jblyMvZY3MT7jZ6moBGgrcQR+Y0sdSrw&#10;AJx0zuMAl2945adgI1fi1edD8zQjh5+nWo3/ADo/inkeqe3pu39oqlD1t3LU1uUGJxcGKcbe7gz3&#10;22D3RuVMRlwaeod3FJl6dg8ckVZUVEsBRml8h/xM/hYzonBYSF2DB0YmMraIEgtKHA9Q+n4Xlcik&#10;+kYlrR2aP8JCkV/pVOKEZp86dR3bSwljbBZVI4VUijD4jr4EEA+ea/PrWxy22ayPceNo6RDQ5eeO&#10;glix1G/21Xh8xQ08OVkSany0kUDDHYeahlkU08zBnbUstSXgrMbu1ryqy+pvIyBEEjhWad0+qARp&#10;5VQOPqtxc3PtQCXYHUCFH+biejJvGnRopmXtFQaZA9D8604Y6xUeLoaVjQ4RoppZYKOPG02Xq63K&#10;yY7GvU0mP2lj67xtBkHmzFcuDr8nLj2CrHVsk/jR44RlZwrsGDB4dKFXnDKUuEbUL3uULsShP0/F&#10;9R0i27urONSNxPoQCRTBHxAUrn/B0gtUgktluoSDGCVdjUlWWqmmkMANQCgMVNDwqKdN0dFmRin/&#10;AIdLTRRZEVVdQTUe2WoZ55J1aqhSndgsQVKlKCkijrqVCq1A0h0iWnp8TzI0aRsJC0ZZ5zCwikSM&#10;uySSKzWdFLa44r3tce3YoSrONQoRRajA+dP9WeqRSTWk0hAEwdOwkdqtU8R50FD1kTHVCZL+LQQU&#10;MUWSSjx+Ipc/E2co8rl4qKkymMw0lHTvPjq+qgpTj8rmmQQPJ45NfkD3HNUDkNHDTl0b6WEisiHW&#10;qOy2UDSbkkXJaxsDb3SSUW0LMzFm4fmSBj04/kOqwlYLdvGlJY0y2aEkVCj08gPJePWP/Kaqvp6H&#10;I5zcdBhsnjnlMqPNh6mkqanHGCqycNJUPNUyTNUU4p4aeGoEcC0TzRmSWNpTz1rpsCY9CrL+42ol&#10;H5voS4vIbEgnkX/x97kikjjUhVk8TNAM54V4Zxx/n5dL53lCxxtFGRKaACgrXzNf2fs6baaJazK1&#10;BqZpz66na80uNgkgpkyGJVEmp0yldHFMsGLhMlPTtHDdJXhCKyhGPgGg0gVCrqZpBU8xKONTMEYg&#10;kKLGwf8ADH/XchpNA31C6QuAh9a8a8BT58cdI31s7ROAEHwgkAKfPPCnp+XUTJzUeTyTtRbZrstU&#10;pR0uNrsJTrBnap4nlFPS4+evpYpIYZ8hKrIZHowI1kplJYJ+3NGksuhChOhQoUKzTBr2u4uQ2nUw&#10;/Oj6fX2wwZe2RgwrjSagD0OeI/wHpGyPA2hyJgc9hDAfI08xSuPIjpBSO32dXVz1DyeKCrnr6nKy&#10;TNTQYeekEP3ppcS+keFaxKKkkDgRffBo5dKoTzULDdVU+RyGurl5NMvBbSDaxNlW97+n6D6Xl8e4&#10;kUyv2LilBSoFQOA4cfl6dGCu8zD6iRtI7aFVADBSdBpnC5r+Xr0zROlbRy1ctLA1NFAqGOSlfG0V&#10;8TVS6aWCaeEy/txGaqqViZGUtU+QPUemfoRIyIWsHZeFdysTSBbL/m72VQSST+Pzx7uZ7hzoJqgx&#10;UAV45Gcny/Pr1J5oXSyJjUEgyKFJBxUd2eFPlnrgchHiMjWT0kDyNS1etnioGrstTYeWb7pp2TJG&#10;ASVVcYljVFK6WjkZo3FQAOazF5I1PphYXcLHGrKunUp8nPLMLj/AMvB49tmzjSJqMCwpQ1bNTk+n&#10;DH2noot9ujgWXUCZAe2QsxDMT3OFJpQpVaeRNRjruZ5KSCeskhd8pSpUwU4qa6Wop6mrjlNDNimx&#10;caR3SjhlSLQ3p1PTVGp49MnvBKBqV5ZY5FWLSsKqXcSFimq5On6ehCPzb6nn3aB1ijKQ1qW7mPng&#10;Y/y/t6eR1WPRZl1bV3s5rUUFVFOA8x+fT/RpVVUU0NPhKzEzGs865Q1YwtJLi40Wt8E1JTxRzMWY&#10;NW1qMCPF5AAiJoOUKzhQFSJrXKSv5LqfUQIo7jU1gTf/ABH0v7aqsbaz3D/UOlAuSg1R+WKj9h/y&#10;jpqapipzVK9ZkaynedoYa3BUKYkJUU8n24qGzWUEdQaamEstNCqKg1CmfglQOzEsiyRsoIULIpZg&#10;LNps7vEv9RZVNv6f63upn0SKWOWxT5eX88fn02zwQXcTKdPi4daVJGc4+3rlS5KrohSZXHvWKzCb&#10;GTnG0rTqAJTU02PpMxlDbQmlqusUOXNpW1PfUMa6nQLM2pX8bKygxw/82wpuGN+HJH5FufakaEc+&#10;CCqZxUVPzwP9jPl05D9OCWCsDSmGofzI8vUU655So+0rJJ8akKZejmylPO1XbM7gEcrscy1VCUmp&#10;IWS70UXm9aIxlRUvpGaLW2nTfSAb6bANdjdgzAHg+kLYn3pikakuQD6Up6fl+eOk7zi0jLSUJJJ7&#10;VC4oONK6j6txIxSg6TWbgppJan9vVPUzQnzVc0tX9tN4leKBqCFpUXUDHVPPHLFF+rSHXS4ym4tq&#10;fys0ocpGVIvpGhQQAdKgX+h+p+l/fv7WbxEAjIBFcnH54qa0J9OHT8DJqAgXwCBp1AljoHCoaql2&#10;4M3n0yM0UdFLEtKyUVNRLSx1GRpqzHgSy1UwyMrxI86GaaSXwASSqdEcdmPiUN2vju+qMreO4XWr&#10;SadQW3qP6i3H9P6Ee9OkytRZAVrnBwfXApSn544dbMDGhjmqSaElG7eGexCKfmD+VOo0sk8lPQeN&#10;hJVQ1iwtKYjQYWSpamaojmjeZVYwRRO83JDcHXE2mwyMpiYWkVL6kZG0iIllsgt+myg2HHvVVlga&#10;SVdRxQ5H+znpO0cctq02ktCKEipU1BBHDPl1EopDU1aUiUkkhURzwVtNBLWZiOlic1FY7STfu+Sa&#10;WJpGIYBVjIJXUw947/uAlpG0gJHIgVQCGuSx+hLfXgD8j/D27GtYwIwArEsQSSTXhk/s9K549Kqr&#10;Dt6ywBVhcszRsSzHUxOGPoDT7QT59Z3BaGrkeKgirllgklp55pzdDj3hYUdJTiOQU9GgMTGSSX1C&#10;KUahqdc8WvRqciQqbOAzMqkg8Hm3ptY/8j9tSvC0+iHsOc/6vX59XEjOPBhOkV8/QeX+rh0n8hSw&#10;UodUWWnhrIwaBmp4aSuqFlmWYVUepC4+5aQOvAAViAdKrfMlhzc2sSPrwLDkH6km/uktVFUzw/bU&#10;1+ynn07cR2aReIBU9op6gkgt9g8+mCMNWySU9X40mSoMMjiQ65alF8kVBJDDqSOJPEfpYID/AKkG&#10;/IszkXADhgWCFgobg6eT9P8AC3uiRxRoQD20oK0Jp64Az/KnVtVpbwNbghYyukFtJbHwklUUlj+I&#10;1zjj1BanbV5YElrIZ3m+yknpUYy0rgwT1HgiDKrqxIiLsALGwBHsFrv/AH6vb/mtuv6/n/ZcrW+v&#10;v36VKV8tPA+tf9inHzp0h8azpTX+HT8PzrX7Pl/Lod/4e/8Ao60eN/8Asnf7a16nV9v/ALNP576P&#10;H+r83/Vp9en3/9Snvf2eiyFRI8TKQXf6D+pP1vx7i5LMQNw6mmyuluE45/4rrf2QaVA/oOf9f8+w&#10;XkkFyfqSfoPbncTQY6W1NKL1y94ouXA/rx7v5jrw697X+BUH/D6AG/8AS3swiBwx6bf4B172oMn6&#10;aYgD9Kix/B9Q49m8Iz/q/wBXr0HN2JERB4de9g3mpLzOObG9uP7Vx+fZxGMf7PUUbmdT8a9e9pWX&#10;Vq/P+HHtTWi449FXDr3vCS4HA/1v6/77/Ye61Iz1QnSa8Ove44dgbve1rfS3P+8e9MqsKHpz/S9e&#10;9teUTzwuv0va34/oPdCiooCjp6Cmrr3sPn63i3BLIzxFiys1rXJPB+gPtegXQAvQrsbVXAAFevew&#10;X351MuCDTpFYKNVyLW/PPu8gShXzHD/V9vRlcWwRa+nl173O6jzUmCycKB9BSU35sOD/AEHsivrI&#10;TZIr0UtemA6eve7S+u+3ZaenpI5J/QAqkkgf1459hqbYY5HLUyft68N6bXUnP29Y5IlkHP1/r/xX&#10;2fvrDtXHVaU4mnS5039aW4H1vcW9hvcuWqAlBWv29HltvdQAx6DndW256uJ3pbqwBNh/r3JB/wBa&#10;/s0VHu3C1iL+7FyoP6rj6fU8/j6n2B9y5emgXWoI/Lj8vz4Y6P7bdhJRQw/l/wAX0DqYjN0srqyS&#10;GzWU2+nq4P059qnGVVBUyKI3RrkWsTa3+39hC5tzE1Hx0ew3BlWoPWKvTIwwOWV7qt2b9QP9bWHs&#10;WqDE0UtMrlA3FyeebkkD6+00SSOCqnFDT5dPO7IuTT+XQCbi3VX4/IiMB7h11WA+lgfoQf8AevaQ&#10;zeNgWR1j03BP054+tr8+3msXVPEYVH+r7OmlvCrBScenQhbV3ZLVRQ+RiuoC4YhCD/UXHPtLrjUE&#10;i2Um39r1Wuef6j2WSREEkmnyx0r8evA/4OhNTNM8QAY3Nx/U/wCvb/ib+xh2RjERw/05ItY2+n0H&#10;u8JDsoAr/q4/Z/k6aeRmFK/4Oiyd17gmhx1Umq1oyfqLEavpdh+PeTtJBFjR/XxG/PPC+ngf7a3u&#10;TeWyQraeH+qvTkWO1fL+XQAdIStV7gLPqJNWCSeQR5B/vHspG3lL5sj6/vcf6wf+vuQgAFBPV2UU&#10;Jpno9m8ZPFtydgdJFK4v/iY/8fZ89jJoxyWFiI+Pre4A/HtBPRrldWQSK/8AF9B2/wAyVPn1Q18m&#10;Klmy1aAQSPOV+nBux5sP99f2vlYW1SX1NySQQTb/AAX2sag7IuA9KH/D0TutHIXyp0RMxyPJIXjv&#10;ZiAWJTgMTYWHP199kAg/6kg/1tY/4+/LIFYAEahT0rX7OqFTwp1gaCX1ftSafVchWK6fz6rfT/H3&#10;GeJDbxlfzf1/7b6+zCK5Za+NX5Y6oY/QdQ5KaRreFDxfVwx/1v6/4+47BQbH+yeRf+g+qn2qWQkV&#10;HA8P9n/V+fSVzIrEDrHHTyqTrsOTcXINj9eP9b30zAKdLW/qG03P449uRKXkHiLUD0rj7emGLH4u&#10;vSqYkbQ9iwsQ1rn8ekW/x59w/Tp/2Hs3bBx1pgwIJ8+oEessovY/1IABP49hvvh70rjk6VP0/F7D&#10;m3v0VI0ZsD7f9no421Sr4FA3y9K9WG/GOAvk6PUGu0g1XU/6k88W9hlsCHXnlbniRSP6j/D2Hdyu&#10;yBpP+x6dHBBIOMdH474UwdcVzXAtQTcf1BDNp5/re3uyza0H+42AFSCsQHJPPpHFhb+h9xdvd2sW&#10;shsfKnqfP9mfPpyyhDTUXHWlx2zQTZbu9ookOp8qyrcM1/3D+hRyf6G3utz5w1kcGJrlvYiGXglR&#10;YgcG3H+HtJy7uEbvQUJr/q9ehpDC6W588dbpH8pjaFZhthY6adWAahpjYoVIBU8Hge9W/tKcS5zI&#10;EMLGomtyOR5WHFv8APcrWrh0H+qvRHcgtJw8+rvPYS/4j/Ye1J0ntPSc6T2nr3udQWM3P140/wCx&#10;PNh7qFAYAdNOgAoo697PH8dqYy5WlA/1ag/n/dlr/wC29p7kdjk/PowsBSTP+bqLWtopZ2/pG1v9&#10;e3vYa6IxDHD0jAgN4YywFwT6Lj/eb+8ZvcFPEkYUJGfs8upD24qqjzrTqu7tjdkdBn5I3ZeZlAGp&#10;Lgh20g3/AMLH2bCgpWp541K8WB+hFx9b/wC39wI9vRy/oT59H7NRK1p0GWT3AmRxrqCt3gALcW4Q&#10;G/HF/p7lbrm/3ESrqJDK5+g+pW9r+5t9uFAvI2pQin+XoCbz5/n/AIeq7uwIS+5jyGAqZLBfqLSq&#10;R9Px/ifZMcqCco4P0ErgXHFgxP195s7HIphUV4oP2kCvUdXVMk/PoX6GPw7bh0qQUVPwT6RGFB5/&#10;F+AfYadpuBgZwf8AH+g/3WR7NbiqKNHSOBBqoPn/AJOh4+LUXk3Z5LarRhePpzU+oXH54591j5Z/&#10;JuN+L/vm/wBbAlh/xF/ZSxbOvj+XS0KusdXE0ihcegH08K2/PAQez39LWWlpr8ehAP8AAEc/X3qE&#10;do0+eT9v/FdJp4fESo4+f+r9nRA/lIC9NWqAWIN7C9+YyOAPZsIJF8S8/j/iB7MAzClP9X+HohaP&#10;QSrA9VLZajJr6nUrg+WSwAbgeQ2B/wAffVQwZCAR9D9fdvqGQZB/YOqhQOHXeJoC1ZFpU8Oly5YW&#10;Gr2WLteYCORbj8i1/wDAXN/aSWYs9BWhrU/t6OrSIqoZvt6tQ+NmPeOkgdraj4jY/wCJDcf7Dn6e&#10;5fx3jV85ETYjypYE2v8AW359hPemcR6gaVBrj/Y6WkuI+3/B1y+aMvj63zA/K0Uw/wBYGPm/u23E&#10;qI8SoA+kSni5Bup/J/2/sIQkyygsc5+X+Dp6wyw1Dj1ob9+S+XtrJhRpDZJy30a51KTyf6f09h1u&#10;EsZGFm5J/H1I4uPYq25l1hsUHz6G0SVQUB6PH09ShtvU4C6jol1ab3A5VS1vp/hf37B/gMCODa9x&#10;f8H/AIr7NLohqFTXhWmaf6v9XHos3NQaDz6DbvaIrj6lbBWHkQiwH0QgcHm3sQ4DdF/pwP8AY/8A&#10;I/aTTmnn/qP+DolbTXSOqrt6zaJp1+hJAF7fUAj/AIn6e5gRSvHNgfqx4J4+nu5ZuBwPs6qxVTRj&#10;ny6CgyBZLk8lj9T/AMR75w6ip5v6yL2+p/P++/3n2V3qIJRqHl/LP+r/ACdeFQcDpc4fIMYAD6gG&#10;sSBfnSo5t9PcedCrgaWUH8G/+9/jn2qtXEkNdQYj7P8Aij/q8+nSQVo3Ty06Rkf2BIBe5te9mAuf&#10;8bcj3j+g/P8AjySf9ufbvE/7HTdKYGR1IiUylQnN+b31Af4k++IAb6AW/rYC3PHP+8e6yy+EpJJr&#10;Th6/l/PrYXPTxQYwzTRcFhqBJA9It9bn/Xt/T2guxSIsFVg8kxyN/gAVtb/D/bewm0xmvdQFKY/M&#10;H/Z/1E9VmJ09pr/n6uY/lxYbx7ww9tP/AAJgc2va5kFgeP8AYf8AGvdU2dJffKj8mqI/H5J49jq3&#10;dfpNVcDpp6letxzbKGPrmPgg/wAMH1uL/tfX/ivuz3paBhh6JQdQ8URFhzcrf/Y+wfu11GXaQ4+3&#10;/VjpLHG0khBNBXrUk/mpxPUbrr4kBOqol1KBclhIBccf0t7HatjWJQ7qRpUjVzYEDgf4H/ff6wIu&#10;t3KAojD1pjP+f+f+cUbdZtIKUqfz6ry6K6tn3HVJ/ks0qtOEZikiaB9fzpAFja5+vFuT7T65SOGU&#10;gEW/qVYeoAi6/wC2HsEb3vAaI9w1faK045H5n59Diw24oASP9WOraOrfjTUSfaSS0M/jueDHLp+i&#10;gG9rDi3Pt+pK/wAwNzrANtP+Oq6kqD/U/n3Dm8b45k0oaE+f5ZHn9nR+kBTuI6PBtboaixMKSzUj&#10;WjKNZgFYkFbN6LE2+pIP+v8An26XaRQbi4sQCQQBb6kH/H3H24yNMDqBIPypX9lPLpdBLToxu06S&#10;lxEsSRSRoVGj6hrBVsFOq/N/afyVVIgKrf8A2IAtcA/X6/n2Dbi3jSXV8v8AOOj61YFan9vRqNqu&#10;ayBdYPrYgnTb6C9uAP8AePYeZXLyRHSPp/auRxbj8+2UhWRqHPRrEqkah0OGHxcaRhlFiRfkXuLW&#10;On/be0u9WagsrEEEnUDYWP1+o9qBaaiHANRShFf+K6UVVF7a9KUM1EOHAAuCCFv9OfZfO5oiMPVE&#10;nj7eVjb88fi3uTuTbRfHDAZrT/V5dJriQCLpW7TyJkrY4ybjWv8AT/Uk/wBL/wCHvXZ+TrEZirv9&#10;Q8gH+B495ncpRhbdTxx1CvNL1Yin+rHRgIeYoz/tI/3r2QWe5kY/7fj8+x/p0jhSvUbyqMkDPWT3&#10;iH1H+uPfhk9MZ8uvex56eS+cogOLVUJ/r9Lf19mlmSvTTGoJbro/Q/6x/wB6935dDBRiaT6fpQ/X&#10;8i3/ABv2KrKSSn7P59Bjc17eHVdvyxXUky3sfE/PPA8X19myjKlF+h4H0I9nKvLGuTT7R/sdBx46&#10;HAPVUFfTB6uZgur1Nzc/6o/095PSeLj/AGJH0938SnEE/l/mz1qSMlcA9QBTzg6rKpWxBUkm4PHB&#10;uPaO3Tb7KUah+k88fj/kfu5cDLIR9telljAdWBQenQ9dPRyfxmA31HWh4Aubi30A9k0r4wdyL/tN&#10;QLXv+X5/3s+y+5u9SkNmvQttAVIr546ttwy6dpCxsfs+fofpFx/vAHu1H48g/wANpCyknxIObi4C&#10;2HuIOb3U27BTQHPrmv7fs6MYl/xjSOHWsp/M7UNn6qIAks72AvZv8oRiqn/Yn2dfIVopsSt7raNz&#10;/qQbEHk/j3hBz+a3Tk5/4o9S9y7GDCAvUP8Al5bZNUad4xYa42JUPpv5Y7i/+PP+2t7Diky0VRX6&#10;C3Go8Egc82tb/X+n+29wBLCCWcDNfL/V/PqSI0ZVB49bAU2HqKDEQG9wKeP1EEACw024P0/Pupb+&#10;aDteh29n9tb4yFPUTbY3PQwRbgpaFl8qPj2+xZ5o5fSaj9nWA976uf1H31H+6ZzhuO3+2tvOKzQ2&#10;NxNZsC3bKisL1CAMBFivVUFAKaVWtKDrmR943kC23L3Q3jbo4kSS+trW/gcVGl2WS2kJAPeplt3e&#10;Sn4nqfXpVfELflLkct2p1vNLBBm9sZDC7upMWYys9LgN30bY+aokZiXZJs3iszZmsSVbglSTq69+&#10;da4vZ296qnoII6nH5FYczhaiIEJVY/JRitoatGU8F43BNv0m6/UH3kdu8kE1w13ZqdMp1KvmC3EU&#10;41zwOesYthv93tVm2ndG0TWp8J/4agUxX8JHCuejxq2pQfp9QR/RlOlh/sCCPYQ46jkpdTn1x6F0&#10;/lRJf9Vz+bXv/wAa4I6uTpIIxTPpj/V69Gd5crcUUYP+T/VTrl7wyUcU0cjPHJD5NS8KCnK3LXt+&#10;Tb/be3BrZdMVC325p9nTi3MiEKhDUp55/wBVOve1Ds6mqaWeklkVIwGRj6mZdF7qwBP+Nww/PtbY&#10;zxLKpD1Cn1pkfP1+XRTzDcRTRyKpJ/Kmftp/Lr3s2m+8PT53b23t9UynyimTCbgmB1JNkKCDRjqg&#10;RxldPmpIwGb/AFUTMQSWJHtxBFerDuAANBoJ46G4hmpwqtAC32jqLNiu3ikk2xwe1u35V7jkjPHz&#10;r6enXvYX7a3JVLkKCGKodDTTrq1NdGQt9QPzweP9v9efe9rlht5kAHA+p4148ejbcdqijjecrXV/&#10;h697sf3TktvZ3p/ZlRm/I9a9NUU9PUpp89NPSy+ppBMCGRkaP03BuARzz7l7cLCw3Pl6G4vHET1p&#10;Ga5JrTTQmhJ40pXGMdRXYTy2G93EKgBGKtlviGkAqKnjqrwz+zrCqsJZDeynSdNhY3H1uPzcH2At&#10;FiKHDk7kkrYKvF0JT/KKQy+amkezJHWRMNQ1WKhrldRUX5HsMR7LPtMZ3C6Ia3jyzJ3H86V0j+li&#10;hoK5yezzCesUHZ4hoQMg8eDGufsPr1m9o/M9q5Lc2Xqa+pnPikI0xK4MUdNFEsCQt+GKqBy1+f8A&#10;Ye3V3dp5KxkuhoVPHBFQPnStOkjbB9NEFA7v8pNft8+vWt9OPY49YfIDdGwHjr8FlCjoUJpqhI6q&#10;lmCXKQ1VLOGjkjPqBQgXvwQbH37eU2vmvZLjlPmq2jvLO6RkkjmY1oVK6lfUJY5QrMI5YnWaNm1I&#10;6GrBDs27c2cm8w2/MHK97Nt17atqSaB2RhWmpGAYLJG4FHikWSNh8cbioLfkcVjsrHFHkKSGqFPM&#10;lTTNIgMtLUx/5uoppR6o3FyNSEGxI+hIKj7m7HrO58XSZmWNBV0FJFTz4yB2WCnhhjCiWliZmayg&#10;cpquP8QB7IIuTdn5Z5fttp5eSRbOxRgkbSGaVvFd5pHkbSviStJJI0kmgFmdzU6yWPOaOfN8505p&#10;vOZ+aJBLf37h5ZVQRhyEWNFEYqqJHGqxKo7Qi4wTXHiMTT4akNHTPNIhmmnLzmMyF5pDIV/aVFCr&#10;cJGiqFVAqKAqge67c1QKJp3cNIjzM0V9RYRg6Sy/1A+hPsPPblwHXuRu4N+If0SBTOa5FcdC7a7w&#10;+EiKQDQV+306dPYa5FEExXUoDNYFrk2FlFvehEXUFcE/yzToa2ZPhgj0697zQ7fkq0tGl1C+Q25Z&#10;lBALD/Dkcj2oigkaIoQWp5gH9lR+2nTcm7pbtV/WlfKvp172z1+2ZXp2kg1mZfKBpIJjKM1mZB+L&#10;f19k7p4gLU7T55pTgc9GNpvsYm8OWmk0+Va/Pr3vPsyhngnMUsjLJ5WDXBXg8AkcfX8W9p6oLlIV&#10;4MKE+R/PpnmW5hmi1oKrQfPr3tcVNJJRUVRBJaPXI7WYHU4kYuW1NyPqRx7EUEciOpbgRQ44jh/g&#10;9OgxFcpdXKSpmgAwfTHl172otg1ghyMtHIwEOSoKugUnTpErJ5Ijc/4j2LNpCXchsXFBIjAVxmlQ&#10;PXPADz8uibmy3Mtktygq0EiP+QND/Lr3tUzwHKdd5ykeMM+HyyVYIUKQtShpJDcW4JF/ZVZ7fKLS&#10;aOXAjYChxTGkVr5kUUV8/n0SwyfQc4WtypotxFp447e8fnQ0697L8u1D5ncKUYliouSeT+APp7Ji&#10;JYpCFU4+XUtHfyIvDbI8+vexU6c22x3ZUYZm0Ln8dV42JmH1qZ4tUA1fW5kQAWN78f4exnysGnZ7&#10;MqSZ0ZcA/MhcebEY8zUAdAznvcxc7PFcploJUb8gaHH2E+Xz697Hqs2w2x6CrIURZiUMlT42XzU+&#10;ki8QcchiRc25H0P9PbX0ItVdCpMmoggVqo+ziOo7j3lt0dIjUpX8qeX7f8HXvYGZGryNPL93JVVY&#10;Z3cqXlkfSQxYWZyQLfXj6e000k0C6mJ1DKgkjPEVyD/sU6G9rDaTp4GhTQeQArj5de9tdTW1M9P5&#10;Eq5ZH5Ya28ouSbkF7j22b+4P6xZtdOByMehNelkNtCkoQoFHD0/wU697TC5LKtU66hYvGn6WeOMS&#10;ED6gEWJv+OPZVc3s1wSZlBAz6HHyx/g9Ojw2Vl4GiGtTxAJIr/OnXvfsjlpyFZVUC4LIVUciwBVf&#10;97t/hf20bxWCkAfmK+nkevWlggJDf5fn172yrNPUTgxGN2tcqIYyUtbmwt9PaS4nE8hq6jTmlFHD&#10;yHn0aGKKGPuqPzPXvbrUJTNR+AwSCcLfWzHS9/oqhuAb+0mhZVIKEgU4V/ydIYGmFx4gYFfTGPt6&#10;97T38MrJv1wSab/VWbWVXkqCfzb8fT2ikhV3/RqpU586f4ejf621jxrAPz4V/wA38+ve+ZwojTzS&#10;qaZP9VUSoHcDj0re5t/re1Yt5O36wlNPDtIND8mGfyr1T95Fm8NDrP8ARBoPtPl172xZCjpHIEZl&#10;kCWMiqukyWP+qvwB+b8n8e3w9slAjkg+oA/yf6uI6NbO4uFHfRa8M8Ove8tBiaXIOZRTsEAAu115&#10;BtcG4+nthpGmZljP7P8AV/Py6bvNxnthp11P5de9mC2l1pWQUceSRHNVOyJRK8fjipVNrzzzS6Rr&#10;P9gaj+D/AIBZaWF2oDompmGP4c4BJ4VH8PD1HUTb9zjFPcG0FDEgPiGtSxONIArj1NB/KvXva+j6&#10;zwuL11GaqarIOwWolhpVaGDWRqu1XVKXsx+gWMAWILf0EVlyi01Li7lFfMZJ+wE1OKcPLy+ZC/M+&#10;53REdkEiUYDNUmnCgVcY8614jHXvcOXcdBgxLHjaShxyabh1aOasYj63qJC+kHi+kj/YexPbWFpt&#10;8VLVRUD+Hu/Kuf8AL1tdruNwobmR5iPkVX8gKE/nXr3sOczv2qe6/eRs7uSrSkS6SByx1kgk3Fz/&#10;AIf63svlvp4ajPdxqK0pwGQacfl0K9u5Vjw5QgDyFR/gocenz+3r3sP6nfFbFKIJqqUm+vzm3gsT&#10;+lbmw/2A9oZryWVdQOKcKD/NXoVRcr27p4iIB5ac6vt9eve443PUzyiQVC3BFiCp1f8AIP04/wBb&#10;2gmvHNPEORX5f4P8vTp2OGJNLL/h697eKjcjPQCKfwVErG6GyqVuOFI4b/bce6tuXhpkVBAzSuei&#10;+HZgl2Xiqqjj55/PHXvbZQ7gyMQVXGtC7XRJGUxn62UKbgf09+kuwlJIXoT8q9LbvabRyShpQcac&#10;evexM2/mHlW8j8NcWYXYE/0Lfm/+Pt6G/ZJPGJ72FCf9jh+wdAjd9uVD2de9qiHINHUAvOjpe6o6&#10;K1gP1BSfp+L/AOw9mUcjykUwD6gf6v8AB0RS2avCVRaH1qeve/V2XjZg0JSM6mJ0lGHqv6X/AKj/&#10;AAP0/Ht+cFQChrQeWa9btdvcJpkqcfMfs697ZJoZKoux0CORQp0hUiF/r5YhZTf8XHvawqUppqW+&#10;ZqKfnUVr+dOjOORIAFFar9pP5HiPy697TNTtSoileaGJ5IreQuiFkP1b0tbgf0Av/T3qXbJyhmjB&#10;p68QD58RT8jw6O4t/glQRyMA3DJz172k67DxCZatQrRgnzLc60f6awhs3+3HssNuYX+rcaUFdRNR&#10;Q/n656EFtuL+CYCTU8D5H5V4de9yKzB09RQWo0MsTgyuEADCS2nWZAPSf9Up/wB79nDQ215bJLZL&#10;rLE6jU1pSoKgHI+wcKnpu23WSG7/AMYNCMfaPl6j0PXvYR1eLqcXWpVUwWOWmmiqI203USQtrj1a&#10;xc2ax5uPYS3a0M0JhK1YVp5UqKHGP51p5dSNYbos0aiufI+n2fs697LJ2XgYsJuaeakpoqXE7ghG&#10;ZxlNCLwUqTyMlXRRKx9IhqFdQL8RlObkj3De5WbWlwVPq2fsYinzoKV868esnOWN2/fOzQ3cpBYD&#10;RIcD9RMYAoMjvPD4h5cfew7UNY3F24VuSfoBfj1D/X9oK/s6EADk/wCr/Z69752tdSpFuAG5BuDp&#10;HNh9OLWF/wDD3onz6dpQkU4de99gFdJIAubBvpdGPIA/P9B/T8e9ZPXgdNGP+of6v2de9yqd7ED8&#10;soIuT+kqCbD/AGN/rbj2zICO4Y/2cdCfZLllHhgUr8/LBx5/lwweve9ib/hOj2hX4f5Xdo9MzVDN&#10;iO2emc7lIaEn/JJdy9d1CZfHVH2cn6pVo6jIaHVNSjU17arwn7s28O33Oxc3VCNZ3scLvUr+jc/p&#10;srMCBoYhQQTkkAZ6Pt3ml+lfxSFppNaaeDAGoPrX8+Pn1WZ/N42Kd6/BPtqqpqWpqcnsuTbW8Md/&#10;DYg2YE2N3FTQkYyWxKsDKsrqOHVCh4Nxtn08eh0UqkcMURQNPHpkaKFNIMawAEBUjshAIu2pbWYe&#10;571qLVhayLqfSSAwoMgnFaLTyUAegHQRuZLiKdnZtWSAC1FWtRQ8B50Fc1AHHrRd3ZU1NVUrkMlj&#10;9w5ivqcrVH7PAy1EuLGUyjzeNMtX7hnEdVNW5PLioygq6iOdUpDTV3kLU0/vJM7kB2UMGYyQt546&#10;WPXCljHdDpIUgs4Zfqw55BL1oFLGpKgfGKcfsxUfMcOkaCOUvAZGDNhqJUAH8vOvH06TX2VDTn+F&#10;Y6aFJqOmGKlH93MvvPL0mMz+QjmXKVCV6JVeeemqaWjxdVSVp1JSzExEQSKnND46eVpDrM0SB5Ik&#10;SESfuBVaNnAVnchiNFiAwNhcgvOY/qUjgGlUrg1J4HPpk+TeoHHJRwG0jk+jjpGsJNQ9WZiK9wNd&#10;KgnIDZpgZ6TNTDPlspSxxMKaSgy9RPR4/L5Goy8OG10D11TQZWhx00lfT0OLhenp5TVCeF5KGZXk&#10;mjVHp+XjiTSSPVKHJdyZYwysqlkjc6l0sF/Tf6iwH09vCaedtJAIGM4+flSvH5f5lS3tzdv4elCo&#10;NM0UniRwpUHND50PphpknqljqFiqpI6bDSU0lHh8TTx4rLTUNXS1M7U1dl6RHoaz72leskYVCQuD&#10;DKXZtJlPXkUm5kPg0EBQAF/VaOJnBDEvw2lgL6Pb0aeLwFT5HjgcePqK/wCEGo6LWJmv0S3XOeAL&#10;DCkkeYPAgfbjh1BqMVVYqJ6eKipYs8+VaarmknmevWramBymYx9E8VRSxx452MCzUkr+jIqfGLFv&#10;fKOSZhqjKuy3jkMSxH91DqZvI1/opKqSTe/H097jhtYpPFcMr8QO44OBgmmCDXGK5xTq1xs8Ek63&#10;FwJUZe5V7+Ddq4/osCxA8jnHUPORwGJsNXiOlw1ZHFksZJuGWqpxBiain0w0kdNSJTyMk8yQ108K&#10;CJk8Tk6PLrbLE49QBhikRECAvquztdI6iUA6bXRzcX9RB+un3qUT6ixXt8ycZz+Hhn7DTy6eMl4H&#10;ECqsgyCWprNBxWP8WRntwKnFMM2SoaLwU0jSbmzNJlchkUqf4VjnoXpcdQ0Ipszm9q0jzRTVOj7a&#10;vxsKwzBAaGKQX8Yq0kShGLesxAx8SO8h0RhhrkC6irXYBBwDwRa3AbibQDI7DTXgKAD9ny/z16rb&#10;wTwapZyFTVWmlUH8gP29JOhkyUX2UcGAkzeTTIySVmMx2LopZMvkqiGT+H4GeqeCKppkhpXNdUHy&#10;yRv91TyB/LGryc3RmP6W1iXyFR+2A4UxrGwJFgo5sCfVpNh9fezPExCUNKHNDw41+ecV/n15pFmb&#10;w1k7CnFaN2Ag1HHiRp18eIr1BxqDGLNPJVY80UlEuKgnrJIstXVVFNkYMlVT0f20Uwkmr5ZljLFY&#10;wKVq2MlzeKTKz3WOJdJjZD/mRqdxfUzI8v5lJsLGwBH0tYpYrZlDyu+NRycAfKgoMZOR0xHFbwSF&#10;7ZXwaHVrAqMfD8OPsr+zrFNVIKuqrHx8lPl6SelMkWVLQUdLUfbGGmjrKDEJ5PBho6dZnTTqmkp5&#10;7RzedpU5KQ3lYLGr3DTawXZXAJEjxgj0qLf8nD3tjMjKpJoML+Z4fM/mcefT0jzQskFy2KaUBAGC&#10;a04AnNONT1AlpKeKkx0LnJVOLNM5xsuLmixNFWUsSxmXFUGYqI5ik88oqQVZA11pZG9Hq945ZEkI&#10;OohQulUEqprF9ItGvJJ/PH1A/p7VQxMAUcZrU1FAB8zin7fP59OR2YjDQSA6qliGBVQCB8TYoceZ&#10;GKHz6w0lNXY6NJKaGkEktTGJMmMPVZqajrdArS7ZGuPhVEJRYNEpTwTSqr2dg/nZxpKAuUY3/bWI&#10;35V2YNZiACALD6c8391jETF4WUgUBBBJUCvHVw+dSem7S1EZntp3Hwh10HUgUEEkuK0GKAlqVx1n&#10;SGncRVldkIaJa+mdJYK3Jvk6utAghrKLGUy0qVFEkrSReaZWaNvIvhYjxgHjr1gxpGqGwDaeZH9N&#10;/H+4VsNJ1cDgj8n3eGDwCJXJk8wVAYDgMkA1II4E8D5dO211BC63DsSFPaQgYHyqDQ1H8v59Z8le&#10;G1XU1k6AyTiX+O1EuNo4ZBVGCXLmHFmS5eYGijMly8RC+mEAjpLK4XWZP86VIvKWCn1yFnNrn6Dk&#10;2B/w9uusRTWuDUYJIP8Alr1RjDKn1Onwzw0tUHPoD/m49QMguZqqeq81FFR0scmKiq38VNhaellq&#10;IxLQ4vw4yKKYxKt3lRYER3iJN1mQGaB4kMilQRyyyDyEAjSLxvb6DjjjUPp7K5ESaYRSAmvChI/I&#10;U/1UPRfFHHe3P0k6liT6kflimfP1oR01S1MlVZChkp5YnpqarxzU1JDU1SVAqppxlisiuJZblmbS&#10;5p5QNdhxwGrSjSAWvcGQ2WRWOsMsd7/Un6n8kfT2sJSj6GLafl6fMCh/w9KGeAmdY3aURkEUXFBx&#10;FVHE/t9Oo80SxVYpaREpKmogKGPGRmatwtZTxGiWCsrJEunjiVdTJG+sokhKswvKKOh021spR7XS&#10;NRJypKX4OlR/X6j+t/aeKWGerVpXBFK48gfQ1PROklvca3QMqvgro10HoSQxBqfUHh0xVM5hFExl&#10;ipYpYa+BamQ1ddVVVCxUN5vswqxLVzsxAeLUY52UrpVVbGY0jAEcyyXbVrF3kRQRwhBFjfj/AAuL&#10;+3TKZmJlQpjhSg+f+x+3oxlkubxz9VVXI/s1GCPMmgr/AKvLrnFNKytK+MqII4afwos9RBS01ZXz&#10;wP4PvYdMoeFUTylVH7hjl0Gzi2NpdM/qVlLKNQYkPduLjQb2Uc8ccH8+1AjWS2LwnKkioOMCtDxH&#10;+X8unAkM1nodgoU6ak0AoAaV4VHzz+XXoqGQ0TRrPS1VGZBU0yU1JBLSTxapWleSati8ZeqlVYUV&#10;2UlWj0+jlZCyMSitGwAUnUFa4sbE/wBSD9Tx/T2y9tGD4iuGbhQkf6vsz0rRIniE1o2oCg1HC0OP&#10;iwK+grnpO1CqkNbHIwSOoqInNG0i1cT1Yp2np42hb9tDT8aCrKYwZ7ABjbLG4YM5VZFvf0SLwwIC&#10;pfVa4+pFvz7al8RZBHGdJp+JT58T9mKA/wCz03JCXulSNtDlDh45CSGJDaaUUqaYNDQg0PUOXExR&#10;0UKytWUulmjZyiwF6dKcznISpJD5ik/MaWlb1C9vHpf3ysWXUjABfSG4CkXuzLf/AFrC3/Ee6hkB&#10;0stT50qSMfLh6nqkUlsJvAuBkA540PlUeX5gdNphnSW0xLPUkVL0lRUF3aQQmOho5UVlV2IKzPce&#10;oE6eWNwS8Sf36/VJ/wAzo/1X4/2XK/jvf/Y/7x7r40n8A/Z5f5+t+LJXjFx9V+GnD7fl0ZH7qo/0&#10;cW+7xdv9B/m12fT/ABL/AGay/wDFfF4reG/7er66v3NN/f8A/9WiOunlMjhydQJBuSb/ANfqfYBm&#10;/kepS2aunPmP83W/x7Zibm/9faPoRjr3vJF/nFP+Pu6JrNB1Yde9iDgvp/vubi3syiDMAoH+qvVH&#10;+Ef6vPr3t0yzsICAfwD/AK1voOPZvCoLgV6DW8kGMr172DuXYmX/AF2Y/wCxNvZqid2Ooj3D+1Yj&#10;r3thLA8MOfz/AK/uzIwyD0USLIe4Hr3vpgum/H+H+359+TUW0tnrUestpfNOve4bAEc/jn28Shwo&#10;6U4/Djr3tnrnCRc/77m/ttgTw6UWy1l697fNq5yhpXAmaMfqBvbV9P8AE/4e9hylAvEdDfa2CUJ6&#10;97DXubOY+oopVheM3RgbAXHpt+PbqyV72Gf83S27uFIJp172WTakuvLKY24MrG4/4MffnoU9Ogde&#10;kElhip697OHt6tmhp4iGIAAN9RH4t+D7YEC4rx/1f5OiVq62A4jr3sb9sb+rsS0fjncC/wCnU5Fr&#10;W+gPtNJaq1WIr/q8+nYriVDWvXRUMLMAR/j7MxsruDI1M0MDTuSTYEu5ANrG9z7DO72cPgVYeXQj&#10;2y7Z5AW9fL7eoM2Op5bnxpc/W6ryfre9vZ8Os9zVFaIHaQnUF/tM1zpuPcH8xJH4x0jzz/q/1eXU&#10;obadSV9eg/3Hh4RTy2jX9JIXSOPVc/763s2K7nGMxep3+kRuxH+BN/r/ALf2XbPa/VzAA0zw/wAn&#10;+r9nW9ymIBI/D/m6KduHZy5LKuPCzHXqBRgCCLC7fX2EFf2RDUVpiEq8uQef8SBcexw+0RpbnUK9&#10;EkVwzSEucdCFh+up6SlilVGUhFsDb+gIsLe3yDddGyKxlRb2sCT+DYWufYIu9pLTEJw+zo3in0cc&#10;g9PSYOrhUr4mJAINyp/2Ib2PHXuZpqsofIp1MLC4+unk8n/X9pht8kRFBSnHp9bmOtB0Unv7G1kF&#10;BUEo9ghHAJ4Lg/77/Y++u3Z0FEVU+nxX5I/K3I+v49jvluJlUsfP/V6dGVuwILdBN8eoXky7F1N0&#10;qNP/AAZgRa3srGz1EmcDH8TAf15Jve/+x9jqSqwDz6tIx0Gn+r/Vno7u/wBym25weP8AJyef+CEH&#10;6f63s++zY9NEo/IWx4/qgt7LHbuU9By9PePn/n6oO+R0xmzlYALFpCv1+l2P/FPa2KD+0Af6e/GZ&#10;vwGnRcw7i3r0UBVDatQB5JH+xN/fdhbT+LWt/h7b1Nq1+fHr3WXSLafxYj/YH3GlRV02/N7/AOw9&#10;mFvK8ldXlT/L17qNKipptfm9/wDYe4jRFiTcc+zVLlUQLTh0neDWxavHptemZnZtSi5J/PvswEAG&#10;3kv/AEW9v9uD7ejuA9aNop86V/YR0meA1p/k6gT3jbSYvLYkfoDWt+eQfr7xyRhNJ8YF/rcfXjkH&#10;2/HMXDDWTT5/z62sJp3mvp8uuEfqdP8AJ1W7D1EKAvqtyLf7x7CrfYCwSkCwYfQWH0YW9upKfD72&#10;4epPpn/V59GtpwUen+bqxr4vQ68hTARjUv8AaAFm4H04/wAD7QnWcPkzik24ccH68fX1H2HN0mp2&#10;AVrTPln5dG3eEpT8+jl/JOX7fravJbR/kUpsbiwEZ4uP9b3ZjtpBHitZI1eFbG1/oDYcf4D+v9fc&#10;O80zNQhOAr/k/wBXD06X7dGpnDeXWobBjY8v36jyqJAcspAFiRaRnP1+t9Vv9gb+6e/nrl3EFeos&#10;Aqtf1Hm4HPB9s8qiQMKnNT0ONCpbmnp1vSfy9sFT4vrDFtEukmhph9ALaY9JAI+v0+vvWe37MZcp&#10;Vsbn92Q3/wBdj7nDbw2lAT0Erj+0z1Yv7D3kAWa/FzwOAPZtQVNRTpnQD1725Y1S08bD8G5/3ke2&#10;8CTT/q8j0yxCmh697sC+M0AfKU7W5DJb/kv2hvW/SYHzr/q/LpbY/wBrU8K9NuWYpj6hh+EP+2t7&#10;2MOjxHFhqQkBT4Esfp/Z+h/1uPePnOlq0hZuIz/q/P7P8/Q5syQBp/1f6s9U7d8ZWX+9zxLIQBUr&#10;f6WNz/iOPz+fZhFnvUxlSDYD8fgXPPuDrm1CalINST/q/wAnR9UNH0z46pMmNUmVbLELgixb0D8+&#10;4e6n/wBxVh+Vc/6wFre5W9vVpdKx/Dp/Pj0C944tX59FF3qofcnFvXPJ9TyAsicfT68+yg5JgcnI&#10;PraZhdeb24PH+v7zA2Mk24YY7Bx/1enUe3CaqrXjnPQyRxaMJAv0UrGCPpaxDDj/AGPsJe3HC4SY&#10;E2sP8Pro4tf2YzzylBnB6YjTQQft6Mb8VaSP+8WoAXOo3/w84H+9/T3WhVAybhkNwNc9/p/tWnn2&#10;imlowFa8K/5unj2uPkOrZohpolW1rIB/r2Ps/PTcP+RU3+CqLf1ta559vQyVbwwOqM2gV6r++Tsw&#10;SGrc8303F7HgH6f7z7NDDGwjH1t/geP8PZt2aRqahoOiK5estQOPVVmUqga6o9Cm8kn1X6/uE34H&#10;PvqdG0EDm4b68/j3R2jRdWqtOmQSfL06z4WVXrowUsdUdgosP1fkH2V7tZTpluf0lha1ubfX2WTT&#10;ioVfx5r9uej2KQaFT5Afyr1av8dI7UNMTY/ti39fRGU/437U/wAcoQcvC1uNcdx/X1D2F9zlLAo3&#10;z/L/AFf6q9LAaxkDy6RPzkm8fW2aN7WpKhf9f/J3sfp/j7tgxgAxi3H6oU/2BH4I/wBj7DCA6gVP&#10;An/V/Lq9gpD1+Z/w9aH3cUhm7byQJDEZOckgD8Pc3A/w9hznyDUG9hZmsP8AAE8f8R7EdiCEFM1/&#10;y0/2D0O7YkIq0rXqwbpkaMBAOf3Ij9eALln/AONe+sNfWAbekm3+xX2bgjwqjzH+XpBuiqBXzoeg&#10;z+QSKKaZlFriZj/jZSp/3nn2ItLGXhBB+hv/AMkm4H+x9pZJ1ilCkcQP5j/J0FyP1T/q8uqmN7xN&#10;JUyW/svf88nk29vccaFBcf2Bx/jbn2WSXEms09f5Vx/L+fWzGGB1cSf2Z/zdBa8C+a5vqDfT8X/N&#10;x/r++KxIAQGCC5Njb/er+2Z5ZZWBcEkCnTo6VeN0QU9rr6yGtqAN9IH0/wBt7hVYAcfW4P5P1uOD&#10;7X2FfCIHD7PQ9NsTmvXdVXDWATci2kE2AA+huR/h7iuAADY3Y/njkj6e3tZZyBgDj5/n/sdImnZ5&#10;fDTFB0r8BItSYvpyNJBv/UaRcD/W9xYmvqU34Nx9LcML8e270kspHoa/sP8Aq/1ZMoz5efQmY+nj&#10;gCN9BqQnjg3Ki5HsP+zmZcDVEHgQupBJH9gm9h7C8Gn60gjia4+3h/q8+qmPyPnn/J1cl/LhiR91&#10;4pgQ1qmn4N72DqfoR+fz7qtyN5N8D/Cqt/T/AHv2MYJB9OwP+rPTBGaenW35i1EPXkQuRbGD6/1M&#10;X0/3j3an0lDbFUR/5sxH6f6mxt9fYE5glGhh9v8Agp/LqsYBlP29ajH8zmXy78rU8gCmrZfp/q3Y&#10;/wDED2Ouao3enbQxt6+OQeVuRa/+A9wpvG4NE9SM4/w/7PQ72kLRWA6SPwwx+MqJacziEnXGLMOW&#10;u354/wBY+winp5xUkHXY2tybAf1vf2BdyvJ5lJU/y+3FOh9bKgjBPV9OwqLb9HjqQiOnv4rsPSpJ&#10;sASTb6e1dhaeUWDBuT9DcBeCf9v/AK349g64gaeTWf8Ai/8AY/y9PSOoGDx6c90blxtBTyRQyQEi&#10;P0slhoBI/p+bf8b9rmOlcRMFHqvzY/U8f1N/ZbdRKKauFOkyOQegsxe6BJWm0moPIxsCQLEfQkj/&#10;AA+v/FL+03lKVpL6UP4HH1+o/p/Uf776ewpPaFnz/q/4r/V59CC1kCjSx6NnszdMVNCheVSQwvyA&#10;Prax4/PPsOMvhXk1MFPNuSOORbke2o4fC7mHR9BMgFfLowGC3lBN44lnj9KkcleOSbcD/ff4e0ZJ&#10;TNSswKsPxY8/0v8AX3WM0cI37en2IbIPQkmqSvi8kdiDc24ufwT9PYHdxMJMJUEWNqeReLcc/wBf&#10;6Wt7k7kto1uAh41r/LorvWohA6UG00lXJRNYquuMWtx9T+feut8oo1OXrNP/AB0b/YfS9/eYfKlF&#10;tAadQ1zLITLnoy9Obwp/goH+8eyAVHEjj+pP+8nV7H7tqUY4dANjU4HWb3hQBiPqLkf7D3UDz49a&#10;NKde9mA6bQnOURA+tTH/ALfUB/xHswt8N0gkpmvXR+h/1j/vXu/HoiK2KpAR/YT6f1PHsSW7Ex0T&#10;GRn7OiLcQa48uq6fldMEaa/J8ci/9Y+b39mwgh9IP4t9f9h/sPa2WeaRNAOR/q+fn/qz0HmOokdV&#10;W1tRGtVLZA2pzwDb88fW/vmIf6rbjji9z/T3ozT1BrWnzHWjUih6jvPEF9PqJ4sAV4+pNyPaO3RG&#10;FoZ9Qv6W4/PBF7H27LPNMBQ0p/m6XWgJao6HXpmSL+N0o+t5Ab3t6SLgc+ya1SX3Il7m1QP8eGkH&#10;tNckBSSaV6E9uCaH06tjxrFdpEgf8oh4A/rGRYe7V/j2n+4ulFuREvPN+EN+PcSc4UWHj0vgxcnP&#10;l/lHWsV/M0qD/eioUcBJ39RtYapgb/7YD2bnccTNi9Pq9Mbnk3B4AIPvCrnfvuGZfM/5D/q+XUt8&#10;tMPDX/V5jpX/AMuTIQxpTo6pqURvb8f8CEJXkfWzewPo5HgybMWYASk8G54BP+w5t7hOSIq5r59S&#10;gmYhTrYGqGjrsHGiC4alQD8/UA8W/wBt7D35mdYv238c9w4tI456rayz7jo1eOITRRVsC09dNG8g&#10;EjsWSkjMQF0AZ7eon3kX92rnO12vmu95elZlferVlhUVMbXO26pEjqKxREwT3civqrcVVBX6fGLX&#10;3m+WpbjZtt51tE/V2qc28pVqHwL50jGofiVZ4oWU/hEjngx6LptDNVvVPe2xtzPFDFtnL5cde7wr&#10;VaGnlip+yZDNs/L5Iy6J6iGHKY6HGxppIpZazUQPvS3vUu+QuyK6DrnZ2TrELZLGx7i249VJZpWp&#10;8JnZvsvWedIglSNb/QKOPfSba2uLvbmklwYmC/7Y0H/GTg/Oo8uubPuDGm3+4TFWAW4iSRlAPH4Q&#10;SeGaavz6teidWaUKwYAo4sRYLIgI/wBuQT/sfdf2HiyFflhj4UJCtqqGXmOOMNpM87k2RQeCT+eP&#10;btvaTXBwCRprUfaB+XHq199Lb2Bu29MepPoPU9ZvYrjEYGnhk+5yCycW0RxMdLD6ksSB9f8AD2Ir&#10;Tl1p4gHuGiFK0ULUfmegAb/dJnBgiI+ZI/Z17240NHtirkgWmyb0E4UQ6KijSVfqCpdoZCQv9bKf&#10;ZnHypYTV+mvCzVqFdMD8x5/5+mJJd0jV/qY/EUmtQTjr3szvX+Apcts/eGx6rK4mqfIYSXJYuSGr&#10;hZP41hkfIY2JYalUlUygPTkMgB8p5PFz+z2S5h2yWxmdS1Kgj4cVYVHGtMDoGXs7R7nBuUGpQppS&#10;lKgmh1fZmh66JtY2J5A4HNibf7x9T7K9isTPj8zRVU7BYBXGJ1UMZJJ7MIoAov8A01t/RQT+Leyn&#10;b7GWKdLm5aiasDzb0oP5/YOh7eXC3Nm8EWXKVHCgFRUk/nT7SOu/ZhNw9otS4jG7Pgq4J46Qyy1M&#10;sDEwLPKgQU8X4dVOryEWuQo+ij2NW3aeOJLWKjLHIHIOQARSg+ec/P7Ooyj5ce8uG3J0ZQNIAPnp&#10;rU/Kvl6g1697m7b3xFQsCFilSdGiqoJVElNOkqaGSWM3BUg88ezuz3NI4wqnWp+JWypFOBHD06J7&#10;naLuOUMjMNPDPXvbDvTb1LQ0i7n27EwwtfMyTwoTKcPVyG4ppmP9iQXMTH62YfVeSPdbb6UrNa4i&#10;lrw/BXiPsr8P5enR9tl0bmX6K5asijFfxef5kDr3sOf4w9IywJM7gtHMxU3KyaNKxN/hzc/63sqN&#10;zJbn6df1ABWv4q8KV/Mn8ujgbcs4aVlAwRnzFePXvYq7Z3a8McKO15NL6z9I29I4YE+xLZ3C9qr3&#10;HzH+EH/B0C9y2gpKXiwART1/4rr3ty3LtKj3PTxT4uIU9bLGzS08CkrMx5LRqPzc/Qce63XL9vfu&#10;9xbgo/mo4fkP9WOk20b7cbXcMlzlA2K+XXvZbs/sw4+WVKhZ1licqwcMNLaQWUg83H0P+PsN/uXw&#10;pe6oI9T59S9tXMbXABj00PXvfPbMX26FJ2IjJKK/1YRgC6m/9bA+1y2fh0lJpTLD1weHzz59M72/&#10;jNrh4jJHlX1697EaDaeOqImq4Zg0b312Yf09V0Hslm22EjWKipJ0+megdLv99C4gkWhBxj9meve0&#10;1WbLelmWpjX9gy3WSK4/P5PHsv8A3YEkDqymnlTh0dW3MqzRGBz3U4Hr3tP5qCeSVokvpUaAWsW5&#10;Xm5/4n2okeRHowqPKnAft/ydG+2yxogkbjxx9vXveTF4uopZaSqWQF4KqCUAXFgHs3+8Hn2b2Rmg&#10;u4tJzUMP8359Uvr2CeOSBhhlYfnTH8+vezBdabbGay+/9rtGXTK7bq62jUeoPUUhGQRl/wBddQ49&#10;iSODxbm7h0Gsyah/pgdQ/Yf8HUeb7eGPbbHdYz328gB9aV0kflx699P94/3ngewOzW2KmmrZoFhq&#10;IzHLKnoP10OQCDf8/wBPYMuLRpvPSQ1D8x0ONu3qKW2WQsCSAc9e9in1vsvNz5bD1WOppxkIa6ne&#10;keO6yxSJJqV9Yvbn2INnS4tZImtyQ1fXgwPaT/h6Dm9bvDNrgc/pkHV6cP8AD172KvZrmuyWZnry&#10;8dXJPWMytqAMhfnSTbji49me4KlxMWNVZgKkYq3n+3oH7c2i5UWw7O0fs/z9e9lazWJlrIRKCyiM&#10;XWVv03DENpF+fZbd2cr2wCkEUOTx8+pR23cI7eQxkAk+Xnw697TsogpIGiepBJXStlIW9uQx/Hsm&#10;aSBIjCjan9KfD8/n+XRuhkuJA6J172101HHUTF550ihvwxdiDza3+ufaCGA0LTMACD0vnnaCPTGp&#10;LfLr3tsz0dLSAiOZZQFOkxaj/Q839pXt9ElQwKnpbtTzTsC6lfWvXvaOxtXJrJ/U/LIPWj2B+gP5&#10;/wBb36aoQgIGFD9p/wBXl0JLy2UoABj8uve1xhafM5QmojobUUBtLVVbeKmVfqXMsllHAPF7n8D2&#10;3bbfuN3LoSNkGDnhTzJbgKfP+dOg1uJsLMeA8n6jcFXJ/wBX8uve3ufcuJwbPHQlMhXfRpJI3+zh&#10;IF7BTYyAfUXNv8CPZ0gsrRfGiH1cyYDEfpKvmRT4mHkTivHpBHs93uKBrn9OPyoe4j/Ieve0RVZV&#10;8hUGWokErueQwCIBqvpW4tb+g9h67kuZyZbjL/LgB5Dj0fw2K2sWiIUp+3r3ufjMQMnVRU1NYyVM&#10;qQRw/wCcfXM4jRfGgZiST9AD7SRRGVVqwBPzqf2f5Ok15ftZwmWaoCAsT5UArxOPLr3s1m0OoaDD&#10;JS1OcCz1qkTjFqnjEDLyn3pW7D6aigH9LkexztvKxg8OS+Uq/FVHCnqft9P29RRvPMe47izRW1Y0&#10;bGquSPOnpj/D172odybvp8YPDBMlI6BYzJEqSvHzpWGGJT4oVP0JBLH+nsVrbQLIVWgHmB5D5eQ6&#10;QbXsobUyAvxPdx/Mnj172X/cu8KOomjaWesqSryFYhUSWJJFxJoIBB+tvaaSWGE6PD1A8KtXh6U4&#10;fOvy6HO17Pd+GyxKqA0qdIJ86Ur172GWSyq18ieKmjh5uPIzE6bj1LrP+249k+4SAEeGAtfmSfy+&#10;fQssrF7VSHct9gHXvbLWzUKxs0shuv1GgMrf0AsB/vfsuWJ1fUWLBuNT6f8AF+nRlbx3RekYx9vX&#10;vbLWPA1KfHGEDAWIjW+kj0/S1v8AY3931COThTj0a2qyifvPXvbDTTS0Mkxq1URBNQl1X4ufot+P&#10;r7apbz5BqT5dGksUV4qiA1apqKfZ59e99xZyGeQtGXkjjIIIdgAt+BZuLAe9NagAo+a46q+1SRJp&#10;YUY8cefXvb2uUURPUQN5ub2UEsD9CCP97PtL4QRilceXy6LDYnxPCk7ft697l0G4ailrY1nqTGsu&#10;nRoYlLG9hwfr70YfEypyvH7emLvZobi2ZokrpGa+vXvYu4/KtURt5XF106Df1HUD7V288hBXUKin&#10;86/5uo9vLAQv2jB49e99aK4VLsGtEx1BQQb3NyTc/wC8D2bRMaBdWf8AL1rVaGIKPiA/n172tMLU&#10;wFJIpwAqsGBvwDc3Xn+vtZbynxNLAmnQa3SGUFXiOc/5OvexWwVPQ1NHM0gja7NFEpINrcC/sYQh&#10;VtVjUDPefzzToA7tNdQXKqpIxUnr3sON04SKCqkUQpGshJDRoFjbkMQfZVuFuksSsaDjjy8uI8/+&#10;L6Gew7o8turFiaepqeve3raGGoKyjkBVAY7pIrJddRFzz/vA9iHYIILiz0xqulAA1BQjyx0W8xbn&#10;eQXCkVocihzTr3sKOx9qqhmkpoFAW9ggUEqzccf4f19hfmLa7e3JmixUdD7k7fSdKzuc+vXvZQO0&#10;Nsmu2tVyJBpyG2ZDkqcry89HXSeLLwaTf9CpHMbf8c3+mon3BHOFkNcd1GK6iwIFaACncfmzHrKX&#10;2138R7qLBnrDdq3HgrRqCpHzeun8lHXvZWm+isC1mAUsOQXA5W4/JFuPx/j9fYEoOPU+EkqGHnj8&#10;x/n6978hFwdRvYj+gta4JF+efoffiuD1dD2k1r/q4nr3vsMLWC2UhhdjcXI+lvrz71mvWww1DGP9&#10;X+rH+Hr3vIrEFWL88HSf9WSOOP6+6MAcHpXbXDwzBlNM/wCX/L173aB/J67Lpesf5jPxhztfJGlB&#10;n95VWwKiSSohpo4zv7BVW1qB5ZZ+NK1VTA1gLkgAckAxX7ubc177fXwj42/hXAxWot5UlYD5lVI+&#10;XQ7aQ3NsSxDeKhAr5eYJ/MUNPlXy6Af5R7MbsP43967JQSNLuTqjfWOgSGBqmSWpk27UPTQpTIym&#10;QvIqpoDAte1xf3vmZJFpcjWxTRyxT0UrJUJMx+7DuxVUYxtaN0CszDSNRItze8g8tP8AvDZ4b63d&#10;ZEnClGIqr9oIYA8QQKr9tegZfNLdeJGgXU/cupQyFq1ppP8AKvAgHr53W5IcrSHH7eeN6WiroshF&#10;S4/b6Qw7bwSYWujpcpRlcjRmTI01RU1lPjWmMzinipZUnUU5jMUZo0VWYkQksivDVB5Z102IS0bF&#10;S7l1ZmX/AFX1Jv7EFu5ahSp1fiJND5AqPwjBH8+ia3u/GZGh1OCCfELdjjIqikVRRQjSa8Ps6D6s&#10;qsg9RFRPCmbFDj6+THV2xZMXgNvPLVmYVlbWVWTpVqXpaCCjnp6Glq5GJNO0WmKMrpyhFMI0EeGn&#10;ZmhdVWJYlBCLIEA5IuqrxxyLc29vGgkJiXLAfy4/yxjjw6Vaoku2IjMjSADBHECpJ/YeknJV5BM0&#10;sebkEOd3LRJSZ3H19RV52qzktbTT5H+DT1xlP28ck4q6usDPZj4ZS9lSo98YwHciN47BQyRWVnj1&#10;gKsbGfgC2rVpIPpH15X2rkcoiTiNuIGM1pWv7a8OI/Z0kkaW2lRpYZDqdaaVLAABvMeZ1cPz8+mi&#10;tjempZaDMPKZpXrxX7glyNThsVko6RzVVmXpaTb155Xjnip1pWqI2RhWMwNOSKv3lkiTzqihfuSm&#10;tNUk9S0c5Y63EaElQSpA9JuG4J+gaE8zpWY0QUrqC/YMUBNPt+eR0okExty02oRigOtIVNKgCi6F&#10;dgME91RxNaGsLE1njwFRW0RqqjAxZF8fVjE4/FbSoMztyGkikpMZPuDJ6Ked44qxaicmaHxyUaiZ&#10;INYqJpCySPCsyx6aZrKASpDQghqZiy/llKtzzcf43CcCOa40RsXPEUxitMcfn0Vp4ccrKrPK1e0K&#10;ugUp+Y9c19PTpkyuOo8JkJcNX11NHu6ljqKioab7ypqsfuSSklg3hTPDVpYw0s8VZQwpAzxLHUIH&#10;QhPG8USAEll1KdaPJEiRnQPS0iOh8i8Bo1P1uBxxb2Y6ZXj0yGvlg1A88ngP8/RkI5IovH4yLSlO&#10;4CuKM3AGh8/PHn1OmxkKtSpi55sfXRpjM3jcRumuqcj9zk54hJTYmXDZWFMbVo00lJl6oEpFHG8p&#10;ZmVvIM6SjUyqmr9whCjLIzSM3piNrAgWLEPb9fJBFvfnth4PjxUr5qfUZrj7afljy6dkdpoxcEUY&#10;Y0saqaZqRnOafl0mqxKmOehhyuSr6alfEU09a9TFkMJBj8FBTLHkMpCtbrqYaqoieGCGox7SsDR3&#10;SOZJDUL2XYM3BXxhtJlYX0B1KuRcm5NiDpFhcccj3uONEUGXg1SKeuaj7AP2kV6SfpRwlnbT4xJQ&#10;jgXpRlA4iNVqaH8Qr1EaEVaoMa6VRq6ihhyy4ejd6UzNQTL4xLPTwxMsPklglUTOspNPM/3AELpl&#10;XUxVkUsdOjVJeKJAqnSCFBUFFDKLfm17e/PJBHVZfhJJKjjk/wDFZ/w9NyXKxQuZXozMzAZrRjUH&#10;7K9MTQVba4XrIKN4JIplbH3zWTrmZwteYXnnhrJFrql6audJgVMDTmITOLiTCbxzGUIGjVWDswRS&#10;C6hCshv+om5/ADfQe0dz2TxxwA+FJWoHlQGn2UpX8uPSaFnW2H1JIjlJ7U8wPOrZBByKeYHl1BrY&#10;YnmgqaV3rK1ppYYIZ4pshWmaOGU5UVGFpzCj/bxq9MAbTSzU4AeW+o8dMsgLA6U1PyoKghEGsiRu&#10;NR4sFseL/Q39qf0YphCXrqQU82FScsMmnzP2DgejKCW0tSYZJSVdNKqayS0qTqdRnTU01nFQR5dM&#10;8lbHFSrI+FEmSo66mSQVUtMlIJaurf8Ah+NhxdMVmjp0jZnqPMJY7VCC4dAi8zZ/CHsGBKyXYvdn&#10;VkW0Y4Gm5/P1t/rBlw1uXZTq9PsGQP204eVekkgazMsmsENTTQH4FowUj5sBX5E9epW8xykFDTu9&#10;O0ST0TLFT0n2ypPDPmMm2RqAkhkmjSFb+MKoaVlspBbrRT+VzI19BVEbmJNIYOHcL9bsQbgfm3Pu&#10;hlukjGhaBu4/njHoKDgeqypMYldRpMw1keQJJFFHkKKMHz6cDJkKjHUEdEIZ5KqGeetp7rmq81H2&#10;r0f2NFU1SrIngpxIn7kzMTF5NSXQtxdVC6WbxgOgGm8aioAB8RZObKAQb35NuBf2qiikkJZBXUD/&#10;ALycBh0sW3uLoMY6OHQ44Hw2wJATivoOI6blyU0NTGUjlrZ4Kes8slV4svUy4kSyzT1smOyasgap&#10;knjnheFUBVGcqzkN79Gyu5EbEGouodbMtmIAJbgMW4bgCwvax+qho4ltw78IvIfEaf8AF/PpiSN4&#10;Yo0j+C1ArT+0bjxb1/b035BsrGskWQo1R6KRJ5qPKsIViqIBI01NDjQXlpYKMh6VtUzhpBEXLroR&#10;M8zFVVgw1ppU6VaT9XBW4AXgHSoP5/PtNaCEzOJVIUg0yAfl/nOPy6rGIQ8yvGyhzUKDQ1Hr/l/z&#10;9NMUU9THRpRrJNRTCerimq54aCjaliUSJVeORnqNU0kZqJ5Yyw0AqQosT4ONIDalKrYiZ7ut24Cq&#10;Prq4PP8Aj7bkt9EjLFQqTxApXhx+fl+zpv6S8Z2EYUoDQEYqKA8MZyQfs6nNKk7LMGWrlq2SS+Hp&#10;Uamb7Wmd5Cahoy8aUiiUSILW9LFSSPfES+J9QiZkNzcmNY9Wi9uPSbD0k2vf261t48VS41CmM1/y&#10;fbnp2zsZ739aV9L8dPA4/wAnWJlhmRKN6qkhqi8dMzKK/I1v2MtYQXEbK1TH5nKzxqsjKEL8SXv7&#10;zEBkB9bhwbIgNka/9p2554+nukXixNSoQ14/L7P256WW8B8esyrG4wGGSVGRg9pyTmmemKtrIVlc&#10;LDEfs3WOSoydVHCKsSQEsI6ajjUaYrvoVlc6lUkXtoyMUA0xMY42uLOSZC4/Sbm5Gn6nn6i1h7Tp&#10;FO/6lyoeT+KgpT001A+zphob64fxrqFXk/iYKVA/5p4WvDOaGvr1jFaR5CZfMlLJTSxJjqeKmoxT&#10;3CzRyToB6qxy8cRCWVX1mSQj33qIUalb06m1Lxdb2I/rzzazcX/1/d/CVjqRqfIj09BUjH+l8unY&#10;4YiC8D5HEaQtDioAqy0yM6K/PhSBKyxzyxSeItkWpUUTTGsYTNCzUUpkC6S8ZQNNqADOhGkAoV7j&#10;IflUI8YCkcNfg6YwT/ibn/inu9wq25FWqZOByMeZ/wBVOtqltbSfUXORcZQ+f5+np1C/3IVCCHVL&#10;KqvP5D5BRRxvDIv3WTcLYGwQpEoN2sFQFiAQa8kf9+r2a3+m7T9F/wC8c7X+v9eLf8i9pfCm4dvr&#10;x/P04U/1efSn6OGvAfxcRwp0N/2lV/o6029f+y530eSv+n+zUeTVbTf/ADf7l7W/P6eff//WpI3j&#10;hTishVRMpXxySAAn6gNbTb6+44mnaRqA4r1L1jGUx5db+4NwCPoQD/t+faEZQoAuCeL8/wDEe2gW&#10;1GvDo1FdRHl1375Q/wCcFvr+P9v7fiNHzwPVwevexCwoIAP9R/hwbWN/Z1EQooMDrUlAPl173JzD&#10;kQkfnTe/4+n5Htfb1qCP9Q6B+8uaHOOvewhyTXlItYgm5/x49mMbtrNDw6iq9YtK2eve2d2AAKkX&#10;vbgg8f63tSoJwekQHXveJnBUA/q/J+n592HafTrYwajr3vEQCOP6c+60xqHWs8eve2fI0bTQsqH1&#10;c6fr9T+Db35SCSpHSiFwpr59e9g5nv4pjmdoRItj+Ljk/wCP5938EE18uj+1u3VcHr3sDd01+Xrm&#10;dZGlsTY3vYgf8V930AA6fn0qlug6epz173L2HjagVcbshHrJ/wBpW/059tMSABx6JLiSooRXr3s2&#10;2JBWCNT9QF/3sn35sAYp0UsasTw697VFKSLG5HqA/wBh78MK32deH+r9vXvYw9f+R8hAt3F5SCbt&#10;b6/U/wCHsLbyR9OzMfI9H2ygNLQ5697tQ6cgJp6YEX4UkW5sV/w594/cxyjxyGYcepe21QkY+zpF&#10;blYiCQgE2Qjjk2L8n2Y/dEFS2IIjLgaDcAGwHj+p/wB9/j7pyzPHHMGNOPmfnw6b3KAuTTiR/k6B&#10;OkMP8WbWAWDAWtci7CxH+8eyj5Z6mhrZJ3kKhXfkltP6yfz7kZrgSp4ajj/q8uiEWxjJLnodKFYZ&#10;aaMAAgoo4A/1I/r7Q+X7SbHyrTmqBI/2of0vY296t9n8Vg2nB+3pDc7isTaUx5cenCPFQMCTGpvc&#10;G/5/1rezl/HzeU+W8LGW+ogqNQJ5sD9faTcdsS3qxXB+3Hn/AKs9LrGdpePDopfyT21AcFLIgCMU&#10;JvpBuCbEf8b9mA7TqHkx/J/3XYkD8AEfX/Ae67MUQ6SaemfXy/1V6GdoAsefPop3QWMEOVk9Ja1R&#10;rZtLAaiFbUf94P8Arey/7FQNlwyj/dq/1/s/Qf7b2JnkbSA3DpyTC9Gp7QIj2zVX+v2rg345Km9/&#10;9j7PztIf5FGeb6F/H4C839pJioYAcOg5dka8f6s9a/8A38zSZ2pazcO1zp4PrJv/AL37WPqP9Tb+&#10;gv8A717Z7Rx6SEL59FpFLFe6oePqAWIP9L35/wBsffZv/he3+1e2ww1cf8HTFe/HD8usv2S/XQbf&#10;X6vb/b+8ZAb9Qva/5P8ArH6e1Cu8ROg0r044pTSOsElHC9gQRpv+lj/xN/fQjQkC1rm17nj/AHn3&#10;Y3MwBNa0+Q/zdN93p1j/AIfAeAWBPAJbgE8An3jMbqzaDYcW4U/7yR7VJdRtGC4z58R/l6qc8R1D&#10;mxLluXDC50iyED/WJH/E++EgZlIddQUHnSBYf64/3v2/HMinVE1CfKv8qE/y69jgPPrHDjT50VkL&#10;RghW9NgRckkFR9f9j7BzfzqIHC3IIINrn62/PtSJnZD4rUIpStB8v83S21Ug5HDh1ZF8WsbpqoHS&#10;Pkk3tqY20ECx5/p7S/U8evNglb3lAFrgHkX5v7Jt0dggoeH2V6OZFcQNT0P+A9GD+WUq0/W+QuL2&#10;oJiRf+kb2JJ92SYtvFigq+keKw51WuALHV/X3Fm9wNOGqK/lTzrXHp09t8oVwCcj+XWoVgdwR0fe&#10;sbMyswyq29S3F5SpUg/1Fv8Abe6XPnnTvJDkW5tpkYtp4+gItbi3+Psz5asvDozeR4f5Py6GQuA9&#10;t3eQ63wv5fGbiyvV2KMZVv8AIablSrD9Fibj/Hn3rcb3jtk6tb3tK4/2APP/ABPuWbOgQHhToK3E&#10;lZMY6sT9oIJa9jwfqOPa4y1NCOHnQ/8AFdNeJ1728YqO0q2H1Ita5t6ufbZYl89NOdRqeve7GPi5&#10;RPNk6UKp1aowLA8+q30HtJesnhMX4ef+r7eltk9WpT/VXpi3JKIcPWOTYCFyfp9ApJ+vvYr6axEv&#10;8GpS6kfspptqFiVuRx/hz7hXmddbMI+BrXz/AMNfs6GNnOVxUdUI/JLf2Pxu8JhLVQo8dVzrdQP1&#10;2502H4/P+PswtLgpGmRgnBAIF/UTbmy/8R/xr3Cu4Wj62zip+zj68BT1/wBno3+rVQSP2+XSBx3d&#10;mHixSRmpgMnhQLyLH0AahpF2B+v+PtPb6RqfHSRsjAojgK3BNwBew/r/AMi9ybyDtrJMsgNASufL&#10;FfP/AFZ6DG5yCSpB9egQh35Q7l3QqxSJK3nclYuSQZFB9IHP9ePp7JvWAtk5PwTLJ/sCeT/xPvKL&#10;aZBHCKmoCgeWQD/xXQIuACdQ/wBWejfmMHAwEDkqn1uP7A/rf2Dvc7+LCy83JsLfm/jJ9r2mEqgL&#10;20qf8FPX59Mxxl6U6Mx8UaRjm2dvUB6VP9CZwx+n+w491s69W47jhfMeT/y0Uryf9j7QuAe5vir/&#10;AJ/9X8+lRgQ4IqftPVpw4pP9ZP8AeL/X3YX0+p+xp+CSVv8AnjkC3Ht6GUCUEkfy+fSG4XSCoHVd&#10;vyeXXHVAXtqAFub2QgW9mdhICKOL2F73/p/T2qZjJmpIz6evQefUTqNadVfZGlcVMnosAT9QQQAx&#10;FiSPfCeQLGSfqASDYD/bf8i90kWqlfI8f2f6vPqqgk0A6m4Clb7+HSQDrT6cm4a/0P8Areyo9syi&#10;7jg62JYfkk/717SM+cH4cD7AP9X+fo8tVBWrDI/Ly6td+PFMy46nZgeIxf6/Vgb/AO8+178bIxJk&#10;o+CAJEt9f6j/AJF7DO4yNqJr/qr0vYBUx59A/wDPmYQ9b5gEhdVHObk2F/t3/r7tUo474uFU9LmJ&#10;QPz9ADxf2QwylZi0mV8/59P7chaWhFeP+A560UeybVXbOU0kamyU30N7cgMLf631/p7C7Oqy1LB7&#10;kauOAPqf8P8AH2KrSaN4w0ODT1r0P7dUWHWoyOrH+oKZk27S61P+ZJDFbWF2t9Bx/vfuVgFV5PUA&#10;bsfyRxbjkf4e3bqaSOICM0x6A/6vPok3Z8YP+qvQXd+U+umnQqxsZkvz+A1/959iZSxp4vSvF/7O&#10;s82v+efz7J5buQygyN5eekY4dBpqiQU8+PVWO7cWz1MwWM2uSWHkYAi9uf8AevbhEF4D3C88m9uF&#10;/J90lnFNUZBOMD7f5/5OrVBOnoLpsNKJ+QQpZzdgwB45PNrc/wCPvOwiC/t2/r9SedN72JPtiN5X&#10;f9Th/s/YOvfZ1ymheCAhFOpQbFQWHAAFgb+4M6F2BYE/S5sbf7cf09nVo6JGQpA9P9Xz68a0+XSd&#10;ld9djzfkm350gn8f7A+22X6FPrzbg3vb/X9qxHWTxDj7f9X+rhx6S/TqZ9QwKfz/AOK6WW3MgIXj&#10;BI0iy2uCSwCj88/7D/evfdJAGDagfyeAbC/5Nv6e0W6ShGGgjh8vs/1ft9OldSuB0JMOYRkQfQl1&#10;uf6AMNJYt7DjtdETAVOm3MU1+bm4S5NvYWt3f646/l8vs62pLMK9XYfyw3FXufGFTqK1lKLi3BMq&#10;6vp/hzb3VTIVl3yQeT92SObcBuDx7FuqSKHtOPsrx61LEynUOH+r/L1uFQIE65VmUgrjBe9xc+G/&#10;u1/pdAMVRXHBiQX5F7jn2Ct9qYjTpmEgTkDrTt/mb1YPYNcARf7io51W9SSERC3+BJ4/P59malo4&#10;5aMroP0b1WJHH0W445H+HH+v7x55kuglySzD7PPNM+uPt6G+2asBegz+JEmRhNM1JHKreZPVpZk0&#10;KS3NwRY2P0H+v7RFXhacSa04a9rgX4FzyL/1/wB9b2C0vRLIY3oVr6/6vL5/z6F0c7hAD1clidyZ&#10;ilw8Eh8okSIjUFQWt+nUNNv8b29yIqeOAxFSDzc2C2JCkcW9q1iiML6hQ+WTWlera3bJPSFyu6M3&#10;kq1FDyeJiFZVRWBJFrelR/yP25LOkcZHq1FuAfrYgC9v+J9hu7VJZqAilKcfmelUaaiDw6ETbVDk&#10;YYEkaKSNg5kBaM/QoBpGoH/ffX3FmEUoBYaVtc34JP8AU3t/T6ey82Sju4n/AFf5+P8Am6WpIU8+&#10;hSx+5chC/wBuhdVBPARSf9blb8/09pnJx04Vg3IXUbXP04P+8f6/slvV8Je2gr546NLeV2agPRj+&#10;v6yurpY3YSm5QWAZSwJ5IFuefyPyPr/QIc8YVLkelgSVJv8Ap4t9ePYbknbxgAdQ+VOP5Z6PIixF&#10;ejsbSpJjRxCVGVrXOtWFrnkHUP8AWHsp3cOQMeIrEZrgRyBeR9LWIH+9+5N5MdXvFZB/h444/wA+&#10;mL2OsdR0MO3McY5oSfywYmw/obEf7x717/kvUiTLVZuCPI/9OeB9Le8z+UyzWw1Vz1C/Mi1lNR0N&#10;UICxoB/QeyGVQHma3+HH9PchR5Wh6A4qKgdZPeNRyAP6j/b392AANfTrQHn59e9mK6WjIzlAAQf3&#10;4jx+fUB7WRkBdXD/AFDpBOPT59dH6H/WP+9e78ejFtiaX6foj+n+8ez6zcVIJ/1Y6JL9QX4dVsfL&#10;cNqqLBuElN7cfoH59mrp2/bFxf8A5Hf2tegHYePp0R3EA/0HH8+qra0XqpdVwRIxU/T82+nvLqB4&#10;+nvykqakft6YeIoK8esBswtf/bf6/tGbsa9FPwf0v/seOPe6gDBHH1+2vS+yACavOvQ9dLQn+NUl&#10;gbtIG/P55+nsmtQP9/Klv+O4/wAedZI4/wBt7Q3rOUz6/wCfoSWwYf6vs6ttxthtN/wBRgXv+Sig&#10;i/8AX3a18f4wMXSEcsYkuPzyt729xRzW7GNgxwOH8/P8+lkQ/W1Dzp1q6/zOZde5ZwikyCplBIBP&#10;EdSv4+nC/wBB9Pr7N9mIyMY4lZSBTuePybA/UW+nPvDDnq6iWc+GKd3n9h9a/wCr5dSvy/8A2a+n&#10;/FdP/wDLsxddKYGu2n9IIUheKxNA1AD+yBbk3H+PsuuSrIIK43YCztzccWJPI9wtcTliWUdSjbVK&#10;AL1scbaw08mJpo2uwEK3uD/qRxxb2I218vj8kn8Oyn7mMq6efHV8cSgWx9XTNRzlA4aPVoYWkkU2&#10;YKSbge7bHzBfcr7pDv8AtOh7q1mjuY1lNQ8sUqzBGzqZGo6tGpH6bOqgKSOg/wA4ctWfNXLV/wAs&#10;37MkV/BLAXQgSIZUZdaMa0dC2pK1VWVcUUDoEO8eoxvTbmSwrz1uIFXRTUtJmMdSxPU4KsalMGNz&#10;VLGR4/LSVIpqqN5FKmWKNn1ED3rS/wAzvr6m6/WDa1LTrTLBRZnJt4WieKSvyGWeaqm8sXBbxMjg&#10;3vpWw/PvvvtG1wXnJ+2X9gCY91tra7QkAMkc8KTRawKUYRMmqo1FqlyXLE8Sbua/3/na/tr8L423&#10;3LWZ0jtX6dzHKASKkCVW7jX5HTQdGA+FfaeW7h6fO8M6w/jCZ+v25XxKzmOnqtrQRYGuihDEro+7&#10;gqSCnpa5ZeCPdROf2Y3XWzsJRypDPntw46hz2YmAs1O2VpfvKPFNK/OmmheJJF4/e8v1FrM+AtlD&#10;46qTqxWnDFTUcM/Zig9ei3fLiK739rKJiIbeq8OLggE0/aPSgB88m7BuL8/Vhz/tJ0n2B7ZSpaV4&#10;JiFAY3uQA3+0o5+lv9f2X3F5EW1hsn55/Z/sdGgsIRGJYsn8/wCY679p/wDicklZMpmaORWAiAcA&#10;qtxz9QCPpyOf9h7VpfR6AdVMV7aZPoacPP8Al0b/AEKpbqQoIIz9vXvahot5V+BqoZ1rZQ5KeN01&#10;qVZbAEOrcH/Ef63vw3SYTIVbSSDqFa0ocVJJ4j5+fRXPy/DuMRjVAKf6vTr3sbRXx9q0fjgmp8Zv&#10;WGAxUFVH44Ys9E8R8mFeQApDXTSaPFUroeVgImJ1CQG5mi3WPTLKsU6iobAFBxAGBqJIAoQSSBXo&#10;FR27cs3Ph3IMtqxq1ako1cSEfE6AVGgnQKhiKjr3sK6OCtoqlkmeSCeBmDRTBo2gYT+MwNE9iGRj&#10;42DAHVwQDx7bh8e2YggqXxTif55BpkjiM1r0IbqS3uIqxgMr0yKHV21qCPIjuFOC+oz172vsbmJY&#10;ioYhW1AaSbEuLGwX/Wvf+n+x9qLfcFtHNe5aZpmvyFPPzx5dBG929HBI697GzY296ammlw+WgirM&#10;VkkFLWUsv6ZEY2v676HXgq4sQQD7EW3XviOVlFYpPI8KelT5/wDF8egNvWz3Olbu3Yq0VSKU4Vr+&#10;dfnXr3tCdjbJymys8Z6aKorNtZNTXYeuZfXJHNZ2pJpEABmhJ8bheDbUt1Psr3KwbabjxY6mFu6N&#10;qVJNPhPzHl6jOehPy9vVjvVgsTsqXKYZajHofsPmfI4PlX3tJ4PLrHJHHI7CQszssg9WjVqdFbgX&#10;B9Nj/Tj2ksbyRKOpAcmp8+J/Py6XbntxdDIgFOGOFeFf8vXvZq9i5ZWwmVq4jarpsWxoJDpLR1Es&#10;qQgqG4/Jtx9eRyPchbZuAjtbmVaFhGSG9DqUV9OHUH8w2bw7lFEfhZ+7ywKny+XXvYZz1OUrqKvb&#10;N40TPCdYqqtJIJCWPAeRTZz+ATf2ntbiF0ke+GsgKQT28QD5U6GUP0dvcRLt81A34Vo358Kjr3tF&#10;0k+BFoaumlp3dm5p5HaO39TqufevqNslHgzIyHjUVI/bw6EsqboG8SFhIB/EAD/KnXvYjbXyezKC&#10;UCumq2p1N1iAW5N7kMZDYg/j2injslDIJDQjz0Dy9DnH7fToO7yN4u4yqW41EEVBA8qA8K4+2vp1&#10;72tMlketMzGaOgzk2FqJQqgZOkvSA2/U1RRs+kf4lP8AY+ysbbbOaxTaS3AHSAfzNegpa2HM1nML&#10;ia38VB/C3d/PJ+zr3tKVHT+ZrIzWYqSLcGPWRS1bh3FTAbmyrqU3HNlswvf/AGHtmTYryLLgugqS&#10;VyoHEnUBSgHHOM+mBdZ8wh/0mQxSU+FyAw+0fzHXvb/SdT11JBUTZh6LEULxlKapyU32kLSFfVHG&#10;zNqdhcX0A29rLTb7s3KzfCFpRmwKDhSuD/P59FW4b3PDOkYViwNSAKmnkaUrT+XXvY19Aw9e7E7B&#10;wm7Owd8YSgwdCWpcisUdXWSVFGYzFIsMUCHUWQ6bH6n+h9jra7e0G4Jd390kMQHcdDMW4+nbjhig&#10;9eiPebqXc9rlsdtglaV6so0N8RFc1FANWamgp025j+IfwyuGJjilyRppBQpPMYIDU6f2TNMAxVQ1&#10;ixCk2+gPt133kfirPmcxX4Tc+Yy1DJW1UtHSY3DTU87QNMzRWfIsiqSD/av+OPZRd7by7HePLb3P&#10;iIxJ7ENeJy2okAfZTPn0i26Hm6FI4ZrRk4AszKB88Bjj7AD8+s1G1e1LTmuhpoqwwxmpSCeSaBJy&#10;g8oidkQsoa4BIHsx3xz3H8ea7F7qfDy5zGbuxe3MlW7Yx24sfSy0mTykcLJBF95QSFVKkmTSwBP0&#10;59rdui2FGm0TujpGXQumpJHAwAVylDxLGlR6dMcwXF/axLazxoodwHZWYdtMkBqmnk2R5sOkXuuT&#10;foye16fbtBiKvA1ecpod2VctfLSZLF4VY3mmqaGkeN0qGd1SEr5FKhywBtcVxdsTZhsjk6mpqpDN&#10;JVVZYL6CzCYrLoS/pAIIsALW/wBf2GLgXRlLStQHzIp0LuV1t9SxSLnFa/yrX/VToQPYAZLJSxQq&#10;8jtbToZHvyLf0+n+xt7Jbx50IdmLD5cONOpHs7JGkIUefEde9pwZHHlgKqM6GYEm5P8AsLj/AIr7&#10;Qz3Nn4dbkgfyP8s9HRtLsL+i2R1723VeRM03goacCFCCjqWIHqH6r2F7/T2ge6tpYQsCfpCtDqOc&#10;mvn61HSy2svCi8W6fuPEde9z6LZG4dwK00FHPLTqGaaojR/DSp+ZaiUjSij8liPbttt24Xg/SjrH&#10;6mtFHzPDPz6afmDbbBxBrAfyBIBb7BxP5de9uBj2NsmmD1jpujNKGZaSmlC4ije1tVZVwsZJSDyU&#10;iOm3BPtXJYWViKyOs0y/hD1QeeShrX+jWnTf/Ig3+bRbA2sOAWYVdh/QU4FRwLcDnPDr3sN87vvK&#10;7inVHlWnoYwqU1BjIWoqBBf0t9tEdNx/q21MfyfdZrq8uLZbdHART8KVAH+mrk8MAkjj69CrbeW7&#10;LaoMAs5NWaRg7E/In/AKD5de9oepoquoqQVqJSxYEgVD6Q4IJFhY8/0t7ZVHFPErUjy7R/vK0H5U&#10;oehLb3cEMJDotCOJUftr/s9e9iXsXr/c2866GloaeqrFiJ8jaXjpYYiQGmqZz6QqgFubk2Nv6FqH&#10;b7y9naKKPGK6qinHP+HoK73v1htqEADU/ADLY9B172dDa+x9tdfY8Maunrcvq0y5GmhglmiAIQwY&#10;6aQER6vzID5P6af0+xpt+0W1goglCvIRxChqH0Bp/lr+zqIdzvr/AHm5EkisISCNNWAr/EQCKgeh&#10;FPUceve01ubsGphSShoYo6OljBV56ufS0xc6i5SRg0hJ/tFf9gPyZGOOzjCgkHNKkn09akfZw9Or&#10;2eyxghmYtq4BRUfn6fLh59e9lx3FuR5ZHeSpaWVw15AVIVTxaNfov+w9k89xHIHEjgmhBANCf2UO&#10;flTofbXtVQBTSB5Z/wBR697Daszc0RQoyFvyXspW1tNkFh+Te/sqEEbHWGIC8Mk/5/ToYW21xyId&#10;VQB6de9tU2cchvQzcEyuCoC3HNhzYf4j6e9OsUj9/cRwyfy/1Zr0YRbUtQAfs/yde9tC5+Ji0Qdi&#10;rX5cBrWvcXa//Ee/TDUFoDiv86dL22h1AenD0697mVOUpvtkJk4MSgKrLdjpuDYf717TGkpPlSvr&#10;+3pPBYTGc0B4nOcZ697D+uqZaypcBpWDp6kRydQB4Okn/evbsUYjXVUUXyFKj/L0L7OCO3hBIAp5&#10;/wCz173ioJJojPG4k8a3ARlC2sdIuxH9P6+9yShqNThw/wBX+qvTt4sTlHWhJzUGv8uve3KnzdXS&#10;OI4ipSzekrew+h0nkf6/tNJRgNRIH2dIZdrtrhNUppT/AFevXvagonSsjWqiLGaD/PU51eNWH6WR&#10;+SP9h7owUtqWn7f8g6KbtGgfwZANL/C3nT7Mde9iVg84G8MLeh1Gp1kKKWK3BOoHkA8fXj+ntCVZ&#10;GMo4dAjdNqbukHcPUVoP+L697VS555HZSCGV2UEEkBgbNwLiw/p7P7O+jZRVakAVp/l6IDtQVa+R&#10;A697e8dmCZNCoVPBJIuG1XuwD/0NvayOdVlLRGuryGSAOOPz6LLvbqLUmo/wde9jPs7MwiLRUEOp&#10;dmPiBJVr/r/qefqfp7Ge2zi6sdcbDXwPDh/gH5dRrzLtshbVFg0pnz+XXvbnucxVMP3NM3lkjkUk&#10;fVwpNiLD6f7b220LmokoQK0A9fy6Q7CJIJPBnoqkH7K/6vn172m9s1r02SmpH1wLVlqjTISql1Uj&#10;xqW51/7Sx+lyB7W7RdLDL4SqRjPHiRnHmRwzX9vR3vdulxZLOtGMdFNM+Yz9nlXr3tr3iy1CStGd&#10;byIyD9wBigAawS/+xuPardlW5hZUWpP+r8ul3LYMLqrDA+X+Xr3squeopo6ppvU8WpzWwMxs9O37&#10;VXBqLchoWkB45ub/AFPuIN4tYpo5IGA7QQPtFSv5awD8+Bx1kFy/uQhMbLQMmkxmg+IHUvlwLAVr&#10;5YOOveyV7mwj7d3Bl8GrySR0NU32srIVapoH01GPqmQ/QvA6sf6f149wbcQvDIUcU8/258+stdov&#10;V3XbYb+LhMoeno34h+RB697YQL/1P04/J45FuPpYce2TSnS5aDh5/wCr/iv29e98uDa9+CASPyD9&#10;AGHNx/h70fl1cU40z/q/n9nXvfIXAU3Atp1cj62te7fj83J/23vRFfmenDqNDX0697EDrHfOS627&#10;D2D2Lhyhy3X29dsb2xmsXhes2tnKfN00ciKVJUyQLqBbkEi/Psr3fb4dy2yfbrgVS4jeJh8pFKn5&#10;jj5Z6FVjcu1vSvwZ+WkEVFB/qoTTj1jmijqIZYJlDxTRvFKh+jxyKUdT/rgke/pgYjeG3e1dr7R7&#10;p2tXvkNq9ubc2/vvE19LTSQUNTS7mof4oJBNKAFQs0No2APGggtdVjD2W364PK1vylfLGZtkVrWQ&#10;B/1DJAywAsoOoHRkrQY7iPPou3W2hlKx27KVh+FA2HVlIDFq6hVSWGQPTHXz9vn/ANJ5bpf5Ddw9&#10;a0qU0dXQb33Vldnrm4GyE9LsnPU0e7MXHtbFVIV6qRYqjcdPHkRIz05mDmaljjVpvRM6NofV44rQ&#10;s2gpq/b1tKZXBVrD0jm40n8c+55lEYtzIHUM2SAVNDwyKmnl6Cv59FTvbnW6NErk1YK4PHHCpCD5&#10;AAEmtK1PREcjTw5aoWooqCrmqctG+4cdDVTyTyfbDM/aUWIpcRj1o62APKv3dUSsiyfdJfSw8RmA&#10;CGIghEETuojvHKscIF1soCnQqNqP1/TzzclKhMkohAIqoqc/EBn8zQig88U6o8JBkNatpUqB8RY0&#10;qABkmtRQetAOkhWaszXvlqepnyv8UgoquKvdKrFSZXK5DKRxyFqmSSrC1lTX06QxF1iFqpvCGj8c&#10;SdxmOIKdAkKG05keJB45P3gzqo51HWq3AJ1D6AXKl2dKxFm0klgBU0yRnzrj16pG7z1dfGVQ7FVQ&#10;OQKHTkjzx5k+VemKsosnuGWab7miw7ZCipYsJUUNHmq6SbN4qD+EfZYmqqnHhNHBJjKyoNNLKqPB&#10;IYw8rqI+m8qqUVQgiYBHhhJWV29NoxyToHjkdh/S9j9fdYmg16CwYkHi1SoFcGtSCeNOPVoZIbd2&#10;kVwzSVbvbW0YOCjayxVmJIAOcgL5dOAp4amenzc8ldUfxKmketoctkocc9PBDKa5chkWo1gpga2U&#10;5vE46O2gK4XyxEhD20cCiM6jHJqMrNI7VMhDN+5IyG/qILxrw3GkC4HHoknSQuFHh/sp50rg8PU+&#10;YPy61eyXog8VVRrelOCppI/AWFDUYbuNe75jqDLnctlI8hRFzmAtFFhKaiwuNp9rYp5qaMxYuipa&#10;lXVBSxTRUeWqSjU1qk1TMsUsxEnR8hYFEKNKdKmoV5I/KOU8KqNRAsGsv+qtc+15EZrGziUnuGh1&#10;UBaYBFRVq0qDmlT0XGRrwBJKyIe79J0iQR0oA4NCZA9KrXVTuI6aadqOio55KyYwUm3qUnJU2LpY&#10;13BkKKomNBmajNZCqeSjg80clVTRzViKuul16UYIx5ku6hbymCNCHs0ahEDNpLTJ6xrsOSP7Nvp6&#10;fbEciwtQUL1+fCmBRq1/LHV3khs0+ntGDajqoupjU4odRYkgDNO3OBWp6jyUFMZ5q2aDDU2Xys8c&#10;9IJMdWVC1+Wmpqb74UWEmjjxzjFlqhYoFm1Ka1ZHQzKtUciRySSIItOiRzykd/K9m1kOD6kS+jkD&#10;6j6fT201zGoMkx1N6DNM0zTgf83SO4ntPBee7ekvbTQQwGR5CoUkfFQA+vUWYU1FjKinrPvYDjMb&#10;AAc3kfspcXjlio5sdSJj8gi+PI5QRDIxssjlPA4OssZX7QMGeNE4VdcjM0khMNl8ROoix/tPf8qb&#10;cHlSXiXT48ilnwgGkkAeRHGp4CuelTXMSwxvcTqrSnTGFCMSV7iMgnU9aBaeQIFT0210c9bSwZON&#10;K0otQKIPTUyYOgi3HUfdDLS01RSo0bUis0dJQ/bkkw1UKy63QiPJ+28inRYSaiZnkMmmQaw7rGBY&#10;D6oAPwwtxYe998ScCQtaVFCK4+08an0FcdPUYoEmUvGM6WXQ6k8MAKTpOTUGgBrivSYByENPW+TI&#10;U1PX0qY6m/u/iaOnoaWtxANDPjMZkcw8ut5pCtPWyytyZKeQyeOXU/uWrkx/uLxJoUamCQqxFtbR&#10;qdQ/Dcj6X/pf2mWOsoeLJXiQO4jjQNkU+X8s9N6DNKqw0YRCrFFo7ipOgS/CV/oE4NTTPScyEUFD&#10;NU08ORjpislfUCAxyZTJQJGFklhhqKmMrJK48tIrxM92SA306Y/fcapHqSR9Sm2kxDx6RqDPIJFP&#10;9q1l+n0PHPt6Ssp8a3HhkClDQkk1HBv8g+zq87lpBJFEy1xpILHuwRnzofL7R5dNU9dWTinlNN5n&#10;8pnmlyVbJXU0slNSFMfjHoHTSq0ikyzDW4UTxoHBQH3jnWMWYsnk12Au2tiw/bDaiVP9oXt9bD8e&#10;6wm4ik1ZZBxFBQHzFQMYp/I+fT1qIlQ20SEMpzUsSOBoak0+z516ecZUvk6OWhpqSrpCaNnStaam&#10;jpIaGlnR8pU0EEEcVTGXdIKgJE8pCNK4tc24w6AJNIZi6+RXlbWRFIBYAA2ve7N6r24v71crMoA1&#10;hKmmRgkZJFM0OKAYr5DydlhQELcyKsRJoSWAZxxZTGVOluCqG0V4L05zziqnppKijpa1cTOmMymH&#10;29Srj0/iGLkkikhrKydHkj8MGmkp3emBEqiVlfSb5fLxrKnSBKQDaNDKiDSoCi2kXNlI+v592EEj&#10;gws4qdOeA0kkHJ88ca8KdVHjW1u/hr4js8YA0OqmMk1+PJPqwPCn5pQUuNWrWOCJo9KwU8ggkkzm&#10;ejoamsMjVcg1lxPUSeGNpoTwllCsvHvksYS/LGJ10EIpj9Z+jGQ3ILHSeTYfWxHPvbOJUpxkXOPx&#10;DhgYH7B8umWuWurtYojrlhXWWUA+IvAEAYIzQEDPUSonm9MrxQ0tRHkbwHK1kWVjx8UUzyyUqY+N&#10;VQpTIZ0lSJHdzqQlJGEXuVGxYlw8QFx5GRVbVIy2BMv6SFAK/wCuPz7QuQtFcEHiAa4FT5ceNf8A&#10;BjovlkGoJIjA07V7gQpJNCME91TU1OfQYh5GihSA0IXJVRQH7B6uRaOCmx8E33SrBi5tNVDJUyNB&#10;P6CRokk1CMku2CMOraHLL47trIJk8ZP1IUf2jY/6xt7MJxb01imTTLUFfkaj7B0rnd7kC7iCsjYB&#10;LFEPzDArUjyFc+nWJpJKmMvTU5qzWeNZqTFUdM9HTZGlpg6RyR1TE2pIC6S8A6kDFwNLP2ZXZWRE&#10;BKq3LERFR9GuLgWHI+gt/h7t9OqENISAfSprjFPX/V9oMrWySErJdSkFuCjIP2GhJ/b0yMaP7mOp&#10;kq4Ej+5g8/28QyKsWYGCRHjAaN3fTJo1S6wzC7AaRm8sZFldHaxJCKREun9eg/qJJ+lj+Rx7YSGU&#10;Eu6lB5Cveft/CAPsHSW3t7qUGaYNHGPgAYNK3zfjGgHmKA0641NOIH1NTSi8wM1RkZI5VRpw70cZ&#10;ipwq6I4TpkZwx1wyFXK2A4XVPSWvqHKlW1Hj0hEa5KgHnnk+7gOw1MANPzX9ppQA8eOeloDTAvIA&#10;mjy1ITp/iYpgeYznH2deML1Eiilp5mhSTXFVw6kp1l1GKokmrCFHlldP2F0EBHC3JFlyqxVI0BLC&#10;NSF4VLauNbPwSODa/tqdEeRpFXuc58/yAyB+VPPp2dwbh2jTulIrior8gcL9igdNcaCV6qes8FNT&#10;1Usb1KSSvNMXp5BUU9HTUqB1DElGcF7cEBfqPYL+Vf79/pW3+mv6ft/5r/ZcPp/rX5v7Y+lH8Xy4&#10;+fp/sfyp0l/d8daa/OnxH4qV08eP9H+XRgb5T/Rnr+7qL/6BfuvuPFVW/jX+zb+D7zVb66f8lv8A&#10;W/p+nHv/16pO+MdFSZ6tWIBR9xMLWH/HT3E1vIzR6m4dTikYjUEDrfpxkpmoKWQixaGMn/XKgk+y&#10;zOfUx/x/HtcSAOnjx6n++dLzIp/r/wAV9uUo4HzHVAKde9iJhyFjuf8AV2/25v7NkzQD0H8utTiq&#10;gDr3vvNv+21jawHs2tcGvHoF70aKQM/8Uevewkr3DSMf8T/xHtdEtHJ9f83UWXY0ysfn172z6V/1&#10;f/Jtva0Ma8Ok2r0697xMLc/1F/8AbG3uj5Jp1o+fXvfC9m4+nJ/3r3VSdPHrSatFD173mj0lvVb2&#10;5qqtB1cGmOve4Ffh6OtVtaIb88AXFuPd0eg0uOlcVwUweve0Fk9iUFRdvCpv/VVvwP6j3sEKKHp/&#10;6rt697iUG1YMe40RhbG9wAP9gPbbLU6ga9IpZq5697W1PCkaAgf1/wBfgn208hLUPRc0pMgU+o69&#10;7eaQXt/wYf717s76Qfn0pr172OXW8OrJQD+r3/2/PsI721bboQ7Ev6wPzHXvdrvTdN+zSHgXjXkj&#10;nhL+8c+aplFyVI4HqZtrT9MYr0g9zs320xBsdIt/r+zZV+NhbEkuA3oN2t9RpI+n9PYX27cZPFIj&#10;xTgPn0rvrfWMY6AbU6ZUf4zaSRzxcKT7r/7oy9PhxWlGRLCQ8WNrE82H59zby2rXUKFxQmmf9Xl0&#10;Cd1nWAEA9GE21CzU0bOWb9Nr3+lgTz/X3XNlt2z5DPBRMzXk4GoiwJsBb3KdtZxxwjVx/wBVP9X8&#10;+gBNdmSag9eliAALDgD3bN8T1keko3Y3Nlvf/Djg/wCw9g/mA4K/Loa7Q2pBX5dFa+SjrHt5725Q&#10;gD6G5IH19m77Rl00ZW9x4+P6G4I+vPsLbeRUHgePz41+XQ8te6Jf9Xz6Kj0PTaquSQIfVIuogfUe&#10;NRc/778ewd66RXyaG1/3Abn+gANvZzJNKeB6ekFFJ9Oh77eCxbaqwTe9OwH9RyefZ+tsRBKFSOP2&#10;1Njfi4t7aabU6qcn/iugzcNqfHl/n619+8naTO1nPpDSW/1tbL/xHtUxKfVpKn6X4/1/6j364cCm&#10;oHz/AMnoekFwaU/P/J0Xc6h+lrf1+v8AsPx7zMp0tyL6TwFH9Pp7TJIviDjSo8z0wpyCa9clWUqC&#10;BIx5sRfSbH/W9xAjn+wf9t/xX2YtNCPxD/V+3pSZlHAdcSHX/OIVv9OGN/6/UD3yMbAX4Btcg/Ue&#10;6CZCcde8ZSOHXJVYi4H9SP68fm3vgb/74g/717dBB4dUZlPw9dkOfqCf99/h74tbQ9/oVIt9L3/H&#10;vdSGDL5GvVlSpBB8+s1LGXnRLfVh9b2+tz7A/sNkSnmAHDWt9LgXsOP949qonklI8Q5H/FnoxtxV&#10;wfT/AGOrK/i/RiOWmdRyBYi1+bH/AI37TPU9TFFlIyz2Jl4/AuzBfr/vPtvcEMhNOA/ydHEuFJ9B&#10;0LPy3xlbWde5KCCFnd8fOoC31C8Tve1vdhNLnKVMYpLqlo+ebngWsCOPYRuNtaSqjur0WQuUkLrw&#10;x1p2VvXe6oO6TULQVCKMoVVrMoYrIzXFx9Bx/t/dR3zhrKWrx9eqsAWjkX6/7TpJPP59m+07c0Da&#10;mzU16EtvcloaEcet43+WHHkIOs8ZDWIyNHRQIwb8EIOPpz9Dz71r99Ipy1bp+hmk54N7sfY1OlEU&#10;Aev+HpFMK0PVsPsP/G17f7z7eQqwrWlOmMDr3t5xK2nUH8af95JPvRFaEH1/ydVpq697s/8AiPBE&#10;+Voy45Dwt9fr6wfaG/RvBK0x0qtTpGOkT2FK8O1sm6HSwppgDb8mMj3sodOxUMeGpC2kEQRkhtJv&#10;dNJvf/W9xfvFhJIdKjifLFPT/D0v+vMZ0k8OtOb+YF2PuLD71yZpzJphqZNFncXvMx4088XA/wCN&#10;ex9FRRoNSeJSo9DcXvb8i9v949hU8tGQ0kqQTkf6v8/Xm3d9GmuOquT8iN8qfCkkqaVUKxknNhxa&#10;/P8AT/D2DvY9bBJRzkOrOqsCSR/T6X/x9jbl/ZzZMoCkKaYp6ef+DoslvWkalcE9HX+J26dwbo3F&#10;STVvlfVNqZyXdSWcFgdX0va/smki+TIytqDfuSE8EXOs+5UtHVFEYBHAD5Y6QSyDSygefV4kpaHb&#10;8Aa66YYzf838Y/p7A3vA6cNN/gCf+sRHB/2HsxLhPz4dbtf9X7ejX/EmPXknb6gamv8A67K9xf8A&#10;wI/3n3W7SnybjKn8Tj/WNnW3+9+07Gi6/U9LAKmvVnUgtSkf82x/vXPuxzqCG1FTAf0U/wCwLC/5&#10;9tmSncfQj/VjovufP7D/AIOq5/kvKL1Sg/21J/wIuDx7MokQKhSPwLkAAk/7H26kjgakYj8z0Qur&#10;GtOq266RfPMWVbB2H0v9Htf6c3PuNVxqsLEA8gjm39L/AI9uNJOylS3DPn/n63BE5kBPkenHANH/&#10;ABCL0DlkAIt/q7fT2UXthiJ2+n9oj+nHtO0obB8uP7adG8SEpx/1Hq1z4/xKMTCQDzEpUn62Clh7&#10;Ff4zx3royP8AV8G/54Psh3AZ1evS2VNMNSeA6LR/MPqxF1vmb/2aSb82+sLRW+n+1A+7TaEEUlMp&#10;+qrb6/Wy6v8AifZC1PBdh5gf4adP7VIGfV8iP5daMG75xP23kSBbVX1j3J/1K8/j/X9hfuM/5RpA&#10;5uef9sLez7aVAUufL/Z/2Oh5B2wmvn1Z51YT/d6kUH9VMn1/2k3/AN5v7yYBSvqP0VgLfk+kD2sv&#10;JA50r5iv+E9B7c1qQOgy7wjDwuSQVZ5rgcka5LW5/pf2JNIxSMHULtzYf7xe/sPXDKzaf4cdEpiY&#10;njTqvnLYFaionawsSf6m9r3ubf8AFP8AX9yPK41G9xqN9JIPJvc3/p9Pb0aodPkaDiMcP8v+Hp9Y&#10;VagAz69IOv29CGZfFqIcgEAHnUASTb/b+8yGQ2snDD68WBPNze1/bJuIUwz5U8P9XD7D5/b1b6Ul&#10;ajiPLz6gT7JlmgZ46dydOoWUAf154+v+w95XR0RjcPexNvrz+b/T6/1/2HtTaXkU8iqe2mM/L+f7&#10;Pz+SSRHjOlh0F2e23UY4v+0QfqAFZbAkXvx/j+fbK4sWYgj1AW/PA9iyqtpUZxX+Z6oq6jT16StO&#10;ZYWJHpIaxH+wHNvblSxsrAarlgef6enn2H9yZJIy1OH+f/V9nVmCoCAOlVQVcyOiu4IJU2HFzcGw&#10;NvyfYSduyBcFWpb1aJW1X40tGRpt/r+yKGMm4WWuAAKfOta/4OtR/GDw6vz/AJVHr3Pjl0klq+Ir&#10;9f7EiBm/xuOPdVcCh99g2JP3TDj6XuT7Fkhpb/LHT8o/SP5f4etxCoJXrdrcf7jgf62PhAA924dL&#10;QqcTSXBFkW3P4MY+t/cd8zzOigKcU/ynpHaoXuS35fsz/l605f5jHiqux8gHF/8AKpyPofSJPp/r&#10;/n2ZpkEdIDrGkgBlW9xdbC9/9h9P6e8WOb7ueS5ZUU6s0Plxz/q+depB2lF0/Ppd/DXb2GjpKWoq&#10;HiAZRdGHqW62BuP9f2jakhZDqvYC9+L2LEH6+wnZfVu1QM1/ydCILTA6tMrlwEOPVI3gAMKHUCp+&#10;p0km4/4j23zOqrYFdVzYWsf9gT/hf8exEHudB1g0p/q/1V+fV4yC+k8OkNjMdhp8ghj8Oryj8LYG&#10;9zYAG3++HvBTzGQ/pY29JPHHF7Ej/H+vsP3KTK9a8c+fS8UUUrjoc4Y8VFRohVRpAuVYWvYfW4/3&#10;3+w9+nM6Qj66rWJuP62H+2HtcqoxNTj0/wBXz6umlmp0nqN4JqyMKqkmQHgfQXt9SB+PaJy1TIfI&#10;S5PJAWxJ/SB+T+bfT2Dd3l/0NRT5/mej20RajHR3+q8PTolNI2h+ASD+Qi6tPqH+uP8AfcBLnpJd&#10;TK31sSSP8ACLn/Y+w7Aobv8Ayz+fR7GOyvRvsMkaLoULe/0Fvp7KL3RNbF1fJP7chF+fwP8AfD3J&#10;/I5H1NPn03eA+EadCvgo/wByE2FwF+n/AAc+6Avka+rLVY/Gt7f7EA+80+Uqm3HUK8yD9XoSY/0L&#10;/reyQz/51/8AEg/7x7H6iigdARhQ065++CC7D/Cx/wBsefdq0IPVSaZ697Mj0ml85QD8+aI/7yD7&#10;VRtqUL0idSwqPmOuj9D/AKx/3r3fv0bFfD0nFvTGf969msLBJ9R88dE9+pBBr/q/1DqtD5azWkqU&#10;BsdEn5+o0XPHsz0cYKA2/wB5I/3i/s1yAMnopOoGleqsqmqP3EvqX9Z/UFv/AI/X/H3y8R/1T/7E&#10;n3bxB5gdU8OvxCvWDyH8Kg/1l9ozdiMKCbi/pb6m35+vPtmWWNeJp/xR6ehQFtC4p0YXpCTyZykv&#10;YaZFHH0+g4sP9t7J1JH/AL+hPr/wIA5I/wBV7Jbq5dodVaf6j0JIEJFPl1bfRhBtFlIU6abUbDi1&#10;gfz7tr+PkaDH0haMn9mIX9NrhLn9X/FfcR83PM1oSrefDPr8v82OlMK0fST1q2fzLZIhu2pV1sPu&#10;KkhvTb9xgoFv9fn6/wDGzV7ljdcWQrXAglHpuP7X+P14+nF/z7wy55aSSclVNa/8+n9mfy6lTl5h&#10;4aq3Qv8A8uGbHRQ06TSREkIVF+LiaL8G9z/j7J1uJa4Vz6NRHlccG3AN+Of6e4llWTJ4dSnasmkU&#10;NOtj3bEmPbHwaSlvCluQf7IPtU7QStMqO7OoBP6Cfy2k3/wtf6/n2kd/AoNIJxxH+D5/5MefTkuk&#10;ijZHmPUUPTLu8UNTSzqZFGpHFwwU8oSAf9iQQD+fdVX82bravzMOG3CIZXpstQTU8UsS2ElZTQ/5&#10;ZTozn1MBKzso5Cshtx77G/c59yhzl7TW3Lt5ceJfcvn6R0Y1k+mZnazc+o8ISR/L6cjgV65ee+ft&#10;tbcie7l5v1hb+FYb7W8DD4RdGi3i08iZCk58ibg0+E9Jj4pYyg2fVdmbRx8EdJjchuyp33iaaGNl&#10;gj/vUi1O4o4WNgVGU+6kVV4RJUU/ge6u+9epTvXZ+z9/7biWqp8ttLCTVkMTSySY+vpMclFkKCSH&#10;QCvhnSRdbWQqvpZiLe8nN1shfgyWrAvQak4FdQqe0+hGnrD7m23vtg5lu5LmM6Hcyo4yrRyUYGo+&#10;Fh8JU5qD0abB5Z6yTKUFZDJSV+MytfTNDKFtPRmoafG1kEqFlcS0zwyMA2pC2l1U8e6puyMTktt/&#10;cRT0jw1QJDJb9xVKlg6j6cgXAv8AT3F1wjwXDQ3ClSDxPDoY8n3druzLocFf8vp0ovYZYuonqVZp&#10;mYVMcauQzkl/obsp5+mo8f09+i3FpG+mNPWoxWmP8vQ0v4I4jSIdhNOve3Wtq40SlLRNNDJ+4XXn&#10;x6TY21c8nm3t1pDHrZckU4edR/k6Q21u7GTS2llxT1qP9Q697FnYO4MdTSyKHGl0Eim7JJGwK6SN&#10;JBBB+nPP544O7e6eOaOS4BCggfaaEj+Yr+XQA5r2m9lRXIypp8jg/wAqde9mO39tFd24Edlbc1VO&#10;Z+1FVvPHxeWSScQQmI7ko41IGrxR/wCWQ2s5Bn5by+x7Jovkj3GxYtIQQ1TUVFagDyBpUnqO+X+Y&#10;DBfty7uZ0gNphY0HxEt4ZPpU1VuK/DwyPey1JWyUzkwVPK2MrCS5JkF2+v0JHHA+nINiCS91lWRY&#10;5F8qkDyzTPUktarItJkpUVA+zh+X+r1697W+GyTJNTOGDGQRnxkkhFDgB2P1Jv8AQnm3tXbXMgm0&#10;1qvp6Yz0Ftysg0bLSgFc+uOvezvYF8VvXZZ29l0apgEPDKLTQOtv8tp2TUwlivx+GHB+vuSrZId2&#10;tlspyNDLpyMjzqvo2P2V6gmRrnY94NzbnSa1Fa0+w/I+nXvZRN9bFzOxdywUdU5lpKxWfF1qIRFX&#10;0OrxpURmwswIKuv1DA/ix9x3uW1zbJevZO1S5/TP8Y/wYODXqatl3yy3ra3eP4k+MV4H+eDxHyNO&#10;PXvb9j9xT4fDzIz6Yqk0yTSeYoyxROTawP5Yr/sfaqG+vLO3MTL3OQHH9GvH9tOiC42qC/3AECrK&#10;GIFK1NP8wPXvbZuPtXCQ0LY2PIeWoMipMf1DSq2CM39b/n+ntRdb1EkDQ0JYkCo4duAP5dK9o5D3&#10;OW6F60OmMioHXvYV1u+YWcGFV9N2YhWsFAt+r/Xt7Lorwu1WqB61BHQ6tuVpFWkpOf8AD173Hbd5&#10;lCuk6g3HoDi3H44P59vS3kclVU8RSvTv9XRESrIT86de9uUeaaqMbNKQ4YC4f9Sn6i1/d7eYxGrE&#10;GnDj0ik20W4ZQtRT0697Mp0/vzK7NygzVDkJ0o6JPLXwyyNLTVcCku1NNASAwawSx9inaN1dJElJ&#10;H6ZBofhYA10sPOvA/LqLea9tM2hbcBbhmGggUpnz9V8z/qPXFlV1KsLhgQfqDz+QR9D/AIj3E7d7&#10;vyXYG6qvO5Q0FDGRFDQYXGwrS4/H0sC+OCOmpRcAkAMzfUsSfet03ZLq7e6JCg8EXAX5AcOl+wco&#10;tDaAPqkdss7VJJPEV9ONB1wghWniSFGkYILa5XaWRj9SzyPckn/fcewcl32Kp/BOKjxBgoVrlAGP&#10;qK2sPyfZX+9PGpEooBXJI/wdCmPlX6dfGh06v54/n1l9t9QWkkSsoZ5NBb1ojkWsOSy35F7e1CK8&#10;qmSOnbnhx6WQgKht7pBX1I/wde9il1P2ZntmbsxeXgtLDQ1tPNNTv6oapAwD00ysRdXUlWFxf2os&#10;LusySzLWhyB6VoR+Y6CPN3K+37ltjqopIVYA+la/6vz66IuCD+Rbj6/7D2Yvtiq693puCrqcPkZ9&#10;ox5eNa2koMv/AJRj1NUplK0+Rp1JCAkIPIvFuW+vt/cGtDdusRaNmyA5qpB4Ffs9OOOgXy3bX9jt&#10;qzqBcNGSJPJhQ0Aock09OuMYdUVXYOwABcLp1EDltNza/svlR1NuKrikSjqMPkIlEpjkgzmKksly&#10;fIT5hYfn1EW/NubEr7PNdXGhCWNRQh0Ck4pguCB61Hz6F0POG3Qy6pVkjOK/pt/m65+08/XEWPJG&#10;X3XtejZSPLTrlIqydB+VKUIlFx+efaeTZGhkK3FzHEfQMrft9Pt6NP61SXAAsrSeSvBtFB+00p17&#10;3HkyuwNrrIRr3LWKf2Hp4npKNZfqDLLOgdl+npAW/wCDzf3uNds28/ryLNIuRQileI+R+wdXjsOa&#10;N4YBiLSPzqQzU+QGK9e9ojdXYOc3LEKf7yShoRCsUeOoZFpaJEQkgeCKwa/GppAzG36vaG63u5uA&#10;sCdkak1pUVrTiBjFMfaehRsnLNhtADsnjSA1LvVmJPzPD8qDr3sB3qR9y0KiWqldyJVkmAQljZgC&#10;bmx+l7+9MgIqRgfiHE/P59SiISYRI2mNQKgqM/8AF9e9q3DYHIV4ExwqJTw6Uaf7iWOPk3uWew/H&#10;9faQL4z+FGrSV8zUBftIoBXPH0x0H9x3W0tP0xdFmb8OkE/7HHr3sx/WvUtLnZPu6qO1DFpWoqka&#10;ZaWOU2KwxSSFGmkP/HND/rkexPtuwQqQ1ySSeAVqjVWgAbzz6Y6jbfOY74N4MDaamgqBmuOAwOve&#10;x4y+X2xsej/hVBEKGhU6pcdRG9bXOB6nyVYBe7f2hY2Bsth7FElqbeNQ4VAK4HE8PiP+D7eiO222&#10;7vv1bolpD5scAeVB/q8uvey37u7cr695IMetPiKOMFUEMQErafxLPLqkNxxbXY/09k91vsEEng29&#10;AxNOFTX5HoX7ZyzHB3PWRn4jyFfTr3sBcnuTI19Q3mrncgG5sWB+mkAE/wC9eym4neU652rXhTy9&#10;ehzabRbW0YIjAr69e9pyor651ZpalliICqpSzafzf+l/ZemhpO3iT556N4bW1Ddi938q9e9p6or4&#10;qSoCvM8pZS3qJbTf8H/iPdTM69oH+z0cQWslxFVFCgY4ceve4a5ATs4SJgvN2LfQfQs1vx/X3XWo&#10;o5Pd6fPp8Wgi06mzjFOve4kUkUBZ5mtZrqRexAvqP+x/HuySVrqNOlTrJKAsfHz/AMnXvbTWZTyz&#10;hEiYLG10a7aWTmzWv70HjFfUVz0YWtgkcZLmpI/n173hWeYyidDY8Lwf0/1Lf6/trxk7tRpX+fTr&#10;Rw6PDfAP8/8Aiuve+Ay1UJ5ItalWLKdIUsBq+nP549pvFjZgoNP8HW/3fbeGsgqKAH5de9vsMkJY&#10;NpCzKGOtibEhdRFr+9PI3wnI+zoqlSUEqDjr3tQYyqipyTayVOrzsATo16vJJxf6WJ49td5qFPHh&#10;/m/1Y6Kr2B5xTzT4R604D8+HXvbnSZDwxrUTMFmp3rEaxJDRwDSDYfXm1/6nkXHPvXjHxSoFRRT+&#10;0V/zdIrqyMkhijHa6xt6fEK+fyP5cOve13S1iyRJK3qB1MLNzy1r8f7f2pjZQRoPHiOglcWzo5i9&#10;Mde9uVLX3qVIkZdBUxhT6lcNYEf8b9mlpNFG+s5wRj59IprULCSRX1697XW0MxVw5J6ORWXRkZo1&#10;QCSzQ+IVKVIdhpZWUgWBNjwbHj2ZbHfrDe/S6tIJzkcKkU4/n9nl0FuYtst5bJZ4yDWMGuPirpK8&#10;aginoMde9jFWzsqVDLOpVtLi4/TbkqBf2MrlvCXX6+XUb28IZl1Kaio697SGYyLQUy5BDokiV1Uo&#10;LMZTZUYW/wAL+yie88BFuIxQk0/aaV/LoRbfaLNMbVxVWz+XHr3tjOaGSpwGID+MOgJQuGtpA9N/&#10;qLezFr7UjKGr20BHnXo2/dhspu0Y8+vewb3dVeMyqyiOqU6I108SCT0s1h+QpJBP5sfYBv7cSS/r&#10;cAGGMZIIBP2Eg/4OpH5cg8TSQdUfEn0IFQP20H2de9lr7dxk9XR4TcscMIFE392a1ohpYKoauxDz&#10;BfUzshqYyw4ARAT9PcN8x2jWl641VwCftODSv4fQcR1kZ7bbi/01xteokxESrXyDmj6fPSD5DhXr&#10;3sCSVDtYMqsTouQWKH6ergH/AAIAv7D5xj06lFwA1VHb5etPLr3vktufxa6j62BA4b0/k3HupPTi&#10;44/6v9X+Tr3vu3JsCFvbm5Nh+mwN7i35FveixGRx6uQeI4f6vX5de95YSA66Rq/JB5Cg/VSQfdXU&#10;FM/I9HG1OEuRTurSoPD5jr3ve9/ko9pydqfy1+v8XUVUlVm+j+yd69UTK9Wk8iYIiLemD+4XmVUj&#10;grkp4VvZUAGlkK+4R5Uths/vXvm0yUEO528F+uCD4oAgcqf4TpZnHm5B8j0p3B0DtaunY2lCRhgE&#10;IAz9hB+wH5daoH/Cg3Z1PtvtvqXso47xUe9dhy7VrcnJTeSmqs3hc1LTUmNppKqT7MZBo8hS1URq&#10;Ikfw0cvhqqaRQxtCpvKz62MzNJDEWOrREHVTYauVcKQ7Fn/rcEj1+8iGWEoHwVXBHmw4j/VxFeiN&#10;oLYSBXQaKkEDiyjgT9poeHDrWn3XU0VJST4Slh27QCkz+VlxZnpp8pk6KjrquIVjnHxtDXY+aqiq&#10;MbSpT4+S2qmELQq6NjBzCsuqKZgdQs0YjYeRAdLlWf0u7kSH02sDfg2vWKWM5A7uIPoT+Xr8xx9O&#10;LUcUoZpfEFasQf4Sa6f2Gn+rg318qyPSZvB07/ZUFR5I6ypy1HOmLrTEtVQGro8cxqaCixlNPi4w&#10;a1JtcsSRq1RCsq03Jw7BAjQiQlvXIXkvLE2gFkKg2jCi5DHm/A4BUxm3KmeXtINACw9Kk5+ZNP2d&#10;VDxeKSTpAxQyKtfMmh41YnP+z0ww68fV1cH2O5K7BDGUU1RS4SigxrRYPLxCr+yocpTTzwtPmHq3&#10;cQS0StoWnJeZRNNT5JZCYomeOdoo1eG8ZVUN1MbahdSZD6h6gPp+oEge01vDbS3DiL4jnOQKZ4ge&#10;dKfnw6YihSSScQ90h0sVydIVgwJIB1VA8h514cMsMGRx81bSrltsUOQytVT5qKkr4Kypy0ztPHWU&#10;5oFmFbAmNpWFHMBBNOpLs/gljVpU9GZJgqo6qgdhcRxlVYEABpT9RGbGwFhcXH49rrtBZoJUy7Co&#10;ArWhx8LADiDmvHp6eF0IuYBouJACq9zNp4D9NlVTUhs18qV6SgOMjqqtM1S1NRGlDTJVtkM1WwyT&#10;wGB6qpqqeioyZYJcpStPDqcmRooZFhkY+teLxwIzqrml0hXVGQzTT08gJlCljfU1zdjz6LkWu3tB&#10;EHlljknBkVtVSXICECuQBT5fafs6Tz+LLHC9+jXRlJBLSlBGVBI1KoC0qAAOFSKVPS3jymdlxFb4&#10;YaLdFbHUzY/yYyKjxGJoNyYmvhpMG4mVvF9lRmKAw0iDxNHXvHC8bL9m3Om162Zov2S7Hz1DeVXq&#10;A2qQrEOQqm6hQbc/Qi3tZdMARFalnlAwoqtBnNaUp88HHy6VPqbQIWkB4fEYwi/Yo7h/S4nI8ukX&#10;mYKQYyI1OWpKOSKlpYZMVtfGUlNX0W2pIEpsVS1eQqZ4y9XWUzw1lRU1KFo/Ay64ZhOBI1LKnlkd&#10;3UrGimNfGjIzroRtJ+rqVYf8FI/oPaa3adJQAozXOMcfUGucH9vSWCO8jufDh0Vz3UqRg1+LBqK1&#10;Pz9emfJ0EGKMmFx1NTY2sx02SzE9JlauTJZGGtoqGcV9fjvugqiHH1EFbTAMyEmphYIG1zP2CfEu&#10;ry+NZJCyrcIFSMSvodTewa6gfTm/A5CgRxrceJGF1aRjNSSSDWp9PTPWopLWOWQW0cfjUFAAauxN&#10;DXVgAAAkrnpnlkqalpqQHGiorIMXDRV2Qkp6mrhNXVpisbDkMd9u8Bkqqd4KiSWUhz4dGuWQCJuC&#10;MqzBQ6qUIkCXV2kj8ZMSEni9tLsBe9vpbkXeTRAV/jJB/FQ18v8AJ5gdKQwtrAqx7ZtQLULlTXNA&#10;MkE4+w54dSKjB5DIUMuUkoqydXpDjY611kwtDjq0ZCAbjy6eIa2iheWpxsEkjJEvkQrP5AsLZndZ&#10;ZVRiLlSxJkLuhAKSmy8jUCVBFweDc296iXwYNdKEeRFCeGR/q49UgRrWNFjrUAdpXSTUnIB8j/n6&#10;TppqmloqyrpRIlMlfTUkX21HBS4WsppXjyWBpTLWKYKlaWSKGsliZI5FLMmmISuWysjD9WoAi4Z1&#10;JU3H/HOO54+v+x+vtpJldToOftoAfmSP+L/Z0og8OWNjA4d80J7QrDOS3p/MjHHptjFJDIkSCldY&#10;5Ak9JjJ41rjSxVZ1PDV5QxIzTG9P5IvIwNPpKAuNOVUEgABkUfpDKvhjKlQQ4e5PP6iDwQT7Ycyw&#10;UNQ4OWC5Na8afkOkMWqGJpARLJqJYoQ5rj8Izw8+sFVW0kM9UKmkoYZ6ZiaZMzWDJ1tKIKlr4uWm&#10;lEMR8ZE1JDVQ+tZEj0eIgAYULaNSsv6rTsuovJbn9ZJHps31/wABf2unMkkveuADpUkY/wA/+Dpe&#10;UbuWSmkfApHwjz/P9nUeSHFQS/ZzLk3knhFRhtSU0FFRjytSm+OjjhnL1TyUbtoCldbsY1BVmzM8&#10;SldbBbsNDsGu6X1C4+pLEg3BPH5AuCmjSUsan/a/6vSn+o06LIRN9Z4KyVQivdmhqcD5YGOuBpa6&#10;ux88mJx0tW6QOmQhpxSxw0tbEjwys1S7aYIqSEMBHMUYtpcxStpZcd5Ax0opWx0O7eNfKL62AuBY&#10;D6XAtx9CB7WUV0KlmBxin4fL59HHhrJGWlnYNWgARa6PJe0VFPM8B03xx4hIqR6iVkqJGhnr6el+&#10;8y9RHTyhftvuKirjklWSeRVMxWV9YaU/vJLKqSQGOoFmYaS1oAsbLYhdJkNiTfTe3Bva359lxKBw&#10;EoGJ4HPzr8v8IIJr0kaW3tJ0hgdXkkPA9x/aML/peINT59YtIjp46paKKmipmgiNdm2lyNFXmqEs&#10;wenwsKyogWETm7sTH49Rlsoj98YnZQqWEckhu6hi17LcknkcKSCP68kkc+1VzGhlNy/fGMD1FfkM&#10;cfPj/g6bZnaU3RTxIB2pIxFVrwGhcVPkaY6jSUlPU081JTVNVKMeryKwgSjphAakaURJTDIiyVCh&#10;45DqYqwSNYpNMR5XBVOFUqqxu8puxGq5HjQkG5/ox/qD7ajDIpMxJJNVp8/P5efW5duW2Qvcs7O3&#10;dGAeFfP5DB+z06xSy6shWLjpU+wqJZqt8fjaNfGamnV0j15SrSKWNo6VixMlNHdrJJCjgXy/tgFk&#10;C31AhnkSMMbWuU/p9CP8fp/T3QC4mk0yMdNM0BP2VI/yj7adViSdh9NOzEUJrGGcGnlqUECvzx60&#10;6axIaOOIvFKNSSU5phSPXVlJFI/llEUtSA7uXaUSulgEY6g/LjgqsxYlrEs2kKpBUXvqAmv+puBp&#10;t9f6+3WEUNAua/F3A18qdpxQeR4emcvIbOFQkRrq/tO9WP8ApTpJ0mmaNkVFRkV6qa2doKcml1Cm&#10;p6WKKWvCwU8rSx6VdUxIi1JT0/7kjTI93j1MXS495bxOQn6kuFKuCWJ4KAA25vY+6uJYhrein7cZ&#10;45/1V6fMV3brquSIm8tTClft/wBRPTMkU5Ly0ZrWqft565arEqI4kpVgZcjNphLl43iWZG/skAlt&#10;a3Yghz/fr6t/zO219H9n/Zc/+C/19N/9492qK/EvCvxDj/xX/F9P+EK18WOtNXxj+0pTV9lMevRk&#10;NI/0c/8AAM6/9Aejwfu3t/s1H/ADT5r38f8AlHh0/wCPlt6/f//Qqi76q/NuCu0tf/Kpze4P+7Pc&#10;U2agwgN1PRGpMjh/sdb9WMTx0FIv9II7/wDJAH59locXcj+pH+8+1DVrnh1Q+dep3vNSqAb/ANGs&#10;P8OQfdg7FxX160evexCxSkoFUE8qbAX54uf959nkGRqP+r/VTqsvw9e9yMpj6ieMlFJBX6AX/wAf&#10;ZrakDB6BO9UIP+ry697CvI4ipjY6435sbWb6fj2axYWo49RfdKfFY9e9pySnkRiCtrXP5/Fr3v8A&#10;6/t0MPPpJWmD173gZWI/SfpYcH+t/dTpAOeq9qg1PXvcVy45+h/25t+eCPegMU68np5de98Flb/A&#10;/wCvx7tSh6tTNeve+fnb+n/JwH+9+9ZPXjU+p/Lr3vE8hJN+P8Lg/j+o9+Gng38+tFlGD173iIB+&#10;vPu5C0x1ofLr3vEQbGx/Bsv5/wBb234dTqp1QxAnxKZ9c+XXvbjSmzWH01Lb/Y+9kKUOr8unVApn&#10;j172Ybq2HyZKnJN7MPp/S5549grmFykBVD5dCXYE/VGPMf4eum+h/wBY/wC9e7Y+oYNNNS2H0RbA&#10;A/8AHPn3jbzRJquGqcknz6mjZ8ICeg73Ox8Mo/B/23DAezJ7hrvs8FJfi0DaSfwTe/sI7UhkvAQD&#10;XUK/y6V37Kq6q4/2OgooKMVGUH0KB244NzwSL+6gfkbupmlrYw5BJdbAhf7ZJ4/x95N8q2h8BacR&#10;1EnMNxVyF6MTiqcU9LGo+mhQPr/S5+vsjWAkerz0P1N5xcnkm978m/5t7kYroWlfI9AqEkyD1r/l&#10;6c/d6XxQpPHjaXg2CLwL3BYc8/7f3HnMbgMSDn149SZs0YKrjPRQfk9UhcMqkX4AA+lyWsef9b2Z&#10;PtmTTSqoI4jHHB/J4/r7BthqMpY148f9WOh7aJRaEf4egO+P8KlZSFAuxAH140ix55/x9hr1gmuv&#10;jI5u4uB+Afpe34t7OnZtRXq9wNMZ6FLux0i25Uk+n/JpALk/qH0A/wAb+z8YEFKSGw/UqA/W5AA4&#10;t+PdIQX1FvIEj/P8+gnLUMf9Xn1r6dzTI2en5JBlsygXF2mJ03t/j/r+1IAeeGH+xPurE+Zr+zpI&#10;8lKaT0CmuEcqY1B4uGXm3vzX/B5/2H/E+9AVyeHTYoT3efXJZI/yQw/2kgn/AGAH194vI6/qIX+l&#10;wgvb6/X299OH/shX1yxp6dWYJ5Z67ken9Jb6G9g8a3H9fqPfmLMpP1BF7j8/n3ZBpYKcUPD/AFZ6&#10;qumvXBPDckA6WvyFIW1/zxYD+vuKS1/yB+OLe1mkeeftz08VWmOpCrDb9vQT/a0kH/Wvb3jlZtB5&#10;/HHu44gDraA6hTqVRRRfdIxUAlh+SLnUPx7AfscuKZza50m/4PB49q4Kav2f5P8AL0Y2vx56sy+M&#10;MMJlhUWX1ACxuLEMeb/7x7Lrg93y4PJatZUiQEf1Fm/N/wDiPZm8EUgoRx6PNIZcjBHR/d49cUu8&#10;cD9rKmtHhswITkMlri/+v9T7HeXvR4sYUaoTWIiFIcLyV5Nh/iPaFbFVk7VNPPFei76f9XANPPoh&#10;cfwC2vWbqjyr49WYVXm5W9vXf6n+oJ55/wB491m/KLtZstBVKZtdwykaxdiQfoPa1YioyKf6v9X+&#10;Q9GStoQAY6uG6E6ux/XG2qeio4ViAjVfStuLXHH+xJ90ybnqGqK2oe99Ujn+twWP0+o/23tQ+nSK&#10;cadUc8OjAe0qGtcA/wCv9PbdCq5xXqjKMnr3t4xV2mU/Xkf7a319vqAoWnzr1RePXvdhvxsz38Kr&#10;6Z7kAFLre3AawPH+t7vIGljKn0pw/wBXy6tG1BT16YtyUC5LEVVK1rSRsObflSPz7vR607dFPjKe&#10;MzW0xj+hsbW5/wB69kE1nG1GK9JJ0MjceHDj/sfz6oX+VPwyod+5yuqWpDIZpibqoBJJNxf/AGP4&#10;59jGO4YmH/AgkEfhrW/PFvbJsox+EfmOPTXhOFp5dEGP8t/Gxz+VaJ9QcXACNcAiwsw/1vaE3R2M&#10;tdE0aSf5wct9SSF4+v8AT+g9r7YKeNO3gPSv+H8+tLEvn5dGe6Z+IFFsCohqIqQxhZLvY24DX/A4&#10;vc2/5H7QmHqTUztL+ORc2/17+zeEAutft6tIqaD69GG3zi1xOO+2UXPjcHkk2CgC/wBfxb2C3fMq&#10;rh5B/VTfn+kbe3A7NIytwBx+0/t8ur2oJNejQ/EOltOzabF0Yte/09HNj9PyPdceLGrcOv8A5vL/&#10;AFsbOPz/ALAe3GoQF8ulvA06snqDppXP58X+8hb+7KupFAoaMn/U3v8A67j2i1uwcDPSC4GSPkf8&#10;HVbfyUZTNUfi7jVc/X6+zJR6RYgD/X+t7+2RLKYwjHyHy6J1Hn59V41lIryykDksSoJawOoksfr9&#10;R7i17Wp5GP8AqG5twOL291LVISufTz6c7mYedOnzblKgrodCkKHjH+udX5J49k07YJapa35LW+n0&#10;Jtx/sPb0cvd4f21+0Zz+Y6NLZaih+XVrnRUHjw0D8f5vix/qn4H+x9jr8YaQvUxG36mv/t2A/wB6&#10;9kW63XhAjjTh0/cAiA08uicfzG5gvXeYAOnVTTA3t6rQsyjn/agv++Puz1qeSCigdCSfGpNrN6mQ&#10;j6c/63sl227iuQ8Uw48K1GAa/L/Vx69tAo2etG/c4/4ylWyxtcDIzKLFWASQhHU/X+tv6+wkznke&#10;oe4JYH0+nn9RH0HsXWQhQKAQFIzn8/XqQ7ehhr5dWe9VSv8A3epi1yVhIU24UAm9wPr9Pc3ADkBg&#10;LNfVe6/pSx+n+Pv1/gFojkEaaZ4n+eOiLcEU1Pof8vQZ90zqYG120mR9d/63LD6fTkexJooC4AuQ&#10;AF9PH5H11ewxeXCwjUQKmuc/4OiyJA75GOiP1LSVFVMseoLrYKOCgGo2Ia3P++/HtzGNUm9rnk8s&#10;bcC/9eP9t7LTvThKLgf6vl/l6WhCvw+XTecczT/uHURJzcD8Hm1uf949ucVGTHYMltRuCQSLWJPP&#10;9OP9v7C13uR8epB4Y9PP/Z/MdKUVVo1M9CpiMdRGk/cEerSBbUL8BebNz7yy0oCkekyFTwDe5PNi&#10;v+sePanbt0csCa6QePCn5/4fTpNeQJItQOgw7C2pTSrLJDGNQQHSNZ1XdSLkfnn/AHj2mqmnVQ+p&#10;TcuSpOoekj08f0+vNvcm7fuLSlNBwBngc1z+fDFf2dEZUxHPl5/6sdFWyOENLJMZEf8AzhKk67FO&#10;AOeOODz7jQTuHWzD6Dj0/wCN/wAf09mN1bxmFqj/AA/L/L1qQjI9emaIuauBR9NSgiw/r9PYQdwO&#10;f4LV8/Wncn6AgkGwI/1vYdjFJSo8jT+XTDOVlVV4U/z9bDv8qCmA3PipGX61iW1XB0tMp/P4/wAf&#10;dYWOpy++bm5UVfPFv7dvx7PWm1QaQM46XtpZO7z629szIIet5CGX/i2kryLAeHi/+x9259OxmPF0&#10;V/SPGpYtdR+m31PuPOY/1UYnJAoKZ4fZ9v8Aq8kcDASkqeB/zdaYX8xfMGDsnI6WGlaiT/UgXZ1+&#10;rWP1IIHsxklRCsBUFeQLqz2Zja111H+vP/IvcE7tsM93P4jAnJoQMD5Gn+r/ACDjbbjSK+XQcdA9&#10;1U+ApYYI6mKE+NVZZHiuTfgrq5/x49pDIzRWLI4DgW064vyT+nV/tr+29v5YaN/1YzQnjRv506Oh&#10;docdHYTvhsjBEFr49GiwUKtrDn0cf4+2JdMjhjbhvza3PpYHSbX/ANcezC/2UrEY04EeX7Rx/wA/&#10;TouRqFG6Wu1e1UWeKdpx5A55LRi91sfSR+f9b29w04QBlQkkA2Cl+R+bi/sATbYwchzwqM4x/q/z&#10;9LVm1UFeh7XtdKyGOOF0LlF1ASITqFyTYD6e8NSjzxePQ173J0N+Ob/jn8e0lzbx2oLggY9R5+XS&#10;qEgMGJ6W2xtwTVtbGZSSPKGJKgfS51iy/wCHtJVuJkkZlSNyCNRHp4Y/X9XP+PuPN0VmJdsGuOOR&#10;/q+0dCCCXStSfz6sR6/3VS08NOn3EPpju41odDabkFl4B4vbg/T2F248K5SR1W5Cj6FiNQ/2P0+v&#10;spitpo2CmoHpTy6OoZ9Q0k9Go2xvGgqygDx6ybH1jk2+th9P9b2R/vKkmixlZ6foko+h4Gmw4v7k&#10;7kpRHdCp+fTt2axdGI2vWRVRiZSDwtrH/aibj3r8/IVmbLVQY39cp/p9Bx7zQ5Y7LcBcHqEuZaiT&#10;oUF/SP8AW/5H7JlUKC8hA5BAX6/Tj2PY3BSrHNf5Y6AhYnJ41PXfvFFq18g2/wARb8j24XL9ta9e&#10;44697Mr0gP8Ac5Qn/m9CP9axHt1OHbxz0ifUB889dH6H/WP+9e7+ejmAxFHwQBGn1B/pf2Yxs1Qx&#10;41Hp69Fe4HIp6Hqsf5bReSeoHNiko+p/1F/r7M1Gw0jVcH/D6H/H2btPQCmcfs+XHomdWJx1VrVU&#10;bGolA40uw5PJ5v8A098tQP5t/tve2mKioUnqxhVRXj1gFIDfn/bn6c/63tJbr/4t83IFwx/H+w/2&#10;3sovLhSaMDinr/l6VWiKXJIr0Y3o2ldczSsp1Ay/j1XvYkXH/FfZObB9zqdP/KWdP1/DkAC3ssu5&#10;WCaQeHHh/q/4voQQgAfZ/m6tqpgV2i9+f8j+v+tGD/vd/ds3QalcZSMDoHjUX/w8Ytb/AIr7jvmO&#10;NZYTGw1cP2/6vL/i+tqxWarGmPOnWp//ADRsmaPctXIHCstRMQSVA4nV2FyP6A34/wAfZvphHW0B&#10;jdfrG3osAbnm4BNx/S3vGTnDl+RrgsnrxzThTjwP+o46H2yXpRRX/Vw6AT4R9/w7ZqIIZahE0up0&#10;EpfSs0ZV9IANh/jx9PrwPYW1uzaepq7lRYuTdtBtqPIufcT3PK87VKqfyB6kGDdQFFetgDavzDw1&#10;LiYPPk6VdMEd9U1OGvYa7q1v99z7V2D2LDTxKyquoixPpUH1WHIv/tv8PYa3HYLlHIKtQfI/b8v9&#10;R6VHdVZqHrhU/MjbWTfxjKUZJYKv+VQlQf06bA/U/wC3/wB69l2+YfQ9P2n03nKeOimqMvti+aw0&#10;aaG8jRoIq+jRZTz54NZ0qpZmjjAFr+8gPuqc+ye2/u1Z2W6uq7bvSta3JaiadVTDMXNAgik0hpGI&#10;RInmLHgeod9+uVxzjyBLJZqXvduY3UCqCxYKumWPStWfXEWARRVpRFTIyMHTfyCw1HuugzUFfTin&#10;kqKfDZbVPeIY/KSRLqGptIeKfxS2AJYWVRy3ui3pLMYrC1WY6D3rHSY2hyddXVmxdwV0Mc77c3DV&#10;sA8VTPUl7U9W3pK8KL8rwPfZS8T6n/dZr0XEP9k9B2yAkASNSrAnUCGrkZyOuZfNuztzDt0PMu3V&#10;lkgQLNAK0uLYamYIB/oiFtaMvecpqoeju9tUedwc2M7v2JDkMzPhKGGn3vtPGzSB927MidqiWSgp&#10;w6K2Qx2uSem1csuuMEagfZN/k18c8lkardeOqdvU1BuPbtLNW1cNOAIMtjI3cfxPG0bAqsZQoS8T&#10;sLD9Krc+wId0n3We52jmGJYrqDCtQLqK5KsoApVO7ABC93DPQMudhtuWbW35q5claXb7jSGYVpA5&#10;av6o4gUrqrQrxND0NGzt57d3vtrC7p25k4cjhs7TpNQ1UbBvWRplpJyP0zROGikRrMrgqfULe6YM&#10;9iJ8HXzxyQVfmiM8ckcQUTtGjhWZVYtwtrXH0+n59x40NzDdSxxkfpvQ18hn0Na8OPHqSNtvFv7c&#10;ZWgI+KtAfQ0pn5dKz2zxVafYGVpjUFZBClOSiSxWfRUsSmlCEuXvb/An2aR3LEMqnOAGIoDX0BHS&#10;97ZvqxGq6TSpYAkHFV41NTw/n172tcOsAjiamGgCzMwa7OiuCyKwJBB4+h/p7MLabwpKONXoTnP+&#10;DgD/AD6DG5GUswlz5D5Ghz/h/n6de9mo6v3/AFOOeKjikmhvoSnqf87AvlGjTLGTyrXK2Jsfr7Pb&#10;K4eC6WSGtaUK8B68AR+0Z6hDm/lv9UX8dNQqWX4SfPBGaj9vl173F7W67jgp6rfG1KRBh/Ox3JjK&#10;fx+PbORmmVY6iFVCH7CoZrIwRhC5EbMqlB7E1zaS6fqoWLKfjoASOPlT4Bw1DzIqcjo/5S5iW+SP&#10;bdwc+LQBGNKyinCn8Y8gKFgCckde9gnj66op5FjILu2hnIKsCRb0qRe39LA/X/H2TwuFfVEa1P2/&#10;7HQrvLWKVK8BmlcEfb/s9e9mq6q3ktFl8YsptG8kdO3AsnksCJF/ra//ABPsb7HexGZCz0ZGHChN&#10;agEEZ8ia4+fUK83bCWieVfw935ef+Hr3s3fcGCoMlVR4OsxEeV2mZ6X7GtpHYTJM8YKzmrgJkidg&#10;eVHoYAAg2HuQeZ47a5vTAYlltQToZfi/3oGozWmaHB6jrlTcJNut/q45ClyNQKsAARU+TChqKUJF&#10;RXHXQJIBIsfyP6eyh7x6ign8+O23l2gFMztFBlmMizFf82BWQg+kHn1Lz+Tx7Asmwo1YbZjjPhuC&#10;WFCKEyDBA9K8SOpL2XniOC4FxuMNa4JQVoPPA4nrv2WDKdL9oUNRNUzbbqK6mMy6arDTY/JJZ2BL&#10;mGKR3IH5ugt7Ir/Zr9FZ5Yag5qpJP2lQMf8AFHz6mOz9xeSLiFYEvUicD4ZhJGceVaBc+Wc9e9oD&#10;I4zJwvU09TDVUbwz+OaOWAwSKkQsysj8rqYAi4/1vYYeYo4tVOmgyp4n50OaDh6Zz0JrO+sZFSWF&#10;lkVlqCrahU8KEEg0FR/h697ZI6SrhleR6epMRN9Qb0ennll/x+oNveoZ42dYyQaH1xx/Zjh0bPc2&#10;0qLFqUN+Xn172t9uw1dZPHF6kZ2AjRgwZLXBJv8Aj2ZSzsEpbqGcnzP+D1P2V9egtvEkFvG0gANO&#10;Pz697MTXo+26OHbKKXyVTTJkcnINWinp5R/k4lYmyj+1xa/H+Hs4jb6e3DyqFcitKnAqctnCtwqe&#10;B4EU6h6zI3u4be3NIVYxxDFWYfFT19POnXvYJZmiGWlmbGVJWuiJGuZnaAOpJIABub/j2jLwM5dm&#10;qT/Cag/KuQKdSbttx9BEovUrEfTDEf5Kde9oqL+JfetQ5GSSnq1AfxCSzyRg2MmgEeg24Nv8Dz7d&#10;LrDRGWtQTwxTzIPE0zU1NCDw6E7/AEQtPqrNRJGcaqYB9K+o+3jwx172JeOqXgpmhJZpNHj0lfX6&#10;T6mIH+8cezy3cQwsGOggZBwQKYrX16BF7Ak04kwo49e9vv3QghElPIEdNOohgRrIuV5P1B5t9fZV&#10;HflGLqe7ywD60oKZ/wAvn0U/TtNJomUkH5eXr+zr3sXdl57EbjoU23utzSxSF48flix/3HSv+n7j&#10;n/NE/X/U/Uezu3ltbyJbWWRQUqyl+GpuIPB6egU49KdATmLa77Zrxt42PvIALxU+MD0H8Q+XHz69&#10;7Y+wNk7s2DXrS11PUCnqKcVVBXKJWpchRzprpqqimudcbqQVccewxdQ3tgSJfETUe3uJVhX8JrQq&#10;fzI4HIPRpyxv+y8zWxmiYB1NGQ0DIwOQwxTNePl172BlbUVM0wEolYs3IbUxvf6Av/r8ge0iTqxM&#10;bU1sPPj+fHqTbWKKKLsoMeWMfPr3uTTberalDMoWnikaxatnaGJSDYlTMQP9YD/WHtXHtG4XKCRV&#10;CoMhiFANDnOkgUOK9MzbvbQnwz3sv8Cgn86A0+09e9qFdrYuCMPVZ2ijfSNdPEJp5G/r425X/X9+&#10;O2wg6ZZgv8VCHz5UARfnWlfLh0UNv17I5SGzkI8mJUAfaMH9nXvcClotu4uV5KOgFZV6tX3NUPKg&#10;a910wqbHnn1Nb+o92SayhYxW4eUr+JiAv2hVAdB/p8jielU93u99GEuJPCThpWgNPt4jHmM/Pr3s&#10;X9jbSrtzO1bkZhSYWl9dTUkpDG5VQwpaKJdKmRhb0gAfS5sbgR2dtdbgF8RPDQZ7RjHHURxrjTqP&#10;rTz6Dd9Nb27eFH/aHy4n7WJqc+RJ8jTh172LW4eyMJtrHpg8PSvTwUsRji0NGJfR62LEDhnbktpJ&#10;Jt9PZ20llAtUYxUzp8hT7fs4/wCDpDa7bLcN4nm3HzA+wmvXvZRt0b7aaprKh9etySNRMh0Xuq/W&#10;w+v4A9hq6upZpGZGJB+ZI/LPQ+23YZJ1RSagfl/g697CGp3O0zt5ZEIcnSpjRSbjgfT6+y1gB2tS&#10;vr5/zz/l6G8Gx+CAqDhx4nr3tnqM9AR441UTNa7hgVUgjTckf6/09taipCxg/M5PRjDtE3xMSV9O&#10;ve2p8yxMi1M/9k6dJYAsOLKP6/4e9rM0b0cE5/Z+zowXa6FTEtOHXvaSyFcPMdU3lLEenWdShiNP&#10;F/z+PfvqLRcM9PkKH7a8SP8Ai+hFZ21IQFGB6Dr3toetq4JSY5H8UlgoAvY24Nyb8+0cl2Vc6Klf&#10;LH+x0vFvA66WAqOPXvfqzLyTJGhdi62XSW9TAj8Af0sfaGW6ZZAW4Gv7etwbakZZgMH7f9X+br3u&#10;ZRVsM0bmR1vEoVL3TUrJp9QP9CCSbe7G8qdIyDx+XSe6t5I3AjBo3Hzp1721SVU0slQtO5RQhZlv&#10;bi5Aa7G/Glv8PehdsDpA/wAvS5IY441Mg1E9e9y6BSTrk9Lq5u72UsxJ9XPHP19+MsRarcT9vH9v&#10;r0mvGKqVAqD5Dy+XXvarFLVyGPxaCGAdp3dRFq020/UWJ+hA5/I+h92BDVZ60oafP/iv59ERmgT+&#10;0rxoAASeve8uLkyc0ZCKrlGsAAOLO0RDG9uCGvcW4NxYe9QEswWQkgfKmPyp/n6bvY7CKQFyQDn7&#10;fPHnnypnOOve1nS09RSa4J6fUKpYajzcNG+qMRyqzH+2ulWZv6sT+T7pI8LHUta0IpkHBJGPtJp+&#10;zgB0HLieG5AliamjUuk4IoSR+RJag9BTgB172tlp/CEQvdZY0kjCldRjk9X6v9cEA/m/v1qaAtpJ&#10;1cTnHrX0IP8Al6CrTCQlqZUkE/Mde9uFJC0TrMWAKFVCkC9rn1XP6vrb2sjlRHqMjzHH7K9I7iUM&#10;mgZrX/V8uve1HRAxZmLJzxMiGnWItIpi0RwXBKsBcBiA5v8A1uPr7o8pO6JNHUKRwrw0GjHPAE+v&#10;Donuf1dtaxhapDFsGtS3+YYxw8+vexRlyaVVIZw/pZQyEMNJQC62JtcfQ3/PuQrzcvH7/Kgzgg0H&#10;lQU6Ai2LwXPgkZHlTz697SORzEdXSSwa9Jg1FWH+7G8ZiK2X62v/AL76+yo3UdzEXkIVEqKEgZ4V&#10;/M8P5dCKy254JxLT46Y9POvXvaCpshNTxME0eWJQC9wrmQKCfIn49pbW+jCCIVX0P+znoWTWcU0g&#10;D10nyp5fb172hczlvvZy0rAygHU5/EyyDkKP6n6C3tm8maaQPJ3Kvp5+hxT5HoUbbt4towE+HFKe&#10;lOve0BlIVzFBl8BPKqjK0E/2zk2WLJ0H+W4wP6WIMkq+IkC9mIPBBEd8z2X1cfjKp1qQa5wv4q0x&#10;QDhXHpnqRuVn+i3OC6FR3BG45SQhWx5gYI/aKHr3sr4ZXAZrj9Ki7XGknWQp/H1Fv+Nn2AGIrUD/&#10;AFH16ntjQmozj8q5/wCK+zHXvfNTwNCk8ADUNQUWHBtz9b+2816cQk0C5/IHr3vkSPpc/jVYkaWA&#10;4Ufmx+vvR49WajHQP+K+zz6975ISGBFvrcqQBe9uOBf/AANv+J96atMdLLdzHMjqRWvy8/Lh+R/b&#10;59e97gf/AAm43JHlPjn8x9h1NRFJFtftDqDf9HR2kRkfO7dy+Dq6l5F+qtJjqQcG4083Bt7grmcS&#10;2XvfsF1b1Vr3b722rxr4c0MoWh89JfgK0avGnQivo18MFM6qg0BNaquPtoCccBnyxr8fz/6LIUnU&#10;3Q+66KF/t6Hee8tqZSsihjlnpqLe+DpMZUeLzftF/to6pkSb0MR9VfQ67AysBDDKQLs9kkmZf3C0&#10;3jJhVroxcoLGM/nhb3UZBQ6I7mS0ZtXwkDyA01FTX5g8eBBHGvQbkMa3CwkHWF4ZACrjuP4QPmft&#10;PWnfm6Ssybyy08EuNVMXlYsnS7boa6GehOPoZa94stLTJBkKaLHLkKqGeny1G4L09p6oRLHUt5zK&#10;fExDaISG0nxhAFjs55OsaBpJIDCxJN1v7uAkTiAEVkPawDHTUkgVyprwzWv256ZLW8YZQysJGA7B&#10;Ix1OwC6WqUPcQK8D5VqOodA1FUR7hqVjc1c1DLS16tUyCsyE1TkwaBhRwwLRE18orTBC81K+uGnh&#10;QR1QjR+o9CLNKpcoqeV/FeRY4ZP0IxZiR+sNzfkHk+3ZBVBDIoXNMj4yPJa17vkvy6o0LmQQFFZ0&#10;qSdKsWFSKZBoaggqKH9vUaq/i2RyOGoYnoKrIz1EdHQHJ1C4iaPNY0D+IZ9oqOnpoJYg1DNTJIRF&#10;5Ip1DRxgE++CxsdDR6ZJGYyu8ribxzBrSsFuWGl1KDSSObc/pLouY/A8OgoDTyxmlCcGuaUJ446f&#10;fcIp9vaB4+wUGFApqIA1EAE0J4E8fTrJX/5PkauPLSZDG0EFKcPjMftygnwMea27JQCswcMcghTH&#10;sarG1MeWl89PBOft1lJgKmpjkDyuiNKDFE5WJW9Mcja41RV9H5KlZLkcWPPNgplW3MLJGdRROAyt&#10;anJyQPT5fzJeiRWsjRT6wY46KpU+ExqTWpGknNCKk0A6DyMw0GblFAKGtzMeWnzLz1kEuRjo0x+R&#10;mrqp4Ya2MPLTxVdPkMYyxVBE5mhHjVk8s2J7K+vUGlDOoWExqurUS/lbUDZWDx8E3N/ofo5ZXCiy&#10;MCDtelaDV5g+YJ4+nl04jywkCI6lalVCByfsXS3DBwBpGcU6cq6iqcjkIvOZ6DHJjaeqFbudstFU&#10;fZpjVpMd/CKSOlal8lTRVGOyh+4hRkhKMqyK4aXmgW6NE8YliDFrkVFwOVVgoVRclHYstxyDwdXv&#10;xkkgR45I6RE/iqCcDIJpIK8KKQK8Mk9I4pbxrybQgj1HSC7dumgPwE68EnKUX0yCOmvJFa54UyT5&#10;atXJz0UMD4yF9sU9PWVDyxVNQoqHrFljjgTI46hiimby64XjvJEaMZ4411Hyav1zSLJIJGIazNIw&#10;Uk3AViii1rgEKRp9ppxPGqrFINDUxUfl3fEafb8jxPSthPDGFI1h8AAlQxxkEUainuNDwBDYr03T&#10;ZOCqWQRYljkcfR4rFV1FiGoKOFoFEMGJpp1pxFFSyT1cEeUnkDqzK7xvPFJ5y3VlNvUXEpRUDrZS&#10;QP20Ct+f0uTY/wCv7VPrdFJWmgZI4Z4mo4ft8vXrbQJJRHVS0QJJQ1+IULEqcVGMnFMUNT0ywzVN&#10;K9c6BaKSgerrauOnrBJk4IfPpyFbKYEEQjOmrx8MRkiDuyqyLpUNzsr+uMm6M3nl0hdIPp1OtrjU&#10;Q8cd+ORbTb2jBaB/ppgXJoUCnPqaHPlxzU5/NK0otAbGcMFoPBiQ5c+el2qxIWrHu4A9OjPLJG71&#10;S0tDT1lNTLj8bWz1FbTy1ELqKTGUSxMtLqpUlxuVyGhGlYo/kFQkmmPIL6LXhVEK2aOKxa1gIy1j&#10;yLoxOr/b+7BliPhpXUfwltR+3jXyOKf4erQpBC/iQq4l9HcysPQUqQBxNKevr0n6gjJVsWRqYsnV&#10;vXiup55aivSix8ElS0slZko4EMCOkjDI0METUzKdKhTG2oNlLWcEKUDIGJMjvLoK3B1EahcEA6hx&#10;b+gv7d8ESpltR9KDj6UHp/OnnWnT63UV23hTklycKY1UEg1yAor8q1qfz6S7JU09G8cjRTyUuUqK&#10;ZJqfG0NDh1rHq/tHgWleU08ghaOWSNKdxq8xOlJX8D5THoHk0uyvGZdUrfteT1FypuV4HFrf0v7b&#10;E5mXwmZdYbTpAAbSKUwAG9cnPEdO3c86GMBlihDaXYKiUIoaM6qCDQg/FXh02o8Ukz01PIsdPBJB&#10;Qk4+lmqa7wSvFFTxV6TiJ2knaOOZ7zEBRL4gbsBgSIoyqsczghUIQtGAOCn7hPJb9Rv9R+Le1bXf&#10;jKXZxq+VDX508h5fLpLLdRS23j3TgMKDUKefqKUp5E0x69TK8ebzgvh8U8M1bkEbLqMjUSTqssNe&#10;sNKIUCijYPTRJCwVZubiVbjsBgNMdgo9GnRqbVb6+TkWC3H+uL/g+2S7RyiSWmr5Hy45HCp+zger&#10;QrDACJ9JatcNXFBg0OD509CD51OWoFHlaec1K100V5ck1VU14pIBTIojEMdGwjnLz1Zil9ErqokK&#10;aUDKzyPGFESuqsR6TrPkdlZrk6DYC7C3BJseP6e2EdyzvUrTh5f4AceeR6Z6Zt9G4SSvK4CKe2jl&#10;Kj0DKCSPkQR/h6b6nIJMZGopJkiqBNXlKKijpKCjrqamNPHAauNhI5p4PG0nkSJPLGNYZgZPfEi8&#10;+l5JAji+rUY0TkHSsbMR6R9Lgc3AsePe3LC31xgFlPCgzwzXSD/P7el0wqitbhKRn4QBpLfxGTQj&#10;VOBStMV8z11RSwxY2GSCloVNPHTwVUcqnMZWtOmpH+U1VKrH/KW1hkjmfVEUaYPAPMmZ5eSqazYC&#10;TxrHoJUf2NTf15vawt9Le6W9oaVkIpkDu8zwNKkY+fRdF40FprMQBZgoIZmoWODoqVx6kY6ZpBDL&#10;LFVSxwAo9XRy5CvqTUQawpaeqMdEBIUjJhMYbU+sOWZlDAeUgkOBoBJS3LuHA0GUk3PAAH9P688+&#10;7eHJExR+6hrUcKYouMep9c+nSlra6J8OWYakyWOmjD+EAinH0oc9R62YTwtENdTamhdKd3ioaeOn&#10;Z2yf2USjxqGkZ5zqJdiLqgKAxHIgU+k2sv7emQh3AK3VbXJBI5Nzf/D8+9uzGjqvzxUDHE+Sn04c&#10;PPy6tcS69LqlM6galExxoFIQn0wa8KeXTJM0kCyVXnR2q0at8+PhujVAm+1eXzBLCIOAg0LoW90d&#10;XGj30ytELu2lY29IH9n03DkH1aR/Wx/17e6+JFO/YCxPEnArXIqDSv7MceqzvaSqWtI2eU5J7glf&#10;PIoPTh5dSqEVVaiU6RRXydMS6SOs9bVRTkRrRw06gxPJOxU6CQTpJ0B7A8i+qS0T6Li/oC6wukBm&#10;uo4Njbn/AG/twRAW9bhceWqoBP2n/Ify6UQCD6QLKgbUagSMaGnE1Y1NPl01eGSmjSapj/iUkNR9&#10;rMlgaRqlqhzBSGmLf5nzQavSqgm/p5sQa8jf36vqkt/pn8n0P+e/2XPTb63+v4/4j2Vd/wDvteNO&#10;A+HpnxzX+wj9Pw8Kf6vz6MJ/AqX/AEdeP7mLy/6Cf4ff7+T/AItP+zT/AHXm1fT/ADPGq+j8aNXp&#10;9//Rp77fq2nz9aSwN6icf48y39xVasBGOp7Y+vW/nAuiGJf9TGo/3jn2B4N2H+uPahnFCOmjw6y+&#10;5FMOVH9X/wCKe/KtJB+XW6VqfTr3sT9tQGeZEAvchf8AeB/xT2fWx7P9Xz60aONPXvZy+venX3RT&#10;xfsNJqUFvSCSWA4vY+18MiCUD/V/qz0RblZalIA6C/ffY+K2TTPVZGoiiRBf9wqFAAPJLW/p7Ue8&#10;fi7NDSPMKJgBGedIB/qB9AfZ6qgDUPMdRruFjpYmnn0H+z/kjsfdNX9lT5OlacuYwEkVwSDb6qSP&#10;r/vuPZF+wOsKrbs0qGFlVWYENbUvqtyR78RVA4HQdmh01PHow9LVwVsSzU8iyI4DKVNwQRcEewJq&#10;aSSCQoRwDa4II4/x9ssdWKUP+Doslf5dSfbTKmk/Xn/ffX24HDDV06HDDV173E0lmuwI55sBb6fi&#10;59uVXhTpyoGK9e98hED/AGW/2Onj/be6k0Hp1UuAKg9e98WiFgPob/X639sls16Tu5Zq8eve/CnY&#10;2t9P9b8/X26rimRw6dRwVocU6974vAy3uf8AD/bj/X90L1bjjqniZ+XXvcqkis4uCTccX/p9Ofe3&#10;PbXp8GpB697Mr1JBfIwcf2hc/wDIf49gbmYhYCxzj/IehnsCAup9SP8AD1xf9Df8FP8AvIt7tx6i&#10;pVWkpjb+xcW/4Lx+feNPMtZbjGM9S7Y9kOfIdBbuyp8Uct7fW/4Btq/417Wfa2YXHYSddekCDkXP&#10;5Q/4/X2u5R2czzrIRmvH8/8AB0g3S8VYmzTHSJ2iv3eUv9R5WNv9ax/p7pD703EKzK1qh/7cl+eD&#10;aQk2ufeSex2Rt7cacYHUP71cFnOk9GGhXTGi/wBFH09g1sVTPnKXi95+fzyefZ3LQRZ9D0S2TapA&#10;T1k938fFukCYilbTYFF5t+OeL+4z5hNZG+Q/1f4OpY2bCDoj/wAqKvRSJGD+VA5/JsQfYs9wyBRo&#10;HA08/X2H9sFV1HJ/2f8AV+fQ9tsr0H3x7jLUrSEW9QJH/TpQL8e0p1QgNbGbfW3/ABQX/wBb2YuT&#10;U/I9N3WVNPKvSs7/AJmXbdTY2vHKwH+wvb6f4+z54cWpYeCRZLf008H3q3K91SAaH7a0Pz6CE/cz&#10;eX/Fda+HcPmkzlQUN7T3vb9Q8xuBx+fb/qH+P+uR9f8Abe2yp+X7ekEiaaEefQP+KWwujf1tY8e+&#10;9Q/r/vfutCOm6D/V/wAX1yEEp50H/YlR/vBPvHJpNrhm+v0tx/yV7ehLiukgcONf8nWxUdcWgkFg&#10;VYE3sFIN7fX6e+vToIFx6Ta5+nH9B79qYSgmhyP9Xr1dT3Af5es6Qz6QoewPGklr8n6Wt7jFQf7Q&#10;/wBiAf8Aifa4XAHkf20/z9KaCvn1lFNOPp/sTZ+f9t76aO6kcfn8W96M6nyPXuDVHWWnWWKVCWHB&#10;AI5/rxw39D7C/d+CfIxSRqPqpt/j9LgX9qIZ1U1I4f6q9KoXCNU9HY6M7Ah29NTtJKoBdTZifTe4&#10;sOPx9D7Ljketqh52ZYm5JJsDaxH19mAuT+E06NFuKgEHHVlGC76wv2cazVcNwE+rW/239Pzz7TeX&#10;69rYqSWySDSrG9tI/Tf+vva3T1AJ49PrIrDB6Xm2+49v5CviRJoWZmQW1Bj6nAFr+60fkZgKuiWq&#10;D6rBybljwBcW59rvGDpp8yP9R6cp21HR7do5GDJYmCeAgoyKRYW/H9PdYeWQiqlBP1Zvr/hce/ax&#10;UH+H/L1VwWAHSq9p5lKMSb2ufp/vHteBHcRDTggdW0kpTr3tQYhbyKB+R/vd/bJ7aD0r/k6YHHHk&#10;evez6dA4eerqYfGreox+ocfQ/Xj26HCrnpxFqRXpty1QlLQzTOQFVSST9LAX9287D2TkDj4m/cF4&#10;xaxP4H19l0k8ZalOHXpGjBC04dVz9udrYLF5GWOaanB8zX1KvHPH+A/xHsThsrJk2CS/T9VgQLfU&#10;m596VoVGp2B+Xmfl00k0QqSaU8vM/wCr59Fzl7x2ySVEtOtydLBwBa9/oB7zLsiuJ/c1kXFjyLc3&#10;P0J9+8RGP6Sfb0zI8TNVRTqJN3rtyGNv8rpyxVtJFj9Prc/j6/09rTFbXlooGupHB5Yj+n+HPt+K&#10;UK6njSmP9X+ofl0gkcFqV8+i9b67gx2eqzBT1ETGSQorxm17vxx/X/X/ANb2Vz5Cfs42ZSf7RFvp&#10;cmI/S/tSjCpYeef59GNmdSgenVjPw4f7mmimuCTTBtXHOpwPx7rywAEm4FX/AJvKP9jf26a6A3p0&#10;rCkkn/Vx6sZrDalkP+0H/oU+7N+pqdDj6bUP913/AN5F/p7JpZWjc6ei+4XSS3y6rQ+R85M9Tx/b&#10;PP8ArAn2YZIb2FrL+D9bC3F/e/GURCQmp9Pn0WFDxHVe9VUy/dyRoLAF+SBpvc8/T/fH3DyUJEMi&#10;3GlkJ+hv/qf+J9ti4RozKo7lP+z1uGtfzp0pdrO/8To43Nw0kJJ/4M5/r/h+fZMu1F/y3SP7LMv0&#10;/p/yP3aGU6S7ZL/4T/s9GtquK+vVsnSfGGhtwFT/AHgi1vZkPi7EDNEbXtyT/sbf8T7D+8LQEnz6&#10;VzxkQcePRCP5ldcYev8AKDVb/Jp+BwbmJn+o/wCC+7MnF6FR/SNfr/tKH2Q2RCSA+p8vmem9tGlq&#10;fP8Ay9aSOU/c7FrWuP8Agaznn63nU8W/1ifYR5aAtUBrD6k35NwWvbj6fjm3sX28w8Gn2D/V69Dq&#10;2NLcg9WYdZ1Cw4KnBYC6MOb8Dk/j3NxVOI9Ja1yC3A/1TX4N7f7b2qE3jrRBSmP2Dz/2eijcCSG/&#10;1efQL94ZExJODJceRmsLfQ3ta4/xPsTMegtFe/6RZbDnj6En/evYS3MV1j+efl6dIIWCqa46JOcw&#10;lNUWLW9Tn/Ug3JuORf2roaeGRLlrEDlfq3HBNgf969gO5nuInKAYPA/4M9Kg6jPSzx9fQziOVGDS&#10;2GsM2oamWzlh/hc+/NFHHGCFJHIKji9hbm3J/wBh7bQyTyUY59Tn/YHSsEkV6nVOV+0Uuj+leCig&#10;Dn/XIv8Akf7b/bx5lVyHW6WH0FuPTYng/X/W9mFrG8A8MjUD9v8Al8utMVKkcekzks8tbG5ke11t&#10;YkcE2F/T+b29sNWsQ/U+o2XnSfobACxv+efY12z6gj9NaZOK+ea+nlj9h6KZ4lMZx0CGbam9YkN7&#10;ILN/UavTxb/Y+277VBoZLX5tcfi9vYj+slZGST0zT7K9FLIdJZeg7kSNJoii8+ZACfxaQAW4/wAf&#10;YV9p4xqnD1CD1O0LhbX44P8Axv2QpOzTkqCBUV/1fs+z7OnIlBoSP9XHq+T+V7u+gw+4cUlXOoPn&#10;hbVwODKgtcjj6f8AIr+69sRsusG7zMYXt9z+r1cnXb6ezxrlViqP8nSwQ+vDra23R2fiB1m4+9h5&#10;xrXF7Cwh1AX/ANh/X3Z913TCjxdIrKRphUWva5Av9D/tuPYNuYnnLIfM/wCr/Uafb0WaBFISOtLn&#10;+YpvOnyPYmRkppdYFQRwQTwzkX/2BHI9iXUVyMwb8AfS9h/TgeysbIwiKU4/L/V/kPR5ZT6F0k9E&#10;O2Tvd6OrjPnJVmN1ufwh/wBh+Pp/vinaqUSljY/gH8m9+Bf/AGP097G1tCNJz5j9n8+HRoLkDz6O&#10;HtXsZZIYbzkj0qTcEggLYXI/x/r750yBRqvdgy2Hq5uwNhz/AL17IdwtdRKgcQf5A/L/AA9Xju+8&#10;dDZgd7h5YdNQb60UFXtfVY/X/intRRsWVdLgWUGwAIvcC5C/T6+4z3GBYixZSc/5/X/VToQWk4YV&#10;Jr0bfYuZNd4QakXPF35+qCw9I45/339OccEhsw9X0BH0JFxzcn2Dr+khKEf6qdG0ckddJ6NVt3LR&#10;Y8LKkyEhQLhtJNiSOT/xHvK1Et9VlAAsQ1vqP1MACfYfmsRIul0JJzj08h5f7HStbkhaE9C1ie1K&#10;mlZfDVhFj9JUsL6/yVtf/AD2nMzh4p4WGn6oSbBTa/Fh9b+yuSxCGo/y/wCodGVvdsD0Ynr7tieW&#10;aIGclvIpHrJsT9Ofz/hx7Id8iNvxRYmtYILeKVT9P7NwOB/vfsZcmwqbsKRU1r+37ejGW61Q9WXd&#10;N7wmyn2gaQHV4x+oMPoR+PetZ8kqZYszVqOPW4/24HvMfl+MRxA8eom5iYtIT0caBtUUbf1UH2SG&#10;cfuN/sP969jAJXoDeZ6y+8aj1D/XH+9+34ECuTXyPV0Ofy697Mx0ZEXzdFb/AI6RH/bFT/xB9uo2&#10;ip6RTdcX/Q3/AAVv969389IU2rEUn4GhP9hbkc+1ouFFGGT6dFl8CQGr69VhfLGpMdTUAkAaJOTb&#10;j9v88f76/sz8dGfGCVLfi4HFrX96N6NWlSFx58ei+KLxG01p1WJVVY88pK6/WfUpCj/WPH195DRq&#10;Bcp/rcH6+2BeSltIbpthpalOsf3aadWlVuQOeQbn6Cw9ondsFsfMFH0Un/iTz71cS4rKcnpdbIVO&#10;o/LoxfR1Qr5mk0AAeS1h9OU/4i3snaQld0RKT+mqPNj+XJ/417QyzCZC4HGuOjqMV4f6sdWvq4XZ&#10;8ouOKMcg8fo592xdE2GKo1P/ABxj/wAPqOCf979hHeFJjLD/AFfLpqfDU61DP5s1XozdeVb6VNfZ&#10;vpwWsv49mtgaURBQwUrz9RYqSRpW3uMt0soJ3Ida1/bWnE16OtsuXEfGnVMHVm+a/AVYeCrSMxuD&#10;ybAqZFJUaeL3+nvKJlVtUiB7cEXF/wAm5H+98fT2HouWEkOlO2v+r/is1r0JTuTog7ujS5z5QZOg&#10;xvFa2pFRSscr2BFubj26Q5g08qoChT9ISyEkk8Hj/Y/n29LyLb3NqXZCG41+Q/L7Okf76l1hSei+&#10;/wCzc7spctdcmxg1qBH59JuWFmNj/r/Q+1NHPBWxVcMi07iphKyRVCqysfGVU6OQRYkEf74Q3zRy&#10;Z9OYp4wymJu1kwaE5FeIPmP9VRNt+7GZlBow/EDmqniPz6ss+MXzGyFXVihq8jDLHVJAZoapmdUM&#10;LJMjxkcaw8aW/wCN396yX8wPoCq6+7BzE2KimoqKSpqa3EV6IyxyUM7mel0SKLs0RIjJUj1AkH1e&#10;+tPtLzvH7k+1+08z3RpdAC1u2FKm4hjUPWmQx7JmByPHAOQeuePOG0J7fe4u48tw/wBgWW4t1IoB&#10;DcM7ACv4FfxYR6+FUY62/fhD3dSds9W0tPLXJU5jbjfwbIRNrWoK0kKCjqik1i0c0DRyRyj0vclS&#10;QL+2r489qYXvrG4vYvYlTSYzt/Ys1Ou187WWQbtoaW6HE1zSW8xeIGOdGJ1A6vyQBhuHLVxzW0cl&#10;u3gblagrG9RS4U00B641RnvVj8R7W7eo45m2iPlxJ9x2qNp9o3BZEvYOP0+tf9yIh5UPEAVHEdMv&#10;bGO3P8Zslnexdh4atz/Te6ppazsPZeIjYVex8rPJqqN6bVjgIMcchPknjRdKSDWNNwy1lfzAvivU&#10;9ZdhZDNYjFSR7dzvkydIkEJemopa68stAJACP2mJVb2OgC1/V7D298vyWpLxqf1BqNfQ+p8yOHUO&#10;8lb+v08lp4pYwSFKnGpFNAx/l+3o0PTXZmK7Z6/wW78ZUxVDVlLHHXiPSumtiULNJ4h+hZD+4in6&#10;A2/HuozJ7arqNW/ZZkapchRqACTPZgAb25/x+vsMvEY1AB4fI56nOx3m0uWGp6MAOPqB0KfvnFVy&#10;UNDTyMwVqeWGFpPIqO07S6WDxuwADgL/ALYf1Pty1d17ZBUsT+Qpj9mf29VkgjuLqRB+MMQKVotP&#10;Uea1P7T172OWxMjrpYJJj46iVInhC/jwrqW5H+P+9+z+B4km01qFJof2nqLObLLw7lo07kQsD869&#10;e9m7693jSZOpZKxIFkmpJsZXUMqo9HkqKqRoaiGpgc6XDq2lgebE2INiBrtB8ZWgz4cgJzx8sfZ6&#10;9Qtum13mzkfSMxjZg4YfErLlQD/DXB9Rjr3sF+z+kdw7NrWrtn43Jbj2hko6jI0U2Khrs5XYOFKg&#10;ouLzsFPG0kboAxjnAKSqB6vISntnctpu7CUz6C0TU+AV04/FkUz/AC6lfl/m7bt7tx+8pY4LldKu&#10;rssYYkfEpYgEE0xWoJ9Aae/33+v7DrZ+XmoMhFJUk09RC3kjpagvDM8qOCsAgkAe+oDVcCw+vsu2&#10;q6W0uWlkYca0qCx9BQE06Vcw7YtxbNHENatgsvcAKGpqCR/Pr3s0GL7hyuNrYanKyPXaKX7urLFX&#10;San1lI4X9RFyVZgV+g49jeLfbi0lE8lSWXWQwpQVoBT1PEfLqJbjlWG7h0W66e7Qvka8SfsFaZ69&#10;7Zant6DI1dRWIkMYnJMcUlyEiJNwo/p9LX9utvbXcpdxpB4aeP8Aq/2OqDkKeGMROWx5j16974R9&#10;jNIt0ZlX6BYJGVbgW/B97W+AIoxHp6/6q9Nvyd4ZowrTzIz173EyNdgd4RtQZ+nSqDxhVqkiggyl&#10;Ow5Q01Yq34+pDghhcH+ordCx3attfUIOagAPUcDX8+Hw/nTpVZ2+7cvOLvanKaT8BJaNvXWhNP2U&#10;oaHr3sG9y9X12BjbJUU8mWw/+cadABNTEn0x1cSk6ATwH/SfxzwAXumz3u2obpT4kQNNVO4D5j5f&#10;s6kjZeeLbdmFncqLe44aTwb1Kn+dOI/n1737YOKhqtz4sVMX+SfcU/mNgCV1B3TVf6tbSAfyfetu&#10;Qy3sLN3KQT6UYigH29b5qvpItmmETfqFTTzyagH7BxPXvYi7qkgpcpnGMMmQrczUGNtAa9PSRtan&#10;olYH8AKpAtz7Edxbz2sjSstZZFCaeNARX7Kgkn/Z6BmxpLLZ2qBhDHaivEdzkd7n86kfLr3sH8kx&#10;jkdZqaop40uVpUh0D6fqeQc/7z7D0krrIUIAI9BX/B1IdiNaBo3VyeLFq1/Lr3tOxy0+RleGQCMr&#10;zDUCLXUxOBbSWK8ji1i3tUs9rcqILptLE0GKUJNBU/wnz/Po5ZJbRBIuQfiWvaR/kNPP1697cIEr&#10;KAJUyBZlkeSCOWEB4nkX6MzD9JI/B+nswvI7hIwz5BWjN/FTgQPsx0jma3uyYYzpIAYg4IHy9ftH&#10;XveTxyNT31nTI/kPJtyL6R7I3eNlDoaUBH5+vVNSCbhwFOve5NNlJaBxqiMqfUWY3Fl/1/blnPIk&#10;wepFPMf7PTM1il1XSdJ+wde9jhtXu7KUEEGM3FRUu59phFjkwuaDVU1EFuEnxNWW80Lj6gI2k/Qg&#10;i9xSN8M0H015omgTgrD4fMsCKEMDUjy4VHUe7x7fW0zNPtchtrutQ6dqtXJDrwoeFeI41697wbyj&#10;ocvR/wAf2a2OOKYlamKno0WsoqhjcQ1cZ9SEf2X/ACPqfbN9Fex2pvbRYzDjuVRqofI14n7Pt6Z5&#10;da62+4/dXMgkE4+HU50uvqp4H5j+XXvZWc5mcvR1+gytLK9yRK7PGmmQgBFU2/xv7KIZW+KUamag&#10;JYkHPnpHaKDqdNq27bbi11aQoHoKHhXNeve3nGyVk5gEhd5pzFpRUYOzyG3jVb3J/oPbDQzSt+gK&#10;kmgHRZdxW6Bmjwq1zXhTr3swW39m0VDSpkN1TSUyKvoxkJ8VeysvEk81iIUP5Xlj/T2fWeySIomv&#10;zTQfhXB/2xPl6/LqPbvcrqa58GwXVTJJ4Y+Xn/qp173i3r2q1JBHhcW8VHjqOLTFT0ERpqWNb3Ua&#10;Rdnc8l3dixPJJv7WneGt18CFSEyPIUp5/wCb8+luzbFPeL48ympPAmp/b6en59e9l4yG7Jq6SSQz&#10;Fw30ZmJH+tY+yeeeWeUsThuP+Xof2uxLCoUrT5de9pmpb+JozCRZHswA1aeSPoFv/h7aEgQaa0/y&#10;9HUCpZsFYUHXvaBrKeqhmSKRUVo7swIGpQvq5P8AX3YXbadNFoccM0/z9C2zmgkjLrmox8+ve2Z6&#10;6ShlBYrNq/ssmrSBwbD6n68+0RmjZiBVaeh49GSWyXKea6fQ8a/8V173jq71cK1UB0mGN5JNJ1LI&#10;ANRsP68c/wBPaN7hS/a1Cvrx/wAPTlsVgl8F81IAr5fb172m62pSSRZLMQo0zaWtoA5DG/5vYr/t&#10;jY8AnaQEAlhU5I9DXgfsp/Po5tICkZRjxNV+fr173ElyTWSMQiaJxqikFzZrheObgGx9P9b25B1N&#10;PczAhAdPlXpVHZA1LtpPmP8AV/h/1D3vIrNVKNUC6rKHMYDLquFD6D9Vb0v+og8jkAk0Z+BJJ/2B&#10;w+RHpx9eqFUgOGNPn8gTT5EUpTiMV6975faTvcwOrrp0FTpGkGQHxjUeSjIqkn6jUffo5GX4sauH&#10;+T9vVVuIgdMopq/OvofkDWo697U+Jihq6KXyRsupQHawdjIp/SApuBe9x/jb2tqVBHE4p+da9Em4&#10;SS29yug1Hp8jx49e98qQSQyNSyweOxCpqWxCr6QQT9eLe9Q+OxKtTPn03ceHIomiep4n0r59e9qm&#10;lmpYjFHMmoyXUm5sQSVK2vxcXF/ZgrIhCyNw6IZ0nesiH4eve1ph8bFBFJIip4JAZRb8pINQcn66&#10;jpuR/Un2muZGikrGeJx9h/1f6q9Brc755XVGPcuPzHl/q+XXvb+1LGhptS3DllC3vpQr9OTfnj6D&#10;3vw1dQ7Gjf4eicTsQ9DQin59e9vVRF5oqN4z64pPEVIsrxr64xxyLf097BIWqGgJpT59F0UgjlkR&#10;+DCv5nj173mQOrq7stw1mB+pW97D/ePauqqBoFT5/wCT/L0y5Qgqvn172oMhPBJjqNGILqyqX1Wk&#10;MQF2hLX+hstx7Ynl8cxytgx617fME4r6/P59FNpHKl7IR8NDj5+v8z173Hrc/Bo8MJKR6ACGYD6G&#10;zEhT/iBb/Ae1q3sv06xelc+o6dttpl1eLLlq9e9pqtro4qGoqA5ddS6URiOF9RGr6auLn20bh5Kw&#10;jAxX5+fR1bWjS3SwkU+fXvYWR7gqTJKxdlSWTUTq/SDxZvasTQqummVwT0PpNntxEoUdyinXvbZW&#10;1jyzO4No7NpYf2tVwpJ/w+vtlrwmungP9Q6W2tskcYUjOOve2JaqWkqqSS6zaaiOU6vrqjkV4yTf&#10;6Fv9uPYc3MNcRyKG01Ug/Zx/ydHMaK6MUJRlBoR/h/Lr3sLN/wCKhxW6slHS0yUVBkPt8tj4IzeC&#10;GmycQqXpoLn9EM3khH9NH9PcdzAK7MvDUafZU0/YKV6mvZbw7htMd2xq0gAY/NS1a/s/Ko697RX5&#10;uQBxb8gAatP5I/I9sE8OjMageve8igA2IuB/Qg2axHJUnj8WP196+fShBRtR/wA/+ofb173yHABv&#10;zzf/AFX1t9f6/wCP+t70eHTqU1Kw8jX58f8AZ/wde97Iv/Cbbf8AJQfJD5BdTSSSGDsroCoztFCX&#10;Q00mX643VR18LPSuR5HWkr611MZDhVaxP0MJe67fu3eeWeZhgWu4mF2GCEu4nTj5DxAla4/PoVyq&#10;bi0CPULg1HlxX+evj+Xl1U//ADpevjvr4H77rI1QzbC3TsnfAIlmpqiWnoMyMVV0FLWxpKkLVSVn&#10;2+qphkpvVapQw6yNsRZXnp6dUlRVli/bZ4BLIyPUs4c6RYEDSoIAsxufUL+5ujsxDK9xq1aWRQxI&#10;yUijTVnNO2v+z0Ebvb4rSV211ZGB1GQKBXPcDll41p1oz5ualoc/maep27kKisoajLVefwOF3BU4&#10;XE4qrljnr1wsSvIokaQ1dZVzRvLN5aWFYEBopNDcTAjRI8RYoXT7SOpdjpL2iR2sVLEIwkYaxyp/&#10;tC5MGeS6ulk4RhTqZMfhYjSeIBJAHy9Oq3l1cTRsFo0ZQ+I1udBrpJpG1CQGaig0+E06T8O4Jtvy&#10;ZrC5aFU3NDHVDd1ViMXQyR1EVFkZMnmqOrp51nSBWq8fPjqWo/h86FatBpmoZzFTdOPGoZCZHV5n&#10;qGVQsZTUXb8qRa0qRkekAg/X6vWjC7LG9UBAP0gAoIalAakEn5k8TXgKUQW4u5T4d2Y0jKqUCKFI&#10;HAJqZGLNirMxqxJxQDpvyEn29SlBjXkxEeRotvYmnjy1fksnXtVNTR0kdIaenWej1MlThshk6Ul6&#10;hjEY7un7ayFcCNygAaFk1ArqZh5BHEoZeBZvG7FuPw1iwI29ukc0QlI7yePccAnBPCpxQD9nSx4o&#10;p7dZPhDHi/eRoIPxGhFeGBT8uki/8Ryk8slStW9Lk8bVLTfY1ceFxdLNNj5KrO1NThy/lm/yE5ik&#10;pUhLOQFmpWnjp5YW5mEyrCulhIrmojae9tLDTLYDkkA2Gokcci1r7VvAkmk1fpyro86huNTla4I8&#10;uPVbiaWVxcGUCFm0V78EAHgrr5fL8+mj+8cccToRSlKFFxWfpdtTUQEoo544sBTK0weOlSeamaoe&#10;SnippWWpLxzh2mZPRreodnMbLINDIyCGPzaiyRh+T+pdTEr9Bc39tyu0dv4SVZ8UZTQYI48Tkeh+&#10;09WuVik/VlLK64XQaVHCpHHh8/Pj1JralHxNBNDTZLDJiZaquMVTWPuncD7Xqsb9hkMq1BGKKAII&#10;ag09KorIwJZFggaFlCydmanjVECeOe5Bki1HRHy11I5uOVXm3+p4uo8ltfznxPjSmVJoa/6iMjNa&#10;9FMu3SW8hf6j4shWBJzjiP8AVx681NM8mVmerhrcY+iaiXLxgRZCoJhpFpqyjqlaJVciOurl8QcL&#10;oWpQSeOok5RhlLKFjik1WOpgTJqYsojkUaV9QDG9vra4Nh70U0HxJKsi8KZCngP54/4rpu3hMKtf&#10;3EjaY/grkAk0OPOtaD0rX7YGaq6OtpaGNK2qycdXio5NUGPenekSioYoMnk8vRZCpapqf8jappoF&#10;haQGKnWVopY9c3vzBF8jy3uju6yNrKlSoFwFsdLXIHpIuLGxufbrfUMUSJ+xh3A4oM1BPCtB+zpY&#10;Wlk8IWSkGSmutFUL82OAfOhzkHqPQNFVwwUtHTxitmo8ZQw4/Hz45amTJQTfeQCSGdJbywygTz+G&#10;pppTFOzp5Imjp/fvIfJMxV2d0j/zpMcTThCwQW/owa40k8m+oWIdKaRGqjgThcin2nq9xaMqQRIC&#10;dDklIyDgZHc2RU0OCAeHqOm4UiVGLooWrsZS46jmyaPV0VLLk9wUWCfIx4+bIS01heOppqilEMpq&#10;kp7RKsX204aGTjDI0RiSzSQNqRzGuiwYlA/kuTqYaStvx+n6W9uzxNc28lyaRyLw9dIAoaftz59P&#10;Brh5JbmZAjIKhQQX0j+iMnNc/l11lafGy1lTB5KVMwi0+Rp0zM5rqWXLRKcpUYiWgqooYBQUpEq1&#10;sVRoZJb/AHVvIHEkRnV5BMERXIEShWcK4J0NPGCPTcgE25/23tuO+CILd46uw4/MUzQ/tpWnT5vx&#10;dLiMIxAoSO6o8/8AKR0lMjQApIkeNfIFoVqJMhW1dbSUNSaB4qeapp8HlZYpXlqBFDNIgQ6o21Mj&#10;qgnXMlwFS4DXvF5gZDbVZb6COCQb3A+v4PBTsus62Q+H+JlNG1eYB8hSnrnj1udlEYuWQsAKOSRp&#10;Lefbx4EdQ6ypp5KiZop0mqI1kgrMfik/huKhgp8eEnaKDKRM33MUU5jQo7NaIXWSNkkToofVHHHO&#10;QNTq5KpTsFF3e35AVrAW+o+g93jlRWEkrooOKUNSTwGMcaZ+3z61bu80oeYRmM4KaTU14fLrFUNH&#10;LElZVzUMta0cVJW46lkeq3Hj2ldTBRRzTo0kdQaqnMkzfcPqjlL3eOTnOscbxXXX6rF41tEVa5Pj&#10;RmvqJIBPP0P9effne9ElJlCnyPGo4BsfCPLPmOi64vLyS5ZQqLTBYqSKj8TEfCukgAniQekzU1dF&#10;jqwrT1EFfBSeeCmrqlzko2gCqDV1NMhiaP7eCVhEyqPVEwB8amM4jeEAtYnUI9QFnLGysTq4sBxz&#10;+ebn6+1UapdS0TtoCcivD7K8f2fs6UWccZ7IhQelCf8AjoJ/l11K7VuuCOOqltEK9ad60LjzS0/m&#10;qoYYjTNHKXkfyyLo0gpJ49MZAQ8EfWWfxugjAsJjciO2oRsoJFyCQbH/AGBHu8gSECOoJbjSvHh5&#10;0P8AL8x0ZyGG0VLdsmQ+WoU8vxBT+wdcquiqEvAMlTVE9SZWBwnjjSqyAcUUuSo60RRkRI0ULRRy&#10;ICoeytHL6Wza2Os6XY6jpK+lAW5c6f6/izfS/Fx7Y8MRuuQAOP8Aq/1f5ekbRJFMoMgKAg0+zh1D&#10;WGlenp0ElJRzS00fnp6iN67INBTBqehhatRQrIRIrGSmco5jcvolAvnRW8baf7H+pOsH8Bb/AOtp&#10;J5JH+I+iZ7pIpwrZDmv2dMNIn7wHiv2ytjBx9vr02VFEataaSRDHrpDCI6zyUlRJHG3mmyEMJXUw&#10;FQJqdf21RiFu6OQXxohMjyNz/qbXZuTcvb6jkEDji3HHHtY80ZiWJMUHnj9n8j8+ll0kAso4EcAp&#10;SpJCg58v9Weo9S01LBTQU8TsJf8AgREI1iihNPC1DS0U0xLCZNDQyTN5fUXtIGYeT3ndSwHkbVqQ&#10;W1W035UekXN7gN/sePaK3YAMY1I7vPB4Dh8iDT8umwESPVGjCnqKVPqPUEUz9vUaoqBT1g+1aBTB&#10;FJO7UDSTVSwLUq0hNRMojNkkeIEi5C+shdDe+ZlcohPiVr2JjjKm1/SX/HIIsD+fbCW0PiFlaQgD&#10;Go1Hz/1fzPTixvLO6stI0/s/mPPrI4UvPS/beSKVYKiXXUxyVVPIka+WlpZ4j5wFmhYyskhD20vq&#10;sHIH3l/v3/Yt/prtb/y3K1v9e/Pt+g9PP1/2OH8+q6Iq/n/k+zowvkof9HFtVdq/2X3y+TxNr0/7&#10;NXq81vr+j9q9r6efpz7/AP/Spa7LnEudrfyPNKeDxfVc+4ogoIwy9T64FOt/ZP0r/wAFH+9ewp8v&#10;6dIN7jn+tj7VBKip6aKkceuXufSEM0ZH+rH+9e7LXxP9Xr1oVz9nXvYz7DiEtfCv5LD+p/IH09nE&#10;L6YwAenIR3V64ubKx/oD7uv+L23oKmgpWliVxoVl1J/aCC3B/wAffqgXPaacK/Yf2+XV72NDExAq&#10;eqZ/5l/ZFbs3ZuTno6iWKRIHtodlBsTwQhv/AL7/AA9nD3ZtHGti5tccQCwnhlS/CD/jfsYwyKYV&#10;BWpNcitOJ/nwB/z9RTvpMbkoOP8Aq/wda5/xd+Wu/sn24uPWvq3h/iiRBfLI+oMzBvqCObf7x+Of&#10;dOnyXwWOpJ63xLECGk5AH15/x/H19+JaNiBwz5dA+ZRU4wR1uc/G/ceR3BsfFVVf5DK9JTM2tixG&#10;qMA/j+t/dXWfWOOeULawkIvx/hf204JZT9teiWVDqXGCDX/J0ZH2i2TW5AF73HHP590JNaf6uHSa&#10;pAofLr3uXBi5HsbWHJuffq1OOrjU3XvcpsS6KzergXF1t+fr9feiCOI/Ya9aaNqZ/lXr3tnmp3Dk&#10;EHgj6gj/AABHvYAIx14INPH8uve8yxgIbj6A29++3qjBgcigPXvcKdhz/gPr/Q2496HD59eUdtB1&#10;73zpX9a8j/X4tcf092cnwqDj0sjrQV49e9mo6bhL5CA2vqZAT/iW9gLmpqWxr6dD7ltVLCvWOXiN&#10;v9h/vfu3LqyDRQU7EfRUBBuLXX3jnupD3tBnqUolpbVHQKb4mPikF7f0NuPrbn2H3yEyxgxlWoex&#10;FPYfS1tFhz/re5R5EtCY0ouCc1/0xr9nQL3+Uomn16wdb0yNPJKbMQ31B/qova3BHPujrsnIyVWW&#10;qyzE/uTfUki3kPHubbSEKujiOoru5GaZq+fQ7Djj3n6vhM2bol/Jn/3oi3tm8rGCBwA/ydbsAfFF&#10;PUdePHPvYS+M9J48HT8EAQKR9bA2PuKuYpCHqDk8eHDqVtnLeGP9Xn1X98qam8sUZvbWtz+ARpAF&#10;/am7lkPlsOSQLW9XN7Cw/Hsq2umj0H7PXof2o/Tr6D/L1D+P0OnGlvxdbH8fpBA/21vcLqKDXOp0&#10;mwkUW5/SSRf2pmkZHrWlf8memroEJUefHrL8iqhY9vVRNiftpeL/AEYLxcD2e/EIRSKDzZLD/HgW&#10;/wCKe0g7ZKjFeglOKOQPXqgnsyYSZmpBBYCb02U8AOw54/x/Pue9xbjT9f6/8T7WxUetTXh/qx0m&#10;KitD0F7sqnj6/kaSbf04tx75D6D6fQfke9lSCcHplgQTjH2dYDNGL3JFvr6H4/3j33YkH/fX90J9&#10;Omy/p119zECObjm/pNh/r394yh/3i/049+Hy6sGNRT16kLUR3/Un+HqH1/HHvHY/0A/1h9f9cn2+&#10;AfOv7f8AN0rDGnDrMapAOGVj/joA/wB695vEGAHHI+lz9CLH214jqcVx0md3Vj8vl1BeqjDM1/UC&#10;SOLAsD+D9PcWWjjkBDITfj6GwH+HtQGc5B6Uq1R6npxotzyUFjHK0ZUk21hAeb+m45/2HuEcFSyE&#10;sY78/wBPpfkmx928aVaLX/Z+VenRM4GkHpRxdqZOBQBVnTqGkAyllsTYmwN/9b6f4e01uXBUy0Et&#10;oltof+n+o4/1vbsEjFqsTWo/1f6vTq8UjhqDz6GfqHs/KVm5KKP71h+7EeQ9uZF5sR/vHHumf5c0&#10;UMCVulAOG/FrXvcX9ntvknPDoRxUMdCeH+r/ACdbI3QVbNW7LoJZjdmhS55sfSOQD/re6Zs4v+WT&#10;H/az/sLk3/4j28Tk6c9V8vy6HX2x6AeCODf/AHr3cF0FVOeqsx4V+XXvb5h4z9zGOfqD/tzwLe36&#10;6gD59NhQASOve7RfitjI6ippiVuSy/Un/Vjnk2/r71KxVcdWUkCvp0H/AGTWGi2xXSg6SIZCD/Sy&#10;m593s9f4GnXFUpaIcxr+f8Lk8eyCSYtI2ny6Kbq4cyUTH5dayPyw7PylBuatjhqrKKmVVBLGxDXY&#10;KPyT/S/sURhYCpRUVbj6lVNr/S9/bQYK4dxWnzPSJpWLayc9EKm7cz7A3rmB5Ki5FufoPRf/AHn3&#10;hO34gyFlV15uQB6f9cpb6+18d5HobwexsUr58f4vTrYnc4r01z9t50lBNXOVNxx5CLXGq5A49xq7&#10;ECKJ7ABRqAsOV/2P1+n5v/xrZv08LVTNM/bT9nHy6oCdXrXpR7F3rX5bPUqSVLvE81hdh9PMALKR&#10;cixsPz7rk+TQ8VNULfgObfj6ob39mdrP45AH+r06PbEVSpH+rPWzP8IYf9+9SzMPW9Kg/P4aw44/&#10;3r3Xvtkf7nUcfmZCbc86gf8Akft57gofDpwJ6XKDqoerG65R9rJ/wQ2/wsLe7K+ravx0VKCCToAL&#10;AH9Nx/T8/X2RTzV1Z0/LGf29Ip4tQx1Xh3xhFrJ6g2DanP5JtwT+P9b8+zG01T5EFuLD6WLc3sP9&#10;jb2nQkkMxrXzrT/Y6K2BU0PVf+aw60tRMlgWDgXFr2H6j+Pz9feDJuftnY/UKwvpI4+tuf8AH28C&#10;B2LwPHIPWkADUUUqft6kbWpQctTfUkSRaefppY/09kp7RlLV7fn1E/gfU2/3n2tVVCBfSnRxaqKC&#10;v+rj1a/0zCUwkXHLR/4/6/s03xciYmFrWGlf9jcgGxPsP7s6ldNa/wCo+nSi5cJFkeXVbP8AM/qV&#10;p9h5TVw3jkK3IF7Quo4P+JA92VKmqljQi90P0vydNxb/AGIFj7DUZ0VdTThx/wBXzyOPTFjlsf6u&#10;PWlLPWq+/wCtdwG/y4rYcEIGaw4/2HN/aAyNEpldtHIa4uW1XI/p/j/vrezq2uZCFjLdp44FP244&#10;fb+3obwH/F6Hqw/ZGcpYsLGxKgiK4KtqA9BKmxv/AI/X3zoqaxS4aw0j6HgAfUsT+f6X9nNvKArM&#10;tKn+fDgPl6/n0UX5AUr5novvdGcWraRSSQ5Ym5F7oxuxI/2HF/8Abe1lSzNDp4IsOCATYDm1rH/H&#10;6+yy5s0uzTGeNT/sj18v8vRO3oOiR5nKvTPI9mNjIAwX6AkmxFrfj8+1JQ1KMiv6S5/UASSWKHUC&#10;t/8AE8W4/p7C267VKjFBXSOGKYBFKGnpTNc+vSiJzSjnh+XDrJt3dwppQZCApFyCy3Dlbm4t/W/F&#10;vcyeoTw2tb1fQ8c2AJ59ldrYSrcVOf8AVXy6WLOVGc9Kut3hHUx6ImvqAufTfUfSbAD/AFre0vV1&#10;8EdtJF/ofVqufzfn2NbHa7mQnxAR6YpjPy6dAlb4emUCeoAMCgqw9TG+oNxcEf7x7Z5aqKdrgj6c&#10;gE/W+q5/1/Yls7WS1TS3GuDj7P5fz+0dNPbPwfgemnJYOpnUEoANFuTIoIBJ+o9y1qIlAMlvGouf&#10;XY/1sTcH6/X2kaOZqiKusn0/2COH+o9Ims3GF6Yjtqr1oWiDqpFh+7e5tpPHPBt+fbDm/tMhC0ZC&#10;vdSB6r/4gC5Nv9t/r+2U2q6rVqgn5f7A/wAPnjp1LV1FD0bPoDsOv63y1FNFIYVhkhJuZAfTIp4Y&#10;3AFx+f8AY+wxptmUMdeKsU6hteq/05ve/t6Swl0aK/6v9X+odOvbNpx1aHl/nNlKnaUmLNeW/wAm&#10;MekMwNgoRLM1+OT/AK/+2uMGKqIKSBIlHpVdPF/9v/tif+Re0g2eUHVWmf8AV/gH7fXosltTqqvV&#10;NXe26MhvzcFbkT+95HuCoPKaje3H+P8AxHuTLUC92fSTqsCQCCTce1y24caI1JA4mlRgdeSKTVRQ&#10;QOgRw2FraV1ZlKevULhiVuLn9Qtz7wXaUNpY8k8ixHAH+2/2HtiaBImAceXnjjX7K/n6dPSl46VP&#10;EdCpj8zNjlQGcACxbUn1NrG5A+vufTRz25LAfU3UWB/Avb/D/Y+wtu0NrkoBX5HP+H/ivLHV4HrK&#10;Mg/8V0L2yN4tNU06moB/eQsp0BSNQ/NvyL/7f/bqOkVQpvZ2+i2cX0qBYAD/ABvzb3Ee9WsjyHTU&#10;LxOPM1/yeVfs6Etq7KeNB1YJsDd1PTU9NMZIixWxImT0kADSVtYH/YD27xRqsR0texF/UDxf+h/4&#10;j2DZrJnn/UWlft/ydGsdzUVPHodaXsbTTWhmC+oWa0LqLk8XcW/Hvi0y/wBCQLX/ABzexHHvTbZp&#10;T0Pl+yv+ry49K4pGY56dMbvaqqKqxqDJGwubCJQDyLDSosfp/vH49teRLCByY2B0ix0tb6An9Q+h&#10;sfx7DF5bxRykKwp6VH+fNMefRvBg0r0cjqXK1VdLTEq6ys92Ypb88qVKAAG39PZGvkcb4WuKhm/b&#10;kN1FxwCebezflE03AAkDPn0ZMT4NPt6uX+O6ECgve+pBY/W+n8j3rIfJi5zlYLHiRyOP9b3l3sDV&#10;jWp8uoy35iZTU4/4rqw+mFoIv+Cj/Y/j2RuoQ+Z7KbcW4P0t7FwY6R0D6Cpr69Z/eONDrW4I5H1B&#10;97jHdjrxNASOvezUdDQ3zlFfn9yL/b39qQVoSv8Aq/1enSNx21p1wk/zb/8ABG/3r3sD9HQlcRSC&#10;x/QnBH0559lckgQ5PRdcx6xp4dVW/LWQNVVQ1AG041cW5jtz7NCkZCKDwLfSw/4p7RmUFtQFf2/5&#10;+kqRFDUceqyZ7eV7yKDc/VlF+frb3y8fFrXH9B/xr3sTHVq4H1/1Hq7RsTqYZ6xFQosWBBsLXH4+&#10;ntBbuQ/ZT+kj03JINueTe/tyZ9SCjVPoOOPs6VRqGwRU9GP6IIGZpbi3rFzc/kAH2TRYNW7FI+n3&#10;FwL/AOJuQfzz7VA0t89GkUf6epRnq1uScLs+Sw5+0bUP8AvA92sdHQP/AAylAVmHgjuQOOEH1P8A&#10;sPYZ3aSIR0LANXh/q+3/AD9I7g6W1Njh1p9/zZ6tznK8BSEFVWi5+hbVYj6f8T7M6HIUNctH/Zsv&#10;DNe4AK35+v8Avr+ws1qkvYRRxxqeA4ZB8uH+qnT9rNRKU616ody/YVEtpAyBxYqUYEnm5sOPyPce&#10;oqFVbDhv6XueSLkBuRf/AFvZhYbadeojHrT7fMceljXeKN+zpnzW9ZKhXjWVzqK3AYEW45Cj6e4V&#10;/Wp1EkEXNxwP6XPs6CdhRRinDP8Ak6TFlc8anjjoOZ8i7S+Qvd7glgQAbEcD/ifaioKxUa5YmTQF&#10;L6vTYDgccXH+++vsEb7s7XUJjK9ta0Iz/nofX/N0abfeGB6Z+3y6GzrDsio23lIaqKaVXRNJcTFE&#10;KgelT+AR/rewV+UHS2J7z2EcVTxCfceLjqabCT09Mhkycf2kc6UUsTWqCsX7iQWuXcta7X9n/sHz&#10;vP7U77uFjviKNm3dY5LgSMdNlMszoLgOoMYEw0i50lSkbJLRvCSNoo9/eQ73nfl+Pmflsa922YSP&#10;4SoWa8tmYeLbpkESoyCW211RqvEug3HiJsQfy8/5jFB1D2ntCfL5X7jBZSeHaG4GjE6z1+Hfx1FB&#10;kkpWV5wMW8lQsEbj9yLUi3cqPepT3TsbdnU29Z63HNXYbNYTJPV0kkPlo6umqonsOVI4H4b6W5/P&#10;Oem62stij25LIoUan1UBUgHUrVqozQHVUUyx6xq5a3W3ubXWCHhlXSSSCjBvIHgfTyaoPDgN2Lae&#10;59t9jbRxu4cLV47P7d3HjI6innhkgr6DIUFbDcE21I8ciNyCLEGxHs/0W44PmV8Y4M/U00dXvfaV&#10;NFgt8UsTL9w9bT0w+2zVJChOmJ1CxykH6gE3uD7EU8j75sv1soUfTgJIwIrq/CzfwgioPDIHr1C/&#10;PHIVpybzOs1qStlf1kgoCAjD44WauSxPiJqzSoXCnojnX0dD8VfkPkuo6mePH9YdyPkd39SM0Yho&#10;MVlvull3ZsCSplclp4KiU12OQCzU07RDmA6qCu2+s6zZ2bqqT7Ob9iXUuqxbR5NYbXJwyj/W4tb3&#10;Hd5tbOpOAP8AUeP+z1a1nmQ6J6KD/gp/lHnXqxFWDAMpBBFwR9CPZa8ttsShv82GkdJioLqkcsEq&#10;yoXhduQCtuT/AKwI4JT9L4SBjnQCB+w4+eK/PoX2G8tEVahIUFa0BqCCCK086/7I49d+2iiz1VgE&#10;gV/IqF2hjsisGMbkMeALCSyaQLG1yPz7btIgrVk4ZIIJJNeFePAjOPt6X3O02+7sxSlaV4+oFPP8&#10;JrWvrny697MD1tuGkrKyGldhC00iCKQhuDqsSSx+g9VyfYx2i4LXMTxcGFPkK0Nf8H7Qeok5y2i5&#10;tYTcRjXpGR+Xy8+HXvZk/wDStU4NRjoa4yU8Eq6ZoaqYGdo7IrsyEhhYaU+oHPHqNxrLvxiLQxuF&#10;Jw2lqE6eHAinlSlPt6jBeX7ncE8ULoZloRTNONPI18/I+QI697x03b1FnJHo83TUmZx7TPFUQ5PG&#10;UWTpY45VtKIqhV1RSC10cx6gRdSD7ffdbe6QwXSBiVqWarniBxIbTx+Kop656dk5W3OwUT20jxyB&#10;agrK6mtQMqxYMvqNXGnXvYe796/q87ST5jquQ5aUMj5PZ1VWCXLGABSZ9sVU4SKVY+AaOd/Lb/NN&#10;KxKgNX+1vOkr7cxYqKFHbUWwD2kEmnmKsCK0AIx0LuVN9soJEsubKQMBRJwKRF6kUmUVZdXFXWqZ&#10;7iOA97LFJla2OmKvFJBVwtNHPDUK1PURSRSGJ4ZYXsyyKw0mNlU8fT6ew4lwtvIodWSoAINTn514&#10;HHDqVBt1r49QwaNgpVlOpSCK1ByCD6gnr3uPhdz5OORknPrdm0RawssYVrepGJ+v1A9mMzy4oKA5&#10;Fagnz4Y6c3TYrIoGjrQUzTBr8+vexBxW4ZXkAlPJ9RJBWQED6EH6cfX3qO4COHI1H7egjfbQiodH&#10;D9vXvZjuss8tfkaLGTolXSVz/bVFLMVaOaCaXxyRtqHAIvYj/X9izbmjvHrJQ6+yjHGk4IIOB9vH&#10;zGeoa522s2tpJexEpJH3Kw4ggVBH5+v2cOve1hkemsXtPOLubHZ+KHDYzcEbpi62nmNdXssrTx0N&#10;G8JKtckHU/IAAH1sU8vKkNvcNcwza0WRWap010n4ARQD5HBPr01Zc93O67UbO+tjJNJEUDqQFBpT&#10;W5PCg8gR8x172jNxbhmmqZ0jr4MXG8j2paag+7q/qQkjmL1KfzZnX/arG/tc1z4iE28oX4tK6RI2&#10;ScErUH04g0pU16U7TtEccKM0TTMB8TSaFPqACaH0qAflXr3tHHOwSkJWVkdWjEqkk+KiDNa6tZdc&#10;h/2PtJHcmFx9RIGZsU8FFP8APUT/ALHQhXa5I+62iMbDiFlNP8A697aK3alLkg1VisnhWD8SUM0H&#10;2cpJGm0MyEC5/wAfb8sKXUjUkib0VkCtw4EqAM+R8gfLoxt+YLiyP0+4QTDTkOCHFOPcKH/iuve+&#10;6bDriYJIKzGzinnUrM8RaWmlvxrhct+r/a1N/wCpt7TJoiZoZ1pq86lgPsqT/h6rPuP7wkEttONa&#10;nANAw+TD0+Rx8uve8dRsZq7HyVGCaSeNFctBY+SNuSLAE3sODbj/AGPso3HZxMGks60IJyKUoM4x&#10;WtMev59Xh5p+nuxBuoCkkd3lTAycUr8+ve0RXYGsjqY6V45TMEF4lUGQ/g2Xi3+x9l5srqILEAaE&#10;enn/AJ+hPa7tbyQGcEaa4NcU+3r3t0G06j7QJq1VDtaOJFHkXi1mGq/19rrbZbqMLKGwfKgOa4FD&#10;Wv2EUPCh6Q/v6IXGulIwMseGP5de9ve0cBvLF5SKXDU8ksjnxtTSwvJT1at6fDLA4ZWBv/aX/G4+&#10;vs+2+xvbI61LFTxVlqp9QFIpw8gOi/fNz5f3KzMN63zDKe5T6gihB+w9e9iNn+mcZV/bZzcUEe2a&#10;kuHqcbSVH3mpVkvI8fkYLCzm9kLtb8C1h7Xz7JYzgyorwjic1NRxorajT5YzwIHRNsnON7bh9vtp&#10;vGiA7HkQhyaYFFBLAHGoheGTxPXvbDJlNq7PEqbZpIXrJECPkKspX1scYFiIqmZQsINzcQKpPGot&#10;YWRM9ltcRNqO/OknJPrWvwnhTh/LoyKbrvAC3ZKx1rQdoJ+wUbHzJ4/b172Fe4uxKmTUrSkykMQ5&#10;0ar/ANQx/wB79kL395dUSUDTXJDcPng+Xzx69Cja+VldxI1aYrx4flx697CrK5uoqoHZoyxl1Ey3&#10;8hN7Gx+vujRxMDQliOPHHQ3sdshglCq3CmOFOve0bHKk8cq6WQaXuzORZrck83H+t7SNJJHRBwP+&#10;r0z0JXjeJ1NdVSOHXvaefNvjakRNKgjZlDOdRGkMLEMDxz+fbsT0NZPUcejpdrF3BrC93+ry6977&#10;yuSFTC1VT/vop1TSc2JClyVf+l/8fdLiSMHsIzntof28adVsLA28ngz9hOFH8uHXvYfz5USTOS6B&#10;bhALrdSRwoP15/p7K2nVTwz5/wCr9vQuhsTEgoprxPH/AIrr3uM1U8bownCIro/jZ3WwDC/oH1F+&#10;SBwR6TyfaWdtTak/F/xXSn6cOpUrUkUrQf6v83Hr3vk0JqJPJTASFwWMSSBncML+mNuWT6nSwvcA&#10;ML8+6TwQxu7KQfEoTQ1zw+wV9Bj5deEot18ObgPOmB+fr/skde9xYdXALppLGNhcxOAOFkQKmoE/&#10;pbS39FP4ISGFHpADRh5VzT7ONPn06+mlVrXj6/tqaU+37eve1Zg6aE1CDzoquBdNILKZXARi99IE&#10;bnUFvYeocgke/eC9PDKmi/tpmuPUjFePDPDog3SaTwCdJJXifkAa48ywxWleGa0697fq3Cz0qHyr&#10;6Q8nkRCrIjv6XUkWH4It/iCP7V3oYUYszioPwnPAcP8AV5+fRRbbpFcZXzpQniQOH+r9vl173jwl&#10;Ms88sSixR4yGiZkRiSyuSqcm354+tj9bWVrhtTCnkD/q/n1fc7hoo1mb8QIzTHD9lf2/z697XC4y&#10;KuGlrBkQCOQDnUgt/hx+QSPd6SR4b8sU+zy6C3172bVXgTkfb173Ko9urGHlciRgAEAN1NiSSh/x&#10;/wAPeomJfIJpx/1f8V0nud4MlEAoDWv+Sv8APr3t9oquWJ2pJYv2ZIiIzpVWSVSWHIt9SbAHj+nt&#10;66jYxa+Of2D/AFY6KbmCORBcIe4HOa4697UkMcepY6p2jcBSFJU8AekWv/j+fadNWPFzTyJp/mPR&#10;LI708SAVH5/y697eFhaKjLxHUsE5lDFQT+m/INrBvx9R/T2kuJHjm0RjtrXGaHoveQPchH/GoFP9&#10;Xp59e9+aeNrNZdcnqJAHpCjkhRxzyP8AevaxLpVpp+JuPDy/4v8APrwideHAde9t2alkjx0YVo2c&#10;zgRgBQyMwuNX4P8ArfX3WR5FXOSWJOPX/J0t22NXu2LA0Az172k6gWp21MrToC4RCEsVBJ8g+tm4&#10;t+OPahZR4YqMn/V+f8+j6A1lAA7D58f2fZ59e9t1TUyNj3YFWkIVxGp1p5JlETsh5+lzaxt7ZV5K&#10;sW9R5eQP+bHr0ughQXgqMV48O0GtD9tPt697D+xllmMKMsaSMqfRr6betSOSL3tz70WAw5FSKnNK&#10;fLGagU6F2ERfEyxFT8q+VPUDr3vEWlUPGfWZIzrBAF9HBtq/xuT9P6e2/GdFZUNR8s+f5npxQpOs&#10;eXDr3uDGrTSaGI1rpqCQLkLH9Y7c8t9F/A9sSIq1ac4ZTQVoa+Xz6VErGuryPb+Z8/y697w9l4Sf&#10;I7NwG6UETHb9XHtyujQsJ4qHMSVGXxDSKxu2iWGsDOb2MqKTbSAArpHSZl4ear5gcGPr8Xrw4D06&#10;kjkOWSSxns+PhOHWlK6WAVyKZIDL8wCfLr3sBpNQckgCxJ0C4KgPaxH+H+1c/X2XgA5B6G1Q1D+f&#10;5H/J1732AebG4JvbkkKLHkj/AG/+w96rTHTqsQKf6qf6v8HXvfNbcKLauW1Enlb/AEtf8/g/T34c&#10;enosMAOPr8v9Xn173b7/ACLd6/3M/mZfHkGeCCDeQ391/O88pjik/vV1/kaSigUjgtJUpBGoPBLj&#10;kcMIb99bdZPby6ugCfpJrS4GkVI8O4jLPT+FRVm4gAGvQpgSSawItxVqU/YysT9gCmteAPRXPmzt&#10;Ab6+JXyD20YTUGp6v3NkVgActNJt6j/vFFEhjIcMzUgCsh1A2K3YAe942ohFJNVQMNIiq6qIRX+5&#10;eRqepYRuZNR0gEx3DWP+qBvf3MGy3wvduinjq5aOJquoB/UijYmlBUEkmtDTgDQdB67juxeO8MCO&#10;7ADX8QoR5A1X9g/Pr53e6sZUVG4KKZ5KWlE+OJlyeArJdv4fCUhllx1fi6fHNDrnnFPQ19NTNSNP&#10;BMD/AJKUeNohjCU8oeTUwVY3kUySytLCsi3kurFmUlZGUlgSNIuNNipm004ZFfsQEVJAHD+EUFeG&#10;ONei1pJIriFZR4SggOSAuRg+Gpor0I7QAa9I0PlsYn8LioafM5fI5SKhNLhcdiExO4azHVOjENU1&#10;VIYKCoiirMTS1loKimSQ1ciwypUiSObiGdFlebSxkVLO6tB+9GPJ4rDiyMp1GxJBAJYWPtbJEZZ4&#10;4rdTVfwginE5JOamvzFaimD0zOsr3sVtBbysY5DpRSAmknUGLMCxLVqatpBqBSlAyQvi5ViShrGp&#10;4aOeoqDT05k3RUyYHJQx4ZsmvgVWWSsoamEUsDzxpGYJamKOnmLoOKiQGOBFZEliCMUMiFkJ9EiS&#10;MqsC1ozGBf08gunt8BZImnmlBaIkClKip0nAxwOain556MfHtktXuA4VYSSTVWCEmjA8RxNCTivo&#10;esddUUcc1fk1oPuKimyAysdPmo6SvgSupMcuQqMRX4z7mppJYYJWy4yEoeJmq2WGSKgrvSslHIQ6&#10;RGCNLOwBmRVdLBA4sBYawSNN7cH8e2LhNLCeRsKPhNFzxBpjHofPpl0tnkVp5AGFGUPRDnNdHaCD&#10;5GhB9TTpOw0iVVeKAQ5eUVk9TS0bxy/wiqqXoq3TWT1dPM1TPLJVTChmWF/uTGJEeojbUZTzRVKs&#10;JL2iAl8jsAFSU+FmZIjdjcArYm5Nxzce0bzuCBChGrFaH/TVqa0qMemfz6QX7Ty3CsCSPhqAKVA1&#10;68D4aDT/AA/n1NnWSOqpqmnrcVWVGVefGfwPFAT1dRX4OBspR4eGuysSJTRQrLKKj7mFGSCELUHx&#10;GJ1wyErquuoAtIFKQpG7BNfjMjD1KpLg30/Xnn1ezmOOCeISOKsBTDMMfYCBxrmny8ujOzmM9v4s&#10;SayuNQGrH7D6/wCz0x0M1cmRip6WuWgSZ4KCSokfMZfM46nrsqaD+KQY6N2eiqKqOlxrxR0z1BDR&#10;s9NenP2gkXDsnLswj8ajSwZrgoxViQpLFVAvzbg8En2njm+kRimnRX1DeeOJP+Hj546pBJOEKxeG&#10;xLVqrI9Mg5SpGPSmPy6Zq3ES11LMJ6RaNnrWy1Xq/wAnpIDTKMiVqqGlgaqjioYK2rkmFIBCZQzw&#10;2kCw+/EurIkhWJNRVVaJWkYol9IaxuscbMfqD6Te4PthRC7tcxqDXDHVRak+ldI/Z0muLNI7p9wl&#10;i1MyqHYu6oKk0BjDCMVPnpqa0rgDpzlaolws2PpTkMrVx0NHl6aWlmenpaGnyFUsEldr/YqlnyuU&#10;oYIXiZZYD9wunxzoCe5PTEQGLSRESxs7rEV1uAylgf1MwH9ODwb+1EANzcBfDdENVbSpJJVSQRgk&#10;gkAYxSp6VmCaG7EWg0lAU0BpVVL6wRwWg01FBXpijWOmrEnq5sPLHmI5KWroqSP+LU0qwxyR0xeG&#10;VI4/DjqKrm0ozs6VEAWaIRoXOfShTyxszOC0pf0JCDYIq6f0lQtub2NubH2yS6u0M6UU9oC11U9S&#10;1e08ajFONM9Jmnit7nQy+IkihCF1CRTUmvi/hGeBIoanz6bIaipiqqOllFLSA0tLQzQV8c2Srp0k&#10;qpq2qmo6co1cax69JG1CnMiGRQpqaYL45JK6G8bMzPGpeIBkZmB1aA7WvqcG4P8AZ/V7RiN3mBkF&#10;KE6SM4pitDTgafbQjpCizmTS6qhHwsrawAP4iKrUrj7eGemYTLGUpqoRwUUGQqIv4lXClrYKOCYp&#10;TNkf4VTh2SKmpJITDLAbtMv+TkEuDg1lFtZmJJW8IZXYKLM2tyQOQP7Vx9Ob39mUMUZILOFHDJFK&#10;48vM/l1a9SF4lmGW+HDNSozTSDpLZ9K0pXrFOJKuslYQxQU6QxZARZ2OGpgoxPPJNj8fHR4ynhkP&#10;kiM0kgWnaKRiH1waTGuZXDcMSqILNdNLxsyh4Y7Jcgeq7C3HN7j2x4Cwvrt1AY/xGo+3u8/Tz9On&#10;IRdNGJYo9MoIoshK49QCRXhj59NNSlXJTSRT1UtZPXPNW0cuJr4mochTw1DUGcy33ciRlndqZY4p&#10;BKhkYJp0SaVMhR/aEhvGdMYVVChCQC6qotfiykc8cf09sMdTlAtS2TVjX5jJ+EYNOGa8ST03JNcX&#10;VwYBEGYglqkrkfECARqUChzUCtaZr0wVDtTRRxTUscVJV0ytVlofuav7lFeXHUktZU6ZVDieWWdX&#10;doyShkYaQRwAEyhCWIcaljXVdrHyBQFOoEA3b1f630t7cMhgYkHSOBNAafI1Gkk+Wn5dGn6dm5YA&#10;qoxgBihOKPqBVifIpQddhJMdPLURwUk9fiJGo6nK10wgpkVj/CavIxx2ihMEkqKsQq6blHHkJLav&#10;fIi11fTqcceM+Q6QbcixKkm6r/h+b8e6xjXLqB7PMkACvn6A+Vf8HVXt4JgtwCVCmoLDR3euKA+X&#10;lT9nXGeWdIL4+OtkamkSKVKrRRDS7XitrmEVRCkSxVVRbU4cMWXSvl98rMpRQunX+JCTYqQI1BQ3&#10;FuDYcc/1PvWGBZxw8/8AUKU+Z/4pkQQyRmZ0NRktUgAfaTQdYvJAZa3RXR1Ro5lKJi0ijkqYJo55&#10;MjUyU1XG4d5Y5HTySs0iKi21CNGXs6VNlB5IisR4wAzaVCi31bUOSObfj6e9RlX/AFKgqM+X7ajy&#10;/P8Ab0/avHCgkQq0S9/kafPVmgoOFafLrHLBWVsPjrAkFW6vlCwnmr555MfTST1XlQOy2pmpZwUQ&#10;rYuAxZdLjsl10hBqu7ayptYMdVjKp+guw/F7fg+3LeJGDibtOAB5/kp6aktrVppEmk0qCNIoGJz5&#10;KwYkfOmM9N2SnpmaOSKNChoYfG1TKTFLLSxvT65ccSUSWRo4JfCXcoj+rXBptlhCsWaUD0sBqj9W&#10;lieVA5+rc888j23KZLcGOHzyA+KjArU09OANOPz6ev3ubWAJBR2pUCRqY8sk1HA4BoPSpy3Vb09T&#10;JSCn86LWUbJLH4CpeGmQSiolkjQG8NLKQzBdAEbEHSDb0saKHYcs/qs5ChbXUs4/IsQQP9j9fe4Z&#10;ZJWVG4JiozX5dOWd3cXWm3cDRECNSd2onhSlaj1/ydYKSWSAUfmZIBqFOtPEkk1QhZocgYad5AzR&#10;TkxzKzhtSqxQtJHcEEdf+/6+g0/6avNbn6/7Lna/0tp1c3/3i/u2g1pTzp+VK+vGnl074TaqaF+O&#10;nH+jX1+Lz0/yp0YT7Wn/ANHP/AjIef8A2Xz+FeXTTavD/s1V/Hp16/N9t+zpvo0+rzeP0+//06R9&#10;/Sl81X8i/wBxKP6/2re4ogXTCFP+rj1Pr4Ufb1v8ew4aysB/qSD/ALfn2rDgrTrTtrAp1724UP8A&#10;Y/4Pf/ebe9hhrp606bqBVfXr3sdOt015OA/1ZbC3+1AezJQUAr1ZDRtHp/xfWOb/ADUn/BD/AL17&#10;vX+L9oMTTMwteJTz9OEU/wDEe9aGkmBTFP8AV/qp16+k0W5p1QZ/NWH3u2sjSAk3FiAR6gJG/Psw&#10;nZO5UoMTU2KgiE3I/wCC/W449jCFXEK9xHyP28OPUQ71Prc5/wBXy6pk+APx6XL9kR5aekcKa5ZP&#10;VoIPqZrgfX8+6PvkXuyStrq1Q9/VIvpPHNlvz/re3WkzQ9BOaela9bnvUe2odt7TxtHEmgJTRcEA&#10;EWTgED/X918ZGOWrqWCgtqYk8H8/Xn3v4hjpJhwD0KvtQYTZdZWlGSBtJ0+q1gQbH22wFfX/AFf7&#10;PTJhZn7RXrxIH1Nv9f2KuM61nMd5YW5H9F+v0vz/AK3vXecDHTggfh1iaeJfqw/33+v7h5rYU9PG&#10;dELfT6Gwtx/Uf63vVSKg5608TA6euSSI/wClgf8Affj2E+T21UQMS8LLz/iLf6/vYUV7emfDq3zr&#10;1z9px8TUHUqRte9v1/0930t+LpwxMTRs9e9sNfjKqC5dSo/JJNv8R7sABTHW/DVaAjr3uNRRuZAC&#10;L2NrD6m9xz7bnIRKnz6eVRqHXvZw+koC1ZAbfSSP/eG+nuNOcHJhb0p/k49DzlyOrVHWGc2iY/77&#10;jn3bn1vAFxaEgD0LYW/2i/vHS8kB3EKM5HUpp2WdOgJ3yx0SfgWY/wCv6gLey7fJGp0UFWpYcwn6&#10;2H0T6D3OPI4pGB/q+LqPuYWDJq4dPfWkKmB3ta7En/Xtx7pL3tL5MlUm5IZ3/wCT2Nvcx2w01PUX&#10;XOZCOhh9rzp6AS56gH58q/4g3cqPr7RX4Pf6U/ydLdsQtLUdcWNlY/4H3sMfHaFYtvUzWP8AmE4/&#10;qbXv/vPuIuYVPjn/AFU6lTaEOhf9X+rh1XH8pakyZLxKf92rxxzqZUA5/wBb3w7fmBrQt+NS25P/&#10;AB1+gPsusK+CfsP+qn+r+fQ6t17KfLpTdB02nCo5+h08c8Hxj8/6w9uvTseqVDa9mUfW39f+Ke3L&#10;tgAlfOvVLpSI6+oPSU+SchXB5AXAtTSWH+NiPZ4sZ6aVV+thb6W/s2/3j2xx7uHQPnxMft/zf5+q&#10;DewAZM/UnU1/MWPNx6JbkWI/P09zyiva9+P9b8/6/vfiNH8Pn0zo7i3r0jEjBZ2b6HTb/YCxvf3h&#10;kURkc/XkCx/H9fa6CbxlK+Y4nqrVIIp8uodTTMCXWxDuFt9NIYfU298fKP6f7z7t4Xz/AJdJ/BPr&#10;1F+1f/VL/vPv2q/9Rf8A1re9dqHyNPt/4rq6xUIJ6zJSDSCb6ueQePrxx79p4J/pz7sJwWC049KB&#10;nh5ddtTlVY6wdIuRY++StyvH40n/AGJHPvZQgMT9v+Hppoya/bXpukjY3YW41H6n/X95LhtVr+ng&#10;3H9Tb35KqR/S60g0NpPn/k6aao30C301f8R7zIAQAPrccf1P0+vvdO4lv9Q/1efTnn02VEpjBNuA&#10;L3v9LAm9vbHuWmZsfNxayP8AUfW6H8/77/ifdopRGwxWv8qf6v8AiuHTkeJAehZ6Nysb7uoU8nPm&#10;p7qbg+qYA/X/ABsTb3SX8xYyi1yk/pLAnnmxtx/t/Z5bSamqBxr/AD6EUROjV65/1ft62s/jjIJN&#10;iY8g3vBGP9ayj3SzmR/llR+fWx/5Ov7MFGk9OZxXowvtm4JAH9Of9cD344FeqleJ697UGES9VF/i&#10;0Y/2x9qETSNZPVadp697tp+JVGXqKMhbXYEn/WdvwP6+2bmQKvrX/V+XXmoEJ6CLuif7fZuQe9gI&#10;H/3w93wbHpTHjKXi37S/1/K8cf4+w2ZQzsf9WOP7P9Xn0HrhtTnrUf8Alzl0k3bXXmW61ch0m1wN&#10;fIvb/Ae1+Esefxxb8e7DIqB0yAB0QifISTAjXpUm/B5PNx+n/jf+v7zRoCbni39ACfbM5Kinr8+t&#10;16jCd7EByfp+ok/737asshFPIR+STcjm1jb3vxFKaSPIf6vl1sfFXoX+n5A2fpFY6itSBp5B5lHO&#10;q3ur/wCT7DxVIP0Mgv8Aj6obj2c2zNGoI+f+x0IbNaIPX/i+tsT4RRj+69IQOftIrf8AJdjf2QbZ&#10;1N5s3GtrkyA3+nGqxH19qprofGR/qp0YgVFerBckxSkkN/7BP+w92adX4djQU7aeAi/S9zb/ABPs&#10;P3koZ6Aca/6v9XDpHMQoNTTquXvXckVJPVK8qLZzx+TcHjj2P1JRiNeRb1XseRY8+3Q3aq+gH+bo&#10;llYM/wBnRBc5mvu6iV1YEMX9QFv7RY2/1/eDLx2pJrf6hvwfytvz72ldQ/1efXosyD7epmzKkNlq&#10;Qfq1Sx2/H9vk/T2SDsyP/cnpvyz/AOw5P5HswMoVPEPkP9jo4tsjX6f8V1bb08zNgYf0geIc83sA&#10;GHs4nxgptMVOeOFseP6C5PsL38up2X1/1Drd4ax9VS/zVKwrsXJkG1oJnUG/FgDbgf7z7sipUh8M&#10;JLAnRyo5IJW1yB/sP959kUkc7oyU8+PlQH/Y/wAH29FttK8binr/AC60ds9uf+HbzrKhZCn+VSmx&#10;H0JLAX4/x/334aajFxSyal/Dfgavze39P9h7VRPLGulh/q/w/wCr16FcO4KEAJp/LoecH3X9tQpH&#10;5wvoC2LEWNvx/h+be4v2SxcFT9bW+gP5uQf6/X2d2jsy4NMf6qf6vz6K7278R6IcdBTvvs2TJTPp&#10;lBuZDdSSb6ieL8f7f3JWGwsF+g+vA/qfakMAdVc/8V/qx+XSASVNS3QIZDPyTo3rexBJN/zcn+nt&#10;wpowkbN9WHIIJ/tG3IP+H+PtHckyyqlMf5hX/D8v2dX8ZhQV6Sb52WnZyjtcMT9f9Vxzcf09xqyW&#10;URlF41cm7D/Wtx/xT2otraHXrYV0+g/1f4ejG3n8QUPH16Vu2c29bUQxSONDNZi3Nvp9Qo9oypkJ&#10;dlP1LG5t/sTyP999PYogiOCpwKU/1H0/z9CGFSwGn06Mvh6eKSlU+NfWAP7IPpUG9+PcJ30EL/Wx&#10;/wAQPpz/ALD+vtdHD4qFz5Y/y4/P06VC3qpc9OcsdLFpLIpb9IvYqAP6qPr9feEyzDhnOm/6fV+T&#10;wQPpb2sEFv8AhWjeuP5+deqmFaV4/Z1EEdFJydIsfqv+24NvfAuzD63ANgSSfx/U8e/GJFahFCeP&#10;+rj/AIOq+HH5jPTrSJTRWaM2YHg2H4t/h79qe12YW/oeLj6D34ww1pGpr68eveEp/Ceps+QkZGjk&#10;nJQgAjUw+huOPeVaqRRZQQP6mwPHH9fdPokrqLD+dOk/0YrX16SlRSU0zljZ7/VmdQb3vxce+KVl&#10;RJKGYEqtwR9OLEDgH+v49qm2+2jgaKNu9s14+dTx+VRX5dNy2ypjz6b6imgiVH0rp/oALgcAG9va&#10;vx66got+qxB+lgR9P9fj2D9xioS5zpx+Y/4v/L0QXzCtD5dArvHcS0MzQxS2uq3IFwCzFT9f9b/i&#10;vtWUVOslkawuSpbgf7En839gbeIyimRRmlaf6v8AV5dI4ZkRwyGnUPZnYclJWQhqkraUWZjxx9bn&#10;/Ee3iOhEbBla6fhT+frZrH2ALtDMpVlIb1/1f6v2dH8V4NFD0c7bXcsdJFCTVjQbkxhGb+wPqQP8&#10;Pp7mxoqeiQEqQATwAD9TqP8Avvx7D95YO41xcR+0/Z/q9el63iFvi6GbavcdHLIiS1CMpvcmUWuB&#10;cltXP+9e+4aNHlIAPPN7EgcfQWP+tz7JruOZYsj8v9Q+37ejSO8QAEt0PuG7RxSGN1rYhqXklk+t&#10;v8Pz9OfeebENPAU0lLKwDajb+hVuT9ePz7B252jly6jVWmKZ/LA+fRtb7hHxr0bXqTv/AAtHUwJU&#10;VyArLfyXIS1ze9+f9t7Jf8itrlsFX+m58UpvqAv9TYf8V9nfKW3SG+VyPTy6VS7mhWinq7f4o984&#10;fOVmNpKasjfXPELaw1i4C6R/sAPz/wAa1dPlVivtM9W8HiSUH+hAAN/r/j7yu5fhb6UFhToCbtJr&#10;bq6PGzLUUNNMpuskSspH9CLj2QOoQiV/zyPp/wAFHsU+Q6Dbmpx1O9441JdQQf1D6g2vf8+/VYfC&#10;adVpXHXvZs/j7SmTPUllv64hY/7C/tQXWlFFMf6v9X/F9NsATp6w1DaYJW/ojH/bD3sO9F4hnw9G&#10;dJuY4+b83Zv6eyG9mCMcef8Ak6LrlTqp/q4dU1fMrdUVBX1iGZVuJTYrbgDjn/Y+zRxYYqlii3/x&#10;PP8AvPsqe4ckFAaf6vn0mUkChz+zqrGo37RtNJqqhcMR9F/B/wBqX3i/g8h+q/Tn6f8AFB7UG5I4&#10;Dj1ap6xrvuhBJFTGth9R5G/P9G9oPeeFmahmVYyx0Mb8kWv9Af8AYe3oZU/tK0zSn+r7eltomtq1&#10;p0ZvoPfVLLn6SM1CW1L6gABcj6c+yhRYCoG6I2ER0ipa/wCD+u4J96muWEOiv+qnR7HD2UGOrem3&#10;HQvs2ST7heaEEDUOfQF/4j3aJ05SNT4umBUi0EJF+bHRz9PYXun8XL8akHy6K71UyWHWnz/NnzcM&#10;uayCwzK1qmrYC4I5kFjz/vrexokd1IjDft2Jta4BBsLf0/Ps4toInTx2Hdw/L/LwHReWdcKada2t&#10;fkKj7qZUcqjEk35Atxa3+PPvjo1ckm/0/wAP969u1SPtA/1ft6sCxHdk9Q9cj+pmJP8AiCf+I981&#10;ib6WINv6f7wT7bNxEoqD1pSVNfPrvxyMfof9sbe8iRyo2sHi3Atzzx9f959sTXFvMnhUyPP+fSmJ&#10;3Y0GOptJHVQSCRGKA/izfj6H6e+NTUVNOoWVjbmzhdTISpTWgJHIFza9msVPpY+24LCyvW8SEemC&#10;aBsg0agPacD1UkOO5R0axSsyiuc5FKggimf21pwamk4J6EjA7jyNA8CtKxCSFdQVGdNSGPVGZBYE&#10;Xufwwuh9LH3VX8+PjfFv3bGW39gsb5sjjYEqc8lLTpGBDIxgFa0ULX0FtImcKFUsBcEqvvKX2y5n&#10;Waxt+Vb99M8YdLOR31uYYk1yQkPiQxJUwRgvKYI5OwR27OcWvc3kaXlbmFecNuhYWV+9bgqn6dtc&#10;MdKShFwqztRGdgENy6rXXOFG4J/IH/mLV2QA+KHbefLS09K9d1tk8l4lWpilqgr7fSsvrLpqvGHQ&#10;LchA13jT3SD8bu7az4vd0yrmEkl2ZuGWfEbuxxCml+zmkWIVngdlUPCLkEcldR+oHuStu3c7buOu&#10;3USxyV8SM/Cw8xnFQMj7Ogxv/LVrz5yzJsE7frL3W7g9yyKCENfTNCPMdbKHyc6HovkJ1fWbXgrz&#10;gt3YmrpN0dfbphJjqdv7txLiqxlR54wXFPMw8NUi/qjY8GwHs5/zI+Nu2tx42j7I2IkGQ2tuuhGY&#10;xmRoo4p4fBU05dYWMYJBH10n6gg3IPI4vdqsruEX1mKxOpZD5EZoPkQBQ18+sStrl3i3uLjl/elM&#10;V7t7+HIrfiI/Ep81PkRjoH/h38iMrvzF5XqrtJEwndnWNXJtzeuDqGKVEtRRP4osvS6vTLT1SaZI&#10;pIyV5K8MpHujve3V9Rh5p45KQ2V3IYoFY2NuWF/9t7AF5tccgMiYPp0fJfzRyatWPQcP2dHq9l9z&#10;G2CzLFKtooCPol5BIGVrgsbgWuDb/ePYSuEW3HgkEHhWmM9Cmw3to11Ie5vn5Z/1Dr3trx0Fbi2r&#10;JvMWd0KQkpKsglMJLPGpNv0oXJH9p2/Ht23uFVSZH0LHiorhiccPKhP7B0YX0ttuAjj04BBbhSlc&#10;D9rU+xR1733UZWaSE1FLVs6IZbJLIRqmgJinEUZIPDKV5tdiP6+zBNwWVlSlSc1/nn8uqw7dGJRD&#10;PGFqAagcARqFT9hB+zr3tQYLLZCM08pLanH7iODqH01Orc2twLq2nn6fT2qa7kHcrZOBT0PRNu23&#10;Wrh4/TgRw+z/AFZ697Ezbm4avFZRKqOslRoyZF1FToJdZASPyoI5B5/x/HtbYblcQS6pSO6mQPy/&#10;1f5ugbuu2wXdkYmjU1oOHpj9vXvZqaHaWy+68VULX4jAvuY07Sy5Zsb466vSGPW/32QxMYq3YKoP&#10;ljDuSLaSpC+xklhsvMOZBrn8m1MooM6mVaAtw4CufTqNU3ffuVb1UtrudItVFQyFok48I27KeVKe&#10;fXj/AK1/8B+f8OfZWNx/HLIx1FTPszIrMaZpJY6Csda9JY0f94UlfAqTR/6pfvqeHQCBqJv7DVzy&#10;8EkLWQYNGSOwspb0qVqSPXUqin7epksPcj9Mjf4KxMADPFqVa4pqQ9noDoZqkGoBx172gF6/7Fxt&#10;WI67aO6UYeQTaMBlZ4oyiAuv3UETQta4F0kI/ofZWbO+EhhMLawK0GT5DgtW8+JFPnno7l3nl+5t&#10;y0FzD8qyxqT89LMHHrlR8+vezBdTUGQpMlDV5bHV2NTGh6kjI0VbRkpC3kIDTIun6D6Enm/s62bx&#10;opzFcEIykEBqg1xQUKjPp69Q7z68M1oYrR1mEpAqjowzg8Ca+Y/Lr3sQd5bgrc746eippHhptbea&#10;SQRwvPK2uonCK4JDNq4uOLexG5lFtpViSGJxQA19QePQT2O1ttuUGWTTXyAqaeQyCB172GP9w9x5&#10;WNaqurqXCYgqxSRPJLVVOhvFL9ljI9JZVB9csrCO406mfj2XSJuU0daRoinOQCR9gp6/n9p6kG23&#10;raoI3ljVppFpgjtrji3AfYM9e9yJNs7exEHkSlkrZ4tN6/KTJM4P5kNOipHz+FtcfQk+1CJaQREz&#10;NUtjhUV/yf5ukDb/ALjeTmGNhGjY0IP8DcR9vXvbc+6KW+lKyFZI2CIqJFAo0jhwkCre39CT7Tru&#10;cVpJ4EOlRwFR6/Onzxnp9dquxQmM0IJNTX50qSePXveVd1MsLyTZGSWGMlkgaQ6D/gVB+n+t7q27&#10;OjVJJr/CxX/BXpk7RIZNMcQUtgkDr3tuPYtUDaF5WQH0RoxiiJJtbSrcf6/+x93TfpdYiTIBGSSx&#10;414njT5+QA6WjlVCAZDw8+JHXveF+wM7UP4wTGn0CjxuwFj9GYf7378bvXMZZ1rTga4/YOrf1X2x&#10;Brclm9SSP5Dr3twxu5UmrYDXwwySahGJ/Gi1EWu/rQxgXt9RwB/X2YxXFvdRkOtCfIY/Z5/7NePS&#10;W82kJbOLckLxpU6TTyNfXz697NdHntvbU27DX00ayVk1OrB6gK0wlkBkULosv6Gj5VQAbhgSD7OJ&#10;lisIARxIrk1/1fl1HMKXV5dmFIwoBINCTXPz8v8AV8uveyldhdhTV5kD1ErvOzBIVkYhE1FSxIPF&#10;jf8AwH9AOPYJvd4m8YoDihH2V6lPlzlwCQSFaBRx+fGnXvZd6jcUvnKNLqQmzCQm/wBfqpH+839k&#10;LzTTNVzgfz6lWHZo/BD0oRw697S2eyVPGheJwZAvpZhdNRHpUA/Xn6+34yKnVwOP29Hu0WUrNpcU&#10;X+dP9XDr3tOU1bUNcOTJ5P3ObCNVQesgX4+vusrNEmqMjSP59HU9tCgBTGnHzz6/s697ZqytBMio&#10;BGbsSwYBTx9bXH+8+2XlUssT+Y1V6M7e2whfIx172lMhTPIkZDiTSTck351Iy3b/AGP0PP8AQEc+&#10;0AaUs7FhpxT+fR9ZyhWIpQY/y9e9wY6qtpaIwowVZDpcOA6NqXQoBW/6vpf2hacxyeKxxgH5+v7B&#10;0seC3muBMw+ED/Of2ceve2uoohU05qaWMhI9QnFkZopEI1RsCfoQR6jcf1B4Htq7cq4KtUny+Xl0&#10;uhuGhn+muT3GlPmM0/Z1722CneaBWUsrIJC0NrkhWC69F/0j6m/P+I/T7ZEjydq/6vl0YGRIpdPE&#10;evl9nXvblj0LRQmW8YgkIEt2iCqpVrt9SL82uVHBufp7fVXWYLUZHoaD/Z9OkNyVDuI6NqHDj61/&#10;Mde9rOnqIK15KOvpkjrkRvt6yOIQoxVbRxSICdZJtd73twPa+3NrcKbdxpYAip4njknjX08ugzND&#10;NaoJrVyYSRqVjX7Wr5U8hwr1728bep41cwzRyqAVIZrFg7tpDoWPGk6gf8P9Ye6eCkZYoTqNOPy/&#10;z9F28zsR4kTg1/wUyD172JDUCV8KXUM8MYjBVl1yqi6eVAJuPyfr7YGqGorWvEU/kP8AV+3oFC7a&#10;0lOk01nOMCucenXvcPH0NHSVBrI4GsuqB1Yg+pOFIubqTzckfj2pduzTTOCP8o6UXt3cXEX0zP6E&#10;H/D9vl172/mojZQEURIAoc2HpBOlQSPrf+vvxBejMTUdE/gspLMSx8h172401OyuPVqjIutxwB/S&#10;/vcStGWJ4Y/y9I5paigwR1724w08EkjOYwWT9NwOSLkH3aWZlOeDf5ekbzyoAoOD1727JFBVRGod&#10;x9wiHULC8pU2VFAPBHP19oO4sElNSDk+gP8Amp5evRe8ksD+APgJ/ZXiT/Lr3uXZ3oaqmp/UZUZt&#10;N/WzKbC1z70xVanjT/Z6ZGlblJpsU8/y697ZKuGRRrI8cmlI1RiQ3pvc6Vv9fr7YQoCpbyr0ZWzo&#10;x0DIBJJ+3r3tgr/uJIKYO5UR1Bd2YMVN4/QFt9ePrxx+fbzTjxT8h/q/1f4Oje1EMcr0Far173wl&#10;hjcMHB1ShDf/AGhDcspH+uPaRppaADyr/k62kkiUC8FJ/n172x5GnaWJo6ZG1F0F14Cqh1FjY/n6&#10;+1StIoEjnBFfPFa9G1nKqv4k5xn+Y697TFPQLFEkZJ8igJJ9f1Fjz/vPt12DOXA+LPl8ujue8Mkh&#10;kUYOR/L/ADde99VNAsjeCCKSWawSQj9PoJeaQOSLBVvfiw9pHzVWwp8x9uP83+Hq0Nw6DXKQq/5+&#10;Ap8z1723vQSQKZqNy5crGjheSlgGCh7cc3JP45908JfUkj18ul0dwkreHOKU8qjB8uvexQ692VDu&#10;+DO7KyKT1p3xhsjiMNHTTuZafcFNTrX7UkpUJv41ydPTLK35ieRdN39hvd0DSJIcMuK+VC3d+0cP&#10;TqQ+U7+G3vIHY6UqInI4FZGA1fkxDH7D59dE2F+OPqTwAPyfZFnhlheSGeN4pYZGimjlV1aB4m8b&#10;xNFJ9GDDSQeQfZGRpwepS0eF2svw/wCCpxT7f59d+/L/AI2YXN7H82uAfbRzw61UMAQK0697y/gc&#10;H6HhSPxzYn6+918un1NRwPn5jy697NT8IN7S9b/MH4v74hlFM+3e/uqchJITEEWkbetFT1sTeX02&#10;aJ3Q6jaxNwfp7AvuNtw3Tkjd7Fv9EtJ6U9VjLA/tH/FdCfbihsWEp054ig40FM4/mP8AJ0w7qwdN&#10;uja+5NtVi6qTcOBzGDql1Omqmy2PkoJ11xkMLrIeVNx+Off0ft60sWO3buGjiVzpytfCREHj1eao&#10;aYOvnHkUMHTxxknTb0kgXJh7SXY3n262rdLo/wBpbxUIIyFQJmh8tJ9Ps6D9x9VJEsktUREULpIq&#10;RnJ0sRX7afZ18z3tag3DiN45bBx1mNp6TauSqK+KnztOK+OhbDVLQz0pgxhOOrDF9tXfxKvVI2qj&#10;NGtWgm0iFNR62e94YhI2l40kCPSvHEwZkZLiUKrBQmn8agCALDm7mWJ4iq6tNPnxH7MD+eekdxNE&#10;Pp5JjQx5ow1agwpn0Pnnz6RkFFDNhclHJVZzKT0VEaqnytdjZajH7yoK3N00tJT5CkrjTVGElrsh&#10;RmqmyAqihST7OSWKWoZ5/JI6RGMKqzQAhDIEMkjSMxDeJi3qkkjv9DcG6ngj2oKJ9QJk71IqQSRQ&#10;5xUZ6TXiw3M5eMeJG5BKuzKAaAEArRqUpwPTRXY6HIVySZCrqlxWZrC1ZPhlqpMPQ0OHp6LWDXxw&#10;Ut6PFYrLGmd9cBikphBWQ6nppmyiMynTIJiLlopWfxqspsA3jhIuqqysq3H4I0sLFuR5NOqNghBH&#10;aBxzSmcEUz+Wc9XX6iSdIoCqxnDLGvFQMirY4eZ+3jQ9N8FfisLIJ8fDi62SSijgz0EdMuYqTgqN&#10;ZqueBchmYZXhrq2uoquinqhHK6BpI5Vq6NxNBk0qobxs7KU8qRwiSP1ykSuh121XbX+QCP6Gw9qY&#10;izpomKKx/wBsSPI08hT0xUY8+q6Z/qgTEiCmanW5oSAdIzTTpGMVU9JavllerpqmSkkSSlrRha/N&#10;bjOKekWgw0T4elqTPQRzrC1NTy0HC00syPqX9+Iu69XvIjEhDLriBZQXdoQAx0EAHQLMzFRe3IA9&#10;+dxCrRvxXia0AB/wkjAHzHV4RO8MoulERQjWzEAIpYAV9dfwgerDrqmxxlx1aKKOfIUlEaHcTUlN&#10;LXfZwLmp5Z0iTIUssklP99ULPDSQR1siqGvAzSSaPfJppEEIdWdjISHYoEEX+cAeL0kEshB54H1u&#10;vPukQSfxXQlQopQ+fzFcUofn/LpuAQP9S1mX0IgAUdtSSakYoaDNfPrg+36WOdlglxsMVRj6SaWP&#10;FGsrKoZOVEwjJDuGCSsimgpqatppoFeJdcya4/HUFYzxKLJI4/Q+pdOgmEF9elWJk4BF00/0vdSf&#10;oLtcSWi1DalHky1H7BUn/V5V6VKL61RUikMqla6dIHlXioLYpXh9vn1yox9xQ42N6JniePImskWS&#10;l3FlIsYaIVlbBTfYsreORoMgtcs0v+UtF4qqKEDW2Ywx0+pCrGQxoY41dXkV3FxDZr8MpYGx+oJH&#10;1I91hn/eBU6lVQavQFRpHDBAyDU14cB0kle5uzEGGhVOuZDWpiGFIqBwcNjpmqKrLyxPWEVElKmQ&#10;qqWHNZSDxYipWmlSmrc391jmTXNBPTY9oo6iEFVmjWYSIqTtjQk6UkSJSbqGKhpNSXDqEZT9WVAL&#10;ixv+D7XOjQSCaI1Xic4OrFePlx/LpZdQoEFx3SDFKv2gNQCoGcVrSvl6V6apZqWooclJS1eWqZKV&#10;0qY6UTS01HFRuiZDGxzZGnlRpGWkqcj9yIZmmi8IszwkqnOMqviKoykALdmjQOn6tAQW9RU+q/8A&#10;sbjn21J4h1NKddT2/Z5DI9a0+f2U6vMhWIyTN4lOBoBj5eo40Jzx9OuFXFJWNk4GyMABSoqaqmx1&#10;NlcxUYvLio+zmzMmQlaXx08dXE4o1jCqVJ+1dZGeMy2AUlXJJja6uOEFyRKRe3HFgbcX4uvtJFJ4&#10;gLovaCcefn/Ov+SnSURxq3iIw8PzH2jH8z0nX8yfYilkgp33Dj4Kaemco9ax8UM2IgqjGaqMSWkM&#10;0sS1B8pGioWCY6nyMmhggY+MqrAqljpJFk0nn0rYmxv/AEuPfraVJQxRe4GgFccOP5npq2MAlLQD&#10;xZh8C/hB/iNfM/5Ok9XTVc9MMhXJTprMiVFTNKytNUWkR5hLGghU1U0csEN0WMnUsxSW0h5xrGwZ&#10;APS0bsJAYyBf9wmxHBb1C3H+FvdT46SLMTXIFM/t/Lj9nS+W+WOdLpgFIYCjCvHrBlZ2MHkc6a+n&#10;rI4npZUyFGumnSTFR0TiNws0cIipWMhZ21sROs4IZZCKAIlMZRShOlyHJJv4itrcLxYD/eD9azq5&#10;1TowJrQkYp/FX7ft6L5Z5bueWa3IDB6AgEDSfjHzJH+DpMx10KS1sM1XU1E0MsJWSgT7O0cUmuvN&#10;XKfuRqlEkys8yqQoAfyREePgWJSLTcBGVgxuBocgAagATqvzcfT683Pt0QxsW8U6tXl8x9vpjpZq&#10;iYyBn16yCAAfL/N1zQS0dbVQfZ08NTU46spp44Y4KqWSqoaaUyvJRmWVYvtnhV0Cy6kJVqcGMIq4&#10;ixXRrJtG/JRb8/WxlPNvSV+gFzyOAfbiQIzEQnNKhT514Y9c+v8Ah6eg0SMURh4gUaUbgeNKfOvH&#10;5AdTo5mkjqZBRxSRZuie9TJWNTyQRaHp5NOFS6K7LU09QoOpxCgMUiq8qnKmoMxCgMp1qWZtZXTp&#10;9K8jUSFN/wDYfXn2mliYHS+VrTFP8P7emRbmSURXFRD56TxpwHUOauoJKSmIqJVlqKWSjq/BSwtj&#10;oa77s1Lmol0xzR0sNO9SkSRv6NOoHQfEcisNbm51Ej1kWRWNluv1B4YAC3497eF0AU00nyHErnBz&#10;xrWp6de2EhoHQRjt0AGpQcAc8ak9QTUxvS47X4w0Mcv+TmpjmqXmgd8gVmkjEbohlgLyyeQsivZR&#10;pbSO0VnjsVsjH9QNiCDYKbWP5N/8bj/H27JLGJ9Qyw8v9X+D7PPHVZvAe7FzbAykDgMcfmcYPl0x&#10;TyR0k3i/iFPHKilgJ4nqA8TwNJPUwK0j2B8UZjfT/m3U/kr76WMBQEbXeza15JsACvqPJbSb/wCt&#10;z9Pe2mLsS40ngK5xXjjyFafzHr0/9XO+ZIKEfxUOP9X+frK8+mWYV33cSB54mp3SOjhhEjStT1UU&#10;MClUWnE8QSwvyrJpRmC9g8FrAuVK2Lahz6P0j/WAI/4p78VJYKaBag1APln/AC+fW2ZzOlqyhY9Q&#10;JKihFP8AV/n6iyPHIkjUstVJGrU8wkSnjik0CRclMXqagrzIlRIyG91+gH7hVQU8v+/6+o1f6aNX&#10;+bP0/wBl0vf/AF9P4+v+HummPV8LU1+v9Hj9lf8Ai+n/AKaw8Ti1PG1cfLR8X2Vx/sdGE/h9V/o6&#10;1eSj8f8AsvH8Mv8AfU//AAL/ANmn8X2+m/6fLx5f0f2tX49//9SjXeU4fL1rWJ1VMo/w/Vf/AIj3&#10;FUIJjAY04cep/Kan0nA49b/HtEE+olufp/h+Lfj27TFFIr1p46LUHr3tzoPrH/wf/ifbsQBlFfTp&#10;Ofj/AC/y9e9j91eurJUo/wBq/P01FjpH+v7NnjJ+EYxwz6dOIhaUnyx1hqDaCU/7Qf8Abfn3er8e&#10;KdosFAFH+6Vt/wAkm31/1h7W2kamcMcf7JH+fpPu4AgJb/VUda+X8z7KwpTVEUjgXdza9jwRYWA/&#10;qT7Ebs7H1FZi5401EtGym1h+eBb/AH1/YoMZOQMYp6cP9X2dQtuLf4wy+Vf8n+H/AGeiZ/AfeeDx&#10;WfgMk1MGNTqsxAYWuLlj9bn8/X3UD3ZsOreprJWjexZzwGv9bg+07Cpx0RSxFj1tJdcbooc1hKNo&#10;ZUN4Y+AR9dA4/wBf/fc+yn4bZry5dIZEfT5WBBIsRx9L8+9Z/wBX+x0mWIhs+XQlu4RC5PAF/rx/&#10;t/dhfVXRtPlaGFzTBtSJY6TYHSB9b+00szI3YaH8ul0dOI49Fh7e75xXXwlWpnSPxqzNqYKeDwBf&#10;8ex1f4/iCLijINrX0fn6CwI97DzEaq1H5dK1hVvMDoslJ82tqVtUYEy1OCCbgym9rE2uDb8cew/z&#10;3RLlJAKR/wDW0kkj88e/eKdYLmqn7P8AV/PpPLGNWf8AV/q/1fIadsfJrbeSWMDI0zFgSQZVJJtx&#10;cf7H+nst2+Ol5qRJF+ze/NhpP1JsOP8AW449qxoc6lOPy/1HpoRKWpXA6MPtjsXEZ+JGgqomJX6B&#10;r82vb/D6/wCHtDbe6SmrJSXpWuSbenm3NvT7dyCMVH50/b0qWBT5f5un7J7vxOMjLz1UMdgPq635&#10;4HtK9h9Jz0MLmKjcMATwDY8fkH/D+n+w92lUChXHy/1Z6rJbfl1Kwu5cbmo9dLURy82upBvf/W49&#10;lvfYGTp6gBqaQBZG/s6fo1h/yL2jmoUr/q/b0xHb0fIPSi1D+o/249mh6YwNRTVlOskZFpRcEG/6&#10;rfUe4q51lC27gHyNP956kDlyOjVI/wBVeotXIqxHm/1/P9RpH+9+7Vtj0vjxMZPA0K1/xqC2JH+8&#10;+8c3YtuVRk16kdu2zx6dAFvee/lU8csB/sGv7J38nqkJQ1vJDJFLyP6BSR/xHvIXkmNjGrA+mPz/&#10;AOL6jbmF2CEV4f5ult1zGFoiQtruOefpp90u7sfVkqix48jcfXkOePcuxaivUaTkmWvQpexg6Qpz&#10;Jn6G3B84/H0sSf8AjftHesBrLen7cdGe0UMop1jl/wA2/wDwU+9hzoWmEe26e4t/k6n/AJN5tf3D&#10;nMUn6x0mtCf9jqWNqX9NT/q8uqyfktOZNxCLmxnXgcn/ADv19pHt12ORAB5B4Xi/EnFh7T7a8bRa&#10;SONc/b0N7dRT9nQs9I05iwEZBsLLYfgEQgnk+110zDcxmxHqQn6/TSbe2L74lA4eX8uk952rT7eg&#10;l+TdTow1WC3Jga44+g/2H9T7OnRLpp1/J+pt+eAfeo+7SPWnQPuP7Zq+vVC2+6p/41VvbgNNYcCx&#10;Gr+o/JHuUrXvYFf9f8/7f27LFopUg19Omqn0r0i6Wtlk8l0c20/2f63/ANSPfTIrEFrH/Yn/AIj3&#10;5JXjFENP9Xz6tU6aU6lhjIG1RsLEMAxYamBuLHj3jeIcFQABe5uf9h9faiGY1IkNT5cP9j5dNUI4&#10;jqPUO8YDCNkUaizL6wLW/Uebe+FrD9X0H4K2/wB7/wCI9qaVNCvH7a/4OtVWvD+XTYa02Zkf6air&#10;axa4+h0nj/Ye5AiLora9Oq5PI5/24P8AvHtH4qxSkEV00pxx/Mfzr1YN5Af6v29ZTWSyRroWxOoS&#10;WXVq+lvx/r/T3jEekkE3INhY/wC2a/8Axr2rD+IteApX/Y69x6bZaqRSVvcklSllBA/p9PeZUX1i&#10;4ubXHJ5+vvwDHSaYHWqAkH06aKiq5/qbmw44/r7n00VyPzf/AF/oLXsf+N/7f3RqVNf9X2j/AIv8&#10;uvefSN3BlPFC5FxoR7c2uwDcAn/bfj31naS+OmZgQDG1yf8AWAFr/wCubc+6nJoufs/P/NnHV4gD&#10;IAc9Y+id3M2/cdC8hOqoQW9A+j3X6AEc2/4r/WjD5rR+JsgBbnXwD/tRubf7b2I9vyF1cf8AY6Fs&#10;ABiA8v8AY63J/ixOKnrbFyD808JH+I8a2IPulPLr/lkoP+rf/e/ZiASzEfL8umtJOR5dGb9tAjA+&#10;g5/1z72zHgWHVSDTI697UWAS9ZEPr60t/wAlc+7oWbt8utZ09e93IfDzHGSahJAt6TcE8AyNc/X/&#10;AB9pdwNAAP8AP14/2fRefkfkRj9g5WS/IppSFH1JVLgc+73doY9VxtPYg2jAP6vyoINrn8/4ewm7&#10;yK51Claf7OfT8/PoNyj9QgdaXfy337CN6V6alv8Adyk+pSARKwHFv6WPH45/PtWtQ86tBF2J9INg&#10;CeNTN7eE8mnSGGB5n/AB/g6ZqeFa9Evh3tSuQHe5JFwSqjn8XPvl9koBNj9QP1A/X+tr+2DLKxoa&#10;fz/2OrVI/wBQ6nLvKiQ2BUavqQ4Ycf14/wAfbFm6QLSueORzdiSLc8f8i9uo8rVGf2f6v8PWxlgO&#10;h16Q3NR1W5qJFdDeoQgavq3nW3I/1/dVvyhjKxT3BN5bgWIuAhsePZ3AxKgV4ceGOhTaRnSPL/Ue&#10;twD4PSpJtOkkQWX7NObk3IPIufz/AF9kk69gMmejNjbyXI/Iu30NvdpqrHU+Xn0roVU08uj7Z2TR&#10;jpyf7MLW/pwh92s9a0enGwWU/wCaBHB/Nr8eyssNQ1n/AAdE18xK/n1Tv8k8sVydUA/HlGq/JuFJ&#10;Av8Ai/sXDBZVsDcBeObE/wCw/wAfemkOts4qf9X7Pt+3osqfy6JnFXJJy7AkhiSDzfT9Lf6/tkzU&#10;dqWUFf7DfS/4A/rf3dHYEMD/AIP8329Xi/tF+0dCDsSaJ8rR6SSyzRjk8i8gsQP6eyQdmRhckGI5&#10;Vz9bgn/Ye1QkL1BPaa/Zx9ej+1jqtBivVwPT5BwEIH18Kg25NzZTx/rezP8Ax03LRUMdOJJUX8HU&#10;yj8gXF/x9fYevYyZjTP2f6v9X2dXuov089V8fzEOrsrvnaGSpKSnkkkkhkRNCuQLodWqw/qF92A0&#10;O78VLCD9xEWIuTr5vfm4U2/J/HtofUIooMelB/l/z8eiFo3ViQDT7OtPXsf4Kb+/vJkpoMPXBGqn&#10;0nxyEG7E2BOn6f0vf/X/ABNO6cQfSJUBP0YObL/gdR/H+t7qGuvjY4HlQVP2U6sTNTNekdH8K+x0&#10;QRfwiuBtxI8MgVfrwSmoW/1/fMbjxb6f34yyiwbWPwOSOf8Aex7ss0yAscA+VP8AD/l/2eqmOV/i&#10;qPn/AKh0yZD4Y9jljG+GrWIuokKvpIUn1LpUEg/j/X59z6fM46Q6WkjcseCr82tb6A290N1cMQYz&#10;QfOn+bh6dWS2etS2B/q49IPO/E/fWGppZqrDVulFc8RVHIUEkElbA/7H2+xCCaImMXUi59Ra5/xu&#10;ePp7dgupfGGo/ZgD/AP+L6cBcSafLP2U+3oo+9dpV+262akrYHjZWYMHVwQAeAdX5tY+4NZEGX0q&#10;dIQc2a1xccn/AFrez21ehqxyTw8/2ft/wdGVoaNQ9MG368U1VGU4Vbcm9iRbi7D+gHtJS06vJdiF&#10;5bn8Ag25vb6/7D2JKlI/0RWgGPt/zfn0KoH0AeH0aDbe5BJSxeq5seAATwgH6bX/AN498YqRCbmx&#10;P0uCbj8249vNctElOH2gZ/b/AC6WTXA8PIp1MyWZITUQwH1HJt/S3At/vv8AbxZIblgLEAnjg8X+&#10;g9mqBQqscEgZz6ef+T/UOk4YkdNFJuKViNXqW/1sAPpxyFH+39wzD/qeOb3AuL/4X/H+Hu7LxLZ8&#10;vTH5efzI6vU+eelbS5clVYNwbHmxA+nHI95Fp1Zfpq/J5B/PHF/94t7qpYOK4/I/6vzr9nV2mJXS&#10;cdRa/PCJSNSu1rgAqLXI+nHuQtMjLz+r1XsW449PF/8Ab+9OSjUHDHp+fl+zpknpLjdgMtjbTwLf&#10;T8/kge8kdKl/0sRe9h9SR/QD/evaSWRo2rWh+fAV/wCL4/Ppi4Y1/LrJkd1RrSfRTePjSyk8EX4/&#10;w9qajjWJAxBD3IH444/H+39h67Z3cqCNNP556Cd85Yla4HRaN25oVU7AtdizFjdRx+L2/wCK+3um&#10;k8S6y6IoAJ9Vhe9uSfobn2GdxVWHhlSxPD/UPKg6JgdOSemfbtJWVkyCDlnK2twLmwBJ/HJsP8fc&#10;uTNQw3Vpl1fj1LytrL9Lf04NvYXO3q1GVceeDx8+NfXhUdKkupCKCp+YFf8AB/q/Loz+2dhbvrIk&#10;EdLVyqblTGGCgFbKLgD+n1/4j3hj3DSEfusNQ5AuFawNz9CP969ob3ayr/pGi8K8R/g/y/7K4MQa&#10;16GXB9X71IF8bV3vqAWN9Q/rbQAfcuDc1Gso/fjHH5YfT6n6kn2U3OzBoSaE/l/qHSgXUlKE1/Pp&#10;fUfXfYWtUFHW6NP6SjXsfrzov9P6+5826qWJOaiOwFihC8Enkmwvb2UxbBFdNhK1zXP5D06UruBU&#10;Uz0r6DanZWIlDJDk1/dGkGIWPBueVX/H8/8AGi3d3bgoKrBVymRWU08h4CkXb8M1v6f4+xHs/Lq2&#10;0gcCjA+ZPD1oT/qp06l9I+B+zq6H+XSu/RuvELkUrPCaumJSSMBtannhQbC1uL/6/vVx+X8kL5yr&#10;8TA/vyEAEHj6X/3r3MFh/Yg8OrXbFzU563B9oLIm3cWst9Ypo76vqDoBIN/ddM63kc2BGoCxNj9B&#10;z+Pa8uBitOickA56UvvgsSalt9dQ/r/X/X90R2LZP+DrwAr8Vf2de9nU+MOO+6z9F6TqMsI/P0Nr&#10;8A+1DsNOCMdWCLTV6Y6bstMIMbWSn6JTyN/tlv72ZOidrqMDQuUABiQlvqDZRckD/Y8ewxeu7OVp&#10;+Xn0S3TfqEf6uHWqr/Mx73h2lnslD92iSJJMoJflE0PwVP8AWw/x49mbj22pVf2xYWuWAIBP9D/T&#10;/Y+y9nPqfyx/k49JNXVCNf8ALbxVE2mrGnyEW8hNiOOLfj35duAkXjH0PFkH0P8Ah7catKA/nn/V&#10;/s9er02v8vmS/wDljNa3Nzp+o/tBfbRlNnx1NPIhVb8ghrE2+g4v7bkDs1NJIPpXj+z/AFfZ0aWp&#10;UHt4f5fz6H3pz5vU+Gy9JLLkkjtKtyZYrWIsXbX/ALa/sG5OpqOPJLUiEr+8XBuSL/Ure/596Y3L&#10;g6jXHp/sf6uPRybvSlGIp+XVtOJ/mI4qs2gaOPJQvK1JoskqlwLDSbEfT/H/AHv2YXa8FNh6SOMB&#10;VcKqCzAfT0gWJtx7SxWUzvT8Izw/OvCv+rPRdcyJIP0zU+gz1RF80+xq/tjM1k1Irz6pah10qzlw&#10;7C6oqg3/ANgP9b2phXQuSfIGNifr/W310+zaSlugX4RXz/P16LdWanqtOm6n3LXSs8ePqpQ3IZEd&#10;wQT+oFFNwP8AH3kjqYGf1uiqbAazY8/4t7Q3F4kadlWYcaEH/B1sGuV6UdJ0bumUi+Mq9BIAvC45&#10;PNibe3anr6Jns0kVyCOWH1vwLk8+yK48cR9gbj/kPl1erqOHTm3Tecpg7y0U4QKbM0fjXVqHAZgL&#10;8e3UNDpBDIFPq5soHHH6vr/r+0cTTStVdRPDzP8Ag4fZx/n05C5DnVgYp0gs7g5MFc1CiLk2V7Cw&#10;HBJJ/PI9sWUYyxDUVLCQn+lrKfwLf7z7GWyQCCbsBoV+3zHrX+XRpauNQHSPpsmTKquy6jMCP0Lp&#10;P+tb8G319h9lqGjyVPVUNdDHU01VC8FRBKA0bxyAh0dD+GH1seeP6C0k7XJdWskdzanQ8bBlIANG&#10;U1U5BrpPAEECrUALHUeXO0WO9bfNtW4oJbe4Qo6EsKqwoaMpDIfMMhVgQGBDBSDF9Zb9zexs5hN2&#10;7Vy8+E3DtzJ0eYw+Qo6ieCppK2jdZUmjkQ2Rromr/VAaWup0+9cH59fEfJbK3Dl89hqOWTb2Zq3y&#10;NBWQKGjjiqCZI4xKbXKMXi4vcg29Om+Qe07xa8zbSJ17JUOm4Q0Ro5V4kgEMBKtJAAKLUowUgasP&#10;eYdpu/b/AJoHLt4e0gtaSGoaaDUVBpj9RKqky0qr6Sna1T9F7+WL87NpfNX4+7XzH8Uol7Q2tiMd&#10;hOx8FFqjlps/R0/202Qhhfn7es8ZqaZgSCjadRdJAsn+Xz8gaZWrfjZ2/WRVm3cvGabaVfVsrLia&#10;mK6U9MrSFgqj8fS/6TwL+5G5R3m3tZX5a3Shil/s3Y6VikOQC3aNLVyWOCQAaY6iL3q5GuOY9qi5&#10;v5aSl9YCsiLWs8NMjBqz0XtH50JOZvzl6U3dRJjvlJ0RSmDuLrCBpc9jaGJA3YGyF0nJ4muiGnyz&#10;wRrrp5GJZACVuRpZf/KP4nPtqprZZqOZaCaQyUlbBTH7SsSVh9vVRzLqYIyn6hfr9RyLvbxtgs52&#10;EgZJFOk0BKtXI41/YM/LrHbYd0i361W5sjUtUFScqVwyH+kp4itRToTPiT8w+v8A5L7UgqMHlaGH&#10;c+OpqaPc21qmtgG4dvZFodc9Dl8ePVE4+qnlXHKs3Nqi+zOnq3GySucfIiRqw1tEIyFIBWct6SyW&#10;45UH2GLmzNyn6i48iVAOPyB6PIppo2DL8+GQaGhoc1oag+hx8ujoqyuLqQR/gb/7f2U7ObaeKdqU&#10;+MsikR6WKnRezBXY3/qLg3/HsH3W2S2xbw+DNU4rU+uf8nR9Z7lJEviuCKnNR59cvaXqcRTQQVMR&#10;ppZKx3jvNdIfG6ssqvE6241BS1/rdv8AH2VyQS2xDwELSoOCSainz8jTFOjiDcpXlR1kVYwDihYm&#10;oIIPHyJA9Mde9tlFFWUtTBEwLU6xszOr3nfwei01jdi4VBcfVjx9R7VJNph15J/hpw+frjFel909&#10;pcQNImHJwPwjV6fZXh6DPXvazgrYVSITlfKuoMCBEJGXWivc2sOFW5+p4H1t7ULdmamhCmRg149p&#10;pniePHoMTW0jOfBGCR86V0mnnnJNPLj5de9i91lvaowOQgyFHKyCjqUqnbzGON4oiAYJTcDQ5Krx&#10;wb2N7+xLte7yQTRlsae40UD8jQD7KcPl0COadlNwhifjIumgFTUmuKZrj7evezE1XZGEzk757J4a&#10;KKohleoqfspZKCuSNXVbpUIRdCxIHp/H549iCbmFb2fx3A7cAk6R5fhUgfZUfPz6BUWyXdtGsNpc&#10;tmi0NGUkjhQCtf8ATf4Ovewo3F2xRVVXUNR1H2LzTl1LVFS8jlTcAmJluf7IFrfi30snG8qkhmTH&#10;2aSePmTXHQgseWtzVRJMmunEgDz+0U/l172jqztzJUsXhjzshaR10RSVbU8cjWsiJG+jWT9CpnFz&#10;9R7ZXfLiaU6GqBkVoMjyYigAr6ClOJHkYQckQXMniSW9AMkhdRFM1qK6fWoQgeo8ve3bF9r01bIt&#10;PlYI0qNAVa6lpopJ4GLAeZ6RgqSi17htX9dYtyvS/S5oLs6W9UzT5gfiofI1+3pHe8jy21bm0Oof&#10;wMSFP+28j+z7OvezCYXb9RvOueqhqqabElFllrjUKfDTQ0uunp2eU+lwoVFiAGpwxt/R1obiWdIw&#10;S6nJYKKU+ZpSpFOOQfSnQVvbmC1tKDUkinT4ecknjp/FngSDjhjr3sGOyfFTSPBTropKcSRKCf8A&#10;OSRtpd9X1P8Ajz78062sLo5BIrx0+XlT1/n0Ycqa3JeU6pCePoPIde9lyrnAkeRpoVWxCgFUKKw5&#10;LFbX/J9gu63JZ38MjS1f2HywepetVJUIFNceueve05U5Ef5hJnlOlSyQstybm4Yc+6Ms1AztUHo4&#10;is8eKwAHqeve5URkendlilBSMvpv61JJQX/oT+L+6eLHHNp8vWuKUBJr8vlwz0zJ4azhWIoSB8jw&#10;697aI82YbysZy6ah4ySCpX/VG/H+Hs0jumC0Rsft/wAPS99tEgCilD5/5uve1Ft7PCetDtKVVDG5&#10;1smtP8Y/yfyOQR/h7NNqmLzhiwwRgkD/AFf7PRPu+1eHbaVWpIPrQ9e9jhvndVPPRCmx9QJhTwQA&#10;vDJ5FRRToGQ/0NxyR+f8b+zfebuV4RKzjgRgj/iuo05Z2a5SXxb1dOpmwRTzNP5de9ldzWRqqmfW&#10;iSN9YxJpYIoJ0nUwFvryb+4/e8SrhzWvzHp5Z/1fb1N+22kEMWgketKiv+fr3tIVtalCCz+Rnkte&#10;Qg2BH0/w/PHuseuQAg4HD/L/AIOhDa2z3RAQ0UeX+rPl172kKmrSaZZJHdg76yWZjGoFgBybD+vu&#10;8c4LtG5yMDgM/wCXoSQW7RRmNOIFOArXr3vqsy0tAYKhIy0UZZCCPQQ/pcf0NiDf+lvbryRiPwy1&#10;Cc+Xl68acerW23xXeqJmo7UNfs/wccevXvaelqzMZJTGnkZm9Og+g6tBufyQfoB+ePaJZEuS3huC&#10;VBHlwp6f6j0bx24jCoGwPP8AnXr3uMaxiNM0WkRvFE0TaDIRJe7q49QsQt7gHkXU+2GkoPDGAeJ8&#10;hQjj5ZBPH8ulAtRq7DWorUcMEcfLgT/kI697bgHqmISoW/gBf1kFRT6WJfSwuQbi6kAHgkW9l0qC&#10;QMyGoGo1rX7fPpYSLcaihpU0/wBtUY/2a/Lr3vmhmjZmpZdWl4lZFRBHL5T61muOdSWKki5/qb+0&#10;8akAquQSK+v5Zr559OquI2AEq5IOSTUU9M+vEeXp17281GDWqdaumNpIbI9E5aOPVbVrgkTi39UP&#10;qB5Xj6GqRRCjWi4ByCTqJ/iFTwHpxr0Ww7obdPppz2sahwakD0Yca/Ph69e9uH8GWvjMMlOIKl9D&#10;EKgdJHhH6lYi4PP4/wAf8fd5IUELSrq1gigoc1OaYqQMfZ0j/eZtH8SJtaCo8q93y/L8uve3+nxD&#10;ladzFqliQRFrlg7Io8ek/ljYcBvaiOOpYsPKmPLHRTLuCVZAx0Ma/ZX5egz172sRSxzwedhIlVYh&#10;1Kqi8DgoEP4/tf649ttI2sM32V/z9Bk3Dxy+ECClcef21/yde944RJEDJGXUhiQVbUo51Ne9/wAc&#10;H/ivtScJ4hyBngOH29WlZH7JAD5f6qde9q3H0MdXTTspA1qpeIsS6kltT2Jvyf8AEe2kI8SrkGvz&#10;x/k6D95dyW86q+aVzTFMUHp173kjx0Z1Qv6GXUlmNieSfwf688+3HZACwFaenVXvZBSRPPPXvblB&#10;T3QRp/YW4BZuSPqLk3P+t7ZM1V7RgeXn/qx0hllJOtvPr3ufDohYS8AEeRi1wLMOL/gf0Husro4V&#10;6gYBp6fL/J69JZNUvb173mjiMTiaMaoTIJlKk2UsCCG1W/x49tGJwTIDUSZPyB4L8iv5HOfLqsh8&#10;QeG3xEU/L/V6de9vuFoRM8jorhGEuoAG5+rC5/3vn2/Hbx69UYyePnnpFeOy6VfiKDr3tHVRqUMn&#10;lCto8klmQeWMatCwsGtzYA3b6f7H2U6GmYjzU5AAr8uHQjggjcL4eKgfn1722NM1Z4aTVZoy0zum&#10;lY1RvSNLNb8cj/Ye7tHpIcj4cUzXGP8AJ0Yx2Rtq3BHHFM1+3/Z6974BHkkZTZSUEYIK2IUnQA39&#10;bDU1/oPdVV3JIB/Z08IMVCk1+00697jSUsqxNHCyS/eylzLCFN00jQsDC/AvckHkcX59qE1aSlMH&#10;z9OnVZPjYU0Yzj5Z697i1FEnjKSRBZo7KXVlTVYCz6mPH+1A/wCw9sgUft4efz/w9eiZw+pTVT5c&#10;eve8q4+aOIMUiZX0hnCEvKLhzqf9QQ/lTw30PpJ91KFiyJksTgVP8urFgz4J86Z4flw/zde9zBt8&#10;zyQXjY6mQRRuBrnZhbTHTrwqj6kj6/Xkn21rCDwtVPlUVP7c9PwyviEef7f28T+fDr3tbbMo6jD7&#10;gx1bhp1/ilJk6WSmqBL4xTVFKyziSOVrhIolBeVi97ty1gpZHdwvOtUQsQKUGTwoW/2vxGvkM8Op&#10;R2CIraAOpeq0oDRsr8Qr/D8X5deIvweQeCD+fYF/NXr+bZPfeazSRwDAduY3G9wbclpA4p2pd8GS&#10;ozdNCjgFPtcxFkqXxkelYwPYPkV1dopK61JDcPiAFTjFD8QoKUYYpTqZ7W4l3G2ivJgdco0uO2ok&#10;j/TfCUALFfEAoKpICBQjqDQTxSxSQRs5agmegmWWUTTo9OB42ne5JaSIxzDUdRV1J5PspaAfX1E2&#10;H0BJUrbVe/JPP559s4pjh1aPSRUZr/xf+Xqd75kgkDjk24t+Rck2H1NvfvL5dOl9VFFKf6vl172q&#10;Nn5qbb259t56lm8FRg8/hs1BKVEggnxWTiro5fE/pOlowbMLH6EEe0G4wJc2kttINQlR0IzUh1Kn&#10;hnz8uhPscqkeEeGCcnyIJ4EfOnXvf1BN419Pl86dwU1TDV0G58Jt3dFFJEios1HuPBQZCknsNIKs&#10;splBtpIsyEEEe48+7zcNfe0u3WTIwa08a2atTpeGZ1YfIigGk5HpnpNfxzLDrQMwFQRlshjgcaUG&#10;KCnz49fOJ+cuzqzrb5OdoYJIJsVksT2huqi+5lqVk+5psPmFyk38OM8DuxcpS4ppKWdpC00lPWwy&#10;wSxSFLyXkLSxxyv5NHljSSN4vHdmZUAI5YmQm17gAmxFvc0WyJZvpkZacSpB1E54E4qT6fYKY6D0&#10;QS1InldCD3aCj6zXgtWxXNKDiaheI6KalTJU0lHiqyroaCXCQ5Km23uCux9fj6+Krigo6CCuyEEE&#10;crGko6emw8EJqNLRvNOvknhkNSc0f7mpUDG628gRWcvyHdRe4u0dlPAN78Hn3q7nZDoJC4rXA4nH&#10;H/VXpq9kuCvhyjSR500gA0YCtNOA1M5xnpiixgpVoclkGaqEWQQvgHyGWNBFRRhJ6DHVz0cPjYJB&#10;mXlq4UMzxRwhCr07FH6hj1lJDq0MX1KzyNGEZDHHcJx+l11C92Iu1ioJtcUktxI3xDTTIqcj044r&#10;n/ZosW8ufoSrMFXt8kBOR501fsP8j1xr8zJhK7N7coBTLPRxxy09dRYjHUmT/iNNWrm8mkc+bZ5x&#10;IK3HzrQ/tGOjjlCUxmhqZKeHvyyqQYjcRTSGQU6RhCyIS7aSAAdWpTcEm4DXPPuz29o6jxeIXOTU&#10;cfOtR/n6b0oYyBjFS1e4A/0viA+VQK1PEmuCkTySVyV9PFCm4cVjaTBPuiqq6qaaDLVtPT0WP0B6&#10;j7lRSNRVMawMkaCCSeiMcYFOebLPFrhVYlDlfTEo87gvrDIGb0nT6m0DgX/UvAaX6ASpLrdtNaBl&#10;Ok1UihandngSSa06uJLSV0jk0lFDHuaoJ0mgYknUS1AoJPcRTNOuoq3+NUceUrHdHjjdKjIVefeD&#10;DYmWj0U00VbRUSOs8P3Ea0kKVZjiaRgzfY1Vnl5BTdlEkaMyEpKW163/AFGQKhBurLZR/j6T+Pdp&#10;J9Om5KEDgVo2AfKnHNeIH2dbi/REc1PDZmIINaqjChUhuAoK8BTiOm2NKeqQ0Dw1+RpqHJUpqqeJ&#10;aXGQU0ccX2sGJny+VEkTJWQz+apJk0MKcLXQldMp65kVNYZVJaN31hLH9CsUUj0EMH4I+lzpb28p&#10;WjlFJpTSrL5eYzxOmtPs68z2tJoKF9IGhGBAYAjUA1AT2ggUNfTpsq4lxVbMlNkMXPVaI8pHHjVO&#10;SlcXaom05SpheOOuWopJcaDPDOymcxIaqmdQvNZ5CrGMvIgkKMzWkjsvqdUMlrX5APA5AsPr7ea0&#10;iYrDOAGpqCrQGhrQmg7l4inGoJ6KIdvEN2lvctSVBrRY6EhCSVZ+OtAarpHdVWJz00VNFFBNHU1c&#10;dHj6msx8M8M1dNNS5H7r0UdHJNFRpKhlh/yOtlQFmCpLZpPXEuTVJqsgUaJGDgBSWcJZUZwCeCEY&#10;8/n1A+9PDogKqxGB68Kj1PmOHy4dLxZW6RvWQBjXJYgGpzQMcVqaCmK48umKmrMbVTLWZlJ66Svx&#10;kdTSvKZ6U0tIs0tZV5CnpIzFC6TLJX0sIC20x3hmS5PvwjBksQxZg1S0jNJKyliPJwvKtYsqhblQ&#10;Da4+mpGCQjuAAwBUccn7fTpuV/BswLiQKinSoagqAKggmhNfWpr+XXOKvyMtFLUQUoaFXi2vDQ4+&#10;lxeFpaunp4ZIMSHkrCI56cVUFLPXS1IQVcky+Qw1BtJJ1K51iMlrga3fUqt4rACJebKy3sB9eV/p&#10;7aTxE/SQ0Rlzjzr6n5fMY61JbhUWBRRXiBPHL6x5nNSPQjHl0m6ijalRnq8rGklJLPFHjcfjTQ1F&#10;Ri/vkZpqvKOBAXqYK7xeacNKFjMNUbMrDkpjbQTI0gRTBd/qvJVRc8c+m7Afj8H3oQzRroCaSaHF&#10;TX8zw4cOvW1nJCPDmiWJ27gVYmq8KkkmhqDj+XUHJVtQ81Yiw08DV1XFnvDTLBSxegisrRDS0lpv&#10;DTq1ZHFE82o6wHLxaSM6KBp0cpbXrDKDZ7WUm4H5b8c2/qPbfjOzas6v4VGrh5+Zp1WSaJnE04Ku&#10;CKRoNX50ycdMOQph9tV0VWFUxzJTMmRSux4WSh8j1M6QkP42dqelMis5dAdA1xu4XpGjJ85Ifx6Q&#10;tpAxNlEhIVTyLg6jf/An3WRZgptVBUv3ElKDOPMU4DH8ululiP0g1W7iSunJxSmn0HGnn1zlilgh&#10;p6KVoAk61sMtLRxaZKZFqXoqeOoqW/dEninRqeJkuqlZI1YMyjtSisyKkkilbhyzrZAQhAjc/wBD&#10;b6fjn8EqpRPIlCyxtw+EEeozx6aP1Nx2vIsLHgNAK/aSo1f8ap6jplWaNjSZPINQO1JWpDVY2lkj&#10;q6iqrzTvkyrZOhTT+qnZydbfqU0+qzqmUvrUaIWvIgZgSNPBvptc2Nyb35J+txb2wiOhHjuHCniM&#10;V+fkSPzp9mekqW8/jLJctrSI07VZNTDiwJoxBBHA6MYFanqJUwQ09RUqamloYKapmjoWleaqnp4H&#10;WSBS00YS5JSA05QWRGVk0OSD3GjvEW8jrwFssYtcDi5IH5H+qtzb+nvUzC3uRGqhvP4q/wDP3+ql&#10;etQRm1ufpWVdVCcysTT5DXk9Rq2spJS8s+PjlIr0d62uqFphTwSzB5gUVhH6VnZnYQNIWRJY7etG&#10;4LTmnFyLqwC/r8jgD0r/AK34P+vx7fFyLk0UkOMAkUWn+Xz/ANQ6VIsOozwsZXrTScL+0Urx4nrJ&#10;kMv/ABiY0Uf7cMMjZGZcfRRUMVRPVaKuu1SRsHNwZFKggKilkUG6++aHxEqwIRrXaVhpAJsui/N+&#10;ebm/4/p71IBcfrV7h5DB+fDy+wf5elsTfUQ6Y/tKgUNBxOO6g8z01FzO8UdHJFI0YkKQY2OZnnqI&#10;oRNMK2eRVTQDTyPCIlaPTrfSql195jqAbUCrBvSCAupWHDKW/qT9f9h7Tr4bSAqQVpnJIqPI/Z6f&#10;y6cW4iEdbVwyg0NCGAbzBJrQ0pjyqMZ6bXjmMimnp2lFRR+aVpkmr6mnmpI2LxtHACFKrHr9asth&#10;rFgPTltBqcpH4yCCgu5PNibNJ/jcfT/D2l/x7SqzSeIM1oBT/jP+fpMv1Ahjm8QaSDrXtqflWlQf&#10;sp+fU6oeNkiAEtMk0FRE71lToiBHkgWSSnpwEKujwuwHIYeRGKswAHeM/wB+v1H/AJnfa9/z/suX&#10;+c+v0/H9Pa/xk/h/D/L+H7fP1+dOmvEStdJ/n8FP7P8A01c/x/OnQxfeU/8Ao6tpht/su/3Omy/p&#10;/wBmm1aPr+m/q1f7z7//1aJd1Sh8pUgf8rEp/wCTvx7ieJJGQSMccOsgip1az59b/HtLE+31Gg14&#10;9NsRWnXvblRMAU+vDX9vRjv1dMMhJr8uvezHdRw+XK0igXJmjI/pwxJH+8+z6I1Xp+D4uode2mkn&#10;b+iE/wC8e79fjzjr4Kl9H6olu3B40arW/wAfZhYqWl1fZjh5jqu5xeJbmvDrVk/nCb6GApa+QTqN&#10;LlLMCOGJUEFeQbr7MTndtR1dIysmq68mwtybHj2J66mJUgfLzwP9X5dQ3u9mUkLL69a9/wAc/l5L&#10;tPeFPTtW6FeqdBcyKP1m7C/4P1/3v/Ah3eWwaeGlqpDCCVDG5UDixsSfaFqHuApX8/8AV+zy6DTf&#10;CcdbiHwQ+REnYGLxSis8qPDECQ8hLHQt/wBV/wAX/wBv7rfjxCU25gioOJ78c/U2/wCN3918Pzr0&#10;jDLivr1cU1SXx/m5sYtVjxzbn/ifdsHx6xST42l1Iv6FPqA5uAf+J9oLlRWvz/1f6vz6MPDBUEef&#10;Wvb/ADPuxKraWNytTBVNGyRy6dMki6fSy/VebDT7OP8A3Up5IgTCGBVT+lbWAHtoXCFNAwc4+df2&#10;/wCr7aHENmSg8z1q01PzU3LhtxzRDMyhIaiRLmao5AYkaj/xv2mMnsOnm1sKdRe55Rf9VYj+g96j&#10;njQCFjX/AFY+3z/b0nurQpmh/wBXDo3nW3z6y0Zp2lzDDmMHVPKBwhvzcW5/x/4j2BW9OqqetDH7&#10;ZTc8HSv4Njf2sBCqQmKDh/P/AC9JBF4fxDq3742/POCthp4qnLB3crqHklYDgC5J+vH1/p7TW2+o&#10;6Oka5pbm9raVtwLXsfam2Ly4Y0+f+r/V5dLowNOOha7p+c9PQUqmHKxoGFx+444IDDkfUD8kfT22&#10;706ao8khX7VRcWHpHBP9bW9qZKKlKaiPMef+rh1SQCtSMdO/QHzwgqDebLxMof8AzZlc3AF7AsCD&#10;f8fX2XDcPx3pIInmFMgIDH6Wsb/Xk+0czgxt2kU/1f6vsp07EisaU6sT2N8wcLuKrp6MVkMjyMi2&#10;DXN9IP0Cj6/6/sN8HsaLCZZY1jKeOZdQBXlb82t/re4X55mAhYj8QIH20pnoZ7CmkgjzP+f/AFf6&#10;sG8oN0RZiiSoiYMJI9f9r/D8/wCsfZzdtUnjw4VVI0xAkAG59PIPvH2Jq7qM8Tj9vQ4kqLc/Z0Ee&#10;8avUzMTwGe/+seLXP+I9kE+UokFLXjkALKDcfgKQfeT3I8CJbAnJI/y9RdzEcMD/AKsdCr1tMs2O&#10;UqeDpNv9dLj3TVuQE5KpBJv5mJFvp6yL+5TiFIxQdR3Lg9Cl7ML0BRmXcFESt/8AKENrf4nj2R7o&#10;1ENfT/J0b7OtJB1hqDpglP8ARD/h72HOl6Xw7Xp+NH+TK1za36Re4/1vcLb+4Fyc1z1LO000r1Vh&#10;8g6tp93LGL/8C1Q/1trYmwsfryB7CjtRtWVF+SD/ALD9f+Pv23msdB59DaD4cen+bow/Tsfi29ES&#10;ONKN/r/sC59ix0zDZYbgm7IL2P8AZFvqPbV69WAHl/n6SXtSvRdflPPoxVYddh4rW/wBF+fZxqdN&#10;MCfm6jj+l1H59+gYN5cP9X+r/N0ELn+1J9eqJd7MWy9QpdSJJJdJ+i/U6Rcf6/v0gcW03P1+gvb/&#10;AG3tfC0T18Sn5npgVHSTQ+JFWM2a3rYf2j9R9R+Lm3vD+9f6cX/1Jvb2q/xTTSuftFOvV678s311&#10;C31vb8D83t7yKJGP14H1BB5v/T2xKYIxgZ8iPL/V5der1yWUyXV5A0ZBDr6SSCCOLe8hVDcBbX4H&#10;C2BPtpZZhR2avn59ex1CeGmu6xsF5ZVQhjY/QAnTb/efeZQdIUchfp/sf8fad2DuX9etYHWRQsSK&#10;GIH1+l7nn/efeQRBjx9eB+LX+nuyzui0PAf4Ot1+XTbOYFfWxAZzcXXkG/8Ahf6f198ViYM3H6iP&#10;x+kj/H2ZLIGjUjy/n1XhjpK1VVAjupdCw5WxPP8Ah9Pz7esdC0jW+igcW5PpN2+n19pLhxEtSKk0&#10;/n/g69Soz0F+8K5DTy2kCFTJxcckKzG39fx7n7hjVcVU6h/Y4t+ODce0AlcyDwz61r/q/wBXlnpy&#10;EfqDpP8Ax0l+77Kx3qDr93GAB9eJCfx/vXPug75tyAyV/q5Jfk2+msW9jPb5cAUz/l8+hZAaRUHW&#10;7n8VIDD1lh/wDR05A5uBo+nP+v7payQD1cpN/wBbfT/g3tYXYE6McOmiWB7TTozvuB41HIBuP9t/&#10;vftssWNG8+mi7ntPDr3tRbbjDV9Px/bHA/Nj7XRtRany/wAvV6dtOve7wfhdjhKaPjSdC2P1+pDA&#10;W9odwlVNLEVGD6dakNIq8eicfMvItQ9aZQowU/bSfUEg3iJ/HPu9TalEqUESAG6oo4/x/oP9h7D0&#10;41Ufyb1+VP8AP/g6DU3x6vXr5+XzE7Fq4uw83GJQvirprHXLz+4b/Uf4f1/3n2r1oF1G50kc/QEf&#10;8m+2GNVoMg/b01k9EdPbdRCoBk5QAXBJNxxcWv79JRJ6QWVibjkWK2+v1HvccRz2kfzr16hHXEdz&#10;TqwtObn6ai3FuTYEe03ncehpJSB9QxB4+mki5t/xX2rjDKfsGf8AV/q/Pj07ANUg6M58be3Kmfe2&#10;LiM62lq4ADqYkl6hbfTj6e6o/lZRJGk9xwJDb8n0xsf6/wCHt6GRye37D0LbWugfZ1vpfy8sscps&#10;HGzFifJQQSEH8ayrrx/Xn2SPrOkDZ5OL2kAP+we1x7fmkfTQ8OlEg0qQerF91S+LD1TX58bWJ/4L&#10;b3a/1zSquMhBB4jWxF/yf8fZaWrItP8AV/q/zfmQXrY6o7+TOTm/jNdZzYStZb/UKrfX/Xt7E8wK&#10;1rcf4AX+gtx7dJFST/qqf9X2+fRaD0TenylQoN/WbEcek8C9+B7ZMvT/ALEgsP0ED/W0/wDIvdW0&#10;lCQenE+IeXQndfZWUZeiJNryIbE/QrJz+PZG+2qORamWREvpb6D6/r5Jv7VwEaQD6f5OhLaYXHV0&#10;fReQSbD00bPe6ADi3Nv9b2Ge1t8ZDAyARNIBGdK2JFrEf0P/ABHtO0P6lfX/AFf6s9LXjDKA3Qvb&#10;s2PiN00rwVsMcgkHOtVIN1t+QfY00XemXiRFE036QLBiAP8AC7E2t7o8YK5HTP0wOB0XPJ/FHYlb&#10;M8j4iiZmkL6vBET9CP7IB/3n28Rd55ZrFpZuTYXdj/vRHugjWmkY699Gvn0nan4jbC/509E1h+IE&#10;/wBsSwPt7ou8MozL+9KCG0glm4/s83Puj26EGrf6uP8Aq/Pp1bSOmQOkzkPiDsJiWTDUVwpPEUWo&#10;kf46R/vHsbth9m12Wq6cSSsAXTglrcuPyT/vPssuh4EZA7qjy/1U6pPaRrHQDopPenxO2dR4XISQ&#10;4qmVhFOQxhhuAYySBpUf7H2ePa1U09HC7OG1gHi5K3Nrkfn/AFvaS3uBIKUNQPPz8/8AJ9v8uiZl&#10;01rwHWoX87+rqba+7sytDAkcSVUmlI4rWUaWUjSB+D7UdQn7TgG4ub8cfT2I7SZWlViP9VerQOA3&#10;HqrWKJ6ebSCVtLf6WtcC9vaQqAAzjj62v+bD+g/437GUGQD8q/Kp/wAv5dCyyGqn59Dhs2V3RFvY&#10;28l/8HGkgD/XI9xo5ghtqFuD9QPUR9P9h+fd5EEvEZ/yV/1U/wBRBi8IdaN0JFTjWnj9QY3AA0/4&#10;DUPqP8fcd11ajrUA3P8Ar/kAG44/2Hsw+pEahdJNMfZ8/PP59J3Vo8UqemqlwbK40gqb/Rgfpf8A&#10;wH49w2lVTpNiSLj/AIpYG/8AvHtxS0o1oaDh/qJFP5/Lq4FB0q4seIY9LKWtb1AmxuB+PeSOQfXg&#10;/wBf6/Xiw/P+t7eFOFf9VP8AL6/5Om+HSXy+Mk9RAbQR9QbgWI45HubApf0i1jdr2B4P0tf/AGHt&#10;LeOsQ8UnIxx/w0/P8+qMadIGTHTLI4BcXa+s/Qf7G3udTRAzWJB03/pawUkm3H+tx7LbiYtDqoRW&#10;n8z/AKjmv8+ktyTpqOk5mJp4YyNY9AsB+eCFubj8+3lFYnSB/Xn62twfZPI0apqPQQujVyPXoEsj&#10;NLLVMrc3J5vx+qwAA9565Wp6CQg3JQGy3/Lajx/W3sK3Nz4t3UClKip/0tP2VPSONNZoRgdGa+PO&#10;3aPL7ixdNWoHElVSqRa4s0uogqR/Tg+y/bq3ZPQSu/KiNSgDE2vqJv8AX/X+vtsq8cWkNXUdRI+w&#10;D/V/xXRzb2qadP59bN/xq+Mmzdy4/HyPioC7xwgiSKJmJte5IU2F7/T/AGPsIqvtqqgchJCWAPAY&#10;gtf83HtM0WsUY0H7f9X+rHRmtgle/h1ZNgfhFs9olkOKphe4P+TxA3uRwQP9bk+2g9yViyEkkGwH&#10;1P8AvQPujwaovDUk+derGyT8PS8g+EGylIkOLpL2sVMcSk8/4p/j75nuSsnNzMSbW+rk8f65PtuC&#10;1EEelR176FKVr13VfCbZ7Sq5xdKAhuP2ojcjgDhfYJds9rVU2HqoxI3MTXXUfoeP6j2c2MYLh2B4&#10;9Ox2YU1FOjTfHv4z7e2ZlaappaSCJ4mR1Kxxekr6jpsvBt/jf3Qx8hs9LlczVF31WZhe9zyBx9fY&#10;ot10RgEdJbioNCerRaSBaamhhQALGgAA+nsn81vIePwL/wCvb27x6QhFPHPUn31ELyKP8fwP6c29&#10;3QCtetlFAwOvez5fE2394aS44E0H1t9Bb3sjUpUeZ/ydaMdFp0w7oJGByhH1+znt/gfGbH3s9dLz&#10;Rpt7Hoq8+CMl9XFyo4sP9t7SfSeJI0rNgYpT/Vw49Bi/cq5K8T/g60Xf5w1TXru/KJGZbyT1cmtb&#10;jSsQZCpAH51/1/HswsU7aB9Dwf8Abn+t/ens4jwHSJZj+Lj8utbHK1uTSWU+aYEsTfUwsRYH/ff8&#10;R7c9YFxo44tb/b3FvZYsGAdWelWOHSXmydbrZQZbCw4Z+f8Abe4dXPBGtnsDp/w5AH55/P8Ar+7L&#10;bzOCyZFf9VMHh/n9OqlivwmnQlbEXKVeQgjikqPUyKApawuB6m9hrl8/DTH6AMXI5545IP8Ar/7H&#10;2bR7Wh1MxwBX/J/qqPLpT48jij5HVqfS/Vm7NyU9EshqjE7QJ6JX1D06rmwtb+o9oet32tPaMSAM&#10;SwJFgLfi+m3tI9uqOXTgKYyfz/1fs6U2oLSFh8urDtlfC6DO04qMnQNOdAkDMQSLi/LEf7x7xUu9&#10;J6hbQuV+hDXc8fQj2Q3rlZSZe7j/AKv9X7elS2oJox6GiD4cbNxESK+Pp1KLypigsACDxpW/+3/3&#10;vn3LfdGTVPoW5NiL8j8ceylnjkkqp0/b/q4HpQlpHXTw6fsZ8Z+vEAV6KikPOq0dP+bfW6/j29Yb&#10;OZCpqdLhgQFbUtwP9Tzf/X9sGcmNSOBNKH8z1Z4UAFR0HPbHQPXWFwlW0NPQoyRTFSsMNubHgBb/&#10;AI4v7G7EyTVFJeY3dB9TzcEWABPP+++vtRCiQzqYxRXp+37P9X2dIpU0yKq/i614Pk9R4rH5aupq&#10;MRh1nmAACjgPpXhR/Qf8Tf3lq+Xb6XBHH0+g4t7F1ggWIHyp0ot1IIp0SGGV2ruDb91QR+LAj+nt&#10;OyRR3N7E3NmBsD/vvofYhinlU0Th6UrT/VxHD/D0NLMkj0x0O23yWp7kWJUerj1EWF/p/t/aE3xs&#10;nb3YuArtublxlPXUdVAuiolUeainWFk8qED/ADQkbUy/UL/Qi4Fmx71uHK14t9tcxU6nUxEaklR2&#10;UhTqBPjeGpVH8pCCKjBCXP8AyRtfOuxttl4xgljZntp0AMkEjUoASCXRjhosCQELUGjAy3xY+Wva&#10;3w67lw3a3W+SqqdqKelj3BhkqZYcfn8KxVMji62Fbxup5eJioZSqkMOfevj8ovh9uXqjc77kw9LU&#10;RRrXpk8ZX0sdRFqiRz4yhVQ1gVYMVa3+xBAnmzudl36zj3DYGV0c6ZFRg7QuNOoOAewgMHP9EqVr&#10;qQNiIk1/y3vEnLu/xtHcxip8Q1juFPwzQOQBIklargHVqVgpU9fQ1+Bn8wDqL5w9V4nde08hFSZ7&#10;7GGLce18i1PFk8ZWlDHNFU0wdrxuQwikHpcA2+hAPf8AEv5UbR7c2tjOle+I6eHcePp2ocRlKtGj&#10;bJMFFOqRVVReRXNxa1h/UWFvchbJuku7WybJuGk3NSsTtUBwAdIY1BDgA0evyODnFn3e9ndw2vcr&#10;j3D9v0YwTkSXdvGwHhlal5YVppIoCzoRU1JGeFbnz++GHenx331kfmF8G68Yuru9b2DsCmoo5sRW&#10;04c1ksuQwtJ4lq6HyC/J81OWOhhGzaVf3d8CsTWRVmV2kKavx0tLUVH8OqpaibJqxQoI4Z1HhkA5&#10;5KEcfRfdZYVac2UoMc0ZK6XrUnVQaSo0sCOB4njTieoo5f57nvrf/dguoIwUTIBpocgvHXXGSKVq&#10;CASKkk9M3xJ/ntbE3Vltv9V/I/EV/WvalVUw4utqXoaeh2NLWxlo6uSnyFZM0kQ8ilI4pHuTwrSG&#10;/uiHv34w1Oz6uaf7GSJSZOWVUlU+QpZRGb21cG/sn3DbjbuRINQPD149S5bql/Drhbyrw/1evWwx&#10;tHeeB3ri4srga+nr6WVI2ElO/kjtLEJkKuOCCrAgg29kJze2a2gmNPPBJGAdJLE6mXj1RvzYC9iA&#10;bk34tz7Ck23A1pgeh6oYpbUan6VftGV2Ilj1NDFYz6VuwtZAedDEWHIHB+v0vz7Krmz0IrUxUcPl&#10;0otr9DRZj8OcevXvaNqqGoo9cQmAj1hiSAVMega4dH9k6+SBxx9NVz7YKv8AE1ASOAxkYB/YOhFB&#10;dwXFHdc08vWuD8+38/nSg697mYLO1YqpKGcqNSMsgUIjNCLKGdW/Kkg/p9qPp2MYm1kEUPHzBrQj&#10;7OmN12iHwBeR1NCCDXgf9Veve1Zmc4auhqJY6l6eVIULx3AVqaA2iDAWFy4DNx9Pa1bl5m0yqBUA&#10;fKoXj+fQe2zbvAuUhdAysaA/0jkn9mOvewefPPBLJJPLrtwh1FmjkZbgkH8cG1ufyPbcZqtOA/l/&#10;sfy6kWPaVmQJCunzPpQfZ86Z4Vx17211mYrKyZGWrLRE6NaAePg6TrjqE+i3A9aEH/Ee1cJWOWic&#10;cUH/ABR8/LPRha7dBaAjw6NxoeP7Vbz44IP2Hr3vhjclVQ1AnXI611eMxFmAZr2BjZH08f1QLb+n&#10;49rvFlKamTTnBqOI/n/M9Wv7GF4vCaChIqDj/KK/tJ697M7152dV0crUcVV5I5kWmqKaSRSkisNB&#10;SVLg8n6Eck2a+oezOx3e6swImKspx86V/wBX8uoU5r5PjZfqFShGQaemf9X7Ove1NvXccGZkhlp1&#10;kaJlaGTXIzuzw8F+f6+390aFoS6cat/xnHQf5e2iWwVxMe6tf2+XXvYEZnKGmd2iVlQ8IpCgaxzY&#10;ufqCR+fYQfVVVoKE8aZpX19fTqU9ushMoVznz+z/AIrr3tJx7gVJy9Yvj85tHpljHI/GlbE396dm&#10;I0LXHr/q/wBQ6P22ktFS3OrTx697VmHrHeDIskuoeKAklTyrTFgpDc/4X9p5l06dfb8WP9r0H9yt&#10;RHLCHWhq37dPXvaYyaQBJ/IzK7EuwU24a9ri/wDt/aiO50AGMYp59Hdi8pZSgqoFM9e9pCimenrU&#10;8FU59SuP3CQwDHQrC/PqFvZ5t12pcdoGQCftPQiu4lntT4kYpSnD1HXvYvVGWeOmnklcBdCIRfl2&#10;ZdRHJ9o9xunZ/DJqhqR8vL/VTqPIrFHmVUHmT9made9oapyiind1sb6iSBcRWYhS3P8Ahf8A31vY&#10;cnjjL6QeNOhTBYnxQh+X58Ovew/yGQmmaRB+7LbUNSApGLkamdDwDY/nmx44901TKdBwPkeP2DoX&#10;2dksQBPaPkcn7B59e9skzSND5V8aGNXYHQHjaSNrhda2+pGjg/U/Xg2XxCFk76hgOJwa9GsaRrJo&#10;Ne7HoRXH7fPr3tuzM0sLtTmySfveaMF/G5UBmVVJuCqtoXUp4Fzp5J0ZZICrChBFc8fT/J6jpftq&#10;RsBNxFBQ+Y8uOfSuCOPXvcaOQqI6gxHxzIJv23iLowANpnFlIJ5FgykH6D2le8eUiNVVaeYFK+ec&#10;kn9vTzoCTEzCqmma5r5ipJ/bnr3vJVQtNTxyyRNE6qgcAxghAVZr6WK/qYKNbEEW4cabVZQSHJyB&#10;geX5/wCoH5jzbhl0SFA2oDhx/LPHy8gDXzXNfe+6ekkhSNvASZJPJOGD+qVSCEIiAP5U6+bfpYAX&#10;93TtYSsAQSKgcKYr+XW5rkSVq/DA+Qpxz/xfmDXr3tW0mNo0HlaA+KRPRAQCUjZNJhlAJXg3Po4s&#10;bj1Xu8sZlqzUUjhT+fl9nQcuNwuq6A3cDls5PqPPI9c49Kde9vFLRwqSYm03jX9qQ3caE0hQTyV+&#10;gAP09+CiJ+zhXosuLqUnuznj9vn173NWB1k0ug4X6DSOT+L/AF+n9Pa4JgPKR0naWq1r173LhhOo&#10;q2tEQao9XILX1KATx9Rb/W96UqGNDx6SySAAEefHr3t/pNUi2cxpfWXCoPqbauQAABYWv7bHhMaN&#10;joquGCHt697lpShrpwY2JMbmwUJe7WZfyPdnlQjR5DA6TNcEUY8R/h697d6EGn4RGaxKO5QFPr6V&#10;/ryb249lbSHx6MMDh/q+fRfdAzDU5+zr3t+qqRdUTDV5ZiC8axtw39pOP8farSzPpRuJ4U6SWqyO&#10;GU4VeBr5eR697dKHEswNkBMYZ30S8rfhUIX6k88D2sjtSik1qenHQkkE/Z8+ve3ePa9XLRNMtOzG&#10;VASFBfQqyXuL24I+nu308IIDDiK/6vz6rDoe58IcRnh69e9848RIkZhMaRxXAALL5tYv5Nasb+k2&#10;vYG1xf23LGQGRSMUp0pm210uOIJ4/t697d8Vj5oJvEyusToGYOAp0kXs2q17j6+24lkQAg5pkfPq&#10;lxtvijURkefl172kspRF6yqQwm6zsDY6I2iIvqW17IvpsB9OfZVc2uuQuGKH5YrXo2hspY4V0ihH&#10;n172xfwZY9WmG5lkQxliymRpCTZ254FmsBb6c+20SQrpJzTielsZmbtkPyHXveCXF+aYxaS8iMb3&#10;9DPIbqHYC6hFI9I/Nj/gfe1EwNAePSkJKoqo4/5Ove5y4cWjcM6SCJtDMoYNeyGRIyebkiwv7XLB&#10;NJHSPif8+eq/STyEqFLav89eve5lFturqJEhNC8juY40mcrpJc/rIPGljZRb88c82oqIp0k0Pn0p&#10;WzXT2mhHEUPXvb7S7UnDXak8swv440u0EBWzSTTNCTqYtciM3UAE8gWNxbI5oaqT5/6vX/B0oh28&#10;ag8n+rH+rHXvb1j9lVBhjqnjaepn8iCMzmHxRM4jUCbU1i17M0V+LBRcgFn6K2tz4gqzH1PSuCyU&#10;3CkD1697WGP2LIIIqeKmelWQFql4vEtwsoSKG5N1Bb06HsZCRqt7RXaHCoDRiKgGmKioqPlXqQ9o&#10;jePSWowBA0mtCtQCMZ+GvXvaw+dfR1ZuT4S9P94wUVQ2W6b3bUbC3MXp0iqKXZHYUhyGFfIBLlIq&#10;LLIlNCNRVZK1jf1cBjcLPwldqAMG1EitSDpA4/kP2dD3leSKWXc9mwjweFeoKmrJIy285Ffwo/ga&#10;v4Q4PCvQOQ70pMT3jU9d1BlRt5bEO98M4hiSiOR2nkodv7jp5Kvhnqp6WsxckENyTFSzuoCxufdH&#10;Rcudeo+u5Y3v62XUFf8AF7cgj/H+vsi0hcDgP8HQg+FQy4FPs8sfy/1V6GP37VcEjgXNv9cjSvH+&#10;xPuw49b1VrpH+oinXveZGIYEA+tTwwUfVtN0BNrC/PP1uPbTCtSfKn8ujTap3W6IXg+M0/l1739J&#10;r4sbkfenw9+G+8cg8lXkt0/FfpisrKuZ6iRGq6TakWEnQTytJcmSArbX6tBuNQJMSeyjy2yb7tUX&#10;bHZ71fxhQQCNbJLq8sEOPn+XSy/gmkImapjdsBWoe4An7etC3+dLs2vwPzg7maiq6aClq67Fbuqa&#10;PH0eOlyVUMhhBuSaSooV0yTChEc9S1fLTyNSisT954XMKjVZpBGWBHAaZRYxxalDONJ/DBmQ3AB+&#10;jEMAWnQkCRlpqYEjPCuf2+fRSWYNLBHAWkiYquoih0kgGvDAGofy+VSitTYinqoqCqhSgeHRt+vD&#10;TpmszBSTyR4oxSq8iiWB6GhyCCCSR6cMZaWnlpZZYKbqSoKahCjExMAgi0nS1vWZXckcMuktcC5A&#10;YcX93WJHxMRniWz+z0H+z59NwG4/sKqdWXLCtG8wKeQAGPtPn1hosEaySnqcrXLTw5WlqTWisNZS&#10;NNRU8pehTG4zH00UjzS0tV56am/ddoYZJ6WTTK0Dcgsf7kROlSnlu8nr0qnkksDqa7q9hxcADUSD&#10;f3aZQCJicJinr+Gv5cfnSnW4liuFZZGCU9eGPsp6f8V1Bo6zNySY2oggNXXVmR/hhloMOox8FVNV&#10;BcOlV4Go6V0oa7GnzN5xHLNUy/bxU8sRiby30H9pmD8LpMq6p4WJNrWICspuqm/PAK/TzqkrhY2q&#10;DTU3kMnt48fnkZHz6ahuIShggPiHVRmAp20Hbn9teGePWOaqmxszS1GXosfU4cySQ01RHgayeDbm&#10;4sfFSU+TYyQzU8z19JXQLFNWoqWp2MskFQpeTkjedRJK3mESm6oiDVG3C3Ym12W2nUQDYEEEke2z&#10;/i0ot7eoDVwua44muR/k9adN+Ku3grYK0cbVDKgD1rgnuyKE1x8PHruvpTQJWQ09ImHqstW0k0Vf&#10;n8rVxjG5nGMk81PSUNJGC0VBWRVDVn2yTSr5XjqYXSFJPfKGaQmwZI3DaDGNMgdg5WOGNr24Yaix&#10;tqJ5Ctx7sYQkOtaac54nh+L5/LyHTMel0McY7anu1aifM6/R/UDgNPr035rH44zFKuiy+VgqccuS&#10;GQmp6jb64+kNKlfm89JQiMTlJaSd6WCCJX+1SAhJaylKu3NYw0rrqEaadfknXzNqveQI3+qZHNif&#10;wPz9fakq0USyyLrBNKD0px9eOOtXTrHChljM+tioAqMAV1EjNARTHn0k580zUMfhVmyERjo58Tgp&#10;kwFETLM1BixVY8MI/ssfWY8P40A1SzsyeKSyNkC+q51socsZJFAAIXVIqqCf0MGB/NyOLc+22mVV&#10;ZilKgCleH58f8mP2vxgRQSFo8ONOgElfWpb4s8KAgYxknpseKaRKahgyeJhrFiaJYsQlRPPWQVla&#10;lDi6ipQxxUwGRp5aKem8irC0aOTIlQpi95CyTvEtnJYEKU9A4vdi0fDFgFOkq31+pH00rywRtUgq&#10;oFQBXjSnxamWhI/EK/Z0wiC3t5YmFEQKSB3cWGnV4muRM0oQ4DHFKGnUWfGDGwV9eox1LUQVTkrm&#10;HSuqQYlheWlgpJnptEdGXr4WqI5YeYwjiOYI7ZljjQiTyaSpMbleLK7Fhcm54BYAg2Jva3I9sAzs&#10;ApUDNc0JIoP81adNyPeyiOCSIBQwYahUleAp6cP9XHpmyGXMor6BKSsyET0EVTRqZpnRq/H0y0NW&#10;6RytHCwq6inpZKhKmEssbRxyu7BX98kTUWUlbgqxK+olSmpQVU2I1rdvp/Qc+3VmINSM/wCzT/Ac&#10;fPo0E5A1FasKAegHA4+wmnz6ZMlKsNHRTIlXHT1dJV0SRVEhhT72CovIVnrlEsStQ1ccUC+SUqVM&#10;jHxuB74rHZXjdTr1OyluCA62VitluxcAXHFjbg8e3JS2sPEaJQA1zkVr51GKY/z9OzmOK4URBmBU&#10;E/bU1A/KmPXryZanmaiq6dopW8NFFLS4uMRxPJjqoVUkYqZnqW+3ioqieQ/dEOJI2dTJBZ/cg3lU&#10;qzPpNhcekH1aTYHkizD/AF+b8+2xpiYSIMn/AFf4f9VOvCC3QJJTUXBoRwFP8v8Aq+1OeR6Fn0U9&#10;KZqD7mWamkP3kiL9utfE7NFqSORJqWYWYqY00tGWga3vjFo1WjBW4Unx2N9BBYANzc3Nzb8erm3v&#10;czSjukNf9VR/l8/PHT7xToobVUeXWevT/J5ZK8oxo56qBDlSYR5auCSCGZ5qYCnEFP4oHhhMtzI+&#10;qnLRGRVzxhAzBmRfSfI7ESFdCFCx1X/1I/x+t/bUpl0AgFhjAxWv/F/7HSR5BK+pEI4caeZp/hz0&#10;wzyvVxQLBBUIfuFfGU9DSPiYag1NUmRio706oP01FQwKjSfT4SjDjjJLBCnkmkSNC6JqmkEXqmZQ&#10;kYLG4JLgWv8A4cg+/F2PxLQf5QaV9KY/Mny6UTnS4Vu5KGtPUMyn/BXqfh9uZ/cWTTGbbo6nMZOS&#10;hyOTFHt3Hy5pkpcVi6isrK+Skij0PFDDQPN5I0JKnzHRKr37IZrcSG7/AKgxSy+lnB02I5uBxf8A&#10;3v26gKppJAxwGR+059P9WOmo9bw+A5SMnJCio+dCe4dNb1eMSZtJoZ4YceE/3IQLkpZKorPT0dQY&#10;n9DqoELy3ksWs66nAT3k0u6WIYhSANGhbaAG+vPFxb/ePbbGKOTBpXyz59V8O2tZaKwqRWgB45Ff&#10;5fy6gR1SxSy6xGryw1La8nNNOsn3bNTSvHGyxsXVahWEgPpGg/5xNBycoxt40YfXRCC3q4Bv/rC3&#10;9fdaRso1BmB9Xxj/AIvpkWkKrHI5lcNkBpWYVHnThg9NpnatjmSWZaiBm0xyTyfw+CMLOJjTqkbE&#10;hXer1twFJuRp599heQQuq1xySzEng/W/14/PvRPZoJp+QGP8vn/L06UTTOYfCcYHA0UUHpQcaU4n&#10;1A9OoLVMxlC/cSRGoCzSpT3pMeUuJ1C1EgsDaWQxhLgEggm1vfbNe45FuQx+jAfUgD/invUURSjE&#10;1r5Dy+3/AIvjXp23Xx41UjLCpr+GlaA/6vXpvkcQ8xJDUBzHFGIVFTMjyCCRpKieQGN3YK/1P1BY&#10;AHj2B9z/AH5/s/8AM6v9S31/2XT63v8AT2p0rXz/AGj0+z/Vx6e/d6aqY4/8+16MR9yv+jnX457f&#10;6AtX/Ailv4v9mp8Hj0eO2u/P9P7VtXHv/9ahfPS666dvy00vPHI1f8i9xNC+mMI3l5dT6xJNPIdb&#10;/Htiv7d8UHrVOve3SiUek25vf/eR7dRj4oVeHTTk66Dr3s0HSsPlzFHY/SWI/wC3Yj/ins5jmKih&#10;GPX8/XpTbirU6bsqwXH1RP4hf/oUn3sM/HygKbfoGC8GNQSQTwEIA/3j2Z2EypIyscgYH7M9e3Gv&#10;h09OtL/+eXuGSJcjChcAT6iycW0/QFlH+LezR1cC/bgKvAW/0JH1/wAfZtayF52Eh4/l5fl/g/n1&#10;Hm5QKyMAKjPWott3cVXS7kgmimcAVjMvqFgSdX1t7Jl3vQh8bW6VFxG9rqOeeP8AD2aSppUHjn/J&#10;+3qO54/DYhuNf8/W6R/J63nNW43BxTSk6VhUjycg+NQxY/64I/1/9j7qmqMcRuv6H/gR9P8Ap4bc&#10;+2PxUfH8v9X+HotiUF9J9etrOGuDbeEo9X+TX4sRwn9QPx7tf+PNAqYujBQkCOIchvwAOD/vvz7Q&#10;XPatdQB/L/V/q/Lo+gh1FaH/AFY61Uv5ym7ZKfF5mNHt+1UCyuo4LN/X+lwbD2dWBP20VRxpHF/p&#10;xzc/09kwAAq/H19T0MreACMBhnrSv3buOslzdbKJnQGokNgVJ5Ook8fQe/PSqykaVYHghCD9Tfm3&#10;H491LDUGYFSOBIpw/wCL6vLaK51Ef4epOF3/AJPHsuip4/tNGzaj6SBcfT/ff7ZGZ/ExlD6VUnkK&#10;QNVj9DZvr7NrGUSfECwAyRwx9nD/AGPl0S3dnRqAY/1V6Pl8ee8stR10CDIOqaksuuReDpA9JFxY&#10;jkD/AJGw47EBWNwByf8AU2Fvpb2YrJEooi/yP+r7Om4rRq0XgPz/ANXl0PfcXdmSradF/iTHTDGW&#10;IkdyLAX+t+fcfKYdWYkRlibaWUEg2P4/HtSZA8fcwUCtQaAj7fP519OqyW7KxDcB8vlX06cuk+8q&#10;6hAT74sRIburMGIZLC3H19h1ufAo1FJ+0B6D9RYn2W3kyxW7kZFPKhp02qKpGkaf8v7a9WqfFXum&#10;ry29cZTyZGYiSrW2t5frpH+3Hsk2Zxnizz6Y9P7qhfT+NTD/AJH7gfneYvE2o4Ff8Ff9Vehnsi0A&#10;1ZoetqXqXKCq2tQSa9TSU6nUWJufSAov/X2YLauNabEldJuYyOFb8LyLf8a9wPFIg3dTUHI8/U9C&#10;yY0tz0wdhZQUkMj3tpYsQwFyL3uLj/H2Rb5R7dc0NZ6CSYXa9jySp/4r7yp5JOq3BHp/l6jHf0dt&#10;VQf9Q6FDpHcEWSo2jDA2ICj8jSAtuOOLD3R9vGjamy9ShA4nfngA+s39yipHh9R5MM/n/h6MV7M1&#10;8bqLyZ2kJUi06G/PBD8H/e/Ya3hiYTQg1B/1f5OjzZVrJQ+f+cdQsi2miqG/1MTn/bKfewj1hTiH&#10;acHFrUy3F/qDEPoPcF7uzG8YE9SvtaDSvVTndVUKje6BVJH3tmP1A0sQDqH9Ppz7L/2dJqzZAvww&#10;H4P+7bD6f6/tdthPhhScdDSBfI9G16tg8W2IGKkHwA83vf7YEgj/AF/Y89MQfswlhc+nj/XFhb2z&#10;esRLQGn+qv8Aq/Z0X3xIHb/q4dE++WNUUx1YByNEv05sSeCePZvqSJGhAYH1AW5PB/snj2lM0kRq&#10;p4DPDh59BK5BL1AJoD1SDudBNlJmIJ9bWaxA1Bzz/vPvHLE0TNqBC39JIsP8QD/xv2vhnjmQBaav&#10;POf2f7HSdTUdJvxSBm4ZlNrWX6fW4uB7wllIK2HItf8A1+L3Pt4Aowf0z5+Xy63pJzX/AAf5usgp&#10;pZEIEmlXDDS1gQDxz6f+J9+SMJcghgT9L3+n+t/r+7y3Hi01ClP9X+Trxrw6jLSyQlx6ubAMBf8A&#10;T9ffdgTwLG/Aub3901tp4469TFT1yFOR6mRiQSxbSwF73vxx7kRhnZQFYgW18G3+tce23kjRCWYA&#10;nh1qlOorxP5CbFl9TOovwt7jUbcX/HPt7goCxVo7jlSQoLcA/Q6r+0cN5G1Umz6Emn+DrRqeA6Dn&#10;eeTnx0RljGlVRjp4Y2AZtJ1C/wDX/be5z4zVYoQptdv688/pb/Y+zW3ulRSJMjy/4sfl16vRd6rf&#10;k0lUyqdLB2DXKni9l/Uv+B/4n24Y+gKEHS1yQGIBFwSP6f7D2jurhZGI1DHAE8P2/n1vz4dJbdm6&#10;5zSn9ssGVw5UAgsQePSPx/S3/Go+7oxHhqq4s3ia34JAS/H1+nH09pYpS0woagfs/wBR/Lp+3Sso&#10;1A4+R/1f6j0u/iIJK7szFakkuaynYBlIJD1ASS62/H/E+9ev5sTXq65Abgs4P+HrP/Egexrt8lBU&#10;Efy6FMa/o8Kdb0vxtp/t+tsKhBDCjp73uP8AdSn6H3Tlkb/dSD/am/p/qiPx7OCq0DLxPHrRjByO&#10;jBe4FiePesrnrWgjj172q9sJevpjbnWv+2vz7UoBoOeP8+qsKGnXvd6nwui0GiJ/1EZ+v0+n1/3r&#10;2UboToFOm5MpT/V59Ef+brf8Y0ya3AJp5ALkf8ciPd4e2ZUSjj5FxGnqDHgjkX5/1/8AivsjZpGC&#10;gjHpT7P8w/Py6DM5Ouh8uHXz3vmJgDPv/NyKBd6t2PqJOsyMTYc2/wAfav16lNjpNh+fpYn8/n6+&#10;9w0Vhio/4r/N+X8umw2KdVzZzCVFOWC6vyVIBH5/wH++/wB59xH1AixvyRxb6fS3s6iMRGcdbqOg&#10;/khqUaxDatRH0v8A4W+ntqzMmmhk1NyqMSDbkhfSef6e0zIjPRR8WMfz/wBX+frcbMsg0+fRrfi/&#10;S1j79whuVVa2juxUWANQo5uD9B9ePdT/AMrZBMKgfWzuePwSj3+ntyOLwh2imr/V5/6v8g0sRSIe&#10;p6+iB/LYieLrvEiRrlMfSRkEANZVjAuAB/T/AHv2TjqylZs4j8kCUfj63b6X9tXZIQHz6UTrVD69&#10;WV71mRMLVAn6wvz/AKwuPdrPX9KRjYOAfQvHPN7f0I/w9kryyAgj/VT9vQYvjR9PCvVEnyTraZtw&#10;1aOwAMoAubcnVf8A3g+xEMOkiy20k8XJ/wAPfjNI60Y8aV6Lx656KlTz0iFmU3/Mb6rjSwIuPwbj&#10;8+4VbSGojZeNRUgfg/7b35WdVOnh59WBpx6UuAz1Jj8hDKzcqwtyCbXuTb/X/P09gPvLrl8s8h8J&#10;YM3qIB/Pq+v+v7Vx3IC44+X+D/V/xXR1bXYVADg9WBdT9+Y/C0kEU1YgCx8g6f1aT9QBwf8AAf71&#10;7CQ9JPrZhSta5/BNr/6//Ffe5ZypC6gP2dGQvkIHcP5dGYh+UOAaIXyERIAuAw/PP9fcqPpKTgeA&#10;re1r2/PNrkce0T3brU11U4gf6s/5uvC8j1cevN8nNun/AJT4rm9i02kAn/Y8e3SHpGZLD7d2vax0&#10;g8D/AH3++v7Rtf68g0p/q/1f7HTwuoyK4HUCX5ObfF718HP0HkYi3+wPt3pOmqhSLUsl7k/5rn+o&#10;/SL/AI9+N0oGWoPt/wBnqwukpSo6Tdf8ocB6itbC1wQApY8fU8cn/bj2MWy+vJsXUQu8RjEbIw1K&#10;UJAN+dXtFPc6kIjOqvpnj9lf9XlXpqW6UpQGp6Kx3J8g8RmMbVQJVQhpUlC62HIKkfQf737N9tl2&#10;poYor3KKoA4N1ufrY8/1v7TWpJHw0B8/n0H7mfWSi8D/AJKHrWz+auJody1mXrkZHZjI5W4ZmItp&#10;FvrcWFx/r+15Uy2g4ZVBH6SAOD9OT/vHsTbQvizjUCfn8x03AaH7D1RPvLHri8pMkQAXyAhbHkX4&#10;tf2mqhSZObnWvP1+pHP0/wAfY3jIEfZihx+R+fy/z9DOyk0oNJ6f9o5F4HjuQb+kmw/Ci30H9QPb&#10;c1Ot7+oXPA1D/YcG/wDvvp7WCRqYI/Z/lx/q49HqNqWvH7OhvpMoJI4wQGYqpvcfTTf6KPfkgQng&#10;Ekn6En8C/AX/AIp7pNJMBVjQDzx/l6pcOwFQOsrZKKx9A+lvyODwebf8T76kpI5Dcj8Aca/x/rn3&#10;6C5kiUgHia+X+bpEJAOI6jyZyNNKE2AUWCjULXP1Nj/vfvEtEynUzXH9B9SPwf8AjXtYb6MroQZ9&#10;fQ+f/F+XW9QpQdQ6jMwSDl10/lSwuR/rWuOefc2GJIwDazE3vdv9YcH/AH3/ABKG4mmmbRWqgeg/&#10;wj/V+2obdgTTpKV2WpALqEJH5LBR/rccW9zaaMB/IR9SbHm1iP8Aib2/2PtmQs0fhV9Pt/1ClfyP&#10;HpDcyUUivQUbkyQIkZSvN+B/iw034/x449vEBKlbEAlvzb/YHn2TXihwScgD/UOgxOK1Y8a9BOpM&#10;lWtrAmQC5txz9febISRinazK7aeVBB/BA9I/4p7CcsMzylGBUEnyp/P7f9XqkE5ioCcf6vz6Nj0Z&#10;UfwvMUFarKrRVFLIGIuPTMoB0j/D+g9gBu/A/wAR8gCN6xq4H11GwsRb26IGVMGtKjj/AKv9X29G&#10;FrfAnjw62Q/in39QYKkoVqquNQghUBjpAIA4N/pa4P8AvrgBK/rWpknZlUspH0ABHI/J9sO36XcC&#10;DX5+XR7HfxFe7/DT/DTq3na3yt214Iwa2mVtPH+URg8/X0k/0/339GZ+qq1zfxMeB9ARb/Dj2ysq&#10;pUcPt6t9dB6j9o/z9CCnyw2zpFq6A8f8d6c/7A3J95F6sqQLCNwQODd+T9D+f9t7o1w61LVI+wfl&#10;/s9XFwh4/wCHro/KnbMrqq1lMupvzJTn/ej7Art/ryqpcTUsUYhYnNrXIA/qW9mu33Ss1G8z/qp0&#10;/HPGcGnRquhu4cTuivp46apjd2MY9DD+1xcovH+sfdFHfeLejzFVqvfW39luPoLEf7D2MI6FR5dI&#10;LgKXPn1YRA4khjcfRkBH54t7KpJF62u39Lcfi3HtwDHSHA6y++4YwrLfltQ55/r9PewB174jTr3s&#10;9fxQBGfpTYg+aG315+g97YgGg4delJp2/wCrj0xbm/4sWT/6hJv+tZ97NXTR/wBwFCQOPFFY/W30&#10;4v8A7D2zHIQTEx/L/V/xXQRv9Wvu60k/5t+NjqN15KVlHokrAW5+rLrPP4JIuPZiaMMzcqxQDk2a&#10;wNr/AKh/sOL+6XMwSMAEBvtFf2HpAgLcBUf6v9X/ABfWtVn8QoqJ9KF4tZANnAuG/DD6f7f27u5U&#10;C4PNvoL/AE+o59lihTwP8/8AV/m6VOX09nSNhxQmnIC3LMLAr/jb6W9pbKuz6xZiTwfr/ib+k/7D&#10;2bW8uiLtIA8v5evTGt61J6Mz1Pt2CnyVLNUKATLCW1AqgjXkX/A5PP8AvPsGNwUlVVMRHe/JOk/g&#10;Cx4/1/ZgZRboWfIOM/P/AIrh8ujBSB1el8eM9tzH0dFE32ymNYJNWlGN0srqdI45P+tcj/D2G9Vt&#10;2ukmsyufUfVc2t+NX+HsomnVl1Jgen+rz6M7ZlDFhwoOrMdsdpbYo6BE81NfwR/pCi54/C2+nsQN&#10;qbdKaRKC3I9OoFv9cgm9r+w1uI1tWlB6kHj/AJ/9Xl0pa5iXPCvQD9xd5UtDSTvRVFPqAICLYejT&#10;YG4HP+HscqHa1DPCgeMXIvYC/wCof1Bv9fx7B8sNy8hKk4x6cP8AY8+HDPVkuIz3KwH5jqtzdvzW&#10;qtp1FRoqoCFkIVWlUn6jUTqv+fr7f6XaVJSSAxxeM6SSxUcqONILD6/4e1VrE7IDKdWRj5+uM0/l&#10;X7OrNKoUs2R+zP8An6KB2x89Mzn6atpIKl11xMiMKhpP18FbNcA83t/T/Y+3lf8AJ4zGvAvx6QFI&#10;AtxcD+tvYqtbWMuj+YHrUj7cnpAZkkljYGtCa9VX7/7Cr90ZCoqquUyeWeVrtYKNZ5NyP8fcKoe5&#10;PN7/AEIA+oF/x/h7EdnGRHSlPt6MrMHVnpC4qbXUo7MGBlAJFiOSLfT/AF7+2Fy92ABvcji9/r9f&#10;+NezdRGMt9ufs/1Z6FcDaaZoOjGbXmTxCP0qCtxc8Hi55P8Aj7j2MbK4GhlLBWKgizIUIs3BFieD&#10;/r/Ue1ok8ZGhY6wwFRWnBgwNRkGoGQR6E0Jqskftx54/aD/qr0oq2hpyRJosTqX1KGUho2RhZwR9&#10;CbX5/pa3tK7s2pht64Gs27nMdS1VJUyItLLOi1MsEhi0vLG8up4ltZCq6VJAYgsL+xBsu9X3Lu7p&#10;vFjMa+E63EYRVVkLGikadEsgJMiyUaaPVpR1GOgJzhyRs3Oe2rZbhUSRNWGZQ3jW76aagxP6kZFA&#10;8Z1RtQBlLKCBo+NvyK7Q+LXYGK3/ANU7grcRV0FbSrV0BrcocZnacWNVS5mnpJ4jJEYxHGhJKoVF&#10;rMPdK/yX+K+5euM9VZ3a8FZJSidKqgydBI9I8Sq6yxuKpEjYIpjv+L2N+Vb3PuzX+zc6bYm+bLHP&#10;G8ZWOSMureHIaAJ+llZGORU0cEaODdYd7pa7lyBvDcu8zhjIKlHUHwLqInSJYgQSAahWjqTG1Q4q&#10;ydb8f8vj+ZJ1R8yev8fQV+a27jOwYMaI9y7KqqgtVr+qF6inpMhZqikmsTHKqFTfQ1muBN6T+f3Z&#10;fWX220uyqFd1YOFUpzWSyeXJ0qQrYtBIT5ZPSv0RDcm5PsV2u+NbD6LmWE3UMdUUIui4QjBDOQas&#10;hBADDgAp8+op5s9k+TuYbo7vsssm1X4qf0wVikrkiZCNPnTNKDAwAOkB80v5Mnxu+VVPltz7Ppab&#10;rLfuTD1Rr8RQ0x2/X1bKWSolx0IRqeRnKlpqeReByjc+z7bg2f1Z8q9jTbp66lo5shUwasjBU05+&#10;8inkj1mJaWQqUcer9am/1Avb2vNrFNGd026YXVrXubg8an8E61JWStDrFEORkmvUGS3+/e3m9xbP&#10;zcqpA2YnjZTG6io1aqcOFVqCPswKnOmO9/lJ/Kf7LpOlflHBuXdPVoCU2yd2UUqVOPgx0dV9tBNU&#10;5GJJGq6fSUXhlaG4WRlAI90b/IT4yZTY2Xr4JsRVTQo5MU8dLUMttQTQjTxhWsQb/pPsPXdm6H6h&#10;KyRPkEDtpwOQKYIpX5dSsv0m92gntXUlh8IINPSoBJyKH8+tpTpDvjYneuzcXu/Z2Zoa2lyFNHKY&#10;Y6yilqYWeMOVmipZZdPBH9o/6/sgmf2dLSCdlppKXTqjC1cCNTuS4OtmVyEH4FyvJHP4Jf8AoSLk&#10;gr5ZFK/b9nz6C97sj27GRjSh9af6vz6G32C2f2jWIGSWlMTF/Ty7L6uWby2T6/j1H/XJ5JXcWxlk&#10;rAM/LPkP2dM2m4/Tv8XD7P8AZ697DqtwtTSTRAw6TAyniNUeRFdSYQzjgEctweLkAn2UXsL2rU09&#10;7GmSQOBOATSuOA6EVvuME8bAt8dfPgfWlePkP2cOve2PL09YaYorRpkauPyyoQVgRSdUUa+Q6QGW&#10;xN7f149rPFjIC3PZoz6E+mPs4eoz0a2EtsJwzgmGM4P4ifM440NR172FmcxmWnjnhiVJQ8c6vSMb&#10;zwhomKyLC5BmRW0izEfgqVt6q0rXS/AinDNaZ8sgVHEYqadD7bL7bonV3JUqRRvJsji34DSvwjhW&#10;oOSPe0omLr6RZo5ppIxHHElDO4mki+4bWsiSxCzFR+UDuAADpDek2dbqJNRoTVsDIoKUo1AT5+ma&#10;jVivQhkv7SfS6KGLF9YBAOgUppJ86cCQtTXupnr3uPRNPQzTJP45CsTr5IS8IWWVv16ZeBp+pBjU&#10;H66re929w2gBmUedO6v8z5/Inq9z4N3CrQAjNaGhwBwx6/aT172sMdlp6CbzRVJDRjnlWYotgziT&#10;6C7W+hsLg/Xn2Zq0cgBpx884z5+WPPoOXu2xXkfhyJg/aKV9fs+efXr3saaHdKVUVPA5tOlO15bg&#10;LPIUBuhJsbXAOn/Y8+/PNK0TpqqScDHnk4+Zz9nUZ3ewPA8kgHaThfNRXz888RX8uve2zIEMhDSA&#10;Es7FSVJXS9jYPe3sud5IyIyfSnDif+L/AG9LLMFGFBjGfXHXvYaZV6uWYeFDKsepg3jFgVsVUAW5&#10;9QPH9R/X3qXTJCWD6nX+HJH2gf5R0NrFbdIT4raSfn/q9Ove1Ds/NzwVFSlWqtG9BUeW6lSGp3WS&#10;Nhp4H9pv+NH3W9CslM6sAY8yv2U9OijmPa4ZYY2gJDB1p5/ECD9tcD/B1728ZUUORheWOSRZSC8s&#10;Metgp0iR1J+v0ZSR+Lj6XHstikuVAV17RwPCvH7PTousfqrNwjqCo4McV40/wH9h+fXvYdVcP2be&#10;aMXt5DF6wupljta5+nqYA3Fwfpz7N4LoW9XYYGcZ4Cv+T/D0Mrabx6RyfItj/V5Cvoeve5+MysuU&#10;hrY5zLC0DUcZlkAWBpZKf6xlibXsODf6i1wbirXguSICRkEjhXjjh0lvrBLKSExAMH1kAZagbFae&#10;nr9vXveCqnkoImWWQBw+iRCVOkuxQONXA+n0+twQLn2WGBXAjXiPOp8zx4/Ppy3hju2DIuPI58v9&#10;nz+Y8uve07JJLJKtgRFHbyyLYIVkbVEXA4Yt+COLg8gi3t4KFSgWp4jiT+X2edPUfLo5SOJIyfNs&#10;qK1IpxA9Kefnkde9yRD5JIoW1R+kqV0qsXjLFGUk+n6fpXSVFrelwLtRFTqZskfP/N5/6uHTayeG&#10;pmBqftqa/wCH/L+XXvbPXU938lSSxlkszRDyJJIqrA7RKxKAHQrAqSLm6rckmskjPpRaUp54AHED&#10;8qnpfaTkRhYQAFHA4IBqwB8zSpGc4yeve5FBRsA0UalhIbKI1Ksr6f1EtcgkcEixv/txeO3aJdRI&#10;IORTIP2H/Z6ZurqjCSQhaDNSKEf5eve59XSBqlIo7q4UL5GFtRIAcBTwt/obAX9qDArS9inIHr0i&#10;guv0WkbNfIf7HXvbxT45Y08cgvcoxK+m8ij0Pq/JA+hJ+n+HtyWJ4CRngR+R/wBX29Fst8zNrQ0o&#10;CKfLzH59e9uUFDpcLqGj+yoNgfy1yvH9PoPd4ijU8QjHzp/m6RzXmoFiM+fXvbqKBYGVzF6pANMm&#10;tiQ7C4QCQXP9bCw91nIDFlIoP5genSEXZmBUHA8uve+a0kokU6BNrbysGA9Wnjggm3H4A9p3uzIN&#10;LDhw+X+qg6oZwykcOve3A0hlWNonC6g1k4JZgP0rckf7Ac+2RJoyoqTx6SLNoYhxX59e9uVHAXMZ&#10;uugSsJkXTdmI49SfT6c39vM5fgCOklwW7sEehoade9rCmxBljkBiZWsHi0ylTZBdzoPFh/qh9ffo&#10;kUHWxBIPr/k6K9UutTxHnjr3t5weAWpqghTwq7KPIamMmaVXuERozxazXB9upAjEzNihH+odK54J&#10;zb6/XhgcPPHXva4gxVTNMqLC0cEKsW8ixu4j1ELI2uS/P44sf6ezAThFYL51pgU/bT+fTMNjFGSx&#10;dgTmnADr3tc0G3mpYZ1WKRi0npKQjWNahm1Rwg2YD8G1v9b3aB2OpiK8M0+3pcNueZg5+FPPyFfU&#10;j7PPr3tZRbRIpUm0TWTWwDU8iPU1ZBWOmhXRbkcsQwAHP09uSXK0KyAAkeYoaeXp0vijRJjGygsc&#10;A0HDyOPI+vn69e98m2wpilgSBkkgjaVwJXYROUDimaSXR6WNhfgBmAsAOUxVD3ilT5/6sdLGt1kk&#10;BYUNMny/zde9o+qw1ZELy0xWpmYWDo7HQzGyrE1wdFtCaSdR1EnjhNHqealamprTPS1NvSSpDhvX&#10;SQf8HXvafzGzck5E00KxoJWa8UcqSSSBVEkq6bfpFzwTcW/rzScI3aG+2tBX7PPozhgt5ITFFmnn&#10;T/V8+ve+P9x8hK4jp4pBE0TMxRbXLxhhZxzqLg6goFhwDe/ui2poG4jHDNOvQ7N3F3GqnDiKenDj&#10;+fXvajxfS2ZrZ44BRT+YaKifwJIQlO6goVBIuSAxuP8AEm/F31hiCGoqGIFfn6fb8ul6behjqoqP&#10;Xj9o+3rosF5YgD/Egf737F3b/wAYN012usnxFSYIh4oaRlYks40wAzIWKhAS5uSS1gD7VGOaOPwY&#10;UYE04KSR/h8uPoOrGGFFEddINKnz8vt6bajNYmlYJUZGihYqzASVESkqv6iAT+P8PYqU/wATNztQ&#10;RTpiZzJOohMiUzSrFFIfE/hRCDqflF455A/PtNIuh9aASFRkLkj7QK0/PpZALeKYqpSmKHB/w1z0&#10;xy792hTzvT1Gfx1PLGrMy1FTFAAETyOQ8pAOlSGY34BBNgfappPiZuLG0cCyYmuV4mUyRxQM7eNG&#10;AnNRJJ6owq2UXYhWIIu9l9szrIUWckhTQkKASK/LJGePp0qawhnJDsFNeFadNcHauwamQR0+58PJ&#10;rZEif76AJUSSqzQpTPe0hcKzKEJJALAaRf2qovjHuOJ5FkoJ6JHjkhip0oEnkp4IiqrM8lTGPUpO&#10;kKYkOonQF/U7iW07qJJAAnk1anPyr/k6V21hbOlQRTgCDx+z1/L+XUVe3dhS/wDAbcWLqQPEoeOt&#10;p2jkkmjaaNInRmVrope6kgLyT9bLTb3x1yVLKr1WNkho45wI2qFLVVRUG/i8FyGb6egaPqALj6hL&#10;4LrOCApSpoxbJwaVFeJ8xTBrjoSQ28NvAkkYDGgFamlcVBPDGa+demnI90bMgDwU2YpqisSnNVLF&#10;C2uOlp0IEstXPbQiqGBYl+Ab8/Qms2z0RT9y9Ud6dC7lpZafbvaGw8htjDzVlE9VHis39uzbYy9N&#10;BIxTXQZCOlrIykgJMdyQefZLfw/VRzQdp0I8lNVKGNapkEdrEsG/DwBzToztbkbZzLtG9whCqzG1&#10;uQHwLS8UwXDNn/Q1bxVB/wBFSPgadVqfOz5A4XpSp+PXf9JnMbT1PV3bOHym9Z9aVCy9cZ2M4DtK&#10;A0KaGnq5MBWV0eOR01R1bwuq+g20hdy7Zzuz9xbg2lufF1OG3NtTMZXb2fw9arQV2Ly+Fq3octQV&#10;Mb3AeGaGRH/xH+HsCsSAPQ+vUg7nYXG3XklhcijRMynPoeIPAg0qCPiBBB6uFoq2jyVHSZHHVdNX&#10;4+vpoK2hrqKeKqo62jqohPTVdJUwFkkikRleORGKspBBIPtkW5A45+o4B0g8gn36gpXpCsZYUUf6&#10;vn/q+zqT75i5N7MCAW0i1ueTa3H/ABA91bgaY6fRZEOrIpn/AC4+3h+fXvf0SP5bu5qndX8tn4O5&#10;eVgDSdN1OzYCkAIePYu88ntUrf1EvoiQar/XlgAVIhz2shjg565x294zT676pu/SB40EVHNT8LEE&#10;D8JoQMjrV6SrU8FpUHh0pKEyVAAyQWNQeH7PLrSA/nyYKkHzU3Xlo5KR2ag60xtWszTl2krdnU2c&#10;pscPAVQxwPQvXVUPpqmSaM00pBaFzkO0kJDnyRgxySSFkCxKipZnWOoPCqshU3JPFm+gJmwQ29zB&#10;+vRmag+OncCCSSpHEj7PQUPTdJNxspXC6gzBAA39mQ4Hc6EGtRxJoT61p1R1QVZapqKHBnHZAYzJ&#10;UONxcVLTPls3UfxmrJxdDUZHE08jTT1D4ymrIQIVKCXy07szTrFhSQeRxHqkSSFfSieNUkJKX1m5&#10;uWUfi4uA1x9DBE8eIK5A0NoqGzpArkA/Pif29UhiuVtlhYrEY5CrEEMxFFNdJrih408jTPTXnKCp&#10;xVJTVFbBFjK2myVVlqasy8smR/idCpWeoVKMLHAEpKOpqRHGtQscjRNLTCCcFpMYeOIR/uBWLNpG&#10;m5bWnlbxkfhUYkKGBFuARx7uY3dTRe0UyK+vnQ9JZ7a4fVrjBSvxAn1wTQ+Zp8snpwejyWUyWW1w&#10;yzp9jSmqNVV09NHRyUdYcTS/fU1UgLT1WSp6cPU1VK8TPMEmkjmOo8SVDygHTMjRa2kZg1nYCMRg&#10;cDyMv0A/NwRx7dlMiQgBSU9adtfnTur9hpnz6M5JGiRJCtAqgaqDRipyqgOT6n0oPLrjjIXq48LW&#10;VVXTtjMjHuEYrHYwUJfz43HzvkarJ1ddcS/welq3jeWok1RrTinkgMbSsnP+1MDKDEoWULaniiAN&#10;2GoiymwNuQBe30Nz7pLFoCzAca0IrnjwrmlOPy4np+4t4UgDxqaSeYL58zpNdVPMgHhUHFeo9DVe&#10;elxNO2CEOeqKiswE7zS5/cOfd6ZYKaV4KaRZKulaoqqdpl+2qJZ2heUR+SnaOBs7KpkQxNI7aSJJ&#10;FbRpGi+gOw+uoX/Nr/Qix9uwyUjKXGkLWtKMfzJWmcZFa4+fRTCHich5IIYq10gFqn+JmU1BIoCC&#10;QcVpnpGSfcigq1rKBKY/dUkmMoa2Kgroaqf79o1dcTPK14vsal1QaII3dGaORZ9cbckWNWVixD2A&#10;ZFLMxlFw2oR/hEYgf0/AP0D7zXEkfgGiJSgJpQCtQKt5EgfP59WaR0UJGqIFGlWqxoCa4Dkg6vnU&#10;549J6pEtTBXvDTvloUq6mrgmqYY4KeWhcJLHNS/cIrPLVVlJG8+lGEiM33BidhNLlbTCwNgrXj8w&#10;NiR9XXUBcnVZrg2ABuOL+0q6pVIKigqATjhnHAYBrUenSrVOFWE6HLgkMSF8sgCoBoBU44cesUEd&#10;Tlad1GRq5qKakyH8Fix/3qU8jSCPEVdpZvGiPT6qGOOTTKZHjSOos7IxzOqsrhIpNaOzajrRVbkM&#10;wjTgjgWB4N+OePbMRlVwRIpRsGgU1A4ZpU0OeNcZ6tMzwReJZsCslAxAV9WQQC1GrQ8ATigpTpsi&#10;mhiqKOTK1GOhefG0MdNAHFdUiGoenaOlNXlnWOlkEdTP5po4jIgh0zu0Wqb36NCzA6SYiisRHwis&#10;TY+oi/CuCRyP9j7eLBozEppJU0PHFMCnDiD5V9cdXkDPIgapcqKCmaZ8vTjwHTXmKtMTeonqCXgr&#10;6qmeKtEpr65KNXeSo/yecIvmqKEwxSRPHMl2La4mCrmYgyBFsFlF9KH1Ogs7vqBBu1nGvg/4A8+2&#10;4lVIy8uWGPTJwOGOJrT+Zz014U7TfpqQMitMAkUBOKCh9fz6ZP8ALzSfdXeQ4ipB15Kn1w0VQrGG&#10;ixslJPDJG8VNE+PY0ILJpcMsrxEx+87RWCyi8RVPGWYmR7gBrli3P0tz9b882JSxPMFNpJ+oCdQA&#10;A+Q/CB6Y/wA3SWK6MdwYGHiMvEjOrjmgx8sdRqivo5DOUMNV91VmsWKMriMaYZp6iKSNaKSPxxgR&#10;1Ik0wMViEZMQMZaNOKFbavMgRWaORmKhLqClwDxxYcXv/X2/pl0+CiMXpVQASfz9BwqelrTPFAba&#10;NGLKp0AAnPkD8vUnpsrESauR58fKFrjSZCkSlkLVSUuRnjrlX7hFV7zxyylWSJYzGoaJQPT7keEk&#10;2Q6F1HxE2QsosoewNyCW/wB4/ob+0rXQUATrqNO6nBTntxwwOHz9evR3ExhjN2akjvwAqvU1UEAV&#10;FKHJrn8uoTSQxCWWGRZHkH+UU6rLkpmDH7hCVrxaKaIU0lmiJB1F00yKUOLRrHC6fpcC6NcBTf8A&#10;1X0v/wAT7MVkZZMNj1wR9np+X7PmodRrrDQD14j148PL/UOmudlpYTHVnzyh5o43aT7hAKr7mlsI&#10;1KxkkiFrqtjfUmlwB75RxpwoX6afqAwbRaxOr6W0j8cH21cSFvjz+weeeHHJJA/y46YlcrEY276k&#10;nHz48PnU04Zx1ngrMiitUCeWET+eJ0SramMENZGYHSGZD5H8iVcukBiHjuGs6ge8ilwLpFrA1G9y&#10;zjk3KqtxYcAH8f6x9tMFMn6smgnyNAD55Jofnnj+XWmt45brWJCsv8FBSlM5Ir6efTd4vLTy00tW&#10;Y1EMTs9JRgUayL4ZrVFRIVkW5SSVwWHkJU8MrD30jlwS91N/0sfGw+hHoH1+v9fbkiBGHh8PWmof&#10;tOP9Xr0v0PHIoiWjEcSK/wCEEfZ5dN9VRLSNLBEDUxRRcS0sLVjyIjmOV/v51XxOzU9yughRcjlb&#10;HnwLi41MQx1Hx39QuQvHH9f959t91ASMDApkD88/PFeqlPCKeIhoooAtSo+erJ/n1BjnqKvyJHG8&#10;QgSTQ7Qtk6lQ0M3ipTp9CvpFlT0qNOpQpHvlGSo9PJLEEqAoN/zz/r/196njRjR8Clcn7fTrdxoY&#10;aR8PH8/t4/lXrDUzrNUFJJx5I4xGUrHatqV8SyDRHTxq8QvZOPGQoNwfyeQ0lVAVyV5vZ7BT/Vja&#10;9/8AH3QiZWLOygHHlWo+WaEdMQpcvM0kIEase6h1Go4jurQ/ID9nTbX1kKExspnlqA3iSZY4GBUO&#10;hMeMpWb6C354/HsFtNP/AH7+ot/prt/nW/7xx/1/6+2tV/xoeP8ACP8AoHpT4d5r/tPP+j/D9nH/&#10;AFU6MR9zJ/o0t9nHf/ZetGn+F01vJ/s22v8ARqtpt6vrrv69N+Pf/9eg7KAyVLsLk+STg/4n3DkT&#10;hhq6nwVqa9b/AB7bQlmAbj+v+9/j2+DXh1fSSKjr3t4ptIIAB44/249qoAQQT0lIOsk9e9mv6EgD&#10;5qkFr/uRc8f6on2dEFUX8v8AD0utx39Mm4ZPFiK5vpanlN72t6D72L+g6YRbZoePrGlgB9RpNr+7&#10;RGt5+R4/aP8AV/g61uL0FKcadaNv88bOM2TyNKGJ1VRUj8GwDWP+829mBqSFgIuOQeeOLfX2JLcC&#10;S5BPl/q+zoCXzKAetUnCRytmYGVW9VTcKP8Abk+yody06y42sW4Pof8AH50/Q3/1vYimINHp1G92&#10;A0xYjFf9X+b9vW3X/J8ytTTLh0YSx8rdXPHqcNY3/pq/3j3VRl4hT7oJIC2nP4+t3v7SXGkAMPl0&#10;kVVD6vM9bieClar2rGB9WpVuf8Cn/GvdnPx7ykJx9IpYfpjtz9L+rm3+v7J7pWkUhfz/AGf6vt/l&#10;0d2ikOpHD/iutXb+cdsisrMLmapI5GVY6g3AY+m1iTYf7T/T8+zrUrqyq19QYDkf61j7LJEYLpOC&#10;PLoYwrVQOHD/AAdaSG+ad6HM5GJ/qk8gJsRxwCR/rH25KiKNIvq4ubgE/i/HtBI8krajw6VlWcY6&#10;RUVSUcBCxP8Aqifx/Wxv7achSicHULahdXtfkcW/3j2YWMjQii5A4j5Hj0xNZlhqpw6FfZO75MLU&#10;xSiTx6XDq5ZrK19OkqPxfk+2yHHCP6lTyTpANufyfZmb1eKKR0mEOg9opXpabp7OqMtEF8wbSFFh&#10;5VUkW5Ov6j6j31PjQ4/BtzY/69xb+n+t799bGzUK0r/xXVHgDE4yf+K6y7S7Nq8StkqjFxcpdtJs&#10;Rwjj6En8e0duLDmWlmDJb0G3+9m3tDuU0cdqfCNf9X5dIpLfSyqBw/zdWffB/uiWXsTCpUS3ZqoA&#10;amkYcgFiv+829ku3TtsRZp5dHIlLfXg2Ynkf6594987XZ8NhXBFP5f6v+L6E20IykCnHreX+NO8F&#10;y+y8WQ5P7ER+hIUkC34/wPsZNkY3Xj9Gj8H6D/afx7hOCT/dqh+fn9vQluEP09SeHWXurMmjxlVM&#10;HXiNirAgcFvob/4D2Vn5ObaEmJrSI/pC7fQf8cuV5/r+B7y29v5ALdW9QR/M/wCrHr1HO9jtqfPr&#10;r4r73+/yjUjzXJnCFQSf1C4P9Le9fDs/G/a7hq08ZUCok+t/+OhNvcq6axdRzcpSU9WUKbqD/UA/&#10;7cezL/GLFs+WpX8ZP7yf4i1+bj2GN4NICPkej/YoizCnqP8AD0zbgm8GKq5CdIWGQk/09B59377H&#10;pvt9qU9xa9Ogtax/zVr8+4L3Zyb5vl1K21gjSG6qD7IrTV7+MSyBga2YDgfib6k+yw9hEPuAgc+p&#10;b2+nMtva/b8RA+nQyjSo+wdHp67BXbMP4Ohhz/Xw2+nsyvTkFqeEj66V/wBc3U2t7YvjqcMeH+r/&#10;AFfs6K78UH7eiFfLOtKwVsYv9HvYj6n6fjn2amAWiXn6Lc/0Jte3tKV1GnrgdBeRtLHHVMmdm/3J&#10;1D8EK7kg2tYOTz/vfuTIvkjX0M4bV9SOLgD6n/intmINFMdLgaaevSAYqSOoH3MZQaol1MboqWX6&#10;fW55/wAPbSY2BIA/PH9f8OPZ4JkI1E9OV66WVbAEaDc+kgm3PHIHvLHE/Ppve31t/vF/bMssZpnh&#10;XqjMPPrrzKCRZSPwWBP+298CjBjcH68259vIQYxT06rr+Y6ivVAFl1KBcjTZQLH8WPPtxogLlSbF&#10;ivJ+l+eLD/iPZbfowVXArSvD8uthq1brC1UknlvpjBVVB+gP15sB7VFGSg/1Vh+D9Rf6f4eype5g&#10;TipH5f6qdeHr59BJv2NZqaYAhtKyLYc3ujgWP+N+PcqR3Vl9NtdlFweLf6/+v7PIpIjEc10/zr/x&#10;XXqZ6LEdss1a72ciV2AvqGnT9Qbgf1/3309vVDCzaDrAAtq+tuCCTx/Qf19lM10pY0WpPD1zgft6&#10;2poc9JremP8AsqRQzqqglpGY/osGLMePxY8+03v0lMTUFQWCJJ6hwD+3f/eh+fayxArpY0LUx/Lp&#10;bBIHkAHQ1fCi1V2hjXVNaxzwjjm+qrWxHH+0+9dH5pVBevrfVa8jX+n5dvY629NKBRmmOhNGOwjr&#10;el6ETR19huCt6WE2P1/zSj3UZkVJqZCPrdr3/PqNvZ9EoOD1pQK0PQ2e4SXLDj+v+9e9SL5Dr0g0&#10;1HXvaz2jHfI04P4ZD9PrZre3UFQB6f5emX7gOve73vhvThI6Sy/RY+fp/vvp7LdxQtQV6pMdKVPR&#10;BfnVVeDrrJam4EEnp/qLWt9P8fdzu3gwoo2t+qMH88FRcC/soegYJ6fzr0F7g1kJ60JPlHMk2+Mv&#10;JZTarkbS3P8AbPCm3+PtZwuSnJOoBeCP8LX/AN5/H+w9ohiTHA1/4r/V869Mjh0SDcGPjMbBlUkK&#10;DcD6XFib88/Ue+crgIXa/p5sLcEm/wDvr+zK3DFtC+f2+n+rh16p6BafFpJUABSf3PTa1hcg/wBD&#10;/vPtE5ysYxS3caSWst/xyoBBP4v7PPpk8IKqnUBx/mc/OnTYlTXSuR/k6OX8WdvCHd+LqnRSi1EE&#10;guvLATKCtiPr6v8Akfuu/vja1RnWlEKFtUl7i51XQi/PtBKHUiuaV6F+3XaFBqPwin+r/V8+t6X4&#10;FdiYbD7RoaWepiiYUkdlZtOkLp9P0/A49gZ111jWUWUjkkgYLrvew/De0N14jJVf2dGstxEVLDgO&#10;jydodyYCnwNSBXQlvGwv5AedFr3H9P8Aefdhu0cSKWjhjdSCBb8Dn68eyv6eWmPt6CN7Iry1GeqC&#10;/kJ2pRVmerZoqhHHmYHSWbVwVve3/E+1waFTaykhubj8fn214Emfl0XCQFtJGeiup2VSiyNUomn0&#10;nVIBYqLcj8e88WMjc6mUi3H4H/Q3/Ee08/1CLoQcc+v+r8+nQw68nZFIrmU1auUJClWI0g/gEAf8&#10;T/r+5LYGmnVmMYYi1/0kix/ovsqaa5hcIcD7CPL59PpNWigdP1D246K321UT+SNbXFuLA/Qe4393&#10;KVGJFOoFubDg3I0+9m9ZgA7Zr/xfTwkx0oYe1806fs1T6Tz/AJ17c3tc25/2/uRHtyAqD4Rb6/RS&#10;f6/n2lfcow9K9eDsGqOupuytyeNiKyW/BA8knHqFvr7co8DSALeBQQPyqn/X4PsuNw7FtLV6dM0t&#10;em+Xs7OLYSVMv6bn96Q/nm34t/sfclcJSryIk4/2gD6/63vYd3YButGSVhQdJ+u7PzgWRo6yS4/S&#10;Gle9i1ibfT/W9zIsZDqBWO9uOAoA/wBf2/G6xjSp/wBX+r/Z6bLTUyR+z/Z6DLcHYmaqVfzVEslw&#10;frI+kAkk2PJI4/4p7UuPo0VkYWUrzp4ubHTxb2YW81B4dK6vP+fTZJoSf5dEY743FVVdPWvK50hZ&#10;joGkE3jCgA/4X+vtSVBTxaShb0ix44/FiDx+fr7Eu0syEPqApX/V/Lows4tfdTJPVU+7sZLk8qxW&#10;CRyStio4uzX08j/H2mp5bPd7cHgCwI/A/wBj7G0RiMeD5faD/sfy/Z0MrW1ogoOnzbuya7TG/wBu&#10;4u3pBGn+ze+oj/fce4vlV1J1AaWI/wBY2v8A63t15lhcKorUV/1ef+r8+jpICAAvQq0ez63xLZGU&#10;2taxf8X5IHviJwuolfSCfrYWvwDcG39PezJHKulW7iB/LP2+vVJYmdCo65TbTyAFmhk0/wCqsbAf&#10;giw5v7zrVIw/Wv0txwRzwbe2PCAbh+3ot8NxUDpPVe2au5ssgNhzYm4vyRxf3zM0ZACtcf6lbaj/&#10;AK/+PvyrQ1YgH1PD/P1UxPSoHTBPtrIm9oZWA/oCL/m1iOffgwJvcA3sbkG/+I9u1C4GeqGNiKnH&#10;TDU7WybL6onUE25B5tyT9PcqCZSAjG3IuRyOPUTx/sfdJqodaiuOH24/1fZ9vSG5hLAkeXSDzW18&#10;hIrjxOvAa9jpspBPP9eLe3ZChK2N7D+v9Df6eyaVyVYnGf8AV59B+5jkpQjoPZMDU09QuuJ/rckE&#10;t9Db8D3DrAXRypAKgWvY/mzHj/ff7z7SdgZdYwf9Q/1f7HRJddrj/V6dDbsCaajkh03UqUA/qGBF&#10;z7Sk9OXBDkFeWB4JHP8Aj/re3XihZtSjOMf6v9VOB6aV2Xh0dnaXYWUxKRiKqK6bj9bg/otxb/ef&#10;r/j+Pcb+HQ3LtGGvwLKpP+8ey2W2D/pjFOPp06biRhk9D3ju/tw0yRla+W66iT5n+h+oJH/FP9t7&#10;kJjae3+aF/6AJf6f74ey57EauNR9n+r7evCd1wadOr/JPciLcV7gDiwlYliObi//ABPvP/DqVgQY&#10;BYC9wEFv9jb2jlsHjFVP+H/Bw6eF9MprWvU7E/JHOyVkOrISgXPLTMADY2ueCP8AX9lx7vxVMcJW&#10;6Y1t4ZfqFNrX9rrC3MZBfj0a7fdySPpPV3f8vDtbKbh3FjI5ap3Vpadb+QtfUtgp/wBsDyPetV8o&#10;6ZIs9VhVHDv+kW/rfi/+1exlCKqG6OZDqXUMdbSGCkMuJonYkloE+v1/Tz9PZHZANbXv+P8Aeh7U&#10;VHn0lIFenf33EoLqB/X/AG3+PvRI8j14EA1697Pv8TKfXnqO4/3fTj/YG3vUrqi66f6v9R6bNKEn&#10;pPbrYJt7KsTa1HN/1rPvZu6apP8AcBQR8+qBGGkf7EC3+29kkk4WQzjFCPPoNXdDKa9aQP8ANlzR&#10;Td2XgZrg1FRY/XkKwF7j/aSD7MRT0ixjSGW1yzG51fS1g3tO1y8lHcHyHy+2nSUAKMD/ACda5G48&#10;kDLKEexLliRzyGt9QPr+P+Ke+5haO/8AjYfQfQE2HPt0fFThQf5uvfPpjwkgnqltckuoseP7a+0x&#10;WJ5T9VHN+R/Qc/T6/X2rimES6aE/Z8/8HCtf8vSeQUao6NLtKmlhWOWO11RTf/EAfm3+w9sk2NgJ&#10;YhRc+k/1/of96PvzXckwCv5Z/wBX7R0+klTgf6sdGj2pvfI4hVWnqXAA5AZludak2Nv6r7ifweBg&#10;ToS5P5Vb/wCx9oZZSrUz/On5f6v9l0O1KA9Dbie4s2sSK9VJpFhbyS3twLkD/D3Mx+PSllDaRZuA&#10;AFH1INzz+Le013J9RHoTBBr5+QPTjyasD/V+XTVuvsSryFLL5Zi5aHg63IBLAXswPPsTMYmmJf8A&#10;EAgf6/8Avvr7JMaqDy6diA0j7eq3+6a6aeoqHV21N5Dwb/qs4+nufPIyuyNIpH+BIAP+I59m1lHG&#10;0IdEofyr/k6UpHIUo9T0TnIQ1ss0imR3Unmwfgn/AGH9PcVrOvD2ubn6k3v/AIezKIiKWrD/AAdX&#10;W3zWnTFLgqiVdPqNzfkNf63/AAPbbMVVbkj/AFgR/T/ffn2dwS6m0j/V/q+zo2s42rw6c8Rt+pie&#10;MmJ7ag1iOb6hb8e2sG/+sSbni55PPtXLk188U/1f6v8AL0IlBoOhqw9FWxRRkRsOByVaxFhx9P8A&#10;Y+8ZKmwZWIvf6EWP9eR7cXxFqUYA/aD+XHq5r8v5dPNSlQYwCkhGocBbf2T/AEB993isfQpP4DMb&#10;E/gEL+P9b3sfUcCxA9QMj7CfMfPH5dVIalRn/B02FqtAdEcpVbkK+vQfzZtI+h/NvbJuXbWA3Viq&#10;rD7gpKdsbJGgjaWljrHoXc6JXjEtiyeokJqFjZgQyj2c8s8w73y1uybpsv687a1kiZtEdwhU6VfS&#10;CEcaR+qo1ChUUDGgM545I2fnnZW2nctcRUh4JocSW8qhgrhjXVFqP6kTdkqVRqAggY+jfkL2R8dN&#10;/YvsLrvPZHblbjJ6Npo6CaYRz0Ubj7rGVS3BkpZrkNESOSrAq6Kwpx+RfxdyWxMnWZURY1MBWSSt&#10;QV0cSUTGGT1eFSilnsrq5McYJDCwuQPeTXLnMexc4WC3kFwPqFA+oQLRoZCXB8SNNQjjLIwUqZEG&#10;EVmKTeHhfvuz7tydf/uff4ZY5e5o5UBkhnRQCZEfgoqaGNzrjOXATS7b738t/wDma9efMzYONhxU&#10;WXx3YeFo6On3ZtWvlrMi9HXCJWE1NlaqKnjqElUh0csDpIZwpJHsp2x+yN3dDbipdx7GyVY3imAq&#10;aZpclV4apUOPNHPAqxxoTbSDIGZTza1/am3vF2XcvG2yfxCTWRCKxsvnVfPyGR0UbrDs/Om3NsfM&#10;cQmt3XTU+GHT0ZGUkqw8j+Xn1Yf3d0J1j8mNgZLr/tfbFFlcVkYz4JZKelTL4yYKfFVY6tkEkkbD&#10;6nxkK63VrqT7uH677l6L+Xm1xic4uLwu+jTwQ5PF1lRSRSiqeMXehq20hlN+NVjzxxyRnb3G373E&#10;zbU4E6/HaMaaa5/RNMgjIQ/xUB8+sUt45b509pNxa6hD3myKx0TxqZJEByBcxg1JFaa08gDQ1p1q&#10;19yfEf5ufyrt+1HZXxq3Dnux+o5aytr/AOAyJWtt2LHQkTPQ1uIpfIKGoESHSReJz6g4voBPu/Pg&#10;U+JSsr9nYKuyUDBpm8U+N8boPoEAaSTSQOWAH9fx7I5tvsHd1RTHOMaGYKQONfDPcDXH+XoZbJzf&#10;t2+wG6vJ00mqiiy01ehZkVAaV7a1p1aB8KP50nTvekmM2T3BuDbfV3Zsscccu2cw2Upatp7BGAq6&#10;mnipX9XA8bn+lr/SorsbqLO7clqY83tfMUMCyuoqIYY6qKN1BlWJRUMGN7W9Kkn9XCkH2UR293bO&#10;zyRMozxx/h+Wf59HMm17fcDXYzK+r+HOft/1Z49XgYrO4fNwR1OKyVHkIpI1lV6WoimDRv8Apf0E&#10;8H8H2XHK4PbVYGilkOOqZHJjaulMZLBb+N6eS7rqsbFC6H/VAAkJJFjnb9YV+2mPmK9B662bdLN9&#10;UA1AeXCg9c9O3sHc7sGSnqKmdVEkDBWLRsGZEKgB1CXGn/FTx+bH2mk2QlfGj7lPzz/xX+Tp+13a&#10;eKJY5QQRXiPn172F2T22IpGJYyXUx3jZjGQSHZkuxC/QAkc39tm1MQCNkV49Cmz3Z2QKRTzzTr3s&#10;Ps7QtTPHJHCagNYOgJLs6myMSODb6ji5+lx73KEkHhDB4Z/1fPoWbXdiZWRm0kcD8vMfn1721T7W&#10;WsiMjhdMxBkU60JcC4jIuT/h/j7Qm3SN61BPS+LfTbSBBnT173FqtrRQ+Kankk+4iaNpERjbxQWG&#10;lwxABC/W5HP4PtvTIqgaiany4ccdKLffnk1QyAaWqAT6tXP7eve80FT/AA41OMZf1U01ZDVKQVin&#10;lkUIBySTx9fp7XK4koFGSy93kKZPTckH1mi+BwHVWU8SoBqfs697E2vpEmgEsiiPXQRku/Pmk8Cr&#10;UMiJe4LAseePzb2kvfDkYLG1fUgYGPX1Pl516BFrcNHLoQ1Ic49BUlak/IgD1697DSfHy0byyRmo&#10;Zo5RIJo1RojD5WU3DEAfRm/wJX+ntPBMYYTASoXJr5n5V9ehvDex3GlJNIUilDg1p9h+zr3vDSzG&#10;LJR/eKqxxSBGjj/Zd2JMMgcRm5VgSdN+OP6e/GXSrxnuYZr/AJq/s+3q9zGGsyLc6mYVqcgYqKV8&#10;xwr8uve3bKVEtVQ02Qx6O4aLRqV3QNJEfDMjB25PpH+8E/ThinhXXhOao3+WpAHzAOei/b4Yre7e&#10;0vDitc+hyKenGn7fXr3toyV6yiLNGkM4RUCR2YSsLhmDahpP5sRxyDyxs0UjLdrNTjSppg8CPy/1&#10;U6MLIrbXWlWLJUmpxjjkeY/w4P4RX3tixdL/AAWWsnqw7UFdGsbKyuZ6VoyrPKL/AKh6rr+bXP59&#10;vJN3orUDVIr9pxny+0+fRvfz/vSOGK2IEsTEg1FGDVoCfL51xWnXvapqMIBUu81qyjlWVqStVwjJ&#10;GyxSUiPKjamDjhTa1tBYAgrK1JJGWUWh81BB44qH+wqQf2EeZKkMW6VgVU/SlSgZKcSCwemKAqRn&#10;zqGoTXVH73gq8ZT6DInjRGja0bAOWRX9WlvwQSPUfqP6XGl4O5oq5yR+3/iunba+mLhD3GtK1pQs&#10;MV/Z+X7a+9uE+CpdUNUqvIgp4WHIAGuBdZuTfSb2Kn8fm4B9p0MzKVWgNc44+v59Iod2uCjW5IB1&#10;H+R/w9e9xFwaVSsVTzahqjW4UwsvB1Enn8G/1/rc8lTAZFNEUGvGv+Tp87oYSNTafX5/5uve5lDg&#10;5IlDIul/1NyBb8G9vrb/AB9q2YsaP208h/gHSa73USmjGo697nx4XzO1wpkjJ+qkar/XkD8e2S8q&#10;klD0n+vcAKhweve5cWPSMfuBF4sjcka/opsOf8OfbfizyHuNeqPJM+VPzPXvccwBpzEkTKyHmQSK&#10;obn9Wgc29uhQoJbJPD5f8X0qSF/D1OcHy697eEoDKE1oWsAuq0jjXcMAZEBAN7C5/Htlas3caiuB&#10;0wI9L1TAr1728pip1pgxUONY8RK83+jRq5Cfj624/wBb838IKa8etCKsuPPr3t7x23audNdPT+lv&#10;25ViWR2RW4v5V1aRY+oFgf8AePbyKEUsBx6dktmUljn5de9vtJsqaF2kWK+ovGZoQdNwRpYKwAVe&#10;eXF7/wCw9vxRAipFPXpUtgZohqFKfn172saPbFRBJCriUMIy5BKmYsPqh8gQJ9OGD3PvxjjFSF+f&#10;Wk2uMKRp697ETCbNEc8WmlezzsEcBvE9gWEZZ2IDXJsUuAvB+gu9pRUpxr1f6NaBDjr3sUdvbQkM&#10;rTVcT0CBplcM1ooUUgM01iX9ZN4xGrWH1sePbMgcJQYoOmrvbWCqUFcCo66Jt+Cf8B7WlLtKOJWm&#10;liEjFFFL4qcmRIgT55FkmJIXQVIktzc/m4G4pHLUrw/Z/k6Vw2LDSeFK48j9v+r/AA9ev/vv+I9v&#10;b7SnjpdOlY6ZBG1KWiZZfNJyXSRGN7x2AS3qtctb0jV5r8ITAVOrTj/Vw6MDYKxEgWjDifl6dcRI&#10;rHSCL2JPI4sbH/eePcrE9d5WqrI6mCBisFphKtOXfQh1XiUsutvUrlWHIPOm110rSyIBGpr6dOGw&#10;cqSorSn7OsE1ZTQAGWaNLsF9TAAMeBqP45FvZitqfEzc2+airpKTAVrTGpieWulgZ/Ojy+aTyNGy&#10;hS629C6OCS2sG/tXHYXDyCMUSRuFSK19SPL7ei7cN32TY0Eu43EaBcUDANjFWGMV8+FegO7H+SXU&#10;nVeJXN7w3jhMXQsspUz1sSNI0XpYQr9WsQwOhW5FrX49mdo/gBXaaSXO01LH9rBHTKtQyfYU8Rcu&#10;rVNQSsWpTcj+nK3YKLV3G22/aI0TerqG2keugzSrCr0pq0GSgfTUatBOmq1+IVTbTzVZbnbu+w28&#10;934eWMUUj/FXThFY5o1K8aY6IrUfzbfj9kq2potkT5fes0Qmf+HbWxOQz+5XMSgRhNr4yKatRJTx&#10;E8kILD1AC9va5wXxF6qwc0pyu59nrPTSHTE1ZQysCxIl0oGYE/XSAVA+nP09pIHs2AihnSYPQB4g&#10;8q046gUQ6gfIpqBGQSOjN7zmKZFEVhLCrDJk0xUx+IOysM8QFY/LoOt1/wAzDtivjo/7hfFP5BZJ&#10;KyOUiWq6+y+BRJVOlIqmozaUwpluRdpbs/1GhSGIhY/qv48YCnWKq3FQ1ZRvQ9PBXtKQF0+ORYIy&#10;GUcaVUlPrdfZhKtlGWMUpuNAyI4pxRvw/HEgx3Vqwr8qdXWx56uCZ1hii4AgzR6WHqulmNf4tSrx&#10;XTXNAiz3yw/mQ7wqoP7o/FzN7cp6kaJH3Du7rSGKnjWRXaYCqyqSoZV4/wA0ZFtw/wDVWUdX0zh4&#10;2SgqZaxVVdENPSVMJJiW5eJ6xEAsPQf6i5JP0BMb7d1lEtzY3KwcdZFuFNR2sK3GoAkilVBocgHH&#10;R/Hy3u1zAsk7wo501DLLIKmgIIEYVuNQQ1K0pXzS+dxPz93usclUeu9q1kktQ7HJ7mra2qpIambx&#10;ihrqfbVLPFI5RHnLxzsqyskaqQplYcqfYPkn+2x1LTt9vCqivnTTqnYFNNFSOqXAUBnZ7KDwbkW9&#10;oNw3y8/dUF5DptzcRRyr28UcVo5WoLeVQStOB9T6w5NltHMu5IHjLyALGnhxgxuUrKT3VqpICjhx&#10;6qc3F89ttbdq8w/ZW5NzO1LvLPYPKbP29kzkqugxmDrFVsjuTckE9SaVJajyxUVBCGrKgDyhEWXU&#10;OdTsQY2BA88Yd3qP3Z6Ckrqpp+Vjk0U5jf8AbNrcheS3DWb2Qxb1v9jRo0Vl0qys1CjBgMAmhwDV&#10;ajiPI9CtuVFuUWZLcjANQ+mPTxOlmPwsD21FSCAeJAnbM+bmw+7M9k4cGc3O+MbHU1dh8Ju3d+zc&#10;bjMZS1Bq2grqjL09ZjNdeEP3KRvJOQop7zQh4PeOPA5KSngpqvHpKiojz5SLFSU/nlXWVCCaSaxT&#10;j1amRStxckFS9N4vDMzTzOCxB00On5UHp9nRlZ8u2sUby7dbF2Q0Cse0VGfTVWnlx/wrLJdt9V02&#10;VymZ212DjUy6VFZj6Pr6p7WwmYqMRSO1MKmTIUuMp8ex+75/yeSCnrZ1nWOTxRB0qOqfbdRK0VMu&#10;Knek8baZIKBJEklJvKZax/NLIfr+ETk3DAe23e8uGadJX0itQDStTj5ADB9cZz0tisTKSs1uNTU1&#10;haAkjIUD4VAIFDkkD16x7k+S/W20aWtyuW7V2RiN2iemeWg3Z2AuOrMXivt2aiWl2hHJiqChViq2&#10;IesqQqJpeJ3uqo25tnHUWQhkosdUyVhPjrK4QkU1O8DazCpZ9CMbhdMX9AGsFA9sub6BJAWIaRSh&#10;rklT868ajpbcbS08OmeJYQooo8zwKs1ONGFc/l0Vn5IfJ/J7x2Lko959gbNxOy6aOgz+ytkf3kUb&#10;i3TDl4Go6PNzY5KI1dVQCPXUGbJQop1M9M8jyM3vTl/nufHePpr5mN2NiaSSHb/yJ2rR7/YrS+Cj&#10;g3rhmG2N90dPKCRJJM8NHlp7HUHrvULFSS9SXjDyYcVBH+2ND5fhoPma9SHzSsW42e3cyg6pbmAx&#10;TgHHjWxVCfL4oTC2PMk8etnr+R18pMT8mfghtCgo6lKjJfHjP1fx7r3WSMrNhNobfxue68kpoTHF&#10;KYafbeVxOLNRLGDPUUdTKC1zalHlSbAC9vp+QeebH6+9V8x0CCShxj/V/q/w9XBe+V72N/zxYXtY&#10;8Aj348DXp9Wqatkf6qccceve987+SFu+Lef8r3qKlpWhlqer+2u59h5CQTs7UrVmYG/KeSSCZiEk&#10;mp80GTQtgEu34tCuy3K7Z7173YTkql9YWEwGMnxXg8uIXwzWvkR0zuRgm29RMSmlo5lI4llc0BpX&#10;HAkfs61Bv+FEmw6Ol7i2Fn0809VvLYUWRGNTGz+PL1O2q80j0dVlKBI2NPFLRYgSU0tSryNUhYSC&#10;WDWaxnxqqR3Uo1pFmKMXQM0pREBbTrHkPpJAFhyvHvIGa3txMt1JnSPLAFRQY8+I+f7OvMWR1e+Y&#10;PIoprWqqGpQEIOIrT4s+Zz1rnz5PK5yHN0dTIJabcUZfFVeHFdAlFkDFTYtMrlMzJFSPM+P046N0&#10;rKeAyVDSSWjrG1Jn8M8is6wNLHCdJcSGPRrOliunV+ksulVsQDdb8p7pHe2STLbvcGJnNaAV4/iy&#10;POlOPTDyMpRIrhzJIaFIwKk/xdw8xQfF5dM9UBRxQ1Pjxn3NdRRqKSrxrZT71ccoyFLjat2eBniq&#10;Viq3raqoV4ndQlX4Ci5A8VURhmcStNJ/m4ALjSp8qQeu1/1OCB9bDkfT2tk1mULbqBEPiIrUn19M&#10;mlft6clMxuFiEKIDhmBbVUcT6VPn5DNOmSSubJRJTmvx1LT4gxRVO5Mm0MEUElVF/ActuB2o2aQF&#10;I6SglilqPVH5Z2aKePVI3MBv84PH6jJExIRnYxHwM/rNgAyrxcfqNwDz7o0zOhijJWg1Z4Z9QPPq&#10;8JFw5daqyIGo3w0Pdw9c0/IdN8sGNjq1xuRXJVRp3xORpxSSV1DT0kWYRtwQ4qBqGJamd5aKuri7&#10;qjuFp4TA80KmmfnoijaJ3kT6lZNQ9TWBdIdP1LaWJY+q1rcjn2nTxyKOjnhQ+Q9TX0pWnDpq2gmi&#10;ZnnWXTxQkEItfiNT5GtF4cR1znytdl6XNUWG+0jE9J91RJQSSzLDUVLQ0M+diroyKemh/iFFBFRx&#10;AU5mefXeGcGB+CSOGCKrnQxbxkFUbV+qWwGkfo0qLcDkXHHs1e3hmj1RkaqU1Yx8vI+ee78un57a&#10;F4j9Ompj+OoxwwaAPjiaOAa8Bk9J6s00kdRU5WqpqOnytPHEaoSxVmRpEp2EFNjVatlaSRZHrGqq&#10;iZ9byuPDPoqQJlkwxu0jlY2RSqyJYWU3LIEIvbhGuSLgjlQOR7SyuQfDbuGK0/1eRH+zjrV1JBGU&#10;SRNeBUA+g/M+XmT+fTHX5TGQYihqKjK09dXJVVmLrhWy/wCVReCnpMhNktUcSuRUVtM8EELCCSM3&#10;irDKJI51mpCgaRpApLIn9vWzWbyGxH5PrVeBf/XHtPJM7BYYsAE1+VRT7cUr+3PWkuILqeLw0I0l&#10;wQaVAZaV+wefn0ianKZAU2PkhkkIpKmY0j/YtjKKKWnY0kMM0dSzqEVBQz1CmeTxamUsY3De8wAc&#10;SMyWNjdGvZdH0b9qwIJS4Unkn6g8e2kra6UVvh86cSwoeP8Apv2dKCjW0aWlq2gxkUcAENqNDQH7&#10;TUny+fTLPVRPURRR1CzQVLQrE9C4geoFRqqZaR3yUksqTrT1xQzxRERpGSiTRsswxRp5TqKshAKC&#10;TVpsPVGvC+lr3BN7f4/j24UWOq1BDGpHqaD7DWmKZGBTq6pTVE1KA9y8AxoO6vxAmtCBjAIySepG&#10;QzUmKp6eCnqIapYhTzyUdXSJkZSdVNmq6ILXETwxpNBMiCMsQoIiZonlUSkRf1veQr9CBpUmQCz/&#10;AJ59XF7f0I/PtNIzv+gnbX1+Rr/k+frw6TSTyRAoh0DhTyzQf6q9MslTJSy+CmDUy1oeZoJaiCqr&#10;IhSs6fYO6lGK2o/LL4dUfpLxurM0Y4iVXv6lYqVP1EVgxBAYt9Rywsf6/k+1QhkjpIa6fkCST9tc&#10;eX+odXihV18O4DANnUikn7NQ/wAHUKrpfFIIYaOSleoE6CSqqEy0TfaiSnkqKekj1NHJ/k8LM0Is&#10;VW6BUHjXEqrGbEDx+RSzREi7cfWRvwSGH+8e7PNLJ3j9OSlKEVx8s/8AFcem2YohguCFkGRVdYNP&#10;ICoyfI+XTxMHrbPFK+TRsbURxLXTiL7anaOeKELRw21vHC8Etg1uVe9wV9yIkDSNcFbWKs2ogWAA&#10;u1yDyL+0txGY4Q9dRb8INT/kpgfZX5daM8kyrHcghf4dWtuDHC4IGKU4V/k21GYEkNLS0jj7bxzQ&#10;TVKRw4+nqkqK1neVo7LNqEVXIqsreoKWt/XsoQy3b1G4t9ByCOFQjn6c2/404rjwyKf6vz4+fz6V&#10;hBHa6a1NR0xyV4kieSmiRqOONZS6kyOWQ08iH+JZCN9Sg+Qkahr9KBFZfXzOphYhrg/VToBJ9X0B&#10;v+bG597VVHEj/Djh9n8vt6aaNl+YP+r8/wAumtqxKZwV8MnkhZHilgbKVSBS9IQlTLGiJJ+yCBo4&#10;FlZgVsPBimhihkYhQD9ES9iCbH8W/J9tJGksegPoUVNBxNK+vr8uvWSxrbMbaYxgA1VBWoHlqcVH&#10;p1mytU33tfGaqmpwjTOrVrtNXztrqqV1jp4FVHEqvpYaOFK/Rhb3kUvqW5LchPSQNIABuxP1t/X3&#10;t0iWIqi6cas5rxGPSvp/Ppm3hjWN7uJAgChyGXxGc5GGY44DAwPtJ6TVTKlW0i1M8QeV5jDLJK8U&#10;ThnkmdaagpQXUHWSAV0sfyNPvmUSN9SsGFjci5t/iL/Qfi17e2I5ZZoNDAg1GDT/AGc/OlePRlFN&#10;LJ23MZVv4cE/bUhlFP2/PqBVZGfygVUccSlXtCyfw+mvIDLEhp1/fkY6yzsUu31P9PfVwbkDi4vc&#10;m6kcG+on28QQAGOflw8/QCv29OPDHEKoeOaUH2eSqPL0/PqCXlkkMbMlIrwudK6qIVcbEzMypTAz&#10;HVqKjVpH+w94lB/HpuzDVe4C/hb8C/19qJCgGRqwMU8/X1p9vTgVY5fFBBWnDz1Hic4+VOsesMq0&#10;0CyLKIEdoIwacl0clgYqbyTm4/46tf8Aw9gvpj/v39T/AMzr/wCT/wDZcb3v/T2z4s9OHn/KvD/V&#10;+3z634y6/wDbfL+H/V8vn0ZPxSf6MtX28N/9l68mr7aX9P8As3XjtbyatVvTb/O/nRo59//QoOrX&#10;P3D2I+pP4+pPq/4j3Cal0GMdZDFP4h1v8e4Zuw55I+n++HtTbvVu89Voo4de9zaUklebksLji/8A&#10;vHs2iKNQAUI+3pM6gMceXXvZzfjtCZM3QgfQyR/7cG//ABPsy1ahpP8Aq/1fPpRajU359JjeMni2&#10;9kZP9TTS/wC8oRx72LulYTFt6iAuLRRH6f1+nP8AxHt63VWcuwqc/wCr/Z/y9a3FKqSOtCf+djkz&#10;Ubur4ATpWtY6Ra5Jdbgfn8kexZycrpC4H9P6f4XsfYssI0LeIePy/wBX+x1Ge6sVQmuf+L615Os8&#10;TTZDcVIkpSz1AWzEccE8f7b2VvtGR6ijqUt+pZB9OQfyeP8AX9m7ZAB6AEzyGQ1PW2v/AC0cHS7f&#10;jxE66Vt4Ppq5Gheef8R+OPdZ+7sJMM6ZFVr/AHF7i4vZ7kD21KFbDD/Y6opOCetrTYe4KebbNOBI&#10;lvtV4JueFsP9j9bW9nh+PdLVRUtLrDAeg/kXIC2ufx7RoEMpI+f+qn7Oj+1rimf59UUfzaszihs3&#10;OBzGWNJUKNWkW1CQmxt9T7sAxoP20Qb8C39Lm/HP+v7KbynjMVxUfs/1DoW21RQnrQi7aaNtx5oo&#10;PT9zLa3P+7W54/xufbypcKC31ufr9SL/AJ9lbqms6OHy4dGkNKavM9A2kmlza/1P1Frrf+pHvl/n&#10;AQ3A+g/HJ4/V+feqiI614/6vLpQSKAHpyiqmRUsdKk2twDy1ib+4kiBGIBBsTc/8i9ropPEUMcdJ&#10;JPi0jrjLXSaramYAmxJv/vY98Ddgfpc/nm/+29uAAGpFR1Tzz1lhyLIB6ypP4ubDn+lre41bQ+en&#10;JBBP09QDXBAI/wCJ9h/d7tY4pIyuKeVcHPSZ0PiVH8ujn/E3csmI7BwlR9wwC1sR0BwCQStv96Ps&#10;sO98DorC7RgElz+gk/rP/Ee8cOcbxWLhDUeWeHaP8vQg2uGo1HHW/T8HN2HJbGw95izPTwlgzDkO&#10;3APH9Paq2LQERabfQnTY2P05Fz7i+zfVfqx9R/h6N7mghKjh0LPyMzK02CrGDqFEEjci99K2uNPP&#10;N7/X2DHyK275cJXFVJPhewsNXMQuLfj3ln7fXIe2RSvlx/2xp/k6jbe9NSpHl+zoBvh3v0Hfogar&#10;TR91EukllBGmxFj71zO7dvtDumoURst6lgC1wtjIeP8Aej7mAOyoc9R7dqwmx1ffQyiejp5QQQ8S&#10;Nx/it/ZpfirtmQ1lA7xP65I24BtYsCT/ALb2E99lpbsQc0Pp6dCjl6NQy1Hn/l6RHZOSTG7ar5WY&#10;L+w454FiP6+7tcRS/abYQfTTTqAfxfRYWJ/w9wXuLs95Xz8/9Q+3qVNvjBUY4dU55HJR5TsRzfUF&#10;rJdPqv8A7sLmxH/E+yc72YS7j+vGrm3PIkvb/bezuzBWCnQojBVTXqyfY6+LbUJ/5t6rj/lkBf2a&#10;zqECOkh1KWusf9bcAj8f7D2iuUZmUKdNP9j1/PoovyOI9D1XN8tZwRXXUsGVvza1j+CP9f2ZuFwU&#10;Qkek8EG97X5H+x9pzqQEKcjhw49BWVdRIr1UDl6Yy5GeynSzPctrAIuR9T/Uce5yzoBYDj6/Qn/e&#10;z7QvG7GrnP2gdMi3lPAj9vURaNx+lV4+nJNr/wCJ996i5uFbm30HFv6+29SIKEjHz6YeNlJ1Hrn9&#10;rNb9Fyb2AWQsx+gCgDn/AA99iwJsBe/PAv8A7H3skOBmo8s9U6xGKSK5eMx8gESR6ST/AIBx/t/c&#10;eaAMda/lvV+fr+bf8U9mNre6V8J64GP+L6sSDj16b6ikJIlBQ6zqYBhcj8+kfQ8f099xQqGBKm/A&#10;VvV9SLEkXt7vLcsy0Vh8xj+XXvn03zU4GotwoUlVJINwL/n2pKGP0gcAi1rg8/k2H55HHHstaskm&#10;M/Z5eX5cc5x1dYyx1eX5dBJvStjo6dnkKxr63Ooj6qCRa/5J+g/Pt9FNIwUsSbD9RAGkfT/Djn6e&#10;3UiBqsQ40qMmvn889PGIHKmnRbsl2JiqKV/PURoYTLoceFACQBySAD/sfb3RUkkikn1RsG1gX+h4&#10;b9H+2vf3TQtu4LDSykUr6jhx/bQg9a8JaaeJ6L/2H2TR10TxxTCVJFkBCMhViylSTo+nH5HtF9hK&#10;YcLVpGp0CGW5tq+kRAux/qPz7WwoJZBNIe40p5eecDGOjC1tFBU+fRq/5fGWSt7IxUacKKiNSCQx&#10;NqhfEL2vxc2963PzPYNlMgoN7SubXv8ASSw/21z7Hu3VCJq9B/MdCMqEGRTrfO6RW2wsObEf5NCB&#10;9Rxot/xA91S1nNRKD+Wb/baj/wAV9mXiSK2DgU6ZHr0L3uGI2B+vFz+B7fM1V+f+r8uryBWWp49e&#10;9rnZqXydKDzeRAR/X1/4e3kbh6npMwoMde931/Dmmf7akOh/Uic6Cf6m4v7L7+RNYLEY+Y6ZuCvh&#10;kE9VxfzAqnxdeZIA8imkst+S1xbg/X8+7isGlqKEG4AjAItYi/HJ/wBt7JXkUsStPtrj1x5evQWm&#10;y5P2f4OtC75HBpd7ZViHAaolvcEFv3bXuf6fkf7f2qITZRc3I+p/w+v0H+t/vPtIKGXGB/qH+X+X&#10;TPA9FPz0RELn8sh559RUgnj+v+HvupIMDXFjxweDyeRz+bfX2Z2ppMNJ/wBQ/wBWOtSE6DTj0E8M&#10;Z+6jV1P+cFwQfoT/AI+wzzl1dlNgLsLGw9N/pz7He3ItwgAz2j9v+bogeRkJd8Hj9vRzOmKj+FSU&#10;1RGFjK2kUhSWOlw40lfVf/WN/YY5LB0uRY+RI2IIuCEIP4/2H1/p7Uy7FqFSpNfPP+o/6vl0utd4&#10;8Ouvy4f6v8/VrnWfy3zOwqNIoq4wpEhURgSnSSB6rgcDj8/04/PuNQ7ToaSQPHEisP6Ipvc24sR+&#10;f6e2v6vI4oyn9v5+n+E9Lhvuo0JIrXJI9K9KreHz63DlaNqd8j5AysGLNa9+Cbm1uPpx/rc/RcUc&#10;UcCqBx9L+kE/S3/IrD3R+W6igXhwyf8AV/q+fRZPuIckjJ8qf6v8PRJd4/IuvzFVUTvWajI5f+39&#10;QTpsRa/H49vMa/Q6Wt6bG4IP9OL+yyXYOK4rnHAj/V+XSdNwqQrD/VToNp++KhbXnPpX1kxi2oAg&#10;gnR+T/sfc6IC49I5/qV/1v6e0z8vKFoa/wA/8/8Am6WRX6DC0z+3pLVnyHrEY+OdC3IsTpYgGwOl&#10;Vuf9h7d6dE9NwLWOoA35K2tcWtyfx7CW87NoVtP5H7Dx45/P/DxNLSYyHUTnP+Dpb7F71qa+rhWo&#10;nYqWTWNcZUAqS31Fx/tr/wDETFpVN7jSv1ubg/QWtf8A3m3uNL9ZIn011Een2njT+Vfz6MlIZwBk&#10;dH12VvOmr6KCZyAC1rl1BYf2frb+n49+CMhZVb0qSBYC5ANhYn8f7H2hWINR3XJFfPz+zpcsKen+&#10;GnQgzZuncHxutj+mzra17g88Hj3y8ZkALC9uAbAfji+m1z/re3VpEaLiuT/sV4fn1bwUBwP8PTPU&#10;ZdCSWK2sVW7IAfrYG/1/2HvKKYeInTY8c3b63APBPvSzSeMADUZ9Pn5gdJpYyHFDQenTFX5SAobi&#10;O2n1aXsDz/X/AIj/AI37yQxlSAB/j9L/AOH5/wCI9qNJkyx/1fl14J4ma8OkLk8lCiyFFWxJY3Ib&#10;g3/qD/vHt/po0UjUv6lu3L/X9Q1f7Hmw9rrLxCcH4cDhw4f7Gftz1pbd9XHz+XROu6auln86g8Sh&#10;2kVTcF7gFri5A4+g94aupeNDpt6SbXW/1/Bv/j7G1nbq9A/mPI0/1f6h0Jdttgz0bopGEw0NVkg0&#10;hv8AuXGpVP0OkW4+luPaVqHlcEoCXP8ARbi17Gy2sePYptFiRx457ftp5Gma14/5vPodWdqABryP&#10;9X59D/iMNRx06KqowAW3oDgGwubkH8f77j3xSCdl1M1jc3P9OL3v/X/Ye6S3kSuVjWo8qef+x9p/&#10;b0YMiLwGB0qY6LHwhdRhjFlJvoUfW12JAH+9e+DCR0KMBf8AJKhb2a4Oof63t1CIpBIhIH218uFP&#10;z6SSIitVOH7eoUgxjakCxtqP+LE2N/qCfeNIXZwLhUA5UjjUfqbn/X9q3uhFESe5ycEemKcBTy/4&#10;vpgxRk1C9M81BipZLGnRAVBJIK+q5uST7zJCVcHy6vr6Ra5uLfg/8R7ZlutcRUpp4Z/P7Om2hULl&#10;eoP8LxCm7LDpHF9d/rwDy3+9++bIzEHyBSBbllueb/4e2o7jwgRpJrngf9X5cfl0y0KE5HWCbAYi&#10;q+hRRpAujAqDe9ibHn/Y++0Lxm5fUBq4BuSD/rc/7z7cecyLoQUrT/VnHTL2cZB0/wCHpiqdmYeb&#10;UQyObHSpKte/B4H1/r7nrVsqcalb+o5sLfTn/Y/Qe0sSeJLokyPQ4/1Zpx6JbmzGk08+gt3R19Qr&#10;E0sKKl/poU8Pf62/1vp7mvIWKqpsGUaxwbnTzb625seD7REAozsMgmhz6/zxUCo6At/GEYmlCOg0&#10;gxseLqliUfQqStzybA3F/pyATz7gtGG5/PPF/rx+PdCW4D/Vn/V/sdFTF60XoUcXklRU9QDc8nSL&#10;+m3Nx7wFCxBJuQPqQOAD+fx7cVQO1R+wn/i/9Xl07jp+Ob0RkuAD/U2H9f8AC1/6e+XmEZ5dSBYk&#10;+mwb+hP/ABv26m2mZahTU+WeHrT+XDrRIXphq90mNtLTRIot+oxDm5A5I/p781Qj31N+pbEcqTbk&#10;EfT3qTapY0qg4H7af4f8HXgw8us+H3XHLWoPKjaXX6Ff8fppt/vPsv3cxVsDXKByYXPBY8EWuAfx&#10;7TLZuG1OcD8vnSv+qnRxtZpLXrYm/lZZpKjcuJCaQRPSBgGBsdIINj/X+nvWm+VCL/Hqy1v1uAt7&#10;nkHV/wAR7M7YsBpfj/m6EVG0gN1uQ7cscLQEfT7dP+hRz7ItIvrP1/H+8i/vT6ixr/m6YKmuenv3&#10;1GCZF/4MPegaOKHrbKtcde9n9+Jd0ztGSPpNAb/7xf36dmKGhr00QKHpN7vGrbmVX+tJMP8ArGfp&#10;72aOnJl/gePItxAh/UQAPSPrf2QyMwDK3n8h6dBu6FJT1pE/zXdvS1m8MpIqm5qKn8PYm0oA+n9b&#10;+zBQzBrG63I+lhzcX+o/3w91FaUocfb6/wCqnr6dJTw61zdz4CSCWTV+vUfSFsbE/wBP9f3xnOpS&#10;ALlV1fkAE8A2/wAPr/sPakHQKk8fsP2iv+rj1qnTJtmkK10QNiC4BvcDki3+tyB/sfaenhYkkSaQ&#10;Db8C/P1/r+be6m5WukrU/wCrHp5f6qdMyqa1pXo321acJSRMLX8K3/qSQLkjn3DaK1izagbcX/J5&#10;ube9C41VCLpPr/k/1fZ1eJSGyPLoTKBFQLyhFxxwbAkc/T/D6394tOnVwQOfrf8A1dhyfbczF6Hj&#10;w/wdOjBNelhQso4LKLXsCQONI/HvLEdLamBI+lhe5J54A9trGZBpU09fs4ef2/y62eNeoO4qqKCi&#10;bUAbr6SG51BgQAB9ePawo6tY4VDryNI9QZbgk2NuP9f2lXbZJJS0ZxTyoaY9c9LraEuADw9P9X+X&#10;ol/YFWtbXyRyAW1yLpYlWPI02At9fx7aquqkaQ86rA/pN7C/+HsZWNtHFAKjTU+fn/P/AFevQut7&#10;JCuekVjNrUlYTIxVtSnkPa/qFuU/1/cD7x1uNMp5P9eL/Uc+1bQB8gj+XSg2K+X+E9KyPY2LCrcI&#10;D/tXqv8A4nWrf7yffB617cqwvwLgWuf6+/JCo/1f7PTq22nia06dKTaGNpyujSzAgn1XFrgni3+H&#10;uG1VODcEW/pbj/XJH+8+1ISJx3DP+r/UP2dKlpp6VNNhKQoI1VBb6XH4+l+PfKSplUKwHBlCG4uQ&#10;NJJJ96twrFlY5CE/I5HVgqnj16XCUVwp8IGr8lR+DwePeUVZHpK2IANyTbkf1N/95908Nj31qD5D&#10;/MKdOiCo1DqBJtijYsQtzzYgsbgcAn/D/W9546768IdasjBlSQaXXS11kB5seGA4/B91e2UkcRpI&#10;YEErkGoypGKjIJofMU6s1tpowOR6H5EUI4EZ4HFaYqAemyo2rCiuwWNzoYWaNZFe6ldLROCrf1AI&#10;+tjwefeTKbfw27cO+EzlFHkaGSJ0+3qdUixllMUcsesG7opNiQbDj6ce0cO8bry9un722qX6eYmv&#10;iIq1OVZlYfwSEAOuFfNQTU9ALnPlPb+atkfY91U+FJ8DIxV43XKyqykGNx8IcUNCVNVYgyOqu2Oz&#10;/jTv/B9jdS7lyG3s9haqAGKOqrP4ZlKKMky0OZx0LiOohK2UeVS6kXXgD3UP8q/htufB1dfuDZsE&#10;OWwxW0U0VO1LKrzlp0YSs0UgMTIyusrOFANmaNg5ye5S5z2r3C29bu0EdruIqk1k8itNWopJGysq&#10;ywtihRdSagkgRgQ2DXNGxbr7f7oNq5gDy2szAW13GjmOXDN4cxAZIrhQpJj1LrCtJHrSujeL/ll/&#10;zfOl/kttXC7F3xuGLa/bNDjfNmMbXyTU1FOaR4qBmokqEAJlaWMhYgAXJAF9BkqPmwG+Nkbkqsth&#10;66dM8lpIjj5TTSY8Rza3KV1OEjltZStlAPJLG/s4l229lnUwVSZKmsVdVFJBJ08dJBB46SCMU6Nb&#10;e/imgW3ulBgI46Qag8S2MgcPl1ehMmIzuNkpq2lpshi8hCYZqTI0qTU1VBMlmhqKSqUghlNijr/r&#10;j3a/8b/5he5cVjcZtnvKikyVHYU1NnqMWqaSnjCw6a8Shi9iSzFCOPqB+REm7LfqtpzJGzhQALtR&#10;SdfMElQCy8TQ9541NOog5h9iNo3HcJtx5Anisbh6tJBKGaCYnNRGp0ozUFNanFaDrX5/mE/yLur+&#10;/UyXYHx7qIuuuwoklrv7tRSR0mDydb5JKpFxWQVTLjiWY6Y1Ji1W4QAaT0b+6j6Q+Um3DkKeqTKJ&#10;VUaCnyuFr4mmgWRdca1dIpsQCeLBf68nn2qlkv7S1Wa+puO3sCI7hS5dQCRkBtTlSCCHypBHAU6j&#10;C3t+Y+VLg2hEe2XmptVvPExtpqGhaCVV7KjNAXGo6aLw6o26W+ePz8/lD76HU/dewsxvLq6nyDeb&#10;Fbsgan3MISLNLityzmQ1Uf0Akk1jSqhXCj3VH2r/ACjcnX5Gun2FuSijo7zTtUVU1TR1EFl1GIUh&#10;cFuBZAL3JIHDe62207ZuVujWl0qs2R4hCVFDjSTqLfJSa0Py6NZPcqbbof8Ad5ts7OCMwJqhK1pr&#10;ZwpoAaVBK8akCmNjDoH+fB8Lu3cNgju7PVPV+8M1LSUcW1c1NR5KR6+qYKsUGSxjNTsii7vIXCoo&#10;OogqQK8d8fEbs3r6pqsLkMVWz+CJ0hqpKSpHm8KiQJ5GBQawCvjLgfQgk/Wq7Xd2sjwyN4p4gqCA&#10;ABnHl86/b0f2m6bNzFaG9geIkkdisuoDhwBrgcerhNq9gbN3ti6bM7Y3Disxj6uNJYKijrIJUkjk&#10;F1ddLcg/gjj2UHdHXuZxzTGqpJIFEjax4xqpmU8xvyR9CeQB+k6rEcppkR4dIxmvp69GZ22NVAhD&#10;ZyKgjHy9elj7CPJbVqYmeWWI6fSYwT+46mPUrLcgcg8H6cj2SyW71L6s04ClT+X+DqyRSxkRgEn0&#10;AOR9nXvbU2AmjRixuFszkFo2BZdaKSQADbkX+v1ufaUwEqXl/YcEf6v2dUZ5ddCjD7Qf8ueve258&#10;IZVJuCjAgt+4rqW4INy39PqB7ZRX0jQeHnx4ft699bJAwUg1HlT8/l1721z7YaVWSNLxPcN+0WCq&#10;Of131DkA2Fr/AOPtp1eJQFwCSfzPHpXHvnhkOxoR8/y4cOB/Lr3t0x2Fr6Z6iiqImmpDUmqo5P1v&#10;FJNFapdHVi5TUt3UgKrXJFiSKMB2xBSB54xg4zTP+HpJdbla3AjnhOiQLRxQAEKTpBFKVpwPxEee&#10;Ove+q7Dw+GWCaDWs0csLSgrLHYBtcZ4sGIJB9QPP+t7bMSgltBalOBYf4D69Wtr2bUssTcCCBwz5&#10;H50/Z172k8ztRquMVuLBRXcCRbFnilhOmcNwCLuCRxzcfW9/dUT9bVLxJqTXga5r/qp5dCWw3d4H&#10;MF93/PyocjPyBoc9e9t9JiK6nxtTRs03hpKn7sHjR46tAJ1UnmyumpSD+ePbAmaYAj4qn+WAaeQ/&#10;YP8AD1e53O1mvEugBrkXSfWqnBpwyDTh173LpaIVEbPJEkgDh78xpzIbSWU/myhh9L8j8+7rFPrN&#10;Qp+fnn5Vp5+nSe4uXiaimhp6ZyP9nHXvaop9uJWaSUV1VlkQEXs6LpB0k2Nh9P8AY/197W0ndiGB&#10;9OHkePRHLu8sBIyCRQ/Yeve3SPZVRE0UqRyNGYjDH4SwQIr6hCyC4YAvxccC4Fr+1KWV2mSgMZNS&#10;eB8geGfL8zk5z1VN+ScGNiK1qSQK1IArWlfIVzk5NTnr3uauwKiqUQLTyRkIFfyC4YORrKj6/gE2&#10;+p/x9v8A7okfS8dQOP7OnDuZh7y1fMUPp9n29e9uNfsiamdYWheWCNIoiwWWMalCqVAFvpaxv/sf&#10;dE21oZCqmv8Ak+3pNDPI5aSM0JqfWv7eve4Uez52fTHEY9Uqoh40ygkAlWX/AA92ksT8Vcj/AFeX&#10;S9TPIoLDUT173KXaGRjWR9Pkjidk/RpI54PpH6f8fdY9vkmGp2rpyPy6dW0abgKEceve8SbelYlH&#10;CqxPIVQ7hiQqrYm/P0/PuywEahX0/wAvRhDt0wpx/Z173nh2xJJExlQyKhLAQRMSAo+jGDUf8fVb&#10;j/D3WK3kBOaV+Qr0Z2+3yCQLnu+XlXj9n8uve88W1WCeX7UoJlXQzw6Gu37apIXs3PH0/wCJ97WG&#10;jEMNX+r5dKzZjX4XH1697UmG2tJV1EEEUCPVCQRGMrdvIrqqgU5Nvpzq4/rf8+7iGEN3Lny4/wCf&#10;q8lkkABYYP8Aqx172LNFsCWpmWmSFo0mmKKFkU3iUWVo4OX5tqJZAR9B9R7cAijatajz/wAnTYht&#10;omMy1b5efyIHE/P0697EzCdXwTvpNNqJiKCGJJRI7KumQvGNLAC17EW/qD7cPhOQqCp+R4/z6s0Q&#10;ZlLYpSvzz10SFFyQB/Um3sTcX0/GNJmpBpckLFItPIzwBLvzMmsgEXsq2AJ/HthpXikET0FeHAcO&#10;P+HowUMyhF4eWB/hp1gaphUH1i4Nj+QGPABI49rUdO4+TxPJC9olsVpZUhgYsliWWMIXYAW5B9uS&#10;LOxCR17uBpj/AAemenRrTsoQfI0pX5+hHn6dRTkoRfmxH1UghhzbkC9v9j7WWL6xqDI5hxlRHSur&#10;aY2pF0ylStlSSkUzBWGoswsQL6mA9uxW8nBgceopX060kNsamR1JoDxAwa08xSvl69QKrcNBTiz1&#10;dMrhtDfvRqYyeDq8pC3BsADcm4sDf2IEHTVaMaKn7SoMciI6qkYWb1OGljmjuHZbiy6C3AsB7UyR&#10;J4ZkkyEAqRkinHphbu0M3hK64NK1FBT86ft6TMnYeGSu+w+7gWZWdTrc+Im100zC6hvpqDlbfm3t&#10;2x/VFWxSKkx9dV5GW6mkijaVgGfVGJVDD6g6bSyW4uRYaRaOwjaAXMWopJ5kUBp6HgeOc1HSpyka&#10;meYhUHBjhWHnQnBpitPUdNuR7NwWOSefIZbG0OOpl1y11RVRwxAKh8hVnuTYi4KJzew/r7Fel+Ns&#10;+KSCu33XUuzsVXqjLPm6mamWQBPK1HjqZgr1RTl3SnhcG+m39VQtVjVraRNciJ4qxxnXIU8nK1JC&#10;n+I0SvE9M2u7x7kjfuRfq2Q6SY6MisPJ3BCJ/tmU+gJ6LXWfNHZedrMvguoKDKdybrwU7U2SwOw4&#10;qTJS42Z+KR9xZR5UocT90QVpjlaunLqpdfSGKr+hzPW2zImpto7Uj3BXRSNpzu5AaagJQaUlgw1C&#10;/ldXILAyzK1iLxo17XtNo3Isly5jhVjUroLzhKfBmVYI3BoTI3jqRhYgQT0ol2i+vJWfcJ2jVVos&#10;cBUhmPxVlkVHZSKUXRbFCD+tKCKJDJ7Z7t7QQydhdhz9cYmqplVtp9aTwVmahmknEynIbxz1DLCh&#10;jjZopIKKgZS41LVyxhQ+TJ9y9h5CIU0GdOCogqqtDteCPAUw0j9bSUISVmP9tnlbUfZydnsnOm5D&#10;zOp1apPD0Gv4VSJVUr6LKGYCmrPSuz5e2Gxj/wAUtU1Hi8o8aX7BJIXdQPRGCjyHSUw/w2+OuOyU&#10;udzfX1H2NnZpnnbN9tZDKdo5GGdpPLegp97zVtJRIrcwxY6lgjT6KFHHtF/xbI18xlyFdWVk0pJk&#10;mqqmeolc2t65ZWLHj+p9uG3trVT9PGqf6VVA/YMfs6Eia/DVCzUTgNTUH2CuOHQ5w7ewmGpI6HB4&#10;fFYihplCU9FjMdR4+kgQHUBDTUiIi/6wX+ntTU1XeHSSfpfnn6rY2J+nHHHsmupnZgw0gj0VR/gG&#10;ethKuG8x88fmOB/OvSYnx6rM3ovzYHU9rK2pSRfnnm/1v7ivIzTcEsSy3uxJXSeLc8fX2VksE0Dg&#10;tdP+2419eA41p5Ur001S2RSnoNNf2Ur+fDp3ihjjp/UEHp9XpHq49TX/AMP6+3uCR1hN2YDSQQrk&#10;C2m5vb8f1/w49vQqHZWcLqBqaqvDzGR5io9c4z1fQpUGgqCKV+0evH8/PpK1saGcqg1c+ngs1wSq&#10;FT9b/QgcC9if6+7SthrPmNk7XrpGWOWv29iKqoihadHkkkokkcStGNZPNm+gH0tb3Gm77hHssUNl&#10;oQm3RIFLkKB4ShNKkkfiVm9an0A6GHKO1Wm421xeXmtTPdXDqy6hhpWoAwwuQSAKVGevnv8AzRqa&#10;LB/Ov5RYGOLO1NFtTu/sgierwuJ3FBiqbI7gkrP4nR0FcBSQoFmj+2kkV3tZixYg+3SajkhnY0St&#10;BUPpjExkWSNEVboClUXCg24XSCb/AEH19ol3GE2/ibgokWMlvDAFdTYI7KOaVrg+XyJ6kJNis41E&#10;aKCy41MKsSMVYtktxqWzXzr0mdv5Om3LRQUO4cvHkNrTwyPIr0GSw1TkG++KzTpktuQ45JpEuyPU&#10;yTTxx6SiTS8QLiO2Mw4apmqY5zMU8s5aLyRqBq16GYxAWsdLKP62Nz7DZ5w24XLRkNEy4VQhYkee&#10;HDkenbjoQQWE8cdEUsPQV/ycPyPRkKTeewKLE47AbV2g0WGxdHkJKHGjKVdDtqryThoxjqrM4hKL&#10;KTTsxYGcVLysLR+aFEULCn2p9wqT1mWrqgUpCwjWJafyqDp8sdGyrKNVgdcZ4+g93HMKzu0NrHqd&#10;zWjVXFaksBpAoKmmADgDpqSymcPbwxlGOTg1Ga5rnh8+lLhO8qnYs5xuE6j6/wBk0+epZ5M9ksYh&#10;otxChrXWn8W3cjvOCpq6FpYw0kMlLkFs7LLNJY+iYmHysYD0b10aAqwYQwzU7LbVpdKiH9tT+VQi&#10;wtc297fd7F2RSxEgxpOKEeS47h8/514aksaQeFOhP26h5eoPSBr94dc16ZWm3/h+ssvRzxyrPNFm&#10;s1g92lWlEMddNlNu7hmeuqokbUk1dERJJqKQg2Pumz+fB8f/APSv8JX7XpcUlbvD47byxe6I8hSU&#10;/mq49jbzqKfaG+MYjQcBBMcVkpwb6I6Nm4Go+091dRC9iQLpaaPSAT3akLuG0k4RlYgNSjPpUEnS&#10;OjfbrQ3XLO4bHbLreJVvIq/GpiJjuFAOdBg/UY/8K+XVuf8AwnI7xxPV3zH7T+OuOzlVBsL5B9fV&#10;+4trYTMx1v3s/YvVE/8AGMT/AAuTLuJ9M+3avcstYwiUymjgLqTGH96SRU6b/W4Fjza4A1aWP1tc&#10;f73+fbtcZHn0AfjXUDU+noKA4PmKMKeta1NR1u1e+arf9P1W4/pwOWJtx9L8n3Wun4uHTyIo+Ly/&#10;L/B/l6973Kv+E4uaqKr4YfJ3brVdGq7d+Rm2M5QQO0Jqozunqr7PIyLHJ+ryriYliEZDXV7XPAhj&#10;dhFF77bPNKutLrbpY5BmlIL2Bo2NOAj8ZyTUCjVaoA6XIFnjERj1ih4CvaphI4DyBc19KnyxrX/8&#10;KKMBDU7K+PeaiocxJXfd9h4uStx75eKh+0MmDFNisvPj2MEcE9VUxTFq6lnjJgCDxK8snu+NUUa6&#10;hjoAVgI0vUSFVkN3EkQvyoIHF/yCG49zwDcuiQFgXCjWzUWppmgoBx9B6Yx0TtPPNdqsKgsKs7P2&#10;irA9oBoO0mmBimc9aeWRqaGSoXDUlBPNjq3Pl6QTKcFiKGGqx6rSYqtos1UKQwmkpp5bVDJYrFUQ&#10;tSlZfflVJJF5s73GtpKh1ZQAqeglRa5Umwsbgix9uTLd+EI5ow6DNOzz88j5ca6fzr0xuT7ldKBL&#10;DriX8KvGqls5IIqTSmeFAPQ9YUytHjaWtq6LI1dEuPvJLBT43FUWRpKp55MlXxSVtN9y+vwR1NPT&#10;eYx1ECrLC7PTge8csfqST9yojjZ/JI3pVQur9xoyBYsdSXIv/qh+faiwuqQPBEND47fsI8zkUArg&#10;56rbXM9wf0yBNHSkSlTjHxHNKDPHiMenXCvptNT9tVT4vb75KgxyYWOi01NdVVFVDFBDjKOvpGZJ&#10;o6ZXpMiYklkiU80sz8QnmiSOjoAE8RsJSvpJUGMIGYk2XQh/JF/yPo28iLJRdOpgFoDUj7aHjnNf&#10;lxz0548MUvhsFMkihNKtUgCtCRUmmaVOMevUOpkpqR6HLTS5TJ0FekmSkxk7+KV4MlNFkXqjBFAl&#10;PIaxqzJwRlSqyNGSi0873m7FOKhpFEa6GF1VfVJY+pnQxC4LK7AaTf8AIJHHt5X0J+o9aCmWx5j1&#10;68IzbwtNcSNpX+J208acC1ONPKnTVV7lqcCmLnppKyPKR1DLUVJo4qfHmpppY4KShy4zBMUyUtVj&#10;aKeZqiHQxfx1MKSlZPc1RKxtpW5i0IxjCkMhLqoWy6lBUkDm55FubpmktEIK1y1TRiRwzkE0J/1V&#10;rXpqP6B4kkSQqPEo2kkilBUk1NP+K49I2aB2hqkmqpnho8jDk/4XLURt5KLISJjHqTU1BkFNUSRV&#10;UUTyvGPFEnjm1nxlc/itGfKrm2oW1NECpLLHpCkaifSTxawH0PtuOaWeTTAKHyJAoPtqPMepP7eK&#10;iGZLyYG2TXpJo34aAZqeGRXj59J+vrqOgqaaWmqcfFHUCgnmSOBMzWfxJaehqssJZ6tJHpYon+7E&#10;QXVIrtMBrhf1ctCyFRqOk3fQoEZDOLAXNr31Ef64H5Ht2MPEC5Wp4Eg1GPLFRX/IfTg/CIbcPOsY&#10;SvazAsy+pySQDn5H16T9dlJqVXiSmRKmMU9NCK+ZsglUtFKzPLBSqkzIwahim55WNpbF4pHj95Qy&#10;RPrVbNcBvHqLNY+pX1cH+0L/AEP0te3ujwSTp4bHUBkDhTzBxn0Of8/TscsTaYWXW6dy0JqK+dBx&#10;x616bvuqippEgkktFNTTUkUuYWnFKglgUxTY6RUEsJCfaFY1tJEo8iO0bvfDNJdv247C9j6tesW4&#10;YhrgeoC5P+2+hLttCY9SzMPlwH5fPh9vWo1nMkhkalR21AHf6DGTQDH+fpxVYqqmx01VVSPJJGTN&#10;HFTilSgdqwvKJJadBN4zT1Moihjva145SNcMeRnZbhSpUgWDgEngj0rbm1wLe7iBCweQUb7SPPPD&#10;H+r16Y+nM9BdCjjhXt4Z4Y/wdJyKVZIwYo519U8bpinEsKEzRPMKqtkF47mOV3lHqDXK8i3viojX&#10;1OVLuPJrfTYktoULGTzf8X/1r+7TeJKPDSukYoCRQ8fL/JT7On5FNwAuplCilAzL/IEevWSFq5Ji&#10;lNToiUMjUP2dHSNPUQQJAKypklyzx/tiMK8rtGiqeXVQVF+gmu6litwAAR9vYqb8RAgn9VgPfjP4&#10;MgdBUivDuFKepr1e1uI4LbwpFq9agDvH+9HV/h6zVieKi84h+5SCqapnZmfNVs89dB431ZbxgRkP&#10;S+SSQMoP1CXHuSjkhCArRAaAn+aXUrB7kD6/X8X/ANe3tOyIdSqSjk6i9K0BxSpwOHDh50qemZLa&#10;ERyKS6O58RmANcjTXVxApUUBAHGlanppqYvFOZJRFLWRO8LpIkWWrXianl0ijli06WkESESSOLgL&#10;6TIbe+Q8iepozMqkKwp2jjvcixLSXtYg/T6A8X910Ry9kLiFiKgyKzDA4UXOcU+yp6uht5x4dtrU&#10;/wBIUGPKpHHpuqavG+WEVc8MEdU9RUw0mSeaoykRjE0Tx00VKhRvMJI2/dVS8iEu0diWyHxkgxqY&#10;uOQ7pO4NwpKyLYD9NrWvfn2wiXK1E7iT0Kq6D1oQxLE5ya0INPI9KULqwY1KjFKcTxrUf5+sdXXq&#10;Y/FJE6RtYoaysp8etSZAWCNRUaiR9bT3b9KlbLZTY+/MAD9Lji41s5vzawvb26jMeBoT/RA9K+X+&#10;r9vTifTFSWJYnGQBjz+EDpPs06U6NKGhQSvFSvDHDQxO7sheQySeSrcj1IxWxPIB+o9+LLfUiEm4&#10;uPUbnjnTew/Fj/X3sRSMPDlcUH2Cg9K0zTNfl1p1j1LBIKgCoPkBXh5D9pPTfHWpGpiVPtYJ0cRB&#10;CsMiHx6GtU1IeolXltaAC4sPqLDKAGfUylwL8X4H+PFgP9j7ZZmSLRCdNaZ/4uv8ulaTNMukDB86&#10;V/memVjNT2VpvHI6yM8kOumnqA5UKVWMNMwK3uFsNN/x74MSTwpVQTYG9v8AYE8f7AD28qKoBZgW&#10;I44/n/s/n0xLbP4msen+f1wP2HrHCzkMkUckkhh0SCKL1hI1LSfc09ODMwKjUGlkFhe40ge+DKOO&#10;dADfUgKLf0u3/FPbkbkE1Gs08s/4P9X8+rJEiNpYavmK9dxymYkI9yYP0RHW9lQrdYqRvx/QyG9r&#10;fU+wX8cf9+/87H/zOr/jr+f9lxv/AE/3n2z483++24/weX+b+Xz63oj18Dx9T/D/AKvl0ZTQ3+jW&#10;94f+yer6ftqG2r/Zs9Hk1ee3+1+C/kvxe/Hv/9GguqXVK1jYhmubf1P0+vuF4jrXUc9ZIgA/F1v8&#10;e4pUggXNvpcXH1/r7dj0I5JHVGVRXHXvc2kXTIovf6/8R7M4TVui+Y1Y/Z172ef4yQebM0JC8eUL&#10;+T9QoJ/3n2vOCdXT9morSua9IfsSbwbUyr302ppTfj8Lf8+9jPqKl8e3qP8AH+ToOb34F/r7dglA&#10;oCPP/V/q+3qu4NpU9fPh/nO58y9i5KBZAbT1RsLclCrCxH+APsT62mWSMqeS2oqQPoRzY+z63uGU&#10;1XAwCD6evQC3O2EqEnj1QNs3cD4zNwTBypjlJuORqDWW/svm+8KjwzXFrgnkD6X/AAf9h7EqMzMG&#10;fI+X+Xj656j27hCSE+nWyn/L97slqFxdHD5NSeCMEFuP2vra/wDvvp7JHufa8c2XtGoZvMP9Yajy&#10;PamQLp1UOf8Aiuk0RRzSn+r/AFefW0r1d2XPHtCGWql8aii4LMQfSpYG34+vs3HTm3TR0tPdFHCW&#10;v9DYD6X/AMfZeQIgXzw8v9Xy/wBXHo/tl7gE612v5uvfEc9DkcXT1RZ38iFbmxOqRQn1+pvx7NdS&#10;waUVbgiMDmxGq35t7DdzPVi9Kav5Y6FUFf2g/l1qL7srzW11ZKW1NJNJyWJNg1gf9iB/X3OYekN/&#10;ja3+wv7Qo2dH5/5OjCD4K/Z0irfR/wCvpt/sNXvgCSR/QH24Rg9OsdOT6deeQqovzpvpH+xv7wTL&#10;bkGwvwLfkD8+1VtIG7acP8/SStX1dQPKwmBY+l/SoH1DG3JP+PvBq5HH9PaqlR1c0PEZ6ma/8P6f&#10;n25ww+UKpIAIv+SOR9fYO5hk0W0hAJxT08+vLG+oAdGN6Fr5KXeOEkVraaqIkrz+mxvY/wCx9g5v&#10;3GKJXbiylyQOOFJ4H+x+nvF7mm4BNKHOK/aB0INvjZAFPnj9vW93/Lyz8lZsvEEyklaenBBAA1A3&#10;PB/r7z7EotQ9K3HksLXH4vz7A9g1L4An/VXpdciiFejG/KfMGm2lWzatIWlkuSy2BK2ub/7D2xdx&#10;baWvw9Sgh4MJBuPp+2P8D/t7/wCt7yo5AlKxr3ceA/P8v8H29R7vMYYknjn/AAdVbfGbu2nwvbdP&#10;TvOyt9/GLmQBHPKn/ev6f717oN706xf+8ssnhNvuXNwt+C+n+n+B9zIsxKaWFf8AV/m6BlxbAyBS&#10;Ots/q/d1JuTaeMrYpUctSQk2IP1jDD6E/wBfZl/jNstKZqItGBpZONIv+FIt7CfMbBISB6H/AAE/&#10;6v8AVQRbNEqHhw6BH5K70GK2/VQRva8TXIIFj+CT/wAU92VZWmWi28Vtx4rAgniy/n/iPcMysJLr&#10;tHDj1I+210j1p1VHsXKS5ffCytKH11r3P1vrJYj/AG/siO5gX3Jb6/ug/nkn6j2fW7gICfl+wdCM&#10;HtA6t42whi2xGB6bU3H+Ho/p7OB1PBajg4PMa/g2vpsL+0N02qXV6H/L0RbhgfZXqsH5Z1fjerQO&#10;Cf3L2sf7Y/w9mNhiJ0LxyQOB9Sfzf2ld+xn4UFf2D0/1fy6DBfNadVN1tSzZCRxzeZkA45u5B5+n&#10;+x9zxSlfxe/9CP8Aoq/ssa5R+LcPkf8AJ027saaBT8+sommX6R/X/al951h0gE/gcjV/vHA9o5CH&#10;YgHj8v8AV/n6a7z8Q6krWMqqWQDRdjbST9bm17+8LINRP6ePpqN7X9rIl0qF4/OnXm+2v5dNtVXF&#10;izEDSfwbMePpa498tB54PP14PH4uPp7dAUeef9X29Ux+zptauLLYqNC6uQFuBfn9I/3j3zRGLotr&#10;6mH0FgOR9be7mioWJpTrRavTZU1XkLaVYkow1cC1v0m3+PtWUVOS0V1J0ab/AIAF+Rbn2ns5o6ua&#10;ju4fs/1fZ0/E+jtI49Ff7uraunxzmNHUqiXYEADki4HP9f8AX9rYQxrFo0j18XJt9ACTcn6f4ezG&#10;1FZNdaaPT/V/n8unCaZPVUe9d05hqyWJJZrMzhRfhQrkkm31+vH+HuZSCOCE/oOpG+gBPqBB/wB5&#10;5HvV66S3HpQjz9D/AKh1sVJz0hP9ztXGWczNqVjZhpALA2JuPwefYX9l1UUWGrDwCYZDe4UE6D9b&#10;c+1EKaiB6cMVxjh0c2wIZK/P/J1a7/LY27lm7JxEjxuwNRCxKX5/ygG7AD8j3rUfMmpSTLZHRyfL&#10;J9D9Lyg/8R7Hlp2wq3oB/g6Ppl1IKdb+fTUD0+wsLG4IIpYeD9R6fyPdXFSoaZj/AFuf9uxPtZq8&#10;6dJQpGD0KvuPo5HPH9bfT3YEcet9e9rrZMZOWox9byx2/wCSvahONa8OmDQvnr3vYB+HEB+1oeD+&#10;iP6m345uP9h7JNxAGo+ef5/5+kt2qiOp889VjfzEa4U+wq65GnwSE/S4CqSAL/69/duWK/4Dgf0j&#10;X/Xvr5ufZaooifaf8HQWPE9aI3f0pl3rmGNrCoYD+tzIrm/+3A9v8Frjj+zf+v0Bv/t7e23rWtfP&#10;/DT/AAV6brnHRYc3paMIRyA5vf8AxF/r/rD3ln9S2NiNJdQR+SCxv7V250sWGM0P+DHW2GKdBsIQ&#10;KlFNj+6jc/T68cewz3ANM/POknj8m50i3+29yBsrn6YkYqPyxnP7f29By+jPnno2XU9I06wKfUAD&#10;9BYqtwOD/hb2h/IPI+ldNzYn6i9/xb2MkuAkK+I2r0/l6/6vy6LwAOPRkqjbM1RThkRxZFvZlv6l&#10;NrX/ANjx7mREmx45/wBfm/8AT/Yf197+qi4D/V/qP+qvWuPaOg8zG2aiNmsZOD9GZbXv9D/vR/2H&#10;udECeT6f8CCTY+6NdxphRq+eAMf5v5dWAb0rw/1U6DTK4KoVZHIIKH8sLWAJFwfbtAGupuCv44Nv&#10;0/i/09pZZoXQgKdX5eo/bUdNMrJVhmnl0FuZgmh1kyEgagUB/obDn88+3CJWLAqOFtc2/N/pf/E/&#10;T2hmdFjIY5bh/q+Q4/8AFdKYVIOs9BNkfuPuWcOxCyMByePWRwP949v1PGVUXsSfV/tiBpN/959g&#10;LeZVlqF4DH+E1/1efQjslPha68T/AKv8PQr9d+aCWKZpTe+r6kWGnRbn29wiOVArLpNgLk8n+tgP&#10;cS7jayRylxmvRtFIqipPR/Nmb1FJS09PJMyaFQDlADxa/wBB7mijjFhcmwHFv8P6X/23sPMXJLae&#10;Nf8AVw6eW5oaA/6v2dC3FvASr6KotYCw9HItweD75GjiIv8AQDnn0kEfSxv78hYGgFf5/wCTpXFP&#10;qNGx16XdLafXKwF/T+gE/wBCt/6+/fboUYaSfpZj/S/+vz7cCFJASR54/L+XTVw/6gA6aqjdLMre&#10;s8G19aA6dXFyt/8AevfaU6gjgH/eT/Ue3yxAx00RLTtwOk5W7jcxONXpKlfToHJvyL3Pt2ih5W1z&#10;qUAAckXUk2v/AL7/AIhTYudDVPnx+wj/AFf6s+WR1YFiMceis9uZVr31eoqeQQbarav9Yf4/74QK&#10;ikEpcaWFieLaha34Y/8AG/Y9s5DGqmtaj+f2dH+33JjIYmvRT6Xe/wDDqprSANHIbAstzY2sGJ9x&#10;YcPobn6MSeAeLm/1PHtfcX/iJVRw9Tx/Lj0MId1jCY49LKm7WiiTxiSzMAWb0qoI9f6if8Pz/vfv&#10;nJhXcWQWH5uSOT9bX90h3OFDqmFf9Xn1Z94Urpr1jqe3JHTxrVWvY6lZWH+P1PuN/A5F5IuBe9m/&#10;2H1PtaNzgbAFPt6a/esZHDpvftc+Mhp78C5RwWPP1AHvsYlrD9v/AHlef8fdhfr5H+R68N1UeXTX&#10;L2qrMCXb6AeqUKfr/S594f4bJqt4WXkj6g8/gem3tSbmFk+MH5cPzzX+VevDdYnwescPbIB9Taef&#10;1h1NieLfX/iffL+EyNcqhP8AW6jg25H0Ptj6uBABIafYfL9vWzucC4p/Pp0XtlSARJr/AKmyix/p&#10;9PfnwzlTaMqf68i1zzYG/wDvXuibhErDUaj/AFfZ/h62u4wH1/l1Oh7SRrMJbEf08ZPI/wAfeE4u&#10;RbJp+hDA88kixF+P6e3UvIKmavqP8o9fX5flx6QXVzGQWHXWQ7GSpgERcFj6/V415P1vb/W9+eLR&#10;IisCD+bXHIF/offkIMTMMj/IT0A9ybU5P+rhT/L0H9TnY6yqWRTYsOQpW4KJxb3xZAfqD9PqP9f6&#10;e2NNMjonCjNOnenyEiqNLXBJYcjSQRYi1vfFoAVexJspPB/oL/UD3qOWkigjiRxHXs+fU+WvmMTk&#10;yKQFJvf6ED+vtL1UgBfkgBiLE3FweT/yP3Juy7eZ2VCK1Azw8uH+r/N1X+l0Gudy8pLOzkBARpH0&#10;uGN7D/be28VBWx/oOQABz/r+xLdbEhiIiFPzJqPs6przjprwm45IqyMiQgCRCQNI1KL/ANf9c+wd&#10;7anV8DWsSb+CVR+LCxI/P9Pce7ttT29Y1wOP7ceny6PdrGpj5dbMn8ofNms3NiS1z/lNKbXH0VFs&#10;Lgf4gX962vymUfx+rP5M8o/2wHsiqaVGKdCphr4Y63fts/8AFjx3/UNH/wBCj2RiVV8jXF/p+T/q&#10;R7aMpqdXVQK9PvvqFbyJb/VD3ZZFY0Ap+fVWQaTTr3s/fxQW2bpOCP3oLX/oGA/4n36ShXV5dJKa&#10;q9Jrd/8Ax7uU/qaWUD/X8Z97KfTxC4ShPNvAAbfW+lT/AMb9kritfXHH/V+XQZu6iYjrTE/mgqZd&#10;25U24FTO5/1islh7MPTIGF1N7gWFiPoLj6e04mKEBsU/y9Fkk2ltI8utdnfdNpmnMai2pibrc8EG&#10;wsP8ePczRZb6tRC2H1BJtzYf4+3pXDDTppXP2ZPHpR0EmGZo8gPUB61W17chx+n/AHr2zTLqa4P0&#10;P1PpPJ/w/wBfn/kXtrKrQj/KP9WMfl8+t/Po1G2q4iBB9TpC24BtYWN/8P8Affj3DKC9v0kMb/Qj&#10;/Ef63197oaVGcf8AFH7eHl+fVs9Lulrmuo1EMvqPAA+oBsf6e8BUg25H0t+og244/wBf3Y0Irx9e&#10;H2/yPXq+vT3DlJUa7Hiwtz+RYfgfke+SoAUvcESKLDgcA3Pt2HixHDSc+fl/q+ynXsE0HTJuTKST&#10;U1rte30J4souTf8Ar+D7UUal1GlbBRpJ4N+P9b27bII8s3HPn/q/1fn0aWbB89E031mHFeXsyjyt&#10;f1LYm4B4t/r29w3pXDXADc8XNif8Ln/ifYkWZGSh7f8AV8vt6F0NxGE9Ok1jt6fZpYSqeRwSt/rc&#10;/T/W9+Wk49SD/XDAgf7b3UvmiN/L/Y6e+pi9enpux1AuZ1UWF/0nn/X98fsXP0sR/iQP+I93NxGM&#10;EU+wdNPewEcf5dYx2UPqshf8erxgf64sPeJ8exuPR9L/AJubfm5A9uJcxUBINP5Z/b1pdwgUcf8A&#10;V+3qQnaAQ2BAb/aT+P68++LY7UAAigg3J1A8Wtaw9+S5SIluIIpTPqD/AJOHTpvYvM9TD2eSACxv&#10;fg2Ufi1vp77OPuxvEbG30N1JAso9tLcJoFG9fkRnPTyX8YA7v8/TjD2YvBMmkH/VCINxwBYH3j/h&#10;zIfVH/rEKOT/AEFh7fF1Aw7Ca/b/ALPSs30RFBXqW3ZMTggvwLn9Kf0t/wAT7fMbA6tcqVAB+the&#10;wvcn/kfsg3aRWTSprWg/b8v+K6J7u5jznpGZndFNXl2Dfkm+pfUpFz9OQf8Akft4raChy+PqKLI0&#10;lJXU1TG0TU9bS09ZAxdSoZ4KhWW4+oIAYGxVlIDALxzz7ffx3Fq8kTxsG1RyPE4p/C6MrCoNDkgi&#10;qsGUlSDN72rbN626XbtzhE0EwKshJUGvnVSDUEVBFCDkEEBhz6/7K3p1nufHb3673Nlto7pxcrSY&#10;7M4asemnikNxplQXWVGFxJFIpVh/QgMCl9i/DHrHeaNV4uCTBZcO8hlVI3oqhyiqP24wjQhHMjKC&#10;ZAVKqbaS7TjsXv3vETfRc0Wsd7aU7GirDcxPqJVi41R3ClaBl8OGQtVllCFYVgHd/Y2xgTVyrfzw&#10;PVdUVw7XEJUD4Y2J8eI1HxGSc07SG49Xs/GT/hQp8nOoqGPA9s4THdu0UQiipsuk1HtrJLTIqJPH&#10;WU8NPJDJI5V2EoZABoUrdWlct+a+A+EghrkkzVBN4YHkjp4EqPPLJYo3jlMIRmZiDpidm03NtIYi&#10;VLD3u5NukXxbC8iM3aHZbUxIxyGkJuVliQAEF3gCVIWuplDBCf239yttZbmxmsncHNZZlc5xRGtx&#10;wGO5lFeJHVpXX/8Awof2xu4Y8N1vuKkrmr6ZK7H6oZpYaCSYCaWilaVaeqaJST41m1H6gWBIDjZ/&#10;UfcfQeXXJ7Nq1rMMzL91i1rGnieMv6UFMhY69KG/puosWAv7GnL/ADLs26szbJfxyNq0NbuHhGf4&#10;Y5ljaRG/3/EskGs6TMJO3pPzHtKbpYrtvuDtjqVFUniVJUjPDvmhZ0gck9qSsjuO4KVNSajur5F/&#10;BD55dcJszuWnpsRV5THJUYbcGYpsbS5TCVlRHLGkf8chaWKlnjcN5KCaoWYgBvEY2R2PvszsrDbo&#10;xcL5e2Dy5SMVtBkh9t+/fl4jMBdbjgn6e3d25fu2lF7tSmORTXw9S6lOcABtTL6EqM0BFeopm2S6&#10;29WsJIRuFicK6UlIXiBJoLaX9QCa8fs1APl//L37b+O/ZVdl+nK3I9hbMNXX1+1N5bFSprXhoGBP&#10;2leuN1gTCFyGtdWF/wAXHtbZTD4LcVI1HmMZjszSvpK/cwxzSAr6kaOpWzix+lmt+DceyZeZeadu&#10;ufDuJCdBAKSA0oDWlMEV86EYr8x0T3PtvyhewLfWEcm3zP8AE0JMdPLKEEEEAE6lYmtfQ9FT6l+b&#10;ny5+Om6oa3YnbO68HUYwzQjEVmQqKrCSJIw+7p6jC1jmmBa2k6Y0Kf2dJ9kH7d+Auxd9NkZ9vmLG&#10;1VfK9U1NUJ4I1ldPHLomh1KL2Vv0qCy3I9iePmDatzXXdj6Z2PEZQH0FM/OppT18+k8m38z8v23j&#10;Vjv7WM0DRM3jFaE5jkRc44KzE4pnhtE/Dz/hTvgo6Dbe0vlDsPPUGUgpTj8hu3bkVFlMRNIjK0Nb&#10;NG9QlRGn6la6yaV5LG1/dY/ZP8tXsPEVFZSQYZ8nTm8kNXCJZsfJT6i/kWrhUNG6pwQVOk3sCOCo&#10;jtLyZPFtDHLEAamuaZr65xgcTjqlrzjy/MUmuZTbSZXwpVKShq0AKEVyaaaVqCPPHWxh0n/M4+Gn&#10;fGHp8psfufaM80piinxFXl8fS5alqZAoEclFJLqZSzaVlW6E3549k23P8LN+4iWGJcHXGnCa2j+2&#10;qZXLeRllKxrGSdOkB9JP0H9fdV2e4uFMiLUKKnNDT5AgefQiil265/UjcH9q/PzA6OVjOxti5hGf&#10;G7rwFWqOsbtBlaGRUaRBJEGZHIGtWBS9r349g1meiNx4sss2FrY1SoanVo6afj6uHeLRq9ViRx+P&#10;ZfIkES6CpU5HDp59rhuF11AOanBx9n2dLCOeGUBopY5ARcFHVgR/UFT7aqXp2vmqIaVoJUaW8hAj&#10;MoWONS8kkmgGygDm/wCeLe2Qts1PGxT5Vr0T3OxOkTTutAP5/MdZLgcki3txl6Sy6FXjTXLDKrwS&#10;U6Sxy+QN5GVbqv4+hB/3n2/cWsctPBXGCD6/6q9E0u3slTpOkjJ9cZx164/qP9uPeGTrJFi8dZTS&#10;x1diJ5Hp5PUyuGUvoUsObDngAkA+6eBFHg8fPy63DbXCU8IggeXD/D137y/6HFhAMbUrw1TaY72k&#10;jpJ9REjVCm0miQ2DHTcEXuU9p2gtCdYHb+X59GCMzFg40kD7fn172lcv0xkKPyRw06yCoR4pQEkU&#10;ReUhkOhrjj6cE2/1iLt/u6GUloBpBGfXr3gGTS+RTPz697DmXq+tp6wLNFokYaPGCYxqL6Lk6bAA&#10;Djm/5A+oOv3SsdNNc+uSPmf8PT0njiKkdT9uSPt697cKPaktPIFEehwSAjhtbEen9VuQfwfbqWzK&#10;dINSOix7aeRauMn8uvexSwOKEWiGog0A28ayRSmIyt+20gfkXF7/ANOBf2ZwaMQynPClPXpIuzXQ&#10;IlQjGaeePLr3sScdsuiqNLoY3kldR447jSxINxrH0459vOFQ6QMdKGguTRWQ0Pn1724zbESsrZdc&#10;CGN5iQPoh1P+jVa1/wAe0iGIM+oZzTo2trWRItKipp10WA/PvhXdTCpMZgVYjHwdZEDkLe4RT9fp&#10;xpv/AI+00xSQEaSKU/P7OhDYREr+qucdda1/r/vB98Zupch4SkIViGJZfXZgGCqDZQ/+uVH+xv7Q&#10;yymNAEXSfPo8iihVwWWmR17Wv9bf6/H+Pttj6fyCF/MW1RekG9WjWKl1RnUXIB54B496TvAqM/6u&#10;HRsIdQDUovl13qXjkc/4+3CLqSdKqKIRCnWNo9MfgqiZTJYq144irL9Llja3J/I9tSCSFizginA0&#10;NKdeUiNWJViRwYL2gf6uJ661pa4YEAkHkcEcEf8AEexQxHxwzOcNO0FNDA1asjLEZKiKSKp/zckU&#10;KKlykcgB/QAVYEn3pBI7KIqnVwNCB+Z8ukEs8UAM/ELlj5D0r9vTNX7hxONSeSsq44kp1VpW1LZV&#10;ddaG97c2Nh9SQR7E/bnxD3hT5OlqGhaOSOrxxrF+1nUQssirVsGSI3U8/oYkfU2HPtXHY3Jlo+M5&#10;8/59JH3zb508QSBlGRQihp5Dhx/w9IjJ9x7BxlOZ5s9Q2anlmpwaulQzmOIyLGBI4Ks1rKHAueBc&#10;8exXxnw6zePmjBefIwMUK/ZxMvAuqEs8TuQoUBiCCx9RI59qG2mYHu7g3Aj/AIr59Vi3fbGXV8JH&#10;kSOg7m+VHVsUcxqM3R4ySnLiVcpV0UARkAOhiZgAxvwL3vxY+xq278Qd3Lrkp8YjRyI95ZxPVVA1&#10;JYMgZNII/s6QLH+vsxg2C48PXGuoEHhxH2fZ/qz0zLzZy3G6xyzBHqBQ0pWvCtegB3j/ADH/AI47&#10;YdqbJb8xkFRFJZlFdQQQ3SQq6vJLMCBxzf6j/A+xxw3xCzaoJKqkeYs0TETmUvI+n9xiGErBbEFV&#10;I+v9m3Psxh2H6fSdAdn8i8b6aU+Kjkx1rgSBdVDT4TQjk9wdoctEjqHXywvr5sQGrTywPXI6KbvL&#10;+cF8esbL46PeVE0GmqH3WOvWwR6CVSLVEYo2YOrK7iQKOLS6jpIwYv4x0uPVVTF+OWRQisZI3e6i&#10;xkRytlN/pdRz9CT7rew2tj/uQYxQ5pLGAvqCdWkU+bAfPopHN7XEmqfU8anIEbaaemqvcKcCpYHj&#10;w6KFuT+clsPIyVK0G9sbL4CH0+KWNg0j3ipp8ckjzubf5wDlRcukY9iVhPjDVLEZIcRFGR4xLLV1&#10;VQ2syXddU3C6ToOrSTYmzAXUErn5h5cgKw284u5G1dkIeTQF09skyr4ELNX9MTSp4tH8PVofSR7l&#10;7m7LZx+Pc3cYhDaVTXF44HkFtgTcsBnU3h6VxnPQAbi/m60+Zepekqdz1FJSTU1Ma3HbdxGOxsk9&#10;RHIGqccMvPG9WECkGSFWSKyXcPIp9zs/1Nt3ZlFJVbgphXiKDyfa46enhcOEuUinlQ6Lng+gm31F&#10;/oTT83tA3+LWL6T+F5FQ59XhF0sdPxBlB4jtOQn2Dns8z3ot9hk0KGoXeCRxSvHS00QbHmDTzA8j&#10;K6p+V3c3yG3FSYPZefx+yjWVboud3DHVZ2SOEyKIpa3AUr0v3EgDKyw/xBVU3CvpuGqp78+T+/8A&#10;bWWq8N17S4TZFHdqeOvpKGHK7hSKNSjlcpkkaKN2I1CSnpYmHHqJUH3qyvtyvB4lzKqljkRR+GKV&#10;NB4jPJOSBgnxQrcQi8Bk5sXKOxiFLq4je4bBPjv4i6jxIjoItPosiSFPwsKkm+rqH4P9b5HaWCrO&#10;6Nw7r7yzRjgyGQh3JkZ9vbGqMhIivVRpsLbMkEFRQO19OPzdRkkALBmcsxIO7J3Bn9xsmR3Hmstn&#10;clImmWvzORrMrVSLquoNTkZJJBa5vdySeb8W9iexW3RNAFc6l/iFPVuLD0WoA/FqOehDdwJEBFEi&#10;KgGFVQtD9i0B/Z0bmfa22tn4SmwW0du4La2Co0jio8LtzE0GDxVJGossdNjcXHFCgAUABUAA4FvY&#10;3xiyhv8AVKOP6W/1vZjNdFQAuOPRFKO4joOGS7MODY25/wB7HvkbX+rXP4ubf7b3VbxyO7gOrxxs&#10;2R1idBawVL8cj68H3NpwdUf1H4/3ix9prq7DAiP59P8AD59N00VkkLEf2f8AeCPyPampmZlAH9Bb&#10;8cW9krhmJI8v8PV0U0PSTrRHHJdiPr/hxY2/P+w9yUhbyAkfkc2Nr349tAeTZ6sKcGHUSWdDCwVl&#10;/SwHIvYi1h7dWfRCQBcgEkc2PFuf+J9+che5yQAQcZwDUjqjgahXhUfyNR/PpjiiMtTe4sQUH0vc&#10;gi41cf4j/ePZgO8fkRvn47fB6i7x682pht55PaUWNxWapM/ka6gx9Dh5s3JgZshKManll0SLBHpW&#10;RD6wb8EiGfcGa9tpAYSNF0TOuAWUI8yk1NQpJQnh54p1O33e9p2jmd912/ckZm2yXWqVCB0NvDOx&#10;DgFgUMhFBxNT5DrV82j8E/jr8nf5/Py66M+Ru4dz46gzfXGJ7t632ltirosdBu/PnbG3nzlLX1uR&#10;FUqyUkNXU18dIKKRZ44pmeSNIvHPTrhf56HyArKuSPI7H6OpqJkU0FHjo9wS1CHXZI5qlsgC7qQC&#10;VEYJvcn3CFxuG5zSGWOaVWapNWI45Pl9v+DrIc8ucrTkPDa6dQBANxJXOcn1px8+r68f/IU/l40C&#10;g/3O7BrqkoVlrclvyesqJ2aLwvI6SU3hUleAIokVOPGqW9mK69/m697b9y1HiaPY3UkNCkqjK1tY&#10;M7RL4RJaX7aCGpc6tPpV5OL83HsjlvJ7dzMs0hm8s6qfmwxnyH+DpdBsGxuRb2kRV6572bHrVq0A&#10;/Z1Pm/kV/Ap4nhiwPZVPAVULDHvlZUQITIFX7mikbTrOspqsT9R7E7e383yh2Jmxhcl13h87ElKJ&#10;JY9r5HJ1c9RVgWCtLXx00ENyD6fNI/HI/Pt2C/3/ALbr6kxuSasQvCh/bU/4ejC65W2SzCSMCkjc&#10;WQgkinzFM/b59Jib+RL8TZ6aoQbj7K+5LMuOlqcliposdTl9QgFNHToG0iwBVkHFgoXgnt+KHy/w&#10;PyOwNPuKr68qNlPNKkNNSV+coaqqKMwtO8SPe34tquf6fQ+y7dOet2sZBYOwnVss+kBh5dpAx/n/&#10;AJhvdeWtumsWlQSMfIkgEfsx0Qr5Y/yQML13tet3D1d3dvmaJKWrqpNr5TDxS4fIPT07NFS1kVAJ&#10;IjqP0aSLSACW9nJ7Y6owfbnWvYPVm5KCOXbnZGzNz7EycalTah3fh5dvvWiJ9TCWAVHmiYepXUMC&#10;CL+xFtPM8clskkUxdqK58QEmkX6pQMaABimnJocDoI7VGuybrbXISqyMIZAaZgYFJlOqgypYnPCo&#10;Gada2/U+694fEb5WdP8AeEf3sMvTnbm2t1Zddu1FJj5Mvg8duQQ7z2601Ckamny2KlrcfWRhdPhn&#10;lH6T7+YJvTZue2Bu7duwd00TYzdGxtxZ7au4aCfUJaPO7ZyE2Ly1Gw0g+mogdBcc8fS/uYGcEhga&#10;hgD9tfP/AFeXUVbttsm07pcbZcU127sh40JQlajAw1ARxqunh19OXGZPHZrG4/MYevo8rictQ0mT&#10;xeTx1TDWY/I46vgWqoq+hrKctHLDNE6yRSIxVlIZSQQfaaCEHh9NvSTrIvq9N155H9SAR78aHFK9&#10;JlTNK/7P+r1oepvvbA/4TP70H91fnP1y8VVKz47ovsSi8dM88Mc+KzGb23XPJM40AtFXQhUJ1NpY&#10;oRZrwZz/AAeB7qcn7l4giWR762eppqV4opgo/wBtD9gJFR0/NEkttpEnhMarUtQUdTnhn4f2+Weq&#10;If5/GwYtx/F7ZO7GpaGql23vLL7biatrpMeKMb6266GuWqgIkRYnx0bSONaafTLG8TNp2RpImNSI&#10;0PjSHT9SZD49NotUg4uCrhjwbkA2IuchbWeKGzD3K62bgBTH5nj/AKvXoumkhCK1t3GTVp4HCgkm&#10;vnUCtfz8+tJP7gV1FNXU88FRJkkrfNUGA4ekqMw9cJs5NQYYaZfFItXjmpYSjoqU9TJEZIHamgyi&#10;HwudCll9IN3ZpXUoFJABvdtQLX+lueBf3eRmuYg7scjA9BX/AGOPz6YFuNwtAxdlJrgGn7f9Xp0m&#10;UzKVkNOKg0lPUpJXTEwYvHwYSjyUFRLUqXqKmJIhS0UdPLT0iU8wV5HLUzhpGh982Wwk1mykM0TS&#10;ByqMD5HbQSWNgGVPrc/gqfbiFfEXw/SjUwWOQAD6gUJ+VenGSVfD8NAMAORhmPAKD6jDN6gEcT0y&#10;LUz160xgjqpqymrKSCto6VsfFrpKhEx1Mk1dBHDTw/dyzU8mS/cTxehmkiqY2c80VpAt4/QY2iVX&#10;l8J9a6Aq2tydOofkE+n+nvWoxSMI2JYGvaop+ZPmOJ+VOtC7IlYWhcyIaVjiVhjOS2S2fspTqFlK&#10;qjhRxLkIoJWr4c3LWtA2ckRaKrbITZCeFg5ghiFU9D4xpR0Ro6tNJjk9+SJgVDsFBuNKhQCr3YWd&#10;/wDaWte/+ta/t5mWRCUBrip8xkeVD5/5zTPVgbi4iZyxUjjircR5UI+3H8hXpoyWTpohVGlSDI6F&#10;SSKoraycsZsXBHTVI+0pbCRUmofMIpITqVkLipSMN7lBY9Q0BQ5ZgY09VlYa7sD/AKzf0HFuGPLK&#10;PItVbKgVJIFf5Y/b6+nT9r9QFcGjoo1EsFrXhTtx5DjQ54Up0kqpqiWATVUteIooad4K6qqZqOF6&#10;mi/YL0NSqs7hY5qBFWMyMiuHKzwJrhzRllUoAGZfpr/cOoixBQfTlAT+ebH+vujojuHOK+mP+L/m&#10;PMU6LmMMlypFUr5JgcCcj/V+zpjrwk+urmEogrmd9NHpxqQ0kc6TQGmr3BeRRBXSpCNOglBIgbSs&#10;Y69YZxGoKM17VDkKLXVgsCcWta3H/EEu/p6laUmvAacH7dRz/q+2iuWyEs0c8xOk0QCMaW9amTiO&#10;PADFPn1wWooxSUZaTw5CijZppsXQw1pqEtDWUy1GXqkEqSpOk5klaZiWGhLAtGviJAVdl9BNrD9u&#10;P6cWCgEizX/N7f0F/e1MZDxI2Twpxxnj+R/1HqzWZ+pkkDFVYAeZbHqfXyr1Eaox7xxRQh1q6RPO&#10;008T5KvlMyCN7NUM8EchnplXUfGF16iA76TI1BCSbm6KQEUKo8ZJ/wA44ufo30/HtHQygFCaA5rk&#10;nh6euOPr026lFVYa9raiTknAH5YA/n1DaGVysTpTqnklgkknnleoeKuP28QfHUbGNHvLEf3G0i4Y&#10;DWrD3xRGUqFAIFtRUgEaTb1s/wDivIH4/wAPaoTRvG3iHuH2/ZinXmuoYm03L97VoApP8+HD+fUL&#10;IQgy+VmKiRmmpUqmVoR9zD9wgoKajFyxSrJVmYHyCxKyDT768BGm/wCqwBC2Y3BAGpiL8W454H9R&#10;7tHMumvAA8Tjy/nx+dT6dPwuJozLwANKkf4P29R6vKL5ZIksKbXJIHqzNSxhJI3aWGBInKkGKpcS&#10;BoDqf9XjckHKqEMFBuNP1Ya3J+l9RIH9Pp/sPbR0+Fg0IP2fy/z/AOHp/wAFTb/pmhBHz/1V6aKv&#10;OLKxqamn8U7StOywO2KowpHlEMVFTRyvKp1Sf5wC59JZW9XvtFVVZvV+ogXOpgRwbajYX9+cvI6o&#10;pGRnjT7PnTpufxJJF8FgVAo544qcfaPX59R6idp4YlySRIskUBp4wVxsEzyrFK5qIqIeaVgrAEM4&#10;tyL+8lj+TyPrx/vYHAP+t7oCpNAMeX+riR0/oAY6RUDgfI/Z5dM0rwxWZValo5tIZEl+3kUR6G1I&#10;95KmZWZWtriU8/TjjoC1yRcX/Ve4+vN78D3upZqKaEjh5/L59VXW7+HCamg7RlvPNMChp69dVVVI&#10;hp31z088lzYQ/YNKiRR+OGOanDzSkBbm4A+tibk+/G59I5a/+BAF+frYW/x92Gkd5wv7DX+ea9PL&#10;C0kniJlAD5+fl6DqFFJDTKjSRvA0ivJpjApaicpYq0jx+arc31XsiNY8cXI7J0sQoDEAFv6Xv+Dw&#10;P9796Rda1fGcfZT8z1aIxyBjNgg0H2UB+zzPTe7oEgCyNGJZJGCwc1MUaIqmOYN5aqzXupdkH9Dx&#10;756vSTe3IB+v1+hH+v8A6w9tiPvC8Rnp9sOIkbTXNP54/wCK6bZNcgU06eZ2iZWPpR441uupjGL2&#10;tx+7It/9T+PfcbgfqF+TyDaxAH0Dc2v/AK3us8ZP9maUHD9vpjrUkkhhJT4gafy/1enXgeWj8oUe&#10;Ik2SN4WDsbRSaXjh1DSLEtIf1aQfeNgSPrzcNcHk/m1uT7ejYA1I+VP9VOvRswUORx/y/t6k/wCd&#10;mAijZEVI4Akw8sRVF0ERmQQQqP8AUqFbSOF1Dn2CmqD+/X+bb/mdVvofr/suf1/1/eqXn8Y4+vl+&#10;3h/Lpz8fDz/59+3ozOlv9Gv/AALpP+yfPJr8+Ftb/Zs76/8AN28d/Rb9F/xfn3//0qCpm/df/X/4&#10;j3CSTqoGOsj60avW/wAe8RPAP+I/6G9vK4kII+fXmOqn59e95KdyJgL/AJNjx7N4F8+i2b4sde92&#10;E/FGn8mYoSRYCZbcH/Ug8f7b2tbJp9nSi0znz/2egw7eqPt9j5qS9tNJMbk2+q2+vvYr61j8OAoy&#10;Da8cY+trgp+B/T2qs41YkMK0FeHz/wAPTG4OCtCc9fOW/nAZdqjtXLxhyQtbULy3HHo0kA/1B9r+&#10;rZgrlb3FgAObem5I4/r7PLUICokwK+fyOP5dA69YaSK46pB2/AZ8oADy9QiWtewI1n2XPszMGhpp&#10;iRza3P1FzyfYjUJIQqMBT0/1fn1HV8C1wxDY/wBXz62d/wCVv1GMyMdXzBmB0lCVZQGEAN7nj6n2&#10;V3BuM3mwTa3lU2IuB6rEfT/Y+32YrGIyK/P+fSGFTn1/n8j1sX9hoNgdf1MsTGLxY+QIAbG4i0hv&#10;97Hs8OxMclNSQWQLpRPwQT9Bb2jvlMcBI8/9n5V6FO1xHXqOcf5etLj+Yt23Vbm3xmKE1PkjjqJ4&#10;yodwOJWCMLE/QMCPYrxC31HGk88gc8cH2E5zUAA59OhJF8WOqfK6XVLI72vqa5J4AHpvz7yagw0h&#10;geb2uD9Ba/toKUOthTH+XpTG+n7OmnXc+hi6BQRoOoX+lwR78BZrf4i/44PPuxo8dQOnydaVPXRO&#10;sDUD/rc/63uPMTq/NuCP6Xt+Pau2VQlaZ8+k1GHl02y6w5vqAB9F7gfpFyP9j7jN9T/TQT/sfa1e&#10;A+3p9FwCePWWFmYSamZvQ31JP4H9fb5Rx+QizW0hT/geAPr7A/Msohs31Cta/wCfpbCMjoyXRMLT&#10;buxKLcXqIxe3HJW//E+wv3/CFYC4ZtTqRfUTaQ8/7H3ijzPea5XXgOI8qdo6P7Ug5HW9l/LnxrQb&#10;Jwz3ZtUERYkN6hqa9mN/6249ytgQ3K6Tb91geR+B/aH1+nsM7WA1xqYV4U/2OtXfA19OhU+aOTND&#10;tHI3YoBSSKRwATpvzf2sd8Y6KpoZYxoYPFp4K2IMdiLj/H/ffj3kjyKkulWKkEZ8/Imhpny/z/Pq&#10;PN6fTUj/AFY61lcD3AdrdvxVIrtKDJLddbFFGpeC4YDm5H+8e6z+1upFy+UmmSHnWTYD8aiRfg/4&#10;e5shdvAVmz0DJbhTIAx62v8A4k/LvEvsjHQVWQhsKOEBmmRtR8K+kXc/T/X/AONKnp/rqTDyQXi0&#10;gMt7g8EP+ePYR5qkZYmVanGMf0R0fbVKDLpBr9np1x+RnyJwmbpJIo6+Fg55YTRhSpewu+rgf4+z&#10;Db1pvt8M4vfSjcDkWA5JNvcRJqEpqKV9ePH06kXbGYgZ6Ln8fc3Bmt1wSwNrDTxkENqGorxY/wBf&#10;9b3XxmgZNzMBzaYfS3Hr/wCKexDDTwgf9R49ClQNIP8Aq8+rv8KTHtiM/wDTKfrx9Yr/AO9+zp9T&#10;xf5JACt7ov0vxdLn/e/ZZeNoWoNOibcAoGf9XDqqL5Xyq1bXq12AZvzx6mtzb/WPsxUaKAjAWZbc&#10;/kEfS/smM0pUqxqDx/PoMOoDYHVYFXDCKuVlTTaZmTluLNcEc+8/lb/VH/YLf/eh7TGJBwWvVdPy&#10;67Qlr3lK2t9WPP8AvPvmG1Dm1z/ja4t9be66SMjFPl0ywNTjrFLZTYnXqYLcH66vyT74sn6Sq35v&#10;cC5/HN/b8UhyHanTbAeXUCpijYLpAPJJAYn/AFvoffhGzWIa12AI5sovY3BNv949um5C1BWuMH1x&#10;9n+XrSqorX0PTb9khYMJnQB7+MEgAX/Ta/vOqeJgQyn62K/UED8j/Y+2TM06aSpGR+da/wCbr0ag&#10;yCuR59Y5YoYdZ1rdkduWAYEEH+v+PtU4kzSPpGtg1xexIF7Ac2PtOxhgYNhaZ/y9KisYFaefRdu3&#10;qNK7GVETLqLQ6VYXOlrOCRp/px7VM94oo7KzED6DkqpA4Kj+v09r7W+WUMSQOHnSp/2OP+HqtNXD&#10;qvDIdeQVmX5SSQPNKLeNn0Le6g2v9ST/ALz7bHrmVfoVsDYlW9N7+r6fi/19uGRjLhgcjApnhj8/&#10;TrYABrQ0r0KeI6ipWp1LU1lWMm7Mq3FiSOfz9AePYEdsZcphqsB/SY5AbgHkJz9f9h7O7QMTU8f9&#10;X+z0c2rKzLihH+Xq3P8Al+dYUVDvLHTRwjWssB0h01KfOL/p/wBb3rgfLGuM+YrQCLmomP8Ari9w&#10;bf64PsbWzHwVzig6PCxoCetwbYdN9rtnGQgWC00X/QvH+8WPuu2oH7nAP05/17n2rU1qXNM4r1Um&#10;pNeHl0sfeIKTbj/Yn27VAPI9NEZ697EDYiE5ejFr2liH0+h8nt9KcQek70D16972D/h5DaipDY8K&#10;hBt9LWsPp/j7JdzpQHyPSO9YaOqnP5kdWY9j1q3ufBINIPJHja9x/tvdrWMBEIPPCpZSP8CxB/2A&#10;9l1U8NQBxJyPyFegw3xGnr1ot90M827c07MfTU/oP9Nen/iB/tvb7ENQFjpYlRwbWVlufr+OfbGr&#10;S9SKgV+dSD/sdUIzjou+ZVSoFwpIIvq02B5/P+PvPJEVR/X5DpAHI9OkEEC1yL+1Mcyuy40DP51p&#10;60HVjTQPXpALFolVifK3kS/PKj/YX/w+vsOM9GXkZrHV9QbG91JIA/2/scbYQsISvbwPpTzr+z/i&#10;uiXcVGnHp0arp6vWEwr6A7RagCbOH1A3Av8Ai97e0KyOHYC9yeSR9bfQH2IVQNSgwOH+x/q/zEnQ&#10;aq0yejh02bp/s1ErDUEQ21pe4Wx1C/8AsfeeJJOPqATf6WH+wPt0RqopTI/b+z/Yz09pUYI/z9I7&#10;N5ejJdrj1E/2kte5P1B9uaRsxA4P5J/pxb/D3ePsGMf6h9v+r5Z68Gp8P+r/AFY6BDc+apSkoRjf&#10;lbqy2PB/IP8Avv8AePb1Sx8rex/r/T6fn/evaW5ZlU6cHy/2PX14db0xuRip+Xr/ALPQD7hytP8A&#10;uE2YC4NnBKkEgEgH+th7eIY9LqUB0H9RUEi/+v8A77/iPZXcSFoiJT3DhWlaf6v9Xn0tgiBBDj7O&#10;ggq8iklV+3fR5DqIItzf8k/7f2+RxBlJA5P0tcekm9xwfYHv5CslGOBnPrTh5f7A8+jGJ/DFOA/1&#10;DoU9pZBYFvYNY8te9wSTqB+n9B7nJDpAIIuBb63tcXtcD/ex/sfYTuVEjFSDQ/zp/q/yU6VpIHFE&#10;/wBn/V/xXRhMNuKPxR6ZEuFAIWRNQ1Am1r/77/efcuKoUGPXpWy2LH6k6efVf2RXO2SMHKVNTgfn&#10;9np04CQehAx+6hEYiHThACdYJJ0WJPP9fr9OfcxSkwuGj9Jt9SwJPP1Fx7K3tprZqFWNfl/xR6ej&#10;cDJ49KSPdEdUg1zxgp6SrSgfU3HAJ98/Gg/tr/jyLD3Wkp/Cf2HpSJEYjzP29eOdgvYvFzwP3VBI&#10;+vHN/wDH3kVYxb1p/r6h714Ux/Cf2HqxPr011GZhs4aWNbX+siAt9bMLn+v+Ptwp1JliAKsPUf8A&#10;VWAQgXIH059roEEcBqCpqPl5j/V/s9MtQ1B8+i59o5E1Msqq6yKsEoUBiw1BePoeTz79In7pJW4u&#10;SSQdN/z/AIf7f2L7NlMAzQ/lWnl8/wBnT0UnhsF8uiMZed1rZiBZS9ySTpv+bn6e3CML42ugD/2f&#10;63uPop+vHtPJiQaT2+f/ABf29GCXGMY6bhXWRtX6j9OfV9Qbhb88e/CRlBCgqBzYg8/42PP+8+/N&#10;FG5Bah/1fLqxlJOM9Yv4jMoOksBf8s3P+w/437xSsqITwDxa5sfrzwW9vQ6mcDiP9j7OqC5eueos&#10;mQkVCSVH0/PP1/ALe4PmAJ+jc3ubH/efa/QWA8utmdmzWnUE5SUE8lufre/+w59yhTh1AB5IB0+q&#10;/PJ459pTeMjE04ef+qnTQnevnT8+pqTu6rpNywBC3P8AS/0HvsU7x8KODz9T/rfkD3prtJTqbP5f&#10;8X1c3B+f7Ou/PUJwPT+bXP8AxNvcpQ1xdkYflQSTb6Ee0bMhBAUj59bFy9c8OpSZKcFbtcC1wGa9&#10;v9v74zRh7ECxsFIFhfn+vvUTiNSpyK1z5Y/1ft681wSvTgldLIUZXZeAvpa3N78m559pXIRLcsBY&#10;gkiw54Nuf9f2JLCZqeG2R/qP8v8AVTolupix006fsbVF7ajZgRyW5N+L/X21WH5N/p9QCP6j2tJb&#10;yH+EdF8jFWwOl5BVKkag825BBH0+v+9++MsmhJDe7EWYfS/FvwPx7dtLQ3EyKooK4P5/6v8Ai+mz&#10;IwFeo1bmI4I3VW5IsQzAn83PJ/HtF1h1FgFNje/Ba/5J9zRsNv4Gkls4pkCn+r/VXpBPeLEmmufW&#10;ox0F+XyyTAoGU2b9Wr6kE/m/tkctYWvxa4A5IP8Arex6sERBrQVrx/2ekX7xiWnAU/1efTVjprVC&#10;G/GsWN7f6/PsG+1XLYKtULceGS/5N7WPuN+Z7bwh4hOkn8seX5ZPQr2C+DvQkV/2B/s9bOP8muoV&#10;924uMnWfPSEDVcA6QGtz/S3+8e9cn5R6mz9X/hNKf+TVv7i6UBVoMV6Hx01ovz63r9s84LHf9Q6f&#10;9C+yPSqutib/AOwHH0v7RAEk/b1VVFOn736BB5Usbm4/x/3r3daqdR6qwIU1697sA+KEZOaori/7&#10;0IFx9BZfr/sefdZ3PhnSekzigNOkzvA225lD/Smk/wChDf3sldRqFwVDb/jknNr3uLH2TMx1EE1+&#10;XD0/2P8AD0F7wASV+zrTS/mZKJd05c6Qt6iYEm9ipRtIN/8AHV/vP9PY/UknC2N1A+pH0/Fv+NfX&#10;3RlFakUP+r/V6Y6LjGhyRnrX33xRJeRlW41OG/wGoAg/7D26cWV7gAWNrWP9OB7dYnSY/Wufyr/q&#10;/b1fovlNGsWTDXUAOjEDg8Otzb2y1I/Va31ufoWJvfi3/Ee9DFNXD8wP9X2+v7PClOjL7TlWSmUA&#10;KGCKRY3bkLbT/vPuKFb1Fl/s2XUCBe/AH+PurOuBGa5zQ1xnJ49WxSvQlxRpY6gVUL6TY213Fl+o&#10;/F+PcdXY3JvrBKi4sQv+AP8AxT25IoBFKUpX1z8/+L62AKdSYESQFCSG1WBZtPH+F/8AinvJFyF9&#10;Jb1kXA/TZRZv9h7ulA5yBj9ueH59a8+mTcABpWCni/BU/RRGQbH2sqBR9sGK+ou55/UBf6Af717R&#10;u5F5pBxQfYccel1u2kkKaCg+yvn0SnsUBGBBudc5t9W1A8kf7176MKyGwRbDkEXta1rX9nYvJIRk&#10;n0+fRkJ2UZHRf5qqQuwVQBfj9QA/wuP9698TAq8WFvrbn8+7C+dxq8/y6TtdkGlOoUuQljOjSCfr&#10;9Tbn3i8Rvcj/AHj/AIp7fNytKKeqmfFBX/V+fUb+IS/1b/klv+K+/GEn+zc/1/J/2PvQuaD4utCe&#10;nr+zrsV8x+hNz/gbn/efeX7cLyef9ax/3r2wb0vj/Y/w9NfVAEU9eua18ym5PH+EgY/X+gPvmiEW&#10;Aj/2Ok/7Ak/4e6Szg1Yt+Vf8H29K0mB7gepkOTmP6VIH9fVz9ebg/j3keIsLcHkfqIN+P6+2Y7pF&#10;atKY8sdKPqSfMjpx/ic2mwe3NrmS5/xFzz7zQQBbWsp/I1XJBJFiT7YubwSE6hX0xjy/1fsPTL3A&#10;ZiG6n0dVLK2ksB/UlySb3Nrk/wCHtwkjVYwEUD1C9hzxq9hzxWecl2rg8T/pekzsTiuB0tKZB4V0&#10;ryG/H9eQP9494XLIkZBKnnkcEevg+7RhZJHDAMP2/h6YdBTVTPUsXQxFbq1/wSDcNx9PaH3MxlVi&#10;5Ls1w+oli1v6g/Ufn/kXsQbOot3AiGkDIoKUPyI4H+efn0T3Oo1ByKeef5mvRuOlFeauhMzPKsir&#10;FIsjM4dStirajyLD6fS4v9QPYJ5ANE37ZaIjSUZWZNBVg2lSPp6ubD88/X2P4yLmMiUCQNXUpUMG&#10;JFNTDgx09upqkJ2g6cdFiihFfwmq54ccj5/PjTq0nYcqR0tFI0hEtOojp5TK3kpoWYzGOlcm8aM9&#10;3KoQCxJIJN/bY8FPWX+9xdHXliXkNajlHYkkyu0bIXkub6tVyb8/X2rh5l5m2eOO22vdZ7eKEBYo&#10;18OURjySNJ45kii/oKgQUWijB6IL3lTlfc7v66/s0Mx+KRNUTtXyd4GilZeBIEimoBrQUI54SWnp&#10;6lK2kNfRVAaR5Zcfl83iKaeWQkSTV9LhKqlFS73Id5dTEEkk2I9zaWsnoYoo6FZqaOMnTarEkbrq&#10;uU+0qVkKAcgeq5HP59ice6vMsvbvDW962mlXt2V+FAxmhljRjShIWJAvw0OkkhGT2p2CS6km+puO&#10;/ghddKCmNLCFZWoKf2txKRwLHh0AXZHxH6b7Pqa/J5bFpS5TIzS1FZk4JaZX87kgmko44aeS4sLN&#10;LPIWIuxOrl+XdLfSSgDH8Ms0iEkfW4WE/X62J9lLc+bzxSKH5jNPy1S/lXpTD7W7dCojF5KwHkQh&#10;r+Wp/wCSj7RwJXq3+Vd17PNNUUvb+6aGKQSeOE7Xxde0MbNrUa4alGawFj6QbE29VgecW5plY+Kk&#10;dRJZT/lLjhuCCWhH+t/T25/rjbrHSQwxK68CrEGoGKaZPl6nPHrV37Q8u7lEsG41uIga6ZI4286n&#10;iQePywMDHWFf5Xm26GWKuxve+7MXUx+JhVUOz6SjkjjijWNNAgr431KRq5XUTyRqPvBVT4vLaocl&#10;trHZJWUqTWrSNcP+sB54l4I/VZv9f2ui94uYrdVlolfQgufzxKf2gfb5dBG7+7fyPI/i2bS2bcaw&#10;6lz5VCS0weA0genQ0bU+O3yE6vkU9f8Azm7WwFPSyxzQUy4OWupVjpHHh1JLm4Q8qXsj6SWB9PA4&#10;DnMdOdY56GamqdiYSJKgKJlhjpiUsSEtKBqKgM3pjcHkC4H0N29/tzniMVxYQOvqQ6s9K1XV4VU8&#10;xqoAKV8slz/dyhSRZrfmO8jatO6BJgfKn9oungBqZSBk5yej0dc/Kr5x9X1VBV5H5X1e+zRecRRZ&#10;bZBp1aGVU8kk9JTbhaF5iyof34m/tFYy12ILZb4W9RVzyHGwV+ElqNak0lOrR0zOLmSnhq2eLVf+&#10;pA/qTexW2nvBJcRsx2yKOg7dN1qr8m/QLKB6qjn1Xo8HsxvEMBS53dbiNBjXBGpNPIhZlP7AT8h0&#10;Z+g/nU/JDZQpBubA7O31TUfrrpHpKvbdXUxxMqaYitQ5YnU3obSb8ghbuoM7o+BjRGer21vKimlC&#10;kxw5DFRUVW7LGAqA0HmpwSeQSxAH1FwR7Fmze49tuSqu7W1xDITQeCYJLdQTTWZJlsrk0GWU2+TV&#10;U1qVZglunId/aHQFgngxSjzI4HnVPBdjmtAJe4UIZa4MvsD/AIUFdGVtVHQ9hddby2ol4Feuomj3&#10;Cis8ZkkaSnoJZtMYdfGpjmkb9LOserSpf9yfD3d2NmnXM7e/iMSBHiy+LWgyEMjsuoftKZmS39os&#10;qAHjTf2Jtp3zlne4mH1CpIHKnxh9PKVGBpiagYE8HXVXoCb5y1d7cArQ6Kd2T4g0nhSSP9Mf6Q/q&#10;j8XVj/WX8y34t9r02Pm2j2jt9a2tgSU4LNS1OHrqdmALQyPkkhRpRcDxxu/P5Fj7LRufqZcBUNBJ&#10;UNRPDKWakqJZKAmL9LHwV4ubqbgRAfUAm99RvNtUULaLVwYeI1GhNctg0xUmnyPSbaNour2IukQd&#10;SDQgEjzHEVGD/q49HcwO98ZuCkgraB/u6adFKT0Tx5CAll1Afc0BdAP8WIv9bW+iaOPo4adaOtiW&#10;ZBE0Mb3L8gfoUSyOwtZSWYE8C2sWtUTG1AjXTQ4GeH8+npNkvYZNNFFP5fb0p1lL3kjJvwzC31/F&#10;9VgOf6A/7b2nspsrbORpTJVwywSIWBbxX8jJdhqMdiT9NPoBtbj25LJARolJWSmD+Ek8M8D5Vp6H&#10;rRsLwuVUKajiDxxn9nn6dZFqJdVgFdeDYGxAP++/r7R0nTlA0jSUM6SEIXLtKoUg+rxRlxf6fUfj&#10;2xbxyzlijDtHlmvTRjuGoWh0jhgH9vDgeshq0WwYMCTb6EW/xP19xYtieFo6SanMkLiR/LTwxzmJ&#10;W/aP7hHBFieD7qzXauANNBxJNDTzpXNfTpSmzNOdcZ0n8QbH+8186cB69ZfPHpvqA/Hq9PJF/wA/&#10;4c+1Zjut6yiETqrSUYkFpA0kcqOvALo4uP1fki9uPzZ/wLmQCRQxXzIBoPt9PPj6H0PSpdvMpFvS&#10;rDh69RHyVMrGNpUR7cKzC7Xv+ki9/p+P6j+o9irjevcrUCKeClE8cgjQSUsALzSMzcTRSGyngXMd&#10;yw/Cm12ntXmqbY6vsyR/s9bjsltmYKRVfi1YwONPXpirN1YigZ4qyripZFVpD5pAirGpF3124H+L&#10;W/2I9rGHrLc8qxH+E1tNGk8Kiom+3oKeWWUmOKHy5CEo7EkhESQMTxzfhh7O6SniswYcAQf9in+W&#10;n29GFvLt4rWRS5FQArPQLxqFIKgVFa/5+kvP2Ts+GSSJc7jKiVYJpnpqSf76sSCFBJLOaaidpFjV&#10;eXcx6QPqR+Rhxvx03Fmo6aWkiqcZdW+8grsXJLFUTNF5IniqHKImprHXGrLf6c+n2/8Auwzx6vFO&#10;oHIaFgppmivgUI860+eOi6fmra7eNlkMM/dQeEwLAVp3KGJWnnWnzI49F/3Z8uutdkVcsGZzOImj&#10;Kl6eWDcNAlQkUc/hqUekAaRnjHIifTIbH0hQX9iZg/hvl8sKeatppklhXUhEiRmSy/pEiQggnnU3&#10;pJHAtzcy/cTMquAFNMZGeFaZPRJuvubs9nJ4URBUADSorx+x26K3vr+av0Rs0VCjdmMqI/uWpp5i&#10;o0URuV8s61E0fHItp1r9SfqB7FzFfFOkx8SxVVNQu1PNGwnq9TSwAEN+1PIyRhVtybEi36gffp7O&#10;2Qxw3MsSyMAFV3UFnr2qATksaCgyfLpDac03m+Tatqt7iVdBJSKNnz6FVRmBPCmK+nRVt5/zieu6&#10;d3kxuWrqjzw1Qjgw4p6iOogSM/5TJRUQnqb3tof9Jvfxslz7XtL1p1/tWmE+f3PgqRKV1Y+Gppaq&#10;qJDEosdFRionta4PAtf6i/sR23LW/wBwkdpFZzSmSukw2lxOopSuqSNPBiJr2+NIgeh0atDgG9jy&#10;f7rcyzmPY+XLt1I+K5X6SKhrnXcvbLIcV7Gan4lOpahBV/OPu/uOaqHTXUW/861ZTokIraCtwOPl&#10;M8JVpF3DuUUFCdJs5CM1/obWGp8xe/8ApulkkoY3qs1eYeSKhwUsdO0qt+1MJK9kLH+rl7r+P6gX&#10;2ftRzgloXNkIwVJH1EkKyN/plSXTGftU6eJBzUyu/u7+6DxLdXLWu36RWr3bNJSlTiKBoqjyCqFO&#10;K1zUDt99f/zD9yRruM0WE68VKQmjG6d+0Es1LQyQH73FP/daapnhS/qWNQ/kt+ofoI6bQnwOdaJM&#10;bgpo6JgUQVsdGPGpF0aKKIlxc3urTi34B9x/vO28y7OzxXz2duiA6Qry3Lk/0g0dvF6fBO1KmqnA&#10;MOc7bft/JEGq7vZL29QnWqVgjxTjKRN4nHGm1T0ZxUUra7jx3dmIBO8O3qWmz09SsuXGz6LOVh8i&#10;DSaeDL5PI0UUigKt5TjbtcgsxX2YXCbWx0MFpgzLoI8cEawqCV4ZmIVjb+in/b+4ovty3u6KM24G&#10;2INdNrGhWQA/C7ymRkVuDMqQuoJKspAbrHrdvc2/WVxt9lDRwQHnMjspIwyCNxGGU5Hihoyaa0Iq&#10;vRJMhhaStr6uqz2Qy+46x4nVZMhlq1IoJXZr1NPFTtTsWU+sIXl5/DA29qSDBYSnC+KgiuH8hd3q&#10;JHeS/wCp/K7fSwt7LpoorpDFfNLKpFGR7ieSJh6GJpDHT5aaZ4dA669wue7uXxn3GRGHwmNYomT/&#10;AErxRo4+2tcDPXKPF4WFaRafC4SJqGCOnp5YsbDTusUTmWMBVBAIZmYsDqJJLG/t6iaOJi0SpC7f&#10;qaICJmsLepo7E/7E+62W17NYEfu21gtyaD9KJIz/AMYUdBLd7/et+k8ffbqe+YZrcSPOR58ZWfp7&#10;XLVcekJPURaVMQaCeeGyM+tlBiI4LEsRfk8nnn3imlsr8kH8Ncjk/wC1f48X9rLiNDG2BUjPr9h8&#10;+mbS3LSKOP5fs/Z5dQ3qiv5Ol35XWbXJszsAf1H+p5/x9ld7uHkxVaCAbwy/UA/2jwD/AMU9huR4&#10;4mSKAeGMA6e0YHmBQH8+so/ZeBhuCsSSQR5n0+3qzz+X1Xr/AKQsc7hXkaaFtbKjyFiY21Bjz/sR&#10;71x/kTSj+9FTYf8AKRLbj/XNvp/ifYv22VxGpr5CvXRnZwxsEqPIdbsXWUofaWJYfT7SAf8AWMf7&#10;1wPc/rGAtToB9LC1voePYwsmAUN5/Pj1a+FBUjI6zbtl0wG/4t9P8Lgf737MVBTMUFh+B+q/1tza&#10;w9rpakCtT9lOg3caqjT8+gOkrlWST8+o/i4/1rg+5AogbE2v/rXAuP8Ab+y+aZ17RWn+r8uqwTvl&#10;P9WOsYrV5PAP1/ofr+Bf3JipPUoAJvxfSR/sfbYYhGNfTpSrEVz1BqK0FSTe3JI1Ag2+nHHtYYzH&#10;a1v9OLg/09pxrqeOePWgzBvPPQd57NpCw1ab3I06hf8Apf3PnofGSbW4/p9Df6+1TLH4Pbx6dB9O&#10;mKizJqTpNv6X4F/9Y+2usBWMjnlCxt9bqNVh/tvbCSFGVq0yAT6BjpJPyoTX5daZgAGIrkD7KkCv&#10;5Vr+XSlxwEsvIHBbTq+hKi4H+ufxb8+zedd9f4f5BfE3tHpPcqNJh9zUO8toLLCzRtRSZLHw5TD5&#10;KFrhS1NX1CTLdgCUANwT7hXn3bbi3LeK51sEVUPHTp1MAp7qOyykUFCS5HA9TT7KbjDsvMK3BoqS&#10;+GLjNAwlaa2lZz5EQxR0qeCg8AetT3+af3NN8E/58Pws+X2GWDGYWs2J1o/aFdWU/wBxTZDZ2b3b&#10;n+ne0IZZmv454tqTxCKTSRDIIZWUlUvoU5qHMbG3JmNubpw38Pze0czX4HK4SroJKKsgyFJVvRV0&#10;FdC48kbxyIQ3p4P149xdc7WS7QqxzWrE4BXFB5HPAH8usl9yhO2X81pfAEwSMpKj4gWKgilTp4NU&#10;YpmtOt7mmqaesp4KuknhqqSqhiqaWqppUnp6mnnQSwzwTREq6OpDKykgggg29qan7u3ThoxQ4GY4&#10;bGSeNpKSgipoI6lk/wCVqRE1SX/N/r/T2kj2EMgZyC4wa8aft6ffd1tQiWqkDgTTiD8+s3tfwfJf&#10;fMdLSqkOBIgCoZKzFUldKzLy7zEoWY2Frnn/AFr+0MmxW6syla8TTy4/aPP59LjvOiPtiDCuPPr3&#10;s/XxA+f3Yu193YjEZOu2XDhjNTqxOAFFPHEj3tG8a/VeLDSfYN33lyPQWVGWteBx/Kv+rHT1ruLX&#10;FbedVVGzShH+GnSd3NtbD7txlRis1BJUUlRG8brHUTwGzqVNjEw/B/Pvc5+P/YWO7V6z29vjF1q1&#10;ss9EVqpItQR62SmLpJCvBuSQyqQD+LfgBTad3pcNy5cUGgx8SPg1KDq/o0rqPoa1FK9Abm+1S1dY&#10;YxhiSppUEvUAelAWFfQAnFOtGz+cd8R5eh+481nMfQS0m0t4T1+ZwX20UrwBxG1RLTyMoI1h29Ni&#10;zX+gY8HRG/nRdMTdM/zFu9Ilx0tHhuzH292/ii2q9YN9YOCt3TUpcArqzcWVR1+qkEcWsMmto3CL&#10;dtmhvoSO6q4yBoZo8GpBBChlOQVII6APuDZl9wtd64rf28Mp4nvVfBlAPzaIv8wwNeHW1F/KZ7MT&#10;tP8Al2/FXLmSFqvafWdD1NXxpMs1VFN03Wz9XUkmTs7lamppMTTVstz6vMJFGh191S+Mi1wVcn1L&#10;9TcfgoPz+OR7N9WK+nQIYaaUFDXP/Ffyz1Yn72Sv+E2G8q2g+QPyk62pJpYxvb43R7ijCPHEfNsD&#10;sfEalhMxveSDKTx6bcqzAleD7iD3KjtYeYeUt7vYxLFa7oVYMMUntZ41qRwHiaCM/EF8+ltupaVI&#10;Zu5GzkYGkEf5fPqn7+eNgosz8DdyySPHH/C9/bIrWkloq7IQxwPPUUc1RNS439/TTeRazyxhvC0K&#10;zNHKsbRPtiqECyPoYTSgLJCAyNoRtQhfzXYt6TqVwWA4Nxz7nJbZiywK4eMcJMEMQMsCMaW/CRg1&#10;FOiGWMgotmAEWoSnxhmqHFP4MsENKEUp1oA5nPVTV1KaiSCkpsbUtW00dZ46mkxlbkIxTnLY7+Em&#10;CNI6cV1LoqKSSngaphlmiVJvJG2bxuYRzpguUbwMWqVUJoBUrdh9UK/kfUGwPtgSxrP4KEiQCgD4&#10;iIFckmma1Bz07EPDt9MZqanhQmvAj9oNa+eOmoVVNJWVGUqaKDIVs70uYmnr4ImpXr56yLK1EMuO&#10;qx9pPAgTJRTSvCI5NMkU8ayyRueJLqF0qLNywa7nx2M5R1Uem1zfkc3tY8FdDBCKvOdJrXBxXhUH&#10;08hxwerpF4tq63chALBvQ1BFP8FOHAnplnyAyE08dLW1VY1JHLRUCpSxYqCapM8O21rEmqpk+6eT&#10;7elf10lQ4i0fceZA08HMeWNHLoOLAFwrBi4sFsL29a/Qk3B5sbj3srC0umI0JFa1p54OD9n+DpmC&#10;2tXudNvqVmyWaqk08+IqOArTjjptaajr56FYqlpUnlnVqXG/c0oooaCTXNPJV1Zj1mPH1r+pEjZJ&#10;qb9oS06h2yESyXYKhUKLSEmNVDMY7gfiwbSv4P5/r70RDDqg1NVq9uKmmfOteFfy6VJbW4coTIck&#10;EaaioP2Ecc/s6aKeqpKOWgnlISpgnLyw06/xiqlaOjp60RvVo6xuJaimE1UpbVGCfEzgsnvJ4wy2&#10;McdpBci6pE4eykNq5K+ogn6kfX3olSMs58qZwBX9h+XDP2dekdUUmOSZ0HaVAJHzHnT7BTpgkydT&#10;RZSE09W9HV4mSWagrR5a7OY37RJZaKopZabTCtS32UUyRB2iiYsU9d0bKhAvpZV0lS6KQitxezyP&#10;a9irX/w9+PwaSDmtOJP5ADz/AD/KnVPDt1iIMZ1EGhAOoUzjzqeBFOmCujq5Xi+4Rq4VKvSU1flP&#10;8rljjEppGkosbQMyRr4qqlWFww9SEg6gCvisl3EcoU3KjwgMRddPqka/5W1/+I9+UwuVEiE0H4gR&#10;wP5dW+r020aRROSvHUrA6q8flinXjLHBTior6eKopZdVRNHkK1Eiqo4qlKuJaDEwFS7NFVu0aSAc&#10;mzXkUn3nAVlYEiRv0+oNJ6SxKXC/Qj8Ef717Suj+MCOwCuVpUY+eKHzr8/Pqsclye6+KxLnA0iQ1&#10;4UD0ByRWvlU56xtXzU8CmIVUKaEqHWVhiaSoqkjp5a1FmlBeaOUxklGWwCtqswBGOT924bxamJRE&#10;a7sVv6D43A+hb/W/xP09v6RaYWrKcs2KV4EVWvp9tDkeZfgtCpLrI7ITWr6BQ04dhI+Yrn+XWDDV&#10;IY+alORoIMayCpnxYOMpImhQzTr9+7NM7SLTlLCzMLDQjDWOypbQ0i+troVbSx/xKot783Iv7dV1&#10;UOIwAooa04+dK1/Lp6MI3jRRqKRAMGArryCQD50HED58M9NstVJSTKlBVPNGRJUrLBHlIVpXUSxp&#10;JkKyuWMIwCRRyMU06f1NpCN77AuJEILlWtqb1k2UHhLf43/p79UVDtQK2acB+38vt6RSTO06ySGs&#10;TKDp8hkin2/z6jSyCmFHVY+VMfJJTzRF8ey0nHlqUR5snLIzcqqxSkKDpNm1fqfP6CoY6tYC3RlI&#10;Y35LGL8ci/tKFlSTwiQwNe4EUxwAPqa/5umTDeJd6bhkSKh86fYOPH/D1DlkMwlno0eIGodnSneN&#10;IYgrSRxI+brL+UBJBGtje3BtxfHw/EjFwfoPrbgfUAD+v0P/ABT2o0lV/RUD7cV4+vH/AAflXowV&#10;KweHEqKK1oTkn1AqCa+vD+fUKetFDLJNQxmGrE7CSoZo4li8k7mY/wAUqGm1WUIAYQOQTb6k+CkN&#10;ctrvwA1tK2sAQot/r+9kxumlRoAzjifOlTXra3AMYjeNgkYqAFJOPIAV4/P9nUf+LGR/PEtPSvLJ&#10;J9zNADE9W7a2dpcnVM0oUhgtofSAPrc395gQhUHSz240kOWUfS4HH1HtOwZ0LKCq1zXFD9pz00Ym&#10;kjKKzaJDqo2GUmgpihAoOBPGvTXrI8jQFY5IZWEirro4mjY+tYpKkNUSOuoJ+3pXTe/5ZeQKq2gB&#10;SSeXuSAPyDqsR/tvdGV3j8VyQBwWmSfXFQftr1q0vZDEyShwpUkNTJI9NAMZrXyJPp1iKhjEifUy&#10;FNMSGJwSb+PxoxlcD66p2H+8e+DBVJIK3vf9Q+n0HPPPu6tJKACDwpw8+PD/AFfn1YyQ3LoIgV7R&#10;UsCDWp9flTy6gwU4AFPKBoljljk0CmKecDyIJo4iiKGZOS8j/UnltAbp2FiFcc/VQbH8f0N/9v7d&#10;iVtWt14eZ4f5ulkbCU+MynVwqQa/56fb1j+1KhA8V1jWXQ4RJoJFIJ1r9wqQI6j0gx3I/F29Xvy8&#10;gXta5t9L/wCxVf8AX9+kqPhGf9XmetsWCaEU1rWtP8NP28f8nXoodD6i0txTrrPJXxMLeOCrrwvp&#10;W1iqISTcAm3vtjY2U3Vr/T82+hKr9PdYwWSr4I9f8Gf8leqeFK8mtmKp6cAf8vU15UuStPEKlHhk&#10;jkKPL4FVWEkX3lcVQgizHxRH6W9P6fYI+Nf79fT/AJrXf6D6/wCy5W/2/wDj9fdvHb1/n/qx/Lq3&#10;jHXw/FT/AIzx+zoxf31f/o1/z0un/Ze9OnzVX6P9myv4f83/AKr1+L9P+x9//9PX+lmvIxHPP5/3&#10;v8e4GLALnrIssOHW/wAe8ZmJFtP+xv7UQSaaN1sHr3vJTOxmS62A/wAb/wCHs/tWqgbVWvlSnSGe&#10;gz69e92LfFCuhiy9DqZRaRL3Nv06Rxcf4+zLSQadPWnp0FncVLLV7FzUMQJZ6SUCwJN9BI4HvYm6&#10;3q4ajAUTK45ihQjg/wBjjm/5t7VWjFJTHStATX7CB/s/8X0lv4qV6+dL/N12TlqbszN1stNIkUld&#10;UvrIexGtnWxNv9Vp+g9iLUIdLG1wwtf/AF/T/wAa9mcTq1PIj/i/9noK3cGtdQPVHWDlbH5JXciy&#10;zeQkjkc6SB/Xg+y59n7eqK6nlATVcEix/Nz+R7PFlR1BiwfP/V5f7HmM9Aa/tCkh0+vp1s+/ysu9&#10;cFt+Gioq6rRZU8aFWZVHKqDpuf6+wM2XtOoocrqdG0+QE3HHHFvZtbkeGA3HPRSjBMkVPVx3yk75&#10;wlf13WmkrIX1UJsA41gsCxJIP+9ezo7ahEVNCLWNlvfj/H/ifaLcyTFSv+qh/wBX5dCna1ITVXrS&#10;S+V24Dmd/ZeoEvmU1dQb67+pW8fFv6gf7z/t1drK/U+kn6c/7f2HdAbKjPR8q1UFcHoldXcs/Nzr&#10;PBJ/P598QzAEqbfgH/D/AFvd2RWwwr69O48+sCx3Jk+jEW4JC2JubAf63uTG5dWBPqVTc/X6/S1/&#10;aOZDG66fhJGP8P7evd9aDh1xdWIYAkMqk6/rfjjjj6e8bA8amLC/0sPalSBXSKdbbUBWvTdN5FQM&#10;0gezCwKW5/2/vHo1mwBt/t7fi/HtxpBGKk5/w9Pw1YUPl16kVp5dNyLDk8m6/p0/8R7eqZAik6xc&#10;cAaeePobH3H/ADXck2rDSeHr69L4sN9uOjmfGnCms3rhQAD/AJXH+Ppptz9f979hLvd3lkBW5ALE&#10;j6kDym/0/wBhf3irzPEzTyfP/oHo8taKuknPW9d8DBS43Y+ER3QMKZHNzpNxIxA5J/Fvbz18oVru&#10;SnrduQbWKWAv/sfZPtayLKqgV4D+fWrwViPXvnDPBVbSyzRyrY00htdSB6fpe/td7hdGp3juCqLc&#10;ScDUpGq9j9LH3k7yapVEmPFsEehGPKtf9Xn1G+9vpB+X+brUM3lTVn+kqdYNbFK0MhU8MLo9wtxx&#10;fg8+y6Z+KkmrHB0tqYg/4C9/x9fct2xf6cBlyP5+X5fz6ATKWm1HNerdeiK3dGJ2vTTxVM6RimR7&#10;AEoD41sLOT/vHtR7axdPGiuqi9ibcD6n8/8AG/YS5jYy1oKfz8vL/V/gPQh2iNxPqHDH+r/D02b2&#10;7Q3Aa4U1RWTzBmCG99ChGBNgCAL/AJ4/2/tq7KKR4eYBLftuLf0BNiR7iySL/GTn+XUp7WgAUA9W&#10;K/BuvqK/K42SVmdjLEvqe/8AmlC3/wBifdclb+5ui31HmFz/AF9en/ifZygCw44gdCqnb+R/y9bE&#10;NASu1hfgfbn03+no4H+8ezx9WxKtHCb86I7cD8qbD2R3jHTQj/V/sdB3cGPDqoj5VTu+SrFB/Uzc&#10;A/8ANw2P+3HsfFsbf0sBf/W49lKii46DxPmcdVr1xk87tcreRgQLi1j+Tfn33Ye79aDE+f8Al6ih&#10;5LEqWNvr+bccfX/Y++QA/wCN+/dXAHnnqJJNKTY6hz/ibn/D6f7x7zITa1zx/W5+v9B7adU1VI4/&#10;6vTpLOgRtS+f+TrGXlsSL3H4IPP+ta3uUqKQCDqvbki/+2H49sMxBoRSnVVjBpQ8em+SWZ/7ZTn8&#10;XtwfqLH+v59z4YF+n15FvwbgD+vHN/8AD2neUmjUp/qP5+Xz6uqaM8emmqmaBZWd2YKpP1Iv6fp+&#10;f9b2psWqo5sANOmw/H11fX+t/wDD2lYM41HPHP8AL/V8+lCxEgN5cegA7KyDmllsT9JGVSxHBDED&#10;j+nt8qIiFuG/WB+LW08k39vxuFQLT4f8vD/Vnp94wBVR5V6KzjWMmYaRl1A1HK3INk1clh7TVSqB&#10;mBcH/YWU6v6j2qR3I1Uoft6SK0h4L/PPRjcRqkSNVjFnVwRYuwRLkAH83/ofZa+6auniwtWNQW0c&#10;n9oc+ni4/wAPZ/t7TjNa8OjWxRhJUjq4L4Fbcml3Nj5RTsgDQuSVIHD2t9f+Ke9b75O10cueqwjh&#10;h55b2P8AizDj/Y29jyKRmgAIoaDz6EDJqUk462fNuxGHDUEZFisEYt/rIB7IvK15HJP1Y2/2BPtV&#10;qJAB6b4inT374hlta/5J+hH+Pu+qgHy+fVmyPs697EXr9lGZpQSP89Gefx6/a6M0WvSCQVHXvewr&#10;8PnT7GkHpOpUABIB/wB9x7JN1fUvoB0X347QBjqpL+ZJTyy7NrTGrn9mT9K/T9vSDe/+Pu0+gYGJ&#10;bWsVBuCP9SR9Pz9fZdDmMD0+35f5v8vQdNA5+f8Ak60cu7KSSn3PmCym7Tm9wBwJiP6n+vt7hX6g&#10;ckAWt/a/A/3v3uo+JsA1/LjX/B/M9Ur59FgzbtqKgatIBAvybsOPcgl1U3T9ernVwPr+fbqCNyAG&#10;+H5dWyK/PpFM0kchbx8uy2OrgW/xt7TGZpI/HcgFjZrWsQ7C5Fz7OdsvJTIQD2g0/If5P8g6STwe&#10;J3HiPLobuvKySGSmMZYSLGSF+lnIW41D/X+vtATwC7kJyCb8Wv8AkHj2OLKddSozDT5fL5ev+ClA&#10;PsJGiKS6wKf6v8nRlmyFZ9kJF1q/hOpSG54BFyLD8f7789RxM3GgLe39P6f635+vs0LQqa668f8A&#10;D9vl/qx1UqW7j/qz0G2ZzlbypL/psRc/VuD/AMV9udPASOEH4H1Fz/t/bcs8MbAM3z4f5q/6j1Xw&#10;8V6CfN5GqaOZtbDk6iW/1xbk+3eGOwAC3JsCTxZrXN/Ze7eIxctgVp548v8AJ0ttok0lvP8A1f4a&#10;9AnnsnM8ssV2VV/UdbckOSTYf77/AHv28wxEAC1tQ9PH4BsPZJezpWoNdPH/AC9K0XSKdJ2mEk0i&#10;gA+trjjkcni1+fbpTRlQRfWUuLafqNVrcH/ePYO3SZJHDAaa/Pzp9lP8/WzgHoVMIk0MdlJ4UXAH&#10;B5t9Pz75yXWwU3B5/pzb6f8AG/8AiPaCNUYEuM/5PX/V/h6UQY7v5f6v9Vel/QVNUulY7re11DX/&#10;AK/W39PfGGQPww5Xi+rliOCb/wCw9s3UATuU4bNKcPP/AFcOlZI+I+fS7xdfUOArqWIGkkyWGoA6&#10;iSAfrb3KEhXhG03+vqv/AL37Lmt43NZM/lTqpPoadPH3dUv+bESg/XU8jX/1iun3lilPkXWbr6rn&#10;k/jjgf4+2J7ZFibwhnH+H/N1ZdXl/h6kRVc7ugkf8WNi9hZb2Fz9L+5pCvpK82Jva1j/AEH++HtA&#10;gZDSTz/1H/VXp+Jix0k1/wAnXKaoYxvoLNY6blvo34A/x/3r240l7XHpJBX88Xup4/1h7sQokAOQ&#10;KH7fPq7UBpxyegX31NII5zc6mEliSTp1OFIt/rHn3mdCqnU+sltYNrWuPoLk/wBPZ9bOrqCi6RSn&#10;Gv8Am9etk9E9zOoSyhmLEyar2t+r8f7x7lQyJJY3tpNiODzpt7pNE8eKVr+Xz6WIRSg6aAyyEMDw&#10;oANrN9FA/r76llSME3J55BNvzf3qOJ5G08Otk6TQ9R5pRECbMR+R+L/439t884lANtNgPzcG319m&#10;NvbNEacem/EAzXpqqKsMNRGkAD03v/rn/fD3E1KLfX/Y2/r7W+Ex6943y6bxWqP7DHn+o9yUqCGW&#10;zEAX4Fxf0/19pXtKqagZ/wA/VTJUUHUiOvsQFZvzwNQ/H9fckVgH1JJ/xc+0hsmPAU/LraPju6np&#10;XWXnU3P1Ln/bfQ++cVUmuxFrg/kWHF/dJLZ9FR5dO6gR1Ihq1ZgCtgb86rgcX/oPcrzRkqt/rZr/&#10;APEe0phkEbNT5daLDRUdPVJMl1S/1fUD/rra3tO5BdDWuD+Q30Fi2r+vs621/EJNKUxT+Xp0VTCr&#10;dP8ASsYmWxuCL/0/x9tGgX/SLfX6n/eAPZwanz/wdJWGrNelGKqRUHrItfi/9PyTf/iPcKvawNhb&#10;/eP8R/r8+zrZou4Amv8Aqp+WP832IbosgIHH16Q+4MjJrZdduCb6rni/PtIzgm4uACTza4/x49y7&#10;tojSkmmpA6B24yshI49IYVbPq1Pq5BuTyR7biqlCQOTx/vv979jBEYS0Y4H+r1/LoJ3O4TeJ0+4p&#10;y0kRZudX/Ekf1+vsD+0/+LPkB/zYc/7G3PsKc426+Av+r/ivl0OuTr2aWWjdbLv8maokG+MavJ0T&#10;QADmxuii/H0+n+PvXT+USAZ+tFwQJpuf9Y6f+I9wXeMWXGD1Osa6l1fb1vp7V/4sGL/6hIT/ALdA&#10;fZH5lGpj/Uj8f7T/AFHsqjZwCCenkFB0oPfUIAkQj/VD+v8AX2ojdmFT1p8inXvdg/xNVTmaI/nz&#10;04/3ge3J8xE09ekkq0Xj0k97EjbeTANv8lnP+2jPvZJ6nhAwNIgPJjQg25BFubk+w5JMTP4tMDyr&#10;/sdBO9/tcdaZ/wDMnZn3VmYgWJaV5ASLaQqu5sCf9r/3j2OcEQ0gBvr6idP5HJvz7sbmhrTh8/8A&#10;Y6R44dUP7voWkSou+kajY6PrdwDxf/Y+3cQX+sn4sLJb/GxAPu4uxp+H+f8AsdaPqOi2VdA8Nczq&#10;9rEKy6B9OGve/tuqaY3Yh/r9fT+Pr/X/AG/uguVPaV/n/sf6v2dbAB446GjZ076IyJSCsQ9Nvr9D&#10;yb/7z7bphdeOLEGx59+i7Hr649P9XDrY9OhdWokmUoG0hbSA31ahcJYjj+t7+4SkOWJHI1Dnn6f0&#10;P1HsxkTwwo/ipwxx/wAPWuvU9Y8jEFbFSRfUTcggXt7zxi30sARfi4uL6T/t/bfnnjWmfWlf9WfP&#10;163w6asxU6qaTSSRHFqI5XVdgpuf9j/T2rqDmmB/Oo/X8lWIPPtHItLrT8v2Y6VoulfXonXY1/Lb&#10;66ZZl/5Ks1/chUCem9yPrxYH/Ee1UkrSHVSlelBckUPRe6iMxMyXvZhc2t/Z/p76ZNRve3+w92Sb&#10;w100r+fTefz6bpYTI2q5BsBYr/T83v7wW4J9q65611BAuDzyBe39eQD/AL375W92p00XPl1hLn8C&#10;3+8++V/8B/sPdPDHkemyAevaz+QPfDWUa9zY/wDFObe9mFXSh8unozRadZoqhoze5sf7P4H+sf8A&#10;jXvKrqTyNNhf+tz9Le0rQuo7TXpyrev+r9vU1KlWazDQBzctf/C349yI7F+Pp6P+hz7SyAhKNxz/&#10;AIB1Rq1znpRYwhpLj6Er/vTD3PblQf8AH/exf2QsKSU+XV1zjoRaFv2ifp6h/j9Ftb3FmGoKPpbi&#10;/wBfqb+1Nu3hkvx/4rqjyUOmnDqUTqdB+Qbn/b39oXcHqUiwIJbUD/QXv/vf+8exNtoAOommBT86&#10;f5v59FkxDKXbGOjS9OVrRVkSgWAsf1f64JHH+x9hdPSKzyFxcEn0H6Kfp9Qf6+xQ106oqRYI8/Wu&#10;fT0x6dErN3HT1YrszNGOGISFjeGyrqaw5YXJJ/r/AL78+4JpAq2/x/sjj/bf8T7TyyGSTX/hNf59&#10;UB9ehhx+4zGunysGAJueB+r8Dn32tBqsxItfkEWPB/3349pZJ9NUANf9X+rj1YEVqen6LdJ0KTMp&#10;PNyWF/1fkH/invOcehA0KFIP9ofQW5s319oY5nDEua19PX7P9X29K4j316zzbzspRG0kHlhID9ON&#10;JT68fX3lSiRQBYc/4cn/AB4/3i/u5LMdXD/V8/8AJ/PpYpJUH06ZqnfEnK+f8EH1kW4+pF/x9feZ&#10;aMD8fQn/AAHPHJAA+nv1fXz/ANX2/wCHq329MNXvWRv93EgCwPmC/wBBxbj3KSAKCyqAFVmtwCbX&#10;IAtf35U1EI54kD9tAetN2AFvM/s6RuS3ZJZ2RmOlWZQGJBYLqHP4/p+fffIUswHI4HIsb/77/e/Z&#10;9ZwxiRUSvb5/l/LhxzTA6QXcilSgPDoCd3ZqrqI6p3luWUhVLXsOPp/hb/D3HeAOtibgmx4/xsfr&#10;7HVjc6cgfP8A1Y6BO4R41V/1DotFXVyQVYZpdDBvT6rAFTe/19p2ugZT/aPjOpLFl0k/kPGQ3/JJ&#10;F/Ynt0SVCNI7xRqhXqPIaHVkP+3VqVqAOPQUvEdKSqx+wGn7fxfsKn59C3sPef2s8R8yI4cODHIY&#10;2uqhWPkQ6hcA/oKn+t/p7CjdWztv7h1fxzBYvLFkMLy11BSzztEzeqI1DoX0/wCx9ijbJLvbUYbX&#10;M9sKHSIzRFxUkRtqjoT3FCugkmq0NOiCZbV5jcyQoXamogyqz0AA1ssodu0BfiBAwCABS0voH5Xd&#10;obGXHU+2exNzYqihqIqhcZBuDKfwtpUAZXOOSZYg5HpaRQHI/tX9ls3P8b+sK/UIMLPiVaSWTwUN&#10;U0lGA66GEVJWrMsf0v6CAPwB7Edjf7uy63WG4YDJK+DI32tEyqfsCAVqekJt18TxYnZA3Bfwr9hx&#10;I32PI37ercerv5j3dNPBDTZzL4XckYWJBW5bELHkLlw6iWqxUtKjqAdC64WcjmR3PPsCcz8Ydr0D&#10;vLDu3I0tAxeR6WtwsNYIHGoKIpqaZZP6EllP+Atx7WHe1iDjcLKRAeBiKzAY4sZnh0j1IeUgVIGN&#10;Iu9vuNwfp7ZYLhyQAZJJITQ+QKw3AY5oAzIK4JGSD89e/NzO7vjEUuwsXNkFjCxSY7dTwfeuEU6R&#10;TVlIEQsbgAyAC/LcaiCO6sV0113KZcxvvMTCGMtKmN2lWSSX08oPu5IAb3sRqI/xH19k689crWLO&#10;dwhvNPAeFHA5J+f+MLQfM9GFlyJzXuUBkWG0iNaDXczGv2eHaOf5dGjwm6e5d244VdH19t3DCQ/t&#10;f3i3uiArqIuBgKTJW4FwTY/1X2EOV+QfxVxLmakqu1shU+Mf5LR7OwFFC0im2jyVOXAGs3NueDz9&#10;bew9f+6WyLOzbRt1xKhA0GWaGBq0yWC/Uae6tCC+KGle0G9j7V82SII76a0hrXVo8eXtJPASQ2xY&#10;6fI6KnGqnd1MoKL5DzTpT5fHdR0mPMx11tFu/d+Xr0p2a11oqjb9FGzqLWH3Cg/S4+vtuk+dvT22&#10;pFG2+mN17l1kNONz7uwu2oZWJ4ieDE0mTjdACTquG/FgefaWP3k3IRNbttEcZ/A5uGkYeuqkMYby&#10;pw4fl0aS+zVzNEAd4KsvApaBSoPxaSbl6VxxrwHSV3R0j29uf/N914bbcZjaPxYzrepr54jcaain&#10;yVZno3SQAcAR6f6hgB7EfZn8xmqnqEpNofH/AK9wE8p8f3WXzWd3IvjlYKVmghTHq4F+P0i3Fvbc&#10;Hu3zPEaW8FovHJhkZv2+MBUf6Xonuvu2cub0+vet33OehBCrJaxgEehFqZM+usn0Negl3b8CT2DR&#10;tTby+UHyITVGtzsrJbB2tHFOiFPuKZa7BZN0axvzITqs1/Znsf8AJju3dCw1FPkMRtymfS0eO2zt&#10;zF0lHApA9MTVyVE3NvUWlJ/xA49q7bmvf91h8PctwlkTVqVB4UMSGuaJbRwlq9tGd3OK1NTU9i9i&#10;fazbP1YdnSWULRpJ5bm4d8fiNxNIAcnEYRc8OFEC/wDLs+I+0qGOmzW2d279yMcCrks92F2h2Dnc&#10;hnqqOPxrlMnjKbI0+IWf+1/kmMgQEnSi8WMr1tvnsjNyIMtubMTBiqlNccMRTgFPFCiqfz+LexZH&#10;zFJKwa7up5CPW5uF4fNJFp8tNCBwoc9Fk3t1yFtSiWx2OwR1NQfpYSQRkEEoW45qT1Xh8vfj58cd&#10;o7armwXVuyvJDHJLDNkseM9MrhGKn7jOvUPa4F7nn2aiheuemVqisqpCBcF5nIDW5st7D/YAezzb&#10;puVrm6El1ZQTSPSrTIJn/wCckweQ/wC2c9GGybdtttORBZwQaiK+FEseqlaatAFaVxWtKn1PWrF3&#10;LkMnjs/kcXtgNhceZ5oWosIjYyhs0lrLTUTKlj9LEG34t7TG4MjFTxSM0h1FTrYm5YAWIJP195Oe&#10;2k212JAsoorZag6YkWPVw46cZ4VAB6kyG4ACxhAqpShWtf8AjRYD8gOhR+NuyNx7j3DQTVoqqx4Z&#10;oBFJKZ2lRRKpTQ0zsVI45B4/w9kq7Q3PTq0oDDm/H4FyB9Pc+yb2ptdVa+mTj14k8fy/PoTw7qIY&#10;CUx+eT/q+wcfPraw+JvWmQocPQCSNgVSO7HUzEhDbU7MT/sf9f639hlsLcVE+UTzMoAlW1xcn1i9&#10;vcX8181ywxsqNkqw48KjHl1FXPvM1ybZo4DWoYceFRT06NZ3B13lcjtypipfI7PTONIawu0TC1gf&#10;dnHV+5cTDQ05EqAsEN+AVNrXt+feG3O3MVxLdO0zVA1YJ48P2dc4vcrbN23bcZGKlhU/Otetc/5M&#10;/HbeU2VrZoqKokUSvyFlb9Lk3/1yLj2Zqg3TQvGoSZWLAc3A/HH09w0+8wPISDpzwxj/AAf5OoEu&#10;uUN0SSjxEZ9D1W7uXqbdGEMrVWPqBpBI1RyggNqOon/D2pIMjFOBaQc/Q/S/swhvYtOquqv8v+L6&#10;KJ9kuEwEpTj0CFe0+MmeOq1ppVTcsbi/BuCRb3OE6WHq/H+I9ufWqDqX/V/LovO0z1yvWD+NU2gf&#10;uC1h6ixsf8bf8b945pl0GzH6H8+9m/ZlKV49KrPaZPFB09N9XnKdQGEoFmAtq4Nz+OfZcu47SYup&#10;A5Hjk/F+LE+0BKu3Gpr9mesj/Z+wkTcMimR/g6sm/l97hVuw8YBJ/uyIj9wjjypHbkf0/wCKe9en&#10;5FUf+/mn0rf/ACh/qLX4PHsX7UD4VSPT+deuhGzREWKV9B1vK9O1IqNl4h9Qa9JEfrf+wPfPq+lf&#10;wRAKbWH4sfp7FlsS0Z8sdN7io0sfMdTt71CRQnUQBz9Ta9h9ePZkqemfR6UPP+039qXdwoB/zenQ&#10;ZkVTTVnouc9bGJW9a/8AJQP5Jt7kilkI5T/eCP8AePbbKjEZofy6ZWMIxoP9X7OozZJR/bv/ALC4&#10;t/S9vcyGibWl1vz9NP5+oB90OlFoM16djBINcdNtTk1KPeTSF/2sf7x/vv8Abe1xi6Iqlyum9v7N&#10;wOPx7a8RUUnjT/V8+rsaLQeXQNboywmnESSf2mGoMLDn62/43x75V0X1ULqP0P4v+PoPdg4YBuFf&#10;9XHqqOPxGnXHBz6dLNJ+Rz9ebWLXH0+vtI5CBtJBF+CB9T+eDf3Wi1FcCoJ/Ly/PhX59PVBFR8j+&#10;wg9Cph6tSwKsLj68j6kWawP+I9nN+G1dEMZvLESO0f2+UxuQCofWwrqb7ORyP+DU0f8AvXsDc/yv&#10;MUkiCmSgpUfEK3DnNRQIpCHH4wccCMuRJphuUlsBh42JbyBR1ZF/MSSkZr2nB8tT3/hUf1m9fk/i&#10;p2XDSyTRTba7V2XXVJDGnilxlfhs1iqNXQczSx1uSljiP6hG5uAhPvVm/nf/ABsm6W+X2T7JxVOU&#10;2d8gscd848iNvHSbqgjix+9aJpbAPI1VoyTAn0irVTcC5hq7aVLxxP3MxLAgUGGIK0qeBxq/FQmg&#10;6zE/eD77s9jv7HVK0X089ckSxAKCeFSUMb1JoxqD502Jv5Avy9oPlt/LS6QNVVpJ2B8eMZR/Grse&#10;kYnzrkercJR0Gz8yTIdcy5LbcuHq5akrpeqaqjBLQvamKN3VfFcPpJAuqIrFf7Wn8X/w/wBhf3R1&#10;Rzr4fZ0WQzyJF4BIahPkBX56c0/Knyr1dN7nxOVA9NyykEDkergsQCfoefaSUDV0YQyMijSvdwxn&#10;ic+fl172+7dyUuMzFBWLK6vBUI2sSSqdJa9tSEf0/Hsv3CASWzoB5fLp6LserVJByammeve90f8A&#10;ky97Y3cnXmZ69r5m8sdIK+k0yu8rz0sagaC7E2Ia/wDsOfrxB8+3TW/OFpfW5UNKREwYDTwySfOt&#10;KcMV6e3+2S7skmX4oxWnGuPX7eqH/wCf50xV74+IFZ2ViqSSryHV9YuRqo4FYzHG1bCGSRNAuPG5&#10;VyTcaQQRzf3WB/wpV2bSUfd/xk3zSu0ku5erN4bNr6qZDG9TJsjdlPmItaC5FlzwU+o2B/2HvJDl&#10;03P7uZbmNIVLvJGiFSFRgAFr21oVbNBxwD1HPNrtc8sbdIwCmCW8iA40VfBZR5Vprb9vz6B3/hMf&#10;vyDcXwu7q2g9XVVGQ2X8ms/UeKqkkcw4fcvWW2JKOSFXuESWto8m5VTbXqb6sfetdHRNJKEHljER&#10;F9QdZUcwpJPoLqvAvpF/qPpf6k1M8VcENX7KefzP/F9R60cMjBa1Pq2ADQE9x8q1A9fLj1she9g/&#10;/hN7RUEHzq7KqKqMmY/EzuRccGZoxDO+4NuO0sTeolgq2INhYn6cXhr3flmuLLY4ban/ACWdv1Uz&#10;UeI2PKn2/wAulSReGEkBVqtpGkggaqCtRXhjGOqo/wCdZWPQfy7+6arXopY5NuLXhqZKuJ6SbKrC&#10;Vmp3ZS4EjRsiqQzOEAIuSNu9IvS1pS5j0/5zxwKxj9TPH6ix1KG/J4/SSOPeQK3QK4i8FeAC94j8&#10;lU4UdpoD0HIFYqPCNXp+EVVTT8bYClfSmWGnzqPnaZz9vMJ5YqavfOSVcr1UP8SyOUy1NnA9PL/F&#10;FnhFLGsdTLTygSLFJJIoSohSoLOuXU4FkZraiGdFsInIubCO5YekWsefqOePdWtw8xMgFdIK1zVa&#10;8a0FDWpof8vTcNJbl44iVKKDQigJrnuxxNScedPn0yxz0dNSxTVNizv4Kilr51auybw1EcawmLKS&#10;rDHppq6RZWeEhVLQy+SMrKO0S78P5EYG6gIFjUFv1X/A1Kzc/wC2P1e1SrH3gx+h+L+dB5dL1mkS&#10;3Ls5ikFKaRr40HHAGDTh0yZOuo0ihX7b7esopzPLPVz11PkcjVNSUjzmlELSOZzJSVMVOrxAhDfV&#10;LGE8eaw4ceJSjjWsQdizi7tqka4BP5YfT8/19sKr5R66mBoSQcGlKYHAjh/PpLbmeXVHNrEx1BWd&#10;g3Y2imQqAAFT25zmprTqHV1q6JaeMZaqxFVjo4KcZGOnx0cKxj7FGp8BSTmSaALPH4EdgJ9AeNl9&#10;aLxka68EKqj02Jkcssf6xq/ppH4NvyCPaiCEQyapTqcn9leORX1/zEdGdfC/RkajvmoyPU5H59QI&#10;qn7uUR01G6JKlNDVx1cNJh6BqeXKGqWjeKmgU6HaslYkVCiQqjrLHImlu0V2BEsgF2Pj/U8ii5AJ&#10;/wBSeR9Dxb+l/bshPi1hXFKkeVf8v/F+dOmo4qTgI1VPEU4n9vTZW1eIoYFOOimnqBFCuQm8VNjs&#10;TXAU8M8kQmc6pY2MEuppowHD2ZEZUY5CYj+23j5PB0hpLk2BCBiP7X0t/tve0ilUGQFic8SNP7af&#10;sP2dUt4rgszlpNQJoGcaaV9NFeBwK8QPTpPmurh46mkpikCQR/dSUnnpKNRT05mmSTITqJCwNIP3&#10;DdSACW1Lq95PTwpDMAVH0VxcuGf9tf6X/P8Atv6tFXCk6lqfnQ8MZPrTpPO0kTULx1PkZKH9gBx/&#10;hPUSNpZDJNTQPAZKarl8tLBUQMAlNJS0UX8WrgRqbQNemM2Atf1ArkLqW/V6VACvKB/ZQHhVK8i3&#10;/Ee2Y0aGIlxQk8FxxPqQcHqzikaotVL/ABLGdAA4gmockE+mmteojU81Y6iljSonnasDUuPH8RqA&#10;ameWBtdVIJI+BIiWsL31E8D3iYyGQSMboFAs4MSfU/QW1DkC3P8Aj9fagGAW5jjUBiSag1by8+Hn&#10;nH7enxDBYxa7JQrNmq11k44sSR5D8PH7epVHBALUM1WVkNQfHHBFTZ2aONmVF8iUsogNoqioZhc2&#10;KhWvGWZc0a3cMCCCG5A0AggmxPLc/i1v639pZX/SPFaU+ZwRkcBXzqcV8uqmUhPG+H1yK1rg6mKi&#10;tciuK+Xl02T1Qjkno6qGY1EctJEYqiaXJkAiBJEFBSMIgwCsz69QHC/QDTxH7RtcgWvYAqFFzYIX&#10;9R/1/wA/X2+o+ojDCla8a1JPqaY+30/ZV4osyVRQScliwqx9WIrU0pnGKCnrArppZ6gv63SVwaey&#10;ffVFtCLeSjpx9pTgG+qO/wC2LD6W95WLBvVZQQRwb3Jv9B9b+2ItGiiVJBrnH+oZ6pKYryphqTXg&#10;RpB/M1P8uoYkEwU/vNNC/njufvJKWMOkTl0jKU0aM35Km5sCLXPvgNK2/ItyCCp4Fr2Nz/t/b+l3&#10;Hz+WeP7P9WPso1pcMmkkA/L0/kf8HUasqZaiepaR21I/kiZDBX2LusrRipULTx21EakUgG6gjTYc&#10;9UboVIYDg/hTxwAUP5/1/bJjmikDKQf9n5/5v9np0LLb3QkSYFaGqlcD58fL5n9nWGFY9bK6QCoV&#10;2jjroHjniP8AZTRkzpuv5BgQnm4DDn31+2iiyFmIuTcDSPoEIF1/x97/AFZ37m0qOApWvzrWvy/y&#10;9OSFr0sNYBGFYDiONaVoP2n+VOpciN545Vlhhihkni1xyyo9SjzyKZVeU/eVHqDpqAA5ANr398OG&#10;YsGF2I444Fr31fn/AGHt7KRiNhha/mfs8uk8DSQRJbumoopzWmo+QrTFflX7OoMhRHhU/twGZ/2w&#10;v7ql/TJN9gjFiQLnTO3P0Ylb++WkO+hW5PGr6C31B/2/4918Q28PjOuPMcft/l5/b6dVroUXVyPD&#10;HAgEk19OAJ/Z1yELMrFWDhUZ08ix1IjZmbWfFGRFAwUMQ7eoaTb8MelUqb6L8H+0Ba31+vvzsrrQ&#10;P/Kv+bqss7n4CUBI8q/yFD9vWCFg1lkD3jpm0sn7oZ3J9T1FQVRSLkjQpuDfj3yv9Da30vY3t/h7&#10;roPka/lT/V/q4dK9Tn+zNRitRTP2cesDzwMdL3dlL+N2YSAi5kvJPNZAPUR+3fm39eOekFb+r6iy&#10;83/w4Xn/AG/tvUUl04OM/wCo4/Z0/wCFKB+i4LfNfL7KjqLJVLNaR1MRWMmSoW82o6tKj7yvAAv9&#10;D4xp/pz9QPu/9+v1f81qt+kfT/Zc/p9fb1IvT58T+3h0m+iGriePr56ePDh8uPRjvuD/AKNf87Hf&#10;/Ze9f/Aur/z/APs2n/AnVb6W/wB2f5v+z9eff//UoVlxEobmM8/nQ3JH1J494+9zfC38+skjav69&#10;b/HvEMTITbTb/YMD/vXt0MQoGrP7evNbsq8c9e95UxjxFSFN72uVJvz/AK3s82+dVGSDjh+zounU&#10;1+zr3sy/SW45MFlaW/GmUAfjSOD/AIf4ez5JQTqHD7etW1Qa1/1f6h02ZigTJY6qo5BdZonQi17g&#10;rY8e9gH47dgJlMVRQyzD/NRgAsPrpFzz/rn28JwKFRU+f2f5uGfkD0ruIfFSpHWqP/N/+IEW4cdm&#10;c5QUbmZVqJ4ykTG7EMbAhb3IAsB/Q+zsU588KlZFYFQSL82P14P+vx7eF7AratP2Hy/kf2/6qByW&#10;1ZSVK1H2daUm+OtM7tvO19LLRVMYhqpowHilTgORb1AC3+t7actho6yAh1ufpza9rHkG3t+Hd445&#10;fKh/2Pn/AKv8Ifv9sL1YA/s/1evQv9Jbz3jsXJ0ctCaqDxy3kCioGpUB0khP9sf8PYYSYKCkqSUQ&#10;6lc39PJN7A8f7z7FtjfwMA8jKAeGf8Ffnw/n0EZ9qkSU0rT7OrKq7uzfO8tpmiqRUupp0UspqGLD&#10;SdV15sAOP+NexAw8Y8SAFtQtwPyLAH/be0u438eojFD8/wDVXo6srZ4loKn5U6qk7m2zmJ8xWVT0&#10;8x1SysQEkDWd78X/ACPyPajMTg20/wBP6/8AFPZKLu3Yag3R4ITTBp0XCXbeRMr2ppeWPP73+xNg&#10;PfDQzcem4I+l7/4D2948KCoJ/Z/Pp9YADU566bbmR0kinc/6wkv/ALDj3JjhZV/S1yDqIQ2te319&#10;opbqF5MOKAigJFa06v4dMU6wtt7IgEGnmGoEH9qQjnj9X599tAzAWBXk/huQOL8291S9jVjqIIx5&#10;jpKVbUQVNPs6bKjbeRew8Uijk/pccD6cH3yjjdP7JIH1IU2te/Puss8Uh1agK8Mivp/qx0piXApj&#10;rNQ4CtgkXVG5FxqtG1vrflvp9PbqioiKWQ6TySAfSPqLm3+39xtzTeAxOusV8sjPkcV6VIdJzx6P&#10;98Udr5Co3bipIaKVwlTExIhlPAtxxb/Y+wz3KaJp3vJEpA4DSRgtbm1j7gW/sbu7cFUZwT5KTTy4&#10;geX+c9L4Jipq37etwH4z5qbbu1qWGZhTvHTDSrOIbWTWoAc3v7hYbPUWOXT+2GBe5LooPFrEH/b+&#10;xlyv7d3+43CSIGIamApNM/Z+XDpNuG4LFGakft6B/wCYPbEkm3snQp43Ip2W/kU3DLYJwf6m/vll&#10;92JVU8gQRjUCOHUjkWH0+v195Zcte1O4W8SSMrnQK/Aw4Z9MfP8AwdRfvW8xuCBQ8a8PT+XWu8lZ&#10;LVb++5q6dgj1hJIVnunlAu3+wv7B+qlaorQ4IPqBuG5/wPs+n5TvoQQyuB6aTTj/AKv8HDoMpdLJ&#10;IKYA6to2H2Ft/C7Fjjd4InSjUgu0QdgYQvKlr/Uf74+xd2lEpjXWB9BcG3pAP6mP4/B/33MY847X&#10;cWkekVFB+2o4D18x8/8AAM9nkjNQpHD5evRGd/ds46t3X46ciVRKg1GRUjQ+VQz21Wvb6/61/aU7&#10;XhVcROEs1ke5HNiWJA4/3j8+4ZYutwS9V+3GKfPj/g6kraiulf8AV6dXafy68quTqMRIhDAvTsFU&#10;gn1RDUSFv+fr/T3W/Vsse4mckD965uQOBJewv/sPa0XIVNBP59CZdRFOP+o9bJ1JTPNttAga5pRw&#10;AfwgBP8Axv2crrjNUtPRwqzrcqoblTaw41X+n19kN5cuxJrQD/L0UX0BkyB1Wh8hetK/M5CeSKnk&#10;kLOx4R78N9QLG4HP0+l/Y2puCjcA+RbH8n+g4+tvZX49FyRUDhUf5+iY2Eg4EjokFX0jllnk/wAi&#10;qTrkYais3pDG5blfx7mrmaQgWlH0FuOLW49s/W0wRTrQtAmWFa9NcvSGXVi321TJx6QAxt9eDx/v&#10;fvIMxS3/AFj8c2X/AFvdhdinxD9v+z021q5JKj/Y6bJumc1/aoqgBfwYnt9LkWsP979zIsnSN/ux&#10;B/X635+guOPbM1+Y6VNf2eX+r/P0nNk7fFU9NMnTWacyaaOcBLG1pLm972HP9PbnDW03H7qm1rgE&#10;EH/Wt7RPuda04evp06loRSg6bKjprMrpZqafV9dJVwLk35BF+f6e3WDIUxI1EC5/IAFz/gf8PaZr&#10;xuCmtPT/AFev+DpStmMinSerepcuqSaqGX1BuTcWFv8AEf8AE/7H2pcfVUrOoRgtyARa1rkXFz/t&#10;vbkN2+lix1D/AIun+fpz6d1WnkK/s6LL2v1Vl46ZyKOWMLrLMoexHKn/AI0P979qKseJYlYv9FYg&#10;3v8AUj62+nu0V9kg/If4f9Xz6boTgdFlwPWGVkyg8dLK9pyzkq621E2vf/fD/Y+w9zGQhgilkMgu&#10;ASb/ANQtwCf+N/X2awXlWANBwH5V/wBX5enVktmNKDj/AKj0cLr/AKZyuRqqZHoak3diAFkIVmOk&#10;NwPx/r/8V91zfI/s+nosdWwLMt9Eiizi9yv1A9jXbRqIbFP29G1vB4Zz5f6v83WxB8Kvj8NuU1Jk&#10;6qCSN1WMgOhWyqxPIIv/AE/23vX97jz8mby9Q4Or91/Ve5/Wfrb+g4PsXK6/CvSkqchT1bNFGIo0&#10;jX6IoUf7D2XeWnk1H83ZmtY3Fz+fahdRHaadUVGPy6ye+1pJDYm9j+NJ/p7bOsGteq0atKde9rPa&#10;TPSV8Ulh6ChueACrXA59mELM+P8AVnpLIM4x173dr8TOwIacUUBlCsQv9ODz/X/eP6+0N7HxZuHz&#10;PSWZA60I6JZ8wOsjvnZNfHHGWcQOF0gsfwQPpx7ui2hkYsnRQSo4e6KfT6ib3+tvYXmvfBOkYHzx&#10;/q/zdB+a1YNTrSj+WvQlftvcmTBo5nH3T3OmRSU1k2vwfr+LfUexGiiReVex/qFF+BqtY/7Ae0p3&#10;AsKHI+318+mDCR5j9vVamY2RkkmP+TS6g7LbQ4Ngf06rfj3Jb0gAkv8AU8LcD/bX9+juVNSO38+P&#10;VWjKcDWvp0j6raGRWRVFLM1z9FVpCv0+gX+vtOZSISBnfkXuvP0H4HH09mUG5CECKE58+H7fn1rQ&#10;y/EOP+rz49DX1lsqu+6hkqIJUU6j64pFspYHnVbg3/PsO6qNhKx50k8cADg/j2K7PdECip7hxzX9&#10;v7Pz6TSwoxGK8fn/AKv2dG9i2K1Tj10qR+0NP7Z9RMYHpP5/4j+nvnFGGIOqxuQt7fS9wORz/j7M&#10;BvSAaafbn5Z4H7aflTpM1iKVqB/q/wBXGvQYbj6rryXkCuoKsQ3ie1ibgG9v62/17+3OGOzL6i1x&#10;fUBexH4NvamPcUkU4oPSvH7P9XH7emTaD+Ift6LhvDaNZRCeNoyQA12CMLFWNtX9P9j7eoIlJCaQ&#10;v9WIt+Prz/X6e2pb1lQyFqj0/P8AycerxoE7Bx4evRdMpg5zW+NVOsl+SrWFrnknj+tvciwWQFpe&#10;Be1zwOOOR/xX/efZXcX6+CwRaE/Lj/q+z+XSuOPUO4U6Um3Ng5Culhk8MjAEjUAVVOP6+5AlGoCO&#10;X6/SxX8i/wCn2HZryKhaVeH2+WOPToiX049DfjOrMsAgWCUKyg2XWQbqSP8AivvmdTOt9ZU3uWWy&#10;/X03P+w/r7L33OBIm0FaimAc/P8A1fl1cJp+EdLrHdUZZZIyaGqIYEksHUMObX1W980VFfhtIctd&#10;lUaW/N78/n6e0Uu6B4+7JWmCcj8sdP8AgyfEM9LWj6ry6MHjoZAGLHhv1Ai4N7n/AHn3kdfpomH5&#10;vfQP97HthNzSnev+H/J14JJ5gj8upcvWmbUi1NMvHICtL+f6oOPfSK+oevV/hpFjcf1AH+9+7NuU&#10;FPhp+f8As9bVCWowJH2U6iv13mlBD01Rb8/tGO4vb9Te3CnViGDMFvawBsTbn6f8b9oLjcYtSsi1&#10;p/q/1Y6fC6TVRQ9R22HkoY2BhljvzZhrv/j6f9t9fb1Qm7BFDNY2uASLg2vx/X3UzI1JGIFfn6jr&#10;xVuJHz6AHsrbVfSJUloZLDWdXifSLOGtq/xH++/o4TI3AIIuB+D9L/gH2dWToY6gjHzHW/CLGtdP&#10;RJMzSyiqeORGVtX5VvoDYce8fhMSEhSl+b2PP0554/w92kvlaSlQ1Mcf9X29O+G0Y8QZp/xXUrF7&#10;ZqqlAYKdyf6hDcm1vqT7iVEkaxWYFieQRzYW4HB/qP6+1NpO001VIFMcadMMxY1II+3qZXbIyKQk&#10;yUsqauReN724sbrf8/4+2i4bhJr3/HpJ454X2IBKEGp0p/g/b0lIYZNekjLs6svzBJp/NwW/1vSD&#10;76MZuNTWvYAm/wBSeLgn3tb1aHSOH2dVDeh6wLs6rLcQSWvwBHJ9f8V98WIQFxIG08WBjPJNrekn&#10;3ZZhKwjYEV9a/b5jq2s+vWX+59Wo1rA5INrfm54tYG9+ffFZNXJfTza3HJ/r7szIhpTV59aL/PrL&#10;Hs6vdWb7eVB+n6MBfj6X/PvLrZPUJb2sCOLi/FvdAYpuwpSvn06suoheolTtyroxqYSKQBcFSDz/&#10;AF/2/t0p3VwGZlv+mxYfS1/z7LLmN4yUQGnHh+XTmqmK9YaOPRIhcgMG0G5/H1I59xatxrGuxAuO&#10;foBY6b/8R79aKRXw8HzpxrivSefLaTjpZY9S0is99ChgCbgC62Av/vHtsWx1c/mwJ+n0uD7NpCwI&#10;Hyr/AD6RvrU9vTq8LFG5PLccGwsP8P8AW9ttctz/AFFj/UgC/J9n20SaQCccP9j/AGeks1GUsc9B&#10;9noZBIzMp+hvYEi3PtLTry/pN7nixv8AX+nuUtumGlCGFPy9OgduaAsSB5dI1EIa1m/tX4PBsT/x&#10;Q+2+ZRGhswVbXuLW/wAOPYstrwt3SAkjjXj8+gZLBrYVHn9nSs25TyVlbBAia2M6LYcX1G2q/wDt&#10;vZZu6MzDQ4TIM0gW8Uyg8fhLn/ifYR5x3iNlEZA4A0r8yPOv+fHUq8l7aqNqI624P5KnSOWkyuMz&#10;ktNKsflpjrZZLP8AtgkarW/p71zfkXnEyO4K3xPrXW/quDq1c3H+vc+4TvHbAUfs+XUyAFBppTrd&#10;exNN9pjaOn+nigjS1rW0rYcf63so0shLH0kjj/YG1vaIAgZ4nrYqBnpx944nYOp+oBBIA/F/8Pby&#10;Fa04fn1tqEYHXvZ7vi1mI6TNUIkcD96Ai5C3vYfT29IKxGnz6TPkHHTBuelNZg8jABdnppQLC55Q&#10;/wBPeyh0rmqWtwVHeVP0RkXKgEt9f949g+/aSKWkYr60qeHQXvIyZRT9vWpn/Ma6syE+4MrUCmlX&#10;9ydhIFY3tFcGw5tdT/tjb2ZOnVDpsw024sR/jz/W/stXcSB3DpA6FTT/AAdUL7t6/wAhGZY3hf8A&#10;Ub/tPpY3tcg+3OFSEHqZyP6WJA+puF/p+T/xHswF5GxoQFH7P5n/AAf5etyIqjApnoqW6doVlFVF&#10;vExBIFwjWta9+P8Afc+8FSDbkEGx4YWP0+vPtxHVzqQ1Hy6Z+35dTdrxPTTqklw2lBaxv+nTwP8A&#10;Yc+01IzyEqVki/11IBP4X1fX2b0hg79SyfKoJ+3GRw48M+fXhXoZcfSz1SFESWE3B16WAZAbaQX4&#10;+pv+fcd/24vSLsSbkG7G/wDgAfbkc6T3FXNAOAOBj7evUqKefT2MFUJCBFC/kJLFgH1EEi31/r/r&#10;+88DWb1K1iLEWPJ1f8R7aeWM5VgTX1Hp/l63SvDpuzGBr2hlVoJF1LY6o2Aaw/r/AF+nHtYUTL4l&#10;QAfW4BHIZvrx/r/77+pc0mqQuTw+fED/AGP8v5KoiSKt+XRQOwsBVCV2aOQMHlJHjc2a4te3+H09&#10;zZGV+Uupvck8fi31Pt6KXwzSQVx1ZtIyT0CM2AlnZiiSI2sXJQ88WsCfr7wMNP0mH+xI/wBh7Vxy&#10;xyfgP7OtalVsEft6aazblRALk6SP9UCLX/JN/wDiPcI1S/QD62/F+P629mwtHpVj1VyQKj16R9RQ&#10;yq+lI7Emx+v0/pb/AF/fvO1riNiDxfke9FFU5cDpjUeuSYWqlX0ROb/RlDW/21v95v7yCUsDZOQC&#10;bA88cfQe2SNBFXwTx63q9D1MXbdY2omBz6TZVR1II/NuT7wie3DoQ35vcH/C/t5kDZRwR8qdaDsP&#10;PrtNvVirY00oPN7xy3+vF7D3l8gHNlNv9qH1H49s0ritOrtMxHkPs6zHb1Uv+6HuDyGRx/xP+8e5&#10;MTfQ61BBB0alvwxNh/vftFMy5BFa+dD6dXRgQKkft6eaDD1MBBIZQDfQFsPqT7ly1PoAUqpuDdrg&#10;EBT9Cf8AePZRHalpCSCfs+0f6j06GXyPSyp451iCqlrsLagw/B/P+9e4bVagH1BzYjUD+b3H+29r&#10;Esi1D8I9CP8AVx6o7oQQePU5KaYOCeWKkcXJvzp4B/H49pDKuSuote9j/rBr3Bv/AIAezqFFHaop&#10;T/JT/PToruQDEQR0ZbqFGE6ar+QxnTcG5Og8Afn2Hs7DW/I5Y/kXPPs60lfLGP8AB0R4Hlw6sE2l&#10;FK9NTAKxtAAeDwzE3vf/AHn3GBGqxtx9R+be2ZT+mSPy60Mn5fn0JkME62ULITzdiCL/AJIB+nuW&#10;GjHAtawso/3n2VBJH7n4+p/1fs6WQ2+rJ4eXU94pF402NuObgnTf6/7377LqbDgC/wCTx9Pp9fbi&#10;ROlWGcf5fs6VLCEqSamn+UdQJxIFOplQkgXVjcfm1r/4e84CsQBouTwQVP0PA49s6pEyQ2Pkek3j&#10;zRilCafb02SRSsp9LNqU8i5/w5I98v0t9V5tYixAP+tb26r6088eRxX+fSuKYTJQ8R01zUzOo4JI&#10;vawYkfS/vxkAVwSCwVvTwWYkXtYcn8e3kWrqw+Goz5Ch9eA8+nHGtdI4eXTJVUVSY3ARuUZUX6vq&#10;cW4H1JJ598DeSMCxWxHp+h/4KL+zW2uUt5qkhq+fH88dFLQOrHUTQ9B7mcHPPHIrxyqwuLOjpf8A&#10;2m598AQqaCObG1yNRJPAI/3r2LbCQyza1I0mnDhTzNf8Pzr0UXtoZB2/6sdFv3hiZaGUkKxZdRVi&#10;rWJCqSpAJ/Jt7h1MCSxk2CkXHP1ta/8AtvYtsrh4ZApbUvH/AFf6v8/QVubMgEEeXSFxOUqaecWQ&#10;q4e30a49Vj9T7SFfSKBqH5JJ4Fv8T/xX2J7e9XKtxpTjn7P83QZurGtTTo0nXm5a8NDp1/tFDcFv&#10;6gk3v/Sw/wBh7QmRpk9eki5/HBuCfp7O4LkFR4gwPXH+r9v+fotltmjJC4HVhnWO46+aSJWLmxU3&#10;LMedAt9f9h7BXekEa0tSSLHQ/wCLAWWwt7evbuMRgo2BwofQ/wCTHRnslvL4oKkjIBpUefyz1bR8&#10;bK6vqchj0kGpPLHqVgWLByNQN/rcX491EfJdIbVlhG36xfSn+qP9B9f959xRvs/jO2o1zUVz9tK/&#10;L06nPYomitguc+VT1sJdYB/7sURkvq8Uf1uP7N7c+6v8wL1U4+odnDfUhh+mz/1Fv6+wf4uldJr+&#10;0/4K9CgKwUAGnyGP5DoR/bKLghRwBYAC4BH4Fv8AevexKKUBp0yyMD9vHr3swvSdGlTnqKOTSdUy&#10;KRwPpIoHvZmEYqOAz0ot4DX064ubI5/orH/bC/u/jo7q6ly+IpCYkctFGbcN9UvYcH+nu6cwNbmv&#10;ADhwx8+mL+1IXOOPVUPzH76m61arlWRo1TyBreSxCnkggj+vs7+1uqo8WImSFltpNtNiB+bC3+v7&#10;vcc3Gh0sKmvA4/1cOgbe7Y8xC0qK/l9vWud8hPmzFu2Osxs9Yuh2MOkm4e7sgBYufp+T7Eap25ND&#10;SsqRXIXnhibfQ2Huu3c7yw3aMzkCvr/l/wBQ6ZttkWAluJ/wfs/1Y6rnmrMBumvkrZpIpHeVmVbB&#10;OXe40gnmx/23svPYOHr0jlEYNyrWCqwJ4/p/xX3lb7X+4DTlVY8GXJNfMefz6flP0wOrHGvz/wBX&#10;+bqxf4w1GzMDkqMyS0/LRM5LQ6BpYEjg34tzb/e/ZFd97QzNdNIBHKQSebE/RuP+J95OPzkg26rM&#10;B6dw6Jri9d6qtaDgOtiXo3s/ZlNjKVYKqlJEacq3P6Df6n8ewlptp57ETedIpQVPFh/jcG1vcT73&#10;zbFdOyswNa+Y+z16BG72jXhINf2dG+j3ntfOQCE1NNIrKpPquOV5H+w9ipt/sjcGA0Rv5QsYF+fr&#10;pPAsPePnN9z4rOaiprToLf638F6+uRak+o4dIvO9PbI3grNLTU0ola5GlT9f6kf0t7MLsnvitmqY&#10;YKlmFynB/HqAtcn6+4KvTKj6lbzzT/LTpu+9o7GWI9gJI406Kv218JtkZPE10tNj4Fc08uklfpqR&#10;tJXj635/5H7PNtDeyV9PBIzXDrqGoj6HkH2Y2W6SJGVVq0pwNeoJ5k9lykzNbqceinHWrv8AMT4y&#10;5XY2arZMbRuIVkKjSjDlfxa31Nx/vj7E5Nyx6bnSbc/rAH+A9nEe6KdK6h5fb1HMntLeaiuhgeHw&#10;nqsSt2zuqmqHVqOsC6m40OwBB/OsD/effn3NCRa6A/8AB1P+92/4n2r/AHglK/5f+L69b+016j1d&#10;Wp/pD/q/wdNMm3d0zkKKKsYBhcGMR2v9CGU8+wX7MyaVWNqRqW/hkNgw59Nhx7WWF7HJJT58f29T&#10;LyH7fT7XdJLQnURXB6s2+Ae2txUW+8RPVU1Skfnp9eqGYAL9yl1LEADj6c82J90c9+YsVO4J3VWb&#10;96Tj6W5axv8A63se7bMNFKjNP8vDrKixsjFaBD6D/Z63o+gq5n2LiUe6slJBe9jz41vq/wBjf3m6&#10;wxNo0UqQLD6qSAeB9T7FcUwRAF8wK9Fe5wmmPPrJ2hlRT07jVyL/AEIPH5Nj7MvS4cmJfqDYfUHk&#10;fX249yK/8V0FJF0sdQqOihZDdSxzSWbhWIsGW31t/Xj3PTAg2ulifq1yP9vb219QGBoK/wA/9X5d&#10;U1OPI0+zpkl3sV/3aoC/RCoP04/qb+3Wl2/YhtI/r/tvdfEY+R62NT1HCnSTyvYIWMoZ1BFwBzq5&#10;twQT/wAR7USY8RIFAAFvoRYfT8/19pniJqxyemGRsnJp0gn3UtXNqLarMSSTY/69gfbVUY1nZjYq&#10;PzZbg3PtUkgRAGz/AKv9X7Om6r+L/V/g6VOP3HHGgAYfgkMwFwV+oBI9p7I4l9BOm5ubEX/rc8D3&#10;tpRp7hQfP+XS2LUQPIev5fP/AFeXS+29uuIzqDLfkAqB6b2P5/r/ALH2J3xsyD4DtGmpZDohz+Nr&#10;sS/kuIVqEC5WkkKkgGS9MyQXudTWA5PsFc6rE+zC4kOhYn4ji3iFIhHXjoeSRBJTyAFRXIv5Jla3&#10;3z6UH+3UgfIqGGofMK7D7Ceq7f52nVb91fAPe9dicUczneo9ybY7SoI6dwtTTYnHGo2xvXIiYX0w&#10;0mFyldWVN7L44SzcovsPP50Hx2l77+FW5dyYPGHJbw6Xrqbs7CrBStU5J9vQWxu9qOlEStIqjHn+&#10;IyqvDCjQsPSCIg3KOO2J8Ud8LaCwGPMla8NJduPk2K+XWU3t9cRzNdcvSk1uovETHCaAatPyrEXp&#10;5l1UdUSf8Jfvlc/Qn8wLd/xq3TlRQbJ+WeyKrE4allqaOHHRdudaNV7t2VVT1VZImk1WKkz+Khhi&#10;DSVFXU0cSq1gBoxtGYplMp9ZcwMmlSnkQn1AgXubcey8tWOg/wBNX5Hh0cmNYp1mm4klCtBQMCc8&#10;Aa/L06+id75yLJFLJGwZChIP4BU2KlQOLf0t70gEiAih/wBXD/P064mWVlGKfsp5f6vL9vXvfaPe&#10;3JDDnSALen6AX96dCV6urlxQnu9B8uve7vf5Svfg647a2xJV1LQY810NJXRlA0ckMz/burM/+qB+&#10;liP8Le4V5622bRL9NUSKNala1BXuFKfZx6O4UhvbSSAkBipofMEZ/bjoLO7etsV3B1Pv7rXNU0FX&#10;j94bYyuGlgqQTCz1dK0cRfSQeGINwQf6EHn2fr/hStg4c71/8Sew8Vi6mXDUO7uysQuZlijQA7t2&#10;zh87j4JFiLEeQYuV4w9ifE4t+fY/9p97n3jYJXuyVcaAASaAL4isRUUyaVI+XQC5hs4TydcKSC8V&#10;8rE4qiyQShvI0Dsi/IlR1Qr/ACGOmv8AZb+y/n10pk93bay+4sPuXpjMVu28FVyzS7fjkk3hi2Nb&#10;FPFCRLIsEDSeIOiqYSJPWsaam9Qs8UkaO8Zl8QEalwHiVD441nLEsWKlTyRYaeP6yHCArFqEZ+fE&#10;1r6U6ixJJEjVq0qBT9mM0/yD7Otj33sW/wDCb7A1Nd8nvkFnVplf+AfFjdsb1rlneBs32Ltqh+1K&#10;AkaZ41b1afqp+uniJ/cmZLbeeXIpgNMm72+DgVSG4kB4/hZQ3HFOl8qXP0ULuSxL+fEeYxpHpX7e&#10;qX/59mVmx/8AL33PRU8uSil3B2TsLDhsRIkWRKRtWZqVKZ5LISUo2HhdlE3+Y1r5Lja+ESq4ZGDa&#10;2js/6vIikmNFjQ8CzkLc/T6H3kHFO8gAlXS4HcCKUNMk44g5Jpj5dB1rS3Y6jQEY0g0qTRa0qK0P&#10;dwPDy6+eXlchNBQ5GmnkmkxtActNR0NLO8FPQyT1EMNdWVWarUYSyzPQxNURwxs3lIWRCAqtIERC&#10;gyBXkd7ATpqlXgOrLDF9L8kFv949o3nQSaFYlKVJXIOSKV/yA9JmjE1wbW6ldFjWjcAHGcfM5px4&#10;cOoEdVNUpN/DI/4bBQwPGP4FXPjMcsTyyUdR99l888Ts6GSGCRKYKbqqAzLpZ+5ljUpcK7iza2Ni&#10;sgBvpjQ2uNNvoP8AEfn25az3UiGVaogwVIORWg4j8/P/ADXif6aQR2w/TIOBmoofLj5fy6ZYowkl&#10;bRwzPrrQVvjRFKjUlRLT1Mi1WbqlVtMvm5IkdQ2sRNcsvvLGkcbDyICFdmTWWUkO5WymP8WP1PI/&#10;1j7rdJPcRnwmIPovqKH/AFDHWpjJOCqdqcCB6/4fTqEuYmaRkpIy5rsXS09cIRFVBPsKCOolNTLk&#10;wYhK8lMzgI/7nGi0iEHhUHVfTZQznSHLRhAAGAAAuRY2F/8AYf09qbDSI9L92kUJB+I/5Kcfy49a&#10;t4yoNuqkqnHOkN6dx/h40HGlPPpsSNoJkl/zMv2VjNj6NNwStNrkglZ55pBCkjtFGjPxyAsiq9nb&#10;tRqFpFZF4ILDxl/odQQ2bnn6cfX/AFvd9ZQloX1V9MhT5rXhX1+RHlnr0bsWJgYlwaU0lUHyJ/Ef&#10;n6Up1AyJEcqj7elkqjGytFTzHL1EQmqJEiF7tS6I9cTKsvqayoSy+s81jWMMTG5YggEmyni3FgzX&#10;sPx7rJNJM1DINPmAP9kevqPs63O13OwZ50EQwyqhWvp3al8xx1CvDzp1h88dU9PFGI4irKzSyF8l&#10;VU48saTSGimaOmOg1LE+UAtf/UD3k8fl5LuiqrCygIpN7ccISf8AkL/ivtkzfTArGquWP2kfzan7&#10;OIP2dJTF9KpFt4TySHGqhdf6QBeU0+eila8TUCOtYvkjWrQzKr05dJ3myLkARzlZ4aa8McaeoMTG&#10;xSwUXUaTwMa+kRHxqHJFgBdubkGTn88kf717fFwzEm5Gs0AzXA/LH2dL44HtQ0sz65CBq4VzT86C&#10;teH5cOmeQ1XmrlcCdZaSmGn7gTjwRzCRXeiwrGnVzpA8dRINFrn9y9swCenUAzWPqvexP9C1v94H&#10;PtGQ7sWSqivDh1pnaFqspfVmtPypU/8AF/bXrJVVM6o9LHOEpokppDQ+ZRFJpu+hqfCM3+bZBIiT&#10;SnS12uCT76Z+F9BFmALAccn8s/1Bv+B7dihqTV64JpX5V8uFPXpXA0LxFj2YJLVIpQEkljwpTPTX&#10;KRFJPAWhlXiWjpyFBWEP4wIsXiQ5WQ+MljPJdlN/6H3zk0sq2YRlbhtGm5Y/QamFz9R9B/h7Ztta&#10;SFnBceQatKevH/L0hRlkGlEMztQq51GMqeFHyOIJoPXyr1lnIMs0CJDKhjWqUByKuDwyEVEbYnDy&#10;CKO4S7GduEAbTzc8I+AWsC/Fgb/n6k3uf+I9qJxqfTUhfl/L0H+XpXKgnh0M5Rag1XB/b8+ml5by&#10;yR6PIjsFAQU0wXw6xD/k9KUjXTpFtbs1+Tz9e2V3UWVQfUNRupAva1vrxz7pHLFC5JZiMY4gn14e&#10;eP8AVxYWa3ij8BGkGSdVD/I+fr+fWYiFY6g1Xhsz0csbL4Kxo7xIVvN6YIAWPr0xEqbKy/qJxiMB&#10;goNhckMT9Lf1A/4n2pedipc8fT7f9Wf9R6144EZkeI1ONJBqQePaM4/wenXGOQSyzSyyRGSNAzzw&#10;OCEZwE1JWzlA3kJJtErc3P199twbfVeCTza4PP0490Ski/0vL14ft6chUPH4Ua0byA4gU9P+L67Y&#10;teNo38WpZQZFWWNnEror+SaRDUzK6k8BUB5I/PvwjZ2ve3FtV/x/rnj/AGw97e5WNKUqa8P9Wf29&#10;O/UuUHiRmoIoxGBTzrw6xkRQKyot0dJ5JYWieNmbhUBpk1TP+o2MzE8/4+8iro/T6iDawuSQObfk&#10;/wC8e08kni/H2jjU4Fc/YOrKqvW5kIc/6v8AVw6wzgRTNyJfVIi0700bGFf9WlPTnwxW1gBC44F7&#10;WB98Q/kBBHFgTq4+nIPP1v8A0Ht4xfTmqnNaYz/g6oKRP2DuPkOPlU04n9nUV5ggWO11WV1MrK9Z&#10;KgJYBQY7U6WuBa1/Tzb32ES/4BuCQVbkn+trk/S3vzSTacAn8wKD86D/AFfLpXMtyFGmNpK5w+ig&#10;9Kef24406iRzNIVJlUeMTRwylo5R+2rWCtP+zGWPIVFe972+h98lIXixcX54v9SbHSOB/sT7aMfi&#10;d47W/wBVRn/N0ltdUjk1Kn04H9n+yeuBlukTFtLLG4ILyhNIIJVZ59RexJsI4VsfyPYL2/3/ADq0&#10;x2/00+b6i9v9l28Vv9v/AL6/vfgyUrqPD+Vaf6v83Tn1A8bRoNdejh5+Hq/ZT+fn0YzWf9GPkvUa&#10;P9lu+5/4EVl/H/s3v2ur/O316/z/AE/Gn3//1a1Mp1VPRuyvCVIZlsRa1vzbm1/eGL8zKj6SzfbT&#10;j1l6bBTk/wCDrf2V1cXUg/6xv7Tr7AZRYxH6/qC3+h/x9qrbfWlesTM1fKnTT2SLmteuV7fX3Al2&#10;GRf9t7k8EKP9vYD2IbLcpg1TqpT0Py6L5bGBmz11cf1H+3Ht72/tGSirI5lRlKm/ItqAsPqPZr+/&#10;pUNKt+zh0mWxhU8f5f7PXFmFjaxvx/t/dkHQm8jt0Ukc0gUIUNi5P6bCx/P9ef8AivtFd8zeGp0s&#10;xFKcCP8AV6+vS9bWIppBr+XRV/kH0rju1MJV0NTTRStNGyFnCm4KkfQ8fm3uyPb/AHRizSxBp4Gb&#10;Qhb1cCw0mwt/vv8AbewxPzlJGxWRmXy8/t/1fL8+mH2wHAH8uqKey/5Qu3tz5Wrr1wsDNNNK/pij&#10;JFyW1A3H15uPamk7gwjws33EAJuLaeLf0+v+HtF/Xi4WURljT11/9C/P7OmJNlDrTTXoMKD+TLhK&#10;WUTR4tidbEAUq+kEH6ESc24twPaJre0cO85IlQhieAo/w/q34/1v9gPZ3H7g3KxgI9Kf0/8AB2+f&#10;+o9FE3LayE1X+XQy4P8AlTY3HUZgONRzoEep6Zg4UXA1FWN/r7fsR2nhYVCmaEWFvULccXXTf/if&#10;dJPcC4lbU78f6Xn61p/qr09bcuqgyvH5f6vz6Cvfn8n3E55pGGKJcix00qiy2YGwLgcfQAe1RH2x&#10;hJDxJFzy3F7m9r2J/wBj78OeJwoHicOHdT+en/P69Lv6voowv8ugFqv5J+KQyEYeUE3uwp0sb/6o&#10;eX6f0v7zx9jYhnBOiy+q4XkkGwFh/t/as8/ztF2S8cfF+deHTR2VRwUV6S1R/JbxcLFTipRp5F6Y&#10;Ak/0t5PbonZOIZrB0UC31XV+Pr7Ln51njQM71J/pU/1f5adMts5Fe3poqP5MFBUMVix7R8H6UdPI&#10;R6bBiXa9/wDY/wC8e5i9h4axbzxf64jbm39Ln8f1Htleep2IQf8AH+H8vP06aG0scFKdMVR/JYgU&#10;MRSy3ANv8giW/wBByFce4dV2jhIY+Xia3PJ0/g8E2sPYg23e72+lAjYiuKgk+n7f9WR1SXbo4ELP&#10;20H+rz6Sdd/Jzhx9y1BK3HCGmCrci45DMf8AY2P+t7C/cfd9FCkywTIptcCKbWTYcWK+5e2D273X&#10;mfQsMbS18ylAK+dM18+o23/frHbKhnGK+dP8/wDq/PoX+o/5eMGwMhTzmieN1lUqAS2krawuQv8A&#10;T6j2B2V7Yq6+RvHN6XBH15F7j6295Bck/dUudxulkurdsEH4ccR5VGP9Xn1F+4e51nADGkoNP6VP&#10;8nVheN6vzeIxSUNDDOipEYw62BIaPRy5H5+v++HuDSbzcuJKmqbSf7Oo/wC3PPvPj24+65s21Wsc&#10;13aqCKcUof8Ajx/Z+fQK3H3KN0pSOT/jXr+X+r5dAZvv4wZ/e/nFZDUyiQhrPqIt9Cot9b/77j2r&#10;qPe9FMDHqBBHBuTz9Ofc4Se0WwQRCNLVBQUwP9noIXHN1SuuSprnu49Fb3H/AC+J6RjXQ45lkUsz&#10;WjI1cBiGOrn/AB9vNPnMfK6uJQrH+ljz/jc+wTu3sntNyWMUapXy0V/5+H2dGdlvsrEMDUH58Pzp&#10;0Cu7vizvWgoqiipYahYlUaVUScqv9k+on/D/AIj2tKLdIpEBgnuBYkK1gQOTx/T8+8e/cL7uX1Fv&#10;JNbwiQ6WpRMg6ccT9o6G+z78YnUk+nn/ALHnw6Itub4s75os4tZNS1ZUzhjYSgsCyvYnV9fx7SW9&#10;t5xV+MlgLEyaCLk3NvpYi3+2985fcf2l33Y9wlKwkKCcaaDz+eM/6vLqfOWNxiuoletCfKtc5+z/&#10;AAdXt/y4sPDtJMRSZQeGeGQI3lk9Y+g5B/p+OPZEtxNNFlJKhRcFmYfXgar3tY/7b3AW5W91YDRO&#10;pU+n+rPUpWsKumetnPZc9BkcPTrBIkiiNACGDX4t9AfagwO/6rHIE8hUAgWJZbW/H0/x9gi/3IB9&#10;Jx+fHpY23KwB/wAnXPLda4vLkvNCsuoHkxoeTcn6n2tYu2qpQP3mP9f1Wt+Rcj2XfXITxH7fPps7&#10;Uhqafy6SMnRuCe5NDHa9/wDNJ/0Tb3PTt6o9NpnH4vz/AK1/oPbsVwGrqofz+35dUO1JwI6aanob&#10;AkgrSRC2rV+z/X6EnUPbgnb1R6bz/wBPqx/H9OPfjKoBIH8/9jPVDtacKfy6a5OgMC9/8ni55I8I&#10;5/2Ib24Q9xzKReUAf11t/W9/oPp/r+2GkDfP/V+fTZ2qM+X8uoT/AB4wNjppITc8/tW4/wBcn26x&#10;d0EKP8oOr+uoj6/0+vtM6yl8ZB+f+r/V+XWztCUwOm6f444Nx/wDhGkflY/xcjgH/H26R90m6XnH&#10;B+hJN+BY/T8/4+9xxkA6sf6j1Qbao4D+X+z0xVXxpw0lwtGhBDA6QEHqH+vz/tva8293bCZIxLOo&#10;UMo/W3N2AuLj/ePdgrKGKmvH/iv5dMy7b5Dz+XQJ9g/D7GZandFx63Zb6hEv1VSFIsePr9T9PYhV&#10;XdVG0HpmX9It6rXufqR/vPvSRvgk58+kP7tAJFOi/Y74PUlNkfJ/DYiFkBU6ASeSSRzx7B/dncsD&#10;0s4So50EWDG1yvA+n1/2Hsyt45NdD69LYduoB/m6M91/8VcbiqikmegQeN1JHiAHDXBuxv8A7x7q&#10;u733fX56WqWOWRlLNcAnn6/gf6/uSdufwoVYnIH+rP5dPPahcgdWObL25R7ex0VNTxJHpUC6gD+v&#10;HHuvnNberKmpkkeMsWLk8kWuxN+QfZgNzWtCKfOvSc2xJ4Ur0t/abbakq6j4QP8AEWP+3BHszjvm&#10;lCrGa/n1Sa3K0Nf8nXvcGXBtHYGL6WvZb3/H4H9fZ3DZXU0RfT5dF8jxofX8+ve5lDhnEoKxEHj8&#10;W+nP497ZpLUDVj/J0wyeIRoPHr3s5HRudrsFXUuqSRUBUlgSPqbkfT8f6/sr3LdIPCwwJp6+fSiO&#10;ydgAR0x7gxUGXx01JOiusiMpDDVwRz+fd3PT/bVKmLp0nqluIk4Ym97G9z7izdt5AkNPL5/7HV5d&#10;o1EGn8uqbfk38IaXf2SqqunoEIqZGJKwD+lxzqH1ufZkYO3cKdIaph1FRe4ub255v9T7C771MCdL&#10;efr/ALHSRtjkoe3ogFX/ACvfPdmxkh/NzAtxzzxr9uH+lrCBReenuQfqAp+l+Ln35N3mevccfP8A&#10;2OqjY346c9JSb+VmVmBGKlbUb3EJFtIB+ik/7D22S9mYqr1IJ1IcmxuLAXt+P8P6eza33sR0csKr&#10;5f6vt8+kVzs0teH8us4/ltZLEhjT4iQahwwg0kWtybNyeP6f8aYaveuLIZjJHcEkEgfW/Nrf8V9n&#10;C8wFAGR8Hyr/AJ+kw2OXUDTpVYL4OZqJxTzY2XQmm37RsB+Rp+n4H++49tkO/wDFqwj8sdgB/Qng&#10;WH++B97PMExfXqIz6/P7P8nSn9xsRq09LKv+B9TU0ZLYpjdAqjw3+nP01f77+ntW43d+LnKMs0RF&#10;vVyFII5H/Ef8j9mdvzO4XS7Eema8f9X+XovuNkmHcq/y6Jz2z/LxzM/3jUuKkBKyErHAbtYnTdgf&#10;r/T2p13Ji1UMZY7c2OoWsfoLcfn2tfmolCuuhxXOfLPTcWyTs41LQfZ/l6KEP5bO7p8qHbEVTI8k&#10;n+6bCzajY+q3BP8Avj7TWQ3zjoiymZBY2AHN7cWJFj/X/fD2kl5iBOqN6/n/AMXx/wBXHoyi2OQC&#10;g/1fz6Nd1x/LZyNNBEKrDupVlYs9OW1XQ8Alhb/D8f1HthPYNGSAJgAONRK2FuONJ/PtobqshrWp&#10;OaVOf29LF2enEfy6HmP4CtRR+rEaQqouoxKSAo0/TUDz/r+3WHfVM6eqZSLcHnn/AA49lU9zIX/T&#10;/PI/yjqn7tzSnUyL4bUtMAsmPK+rSC8I+g/Isf8AX9yG35SgC8wUhQAo0+n8cD6f7f2TyXcqPwwT&#10;xr/sf6v5dORbdqOF4dKaj+G1NOnppCxAA0inUW4twdXH+wv/AMT78u/6QC33IW34Krc8Xub+2Gvn&#10;Jrpr+f8AsdOHa2JqF6ln4Ug/Shdf+nKn/e39yY9+UTlf8ojtfk2X9Vv1WHvX18oFApr9p4V4cOrj&#10;aD5jpvq/hTEilnoWI5PqpQQDY83De3eHe1IQCZUAvx9Tz/U+/fUT+Q4/OnVDtvcRp6QeQ+H1PeRB&#10;R6mW4C+Af0Ity3+8e1hgd3UMhUNUIGZhp9I9QLcj1H6f4f74I7jdXhcKwwONTwx9n+r/AA+O2MRh&#10;adF77U+B1fmcbWyUGPOto3ZVjhJLEhUI/UP6k/8AFfYqRZXFy06zSzxM4AsGIF/7X1B+ntuLmYo5&#10;hiOkH5/l6cf9Xn03+7HBwOqvt4/y6t/JlndMPVyJ5QFPgkQab308E8f778e0zmNw0MSMqzxjj6jm&#10;1j/Un/YfT2ZW+/IZQzHh8/8AJT8/5enXvoWB7h0LPXv8vHeBp4zV4Sp1eki8B/SBwQT/ALzx/j7Q&#10;8+6qaQMPIhKkqDqUcg3N+OP9gfYks96gSVe/jmn+rj/q+zpPJtrBvt/1evQrZT+Xnnmpi38HmJWy&#10;AGnP4Nz6tXvpM7RkC0qobDUQV44/Fz7MzzIgJ1tqFTjP+b/VTpE22yNUEV6Dqr/l2bkJbxYWdX4/&#10;3Q5AJ5JsW98/49SgWFSp/wASU/23191PMcBNcfz/AM3VBtLcSvUVP5dO6L6nxU9/ppFM+kj+vD/X&#10;23zbhg9Z8wJvxaxJANrg39mcO/QdoqKf6uIp15tqNML1yX+XduUg3w0vH4MEliP8CXB9t7bijZhp&#10;qAn0Fhp5IP8Ar/4/T2uXfrVF/Uox+3/YP7eP7OmjtLr+E9SR/Lu3CyEfwiVbD6CFvr/UXce3DH56&#10;F5FEkyEFhcWAP5UWN7/04/x9uy79aaD4RoacdWPX0p6/sr1obVIMgU/n0FW+P5em8IY5JKbDVDr4&#10;wPTA/wCCOeTf82+vHsRaSuopEULLGLjVquPr9TYD/W/J9he45gVAXLY4UrT/AFcenxYuooRX8uit&#10;1nwX7GiyHiXBVuln1giFyo9VtNgP6g+2rK5KiGq0sJPpAFwf7dr8ni31+nt2w5iRCBWgyT+z7M1/&#10;wdVn293Sq4I6FDb3wJ3/AFEQZsLVqSUGgwSE2JANrni3+x+ntPHLQ3ssyIT/AEEY/P0PPs7j5hta&#10;Vc6h/pj+3h0jG1z8f8nSoq/gJv8AjsI8RWW08kUkpNxfj0X/ABb8++cmRp2cjyrYoRYC4+lh9f8A&#10;X9rbHmS3EYqRUH1/Py+zpKdsnYU00HQa7q+BfYcZk8eGqpLKxstO/JN7Eg8/m3tnqHTVcMrDTe/p&#10;HN7abX/1vci7ZzjYeHRmoa+p4U48Pt/Z9tA5ebHcEGg6Lxl/hP2hRzsq7fr2Fj6hBJydRGm1zb8f&#10;n2mcvVxU9M7kqAATYcfT/Xtx7Pv672oVhHJTHGv+DB/1D8wUQ8t3DTrrSor6dDX0D8Guwstu3FLk&#10;MFVxxfeRK3khcghXvfm3H4/4k+6xflT2D9tQ1lLTS2OiVCq3BP15uP8AYewXuO+i+Ylm1D1r8z5U&#10;6lrY9o+lhoy0/wBQ63tv5bvxppeqdjYueooEgqRS0xN4gCrCnRSOWJ/HuizfMk+ZytRM4Z7yHTe5&#10;FgBzc+w/cXkZb4uhG0bAmvVtfsO2wTjkxkf76/8AT2ybqM+fVCknp173gGHcEErfn8A+3BOle05/&#10;1fLr2h/T/V+zr3sauq8jUYDMUbpdQJIzqIZbAEfU/wDGva6O4jMZDf4ekzo1KnrhIiyI8bC6upU/&#10;6xFvd7vxt7UDUNJBPKvpEQ/tXINh+k/63sHb5IYlMinpHLas5GOPy6rd+Wnx3od+01ROlIru6SMx&#10;0hgSEY2sPydXHuxnFb5oZYIj5UBKji5vyPccSbhIjMSa59etDa8ZFeqTt5fCWSasnEdAwUsR/mT+&#10;WPPBAP8Avv8AX9rPHbpopdIEqg/1AsDf8G9vr/vXt+LeCTUtx+eft/LpPLtrJileicdnfBLKLHNJ&#10;TYuQWGtWWE2JA0lSo/173/3we5MrTz3YSrYqD9U9Nrm17/4ezq33aJIgCRX8+kjbd3V09E5rfiBu&#10;6hyjBMXVHwy6Ax1LwvII4/1/x7T9dlKWE3ZkIAJsLAkkm35/33Ht4burCiNQ/tx/qP8Ah6ci20k0&#10;Ap/mr0N+xviZuKfQKnGTSg+n1q3B1rZh9PpY/n6fX2mJ9yUepvUgsxsCR/r349qI91KqKyeX2dOn&#10;ayMU/l0YGk+HGSKLpxbjjkaHFiBzwLj3xTc9KLfuqBcj6Agk/wBb+9ruSs1Ac/b6fl0wdtI4jP2d&#10;eyHw1yskB145zyeSj/6k8G/tS0G7qCMDXMuom1r2+v0J5/pb6e3opZ7lqIMev2cfL7T6/Lq6WOka&#10;adFV7R+EGSSnmeLHStIoaXToIJGq4BPNr34P+v7dH3RQiwE6sApN7ixsfot/9f8Ar7EtpYXNzHrU&#10;EVPClf2n8vT/AAHornt9HbX+X8uPRDNw/GLc+DrZImxk5jU/5wxuoufoFXkf6x/w/wAfeBNw0876&#10;0eEjlbGZb8fXj8fTk+zgbdJarol1V44Q+fzrnjgcOkLqVOnj9vz6DjM9GZwwvfGtydN2k5BXg+gr&#10;9P8AY++n3FQAcTC9gb202/qP6fW3H19mJ22/RCzJgeVSfz9fX5dOw1apbu+X+XoOcV8fMzlMlHB9&#10;nU3klCn0MRcH88cf09tNTu6mRvGlQCLjk/S/1tpB/p+fZXIkkYMjpQ+n+WtB+zpStssg1AdHJ2D8&#10;F8llYI2moJCZUR+Y9XJHItf/AA+vvEd30zqCriM/koR/sQPpx7IWvjDIVdg4+df9nPTRsZfT/V+z&#10;oeoP5dtdPCrpiGSQkE2Qt6TcWs3+wPuNNu2JPUJGe/8ARyD/AMU9rbXcYJToJVf9X7etfQzen+r9&#10;nWOf+XVlYxqGMc/TgoVt/sb2/wB49xxvJPrqCgnkF1PP9bkezHxbY4D1I+VP8vVTazDy6aZv5e+W&#10;Vm1YaRR6gGANi9+OB/Xn3Np93wuygOhN7Bh6jfUDf6f7Ae2XeM1Oo09Py+38z1r6eWmFPSazPwIz&#10;dJS6ocTKHB5IRuQxJH1v+OPr7fUzJkUFHWXlRYEAcj6j6k/8b9sJeWVaOdGDn/J5D/iscerRQS1q&#10;R0B+U+Ie7cXUc42cqS66QhsCh5seb+8i5FGF2bSTza4P+349sybhAjlUNQPP/UerPaylqgdZk+L+&#10;42iX/cRP5CDwb3X62JGnn2w5XKQiNmd1vp/w+v8AX+p9qV3GKPCnz/l/g/y+nTT2sgHcKg46HLqH&#10;4s7smyEGvHzoilxa36iDpuLj6c+wqyO4KaGR1DoQGNvweRe/PswXdo5BlqGnr/xX2/5ekw20sakd&#10;WdbE+KGbWgpy+PnJMalm0FiRcgG4+v8AT22jdVOG5ZPobHUL3/1gLW9sm8iZcP8A4f8APXrw20n8&#10;P8j/AJuhXHxXzCrxjph+Br9Nv6c29yYt1Uzf2o/0nnUASb8/T2kkuwjYbFf8nz6dWxZFAGP24/wd&#10;RJfizlHUiSjnVhfhULjg3AD3F/eY7npSAdSPf+jW5/2P/Ffe472hK69NPz9P9XCvXjayAf7Ff8vT&#10;VUfFvJrYrRzckfrsoubn/Ve+/wC9FOBxIigA8XBt/sb39uC7jZhqapPn/scOmWtnJoeoD/F3Meq1&#10;FNa30Fyv0/qD74ndtOFF5o73/oLEf0IJHtQssTMdFf8AV+3ryWmk1P8An6hf7KvmiS32Mh1C1/WT&#10;/t/fQ3fRXIMiDggWYE3I/p7uZSPxHiK9OfTMRjP5dY2+KOdYXFDLwPSbOSD/AF595V3XSPpAnS91&#10;vexv/X6Ee1FvINRoK/nT7PX/AIrqhtWPHP8Aq/PpLZz4q5yOB2ailUgN6ijNquB9LAW4P59vcOap&#10;ZAG1qSfyGFiRyDybf8j9iba5XIIrpA/aPXyr8/y6Lbm27zT9n5f6h0R3tz455yjlkVMdI5AB9SMo&#10;uVCqAb2+lv8AYf1/HVTmqdQfUtje+lgx+n+x/wB69iiC4CrQycKcRT/LTP8Aq9OiifbjLU6adATh&#10;PjDuusrFkTFTaTJ9AjPa5F7sv1/23tL1mapmuuoG3HJ+oPqsSfZnFeGnio+W9PLy9fl/qx0R3Gz9&#10;vD/V+Z6Mls741bgxrxCXFyx20knRJqPqDW0tb8fX2gszk4PUFkUWueLNcf7D2aW27GJSJTWtBxpT&#10;9v8Aqp0XnZC9SV49Hq6u6VyUYp2bHOjE3caGvZbD1Enn/Yey69kbgjp6GpYSLqEb8/U2N/6ce2bz&#10;dqxmh8j5/L/Vjo42vZFhcErxPp/s9W/fGHqqohr6Fp6Z1AeIaSODYhwSP6E8fX3Tt8gM++QqqqMO&#10;1mZ1H5+jnm3sGXt0Gqa16k2wt1jhAA4dXVbcx6Y3FUtMihdESLx+bKPx7InkMfJLOzaTYsQfT9bn&#10;6+yrWmgsTU0J/Z5dHQjUpWmen323LjJL8raxFrJ9f68e9EoFDE8f9XHpp4lFD172LfWNa+FzNLNY&#10;gLIuokW51i4Asf8Abe2pCzUzj/J+3qy8QfTroi4IP0It/t/ewF8VOz6SWkoKWSRB/mwefp6bci3s&#10;vu4taHSanql8viR/Pqpz+YP0NUb22tlMjRIzSCknYWvywGolQCP8PdsO3a2Cvp4mUqbhbEW4LWvY&#10;D8/8V/PsmaLtNfn/AJf9X5cB0HmxjrRE+WG1dydc7tyEUwnijWct62lAcmZuVN/wbi3tSywwyKVI&#10;HrGn/EAH8290js2qHH4c/bXrQFBjonlB29lMZLpFRJYMQLO3p0k3DAk/1vz7D3cG06WvDF49V1Nr&#10;BWv+CbNY/X3JfK2/3W1sFgbTkedKf4RgenRdfW73HbSlPP8A1U6GjZnyiz+DqIpY6qQaG/Vrckg3&#10;uxJI+n45+vsHcn1XSzyMzU4IY+kFBzY82Jt7l7/XHlezFsJKkChNeH2ih+fHoNvtkmsha4+X+z8u&#10;rB+qv5he48WsKSZOQKi3C+SZSBp5Fjcn+v0P1/26JyvUVCY2/wAlC3Fh6ENr8fj2Hf63TySEl9QB&#10;qckVAz/qyfX5Gj7WdQLA/s/2erHOrf5huRyD0YOUdi4uB5JDZhYDj88/gn2Ce5epKCJXbxqoUG10&#10;4P8AsP8AYeyDd97a6BNcn58Pnw+fy6OtvsYx2lMnq2no35ZZDcYpkMzyLLoZj6gG9JsLOfz/AMV/&#10;w9g+dq02Lrg8ZC6GJ+oBNiPzx/T+nsD3ErCgqTXFft/bw6PWtIRGRpzTqwOh3zVbgxbiSM2aO4BU&#10;tp9JJH+x/r7HnaW+f4XHFEZ7BAFHP0A/qf8Abe2yaJSPz40PRJdbBZ3A7owK9EX7t+O9B2HLUTVm&#10;PSUyMzWeJWJa4uV+n++/3gRV7UjHCzAAm9ixHH4vx/vPszgCsgZzkD7anz/4rj0RvydYHggJ+z/Z&#10;6JBk/gDi3lkcYpSHZvpGiaQX9OkG/H+x9xarthUH+dX+19Gvx/j7VxOgrn08iOrQ8nWP4kH7M9Zc&#10;d/L0w0kkRfFIwBQ/pj/P+v7DTdnaRrKaSPy3BDAG5twCDxb2Z2k0cJ7Tx/y9GNvy1ZWmY14fLo1/&#10;TvwyxGzchBUwY6GFoTFYCEc2ZTy2r/X9kR3+UzGReZjq1P8AqK2+v9P6/X2O9svwaIcfn/sdKZbU&#10;RpQfPq3fr2gbA4eGkRbCKMBQLgAKB7VvXlFFCqAhQpP+H+29ib95RngeHz4+XQS3O2LEkDh0HXbF&#10;TUyQP49TMwNrBgL2+p9mNokpjGnKgiy82/A/Hvz7kg4GtegxNYy5opNf9X+r7OiQZhckszkrKeWa&#10;yhhwx+hX/Ye36lpoXcWK2JFjYfn6e2/3ohQr5/b02NvkCgFfLh0HmarcnBGzsr6Tq9Pr+gP9q3/F&#10;fa3oMLFKl/SOP8Dcm59+bcyoXSdX+T/P0lktZEOQc9Fk3d2BW0NTKrLIqCQqQQ4/Tbn3zqMCLWUB&#10;gOfoPbQ3Rw1Tj8/9jrSxE8V6x4XsiMgmRithyfWDfjn/AB/2PuF/AlH9kg/4AH3b946+LDpo2fdU&#10;jpTr2WyBdDBl506pGU/0vYAW9xp9uI6H0E/4n/H68H3cbgGIVnFOnUicELSg/wBX2dO+P7Zkp5A+&#10;sLypYB2PI5/P+29p6HFHb+bw+ejGmTD5bH5Nf1KJFoKlat0YKQeRHYfn8D6+27+eO+2y5sSATPDJ&#10;Eh46ZWXRE3z/AFHQnhp068haFXZSyQXqTRihRkNQaEd1NVfT1HmPMdCnWbiou19hbx63yhE+I33t&#10;Hcu1MvB6HaTHbkw02HrEVahWUHxTS8kENexH092LiCjymNehraejyeMyNBPSVdNJFHV4/JUNdTGK&#10;op5IpAyyQzRuUZSCGRrG4PuIEktb+B5YqiOU1UPhgrEEav6SjJ+YPWQFpeXFlfLe2jESowkRuGVO&#10;oMOPpWn5dfPI7Tj3/wBDdzYrdeCyeU2X2t09vuhyePzNFUGmze1ewuu9xfc47K08sVhHNSV9HrSR&#10;foyf1Hv5/H8xr4uVPxP+VnZHWVNSSUuz8jV/3y66qlSoalm2ZuaV8lh8fDPVf5yTHjy4yoa5Jmp2&#10;+twSHgPBlaHiqsaVwSlaA0FaCuR8jXqb72S13NU3WAaIr9PGUDKxyVo8YwKaJFdQTmlDwYAfVm/l&#10;7/Lzbfzs+HPRPyg29HBRz9kbOgbeGEglikXbXY23qmTbXYe3o/G7t4KfL0lX9jJJpaakanqNCiYD&#10;2R2GT7umEb6/JF/m9cYDBOAEJaxt9eG+n4HPusyG3lLJwPH0r5n/AIrj0jt2+qtgjhgV9VpQeRya&#10;j0oRjo5vvhFSlryPdIlIDMbAHnlV1Wuf9b3aScBQqZbptYO41wB+X+qn8+vezK/GreE+1d/4Kqev&#10;/h9FBXU8y2Z40qDFMglTWOEdlJ9X9r6Hmw9gnmu1MsJaHLkEE+gIOaeY+WOl9m4juVhBoGrQ+tBn&#10;/VX8/Lr3vYQ/nF72i7J/lyfGTcsbSS0Td24vFUsQn1VQkoetM4WknkuLK6OEAZCeDpPqYFH7Rm2g&#10;jvtkgkaWSBV1MU0KPFYnHc1aafXpLzBYxw8qbiSpPizW2eA4TZLZ+fl1Vx8eOl6Dq3+ZB8vN1UuC&#10;ioKjt7qvrXdtRl6ep10+VXG5+sxMdMaF4h4pqdtbyyxSjyiZFkQ+GJhq6iCKGWleqpYaSOSJTFLA&#10;sss9VplksZp6m2lvIBTqlrFBYsGD+5RuHLyMiAuta1OoLk14LkjzDetMDqCWjjRF8QAoTVSsjVrW&#10;pBCKCQOAJrUAHGerR/ezV/wm+wk8m6vmRveF304rqjr3akhWQiZpt27+nyqlYEASRQmIbU4YlC7A&#10;cfqiznVIbnnjlrb3UFfq5ZqDUMxWsij4sg1l/l88L9zuFSziWIaQG1HucntVicOBj7MVr1r7f8KP&#10;91UuL+D2ztqvUUdPU7r7x25UlsmDHjWxW3dr5efJrPVlWWOQvUU4hRwFkb0OwQv72VSlpBCLLGkj&#10;AyoyrEwUMoDuQdRJVdQWwv8AX+nvIVZWktPrIxlwDpOW7vP+iMmmCT6Dj0Ep5TbsfpTqQkNkdxyD&#10;qYf6GrH4TVq1AxXrQlqUpaSolfKVP3OTSGlgx0FfSzVWRpzR1VM4ONwqSgU0YjmqhBLXFm8YLIGX&#10;1jIXZQ0gkTW0jsPrApB+heSW5IAsBx9fqPz7qigaIRC1AoqRQ5qa4px4/wCfODFI4rhjKQ7s+e1a&#10;0wBprUZwT03VFLQZJpIK6plqoYaOkSKmmhbceUSOCG18Th8MRDDrkid/E8iBY3Z4jdTG2YSUx5Uk&#10;TBbhfE0ccuqxYNUScm3JBH1APFvdEtr6I9yfpEmrawSvp2DOTQHNAfn0U3Fta2tyHGpSK/OlRSmn&#10;8/XHSerpaqoSSGSp+6p6mSKlSFpVq66kahimohLR4bFMIovRGoYSrpDlVDRvZjxi8oUuTCLfkDxq&#10;FVdS/uPdiABa9ufqLfQXIh1Be419B/kwPPzPmPt6q8dvcODGJWoPwKePHiSq1+RcH5Z6wZU0H3C0&#10;ca1gWdo1vkKwZnISS1Uv21U/8Jw6mCIyNP5RCTdV0RSGTxiaThIokYXkaNrWvHHqBBQm3lcj/X4H&#10;1/2PtfA306kLFqB82YDz/hAP+HpZqvYYyYIBIgoO5wh404UbP2HpvjnqYL66j7xBomipKyaTWssN&#10;RGqyx4vEhQpIYx/5S7FYySQPQW5oRqjP65AunVy/BYnV5ZLfUnkAH2w0bLEwACqSTg/IDAABNKYq&#10;R1SK2vlUzTIsSk/xhj+wgcB9nUDIyyuKmOSedaJNJhx1Qgw0DtTxIJIIcPiRISSqMEaeZTp9eriz&#10;ZQzAF783I5Vjbk/mS1xz/T3RUQsItNB9vH9n2f4emmUGUIykowNaGlfPjQ08jwNeGOPTTWy2/YDQ&#10;NSqEmp4R4AsgZCoX7bCM6xteP0pPIGUDU51HSOSnygkuFdbnQEtq5sbs9zz9L+6uhhYFVJU41E8P&#10;OlB6cemQ8MM6yLESWNKl+HDzKgniaD18+sVRWNFegU64Zo7SL5kmKh4WdJIsfh5/t1KkcCRiF+tt&#10;V195o455lT9lnKEgeKL/AA0gD0k/n8e3UtJpmb6JJHDeQDv9vwmnljpHuW/8rbJcs24bhFaBhkXF&#10;wEApmtZZQKVGBp4dKLbuxd67olan2ts7dW6hVxeQDAYHMbknmdvIGi+221GUJ/sgTMSDZvSRcSRi&#10;8lJYw4+te9j6KWpY8/46T9Pr7NbXlnma4xHt10/H4YJW/wACf5egJuf3gPYzZ3073zlsNnpx+ru+&#10;3xkf85LhTX/L0Nm3PhD81t3yNJtf4i/KLdEUyftrgfj/ANo5GGQASCB2pdu4h0sQVB1y8AXfkn3K&#10;Xb+alFxiqkMLW1xNGTYjnVLa30B+ns4g9vueJGCx7dchW/iTTSo9G0+tPl/hAV/99b7qu1K0e4+4&#10;G1SJkERXaXQI+y3WQn5aa/n0O+3f5Q38znc4ghxXwm7/AMdTzIJGOb2PU7LPlnB1p9tuSSg+gaxN&#10;TKp/rYD3JTaefkOo4/Re5OuopBc/1N3v/vHs2i9p+f5VAWxK04FpYVp+Rlr/ACPUc7x/eO/c02yA&#10;Qw84CVkwFh23dpMCnBxY+H9nf0Pe2v8AhP8Afzac+8bxfE2ow9G8SB6vdPcHQ+JMZfWGH8HG5459&#10;NiCQ0RN76uTcyI9kZwsGIpk4sRJUC30+pMYf/evZ3H7M863CaZI4Ifm0tafkin/D1Gm4f3p/3Udu&#10;WlvdbrfUOfA20rWnobmaD+dPy6Hfb3/CZf8AmfZ2Q/xTA9FbPhcWiG4O3YZxThmdmvR7QocnEv6r&#10;HSZbfVb/AE9z4di5T/dtXQqSSToaob6m/wDqF/3v2sHsJzLKR4t1aoPk0rH9hiUfs/b0Bt2/vf8A&#10;7vcSGPZuXN/nI85ItvgVv953CZhX5iv+DodNu/8ACUX5yZB0k3d3t8VMFGkaCmGKz/bO76ykIRgL&#10;JkNpYynQqza7IWFxbVY3EpNgS39WSiUW/s0rvb/EAuvs2h9gb+Rf8b3RFP8ARhZ/8Mif5Oo0v/75&#10;DluAk7VyLdXWKDxt0itv2+HZXNP59D7t7/hJL2TWXO7vm3sjBGScTStt3pDO7vkHpZQokzW48SDp&#10;JuAqpe3+xEmPYNOtteSmY/1SnjjP/JzMPZtH7A2BP+M7lI49FiVR/N36AG6/3yPOM4K7RyNZwr5L&#10;cblNcL9pEdra1PrkfYOh6wH/AAko6pikD7v+aXYuZ1FWmG2eosBtdpGWwLLPmM9m5EJAAur3HuXH&#10;sXGL+uqr5De/D06D+n08Z/3j2ap7Dcp11TXF032NEo/6tMf59ADcv74H7w06mPa9h5ft1Pm8G4TO&#10;PsI3GJf2oR8uh121/wAJSfgfjFH94e8PlhnAY1jkpMbunqjAY+oRWDaKiOXaNbUsvA+lWDx9fcqP&#10;ZeEj+qVUn5OupYXN73PjC+zWL2W5GQASRzSU/ilI/wCOBeo43D+9O+9ldyGWyvNssScfo7dG1Ps+&#10;pe4/nXoeNt/8Jmf5W+CWNMltPufeCo4cjcXb+XpFkN7nyJtCnxSm/wDUAH+hHuVHtPb8f6cep4sd&#10;dRVPcf4hnt/vHs3j9q+QozX6AMf6UszfyMlP5dR/uf8AeMffJ3Vy8vOTw18odv2mGn2NHYq/7WJ6&#10;Hfbv8gD+UhtsRGD4kUGWmibyebcvbfe+4g8n5dqLLbnlphf8hIFH+HuWmAwsYsuMo7f0eFZB/sfJ&#10;f2ZxcgclQmq7Zbn/AE0Yf/j+rqPd1++Z96veCTec/wC9LX/fN7Lbfs+nMVPyp0PG2/5RP8sbarRP&#10;i/g18cKqSEgpJuTrjDbxkuPpqk3etcW/5CJ9ylx2PT9FBRJ/wWlgX/el9mkHLXLlsa22320f+lgi&#10;X/Ao6jjcffH3r3gk7vzhvd0Tx8bdb+Wv267huh9238KPhps4o20fiT8ZNqmO3jO2+heq8GY7cjQc&#10;Ziorf7D2mPtKT+M3+1p7/wB7b38Md7/3E0Xvb/U+n/W49s/u+w+rp4EdPGp8C8Ppq04cK5p656Of&#10;67c5f1c1/va91fuvxK/VT18T9+afErrrr0dmr4tPbWmOuP8Aoh6n/vV9t/ox68+3/wBI/wDBft/7&#10;lbb8P8H/ANDP8V/hHi+10/bfdf5T4LaPL+5p18+//9YCeyKmgpaqp0Rxrpd7WC/S9/YJ/wCBu355&#10;xEkbsT6xtT7eHHrMCPck8KvE/b1vE9db8O48RSVUgCmWGNuJL3ug+vN/ZcchnoS7BRb1cC/+2uPc&#10;rcp/dP36fSrRUPmfDPr9nRNe74kQNafy6FL75mGpeePx9P8AePcGPKBzcKf6m4v/AMR7mqz+6BcS&#10;W9ZI2Y/YU/mRT8vz8ugdec4RIxoQfz/2esElZUC9gCL/AJP4/wBb25RZVEsShv8A1AH+v+beyLdf&#10;uibrCCYY6D5gk/mQM/L06I355QE1I/b1jWvmJswP9bAcf7C49v8AQb3koSBFIU02YG1gbcfX3Hu4&#10;fdW3yKrJHXy+A/t4dKoOfI1oajPzHXGRzMDqW4v+D/X8Ef8AGvYg4ftmsTQonYW4sHIb9XuG+c/u&#10;48w2UbnQaDNdBpw+z1/n0L9u5ut7ptLFfLiR/n6iLBShtTwLqv8A0A+v+t7EWl7KrKpAEq5QSedT&#10;OBYL9P8AX5v7xM5m5H3XZZykyV0n8INfzxwx+2nr0MrTcLedQylTX0I6coKKjYXEScjj9NuTa1vc&#10;o71yBIJnc8+kkNcj6gg/ke46uria1NACRw88dGiwxuKqAf59Thjqc8BF/wB9+Pcqn3vlLi1Q4ta1&#10;i5+ntKb6QU40r69Oi1UUFB1wfFUZPrhjJP8AVQfaww27srLKoNQ5BHA9fB1fX2s+sDIF8/P/AFcf&#10;9WerNAumlM9NlVg6Egk08Vvx6FH49jVhsnWTxIfIXYhPywuCtzyf95Ptr6yRXNGIX/iv9QHSYwLr&#10;PDpC5TBY08tSQk359CluLmx/PtXI9Yyj9x7kc+pj/r3PtptylJ0k46oYF1Y6TZw2KQsRTJq/J0Lc&#10;kD6Xv/xHvhK+QVGZZJOL/wBp7cf7x7O9o8a+uo4Yyc8aCv8As/y6Q3RSFCxpjpgy0eEoqeaWeGnF&#10;h6TJoUA/7E29h1uDM5VNccUrtqXSdLsx5FivH+HvOX2N9nLzmW8jkeN6BlIJRqfFx4f7HljqE+e+&#10;doNrgYFhWh8wPLou+7d2bcaVaKMUjO2tHVWgPpKD66T/AL37DqVspUMzTPJp/wBqZj/h+fp77A+0&#10;vsPFaWML3KGgpkIf83WBXuJ7nzS3LrEx4nh/k6jba2thsmyVCU8A1MDxGlubc8f8T7lwCrQeizG3&#10;1uSeebX95g7LyVsWz0aNcgcKY6gGXnKa5kLSFs9CO+y8JEoDRxW4P6Y9JJF/r76qKjIRqSxtYf2b&#10;n/W+nsaQw2poqDqx5pdVwT+3rPRbMwk0qqkUR5A5VB/ri/tug3BVwzAazxcHhhex/r/sPauTbYXT&#10;h01a8zySz0JPEefTxlOrcNU0Lf5NESVa9kQ/2ePp7fP74VMCag545/URyL34Psv/AHJFIaU6nDlX&#10;dmuIUVj/AKv9XHovuc6RwlXUyo9JEdZIN4kYgcD8c+3vCdjytII5Jv7RBBJ+hP8AU29l+48qxmMn&#10;TUU6li3jEoDIafZ0BfYnxYwlXSTTQ4+PX47qwjUeoR2/Tb/jfsRI6hM1GHR/U63ABvf/AGHvGn3I&#10;9ktk5khmcRqkrA/h8+pI5c3+Tb2SNgTTz/1ft6Jnltq13VWReqoInh+2l8l1VkU6WBJuLDn2nspt&#10;RZw2uMK59IuADZjf6EfT3yO9+/Ya75clklSJyApPwNTAPnSnWRHLnNEN5GCxFftH2dHN+Ovy3jer&#10;gwmUqI43EsaEyTqFA1BAAS31v/X2EWZ21JRs2lCBYcgarH6ckfS/vnJzXt8u2X5SSq6S2Mj08jn/&#10;AFfPqT7WRJkVhTPVvezd10u4sbDWU0ySpKitdWVgNQP5Uke0l9pKGsSbA8gA/QfXm3sIm8VRqFAT&#10;wz5/Z69GJgFCQOlvcn/H/YD6f6/vmKdxfSST/wAhXH+29qf3hIFFWp+Yz0leM1GKdcfSTyP94v8A&#10;737xvFMOdR4HIub/AO8+3o784JNf9WeteFXj16yc8f63A/2F/cSRpRYqz83v/sPa2K8Dkj0/y/s6&#10;2IB14ovFje/9AP8Aiffo5qi5Go/7cg/Tj2pF0o0k4z/l608IoOsZiU6rqD9fxa1/62/4p7ytVVCW&#10;trP+qsTz/vHt5J42qSceXD/V/PpP4RqesTQR8egH/YXt7yJnaul5VmS3P1P4H5Ht2CRXfTWoOP29&#10;NGLOc9YZqGCRRqjH4vwP9v8AT3wn3xXoADM5P0/tC1vYo2/ZjeYQYFOHn/qp0glKoTQdN7YqjQ6h&#10;DFe97kD/AGJ/3n2nq3dNXVIwLDkG93P9OLj/AIr7GdjydcSsAFbuI/CfPHTf1AA8qddKtNT8gRqR&#10;f9Om555F/YSbghSqEjzMGILcD1Dngf6/9PY7s/b3c5E0wxMajiykU+zpJNfRrkU/Pp1p8nBwNS6f&#10;p6SD+Pobfn2FNXjKNpmutjyOUFr3P1I/4r7T3vtrvkQOpKL8ga0+Qp0hO5ReRH7eneOqR1BBB/17&#10;f0v/AF9wZcBTyRmyD6Gw0g345tb2e8q+3W4TbgsJRyDSvY3+bpLcbkgjNGB/Prp62ONbsV/24/4r&#10;7RWR21aQkRGxJI4/Jv8Agj3lhsXsXeXVnrVWwoPwNnA+XQNvtzCtqBFOsaZCKT9JH15sQf8AX9zc&#10;Pg4jIqutuQAdIN73/JHuIfcP2rvtnhdxG601fgYcKfLow2vcUkcLivr1nFVGSfoAP9qHsYMDi46R&#10;kkisCLNYALzyefeHHMcd3trsJNRoSMj0PUhWSJKtRQn9v+Drnr1gfpIP5/1/Y6YHeOQxcYRJHChQ&#10;P1Nbi44t9Px7jK7vXdwzY/1efR0tsrKK06hTY+mqOJIlfn6EXNz7V69nZQEfvt/rEm30/wAfZcJ3&#10;LedPWnTgs2IGMfn1BOAxtrfbRf63ijH/ABHuWnaWU5IqZCf9dj/ttPvzTuowaD9nVvoqClOsTbbx&#10;bW1UsJt9LxxcX/5B9y4+1sqhB87k8Xszg/4/j/ifeobwAENX/P8AZ009gpHev2dYJdqYiX9dJCbc&#10;AGNOB9LfT3mm7ayLLbzsRa3LPYfg+18O4NnJ6ZaxVfL/AAdRRsnBhgwoYAeST40B/wAD9PcIdp5D&#10;Vq8xJJ/Dtzf+nHtQNwofP+fXltF4U6yttDElSv20RFrW8af8U9qOg7lyFNp0zOALfR2H0t9Tf/D3&#10;r95MeNT/AKv9nrx26N/iUdMdb1nt2u1eahgs31AjWx/17+3pu+Mlp0/cubf2bsBx/j78Nw1nSQR+&#10;fXv3XCOCjplXpnaSvrGOgBuTfRH+f8NPtiqe5MjUONU7AluLs3+HN/8AePagX2ipB/wde/dyIKgf&#10;y6e4Ottv0y2jo4RYf8cxz/vPtR4Df+QrpVBmc6mBA1MTY8kD6+zS13JSykgcOP5f6v29NSWi0oB+&#10;fTJnOvcQ1NJpp0UaTb0j6g3AIP8At/8AYex9wmTraqBWJYekm51XN7Wsf9h7F1rZmfSwOrVT5/6u&#10;PRbNaBGx0UHfVJh8PUSh44k8bWuAi/1Lfn28MMo6/t6uCLWuCeP9v7euuX5JJKBWz8j/ADxT5dNK&#10;iBqHpIY/em06NQZZ6RAFNtb0/q4+qgN/jfj3i+3zDBrF73HH1PI/qw49oLnlueJdQVuBzQ/6v+K6&#10;VqY4x5U6fqDsjZU8gQ1ePfkA3miH+sDoY++6ePMK9i5sSLg6rf6xNv8AH2za8t3MhB0Of9q3+r/V&#10;8+vSNEADQDHWfOdgbIipmJqsaBptxUUw+n+LsPp/j7UKz5OKMnWeBdRqPPH5PsRtyhOYA3htXz7T&#10;/m6R1Rn8qfb0BP8ApF2dU5UxLWUBDSMpBqKY6uSL8tb/AH319p6fdeZxcp8RcBSDcEmxtybHi4HP&#10;sC7/AMvXCOQQwp8mpg9GsMUboK06MtsnHbN3FQRFjQTCdLWL07GzrzyhJ/w99nurcFIrI0jst+bk&#10;gWH44PP/ABv3H9zZtDwDKV/1VyOlRsUI4dCHF8f9jZRxK+PoXDkNYRRta1iOb3/HtIZbvbKEsJJS&#10;tz6jqN7/AI+v+HHtq3nKsNQJ8v8AV/h6p+7o2FAvSrofjxsumQLDQU6m9xpgjt9Lf09pc96VqsSZ&#10;2HJP9o3/AMb+zJdyA8+GOPDpptqjrw6cJPj7tGVQrUEB/wBeGMXP0N+ffX+n2sUEGVyB9CGJP1/o&#10;PakbiOIJz1791R1rTqE3xv2WTzjqfj6/tRf63199r39VMLioYc25Df8AR3vZ3IjDVH5jpttrQHh/&#10;Prifjdsz8Y6n/wBjHH7wS99VRU3qTfj8Nf8AV/UH2ZQ7nRhQ/wAx6enVP3Yn+o9Rz8a9mc3x0JH9&#10;PFEP95HuDJ35UIL/AHPPJ/tg8jk/X2Z21280lBU/Lpttvjrwr10/xv2bpt/DoR/iY1It/ibe8afI&#10;2ekYEz3F/rrbVb6/X/jfsV2GzXu4L+kCG8gRj/VTotubeKMmpA+WM9MGR+MWy6hSj42nZStmsiFg&#10;L341D/W9qCk+VtQF0LUfkjU0h1KLfQEEcf09q73k2/iUSTgjHBQaH58Dk/5B0XRG3Z6VFPy/z9IZ&#10;vh5sJpWZcTTElriSSOIup+mlWtwB+PeWb5M1FUbmcDmxAYm/4vwfYPurWaxOllY+la+vDh0cQ2EU&#10;i4pnpS4/4jbGpQGTH0w/wEUdr6bc/wC39+j+RFQfpUf7Z3sD/jY39ojcyA0YFfkeP88f5elI2aoy&#10;KfLpwk+J2x5OWxtGx+l2giP0/wBf3LHyNnisWnX8Dhm+p4/r/vHu0FzcFtKK3+rPTTbNGwIpQ9NN&#10;Z8O9h1QPkoKZieLmOL6Wt9fecfJeQLpMyk/UXdv6WtYn2eRNetIGQPSnofX7Oksmy23AgHpIVPwa&#10;62lDF8VSMzMf91RfQ/049sua+Qpr6WWMTKWKFbhrA/7Y+9PvVzbN+oWUfPH+Hq0WxwLnHT/tT4Xd&#10;f7drIaunxlKHjlVxaGM6SpuCq2+t/ZGO2s5Vbrlm1Ozly/quxFj6v+Jt7uvNGgUB/mOjFduVaADo&#10;522tvUW36GKjooViijVVAC2/SoAH+8eyxDro1cxbwk3Yfi55PN+Pen5nPF2P29eFjU5HSm95qrq1&#10;kjv4D+P7P4te3K+2RzMpPxfzH+ry63+7xx/y9dXB+hHtNSdcHyN+3+eAAPqf9h7WR8zVOG/z9UFj&#10;XFP9X7Ou/bjjNgyUk6SCJgAQbm9uPpbj2ZJzGHpR/wCfTEu2gig697Nr1rmarbvhXUU06LEFhYAi&#10;/Hsr3He1lQ1cH8x1SPbaZbPTBmMVT5SFo54xIrBgVIBuD7NVje5JqeCNTOdQUX5Zh/S/HsD3F4Wk&#10;JBx0qWyXgOgxrepcBWSM8tLESSeQi3/4LyPaxx3fM9PYmqI4NgW4uT+LH/efbS3MeutK9afbEfBH&#10;SOy/x923lIzG9JGb8XMUf6bfT/b29q2H5FyABfuh/rljf/WC+zD6uNVFP2VH+fpo7PHxp0FNT8O9&#10;oVE7ymjh1MSbiIHn63B0+27IfIKSoS4qhcmxsWJ06TccH2wb5YpaHh9tM9Xi2qNWqBXpR4n4pbRx&#10;6+mipyRYgGNGseDe5/1vaUl7wnYm1QeT/j/vd/ZpaXqyGp4Z8+nG2+OuV6VP+y9bbjUAUkIItzpT&#10;gAWHHvND3NUyEAyW/wAS9r/1AP8Avv8Aiow2bapr0h4gxrigBP8An8+i24tEizQV9Okznuj9vwxu&#10;opadQPUCVRTcAgc8e583dFZTguJRfj+0bcC39fz7yA5L9qL7diqqklP9K3+bolnKJjA6Lbuzpjbd&#10;Y7w/Z0rMW0H0xElBxpOk3t7YKn5IVdO2l5rqLj0sRzf6Hn3lJyr93K7uYQ6oyn+mjAU+VQM/6uHQ&#10;dn8N2otOgUynwo27uNmkbHRHUR+mONvwBzYf4++FH8ljJLpacf43kI+p/wAB7l22+7hJGgDgg/0V&#10;qP5g5P8AsdI3tUbJI6C7cX8tvAVMLNHjo21cgmCxA4uAFZf96/2/4VkfyBM8fFQjXHN5Af8AYHn/&#10;AA963H7tIWNmUOKeiN8/l8+mPCRMKaf6vz6CWD+XtSYKtEi4wWRwbmn5twfyv/Ee4z92PISXqG5/&#10;o30/xAv9fePPPHsduW2RlrWLA9VYH/Bw6PrCMNhh/q/1fPoyOw/jPjcQY46jH2VVCHhFFha34/Av&#10;7kxdySuADNc24tJz/vHvDnmjYrnaLlgAwAPoRj8/s9ehLFt8co10oD0bjbvx529V06+aihJK/wBq&#10;KI3PHP8Avh7ljtxyoJqCo/ALA25/B/437jh99aGVhpyOJrTy+3pR+51bOn/D0tP9lY21Kg/yeOxH&#10;CeCOw/wva/vpu3W41TlrG/PAH+2N/bkXM6g4YDH8Q6bOyBsAU/LqPJ8S9vMvFCnJ/sxMbgj/AGof&#10;T3Ipu4NDAma1vpyf63H1P+v7ebmVmBAao+0da/cQp0z13w+2xUppehj5+l0VeQCPwP8Ae/a5xfd6&#10;R6Q9QBwB+of1HPJ9ltzv7FQBk1/z/wCTps7Go+f5dBnmvgZtXIyO32EP0bSPDFbk3NuPrf8AP+29&#10;vkneFMFf95SfoW+nB+pP+PtqPe5SASafL/V5dUOzenDpKj+X5tlZuMZFpsPWIY/wv1/T9R7D/Pd2&#10;hwQtRe4P05Fr8fQ/09m1vvkkppQ4+f8Aq+3P5dVO0ClCOhS2n8JNrYNg60URYHi8cYtdfUbW/wAP&#10;YW1nbEk7uFmBGskDUTYX/p7XHdGWjOp/Ppptnoagfyp0PWL+PeCoI1jjp4lAQKQsaH6A/UEWH+Fv&#10;cBezZT9Zha/9T/tvd13TW2B/q/n1sbYQeB6dpOkcMFFqaIm3A8SH3Ni7Km40SnkEX1Dn829u/vGp&#10;ow6bfbATw/l01zdHYk6j9tHfngJ/xK/T3JXsmosP3bkkH63P+wI93O4olT8P506bbZxxp1CborEv&#10;/wAowP5F0uQfpf3jl7MmQX8hH9bt/wAV9sHe4xUAjHnUde/cwK1I/l1mh6CxDFS1OOSLqUP01W/S&#10;faZru2ZYyby/S+nUSebE8AfT2cWO5PcD9I586dNna9FSB9vTknQWATl6SMjkAGNQB/U8/wDFPafb&#10;uKpQ2Eoa/AGuxv8ATj/Y+xfZ2N3e5UMKcSAaU+f5dJJbbR+XXb9G7bQf8AqcgX4KIebfTgfX3zXu&#10;mpiILSG4P1DEkX/Nr+xntPKe5XMn6KmmPiGD8gaf6h0XTFBWuPt6TGX6L2zPE8bUcNmB9KeMEG31&#10;Oo8e1PQ/IT7ZAHmb/WLHg/14PuRLT283potQjAP2HP8AL5dFUqxPk0rX16L3un4g7VztRqko7gkf&#10;URn/AGJsP9794sh8jNX+bm/rezH/AIk+1MfIW6LUTqflpBJH8uqIkBqDQ/n1Gwvwr2lREFcfEQG5&#10;1JGA30IP09tMXyDEh5mQD8kuBcE8jk8/63tPfcq31hESUkODTsbBp9nXjZwymgA/w06V4+Ie2pGU&#10;rj4VII+ixC9rD8j23ZDvBJh6ahVJ5tfV9L2HpPsE3lzc2bMsiE08yCP8I6cXaFfIXoQNv/FXb9B4&#10;iKaNQtuAF/HP0X2Dm9uyzk6WZBICWjNrEg35/B/2/sPT78/2jP8Aq49KYNnAyAejG7K6uxu12RoY&#10;VDKQR6R+ABwbf0sB7IfvqjqMvWSyhWcEtx6rH1E/09k8u+rqocf6vXo9g28xpj9nQ1ouhVUf2QB7&#10;CmbaTs5vA1yfxf8APP8AT22N4jwajpR9I9K+fp1y9x22iwNvt2Nv68f72Pbv71SQ5NKdMtaNWuev&#10;e3bGbUnjkV0iYAeri5sbjmwHvw3VQdNcD/B00LZtVPLr3s6nSG66rbNdRxvIQFkQC7kXtxcg+1Av&#10;0dcUzTrTwACh8+kXvnbNLufCVdBUxq6ywSJyob9S2P193vdEb3GdxtPqfWVUMTe5aygryP6/19oZ&#10;7hAQARVsceFeOP8AJ0R3lmVYFPM8OtPH+bl8RoaCHMZ+gpJVMUcsy6KdtJ0lnLEqOfp7NO7BwjC/&#10;K35tfn6nj2vtK6Dq9adIXQoKHrT+3hQPisvV0nqJillHH14c88f61veMqH4ddSmwIIvx/vvr7Uht&#10;HdGaH5H/AFfl1WmrFOmKmllLC9yAyn6tcWP+B95ZoadkXXGGCiy+kfRrMbf0+nst8W5SR2ViCeOf&#10;TH58et/TkdwpnoWdsVNW8sKwvcllUWYk6TfV9D/T2gs/HTRJJITGOPoCB+nm1vahN1miXw6mo8z/&#10;AIf9X2dNtECdLcf8HVmnxn2VnNw5bH6UlOqaFLAS2s8yixIFh/gf6H+nskPcW+6PBwz6XQaASSGt&#10;fn88+10F9NN21Jr5Y6VQwhMnj1tlfC7431E9BjqyuhbVpQjyIxK3Un82t/QH/b+65N1980kVXIpn&#10;UWY29aj+1Y/n2YCEsBrx/k/1fs6070bq53bnU2NxVJFFpGpQPooANhcA3/3j2l4e/wCk1cVSj8Cz&#10;f1/2Pt4W6oQAag/MHrRkqM9Ps3W+LmBLRKW/roUH/YE+3GP5A05FjViwuB61FuORyfa+G3CyDSeP&#10;8/Tra6K1rQ9NU3U+JkBvApP9SEuTe9zx74Sd9Uzgj7tSD9f3FJ5/wufa5oF4sc/kOrHSTx/l11D1&#10;RjIyCIQLf0C245/p7ZanuilqAwNQLG/1cW/ryLn3Xw1TuqMfZ1Q6fM46fKfYNDTkFYgSLD6fj2is&#10;h2dRSsWM6fX8uCT/AEtz7M7S8EbcQaf6v5/PpBMgZsGvHpQxbfiiXQtgLW4B5/2Fvb9gO4aKjaxq&#10;Y+BxyB9eCOT7M23VV+Doqnslc1HTBmdhUeVXS4JuOSf+Nj2KFH3vQpoBqozYD8g2/r+be2n3VnAC&#10;nTT59MfusNwx0G1Z0Rip9d1HruDzc2/HA/4n2ssR3zjjIoNSlrryWGk/1+pt7aa/YDVqz1Y7MpB9&#10;adIrM/G2hrIXSONbFW/FvqOL8f8AE+x2293hhZEjEk8XIHIZf6f6/vabnKQSGpT59IJdkQrwz0Uj&#10;f/wqnyEryU8UrAl24Eh5uDf0j/D2tU7cwU1rTxAG1yXTj/Yk+9tukqglmrTy6SLsgGaV/b0Dp+Fm&#10;bo76Kd15NiRI2rngkW9z4+zcEQC1XBc/6qWP/ivtP+95mP6YNPl0+uxqfw0/Lpun+IG41Y3hmP1I&#10;ASVfx+AR/wAT79J2ZgwTargPH9l0P+sQAfbqbvIKawaedem22BcnT1jj+Ie5Dz4JbggqAsob68gk&#10;D+ntB7o7QwyU7kVEbEBrcpxY6ha3+sPa6LenEZVHABJxX1RkPn/C7D8/UA9NDl9FqRiuD881/wAP&#10;Q49a/F3N4+vp5J6WZQoRSx8g4Ewk0m4/1SqefZyfi72pQdl9dotKwlyOzsg+2slGh1zPBBAk+JqF&#10;UXOhqeVIyT/bjk/A9hm4K/Wy6mChgGyQF7yx1cRSpRlB4EgjiD0NIFlWzjPxstFz5CmnJ9Bgj9nW&#10;n3/woI+E2R+O3yvqd1UkMn9yvkjh6vtDbdT9vFTUWM3ZiFjxXZO3EkY/vVArngzLuLHTkooyNQDP&#10;Wf8AzzfiK3eHx2oO9doY2qrd/wDx+jq6zIUVBTyVFXmOssvUxvubXBEpYnETJFli7EJHSrXM31BU&#10;tvoZQ5ujk1FT5EcMGuT5ADJNKfOV+Sr9r20n5Zkp4gJuIGXOp10+LH8yyKGRRQkowFSejK/8JV/5&#10;gEHUHde+f5fnYlbR0Gze+slkux+ocnVzwUyY7u7CYOnoc/tRnksHXcOBx0RpnkkBWqxcFLFG8teL&#10;aZGNxNflMmlFjKSuyFXOz3pqOnmrGCxAayEp1ZrEcji39PaeTMRVFrSlKZLVOKDj8ujK8ltrCQ3d&#10;zP4SkkOzsFjWnqxIABpVamh8sdb+Psa8F8ee/d1vEu3+ju4dzUyhY6YYHrPeuUaUuSEkhaioZFax&#10;Fm+o9vQcu8wXI/xGwuHZs9kMjfl2qfy8+gPvPvF7Q7Gxi33mzZ7FVFSZ9zsoafKssyj7a9e9mH2F&#10;8B/nRks3j6+k+IfyOWm86yRNmOnt7YOmChlZHFVm6OnjC3W4Oqx/J/PtZN7X+4N/bGO12W81UGWt&#10;5UB/N1UHj1G+6/fL+6Vssiy3/uTy2SnFYt4sbhh6grbzSsPsIr173eB3p8F/mv3j/L06/wCnsB0n&#10;nv8ASXt3v3be8DtXM57Z+2Z027DsXM4esyb1e6MhTUyCKeopkaJpAx1+m1iw1yD7Ie8FjzLd3N3s&#10;skUE0KqGaSBASHBoQ8qngSakfb1HXO/95V9yKx2C4sX9w7OWRniIW3ttyuhRC1afT2UwNAT558ug&#10;hl2XUJ3zj+wYcepo5ep87tOuymuINFWDd2My2NofGfWfLGtTJqHA8djyR7rzw/8AIZ/mKZmWjeq6&#10;s2RtOVYwuQn3H2zsTIrXeQ6rS/3bq8jIghX9tVBkufUCBYe5at/Yf3GkdxJbxorU0654qLkfhRn9&#10;OsVt3/vSPucbeGNnvV7uDUGYNrvY60IwPqIYDgCgJpX5cOhe97Cn8on+XV3R8IdifITFdz5HYc2a&#10;7dqur1wVJsrN5HOUuNx+zZ81WZlcrV1lBRBGkkyNOKdKdHVvGSzRkDUST/dW9yr3nna+ZhcbdDBY&#10;Jc6w0k5kaSVEWIqqW7IQKNqJkBAOAx6j7ev7377r8DxtYbVzDeOiuKraWSr3LQZm3KNgK/0Cfl1T&#10;t/OC/l992/zBtgdObI6b3f15sx9i7s3LuPcWS3/n90YZXiyWMpcbj4cNBtrCZgzyMq1SymcwKisL&#10;eXWVW1qLriutGJcpTAoqBnEMkzuUGkEF9IW4+vBv+Sfr7nRPYrdH1CS8ghDE0EaOQoJrQA6agcBW&#10;lAMAdRFu398N7ZhGXa+TdzuDnS0t1a2xA8gRGLmvpkmnEDy6owwn/CWz5BV8s1Tu75T9P4qWrmqJ&#10;pqbA7T3xuOghaskM9S0qVbYeercudWt54rMNSLHcqHNevEJvJkwbqA2mgUuWB/V5JJCP9b0/8U9q&#10;7f2AVRS43ZmBNaLBp/n4x/wdRrd/3xm4wlv3JyJoJOHn3pn9MaI9sjoMcNZ+3oYtuf8ACUrFQLSv&#10;uj5v5KYU1RUSpjdp9AxYLHww1IIlgWWt3nVyOxFg0jqCwA1KzAMJY6/x7aTJXVjMqhdaCBWsBbgy&#10;K4F+PoPZrZ+wmwW9RLfXDg+S+Gg/463+rjXoD7r/AHwvvJcXBuNp5V2aEkUAna+uAMUr+ncW2fXh&#10;0NWB/wCErvxTRYl3l8kvkHnVWoapmh21Rdb7Op55GIKeRKjFZR28YLrH5ZHsrWbVYH3MTYuDRgxN&#10;ZIbWvJNGTY3v6ggI+v4I9mkfsdyYgpK9zJ/ppVA/YkaD+Vfn1HO5/wB7B96XcFZYItltNX++rG4Y&#10;D5Bbi9nQ/ays3kSQBQcNtf8ACZT+XJgY0hyGc+Sm64FmiqHgzfZ+1sVFPNB4/E9QNjbbw5cgxqwu&#10;f1Xb6kn3LTZ+30IJojIVJZWkqKliGP1IIcezWL2e5AT+0s2k8u6eYfyWRR/LqOtz/vKPvh7i4eLm&#10;eO1pWng7ZtmARSg8W0lpj8/n0Ou3v+E+P8qjBRvHU/HzcG4Vkgip5ly/dfdVJFUQwuJY4qqm2xns&#10;dDKoddeiWNl1Em3J9zE25g4xZcbTn/g+uQ/7eQk+zSH2z5EgIKbZEafxa3/k7MOgBun35PvabzIZ&#10;b3nncQxFKwmC3oPl9PDFTj5U6G7b38mT+V3tiNIcZ8MepZoo/pHnE3LuhX4ItMNzZCs8lwSDrve5&#10;v7lLh8Sn6cZQA8c/aQFuOB6it/ZvByhypbZg2y1U+ot4q/t016j/AHT7zH3i96J/efPnMEwP4TvG&#10;4BP94FwEH5L0Oe3P5d/wF2lGke3PhP8AFDFeP9E0Hx96qes/zhm9VdPinmPrZn5kPqJP1JPuUlLT&#10;Rm8dPBGf6pDGp/5NHs2h23brcUt7eNAP4UVf8AHUebnz5zzvZJ3ner67rx8a7uJa/b4kjdDttvpD&#10;pbZqxJtDqHq/aqQhRCm29gbUwaxBTdREuLpIgtrm1vef2t6CpJJqck9CeqqiqqqFVQFVVACqoFgq&#10;gfQD8D3737rXXfv3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de697&#10;97917r3v3v3Xuve/e/de697Sf/L4/wDJs/8AlG9lP/Ez/m//ANq3Ujf86z/1KP8AvP8AQS/8xj9P&#10;+atf/MJ+vv8A/9csnYdFUVEs7Nq9TH6ngeo/k++9myex2yXjiVYBXjlR6j59ZEPO8cRFaU8+t07q&#10;mOnpcbRxQn0JCqi35AULyL/0/wAfZd63FMszEhjZiL82/wB69zHs3stsllGp8IKR6LXzPzHQC3nc&#10;JgpAPRgqd10j9P6Rwfp74wUrAhQG+lhcEexYnIG1wR6DCpzx00/ynqOr64uCSVPE9dyaSebW/wAP&#10;+Ne3NMZNKOA30BNrc/4fj21c+2u0XCaWjRftUf5x0Syx3cwpq4/6v29YfJEn1A/2NvbTkMZURLcg&#10;/wCA0n6nn2S/60G1a/0oxkcVUfs4npMILq2PaTX7epMDxSHiw/I+nPNvqfbNBNNA6gggC/8AZb+v&#10;+v7A/Nn3etu3S2akRNfkv2cKdLLPddyhkwx/bw6zyU6up/xsb8fn8e1rh9wTxFVU25/xvb+hv75v&#10;e+v3PElimnjhNFrSoAHwtwI/1cepL5f5nu0dFmc0+359NziSlLOjGwt6eD9WvYf8R7HTbU5yiwoT&#10;rZlA0kfT+nvjV7reyG6csTzJFCVSNsEAkcATmvqc48up92PdkukWjU/n/q9Os8WcpbgSyoh5uGcA&#10;8Ej6H2LuO2NW1IDxwMy2U3Cn6tbj/Ye8Xr7a7m0fw3FCD/gr0LxPGRqr1JOboBcmojv/AIuPa5xu&#10;x8lTMjCmkUrx+hiOTf8Ap7QaJNRYjB8vy/Ppppoyfl1BqM5QaeamLn8614t7EvF43I0iKpif0gDh&#10;XBv/AKxHvzI5FNP5/wCr/Vw6Tl0Y6q9JqsyOOlJP3EV/6a14F/8AX9qmn++JRTHIL/UnggaufTb3&#10;VLSaQkheH+r5da1LStemCrrcXEpLVMR+v5+n+xFx7VkGOnkpn1qRwyj6qTxf8j/ePeQHtTyo257v&#10;bBkrVlrivn0DeY7zw7VwpzTj+XRD/kh3LjNm4fJla+NXWJ2UGVV0kfkD8249t8ezPudc8kP05C2u&#10;L/gkn/W993vu58i7PtO3pdzICygEVFM6ifn/ALPWBnu3uW43Er28bErwP5qPT7adU80fy0o8juxo&#10;Z8tG6pMFX/KDyQwTkfn2is3tpoHKrEAoNrAWABP5t7zs2q+hjiEcVFA4AdYo7xtEjlpHqG+ef8NO&#10;rIOoO8MflaOm8dXC5cIQA9ybKP0m/wBfbXR4hAxV1AU8fUXv9Bbj2Yz3rEVU56jieyliOONfTowl&#10;dvqSoiWSGQ/5ssSCeDa/HPv2UwsLRNpF+Pza/H+t71aX7h89UW3lbBHXLbm+54KlPLJ6S1idRNr/&#10;AOv/AE9hfXYR43ZlS1gx/wBuCRY+xbb36soBPRpYbUzXCk+o8vn9vQ602/aWamCGVbkKBdh9SLE2&#10;PtLZKCSOJgVZSAb8n2cWsis/GvU2ctQNbaRWox5dRqfI01bUK4ZWBb8H+nNxY+w/bITUdTdSQQ3+&#10;PNufYkFsk8VD1NO2zHQCeli2Gp8jRsjqHBUgcDgEWsP6+zDdbbgepeFHcEEgWv8A4f09xnzTtqxK&#10;zKOjoXLL8PH7eq/vk513TLichPDCQwidgwUfU/kWI/31/ZoJMclZQLOi3ZVJuAObi9r+8Qfd/k6z&#10;5l2eUSRgyIreVSe044/6vToY8s79NbzhS2AR+wceqHspvat2HvyyVElM0VWjcO19EUoIsAef98PY&#10;YZ7AGphYADUNNxpuTYngW/pb3wc9++R/3Rvc+mHFX8qU+HPzrX5dZXcrbkLi2RmNagflx62Dfhh3&#10;xT7j25j6eor0LrHTxsrTcyXDaroeRa309hRVbVrVdisT6SW+gIGn82BH9PeGF9EUcJ8/Th/qPUiJ&#10;Ij/aOrRaLM0lRGHWVCGUEWYc8XHtvO2atSdML8/7Qx/H+A90TXTS5rT8v8vTUtCcnqZ/EKc/SRR/&#10;hcH3Gm27Vi/7DE83Og/0/wBv7UrFLUOGxg0/yVqR01jyPXQyNObjyLcG19Sj/Y2PtskwFWCb07XH&#10;1Ogk/wC9e1up1FRjrZIHn1kWthP9tT/iD/xT23NiKiFmLxlQb29JPFufwPZrbxzXKKIl1EdakKaQ&#10;a9dPWRL9X0/7x9Prz7aKsrBfm39bm3+9/wC8+xHa7FeSIDJGw9KLX/B/L16L5J0Qkk9disia2llb&#10;/kMD/ePaSyGSjS/Ki455+gA55t7GWycm3d04CxsTUU7OJrjzxWvn0ikvkUE166epUAnUoFrn13tx&#10;7SM2SSRiEcXHFuL/AO+495U8je0G43aRSNAc0r2n/P0Gr3cgXwafn0msllhGHUEkWNrNa39b34Hu&#10;OzkqW1fUX/PHHvLzk/2KSbR49vwI/B8x8x0TPuBbAPDpEVOZqZJSiuQt/oG+v4AsPacyBMgcc88W&#10;+v495I7J7A7aIhqgrWn4OHH+l0UXW4SEUGa/PqbRVE11LM1rj6kn8839oSsoJ2kLC9tR45+n+t7N&#10;ty+7/tMkWIKGn8H+z0Qtf3Naen+r06WNHkVVAC7XAHJNhb8m9/btjsbI4AYEfT8Ej/Ye68vewW32&#10;18r+BWtPwU4V+fVobuaVtJyOm3IZNrkK9wT+G49zqzAI0eoxC9uPT/vPvKPl72os7a0A8KnaKdvy&#10;+3rdxaFyCeH+r59YKPIyauWuPyL/APE+0ycYad9SrwCTbT+R+fcM+6/s/tt3tstIBqOrOn7Pn0kg&#10;aS1nwcfs/wBX+fp8+/NuH5Nvza3+HtTYqZuEP50j6H+htYD/AB98evez2kXa55WiirRn/DT8R+f+&#10;rz6kjY90qQK/8V070WQ1HSxt+Bdr/wBPYh4+hkqNJVTYWtcEar3H9D7wM5l2SWwnZQmKmuKU6kG2&#10;nV0B9entJ0YA6gLj6g/X+vt6/gdUeBC30/q3+9W9gsAilP8AV/Lo2V0AGOspkH5Y2/xv74jCVa8+&#10;NuObm/H+8e/SamUrUDqxkXh14OoIN/8AeD75HF1X00WsLH68/wC8e0oR1wQT02ZAQQc+nXiwPNxz&#10;z9fcNsVUj0lG+p+n0N/9h7cDSLkY+3pOQG+XXIup+tj/ALG3vAcRUA3Abg8AAkj3syTUrx/1fn1d&#10;aVFeuXkX6G1v9cf7177ONqdPCPx+SCPd0eR/iFPs6fGjr2uP/D/ePfAY6sJtoP0BvY/n/WHt9Cxb&#10;/V/n62BGW66LR/7H/XA/1/c2kw9XJIgKcah9Sw/I/Ht0lmGlBU+nWpFWnaesbOii5IA/xN/Zgeut&#10;rSyTQs459JDH6Lf+lx/Tj2c7TZ3dwQAn5ev+bovnZFABPQab/wB1UGCxlRPUTqiqjfUgfTi4/wB6&#10;Hs5+3sDBBTLrYEKACCVB+v8AS309z9ypyxuE5jJiOQPI/wCqvQcvLpQaA06o9+TXyOxmMqcgkFci&#10;mN5ASDf+yRzY/wC2HtXpj4EA0hS3FrWv9OQBb+n5Pufth9vfrGUXMVAeOPt459fIdBm83FkqQf8A&#10;VX16p77L+ZuUxpqVoMlJ9XVCsrrYa7AjTf8AH+v76kpFB9KD6WI45/23uXLP2TtL22AaEEnh2/7P&#10;RCeY3U6f+fv9jotcPzi38tYz0+TqSrOzKEqZT9b8cL76jpYy1/EoI+v6Re31P09qk9hYLUiqYIr8&#10;HCo4fF5evnx6bbmKRyO7+df9VOvbg+cvYcsCg5CrVSt2P3Er/W5uVKf63HvJNjRIhtptpNhcHj/e&#10;Pawe1dhHGY2hoRiunj+0mn+r87wb42sVzX8v8h6QOH+bW76fILPPkat/3bteSXglj9OD/U+01Wbc&#10;jmLeSIEG5J4X6i30A9xnzV7NQTs3gR5P9Gvz46vt6E9pvWoAV/n1YL0r/MpqsRFQw1mUZTEoQo87&#10;iwQfkFfaSyGxaao1kBVbSTa4BJA+pIH/ABHvHTmr2duLOJpEhOPPR/0N/l/2RXabn4lAerXemP5j&#10;2Gzs1FTVGShcSNGpDVNragrX5X/G31/40Be9difarJJEv6TcWHH05UAe8ZuY+XbrapGQqVI8qU86&#10;V49CG2dX446t96m7fxO/aCCopqmKQyoCCkqvf03+lh/j7LxksZUxSyD1+kkAKCf949x5LJIsmkn/&#10;AIvpd4SdGDjdXVSDcED/AGI9sr0dSOB5AD+bX/2FmHusd62qpOfTpkxpWvXP3Clp6lAbNJ9fwoA/&#10;2IX8+18N20ppT8/9Q614cZNSOve2+paaMMXZuB9GJAP9CfYhsLS5u5kWMcT5f4OkMvhKDTrokD6n&#10;2jchlHiYhW1fjgm4Nz7yQ5C9vbrcmQGM1J/hr5D5/PoMX+4JEhAOn516hVFQqj/YfS/J9p6euqJr&#10;lWNgLXF/6/j3nZ7bewyXUSyTQVP+k+R+fUb73v8AoqEOft/2OkzVZL16Q1uR9CLcWJJ4t7bDW1cH&#10;JZrC55uL/wCvb3Le/fd1tztp8OHuI/33/wBDfb0AE5qmFwe6n5/7HXcFSXKsGN/pbUD/ALHn24UW&#10;4ZfINTsCDzdjyLf7D3hz7iewt9bFlWA0p5JTgR8zT/N1J2wczI6BWcEn5/7HT1BVKg/H+Bvb8f4+&#10;1dHnSFBWRTxze4Ivza3vGmf2l3E3LRvA4p558upCj3aF4wWb+fU0VkQH6l/3r3GlzUhNlk+o/BYf&#10;7D6ex7yz7G39yVDwOTXjQn/L0V3e+xKCFOft6hz5KGP+2gP1twPz7bJ8rV3B1MbEWJDC3+wN/c72&#10;X3cZ2smmEDjSK008f544dBibmMKxBNP9t/sdNgzMZawZLH+tiR/T6j3JpMzM50tJ/he/+3Bv7gH3&#10;D9orjYZGPgsCBxI/ydCPat3SZRrP8/8AY6eaSsSUCxH+sDe/+sf+I9uwhFWV1DWPr9f6i9veMW4W&#10;09lK6zgjST0MIHDr6V6c1awuLG9ufaswmDSR7+Mn1D8A/Q/Xkew3czyIdJP+r9vT4QVz107/AJPA&#10;/A9qjKbfiEA/ZHK/lQf9jwB7SRTMxqDwPVvDQjA6xJLc/X/iLf7f2HsuFhEhBjP1U8Acj6i3Hs48&#10;VwO3prw1GR/g6kBzb8H/AB9yFwiEf5trWB/Stv8Ab297W5lAoD/q/b1sKp64k35PvP8Aw8wD0qy/&#10;kWBH0/oR7pJcTacHV8uteEleuvfQMq8EMeALgEcD/b+0EksjNqrp+XH/ADdWEK9d8f4n/bD/AIr7&#10;5iWp+mqS1786vr/sfbiSkGpNMdb8JfLrq1/r75iWpvfW/wDrXI/3i1vb5uHPDI/Z17w166sP6D/b&#10;D3IVKtyAGcXNri4/3k+2WaSRgAeHVhFGooB13wB/T/eB7dYMZUkBmMljze9jyP8AH/ivuR+StivN&#10;3vPB0E/LiOkVyaHh+XTLlspS4+HyzSIig/UkC9/bjT0s6yaQH/A+pt9fzx76ceyX3fJd1gjuZoqg&#10;/wDC6+Y89XQG3O9ZZNKnPRat67/jmeSGnf0/S4kFv0n/AA/x9qeXFzSUxJ18qDyCf8PfTfkL7vG2&#10;7XGkksKjt4EBT+yp6DpaeU08ugIp8xLUZEGVgw1mwL83B1fn/ff4ewP3VRTxSSWeTgvxawPP+HvJ&#10;XZfbHZLOLsjAI9VBFP29M/Tya6DPRotnillpYSqodSoebE8i55/1vYTVc9bTysySygg24JH/ABX2&#10;J/6i7cFqI1/3j/Z6eW0Yjux69CjBQUksY1Rx/TkFVJve3PtQ4bcFfrCGV7fTlm/rxx7bf292yaMh&#10;ov5f7PTH0DNT0Hy6ZMptjGyoSaeMm9+UU/j6X9iAmXqBHqZ2H05ux5H149w7zz7PbbeRnwodQP8A&#10;R/2ejOKDwcr0HtVtWjWUGGIKQbWCgD/D8+3DG7hkaVUMn5sw1N/UD3zN96vu5OWnuLOHhU0EfyJ4&#10;6ujq0vCrBX4eXUmnE+JsdLeMfQ3C+m+r6WPHsRKeZqmENFI2uxOkE/77/H3yr9xuQN05euJTNCVA&#10;NMinkM9Cm2nR6enQkYHPUlbpi8i69P8AqgSSCeALe4Exq4yxZ5CQ1uASOfzf3j9dzXEDiM4P+ry/&#10;2ejMRxsccOlvGsb3IsQb/wCt/rj3jWqqQb6n54JN/wDifbIvLo0A4dX8GPrn44xf/iSD/vHvMtdV&#10;KOJGAH+J/Hs2tY72dxgkH0BPTLJGmOPUd1iF72+l+bC/+3v7jTZ6oiUgy/7EueD/AEtb2O7LlLdL&#10;uhRH+fYeH7ekRMYanUEyU4J/zY+oHI/P9OPacrtylbl5h9R/b/x+nuSNj9rN73VhGkDsOPwEfKvH&#10;PH/VTovuLiFGxnrA1VBHc6lv9Pr+f9b/AGHtsj3Ekh/Wv9eZL/72PYm3X2U3uzj7reUmn8Jxgedf&#10;n02k8T/LrhHkYT9TH9fzb8fX3lbcSoLCZFI/INr/AOH0I/x9hq19p92EoMkM1PmD/n6s0sSipFf9&#10;X2dSTVQsLqEN/wClrf6wt7dKDcKyWtMtz+NYH1Nv6e1d77b7xZrqEUmn5ofSvGv+rz68jxM2MdQZ&#10;KmHUQ2kG9uGH+9e1ZT1wkUMJQeePXe/H+A/x9xvu+07paOUaNiRxqpXH25/1V6XIkTZp1nhanb6l&#10;QD9CDcf7Ye8FS0shKhiefqDqHPItx+PYbSC+dtIQ/t6cMUQWp6m3hUE3Ww/2H++/2PtNZGmn0ubv&#10;f/G54sbe509t+Q9y5gv4IzG2liOA+fRXeiJEqOmLKbgoaCN9UsWpRYDUC1rfTj2mRjqyaRRZtN/o&#10;Bf8A2Hvp97X/AHWm3CONpbdqmnFTk6vPI6j3e78wg6R/P/Y6Div3kJlcRSfTj0lfyosQR7c125UN&#10;GWswv/jyOP8AH3l9y391a0t1UT26LT1UD/n7/J1He4b3OQVU/wA/9jpLHc7PNpkccnkk/XnkA/j2&#10;lMnhq2FiFLX/AK8/0459y1a/dq2kRCkMZxnA/wCgugjLv91G+ok6ft/binS0xdZDURqxdSLf0BPL&#10;c3/3r2m5MXkSDq1cH8FiSR/j7bf7tG2DUVt0JpjtH8u7pyHmTWaIxP8AL/i+lCslOtrMtuCPSv8A&#10;sBx7bXx+SWSyrL+Dxq44v9fcb82/dhtZoTptu4g1oPlThXoRbdvLEDurX5/PqYlXBGoJZf6m1hxc&#10;/wCPuYlBk9NyJPpySGFre8M/cX7r91ZtNJFAwUVpQcf59DWy3FW0hv8AD16HcdLCwV3jNmsOQPzx&#10;a/8AvXuLNRVMotJfnjm/9eb394I89+1267AzlYXXTWlfsr0MrZ4JM8PlX/YHSqostS1IGiRbmx+o&#10;B/3v211G21mNyiMSebj/AF/6j3Al/HuNrJolUinRxEsT4Xp6SUEfXV/S3uN/dJPr4Lf8gkgf7G3/&#10;ABHsifcJVfST/g6s0IzTrnrH+P8AvHuJLtIFriL/AG4FuP8AYe3F3RlcBmrXpO6BRQ+fXtY/x9z6&#10;HaSD/dFyfqdNgT/tvZpBuJaucEdJGgOTTHXEufxwPeWPHS46vhdEK6ZFIKfTgH62Hs6guiAArYPH&#10;8uksigDT+zrpm1IVPNx/Tj/D3bd8R8tPJDSxOWN41DBixNyoHHH+Hv1zcKpU6vMf4f8AL0luY100&#10;A6pt/mibJpc11tnJTTq5WjqhfQp9Jga5PIuLt9PdofgP2sD2tdeeef0gD6+zzZ70SBkY1OP8vQYm&#10;QhiD59fOs+QOB/hG+czCqaUWrqQABp4ExFgCT/sPfKGncsoIPBX8HkX/AMPZjPcoisQfI9MorK2B&#10;XoEcfExmUc3BFxb+h4594spMlDTyO6D9P5JFgBcjkfj+vsNzXmthR/5fZTz/AJfy9HqVND0dn459&#10;S12+87R0sFLI4d0U6QfVck2P/E8/j/H2Ufs/s7HYqKaNpo1dVIbm2m4IsD/rf4e3YXnfURU1rT5/&#10;PpwWxbvr9g62w/hT8G6impsTkamicLeB21RqeUKuRb/b8A+6oO+uy4sjHV+Gq1f5y2lyfyPrx7EO&#10;361ca8cOtshVe7HWyF051xT7MxNNTLTrGyRIt9AUjSLfQXt/h/vj7qf3nuCtnr53WZ+SeLt6fXf/&#10;AHj2K0Oo+vRXMSGPQ9/Tge0QmcrgTed/+Sj/ALyPbpQjAz0nLuPLr3vL/eHIC9pnP+Ooj3YM6kV8&#10;uveK/Aj+fXvanxOL7Gz2n+BbW3bmtf6P4TgMxktd/po+zge/+w9mdvYbldf7j28sleGlGb/AD0HN&#10;z525S2Sv753WztKcfGuoYqfb4ki0697EvFdA/KnOhThuge8cmjfSWk6r31LTgH6F6laDxqD/AFLA&#10;ez615L5uu8wbVeN9ltMR+3RTqO9z+8p93zZqjdue+X7cj8Mm87eG+wJ9TqJ+QFfl172IeN+D/wA4&#10;s7pNH8eex4tf6f4rRUe37X/1f8eqKbT/ALG3s6h9sPcOYVg2qcV/iAj/AG6yvUdbp9+X7pe0V+q5&#10;82t6cfAkkuf+0eOWv5V697E3C/yyfn9kdDSdQQYaJ7HzZbsjrSO1/wAtBRZeeZf9Zox/rezS39l/&#10;c+c923iNT/FcW/8AgWQn+XUc7n/eXfc026oj5qe6YeUO17sf2M9lGh/J+vexYw38pP5u5DR93WdV&#10;bfv9f4tvqvm0f8G/gWNrf94v7PIPYL3Al+M20X+mmY/8cjfqPdz/AL2b7qm31+lXeb6n++NvRa/Z&#10;9Td2/wDOnXvYu4L+Tr8nAYzm+5OoscOPJ/CZ97Zm39dIq8VQav8AY29nVv8Ad25qNPqb+1T/AEvi&#10;v/hjSvUfbl/fH+yEFf3Lyvvlx6eMLC3r9ui8uafz697Hjbf8ovsGmCHNfJjG0pGnVHius63Ig2vd&#10;VlrM7SkfXglD/reziH7t10xrc7wq/wClti38zMv+DqON1/vntnWo2b29mm9DPvCRfmRHts1fsDD7&#10;euDRxt+pFP8Argexowv8rTFUYT+Md97zyJFtRxu2MRiNXFjpFVU1tr/439nMP3cdnA/xrcpn9dMa&#10;J/Is/Uebn/fLe4Etf3LyRt0Hp497c3H7fDitq/y6wNRUr31Qxm/19K+xQxn8tnp6jCmu3/2/k3Ft&#10;Stndq0lM1v6RwYbyD/qd7OIPu9cmRZkubxz/AM1IlB/ZDX+fUebl/fAfeUugU27Z+XrRfIi0v5HH&#10;5vueg/8AOPrEcXQH60sR/wBdF9rvH/AT48Uen7nH7xy5H1OQ3pmIi3+v/CWpf94t7N4fYv29jFJY&#10;JZf9PO4/44U6jrdP7037324V+l3Wwsq/742y1an2fULcfzr13/DKD/lVh/5JH/Ee1fT/AAq+MdOA&#10;P9F1LV2Fv9yW5d6ZUNxa7JkslKv+8eziD2g9uLbMe2If9NJO/wDx+Vuo43P+8M++Pu1Rc87ToD/v&#10;mz2y3/YYLKM/zr1mSkpo/wDNwxr9Bwv4HsVdhdK9T9XpkU6/2Dtraoy/2pyhxWPSN8gaHy/Zmskk&#10;1NIYvNNoLE21tb9R9msftzyFGwcbPaMQKVeCNzTGO9W9B+fUe7l97770u6grc+4O/IG4iHc7q2H7&#10;LeSIfl0EvbPx46C77/u6O8ukepe5F2hNkqjasfafXe0ewItuz5iOGLLS4WHddJVrTGqWmpxUeIL5&#10;PFFrv40sIhx9AUaI0NIY3VkeM00Oh0ddLoyabEEcEH6j2dQ8ucvWwpb2FvH/AKWCJf8AAo6jzcfe&#10;f3h3hi+7c2bzdE8TNud7If2vO3THtD4ofFrr6voMrsL419A7IymLqoK7GZLaHTnXe2q/HVtLKs1N&#10;V0FZhsdDJDLG6q8ckbBlYAggge8eOxOKw8H2uIxmPxVMLWp8dRU1DANIsv7NMqrx+OPZtHFFCumJ&#10;Qo9AAB/LoA3u4X+5S+PuM8lw/wDFI7O37WJPQ/e3D250j69797917r3v3v3Xuve/e/de69797917&#10;r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3X&#10;uve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/d&#10;e69797917r3tJ/8AL4/8mz/5RfZT/wATP+b/AP2rdSNX/kM/9Sj/ALz/AEE3H98Pz/zNr/ef9BXv&#10;/9ALN+Y9RJOqrzqbmxv+o8e/pr5cuCEXPU+X7hIiWyK/5Otw7qPLvPjaGR3/AFRRm2oG50A35PP+&#10;v7LrksWfM1h9WP8AZ/rYci3uT7W87BXqN92lqSKY9OjQUeRDRofxpF7m/wBB+Df3ATFyXX0Hi1v6&#10;f63A9qGu09eg3JErfPqW1dHY/X8/0H+xuT7d4aVYE9SXNrfUAWP049o5JjI2D1eONUfvoB5dQpJW&#10;ma2oAccD+v8Aj9fbLko1lJVRq5sbc2uLD2utWKCrdKwkE50ChJ6cqLVEAxPH+PAJ/wAL+2pNvPIN&#10;YQn+h5Fvz9Le1T7hGDpNOlS8srKniBQSfQHqc+SjU6Tpv/S5+v8AvHvyYgwzAGNl+o1f2b/7b2Fu&#10;YeXtq3+ykjlUamB4AHyPkekcezNbTB1JFPLrBJVJOhOrk/2bAcX+l/8AjXse+s6Ifd0+r08r+OeL&#10;cWP+sSffK77y/sHt9zYzukQAJqDpp+H/AD9Sny7fmFVTgM/4T0XDtjcVZtuinrqUv+3rNuRe5uAC&#10;PdpvU21MXlMdB5YVLkIRwl2UED+n05+vvgv7v+2smx79JEnwrUHBoDQn9tP5fYeh3+9TSoNR1Wjv&#10;n5oZHbMtXBO7BoJJOTIQ2lWK8XP9bD/X+vPsyVN1RhpI0PjQEhfSSin6XAI/oRz9PcBvsc6ORp1D&#10;OQCf9RHDqn75YGh6L5kv5kclJIY2qzGwaxjaWxXi9jdvz9fc8dP44XZab62AYKtuf6enn+tvZbJt&#10;uNLMPs/1f4f8nWv3w3kepNH/ADIUndf8oYjRq1ayo1FrAXLc8fj231vVeOpAH+3u4uSSirYD/Yce&#10;zHZtpM8+io01FPP/AIvrR3ZiDU56yZz+YapoS4qGVzHIHDTaCLcAaSwIuLfjn2HuUwNPTTPBHGAA&#10;7D8c8WH4/wB9/vHvPn2L5NSKSG9kp26ScemegPzJubGBhWv/ABR6pt+X/wA7MnuRaugpqsqr3FxM&#10;WuNXIFj/ALf+nuMmOjjjCBf94v8A7A++kHK3NT7WEitzpUeQx5/5f9R6xr5msoLgvKQMg/4KdVXY&#10;DvHNfx1qwVbktKXcq0l9Ikvxz+Rb2j89gY5ldlQAn6jjnn6fn3lJytzINwtllrnrHrmWySEuaVA8&#10;6f6v9Xp1cj8V/kZWyjHwVdUbKyLdnYGxVeRcj/fc+wqrsPLSsdKXFzaw/wCKD3I1vfJKMnqHLuz8&#10;eQuuM/Pq6fYvauOytFTrLUpcxLq1OB+o2tdmHtnkpZXBV72H0/H1/rf2uWZFyvTMVmUfhXoTV3TQ&#10;hVaB1F/Vw4YNxcWs3tsqcMXQ+g8g8AA3uDbge1cV8FPHo7tUjjfUwwM16kU2/dEioKk3VlsLn/Xs&#10;Of8AYewv3JhSgl9J5BH6SbH2Ldrv9VOpL5feKUquPKnQ27K3d5/CzOOWB9TA35/HPsCMxi5FluLn&#10;n/WI/H09yHY3alKdTLtdirJUcAOjOYHPQywldagBfxyDxwQw45/1/YndbxSxVUXH0YfT/ifYT5od&#10;HibpTcWpT+j/AKvLouvyEnpqjAZDVpI8DC5IvexAt/W349nw26nmxyBvoVtb/kH3jDzZMsCtq4Gv&#10;XtnjdbjuyQR/kP8AsY61VvlNlEw286uaN9IEmteQLMXN7883taw/2Fj7zU2BSas8LqSHlQi31sWN&#10;+Lf4++WP3nuTre6WW/iVaMJCcfJf9X+rGSvJu7mKJI2+X5U/1fy6X3xc+WdTsrI0tOatjGskS6Vc&#10;qFPr5Klvzzbj8exLpuqKSsiV2guWTVYAci17W0/7H6++RO/7OIbxlU0Abz+37f8AJ9vUuwbqpNFP&#10;V4e0fnPTtRQ+SqDt4EtpOrUxW2nUOCf9Y/8AG/Hpmkb9MBAH1JUWsfpz9f8AePZOu2txJrX5f4P9&#10;R6fbc2rnPStf524uIDXVKDzcazcf4MAwP+tce26fpinLECmLDkarXWx41XI+g/x9m0W2UiGpgDTh&#10;5/Zw4nqv7y8yafLqEnz2xJlY/djRqsLSNp/2+vn2n8j1DR0ylzGthqv6kF7WAvcezC05emumChSf&#10;yPn6U68d1QLnH29PlJ88sJJpVchApYj/AHejFQCR6wX4/wBj7Lx2DtyixKSqioXCN9GjIU6fpx7y&#10;C9tvZzcN6dZFjYKSv4G4VHyz0W3W+IiVBApXoUNt/LSm3HURwU86S6tQ1JLG2stYLpCsfyeL+yXb&#10;onkFS6xiwBa1r8fQH3nZyf8AdjeazWWRT3AfgOfzp0ErnmRnegan59Gf27vmfJQRzs5GsBhzxyL2&#10;/wB49hpkFqmH6SeDfhr/ANTb3Mexfdvjt5wpTgRSqfZTy/Z0nbd2dTVvL16XVNuES8GVrtxybfUW&#10;JH49slNS1Ty2CE+oDgN/X+lveXvInsfbW9qgWIVWmdPHj0g8WS4Na8P516lzzRyxsxb+ySWJW54/&#10;Bv8A7f2qjj5lguQb2BtY/wDFPc9WHttDt4DhADjFOlHgEL3CnSeR4POLEfX+oNj/ALf2yLRSSTaW&#10;U/U/g88/n2PrLl2KCNQQP2cOkD2rE+Z6UXkjjh1KR9B+R/vHtzbCKYwxQX/ro/w/1vd7vaYcYHRf&#10;cWzICQD01tlQsmnX/h+oH8/0v74U1CIn0qvINuATbn3bb7CGCWpANfs6athpkFPP8usklVrW5IsR&#10;fkjnjnj27vjfMo4/F/035I5/Hsc2wRUB6GEFoJk7hXH7OsMeRWIkXJH0tf8Ap9PaXymI8aFtB+rH&#10;9J/2P49gXnXa0vLFgo9c09adFN9tlPOnTxT14m/S/wCB/aH+w/PuPhMS0tUtrgXHFuDz/re+c/vV&#10;7XHdRI6R1PdWinOT1Xay1u+nhQ0/Z59RMnn/AOFxmUtpI1ANe1uPqfz7Nr1/sWPJLAhUamsL8X54&#10;Fjb/AF/fI/3b9rbna7m4k0GlTjSf83Uk2G4KkeT/AD6CDL/IzF4CUQ1k8SaWAJeRUt/qtWph/h7M&#10;xj+hvuo1kSDyGwNwAVsw/JA94e7jtn0zlHGk5wQQcfLo1G6RjFek9/s3e2RIwNfT2H5EsRUXNvrq&#10;/wB59yn+Pb3N6e178XPP9fx7QLZmmD/Lp1d0T7esq/L7aR/5Tqbj6nzJa/8Ah6veJvj4y2/yW9xf&#10;6WNrXv8AT22bJmBAJ/Z/sf6vPrX7zQnGP2dSI/l3s9mGquph9ODPECf9YFx7hyfH4i5+3vc/j62/&#10;JPp9tmwkrwP7D/l699ejfEeHTpB8tNnScCvpQePrUIL/AO2c+4TfHxw3/Ac83Nuf9f8Ap7t9JLp4&#10;HHy6sNzQDT/lHU+L5UbQc/8AA6kv/wAt1v8A4nl/+I9xJOhHUm1P6fzzcA8AX9PtVBtckgBaoPlj&#10;J6su5Rjj1yl+VO0EsRW00n/BZUNv9f1+4snRgjRmZEAUXPqBIAP9Lfj2YwbDcSSgBWNf6Jzj5Dpw&#10;7pGMkdRG+WGzgD/ltGCP9VUxJa5tyWk4/wBj7RtfsWkxUhuiEo1wLgEgC3IPuWuWvZ3c93dGSOTN&#10;M6GNK/l0lm3y3QZI/aOoFT8qdvTxN9rUUsl1P6KmN/oPqoDc/wC8+1Jt+ogoSiRRBeFB5W/Bva3+&#10;w95Qe333ab+edGnjcmv8DZxx4f6v8Acv+ZLVTQMtftH+fonnfXyBrszQVcOPkGmRSECPc2+oA0ki&#10;/wDsPYz4jJySqpLWB/HH4PvOHlb7uC2VpE0kRBC8SjD/ACfL9vQIvOYTJIaU6oP7+/vfna2vmHnE&#10;Usrk387csp4v/wAV/P8Ar+1hHXBVBDf0F7c2/p7Hdl7NG3loFNK/w/bnhXoN3m8l61bH24/1enVe&#10;+V613Hla2RaiOpNy4NzLwebkA/763594J8oi39QJ/wCNe5l2P26tbOJPGFSKYp0Hbi/dpAVFB0u9&#10;p/HuokML1UTAtYkOSLWJIvcf4/n3BGcjRjdh/hwR7EU/Im33C0KkV9OqrPO1KVz/AKv59CVW/GRc&#10;lAqpG4f6MRwo/qLg35+nt1o81BOwAdbmwsbD/bX9gjfPbBViaW1qaV6MbeV0Azw6AHsP4uZfBU01&#10;ZBBK8SCRvR5CVCgkBtIt/vvr7UcRjlUHgXHINv8AefePe/bPc7fdmN1ODxp0ILaUjvrWtD+3j0Rv&#10;cEee2tkpabVUKEdgOZB6gQbg/wC88e8M9IjBrAXI+gsL/wBPYJ3zZ7e+sGXQNWfKuf8AV/h6GG2X&#10;rKwHD/V69Cb1b3LncDl6GQ1c0RjniuGmlI9LANc6ha3159pvLbUTL0zoigtpe3Cm503BP/E++cvv&#10;Pyu9teyN4ZFfkcd3Dh/qz1IVluAABPW0p8Afl1SHG4ymr8mlwyq0clStyfGVuAzf1/HsEsr0rW1E&#10;rSLTsb2BIBTg3twRyP8AH3hluu3mK4YCoz6Ho3/eSAUGOr+9q9/bWydBTSNkaXU6KbCeFgRYc31/&#10;U/0v7TFR0hkF1AU8nAJHBI9P1/s8+y2OwZm1GufkfP8ALry3kZNcdLNe49sG1shTm/8ASaH/AKP9&#10;oHcHV9VjYZJJIm4J4IIAA/qSPY22Dlme/uFhjDZFcLWv8utteKBTHU2HtfblR/mshTMSbD/KIf8A&#10;o7n/AGHsvO5sZLBI8caE/j0tc3Bufp7y+9rvYy53MxyyRtx4lD6fZ0RXt8FDY6kydg41wfHPG3p+&#10;odWHPF/ST7Cevw1YXb9trctbn/WH4+vvpB7Z+wy2SxTMnD+ifQfy6ire9xdizKT1B/vdT1ZsJkse&#10;PSQ1+RcXv9feKiw9Q50lD9bH0k/UfX6e86eS+RE26FU0Afl8qdRjuN1JMxDAknqJV5WHSG12+pvq&#10;AvY/g+5Fft6bxkaCbD6aT9fr+Pcq3nKEMlsFIFSPl0HG2+QyeIK1PXqHOQFhZ1BH5LqLf65J9pRs&#10;LURuTpIAN7BTcj3DvNPtRYbnG48MsxGKqacRXy9OhTtEM9sB8Wr1oelD/F42VbNqvcfUHj6+5MdL&#10;OvFm+n5Ugc/7D3At193uxe6ZzGB/tT0LjusojFa1HWFsnx/nPp/tQv8A7b280FHq/WB+of0v/tvc&#10;icv+xlrZUJiB+en/AGOi6XdJXehPH59MtdWyMDoZuR9fx/tx7cayiRYiV/HPAv8A717kf/W7tre2&#10;8MRg1wcdJXQuQ1ak/n1ApaiUvySb/S5PP9fz7SIjlSoAUGxP4uQeRxx7xE97/aSG9hlmRAaDyWvQ&#10;j2e9eFxqP5dLGjrvCoYt/tzYi3559jpsrbM+YWMIjkvosbN9OLgC3vj17rcgTbTdymVTQZ+EjiWA&#10;/wAH+z1LW134lQVNenBt4Y6nOmWojQqWBDSILaRze5/1/ZjNvdWV5CnwsBfkhWP0P+t7xq3CxZXo&#10;Qf2f6v8AZ6Ef1KD06a6vsPBRKxaugNuDpljP+w+tx/tvanyvV+QanFoGuAByjf7c8e0EVqymgB/Z&#10;/m6uLhWyuOoFH2RgJpLCupx/09jH+31Ef737Dip6pySNq8DjkXsj2/2N19msVuZX0CvDpsyjielA&#10;u+cKELGtplA/BmTj68/X3yXq/JAX+3c/1JDD/iB7daxpipH5f7HWluEA4dY/794VjxW0rfgfvKT/&#10;AL37hVXXFdGSGha9r2s3FuOePe0sGYVWv7P9jq/jqeI6lQ7xxUn6aum/1vKv5/pc+2uTrquAZvt2&#10;biw9Bvf/AJJ93bai5FKj8j1YTR09PtPUpd14smxqoAfr/nYgP9iSfbPVbUnpyAyFPVYgrc8DkWt+&#10;PZhacryzxlijN+R4+Xl02twlaH/D1nG48e5slTEeAbCSI2H9f1e8I2zIRfS3+uAB/vFve05VuhIa&#10;xtTyGlv83V/GXrkdxY/gfcw6vyPJEW/22r3zpsSEnCMl/VwGYAW5t+PYu2b23u750kCuM8NJ6be6&#10;AyOmnJ7wx9FBLIZ4zpQkWZP6fnn2J+K2v93DGBGCRpPFmvcc8295veyHsvc/vJZ5Y2yPNSOi26uh&#10;SvHog3e3ySocIslHHUonqkW4lS4YH6k6vr7cp9kSUy+Qw2P9COPyf6e+13s/ypacubSiyKoNMAj5&#10;g8OgPdWxllqDU/t6LRtjvLH56VtVfHLqJI9Sk8lRaxb/AF/z74DDsIirCxA+n1/23ueReKGGnp22&#10;sgpow/l0tl3fAalJY21K7cMCFH+F7H/bewP31htHkOk/2v7P+v8An2NNrvQ8Q+XSv6RFPlX/AFeX&#10;RwurdyLWwQDWp1KhsHH5tewv/sb+y85SnAaQEE2J40/W1/Z/Fd6Tobh0phtY691OjLUEoZUbgenk&#10;3/3u3ttogkEwvYAHj6fX/A+ziFjLHStelT7ejrgdOU6GSPi5P1/PIt7XKzJLS2B5ABAFr/6/H+v7&#10;TTWIm7CMdJLixYDtBr8ukpJSslQOD+OTf/bc+07QzumS0i3+c5IN782/HuOua/bKz3i0kqqktXiP&#10;kekEls0QqTQenUrJ4yOahk1C37ZK3H04vwT9T7MhtWhmniha2oOi/UEjk3+tj75G/ep+76kVpPcQ&#10;xZrXCn+Eenz6csdx0v4b4p0WDK74TZuc0STLHGs2n1SKo0/Um7Ecc+xBqNoVEsRlEf19Qv8A2rC3&#10;Bt74ec+crTbZuz26ow0mh7Tg5446G1tdL4Q8+jF7P7CxWcoYpkradiVJt5Y+QCBcWP8Aj7QuQxpo&#10;WYS3Vwf03JNxYcce0nLnJG7buwSGKqf6U1pU1/2OtTbgkY8qdLWfcOPiXUZ0va5s6EfS/Jv7TcrP&#10;JdEAa/8AS/1/23vNf2o+7fuG6eBI8MgBpkxtShI+XRVPu0ZGDT8x0G+4OwqemZ0idPqACJEJPB54&#10;PtJZLHVxUkBlF/8AUt/xT30j5I+6LC8CNJHqqvnH/sdIfrDIcZr/AKvLpPY7db5CS3kNzzZXHFz+&#10;eT7D3IQ1SuwcN+Rcg/Xj3kjyj907b7JUM6UH+kzxHy6RywtJ3V6X9EhqVV2b/H6lvqfbO0ssXNxx&#10;b/X/AK8j3J+4/de2R7YALUU4af8AY6ftrUg9xoOnYYxSLqSL8fTn/Ye2Cry7K5XV9Tb6j3Hkv3Ye&#10;X4JaFPy0/wCx09LCWoAaZ6lx40BbHVcc/m1v9v7e8VkZSVK8XHNj7Ld2+63st7ahY4zUf0P9j8ul&#10;FvZtTNa9QazHEA6S4JvYG97i/wDsfa5oNwTU7KGYWA5uw5/2B94Z+7f3SkhWV4UK0PAIR5H5dLZN&#10;UK9wp00Bqqka6635AAIN7f1N/Yl7fr2ykiKtrsSOLWta1z9bf6/vEm1+7Rci7MbI2GxVTxr9g6Ry&#10;XyBaN5dJbdu+2wNE80gtojueQCbC9gCef9b2N2K2BLk40cxkhuTf6Wt9LW95rexvsGu0XkM11HRU&#10;oSWUgYPzH+DogvdxRiY16ry7I+UtLRZGaleqEQDsoJZSOH02vq/Htzn61anPopz/AK9jf+v9PfTD&#10;l+423ZrRLa1UKQKE+uegZulm06amJz0xYT5LYitiGrIwktYWEiAAk6T6g3+8/wCv77TYsunR4WN+&#10;P0k/8R7PTzAla6ugfLsayMSf8B6n1Hf2JR/Ka2nABU8zoL3+n0f/AHw9s1f1lLNdjC39f0n+lvoR&#10;7XW3NiJjV0RXvLZPwA5+R6VWB+TuDjIi+/iuAP0zIwB/19Vre2E9YupKmFvrzdf68n2YjmxSK6uk&#10;CcruWqR/I9LpfkfiJEWUV0ekgWIZCP8AD+1/T3IpurCz/wCYPP8AVR/thce2JubEK0Yg9CKw5b0E&#10;caA+QPTZkvk1iqeLUa6M2vezA8AXN/V7e36mV4bGm50kAgW/H449hTcrzZt2VoryNSGFCRg9CmDa&#10;DANSk48qdIA/KjDmqKNkYRyL3dPpqAPBYf19h5nepqin1PHAxAF/0m4/P4HvF/3Q9jNi5jtnnsRq&#10;1A4C1NaUpj5/Lo1tpZImyCKcMUr9nDP8+hg2h8kMTWNEI8hESzAAa1Gq30AOrj2Hw2TkmnNPT0FV&#10;VSB/009PLM/9LaI1Pvl17w+wlxtNxM9vE3bXCoT/ACGf5dG78xbbtkfjbpcRWyfxSyJGP2uQOjWb&#10;Q7RpsxHCqP5C6oCVOoi9iL2J/wBv7W2M6S7Ayig0GxN3VgI9P2228zUA3/1PggPvCrdPbfnV7hl2&#10;3Z72ep4RWk7/APHY249Bvcvfn2O2Na75znsVlTj9Ru+3w0+3xLhadDHS5A1CKyxytcXuI3I/33+w&#10;9quk+KndFeQYest3x6ytjV4Srx9h/U/fxx2/2Pv1r7K+790R9PyxuP8AzctZYv2+KEp1Gm7/AH1/&#10;uhbMT9Z7j8vvp/3xudtdfs+mkmr+Vep6ySN/uqUf8GiYf72B7X2I+FXeNUoDbDnhuB66vM7dpAvH&#10;1KVVWrf7AD/Yexjtn3bvfa6IdNhkQH/flxaR/wAnuFP8ieox3f8AvLvuNbRUXPPsEpHlBt+73Nfk&#10;DBt8i/mWA+fWGX7tv83Ts3+JaNeP+QmHt2n/AJffduQmR1x23KEalJNbuKj9IFr3FAs/+8e5C237&#10;q/vFMB9Ta29v/p7qI0/5xeJ/KvUS73/e1/cusSfod03K/pw8Darla/Z9V9P/ADp8+ucKVgWzxhSf&#10;9rQ2/wBsT7OL0b8U9+9c+GTOZXavoKkx46tydVIACbr+7RxL9OP1exVB90D3Hno11e7dEP8AmrcM&#10;wP2C2A/411FG8/3zn3ZbcFNp2LmO7YcCbXboUP5tujOPzj6KL8ovjnvLvfa1dt7AZjbWGerglhFR&#10;mp8noQyJpDGOgppbgHm1/Z5qbEtFAkMkqMVAF1UkDi1gDb2J9s+51zBDQ3m+QJ6+HBJJ/wAeePqK&#10;N4/vqPb9TXZeRNwuKcPHv7a3r9vhwXNP59a3O/P+EwnanaG6a3PZ35Xdd7Vp6yoml8GK613JuqWJ&#10;ZpNZ/wCBeSxKsf8AYj3MTHRJY3uR+QgXm9wfYoj+59bMCL3mCRwfJLRU8v6VxJ/g/LqNd0/vq98k&#10;BXZPbu3g9DPvEk/7RHt1v+yv59KLa/8Awk72RQPFJur5r7mzBUq0qbd6IxW27kclUlyO6sp9PoGK&#10;f7AfQNOY2tRZqFoKmprII34P2jwxta1uDKjgf7b2bWf3OuRImDXu538p/om3j/wwSdRvuv8AfL+/&#10;E1f3Lyvy/b+njJuNwR/vF9bA/sp8urHPjx/IP+NPQVVTV8fa/ce7KymKteobZGIpXZf6wR4qocD/&#10;AAEv+xvz7AjP/EnqfdErS51911xe+tP499qjAm5BNFDG3+2b2L7D7r3tjYgA/WTf6e4A/wCrccf8&#10;uo73L+9x+9tfAizbZrGvDwduZqfZ9Tc3HD516uH2P1Hs7r/H0+NwNPVtDTqqpJXTxzTtpFgztDHG&#10;t/8AEKPaR/2QD4oTHXkes58vJ+ZMjvXfjg/11QU2TiiP+xj9im29hPaq2of3YZCPN7i5P8hMF/l1&#10;G+7f3mv31N2qv9b1tkP4Ydr2hP2O1i8g/wB76EtI0jGlFCj+g9u9B8Efh9jmDRfHzrqqYfnMYqXP&#10;E/8AB/43LUav9jf2I7b2s9vLUARbRbmnDUpf/j5bqNd0+/F97feCTd8/bqlf98TLbfs+mSKn5U65&#10;+xExXxk+N2C0nDfH/pTFslrSUHVmx6Wa4/tNNFQhyf8AEsT7O4OTeUbbNvtVonzW2hB/aEr1HO6f&#10;eL+8FvdRu/PXMFyD5S7zuLr+StcFQPkBTr3sTMTs7aOA0/wLau28Loto/hODxmO0W+mn7OJLf7D2&#10;cQbfYWv+40Ecf+lRV/wAdR1unNnNO91/fW53d5Xj49xNLX7fEdq9e9qT2s6D/Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XvaT/wCXx/5Nn/yjeyn/&#10;AImf83/+1bqRqf8AIZ/6lH/ee6CX/mMfz/zNv/5hP+t/vv8AePf/0ee+do1DT1DKjka250/4+/o7&#10;5f3qMRqCR1PN5C0sZ0562auhe5MRX4TGXqoNZp4rDyrf9AFyb/8AEewGrdpzCcgxk3a3I5HuRYN5&#10;jMeD0Bb+zmdyKdHWx2+6KWmWRZ0sEU8Pe/H1v7m02y3ZBqQDi59P+3HPtPLvyhsHpy02JpFEhXjj&#10;h021fZVNHIQHXg6bB7H/AGH19tGW2fJHE7LHzbV9Ofa2z3tWcAnpy/5ckWOoGB8ulFg9901VIitM&#10;LX0/X635H0/p7DM4SZK3SyGwcfT+gPsVi/QwVB8uia026SK4AYfn+zoVRl4XpNaODdDa5+nH1vf2&#10;IlLh4hSj0clQP0j2GZr5zLx6kixtE8ILWuPToPKvOyis0q6hQx+p/H9LX9slZgdbFghvwbkD6/64&#10;9r4Nx0ihPSe422IuWp+XT9SZ9Agu4B+hAN/8b8+1fs6knpKuIhbWYAAXPFv8B7hL3mtbK82dnmoa&#10;1P8ALrVnamJqdBJ25PR12Bqkla+pG/shgD/rX92bdE5Gp0062awjVeQSOWXnkfj6e/nt+9Btu3wb&#10;1OIwBqfV6U7Wx+dePy4dCVIi8emlOtfr5F4GNshlGgfgvUAAaSRrmDHi/wDhx7sGw8YenhLIpdlX&#10;1WKn1G6/63Bt9ffPK7vFWV1U0UeWDw4/tOemWjYEjqsnee2apKuVVklLeVyJFdkuCLj0g/gH+v49&#10;qqKMRqEJR7c30k/QG/H++59hy6uUYmXSRXHH7Pl8uqLCxPCnTFhcBkTUQU61U7HUGJuwLAcEct+b&#10;/wC39sG4tDxMFVdXjfSAv1sp4B/H9Lj3fl7clt7tS7Y1CtT6nz/zdLo7PVGCTnoeY+sMplcW0gWo&#10;b9iRgwRmB0jn9Lf7C4/2HsvG4aSRaqSQoeWYEafpwCLn30M9k+ZrJ7WO21gGgoa/l/q/b0DuZLBz&#10;EWGP9X29VKfKfYWa23kqueRahYxrJJRhbkN9dX9P6+0wEJBvx/tv9b3l7td8isDqqOoA5hhkFYwt&#10;f5Zp/q/zdEmwOUWlqx5X/tAEXuQSw5Iv/vHuLNSq4+n1/PH1/wBb3N3K3N6WIALY6g/mDabq5Ldv&#10;5U8ujp9U9tR7eamZJwukqV0vbm2g/k/j2wVmCgm1egXsfx9b/wBQfc07Tzpa3IA1AH7eopvNiuYO&#10;8KaEnqxzrf5ZzRfbwtXgf5oczNayOAOT/X+pv7SNVt1VY2W4J+oH+P59jq33YSLqU16JWhljkNVp&#10;0eba/wAjUyVDDI1clwqgfu/goDcNcX/3j3yG2RJH+ixItew+p/w9+beBG9Cw/b0mlFwlWUVpxHy/&#10;2epA+SlDR18aT10aAOv65SpsCL/X/D2Hm5dmMUlPiY3F/wBP5/p7E+1b6NQz0b7HuNzDdIaaQDw/&#10;2eje9XfIbCZCOmEeSpy44I8wJ5APPPHsue4dqOkrgxEW/qv9T7k/bN4VkGesk+XN18WBfXPn9vy6&#10;Plsns+jrKeN0q42DAfpk+hAB+n/G/b9sfASJVRft2Af/AFJsf9b2XcwbkrQnPl0Ke24Of+K6Cr5A&#10;9kUcG3K4mqBIpmY3kW/HH0/4n2cnAUhho4lItwOD7xQ9xt4jicQg91K/ZXo1sbVF1FRU/wCDrVD+&#10;XfYkFfuqrEMvka5OsEsUJJUHUCLW9qzF0+qvpyF+ki/gC/Nxz7wF99twWbaZg5qdD/PyA/Z/qr1K&#10;fLMLhlJ8/wDJ0WrrXcMs+bpT5zxUwEXkZ+btyLEf4D8/8R7NFgkAiiBiB9CqTb6f4E2v75Ac1KPq&#10;pCGp3H/i+PUt2qYFerb9lZGaXF0p+6fiJGt5WC8A+kj62vx9f+K+1jDSQPGTpAJAsulABpuT6v8A&#10;Yj6+wkk7hwvH8z50/wBnqzOyuRXj1H3DW10PndallUqW4ZrDSGuL6j/r3t/xN40uMjRXJ03eNiq6&#10;Bfkci/A/w+nsR29wspAIpQipr/qP8+k8sjGhr0CGT3TmaWQeGteS73VQZFvyfTcMR+P6ewc3s/ho&#10;6uyeNlU6COSQBa9rf63++59zRyPttvc7jboTrDEVHpX8/t9P506YmeRkHnx6csDvDOtNIZKl1EZK&#10;jXPIQ3NwRz+P9j7IV2JBUZCWRbXuGHH1ufoOPfVj2B5U2cldagEMlKiuajjmn+x0Grvx2YiuP9X+&#10;r5dWMfHje0NJNSSV9ewsULa3BS17kglr2/Psstf1/VVVQ8jRSEEm/HHvpLy1smzw2MYomP6IH+E9&#10;Ext38TUc/l1bJtrvPb1DjII/v6bWEXhTc8D82PuBP1uQhDRE8X/SP97PsaQbbtOqmlafKnSxASKU&#10;p69K2g75x80o8dTFbWAw5HBPBPJ9t0ewFp2v4jcf7SCSR9fYwsbixsotFuo8v5dCC0t4qCvnnh0u&#10;I+5aWphCrVKdQFxqtpv9PqTf3In2tePQsZ+lvp+bezAborHvoejGeONQAPl13T9kU/mDtUhbsCCW&#10;BBGq/qBPtiXZjia/hYLe4On6X+vPtaN0t1TFK9MeFHk1/l0rW7QoPt/+BsJOkCwfk2/2m/H+Ht0O&#10;03MQBj/s2+h/p+Rb2WXV9FPxwfUdFt3CjA08uks/ZlIahz5lsHb8/jV+Df3ATZsiuTo/P9P+Ne08&#10;NxGrAlq08v8AV/s9FUdsFk8Tj04f6UKMot5lN/xqH0454PuYu3WjAQoePzbj/ePZqu6KRg8OhXt8&#10;saqfENMcOu49+08waU1EYBsAoe5PP1sT/t/bBmNuO6GyG3q4/wB8Pd2uIrtPDYg16tdCGU9prXpX&#10;YHelM7qpmVtWmxB/B/qL+0zQ4wUVQCyFbMSeP6m97+wdzBydt+4xEsg4enHpNHt9cjy8+lNmamPK&#10;0MixuHunptzey2A+vs03V2VSOqpkBW2pQRxceo398xvvH8ibNb2d1MsYUgSeXGmn59L4lZMKKU6r&#10;A+R2By1KJ56KSeNmkvdWI9Ng1woPuz/r6Omq6GMsUOuCFtJHJugJAbj/AF+P9598QfcSO3tdxdVW&#10;ml3H2UJAx/Lp4RzOajqtTKZLetNUzolTVWWNC1i5LajqP1NjYf8AIh+BNkw1G1rxK3J/A+vA/te4&#10;6ivVFdJpw/y9WEcw4Y6Rr7k3vHwamqA1uBbUnItf8j/D3AlwsTPYRqApsP27my/QXFvZrBd2iR92&#10;SwzkDJ4+vVtMvTfLvDfhey1VUNDWH7kvIU2H0PvpMLT+rVEpI/otgB+b/wCJ+ntm5ubbGg0r8+J8&#10;vyHVwJvTp3xe89+l21VVW4XTYAsdI5ubEk8/7D/Y824SYSl06hGg4+hUcf1/1/aMX0AbSc/n1STx&#10;Qp6WFPunfzIZFqKoWBPIAIHPPBvz/gf9v7ReSoIIRLpRVKm+kKrX/r+P9gPY82eO0uGjVhWvn6f4&#10;ft+w9Jz9QDnpnrt9b8hWRjW1K6T+lnk9V7/Tn+v+v9PYSbpqBTwyeMLyhBAA+pNr3t9efeSntnyZ&#10;te83kcUy/iwaV4DhSvRdf3dzAtAadBhle2t8U1cIzkpwupA/70lrFz+Af6D6/T2WfPUb1ksjMzWJ&#10;vYD6f4fj31Z9rPZ3lprGF2jANB+DPD5k9Rzum93wkMSmtfn0ZvqnsCuqYYHr66SRzqLa5HYAliW4&#10;vb/eP9f2lVxr0zkqpPJ5N/eVWx8gct7YoMcILDzpT/L0QSX9y5Gtqn/V/qz0ZBc1i8rCoqJxIdKn&#10;nSfqL8C//E+1Zi5qxNIFwP8AY/8AFPYpks7OKPw1AA9OlEPjy+v+boFd9YbbFQswkSJy5JYaVtcG&#10;/wCWt7U0dVVGws3+v9B/vI9lj2tqp1YqOqzRMUKnj0AWQ2ttmLzVCJBdLm1kNjqt9L/Qf6/t1jpJ&#10;plDG5uP8faVp4ojSvSRYyz6GP8ugzr924LCTtAHijIcKBZfxccDV/vHuLVY1yvF7/wCufrf2ohvE&#10;rx6ObO3zXiB5U+XSi212PjfuBd4nQWuSg0ldBt+T+Pz7Z4VqqWcEahZhz+Pr+fa6TwZoqHo3W0XT&#10;UinQtZibbG58JIkqU8jPA11CqD+g/QE3PJ/PsTsRXPJFHrvewvcm/wDsf959wfz/AMt2swa5QUPy&#10;HSyCICigeXVQ/wAkOrsbTZKvq6RR49byKsaLptxYLZj/AIf6w9qyH9y17f7E/T3itvyi01qBSnQh&#10;sgRTy6rhycL4zImOEPEySggqADybkkj8+1lhKQSyIosoYm5K350kAkf77/be8J/dqG0uBK8w1n/Z&#10;H+Sn/F9CCKZxHjFOjffH3tLdO2paU0FVNTiJ1BdZXFwnqDaR/X6exioNt0k0cWuGI3Au2hfr/Xm/&#10;494I8wWVoLmRlFMn/Lj/AFevVzdTnz6tl2V8qew6SgpI/wCI1BKgEL5pLEen8tf/AHv8e+VdtWgh&#10;SS8aBdDtcogAuL/pt9PxwfZRZWVvcMKLkECn8uPr58Pt62t5MTSpB6EUfLbf8UscbZCUrIykuZZl&#10;03s1gD/tr3H19k77eoKZUnhiiQOQbWIFwb/RbcfTn3mf7I+31luV5HPMupeB7fkPOvzx03LuNwuK&#10;8Ohz6s+UW7cnWU8NVXzLGsisWE0jobyW/NrfT2TCp2WclWPeO93P9kWB5uD76y+13t1tVlAjLEAR&#10;QjGMinqPLpLLdyTdzHHp/qp0emm+QrY7FJU1Fc1xENYeQszXIA+v+J/1vfVd1NEYGYQAtp/1Nv8A&#10;ffX3lrslttlnGsKaA32f5P8AZ6I76BJFKgVr59ZdtfLnHSV0VO2QQDXyDIDb6C2k/wC8+0vTdVyR&#10;zG0H5+tv8P6e5AtLvb4EqKE/bj+WeiAbMkkgqtB9nQz1Pycwr0at/EIi2m9gwsbkfTn3KyHWjLF/&#10;mPop/wAPxa/tWd3t5R3EY9D/AJ+jNNggpUqD+XUfA/JDF1dQqjIR2kewDNfTpYGwt9f8Pz7DjJbA&#10;eJiPDwb/AE/2/wDT/ifdFmimXTQMTwNf9jowTZolTC56H7A9v0FfGrCpViVVgb3/AKA/n2l6nZjx&#10;Rk+O3A+oH9fp7UQbbbHOkfOor/m6YuNmXRqC9L6i35S1MqgSLa5H11fi97g+0FXUUtHMQqkAG3AK&#10;34/B9mcVhbRrRE6CNxYsjiqn7ehGoamCsgDEg6luDcGwJ/I95YaeSpQhhcEfnjm39Le3m2VJ1ooo&#10;Ps6Uw2UjUpXrqRkhYWNrH62vx/r398YcIBUIxUfqHH9OfcY868iQ3VrLqStQfLpUlq8bA+frw6i1&#10;2SaOmksxFkNj/j/W3s33TGPo1npVkVf1LcEpzYD6ce+Rf3kvbK1t4Zpki8uOnhVmxx/1enQn264m&#10;icIDjog/efZ+4duTTyUc0igeQ6QXUc6h+of6w92YbR2njJ6eJ1jjcsq/pCC3PH1HvkzzNt8dpOUd&#10;dNPX/i+hTHeT8BkdEQzvyU3ktVOsVVOyiaRbeWXT6h9TYc/776+xCm6+oZYxeJTcfQBAOb/i/PsG&#10;xPblqAUH/FfLp36u4Vagf6v2dJI/KHeeOJdppeCQR5J1U8G/1v8Ai3tjfq+kkJvTRH8/2eTx9bez&#10;aM2MZDDH+r8uk/101K/5f9jrhN80d2wpp89SbkegvKPz9QRf3CqesKSKNnWnjFuLAJcm9ieR7WQm&#10;ykcI1Pt9B6da/eM1c/6v8HWWi+Z26ncMKipUMxBXXKTcfk8/4/T2B+6dqUVC7XRVb6EFV+g/33Pu&#10;YeW+VbbciBHHqX7PP/Vw6UHdH05Gn516FTbvy33HWQqTXMHZVexncmxJBB9I+n9fYfyU2KSEjRHc&#10;FvqVuSBzfj3J9p7NTXTgrERUA/B5ftH+r+aKbeaLSvT83yt3YlSqCpkcGQKQs0gsCfr9D7BLdNLT&#10;ioYpbSGb6WHBF/wPc78q+w0M8IDw/wDGfn/pvt/LoobfJ2egxT5/7HQ87K7/ANw5WmDy1Ehcon1e&#10;T+nI/wCK+01HFEVIt+PyQbf7G3uSIPu2WMxH6Nf9p/k1dGdvu8kq9xoelHVdy7oWYeOZwC39XPP+&#10;B/4p7hRYhJqpWBH6v8D+fr9Pcucrfd4220ZSbaoH9GnmPmelibix7T/h6b833BuCTGTh3m1tGfoX&#10;H9n8f4ezAbQw9NFDG0mkkBT6uf8Ae/eSvLntxt/L0IlghAcLwp1SeZ3FAeqjvkt2BuWtq6gQtUsC&#10;85AXy2FiLAEfnjn2r8nj6OSMgBPofwP6E+5g2m5uIwFIp0zEe6pFK9Ap1Zvzd9HXQ+YzsPIptrls&#10;GLqLiwP+I/p/sfYV5agih8mhRzqP0F7X/r7Hdncu5Go9GgVeB6sj2Humuyi033LP6BDflrX0i5II&#10;/HHsBt60Pnjl0r9dVuL8/Q29jKxvRFGVZqcOiy5Zo3oD5dWGdRZwUhgSSbkBLm9jb/b+y85DbE00&#10;jERH9RPC/X/Yezg7vF+Juk8d4wyejg4/eFJHEl51PpsTrX/W/J9oTLYOoo+dBH+8fj6cj2qtuYUQ&#10;jvH7ejm1v1Px9LrFbgpq1RpmU3/xBB5A+vtupameFWQqxH04JFv9uPY327dbe6QGRwD68ejhZIW7&#10;iRXp9YQSkNqUH/Wvf+h+vuTim8mSQv8AliTcf63H/G/Z7LLE0Bofs6Id2kjWMhfI8fyPUfKEJQSB&#10;eSE45/wI/wB8PZ6etaCkqqOFXCagq2PF7ge8Tfenl+337apoJUBauMf6vLqK7ncpoLqobzHn9nVQ&#10;vy0zeZw7VdVQNOHjZ5LoGHp4B5/w/p7MhR4iiag8bqoIhIDek2Nwfof9b3wv91PZMTczXE0UVR4o&#10;qNPlkca/P0PQrt+YmS3p5/b/ALFeiK7J+ZW5NsVq4qoqZB42miIeWQW0uPojKTb2XXfG3nkqJTGr&#10;BQzfgDgWHHvI32O+7LZz+FLcQKVI1AkfM1wW8uFfP09C+65gmlJCnGPP/Y6sF6y+RlfvSlheSrJ8&#10;iIP84z29JsbkD+lvaFocLTwH94AsP62tb/EH30q5I9qeX+WLdGjgQsMUoKDh8/l1q3vJ521dC1WZ&#10;yurh5VdpAw4Go8t+OR/W/vllKKjeBvoAP8FA49zXZSra0VAqKPsA6FFhKAo1dKHbOWyEFRGGQC4P&#10;0LlrX55+v+39ly3jVUtFK6RAPIxKIieosSeLBQef8PZpNz1s+2LolkUkfPo/FzbxxF5aKoySTQD9&#10;vRttoPNVU0bPq5Cnm/8AT2Hv8B33mlIweyt25Zm4U4zbeZr9fAA0/awP/vB9hu/959njQoJolp6u&#10;P8vQJ3f3U9sthLfvzf8AbLLTx8e/tYqfb4kq06EuGF+LpYXB/JNr/n3Fp/j/APJbNVAbHdDdx1MT&#10;sCs5643fDSEf7TVVFGkX/J/uML/3m236rUJoyK+Tg/4Aeov3T73f3XNkYjdPcTluNl4oN7253H/N&#10;tLhn/wCM9OCwXFyDe35BHsdtofEH5W1qJ/xhPdlNcAD+KyYbDnk/2hlqmC3+x9n+3e+fKkSAX1yg&#10;p6K7f8dQ9Am//vG/uS7ES197g7c9OPgLd3X7Ppbaav5dRZ6OSQWCav8AA2H+w/HsT0+BHy3yOn/j&#10;HuMxerTzkt8bNIUH8suNrahh/rWv/h7AXOXunyPvUbiBzIW9IZB/NlXqLt//AL2n7jVmGFnzRcXx&#10;HlBtG7Cv2G4s7dfzrT0Pn1GTEs19ahf9ip/29ifY79cfAH5FYuaKXOVXXWORWDMk25cpUyKNV7D+&#10;H46YXt/tX+x9wON35eSfxGhLCtaBFrT7Sw6hLfP75L7ptlqFhacwX3p4O32qA/8AZTuNuf5V+XQZ&#10;dhdWVe78fPSUFTR0sskbIr1MkyRAlbAt4Y3Nr/Xj2ePa/wAX9y4ymiiyef28HVQJPsUyNUt7WIVq&#10;iKE/7wPYuX3F2S1gEVhaSCnqUH+At1D27/30ns4js2y8ob1cenjyWNvX7fDmuaflXqsLsr+V/wBn&#10;b+yE9VSdq7OwEUshaM/w/O5GSNdeoXjSOmBP/IfteJ8b6RwPudxqP6iHEXJ/1pHqB/0L7SH3RnX+&#10;ytf2yf5An+XqONy/vtIV1Js/tyXrwafewtPtjj2pq/8AOQdJjbv8nfe1G5ly/wAqUiDG5pMR1RPK&#10;B/gtZW7jTj/pxz/sOXCn+N+2IzebM5OT+vhgo4L/APJYk9ppfdLdm/s4Ix9pY/4CvUbbt/fSe6U9&#10;f3JyVtFv6ePc3lxT7fDa2r/LoXKH+Utth1Rc/wDIDsfIgfr/AIThNvYa/AB0feGvt/sb/wCx9vEX&#10;x62EgtLJm6i/1ElZSID/AK3hp1P+8+0L+5fMbHsES/Yrf5XPUZ7v/fBfeh3EFbPbOXbIeRisb12H&#10;5z7nKpP+1A+XS/wn8qfoHEuktVv3vHNSLbWtduzatNAx/ICYrBU7gf4GQn/H3Nj6A6vUgzYOer/5&#10;b5TIrf8A1/tpI/bDe4/Np+C4CfZGn/Pyt1Gu6f3pH3yL+v0m/WdjX/fG1be1Ps+pguP516GbCfAT&#10;434ZFjfBbry6qAD/ABPfe6UL2FvUcTU0v+8W9vdN051nSW8O0cebfTzS11V/t/uZXv8A7H2gl545&#10;rm+O9f8AIIv/AB1R1Hu5f3hH3yt1qLjnu8jr/viCxtv2fTWkVPypTpbU3w3+NNNa3VeMqgv4yeZ3&#10;Tlwf+DDK18wP0/N/b7BsDY1NbxbQ22CPoz4bHysP9ZpY2P8AvPsuk5k5gl+O9n/KVx/gI6jrdfvb&#10;/ej3mov/AHD5iIPFU3i+hU/akM8akfKlOlZjvjR8ecWwek6R6s8q20zVWx9u5CoUj6FajIU8rg/4&#10;hvbvDt7AU1vt8Hh4LfTw4yiit/raEHtFJuW4y/2txI32ux/wnqN9191vdHfa/vvmXdbzVx8fcLuW&#10;v2+JM1ehDxmwdi4UKuG2XtPEqn6Fxm3MPQBf+CilhS3+w9uyIkahI0VEH0VFCqP9ZV49oySTU5PQ&#10;GmnmuJDNcOzueLMSxP2k1J6VSIkahI0WNBwFRQqj/WVePfL3rprrl797917r3v3v3Xuve/e/de69&#10;797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r&#10;3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xu&#10;ve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de&#10;69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de6979791&#10;7r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3tKf8&#10;vf8A8mv/AOUb2U/8TP8Am/8A9qvUi4/q1/1KP+890En/ADGP/lW//mEW9//SNxndt01WJG0A6r82&#10;UkX99x9i5iLotDmnWQcbALQkV6FPob5LZbEpj6Z6pyEjjsCz8qoClbX/ANh9fYDbg2lFBKzLHxc8&#10;2/x/w9yntu8vIgBPSZrRJZNTCvVyPUvecm4cfTl6gEtGn1kJv6Sebn+v9faeXHxQpp8Y4/Nr24/o&#10;fZmbl3atehLttitKUx/xXQ2R7gqq6cyiclW5spIBBIAsSfafylFE0bDSBf8AGn6D2ZWk7hhno0ut&#10;uRl8iP8AY6EzbmTnjniYSFh+bMfUf8LH2DeTxaCpLKADck+m1+f8B7HFpdsYqHoAbjt4hmqi0FfL&#10;ozOGzTtRqrnUtlA9dwPTexN/p7dqGjEkaqw/s/kW+h49orifS1R0ssF09vHphyWSMMzODf1E3vf6&#10;+5EmMRQAQTyOTYj/AG1vba3bHowkiauofZ1Gizkr3KtYgE8XBJ/pf2rNuYWOWeKyXs/14AHuC/e7&#10;mA2HL5FKmjf4Om7eAl9TD+XQDdxb1mx2HqdUuj9trBr8/Uixv9fdjHRm1tMEEjp+tVKt9RYOoA9/&#10;O995fnB7/f5QjfCaEV4dren28OPz6OlQpHU8fTz6pc7Z3YuQqsmZW+kkn610mwl1FwWI/wBj/T2f&#10;DC44xoiuh0hVAPjNrAf1/wAL+8D9xu9VXQ93mK56ZOg56JbncrFPXSeVQyB20OSCp41CzA8gXt/j&#10;/h7UElKi8cX5tq/Nh+B+f8LeyGW4maIny+X+fq6KSQaVHWfbtRSSZOlJ0H18AMG51abhSfaXzGPe&#10;QRmwudVwbhlu3F1P+Frf4ew+u4vDMwFaVGRwOP8AV+fRjGik0pjo/wB1/R46pxUBkWMXicaJCA6k&#10;ykB9LHgfkX9h3n8E0lLIwjuy+RtYU3JUG1h/sPeSHs/zdLa7hCHche0UJ9SP8/8As9E28WInt2Dc&#10;Oq3/AJ3bJxlVh8rNBFE7pG7B41BIXi49J/1yfYO1NC8JIIIOor9LfQ/0499J+XeZY7u3VlNcV49Q&#10;Hvm2UmbzFf8AJ1ribhkfEZSeMagiSyC99Jtfge25omU2AJ/wsf8Aeh7H1nvhABJp+fQJudljl1Fh&#10;T/V/qPWXHbslgMZEum351i/9Dxce+LR6gPTyf8P979irbebHgkB14Hz6Be5crxvqGP8AUOhQ272j&#10;U0M8Z+4JVbcibTxcE2F/9fji/uFLRajcrf8Ax/PH9fcubP7liG3Cs+aeZ/2eo13Dk55LjswB/Po2&#10;mzfkmcdj1ieqsdAB1TAHgWHBb/iLe88NOoWzAAjkC3P1vfn2R717kXDzVgfHyP8As9LLPkDVWoNC&#10;KH09P9X+fpG7w+SOSqqryUtUx9XBSS9hoC+pgx44/r/tuPcSvxsVREQVDXvxwCBbn2a8u+709pIE&#10;ujVR15fbulzWNKfOmD0s+uPmTnts1UBmrJVSM+ol3YMeP9qte3+39hXnNjQVblhHYn63H1J/PA95&#10;D8t+6+zXsYAmVG9CRj+fQ32jlmexFBUKM0/yf5OrVem/5i9CtLTxVeRjV9It+8oZNKgWe7C1zwPe&#10;DC7MjoJQxQek3/ryP9t7Nt75/wBtW1aUTK+OAPQttbFwfErQ/wCz1O7v+cdDn8HUx0mSWTywFf25&#10;R9GUE2YNz9P8P8fYo0tJoQC30+g/417xJ5x5wS8vWmZuPz/2ehVZwEmiL6VoOqQeyOxH3PnaipeU&#10;sHYkEOWFzyoPPP8Ah7We3cNJPPHNYjTIlgRYk/4cf4W94S+8vOEM8ctnQNqVwSDWnD5/6qefUm7B&#10;alArMteFMcOP+r8unrrPISRZCmqlkChaiFrEF/oWNvSf8fZi8RTmNVEo0nSABINIJtayhgL34+nv&#10;nZzHaiaQvBmpPDP7aVp59SCjMqDSerLtm9ox08EUc0qxaYlVjJIqcgEXWNiP6jj2potKkCw+pUi9&#10;yQPwAOPx/vufYTG3yjJr61p/OvH/AFfZ025Ynp7zXZ1DUo6rUpJq1I13RTa3CgFv9e3/ABv36umT&#10;x6UClraQVINj9LkA/QXuL/7b2Z2G3zq2p60+Y4j/AFDy/b0yQSaMeHQWVm8qComAV4LA/wDHVCVa&#10;/Jtq/wBsD7BzeFGaqllUkk6TwBctwLcD6/8AG7ce5m5HuPotwjkAoKjPClPmeH+xXPWvs6c6bdNI&#10;kRkSVGfkunlTVIHH1UK1/wAW/wBt7KfndvK1U5dCLMbBlI+n+B99NPZvmwWiQyBtVSpwQfxDpie2&#10;VhqA+fSkx3d1TgWIppvG0RI8bHQVUfWxJsfp7T77epUQ3iX/AGwvf+vvPLlrndriJEX5V8+iKeNl&#10;Y6OhF258nNx11XDDFXuV8iqSsjkabmwOkj/Ye0fksRBqsEH54AH5/PuYNu3F5E1HHSESuhOoHo9f&#10;XPaWTqqNZqid1aykl9YFx/ZBvyfbI+3UlBsn+8f70bH2bDdCnE9GEV52hhinQvQd1mgdfLWWAuSN&#10;Z40iwJDEf19yqPZSTuLpwSPqB/t/p7S3fMiWyFmYAD59em3EgVY1p0kt6fLWHbVG0r1i/to7n91R&#10;bSpax5/P+Ht4qOvoI4i4jF7X4U+ySz58s7u48CGZWYeWodIU3yMtpJ/aRjoFdsfP2nzWXTGjIRHV&#10;MFJNVEwA1f4N/rj2gcjgFpnMfjuAT+ORyR/T2NLbczMocHpfHeJLQjz6PNs7tv8AvBQw1iVV/LGh&#10;9DXHqUMbEN9Ln3AOIQr/AJv/AHj/AA/1vb53BlyT1S5uUhSpIFelZ/pAljlVWqyPre7Hggi17t/j&#10;7jLt8SMToBH9Lf7x9PaK85lgs0LSMFp6kD/D0Hpt+EZI1cPn/qr1IrO3Bj41D1aKwtyzDm3GoeoX&#10;+lz7acptxFRiE/B44/H1vce0Nvz5Z+MF1r/vS/l59GlhvImoBxNP9jpV7O7qSrqY0+5U+pLMr/UH&#10;hSPVz/sPYTZvDiKQ6I+bm39PqeQB7El1z3aRWJCMCxWvxL/n6G1pcs8PHFB0cXaG/wCOroVZqhGB&#10;ijN9QPGkfU3+v9fYidW4OrmyVPZG5mW40tYrqJ/A98xfvSe4sItrqNWU9r0II40Xhnjwr0ZQLrPR&#10;fu8M7j8jHJF5EKnTzqS4ugX6g/m3u1Xr/GSU1DAo4ZIUUgC+kpHY3Av/AE98J+fN8a6vXd/xOxz5&#10;1YnH2/L16NUhCrU+nRF8lhsfUVc7RvEuhIlJUoeVWx1c8c/W/wCR7FiLy2uxvf62IsDzzz/X/kfu&#10;NzdMRRQcfb/q/wBWOtNCGFAKdI2pwuPV2JaBhe4RSgtf6n0n/W95RExPI+p54BHP5v8AT259XKq1&#10;B4dMfTuGqD00HEY12KtEgu3J9NgdX1uT+PeJomUNZRa4PH1B/wBcf763tLNuMzUBJBz/AJPLq4hr&#10;xPSnw+2sWxdtENjoA4FybH+0T/vVvcOWNylgVU2+pNrWP0v/ALf/AF/bEd+wmq1WFf8AV/q8uttb&#10;npdrtWgamOiOIExqVsBxzcAG/wDxHPtL1uIaoDkj6nm4uCDxYD6/0+nsdbPzI1tIoH+r/VnB/wA3&#10;VDaCnoR0Hu5dmUH20znRcfg25BJ5Ug/7yPYPb223KsbsoNtIJABBHrB54/2F/eZPsbzmv7wiMp4E&#10;04fwHH+X8v2Ee5WHiAg+fRGO2oqbAVLyR6F0kklrm9pfqf8Ab8ewIqaAQu6uovdhza5t+Pp77Se0&#10;fMMd5t0eg+Qpken7f9X29RZum2EO328emLYXYU9Q6U8EpKhiCwfQBdiD9Df20NRxSyBQo+v9Lf6/&#10;vIKO8dY9ZPQc+hKHxH8ujKU+7cjjqF6ppm0iIlblm/sEAWB+v0/1vaoxuCiZVOi/1/ofYJ5h5yh2&#10;lSZTn7R0a2aHQQlAeiddvfJWq2/NPEagqyNp/WUI+pb6t+Lcg+3pdvKHBCfm9v8AinHsCS+7G3eG&#10;cgH/AEw6pMjl9IP2+f8Aqz0XSo+YyPSSxmriVyrDW0qljb8k6vz/AF9vEeM0IBp+gH4t+P6W9gu7&#10;90RcXHa4Ar5H/Z6aSBFNeB9ei4535INkck7rWC7TN9Jb3Vj+AW/31/6e22spAhN1t9fp7kLlnmxd&#10;wjoTU4p9nRvaDQtaZ8j/AJuh86v7QbMorJMdZ0EXLLqQAm4LG3+HP5/rf2xfYrK36fz+OD/tvY2n&#10;5hitYfEc4+3oxMjEVIr5dGdl7SmwlFqadbCGwGvUvI49V/8AbD270lL4AFAIt9Pcccyc4QXMLKpB&#10;BHqMfI/ljpdZwFiJSP5cOi39idjxbn+4LNHIXUg2dSV5Aa6g3+lwb/T8e1djkLsg+o+hP+8/X+vv&#10;EL3B39Io5HGDTh+Zz8+hBCqKK0z0SvNYFshlWdeNcguNN/SW/wAPre4/x9ipgKIqmrTzqFgbXIsb&#10;Wvz/AMj94B+5PMjXFyVBwQakf5c0/L5Y406MEC+Xn0bDpvYtMlPDLIt2Cx+krbm4WwBP1te5H4P+&#10;HsU6N5YqcaL3Bt9Cx5/1X9PeL25zLPdnxPMetB+X+rh1ekdfLo8uC21RJSxBSmoFQrABit1FgWB/&#10;rz745CrdoJi/qcofyCR6rEWt7S7fHouUCYWv+T1z1YRoRig6WA27QSws7qjMgQ8C5BRxf8/4f8T7&#10;KL2HjpKuaRzGyk2GmxsfWxvz/h76F/d/3JILmOFmBBNa1FB2qOPSSaDFSemym3DTbUqBNE6QBFVd&#10;JIAJ1krY3/qf6f8AGgyxW3kWW5TnV+QP+Ke+newc1xWljqwAAPMUOP8AB0XMNBycfPpk7F+Rs9Hi&#10;TFFWpbw34lsBypN/Vxx7WbYSF49PjB4tawPtTD7jSpcV146TvItdKkU6JlT/ACezGOy7zLXuhDFg&#10;BO6kEsDcXYf0/r/xqMm2qcMW8Y/5JA/1ufYhT3SiCAEivyPVUlHqKdLSo+aeZMEcQyD3tZtNSxI4&#10;/pr4v+eefcWt23TOhHjX6f6kf0/w9n+0c/peyaSf59L4J21UPDoQevPl1mZq6HVWykGVbfuuw+oL&#10;8Mx/BHHsL9wbSgVZGWPnk/QX4H59yjte8C40kH8/To5jdGoCOrSukvkjV5pqGJqu5do1ILsQdRtc&#10;An/Wv7BPN4qOMOmgC2ri39Pzx7HVjfGvceHHr08auKClOrMthbxmyCwzGbXcoD+5axIvYgn+hHsD&#10;85gvJMxCG2okWI+nFuQPZ7Beln40BPRJcWCuc56ODtXdarTRq8yt6VFz9L/kHni3tqgxIhUnQR+O&#10;Rf8A2N7exjZyALU0z07b7eFOaDpYS5rzkWdSp54IA/1jz7iViLCePqBe9gPpz7S76qzWT6hnSf8A&#10;L0xc2aKcjA6lRMamNgbc3X6kg3uPz7FDrbcBpq6n08aZAD/rWH+t75ffeVsVk2qYAYI9P6TdasLe&#10;slSccM9FV7t2LHlKadnAIKOSSbW5bkn/AA92rdU5sz0ClyHA0WJPF7/TUB/vHvgN7uzyW246UBXG&#10;R5/bQ9DK1sgVoox0ReTqKgkqq1ZIkI8rFXYq41aTb9P5P/G/ZiKWujlAuFIsV/PFwOT9P949wCN1&#10;njkIVj6/6uPTz2ioukjPHpPbg6XoDSXEMY1A8tG31Nxc3t/vXt0jlBVQ1wD9Q1lJ/p9fYjg3MyCo&#10;GfUZHRTPbgfCM9FT3R1VHR1EkaSNGDYrHyL2uARqN/xz7bsrViGBhcENf9TDT/gOf6f778+zWwuD&#10;NNjBHoM/6v8AKPs6ZS3rg8emqg69RBGGZpGLEkkngaRwbH/D+vsmPaWZWKaZF0axqu2r68c+87PZ&#10;HZ5tyEb5oTwpX7Ps/wBX29Wlt6rkY9OhA2xtKOnq0hK6l9HINrjkubm/++/P9Sv1GfqHkdQSQCRx&#10;ce+lXLPtqJLVJWXiBxHlSvy6C97bla0FB0YKk6/ofBDM0YVyNZuY2OoE2Ysx/p/vufaVytRLNckG&#10;9if8fcvbJyvHaUi0j7afPpmG1ODX8/8AV+3oW9mYmlotMaMPSVFyVsQpH5H+xPtKSSVUdyt7f7H8&#10;c8+5Y2fYYpqRqor606MorSgqOPQ3Y3FY6pKiTRqP5Gm1jbkX49t8WenpKhdfpAb8n/b+5Ds9jjt1&#10;7UAHyHRokIrkeXS4l6+oMjQSCNQxaPgBRb8WsQfYx7d3PkamBBQ0dZVkqABS008xJ54HiVr+3Lmx&#10;s4aeOypT+Ihf8PRfuHMHL2x1O+X9vZqPOeeKIfmZGWnRUd6fGP8Aj+RkMONqasNK3EVNLOCCfyIl&#10;P+9+xApKLsDKECk2Xu6rVhwafbuZnBv9OY4CPZW17y7af2t5AlPWeMf8/dR1uv3ifu97DU75z1y9&#10;ZlePj7ztsVPye5H7Ok9R/DncsNnxuxty1cgIK/ZbdykpJ+upfDCfc2Tq7tjKC0WwdyKG+n3OPkoj&#10;/sRW+O3+x9uDnHlGzPdfwmn8Lhv+O16jndfv2/c/2Ov1nuJskhX/AHxeJdfs+m8av5V6GTaXxe7T&#10;pDH4tgbkjIKkfeY96ICwAF2rDHb/AGPviPjP2/lf85sx4EP9qqzW3oLX/rG9Xr/5N9l83udyjDwu&#10;9Z9FjlP89AH8+og3n+87+5HtpIfnVbhx+GDbN4lr9jrt/h/tcdDrh+gu9aIRtRbOdP0hmqc5t2mC&#10;2HDaJawP/tlPt2pvhn2FUr/lFNgaNj/ys5dH0k/k/aRy+yab3d2BSdPiP6UT/oIjqK92/vcfuf2B&#10;Jsrndr6n++Nsda/Z9TNb/wA6dK+m6P8AkdPKv+Qbax0V+fvdyo1gPwRj1n/3j225D+X7vjLH93cu&#10;yqJW+umbNVTqD/VPsoxfn8Nb2Ut7v7YjVhgmP2hB/gc9RtuX99H93e1BXZuW+Yrkjh4kO3QKT6gj&#10;cZ2p9qA/Loe9l9Sdo4hI/wCN5nawsBqShrsvVkH83M1HCL/7E/6/tuh/lj19Sb1/aeKoQTc/Y7Uq&#10;8hYf4Caupb+19t7+LZ4jsHkHzmCf4I26j/cv78Lli3FNl9v7y5pw8fdobev+8WN1T+fQ10O1cvCq&#10;ipy1OSAA3ippXBP5sXdf969qLGfyvtsUsqy1/bmdqmBuwodqUGOB/qB9xW1Vv959mD/ec3kR6Lfb&#10;I1/00zN/gROo033++951vgw2b2/sravDx90nuKfb4dna1/l0+PgBLH45atmuLErCFvxb6Fm9j7tT&#10;4Rdd7YVAd3b7rylrA1WApYjb+qLQO1v9Z/8AY+wPvvvhzLvsZiktraMHzCylv2mWn8uoY3n++F+8&#10;HfMx2zl3l62DebwbjMw+wjcYlr9qEfLoG98/Gjr3sON4txz50pJcMKCqoKYtq+t2nppj/trexgov&#10;j515SRiNo81WKABepyrgm39ftEi/3j3B242drut419doC7GppgE/Z1HW4/3rH3tr0FbO72uxB/3z&#10;tsbU+z6iS4/nXovR/lgfE6auOQyO3t25WcuXb7reGQp0Yn6grilpuP8AWPuUfj71DIbz7Qiqm/LV&#10;WXz0wP8ArxtVaP8AbL7E228yb1tCCPbZzCAKDSqcPtKk/wA+o63L+8c++XuZIk5yeFT5Q7dtMVPs&#10;ZLESftc9DttH4g/HjY8cce3evo6fxgAPVbj3ZkWNuBda6ukT8/hR7m0/RHTlNYp1vtOWxv8A5bio&#10;chc/7V9/5L/7H2um555wnXS+5TgeiyMo/wCM06AO5ffW+9lulfqPcHe46/74vZLX9n03hU/LoXqL&#10;rXYWPCrS7SwihQAPLRR1NgBa16nX7UVJ1n1xQWFD1/smi08r9ptTBU1j/UeGAeyuXft9mFJr2dwf&#10;4ppD/hbqPN0+8F79b5Ub1zvv95q4+PvG4y1+3xLlq9P8G3sBS2NLg8PTEfQwYyiht/reNB7VFHis&#10;XjhbH42goRa1qOjp6UW/paBV9lryyymsrFj8yT/h6jjc9/33em17zez3Z41mmklNfWrs3TqkccY0&#10;xoiD+iKFH+2X3P8AbfRT1z9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9pP/&#10;AJfH/k2f4f8APDeyn/iZ/wA3/wDtW6kXP9Wv+pR/3nugk/5jH/yrf+P/AD4i/v8A/9M9s8Ba6kW/&#10;330v769bDu1v4Io38+p0E0Vaqa9FS2Huuhhgp5knQsliAHuRc2ubEf14v7RGawn3AY6L3B/F/wA2&#10;59yrtO7KVFG6NLN43NCadWLdI92x4swU71YVFKAKX06Rze/N/wDX9htW7YkDMVUj8/T2MYN2Wgqe&#10;hPbzxIgVc9WIbT77xEkEF6qBnNlI8mnm/Lc/6w9o7J7elVGBQk6TyVNx7PLTc0LDPSl7qPRx6Mns&#10;/tvG1siFKhANYFlkU3uD+n2EObwUsTM/j4BNuP8AH8H2NLDcEcAV6Dt80Ditaf6v9X+Xo32z970N&#10;fDHGKlbsBxrBPA/3n/D2l4p3pnCFTxwSL2HPHs3eNZV1A9ElvdwxSMjYHl0Ik1PFWIZFceoAi9jf&#10;j6Wv7coXerkVFH1P9OOPaKYpboXc0A6M13C2K0J6Ya5qbF08skjCyoSTfkAj2OOxtvvLLTllIDMp&#10;/SP+I94c/eL5jjGzOsTZFcV/o/Zx6VRXtqoAqP29VqfKzt7H4nHVcCVEd11ILyXAb8fQf1/Huy7q&#10;OgpKTHUxd1XRF4yjAAH1KwYE/Q8e/ns96re/u9/uGC1LvrqDXybtp6Z4+nlnq898lDrIH2NXPp5f&#10;4eqN9+92UlRUVjNVqoD1EBVC12LyXLaj+AOLW+v59mahydLHoSMoRoQizgEiw+txz/r+8chy5dOh&#10;eUGpJxT5n/V8uin62IZ19FW3H3LBBVuiTNpVrB/MQWGnkkW/1vz7clqoJGR2dG9QUp/T6gc+yy52&#10;OdI2jCkYJr/PpfDfxacN1P2v3XSpW08wrRqSVUKMxta5BYMb/X6++crUbONVvUR9XHF/qSAD9Pr+&#10;PYWk5avJASoOK+X+z+XSyPc4kwW6N7tr5SYzF05R6iAtoCEGoI0kgEsbLf8AxA/5H7TeZGNaORBM&#10;oPqOglSTxyLG3+J5HuReTNo3OzljfwyaUyMefHz6L7zdYWUrqH+r/V/h6Kf8hPkHj90QZGmhrI3M&#10;0T+kSFzYqFt9Px/vuB7BHN4undiYza7XDAE3svJ+v0/p7zP5M5hvbSNUfgBwrSmfs/bw6j3dhBMT&#10;p6pk7FaGorp5YdQDufUBYNrjBJFv8fpb2jJaAKzAj6fT0nn3Mdrv7yRqa8fn9vQPnhgRmqR0DTzT&#10;o5VfIQGI/tfT8f19x2pRYAAi/wBDaw54v7OLbdpyxbVw8q/y6Dt69iqd2enCjbIu941mJNrAA/64&#10;+n+9+4zQKCQzDj/Yf7H6+xDBut2yAx1z8/8AY6IJX2wEuaD9h6W1BBuCRUWNKizcAcluQP6D/ifc&#10;SVokBuy8D+v19ndml3cOA9RU+Z6Qybvtluvaw4/s/wBXE9K/GbK3LkXANNVPcj1NG5HJt+f95944&#10;XikI9afX6XB/3v2/uMc9qh8M5Hz/ANX+H+fWoN/20y6K/wCr9nThkuvtz0ULMKWpBAuDHHIbX/qL&#10;e570NLMhNhwL2/qbccn2FIOZ962+cBZCKkVzw6FUF7tbp8Yr0m6SXdWHn9BrYnBBJGsWsf6Ej/Y8&#10;e204+NH4UD+nAH+9+xlHzrus1tpeTVT59OeNYthX4celM269zTweOoqJ2ULYiR3P9AbAEn/X9udF&#10;jkZgZLgBhbjg3+vPuPeaOar3wWEB7iD58KfL+fR7tl3ZLXuA6baWqqZZw8rSaQynjVpJU/8AGvYl&#10;4SOhpEUXXUSObhStgbkfW/194rc1ybpus7O9aCuONa0+ynDocWG620cYGoCn8+hg25uVMZFFZ3WS&#10;4seUZSLksDc3+v8AxX2uo8nBZFZ1VlIt6h/h9bAEe4vk5dnJZgtQQfL7fnT/AFcOjlN+hCGhqSMf&#10;6qdCEvbFTToq/cSKwB9flINwLA2AP+H59zRlIFv+9GRwbBm/V+Rf8/6x9ojy1MQKxmv2Dh/q9Om2&#10;3xSPi4dR5O3qx9WrIMVHqtqN78/Q/wBffE5OM3tpcf4E6v8AW4Bt7sOW3CilQfmMf4RXqg3lCeOT&#10;1ETtioRy5qSwYk/5whufrfg2/r7SmbZZo2YE3swKi/FwDbgD6G/HsY8ubW0NwEcDiM0+37flnp1d&#10;1U1qafn1Ok7jlEYJqGPpbjyOdN/rYAD2BmdovJK7aTbn9QHJtb/D3mN7bzJZoiVzjhima/6v29Of&#10;vJAvxdQB2zJNOC849TfV3bWST+Cf+Kew6yMJjBAFv8P6e84uQLpZQrM9aU/y/PosnvVZiF+zo0vT&#10;O4aXJVcbvOh0EErqvfksbWP+8f7z7Swx7VElyv8Ar/7H3kBJv9vYQDxHAx5mnRdJPqOnzqM/6vt6&#10;PrP21RbUxIX7xV/aDhtSqvCE8fXm/wBfbmuIWNNTLzYfgf7Hn2Sx8821xMYInFft62jsCc9A/N8i&#10;/wCL5CSko6uNgWKi8rEk8kaV/r+D/r+3HHU6CQLb8n8W/p7C/Ou93i2DFGwR/kPSe5ufDUk8egY7&#10;s3pmKnCTyrOw1QkMA739aOurUD/ifp/xv2rpaBZaclVFvoSAP9b6+8btr53utu3rU7kZHmfLPQYl&#10;n0yVJyfLquvavamTwe6o53qpFtUB7CV2/TKCNVvYYZnb4eVmKWuT+Bf8+8veVvcG2u7NNbiukVz5&#10;0z06m+La0XWKD58OrvugflHHJg6Olkqw8qwRLYyMtnWNEI5v/vvrb2m5cLHEpH0Nubj/AHr2Ib3n&#10;SCOHXqFPLu/2Og5uvO0caMC1ePn/AJKdG0x3cNbl2WSH1KWYDTIz3HFjb/H/AF/fCDGQ3I/V/trX&#10;v9fcCc6e4c6B/CkxU0Gr5/IenUcz84ePMKyaQTwr1Hzm7dwVZ1Ksqpa49MhFmtbkW49x8hg4p4mC&#10;/U3/AKEWtx7hM+5e7Q3pfxaD0r6fOnQ92HmWLUpZ6jHTps3eeZxtVFPL5NIZSCPLZCDyTf8A3jn+&#10;vtCz7CNZMPSSC3HF7gn2cXHvFepaMGkzpz38KeXw9S7tfMlsY6a+Pz6NNiPke2DojHPO8Z8YW5Dg&#10;LZLX9jx1f19R0FVBLN6CrxkuVFhcm5ub+8Eve/nHdN9jlWPurrFNVf4fQD/Lw6GNtvVqUDawAOgb&#10;338nqLIy+utGgGJzcSAXFwRf8kf8j9nUxf8ACqGIIkyk6bkHStza1vT/ALf3gVuOwbreuGmjPyOc&#10;ft/Z0pl5itlABYZ+fQL1ff1L55mgnjs5XULsGOn6knj62B+n+39v0OQoNQAZNP5JkFzY/wBAvtD/&#10;AFUv9OFIP+l/2emhzBC3CTh6EdI3NfIGKFdb1KgKHPL3PBBY/Ti/Hub95jz/ALsFyLk+QFRf6+oD&#10;/iffhytuIFdBx/RP+fpSu+xYAP8APpDn5KUhl0NXKpJDXFRxcn9IsPeCSsoHuiugP9da/wBf6cf7&#10;yfaZ+Ub4DxWQn8v9n/BXien13q3oS5H7ehFwPyVppCkX3YKfUt5bXFuBwotxb3hlek9PrDXsD6gO&#10;WIBawH/Eey4crXTE0QgitME8K44/7PT8W727GgkGOhXovknQoio9WNOgKbzFbm36hdLcfj3LigoX&#10;EZZ0H5HqWwB4tdre24tj3CKQ6YyafI/5K9Khult61/Pppz3yJwbU7Bq5NTRsDeewS5IItbnj2j94&#10;UNFLBIqKGGixI0k31C1/9t/vXud/axNws7tJHNCDUcRih/1V446RXe5W5BbUOq/O+u4cfkXl+1mj&#10;lHqVmDt+4fKSXsPyTzb/AFvZUc/hyk0hQEepz9ALc/S499efZvnT6S2gR2oAFqdVPLj8PUbbteW7&#10;uSGAz0A3WfbaY7JBZnsFdSAWk+nkI5AP9f6e0T9j45LkW+n1+vvMqz5ys7myBEgB0jzr5fl0ELi6&#10;hJw3Dz/1f6h0eim7epMrhmiWfUPDxpa39m/Fhx/xr/Y+1/gKcOqA88f7Ac/8b946+5/MrurtG3Dp&#10;Ol/Gvwtw6qx+Uu5amSsq3g8ljJZTeRrek/n2vVxiDSSgPAN+f6fke8XZ+abtiwWTz/y9LBexMNRa&#10;leq5qrcOZeeRUZ7amBuz8+oj6n3kbGxafoB/rAfn+tz7Tw8z33jcSfzP+Y/6v2dIpN0tg3xcPn16&#10;mq828ok9Y9Wrhn5/r/vPtLZagQA2+n1vYW+vuaeR+crm1dS58vXPA/LqsW+wRvUNX/VTo1fTG6s3&#10;QVcRZZPSNFyZNVihBOkg+2KjolaQC9rnni9v8bH2PeYeeLkWNQ1aj+L/AGOjNN6gIyw/l/q/1Y6M&#10;fvff2WfHFWDswjFr6vyL2Nvr/j7fzjEAHPFv6f717hi452vJmfNM+v8AsCnRtZb5Eqg6/wDJ0A1F&#10;vfJNO4kEhYta9nAFzzySeLf77+jljqVUcWUcH9N7f7z7ijnDcLq9iarkkjjT58Kf6uNOjyPdYyaB&#10;uPn0rqXdMAqY3nsvILMT/a445tx/sfYq4cRrEtwvFuTYAcW/I/1wPeJHNu33U9yxoTXy41/n9hx0&#10;bxbggWhP+r/V8+jEbI7YxmKgCS1KRgWv6xq5X8L+b/4n2uIZE8agSKB9bAi97fW5H5/HuJrrl+Yy&#10;ktGT/q9OvPuSK1Af5/8AF9C7S/IvFU0VkyXjAJtyL2sP8T/sOfeeekjmjbSR6kuW+tz+f9e3svg2&#10;64imGpTg8Mf58daG618/59KOP5H4laVl/iSMWQMQ0lr3W9rj+n+PsFd2YLyiRiS2m3q08/UnTza/&#10;9eP6+8q/ai/axvIqLp+VeOAK1oaemfTqk+5xkAVp+fQAb4+QVJMWMVarlmA1h9AQ3uVsTyf8R/X/&#10;AA9hsmH8Mg9PH1HH/Ee809t5vlazZVavlSvzp/m6I59zLE08vn/PoANy9sSZWGRfuCdSFNbOQPwA&#10;1yfx/j7l/ZkDgN/tvz/ifZlHzDWgYiv2+Xy6TC9J4/6v9X+DoDK3d6maRjOjMTYNq50jgWN/p78Y&#10;LC9uRf8AF/a2PeWeQLrwfn0pjuGQUc1B6iw7illqI0+6cqzqP85+GsPz/r/19sFa+i4P+9f09zJy&#10;jOjOjl8/b0c286swI8xTjw6N51NSrV/aVLTaQQf92A3IUKBckf659pPJU/3McgAHqDD/AG/HvIDZ&#10;9yit10s359HcdwiLq/l1Yt1Pu2LbNXRNJOyiKWMspYBbBtf6Qf68Dn/G349hDmNqT1Eh8cMkhIY6&#10;UQsSRxwAD7F0fMKBwNYX/bY6Q3O62lshluZVhReLOwVR9pJA6tU6r7/oJxBR00wmnJjCwQl5Zjcc&#10;kJHck/6w9o2fqvctcb0m3M5Vk20/bYmuqAT+P81G3sUWnM22xIDcXMaUPnIg/wAJ6CO5+8PtJsZI&#10;3zmfaLOnHx9ys4afb4ky0/Po/my96bsykcf8P2puisVj+qjwOYqdQN/0mCE+4j9Adn1I/wAj6+3c&#10;97aWkwGSpkI/qHqI0Fv8b+xHD7kcqW4C3G424p6TIx/YCeo83T74n3UNlr9f7jcuVHFYt4sZ2HyK&#10;wTSNX5Ur8ujKbbpexsj4zJsHedOrLfXVbdy1El/66qyKMEf439tc/wAS++MqbUnXeRXUODVZHBY/&#10;/YH+IVUVv9ifaHdfdnkYxsv7xRqilFSVv+Ooeov3r+8a+5NtNTd8+2b0/wB8W243X7PprOWv5V6H&#10;bC7a3q0aiTbldGT+J5KOnFv6nzyrb/Wt7Ve0PhZ37R1kU9bt7E42MMC33W5sLKy2/qMdNP8A7x7w&#10;9925tq5xsntdok1s3mVZRxP8QX16i7cf71/7lW1MTZb7e39P98bTfrX7PqYLf+dOoO7+q977hopY&#10;aXF0ccrxlR91kKJV1XJGponf/eAfdhXWfTm6tsUSRZqoxAcabpTVlTUWt9bN4FF/9j75W+4X3Mvc&#10;HnO/+o2+82+3SmfFkn1fYBHbyDz9RjoH3/8AfV/dU2xSljtPMl63kY7GwRT9pm3SNgPmEJ+XRZ5P&#10;iD3nWVs00OS6+x9NJIWX73O5sz6fwRFQ4udb/wCvIB/j7HaHbgiUL5VBtY2BNza1/wAf69vce2P9&#10;3Fzm8vibjzHYxV/33BcS/wDHjD/k6jjeP78v2njJOx8jbvc04ePd2dtX7fDF1T+fT1/skvZWRp1h&#10;yfYG06LizGio8xkwP8QJ0pb/AOsfc1cKAwJqGIH9kRgD6Af1/wBtx7kLbP7uu1gjpuHNZYniI9uC&#10;/sZ716/7z1E28f3515LVdj9tUjPk8++s/wC2OPaY6f8AOQ9Jqf8All/xSqWqzHdcx9NjTUGwo0C3&#10;/wBTU1GXa/8AheIf63uPV7ZpK2Pxyz1Crcm8fjDXP1/WrD/ePY62j7gvINhKJr3fNwmOB2LbRcP9&#10;NHL1Ge5/33fve7Fti5P2O3rw8d7+4p6V8O4ta/y6V2I/ln9aUdhkuw981wuSwoqfb+NBLCxI+4p6&#10;q3+H19hzluhdjZyVpcm+cqC36lGRiiU/9SYVP+2PvIvkf2J5L5BRV2mS6m0+c8kbf9W4Yh/LqNN3&#10;/vl/vc7nqFpa8vWFeHgbdctT7PqdwuP516EPGfy+uicdKsz12/8AIuunmt3BjI9Wn/Vfw3H055/N&#10;j7g0vxq6dp+X2zPVn63qs5nOT/UrT1EY/wB49z9a73uNlCILVwij+gpPpxIPUUbz/emffY3cnwua&#10;YLIHyg2nauHoDNZzMPtBr8+hMoviF0NSqiy7UyGQ0AAGs3RuZb2+hYUVVCD/AK1rf4e3+DorqOnt&#10;o2LhpLf8rQq63/b/AHkr3/2Pvx33dya+Ow+yg/wAdRpuf3/fvj7sCLrn7cUB/wB8fTW37PpoIqfl&#10;TpX4346dJ4kKKLr3DDR+n7qXI5A/7E5CeW/+x9v1N1d1pR2NN1/suJh9HG2cM0v/AFNeEt/vPvX7&#10;93vgLyYfZK4H7AR1HW6/eq+85vdRunuHzJKrcU/fW4qn/ONbhU/4z0tKPrTrug0mj2LtGBl4WRdu&#10;4kyi3/N5oi3+8+1BS7Z23QEGh2/hKMr9DS4mgpyP9bwxj2ml3C/m/tp5H/0zsf8ACeo23X3G9wt+&#10;r+/N+3G9rx8e9uZq/b4krV6U9Pi8ZSALS46gplFrCno6eEC30sI1Ht6AAAAAAAsAOAAPoAPaPj0D&#10;WYsSzGpOST59T/ffv3Wuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de697&#10;97917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3&#10;v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuv&#10;e/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de6&#10;9797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917&#10;r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3X&#10;uve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/d&#10;e69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de697979&#10;17r3v3v3Xuve/e/de697Sd/9zH1H/H2W+o/54W9v+J9lNR9Z/wA3/wDtV/zdSL/zrP8A1KP+890F&#10;Pgm/vf5PDLo/0refX420eH/Qf9t5tX00eT9vV9NXp+vv/9SxSXHluSpB/wAfp7ze2fndo1CFwfz6&#10;FD7+8b9h/n1R1trteopUSJqiwsAQpJ+h4+h+n+Httmxzf09P+IJH+9e5Q2b3FWE5YftH+fo1s+Zo&#10;9WkkVHzHRiNp97y45lYT30+q/mtY88lb/wBOPbZNh0a5aIc/m1j7HVl7oW7sFen5Ho6j5oVc6wPz&#10;/wA/Q8be+VdXBLAn3NkU/wBmQ24Hp4Lf14A9pbI7bil1cf1HIF7X9yZtHONndIrI4BNMVH+fp6Xm&#10;2NV7iP2jo7fWfyulCUrLUrqOgsPJ+ShIHLcXJ+nsNs7syKSN/SPoeeP959j7buZEVgdY/b0R3nOt&#10;sqHuWv2iv+HqxTqP5UVFTNT6pbi6AAM1/p9Pr9P6+wSy+xRG8klrD1G/0+h+vsZrzlaW0GqaRRQe&#10;bD/P0Cb/AJ8ijYqCMfP5V6se2b8hI8nTU8IdWkKxgANybrcEc/48/wBPbDR4tKWoFx9GFuADz7iv&#10;m33dtbeJ4ICD8wwPkeiU+5YRtBP51H+H/N0tM9unI5nHSGmBvJFYkEsOQR6rf7f2YLZtbS03id2V&#10;SoX6gWuB/j7wW91edJd/SSIMWDEcM/hA8uPSS490JAP03FP9MOqrvkR1Xu/eT1kcaTsrmRlI8guC&#10;1gdKj2Y3CdixUMCRJKthzcN9fwOfeDfMnIa7jetckUr5U/PpOnucwamof71/s9Vxbk+IW7qn7lvt&#10;qlmMrNp0zoRdSTyQfqbexIx3aqvpDSq30/UeAC1h+fcfXftcgXVGCOPAH0r6dGMPuWDkkU/0w44+&#10;fRU98/EffdLJPIKGpkIe51NKW5X66dP0/wALf7Hm/tUxdmqb2nAABK8qBqPsPy+2iMAClW86A8P9&#10;X+rPRmnubCIwwI/3of5+gXl+PvYWPnt/D6pNLAhj5gpIvxcrwfr+feObtQpq/fBYL9Synm3ADc+/&#10;Q+08ThSUoCfQ+ucU/wBXr6W/1zIyK4/3odKCj6N7FqQUNPWFipJBWc/4KWsPpa3tPVPZ8bPqdlLA&#10;3LFl5vx7FFp7cx20ehWoD5UyKdFsvuIZC1CBUfxDqavw97EzpEhx9XIXHqISoFxaw+qge43+kGnq&#10;S13QofoLghSAORY8f8V9iKw5P+nRSCQ3njjk/wA/T5dFkvP7adL0P+2H+r/V6dBdvH4N7/h1K2Lq&#10;GvwDaZrWUHjSo5H+v7bKzedKBqVlJ/NiPY523YNC6XrQcMH/AFf4c9BncefCykKRU/Mf5/t6TG2f&#10;gTvPJVscc2MqFRmsSySXBJABUEH/AHr2kazfaKXAkQC/p+oFv68H2KF2tY1VlBHr/PypnoE3PN1x&#10;KTVqnPmP9XDo5ew/5aVVIsT1lLKPSjMChGrkEgalv7SlXvxSxHlv/X1X4P4Av7ElhbMi6f8AJ/lp&#10;0VXHMlw8OGz9vRots/y2cfCIHehb6r/ZBvf88r7Y6je3kPok+v8ATVybfX/fD2I7aN0AqaU8z9v+&#10;ToLzb5OT3kn/AFf5ujB7a+AmAx2kPjlY6Reyxi/NzwR/T3gh3o8bC72AN/of+I9ob0O+Sag9ej31&#10;y1VJr9vSry3wL2xXUjL/AA9LkIDfxDjUA1zb2/Q7/wBIP71l4/qP9sPYXutuUnUePp/n6E1jzNMo&#10;CnJ+35+f2dF/3B/LcwtVOxix6i7SBSI47C/CamI+g9uVNvyORlvKG5PJJ45/A9tpaUXSooCPIf4f&#10;9Xy6NV5qnjqwan+24/z/ANWegg3R/LWEMchpaRw2k2CKCCP8dCj2p6XekTrbyKbfgHnn6ey295eF&#10;w2tQe6nkf9VKcevDnu4t8fzqPt8ui4Zn+X5nsbM7NRTCNQWBAfTwPxpW1+Ppf2oKbdZdVAYALYf6&#10;35+o9hS85MhV2YCta+v+qn/FdKYPcy6DBS1R/ph0GOa+IuWxysGhnGgOAF1jgcG/H9b+1BTboZiP&#10;Xq5tc+pfpYm31/3n2GLnk6Jale0+nn60/wBQ+Xy6FG2+4UsrFZDx4VPCv+b/AFenQH7p6Dy2L1Po&#10;mC3Y3e5XhTwPpz/sfb5FnZJdNnItz+r8HkXv9fZS/KyxYKaiflw/Zw6P4ucpmNNVfIUz0COU2fU4&#10;6R0lVRp1FSrEhlU2JuCfbvTZWVwV1kg3AINgb8ceyy65dhiIcrTgSD8s9HNjzHNMw1E1x0gstTtS&#10;hiJLcNb1i30JHA/33/E55apjHYvquDwCLkH/AFXtm12xRPqRdNCM0xj09f8AJ0Lod0eRaqf9n/V8&#10;ug/nysqMVEmoBn+jA6hfgMf+Ke0pXU7z6iVJuD9QeOP8PcpbFex2OnQwGkjzGc/6h0pO41OD16PM&#10;OXBZ2uGBuW+vP9SfYfZTFtqcW/J/FuB+feUHIvOq28StXiB5/b07FfksAanoxvV3aLYEoTLZlCjX&#10;rUlrhgbc/W1ufcegxA+pU/j6/Tn/AH349nfN3uPJIuhH9eB+X29LXlLGq9PPZXfFbXII4awKlnGl&#10;XPpJBsLK34P495sjQ6I7Afg/Qfgf19lnJfNLXG4qzt5jz9a9aFyYgS/H/V/q/wCK6TPU/YktRnYX&#10;mqWYGS/6iNLEnk3P19pqljZZ/oRz/tufc9cyXkdxtJIYGqHz+R6Jb+/VDqY5/wAPn+fR2t/ZakyG&#10;0bIyNI9OwBDA3P27abm/4v8An8exIo4lMHJFja4/J+p494Y73PLFulVBwTQ+nD9nQR3TfYEUFmAI&#10;r5ivl1WBksNkpM6xgjlP7p4VHPGrm1v9h7SG4DTxK5uOL3Nhxa9hf3I3LnMU1rFGGY+Vc4yOoz3v&#10;mpRLSEjGCARn8urDfi/sfdGXraKMw1Kx3i4JlW9yo+jfkj/D2B+bzccLlQfyfxz7EV1znPMhQyVU&#10;cBXA/wAHUeX++TXJYluFaCvWw10h8eKuWgopquncGRIr3D/Urfm/559pltzmK+k/T+vP+PI9gbdd&#10;wN6CS2omv5V/PoiW/etamvRtaL450knjWWFRYKLsAL+kDge8CbvYuFbSLki9jyB/r+wZPaPKxah/&#10;4voS2PMEtuKhieHnw6e6r41YxaYmGNFIQkBdIBP05HH+29q/D7mgJBbTbgD6G/H5P49ke47S7LpJ&#10;I1fl/q/1enQvseeriBaliafPotXYfx1rwHWjSTjWGBaTTcmxKm1rfXm3sQqPfMNOn7bqLBeeBb6/&#10;kewPuHJaXb1kqa8ccej5PcudFFXp/th0V3I/FzctRIw8dRYs+kL5DYXB9J/Ht0XsqS1lmHH9CR9P&#10;6m/sob2ttD3yJg+VPX/V9vTMvuheGq1+whh/Ly6bR8Us3H+oTgtpYtruVP14H/Ee3jH9iSO63kJ+&#10;g5YC/smu/bW2FQgA8+H+r/D/AC6fi9zbgU1NX8wf9Xn0hN5fGLM09FMwSdiquBpD/UEHSTb/AI37&#10;U/8Afu8eoPY2/D8AfX6/8a9oF9vlQaGH7Rx+z/i/n0fW3uXKw44pjPRVqr4/biGXaMU9Tp1gLcuA&#10;PXa9yP8AffT2x1fZDxOLSspBPKsD9f8AX92i9urWXUrqp+0Ef6v+K6VH3JZQCWH7R0YLavxb3FPS&#10;wTKtSpMYLFLnSdPBsV/1+ePeSn7LlfTeoN+L6nBN/ryPbUntbamrLEKfJSOmT7qSIaA/zH+fqdmf&#10;jpu6ijYRfeH0ABXMhH0+psP+Re1TT9jsyoDLqsoA9Yv9B/W3HskPtYgdjooCf4T/AKq9GUPuwyrg&#10;j/eh8+gI3R05veDUmmpIV731SWH1H5t/X3jrt++WPQZCbgagCDc6tV/9h7Oto5BWzl8UKVpWhpTy&#10;p9mf9Xl1eX3PLx6gwqR/EPl0FlV8et356cxyRzMpsBfUwBLX4ub39h1lNwwS63aRLm/103te/wBA&#10;fc68tTybcixRqwp50NK0pxp/q/Z0GLr3BaUkAg1PqP8AV/n6We2PhhudqhJRC41WLWSQ29X5AH9f&#10;YdZLcNNE9wVPP4A/1x9Pcy7XzdOkPhlyKCnH0+3pCOcGmBDOAT/SHRw9ifDfcv2njmSpCsoBISS4&#10;JU6hdlP1JN+fb1gN2wIwIYD6cEfXnj/b/wCt7I9+3WTdIjA5JJGDx/ZT/V/kQXXNbwjtcH7GB/yn&#10;oKO6vgRl8pBPIKeVzc31BgT6CB9R7X8m9YlQHWnIv+AR/T6+46baQgOGweND+f7c/wCrig/r5cMN&#10;FagY48fz/wBnonWN/lzZyrr2V6OUpq5AR9N+foxX+o/r7YJt/LrI8oZfoAL8f1+nu52+EKGAo3ma&#10;f6qdFtxzdcNkNpP2/wCqv+r7ejI7b/llyfbxNU0hBChrFQCDbgEafz7wtnK7Ii9PSVtTfhft6WaW&#10;4JuADGp9iDaUu46CGJ2yeCsanhXA/wBXl0Hbr3S2bbcbpuFvb04+LcRR5HmdbDoY9t/y1M3FKhxW&#10;2MzXkhbGixlbVi+m1wKeJjf/AFvcrHUO7pJFan2puWYfhosFlHT63uXEVh/sT7GFzZ71uNuIEtZy&#10;D/wqT7OOmnQZvfvOe0+1KV3Dm3aIiPJ90slb8l8bUT8gOhDyX8qruDcdOyY/qvsKt1gDXBs/cRjI&#10;0mzGUUxX/Ykge1lS7d39VEW2tlowf+VinWm+o/P3LJb2WpyPvzJ2Wsn5gL/x6nl0G7j783sBtcei&#10;65ssWp/vqRpv+rKSV/n9nSTl/knfJqu1Nh+nt16nClPvFosSdRYGz/xaentxxz7WWN2NvViGqMOK&#10;f6G8tfjjb82Cxysf9uPaK89ruaLtNEVsFr6yRD9veT6f6sdIW/vLfuwbawL8xPOVFCsO37k35hmt&#10;EQ1/01PXpCZX+Qt/MMy0n+4XpvHUcDFglTmez+raNLEWDNBFmZKhfwSDCD7XtFs7PoLSGmiBtcGp&#10;uf8AY6Fa/sF3P3eecL5tdLaM5+OUmn+8I3+Xosu/72j7s+3qfBXeL0/8JsY1/Z491B/OnUjDf8Jx&#10;/wCZRmZFFVW9DbSjcKGOf7Sysxj/AK6/7rYbJ/T86b/7H2pYNt5FFAkqaUWsB42lNvxxdB7QL91H&#10;mSZ9Vzf2cdeOkTSf4Y4+gFuv98X7NoSdn5a3yf08YWEFft0XlxT+fQz4L/hMP80qsIN0fIz444XU&#10;R5P4BV9o7mKC/OgZDAYkN/sbe3ZcJLYBqsA2ALLESf8AYXYe1dt9z6RjW83tFFa0W0L/AMzcJ/g/&#10;LoA7j/fPbbErLtHIE0xPAzbwkNPnRNun/ZqH29DZg/8AhLL2FVaG3T858HiPSvkj290Rls+Tb6pH&#10;Pkd3Yy35Acxm3+p9w6naNLVqVmqZNJJJ0xoDc/U3N/Y72T7sO07TIJZN2mkIx2wxpj82k/1HqPd1&#10;/vlvcGev7m5K2+3/AOa19c3H7dEVtX+XQuYX/hKz1CPH/e/5idrZq1jL/d3rnae2NZP6in8Tr8xp&#10;J/F9X+x9th64wLkGSXIORxZZadF/2yxX/wB59yVY+z/L1kP9ybl68avGAfyEVf59Rrun97x95G7D&#10;Jt20cv2ingRa38jj833LQf8AnH0OG3f+EvXwPxqxHP8Abvyu3PIlvJC+9+sMRjpLDn/J6DaH3C3/&#10;ADar9yYuvdsxixpqiX+uurlF/wDqUV9nkftxyyhBdJHp/FKw/wCO6eo93P8AvSPvdX9fpNzsLL/m&#10;jtls1Ps+oFx/OvQ3bf8A+E438r7D6P4n172lu7TbV/eHuLeFL5Lf6v8AunJi7X/Om3uUmxdqJ9MP&#10;E3/LSeslv/riSQ+zaHk7luChjthj1eRv+POegDun94h98vdwRc873CA+UFntlvT7DBZRn861+deh&#10;323/ACNP5Ve1WifGfEjbtTJCQVk3B2H3Juksw5LMm5dx1acnkgLp/AAHHuQmzdppz/d3Duf+b1BT&#10;1H/W9W9n1ta29mALVAlPTqP9y++N96vdQRc+4e/pX/fG53Vt/wBo0kVPy6MvtT+XZ8EtkpEm3fiT&#10;0HAsH+a/iPW228+yn+vk3BBVMTx9Sb+3CLBYOD/MYbFQ2+nix1JHb/khB7WGaYihc/tPUdbr72e8&#10;2+1/ffN29Xmrj4+6X0tft8Sdq9Dhhvj90LtzR/d7pHqLBeO3j/g3W2zcXot9NH2NElrfi3txjiii&#10;GmKOONf9TGioP9stvdCSeJr1Ht5uF/uMvjbhPJO/8Ujs7ftYk9ChQ43HYuH7fGY+ix0AtaChpYKS&#10;EW4H7dOqrx/re8nvXSPqb797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v&#10;3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve&#10;/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69&#10;797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r&#10;3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xu&#10;ve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de&#10;69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de6979791&#10;7r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3&#10;Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/&#10;de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de697D7Uf7x2/7+Dp/2H+irX7Lv+JP&#10;/N7/AKwdDr/nX/8AqWf95nqHoHn1W5+91/T8/wAP8d/9t7//1bTJKSBQdZU24t9D/h7kaz3q9cgR&#10;VH59EG57rbwsRqpTz9f9WetbPD4jNVDKYYah1f6ELIRb6+2ioNFFe7LxzYfX/HgH2Ntt3DcJDVjx&#10;HGv+x0ENx5titVrG3d9v2f5P2dDZtfrnd2XdVgpKm7sIwRrFrj6kAX/w9p6ryNDGG+lubfT8/n2M&#10;rG9uY9JZuHqeNOg3ce4Nyo7JOB9f9jo0ex/jRvnJvTE0U4HGprSEWB/PIB4P+v8A8SgMxuKkgDEM&#10;ptf8Hgi35v7H9lzjdWsYWI0P+yei2Xn7cJiQJCP9t8vs6sp6W+G+6az7U1EVTGGKtwTb1A+kox+v&#10;1+p/xt/QHdx79pqZX1SgA3/DD83sOfZ5D7l7vGCDJQU9fMU6LxzPf3EuXJ/238+HVuPTXwpr44ac&#10;vHIzposQkRY2T6249g/kOwqKpZlDK5a4tc8fi7eyvcPc/drlPCM5x+fV7i7upgRrp/Po/Oz/AItV&#10;eCSnlmEoWEK3OldXP0IB9plskauXyRLwTxwbcn6g+wLfc37hdqQ75b51/l0RyXNyp0l+jA0Wx6DE&#10;UngmjB0AhidOo8W+hP8AvftU46qrUUAB1ueCC1rD+lx7Bs00kzsZTqHSN7yYfjr/AKv2dI/cG2tu&#10;SEl4qYsBpIbx3F+b2/1vagTK10Sj1yX+t2JP+9ey97SFzUjHp1YX0+rUW6QEuxts1jsFp6f6kXVY&#10;9TA3PJPFvcuDd1dTuBrcWt+WHIN78f8AFPaCTa4WwBX8q49P9R6VJudwBUnplyXRO2MtCXNHTuTw&#10;wKRFr2sCf8faoo9+VZADSP8An6luLn8f77/insvbY4a+IqCv2daO6zadKtX8/wDY6BzPfF/bJaR/&#10;sacAE2XxQ8G9x/xv/Y+51RvGpMZIkb6f1IP091XbIwP7P+XTybjcAZb/AFf5ekzQfHTbsdSg+ypg&#10;1wpGiMWF7c8e0Pk97VqyMFmYc/X1f1P0A9syWEanKdGMO4THi3Rh9p/H3a6UkbNQU5Ojn9qI3Bt9&#10;f6+5eP3rWi2qViCQNQLcc/092hsUeppTTmlK8OqzX8pU1P8APpm3X8etq1AscbD6lcf5uIgcab/8&#10;T7eH3fVSrbW3It9Svs7t7JaVP8x0Hbq6lZqKekRR/HzbGMbyR0UKkG4skJI5/wB9z7xjJz1H+7CR&#10;cm1z/X2rkjSNOHRf40gy3Hp8Gx8PjWAjpEUqACSiXtYEAgf4fS3vDI8jtcs3qv8A1/PvcMgUUP4a&#10;f6vl0zLPIEoOnijxePisoiQAcfRTptze3+8W9yqWCRrgkkcc88f09mcUpkTVWlfLoknnkY1rQjy6&#10;iZOTHUrACOLn6k6R9APoP9v7yTL4uCLmxP8AT3WSEstWNadUiklLaq0p1iopYKkWjRAGNiRY/n/f&#10;fj23uzE2XVfj9JP+wHtBIkcsdSKEV/l0c21zIDUnA6dVo6aMjyKrD02BRARcXPP+x/p7xrNUR3sz&#10;8cj1ML2/FufdIoF8h0ZNOxUMDx641GNw9VZZYITcWuQrDkD6/wBB7f8AEV9U0qgu5Grm5P4NyLf8&#10;T7ddQFwOIwf5dF1zM+aH8ug13xtDb8dA7ijp9QT9OiNf1oQOf999fYxYmSR41JJBJFjcj8eya5AA&#10;Nc0HTESlnBLfy6rK7go8dQzzCOmTgOn+bB0hibNqH9P6e1zj43ZgATwBfn6+wxcKjEvSlfnWnQy2&#10;2OXUCTUVHl8+q2u389RUtNUJ4UDLqXiOwYlW/P4N/wDE+xEx1JqUagT+R+Tb6f77n2DdwuAkna1N&#10;P8/P8vs6knabBp1D1I4eX+z/AKj59Vg9g7uCVEyoAANSfhbGRjc2P9Obe1NSwLGOF4B+v9eeefYU&#10;v7syGleI4f6v9X+WQ9r2w6gGHp5fP7ei3ZrcMtYzKpOkFixBPqAJ4H++/wCNzSg+oX/H6H8jgf8A&#10;G/aBJG05bod29vBGunpESyubkA8fQC/P1PNvz7wSQh+B6T9Ppf8A3s+1dvdtDk935/7HTxt4TQgf&#10;Z1DeZza+uMj8ctz+D+PbHWY+NyRbk3uxXj8WPsbbRzFdW6VVsCmK/bjq8dvGjaic9ZabK1NONKO1&#10;lP5uP9tpPvBT0EUVtSh+ePwOTxxz7Wbhv1ze1IbT/Py/L/L0p8WBasTSn8v59R6usqq111vI5BBA&#10;B4HP9L+2vLRQrG3Cj6/Xmw/A9jHku9uhdozMaCn58f8AN0C983y3t9TCThXHr/xXQn9Z4TKzZKna&#10;mSY+vUStz/Ucn8/0+vsOZ54qd2b6WPJI/JP095OtvSTbeInenb618qfLqIN75zZgVjfIrTu+X2dW&#10;k7F6yz+6sfT0k8MkiyKiaSXJ/Tp1gNb6/wBLH231G7o6aPRrFvpa5FrA8i3uKd0toppjIo/PjWv+&#10;an8+ouvuYNwupSdWK+v+HHRtevfgUuXmiq6iilP0Z2EKgsdSnn1c+w9zu7BUKwVlYkEAjVxYH68e&#10;0aJ4SBR6D8vyr5dEr3dwX1uTx9eNf8vl1Z30X8S8Xs6SB/stGgpcSRx3P0YkAW/1vYRVU09XUElm&#10;I1EcX/J/3309ssQ/avW5JQw+Z49Wabfw9Dt3GRhIVTQiFbgDTYWIFvp7cYMSZk5X6j/Ek/4kW96E&#10;Cr3aqn0x/h6Li7I9dVR/q+fTNkt/RUMuhQo0n9XOng2/A99SbeA50nVz9Ab/AO8+/UA86dOrdNwX&#10;rFTdnCS6u0ZT083vYHm595KbDVpbRSxVEzA20wo7t/raUB93FpHNkgsfl/qPTVxvENghe8mSJT5u&#10;yqP+NEDqQ+4afNSBI6VqpyQQkMDzsdX+EYJ5/wBb29Q7O3nVWFJt3cVULjT9vh8lNf8A1vFGb+7L&#10;sl1MaJbSt9iOfl5DoIXvuvyFtzH95b/t1tTj4t9bR/t1yjpXUGy83kIxJj9lbhq2kW4FHt7K1Ba9&#10;jx4ojf2o6Lq3suoP7ezNzKGP1qMVWUf+x/ytU9mEnK+7ugEVnKaDzRl8v6Q6DF595H2PsKm55u2o&#10;lf8Afd5DN/1ZaT9mesp6U7MyBtT9Z7wUOTpNRt6to9Nz/WtSIW/1/a1x3S/azFWj2tVR3HJqMjiK&#10;aw/xWoqVPtJ/rfcxXBP+Jn83jH+Fx/g6B9598r7u+3EmXmeJiPKO2vpq/nFauP8AJ8+old8TO6M9&#10;EYoeuJ41e92q8rtqguDblkrauM8W+nPtbU3SPZ00YWWhx1Je1zPl6ZyD9eTTeT/ePbw9reYJKVjj&#10;X7XX7Pw6ugxcff8A/YOwJ8C+vLnjTwrKYV/5zCL+fSTi/l0dv11WKmXBbbx5JuRXZ/GvpJNyScea&#10;j/iffn+NW/6xg02Y2xTLfkGsyk0gub30pSaf+T/auH2h3jVreWBflqc/4I6fz6Ct9/eS+0EAKWm2&#10;7xcHyPgWiL+1r0t/xjod9q/AjsXHwJHX5bYVKulVZI6/M1UosLEaVxyp/tn9u9F8Xs+pBqt442Hm&#10;5+2x1XU82tx5JIb+z6H2pk0hZ7hB9iFv8JXoD7j/AHl/Li1/dnLN3L6GW6hi/wCORTU/n+fSvf8A&#10;l+1+QLDI72wVKrCx+1wtfXWuSeFmmgB/1va0oPjklMB91vKoqD+fDhlp/wDYAyVUv+9e3f8AWgsm&#10;NZLs/lEB/hc9A29/vM98c/7reU4oqcDJuLS/tC2cX+H8+mKr/lc7Sydv4l2dWEFtTCg2ZSUp5+oV&#10;p8hN/tyv+w9qCP4/7cIAqs5n5eLHwPj6e/8A1Mgk9qY/aDl8Ck08zfYUX/CjdBO+/vKvd2So23Zd&#10;qh9PEW8lp/vN1D08YX+Vd0jj5RLkN5dg1zBtZWkba+OUn/Wmx9Sbf7H3nHx62Af+BDZ+rH5E2VVL&#10;8W5+1ij9mtv7YcsW5BpK/wBrj/n1V6Bd9/eFfeFuyTbvt1rX/fVmxp9njTy/zr0NGE+BHx/wgULR&#10;boyOm1zkM3ACxBvdv4fTU/8AvHuRH8eepFIabbMtW4+jVOd3A3+3jjqlQ/7FfZtDyLyvDkW1T83k&#10;/wCggP5dBC9+/J9528BVOYxAp4iKw25f+NNas4/JuhYxXxj6SxCBKbZccmnjVU5fOSk/66fchP8A&#10;k32oaHp7rHHW+12Zhhb6GeKWsP8AsTWPJf8A2PtcnKvLsfw2kZ+0av8AjxPQK3D71P3iNzr9Vzdu&#10;Ar/vqRYP2eCkdPy6fW6D6ZkAE/W+1qwA3tX45cgpP05FaZAf9j7UsOy9n01vBtTbkNvoY8JjVb/Y&#10;sIr/AO8+1kex7LF/Z2kK/ZEn/QPQKvvef3g3Ov7x5r3iYHyfcrxh/vJmoPsA6dcd011BiGDYvqvr&#10;nHuCD5aPZO26eUsP7TSxUwYn/Em/t3p8ZjaS32uPoqa30+3pIIbf63jUe1sdrbRf2Uar9igf4B0D&#10;L/mLmDdK/vO+uLmv+/ZpJP8Aj7Hpa0eEwuOAGPxGLoAvCijoKSlC2+lhAi29zvb/AET9Onv3v3Xu&#10;ve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de&#10;69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de6979791&#10;7r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3&#10;Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/&#10;de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797&#10;917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3&#10;v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/&#10;e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de697&#10;97917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3&#10;v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuv&#10;e/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de697DXX/v6NN/+alaP/YPeS3t&#10;Jo/W1f8ADK/9UqdDyn/Ifr/0i/8AvNdY9Pqv/wA3NX/WHR7/AP/WPDk9/IhP7wJuQf6G4/33PuUL&#10;LbAjjw1wfQHhX9ny6xt3Hf5rmpY0861HSh6x/lx0QgpzXUJ9Kwn1BdWrjVcEfTn/AIj2H+T7COkl&#10;X/r/AF/w/J9jSwhVG0k0r0Dbm+eQkSEk/b/q+XR8+uv5f+3Ma0LnGhmVlZtSIQLj63t/rD8+0dLv&#10;eoqWYK97mwsSf+J9iWGKMpkU6J55gvGo+3o22E+Km3cFHAyUEQ0AXXwIL2+psRce07k8lVVKEknT&#10;yRyRb035v726aRqB/Ovz6RLcFjgmvy6HnZuxMDhZEjSnhUrwB40/F+b/AOA49gHvGerk1qrtc6rW&#10;JNif8PZZdXhKYFOhRtiVIamcdHW6+x+OpYkPjiAUKf0qARbmx/1vaN29t6vrqtdQfSX51XBt9TcW&#10;/wAL+yZau2onJ+f5efQkeSNI6npc7u3Zi8Nj5HJjGiMkhR+QLj6H2Zrb2x9ECF4yTZebXH4N7+1K&#10;R6QCxBPp5/l0FL6/BPaaU6IH2D3zDDXTU9LKALyD9Vmut1UHn2p3w8NLddA+gFuB/Q+3jGgyTT5d&#10;IkLSAGvQZQ9h1+Y1NHKTqudQDn8EfX/YH3j/AISko9IDfiy/72AB7qBG+Ph+fT5fSM9vWVN71VAy&#10;h3P1BOti3+x0k+2OtwDLdrWBIsG/r9DwPdUjJanEfI9Mm4IFFqT6joUdvdlU1QEjd1ViovxZWJ+l&#10;jf8A4n3BhxzRfX+z/gbjix+vukutGIWtP8PVUlYvwOelRXbkpayPgqS9iACpuf8Ab39+mGlWVj/g&#10;Lm34/HtlNRjrQk9LyzYK9RKARzTI6qoGq/IB+h+ntL1VOGkZj9D/ALHm/wCfbFzbmVQRg9GcDnSA&#10;OPQl4vIiGAR8XUW/1gABew9zqOG/APN/6D6ngG3+9e6WsHhgBhX1+yvW530Ak8Kf5OmLNZHUSx45&#10;45+nAB/Pt9hh5Ufqt/sbfX6/09mixAggDT/q/wBXDogmnOo1OnpJVVTaIyfrLX/N7EfS/t5QBLAW&#10;/Fzb8X9stEQGRhX/AIrpqBywOrj0h8g5lkBQ8A3JBFv0gH3PgAlIB55sP9b8f8b9p1tyTSnDPTrI&#10;W4dJjK5D7BGcNawJ/Vax+t+f979v0ISEeoXH5B4v7fVNNDH5en2/5+i64tqiq8eg3qcnPkpSqkkA&#10;gWBN9NgP6/n+nttrXSRj4x/UC3+x+nswNDDRyKn+fTUcDCms9LDb/kpov3IyNJub3uADe5H+8e8V&#10;LRO97g/S/wBCRcf09lzaUAUeufz9flToxCooqCP29ZsxuVYCQtgQAACwB/T9Rz7kfZckHST/AIix&#10;/wBe3twKQRprQ/LHXnegGnplh3FrBkLAGwsddiL/AFFyT7cKCl8UgYH6EE2v9NXI/wBj/T2/NHVB&#10;TjTHy/w9MV1V1DpKbozv3VO8RYgFSCdf19HB+vtcUeTWnCLqA/qeB/h+PZPLt8jqxIP7Ca/6vPpX&#10;BGaVIPy/1f6uHRSd67LG4GqAV1hySoVvox/SQST7V+M3FH5FUkMbgC/5PA4H+9eyy42CWSMGOoqD&#10;Wg/zfz6Fe23RhA10oKVJIoBXz/Lz8uiI9z/HqtraWreCnkdzfxqAzM7kMUTSoubnjj2Ne36uepRN&#10;FHVOD9ClPK1z/rqv+2t7Au68nbpKzG2hkkJ/hjdv8AP59Cyz9yuSdn7d43extNNK+Nd28Xrx1yL+&#10;f+z1Ud2b8Te8MpkZo9rdS9kbo1SMETb2ydz5lnbWdOgY2llvf6i3tdJR5JxqjxdeQRcAUdTa9uOS&#10;v/E+w5F7cc6XLAR7bdtmmr6eUDj6lQB+dOn7770f3e9kUre87bDGw/D+9rFn/wB4Wcv/AC6RW3/5&#10;afz/AN2TKMH8LvlBVU8rWjrZOi+zaTGvqNg38SrsZHBb8m8n0594jjtxOSIcHWW/BcQw3/2MzL7F&#10;Fr7Mc6TKD9DJU/xFV/48w6jXdvv5/dj2tz4/OVk4H++RPcf9WIZK/l0aDZ/8i/8AmTbpjjkj+LO/&#10;caZAD49wVu1dqsL3sHG4q+lK/wCOq1vz7lwYDdEjKZMWsIBFjJW0R4HNyIpG9m0fsNzrKhBt1jJH&#10;4povP/Ss3QJvf7zX7rO30EG/zXeniIdt3AfsM1tCD+2nz8+hqx3/AAnA/mZZcRtJ1FtbboexJz3b&#10;vVzhRc2Mi4LKVzjixI03/qL+3IbTzUwPkFDET/q55Gt/XmNG9mNr93rnQMKzWyDz1Sv+XwRNXoHb&#10;l/e0/dzswfp7Terwjh4VlbqD/wA572HoTML/AMJbP5iOaZfv91fGbaqtYn+P9j7zqGjv+oMNr7ay&#10;QJ/1if8AX99/3HyTD1VlChP1KrPJ/var7E1t933ewf8AGL+BR/REjU/aq9Rfv/8Ae7+2sgI2Tljd&#10;ZP8AmtJZwV/5xy3FP59GD2Z/wk/+SIkik3t8leh8YNSmVNtYzsHcoUA3Ohspj8Rq/wALge2mq6pq&#10;a0/vbiWJSeVixhkuPrYM9Qv/AEL7HG0+zJ28q77hUr6Q/wCUyf5OoP5h/vVTuGpdt5MbNaNLuoFP&#10;9om3n/j46P8AdU/8JmcJsvwS7i+UlPXSRhddNh+mmVWIBvora3cotybi9OfbY/Q+KqARVbhyjA/U&#10;U9PSQf7byCT2N4+RLdRSW6kb7Ao/w6uoi3D+8i58nJO38uWMXp4s1xNT/efBr/LqwXr/APksdNbL&#10;MLVnam98u8IAJpMLt/DhuLXAmFZb/bn3BPxp2HK2uqyW6qk/Uq2Rx8SX/wBpEFIrD/kr/Y+1n9Sd&#10;pIAd5T/tlH+BOgXe/wB4X733NRa2W0WwPmltcs35mS9dT/vIHy6OVtf4G9J7Whjihq96ZHQBqNfl&#10;cQocgW+lDQQm3/IX+x9uFN8b+qYbebD5Gt/r91nMqt/9f7OSL/ePbi8lcvjDxs/2u3+QjoG3/wB+&#10;T7xV7iDdLe1/5pWNoaf85opf516FKi+L/TdEVP8Ad2rqdNv8/m8ql7f1+0li/wB49v1L0b1RRkGH&#10;ZlAxX6GpqsnW/wC3+8nk9qYuUuXYcpar+Zc/4WPQOvfvafeJ3Cvj80XC1/31Faw/9WbeOn5dKWPo&#10;XqKNBH/cnHyoP7NVV5WsH9Ofu6h7/wCx9qam672HRgeDZ22lt9C+FoJmH+s80bH/AHn2tj2HZI8p&#10;aRV+cak/tIPQNvvfj3r3Gv1XNm7EHiFv7mMf7zHIo/KnU2n6R6dpiGTq7YUjj6SVW1cLWyL/AIrJ&#10;WQyMP9gfb3Bt/A0tvtsJiKe308GNo4bf63jQe1aWFjH/AGcKL9iKP8A6CN7z1ztuVf3jvN9cV4+J&#10;d3D1/wB6kPSqotkbLxlv4dtHa+Pta32WAxVLa30t4Il9uqIiKFRVRR9FRQqj/WA9qgABQY6DMkss&#10;zmSZi7HiSSSfzOelJHFHCgjhjSKNeFSNFRF/1lWwHvl73031z9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9hZf/f2/wDlU7f+wTv7&#10;pjV+f+Tof/8AOu/9Sr/vOde9/wD/1xWoZJMggYyH1AEG/PK/0PvINNruBQaaU8/X5U/4vHWJEsM5&#10;qWFR6dbB24avD7UlaJYIk0FrKEAHpa1hYH6/X6+27L0HiRm8lrer/X9mMO33eGCE/n/sf6h0lNnO&#10;34a16Vuxt+UNfPHGoRS9lsFDAG1zY/8AFPaLhqkiqPVLxf6XJP1BHs+gsrrTo0H/AFfl0lm2y4Ya&#10;ChP5dDvVNHU0IljReYif8OQfof8AefaimydIKYqXF7Dk/U25+nu1ztt54YIB+z+Xr0mh2W5D69H+&#10;rh0HtHTVTZMnQSFcgFSbWI5uCB/vfsLstNTVFR+oMNRFrDnn8f717IpdovyxUrX/AFf6vy6FVpY3&#10;CCmimOjEYGeSkoVbUVbQLHUeCotcD2u9ow4+J0YlR9PwBe/+N/8Aifdo9iv3oDGR/P8AL/V88dNX&#10;lvdldKqegG7d3DkZKOphglYkqwJDSAgci9gPY5U+ZxlPTBC8a+gWNwOQLAezAbBuDOHVD9nRF+47&#10;6VteknPCnVduawe4MllpXAqHUykEjWxszX/T7RmV3BRM7WmX688jn2rk5evzkxmv+r/V+fRjDsl+&#10;hp4Zp0PGydo18VKnnik/R/aDD+035/2PuNR7hpFH+eU8/S4PHvcfLd+eMR6efZbtzpZD055/aFZK&#10;37cT8AEWVm/BFr3B/PvJU7ioGj/ziHnnkfT2/FytuJkYiMj8vl1sct3uo0TqJh9q5eCVR45UUkn6&#10;NxwfoL+2B8w1RqWgpKutY3AFJTTVBv8A6m0Ksfr7f/qfuUoBKYr6cPnxp0xPttvtoEm6XENsPWWR&#10;Ix9tXYdDXt/Z2cyAi8NDWVFh9YopZQTqvb0Lfj3iGA39lLDHbB3xXkkEfY7Vz1UDf8jwU7e18PJd&#10;2oIZBw88eX29BrceffajZyTu3NezWtOPi7nYx0/3u4XoY8L1luzSvj29m5eDYR4uue3NxZlQ/wCv&#10;7c4eou58jb7frHeS6j/ym4ifH/61/wCICK3+x9qouSZG+MLj7P8AP0FJ/vGfdy2j/cznXaGp/vq6&#10;S4/Z4Blr+VelpS9U76kH7e28opI5M0D055H585T2tsT8dO9pyrNsOeBDYl6zPbYpiL8+qKSsD/8A&#10;Jh9unknSSVK5Hp8vt6Bm9/fQ+6nZIYxzWkriuIbHc5f2Mtno/wCNjqLVdDdn1zDx4Aolxd5sriIR&#10;aw/syVAb/Yafa8ofi/3HNbzY/AY+9r/dZ+F9P+uKGOb/AHj25HyaxoHKj8q/6v29RTuX38Pu4Wrk&#10;293f3YH++rBxX7PHkh/nTrmvxl7KqYyhTC0l/wAVGVBA/wCDGkSX6f4e1JF8SOzptJqdxbMpVP1E&#10;dbmqqQXFjcfYRrf/AFmP+v7XLydaDLMCf9L/ALPQXuf7xv2OtVK2GzbzcEebw2USn0ofrpGp9qg/&#10;LqfR/EjebENW57a8AuDaCfLVLqL3PD0sYv8A6zH2rcT8RdwQEGv35jIibX+0wdVVW/wHmqIL+6Py&#10;XaMCFcLX+jX/AJ+6B+5/3mPKSLTaeT7mWnDxb+KGv26Laen8+vZP4SVmbGms39SUQIAJgwM9bb/E&#10;B6qn/wB79qxfifRyACs33Xyf1+2wdPTX/wBby1M1vadeQ7MEapjT5IB/lPQEvv7yzepK/uzk+2hr&#10;w8W/lm/45bQV/l1PwfwT23jCGrt+ZTIEEE/b4KmoFNjfgS1NQf8AeT7d6T4n7IiIaq3Hu+oYfUQ1&#10;OHpkb/Aq1HI1v9ZvalORdpHxvI35qP8An3oEX/8AeM+7c9V2/ZdnhB/jivJWH2EXsa1+1T9nS/i+&#10;HnXOgJVZvd0wCgaYKvEUqG3HIajkb/k72q6T44dbUoAeHN1dvqanLOpP+v8AaJF7UjkvYR8UbN9r&#10;f5qdAu++/v8AeAu8W8u32vp4Vkpp9njPN1kT4YdJGQSVlHubIkfiq3FURKeLG4oEg/3j2+QdD9VU&#10;5DDayzOLeuoy2cmvb+qPU6P9svtZHyvsUS6Vtx+bMf8AC3QPvvvn/eTv6h+ZDGp8o7Lb46fYy2mv&#10;9rHpUUXxT6EokCpsOOcj6tV5/dFTqt/qklrSn+2X2oKbq3ruksIdnYIgfieijqv9v91rv/sfapdi&#10;2dOFtH+ag/4a9Ay++8p797jX6jmzclr/AL6uGh/Z4Ph0/LpQU3x26NpSGXqzZs5Fua/DwZP6f1/i&#10;Plv/ALH29wbP2lS2+12ttynt9PBhMZER/reOIe1Kbdt8fwQRr9iKP8nQRvfdr3V3Ko3HmbdrivHx&#10;NxvH/wCPTHpVUPVXV+Mt/Dut9hUFvp9ls/b1KR/rGCnX29wUlJSi1NS09OP6QQxxD/bRge1KxomE&#10;UD7BToHXu7bruR1bjcy3B/4ZI7/8eJ6V1HisXjgBj8bQUIAsBR0dPSgD+gECr7ke79F/U/3737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9hVf/f3f+VVt/7A+/tPrHiU/p0/4xXqQqf8hyv/AEif&#10;+87173//0CVbc/mjfC1I0Ws+Qe28YbKCKvZvbMmmw5B/h23agf7b3mcnOHtIqgNuqn/mxcf9ah1D&#10;m47K+31+m2y9vf8AmiLVa/Z9RdQfzp1tg7w+He8t0TSOi0NOHZjeevi+hY2v4df49qyp/mSfBTLI&#10;Vf5g9ZY0N9futgfJGWQf6y0WxZVJ/wCQgP8AH2qh589oovi3ItT0gm/yoOgTf77zHYDTZ+3/ADDe&#10;Hy8OXllFP2mbmKNgP9oT8upWyvhLuXAzRzVWXwChW1MPuMjI9v6DTS2P/JQ9tkPzm/l4VEokr/nn&#10;sGiubkUXSvyRyJH+sZtqU1/949rB7l+0afDeV+2KYf8AWM9AXceeveeKv7o9oN2uPTxt65bt/wBu&#10;jcrin8+jH4/4+PBTpBU5il9IsTFTVEg/xsH0e1NB82v5XEqj+JfzEqIg21RUPxv75jt/rTz4pr/7&#10;GMe2ZPc32rfAulp/zTn/AOtPQE3D3J+91Urs/sdppwabmvZ2/aiKtP8AnIenuh6Aw1M4kkyzyNe9&#10;kxyp/tmeVv8Aevb1Q/M7+Tojh8p89tyVhvdhQ9Odv44E/m3n2fVW/wB59tn3L9sMUvE/5xzn/rF0&#10;Bty9wf7w6Wv7o9o9rg9PG3ayn/bo3a3r/LpXx9SbfSPxvU1xW1v2/BH/ALbUjexIxP8AMA/koYoK&#10;D8xN05DTb/gdsHuhb/6/2Gx4P949uL7oe2q8LyP/AJxXH/WvqPty3/8AvSL6v0/IOz2lf99Tbc1P&#10;+c+/Tfz6Ya7499d5Fi1fDl6rUbkNWxRg/wCB+3hQ/n+vtb038zD+SHCAJ/kcK+3/ACt7K+Ta3/xI&#10;o9vQj/eLe7j3V9ul+G+jH/Nmb/rV0CL60/va7qotdqitAf8AfJ5VP85riY/zr8+sVH8a+mqV/J/d&#10;I1D3B1VOVzJuR9DpinQf7x7eab+aR/I+pSCnd+1ZSPzW9V/I3I/T+v3+3Zb/AOx9+Puv7enjuCf8&#10;4Zv+tXQL3H2+/vZdzBFx9elf987jy7b/APaPdRU/LpZUnUnW9CoSm2hiFUcASxy1P/uS7+1RR/ze&#10;P5K+PA+z7q62hZfpJ/svncDzX/r5pNnl/wDk73v/AF2Pb/j+8V/5xT/9augFuH3df7z/AHUn69t+&#10;kB4r/WezVP8AeF3cJ/Lp5i2FseAgx7O2wrD6OcFjHkFvp+48Rb/efanpP51v8oagt9j8kNpUWn6f&#10;adId2U9rf08O0h79/rse3/8A0cl/5xz/APWroD7j9yn7/e71/e2y7hdV4+Nv22yV+3XurdPVPhcP&#10;SW+1xOMprfT7egpYbW+lvGg9vQ/npfyqAAB8r8aABYAdSd9gAD6AAbV9+/11/b//AKOK/wDOOf8A&#10;61dBdv7vH747Es3JzEnz/eezf97HpyAtwOAOAB+Pff8Aw+n/ACqf+8sMd/6KTvv/AOxX37/XX9v/&#10;APo4r/zin/61da/5N4ffF/6Y1v8AuZ7N/wB7Hr3v3/D6f8qn/vLDHf8AopO+/wD7Fffv9df2/wD+&#10;jiv/ADin/wCtXXv+TeH3xf8ApjW/7mezf97Hr3v3/D6f8qn/ALywx3/opO+//sV9+/11/b//AKOK&#10;/wDOOf8A61de/wCTeH3xf+mNb/uZ7N/3seve/f8AD6f8qn/vLDHf+ik77/8AsV9+/wBdf2//AOji&#10;v/OOf/rV17/k3h98X/pjW/7mezf97Hr3vr/h9T+VT/3lhjv/AEUnfn/2K+/f663t/wD9HFf+cc//&#10;AFq63/ybv++N/wBMa3/cz2b/AL2PXvfv+H1P5VP/AHlhj/8A0Uffn/2K+/f663t//wBHFf8AnHP/&#10;ANauvf8AJu/743/TGt/3M9m/72PXvfv+H1P5VP8A3lhj/wD0Uffn/wBivv3+uv7f/wDRxX/nFP8A&#10;9auvf8m7/vjf9Ma3/cz2b/vY9e9+/wCH1P5VP/eWGO/9FJ35/wDYr79/rr+3/wD0cV/5xT/9autf&#10;8m7/AL43/TGt/wBzPZv+9j1733/w+p/Kp/7ywx3/AKKTvz/7Fffv9df2/wD+jiv/ADjn/wCtXXv+&#10;Td/3xf8ApjW/7mezf97Hr3vr/h9T+VR/3lhj/wD0Uffn/wBivv3+uv7f/wDRxX/nFP8A9auvf8m7&#10;/vi/9Ma3/cz2b/vY9e9+/wCH1P5VP/eWGP8A/RR9+f8A2K+/f66/t/8A9HFf+cU//Wrrf/Ju/wC+&#10;N/0xrf8Acz2b/vY9e9+/4fU/lU/95YY//wBFH35/9ivv3+uv7f8A/RxX/nFP/wBauvf8m7/vjf8A&#10;TGt/3M9m/wC9j1737/h9T+VT/wB5YY//ANFH35/9ivv3+uv7f/8ARxX/AJxT/wDWrr3/ACbv++N/&#10;0xrf9zPZv+9j1737/h9T+VT/AN5YY/8A9FH35/8AYr79/rr+33/RxX/nFP8A9auvf8m7/vjf9Ma3&#10;/cz2b/vY9e9+/wCH1P5VP/eWGP8A/RR9+f8A2K+/f66/t/8A9HFf+cc//Wrr3/Ju/wC+N/0xrf8A&#10;cz2b/vY9e9+/4fU/lU/95YY//wBFH35/9ivv3+ut7f8A/RxX/nHP/wBauvf8m7/vjf8ATGt/3M9m&#10;/wC9j1737/h9T+VT/wB5YY//ANFH35/9ivv3+ut7f/8ARxX/AJxz/wDWrr3/ACbv++N/0xrf9zPZ&#10;v+9j1737/h9T+VT/AN5YY/8A9FH35/8AYr79/rr+3/8A0cV/5xT/APWrr3/Ju/743/TGt/3M9m/7&#10;2PXvfv8Ah9T+VT/3lhj/AP0Uffn/ANivv3+ut7f/APRxX/nHP/1q69/ybv8Avjf9Ma3/AHM9m/72&#10;PXvfv+H1P5VP/eWGP/8ARR9+f/Yr79/rre3/AP0cV/5xz/8AWrr3/Ju/743/AExrf9zPZv8AvY9e&#10;9+/4fU/lU/8AeWGP/wDRR9+f/Yr79/rre3//AEcV/wCcc/8A1q69/wAm7/vjf9Ma3/cz2b/vY9e9&#10;+/4fU/lU/wDeWGP/APRR9+f/AGK+/f66/t//ANHFf+cU/wD1q69/ybv++N/0xrf9zPZv+9j1737/&#10;AIfU/lU/95YY/wD9FH35/wDYr79/rr+3/wD0cV/5xT/9auvf8m7/AL43/TGt/wBzPZv+9j1737/h&#10;9T+VT/3lhj//AEUffn/2K+/f66/t/wD9HFf+cU//AFq69/ybv++N/wBMa3/cz2b/AL2PXvfv+H1P&#10;5VP/AHlhj/8A0Uffn/2K+/f66/t//wBHFf8AnFP/ANauvf8AJu/743/TGt/3M9m/72PXvfv+H1P5&#10;VP8A3lhj/wD0Uffn/wBivv3+ut7f/wDRxX/nHP8A9auvf8m7/vjf9Ma3/cz2b/vY9e9+/wCH1P5V&#10;P/eWGP8A/RR9+f8A2K+/f663t/8A9HFf+cc//Wrr3/Ju/wC+N/0xrf8Acz2b/vY9e9+/4fU/lU/9&#10;5YY//wBFH35/9ivv3+ut7f8A/RxX/nHP/wBauvf8m7/vjf8ATGt/3M9m/wC9j1737/h9T+VT/wB5&#10;YY//ANFH35/9ivv3+ut7f/8ARxX/AJxz/wDWrr3/ACbv++N/0xrf9zPZv+9j1737/h9T+VT/AN5Y&#10;Y/8A9FH35/8AYr79/rr+3/8A0cV/5xz/APWrr3/Ju/743/TGt/3M9m/72PXvfv8Ah9T+VT/3lhj/&#10;AP0Uffn/ANivv3+ut7f/APRxX/nHP/1q69/ybv8Avjf9Ma3/AHM9m/72PXvfv+H1P5VP/eWGP/8A&#10;RR9+f/Yr79/rre3/AP0cV/5xz/8AWrr3/Ju/743/AExrf9zPZv8AvY9e9+/4fU/lU/8AeWGP/wDR&#10;R9+f/Yr79/rr+3//AEcV/wCcU/8A1q69/wAm7/vjf9Ma3/cz2b/vY9e9+/4fU/lU/wDeWGP/APRR&#10;9+f/AGK+/f66/t//ANHFf+cU/wD1q69/ybv++N/0xrf9zPZv+9j1737/AIfU/lU/95YY/wD9FH35&#10;/wDYr79/rre3/wD0cV/5xz/9auvf8m7/AL43/TGt/wBzPZv+9j1737/h9T+VT/3lhj//AEUffn/2&#10;K+/f66/t/wD9HFf+cU//AFq69/ybv++N/wBMa3/cz2b/AL2PXvfv+H1P5VP/AHlhj/8A0Uffn/2K&#10;+/f66/t//wBHFf8AnFP/ANauvf8AJu/743/TGt/3M9m/72PXvfv+H1P5VP8A3lhj/wD0Uffn/wBi&#10;vv3+uv7f/wDRxX/nFP8A9auvf8m7/vjf9Ma3/cz2b/vY9e9+/wCH1P5VH/eWGP8A/RR9+f8A2K+/&#10;f66/t/8A9HFf+cU//WrrX/Ju/wC+N/0xrf8Acz2b/vY9e9+/4fU/lUf95YY//wBFH37/APYr79/r&#10;r+3/AP0cV/5xz/8AWrr3/JvD74v/AExrf9zPZv8AvY9e9+/4fU/lUf8AeWGP/wDRR9+//Yr79/rr&#10;+3//AEcV/wCcc/8A1q69/wAm8Pvi/wDTGt/3M9m/72PXvfv+H1P5VH/eWGP/APRR9+//AGK+/f66&#10;/t//ANHFf+cU/wD1q69/ybw++L/0xrf9zPZv+9j1737/AIfV/lUf95YY/wD9FH37/wDYr71/rr+3&#10;3/RxX/nFP/1q69/ybw++L/0xrf8Acz2b/vY9e9+/4fU/lUf95YY//wBFH37/APYr73/rr+3/AP0c&#10;V/5xT/8AWrr3/JvD74v/AExrf9zPZv8AvY9e9+/4fU/lUf8AeWGP/wDRR9+//Yr79/rr+3//AEcV&#10;/wCcU/8A1q69/wAm8Pvi/wDTGt/3M9m/72PXvfv+H1P5VP8A3lhj/wD0Uffn/wBivv3+uv7f/wDR&#10;xX/nFP8A9aut/wDJu/743/TGt/3M9m/72PXvfv8Ah9T+VT/3lhj/AP0Uffn/ANivv3+uv7f/APRx&#10;X/nHP/1q69/ybv8Avjf9Ma3/AHM9m/72PXvfv+H1P5VP/eWGP/8ARR9+f/Yr79/rre3/AP0cV/5x&#10;z/8AWrr3/Ju/743/AExrf9zPZv8AvY9e9+/4fU/lU/8AeWGP/wDRR9+f/Yr79/rre3//AEcV/wCc&#10;c/8A1q69/wAm7/vjf9Ma3/cz2b/vY9e9+/4fU/lU/wDeWGP/APRR9+f/AGK+/f663t//ANHFf+cc&#10;/wD1q69/ybv++N/0xrf9zPZv+9j1737/AIfU/lU/95YY/wD9FH35/wDYr79/rre3/wD0cV/5xz/9&#10;auvf8m7/AL43/TGt/wBzPZv+9j1737/h9T+VT/3lhj//AEUffn/2K+/f663t/wD9HFf+cc//AFq6&#10;9/ybv++N/wBMa3/cz2b/AL2PXvfv+H1P5VP/AHlhj/8A0Uffn/2K+/f663t//wBHFf8AnHP/ANau&#10;vf8AJu/743/TGt/3M9m/72PXvfv+H1P5VP8A3lhj/wD0Unfn/wBivv3+ut7f/wDRxX/nHP8A9auv&#10;f8m7/vjf9Ma3/cz2b/vY9e99/wDD6f8AKp/7ywx3/opO+/8A7Fffv9df2/8A+jiv/OKf/rV1r/k3&#10;h98X/pjW/wC5ns3/AHseve/f8Pp/yqf+8sMd/wCik77/APsV9+/11/b/AP6OK/8AOOf/AK1de/5N&#10;4ffF/wCmNb/uZ7N/3seve/f8Pp/yqf8AvLDHf+il77/+xX37/XX9v/8Ao4r/AM4p/wDrV17/AJN4&#10;ffF/6Y1v+5ns3/ex6977H89H+VUf+5sMZ/sep++R/ve1vfv9df2//wCjiv8Azin/AOtXXv8Ak3h9&#10;8X/pjW/7mezf97HriWA/Df7BGP8AvQ98v+Hz/wCVX/3lji//AEVPe/8A9i3v3+uv7f8A/RxX/nFP&#10;/wBauvf8m8Pvi/8ATGt/3M9m/wC9j1wMyD6iX/YQTn/el99/8Pn/AMqv/vLHFf8Aoqu9v/sX96/1&#10;1/b7/o4r/wA4p/8ArV17/k3h98X/AKY1v+5ns3/ex64fcx/6mo/85Kr/AKM9+/4fP/lV/wDeWOK/&#10;9FV3t/8AYv79/rr+33/RxX/nFP8A9auvf8m8Pvi/9Ma3/cz2b/vY9e+5j/1NR/5yVX/Rnvr/AIfP&#10;/lV/95Y4r/0VPe//ANi/v3+uv7ff9HFf+cU//Wrr3/JvD74v/TGt/wBzPZv+9j1yE6H+zN/saeoH&#10;+9r79/w+h/Kr/wC8scX/AOio73/+xb37/XX9vv8Ao4r/AM4p/wDrV17/AJN4ffF/6Y1v+5ns3/ex&#10;65eVf6Sf9SZv+jffv+Hz/wCVX/3ljiv/AEVPe/8A9i/v3+ux7ff9HFf+cU//AFq69/ybw++L/wBM&#10;a3/cz2b/AL2PXHzp/qZv/Oeo/wCjffX/AA+h/Kq/7yxxf/oqO+D/APKt79/rr+33/RxX/nFP/wBa&#10;uvf8m8Pvi/8ATGt/3M9m/wC9j1yEin8Sf7GKUf72Pfv+H0P5VX/eWGM/9FR3x/8AYt79/rr+33/R&#10;xX/nFP8A9auvf8m8Pvi/9Ma3/cz2b/vY9d+Rf6P/ANSpD/vQ98h/PP8A5VZ/7mxxX+x6q72H+97X&#10;96/12fb7/o4j/nFcf9autf8AJvH74v8A0xrf9zPZv+9j1iapjX6rUH/gtJVP/wBCofff/D5v8qz/&#10;ALyxxP8A6KvvX/7F/df9dv29/wCjiP8AnDcf9aevf8m8fvi/9Ma3/cz2b/vY9Y/vof8AUVn/AJ78&#10;h/169+/4fN/lWf8AeWOJ/wDRV96//Yv79/rt+3v/AEcR/wA4bj/rT17/AJN4/fF/6Y1v+5ns3/ex&#10;6999D/qKz/z3ZD/r179/w+b/ACrP+8scT/6KvvX/AOxf37/Xb9vf+jiP+cNx/wBaevf8m8fvi/8A&#10;TGt/3M9m/wC9j1399Cf7FZ/5768f73F76/4fO/lV/wDeWOK/9FV3r/8AYv73/rte3v8A0cR/zhuP&#10;+tXWv+TeX3xP+mNf/uZbP/3sOuYqoj9Fqf8AY0dWv+9p76/4fP8A5Vf/AHljiv8A0VPe/wD9i/v3&#10;+u17e/8ARxH/ADhuP+tXXv8Ak3n98T/pjX/7mWz/APew65+ZP6S/9SJ/+jffv+Hz/wCVX/3ljiv/&#10;AEVPe/8A9i/v3+u17e/9HEf84bj/AK1de/5N5/fE/wCmNf8A7mWz/wDew695k/pL/wBSJ/8Ao337&#10;/h8/+VX/AN5Y4v8A9FT3v/8AYt79/rte3v8A0cR/zhuP+tXXv+TeX3xP+mNf/uZbP/3sOu/Kv9JP&#10;+pMw/wB7X37/AIfP/lV/95Y4v/0VPe//ANi3v3+u17e/9HEf84bj/rV17/k3l98T/pjX/wC5ls//&#10;AHsOveVf6Sf9SZv+jfff/D538qv/ALyxxX/oqu9v/sX96/12/b3/AKOI/wCcNx/1p69/yby++J/0&#10;xr/9zLZ/+9h1wNTGP7M/+wpak/70nv3/AA+d/Kr/AO8scT/6KvvX/wCxf3v/AF2vb3/o4j/nDcf9&#10;aut/8m8vvif9Ma3/AHMtn/72PXA1cQ/sVX+woq0/71H77/4fN/lWf95Y4n/0Vfev/wBi/vX+u37e&#10;/wDRxH/OG4/609e/5N4/fF/6Y1v+5ns3/ex64/fQ/wCorP8Az315/wB6i9+/4fN/lWf95Y4n/wBF&#10;X3r/APYv73/rt+3v/RxH/OG4/wCtXXv+TeP3xf8ApjW/7mezf97Hr330P+orP/PfXj/e4vfX/D53&#10;8qv/ALyxxP8A6KvvX/7F/fv9dr29/wCjiP8AnDcf9auvf8m8fvi/9Ma3/cz2b/vY9d/ew/6ir/8A&#10;OCu/69+/f8Pnfyq/+8scV/6Krvb/AOxf37/Xa9vf+jiP+cNx/wBauvf8m8fvi/8ATGt/3M9m/wC9&#10;j1y+7i/1FT/5xVn/AF79+/4fO/lV/wDeWOJ/9FX3r/8AYv79/rte3v8A0cR/zhuP+tXXv+TeP3xf&#10;+mNb/uZ7N/3seujWQj+xVf7ChrT/AL1H77/4fO/lWf8AeWOJ/wDRV96//Yv79/rte3v/AEcR/wA4&#10;bj/rV17/AJN4/fF/6Y1v+5ls3/ex66+9h/1FX/5wV/8A179+/wCHzf5Vn/eWOJ/9FZ3p/wDYv71/&#10;rt+3v/RxH/OG4/609e/5N5ffE/6Y1v8AuZbP/wB7Hrr76H/UVn/nvyH/AF699f8AD538qv8A7yxx&#10;X/oqu9f/ALF/ex7s+3p/5aI/5w3H/Wrr3/JvL74n/TGt/wBzLZ/+9j1yFXE30Sq/2NFWr/vLRj31&#10;/wAPn/yq/wDvLHF/+ip73/8AsW92/wBdj2+/6OK/84p/+tXXv+TeX3xP+mNb/uZbP/3sesnnS19M&#10;3/nPUX/22n37/h8/+VX/AN5Y4r/0VPe3/wBi/v3+ux7ff9HFf+cU/wD1q69/ybx++L/0xrf9zLZv&#10;+9j10amMf2Z/9hS1R/3pPfv+Hz/5Vf8A3ljiv/RU97f/AGL+9f67Ht9/0cV/5xT/APWrr3/JvH74&#10;v/TGt/3M9m/72PXvuIz/AGZ//OWpH+9p79/w+f8Ayq/+8scX/wCip73P+9bW9+/12Pb7/o4r/wA4&#10;p/8ArV17/k3j98X/AKY1v+5ls3/ex65CZD+Jf9jBMP8Ae199f8Po/wAqr/vLDGf+in74/wDsW9+/&#10;12Pb7/o4r/zin/61da/5N5ffE/6Y1/8AuZbP/wB7DrlrH9H/AOpbj/ex76/4fR/lVf8AeWGM/wDR&#10;Td8//Yt71/rte3v/AEcR/wA4bj/rV17/AJN5ffE/6Y1/+5ls/wD3sOuVx/j/ALY+/f8AD6P8qr/v&#10;LDGf+in75/8AsW9+/wBdr29/6OI/5w3H/Wrr3/JvL74n/TGv/wBzLZ/+9h164/x/5JPvv/h9H+VV&#10;/wB5YYz/ANFR3x/9i3v3+u17e/8ARxH/ADhuP+tXXv8Ak3l98T/pjX/7mWz/APew661D+jf8kP8A&#10;8U9+/wCH0f5VX/eWGM/9FP3x/wDYt79/rte3v/RxH/OG4/61de/5N5ffE/6Y1/8AuZbP/wB7Dr2s&#10;Dn1cc/ob8f7D31/w+j/Kq/7ywxn/AKKbvn/7Fvfv9dr29/6OI/5w3H/Wrr3/ACby++J/0xr/APcy&#10;2f8A72HSQ/v/ALR/53Cf+ceQ/wCvPv3/AA+j/Kq/7ywxn/op++f/ALFvfv8AXa9vf+jiP+cNx/1q&#10;69/yby++J/0xr/8Acy2f/vYddf6QNof87hf/ADiyP/Xn33/w+j/Kq/7ywxn/AKKfvn/7Fvev9dv2&#10;9/6OI/5w3H/Wnrf/ACbx++L/ANMa3/cy2b/vY9e/0gbQ/wCdwv8A5xZH/rz74n+en/KpX6/LDHf7&#10;DqXvtv8AoXap9+/12/b3/o4j/nDcf9aevf8AJvH74v8A0xrf9zPZv+9j12N/7RP/AC+E/wBjSZAf&#10;73F7xH+ex/KnH/c19F/sOnvkCf8Aetp+/f67ft7/ANHEf84bj/rT17/k3j98X/pjW/7mezf97Hrv&#10;+/20f+dzH/5y1/8A169+/wCH2f5U3/eV1H/6J35Bf/Yn79/rt+3v/RxH/OG4/wCtPXv+TeP3xf8A&#10;pjW/7mWzf97Hr39/to/87mP/AM5a/wD69e/f8Ps/ypv+8rqP/wBE78gv/sT97/12vb3/AKOI/wCc&#10;Nx/1q69/ybx++L/0xrf9zLZv+9j17+/20f8Ancx/+ctf/wBevfv+H2f5U/8A3lfRf+ie+QP/ANif&#10;vX+u37e/9HEf84bj/rT17/k3j98X/pjW/wC5ls3/AHsevf3+2j/zuY//ADlr/wDr177/AOH2P5U/&#10;/eV9F/6J75A//Yp79/rt+3v/AEcR/wA4bj/rT17/AJN4/fF/6Y1v+5ns3/ex69/f7aP/ADuY/wDz&#10;lr/+vXv3/D7H8qf/ALyvov8A0T3yB/8AsU9+/wBdv29/6OI/5w3H/Wnr3/JvH74v/TGt/wBzPZv+&#10;9j17+/20f+dzH/5y1/8A1699f8Ps/wAqb/vK6j/9E98gv/sT9+/12/b3/o4j/nDcf9aevf8AJvH7&#10;4v8A0xrf9zPZv+9j17+/20f+dzH/AOctf/169+/4fZ/lTf8AeV1H/wCid+QX/wBifv3+u37e/wDR&#10;xH/OG4/609e/5N4/fF/6Y1v+5ns3/ex69/f7aP8AzuY//OWv/wCvXv3/AA+z/Km/7yuo/wD0TvyC&#10;/wDsT9+/12/b3/o4j/nDcf8AWnr3/JvH74v/AExrf9zPZv8AvY9e/v8AbR/53Mf/AJy1/wD169+/&#10;4fZ/lTf95XUf/onfkF/9ifv3+u37e/8ARxH/ADhuP+tPXv8Ak3j98X/pjW/7mezf97Hr39/to/8A&#10;O5j/APOWv/69e/f8Ps/ypv8AvK6j/wDRO/IL/wCxP37/AF2/b3/o4j/nDcf9aevf8m8fvi/9Ma3/&#10;AHM9m/72PXv7/bR/53Mf/nLX/wDXr37/AIfZ/lTf95XUf/onfkF/9ifv3+u37e/9HEf84bj/AK09&#10;e/5N4/fF/wCmNb/uZ7N/3sevf3+2j/zuY/8Azlr/APr179/w+z/Km/7yuo//AETvyC/+xP37/Xb9&#10;vf8Ao4j/AJw3H/Wnr3/JvH74v/TGt/3M9m/72PXv7/bR/wCdzH/5y1//AF69+/4fZ/lTf95XUf8A&#10;6J75Bf8A2J+/f67ft7/0cR/zhuP+tPXv+TeP3xf+mNb/ALmezf8Aex69/f7aP/O5j/8AOWv/AOvX&#10;vv8A4fY/lT/95X0X/onvkD/9inv3+u37e/8ARxH/ADhuP+tPXv8Ak3j98X/pjW/7mezf97Hr39/t&#10;o/8AO5j/APOWv/69e/f8Psfyp/8AvK+i/wDRPfIH/wCxT37/AF2/b3/o4j/nDcf9aevf8m8fvi/9&#10;Ma3/AHM9m/72PXv7/bR/53Mf/nLX/wDXr37/AIfY/lT/APeV9F/6J/5Af/Yp79/rt+3v/RxH/OG4&#10;/wCtPXv+TeP3xf8ApjW/7mezf97Hr39/to/87mP/AM5a/wD69e/f8Psfyp/+8r6L/wBE/wDID/7F&#10;Pfv9dv29/wCjiP8AnDcf9aevf8m8fvi/9Ma3/cz2b/vY9e/v9tH/AJ3Mf/nLX/8AXr37/h9j+VP/&#10;AN5X0X/on/kB/wDYp79/rt+3v/RxH/OG4/609e/5N4/fF/6Y1v8AuZ7N/wB7Hr39/to/87mP/wA5&#10;a/8A69e/f8Pr/wAqf/vK+h/9FB8gP/sU9+/12/b3/o4j/nDcf9aevf8AJvH74v8A0xrf9zPZv+9j&#10;17+/20f+dzH/AOctf/1699/8Pr/yp/8AvK+h/wDRQd//AP2Ke/f67ft7/wBHEf8AOG4/609e/wCT&#10;eP3xf+mNb/uZ7N/3sevf3+2j/wA7mP8A85a//r179/w+v/Kn/wC8r6H/ANFB3/8A/Yp79/rt+3v/&#10;AEcR/wA4bj/rT17/AJN4/fF/6Y1v+5ns3/ex69/f7aP/ADuY/wDzlr/+vXv3/D638qf/ALyvof8A&#10;0UPf/wD9inv3+u37ef8ARxH/ADhuP+tPXv8Ak3j98X/pjW/7mezf97Hr39/to/8AO5j/APOWv/69&#10;e/f8PrfyqP8AvK+g/wDRQ9/f/Yp79/rue3n/AEcR/wA4bj/rT17/AJN4/fF/6Y1v+5ns3/ex69/f&#10;7aP/ADuY/wDzlr/+vXv3/D638qj/ALyvoP8A0UPf3/2Ke/f67nt5/wBHEf8AOG4/609e/wCTeP3x&#10;f+mNb/uZ7N/3sevf3+2j/wA7mP8A85a//r179/w+t/Kn/wC8r6H/ANFB3/8A/Yp79/rt+3n/AEcR&#10;/wA4bj/rT17/AJN4/fF/6Y1v+5ns3/ex69/f7aP/ADuY/wDzlr/+vXvr/h9f+VP/AN5X0P8A6KD5&#10;AH/5VPfv9dv29/6OI/5w3H/Wnr3/ACbx++L/ANMa3/cz2b/vY9e/v9tH/ncx/wDnLX/9evfv+H2P&#10;5U//AHlfRf8Aon/kD/8AYp79/rt+3v8A0cR/zhuP+tPXv+TeP3xf+mNb/uZ7N/3sevf3+2j/AM7m&#10;P/zlr/8Ar179/wAPsfyp/wDvK+i/9E98gf8A7FPfv9dv29/6OI/5w3H/AFp69/ybx++L/wBMa3/c&#10;z2b/AL2PXv7/AG0f+dzH/wCctf8A9evfv+H2P5U//eV9F/6J75A//Yp79/rt+3v/AEcR/wA4bj/r&#10;T17/AJN4/fF/6Y1v+5ns3/ex69/f7aP/ADuY/wDzlr/+vXv3/D7H8qf/ALyvov8A0T3yB/8AsU9+&#10;/wBdv29/6OI/5w3H/Wnr3/JvH74v/TGt/wBzPZv+9j17+/20f+dzH/5y1/8A169+/wCH2P5U/wD3&#10;lfRf+if+QH/2Ke/f67ft7/0cR/zhuP8ArT17/k3j98X/AKY1v+5ns3/ex69/f7aP/O5j/wDOWv8A&#10;+vXvv/h9f+VP/wB5X0P/AKKDv/8A+xT37/Xb9vf+jiP+cNx/1p69/wAm8fvi/wDTGt/3M9m/72PX&#10;v7/bR/53Mf8A5y1//Xr37/h9b+VR/wB5X0H/AKKHv7/7FPfv9dz28/6OI/5w3P8A1p69/wAm8fvi&#10;/wDTGt/3M9m/72PXv7/bR/53Mf8A5y1//Xr37/h9b+VR/wB5X0H/AKKHv7/7FPfv9dz28/6OI/5w&#10;3P8A1p69/wAm8fvi/wDTGt/3M9m/72PXv7/bR/53Mf8A5y1//Xr37/h9b+VR/wB5X0H/AKKHv7/7&#10;FPfv9dz28/6OI/5w3H/Wnr3/ACbx++L/ANMa3/cz2b/vY9e/v9tH/ncx/wDnLX/9evff/D638qj/&#10;ALyvoP8A0UXf3/2Ke/f67ft7/wBHEf8AOG4/609e/wCTeP3xf+mNb/uZ7N/3sevf3+2j/wA7mP8A&#10;85a//r179/w+r/Ko/wC8r8f/AOij79/+xX37/Xb9vf8Ao4j/AJw3H/Wnr3/JvH74v/TGt/3M9m/7&#10;2PXv7/bR/wCdzH/5y1//AF698h/PT/lUn/ubDG/7HqXvof73tX37/Xb9vf8Ao4j/AJw3H/Wnr3/J&#10;vH74v/TGt/3M9m/72PXv7/bR/wCdxH/5yV5/3qL33/w+j/Kq/wC8sMZ/6Kfvn/7Fvfv9dv29/wCj&#10;iP8AnDcf9aevf8m8fvi/9Ma3/cy2b/vY9df6QNoD/l8J/wCceRP+9Q++/wDh9H+VV/3lhjP/AEU/&#10;fP8A9i3v3+u37e/9HEf84bj/AK09e/5N4/fF/wCmNb/uZbN/3seuP+kHaH/O4H/nDkj/AL1D79/w&#10;+h/Kq/7ywxf/AKKjvj/7Fvfv9dv29/6OI/5w3H/WnrX/ACby++J/0xr/APcy2f8A72PXv9IWz/8A&#10;ncD/AM4Mmf8Aeoffv+H0P5VX/eWOL/8ARUd8f/Yt79/rt+3v/RxH/OG4/wCtPXv+TeX3xP8ApjX/&#10;AO5ls/8A3sOuv9Iez/8Anb/+s/Kf9ePfv+H0P5VX/eWOL/8ARUd8f/Yt79/rt+3v/RxH/OG4/wCt&#10;PW/+TeP3xf8ApjW/7mWzf97Hr3+kPZ//ADt//WflP+vHvv8A4fQ/lVf95Y4v/wBFR3v/APYt79/r&#10;t+3v/RxH/OG4/wCtPXv+TeP3xf8ApjW/7mWzf97Hr3+kPZ5/5e5/89+VH+9we+v+H0P5VX/eWOL/&#10;APRUd8f/AGLe/f67ft7/ANHEf84bj/rT1r/k3l98T/pjX/7mWz/97Drv/SFs/wD53A/84MmP97h9&#10;+/4fQ/lVf95YYv8A9FR3x/8AYt79/rt+3v8A0cR/zhuP+tPXv+TeX3xP+mNf/uZbP/3sevf6Qdof&#10;87gf+cOT/wCvPv3/AA+j/Kq/7ywxn/op++P/ALFve/8AXa9vf+jiP+cNx/1q69/yby++J/0xr/8A&#10;cy2f/vYde/0g7Q/53A/84cn/ANeffv8Ah9H+VV/3lhjP/RT98/8A2Le9/wCuz7ff9HEf84rj/rV1&#10;7/k3l98T/pjX/wC5ls//AHsOvf6Qdof87gf+cOSH+9w++v8Ah9L+VV/3lhjf/RTd9f8A2Le9f67X&#10;t7/0cR/zhuP+tXW/+TeP3xf+mNb/ALmWzf8Aex65f3/2j/zuE/8AOPIf9efYff8AD3P8rv8AvF99&#10;/s0+P+1/0gfxry/6Ke9bfw3/AEWf3d+50/3X1W+8/Z021X9VtHq9of8AXX5C8fV+8BTxa/2Nx8Pg&#10;6a/2X8WPXz4dDT/gBvva/uP6T+qLeJ+7vAp+8do/tf3v9Tor9fT+w79VdP4a6+3rv+/+0f8AncR/&#10;W3/ASv8A6X/45e//0fn/APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XvfvfuvdcX/AEN/wVv9&#10;69+9+690TH3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173//S+f8A+/de63+Pfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+691xf8AQ3/BW/3r3737r3RMffvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;/9P5/wD7917rf49+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XF/wBDf8Fb/evfvfuvdEx9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9//1Pn/APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69172tutOv8AcfbPY2wOq9nQQ1W7uy97bV6/2rS1Mrw09TuPeWdg25g4J5o1dkR6qpiVmCMQ&#10;CSFP09qrGzn3G+h2+2FZJ3SNAeBZ2Cr/ADI6IOa+Zdr5M5X3LnDfGKWW1WtxeXDKKssFrC88pAJA&#10;JEaMQCRU+Y6972mO4f8AhMTLsf4/bo3psb5NV27+5tnbLyG6Z9rZLr6DFbJ3ZksLjnyeS23hK+lr&#10;56+jaVEeGhqZ45xJKEEsUKys0OQG5+wxtNmkurS/Ml1EhfQY6I5UVKqQxZa8FJBqaVArjkJyR/ez&#10;pzB7k2excwcppZbFfXSW4uEvDJdW6SuI0nlRoUhlCkhpY0aPShbQ8hQCT3vUx9469dmuve/e/de6&#10;9797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917qBlcrjMFjMjm83kaDD4bD0F&#10;Zlcvl8rWU+PxmKxmPp2q6/I5Gvq2SKCCCJHlmmldURFLMQAT797917rUT+VX/Cyf+X30rvnP7E6C&#10;6j7k+VY27V1WPm7BwdVt7rLq7N11JV/bSnaub3L95l62lGmRlrXwMMMtkanaaKQSj3v3Xun74Vf8&#10;LBPgb8me1dn9Qd1dT9p/E/M77y+P25t/fG6sxtzsDqam3BmMsuKw+P3RuzCrQV+LiqGlgvkajDfZ&#10;U5MjVdRTwR+dve/de623ffvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3XvfvfuvdazP8AMT/4VD/ED+XF8u+z/hz2R0P8huw9&#10;+dT0mw59zbi6+g69Ta5n7A69xfZWLoqN90ZmgqZHix2Yo/Mwg0ByVViVYD3v3XujVfyjf56Px9/n&#10;B7k7v2z0n1B3J1hV9F4PY+d3BUdprskU+Yp991+Sx+Phw390spkW1wtjJWm86oLOmksb297917qu&#10;35O/8K9PhF8X/kd3x8bdxfHH5O7v3J0D292H0zubcm14OsItu5bc3We6qrZu4qnCrnc7SVZphW0c&#10;6RPNToWA1AFSCfe/de6t6/lN/wA2Tpv+br032R3T0t1v2b1ngus+zT1flcV2gNrDLV+WG1qDdf8A&#10;EMf/AHUr8hD9t4chHH+5Ir61b06bE+9+691TT/Om/wCFQ/8Aw2Z8ta34edLfG7B92b66/wBv7Szv&#10;cW6d975yG1MDgcjvnbdNvPbuzttYnAUdVUVE/wDB6/HZCpr6mojRPuFhSmls0o97917q8n+VF/Mc&#10;2R/NP+Gexvljs7ZeR62rctmtw7I3913ksxS7ik2X2FtCaOLO4ii3DSxUwrqKWKelrqCqkpKeV6eo&#10;iMtPDJqQe9+691ZD797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xu&#10;ve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de&#10;69797917r3v3v3Xuve/e/de69797917r3v3v3Xutaj5C/wDCrL+V18aO+O5Pjvv/AB/yZyO/OjOz&#10;d7dS73qtpdVbXy+223f19uGo2tuaHDZOs3LSyzwxVtLPCsj08ZOk+ke/e/de6tS/lt/zLPjp/NP6&#10;N3V8g/jJSdjUew9ndr5zpvLxdnbZxu1M+27tvbQwW9q+Skx2KyOTjejNFuGgEcxnVjIJVMYCBm97&#10;917qwX3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Wof8APn/hYJ8Mfir2ru7pv47d&#10;K7z+ZG5NhZqr29ube+H3/geq+mKnNY6Y0uUodnb7fHbkr8wtLMskMlbDgkopWXXSVVVCyyn3v3Xu&#10;kL8Tv+Fnnwx7k3ltzY/yM+M/dnxsrN0ZOkw9FufaOXofkXs7G19dKkFIMzHt3G4LcjJJIxiRcTtm&#10;vmZzGBBZmaP3v3XutyhGDorqGCuqsA6PG4DC4DRyAMp/qGAI+hF/fvfuvdcvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XF&#10;/wBDf8Fb/evfvfuvdEx9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9//1fn/APv3Xut/j3737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9iT011buHvHt7qzpbaNVia&#10;HdXbvY2yestt12fmrqbA0Od33uWm2viq3OVOMp6upiooZ6pJKqSClmkSJXZIpGAQrts2+bdtyt9r&#10;tiBJcyJEpaoUNIwQFiASFBNSQCacAeHQV555v2z2/wCSd4583pJJLPZLK6v50hCNM8NpBJcSJEsj&#10;xo0rJGVjV5I1LkBnUEsPe78f+gYL58f8/d+IP/ofdz//AGAe5g/1hOcP+Umz/wCck/8A2z9c4/8A&#10;k7X93H/oy8yf9ke1/wDe4697sa/l1f8ACdyh6g3d2Nnfn3iuiu+MLXYPAUHWe3Nhbs7Rr6PEZdMn&#10;NWbizOfOSxW2CG8UdJBSxKapJFkn8ix6U8g25K9lk225nm5wW3vEKqIljeUgNUlmaqReQAA7gamt&#10;MVxf+89/ecXHO2y7Xt33cJt25dnjlme+nvLewRpIzGqwxQ6Li/xqaR5GPhMpWPSWq2n3vVF+auz9&#10;s9e/Mn5a7A2Vh6Tbuzdj/JrvnZ+0tv0AkWgwW2ds9p5XC4HD0QlZmENLSwRQRhmJ0qLknn3jzzTb&#10;QWXM+42dqoSKK6uERRwVVldVUfIAADrsd7C73u3M3sZyXzJv07XV9uGxbRc3Ez01yzz7fbyzStQA&#10;apJHZ2oAKk0A697LL7IepY697vI/kO/BbZHzM+Tu9azuzrdN/wDQ3VnW2TyG5qbJybhoMHVb53LX&#10;QYnZOEfKbfqKSRapoRk8hHEZ7FKRyUPpIlj2i5StOZ9+lbdYPGs7eIlgdQUyMQEWqkZpqYCvBT1z&#10;7/vE/vC7/wCxXtNYQcg7odt5i3i+jSBoxC8q2kCPJdSiOZJAYw3gQs2ioaZaEZ697Aj+c70N1H8a&#10;/n92f1J0fsuh6/66we1+sK7FbYx1bl6+ko6vObBoMtlZkqc5UVVQTNUSySsHmIBaygCw9lHuhtG2&#10;7FzjcbbtMQhgRIiEBJALRqTliTkknj1If3E/cXnT3V+7dtHOnuBfvuW6XFxfpJcOsaMyxXk0cYKx&#10;JGnaihRRQSBmpz173Wvsbee4uuN7bP7D2hkHxO7dh7p2/vPa+UjF5MbuLa+WhzmEyEYP1aGpgikA&#10;/qPYGtLqexuor22bTJC6uh9GQhlP5EA9ZU8w7FtfNOwX3LO9xiay3G3mtbiM8JILiNopUPyaN2X8&#10;+ve9kLuP/hTL3l2Z0DuXq7bfx32X132ZvDaOT2lmu26Lf+XzmOxyZzGvisrmto9f1WLgeirFjkke&#10;iaszdbHDJpZ45gulpv3P323a/wBnk2+CySCeVCjTCQsBqFCyRlBpbJ01kYA8QeuWvI/91D7fcqe5&#10;FrzduvM91ue02NzHcxbc9nHE7+E4kjiubxbhxLESoEojtYGkWoVoyaj3vWU9wR11i69797917r3v&#10;3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3XuqEv8AhTb23ubqD+Sp8x8jtGqq&#10;cfmN947rLqSfIU1Q8DQbZ7M7awm1980sojsZI6/BzZLGSR6gCtSS2pQUb3v3XutGf/hJx8Tfjv8A&#10;Lv8Amab52t8luptld1bL6y+JXZXbW39h9j7dw+8Ni1m9aHtLZHX+PrtybS3DBU0OSip6HcWReGnq&#10;oXjWfxTWLRL797917rYz+V//AAjh6d+SHzG7m7z6++Se3fip8fN+ZrbOX2X8c+pPjzQZGDZ5i2Tj&#10;8XvOkxWZk3LisZjKaqzlPXZSjpKPBywwxVQp0SNYV1e9+691uR9fbWm2NsLZGyajNVu459n7Q21t&#10;afcOSDDI56bb+GhxMmarw8krCaqaEzy3lc6mN2b6n3v3Xulf797917r3v3v3Xuve/e/de6979791&#10;7r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de60fv8AhZ18T/jX&#10;tj4d9TfLbbHSXXe2vkpvL5idc9Z707l27t2jwe9t67KyHRW/s1UYfeeSxQiGXYT4LD+GryKTVMMd&#10;LFBFMkAMZ97917ooH/CHb/mbP8w//wAR38dv/el3b797917oP/8AhaB8T/jX0H2J8IO1+kukuu+q&#10;N/8AyGrflnlO7M/sDbtHtY9lZnaFT11W4PPbnxmIEVFNkVnz2XnqcitOtTVSVUklVLM+ll97917q&#10;z/8A4RLf9kF/LL/xbt//AHzW2ffvfuvdG5/m+/8ACYbpn+aZ8lx8rtv/ACS3J8ae0txbf2ttztKO&#10;DqvF9sbZ39FszGR7f2/nIce+d23VY/KJi4KXGy1LVtVC8NNTWpkZHaX3v3Xurmv5bv8AL96f/lk/&#10;E3YfxO6XyGe3DgdrVud3HuXe26TSDcu/d9bqrvv9xbqy9Pj1Smp9doaOjpYF0wUlPTxM80iPPL73&#10;7r3R7vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69181D/hY/8Gviz8XO2viN3d0F1NiutOw/ljmvlfubv7JYLKbg&#10;kxu/t1bQyWw8vjd0T7eyNXPQUVfNU7nzE1fPjqeD7uSYSVAkkUP797917q7L/hFT/wBusu/P/F/+&#10;0/8A4HXqr3737r3W37797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3&#10;Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de6qt/ne9+Zr4zfymvnb2/t&#10;rLtgNy4zorM7M23nIpKaKpxG4e3MrR9Q4PI0ElVJEi1UNVnYpKUhiwmCaI5X0xP737r3XzSv+E2X&#10;wW6b+fv8z7ZfWHyC2f8A6Qun+t+ruxO7t47FqZq6DCbqO02oNtbaxm55Mc0crY5czm8dUVEAlRKg&#10;xLTTF4ZpIpPe/de6+jjD/IC/lR4X5J9G/KnYHxV2l1T2Z0Lu2Hem28Z1pNU7a633JnMZjpKfbNRv&#10;LrU+bETPiK14cxj6mgpqOp++p4JKieeFGgf3v3XurNu4PkL0F8ecLT7k7+7w6f6O27VtKlLnu4Oy&#10;9l9Z4WpeAAzrT5TelbRQOUDKXCyG1xf6+/e/de69058hegvkVgardPx97w6f712xQzRU1buPpzsv&#10;ZfZ2Bo6iYyCGCqy+ya2up43fxS6UeQE6GsPSbe9+690MHv3v3Xuve/e/de6KJvX+YH8C+ttzJsrs&#10;X5ufETYO8pMi2Hj2lvX5J9NbW3NJlkeKN8WmBzmagqjUhp4FMAi1gyINPrW/vfuvdDz11231T3Bi&#10;Zc91L2b172jg4GhSfNddb023vbEwvUIXp1lyO2qmqhUuqsUBf1AEi9j797917qvP+br/ADNemP5Y&#10;/wAQe0+2d57523RdzZTZW48R8dur5sjSy7v7D7VyWLnotomg26mupOJoa0x1eayTQ/b01NE4ZzPJ&#10;BDL737r3Wsv/AMIy+zPkp37uT599nd69/wDdnb+F2fiOgtk7VoO1O1959i0NNmt3V+69wbmyOOot&#10;2ZKsNLPFFiscjzrEvlWfSHbxuB737r3W9t797917r3v3v3Xuve/e/de69797917r3v3v3XuuL/ob&#10;/grf71797917omPv3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69&#10;797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r&#10;3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xu&#10;ve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de&#10;69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de6979791&#10;7r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v8A/9b5/wD7917rf49+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvdg/8qLGfxb+ZB8NKXW6eLvXZ&#10;+T1Rp5GP8FqGzOgr/qW8Glm/sgk/j2M/byPxOd9rX0uEP+893+TrGn74939F91vnqagNdpuY8mn9&#10;qBFX7RrqB5nHn173uO/zq/5nvdf8t/GfHNuk9p9V7py/cld2oM0naeA3fnKGix3XtPt4wtiTtLP4&#10;N4ppJc4BJ5jMrKo0iMqdeTPulz7uvJEdl+6o4pGujLq8VXYAR+Hw0SR0NZPOv5efDj7hf3SuQvvS&#10;XfNA59vdws4diTb/AAjt81tE7Pem9r4n1NndhlC2mNPhkE51A9vvdCv/AEE+/Pj/AJ9F8Qf/AEAe&#10;5/8A7P8A3EP+v3zh/wAo1n/zjn/7aOui/wDyaU+7j/0euZP+yza/+9P173QZ3H2hn+7u3e1O6N10&#10;eHx+6e3ux98dobloNvU9bSYChz+/9z1W68xR4OlyVRV1EVHFUVciU0dRVTSLGFDyyMC5h/c7+bdd&#10;yuN0uAqyXMskrBahQ0jF2CgkkKCTSpJpxJ49dHeR+Utt5A5K2fkTZnlls9ksbSwgeYq0zw2cEdvE&#10;0rIkaNKyRqZCkcaliSqKKKPe+fTFfsbFdw9T5Ps+miretcb2VsSv7Do56OoyENXsaj3RS1G7aaag&#10;pAZZ1koFqFaGIF3B0qLke/bW9pHudvJfisCyxmQUJrGHBcUGT21wMnqvPdtzBecj7zacpOY91lsb&#10;tLJgyoVu2t5Ft2DtRUImKEM3avE4HXvf0vv5e3cvww7r6Kr8x8E9v7e2z0ttHfeW2LWYnbXW1T1f&#10;QQb0ocFjNy5dnwdXR0UlRNJS5Whllr3RzM7sGkZ1e2dXJm58r7rtJl5SRY7WOQxkLEYhrCqx7Sqk&#10;mjqS2ak8a9fKX95fkX325C9w47H7w1zNd79e2kd2sk98t+5tXmngjpKskqookt5VWEFQigUUKR17&#10;2Sv5r/L3+TL1J8hN07H+Y3U/Te6u+sbitrVO5s1vD4mY7tfPVGMyO3qeu2zHU71qNv5B6hY6B4Ei&#10;jNU3iUCMBdNgFuaeZPbDbd5ktOZreGS8UIWZ7QTMQVBWrmNq0WlBXHDqefYT2T+/Vzp7aWfMHsdv&#10;O52fLkslwsEVtzE+3wrIkzpOVtVvIQhaYOWbwxrJLVNa9e96yHxe+R/8tPYv8z75Hdu939XbW3T8&#10;PN7Tdm4/pbaz9B7a3V19tSTcO+cZktpZ2u6ozNIDjaKixFPkKeCPHYmSpheZESFYzJ7gfYN85FtO&#10;fb7ct1t0k2yXxRAn06vGmqRSjGFh2qqBgAqFgSABSvXWP3c9rfvV8w/dJ5W5K5A3e4s+eNvFg+6X&#10;A3ie3vLgQ2k6XEKbjFJ+vLLcvC7tNcLFIsbMzltPXve3p8qfgf8AB3bvxg+R+4Nv/DT4pYPPYPoX&#10;uDMYTN4f479RYzL4fL4zr3I1uNymLyVFh0mp6mnmRJoJ4XV43VWVgwB95Jcw8o8qQ7BfTQ7XaI6W&#10;8zKy20IKkRsQQQlQQcgjIPXFD2f+8T94Hc/dvlbbdy565huLe43fbYpYpd63KSOWOS9hV45Ea5Ku&#10;jqSrowKspIIIPXvepB/Im7B+CGD7v3h1V8yOqdqdnbs77z3T/W/QB3/03tTtvZWH3Zls/kcPX4+u&#10;/j1NX1GLqstW1+Dpaargo/twqTGsmhjRGGOPtJecoxbrLt/M9uk8l40MVv4kKTIrlmUg6gxQuzRg&#10;ECnHUQAOu0n94dy194jcOQLHnH2N3m42mz5ch3K+3j6Pc7jbrqS3jhglR08GSFLiO3ihu5HjeTxK&#10;lBBG7Mw69720fkz/AC0f5XeX2BQbr7g6A+PvSfXXVG5qLsrc+6tlbU2F0RQZChxOMrMONu7/AN47&#10;Po8bWTYKeSvSaXHLWxeeqhpPUxURvkXvvIvIMlmLjcrO3tYLdhKzokduCACumR0VWMZ1VK6hVgv2&#10;HjH7Ufes+9zZcySbNyRzJvO/7pvMDWMFvdXF5u7o8kkcvjWdtcyzxLdoISqzGJ/DhebArqX3tKfE&#10;j+Yn/Kg3V2BQfFb4o7w612pmcgs+G2ztfb3U+b6v2jvOoxsHjmxeBy+Tw+OocjVOit4Y5JDLWWZo&#10;PuL3KflznX27uLwcvcvSxRs3aqLC0SOR5KSiqx9KmreVejn3p+7F98jZ+W5PeD3jsb68gipLPcTb&#10;jFf3NqrmokmjjuZ5YYwSNRVdEFQJPDpQe914f8KAf5Z/T2Y+O+5PmV03sHb+w+1eqMhha/s6LZ+I&#10;pMNj+x9gZnJwbbrsjmMRjVigbK4meopa0ZIIJHokqop/NppjAC/ePkXbJdlfmfbIVhuLcqZdChRL&#10;GxCksBQa0JDauJUMDXtpk1/dtfet53sfc619jOedym3HZ95SVLA3MjSvY3kUbzokUjlnFvcokkRg&#10;rpWdoXj0VlEnvYFfyCf5VHRHZ3S9P80PkbsXE9qVu6tzbiw3Tuxt5Y+HLbBxWD2dln29mN5ZTbta&#10;rU2VrZ8rTV1FBFXRy01OlO0ixNO6vAUez3t7tF/tY5o3uEXBkZlhjcVjCodLOVOHYuGUBgVULWlT&#10;USH/AHj/AN8P3E5S57b2J9rtxk2eOzghl3O7tnMd5JLcxiaO2jmUiS3iS3eKV2iZJZWlClxGpWT3&#10;s1G7/wDhRD8NeqO4dxfHnEfHjsNet9o72yPWWY3XjqHY22tuJHisk22M9k6LYU0kZ/hkckcmhKmS&#10;CWSmUNJBE58AEFz708sbdub7LHZSeBG5iZwI1XB0MRHX4cHiQSvEA46h/ZP7sj3z5y5Itfc295ms&#10;v3re2qX8Vu73c85MiCeGNrwKf1yGFSiyIsposjr+ofe2z/hR10L0ftn4TYntHbXT3WG3OyT3xsXC&#10;vv7AbE2xhd4z4fMYTO12VxdTuTG0sVXLT1E8Uc0sMkrK0ihyNXPunvds+0wcqruEFtEk/wBRGviL&#10;GivpZZCQWABIJAJBPHPSv+669xvcDdvfyblHdd8v7rav3Rdyizmu55bYSRS2iRyLBJI0auiMyqyq&#10;CFJWtMde96N3vE/r6Ceve/e/de6+dl/wrD+M380z/Sf8h/kv/pI7R/4a4+y+PGI/0c/7MjXf6MP7&#10;5/wzDba+7/2XD+NeDzf3o/yn7v8Agt/N/lmu/wC5797917rWM/lRfHv+ZB8lPkRvPYv8r7f3Y3XX&#10;fuJ6X3Fuzd+b6x7+rPjnn6rp+h3xtzD5/FVe96LL4Z6qjfNV+35pMUaphLJFFUeJjTB097917re0&#10;/kU/ET+eH8PPlJ3P3N/Np787o3R8XcZ8T+xaWi/0wfNjJfITaG3exKPsTaG6qbdMm0MhubMx0MtJ&#10;t3GbkvmPtUMMDzQ+VRUlH97917rVm/mj/wA/X56fzT/kjVdOfFreHb3VHx03DvzGdfdC/H7prI5f&#10;Ab+7Zra3N/wTauY7Dr9o+HK5jNZ+plp5IdvCpfH0bGnp4IJqqKWvqve/de6Y+9v+E4P85b4hdGbm&#10;+au4sFt8Sde7fm7H7Doeqe6qnPd6bAwNDF/F9x7pyy4aOGOqGJjjNXlJcLmK14Ykep9cMMssfvfu&#10;vdWz/wDCaP8A4UH/ACNyHyT69/l+/NztHcXdXXvdNSmzuh+2OwsjNn+x+vOzlpdW19j7h3lXu1dm&#10;MLnjE2NpDkXqaumyElGkcy0ckyxe9+690Tz+f/un+d//AC+fmhv3fu+fnT8meu+hfld3N8gd7fFj&#10;DdGfNbvKl2VhutNsbvoq+j2Sux8fl8ZJgqnCYncO36epplxsVE00kgoJJoonKe9+690Wp/5lf86r&#10;+ZB8DdkfDvo2k+UXaOxvi3szsXfHy3792tuTf+8exe3qSu33m9/ba/019wV8oqYsZgsDLDjsZt+T&#10;JPNkfsHqZVqxTU8dH737r3Q1f8I/9974pP5s+O2TS7y3XTbN3D0J3Tks/tKn3Dl4dsZzI4+koKmg&#10;r8xgY5hS1M0En7kMs0TMjepSDz797917r6pHv3v3XutOL/hVX/Ol77+BOO6k+HXxI3c3WfcfeGxs&#10;j2f2P21ivA299i9VNuCp2htrGbBknV1x9dnK/HZlJcwqfcUsVERRNFUSiop/e/de61//AIdf8JmP&#10;n9/NS+NexvnP2V8zdh0Fb3lRZrdOx6fuHP8AZ/cHYGawsOUqMPBmt8brYziimr6qkkkEEc9dKkBj&#10;efRUGSli97917oLP5E3a3zM+PH89Xo/4V71+RXdEe3to/ILvPo/ubq2k7Z7Bqur9z5nrDa+7sfma&#10;LJbPyNVHR1kEWaxz1dM1VQq6yAS6UkLe/e/de6vx/wCFQH8/nur4j9hx/wAvj4T7ubrntYbSwW6v&#10;kH3hhZIn3tsKl3fSJmdp9adfzShlxeSq8VJT5bJZcI1RFS1lGtC8ErSzL737r3WtR8df5DH85P8A&#10;mX9H0XzswtVDvOg3g2X3FsDO9+d75hO4u1ExFY8L7k2rUblFdIqVNbTSRUVZmcnQ+d4xPGxp2jnb&#10;3v3Xuh7/AJDv8775e/Bf5pdY/FH5Mdl9jb9+MHY3aeP6L7C647ezme3Hlugd27h3GuzqLeOyqrcU&#10;k9bhEwuYdGz+FgJpZ6U1pFJ/EPBUR+9+691svf8AC1b/ALdZdB/+L/8AVn/wOvavv3v3XuqvP+EO&#10;3/M2f5h//iO/jt/70u7ffvfuvdCJ/wALnP8Aul3/AOXs/wDzI/fvfuvdG3/4ROGZfgL8t2p0jlnH&#10;y3mMEc0rQQyTDpfbRjSWdEkZFLWDMI2IHIVvofe/de61TP5lPan8+P8Alo/JGXof5S/zEfl7h98b&#10;r2lTdu7Zm6r+dXyB3DsLN7D3NuzMbaxuX23oz1NVUVL/ABDC5OlhoMjRUtTEkCs0CxvE7+9+691v&#10;9f8ACZruXuTvn+T70d2b3Z2l2J3b2dlt7980mQ3329v7dO/945iHD9t5fG4Wiy28d2z5DISQ00EU&#10;VNAHkkEMSqkaaVC+/e/de60B/wCZZ2t/Pl/lqfJOo6K+U38xH5d4bfO7dqQdwbbl6o+c/f2d6/zW&#10;xN0btzG28dl9sJBnaSooKT+IYbJ0sGOr6ClqIkgUmBYniZ/e/de6M3szcn/Clj+er1HsLC9Z13dm&#10;4/jh1zsrb/VzbnxG/KPoTqzsjK9fbZj2vm919ib/AN4ZmgrN/wC5cpUU7T5+eStyMceRnlZKWgiZ&#10;o4/e/de6pYx++vnt/KS+X+48Djt4dkfGj5QdEb8p03rgMXu2KspJs5BFDlhQ7qp8HV1mE3LiMpRz&#10;xSOkzVlBkKOcG80EoJ97917r63u7/wCZhs7YP8oqh/mnbh26tVh6r4hbC+RSbEoqkUaVW9uwtm46&#10;r2/1v99NJP8AbiTcWTpsJLP5JjFdnHmKgP737r3XzEV7h/m/f8KGPl/kescJ2Hvntfeu6sZuXdKd&#10;UYzfEvW3x46c6uoauKiy9X/dmSrhxGOw9CtdR46WsqY6nJZCSWmhmlyFfOgl97917p5+cH8nb+bL&#10;/Ju66xncW/8APTbY6j3ZuCk2nluxvjT3buKbA4jc+Uhaow+G3rRUAwuTgNatK4pquTHvSM8SwtUL&#10;M8EcnvfuvdWf/wDCcD4QfPb5xd19SfNvG/O+kyHSfxd+Seypu4+lt694d85ztDLDbVTSbujxNTsa&#10;ooJcHLj8vRMTQ1s+XeCV45oSvlp6hIve/de6+m3797917r5n/wDwo7qf523wQ+XG8/kFV/Of5EbF&#10;+LHye7Z32vx6wXx0+W/yI27szr7b+1qOjGB2NufY9HVYaiwWXnxbR1slPjo56SonSukgqJfHIffv&#10;fuvdTf8AhNRnf5q/z9+ZeC7azX8z3ureHTPxQ3vs3c3fvQHd3y9+UW5dw9lbG3ji8vQ4uXbvX1cM&#10;rt3NUC1tIYqxMrkacQyiEtGfLCW97917q3T/AIVo038xLpnanWfzP+N/zo3R8Xfjl11tvbvUm4es&#10;OsPkb33052n213Zv/fNfWwTYLafWtLBgsslFgqda1qjK5ynnipqPIeKJtMaT+9+691XF/wAJl9pf&#10;zmfm78jNjfM7fnzw+R28/hT0B2nndm9qbM7y+WfyJ3dSdvZ+p6wqpjtba3XmTqcriMsMTPl8JX1z&#10;5malgiMkTU7T1EZjT3v3Xui0fz/v+FGfya7++RXanxJ+Ffau6+kfi91PubcXVue3b1hmpcFv35Cb&#10;r29lThdz7gn3vhdGRodtiqgno8PjMVWRJX0parr3qFqoaSi97917op8H/CZT+dxu3po/Lev2JQT7&#10;0q9rnsSHrXcHbtaflRX0Zx4ycMRwFXE4TNyUrF1w1Tmo8kJL0j061hFMfe/de6GD+RN/woh+VHxE&#10;+SPWPx6+XPcG9+5/iD2PuvEdcZ9e2c3kt27v6ByOfyQxGI31tPdm4ZZMlDisdWTRfxvC1FRLTrQi&#10;eSjp46uNBJ737r3WwN/wq32T/NW65xGF+c3xJ+V/ZvQvxB6F6h2TtPuLbHTXyc7d6d3vkOyt/d3y&#10;bPo91Vmwdktj8blKS2b21QxVpyktWv8AlIaliggWWb3v3Xuqpf8AhKH86fm38i/5oma6/wDkH8xf&#10;lR3tsOL4t9s7gi2T3J8hO2+z9ox5/G7r2xTY7Nx7b3tl66iFZBHUTxw1Ih8iLJIqsA7A+9+690Mn&#10;/CqCv/m6/EX5P5D5b9bfNju/pv4X9w5rrjqnprYHQ3yv7w2BV4LdmB6iiyW8ZN19Y7ZqMTjKKaty&#10;eOzVWtZQzVQmhamaaRJ3eGH3v3Xujb/8I1vlj8p/lB/w45/sy/yW+QHyI/uP/soP9yv9OncnYvbf&#10;9z/7zf6Uf7x/3W/v/ksh/D/4h/D6D777Tx+f7an8urwx6fe/de6pe/n/AO6f53/8vn5ob937vn50&#10;/JnrvoX5XdzfIHe3xYw3RnzW7ypdlYbrTbG76Kvo9krsfH5fGSYKpwmJ3Dt+nqaZcbFRNNJIKCSa&#10;KJynvfuvdFqf+ZX/ADqv5kHwN2R8O+jaT5Rdo7G+LezOxd8fLfv3a25N/wC8exe3qSu33m9/ba/0&#10;19wV8oqYsZgsDLDjsZt+TJPNkfsHqZVqxTU8dH737r3Q1f8ACP8A33vik/mz47ZNLvLddNs3cPQn&#10;dOSz+0qfcOXh2xnMjj6SgqaCvzGBjmFLUzQSfuQyzRMyN6lIPPv3v3Xuvqke/e/de60A/wDhc5/3&#10;S7/8vZ/+ZH797917rX0/lhL/ADx/kf8AF/fvwb/liYjtXG9AZburN9n9y736zyWI6jppt6b02Vt3&#10;Z9VtvePyE3BXYtaWihxO3qKoG3cZkoqioSaoeogrI5II4/e/de6IB8l+nfnn/LJ+WWX2X3Zl+0eh&#10;PlNtmPBbyG79r9pVU258hj81EK7b279v9n7FyU33sM/iIWogr2aOWKSCYRzwyxJ737r3X1pf5H3z&#10;O3t8+v5XvxX+SXaNbHku2M7tncmyO0cpHSR0Rzm9+qt75LrfI7qnp6WGClSbORYynzdRHRRrTxSV&#10;bwxqgjMae9+691o2/wA/7/hRn8mu/vkV2p8SfhX2ruvpH4vdT7m3F1bnt29YZqXBb9+Qm69vZU4X&#10;c+4J974XRkaHbYqoJ6PD4zFVkSV9KWq696haqGkove/de6KfB/wmU/ncbt6aPy3r9iUE+9Kva57E&#10;h613B27Wn5UV9GceMnDEcBVxOEzclKxdcNU5qPJCS9I9OtYRTH3v3Xuhg/kTf8KIflR8RPkj1j8e&#10;vlz3Bvfuf4g9j7rxHXGfXtnN5Ldu7+gcjn8kMRiN9bT3ZuGWTJQ4rHVk0X8bwtRUS060Inko6eOr&#10;jQSe9+691fJ/wq42f/Ns6yrML85PiX8nu2ej/hZ0r0zsDZPbuD6P+UnZ/T26oOy93d1Vu24d7bh6&#10;92vXYmjylNVPuDa+Ipamimq62PRM1RHFSxq6+9+691q1fBb+Z/8Az9e/f9JXwt+IvyJ+UnyI7Q+Q&#10;S7bzMmb3J2fvDsrt/rfbPXsGRjzj9b9qdq5qWm2Li8m2Wpv4/l456WQyUuOWCupWMiVXvfuvdE++&#10;e/xE/md/y3+6NkZv5oSdq9c9w9mbdqdw7H7Oj7uh39nNy43BZGnlzNNRdmbLzeSl+5xlbPTGrpJK&#10;1ZIpHhnCmOWGV/e/de6tF6h7R/4Uo/zzelcD1r0zvrujsjovo3EDrLeO9cH2NtboXbO+9w4fGx5U&#10;Unc3ZOVyuFn3tuM0NfikqKSeprG0NS5CqplmmqMhN737r3VMuye8/nj/ACu/lZuCLb2/u1fj58jO&#10;ku0cjD2HtNt1V7UlZvTC5AR7hw+/8Pj6ubF7ioMgI/HV+dqqlr6Zw6SSwyRyH3v3Xuvr/b8/mJdV&#10;9T/yyKH+Zr2FSSUnWtR8WeuPkiu3aGqWGsy1R2nszF53Y2w8TW1q6Vq8tlMxjsLRSTJYTVEZcWuP&#10;fvfuvdfMG7E+bP8AN3/4UGfMTH9F7O7A3rXT9n5fLVeyPjZsHfOW69+PnWWzcLStX1uU3FQrUw0t&#10;RBi6ONpa3O5z7qumkJjhLPNT0nv3v3Xukv8ALr+Xz/Nk/kFbr6k7Oz3ZGa6fXf2ayR2J2x8Zu49y&#10;y7XqN2bep4arKbW3I9FHi5VqZaN0ZqHKY9qavpRPGv3MUNTHH737r3X0T/8AhPR/NQ3L/NS+CsW/&#10;u2o8ZB8i+kd4zdP921GIoo8Zjd419NhqbO7T7PocTTDwUYzePqdFbTQFY1yNJXtBDT0j00K+9+69&#10;1e9797917r5sP/Cuf+Wd3XsrvnsT+abu/tbq6q6Z7f7E6J+PnWPVtCd4Sdm4uvxfREj1j5Vp8cmJ&#10;WF6ra+4MiPFXkiKaJbGTUPfvfuvdUb/yiv5K/f8A/OIyffOP6P7K6s6zg+P1B1xWbryfaX97hQ5G&#10;Xs6ozcG36DFHaWOyL+UDAV8kgmVBpA0km4HvfuvdbZHwy/l/dg/8JXPjp8/P5hfyX7H6Q703Jmuo&#10;dgdW9FbK63n3fSy57sTN71kGM2zna/dWKx9THRVmSkw9VW/w15HSho62oeMtTw+/e/de60+euNi/&#10;P3+fp/MFbAvuqTtj5G9y1OZ3Jnt2b4y1VhuuurdgYBfushW1Ao4qpMFtfCQyRUlDj8bRuS8kFLSw&#10;T1dQiS+9+691ZP8AzAP5F/8AMe/kX9XV3yy6/wDk9tLPdYbqxGS6M7R3d0luvdHXW8cTi+38PV7O&#10;yW19y7R3CsAyuHykFS1NDPj6uqqIKgipalozTRVi+9+690Y//hF50ZTb7/mNd1925ODzUfQnxmzl&#10;PhWCDVSb17X3jjNtY6rMrAgL/BaTcMBQaWJlUhtKMre9+690cP8A4WE/zRu/dsd27L/lw9M753N1&#10;t1VB1NhOy+/qjauSrdv5XtTOb9ydbT7e2FnMlQsk8u38ZjKGKsloo5VgramudayKX7GmK+9+690F&#10;3wk/4STdTfKX+Xv1V8usx8291t2B3L0hQdyYLanWHXG2ty7P2lV5zbIz9D11lp6rKGtyeVx8v+4/&#10;LiF6Joq1ZqVYbweSX3v3XugX/wCElvw++Qmxv5teS3b250l3B1Jj+s/i329uJ6nsvrffWwqasyWd&#10;ze2tkUWFim3JRUkclVLDnHrI6ZyS0MMkyqfGGHvfuvdVuf8ACgj+W18hPgX8rR2N8ie6uu+3tzfM&#10;fefeXc2Ep9l5jeeYy+z8EN/R18GN3NLvHH0LKrNmPBRCk1xf5NOoCBVB97917pa/yuv+E3Xyt/mo&#10;/Gep+UXVPdPRXWGzI+yt1dbUOF7O/wBIqZ/KVW0sbjqzIZ2k/uzha6lNG8te1LGROW8kEoYCw9+9&#10;+6919Hr+S3/L33Z/LD/l/wDWXxO7B3dtTfXYW3d19n7u3pujYzZxtpZLI7135XZfELhP7xU9JVhY&#10;cQcbBUCSljH3CTFQykSP737r3VrHv3v3Xuve/e/de69797917r3v3v3XuuL/AKG/4K3+9e/e/de6&#10;Jj797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de6979791&#10;7r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3&#10;Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/&#10;de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797&#10;917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3&#10;v3Xuve/e/de69797917r3v3v3Xuve/e/de697//X+f8A+/de63+Pfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173Y7/KO7H6y6i/mKfGjsfuLfGJ64662ruDedbnt5&#10;Z0yJh8TNP1fnKDAxZGaJW8UVXkpqOiadhoi83kkKorMBv7cX1htvOthfbnKIII2cs7fCP0pAtfQF&#10;iFrwFanHWLn30uVubOdfuxc18r8j7fJum6XkNqkNrDQyyAX9o8xQEjU0cCyShB3Po0qCxAPve7P8&#10;1e4P5Ppq+o+6fmfvD49dlGiwWbp+n5M1HWd7Yut2/nMnSnO5XDdcbFhztNkqaWppqZHyNRip44/G&#10;yJLGPMGyo5p3P211W26c0S209FYQ6q3AKsRqKxRiQMCQO4oQKUBGeuB3sNyR99zwd65D9ibHedq8&#10;SWJtyERXaJEmijk8GOW+u2tHgkVJHIgS4jZtQZkY6CPe33B/Fj+U9/MP6SO5utumfjp2D13lf4jg&#10;KLfPVew8N1xvLbGUp4dE9AmW29RYrOYmtphLFUChrUjuGhlkgeJ01Oxcv+3fOm1ePY2ttNA1VEkU&#10;axOhHlVVSRGFQdLU8iQQR0X7h7v/AHyvuy8/furmrfd72zc4dEzWm4Xct7azxsahzHNLcWlzE+lk&#10;8aItkOiyK6tT3vRB/mMfDjI/BP5adlfH6TKVG4NsYqXH7n643HWeIV2c673VT/xHbc2UEKRr97SD&#10;y43IOkMcb1VNNJCgheP3iPztyy/KXMc+zFi8a0eJjxaNxVa8O4ZVsAFlJApTr6I/uv8Avja/eH9m&#10;Nq9ylhW2u5g8F7AtdEV7bnROI6lj4UnbPCCzMsMsauxkDde9kc9hPrIHr3ve3/4TBf8AZA/bv/i3&#10;2/v/AHzGwPeW/sJ/yp9z/wA9kn/Vi36+eD+9r/8AEjtl/wDFbs/+7pvHXvevv/woP/7eidy/+GZ0&#10;3/77DGe4b95v+V+uv9JD/wBWl66U/wB2l/4iNsX/AD1bn/2nz9e90oe4s6z2697+rL8wf+ySflJ/&#10;4rp3d/77TJ++hXMv/Kubh/zzT/8AVpuvjq9kf+n0cof9Lvav+06Dr3v5rH8vf/svj4P/APi33xq/&#10;9/PhfeDXJn/K4bT/AM9lr/1fTr6qPvLf+I4+4H/it75/3a7rr3vfp/nWf9uu/lz/AOGZtP8A9+fg&#10;veYHul/yoO5f6RP+rsfXzifcL/8AEueSv+eq4/7QLvr3v56HxYy+dwHyc+Omc2u9Um5cP3r1Jktv&#10;tRRyzVYzNFv7H1GMFNDB63czKgVF5Y8D6+8MeX5Jod+spbeviLcQlacdQkUin59fTH7v2W3bl7Tc&#10;0bfu4U2k+07jHNqIC+E9nMsmonAGkmpOBx697+lD/MmgxFR/L5+bMebKCjX4td5TwmR3Rf4vS9c5&#10;Cp2+AU51GvSmCj6E2B4J95yc8iNuTd1EvD6Sf9ojYr/xqnXyt/dYkvYvvLcgtYV8Q7/tINAD+m17&#10;Cs3Hy8EvU8QMjPXvdF//AAn7/mXfHvBfG7A/DLubsTbfVnYfXe6N3z9aVG9sjTbd2zvnae9txVO9&#10;pqHH7oyTR0UeVpcrkK+M0FTPFJPHJTmkE7CdYYm9nOetmh2NOV90nW3mgd/C1kKsiOxegc0XWHZh&#10;pJBIK6a5p0J/vJ/upe5e4+6dz768i7ZPvG2bpb2wvhao009pcWsEdqHe3QGU28lvDCwmjR0jdZBM&#10;YwYy/vdzfyB/ld/y/vlvW5PenZ/x92Nlt2bq/wByNb2VsSqyOxd15qtnUlM9kNxbDqaIZSoYEfv5&#10;FakOAofWqqBJ+88g8ncxs11f2UbSSZMsZMbsf4i0ZXWfm2qvnXrBX21+9z95P2Xgh2HlLmW7hs7P&#10;sWxu1S7t4lHGFIbtJfp0H8EBi0kkrpJJPveqF/OF/k5ZD4L9eYjujo/szfO/PjhNumk27uDYu+cg&#10;lZnOrcxm5JpdvZCCtxy09HX4qolL0SytQw1FNM8Ku1V9y0sWPHuX7ZPylZLum1TyTWJcK0chq0TN&#10;XSaiishPbXSGU0rq1VHY/wC5D9+O2+8JzNPyJ7gbTabdzStu00N3aIVi3CKIKJkKOXlhuEWkpUSy&#10;RSxiQqIfCCP73rse4V66d9e9+9+691re/wDCsP8A7cm/If8A8SJ8eP8A39WG9+9+691qjf8ACKn/&#10;ALem9+f+KAdp/wDwRXVXv3v3Xut7D+d3uPcm1P5Rn8xHMbUepizB+KvauIaakSoeohw25MC+3Nyz&#10;xmlKumjG1dW5lBtGAXb0qffvfuvdfMs/4TObdwG5/wCeJ8EMbuWGGfHU25O59xUyTyJGi5/aPxr3&#10;nuzakytJxrjylFRyRr9WdVUcke/e/de6+wBunC4Pcu2Nx7d3PBTVW2s/gcvhdw01Y6x0lRg8rj5K&#10;HLQVUjkBY3p5JFck2Ckk+/e/de6+Gf8ABPKZ7B/N74b5rar1Me58P8qvjzlNuSUbTJVpnsf25iKv&#10;DvSvTskgkFQkZQo6sGtpINj797917rdS/wCFzn/dLv8A8vZ/+ZH797917o2H/CKWgocp/L9+X2My&#10;dHSZHG5H5YVdBkMfX08NZQ19DWdKbbp6ujrKSoDRyxSxsySRupVlJVgQSPfvfuvdbT3UHwN+Dfx7&#10;3lF2L0H8Mvij0f2DBjq7Dwb66g+O3UPWm8ocTlFVMni4tz7Mw9FWrTVIRRPAJ9EgADqbD3737r3R&#10;rvfvfuvdaQv/AAra/lA/Jv5d7i6X+cfxV643B3VmequqKzpnuXrTZVM2Y7CptkYTdeS37sreOzto&#10;U16vNJDV5zNUuTosZHNWoJKWWKmlgWqkp/e/de60r/jB/NA/md/y2Z5+ueg/kf3V0VisDmqmvrul&#10;t1UcOd2LiszVTNLlpJ+n+1KHIYqiqatyTWyRY2KaVgrSMXRGX3v3XutzT+Rn/wAKcc/80flD1t8U&#10;fnv1J1NSdydj+fbPSvyb6821Ht6fLbzpqSprsbsjf+3K1qtaWbLR+elx2TwtTTQCqMNLJj7Vb1UX&#10;vfuvdag389/Kbiy/84f+YfV7o+5/iUXyV3ri6b7pJEl/u7hBBhdoaRKSfH/Caei8JHBj0lQFIHv3&#10;v3Xuro/iz3f/AMK9ds/Gf4+4L4tbY7gh+NWO6X6yh6B/gHxo+FuVw9R04+zaObriuoMvuPas+SrU&#10;qcS1JUffZKeWrqC5nqpZJ5JHb3v3XuqwOxP5K/8APY7V7c3z3tvn4Nd85Ttbsjsbc3bW8N10GB6/&#10;22+R7C3huafeO4Nw0eG2vVUWPoDNkqiapjpsdSQU8FwkEMUaoi+9+691uXf8LVv+3WXQf/i//Vn/&#10;AMDr2r797917qrz/AIQ7f8zZ/mH/APiO/jt/70u7ffvfuvdCJ/wuc/7pd/8Al7P/AMyP3737r3Ru&#10;/wDhEt/2QX8sv/Fu3/8AfNbZ9+9+691SL/wtW/7em9B/+KAdWf8AwRXavv3v3Xutrn/hJ5/25N+P&#10;H/iRPkP/AO/qzPv3v3XutUb/AIWrf9vTeg//ABQDqz/4IrtX3737r3W1z/wk8/7cm/Hj/wASJ8h/&#10;/f1Zn3737r3WiP8A8Kjv+36/zm/8tm/+A86+9+9+691u/wCF+Ie8/nd/wlT6i+LfXCQ1HYnYfwC+&#10;P+Z2BjairioIs9vfqypwHb+0tsGvqGSKA5XIYCnxyzTusSGcNKyxhmHvfuvdaJP8mb+Zjuv+R784&#10;ewt7dw9B7v3Njs9sPPdDd29UZIS7A7R2XKm7cZuZctjqDc1MpjyuMq8UIJcVkRBHNFNKjywyLFKn&#10;vfuvdWffzzP+FOOwf5mvxO/2T/48fHnfnWmzd37z2nu3s/fXb2X2xNn6rH7GyQz+D2ptPbO0Zq6C&#10;HzZOOjq6nKT5LUsdOaZKRvuGmi97917q7L/hGL8Nu5Oifi58oPk12ft3NbQ2x8tN19QUnUmF3BQV&#10;OMyGc2Z0rQbm8/Y1FR1YV/4dl6zdUtJQTsoE60DTx6oJIZH97917rdB9+9+691V5/OR+AWM/mU/y&#10;9+9/jRHRY6XsebCr2H0RlciwiTA93bDilymyZUrGNqaPJhqrb1dUFW8dFkaohS1vfvfuvdfL5/kN&#10;fOfJfy1P5pPTe+t9VdXtTrXemcr/AI3/ACNx+VEmOXEbG39loMRV5XPRTqWhG2dwUuJz1Upj8njo&#10;JoBbyN797917q6X/AIWI/NPMfIT5p9Hfy8Oq5KvcWM+PWMxee3hgMGErqvcXyH7tgphtzbS0dKZG&#10;mnxe3Xxa0agrJ58xWQtHdEY+9+691uofCL4jTfyzf5T2zPj1sekph2T058bt37q3ZXYyNq/+P9/5&#10;batbvnfmWp3pGMtVG+4p54ceFkLCkjpoUbTGlve/de6+R1/LVweF3v8AzJPgHtveYWv27u75v/Fb&#10;B7rWvnGitwuf75wNBnRWVNQSLSQSy+R3J+pJ/Pv3v3XuvuM+/e/de6+HR/M4wuD21/Mm/mE7d2xB&#10;TUu2sB84fljhdvU1G6yUlPg8V31n6HEwUsiEho0p441Qg2KgEe/e/de6+mJ/woYymezn/Cbn5BZr&#10;dT1Mm58x1V8I8puOSsaZ6t89kPkr1lV5h6p6hnkMhqHkLl3Zi19RJuffvfuvdaif/CN//t7lnv8A&#10;xUTub/3sdpe/e/de6v8Av+FtP/ZBfxN/8W7T/wB81ub3737r3RRP+EMf/dUT/wAsm/8Amue/e/de&#10;69/wuc/7pd/+Xs//ADI/fvfuvdGw/wCEUtBQ5T+X78vsZk6OkyONyPywq6DIY+vp4ayhr6Gs6U23&#10;T1dHWUlQGjliljZkkjdSrKSrAgke/e/de62nuoPgb8G/j3vKLsXoP4ZfFHo/sGDHV2Hg311B8duo&#10;etN5Q4nKKqZPFxbn2Zh6KtWmqQiieAT6JAAHU2Hv3v3XujXe/e/de60A/wDhc5/3S7/8vZ/+ZH79&#10;7917o3f/AAiW/wCyC/ll/wCLdv8A++a2z797917qkX/hat/29N6D/wDFAOrP/giu1ffvfuvdbNH/&#10;AAmszue2t/wnj2vubaqyNufbtF8xs7txYYZqmZs9iN/7kyGHWKnpyJJGNRHHpRCGY8LyR797917r&#10;5vP8tXB4Xe/8yT4B7b3mFr9u7u+b/wAVsHuta+caK3C5/vnA0GdFZU1BItJBLL5Hcn6kn8+/e/de&#10;6+4z797917r4dH8zjC4PbX8yb+YTt3bEFNS7awHzh+WOF29TUbrJSU+DxXfWfocTBSyISGjSnjjV&#10;CDYqAR797917r6Yn/ChjKZ7Of8JufkFmt1PUybnzHVXwjym45Kxpnq3z2Q+SvWVXmHqnqGeQyGoe&#10;QuXdmLX1Em59+9+691qJ/wDCN/8A7e5Z7/xUTub/AN7HaXv3v3XurQ/+Fzn/AHS7/wDL2f8A5kfv&#10;3v3Xujd/8Ilv+yC/ll/4t2//AL5rbPv3v3XutQL/AIUff9vsvnx/4kTYn/vlds+/e/de62rP50OU&#10;3FQf8JK/5dVJhPuf4bm+lf5Y2L3f4EkaL+7sXx2os1TfeFCAsf8AFqPF2L3Hk0C2oqR737r3WnF/&#10;KN3T/M+2d8mN153+UxidyZb5K0/S+54dzf3U666i7KzGP6cqd5bfh3PXRYjubGZXG0qHLHA08ldS&#10;wJVqJfAkognqEk97917q3j5r9If8KuP5ifWO3enPmP0H3n3D1ztPfmP7M29gD0h8W9gTY3euL2/k&#10;trUWYTO9XYjCZF1Why+Qhaklq2pnMiySQtLDC8fvfuvdbBP/AAkX+BnzY+DVD8/sZ8vOhewui8f2&#10;NV/Fyu61o98LjY6fcVZtmHsOn31U4eLHVNQA9OlbhEqmbSSJIANVuPe/de63LvfvfuvdaKH/AAuC&#10;7Sgx/TfwE6UjqI3qd3dm919pVlLHLC01LB11tbCbTxtRVQhvIiztumqWBiulzDMAbxke/e/de6F3&#10;/hEr1a+E+E3y77klpPA3Y3ydxHX9PUulQktbRdT9X43ORyR+R/G8KT7tqI0eOIfuCVGdygWP3v3X&#10;ukR/wt67dyOC+NnwX6Kgr5IMb2Z3V2t2jkMennVa+bpfZON2xQSzMkZjKwHfMhCPMpLOrKkmgtF7&#10;37r3QR/8IfulcCuA+e3yKrKOkqNzzZfpzpXbuQa5rsRgaaiy++d50cXAtFkaiXAvJcm7UKWC2Or3&#10;v3Xujs/8LTeyn23/AC2ehutaWZoqvs35e7UrK5QToqNubD6s3Vka6nYD8/xGsxMoJNvQRYkgr737&#10;r3RU/wDhD11jDQdTfzAu5pafXPuvsTorrGiqpaZT9rD1/trcO6spT0VW0IZfO25qNqqNKhg3hp2e&#10;NNKNJ737r3S5/wCFT/8AIy+SXzF7I2f89vhxs6r7b3htzrDGdY919J7e+3O/cvitp5euym1Ow+v8&#10;Q4V81VLT5GXG5PFwSmrMVNQvRU1QTUhPe/de60f/AI//ADP/AJif8sPsfJYrpXuDv34rb0w2XSt3&#10;Z1XmYs1g8FVZeLxgHsDpHsCmkxFdLpiSMjL4aRtA0Cykj3737r3X02f+E8v87LIfzcujt/4DuDbW&#10;D2h8p/ju21qXtBdp01VQ7L7D2vu8VkO1Ox9tY2skmegnllx1XSZnGLPLHDULHUQNHBWxUtN737r3&#10;WpR/wtD7Rk3X/M06a61p52bGdT/EbZXnp2mlYQ7o312RujP5WVIRK0SCTGx4UXEKSMVOtnQQ6Pe/&#10;de63Bf8AhML1cer/AOSd8O0qYGgy3YEPbfaOV1QpCJhvLufP1G3Z0HiikYNhYsX65TISblJDD4lX&#10;3v3Xur+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+691xf9Df8ABW/3r3737r3RMffvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvf//Q+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69172d/4H/ATvH+YL2xV9Y9P01DiaDBYepze9OxdzQZRNj7Jo/BJ/B4&#10;s7kMZBPJ9zkamP7aipYY3mktLKEMNPO6CvlHk/ductxNhtgChFLPI1fDQZ06iAcscKBUnJpQEjH/&#10;AO8T94/2/wDu1cmpzbzu7zSXEqxWtlAYzd3TVXxTEkjoNECHXLIxVF7ELa5I1b3tr73/AJe/zP8A&#10;jfu+u2f2l8dO0qGamramkoNx4DaGc3ZsjcaU8rItXtveO3YKigq0kRfKI1mEyIy+aKJjpDe78mc0&#10;bHcm23CylBBIDKjPG3zV1BU+vGoHEDpZ7d/eX9ifdLZY975Q5o2+RXVWeCa5it7qCoB0z20zpNGQ&#10;TpqV0MwOh3Geve9v/wD4Tn/FDvv44fHrufdHeOz9x9cDuTfO1ctsnYu76Guwu5qfC7YwE9LVbpyW&#10;3sgEloVyUlakMMdRDHO6UgkdPE0DHJT2T5d3jY9lurjdomg+qkQpG4KsFRSC5U5XVqoAQCQtTinX&#10;En+8/wDeT2590vczYto9v76DdP3HaXEd1d2zpLA0txMjLbpMlVlMAiLMyM0atNpU6xIB73RH/wAK&#10;Pux9sb7/AJjc2C269LLWdT9G9b9cbunpfGyybnlymZ7FdJpYuGlhoNw0FPJckoY/G1ihURH7331v&#10;d87GGClbaCKJ6fx1eT9oWRQfSlPLroh/db8r7vy7915dw3QMI953a+vbYNXFuI7ayBAPBWmspnXg&#10;GDahUNU+90I+4g66Nde97u3/AAl17K21XfFv5B9PxV1IN47W79k7KrcYatPv321v3rvBbXxddHQk&#10;BjClVtusjeVWYBmVWCErryr9gr6B9gvdsBHix3HikVzpkjjQGnpWI5/wefAb+9z5V3W393eWud3j&#10;b6G82cWKyaToE9ne3dxIhfhqMd9GQpANASNWdPvah/mifyKOzPnJ8qch8jese7th7Mpd27Z2hhd1&#10;7b31h9xSVOOr9p4kbfjyGBrMDHUJURT0kFKTTzrCUkEh8rKyhXufvaS/5s5hbe7C7jiEiorrIrVB&#10;QaaqVrUEAYNM1z0WfdG/vDeVPu++z8XtfzbsF3fPZT3MtvPaSwhXS4kMxSZZihRkkeTvQyAoVGgE&#10;En3ugzHfyRPkRu35z90/B/YvYvWsuc6Z2Xtnsir7G3/FurZu3d1bI3NT4l6bI7exWAotwVDVKT5X&#10;7VqeSQR+SnnVqhCoHuH09qt6uebbrlS0ni12qLKZZNaK8bBKFQqyGtXpThVT3ddHLr7/AL7ZbL93&#10;vYfvAcw7XfC3326nsVsrM291Pb3UDXAZJpJpbNAhW38QOAX0yxkREGvXve/33lsPI9p9J9w9Y4is&#10;osdluxurewdh4zIZLz/w6hyO79pVe36Ksr/tVeTwxSVCvL40ZtIOlSbD3mJu1o+4bVc2EZCtPFJG&#10;CeALoVBNM0BOadfN17fcxW3KHPux82XqNLDte4Wd3IiU1ultcRzMqaiF1MqELqIFSKkDPXvfzzNj&#10;/Dzs34L/AM2v4afH/tzNbG3BvHE/J74kbknynXeUz2X2xNQbm7awtdQpT1m5MZiasyooKzK9EoDD&#10;0s62Y4YWnLN/yl7jbXs25PG8q3Vm1YyxWjTIRQsqGvr2/t6+mXmD3v5T+8J9zDnr3J5Lt7u2sZth&#10;5jgEd7HDHOHg266RyywT3MeknKkSkkcQpx173v8AXy2+PO0/lf8AHPtP47733Dltp7c7UwdJt6p3&#10;Hg3x65TE18WbpcrgaqljyiSQTf7kKelV6ZgDMhaFHjd1kXMTmPZbbmLZLjZbtzGlwoUstKg6gVIr&#10;g9wGPMYBBNevm79l/czefZv3Q2f3O2C1jvbrZ5WmWCXX4ciGKSOZWMZDr+i8hDiojYB2V1Uqfe6C&#10;vhf/AMJxcV8c/k9s3vHtb5A4/tjafUu6cfvTr7aGE2DUbUrM9unA1UeS2rl95z5DJZCKnhx9XGlU&#10;aCkM/nkji1VKRiSKSH+V/ZGPZN/i3bcbwXMds4eNFjKFnUgoXqzABTnSK1IHcBUHo777/wB6Lee6&#10;HtLfe3/J3LT7Ne71bva3lzLeLcLDbzKyXEdqEghZ2mjJj8aTw/DVnpEzaXX3sxv/AAoU+YW1Oi/h&#10;ZuDoKgzNJJ258mWoNq4rA09TTyZPD9b4/MQ5XfW7slRNcpR1EVL/AAKBnCmSard4dX2s5jO/ebmW&#10;32nlZ9nRh9Tf0QKCKrEGBkcj+EgeGPUsafCaRf8A3aHsjvHuF7823uPcQMNl5T13EkzKwjlvniaO&#10;0tkfAMqNJ9W4FQqQgSU8aPV72Xf4G/yqfh98ov5UHWW6ct0bshvkD2V032pT4btmprNxYzM47sCf&#10;N7h21s3dFbU4yoMbjHyrRy+OSkmiIhUvBLbSSXlD295a3/28guJLSP6yeGXTMSwYSapFRyQadp0n&#10;IIxkHqTfvFffD97vaL75G7bRZcw3Y5a2rc9vMu3KsLxPZiKynurdVkQMPGUyrVZEcayFkStR72Rf&#10;4U/yd/5v/wAbfkZ1tndtb5w/TWwsDvvb2T3puHBdzw5baGd2lS5OKt3JjqzrvEytJmFq6ZJYFocj&#10;j44pJSmuSFR50CXK3tn7lbHvcE0Ey2sKSKXZZ6oyAgsDGD31FRpZQCeJHEZC+/X34PuSe6ftfuu3&#10;7rt8u+7jc2k0drDNtZjuYrlo2WB1vZFAtjG5VzLDMzqgOlXP6be92wf8KM/kV11158Dc90Jk8tiq&#10;ns35A7o2HSbW2uJo5c5Rbb2Jvmg3/uDerUgOqGjikxUGK8721y1YSMNplMcie9m92Vlyg+zyMDPe&#10;PGET8QWORZGenko0BK+Zag86Ybf3X3thzPzN94q29xrSGRNp5at7tri4oRE093aTWcNrq4NKwuHu&#10;NA+FINTEVQN73oI+8Pevo+69797917rR2/4VmfzbfjhF0d3v/KYg2l3FVfI6qyPx+33W7uXb20Yu&#10;m8Zho85i+1Y6SXcU2dGZlrXx6xxrFFgDCJXs04Ckn3v3XutVn/hP/wDzRunv5SnzP3/8jO8Ngdld&#10;i7L3x8cd29IDE9VQ7Xqt0YzJ7l7S2bvuPOmj3dkcVSTQRU226qFovvUdpJYrELrZfe/de6+jb8RP&#10;5ifwz/4UI/E75kdRdP7Y7q2dsmu6/wAv0R2rRd07M2dg87jabvLZmaweMzO34dl7jztLPJTRU1RW&#10;RSJkIZIpVhZWST1J737r3Xy9Uw3yx/kj/wAyXaWT3tsybavfnxK7bxu68fi81BWU+1uytrUVdLRG&#10;uwmU0A1m2t24dqqliyFL6jTVMgUx1EbrH737r3W3Z80f+FmHRvZ/w77E67+LXx0792P8m+0evczs&#10;Y7i7Kl65g646lq92Yh8Nmd17W3DtnMZDJZ+sx0U00mKSrwWMjaoEU04CI9PJ737r3VLH/CXr+V72&#10;Z8y/n31Z8nc/tLK0Hxg+Hu98R2zuTflfRS02E3V3BsyaPPdVda7XrZbLWV8OXFDnMqkSyR09BStH&#10;UtDLXUQm97917oav+FZX8z/oj51/Ijqj439Q7R7VwW6v5fPavzF6Z7gz3YOG2piNt7o3pXby2rsm&#10;ql63fAZnKVdVjqer2VkG+6ydNQSuk0BWnHr0+9+6904/8J1/5/PxF/lL/HruzpH5JdZ/IjdmT7O7&#10;vj7Owe4el9s9c7mxOPxkuyMRtGWhztPvTdG3qiORJMfLOWpY6i6MoA1XHv3v3XuvpmdT9k7d7m6s&#10;607g2gmRj2n2t1/s3sna6Zimjossm3d9bcpt0YRMpRwyTJDUimqohPEkrhX1KHYC597917oQPfvf&#10;uvdfPO/4U7fzYf5ifwi/mb4LrD4rfKnsLp3rw/GjrHd77MwNLtXJbdl3Lntx7mxmWzE+M3Ljq6OS&#10;WaGlp1OsEKY0ZQrqG9+9+691Zd2R/wAKa/5CPye+PS0nyq6+3B2rmchspI9y9G77+Ln99sg2dqMK&#10;lRlsNtbN5pqrC0xFY0kVBXfx+B4nVJxNEVWX3737r3WnB/IZ+Km+fmB/OL+NeZ6I2NuTb3VPRXyK&#10;2p8nd55BaqrzGN6p6n6p34nYO3du7q3XMg80uTkoaLbNMzjy1k1QX0CNZ5Ive/de6s0/4Vz/AMsj&#10;sbpD5nZf+YBsPZmVyfx3+TlFtQ9g7nxFE9Rh+uO+cHhodo5LD7jNMG+yh3FR0NDlqCrqSqVVdLkI&#10;UIeJVf3v3Xunn+UZ/wAKxs98Evi9sT4lfJn47ZrvXZ3TuKfbnUvZHX+9Mdtre2N2XFVzVeI2Vu3b&#10;24aWWiyEeNWYUeOyFNW0rxUcUMEtPUSIahve/de6sM6s/wCFmG4u9fmd8Zuodv8AxD2p1D8eOx+7&#10;9jdcdm7u3jv3N9mdmR7X31lBtOHcW36Pb1JgcfipMfW1tJkKmKSPLGSmp5oYgZZkaL3v3XugO/4V&#10;5/zXOgO8duy/yu9mbM7bpu7/AI0fKzr3tTsfe+4cNtGg6qrcdSdC7hoKfD7NyVBmqvL1lU/99aJ5&#10;WrMPRxJ9vMFeW6E+9+691Wp/wlo/mg9Gfy8vk/2b1z3Ps3tXc1Z80s18eelOu8r1ridp5ei2vu59&#10;/wBfg6Sv3xDubM4iWLGNLn4Hmnx61c6JFIVpZWKqfe/de6Vn/Cqb+a50B/MT7r6P6T6T2Z23tzL/&#10;AAY398s+s+z872Xhto4XEbp3VuHdO1NqtLsCPbWay9RPj4JtmVkn3OSiopnWeH/JlIe3vfuvdG7/&#10;AOEkf81zoD4v0+8fgF2Lsztuv7Q+SPdm6O0dh7y2lhto5PrzFYzaXRq5LMY3eFVlM1Q5SmnaHbVU&#10;KU0OMrEeSaFZDCuuRfe/de6pf/4UKfzQOif5snzW69+RHx42d2vsvYex/jRsvpGeh7jw+0cDurJb&#10;g232fvLfdfl6bG7MzWepUoXh3JTQQF6/zM8UheKMFb+9+691tTf8JIf5q3QOZ6H6n/lRjZfb1L8h&#10;Npx9+9qtvR8Ls6TpzI7Xqd7S70+1hzyZz+NR5FYsmIjTvt/wXiY/c+pV9+9+691qs/8AChT+aB0T&#10;/Nk+a3XvyI+PGzu19l7D2P8AGjZfSM9D3Hh9o4HdWS3Btvs/eW+6/L02N2Zms9SpQvDuSmggL1/m&#10;Z4pC8UYK397917ram/4SQ/zVugcz0P1P/KjGy+3qX5CbTj797Vbej4XZ0nTmR2vU72l3p9rDnkzn&#10;8ajyKxZMRGnfb/gvEx+59Sr797917rV9/wCFR3/b9f5zf+Wzf/Aedfe/e/de62SPhR/wot6960/k&#10;W9gbX+N3T/a9b8of5cnxG6A2Tmq/sPbO05enajc+99847ojB78w+R27na3J12NxVVWJl6qlyWKx/&#10;mKx0nkAlaZPe/de605fjD86Ootu/KztD5WfzFvi9k/5mm5ezMZuKfIbb7H72reqsbUb83PUxLWb8&#10;3JkMftncM2QejokkosRjqdaOmoQ6NCtqalSH3v3Xur1fj9/Of/4T3dQbvpd5QfyGKbbuaxuRxlbi&#10;slV7+278hBjp6B3mhytBg+6PHRU1XTyFZIHhQMXCv5UeKMj3v3Xut2r+WT/PL/l/fzTK7K7E+N+6&#10;927M7a2tt/8AvBkOie4Nr0GyewI9q0kyUE+b27Hg67KYXK0dLI8cdQuJy08tKrxNUwwJLEW97917&#10;q433737r3XvfvfuvdfKR/wCFXn8u7/ZO/wCYlX/IDY23o8V0n83KbL9r4r+H0/ixeG7pxc1PTd4Y&#10;AKiAJJW1tVR7oN2IZ8tMkdlgKr737r3Tj/wl/wDiLvH+YP8AzYIvk93VkMr2Btr4m01H8g+wNz7r&#10;rZ8rXbk7eq5nwfRuMr62pWV5KmLJU82fg1sq6MK0erlUb3v3Xuvqq1lHSZCkqqCvpaauoK6mno62&#10;irIIqmkrKSpiMNTS1VNMGSSORGZHR1KspIIIPv3v3Xuvi3fzNPgp3x/J+/mB7j2R/DdwbXw2zuzz&#10;2v8AE3tc0VQ+K3lsDCbqTcfW+6cDlK0zxT5DEFaOkzNK00r01dC8cutGikl97917rb7/AOg2noL/&#10;AGWT7n/ZSe5v9nG/uZ9n/APu9i/7Lf8A3/8A4Z9t/Hf78/xr+8v8K+7/AMr/AIb/AHZ8/i/yX7zV&#10;/lfv3v3XutUH+Un/AC8+9P5xX8wjCUedxOe3F1tUdor3L8xu36iieHB4faWU3NLu3eVHXZaIJCuc&#10;3XMKnGYejhDSmeoeqMP2dHVyw+9+6919MD/hQl0luvv3+TL87OtNg4qtyu4oOstp9iUGGxFJLV19&#10;dj+kO19vd05qhx1BSpJJLI2P29UrHDEhZjZVsSPfvfuvdfL5/k2/zMZf5T/zRxfyol6sbuTBTdc7&#10;36x3VsWn3RHszJ1uE3gKStiyGH3FPQZKOGekr8fRTlJKNlmiWSHVEZBKnvfuvdH5/nPfzw/kP/Ow&#10;2BR4LaXxQk6j+K3xb3Fie1N1ZHDT7k7V3Fgdwbtdurds7k7Y7No8fjcRhsdW1GU/huJoP4bD5Kyp&#10;8RrK2TwrH737r3Riv+EnH80Don4JfIbtb44dubO7X3Duv+YN2v8ADfpjp/OdeYfaOW27tbedJvTd&#10;Oxqao7IfcWaxVVS42Wq3tQSGpxlNXzJHBOftmOgN737r3XL/AIVlfzP+iPnX8iOqPjf1DtHtXBbq&#10;/l89q/MXpnuDPdg4bamI23ujeldvLauyaqXrd8BmcpV1WOp6vZWQb7rJ01BK6TQFacevT737r3Tj&#10;/wAJ1/5/PxF/lL/HruzpH5JdZ/IjdmT7O7vj7Owe4el9s9c7mxOPxkuyMRtGWhztPvTdG3qiORJM&#10;fLOWpY6i6MoA1XHv3v3XuvpmdT9k7d7m6s607g2gmRj2n2t1/s3sna6Zimjossm3d9bcpt0YRMpR&#10;wyTJDUimqohPEkrhX1KHYC597917oQPfvfuvdfLi/wCFZX8z/oj51/Ijqj439Q7R7VwW6v5fPavz&#10;F6Z7gz3YOG2piNt7o3pXby2rsmql63fAZnKVdVjqer2VkG+6ydNQSuk0BWnHr0+9+690ab/hIz/N&#10;W6B+NdTkv5de/tl9vZHt/wCW3yZg3B1hvDaeF2dketcSs3WVJhpqPfeQy2coMrRsJMM5jfH4muDe&#10;VdXj0sffvfuvdF7/AOFq3/b03oP/AMUA6s/+CK7V9+9+691b1/wkt/mlfHbdPx86x/lJ12we1ZO9&#10;cDRfITsqv3PX7e2TW9I53ZeS3lNu6oxcmVfNnL/etT5Q08lJLt407eNr1JDhffvfuvdac/8AM0+C&#10;nfH8n7+YHuPZH8N3BtfDbO7PPa/xN7XNFUPit5bAwm6k3H1vunA5StM8U+QxBWjpMzStNK9NXQvH&#10;LrRopJfe/de62+/+g2noL/ZZPuf9lJ7m/wBnG/uZ9n/APu9i/wCy3/3/AP4Z9t/Hf78/xr+8v8K+&#10;7/yv+G/3Z8/i/wAl+81f5X797917rVB/lJ/y8+9P5xX8wjCUedxOe3F1tUdor3L8xu36iieHB4fa&#10;WU3NLu3eVHXZaIJCuc3XMKnGYejhDSmeoeqMP2dHVyw+9+691ud/8K3P5nnQvUvxR7S/lXZbZ/ad&#10;d398luqOhe49n7pw+F2n/oh23sjbfyip81JBuTOVeZhyyZCU7BysEFLR4OeIeWnZ6hAzhPe/de60&#10;1f5CH8ybpX+Vf866r5Nd+bQ7R3r19X9Idg9Xz4vqDFbTze8qbLbqy2Hy+MyEWM3nmcDRS0ynFtFP&#10;fJI6iQOiyaSp97917rYk/wCFsO8MV2Hsf+UTv/BR1sOE3ztT5b7ww8OSiip8jFitzYjp3NY+Ovgg&#10;klRJlhnQSokrqGuAzDk+9+690wf8I5P5kXSHU2b3F/LU3Ptfs+o7v+Uvdm9e0+td24bDbYq+raHE&#10;bC+Px3FuDFbwy9XmKfK0lY1JtWuakFJhquKR3iSSWG5I97917qgf/hR9/wBvsvnx/wCJE2J/75Xb&#10;Pv3v3Xuttv4k95fHv/hQB/I13z/Ku6W2l2jtT5FfD34TfE7aX8b7Ow2zMJsfK949P7NpMVsTIbD3&#10;LhM7kp2xWXzG0qrGVlVlKChmhoK53MBa4X3v3XutJj4T/Lb5SfyXPntSdsUfXtTt3uLpnI7p6z7g&#10;6Q7Rx+TwK7g27l4hj93bA3VDEEqqRmZKavoK2DUI6mCkqgtTApim97917rcH3h/wuF60j2TFPsH+&#10;X5vmq7HqKQLNjN4d74Cg2Tia50sZYs5hduVNfkYomuRGcdRNKBbXETdfe/de6vy/kE/zat1/zdfi&#10;p2R272dszZ3XvbPV3eO5+vNy7V2DS5+Hay7Ur8ZSbu66y1DNuGtr55ZWoayTHVsjVCmSqoZqhaen&#10;inhj9+9+691ej797917r5l3/AAtY7WXcn8wf429RUtR56Tq34o4/ctaoMyrR7j7P7Qz4rqIxyIql&#10;v4fg8TOZI2ZSJVUkMjAe9+691tNf8JSerj1x/JV+O+amplpK7t7fPenaNbFpRZnEva+T2Biamo0I&#10;tzNjsBRyxks58TR+of5tPe/de6rZ/wCFrvxt3h2F8TfiX8ltuYKrzGD+Ofa/YWzt91lDFVTvtnbv&#10;feGwqUG4MisUgjjoTldq4/HSTyRMVqKuljV08rCT3v3XutWT+Sh/Pv7E/k3bf+QWzMV0Bt/5C7M7&#10;xm21uKhxGW7Er+tazY+/9r46sxNLuCLJ0eHza19DV09VFHkMa1PBI5poDDW0/wC6JPe/de6AD+at&#10;8rv5jP8AMHk6o+dHzVxuT2t0121l+x9n/EnaMFFNtXrKh27saXGVnYS9O7TyEr1tfQ0k+UxNPlt1&#10;VZnkrqpo6Y1s32QpqP3v3Xutr3/hGp86/jrhOpN5/wAumgwXZ5+Sm8Oz+2flBm8822MG/WJ2VR7Q&#10;2lsWmp03VFlXr1nhXG06/bzYqOPyznRI2tmPvfuvdVU/HT/hRF8h+kf50+/+yPk38rPkJuz+X9H8&#10;nflSmf6bw+Zk7C2vhuvM/wD3xwfT2O2ntSuqpETGbfyVdgauOHGVmoUtGvi+5MccT+9+690dD/hQ&#10;7/Pe/lPfzCPgzXdF9A7R3N3V8h8vubYWZ677V3R1JW7GPQVNgt20uc3lV0u5t2pT5KapyuKhrMC2&#10;Ox0M1JIldJUTTK9NCH97917o0n/CLr4PdwdXdefJj5sdk7Zy+0Njd+4zYPXHRiZikkoKjfW3dn5X&#10;J5re++6KlqQsjYs1suPoMZWBfHUSQ12glYlZve/de614/wDhWDSb4pv52nyKm3ZQVdHga/r348Vf&#10;WVRUJOsOV2OnSWFoa+voDKzK0S7kh3DSkxBV8sMgI1h2b3v3Xurb/gR/wro6F+G38v747fGXNfDn&#10;tXe/bHQXWWB6wE+B33szbPW+7aTa9MaKh3G+4KuCsyVDU1iBJaun/glQqytIyzOCB797917r6Euz&#10;d2YXfm0Nq7523UNV7d3ntvB7swNU6CN6nC7ixcWYxdQyAkKXgmjYgE2v9T797917pSe/e/de6979&#10;7917r3v3v3Xuve/e/de64v8Aob/grf71797917omPv3v3Xuve/e/de69797917r3v3v3Xuve/e/d&#10;e69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de697979&#10;17r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v&#10;3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e&#10;/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de6979&#10;7917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v&#10;/9H5/wD7917rf49+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;diPwC/mafI/+XfufNVvUlbhtybA3hVUlXvrqjedNNV7T3FWUMJpqTM0dTRvFWY3IxRMY1q6OZVkU&#10;ItVFUpFEiDTk7nvfOS52bbSrwykGSFxVGIwGBFGVgMVU5xqDAADGP7yP3T/a37ze0wQc6Ry2u5WK&#10;stpuNqwW4hVyGaJlYNFPAzAMY5VJU6jC8TO7N73svdd/8Kj/AIyZLGwyds/G3vfZuXNOTUUnXeS6&#10;/wCy8atUGUCOHIblyG05TGQXYu1KCCFXS2oss62Xv9sLoDuNjcRN6RmOUV+1mhP8uuUvM/8AdE+7&#10;NrdMvJnNW0X0FcNepeWL6c5KQQ7itQaCgkINSailD72APyf/AOFQEeU2pmtu/EPofPbb3Nk4qqkx&#10;vZvddbgJ5NtQyAwx5Kh622zLkKWqrQreWA1mZemhlVfLT1kZZCT7/wC/Ykt2g5bs2SRqgSzle35i&#10;JSwLeYq+kHirDHUk+0n90i1nvMG5+9fMUN1aRFWew2tZgJyMlHvp1hkjiqNL+HaiV0J0SwOA3Xve&#10;pfu3dm5d+7p3HvfeecyO5d3buzeT3JubcOXqXrMpm87max8hlMpkKqT1PNPNI8jsfqT7x0ubme8u&#10;Hu7pzJJIxZmY1LMxqST6k567NbLs21cubRa7BsVulpZWUUcEEMahY4oYlCRxoowFRQFA9B172nvb&#10;PRn172KXT3d/b3x93pR9i9Jdkbw6v3tRQy0sW4tmZuswtdNQzsr1OMr/ALVglVSSlEM1JUpJDJpX&#10;WjWHsw2zddy2a6F7tU728oxqRipp5g04g+YNQfMdBDnfkDkn3K2F+WOftrtt3sJCGMN1EsqBxULI&#10;moVjkUE6ZIyrrU6WFT172fPcv86b+aDuvBR7dyny63vS4+OnmplqNtba622ZnTHUadbSbo2fhKHJ&#10;vINI0StVl050Muo3F8/ujz9cQ+BJuUgWlKqsSN/vaIrV+dajy6x12r7h33SNm3E7paclWjylg2me&#10;e+uoaitKW9zdSwBc5URhWxqBoKe9ku278oPkvtDe2f7L2l8iO9Nr9jbrof4Xujf+3e29/wCE3tuT&#10;GfdJXfw7P7qxuQir6yDzxxzeGondNaq9tQBAWg3/AH22unvra9njnkFHkWaRXYVrRnDBmFRWhJzn&#10;qd9z9o/ane9gtuVN55Y2m72uzfxLezm26zltYJNJTXDbyQtDE+hiupEU6SVrQkde9iV/w4R8+P8A&#10;vOD5ff8ApSvc/wD9eva/+ufOH/R2vP8Asqn/AOg+gp/wNP3cf/Cf8t/9yPa/+2Xr3swHwCoflH8s&#10;P5hvxb7NykfenyMzHXvyN+N+5Ozexs1LvrtSu2TsTbXaWOyP8W3xvPKNXNjsbS0tJVNDJX1McQEb&#10;pHcjT7OOTk3/AJi502+/k8e9aG5tmlkbxJSkayqayOdWlQAaaiBg06jb7yFx7Rezf3Zeb+U7M7Ty&#10;vBueyb3BYWUQtNvS6u59vmTw7S1jEQmnkkkjDCGNnJZS+M9e97wP84frrtXtb+XN8htkdI7Z3XvD&#10;tOvl6ey+0cBsaCrqN3VNXtHvna+8K6r2/DjyKhqmjpKCorU+3PlHiJjBcKDlb7l2W4bjyTe2m1Rv&#10;LcHwSix1LkpcROStM1UKWxnGM9cAPuQcz8ncnfeg5Z3/AJ/u7ex2eMblHczXZVbZVudov7ZFmL1Q&#10;JLJMkR19nf3UWp6970zt0fzHP51XxZ2/iNg9qdrfJrqajz9D4tvr3z1LS0m7sxRbfMK1E2E3b3Dt&#10;2TNzmEzwCrnp64s3kQTs2tb4xXHO/uly/CtnuFxdWwcdv1EIDsFpXS80ZkNKipDeYrx67pbR9137&#10;hnu/uU/MfJ+z7FvL2z1m/dG4s1tE02rSJbbbb1bVNWlzGjxADSxjA0mnvdVvZfaPY/c288z2J2xv&#10;ndPYu+dwTCfMbq3jm6/P5qtKDTBC1bkHdlhhW0dPTx6YoYwscSIiqoj6/wBwvt0umvdxleeZ/id2&#10;LMfzPkOAHADAAHWYPKnKHK3IuxQcscm7fb7Xt9sKR29tEkMS+p0IACzHudzV3YlnZmJJ97G7o/5x&#10;/L/420EeG6O+R3bXXW3YpWni2pht35ObZsU71H3UtRHs3JtUYtZJHuZJBSanuwYkMQTXaebOZdjT&#10;wtpvpoEH4Fc6ONa6DVK+uM9AD3A+797Je6dyb73B5X27dLphQ3EttGLogLpCm6jCXBUDCjxKLQEA&#10;EA9e9mny/wDO1/mkZrEwYWs+W+64aOnikhjmxGyOpcBlmSQgsZ8/gtv01dK3A0vJUsy86SLm4gk9&#10;1Of5YxE25OAPSOFT/vSxhj+Z6h+y+4N90SwvWv4OS7dnYgkSXW4zR49IZrx4VGchUAPmDQde91w7&#10;/wCxuwO1t05LfHZ+992dibzzDiTK7q3tuHLbo3DkGW/jFXl81LNO6oDZFL2UcKAOPYIvL283G4a7&#10;v5Xmlbi7sXY/aWJPWUnLfK/LfJ2zxcv8pbfb7ZYwCkdvawx28KeumOJVQE+ZAqTk1PXvaM9pej3r&#10;3v3v3XuikdsfAL4Id972yPZfefwo+JHdHY+XpsdR5bsDtj439Odi72ylJiKJMbiaXI7r3hhqyvnj&#10;paaOOnp0lnZY41VECqoA97917oN/+Gnf5WX/AHrT+AH/AKRv8df/ALHPfvfuvdGI6O+LXxk+MVJu&#10;Kg+Nfxz6I+PVBu+px1Zuyi6O6i6/6mpN0VeHimhxNVuKm2Fj8elbJSpUTpTPUq7RrJIEKh2v737r&#10;3SQ+UXwi+IvzW23Q7U+Vvx36q71xOJ8/8Bm37tSgyWf2y1UVNW+092RCPK4lptKiZsbWwGQAByw4&#10;9+9+691W9tH/AITZfyRtk7ibdGG+BWyK3JNUtVGm3d2b332Bt3ytI0pVdob83XksSI7sQIRReMCy&#10;hdKqB737r3VzGw+vthdV7RwewOsNkbQ642HtiiTG7b2TsPbWG2htHb2OiN46DB7b29DT0dJCtzpi&#10;p4UUfge/e/de6Kfuz+WV/Lb37urcu+t9fy+fhBvTe29NwZndm8d47s+KHQ2491bs3VuPIyZjcO5d&#10;y7hzGAmq6/IV9XNNVVtbVTPNPM7yyuzszH3v3Xuk/wD8NO/ysv8AvWn8AP8A0jf46/8A2Oe/e/de&#10;6PRt/b+A2lgMJtXauExG2dr7ZxGN2/tvbe38bRYbAbfwGGokxuHwmEw+NSOnpKOkp444KamgjSOK&#10;NFRFVVAHvfuvdO/v3v3Xuio/JP4KfDT5iQ0Ufyi+MHSHelVi6ZKPEZzsXrvbmf3VhKKOdqkUWC3f&#10;UQfxWhhaRmZ4aSsjR9TalIJv737r3VcUX/Ca3+SHFuL+9C/AvZhyRjWL7aXtP5ATbd0pIsoP90Jt&#10;2tidV1AL/ZaiLqSVJB97917q1j4//GT48fFPY0PWvxr6U6y6O2LFIlRLtzrLZ2E2lRZGuSPxfxTN&#10;viYY5a+tZeJK2tklnf6vIxN/fvfuvdCnurae1d97czOzt77a2/vLaO46CfFbh2turDY7cO3M9jKl&#10;dNTjszg8vHNS1UEg4eGeJkYfUH3737r3VMfYX/Cb/wDkl9nZ+Tcu5PgP17jcjLV1NY1N17v7u3qP&#10;ACardJJUj2p1TufC4tIgUXxQJRiKMFhGih2B97917o5nxh/lf/y9vhlklz/xl+IPR3VO641McO+c&#10;Vs2jzHYlPC0RgkpqbsTdJr85FE6k+SKPIBHJuyk8+/e/de6VHZH8ur+X13HvbP8AZfb3wU+G/anY&#10;+66mCs3T2B2R8Yuk98b23JV0tFFjaWqz+69z4Oqr6ySOmghp43qJ3ZY40QEKige9+690n9v/AMr7&#10;+WhtLP4TdW1f5d/wX2zujbOXxu4Nt7k2/wDEnoLDZ/b+fw1amSw+bwmYxu346ikrKSojjnpqmCRJ&#10;IpEV0ZWUEe9+6917cH8r7+Whu3P5vdW6v5d/wX3Nujc2XyW4Nybk3B8Segszn9wZ/M1r5LMZvN5j&#10;JbfkqKusq6iSSepqZ5HklkdndmZiT737r3TxsP8Alvfy7+rN14rfnWPwK+F/XO+MF99/BN57D+Lf&#10;R20N14b+J42bDZL+Fbi2/gqesp/uKOoqKSfwzL5IZZInujsp97917pIf8NO/ysv+9afwA/8ASN/j&#10;r/8AY5797917oUeoPgb8G/j3vKLsXoP4ZfFHo/sGDHV2Hg311B8duoetN5Q4nKKqZPFxbn2Zh6Kt&#10;WmqQiieAT6JAAHU2Hv3v3Xugu/4ad/lZf960/gB/6Rv8df8A7HPfvfuvdCj1B8Dfg38e95Rdi9B/&#10;DL4o9H9gwY6uw8G+uoPjt1D1pvKHE5RVTJ4uLc+zMPRVq01SEUTwCfRIAA6mw9+9+6903dpfy9vg&#10;L3jvvO9pd1/B74gdwdm7o/hn95exe0vjT0v2BvvcX8Ew9Pt3Dfx3d27MLV5Cr+0x9JSUNL9xUP4q&#10;eGKFNMcaKPe/de6oQ/4UKnoX+U7/ACte391fCT4cfFvpTfHyy3jtL4kb23V1d8ZunNtU1J19vzbe&#10;4N0blrN4UOCw9NTV8DUWFq8XQDJxVEMFbXwTJF5lRh737r3Wst/wn4/lifya/nn8ce1a/wCcnyLp&#10;NqfJ2l7Xy2A2t1infW2uldxYPq+h2djsjit4bcwW57jPGqrpsr9zVxw1EFKKaKKWKMktN737r3Rs&#10;f5pv8h/+Q58Rfin3N3P1l/MO3vtruvbPX+ezHTXU+X736F7hpu0d/wCPwtXPtTZFJsDauAo9zMua&#10;yEMNFUZaHJmmx6NJVTRmOJl9+9+691Tb/wAJftm9i7s/nX/EWv6/oMvU0uxV7d3l2HkMY80VLguu&#10;o+nc5trMV+eni4WjqKzJ0GLAk9MlRV08X6pF9+9+6919fj3737r3SI7I7N636c2Tn+y+3uwdkdV9&#10;cbUpoKzdPYHZG68DsfZO26SqrYsbS1Wf3XueopaCjjkqZ4aeN6idFaSREBLOoPvfuvdfOh/4V2/z&#10;V/jp8tan42fEP4s9ldXd7bN6zyub7v7M7d60z23N+bbh3rkaKr2JtDYG199YIzwyfa0DZPI5pKGs&#10;lpp/usXqJlpCE97917q8D/hJ1SfC3ob4D7G662x8n/jZu/5i/KHcm5e7ezun9s909eZruTB0mPoJ&#10;KHZ+yK3rmlyJzcZwu3Mf/FK+B8eDS1FXkC5KIX9+9+691tq+/e/de6A7v/4z/Hr5V7DqOsfkn0t1&#10;r3jsKeY1abY7M2hhd2Y+gyHiaCPL4b+LRSSUFdGrMIa6ieKojudEin3737r3VT9H/wAJpv5IFDuc&#10;7uh+Bu0nyrTLOaSs7b+ROQ2xrXTZRsmv3hLhQnoF4xQaDzdfU1/e/de6t46V6F6T+N+wsZ1d0B1L&#10;130x11h7tj9mdZbQwWzNvRVEihaivmxuBggjmq5yoeprJg88z3klkdyWPvfuvdCu6JIjRyKrxurI&#10;6OoZHRhpZWVuCCOCD797917qlbsn/hOr/Jb7Y7DyHaO8fgf16m7crk58xkV2bvnufrPaVVkaqrau&#10;qZ5Ouutdy4nbwEkrszxjFhGB0lSoA9+9+690f3Z/wR+FWweist8YdqfE7474v47bikx1RunpV+oN&#10;iZLrXeNdichTZfG5Te20srQz0earYayjpKtK3KxVE/ngimMhljRh737r3SO2n/LK/lt7C3VtrfWx&#10;f5fPwg2XvbZe4MNuzZ28dp/FDobbm6tp7q25kY8xt7cu2tw4fAQ1dBkKCrhhqqKtpZkmgmRJYnV1&#10;Vh737r3Xt2fyyv5be/d1bl31vr+Xz8IN6b23puDM7s3jvHdnxQ6G3Hurdm6tx5GTMbh3LuXcOYwE&#10;1XX5Cvq5pqqtraqZ5p5neWV2dmY+9+690n/+Gnf5WX/etP4Af+kb/HX/AOxz3737r3R6Nv7fwG0s&#10;BhNq7VwmI2ztfbOIxu39t7b2/jaLDYDb+Aw1EmNw+EwmHxqR09JR0lPHHBTU0EaRxRoqIqqoA979&#10;17p39+9+690SDdn8sr+W3v3dW5d9b6/l8/CDem9t6bgzO7N47x3Z8UOhtx7q3ZurceRkzG4dy7l3&#10;DmMBNV1+Qr6uaaqra2qmeaeZ3lldnZmPvfuvdOPX/wDLh/l5dTbz292P1X8Dfhj1p2FtKvGV2pvz&#10;r/4u9H7N3ntjJrE0C5Hb26NuYOmrqKcI7oJqadH0swvYn3737r3Sv7r+EXwv+Sm6sfvr5F/ET4wd&#10;/b2xO36XaeL3j3X0F1T2purG7VocjV5ih21j9w76xNfVw4+Grr66qioo5hCk1RPKqB5pGb3v3Xuo&#10;HUHwN+Dfx73lF2L0H8Mvij0f2DBjq7Dwb66g+O3UPWm8ocTlFVMni4tz7Mw9FWrTVIRRPAJ9EgAD&#10;qbD3737r3S97/wDjP8evlXsOo6x+SfS3WveOwp5jVptjszaGF3Zj6DIeJoI8vhv4tFJJQV0aswhr&#10;qJ4qiO50SKffvfuvdVP0f/Cab+SBQ7nO7ofgbtJ8q0yzmkrO2/kTkNsa102UbJr94S4UJ6BeMUGg&#10;83X1Nf3v3XureOlehek/jfsLGdXdAdS9d9MddYe7Y/ZnWW0MFszb0VRIoWor5sbgYII5qucqHqay&#10;YPPM95JZHclj737r3Qc91/CL4X/JTdWP318i/iJ8YO/t7Ynb9LtPF7x7r6C6p7U3Vjdq0ORq8xQ7&#10;ax+4d9Ymvq4cfDV19dVRUUcwhSaonlVA80jN737r3QP/APDTv8rL/vWn8AP/AEjf46//AGOe/e/d&#10;e6HHt/4dfEX5CYzYuE78+LHxx7ww3V1BX4rrPEdv9H9Zdl4zrvGZWnoaTKY7YtBvPF1sWIgqYsZj&#10;YqiHHpEkiUlMrgiCIL737r3SO6t/l7fAXo7feC7S6U+D3xA6f7N2v/E/7tdi9W/Gnpfr/fe3f43h&#10;6jbuZ/gW7tp4WkyFJ93j6uroar7eoTy080sL6o5HU+9+691G7I/l1fy+u497Z/svt74KfDftTsfd&#10;dTBWbp7A7I+MXSe+N7bkq6WiixtLVZ/de58HVV9ZJHTQQ08b1E7sscaICFRQPe/de6EDo74hfE34&#10;xVe4q/41/F/47/Hqv3fTY6j3ZW9HdKda9TVe6KTDyzTYml3FU7CxmPetjpXqJ3pkqWdY2kkKBS7X&#10;97917oKPlb/LX+Bnzhnoq/5WfFXp/uXP46GKkoN47g20mO7Ao6CH/NYun7D229DnFox9fsxkPDex&#10;8dwD797917okXXn/AAm//kl9YZZM1tv4D9e5OsSaCcQ9h7+7t7dxJemfXGr4Htjc+aoWQn/ORtTF&#10;HHDqw49+9+691cXsHrvr/qnamJ2H1dsbZ3W+x8DCabBbM2DtnC7P2phactqMGJ27t6Cno6ZLm+iG&#10;FRf8e/e/de6WPv3v3XuvkF/8Khe1j2n/ADr/AJbpBM02I60h6g6pw+vRriG1OncHUbjhYRySLZc5&#10;V5XRYg6NJdVfUo97917r6cH8orq5umv5XX8v7ryaH7evxHxI6MyWbp9Mi/b7k3ZsCi3huentKzMd&#10;GQr6ldXF7XCICEX3v3Xuj3b02Vs/sfaW5Ng9g7V27vnY28cLkNubt2du7DY7cW19zbfy1M1HlMJn&#10;8Fl45qWrpKiJ2jmp54mR1JVlIPv3v3XuqfNs/wDCdb+SvtLsZe08R8Berpt0JkYsolBuDdHbG7uv&#10;kq4XWSNU6k3ZuGt2osIKC9MML4TyDGQzX97917qxTt34Y/D35A0myqDvr4ofGru6g61xVRguuqLt&#10;3orq7smk2Dg6uKmhqsNsqm3liq1MVSSpRUaSU9CsUbLBCCpESafe/de6i9KfCL4X/GvdWQ318dPi&#10;J8YOgd7Zbb9VtPKbx6U6C6p6r3Vktq12RpMxXbayG4di4mgq5sfNV0FDVS0UkxheanglZC8MbL73&#10;7r3RSu7v5H38pT5D5vI7l7R+BPx/q9w5iplrcvnNlbbrOpctl66dZRUZDK5DqSqwctTUymZ3lqJ2&#10;aR30yOxeONl97917pDdO/wDCfj+TX0Tm8TuLYPwH6fqsvg6sV2Mqeysh2B3dFTViStPDUtQ91Znc&#10;FPI8TtrhaWJjGVQx6TGmn3v3XurhaOjpMfSUtBQUtNQ0FDTQUdFRUcEVNSUdJTRCGmpaWmhCpHHG&#10;iqiIihVUAAAD3737r3RMPmB/Ll+D3z5oMDRfL342dc92z7WhqaTbO4M/R5HD7127QVknmrMXg9/b&#10;Sqcfm6SjmktLLRwZBYXkCyNGXVWHvfuvdFr6Q/kQ/wAoP48ZbHZ3rP4D9FHM4hklxeU7Hxuf7vrs&#10;fUwuskFfSVPdlfuFo6qJlV4qpSJo2GpHU8+/e/de6tlpqano6eCjo4IaWkpYYqalpaaJIKemp4EE&#10;UEEEEQCoiKAqIoAAAAFvfvfuvdZvfvfuvde9+9+69173737r3XvfvfuvdcX/AEN/wVv969+9+690&#10;TH3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173//S+f8A+/de63+Pfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173YV8Av5lPen8uTM9mZzpHanU26avtXGbZxW4Y+1MFvDN09&#10;HT7Uqq2rxz4ZNo57BtG7tXSiYzvMCAmkIQxYZ8nc87tyTLPLtUcMhuAobxVdgAhYjTokjp8RrWvl&#10;w6xn+8h91X29+9DY7Tt/P95uNmmzyTyQnb5baJma4WJXEpubS7DACJdOgIQS1S1RT3uzD/oJ9+fH&#10;/PoviD/6APc//wBn/sd/6/fOH/KNZ/8AOOf/ALaOsUf+TSn3cf8Ao9cyf9lm1/8Aen697ri/mBfz&#10;Pu/P5kH+iT/TjtHqDav+hr+/v91/9FOA3ng/v/8ASJ/Bf41/Hv737gzvl8X8CpPtft/Bp1zeTyak&#10;8YI5y593jnj6b97Rwx/S+Jo8FXWviaNWrXJJWnhilKcTWuKZR/ds+6T7cfda/fX+t/e7lefv36P6&#10;j94TWsuj6L6rwvB+ms7TTq+rk8TX4ldKadFG1e91xewR1lH173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+690Xv5TfFjoj5pdGb5+OPyS2DjuyO&#10;pOwqKnps/t6unrKCpgqsfVpkcPnMFmsXJDWY/I0NTHHU0dbSTJLG6izFSyt737r3Wn93H/wiI+NW&#10;4ctlKzof5xdzdVYqrqZJ8Zh+y+qtnd0/wmKSpSX7P+IbfymypJ444/LFEZAJBeNneQo/l97917pE&#10;dff8IdOrMbl4Zu1v5iXYG88CtTA0+N6++OO3OssvJSLf7mCHN7j3hu2FJH9OiVse6pY3je/Hvfuv&#10;dbTf8ur+U/8ACj+VvsjNbS+KPWtTic7u+Ogj7B7X3rlm3d2z2CMXc4+Hce6ZYoIoaSFmaSPF4mjo&#10;qBJWeZaUTO8je9+691ZD797917ooHz1+FXVn8xL4ndrfDruvP9gbX6y7g/uN/eXO9W5XbmE33Q/6&#10;P+ycP2lhv4Fk92YrN4+Ly5DCUkNV9xi5tVO8qJ45GSWP3v3XutcH/oCp/lZf8/8APn//AOjT+Ov/&#10;ANqr3737r3Rv/gV/wl/+Av8ALt+WPVPzF6U7d+X+6Ozen/78/wB2sF2lv7pfN7Erv9IHW2Y6tzP8&#10;dxm0+v8ACZCXxY/N1c1L9vlIdNQkTv5I1eKT3v3Xutj73737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3XvfvfuvdavPyg/4SY/y8Plv8iu6vk32j3t84aXsHvXsjdfZ&#10;u66DavY/QuP2vistuvKyZOXDbZoct1pXVcOOoldaShiqq6omWCNBLPNIGkb3v3XutmTaG18Vsjae&#10;19l4JJI8JtDbuE2vh45jEZkxWAxsWJx6SmBI01CGJA2iNVv9FUcD3v3XulF797917r3v3v3Xuve/&#10;e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de697&#10;97917r3v3v3XuuL/AKG/4K3+9e/e/de6Jj797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/&#10;de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797&#10;917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3&#10;v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/&#10;e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de697&#10;97917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de69797917r3v3v3Xuve/e/de697//T+f8A&#10;+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691xf8AQ3/BW/3r3737r3RMffvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvf/9T5/wD7917rf49+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XF&#10;/wBDf8Fb/evfvfuvdEx9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9//1fn/APv3Xut/j3737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3XvfvfuvdcX/AEN/wVv969+9+690TH3737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173//W+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691xf8AQ3/BW/3r3737&#10;r3RMffvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf/9f5/wD7917rf49+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3XF/wBDf8Fb/evfvfuvdEx9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9//0Pn/&#10;APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3XvfvfuvdcX/AEN/wVv969+9+690TH3737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173//R+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;xf8AQ3/BW/3r3737r3RMffvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf/9L5/wD7917rf49+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3XF/wBDf8Fb/evfvfuvdEx9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9//0/n/APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XvfvfuvdcX/AEN/wVv969+9&#10;+690TH3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173//U+f8A+/de63+Pfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+691xf8AQ3/BW/3r3737r3RMffvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf/9X5&#10;/wD7917rf49+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XF/wBDf8Fb/evfvfuvdEx9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9//1vn/APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;dcX/AEN/wVv969+9+690TH3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173//X+f8A+/de63+Pfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+691xf8AQ3/BW/3r3737r3RMffvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvf/9D5/wD7917rf49+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XF/wBDf8Fb/evf&#10;vfuvdEx9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9//0fn/APv3Xut/j3737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3XvfvfuvdcX/AEN/wVv969+9+690TH3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173//S&#10;+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691xf8AQ3/BW/3r3737r3RMffvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvf/9P5/wD7917rf49+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3XF/wBDf8Fb/evfvfuvdEx9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9//1Pn/APv3Xut/j373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3XvfvfuvdcX/AEN/wVv969+9+690TH3737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173//V+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691xf8AQ3/BW/3r&#10;3737r3RMffvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf/9b5/wD7917rf49+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3XF/wBDf8Fb/evfvfuvdEx9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9//&#10;1/n/APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XvfvfuvdcX/AEN/wVv969+9+690TH3737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173//Q+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+691xf8AQ3/BW/3r3737r3RMffvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf/9H5/wD7917rf49+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3XF/wBDf8Fb/evfvfuvdEx9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9//0vn/APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XvfvfuvdcX/AEN/wVv9&#10;69+9+690TH3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173//T+f8A+/de63+Pfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+691xf8AQ3/BW/3r3737r3RMffvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;/9T5/wD7917rf49+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XF/wBDf8Fb/evfvfuvdEx9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9//1fn/APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvdcX/AEN/wVv969+9+690TH3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173//W+f8A+/de63+P&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+691xf8AQ3/BW/3r3737r3RMffvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvf/9f5/wD7917rf49+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XF/wBDf8Fb&#10;/evfvfuvdEx9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9//0Pn/APv3Xut/j3737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3XvfvfuvdcX/AEN/wVv969+9+690TH3737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3//R+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691xf8AQ3/BW/3r3737r3RMffvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvf/9L5/wD7917rf49+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3XF/wBDf8Fb/evfvfuvdEx9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9//0/n/APv3Xut/&#10;j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3XvfvfuvdcX/AEN/wVv969+9+690TH3737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173//U+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691xf8AQ3/B&#10;W/3r3737r3RMffvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf/9X5/wD7917rf49+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3XF/wBDf8Fb/evfvfuvdEx9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9//1vn/APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XvfvfuvdcX/AEN/wVv969+9+690TH37&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173//X+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+691xf8AQ3/BW/3r3737r3RMffvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf/9D5/wD7917r&#10;f49+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3XF/wBDf8Fb/evfvfuvdEx9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9//0fn/APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XvfvfuvdcX/AEN/&#10;wVv969+9+690TH3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173//S+f8A+/de63+Pfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+691xf8AQ3/BW/3r3737r3RMffvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvf/9P5/wD7917rf49+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XF/wBDf8Fb/evfvfuvdEx9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9//1Pn/APv3Xut/j3737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3XvfvfuvdcX/AEN/wVv969+9+690TH3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173//V+f8A+/de&#10;63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691xf8AQ3/BW/3r3737r3RMffvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvf/9b5/wD7917rf49+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XF/wBD&#10;f8Fb/evfvfuvdEx9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9//1/n/APv3Xut/j3737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3XvfvfuvdcX/AEN/wVv969+9+690TH3737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173//Q+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691xf8AQ3/BW/3r3737r3RM&#10;ffvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvf/9H5/wD7917rf49+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3XF/wBDf8Fb/evfvfuvdEx9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9//0vn/APv3&#10;Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3XvfvfuvdcX/AEN/wVv969+9+690TH3737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173//T+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691xf8A&#10;Q3/BW/3r3737r3RMffvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf/9T5/wD7917rf49+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3XF/wBDf8Fb/evfvfuvdEx9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9//1fn/APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XvfvfuvdcX/AEN/wVv969+9+690&#10;TH3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173//W+f8A+/de63+Pfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+691xf8AQ3/BW/3r3737r3RMffvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf/9f5/wD7&#10;917rf49+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XF/wBDf8Fb/evfvfuvdEx9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9//0Pn/APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XvfvfuvdcX/&#10;AEN/wVv969+9+690TH3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173//R+f8A+/de63+Pfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+691xf8AQ3/BW/3r3737r3RMffvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvf/9L5/wD7917rf49+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XF/wBDf8Fb/evfvfuv&#10;dEx9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9//0/n/APv3Xut/j3737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3XvfvfuvdcX/AEN/wVv969+9+690TH3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173//U+f8A&#10;+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691xf8AQ3/BW/3r3737r3RMffvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvf/9X5/wD7917rf49+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XF&#10;/wBDf8Fb/evfvfuvdEx9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9//1vn/APv3Xut/j3737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3XvfvfuvdcX/AEN/wVv969+9+690TH3737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173//X+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691xf8AQ3/BW/3r3737&#10;r3RMffvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf/9D5/wD7917rf49+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3XF/wBDf8Fb/evfvfuvdEx9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9//0fn/&#10;APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3XvfvfuvdcX/AEN/wVv969+9+690TH3737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173//S+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;xf8AQ3/BW/3r3737r3RMffvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf/9P5/wD7917rf49+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3XF/wBDf8Fb/evfvfuvdEx9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9//1Pn/APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XvfvfuvdcX/AEN/wVv969+9&#10;+690TH3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173//V+f8A+/de63+Pfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+691xf8AQ3/BW/3r3737r3RMffvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf/9b5&#10;/wD7917rf49+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XF/wBDf8Fb/evfvfuvdEx9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9//1/n/APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;dcX/AEN/wVv969+9+690TH3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173//Q+f8A+/de63+Pfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+691xf8AQ3/BW/3r3737r3RMffvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvf/9H5/wD7917rf49+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XF/wBDf8Fb/evf&#10;vfuvdEx9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9//0vn/APv3Xut/j3737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3XvfvfuvdcX/AEN/wVv969+9+690TH3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173//T&#10;+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691xf8AQ3/BW/3r3737r3RMffvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvf/9T5/wD7917rf49+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3XF/wBDf8Fb/evfvfuvdEx9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9//1fn/APv3Xut/j373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3XvfvfuvdcX/AEN/wVv969+9+690TH3737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173//W+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691xf8AQ3/BW/3r&#10;3737r3RMffvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf/9f5/wD7917rf49+9+69173737r3Xvfv&#10;fuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3XF/wBDf8Fb/evfvfuvdEx9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9//&#10;0Pn/APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XvfvfuvdcX/AEN/wVv969+9+690TH3737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173//R+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+691xf8AQ3/BW/3r3737r3RMffvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf/9L5/wD7917rf49+&#10;9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3XF/wBDf8Fb/evfvfuvdEx9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9//0/n/APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XvfvfuvdcX/AEN/wVv9&#10;69+9+690TH3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173//U+f8A+/de63+Pfvfuvde9+9+69173&#10;737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+691xf8AQ3/BW/3r3737r3RMffvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;/9X5/wD7917rf49+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XF/wBDf8Fb/evfvfuvdEx9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9//1vn/APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xv&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvdcX/AEN/wVv969+9+690TH3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173//X+f8A+/de63+P&#10;fvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+691xf8AQ3/BW/3r3737r3RMffvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvf/9D5/wD7917rf49+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XF/wBDf8Fb&#10;/evfvfuvdEx9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9//0fn/APv3Xut/j3737r3Xvfvfuvde&#10;9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3XvfvfuvdcX/AEN/wVv969+9+690TH3737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3//S+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691xf8AQ3/BW/3r3737r3RMffvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvf/9P5/wD7917rf49+9+69173737r3Xvfvfuvde9+9+691&#10;73737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3XF/wBDf8Fb/evfvfuvdEx9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9//1Pn/APv3Xut/&#10;j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3XvfvfuvdcX/AEN/wVv969+9+690TH3737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173//V+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691xf8AQ3/B&#10;W/3r3737r3RMffvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf/9b5/wD7917rf49+9+69173737r3&#10;Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3XF/wBDf8Fb/evfvfuvdEx9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9//1/n/APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XvfvfuvdcX/AEN/wVv969+9+690TH37&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173//Q+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuv&#10;de9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+691xf8AQ3/BW/3r3737r3RMffvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf/9H5/wD7917r&#10;f49+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3XF/wBDf8Fb/evfvfuvdEx9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9//0vn/APv3Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XvfvfuvdcX/AEN/&#10;wVv969+9+690TH3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173//T+f8A+/de63+Pfvfuvde9+9+6&#10;9173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+691xf8AQ3/BW/3r3737r3RMffvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvf/9T5/wD7917rf49+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XF/wBDf8Fb/evfvfuvdEx9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9//1fn/APv3Xut/j3737r3Xvfvfuvde9+9+69173737&#10;r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3XvfvfuvdcX/AEN/wVv969+9+690TH3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173//W+f8A+/de&#10;63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691xf8AQ3/BW/3r3737r3RMffvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvf/9f5/wD7917rf49+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3XF/wBD&#10;f8Fb/evfvfuvdEx9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9//0Pn/APv3Xut/j3737r3Xvfvf&#10;uvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3XvfvfuvdcX/AEN/wVv969+9+690TH3737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173//R+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691xf8AQ3/BW/3r3737r3RM&#10;ffvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvf/9L5/wD7917rf49+9+69173737r3Xvfvfuvde9+9&#10;+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3XF/wBDf8Fb/evfvfuvdEx9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9//0/n/APv3&#10;Xut/j3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3XvfvfuvdcX/AEN/wVv969+9+690TH3737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173//U+f8A+/de63+Pfvfuvde9+9+69173737r3Xvfvfuvde9+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+691xf8A&#10;Q3/BW/3r3737r3RMffvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf/9X5/wD7917rf49+9+691737&#10;37r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvf&#10;vfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9&#10;+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917&#10;3737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3X&#10;vfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvd&#10;e9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69&#10;173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r&#10;3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfu&#10;vde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+&#10;69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+69173737r3Xvfvfuvde9+9+6917373&#10;7r3Xvfvfuvde9+9+69173737r3XR+h+n0P1+n0/Pv3v3XugY/wDRL+/e/de69/6Jf3737r3Xv/RL&#10;+/e/de69/wCiX9+9+6917/0S/v3v3Xuvf+iX9+9+6917/wBEv797917r3/ol/fvfuvde/wDRL+/e&#10;/de69/6Jf3737r3Xv/RL+/e/de69/wCiX9+9+6917/0S/v3v3Xuvf+iX9+9+6917/wBEv797917r&#10;3/ol/fvfuvde/wDRL+/e/de69/6Jf3737r3Xv/RL+/e/de69/wCiX9+9+6917/0S/v3v3Xuvf+iX&#10;9+9+6917/wBEv797917r3/ol/fvfuvde/wDRL+/e/de69/6Jf3737r3Xv/RL+/e/de69/wCiX9+9&#10;+6917/0S/v3v3Xuvf+iX9+9+6917/wBEv797917r3/ol/fvfuvde/wDRL+/e/de69/6Jf3737r3X&#10;v/RL+/e/de69/wCiX9+9+6917/0S/v3v3Xuvf+iX9+9+6917/wBEv797917r3/ol/fvfuvde/wDR&#10;L+/e/de69/6Jf3737r3Xv/RL+/e/de69/wCiX9+9+6917/0S/v3v3Xuvf+iX9+9+6917/wBEv797&#10;917r3/ol/fvfuvde/wDRL+/e/de69/6Jf3737r3Xv/RL+/e/de69/wCiX9+9+6917/0S/v3v3Xuv&#10;f+iX9+9+6917/wBEv7//2VBLAwQUAAYACAAAACEArwOW9dwAAAAHAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQWvCQBCF7wX/wzJCb3VjqCJpNlJE6UVoawXpbZOdJsHd2ZBdTfrvO/bSXob3eMObb/L1&#10;6Ky4Yh9aTwrmswQEUuVNS7WC48fuYQUiRE1GW0+o4BsDrIvJXa4z4wd6x+sh1oJLKGRaQRNjl0kZ&#10;qgadDjPfIXH25XunI9u+lqbXA5c7K9MkWUqnW+ILje5w02B1PlycgrAZXsieXt8+z7taLodttdiX&#10;e6Xup+PzE4iIY/xbhhs+o0PBTKW/kAnCKuBH4u+8ZWn6yL5ktVixkkUu//MXPwAAAP//AwBQSwME&#10;FAAGAAgAAAAhADedwRi6AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI/LCsIw&#10;EEX3gv8QZm/TuhCRpm5EcCv1A4ZkmkabB0kU+/cG3CgILude7jlMu3/aiT0oJuOdgKaqgZGTXhmn&#10;BVz642oLLGV0CifvSMBMCfbdctGeacJcRmk0IbFCcUnAmHPYcZ7kSBZT5QO50gw+WszljJoHlDfU&#10;xNd1veHxkwHdF5OdlIB4Ug2wfg7F/J/th8FIOnh5t+TyDwU3trgLEKOmLMCSMvgOm+oaNPCu5V+P&#10;dS8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANr2PfsNAQAAFAIAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAA+AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1+eMALkCAAD1BQAADgAAAAAAAAAAAAAA&#10;AAA9AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEAnHO4vhmHFgAZhxYAFAAAAAAAAAAA&#10;AAAAAAAiBQAAZHJzL21lZGlhL2ltYWdlMS5qcGdQSwECLQAUAAYACAAAACEArwOW9dwAAAAHAQAA&#10;DwAAAAAAAAAAAAAAAABtjBYAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhADedwRi6AAAA&#10;IQEAABkAAAAAAAAAAAAAAAAAdo0WAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAYA&#10;BgB8AQAAZ44WAAAA&#10;" stroked="f" strokeweight="2pt">
+                <v:fill r:id="rId6" o:title="" recolor="t" rotate="t" type="frame"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00EE1F30">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35BBA805" wp14:editId="388D24F4">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>5943600</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>4772025</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="990600" cy="1439122"/>
+            <wp:effectExtent l="0" t="0" r="0" b="8890"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="3" name="Picture 3"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="yourimagehere.jpg"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="990600" cy="1439122"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00EE1F30">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FC4CA22" wp14:editId="504CC165">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>5457825</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>6591300</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1988289" cy="1676400"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="5" name="Text Box 5"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1988289" cy="1676400"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="2F18A905" w14:textId="77777777" w:rsidR="0090412E" w:rsidRDefault="0090412E" w:rsidP="0090412E">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0090412E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>Your Name/Team Name</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6018EC39" w14:textId="7766D5B7" w:rsidR="0090412E" w:rsidRPr="00EE1F30" w:rsidRDefault="00EE1F30" w:rsidP="0090412E">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00EE1F30">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>D</w:t>
+                            </w:r>
+                            <w:r w:rsidR="0090412E" w:rsidRPr="00EE1F30">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">RE </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidR="0090412E" w:rsidRPr="00EE1F30">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Lic.#</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidR="0090412E" w:rsidRPr="00EE1F30">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t>555.555.5555</w:t>
+                            </w:r>
+                            <w:r w:rsidR="0090412E" w:rsidRPr="00EE1F30">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t>youremail@mail.com</w:t>
+                            </w:r>
+                            <w:r w:rsidR="0090412E" w:rsidRPr="00EE1F30">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t>yourwebsite.com</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00EE1F30">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t>Broker Nam</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>e</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t>Broker Lic#</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="6FC4CA22" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 5" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:429.75pt;margin-top:519pt;width:156.55pt;height:132pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD50eV2agIAAD4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5xkaZoEdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xmg26XDLjYlfnx9JHV13VSG7ZQPJdicD3p9zpSVUJT2Jec/npaf&#10;JpwFFLYQBqzK+V4Ffj3/+OGqdjM1hA2YQnlGTmyY1S7nG0Q3y7IgN6oSoQdOWVJq8JVAOvqXrPCi&#10;Ju+VyYb9/jirwRfOg1Qh0O1tq+Tz5F9rJfFB66CQmZxTbpi+Pn3X8ZvNr8TsxQu3KWWXhviHLCpR&#10;Wgp6dHUrULCtL/9wVZXSQwCNPQlVBlqXUqUaqJpB/001q41wKtVC5AR3pCn8P7fyfrdyj55h8wUa&#10;amAkpHZhFugy1tNoX8U/ZcpITxTuj7SpBpmMRtPJZDiZciZJNxhfjkf9RGx2Mnc+4FcFFYtCzj31&#10;JdEldncBKSRBD5AYzcKyNCb1xlhW53z8+aKfDI4asjA2YlXqcufmlHqScG9UxBj7XWlWFqmCeJHm&#10;S90Yz3aCJkNIqSym4pNfQkeUpiTeY9jhT1m9x7it4xAZLB6Nq9KCT9W/Sbv4eUhZt3gi8qzuKGKz&#10;brqWrqHYU6c9tEsQnFyW1I07EfBReJp6ai5tMj7QRxsg1qGTONuA//23+4inYSQtZzVtUc7Dr63w&#10;ijPzzdKYTgejUVy7dBhdXA7p4M8163ON3VY3QO0Y0JvhZBIjHs1B1B6qZ1r4RYxKKmElxc45HsQb&#10;bHebHgypFosEokVzAu/sysnoOnYnztpT8yy86wYSaZbv4bBvYvZmLltstLSw2CLoMg1tJLhltSOe&#10;ljTNcvegxFfg/JxQp2dv/goAAP//AwBQSwMEFAAGAAgAAAAhAEFGY1XkAAAADgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo3VQpIcSpqkgVEoJDSy/cnNhNIux1iN028PVsT+W2&#10;o3manSlWk7PsZMbQe5QwnwlgBhuve2wl7D82DxmwEBVqZT0aCT8mwKq8vSlUrv0Zt+a0iy2jEAy5&#10;ktDFOOSch6YzToWZHwySd/CjU5Hk2HI9qjOFO8sTIZbcqR7pQ6cGU3Wm+dodnYTXavOutnXisl9b&#10;vbwd1sP3/jOV8v5uWj8Di2aKVxgu9ak6lNSp9kfUgVkJWfqUEkqGWGS06oLMH5MlsJquhUgE8LLg&#10;/2eUfwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD50eV2agIAAD4FAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBBRmNV5AAAAA4BAAAPAAAAAAAA&#10;AAAAAAAAAMQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA1QUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="2F18A905" w14:textId="77777777" w:rsidR="0090412E" w:rsidRDefault="0090412E" w:rsidP="0090412E">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0090412E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t>Your Name/Team Name</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6018EC39" w14:textId="7766D5B7" w:rsidR="0090412E" w:rsidRPr="00EE1F30" w:rsidRDefault="00EE1F30" w:rsidP="0090412E">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00EE1F30">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>D</w:t>
+                      </w:r>
+                      <w:r w:rsidR="0090412E" w:rsidRPr="00EE1F30">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">RE </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidR="0090412E" w:rsidRPr="00EE1F30">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Lic.#</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidR="0090412E" w:rsidRPr="00EE1F30">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:br/>
+                        <w:t>555.555.5555</w:t>
+                      </w:r>
+                      <w:r w:rsidR="0090412E" w:rsidRPr="00EE1F30">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:br/>
+                        <w:t>youremail@mail.com</w:t>
+                      </w:r>
+                      <w:r w:rsidR="0090412E" w:rsidRPr="00EE1F30">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:br/>
+                        <w:t>yourwebsite.com</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00EE1F30">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:br/>
+                        <w:t>Broker Nam</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>e</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:br/>
+                        <w:t>Broker Lic#</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00EE1F30">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="067383FC" wp14:editId="02B9C105">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>390525</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>4895850</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4552950" cy="5000625"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4552950" cy="5000625"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="2AD9ACE0" w14:textId="77777777" w:rsidR="00EE1F30" w:rsidRPr="00EE1F30" w:rsidRDefault="00EE1F30" w:rsidP="00EE1F30">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00EE1F30">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Do you have to relocate for a job? Hoping to move before the school year starts? Follow these tips to quickly locate a buyer and close your home’s sale within your timeframe:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2830C635" w14:textId="77777777" w:rsidR="00EE1F30" w:rsidRPr="00EE1F30" w:rsidRDefault="00EE1F30" w:rsidP="00EE1F30">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00EE1F30">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Price it right.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00EE1F30">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00EE1F30">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Set a competitive price to incentivize a buyer to consider in your home. This doesn’t mean your home will sell for less than you want, instead serious buyers get interested right when it hits the market. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7230B99D" w14:textId="77777777" w:rsidR="00EE1F30" w:rsidRPr="00EE1F30" w:rsidRDefault="00EE1F30" w:rsidP="00EE1F30">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00EE1F30">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Stage appropriately</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00EE1F30">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00EE1F30">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Your home may gather dust on the market due to personal tastes. Family pictures and memorabilia are a subconscious turn-off to buyers who have a hard time picturing their own family in </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="00EE1F30">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>the space</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="00EE1F30">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">. A fresh coat of paint and </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="00EE1F30">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>a quick</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="00EE1F30">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> de-cluttering can do wonders for a buyer’s imagination.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="524DBE7C" w14:textId="77777777" w:rsidR="00EE1F30" w:rsidRPr="00EE1F30" w:rsidRDefault="00EE1F30" w:rsidP="00EE1F30">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00EE1F30">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Hire the right agent.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00EE1F30">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00EE1F30">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>The agent who is going to sell your home fast is proactive, experienced and honest with you, their client. Communication with your agent is key to an efficient sales effort.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0B917E08" w14:textId="77777777" w:rsidR="00EE1F30" w:rsidRPr="00EE1F30" w:rsidRDefault="00EE1F30" w:rsidP="00EE1F30">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00EE1F30">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Market aggressively.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00EE1F30">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00EE1F30">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Your agent can help you put together and execute a marketing plan to expose your home to buyers. This includes online marketing, open houses and ads.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="679CAA5B" w14:textId="77777777" w:rsidR="00EE1F30" w:rsidRPr="00EE1F30" w:rsidRDefault="00EE1F30" w:rsidP="00EE1F30">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00EE1F30">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Highlight standout features.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00EE1F30">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00EE1F30">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Collaborate with your agent to showcase what makes your home stand out. Maybe you haven’t thought about mentioning your home’s energy upgrades or drought-friendly landscaping. Get creative!</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="33856C95" w14:textId="77777777" w:rsidR="00EE1F30" w:rsidRPr="00EE1F30" w:rsidRDefault="00EE1F30" w:rsidP="00EE1F30">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00EE1F30">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Contact me for free consulting and more tips. Not only will I help you sell your home quickly, </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="00EE1F30">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>I’ll</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="00EE1F30">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> make sure you get the best possible price.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5387EFC1" w14:textId="77777777" w:rsidR="0090412E" w:rsidRPr="00EE1F30" w:rsidRDefault="0090412E" w:rsidP="0090412E">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="067383FC" id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:30.75pt;margin-top:385.5pt;width:358.5pt;height:393.75pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfe2p0aAIAAEUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvEzEQviPxHyzfySYhKTTKpgqpgpCi&#10;tqJFPTteO1nh9Rh7kt3w6xl7Nw8KlyIu9njm8+d5enrTVIbtlQ8l2JwPen3OlJVQlHaT829Py3cf&#10;OQsobCEMWJXzgwr8Zvb2zbR2EzWELZhCeUYkNkxql/MtoptkWZBbVYnQA6csGTX4SiAd/SYrvKiJ&#10;vTLZsN+/ymrwhfMgVQikvW2NfJb4tVYS77UOCpnJOfmGafVpXcc1m03FZOOF25ayc0P8gxeVKC09&#10;eqK6FSjYzpd/UFWl9BBAY09ClYHWpVQpBopm0H8RzeNWOJVioeQEd0pT+H+08m7/6B48w+YTNFTA&#10;mJDahUkgZYyn0b6KO3nKyE4pPJzSphpkkpSj8Xh4PSaTJNu4T1UZjiNPdr7ufMDPCioWhZx7qktK&#10;l9ivArbQIyS+ZmFZGpNqYyyrc371nvh/sxC5sVGjUpU7mrPrScKDURFj7FelWVmkCKIi9ZdaGM/2&#10;gjpDSKkspuATL6EjSpMTr7nY4c9eveZyG8fxZbB4ulyVFnyK/oXbxfejy7rFU84v4o4iNuuGAr+o&#10;7BqKAxXcQzsLwcllSUVZiYAPwlPzUyFpoPGeFm2Akg+dxNkW/M+/6SOeepKsnNU0TDkPP3bCK87M&#10;F0vdej0YjeL0pcNo/GFIB39pWV9a7K5aAFVlQF+Hk0mMeDRHUXuonmnu5/FVMgkr6e2c41FcYDvi&#10;9G9INZ8nEM2bE7iyj05G6lik2HJPzbPwrutLpJa+g+PYicmL9myx8aaF+Q5Bl6l3Y57brHb5p1lN&#10;3d/9K/EzuDwn1Pn3m/0CAAD//wMAUEsDBBQABgAIAAAAIQCcvQPo4QAAAAsBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI9BS8NAEIXvgv9hmYI3u0khTYjZlBIoguihtRdvm+w0Cc3Oxuy2jf56x5PeZuZ9&#10;vHmv2Mx2EFecfO9IQbyMQCA1zvTUKji+7x4zED5oMnpwhAq+0MOmvL8rdG7cjfZ4PYRWsAn5XCvo&#10;QhhzKX3TodV+6UYk1k5usjrwOrXSTPrG5naQqyhaS6t74g+dHrHqsDkfLlbBS7V70/t6ZbPvoXp+&#10;PW3Hz+NHotTDYt4+gQg4hz8YfuNzdCg5U+0uZLwYFKzjhEkFaRpzJwbSNONLzWSS8CTLQv7vUP4A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAn3tqdGgCAABFBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnL0D6OEAAAALAQAADwAAAAAAAAAAAAAA&#10;AADCBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="2AD9ACE0" w14:textId="77777777" w:rsidR="00EE1F30" w:rsidRPr="00EE1F30" w:rsidRDefault="00EE1F30" w:rsidP="00EE1F30">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00EE1F30">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Do you have to relocate for a job? Hoping to move before the school year starts? Follow these tips to quickly locate a buyer and close your home’s sale within your timeframe:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2830C635" w14:textId="77777777" w:rsidR="00EE1F30" w:rsidRPr="00EE1F30" w:rsidRDefault="00EE1F30" w:rsidP="00EE1F30">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00EE1F30">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Price it right.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00EE1F30">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00EE1F30">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Set a competitive price to incentivize a buyer to consider in your home. This doesn’t mean your home will sell for less than you want, instead serious buyers get interested right when it hits the market. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7230B99D" w14:textId="77777777" w:rsidR="00EE1F30" w:rsidRPr="00EE1F30" w:rsidRDefault="00EE1F30" w:rsidP="00EE1F30">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00EE1F30">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Stage appropriately</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00EE1F30">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00EE1F30">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Your home may gather dust on the market due to personal tastes. Family pictures and memorabilia are a subconscious turn-off to buyers who have a hard time picturing their own family in </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="00EE1F30">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>the space</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="00EE1F30">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">. A fresh coat of paint and </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="00EE1F30">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>a quick</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="00EE1F30">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> de-cluttering can do wonders for a buyer’s imagination.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="524DBE7C" w14:textId="77777777" w:rsidR="00EE1F30" w:rsidRPr="00EE1F30" w:rsidRDefault="00EE1F30" w:rsidP="00EE1F30">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00EE1F30">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Hire the right agent.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00EE1F30">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00EE1F30">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>The agent who is going to sell your home fast is proactive, experienced and honest with you, their client. Communication with your agent is key to an efficient sales effort.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0B917E08" w14:textId="77777777" w:rsidR="00EE1F30" w:rsidRPr="00EE1F30" w:rsidRDefault="00EE1F30" w:rsidP="00EE1F30">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00EE1F30">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Market aggressively.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00EE1F30">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00EE1F30">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Your agent can help you put together and execute a marketing plan to expose your home to buyers. This includes online marketing, open houses and ads.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="679CAA5B" w14:textId="77777777" w:rsidR="00EE1F30" w:rsidRPr="00EE1F30" w:rsidRDefault="00EE1F30" w:rsidP="00EE1F30">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00EE1F30">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Highlight standout features.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00EE1F30">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00EE1F30">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Collaborate with your agent to showcase what makes your home stand out. Maybe you haven’t thought about mentioning your home’s energy upgrades or drought-friendly landscaping. Get creative!</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="33856C95" w14:textId="77777777" w:rsidR="00EE1F30" w:rsidRPr="00EE1F30" w:rsidRDefault="00EE1F30" w:rsidP="00EE1F30">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00EE1F30">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Contact me for free consulting and more tips. Not only will I help you sell your home quickly, </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="00EE1F30">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>I’ll</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="00EE1F30">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> make sure you get the best possible price.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5387EFC1" w14:textId="77777777" w:rsidR="0090412E" w:rsidRPr="00EE1F30" w:rsidRDefault="0090412E" w:rsidP="0090412E">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="0090412E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251645952" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="60A01E97" wp14:editId="26BDD209">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>5547995</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>8870315</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1816735" cy="666115"/>
+            <wp:effectExtent l="0" t="0" r="0" b="635"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="4" name="Picture 4"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="GenCompanyLogo.jpg"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1816735" cy="666115"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B61D10" w:rsidSect="0090412E">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="0" w:right="0" w:bottom="0" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
+    <w:altName w:val="Century Gothic"/>
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D953BEE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CCCC4308"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D3942FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2380318A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1245,255 +1527,504 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="701829918">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="54359980">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0090412E"/>
+    <w:rsid w:val="0000732E"/>
+    <w:rsid w:val="0014721A"/>
     <w:rsid w:val="002A5F4E"/>
     <w:rsid w:val="0034238A"/>
+    <w:rsid w:val="004C02CC"/>
     <w:rsid w:val="0090412E"/>
+    <w:rsid w:val="00EE1F30"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="048CD208"/>
+  <w15:docId w15:val="{1A246667-901E-4832-A0A1-8DA474D6E6F0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -1541,311 +2072,73 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0090412E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0090412E"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-</w:styles>
-[...159 lines deleted...]
-    <w:name w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-  </w:style>
-[...31 lines deleted...]
-    <w:rsid w:val="0090412E"/>
+    <w:rsid w:val="00EE1F30"/>
     <w:pPr>
-      <w:autoSpaceDE w:val="0"/>
-[...3 lines deleted...]
-      <w:textAlignment w:val="center"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...44 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2091,54 +2384,54 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>0</Words>
+  <Words>1</Words>
   <Characters>5</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>