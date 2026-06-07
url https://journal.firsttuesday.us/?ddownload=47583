--- v0 (2025-10-09)
+++ v1 (2026-06-07)
@@ -1,2065 +1,451 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B61D10" w:rsidRDefault="00B720D9">
-[...530 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="5143CF1C" w14:textId="7C178AFB" w:rsidR="00465468" w:rsidRDefault="00752313">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251705856" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="272A79BB" wp14:editId="1AFA0A1E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>5829300</wp:posOffset>
+              <wp:posOffset>5772150</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>9220200</wp:posOffset>
+              <wp:posOffset>9153525</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1537335" cy="563880"/>
             <wp:effectExtent l="0" t="0" r="5715" b="7620"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="11" name="Picture 11"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GenCompanyLogo.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6">
+                    <a:blip r:embed="rId5">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1537335" cy="563880"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:drawing>
-[...58 lines deleted...]
-        </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B517FF9" wp14:editId="60A757B6">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251717120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="316D4169" wp14:editId="3A6B6492">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>228600</wp:posOffset>
+                  <wp:posOffset>1781175</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>266700</wp:posOffset>
+                  <wp:posOffset>8191500</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="7267575" cy="4619625"/>
+                <wp:extent cx="2828925" cy="1619250"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="7" name="Text Box 7"/>
+                <wp:docPr id="12" name="Text Box 12"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="7267575" cy="4619625"/>
+                          <a:ext cx="2828925" cy="1619250"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="006057F3" w:rsidRDefault="006057F3" w:rsidP="00607999">
+                          <w:p w14:paraId="7BE9BAF5" w14:textId="77777777" w:rsidR="00B720D9" w:rsidRPr="00752313" w:rsidRDefault="00B720D9" w:rsidP="00B720D9">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
-[...10 lines deleted...]
-                                </w14:textOutline>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="006057F3">
-[...11 lines deleted...]
-                              <w:t>Sun Protection 101</w:t>
+                            <w:r w:rsidRPr="00752313">
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Your Name</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="006057F3" w:rsidRPr="006057F3" w:rsidRDefault="006057F3" w:rsidP="00607999">
-[...29 lines deleted...]
-                              <w:t>Follow these tips to soak up the sun without letting the harsh UV radiation damage your skin:</w:t>
+                          <w:p w14:paraId="1289F6A8" w14:textId="3B65B723" w:rsidR="00752313" w:rsidRPr="00752313" w:rsidRDefault="00752313" w:rsidP="00752313">
+                            <w:r w:rsidRPr="00752313">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>D</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B720D9" w:rsidRPr="00752313">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>RE Lic #</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00752313">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:br/>
+                            </w:r>
+                            <w:r w:rsidRPr="00752313">
+                              <w:t>555.555.5555</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00752313">
+                              <w:br/>
+                            </w:r>
+                            <w:hyperlink r:id="rId6" w:history="1">
+                              <w:r w:rsidRPr="00752313">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                </w:rPr>
+                                <w:t>youremail@mail.com</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="00752313">
+                              <w:br/>
+                            </w:r>
+                            <w:r w:rsidRPr="00752313">
+                              <w:t>yourwebsite.com</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00752313">
+                              <w:br/>
+                              <w:t>Broker Name</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:br/>
+                              <w:t>Broker Lic #</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="006057F3" w:rsidRPr="006057F3" w:rsidRDefault="006057F3" w:rsidP="00607999">
+                          <w:p w14:paraId="4F8D406D" w14:textId="51C84998" w:rsidR="00752313" w:rsidRPr="00752313" w:rsidRDefault="00752313" w:rsidP="00752313">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
-[...17 lines deleted...]
-                              </w:rPr>
+                              <w:jc w:val="center"/>
                             </w:pPr>
-                            <w:r w:rsidRPr="006057F3">
-[...11 lines deleted...]
-                              <w:t>Avoid direct exposure to sunlight between 10 AM and 4 PM when UV rays are most hazardous. Stay indoors or remain shaded under a tree, umbrella or other shelter.</w:t>
+                          </w:p>
+                          <w:p w14:paraId="50B647A2" w14:textId="78ED6578" w:rsidR="00B720D9" w:rsidRPr="00752313" w:rsidRDefault="00752313" w:rsidP="00752313">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00752313">
+                              <w:br/>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="006057F3" w:rsidRPr="006057F3" w:rsidRDefault="006057F3" w:rsidP="00607999">
-[...308 lines deleted...]
-                          <w:p w:rsidR="006057F3" w:rsidRDefault="006057F3"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 7" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:18pt;margin-top:21pt;width:572.25pt;height:363.75pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAV3m3WfgIAAGMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtv0zAUfkfiP1h+Z2lLLyxqOpVNQ0jT&#10;NtGiPbuOvUbYPsZ2m5Rfz7GTtFXhZYiX5Picz5/PfX7TaEX2wvkKTEGHVwNKhOFQVua1oN/X9x8+&#10;UeIDMyVTYERBD8LTm8X7d/Pa5mIEW1ClcARJjM9rW9BtCDbPMs+3QjN/BVYYNEpwmgU8utesdKxG&#10;dq2y0WAwzWpwpXXAhfeovWuNdJH4pRQ8PEnpRSCqoOhbSF+Xvpv4zRZzlr86ZrcV79xg/+CFZpXB&#10;R49UdywwsnPVH1S64g48yHDFQWcgZcVFigGjGQ4uolltmRUpFkyOt8c0+f9Hyx/3z45UZUFnlBim&#10;sURr0QTyGRoyi9mprc8RtLIICw2qscq93qMyBt1Ip+MfwyFoxzwfjrmNZByVs9F0NplNKOFoG0+H&#10;19PRJPJkp+vW+fBFgCZRKKjD4qWcsv2DDy20h8TXDNxXSqUCKkPqgk4/TgbpwtGC5MpErEit0NHE&#10;kFrXkxQOSkSMMt+ExFSkCKIiNaG4VY7sGbYP41yYkIJPvIiOKIlOvOVihz959ZbLbRz9y2DC8bKu&#10;DLgU/YXb5Y/eZdniMedncUcxNJumK/UGygNW2kE7Kd7y+wqr8cB8eGYORwOLi+MenvAjFWDWoZMo&#10;2YL79Td9xGPHopWSGketoP7njjlBifpqsJevh+NxnM10GE9mIzy4c8vm3GJ2+hawHENcLJYnMeKD&#10;6kXpQL/gVljGV9HEDMe3Cxp68Ta0CwC3ChfLZQLhNFoWHszK8kgdqxN7bd28MGe7hgzYy4/QDyXL&#10;L/qyxcabBpa7ALJKTRsT3Ga1SzxOcmr7buvEVXF+TqjTblz8BgAA//8DAFBLAwQUAAYACAAAACEA&#10;llOB0+IAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjTQEIa4lRVpAoJ&#10;0UNLL71t4m0S4Z8Qu23g6XFPcBqtZjXzTbGctGJnGl1vjYD5LAJGprGyN62A/cf6IQPmPBqJyhoS&#10;8E0OluXtTYG5tBezpfPOtyyEGJejgM77IefcNR1pdDM7kAne0Y4afTjHlssRLyFcKx5HUco19iY0&#10;dDhQ1VHzuTtpAW/VeoPbOtbZj6pe34+r4Wt/SIS4v5tWL8A8Tf7vGa74AR3KwFTbk5GOKQGPaZji&#10;BTzFQa/+PIsSYLWA53SRAC8L/n9C+QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAV3m3W&#10;fgIAAGMFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCW&#10;U4HT4gAAAAoBAAAPAAAAAAAAAAAAAAAAANgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shapetype w14:anchorId="316D4169" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:140.25pt;margin-top:645pt;width:222.75pt;height:127.5pt;z-index:251717120;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCaKEFLaAIAAD4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X51kaZYGdYqsRYcB&#10;QVssHXpWZCkxJouaxMTOfn0p2Xks26XDLjYlfnx9JHV901SGbZUPJdic9y96nCkroSjtKuffn+8/&#10;jDkLKGwhDFiV850K/Gb6/t117SZqAGswhfKMnNgwqV3O14hukmVBrlUlwgU4ZUmpwVcC6ehXWeFF&#10;Td4rkw16vVFWgy+cB6lCoNu7Vsmnyb/WSuKj1kEhMzmn3DB9ffou4zebXovJygu3LmWXhviHLCpR&#10;Wgp6cHUnULCNL/9wVZXSQwCNFxKqDLQupUo1UDX93lk1i7VwKtVC5AR3oCn8P7fyYbtwT55h8xka&#10;amAkpHZhEugy1tNoX8U/ZcpITxTuDrSpBpmky8F4ML4aXHImSdcf9UlOxGZHc+cDflFQsSjk3FNf&#10;El1iOw9IIQm6h8RoFu5LY1JvjGV1zkcfyeVvGrIwNt6o1OXOzTH1JOHOqIgx9pvSrCxSBfEizZe6&#10;NZ5tBU2GkFJZTMUnv4SOKE1JvMWwwx+zeotxW8c+Mlg8GFelBZ+qP0u7+LFPWbd4IvKk7ihis2y6&#10;li6h2FGnPbRLEJy8L6kbcxHwSXiaemoubTI+0kcbINahkzhbg//1t/uIp2EkLWc1bVHOw8+N8Ioz&#10;89XSmF71h8O4dukwvPw0oIM/1SxPNXZT3QK1o09vhpNJjHg0e1F7qF5o4WcxKqmElRQ757gXb7Hd&#10;bXowpJrNEogWzQmc24WT0XXsTpy15+ZFeNcNJNIsP8B+38TkbC5bbLS0MNsg6DINbSS4ZbUjnpY0&#10;zXL3oMRX4PScUMdnb/oKAAD//wMAUEsDBBQABgAIAAAAIQBKXRrX4gAAAA0BAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/NTsMwEITvSLyDtUjcqI1FSghxqipShYTg0NILNyfeJhH+CbHbBp6e5QS33Z3R&#10;7DflanaWnXCKQ/AKbhcCGPo2mMF3CvZvm5scWEzaG22DRwVfGGFVXV6UujDh7Ld42qWOUYiPhVbQ&#10;pzQWnMe2R6fjIozoSTuEyelE69RxM+kzhTvLpRBL7vTg6UOvR6x7bD92R6fgud686m0jXf5t66eX&#10;w3r83L9nSl1fzetHYAnn9GeGX3xCh4qYmnD0JjKrQOYiIysJ8kFQK7LcyyUNDZ2yu0wAr0r+v0X1&#10;AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJooQUtoAgAAPgUAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEpdGtfiAAAADQEAAA8AAAAAAAAAAAAA&#10;AAAAwgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADRBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="006057F3" w:rsidRDefault="006057F3" w:rsidP="00607999">
+                    <w:p w14:paraId="7BE9BAF5" w14:textId="77777777" w:rsidR="00B720D9" w:rsidRPr="00752313" w:rsidRDefault="00B720D9" w:rsidP="00B720D9">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
-[...10 lines deleted...]
-                          </w14:textOutline>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="006057F3">
-[...11 lines deleted...]
-                        <w:t>Sun Protection 101</w:t>
+                      <w:r w:rsidRPr="00752313">
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>Your Name</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="006057F3" w:rsidRPr="006057F3" w:rsidRDefault="006057F3" w:rsidP="00607999">
-[...29 lines deleted...]
-                        <w:t>Follow these tips to soak up the sun without letting the harsh UV radiation damage your skin:</w:t>
+                    <w:p w14:paraId="1289F6A8" w14:textId="3B65B723" w:rsidR="00752313" w:rsidRPr="00752313" w:rsidRDefault="00752313" w:rsidP="00752313">
+                      <w:r w:rsidRPr="00752313">
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>D</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B720D9" w:rsidRPr="00752313">
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>RE Lic #</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00752313">
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:br/>
+                      </w:r>
+                      <w:r w:rsidRPr="00752313">
+                        <w:t>555.555.5555</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00752313">
+                        <w:br/>
+                      </w:r>
+                      <w:hyperlink r:id="rId7" w:history="1">
+                        <w:r w:rsidRPr="00752313">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                          </w:rPr>
+                          <w:t>youremail@mail.com</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="00752313">
+                        <w:br/>
+                      </w:r>
+                      <w:r w:rsidRPr="00752313">
+                        <w:t>yourwebsite.com</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00752313">
+                        <w:br/>
+                        <w:t>Broker Name</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:br/>
+                        <w:t>Broker Lic #</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="006057F3" w:rsidRPr="006057F3" w:rsidRDefault="006057F3" w:rsidP="00607999">
+                    <w:p w14:paraId="4F8D406D" w14:textId="51C84998" w:rsidR="00752313" w:rsidRPr="00752313" w:rsidRDefault="00752313" w:rsidP="00752313">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
-[...17 lines deleted...]
-                        </w:rPr>
+                        <w:jc w:val="center"/>
                       </w:pPr>
-                      <w:r w:rsidRPr="006057F3">
-[...11 lines deleted...]
-                        <w:t>Avoid direct exposure to sunlight between 10 AM and 4 PM when UV rays are most hazardous. Stay indoors or remain shaded under a tree, umbrella or other shelter.</w:t>
+                    </w:p>
+                    <w:p w14:paraId="50B647A2" w14:textId="78ED6578" w:rsidR="00B720D9" w:rsidRPr="00752313" w:rsidRDefault="00752313" w:rsidP="00752313">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00752313">
+                        <w:br/>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="006057F3" w:rsidRPr="006057F3" w:rsidRDefault="006057F3" w:rsidP="00607999">
-[...308 lines deleted...]
-                    <w:p w:rsidR="006057F3" w:rsidRDefault="006057F3"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="006057F3">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251698688" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6CD9E0F4" wp14:editId="18475796">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>438150</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>8202338</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1085850" cy="1577298"/>
+            <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="10" name="Picture 10"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="yourimagehere.jpg"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1086696" cy="1578527"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0EDCBC4F" wp14:editId="4530D859">
-[...251 lines deleted...]
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C06DCF3" wp14:editId="2E57471F">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251618816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="60B6CA6F" wp14:editId="67D279BD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-38100</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>7888605</wp:posOffset>
+                  <wp:posOffset>2916555</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2587752" cy="393192"/>
-[...175 lines deleted...]
-                <wp:extent cx="7818120" cy="4974336"/>
+                <wp:extent cx="7818120" cy="4973955"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Rectangle 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="7818120" cy="4974336"/>
+                          <a:ext cx="7818120" cy="4973955"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:gradFill flip="none" rotWithShape="1">
                           <a:gsLst>
                             <a:gs pos="0">
                               <a:srgbClr val="008BC0">
                                 <a:shade val="30000"/>
                                 <a:satMod val="115000"/>
                               </a:srgbClr>
                             </a:gs>
                             <a:gs pos="50000">
                               <a:srgbClr val="008BC0">
                                 <a:shade val="67500"/>
                                 <a:satMod val="115000"/>
                               </a:srgbClr>
                             </a:gs>
                             <a:gs pos="100000">
                               <a:srgbClr val="008BC0">
                                 <a:shade val="100000"/>
                                 <a:satMod val="115000"/>
                               </a:srgbClr>
                             </a:gs>
                           </a:gsLst>
@@ -2086,147 +472,914 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-3pt;margin-top:0;width:615.6pt;height:391.7pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkV+rLEwMAAEMHAAAOAAAAZHJzL2Uyb0RvYy54bWysVVtP2zAUfp+0/2D5HdKUjpaKFHVFTJMY&#10;IGDi2XWcxpJjZ7Z726/fObaTVgxNCK0P7vG5+ty+XF7tGkU2wjppdEHz0wElQnNTSr0q6M/nm5MJ&#10;Jc4zXTJltCjoXjh6Nfv86XLbTsXQ1EaVwhJwot102xa09r6dZpnjtWiYOzWt0CCsjG2Yh6tdZaVl&#10;W/DeqGw4GJxnW2PL1hounAPudRTSWfBfVYL7+6pywhNVUHibD6cN5xLPbHbJpivL2lry9Az2gVc0&#10;TGoI2ru6Zp6RtZV/uWokt8aZyp9y02SmqiQXIQfIJh+8yuapZq0IuUBxXNuXyf0/t/xu82CJLKF3&#10;lGjWQIseoWhMr5QgOZZn27opaD21DzbdHJCY666yDf5DFmQXSrrvSyp2nnBgjif5JB9C5TnIRhfj&#10;0dnZOXrNDuatdf6bMA1BoqAWwodSss2t81G1U0kVLm+kUqRSEgZGw1hRYo1/kb4OBcNUgqID+0iQ&#10;1kDNBoHt7Gq5UJZsGI7EYPJ1kfg1K0Xkng3gF0fDMf/DlJGd518SH16f3IRMVu44DCq9O9T5GNQ/&#10;HCrHUO+OlbShpPD89+YFqa66QrbM1wSPgnJpucLZZNMKmvFscGpwyVIQ3LRDPHCCZqjtpRJBF5bw&#10;pFOGVezo2HDYyNBktFAaT22w6VGKnAznMk5ioPxeiaj9KCoYaJi9Yew3QonoO844F9rHCXGHlsem&#10;RfcBfNAiNFdpcIieMc/ed3Lwtu/oJumjqQhI1Bunjv3LuLcIkY32vXEjtbFvZaYgqxQ56ndFiqXB&#10;Ki1NuYd1h23BbSCu5TcSlu6WOf/ALAAfMAHM/T0clTLbgppEUVIb+/stPuoDHoGUki0AaUHdrzWz&#10;sJTqu4atu8hHI0TecBl9GSMY2GPJ8lii183C4BiF1wUS9b3qyMqa5gUwf45RQcQ0h9gwkN52l4WH&#10;O4jgq8HFfB5oQFuYwFv91PIOHxBUnncvzLYJeTyA1p3pQJdNXwFQ1MV+aDNfe1PJgE6HuqZ6A1KH&#10;wUlfFfwUHN+D1uHbN/sDAAD//wMAUEsDBBQABgAIAAAAIQB9dlDS4QAAAAgBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI9BT8JAEIXvJv6HzZh4gy3VAqmdEmNiDxwwYiEcl+7YNnZnm+4C1V/vctLLSyZv&#10;8t73stVoOnGmwbWWEWbTCARxZXXLNUL58TpZgnBesVadZUL4Jger/PYmU6m2F36n89bXIoSwSxVC&#10;432fSumqhoxyU9sTB+/TDkb5cA611IO6hHDTyTiK5tKolkNDo3p6aaj62p4Mws9sbTdjWSTr5FAu&#10;NsWheCt3e8T7u/H5CYSn0f89wxU/oEMemI72xNqJDmEyD1M8QtCrG8dJDOKIsFg+PILMM/l/QP4L&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5FfqyxMDAABDBwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAfXZQ0uEAAAAIAQAADwAAAAAAAAAAAAAA&#10;AABtBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHsGAAAAAA==&#10;" fillcolor="#005277" stroked="f" strokeweight="2pt">
+              <v:rect w14:anchorId="17C3F315" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-3pt;margin-top:229.65pt;width:615.6pt;height:391.65pt;z-index:251618816;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDndXD0/wIAAB0HAAAOAAAAZHJzL2Uyb0RvYy54bWysVW1P2zAQ/j5p/8Hyd0hT2lEqUtQVMU1i&#10;gICJz67jNJYc27Pdt/363dlJWjE0IbR+cO3zvfieu3tyebVrFNkI56XRBc1PB5QIzU0p9aqgP59v&#10;TiaU+MB0yZTRoqB74enV7POny62diqGpjSqFI+BE++nWFrQOwU6zzPNaNMyfGis0XFbGNSzA0a2y&#10;0rEteG9UNhwMvmRb40rrDBfeg/Q6XdJZ9F9Vgof7qvIiEFVQeFuIq4vrEtdsdsmmK8dsLXn7DPaB&#10;VzRMagjau7pmgZG1k3+5aiR3xpsqnHLTZKaqJBcxB8gmH7zK5qlmVsRcABxve5j8/3PL7zZP9sEB&#10;DFvrpx62mMWucg3+w/vILoK178ESu0A4CM8n+SQfAqYc7kYX52cX4zHCmR3MrfPhmzANwU1BHVQj&#10;gsQ2tz4k1U6lxa68kUqRSkloBQ0NQ4kz4UWGOkIBDZZA9mAfLTyxBtAYRLF3q+VCObJhWOzB5Oui&#10;ldesFEl6NoBfKrpn4YcpkzjPx60cXt+6iZms/HEYVHp3qC/noP7hUDmGenesVjs287vzglRXHZCW&#10;hZrgUlAuHVfYdWxaQTGezSOUDcenDYIzdIgHTtAMtYNUIurCeJ10yjBk3T4VHGYtFhktlMZVGyx6&#10;ukVJdujEuAt7JZL2o6iILKH3hqneSBKirzjjXOiQOsQfSp6KltxHWkGLWFylwSF6xjx7362Dt30n&#10;N60+morIMb1xW7F/GfcWMbLRoTdupDburcwUZNVGTvodSAkaRGlpyv2Dw2nBaSDe8hsJQ3fLfHhg&#10;DigNhEDT4R6WSpltQU27o6Q27vdbctQHpoFbSrZAkQX1v9bMwVCq7xqm7iIfjZBT42E0PkcycMc3&#10;y+MbvW4WBtsovi5uUT+obls507wAm88xKlwxzSE2NGRw3WER4AxX8D3gYj6Pe+BR6MBb/WR5xw9I&#10;Ks+7F+ZsyzwBSOvOdHTKpq8IKOliPbSZr4OpZGSnA64t3sDBsXHa7wWS/PE5ah2+arM/AAAA//8D&#10;AFBLAwQUAAYACAAAACEAY9HMs+MAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8&#10;g7VI3FqnpgklxKkQEjn0UERJUY9uvCQR8TqK3Tbw9TgnuM1qRrNvsvVoOnbGwbWWJCzmETCkyuqW&#10;agnl+8tsBcx5RVp1llDCNzpY59dXmUq1vdAbnne+ZqGEXKokNN73KeeuatAoN7c9UvA+7WCUD+dQ&#10;cz2oSyg3HRdRlHCjWgofGtXjc4PV1+5kJPwsNnY7lkW8iQ/l/bY4FK/l/kPK25vx6RGYx9H/hWHC&#10;D+iQB6ajPZF2rJMwS8IUL2EZP9wBmwJCxALYcVJLkQDPM/5/RP4LAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA53Vw9P8CAAAdBwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAY9HMs+MAAAAMAQAADwAAAAAAAAAAAAAAAABZBQAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAGkGAAAAAA==&#10;" fillcolor="#005277" stroked="f" strokeweight="2pt">
                 <v:fill color2="#0091ce" rotate="t" focusposition="1,1" focussize="" colors="0 #005277;.5 #0079ad;1 #0091ce" focus="100%" type="gradientRadial"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251689472" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B517FF9" wp14:editId="45C5F4A0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>228600</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3183255</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7267575" cy="4619625"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="7" name="Text Box 7"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7267575" cy="4619625"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="64CA3886" w14:textId="77777777" w:rsidR="006057F3" w:rsidRPr="00752313" w:rsidRDefault="006057F3" w:rsidP="00607999">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:spacing w:after="240"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Bernard MT Condensed" w:hAnsi="Bernard MT Condensed" w:cs="Headline One"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="78"/>
+                                <w:szCs w:val="78"/>
+                                <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:round/>
+                                </w14:textOutline>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00752313">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Bernard MT Condensed" w:hAnsi="Bernard MT Condensed" w:cs="Headline One"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="78"/>
+                                <w:szCs w:val="78"/>
+                                <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:round/>
+                                </w14:textOutline>
+                              </w:rPr>
+                              <w:t>Sun Protection 101</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3C413344" w14:textId="77777777" w:rsidR="00752313" w:rsidRPr="00752313" w:rsidRDefault="00752313" w:rsidP="00752313">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00752313">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              </w:rPr>
+                              <w:t>Follow these tips to soak up the sun without letting harsh UV radiation damage your skin:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="59F7D750" w14:textId="77777777" w:rsidR="00752313" w:rsidRPr="00752313" w:rsidRDefault="00752313" w:rsidP="00752313">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00752313">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Avoid direct exposure to sunlight between 10 AM and 4 PM when UV rays are most hazardous. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="140C0696" w14:textId="77777777" w:rsidR="00752313" w:rsidRPr="00752313" w:rsidRDefault="00752313" w:rsidP="00752313">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00752313">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              </w:rPr>
+                              <w:t>Apply sunscreen with a SPF of 15 or higher. Be sure the sunscreen is broad spectrum, for protection against both UVA and UVB rays.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2C6558E6" w14:textId="77777777" w:rsidR="00752313" w:rsidRPr="00752313" w:rsidRDefault="00752313" w:rsidP="00752313">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00752313">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              </w:rPr>
+                              <w:t>Reapply sunscreen every two hours, especially after swimming or sweating.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="47103011" w14:textId="77777777" w:rsidR="00752313" w:rsidRPr="00752313" w:rsidRDefault="00752313" w:rsidP="00752313">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00752313">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              </w:rPr>
+                              <w:t>When possible, wear clothing that covers your arms and legs, and a hat with a wide brim.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5310E513" w14:textId="77777777" w:rsidR="00752313" w:rsidRPr="00752313" w:rsidRDefault="00752313" w:rsidP="00752313">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00752313">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              </w:rPr>
+                              <w:t>Don’t forget about your eyes! Wear wraparound sunglasses and check for labels that say the lenses meet ANSI UV requirements or provide UV absorption up to 400 nanometers.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4A30EF21" w14:textId="77777777" w:rsidR="00752313" w:rsidRPr="00752313" w:rsidRDefault="00752313" w:rsidP="00752313">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00752313">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              </w:rPr>
+                              <w:t>Avoid tanning beds and sunlamps, which expose the skin to harsh UV rays and contribute to long-term skin damage.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6E43B022" w14:textId="58DFED8E" w:rsidR="006057F3" w:rsidRPr="00752313" w:rsidRDefault="00752313" w:rsidP="00752313">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00752313">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Take steps to protect your skin from the sun year-round in </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00752313">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              </w:rPr>
+                              <w:t>all weather</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00752313">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> types. UV rays are still harmful on cloudy and overcast days.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="06065D2A" w14:textId="77777777" w:rsidR="00752313" w:rsidRPr="00752313" w:rsidRDefault="00752313" w:rsidP="00752313">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00752313">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              </w:rPr>
+                              <w:t>Ready to shade yourself from the sun in a new home? Call me to make an appointment!</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="77A59771" w14:textId="77777777" w:rsidR="006057F3" w:rsidRDefault="006057F3"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="5B517FF9" id="Text Box 7" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:18pt;margin-top:250.65pt;width:572.25pt;height:363.75pt;z-index:251689472;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDxP9R9bAIAAEUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGyEQvlfqf0Dcm7VdPxor68hN5KqS&#10;lUR1qpwxC/GqLENh7F3313dg1w+5vaTqBQbmm2G+eXBz21SG7ZQPJdic9696nCkroSjta86/Py8+&#10;fOIsoLCFMGBVzvcq8NvZ+3c3tZuqAWzAFMozcmLDtHY53yC6aZYFuVGVCFfglCWlBl8JpKN/zQov&#10;avJemWzQ642zGnzhPEgVAt3et0o+S/61VhIftQ4Kmck5xYZp9WldxzWb3YjpqxduU8ouDPEPUVSi&#10;tPTo0dW9QMG2vvzDVVVKDwE0XkmoMtC6lCpxIDb93gWb1UY4lbhQcoI7pin8P7fyYbdyT55h8xka&#10;KmBMSO3CNNBl5NNoX8WdImWkpxTuj2lTDTJJl5PBeDKajDiTpBuO+9fjwSj6yU7mzgf8oqBiUci5&#10;p7qkdIndMmALPUDiaxYWpTGpNsayOufjj6NeMjhqyLmxEatSlTs3p9CThHujIsbYb0qzskgM4kXq&#10;L3VnPNsJ6gwhpbKYyCe/hI4oTUG8xbDDn6J6i3HL4/AyWDwaV6UFn9hfhF38OISsWzzl/Ix3FLFZ&#10;N0T8rLJrKPZUcA/tLAQnFyUVZSkCPglPzU81poHGR1q0AUo+dBJnG/C//nYf8dSTpOWspmHKefi5&#10;FV5xZr5a6tbr/nAYpy8dhqPJgA7+XLM+19htdQdUlT59HU4mMeLRHETtoXqhuZ/HV0klrKS3c44H&#10;8Q7bEad/Q6r5PIFo3pzApV05GV3HIsWWe25ehHddXyK19AMcxk5ML9qzxUZLC/Mtgi5T78Y8t1nt&#10;8k+zmrq/+1fiZ3B+TqjT7zf7DQAA//8DAFBLAwQUAAYACAAAACEATq/9KeMAAAAMAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwWrDMBBE74X+g9hCb41kBwfjWg7BEAqlPSTNpTfZ2tim0sq1lMTt11c5&#10;NbdZZph9U65na9gZJz84kpAsBDCk1umBOgmHj+1TDswHRVoZRyjhBz2sq/u7UhXaXWiH533oWCwh&#10;XygJfQhjwblve7TKL9yIFL2jm6wK8Zw6rid1ieXW8FSIFbdqoPihVyPWPbZf+5OV8Fpv39WuSW3+&#10;a+qXt+Nm/D58ZlI+PsybZ2AB5/Afhit+RIcqMjXuRNozI2G5ilOChEwkS2DXQJKLDFgTVZrmOfCq&#10;5Lcjqj8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8T/UfWwCAABFBQAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEATq/9KeMAAAAMAQAADwAAAAAA&#10;AAAAAAAAAADGBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANYFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="64CA3886" w14:textId="77777777" w:rsidR="006057F3" w:rsidRPr="00752313" w:rsidRDefault="006057F3" w:rsidP="00607999">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:spacing w:after="240"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Bernard MT Condensed" w:hAnsi="Bernard MT Condensed" w:cs="Headline One"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="78"/>
+                          <w:szCs w:val="78"/>
+                          <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:round/>
+                          </w14:textOutline>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00752313">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Bernard MT Condensed" w:hAnsi="Bernard MT Condensed" w:cs="Headline One"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="78"/>
+                          <w:szCs w:val="78"/>
+                          <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:round/>
+                          </w14:textOutline>
+                        </w:rPr>
+                        <w:t>Sun Protection 101</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3C413344" w14:textId="77777777" w:rsidR="00752313" w:rsidRPr="00752313" w:rsidRDefault="00752313" w:rsidP="00752313">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00752313">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        </w:rPr>
+                        <w:t>Follow these tips to soak up the sun without letting harsh UV radiation damage your skin:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="59F7D750" w14:textId="77777777" w:rsidR="00752313" w:rsidRPr="00752313" w:rsidRDefault="00752313" w:rsidP="00752313">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00752313">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Avoid direct exposure to sunlight between 10 AM and 4 PM when UV rays are most hazardous. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="140C0696" w14:textId="77777777" w:rsidR="00752313" w:rsidRPr="00752313" w:rsidRDefault="00752313" w:rsidP="00752313">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00752313">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        </w:rPr>
+                        <w:t>Apply sunscreen with a SPF of 15 or higher. Be sure the sunscreen is broad spectrum, for protection against both UVA and UVB rays.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2C6558E6" w14:textId="77777777" w:rsidR="00752313" w:rsidRPr="00752313" w:rsidRDefault="00752313" w:rsidP="00752313">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00752313">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        </w:rPr>
+                        <w:t>Reapply sunscreen every two hours, especially after swimming or sweating.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="47103011" w14:textId="77777777" w:rsidR="00752313" w:rsidRPr="00752313" w:rsidRDefault="00752313" w:rsidP="00752313">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00752313">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        </w:rPr>
+                        <w:t>When possible, wear clothing that covers your arms and legs, and a hat with a wide brim.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5310E513" w14:textId="77777777" w:rsidR="00752313" w:rsidRPr="00752313" w:rsidRDefault="00752313" w:rsidP="00752313">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00752313">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        </w:rPr>
+                        <w:t>Don’t forget about your eyes! Wear wraparound sunglasses and check for labels that say the lenses meet ANSI UV requirements or provide UV absorption up to 400 nanometers.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4A30EF21" w14:textId="77777777" w:rsidR="00752313" w:rsidRPr="00752313" w:rsidRDefault="00752313" w:rsidP="00752313">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00752313">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        </w:rPr>
+                        <w:t>Avoid tanning beds and sunlamps, which expose the skin to harsh UV rays and contribute to long-term skin damage.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6E43B022" w14:textId="58DFED8E" w:rsidR="006057F3" w:rsidRPr="00752313" w:rsidRDefault="00752313" w:rsidP="00752313">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00752313">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Take steps to protect your skin from the sun year-round in </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00752313">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        </w:rPr>
+                        <w:t>all weather</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00752313">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> types. UV rays are still harmful on cloudy and overcast days.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="06065D2A" w14:textId="77777777" w:rsidR="00752313" w:rsidRPr="00752313" w:rsidRDefault="00752313" w:rsidP="00752313">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00752313">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        </w:rPr>
+                        <w:t>Ready to shade yourself from the sun in a new home? Call me to make an appointment!</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="77A59771" w14:textId="77777777" w:rsidR="006057F3" w:rsidRDefault="006057F3"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251631104" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="655038DE" wp14:editId="455DC862">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>9525</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1905</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7818120" cy="2916936"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Rectangle 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7818120" cy="2916936"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:blipFill dpi="0" rotWithShape="1">
+                          <a:blip r:embed="rId9" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </a:blipFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="50000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="3E8E53D9" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:.75pt;margin-top:.15pt;width:615.6pt;height:229.7pt;z-index:251631104;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQCKFT+YDAEAABUCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QratPtgBBqu8M6joDQeIAocdtA40RxKNvbk3abBNNA4pjY3+/PSbna2YGNEMg4rPgiLzgD&#10;VE4b7Cr+un3I7jijKFHLwSFUfA/EV/X1VbndeyCWaKSK9zH6eyFI9WAl5c4DpkrrgpUxHUMnvFTv&#10;sgOxLIpboRxGwJjFKYPXZQOt/Bgi2+zS9cHkzUPH2frQOM2quLFTwFwQF5kAA50x0vvBKBnTdmJE&#10;fWaWHa3yRM491BtPN0mdX54wVX5KfR9w5J7ScwajgT3LEB+lTepCBxKwdI1T+d8Zk6SlzLWtUZA3&#10;gTYzdXL6LVu7Twww/je8SdgLjKd0MX9q/QUAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhALtWH6PDAgAAAwYAAA4AAABkcnMvZTJvRG9jLnhtbKxU207cMBB9r9R/&#10;sPxestkChYgsWoGokBAgoOLZ6zjEkmO749lbv75jO5tFgFqp6j54x577yZk5O9/0hq0UBO1szcuD&#10;CWfKStdo+1LzH09XX044CyhsI4yzquZbFfj57POns7Wv1NR1zjQKGAWxoVr7mneIviqKIDvVi3Dg&#10;vLKkbB30AukKL0UDYk3Re1NMJ5PjYu2g8eCkCoFeL7OSz1L8tlUS79o2KGSm5lQbphPSuYhnMTsT&#10;1QsI32k5lCH+oYpeaEtJx1CXAgVbgn4XqtcSXHAtHkjXF65ttVSpB+qmnLzp5rETXqVeCJzgR5jC&#10;/wsrb1eP/h4IhrUPVSAxdrFpoY//VB/bJLC2I1hqg0zS47eT8qScEqaSdNPT8vj063GEs9i7ewj4&#10;XbmeRaHmQF8jgSRWNwGz6c4kZlsY7a+0MazxBBxFBofPGrsEA5Er+UajAQj6jH+nS4b40sllryxm&#10;zoAyAomwodM+UJpK9QvVUIHXTUn9EF+RqOpBW8wECSAfqPhEloCgUHax4JaKHd6p61FB8q6VaGVs&#10;PK2LreWm40uxxztJuDUqWz+olumGEJ6mhtMoqAsDbCWIxEJK6iNjETrRqPx8NKHfAP/okT6GsRRw&#10;X+0QewgQx+x97Fxl7i65qjRJY2GTPxWWnUePlNlZHJ17bR18FMBQV0PmbL8DKUMTUVq4ZnsPkReJ&#10;H8HLK03UuhEB7wXQ4BJpaBnhHR2tceuau0HirHPw66P3aE9EIi1na1oENQ8/lwIUZ+ba0qSdloeH&#10;cXOky+HRt0h5eK1ZvNbYZX/h6DMRj6i6JEZ7NDuxBdc/086ax6ykElZS7ppLhN3lAvOCoq0n1Xye&#10;zGhbeIE39tHL3STE0XnaPAvww3whjeat2y0NUb0Zs2ybuThfomt1msE9rgPetGkScYatGFfZ63uy&#10;2u/u2W8AAAD//wMAUEsDBAoAAAAAAAAAIQDO/tZE/mMEAP5jBAAVAAAAZHJzL21lZGlhL2ltYWdl&#10;MS5qcGVn/9j/4AAQSkZJRgABAQEA3ADcAAD/2wBDAAIBAQEBAQIBAQECAgICAgQDAgICAgUEBAME&#10;BgUGBgYFBgYGBwkIBgcJBwYGCAsICQoKCgoKBggLDAsKDAkKCgr/2wBDAQICAgICAgUDAwUKBwYH&#10;CgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgr/wAARCAK9&#10;B1sDASIAAhEBAxEB/8QAHwAAAQUBAQEBAQEAAAAAAAAAAAECAwQFBgcICQoL/8QAtRAAAgEDAwIE&#10;AwUFBAQAAAF9AQIDAAQRBRIhMUEGE1FhByJxFDKBkaEII0KxwRVS0fAkM2JyggkKFhcYGRolJico&#10;KSo0NTY3ODk6Q0RFRkdISUpTVFVWV1hZWmNkZWZnaGlqc3R1dnd4eXqDhIWGh4iJipKTlJWWl5iZ&#10;mqKjpKWmp6ipqrKztLW2t7i5usLDxMXGx8jJytLT1NXW19jZ2uHi4+Tl5ufo6erx8vP09fb3+Pn6&#10;/8QAHwEAAwEBAQEBAQEBAQAAAAAAAAECAwQFBgcICQoL/8QAtREAAgECBAQDBAcFBAQAAQJ3AAEC&#10;AxEEBSExBhJBUQdhcRMiMoEIFEKRobHBCSMzUvAVYnLRChYkNOEl8RcYGRomJygpKjU2Nzg5OkNE&#10;RUZHSElKU1RVVldYWVpjZGVmZ2hpanN0dXZ3eHl6goOEhYaHiImKkpOUlZaXmJmaoqOkpaanqKmq&#10;srO0tba3uLm6wsPExcbHyMnK0tPU1dbX2Nna4uPk5ebn6Onq8vP09fb3+Pn6/9oADAMBAAIRAxEA&#10;PwDlmYKMmgOrHCfNj+7zWjbeFNYe0XU9ZeDSLNmGLrVJfK3D/ZT7x+mBWfe/Ef4QeB7iQWtrL4kv&#10;ozxLOCltn2UcnHua/D405SdktT/U6Nd1p8mGg6kv7qul6y0ivm7+RPo+g614mkaLw7pk92Vz5jwp&#10;lE+rfdH4mn6ppHhbwtGf+E18dWsMifesdMIlmP8AvMflU/nXFeI/jd8TfHiNo9hKbWzc8WNhH5UY&#10;HphcZ/HNN8PfBXxNrcYvdYuhAp/hkOWroVCNNXqyt+Z3Sy/E048+PrRpL+WPvS/8Ca/KPzNfUPjv&#10;oXhpGg+G/hO3tpDwdSuj5ty3/Aj8o+gFcrqPiX4gePLsvc3FzdsxyGYk4/HgflXoGlfBfwxoyreX&#10;MRnboQ3Iro7TTbGxQ21rbJFHt4KLik8Zhqf8ON33YqeOyfANywlLml/NJ3f3u7/Q8x0T4L+JdVC3&#10;Or3McJY8bnJP6V2mh/DDw7oK7TafarhTu8wgCumtbTzCvluchu46VdZI4nCquFz8zY5rkrY6tPS+&#10;h52MzvHYh8rlZdloYdzp00Vqtx5O3BwFHYVmS2yq5Ynrz+Ndjc7AvlNyrLjkdM1zWqRhZimMAHr6&#10;1lSquTszmwteU9GUoEEkgP8Ad5FdFpd9GsKQgcBcEnsaw4IAnzB85HpVyGXaAK1qR5omuIgqqL2t&#10;WaybpEBO4dqwZFeCQKOPSugW+/0Mxbhz61hXSM8m89RWdG6epGFc1eMhZU81cMcVKrtjAHT3qLzF&#10;C7ifrTVusZO3jtzXQ2dDi2T7s5z261E8wJyCKVj5oBDcVEIsnG79KNQSS3HGQv8AKBx3NMKYOFHH&#10;apUjCZyc/hTtqY7flQO7T0K+SOhp65aMr1JPFOmVQmQAOfSltQDnNNK5TelxI45GGGHT3pxgUNlQ&#10;akYccHFAyRmrWhldjdpPABx71FJA2c4qcEnOfWkkXIzmrTSKUnchjVozlh2qQvuAwKhmc5CY6Gpo&#10;oiqYJpKQ3bdlZjKZANvU1LHGQTuGKmMakAkYNI69ADV301DnuNAxxSM2ULClaIoPX3NIwy2MmldM&#10;ERCQljxS7d3JodCpDU/zFEWSfwqXJIr0GmFFG4GkSRFJUMfypzuDFwc89KhAYHOKTkPV7lhiDGWz&#10;2NQxsSwKiljRpAVLY4qWGFUPrU8zZL0QsTFz06VJtGc4oCgHIpefWnezM27iFVzk0n7uhjyVJppx&#10;ng0nLUEmShDjgU0qM8ihXdhxTlhfljVJsm9hMDGKAOwowRwaB1qlIYrIy/eFNYEjApzMW4Pakpc1&#10;gIpEYoQBTDEQRtGfWp5M7DimLG0hJI6U029C1KyHwEKuDUyqCcN09jUUUJHFWjGv8K1aWhjPXYUM&#10;G6UuMj/69Rl2jOMU9G3KCRUyiQ0KEQHJ/SieEAcelFPeQMOlK1iPe6kO0AAE9qAFPCDGR19KcyBu&#10;c/pQq7TnNTzMpOxJb6rq1hE8EN0TDINs1uyBkkX0IPWsq68IeD7mX7XoUd34Wvicte6JKBHIT13w&#10;tlSPpitBgx4AqN1JPP44q4ValP4XY8bNOHsmzqNsXRUmtntJeklqvvOb8T/DO+vo/O1TwlZ+IIzy&#10;2s+GHEF4vvJbtwx/3c1haXB4g0y5Nr4D8Xw6uUB83RdRi+zXSAf7L4yfoa9EtVa3mWWCd42B+VlO&#10;CDTtVXQfEieV4z8P2urLjHnTIVuI/dZFwwrZSozXvKz7rT8NvyPHhl3FmRe7leL9tSX/AC6r+8rd&#10;oz+Jficba/FW3tLr+y/GGjT6RcntcRtsP0yM10drqdlqkCz2Nykq4yDG2ahfwIbq1aDwx4zW5t1+&#10;5oPjGDzoh7Rzryp9M965HW/BsXhq68+/0/VfBkxY7Ln/AI/NOkPHIljJ2j2PrR7CUv4bUvz+5/pc&#10;2pcbYChP2Wc4eeDn/M050X6TWqv5o7vqojfj600BScc1yMHiH4haDai81jSotZ05R/yEdImWUEep&#10;A5H4gVp6D8QfC+vN5drqKxTA4MNx8jA/j1rG6vbqfYUPZ4qgq+GnGrTf2oNSX4bfM22ABwKSlH7w&#10;ZyPwprNtO3bn3qeYpAwJxj1pykjpTQwPXilDLnO4UXTBokONnOc4qvMoYFR361K0qBSSe1QiQSMd&#10;pH51MrWHFDIyIV2N68USgthh0x1pZWVCN23n1oaRCNm4elSaX1IVhDSgjoDQYyjEEnr60RXUKMdx&#10;Pp0pJbhXfKEEe9FrrUuzuIITu4AJ+tJJCAc5APepRcxgA7VqCa6j3ZaRRk96Ts2CUm9gaLK4zTDH&#10;g4INI97AvAkB/Omvdq3KKTgelCTZrFO1hWiRxhlJqtPounXJJktEJPdhzU32oHhVOe4oFwxYpsII&#10;9qaU1sWnOPwsy7nwJpN0hHkgE9San8MeHYdFu2sLy8kk0u9jMF7ZkZQo3GfqOtX4rls7dn50jsT9&#10;7OCOgFac9ZWIxkXjsJPC4j3qc0007NNPRhp3ha51S3uPhTrjLNrfhlXv/CEtwoZdQtcZa3IJ+YEH&#10;OM9RWXpWuaVq9smo3nw7sCzcO+m3L2zAjIIIDEZBHSuhvLfWPFGiW2r+H5WTxF4Wm+1aLMOHnjBy&#10;8Pv7CszxbJpV3NZfF3wvAtvovieYw6laoONN1Rf9ajD+FXPzD6muyvFVYKutG9Hvv307n5RwXiq/&#10;DGd1eFsfJuOssPJtq8N3C6a1Wunf1JbTSfhrfSnz9W8T6OzDOTHBdxA/QENj9a09J+FS+KL2LTPA&#10;3xY0jUriTlbW5tprWUY9QQVrHghWRQ7SE+wr1j9krS9YufiG0unaWktoISl9NIoxEO2D1yaxg5Sk&#10;ov8Ar9T9GzjFVsuwFTE06j9xXtLla+9xcv8AyY3Pg9+zf8TfB19Pc654l0qOOaHalvbXZZifXOAP&#10;1rq9X0/xX4TJuJPFECiMZO+fOR+Ndv4o8EWV+Cx82Jx0kicg/pXI3GjnRHJ1XxfG9spy0V3CWOPx&#10;yK2lHl2X4n5RLN8RmlZ16souT3jyfk1f8Txn9o/9r7wv8HvhnqfjXxrJZalHbgJDbW8wDzyngLk/&#10;hmvjdP8AgoB8S9N8Hv4/+DWoaZasL+WW68N64rCAQcY8iRmG8kk8Cvo7/go18L9E1f4S3HxR8P8A&#10;wLfWHDCBL+O5NvbIjkDzCpyp/Adq/Lr4ia3N4iuY/CkOj3NlLojbZVkmDBCD0Xb24r2spwFDEwc6&#10;ivZ9f6/E+D404lxeWV44bCXhzRuoxtdu7TvLZWS+Hlv3Ponwb/wVI/bEtvH4vNSudO1iy1e8VU0Z&#10;pY0htQxAyrZyqqDkk56V9afBr9pLwj8VPi3c+HP+E307xZqenJGRY6IrC0hJTLHdIB5hVsrkZHev&#10;yT1nUrlCqST+WFI3tGvzMO4z716/+yPc+HdK+Ktp4osPEGv28EVnK0rWFqcBgOULj7w68CvWxmT4&#10;X2DlGNml0R8bkfHub0M0jh5TcoSaTU2rq+9mkna+/wCB+1vh7UZL9983h5maQYbLqB9BzXDfFb9l&#10;iO+jvvG/hK7NvMoaaexlI8tgAMkEdP8AHNc18AvCnwz+IOg2+qwa54k1CS7iWVYotfksQBzkbMk5&#10;rutb+GHhPRreS3b4beJbm2kjKv53jOdgwPUEDqK+RnFx0f6/5H73luZPD141sLUlFvdcsbNdveqq&#10;/loj5nu/GXh233L/AGjG204YLk/yFUrj4iaIEKxbn4/hUj+dek36/staBq8+j3n7Pd3I8MmGk/4S&#10;u4Xn0IHIqa21z9lheI/2Z7dsDj7R4lvWz+TCsbQS0/X/ACP16Ga4flUlgq8k/wDr1/8ALTyU/Ei2&#10;j+WGxkPodwr7O/4J9/BzTvD3hyT9sD4xWLWml6amPDllPHhribnEij+I5wBXIfs7/Bf4S/tJ+OV8&#10;MeHfgDpmi6Xp4W41bWU1C6lFtGOQAJHI3NjHNeqftJ/tCeFbKGCHw9Y26eEfC7Cz8PaQOI9SukGG&#10;kwOqLjBPc13YaFOMXVqL3Vt5v5n474ocZ4rH+z4XyTDyhi8RpO7i3Gm/8MpJOXW70jfujxn9sv8A&#10;as1OPWb61hnim8Rawg+1uj/LpdnyVtVx0cjlvTNfM83xN1UkkWcI/HNe5ax8cvBWs30+qXn7PvgZ&#10;7m4lMktzNpcjvI5OSxLOcnNRQ/Gzw9CB9j+BfgCPjknwxE+f++s1xzqTqzc56t+X/BPu+C8oo8G5&#10;BTy/D5fzSWs5Ocbyl1btf5Lojwif4ka3MNn2mFPTiqv/AAmHiCU7l1ST8DX0CPj48L/6D8M/AVqM&#10;ceV4Ptsj81NLL+0j4xjj2WmjeE4z2MfhKzGP/IdN67fkv8z66GcZlF6YCCXnU/8AubPnpvFOuFvm&#10;1KRjnuRQviPVzIGN0WI7Yr3pv2i/iWJPtFvPocT9QYvDNmv/ALSq1b/tO/GEJg+JbSL/AK99Htl/&#10;lHRFzT1/Jf5m7znNUtMHT/8ABr/+Ungf/CZav/z0qWPxtqysMxx8d8V7fefHv4l6nuiuPFDMHHzZ&#10;s4R/JK5jWdXn1ubztZWO5Y9S9smfzCjFK87/AAm1DM609K2GgvSbf5wicBH8RtQQY+zxE9801/iR&#10;qxY7beMD0BrrTo+gO5kk0aA5/vJSrpegoMLpUKj0CU7xW8Tr+t4G/wDB/E44/EjxE4x9ohU+ojFR&#10;t4/8RseNQUf7sYrs47Pw+GH/ABJoz7LEM1KmnaRK37rQkGOuYhS9pHsH13BRX8D8jg38ceInJY6k&#10;f+/a0xvGHiJRldVbPt/+qvQm0a388BfDkOw/xkKKuR6VA5G7TIQO+FFHtIrp+QnmeEir+xX4HmB8&#10;XeJ5Bj+1ZSPQYpn/AAkHiJuPt0/PtXrcWjWK/M1nGD2woqVrCDbhEQf8AFHPEz/trDLaivw/yPIx&#10;qfimY7Fku29gppVTxZKciC7P/ADXrQttowFGPTaKRYOSEbB9AMU/bWWwnncF8NJf18jyn/hH/F8h&#10;8z+yL0553bDzU8Xg3xvcZC6VOuOvmuqj9SK9LazDErLM59RvOKiOhWrssjSk4PTHWq9tJq6YnnlT&#10;+VL5P/M8+uPhz47h5l01D8u7i8iPH4PUA8GeL2UbdIY844lTr+dejnRLRMgAZPOdveiPS47c71wS&#10;R12Cl7WVtWNZ5iFHaP3P/M82fwZ4yj5fR5P+/i/403/hDfFuMtpMg+rr/jXpwsUK7Smec5Kj/Cka&#10;ziAxJhh6FRVe1VtxrPcR/LH7n/meXjwt4qByNFkJ9sf40P4f8VRjc2kXCj/ZWvWEgt1XaqADHpTH&#10;toGJUscGmq1+pP8Ab9V7wX4nlKad4niOP7Pu8D/ZNEL+KWG2H7Xj2Br1aTT4WG5Bn8SKcNPSGMhH&#10;AHslL2sbj/txW1po8q+3+MIBjzLsD3Q/4Un9v+K0G031yMdip/wr1B7ONjgncB7U2SO2gXayH8AP&#10;8Kd4P/hhrN6Uld0k/u/yPLj4k8Tbstezn/eXj+VKvirxEnBu3H1jz/MV6idOsgM9fYqP8Kb9js+r&#10;QK31Uf4Uc0NrfgV/atB/8uV+H+R5h/wl2vZwb9/f90KjfxVruc/2g3/fAH8q9ObTtPQtItkmeuQg&#10;P9KRNLt7oZXSkfHPEOP6U2kl2Gs2wq/5cr8P8jzJfFuvLwNQb/vgH+YoTxfrcMu77bnnJBUYNd9q&#10;i6DZgtLbQhl4IUA1T03x3Y+H2lXR7Fk80fvQgjCyD33A/wBOtZyTa91/gb/XVUp3pYdN+dkvvs/y&#10;OUXx3rIbdui/Kpbbx/q/nZKRuOm3FWte8Ka54/uhqXhTwrJeXM7bClm4REOeWIHUj8BUHgrwTdaL&#10;491O41zTfOWxaOCO1uhvhZsfMcHr/wDWrCnzym1ZHFVzbAxqex9nF1OsVJXWm/pfT5on/wCFiXWf&#10;3tkjevzipV+I0JGG0pvqrCt7xFo/hvxDMLj/AIR20smAwfsCGNT+GcVgz+ALBiTb3Ui+mea39ndb&#10;L7zqoVMuqwTqU3F9v+GEXxzpkz75rSRfUdatp4o0ObGL4J7FG/wrKfwDcM5EN6OO7pgfzqrceCta&#10;gHARh/vYo9m/5fxOn2OWVNIzt8/8zol1OxnB8i+jf/gWP51JDPETtkQEeoOa4+68O61YuFmsz6hk&#10;IIP5VA0l/ZnaTNHx3JqHZbpr5FxwFKS/dzudtPYRSxl4RnFVo7n7KxWYYHHbNc5ZeKdZs+IrnPsy&#10;5q6vjT7UnlX1kj8csrYNVD39E0/mQ8HiIPuvxOht7mG4T9y+6lkQgFWGOO9c3b63FaTGa2Qqp/hz&#10;XQafrVnqsQVJhuIztNOdOcNbaHNWw9Si7paGZqGlIxLqeMc1lzRNApHYdDXTXkcYUxySKARkHNZF&#10;3pss67U6VdOV9zsw1d295mfbXAVsscH2q/BOsi1nPbSW82xhwO9SxzshCAfjWkkmdU4qWqL0kKyd&#10;ap3Nh5Y3gnr2q0k4K84yBUqBZRg4PFZ3a3MeaUFdGOSc4IP40FSyn0q7eWShvlP44qk4kibDpxVJ&#10;J6o6YyUhpT0qGZPmPrVoqpUFD9RUcikHJo0aLTRT2v8AdIpQJl6D9andAxyODUcgfIIAOKhx1uaq&#10;SehNaypKAjNtP0rV04RsAlxIGQ8Mp6EehzWCc53g449Knt55xGWV8H6U/iVjGvR9pHRn1P8As0/t&#10;f3fgm1tPh38X7x7vQY2EWm64j75tJjzhUkB5lgGeg+Zeoz0r6stbiyvbKDUtKv4ryzuovNs723cN&#10;FPH/AHlYcEfr64PFflxZ67Kv+j3JZVYYLIcHH617B+zb+1VrPwJuBol7cS614YuXb7ZockuHtiTn&#10;z7fOAj/3l4Vx1Hev0Xg7j3F5G44THNzobJ7yh6d4rtuunY/irx5+i7hOLVVz3hqEaWO1lKmtKdbq&#10;32hUffSMn8Vn7x91UVQ8JeK/C/xA8NQ+M/AutxanpdxwlxADujYdY5FPMbjoVP1GRzV4MGGQa/oX&#10;C4zD42hGtQmpQkrprVM/zOzHLcdlGNqYPG0pU6tNtSjJNSTWjTTE2ndnHenUUV0XRwqLQUwqRyRT&#10;6CMjFDdiktSP8KAc07y/emkbSRmktNxPVhRSDJ5paObUErobKpZcAUwRgnANS0gTBzmnoCRGYXHT&#10;mk8qQfw/rU1B5Bo5UIr0hUHqKc0bqMkUlSrLcAAA4FI4JHFKenFIC2eRVXTQDCCOtLtY9qkwMZPr&#10;SDk4pJIBmxvSgADO7NS+X701kG45o+0VZoi5xgClzzjFA5OKCCDwapNNXFKLYUhyw4FKM96AMDFG&#10;j3IS1GqCvUU6ijn1odouxTjdXRGvCbSO9FO2e9Hl+9KafMDY2muc/LjnNSFMDOaZt+bdmhR0uwvc&#10;YQR1oPINK/WlCZGc02rrQCLY3pSqpByRUoQA880FATxxUpMatfUjYEjAppUr1FSAYbHvQ6jOTVCI&#10;qCGUZA+lKwOeBSsrED6Um7DirsZtBOSOaBxwBUirtOc0FMnOaV9LlcvvWI/LwMj0phUg8ipyMrtz&#10;TWQDrzTbsJRbIjyDTVUg5IqRk6nNIoBODUFpNaDWRmPyimlGHUVKTsPApCuVLZ7U7XBw1I0+8Ka6&#10;Nnp2pyfeFOZdxzmlsO2hDtYdqSpimBnNMxzmmnZEpAnT8aZ0qSmlOpzTRTiNIB6igADpSqNxxmgj&#10;BxQ12JI16j6059x4A+tPCZGc0jLt71IDVXaMCozFjk5qWgjIxTHuQlPSlUEDBp/l+9BTAzmkUlYY&#10;Qd4NLRSEtngUDGt1P1pKkGcc0jDcMZoAidSTwKb3wam8v3ppgyc7v0oE7kZx2o61J5H+3+lIY9rd&#10;entQMZRSlSOSKSgqyPgw+EPiX8QLsanr9/NI8vAe7lLHHtnp+FdT4d+BekaegudbnM5H3ol9a9Bn&#10;0y5jtIjEiptGVyvap7fRlhj86VmYlcsSe9fwtUzCpJWjaK8j/cGvxBiqlNQpNQjtaKsYul+HdA0V&#10;RdWWnoikbRtUcVqfZ3cfuVOCMDFVblZoWaFhhWPTtRBrM1swQqWZOA1crc563ueZN1anvXuzSGjC&#10;CyMk+Vc9AayJVKMYJT908EVsw6lJdW+2eRSx7elY+pq0cxVQcnJ5qKbalZmeHc3JqRNa3T+asa4G&#10;DzzWqxtvvNISfT1Nc4srOpZcgitWxuTNCEcYI6nuaqpHqViKWzRbdWu8mTjBOBWPqFj++3tzjrW2&#10;EdkLLxhc5NZ2o+ZI+5+OMY/rSptqWhnQm4y02MKWQGQooxg0kRIbGakuYPLkLY4xSK64GUGPpXcr&#10;s9ZNOI9nYAEGqt3dncSUGe9TTOGGB07VG9ujLvfOfQUJJMcVFasqIWkXYT1pwjxwQTUkcJjBY9e1&#10;HkvISztj0xVXVza6HREBACefSohMykDYTjrx1qxBbIOScn1pRGmeAaZnzK5E7SEAqDyKfEjsMsTU&#10;642kD0pgLE4AFAua42RcfIqhs9zSRKFYggD6GnuSvSmM0ZPyHmhaArskbaV4PI6800nCjBpqODnP&#10;XvTmYEYFVcVmhtOJGzr2oVgBzTQyk9afUBpRM7iOfrTw645Y/gaiuJdnQHr6U1HeTGO/qKlOxpa6&#10;LO9DwD1pMoDy/wBMmqzs7sFTgdzTo0Yt8zk8dzVcxLjbqSyTKvAUn6VAJbhjuII/GrACgY5piqQc&#10;kUrsE0iF2bhnycdqUMswx5ePepmRX+9ShCqfKKS1KclYZFGrnJXjuKbNGEbCipV38YHNSVSSI5nF&#10;kMSgLkDk9aepwc0OCOcUbGotbYd7il+eKkXYVzxnHrTVT0FKEIBzTsRdEboWbCnHFATavLZ5pxz2&#10;FKuT96iyGJG47jpUnm54pqbAec+2KlAUnAzRZENkJQk5yfwo27vlzVlExyPWmvAScimkmHMQ+Wyj&#10;rn05pY9h4YVIyOg6dRTVxj5s59qq0UwvdDdqHuPzpd8Q+UKAfXNIY8KWFNoVugJXRKJAo46/WhJp&#10;CwyePXNRU+IZ4qkJokaUEEk5PbFM3nGScfjQoUOVwemaZK6g9aH5CSJ1ZQ3WlkcY4NVRJjDAd6mU&#10;+YuR61Dv3Hy2Y+MAHJPb1qRWTPJqFtyAZxSedzilZkOOhY81V4FRFgfSiSQKgIqPftQnHUVL0Gk0&#10;yVGXPJpH27cj14qs12kYO6RV+pqE6rbj935wyD2oUm0WqcnK6LcccSv5hUZ9cc1asNY1DSYzDZXh&#10;ETcPbuN0bj0Kng1jPfSFhtRj6YFMebUXGEj/ADppTeyFUwkK0HCok0+jLcug+BZLttR03Trnw7f5&#10;y194elEasfVoT8jVn+IPh/faxbi61XRNL8UoFyL3SJPsWooP9qM4Vz7CpEstTmTc84UewpX0ufG4&#10;3rsQc8HGa6lVqtWnZrz/AM9/xPk6/A2W0q/1nLassLW/mpNpP1i7xf3HLaZY3um3bWHg3xzi4Xg6&#10;B4ljNrcj2Bb5WqzJ8Qr/AEOZbPxx4YvbCVuFkKfu2+jd6664mh1mwGj+LdJs9Ys1HEWoQ72T/dcY&#10;Zfrmq0fheyjhbT/B/jSawtm+/ofiNPt1i/sGPzoPzpOGHntLlfZ6r71r+Bk8141yaVsdh442kvt0&#10;/wB3Vt5xfuyfoZ+n+KdK1Fd9heRzA/wo+T+VTSasd3yRNjvwaxvEvw30+wjF3rPg6+0KQElda8NS&#10;m8sH/wBooPmjHtUdinxD0iyF/pU1h4p09TzPpsuZlX/ajOGH5Gs5YaUFzSTa7rVHs5Xxjwvm1X2N&#10;Or7Ot/z7rL2c/RX0fyZs/a76cnybcHPrUkUOqkZMSKPesvRviZ4avLprK+8yyuAeYbiMqc/X/HFb&#10;y38c677Vg69mHINKKpJbXPpqiqQ0cLJlOW2vXYZmUY7YpY9PuZRhpSPU1dLIFDuMZpq3EKqSXFK8&#10;F0IVSSWhWOiycBbhsd+akXQ4lGXkLfWpGu+f3a/iRSrcTMuQB17UvaRiiXOr3I00m1HLfrTzpeno&#10;QzAH60NucZklB9hUbqBjaDR9YtsgTqP7Q+4h0vHEYyfQVFvt0YeXHke9KwKjDcUeW46ofxFHt6hS&#10;VlqxGjjZgyDnvmiRQB9wfXNOTvTXhLsSWwKz9pUvuK8rgY9rZHSmttAJ4zT44RtOXYgfrTJYkVwn&#10;zMT90Ack+gHWlr1ZSmr26jtPurjTb1NSsp9ksTbo2B6GuV8U3HirRPijHFb6TJeeCPiM62WsWdpD&#10;ltI1XGYbkdgpbHP1FewfDv8AZz+MvxHia88O+DJ7eyU/PqOqf6NAv/ApMf4Vqa34C+Avwssp9K+N&#10;H7QOm6hdTqIzoHheNrkxyggqzyLlVIbByDXZh5Tov3tmra/p59j884yw+W55CMMLPmxlB81P2ac5&#10;qS6PlTsns+ax4t4cu9WsnvPCviqwez1fSLtrW8tZkIcspADbeuCMEfWvdP2ZvCHxyj8XW+peFfCW&#10;pw6U7f6fdSweXFIgPHLjHXjNcz+0b4t8efC/4t+Hv2k/hvoenXX9r+FI0vjdWCyx3LwjY8jIeGcA&#10;o2etcD4u+PX7RPxwtUbxb8R7+4sGHy2Fk/2e2QHjGyPAI/OtJUoUaj69U72X6/kd2S5jmHG+QqUF&#10;ShdctVzcm41NU0qaS2aum5pH2j8QvH/hzwjcPF42+KWk6aFUk6fo9u2o3jHsBt+QHr1Nc1H8afC9&#10;1YvbeB/hFeX7SjDar4tkVQ3uIY+n0Jryv9mzSvh9a+D1h8SatAdUhkIKXkg6dtpxzXqLaXc6gptd&#10;BgChl5mKfLGPb1NV7Wcn7p8licny/Lq8sPU5puLtd+5B26pRtJ/OcjC+NfjLxF8X/hrefCTxv4gC&#10;WVzaGNbLSYFhS2GOCAOm3rX5D/GL4P6L8HvHniTwpp2pTalHBa71vrrJeXdn5iT1r9oPBnwesfEO&#10;uxeHbxnFj5ZvPEupM2PIs0ILYJ6NIRsA96/Mb/gqZ4503xl+1h491TSNHhsbK0sLay0+zgjCiGBF&#10;xGDjq2MZPc16OXTq05OPN8XT0tqfM5pQyevWUMPQXNBNuaslFST0st3KzfdJXfxHwt4qjTzPLQHc&#10;cAY9TX39/wAE/f2ErC/8Nad478f+I3MbW2dLgsRtMW8fvBJ2YntkcV8Ca4Bc61bwMgYNeQqUPQ/O&#10;OD9elfuv4J0rwrafD7wV4p8GeHItK0nU9Dt7HUrCHgWmoRxIOc/3+ue5r3s8xVbD4WEYO19+5+e8&#10;AZRleY51iq2KpuXK4qDv7qk+Z6rdtqL5el13aJvhp8C/hr4Ztho2n+Lbm1uo5CbQaoqrH7AOnQ/W&#10;vQLXxb4m8CuNJ8W6Tayxsf3M5cgSD1VuVaqt74WGo6L9qaLE8KASA/xD8O9YV74o8R+DtCu5LeH7&#10;ZYrCTNZ3qeZDj3DdD+NfJyqS3lv3P15YJYj3aMlJX+GXR/3Zbr8TyD9tH4j/AAu0bVrM6Pa7ddLh&#10;7m1gtQFaFh1Zz3B9M1wXw3udN+Kut2fh3wvEJL67lCR2jJhsnjk9CK6j4n+CPhV8cbiLUo9VuvCW&#10;upH5aCSRriwkHbIJ3Rfhkc9K0PhR+yl498DfD/Udb0vWrCz1rXLO4is9Vu3kjt7ezj5kuEcYYA9A&#10;3pnisIXqVEt7/h5s+1xPENPhLhicq/MqkFaEZbym/hjFq6kr9ney7n05r0/g79m74Wx/s4fD7xBb&#10;rr17Zfb/AB7q9pIGGk2xAJjZhwZ5BlUQH5Rz3r5R+KHim78b+JDf20AhsLZBBptiBxFEo4OOm4/e&#10;J7k151b/ABltfh1pS/DPwhMdQ0tLo3GsarJIxl1a7zzJub5vKU52Ke3J610nhvxjonilPN067UOT&#10;80DnDA1viK0azUYfDHb/ADPK8OODsdlSqZ7m3v4zE+9JveMXry+T2v2SS6DR5inEtrkeu3NKkltn&#10;bjBHtithkG3cFPuMc1X+ywOSzx9a4z9YjXiyqEtpBgKmackEI6Rr+AqX+z0LZUmmvZOn3Mn6UuV9&#10;y+eL0uOS3tSMtGuaX7HAXywwO1M2zrjCnOfSlL3C8yoQO1Q1JGdm3ox5s7cnjn8aRrO2JA701bja&#10;dxXP4VIl1ERuJxjrTu0iWpIb9hib7i0hsIgcGMVYt5o/KxuFISGbg0XaQuedxkdsijcEHFSbWx0N&#10;PiBGCe5p7/dNK1zNy1sQoH3HKDGOtO3dADS7grFSDTo1YnIFNJkyYqE7etSDJTjrimqdvWl3jsKp&#10;aMgVDMR844qPynfO0DHualDsFJXqRQOgz6U3qwWhBtnA27KcqSheVq2ozFgelR+S/tVCciu28HkE&#10;UyRm6VcjhWVSzDocCoyMNjYOvWk1qOM76FcTeWpBXk96ieVc4dC351dZQwwabGqKjZK/jmnpsWpJ&#10;PYpG7IX7n5Coxcl3OeMeoNW2ZGXCrkewP9alTSr2UbotPlPGeVC/qSBVKVlqU6tGK10KK3IA+9Un&#10;23cdhf6gmrcml2luPNur+1idukaku35CoJrjwxaxNJcrJKoGWdtsaH8aPa047kPEUYxcmtO/Qrm8&#10;SI5eQDJ4BPWnxJeXjZtbOaQHqUTIH4mub8RfHL4UeEXJfxHpEEwHEFuTdTH0AVM4Nc9N8d/Fni3M&#10;Xgr4XeItRVjhLm6QWdv+JYgn8q1Sr1FeMHbu9EeBieLuH8PU9l7eLn/LC9SX/gNNSPRZoPIJW4vI&#10;ocdS7cj8BUD6ppVvki4eU+u3av515xL4e/aS8TMd/iDw14Zhc8pDE17OB+JC5qQ/s3Wmttv+IXxE&#10;8Ra43HmRm/8As0Df9s4sce2aJU7fHNL01/4H4kRz7M8V/ueBqS7Oo40o/c+af/kh0erfGPwpoErr&#10;eeJdKs2U8RvN5sjf7qrk/pWMfjFrniaRofC+g+IdZQnKzQ2X2aAe2+XaCPwNb3hL4TfD/wADoF8K&#10;+DNOsiB/rI7cM5+rMCf1roRZM2Pn2+y9Ka+qro5eun5f5i+rcU4tr2lelQXanD2kl/2/Udv/ACmc&#10;GNB+JetpvuYdI0dW+8s0kl3KPwTamfxNdB4U0GLwxEP7Rnk1icgEtc2qQwj/AIAgJP4mtx7URIcH&#10;r71G0Z8sNH97pzWrrRcbKKS/rq7v8TtpZFByUsViK1Z/3qklH/wCHLD/AMlLlh4r1ixdv7NeGyyM&#10;j7FCIzj0yOapzzNeStPcuzyMxYu5JJNNCOnzOBn2p3JGeRWSt0Pbo4bDUZOVOKTfVLX7yvKITCYl&#10;BzjAGKrPF5S88fjV19p5ANVrx0xyDVq52wbRXEhThaik8xhjdn2Ip7bQeCKhMhjwzuMHtVJtHRBL&#10;oNa4aM7ZYSfTaKp3d/aCYiW29OGX2q+8iEZBqCZLeZj5kan3Jq476m0HG+qMS4h0mY7Y7ZVJ7Hio&#10;00bTXUyiFF2kHIOf071ebSIruTcn3R1INLH4ccscTHA7DvVPlerO/wBtCK+Jox9U0hp2N5FLEgbp&#10;GFx2x0rHkN/aSjyZtrCutl0qdR7L901QubK5EgaaAOo7heampQhVs02jenWjUhyN6GbBd6pdlIC5&#10;klkcKkY6knpir93e+I/DOoNpOuWMkEsPEltOm1sUkkUOT5ltuQ9UA5P+FN1C1jv1M7h3dV2qZWJK&#10;/jnp6VMqNZxSi1p5bjk25pcq5evf5f18ySXWtJvVxKhRu3FV2gZW82A70Izn0qi2lygFllHXpUIn&#10;uLZtokZeecHiuaU69H+JD7jojTgtIOxsRSM2dy4x1pyzzRyHY3AHSs2HVnRsSjzB9cVbg1O3kGGl&#10;CeiGnCtSqaJilTZdjuvNXbKADnrmmXVulyuVIJA45qKIMsPm7CVz94dKSCcowLHjNa27EKK6dCJo&#10;pLbkEj1qRY4LpcucN3wanlmjnQx5JBHNU5Q0Dbj+GKLXLTlJaiS2kkC7i2celRHDKRnmrlrMkzCO&#10;XjIqO4sShLxEEemaNtxqVnZlV7YHJyfwNRhpEGxTyatRuNvlgHPpTZox71m3ZmqnbRlcMvfn60/c&#10;/wB5WIyMZB/ClKAHJBxinJslO1s47VSndA3c7L4F/G/4k/ArxcPEngnVFWOcqmoWFwxa3vYwfuuo&#10;PXGcMOR2r7y+CHxw8A/HnQDq3hCc22oQJnVPD91OpntCOrr/AM9Is9HHbqAa/N1UlhfdbzlSOnFd&#10;H4L8ceJvAniCy8Z+E9elsdW0+ZZLW8t8AqR2I6MpyQVPBFfU8M8V5jw1iL0nzUpfFB7eq7P8H1R/&#10;P3jX4DcN+K+CeJsqOOgrQrJb22jUS+KL2/mj9l7p/pePQkE+1LyPUV5h+zh+1V4P+PtlF4d1AxaT&#10;4vihH2jSwCIdRK4zJbHsQOTETn+7kV6jIkgcxvGVKnBzjqOor+kMmzvLs8wixGFnddV1T7NdGf5O&#10;8ZcD8ScB51UyrOaDp1Y7fyyXSUZbSi+jXzs9BmSepopSpBxQVI5Ir1rnyLVhKY/3jT6Ke4rEYAH/&#10;AOuil2NQQR1FILJCUUUjAEYIzQIXI9RRSKqr91cUo4p3YlqBAYYIpPLT+6KXPtRSab1HoNMaAcLS&#10;lFPUUtFSm7WCwnlpjG2osDzNvbdUjyKhwQajAJk3AcE5pq4nuSMqqMj+dM2gkkipaKSk07l3IRHF&#10;ngfrTJVQDK/zqXB9KbKhcACq576DuiHA/wAmjB64qaMFFwRSsCEwfShysJpIgop7gnoKbsb0o5r6&#10;jVrCN149aTGTS0VbldEcnvCEcEUjqAOBTqKV9gUCIqD1FPCrszilLgHFIXBGKd1ctRSI3DKfvfrS&#10;oSRyaUnHagHPapTJaEwmc/1pHIOMGkZTnOO9A+Q5Io5riUbMSgknqakUqRk5qP6UXKStqFFABPSl&#10;PA2n1pDVkIRkYzSbfU5pynBzSMeppJgmIyLg8dqj2AkbRUgIIzSg5GaY2upEUwfm/nTT3GeKm3jO&#10;MGmnP3scE0ahdESIC3A/WnMhB4/nTypHUUlUuUzvJsjboaYoBPNSHlse9KygDIqTS1kROADxSEZ4&#10;qQnAzTNpxnFA+g0KB0FI454FOpQpIyKE7C5RB04psnanlCBmkouOxHRTmUk5ApAjE4xQFhKOtOMb&#10;r1FN6UAJsX0o2L6U4qR1FJQBGeCaKkwfSigbViOinOpJ4FJsb0oCzEpCoJyRTguTg07YPU0CI2+7&#10;imVJRU3Y7I+chq896FhIwoGBuq8haRkhabPqB0rm4LqOJw7461q2lx9p4hba2cls84r+CpQsf7U1&#10;8PyLTYk1xQ7+cIQAhwoA61iSRs8uX+Un+7W7cGW6YMAfLXiqV5YPIXeAcA9cdKdOXKPD1FCKiyGz&#10;bZIszHgDpnrVi8jkun85olBI4xVNFkjmLEgqMY7itOGRZIWZ3HCnj8KuaS1NKnuy5kZy2scMoK7j&#10;nr6ZqRnMJVgcDPSrK2wkUCNWAPQkc01rLzDsJyR3PanzprUXtE9y0ryNbjEnB7VUvp1VCNu5h3xV&#10;mFFjhEbHcehqO7hR03Rr068VmpJMxhZTMe5RmTcV4PbHNQCBiNwBwOtaccSsxLc49RVaUIkhQDg9&#10;OK6YT1O+FR7FTy1p2B0p0yKrDHftSFSoJZT+VadbnQmmipOswYHaoFKu7HNWCFl7Z/ComXZkH8Kq&#10;5aYihh83XPaplAxnFQAkdCRUkczEYKY+oqkxNMeehHtTCMjGcfSlZ2B+6fypu9e9MSuGwsNoP4mo&#10;Psqo2d7Z+tWlC54NJIxB+6Tx6Uuo02iv5W05Vic9cml2ehNPYk9cjJp4CjI9qZTYwBW4yaaQkbAY&#10;78UrEIx7U18sQeTQtAV2OkjSQYfP4Go0RVYBegocSY6NT4UJTcR370XBbAyjHAojQ7uRUsSDHzL+&#10;YpWX5uF/Sgm9xFijJwSaYy7ZNnan4wfenybWOQnPrirVmiW7MhZQvSnLymKUwk85P50BSoxg1L0e&#10;hV9BqoQc09VDdaZK+Twx60RhmyQT+dCdgAsNxXHenuAoGO5pNhH8P408gNwf5VTehLdgjA/OpPLX&#10;1NRghOM05XBB+akmDQOgxUcSAKe/Pen5J6mgY7UNii7oRUGRyetSBQDkVAWYDgnNKJW43MRQmNq5&#10;YDkDFIJS4wDg0iEPHkN3qISKPunn2o5iOW7JTuwSzZ4qJnIOKUyN3B/OkDKV3EdafMVaxIdu0qDU&#10;Trg7h0p0jjoBiq88rbcbyPxpNocVoSiRcZ4pTcELhcVWaRIgGL9R6037ZCoDo+7d2J6UJlqDkWVl&#10;YnJOMHtStLE3zbRVX7TcOQsdqWyOvSg22oNySFB/hB6VVp30EoJPXQld485D49jRDqEcWUZ15PGK&#10;iXSjKcyTOPbdUy6Zbpyy5PvzSs3uym6VtxlzrMf3IcsehG2oRqF3I2I7VufUVcighjcFIlXn+7Vg&#10;ugxkgelO0Fo9Rc1OK0iUPsmq3PzF1RfTnNMOmTo22a+c5PQVotOuMA5qvLcs4Jbj1xQ5xjsiVUqN&#10;6IhfS7eJl3Fj+NS/ZrANlIhuqE3Ds578U1nYtuyR9KPayNOWb3ZODDF8/ljj1p5mVgCoHviqu5mH&#10;3iRTWZ+ApP4UnUkxci6ssvclSVQ8+lMe4JHBH5GmQ288vzhh+PWpRbwxxkzSAY7k0veC8IkLTOTt&#10;yefSjyZSMNkg9iaZPq1hB91Qx7bRmqs2szzAGFMA+go5TWNOpN7WNbS9R1TRJ/tWm6nNbvnP7uTA&#10;/Lv9Kj1B/Amuan/aHiTwwIrxhk6xoj/ZbkH1JUbWP1FZTf2rdEBFf8jSx6VdecDIPmxyxHSrpzqU&#10;neLseVmnDuS5zSdPHUoz9VqvR7otaj4Xk8Uy5OqaV4qjXiO216L7HqCL2VLhflY9ucZPauUufCtl&#10;oeqG30vW9R8KzucJY+JYiYHb0SdBtK8d/wA66yPSIREfMkOf9k1pWus31jpzaPsjurKUYnsNQi8+&#10;GQe6tx+XNae2jL+LH5rR/wCX4HzEOG86yJN5Bj5xj/z6q/vKfprqvkcVe6z468MKG8Y+G5JLcqPL&#10;v9PImhcZ67kJH54NXNF8VaDrhxp9+hP9yQ7W/WuhttD8J2cTy+EptQ8J3cg+aTR5y9o/s9vISCvs&#10;DWZqvw0+325vtW8G6frvUnVfCM4tLtD/AHntX4Y9/lzmp9nTn/Dl8no/8vxN4cZY/L/dz7L5U1/z&#10;9o/vKfq4/EvuZaS1uH5yoHbntU6QhBtJrk9N03xEkz2Xgnx5FeSxn/kC+IFNtdqP7oEhAb04P4VL&#10;L49v9Duv7P8AGvh+60yYcbpYzsP49/wrKdOcXZqzPqMszDLs9p+0y2vCsl0i/eXrF2kvuOoZIguS&#10;Me9NjMIPytmsu38VaJdxiSHVopFPZXFTaTc6x4m1EaT4M8PX2qXTfdt9PtWlY/8AfI4pxpVJ6RR2&#10;ypVIRblolu3okXZ5lHAA/Kh5EUYkl/D/ACK7fwv+yD+0P4os/wC1/E1pYeENNU5k1HxLcLAAvshI&#10;NXNX8J/sc/CmeO28U/EjxJ8RNREWJ9P8OW3lWhk/67MMbR7E1q8LOPxtL8/uPGlneWOr7LDSdefW&#10;NJOdvWS9yP8A29JeZ5rHdWs8/wBmsvMmmb7sMCGRj+CivSfAf7Lnxp8caeuryeG49C009dU8RSi1&#10;iA+jkE1Xuf2vPF/hm3XSP2fPgr4Z8E26rgahPYreXxHbMhGM9ex69q8z+IPiH4r/ABfvTqPxY+J2&#10;sayu75Le5uXMcfH8MYwqj6KP60KNGK6v1/4F3+RSp8QYx2Shh4vrJ+1n/wCAQtBP1qP0PW/EPh79&#10;jr4OwGH4mfHm78VasrEyaV4Jt8xpj+AzH5efXI/GuY1X9tTw34VBtv2af2etJ0ZwMDVvEEZ1K8x/&#10;e5ART+BrzW18F6DaqALNjjoGWtO0sNNtkC21qihegwD/APqpqrCP/A0/zf4nXTyDK1Z42dTEy7Tl&#10;yw/8Fw5YteUub1IviL8Vf2h/jk6/8LQ+I2p6jbqP3Vk90y26D0WJCFA9sVk6J8P7GwjC3hBzx8or&#10;o9/GNtAMat8qjJ68VDry6aHs0qscLh1Qw0I04L7MEor7lY9Y8Kx23xJ/Zx1fwzDZPPr3w+A1jRHk&#10;OfMtQcXEAH8QZQcj6V4ZcT+HtB1q2m8Iln8Na+huNKDNk2k3/LW2b02seO+BXr37L3jmPwn8ZtOt&#10;LsB7HWkk0vUULYUxTqUOe3FeN/FT4Y3fwP8Aihf/AAe8R6pIdE1DUJH0TVCu02l0GO0+2MjPqK9C&#10;jBYvDct/eWx+C5xmFTgLjv63yv6piUnU7Jt8rl8pa/8Ab1jWnV1kWTcQwO4Edj2rqLn9qH4zaVpd&#10;r4X0S7W6mmkSC0jSzDSux+6ox1yeMY6muA0XWL+5gltNbIivdPZorxCeCQeHHseoPvXsX7MejaV8&#10;MPCmqftrfECyR/7FnOnfDjTLlPl1HWCCfPAPDRwjnd0De4rmowvLV2S3/r+rvQ/Ys2qZasuWJrUo&#10;1ndKnHR885/BFPono29lFOT0TPQPjB8aNd+CXhbR/gjfSRX3i68gh1H4hToAI4LgjMdkCDwI0I3D&#10;n5ifavy0/bD8TTeMPiV4+8V3cSJJPfxIVi+6AAOBmvsa51LVNa1K78ReIL17m/1Cdp765lbLSSMc&#10;kk9+35Cvhz9oqdpH8VXZPM+vsD9FIGK7cvk6mMT9EvJXX9euvU+B4gyTC5LkN0k6suaU5LRSk4Sv&#10;ZdIrSMV0ikuh8/WFuuo/ELSrIqCJdat15H/TQc/rX7s6DbeE/sUXgP8A4S+yhtNfsoILCXz1YJqK&#10;IDAevBJABPoa/C7wLbvqHxe8O2gBPm65bLj/ALaCv1Ga0SXS0trd2hmj2PbSxHaUlXBRgfUECvX4&#10;pk06UV2f5n5x4MZIs5wWYVJVHC1SKulfVJtP/t12Z7D4d/aw8d6Z9v8ABnizwvax6xpE72l0VVlB&#10;ZeN23J64z+Ncp4v+J3jnxVbNaX+ry/Zmbc1tEu1WJ9RjJ/Gl+L1wfHXh7w/+1FotkI2vcaR41hj6&#10;R6jENqzHHaRADz1rT+Efw6f4o+LLfQrW4WC0H76/vmBKWtsoBMjf55JxXzMearZLVn7jRp5LluDe&#10;Y1KUafLf2l9VCcNJpX2Sese6afU6r9k74BwfEzVW8e/EffZeFdKcPqE9wCFmReSqnuCP8K779qP9&#10;oPWLm0hu/Cmi2unWerxiz0bSJ7dGFtosQxGrAjGZSCzcc1tf8JDp/wAQ9UsfhJ4Kkew8GaJhbnAw&#10;blU+Zg/qSRvYn2B6V87/ABr+Jn/CwfifqetBmNqsvkWSnosKfKgHboO3rXdif9joqlH4nv8A12/z&#10;PyPhutivEvjJ5tiof7Jh0/ZU38OraUmusm035WscD4v+Enw08aRfa9BhPhrUy583Yu+xk/4APmi+&#10;oyPavMfFvw58bfDjUd+oWbeWp3RahZyb4mHZty9PocGvaleO4XORxyKilhuFgktbcAwzLiWFsFJB&#10;/tDuK85JtXZ+8YeFXDStCWnZ6/c9/vuvQ8v8L/GTWNN22usr9rhz9/P7wD69DXfaB4r8PeKIQ2l6&#10;inmnO+CTh1/CsDxR8JtA1hnudEt/7PuQPmjjU+ST7DtXB6v4Y8S+FLpXuLeSMqcx3ETccdwR0qVO&#10;R6kadLEq692R7bJbyAZjYf8AAqRA8b/N0rynQPi34i00CLU3F7GOnmMd4/HvXbaN8SPD2rqu+cxy&#10;MceW55rRNSWhjUw9WC11R0RliZsFO/YU144JH4X8jUVveW1181tKjjP8J5FSYD5MZwQOSKhOSMNF&#10;IimtV3ZQ446GmGxATIOalUMmSzFjnuc0byOSuPrRfU1UmupWaCSI5TPPvSCW5jONmfrVoSrnjB/C&#10;nh43XG0DnsKd0yud9UQpfOMB4SMdyKedQjOFPenxIskhVxkY4yKiuLNScrGOvYU7ER5G9SRLqF25&#10;NTJLGh25J9xVFbJRGDvYN3GacYriNfNDkgUWYShCWzLhYA/WhGLPt7VQN5MrgODUsGqWyt+8cD3J&#10;pa3I9lJK5fX5elKSScmm2rPfYNjBJLzz5cZb+VXo/DOtud9wsNtHjJe7mCY/DOf0q42OadWnTfvt&#10;IqCZlXGBxShxL8rnHfIq6NI0iDAutfadu6WVuSMf7zCqureJ/AXhaPdqRt4So/1uqaisY/75B/pU&#10;80XotX5HJXzDC4enz1HZd37q++VhCz52xRFuP4Rn+VS22ha9efPHpboh53ysEGPX5iK43U/2rvA2&#10;nFrDwneTajPnBi8PaUXJPpv2j881kTfFX4zeNI2Phf4RzW644u/EupeUF9/LGWP0rZUMS1flt6u3&#10;5nzc+NMnlNww8/ay7Uozqv74Ll++R6bcaLBZLuvtdtFPeO3BlI/LAqneax4S0O3afVGKqoyJb2dY&#10;Iz+B5rzCLwP+0H4inMnin4xW+kwsP9R4c0/a6j0EjknPvRF+yz8LJrn+1fFS6p4ivCctca5qUk2T&#10;/ujAqlRgtZ1F/wBuq/8Al+olmvE2N/3bAyiu9WcYf+Sw55fJ2NzXf2m/hR4czDpviOyuLkcC10S1&#10;a6lz/wABz/OsJ/jZ8SPG823wl8HNbuUbhLnWrpbOHHqVOWx+Fdn4c8F+GPCkQg8N+GrHT1xjbZ2q&#10;ofxPWtSONhJ5hU7h0YjkUf7LB6Rb82/0VvzN4ZVxPivexGNjSXalTTf/AIHU5381FHmR8D/tF+JC&#10;z6r8QNC8P25+9Bo+nPNMo9N78Z9xViD9njwre4/4TfxDr/iGZeh1LVGWH/v2nH616QyBvvpn6im+&#10;VHwfLXjpx0q/rE18CUfRW/HcuHB2TzlzYznxD/6ezlNf+At8v/kpg+Fvhz4G8Gpt8MeD9N09u7W1&#10;ooY/8CIJ/WtqW3jOP3S/XaM1MFTuKY4OT1x71jKVSbvJ3PpMLg8Hg6fs8PTjCK6RSS/AjeMrxj5f&#10;7uOKA20YAFPO4ttINGwYyR+lLkZ1xasNKjbuPcZoVyTikYnpk47UjOVTCrz6gVoo2KSQyWXEmG/u&#10;00gMd1NkYs3zLjj0pMnpmqirFrQe3TpUe5iMADrSiRj8uO2c4o80D5MYPXOKL62HZ7iYGORioZYo&#10;pcowqZuRgZqGQ8EL1x2q1cuLeyIXsIsYDDr3NULnSDPJxcMCegVhj+VW5TNvPP501AWIfpiqR005&#10;TjqmU7jSLtYwqSrgZzmqE+naujgxwq6nvnmtoue7H86ViC24H6GqU2johiKsTBjurizmEJsZSCec&#10;CrY1OOFz5isgx0YVpxKz/MFJPYY6VHNYR3bbp7VM/wC1HT512HKvTb95fiZyXsMybQ7Z9qDuC4ba&#10;QTxx2q7/AGRaRNgKqn2AH9KiuNFM0mbedkIBxnkflTUolKrSuUJorZ5QojUfLzgUh06MWrHjv1pf&#10;7G1GGdneYvgHouBUdxFeiNUCyA5+bANare9zpTUrKMind20SpgKo5xlayr6zuEIWJcK3XIHNa9+6&#10;RsqSBjgfw+tMzG6hn4GcDNXqdsJuEbmXaaElyT50hQEdferV74Mitrf7Rb61ETjJSVCv61Pc2jNs&#10;SFi+G3OBxgenvTNQjkaMRjcVIxtB4rKphaNZ+8iJ1KialCVvIwY764tXMazEAHopJBqzBqcbHZP+&#10;a1paRoSwTG4lQH0Rlo1nT7G7b9zYrCyjlo1xn64rmlhJ0pWozv6mkMS27TRVjnR+YGJ/4FUgkJGG&#10;QH681kvFPGxEZJAPBAxmpItQuYcK+D7MKydWdJ2qxt57o3UoS0TL/l5PDEVJFciPMcijHqarQ6ha&#10;uNrNg+5qV8MobGQehrWM4zWjuU1fRj7iGOb95AwUn0NRoQRsbAz3pY2EZ+6CcdCOlJsLnninpYa0&#10;EkgkxlQpB7imGIYycj6VZgdVBjmQgHocUXVoNoaPOOvFZNCctUmVS2F2k/jTYneObBDEH8hUrKud&#10;rAD601socFj7c0k2ik7qxsaNI0eGs7uRXjcPCImKuso6MpGCrZ7gg+9fW37PX7bNvqLW/gv4/XoW&#10;6nmWLT/GRUbXG0AJeAD72cfvgcYGGH8Q+NIJAjgmXaCcE4z/APrrqob+LUdDRrOWKO6gGMMCfMGe&#10;p7n/AOvXpZVnOYZFjVicHPll1XRrtJdV+K3R+ZeJPhvwx4i5Q8BnFBTT+Ga0nTk9pQlbTzWqa0km&#10;j9LDbybi0iBRwUZSCrqQCGUjgg54IyCKYPnB+tfHH7N37Wni74U2sXg/xfYzav4XiXZHaibNzpY3&#10;Fi1ux6x5YkxHGckjBJz9gaFrvhzxdoNr4v8ABuuW+p6TeoTa31sWwxz9x1IBjkGeVYZFf0dwrxpl&#10;3EtPkT5KyWsH+cX1X4rqj/Kbxb8E+KfCrMG8RH22Ek7U68V7r7RmteSfk9H9lsn2D1NNYYOKeAT0&#10;FHks3ODX2Z+MjM8YwKaV3VJhQORRuQdP5UE7kflj3o2D1NOcg9KTB9KBNCbB6mmHg4qTBPQUYHcU&#10;CI6KVkI6UqDrkU0PlSG0U5x6Cm0hDXjVzkk0oQDoTxS0UCsgooopWQwpCoNLRU2AQKB2pjfN1qTP&#10;+cU3Ke35UWYWYzYPU0BQO1SZT2/KmkZOQOKQEOwepo2D1NS7P9n9KNo/u/pTux3ZCUAGabU5C45A&#10;/KkZVxwv6U0xpkBQE5o2D1NPdSDwv6UoVdnJ5x6U7juR7FpGUAZFSKOeRTtoPG0flTCyK55pCobr&#10;U7RLzgU3y8fw0DsiIAAYFNIAbFSup6hfyFN2nrt/Sk9CbCBAvIpr/eNPII6ijA9KV9QtoMUZOKHU&#10;AY9afgelBAPUU1qNKzIgABilAwMUrA54FK444FMbsM2DOcmgqNuPSlIbBwDSKDjBFNNEOLewP0/G&#10;mU9lbdypx9KCqn/61SlY0jGxHsGc0P0/GnFTnABpNhHJ/WmVoMQAnkUPj7uBSsCD8o/KlABA3frQ&#10;LlI9g9TQAAMCnsuD8vNNwR1FJpsasBGRik2D1NLj3pQCTgUkmOyG7B6mgIAc04qQelIQR1FNpish&#10;CobrTDDknrUlFTqgshnl54YcUvkp709lK9aSjVBZCeWuMUxoVAyCakowD1FF2FkRbB6mkKADNTYH&#10;oKjMZyTz+dNMZFgZzS1Js/2f0o2/7P6U7k8uhF5Y96PK9jUuB6UVN2HKfKNxGoKgJyKmtL37O5Y5&#10;wRjinyxJJGZIxyBxmoDGqyqWQlep5r+ELqS1P9s9JwsblpfRyL5W4BUTJB71HcvNLE6oMf3sHGag&#10;t5bN43JIXjGM1fihhe3Mr/dYdzWT0ZwNKm72MyzsmmkJldVRFyff2q/bxQKrCMZwPm3elV5Hjtpm&#10;itV3ZAwp6VLbXBXc2Q2Qcg9B9KG2y6jlJXJjco7Fox6KMDpTUTD5IzkcmkaVniOw8d6ltogUz2xx&#10;SM/gInjeH7v8frTJmVU8tecirZUwRkzANuHHtUKIGUttGMnBxQOErszo4pAxDJjPvUN1ZBiHVuRW&#10;jdoVTeG5zg8VF5PybSOorWLN4ze5lzQhBkgkioTIWTa3XNXrgICQw+tU5lRc44J+7XTFpo6ou8SI&#10;iUjCYFMaOUH5yPapGJC9aR+mao6k7EWxvSngZOKTeAg45pNzjn+lUmPVkx6HmoG+8frT42aQEMaT&#10;YpYjmmncFoxQcHNEjkjigEA5IpzIrDPtQ3YkgaZCNueaUF88oR75oKKG+6OvpSg/3s0cyKsNZHdu&#10;R+Jp4QJjPPSnu2VyPSm/eAzTEOO1uoApCF24BH5U1yR0NC5YZJNAW6jlmHA209W3HGKgXqPrUgJH&#10;SgGrDmQk5oD5OMUm9vWje3rSEPJwM1E24k4xzTgzE4JpCVBx/WmA0oA2KeJFTjFMkYbsimkknJNB&#10;Vrjncgk8daTefQUrRBgSc03GKV32BJMcGY9qkj6GogxXp/KljlySCf0piaJSSBkgfnTfOUGop5Sg&#10;+T171F58nrRcIwvqT+Z7UwyBmIJqL7QzfLuAz3xUZmiiYkyA5HAqfeLUNSz9qMXyjP4GhWYkHGPx&#10;qn9oaVj5afQ1PHaXsxCsSoPqapQlIbiluTvMseN5HPTFQSXaj5A2MVMmlBcNK5bHvUghhDbQgI9x&#10;VcqW7ITgn3KjT3MzYiiY+9Ktpeu2Gk2564qxG5VgRgVJ53qc/U0JwWyuNya0SK/9jJs3PIzMe5qS&#10;OztYl+cAH0pWmboCfbmmEk8k0OfYV6j3ZOskP8GOOmBQ05PCqPrUKKOccfSn9B1pOTZHLYN8gIOc&#10;/jTjIW5Jx+FMZsDKmmlmPU1DZSiSGVAelMaXPQfnTaMOThFzSu2VZIUsSetQSNIG2sTg1YaN0Tew&#10;xUE1zaW43XFwCeqqgzTSdxxd9iNfv9Kl+zyP82AB6k1UfWpXfy7OzJPctTWttWufmmmKg/witFFX&#10;uaKEr6tIuyXWn2h2zSqB6CoJtdsV+W1hZj9Khi0aJXDXDluf4jVyO1sbccRqc98VVlFi5aMe7KX2&#10;3V7tsRRbAelOh0O9nXfPcH8CavC7t4vlAHHtSy3qhPlBHtnFLmSD2tS9oRsR23h+zt/mc5PuanEV&#10;rFGyRxIM8lgOarPfsRtAOfrmoXmncnCn86Tm2S4VKmsmXxPFED5eM9hiojcqctIwJ9qpOSDvZse9&#10;QSXsSEhTuPpmlyzkaRoX2NA3KkEqT7VG146jJas43124KqiIOeZGA/WpfCvhPxv8R9Y/sL4feFtV&#10;1+7Of3Ok2Luq46kyfdAGfWtqeFnN7FyhSowc6slGK3b0S9W9F8ySfU4sZaUfnVV/EUtsxe13KUXJ&#10;ZJAp49e9ez6J/wAE+/ivDZReIPjH4x8N+BdNLHzvt+qxzXQUc5EanAOOx5rQ0zw3+wt8H53kv49X&#10;+J2rKwMP2pPIsoyOc4Bwfoc10/VaVLSo7fn9y1Pnp8U5JK8MHzYmS6Uo8y+c9Ka/8DPEbPWPGvxD&#10;kGjJ4KbxWY8f6J/ZpuJUB6FZEGU+ua9n0n9i74zy+Df7a1O/tPCOnvbeYNI8bajFc2zjGdo3fPH+&#10;tXdX/bZ8d2Vr/wAI/wDCLwnovgvT+QqaLaKJcf7TkeleWeK/F3irxpcNfeL/ABFe6lKzZLXtwzjP&#10;qATgUOth6ceWMbrz2+7/AIZnyuZ8M1+I6sazw1PCST+OLcq33wcIp/OZz3ib4LaCkswvPDNzYPG7&#10;I2r+Ebj7fZtjuY/vqPpXX+Bf2m/2n/gJ4S/4Rf4U694f1OwVcJfWNgiX0S45DK2JAfwNc5b3F9Zy&#10;CayupIXXG1oXKkY9watX2ujW9sXijSLbUiuCJ5MxzqQeCJUwwP41zKb5tLxXk/0/4J3Vcl4ko0FQ&#10;q1oY6immqeJim9O1Ra/emjlNX/acv/iz4glT4g+JNRutShbdJFqdw0io3T5VOAv5VraddQXkAe1u&#10;YZIx2jYYFbnjX4ZaH8cHgb4WHSdP8UrAscmleIFBh1NR/Ck6bWjl92JBrzTXvh74o8AXUumeMfCX&#10;ibwjqFq5juRNZvPbbh3DqMhT2PIPrVSw0nHmhqvLf+vv9TswfFmS4OH1bM6Twc47Ll5qSjfSzi3Z&#10;ebSX5HbBkJKqw49Ka+0cnNcrot14/jsxd6YbLXrYcs9hcq0oA9U4Yfl2q5p3jmwvHNvqEE9nKOqX&#10;MJX+lc/K07NH12FnhcfR9tg6sasO8JKX5ar5o2iwPBFMRACSOKcjwTLuikUj2bNNlkZm2KcU7J7G&#10;qvfURpAp59aERpn3L0HepIrB2G+RSQe+alREjO7HA4qlFR3CUorYdYzS2V1HdwcSQsrowOCGBBB/&#10;SvRv2wfDFl8X9K0TxIQkVv4s0SOa0uBjFtqcA2Mc9txHP415tMytwvX2NelWFy/jH9kLW9EiVpNT&#10;8E6ouo2aoNztbTfKwH0bHHvWtKUou8HqtfuPjuKsqwmYwovExvCT9lPyjVtG/wAqnIz5u8PLBr2r&#10;QW/jvV59Kl0y7isPFkkcJeVbMMA06oPvMgGeOua9y+Pnxd8PfGnxDo3hz4YRSW/gDwTYDTvCFnIh&#10;TfGADJcMvaSRiST15rkf2m/gV4n+Bdj4X+JevavbzeKrzRkvPF/huCH5rSyl/wBQZTnlyhXcvBGa&#10;5PwHrltpt/D4ct5VbT70GfSXB52nloj7qc/hiu/Gcypc8NE37y7O23/A777Hxfh9mSjmLyfG1HUn&#10;hVP6vJv3Z02+VzimtXypqMrtcrly6PXq5Y4oLR2ZchYz/KvgT4935m03VJVfIn8QTNn1Ga++tbIh&#10;0a7lB+7buef901+d3xsuG/sFAx/1moTOf++jV5LFSxa9UfR+IlWUMjlr0n+S/wAzg/gRZPqXx88L&#10;2yqGP9rxuB/uncf5V+ntpECAjShSoGCOxr82v2RraO7/AGmvDYKZ2zSsc+0Z/wAa/SxoDFmU4AA5&#10;OOlejxPK+MhH+7+rPlPAKny8L4ur/NXkvuhD/M6T4V+LtE8MS678MfHEdzP4X8dWJtriG0hMj21+&#10;nME8agdc5BPvXa+GUfwL4Sg+FvhXU3e5uEzrWo7uJWTB257Qx4yf7zA+lcP4eim0Kyh18ow1S6Qp&#10;pwEf/HtE3DT8/wAZ6IP94+lb/iLRvEY8DabqHgfU4b+W71pdJ8R2kCkyWDPjyYSf7rHJb34rzaEV&#10;g6Xt5/E9Ir9THjXFPiviP/VzAVHClJxliZ3928VZLspNJR1fvSUV9l37/SfEn/CH/BnW/FdlH5ce&#10;pyto/h52PzyDhrm6PozH5fpXht5pTn96oy2Pm5616l+0Tq9rpGo6Z8J9JlD2nhSxFsXT7slwcGVv&#10;ruP/AI7XmpunyUb5j7dq4KtTmnq/66n6JwlgKGX5cp4eHLGesV2glaC/8BtJ/wB5tmdCwgk8mViG&#10;7Cry3BK4ZR17VHd2nnx+btw4PHtVeKd4pDFcpkdjmobvsfWu1RXW5cCRt8pXg8571X1HS45omhc7&#10;1OcKwyPpUoLqN6uMe4pY5TKTuNJW6k+9F3TOL134S6FqxL2Egsbgn/gDH6dq4rX/AAD4m8NNvns2&#10;kiHS4g5XH4dK9qe2EvKj5gODVco0eUY5DDBB5yKUrHbSxlSL7njWj+L9X0aXAmaWPupPOPr/AErt&#10;fD/xJtr5Vje4UvjkScEew9av+I/h94f1pvOhiFrcE5MsS4U/UVxev/DnX9DcziDz4gf9db84+uOl&#10;ONSadmro7YUsHjFaMuWXZ/1Y9Ostb0+4AQzjeTwrdauOUZACmN1eNWGvarp7LHJK1xGDzGzc/nXp&#10;Pw5n1bxUywaPp97KQuWiaF2/JsY/WtnCMlp9xxYzBVsHHnqaJdehstbr/APzpvlkelb/APwguuoP&#10;9OktrTjJFzdx7h/wEEmlt/CloDmTVpbgg8paWpI/76PFYOyZ5TzDDJX5r+mv5HPo+xsP8voTTJbx&#10;VZVwxJ6YGc/lW7qS+D/Ditda7NY20f8Ae1nVo0/8dBBrCP7R3wo0RjaabrAu5VO3ytD0p5ix7YbG&#10;PxzWkFKovcTfoeHjuL8jy52rVop9nJX+5Xf4F7TvDniTV1ElhoF06n/lo0WxfzbFaX/CA6osY/tD&#10;ULS1B7GXe35Lk1y198dPHuurnwt8Kr50zhJ/EGoCBR77ByBVGXXfjbqsJXUPF2kaMpOHi0mz818H&#10;/bfNWqdXrZer/RXPGlxjisb/AMi/C1aqfVU3GP8A4HUcY/gd9/wh+g2kLSXV7d3SgZOIxEmPcmuf&#10;1/4h/CDwZh72+0G2YD7slyLmQ/8AAVzg/hXIXnw4sdWk8/xV4p1vVmbkx3OolYz/AMAU9K09E8Be&#10;BdGgB0nwjp9u+OXWAF8/7xyafLSj8Um/RW/r7i4PjnHrSlToxf8APNzf/gNNRj/5MQ3X7UGnanId&#10;P8DeE/Eetjoh0/Tfs0Gf99sDH4VnX/jD4/a0hfTfBOiaLC3SfUrtruZffapxn8K62K28ldkbED0H&#10;A/KkEESPyOTzmmp4ePww+9t/5L8DeHCua13fG5hO3alGNJff70v/ACa5wv8AwhfjjXUC+NfjBqc6&#10;SYD2+kRrZrz2zgmrWlfBL4S2E/2iXw4L65PJudVma4cn3LHH5Cuy8q3kbEsYbB6mmPZREkoSo7d6&#10;r29VL3Xb00/I76HBnC9KanOh7SX81Ruo/vm5DLLTdN0+D7LpcMNtH/dtoxH/ACGaspCw2kyMcerZ&#10;z/jVJoLlMuuCB/cPNH22SNlJY8YyCaylKbep9NTwlKjBRpJJLolb8jSVcngCkbzDwiEj1zVaHVEP&#10;LAjipY76J+EJ/Os76idOaHq5WQuemOlSLJuXdiokZZuAO/NSsFwqj8atbCaSGPJuIGcZpSRt3A0p&#10;t4ycnP501lAbaDwaa8ydBwBNDRsVwCKazMuMGhJnYEFM+9NbXANuZAMin+VuU5Ipg+9uzg+lKzsB&#10;96tEx3Y2SMKmMjioRjPNSElupqNly2B2oVzWN7ajJivmBQOq0jR4UnA6U5ohv3tnP1pHZsEA09bm&#10;iIl4JJ9KaytvDgcCnDeDkn9KCSRihRs7lc6GnJGF6445qIgo3PJPFWPLUDd5ozjpURUMcntzVq6L&#10;TuQvCCxJaq5gMcgG7irrICc0jKijc3aqTRspMoSRvxlcDsfWnRoNvIqw0TSvnjHao5IiHIjzjtxR&#10;dMpSuTW0QQE5B+lSHaW2sB7ZpoVYV+9zTUCAbsn5al6szvrdkV1D8+4Y9aYjhGbI6g0+WXzCSDx2&#10;qAOCaotJsbO+GyO4qNplIwVGR7UshYsGJ4AqGUM/EJ2nPfvVJHRGKGXFpaXBy8Qz7Cqk+lKy7Y8A&#10;DkCrbi4hUl1yfQUsTMR5rLjjBBrSMmkbKc4dTNtLaREeRoctuP5UGViSHtgCOnFakaQAt+/AZhgD&#10;PSiS2if94kinaMHjrWinc0Ve71Ri3N9FZqWmGD6qO1VzNFdD90wLNyTmtW9s7W7b96oUdOaoaj4e&#10;hijSS3dUbPDA1UXE3pzptWejZkT2DSqRF055HrUceiXBUGRd4/u1K9lqlvKoj+YZ4CjrV+C8ZTtu&#10;LdkZevPWr5kzaSjGPqYsuivEpfOPZRmo5EvrFQ247Sex610UjxzoVROf4qoSaTKH3scxk8AmuWeD&#10;ozd0rPyCFWcVuZ8eoqThlK5HbnFWVnRz8kmR60+60oXJy4Ax028VnPp91C26F8juCcEVhKliaS09&#10;5fiaxxMX8RoNKXULnIFSWc5U7HJIHrWZFqDRcSgn1zVmK7ilQYGCR0zUqpCenXs9zo9yS0dy+bWK&#10;di0bqOM4NVsxhisynIoidom3KxqQMJlJKjd2OKbi07iSlFkTRqoLIMg+tTWlxLAR5bEEDjBpm1o1&#10;+Y800FicjrUbCeqszoLDVXlT9222Xpu9q7b4QfHjxz8DfEUmveCLtZLS5KjV9GuctbX6DruU/dcc&#10;bXXke9eX21w8EnmFq2dM1CC4BWVcsehNOlWq4WtGrRk4yi7pp2afkz5/O8jy3OcBVweNoxq0ai5Z&#10;Qkk4yT6NP/h09Vqfof8ABr4yeAfjvoUviPwHciK4gjD6poV1L/pWnnAyCD/rI/SQcY64rrAV52kE&#10;DuK/N/wn4s8U+APE1n4w8D67LpmpWWfJuY34ZT1Rx0dT0KnrX2p+zx+054Y+PFqui3qW2leLYYi1&#10;3oYfEd4AMmW1Y/fGOTHncOeor944L8QqWZ8uCzJqNXaMtlP17S/B9NdD/M3x3+jXjeCZ1M74bjKt&#10;gW25w3nQu/vlT/vbx+1/M/SJY/3ZIxUJUr1q1gOuCOoppgjPUV+sJ6H8jplanvn7tSm2Qnj+dK0C&#10;HkZzT5kF0Qcp1700nJzUssQXGTTPKPUH9Ke47JjQMnFKQQcGlK7eQaAN/U0EX0GsOophUgZNSOMG&#10;kAJOBQUmR0U9k55ph4OKV7DtdgBmjHGaASOlGTjFPQnlYUd6XacZxQAT0FK40mJz6U3Z3x+ZpxBH&#10;Wl2kDJo5itRjKT0WlG4DG39aWip6CshATnlf1o28kkUtGDnrRZkLUYyEgkUgAJANSY4xSBADmqWx&#10;dnYjkT5uD2pNh9RUpGWx7U0qc/8A1qSsgSsM2FRuPIpA3zjC1Ky4X8abtJOQP0ptoZGeppQCTgVJ&#10;5SnnvTggB55pcwFfyyFKkim4PoastErEE549Kb5J96d0BXMbMcD9aVIiBgmpXTZim1LkNWGMmUzm&#10;mohAJqdhlOTTQABgDrTTEkyIxM3zAikMf92pghIwBR5e3mi6E3YgZSpwaaVA5xVhkVutRMhzgHgU&#10;IExud3JHBpnlntirCxIRk5pjphsAGndsFpsNEXy5NNdVA6VKo+XBpGUAZFTca0K7Jk8YpChH3uM1&#10;MU3c804xqFz396q5TZDtAGMUjRhjnj8qlK56k0mwUk2TexGYgPQ/hSFNvQfpUgDKKPmf8KObUd2R&#10;hSTimyKx5AqVUYktSsoBxSuwuyBYmb0o8sDgmpsAdBSFATmnzal7jJEJ5yOtN2H1FSkAjBo2D1NK&#10;7GrEJQgZoCkjIqQoTkYpWi8sZA70h2REQQcGkp5UE5NMPBxQPlQUjDIxS0UE8rI8H0oqQjdxR5J9&#10;6WpXKj5bUwr8inJPtVOWKRJMuhHNMgvL+LiS0b6VZBurm3Es9swY57dq/hLlcXc/2tUZU5a7FcOf&#10;OC44x6VYTUpSRDK3yrwOajWGRyY/LZT/AHmFJHp/mhzuAKjqxp3i9xt03uXYCS29Dn2FS2iS3DsI&#10;rYt1ODwKrW8sdmwto38wADLEY5qxHcXRdoY5CFZfmx7Vk11RzzUraD2uzaEvdWqleg2Hoalj1aXe&#10;I7aykx1JZabYACdnkh38ZVWHGauNdSwIrtIpkY4AB6VDemxzzaTtb8RWSaeLzJIyCOQCKidZkwZh&#10;lD/CKuQxzOTI7szdWz0H0pLy3fAfGOO4qU0jFTV7FOZVYDaNoPQVQuSY5Ao+lX+H5HZsmql6uXwq&#10;9Oa1i7M6qe9ihdsqkOOTnpiqcpBcnH6VamiZ3wc8e1JGpXMeeR0yOtdMJHanGMSpI7mEJjkHk+tM&#10;ZJpANvGOtW3hXZggA9uKiyU3J1B4NaXubwlZFYxuo5GfcUNFKRhRj3qWRgi7QP1pqTM/SP8AWhXN&#10;E5WI0gkDfO2fSkmiI7GpwGLZK4/GiRCwp3swuyrg+hqQdBT5ECAYplBSdwoopy7WOCKA2G0L1H1p&#10;XABwKcIuA27r7U+oXQ5cZ5ofDD5R+lLhVPJzTZJFC4HFVdECADA4oJA6mml8rjFISB1NLmK5R6EF&#10;ie1OKqBwaZHyvHrQrEtgmndCsOwxIIoIHUil3qn4013B5Hei6Cwh2twD+lKUQAMW/So9+Gx+tKXy&#10;MFhS5h8opc+vFV5mkYjC8fWpXkUDBPbtVeW5XGFGTRdlx8iVWdxsYDHc0pIjGSelVx5kvzBSPwqS&#10;O1AYO+T0JFUosppIPtCFuIyPeiVJnO2OI5xyasxiJDuEajjrSu4YbSPxpe6nqRfXQp/YXJDSvgAc&#10;ihLKDzNwXOKslcjGaRUCnIodTsiuZ2JIjGoA27QO1Oecuu0KOfQUxV3DOaUSAfw/rRzN7szsgUsP&#10;vE4ppIY5BoJJblsD0p37uk3cNhFxnnpT/LG0kVHTt+RjOKSsDQ0jBxQSB1oJxk0wtu4xSKHAg9DS&#10;0scWe/X2p5jiQZd6aTZN0iOl8qQnBjOD3xSfaV34VSaSfz5jgzsox0AqkkCbY6SS1txiSUE4+76V&#10;XfUpyStpEPq1MMSrJjAJLdWqYvDEmXK8dgKqyKUUt9SAw3l4f9JmOD/co/sy2gw3Jx3IpzataxDE&#10;aFj7cVUmvbu5bH3Fz65qkawjVb00Razbp8wkXI9qT+0wP3aR5I9qqJb5bc2WNTBMjsDSbKdOPV3G&#10;tLK7B3Jp4m4OP0pnnRRj526dqik1OEHEat74GaFGUilFvZE65kHApWiWIfO2Me9Up9RZUMhmWMD+&#10;+2Kz18Qyapc/2Tollc6ldu4VLWwheWRj6BVGSfwraOHkzSNCclfp1/4Jstd28TAhtzdgBVe51KUu&#10;drhFPJJrsdE/ZY+Our6YniDxadH8DaXIuRd+K9RWGdh3226gyk47bRWrafDr9k/wNah9f1HxF8Rd&#10;UzlkVjpenAj/AGQTJIPfIz6VsqFOlrN2/rtueTPOcpg3GjJ1pbWprn185XVONu0ppnl+jXV/4r1k&#10;aF4T0nUdYvJG2Ja6ZaPKSScckD5R7npXvGj/ALAXj/TNMj8S/HD4teFvAti0QZbKW5W8vDkZwUyA&#10;pA+pzVNv2mfGmkaQfDXwy0PRPBum7dvk+HdNSKUjGAGmOXbj3rz7V9Z1TW52udY1ee8lZtzSXcpk&#10;Yn6nmrWJoU17sb+v+SPPxVXiPMJKNBxw0PRVaj+9KnB/KfqepQ2X7CvwoAvLHQdc+Imrx8Rz6zIY&#10;7IMO4QY4z7HiofEX7bXxcbTD4e8AafpXg/SthWO00G0WNwD6vivJwgHIXH+zTTbeacEY9yKwliat&#10;TRvTy0Mo8N5dWmqmNcsRJdasnJL0jpBfKKLOs+JPEPie5e/8Qa5eX8rnLSXkxdvpyen+NVkXOPl/&#10;CnLblTtB49cUpUxcjnvWXKke9CFOnBQgrLshduO2Ka/AP1oacHGVx+NJnJ3DkelCKSdyIAnoKQt8&#10;211wB0qXHPy/lTJE7sKd7lbDUYpJ5kXDA5DCvZvAnxU0b4weHIPhV8W9cktNQhj8rw34o3fvIm/h&#10;guD/ABxnpk9M14yuAu7OOelNdPl47dMjpVRnyHn5nleGzWio1NJx1jJbxfdX3XRp6NaM1PiT8MIv&#10;Cniubw98TPA6Wuq25GzV9Fc2ssqnOJEkj+WRTjPOcfjWTf6Lr08AstH8U2OuwEf8eHii2EM49luI&#10;+Pzr1rwN8SvC3xL8LQfCP42X5iMC48M+JcEy2MvRY5W/iiPAOeleffEf4b+NPAHiyTwp4x09beZV&#10;D288DBobuI/deN+jAjnA6d63c5uN46x7PW3+XyPiocM5TisY4VIvC4uOvPRk4c6Vvfilo1/NFpuL&#10;3urN8LrdlbeGZUi1GDV/Dc8n3ftMP2yxkPqs8ecCpoL3xHp1mt9Lo0WpWuOb3S5xOMepA+YfiK6z&#10;TdSvtHUW8V0+3GGif5kYe6tkVSvvCvgrWb3+1Z9Ak0q673/h+6a1kz6lRlG+m2pX1eW/u/iv8/xZ&#10;6kanHOUbTp42kuk17OrbynG8W/8AFEzNL8b6BqTi3OorDJjmOWQKR7c1teVE0HnJKrL1DKwIrF1z&#10;wh4g1S6W1iu9H8U2oHA1W2Gn3y/7syfK/wBT1rDv7SPwtci2jvdV8OS9PseuQmW1c/7E8eVxUujN&#10;/D73pv8Adv8Agb0+M8lU1TzGFTBT/wCnsb036VI3j99jo7q4UMSWGB717h/wT28N+ItZ8XeIfiZf&#10;6nbad4XgtRo8c15EHj1DVJSWgiQHhipUFu3TPJxXzbq154lXT0E+n7452VW1HTttxGiHgsChJ4BJ&#10;wcV614w+P3gq+07wZ8MPgpeXFl4U8DPHd2YvSI5tQ1MsHnupV65ZsqoOcLgZqqMoUHzNa/1/X9XP&#10;R4gw1bO8keDwLjONdNOorThGC1bTTs5SdoxXT3pfZsZnjzUvFeqfE7X9f+J91/aOr39/NFrTSx4E&#10;qqxQqFHAXHAArxPxB4cm+HniV/BzXLLaTP8AbfDN6zcqc/cPuPukemDX1N+1dotnc/EmHx1o6A2f&#10;ifTIdRjZBwWdRvH4MDXj/wAQ/BkXj/whL4dysd9bt5+j3DjlJwPu5/usBg//AFqvC1VCpKnU1jLR&#10;/o/66HxGf5bWzbJcJnOWx5MVh0pQS0VkkpU7dtGkulrGU/imLWfh1f3U5VZ7ezljuYz/AAOFwcfj&#10;X5/fGeYjQrBMZ3eY5/GvqSx+IzXmg6xptogTU4LZ7TWLBnAZXHyh8djng/nXzJ8fvD2oafa6fazl&#10;FKWoLgNnr9K9jKqLw+P5Jd/8zzeL85o8ScHQxuDV+aErx6xl7qcX5pp6dih+wlp/9o/tRaMQhPkQ&#10;SynA7ADP8zX6T6VFp8kj32r+abK02rIiHDXUrfcgB9D1YjouT6V+e/8AwTy8P60/7QM+sx2YS0sd&#10;KkN1fSsFit1PVmY9MKCf/wBdfbXw/wBe0r4teMZhpd/cDw/oykyTxqSEVj1PP+ulIx/sp6125tRj&#10;iMycpv3IRTf+R8ZwZxBiuHPDqGFwcW8Ziq1RUo9deWLn6K2j2v6M9UXXn02w/wCEovp/Ov7g7tPR&#10;l+XePlMmOyIAFQdwCe9dX+xvp/iLQvH3ijx5JrttZaD/AGfH9ua/jBikv5H227exDEtn/CvLfEOp&#10;3mpTPfzARxooSFVTAijXhVA+n54rvvjJpZ8Dfs5aN8KFd4dW8QY1rVRvIZMf6hT6ADB+pzivnK9a&#10;Veo6ltFol27f5n6hlfCdDIuH45TzXr4ySVWbXM+kpy16QStHs2nuzjtQPijT/GuteF/HsinW7DUZ&#10;VvmI/wBczHcJF9mBBp2ULbRgn2FX/Fmsj4o/CvRvjnZR79b8OlND8c46vGP9Rdn14+Un361mafcN&#10;flfsVs8zyqCqRIzFsjqABXEo82qR91QnKVC80oyj7s0tlOOjt/deko/3ZIkfCDLYFQX0UVzB8nXG&#10;OBXVaD8IPiV4qJGl+Cb5lxnzJo/LUfi+K63w7+x78UtbIWbUNGsVBGRc3u4j8FHNVGLbOLEZ5k+C&#10;u69eMWvNX+5anjMLzWBCTOChNWwY5kE0YADdOOPz6V7Rqn7Kvhzwmzf8J1438wAZcW7CGPH+8xzX&#10;Jax8Qv2Q/grKJNR8R6LcSoT8l1eG8lz7IuaXPCTstX5anm4jjXIqdPnjO/nsvvk1+RwkFvczSrFB&#10;azSljhVhiL5P4A10WmfBf4neJlWWw8GXMUeM/aLpREAP+B4NWl/4KI+ALcCx+F3wq13Vzu+RtO0I&#10;W0J+juBx05qpL+0X+2X8W9ZHhv4afCfQdGa5ICPq+qee8YPd1jGF/E9qajVeig/m1H83c+fq8fYi&#10;snLB0OZLeSUpr70lFfOVi03wV8Qac/l63rFhEoxvSMtIQO/3cDP410fwc8J/syalpGqXvxIn8SW8&#10;tjM0cU91dwWFlKe5Bfc7D6VW1TTY/AmjQ6f8Y/GSeJfFPl7ry00iUxWsb9dp2fwjpzkkV5L448A+&#10;C/iJ4n/4Srxp4eg1GVIxHaWt2WktrZB0VISdi+5xk9zWFP27naUlH0XN+Z6TrcQ53l6dBuPNb3r+&#10;zXyspN/gvNnoXxK+MX/BOn4YXKTadrejXmpAcRadA2ozlvqoIzXBa/8Ata6b4stTB8Kvgl4q1KJB&#10;/r7mMadbgeoBBP407TfCvhfSIhDpfhXTbFRwBY2KRcf8BGf1q4LSRFC2c7ADkA5x/OujlpJXm3J+&#10;tl9y/wAzGnwxxDWf+0Y9peUeaX/gU21/5KeaH44/GGeV1stF8M6EgcgB45Lydfxbgmrenwa98RMr&#10;4u+Nms3bNybG0CWUY9vlrp/Eng/RtbPm6npojkIx9otl2n8cda4zV/hzq+lo91o84vI16mMbZF+q&#10;5P6V0U6lNr+V97f53f4n0uF4A4YxsE8bWrVJ/wDTyo3G/pHlj+COh0/4MeANJnWd/DKXkw6z6hcN&#10;cMf++zW/aafa2IKWNlHbpxhIIVUfpXAaF8SPEWgn7JeMZ0X70Uy4cfia7DQPG+g68RHHdeTMcZhm&#10;OBn2PeirGu1zN3R7FHhHA5Gr4bDQiu8Yr8dL/wBbmqcnrn8adtjPAA/Knsj7NwTPH3gePzqNkZTx&#10;XM20zeMk0RXCopGykWRVTaBzilkRt3zN+YpUQbRk0bs0bXKkEcmcJUqlWGBzjrTGdV+8aajqHLBx&#10;TTurE2aJNp3EhaVX3HaacGXZuBzkUwMqjpz607EXsxsgBZSo4zzg0544ZQQ2Mn2qEzkn5ajeWQdG&#10;OfrTu0aezlIdLYxE/JGc9uKhNrMufLXdz24qzDcOoyXyR2NEcwZiCepzSbVi06kStFczRdQQR61Y&#10;h1NmYNLF25OacyCYfLj8qjms0xmQkH1FCRMnCW6J4ruInIOMnpUqTo/IYH8ayxb3IO6LLDPHagyy&#10;R8GNl96dpA6MZbM2diuAaHEZHB6deKzrbUZIvlySO+KsR6ikpGOPUHjNXGSsYypTiycxAdcUx1Ab&#10;5fSnvMuOo/OkR1bPGapNPYlXixG2lGLDAXvioIAFBcHOTxxU0/zRmNRjPNNWDbEAG5z0p3W5UXZa&#10;jFcFiW6A0EK2cDrTTE3IBPX0oDY+UjpxRHbQ0S7DZY0AB96QRq5whzxzT5ACOR3pN2yM4HXitIsa&#10;VkQldvyrzmmMCpwwqUOoAyB0pGwzZqnZlxdtCBp4kO1mIP0NJ5glGCpx3NSmNGY7lH1xQsCqMA/X&#10;ikrGqkuhH5YXlcnNIV7laldDgBf0prKwA46Gpeo+ZIUFQQzdPpTZyrRnZ6elDngJjpTcMTgjjvTB&#10;X3ZWZGKjaPWo/Lk+YBeM1PJKEcoF6e9IuCCSccVaNU5JFNkbJ4prKORipnjDnh+ntTJEkSParZJb&#10;rjpTvqbKWhDJCkm2PdyDnip9vG0rxinRW+OQOvWpCmV5H4U76Ccrsqm0gLbgvOetEkPl4Ctgn2qz&#10;5RkICDGPvVXvH2uGI6CqjJ3HCbcrXIJY87g5ySMDjrVDUJJzi2MfydNxq7LdKxBQ9D0qFpUmbZIA&#10;Qx5qua3Q6qaad2ilGg27V5xVhbVHUNKM+2Ktf2XAD+6YDjP3aZMi26EZz+FUpJlOopvQzZdPQSsd&#10;/XoKiuIp43+9uQ9Oen4VeiRS+5UOR0NRXNpG0olaTLc1qpMttc2pTLqY8BiD3GDTJY7V1WNky2OW&#10;q5K/msY3AIHcCqlzZyTTrJCSeeVHcVSZD1M+70p2fayoVUcEnsfpWfcweTIwgdgVPCjoK3bkeTEQ&#10;YyuTwOtVSy8jYD6Eis6lClWXvI1jOS1Zlw37w4EycnvV2C5SUcuPzp81ikjea0YJAxsxgVQuLRoS&#10;XAKgnqOgNcs8NWpawfMuz3+86aeKe0tfzNEEMevT1oBUNliPTpWbFfzRNslXIXjO6rcV5HOo5AJ9&#10;6yjUhJ2ej7HTCcKi0LBIY5QZHsKfHKUwQeR0qONlUYU555pwQkAg0Si0OS6GhY6hICQeuOma0INY&#10;urO4ivLW4mt5reQS291attkikU5UqRyDnmsECVDndirFpeNFxnP1NZvTU5K2GhVi01dPofZX7Mn7&#10;bmi+OPsvw8+NOp2tnrjNHFYeIZYxHb3o6BbgkgRS9P3n3G/iwea+iJYntiUmVU2nGM8f54z+XqK/&#10;L6NrS8iIljiIIwQUr379mv8AbP1D4cwQ/D/4tzXWp+G41YWOp5Mt1pY4wDzmaEc/IeVz8vAxX6xw&#10;d4jTwSjgs0bdPZT3cf8AF3XnuvNbfwf47fRZpZi6ue8G0+WrrKphlZKT6uj0Uurp7P7LT0f2ACGG&#10;Rn8RilqDTdT0nW9Mt9d8P6nBfafew+bZX1q+6KZT02n6de47gYqev3WjWpV6aqU5JxaumtU0f56Y&#10;nDYjB4iVCvBxnFtOLVmmt009U11TEZQ3WjaoXAFLRWhhchWEqc7aHGD0xxUpJA4GajlyxHynpTu7&#10;lXbRGSuef5VIChOAB+VIIyRnBp4hwc7v0obuCdiN1BPC/pTGjbn5eKseX7008HFF2O6ZX2gdV/Sg&#10;RlhkJVhgGGOaQAAYFPm0GQ7Vxgn8MUBFJ4P6U7yWJ60vl7DnOfwpppku9xhGDio9jelSP9404Qse&#10;9DsUQ7G9KUIMc1N5H+3+lMddrbc0kkBHsb0pCCOoqSkZd3ejlAZRg4zTvL96XZxjPelZgMopWG04&#10;zSUgEIBGDTWXB4Bp9FADUBGcigqoOSetOpGXd3p9AGkZPyjik8oAbsU9RtGM0pGRiizAjIB6ijaD&#10;0X9Kd5fvRnZxikAfIVxx+VNKqOmD+FFFF7jaaAKpHb6YpjjJ5FPBxSOCRwKBEfAPT9KAAeopcEdR&#10;RnjOKdikkncTA9P0prAg9KfgjqKCARgihWBpsi3Ke9LjPbNP2ClwB0FN7EjHwDnH6UnWnuu4YzTB&#10;xj2prXQbv1GvgdBQpUDmlZdxzmk8v3pWewhpHYikZCfurTs72pyrt71I0rkaggYIoYEjAqQpk5zS&#10;7A3HT8KC0lYhVcdRQ444FPKEdOaSgLWDA9BTGHPAqRRk4pHBQ8DNBb2GgqB838qA6OcA5/Cnbdwz&#10;t6+1IE284NK40pDXUZzt/SkAUHoKkxkZpu0hunep1bG0RyKCeF/SmGIk5x+lWGXd3pjZU4AzRewh&#10;ixgY4/Sn4HoKcf8AV8+lNpXuB8nSXW0MSw46UNqtwV2RHJIwKoWXm3S7LiInB44rRUQwR/JGCfrX&#10;8KSjGG5/tZOEYOzV2VvNvTLvnyTnpmieWd5AqJjJwKfKpnIcttx1xSPIip8vJHSmtXexSV9kPi03&#10;UG3usyBY1yd1WorOGK0WefUh5hP3UHas15rlx80vHdafavKijHUjB+lEoyZMqdSUdX+Bq27WEbbm&#10;mlb2zj+VXor2285f9DwoHRj196xVvBHKFxnHINWbG7zcb5GJJHAxWUoOxy1KN1dm418CV8lAoPSm&#10;XMzMPMd8nODUEWZJN44AX7v9amW3S6jZG7DmsUkjicIwauVS0bZ8s5NQywkq0m/nuatRosOVB4FR&#10;yIHVuDtPU1onc6IzszKvEljXcEz6Gqxcsvzjn0reNqlxbsrjAA4PpWPKqQllAIx7da2hLodVGopa&#10;EcgVlB9qqygCRgPWrUbKECt3qOQqjMD19a6E7HRG9yu0YdM4pIowmFbk+tSRNlWjySTnmmuxDcCm&#10;7o2i29AcAHikJJ5JpSxPWjacZxSW40rO7GSAEcjvUTAA4FTPux8oqF02t061ZpENxxjNJTo2A4NO&#10;eNyOBQO9mR0vmPgDPSl8qT+7+tN6UBoxSxY5JpCAeDQAT0oIIODQPQOlNk7U48DJP60zzNzFUzx1&#10;4oAdGxC4B70O4QZJ6UwtMDwKawhT55DuI/ipjSHiYMQAMZp5YKuG6iq6NJISIkx6Gnm1mfmSQ/nV&#10;KLaB2GXE5QEqOe1Mie6myFX8cVYSJEXmIMacAVI2nij3YoL2I1t1XmV8nvTxDEDuEYz60jKxJOO9&#10;Poc+wtWGB6D8qi3t5m3PGcVLRU8z6grIAAOBRRRSAKCQOpoJwM0xju6DpQA8MQODSZHqKRWAGDTC&#10;wHegCT5SaRmIOAaYsnPGaC4LbT1+lNAO3t60b29adGpI49e1OKsBnafypBdDV5XmlRF3DilCEruP&#10;H1pAwRslh+dNbiuSowWhliZSx75zzVWfUNpxE/NUri9mlz++we4Bq1qVGlJl6W6tYEJ6n61WbVXc&#10;4QD61SbzJCG2E+5qxBaTSLsAI+lPlZuqMILViTXjk/e5Pp2qHdcSN8gJx3NXV07YRvI+pNLLLZWa&#10;bmkBPpVqEmCqRWkUVUs5pW2tx9Kka2iteHXJ/wB40r6qmwlQQBzwprJvPE1jcXaafp6y31y5Ajtr&#10;RDJI59AFySa2jQkzSEK1V6Ivy3qg7IlyRUL3MgG+WcIO/ArrNA/Zo+PfiWyTV9e0vT/A2kyDcdT8&#10;W3Qt2KeqxHMrfgtbNr8I/wBl7wSwl8V+LNe+Id6Bk29qTp+n7vdsmWRfwWt1QpUn77t/XY82pnWU&#10;0pOFOXtZrpTXPr2ctKaf+KaPKBrkF/qCaRo9pc6jeStiO2soWkYn0AUEmvQdF/ZT+Pes6eNa8ZDS&#10;/AumMCRP4puhFNtHdIF3SuTkdVA/Oux/4X5rvhvTW0L4Q+EtE8F2TABhoNkqzuPR52Bkb/voVwuq&#10;6tq2sXj32r6ncXMshy0txO0jEnry2T+tOVWnBe6vv/y/4Y53j86xL/dQjQj3l+8n9y5YRf8A4MRv&#10;W3wv/ZV8GWwm8Sa/4h+IOqKPmijY6Xp6n6rmVx/3zWyP2ivEWgaL/wAIr8LfD2i+DdOCbfK8P6ei&#10;TuP+mlwQZXPuzZrz0qwBKsSaagkDAsDisZYipPrb00/r5mE8oo4pqWNnKu07/vHeKflBWpr5RRev&#10;9Q1PW7xr/WNSnup2+9NPMzMfqSarmNBkAY+nekjmKH5e9ScPknrWSi1segoqCslZEEqtjhsU2K3U&#10;8lQTnrmrFFQ4WLU9CLyzy3pTo8YyWpxJH8NMkLdUGfrSaSQLXQUnLeopsjpsJ29vWoGQZ+V/0pYZ&#10;QGCt69aady+UjlUs25RipIM52vwPWpHCEc881C42KckmqS7FbomcRKhZVGfXNQyMTjJprOVXtTg2&#10;V3MenekC0GiMMKjmnKRkMc+lOmuc/u7cljU1jYun724OW7D0oScirqCvIqQ2Nxdost22FByE7fj6&#10;1658Ovih4U8b+Gofgn8bLphpysf7D8Rfen0uZugJPLxHupzivNpSoABH0qF7dJCXOea0VR0noedm&#10;OCo5nRUal007xktHGXRp9/wezTTOh+JXwu8V/CnxQfD3imFZI5V83T9Qg5hvITyskbdwR+R4rnnx&#10;H9zGD1716h8Lvin4Z1rwwnwX+N7PLoMj/wDEt1vObjRpDxuVjyU6ZU8VzXxV+FGv/CTW1stUdLmx&#10;u1EmmapbLmG7jPIZSMjOOo7c0TjFx5obdjgwGY144j6ljlaruntGol9qPZr7Ud1urxszkZkTydu0&#10;AEEsBxms/UfFl94ftZLiK+CwomXglUPG3HQocg1b1W8htoCWbDFiBmt39mT4PaR8a/iTda18Qrv7&#10;L4F8EwjU/FV4zBBMFP7u0BOPnkYbcemTVYelKc0j2cRVwGFy+picbG9KCu1a9+iil1lJtRiuraL1&#10;1+z94L8K/AzRPij4/nv9F8ZeL7xrrRNN0CT7KtvpYGBcTQsCrGQ5KqMcCvOdb+G2tapOZ7K80XxE&#10;q87Lj/iW33sAw+Rz9epr1n4rfEHxT+0F8TLzxpcaVO3nbYbCxsbRjHa2yDbFCgAwqquBj61L4b/Z&#10;j+O/jpwvhX4NeILvccKw011U+mSwAA/SuiVWtXqcsIc0dkmtbd++vqfmtHhvKsvpvGzxDwOIm3KT&#10;pVFTjHmd1Dl0g1FWV2tWnJ7mP4im1/xH+x5YX8Md7oepfD7XmsrtteRQDZz/ADRneAVZA3Ab/GvJ&#10;f+FleKNGhSfX9HS6icBlvNPlV0PORgqSOmOuK+6fhf8AsDftRaJ8O/F0HxJ8BWdl4e1LQn3WOpXy&#10;SOJUwyN5YDdCK8i8c/8ABHfwRd+Gb34i+K/jkvgxrPSmvRqPgp3iVWC7sSxTMI3BPBAHfFbzwFS/&#10;vp09Ou346/meBl/HcOHnVw/1ijjaUZt3TaqNz95qLgpQvzN3Tstb31Py1/an+KrR/F68+L3w20Z7&#10;I6fcR2/iOGX/AFd5uGPMyABnBwffHevF/G3jvxF4m1i6ltNWW6tDL5kMUkrBowRnZnn8q9s8Ofs5&#10;/tOftAfEzUPhB8PLK18TS3Nw0l/q2oWpgtIIsnZNKVGM7QGwO5qt4w/4Jv8Ajv4b3E+k+Nv2lfg/&#10;p99FK0b2H/CUIZgw4+YKSQfY19fgaVClRiptNxW+7/zR+M8QZljsVj6tTBuVOjWk5uDcaaUrtWjd&#10;2kmrXavdruee+FfipqzeArb4D+CUhjOtTifxLqiSeXsRSG8sv12KAWY9+lfoJ+yd4Z8NTfBXStA+&#10;C1ncTaVjz7m/1CXy3vbgj55mZuqn+EdAOlfnH8SP2W/iv8MrA61f21nqGiSyeUuv+Hr0XVmSeiuy&#10;E7M8cNX03+yR+0J8ftP8GQfC7Qfh1oNn/YgW1m1bxBqUiJ91duEjX0wfvd64s8oqeEU8O1yt3lqk&#10;n63/ACPpPDHNcRhuIaizKhKeIVNKilTlOSS3UeXZct3fZ6u/f74+EfwOvPGHj7StI8QapZx2kdwL&#10;jUYopvMKwR/M5JA4/wDr1p/FSy8JfEP4jah408Ta3ci1eXy7a2hRYljhUbVXLc4wP1rm/hVb/FPw&#10;t+yr4m8e+N/iLaJr3jK7/srw5c6BZhEs7ROZ3j3fMxJwu4147J8GdFuENx4h1nW9dmYnLavrErqT&#10;nn5FIFfKOnGMFGc0n1sr+nY/X4Y3ijNcyliMJhmlBOmnOcafK73nolN3uknb+W3c9v0j4lfsv/A+&#10;01WCz1fTFGtQCHVbS41Jrs3CBshTGCQMH0FUG/br8AaYv2L4W/DjVdQaKMCNNI0FLdcdvnYA4/Cv&#10;JNQ8FaHaaBLZeH/DdpZyCPKPbRgPkc43EE5OMZ967+xvf+FnfAfS/iDpFmE1jwQ6ab4nijG0z2TH&#10;91OyqBkgkAk1lKNC/K3Jr1SX3JfqbYjhfiXEuOIx2JhFTkoyspVGm1aDcpyS1aUE+XR26bSav+2P&#10;+1T4gge18KfC/SdHRxxPrd/vf67EHX61zt54y/a18UNjxV8fjpkTjD2/h7TFjwPQO3P44rWiETqJ&#10;ljCBxnrSyHIJH4VK9lHamvnr+dztocDZZFp1qlSflzcq/wDKaj+bOGuvg14e1S++0+LPE/iHXp3O&#10;S+ra3KyMf9wcfhWrpfw88EaBDt0nwlptsRz5i2wL5/3m+auhyAgdwc9ABySewA9favS/DPwP0Lw1&#10;osfj744Xr2Fo/wA9joYGZrvuCw/hB9O464qnOrNWvZfgeg8t4YyG1SOHipt2VoqU5Pyvdt/Oy6s4&#10;34YfBvxJ8QXa+uZ00vQrY5u9VuHIVVHZB0ZvyHFdT4i+MHhnwPpT+BvgnYeRbEbbzW5MNLcHGDtY&#10;8/0GeBWZ8UPixqfjpV0bTYhpej2422unWp2rtHA3Y6+tcHuaN9rZIHcrjNZttfD/AMOd1HA1symq&#10;2OSUV8NNfCvOX80vL4V2e5aZxcSGSR3Zjy7NISSfUnvUbqozgd6WCRAfmGQ2OlWFbccBMAd6zcOY&#10;9xfu9LFdGG3DLnmhFDuPLG3FWMRlsMmT61BMGDBouMUOEkPmbdkTFFUASjOemarXGj29w37r90w6&#10;MnBp4uZhyWyR04qRZS0YK1rGEbaiXtIO63OZ8R+E9P1Jdmsab5uPu3EJ2v8An3/GuO1n4d6jaMbj&#10;RbhLtFOdinbIv+NepvIpQiQge1Z9zYwyEui7W7H1rSLlSd4s9XB5jiMPZX07dP69DzfQ/H3iXw7I&#10;LObMyKCGgnXBH49a7Lw/490XX9sbTiCfvDJ347Gn6t4estWhMGq2AmPZxww+hHNcnrPwyv7djPoU&#10;32iMDPksdsi/41fPSqv31Z9z0W8ux3xL2c316P8AT8vU9AmQMQVJxjr2NMfKKAD25rzbS/Gfifwz&#10;dfZrmaQhDh7e4XpXZ6D488Oa+AlzL9lkxwsr8Z+veolQnFXWqOTEZdicOuZLmj3RfkZj82eaI2zn&#10;IzVwQW7IJFkDK3Qg8GhoItpCrxWSVjj9rF6WII5tvB6YpXlRlwowabLbEk4fj0qElkbYOlVdDSjL&#10;VDgVVsEU5o1I3VEST1pdzDvSuaWD7rHFICRyKRpOcGk3j0NS02xpEqzMpyvFTxy+YvXnvVUcjNAJ&#10;HSnoS4JlsSRxt05+tROkbgrHISD1Umo0nbFPSSI/MpwPSqi7E8vLqQyWCkGRGKH2PWoTHfRnKbXH&#10;vxVwlgpZRnNMD+oNNNGkZMg+1FGCs/PoasRXhQZOMdzSTqJFxsB9jUL2YQeZESvtniml2BqMty/b&#10;3cUn3pckCp967cr1J9axGN0g/wBRuH95OKkt71twG859CMU7tbmToXd0ajuF5NMCqwLHr2qD7aw5&#10;bj0NTxzwzhSp5704u5LjKOo1g2OOfao90pO14cL65qySOR7etEY+Qn14rREqVymdhkKY6dDSFGD/&#10;ACmpvK/2f1pHBj5C1WppdMawAUBjUSzB+QMetOllYc4qNFIcEjvScrFxj1JsqcEDtQRng0H6U5XA&#10;GCDRuKz5mRmLB3NTZAoO329afIWZcD1qOZV35de3FUXG6IJETcRjj61EQcbQasSMm3YvY1FJFLGu&#10;7p+NUaxZX+UHAOPwpwUlchh0pfLUHdtx60MXX7g60ktTW+hLZrljvORjvUrrGrB/UYFMswGJX2qa&#10;QBEK560+pk9ytceYvO4cdxVC7LHGBnPWrU7yHcoPqKqh8PtkOMin0ubU1ZXKkkQAJAxzyM0+004O&#10;d7L06c1MLZWnDIdyZyRnvVwBUXCD8KtM2lVaVkVnRo+N4y3TmqVwRMxj9KuXZfhliIweKqOWikCE&#10;ck5prcdN3dx9zmFURQCWPOKqXEAeQ+W3OOQanYsFBZeG6VGS6MWC5GPWtFc2jZGfcpcwSE7cg98U&#10;JIYFxJHwO+atz3f7vD5C9x3qjNIXbDgg/wA61Tb3KvzaWFu5UlhQsBye5qE2KM24AfgaL2EbF2MD&#10;7E0yG4jjIjcFTnoaaDlfLox9xalU3OKx7okzlEOMdzz/ADrX1C7LJh+me1ZknlSA/OM+mad+5VKO&#10;lysVicmPgn+9UbaZcKm6A55q3HabV3oPemSGaMlvL47E1E6FKurSRTk4u6K6Xl1afupvlH0FW7XU&#10;FmIQtx61DvjwfPj3Z6giovskUpLWjGPHZ2rkqYStS/hu67P/ADNqWJml7+poxzk55zg9amhBZd5P&#10;fisgTz2UuyZR/vDkVetb6GUqiNg561zOcW7Ws/M7Izp1FeLLtvM8bgK3BPStC0v2hYO7Hj7oz05z&#10;WcishErMMZ++TipbgSwqJJD8p6MGyKl/FYynGE9Ger/s9/tNeL/gNq5tdMH9oaBeTq2p6BNMSjgc&#10;mWI9IZe3owxu4Nfbvw7+JPgj4seGY/GPgHXFu7NyEmgkAS4s5cZMcydUb9D1Br8zBdzqAVQhT91i&#10;MA11fwr+KHxA+Fni2Lxf8O9cezuI0CSxzEGG6jzkxyxjh1PPvnBBGK+34T4zx3Dc1Tm3Og9431Xn&#10;F9H3Wz8tz+ZvG/6OeQ+JlCWY4Hlw+YpaTt7tS20aqWrfRTXvLqmlZfpJkdc0ZHrXnfwD/aS8E/tA&#10;Wn2CwsjpXiiGAG98PtLvWVQTl7ZjzKvcj7y55yOa9DMTsTgHgZ5HYCv6JyzN8BnGDjicJNSi/vT7&#10;NdGf5ccU8JZ/wdnFTK84w7o1obp7NdJRa0lF9Gm0LSFQeopSCBkikLY6g16Vz5nll2FAA4FFJvHo&#10;aA4JxRdBZi0mEJ/+vS59qbgg7sd6Q4xbDap6GlCDvTUB359qfTE7ojz2oIB6inFgwwBTSCvUUFIT&#10;YvpS5wOf5UoBIyBTQ4JxQ2O12LuDdKbsRnO4frTqKWtyrK1iAEscGhwAeKmDgnFLV8xJCFG3OKbU&#10;rKxzgU1YnByV/WpUrXuFmRlQeopdkewnHOPWntE5PApPKk/u/rTbuiktSGirOxvSkII60g5SHaNu&#10;cdqbVglQueaaTv6Ci4NIhoqYNt4IpSQBmi4cpBSFQTkirI5GaKBpEBjTbnb+tN2L6VNsb0oMeRlu&#10;1SroZWbaGxmkyMjBqSSAM5Ip6qQckUNkpakBUHqKNijtVnPOMVCyOWJC96E3cqWoz5W4prgA8VY2&#10;sO1NZGJ4Wk2OKtoQkDANJUpRiCMU1YpFOStHM7DaQynGBdm7Hb1p+xvSnYyuDRzCtdlcoO1OSJSP&#10;mGealKelNIIODRz2DlTYwwxKMhf1puxfSpuCOM5oII6ihyuNRSISgx0pAhByG/SpqKV7g1qQ+X70&#10;0xdTirFHWmnYdiuiLuHFOMaHqv61IyDHyik2N6UNjGhFHAFMmUBeB3qXaeuKQnFK4IgDEDANG3jO&#10;RU/4VE8T7icdeetS27lbsYBnvQQM84NLsb0pTE4GSKWtxtXGkAjFJsX0p2xvSjY3pRqLlPkLzzGf&#10;3YGO9PJ3qWXpjtUMceWwRge9SNlRsRcL3r+GGz/a6UbMQB2XcjGh4zjrT4lSJMBunvUhAcbdp/Gi&#10;9hcxVKkNjNDSMgIUD0p0iHecEUxlLAjHTvVXuXqOTnneT7GrVo+1xuxz3qkAVIw1WYZVC7cZ561L&#10;WhNSLsbtmV2538Y61et9yRMEGSw4JrF0y5UqUmchcdq3bWSF4FdAR7t3H0rmmrHjYhSg7NFcQcbp&#10;B35ApJ1RIQyoKs4WSUlVwMdM1EYw7eVL3PFJMhSuVkcsdpOKoapYOW3oOO9axgTeGVVx2qteeciN&#10;G6EA9CRyKuMmnobUqlp3ic9cLIhCqPxpjKXPJ5xzirtzDjnFVti8kDrXVGbaPUjK6GR24U7t36U2&#10;SLAz/SpQWHAGaRxiM7jTu2aRdmVgrE9KeAQmD6UmcsQPzpQOMGmjRsjYkDIqOXLHcamdRnpxioXR&#10;ieBxVppFpjBwc1OpyoJ7ioSpHGKkRgOM9qbGx9QlMnOamBVU5IPNQsSeVzildtiW4jukXJJ+lRmV&#10;2OVTj3pZAeMimhiehpotaD2AZMP0xzTRKiDAOfTIpAkzqVJ60n2Yg8t+dVbuNWsM8ydm4bA+lSpa&#10;wsc9fqaQRle2fepYwooTsxN2WgqJ5fCnAHtSu5xjA5pygHrTJTg4Cmne5C3G0UUVJYUUUZA6mgBr&#10;MQcCl3jHvSMVz0z+NNY8EigB4dccnn0prylTgDNRZPXNOUgj5j+dCGrEhcFM5pm8L+NMLk8f0oOO&#10;9AhSxJ4JpAOetMLgHAI/OkhjldgWlx7bqqxXLpcmAZGG0ZzUqoc7yvJpAUjA3sPqTUdxqMUK4TLH&#10;/Z5otYSTexZwEXNRyXixqfnHPZKom/nmbDsVz2B4pFidiTGv1NVYpUmtZE8upfLnH59aqPeF+UBO&#10;fWiWMLlpnGB6Go3u7aNdq44PerjG5tCmktFcdFb3E7FuFHvU8NgobEg5zVePVkUYUcjpg1Be6+lq&#10;he8u0hBBOTjJ+ma2UFfY0cK0nZI1WS1g4dgcDuary63DACsKmneBPAHxW+LYnuPhz4Fvb+2gP73V&#10;rjENlGO5aZyFH4V2Fn8A/hl4fsBe/Gn4zNd3XU+H/BMQlwf7r3EmFH1UE1qqDWsnY8/EY7LsHUdK&#10;tU5pr7EU5yXrGKfL6y5V5nm2r+LYLeUQXF0Fkc/JEmSzZ7YArr/DH7Pvx38badHr1p4OGg6U67v7&#10;d8Vy/YbYr/eG/wCdvYBTmut0n4peFvh/afY/gn8I9I8PyLw2s3q/btQkPXd5sudp/wB0DB6dK57x&#10;J4v8YeMr9r/xl4ku9RmPR7q5LgewBOBTc6EFor/h/wAE5XmGZ19KFKNKPepacn/25FqK+c5eaNRP&#10;g5+zr4OjWf4g/E/VvHGoJz/Znh+L7HYg+jTP87D3AGa1Y/jjdeEbT+zPgr4E0Twdb4wZtLsVku2H&#10;q1xJuf8AIiuGAU8CjhuAfyNTPFzkrXt6af8AB/E5p5asS742pKt5Tfuf+C4pU/8AyW/mT65rmu+I&#10;717/AMQa1dXs7nLzXc7SMT65Y8VRQmBjzgHqfWrBiPfP51G6KTtIyK5OdnpU4U6cVGKsl0WwvnDG&#10;Bin+XvAIb9Kia3LjglR9anjhZAPmzjrzTipPcU3GK0EFu3oceuKkmtkVNwPPuamDIUwVHToaayrI&#10;dpfr2rVKNiOZso7SG5GMVIsnqMe5qaaOMKQOcfpUBhaSHO0n0wKrVGnMpLUcNpHP4Ugznn8KjVLl&#10;GwTwPXrT4iLiXybZw790U5P5UrOSDRLQaz7Cdx69KRVZjnIrX0zwD4y1+TyNI8K6ldyn7qW1jI5/&#10;RTzXZ+G/2Qv2mPFCxnRfgX4pnDfdYaPIoP4tgVpDCV6nwxb+TODE5xlWCV69eEP8Uor82eZPbMvI&#10;OaVIOQTn8q968Pf8E1v2z9fISP4PSWq931C+SLj6ZJru/Df/AAR0/am1WNZdZ1Twzpa4BIl1KSQg&#10;ep2qa3jk+ZTfu0pfcfP4rxE4JwSftsxo/KcZfhFt/gfJkkAPSoCjb9m0nj04r700D/giZ4lkKS+M&#10;PjnYW2R86WGntIMexYrXQyf8El/2YvB6G68e/tHXqRxjDAvbQAn/AMeNb/2FmMVzTSivOSX6nztX&#10;xo4ApS5aeJlUf9ynN/8Attj863hVUMjYGB0zVMme6k8u26dyQcCv0L1P9nL/AIJD/DOIyeNPjAmp&#10;zRDLRz+JuD+EZUVwXi74mfsCrDJofwM+Gnhyf5sR3RSe7lI9sEjNY1cDToR5p1ovyi+b8tPxMKHj&#10;NkWLrezw2GrPzmowj/5NK7+4+P8ASrBUmSFJEllkzsSNssfoO9dx4U+Avxo8bwh/Cvwr1++DNw1v&#10;pMxGPrtr6C+An7S/hD4CfEfWPF3ib4X3HiHT7jToYdG0LSvC1tafZZ1bJlNxO6kAg4I5zXrHjf8A&#10;4Kl/tB2WnR6joH7KFnpOn3BP2a+1jxRG+cd8RAg/ga0wscqnQ9pWqtP+VRu/v219Tz898SeKKeLV&#10;LLctVRNK05VLJtpOyjyqTa2duu10fLmhf8E+P2xPEJzZfA7VIUJ4kvtkIA9TvYV3Hhf/AIJFftde&#10;IP3upWPh/So8/eutX8xsfSNTVjxl/wAFU/2tvEEkkGm/EDwVoCEfMbG0muXX2+7jP4815v4o/bM/&#10;aY8SxmbVf2qfEOT95NI0SOED6F2zj8KvnySO0Jy9Wo/kmed/rB4z4+P7rCU6V/7k2/vnOK/A960v&#10;/gjT4gtLdJvH3x20awV8B1trJ3x7ZZgDXYXX7If7Mvw3+E+pfDL4i/tV2OpWmN1muotCv9nycnMZ&#10;BLKD6Divg7XviN4g8U3JfxN8Q/HGrFjlmu/E7Qo3/AYkH865rWvEXhLSd93/AMIXp87R8tcarLLd&#10;MTjv5jkevaiOMwUdKdBK/dt/qiHwv4w564xxWMUbNNJKnGzWzVoyf4n3VH8P/wDglD8FvCOneI/i&#10;xptxqUt1DujuL3UZri3uuxMbRnY3rt7VJp/7e/8AwT58BaBN4Y+An7MF/rNlJMJprOx8Pu0c0q8B&#10;33Bg59z7V4V+yn4mh034A33xI/aCmW38Mapqq2XgTSrXS4lkhlXia+iBBCon3c9zXD/Fvwz448B6&#10;urTeKrrUtF1J3l0bWIZz5N5H17YCuAeV/Gta2PrUqa5Ul3SUU166N67nn/6iZ1m+c1MDmWaVHyu2&#10;s6koSmleShrGN6b0a3TTs3Z2+ldb/wCCrPi7S82/wu/Yk0/TIj/y8a9c21pj3IGD+lcZ4i/4Kgft&#10;ta4nkW2ufD7wtA/SOzV7x1H/AAFcZH1/HvXzS0n2nDyyeYcdWbNQXStkFFxj0rglmOKlpd/e/wDN&#10;L8D6fCeCXDsZJ4irKb9I/m1J/iew6v8AthftGazrlnq/jr9qXXdRtre9jlutK03Q1igmjVslCGbl&#10;cZ7dK5X9p7TJh4/1fw9rfifX7/Q9aiS7sLE6w6W3kTKGCqijoGzxn2rgWBKBcnDHDfQ8GvdNM8AQ&#10;ftE/DnwPfTa7b6Ymg/aNM8T6ncSkfZraNTKsnudpwKmFWvXdr66HdjuCeDeFnSxNel+495Tcm2l7&#10;vNF29YuNra8x4R+0D4c+CPw6/Zs8Ix+OPjPc+Dfh/tafx7NoMjx6n4lv2J8rSoWTDsqIASqnnPJr&#10;4X8f/FD9kU3FyvwN/wCCbXiLULJrk7NV8S38qySIT/zzQEg+zEmv0J/bx8e+A/htefDP/hUn7O0v&#10;xD8UiK6T4T+GbvLR+Tv/AH2sXYHCbmG1c8kDrivln4uW/wDwXT+IenHVNU8IQeG9OkuHeCw0XRrW&#10;zi5bJCvsLSD3JNfa4HmjhU5aer5V+GvzZ+F5nVji80qVsHTqSg27clOMmld8sXOpdXUbL2cElFJR&#10;bbTOV/Yk1j4L/EDUtc8MfDnwp4i8KeJ5rG4k1j4dX0Zn0jVbJVwzKzfclTO4cdutezfDj4FeLTqU&#10;Fjofh3R9Y/t25ggSzlu5IZ7UHEalXA2tge3auS/YI8TfHef4o6n4E/af+F9nZa1pumzXsXi0QeRc&#10;y2y4E1uzoAjRuuRnGSRxX3D8HvhZp3wd8Q6p8cINQi1TwZpuj/2h4Uv/ADAT9quAVS3bPO6JiT9B&#10;XmZy5uEY2Tg9XrzLTz3PruDo5ZTr1p1p1KeMjG9FcvsJybtHlajeN2+VaJXXM30PK/2zvEHhzTfF&#10;mlfCXQtU1nRNH8CaTFptndRWLy2ck2A08hZOcl8jJFeaeHtV+Il+g/4RzWdK8RwoMbbG8RpMe6th&#10;gfwr0G41a41O+n1i6mcy3btLKxbqWJJOPxrB1XwX4L1ln+3aBbeY3S5hjMUgPqHTBzXzTdGo23dP&#10;y2+7/gn7fgcBxhkmGjSwuIp14L7NWnZ3bvJqcGnq290zD/4WJNpd19g8WeHrvT5RneHhIx9A2Ca2&#10;Pgb8XNA+GXxmS8luhc+G/EETWPiC1MZw8Eg2kkHupIPtiktPCeqaQiwaP8Q9SESg/wCj6rAl9CR9&#10;JBkfgaztV8L3V5KDqHgDRr8njzvD9+9nL9fKlGwn2pSp3Wkk19z/AMvxPRlxROOHqYfN8sqwhNOM&#10;pUmqsdettJqz1Tto9T0Pxd4Ub4c+OtQ8BtefaLe0YPp1yrbhNbOCYmBzycYB+lM0rSdV13UU0rSL&#10;CSed2wiKMHPr7Csf4TfADWfinNdeJNA8Y6v4e0/Sdo1XU/FFrtggRQfkSVWxI2P4RwB14rt/EXxI&#10;HgDRP+Ef/Z401fEwaIjUfEqXKSSysODsROnfoKifNTV5L+v8jmhxNlOJ9lhsHiY1K8tHzp0rNLVy&#10;57W9E279DrNOT4ffAKx/trWIrfW/FjJ+4hI3w2Wf4sHjd79a8+8V+N/EvjvU5NZ8Q3zSzSAhVJIV&#10;B2CjsK4MfFPTTeND4ktbq0uWP737YhDZ75zWvY+ItF1Nh9h1iFyRwgcBj+FSpSkrs93D5FUwdR4i&#10;unOpL7b2t2j0UfJfMviNmb5nyMc802aAyJtPB7EU6KS3DbVkTJ7BqkJXHJH51Wx2czjIzUnaylKu&#10;uV3YLHtVqK5mkO6PlfQ06ex+0xsHOF7EVTSW40x/JkAMR4D+9LlvqaXjV23NJSG+YGkZBjIpsRSO&#10;MTrICDzjNSRTx3XCALjrniqvoc75k9Cq28SMoHHeominUkxAn2q+1uEbLAE4puxm4RRz3ApSbRqq&#10;nYz8M3zyZwPWhgwGc5Hb2q+bVbkbDkVXmtng+WRSFPQkUKdilUUmV8mTjceajntBu3QHB7sB1qZV&#10;UE7cY7EUoHHA4o3ZpzWMvVdK0vV4Ps2v6Ysq4wsyrh1981x+u/C29t3N34euPtcXaFzh8f1r0Mxi&#10;QZPIqE2pjy8A2k9ulUpTp6xZ24XH18K/cl8un9eh5no3jPxJ4QuTZSmQKrfPbzKc/hmu10T4g6Hr&#10;ziCSQ21wx+5MMAmreraZp2swfZtasVfjHmhfmH0Nchrnwqv4Qbnw3c/aUHIhfh1+h71aq06nxqz7&#10;noOeXY/+KvZzfVbP+vM74wl1LowYZ7HNVLmIockd68+0Xxr4p8JXf2K7RyqfftrkEEAemeldnovj&#10;rwv4ijVJp/s9w3BSY4GfY9z7USpS3WqOSvl+JwnvJc0e61LNDZAzirk+m+WNyOCMZBJH9KqtE6/6&#10;3IGePQ1kkc8ZxlsyEnLZ9qKWUKAdvXPao8t6mna5uth4JHel3n0FRb8dW/M0qyqTgsPzpNBZEqEA&#10;ckdaQggfK3FNUgk4NLnAxnj60thW1Hx3EkRAB475pWlR23k9fQVFweKGiyBtFNWBxRZA3DK01ixO&#10;xzgelRpcGI7TnFO3BzuBz+NO5LTJJYIlhDoxHHFVpbSKYfMvOeWFWADIgQn8SabsKtnkiqVxRbju&#10;VltJlJW1lVu+1z1pq3RhfZIGiYeo4NWXWBl2MuPTFKsSeWUYKwI707qxXNcIL3nd95cdQasx6hCy&#10;7elZs1msRMkEpU+mcA1F9qmRS09ucZxlRTVw9lGWqNpcOAyMCD71FOxzt7is+3vBw8E+CD0ZqmN6&#10;c5mXn1xVc/czVKUZEpQPyTSKpJDDpRDPFJ8w6d8VNHHtTJHFFle45NrQj5zg0tDsuc4Aoqmwi3YR&#10;iQMimMdxyRRsYcs+RT9qYGBTT1HdFd43LEqtRyyyOoBUYzz7GrLA84FRBFMnzLx3zVXNFZEaQl1y&#10;BTorcEkMenanorCTABAzUjJtTcqnOD0pg5sYkXlZ2d6iuZZFXGBmrH3V5BJJqtd+ayExqc+4poFr&#10;Irtl1IPU1FLGDF8y5I6U4iUcygg+wpGkIGM5zRsjpV+g6zt3SPdIvU9qkJD5ZTjHY96bFIzt5Zb5&#10;cdqfJERh0GR6mqWpnJ3lqQSGTcCxyo7EdKpXLw+duY9KuzsxPlheMck1SmskuJS0TcjHB71a0Z00&#10;nFPUSMNJtlxw3Y1DdGSCQjA45IPWpvOkiIaQA7e1QXEgmYyGPcx/EirVzaKa16FcFbp/NbKj0NQz&#10;RB2EqjKj7gNTmJYxsllbI5xmmeW0gCjjH6VqtATfNoVpbdJXVR0BycetOuY4pCHeMEhepqxHZlXD&#10;LGW55IGahvf3bM5PGOBmi6KlukY97cOWEQIAqr5Q3lnwD2I71Zu4RNljxg1AiK5wVbA9Ko6LLl0J&#10;7aTgIcVY8qFyAVUgHnJpFtFitRLHyx6FutQrHP1YAqTya0Rzyd2PvNNhCiVMbQ3OOaqTeXK263QL&#10;g9O+avSTweX5MDhsdQDmq6RRFgFQbhzkDmndxIi1KOpTlkZTlkO71x1qFIVcF4mKNntWtbp9qVlu&#10;Idyg4461WuNOYzbLdWVepBPSoqU6VZWmrlxk1oVhqF3BGYpW3xjoQOKu6fqUcjRqXGVfIVj8p9qq&#10;vA0bMqk7VH3iOpqqUyxKkKc5+XgGuCpgp0l+7d12e50UsU+W0tjq77U4poFimtQIwSY4jyq85P6n&#10;NSXTbpBPAoRFUKNp689a5m31u6gj8m7jEkZH8XNX7XWGYjbciRCcbHPT39q4rNOyVn2ZrTjTklyn&#10;V6NrF3ZXsOq2moTWlzbOJLS8tZCkkEgOVdWHIII/nX1n+zl+2ppHjNoPAnxtuINP1khYrHxEEEdt&#10;fnPAnwcRScffwFbvjrXxtZX9vLN5UmI2xgEPlTV4XShDbyRhg3HzDIPpXrZLn2ZcP4z2+ElbvH7M&#10;l2a/XddD8x8SvCzhbxNyh4LNqXvL4KisqlNvrGVnp3i/dl1XU/TyeK4hby5oSpB+YEdiMg+4I6Gm&#10;eWH6npXxz+zN+2lqHw1ns/AXxflutR8MmYR29+AXutKB67dxzLDn+AnIH3SOlfYelajpWt6La+IN&#10;B1O2vrC9iElrfWc/mRTA+jfpjgjuK/o/hni3LuJMOvZ+7VXxQe6813Xn95/lb4q+D3FXhRmfssfD&#10;nw03+7rxT5Jrs/5Z94t+abWoMNrEUIOakzC/KspPsaTaR0X9K+rWp+S2ug570HkGlwfQ0gHODVt2&#10;BLoNVWBp3PqPypWGDwKShNMTihpXbznpSFi3WnkA8GkKA9OKYcqETOODTAgB4p+wgcNS7Bjjr60r&#10;pj5bDSCOopKft9TmmsMHgUJ3C1mNCAHNLSqpzyKUoOxo0Cw0cUU7ag4JoYKBxRowG0UYJ6ClCvjg&#10;Gk3YdhM+1NZSTkU/Y/8AdP5UhBHUYpJ3C1hjJ8vWkVMnqOnpTztPBNAUDoKFsKwnl+9NIyMVJ2pm&#10;x/7p/KndIaTYgAAwT2oGf4qXY2c7D+VBDZ5BpOQ+ViEMBkCk+bB3DtTsN0waa6v2BpOVhpLqM+lC&#10;hicHFPEfy5PX3puHHUGldIXLdi+XznNNwRxxS5YdSaSnzJj5WhMtuxgUvfNJ5b+ppQjDrk1PMiuU&#10;TZ82c96HIx0HWloKk9VNDkNRQwLuGelL5fvTtu3jFMG7POaLoOUGXb3ppTJzmpCobrTWXB4BpNCS&#10;uMCYOc04gHqKXB9DSEHPINILO40pk5zTakHeo8H0poLahRRRVWYcrCiijIHU0LYaSDHGKb5fvSkj&#10;H3qRgVGdxqbWKsNZSDgH9KDkjB9KMk9TRSuAgiznntSOTnFO5FIVBOSKd2AzB64oqTAxik2L6UXY&#10;HyELcGPJPHrmmbcnYpznvT5izS7EOFbqKSNFjUqnav4XVj/alSYxijAqoOT1zT3c4G3rmoj+65zn&#10;60CXccHNOxdtNR0gUEEDqOaidyuc1KwAGQc/WkKmVPLXgmqGnZakBcYBwetTwI2M1C++FtjDn1xT&#10;4ZHI3bu9Np2uN2asjQtFWMgs6gHGc1r200R2hpCRjAFc5Cpd872PPOTWtYuCqqOSOlYzj1OHEU29&#10;TW/tJI2KQxqFHr1zUMk5kXzUcBmbA9qYBcNIFWAFcfM5HepRagxZOB6haxSijz7QixFZVGFkyetN&#10;ui8qlnGcnpSrCI2+VuvrUqgKN7tkd6L6jbUHdGJdqCGjA5qnDGCCp6g1r6rbBsvEOTWYkZjZt3XN&#10;bQdlY9ClPmhcjMRU4zUcw+Xb71JcSeWcg1BMxJ5PBPFaJnVFsjIMZw3f0pN49DQwBJPoKQSADH9a&#10;bZ0R2FZ03bCDTXZVPFGwOwJJ/CkkjYHCt271a21BaMjZxk8HrTGyx4z17U5lUck0SKSMIQOatNFp&#10;pDomjhXbM/U5ximyOxYbVAHYYot0bBJY9e9SSLlOTzjrRa7F1InBIyTzjtTYUC8N+lOKletKig8+&#10;9UtCtkNztOU4pSQ3QHPelZABmkTr+FAXVriUqfeFD/eNICQcigN0PO7IINI5z+dK5IAINMJJoEkF&#10;FFFBQU1+n406mOTnFACU1nHIodiDwaaOTzQAUU9U54oaJycgfrQBGWwMkGljUynaozTsCMZlXntg&#10;1G2pODthiwfWqSKsxZoliPmNwKZJehMJbx9ejGoJPMZi7MWJ7A8VJb2F1OP3jhFPp1qraGnLFRvJ&#10;kUryM43SMT/dFSRWNxdErs2AdM8GrUcdranBG5h3PNRXmrhGyFzjstUlfYOeUtIIWC1toGCOSx7Z&#10;qPUL+KGIiPj/AHRWbfa3BbKZ7u7SJfQ8t+A6mtXw18JfjN8SFWfwn4HubaxlICaxqqmGA54yN2Ce&#10;cVtToTmya9TDYSHtsXUUI95NJfK+78ldmFdXhkVpZZwkYPzFmwKraReXvibUU0bwZoV/rd1I+yOG&#10;wtGlyx4AyvSvXNH/AGAtQvdf1X4afE/x1qN/4uksIpPDuj+E4llgnmkGUWSZgRgdSAOB1NfXvwJ/&#10;YT+OVh4VtPhl8W/iZ4W8OxaVaRx393oEUQnbK5IUnGCBwWOec16ODwjxK9xXs7dlfs29ttT4fiTx&#10;PyHILKlKM7rm5pNxjy6axioynUWv2bK91zI+K9M/Zp8X2Mwn+NPxB0vwbbFATptuy3eoNnnHlLwh&#10;x/eYVraLc/A74ZKzeAvht/b2oA/utb8YSi4KH1SBcRr68gn3r6Q+N/wN/Yk+GBmt/CR8S+NdQjG2&#10;e5j11BAZP4vnUZbB64OK4X4dr+zMdSJ8Y/DizijB+aG88QsCo75wwrOU406zpKauuqu1/wCBW1+R&#10;48eOcPmuXvF1vaum/spQpJ/9u86qNf45NeR454r+JHxA8ZIV8QeJJ2tSdsVnC3kwRD+6qKNo/nWR&#10;Bbsy/MQQPRh/Wvvz4dX/APwSetLZY/FfhHw9FcAgnfeTTEH6hzkV39p8WP8AglD4eUzad4c8Lu6H&#10;5BHoUkzfhlDn8a7YZVSqR5pYmC++58hW8Zsry9+wwuWVml2UEvwkz8zYbBpTmJQ2OoBzVmPw7qt2&#10;6x22lTyE9AkLH+Qr9NY/21v+Ce/hxQnh7wB5m0c/2d4L+99MoKo6j/wVA/Zl0aTZ4e+B/iG7x90p&#10;okMIx/wJhin/AGXlaV5YpfJX/U4n4z53Wf8As+S1X6yt/wC2M/Oqy+EPxH1KQDT/AIf63cFugt9N&#10;lb+S10ukfshftMa4gl0j4D+KZUP8Z0eZR+bKK+2b/wD4LAeEbOMpoX7O2sA54+16vaxD/wBDJFc/&#10;q3/BYzxj5ZXSfgbpMQ6g3/igcD/gCH+dL6lkEH72Ib9I2/zJ/wCIm+JGKX+zZJb/ABSk/wBInzdp&#10;f/BOr9rjVUEkfwV1aPP/AD3KR/8AoTV0Wk/8Etv2s75sz+ArSAdxPqkQP6E16PqX/BYD49SsTpnh&#10;fwNp4IODNLdXBH4gAGufvv8Agq/+0xcqQ3j3wlaqeps/Dkjkf9/GxQo8Mw61JfcL/WjxsxS/d5fS&#10;h6qb/wDbiraf8Eh/2oJji6j0SBGxgvqRO38FSum0P/gjP8ZZ5ANV+JWgWxyNwEU74+mQM1514g/4&#10;KPftO6qrI/x/v4N/bTvD1tEPwLKcVxWs/tffHLW2J1H4+/ECcnr5Oqx26/kiUfWuHqb92lJ+srfk&#10;Vz+OuMW9Gn6RX/tzZ9TaX/wRYhiJbxB8ejkD5ks9H6fi7Vsp/wAEl/2dPDybvFXx4vVReZDJPbW/&#10;6NxXw5rHxr8X60CmreL/ABZqLH739oeKrgg/guKwrrxdaXMv+leF4p29b29uJv8A0OTml/aWUw1p&#10;4VfNtjXDPjPjf42ZqHlGMF+Ubn33c/sZf8Ex/A483xf8dbeTaPm+0eK4h065Cf0qhM//AARP8B4+&#10;0eKNF1SVDyo1W5ut34K2K+Bm8WiNybbwto8B7MmmoT+bZpx8d+I9gSLUFhH/AEwto0x+S0v7cpx+&#10;DDwX/bpuvDHj3F/71nVX/t2cl+Csfff/AA1z/wAEmfCMijwj8GE1QgfKtj4LknBP1cVFff8ABTL9&#10;nfQ8/wDCu/2LtamB5jkn8PW9ogHsWxxXwJN4n8Q3B/ea7dH2E5FU5ri5lyJ7yZ88ktITSnxBjWvc&#10;UY+iX+RUPA+Ndp43MKtR+cpP85H3PrH/AAV/8fWi7PCP7LOm2YA+R9S8QwQ/ogz+Fcdr3/BXb9rj&#10;Upyml6N8PtEj7eZqEs7r7fKvP59q+QnMUcZKHDYOTk5NUszbyVYrnuOKxnnOYzVnVf5fkerhPAjh&#10;KD5qjlJ+dv8AJn0/rv8AwU0/bF17es/x50GxDHBXSPDruV+jORXEeIv2wf2jvEjFdV/ap8ZMpyTF&#10;pttBbL+fJrxmMtGwBY/QKP8ACpLm8VFQAliMfnXLPF4mfxzb+Z9FhvCLgrCytGhf1b/Sx1et/Fvx&#10;bqsjP4h+KvjzVM8kXfi2VAx/3YwBWMusaTfO1zc+EYLnJ4bUdSurlj9d8mP0rKgsJZ5BcXBGM5xV&#10;t4go+QVz80m7tnv0OB+EcJpDCQb81f8ANsstrkduwXSvD+j2fPWDS48/mQTRL4l8VTjYNenjUfwW&#10;8nlL+SgVnywvt3EEY9DSwSkHafTiob5nqe3h8oyvCL9zRhH0il+hO7XM53TXcrserPITn86vQeKP&#10;EsMcMEWtXISDJiQzsVUnrgHNUowyjcxpjsFbfzkUcqaszpdGlPRpG3J4h0zV8ReKtKjdjx9utsJK&#10;PqOjf59ah1DwldXEIu/DV4NRtV+8sfEg+q/4ZrEkumY4JFPsLmaykNxZzNG2OqMRUKm18LMlhJUn&#10;ei7eW6/zXyIL+5MMLKYSrg4I28g+4pvwl+Feq/tD/F/T/hbaX5stPAa88Raq2NljYR8yzZPGduce&#10;pIFP8R+PtDul+y+LLIyFztgubVf3wY8cAfePtivWNN0dv2dPgzqfwq0bRr+38U+LJ47jxRe6jCkc&#10;yWON8NugGSoOQzepxxXXh5wptzqRsl9zfa5nmGYYrAYPkpR5a9T3YN7LpKpruqad7W1lyrqUPj18&#10;QdP8feLLfTPCdv8AZPC/h21XTvDOnA4ENtGNocj+++NxPqar+AfiPaaLpcvgHx7ZrqPhi/bE9vIx&#10;8y0c/wDLaFuquPToa48qyusbI6nHG/r+NPlQMOfX0rJ1JSk5N6s4oZTg1l8cHb3YpW11vvzX35r+&#10;9zb3u+pufET4b6l8P7qG+hv11TRNSO7R9bgQCOdcfcb+7IO6/jzmucdDJGJEIIYcc113w4+Jdv4Y&#10;hm8GeMtM/tbwxqHy31g5Aa3OeJ4j/C4PPHXFT+LPgt4p07W9PtPAB/t/SNdm2aDqluv3yT/q5R/y&#10;zkUfezwcEj0p8nMrozoZhVwNT6vjpJP7M3ZRmlrr0jNLVrRNe9HS6XP/AA3+G3iX4peM7PwR4YtD&#10;Lc3TjeR92JOpdz0Cgc56V9I2B+Gsfw+1/wCB3wz0ODULPRbH7X/bM5JGq6pbkM6IAfmQLxn9DWFN&#10;pnh/4GeBNR+G/h3VlS8eBW8deKLfGYty8WFuw6ufukjpzXl/w7+MEumfGnw94la0jtdG029W3i05&#10;GPlw275V9394kEkk55rvSp4SHK/il+C/zPyfM8RmniVjqjwb5cBhrtf9PqiV0rfy9LdE77tW5v8A&#10;au1P9snxfp3gzwB+zKmm2fiXX/DLXviX4g6jbRpb+F9NaQmOztmwcSNglnPIyAMV8E/GH9kjX9Nu&#10;jf8AxK/4Kf8Ahi91oSkPBL43knlVsnqqkhfpnivtH/gpT8N4PFXiCP4X+MPjzH8KPg14WSR9a1b7&#10;cRd+Kb+RjIiR8/NCiMoCDgemTX58eOfA/wDwSj0mL+z/AA98WfHGq3JGDeW/h4pGpJ5OXcFvyr63&#10;L04YVKHz5Vzfe3v8j8hzqeDr5hOpVhSUZO8FXnODUW20oQpO1ONtubV/FfU+nf2BPBPxq8DeENa0&#10;r4ufEYa/4KuVafQPEDXCT2zXK4CxJKQW3t/czjBr7kuPDPgDw78L/Dn7N/xBa602Pxcjaj/av2o7&#10;dLvpDut0b/Z6cdMGvkP/AII7fAfwBepcR+DfiTF4m8BXbPdXdvJORcWTwkP++hY4jAA4YZ54r3f4&#10;m+O4vib8Qda1TWnY6ffTFLePP+pVDtiZB2K4GK8jMq8YYhKeqe+lvw/L5n3ORcP4rN8tbytqniKC&#10;VSM4zc0npyQUnq22pOTd17sOlzjtW0LxH4K8Sah4E8Z2ot9V0ibyrxAwKyD+GVD3Vhz6CmhFzt2k&#10;EdQRXpFxpF98fPA3/CPSxxN8R/BNmzacxYD/AISDTF+by893Cjj8RXn/AIY0/UPFc9vZ6Bp09zcz&#10;natokWZVcEgoV7EEYPpXh4nDujUtHVPZn7dwfxdQ4lyh1qqVOvSfLWg9OSa3ev2ZWbXzV7plWVn7&#10;EZzjGR19PSu1+F3wt0W9s5vHXxR1SbTvD0CBlRMK9+2f9WCeQvqRye3rXSt8M/AHwe0WDVfiRONU&#10;16Ubo9Et8eXB2HmMOp9e1ef+NPGHiLx1fC81a4CW8Rxa2EOBDAvQKo/r1rmd4SseqsdVziDpYNuF&#10;N6OpbfvyX/8AStluruxpeLf2u9W0v4p6JplnoFjZeBLZzA+hx2oEcsD/ACuWHQsRzz+Oawvi18GP&#10;CXgn4iXmhz6Dai1uo1vtA1XSpntZJrSQBkYGMgMRuIOR1Fct488NtregSJCoaaH54x3rvvhlrJ+O&#10;v7OU3hiVjceKvhyHn0xAMy3OluQXh9yjcj2rSHMldPUzzThnh6GFo13h4umv3dW6TfvO8Kjk9bqT&#10;5ZO+0rvY4t/D/iC1Q2+mfEie4TbhLTxNpyXsePTeAHFYGqeFfEU0ryXvwms7oAnF34R1go/18iTv&#10;7V2dnM09uLhWK7h0B5IqC91Gw0+Npry7EABwJHIBB9uMms1OP2kr/d+Vjhp8JxwE+bKsTVwz7Qm3&#10;H5wlzI8w1P4h6V4Ouls73xRrGhyg4Fr4i01kA/4GoIP1xWxpHxuvZirJ/Z+qJtyJLSfcWHqNtdVe&#10;eJm1a2+yWekvqcZG0C8jXyfqfMySPp61y9x8APhz4p1I6l4u8LWNlJ5REY8PK1sVY/xFgRk/QDpW&#10;8Xh5Lqvx/wAvzOhVeNsDpV9ji4/3oulP/wACheN/WJq2vx08GS30em6oZLOeRSVQoWBx19x+IroY&#10;PEXh7V4SllqsDkr90SDP5da5Xwz+zz4E8OjyrPxhrMu5SFi8QKLyHPbDqRKv5mqWo/CbxDp0vnWm&#10;iLqEAJPn6FqAMg/7Zy4P4A1Li+ZqDv8Ah+Za4mwWGf8Awo4WtQ84x9rBafzQu976uK06HZW009pL&#10;833BzgHNX1iMwW4hbDdcZ4NeXSXp0OXyT4zuLGUH/j012ykg59N2Cv61saN4z8Z2Secmk2+pQbc+&#10;bZXAcfmCcflWc4uOsk16o9TB55w5m7tgcbTnL+Vy5Jf+Azsz0a1njlUJMSHHUGpGVFO4DHsK4SD4&#10;taPLMI9TsLiynH3lkXOPr7V0Wi+MNC1xTHa6nAzj7qiTBP50Jpqx31sDiqK5pQdvvX4GsJBEMtjp&#10;2pJHjlXa65HvTCoaMyE7l7belRxu+9gxwB93NS42ZzRV0Q3NkOWiGB6Co1IIEZBUjqWrSSSPy8vg&#10;kjsKguIBMnyryOhp2cWaxnrZlX5EONwA7UyVg4O05pJtPmiJcyBh6U1AQANuP50+ZM2STV0xhQgf&#10;OpYelOS3JPmW0wBA+6xxUrbUTc1RRjL4xjnqKTipIalIraxo+ka/bm11rT0fggSAYZT6g1xOu/Cv&#10;UbWT7R4enNymciFzhwPY969I2wyrtnUf7wFMezVAZLaZmB4xihSnSd0zpwuYV8JL3Hp2ex5bo/jX&#10;xN4TnNndo7hfvwXWcr249uK7LQ/Hvh3xLGkNxOILhsAxycD8DWtqeh6P4htzbazYrJxhXxhl/GuJ&#10;8R/CPUtPJu/Dzm4g5IikOHB9sda2VWnUdpLXyPR9tluYO1Rezn36M664sdr5gO5T0YHg1WO0MQ4w&#10;Qe4rhNI8Z+IvDV19kuy8gTgwXGQR9K7HRvHGgeIW8qYi3lI5R+M/Q0Sp6XTuhV8FisKrtc0e6J5k&#10;BHy889ajETBicirs1pn57dwye1VmJDlCuMVJzxmpKyGqxRsVIzgjFRlATnJpuD6VLRaSZMhAzk04&#10;PjgMKrgkdDS7yoyTn2FJWE43Jm2sc54qNmkjOQR+FM84lsA49qXc1Gw0ieG6DIAWOfpUok5wefpV&#10;Dy+rIxz9aWG7+zvhj2p3bJdPqi6UBIz6U4xlR26VDBcLI+VPFWGOR+FO1zJ6OxDIAVwageAgFtwI&#10;7irDKGGCT+FRSJKhLIcgjoaFozRdhiWkVxGDGCh6ZHrUE/8AadqfLYebH6kcip7e6VMRFSDn0qwZ&#10;RKPlcD6jrV3uNOUXqilb3ltnyWl8tifutVtblo0zI3y8dDUVxZ29xkXEIPpgdKrSQ3VqA1u3mAfw&#10;k8mnbTQq0JvzNESrKRt6d81Mse7jcKy4L23kfbMpjcdferscrxqHLBl74pq5lUjKJa8lcHdUW0qc&#10;ZH4U43SOdoOPY00gHlWx9atNMwcWkI3C/Wocb5No61aityVLseMVFGpJ5AzTsaQloIqHO6nbwTtH&#10;0pWBRdnqaZGhUnd05xTurlDnQE5U1FKvBOe1OZ1J2qx/E01wQjZOaaeo43ILmAMgYY5Heq32c/7N&#10;WXldhsOMCmUWN4OSREEEa8kZppkYc7jgdBUpQE7sZPvUdvGbgnBwMnn0qk7PQrS12MlljZNvOTUM&#10;UH2eIbW5yTkml8h/MLB84Pp1pXAZS3IGa0ukaxsloVbt97ldqjA61U/eLmULxVh98kojwGJ4YjpU&#10;V2BHKTHIdoHKnvVxbR0RdlykMshdRJtUg+vWnWltKzATbWQ9Rk0+FUmVpAQoHRT2q7DbKygKcHsD&#10;1qpSsxc0YKwLFBFlYEC+vNZGreV5rwoDkc+1aF+RbxbQxP1rn9RuW3n5xtYfNkc0QTbughHmdyne&#10;uUXzBx7CnWSpIvzHacZwajB85wCvAOatxRKfnRR7GtlqbSlZWH7JtgZoj5Z+7nGaZHIplMaAAY5D&#10;U4R4JcgnAPenRW8Sr9oOc45yaq7ZjewOkecrbqpxjIFVzaSAkxkbxyRmp0mcZJwc9M9qVYx5fmSM&#10;wIOQVPNJDemgkCFRvK4I6j1p0qRLG07DJxUcTF7lRk4zSahLsDRnuOBVXWxlJO5QvScKsfPd/eqr&#10;W4Zdx4J7GrZTYMg5Pb0oYF+Coyeg9KLO+hrzpRtYphFiG9xn1DCq7GJpPMjYID/CDV6aI8CQZx61&#10;TmtVaTcmdtTUpUqkbTVzFyq86cCS11N4nHnMQB0I710Og+J1s2dJgs6zptKueU9xWJDazRwBWtQ6&#10;k5wR1qtNay27GSP5Mn7jHp9K86rg5qPuvmXbqdn1iU4ctdXX4naBkvUQWyeYUbMiN1jA7+9egfAv&#10;9pfx98CtXN1ot39t0yd/+Jh4evLhjBcc/eVsZikHZ1H1BrxWw16azfbOSCvGPUema6DSdfs7uKd3&#10;MZcoFijcfmQaww+Jr4GvGtQk4zjs9mjzc8yDJuJcrqYHMKMa9CatKMknf/JrdNardNPU/Sr4R/F/&#10;4e/G/wAOyeIvh7qrzG0VTqWmXAUXNizHjeo6qTwHHyn2PFdPhHYovY4zivzQ8E+O/Evw28UWXjX4&#10;e+I7myu7YbY7iBhyT1jZSMOh6FWyDX2p+zh+134S+OSReFfEFrBofiwEgWAcC31AgfM1sTyG7mI8&#10;9cEjp+7cI+IlHMlHC5g1Cr0ltGXr/LL8H0tsf5q+Nn0Zc24JdTOOHYyr4FayhvUo97pK8oL+ZaxX&#10;xKy5n62YgDgmo9h38HvUyB2GZUZT6MMH8R2+lNZACSDX6jzs/kyz6EcnAx70ypGG7rSbB6mhSsSn&#10;YZjnFO2H1FLsGc5pygE4NU5dh8zGbDtx70bD6ipdg9TSuiiPIpc1h6oh2H1FKYxtGe9SRIHzknil&#10;aPsM8UudhqyExlBubGPakwGPy1Myhxg0giVehNPmbWg9bkXk5z0pHiUD5T+dThAKNg9TQnK6G0QJ&#10;GeeRT1GBipNg9TRsHqaJOTYlohlNePec1IygDIptSm4jIjb9xikeNkGSRU1IVDdaamwsQhSRkVIq&#10;HA5HSlCDmnL0H0olK4WGFSvWmMhJzUpUN1pAg5pXTWoJXI9nHXmgJ6mnUUJDsyNoWLZBGPekdT0q&#10;WkKAnNEncRCYs9cU0wNngipmABwKSlzOw7tDdh9RTakPbmmlDnihJsErjBEx+bIxS0uSBtzSUXKG&#10;v1/CkCEjNOKgnJpdpAzjiquMYVK9aSnlQ3WjYPU07aitqMpsnanUbN5xQMjpGGRipDGAcZpCpAyc&#10;UAR7D6ijYfUVIgBzkUu0elPmYETISc01kGealZCD0prJk85oUrgMEQIzilZOOaeBgYpCARg0KVwI&#10;ig7GgIQc5qXYPU03HzY96as2AyTtSKu4ZzU2wepo2D1NK6uBBx60VKyHHNN2L6UWuB8eeYJDiM/j&#10;ihtiDHrTYAY15FSMCTyPyr+Fmf7UvRkJG4Yx14FHlmIAAd+pFPYEAH0bNOLZAyM++aq+hXM2hA6F&#10;cbRn6U3/AFfzheT61PBGjElvTiq7q8i4duh4pJ6EppsbcDeVcr9c06MxgcAdfSluLcIisvpzTIV3&#10;pu6c1S2LT00LEAjUgsOCeatw3kUD5WPge1Zy7iSrHirEDgnyyOAODUySa1MqkL7m3FcvcJ5MTbUY&#10;ZY1OrIQATVG1cCHerhQv3smporgznEYHTJOelYOJ5riruxJLLH5giROfrT0dSvlsu49wKbFFhsA5&#10;JH3sVKYVRMDr60mzJtWILqNzEN2B7AdazLuDrkcjvitdowyAgZwetZ98yBGkHT2pxZvQlqZbIp4b&#10;J/CmMn+xn04qxJCyxmZuB6VAkvmMDtwO5zWyZ6MZMhkj2ZL8A9qgYIOcYHvVy7ZYz1ziqs8ZdSBw&#10;K0TubU5K12NV4ycZz9KHZ2OApAHrTIYo1f5WJb17VZDRhCxXLduar7Rq3ZXK4Qt/DT/JUDIUH8Kk&#10;ljKpuyOfSkUYGKq4ubqMKZGCcU7aAmAOgoZSTkUMSAFAzRcL3GlQ3Vc/hUUkbb/lSplIB59Ka8g+&#10;8BVJsqMrvQYg2j5xx704GLtj8qZhmGOOaRkMeCTmqGLKPm+UUylY7jnFNJwM0FLYUgjqKKRW3dqW&#10;gYEgdaaW+bK/jSsCRgU05XIPegBJJQRgVGcjlv1pxOM/JTHcyDbtxzTSuNIUIWp6RkcntSKyqvJ7&#10;1HNdEjbGvTg0Wdx8rb0LCsqrkkVG9wu7C8/QVVUM5+c/lU8SKTinaw3HlQ51WQZkOTjgVELcs2Fw&#10;B3zU0oUfd9KrXF2IhytEb3CCk3oSmJLdQYjznqajmvwq8uWx2FZ+oeINPsI/NvZ1jUngMeT9BUen&#10;WWo66N25tMtWP+uK7pSP9kHp+PrXRGlKWr2N1R5Y81TRd3/WvyJLzVY0lSJ5z5kjAQwxDdJK3ZVU&#10;ck/Su08N/BDVr7T/APhIPil4us/B2mEjy45wJtQuB1OyAfcz0Bcj8sVl6Zqtr4WjRfBWnpZzqCG1&#10;SUeZdPnqd7D5c+2KpXs9xeTm/vZ3uJ2bLSzOWYn1ya3hGMOhxV5YutHloP2a72UpfJP3V8+b0R2V&#10;r4q+D/w5k3fC34ZpqF+rDHiLxZ/pVwD/AHki4jjP0BrN8RfFv4n+Mzt8ReM72ZN25YjKQi+mAoAH&#10;sB0rnkJftT1Ur1puTb11OaGWYONRVZx55r7U/el8m729FZeR6X4C/ao+L/wzsoz4N1VLXUoy6x6u&#10;6CS5RGGCqkjAGPxrmvF/xQ8cePNUm1zxvrLancTsTJNdMxZs9c8/0rnElwMOvTvmlmmVkOMdfWsp&#10;3kkm9FsuhyR4fyWFaVVYeHNLd8qu9b7tX+WxoWHieXToBaWOl2aQgcRrb8fiOKSTxLeTsH/s+0DZ&#10;6rZRjH51l+aQcBfxzSNK5BG0/XNEextHJMpg7xoQv/hX+RvHxfri7Vhu1iwP+Wduin9BSv428Vun&#10;lnXrjjphsfyFYUUsiHaRke9SGXPJFXyR6m0ctwUPhpx/8BX+Rpv4m112Bm1a4PPI841Xk1K6uJC0&#10;lzIfq5qm0pYAYHFHmDuv61Lj2N44enDaKLEkzOfmct9eaRJSP4enAOKhEwAwF/WpAQV3Hjip5dS3&#10;BWLC3AJy2c+opjyZPzNmoHlVcYwfxpBOM8rj8afKJU0T71I29j2xQAB0AqA3GBnZ+tLHcAjPSocU&#10;PktsSjZkoFH5Up2KOEGfXFQtLk5DCl80f5NJxdg5QKM5yox+FJ5TD+P9KljOckUpQHmp5A5miuZR&#10;H8w5pslyzD5Rj6U64TH3R161AFcsDjgdRSs1oVGMdxrb5DkHOTzUyQ4hDEZNJgAZUY9cmo7i/aMC&#10;CBMuTgHNO3Y096WiG3EqKdkeN3bipLKwlAE1wwJPYjpU1lpESr9ouBlzyR6VZA2jA7Voly6vczlV&#10;W0RqYHyDsKR/vUk0oTHGfxpI2DjJHf1qG7kpdQAEgwR+dOEUan7o/KlTaowDRK21cgdqaskJt3Gv&#10;MoYjNV5UbHDDPvTd7DhuTSsxVSzDNO+ljVJIiMLs2GbH0qK7umtkw3AHerWQUL9xWdpvhPxZ8XfH&#10;+k/CLwBAJtU1q7WKM7sLEv8AFI5/hVVyxPoKulTdSaijWDpxTnVajCKbk3skldt+SR3/AOyB4A0W&#10;58Qal+1d8S9OiuPCvgSYf2Tp1wuV1bVcEwxAd1U4dvYAVn+LfGevePfF1/438R3Ly3+pXDTzyk92&#10;OcD0AGBjtiu6+Pvinwfodhon7Pnwr2r4Z8FQm3W4Q4/tK9I/0i6f+9ufIB/uqK8xfkjI6Z6Vpiak&#10;ZtQj8K/Hz/T/AIc+by91c0xU80rxac1y04veFJfCmukp/HPrdqLvyouxar5pEeqWyyIP+Wi/eX/G&#10;rJ0kXMXn6ZcLKpb/AFRPzCstRtX5f1pk1xNZRNdxZBTn92pLH6Ac1yOnyK8Xa33HoyotawdvyLSQ&#10;GTUEsI7ZvtEkqqIiuGJzwPpX0D8M9R8PfBjS1+G+sI2qalrWLzXIo7too9Ds8f68MOVm5JXpuNeC&#10;n402/gTxDoejTWz3nie+YObSKFfMsIWX5JHDc7iPm9hitKbTvEEei3Ueh6tPrZ1O9N1repyT+ZdX&#10;UuflDj+4nQAcACuzD1lRjzzjq9uzPy3iT63xniFlWDrRjQhK1eSbvdaqMbpLXye++m+98fpLHwrP&#10;pHh3wv4pXUfCt3G82j3yqwaeYnMguGPWfn8QOOlecXctskDsZERIxl2JwAvfnsK39I8Q2a6Jd+AP&#10;Hlo0ug6g4E8WP3tnKM7LiPurKcfX8a+Nv2ufEvx5074123wj0LXrE+HTB5mneIIpg8N/FnBkZY2y&#10;XHTacDKmtKdGWLqtqy6u70PpYYvA8G5XSwUqblZ8tNQjd1L+mikvtXstpdbL2/8A4KdeGv2SdR1v&#10;4bftGfFu48T+L9GvfC/9m6b4e06+As/7TtyfNZ3PCkqRgdwK+K/Hfxu/ZYu4ZNO0P9iO0gt937u4&#10;m8SyNKB16BdvpxXfePvj34F8P/BKb9mXx9DqfjkJq8euWmrz3S2Udhc7PLkt0WMZVCvOMkk14Hq/&#10;iD4QyYb/AIVbeqp6Nb+JZR/6EtfZ5fBypR5m3ppa6Xy2/FH84Z7iamXYivSoqFNqpK/MqcpPW6Uv&#10;dmpWvZtOx+gv/BOTUfh74C/ZA8SfED4Z6He6LL4t1hdIttPuLlXa2iVt9xsbqwJZQa9KLxqMEfMA&#10;M/LzX5keJvjXL428O+DvAfwY1u+8Jf8ACFWckdjp93ff8f11JJ5ks5lACl24XBHQda+0f+CcXxo1&#10;f9pix1DwP8TNQFn4j8OqPt5clfNiX/loT0X3Hc9K8TOsBWpt4np26rXR+d+5+n+F/HGWVaUsvxC5&#10;arXNGSS5ZKMYx5YqPwuKTajZaXaPozwBonj7XtYs9b+Hokh1rQpVmsdSUHy41zzHIewP9K9L8X+M&#10;tE+G/hPW/jD8KvDOjTarqOrC28W6npM5ddJlK4ZtvZWbrjjJOTXnutfFD+xNHfwJ8N9VltdN5F7d&#10;xLhrp/8AZbrt61x7ePdY+Emut458O2kV/YaxGLPxf4ancCLUYH+XzNpxlgO45ry8PVjWp+ym7LW2&#10;vX/I9DibJsdlmZPP8JhuaE5RVakubmqU01q4rS97O1nsr9U7V/q15rF7Jqms373E075ead8lj0/A&#10;VCfJEgLKBnp71hNrMdjq9xo3hTTLi506S5J02S7kEYhQjPlMz4ZtozjAJ/nU02ia7fymK811LWMf&#10;8srGEZ/77bJP5VwtpPQ/XsNVoVaMZUtmlZWtZW2a6NbNPZqxa1G907TkL3lxHErcDzGwTXPfDf4h&#10;ah8APi5a/E/wzbJLAhdZLG8VkjuonUh4j/skGtuDw1pGmyfbLe3ZrhRgzzyGR2/Fs4/Csvx7oh8Q&#10;aA6Dc80A3QknJ+lVFyvueph1Rrxlh6yvTqLlkn1T0/pnWfEb4feJ/CeuWx1u6t7Oz12zXU9Li0ST&#10;zIRBL8wRZWGTtzgjHGKwE0XTrWTz0g3yj/lpIS7H8TXZfArXf+F4fs+ah8JLljJ4n8EF9T8MljmS&#10;eyJ/0i3Hrt6gVzccLT2yzqwO5cnAqa1NQloedhJ4ilOphcR/EpS5X0TW8JrylG3/AG8pLoQghiGA&#10;wwqwrKQAq5/xquyujbSpp0ZZeazR3y12L0bRAAnHQZ4p7TRZyG/KqLs4G4AGhGdiMgD8a0vYx9mm&#10;rlu9uJ9RhNte7J4CMGG6jEiEfQiuc1f4W+A78ia28Pmyue11pM727fkpI/St5iQmAc06J33DOMVc&#10;Ks4fC7HkY/h/JczX+14eE/WKv99r/icFqPw+16wmEWn+PZriAf8ALvrtmtwn03rhqhn8J6xFbedq&#10;Xw3trtAcC68PagY5PrskOK766shKd5GT2FU4Y7nT5Ssh2ox59av2vPrKKfyt+VmeVDgzDYSF8qxd&#10;fDPtCrJx/wDAJ80flY4qPU9C0ZSh8ba9oUpx/o+uaaxTP++nFatt4p8VNCbjT9f0TWogBtNrdBZG&#10;H+6ec12cKfa4Rb/aA6Ach13A/geKxLv4V/DnWZGbU/CVqsxJ/f2paF/rlCKcXh5PW6/FfjZ/iY28&#10;QMC7xxFHFRXSrT5Jf+B0/wDIzIvikdMUpr3h25tm7SMpK1tad8RfCWpIpGsQxNnlZTtP61hXfwYu&#10;rIMPCvxF1ayGc/Zr0JdRfkwBrLvvh748t0DS6NoGtIq/M0LSWczfptJ/EU3QUtYyT9br/gfiaf62&#10;YvD/APIyymrC28qE41o/+Atxnb5HpEF1Z3K77aZHB7ocg02WwjlJcMVJ9TXlH2G40mQ3N94b8R6E&#10;U6yJELqFfoyHOKt6d431vz9mg/EKx1Bx963u/wB1J+TAfzpSw1eKu46eWv5HVheMOD8VUVOOOjSm&#10;/s1oyov099W/E9AlinR9jqWA/iC8UkIUN8rAkjPWsO1+I3i6xhLaz4IkmXHMtsCyke23NNtfiP4N&#10;v2YCWW0lLYaGdMc/Uf1rBH1VCnPE0+elacf5oNTX3xOiEgZ9o559KngkVGy+SMcAVm6b4g0a6Urb&#10;ahbtgYIVxn8K6DQfCPirxQC3h7QLm7UMFLRREg/QnrVSnBL3nYxryhQi3VfKvPT8ynPFDMheNgGx&#10;0zUUF95Li2uAOehr0Hwj+zb8SdbvFXVLFdNiY4JkYNI/sF6fjXS+Kf2e/CvgDRXutd1ZZrgqXYk7&#10;hFGv3nPH4AfxGuOtiKNGLle6R4NbiPKKVZUFUU2+kdfxR4pq3gnQ/ESFdQsFlL52sgwwP4VhSfsr&#10;eN5nN1o8kawHBjF0CJMH0Ar23wB8JdU8Q3w8YXOiPbWgGzTtGvLoWs7xDrLIrrgsRyFzxXpUIa7g&#10;gk0e1ceZJthW/tkeMhR8zCSM/dAHUjrXm1M3rt2pRszGrxpisvl7PDSv3vsvL+tD5r8I/s8/FHTG&#10;eO98Q28dvEu6VbiJmKr/AE9q7XQvgJpOpI114m8TJaxxPhoOkr8Z5wPkH1Ga7fxD4UbxzHbQxa+D&#10;ZC/8yHT9MnObuZDw8mfmKqeduccVpXPiTS7K8sYtVhsYZLgSWlqb8MlxLKvLzgjqFHTjHSsK2Y4y&#10;eqlb5f5HmYvijNcU78yTf8qSf4rf8jh7n4b/AAfsJGtrrQbiMhfluZ5mMDnHaVGOD7ECs3UPgzof&#10;kTTWuhXENykbSW9pcXIZbheo8t1457Zr0rTrbRrbyy15b3iwFiI4lVXlY8bipG1jjrnHpWXeW0N7&#10;cHWbO5uYNUWyNrCpkZ4Yoy2cmI4yR7emK4liq71dV/J/r5nNDNswi/cnL1bf5Pp3PPvCPgnwnDpM&#10;d94w8B3bag6b5dMnnKpanPKiROGI44PrW3PZeEEsY7zQfANskMrAI01viUHHVdwIYZq1q9n4jltY&#10;4YPFKwxwqsmo6jZWwMTuoG8vG5PlBgG6dPes608RaXcXOp+HptKuItIWGJdM1BplnikjdNzOoALL&#10;z05yc9qKlXESulN2Xm/w7/mdLx1etJOcpSe9uZ2S80tF/V9TG8R6fFBq8Wm698M7eKKUEteQ7kaP&#10;j+4PvfhWVqvw40y3trm5s4Q1zAqv9ihvMjYx4c7uV45wa9J0fTtR0vTpVnmF/HtX7Ktw5yjZ5YOe&#10;cn0PSs3XNOvpLWe70AY1EwBJZygW42qcgMpG1sDIB96UcRiacdJv72dVPMsVB8tKVvm7P5O9u35H&#10;EWXgfwhY2Y1DWkvijjIkn/dDOccYqK48D+BL+N5tN1abTvJb94uoHcoydoJPXaSQM+49a1fGHiK7&#10;i0Waz0q5aS7Kxm30+64+TeN5Q4Kkrz8vep9N8HwatqFxrk0kgtL9v9MjCHzIHCAfIvRQSMnqKulj&#10;8apX53bzO3+08VZyc5Rfe916Was9LnE618NvFeg30luwWVAAd0T4Kg9Dj0PrWXLc31kfLvIJD8wV&#10;sKeM8V7Xpq6BqUT3+o2gV7VhbW8kU5XzocBcsvRWzkY71zd1Lplqk7+Hbi5hhs7tYW065td/mKTh&#10;mXA6qOqZ4ruhnNaMkppP0O3CcRVKj5K0Ly9LL8L/ACOBtri2uYN0LjIPIJ5xQQFU7T+tdxc+B7S3&#10;v5bjVrMy200Ly2n2KMeZheoIPYZ57jIrl/Edho2m2c2qaVqBkto7cz5kx86j7xQj72OhHWvSo5ph&#10;6rtK8X57feelh82wWIdoy0/D0uYkqE87See1OhRw4YjAHTNKkqPBHdpnyZVBSUggHPTrU0W11yFB&#10;Xsc16SldKx66ndBEzuCWHriozBtcHB/GrAAHAFMmbaAcZqoysxbEUkUcw2SQ/Q4pi2slvn7LIXP9&#10;xzxU8RVzhuKebZGO5T174qnK4OTWhSivULCO9iMbDoe351OrSD5lJb0wajeLcP8ASYw692FQSWtz&#10;b5ks5GOexPFN6LQrljNl2K/b7mTnuKmWUFsFcfjWZHqEZ/d3sRR+5PFWoigB8ht4HXJpJvYTgl0L&#10;e5W78UjYBz2xxUMd3GoIZSCPWpYpvMGcDB960vfQy5bO5HHEVLM69TxkU4lSMnpTp87ODjmonyy7&#10;ffmne5SWtxWSMrwg/wC+ajkjVVOBzU2CVxUE6vu25pryKTd9SDazcgcZomyLYIiYyew60+RMLkDF&#10;I5zCM8bR+dVqaJ3syrGrOCYh+NMkZkBEg6dTU0SqjbVGAar3rmRiI/xFNaROiLvKxWiaOOUnqCOo&#10;qaa1iuIjsgJbPaljiQrkrgio7ktHhlOT29qtPa5p8clYYbMxKE8rHsRVjzjChYDk+3Sm6fctNxOu&#10;X/h9DU90v7ojaB+NVuxSlaSjJGRqVwXXbIcZ6HFc9q0Z+9D65zWxehtxLnjPFZrxbwQWz6Ct4aI3&#10;i1FaFbT3VF3SnqOQRV5FBAeNuAeQKjgt8Nh4uMdanitzFIJR0Aq+hLkmSRxQz3YDsVBOSV6Y/wAa&#10;W8hjabEIwhG0Enk06NkeUs3y8UrI6tscdVyuanZmfUrSW0qDYgHFMWWUAxyldvTacZNXYkkVt7R5&#10;OOpNI8dtLMpmtlc5656U7lX7lLUYVtQiQKfMkG5iOiD0qkzmTJY528Ek1Zvg7SmSGQgZwDVVnnbC&#10;7UA7hRjNUr9R20GQkSvsJwakNsQxGTntTCu0rKVyQeQDUwuo5JPTgVauTNlaRZlYmRTjPJqxYR2c&#10;vzADIzgGnM6FHEi9DyAelOURK4R3CKTgnbyKUrslO2qGvMtoHYEdeKydQuZLqbzB+dW7+xkjOFnU&#10;qwyCTjI9apOpjAXIbPZTUOJc6ntIix2U8wDEgqemaZJbT2rExTjA5wTWnZTx2luFRdxYHdntUcsN&#10;vdgsVOR6GprUaVaFpL59TFc0XeLsR6P4gEEwWdiu0/KTyB+FdFZ+ILW51iG7nvfssDSIZbizUgoV&#10;OQwHUHODxzXLvYxb9jLn0PpUcFtNFIywXioQMqsnAY56Z7fjXm1cFWp6r3l+JvLFRaarq/mv8j7a&#10;/Z9/bna2MPgX456k11YiRYdO8ZxLlgCcKt2o5I5/1gG4Y+YEV9RGSBoo7mGeKSGdFeCaF90ciN0Z&#10;WHBB7V+Tmj+J9b8Eaqv22yKOeWhuYt0cgII6dGHNfQf7NX7XWr/DvydNs447nRWB+1+GnmKoXPWa&#10;1Y/6l/8AZ+63cA81+g8KeImJytxwuY3nR2UvtR/WSX3rp2P408avow5XxHCed8HqNOvvKktKdR7u&#10;y/5dzfkuRvpHVn3BhfQUuB6CsXwH8Q/BfxQ8ODxf4C1lbuyUolyso2TWcjf8spk6o/14bHyk1thS&#10;SRkZBwcetfvOExWGxtCNehJShJXTWx/njmWW4/J8fUwWOpSpVqbtKEk1JPzT1/4GpHsfGdpoVW3j&#10;APvUxBK4pFUg5Nbp2R57jqLgYHHb0pSARgiigcnFIsAAOgAop2w+opNpzigCNfvU/A9BTmUAZFIF&#10;LdKrXYCMg5OBRg+hqQqR2pKQEeCOooweuKk470HnikBHgHqKa454FSFOOKaQR1oQ1sNI+XpzTSCO&#10;oqSkZS3Sm7CsMwPSmkfN0/SpNh9RRsPqKRSVhnAPT9KB3pxUr1pVUEcigdtRmF9P0oIUdv0p4Q55&#10;ocAdBQFr7jDtweP0qM4OOP0qWkZcjgCgLIhdQTwv6UmAOoFSlWHQZpMNjO01SkMiG3PGKXBPQVLt&#10;BOCDS+Xg8H86OZWAgbbyOM01eD8w/SrPlgjBNIsIByTSvcHqV2IJ4pKnkhDNnBPHrTGhGOBz9aV0&#10;AwAE8nFI0YJyMn6UrIydaVXCjBH604tAM2D1NIVwRinUUNuwIRxxwKHwVIpaOM9KSbQ7IjA9BT1A&#10;xyKAME04KSM03LQcVd2Y1lyOKRUx1Ap1FRZopx1IyoyeO9G0Dqv6U/ZznPelod7CUWtyFxzwKQJz&#10;krUzLuOc0mw560cz2FbUbgegpjxsWypxUjAA4FJSTsOyINr/AOTRsb0qXYfUUbD6inzMXKj42VWf&#10;lzS87sZpySBTvHamEFjkV/Dx/tPu9QkUFetAUoPmOTilVgBgmlkbecEjFF7Cu9hpmPlD3oKYI5yM&#10;8j2poXb3obPlkAc9hSHy6aE9wV8kDPU8fSqoC5AHSpfuxDfwc9Karq4ypzTV0ioaKw3ocU+MKW4P&#10;SkeMNhl60LCx4Iwc8U3ZocrOJetriPaYmHXpV3TLaa6iKQrwDlielUYbCycxwrOyM7Dcw7Cr11oc&#10;Nsziw1dihIyvrWEmloefVcL8t7N+RoWcDrGwldTtGRtNLvjb5GbkVhz6VLbwGeHVi5H8B71BHbao&#10;jKI3LOewqeRb3Mvq8ZK6kdDNIkMJycDHWsq63RWxRG+93xTCdS4Webd6CkcXk67ZFPPAIFNRsaU6&#10;Sg90V0uI47fYwLMe+apkPuEpbr0UVfk0yKC3MjMWbGSo7VDaxtdyhWG1VOcn0raHLqzqU4RTaFez&#10;xGGK5LDkelVbmF1H76TaPTFa1xfRoht7GDccY8z0rOktHDGSVt7E5Y04Saeo6U5W94qmKRhsiQKv&#10;rTREsWSr5Pep5JsOIz0qIqCcmtFe+p0XdhrSOyhS3A6U5yQOKXYQhwOMUxSFPNWGysOLAHBpEkA5&#10;FOJA5NNLqykg/pQWiKYkHcD1ojXenzGpI13nAp6pjOO3Umm2h80VsRBAOlRSMzHBNSXDKRwaiVWb&#10;7oqlsXHuJQRkYoIKnBFPbGOTQ2U3YjChelLQQB0OamgClBzzT2BuyuRFSOoppUE5NT3LA/LnmoGB&#10;dSF5pLUIu6ImJ3lc8Zpsvy/dqUKUXOO3NQSAHGata7F+g1huO5jwKZgNkRHHNSiJQhORUUk8UIy7&#10;gY6CqV2zSN3oSRxhR83Wn4xz2rL1HxBBC8dnbRm5uZmxBawIXeQ+wHJrE8ST/EbTfEcHhbWNGl0t&#10;pgGlidlMkaHuygnaT2BwaapTlqa08NKq7OSXXV6tLdpbs6DU9btbZ1gjDySHgRRjLMfQD1rIupPF&#10;2pTSQQaf9ghB2l7gjzPrt7V0Oj3sGi2H2Lw5YC2Mg/0i7l+aeU+pY5wPYcVWlkmEzMuWLcsW6k11&#10;06cKe6uFGpyvSC8m9/u2X3sy9N8J6daTC8uJWuJwf9dPyfwHQVti5URhFJHoc1CsbMMuCD6Cn+WQ&#10;NzHirdTUqrOVR3k7skQSH+I4+lPRecMabEUj6nqPSn+anTd+lZOTerObcfEgLBTUnkR5zg/nVeW4&#10;dxjPWmtKSOH/AEpJtvQLSH3cyxjywOnWoo3LHk0hyVAJye9NKHHytg1SikWklGxKWAGDTo8EcCoo&#10;sqTvbNPcK43IapNE2sx7Sc4BpjyFee9JsyuCO+RSx5I59fWpbbdx2SHRy7utPqNSN2M96kJA604q&#10;5IDg5PI9KkZwY8AdqiYEjApqOejVSsFh/fNBGRikJA6mjevrSe4COHXjPFIiDBFK7rjGetNrNgOb&#10;5V4NIXYdOaQShTtz0pyuScUluAsd28ed3GaeLhm+cHj6U0RGQ5A6U5YXHG39arS4rRJVYOuR0+lK&#10;Iwc4ApFUKMDt6mq1zeb/ANxav8x7gdKiXYhR5noMu5sSm3iPJ6n0qTT7Ewt5kwyT0NPs7FofmlOX&#10;xy1WRlRn+Hsaaioq/Ucp+7yxF3YO31pGzjAqN5EVuTSi4jHGai7ZHK9xGg3HJB/OmSF4D8pwKmWa&#10;NzhWpsibm3BqErjUnezIDM4Gd36UCdm4z+lSeUFXDD9aqzYLbYhgjrVcqNFZ7EhVSckUOu5StRR4&#10;jOGany3EUcbKrZ49DQoj1Kus6lDpNhJeTHCxxseT1OOBXq/wW0R/2d/gjP8AGXXbYR+OPiHaPb+H&#10;oS3z6XpPKyXB/utMflHfYD0rg/gV8MbP47fFMx+KLvyfBvhO3/tPxbeA/L5KMCsCnvJKy+WoHPJP&#10;bNdN8Yvibe/F7x7eeMbmKO3tmAt9NsYh+7tLVF2RxIOwVQBXXdUKN/tS/Lq/nsv+AeLnEpYvERyu&#10;HwK063pvTpf9vNc81/Iop6TOYeFWLTBmJY5Ys2SaZ5fzdeKnMsKjCHd7Ux7i3T/WHbXHzRPQTsMY&#10;KYyBnODjFen/AAu+BEVroln8VvibFN9jnnH/AAjXhqIlLjWZhyCx/wCWUC8EtnJAqz8F/hboFnpP&#10;/C4PiojLolvNt0zT9uZNVuT92NB1Iz16ipPjH8Z9c1DUri8ubiOHV7638kW9s+Y9ItP4baPHG7ux&#10;rthSp0qftaqvfZdz8u4k4nzLN82/1eyB2qf8vau6px6pf3vy2Wuq8z+KPhLwpdfFG68bNbW914m3&#10;FLzWbYsIgCP9REM42IMAHGTg+1Ztje+IdHuxfaZqGGRsoy5Q/TI4/pUwkIJZZTljk5HemnJJJNck&#10;nzu7PvMmynCZNlsMHSjeMUk7rWT6t92zp/CPxV8GRJPZ/FTwwsqXOWmv3T5gAORkcYxmvzJ/aRm8&#10;KeD/ABxrfjSK/uQNb1m4fw9oNoxHlQbtoZjngHk496/Qu4gW4iMLxhgwwwPoeD+lfF/7bHwAPhrx&#10;jZ+P2kVrTlLePGdmSWx+Bz+dexkdShSrv2vbQ/NfFLIcwxeCoyy3minP9403aKtul0XR202PBr3w&#10;z4z0Tw3beKdd0Cyjt7vmLzBufb2J965PXr6Hy3in0yIM4BDoxG38K96+PAEfwk0JcY3wqce2MV8+&#10;+Ijh9rHomDX1eV4upjKXNJW1e3kz8b4+4Syrhrlp4Zyk+WDbk7ttxUn+LDwL4a8O+N9aXw7qetQ2&#10;UkxAgmmbaS+eBX1P+xLJ8Tfgp461/wCFM2mpqKNbpdW0llGCbsHjdI4G5toHCk4HWvjKxtLrU/EV&#10;rY2LHzZrkJEAcHcSAK/Tv4MfCGWx8J6OfFWqXaXkGlpHK9pJ5Zc45BYckA1OfzhRwTi38Wy+44fB&#10;/BYjMOM8PVjT5o05NyfSyi3d+jt82jv9Gn1hrdr/AMc6gmjR9UtrWaNGPqGdzxnj7vPXPaom8b/C&#10;rTbvzoNQs5ZOQShe6lORzzgmpLH4WfD+3AmOgpcPnO68laX65ya3dJ0LRtNAXTdNgt1PXyYVUD9K&#10;+B0tZH9oVaaqScp7Pp0+7b8z5hji+JPws+N0useGLTXNZ8F65fg/8TK3kLaXO+cMNxJK7sDOc4Nf&#10;RnhLxJfa1ayWur2j2+p2r+Ve2svDI47/AEI6V1ekXFrCZYNQiElrcx+VdIf4kPH5jqPcVs6b8L7H&#10;4rWF14Y0C5EXj/w7aG40S6dsDxRpy8+Q/rMijj612Ti8ZHmXxpa+aXX1XXvofnNLH0PD/MoYOvdY&#10;GvJ8sm7qjUk7uL7U5br+V3exy2xWixz09aoOSNyFsfSpdL1GG7gDGKSGRGZJreZMPC6nDIw7EHjF&#10;S3ABYtGfxrg1TP0+O5yHhfxpq/wG+M+m/EbQEObW6WUxIf8AWxniSI57MpNeufGDwtpfhLxumveF&#10;p45/Dfim0TVdBlj6Kj8yQj3Rjj8K8w8faIde0N4Io/30R3xn19q7T9nnVJPi18E9X+CV6S+ueGd+&#10;s+FDjLSRA4ubYevHzgfWtvjp26oM4ivY0szW8LU6vnBv3Z/9uS18oymzNvQok8xjjcOBVXcFbaRT&#10;FuzcLlQfujcMdDjofQ03zVVisjYOeKwXY2hBpWuW4CWfbnqalkt1T5t2apRXChvvdDVgTqRwarYm&#10;UWncekTF/lNTCPbgE8k4HtUShiu4irCc4FIzk2SDAGMCqd9YvdtkHgVY8sqSRTgznoBTTsZpuLuj&#10;Jt7qTS7jy9mYzWg6w3aLIJdxP3GHY/hTb3T45ULqxDEc4qnZ3LWEvkXH3M8MRT8zdpVVzR3NW3ZG&#10;PkMxLdM5qf7JHjb0Bqn5wmTMR2k9D6UkOoMpEU3D/wB71oUraHLKlJu6LaxRWDb0kKg9SDVDWNC8&#10;I+IUb+0/Ddhd5HMlxbKT/wB9YzVmUNcAo3pUMTShQpQ1Uasou6ObEYDCY2m4V4Rmu0kmvxOfufhX&#10;4ajw+hG/0iQjKSaXqL7f++H3DFUz8OvFl3dGG28UWepM3yrDrelgMf8AgcfP44r0fwr4XuPEFwE3&#10;+TBu2yXLfdU4zgf3j7CvVfh18OPCEV/FB9olladODPCyHjsCBgVz4zOIYa0G1KXRaP729j4bM8g4&#10;Vy+cqtGlKlU70ZTp29eRpfeeQfBb9ja4+I2om68eWcOhWVrOBNJpt27mYdxhh8o+mK9h13wn8OPC&#10;/wBg8BeCNG80rH5Qup7g7lRfvcgnAHALepArutfv9O8O+GHttPmFrFhg0iEjCgEs3PPtXF/D/wAL&#10;XOsLN4z8S6fe6ZLefLZQ3EUciJArHZt2sSAwG857sa+ezDF4jER5Ek3u7bI82lmeY16KeKxNSdOG&#10;kVOTk2+7e8n+SPQdA1RNI08W2nW6sEiCRKJRxx0+Y5rjdZ0TxL4y1+3ubrSzLZ2T/adWtJ1LG4mb&#10;5YYUx2jPzk9MgVa1O+khs4dX07UobyyuHVbe2hfLTyE7Y49rfd5JbJxwtXdZ8Na9pOj/AGWC8njn&#10;lVLZLgRMjPK/DNGw43Y4Un0FYxqTlC0o6I86EY0J86klKW1738/z+V77ouwJq+tw3WmSvcebE3kW&#10;Ud7C0qk/xtxzjt1p0miySWbwWdmbP5fIkstOu1VxCpycI/AJI6VrS+GbPQvD2n+FNIa4N5sVb6+a&#10;5LTJGADsDg9T3bucmqmp+HNVkd7vT9Yudq53m42yqxAyR838I9c8mumVGVOO12cUMRCUvdfKr6X8&#10;tL6d91fXqZlwpsRLLHp6edNGEgj1K02SqO6rIpIJPtVbS/DN54lAa/iBe2jIa4uNrfZ0xyobHQdP&#10;fv0rm/hL4/1X4oarq/2XQ5LbTbLUvsem6g8bxfb9nE8wif7qB+Fb+Lk9Oa9L1SewOlHw/aKrWUGD&#10;esvWeU/8sx+B5+uKmFG8m5aeX9fj29TadadH3I/E+vbp/wAN3PMPE/hHQTZnUtHtDZwfMthBA2Gu&#10;WP8Ay1cemf8AE1xHi/xsvw50KXxN491myXSrRRJcXssvliIZGWyecencnAFeh+Ibxru9vNRuZxb2&#10;dgu65ncnauOiKB6cZxnPArBPhXT/ABZp/n+MvD9veWN0oe3tLyNJBkEFWYY27+M8dMcV59SlCdVO&#10;1tenb+tj6TD4icMM4ys3bS+uvTrfzeqfpdFLRba68RtHqmg3k0sd3Ek0Vw7FSIyM4bGNwIPRhmr7&#10;6Jpmh2oh04RJLGd0lxj5ID6j/arobaZtI0o6fZWi26EAbn+8Fx0Vug/HFYGs2dreRyyaqBb2dupc&#10;2zHAl7l3PcUOmoLRlwryqytLSP4v+u33mFcXU8MD6nYXxtbfJea5dQzXGDgnB4INZfgf44+CfG2v&#10;a14e8PR3k2q6Iqia4hhYQxOx4iErDBfkEpyOe1ZU3jKDx14hkt7W3kOl6ZMqXQVMM2OnyYBaP3TO&#10;K9B0uS1hzq2kW1tb3FwmIyoTZMcYyrYwW9j81RTScne6fT/P/JaHZjIQVON976/Lo332u+i0tqZ+&#10;neGZJ5xq/iq3gmu2YyJBCmI4Ce596w/iP4isdBg/tl9e8u5TIWSI5TH9zb/FnHStnxx4gks9BeE6&#10;RcxxnAlXB33En90t2GepOK8/tfh7c+JJz4p8YPKYg2LS3gB6ddkQ9PU9TQ4RejuduGpQqR9tiHaK&#10;0S0+5f8AANnwVer8Q7D7XFoc8E7rm5tHj+WRRyXGOnXOeoqzN4n03wyLi0n0q4v5Ps3lpcpMoJzk&#10;Bge0sZwd3IYdayfE3hnT7m3sPFshdbXRroXFiLJ5I/JcAq24KR5gwfmU8j0qZDa+IIEbMdvbSR7h&#10;PE+9LgYyPLb8Pu9R3puXs/eW/wDVvUyjhades/aP930s9fNN6eW33kXhLUHun07w/rfiG4uWgDyR&#10;3zFVfe5wxfHALY5PQ4rdj8AW/h/TxAbb7fpkVwZpLSKNS0KtgGWLjhe2D3+tcfeyzmyMFlamzgRi&#10;FCKPMmPoM9M10/gP4yPolrqnhjVPCd8t5Y26GHU76Ii0kEmRtDMf3jgDkDjHuKdGTqXUtlrfsTmW&#10;Hr4adN0LNN2UdFZ91bbS/p8ziPFKal4et7jVPCekzXijUxDdaddTxr9ntirMJwhGXGAAQM8nimPo&#10;1nq+lnXNGu4YWW3WSaHc2wZAPBYfKT6GrNxH4h1zVm8QeaLMJcK0Fwy4Mu08Lz27Y9K6K41DTNX0&#10;1PEWm2we0nuI7bxBpETAixc5yzgdU78ZxnPY1vh8XVpO9Lpuu/qv8j0pZli8tknOTbdrPorWvF7X&#10;b3T3fkcAHZQRICGBwQe1IXVyM1r6p4MutPnddQV4wuXWRJDKs0OeJEPfaMZxzVO+8KXNuFudJuhq&#10;FuckSQpgjHX5TyPqBX0eFzGhiNL2l2Pr8NmWExME4yWv9b7FBwu/5Mgmp4i6oFJqAvyFU8g8j0p8&#10;ZZ2ww4xwa9BHexXiTbjnHpUSRNExYN+tT5QkMWwe1Dq2d2eMfnVa2FdXsVrhYpW8ySMMAeQah+zv&#10;b7ptNkBYnlGNXOCDgYpPKKpgH8aqLSWpSkyvFqAc+RqEBiOcEkdTTnjkt/nRyy54Gegpbwb4tkyh&#10;1I5XuDWcJZLT54CXUHlT1FNouEVPbQ047ySXg/LjnFL55lfCMBjrUEM0E6eYfldhwD6U1laLPFHN&#10;YXKk7bF5ZQ4xH1H603Ejucpj3PNQQy7sBmAwBirCSfxNKCMemKtPTQzadyK5BUYJ/IVXk8wxh0Qk&#10;dz6VPeMJRhOeKjhj3HDDjHNNXNI6RuNUIqg55PaqjRgyEHuasTEuST1qJUZAQwxTWrNoaa3InOCO&#10;eP73pUcjXCkEL8p9qmILNhSDn0NIrdVX0rW9zS+o2PaVDlcH1z0qtNdyxoZZHLDzCFGankieQbw+&#10;Aay5J5Q22VNqr0Oaatc2hBS1GXVyt2CWgK7ffrVNoQSSvA9M1YeBWYSRHJzzg1aYRXIClcbjjd61&#10;tF2HL3VZFO3t1uY2kQbTGcMPX3qWK3jdCyXnOcbSBThZxW0xCP04NOmhjlAVc4U561d/Myvd+RHH&#10;YtK+EnTOeme9ThVZQshyynGakV0MSrA2CwAbinz2sBiVyFZl65NZuWoX7kWp20qwqynrWbcyS2y7&#10;dmMjrV9zIkbziQ7FXgt6+lZF/dtK/lvcPu/SrjsOCexBNcb22DscnFRswz8g4HXNOLSDhm+hoWab&#10;OMk5PFXqaCqpThV3Fh3FRRojsyONtWHlPl4CYPtTTPCpDzvg9xiq1SMyKWJVkzDPgj1oc+ZIHIBz&#10;90eho3RKd+/AHPSocxq3+sx74rSLZnJDLmNih3yEhfuqe1P0+0TyGaSNSW791p0SJcbisu7HXjrU&#10;iQNEhlVCVHVcjmm2mc0ot6XIbiFd2yIY4z16ioolkR/3T4LjCjirHmKDkZz/ABgHoKUR2zEzvINo&#10;HyYjz/OptGxfO4EEikJgjBJ5pJY12b5AM9ASKcj+WXdgRuB2/L/hUsg3xAyHGV9adinK7sw07Xbv&#10;T4BY39vHf2QPNpcjKgd9p4ZD7qaemgWGpuZ/BWovHcb/APkE3kgEhz/zzfhXHbBw31PNUhES+xxg&#10;Hp9KjubTa/3eOuT6Vy1sNTq3b3OSpglz8+Gm4T8tn6rZ/g/M9F+HH7S3xU+C/iSO70u+aw1O0Xyp&#10;lu4Ti4h4JhmQ4MiHHGenUEda+6v2f/2o/AHx8sYtPsbuDSvEj7AfDzzhhL8uSbdjjzFGDlPvj/a6&#10;1+fvhr4otFaDQPH3h+08R6R5ez7LqLETQdg0M6jfGR2HI9QavwfDm31S1j8VfAjxTcahNbP5snh+&#10;7YRanZ4OQ0ZBAnA9Uw3tXp5Bn2a8MV74d81N/FB7PzXZ+a17po/D/FXwt4V8Q8IoZ7Q+q4mOlPF0&#10;1ePpU292/SVrX92V2fqF8w4dcHuPSivkT9mv/godEW/4V9+0LeXUphkER8RyRk3tm2QNl1GSGmUH&#10;+MDeO+a+trK903U7G31rRtQgvbK+jD2V/ZsHhuE7MhHr6HkV+88P8UZZxFRvQly1F8UHpJf5rzXz&#10;sf50+I3hTxZ4aY5U8yp89Cb/AHdaGtKa8n0l3i7PtdauWnKg4NNUFhuA4p6ggc19KnY/NBaY5OcU&#10;5wT0FCggYNS5aDtqBAIwaAoXpSgEnAoII60Od0OwHkYpoQ55NPCk8gUFSOopJg7DCnoaAg7mngE9&#10;BSdKOYOUQIBTXiDHIp9FHMHKRtEoApNg9TUjAkYFIqkHkU7oWozYPU0bB6mpaR/ummGpEYlPXNAh&#10;x93NOpCwBwTQF2IU44ppjLdRUnWigLsiMYBwc0BADmpSpKkgdqjAJOBQWrsa/X8KbT3jcnhf1pRG&#10;+3GKltDSI6UEjoaUxuOq/rSbG9Kq6FZidaKXY3pRsb0ougsxKTYKdsb0o2nH3f1pXQ7MZIBxjim4&#10;Pqal2N6UbG9KPmKzKbqFOB6UsSByc1OUb0pVUg8ii+g7alaRQrkCkq0yknIFIVI5Ipcw+UgQA5yK&#10;dgYxTpY3kxsGcUqxuseCO1J7DW5EygDIpApbpUmxvSkIwcGi+hV3YjPBxTigp5RiOB2pCCDg0N3K&#10;WqGMADgUlShSegpDEeppCS1IjGWPDGkEeOCTUoXB4oYEjAoBkQQYBzTsH1NKFYHpT6B6HxRGWdxk&#10;Y9RUhG3j1qxcwpIf3MpFQEA5XIJHvX8PqR/tApc2o1VYgj9aTa+M7v0qQMqIEzye+acYsjBPf1pX&#10;GpFfMobG2nYcjGOfrUpAzgDBApMZBqkw5r7AIXMZYjgHk4qNRtOMHnvirMdy8cZhViATyBUdzOGA&#10;wMY4pXbdiYzkmNVejA09DiQGmJKhO0/nSkxA7klJx1o1KvzCNuMjMGx83WpFuniHyuckcmovMBzg&#10;dagkmGcEGla4cl0XQxlbzGYnb1FacE0k0JWEY9wOTWVZupBVu/Y961NKEgk2xLgVE0ctdJLVbCLB&#10;MJw7cse3pUptZWJaRtoHQVdkt0EZlBI9ayr+7WeX7LAxI6HHeoi7owpydTYq3VwLqQWvIjB+Yjqa&#10;ZqTtLNmMBFC7cD0q69tFZph2yxHIPaqjxCVvNbmtU7bHTBxumiS1Cx25RWx6D1qMoxUu42gU5FBk&#10;A9vWkvW3n7Ov3e5FJXbK62KFySxxGvGe5pixt/FxVqaBFQLjnPWoJLhVbB9MVsn0R0wd1oRsOopp&#10;Xbz1qdrfagnc8HtmmiNH/wD11SZSdyBGZhtxT1jYoePpigI3mCCJRz3z0qVyLYG0tFDv1eUngeoq&#10;nLsDlayQsELBgoYDI+YnsKju3QfukPAPJ9aQSqFKxjA7/Wo2HmHJP60WfUcYtu5FL7UQdT9KCu4Y&#10;J/Gl+VTtT8TWpvfQV0XJZjUcjkAgVIgUEuevrmoZmXBOaBrcFYt1qWJgi5qujsTtjXJqUDb98fN2&#10;WgckmrDjEZnBJwKGt3TlVAUdSTUxeKNBJKehqpc3zyKVXhaScmyI8zdkJNIFQhSCarmQAZfGKinu&#10;kgjPzqOKf4a8P+LfiBqjaT4WsFYJzc3U5CW9qvdpJDwPpya3hSlPRGzcKVNzqO0Vu3oVNQ1aCziM&#10;jyKBnGScAV0vhf4O+I/Emlr4q8aatF4V8PyKTHf6jETc3Y/u28H3nPucDvyK1dMvPhX8JpM6FFH4&#10;s8TRn59XvIcWNm3rBC33yP7zfhXOeKvFPiDxjqz6x4l1ia8ncffmfO0dgB/CPYV1RpRhtqcixGLx&#10;b5cKvZw/nkvef+GD28nP/wAA6mpq3jbwr4R06bw/8BvD0ulzSLtu/FN8Vl1K5z1KvjEIP90cjArj&#10;bHTY4QZ5iz3EjFrm4c5eVj3J6n8asBVWTqQByBnjNK8qIMk859aqUtbvc78Ph6eFg1G7b3k3eT9W&#10;9X5LZdEiTzXC7c4FOQIPmyTUSskqYBGcetMkfGFXnHWsjXlu7Fh3XPynn0pF3dXx+dV1lA570M4P&#10;TrU3b2HyNExlkV8JjHejex5LflS28YYEDuKHt2hbnkexqlFdSG0tENp0eM4JpAAD83H1p2EH/wCu&#10;qbsNaoeoUkg07ao5FRxMNxy305p4C5yKTaM3e4FQeopSimPAOOc0bC3Qn86MY4ppk3EbOOKiDunF&#10;SsenPekeJCN3GfrTGmrCRMCd2eakMhA5pgRVGQOcUyRiR1o5mNJNkkUhJ2+9OVNgJJz+FRQYCk55&#10;zUhJIwTRcTVmOJ39BTHbZ1pybVPXH40ydkznGfel5glcUDeA2elDttGQM01XJXav6VIgBIz60kru&#10;wbAkDn94VxmlCYOc1ZaRQgXI/Ok8tD/DTskRzt7jYO9SNhVLE9KZgRtlcAd+arzTS3cptbUkqT87&#10;jtUSfbcVuZjrm6kvD9ltV5J+ZvSp7WwitF24y3Uk1NY6fbW0SxqQzKOWJ5pZ5FjYgcAVXwIzlO/u&#10;x2AYxnP6VEzuXKleOxqP7Q0kmFbjNS5GDuPbuazlJsajyojeLec7scelJ9nz/F+lSKVJ6j86e3C8&#10;VCTKcmiuy+UeGyaEl2tubpT5Iw/Pf1qCUiMHf2pplKzHT3CkHoPeoFPJIOeKjaXzJMHp6ZpTIqkA&#10;cDnvVJ3NVBxHcnnbmsrxBd3yQwaZo9m1xf38yw2dvHyzyMwCgDucmtK5uY4EMinAUZbmvQv2WfDV&#10;n4XstS/a78b6b5lro87WHgC1m4F5qZU5nx/EkSHd/vFfSt6FNSfNLZas58XjqeWYOWKlHmasox6z&#10;m9Ix+b1b6RTeyZv+PdHsP2ePhDYfsv6WYX1qZ11L4gX0JyZr8jMdqT3WFSBjpvzXlhXkbiTnua0d&#10;Q1TUtd1W51bWbl57m6mMs00hyzsxOSfx5/Gq9xCZTywGOnNZVpyqzcn/AMMeZlmGlhaN6suapNuU&#10;5fzTe78l0iukUl0GRw4XzFySOg9a734S/CjSNctpfiV8S5/snhPTCDM4z5moS54toh/ESevYVT+F&#10;/wAN7bxPHc+LfGGojTvDGlgHUb09Zj/zyi/vO3T2zWr8QPibca7NaagtlDZ6ZpqbPCmgAcQJ086U&#10;d5COcmujD0KcF7Wpt0Xdnw3FnE2PrYxZFkeuKn8UulGL6t/zdu2/Yv8AxT+K2pajeRaw1mlncJD5&#10;Xh/SEwU0e3xgPjp5jDv15ryuWG4kka7nkMkkjEyO3Vie5qee7nvLhry5mLyuxZnY5JJqOR5iflY9&#10;ayrznWlzSZ9DwrwzguFsuWHoayes5v4pSe7f+RGElHQY/CmObhT9zP41ZVnPDdqZIHbIyeaxUT6h&#10;S11IFllJxtx9a8G/b9uGg+HGmxMhJk1NRu9gpOK98EbIQSxP4V8+f8FCZYx4S0CzZ/8AWakSBn/Z&#10;Irowif1mC8zy8+mo5PXt/K1954H+0bJJF4C8O2hHP2UZHrXz54jdmZmPpivoD9qSUQaVoFnnlbJc&#10;n8q+fPEZUSuntnNfb8Pr/ZE+7f5n82eMk+XMnB9FFfdCJP8AAbT49T+PHha3dNw/tq3LKehAkBr9&#10;XbeSOHawQcADANfl3+yrYrqH7R3hmCEZ23iyN/wHJz+lfqKsDHAKrj/erzOKpv63CP8Ad/U+4+jr&#10;h6ceFsXWa1lWa+ShD/Muxzv8rovfkE1Ot27sR90j071UhhyAOOOmTViGA+Zktx618p71z97koIux&#10;PIRh5OM/3anjvb+OexvND1SSz1fS7j7Tod6j48qdedp/2W6EVVi3dDnGe9NuVCrvQYI71tTqzpTU&#10;o7o8POcmwOe5fUwWLjeE1Z/o15rdHV/E630/4l+GZf2jPB2lraalC6wfEXw5DFgwygAC/jUfwt/E&#10;RXHxzRTwJcQSK8ciBlZfQjIrc8IeM9T8Ka0vjDRYBNPHEYdVsZOU1C1PDIR3IrO8b+FLHwvND4z8&#10;GTNc+FNakL2rbudOmY5eB/bPSurEQjUh7eC33XZ/5HwvBmbYzJcxfC2bS/eQ/gTf/Lymto3/AJo9&#10;Otly9Fegw3sUUjpk5HWuPsPFOufBH4uab8RfCrNHLaXS3CL/AAuP44z6qwJBHvXXxsVO89fY1geO&#10;dKTWdImCn95CS8ZPY1x052kfsOC9i5ypVlzU5pxkujT0PTPjT4d0Wx8W2/jfwSufD/iy1GqaST/y&#10;yD/6yL6q+RXJ3Ntb4yRkjuK2/wBm/Vf+FwfBXWvgTdTA614cMmteFN5+aVBj7Tbj6gFgPrWMiJc2&#10;3nBjyvRuD+Xb6VU4csjxcGquEnPA1m3Oi+W73lC14S+cdH/eUuxWaPOBH09afEAjfMc+lIHWIFW5&#10;4p0e12yMdOmamSPSvdEsU54zzzVqF2PzhapjYnJA+gNTQXTL8qqNp61KVtTnmtNC+EGzcW/CmIp6&#10;kYpn2lFTzDyB2qNb55OCMUrpmKjJlhjGOC/PpiqN9ZRsWPXjip5UEmGU4I75p6Isow5PH60Ju5UW&#10;4O5hw3UtlIEmB2c81bdJpcHHf5MGrGoaZHPEzxL09Ko2d5Lpsn2W6TK/wAnFVa7OrmVRc0dzTsZ2&#10;KeXMQCmN3sK7jwT8K9T8TwR+IpUgk0+OcJdW73HlyMp7rxzg9qzvBHw8uNQ1D+2tZWSG3toxLCCm&#10;RI/bjqQO/wCFes+C7G9uLoXEmmMlnZIZI9xYFnPGCvTHf2rxcfmPJJUaLu3u10Pj88zZUYuNCSut&#10;3+i8/NbFrSfAnh+0tWJtGhsrYB0iR8cngc/XFT+FfE7aPfXB0/wfczxM6rFNuLbsdWGT0z/Ksb4w&#10;+J9V0fSLPw7otnPcXmq3SwhLaPc0aH78h9gM59DitnT5NQ8OWdtbWMzQKYA5cxuduQQoznHO1iRX&#10;hyUoVbw6at+Z8TU5qtDmrPmc72Tb2XX7/vMvxpe6z48lTSLFJLOKW7j+3TmHzDHbK2ZUC+rAY59a&#10;m1LWNV0kacPB+63e2ucRoygjaOX3IeBlTgHsTWh4e8RXl0V1LS5LaM3UxLNHdhXljH3CQw6t1xW7&#10;9tCSwSTRLM7M4tFliUnk5eRgOCBnGfcDvWtOEq0dZa97ehjOr7CSh7NOK6Xvrs7/APB6FLwvqTaX&#10;YSLqumxXk1zL51yVcxyM7E5AzlcL8qjjsa3PDfiw3UMl3bvdQW8W6O3tZ2ym4dWGOOOgPqawPEt9&#10;atJFZzKxkv8A91ALV0ikijHWQbuPl4/E1q+EfDvh/T/Dtn4dsNY1IQadAsTT3UaSyPtBJZyp+Ykn&#10;dkV10Fyztzbf1uebilSnBzmvi+aS8l+GiRdi1CR2e5mkAlmbMmO3oPeqOtag+u6dPpkcsywwYW9l&#10;hiLRoD0hJXBDHqT6CsL4i3+uad4evdQ+H91a6tcWttI1pbGXyy8xBC793KruwSfQGuG8FN468IeG&#10;k134qa1debDp/naheaYpSG6u3P8AqlTJzjgZ64xTqzntHVM3w+EhU9+9mrW069vX5HQa1e3nhyIa&#10;uvnTSLIEFxYSebFEmeA38S4HtUMfjW8k0yfR9N1Ix+RblzJ5e7ygxy0h5zznqak8O6rpzzCOW1W2&#10;utOIN9cxLzLcEZ8p/cLyR61z+s+GdQ1/R9X0zUI4I9YvzGmqa3oDlFkj8wtFA28HomM7a4YwvqpN&#10;dLf1qevZcyhKF9U7/PR9fl6nP3XjXxL4z+Ka+Djo9xp/hrToYX0a+tLsme5ux96aRMcxLnAB5Jy3&#10;Qiu/1XWYvCmnyahf3tuyCaOGS8TmC5YuEYsq528kDge/aue0zT4rDRLjUNdlF9eXUqx2c9oSJ7S3&#10;VPmZgQMOSCAB2xVUa4/iFQ+jxs4miEVl5btsj+Xg3ERwR8w+8OxpuU7rm8tvu9P8vI6HQg7Kmnyx&#10;bu31d7t9NOiv276nV+JIzpfiOzks7gpaLF+8uI5t0EuPvKW6Ac8A+9cv4yjg8V+IL34cTRW9rpur&#10;acbcoELxCZzggFTlGIwQRxWVc6vBNZJ4d13S2L2lsv8Aaep6OrC3aY8MvlMcuGxyB0BrpNO1zTbf&#10;y9WTToUGzyzPZxny1HAwyfeQ8e4pKzqNX6lRoypwinq7NapeVu6f59NEYKeD9O+FXhgaPZOZry2k&#10;it7US4320RAUqjdwB8xJ5NT+JtUFtpltbXKLZx3pUafBICUuJduQ8iAZUlhnIxit86Qb5ZNY0O/U&#10;tvWWaGRy8cgHTk9PqPyrk/Hul6H4r13T/FN+92H0SF8Zum2h2GCNo4Y4HB96mcOa8pu3b+v1Oyi/&#10;azS3a3e1tFbTp5L/ADC18R6xc6HBqviXWCtxb2phuNNlmEguW3ZMcZ4D498H3qjqHhTxNpnjWb4i&#10;eGNaiuWvylvb6Ze3JWCKIADyguPkCglh3Ld6xbTxHrWlCbU/Elvarb3FwV06JoizrH/t59MZLD7v&#10;ethbTS/Elj5/krc25AeZVPzKBjDcffj9xyMVEOaHz/rudcqMIN7LdapPf06+e/QteFdSutf0ebWb&#10;uwmfybuaHUbS7hMLXESvsBdG6nrtcegzXMp4N1Xwt4nk/wCERE39m3U7h9GuU+SOMfMWyThWHOCO&#10;vatzx19j0iK38QpGWt3xa24iDsIZ5BhBJ5ecxOQB5mDt780zwN4g8T+INDtLbxbo1ha6+umNb6rp&#10;sMpnimRwwPlucF2Uc+orRwly3eif4+n+f5GEKkU3yer3UU9LX6b9d0jJ0zxj4Z8W51fSLQWdpHFi&#10;O4umZHnmVirx7SPlKkcHPIOa7MadpPiHTEj1uFRJasFieYYMDkZ2n65HTg9RXED4eah4MuR4y8n+&#10;0YdgtXsUby4ooCQMMM8sAvD9SasrrWhX0g0wwXSPJbOLfzbsIl/LGAY1A6qy4I/D3pVEoz91aP8A&#10;r/h2W4TtGUZttdd3180+npsY/wARI/EcepfYNVmi0+JfmgMakvPH6x+i84ye9SfDbRfGHhZbzXdA&#10;8KR3FtfQskunXjkLdAj/AFjnGSR+orW8T3uteIPD0ml2UtpdaxczC+sWuP8AXWKZAlgK8BumQOnO&#10;a0/BHxPke4HhrxX4bvdNaO+gjUSKBsWThHzns3XthhSpwTb5XodGMx2JqZaoTop2+JJ9FbVLSWr6&#10;20s7dznvhNd3Hiuwl+C/iK9tb3Uv38umm3biJOrRFh02jIHPasltN8R6X8RJvDA1q3uZo44DFDE2&#10;14oS20E44JK5B/DNdH4i+HGg6b4sbVtLvZNPD6g32LUdOumTybobg0EmOzdvc15tqUutaB43gvLQ&#10;zWa2V1m8td/7y6Q5DBupPUke4FbJuNS60fy3/wCCZ5dUmnUnhGuWyag1rfrq3samu6ZNpmv3ljJE&#10;UMc7BAR1TJwfxqsMpIV+leh+ONObVvCN0ZLH/TtItbefTbpTj7XbOOUPq2MYP1rzmO4jlUS8ZYAn&#10;mvqsHiI4qgpLfZn3eT46OYYRT6rR/cnf5p/p0HMCDgGnQyMwIPpQ20jINRAsvQkV2JWPT1ZIWIyK&#10;eoO35jUSsNvIz71Irlxg043bFZoekIlRg3HHFZN7BKk4kj7Njp2rWV2CkBqrXKjPA6mr0SKpycZE&#10;HlRzqA64bGAwpsrTWH+s+ZfUVaskDSfMKZreII2mjGD5fX8ala7lqV58pnx6hHe6gbaCX5lGWUir&#10;qK4BLqBgcHNcxo5Nzqz3UHySj72f4ua6OO4CoEnADkc1r8J04mkqUkl5EiM0h+Y1LnyQe/FRoEC5&#10;Qkn3FJcTbR89JOyOe3M7dCMsC3J+tNkfJIxQBG3I79qCEzgk/gKqOxpoiIQqnEB/WlliBDBGwcdT&#10;zT02W/7wcj0qOWaNlLIwBz61pd2K1exXmLBthO0AcmqU4WaJtyYGeCD1q/II5UeNyCWA79KpgBZ1&#10;jT7iZyTVJ2Oimk0VFtWt3yScEU8AyFtmRxgZHf1qzcRLIAU7nnmlniaMrDu+UDoK0i7IJtFUB1ID&#10;YJxzUikMQoA56mn5jT5D396SKEu/yNtwcnmqumiB6uFIiEfP1pzbthA5J7Y7VM2nq+biKQ+YFOAO&#10;/tVaCaa3lJu05JwAe9SSmpbEV40ZjEcj4XByvqawWtn+0ly3y5+UnvWzqDQyuXiTDYxjtVAwLgM4&#10;6HPWtUaQ0K/l843fpSLmNjvXPpU3lZYuDx9ahYkscnOKe5q0mhszEOHVsfhUN0kDJ5hf5s0+4dIE&#10;OcE+mapSzbz6DvVxvsZOK3Ce64KnuBzT4gs3yFuD3qJpoXQB+MVJCiLIHdhxnpVp2djKbLVvD9mj&#10;b58jqMinLMXj+ZcjniofNDjashI7CnKhSMAP+tBzeoyJsA3DY2k7SKa06vGyo+0Z4GKe6wTL5ZYE&#10;ZzwaWTTVaBniYtgfJStrZBKUU/eKqXM+35wCBwcdRUzXEEpCy/dxjCmgqqSorLlsfMRVmSJVG045&#10;5AI5FNLlHo1dC3EtveOGtoxHhQAM9BVS6DodspAAGA2f1pPsTz3axR3saOwPEjYH50x0nTKTKpwM&#10;Aqcg1Dabsi6UeTREezOSQT6EdDUlpc3dlcpfWdxJFNEwaGSJ9rIw6EEdDTreHzmDbuR0XsTVmO0h&#10;TJmBGRnjpWcoKWjN3KEouMkdM3xB8OePY0svjNoctxeRpttvFukERanAMY/eN925TH8Lgn3r0X4E&#10;fGn40/ssKNU8O6jD48+H1w4N6lmGHkAnGZYT89rKB/EuV968LaA+aW2jaRgdqv6B4i8ReC9Xj17w&#10;xq0tlOg4lhkI3r3U4+8p7g8Gro1K2GrRrUpNTjs1o18/0dz4bPeBctzLAVcNShF0qi9+jNc1Gf8A&#10;27vTfaULOO6R+onwi+LfgP43eCo/HXw31hLq1kIFzbyN++s3xkpKB09m6H1rqAcjNfnT8I/2jtJ0&#10;PxcfFdrqcvgrxBKQs2qaPHmxv1z9y6tsEFT0JUcZzX118Kv2v/Afji/tPCHjuS20HXblf9Fu4ZGk&#10;0zUR2eKXB8snj5W6V+w8Ocf4bFxjh8xfJU25tov1/lf4ea2P88/FD6OXEHDmLqYvIqMqlDWXsviq&#10;QS1fK1pVgu8bTS+KCtd+u46c9aXy/emyLJBL5M/ysFBxn+R6EdDketPXO0E9+nvX6MmpK66n8ySj&#10;KDcXo0ATBzmhl3HOaWigm7ADAxQw3DHSnBRtzim0BqIq7e9IUyc5p1FAXY3y/ekYbTjNPpdilSxH&#10;NBUbtkVBBHUU/CA//XpJO1AX1sNoIyMUU4hQvvTTsFrkfl+9Hljuad+FFO7aDlQwrhd2aFXd3p+B&#10;jFJhVp62GopsAMLtzTPK2c7v0p5BPIamZJ6mp1NeUKaXIOKdsLdCfzpNqg8nn60irIGG4YzSeX70&#10;rk46nrSISc5NBPKw8v3pGXaM5p+P85oK5HP86BETFgeBSg5AJpWXB4FKAmB/jTFrcbRSsFHSkpDG&#10;mMgZ/pSbG9KVWdiF3U8jHcUBaxHsb0oKkckUshw5Cnim5PrQNIVV3d6Rh1FGSOhooHbUb5fvSGI7&#10;s9alYKBxTckdDQJK6GhBt5HNRsh3c1NSEDOTQUiNRtGM0tPwrc0bV9KAvqRlAenFNPynGAalcAdB&#10;TCoJyRQMZS4PoaSlyfU0uYVkz43lEYQsqkfQcVWgtw7GUdO9Txuj27Kxwx6URWknlZXJB9DX8O7I&#10;/wBnE3HRkRjjB2seT7USZxketElvJ94j9aYVKkAk596a1L36i5O8selTRrE4yOo65qEctinKgU5D&#10;H86GJ7BIoT8TTZICy7j/ADokfEmD0oWZB8rEnPQUK9g1RCrRqzL1K9qmuoY4IFnDcOOgqK8a2ggJ&#10;HMzvg46AUKBLGkcjE7V4FV5l3ejEt5yflCZGetSTwp5gkIyMDipbSCPBRU96cY2K44zU81pXJc/e&#10;ILdmEwd+3YVsW9yINuHGM5PNZqRBG3y8ADikRZ3m2ZOCc9e1DtIirFVHrsa19qr3S/Z7AYB9ahtL&#10;OOBt4/1g5qSyhiUAxqBjvirJhVnEikAgfN71krR2ONyVNcsSuwEsRnZeR61XMUhcKqH6CtBI1G5H&#10;HDdBUM8hhXag+YDkgdKd10CE3sjNuNyyeXHGS2cEDqKsC1SGAxyt81Oht2SUys2Se5PNSNGoQ7ss&#10;ew71V+htKfQzbqOXcAq5B6fSq4tVEnmyDp2rZaxlhhM5AHHQ9qyZBLNIWXoD1NVGV9janU5k0hGZ&#10;p1y4wuMgCmDc/wC5RNoPfoBU9vA9w/lLgEdSegqO7xcubCxJx/y0lA4HtVrsWpa2K7KPMNraNk4/&#10;eSZ6Ux18sCGI5A6tnrU7iGBGt7NeB96Q9W/Gq8zrDtVTx71pDXQ3h7wgO080lORHlOV9OabICmfY&#10;Ve7sbJq413Xaeaj3j0NNJJ70E9q0LSB5Mc80yFPOfYF/OpI7Zy5klIC1IFUAFCFUd6lySYnLohFj&#10;EB2woWY9Wx0pzmGAF2fe/YA1E9033Ym49aq3V9bWUbSzOM+9Ci5CUJTZNMzSL5jsAB154rMm1Npr&#10;hdP0y3luZ5T+7hhiLO59Ao5J+grU8H+BvGPxShnvNJmh03R4P+PvX7/ItoR6px++b/ZXnNdJF438&#10;GfCu0OkfBnT3bUjH5eo+K9QhVrqf18kf8sVPYdcd67oUFFXn9xnUxSo1XRox9pUW6Tso+c309FeX&#10;lbUzLT4Z6R4WRNc+OV1JF5i5tvC1jKPtM3vM4JEK+w+aoPEnxF1vWtOj8OaRZ2+kaLbki00nTk8u&#10;NR/tY5dvcmsa6nk1OZ7y8laWeRt0kkhyzHrznrUbxMzYyQPatuZLRmtPCOrNVMS+eS2VrRj/AIY6&#10;6+bvLztoJF5WNqkFv72KcRxgcn1pnkIjZJIP1p5OBuHapcrndqRSO/3WwPpTOTzn9aWSQM3Jphfn&#10;jpU8xvFNIlysSZXOT6ChGSQ4KnPei23v8rEkVOsSgYVaFC+rM22r9xskMX3cUgiQfMF6e9JNHMXO&#10;wnFPVWAwR9arYlt2FjcoeO9Sgl/v9KjCAHNL5m3ipbuZyTYSRqTimYdm2kfSnMC3QnNPVlAxjmjc&#10;WyGGFwM5FPQ849aXhh9aUxKvIJpX0sS3cdH3p31qMMB1P609GUjqelNMQjIM5UUhjyvPWpAMjjrR&#10;tA5fgUtEwIihAwRQsak85qYFByOfTNM/5aGi6QJkbRqDgZp6YVPpSlgDgmmZO3ApXG22KxVuo/Sm&#10;MiyZQilAkJwADT1jIbJ609WIbDCcjip1gJbLjinrEqnI/WlJxxnk9KpNEylcilXDZA49qlLKoyxx&#10;TSdnzyAH2FU7md7+Uw22QCeualtt6Ak5MS4nmvJxa274GeSK0LaFbOIqijPc+tNtbKK0GFALdyak&#10;uD+7wT1p/CiZSUvdWwkLlWLqOppLtwVxzkinIhUVFcYM4GeMc1nzNkpJyGQx4wSfepZFaRcA9Oea&#10;Y0qqcKBgeoqRXBHHpSasW77kOyVG4x+dSpcpgAg5xSPIVO1cZx3qJI2LBj6gnmk0weq1LRYFc56i&#10;qV06uTt9qWe5BkKoxwOtVppfmxmgunB7jScU2Q4XPpTY2KsAecmq+v6pHpWnSXk2Aqoxx0yewz2q&#10;4wbdjpinKaiupY8FeA9c+N/xM0r4PeGJsTapcD7fdAErZ2yjdLM57KqKSc+vqa9Z+Onjjw7qOq6f&#10;8MvhqHh8G+ErX7DoFuzjL4J3zvjhpJGyxP09Kj+Gej3f7OH7Pj+JL5hF41+J1tkgD95p2h5wFx1R&#10;pmXP+5jjnJ4XyQmXAAHUjrxXViGqdNUV6v8Ay+R81OpHNc0dZO9GheNPtKe1Sp8tacH2UntImjPO&#10;AM59K3PAngOTxnfzahqd6dP0PTsyarqbEBUAHCKe7HsKi8CeC7rxlqErSSJZabZRmXUtRlPyQRjr&#10;9T6DrWr4u8babremW2laJpjWPhSwlP8AZOnuuJNRn/5+JR129SAcdaihShb2lTZfifMcT8R4nD4i&#10;OVZUufF1Nuqpp7zl6dF95Z8aeNbTW7e2jstHaz0GwyPD2jbseY2P+Pmb+8W6gelcXdzX99Obu/k3&#10;SPyx6AewHYVNdXsl3ctdzyFnb8h2GB24qJpWJ65+tRVryrSv0O/hjhnDcO4Vq/PWm7zm/ik3vr2I&#10;SjdP1pZY2Vcl+9SgAjO0U+QIF+Ze/pWerPqFIrxtg8k05n2ncPXilJQNlF/SlYowwQc4q0gvchkl&#10;dvvDvXzT/wAFArgyS+FrHcMvcM4GfcV9JXEhjHA4Br44/wCChXjO81D4teGfBVnHhba1EsgUfM7M&#10;x+WuvLqcqmLSXS7/AAPn+LcXSwOQ1Jz6uMVbvKSSPPv2rUmXUNKR4/lFguG3D1614Brbh5XPfFey&#10;ftGX8761bafLHMrQ2ESlHQ5Jxk9frXi2q70YlsjjkGvtskg6eEij+YfFTHzxmdVZSjbV7/ceg/sO&#10;2wu/2ltB3xbgjSknHT5cD+dfpkklt1TOR2r85/8Agn7ZWU/7R+nyXRIP2WUR4PUgZFfovbRp1wM+&#10;pr57ieV8xX+FfqftHgFRjS4Ek09XWm3/AOAwS/IsQhWYFuh6VdEQx8pXHbJqmsIB4bntip4o2xhm&#10;P5184lY/ZJu7LacZNNlkDfKEyO+aeiM8Z9faoJYyp4zTMFZy1BHlt5POt32Mo+XA/StDwb440jwH&#10;qc+l+M7H7X4H8SYg1+yC/wDHlMeBOmfujJB/CqIjHlckg4NRExfZ5ra4iEkM8RjnjYZDrjFb0K3s&#10;p2eqe6PleLeGKXEmASg+SvTfNTmt4yW2u9n1+/oWfHHgvUfhj4tfwfqd0tzazwi50HU4+Uv7RhlX&#10;UjgsB1FZctj9oiKrHnPr3rrfh3f6X4o0GP8AZv8AiDqiQWk7tP8AD3xPPw2l3R6W8jHrGx4xxXN3&#10;1t4i8PaveeGPEulPaajp0vlXUTJgMf76+qnGQadakqUrx1T2f9dQ4O4nr51hp4bGR5MZQfLVj57K&#10;a/uy8tn5NHCeFvFGsfBH4v6d470VmEljerPGit/rEzh4z7FSwxXsvxi8O6Doni1PEnhJC/h7xTbL&#10;quhvnICScvFn1RwykduK8m8f6P8A2hprzon72H51I6ng16V+z14huvjH8B9V+D88if2t4OkfW/DQ&#10;Vcs9sSBcwDJ5wPmA/nQn7SF+x9nnkWoUc1j9m1Or/gk/dk/8MrPyjKbOcukEcquF4ZgOKU7Y8NsA&#10;z6U8jz7YSKQRgEUkCeapElRZsF8Oonyg7iCfpS5y2QKfBAnmYJNWRaw9lGazcWjOU431IRL2wRSR&#10;P++y4OPapZoGRNyAZ96akTY3OtTypMV1YejrvCg81KCQeKhj8tXAUZ96nDqBjvVLciQqygHnOO9W&#10;tB8At461b7HHN5NtHh7y4PGxBgn8aolXnYovHuK9R8OhtEgttE03R1hZ4IRcSAku7A5ya83NMd9R&#10;oJx3e3keZmOLqYSl+6+J/h3Z3ugyW9jYmC2hZbSzi2xuU/ebVXJbP8W4dKqWfxB8y2EF5AYfNmU+&#10;XtIIiHRT7+ppuqX80N1aeHbaQCWYGS62pkLGOTkAggEnj6Vcs9a8P21vawXsjt9pkaOXbKM57MMj&#10;KqO+etfMc7T5VK1t35s/NpQjrOUHLm/4OvzLltodjd67F4iuII57oWzfvFbICOCRGPQ46mo7fTX1&#10;9rPS5HvE8ssI4Ij8oB4BPrxnmn3NyYrIyedKgc48tZlYYPTGO56D2Nbsl+PAuif2rJbmW8n2qsQd&#10;QcnsCSBgV2RpRqK8naK3/A4J1asbcusnpH+vmUrjS9CsNUXwvZXQF3alTeRrICsSYyAQM4bHaqmp&#10;araJO2oTXMcEIXYhd1UQQqCdxJOB0Lk/Sn6ZcXUMjXZh1CWOR8zytewHryS3P/6qdDeX/iOC8ubn&#10;TbuXw4wkSeK8s4d7xKp39Gwyt90Y6jNXTnGTsk1r+BnacF70k7Le61b326vovLc5ub+2L1oviN4b&#10;1aK8g1C1UWSxXW6P7KPuYXaRks2Se+aNR1TW9J0m5lm8F2t/qwtl8oWkS2zyTN/AHPHA/i6+1b8M&#10;VndarbKg0+2tprVRYrLam2S2towPKhBxgEHqKg17T77Ultft84NxbyMouIZQxXd1dccEkdD6UvZr&#10;2jlB31/rqdkKrnGMKiS036+S9FszmTqU2iaLJNpKajZXttC1vKt5cC7Wd25yWwGdQxx9BWppE6Qa&#10;fA9vqkV15VrvlSybI+1EcuYX+baDyAKn1fwHqM8R1WDXWhCLhIp4fM69ACMZJ647VyFppniu98bQ&#10;aPe+FLy402KNpbjxJZBFtoHXn7Ofm3l2+mBUcldVLcv5ff8A1udKlg50nLntbfd/LXf79B3jux0C&#10;20mz1e90xE1JHlGniyuZI1uZpE2tcSx9WesnS/A3jDQ9Itr3VfE5muHRjvZPLdiDxyPToSQa7DQt&#10;Gk8Z67c+N/EFg0VrYuFs4JRhyR7dc1n/ABQ+IHhvw7p954g1zUMrbxHzYYRvZE4z8q+mR+JpOKqe&#10;9L0X+Z20q7oyVKGr3l1tfot9upyOp/EvSPDd/bweN7+2ga9u1hszdSiF55WOFRG6Mx7Cu68RaLba&#10;LayT28IXU7qLEt3IAWgjPZsdfauA8HaV4a8bPaeNviH4RsZ9t7HdaM1zGlxHYFAfLkimTPluQcnc&#10;BgkivQLpZNZ1iDVJtT82z83fLbMgJmI6HeOMD09qcY2hyp3l520/r/hh15uWJTSSgu19X27f1qZe&#10;h+HEsLCJ5LVmMp22cMh+83JMjHrgdST9KwfGF9ptjanXNSvSlvZbtt1b/u5JpPRCOSB0Awc13mqW&#10;76rcym4ItfOgY3ZJwsVuvIhQ+pJ5P1rx3TdbT4q/EY6ra3McWiaFldIjvLMG11Bl+VpUlDcFSAAD&#10;7nvUzopJ3X/B/r+tjTD1lXk5VP8Ahv6/4L6F34E+N/iV4yn8Qz+KfAEvhuyW9EWk3N3Mi3F7Ht+a&#10;V40JUL02ngnuBXRX9jbSorYAtIHLIhbmR+5b1B/SllvbW8vzp17DJp94z4ggmkDLdDGcoe/HvUWq&#10;W8ZtcTTbrONs3gYYwB/AScFF6Zz1pVHza8tl21/4c3wsFR3ndt317flotEZd54eh8SCTVdcVfsWP&#10;KWMf8txnhR/s56gcn6Vxfxj+I3/Co9Hj8VaD4M1jV7iO6ht7fS/D1v5knzOFDEj5UA7k8dq6zxN4&#10;ufTdFuNa1Cx8lYvl03T7bDzOAMbo1U/OzDkBeVUd62vBFlpOoaemueH9S81rs7JMyc7gM+WuRwR3&#10;Ru4pUqcXUTqK8fuv6M0xVfnw8oxlyyasnZPlv+vr+RS1MXIso1ubMR3FyA8luhx5bsNxQjJAYcZ7&#10;ZzisK40+309JNZvL8xJAp2TodpD56Kfr+f0rs9QsbctLJqUK208WEluGGIwRzsYfwE5/GuG8b3cN&#10;lqtsuuT24E7ldOsw2VUf89X54UcAk8ZqKlPoduCr4eFHkk1br1v6ev8Aw5seEPjz8PvEF3ceFNX1&#10;W1i11NPM91ok8o86/tdwQzbB93JOCPcEV594kgWylmi0d5GmvLl5LQzH5olydvToVBA3d8c13/hv&#10;wJ4R1G8luDolrb+IJLPy49WFuC86cYRm67fRc+pBNcH43tNU03VH8Pmye3mHy3N264Mq+kXt2zSr&#10;tqMVDa2t+/8Al5GuS4WhTxtWT3bdl2h066+bXpZFzwD4j0rXB/wrzxLfvd6hBbiI6u7YM0n/ADyL&#10;Lzu9COvSt7VfBfjfTvDlz4o0zxGt2mj6bNFNHfwebItug3FR0LEY4J5rzu40SHSbaHTdPmjtriWQ&#10;G3HnDNuxPUkkZkNdhJ4j+JPjzwtYaR4i8NyaJcpblNZ8u5ErThGIR2dcAFlwQvqepp80eX2j2vr5&#10;+f8Aw233EYyhUhjY0qM1yvX3lfkStsvO9lrq9tE2aGi3PhXWNDmi0KzdNB1BEuJLbzCDfPLCAzAn&#10;lJI5AGHTjOaPEmnQ6t4ft7uQGPV7O0RNdb7N85bOxST6nH61H8P9S0HwnfNo+rqD4fmKQO8vAjnY&#10;4Dhu/YE10vxH8OXHhy9tL2Zr2PTZLeW2F1a5n/fM4aJ5cYJRCOpPQ0O9eDktkeXXqU8JmKjTvzb3&#10;f2lbbrq+q1d7dEVfCt94a1Lwvo3hnxXOttqFtqyWkWnXQZTcW7j5GY+mWHevJtQjWz1K5sUQKILm&#10;SMKO21iP6V6V4t/t3Uvh5HdRazJfa/4ZCrfyWO0b3BOD3yOFI+hrivibph0/xMLwEA6jYQX5CjAD&#10;SoGbj/eJ/WvayWaVScF1t+H/AA59DwfiKccTUpp6yvpe6XK+mi0akmn2MuKcKcnp7VLkS/Mo5FUF&#10;kKDDmrUEu0YXknpX0O597JW1J0J24PWgk9AKWMHB3detIT84HtTS7GQxp/LfDA9O1OUo67/50yZI&#10;y+X3cjtVaffG37tuM09UWoqWhbtZBBI2/jPoaZqRW7jaNecrjmoklZeD1qRvub+9VHUFHllcxNP0&#10;dYLx5GGME4IPfNaz2sU6hnU5A+VgaV9oG7aMmnwzqoww7VT1NqlSdR8xUaSezjZ5GLKvJOOgqGbU&#10;IryBWSTLZ5xTtbknhi32wG48HPQ1mWlsTOHikG4/fTacfhSUbG1KnGUedmrHbvAnmyS5U88npTRd&#10;q75jyRVa41SGUeS7lNnDKe9VEneOTzYCGQHkc/pVrbUuNKUldmqzEvhh8v8ADiq0yeW5IHXJFPSZ&#10;zCjKB833geoqI3PmsV24KnvV9BQTTI5S4hMu0ZzTreJXRZZhw3WpjDHcQ7Rn6L1FRMQyC3QEAGmk&#10;ac14slKpChfyiw+lVp5lkO1YmGOxFWJX8tQA54HIqug82Nt7nAOFx3q4mOu7Gq0U+IzAQw6EDtVm&#10;K0VV356deahVjbEKwGc45qRrJZx5z7s9ueKe45bdiwsm3CR/ex0qjfvHdny1lwwbk9qcXa2BPJY/&#10;IpHaqSW0yXTO7AjG5gKFuVCm1qyKQMAY2bcc9arHcxKop3jjHarrSRsxPlgc9+9QlFRTcKh3ZNbX&#10;GlbcgdfLTp9RVaS5XcSIguByB3qxM+SW3gHuDWfey5YYwNvXaKrdmsYLdle4lO5pJFGSOBVbO7cR&#10;3qWQeZFvcknPY1EgKt0q9NhcshrDB2mrBESpgsR71CRgkjnmkaRiMGqWmpjOLbLFvLHAQ0kuR0FW&#10;iyLFlEJ4+Xiq9tHFgXGxHRR+8V88ClkuWklZoeI/Q9qd9DlknKWw6O1VJRKqEDHQVaQytCfLYAkY&#10;GaqxXs28JwQ3erscithCm0jrQ0wafUitbLbEZphl17diaGPngs6HcOFHapt7srReXgbuCO9Nnkx/&#10;qlHA6ikRu7sppYCR2a4IU54PrUy6ZKy+Y6s6j04xT9PnmlkYPjA6AjnNbmg+TOXjuywSTADqR8je&#10;pGOnrWc9Fc0dSdPUzIbSzghEkbneDny3Tj86iaESF0XK5PyrnvWpeWUzmUJGCImxIxx8vp061Rt4&#10;C7M0swUqw2gjqKlPTccWnd3IjpNqLYPKsu5VO8luKzp43iba5Zk6J7Ct69kljiIjI2DgNtJzWODF&#10;ckoWxk9R61S1QoTcVqzOeOSR9kFuxP0qdNZ8S6FLE9hfXFu1vJ5tuIpSNj45YehNS75LAeb5wU+o&#10;r2v9j39kbWv2iPEK+M/HIntPB+n3AFxOmA99IP8AlhF39NzdAOOp4SwmIzGvHCYePNUk9EvzfZHh&#10;cUcQ5DwpktbNc3qqnRpq7b3b6KK6yeyX6XOx/ZB/ay/ag8VeOvD3wy1LTJdc8NNcBdSutTRAIIcn&#10;c8U7kbWX+6Mgmvt/y7y1SFtT0a4s1u/msHuYmRbtASpaPPUgjoPr0rL07wD4S0vwtF4GsvDsFvpF&#10;spS205UASNCc4x69DnrWr43F94+8PWnhXxJrlxNaaXCE01JJCwt8DAAHpjHPXjrX7zw3kWZZDgYU&#10;51vadZJt2XlH+ltsf5T+KfHXDviDxLVxuEwUcNHaMoxSlLX4qlrK9uyfq7D1ZZDhTnHWkdWJ6VV0&#10;FZrK3t9K1LULoyRh/wB/cus6Sj+FFYbWjP8AvhvrV1CZAd4GQcHFfU0a6q30aa6Nf1f5H5NXw7op&#10;K6afVO6/4Hz1GqCBg07a2OlSCNdmcdqYpkz8wGPat00zBRsNMZPVf1o8tsYAqSmlyDigeiE2sO1J&#10;gjqKk/CkZQxzQncNEiIoS3I4zSOoGMCpCpHOKQr5nGAKB2IgDuJoeNj81SGMA4zS4BGwimnYNiJE&#10;bNI6NuPFTmIKcrmkIGeRS5tRxVtiuAScCl8ln7frUojUHOKVjt6AU3LQbbRD5bLxigqR1FSNzhvW&#10;l2h1wRjntSUx6kBYA4NNKBgW/pUzRKDgE0bB6mqumHMiFVLHApTC4GcVKEAOaU8jFSJyINrDtSVP&#10;sHqaQxKRgk0O1hpoiCk9BUexvSrCIMdT1o8hPU03YLogVSDyKGUk5AqZoVAzk1GeDikCtcQIBzSC&#10;NicAU6nJ1JoYPRERRgcYqPY3pVkANyajMZDYPSpUhJkWMfeBo+XtmpTGp60wxrk000ylqNKkdRQA&#10;T0FPZDjmkChelGth8rG7DjNJgHqKkPIxSbB6mmPlGYA6CkIJxj1qTYPU0BADmi4uVjSjEYxUZRgc&#10;YqekKAnNRzMfKiEKwPSn04oAMijJ/uD8qTdxpWPidiCpC9T6CrFpdmFvKJ+XHJNVnUoRz19KBuJz&#10;u/Ov4f3Wp/s1KKmi3NIrDMRP41VmUk7jnLenal8zjBJqSCRMqCARnqaexKXKiuFKNtYnjualmdEJ&#10;G4DirEyafMxWJsydgDxVK+jeAiFyC+OxzQndhGSm7DHdSc7qid23YUH2IpViLMGYHPtUixHoF/Ot&#10;E7G/ux0K6w73LspJz6dasx4A5HP0pwTZ1FNZ9r9OtK9yXJy0JYpdh4zUrygAMG44qsNzcg4pQWdd&#10;o+nWk0iXEtOGlAQJ+lRPOYyY40O48E1NDMyOJFA4HQ1XhimmumO3OTng1KsZxWruaGlTbU+eTHHc&#10;1dUjdyeOOtU7eBYyFYqP9knrVoxNI48s5A64NRI5atnK5YMe9QRxjqcUjWJA89wct7Uto2wsZzhe&#10;1OnufMyi5AHSouzmbknYq3MMVmhd23ux6CmwxAS/anyAB3p4iBy8p3VGpllk2qCFHbtVJs1W24+f&#10;zbxPJXcF9+9UJrNgfs8S/NnAwOtabM8ahIkyxrH1K+lurg6ZpkgDMf30qnoO4FON3saUeduy2GQw&#10;LdzPpNs/AB+1XJPbuoP6VBezQxE2Vgu1VGCw4zU13FFYKLHT2PT5mB5NV5dsCBnAJPBwea1jvc64&#10;K7v0IVKxRiJfTpUMkRlXABBHbFW4YN58102qOuTTmgw/mlQFxxz1Fac1nodPOouxWhzbphgeRjOK&#10;huDgnBqW5nwSMfTmqyrNdzeVEvLHitY9zWCVuZkeSx2Jy3oKspZrbgSXQJZuiVNBAmnD5EEsp+85&#10;OQtQTXLZJGXYnkg9KHJy22DnlUemxHOxaUg52joB2pH5j3Z+X9Kiu76CwXfcuMkfdz8x49KueDfh&#10;t42+L0M11pTwado9qD/aGr37BIYQOoyfvN7DvWtOlKo9NhzqUqFF1a0lGC3b/rVvolqzDu9ZD3sW&#10;k6LC91dXDbLeC3jMjysegVVBzz3rrdL+GHh/4ewx+JP2gLz7XqDDfaeDbG45PfNzIPuDp8o5qTT/&#10;ABd4L+DNnLpXwgRr3VpcrfeLb1QZmBGCsAxiJfccnjpiuFvbq81O5kvb+6MskrFpGkOWZvUnrzXo&#10;QjClpH7/APIlRxeO0p3pUu+1SXp1px/8nf8AdOj8bfE/xN8QJY7fURFbadZjZp+l2S+Xb28fYKg7&#10;46k1gFnVsomPcClgQIclgeO1SFlAJK/gKObsd1GhRwtJU6UUoroiK3UoCAu0dgBipVY55NNEiEZB&#10;xTHuFHCHJ9ql6mzTepMwRjvIBwO4qs7sXKrnk4wKekju20HHrTtiL8yrz1P1pcr6jT5dyBU3OVY9&#10;BnpTxEHb5QOD0xT+GbdsIJ4yadHC0TF2Iwe4ppJFOWgIPLIAHfnipQwJ4NMPJ49aTkHrTbbMtWSc&#10;mmuSDnOBSxNk4J796QuDwVqLMWwhzjIYmgPGOGYZ96AxGfTtSeUG5IH407JFJrqSZABJNNLgHgUF&#10;weCv6008nhaVmSrkkcnbFSFx0LfrVeUME+Qc+tCKy4Xdk+tIHFPcsEAqeOaYGZB93p7UqsccmgsG&#10;Q4I5HrQRy6jo7pAMKp/GnklkJySKrBCDmpIxKwxkVKl3G4roOMjAY59uKjaRlPJP506SQBtpHQ0y&#10;Tk/U0NvoEVqKs275SO/XNTKNoGBnPeo4rcjkkVMPlAwOlPZEu1xyblOdpqVdrHcVpikuAMYx60/O&#10;wAGmmZvcdI6KhOPyFRSuqjzME49O1Pfbt+cgD3rPnlNzKbaInAPzMOgpX7DhG457i4vZfLtiQn8T&#10;1bt7SC2RSFIPc4oghSGIRxjj1FPknEZ8sjJ/lT+EUm3pHYflV5LU0kPIMcjH4VAWd268Y9amgBEQ&#10;cjseKhtsnl5US7lHU1VILOeT1ouZQRgAj5qarYGVJ/GlexUY2ECsXwwJG7ipXjcLhDj6UqTDbtIG&#10;acjBjgincNSBVZPnkJJ96ladfL+/zjpUjx54AqGdI0XG3DY4ovcLpsryhDkq2D7CqzjIIZsHPU1M&#10;W2t8wz+NQXTLjcB+FCV2dEEwjaNELMR8vJPoK3vgT8O9L+MfxSe88WQlfB3hCH+1PE0jnCyqv3LY&#10;HpukbC49MntXE69rF1YWqW2nwvJe3MgitYIhvZ3LYAAHJJ9BXuPjnQ4fgH8KdM/Zv0i5jfVJpE1T&#10;x1cRNkNfMP3dvnusSEDHqTXZSXsqbqvpt6nDnGIq4ehGhQdqta8Ytbxire0qf9uppRf88o9mc78S&#10;/iJqXxO8cX3jXVoVja5lxbwIPlgiUYjjUdAFUADHpUPgvwzf+ONSNjZ3SW0EEYk1G+mUiK1h7uxP&#10;TjPBrP8ADPhjUvFGsroejKoZUaS5u5XxHbRgZaV2PC4960dW1/Sdc0U+DPBc8kPhOGUPe6jjZNr1&#10;0OpJ6iEcYHTioo03O85vTq+58fnuarKKFPLctgpYiSShHpFLTml2ivxLninxxo3ifTo/DnhKOSHw&#10;bp0n7pGBWbXLhTzI56+WDyM5FYdzdS6pIZ7wDdgqBtwFXoFA7DFRyLLLL87BFVQkUSDCxqOgFNMc&#10;inAIP1rOtWdWVlolsjo4b4boZJQlOpL2leprUm95Pt5JdETKiMcAD8Kd5K7sjp6VCgnU4CH86lkD&#10;BA8hK4HOKyjoj6SV0x3ljsKXysruZs89Kjjm3ABenYmnmZFGC34Cq0JcWAjQfwj8qG27Sdv5CmmY&#10;g8J+dNeUhCPfrVLQfK2VpfLaTBQ+vI718Df8FG/F+ueBf2gLS90aNUuZtNjkiupE3eWFOMDPGcn+&#10;dfed5MwOEbkkZxXzz+3t+z94b+J/gI/EfUiYr/w/Ezhk/wCW0fPyH2r0cqr0aOOjKsrx2+8+T4/y&#10;jNc24UrUsunyVlyyi72+F3dn0dr2fc+KNL8Vap4/1V9V8cNPcPIhL39zPjJHQAdMe1YPii209Lto&#10;bJQI9o+ZXyCfX2r1f4z6PZaV4I8KwwQJGJNMLMqIB+OB3PrXhuqyyxXKC2fkuAox6njivvcDWjia&#10;SlCPKldJejsfyJxlkmL4exvs8XXlWqSUZNu+8kpdW77nu/8AwT28P3h/aLtGuG+SLT5pkYjp8uP6&#10;iv0KCGEgb8g187/sSfsz6l8MLE/EnxhOP7U1S2RY4VbIiiznHHc19IxxxSL/ACr4jO8TDF45zg7p&#10;afcf1t4VZBjOGODqWHxUbTnKU2u3NayfnZK66bE0Ft5hDBsAD86sgLGo3H8TUULCNcY4xU3yuucZ&#10;BryLH3sm7j7WQrGCSe9RzSYcFunvTgCeBUN2rFwoPAoZCS5iZWDKCMY+lNIjUcqPyojxsGKV4hKu&#10;CelLcehBqGlWPiDTpNDvi6wvgxyRkAxSA/K6+hB9K6Oz1DUvjhoB8NazKqfEXwtZj7LIzkDxDpy9&#10;E/2pFHI6njFYKRBMhTWfq1tq5u7bWPD+omy1jTZRNpd7HIQwcfwH/ZNddGcZL2c9n+D/AK3PhOKM&#10;ixkMXDPMp0xNLddKkOsH3dr2+7s1SvwkkBDIRyVZXzkEHBUjpkHIrnPh7431L4H/ABj07xnpTYjs&#10;7vfNCOBNbsMSRkdCGXIxXe+Ir6w+JWhXHxd8O6f9l1K0KxeONFRcGGQDAukTqVbjcR3rgvHehpqO&#10;nJqlqAzwjduU8PGeeMVMU6NRxkffcL5xl3EeVKpvTrJxnF/ZdrSi/Nflqex/GDwloPhbxuX8KuZd&#10;C1y3TVdCnzwbaX5gme5U5U1yLEQTHBByK2/g5rV18YP2dbrwZIvm6z8Pna+03n559Olb99GPXY2G&#10;9ga543dvOiTxtuDpkEenFTKLjOzOXAwrYdzwdZ3nSfK31a3jL/t6Nn63XQmSYbt6n8BVy3lkkAZi&#10;AKzBIP4Dx9antLpk6vkdwDUs7Z07rQ0ZWURjoaq3MxVM8gDqRUguIyuSe3SoZGWZGRVJBPFS9UYw&#10;VmJG4/gGPpU8e0nJwT71XiVlHIxUsbhAxI6DP+fzpJFzSRvfD7Rode8X29jLINucshPDcZ59OK9n&#10;1G8tYtQtbVLS2NxGQztIu0qnRRu6rwRXM/BnQNC0bRrTXNaCrf3yyywbv4Yhhce2cE1o2d9Zi3n1&#10;zVr8W8+oAySQ3PVQBlIx6cAZr4/NMR7TFvXRaelj4DN8Q8bjpKKfLD3V5u7v8tPwOhuNJ8y5klmi&#10;5u3be2ACsSg7Vz1wDk/jVK/8JDTrK213xVdLOlxcR28EMMchd89DkdFA5JPAqx4Tv7vUNPOuaoyt&#10;9qzJhM8R9AoHuayr/wAYXni7XZLexMssUCmKGNEYKoH32yOMZHX0Fckvq7p88o3b2X9feeFCOJVV&#10;04ySUd3+Fk/w9EdVolnDf6vE6kLBat+6DEgbhwO3YfqaxdR8d6P4o8TaheLNrH2TQZprOCyWIGG9&#10;cFd8gVgS2GIVW+uKZH4v1LS9HV9InE800IdN93sRELcuAy5yFBP4Ulj4q0+ytbfV9NguFunkaS6R&#10;48iQYIAGPX735V0RxEFRVOWnf/I51has6/tLXWy/4fW19iTVdQ1K4+w+H9Jv9N/tu7m+VLu3wpQE&#10;CUbF6sFOB6nmunm8Crpl5Dp3hi9hhwg+2xNbBoBHj7gXjnPOc0/wZdXMugx+IYIxLJOxFqLi0VZF&#10;P8Rzj1xzU+ta4vhXQbm+ELXM0khWII433Mx/hUd8YwB9a7qNGkqTlNdL/L/gnn1q1b2yp0/S3d36&#10;6bIralqVzpN/H4fsb61ZfJMl2kCMuwchdwyQcnPHWpYLMLbRMMCa4U+X8uBGg6v7AfrXOT+Jvh78&#10;PtBk134keKrXTJZ0Msy67aNBI78HYjD7xHTArxT4rf8ABSr4KeGra9s/A+la9rd+DFC8UduIIohz&#10;8u98ErxzgE811YLB4nEyfsoN/e0vmYV6+Hw/uylbu2rX+Xb06I9g+KPxL0jwsdM0H/hINOh1LWLh&#10;rXQLTUtSS1Ny/wDy0dXcEeZjJGR1wKNCvZ/DX/EluLy7inVC6C+jCiRQMlhcRZjc+pwM96+C/iR+&#10;3H8a/EnijUdc0ew0+wSeOFrLT7y2jvv7LMAfDQOwGC+NzZHUCuC174h/FTxzBJY+LviBqd9azxXU&#10;q2k966RJIFYkqiEAAnnHT2r2o8LY6q1KpJR/F/hb8zjWfYOEHGEHL5W9Ltt7v+7ffY/RLxV+0P8A&#10;B/wrKbbxp8QdJs5PL84I19EZWx0A8vcGbOMDGTXgXj39ur9nDSPElndeD/ES6rpZhlmvrODRZzcX&#10;Fz8vlKsp2qCMktvGPmFfJd3YXD3Fgkckcc/nIZIbKIKjlZlXJ59q56XS5YmuE8xsgRtFCHwHZhDk&#10;Y9gDXsUOEsFa1Wbl93/BPMrcUY6nO2Hgor5+vdH1Jq/7d3huG8k1bwj4G1q2e5tWa1uBJFblCGYM&#10;rIMiQfIevrWNq3/BSXxHp2rPD4M+Emn2OCRJLLqjlXwHyXRQFJJjzxzzXh72+nrBZX8Mgdo9KkKx&#10;xKTnLTDGPbBrIl0mGTxJfSziVEhM7kSKI93+v+Ug9OvT3rto8MZLBfwr+rf+Zz4virPK3KvapeiX&#10;l6nuevf8FKv2gr6/uvCMHhfwxBFJcSQMJI5pEWNTIGwrNwSIz+fFcdoH7S3xL8G+H38EeCLLw9pe&#10;nRTs621rpBMYXdKzKA7k4Jjyx98V51r17FbeKb97NkCm/leGKSUHYC91x+ZFO1KS7TULuSOeFJpr&#10;eVstPlcnzyAMD37V3RyXK+XlVFW3tvr/AEzynnmZ05OarO9rXWmmn6pPzO91n9s79o2/MGmXHimw&#10;No9+AFXRFZbZcsNsWDuRSF5ANdHe/tcftG67NpOoJ42hkhZHlvbOLQkjim2zJEEZSfmTB6dc14FH&#10;cXbXlqyX4DC/V/LJOT87ce/XrXb6VrtrLY6Nb3F1Cs2yV/nuTlA14hGR7itZZPlsbWox+5GFHO8x&#10;m5c1eW1/ifltqXY/24/2g/7abTNdtNE1YaRfR3WnSXmlbJraUwxN+7ZGG0Ylxxziu90n/gpL8RHZ&#10;ba/+HmkeZOjz3H2fUJ4kBjjV8BcEByW+91NfPCF9Q1y/v4TFsl+zsmJgcqIbNc1d0DVNMtFl1rVt&#10;0MUNndlZyoYBzBAgX8WbA9zU1OH8mqrWivldfkzChxZn1B2WIlbme6T0vpuj6j07/gqpoOqeKrvU&#10;fid8PtatdOk0sx3raPcx3BnmXI+ZWALptXrnI5rV0D9pb9m74k3Nhr8fxKi8P6hBaSRJba/ZSeXY&#10;RGRmMe/aFY/Lnbmvi6W/0+PUdZs77SjH5Wn3exGHO7y5hk46YP8AKqumy219o97btJvh8iVosSA8&#10;COXk7veuGtwhlNVe6pRfk7/nc78N4g57gpp3hNJbOKXddLdOtj9KdE+J/hmVrfQ/APiPTtaitniu&#10;vPsNRRne0blo05O3BIIP8HTjNdVr3ifTNe8vT/EukeVcR3bRxai3ytbxOMRSt2Yk5DY4x83rX5R6&#10;Vpd/Z6mL7Trua3UQ7Y2t5jGGQAYyVI7dq9O+Ff7WPx78B3cWmR+PrjVIbnWTaXCa2guEeJbbzI41&#10;38pg8cGvn8VwNXim8PWT8pK346n0uF8S8JUqRliKDhP+aEr69+V208l0Pu7wTpGk6hqmr6LrekxT&#10;wQaq1m8c0Y3CVSNrh9x27uscoxn7p6102s6PJZ20OhSyTvBMv+hXu3ap2nBilA5jdejKcY6gYNfH&#10;nhL/AIKHXGpR2fiv4g/DaO0h1DTCt7deHr0l5pxIwUNG2AAAh4znODX0B8JP2mvh18RAujeGviFZ&#10;3GpeIFDLb6nH5E09xCu5VCt96TaCuR97mvn8bkeZYKDjVovl7rVfgfUYPiDLMzrKvh8YnJ2up+63&#10;otV0/wCAWfHDW+n4/tDTy5ZzBpenKMNNL3kYdlHWulf42303wJu/hx4h069uPEUsUti00kLQ7Y2U&#10;mO5icjDYVsBh3Wuf8S311atp/irxB4fVrnULpEEkUhbybBzwQR94q42nPQYFek2NtpvxR8JS+HrS&#10;SKfVdNLpYTBgGJTnymzjAIwMe9eRSjKleMN3/Vv66n0WZYnB4iOHliKfuxldtPTbo+sbtOTOR+D1&#10;hq91Y239p3SI9rcCHXPLUB7lHiIWc46kgEMe7+9cj8WLZ9In0LR2kka5tNNa2neZslws7bG9/lYf&#10;lXR/DGGbwf4zhk8W3jPcahcC01OJX/dQBjhFHYlTg/8A66b8d7U/2Lb2dyfMvvD+rfYb6csDxIpl&#10;jznt0x7V15XOUcer9bp+p7GS1FhOJYxduWa0totU7eqW3/gJ52HSdeSFOanjcKRng9jVRI2+9uAx&#10;VlZCAAw57Gvq17rP06SSLYuFSMHOSaekqMOozVNWJOCPxp25l5UVSaMXAfKX3MxzgHrURfccEZ57&#10;1IJWMbIy9RxTAoA5FBUU0tR4iLcrz+FOOR8pB+hpqsSMD9aceUx/FnrVxE73Gl4ydhYZ9KGGcADO&#10;KgIbz84781MHwMY7EUX1G4tIhuVEq884HQ1BEoEhcnb8vAqzkKOQD9Kp3D4+Xue/pRe7NYJvQyvE&#10;iw/aCSnzHoQKpWN1Layxx3B2jP0FaOqWbXkSo7jcCcNVUaY0KMs5yQPy+lUmkenSnBUlGRe+2RTt&#10;5yTlG/3sZpyzIpPn/K/949DWQrPbrkuCq/dx1rS02S2vYgtzJnP3SKbIqUlBX6FyzmMb5dxkjqDT&#10;0UBzM0nDj5Qf6VWlgexg3vGSv8Jzk1CdSMaGR2yiD5eeueKqJz+z59Yj57kguvUKePeoIrqY/M2B&#10;GDkgdagW+E8gQSgf1qxbLyQ6YycjNb2siZaOzLK3MNwBKI+v94ZFWobjcoRNpz/CaiZIdhjaEjPP&#10;HrT4tPYRmbfjI+XnpUOxm7WINSughGE+Tb0Qc7qojfHl9pKt1B61Yu/3cgSQ5AGapy3ojLPJwo6Z&#10;PWhaHXCD5dCR/srjMeDgfNmoLm7WKAIJcNnpngioLvVbOGATQg7ycbeOlZ11qU1yfugU3Vpxep0U&#10;cJKer2H3cwlYzF9u3+HPWqTSEseSQfWnM7k4Pel8slc/KKcq0nH3Udyw1OLIjlRtIzSbc89Pwp3f&#10;FKRjuPwrhnXrrYtYWG5G6kc/qBSZURMphBP97PT8KkI7EUjKeh5/Cpjja0N9UY1sHCWxHDIyZQEj&#10;djPOM08EQg4OQe2aaydDjH0pUJTOAD9a76OKhURwVMLKD2JrUPGm9Dgk91zirtsjyS5eQse/FV4J&#10;oWHmFCCOg96kklMKh1lHI5wa6+dW0OSpTkT3SynGxyNnvVe4uVjUZOCx7VG960o2O5x6jvVdYJZX&#10;JwSAeDRzKxj7GStc0rBysgUR/MwyDjnFbGmwwwFnVSpc4Jxjms7SLZ5mQIAWQY610thp80cOWiTA&#10;G5ssKznJJEzaSsMbSJZiHtZ1SQLnBON3t7//AFqpefDCHgubBH+f5gwAAI+nNW9QnS1jkZWcSlcL&#10;tP3R61iC7R5CA+Xzy3eoSbMIx5nqyee+d4J5/NigVztMCZBxj071iRxJDMYnAyMuXB4xjpVi/R5b&#10;9Y2fczD92xHFbfwd+E/i348/Eqz+G/hFAJrnL3103CW0K/fkY9gB27nAqlz3UIK8pOyS3beyObMM&#10;Zg8rwlXHYyahRpRcpSeyildt/cdX+yV+zBq/7SvjV5tUS4tPC2lTB9UvljIMxzkW0bHjeccn+FTk&#10;9RX6P6DoWj+H9Cs/Dfh7RorPT7G3WGztLdQscEa8BQvcnqT71nfDH4Z+EfhH4HsPh/4F04R6dYxb&#10;Ud2+eZyBvlf1Zjzz06V0scYUDgV+8cJcNUsgwftKqvXnrKXb+6vJfif5U+Nvi7mPijxFL2cnHA0W&#10;1Sp9/wDp5JdZS6b8q0XUZDAFz8oGfapNikAMAcDHIpaK+sbbPxOyGgbgd4zkYOe4pQiKMKoAHQAU&#10;4qQMmkpu4kGOMCmlCerU6gYzyKSuyhvl89f0o8od/wCVPGCwwMUN1P1p3aQrIaEAPPNLgegoopas&#10;LJaCMo28CmBSOi4/CpCcDOKQEk8rimkxO1hhQsec5pPJPapADuJparULWIWLE8Aj2ppznmpfLbdn&#10;I6Uhhyc5oWgXGFSBmlRQ2crn8KUj5cCkVWAzx+NAXuhJEA7AelMwwXgHrT2bd2oKkdRQNERz3pTj&#10;ApWUk5FGw+op3YW1G4I6iinsCRgUgT1oBDaKeUXHAppUgZNJMbQmAOgoJA5NOVQRyKaR2NPmJ5Rr&#10;HdwtNKjuKkwB0FNZCTmhsdtBu0ddv6UYA6CnkErimlSKTdtwUbiYA6CjAPUUoQmgoRSuhcruMceg&#10;oVFxyo/KnhSaXyz60cyNFG2pDKD2HembWPRT+VWPLJ64oEZBwMU/aIoiCDZ746YphVhyVP5VN5Tb&#10;s8dfWleNiMAA0lOwFfBPQUuD6GpVj2jDikO3OAv60e0GiPB9DRtOOlSFSvWhFLruHTOKOYLake0A&#10;Z3UlO2H1FGw+oqbsLM+Id+4Bc/SliQMxBJpjR4GcGmM+01/Em5/s5yprQsPEgJVZBx1BqO4zbqrg&#10;E56AVX82R2IjXHqasvEyhNx6Ck9CeXlepDFJJJIZDle3FSC1ZU8+RicnGTT0VeflH5U9jtB2jIPU&#10;U79glLsR9sYH5U5Ac5PSra2qi2EzjBJ9KheLK7scVNzNTUthjAMePwqB1/jfscVMRhce1QuOTkVS&#10;Za3QB1HQ/rQrEdDULABjkd/SpI+I+R2qjayRMszrgZ61ZtpFSJ8dT0INUA7Fhx+dSrLngfyqWuxh&#10;OKejLqgyYVDz61oW832a32RDLY+YmsuCYxjaOprR0hWkLHpgZOazlsctdJR1HWhmO+eTnceV9KmV&#10;CT8x5Pb0qT92VEcaZZuWIpRGuMSEe5xUXORyT1G+S7usSL2OTTZFWBPLUhiae199nHkW8fUferH1&#10;rV/IBsoGDSuMMw/hFOKlKdkXTp1KkrEWt685U6TpvLNw0i9c+1JaWyabbrETmZh8zHrTtG0cQx/a&#10;JEJJPDH+dXjawuzSMM4/irVuKVkdbnTh7kduvmyo1qoi3hcttzVGS2cPvm9cgYrTfEaGRhzjhfSq&#10;bKzvuYEH6UJ2KhJiBNwyxOM9Kq3kzICAcg9BUt3dxxnylOe4wO9R22mtcRm7vJCq5yMjk1pBKK5p&#10;G8bQ96WxSgt5b6Tfu2oPvFjirqQJbxEK3lxd5MctRdXNpbqNyYC/cjQdfc1UubiaZDd6g6RRKOAW&#10;xxVXc/JGic6r7IbPcyXL+RZ5jizye5+tZOv+I7DQYWxNvc8fKucnsB7+3erOj6f4q+I2uDwj8PtI&#10;e5nYDewGI41/vMx4Ue9dZYaV8PvgVcDUFng8UeM0BDXkqbrLTG9IlP33H9816FHC6KU9F+LLq1qG&#10;EkqTTnUeqgt/WT2jHzevZN6GNoPwlijsIvHHxxv7nS9JmjDadocIxf6mewZf+WMfrnmjx/8AFnWv&#10;FtpD4Y061h0jQbFQthoennbDEB6/3j7msTxD4i1zxLqcur61fzXV1I5Z5pXyWzWe8jE5aM+9dcnp&#10;ZaeR0UcDUrVY18U1KS+FL4Yf4V37yd32stBMO3fNKIiFzg06Ly8EgY9c0ryBVPHFRY9TboMSR0bK&#10;n86cbkuNv51Efl5VaDFnnnmjdjaU90PDs+VU04AL1XH4VGFx8oB468VJQkkOyS0JY49p3flTwMfe&#10;79KZE6AYOaUTruwQcA0Nu5hJNscyHuO9L5jdDz7EUrMGXg02hO5DHMFABB5pjttGTTsDH3v0pAFJ&#10;+ajoESLcX53EfQ1MoGOc8U14YwckVJ8oAzS5ipNSGHHbNKjksUIwB3PenDYegH5U1vvUcxKQgxnm&#10;myMchUP1qPzT7/nUsAL5LA+1DuXy8ruLGHVOtKuFJc9zT1XA6cYqMYPU1Jm3qOLg8HNKuMcU0o3U&#10;DNIxAX5hSdg3JBjPNAl2H5WqqZWDYA49aevzDLnB+tTYrl7k5+Y7j9aa+eCB0qMlsbVX6UqCTGGU&#10;0W0FaxZikLAYPepkDNhW6e1VYVOckVYikxg5471cUZyVidY1UfLTJX28HtSysqYkZSQvNZ9zcyXM&#10;ogiiwD1YVL3IhFzkPurlruTyIX4GMkVagt0tQNhBOOaijt0to8KMg+1LvKkHbVKyG7WtHYn37R0q&#10;JGaSXzgeD0p0oE6BM4z1qPBQbU7d6lq5KRNJKMhfzpzzYjwD1FQRKZDu2njvTxHuZlA6CkkkFkRy&#10;sGOPenKBwKYy7nCAfSpfLKrjHOKrlKHvGvlcDnb1plvuEmSe1GCFGV71NEmRkjA7CoaIbsiQciqt&#10;8rM2UParJ2qCKrGNyT8poFT0dylcAquX9aoXF2EDO5wiKSxq7qDKE2scZ4rF1PTtX8Ta3pvw58KW&#10;7Taprl5HawJGmWG9lUdO2W5PoCe1b04XkkehR5N5uyWrfRJat+iR6T+yX4atbXV9V/ap8Y2cc2l+&#10;D5Db+HbSYAi81Zh+6wD1EYHmH321WSPxH8TvGN1KbwPdXUklxqd/cyYSBSSzO7HsMmuh+LMmm6Te&#10;6P8AsxfCi5U2HhG1YaheuwEMl2ebm6kbpyflUZ5C1yJv7LWNLfwn4amkh8NpJuv7zBWfWJh15/hh&#10;B4x3rpqRjUlZv3Y/1+J+fZhnFX2zxVGHNiK6Sow/kpK/LKXZO7m+rbt9lF3WvEGna1pb+DvBJmg8&#10;LQSD+09S27Z9dlHGPURA8fgKguruOfYkNusUcabYY1GFQegFI4lmKQxqkcUagRwKuFUDoBTTEIjt&#10;Zt3pWFWbnZLSKOnI8jp5bzVq0vaV6ms5vq+y7JdF94qJI53lwPrSiJ9x3tke1OETFRTGIQlT1FYW&#10;R9Bp0LRXYqkE89c0x9rKQ+T6ULIGQCopmZ22wt9aq3YyUWPSOPGQP1oaOInJAqEQXOMb6kSIqOhq&#10;rI0vYUw5UqSfao8cYNSr3/lQ5JjK7SOOtFhp2KUu1WJ2j06V5v8AtUrcj4C+I0tomkkls9iIq5LE&#10;nGB+deg3RlV8lsrXhv7Yv7ROifCSfRfC2oIskeoSie9U/wDPFTyPx6Vph6dSrXjGmrvt6anNm2Kw&#10;eCy2pVxVRQp2s5PpzaL8Wj5p/aO8NX9l4b8MyNNCwi0gRtDGxd0fPIYAcdM14f4N8OyeIviXoGgz&#10;wP5V5rNvE5jXORvBIz2BxjNe0/H/APaJ8UfHbxFcap4d8PWOkaNGqxWlrp9usKhFXHJH3iepJ65r&#10;xvwx4/1T4feNtO8UxwRzNp16sxicgrwecH/PNfe5XRxdHAuE171nZeup/JPHOb8OZtxPQxEajlSj&#10;KCm7XVouKe26snsfqvZ2a6baQWsEWxIogiLnO0Acc1ds97MCG475rN8FeILHxt4L03xZYMDFqNmk&#10;6ADpuGcVr2rQxnywRnuMV+fOMuZpn9oRqxqUk4u9+qLABIBzU8X+rFNjCbRuHIpwlTPzHHrR5Iwb&#10;uHmOOfLP51E8jSNuZcVLIA6FnOKZamMZVzz24o0EtFcRZGUYFO+0FRt71IVUHgCmyRl1wq85o3eg&#10;XTGCY9CeTSTxCWFiHIYA4YdQaa1vKxyDipIzsTZIOnf1o1TG7dDDvdR8ReFPEa+PfCSj7XbIY9Qs&#10;T9zUbY53IR3OM0mvW2hw6Vb+K/COH8LaySLYMfm0+c/etnHYAkYJ9a1blk80MoGQeCawL+ePwDdX&#10;Wq3GmG78Naz+713TcZ8h+1zGB3BOa6Yv6xHkfxLbz8v8vuPicZh6nCeavNsNFvD1Le3gun/T2K7r&#10;7X39yl8DviFd/Ar43WOuSFjZJdG21GE/dms5fkkBHQgoT+Qrvviz4MPw6+Iep+GLRzJp7kXmj3AH&#10;yzWs2XQj6AgfhXkPxI0J/D2o2kcd39ttJYA+n36H5biAn5eR/EBwfevadF1aP4x/sz2PiS4Pma78&#10;P5RYXzMuTLp0pJRj/uHA/GiSU4J/f+n6n3uZzoyqYbN6L5qdVKnJrrdt05f+BXi/8fkcS8rK5G89&#10;f71WYHIUfPgkcEms+5JVieoIHI+lWLBjMm0jHpWL2OySTp3RqwPCuDI5Y+gNXRqEezaYljUHqV5r&#10;Mgh8tg27jvU5njc7QvAHpU3sefUpqT7lieZWUmM8YqK0jkvrmG3Vm3SuEUKuckkdqYZo14PPtWx8&#10;NbJtU8cWSQxjMJeYFugKjI/XFZVKns4OT2SMa01h8POfZN/gezW+k2v9qAXcwiisbSO3tCRwCqjd&#10;kdznPFLrPw98LW6QazrU07K8Zc2sjZEYY8jPcmtC20mfVvETfa7QrbRMLlXI+XP8X55qjqt1e+Kv&#10;ErxrAg0yyKvO8iBlkkPQcHcGAwMEd6+Dqe+m2rtvQ/L41qqqq07JL3rfl6v8zVv5tP1LwjeW2jSJ&#10;AFttsErNgRqRtLYH90ZIHriqXhbwRpXhiztdGtA1npP9nSRQpbE+bKv3iWfqOgA+po8TTWltKINM&#10;0+FXKeWsSPhAf4t+R9MYq1pTFolv5Zrj7WFWKJC6mMAHOAQelb06q5lB6tHLKnKnRbi7KXff+vM5&#10;/wD4QvWvHfjm71rVfEVxZaVHpENrbaBAoaCLkl5XPBMjdAM8L1610fhbwPZXGr22lXV5bpAp3xKJ&#10;GjlaJMZwAenTrxzWJ8T/AIzfDb4M+Hx/wnviP7OTIJ54LeIy3M7HGAsa/Nt9W6CvlH4p/ts+PfHv&#10;iu9X4c2snhi1aJ7aG5R1e+SJYy3ysBtjRuvTOT1r3sDlGIzCUZ8mi3ey/wCCeZXzGOEpSpqdr3st&#10;3r+V/Nn118Y/2q/g/wDBxTdeMvFkMU3CadoloPNunhGcsI16ZwME4HNfJvx8/wCCgviX4g6rp9p4&#10;F8OWmk6ZE+63u7tTPdr0/exqBsjcZI5zjJrxKGGJ7y51DVpZfNknTz7uWXfI5clidxyW6dvWqMck&#10;dhYNqEBJCymPbcDYr48vJ2/ebk9h2r7bCZHhIL977789F9x8zUzCvTfNSfLbbv8AebXiLxj4x8Za&#10;mdU8Ua7e6vcyRlvtWoXLzSBGwSVD/LH07YxXN+I4IbPWNSg1CaNgchW84s2DOw6D271Z1DVjc20C&#10;+Q08iWcfllgYwMheQB97r0OKw9cv7i6u7q+leOJp4pFcQxFNriRiOO/Ar3aVJQXuqyPHr1FJ+9qy&#10;1FbWQ0Ga5swkbppe4tKfvHbJyB75xVi8ule2ihmAVXdlfykES87gRuP9KxNKvbiDR72ARJn7MsCz&#10;BeC3y9R2+9Vy6jmk1K13QGVUjuDImcMkhLBSO2ODW6h3OT2z5Uooh0ljJq9lcjTAgzku8xY5EwPt&#10;xVGe6miiW4kdoTIwI2FSAFQHj8a0LeHWpLgXEsojSOYM5kwAqDY5b3yKoaro62+lOluImItGLKz8&#10;sSswzx0wQBWqSuYTlLl0RElw1xYQQSwyRKdNASQzY3DfccjHQ5qLXtObTrnXrzzvPV7r/WF9+VJk&#10;GSfXmp7WK0tZ4dNmsiZbWxXJjcN826TAx/wOodO1LT5NH1SzvWLPNJHsVznbukj4yeN3zGrSsc07&#10;Na76/kZepFIr5tSjs2Qve7Wcx5zl5WP/AKEKmvp4b3UAk1msccltvfPGCcjAHY4Ymmm507+yEmN0&#10;0TC5RlibnL7oj1/4Eagur2LUXW4hMgjAiKnqSf3Geffd+taROSeisS2SQRavDDBZlgsUJQ4LEDzI&#10;/T2brWg93BbwaLqAMaR2sEbXBljyBuff83r9yqb38K6tmzvGhVoLaMYQgfet9wLDp1zSeOr/AE/S&#10;fA+o6bcXSNJDplm8QjXAciCZj83p0p6toi6hBy7IwfBYivLWa3ur6V/Lsbdi7xDbgm1HOOoqv4Zj&#10;0zULuw0SWNJvO1M7w6HyyB5Lcj0+WtHTb+y09r1LG3WUGztEBK7RuVLckY785rM8BmzHjHTorKWM&#10;I90WUTpgY2jkH1yK07s4OSNoRvfYm1y2tYYdV1eW5RIntLmNFikIdnZpwM57cisnQ7e4stLkgd4X&#10;g8ifOVBbIDgA+5/rWx4it7W88E6uHhjLLfSMp87P8TDjPOefpWYNPKaNeyWs2JYbicIGIB2qSCp9&#10;apfDqc1ZL2+nb9WV5EuLk21lb2siJMWUGGTBJIjOMdBV7TtTtoLvSJXZk3eI3aVpocqxS12gZHvm&#10;qljbao01t9p2ow8wkvIMMrJHjp0rQl1C/ur/AEd9SsIkC+IrhZI7ckhR9nPHvwM1Uoq5hSlJK+zu&#10;vzRY0sWd18NfDn2qONA8VzIoCZ3EPOR9ecVX1eC5g0y2vrKaSG605Y54ZbaQrJAxKsGVhgq2e4qS&#10;WOx/4VzoH2C9Z5UsgZlVflRcykgfTjkVHqN3cS6XewwxgqtvE6yMMEBRk8+tZ2Vzp53Glp/KvyPW&#10;PhF+2V8WvCSwaH46u28RWaWs0EFtq0xEqIzb2IlHUjGQG4ya+rv2bP2gPhp8RdWhj+G+sXcU9tFH&#10;fTabexf6TaRhSjBmyRJkgNkE8LX5zRagtzpEl7dOxl851USEE/MCQSfYVraRr2q6WNP1vQ9fvNOu&#10;447dIbi1cxSJuupIzgjkcN9OK+azXhfA5hFumvZz7ra/mv8ALU+myfjLMMuj7Ou/a0rWcZPW2+j3&#10;Vnr59T9QPiToh+Ll5ovjfwdF5E1/Io1ayjHz28wdlSbA6Byp57HHrXK+OIfFNzq/iuy8YyKNQvAL&#10;2WEfcV4cbSvr8nH515X+yz+3jYXviay+H3jy3GmawQLZfEkLEw3hjVGjSVG/ibBJI7j3r6S+M0dn&#10;q9hp3xCu7WNbwqlvrVrAd20FmQYA/hY8j61+a47BYzK8T+/jaSafk0nuj9u4Y4jw+Mq0FRfNBe7F&#10;v401JSUZfclfrZdzxDT/AN+vmH7p6VYliAwy54qhCq6VcGy87fGkhiUgZ2lcjB/I1pK24ghuO49a&#10;+psp6o/eJ73WzGIMLzUchKnAq1cWvmwho1I9qrOpA5FRJNaERkpIak2CAe4qZcNiqW5fPDk8gYxU&#10;6y+Y2NvTpRqW42RYI2jINBYFfmNQs5DcKaczq3yn0q7kpdxFO5/+BVIwVRj1GKIo1XkdR7VFNKof&#10;APOaOgbsbsdHLE8Z5zVS4YSPuToOtX/OQx4Y8/SqTQnmVTyT6U1ubU3Z6kLkbSCOtU7nMcbb+h6m&#10;rshj7LgDtiqdwVuGKJypqkrHVT1dyjJEYsFZA3+yR1qWG1lDi+sgAP44j2HtSxwOtx5RT5T0NXZL&#10;QxZEJxgZz60Nm86lttyNNUAjwpbAzy3Ws/XTFaSAwTgh+q9qlv4oZIwXys3Zu1Ydzeud0dwMOOw6&#10;VpTSb8gp00lzRJTeAkKmA3XIrX0S5e5ljMrZQj5q5aNikokLd+Tiuw8N2SBhdZ4Y8Gt7rlOestLs&#10;3jaqsaxowY9Tn07Ut0RHbYUcgVOpCrnbkkYzWbrN+tlbvI5HQ1g2cFNSnUSRkatfrDukcYZQcA96&#10;5+6vpb+TLjaOwHFLeXk99P5srZUfd9hUTbSPlxSk2z6ihQVJK61GmAE8N09adjjGzn1zTXBKYAzz&#10;2pAwxis3aKOmwpGDlhj0xSMSvysTS5ORj+VO8uUjcw6+1OMXLUT7kWBjhqUL6GpUAQZYDJ4x6VHM&#10;2DzwCaHR5IOTYKpFy5bjXGDQSWNIeTRXmSkrmllYCDjBoOCOe1ISR0GaAc9RSjPXRmctXaxIspXg&#10;BcfSlecSNjAwOox1qGRgOtR7gDwRz1r0KOOtLlmefiacb6E9wRJgRrtwelNhneIbUfAzzn1pEk3M&#10;GB+YmpJLuWWFLGFiY1YkRkdD65r007q6PN1Wljf0GZ8xrHEkjdXU8A10D3Rt5PtAswoUbhD16c4+&#10;lc34baGGYxyDJxk+1dXYSAZcxcbQp3d+Kxq6M5JRUZXtcxL25lljl1CT5Tn5UHGPpWZcvbz6nax2&#10;AVsR5kdRneee3er/AIxkjglJQ7Qy9c9fwrO0ZbTTIJddvCB5DjYmeXJHGKrmjCHMzGVONSaadvIf&#10;qNtf6prNpoehWEs+pXsiW9pawx5ZmYgAD0OTX6Kfsjfsx6d+zl8N10zU4A3iPVgk3iC63KxWQA/u&#10;UI6IuQD6tk15R/wTt/ZfuLCIftI/EbTEN5eIR4YtLmPcYomyDdHJ4Y8hOOACe9fWShVzleSck461&#10;+pcA8NtJZtio6v8Ahp9F/N6vp5H+f/0ofGBZtjJcIZPU/cUn+/knpOa+wn/LF795adNVWNEUKqgA&#10;dBS0ZHv+VLg+hr9VZ/GaQg5OKkAwMU1B6inU4tDasIQCMGjYPU0tFLm1HykZ4OKVQCcGn4HcUUud&#10;C5dRAgBzSMg5NOooUhyI6KkwPQUYHoKSkJqyI6KXB3dO9K6Z6LT5xNW6DFJI5pTnHFBUA4IFG07R&#10;kUuZgrsadw6t+lKpyOuaXA9BRgego52T8hAgBpJAcfKKdgegowPQUczD5EaxApuOc050yMAD8aGi&#10;Vjnn8Kce1Dkx6tkRibPOPwFHlH3/ACqWg8g0cxXKQ+WR1/lS7B6mjY28nbxmnYPoafNoCVxuwUki&#10;gr0706huB8w/SlzFWREAAMCgoCc1KqK4yMUjAAYxTuOyIwoByKCm455p2D6GjB9DRdisiKinCPnr&#10;+lP8tf8AK1Nn1GkRUpUjkinlVBxj9KHB2ng0MEiOilCMeimnBcD5lqRpXIyTvApyqCSTT8D0FGAO&#10;gqth8pHgZ2+9Ky4PBp+B6UhUHrQmNq6IyoJyaaYV6gmpgoHamkHJ4ougSIiCOooAwMCpCAeopNim&#10;quhkewepo2D1NPKYGc02i6A+EpLpozgjP405YPPAdzjjpTJFDDcoye1WLUZUhj9K/ibRH+zkrRV0&#10;LBEiDAFOZiWJbkdvalUDcRUggBG0VLZi5LcZGVPHSnlOM5prRbDmnCRdnFIlu+xJ9rxGEbt2zSGU&#10;Zwx4qs+1nwWoPPBFAezQ+SQFiAOOg5qNiARkZpRjOAaGTGN1PVFpJETqGbI4peAOtOYKAajdV2k4&#10;q0arURmLHG2pIkKjmo0YZxkVIrsWwTxTe4proTREybV24J7Ctu2ljtolR+hxu96xLdkg/ese/FXI&#10;LtZz9oZ/lT7oPesZLocVeLnobkDxxNK0qjJT5OelVrm5Ctgc88e9RWzz3haaQ7ARjJ6EVHf3Vrp0&#10;JllbLAfKKyjFXOKNNqdt2Qa3q66bbkpgyNwOaytEsJtTvfPnJKA5dj/KkSC61y782VMfNz9K6K2t&#10;ooIRBbqAo9O9dLtShZbs7pyjh6fKviZIV80LZRINuOCOwqGKFkjMS9M9KsLFtlBU8082xRS7NgDk&#10;mubmszh5lFmfcQJES7N2+8azL68RT5cDZJOMirerzTSv5MI+U/d461NpWjw2ynULvDlE3YboPetF&#10;JRV2dcZqnDmkQaV4bCx/2lqoUAn9zGW+Zz61U1/UGW4FpbOjuOoU8L9KbqOr3erXhsrFjux80vZR&#10;7Vz3iLxPp3h9hp+kBrm6f5AyJuJbptUdzmtqNKpVqK+r7HVh6FetWvLWXbol5k+r6hpehWzX+pzg&#10;vjIXdjB+tWfBHw18TfFqI+Ldf1L+wvCdqcXWq3aFTKOu2JTguT0zwK1vDvwl0Twrp8XxE/aJuj5s&#10;v7zTfCkEo8yYHlWlP8I9qyfH/wAWvEvxCmjW72WthbjbY6daDZDCg4AAH3vqetezSoQo6vWX4I0j&#10;Xq4iTpYB7aSqvWK7qmvtP+98K/vPQ3fFfxY0nRNDb4dfBzSxpGkFQLu8Q4ur892d+oB9BXn7kk5D&#10;nJHJpERGbcUGTySBikkcZ+T+dXdvc9PBYDD4GnywWr1berk+7b1bELFTg80hkDDH9aQnJyaagDDc&#10;vFTdnehWLD7pNKCxHzGgEL945oBVzhCAfrQgeu4U9DkYx0pTGB1X9aQJzlT+HrTskNuNiTy1lXKv&#10;g9+Kaw2nGaEkMPUYz1pWG77p59qZmm1uMyc4ApwGWA96fFHjlxz2p7RxgblHP1oegc6Ag7dqtj3x&#10;SbZP+en6UnmEck0qzJ/FilsZ2aGLI5cKW746VMwC9TUBZB8ygZ7Gh5Hf7zZx7U9SuRyRYyrryR+d&#10;IxyQo/OokbC4Bp0LsVyT39KmxDi0yVV2nOajkfDkYp6sTnJ7VE5JYk0rajSuxiIS43DirKrt70eW&#10;n92kdiDwaG7hJ3Y7qKTyx99z3pu5vWlkYBcE96RDTY/zEAwP51HIVYEbf1ppDlsg8dxihmABOah6&#10;jSS2GCMZ+7TmXLYBxxSqwYdKUFeuM/jRrcptsB8pAPOKkV1Y42frTOrfU07bg8cUk2RIkQAvsAqw&#10;kGwA7/fpVdGCvvJzimT6hK58m3PPfvWmqM2nKVkLe3kk0n2SDgkdRzVi2tPs8YGRn+LIpLGzSJcy&#10;j5j1zVtgjDa386SXcic0lyx2ISuCADTWjROcckVJKhXBBqGR5Cw+bgdeKSJjqKgPLelNIyMU+ORS&#10;uEHXrTJpYgcIuPxqiluLCQvykZyamYbIi6rUcCg5dvw9qWedlURK2c84xTVhNXlYSAAsGKdqkZdx&#10;zmo1fYucZp8b7xnGKEridxY1/v8AbpT1fc20LwO9DBMFcdqYPkHyCk0RuLK2CNozTJpkiIXOTjOK&#10;JHMS+aBg1Ull3sZG644NS0jSELlTVrqG2he7mYBYgWbJrnPgt+298Kv2bviDrnir4g/De51K+l0a&#10;Y6f4gmuVS10lc7enVpWzxjHA46113gz4a6z8fPiZpnwY8M36W8+pb5Ly6kXKwW6KWkcgewqr8S/2&#10;PPgDYzW51LVV8Qy6VqG2OwmXMM0qZzNIv8QU/dB49q7KDVKSlPZ323+X3nzvF9V4rK3lGGl+/q8r&#10;a96yp8322toycWmlrJJq6Tuc/wDDX4gv8ZPDv2nw3ptzp/hq6mM15cSqyXGrS5zkk8+WDn2Nd4Aq&#10;bUhRUjjQJFGgwEUdAKZaWVpawR21tbpFHEoEccShFUegAwKm2Ke361FaqqjtFWXb+t2LJcm/sym6&#10;leo6tees6j3b7JfZiuiW3qNV5c5LZPsKa4lkbAbn6VKPl6UolYPkt2rDlsj272egimYKAH578VG5&#10;csc9fWpWlzzkUjsu33NCWok2txokYDANS27NtYqOcioANxAqUkwISp5pp2B6jllIb5hnnmpJJFVd&#10;wX9aqLI7uDu69RUksny46U7picbMlibcN2OtNlmZcjZnrTIpHAwG/SiViVJz2oS1ArTBW5K89q+Z&#10;f25Pg1H4k8U2HxYvLQXMWl6PNFBbyLuj+0cshf0XPc19NkBs7qq6nYWeoWk1nfWUc8UiYkjlXcpH&#10;PUGujB4meExCqx6HkcTcP4fifI62W1pOKmlZro000/OzW3Vdtz8+NF/YW/aH8ZfCyx+MHi3xHb6f&#10;HrLO1hYNOUwinGdiKQB6cmuZ8G/sv6rZeOL3wL8RrGO4F1Yt/ZNxZys2+QkAAAYO7Pr0r9KvjLaW&#10;eifs6eCrO3tIow1vdsFVRgDzWAGPavIvgRo2lah4y1TWbqwiknsoEFvMy/NHuPO09s16tHiPHSqT&#10;crcutkla2ump+aT8DeFa+S0nQlONZTlFz5m1JQk024vS7S0taz/Ht/hD4XuvBPwx0TwlfNum0/T4&#10;4ZD6kDFbjB1uA27gn0qfIJJB6n1pJ4iybsDIxg14E5ynUbfU/bsPShQpxpxWiSS+WiLW75d2/t0F&#10;R7hvLM3FNgO7hzmnSrEvykfhmqW4Ws7EzzxupUZ/GoEkxLk8DPWpMqw6VGygnBFD0YJJFj7QuMjn&#10;3zTTOSchgB6VEq/LgNx6UoQA8n8KaegrImFwuMkfrUfmbycHvTJMIu7HHpTUcYyDjPvVKKYJDZwr&#10;Sdc4ORTbpPtFubWdg0bgq6lMgqRyDTHlCS5Y5BqxKFlQbAB/jUOLWqLnBSiozV0zhpbOx8OE/D3x&#10;Hc58OX82dDvjy2m3OfuE9kJ963P2ePFj/CD4uzeFPHMX/Ep1u3fStajaT5HhmGFlHGCA21ge1W/E&#10;Gh2Ot6TPpepWqyRTRkPnjHHUeh75rz+aa/fb8O/FkitqdohOg6q7YF3CP+WTH++B/L3rpUvaJz69&#10;fNd/VdT5fBRjkFSeV4h/7DiLqL/59Teyv0TesX0at2v33i3Rrvwn4hv/AAlqOTPYXbxbyfvrnKt+&#10;KkH8ay7HUGjuPLPY8nNdT8StY0/xn8KfDfxXtLhUv4Iv7G8Sxvyy3Ef+qlP1TrXD2c8dxIJrc5Dc&#10;574rOF5Qufb5bUlicHeovei3GX+KOj+T3X91o6iG8LgYb9anWQE7gKyLJ2jYBjweK1YwAnFZOxnV&#10;goEieWV3N17V1vwbRj4tIij3PJbskY9yRz/OuTPzrnsBkivSP2e9Pto7jUPEU7kyWUQ+zoMcsc5+&#10;vUVw5lJRwM3foeHnNaNLLajfa336Hqra3cTvc6BoaI4RNjF2xsPdvcVnpZDT54IJbdYblruOVJBG&#10;UW4kVSXZlHQbfU9hWbDqdlZ2f2aeeJr2ME3CuNoaVuSc+ijArE+IvxV8O/Dfw5/a/jHXJo4HIBYE&#10;yySMSPljU8k44HbnmvkaN8RUUYq8m9LfkfmkqKoxb2j1b6+fp/W530Q8I6Xa6p438UzeXplojzTM&#10;05C4ByevvwK+W/jz+3Ve296vh34D2kNo84YPr90gkSBh/BFEww5wfvnj0FcB8fP2kfGXxssrXRZF&#10;m0rRCGksNBtpvmZQSFa5YHEp4J2kbR74zXm2kxaVcz/2pKBGsEKqHfpIcEZOeD0r9DyrhujSUamJ&#10;Sclrbp8+58njMzqTbhSk1e3yXku/n9xPHqGv+LPFGoa34k8Q3F9qNxGTLeXkpMhDEFgzH+DHAUYA&#10;7Vhi9/s9REPJLu6F3KkCNTlAVXOWHrn0rVsHga9kvIIJJbqRGMGR0GwHGO3TrWbeadHp1lJq943l&#10;y3SSpGjHcNqFMHPqdxr62CStHZdjwp+6ua+uupZ06GO71eP5FkkmcKhnG0MiksPl7DBwMc1najc3&#10;01u2oXxRJFni3ypGWyzMq4API4HetjwldzyarbXN1FhYbJUinlHRtuMqPYciq+o2tpHE1rDBK2yU&#10;ySm5+Vn2H5TjuOOtXdxlZkzXPTutDN0S5u77X3spLYfuhE++WL5Vx5QwcGqPiyyWPRE1e6uI5GkX&#10;zIwh2gM+4/Ljt0qeS+ludW8u0ZoZEhIlm8whGK7cjA+9yB1rOe0udZ8HWVkrbmWRDKOhI3EfLW8N&#10;0zzp2cHG13qWNBu9P0/xBMLqQOpZCxY8qwZONv8AEeKt6zfaZLDJqFkbqZ97EbosDaXk6Y+tUYdM&#10;c6h9tZkZp7jP70ZKfMCOO/3TWl4huwNJvFF9sNppBljxEApkLgg/k1EpRUrlQpTdNptJIz9avltt&#10;LvdSGlKxj04qFebcQDboBkAdcmqmprqF7pFxOdMSKYWDiUouNqfvOfzNLrWoWsPhq6t/s8kxmtQX&#10;kTIZCFYY+mFH5VqpcR6lZXEV1HFEbmwaFcycr+8A3HFaJyiloc81Cba51scx9gaLWbq/R5o4DBCs&#10;ozjJ+UnB7ZBH51X0m002HSXv7i3ZjcmLZnkqu6AhgAevOM1rx6vaR3N1bfaFlxHG6mJM4YLbpznq&#10;Ov51k+FhDe6VbXRuirFraIKOMYa15Pt1raLb1OCo6Cnyrd37Caa+jnw3HC+nDzpGtpNzru3gvbcg&#10;evWordprHw2Lp44fM+1yGKALglR9jxxjim2EkMvg9544nmZUthDcF8BT51nuIH0qtrdzdT6PaFbJ&#10;VEcvDEgMTts+T+VWo3djnnWopXXZfmP1F72LdrUlqoWBrYyBZMK4DWoOR9TUWqajpGvaBfaVdOjl&#10;tPtRPDGTvXMEwUe2cipNUubj+xdSWxjDxmG02lWOd4a0Jz/hWFomnTDRdd16OFEd720hkXYCcLZ5&#10;5J+taKCtf+uhxVcXGE+SMdHe/wCJc08B7SeaOVluvs0cihR0ytuCPy5pun+H4bTUbTXbu3cRLOgV&#10;1QfL84Xjv/GKh8I3F5qlyy2sKJJ5MaxoD1/dQHOfoprUi1CefxBZ2VzpJRJbyPy2Dlh8rxMcZ9dt&#10;U4vYwjWpuCk1fYwfEejC48I6qYyC8XmvtJ2kBZXOffgVYtvB0TeGdY1LUzLGEsZJ0UH5sPjYT9SR&#10;S39gJNM1aZrh4kkgvH2nOfvy7QTnpW3cTRRaF4ziutVcmPR7R0R5fQqQoA6DPFU+ZI5pLD1JuVra&#10;fpJnH+LdLutG1WTR9Pv3kR4EjieWAfIxjhOWPcc4puiaujnSf7SRti67MrNEwAy9uwHH4itjx9c3&#10;194pvpBa9fsqr5fVc26dAfcDNZdvYWOkz6c9l58fnXdlJdI8XymT503AfQgVVrxuzGXs/atQez6/&#10;4tCPRb7TP+EU8OW8k6q4huEZXU5wDJjpwKta5bvfeHNYuC0GLexjcKsvLDDAjFTXPh6dI47O3tvO&#10;trXxFe2nk4w0a7yoHBzn56wv7Gj0TRLu9uY3QXUCwqySEmMh8Hcp4pJJ6mrp1FRUelrfgSeG9Ou9&#10;Ts/tBMNtAluZJGdtvm7UGEGRwecfhVzUkvJNO0MJcqiSiEqUIO0C8K8fQsOao2unXOmS3NlexyyF&#10;48wSwJlF3AHBJ45x+FXVe3ujptlb3UYaK13ugOVUC7gbb656mh7nO42hZ7m3pVzEdbkitGHmwX1s&#10;pmHZmV4mLZ7nA6V9TfsJ/taLf2cXwR+JEyXOpyWCxaBeXU2/7SUc4tZmPO8FSUY5J+7jvXyFJdQx&#10;a5qCXERjmklSRZ4vuoFuSAxx2APNUDd3Gk6olxpk7QzQ3M00F3BOcFkcsjq3VT1P1rzM0yuhmeFd&#10;KqvR9U+56uV5xicoxka9F7PVX0kr7f11P0P+L+lWmk/ECTVfDK/6BrNkmoiEgqNrnDYBGQQw/I1S&#10;08r5CSREFGHBBziuI+Gn7Quo/H74QaP4h8SR7Ne0B/s2oSxptF1bSD5ZvQjeMEdAa67Tbi38kXdn&#10;8yMP3kWe47j0r4mFCvhY+yqr3o6P5bfhZn9xcJ5rSz7hfDYym73XK31vHSz87JG0sq+V+HrVdkVg&#10;TjoM0odHhEsTEofug9qieU9A+KlOx7EU29Cs0DNKTjABpqzpG7KxwegqZ7mFXCu+PwqCXY9yCuCD&#10;VWvsdKu90TJIxGSv40oJJ3Bf1ppcIuD0pY5AemMHikKxYADIMNgmopkVSGIyaGm8shSeScCkdix+&#10;Y9qCUncikYlsDgU1pTEhZVyR2pk8jLIQpoZ2Maov32OBVJXNbWsNuT5kW7cOewFZqxsDnd9OKu6p&#10;tsogFfk9RVeKSKZA+zr703dI6qekLrYnsYEeVS38q0Z7aIJvZcYHeqmmopyT1A4qxfTyNCSW6jnj&#10;pU7vU56rk6qsznvEJjkY5G1yeCD2rm7+ZpWCsB8vQ461sa3dedeb0GVH3TWHdOWnOTkZ4reUf3R6&#10;ULxp2JNNj8+6RGXjPzCu70bT2W1SKJiUVtxG3rXCae5S9V0k2816HpV8Y7JWul8t8Yy3Qj2pOcnS&#10;SZwYrm53YttNDbwNNJJwo5z61w+u6tLe3D4lwhPC5ra8ValbzxfZ7V+n3iD1rkpjucg89gKmNrXZ&#10;3ZbhbL2kt2N3kZGeBQJABkDH40jBuQSOKTHy5x+NcdXEKDsj2khTKT1FJu9BSGnwRCWQKTgZ5PtU&#10;Yd1K8/Imco01dj7Zf3geReB2NPlYKpIbqTjinNEofbv6DoPSluPIyi7Oh6Zr2IQUVY4qmIW5Ukm2&#10;EAnpTjISuCMg+tRykM21lxg0O6KdqtkAdTVJLY4alXn1EGS2xVJPoDzQGHofzpZZFWNSvDeo4NSE&#10;LNFvjGCP4ex+lebisB9qn93+R04bHWlyVH6DVwRzSYAJxQA2OR9aMjHSuRU0lc9S99UNmUYxULEJ&#10;1NTSMcE55/8ArVWk+Y4auaduY4MV7srjluPl2FB1Jz61LbSkH5Wx+HeqwxjHoakt8gkk9K7cNjJU&#10;mlJ6HnJOeh0GhTJE+6XqwAJJ6V1dlcRSJlW3KQAeOtcPo85klJdsnjC4rtbCJ5FVlVI08sKiR8k4&#10;HU5716U5qpZp6GGIpqna5leOJrZ0jsiEXZIZS5GWyc5Gewr0L9jD9nNf2kfigNR1q1YeD/DkqTar&#10;5hI+0MT8lspHdiMk9lBrgT4C8UfE74k6b8N/BluLvVNUmWGGLdtWMnux7KB8xPoK/TT4HfB3w38C&#10;Phhp/wAN/DA3RQRiS9nyM3VwwHmStj1OQB2GBX1PCeQvP8wSqL9zTs5eb6R+e78j+b/pC+K0PDnh&#10;l4LAz/27FRahbenD7VTyfSL019Dp7e3tYIUgtbSOGJI0SKKFdqxoowqqOwHpUvl85z+lKAD8xJJ7&#10;kmlr9+ioxiopaI/y2m6lWbnJ3bd2+7erY3y/enUUDk0/QFFIUjAB9aApPIFOIGQMUvA4FPYbSe4w&#10;Ic80FD2p+H7n9KM4paDGlDgk/lTakPNIFAOQKbQDVXd3pCMHFSYY9D+lJsHek7AMpVGR93P407Yv&#10;pSj5RgCkBGetFPKqTnFI4A6CgBhTJzmgjK7c1JEqMuW9fWmlSOccUAM8v3o8v3p6gE80MADgUdQG&#10;7Bimsu3vT6CAeooAZkY6Uvl+9L5WeQKe6gDgUXKSuRMNpxmkp5AJ5HajYvpSvcHEbjjPvSU/aMYx&#10;RsX0pvQXKxoQEbv6U0gEYNSgD7oo8oDrj86SY+UiAAGBTZEz82fwqYoo/wD10FE7ine4uVkC5JwR&#10;ineX71JsjJ4Apdi+lCldjS7kGAeKd5fvS7VHalJA6mk5DSsMMOTnd+lIRkYqTIPQ00qMfKKXMwsM&#10;VdvehxkZz0pxBHUVGzNyM0XbYxKUDIJ9KesQC5amlccAgUO9xtWG0U4KNuaav38HpimrhYAc/nQR&#10;kYpWCg/LSHOOKYW1I8849qQvg4xTljYHL+lKYkJyV/WhahysjL5GMU2pGh2uOODTvKj/ALv60Bys&#10;+EmiMTeXinRgqeasXtuRIWQZx7VX78fqK/inc/2XUuaI8uMcU6OQgVGORTyDGMA55pWsQ0h7PuHN&#10;RMzcgGgksc4owMcnn0xSKSsIAWPAp3lOU4OOabkDqaezqwABxim73FdvYEi2HLYyD60kjAtxnIPF&#10;I8hINIGOAMDp1p2bEhsiMR05PWonEgXaamQkjJ9aYw3n8apaGqvsRRoxbpUwwm4uOe1LFCCSemKS&#10;ZSw+QfnRdNg7SdhHcsOVJHpVqy2K6tIAfQZ6VVSJyu0EDPc9qWCf7LchsbvQ0WujJx5lZHRz3Mdp&#10;aG5kIHyYQGuYkebVLjGS+SOAKTWNRvL1j83yjogrZ0DSDZLHMRl2GWPpUwSox5nuZKKwlLnb95l7&#10;S7AWFqsYU7mHzYHSpyXVSF6k1ZM6bTHGB05YVCdqjDckd65uZydzzXOU22xNinmXqO9F9evPaLZx&#10;phB196rXEkgOQ3Wq9zqkdugLgFl6Kvelyt6lxpc1nYe7W1tGZriTaq9OaxNR1W51QtJcMbexU4J7&#10;vim6rqtnZ2zXWsTAMQTHb7sEjqK5XSNM8dfHrXZNK8In7Lpdm2dS1aXKW9knqzdzzXfhcJOtO/Tv&#10;0R6+Fwi5JVqslGEd5PZend9u72J7rxLqXinWofAPw20uW8u522LDbjJ92Y9lAwea7TSrLwT+zvZr&#10;cyLb+IPG8sYLyykSW2mtjGFHILA9/UVRv/GPgr4WaDJ4F+DJJnnTbqviZk/f3h6HYTyinHQda4eS&#10;SeZzLLO5Zjlyx5J969mEaVGPLTXz7m8cPUzGHJyuFDqnpOp5z6xj/d3f2rbFzxF4h1rxXrE2ta9f&#10;S3F1MSXlkfPJ7D0A7VUjgkC/NlueooRivBAPqcVIkxC4ST8KD2YQjSgoQVktkK4MceF7j1qvv+fb&#10;inEO5wXPWnmHCgnqaLOxa93RjBEr/MRS7TnGKeFwOBTCSTk0mhuQjJxhhTFxGSQOaeSB1NJkeoqb&#10;3AeZXPWpBJ8uTUNBySOelNMVkPkl3DAqSIKnzVBgnnFOVyOCeKL6A1dWJnl+b5T29aTzSeD/ADqP&#10;eucZpfpVCUUOcgjg96BGx9PzppBPSkaR1O2k3YdrbDXZi2B60bmHemliGH1pxViNw/GlrYYqyFTk&#10;09LjFRAE9BSqMH5uDQvMlq5bhl8wnPH41JkDqaqoxT5gevtTmuGYY/pSa1IcHfQmMigZOaUMG6VC&#10;N0h28flUqAjORSIasLuzkAc1GzEfeBzT1++aHQOOaBJjUkUAk5qMsHJZR3pASW2np609I1U7geKS&#10;eo7WBmkB2lMe+aejxnOw9T60EiQbGFNEPlvhOmOlNKwr3JNwBGe9Kcds05UAXp2qOd9q7UHzE4Ao&#10;IuuayInuDuZYwTkYqXTYjDJ5sg5NLYWpZsz9c9BVqS32EMnQUoq2o5zivdRMsiuMLSjg5quCynKm&#10;nic5+YDHtVWb1MHEmkcYzULbnb5RwDzSGZmGMCliJO7A60nF7iS5UNdHI+Tp9ahZGkkCBD17irgU&#10;YwRQqkdTn8KBqTQ9FBGKYUGT9acr7MmomnO49MZoISdyQEA8jNOwhXOAD6ZpgZGHDA+1KAe5pp2D&#10;cNzZxj9aQkDHuaUnAye1RGcKxcnt0ob0KSbGXs23EfrVLUL2LTrCS8uH2pGvOR7VK7+fIZM/QVL4&#10;D+Ht98cfi1pHwmtbgxWckhutdu8nFrZx/NK7enyA/mKqjTdWaRq50cNSlVru0IJyk+ySuz0D4F6X&#10;c/Bj4Caj8cdRQQ+J/iF51joIbh7PTAcTTp6eZnYD3CmuDspZZZmkZmyTzmuv/aB+I2neOvHTxeGr&#10;f7NoelwJYaBZRn5IbSP5UHpkgZPqWrj7KOVfmEvboaurP2krrZaI8jLadapCpja6tUrvma/ljtCH&#10;/bkbL/FzPqy6CUYE04ygnBpikgc4NI8iL94gVnpbQ7LXZJuXpuH502STdJ1pIfJd8ls0648kPuVC&#10;KNWiVZSG0oBI6bfc0hI4KqSe3FOBYjErr7UrFXJYmBbIptyu8dKbbkB1KtkE4qWck9BVWRGqZWiD&#10;RNkCpGKucDNNYHJ4PWlkGB8px7ilay0Lum7jT1x6UHoaarMCQST9BQXZsqCR9ai5SGNIAdpJqK5l&#10;T7PKPRCTTZGkDEDH1NQam0iWEjJjOwjjvVG0Y3kkWf2lUSy+DHgWxHCnQGkYe7Tsf8K8n/Z4B+1a&#10;3cMOPMjX9K9V/a0uQngDwZpyqQYPCdtuB9WYtmvL/wBnmEy6brE6nrfBR+Cj/Gpo/DJ+v5mOBbeW&#10;UW+s6r++T/zPR1dc4z1pxkVkwh5qFUIPJOR6ipIYtvzbs/hRZna7DRvEiru2571Y8nnB/OoLwBT6&#10;bTnIqyjtNCrRbcketUrWM5WeoIe1KWAOCKHJCkjrSIxYYbGR1xV2uSKnc+tSmSMuH5yKjpDIikBj&#10;RYTVyWR43XBBqOSKHy+U5xQXi3ABic+1PZA0e5G6DvQ20JaMozsIyGAPWlE+0YJx+FTGPc+GUYqJ&#10;4/m4Hy+tNT7m8ZX3GtIsgOBn2PeuV+IPhO18QaabJ8RTLIJbW6Bw0Mg5BBro5ZHiJUAYyeTSXjLd&#10;WhURLkLwcdPeiEnTmpIzxODoY3Dyw9ePNCas15P+t1qjwDQv21fEXg648UfBfWvBcF9f3FsPtthe&#10;ERrdICALmFh0YZ/xrvPh/qUt8AjIRmNWx6ZrB+IXwh8JeIfGdl4g1R47C7t0ka21Ew7+ccxsB1Vu&#10;BivSL74Oat8GtN0DWJdettS0bxXZvdaZc2vJUqcNG3oRzxXXOrRkvcjZtarz7ry/zPA4WwOO4VzC&#10;tl+LqOrCvrSqP7XLf3Zf9PFBNN31jCL3Lz5ktg0Y6DnNWrSSQxAb8e2KoxXXRVT5ehzVi3by22Fu&#10;M9a5LX0Pr5xbVmXt+xM9816f8GRbWmgxX04ZIJZLjcezdFGfwFeXsU8rcvOMYB9c163A1p4L+Fmm&#10;a/rsqwabZWZvL4n+Ikkqo9SSQMe9eLnSlLCKnHVykj5TiStCng4xk7KT/BJi/Fnx14I+GHhyTxp4&#10;xtFmLAi0tIXCveTY4RfYdSegr448T+PfHPxY1+98T+L9U2BGEdpaQZ8i2jIJMcffGQDn7zH8q6D4&#10;veI/FHxX8TzeLNVupjAJFisLcxcW4bJEKjp3yT3IHpXJtphKmGymFuBLvBLHgBcfKvduetfRZFk1&#10;DLqfPJJ1Hu7babH47mOLr4mootvlWyv5mb4ktvPtxIhVWtym9XbAJ3Nwx69P4amsdNF/o89zcS+X&#10;b/bvJCquOEQSZX061LrVnZ2WlXwiO4TW8exsZw28gnB70x9QbQ9NuIbR5Jw0khhSTkZMaoSPTgV9&#10;Km3FWPFcFGq7lrzobW0t40McYjM7hgPnYNgAtn61zniLU0utMgntzEfKEiASHPTByB2OVNNkvdR1&#10;KKGyu43tQyHDMc7j8p+92FTW0Wj2VhFBJJCZPPljSJgWL/eAct0HXp7VooqL11OefNV0Wi/4YXS9&#10;QfUdYSC0lFwREwjKSABHK7RuJ6dRVHUWuNQvtQntr4RrzC8aruZWKscZHY5H6Vfurh9T8Rp4f0PS&#10;8rcNDG6xRAF22oMHHJyQcY611um/sr/HS8tpBc/CXxYmn3d1G9zcWemYeWMBASinHTB5onWp0knN&#10;perJ5JVE4QV9d9Tz+10eC21GXUrp3jFtprylZTuYvuIBwKraPM12bRpbRraygeMQSS4XfsmGQD36&#10;19D3n7C3xF8X+EL7WPhfoviCNo4Nk2k+INKFs7yliBtnBKMMc4qzov8AwSt/aZ1S9S41CDTrWKeI&#10;GPdO0xjyyuQAAApGK5f7Wy5r3p2fbW/3WM62CxEJ20S63lFfm1sfPMJspoLe7toZZQJuZ89FxKeR&#10;VGyi/tG5vbM3MQiezMLbnHyqrx9K+09B/wCCQPi27cWuofE1hZwRg3rx2JTa21sKCpORk1Y0j/gj&#10;DC2rpquu+PfsOjXAeOQmQJLICVYuu/7n3e/rU/25lsdeZ/czknhlJWlUgrd5LX7k/wDM+DbuO6v/&#10;AAjfS/apVCWZUSE4DZDknntVKzvrSx1eFZmd8XKLKR8ylCx5J9Miv1D0z/gjv+zRdaHPo6eNdXuI&#10;ZYNpP9qLuZQCCcdhzWfcf8EgP2PbS9i0FfGGtajdsA6239slYYgCflYJ97kng0f6zZcoX1t0218t&#10;zzHg8NUmksRFNb6T/wDkT8w7e+aHV7u9nsYgFvBFHC7AdDDjqeQQOlZNlqV5LBBZWs4AhMcn2eE+&#10;YwVfIy2FzlRg5PTiv2B8IfsD/si/Bu7kkvvAmn6iGUsJJbJZWifI+bLktwB3/lXS6F8DP2Yv7SST&#10;QtC02JY7QxecbJYwkJ6xjCjC+1cP+ueF9pyRpO/m0n+pcsqy+KvLENx3uoOzvro24v8AA/G3whpX&#10;iDVfCdvpWl+D9VuLqe0jvrRodOlKy26Nbs8wOMFMRt+Iq9B8Lvin4jmtm0v4d63uexXULZG0942k&#10;gH2cPJluMDY2B146V+0Phn4I/AXwhqJ1bw/p9lPZw2bRQQAjyol/i4PQZxgDFLH8P/hwulx+IrH7&#10;LdYujG+nvMqbk9EUj0xUz4urJ3hRXX7Xp5akrAZDZRlXqNaa8iWvb4n95+M1l8KPjBeobSH4c6ni&#10;SwXUI4pIAhe0WSItLknk4Q4X73tWB408F+PfBfhK5i1LwfqcR1ZhqFk0VuJDJALLyssqEsp38bSM&#10;1+z998Kvgf4kv31LxFaJZlSEijjQv5YH8QVep/Gq2hfs6fAy51xtc0Hwxc6WLZZUF5G4aW5Qjkli&#10;Plz1wKxjxpX/AOfC9Lu/5aGs8n4elD/eKilbfkTW23xX+4/GPwj8PviDYmG71XwTrMCLoz6i5/s1&#10;wEtQqoJvpxip77SPE+h+IbGfWPD2qWkNpAl/dK1m+YrN3+SdsA4VsfrX7Un9m74Aad4jhubm4lub&#10;WS2DiJZcujEfOGG05UntmtG1/Zr/AGQbiyuJ77wlDcG6iEXnG0k8xlBzt7DAPbpXTDjGbnadFL/t&#10;7/gHFLK8ip0kqdepJ/8AXtfj7x+FWsavp0uj6vFY6pCky2EzSRNLtZAZZDhlb7pww61Z8YTi5h8T&#10;20U0M5l0zT8yRyrkkSqSqkH5hjvX7DfEH/gnT+y34/kuo7P4V2q27Ti4ubm/twglmAypyerE46/0&#10;q14Q/YB/ZNfS08C/E7wf4bu3a3HnXEtsjtccghEKAEOvTOcZrWHGeFdRR9k7d20kZ1siwCoSqrFX&#10;f8qg+a1pf3mluu5+NPxFla28capJb2kQiitrYfMx3Iwii5pr3MrJoMRIcrNZtM/BOfnYD1I4r9eP&#10;jd/wRf8A2QfHunT6jo80vhmYWYiC6Vds8hUbcEhnIBwo568V5X4z/wCCI/w9h8KacPh7rOtz6jp4&#10;ilha4u/Oe8KbgAY1GMDdmvUXE2XpJSTXyT+ejPLjksMRJypYiGr680et9bxt+J+b0l6X1zTLZrfy&#10;ZZ/Ed7I0gf8A6bbiD34wazLi6jfwdc288RIt4DJmc4JXfkke9fd13/wRO8fS3Zij+JtvpF7BNPNG&#10;mo6efLZnJbZlWJDDPcZryTXv+CS/7VulQXdrZ22mXenQWXl2+pG5ZftGDkjYwzye/Suqnn2Tz/5e&#10;peqa/MKmQZrB8seWTt9mcX09T5k1vUri4Ilt7poAYozs25DjJx83f3qvq9nPBrcHiOyfy3nsp7Xz&#10;oh8rlVVwfzQV6lq/7In7TlrcXdna/CTXHK/KrRQK65DEnaQeR9Kxbf4MfF3wfqE2t+KPhvrmnWDz&#10;3KW9xfabIsZOxueRjnpXoQxWEqfDNP5o46uWZxDWpQnbvyu332Oc1FxL9peO0TfeaU88RVR+8JZZ&#10;QBjvyT+FYMum2wh+zwalFJujMkZYk7G5Bz6dTwa7rSDDbtpNi4TDWkW5JBsdsWrdCeV57V546yWO&#10;oT20kLSq0knlxlTnJY/nxzW0UefNwm0+vb7juv2dPHOpeEvEC2E17M9tLG1rNCnClOGz9AVBr6o8&#10;NeJI7JlnBDKQPlB68DmvjvT7O8WW3l028jgU/vC0gG1W6FMf3jkd8V6V+x2fiH4t8R+LdKuLm91N&#10;tDtRc3Nu0hka1hV9rOB/dXcucdBzXzme4JyTxUHstV3/AOCj9/8ABXjmllFf+wMXG9OvO8ZXSUJc&#10;rve/81kvJn1bYSLLF9vsJPlYZkibvT5VWbM8Q68kVxnhDxG9pceXPOGRvVuK7bcJcS25B3DkL0Nf&#10;LRlGaumf0/iMPLDVPJ7P9DL1J8R+Yo6f41U0vWAJxbSMRnnpV/V0VImlU5YD5kHauZecm6FzEeh6&#10;Ct4rmR2YenGtSaOygWKf5mXcMevSpDbqh8xHOAORWToN5JODznHWt+NVlhPIHy4NS0up51ZOlOzZ&#10;nzEh9/vmmyTgjPOR0qa4iIjOAOB1qg0jvMYiAABkEVG5cFzolacD5RyTzUBmSCYBsjHJzSNgzrGX&#10;6+tN1VY5NsQyp4+arWhvGKvbuRz3K3JMjnp0ptsqy84IPrUKtvfynG0r6DrVi2IEwTHynqaTRs0o&#10;rQsWRUKY5AwLdcUt9NAIT5cDMwUgBm4qwtuPKMilcgcYqhcPlSxOODxTijCNp1Lo5iU3L7/tTj5S&#10;cAfnWbje+0kCtbUdskbFQBk9qzfszyOFiRiSeCBXS3eOh6CTsaPhPQpb/UBJgNFHzKM9R6V03iW9&#10;uLK1S1hUFGwFOentTPA/hmIwFr92Lsv3Ec4x7+tbfiLSbO80f7FHAF2IcY/hxXPOUVPTY82WIisU&#10;lLWxwuorLZYExILc4NZry5JJ69qi1U6rpV59l1AMV/gJOeOxFEbLL8yNkEcGsHX5lbZnv4WrTqJq&#10;+okjkHd+dIzuVyW4occkYz60zlRjPGe9eXLmq1NDapUcWSpEzr5g9epNWrY8Hj8BVMTfKAnpz9as&#10;WUjbhg9DX0WHpRo01FHkVas5y3JHjEZ80Rlc+lV7qdmk8wHJ96vTEGIyNLnA4BHesyVmkYtjFbeZ&#10;PtOf5CJMEcb85pSyuO/tUcahn+c596spHHgKy/j2AppOxjz62IYgwfJjOPU1PbeZFhlGSTxSyBz+&#10;7X7meMU61JjLOy5x601ozixN9S59ksbtvIeTZL2kY4B9jVO9tLmynMFzGFYdAOmKnjgaWTzN30GK&#10;tSQQXChZ0yVH3icla5q9BVE3HcrCZ08NanVu1+KMWTvUDEltuamvmhjuDDHJkA/KcdahG1mzXg1Y&#10;Sp1HGW57U69PEJSg7pj1iBTrzShWQ1JGpbhRyOlLt+bP51Ki2rnUqMdGkS2scyyRyRITkjoK7mHX&#10;7fS9G+3XcLFlQKkeMbmxxj8a5PSbo24JNtlRzkjpVbxL4omuJkccCLiFVPf1rvv7ONjjxsISXv6R&#10;jq3+nzP0F/YK/ZgT4aeBz8WvHeiunirxPCWi81RusbJsFQufuvICGJ6gbR619DgEZznJOSCeleWf&#10;sVeKfi940/Z30LxJ8Z5IZNQuIz/Z0/kbLiayACxPP2LEDg4BKhc16sUyc5r+lOEsNhcLkFBUIuKk&#10;ru6s23u369PKx/jJ4w5xnWd+JGY1s0rRqVI1HBODvCMYu0YwfaK0fne+pDsb0p8aMRgCipIOp+lf&#10;Rn5m9EMKMDgijyCBux+tSs5BxStymaLhqRCNz0FHlSf3f1p67uwp2X9BQO0ugyilAycUuznGaA6X&#10;GlWI4FIsTg5K/rTtxXj0p5z2ouLURARnIoLgHFLz6j8qQqME96G0hqEmwfp+NRP1/Cngs/BI/Kkk&#10;iPUZ/KknoCi0RN0NPTp0NAjyRk09lCgAUN6FxWuoxlJOQKUZAxilwcZFJ8w64o6A4q4EZ7fnTcFu&#10;QKeAaFQqMYP5UtASSIlicHJX9adsb0qTax6CkKsOuKG43BKwzaw7UFSOop+xiKJIzt4PepuhkdKF&#10;JGcUoQ9yKUDAxRzKwDXjGOTTChzxUu1T2ppX59o9M0uZANUELzQwJGAKcRhtvvSSAoMg96d9AGhO&#10;OaHjAXmnqmQDnqKbMSCF9qE0AxUXPAoYbecU5Ov4UkjbDnGfrQ3YLXE4Ipjopxx+tPpSpABPeldD&#10;t3IghA4H60KrKvIqSkYEjAphoROCcYFKuQMYNPVeMMKPL96EwvZjHHGPemBSTwKmaIMck00oEOBV&#10;czK0bI+lB56in7VPam4BbaBS5mMbkDgL+QoLDb9acw2nGaaVz3p30ARWGMUpcA0BADzzQVOeDilz&#10;WC1xrSKRtpKd5fvS7B6mlzjsz4huRuiBXGf48VRkjAzxzWjKsayiP+VVruPYm9Rx7V/FSdj/AGKp&#10;S6FTgcZpxVj1b9aa3OafuDFQO1U9jdiYKgjNNC5Gdw/OnH5zkUpfZFsIH1oXYLtDHC5x2zSMRjIP&#10;60oORmmsrlwymmrloQEk8mnZAIxSjpzTC4LAelVuFrsX7gz1pEXcuR1zxzTwQelIFc4GaCZXJoY/&#10;MfbEuVHU1NLYs8Za2jzj77YqBJpIQIUOFJ+Y1qw6k8emtbxKACOuBWUm1qjmqyqRasjBmlWJdrHr&#10;70saKsAmIwP4T602dDPJwp2g5LU5VeXB/gTooraysdatZWJtI04XE7XEmNv1ro4NgXEPC9F+lZGj&#10;qW/ebDtU42itNbrHIUBe1c9W7kefiZSnMtOIootkQGf4jVdpRGC0kg/E0xp3U+bP91RxiqN9eS3Y&#10;86IgRgcE1nGNzGnTbdmR3Wpl5WWNiT2ANYHijxjp3he1a/vpkaTGB8wOD6fWszxp8TbDw+rafpkZ&#10;uLqQ7AUXJ3egx1q/4N+E1j4agh+Jn7QJMsrjzNJ8KGXEkpPKtOP4E9up74r1sLguaPPU0j+LPbhQ&#10;oYSjGtibpP4Yr4pvtFfm3ot2yh4L+Gms/F9G+IfxF1eXRfCEDMVnyfOveceXCp6+56Ctjxp8QILv&#10;S4/AXgnSY9I8P2g2xWVufmuMf8tJWH3yfeszxv4/8Q/ELUku9SljitYvls7KBdsUEY+6qjoMDH5V&#10;lhhGCGGT616TlFxSirJdDqp4aviasauKSXL8MF8MP/kpd5P5JLesLdUye3pSCXjAJqaRg5wAaa8B&#10;Cds49alo9VMByvXtRHwMihRhQD2FLSd0DQiyAEHmpTIGUfNURCryaXr0poEkyaPlePWomAB4pVfa&#10;MZNNAycUN9BW1GMTk80q7COo/OnlSvWkSID5u1FrDutgoyOmaSV+eO9IuWbJPSpsIdk4xmlGM7B1&#10;9aSgEg5FFxWArg5PWjJ9aCSetFAdRyMQeW/WmyknJzRSgrjkU73BaDV2nGT+tWLdUOVPcVXCLngU&#10;/LIBg0CeqJTCqsQDxn1psqLngDp1ojlyuWzmh23D5aVncSTEZSq9e1Efbd+tKmGwHJ/ClaNs/KDi&#10;i+o3Kw+BlDAsw/E1K554NValjmOMfyFLQzkmx5bbyT+tAk3chqaFaUlmxj9aGjZ8IpwPajqTbQcq&#10;A5wB708QAL97HtikijZDgNn61KwLACmjOTaITG24YJ/CpEXacN+tPAQHOP0pZhGke/vnikTzXILi&#10;YxNuU5OeFpLOF5XNxITnsDTYke4n3LwB1z6VcjTYNoPGKcd9Sm0lYIzhvlHNTLKki88euaiDZGB+&#10;YpFVyQN3ene5k1cXjd7Zpk8gLhF6eoqQhQDg5JGOKaiAHLUN2YxjSHIUVIrMBwTTBGJWG0Y+tSNG&#10;0YAJH4U4tCZLGw2As35mlDKcYYc9OarSMfujtT9xAXb1Wptdi5SWQbhsHU1CVx8pOafJLuxtJFMU&#10;gt1781SGgHydDinxSjOGbPvmnvGr9agdWQkgEDuTSauK6Y53O4/McZ9agkyTyTRLIVwc5+lRtISc&#10;5/Ok9jSMSDULtNOtpLsnaI0JPPU9hXpXwosZvhH+z1e/EC+lEXiD4lyGOzDf6yDSY2OSD1HmMMe6&#10;rXnvhLwTN8Wvidonw0jk2211cfaNXmU8W9pGC0jk+m0H8cV2Pxz8c2Pi/wAXS3fh61+zaZZxpaaN&#10;ZpwsFpENkaAduMk+5roh+7pecvy6nm5oniq1LALaVqlT/DF+5H/t6a5n5Qt1OQLR3M5ORhTwM9Kt&#10;wbGGQOao2wjSMSspyepq7D5ZjBLYz71lKz0PQmraFmLB7/rSzRxkLlRmo1KqNq5x3NL8p+bcSRS0&#10;SOb3rktvFEvzKoz6GmyN5pyc1XkmZXxxk+lShznkUrhyO9x/nSoNqHj6ZprfvRl159cUAg9KbPL5&#10;cfP6UdBpa2JIY9q7QSfde1OchPlMj5HqetRWc5IG7PWprmTdtyR0p7oh6TsyPfk8Nn8aZJLIp+YZ&#10;X260pXAyuPemMQmXJOAOlS7o0STFju4oz8yN+IpZLm3wWbPTIwKjVklG8ZH1qCfAJ59aS2KUE2Ml&#10;mjlk+Vj16Gq2rzCKxldn2qIzkk4A96UQOshcPnJ71HrIEmkTwsM7gAfx4prc6lFRlG3kT/tmytbp&#10;oem52m38M6ehU8dYskfrXBfs5wEeG7+Ypjdqj9vRVruf26m8rxuLTcP3Gm2cX5W61yH7PKGPwLJK&#10;xyZNRmJI78gVNF+4/wCurOLBP/hKwb7wcvva/wAzt7yABhKGABPY02CP/ppkfWnuwdxG/wB09Kjg&#10;jWF9pJyKq2h1pvlH3sCuCFI6c81BYZV9hY8dOatld2fQiqro8F3vTv0BppNDi7xcWX543wcBce1V&#10;lyr9eT15q1I+6IlQar5Bb5UPuasyjsDSkcZNQuzFuWP51JKQU2g9R1qNTsbB/OjRmkLEbXDROASe&#10;lTxXr4IwcVXn/eOAvYjrQ84XIGR61XKjXlUuhYW6DyY3dueafI6beAKpQNE8mC/qeKna4RThmx7V&#10;k46XIcHzWRDPE0hIA6mmx2k2ducDHPNWUljY53jr60/ercZpK43OUDjvGuhJPayqo3SKu+M9eRXX&#10;/CC8g+JH7Pmv/DW8lJ1jwvcjXNB3HJ8jBW5jH0yG46c1X1ewiuoTs+8Bxnv7VzXwm8aR/B343WHi&#10;DUo99iLgxahCwGJLWX5ZFI+hzj2rWL5l5nXXhUx+UzhS1q02qkPOUdbf9vK8X5NlywuUv7FbmJCE&#10;dVKAjnmr0ELSHJOeOnervj7wxbeAfiDqnhm1ybaG7aSzYdGgk+eMj22lahUDbuh4rWyaTRCrU69G&#10;NWl8MkmvRq6Jx5ax8gdsDPU9v1q/8ffiJPqf2L4Y2bobPSNPi+3MWz5twVGEP+4Oee59qq6bLaRS&#10;h74MFjBdiMcbQTn9K888US6hcwC+n1ZTBcBnlklOSzs3JzjOOg9eKKWGhVxUZy+zt6s/PONa6j7O&#10;lbu/lojmr3Vhp2iy3MsowLwC18xv9cAc4x6e/XNYumaleDUbjUdQgltI4TMyWsjAsRtGN3oPpWn4&#10;qilu0je8jtzbpOuN52jCrj5QOh/nXqH7PX7E/wAcPj8D4x8NeGre00uRHjS71SUruJAwyrjLdPav&#10;enUp0IXnpc/KqvM3e9oLq3ZfNvT0Vzxm+FxrV5FCkglWWJJIeOMk9PoTmoI5bPSYoLiYh5hbTy3E&#10;LIX2gg8Edua+8fhV/wAEt9BtpvtfxB+JE8xdEtZLCzCxLI4IbCE8jAPrXtnw4+AX7NPwgubzw54N&#10;8OafMsdgI5VeYXEsz9+pJ5bivMrZ5hqUfcV77dOnzf4HmVsyyzDza53OX91X6rq7L8z85/hv+wf+&#10;0p8YbTTPE2ieGoLLS7+xVraXV7ryyVB5fy8ZAHHbvXrWg/8ABJTxxeNDeeN/iVY6bGJC0EemwPLN&#10;IxxnAOAV479M19lXvirx1pfiC4m0rwtpdpY/2db2Vr9q1BVMIXmR9oAABOOKpeMvH2u2d/Za1feI&#10;4YrLYsEcFjb7omx1ZG5POa8HF8TYtJ8vupeXT1ZyRzCrUly06cde7bf3Xt+Fjzj4R/stfs6fs1eJ&#10;IrK4TT73W4bEXL3+qyEzzzKcRhFIIQZ5O3pXrnhfxH4D0+V7q+la91C+JkvktriR4ohtyqKp+XJ9&#10;a47XfjJ4x12OXSNN8CyXEcLIItSvY0BC8kr8wHBzxzXM6r8VfiBfRtdX+n6XYr5hEVnbOiRkjgM5&#10;BJIAHPfPGMcjwamZOriPayqOXqn+r+RFelmWIp8tRct7aKSt8kl957x4o8ReFdZ0+y0uwsb2whtI&#10;xLZPYTJvSXHLSIePYA+lcSvi7UdMMyP47u1cxHzJmt4lZ+oIAB4JHevEfFv7Wvwz+DWh3V3448d6&#10;farCS9xqFwF3TcA/Lk/dzkAAdq+aPG//AAWq+BttqlyNDGs6mgf/AEf7DpUfln0bfIRwfXFdFOnm&#10;GaNVKFFyfezVvmrHlTjg8v8A3eJrKPq02/lZs/QnS/iPHqSw6fB4ymt7RCN3mIowQOTI/JJ9qzvF&#10;HxTuoUuNJOrWeqWLRbBBezoyzLnoA44r8o/iJ/wV2+Nfii6uE+G2itp9vJGfLkugq7CQQG2R9SPc&#10;4r5z8RfEH40/E2afXfH3xU1+/uGDEedqkiKpI6KqEAD2r2cJw7m1SnetNUv/ACZ/df8ANnmYjM8s&#10;hUSowdXr/Kvvtf8AA/ZnVf2k/h18N9Wkn8WfELwH4dtUXLW93qcYlA9ABzxXj/xE/wCCtv7GvgPV&#10;ZrnRvGFzr8snyzRaLaF4x7h8Dn8a/JjR/CVxrUo+17nZSS8snzO31J5pniu50Xw6P7OsIhNcr94D&#10;GE9j716mH4Sw3PyVK0pPySiv1/A4cRn+IVJ1lSjBebbv+Vz9G/EP/BbL4WXMjRaP4R8ZSQ4KKI1i&#10;QsmO5Jyc1znir/gt/wDDuCyjh8PfCvXpZVXMlrd3ccYLdssM9/avzpi8ZapaIyxsioR8ygf17VQl&#10;NzqB+1eSIlb+OQ4B+metetS4Myzm99St/jf/AAPwPGxHFuLUEqTjf/Av+D+J9n+KP+C2/wAfLi9J&#10;8E+BdC0m3Y8xzPLO7exOQD+Vcxff8FkP2uZpQYdV0OzUZykWjq2f++jXywLOyQHz7iVz3EMeB+uK&#10;a1rYAbjZzkdmadQT+letT4ayKCX7lP11/M8apn+eTbtUf5fkfUEn/BWT9rTWYxAfi5Dpm4jL2ejR&#10;IR75INbOh/t5/tc+MmQD9pHUphj5Rbyxgj8ABXyMLTTeDLbXCE9CpV/5gUgt7eG4WSy1preRW+Xz&#10;UMZ/NeKdTh3K3G1KEY/9upmtDiPMITTrx5vm0foJ4Z/bK/bGTTRoq/Gy4kUcCWeyiaVfYMVrsvB3&#10;7WX7X2naoNSvvjNPqAIXNpeWcZQY9MAEV8E+Cvi18Yfh/Y/2oLldU09eqXDCVf8AvscrXt/wf/bA&#10;+HHi+SHSvEcg0XUJCFCXTDynP+y/f6Gvm8ZkdShFyhSjKK6xX6Wuj7jL84yrFzjCpJwm9lJ2v6PZ&#10;/gfZCft7ftU3Ufkahd6dcxhw4AjKEY9CM8/UV0mk/wDBRH4hW1sG174bPdzKAplS5jXHGCQNleMe&#10;G1h1CNJbVkeKRcrIpBDcdjXQWej2syGIIM43HIr5ipTw3NzOP3N/5n1lPAQlDlT0+X+R774O/wCC&#10;jPg6+Zf+Ey8NahYpsw1wbMMyN2GUOCOvJFegaD+258N9cv0svC3xbsNstuVkWS7a2uE5zj51HP0N&#10;fJT+GbO8tzBHbbO+QOprA1r4ZWNw5E9krE8j92Ca5lTpc14zkn95NXK4NW5Uz768NeMvAmqCe+vf&#10;iLq0qXUrSBbTUi6BsdSyk/lXZaH468PWNtFBpOpx35cHzP7TuBkfiRkj2r8v9P8ADniPwZqSal4S&#10;1i5sJ4+FMLYXGehXofxFW2+L37TOh6smp6X8QDN5U3mLDe2SSJn0xgcfjV0sPXjK9KUb99U/1ODE&#10;4HT31K3bS36H6ZW/izwf4xjbRdX8DaY0AfBSCTcHUHOV4BHPpXSTw/DXWbGO0uvB1skUa7I4ng3I&#10;uO4XBBxk1+Y9j/wUP/aO8C3Kz+J/hfYa1Ehy09hKYZQO+1JMqT7ZFej/AAT/AOCnPhP4oa/c6J4l&#10;1j/hHL62QzmHVbX7PMqHg5blJFHfFdH/AApYWi6koN92rS/LX77HnulCpVVONRxtsnKSV/np9x9K&#10;fFP/AIJ6/s1fEq7fxjo/w/0xdQ2nzClgSj5XHzYI25HGQRivnPx//wAEVvgz4r0a71r4X6vq3hjx&#10;FGoaPR5rpb21lYkr8uRuUE8kZOM1794e+MLf2RB4jvte8tpJQY9QlBht5U/hwoJU5HfvXc6N460D&#10;w1pr6pJ4/s4RKfM3z2vy5POM5Bxk08NnuKp1OenUaXVN6fc2aV44n2apV0p2el46+nMle34+Z+YX&#10;xv8A+CRn7S3wyvtMv/Cc2meIPMDG4s4gYmycgKiHhm5HQ8V84aJrPxj/AGVf2sLT4jXehapol1bM&#10;E1G3urJ1jJ4jmidcYZSp78ECv3Q8RfEfVNNvNMuJb3T40urgxTzWluJZZUIzsVmOUPOcjtmsf4qf&#10;CHwX4/0CPRPDulwR389wJZdQ1ZEfBznZJuBLoeQeK92nxXXjSlCrDnVrdnr6XT/Aijh8B9apV3F0&#10;pKXMnH3o3T6xk726P3vkfEfj/wCGnh3x74Xl+NnwU0/FubcXfiHw1ArMdMVhnz4cZ325zk/888c/&#10;LXJeDPFJjcWF1Jw3CFm6/wCFfozD+yl8NVitda8DeF18O61YxBIb3T5AlvIc/OHi6SxtyNjcYNfK&#10;37VP7D/jrw14jfxl8NfCAS1upS19YWL/ALmGYn71uWOfLPXYeUJwMjFcEqkEva0+u6/rqf03wj4m&#10;ZBmEll2IquMX8LqNJxf8t23eP8rvfpLXWXkerzAs8tryduG2nqK5y4iWJjcQMdmcOueQfStq5tfE&#10;nhjVH8O+N9FurG+U7THcwFCwA+9zwePSsnVohBKb9CPKkO2VR29DXbRqRqQ5on7Bg5wsuVpp7Nap&#10;/P8AI2vCoiMDSoTk9jW2xZVPJHFYfhRH+zeYPuMPlNbVwxcYQjp3onL3tDgxKXt2MdzsJLEAe9Um&#10;IeRimM461ZuN3klc/wANZ73QiO1c5A5qUh0oN7CyW8kz53MD6iomuQziG6fJB9f509L1XBLSEEfj&#10;VK6YSz74DweGNWdUIybtInuoVLiSN8Z7CpCp8gNGSHHrxUcBL7EfqDyfar8cMTpubJPcii1yZSjC&#10;wqThV3p37A9KiubdGiMhcLn3xVgxIFLg4x2HeoJpInCwv9MHvTSMI3crowdR091B8tDj3HFSeHrW&#10;KXfbzKuT0LVo3mHYRMOD1BqGKGSDUI5o0+UNl8dK03idXPJqxu6Kpt5flkAVRggGrt5cBoTIr4z0&#10;ycVUtZTGu4IvzHOKNSuBNAdqkECuZ6u55ck51LmB4n0Ma7E0cAUTIcqTjBriHS80+4eIqRt4ZSOl&#10;egNdtENnRz3PSud8R2cN7MLqBAJGOOPYd6yrUnNc0dz0qakpJ3tbYxxIrgMGI3Dmk3k/IR9CKRlI&#10;XOe/IprBWXg4OanC0VDX7R14ipJ7gS27GTz1q3aHYOW69ear24LE7yo45LU8sI3EYbj19a9OlpHy&#10;OF3bsyW8nDEIJOPRTxURhldNxPNJJsR8khvTFNEnmSBAxBPB+lbXWxL92OgqqBECBk559alh8yVT&#10;Ge45zStGzYlUYx1HrVvS4RcFiSBgfxU72Rg6nvENugzsHIHTJqSS0aKZoGfrz1qwlqYm34yueoqG&#10;SNjO0rOSM8H2qW7snG29lzIniSWHa6Jle5xxVgxFk2lMFuSQKLSaMIEIOz+VNvZgm3DHnrig+dcm&#10;5mXqccMsxD4HYMKo/Z5I5PLI+h9atahOVlAxznnPrTrdVlXY5G48hj6Vz18NTxEdd+57OErvDRTf&#10;wkcQKHOenvTsbn+UfTFSNZoCAJlUf7bAE1JPaTQR+YYiB/Cw53VwKk6a5JLY+voYijWpqUHdMsaj&#10;fi302OziIVyu6UjsPSvRv2KP2Yrz9pn4px3mv2VwnhTQ2WXWLhFwJmzuS2Unjc+OcdFyfSuS+Ffw&#10;G+LHx/8AEqeGvh74bluo0dRqOrTLstbNCcbnkbjP+yMk+lfp78C/gf4U+AHw30/4ceEWdorNN9zd&#10;yKA93cNzLKwxxuOAB/CoA7V9jwfwzVzzGxrV4tUI6v8AvP8AlX6+R/K30ivGnBcEZFPKMqrJ4+rd&#10;WTTdNNazkujSdop7y1+ydVYW1vaRraW8CxQxJsghQEJFGuAqD2C4H4VZ2qegpCd/ApyRsB1Ff0Gu&#10;SEUloj/Lao6lSo5yd29W31G7IvQUoCL0xT/LGMUeWP8AOaTmhKHmMIQnJI/OmZJ4zUjQsTkEU7y1&#10;xjFTcpRsRoCM5FOp6qF6U4ISM0XLT6EJUAZA5pvz+9WWjKjJYfgabT5mybFfaT2NPRWLcn9aloAy&#10;cUuZoLELq6seT+FJ8545qwQQcGlEZK7tw/OlzMNSIRY6YoKcYLfrT6Qxs/IIpXdrAMMXy5z+NKI1&#10;IwTk/Wn4wMHtR3zRdjsyPbt+X3o2g8f1pzISc04cDFF2CRHsC9MUoGe4pxYL1pMFjkUhuI2ggHqK&#10;e3CYpoUt0ppBygAoT/69JTth9RSkgDJoY7EZUHqKQquCP61LvHoaY0TOdwI5oSFykQTac7yfqaXA&#10;znHNOMLAZJFGw+op2QcoxlHJ70w89ean+6oU96TYfUUaNFWsQ5I6GlYKVyeT9akKkdqaYWAzkUrA&#10;RhQOgoKq3UU/YfUUbD6ilqFiIA5BxSydqk3ArtFGw+ooK5SGipCi5O6kZFA4zmq5iXBjKKUKTTlG&#10;BijmEoXGUEKRzUlNfr+FJMtRs7kYUbc4pm0ZzipgpIzSU72Q2iLaCwyO9BVM9KlprRhjkUX1BIjc&#10;AdBTamCepoKHPBodmMhpdv8AtD86ewUrjnNN2H1FLRAfDMLS3EgnJHHam3k7TExrwPao7K7jns4r&#10;hHBEg6g0iuFZuOp9K/i+Ssf7Epe8RksPlJoXAG4k9aJTkk460zI3jHSklobLYcXCng0jtlc5oI55&#10;Hb0oABGCKei1CwisDhQf1p2D6mgogxjH5U3dGOuPypq7K3HYPrUEhO4YOOKc03VRn8qZVIuKHJnH&#10;JzzT0YsvzHtTEjDKWJ70oIHH9KbBpMXzfmwTwKX7RO5MYchO5qMRl2xnH1pr4c+TE3yj7xzSSJcY&#10;tj5JWlKrbA7M8j1rVttJa3tSZWyzDIA7VX0wQTMZY4sRp1461opcfaGCBcAispyeyOSrUle0diva&#10;RzLG0MbYbOTipWu49OhMk7Z9F7moryf+yImkJyx5xnnFc7rGtwW6/bdVuQoXkKT0pwhKq9B06EsR&#10;K62/E1L3X2lgaeY+XEgyecZriNZ8c654s1aPwV8P9JmvLuf5Y44Bk5Pc9sD14qnaP41+MXiA+F/B&#10;kDC3Vs3N8/yw26d2dumOtd3DrfhH4P6FN4N+EzC41KZNmq+KJE/fSg/ejiP8C+9exh8HToJSqK76&#10;L/M9aVKnl8lTjBVK71UfsxX8030XZbvp3SaD4Z8K/s9j+2tcNvr3jaXJ+bEltphxxgkfNICfoMVy&#10;+sazqfivUJdY8Q30t3cTHMkkrkk/4D2HFRSO0khnmkJcnJYnqfWgRGQ7hXU25O50YfCeyqOvWlz1&#10;ZbyfbtFfZiuy+d3qMJI+X09qQkk5NS/ZmH/66Y0bZ+VTS5W2dvNHoLEoJ5p0nllTzyB601Yyo3ng&#10;56UvmJnO0flRohO8ndEXzbuvFPVQRk0uVY8AflTW+9SNLt6COjFcdKRQw4JoB45z+VBIHU1L8iVc&#10;CwBwTSK5JxTJWU9Ov0pcEc4NJlJEgJHQ08crzUStjqaPM9qabExXjJYZoChelLuAPJ/OjIPTH4Ur&#10;qwtQpCARg0blHehnAGetIdmJsHqacOBimFtxzikoHyklFMDbTnFOVtwzigTVgJIGRTg7Ec9xSYB4&#10;NOjVCeWHT0p9CXsKv3aWglVOAaRAztuIxincL2Q9V6MD9amQoyA5NNiKAlWx9MU8gD7owPpSZlJk&#10;bxrtPH6U1UOcKfrUtQZZSM5FSNXJlyqEA+tLG3AY+lAwwyvIpzAAYA/IU0Q9w34O7sKfHMHYD1NJ&#10;tU9hQUCqXAHHtTvoQ1qTNtjUue1VsyXLYXp7elRS3ckpESgnnn6VPbsIcKOCe1Ta7HyumrliJREm&#10;xR2xmlxnikzxn2p8TKD84GCO4rTSxi31FgjAU8nr605o0Qb8njmlDxjgEfgKgl3O21CcGpV0Srtk&#10;aFtxfPWnhS3JcD6mneVsUZHX2qN43ZwVIApFFmGIKoJHNJP2piSNjIJ6c0yR934GnsxJO4PIFyD/&#10;ADpIuWy3Q9KiH7w7PTrTmdVXgZA7CjqXYc5LH5TSojYyTTYoWzvY8dhUpIZcEYx3xTiSOErL8oP0&#10;oeVnQoQMGomZD789qC5RCSoPpxTugsMmVCMJnjtVO+bbbsScYGTz2FXDIrkMuMk+lc98Q9dt9MsP&#10;sTZElwdpEQ+fafvFffFRzK+p0UISqVFDueo/CH7R8OvgxrPxGuYUj1HxxKbHSXZf3kWmxHMkg9BI&#10;+E+in8OOkkS5uGlycN0BPatbxN8RYvHtrY3GkaHJpmlWWnxWmkabI+TDAgwMn1Jyx9zWbZW8cJCt&#10;g5HBIroc09TzMHRqQnVxFZWqVHdrslpGP/bsUk/O76j4YUk+RuhFWVt40ULjOPWm7FHQY+lKu4N9&#10;7j3rFtNm7u2OZFC9/wAKikUBdzMfzp2ZeuRUBhuJnIY8CkEV3YkNvIz7z68VbUAqTiol3RfIecd8&#10;1IJI2+UUwk2LH3pHiLnJNSKoPQjn0pJNwGEU5HfFH2TO/vC28Yj5Az9ac7KWAZB09KjiclNuDk+1&#10;OKgD5+PTNNbES1kJJt5xwKhlQSLtbP4Uk0yD5d3t9KdhUj3e/GaVmbK6SIljMMbAHjGRmq7b2O78&#10;qnldpFKjimR25jXJBORU2saxfKRESPhR60XFuSsdv/z2uIl593A/rUj7VHBOasaPB9v13SLIjPma&#10;xapg98yrx+lNIU5OMW+2v3GB+3hcOnxc1e0fGIpVjwO22FF/xrD+ANrJ/wAK2tZQOJJ5mHv89X/2&#10;7rsy/G3xGW6Lqsy59QMD+lN+BUZg+F+lbz96At+bGnSX7pnNhm45dgo9qMf0OjuInUgupwOmKcys&#10;6bgOnSp5Zz0Vciolc42gdetB1XdtQjcFBuPNI6qSHpcxqSuACOoxQyB1BBod7gT2pPlEe9LJEHBH&#10;SqcMkwlIZhjuBVmFwpO4/nVClGzuiJoBnaeMVBPCe2etW7lkK5XGfaoC4cYP8qFoOLKzRoSDk8VG&#10;wQsQWHXnmrBTD8DNIbRWJbAyfaqUk0bqdkVBGFfcoPXtSXQEzhtzDC44q6ls8bblI/KoruMSOF2b&#10;eOpHerteJcakee6KO4RggOfzq3Zky4XzCPqaj8lY8qFBPTkVNEQsZBVcgcfLU8hc5KUdhzMefn3F&#10;T0U1x3xL0fzrePWY05ibbMP9k9DXULMUmyE/Sn39pZ6nYy2U0AImjKn5uc44qOVxdy8NVlhK0anT&#10;r6FvWtdXx38HPDXjoB5LzSm/sbWHxknZzC578owGf9msXTNReUDzABnqAKf+z1cNqD+Jfg7qExRt&#10;WsXksN38N5B86cdyVDCvU/2XP2U/HXxP8VQazrvgtm0QL5kkGpXEls0uV4ClRuODzWyqRp03fQ8z&#10;H47L+HoYmOKkowg+eOq1jP3kldpfFzJLskeZyab4g8TWE3h/w15TanqDpb2fmS+Wqk/eZieFAGTz&#10;6V3Vr+wV8ZvEch8NnUdOtDbNGGaWX5bk8bnRsYZR+tfWOjfD39nj4V6xLo8+hadZ30EMdyi7DI1w&#10;N4DKhbJOOQaW++M/iDULSG00u1FnbQhl/tLVBHGAm7PG4ZGFAAxXmTzd058sH9yu9NHft/w5+C8S&#10;8bU82xXtMFSaikknPbumrPW/b8Tlfhv+xh+z58ALax1L4npbarqj2b3U9/qEIcK2QFSOMkrz2yDX&#10;U23xM0JbldB8CWLxK9yI2vrC03eVGQRllwAD7CsjWdd8AzM+peNtVtLy7CiW1kmumK+WfmUKvbGR&#10;+IqhBLoPjawufEPhVGWSCcx2zkyFY5duDhEwD16k15WMxeJrS3vbZdfv9Ox8N7erj5uWKk2uvSK7&#10;WWxt+JfDkcWrC+8VfEW7ZGuGuYLdrlIEV9ijgAbjwM1kRX/hKPUJYPDWh2v2uONpswXDGZhnAfJH&#10;c15zrmkRprq6Z4r+JM5mt4dsMDARPAOhYbia4H4qftQ/Ar9naDV9e13xJ9ou5YAJTNMztKFHygPw&#10;qD2FcMfb1pqNGFr9N3/maRo0KNPmq1LpL0X6I9g+Juv+N/F2oPFp99ZWMtpZ+W09xcbQiEckgcsT&#10;0zXk/ij9oHwZ8CtFa78a/F/SVgsoiRBey43SN3Vc549q/Nz43f8ABXT40+PEutB+EcL6HaM7obuR&#10;/MndCTgAkYAHUZzXy94g1jxb4u1SXxB438TXWo3czbnkupy7E+5P9K+wwHAmPxUva42p7O62veX6&#10;JfifJY7jnAYWKpYGn7SzvezUfvbd7eiP0u/aH/4La/CrTbN7b4ZeHr7xNfRw7FmunaGzBI+Y4zlh&#10;6cV8YfEv/goh+1X8XJbpYfiRPodlOx2aZosawxxp6AgbiffNeJxWwR/OUKAByAK0dJsluJRO+Qc8&#10;cda+2wPC2SZVC6p88u8/ef46L5Hx2L4lz7N6vLOpyRf2YaL773Ldxe+JvFdyt54m1++vpgc77y5e&#10;Qk/8CNdZ4J+H51BPt10MDcBGoBBPvVTw7pDz36B4MqGBbHQLXqPgzSkEY8z5UjJIYDsf/rU8djXS&#10;jyw09D0spymNSXPPX1M+x8JQWkraUqZJAZmHoefzroovA9vNZ7xaruxhW6ZPQCpp/FXgPw5O9zrW&#10;t20BA+4zbmP4CuH+IP7StjJC2neCLaTIyFupFwB2yorx4QxuMqJU4v16H0VSvleW0m601fstX9xm&#10;fEDxLZeBhPo+lOn2yVmDsjZ8r1FeYS3k08hlYlmJ5Ynk1Ni91jUQ9wzzXFxJyznJZiauatYWP9qL&#10;pOmQ5EShHk6mRx1PtX2OGy94SmlLd7+Z+b5hmk8zr+47RTsl2/rqV9K04Syma4cMR0B6L+HetP7I&#10;jyZkcn3kYE1s+DfCNrreorpdxCzuyqsEUH33cnGc+g6ms/xP4Pu/CmvXXh+/t5VltpipDDGR1DVn&#10;Uc5S1ul6HfQw8KEElZvqVfsdtEf9WDnvnJqvNFEGKAgqeg9KU2ssHziVv8Kljh1KS3a4tdzxofnc&#10;QHC/UipUWtmaPltsVJtN8zrIR7VDPp8hjwoBA7Z5qxJfXGSrsr/QYNM+3AZ3Qtn25q17Q55Rw7Kk&#10;LXtipW1uZbcnr5T4z9expJLu2uyY9YtFZucXVsArj/eXo1TTXUUp2KCM9Sw5qKSIKNwYHt1reDtu&#10;jhqU4yejueh/B39pD4i/BZgun6o2teH5HHmWkkjMYQOpRuqH2PHFfbfwG+PHhD4xeHItf8MaqkrB&#10;1S5tnYedAe4de316GvzeiWeG4F1ZSGOQfeIHDj0YdxXQfDvx94r+H/i6Pxj8L9SbTdYtsNPp4JMN&#10;1GOowfvqQOR1HavFzTI8NmEHOC5Z9+j9f8z3sk4ox+S1I06t50trbten+X3H6yaVc2VyxhaIHYoP&#10;WtA2FpPAxxt7Bs5NfP8A+y1+1B4Y+N+htqNjiz1i3wmraRK3zRN/fTPLIT0PbpXvGm6hFc2YKsCw&#10;NfmmNwVXC1XCas0fsuBzChj8PGtSleL2ZXufD1s6DegY9Qazrnw5HKpSSJRzwQK6EyKxUsCWYdP6&#10;1BeTReSxRgSOoFcajJM7Jyi0chq/g+0mhHnQB9p4zXnXjX4XaWZV1K0t44548hX2g8Hgqc5BBHBH&#10;evX7vUbdoioQ5xyK5HxLd2rplXCn0J5ruoyqwRwV6dCpH3kj5f1uP9oz4DXx1/4O/E3U5NOA/feG&#10;7+6aazkXOdgRyQoGTjHTNe2fs5f8FUPDGr3Q8NfFaMeGNUCC3eHU8PZSc/wOQdgz2YfjWV41aynD&#10;xgAgg9q+cfjp8K9J12J9QgiVLlc4de/1r6COHwGbU1DFRtLpOOj+fR/M+OxVLH5TJ1cDK8esH8L9&#10;Oqfoz9YdF+Pfh2706LVfFdlYzWyIJYH0/Uw7xxgcOoH06V6JpHx4/tvwrF4t8E6Dq+vQtL5PlWyg&#10;yAD+IgkHj2r8Uv2dv2wNd+C88Hw6+J8Fzf6JA221dZis1qM4yjcjH+y2RX378G/2kZ38Mwa94D+I&#10;Gn3WlsQMzRpFcWrt91po/wCJcjlkP9K+azPJswyqpyzd4PaS2a/RnfluZZbnFHmpK1RaOLduV9d+&#10;h9w+G/jPp+sxyQ2Pia/0m7tNjNDqFusWc9eJDlse1d0uv/brOEeJrqyms7kblUKoMqDqwwcsCe3a&#10;vkzwV+054/13xDY+CPij8NZ5o72QwWmpQR+ZDcZHLIHBO3HPBrvfEfxX8deBNTW18NfD2OfRbKMQ&#10;2Ua2/ndeWI28x59K4vrXJpLt0/q35Gksvm3po/O34PR3v5M9f+JnwO+EHx2gtdP1zSIHgtSTbWlr&#10;GpmU4xuLkg/h0r54+Iv/AAT8+y6zdeH9FW9s5JI2OiXAfzbS6O3Pkyd4pCM46g+1en6P4q8NeJNB&#10;n1fwNrE9jr89x9hgdLgrtlK7txDdhyM4r0Oy8djw/wCHreDxj4tuIZY4RJcs25oMjjO5RxzXXTxM&#10;rc0XbzW3o0e5kvFnE3DL5MHXlyL7Du0n3tqtevf8V+csnhfxH8PL+fwp4u0m4tJ7WRlKTxFT16g9&#10;CPpT1GP3ofI7V9/fEr4QfBT9oLQnGqX0Ut1av9nivNPAWSGRh91m9SWBwea+Pfi1+zD8TPgzfSxa&#10;nYT3ulsWNreWoMjqufvyADj0/CvWp4qnUtd7n9CcJeJOU8T/ALqv+5xGl4vRSf8AcfX039Tz2+uX&#10;EJZBznnI7VkbzM5PvU13eSWEwtbk7hjCv2PaoIlwzFHJyc4FdaR+pUafLC/4lfURJbkMrHGM0mm3&#10;ImcAHH0pb9/tEbZPK9Ae9VtPilhfe5CjPSnbQ7lG9LXc2PKaXhWx9KswK0MQRhnHcjrVaF1WIAvg&#10;npU00qCPAkyfWl0PPknLQvhEmUEHFQ3NigHmb8kZNRLKqRhfMxu5HNKrma4Cq3ynrTWhioyixotV&#10;lUSOW3D396uLFCIvLYZ9year6nB5TIkJPz+nanHEIBnJJz2NU9k0J3lFO5YBGQq9APWmzTBZ+egH&#10;NNjm+Uk4/Kq97MME4/KpSuyYxuyvq5hngdl+UAZya5S8vWllIj+UA4OK1NbvmBEccgVR1FYs7q6l&#10;lXHrxXTFJROik2tGNWNZVcf3cmq8w2k7e1TxN8+0H7xx0pXsxglXBwOfrWUqalGxpOXvashVw8QQ&#10;kZHpQZd7gMACOOKaYymSo7+lIRuGRTUpJa7/AJma2Fc7sKR78U+3BV/k/WowwJ4GDUtq6bwSQKul&#10;Pn1WxFSyjoXEXfICh6jmrRgENqWXgtwajthHEu5hn6Vdi8qZAZMYx93vWtzzotuskQxW2YR5yfMB&#10;z15qGZWaY20ZA29T61rRWbuvmM4wvqOlZd2CNRbylb5vu56VHM2zTGyjGhZPUtadbqf3YzsXrnvV&#10;xbONoAJUBznn8aZp9u8UGxiOcdKnuM7NqZ4FV6HylWo3U0OT1zamoMq5yK0fDVvHOjzzx7io+UVl&#10;a4CmouRzuOa2dCMkFsrQgE4GVx+VF7Hr15r6mlF6mzbabYxhrzUY49gU4DKNoGO+a9N/Ys/ZYT9q&#10;PxjqHiHxUbyy8GaR8m+2Ija7nPKQIzZAOMlj2GOhNeZ+FvCnjD4yfEXSPhF4PjCXmqXKxSttJWJc&#10;nc746Iq/Ma/U34PfCrw18Evh/pnw18J2yJa6dbhXlVcNcTEZkmf1Zm5OfQCvo+FsgWe5hzVl+6p6&#10;y/vPpH9X5H86+OXipivDvh9YXL6zjjsSvcs9acOtTtd7R87voaHgjwN4S+Hvhe18G+BtJi0/TLFQ&#10;ttbW6jAI6sSfvMT1Y5NaZiAG3JPvUjg8ADgDilCjA4r9ypU6dCmqdNJRWyWiR/nHjMXi8wxU8Tia&#10;jnUm25Sk22292292Q+SB90mnjgYqTaPSitLnLyjQgIzSMoXpT8ehoI9RSHYjpwQEZp20Hov6UbT6&#10;U7gogsSt1JpwjUDGTQgIzkUjA7ulK47CmJSMEmk8hPU0lLg+hp3YWI3AViBTggBzSkDuKk+UdQPy&#10;obuJKxEUDcmgAAYpx5PyijBHUGkOw0onYmgAAYFLRQFrCFATmjYPU00g5PFIQR1FBSiOZQBkU3pT&#10;kAI5HehiuOP5UBYa3z/eNIAAMCgqG6mlCheAaLitYGUYx6ikChelLSkjAx+NA7CLyxFFFGCOooC1&#10;hCoJyaUDAxRgnoKCOxouKwhAIwaNg9TQEAOaWgQ1owecnim1IQSDgU0Rkn5hj6igaTbG5I6GgjIx&#10;TwirwAKZ16UIHfYTYPU00j5iue1SbH/un8qQqAeV59xQwTaIggBzQeuM1KoUkDb+lK6LxhR+VK+p&#10;fS5XcHceTSVOQgOCoz9KQQkHlR+VMSdyEknqacqAjNSPH6R/pSqo2/d/SldWKtqRiME4GaDGB1zT&#10;3HHApMH0NCaDlImHUU0Ic8mptvqv6UYHoKd0KzItg9TTDwcVYwPQU14VJDbRzSvqPlZEoBODTtg9&#10;TUgjUHIFLgegp3QrMgaNQM4pMD0FT7V/uj8qNif3R+VJtDSPgz4j+BNQ+DPxn8QfCO8jZbfT7vfp&#10;ch58y2kAZGz3HUfhVRXIJBGecV9Lf8FN/hrJLpPh748aTYbpdKnGnayyLj/R3/1bH1w2QPrXzRaX&#10;Vv5nmu4KlQc+uehr+TuI8sllWa1KFtE9PR6o/wBX+A+KKfGXCGEzaOs5R5anlUh7s7+r970Y5wxU&#10;ErTQoz0FPnuFkJMbZH0qPkEc14VnY+vV2rsc3bntTeg5paaGDErmhD1FYkckfrUUhPQClZzuwTxT&#10;XIJ4qluaRQ1nCgZ70KxZgoHWkaNCSxOPekWTym3c47GrtoU7khLKNoPf1pqbpOIx3qNpW3EqTz60&#10;CaU4AGB3xSjsCTd7D5ZyQYoj/vMaS0t5ryZIoRhVJ3k0xCZpBbQ9W61cgb7MjWsT4z97FNvlViZX&#10;irdS/EyzziztVwi9T61PeS2+jWyMX3SuSAo/hrPS8ttIgMzS5kI+76VxvjP4jR6VE8iSq0pJARjy&#10;T7DvUU8PUrTUYmOHwVbF1lGC0/M1/Ffiuz0uKTUNRuRvC4VM8A1g+Cfh54q+MkkvibxBqZ0Twpan&#10;N7qswwZMfwRA/fbp7DPetbwh8H1lso/in+0BNJa6Wz79L8PB9s9/noT/AHE9zgntVnx38RdW8ayR&#10;WiRR2WlWi+Xp+lWy4it0A4AH9a9yjQhhY6ay/BHowrcknh8A05bSqWvGP92HSUl1esY9btWJPFHj&#10;fSoNHHgD4ZaUNJ0CEDeq5828bu8rdTnrjpzXMRhEUoi9KFUKMD170AAEn1od73O7C4SlhafLDq7t&#10;vVt9W31b7jwQ5CniphKiDCjPFVyM01m2NuzVJ20OiUEycyOTnAxmpACTgVVS4396nPMYY+1NN2uZ&#10;SVnoLLlTtNQlCBmldiDxS43LzUvU0joNU7TnFITk5okQccmkAAGBSdx67gTgZo4IyRQ/3TTfMK9T&#10;STdhq7HFATS0iNuGaWkxPcay56YprAqM1JSMwI25oTYhjHcQab5h7ClO4dDTSjYpGkbMcHGOTSbx&#10;nBFRbnB+9RvbOd1BXKybevrS9ahQk5yakD4GMUCasOoDMOhpFbccYpwQtyDQS9h45FKhAPJpAMDF&#10;IxIIxTTIHN96pEOFLYqJSucGnMxX5QeMUd2Jq44PukwKnLlYhxn8aqKSrblPNK0zHhm/SlzJkyi2&#10;SFyaQkk8/nUfm/7X6VIsgI2AdalvUdieJtkfHNSRurgFhjPSoYQQpQnpUjxrweeDVIxkS7AVLCop&#10;pMJgfTFOMjKgUHtUaqZH3k/Shq+hEYu92JFGEO8r+dPzznv61J/Dz601lDHPNGg3JvcejnjNTA55&#10;FQiMhc89PSlWUjiqTsZtXV0SkgDJoRhkMOxqNm3/ACrQmVwBTukiSaSTfjjGPemp8/SmuT0pI225&#10;VTz60boCTIC4xUMuckA4qWopEaRtqHBzStoOOjEC5QKT+IqQxrhSe9LHDuG3PIpSMqFJ4HShWC+o&#10;nIH4UhfIximlwhK5prMexp3ElcRiUbgZ5pHm2kKFzmnBuDk1CkgDFvzpJFxjfQsQiGJGluNqrgks&#10;x4ArofhHpWn2Xw98R/GrWdLSWXWHbR/CzTRZ8qMAGedQe4OEB9SfSuLu7HV/Fmp6f4F8NYe/1q9S&#10;1tV/u7jtLH2GDmvRvjNrul6Xd2vw58KTn+x/DVilhaBRxKyj95Kfdn3H8a05eSPN1e36nn5g5zlT&#10;wkH71R3l5Qi1/wClSsvNKaOLjKlsehIPvz1qYyxqVBXpiqkDbkVh3qZFDSLn1FZs7XGxYNzH2yae&#10;jFhkrimPGqjKrmmQzyKrKY+ByGpOxNrrQm3YbbTlO3n1pluPNG5uuac5CNtbv0oSurkO17EgJ7Y/&#10;KkLNjlV/CmhiOhp5APBoTZL0AsSAFWgl1HOTUlsiFAzipJvLxsjkwR2qzPmsyOK4OeSx9qJp43fa&#10;6EY70yNSYtzMFKn0oeZWO1pgSRxxQFrysiGWGJ2+Vep65qSRF8sDrzUcLIDuMgJHWnuyvyoxSNdb&#10;oiEK85P0p20FdvbGKYbmMEg5pEmLPwcgmkrvc0s2JLCF6sDzWn8PYBefE7wtp4TJn8R2in6eYDn9&#10;KzJSd5Ga2/gtFJL8d/BiqeDrqMwx/dUkVfXU5sbJxwFaXaEn90WzyL9szUDe/FnxBMzZzqVw2c/7&#10;bVu/CFDB8N9IhbvYqc/Uk1w37UmpLe+O9Zu0bPmXMzMfqzV33w9jEXgjRwf4dOiyPqtTS/g39PyO&#10;hw9n7Cn/AC0oI2g7ZI6YNO2Sr867fzph+UF26E5qdVVFRwOTTUU2Ux06GeMFAA3c5oQBUCtGMjrQ&#10;zMWyqn86R5MctwfSqSEl0IZkCzEin8k4AokEbHcXyaEcDOOaErIq7sOcDyRleears6kYANTs6suC&#10;34VFM6KMEUmtAW5GIg53En0qQcDFMVsDp1prXKjINRZltSZMv3hVe/hkkYBDjvmpLZw7bhUkpHIL&#10;4+X0q03YSfKzOeG4IIHX2oCzov3Occ571bwrDmTP4UnkPnczEL9KIyd9Tb2t0Z53eZlYyB6E1teC&#10;PBHiv4i6/F4Y8IaO91dydBnCqP7xPQAV2/wk/Za+IvxeuheW1vJYaakirPeyx5O08nYuMscfhX0/&#10;pGnfBn9mvw1/wi3h25Ca0bNZIbqS1G+9mUklGI5XIwcD0rmxGMp0Yt3PheKeP8BkdP2GGtVr/wAq&#10;1UfOTXa+yd/Q848Bfsa+E/gJBD8XviL5eo69JKhiSRv3Vr2bbj7xIPWu68V/tBXFzqt1ovwv8O3D&#10;X1ssUsSxMxCAHBx22gDNUNWs/Enxi+1al4oaaz02WFZJI7ibYQQMmOME88jiodc1T4TT6ZHZ6Jrs&#10;tizWjTGytZ/Kdo0GGDt1bnORnmvBxFavVvO/LHom9Xbt2PwfM86x+fYtVcwm6k9rK/LFaaWXRFnS&#10;r34dWuqR+KvH09pNq+x5GuIkLiKMnLID0HQt9Kr61+0B8I9Z1qHQreW2u/tMoW3j8ncZVIyPvjgH&#10;H6V5prXgOwudTfx1ofxb0628M3ukorWkKPK0TqcscZxu9frjvXCeLbD4NfDWK08da/4lvpbm3UTW&#10;S3L+TtC/dPkx5dxyOvHPvXKq+Ia5IJK/z1/4JlDAYZvmqVG7W012+7p6nS/ErwnoMms3XiTxX40e&#10;xt5ZP3NtbxKgxj5Y1GCzHGPujFcfqv7UnhL4CaLqb6t4pt9E0uVWluvtNwXnMgABZtuQpIH3RzzX&#10;z7+1d+2xeFJPEGow3WirFG/kNOY4zdxnoYudw9hx1r88/jN8fvF/xp1dzdxzW+mwyk21kJDjJ/jY&#10;/wATH1r6HIeFsXmsueb5YdX1+XS55HEfEeGyOCg1zVGtIf59UvWzPqf47f8ABYjxLq17qXhr4QaX&#10;NdJ5mzTr/WY1URR/3tiEs2Tz87fhXyH8TviX8SfjJrB8Q/EnxldalOTnypGxEnsiLhVH4GsKztxG&#10;SqqRnk5OamEQd9xbA7cV+rZfk2W5Uv3EFfu9W/n/AJH5Ljs2zPOF/tE24t/CtEvl1+ZEgCRiGABR&#10;3xT2iJARs471NEsXnCMHIzy2KebXzrrYjlgzAA+lei6iTOKFG6sJJbw26JH0LgFiau2Wq6XYKvml&#10;2P8AdRetZHiJ2+0GIAkFtox2GKIMRQKsjcY6k1m6ftIJyZX1n2OIlGCWh1I+Jslgph0fT0id0x5j&#10;5JFaHw803x58X/FP/CLDxZJaxiFpJZ2crHGqgYyF9WIH41w631nEDEyh3zxsySfwFaWg2Xji/mY+&#10;GNGv1M6BHaMMgcA5APrzzWEsNRpxbikn3f8AwTphj8ViJqM5OS/ljf7tCvfmd7h4riUyGJ2Qsxzu&#10;IOM880mlW7SStM6EqMhc9C3/ANauw0X9m34y69CZU0aKDnP7+UjP/wBes+38N6l4b1a58HeL7KXT&#10;tUgjMtvFIpMdwB12nucV3ZZWwc8Uo86duiPOzfDZjTwrqSpyin1aKuixSxXcl1H96OIiM453ngVP&#10;4E0u+1bW5FtbZp52k8qOJBku7dqt+D7fztSVWxtVjI+f7qKWNdb8GvHvhj4ZeCr3xTFbR3fiK7u5&#10;VskYDFpGON59znI+lduZ1uStJ9rHJktFVJx101Z6Ppdr4U/Zp8NnXtfSO+8T3agR2yHJgyPu5H3V&#10;9fWvJfHviy68V66viTUWDT3lqkkxA4zyMfhiux8L/CLx18Wr271vxReTWVldzic310P3kqgfwA9B&#10;z1PFcv8AGfQ/C/hTxdDoXg+4EthBp8aLIJQ+5wTuJYcE5rx6anKpzSep9ZWqRgrR+85K6uvMHygY&#10;7girOgeOPFPhMSReH9cktkmOXi4KOcY5B4NZtxKkY+917VheKJblooJInK4mGCD1FdSgnoeRXxPs&#10;436mtcbmdppWBZmJJAxyc/41UkknDY3E54ApyOzxBpHwcA8+uK6TxD4J0vwl4Z8PeL3uJLxdTVnu&#10;bWY7FGOwI59auPsoP31c55VZz+A5ZZChzIu4DjmnEJIcoSuPSui8aLoV9dafa6R4WGgS/Zc3InmL&#10;JICNyuDycEVnQ+Edfmi+1WenyXUQiEnm2xDqFPrjpVRhh5q+xSnXTtuZrswwN+TUUySb0uYJDHNE&#10;cwzL1RqnMfJbZRsAwxHvQ8PKOq1HzqStJGx4M8Y+I/DWt2/xI8F6j/Z+uaY4+0eWcLKuecj+JG7g&#10;9K+9P2X/ANqDR/jPoCt5q2WtWygappbt8yN03pz8yH17V+cup302hzRajasdrMIpV9Ub/wCuBXQa&#10;B4v1nwzrlrr3he8nstUtR+5vLeTDEk9DjqMcY6V4+a5NTzKlrpNbP9H5Hp5FxFWyLEuCvKm/iX6r&#10;s/zP1Xu/Fdpb7bh5vujbgGsPVfiPa2lvKzTBdq5FfI3hz9ui/NjDonxP8Pz2V2sQ36japuSQY4Zk&#10;6qfpxUPi/wDaP0HWLZjp3i62mV14USgH6EHmvhZZHi6FTlnB+u6+9H6nT4ly3FUealVV+z0a9Uz3&#10;TxZ+0boehK6SXwL7yBtPJrzTxV+1vo0cxEhJOCGIbP4V82+Lfibb3F09xea4pO4hUt/mP4Yrl7vx&#10;Nq+okLotktuCOZZm3SN78cCvfwnD0ZJOSPlsx4vjRk4wab7LX8j6O1X9pXTL0ec0xjV15MuVAFcl&#10;r3x78DXrEXesKpPGApNeITaGLrLa7r80jtyYrdd2fqTwKbFp3hW2bnQJ5x/emuiv/oAr1KeQ4SOt&#10;38jwa/F+Z1FpTil53/JHSfEDX/AviaNrjStcjaUHKs2Rk+ldR+zt8Yda8JX0X9meIZLSW0GDEFWW&#10;K4j9HVuGX1HWvNktfh9uK3Xgy42n+ODUWDD3G7ilt/Cnw/v5GXRvHF7otyAWjTV4MxsfQSRdPxWu&#10;6rl9GrhHh5Xt0vqeNRzrE0sxWL5Y36pNq/39ex+l/wCz3+0j4G8STW81/wCI5tE8rEl7ocsztZNM&#10;OAYmGWhZu38PuK+kPhh8cPi/YeN08M3Gi3GtadfqJtPe5UqRC3ICyL94D39K/E3Q/iH8UvhReQ6g&#10;bgXNsDtjuUmWWOQem4ZBB9DX31+xr+2z4M+Kfh5PDl98S5/DmoaaEkt9KkumWUHozWbkEMDjmJx9&#10;K/N884Zr5eniKXvR626fr/W5+l5JxRg85awtS0anRS0v6PY/RTx7rHjGzsodV8L+CIb61MAe8vrc&#10;edJG38SlQA6Y5+bH41gfCP4uXXivxLB4Ojl1NYZS8cmmGVWt5gTn7rfMDXHfAP8AaS+JWueIh4b1&#10;rwvPfokojXXIomt3jQn5XdzhTkV6B8TfHvw+0LVY4de8CSjUGkOzWWzZyJ2EiyxHEh/DNfGzSU04&#10;v+vkfW0aU3elUWndapedm7v7z0y3+FmtaZr8EPgXxMFaLxDDq3iC2CqOQmBEw9Pun14rfj8VjXdL&#10;v9M129tbMX1y+nNdpE0q3JdsfKjYGeRzkdK4v4eeNfhhrOmF76+1GWRnil1FoM+ZMyjasruSMoB1&#10;/D3ru7h/BPiy4bS/COtW95HbpvSYN+4SUEFWU8bmXg+nNddCcqi/dOz7X/A8rER9hNc6d1tK3br6&#10;3Plj9oD9iufTfC7eMfhZNdazBa6jNaXlkIgHttj4EiKOqfyAr50tGks5ntbyB1li3B0ZcHIOMDPX&#10;mv0o8K+JdU8IeJYPAuoWsE+nXCiO2urmQvcXc7ZeSQLGflTnJLDAFeW/Ff8AZX+FXxea917wFoMd&#10;qdZukke9gUibTXDMm9U6SREqxZPvdCOlevhccowUKm5+28D+LNXDx+o51eUdOWp1tfaS8lqmtXa2&#10;r3+JiqzZcAcnkHtR9kDrgnj0rb+Ivgu5+G/ju98E3Goi8Fq+IrsYxMpH3hgnAzng8jvWTG4juvKl&#10;Py+lepGXNqtj+iqOIpYjDxrUneMkmn3TV0OjWSJRDIwbC8GpERnTJbvSXmSVkj4HSiCYMg2n8Kdy&#10;dXG4oiETmViWx09qtWBVv3nvxUED+bEUU8npxTYnaILtbktzVdTOUXJW6mo7EP5xXJHTNV7l/tWA&#10;vBPr2qS5l8q3DpL0HK4qpaNIw81WOc1W6MKcLLmHGZrdMSDPuKp3V0XO5fyq5OouImU8lRnNYryM&#10;i/uzn1X0q4xNNGUr2J5Z5HL8A9KpXMZhUZOd1X7pmBJHfrVSUCRdkmSQflq9S1exD9llWITjpmlW&#10;YMu3bjHU+tT2+drox424NQyQLCOHySelCaZErp6kc4BX5Krlcc8/SpwSwIJ7Uw4C8mlOHMNOyImA&#10;I3L+NOhSOVGLttZelIQVPHQ9TSyxoCGTjPWs4rl1XzMqnvaFy11Ty7f7PIBvB7+lXLKeQuGWMZPd&#10;jnH0rLEL3qEwRbto+8O1TabdyQEWd3KYmB4Yitbroc0JQptto6UTswCO2d2Mk1HLAGG9lBI9BzUa&#10;I7QqA+cDhvWpIGkk+WWTAXq2OtOOm54+NxEa07weiFhlZAN7AZ6g1IZY3xHCee5qusL3s5WH5gDw&#10;RU86Q6db+WV2nvk09DyKijfTdnOeJYVW7jm6AtgmtFNRtvD+j/bppEZiuIkI4z6/hWdq7zXQ2uuQ&#10;DkDFe5/8E+v2aLj9oL4mReMfFNisvhbwnIk15HIvF7cZzHAB/EM4Lf7Ix3rWhh8RjMTDD0Vec3Zf&#10;5+iOXibPsu4X4bq5pmE7UqMW33faK7uTsl6n0n/wTj/Zin+FHgI/F7xnaL/wk3ieAPbiX/WWVixy&#10;F/2Wk4Y98cV9NHpnqajIUggZCtj5eMcdOnHHtxUq/er+gMnyuhk2Xww1Lpu+7e7Z/lDxrxZmXHHE&#10;lfOMc/eqPRdIxWkYryiv1Ygz3FKvUfWhwAeBSdK9Q+VSshWU5yTScUuWbinLESMkUN2BRTGA4OaU&#10;sG6j9adsHqaNg9TSuPlsxFZQKUnAzQIs9M0vlnoc4o5kPlG+Z7Uocd6cYsfc/GlVOPmPNLmDl1Iw&#10;hBzxSliDgj9ac67Rnd+lNCb++aSkNxGn19aGbcMYqQRLgA5pHiQDjNVzIXKMQgHJNK0mc8UbF3AE&#10;08wpjvRzILMi/Gj8af5J7UeXjgmi6CzGE4pCjOcDFSJFuPJ4p4iQdM0mxqJEsTAYJFN8h/UVMwwc&#10;UnSldhyxITEy9SKTYasEk9TTSgJzTTDl7ESxs3QigxMvUipQgXpSn60rsOVEQhYjORSyI238akoI&#10;zRfULaEKAjOaQqTk1MVB6k0hjXB60763CzsRbDRsOcVIv3qH69aV2LlSY1RgYoYEjApaKV2VYbsP&#10;qKQR4OcCn0U7sXKgpjpklsA0+gDB3UXY+VDQg2jB7UnlnOcin0Uh2I3i70AZOKeQCMGgIAc0CSsN&#10;IKjBqMoQM1MVDdaRkGDyelAyGinMoAyKbSbsNK4N0P0qOpG6H6VH+NCaDlYU5ug+lN/GlIYjmlez&#10;HyiUc+lFGPejm1BRAHIzRSAMP4v0pad0KzOk+IvgTTvil8O9b+GeqQqYNa0+S33N0RiMq34MAfwr&#10;8z7bQ9W8MX994K8QIy6hod29ndKw+YlDjJx64z+NfqWEIIIwSDxmvin/AIKB/DeHwJ8bdN+K+nW2&#10;3T/GFv5N6ytx9tjByT6Fl5/CvxzxHyr2uGhjoLWOj9OjP7B+jJxc8Nj8Tw5WelVe1p/44L3kv8UN&#10;f+3UeKKjIpyO3FOAJGR0p5QrvZyOCQMfWomY4+U1+Mbn9kp8w13KNj+tM3ljtBpxQnkt+lNiQnjd&#10;1NUrGi0QbWHamlhv2EdRTpZCg6dajUM7eYwxjtiiOxaHnCKCeB2qOMgykj0pszmRsMOnApAj9lNM&#10;V2x78uV9qhZ3mzaQGntuxkHj1qa0RRhgfm+lNSsW5JRuOtrcWP3m5PWoL25jtUM8z7SvI78Umr6x&#10;aWJLvKNwX1rhb3W/FHj/AF+Pwp4I0+S9vZ22KsJz5Y/vNxgAdyeK2oUKlefkbYXCVMQ3OT5YrVt6&#10;JLvcl8ReMri7vU0bR4ZLq7uSEtbaBCzsx4GB35rt/Cnw48NfA+KPxp8VraPWPFrxiSw0GZg0OnN1&#10;V5sdXGQQvapvDUXhj9njT3g0CSLVvGM6lL7WyA8VgCOYoc/xYyC/vXI39zd6peS3+pXDTSyuWeRy&#10;SWJ6kk9T/hXrxUKUOWHzf+Q3OpmMXSoXhh+r1U6nkusYf+TS8lva8VeM/EPjTWJfEPiWdrm5kJI5&#10;GAP7qg8Afyqifl6ClHAxTSrAcHPtUo9OjRpUKahTilFaJLZIQSHJFKHGMk1HiQPjZ196lCkDGf0o&#10;NhGdQOtRYLE4qRxtAOeppQmRnNJKwkrDAXAxj9aeGY9AKRl2jOaa7BeAc0LUNGOMuOuKVZEbo1RA&#10;FjgUixFDkDv60aIErFiiowx7sc05GHQn86TE0OpsnalzjhuCaWlYS3ET7tMqSmFDjhv0pdRpjl6d&#10;aY/ekBYEjdS89zT2Dl1CjvRx2NNZiDgUX0HbUCmcnNMkVz1Xv61ICSuaB8w5FIpOxDghTkUqAjrU&#10;jRhhgHFNxjj0oKTuOUEj8akVgBgmogxAwKduHc0ENdCTcuM5o3r61AHbIGeP92pByM5p2RDi0PDA&#10;9DS5xzUasQc09uV4paCsKZA3ekKAnNIqHPNKVJOd1DSuAtKoJPFJRxnGeaVtQJU+8KsTBSmGPFV4&#10;lPftT5ZmlGzb3qrWIkrsVpGkfEfI7mpVYKuM1Ch2DAP1pyOWOMd6LOxDTJGLY5FPUgHmmsNwxmnh&#10;ARkt+lIyktNRxwx470jxqgyaXoOKCQRjdn2qr6GREjZ5PrUhOBuFARRTdxPy0WT2G3cduP8AEPpz&#10;TtxQc0zzBjG39aI8k8mkDTSuTDkZo96YzsF4FLG8gHPQ9apaoRNHKgQAtUeRnFMkIJwvA7U5cEda&#10;aEkI5GMVEVKjJFT0yZVZDyAQKTRS3IZZSvDHnPpTJGx87ngDkUrAphuvPNY/i7UZoLJLKw3SXV7I&#10;sFvFGMszNwMevOB+NEU5Ox00qbnJRXU7z4BWkOlxeJPjzfRgjTIjpHh3cM7rqVcvKM/3EB/76rnd&#10;YuDqF2WJZmJ3Mzdc9K6z4g/2f8P/AAxoXwc0uZ2i0O08zUWAwJr+UBpX/A/KPYVx9uwZy3JznqK0&#10;nJN6bI8vBf7TXqY17S0h5QjpH79Zvzkx8MWGG70xVwQvtBA4x61WQfNVtJTwuPas02dc276EoVhE&#10;px0FJDIGTJ9advIQKMceppq7c8498VOhzrW42PMbho4+/XNPYsxy3WiMY+VevvQwfdlgPwp2uitL&#10;jQW3EEcdjTtzDBz16UMpC5FOAXAAxxTsJvsMM5QhW6N1oacA7T17cU8qGIJ7UmUGQR+NGoLl7AjF&#10;kJ7UwD5i2Ke5UfKjfpTGztJB6Cm/Ma2ISSXyRjmpmZUGWNVt5U/jT5piUwRjmpexpZsiDjeV7Gp7&#10;dY9wOeSeKqMPn3Bqs2qF+d2MVSbHNIluGQZDDPtW98DNjfHzwvuUhYpLu4H/AAC3c/1rmpwxkyX4&#10;rpPgVIg+NFpO3/Lr4e1Ocse2IMf1octGcGYRtleI/wCvc/xiz5q/aBuHuNfvTkEmRv1Jr17wzHJb&#10;eHLKBlwEtIlH4IK8T+Lsxu9bIY5Lzqp/FgP617vBEbazgtyQcQqBj2ApQi40Ej08V7uPce0YL8Bp&#10;BLdOasRo2wAt06jNMRR96hZYweBVRJk+hJucHlR+dRzFzyAKJZiSADQzjYMmq6k2FR5WBTb+GaSH&#10;c7lccnpTImdJgSOvWmXrm3uBtlwD0O2mi+WLdiy6OoyVIqvcq0i7TjFKbt7gbRIeB3FQyCVvk35p&#10;PyKhFrdiCEp0P5Un75eADj69qaI5iSMD8TQ6sBtJ7YqdLGq1J4piV5xRcSK4PPaoFLKMZpjyyHPy&#10;kgDJI7UrWK5EncmN5DHC29h8o5Br3X9lX9mK/wDHd7D46+JEYsvD1pKJFFw20zydUDKeQuQOcVN+&#10;y5+y9bajaQ/Fr4v6aq6MsQmsbJhzK247JGz0UEA4I5FevfEv4v8AgTxelj8P9E8N6hfW87mC6fRC&#10;iLEUwQSRjaFxz7V5+IxKiuWD1/P0/wAz8c4549hhnPLstd57TqLVR7pf3vPp5kfjD9pC18OXdr4R&#10;0TTneeeXZFdQWwKAg4KgqQRj6dDXP68+maN4gi8ZfE7SG1O4nvSdF05QZmtYgB6cBs5IBrS1mT4V&#10;eBgZrCHT9L1WO3WSG5v7drlV3DG/JOC3qOPpXH+JZ4vG0iW+mfF3S7K705xLfGPTDE10OvnxgZ3r&#10;24NeLKdSCvVldrbsvXa7Px6nShWn+6i13b3fpa9jW+Ivxx+GuvzTWH9q2mkXU5+zpqmpxswtXPTc&#10;g5XNeXar4C8G+HpI7bxZ461DV7355rJLaWOxikXJ3FXkJJQ9eB9K0PFPh/4X67rKa9YeELfW7mSE&#10;+ZJeyNHDOR1llhznGfXivIfjv8WDLp0fgzTtK/4SnXZ12RG0t44odPQf8so2BxCg/ve1c6i8TU3u&#10;+rtb/gHp4WmsPBKCevzv+cvutf1NXxl8Y/ht4C0S98Fafb2zm6DMuh6OXkVGAP7wO43vIOuTtUY6&#10;V8cfG79qrw98CmfVfCl/c6n4juYHSK71lg9wA/RMAlAq468k8Vk/H74pz/CTwxi40m20u9lu9riz&#10;1hrqW9UdcuRnAOPm6HtXyH4ivtZ8e67Nrt/qwuZpTwrn51HZfb8K+74f4bpYt+3xH8Pr2l5adO+p&#10;8jxDxJiMqj7DC61ntveCfrrftp/wU8Z+LPGHxL8QT+KvHOuz391cSZ8yaYkD2UZwq9sVT8iMPHAD&#10;uyfm29hU9np8Nk2LqUZXlowM1JaWcV1OZQ/HXGOlfpKlTpRUYK0VtbRH5YqM6kuaespPW7u/mMYR&#10;xRmOMFN/Ur1xRFaQLalkPzFsFjTZYpJJWZUznpx0HpVs2MkUSIy4GNxzx+FS52W5ooOTbtsQ29qq&#10;ozf3ulWdLtQkkk8oYhEO0L6nihIg0B2Kfl61c0eMS2byc/M/H4VlUn7rOihTXtF95lS+FdS1vWEa&#10;2m8pFjwV2/eOa7Twr8ELPUnV9UuppRwTGpIGat+ANAlvrg3LIWO8ICK908FeEYBNBBDARJgZJHf1&#10;rzMVmFaHuRdrHs5bk2EqS56kbt9zk/BXwQ8IaWVMPhsM69WZcmvTNH8DzRWyDStGSEKwPyKATXc+&#10;EPBAYtPMRuXHAHWvQPDvhqCFstbKB6Fa+dxNarOV5SufaYTDUKEUqcEl5I8gPhzxEi+XDbdRyXry&#10;f9rD4R+INY+HE3j8Qx/bPDai5iaNfn8ncBIufTBzX2VcWumWjgxWIkcdtvWqGreAL/xv4f1HSdZ+&#10;z2mnXttJbTRrGMsHQjr+P6Vz4SvPDYqFWPRl5lQo43A1KNTaSa+fR/J6n5o+FbpIrDVNbX/oFMI2&#10;xxuchf6VufBrxH8M/COhXGu+JtHk1TWI7k/ZbF/9Si4HzHtnNZFl8NvF1p4v1T4TW1tIZNOu5bdo&#10;m43eU3H5ggj1FXvhXovgSLxXqmi/ExLyJreL5IYpAvzKfmDfhiv0vE14Ym8k+x+NYLC1cHUjzLuj&#10;S+IXxu8c+NLe8tJtQ+y2ihAlranaoBPQ9zXKXv2xNGsIriJlKpIBvXBI3ZHX616/pfxT/Zq8JKU0&#10;nwU8r5G9pLQOWI6HLHmuF+NXxG0H4k+JYdZ0Kwe1ggtFhEciqDkHrha56bhFno1HOej0OIwuTvGa&#10;q61fLY2gdIg+WwR7Vbkkjxx1qlqNs11F5aOBz3rpjvc4atJ+zajuRxMXhWULwRkCu51DUfAXin4a&#10;6F4d8Q+LlsrjTZZXdY7ZpGXdkDp7GuLihEMKRM3QY4rPulX7SWVmJHQAnFW0p9bWOOUKlOG17nY6&#10;P4s1C41i0v5NPF/b6Np7wTgRgNJb8qGb0xuFSeGdY0zS4LZ7DVJ9MultpWnYZ8uchhsDDoQVz09K&#10;53w34jXw7JfBVVxfafJayKXxw2OefQitK38T6dcabaWeoWe822jyWZfg5fdlWFZyidNGq2tdyHXk&#10;ZdevonmhdxcMwMH3WB5yPbmqbQSIOUPNWvENppWqX0c3gzTbiWTMhkiiUkhcDH65qgln4ghcDUNI&#10;vY9o3HfbMB/KtqdSUYWJbtOzM/xdCx0S4kKHAAIxWj4e2QavprzygYkiaRz07ZNZniu8Eun/ANmQ&#10;y5eeVYyB1HI7Vu+HPC9z4l1+28PwqN0wEe4fwjueKcprlcpM46lOVTF8tNXbt95q/FLXdN1TVFGl&#10;3Cyi3iKyumSMk5xmuD1VUuI9piJPUECvoTxd8E08LeCTceHrHyxDHukljT5nPUkmvCdQ1OLUdQl0&#10;e7hUXMPz286DBlXGcH3965MLi4V7qC27nbmmU18HGMqsl73bv2Mu2sjj7OBzuGOa2YRHbRCBS3H3&#10;mPeo/D2j6hrdxczWNuZY7OHzZ9o5Rc4yauSW3ft1ruUFV0ucOFjKHv2ITKA2CM4pcxucihogeoqP&#10;aFOCcH2rOVGUTtVfuJNb7/rWXqtpiAgZ5rXHzDAP1FQ3kYeJ8nouaSdmZV6MakG1uZmg3WoaZG32&#10;a4Xy5SfNhkTdHIPRgakk0y4t7geKPBk72V1aEO9tG3zRHqHQ9xn8RTLLCllByD61dtzc6fPFqemu&#10;FmibKFhkEdwfYjinJJnDSTcVbp9680fe/wCxz/wUE+KPxT0PT9IvNZlHiPQLAW140jqYbm1GAjFM&#10;fM3Yj9ea+8vC3xUuvEPgGTU/it8Lr4wIgEljFZGSO4OOqoxDRH36V+E2meKNQ+GvjHTPib4MldIZ&#10;mJMSsVwAR5sDEHOAf5j0r9jP2K/2ofGfjzw7YxeJ7iPXLOW0jayvrJSJLaIqAFZnOJFHTnoe9fk3&#10;FWRwwFdVqKtCfTs+q9D9g4VzypmGEcKy5qtK2t7Np7O/fv8A8E7X4f8Aiu1h8V2+p+D/AAvqOgWT&#10;XPlyw6prazRvFn7uFXcq+xzivd/DF5pGjeJW03xnb6jbaaYTcWE1lfLIifNkqdifMrDoMZ9a888Z&#10;eIfg1outNZR6bqX9uoocwadpjbWJwcPu+VSR35FdH4IkvfFAkfUBc290n/HjJGzBgnpIiMVJ7ZBr&#10;4yKlSldLTfyPs8TV+t0/3mllbXSX/B33etj0OXUPD/jSyni8MpLbM1o0eWjEdxtySMkKcIw4K8HF&#10;Hwy0PWR4ytPD+uSvaWOi3CTW0vmgPq1wyFQFzjakYyAvc1R+F0fh6PS77xJqnin+z7yG4aKUxsJB&#10;LzngHDbyTggZOa3Nasrr/hHnvL3VvssDI00MTMqPGCPueYwPl5H8XbJr0U/aU1UcfPT9T5+adOrK&#10;jzW6a73sfIH7en7MMPwQ8a/8Jp4NjuJNC1y5aWFVk8xYHJJZWYdy2SO3WvFba7guYyYsMw4LDqR6&#10;1966j4X+Inxm+G+seGrLw/a39i+nvHbRySFLdXCFYI4M8sqYLtJwWY8CvgjWNE1Twxr09pe2kkNx&#10;ZztFqEUqEGKQcYOeeT0OK93CV/bw1Vj+sfCjiqvxDkbwmLmpV6Fo3uryj9ltb3Xwt9X6j5Yt4G5f&#10;zpiwqslTvcLeD7Qh524Cf1qKSaRGLRknH8Nddro/U4ynt1JrV2W4UoMn0H0q3OwIUkYODwRVGzYO&#10;d6sUyOe9TkSNFncTk1RjJWlruNu71/JyBwDzTdPe3ZQwGB61W1iUpbNn5hnp+FGnzhUEIIAz3NJa&#10;D5P3Reuh5UO4H733fes3JYFG+8R0q7Lcq4IcgAdKo3aFHEyHg9q2RhFNaMpkNFcMrDBOcCqt5ueT&#10;J6gYxmrV1vkkZ8beOtVDC0su0EcDrV9DWLe7Gwu6Eu/JPAHpTJMBuTwR+tDyhH2dwcU0ozsW3U0o&#10;rcmSTlchk9R19KWMgyBHbAJ5NEikkA9uaGj/AI89R0xQ1rdCeoXduY8beQelRsGQeZtDZ6+1XYNj&#10;24ik5Gc4NQyR7JNob5e/HWho5pSaWhLp9lPc2Raxm2yR5ZiPSobKeG5nNtfIFO7GSDz/AIVq6RA1&#10;pEJ4yWhfgjuKWTSLW/LPbrgA5B6VirKfYwxs4qjFtlu4W506CNYYWnjxzsIyPrTY7iG6Qw2kob9M&#10;fnVnQUW1Xy9Rdm442HkD6d6mvPC8F3H9t0yZAwBwYz1+oqvaQUrPQ8N4SrGCmldPqv1G2jPaPsA7&#10;fMaS8Ec0ZLjgdao2moXOnyi31qMrgkK/rT9dv4NP0k3vmqyuSI9p6ntV3SV3sec6U1VStqyHwz4G&#10;8TfFr4g6Z8M/AFmLrUdUukhhiHRSTyzE9FUZJPoK/WD4F/CHwx8Cfhbpfwv8LRqYtOhH2q4C4a5u&#10;GGZZWPU7m6e2B2rwX/gmX+y5/wAK48EH45+NtMeLxF4ih/4lInQbrSxbJ3DIyHk4bIxhcdc19UrH&#10;jjI+uK/VeBsjeGw7zHEL35r3V/LH/OW/ofwh9I/xOfE2drh7L53wuFfvtPSpVWjfmoaxXnd9iMq2&#10;ScU9fmOP6U9RgYpQNxAzX6Fe5/MNrDChzgUqocjmnMpU8Ht6U5U6HNK4xCpHUUnSnlSRgn9KYwxk&#10;ZoTTAXBxuxxSUu47dtNO7sKV0AtHWlRSwyTilCYOc0XQCEEdRSU588ZptFwFUgMM0OQTxS+X7/pR&#10;5fvRfuA3I6052BHBo8rjG79KRlIGQf0pKQCUdKQ7+wFHJHNDkAtNfr+FO57mkZdxzmndAB+5+FNU&#10;gHmnEZXbmk8v3ougEYgnIo2se1L5fvTgMDFHMgGEEdRQFJ6CnMu7vQo2jGaG0OzYyineX70FCOnN&#10;F0IaeQaaqkHJFSBD3NBQ9jRdDsxtFOCE9eKPL96LoQ2mupJ4FSeX70oQDrSch2ZGAduKQIc8048E&#10;0UuawWY0oc8Uzco71LSFQRjFHOgsyMMD0NLTwgB55pCgJyDS5x8o2ineX70eX71PNqO2gwqCckUt&#10;KRg4pKam76g0FB5BooqufUSiM2N6UhBB5qSkZdxzmp52yuXlepC0IJJzRsb0qUpgZzTad7lKN9iM&#10;xvvBxQR2NSU1k6nNJtXHyDAoHQUjKScgU9RuOM0EYOKN0HIRlSOSKSpCMjFN8v3o1WwnFo9B2KeM&#10;V51+1h8IE+NvwI1vwlbQA6jZ25v9HdVG5J4ucA9tw4NejofmHFO3CORZM8jOFxkMfQ+orwMwwdPH&#10;4KeHntJW/wAj6vhzPMVw3nuHzTDO06M4yXyeq9GtGflRot7LqOlBXXE0RKTJn7rqcMPwIq3jb1b9&#10;a7z9rH4XD4MftN6voenAJpOvR/2npyhMAF871H0b+dcI4WVtyg4B64r+ZMbhZ4PFToz3TZ/qfluZ&#10;YXN8uo4/Da060Yzj6SV7eqej80Ndjng0sRxQdv8ACDkUqKznHc1ydDvugaKOTBPb3pCqE/KP1qxd&#10;QLAgAGSeSaqsWHODyaV77CjK6uJJHEp37RnryainmCsIEJLseBUk1xHDDtHzSMcKpGahiQWp86cg&#10;yNku7Hp7VSui436kmyO2tzNNJn8axdW8UxWFu0sDgccsT0rO8ZeN4LWB4zOqIrYTn7xpvw4+EGr/&#10;ABShl8ceO9VbRfCtq433LLh7s/8APOIH73+90FejhsHzLnqOyPQjh6OFw31nGS5Y/i30SXVvsij4&#10;Y0Lxh8Ztbk03QJBbWkGTqGrXJxDbp3JPr6DvXYS634V+GukS+CvhT5mZ126lr8n+uvD0Kr/cT2pn&#10;jPxtYXmmr4N8Bab/AGR4ftvlt7OJ/nm9Xkb+InrXLwMUXpjnoK73JW5YqyHyVsxtKtHkpL4af6z7&#10;vtHWMfN6k7xrIwkfJbrnNKAQME0qMDhhTj8/QVkrnerDabI4C5B5pzHb1qJwSOKL6lLUQSNnOaR5&#10;mA60bWHaja2OBVDJFUuvzZpwwvBNNEu3hs/hSNMpUgA8ikK1xZHGOKjUbjyaG3leKVFPWi9kNDkA&#10;U4zTztwSMfhUZYA4NI7Oo/djrSeorakc7MvIPeiCQjlj3p2SeW60u0FOab0RV1aw8yq3JI9jTkbd&#10;3zUJ2Bec0kcrA4HSjQmxMXYPjHFOYjbwaYj7gQ1IWAODUsLC4Gc0HpzSZHqKUc9KQxFCZ4/nSfKW&#10;OT+tOwo6fyqMgjrVJXAeSoU8jp60xWU8Bh+dIwypA9KRVIOSKkdtCRCBnJpOrfjSUo4IJoEK6gDg&#10;U2lZgw4H40BSegoGtxuR60qvjgH9ad5Y7saQx4OQSamzC9xynIqRSMDmog+35SpoEhyCRRZktE4B&#10;JwKCpBximxS5zkVMzq5LjPH3aa0M3dMhJO8DNNCkvuDdPenFsHGKUcHNO4x6ybVye9PjUgbi3PpU&#10;WdxO7p2p3m+5qrXJerJOAfrUkca43/1qur7nA5qxFIMFcGizREk7DtzetKrMSATTaVTg5p2MbO1h&#10;6yPyM9OlNEvzZ70HeeR+FIVxgnqaSsKxIJQXwKfww6/jUDKUXzAOafCzEc96GieUf5S9mJoQFacC&#10;QcijljS6C1Iy0vdQKkVtykZxTX+8PrQd2QVq9gbuO8vC8mmlti59KGd8nmmtIzDBBqb6gkyVJVYd&#10;hTJSGBAOPxqKQOy4UUFxnBJzQ5WKUSORyAMngnBz6Vo/s/6RpXiT4m6h8SNfhZ9I8FWZuo1BwJbt&#10;siCPPfLjJ/3a5vxrrg0jQZJoW/fP8sXHQ+v4DmvQho8/wp+AeifD+eIxahr5XWtbB4fDj9xG3fhf&#10;m/4FWtP3aTn12RjmMpQwPsou06z5F3Ud6kv/AAH3V5yRzWo391r2rTarfuzy3Mhklds8ktuP6mnJ&#10;BERtXA/GmQPHtCnsOMVIEUsMDrxUa2sy1aMeWOiQCAA8c/SpDCVYMD3GeafGuwbc89amIBGD0pLQ&#10;iUiJlR+Dz+NChEGBx+NSeXGPug0hjUnOKXKyOdEETuzgbql4z1/WlhiGcAcZ5pWjweBTtcpyVxrM&#10;xXaDijkc5/WnbTsxTVwxxmiwk10GTSypjYM+uajFwCT5g5qUby5B6Uya3DHK9KWxSsx6yRuN4Yfn&#10;TZnKjAPBHNQ+VIjDahK+1ObePvgjjjNVuOyuMDJvw3ftmiVdzEA8CmTMgkViDT2YrFxUspbkTOgO&#10;Bj86mtm3gpvwCOarAdXcdD2p8ThslQeBTLcbqw6WCXzPkIIzyc10vwbjEHjLxFqe/iz8BX7fQuyL&#10;n9a5rzX9a6X4UEix+ImpAENbeCPLBP8A00uFH9DSekJPyZw5leWAmn15V/4FKMf1Pl3x7F53i6Cz&#10;25D6jGgBP+2K99aJIxhegAAzXgXiN/tHxHskY53ash49nz/SvdiZJSYjKcjk/oP6Va/hK56OITnm&#10;FR9ml9yX+ZKjndtAJ+lOlwsZbFQRx3ET7kmpQ80gxn86V0S42ZH55aQDtmrAQsozzVO4Nwx2kggd&#10;B0p8V20YClsYouaum3FWJ0aVZMOo470tzskKsyjIHU1UlubgyEp36c1KLtRHtkXJx6U07E+zkrMk&#10;XYYyQR7Uwrh8sePrTY5kCAEflSySw7ep/KquiuVobKqhhj+dNOecDOKZ5uXIb8KkEqJGzMw6VN1z&#10;GnwoWNVkKgKclsAevFe1fsg/sqXvxo1j/hNvFepGx8O6ZcCRiYv+PsoAzJnsBxz71xv7OPw2j+LH&#10;xSsfC2qaa11pmGk1JFkKDygDjLDpk4r6y8ZfE/w18EvBtx8MPAenySPaweXHp0t6pgjcA/J8o3c8&#10;HJ65FcuJxkKOktv60Py3xD4vxGU0f7NwD/fzSbeloxejfr8ttb3PM/jt+0J4gsfFJ+F0T2kWgrOt&#10;tClnBnzUI24DjqMNxXVfBPwZ8PPC/g+fwal/J9om3SarqgvlUmM5IRj/AMsyVyPXvXAfDTxB8NrD&#10;xGt18R7aO11fWolnFii/PbbmPzqHHOSCSF5Haovix8M2l8TX9/8ACzw7LBDeRRyXd9b3TF2kUY33&#10;G8hWUgkbRjg187TlGherN8zeyfRH4nOhVxNqNNOPWUls33b/AKuQfE/4F6Z441eW4+DmraTYRWpK&#10;XGmvqTyyyDr5rOSSWxxxxiuOb4ZR/D2606O71BtU1z7Tv0uGUyx2tkM/O+UUsyn0bC55qro3ww1X&#10;w87eKZNa1G+uNNP+i2GhiWDzZSeFSRxuZOeVAIx3qx8Ztcg8P+GBqvjRJ9P1Y2redqFldbZ4g/8A&#10;ASGIwPYZrks5yvFb/wBbHq0v3aUHNO3Xd39X+OnzOR/ao+KHw+bT28NeKdSvodTn+R5dBm2Tzvn7&#10;nsnXAOM18uftA/G7Rvgl8PLewtZZ01W53m303U7YfamQjCtcup5X0XvitLVfjF4A+G1zqHiX4c22&#10;ra9rPlM82s6u0bQWYxzhcZLejH8q+N/il471r4k+Irnxd4u1Frq7Y4QEcDJJA/CvsMjyaOIqr2if&#10;ItX5vtbp5ni5vnKy3CNUnepJNLslfe99X5bHM+OfEHiLxxq0viLxZdfaruYgkcAKuOAo/hUegrBk&#10;M+9LcRqmBnCnkfjUl5NJLKSC25m+ZyetR6bbyT38ly8hIUAKK/V6UVRpWVkl0PxPE1Z4jEXd25PV&#10;vqXFYpEIZvnzwA3NaFlDHHphYW6o85OPm6iqbxgzMgGTGuPxNaEsqx3kFkU+WOAce9c1V3skdlFJ&#10;NuXTT7/6ZHaxQttQQlmLDANF+wMkk7r8qkKqmrOlw5lXzlxgHDe4qvKv2mdyFOxOcD19ayTvM05X&#10;7NabkfzRWZfjMp6egFaGiWY/s2NnJAL5Yj3NU5U80RwIvTpXQ2FsiRtCyFRGACMVNaaUDowtHmqX&#10;7Kx3XwX0z7asM0o4edgAvoDivovwXoiLCkjR9SACRzXi37PWjtJpEEzISVlkAPqM8V9G+FLEPbD5&#10;SDjAz/n2r57EybqM+0y+kvYxbOu8L6LFDFgw55rrLKxWSBVCAMOc1m+H7XzLdEGcgc/lXQWOnXZl&#10;FvbABcAsx5PvXl1NZanr2cYaETWdvCVaC382Q9h0/Op5LOWO0d75AoAyij1rcsdCjt0E0mSE6CnT&#10;6VJqBzMMKDwB3qE4oaoue7PhX9uL4f6h4A+IVt+0BoViYtO1BVtNaeMcxTqAIp8ehX5T+FfK3jnx&#10;XJ4j8RP4jW0WG6dcXCoeJGXjd+IxX6xfE74U+HfHvhy88J+KLNJtPvrdobiIpk7T0IPZgeQa/NP9&#10;on9nDxZ8DPGbeGtWt2mtNrNp99FGQLq3z8v/AANRww/Gvs8kxtKpD2c/itb1X/APz/i7JsVQtiaK&#10;9y935Pv6P/M4/wAN3dhd2sFhPYxyNIrPvKDj2J61dk0PTQ37u0APs3FYWmXsOnapArsqB3CiRhlR&#10;njJx2r0sfD2+n2vc65EUI4MMOQR+Jr2Xak9TwqEoV4aatbnFtolnkkRY+hpn9k2mP9SD7mu+T4e6&#10;aq4kv53x1xhc/lUD+APD6Hb5czg9nmP9Kn28TSVDscI+lWg4ZR+dRxWtlYXkd9AiebG4ZCRnkdMg&#10;8V6Cvgjw8nC6aM/7TE0kvhbRbZWKaXCAB2QEn86Xt12MnQbOYl8dXeoRtDcrp8o/iVtNiJ/9BpPB&#10;vhzwv4n8Sw2Os6baRQNHIZHhjMfRCRyOnOK73Xfhtp/hbR7TVxe2TyXse9reGLDRDHGT3NZt5oOq&#10;aSwN5YNCHRWHy8EMOORx+FU6rXQx9ip6s810TStWsNQ+16fZu7YIVJFwMVs3OseNNItlaTSIGU4A&#10;23LA/Q/NxWveKsYIwQc9jzXJ+Mdems1/s3T5s3UwwpY58sepqoSc2c9eMMPT0Zz+oak2t+I5NXur&#10;G3j+yMyr5Kfefjr619TfsR/s13XibTX+JPiyHyoJxiyU/wAS92/E14h+z58Grv4uePLTwnYRSCzi&#10;kEup3SqeEz8wz/eb+tfpB4W8PReFfD1po9hapBbwQrFFEo4VV4Arzc5xfsqPs4b9T6LgzJni8S8V&#10;WWi2833OcvvhPoM+my2gi3RyIQQeOMV+fP7VfwV1v4H/ABphVrZv7Lv236Zcg5DLk7kPuM/rX6dP&#10;Zb4mkMg46D1rx/8AbV+Dmk/FH9nrXpXtojqWgwHU9Mm2fMpjILqCOfmXIrw8qzCWHxaUnpLR/Pqf&#10;Z8U5BTx2VT9krTh7y+S1Xz/M+DPhfc2mk65fJcatPamVkjWZQSmxtwYMOhHApqtBKjBZ1d0bDhf0&#10;NQ+EfEFtpdzIt7AssM01vKFZeysSR+IOKtappN34luWu/BejkhLZBMizIp3bm5wxGeCK+1u4Vro/&#10;H6M/9kSSva5TmikDFRj1GDVWaKeMhzHx61MNF8T6erS6to17FtPzMYWKj3yOMVBb6p57mGC4Eikc&#10;4bIrpdRtHK5XdpXTGwyqSSrc5GaluUXyXBOeOeap2JdL+cBBt3DHfHFS3lz9lsppJmH3Ts4rCe50&#10;UJr2D5jOsjCsh81uOgwa17a3jaPG44xxWHYSRGTbG+eM1u2M0SQAykjPQ0p6RM8BZysxII47rRtR&#10;8MSIGDKb21bH+rkT735qT+Vfbv8AwSu/aAk0f4fnwZrGiXmqW1jfmPy7bBkghkG4MueuD/AeuOK+&#10;Jkvbex8TafcryjyFJVHcMpB/Svpn/glV8RdP8G/FHxBpN7pLXNvc2cbssaEtGUkxuAPB64+lfO8T&#10;UVXyebavaz/Gz/A+k4YqrC55FX0alH8Lr8T9c/DUGi6v4Tt9Y8Yatp7aRJAHstVN+sdxaqeqyK5B&#10;xx74xUmjeO9M8Gaza3ngnxJa+ILSWQxs9iDKVTuXLfKBz2rnbD4O+BviB4WtteuCnmCEHT754gfs&#10;6nkI69GGc8YzzweKsaNpd54A8V2ukeNvD1xHHJcxxW2oKQbaTJ4245H+6RX4/Uvoo6eev9fefrdC&#10;lTqysoup/dtb7ra/d9x6FPrGk2/jjT7u8uHlstQmKQ/YLWOQWzuRksi/cIP8XWvT5zHptpdaa2t2&#10;shBAVTg3Cccl0bgjHUdK828feIV0TWJ7UeHoCwtXll1BZwPKIxsY4UbSDg8k+9dRofh+80jTYtY8&#10;SQSR3d9YpJf6qt+rzXDNHkko655OPukjA966sLOcZuN7999DzsZh/chVta+22vz/AKfkV7bxbrGl&#10;eJdPvLvVUmtZrlXD2sawlAq8EhDhQDn734Cvkf8Abu8ET+F/jK3i+EO1h4usxfJ5jE/MrbHwTyfm&#10;XP419f8Aw2m8F63pD6bp+pweJPIbzn8+0dVU4JCNuA2sD9RxXzZ/wUGv4rzw94Q1XXL0m7OqX0Fv&#10;GSGEdvgHarAYKhiBxxXXgpclRXe/4H6H4S5jPB8bUqcdI1IyhLTfRzTt3UorU+Z4pEsZDIBnd6VK&#10;pX7wb73NRyoF+Vx8uccdjT9PlRJWFwgZlBKg9DXt30P7BlZLmRIIzGo2NtzjFWBMoVULgHoOehNQ&#10;FxK3lgHC4K5qteS7rry06gc5qjK3tGPvtlwTbjBA689aasYij8wHHpS2sayTEj9anaFQdsiZA+7R&#10;cJ+7oVJfOcfKPxpXmBgUOvQVLKvlggknPQelQXDgW26ri7mTs0Q6kClsZYSDzVBX2p50i8kY4NXn&#10;VmhCvj5hkVQmmES4x+VaakpWViCQlmLjIANBYbcFu/rThcIy7CDk8VEwG7aByKppE211G7s96fnc&#10;AM4wKjCFOpFTbVACnOTxRcTsiIXDI5AfjtT/ADfNTYeuetRTIIXztPvVm0QSL5rjCqMg1N7M56rS&#10;jc2dGiuDagQEvxgrjtT7C2ukeRNwQh8BD0xSaFPJC3mB9gPAK9K1H0y8nIlW0Y55BAqfdTcmeJi8&#10;TKrD2ajqhumwF9RWOZAGTuvark2nXFjcfabOQLnqo6flWhY6NKtmss8H7wdT0P51NE8Uw2uFDk8g&#10;965JT5pao7MG5UaXfuZ0N/peqkaTqMKxyMdo3Lwx9jXb/sZ/svWXx8+Ppjv7eWXwp4cK3mtszEby&#10;MhIAehLNz/uq1cB4p0JtRuLXQtJtpLjUb+7SGzt4xlnkYgDGOepA/Gv02/ZZ+AGnfs4fBbT/AIf2&#10;8sM2pTn7Vr97CMie5YdMnkqgOwduCe9fR8MZPLOszVN/woWlP9I/P8j8a8fPETCcA8FSWFlbGYpO&#10;FJdYrTnqekU7L+812Z3oggXy/IiCRooWKNRhUUAKAB2GABgelOMYzkU8qR1FGVOM56V++JJKyP8A&#10;LWTlKTk9WxoRQOlG1fSl+lABJwKd2KzE2g9RS4A//XTgnrTTwcUD5Qxmk2r6UtKFJ6Ci9hWY3Yvp&#10;RtUdqX60px2zQFmJgDoKKKKB8oEA9RSbF9KWigOUKKKKA5QoIB60UUByjSg7GlCDvS0u04zigOUb&#10;sX0prgA8VJsb0pCCOtJNMfLYaVG3OKbUlFMNBqqCORQyqBSlgDgmhl3AEGi6GlcZRTlUg5NOqXJI&#10;fK+xHRUmfaindWBRZHRUlK7BhjFHMkPlZFRUgAHQUHkYqedByPqRkZ4z+tAUj1NOCnfuxxSs7KeD&#10;Q5pAoOwyggHrTw+etAYE4FLnuPkZCy4PApMH0qZ+v4U2ldByEeCegpyqCORTqKLjUNSOlUAnmn0U&#10;7ltIY8aYzioqshSegpiqQckUE8iI1XPUUpVQDxUjAkYFM6Um7D5VcjoqSihSG7EZ6GmYPoanPAzS&#10;BwTihyBEOD6GkYHB47VOWAODS/eH1FLmGVoQCxz6UrKpJ4qbyhTQu3imnclrqV8H0oqxjPFO8oe3&#10;5U+YL+R2sbkuAakKAsGJ6VGNoPGPwp6Hrk1wN3O1Kx82/wDBTf4cprnwg0z4p6fBuvvDGohLlwuX&#10;a0l4bGPQ818jQzK9tG8Z+V0BHvX6ZfEXwVZ/Er4fa94BvoFePVNLlhBY42ttyp/MV+YWjpcWyy6T&#10;fZ8/T7iW1mBHR0bafp0/Wvw3xCy/6tmqrRWk1f57P+vM/vf6OXEbzfgaWXVHeeEm0v8ABP3o/dJS&#10;RdjwDyetW0t444vOyOOelUlcLLyRzV/fGtoSxUcdDX549D98qtpkd0DgTueCeAapXl5HEhZ1GccA&#10;CpJr0EgMcqOgz0rF1a+jjZp5ZkwvQFh0rSlDmNaFKUpWJlngt0a9vHGTllBPQda4nx18RZS7adp0&#10;mWY4RUBPP86h1/xlqGu6rF4e8MWMl9dXD+XDDbKWLMTgABc5NemeFfhn4M/Z1tk8T/ERINc8ayrv&#10;s9JY74NNz0aTOQzjPTtXr0MLGmvaVT16ksPlSjOvFzqz+Cmt3bq+0V1k9F5vQzPhr8AtH8MabbfF&#10;j9op38l083R/Cqt/pF73DSf3I89j1qH4h/EjWPH+pxtdmO3tLZNljYWq7IYE7KoH+TVPxP4s1zxx&#10;qsviDxLfPc3UzZZpD930AHYewrM2FiCynr1IracnN67Izo4bEV8T9bxrUqvRL4YLtBfnJ6y8lZJq&#10;rt6Ht6UvA6CnGPHQ/rTokH8QBpXPSBJAq4/rT1cN0qJkCjdnp70JLg4AHPpS9BNaEjEHgmmlXAzx&#10;SrjOWP507co6sPzpW0ElYYM9wKDzQWBY/N+tFCuUhpBHyt09aRgAeDUgXeeaGiGOP5U76ivqNUjb&#10;1oIOcg/hR5RC5NNDspzn86FZjFZSRuJpNxxikMm/+LP40Ag9DQAUhBIxmjcvqKaSSTtJ/Ch2Glcc&#10;RlduaEj569qjjeT+JT+NTowI5GKTYNWYhDA4Gaj3uTkmpGJzwaa8Yzwf0pMFYaXbtinLJgZJ5ppQ&#10;jpz+FMc4HXHNIqyZOJQTikkbjI/WoZH2rkH8jUbTydMtTGoJkuXz071LUUR3Jk+nenxH5/mP50hS&#10;Q4DJxStjp6U75e2Kb/F+NBA07ug6elPUEDFOwPSimgYDkZoopVxnmi2hNxMD0pgU56VKUBOQab5b&#10;Dnn86Q1IaSUxg09ZG20hHqKAD2FAaMXcc5pRJzg0rAbelRYPmZxxSVmT0JwmRnNAXLbc/jTQ2FHz&#10;dvWlyCetWmS0PCbe4NSw9fxqJRwMCpFjbGQT+BqhOyjYmwv979KZIuThZDnHSmliOpo3DOd3Prml&#10;qZ8rJ1yIwD1xTGU8HdSiRNgy46etBcOOO3pU9SJbCiRlAGAcnHNOkIH3TSIB/EO/emscnrTWpNhy&#10;StnBGaPMZZTnB+lMBI6GgA5yB+Ip2E0rkocO+M9KcWwQMdaYiEAt3o5PO48e9JsnluLOhIC7vxFN&#10;YkDIoLkn7ppWII5AosWnyjMlj1xUFxI0O5mJ6Gp16E1keJtVXT7GacsDsTI+bqfSly8zsjalB1Zq&#10;K6k/w68Ij4vfGrTPCMrAabYObvWZj91LeL95Jz7hdo92rq/iP41l8deN9R8QyKxjkn2WyHpHEoCx&#10;qPooApPgdob+A/gTrfxGu3Kar4suTpmmFeCtqhDTOO+CxC56cEetUbS2h8jAXDEksWPJPrXRWXLa&#10;C6fmebXrQxGbVJrWFJezj66Oo/nK0f8Atwq28Ekr7hkAnirgUQ/Mpz257GpIrdVOdwBpzRAEjjBr&#10;HVms6nMyuk6qSzHOTzUsM/mnqevFVzCpkMYx71atrQKVI6U0ncmXKkOkbaM4P4UxJC4yMjmp3jXO&#10;WyKjZRn5ORR0M48rEhYKeTzTpHKruHrVeNX80Eg/Wnt5hbA/8eoKcfeJlYlcECk3RxtjYAe3FEUR&#10;aPc0gHrg02QgNuxk02SrXYhYMTio5pxGCNhPFLIz4/dp+lRsZNvzkj60rLqaxVx8LN5e45PPQCmy&#10;/Mcndz6iltnCrsIolKv8w/WjoPTmIREp5zn6ildQi4LAjNKCpGAaZIny9aRQ0BdxAHBFPWFUyfX2&#10;psMLJlmYnuBStKRkYP5U1sO7Y1yq5AA/Kup+Hm2D4d/Ey9Df8wqwhB9S05OK5OR22EgYOO1bvha6&#10;ew+B/wAQr5g37/VNPtwO+FV3pSt7N/12OPMIOWGUV1nS/wDTsD5ptol1P4r6VbKch9QyPoMmvd5r&#10;IozM0hyW5ANeE+Ckln+MmjxopJFxIRkdcRtXvdyspII+9j5qt/AjtnNvH12v52vuSIYBInAG4571&#10;KsbBgzKB9KbDLKj52j8qfNLL95hn6VOlipN3ILiJ92QopogQjLrz7U+S4LDBByOgoTcYgzLzn0oN&#10;E5RjqMEKgc801IS8m10HsRVmBo2XDqKTzU3fKuAPWmlcXO72IHtyk3ln7p7ii4tSi5jX8cVZ8y1Z&#10;1LsM9+aWYIxwmfb0qklYSqSTVzLKP5nzHGB6VJEVSQERM7HhUUZLHsAPWpJYwJDkjj1ru/2a/hK3&#10;xV+J0FnJcosWmhbySIybTKFYYA/HH4c1lUahFy7GeYY/DZfgamKru0YJtn0h+y94Q8JfAP4NHXvF&#10;2p21trOrzOtyzRvuiIA/dA4Hb8MmuB8XW/g/xp8Q5fFV4l5Z6Zaqsl3qO85kVX4V1GTgkjjqAM16&#10;H+0dqfg+60N9N8a+Kis0S/uLOFy7FivAOeFX3PHGe1cV4W8Aal4t+F0C6T4v0XTrq2tnu9Wtb/Vj&#10;9qiAXKBlAJZABkN0O72r52vXrVa3I1trpv8AM/k7G4yrmWNq5jXleVST1ey7JenQ80+Lfwv+Jmra&#10;/B8QPCviLSNct2uEFgukTG8mI6bowEHloM4Kk5FdR4V+G/xeN5B4o1Lxld+HLshRJbCXzjOg/hMP&#10;Kj/gXIrjfDXxQ8W+C7iO50bUhbM7Ha9lGrW7hjnDKBjBPrhuexr0j/hbfjC/8CXeveINDi01UVBH&#10;qdrE7CRmONwiwWyOvBxXFeDlrv8AezsccVGglFK3d6L07MwvEviiD4ifEq7XUbd2t9A2Jb3ltfsu&#10;2fODlBhenOPWvnj9orwVZat40m/4WP8AtB2+mWG4ui6nZklAf4EMZ447mvoHxwmoeFfA6p8ONE0e&#10;XVb6QvLqNzAbZrhiufNMbenvxmvkn4g+Bdd1HUrzXvir8SdIKCUm4sJdRWW4mfrgL1RfftXXhIJT&#10;5nKz+9/imTzObtTimo9dkvPyXkeKftf+OvA1v4b0/wCGnwo8RpeadHmS8uoUYGQjGAWYDd6mvmfx&#10;NGtlYJYKx3EtI5YYIYjv+FehfF3VhqeoXGrsiJEX2WkELBo1TJAVfbivM/ErNczbpWwXfLnd7V+m&#10;ZLh1Qoxj53fmz864hxbxFec223ZJX6L57ehzk0RjJDd049if61c8PWUm1p9qkO5PXoAKrXUkeJXG&#10;CoOSM+laVtAtlpYmUFgY/lPQjP8A+uvpqsn7O3c+Mw9OMq130E0ezivLvfcMdglMjle6jt/KmBnu&#10;72S8iJGHONx7VraRpk1j4cubuVAM7Uj3H8apQQQjbAozu4Yg9a5lUUpyt00/zPQlh3GjTXV6/wCR&#10;o2UBa3kvlPzrFtEfox6n34qvFbeRbfZ1JLScyYFaMds8cSi0Vk7B8ZNWtNhtpCWeyZXZhuYNx+XS&#10;uT23Ld9D0I4ZSSWzsY9ppsr6jZW4QkvKGYegzXYrZCK5ngKq0sm4qMdB61T0a3in8YSLIzERIVRS&#10;uADit9bOGHVbmaU5kjtRhT6Yrnr1W2r9j0MHh1BNrv8Akel/suWL3dg7leFfPzDjnP8AWvpLwnoM&#10;zwiNgm0kHjrXjH7LuiQ208tq8exDbnCOOr/e7/Wvo7wpoEscQkC9R2HSvCxFZKbZ9TgqNqKRqeG9&#10;KmEnkrEDzkGuy0nTjbDMgXPes/Qha2UZR0wTxvI6Vs2s1tOAiyAsB1zyfevPnVUtj06dGzJmTzB5&#10;ar+lWLWxeYhAowOop2n6bNPIFAbHriuk03w/Kp+4CpA/hqJS01OiNOMdWc9f+H7S+iMZQFu3FeZf&#10;HX4AeHPi54Vn8NeJtOEkQG6CcDEkMg6OjfwkH8D0r3q50cWqCQxAk8ZKcis/UtMjuVMBRQjdcjpX&#10;Zh6soyTvqhVYwqQcJK8Wtmfjx+0L+yd4v+EmtSW+pWTzafI5+z6lCn7twT/Fj7rdiD6celcL4e8X&#10;eLfh1tsdWtWvtNHCkNlox/ssf5V+xHj/AOFvhnxLYT6NqekQ3VvPGVeKdAVYfiK+Nf2iP2HDodxc&#10;X/wzjRomBZ9NuuVHsrdq+ywmaqtDkrI/MM54SqYar7fAu3l/W6Pn/wAOeNvDfieAS6RqEbOR81vI&#10;dsin0wf6VfkG4knC+o9K4Txj8MLfRtSe21zS7nRbyN+GdCq5/wBluhH0qGyb4iaSmNK15L2FRxHc&#10;/P8ArXf7OEleEj5v61XpS5K8LP8Arod+0W0596idQz7SM1xo+JXi+yG3UvCiSbTy0cjf/XqN/jFc&#10;q5R/Bs6t6+bx/Kj2NTsN43D9X+D/AMjq9R02C5uo7t7y5LR8hPPOwfhU2s+K9fj8MR+GYo4jpy3B&#10;mlkeb5lbHXJGSPbNcVL8QPFmrgxaR4eSPI5ZgzY9+wrMk8O+PvGmorphivtRlLYWxsIi/wCYTgD6&#10;1UYtfE7EVKymlyRcn5DfFnjW1RnsNAdJpsYM+DtT8e9ZPgXwP4m+I/iFdG8PQPcTzSj7TespKxjP&#10;P869d8B/sR+OdfaG98exf2VZEjbYxEmRv98jpX078Hfgl4A+FulrHp1jDC6L80oUbuB+tcuIzXDY&#10;eLjSfM+56OA4Zx+Y11PE+7Ht1/4Hz1K3wA+Emh/AvwdFZ6XbI9xIRJczkgtIxHc16ZdeOtOjsvs8&#10;xG9n45yRXK6vJHfzG10y5yS3ytUFh4G1q9uQYzvfOTzzXz1etGq+ab1P1XLstdCmoU46I7fT9TS7&#10;QAS9epz0qTVtLtNU0O/0e7kV4tQs5bZx1yHUr/Ws2w8Ia1p65urnYdv+qJ6ir62k/k+XGxL9Rg8Z&#10;ry3JKfunv1cM3StJbn5eWuhWnh/xZd+GPEOliSSJLmxjjbtPG21T7H5c/jWponhfWdO3yWMca+Zg&#10;MLkKR19DXpP7aHwa1r4d/Eu/8dQWUosdR1AX9vMF+VJTxLGTjr0b3zXNxzR3UCXUXzLIgdCOcg1+&#10;grEe1oxnHqj+fJZdLBY2rhqqs4vT06GLf2vjGymEkb6dLhT80SEYHv2/Cscx6m1rc31/4Ytp5LdM&#10;xeVa7N5/DrXYSROOYyQfakhuNRt5d6TuDkEnGckU/bSS1QPAU5O6djykkrdieS3eMv8Afj2EEHuM&#10;Gpdag05rdIrm5KFpCArrzwM11eq200urNcTQJ5nmiZGZc5Oc5P1rH8V38d9Obe+0G2Gx2kMmdm4u&#10;MYXPXHoPWtoVeeaVjzcRhPq+GnKTvd6aHODSreEpPb5YEZDI4II+latm0MiBTyPX0qrew6JbWaS2&#10;8U0LxxFX3tuQnbxiq9hqROnM0C5dZOBwc1tJcyPOw1WNGepJrZUapZJayBgLgYYDuAa+pP8AgkHZ&#10;aZcftFalJrF4IUm0KVYGddwaYzIEB4OAeefWvlSa58zUrPFuEaKN5JOcjpwa+9f+CKnw8guNW8Q/&#10;Ee4sZ3iS0itIZ1GBDK0u4A+gO3g14XE0oUshrJ9Ul97R7fDHPiOIqcl0bf3I+/dP+F2keNtNg8H+&#10;Ipb3TNTtG/4lt0ZZEhmXJ2pJt4xycMemfTiun+Fnhm/8I+Mk0LxT4fuLeQSFnhuX3+YwXAcFuWHT&#10;BXHBrgfiz4G1qyaPXrnxDq8+jtICII5Xf7I55KkK3AyeCeO1dz8I7u28QRpP5+oSXWl2uLH7fIFY&#10;qeoUvn8u9fi0ZWVnv2P26aclzOTcbaPt+Oi8unQ7/wASa5er4a8QQ32qwW9stkIra6MQbaxGdhEm&#10;SAeB149a2/hp4QS58CeHvEWppc3F8dOi826S42/eyR8pJBwuB0FeX/FfUtW8JfDG4UI41DWZDHIi&#10;EYkJAAVU+6vJyQcZzxXrfhDwjqmn+GNO8P3njO51C/h0iNEs5pxC9tMI1GFC4BQE4BOTwRXThl7S&#10;qtP6uceNi6OHi1Ld+fZfr5mLonhHS/DXiObw3dam1zb6hMhj+y6wftEjZI2SwopZRjv0rzb/AIKJ&#10;/CS78deBtJh8LXcQ1Hw4s81joJAaW5ttimdYSOWKEKxXk9a9o+FOg22l3E6W1zaPfsXjvhatieF1&#10;PzKSVzkdSBXiP7b3xb1WHxJoXhHQNHbTdQ0thqCao6/6ZwzCNgw6Kx5weT3yK9DAQhKoovZ/1ufQ&#10;8B0MxxfF1CWEfLOF5X6K0Xq0+j2dtbPTU+LtH1gTSLaXUmEC7Ymbt7H8a1YouQrn5gflIOa7b4y/&#10;D21+IXh65+OvgDThbXVptPjfRIkUCKUnAvoEH/LFycuMYRj/ALQrzfQtUjnQ2jSEsv8Aq5egb3r1&#10;VejNQk7ro+//AAT+wMmzaGZ0HGceSpB8s4buL/VPeLWjX3GvHIskKhzhj196rSHfOz4+6OvrRK4A&#10;DuSAvUA0K5liZlwRngit+h7SjyttEtsrJiYOME/MO4q7cNub5AMZqooiAwAvPWka5mhnAkOU75PH&#10;SmmuplUi5ak8qAR7qpsPvRkjBPerkxaSAPCwIPXFZ84dSWDZPtTTSM1BsZcbI8oGOO1ZNw4E5PUE&#10;d61ZSJYcYAde3rWTfq0cn+8OgrVzsiUrEY+9x68VLHh03kDP0qBcq+xuCDzmp4DtXkdapNSWhM1Z&#10;XEbBbaTjHoKkOFXzXPHQcUksDKvm449cVGsnmxhC2cN0zVWMXJNEjqJBsYDOMjiptPt5JSbYA7T3&#10;x0qfSbQXD4IBycZI6Vf+zLbMVQA4PUCsKkuV6EwjGatItWui3FoIb2ACSFmA2ddvqa7qziQJHLGQ&#10;FKDpXNeFpJSgtp4W2tyCV/Q11ECpDAqKBjHQdK5pzctzy69H2NRpdS1HIiKxkAI7Eiua1O0Bujcp&#10;L5WFO184ArZnuAqMD/Oub1HS9c8ZeIdP+HHheN7nUdYvY7e0ii+YkuwC9OnPf0zULmQYdxo81Scu&#10;WKV23skt38kfRH/BMj4K3HxA+I1/+0R4q0tW03w6Psvh9p1yJL1h80gHfYhJz2LD0r7tXOzd6jOM&#10;cfpXN/BL4SaF8CvhVo3wr0GUTR6VaBLm7IANxcNkyuQPViefTA7V03bHoMD6V+98MZT/AGPlUKcl&#10;+8l70vV9PktPvP8AKvxk4+q+InHOIx8Zf7PD93RXRU4vR+s3eT9fIj2h+CaRogDgNUuB6UYB6ivp&#10;OfQ/K7IiCjGP1oCYOc04g5OBRg+ho5mLlEppTJzmn4PoaMH0NCkw5Rnl+9KowMZpcEdRRQ5aDUbj&#10;NjelL5Y7mnUVPPIrkQ3y/ek2N6VIq7hnNJRzyDkTG+X70hGDin0bQe1CkxOAmweppPLHY06ijmkV&#10;yob5Y9aPL96dRS5mLlQirtpSMjFKAD1OKQ9aOZjSWwUUUUtg5RrOeRSLljjcaUpk5zSqu05zTuyr&#10;DHU7j85pNrD+KpcD0poTBzmi7AYN3fFLT2Xd3oCgDnmldgtRlFPWMZ5NK6KBxg0C0RHRTgmRnNHl&#10;+9AxtFPWMYOSPxpBHnoaAG0PESeDTgmDnNOoAi2bc80iqQcmpCnOc0oX1OaAGYB6imlSeMCpsD0F&#10;GB0xQBDs4xmjYfWpHHoKVAQORTuBFsPqKPLPc04knjcfzowR1Yn8aLoBmSnApKVgd3SgtnsKbYCU&#10;1k6nNOwT0FDdDSv3AjopyqwPKn8RSOADwKQCUUYPpRg+lABRQAT0FA4PNAWYUhTJzmnOU7EUmR6i&#10;i9htDF6j60+kcAYwB2pcj1FAcp2IODmnK27tUCylhUkbkZzzXEnc6yxbO8M6zLjA6g96/OT9p3wd&#10;H8O/2oPGPhmKDZDc3ov7YdBtmQP/AFNfowjkjriviH/gpZo0umftI6F4iQny9V8LopYrjc0RC/yr&#10;878RsKquWQrdYyt8mv8AgI/pf6MWZSocYYnAN+7Wot/OEoyX4XPDXced9DUl3dr5B+cY789KqGTL&#10;kkknPNcz458XQ6VBJAz42joO5r8XhTdWaij+66OFniKsYxVzU1XxRa2aNLLIFSJc5yOa5HRbfxz8&#10;cPFieDfh/prytLzJMRtWKP8Aid26KoHc1w+r+JL/AFu6aEyHYxwIwTzXtPh34gJ4I+Gtv4C8C2Qs&#10;HuUVtc1BVxPdyd13DkIDxjPrXpUadOm3bU9rFYerlOHTw8FOrJ2Tfww/vPq7dEt31W50lp/wg37N&#10;ti+ifDu4t9V8VSxeVqfiIgOtv2aODI4xyN3U9a8/urq/vruS91G8eaWRizvIxJYnqST3pqyJGAiM&#10;eO/r+NDMWOSeK3cpN3OHB4FUHKpUk51JfFOW7/yS6RWiFQgDk0bz6U2lCknpSO4emX6U4ZXjbmiN&#10;AoyO9OpiYxoiy4PemiIIwB71NuOMZqNiS2c9DxUrRiu9hzKu3k0x0OOo60MS3U0ju2OveqHqNIIO&#10;DTk+6KVF3jJxQ42Dilcd9R6jAxS0x5GDYHrTgwC7moWgkrAwJGBUMwz90fmam3ArvHTFRMufm7Y4&#10;p7AiAEwnDDP0pJHwvyDrTpgM59qQodgb0FS7XNt0NjDZycVLH0P1piO3SlaRwOD3ppakta2JKKYH&#10;YjrShznmp90nlY6hny2MdaFZWOCaa4GM0adBpdx4Bx9arzDLkAjrTnkcLtB60zylK7iTmgqKs7jH&#10;3BcnmkXLHGMVIAGODTvKXOeabsW2kIJNigEU+N8tyMUxoieM0qo26loS7Ml3hSO9OByQfU1EQR1q&#10;SMrj6UjNqw9jtGcUKdwzikLAjnimpJk7VoElcko57UDpzRQA5GAGCe9LnJx7VGVyc5NO3Ed6GTyj&#10;yAeoopqvz8xpWbjINJ7E6pg/3TimAnOCKkIyMUxlCnj0oSsikNY4U0qseuKCMjFJ0wKpDa0LCOO/&#10;aneb7ioqYWYE800yGkWN+9uT+tOEDMMr0qurhWB3VctnLL17029CJXS0I1hJOG4xUoAAwBTsbicn&#10;pSMoXpSujGUnLUGYkYHFIOnNFKUbblTT0QkgUAnmgjHKnj60EKBgnmk+YDaTRuS9CYSqe9MyWyBT&#10;CMjFAJAwDSsNKzHAuowRz6ijDMOtJuY96FJzgGlZod+gh/dksx4C9K4/xPFqHivxBY+C9HhMl1fX&#10;MccaIM7izbR+v8q6XWbs2ds80p+UISav/sm2lv8A8Jvrfxo1iFWtvDWns1kZBw13J+7iUZ7jLN9A&#10;a6cPFJub2R0e3/s7A1cba7gvdXebaUV85NI7L4x6jpuna3YfDjw24Om+FNOj02A54kkUfvX+pcnn&#10;viuXgcYxg5JptzcC9mku53LSyzM7u3Vs0+3RCNw7GsnK+rPGwmG+q4SNJu7S1b3berb827t+o/Mi&#10;n5sHJ7UGQo2XHA707luFP1pZEQqBjvSubabFe3dHmZvY1ZimC4GaanlxtkIM4pyKrHcQOtPdilZv&#10;UfJIDjJNQndnjFSOqscAnj0NMAwKmT7Cglughk3MRjHFOcc5zTIoi8xGcDFJcJcRybU4GOpFPoDs&#10;6hLGDsYAdehpHUfeFRJHPIck/lT5IbgcqR+VPQLJS3Co7gbl4I/OjN0jYZQc+1BiIy7cMegpb7l6&#10;XERQflwRnqcUSRohwrAexpRbHbu3EexqGSKTJ5PFHQas5aMVUUN1HJ6im3TLGdokBHqKE3AYJ4Ht&#10;TbgoUzsDHPpQWr3BJ1x60yXefmHSoxLt/wCWWPpTlu0+568c0tS1F30GNvYbVbrxzWmLqS1/Z08T&#10;uDhrjxdGnXqEtc/zNUAdzAKwGfUe1WfFQSz/AGXDciT5r3xXduMd9kKrUyd4a91+ZFdKVSjB9akP&#10;wbl+h4T8Mrd3+Mum3BwRHDNJg/7u3+te6T3G8DK4/HrXkHwvsyPi1AGH3NC8xvbcwr150QD5q0i3&#10;KnH0Cag8RUktnJ/ov0IdjlyVGPY0pV2IznFOEiIdqZz7mg3CbhGRz3oKsyOSIjJGMkcUxfMEYUnm&#10;nTyncAp9ahWVzLsJ4qdTWKfLqTRyRqccGlLRnO4YqugjdgoB/wC+qljRUOAM59avVjaXQGht3IHm&#10;4J7U8Mkf8YOOnNH2N2G8uBx0AqBrcCXaWbH1pXaBcsla4SMslx7H3r6I/YN8IWjXfiHxzqOrx21v&#10;DamxDytgfMu8/N/DwMZ6jrXz0tvH97J4HrX0n+x34c8Vp8Ote09PCVzLFq8iz2d0XJUso2htpGMA&#10;ZByelceOqqFB38j4rxCqypcK1oQlbmstbbXV7X8ij468OSah49h0K11h9Qsrq8WO3vbz+FSclTJ6&#10;dQM8HPSs39on4M3mgSN8Wru7tLVlaC3t4oLxvMkTdtVCy4ULjtyevFbfhrwl4k+H3jmDTr/XLWSF&#10;pGk8lphNHBNyQgPO05AJ5wKxPjR8PNf0bVtH1v4h6/ZxaH4g1PbfaVMVnWJwjOZlwSFLbce/avnu&#10;Xmp7a3v2sv1P56ozUMRC0tPS99vPTY5vRvjX4T8Ja/PqkHw/trkyxhDC77XiwMNhThXyc9a2PG3x&#10;B8ZfEL4cTfECwsbnwzptheBbGO5vFtzKV/jGAdyf8B2isDQtQ/Zx8LeKrjUI/BmuX9jHIq2tpc3X&#10;mQxDu7QOd+B1AVj6YrtfHXjLwZ8UvAOoDwvq5+zW7JD9kt7U28jAkcEuMKD2A4Pes4wjyWje35np&#10;V6lT2sZyV3otVoumiT3/AK1PNfjJ4i8eeI/CcGs+Gbiz1K6vgEt5bfUV2LhcuwLbTIPfgZOK+Q/i&#10;v4R8RJ4b1TXPG0cNirN5UAnkTzJZn44wxYAdzX198adP8aeGPBUFh4S8Ea7qUy2+ya/lt4ZHtk6b&#10;SUwucdhXw78e9L8Swy+T4j0i7s1LmR2vbXYclscfMSfwr18si+dJO3fucdeMIU5TlG+9lpo+7PC/&#10;Hk0CzG0ggVYDdMkShs4Ud64HXw5KMjB12sx9u1dr4muY5JI0QMfIt5iQw7k9a43W8W5dlJ3LFtIx&#10;7V+mZeuWKR+bZpFS5mzmQrtbyOcgPMFXHfJx/Wuo1a2a10yHc5bLKGXpwB0rH8O27XN/bxMhYCcM&#10;V9Mc/wA66a5iN5d20VygMnnMxROcKOpr0sTUtUj5anlZZhHPDzl3sl/XzF1S5ubPw/YWTwRIkqvP&#10;JGY+WGcAc5x3NZOlT3V9PEHhRfPc7SiAbUB5I/LFavjq5R76fYw85LRIbYHopbufTApfC2nMdZnk&#10;WIeXa2yRR4IzxyfzNccJKnhnNrV6/wBfeenXoyrZjGlF3Ssvu0/R/eWtTmntVGG2AgIBjmur8MeE&#10;0trCL7QcORuct2J7VgaNYDXPF1tYGN5fLzNLk5UY7V6NqNm2n+Eb/UpQN3lfukcYwTnP4dK8+rPl&#10;UY9WevRoJylJ7L9Di/BWlXN34km1FYAQZmw/Yhn4P5L+tbeq28t14v1WD5QIYUBC+hYCug+D/hpD&#10;pcd+y7h9rEYBH3gqgflnNY+jQfafEuqzmVi1xqiQoqrnCmYjr+FZVKrlOXlodNPD8lKN+rufQHwK&#10;09o7q6MRGDdKiN6YVQa+ifDURtLZUZw3yc14l8FdNlgsjKYCubosOOgJAH8q9r010S3wzYIWvm8V&#10;O8z6rDUlCkjQkugnCMefetbwxaS3s4ky2RjHvXMW0stzeCIggepr0TwNYsssWQGwOoFczdtTupRX&#10;U7DwxorALJIow3tXSQ2QTiNFxnpVfRIjDbgY56gGtS1ibdvLjJPC471cZXZhU1dijf2JkhCBetZj&#10;6PsLSyA7R0B611a2XnJgce9QXWjmR8M/QV1wsyYyVuVnC3tikgIaLDfw5FY3iDwJBq0QWaFQcckL&#10;1r0+Lw9Ag5jD+x5qxN4ZiaPf9nGPpXZTk1G6ZM6lOLtY+U/iN+zD4S8TxSwaro0cwboBCD+hFeJ+&#10;K/8AgnJ4H1MPc6TptxYSA8G1lMefwFfoPf8Agxpv3sVugx6Csu98AiZPPkhwR94Ba3+vV6EbqRzV&#10;cLl+K0q00z813/4J465FJJ/ZvjC5ZVHSba5H5itDTf8AgnvqvlLc6p4glZGGH2oqk/Sv0KfwHpcG&#10;WW1HA5+Tg/WuO8eWtjp9hI0CKHXICKMVz1+IKyi7MwocL5TUndUkfHy/sr/DLwgypqOkNeToPlFx&#10;KWVvqOhrN8Wa9p/w+UWfhXSrS2JG3yrSAJj64r1zx9J9pSW6aVw0anaAvvWN8PP2eb7xlef2pqUZ&#10;maV8tuHQH61hRx0pLnxEm/I9FZHCdT2WFiopbu1jx6Px34wvPme2lIzwXf8AzitH/hLvEl6kdrNa&#10;7QSORnP419beH/2U9BsoCqaVAOOsyA5OOtWj+yNpdzIJVtI4jnI2xZrd5pQS0idVHh+lRetVHgHw&#10;z8I6rqd1BdXVq5VmztI6D1r27RfheLWFbtoigYfejGd3sa9I8HfAXTtBULMGaTbnJjwoFdDY+Go4&#10;StqxTygwGMdea41jYVqvvbHqc9HC07U9WjxPW/h+YnE2wgHnJB/Ssv8A4Q9FcqiMPlyML1NfR2v+&#10;CYNQhkS3t1VlHBI4rhdV8EXlg5aJMsV5UDiu+NSg46aHC8bKqtWfOXxs+Cdn8WPAupeDr+zDebbl&#10;onU8xygEq31zX54eHrK80DUr/wABazlbzS53VUfglAcH8j/Ov2F0/wABXlzK0jWBQbxu+U+tflr+&#10;2/oCeHv2pPGqeFCpvNB1kPLbgY82GSNGYgDrySPbivdySu5ylQvpuvI/OeOqNGHssZH4k+V+aev4&#10;HMSQMp5jJHr2qPy/9mrHh/VbDxLpaanYy5VuJI+6N3U1aeyBPA4r227aM+LjJSV1sc14khtra9tJ&#10;kUNugPmL6YbArktVuLZ9dn0/UrcTWMm0SQlR8nB+ZfQ16D410yOPS9PvVXGY5C7H0DV554gtJUMd&#10;9gq0yhx+fH6Vrh2vaJnBmV3hvR3M/WPA0WlkS2EzSWk3+pcjIJ9D71FD4Xih00yW98PtCOM27LgF&#10;D1OfWuu+HOoQahqw0DWEDWN4QjlukUh4Vh6ZqP4p2dv8PRdaO0atdSHbayEcsrdDXd72x4CjRS5m&#10;jgZol+0zzK4YhfKQq3B9a/UX/gnt8N/iD4D/AGS5PE/hK/vdNm1FxJqNlEozcWYUASAFT8wPIPoc&#10;ivz3/ZZ+Dd78aPjT4Z+H9vYPcQXmqRLdxxsAzorBnAJ7kAjn1r9i9G+Pvg7wrplhpHgX4PXqSafC&#10;lvHa3upwxIoVcNF8vOARwcV8Xxli4+xjhFq37z+W34n2/AuFr08RPHxWmsVt9rffy6knw++InxH8&#10;VXcWgQ+KJJhfIINstxHhl44xtznjr7V6VplpbCOHwXohjv8AlGGoyySYtpAcMsilccEVyPgzwvY6&#10;n4qTx7baVJoulhRLeLNc+b5Ep6+X5fJUH2zXV+IfiFZ+A9F1fxdcakhh8syW95LbtJFdkHJB3jjK&#10;/kfrX5fUhGc9I2P1h+1p01TjNSi0nZdH526pepLpOmeJfG/7Q1p4D0m8hSTTjHfaxqEVrH5SW8Y+&#10;+qtuDO5wFOOetel/E7TNf0bSbuHWvGo1BJbpY01ZLIvJYRM2VDrEAU56npXkv7Jmrarf2l98TF+F&#10;02nL4qu82Os3N8VaKGPIUom392NxJAJwRg9K9h0HxH8VdQ1WOK38R2Zge6SCfUDDFK0oB4DAZzkc&#10;dK6qEKUIOFne54+Mq151021yxSX9PU1vCdjp+j+F5da1bUGkSFfPn1LBikkAGXJA9QB1Oa+Jfi98&#10;RL74p/EDU/G1wBGt9cYt442JEcS/KijPbAz9TXv/AO1p8ULXwf4Huvhv4T1KOG3uHaMqJHZpScvI&#10;Qf4fvY29BXydDqUsE32ae2bbniTIGfpXs5dBRi302/zP33wf4clRwNXNq0ffqe7C+/ItX23dvuNz&#10;wz4u1Hwf4jt/E+iXQW5tiUkikQPHPEww8bqeHRhwwPYmsT42fCzQ7DTI/jN8KLZl8M3twIr/AE1C&#10;WbQr08mBu/lHkxueMDGcipLu1e5XNvcrHnn5RyeOh9ua0fhz8QJvAuuXEF7ph1LT9Stvsms6PdH9&#10;zfWp+8v+8OGVuoYcV6HJGcHCW35Puv62P1PH4DEqrHH4D+NBWtspx3cJfi4y+y32bv5ra30190Pz&#10;qMuvqPWtC3ZiFXaAvHIrV+NfwgHwx1C08WeDbue/8IayGk0LVXjwyEH5raYD7sqZGR3GCODWHpV5&#10;Fc2XmJkOT86k9D6/jWUHOD5Km/5rufRZZmuFzfBxr0fRrZxa0cZLo09GjSCqPugVVu0a4UxuxUGp&#10;t7R/us4OOGNRTyGRenP0q+p6C7kunSj+z2XOSGGBTEsmllwXAzzSWKOrEjuelXkhVYXlP3l4q9mY&#10;zlyyaMi/T7LN5hGQp5x3rL1GSOWbzUzjsPStHUZjMhjfGMY4rHkAVtgPHatHZxuZ27iHO7ex6mpo&#10;NzYA571HtDId3UVb0xMpkjknAopXsRWlywJ2UNYnp1x+lULeBkbc5GN2TV196y/ZjxkZJqVNNecH&#10;ylzs29B1HetbpI4ltYveG7c5DsnDHitOXT2WXzJE2qTznuKm8PWcaoJSOMfKuOlac0JkUoADz/EK&#10;4pyvIrmaY3R1AQMoCjtmuisow8YV+tY1jbZQKnAFb1jFiFQGwR61zvc8/Fzu7or3YtoEeW4ICou5&#10;ifT1r6M/4Jh/s+rqF/qX7UXiaxjKmeSx8JpPGCV2jbJcKD6D5Afdj2r5+0v4e6/8YfHui/BvwiN9&#10;9rl2EllXkW8A5kkPoAuTX6deCPBHhz4a+D9M+H3hO2EWn6RaR2lqCm1nRV5kPuzbmP1r7TgrKHmO&#10;Y/WKq9ylr5OXRfLf7u5/Nn0j/EF8L8GrJsJUticddOz1jRT95+XtH7i7rmNHYzAmQgsaaYcAnNSs&#10;oXpSV+1H+dbvfUgCk9qSrGB6VG6LuoER0oQkZFO2D1NSbQBjPWgLkB4OKMH0qRkVT9fWnbRs6dqA&#10;IGBIwKTYfUVL5eemaTywOpoKVyPy26npThGCcAVJ2x/SjAHQUBaRHsK8AU0xMOuKmzig89aA1ICp&#10;XrSxqSc+tSNGrdePpQsRH3SfyoBvQi4bgDH40uw+opyIAwNPKA03YV2RBBjnrR5bYzkVIYzjI/lS&#10;KMnFIa1GbD6imng4qVgAcClCgrmgOYZsX0pCnPFOooEmNKgL05pFAJ5p5GRikCgHIoHfQNi+lJsP&#10;qKdRQK7GhOeaXYvpTlAJwaRhg4BNBSUnqN2H1FGw+op2D6mj8aAaklcjIwcUAZOKeUBOaXYqv3oK&#10;SdhhBBwaQ8D5Rz3p7KrHjPSmlecc/lQKzQlKFLdKdsXPOaUKq/dz+NBSiN2H1FGw+op1H40PQfKh&#10;uw+opGUr6U/8aYST1NAcqEUFjjiggg4wPzo/Gj8aL6hyoaEJGQw/OjYfUUKm08H604gnocUuZD5S&#10;Mgg4wPzpoQ55qQoSclv0oZABmi6FypDQAOgppQk5p1FMLIRxkdajdCTwRUhXdxSeWR1P6VN4sdhi&#10;jAxS/WnFOODzTNrqRuppodgAA6UxhkkDvUpGMfSm7BnNCdwWhH5D+oo8h/UVLTN7etHMg5mNVc8N&#10;zT/KHt+VN6Uu9vWjV7CNwa5p8DbTIuPXNWrPVLO4b5JRz096+fPA/wASNY8eX7HzVUIflKH5QP61&#10;31x4tHhuNDPOr8cndjH6V8z/AGvR36HsRwM7anqKSJnIYV8q/wDBUrRYmtfAHieNCWS5urRn9iFY&#10;f1rrfEn7Wng7wqHN3qThkGSuM14J+3Z+1N4Y+JPwz8NXGjSvNFZatLI0jrt+YpgL0/WvmuLsxwOL&#10;yKcISTleNlfrdf8ABP2fwBweOXinglTi9VUT9HTl+tjw7XPEFjotv9pnlVdo4znrXGaj8J/if438&#10;My/FG5sorHRZJ/LtZbyXY1z6mJOrD36VZ+E/iTwT4i8Y3GvfE6Ka9trGLzrLRYz8l3IDwrn+4O/r&#10;XUfED4leJ/iVqS3evTLFBCoSz0+2G2C2QdFRRwO1fk9OlCnBpO7fU/0ZccwweLjQw6SSs5zfb+WC&#10;6vvLZbK724LQvBMGius8jebLjlh0rehhlyTKTkmpljBYZP6U9toONtWkkrI9GpWnUd5akYjYHheK&#10;eoAPzChpVUYPH41HKx25Q0r3Rmk2S+ZF6j8qWJwetVYmbkN61OmAoGe3WizBqxYBzyKR2wxwvFRr&#10;KEGM5+pxTw4kXqB+NFmQ0xS4xx1qMMWJzQzbT0zTlQHJHHNPRD2GtyNoHP0pEjO4bhgVKqhTkjNJ&#10;ICV4NAXEyEYBelO3L61EX2sQxp6LvUNnrSbuxtaCsoZhkdqRogVwKeTgZpiyEk5Hem0Taww4RdpP&#10;amBgehpZWzk47UxSQeBmhuyLSbEk+f7tGNqgsOB14pRlTkihnyMEfrSWrKvbQRjGRlQPyp0QUjOB&#10;jPpUYiLNgPgfSpeEXgU7g7WshkwAHApidfwqVgGGc/hTduO2Km+g76DGB3ZANOQ4HzmnAjuKbKGC&#10;EgGi4730GTbP4TTI2GzbnmlwzdT+lNA2sTnvTWhew+JH3g7TipmGMcdqAwUdKCd5yBUmbbbBR1JH&#10;amkAjBp6uoG1k/WkKMX46fSgV0NCEMCAcUg4kBI71MBgYpkkZyG/pTT7gnqPLKUIHWmIuG+7+lCn&#10;ac4pyyKeCP1pD2JF6D6UMWHSovM5xjvT069KCGrDlJI5pfKAGQKKeDhcn0oJbsMIIHIoBBHFKzAj&#10;ApoGBiiwJtj2YEYBoQA5yKjV8nG2nq23tRfQVhxAweKIgowSBQWyvAoAwMUyQYgDGe1MweuKey7j&#10;nNKFIXGKHtZAMTGeRViMqTxUQXnhaeqlTkNTSaBvmLKSKCRnn6U58EA9/SoQ23B+lOaUkgBSefyp&#10;9TncEiRCF4b1p+FI+9+lRO67uWH504A4B31LZNmNZAGzSo8Z4z39KRsrkg546VCokzkKaa1HFK+p&#10;OPumkpsaMgwWz+FOp21E1ZgqqW3McY6e9EgAyTwKXHy7s1HeT7ITkYBHJz0ovYI6nMfEbVDFZC1i&#10;OXnJUDOOMZzXrDaLbfDP4AeGPAMO0X+s51rWSF+b58CBD6bUGce9eb/Cbwcnxi+POj+FL1CdPjuv&#10;O1CTPCW8YLyMfThcfjXd/EvxF/wmPxA1LxFb/JbyXDJaQr0jhX5UUfQAV0zfsqCj1eplm758VQwK&#10;ekF7Wfq7xpp/+TS8nFGNukEnzEEVYtxjOKouJg/AP5VPBcOkZBXnPeuUTTsWnlCHBGATgcU5NpyS&#10;eMVSjnaSX5hxn9an+0FVwI8/jTuiHBpDnKrNtJ4Izml3xITtfPrxVWa6KuN460sbEHBPejRD5O5c&#10;WaI9G7c8UwTx44b9KgdiOhohCsdpbFK92JQSRPbzb59wGAP1qWdstj0qDAV1Ea8dyKe8ih8s4HHT&#10;NVe6Ia1uORsHk095CG3RPj2NQmaPIAYc+9MnMatlXyfY0BypslaRw3mA7mHUUu7fyU5/lUEEgUnc&#10;3WpldQDyOfegHFISRzt5NJHGFyR39aJGkU4VRj1zSeZJnhc8dqavYrW2gximD0/KoXdAcZAqQ7xy&#10;yVDMYycFcH602zRDS3BxzzRsjIySM0gC/wAP86DFGDvLc9ai92aLQdbw+Y+VGSBwD61J8Uoxp/7K&#10;fheJeHn1LUbhs9w0m3+tMhnSFS4YZ6ipP2gAbX9nj4f6cGw02kzzsPXdct/QClN+4c7vLMMLF7Oo&#10;n91OozzP4a24/wCFq6luGDb6BaRgfXaT/KvR5AgU4bnHSvPvhzCzfFvxVJkhYFtoenpGK7tn8x8I&#10;/Qc1VP3aEPRfkThH7WLn3lJ/+TMYJWP/AC0YewFLCZmOSwPvSbfmLED86B5iOFhQYPXmjdHe7WC4&#10;MinLEY7YFRebLn5T+lTSscbXUfn0piJwCU49RQtiov3dSJJGTqhFO82TrhvzpfOZwDtAPpipI2Mq&#10;5kTBHrRZlXt0IxcuI2GTnPFMlu3Y4IP5U6XashG3v61G4B/pQyoxiLDcEyjINfRP7HviTXPF/h7x&#10;B8LLvVnEEdsZtMj+1eWckfMn+6TXzghlWb5Tx/Kus+EHxDm+HHxE07xbJeTJbW8u29W3YgvG2Qdw&#10;xyBkHHtXPiaKq0GrXPneLcpecZHWw8F79rx0vaS1VvN7fM9Fi0zx/wDDv4gxeH7qdbiI3IW7sJ8N&#10;LEr5wdy/LIDx1wa4X9oPxFpthb2mjTR6zY6Xa+IUn1XTVQrHEWJQTRy7SVCsR8ucc16H4xh8XeG9&#10;cXVtU8Ozxb8TWuq6fKZYp4z8yksMtGf9llPfBqn8QNe+LPjjwnf+BPBNlHqun6tYOjaXPpq3EMUn&#10;DEiZcPEwbacucCvmKc0lqrWfzsfzWoyp1lN2bW/RadyB/hr8ItH1S0i8e/Gqxj08WqymK9AiupWY&#10;DCCQHBB6ZbnnNd74/wDCHhDxn8Pk0fwR4jsbPSdN2TXUun34EXlj+HehJZj/AHvWvmX4ReHPGPxS&#10;8MTQtqmlzX1nMYNa03VJw0qSK23J3AjDcgNnmvZvh1+yToXw0hbxN4nSLzL21ZXsdJvFayto2BG+&#10;Xc2JTnoq9DitbN81PS6/rVnVUhToyjVnUejurWd35LT79kO8R33i5fBcukW2kmxMMUf9mwreSTI0&#10;RH+ulkfgt3A9+lfC37aOk+PJ/ENvca3pxt7W2tw9rvmG6WI52scHnJBNfUPjr4V/EPwXby+IbDxX&#10;qt9oUIZ57ee/GJIwRxtwdgIwOBnFfPn7Z96PEPh+bxBFbiFBcKIIVZ23MkSqdpbB8pA2B6nJrtyu&#10;VsXHVO/9WMcbSo/V5ygnr+HXW+7PjvxCimCWVgfMMSoMe7ZNcl4nSRmaNVKDd82R1rrb6YANKx3Y&#10;lU9eOM1yfii5uJvK82XdkErg571+pYK/MkfmeaKPsJMi8IQxwu1zGh3rxnPXIz+davhbNzftdkks&#10;zkDJzjceag8NadKmgveSkIWlfYO5AA5+laPg60lstAuNTlUoypJIoK9MjAP61pipxtPXsisrouKp&#10;RtpZyfysc54kvC1w+oTIdzyO7NnsDha67wdpq6f4GOpzArcX537iOdnQDFcrqdjJqWrR6cI2MZKQ&#10;bwuRjv8Aj/hXoWtyIgjkLBbewhVI0A6hQAo9+ayx00qMKa66/JbL7/yN8noSljK1eXRWXq939y/E&#10;vfA+ytH1+6ZgvmOpAVj/AKtP8TXXfG+K20jwjbW1vlm1G9CxRjqI16fngVxnwb8yzur6/ucKbgZD&#10;+p3dK6zxXcS+PviRo2jRIXgsYg8rbf4sYxXnVG/rL12/yPTw6Twemjbf5nceEtGi8KeBdKR1+YWU&#10;13Ju7YUnJ/GvPvhnapOIJbkMzXGqxMz+mSzZ/WvQ/izcSaV4RkgDqqrB9mUjqQVAI/Wub+HEVtHr&#10;a2cEQkW3mGFPH3IsZ9uTXPrytnYkpzgux9EfC9NsIjc5HmKF+gHBr0Bb5reAqo57Zrhfh7avbWMb&#10;uxLMoLEj2rqVleTCA8Z7V4NdqVRn0lCHuq50fheKW+vEfpzk8V6z4KtPLdZMYwQDXnPgWyUKsrIS&#10;SRgV6x4aszgRiIjgFvpXPPR2OqyjC51lkFKKQB0Falpbuyh1UdfSqWl2qiNY+gHOTW7pNsC+48ge&#10;1XTVmjinJJXJo9KLwK6P/vDFObS1UAv/ACq8q4fYh4x0FWILbey7lyO59K6k7M4nV5dylb6NEgLL&#10;1PtVp9ECW+8Zz3H41ehsnPCgHnirxhVYiWTn+7mtua0dTjnWk3oYEOjIQzDPHQGorrS4cHzARxzW&#10;jrGowaUnmTShARnntXBeMPiHLOhstLcnP3pFrirYuMFY6qFKpVd3sUPHGtW2nSva2hXOMZHevMvE&#10;KWt5FK93y7DhfetrWrqVQ0ry7nP3snNcfrmoyu+0ODk9j0rz6VGtiKl2tD2oVYUY2ieb/EPwZqN1&#10;atNasyhXyVGPm5r0n4Eahpdxo0N4yKZQ4WaE8EY4rOVZL1WidwQv8JXrU2g+FLq2ZryxVo2DfKiH&#10;Gea7cVgpVqXuuzR1YfHU6V13PSvij8cPhl8HtB/t7W9IvrzYuYbSxgLvI+OnPAHTmvkf4t/8Fr/H&#10;Gmaq2l/Cn9ky6aSPK51i62KccA/u0P8AOvoXWLG7vI00nUNN+0ozofnXdjrnmub1j4PeF7m6+2Dw&#10;pD5ig7m8oH+lPB0KdD3q8Of5tL8LHLjaTxdJKlWcH3Vnp87nzz4X/wCCxH7W+oa/Cvjb9lbR103P&#10;7/7NqUqSqh6ld64Jx619jfBf40eGfjh4at/FPhKd1RiFmsrgYmt5CMlG9evUcV5pqnwN8I+MC1td&#10;aMscmwBZETaRgdP8+ldR+zr+z1pfwZvb3UrK+uJJL7aW8z7q7TxgfjU46vg5xUqcOSS7Xs/W7Zng&#10;sBWwcGqlVzv/ADWv8rJHvmjwLcxAsMZAByeh96mufDtncOxIjUhM/KuRWda+JrmOEYtgrDoVTqfW&#10;vDf2iP2+/Dvwwt7nwX8P7aLXvExbbdJC7G2tCTjEjrwT/sj86dHFc9kjnqUZp+7uz3K2uNPtJX0+&#10;zgEkj7lZ8fKoxz+NfmB+37+yj4i1bx3qHx3+Gq51nz5PtdoSNt9GpwQQf4sce4r9FvgR4zvPG/hS&#10;y1jXrKO2vZ7NXuY0J2q5GTjPIri/E3hfR9Zu76M20UhNzIVHUjJzxXVl+byo1lUh6HnZhk8MXSnh&#10;663/AAfdH4q266jaXs/iXwNA0N4h26t4euSQQw6kDr649K6zwn428O+LB5FtKba8QfvbK5O1lPfG&#10;fvfhX2j+1J+wD4d+JF4/jDwpGNH1pR8l7brsEhHQOBw314NfHPxA/Z88W+G9T/s34r+DJYZEYiHW&#10;9NQsj+7bRkH6V+gYbH4XGU1rZ/195+VY/JMyyiq+Rc0P6+78iP4rbIdJ0fSYRiS5j2spHONzlj+Q&#10;rmPF2nWV7Y2/2dfkhZYyw9CP8Kl8RfCb4zeG7JPE+jX11rFhBHshnAWcRqegPcdf1rlbu5+KdzEd&#10;OazEW45zHZtv6dsjrXZCk7pxktDyKuMpypyhODTa7XKlprGnaBq1wl+3+jhMqqnJZs/piob+58Wf&#10;F3xSt1Jpz3FyUWGCG2jOUQcKAPU9zU9l8J/F14P7S1WwkWNTmS5vWEKAe7ORn8M11Ol+NdL8BaQ+&#10;leB5Vk1CRdk2rQjasAPBEeeWbn75A9h3rt9pCCve54kaFau7Wsj6Q/4J66F4W+C3jG71698OXOp+&#10;IbW0wyW10g8iIkeaEY/8tAMfrX3LbG38bahDrfhLQUsJJVE18lzLAykf89iygnOM5HHNfnd+yB4h&#10;u9H8S6frdq0ct1bXakwTDcJVLYYMO55zX6X+DLe78H/Dy60vTPD1lHqVxcebZTRtIs0Ub8qUIXEs&#10;e4spU46j0r8m4hnOpmEqknr09Ox+1cNwhhMDThCCa212d1u7Narf5I7TXNV8OfDWCOPQdZt49KFp&#10;C+o6p9qEodnYEMMKdgxlSDXluoaza/tTeNv7IuTrl78PtKu1E8dvcoiX0uQrQQucbU4BdgCSPlrG&#10;07+yviX8TLT4LeEvhtL4y0TS5xP421CC7lt9kexvMgb5jHIVYhgBz8vavWtU8Q6f4RstI+E3ws0C&#10;GLSra8jutPuWtsLBHuXfvIIALAbdvOMZzXiOLUk9n/Wp6jlGlBwirtrf+uv9dD06V/Fk2hJongnw&#10;NZCxtIAl9o00jSQpAigDZ5YBMm0YwM1Ba674Z+Avw/k8WGS6vLRJmQTSQLFIZTyLWMAAkp03nkd6&#10;y/EvxZX4faHJLrvjKG10hZi63mn27PNJIwx9nTcBiQHgnpjn2r53+Lnxw1z4uazFcT2bWlhYIU02&#10;0iyUCscl2J+85wMtgc11UcO69S72XXz8j6zgfgbHcTYiNWrG2FT956rmt9ld33f2eupW+KXxF1L4&#10;t+L77xnrEDpJdvmKN1AMaYGBge3fua5U24lTybjkdm9KsC6LfNNtLMcDYevaoDJ5UxWZNvvnNezC&#10;nGKtHY/qnB4algsPGhRjyxikkl0S2sRwO0EgtZZgM/dyKi1WNZmBQgyL9xh2p+oXdqkYRbfeMnHH&#10;Q1VXVblZQstrGgH3WUZ3VpF66HdCE376R1Pwy8eaXZaZe/Db4r6bNqXhbW5ETUrSDhrZx/q7y3P8&#10;EsZ6joy8d64P4s/DHXvgx42Hh69uYryzuoRdaPqtqf3Go2jfclQ9AccMnVWyDV+716J4gkcYw45J&#10;7V1Xw48c+E/iD4df4A/GHVFs9Kmnabwzrohy2iXzYA5/593OBIvQfeHIOVKn7WPK3ZrZ9vJ+T/A8&#10;PG4PGZTipZrg6ba09tTW8orTnil9uK6L44q26ieeWUkepWoh3gd4j6H0qOGRgpQnDM3II9Kd4w8J&#10;+LvhH43v/A/jPTXtb+xfZKjcrIvVZUYcOjLhgw6g5p7SQ6laHUIQBcRgb1B+/H/eFYQm+ZxmrSWj&#10;XmfV4TF4fG4aFejLmpzSaa21/wAxYjLFIB5ZGTySavFlWApE2Cx+bPeqttieBWPBxx9KnERWMAnO&#10;RWsnZmlRJ6swtaTy3KKcjdVBxuy6jOOM+9amucN5RTGfesqGVo90BGQxq3JWUX1JmrAgw/zfjVzS&#10;pESdlJ428cVSLeXL5ZXIzwas2sgS4VSPvLVUZLks97nNX95Mt6hBJLGsiJyGzxWx4UkS4g8icYOc&#10;HiqPlsyFP09a0tDV7J1yBhmHGPWio/dOCnaUTobXTjaKPKXKEce1X7WyAjaSXjI4ptlKJlVAnRfW&#10;rcsEuzaq4+grlT0uc06km+VjLG2ZCDt4+laEl5b6daPfXPCwxlmz6elVrcvjA4IHWk07wn4m+MHx&#10;F0P4KeFTi7167SOWQDIih6u59AqgsfYGs+WUpJJXfY5K9SjCMqtaSjTgnKUnsoxV5N+iufVH/BK/&#10;4TzjQ9c/aK8R6WEuNYkNh4eM0JyltGQZZUP+02E+imvrV+QSazvBng7Q/h74Q0vwF4ZiVLDRrBLO&#10;2AzgqgAyR6kjcfUk1ov901/QmQZWsnyqFD7W8v8AE9/u2+R/lN4ocaVePuNsVm7uqcpctKP8tKOk&#10;F92r82xoAPU4psnT8aWkYbhjNevc+AsMpVBzyKfgelISQeFzVXRDUuwhKgEd/pSgrnj+VJszznFK&#10;Ewc5ouhcjAlQeaYevFPZdx69qQpgZzT6jUbDR3pF7/WlQFjgjFO8v3o1uFroCVK4HX6U0gjqKcEw&#10;c5pWXd3oBRfURcY5H6U3B9Keo2jGab5uCF29vWgJREJ29eKT5TzinOQ/UdKQADgUDjGzGYPoaTBH&#10;UVJSM209KA9mgQHbnFLMVK8etIDkZpaAUBqAHORSgD0peewooGopCHaOoH5UhXdyo4pWG4YzRkom&#10;MZ5oG0mrCEqFx3+lImCenb0oK8bs0J1/Cpckgcdbj8D0FRqBkcDrUlMKEDOaTkh2FcAYwKZgZORS&#10;kk9TSqu4ZzTumOzG5H+RQSD1H6U/y+ME/pR5YHQ/pS50IZhfT9KXac52/pTvL96dU8yGrEZ4PIPT&#10;0pCcg9fyp79fwpAuV3Zp89g0EwPSjAPUUoGTihhtOM1LkDsJgegoA9BTlTIzmlCgdBQpO4hnB7fp&#10;TADnkVIw2nGaSm5NsduwYHoKYwOeBT6KSdx7jSPl6c0mD6Gn0mfm24pNMHERdoGGH6U2lJyc0lUl&#10;YaQbVPXFMZSCcCn0EZGKY9hpKY4/lTad5fvSMNpxmgCNup+tK5HSkbqfrQTk5oJsJRRRQFkFNbbj&#10;HenUYHpQNKxHg9cUU9vu0yi9hWTPyd+Hf/BRQ/D62jEccrhV+dSfmYVreK/+Cjeq+PoWj0rU3jgY&#10;A+Ucb1Pua+Lrnw7rMK4Ac5GRgV3P7Lvwp8PeO/i7ouiePfEjaVot1eImp3nQxxZ+bGehPSvwV4vE&#10;4hqDna+nY/QKWHp+0Stc+zf2WdN8RftVeL7fwraQzXG9/wDSbtztjgj7s7dOK9g/4Kj/ALPPwm8M&#10;/CbR/hV+zTpn9o6po8on1e9jvN/mMygMB2Bzk496w/Evx3+Enwt0ofBH9kWxTStKhIS/1+Abp7ns&#10;xD9cnua6j9lDwdp/jnxatnP4gnuTLJvlMsm4uSec5r1Vl+DxFGVClLmva8rdU72jfp+Z7/DnE2P4&#10;WzyhmOFXvQb0va6aaadu9/yPgzw5pHinwFeoPE+jXNu6Ah0uIyvX612ll4q0e62j7WgY/wAPPWv1&#10;7139mf4SX3h97TWfDdpexsmJEntlJYfQ8V4n4x/4Jr/sreOQUtvCM+jygkibSbpo8n3U5U/lXF/q&#10;ljpL9zJS/D/M/rXJ/pPcGTowo5thatGSVuaLjNf+2v8AM+BYryKX7tK0wBwDX0944/4JAapZLNef&#10;CL4xZ2DfBZa1akc+m9Mj8SBXjfjr9in9r/4XvK+sfCp9VgQFmudGmE67fUYw3b0ryMTkuZ4P+LSd&#10;u9rr8D9ZyLxN8O+Jbf2fmVNt/Zm/Zy9LTtf5NnBE+awDc81KqbRtPSsx9dk0a8Om+IdOutPuBw8F&#10;7btE4PQ8MB3q9HqFrMVMFwrAjOQa8xprdH3M4yilLo9n0+8m8tAc4p3BGAvP1pFlZ1DKrYI4+Wno&#10;oA9zSdzO43y9x+alAjQYIpZEbjihEbHTvQ9BaAFLLuNPTvTqKm9yW7hRIrDjPWlDEcA0gZiuDTug&#10;3GGLJycU5QFXFPQ84pzoGXAHPtTBysR9aaYx/CKccg4IpGYKMmk27jvroRkHaQfSmbQvI/nUxdWX&#10;jvUbqAOBRdMpNjCoPUUbF9Kcq7hnNBUjkinoA0hV5HXFQtK5fbu4xUrgnGBmkjjIHzcc0mtS4tLc&#10;RSNu4npSqd555pQpQgIOO9OMm0AUlYTYMig4AprMrLjFBdiS3akCsen86GNXEEYboKieMhyBjrU5&#10;LAAKD707cdgyOR1ouPmsQTFuAtIHeLknrUu0SPtx1psiOTwOBTTGmgWVGGSOtTqTtNVBG5bhe9WR&#10;IqgqakiUUtgLZPJo5bg0wsC+amQ7lGKBbEflYYjHFAhGchf1qU8g0igqOaAuxnlgclenvTxsxkcf&#10;jQHBOKWgTuKgTH/16a74XB/KlprgnoKGJIFZc8cfjS5HqKj2srZYdaUAk4FBVrIftUc0uQehopVY&#10;L1p3JaYisQOtKXbjmkJ56UFSMEjvR0JFVmL4JqZfu4qJOmKljkVetNCk7EioinIFIxKnC1JBy2fa&#10;lmDFuBninfUyvrYQKrKNw7U2QCPBTipIogBubk9RntTpO1JPoSm0VipkO4jNOSWQkIW49MU5/vGk&#10;JI5FNml00IZnWQDPB61KCCMiq8krZHWpEuVQBGHJ9qWxM4trQnMRKZUc+tNCnuenWnRTA8UkoYqS&#10;o5AouY69RHO5MR1jeKNTfTtLkmaQZCd+5PatiNnEA83rzmuL8Zm/1zWLXwrpsTSzXU4jSNByzE4A&#10;+ua0pR552O3BUY1KyvstX6I9M/Z60pfAfwT1/wCKl2CNR8R3S6PpHPIj4eZh+GF+hrOD9zIGyT82&#10;MZro/i2w0OPSPhLp02LfwrZLbybT/rLpgHlkPvlsf8Brkk81eJMHjqBVV58032R4eEcsZOpjp71p&#10;cy8oLSC/8BSfq2XRLHIdgHTrQ6ARluPQVWCvkEcUNcyGURyMSoHArJNNWOv2cr6EiQOoys3Oc446&#10;1YjU+XlzyDzUMTs5BVcetS0dRSuxJFhkYMqdPWkVQ3zMOQadkDqaYJGJwF/Sk9wJEjEjgN0+tPS2&#10;Xfnb3457UxCB94fhTjOAu7bzTVkS0yZYRGCP61C8URcluPxoF6R1Wj7ZHvKuNvpT0ISnfURrUEb4&#10;/wADmoWjwMDpVxZVkiGw5FIjo4yVz7UJLoUpSsUwjDof0p5WfYGUZ96n/duxBTGPeo7pvLQAdO2K&#10;Oo1O7sJCZXUEv3pzzbHKoaLYgweY3rzUTAg5x3qk7IfVhPPI8ZULk44OKqPcSsAGTHPWrisDHmq8&#10;0Sbst/OpNKfKnsIrDJUHBoySNrHI701oXm4D4A7Zp5eOFQhYnAx0oZppfQrajd21nZSyHjYhb8hm&#10;tL9o8geCvhto0i8jw3ajHbDysxrH8S3Ecfhe/JQZ+zPz+FbX7SxWTxf4L8NIMeTommRqO/8Aqg38&#10;zWOI92lf+tmY2bzHDt9HUl90Ev8A2484+Gl1GPiB40nP8WtBB9Aortnkik6cHvzXDfCCLzr3xNqT&#10;cibxDNz644/nXbOsZGT+FaqyhFeS/IjLYp4OL73/ABbYhEanGP8Ax6nQLFH8/p71ESu8lgfyqVIU&#10;I3KTVLU75JJETysXZg3UURTyJyr8nrTZAqvyjenSlEbj7iHNJplrlsP+1SLICzDJ9hTpr4xuQV3c&#10;cVXfcWAU4J6HFNYyqMM27PtRfQFCLexIJhMS5GCe1JIEI+dse+abEGyTimzLI/GKC0khYCi52tnJ&#10;5pZhE6ZkbgKRgnqPSoEimUH5aSWaRRt2nIHpSvZlON9j3r4JeKNV+L/gi88DajbPd65okayaTKG8&#10;uWeAcMrN/FhsY71WTQPEd/rbeC7/AFq90fVxmW3gWX7PdEnryp+ZTjAJHavFNI1vXNFuV1DQdTns&#10;7iPDRT28pRwwI7j8/wAK9DXWdI+K2ktrOs35j8R2C73gu4FljvF6s0bk70OcEqD3yBXi4/CKnerB&#10;afkfiHHHBuIwuInmGES9lLWUUtYu2rt/K+ttm+xxvxg0X46/AvxLP8Wdc8Gzt4R1VIdO8Qzx2yRO&#10;rocR3B8rBYHccycfNyRW2/wO8c+ONJsda0XxVPdWupQqbKG91CIgRsflywwcfrXTaJLN428HyeB/&#10;G3xD1Lw9DdF4HtLVp5RIpGFYH5k288Z7V5DqfhXx38B3Hgz4kfEdb7whBclbHxJY3i5tXZvkW4iy&#10;HReg3YwM1xJOtTUqatJaa9V/mvxPzmlWhTqezrOy8r/1r+B73r3wht/gp8C9R8O3Gqv/AGhrD51n&#10;VlkMqwIgOUjB7EHHX3r4d/aX1LxDYfDS6s9YkN3HeTA2l695uYxp9wBccLj8OK9u8U/DvxXJFDda&#10;H41a5tdTVo4r2B1KmJlzLhg/I2jn5fxrwj9qmbRrPTH8N6ZrEl3b2sEUaLHGdhYpzyR26fjXbgNc&#10;ZBaPVfL5m3JTjgaspycpS29fNO+iWiPla6CHSpZBH8xYY28A+tcvr5i/0RWLA+R0C9y2a6po5E0e&#10;aNeStziXd1Xjp/KuV8Wps1CGFeqxL17jua/UcF8dj8qzdONC9ui/M2NIEUXhgSzy5jUszknk5PT9&#10;K0vCUyTeGLie4c7QxDHjgdf6CsWF2i8DMobguAvuc10HhzTfL8GTPI37t5tqRoPmkYAZrLE2UJN/&#10;zHo5Y3KrGKW1P8zP0bTjPez6rMZDBp6K0QdhteVuSP1ArV8WMzCztzG2Nxkn9FYKAB+pqbx66aJD&#10;ZeGdMEYkkMc+oeUp4JyQp+g/nWVqGoHUojGSxSKJmfI+YEe/41heVWcanTX7v+H1O6UKeGhUoX10&#10;v67tfJWR0nhG6NnssZCpVYXcn0Iwa6j4GyyXOv3etXTkAsChY56eleceG9Th1SyvL20DBE2xxsw6&#10;k8H616J8NmjRFt0fCyHaOeprKpDlk1JamNOqnSjKD0d7eh1fxguPtH9laeeWa6e4kUnghRx/Sq3w&#10;fsJb7xDdXqL87wFUGfvPI/P6CsbxVrK3HieWO7uC62VosYIOfnJJx/Ku1+BUUb3Qmjydqrz64XH8&#10;81zVG402d+ESnVjc968NFYbVLYLhgAPqK6LSrRrgjA5zWJ4dijeJG8vLnjNdv4c013EaAY79a+dq&#10;uzPraMV1Ov8ABWmiMQ7+gPIr1Pw41sMKD8zHp7VwvhyzMKBm5K4zXa6JFtInxziue+txT95cp1cC&#10;KkYKDHFbGjsAAVPUc1laa0eUD8/LWpYMiO4K45ytdFPa5xVdFY17ZUDbwBnuc1ZSaN/3f54NUYZG&#10;Rct/dpkV4sW5w3IPpV8/VnmyjeRuWssSDpyD61heOPG0PhmDzbm5VXZsBT1PoKfe+IoNL06S5nA4&#10;XcM186+KviJe+J/GFxqepXRa3SVoLNCeFK9X/HpXPiKsrKMXqaUKGrnJaHoGteK9Q1otd305VT0j&#10;DcYrntQv3MbNCvy9jVCLW49R2oLgFEQBwD39avJFbtB5blnUj5ZM4FLD4Tmd5GlXESvyo5XXdVuw&#10;7xbSARk81gXM/nJmRMMf4s12er+FXuZMW3O/qQc4rGv/AAMWJgFw+BzweK9ylCEVZExU56mCt9NE&#10;gC8sBy3rWppPi42wEJYg+uKrX/hG8hO2KcsT2JxiqFx4dvQB5b/N0JzWkqfMrHTHCzlHU9I0Pxto&#10;xCJeTqcYyWXkGuo0nWvC1yhXzYiWPGT1rwafSfENgTJ5LMg6YHWpLPxde6fIIdQsHjPQMTx9a86v&#10;h2tmQ8HiaesWe8f2Rpkt0ZbYpuJyMinyW89odi88fw15Fo3xCvowDZ6wQvQxS8j8M12OhfE3zgkV&#10;/GhH8To+a8ithKvNc6I4t04JVL3Oqv8AWHs9PczArvQrx6YrwTxZ8JPhNpV3Jdy26pNPIZVVV6MT&#10;k8ete7ah4o0HWtMKRsCVTJBAz0ryfxrBp9zdKyxHOSOaPq94cpvgsdH2l1ozW8HeOrfRfDn9jaDE&#10;24jYZpFI2j8a1fC9t9odpLpsHfuDeprlvDMCQEEABCuCK7Lw9MrS8sOPeueKVF2idVWXtG5PqXNY&#10;0KDULIwtGjB2+bcuc15z4u+Cuk6nDIZ9PV03kspXIr2zT4lu7Yx4J7VDe6BHtKlTluoNe3hsROCT&#10;R4tWMXLlaufNWlfswfD152a58MQMhP3hDw3qDivn/wD4Ky+EfDHwL+DnhW9+E2lw+H9T1LXWS5u7&#10;BNsksSxnKEnPGSDX6GWPgu2ji3knYGGQPrX5y/8ABdrxZbJ4r8F/Di2u1L20M97LFnkByFB/JTX0&#10;mSznXx0Hd2/DY+L4qjhqOW1OVJPppruup8ES3+r61MbnW9TuLuTJIa4mZiPpk8VYtcvbyIo4BBdv&#10;TFUoCYoGaPklMA+nvVu2ZhZNHH1ZsH34r7KrsfmWFXLoe6fsz6pp9t48tGim8oO5dW8zaM7eRnOf&#10;/wBdfb/w08YfEL48Wtt4Q08ajHpdnZyp4h1mzug00NiGxhDKdisWKoCOec8mvz6+CuLvxDpNoxI8&#10;2VIz84UD5gDk9uK/Uz9n34kXngnxV4e8B/D7wBDNakXFpcWsyKqSxyKJMMwG4sGUkN71+cZ7SjHF&#10;362+6x+p5NXnHLvdX49z0bwTrvhjwL4UT4I/BbwHpMJmEyGzXXiJ8kY8ySRVJeRuuDkjsa37E+B/&#10;hV4TdvGd5pEMqWMMjabsMxS7QAMnmOAzF8klQOCM/Sv40+Kmjfs5eGYnhs7bUvGcrrKZI0UQ7W5z&#10;kqGbZkA+9fOWqeJNb8V65Nr/AIq1A3VxcMzO5GACSTwCeBzXj0aUq9m/vP1ngjw3xWfx+uYpunhm&#10;7pfaqNPpfaPn9y6m/wDE34v+Ivirr/27XS6WluNtlYr/AKuFfRV6Ek9W749K5VYTHKZoVk8tvvK5&#10;4H09PoKmMlqSTGuXzg7ec1HNeokoRkIzweK9WEFGPLFH9LYLBYbAYeOHwsOSEVZJbWJkS3TmJsZ6&#10;jrVaVtNt2Ls5Yn73NFzPbiMgSfN/d9aqo7I+EIAPf0rRI7adNtXbJYlQuSIsgjg5NQXlwVmFr5bb&#10;G7Kgwv41NaloHaSb5ti7qiu7mOZS9vEnI+VivJp8uprG/P5GVJYCzYw3auV/5ZuBx+NWjZaHFAsk&#10;wRRg5LDPUYpl6kd1AwIDhwCw/utmsSUS2kjwXdrvBIKk/wANLlVtWd8IzrR+LU9b05NK/aP8OW3w&#10;n1m+QeMNJt9ngjXLhsLexgZ/s2c/XHlOeh+Xoa8ZC6p4a1yfTNXs5LW7s52hurSZMPE4JDIR2ORi&#10;tjTru5+WWwTynjBMciN82exB7EHPNejeLNGl/ac8Iy+KdPtUT4j+H7QHWrSMYbxHZIpP2lR3uI1x&#10;vA++oz1HOVWk6lpQfvLbzXb/AC+7sfJVYz4VxjrRX+yVH76/59Tb+NLb2cm/eX2ZPm2credfa4mC&#10;3VsD5Mh7joe4rRiRZY9qc/LXJaHqiAxxXEgMLc5zXX2M0du32Qpyy7onHO8VnGaqRuj6ucouCcdU&#10;ZGvae/2fzS2HQ8A+lc5Mkit5gJ6c12+rCO5VfLOSRhvUVzV1prQzkN0z0J61Uk5xsa0Uq8LS0Zl+&#10;aZXDHt2qVZD5quOgqxcaeoj85AcZwT6VCtjJJbtLDcbih+ZR2HrShV5JNT3ZlWw81tqbdrOJthXq&#10;Rya27e2mgkDBPlxuzXO+GZGedLaZvl3/ADE/hXYhNv7iFSyjoRVVJbWPMVOVJtSRo6bN5ka4XLDv&#10;W1AWZQ0g5rA0eJoHHmNyT0roIZY34bgepNYq7PPxVlLQo6tqNvpUL3Nw4VEG5ielfT3/AASw+CLX&#10;UGsftP8AiqwmFxfPJp3hpplwqQbh50oH8XI2fg3rXy9P4T1z4p+OdD+D3hCIzalr+oR28MaDO1WO&#10;C59gMn6Cv1V8CeCdE+GngrSvh14chWOy0SwjtIFQYB2j5nx6sxLH/er7LgrK/r2afWJL3KVn/wBv&#10;P4V8t/uP5v8ApK8c/wCrfBUMmw0rV8ddStuqMX73/gbtHzXMjQyozg8E565pWMZGP605lJOQKQIx&#10;OAK/aObQ/wA8Ru1D0/nSFDnipB8nUUm0nkCp5gGlVGOKQhMcfzp5UjqKShSQEWG/vfpSqPm+Y8VJ&#10;RVcyAYwUHj0pKe4JHFAUDtRzqwDMj1FAOc1JRUubGiLa45z+lLznmpKKOZhfUjqPAzmpdjelJgNw&#10;aal3DRkdOVQRkinGML/+uihzXQNiM57GgJuPrUlFLnYXQirhdtAUA5ApaKV5BZiEHOQaY2cmpKDw&#10;M0JyTGrke1hyaCAeDTmYEYFCsAMGqd2Ow3AxikCgdBQXBbHvQWC9ahpiaYtISp4JFG8ehplNRDlH&#10;ELg4/nSBiOhpASOlBJJyaooeW+XIPNN3t60lFJISQ8N8uSeabvb1oJ4A9KSnZBZDl+b71BZQCoFN&#10;opWSYWVxVODmhiCcikoo0CyFDEcA0b29aSildBZAST1oooJwM0XXQYUUgYE4FLTTQtAprHByppWB&#10;IwKbsb0pcwxKKCCDg0UrsAoooPINPmARmGODTCSetLsb0o2N6UkwQ3ap7UbF9KU8daKfMAm1B1/n&#10;TD14qSmEHJ/xpczCyuJRQRiipc2Va4EA8Gk2L6UtFLmDlPwMj1K91cLawWe19uAkacmu/wDhX+z/&#10;APEzW7ae/i0KeOHcBvKHv0xX0j+xb8IvhhqHh6HWtRsILqZ0zL5qAlW6Ac9q+ydA8FfD/S9GC6Rb&#10;QrG8gyFQfeH8sV+U4PhqFZpzlo+h9jWxjpJ8u54h+yN+ypbWngeG91uwSW8nXcGkHK/XPvX0L8Nv&#10;gu3w61ldX04GOfPDoAK7b4deE9O0yBEsIwseMlcdM12i20YjETopHbIr7vB5dhsNQVNR0PFxGJqy&#10;qKaepkXHiTxXqqiwuZwqbQG2Ljd9avaZZywW+1idy8c81OtvGrZCKPwqdRgYzXbClTp/CjmnVnP4&#10;mIiE/K3Q+9TpCEG6NiCfvE96YgGMmnBuwb9a0sjOLlHVMwvF/wALvht4/i+y+OfAmk6rGOAL2xRy&#10;P+BEZH4GvCvij/wS1/Zw8ePJeeDhfeFLt8kPps7NCDnr5bZ9e3pX0mOvPrTiEYgsAcdM152KyXLM&#10;av3tJeuz+9H2vD3iLxvwrNSyzH1KaX2eZuPzi7xfzR+cfxS/4JsftNfDGSS78Dy2Xi/T4skC0k8u&#10;62/9c3+8ceh/CvEteutV8Gas/hzx1oF9ot/GcPb6latEQf8AgWMj6Gv2IAXzMjt0rO8TeCPBfjS0&#10;ks/FnhDTdSjkGJFvLRXLY6ckZr5DHcC0Zy5sNUt5P/M/oXhn6Vma0UqWf4KNVfz03yS9WrOL+Sif&#10;kVa6hbX0YlsrmORT/EvSrAzjmvu74p/8EvP2f/G88ur+BbrUPCN7Ku4Lpzl7ff6mNs/pXzt8UP8A&#10;gnh+1B8NZJbzw1pdp4w09MnzNLlKTqPeN+p9ga+Px3DWa4HWVO67rU/oThjxo8OuK0oYfGKlUf2K&#10;1oP/AMCb5H/4F8jxsAHkmkIA6HNM1yDXPB97/Y/jjw5qOj3fa31G1aJj+JAzSQXMM4JjkHGOprwp&#10;RcXZrU/UYvngpxd4vZrVP0a0Y8E7iKUjCqfWlWPL9eaeY8AZQ4HSlYLkeDnOakilA4YZpNi+lIYy&#10;DwMU27Ce4ksgPTFMwZBgmkeIq24DvSpxnPFTfU0VkhuNowO1DI2Pmp+1TzilIB60X1BsYYyOE6UM&#10;g2805jgdaYGO3k0XYJtsaygEAd6esK45ppGSKXJ6Z/WmrtA2IYmAzTJEzjoKlWRiQOfyolj3468e&#10;9IFKxBs4xnvQFZB97P4VKy7FwP50OAVINIu5EJDnG0U44IxgUm1R2papIG7jcGM7gaQsxGDinSH5&#10;enemhS3SpHEVflQt3xTJFMnAOPpUgGFwaAq/fH5UApWIlidf4j+VSJK6DHH409Qp60GEE545ouDk&#10;mAlBH40/qOKhdAh6cUK7FuCfpmgLD1GTT6jyR0NSdqdrE3GsxBwDThyKayEnNKCMYzSAGXd3pAmD&#10;nNOox/nNCVwu0goopQu7vQD0BV3d6c4JHFIAFUgHn60iNlgN360bEvUcikHB71IsQJwWpgYBsGpA&#10;T1FWtdSNyVGKdKVpHY54/Km9SMetPMIbBBP4Gh2Mm0KkucKRTpO1MEAVg5J4OeTTmki7sD+NLS4v&#10;QY68F801NzMM4wTSyspHyt+tN3lBjdk/WmVFOwSIhbafTimCAgEbvxoY7jk1LEwCcn86Y9Yq5FDK&#10;UOHp7T5+4R7011hZxjOe1MZSuTuxilcdlJ6he3ywwGR+MVZ/Ze0pdT+KF98VdTt/N0/wtbNfs0o4&#10;MoO2FR7lz+lct441NrWwKQud8hCKAecn0r0rQ9Jl+HH7Pel+G5nCXvii8/tG7jAwwtkDLCrfU7m/&#10;Kt6b5Kbl8jDNH7LK3Ri7Srv2a/w7zf8A4CnbzsYuo31zrWrXGs38pae5maWVieS7Ek59/wDCm+Sd&#10;vbj1qNVVTlQc9sUvmBztbduHUisEiEuRKMdEhzEgZFKgVhwM8+lQXUuGRF5zzxUsMijOB2qVuXK/&#10;KTiMKMqentT1ORkioo28wABsY61ICo4BqkYkUrsMYPJpUMoyN1NmKLIG64HTNKsmRkMPfBpN6lcu&#10;g4NID2pzltvSmecc7QCfep5CoTgc57U1e2pJGqdDmkkRSwYjNAY55b9aGOWxmhNWAUSsI/LUAD2p&#10;yllPXP4VEpG8gn8Klpq4rIVmZsYOPoKa4LLhmzgUtBBI4FNj2FtYhFZ7XYnPtUUrspxxirCqDCMj&#10;61HKi+najdCi9W2RAqseGOM1WuXCgESHrVl0BT7vaqs8Kkjkde5pXNYW5hYWJB3c/WkO52II6Hin&#10;qhVQBzx2pR1oNHJJ3MbxbHNNoNzAmcyBY1HuWA/rW/8AtOqx/aQ0+2ibAs7e2jCjt5dun/16zdSt&#10;jei2sVPzT6lbxqB1JMiirP7Td+iftKa1eMQiWZumyTgfJDt/pWGKu6DS8/yOedR/XYeVOs/v9kjh&#10;vgV5s/hC81BwMT6vcMD6/PXcr5WwEkZxyK434CqR8LtOZxjzZJZCv1kauwZAJAAOO9dc42lYjAP/&#10;AGKmvJfkg8y37rTVdmUhDjJ6io3iBcnHen26qo2AdR19KhaM77JIZIznGWz+FO+0yA5yKapVhtI5&#10;FKVQdf50O9y1ytbCPEyc5H50x8BSTQxZZApA/OhxlT9KRcb2GRnCkg084DBjTYsbcEfXNE0gRM5+&#10;lFrj3FBQgjFQ3D5BjVu/PFLHJvyS360vmkAqAKSQJWI0TYAqnqantWuLS7iv7OZop7eTfFNGcFW7&#10;df8APNMLqOQKd5ueV/Shq6CSU00z0vwX8SdI8S31vY+MkisbszYe+iiVIphgfM4GNrZ79PWur8b6&#10;H8KL3X4vD3jvwb/bWh3enyLdak9wpLyN93ECn5gMdd1eEbQwO1c561paX4z8Q6FaNp0VzJNZkZez&#10;lbch78Z+6fcV51XAxT5qf3f5H5bxF4a4bH1HiMvkqcusfsv07fl5HOfGf4baz8Hdfk/4Ulrmo654&#10;asoBjRblXhngSUZdYSpII4PvivnP9onxtpfinRpdc028uSZChFtdN864HzZ+h4r6x074ly+FfBus&#10;33hrV7S3vL6SWeb7UyySWyJFgbCRlclgOtfIf7W+g2fh2507SrEy/aH0eNtQmdcFriXLscdAB0yK&#10;rLPfxSVRWa/rX/M/Mcyy7HZXCeHxUGnFWV1+Ttt+B4JIGWS5hRifNvflAPUEA/jWB4/smh1loUjP&#10;mYAkC87cHpXY+EbHz/EkE90geGG480EjjIjIAP5Zrj/GccUviE3Ut1K0lw3AiT72Tzya/QsLL9/b&#10;yPyzN6T+ottbyt8v6djRj0lbjQ7KzDjHnIFQcFyOT+HrXe6Jo9paeHIfEGqqGgsmMwjDAKzFuBXP&#10;6VYXF7cWtna237hI/LQsoJZiAuf1zmtb4tahHpWgp4Z07B8vygVHdlA6+wzXDXnKvVjTXVnr4GnD&#10;C4apiZLRRSXm0tPlc5BtVn8Qaxc6zJl/P3u2/qDnjn86sahot9p+hT3jRlGcbUYf7R5p3gjRLm/C&#10;W9rHvkuLsJEjHovAJ+nXmtzxfa3Nxr1npVpOPsOnSeZcBfull7D1Gf5VpOooV1COy/T+rEUKE62B&#10;lWndyl+ct38lqcj4gum8HaDDpEL+XIR5hGOme31/xrofhB45S5tlhuJx5sTqSR/CM1wHxK1mfXdf&#10;xNvKJ8zMf72c4o+Fv2i68SlY3IQKWnweNueK9OWGjLAupP4t2fJTzGTzpUaXwL3EvJHsMzS3fmX0&#10;6AefM0zE9SM/LXqXwHnjhtY4UwGZckmvMrue1mdY7YZUIE57YFdh8GdWWPXxY7sbQAc14E050mfZ&#10;UZRp4qK+R9QeDnR9ilT1FemeFLPzgjKOMV518PIlubdRGvOBkmvWvCtkYLRSvBx2r5qs06h9hBWi&#10;dZosCxgluR34rqNIYSFWAwMDiuf0q0cRiXPBbkk9q6TRYh52McAdBWJGh02mIoCHHJXBP4Vr24id&#10;CC3SsrT1ceWEGRjmtKN4EcLtIz97iuqnblPPrXuWjMuNjY5FRBB5h2rxTJwkrAqeO3NWrCISYJPH&#10;oT0qrXON2irs5j4myynR3hi4/d8gV8dftB6jrWhfDa+utCmkS6s79ZH2HB8vfk/pn8q+z/H1qJVK&#10;Rrk7ORXzH8XPDMdzdahZvEJI54irIRkGihCP1pOWw1OUqPLE+OPHv/BQDx1oBXwz8PLqKa6wPtFx&#10;Mp/d/wCJrkU/au/a18WShoviZPECfuwwgAVd/aE/ZB8Q+HtSuPiJ8NrZ7q3c+ZqOkgfPEf7yf3h7&#10;e1cp8Fxc+KIbg6fCBLasVeNuCGHUEfpX2tKjhXTUqcU/kfPVMZiYVmq8mvTRWPTfBnxF/aq1hkb/&#10;AIW5eSPnJDqCM/gK9k+EfjX9p65u1ttc8QQ3ozj5oCrfnWN+yH4AuPi1rs2gaQds1tjz1bruJ4Fe&#10;/wDgT4aal4e+KaeBtRtXiujMFy/Rl/vV5eLlRp80bLQ+iwVZu7U3or730JLfxb4ptIVj8aeGpUXa&#10;P9JhXeP0rSsl0fxMu7Q9bjd8cxl8Mp96+l/Ev7Otha+Ef7WWISyRQBm4xx3NeeeA/wBk+y+I0V1r&#10;ulW7qqykLNGdh3A9OOtcFq8ZKMN+xrhuIMBPDurUdkna545q/hbxjpYLPOzpn5GD5zWJca1qqfuN&#10;XsRIhONwXtXrHxD+EHxV+GmuJY2DG9hkJURz/wAI9qpv4CvFi8zxJ4dntAwwJkXcmfX2pSxLjpVi&#10;e5RzDLq0FKM077dzziKy8N3sW6G7MLjnY3rV6x0m6hxLZ3wOeMButdBrHgLSVtnFldxls8OuMisa&#10;LwhqIdjpF7uMY+Y76SVCpG8WbTw9KrG9i5aaze2Un2a7B6cMBxTdWRrpPOwCTjBqzpC3yR/YNdsS&#10;/wDdlHUe9bEnh6OC33lVYEfKa4p01Bs8TEYb6tPmiUfDlsktnh1G4enU1qWN3Dp+rC3kfaGHA9aq&#10;6FA1nftkHB7Vk/Eq9m0q/sNUhHyvN5bYPI4NeNiqfL7yOjC1ueai+p7D4dmHkqIzkseSa3JrVZU5&#10;IJwMkVwngPVPt8UUhfoBkk13NnLNIAWPHbnmunBVFNWOLHx9lJ2GG3kjiW2RV57HvX4qf8FYfiRb&#10;fEf9tTxGunX5uLfRVj02J85UGNfnC/8AAia/XP8AaV+M+i/An4M+JPihqlwiro2mSSpvI5lI2xr9&#10;SxAr8DfE3ibUvG/inUfFesy77zULyS5uWPdnYsf1zX33DVF80qr2Wn3n5fxdieaEaHWWvyRQClYy&#10;uav6bCsttg8HduBqjJwmR1Axwa0tGjZdsLAl3TKr+FfT13+7ufIYWN61juvh5Lcpp631jbRrJZXb&#10;Eys3JOA4GP8AgOM1+gTftIeJda0O2174ead/YYkghf7TBsaZZViUHY2PlUkH86/OjwdLJDfXNnES&#10;omhBKE5PHBHt1r7A+CGqyX3wutbK4TcRAQHUfdKkgZ/lXwueUE6yl/Wp/Rvgzl+XZpmroYump2i2&#10;r6q8X266M9duvFWseIBFfand3Fy7oGE9xIXYlskjn3yaZbedft9lZMyRjILrgEfWsvwPfwTeG47u&#10;TBeNdoG70LVcPiURplPnZn5AHArghFWSP7FwsE8NFUoWVlb7jetIoY7fLzLGRwyIc/gKqXl1apOZ&#10;UTqu3JNUY9akaZY7naiORtIOMGi/eJ8B2z9Oa3UR06DjU9/qKDHLLuWQls8k9hVuRPNgWK0ySR87&#10;r2rOsZ4Enw0Djsfl61flvGt4d8Kll7RqaEpJGtSMlJJCwloJyt/ceWCuM44aluGhtGEMWJCw+QL0&#10;qhcasLtBBLbKuP7zA81DcX1wqCO4kYIvMZU+nai1nYSpSlJN/cT3uqXaoYPsccak87+D69qzbt2m&#10;+eedH4OTUklzpTpujabevRmHBqrcwS30ZeFFznkCiyO6lTUFtYrNeXFoSYG2j2rY8MeMNT8MeIbP&#10;xNoviOSzv7OZZLe5g5aNweCM9uxHQisoafGp2XMrg45wOKih0q6tyJ5Ito7bhioStLfQVeNPExdO&#10;UbpqzvbVP13R6T8Y/h7o/wAS/DFx+0R8LLIQvAR/wnnh62iwulzE7ReRAf8ALvK3XH3GbHQiuF8L&#10;a7HNA2k3U21sZt5T1U+lb3ww+ImtfDbxZF4r0dVmAjaLULKcE297A3DwyL/ErDIx64Papvjn8LND&#10;8PWlp8X/AIT7p/B2t3BVIQ299GverWcv06of4l96wxFNt+1p79V38/8AP7z4rDTq8NYyOAxDbw83&#10;+6k/svf2Un5fYb3XuvVXlk3V59kchx85HLdj71nTTRztl3zx3pYNSh1/QUsWkxdxDMbBcbh35rJi&#10;u5BnzeCDg/406M6c+p9ZGT6GlFLCd9u7/KVOABVVEfStRTzF/dPw3oVNNRts6yBuQAevetCcW2p6&#10;S+wgug3Fj2I/pRXpKSvHdDVacZJdCG5iOl3hmj3GBm4Ydq6nwpqhuoAkkgJUD61y1tfSXuktYyKS&#10;Q33mHTgcUzw5qkmjauqzZ2bwHHpzXO21ZvZlYiEalJ9z0u0jR5w/Pqa0d0dvE0kxG1QWJJxxVK1d&#10;JYllU/Kyg8moNS0/X/GGs6b8OvCtu8+pa7eR2lpGh7u4HP5/kDT1sfN1eRu85WitW30S1bfoj6e/&#10;4JafBe18QeINc/ad123DG3mbS/DgdSRuwDNKPdQQmfUmvtXHTpwMDAxxXPfCf4a6L8Hvhnofwv0K&#10;FUt9FsI7cOmP30oGZZDjuzEnPet9yR0NfvXDmV/2VlMKT+N+9L1f+W3yP8qvFrjWfHnHOKzJN+xT&#10;9nSXanDSP/gXxPzkx1L91qjyfU05m4+9+te5Y/NgZd3ejG1fpSISc5NKSOhNFtQG5L8Gl8v3oOE5&#10;UUocn7xptAIUwM5ptKScnmkppAFFFFLlGFFFIWUHBYZ+tNIQtFGR60EgdTRZDs7BUY4OakyD0NR0&#10;WQ0hSxbrSUUUWQ7IKKMgdTRkHoaLILIKKKMgdTTGNZiDgUhckYpXIz2NNyPUUm7AIxIGRSK5JxQ5&#10;BHBptMBW6n60lFFJO4BRRRQ3YAoooouAUUUUuYAooopXYBRRRRqwEYkDIpFck4pxAPWm4AcAUJ2Q&#10;DqKKMgdTSAKCMjFGQehooAQKAcilooobEFFGR6imufQ0lsMR/vGlKYGc0gUtzmkyfWi47MKKVQp6&#10;0h68UXHyMKazEHAp2GHcUx855ouPla1Yhyc89faijYSM7hSkLs98+tF0JQYnHc0u72H5UxgwPGac&#10;OnNDaLjGzEkOccCmqu4ZzTyAeoowB0FS9yrakYGTineX70oCZ4/nS1SSEkfm54A8Bz+D7O0t7DxC&#10;9vcwupkiRcb+/H4V9MfDaz8RXFvGh1JmidslGHJPrXzt41+IGn6Zo9lqZvLeA25WOeTZ94j1r6J/&#10;Zx+M/gvxPpsESXcLPbxBeGyX4618VRhD6xGO2h9JzOcZM+gvAk1xHCqOCCFAOa6wS7+9cz4X1Sxu&#10;YPNgkUhlypFb8MvzgD+dfUQ2sePVV5XLFOVwBimKcjNLVGJLn5ce9CnBzTFck4p1CdgHhwTinAEn&#10;AqNeo+tSAkHIpptAOUEDBpy9R9aapJGTT1QcGh3C1x1KrMh3KfqD0NJRS0e402ndGR4w+H3gP4h2&#10;EmlePPBunatbyLtZL61WQ49i3SvnX4o/8Eqfgv4naXUvhP4hvfCV4VJEKsZbUt2+RiSPwr6hpQAV&#10;OR9DXl4zJctx6tVpq/daM+34Y8SONeEJp5ZjZwj1i3zQfrCV4v7j8zPij+xH+098HnaW98HDxFpq&#10;5JvtAzLtX1ZD8wPsM15e2tWTXT6bcLLb3MZHmW9xEUkT6qeRX7EQlowURyFPVR0NcN8UP2ZvgV8Z&#10;bVo/iD8NrG5m2tsvY4fLmjyOodeT+Oa+Lx/ArV5YSp8n/n/wD+kuFvpSxly0eIsH/wBxKOnzcJaP&#10;5Sj6H5ajaUMiDOD2xSF/l5zmvqv4rf8ABKrWdL36j8C/iH9qjBzHouu4Xav91ZFA/wDHhXzx48+C&#10;nxn+FDSL8SvhlqWmRxnBu/J8yBueodM/rivisblWYYCTVem159PvP6R4a8QODuLaSllmNhNv7LfL&#10;NeXI7N/JNeZzRjJ4KmlFqDyQKUXdtOMwShh65zz6VIG3DOR+FeW20fXXktyB4Qny4HTimMpUZNWH&#10;jZznIpPJDcNj8Ka2LU11KjNuOQKRQWAAH51Ze3CnCAkVEFAO0DvQ2aKXYFwPvDtS+WGbcKUpxxRF&#10;n+LpntTT7iumNpCQBk1LLsA2oSc0zyXfgCkJPuRbgxyKKebcxjHemurKeP1ppFqVxpYL1pp2nnmn&#10;FS33v0pNg9TSLGOp6UIhXJNSbAxpAvUGgaYwuAcU9dueM0xo+T1qRUGN1AOyFVSSSKDwcUKxBIFK&#10;ZARj+tMjW9xrAEc035PennkYpuweppFrccAuAR/KmM2emaeOBioXBPQUCW5Ir4HOaA4AxTFBA5oY&#10;lVyKAa1JMjGc0tQocsTUwGBigbVgpycAmm0oJAI9aCXsIeTmlU4OaSnbB6mquiWrDhwc04SEE+9N&#10;AJ6CpI1yMGmrJEPcmikVgE74p4dU4JqAqV5UnNADEZZj+dFiOVXLBYONo7io2i2DPFJHIc4PQU9m&#10;WQYB/I0thaxdiAjJJyPxpDzStwxHvSxRluH79MUzRNWuNGc8VL5LlOopuDC/I+hp8k7beAKTuS22&#10;9CIKVOWU4+lMmlWNNz55PWpWnV8R7etUNcuo7SweeRsBQT1qlqXTUpNLqUPDvhe4+K3xa0bwJYOV&#10;Wa8RJn6BVPzMxPoFDc+xrvvjB4mi1/4hXk+lOP7PtStpp8a4wkEa7FA/75J+rVn/ALN2mReHPBHi&#10;j403ilbnYdK0dj1aWbJkcZ/uxjHtv71nJ5bvgL1JPWtq1opQ7HFiJLE5xKzvChHkX+KVpTf/AKSv&#10;LVFuIKIyxHXFNHluMdOaUSrGhQ459ajhzI7EHjPFYdC7O7YrWz+ZvGMDoKVFYZ+Q1JJhlxuxjqaW&#10;NxjBfP40NC520RqsgbIHfkVJvxkFSKFmw4wnQ9aJpG3gbc5FCRD8yKXruApsRzjYMc85p8pYDcFG&#10;PSmLGQvHel1NYvQmjcJ1BpJss+QxFOVQqgd6G2Mct+hoTMnuMbd03frTWd3c7GHA71LtUnJqGSPa&#10;+VHWkWmmxUeZfmQLn1J/+tU6SZ5J4qNIxt5ojC44DDmqjcUuUlLLkHPSmmV1JC5xTWAAySaYVBXe&#10;Hbmm3qTbS5Os8o2qW788U6VizFlPHpUK7pfujvUg3hsOOoqlqhWW4x5CAQfSq05zg/7VTzcEj2qF&#10;lDDB7GpsawstSSMr0OabJ8hLUh5GKRz+7IPZaB9SbwrZnUfHfhnTnG77R4ls1x6/vP8A61cN+2N4&#10;oex+InjHVXbLCW4jXHq8wT+Rr0b4UZuPjL4Li2jaPEUMjk9ggdv6V4B+2v4gz4i1R1wTd60qZP8A&#10;F+9Z/wClOEPa1oR/rdHkZvWeHjiai+zQdvWU2v0PQPgtCbX4Y6OxI2m1yAOvLE11ZkULuwa534ZR&#10;C3+H+hR7hxpqBh+BI/nW3JI+7AxirqS/eM9XCQ/2eCfZfkLLKrPkA0RyJGOTnI7VHvDPg/pTpAhA&#10;KDgVnc6uW+jBTlyfapIzDnEqk+wqFXIcj2pdxzmmnYpq46ZVeTeo7d6aVK9aR5ynUDFIXZwCoFDa&#10;HHTQazNyAahmUl0QDtUsmVUk+lMEoYdBlRxSXkWtBsMLgkHHNPaJlGSRSo5Pz4HvTmkUjj+dLUG5&#10;NjSuY8Ed6b5YI4JFSRy5GGAH0FPBB6UcyFdopl5DKYskYHUd6rXl0qRt5xcgKefStOOPdI2RxjNY&#10;viC5eOSOG3hD+Zk/N0AAJyaU3aOhrRtOpY4jxDqM09+1q9wcBwrKB/D9459eQK+efjV4o1LxD4+n&#10;t5Lya4ZGZXL84CgAfhzXuPiO+i0+3lmln3SRRsdjcclSS+e2OBzXzV4hv1TVL3XJZjJKoARe2G6k&#10;+9dOX0+ablY/NfFfFQjgKWGW7k5N9lFf5mXpXnSXhRXCxwRnbgdSwxk1y2vaZIPEyzXH7u1t8AyM&#10;O+eFUdya6Twylyz7nU7nibaueMA/eP51Qu7Ea349M1wjfYbFgGBHDSYz/Ln2FfRUZclWTvpb+vvP&#10;5jx9L21KKte8l/T8kjrNPL6FHDrEtjsiTTS1pbkZYyEYBb8T+fNYHxAtZJJbJphIZGTzJWPZsg4x&#10;1J9K6HWr1tR1OzAiG2R0/cKSNiKoK/h/U1mXAGp+KjdzMpmSNwxB4CjB4HauWhJqamz0MXFVKTox&#10;2ul+V3+WhueB9MtdCEU12ga4W1+fHJB6lfruIz9MVjeJpn03S5Zrjar6hMxQA9EXv+NdNoVodJ0Q&#10;TahxLMzXFwx6hT91fy/nXmPjvxa+teIZFQD7PZDESbcAnGM1GGpzxGJb7bl5piaWAy+Edm9Euuu7&#10;fojg76aQ3ctteL80rs4bPIBJOK7P4daatnYRx2yjddS7i2PmYKc4+lc/p3h6XX/EirGMJgyMx6BT&#10;2rtdCgaSaeaxdRFHB5EbDouPvGvex1Zey5F6s/P8ows1inXkurS7+f8Al8zo9DuYbt9glwWLFSe/&#10;Nbnw5vmsvHVt+9J8xwMevPevHbzxddQ+Il1rS3JtrRWh8sHAIB5b869A8MeIILm+0/xBaSHCyqWz&#10;XnVcNOlTu+qPZoZjTrYr3fsv713PvP4SxQXMIlYEMCCAOlez+G7TfbJyOnFeF/s/ahFf6db3HmZE&#10;mDn8BXvvh6Fkij8vO0jqa+NrrlqNH6RTmvZpnQ6arBRGexro9HifIBAAZcCsWwhJcEjjPat/S1Zp&#10;FGThRxWPUiUkzptMhULGhI6datpbiRyM8bsVTsHHKZ+6cCtGFNpX3wa646o8yo2m2QOSu1UQYB54&#10;q9bOuwlVwMChrZTztP8A31Tlj2qRjitDlnJMy/E8Sywu5U5AwCRXhfxH8OxzSSSIAOT8x7/Wvf8A&#10;UYftNnJlenSvL/G2lLOzxbcEjOB0pP3ZJk0Jtzsj5/1fRVRvNjVfk4cHow96858Wfsz6Hqd/L4x8&#10;AWsNlqrjM8MabY7g9OQOn1r3rX/Cqo7lkODzz0NZVtZCzkEcQxk/lXq4TGVKMlys9HFZdh8VRtOK&#10;aPnP4CfEDxZ+zL8Vr7UvEfh6ayhvnjPnKMjK8HBHrXtOv/8ABSD9n6z+Kuiz6nrUMOpi4MYD8ldw&#10;GN7dB+NdPrfgjw342szYa1pEMu4Y3OgJBrx7x/8AsYaK00t3othazoesE9srKw/EV2ylh8TKUpby&#10;7Hn0skcGlRqcrWlpdu10fa2o/wDBSb9nPTfAF1qviL4r6NDFZ2LSXNvFeo8xAx8oRSSSfatH9gH9&#10;tf4VfFb4Lab4p0rU7SzMzTrd2d1cqr20nmHh9xGCRg/jX5xxfA7RfDNy0SfDywsJHGDLFYr9M5IN&#10;VE+EXh+ze8ni0aKc3m37VE+VVwBgfdIrWhSjCSafvLTVdDixfBuOdCUKdpRbvo+vzsfsDq+r+D/H&#10;vxU0uOO+s59ljJcPHDMj5XIRWOD0LZ/I16DP8OPDmrWTQz2MLDbwuwYx9MV+On7MfxE1b9lLx1c+&#10;L/hboq25v4Ei1DTrq9kmimVGLKEDNmMgk9OPY19R6D/wWdttIumsvFXwF8Q5ih3vNp13C6Hn7o3s&#10;pz+ddFqKk1OO+u3ofJZhkudYZxUYu0VY958Q/sg6b4g+ImqXOmL5NrEyKEjB+ZiMt7YzXnXxM/Zt&#10;8U/DO/hv/C8M0z3ErKIXXOTjNek/s1/8FBv2f/ixpBlsvGsNjqtzIZbjSNb/ANGuIiT90bjtce4J&#10;r0nxJ8RvAviy9SOLUrS5bTwWkWG4VyJGHypweuDmvNrZbg6kOaErP+uh04XiXO8FXUaibitLd+h8&#10;PfET4nxfDrNp8R/DY06SJwkt3Gv7sEjqx7fjWRp3xh8KatKtnpfiqwug5BCw3CsevtXBf8F7/iha&#10;fDj4W6N8OtBWEar471SW4vZSf3kFjCoGAO25iBn2NfnD8FPisnwnvhqUj3LkMD5MTZZyOgHvUUMp&#10;q1cK6ib30Xc+ihxTh6laNKpCytq77Ptbqfr/AHGq2iIs1s4LbdxP9PrXI/Hu7mbwdpE8YMU9zqca&#10;j/gJNed/sbeP/G/xa8FW2s+MrNoDdXO6OBuscfYH3xXpXxgh/wCEk8c6R4cswGg08NM+3s2AAD71&#10;8vXo1KdZxZ7mGqwc4uPqd98NI5G0qBw4yyrnnuK7mTVJ9N08TZG/pz9a5rwNpa6dpUCPkYUE0z4n&#10;+M9J8H+E9Q8VapcBbbS7OS5nycAKqkn9QKjCUZKaUephmeIjJu5+e/8AwWr/AGoTqt7p37N/h/UX&#10;K27re+IxE2A0hBMcR9gOSPUivgWwV/Mdy33R83ueua3PjD8Sda+L3xR1r4ja9c+ZPq+pPO+7+DJI&#10;UD2CgAe1ZSRGCzUHG+Q7m9q/X8FhlgcDGl16+vU/Dsbi3mGZTrX0W3p0Ipvlxt6sa1vDrGPWLV5o&#10;9wD5CnvjsfasxIs3UeMnHJ9qsTztDNFNG5xG3zEd61qLmhy+QYaXsq/tOzR1GjXa2viBnjCjc0ik&#10;LnbtY5xz6EV9afsd6jdan8O309rmKPZdPGzz89TkDpx1r5GlmgGt213ZqHQoh29M4PIr6e/Yuu4r&#10;jSNVs7hTsNwWQt06AD8q+WzeNqSn10P37wdxcsLxtThfR86++N1+R7J4C0eP+y57WXa5jupCS3QD&#10;ccYrWls49MiP75fKY/Lsj5B/Gud8O3R0eV0SVrlHmybdeGySenrWzqniC3uW8lYmKcYjcfOvt6V4&#10;VNpq7P7DymrVnhoQ10SEmmtjCUDlmzwxFWxfxX7ZSMbgoGFrG+2yoTJFAAM/KGGWH5VCt1dxlWkP&#10;ys3TvW10e46fMbbefG+0lQ/UAmpfMlaJkJ5284qhGuIxM0uO/PWporx22xQRllHVxVqN2YNNMtR2&#10;zyEDGM9yKL3TJUhUrcKEH8C81WkV4ZVM9+FDf3Bn8KvSxxT2r4ny6jIGeMUNNMly5WncyLm3igfy&#10;ki+b13ZBpIbcxsJJNwIPAH+eauvBDbAWyvuGfmpk8kb3O5cAAcD1pctzrVWTVi7HHEmDdzcYHASt&#10;C5XTJrMGWBWA7E4rDi1O83EgLsHARl61Q1DULu4YTA7Fc8KM4qHR5rHJ7Nzmru1i/cGx024MlvAC&#10;DwAGziuw+D/xJsvBVxeeG/F9l/anhTxBH9n8R6Qw/wBZH1WaL+5NGeVYe+c9K82e8kQmGY7sdGpy&#10;XrR4Hl7kHXk80taeqY8dleFzXAzw2JXNGSs/0afRrdPdNJrVG38ZvhZf/BfxXDDpmrjUtA1iFb3w&#10;t4ghQhL61bp/uuv3XQ8gisG4gOo2/wDaVrGGkz++Ren1Fen/AAp8ceF/GPhSb9nn4uTvH4f1Obzd&#10;I1YJvk0K/PAuU/6ZN8qyKONuWxkZrzTxj4P8ZfBvxze+APHGnfZ9QsGwcPmK6iPKTRsOHjdcMpHY&#10;1y16MYXqQ+F7rs+/p2+4+VyjMcVluPeT5lK9RK9Ob/5ewVrP/HHRTXdppJNFCGXefLPyk8ZNb3h1&#10;7drRoniBDqVP19/asm8tbe4iN5ZScEZKDqO9WfCt1HFNPbSg8x5XHXNFOq0+WXXqfS4uNqPNF32H&#10;pItvrElsoCpMQFHYEdaoauj2+oSBTgbsg1f1ERG0Xch85GyXU8Z9qp3Usd9GJJM7xw+D1rSVPmTT&#10;JhO+vQ9C8C6p/amhRmaQbkGHZj6V9G/8ExfhQ/xE+NOsfHHVbcSad4Sg+y6WWAIN7KCAwB6lEy31&#10;xXyRoestpPh+WC3i3TTNsiReoJwARX6ufscfBdfgV+zj4b8HXFusepXMA1LVyFGftE6htpPU7UIX&#10;25r3+E8seYZ1HmXu0/efy+FfN/gmfz79Ini9cI8AV6NGVq+NfsoW3Ud6su/w+7/28enjkZNA70h+&#10;VeO1JvPoK/cro/zKswZCTmjYfUUbz6CjefQUXQJMVVK9aRkPJo3n0FLnKZPpT3BphvHoaaxBORSU&#10;Um7IaQUUUUuZhyhSFgvWlpCobrVDWw13BXj8KqG5zNtJOc46VbkVVXJzWSX/AOJhwO9Q5FJXNXnH&#10;vSDd3xQCx54paOZkq45WAGDTGOBmlphckYp3C45WLdaC4BxTQxXpSE5OaHIHcMk9TSqwXrSUUuZg&#10;rji57U3JPU0UjEgZFF2Ni0xup+tLvPoKaeTmkCAjBxSqcHNITk5op30BKwHk5ooopCauFFFFFxiq&#10;ATzQwAOBSUUAFFFFABRR9KQk7sUroaTYtFFFF1YLO4UUUUnIaj3CkYEjApetD5QZIobYkrjQdnBp&#10;2RjNMY7jnFGSw2mmmPlY4MD0NLTVRUOSx/E0M+DxSdkrBySDYfWjyz60bz6CkLE0epaikOVdoxmm&#10;UocikpXKcUwooooHsFNZSTkU6mqGkb2obYbgIWIzkU0jBxUm3A201wOtIrlE3HbgUbSF3E9qSlLE&#10;rt9qA5UNDAnApScDNIFCnj0pSMjFCuJ7jEBOGFPpFAVetLkeooG4n41WXjq8+JPhOFrTVo7qIptu&#10;Iti7i/cn0rp/2YNb8R+CfFLj7Vcst2CsCbziEA9/rXy9+yB8QIz4gu9D1KRlhuowW+bqw5zX2p8K&#10;9Bh1ry7rR2ZoyfmEeMmvj8GvbuM3uj3qy9kml1R9tfA/4m2t9pMVmbhpZVUPJIW+UfjXsOheKrDU&#10;ebaQEg4Y7s5NfJfw58IX+mWJa+1Fra2kTBijf5mrr/hV8S5tF8XHwtfs8ELv/ozTnlq+pivdueLK&#10;b9pys+poGLJuI60+qPhvUINU0uOeGYMSvIzV3cvrRdMHFocgJbgU/BHUUxXKMCO5xUnLEZNPZiSu&#10;riAE9BT1RweVNKi7T171JQ2NRCLaF+Yd/SpMgDNMCkjIqQIQoJqSloEbBz0/Sn4HoKRVA5FLQAjA&#10;Y4FAAxyKWinfQVlcMH0qRmOOcn2pofAxinAZOKQNXILppmXdEuSB+Vc7rniGMW8uj6xbW89pLxLb&#10;3CB1f6g8Gukl/dRuzMANteb+PJ7m4k221j5vPzZbFc9Rxmmpq6OmlVqUZqdOTUls1ujwv4+fsofs&#10;w+L0uNY8Pz/8Ihq77mE2nNiAv6tEeMfSvjXxxpOsfDPXZdHvNVs9WgVtv2yxY4Iz94jtX0h+1L8U&#10;fEHhWKe3srCziXDbpJQGYfnXwn8UPHOp6zfy3l54lWBySQtu3J9sCvy/P8HldSrbDR5Jde33f5H9&#10;HeHfjnxhw/ahmj+t4fa0376/wz3+Tuj1nTdf0u+UNHcIARkZbrWgqRTruRxz0r538BeKdUiuPP1g&#10;kwJ92Uja1ddD8XrDTLpYF1okE8JM/wA30HavjKuHq0ZWa+a1R/VfDfinwVxO4xp4j2FV/Yq+7r5S&#10;vyv7032PWV8sfKQMj2qNrYHL49+lc74f+IOl6tEtwC7KxHzhTgfUgYFdJa39pex74JQRjoCOKwtd&#10;n6JKM4LmWqfVbMZ5HGQT07GmMNwKBe/pVlwDgIv15ppVYweM0O9hRlqVxtj+QgEnocVJEyqOTinL&#10;abgWOD6UjW0oODHj8aV7GnNBq1xJSrDI5quR2IqVkdDgnI9Kjfr+FO90XHYbgegpjMoYjNPJwQPW&#10;kKEnNJPUtMbRgnoKUowFCkr1WquO4n1oxyMClALEkU/A9KrYlu5HjB5FMdOdwp7sS2AOlIeh+lDK&#10;i2NU4PSng57UxOv4U+kN6jZGUA5NNByMikky+cdxSjhQKBrYME9BT9isuCKaG28YpS+O1Ahvl7WJ&#10;UfkKMH0NOViTg06mnYAjwB81KxUn5TSU0AoCTS3AdRg+hpAcjNSK244ximtCZIXIzipowNgOO1Rq&#10;gLckVITs4AqrXM2mDkfdzz6UJxwacAmCT1qEuwbOaYlsOc7cmkMvA28HvTW3Oc7hRsPqKTuVa4+E&#10;hmw2KtFRs+6PyqoqOBlcZqwJflCle3XNDuRNEM+fNqZRHszIPzFM+Qykk/SlkYMCqijcnXYikjA+&#10;cdB3rlPHV9NJHFpMGTJPNhVU8t/s498/yrqbmTCdcAdah+Aeg2HjL41rr+uRb9J8NRvqd6zfcxDy&#10;qn/ek2CtaMVz8z2R1QrQweHq4qorqnFyt3fRLzbskd18SNOt/Anhjw/8GdLGwaNZCbVMD/W302Hc&#10;n3UYT8K5P7MinNSeIdfvvFnii98RahNunvLp5nI6Ak5x9O34UMSw4XvWUpSk7vqeRgsPUw+FjGq7&#10;zfvSfeUtZP72xCI2IjIySKj3eS2yPnNPZlh+Y9ccCkt06yE/MfXtRsdV9Bw6/MOO+akiCsNqp36g&#10;UIA5O4cCnxkJkBcUr9zNtWsGNnHpSb33hlTP4UjSISVzyafHxx7U7IgjbcJORn60yRWLbtpGOlWd&#10;qltxHaopXxIBjv607DTGRs4OTk8d6fwy5JAOakVVIy/yjHemlUCnB70le4N3Iw+eAaeAMDcPzqON&#10;G3Z9KkKs3VcUraaDe4MwUZY8U1p8xgDFPARztY5FQzJtfCjinawla45SWjGR+lOIHljjtTQG8skc&#10;cUgdgvTOaaY2rkwZY8BQB7ilaYBlJ5GDUDAkcGnbWK5NJSbegOKEeZXXaFxj25qCTeHDKM8VM6Eg&#10;ELg96jJIONtMuL5dhro8hDDjjpmlcFYTkE4X+lPCEjNI2SCue2KLopSubXwRED/HTwwgTKxXFzOc&#10;jghIJDXyZ+2Lqb3PinTrMsR5+t7h9ArH+uK+s/glFj4xW844NpoGp3Ab0IhIz/49Xxt+1BO158U/&#10;D1o7ZzeyOQD7D/HFdWDinjYeV/1f6HzHE7awGKt1hQj99aX6H0t4Otlt/C2mWoAythEOnI+UVqG1&#10;bBz6VR0hDFp1tEp+7bpg/wDARVpnm2n565W3c+t5HGyIDDtlIBqQADoKjjdix3cmpM459qTdjW2l&#10;mC7Gyc0BSBgCo0faSuKmSQbRlf1o0YmrIiYxuwBINGxdwwaDtBwDQuN3Wht3KfcVo1Kkc9KjaHAU&#10;qvbnAqb6UjEqMik7olNohCk8DtSMQpwTUhxnIGKjkIIPFF+xa8x6qu3rmmTyGFGdQeFyAO9C5KfM&#10;34UOkjrtRlxnnIqbNhZXIbLVHeJpRAxYrg5zgVy+u6ubaC7dr1Zppsx20cTZWNT1z6V0c9vPCj71&#10;aVWJ2rv2gfl1FcT4oubSKy2qEUea4TYgXJHfjqKmbsdmHjT5m2effE7xCIfDt67MhuZpNjMzD5kA&#10;+6PqcflXz9rEH/ErlkurlU89xI+DnPPC5r0v426lAbmHw9aRBiYvOm3HBBJ4APrXlWvSLa6Wl60M&#10;gQqxt1Y8nHAP9a9rL6XLTVup/PviHj1iszqKT0px5fLXc1PBVkZ7yO1ikSWSYAOkZzyTwv8AjT7y&#10;1tZNQuY5V/0a2YrL5PBnYNlue27hc9gDVb4RXos7O4dbTzJzsis5C2SjsCWY+4BP41m+LruSx8R2&#10;/hnS5nMPmhJQg4L7c4J+mT9TXY6U3ipQTPyWpWpUcDGq1e729dl+bZow6y994pnvbVl+QNCso5C/&#10;KCQg7CtHwro4ikudevrQuJQUjTbjzCcHn8qo+DdNhOoyRv8AO7u8n2dBwNxwCT9BXbNDDFqInnuf&#10;3FhakZHC7z9447kDiuevUUHyx7G2AoTrpVZ93+P+Rynxc8TXGgeGWjedftl6PlZOCvHUD2BryvWb&#10;OUNHFH80s0wYkDqMD+vNXPiN4lu/HXiS5ltmLJExjtgeAoB610fhzSbeKWLULyVTHa2kW+Yjhsjh&#10;VP1/SvWoQ+oYeLe71a/I+Tx+Ied5hOMX7isk/S938yCbSG0PSLaytosXd8ArleTHnt+XNN8UXp8E&#10;eCf7Mhm/0u7VhwPuiuk0W2tr2eXxfrAMcEBb7OSccdN39K818a67J4q8TzX8jfu1QpAg7Lnilhk8&#10;RVtLZav16IjMqkMHhm6e8vdj5Lq/mZ+gqjxPDcEYdQpBOOSf8a6TwZe3GgX8nh7UQR5jnYSejjkf&#10;geKxNOs40VldzlpFGMdsf410fja2lksrDXYowJRF5dyFP8aYwa768lOfI9pfmeBg4SpU1UW8fy6n&#10;3D+yB4ibWvDVnDK3zr8pOe4r6x8JyGWySMjJUcV+f37DfxAUuNO80FgRKgPB54avun4eayL6BBLK&#10;Fwv518HmNKVOvJH6vl2JjicFCS7Ho2n4LKCenb8K2bOZLdg4xkVgadc5Ks2PzrXs5gHG5eCeDXFp&#10;Y3aZ0umSi6IGMEjNa1vIXlVCPunk1g6Q+1sRc8ZA966C1aIlT0b+IYram7s46uhbJ+TcRxTZZRCN&#10;ijOeppDKdpUDjHSql/KVUY6jPNbo4JLWw2+v1ghKKwO6uR12xW6cP37gCta8nkMm4uOPaqFwwd8O&#10;4B9e1Zu8nqb06XLJM4vxJoLynCL0ODxXCatprWdwzHJweTjivWtWJnhMabcqeTjrXEeI4TErJ5QY&#10;k8+1XCdnY9zDydrHP6U5DB8856VtIm+IbMf7SvWIxAO1eCOmK0NG1VLWUCdTlh0xnNbQqcrNasJO&#10;N0W5vC3hzV7Qxa1ZLIDwGA5Fc/4l/Zx0bUkF34dYRkLnaF6/gK7KAQOpmt5BsY5dT1BrT0u6kyqw&#10;MOOmTXbDFVVtI4Fi6+GlzRbsfNnir4CeJ9MkcojOu7kbTXNax8OtZs4B59pKPLHAZDivtmyt7e8T&#10;dqUCOP7pUVU1zwH4b1uIoLJRkEEBRxXTDNasGueNzpWdUKy5akde58Pt4Xgxzp8SuByyrgj8qu/D&#10;XxZ4o+Cevz+JvCMlysd1Ok17YrdMUmdOA2DnBx3r6r1D9nTw3dxOd8a5Gfuj+lcJ4j/ZavIpPOtw&#10;WjySpV8jFXPGYHEe7NWuEqeT4uL5rX8z89f27PEH7QX7U/7QN98VvHTRrYQQJZ6JYRSFxZ2687cf&#10;3mbLE9/wrpP2WP2KLLULE+OviZASMFrS2bOV9CfevrnUv2atBsNSW/1Sx8yQddzd/pWpfeHLW1jT&#10;TbBQsYUDYBitsVmkY0FTpbI+VjkmW4eu5Uvebd7vW3oL8FdEtvAWhrZW1oBFCgEBHT8a63wb4d/t&#10;3xDLrdxnfJIxJx27VmaJag20NiTgbwCMc16f4a0q20uw3hQpI9Oa+Vqy5tep23jRfulq8mSxtBDF&#10;wqLjdXyF/wAFafjxcfDD9m9/DGj3gTUPFd4tht4z9n5aXH4YH419SeJdTEFtszyzYGK/Jz/gq78Z&#10;1+Jf7Rg8E2V/5tl4WthbKqNlTO3zSH6jhfwr1+H8H9YzCN1pHV/p+J85xJjXhMsnJPWWi+f/AALn&#10;zLaWqyTLEoAUYJyP0rUMC3E+GXgcD8Ki0OCIM878LEucmrCTPIxMSn94dqkenc1+hVZtz06H5nha&#10;ahSTfURoUgjL+YgJ4+Vc/rVWILJF5bSNhGycDpU9yAFXj5A5APqRVaF5F1AwOowzYZc8cilBXizW&#10;doySa30Ol065jj0S2vY0baZtm5sZyvX6V9A/saaqnma1K4l2wvGSrfNww6gD6ZxXzVp/mi2/s+Ob&#10;MZulYJngHB/+tX0P+xUbx9bv7JI87jEXXpvweM18/nNO2Dk/P9T9Q8OMa6fFuElqrO2nfla/M+it&#10;EuLf7WuoWsy7udpljIwPQZ4q6t/lGtntVlfccbuRUGk2K3VjKklupgW4kMbF8YwcY/Q1N9kSxZRH&#10;c5B+7tORj0r57DwtFM/urK2o4eDkVWe6idgVKA5wEXH61K0aT24IX589W61eudPFxF5+CzR4JGeo&#10;qKdAoEtnEoUDDYyT9K3s2e4sRB7ISzt2khH2p8Bf4Seasoyqhgt8LkcY7e9QQGNm3RsE2jLuzcj8&#10;KkW4hDq0ciyc/MTwCKRnOc5MrKZbeXe824ZxjPFX5ZljtvPQgA/f9xVa9ltZQBAq4z/DxRbWcN5c&#10;COabG7ogPWmkXKzipPoQxXAij847yzDjdzRbG4mcGOEnB43HpWhDZt5mIofl7BucVYj0iZlO+Eqp&#10;PzEH8qHJMftfd0KqQgBpLghcdFQ1VuHMzlUCeWPuZXmr15peoo2z7NIY8fKQM1SuYRYYumZlbtgU&#10;aWM4W5r7lZdNnuY9xtpQF/up1qQ2j26fZpUO1hw2MEGtrStdsLiIRTxyCVh8xcYAq01rYzxiTeuR&#10;yM1zzk1ozp+sSg7ONkc0FubWICRD5QPTHUevPFepaCml/tP/AA/s/g14kvYLXxnokLHwJ4lv5Nou&#10;I1Gf7LnY9Y258sn7rHHQ1w98ZrmGSFzvAPAxWFay/wBnahHPOGQKwKsCQVI6EEdCDgg+opUp8u6u&#10;u3dHk53ktHiLAum3yVYvmhNbxktmu/ZrZptMy9Gub7Rdem0jXbB7a8s7h7a/srtfmhlXhlZfqD9e&#10;1dhF4f0yXR/7Rs5443VijnIBEmPlJPZMdR64rqfHHh1f2p/C0nxE8KgS/E7w9Yg6zpNvFt/4Siwi&#10;XHnoO93CoGQOXUE9a4Xwl4m07VvC8V9JtkMUypcp5YysYPDY+oYEHuK5sRh3C3J8Lej/AEf9eZ8z&#10;lOc4uu5YHGLkxNJpTj0a6Tje14S1s+j0eqKTTLcIkMbsrByGBwR+FTX2kxQ3ELQoxEi/v1IwAexF&#10;Gt3GnRa9vsbdYrdxlSufnJJ+b29PwrqjaWLeHBeXEY4g3AsevFVGs2veWp9Ta0ItddDtf2DvgePj&#10;f+09pGhajCG0nQgdW1ZWHDRw4Kof95yg57Zr9VjMZ2MpOdxz1r5Q/wCCS3wj/wCEa+DetfGLVLcr&#10;feK9S8i1ZuN1nAfvDvhpd3/fNfVwXBJJznvj2xX67wRl/wBVyl4iS96q7/8Abq0j/n8z/Nj6S/F8&#10;uJPEWeBpSvRwcfZLtz71H/4F7v8A26LTXHoKdRX2Z/PFrDUUY5FKwGOBS0UAMwfQ0YPoafRQA0Jg&#10;5zQ454FOooARQAvIprlCOB+lKz9RikKkDJpMLaDR14FOJGBj8aSlUrkfL+tMEhknzKQBmsaVSt8r&#10;Y/jrbndYY2kPpise+lto8TyTqPmyBmubEV4UknJnTQoyq3SRr4/dgngY9KQRhjgHPtVEeJNJhsmn&#10;ub2JQq87WBxWLb/Fbw+92YAE+U8MDkmvOxGe4LDyUZTV35m0MBUktTp/kTgn9KbK0cQzwQe+K5y+&#10;8d6G6mWG5Y8d27+lZ/8AwlFzdxtNFNwrY55xUwzejXVqbuX9R5NWdpbiOVMhh15yKWWED7tcdp/i&#10;m5W5CPISuRkgV1ukX0V/GHHPHfvXoUarcbswqU1J2Q51IHC/pTcH0NWJYiBwM1EeGCmuqMuY5pRc&#10;SOjAPUU50I5zTaoka454FJg+hp9FADXHHApuCOop7HaM4pMF+RQA3B64op5BK4ppUr1oASiinEDA&#10;wOTU3VylFsbRSlSvWiMBlyRTugUWxMH0o2n+7+lOY7SKVW3dqktIZg+lAweRTmbGRimKMDFHUaQ4&#10;EDqM0h60UoUkZoe49ExKN2O36UUUhicHnH6UEgDmlpGBIwKADKe35UwcGnbD6ijYfUUALlWpcD0F&#10;NVSDk02R8ORj9aB2bEyP8inJgnp+lMD4GMUqy7Tnb+tA+VDmBzwKRiM8fypVl3DO39aZ5ntQHKO4&#10;Pb9KQcDmkEmDnH60GTOeOtA2tBxkU+n5VHkjoaKKAtYU8gHH1pKUNhduKXYfUUBYbgnoKKUsycbc&#10;/jSZzzQMCAeoowPQUjHaM4oU7hnFFwFwOmKMD0FFFAH8wPw/8d3HgXXodUikbapG7B7V9ufseftU&#10;aVd6gLW5mOHIAUyZYg1+dsmqApgn68Vr+CPH+seC9Xj1bRr1onRhnacZFfnuHqVcNK6Pq504VY2Z&#10;+8Phf4lrc6UkljqFpZZ/5aTHdJj2Ga87+L2q3OkagnjbRtSv9TvbI+Yj8qnXoB6V8i/sr/tn6dcw&#10;xwajqFnBIn+tlvZCzDHsa9A+In7Wema1YXeixeO5LuKdSFXT7bG019NRx8KtC7PAxWDlGt7p95fs&#10;mftgaR480OGzvJDb3sJMU1vM3O8dSK+mdH1yHVkDxDgrnIr8Qvgf8XtZ8LeJbbU7Fbg2ovAJFmGG&#10;JHIJz0r9Yf2Zvidb+OPCdlq8UwIkjUkEHg4GRXRhsSq8S6lHljc9vx+hp4JVgAe1RJMs8aFWBNTx&#10;KeOK6btHJboSK7YHPalViTyaRMMdp6g8VMoIHNO9kUlcE6fjT8koc1GyknIFOCsF6dqHqLYcSQBg&#10;9qVSSMmmqrN90UFGBwRUXdykSAZP/wBenbB6mlXoPpRVXYWQnlj1/WhpAg3ZokdY1DZ5rm/F2v3V&#10;ohNseQMt7UnJpBZF/W9TMNu2X2gjnivJfix8QdG8O6RcXF1ePlFypiwB+JNZfiv4keI21+LStMsJ&#10;7maaTCpECB+Jqh8UvgH428c+FJpPFk7WccqBls7bt6ZzXi4/HQhTlGPxWO/DYWpUSn0PgX9q74w2&#10;PjLVbhopZfJVmAj3Fs49+lfOkt3p9xKJF0xvlOcvX0l8bfg7pvgzxHJoMzHcZThD1NY/hf8AZa8S&#10;fE8/YPDOisyBgpcKSMd+lfmUqWJxNWXds+ywtOnToqXRHzb4z8WXVhbGGwheWbpFDEO9TfB39nv4&#10;jfGe5uNU1u2ubWxhcKRtwXc4wP5196/D3/gm5oXg3U11bxNbC6uDgIjpwhPU16vefs26P4F0NNK8&#10;N2SIsw3+Wi9G9a+kyfhWpNc1Y8rMM4hSlaDucd+w5+xdpfwv0C7l8RJ9us7+38ua1uU3gDAwcHpz&#10;Wp+0B+xt8O4DFq3gSa40ee4GWSAARsw9V+vpX0N8FvDWpaf4MisbmIl41CsOlP8AiD4H1DUbqDy1&#10;ICsSRx0xXsYjhLLqsLcuvdaM97h3xT4v4XxUamBxUlFfZfvRfrF6H58a74K+IngUtFeaKb+3TP8A&#10;pNoMkj6etZOn65bakzRLJtcdY5RtYH3FfU3jT4c3aXU72cLuiXDA7e5Ncbb/AAN8Ga8k1l420crd&#10;SXQW2vYF2vECfzr5jMOC69LXDzv5Pf79vyP6T4T+k1lWMSpZ9hXTlp+8p6x9XB6r5N+h5AijYOeo&#10;HSnbwR5Y7da9k1z/AIJ/+PVt5L34UeLbbUIEwRp2oqEf1+U9M/XNeR+LvBvxB+G182nfEjwTqGly&#10;DkSz27GJuequBjFfJYvLMdgZWr02vlp95+9ZDxfwtxXBSynGQqv+VO016wdpFCaMl8A1G1kdoY1Y&#10;t5oJ13xyAgjPynPFP25+8DivPe59MqkoaFAWjscjt70hQodh7VoNCP4aja3BJJHNJNo0VbuUwu87&#10;QM02WAgjIx+NWGtsfw/rUcihSABTTNYzUnoQmMqMg0/yjt3U4K2QcVI+1xjdjn0qubQbkkUpcoxx&#10;TNzHjNWp4MkAc8elQMCnBHSne5pF3Q1VIPIpx6GkBB6GkzuYrRoUNop5AxjNNKEdOaBiqoYZNNHJ&#10;5pQhJxnmg/uzl+OaBDghz8ppcEcGjqAfXpRQAYJ4FIVOMMf0pUIyDmngg9DQJuxGAFFG8Ajae9K/&#10;elKNxxQFxyyFRnPNPWXf1NRbG9KcMgfhTTJa6kjk53Z5plN3MPvDiglGbGeaerYrCoTuOexqRZAD&#10;TGCADmnRqScgdqNgLEe1lzjvUe47sZ70pICYNAIWM59Ka2IWmpG7EdDSCRx0b9KifmbIpXIwRmky&#10;1qjO8T6otlpkk2TuKEAjsTxXVfDuw/4QP9n1r8gjUPGV8T05WzgJAz7PJuPvtFcDfaZe+OPG2leB&#10;dKXfNf3kUS7RnBdgM/QDJPoBmvSPjH4h0iTxQvh/w8oTS9EtY9OsAORsiGwn8WBP41trClbuY5hF&#10;zdDBR+0/aS9IfCn6zs15RZz9qiooZOoyM1bglIUMx9e1UrYPPFuC8gc1M7sTtX7tZlyjd2CWdJpt&#10;xHQ9qlQLt+XoahAJOBUsMXBz15oJlGKRKCxQAHpUhcqvzHmoEiQNnmpWXPAfApMxklcaJG3fj6VK&#10;suD0qLah+62aFUg8ikyWiYyAnJNRzDcyjPWlPC4PrUZdWOVOcU0wUWOKuG25pSEjXDPg56VH56sw&#10;Unv6VNL80fy0XaY2mtBFOfu96Ql1JBPamKQDk0ABieaNhtDoSgOGkwc05pBtOePeotu3ileVQhcE&#10;/lQwUSciJocrNzjpiiKMCPPeoY51ZTtP14oEwKkZ6e1NaicZLQkLbsDHelA2kYPaooSHAZTkZp85&#10;G0DPakKSd7D55SABs/HFVvO3SbRSZk3Y28Z65pXVW+VvWmXGKihWn2/KzfpUZlnckxvwD6ClceRG&#10;XUfTJqLzpCjYHDA0WRoo32R0Hwan2eOdd1Fjxa+BNQdj/vsi18bfG2FtU/aB0G025VXfcfTMgFfY&#10;nwqbC/EG/UErH4PCA/703H8q+Ztf0rT5vHx1Vow1w2uWtvayH+FQzM2PrxXRhZ+zxHM+1vvv/mfL&#10;cQJTo1Kb05qmHj93v2+/Q96jhWHy4YwQEQLj6DFTMqAc01nU457dqa3zfdrne59cru1yKQKhJTjm&#10;gMxHXrT2+XrTVeMLkNUtNmnQYFIYk0qEhyAfSlMkTHG7p7UokjAxu/Shdwu+xHKrDkUKmOTTtxdu&#10;Ke3Q02DIppHUDDUKSetDA46UgOAcd6VtB6D8Meh/So5FccilC/JkevNJTQCFGwGzzTmJjXdn8Kk3&#10;r5fX9KgWeSBSVUkHrxQhXdjL8Q+IEsrOVTFMT0UxrnBNec+J9fWe5jtZbRo/s9v5bbxgg9Wb8q7z&#10;xZq09nZTS2iyNMuPKGRtXJx+ZryL4q6jNotnfTTkCYYTcDjfKw5/Ik1Ci51FEWOxMcDgJVdrJt+d&#10;keL+PfEMupavc3a58y9uj5TsPuRqMACuW8d3T6U1pYSyhkt7PlXHOTzXT67p9i+p+SZwRa+WhXOe&#10;ScsPfAri/GUv9r+IWkflnkCE55OCP6V9Lhow54roj+XOJq1aVOpKbvKb/wA7/ibvw9Y29/JvSNfs&#10;VureYo+9My5x+AI/KsPXwNS8WRst9skkInMbZG98kHb74rWsL61tfF8nhxXCrHAZLnHVpWAyM98D&#10;ArCgiF74kuJZlZDp5Z+Tw3IAH5Y/KtKa/fSn5fmfCY2adKFFa+9Z+q/yR2vgLQrjSrm4uLpzDPck&#10;LAHHKxjkn8a0PHGpwW+n/wBhLOVluoXdj3bA6flVjwPH9t0+78SXvLNcHc2eCqrzj27Vwmva1deI&#10;vHbz28a4iQbHZuAM9P6Vwwg62Jbf2T0sRWjhMujGG83p3t1fzOQ8PaRNq+qW+nW8Z8qdyk20fwD7&#10;xY16DqGnPqctt4btI/Lt4UHnH1xx/Kk8J+HY9B+03MMm+W7lcWQCcKvc++Cce5rU1m7sfCFh9nLB&#10;ruSE+YSckcV2YjEOtWXL02/zPDweCjhMK3N77+nRfPcxviZqEUHh2Lw9o/AZtjqv8HtXmFwuzUDx&#10;nnYePTjNdm7Nc6es94RvEpeM56HA/wDr1xsMZacR+rMxr0sDFU6bifPZxOVetGfpbyR0WmaDBNp1&#10;xeOx3QzbQ3sF/wAa1Iof7U0W6sZnz84kjwOhI/8ArVp6Jaxp4XtocB5LhzkDuxPNM02zEGUGS2Sp&#10;z7GuadZyk32Z0ww6jGNuqNf9mjxM/hXxLHPCxAguBuBH8EnUH6Gv0U+EHiK11PToZYpACVGMV+bX&#10;gOwaw8exWj8C5VwT64G4f1r7I/Z68U3djaR2U8mDEQBnuOtePm8PavmR9DkVedGnyPbY+v8AR5IX&#10;hUrNkjjFbVlc4IWT2A96838LeIXmgilXHNdto+oC5QOXHJHPoa+aacT6Tn6tnbaI+3GB261vQ3Py&#10;BCmeOWrm9CLSQK6NuAPJro7RQwYk8belawkcdeceYmludke6Nd2BVG4ujM/7w4wDxVyVFEIMZxg9&#10;KqTRAksVya6edJHMrOVzMuEa4YqvUVTvYBDDtPfrWrICJCVTB75qG/txLCfUChNSOynJcxzOooYr&#10;dnGc85ri/EKSSQs0SnOeteg39oSpQITkCuf1vQ2kUsiEZ96l6O6PVwzin7x5pdiVJPMK4x3pltqA&#10;abcXOccGum1Lw/IEYsrNx92uS1TSjHI0lqpBB5BraDuj0Woz2Zq2niGG0O6Wfr2rasvF9nPGMKUI&#10;PB9a4GW5d4H+0DAB496zk157Itg7h2x2ro9jzLRnnV6PMtT2qDxwLKCMSJtBP3j3FbWn+N9OuCFk&#10;l8rOM7u9eG2vxAkkgW3ll+6OA3arNh43n84F7lSA3Qim6MkeRLCws9LH0DbalZS4eG4BGO1Q6zcr&#10;LBujlyQe1eRaX49CsIxO45zuXpXQ23jdCu0ylty/ebqaycZo5ZYWad0L4oEQQySoCQSea4hrX7Td&#10;tLg4zWz4u1eK6KRpKOTziqunWZ8oQKciRuCO1c05yR004qCuzc8HaDHc3KzyRjbGAQc966m/v1Ci&#10;FCCF6nFZ2kNFptgsUQw7DlsVV1XUFS2kkMmAoOWHXNYxXNKxxzk5ybPMP2uPjlpXwO+FOs/EPUJO&#10;dPtSbOHOPOuG4RPxPP4V+MOs69qPizxRe+ItWnaa5vrp55pGJ+ZmYmvqX/gq9+09D8SviLB8GPC+&#10;rCbS9FlMuqtG+5JLkjhPfYCfxJr5W8P2nntuiTgccV+kZDgvqWB9rJWlLX5dD8r4ozBZhmkcNTd4&#10;0/xfX7tjXtbVPsYgMvljG+RmHAFOhUhHnMe0lP3ag9F7VIYUkdkkGYYfnl/28dvxqSaJoLbfc4WS&#10;Xlk/uk9h9BgfjXa5HLGGnoV4rc3NjIu1jsO7P90dz9Kb4gtzK1pqkNqAlxbLuKH7rLwf8a0NAtyI&#10;romXYfIbap6suORUWp759CSBYmZYW3RjpxnmlGo41bHS6UZYV3Wtr/NP/K5EkY0u6jnuDzMFkUL8&#10;wwen419Bfsi6na2Pi+8ktBIqxoGnaU4LHj9OeK+e7iRby00/zY1UwII2aM9hzXt37NE8Gl+JorlG&#10;Yi5k8t36ZJ5GfxFebm0VLCu59ZwVVVDiKg4uyUou/a//AAWfVUWm6ilwYQBtb55IicAZBJP45qTS&#10;LMCBb0SAxupG0HOOfer1/HFdmO9kl3B1OSxz2x271Rk1C2tn+yxMWjQDaxz6V8zBN2bZ/oBgqNVp&#10;K7em3Qnj1CHTpXiaMuHXaDn8qhgmaSU7jsOcqfSqcuoSyzmVVIA9BVhLjzlWJmGX4rdNHpyg4a2G&#10;6lsLB4tpB/1hAyTTEjkkRWiGW7cVehiNryDkdCBTbMMt2XlBX2xT0TBSajoiuIrliQzbCFJBx1Pp&#10;U+nRXZkjdbc+YfmZ2OAorRMdjcxkrcglRlhjtSJIJFCachO4csQR/Opc0iYurLoXYZPs5G1toJ+Z&#10;cdBVyyuUmZ3jcsA2AD2rB+zXke5rttqNjnOf5U2a+trYC3tULtn72DxWTaaNVhuaNl/wDqLeFJ5G&#10;Rl44yTzTzo9nMGGxWCD5QRWE1/qMMSh1JAHzc/eq9aatOkCmV8t/GMVg09zCdCrDWLK13pCo4kC8&#10;AnOTWZeXFxp8bOkLMgPyn0FdBd65aRn5ItzngDHWsi/ia/crO4jTtHnP8qam0rM6KEql7zX/AASt&#10;beIrdYyxiLMT0X19aqSancXQlt3iiZX5AIGRUd/oFxZIZkBIJ4IqrBMQdhwMdQTihqO6O+kqT1SN&#10;Twt4k8V+CddtPFPhTU5rG+sbhZ7W5tn2lJFOQwP+etdV8YfCml+JNHu/2p/g/o8FvDNIsXxH8MWg&#10;ONOnYAf2jEnX7PKRliPuPnoDXEtJJjay/KeM+1bHwz+I3iD4UeLYPF2iRRTRNG8F9Y3K7ob61cYl&#10;glX+JHXIIqoTjBNSV4vf/Nea/wCAfL8V8O1c0hDG4FqGKo3cH0kutOf92XR/Zeq6p4KD+1dGkvo4&#10;zJsxtbeCFGOxHatHw1eaz4rSx8A6VEZrq+u47W2jAGWZ2CqPzNaPxE8I+APBmq23if4a64j+DfEm&#10;97HTGnBudGuMfvLKUdSqlhtfHKkdwRXrP/BMb4Tx/Er9qXT9Z1Ql7TwtbSarOoYjdKm1Yh9N7qcd&#10;9hrKnhZ4rHwoU3dzain69fu+48PMeMMJlnBmJz2vBw9hTnKUZbxnG65X582i73uj9JPhf8PdP+En&#10;w38P/DPR2DwaFo8NmZQMb3VRvb/gTbm/H3roajLSuTJcOWdiST2PJJP60+NSV4Hev6JoUoYejGlH&#10;aKSXotj/ACHxuLxGZY2pi68rzqScpPu5O7f3ti0UuxvSlVSDyK0bRzWG0U5lJOQKbTTuLl1Ciik3&#10;KO9ANWFpGJAyKUEMcA0ydyiZoBpMBtPJPNEk0I+Vjisu61eO1k2mRQc5G7isTXPFRUMyyKSB2rkq&#10;YmnB2vqbxoSa1Olm1S0t2xJN1OBVm1eG5G6KUNgZNeN6r4wuZboEyAAdPzrR0r4pRaJD/wATCVAC&#10;cDJ6/lXNUxypq8i40VJ2R6frQI06QxtyFP8AKvnH4pfGC5sfGcnhy2uiPLUK4BxnrX0BpV+niTRG&#10;voSD+6JXB9q+Ufi/4Lu7TxjNrl5Lko7tu7HrzXx3F2b+xwcXA9nLqDpybPUvASJ4k8PtdzzsMr8w&#10;Q9eK8u1DWNQ0L4oS+Gra/Jhdl+f+4SOlePXP7XN/4J1S50TTJjiOXaRxyR1rkPCv7Qmr6p8QL7xP&#10;qEzFbgnKg8r9K/FsVi62IftbO61v5HrpUoxUW9bn1lc+LYdA1FLfWLpFkWQeUjnlwe9dhoXii0lR&#10;VhlD72zjtjFfnv8AHf8AaL8Rt40hvtNu5flQKzlui5HFes/Bv9pyy1TQ0iuJ90iphlc+9fX5Nmte&#10;nGH8px4ijBNpH15qWvWttLu+2IiDBYg12HgXxdY3hjhtruNyThlz1FfJNl8RvEfjHVksdLiQpwI0&#10;bkfWvpz4NeFE0LRotT1GItOcHPvX3mAz6ri8R7Giump58sLCKuz2KPT7e4tvMR/mrJurSSKY/J9O&#10;afpep5XBbAHSpby4SVdpccjua+vws66+M48RGlL4TPkLBirHpSKMnFO3xliqNmkcjAGe9ehz6Hn+&#10;zlcRgAcCjY2N23iggqSCOnWkpKTuNwGn5mKk8UHKnANKc44FAzjkVVyWkJl+p6UuVc9KUdeaU7ex&#10;ou7DSSeg3YtG0ce1KSAcE0HikUo3EKhutCqFGBSgE9KCQpwTQKzEccZ9KaCR0NOPzLxSAhDhu/Sl&#10;fWxpy2iNJJOTRSv96kphbQKXccYzSUjMMEZoC1xaKYVI6ikLADBNA2tB5YAdaTePekDAx4B6imqm&#10;w5k4FA7aDi57U4ZIzmmZU/dNA4NAWQ58jvUT/eNTggjI7Um5R3o3GRNGQOKQgjqKlLbxknntSFGI&#10;PFSn3AanT8aaoycUFGBwRT2RiMAUOSQ7DGUL0pVQEZoMbjqKehAj2nrQ5pAkMZQBkU2pD2oo5lYL&#10;ajCvyg5pwYE4BpTyMUgQA5pX0KsgKgnJpCgAPJpSwHU0w8k0J2YWQhXPUmgLjoTS0UgshAHzyaWm&#10;swIwDTad2FkfyemQkYNCSMDjdgGoFius52U9I593I57V8NyI+rvY6Lwtq2q6TOL/AE28MbggL3Br&#10;2D4ReONa/wCEqig8QaihjnwqrHEFAz3OOa8GhnvLQZViO9bGk+Ntc064juYJwXUjDbeTRFOErkSX&#10;Mj788H+GdNktpRYXheeaL93M7HYrfjX33/wT4+IFk/gC30HU9Sg+02bmN/KIOcAc1+M3w1/aK+I+&#10;mxpZxafNPbsennZP69q+rf2D/wBpi50r41W+lXswsLS+wjb5N43n19K9TDYqmppHFUoTV7bH7Oab&#10;4mtZUURTkgDgiuisrxZolkDDmvH/AAd4gS/0uO5srpJ0K8PH06Cuz0LX75UVG5G7ofpXu7q55TVn&#10;Y7mEoW3b+/pUxf0rG0vUXuSN3B4zWpGxbvnijcnREykkZNODE/LTE609eo+tOwdRygr0NLRRQopB&#10;rccrngU6kVRgHFLUjI5lZhjFcz4qFrFA8twu75eFHeuouCEXI6VwPxL1KSH9zA2CqmoqS5YXHGPN&#10;KyMXwNqPh7TvFAudU8sBiSAx5Favxz+PXgzw34TkttNmDSSfLHI56n+6oPJNfOHjLwh8SdQuJtTt&#10;dRkSeSY+UqOQAvrUvwu+DHiTV/HMGu/EPUJrwW4xbW7PlFPrivj8ZHF4qvywho3ufRYeVKhSUZPY&#10;5rTf2W/FHxv8bt468W4t7NpxJBEx/eSL/QV9V/Cj4FeFvAOmLZaNo0dum0btq8sccknvXU+EfDFp&#10;p1ojvboGKjb8vQe1dB5IC7QvBHNe7gsow2EpppXfc8/E5lWqNwi7I4TxD4RglvxNHABgHBHSuY17&#10;RxJqCQKhO0cDbXqt1pC3GQox179KzpfB1nPcLcy9UII4r2Y2ieVL3xPCWgWtrpKZhBaRBuyOhqn4&#10;3tGt7fbboCdhHC11NnapDCFXgdqp6jpqXvyugP1NF9Q1sea+Hvh6l/astxbLgy7yWHU1xfjj4XyT&#10;+Khc2qoIkcFlA9DXv9ppyWUGwIAAOlc/qHhxZ9UM/lAhjk8VMlGT1KhKUdjH8C+EgtkizQ5LDJ3D&#10;IP4V20vhXQ9b0U6F4k0i21C0ZcNb3tusikemCKn0rT4rS2QJGBj0rQjCgYI7VNWFOrBxmro3oYjE&#10;YaqqlGbjJdU7P8D50+K//BMr4CeOjJf+A5bnwhqDhnVrBma2LHPDRk4HrxXzN8WP2Gf2j/g8Jb1/&#10;D8fiXS1ORf6Gxdgo7tERuX9a/ScAdifwNIrsvftXymYcI5Xjbyprkl5bfd/lY/bOFfH/AI74dUaW&#10;LqLFUl9mrdyS8pr3vv5l5H4/x3sHnPaXCNBPH9+3uUKSKfQqeR+PWrPlqVyVGCOOK/Tn4tfsyfAz&#10;41wsPiD4DtGnYfLqNovlXAPY7lHOPevmX4rf8EvPHOjSvqfwP8dw6pZpGW/snWMJPnP3UkHyn8a+&#10;FzLhDM8F70Fzx8t/uP6T4U8fOB+I2qeKm8LVfSp8F/Ka0/8AAlH1Plp7UfeBz7YqF7Vzxsre8aeB&#10;/iF8NdWk0n4h+A9U0eRG2h7m3/dOf9lxwaoxQpLH5sb5B96+XlTnTdpKzP2mhiqdelGrSkpRezTT&#10;T9GrpmY1rtXcfyxUez/Z/StGaAbGOOuefWqrRFRkg1NzrjUuiHgcFB+IqKe3RlLDrgnpUr9fwpVj&#10;L8HpRsaRlZ3M9l2cZ59KYFwxbPWrdzYs0m5DgfWoJISo57e9UpJnVGpGSI2HH408JkZzTQpOBTwp&#10;Hem3YpsjXIYnPehl8zk05gATimkgLntTT7h6Bg8AN0HpSjOOTmmRvuY/40+jca2EAwMZpVYqSOKV&#10;cFsGh9oPB/WmhOwucjIAz34pxIHU0wD5dwakDjPzN+tFtSSRWIJyBRTfNT1qRAjJn29aLMBkgwMZ&#10;6UxNx5A6GpDz1poQhvl6HrQ9FZCTuKqOOWOfwqWI4Apu7A24poJHQ01puHQmmyse8flTG5TNJNId&#10;u0ngVGHPlk5p7IIqwYy9Q6hOLVDIx4HWpFkXdkmsPxvqn2bT3jiPzPxx9KUU5NI3oU3VrKB037Nz&#10;ppWp+IPjVe2Y8rRdPktNKmkHAu51Ma49WWMu35VnRW8165mnUAFs8fxZ5J/Out11JPA3wh8L/C02&#10;4S5uITq+rJjBWWdQY0PusYUfUmsK0WGG2GU6g+tbVJe9Y82hV+s4itjUvifLHr7kLqNv8T5pf9vD&#10;kCQwlEAyfamEgdaRJYmPLn6UkjoeAazaaOpKwJKS3FTxTruIJ65qvGigkgU+2RWmO4d/Wktgkk0T&#10;yFUAy3f0pWb5Mg9s0kvlM21vXjml2KflU8Y6ZpJ9zB26kUPmF8jkE81PskJAU5yaSNURiq8fjRkq&#10;2S2fxp31FJphMzKCJGwfzqO2+YEe9SOqSLlhz9ajgjmQ/Koxn1oTRSa5STyUDbzTmfcvy+vamzCR&#10;gMELz2NNXGMD1oavsRq1dhJuCAr3NMDSx8t/OkuZWDKisQKRyVARmyT70LVamsY6Ekcgc4Y4NLFK&#10;spKBeKbbxpjLdfXNJBsLh0GOaLXB2syZQvICimTx7lwGxTZpHSQhGwKQO8sTYPI70JWYkmkS2u1V&#10;Ch80szKTnPSorQnHzHvRdMoXAbn60WYnFueonnDtTHJY7t36VFuPXNOQktjP600bKCtcdPKWURhu&#10;nU01SDHtz0GKUxKMuf51FkfNzSew0layOj+HZjtfAHxI1HdwumWUBb/elY4/SvnHVI0l8b+HLHaN&#10;15rrT++1W2j+VfQ3g8i1+C/j2+dsrLrGnQMp/iAVyR+p/OvmWz1oX/7S+h+HQflsNPhndf8Aal81&#10;j/StqMXKvp0Tf3L/AIJ8RxHOMK1KHWeLopf9u0VL9Ge/uGVQEbgdTTfMdDnOacSBFnGOO9ReYhcB&#10;mB+lZOx90ldBLMSMk1G0hbpgVHcSfMdvTPFOPCcelTqaqOiHR53Ek0rOQ2MVEHKnqaezqVDY5p9B&#10;uOpPCQDk0SSZ4U8UwMOgNMkDIchhz70W1ISuxWc5woye4p4RipYdhUIbGSGGT71IkzY2E5z3oQ3H&#10;QepwmG4zSPIsceevFIWGME/So3VpQcHgZoaElcFvURCxwP8AeqnN4hgjfbBGZpHwqLGO/ue1NSyE&#10;07NJddeQD0qrq+q2ujsnnQedJ/BHDweeOR6e9ZuVtzeNODlbdmT41bUfJKF44ju82VhJnbj7o6ev&#10;SvBPiprEl5rUGn+c1wIpjJIM8Ej19a9u8Vw6lLo8+sahcqkaFmMCKMLtHAz3r5z1vUTvfVm2SS3U&#10;hjtUY9UXqfzOPwrpwSU6rl2Pj+OcbGjgKdBOzk7vySt+b0OWmlnuL+diFLRyM2QP4iep+g4rL0qz&#10;tDq8+pyuHW3uvNYsuS2BwB7ZrqNF0uaw0G91rU0RpbiVljSM55x1riNSvZ9L0W6EbBnvN7u/QRqM&#10;DH417dO9SXLHyR/POeS9lBVJdU3/AJfeU/DC+b42uby9mdpB5mcrjcW6tnuOQK0NY0+e8uoZrUGN&#10;bi5SOfaPvMp5Ge+RVHw7tu4I9diixL9n+zOuf4hyD+Vdl4H0248T+LP7FuIcQJEJnOfuSDrj8K6M&#10;VUdOTn/KvyPh8LSeIhGn/M7/AH2/Q6PVlj0HwZ9jQ+X50eYowPuqByT9a4Pwb4aup5Zr+8jGDISX&#10;J+UJnIH1rr/Gdyur+Lo2hmzbQxPBBADjeQMfj61BIlt4f0KS4vGxDEhZkU53H0ry6M5RpOPWR7GK&#10;jSrYjnl8MNF8upW1bX4vDlssssa/aJgFs0HPlj+8fbvXIeILi+vPkuiJJCS8soPXnGKi1PU5bvWF&#10;12+G6WWACCLd8qgkY49BmprOMT3sjs5K7FRc98nJ/U16VOmqKT6nz2IxLxTcY7dP8/mRSWj2vh+3&#10;iuCN6wEsfc9K5TR4je6yjqUC5+QE9cV2Pje6WysGhSH5o4wTz36CuR0gGFRLGQHICJkdSa7sK26U&#10;pdzxMbyvEQj0Vj1LwlpqnQ7WQlWJkG0j+EZOcVBa6awubny2zsnIAPfPOa2/BWnCfSVXH+pVeBxn&#10;1xVjTdN+2a/dwwIFWW38xRjuFHNec5PU9qNNOKMiCBdK1/S9YkT5YtShSTjkKzBSf1r6X8BQT28M&#10;FzbgiRVBYdM18+/EHS5LTw9e3UKYMRVx7YII/lX0b8NZI7zTLS76+bbIwOevArjxTvTTZ24SNqrX&#10;oe6fDW9uLi0SIcsOzHrxXouk3QiURc43dc15T4F1BEniiiG1lOcivUtAkhuHiWU/eXsO9fPVoS5j&#10;2udnX+HvELW5WMuduOc12Wj65AwwJOG9a4fT9NU8KvGOK04Entk+Rjha5nzxZk5Qk9TvoJIbpcKw&#10;x9KSe1McZdcZ7VymmeKJ4ceaelbtvqy3mNz/ACnsDWsKl1qZNcr0HCyLyNJKc57YoaxLgqQASO4q&#10;6ghOPLOQaSWB5T8o/DNaKWuhcJ8urMa60sAl9oOOOlZN/YhiQY/wrsRaQtHtYc45qne6LbXIMar8&#10;xPBB6VrGSR1QxN9DzzWNLEuRt2jHGB1rl9Q8JON7oQ7N7V6rquj+XmN1Ge1Y13pMJUoYhuHU1rHl&#10;vc76WKlGNkeMa74RvrUgCHAI+6RXI3Xhq6edlaFlJPFfQOoeEvt0IkELuU/h9a57UfAcss5ePTnB&#10;7ZNdsKsVoafXI9Twm40nULC5ZTCzenam4nCEiJ1Kj5gBXst/8M7uWJrgw7WBxtNY998PJLYb5YAO&#10;OcVsqkW9GYSrUps8ysPET2Vyse5kGfm3Vvx+JAE3pNnJ7N0p+teC47p5IBbkEDIesex8P3No5gmG&#10;cNheambTWhPLHdHR6ZeNqLhtxyD0NdTYSXEIUqoIHeue0HTxDCCT8wx+dbsU6QICW5PGK8yqrs4M&#10;Q0mbVtrKysVPG0dzXz7+31+1vpn7PHwpnOm3if25qSPFpdtuy2SMGUgc4Xr9cV3vxr+Mngz4L+BL&#10;/wAaeLtSFtBawFic8u+PlVR3Ynj8a/Iv9pT44+If2ifiPd/EHXp8tu8vT7IMQttBnIA9Sepr2eH8&#10;qeNxHtJr3I7+b7HyHEmdLK8JyU3+8ktPLz/yPPtT1K/1G6uNXv3aS7unaR5HJLSO53Mx/Emum8PW&#10;xtdOjU/eK5PHeuZsIJJLpIAmWcnJOck+ldzb2wi2ReWV2IA2fXFff4qajFRPzDLKcqlWVR/1cWO2&#10;it4x5jnCne4z95uw/rVa7me5vF86XcQCx46/4VPfXMSbnjOUQ/IT/Ee5qlpbCW8MmzcduME1yR+G&#10;7PYk7zUEXI3ckmBcZUg+oyK04rHzNBlnmB2xowXnGPWq/lygiJYVywI2jjH41oaq72vhkQKwBlkK&#10;v/tcdBXNObuku56uGio8ze1mcxao0zxW64Cxj5uK90+F1pDpfg7R9WjH737e7zgdSudo/Q14tpts&#10;ZJgFXl8L+New/CuSWfStJ0BnO5tUCr9GYcfpXNmsm6VkevwlJUsa5NatJJ9mpRa/I+ugbWKzhV0O&#10;wQgbc85x1qjtjkZioIAPGavXDRRlrdG4VlBYpk9Ogq3Y+DtX1NftESBYx90zDGffFfMwnGMLyP8A&#10;Q7CSth4zel0vyMhDO9u8MeDuJUJt/Wq1vbuZSk8m1VPI712Nh4Dt0bOpXZdiclIuAKsHwrpkMxkj&#10;gDnGFDZ4pTxNLodNPE0lIwluVWFBFGQV6bhywq3bQw3zF3YRseORWkvhGEHzBlmJzgnp7VJZeHlt&#10;JAxjwc8d6ydeLW5rLEYZwfKzJl8INHL9psLzepB3KB0P51bs/DepXW1JZDEqj5cHrW1DA0A/dQ8+&#10;uKsEFmUng9wDWbquxyyxta1l95nf8I5+8EU7ZU+3Sph4c07yDFHEpf8AvGr5dPNUM456c9aUQJGS&#10;8jAfU4qFUbZzSr1e5z99ossDkF9w9NvtVO5sbjaQysgz/D3rf1LWfD9qxF5qESMOuXz2qTSdK8W+&#10;NXEPgH4b69r7IwG/TtOkYEnjHCnNaRlKTsldmk8wWFpKpXajH+aTUV97aRytuLO1mCzCV/7qsDV4&#10;4u5lEdmFVRyWQ5Jr2/wj/wAE+v2xvHdh/aMvgHSvDsLxboxrmqRpKB/uKWcH2IH0r0DwL/wSK8X3&#10;t1DefFf49xRRf8t7LQNPZ3J7gPIVH47a9ehkmcYtJ08PL1ei+92Pz7O/GjwzyRP61mdNyj9mnJ1H&#10;/wCSJr72fKyC0YDzpIYwnyt5jj+VZ2qHwJJL9mknWSb+FbVWJP6Yr9HvDX/BMH9kPw3Cn9o+D9S1&#10;6VRuafVdVl+c+6x7cD2r0/wJ+zl8BPhqvmeC/gp4asJwc/aF0iN5B6Yd9zfjkV7dDgbNqlpVJxh8&#10;2/yt+Z+R5v8ASv4Kwcn/AGdhq9ZrZvlpxfzbk/8AyU/JDTfCHjnWLz7F4S+G+t6keqRwaTNJle2c&#10;KeDXc6L+xv8AtTeKLW2Olfs1+IBBK4y93thQn33lSF/wr9ZzLIGLA7TjGVGOPTiiPLEguTkcljXt&#10;U+A6aX73EN+kUvzufnmY/S/4hrytgstpwX9+cpv8OQ/Jzxn/AMEt/wBru38O3mtyfD62P2WDz2t7&#10;LV4pZiQOQqKcs3Q4FfQ3/BGzwVeeFfCfjCXxvZzWPie4vILZrG/tninNrBgl9rDOC7jP+7X25MuS&#10;FZiQOnzHj6elc9458I3OqtF4r8Nxww6/Yu0lrcFQv2kHG6GRu6sAB7GvQwHCGCyvGwxVKcny30dt&#10;2rX0S7n5txb498S8b8P4nKsdQpwdflvKnzR0jKMrNNyTu1vdadDfaLCgE8/SlQlBgVm+EfFdj4y0&#10;SLWrWCaFiSlxa3KbZLeUcMjD1ByPpg9608Z5Ar6/mufglraC7z6ChWJODQApH/16R0bjy+PWndBZ&#10;j6jpQHH3m/WiQKEJU8/WhMBKaU6nNJk+ppw5Tn0pydgKk2q29nMFkYdfXmo9U1yxs9OkuriUKgGQ&#10;2a474t/2/Hpkt54fG65VSY1Y8Ej1rwO++OHjqZpfDHjC0+wybSEbdlXHtXzGf57/AGVQd4u/Rnq4&#10;HARryTTPSfG3xesWu5Giu1EUWQBuGa8Q+IP7aWleFNSbT3l34JB2sD/SvI/j74v8Y2ML3+iyM4Zi&#10;G2N/OvnuK08U+MNWeW6mLOXyxY1+bS4uxDo3jZS6tnpVcvtJpH1beft0+GmcymRt2fukjj9Km+H3&#10;7R83xV8WrYK2LZMffPv9K+VNX+HrabB9ru5Oc/MM9ak8I/FVfhzfrPpxAdWBP4GuapxVjsXBJa9y&#10;6WAp09ZaM/VG3+NGmeDvC62EMwYeSqny25yR0rwH9oH4zBtIuI3fbNIp8tN3OO5JxXmvwO/aB0Hx&#10;lHIfEN+vmbgQSelcx+0T4sg1DUriXSbhZYyMSEHtXn5zmOJzbDezasjro4Z09T5++IXjSZ/E9xdJ&#10;L8skxwcda7L4K6rpN7IzXskZcP8AMrtxivHfHEk97qDm07MeM1sfCqe++0+Vckjc+D2rhrYeDwdl&#10;oZOnJTV9TvPjOdLu9Ylt9HhDuTldgyK0fhX4P1qHTG1NoWHPC9M1q6XoOjI/9o36rlVyCTnNd54O&#10;u9M1fTFsdPVWIRmUqcAHHSufDVG4qKR2uPvXZ79+wb4Vg1iGTUdThVmin2gvyVHNfWV/Fb6TZxwx&#10;MCpIORXzT+xBa3406WSWDynVt0m3vyRXrPxL+LGmeCboabqd/GDtJiDck+v61+q5LRoZfRVRb7nj&#10;1OatBp7HUat4803T4di3ADKM4DVz998aYtPnRHuVO7sW6V5F4q+KGhLanUxqiJ5hJdGbJx1rj9L+&#10;LGla1qRZLiNgSAFI7V9VLNKNOEbtanmOhNs+mtF+KsN9IS8/GMgCuj0bxhZapIuJkALcL0NeA6Xr&#10;wezF4J1jUrjAHNdR4E8QPNMzWWOQPnbmumGMjU6k+zceh7bf3tvHJsjmDE9hSoQyBhXKaU9zJMGd&#10;2IB6nvXT2zEwKM11UHKSuyKnL0JaKVtoGQf1ppcCus5nDXQWgnAJFNMgApA4ZgCRQKMXco3niGzs&#10;JQtzMqAsANx61aTUrS5/1MoIIzuBryP9pPXJNA0m11CO5KbLwcA9c0/wj8R3fw7DqLNwOGJPWvBW&#10;Yt4+VKWlj1JYdKkmj1c6pBbt+8IOenNSQXtrdt8jYPpivObTx1aa3kWt8p2HDEdjXR+HtWt1BJmy&#10;Qw5rujivaPQ5/ZJbnUFViQMz9famKRMAwPSq93cNJErKeKksvmgyW5+tdMZpy3FODjHYmZdxzmmk&#10;YOKVchOuTTZjg8GtXJIySYhJ3YFJlR1/lSKk0h/djOPU0pVlJWQYOOaylNOVkXGLsLIAF4Oeaifr&#10;+FOcsY+CetRnPetYbEPcljT5Qc0SqWXBPf0oR8IBjtQpDHBb9abdgBI+OvelKAclv0pG4Pyn9aQk&#10;kdf1ovYLai7go2g5zT40Dgk+vpTEUE8+nrTwCPutj8azbtsPlYhj2tjNLR7mile6sNKwhTJzmhjg&#10;Zpcj1qPJ9aLDFLFutJRRStqAUUUZA6mqSsAUUZHqKNyjqaNgGv1/CjYNud3b0prEE5J/WjK+o/Oi&#10;9ylEOO9NZ8HAokwQOPyoRVxyM8+tF9LhysbRSN0JH86bk+poTuJqx/LRbWenhCGgB+tS2dnpjTbX&#10;jwKoi9CHaTjNOjcu4ZGr86vNdT6z2d0a934Z0u9izAAG9TWZceBL6I+bCoIzkYBrS0u4dcJnOPeu&#10;o0S7WVMSjPPIpwqyWjZlyuJz2m+Kn8PGKY6dIJoflKjGGrofCvxkktNVS8itZLOfeGWZJOQQe1N8&#10;QaNY3oJjt+SM8CuQv9OexuSAhGOhIrrlVlJXQRSlHU/ar/gnt+1T4Y8X/DHTTceKVvZljEdxA8v7&#10;yEjHUV9peE/F/hbX4A2lzxSAnjnB/Wv5qfhx8VvGvw21JNV8KeIbiyuEIK+U5AfHYjvX3T+x/wD8&#10;FV/H2jXNvpfjTw4t3EpCy3Vr15xyVNezhc1puKhU0Z52Iwbc+aJ+zdpGYlBhHGB0NaljKxJ3g9K8&#10;R/Z7/aQ0P4q6NbavpdxuWZAWjkG1kPHGPxr2+wuIbuBZIscjnFetGpCaumcE6coblsOAMVIjhgMe&#10;lRY4z706JiDitUzMlooJA6mjIPQ07agPUgjHpQWC9aapwCaCxbrUWsAy5kITjOK5S/0Q6jMzSqpy&#10;Sct9K6t0LHkZFQy2SSqVAC571jUjzqxrSnyO551qGgxTXWyOFCOAvy10PhbwTDZx5kjTd1B21uQe&#10;H7JJRJ5fzA5rSjiRcsygenFY06aizpqVdLrcW1hESKmPuDAqWmKSASKcrFutdhwt3YtFFKo3HGaA&#10;Eo2p6fpTvL96CmBnNK6HZjGAxgDrUL2as2RU9Kq7hnNO9hJXCKLaBn0p9NVzwKdUO5asOVgBg0u8&#10;ehplKBk4pWC44MG6UtNOU6d6VTkZoGVNa0LRfE+lvonijRrXULOUES2t3CsiEHqcEcfnXgHxZ/4J&#10;r/Bvxn5mq/Da+ufC2otlliibzbQn/rmfu/hX0XSFcsCTx6V52OynLsxi1Xppvv1+8+q4b434q4Sr&#10;c+V4qVNdY3vF+sXdP7j82Pi7+xx+0F8GI21HXvC39s6WpO3VdEhZ1A9WQZYV5WJ7a8ZokYh0bDxs&#10;MMp9x2/Gv183FMlOM9R2ry74vfsf/AL4zCa/8SeD4rHUpFIGq6TiCYN/eO3Af6Gvh8x4Emm54Od1&#10;2f8An/wx/SfCX0lqE1GjxDhnF/8APylt6uDa/B/I/NMWIBJK9KjuF2P5aDr1r6F+Nn/BO/41/DaG&#10;41v4ZXMfi7TI87YUHl3ipjqV6OfpzXz4WnsL+TRtdsbmwv42Pm2d9btE6YPPDYJ/AYr4bF5djcFU&#10;5a0HH1P6XyDibI+JsJ9ZyzERrR68r1X+KPxR+aIXiJXlvzqtc25I9a2Dab1GGBB5BUUx7DByVzXH&#10;se/CsovQw1jYfKVIzgUvkHOMH8605NPJJKr9BULWsikkpimpI6VWT2KElu2cUwxApwKuvDt68n3q&#10;GM/MFwKaZrGd1cqldvapIiFGTVmVFIBKioZI8n5BVXZSmpDW2k5AqMoC2CP0qQKSeQak8nEfmCi7&#10;vcLpEIXC7RTdjelPBLckc+1DBgOBVFJ2IZAwP3T0p8O8Lz0+tOAz94UnzDgLTBu5IhHSkUEMAaax&#10;IGRSg4OadySR2HA9sUqlVFR79zAEjrSSSMOBTQNIJmDsQtISqRZI68CmBjkmlnf91jjIqWyktiFy&#10;VQtnt61X+H3hmP4ifF3TtBu/+QfZsb3UnPQQRLvfP1Chf+BCi/n8m3aWRwqqpLGtH4aWV34d+FOs&#10;eM/N8u68T3o0zT8/eFtHh52+jZRPwNa09E2LF1Z4fATcHac7Qi+0paX/AO3Y3l8i/rvia+8b+LNQ&#10;8VXvS4u2MK9guMDHoAOMVl3Wp+bdizhcN1yPSq+r6hFoGliOKQeY42xJ71D4a0yZCby5YmSTBOfX&#10;mqhG65mKlh6VGinHSMUlFemhpL8vyY5FM3NJIQP4etSmIq5LH8aZIPLyVxn1xUtJvQpNNCpNKjbM&#10;DnrU0Vy6DYIx9c1DAhd8vjpxiptu2TaPWjUiSjJ2EY7+SpBz1IqaFzGNu0H5aApzytPVQSTgdMdK&#10;dkYvVEML5kLv05AqaN13Yz19qalqATycZzStEw+aNeneiyDR7jmKiTr0FMScDqDimKkquS/Q+tKU&#10;XbgvUuOolFX1Hb0Y8NT4z8uTxz3qKOBGbIlJx6VM8eVxux9KLXB22RBORxTY0DnntSOhJ3E9Klhj&#10;wCQc0jR6RHjZ70xESJcL0pA0hk27Rj6U903QlhkH0oI06kc7/J8p71GZ3RiB6UOkjRA5PJqMlsc9&#10;aL2NIpWsiTe56n9aR1Zhu601dwG7FKZH27cD8qC1dbDGXjaB3pwBU5IpIyWcI2MntT5mPC4HX0os&#10;U5a2GO2TwO1Mkj3oR321Iq7iTmkyqsAx74oDYvxzm0/Z18U3YzibxXCox1xHBmvlL4ZXP9r/ALZ+&#10;tqW3DT7e1h47bbYMf1evqjWz9n/ZcupgcG78Y3TIB3CRqv8An618l/sxuNQ/a0+IN+hLKuqyxhj2&#10;C28S/wBK7cFFfvpdo/8AyJ+dcRtTzvLKS+1iqkv/AAXRsfUzuWh+YckDNVvKfJOOtWXG5N7ce1MU&#10;bjjNcR+kptEIjkAwAKeVORx2pxGDig5PTrSa1BybELAdaG+YfLTXJJAB5705MADecUaMNVqNT7wo&#10;kODnHam7yvIIpyAzBixxjHSi4+Xqyu5y5PvVuBtiZJqIRDJGelLkjp+VLqVKzWgjzB3zg9Ka9wCN&#10;kWSccio5DMudgye2ahuZr9UBS5jQ46BOaHe1y4wvYrBtSkjVLcKgZyGY9hVa+0x7SOa68wMQo2PI&#10;clj6fSrlt9rjjaRomZQednH41yXiTVooo7q2kvJZZBJ+4QHGwd8mspOx1QbTetkjkvjP47uY9Haw&#10;SWMlwqKqdyzfrivFL5YbiQWUTrugPlRyk/KueWrtPilq7y3yJG+Y7cH7pyAx9TXKR6PZWNxax6jN&#10;vADS3MaDLO5wVHHOB3r1cHD2dJN7n4lxXip5nndRL4IWiu39X/Ik8YaTLp3guSWKVVghiWCBl/5a&#10;E8u/9K8j1++PkNYQyAhm2EknkHBx+or1f4y6ybnwadKtxtEZBkkA27nxuIA9AK8k8QstpBDcBSJp&#10;kDQh16EgZP4CvVy+N2nLe5+Ucezo08Y6dJ6KCTfruv0LXggWun3nMjiEKsZiBJ3EAk/jxXqXw2jG&#10;maPrnjJQBunZYHb+IhQP5npXjXhZp7bVrXgMDJg4PU5/XrXsnjyNfDHwm0zT7CUxPd3aSS56ncee&#10;O/WpzSP72ML/ABP8j5PJ6vJRlWtpTT+9qy/Mo6LHBqkEevCb9yEby3P8HHzMayJ/EJ8RNfOJttja&#10;hSUY8NGR+pOP1rSt7WOw0T/hDoSQWVnlJOCd+WPHpXLWt2NPgudIezDD7IXAJxgg4GfwrmowjJya&#10;+XpcWJqyjCMXp39bbGNpUqasz3YUg7PMEZH3Y/7v8q3bMRmWxRSEeWVAeOwGSP0rJ8L6dIyJIsbb&#10;fIVMryOpJ/lXQ2FiY9QjmZf3dnp3mO7D/lo/T8cV31pLnaXQ8bDU5ezTe7OW8atLdasliH5eRmcE&#10;9gOM/rUWjaf9t1lLOCABB9zI9O/5068vYxeXOpPhpFXbCx6EknNavwutZNQ1D7Tc7juDAnFdV3Tw&#10;9uyOBKNTE+bd/kj1v4Y6YL4RWUQBjVgzv3Ynjb+HNTTaUtn4oligkwYtPZcD0DYrovg/pccUMSQA&#10;ZEpOSvTn/CmtogvvHOpqF2+Xt+cf3GkBxXkttSdz343cEZXxD0sSeDdbGz54rXcT6gLmvQfgZq7X&#10;fhHSbguebeMbT1xtFZPxA0eKS21iGFQFaAIEJ6kwtx+lN/Z1uZp/AljKwyUjAUDtjjFZzSdH+uxp&#10;Tk44n5fqfRHhCTdcIFl2k8g16t4LuWmjjR2OU6k968c8HnDxO5O4kZz9K9b8FSvK2EUKoPOa8etH&#10;Ro9dO6ueo6EqME+XcNvWtdrFHiKoo56iuf8ACzYg8pJSe556V09mSsg8zkYFc9ro5ZXTZl3GjhFE&#10;sbY9sUWTXUB2tuwDxitua3G3HGKjSzDOQ3IPqKzdJSJU3B3JNP1KTgSSE49K3bO7WRdxbJzzisOP&#10;TCj7kbGOorRtAYXEeVwe61m4OJr7VTRpMwbGKimmS3O4nGe9Qz3q26DIY59KhnEk0ZI5qW5QjdFw&#10;lFSLklvHPGztGGOOGxnNQRaFFqFwJJIlBVcfL3+tUotYudKbbKGaP3Fa2l+KtIm4QhGI4zjNXSxC&#10;vqbylK3uj/7DBXalsi8c4Wqdz4VsZAWZOewrRbxBFDgtOMdzmq95r+nynKzIOMZXua6vrNO25hGF&#10;W5h6l4WheIxLHkHqPSsa+8FW5QI1vke4611L6vEoLMrtk8bRmq9zqke0NuH0PWtI14SDkmmea654&#10;FDTtJDaDAHIC1x2r+BsOWjjVG3/KSte16hf2E4MIZckdSe9cvr1hp6neVDcZzu4FV7VPS5qq8qe5&#10;5Zc6aulRFXGD1dsYBIrkPiZ8XfB/wx8LXXi7xhrcNjY2cRaWWZsZIGQqj+Jj0AFcV+2R+3J8HvgV&#10;JcaNJrS6jqkJITStPlDy7uwfHCD3Nfmf+0D+1F8Tf2jvE7an4r1RYdPgYmw0iBv3Nuvb/eb1Y817&#10;WXZJiMe7z92Hfv6Hy2ecUYTLrqPvVOi7eb/y3Nr9sD9rrxr+0940ee2mms/DVm7DSdNZjuIP/LST&#10;sWP6CvG4bW7STer7fqasmWR5VjUgKByRSxQByzkHnpzX6BQoUsNSVOmrJH5Fi8TiMfiXWrScpM0P&#10;DsEl5qUb7wuzk4rppWJZbdTgElpCTyRWP4QtGWdpSv8ACQD71vXQQMbgJkKMH3UD+tcGKnevY97L&#10;afLhb9zI1a4XcYlT5U6j3p/huG4luBMsGVAqOcG4Q78E7izZ7mtXwZYm/vziTfsVu/yrxxSqSUKL&#10;NKMHUxKNKG1Z5QojH1FV9cnJKWQHyRsWUH+9XQfYZLS2luJiFjSP5MjqfWszRbO3vbkyuu4wqXd2&#10;GRz061wRqLWT6Hu+xk/cW7E8H+Gri8uo7y5xFEp3Lv4LEeleu/s46NFrPxU03TWhWREvDNGjHnO3&#10;r+lcl4Z0Xz7ua+urkL5enlYWkXIDHGTjoK9Y/Yt0CO9+Jdvf2KhxawNNcPIcsMkgD+deVj8Q3SlJ&#10;vZH2/BmVc+e4Km1dTqK/mk03+B9NWXg6AMWu1CsW3DHrWnsms1GHyo6CtcJuJMqIPTIqGZbWcbWG&#10;Mf3cV806rluf20sQ5WTWiKEVzHMQcHk88dKsxrHnJPGOwqvdaeI8vbzqo7l+MCs251yws5vJTU1n&#10;kxgW9uu9yfbB5+mKlK60NLRmro2/3TNhKfGgH3hgetbHw8+AH7SvxfkQeAvgrqsMEg3LqWtf6HBt&#10;/vbpduR/u5r3b4a/8EqPG+rJHefGr4zJZQyJmbTfDlv5sinshlkIH4hTXp4PI80zC3saUmu9rL73&#10;ZHwXEXiVwDwspLMsxpxmvsRftJ/+Aw5mvnY+arnVNOsS6X17FEQM7XkAP86seFPDvjHx9d/2d8PP&#10;AOua7PJyg03T2dPxfG0fnX6E/C/9hT9l34XTRajpPwwg1K9iTaL/AMQObx2Pd9rEop57LXr1rBFp&#10;1rHp2nwx29tCoWO3giCIoHbaOK+swfAGKnriaqj5L3n+i/M/BuIPpWZFhbwyXATrP+arJU4/+Ax5&#10;pNf9vRZ+d3gn/gnd+17402XGsaVo3hW1c8DWL1ZbhR7xRlsfjivXfAX/AASZ8FxyC5+MHxf1rWTk&#10;ebY6LGtnC/8AwJt5/ICvrRoIwcouBjoGOP505Rt6Gvp8LwZkmHs5xc35vT7lb9T8Xz36SPibm944&#10;atDCwfSlBJ/+By5pX800eVeA/wBhX9lX4cXEN7oHwb0y5uYH3xXWsBryRW9f3hKn6ba9YiU2ECW+&#10;nQx20SjHlW8YjQfRVwKVZuOTQ0gcYJr6LC4HB4NWoU4x9Ekfj+b8S8Q5/V9pmWLqVn/fnKX5vQIi&#10;cktKWJ9aR0JYsCPzpAUXoaVWycV1ttO54driKGDZpWfB5zQxIGRTSSTk0krjSsI3IJpqdfwpxGRi&#10;kVdpzmr0sFhaP88UUUAMjiSN3ZIVTccsUAG49ycd6kDEdDSUUnZLQbbbuwooopiGshJzUWxvSp6T&#10;Z6n9KadhONyNARnIpGY5IxTpfkxjvUbE8mluSyjrOnx30RQjORhq8r+LnwPs/F+hy20USpMMtDKq&#10;cqcV6/yx64zUV1bJNGYHXIYelcmMwdHF0nSqJNNHVQrzoyTTPy4+M0+u+BtXuPCWt2MizoSoZ1O2&#10;QcjIzXkcviqbwxJJcfYgASSN9fqH8cP2bfCPxD0uTUr3S45LiHJD7PmUfXFfmd+134Bvfhl4wutM&#10;eB1iUlonI+VlPYGvw/PshlgcW6cY3ifW0cU8RSUupwniT4tSarMY72TaM/Kq8AVwPjPxTaxgSwT4&#10;PUc1zfinxOhLyCQKQexrkZ9VvNYcxpKxA4HNc2GwMYK6VkP3pM7XQ/jDqeh6gJLLUZI8nLBWwDXr&#10;nhX4lXnj+0+xYJkZBlg2e1fK9/DPbTCN1bhuor3j9lPV9D0pmOsZB7FjXfVwVKMFNGlKUnLlZs6j&#10;4XuoLxnmkw7N91uM1b0uxvtAha5hKkA5xjmo/iz4pnvfEqyaKwdAfkVR2q/4M0zxn4luIbS60aRY&#10;z/GqE5FcVSjTablsdXs4QkkVtB+Kt9NqLWmqTGGANhVkPWvS/g78QtMfxILb/lnG2QVfgUv/AAx3&#10;qnjLypEgCsVDDIwOa7Xwj+yva/Ceyk1W+ZGcRksScjpXLB4WklKnv2MJqUp2Wx9V/Ar4t+E/DPhp&#10;p4rm282Q5kZJMYA9q+U/2o/2n9S8X/FK9udOun+zQt5cBR+gGMn+dVvB19N4lv7/AEjTL0qqOVIR&#10;8YFeMfGbRtS8K+J5LaUMVYlhIO9e/WzCtXpqEdLHNClGHusXxl+0F4ummSyW+mIPChWOa3/hn4y+&#10;ILXUd7fNPDCTgKx+Zq8P1Xxdp2i65FeX0isI2B4PNdp4d/aL03VXi0jw3aSySO4BnYcA/SobxM4K&#10;zbZlKMeax9geAPiPruuahBp1zOY4wAPnckmvtf4J+CNLGgxXcl1HLK0QbAHANfAnwK8I6/4gtV1Q&#10;BvNYALI4x+P0r64+Cfj3VfCmmpo+rXJfsJWPI9q+tyOWJjFKonfzPPrqDk30Pf1sYbeQIcZHHyji&#10;rcUZTg1yWi+Jjq0aSxzArn7wrqbKUNCHMo5Hc195RukjyZ2k7omYEjApuxvSnbsnCkH3FKM963uZ&#10;2I2BI2iq1/P9jtnlbjAxxVr+P8ara3b+dp0igZOOOKUtUOPxHy3+2F4q+3W1vazXJVIZtx+bGSKo&#10;+A/iv4Ui+GZU30Uc1vnzUllHOR2rz/8Ab/vdT8N6hbKVfybneGOOAR0r5Vj8Xa5a6bPam+d4nfzA&#10;PMIwPzr8nzzM1gs4aXzPpMJQVSkpPU+g4f2ptW8LeMLpIyz2T3BkVVPBwMdq90+Bnxzm8cJDdtqL&#10;Mr4aUL/D7V+c2r/GWw0lUeO9RysWGViCc177+wl8WNMv4vstzc/PNKGkw3Qele1kOOdXS97nn46i&#10;6eux+hcvj+G2gVMMCw43NXU+GdZ/tGxiKrksfXmvGpNZsbq8tpppV2z4EaE/dFe9/CzQLFtEW7WP&#10;ARcgmvqI1o0+aT6GCg52iupeh0+YQea6nGOSax21vSIr8W084JB5NZPxS+KaeGbo6S1wsa85O7GR&#10;+deFXHx1sbvWDa/bWy0jEEuOT2r4jOeNaOBnynp0cvi16H0rJ4y0KK4FrAqg5ABPetK/jgvLdZ4I&#10;xk9TXg/hfxLearqcF4ufIxmTPOa9o8H+JLK8thC5CgcDca6+Hczxma0/rbXu9Ca9OjH931CVNh24&#10;5+lRPtzzmtbU4IXj8xXUkn+GsmUYbFfc0qjqRueRVpunKw0jHP5UZ9qM8Y9KK3u7GVkFFFFIYqkA&#10;5NOBBGRTSMAH1oDEDApK4Dt49DQGBOBTKEw5IB6UO24biv8AeNBBQ9qXYP71IwB53fhSbKSDJc4x&#10;SUoJU5FRknJ5o1WiHZDyCBkimspY5p7OSKjLE96fvByoa2eRilLKFw2evamlzk0hYkYNKzYJWAks&#10;efwpKKKoYpPAHpQGI6GkpGOBmgBaKByM0UAfytS2UrNkocfSn28LRtyT9KuyZY4C/TFRRIFk/eH9&#10;a/OedNWPtvZJF6zjYukUK5ZuBgdTXouifBnx7JpqajY+GLu4QoGL24L4/AV59oeqR2eqW7xqjFJB&#10;8rV98fsg+NvB2taZbaZqtjPDNkEjbwfoaeGwtPEVOWTscuJvGF4nyVZ6ZqGnTyWus6VcW7qORcQF&#10;f51n634K/tRvMtoSD3461+kXxx8EeE7rwndXsdhbONmc3MIzj8uK+d/hH8E9H+IXxAn0w24aJYw6&#10;28LcP9K6a2V4nC1FGErp9zkw+Lp1rpx2Pm/wn8ANe8RXYEFvKwH9xMn+VeyfDf8AZz8ZeD2jvPsE&#10;twvmK0sYiO9Rn0xz9K+hLr4Fad8JrhPEOkRXFsEf95E6kqcdznt0r2/4RzaF43s7eSa0iWZgDvjj&#10;GGGeuK9DC4J35aujM6taM1emyx+yn4o1HwjY6fJMoa1d1CkIUlQnGVZTzX3R8PvGLalZxLhcOF5B&#10;6cV494H+EmgSwJMttFLlVZTGgHH0r2vwb4csdN09GjjwFxnjpXqwwzw8dDkdeNVWkdip3RbgBj1q&#10;KGT5sZ71BaXXmghW+UHgVZijT7w611QcranFVUE9CQknqaMkdDRRWkZamQ9CccmlpofAxilVt3at&#10;G7AOXGeaVgpGAAaQISM0oQg54rN2buNJhGnPIxTjjpnigE5wRTS2MjFFuxVtB1KM9s0lKDt7daoX&#10;KOX7vNLkjoaiMhLY9/WpaTSsJIUORTicpmo2bacYpwYCMnI6etK2xV9bAuM80McHg/lTVbcenalq&#10;uolsC9RUmQehqIZA5FOU7TnFS1cE7D6ARng03zPahUIOaXLbcdx/J9TTlIAwTTDuxkYpFbd2ppWG&#10;S5HqKMj1FR0VAEmR6ikwo5IFM+lISy8nFAEqyCN96Ptb1Bwa5D4n/A74SfGaybTviP4Ks78EYjuh&#10;EEuIz6rKuCP1/GuoY7jnFNJGPvCs62Fw+Jp8laKkvM7MvzXMcpxUcRgqsqc47OLaf4HxL+0J/wAE&#10;9774fWV14n+DfjZru0iRn/sbW8eYFHUJKDz+PWvl+Hxfpj3smlak5trmKQpLHuB2sOozX6d/HRDd&#10;eHHAH3Y2Oc9ODX4p/GnxJr/hH4h61aWl+TG2pyMUdug3HjPWvzLibhzC4SrGWF05r6f5H9Y+F3jn&#10;jsTTlhuI4uqo2tVikpr/ABJWUvXc+hYhHMoMUgceo5pJYI2GAQDXz74O/aJlsHVb6WROBjc2V46d&#10;B0+tet+FvijY63GCUaQ7AxeHDLg98g18RVw1ai7SR/TOU53k2fUfaZbiI1PK9pr1g/eX3G3d2RPz&#10;KPyFVPsWDnYf++a1re+t7tfNjZXX1HOKdNarsDKuM9OKxR7EK0o+6zGktyo5B/EVVlBSQ4zW1La7&#10;uX/Sqdxp6vISrYFCkrnVTrRXxFDax6KfypzlgAgB561ZaPyuNtMZQXxiqUma+0u7kC2+ByKSW3cH&#10;jOPpVhl2sRUrx7hhRzTu7C57Mz2jZTyD+VIykKCV/Srr2zNwcUxofl2MOneqTurFKoUXUg9Sal2k&#10;ISRUrwoozioZWwpAqm0ap3I0++f940snakRgATtNLJxjPcVLbuUtWNpk5Gzk0+q17LsO0c56AU1q&#10;aJXZleJlvL0W+i6ZG0lzfTrDFGM/NuIXH5kc13fxLtbDwg1l4Et5w9t4Z08QTSq2Q85+aZ/++84P&#10;sKy/grb2Nz8UZ/HGrBXsPCWnvdlXHyvc42wp7kuQf+AmuT+Jnia51CZ7M3Zee6laW7cnkknJH610&#10;Ri5WijmnCWMzSFFfDSjd/wCKf6xh/wCllXS3ufF+vvqLl/s0JAhV/X1rs4XEKgKB09KxfCSQQaVH&#10;FEgBA+Y+pq5qerR2UZVWG4jgZqptyaS2O2v+9qciW2iLz3MbEszKB35qkt2b6YpFkhSPunr+Vc1q&#10;PiC7uJ/s8bYX+Ig+1b/hGxktIcTNuPvQoqCuwqYf2FNuW5tIqDgxgED0qORgHyGFWiCDhVHHrUM0&#10;hVwhiBJ74rNnBFvmEjm3PsIP4inMJd42NgY55pJJGVvur+FIk4ZthBzjNO6FZ2uTJvPBJ5HrT1k8&#10;tcEZqutwCwVQetSTSBAARRfQh3vawpbehOMVXlPzDb0zzipt6BPvDrUcixkZV1HrzSb0LikNEpQE&#10;jjjtTxdMsYO0txUJaJm2g5pyuqptH86m9jSyYvmM0bZ9PWpbd1WPDAnPpUUckezcCM+lPi2k7g2c&#10;jpTT1IlG8bE0ZAPC59zT5Nu0jIBqFWIbqPpSgMVyTk9qGzJrYa8QKkA8dqquAGIBzVww70O7I9Kq&#10;TRmFipOcUvI2otdRuT605SD94/nTCSOgzS0G7irjkADFgOQODSztkKUQZxzxUJkkXnt6UrzOFJKm&#10;i+hDi+a4RtJuO4Y4pODIGdSQDnGKIiWG4jrTZ5imdo5AJzQXbQu+KnZP2YdAjZf+PvXtRkGfeRRm&#10;vkv9iiE3/wAc/HuqbyQ2v3Zz6gSBf6V9a/EZTbfs9+ArUfKJTdSsD6m4Xn9DXyX+wA5uvEXivVgp&#10;P2jVbtufe4au7CP/AGavJdor8f8AgH5rm79rxllEF/z8xsvu91fgz6okB8sDOeOtRgYYcikRmMYB&#10;HYUVwn6WlYkk27QRjNMPA3bh+dEp2IGPamOwMecj160rlJNjlUMflxmmyAhsHpTYpcjcv86Vn3dR&#10;UtlWsyKJw0w4BH04qWSZYxhUHI7CmQxqp5YD2NLOqjow6etPcb5XKxGs5Zz9aleVAMDA/GoYYWLZ&#10;BFIxyxHpxSKshGmZW5Y4z602aQqCUTccZwfWkkG6QLjOBmld5TGTGmTg4o6FaFW51TyYH3KUcfeO&#10;zIX615r8WtZsRZpb2oCPK2GJbLgeue+egrvdd1aG20GSNSpaVtkOerNnn8BXkerQtqerp5uWYyGR&#10;z1AVe1TC0qqv0OLNa0qWClCC96enyOO8W27y6lbaYseG2BnROzckA+vase+nktbnEb4kWHjpktnp&#10;n0raleC58Qz3Msjg7yI8DluMCsF7Qa/4nbTo2KojD7ROx+WNR1PvXsU9Fr2Px3FWnUlKnvKdl6LY&#10;5P4j6jcS3ENk10zSeXvYvypZjjH0/pXD+MrwXGqNuliEaBWV1yCBswf1rqfHGo2X9qXFzZbTHb7Y&#10;rX/aUH7xrkbuxe+u2kJ3QyIqy7uCpGRmvYwcYxtJ6WPxbi2u6+NnGLvd/ldfcJoNnDJ4t0i0tJSw&#10;WWAdORlgeRXtnxSS11LxdZeF5JF8nTLWO6ljxx3OP5V5J8LtNhvvipZtdO6xnUkYMo5YKOnsOBXq&#10;PxCTbquo64+Q93IIVUfwqv8A+quXM5x+tQinqo/i2v8Agnk5WmsBVk1o56+kU7ffocn4a1mPxBrm&#10;r6oJWWZbeURKTlTGueR7n+Vc3YXt5fpGHIIuI5AzHk5HQZ9/6U3wbfXMHieOK0Rhbz+asi91Yg8f&#10;lRFbTafqB0WKUmJNyhmGDk5OM10qlGnNxXZNfiebKvOrSi33afq2mbXg02MdqIWuDgXASUIM84PA&#10;/OtrVdQaPRryzEaDfcCNCE5IAwMnvgZrnPAmnJIShuQdmrxKB6ZPIJrW8f3a6RpLRFgJSzsuOzEk&#10;fyrmqQUsTyrW7NaVSUMK5PSyOH1GeGSaWKBQVUkDH+fau/8AhTZLELaAIfNcAnjrkcGvLtMZ7icQ&#10;sT87DBPevavhdYo+opKq48iIAZ9K9DF+5BRPNy1qtUdSx7f8NbZLKOEPFwCC4K9Tg9aLBYofHniW&#10;1EYOI7Zd23gMcn/CrPgOJboM8mQgVdretVrCcJ8Q/FU0iKsf2mCNR9IlYfzryklJtP8ArY927VrG&#10;d4nvGvtZuFEmY22BsHgt5ePzFL+zCoPgWFCR8lxIgP0ciqMEklxqk/mJnfdHAx26ZrR/Z4lS38Kz&#10;KgGI9WukC+wlanKH7pr0JUn7ZP1/Q960BQCChGQBzXqfgpjsUg5wB3rxrw/qmbtMsAMdBXp/gPWo&#10;0Ta79fWvJr0ZI9ONRziev+DVhiXeWJJHPNddpkUdw3zsdpPTNcF4Yu90SyJ028ZrttAnwgMhxn1N&#10;cqj0MJzdzWlsj5Y2jv8ApSCGSMAFcehxVm3bzI9u05HepDDuXe/GKUo22Iu5KxQe4LNhhj3qFbua&#10;OXCOAT0PatFrVLnO1QT6Yph0hC3BFZTi9wg2rohSaSRcSPn8ali1SC3hMZXcfwpjW62+fMYDHQGq&#10;dxdiEYRVIHfHWs3c0Vx9zfrcFkmj4I4yKxbyNrcmW2kwT2Bx/Kl1HX4ogQWA/GsLUPGFqqsPN6dc&#10;jFYygmzeLkkTX/iLXbRSqSF17KWIrMPxA1CwYm6tGAz/AAnOfzrm/FXxe0TS0IknjJA7HOfyrwf4&#10;zfthjw7bzw+H7JZrsKRGC2FTtk4/lWtPBTrO0UEsUqULyZ9Q2vxh0eMMbh2Q997gLTLz4y+Fdhd/&#10;E+mxYXgPfRgj9a/GT9rH9rr47+MvES6PL8Q760tGGTaadMYIz9dvJ/OvE7jx94vKMZPEF6zN0Mly&#10;7fzNfU4Xg+tWoqbq2v0tc+QxvHGHwWJlSVJu3W5+5PxJ/a7+BvwzsJNV8ZfFTTLdF5CQXayuxwei&#10;qSTXwr+2H/wWN1vxtpd14B/ZusptPtJi0Vx4guhi4dehMa/wZ45PNfBupeItb1ptt9fySqoxtZiR&#10;iqLytGoSNiPQA17mXcK4PBzVSrLna+77j5nNuN8bjoezox5F36/f0L2s69qmtX82o6peST3NxKXu&#10;J5pCzyOerMx5J9zUcTCPGVGTngjmqyI7EKp3Enk+lWBb3Ek4VF5x1r6lJI+L5pTd3qy1FJHtYiMn&#10;1AH8quWyZiXauOedwqra2rLIyKc4GTWhbReVb55JUZ/GonKyOzDwcpam54djUW7BQQR8xOKuX0vk&#10;2YMbZLn9Kr+FrdntZtgJ6DJ9MVev4mCxwKMhQQQBwe/NePNr2zPqqMX9UVuxn21ot3K4X5cpj6e9&#10;dR4FitIbmOC1h/doSzSH/locVzHmSJGIIn+YjLBe5Pqe9dV4Igle9jgZMlFy7en/ANassTf2TN8C&#10;o+3j3LXiy8eYeVEG54Vc8Y71a8N6DJ/YrZRgZMGQgcn+6oFCWJ1TVmhVfk37VBHGO5ruvh78Ntf8&#10;W6pZ6VpNi7SX+rW1pbgsVXczcA546da86Um6ahHc9/DxpxrOpN6alDXtBuvDF/bWVxDsa40DzBgd&#10;AX6+xr2v9gzSY7PR9e8T3DxKrXUcKTSEABVXJAz71zX7RXgLUtI8beIXSNJU8OWlppk09t88Cy4+&#10;dVboea/Rv/glr+x74O8H/s/ab4k+J3gWxv8AWLq8luNuoQ+YkCZAQhOhPU89qKOS47NUsPH3ZOzd&#10;+iWp9FhONsg4KzyGZ106tKk5KKja7bXKrX0879DxfRNM8Z+P9U/sv4ceCdc16dcCRdMsHlVcnuwG&#10;1R7mvTvCP7AX7WPjC5Meu2ej+FbMlSJ9RuRNOFPpHDuJPscV90WskGn24sIbKKyRlAVbKMRxlRwP&#10;lQD8q0bQxxRhYwAP4fmzxX0mD8PcHRs8RVcvJaL9X+RyZ99K7iLEc0MmwNOgukpt1Zev2Y/emfOf&#10;gD/glv8ABnSZPtfxT8Y634rucDzIoZ/sFsD32qm5yM57jivcvh58Cfgp8KiH+Hnwr0TTJFXat3HY&#10;h58d8yPlufrXRJMRwc8+9TRyMwHt719bg8gynAJexpJNdXq/vd2fhnEPidx5xY3/AGnmFScX9hS5&#10;Yf8AgEbR/AuhzMgDksF+6GHT6ChG+ZQYhgHjioYpTjaT+tOEpBzz+depy22Ph223d6loOoOdgBxj&#10;NKZRnn+dV0l8w4weKe/3jUtWYmThx1JFNV8kg8UxW3dqWi3cCTI9RTMsOpNJ9KT5/UU4sVh6EnOT&#10;TskdDUSyFDhuaeJcjOKpjHEn3NAPtRRSsgCiiigBQwHBGaSjvmik7gFFBOBmkVtwzjoaFsAtFFIz&#10;be1MBcj1FNlYBD82CPem1V1WaSK1YoOdvak3YEruxPG6yAneGx75oYHnivLPEfxO1DwhdFr6CQwl&#10;zl9pIWse7/au8B2EiQXmuQrI5wEDZP5VyzxuGg7Tkl6mqw9W10rnsZkydoOD9aazOHBJPTvXF+Df&#10;jR4Y8WhW0/U1mVujJ1rpdR12zs4PPlu4lwM/PIKt4vDqPNzIUcPUk9DRxG8Dxvgo4w4PQ/X2r5Q/&#10;bx/Zh0X4o+E5tTs7QJLBG7rtx719Hab8RfD1+Gt5tUg64G1xXHfH/ULaLwBe3WlSiaWGBmEZ6EYN&#10;eHmVTLppubV2j1cLCukrbI/DP4zfCW+8NXk8H3RE5HHQ84ryy0TUNKuWeSBiN3ICnFfan7RHhW2u&#10;NNfU5YwXuJCVQDvk039nv9kQfETwsb+600F3dsu8fG3sOlfDYSjGvUcFserOpKnFPqfMvgvwzD4u&#10;jFxPbDaCMMFyc/1r0DQvhPNDtGl/KWIAIbBJr33Vf2R08BeHdQ1C3shBcWj740xgMozzWZ+yp4Nu&#10;PiX+0FpXhi2tQ8BkaW7ZjwiqMnNefm1DEUqqjHQ6qFVTp87O+/Zc/YfGtacvirxs3mFx8qyr90Zr&#10;6x+Ev7Nvw/1K2mtNJ0a3drU+VMUAJU9j0rl/20fiHZfsqfDXS9OjvIEm1B9lv5QHzYXc3T2rhv2O&#10;v+Cg/gPSo9Qj8YXqwSzQqzSqTglPXn0rgp4OftrV9jpcZJrzOz+PM9l8CtPuLh4tv2SVUZT8pweh&#10;r5j8W/tTjxObvSI3EQBK7c54Nc//AMFIf269O+KXjW7svBM7PZsixlmBAdlbORXyt4S+J0g14z6g&#10;pVZP9Y27vVyy2nFfuy58qkke/wDwp8T+K/DHjW61ZpF8uVmYI5++vPPP+eaoftC/E3TvFxF1ZwhZ&#10;ooyHQHPOP8a43XPjsx00WtlZQmWNCqSqece+K8N8UfEDxBb6lIZJWIdiwIzjJ5rrw+FdR67kfu6c&#10;LPqZ/jO51i+1x5Hnbyt33B6V7J+zP/wicOrR3Oo3iBWYKgTGU9T7V43Y6X4m8byb7e3cEn7yrV+P&#10;wz8UPhpci/jt2EJO7zISSOPUYr6TB1KGHkuazseXiaftE0tD9aPg94h8OvpUUWhXSSgRqrBWA7cd&#10;Og65NelW1xYokc6uM5zhSM+5r8wv2dv2ur/w6yR6pdSh1G0qQefcivrH4eftG2njNo5HvgoIG5Q2&#10;M/X1+lfW0cXg8TFJWTPDnRr0b9UfaPw88VwLttInyo7buprvbHXryZNqK2MdBnFfM3gz4s+GbMxJ&#10;Hdh5CQdidj9M8V6x4Y+JE+oRiWFWAPChFJzXswStocHNZ2PYNKupWj3ScVoI5bBz39a870/xzPb7&#10;RcMQW6DHSrqfFXTYj5VxerG2eFY4rCpWpU37zOmFOU1od3gZ6c02VN42nHuD3rk9O+JumTS+U1/E&#10;2QSADzgfWuistZttRjDQuDkcEU4YqnUhdMTpOMkmfKn/AAUn8ER3/wAOmvLGASXMTbwCnIHfFfG3&#10;gH4EXvj/AEdtUit5d0SFWO4hcf1r9KP2jvBuneNLFdGvGUs8DZUntXh1pbeBvhP4dRbS5g3xgxta&#10;uo3SV+M8YUp1MxU4vU+lwil7Pl2R+V37RHwf8S/DPxO0kDSz2crExuoJKnP3T6GvVv2C7bxNZ+Lb&#10;dri0uRHcSYVNh49yK+xYf2S9F+LniRdQuLUNBqM4byHXIQnqRxX1X8HP2FvhL8NfDx1Cx0eBZ41G&#10;J5V7AZPWujKMbUpVIyUb2WrJxGF9v7sdmebaJpUusXVus8eGjAwynOK+pPDGo2Ph3wRGrXCti1y5&#10;Ljk4r5s+I/iDS/DviM6T4NYEwx7pQvI3en0rJk+NPji+0q50w3IVYYsyZ4IHSu3H8T04uXKtxUMH&#10;Km1fWxz37QPjXxX4w8ZyWmlbmiIZRIjEgc9MivIk0XW4vEMLX9y8ZhfJUsRmvVtJ8UaZa3hOpopM&#10;nKsRk5rxT4vfEme38dpLa/KhfBC9K/P6+FhmVRSqPVv8zvcXCDsfUPwy8Sww6LFasSZJMAru6D1N&#10;ehad4mufNWG1DgKBkA14d8HJm1Pw9FrdvJ5hdQM56V6hp3jTw5oFv5+p3iKEXMm707fWv3XKI4fA&#10;ZVCK0SR8vVVSrXZ6jpPiK+eHy7iTA7fNzV/+2IgMSgZPTmvGbf8AaI0nU7k2mn2uIQSqykcfzrG1&#10;/wCPlhDPsjvQhjbDBm96P7cw2vI9EafVpNan0LDeW1xwGw3puqXgckgfjXkvgb4hw61bi5a+B5GP&#10;m4pfF/7QnhzwgwS9u0ZscxR/Mw/CumnmtOceZvQj6setEYpAwJ4INeXeEv2jdB123+1BJ403YAeP&#10;Geldn4c+Ieg+I5PKtrobifukYNbxzTCOy5tSfqlRq6OgUhjjFIwOTgVYtrcSr5isMYpkqbGIxXbC&#10;rGorxM5UpQ3IgwIAKiggBiVGPpSUVdnckCe5NIrgnFIzdqaDg5oSAfnBOT9KQuvIx+lIWLdaYXwc&#10;Yp2Adk+tGQOppvme1Ix3HOKfUBD1NFFFABRRRQAUUUUAFFFFAH8zdr8F/Gd5bmWLTX/75NYt/wDD&#10;nW7OZoLxHjZOHDLgiv1g+Av7NvhTxWY9OvrWJ1ubbzLf5fvnB6/zrhf2pf2Fk1HQJdc8K6OkV3by&#10;lHWP/lqB2NfE1MrrKj7Smz6z+0qEanLUTs+p+ZQ8FapBMJIZDwc7u4r3b9mH9p9PhBrltF420j7T&#10;ZoQDcQH51GepU1yfxD+GXjz4f6vJY3+lyBByu9cYFZfgz4eax411dbOWA/MwwFHNebTqVoVdNzom&#10;6Mqd4n6o+AfjP8HPjb4QmPhnWLS5eS1H+iXCBGHHcGub+BXgXwxY/tC2pexOnSSQsImgTMWc9c9B&#10;mvIP2ePglrPw00capdwGeCaHb8rYdfow6/Svsr4X+EfCGoWuna3pduzlk2yMwIYNjv6GvrsLUq4i&#10;CVRWZ85UjTo1XKDPTvGvwI0Pxd4elsLyOGYMp8tgg5OK8JufC1z8K5I5tJgNvJbyFDDt4K19N+EL&#10;ud4H0t3PyACMt1Fcr8Vvhx/aupQ6hMNyM+JVA7+tenyQnrJanBzSpzvHRMf8CPGWo6tpsV95TIG2&#10;lVzxgdq988LaoLyJcjGRgrmvMPg54Gs9Et/skcR2BhhT2r13RvD8NqgePIyM4NOSWxU3roaMEQRv&#10;3YwM9qtQ5HFEUQjTbinKACMDvWaWpDdyTIzgijPNIetA71SskGlhafCobOaYOoqTgdv0pp3QJdRS&#10;SpwDT8H1NREpnn+VLQ0h3sOYlTwaAoYZJpFwPvD9KcSNvH8qWw9xaCST17UxSAcmlL88VbVxX0F2&#10;DOc1I5IHFRAArkikUgHmlbmBaEoG4ZJpSARio96+tKrrkc96TVh6DiNnQ0qkkc0jHd0oUgDBo3Bb&#10;iscDNIG3HHSl3L60AqTxQDV2Lg+pqQnAzUdIHUjIP6Utw0RIrbu1NyVJwaQEHoaKBNi729aN7etJ&#10;RRZCuxd7etBYnqaSkfp+NFkF2I7EHg1HIT69aUsB1NNlZSOtUlqI4X40TIPDjIR1U7ue2DX4o/tV&#10;WY1T4na3qNpFiM30gGPqa/bb4r2KXuin+6Y2B/Wvxy/ai0BdJ+I2sWKEhftj849STXx/FLadP5n3&#10;HBijzVPRHzcIb3zxAVYgmvsP/gkJDaj42XWma/bQXME9i5FvdRq6Nj2YGvm1NETf5hXLZ9K+mv8A&#10;gmNplzb/ALQtu0cfyC0l3kDoMCvDwDjLFwjJXTZ9ni5VaOEnOnJxaW6bT/A/RH4ifsGfAL4uaWut&#10;aDZP4U1kJlLvSEHlO5/vx9CPpXzN8Yf2LP2hPgz5+ovoqeJNEicY1LRgXkQHu8XUfUV98eDneLS4&#10;1Y9EGfyrdimEUZK5wR90Gvocy4QyvHJyguSXdbfdsPhPx1414ZnGjiJ/WaK+zUu5Jf3Z/Evm2vI/&#10;I+G+gumeNZNjhipjdSGUjqCDgg1KLfIyw5r9IfjL+yH8CfjlA9x4l8Lpp+p7cJrGjIILgH1OOG/E&#10;V8m/Gb/gnx8d/haJ9a8BtD4w0aJSWNuuy7jTtuiwd/4Yr86zPhTNMtbly88e6/VH9TcH+NXBXFqj&#10;R9r9Xrv7FVpXf92fwv0dn5HhFxCHyAOtQi0wDxVhLlPt0umXkM1vdxH97aXMRSRfqpAP41K0QKnC&#10;N9dtfONSW+h+wRm4ozXhySCD+VPK7OQc/Wrfkgjp+lRPaKuMHnPekpGiqJkLqSMiozbgqWLHNXVR&#10;VXGM/hUcsO7JA4pp3Gp6lGaJQMAmql3GEHyk84q9LbhX3bqpak7EKir1qkzrpu7Wo20QyfeHFJcg&#10;B8DtToCoIHoRnim3RBk+WqNlfnInJA4rK1a8NupuByYxlQeme1aUsqqMVR03w3eePfGOmeBrRwh1&#10;O9WOSTP3Ixkux9goJ/CtIK7OiEqdJOpUdoxTb9Fq/wADZvJo/ht8C7CO7yL7xLdHVLhB18kHZCp+&#10;uGbHuK8vtLh9U1Bri4Ys8shbnrXQ/H/xtB4y+It2mjtt0ywYWmnRDgLDGNi/oormNJbyJVYdVNdN&#10;D4XI3ynDVI4P2tXSpUbnLy5tVH/t1Wj8jrradbHTtwYgg8c96x75ry5kZ3kJY/dz0FPsJZZd5ncF&#10;FGQCeta2iaOl+pvJ1JyeB6U04x3OuTjRbkyj4T8Ozy3X2rUM+X/CCfvV2sSLE+EU8dAKhtrRIUCI&#10;MAdKmERz3rCVRzZ5WJrSrzuyy1wsabnPzN29KVXR28w9QOKp+WN/Jp5wtTq9zldMmbY7YIpscaFy&#10;e+cCml0HJP6U+Fk8wH+lO4mmojo4ljfj1pZyrcP+GKezRqcqepqO5JBGwZP0pN3ZndtohMGwEsTj&#10;2NNADglScfWluHcLhxgnpmkiL7OSMY6YoN4vQQW6seH28VG6FAf3hPvUi/fNO2gjhe/pSLTYyEx4&#10;LEVPJGARgYGOKjaJwhcJ+NSTMzqMDgU+hm90OhiUNvyeaf5Q8s7Zcn2qFHZU+5ketSOSq5AoM5Rf&#10;MEBmLFGPH0qG4XcSWPPNPW4Zf4R+NRzsW+YjGaNDSMWpEeCSAKeYSBntUUhKpkVNvQQHcec8Uk7m&#10;km9GiHy3lfC9KWRHHyt39qfbuFILHFK7ozDnPHpTsrA5S5iNVYDGfpUFwxW3mcnkRt/KrTFdvH8q&#10;pajGF0u7cn/lhIf0NCLi/eND43TrZ/B74e2bNhhofmN+Mjt/SvlH/gm+vn+G9X1JjnzLt8t65lJr&#10;6n/auRNJ+G/hNV4a28HQuRnpmCR/618v/wDBN2Db8Nb+6YYH2/AI/E16GGi44Cu/OP5yPy6s1W47&#10;ypLZUsVP/wACmj6Vjm3Kpz1HpTml24I/lTFKADGOnpTiAeorzbn6tZCTTu8fXv6Ukn+q/Cop5AGK&#10;rSIQFyfShopRsCkqMA04zsiioiQSaSjUqyH+a7tyaGkI4pmD6GkZNx60MCVHYAEGkY9WJ68miMbE&#10;G6obkuEJjXJzwKVwSuySItuaQ8jHGahmvlVd0ZLEfeRetJC0skeZI9p2nIzWZfTJaSNFMcOw3E46&#10;jsKiUmkbU6SnKxz3iu4vDpM9+ww5bZFu6KCwrz7XNVaHT7rULUFTLMtrb4HXAAJ/E5rqvH+quthP&#10;bu7LDAQVI/iPX+lcnJaO9jpunyp86xmeUZ5Bzu5/MVWGircz7/hufN8QVqs68qcHb3dPV+6vzb+X&#10;kc/qFmulX8+ozqwMIUJnooZTisWzjGn6Lc6xcMqzX5AfafuoOcfjW343uJbgzxXLhY5IUYxjqcHA&#10;H5ViRafJqth9qu+NOsY2dgBzK/QL+GK9ODfIj8kzNuli3Rw61jzNX6Xbu36RX9aHmnigxw2d1qF2&#10;ommkY+WNu1IwD0Fc3bahd3kU080oBLA4XHyjGOPxrpPiAsswW2jXanlf6rd6nNcRHJNBeJGi4QRg&#10;N35Pf8K+hwUFOg31PwrP68oY63T9TtvgMbg+OGv533w2qEszAZyQTn2xjFdr8WbuTRLeK5808Rmc&#10;7hx83P8AKuC+DQm0u51q5YB/L0+SUj1Gxsmuo+M8733hTTr6OXy1awiV16kN5QwK4MZT581j20X4&#10;GWFqyp5PLvq/xt+hwHhXULSTxbp14rMP3zu0hcAHKnBI9c1euTe2+rS6kzpLFNPsfcP426VyugXM&#10;s7RTEHf9pjC8c4DZNdNq+pQ6XJPYlQ0i3KlFHRGDcE16dek41kl2t+P/AATw8LXU6F27a3+dv+B+&#10;JveFLkRzCxnVVePVEkbYvI2jODVL4v6pGfEUGmhSVNvJIxx3P3f61J4bmY69MiMpc3IbJP3t3FUf&#10;is6SeN0jZfmW3jQ+3WuKhFPGpvs2deJm1gLR7pHMaPG4ljVkIzIAPpmvevhhbQpY3NyeCGGyQ+gH&#10;T868O0ny01lbVuWWUgn+Ve1eBC40dYYySHY5wK6Mc7tIwylKKZ7L8NPMGmJLK5/fZZATWdBcufHH&#10;iUE5T7cME8/diQVp+F0+xaPDDJFkRRfMAeRXIW2pta6x4gM5LO2ovtcHqCq4rghG7Z67eqRIuomC&#10;/EuWKq+WKjtmn/BK7lj8MOyyDMmp3UhycHmU1j6bcO8xG/O4Ec960/gZbm/0tYNhC/aZih9vNat0&#10;lyiV+dfP9D2rwms1ywAyDx8wHFer+B9Nun2qE6AckVwPguxW2McZiJJYZ+mK9u+HehLcBBjbkcZ7&#10;+lcVV82h3Rg6ceZnXeErN/s0SvkZ6CvQNC055DlzwBxWLoOkRWsah492F6102lQTFhLEp28ZrgcN&#10;TCTbVzTsI02DI+YdRVgW6ynaWx9aiQR+XxGd5PIq3ZtG4+7ggemawnGy2Ijdu5FJB9nUgAc9wKrX&#10;k7QoQpGe3FXrsqhLOfl965/Vb0oxYyBh6A1x1XZm8FoVNUv+MsxyCcc1zes669uSWf8AM1Y1vVdq&#10;MyAcZrzrxj4vlZzaw4Zm6Edqw1bOhakviTxxHEzLFJnjrXAeKvFOpXsDh7h1XPABxkVeltppV8+4&#10;JZ/7tYfiG1Z4maQ9ug7VpBJMtbHmXxB8Q3jpJa2/yAjDPnk14h8RoY4LeaQt87j5ie9e2eOLTCuM&#10;Z4zXz58ePECaRp84jX94UbAz0Fe7g1zNJHkY6fJFtnyP8XLltQ8XXUwmG1WEefTHpXP6vEUjTy0J&#10;LEc+1W/EMv27VXe5UlmmMjc9eeBTJ4TeyCadsInPHpX6TRjyUox7I/G8XJV8TUl3ZRjtksYv37gs&#10;/b0FV5Fh8wMpJ5+7THvH1C8aZl2qvA57CpLVYt5nc5Ucj3rU4XZvTYuwRbY923aCOTVqylhD5jUk&#10;epNZkuozXkgt4YsJngDvV6xj6AjGKGtDWElzaF+NRMvAwM5IqxJDJGoRSBnHQ5qGDaoxV2ztybZ5&#10;2PyqOQa5akranr4eClHzNzQ1NpakbSA68Z7+9aOpQLHb+WZCFaLcCF4Y46VFqMUqWunuV2g2Mf8A&#10;BjAJJBNbetwjU9K06OG2jUxWCp+7O0t95iT6mvKlFud2fT03CFPlXZHHLb3BjknRTkqFTHf/ACK7&#10;fwNbXSac0kkYRjCcn2AzzXNRSRLYG2EOH3g7+u0Drj616Bo0cNtoE1hFHxLHFGsuPunGT+dY4qbc&#10;UisDTUaly34YtVnEi2yhnaJMluoYmvr/APZe8Cpo+p/Dezv9IGoXGr6vqOsPZNjZ5FtbuoLsfujI&#10;z+FfPvwh8J6NqN1pL3C+YbrWyJ4n4UwxIG2n6nNfUnwj1aaPxlpOq+HoCY/DvgVoLPS4rQymWa6d&#10;nckddu1Tk9lFXgqac9fL9BZjVnGhaPmeNfGbS7bxJqvg34fafqUt1eeK9dudW1sQkoohMogiixnB&#10;2CNznvmv2J+CXh+58MfCLRdNtEYRJpke0zkb8fw5x1PSvy0+GPga8+LP7WWix2UT39rosNvpt0yR&#10;eXHbyurylUI4wNxOfav1y0uzg0rR4dLtwUEEIhUk9guBX2HDtNyxNWo9lZH55xjX5cLRpdXdsvwh&#10;hbIW6kfNn1qeNREQV6E1nm4aIpFIxYjn5e9XLYuW3SAcnIA9K+sa0PgEX43YnrViORlXg1Uidex7&#10;1YRgBy1Qr9SrPoWVz1zTg5zyah8xG5Bp6OMYP4UNF7liJ+TtPanl2Jzmq8ZyfwpxYA4JpONxllWI&#10;HBpd7etV1clcU6F1TO49fak4gWFJIyaWovPX+9+lOEozy36UrAOKgnJp6INo5NR+co6c/hSiRiuQ&#10;OKeoEtFRkgdaTevrSAlbofpUYJHSgEHkUUADEkZz2pVdsDntTSQODSjpxSsAobPDGnIFAO096icE&#10;4wKVAQORT6gO3t60Ek9TSUUlcApksKS8sO1Ml/1hpJrtIVyzgccZFNrQFe5zvifwVpmuQtFPEMse&#10;SVzmvEPib8AfCLym4vdNQgk4KRhSPxHNe+axqf2SPz8A4BOc8V8rftpftIweCNN8u3DtK2Aix8c9&#10;+a87FrBuLdVJ2O6i6yVkeUfGWTUvgjcf2n4K1C7jKAkxLdNg/UZxXnkH/BQb4iamToup3zKY1ILS&#10;SYPHaud8d/tQaX4o0OaPWsoPLYgqvOa+ZPH3xI0+5uXj02Ny8hwpyATXwmdUaVSaeFk15HvYBRt+&#10;9R9QaF+1P4gvvEBWPX5lZpcygzfdH4GvpXwd8bvEnxJ8BzaLNPEqvB5K3RbLPx0r86Phl8EfHeqW&#10;MvjODUsh0DGNTnaK+hP2ftW+LWj2R0XTrEXEW7CPJGTsPrmvnHlOY05e0k3ax306+DTaZB498J3n&#10;in4m2vh1iRbx3YWRQMjGa+t4LLwd8BPhFHJcwIqGNWEqrg/dzXMfCn9nmOPXLTxf47l23TSh5pM/&#10;Lk9Kw/8AgpZ8T/DPhj4fx+FNKvQ10zqURHByhX0HvxXRhMyhhsM0l71zOeFlUm59Ec54x+NmmfFX&#10;Q7tNGCoxQoDj71cX+yH4L+IngL4qXPjnTrNHgiRkliK8uG54xXzP8NfjfquieJG0yW6xG7cr2BPY&#10;191fsbfFzRm0u+XVRALlFBXjOVNddCP12oqlZ3FBOlTUEfMP/BTf9oT4hfFz4paf4b1m0+z2GiRP&#10;9nhQn7zdWOfavmrS9XvtU1mz0rTdReIu22XY2C1fTf7eumWGtfGS61DTl3rcwg7U7HJr510/4UeJ&#10;PCupL4oijdwk2WTHQ5q1h41artsjWrLkk5Pdmj47+EOqQxW+otG0rSNt5J5NO1r9n+9sPC663cIY&#10;XMOWwP8AOa+hfhB8NdY+JgtrvUdNZ4Ydpc4PNe4fFr9m21174XSaVpsIjkii3Rt6ECvocvyiFeDq&#10;SXoeVicfyVFCPzPzd8M+G9YubR/JgJCNhia7LwZ8E7DXoje6xErF5Nu3d0qh4s8Zn4T69feFL22U&#10;zLMQ+f4j6ineGfiJqOoSxNLD5Ns8gyyt0FfM5pTp4N2g9bnpUqs6se9j1n4dfC/w94enMmlLGUEZ&#10;KpMowTj1r3LwL8AvA/xU8PpJe2McEgXkBQQ3r1rzu6n0/Sfhkl1FdI81um6JwOGXrg0fDL9paLRN&#10;Ki0t7jy5Y1Zty+9eJzTqRbi9bnWqMeVNdQ+JX7JHw28Mait3pdxBBvl2TJgA57Vj6b8J9W065m0/&#10;w7qPkbAGB3feHtXMfHT4t+I3SC8tL0zvNKWZev0NanwN8S/ETX7c3FxpUs7RYyxQ9M8V00Y4yPvQ&#10;k2YVFQvytansXwQ8Pa/p2oQrqGoyybCN8ee+f1r7T+FAs49MER2/KgwWbnOK+C5te+K+kaz/AGnp&#10;Phe6ELryIgf8K+h/2XPHniXxJcJaaxZyRybhHLHMWBFfpWQ42boKnUTT8z5fMMKoVOeL0PXvjD8R&#10;7vwbZtLYSwxkDPmEEkcH0r5S8cftFeK7TxiL7+03khdsud5AzmvtPXvhPZ+MNFKX8I2MuDjr0PSv&#10;hL9sr4L+JfhJqc15DbSzaTO2YpkU7kOScH0rxuJqWMoy9tDWJ6mUzoShyz3O5tvjz4s8TTWr6Mzo&#10;6geYUkI3Cvon4OftA6ja6TFHrUmCFAUl+pFfHn7N2v6dqvh/feyIsirgMW5FJ4t/aO1jw3rNxo9p&#10;Z/JBlRj+dfBR4hx2GrtxO6phKdT3uh9a/EL4meIPG2pyT2E48xXCoY5OgNeTXXw68TePfjBZW99d&#10;MkVufnBPDMDmuJ/Zl+Nr+LPGLafqkjIrEM/PvX05BocKeO9GubNuL25DKf8AZ6mvLqYjEZhivaT3&#10;vaxdOMY02jsLe40/4QWlnezqNpyquwxgnoas/tGftNW3hb4VxabpWoL5r2zyySrJyAF6fnXf/HX4&#10;aeF7j4R3mp6mVBiTNuzNgjoeK/Mz9pP4z3NzDdaNDchoowYoyW6qDXpY2pWwMPZQ+0d1OnGUOfsj&#10;1b4T/GDTdQsbzWPEeoRrI75EryDOO1YmvftGaPdeKbqx0qRPIluFj3oc5Udf518car8R/EQtW0/R&#10;7xlyMEZ6Vh6V4/13wpA9zqeoMX37t3evKlRq1aNluEeRRTPsq++LmnXevPEl7tWBgDlumea81+N3&#10;jqxutdgk0u4Rirg5B4NfPC/HXUL3Upru2uDvn4bcan0Xx1daxq6PqEoYLICMmqo4arRknLoVJ0Zw&#10;fKfeP7MvxWktdPj03UJVjj3YALcGvVfHtlpeu6K2pG+jyV4RJP8AVj1r4q8L/EeXT7FYdNuFR8Bs&#10;g819TfCSfRvEHw7NxrN+kkM1kWkl8zDK+K9bG5liZYdU6U9DzaWGh7W0kZ2i+O9O0zTXsrElvKkI&#10;yeSxryXX/ilqGo+I9SMse0R3JAVuoAFZPi34w6b8PdQuLK9n82BblzDIFzuXPf3rzrUvjv4X8Qav&#10;qV/ZNFtnk+XYMdhXJQjW9imdzw1JpWPafCXxz8WTb9PtNWkSNm2hUk7eldh4VvFv9ah1HxNrDurO&#10;Gfe+cV8veA9a8TXPiISaRZuYnO5Tjj619P8AwL+DHiXx9OlzqkhQYyQG6jIr3sHQrznFU02/wPKx&#10;EacW9T6I8M/Eb4T2emizt5oXk24yQDngV0Hw+1Ky1bWAdKJKhwQwXgDNcdo/7LGmaVcR3azuxY+v&#10;evXPAnw7Xw7bKqBQVA5A54r62hl2PqSUqySt2OBYiEVypnpWixv9kj5/gHWlvt4BcdazdJ1C4gAj&#10;bkKMVbmummBJHJPSvqMLRlSjY461RTViIOxGc0bmPehcZFIzKDn+ld1zmCigEHkUUwCmsg5NOooA&#10;joqTA9BTXHPAoAbRRg+lK2M8UAJRRRQAUUUUAFFLhf736UYX+9+lF0B8jeE/ht4v+Fui2wFoZ5bG&#10;EJDL9046c4+td74f8NzeJ9Fjg1Ow3SMu+Y+hNexeNvDNncQhEt0XfwSPrVXQfD9vp9g8KxL93BHe&#10;vOVKCkuXY6nWlKLU9z4f+NX7MGm+PdR1KJNFzLFIAjMvG38a8I8R/sX+JfBmox634VsZY3jO6RFX&#10;0PUH+lfprqXgW1vTLeLEpLSbsehFXr74a6DqFysc9mpDW4DKy8Zx1qauAw1V3tqZU8RXhHRnwZ4G&#10;TxsnhmbRNc07bcQxboWCYWYeuOzV7/8Asqnw74u0iAxXTxTwTeXcQZxhh6ivTtZ+E/h2bwx9ptrC&#10;PzrWQopRcfLXmHwS+Hmo+Dvi9cT2jlLS6ffs7bweT+VVDD+xs4sqnV56nLJbn0T/AMIZcWDLcRxB&#10;xsBVlXBx71LeaOmpWnkTQg5Oc46Guv0m0M1kFk+YNGOpqWHw7EfkcDOcjk11RlYylZXRz/hjQmtD&#10;nZjGMHHWuzsWJiAIxhajttMWCMAqODgH2q3FBGg4X9aTYm00TKoI5FNBwc0oYjoaaxIGRQtREitu&#10;OMUtRI7Z69qkVsjk0DSuOXqPrTmbb2qEO2RzUjMCASRTTWw1sBOTmnJJ8w4plPAQHII/OndbAkxz&#10;Hcc4pMnpmjIPQ0U7IdtQopVxnmhgAeKZNgDYXbikopVAJ5o2QbiUA4OafhPb86RguOP50rphZock&#10;nPTtSk5OaiBI6U9SSOaErMadx2OM5FJkjoaarHPJoZsdDTY7olQkjk0w9eOlAfHAagEg5FQ7olu4&#10;qtt7U+mEk9TRvb1pCHkgdaaXHYUhYnqaSn0AfvGKazbhjFJketIzYHBppJgNY7jnFRu3t0pxOB1p&#10;jHOcmq2Jkc38QYxLogQ/7WPyNfkd+2/YXVv8UdZkghAH2okY5xX6yfF3Vf7L8P8Amqcbetfkj+1F&#10;46std+IWu+cdxF64XPbHFfJcUQco07dz7bg2VqtT0/X/AIB4lpN1mTZOPmBr6y/4Jf2jSfG2a4QD&#10;YNPctzz2r5DTV7RL3gADNfVX/BMPxJBB8d1s0bHnWUo69cAV4WXwUcdTb7n2GPqSngKi8mfq54XB&#10;GlRnIOVwK1o2O3aTWD4OuXk0mIlv4AenetuJmIyTX6T0PxyTfOy2rbR0706OVlJKnkfdJ7H+tQ7z&#10;tGDTkY4zmjlT3EnY474wfs3fBb46WDW/xF8EW091g+Vqlsgiuoz7OoBP418l/G3/AIJr/FP4eW8u&#10;u/BXWpPFVghLHTLtfKvI064HG2Qjn0zivukykDhz+BxQsr5yjsp9VOMflXz2Z8M5ZmSblDll3Wn/&#10;AA5+o8HeL3GfBko08PX9rQX/AC6qXlH5a3j/ANuteZ+Sd6LvR9Xfw94j0m607UI8+ZZX0JjkH4Hr&#10;+FI8Ik+769QOK/UP4qfBX4U/GrSm0f4k+C7HUFCYW6GI7mE/3llX5h9DXyV8bf8Agmx8QPBMUuuf&#10;AfW28SWasWk0S+YJeRDqFQjiTjpnBNfnGa8HZjl6c6a54d1v80f1dwV48cIcUOOHxcvqld6Wm/cb&#10;/u1NEv8At63qz5wMO0beDmoZF6rUmpS3mja1J4e8RabcaZqMLYn0+9iKSxnuCDTikb/Njr718nKL&#10;jo0ft8JPSV9HsUpLYn+IelZmortkCegzW1MNhHP8VZd9H5krMR04/WkmdtCXvalSyZfPw/rmm6hh&#10;SWXH0pYwscpI4IaodRlz0OOa0TO2CbqXKbyNLuJ4x3rY8F3Nr4L+H3iz4xzMBcwxroegsTybiUbp&#10;n9ysf5Zrn724kt4CIYw7O20IOuTgD9cCrH7Tl7aeFNN8N/A3TGOdA0/7TrTA8SahcfvJOP8AZUhf&#10;oPrW11GDfyMcwft5U8Gv+Xklf/BBpyv5SfLD0keXQuJpDJMzDceSec1egeISCOAHB71RhYKACobt&#10;WppFm1xdoqQ9TXXBxjGx9a0o07m/pOiC9RYijIQfnPWux03Tobe32omAB+dV9G00QWyDaMnGea0Z&#10;ruGFTCBg46Vy1J870PnMTiJVZcqIZCqscGlTB+YMKg81JGIP86mhCLH0zz61PQx1SsxrI+7JYUMr&#10;kgfrUpdD1TP41HJKBlV4ovdhfQULuIHvUyw4YNn8KIoQAjN6ZOakJQHpS5jOUmxk3yAHPenj5oxI&#10;R1qGZ1eURjqBk1Yh2mMKT0pMhuyK13GZCDt6Cmggc/pVm4jVlwsmDVaRViGWlz9Kd7I0pyUlYbuB&#10;c8YqVFATdvHWoACx3Kwpxdgu3d3p36ltNkxmQxFMjketIjB48j1qtGfN6HH1qaN40GwD9aBctkLC&#10;+2Q7ulSzyKOAeaiKoeD/ADodG+8xP5UxWTY2o53L8ZHFPJwKjYA5Yjmk3Y00Ym4NwRSu4xjIximA&#10;gnGaYxO4jNLSxVtbMdESoyTnPWnFz2psRBHzepp42E4xRdj0Qxy55z2qprcxTRLwgZP2Z+M+oIq7&#10;IvHyms7X1caXOsfVlC/my/4mqi02XTtzoX9u+6k03wykQfaLHwEoCn1Fl1/Wvn//AIJ0WXlfA+a5&#10;Y8y3pIYjr8pr3v8A4KQhbTTPEpHSz8GSJj0xahf6V4p+wFZSW/7PVnKRjfKzN79a9SPu5VPzkv1f&#10;6n5Vgf33H+At9nBSf/gVVHuI3ZwGAqQHaOWFQnduyG7+lBc9Ca8m5+tW0Gy8vu9aFZQu1jSkKRmm&#10;bMnP9aTdxjsKThTSOMMRQQR1oHzNzTuBIoyaYCvmbdvT3p69fwqNuHJFLoA+QfLx6VEWOctGce9P&#10;Z2KjJpsrfKcnjNIqNribhjKrj2zUT29s4ZrqEFCQzAnkYOafGFB8xjwOKh1a7MGmTvF8zLExHtwa&#10;mTSWo5Pleh5b4/mS40aJGyqXN4PLO3rnP8qydRa3hv7yfHzQReVgdztA/pWp8QX36ZoVuy5VZVJ2&#10;/wAXPP5VzOr3QjsL54yfOkuXIz2UHgflWlGFoL5/mfG53ilRxFVy3iov7ov9ZHP60b7UtbitYQnm&#10;gGOVQPuhlI/QVa1k22m+DhBb2vyBQDubAU5xz6mm6VE8dyfEqpv+0tlAP4MYDE1H46gEGgywSSjZ&#10;Fch1x6EZ/nXbpzJH5zOU6GFxGIkvenF79mtPv6nivjm8km1hShCsG2uzHnBPauJnSSPUPs8QySMY&#10;H1rpPE1wqa5HPcyZjmIXjs1YesqbfX5mVNoSRPlzX1mBXJTS7o/nXOZ+1rSk39r9LnX/AAnRJPDn&#10;ihpGbfHo80ccg/hQ4H9a6X4jahA3hCwsDabPMs4ZIXd+o2BWH8jXM/ByT7Za+JdI8nf9q0mRQRnj&#10;04H0roPET3kvwy02S+skJtrG3lQsxJiIGD09+o968zE2jj9f5l+KRrh582X2/uv8JP8AQ8ptg+k6&#10;kbSUmMKWBVeu49cVu+JlhmupljABaRJM/wAXIB/nmjW5/D/iHVD4g0e2ceYi+faxOG8tgPvr3K8V&#10;c8QLE+oWOpW+nM0V9ZhevRhx09elelOrzSi2rO34ni0aKjTnFNNXVrdv6sSaHbzyanDdR5Au41aM&#10;nj5lIp3xpT7J4sKkDe8A3N9QCP61T0jVrqK1tEnAJ03UGj44yhYdfpWl8brcS3tlqiglpLOMs46H&#10;GRXJBOOOjfs1/XyOis+bL5cu90/8/wAbnK6Ywg1iGRj8zkfjxXunwshF1aW8SucxjMq46GvA45sG&#10;2uHwHifB/A8V9CfBiLydtySQXiVm9CK2xyskxZQ/ekv61PWtMuZbi2Vo+MKQ2RjtXA33y3+rwooV&#10;v7QPA7/Ktd+Lm3gtVbuyZyvTNcNPaiTXtUkU53Xm48+qLXnxdj25PmdyLw5YkyvcTDlFI5OMHHWu&#10;5+B2hQW2g2zJGcmZwvHqd39a5uxsoptJnlyQSrBMdzXpnwj05bKSXTZIxiExsoPbMa/4GiU+U1pw&#10;UpI9T8C2JFwiTR854GK918Aaeht42C9SCAB0ryj4e2cMkqNNGGbPXNe2+CbNkt43t0BwQcelcTfN&#10;I6as0oWZ1WmWC/KJCcYyfet+xl+zr5dthQehYZ5qrpNvFJbiScYY8DNaCQ20HyOACR8vPWs5xaOB&#10;zTZPH50i+ZKoDngkelS+dFaxbi3OKrtIkUPmtJlsdKo3d7vU/N9K5KstSoiarqr9Yz17ZrmtT1Bs&#10;FpJO3Srt7drGuZG79a5PX9ZVYnYDJ21xyg5O5spaaHP+PfFjWUL20EwDMOua4jTUe+na7ustzkE1&#10;N4lvbjU9QLFMgthBjpRFL9lQQmPBA+ahU3a3U6k9C1cWbKhBXHvmuR8UqYC5D/d6Gupub92iPOa5&#10;DxPJLLFJvGAehq4U2nqJyseWfETUJo7Z3gb5yDkmvlH9ofWBHZ3ALklxyxNfUnxMkW306QhvmAPN&#10;fHP7Qd+0k0nmL98lQvtX0OXU06sUeDmtRxoSfkeE3dv5+s+YUOEYke9QeIpzZWBCfffjitKJRcXB&#10;mx3IP4Vi+JpsyOH6KuUHvX30Hdpdj8oxEVClKXdsyYoHa1+zxnBY8t61avUigtYraE7cD5ie59Kf&#10;bW3kwof4gmTUEg+0THzDkD+H3rU8zZWLGmQMVNxIMY+6ta1jEdvK9e9U9PJul8voBxWpbRu7LFEO&#10;M9qmcrI68PTu0TQRNJIBGnJrdXRbpYJLd4GRVgVyzDGQxwCM1lzsNLRGUDzn4A9B3/Guj8UXY1CC&#10;XUl1AoLbSrRFifKtICpA2qQN4BXJxXDJuWvQ9+koQvHqTa7cS6jNPfsGZYQsSFASAiKFXpx/+up9&#10;VuBcaRZmPbHHDbhXj35LNz835Gu18FeBtZ1j4GavdaZomwYtpZbqVuZZU3ttU44GwO2P9kVwWnqH&#10;+y6mDHOiE74WJGRxycdua5JprU9KEuZaBd2Mq3SjyiqlBJ16r0/mK9Q0fTox4X0yXy1j3hJJ2JPX&#10;J6/QCuD1CENeCyt3DpHEi7gvJPU/hzXq50t7L4Tx3yptkkvGTdnOQqZAH515+IknZHo4Zcsmz1X9&#10;lPQbyTW4dXewDwabbtLE+3cu+eTam7jkncMfSvpnWZvCnw58WeJtem1u404PYpOfMt/KlktLaxYF&#10;dq8BTIcDBGa80/Y/8DXOv/CBLe1doLrU9Rhs5WDY+0RxxpONvoVA7VP8W9Jil+HPi3xfrt7O/wBq&#10;V9J0S2ZtokMEqQFA3V1UAk+pr1cGlToc+/U8rHyVfE8l7LbT5f8ABPRP+CVnhLWNZ1KTXbp2lm1j&#10;VZr67KfcVo4tkZ6df3z+n3a/R2GSK5hJk5ZXIkxxyOpr5t/4J2fCa0+GHgaNbRUEH9nxSmScFZpm&#10;cFt3P3eScD0xX0RGku/yISpZmLXDKcqufevt+H6Do4BN7vU/L+KcWsTmbttHQ0IVV+Qo46E+lWEB&#10;HK/zqCNTEqoPTrUykg4z3r3LHzJZh/wqwjZ4x2qtCeODViMjue1ZPR2Li2SK20YxUynChselQZB6&#10;GnCR+Bu4o1Y72LKy7Tnb+tLu384qGN9zgFuKmwBwKTumOL0HRvuHTtTqYmFNKzY6Gi+hV1YcTgZp&#10;xfChsdaYCCOTS9gPTpTGPL47dqekxCgAVXdmz17U5XOAN1LR6E3aepO024Y2/rQrbu1MpQSOhot2&#10;KJQ+BjFKrbjjFRhvlznnFNEjA8NU2bAlZSTkU4cDFRpKcfMaaZX/AL1FmBKzbe1CncM4qISFj8zU&#10;4PjowpWAkJwM0EgDJNRvIdp+YU0ysw5ccU0mwGzOPMOBWX4ia4W3Z0B4XoPrWi7AsSSKpeIpGjsX&#10;IPRD2pyXujg/fPMvin461Hw7osrJbM6RqMhjwa+Bv24PjPGlnIby2j3BPkLr92vtH4lXskpc6jA0&#10;sJB6twAP8/pX5z/8FCPEOj3qyWtqEDZwVUjNfDZtVeHoy1dz3sIo1aqutD5B+Ifj/Wta1Jo7K+cR&#10;ucbYzSeDPg58TvHt/BdWdldLGjBlkkU817t+xD+yjo/xY8WRa94yO60hkBEJPB+tfY3xrk+CXwI8&#10;MRaZ4fjtWvBCP3UajI4r89x2d1aK5aC5pdz3qWGVSWuiPnz4E+EfjDd/ZPhtBaFBKwV2VD8wx619&#10;y/C74RP8JPBtnqPiWwRZJlxjIO5vrXyD8E/2n7eDxvDrssaytDMQIVAAxXUftB/8FDfE/wDZw0Ow&#10;0ZIre3uGMUhfJBIrWlj85xFG2Jna60t+BSwGFjVvEt/teft7WvhmKXwz4SuI47oT+VcYPKbGPH/1&#10;68s+A0Ef7VviW6bxbqBupuEl82XlUPTHPHFfJfxI1LxB418b32uSSNM1zcmX5W4BY16P+zrqvj74&#10;L+MbTxdp8UvlnZ9pUtwy56Yr0soyuNSvGdVNx6meMnOnTai9T6N+JX/BOW58IeJhq+iSG4smYMWH&#10;BT/GqOvfDzxd8E7ZPEejXTeSw2XCrIcqPXFfW3gP9pHwV8Rfhv8AZdQu4kvfs/MMg6nAzzXxn+1R&#10;+05ocfiG58NaXIFjAZJ0DZGc9a+xzHAYLA4W9PqcGWzr42qk+hrfCHRIfjr4oebVH826SVURWP3h&#10;nrX11of7C3hMaDJqOqxRNG8Y8xNudrYr86/gn8cT4G8UQ6/o8p3QyB2QHG8Zr74+AX7bV78bWTwv&#10;pVrJBhwZXUbtxA6c14mUewqT9nU3PWzLDVKadXdHZ/DP4M6d4Hmkso4ljt1UgBV+8B0zxXNftM/F&#10;jSPhR4QuriaRI4xCQoODzXf/ABn8eSfD7wXd641+AywFjleeB71+U/7W/wC21efECbUNBtLaTe+Y&#10;1LMSAvTIFfcVqtPL8Nrp2PlqNJ4irdHgXx7+KMPxG+JN5r+nDEbTnax/i5rS8I6xqdzp6ItuQMAn&#10;BzXB+GNEl1XVVgKliWHVTX1R8IvgZDNowubuBQCg3kr92vzjM6kK1S0t3qe3CXI7RPpT4L/AxfHn&#10;7P8A50sqSPPo++EE87tp4/OvknxJ8PfG+iXU8NzaTWs0bMgWQY3bT29a+6/2btbbwD4RXRNQnSSz&#10;gjPkOqgnZ3GPY15X+2V468Cx6DcS6J5E7u++N8YKHv8ASvJwPspVXGZ6cKdaVFOJ5d8BPhrN46uF&#10;k8TyKfLAG1hxmvub4B/DrwDo1hFYqkELooB4GG/TmvhH9nb4t2lpeCyvZ0VnOUGcZ/Gvrv4d+Obd&#10;rJX027DSYHmRbs498Gv0rJqWCpU04rU+UzJ4iVS8j6j0z4a/D65AVNMgctj5g3X8Ks2/wc8P6ZqK&#10;6ppenrE4cMCg4wK4H4V6rql5cx3F1KSueNrcCvaNA1RHQJPKchccjrX0sYQSukeQqspXTZs+GLND&#10;aCB0xtHORXMfGn4JaN8QfDlzpeoW4nilgIZHA7122khGTdERz14q7essduzSKCNuCCKirThUg4yV&#10;0aUpyhNNH5B/tLfCPxp+yb4pvHsLedtBuZC9pOo/1Zzyp9gO9eKv8edD8Q3clxeTKZWO1gTyPrX6&#10;Ef8ABVLxLoFh8Mbq1NiksrI/7vGTgDrX4vazLeQ61LfQF4w7EgA1+TZtkuFeLlGGmuh9jTrc+Gi+&#10;rPqrwP8AGNPBXiq317RrwECTEi9iD619q/Bn9rvw7qt3pl/rGrRsII8RhTgqSMYr8mvCviTVHuVh&#10;efIGDyc17h4C8VSWD2sTXW1WwWwe9eDVwEsPsyLpXsfrt+0Z+0VoGpfBO4iTV1dPsH7oCXlnPAFf&#10;m98QPB3iPxEt1JaOzvAC5ULnI7mtjUvEOqa34UZJNYmkAClEMhxx7V7B+y94Dn8fwz2rW6szWyrI&#10;7jJwTg11YF0sXJxrK8ugVKs4Jdj4sstE1rQ9dll1O3cIVygkUgZ/GuP+NOsT32o22n6Yp3PF++Ve&#10;ma+3P2zf2ZdQ0i/hj8PWJEJjALbej5GeeuK8e+FP7Jl14t8ZrDraA7RliydK0o4NrMFTW/Y1lXhD&#10;DtX0Z4N4V8Hiz0/7bqO5W2AjcMVT1TXhptzu06QE9yOMV9o/tPfsS3XhP4dm90aRlljt94IT5SOw&#10;r4M8V29/oiTQSIQyNhs9a3xOVV8NiLVnuKnWpzheB6N8K/jRCusraaqVLghQWavqHwX8QYp9NZtG&#10;1YiIrhoQ/wApP0r81p9YvbbUDdQzsrA5HzV6v8Ivj1qmjWptb69bAP3i1cmNyicIe0p/cXCtG/LI&#10;+vvGHgvSvH6G0EyCdslQpryu1/Zd8T2njMtbwyLCXGQAcNz1qf8AZd+P1jqHxTSPX7pGs2dQWY5A&#10;Pr7V+gGkab4V8SWNrc6RbwTTnDq6J1BFTgnLD1UqkbrsTXfPCUYs81+AHw00LwnYxPe6ekrsoRvO&#10;jyQcY4r6O+H0UmjzxLpxEO3lQIgFYVD4V8DaKXW5urQLtIMqqOhPf2xXoNnpNpbRRwRLGVEeY3K/&#10;pX6fldfB4ikuSFmfNYinXpSvJ6HQeGNUu9RKG5jTgfNtHWuugaMoEEWBj1rk/DflWrqgRQO4TvXV&#10;Qz22Mh8cV7cY2Zy3uiWOEICy96f5ntUYnRiFjkz6inVrohDhJyOP1ocg4wabRT3AeoIGDS0ikkc0&#10;tABRRRRcBSR2FJRRS0uAHkYphUgZNPoIB60wI6KcU54pChAzQVZIQDNFAJHSipbdyQoooqRpXN/U&#10;tBt7yQSLF096xNa0s6bbPKy4BXAwa6yqWuWqXNg8ZQGsI+7sOTuzjra1W4t44wOrZNM1i0miuMop&#10;GFIx71raTZMlwqt25xV3VLBrlfMAGc+ladSWro5LSPD8j6TPazrwx3Hmub07wwth4hhuVhXiUZbH&#10;NeowaWyw5VeqYIxVCw8OSJdiaW3GM+nvTe1gWjVuhvaIhexjOPujFXyu3iorSMRRBFGAKmJJOTU9&#10;Qeo7qv4UiqQeRSjhc+1JvPoKGgQpIAyaaWJ4JoLEjBozxjAqoqwroFIByacCCMimUuSnAosgbsSe&#10;apXaOtJUY4OaerFutHTQbZIhIUYNNJcOGYcUqsfu0hYkYOPwpLQd1Yer+lKJlHBPNRhivSkPJzTQ&#10;+YkAJOBUlRg4OadvPoKokdSMwUZNJvPoKQ5k4JxjmgV7jwcjNIHBOKUDAxTQmDnNAx1PTp+NMpQx&#10;AwKVtRppMc/3TTKUuSMUgOO1MG7ip94U+mZ5zilDnPNS0IdQeBmml/SkLkjFKzAeznHNJvHoaR84&#10;5NNp7sAPJzRRSMcDNUJuw1zk1G5yaVnOTwOtMdiDn1oJbued/tCSTL4YmEfH7k4Ppwa/Ez4yeIbv&#10;/hO9XS4lOf7QmDA/7xr9vPjlGtx4eaNsD92efwNfiX+0lpFsPizrZhUKjahIcfia+T4l3p69z7fg&#10;/wCKpp0RwlvKs8wkX1r6K/4J2XMtv+0to4jdhuSUNtPbbXgWk2NsCELAe1fSf/BPa3srL9obSbiZ&#10;R825FJ9SK8DBS/2uHqj7HFwl9Um/Jn63+By39jruB4IAya6KNgRxXOeCnb+ySCBxJ2+tdFD0/Cv0&#10;s/GqmlV+pMn3RT1cAYpifdFLTTsJNMeHBOKcGK9KiBwc09WLdapO4yRTkZpeOhDY77Tg0wOQMUqu&#10;ScUNJ7k6x1Rx/wAYv2e/g78fdJbS/il4NhupiMRapbkR3MPGAVkUBuPQ5r4x+Pn/AATp+MPwlhk8&#10;TfBy9n8ZaHEpe6s2hC3tsozyADiQAfjX6AUg3rIJFYAqcr8ua+czXhjLszi248s+6/VdT9U4H8Ye&#10;MOCJxpUqvtcOt6VTWNv7r3g/OLXmmfkNBqVhcTtYi4C3cTFbm1cbZInXgqynkGoruLe+5QRxX6Sf&#10;tFfsT/Az9omGTVNV0n+xdfVSbfXtJTy5i3YSBf8AWD618LfHv9lv42/sz3c83jDQ21Xw8JcWviXT&#10;kZ4yp6CVQMxkdyeORX5bm/DWYZVLma5od1/Wh/anAPi1wjx2lSw9T2OJ60qjSbf9yWin6WUvI8wu&#10;QY7gkjjoKpXpDdOx5q9Lc297EtzbSq6MMh0bI5rN1GdLfLOcc85r55J3sfstG7aXU3vg5pukXnxF&#10;i8S+J4PM0bwvaSaxqmR8hWIEojf7z7QK8Y8WeKr/AMd+MNT8Z6oSbjU7x55Nx6bjnH4DAr0TxN48&#10;sPCXwJvPC2nuV1fxjqSNebf4dPgGVUn/AGpD0/2a8vtbSUwmUJhQQM+prpTXMo9jLLKUsVnFbEzW&#10;kLU4+i96TXrJ281BE1jbT3MohhBJJxgV6J4T8PJpVuJriLdKw6E9Ky/CHgya1Eeo6muxycxR55x6&#10;muuWKOH77mpqzVrRPVx+KUv3cHoSfaRF8zHGKrSzm4nYo/FRXRa7n8mEEjvxU8Fi8Y4BzURSitTz&#10;1GEdXuJGj5weferCI8eMAY9c0+K0ZUy3WkfzHQIoINZt3M3JNjHlOcA802OOQ/Nt61JDZTNIHdcA&#10;VZaAKOlDnZWIlNRYgJKgHsKVTgGnpCGXcWpHtyRhWoUm0Y80XoQbAWJHXOad5xQ4b9KVrUxqW384&#10;6Ypkdu5Jdm6jvVXVyly2Ee5BOQT0qCU7hkelWxp5LBi/4YpH00LyOtS5I0jOmupSXr1xT0BJ2g5N&#10;SfY5C20nGO9TQWuDluTS57DdSO5WZGXqKA2MY/GrU1tu49ajXT5mPBGKamJVYNbjonQrhaldwqkg&#10;/lSR2E45C5+lTCymByyLj3NDmrmUpwvuU2jDv5iA575qN13c5571cli7FR+BqB4WTgKCKfNdFxmn&#10;oVig3bhTipAyRUq2rhgW6U+S3Zl4pKRo5xTsVdgJ6U4owXcRxnFK0bJzQ0hZNmO+arm0HvsMLAda&#10;p6jbG9Fvbbc+bqECY9jKKuEndir/AIP0ibXvHfh7Q7eMM1z4hs059PNU/wCNXQXPWilu2ialaOHp&#10;urJ2UU39yucv/wAFQGex8JeO52XB/sJ0H47F/rXmf7CNgYP2edKfacu7kZ9Aa9U/4LCWUvh7wh46&#10;hmdSzadCBt9XkSuD/Y5s1s/2dvD6g8vbljjtk17eLpyoZdKD/n/Q/KOGq0cVxzGcXdRwVNffO/6H&#10;oZs0Bxg/nUctquBsH1yatAH1ppj5wW6+1eDfsfr6k+5SkQom2mKpyDirc0QC7ic81D5b4zt/Wnc2&#10;UkxpOBmmowU8051bGKQQkjO4UbDHAY5/rTCdrHPenBHzyaR0OeTQAjDcMgVWSNzuLybh/APSpyMH&#10;FK0YCYz+lBcWkU5BOW8vygynqCRWT4qvNQj0W7m+ywoPIZSd5JwSFrcZJA65H1rK8ZxQy+Hroqck&#10;iOMA+plFTLXT0CrNRpNpdDjfHdgxNpfXciBYpowu0YBB25/nXm3jWaVtYudPhjOyKeRnyeAcnA/K&#10;vSPindhNOt4pMLnUAr47KACD+lef+NphBY38yuGe61AEMBjAI6VeBctL+f5n5zxOnPGVqd9Ervz9&#10;3b77Gl4X0U2CR2V7OhLaaRsx1BIb+lcl49llsbeaxlk+WRSiFh09vwrs9DltxdaNd24ZT/Z8iSyN&#10;/HhRjP61wfxhuGuykisSzIzgA8/L1NdNJylX1/rU+b4s9hheH+WGklLTzjKMGv8A0r7zwjxjFeXM&#10;727sNvmgxN/dIHAqv4qQXEqX4TLSWgMvswOM1Y1K9hk1UQ3pHkyS5jmzyMnHTvzTdatzBbylG8yN&#10;S3l4/wBpR/geK+yoylBQR/LuK5antZX3f5XN/wDZ01G2t/iWmn3ZUJf2zRB27HHT6muusYmjuJfD&#10;ksvmQAXNp8/IJD7lyPXaeK8di1C58N3VnrdmSk9tcLPnupHOD+H869e8YRJBrU+sWL4S/W21SHae&#10;m4bH/DkH8K8/MqH+0Kf8y/Ff8B/gXltfmw7ptaxf4SV/zVvmeXanp0OieIDLpMzpCCwkjfqhBwyH&#10;+la1/cNdeGoNT0p2lNpIZI0Lf6sE4b64I/WrHxm0KePVIfGOhqrR3mBcRgYAkHU/iKztOu4k097a&#10;BGXzTtwW4XI3Y/MV2KftqEKu7/q6Zw8jw2IqUrWXTt5Nf5EukDzp7wRuvlXsYkC7juB78V0XjKI6&#10;z4KtGRSWhiMcj57jkH+lcVp+pXGmX6x3YKyxPyzr1Q+legeHo/7U0+fScjy7lCFx3PUVy4uMqVSN&#10;Ttr+n5HRhHGvSlT73/z/ADPMYomKNCSCT3I719C/A+5I8MW92G3B4gj5PT/9RrwnU7Oaw1Ka3kiK&#10;SQSYOeN2D/OvYP2eNVSbTb3Rw4KxSblXvtfkfrxXTi/3lJNGOWp067i/6sexSyMtuidioyK5zTmX&#10;+2dUgD5Juo2Ue23FbBuGhs442bIHbuBXO6fdCTxhevCcK0UbYx35rzrNI+gvqdDp8ciWghUHh26e&#10;ua9U+GtuG1+6QpnckRH/AHzivNdEtp5bVx5oH+k9fbg16z8JdPuv7WMgkD74BkY9Disar0N6C965&#10;7H4HsbeIq4bLMRjjnjtXtfgZUaFXtlbOMtg/pXlPgPTQfLLxiN93yk969p8B2EUlvHOG2PGfnI/i&#10;Ncal74YmSUNTqbGSLZGhteWXqfWpLyW3VWPn4KrjZtBzUc93DZN9nu3OGGVdRwKytSv3um2RTggc&#10;A7cZpVaiSOKEW2iR9REjHdxjoMUyTMqEqe3Q02ytV3ec/pxin3H7oiULlv51wq73NZtLbcxtWQzx&#10;ERHbg85rjPEeII2UpuUL09a7PVjc3YwqKCDyAeK5PV7JipUtlsU1YcGcglpDKGfyTnPGe1UdQshF&#10;J5gVR9RyK6K5tJUBBHA6Vn3EBbO6qsdCk+hgThXU7wdpHIHBrlfFEsUcRjCnbn+I12l7bghyOSB1&#10;rg/GcsUULrO3ftVRjqDnZbnjnxPu5pIJtkmEbO78K+Mf2g9T36+2nxuWwCTzX2B8XLj/AEKQW6YU&#10;RnnPeviX413obxFPGT8xc7jivo8phzYhHzWd1XDCy1ONQi30+S7U9F+WsK4hGsC0k24CMd4PfFdB&#10;rgSz8PIoH3yB+dZFipjtHfdjIyox0r6+hrFy8z87xiSqRpvZIo6zOtogtoFyzn52Hb2qOK3EI8sN&#10;uYjLf4U4h5Lkyso4Oef51YggUnzUyecdOpro2PMtzy0LdhCVjWGMY5HFbA8rQrMXtzEN7qTErd/e&#10;l0jT7fS7BtV1THAyiFfvHsK53WdcbVdSO/BZjuIHQDPAHpXK/wB/Oy2R6yccDQUn8b2XbzNK4ke8&#10;KTtJknlhVtr+5vNttdTvL5UaJGGYnaqkkAc9OayEZ1ePYfwNaFpJFPqAHJ56CqnBRh5IVCs5z820&#10;mfQel3/jK2+DFh4DS9ex0ySxbU0Vo2QX7MHi3h++wMycdd3NeW6HIkUslgB8sU5JT1x/Tg1658W/&#10;iZAvwF0Ow0uOSVLzS7XSNPSTB+zrbNvuH55TfJIeB12+1eNaG/2bVGkjKnzF4yOCa8+vFJJ36HvY&#10;eo3PVW1sdjoem/bbhZmQkhwMjg89K+lP2g/h/f8Awz/ZT8D297DAk+tahLeywtCwubdAAiq+RjDM&#10;WIx1xXkXwS8Gw694p0+0mR3hkvLdCqgkvhgSgx32g19Zft1eBZZf2ebL4lXU91cx+IPGEX9nI+RF&#10;FaJuAAyTkZBA6dD6159KHtaVSp2R6NSp7OtTh3ev6f5nZfsZ63pcHwf8L6a/h6QQ6S+p63q+pQzb&#10;imYPKhLr/AAVGO5rlPHUGt+NtD+D/wAI9JOwXsaXM8khLvN9ovWILL0JYhnPoAK9T+GXgYfDX/gm&#10;4njEO0Wo+KEu0Xyvl8yNgsFvGzf3Q7FsfWuN/Z607XPjn+1RHqthMiad4cji0vTxAMIFgiFuZEHT&#10;ORK2fVs16VqkcNSpW1na3o/+AjyfaUpYitXT0hza+av+r/A+7vgXpmpeFvCd1Hr8sUg1TUZJoJrZ&#10;SI1tECxwDkZBCr0HrXpGkiPYWt5w8YYBQp59s0lpY2+nadZ6FbQhYbW2EYjHYY4qVrCJ1VwSrr92&#10;ReD9PpX6dhqXsaCh2R+NYvELEV5S7suksRk9KkDEdDVeFnA8uTqB1qettonITW7gdamRgWAFV4Ry&#10;BnrU6psw2aWzC2hOhGMU6mxjI3UqkkZNK3QB8YJbj0qwXGen61XiOGz7U/zDnpScVfUpOyJ0OME0&#10;5+QDUcbFhz6UsjHAFQktinoiRfuYpTkHBFMQEpu3Gnb8Jk4ppa2Gm0riMrMeBR5bqRkUsbbj2605&#10;iScelS1qEdWPVgeaKaCV6jilDBulMu4bxyvtikGVOSKRshsr60FiRg0EuzQ4EEZFIXFKnT8aZjPH&#10;vRa4nshWYN0pVYAYNHl+9NYEHGf0otcIt9R7crmmUAErnNBz2oBySY1o2J3AcfWs/XrjFswxnK9C&#10;K0SCRgnvTLq0WeMh0HAqWtBwkuY+eP2htS/s7SpZbaxJ2ocktxnivzI/aB8B+L/H3j17u4snW0Eu&#10;cKOCM9a/YLxx4S0LVZzFq9urRE8gjivmb9oT4a6Jqus/8I34V0lIpZAP9XGMkHvXwfFFPGVqfJSW&#10;j+8+hyv2UanNNnxjZeIpvg74KMXhq7aGdofnK8c14N4x+JvxF8T3khu55p5biQqmRk4r7v1T9h+W&#10;+kAvrzduH+rfPFWvCH7CnhqLxJaDUbON0RxuIQ18dguEc0pNOcb311Pbr5ngk/3ctj48+DXwn8X6&#10;XE/iHVIJ4xIBuDZAPvVH9ou6j0rS2kyM44bd1NfqX4n/AGbPh3pvhFrLTdLjDRQZBYfeIFflb/wU&#10;G0i48JeI59HjUpD55aJfbmuuvk+JwLj7d3uKhj/aRtE8w8J+IItQuZJAIwAgMhxzxX11+xd8P9K+&#10;K+ti11e2R45CF/ejIHpivgLw3rN/Z6ghtAcuQGUelfoD+wl4vtPClrb6qLxWmdlSWHoR05/Cvr+H&#10;Y0va8r2R5+de1nQ5o7v8j6z8T/sz2vh22S005lP7srujjA+U4r4D/bE/Zu13wZ43bxI48yymlwZR&#10;0Bz0NfrL8Obafx3oMd9KNyxknL9xXxN/wWHWbwd4XhurK2EabyJY1/iz3r2M+w0KmFcrbEcP1lTr&#10;ezbPgy9uhpk4s7M5OQCUPQ19cf8ABNqLxJYeKIZ40kVJJs5dcgjFfIvwf8Pan41vluJbclDIM7j2&#10;zX6yf8E9vhR4a0TwtBdXVkokEf8ArCMkEivzalUrQxyhR3XU9/H4xV6Xs47Gt+1n4V17xv4FOg6V&#10;c5klX5olHO3FfmR+0d+yBqfg/WILqG1lMt05DBwec1+0PibwxodxrUfmhSrIcMp5rxD41fArQ/E3&#10;jvT/ALfAjrG27YR2Ar6+pWqYzL3Gsve2TPDnReHlzUtuqPzY/Zx/Y88Rap4pS+1XQ5ikTru2Rnof&#10;/wBVfVXjX4WxeBtHTTra2aGTygQJBgkV9n+Afgr4L0mFLu10hFDxgHaPSuC/ay8M+FdN0eK+uIlT&#10;grG5HOM9Pzr5nNckxGFovEyn8KKwGJVesotbnyppHiTUdI8PSI8oS4jhIEUn/LRcfrXx9+0v41vb&#10;nWpvJkkjWQkPAW4U+1fRXxz+J9poXhmS08tcoTteP7xr4x+IXiaXxFfzXUjljI3y7uwrxsshKV5y&#10;W59fW5aNDlRlaJ4j1HTrxJYrp1weDv6e9fbv7EHxCsNYt0ttcvXmkGAjSN19s5r4VW3IVXJHHNep&#10;fAL4iXfhHVoUinKqHBAHevqcvxP1fEJvY+WxtL21K3Y/XrwNrwSCNLGONUYdTJnA/CvQvBur3890&#10;pnnym7k9q+L/AIN/HLWL6xgS3ZH4H3mYfyr6X8AeL7y+0pJLxFRcZLxufT3FfoVDE06lPmPk6lGc&#10;Z8p9F6FqcSW6kv8ApWd40+Iuk6BB5mo3aopBwWbANcD4c8aQQN9nuJn6ZBZuCMV8+ftnfF+6aNdI&#10;026kJ52eVyQea8vMs0p4Wk7bs9DDYZz1fQrftv6p4S+IXhK81NL1fNhDImHyGBB/OvyE+LEcOheK&#10;7qyiQALIThTwOa+mPjH8b/GENtNptwtwyJnhv4q+U/iJqD6tqz3t0Pnk6nPfNfEvFU8XWv1PapXh&#10;Tsanw6CX92krMAu7nIrv7zXxpjxwwyruHA5ri/gP4P8AF3jrXf7A8I6PJdSNyWReE+pr6w+G/wDw&#10;T31/xHfCbxZefZlhVWkIBIYnsK8/FckKjctjbnvotzuPgF8IL3x94Rhu4r1leSEMpLZUjFfY37FP&#10;g6y8JSTw3py8agZxySBXnnwn/Zx1L4Naba6QutNcW7Q7rZX4xntXsvwZsDoesu1zMqBz8/WufK3h&#10;p5jFvYzxKkqCVtTR/a20rTZ/C76nFYIWhUYOzvXzv4N83wz4htPEl4I/KZh9ph24yhwa+if2ofiL&#10;4L0LwPLZX2qxO0nTB9K/O/4/ftYzxPJo3hC6KjGwsDnpVZ5ifYZxF4PVpXuXQhGWFcah9hfGL4s+&#10;CvGnga50CyvIppJYtgiL5Kr6V8GfFn9lqbxRqU76HBI4++7JHkVw+lfH7xTa6usNzq0m6dwC3sa/&#10;W7/gn18GvAfi74TWOr+Iba1nuZVLTtOQSwwMZ/Ou3H43FZhTp6pSMsKlRqcsep+KfxD/AGadR0CL&#10;eYZCQSN3l964jQfhZ4k1LUf7NsrGRnY4IVTk1+6v7YX7Gfwa1iyvptJ0eC1uQrPayW64UkDivl34&#10;T/st6FpV2+vajYxF4nwSYTwM9TTy91sTjFhps1xc3RgpJHy1+z5+zF4k0O7Gva1pjxxBQWZ0x3r7&#10;Y+EXxW8H+BNNsYNYvI4JIV2n5x07VnftEfEf4T/DTwXcAvDDKtoUjiGP3jgelfnb4j/aI8Vza3O+&#10;n6lLHA7nyo+wGa9bMqeHwNoU0pSOfDe0qw5nofrH/wANJeD0uXFjdxkkAh/NHPvVyy/ay8PQHalx&#10;G+PlaN5NxX6V+TPh39oPxXYbprjUJXLNklmrvPCv7QmrX05lnYDcvYV8/DMsbh6rdrI65YalUpK+&#10;5+sHgr43afqknnx3UagjKjfkivQtD8eHUQjs42Nj588Yr8qvAf7XV54cvY5vtIYIQHDntX1B8DP2&#10;xPC/ipYkTUk85j8yO4AH4V95lGdUsXT5ajsz5/G4OeHneOqPuXSr9JIlkMgII4IrUWdHGQa8v+Hv&#10;ji1163Qx3SHKjG1uK7u31FCME9OK+h80cUXc1wQRkUtR27h48+1SVS1KHp0/GlAJOBTAxAwKfu28&#10;0MBdjelGxvSlWTd0IpcjbksM1DuA3Y3pRjHWgygDJYU0zITy4p2XQBaKVp4VXaGGcetRmaMcmVPw&#10;NGthpaXH0N0P0phuIRyZBimNe22D+9HSkrorcdShSRkVAL627yU19TtFGDMBRZsVtdSxRVT+2LHH&#10;E3NH9sWf/PUU1EfKjvWC44/nUcqeZGV9akMbA4yKAnqawWhDM+PTY0kLgEH1FXI7aMjDKMU8oRzT&#10;g4JxQmBGsKp8owAOgpDH1GakZSTkU08HFMAAAGBRSFgO9L+NUndCaDJ9aKKKN0LZhRRSlSBmjUeg&#10;lFFFGtxaWAcmpAAOgqMcHNPDBulG2oeQtB5OTRS45xmkncGJTlUEZIpNv+0PzpykAYyKsm7FopcD&#10;1FJ+NBSdkFKhAPJpMe9GPegLokyD0NGR601WAHJpF6j60DbH0UUUC5tAooooDmCiiigE7hRRRQPY&#10;Mk9TRRRQF9QPQ1Hk+tSHkYphUgZNAm1YjcAGmSdKkfr+FRydqCTzr49zyR6DIqH7ts55PXCmvxV/&#10;aDa/k8YajqWzJkvpCwxyPmNftF+0Nf8A2Xw5PcJEWKWznBHX5TX44fGu7i1HxHqJWHaHu5Dgjkc1&#10;8XxTJqtS7an6FwXFOnVfoeR6bqF+b4KCQN3IxX0v+w1rP2T46eH2nzte52/nXgenWMaTZYE/hXuf&#10;7GlhJffHjw/aQ8EXgcgegrwcNO+JhZdUfZV6dsLNvs/yP2K8CSA6awzkbsj3966SMnnmua+H0DR6&#10;YMnhEA5rpYx71+pfZR+IV/4zJlJwOaepGOTTAMAc0oQkZoMh9Oj702nKNvUigB1GCeAT+FAwecin&#10;hgTgGqSARAw6k/iadSqwXrStIoWnqgGSHK7SevaoriC3vLOWw1C0iubaZCk9tOoZHU9iDwaexDGk&#10;/GonGM4uMlozSlUnRmpwdmtU1uj5P/ai/wCCaugeK/tfxB/Z3li0fWfme48OyN/ol5ySfL/55Mew&#10;HGSK/PL4wSeIvCOs3HhXxJpU2l39o7RajY3CYeKRTjb7g9c96/b2vG/2k/2JPgF+1Lq1nrPxK0ee&#10;DVoYWjXUNMkEMsqdt+OHx2z+dfA59wjTm/b4FJS6p7fI/qzwn+kZjMhawPEvNXpRXuVFrUjZbS1X&#10;OvN+8u7Wh+OFxqV54u1SG5upMmOJYLcE/IiDg4/HJ/Guy0fRrCBoJ72/g8mAfuo94+Zv7zfjX3P4&#10;H/4Io/B7RtQe58ZfFDXNSt/NJhtLWOOD5M8BmwSTjuK9p8M/8E5v2NPDNskEPwdgvXVdpm1O8mmL&#10;+5+YAV87huC85qK00o+sv8kz9mxv0nPDTLqPLQ9rVk9XyU0ld+c3G3yTPzMj8T+H43zLqkLE+j5/&#10;lUg8RaRfXJgt55XYgHy4oGZsfTGa/Wnwx+zf8A/Bbh/CvwY8NWRC4Dx6WjN+bAk/nXT2nhPwxYS+&#10;dZeGtNiYAANHp0QP5hRXoU+AMR9usl6X/wAj4nE/Su4ehN/VssqyX96pGP4KMvzPyI0/w/4ueP7X&#10;Y+APEE8Y/wCWkWizMP0WtLS/B3xN1i5FnpHwj8UTyv0CaDOMfmK/XhGbyxHhcL0wmP06U9Z7iMgx&#10;zFexwMcfhXUvD2D1lW/D/gng1fpXSlfkynXpes399oI/Kmx/Zs/aY1KISWfwA8Usr9Hk04oOuOpN&#10;WY/2TP2pRCbo/ADxDgDITZHk/wDj1fqWXlYYZj+Dn+tOSSUcLKc1vHw/wi3qv7keRP6VOfN+5l1J&#10;LzlN/qj8u7X9lL9qW9tDcQfALxAmP4XjjB/Itmov+GUf2q5H2L8AfEZJH8VumPz3V+pYkuO8xpwm&#10;lAxvP/fVD8PsG/8Al6/wM19KfiBN/wDCdRt61P8A5I/LO1/ZV/ahFx9kPwB8SEg/Mfs67cfXdSXf&#10;7N37QenXDx33wG8TgIcfJYl8/ip5FfqaZ5z1kJ/HFIJZFbKFgO4EhGaT8PsK1ZVn9yGvpTZ45Xll&#10;1K3lKov1Z+U158FfjHZ4W++DXimPI6/2LKQPrgGqs/w2+IVmm64+GfiROcfNoc2P/QRX6y/a7ofc&#10;mcZ6/vCaPtVwPuuc+pcmsZeHdF7V39yOqn9KXG7TyyPyqtf+2s/Iufw94ms8teeENYh28nzdNlQ/&#10;qKpT3KR5E1ndK2M7XtmH9K/X+WaV1+cIx75XrVeXTdNuH82fSrRie5tkP4dKwl4dz+zX/wDJf+Ce&#10;hS+lNhbfvcrfyrf50z8fBq2mCQjzgpH3hIuMU/8AtLSd3N7GDnqXAA/Wv11ufB/hO6XZN4U0xwWy&#10;fMsIm/mhqrdfDP4c3uTd/D7Q5STz5mkwH+SCsZeHmKvpWX3M9GH0p8kfxZZUX/cSL/8AbEfk4n9n&#10;SMAt3GT1++Kf5lmxwksZx2DCv1Ou/gD8Cr9f+Jj8HPDUx/vNo8Wf0ArIuv2TP2YLw/6V8AvDTZzu&#10;K2jIT/3ywxWMvD3Ml8NWP4/5HZR+lBwlL+Ng669OR/8AtyPzKBgI+Vl/A0kn2dwRvXHfDV+kEv7D&#10;X7JcqlF+CdhEuSQsN7cLjP8AwP8ApWTef8E6/wBka8fdD8OLq3PY2+uXA/mxFc8uAc5jtKL+Z6tH&#10;6S3h5N+/Trx/7cg/yqH52zWgRxgg7qPIGNuPwxX6By/8E0f2XWJZLTxHET0EevOQPpkVl6r/AMEt&#10;/wBna/XFp4m8WWvoU1NX/wDQlNYvgjPltFP/ALeR6dH6RfhpUaUqtWPrSf6NnwaygN1FPAjIw5PT&#10;PFfbN1/wSn+GjAjTPjJ4nhyOFlt4HH58GsXUP+CSdrKd2k/H/UEwelzo0TfyauafB3EEF/C/Ff5n&#10;rUPHjwtru31/l9adX/5A+PntoZYSyAHJ4xUDaftORGTzjivqqf8A4JLfEK3ybH49aJIMni50aVT/&#10;AOOuRmoJf+CVXxfWMmP4seFJSD8gkt7hM/8Ajtc0+F8+h/y5fyt/mexT8Y/DOfwZrT+amvzij5c/&#10;s1c88H0Ndb+zxoL6h8fvB9uFLKniGKWQhv4Vz19gSK9iv/8AgmZ+0nYsVsvEXhG5GMgDUJoyfwZK&#10;0/g3+yL8a/gZ8TNN8ZfE+30VdON2kFtLp2pGZ/NJZvukDHyrXRlmRZtHMaXtKMkuZXdmcHFPijwb&#10;PhfGPBZjRqVHTmoxU1zNtWsk9b6nyR/wXKlS18E+LbhcH7Tf2cCEH0xx+lch+y7pQtPgJ4bXcAX0&#10;9G6+oq9/wXC1r+0fhZcXnnYW58RW+4nr0Yj+Vek/s8/sl/tQ3XwF8I6toPwO1W90+60G3lsp7SaE&#10;mWNkBDbd+R36ivZ4ny7EUuahTi5OM9bK/Q+I8I+KMvrY6eNxleFJSoUoR9pOMb2lLROTSb0vZGC9&#10;q68gH8qYYHPQHI9q9F1f9mv9pXRYvM1H9n3xOgA5K2O8j/vkmuTu/DPjzTJ/J1T4a+IYG2/Mj6HP&#10;kfX5a+InhsVSfvQa+TP6Iwuc5ZjFfD16c/8ADOMvybMJ4iTg/qaT7LuGOKuahL9jQyahpGoW3tc6&#10;dLH/AOhKKqrr/h9vkOpRA9MM4rB+0XRnrQlKcLpN+ggsCOCPpwabJaMo4yPxq5Br+gMdkep27MOg&#10;Ey/41IZrK4QbZ4y3cKwNHNLqS6lRO0kUFt1LY2iori22kY4/CtFI4t4Ckt9MUXVruUHbjjgmhVNQ&#10;VePNZMyzbAqMLk+1Mlt3L4VeM+lX0RYuCeaUxeY+NuD3yafOzb2qSM4wNnEvP1rG8Vwn7H80alRd&#10;wEe/70V1stjEQCOuK5/x6fsPh2S68gsIZonbA64k/wD1VHO27mVbExjRk/I8j+MN2TdbirMgu1UK&#10;p+8R1/SuQ8cFIYG5Us9ukkSn26123xBtolYCRGjxFKCHzksEGW/M1xXxMjFn4R0vXiCuIXheVR/F&#10;joc/Wu3CySUF/X9aHwPFClSxWIqdoxfy2f5/gXpEez0nRpopeRdMpwfvB0Ix9QRXnXxRvY/7dist&#10;7/urfcw74JxXYJqCN8M4NWEzbYLmJ0wemWx/WvNfiPqSya/cXC7jtiQE5zwc5rtoQbqfN/mfDcd4&#10;yj9Rpxj9qMJfLlt/7ajzPxLaRR6zJphQsM5tyOwzmk0a4WdJ9JmkDssvmRZH8XTH61qeJ7aP7Omo&#10;QgtJHHsEgHUZzmuYt/OXUXKFhJyUOOvevrKNqlG3b8z+ccU3QxXq/wAGV7iW4jnlSclm8w+YpHBP&#10;evWfDWs2nib4W6fKF8+68NTG11JQ3zPZSfxe4XOfwrzPV7Z7m6e9hi++QWA9x1/nVvwX4qbwj4ki&#10;eSX/AEe6HkXSE/KwI4yO4oxdH6zRTj8UdV+q+45MHXeDxLU/hlp+Oj++1z0XWdEsGhHhjX9YQW9w&#10;RHFOzbfnxmKRSeueK42DwvfeF9Wey1gxsg4Lb/vAZw2O3FdZN4X0/wAWaBc+EDdNFPbKZdEunbiV&#10;CSfKJ7PGeB6g1gz373emw6X4hLfb7OX7O88iEZ9A3bnsa87DylFOKlfuvykvXqevXhGUlNxtpo79&#10;t4v03T7GVrGiC2ddQvrgO8U3lhIvm3A/dOfpjitywvzBbW+rWvyxQOob27c07QIkudQTRNahWJxJ&#10;5bbujemT/WpZNB1PQrXUdAu7bmVjGrN0yGyCPw4qqk1OKjLp+RNGk4tygtH+a7kPxD0mKaeHxBaR&#10;s0d6oWcqOFfHBP8AjWp8CLtdJ8dRWbu4W5jaLLdN3VRn86g8OXcU+mSaHq67lwDDx0NZJk1Lw54h&#10;t7uBjtt5VJT1Gc7gaVOUuR0X0FOMadVV113/AFPo2aR54lM0ZVgSvB4rJsYkXxb9nQ432S7ifZj/&#10;AI1p2epW2o6Xb6jpzgpcRB8HqCQP/r1BZWrTeNLVnH+ts5Bu9MEGuXmZ7EUnqdHo9rLbXM8LgEvG&#10;JUA9cbf51718L7Avd20iKqjyPkOOpyK8j8O6ak95a3EyHD5iVscEg5r3X4a6Y9vNYSt0EZJUjrzX&#10;PXd4m9O6keveC9PnmEQmtF45zkc16doc9nBALeS1ZSQMlT39a878K/ZGdZrc4ZTlkLcV3dpMV2mU&#10;HBAwV5ArhUkjOqryNTULl412x3gkUj/VsORVCNGYnAxk9CaWSZWfKdKfGik7pJguffmsHeTIdoxL&#10;Vqwt0CvLgHqM5pL24Ma8R5H86gELFAwuz16YFNnkkjY4vFfjgU3orGG8irMGYF3jwOvArIvtLieJ&#10;5PtI3Y+6B1rYadmG2Qk5PNZt/KgP3G6dhSUWU5djnLqEiTYyDaOprJ1SK0B3xvj1A71v6gibHIU+&#10;wrm9XjlIx0FaqN9GUpWehzev3ccJaOOTGR2NeceM7W6ubKdo8uwXKHHSvRtV09my0oHTmuI8Vgw2&#10;8kcZAGeM1vFbWCTvqeEfEyNpdOZT3HP9a+HPjFMr+NL63U5xMRxX3T8UbAkPJDNjzAQVPSvgP4wy&#10;tD441I+dho7xicdMZr6TJI81d+h8nxHVcMJd9yh4uge5toraJ8YWM7axNQuPscQihXqyqM/r+ldD&#10;4niVvJnhOVaBCuPpXNa1hpUjI6sT+lfS4XWmj4nMdK0mvIhuC7QhoRl5GCrjoM966Dw7pkCH7ZdH&#10;EUeAM/xH/wDXWVpNmbhY4mPGePrmtbWNQjsohDFhY4F5H95qqq5P3I9SMHCEE609l+Zl+MPExkuT&#10;aw3HKnBUdFrBs76SGUSvj73IPeq81w11dyTSclmJJ/GmiUCQGQHaOtawgoRUUcNatOtVc2zpGu96&#10;QyyMQG5+U9qs6KJIZJJw+PnxGT6+tZUsLFo1aYIiRr8znA9a1NMuI5GKRNlR0pTV4s3oStVTZ3vj&#10;DxS/ioaSlonkW1pYpFHZLM0giPfkgHJOW9s06CMS65aWkG0xQL5akDOO5JPfJJrC0DbI2GbHljIP&#10;95uyj3r0Ow8G3I8FyeKIZ4VGn3cTXQYnIDcA/nXj1278qPrcJFSXMfSX7H/gyy1zWLfULHW3bUrS&#10;xaex0+G33faLpyIUU/3AiM8jEnkLivoL/gqjc+BfCfwQ8DfD/wCHcoeygu4WlIkyGWJQofb1BZ95&#10;xXmv7DPhzSG0rUfEdjrl1HqxMYubeztgY4NOYjfKz5yruPkUAZOeOtd7/wAFOdHsbPwL4D0YLPap&#10;q3il5tQEkG10ZYxthB53KkZVef4ixp0abhlk2luiatRSzeCk9E/0/TdHW/tj/FnXvhd+yz8OfhR4&#10;TSF7zVNAtHjiUk7DGqnIToPnkGWPcCvXP+CYP7OcHg7Rz4+u72S6kkwsJlXCvIEzMw+shIB6YFfH&#10;kuu61+1l+0/pPwf8IGabSNE0210XTZPLy8bBizMWXjg4JOOiCv1R+G/grSvh14V0rwPo0b2tjYac&#10;sMAYEu0gADuzepIZsHpmvdyeh/aGYqs/gppJep81xFiv7Myr6vF+/Vbb9L3/AB2Oxt7hL2WWfaUK&#10;vtKk8gD+manCqE6gehJrLae23P8A2WElljwvyyZB9c49BzWgD5aB94ZCM5NfeWsfmA24uHhcGZeR&#10;0ZehFTWsrS4dmyD05qneXcLqUdiCBuXjrUtvKI382KNguBww45pNaBZmnFjeMVYP3RVS2kVjkdj0&#10;q4j8Y2mp1KW1hyk4AB7VMqIF6frUSOobdUpcMvHejcLJCjaDwf1pzYzxUYQkZqQKSMihi3HowGAW&#10;/Wn/ACHv+tQAZOKk2FFGam2oK5MhTbtyPzofaVwKjVflyCMn1p1CVilcWMbW4p7Hg802PvSsCRgU&#10;NXKTsLnPenRkDOcU2ii2gh3mAZ+Uc96buU9B+tMcknA9aVOv4UuUnmbJVwB1oUJkdOvrTS4ZcDtS&#10;B+M56UJMOYfICWAU96bIuwbi1KJVbgA0jOH5AP40K5QmQIzg+mKahJPJpxBYYHek8t07jmnYlp3F&#10;yPWpGZcHp+dQxHIweuakCHPNJxVhx0MPxdoS39oZFAyzflXj2r/D2a31iXUBA0lwOVkYdR2Ar3u6&#10;hSaHy8fnXP6t4aFy4dQMjPNcVWhzVFO17HZTqp03G55Qtt5UnmSWpZimWyvetjQrCwvHWY2hWQL1&#10;2c5rr5PBcLJhgGP0qWx8JJYtnaB6iu2LbRySjy9TmbvQrm6s2WSItkkYx1r8lv8Agr54IfSviD/x&#10;Lrdim4kg+pJr9o7bSIfLEcg7Z4r8uf8Agrho1gvj2KQrkGdcrgdN1fEcWVFTdKKW7PosohKVGU10&#10;R8v/ALNn7EHiPxfokfivVbXasqhk3KQAOPWvbLb9k74leE3i1Xw/uAgYNtQHkDmvq/8AYv0jwp4j&#10;+EtjHDbREG2RGGBwcCvoXS/h9ob6GbGW2jPbcUGMY+le/gsqwlHDxmt9zilmmKqT5H6Hm37MvxZO&#10;h/DdLfxMwhkhgIk3+oHNfn9/wVl/ab0r4p+L4fhX4ekM580ebL/cG6vf/wBvj4yWfwfsn8J+DGWK&#10;5mQhPL4Jc57elfB/w3+Eni34l/Fb/hIvEbS3EskvmyyOc556D2rxeJM9oUsPKlDRtHoYDAzoPmZ9&#10;Lfsl/s3aSPBseo3FupcRqShX73Havu/9k3RrW0RtJhVkCJgR7favn34ZaVP4L8PWWho4+YKSMc4x&#10;3r63+BnhiHRvDsfiEAiSUZBXuMV+YcOQxmOzVcr9T6HEQhQwfPJEvxM0yTT9ct5rDlSh3BfWvFPi&#10;z4h8RTePNGhsGI2sVfjGRn/DNfS99og1WNnkz0yuV6V5j4++HcUuv298yAmE8kriv2arlaq0FBbo&#10;+YlmN5Sb2Z6N8N9P83RImlUEFBnP41zH7Rvwg0zx14SexRf3kXKLtzknnj0rsfArNBpSx7eAAAK2&#10;dW04ajaEMuc9avE5ZTxNB0qmqZzYXHPDVlUij8Zf2y/gR4s0Oa7ubKxnlCAsu1f4cdq+LdU07VIL&#10;mR5rCVRnuDkHvmv33+N3wL0fxJaTLeWEcoWEjasQyfxr46sf2B/DHi/xdfadLZbUlJaECP7pz/8A&#10;qr5itkMsNG0fhPpZ5vHFQ03Py9a5wn+NdF4F0TxFr1+g0S3kJUg7kGea+lf2ov8Agmt4z+HOryal&#10;4UsZJLUNueJFPyn1Hsa3f2NvAXhHQdSXTPE9mkd4jKAsgxk56ZI61x4fL3WxHspaHHiMTKnS50rm&#10;J4C1H44fC3S4NUvtAZ7RgD5rxfLj6pXvfwn/AG0rM2gtdTtDHwAY47jOfzr26Dw/4RvdIaySyRQ6&#10;YYMq7T7dK+Yf2ifgtYeF9aOv+D7BYiqlrhYwNrHqQK9PHLEZbRvCV0jmw9OGMlqtTv8Ax/8AtnQa&#10;RGkelTSJnohHrVr4Q/Evwd8T7yVvFd9AjMwbM57egr4pvfF0j6vJZ6pu3pJ0duR7V3HhLxfDZlPs&#10;l0UII3YbGa/N81zLGYio5T0XY92lhIUVY/Riw/YT+Anxp0V9YltI3iupvLhmgOOQMk9K+Zv2qf8A&#10;gln4I8P6jeR6FAhkgkUQyr0YHsRV/wCC37X3ib4a2o0zTPE2IJGB8iV8hGxjjNevP8YbP4j2Nqn2&#10;5WmllUS7n3E55/GqymaxsfdvFrcmvTWHjtds8Z/ZE/Zs8FfA/SX1TVo0il88yXDFMlwOgz2xWj8T&#10;fjJ428UfEF0+GdrHbWiylYk2/wCsUd8d69F+MvgLxDpHwour/SL5cuDtyuMdfavnT4K/EO30z4iR&#10;WutIjSQTeXIWbIJPFdePoywlZc7voc9GM3Td11Prb9lXwL8XPir47sJPHt75lgh3MUjIACj7uPSv&#10;Z/2s9L8P/BL4f2WoJNFbX15dhI8AZZQpLGtj9nzxH4c0DQ4NVijhiEkX317eteIf8FAvjl4W+Ilq&#10;2madqcUkmlRuEIcZywIzjNXgqVPE4WTjbmNo0nCTv1Ph39qX9oDW/GFxNLFqchjNy6wxq/UcV87W&#10;mmaxqu68uYJGLufncHFdF8Qo9STxrZ6G8pKzXeYwD1DEda+lfhD+z3aePPDxsfD0Udy2MMV/hbH/&#10;AOurw+DdSUnaz2LnSk5JPY+INUaay8UWkVx8q+eASRwORX6Mfs4ftbL8PPhPLYrrYV4rVUgXdjJ4&#10;r5o/aW/Yr8d/DO9g1LVrECKaUFJt2QM9vUVxevRah4T8PMz6g5+zgeZlsBqqvhaqgls0a4fD0/bX&#10;l8j7U8L/ALWOo/EnxcNC1DXpZIsj5TKfm9VHPSvaLm3aXwlPqWixkG6TYq4+6QOtflL4J+MWo+Ht&#10;aTULG6cSLJuB3e/Sv0X/AGQ/jHfeOfhvA98A0sUknnq4z8vBFeVh6+JweK5mya+HpzkrbHxH+2Ra&#10;+Ix4zb+2ruRgsjY3Odo56V4gfDgvrjdaRq5Y87T0NfZv7WPgiy+I3xD1LS7S1CRm4xDxgrx1+ma4&#10;zQP2E/HNpozaxpkjTpH8+1kyT9MV6CxVKviXef3lNcq5EjxLwJ8DdW8UymCO2LZ6nHANd6v7PE+k&#10;2iLbFg+MOTxtNbGp694t+Ds8sWueGbiJYW3RyxxE8DrnuK88139rfULzWJNo2xM3KAHIxXvU6OXq&#10;n72rOScK6ltodGfgDq8b+dJOybwdj9QTXd/Cz9nvXr2w/tSzubmKeJtqiGTnNeXXP7WU93pMem25&#10;+6ch26qa9m/ZS/acQ503UNSXMjZYOAQeawpRwXtbKIp0qklZnp/w3+PvxX+EGtHwrrEc95FFwHB+&#10;ZRX1X8Gv2ktX8TJC+qHZE6AoGHP0r5z1l9A8RajH4qt4IRK3Eh/vD6V7N8CNJ8O6rbx2t3GAVP7l&#10;4+MGvo8uzJUqvspttHm4nKpy96Gh9MaF8R7O8gUk4/GtJ/G1qBxx/wACrnvCXgfREUeZK3UYBat6&#10;58MeGo0wl2qso5Aevpo4ihLY4ngq8Vq0RzePbaHrMB7VUm+Jew55x9aiuvD2jq3+u3fiKbDpWhxj&#10;a+xh6muiNSla9mY/Vat90Mm+J7McKG9gDUL/ABJuiMqr8+9Vb6z0eGYmEpnPY8Vm3wsYxuRwAe2a&#10;2TpS6GcqNSC1dzbHxEuGGAGz6U2Tx5ftzGjZrHsTZSkOGBHpmrjS2UJGVGMdQKJOmugRpya3LEvj&#10;nXChbyR0NV18c64WG6NgPapI9b02KPy2gB4x83/66rf21pKz4eNenTA/xpKUX9kr2OvxlseNdUkT&#10;a6NQniTV5jtCtg/yph17QYYw0vlpnsw5qCfxZoNqwc3CgZyOODU3u9ImioxW8jSjvNTccOwzTna/&#10;xl5CM+9Za/EPRh8sJBz0wB/jUdz44t5DuRSRjsKj329jRRw6WjNiKC/k+6zHNWTp2o/3X/I1naB4&#10;+02NglzjaP7w6Vt/8LH8N/8APRfyH+NZTnVjKyRvClhpK9ztz8XfDJOftsX4NSf8Lc8NH7t3F/33&#10;X5/n4z62g3f2q/8A38P+NRj41eIW+5q8g9cyH/Gvr/8AVR/zH5z/AK2R/kP0DPxf8MYIN5Hn/fpE&#10;+LnhrcM3cX/fdfACfF7XZF8x9Xnz7THFPHxj1xjg6vL+EhFH+qj/AJgXFkb/AAH35L8XfDIG4Xkf&#10;/fdVG+M3hrcxW4jI7Ycf418HXHxi1byyv9qzhiOP3x/xrDk+KniKG8Jl1SbLfMp8zg1zYnh5YWHP&#10;J6G9DiaNapyqJ9+Xvx38NW06o80SlumZRWjZ/GXw7JGGN1Dz/wBNK/N/xN8YtU82Ef2lKX/iG81v&#10;eHPjBq5gAbVZtuOSZDwa0hw7Tm7qZD4lcW04n6Ej4v8AhrPN7D/31Th8XfDP/P8Aw/8AfdfAsnxc&#10;v+q6pMTjORIah/4XNqYbYNRm/GQ1pHhiMleMiZ8T8m8D7/Hxf8Md72L/AL7pn/C4/Df/AD+w/wDf&#10;VfAyfF/VQedUnH/Az/jTLj4r6m33NSl57hzWi4Vf8zMnxZBfZPvz/hcfhkcm9h/7+YpP+FzeGj0u&#10;osez5r8/B8W9W6HUJj/wM09fi5q0S4GrTKPQSH/Gr/1U/vE/620+sT7+/wCFz+Gv+f2D/vulX40+&#10;GgSPtsA+rV8AR/FjV5GCDVpefRzUjfE/VlHOozH6uaP9VEt5D/1rj0gffZ+NvhkHH22D/vulPxu8&#10;MOfkvYP++q+AD8T9VKg/2lKM/wC0aRfiprCJsa/ce4lJo/1UX8xK4sXWJ+gH/C6vDY63kH/fdH/C&#10;6/DJHF7Bn031+f5+K+qI3zanL75c0H4s6gASNTl/BzT/ANVF/Mxri2H8qP0BPxs8ODk3kPt89H/C&#10;8PDK9bqL/vvNfn8Pi5qMpCNqUzD0Mhob4tajE3y38v03mn/qn/eIfF8Fryn38Pjn4ZZiv2uL/vr/&#10;AOvT1+N/hgfevYSfTfX5/P8AFXV2XemoTDPPDmnR/FbUl5fUZR/wM0f6qR/mBcWxf2T9AP8Ahd3h&#10;Y8m+hHtvoHxy8K5G2+g/F/8A69fAX/C1b5+Rqkv4SGh/ihehcrqMoOP75pf6qR/mYPi5R+yj7+b4&#10;4+F2/wCX6D/vulT42+GGPF5Af+2lfn9H8Vb8HLanIc/7Zp5+Kt+P+YjIP+BGn/qnH+Zi/wBblb4U&#10;ff4+NfhrcD9sgxnj56c/xs8LjG+8hH/bSvz7Pxbv8YOpy/TeaQ/Fu9z/AMhGX/vs0f6pL+Yf+t8L&#10;fCj9BP8Ahd3hcLlb6A/8C/8Ar0kfxu8KMeL+D2+evz/Pxau8ZGoyn6MaUfFy4U8alJ/33R/qmv5m&#10;T/rhH+VH6BN8avC5Gft0Bx6PTP8Ahd3hLHOpW49t9fn8/wAXNQYErqUw/wCBmof+FrakSWOoS4PT&#10;5zVLhJdZMHxgv5UfoN/wu7wmOWvocf71H/C7vCxOVvISvY76/Ptfi3e/8tdRlx/vmhPixqbHbHqs&#10;oHoHNJcJR/mYnxgv5UfoGPjh4SOf9OhGPV6G+OfhdhhL2An031+fk3xSvwMPqM34Oab/AMLV1Ec/&#10;2lKB/vmmuEo/zMFxgn9lH6Bf8Lu8MsCWvLcEf9NR/jUb/G7wzgt9vt+B03f/AF6+AR8Ur5+uoyH6&#10;saP+FpXY4XUJGPoHNNcJL+YT4wj/ACo+w/jp8XPCV14TkkN1ES0eGXdxjmvyQ+OOu6Y/xH1pdNK+&#10;Qb5iiqMAV9H/ABB8farqmjiKC9mYEYKl818eeNZrg+LL65uGyXnY4NfmHH+WUsvlShfXU/XvDbMa&#10;uYwrVUtNERNqcUbhyBye1ey/sR+KbDR/2gdI1G6k/dxsx3E98cV4VO0ckfygA9etdh8DtSfTPG+n&#10;3MT4YTYJr4fAKCxdO/dfmfpWKdSWGqJfyv8AI/arwZ8avC8ekKj38POMktzW4vxu8Kp/zEIP++6/&#10;PDRfiXqFlZJC19K5x18w81dk+KV5tyL+U+281/QtLhanWpRmpPU/mHHcVPD4ydJxV0z9B1+OfhPA&#10;xqEJ+jf/AF6cvxx8KEZ+2xf99D/Gvz0/4WpegD/S5PxkP+NOX4oXzjIuGP1c5rT/AFRh/MzjXGF/&#10;so/QpPjt4Sl+X7fAPcvTx8cPCucfb4G/3XH+NfnifilqZGBey/hIaI/idqpPN45Huxo/1Qhf4mJc&#10;Zpq6ij9Dz8cvCY4/tCIe2/8A+vT4vjh4TDfPqcI+rf8A16/PH/haepKNo1GVf9kOaRvilqS/dvpv&#10;qWNH+qEb/EwXGcf5Ufog3x08JF8HUYOn9/8A+vSn43eEyuf7Qh/CSvzu/wCFs6oDzqEjfVjxSf8A&#10;C19WY8XUvPfzD/jR/qgn9pi/10hf4Ufol/wu/wAJNwL+MfiP8aQ/G3wop/5CUGP9p8H+dfnknxR1&#10;Mt82oy/99GnH4oX/AE+2yN7lzQuEYdZMt8ZWV+VH6GL8b/CJz/xMYPqJRUEvxi8HNqEdyupx/Kmw&#10;M7Dr371+e8vxUv1H/H9IMDpuNRxfFzUF/wCX+UDqPmPWk+DYyknzPQI8cRpppxWunU/RIfGvwgBt&#10;OpRnHcMP8aQ/G3wghBa/j/Mf41+eCfF6/kPz6jIP+BGkf4s3yEbtSlI93NX/AKnruyP9dIvovvP0&#10;UX42eEm5/tCLH+fel/4Xb4N/6CkI+rf/AF6/OxvizqTINuoy49nNLH8U9VC4GoyfjIRU/wCp6/mY&#10;/wDXJfyr7z9ET8bvCITA1GH8Tj+tIPjj4RT72owc/wB18/1r87R8VtTY4N9N+ZpV+KmpqSPt0h/4&#10;Gar/AFQilrJi/wBdI3+FH6In44+DzyNRi/76H+NKPjd4SA3G+iHuXGP51+dp+K2pZI+3SfTcTTB8&#10;V78cpfvn2c01wfH+ZkvjSK+yj9F1+OPg5v8AmKQf990f8Lz8FDg6pDn/AH6/Olfi1qIbDX8g+rmh&#10;/ivqbHKX7/8Af0/40Lg9fzMl8bwT+FH6LyfG/wAHpjGqQc9Mv/8AXoX43+DicHVIfwP/ANevzqf4&#10;tasMD+0pCR23Gj/hbWqEc3cjH13mj/U9fzM0/wBdIdkfot/wuzwiTxfR49dw/wAaX/hdfhAf8xOL&#10;/P41+c6/FjUiT/pb595DQ/xa1WMbmvn/AAkNH+p6/mYv9dY9kfowfjf4OC7TqcQPv/8ArpF+N/gw&#10;ctqsAx6t1/Wvzkb4sai67zqEmew8wmo1+MWqIyq2pSYyByx4qlwcn9pmcuOIRdmkfo83xz8Glsf2&#10;lFj2b/69PX43+DwPlv4z/wACH+NfnHL8XdQ4/wCJnIf+Bmo2+MepE7TeSf8AfRo/1OT+0ynxvTT1&#10;SP0d/wCF3+DSM/2nEMf3j/8AXpU+N3g1uP7Vg9vnr86IPi1qeMvfS593NTN8XdTAG29f3/eGpfB6&#10;v8T/AAKXGsHG6ij9EX+Nvg9P+YnF+Bz/AFpyfGvwayFjqcRPoG/+vX50n4tahu3PeykH/pqf8aSb&#10;4wah5RA1WU+wkNH+p6f2mL/XWH8p+i4+Nfg3vqCfmP8AGkPxq8HnkapEPr/+uvzif4sa2/8Aq9Sk&#10;GPVzQPivqwUCTU5c+z1X+pyt8RK43jf4T9HP+F2+EBw2pwZ9pAf60L8avCLn5dRj/BgP61+csfxW&#10;1MOD/aEv4ual/wCFr35HGoS9OcOTS/1OX8zKXGqf2Ufoo3xp8JKSp1CA+4kGf50o+MvhFvlOpofr&#10;j/Gvzp/4WzqYU7dRkIAzgMaanxnv41y+oSKfdzS/1OX8zEuNoX1SR+isnxi8II3/ACEo+R7f1NcP&#10;8bvinpfiI+G9M0e/MmzWXkdEkzgCBuf1P4V8PR/GXVZ2LJqkhAOPvmu1+Cvjm78Q+KoZJ7lmW3Fw&#10;5Jc9oGJrOtwssJT9q3ex35XxdDF4yFNJK58Y/wDBZHWlvfAkOl4BMniyBAMdQIm9/U1+uX7OPj7w&#10;v4Y+B3g3QHuYkFl4YsoNpkAwVhUH9c1+MX/BUvVX1vWfDeixyBze+OYlKg5/hAxj8a+y9K+JWsWF&#10;tBpsd6+yGJUUBjgBePw6V8rLA03mWMqS+zyf+kn6DnGayWTYGEevN+DZ+hU/xR8OTx+UdTVcj5cS&#10;/wD165a9+Men6PqH7zWyQD8reaMAenFfDPiD45araR/JNOXHAKk8Vx2o/HXxKj+aLyZhu+ZZWJBr&#10;znCFSDnKPunkRxtSM1CD94/QnxJ8ffCepW/2G+kswWHyySwI6N7Ekd68V+IXxH+EyXZt5PBGiGUu&#10;GnhewiMc6/3lOOvtXy1pX7Qd3rOrvaz3LwQxkGSMDdGx/pXNfG/4y6fDqdvZ2V0SySqyYfiNT2r8&#10;34gzbLeVxhBc3mkfZ5VjM8w017OvOK/uykvyZ9tCy/ZB1/w/DAvwU8NNPOPmA09FcNx1K4NcP8Z/&#10;2f8A4EaN4Xl1+D4dWFoQgZBbyOufT+KvGfgr4rTXdTs3m1kktcjzGDdABnFdf+1/8RtZ/wCEEttP&#10;0SVsz/LFITwcDn9c18fUxUcyp2cIxa7JL8j7bC8Ycb5ZPmpZjX/8Gzf5yPl3xh4ttdG1m8FhpMa2&#10;yuQivdOpx6jmvO9a/aH8V+HJnXSbCSaLrgXZ4+mRXW6/4I/tVI57+UC5LcSE8c9frS2nwLjmtx58&#10;JnDY2vjoTxXRSwWDlh/Neb/zPpqHjD4n5frDMJyWnxKM/vUos8zb9t3VreTbeaDegg/NsuEOD+Ir&#10;Vj/btjtUaS+0XUFCEDcqIxIPfhhVz4k/sb6nGv8AbLIiJnEhiOcH0PpVLw7+zdZ6nokkbWyzEqdx&#10;f+DHSiOEy6p01Pewnj14mO6niYSt3pU/0ijofCP7Y9j4ivVs7VbhGdd4a7tSAB9Q1d54s8bX2s+C&#10;JJoZrWSOQo25FcNhSGPXjrgV866X4Ai0PW7i3m08Rys4hhiGfmC5Zjz64FekaJ48jHgabTtQhkjk&#10;exaJY1HAO8HP5D9K555dhXLS/wCH+R9fhfG3jHE0lHExovmXSnZ6tJbSVv8AI0viN4iuL2ZdXeKJ&#10;8QzfIjcH5VJ/lWH49ePxF4F1DT7nTFeG0uzd5U/KIpDgHjsKPG9nHN4Yj1CxJGLjYAf7roV/U4rR&#10;13TZNA+GlvqN8A8Oq6Y1vMynkcZUfQHNZ/UMPCfuy22/M+mqeJGb5jRbr0YP20bNK6Stp3b83d9D&#10;w7R/EJk+H1/oMR+S3ZSpz3D/AP1q5jV76XUDLIdp3vhiOflxin6PNJDrV/p5c+VLFIGUH0GQazbV&#10;9sixYwrIQWrthSUZN/M+Px2Z1cbQpqbvyrl+5u34OxjrO0mhXNpKrf6JeGPd3xzzWDcMf7TjmCn5&#10;ZNsoJ68cMPat2yHnyanaebkygEkDHzdKwL4NbTJcswO2XaAWydte7QSu1/WqPzrGuXIm+n6Ms2Nw&#10;XSSykIXYzBSB94f5NYmrRMnyMwJAA3D1zWiJJE1WbYcLgMp9Aap6mqvbtMBllbEi/U8GuunZTv3P&#10;LxLdTD67q51Pw+8ZNbWMdpqUrM24qC7dcdCPQ/zrptT1TT9bgu9P1mJTPsTZOVwzKPusR3+o968u&#10;tYW8kxRdU+YH6muslnl1bwwLlZyb2wUKZQcHYOledisJBVudaXf3Hq4DG1ZYbkkr2X39Gi1HDPD4&#10;jkkvXMlrclTFLE+7a/b8DXW6vHqNxqbSNcMYru1VyknaTjJ/SuXvl1KLwrB4ggdYS0f71hjaWycH&#10;6n3rpNE1W78aeEV8RCWM3dhiOfIwSM4yfzFcNdT0n0XunqYZRUpU9bv3l5r+mc9PHc6LNHLERtjY&#10;iTPQ5Nams2EeuaWl7ZHLhcYFW7nR/tdhcTMQybAZNgztOeuKpaDbXNjazCNgVjIYMOhHrUud1zLd&#10;EypOEnF7M9M+AmvxeJvCP9nXPF1pdw6suMbl7D8K7e1tzL4ps4owF8xCCf7oJ5rx/wAAasPBXjpN&#10;Yeby4L9AkygfIx/vfWvdNA00T+IvMgVZI/JRo3BzgE9a56skp6bM78PeVBJ7rQ9H0/Soz4O86IAG&#10;2KTKR2Cn5v0zXrXhWV7G408ACRZLVQSgyAST/hXB+CdFju9NutHuYS6y2ciIo5+8p7fWvQ/hLfWN&#10;34ZsH2hfMwFYjkED0+oauOdVNM7FGSZ6j4StXERjlt1Cucgr1xXY2UsQgEUTllI4DL0rk/D2BdCO&#10;0vFDgdduM8V1Voly0IaeRcqeoxXLI55EjJvba44HpU4m2IAnAFMyki7gDkfrVd5WDYMqLnsTSVkZ&#10;S13JvOZ48BcxnvuwailggChyxz2CnJP1qu8whl2EB1x060qz+a37plT2A607OTMdix9o+QExnI9a&#10;q3lxEFIxj61ZZAR8jnOeciqV1NChIaME45YitIxcVYWkmZ9/LA0REbnnsB1rn79NhIBQD0Nb10kT&#10;xblViN3K9awtZkgBISPb14I5oW5rFWRzGvMBE6lzz0zXnHjGZpEeKEjg4Oa73Xp3MMibOFXg4rzf&#10;xKxi3hhgnnmt4aoiTsjyX4hRm4EhLH5VIxX58/HF418b6ykZyr3jhf8AP1r74+LesHTbWe64w0WF&#10;VepPrX5+fFBzqPii+uCuS127Yx15r6bIov2rb7Hx3FEl9VSXcSG6N3oto552xhWx9Mf0rE1hDL5U&#10;oH3Xw341f8OXDm2fTZVI2nch9v8AOahuIw9z5SrwJMkEdea+hprkm0fJV37alGV99PmizpUf2OPz&#10;G/g5yawvEt614GVCdu7161u6tL9i0xgi4YjOTXKySymfypUyHXIGOlXT1bkZYuXs4RpIp28SD53k&#10;AHerqRW8gVoAsg3DIf079KqvaGNmCMCCMc9qbCJYJAVPzH7oFa7s89GjfQHVpz5NwuM8RitbRLKa&#10;EguoBOOBWfoVoXufMWA/N1IWumtYoYF3fxY5rKpPljY78HQdWXO+hreHXisbgSuc5fgH1r1LwrY3&#10;XjbQ5fCmkQl7iVXchZVQbVXJZiTzj0ryS2hZX3iUf7PNdR4J8YWPhjV4bnUY2uEXBlgjIG5c8/j7&#10;V5dSDc7o+rw01GPK9D9H/wDgmx4I0LTvCekfGnxJc31pp8SGFrItgajqcZaOMsDwypglQRjOT6Vg&#10;f8FSPjHY+I/iJ4J+H2n3RebRLX7TIqT+YqNINu73YsWJz0rw34eftOfCrwfPro0/xD4g0XTJ/KvN&#10;E0yyusi3usbZUwcjnlg3uaj/AGddE8V/tOfGu/8AiV4xe4msrYIk99JEpKIvEaYxhmI6/ia9SXJW&#10;wMcDh43qTaR5/s54fHSx+JlaEE+n9eZ95/8ABLn9n8fBXwFd/GnxK8MeueIWeLT0fDMEyC0nQlC4&#10;O0e2a+vLL4h6Gl/NfXXiaK5it4tgsfPCbWJyWYjlvQV8V6d408U6LaRRS+Or91jQJBb2tokICbdo&#10;VAq4AAGOKIvFWqNaqset6lbsF+aQFTJuznkdBX6DlOUUsHhI4enFuS321fV/8OfmWc42rjcXPE15&#10;qKltpsui/wCGPtY/FLwuGi1J7+GxBJKRSuBtjA+Ykj14pLX49/DW5u/7Nt/EsLySLvjEeXDAfewy&#10;jAx718R3mosbwvfahe3dyYdplvLlj8p5PHA/KkTxZd6ZeINFljSaKItmDcCobgkHOOB2r2ZZZUjB&#10;Sn7t3s9/8vxPDp1qFWco025WTd1bl0V973/A+3R8VfB8rMs1+IVY5A3YYitTS/H3hq8YSpqkaICS&#10;E80MW9zz+lfCi/EDxIkzg6q6kYL7jkt71HefFPxDBtkttRlJxyA238fevSp8PRqRVp7ngV8/9i5X&#10;ha34+h+gqeP/AAqoBa+QfiP8acnxA8KhsrqKg/7wr88rj4zeK1hy+pTghc8vzVRvjt4wLHy9TuMB&#10;e74/lXXT4RnUV+c8ivxph6D1ifo9H8Q/DZOBqCY+o/xqYfEHw0AM6in5j/GvzXj+P3jZRxqU/X/n&#10;saWP9ofxyHCvqrFT6yGtf9S63SZxLxDwOl4M/SofEPw0q5Oox47ZYf40tv8AEfw3MBs1GM+uCD/W&#10;vzYH7Rfjkkql+5A6YmpYv2ivHKdNRkH0kpf6l1usxrxEwHSD+5n6VR+PfDbOB/acX4NUsnj7w5gD&#10;+0Y89ssBX5oQftGfEIyD/idOR7yZqyv7R/jcDDatMT38t6HwXWvpMmPiNl/Ldwa+TP0mXx54cZdy&#10;6kmPqP8AGlHjzw8TgalET7MP8a/NWT9pPxunynUrrP8A10pw/aS+IDkFNVfPYefQ+CsQvt/kC8R8&#10;tf2W/vP0tTxxoA636fmP8aa3jzQckfbo8fUf41+bCftKeP2crLqsykf3ZuDUi/tH+PA3zarIRnvK&#10;c4qf9S8Qvto0j4h5fPaLP0lHjfw8Dn+0E/Fh/jQ3jfw8zYGox5x2YH+tfmxcftN+Nll8pdSnX0Yy&#10;06P9pnxovMuqTE+ofNL/AFLxFr8wLxFyzmtb8z9Iz418NZIOpAH04xn86VPGfh7PGoxdP74r832/&#10;aa8dn7uoSAZ6mbtQv7Tnjgfd1Z29vNpf6mYn+YP+IhZX2f4n6RDxl4fH/MRi/wC/goTxh4eYYGpx&#10;Y/66CvzeX9prx+4yuqsPrLSx/tP+Oo1w2ryDHX95Q+DMR/OUvEHLLXcWfo+PGHh9W+TUYz9GBpx8&#10;Z6Dn5r6PP+9ivzdl/ac8eOu+LWHPr+8xSwftO/EDO0alI2fSaj/UvE/zoX/ERMrW0WfpEvjXQDhR&#10;qKZ9x/8AXp3/AAl+iDn+0Iz9D/8AXr83pP2o/HsC5/tOQn0M1In7VPj+UY+3Sj6SUv8AUvFPXmQ3&#10;4iZUtLO/zP0gHi/QM5W/X8x/jTv+Ey0E/wDMQi/Fq/OO3/af8bP+7bVSP96Q5/SpIv2nfiF5hZtV&#10;YqP9o4qXwbiVvMteIGWaPlep+jI8X6Kxyuow8f7dKfGOjdGvof8AvsV+cz/tWeOF4XUm467Wph/a&#10;w8dmQKupPjv+8pLg3Ev7Q34g5Wt0z9HP+Eo0Eci9iH/A6R/FOhucm9Q4/usK/O3/AIak8cRru/tm&#10;Q+2TTV/am8eMSW1Vz6c/40lwfif5kU+PstvZpn6IXHifRtnmR30YwMElq+Iv26fgMnxJ8RzanNsm&#10;iALI3+Fcrp/7VnjO2u0F5es8Lct8xNbnib49R+K9IjjE5aQKc5NfM57wPi6tSErcyPqcj45yqvRn&#10;TjPla6Pqb37JGmaZ8PtCh0iS8QRAAkB+Vb0r2nx98b/CXw+8NSXuoavAsaKS7s+McV8Zy+L9d0q7&#10;+06TqLRFjkqvT8qwPi34q8R+MPC0mnares6yZARMnPB5rtwPDmIoYTll0MJ8R4N4tWej6nlf7Y3x&#10;38M/FbxyNX068juWW4yGjfOxAcH+ldv+ynceHLiwi1K42K/l5yQPU4rwHS/gJ4y1C5m8u2BiaU4w&#10;MdTxxivSvhvp+o+B4PsgYoIhsdc45r8D4pwuMqYyftY2dz9dy2nRrU4Sovmiz6b8T+NtO0ywTU4H&#10;DNEpHXsK+nf2UfjRo3xA8H2sAuI0SOIAkv8AxY5r83/FfxRItotCkfdJLIELA9M16R8FviZr/wAM&#10;7U22l3BRC3CfhmvpfDXh+WJxk4rex5vH2Z0cmyenUk9L2Z+oVvqWliPaL6LB9HFc54suNHnlMhvU&#10;Y+gI9a+Jl/az8dxxgx3p9CMniq19+1b41vhiedicepFftX+qeMvfmR+Nx47yiPxXPujQ/EWjwW6x&#10;/bohz0LVtw+KNGKf8hKMZH98V+fMX7TPipI8LOcj0YmlH7U/isKEa5cEdQSawlwfjm9JHZHj3JFu&#10;mfdviq/0S/t2KX8JLKRy4rwiW8tPDPjF72J1ZRIcbGHGa8Ib9qHxbJGUklkwR3lzWfd/GLWL2Q3r&#10;zHOAcBz196wrcI4tR993O3Dcd5PWbUND6f1QeHvGINvq8KSq6YJJGa+c/jd+ybpM3if/AITPwX5N&#10;rKrfvIo3IEmOhIHesuz+Pus2xZJDJkdCGNPuPj/fzIqS5LHg/NUV+CKtZKS0YqPiDlsW4TdzU8DX&#10;2r6VaDQ9SRpXiG0buv51xnx+1S4tNLdLzT5wACyhSPmz74rWsPHd1NqHnugw7ZNUfjN4isdU8NZu&#10;Bnavylvp2r5TiLhbE0qNuc+myLibC4id4J/cfC/xLsJp9Wn1ZIjG0jEgAYIrzvUPiFr+iTgmeQbT&#10;we1eqfFvX7c60bCJlOGJOB0rzXxZo9jeWJOAzYJ4Nfj04U6OJdGorq9j7j27qx509y7ofxf8Qa06&#10;WwvMNx91jmvqH9lPxX4rutQtrgzyP5U68k8HHrXxR4O8vSfEcaTTbUMgHI6c19kfs863/Z8kaaVl&#10;1DKSyjIr1cBgqUMQ+RWiRUq1JxSe59S/H340+JE+F1z4ctbNHkdDtkbOV+tfIXwg8PeI734oeXqM&#10;uXu75SpycNyK+qBpeoa/pMyXtq8kc0XIdODn0rz/AOH/AMOLiw+MFtcCx8u2tpy2SOnNdOa5ROvV&#10;UacrpnLGvN0/f0sfavw8D2fwrW3aZg8cZRsHnNfm/wDtc+JPHHwv+L93HfM72N9MwjZn64ORX6It&#10;rllpHh9LcPiOR9zKDjIr4f8A+CmngrUPHGitq2ixmOW2k3wFhyTj1rill7y+pBpHdh5uvBxT2Plv&#10;xn45uL/U7TxWrrHLbSABd2eAa+rf2CP2pbTwveeTrVuvlT3G+QLjnj3NfnTdap4nF0dL1ZJlfOCp&#10;HevUPhr4p8SeC44NUkgn8sMAxUHGPU1rdUcRzLqdCXtafKuh+rP7RE8f7Sfhz7JoGl+VZ7N258fO&#10;VA9Onevzl/at8G+MPDWsv4euFZYN5UFM4IFfUP7PP7UMl74aW3fzXGwosZYY+tcV+0nanx5cLcyW&#10;gA5Zfl719XLJJ18CqkFds+fWc0qWKdOs7NdDwH4H/B1dbu0vr+NXjBGC5x3r7e+BnxA+H3wk8H3O&#10;lajfpbyIFfIYfOB2+lfMXhLTf+EbskSSCQem1sV5h8XPiFr8WrzRW95Kik7SoevCx2EhhMOo1I2Z&#10;3YWtDEVeenK6Pob4h/FzTfF/xbk8Q6BcxrEYVEYJwGYMea+hPgZ+1L4ejsINE8SJDGY49rkKCCen&#10;1r8zvC/ju8t53Go3LHHMbs3T/CtSz+N2q6Pq4n03VJI5AcB93b3r4yvgZ1ptxPdpwg3zs/Rv4+61&#10;8FfFWjzK8tpNPL8zMQAV+ma/PX9oH4c+FRrkup+G40hEjHAjPBpfFHxv1nWbfzbnUCJQnJVsBhj0&#10;rhr/AOIE1zKRdXhcdtx4rbC4evR1TbNK06ahytbmC+k3FuWLKSQfQ10/gPUdT027R7SZ4ypyNpxV&#10;eHWdHmXMrhsjkZrR0i+0pXzbyAN9RXXKvU6o832LfU+nvgp8Srq5gi0++lMjFf4n6frX0/8ACbxJ&#10;rmk2qXljfqqtjKDmvz48G+MbjRr+G5hkBCHnmvpD4aftK29tBFAQucDKCvqcinhsViFFuz8zxcyq&#10;1sFRba0PtvSPGHji9gE1teTkD+EN1rTsvE3jJlLXCyAj+J2rwzwV+1ZpVlYx/abNgQvPlnNdFF+1&#10;l4bu/kaCTA/hNfqOHy7Ezj7kE0fIVs6y1a1KtmerL4i8WY5kfr0JP+NV7/xhr0MZYkg47Z/xrz2L&#10;9qbw7sBW1ce5Ws7Uv2jdFum4i28dfSu2OT41y1pnC+IsnUdK6O/g8c6y8pVkY5Pv/jS3/ijWpxtW&#10;B9vqFP8AjXmKftBeHY5PmYgn0FaVt+0X4aWMK8kg9s1csqxkXdUzCHEOVydvbo9C0nxbqNlCA8Bz&#10;jo2asSfEq7H7o27D3HNeYXn7QHhq4+WNSSRx8tVo/jTopPzNtz/eWp/snFyd3A0XEeXRVlVVj1e0&#10;8aNLIWlRj9ahu/FQlnLRxtnrgV5jL8aNFGNgH1HFSW3xj0Hf+9x/31Q8pxaV+Uf+smXNW9qj0CTx&#10;Re3dwkKwEAcHdmrd9ezNCpK9vSuEt/jN4WEqhpFHHUVauvjZ4WMXlxShyeOhrJ5djE/gZqs9yyUW&#10;3VR09vqLJLgsRx6Vorrc6RALz9RXAWPxW0WdyyqwA/iHNXJ/i74bQ+S9wAy9cjkVM8vxV7OJpTzr&#10;LlG/tEdLqXiO9VlEKHjqQtV/+Eo1T+4P1rDh+L3hdU3Ncr09D/jQPjB4aIyLgfrU/UMUvsA85y5u&#10;/tUj57t74nkgAd6d9rLH5G6VRiljC4BpranHAcOwGenFfqFkfi3PJdTR+1TjILnH1pP7SkMgQE9e&#10;uay31veSFbI9cVC+ptu3KRz7U7XF7Zp7m81xkZMnbvVDxDqM9vpwuImztfqO1Ul1B2Tl+ntVbVr8&#10;nSZkY7sDIXFedmtB1sDKPU7suxMYY2Mm9CFJzrl3FtYs5IBKnpXU6fA1kjxMxUKpPzdDXlvgrWZF&#10;8QqC5UeYQwr1K9IlsQyknzMkYr86yPMsROVZV3bl0Pv80wdOnCnKkr825QXXnmuzHGv3T2NW4NSi&#10;84BmOfrWHp1lPbyXNxONpU/ID6etZ2maxLd6g4DcebgGvocBmsFQhBbyZ5GLwUpVXJvRI7yVjkFT&#10;xiqjzTLLtL96SPUYY4gjycjioGncy+YH4J9O1fZRajBXZ8ZUnzVG433LDtLkMrECk3y5+/x9aRbp&#10;QOTknpxUTPk1akiKrZZt7iQSANJ+lXFebjy8tmsTz5EcbnG3PJq/pmrqHAkYDBGc15ea5hTy+j7S&#10;R6uUYaWOq8mpuaRol/qBaWRDt7AVDrlhJYsynIYdq6XSvEOm2FgrREMcfN3rmtU1ttVumuXHJ6DF&#10;eFl2fTzGq5r4UfSY/K6OCw6ja8mZUTyPJiRieaGaRWJRvwNEjLFmQyYI6cVSl1QLkbvxxX2FGSqq&#10;6PiMVP2L5XuWJ7qeFdzN36UyHVST8xP51lXOpNM3yyfpUUV3hvvd/SujkXLqee6807xZ0AumkUsJ&#10;MZGaaZ5iOHz+NY0l5Kg+QdehrQ0ySeRQT1+lYylGCudFKU68uVXLsLyhf3jY5pXupMEfrmtKxsnu&#10;EyydOtZ2tLFbNkDnPrWVOtTnOyO2rSq0qNyJJ5mP3zTZbm6Uk7yapy6mLdQ6gcnHSoZdfUlQfx4r&#10;qik1dHkzrSho27mml3NIuADn60kk1xjjI9i1UoNWjI+Tjj0qtPq+x8FuvtTUUuhMsQ3uzUjmu3+7&#10;nH1onNxGMjIz3z0qhbai4QEDIpbrU55OnAHtTsr7C+sWW7LsV3dDIaT6ZNTxzzOuS35GsmO6cDJP&#10;Wnx3LsSA5Bp8t9SPrVtG2XJ5LoPuyQO4zUsLXJXKt+tZk9xMnzB/0qxZawEGJj+lDWmxUMSnKzbR&#10;ee7lTCMpJI65oW4mc4kk4qvLqEbEn244qtJO7HCtgdqlK/QuWK5Xo7mhJIwOEft1plt9o89SXzhg&#10;TVWCdl+Qnk+oq9DcxxKoc88Gm7RViY1nUne5HfXsNpAr3T4G7j86+Y/iTqVs2vXjLIP9e2MfU19D&#10;+MJ45bPAfPyE18o+L3kfXLjJOGmb+Zr8F8UWpZjTXZH9QeD0mslm11ZLa3scrKWlHauu+H15HZ+J&#10;LDYQQbgZwa8/jsbjAKg/nXZfDXSLk6/ZXE7HAnX8Oa/NKPLGvB+aP12opypSXkz6dsJS0SMwPA6V&#10;JO04XKM3PfPSqcmo/YVUOMhQMVYtNUgmXnPPtX9bZVNyy+nK3RH8Q8UShDPa8ObqMea8jXcHJ+pp&#10;kWqXMQ+dsD61annSWPCDpVVVy2HAJ+lemqitqj5uc5p+7It/2hLgEKee9S21/KzYP86S1VPLyw4F&#10;RXl2kWGQY/CoU09LFOc4RvcuF5WbdsJ981Vvb25UlRkY70Q6nJj7ufwpZL1uXeMHPTjtTUkt0RKu&#10;2tGVobu6bJJzn2p5vLpTywGKamqIG2MgB7ACn74JDvZuSeRiq5+6M/bu2jAanOMHcPwNOXWcH5nO&#10;fSkugsQURADPXjNQtbpKwYthulCnB6kSxFdS0Lm+WdA4x8wzyetMcsFIQ8jkg05biO2j2HsuM1EJ&#10;hM4KnvzxQplzxSVk0ILlo2G9uMelF1M8kO6KTk9OKtyW9tLbhhKFYcbabDGiR+W/Io9rExlXktDL&#10;W51Bco7nH8OBVy1uZWjBlZgc9as2ywPIAV79zVy/Sztosk4NEq0W7WClUqRg5X2Mz7eysFBzUjXF&#10;ztDhCP603faBwTJ+FaFpNbHEbEHPt0pOokVDFuSKH2uTaAc7j14qOf7e67oFI9Ditx7CyMnnMQfS&#10;kaS0A8sHJ70lWS2KlXk46mEVumizIxLD0p0MlwkWDnOPStaZbcsCMAAc0yRrZVyvQ96r2ya2Ob6y&#10;oy1MSa81FZP9WcE09ru+TAOQMZzitZJLZ2ChwavJDazxESAYxxxT9vHsZxrzlpzMwre4MicAlsdf&#10;emXK3ixl1JrWFtBG2Ux14pZDCQUYfWhVY9gli6mzZzUtxcMRg5wMdKngglm2tg9Bmtj+ybeSVWUY&#10;HpWtbaVawxnjtwKqWJilZIzpSnKTkzmI7ScElt3tSOrwtyCR6k1u34gj+RBg55yaqr9nDHJ5qVVW&#10;5pLGNO1jJkurjYcSfpTIp7rbzKx+lab2UDyqFXCk81ct9JgVcpgGn7aKMY4utU9PUwJv7QkhLxls&#10;ehqG0h1MMGfd1rqom0+MGJ+fWtWz0q0uIizIGU9CKl4lRWxtGUqn2ndeZxk0WoEckjj86iMF2Ixv&#10;bJ7E11Gs6E7EG3Ugc55qC00RkADjJHXmmq8baEutVVSzXzuc9GNS25VWOKjml1Pf5YRskdq7aHS0&#10;lBBjH3T0qjcacbaUs0WeeCaSxMW9iZ1akUm5M52zt9UdT5oZc5AzSPod/Kcu7Y9q62BLdrbzGj+Y&#10;HiporWMp8y9aSxTTbSNpTi4RV7rfc4iLRr2JtqO3XtXq37OtpLpz6jc3KE+VY3Thj3/dY/8AZqwY&#10;rSBZCzR8V2ngG4htNG1rylwseiXLf8CJjX+tcOZYh1cPyNbtfmfRcKyiszUk9oy/BNn5/wD7eFyN&#10;S+M/w704Y/f+NVZlHs0Yr63jguAkry4TPKgtz+VfHH7WjSaj+1L8MtKQklvE7OB/21T/AAr7b1jS&#10;kW+tpGI8o4SQEdK/FeJsxxuXzxssLDmbnFfdBH79So0MXgcujXlZKEn/AOTWPPta8QR6ddH7b5rA&#10;H+GuO8W/FDSIY3itYmDHpvUcfrXvHi/4V+F9S0J5YpoFmCE47k4r5X+JfgHUrfXms7OEE9OFr82z&#10;PO+JadOLlCyl5HtYLB5K6jUZ3kvP/hzntf8AHniG2eW80u6RWY/IM4GfWuMtdO+JPi3WP7Qa+e5n&#10;kbI/eZ4+ley/Db9lfx18QbtnktTHb26r5jFOuT0r6v8Agr+xn4Y8KiQ6vaK1xDbZCEruXAyc+ma+&#10;PlSx1aq3Nave6PqISwdOlp06X/4B80/s5eFfiNbeL9NGqzzQ2kMyNeGFs9+h9OK+of22PEvwv0f4&#10;LvY6UkAvwqHSnhuUdvMxzuGcgV6v8FtE+Eng3Rca4LKylNxObzz41zKmBsPPXqa/Nf8AaS8Sap4o&#10;+MWtR2c7HSY9RljtssMRR5O04/ClSofVo3lbU9bD0KWPqQjGLen9f8Epab4z1GWUyXzSOI23NuPH&#10;uBXc+EPj9YwOLW4iICFWjYoflIPBxXgmt6hd+abS01WWUqcJHbfNux/ESOM+1VJdb8Q2c3kreyRu&#10;seC0sgy49gB1rolOLS5Uj38Pk9GScJuWnkmvTf8AM+nPif8AtBDxXpT6Xp8cMSSYNw6IF3t6n0NX&#10;P2c/EVlNMbS+eDbMSWldC+OCOwPrXzXoMOsa5dRQXer3EpA3eXnccZ9BjFeq+B0svAslvez64kI8&#10;wEs94Fce2Ac1yVeaEHZntYLhilWaVKD/AD/BX/M2f2g/h+dN8SQeINAsWuoXlk2zrEVCYwO4HWuR&#10;0bwp4wu4Lq8k0vyrQQlAZI1y2FPIOfWvTfGPxH/Z9k8I+Qvim8vtVd1+0vazOxAOSeWGMdBxXI6F&#10;8X/BlpYNo9p8OJNQ3qVMk0h+XPQjJ44rnp1ayXvW+dz7bLuC8XUp2pwqt3VkoxV7fjYyPEEVnL8O&#10;bwAsJ3s0aIBf4gQeP1rz3xJ8T5brwxpfhtJG2JYoJJZCS2OeMdAM5/OrnirxzPD4dfSIrLyHjR1e&#10;QyDru4H4DFeZa5dyXOPLkCNI2QzH74HUCt4SnUfvHrPBLK4qm072vr3Zz/iEvpfiSS6gckjazEjq&#10;p4NQXk8duqGzk3K0WcHsa0PEkUM1nb3iYyN0Eh9cjIz+tYUF4lzBEkaFmRCSoGOhxXrU/fpp220P&#10;k69T2dWUO+pR02RR4jEkbfM5CP8AiKw9Yt1SaaEYASVmGe3PStFIrjT/ABHZTlWXfKM5GRjNR+KI&#10;0tfEs67BIrSupRjjqBXqUmlNNdvyPl8QvaUpJ9JW+8ie2230TnYd1ohZS2NwHJpNa0q3i1WeM3iR&#10;xkBjwSQCeKlSOOT7HI8n7wIVAYemeKq+b9tKXMrlj5JSTPqORVwcua9+hnONNw5bbu/4K/5i20en&#10;R3Uv2EyyYUZMoAx74q74bvF0/U8ykmNgRKD0Kng/lVXwlZ3N7f3qBdyi1/ecdskZrTuNMa0urXdj&#10;bJC2zr8w65/nU1pQ5nBu+n6FYeM5U1USsrv87HoejaHYat8NT4f4bG4cnOQWypH0BrnPhRLJoPiC&#10;98NXbAw3IZNmepwePbnFdf8AB2xnh0A6pPF51taXnkyBuqIw3A/gc1j/ABR0D+wviDda5ZRbTC63&#10;MLwHO8AAn9CD+FeNCpepUot7/mfTVKTVGjikrOOnqmbGk6OFiudMiDOslsTC69VkVslD/nvXO6Nq&#10;T6d4kvNAu7Y/ZLiLMe3ny2xk4/HrXWWeuiPVrTU4XXyrtFZwo4D45P41zfjTQriz8SjVLAbkZN5V&#10;TgjJrKk7txn1QsTFcqlDo/wN3UfCsyeFU1RYop1QttEb/wCrwejegPY+vFdt8DvGJ1Bft+ib5/Lg&#10;8u5095MSxEHnbn730rV/Z70vSPE/gu90LVbSN7U3TGKR8hgXUFlrHtfCafs9fEQ3OoW/2vStTcxr&#10;cEYKnsR/tL/KuepZxcOq2Kp8ylGa2ejPqDwBqyakY7/w7qG2UIAA3DLnqrD9K7D4P3i6al3od5EQ&#10;+n6oVBPUDeTgfg9eU+GG0PWo7e6tdVZX2A2+pImMZHKvit7w7qnizQvGpEd/by/bljc3DjfEWX5c&#10;5HAOMcV5bdro9nkdRH1Hpn2a8IuI5MBWO1z3WuihuR5Sr5QbIyGBrzbwjqGtS28aCWxnRRuZYpWG&#10;B9MGuqXWtV+zrNa6fCGX7ryykL+QHSsPb3OOrRadrnTC4X5ckDPbNVLq5tmmP7vJxwSKyotYupIh&#10;JdNAWBy5GQB9M9aVdVt7hzG8rr3BA7VpFtnLOFrlu7neUYQAdATSIDGwVJOo44qG1u4JW2buvTNW&#10;C4XBDjArZHNZ3sXFRtoLNVecQT/OSWx/d4pIbhkGHXcD3zVae8iFwYo224+b6Cr5gjFobe3EGdiA&#10;r7EVga15TFt6EKOrYrYvJVWHc8456YNYuqSGSP5ZCRzTTbC1jivE8vlO0Ef3WHOa858WzRwwyXEx&#10;HyEkD1r0XxaMxSEHGB1rynx7M0kUrp91FyDjqe9dVKJNTa54N8bZLq4tRBC25nkJJ9BjNfEvjyHy&#10;fFV7BMmGSdhk/Wvt74lA3LLLEdzKjkIPXHSvi74uWs0Hjq+DLjzH8z8+a+pybSo15HxvEXvUE/M5&#10;a1jmhlW9UbcMd3P8NXAsd1dRSxHKyHAINZ8LtHAq54ZyCDS6Tdz22p/Zbhf3TOGRlHQ5r35ptXR8&#10;jRqRi1F7P8y141aWKSGADCEAN9cGs2w0mOZRcXHJxjAGP1rZ8Zswvo7ho+JQCAe1QWRS8+XBye2Q&#10;Kmi0qKZpiaanjpR+4pDSdLZijQSHcefnPWrEXh3Tiw8mI7h0BPWr7aPMse6NZCc84FDQvBjLEeme&#10;1J1U/hZrDB8vxxIkgeAiHyHj/CrMEYjQ/wAWR34qWyvDdN5N1IMj/Vk9KVrIhs3d0CmeVX0rGUm3&#10;aR206UVHmjr+hXbWLPmytHMkv95ASFqawsLlJPtHl7T1MjdE9/rU1tPplqDDYwnJ54TP602SZIx9&#10;ovjlAfljPrUt9Io1hG1pVJXt22XzNK3YCFpXlBjUYLZ++a7T4a/Hj4g/DdDpfhbxpe2FpJOHmtYp&#10;Cq7h0YjoTXlhvbPXXWGS4a0gjbqy/L9a6K30DxT4keLSvCFpbawWi3GHTJAsr49UfqfcUQoyhLmT&#10;al+RpHGxaso80fvv8ux9OeH/ANuT4xQwKBe6dqaIm2NruBldQeuWRuTXQ6T+398SY4oor34X6VLI&#10;GLPItxLluMA49BXzFoPw2GlE6h4un8Q+FrdW2Ga80G42Kc45kQFR+I5rtNJ8D+Or9Hvvhb8UPDni&#10;m3HygWOrxw3Cgf345wpz7DNd9PH8QUo2o1m4rpcfsOFa808RQUZvS9r3/Jn0x4H/AGoPir8SrltH&#10;0LwP4dS7eM+ZLe38ikD0Klh/OuusPFH7S9zEWvfhnoEXkkESJczAPgY3KVzz7V8j3cHxR8KRQXnj&#10;X4cajcW8sgZbmCFZQYx1IeLd39sV3Hw8+KkPii5XR/C/xeutEljUmO01DUWRVPTaMYxn3rrw3EOZ&#10;RmvbuT9Gv1RzY3hvJqtN/VpRS7NS+7Rn0LP8UvjlGuy//ZyuLtgn75tM1dVcjJwwWZRmpNL+Muil&#10;kt/GHwu8X6DO7hEmvtH81Afd4Cw/MV5x4Ns/iz4hvvskf7TKxagqkRWd9CxSXsDFcbijdfunB/Ku&#10;oPgf9snwxA8cfxg07WPNwphkTyXYZ4w2xgfrX2WV8Q5hVpuUXNpf3Yv5O1mfm2f8MZVQnGNT2abX&#10;WdRP1XNzI73T/Eng3xFqR0ux8X2U14oybKVzFMvplHAP6VNc+GGubnY2I5R1jZsH6+4968y8T+Fv&#10;ij4gtRa/Fz4b3d5LaQt5N9pV/Z3cmfVIz5cgI7YNctY+LPiR4AGPBHxPm1WPB3+EfG1i9tcgf3Y5&#10;JOQewwxHtX0dHi/F4N81anZeWj/8Bb/Js+DxfAGCzaLhh6/vd5aq/bnSt/4Eke33HgpyhaHcSvU5&#10;qrL4VMce52kHHJ9KrfA/48aR8XDJo2r6VcaPrtoQt1p05Gd+OA2eTx0YcGu/1C0iwyFdpxkqa+yy&#10;7iPD5nRVSjK6/H5n41xBwbm2Q4mVHEQs1t1TXdPZnCw6GvmBMy4PQ5FWJvCSxnLM5yPWulOlqJgS&#10;vyjkdqsCztpVyQSPrXrvF1OjPj4QrRTUrXOJi0UCUKsbY9mq0dAt9obDAj0NdRHplmh+SEZ7U02c&#10;Z4dPpim8XU6MUaNRKzZyc2jxKckMfqaeNHijGRG27sd1dFNp8JY4UY+tPtdHgnQ7jk0vrk+oRw9V&#10;ytG1zno9IU/Myn3IarEGhLM+4Ala6SPRrNWAHHqAetXYtOt40KRAE455rKWOa2OqlgMVUfvPQ4q+&#10;0CyU7ijZz3aoV0OFuFXt0z3rp77Sw0+1pPl68VXGmwDgyVSx00tznq4TESm7Iwo9CkRgZIyBnv3p&#10;0uixlwIYySTzzXRw2AdVjjJbjHNW4NDiRQSnzZzyazlj2bU8uxFrROT/ALFUuEVW96l/4RqKOMSM&#10;pOeorqH0Q+aH4GBzwKkewQgBegpfXptaM1/s+smzlxoMBGwRkcdTUi6RHCm2OAkDuK3/ALEik7XH&#10;4Co57X/a6fSpWNkX9SrQj/wDCuNCgK7jEQO+TUcekWxBCqVI75610BsZZVCNzn3qKfQGCh87ecda&#10;X11t7j+p107pGIvhyJj5iPirP9gJDBxGxz/tVrx6c0aBFkGPpTp1GzapPHTNS8bNaXOmGClJXs0Y&#10;S6DbuSCmD9aRtFsYTt8rn1zW1Bpsxcylhtpt1pMrAtnr6CpeNkuo44GfRGW+mxFflA69qVNJjC/M&#10;m7PvWnbaaywqxPNL9gY5Ctg+wo+uPa5awlV62Md9JjMgYZGO1WAZ7biIjFaL2RRACTnHPFMawDkb&#10;2I59DUvF30Y44TEQlzR0ZWikkmH73FJNottcAySZYnkLnirqaUszARMSQOTV9NOSKIbm6LwKh4hJ&#10;aHRGhip/Hdh4D0nSbaQWU1sPm+ZSTkBs8day/jB4C0m2mfXdMmWMOCZoFxgt6irzo6OPKfYc/eFY&#10;HxLt9futGHkSMdpI35r8u8Q8HhJ4RYlqzP3bwhzLHPEywUm2ltc+e/Ek8dv41SCE7llnG4E8rzXv&#10;+gwWo0dJXTcx6H8K8Kn8L3d541t/OOZGuQS3419C2WizWVhHE3QAfyrwfDuty5nNx7H1fi7Rk8gi&#10;n/MUxGuDk7cnoakTTCRvdwR9Ksf2cWfcenualMLL8uzjvX7f9bl0Z/LsMDO/vIovYxk4649KdHaW&#10;yKN8RJ7mrf2Zjkr+NRzWly4wMY7cUnjJGqwbiyIWNuFwSpPrml+zWyDCPg45yc1G9nM3yqpBpj6f&#10;f42xQPIT6dql4qX2mXTwjT924lxaoxypBJ6kVCNIQzK7JgA5zmtnTPA/im6jMy6O5jP3SASatP4I&#10;8VRId2hy+zbD1rL+06Sdudfejrp5HiJR51GX3P8AyJtGgjnKIsWcccVyf7R63Wk+FmEGVcIcDPTi&#10;vS/h54U10XC+fpEpYn/nmav/ABU+Afivx7p7C00Gdty4I8k818NxM/rb5FNJd7n6nwnTeFwvO4ty&#10;fSzPyw+IevajDrs090GJLHqPeuWvPEt7dDZArc9RtNffXib/AIJteJPFdwftXhadWYnkQn1qsP8A&#10;glH4otYCE0GU7hwdpGa/IsTkM6VZtSi/mfp+GzNTppckl8mfnzcfapn80IwZTngd6+q/2DPEc2o6&#10;jFaahvkPmBG3jg16ref8EmPHDac10NIdDg4ATOfxr0f9jn/gn94q8Ka/INQs3jZZCFUp345rji/q&#10;tRpyWh7NOFavBSUGeyxXltY2K2UcCH5RsUr1GKyr5bWzc3q2iq7dTjrXvHh39kvXNYuIk1aRh5aB&#10;AYxngVL8Q/2OfEP9npFoTeYR/wA9F2mvsstx+SPk9rZM8DM8Bnkoz9i35HzsPHWqXd8qzYIQYVM1&#10;y/7QUtnqvhdBqMAkSVCWdh93FfQ3hD9jLxLpDTaj4oKRovO1zk49sV8+/t+S6R4E0g6dpspSKFWG&#10;wck8f41PFOJyTFUY0sO1zd0Lg/AZ/RnKpjL8r6M+YF/Ze0D4i6qms6ZGpIIJBxyK9QsPgD4P03Rv&#10;7E1WxjjZ4woBXqcV4r8HP2oV8BFra+ZZIC7ZYHJXrxXReJ/2qYNfZ57GUuRyoz90V+J5lgs6rYnl&#10;jL3Vsz9Ip4Okryiz6A+D37JtlNZtNpsqQyI+IlUA7qT4mfBfW/Dsps7+N3bGQyjNc5+yV+0X431f&#10;W7fSNPtWkjZ+XKk46198eCfhNbfE22gufE2iQvJIgzIep/Gv1DhjizE5fl6wmN1Vj4LO+DPr+NeJ&#10;oytL8D84vFXguS10ozpEykDuuK+dfHnw/utV1W4mRGILFhiv3R8ZfsCeAdc8OtbJoNsJCvyFUORx&#10;Xy544/4JiRQX142lW6qVGY8Ieea0zfNcozFK91Y6cqyLNsBG11K5+RuveFLuxk/d7hyQQRS2vwx1&#10;W5sWvogSQu7kdq+t/wBq39hzx58OJo78aYxtpHIdwvQ5rl/A/wAGNVvdAELIQ6DBGPvDvXy0qlBR&#10;vB6H18MLVjFKcT5M1iO/jdo3DEKMZPase7EhHy7iSema+4tQ/YF1PVdFfWbWxZ0lHO1TlGP+NeAe&#10;Jf2Z/HfhrxXLpl94cufs8cp2ysmBj61nHFUlLQ562GrJczR4xHDeKAWR1+hq5ZXWpW8g8uV8elev&#10;XvwdubmE2YtTHIrbdpXn/wCvU+nfsy+Nor1HOhTSwsBiTbwaHioNao5pYbESeiOZ8FT6ldQKzh2J&#10;HTFevfDKLVoJ4zLZswOOCma9m/Zw/YJ8R+KbSC/utP8As+WGU8vqK+0fgx/wTn0WB1l1K2jZjj/l&#10;n09axw2LpUcR7SLFXyzFYqlyyWnmfHnhDTbm5gQeTIGZMBfLPNddpPgXWbmQbLNxnHVSK/R7w3+x&#10;b4F0Wyjjl0W2baMBzAKh8Q/A3wZ4XcD7PbAA8HyQK/SMBx7HCUVCUb/M+Gxvhu8ZUc1UsfCdt8Fv&#10;E/2YXLaa5yOBjrWVe+ANZRjC1hIG78V+hKaP4cj0sQHTbeTIwreUK5LXfBHhbe0yaRFu94hXrQ8T&#10;KXWJ5U/CRSh7sz4kg+Efie6HmW9ieO7cUyT4aeKrVsTae3XjA4r7Xtrfwnpts32jToEAHXyxXP6n&#10;JoOtztBo+lwyOvUiIU34m0ukTNeEFKOvtHc+Rx8PNXQ7p4WwOyg5rS034W+IblA9paOwYfxA17b8&#10;QrePw9pU19cabHbhYiQWGDmuR8DfHOxWVbGEKWA5CgHNYS8R8ROTcIaHVHwkwcIr2k2cTN8K/Elo&#10;vnXGnsADycVG3gy+Lcxrj1Oa7z4nfFv7NYNPDG0avkIT64rxib4t+M5biRrNJpIw3ykGoj4jYiev&#10;IOXhdgIO0Zs6+D4d6leyrHHbPuJ4KAkV0mifs7eMtaYeVEixnAO5sHmqPwX8UeNtcu0luGZGzkJK&#10;3BHFd98RPjN4q8D2i/YdCbcB+8KuSDjrWFXxIxS91RVzel4WZbbmbfmdn4Q/Z28PaF4exq00aOi5&#10;d8hua4rxR+zbrfizWppPDCQiPOFYtjd71ofCP4vah8SdIP8AaMDIjPjyw2T1r1/w9qU+k3MQtrDJ&#10;2gAMcf0ryKXG2bQxLnzXPqnwJkWIwEaUoWR88X/7JnxE0pN91aqy9wkueKVP2d9fRAn2ZjgV9T3R&#10;8S6lCzxaWF46butee3t/4it7p4W2oVPKE9DiuqfiJmcXaVjzF4X5B9m58JQyOvAcj0zRHp11ey7V&#10;bjuTTnicODEvPYVo2HnKhZl2+9f0q400j+RqeKruVmzPk0KW3TzDJ196g8lc7RNz6ZrV1BLy4yIz&#10;jjgVzt1Z6rHLtWNuO4pxjFozrYyrCWiZblLJ8pmP4U0+VLaP5752AkcGnadpt5cKY5M5PYip9S0e&#10;SDS2AO0AEk+uKxxNONSk4R3ZvhMbWp1Y1ZrRdDzf7VFpniSJocgSTck9OteoXOrJbyQQtcJtYZXB&#10;zzXi3xWvotFsjeqzJLbPk4brzVGw+OcWpWtr55Ikj+U/Njt1r+ba2YSyjP8AEUMTom9D+jaFCOa5&#10;PQrUei/Q+kbC50a/055nnViy7VXPfFQeGPAcMZedXG7eWIPQCvCfDHxXuHvpIYHkKq2fl5xXv/wp&#10;8a2eu6GxlRmYr8xbg9OlddHN6TxNOMJaL9Dnq5bVhSk2t9zK8Q2c1i/nRY2ZwcGqNrezvLsRsq3T&#10;it3xMbd7Vndgig5A7/nXDw+MtGstT+zTXQDA/dz0r9FxnEtLD4WnzvVnxWC4frV8ZNw0SOwtrZ2t&#10;t9yuOeO9Pj0dwGbawHqax7/xtpi2sSQSDe7rj95XSW3ijSpB5NywYkcsuOKz/wBcqMFyw17m8uE5&#10;1neZRuFijUh1xlSAce1cr4h8SSWUsdnZP+84B5zVjxx43s7KCaa1m3IgIRVPU1574V1DUfEHiVTO&#10;CS78c8CvheMeLqWMp06FN2uz6nhvh2eBqTrVPkes+H9WvbmGO3eUsSeBitxbSdwDJEyrjg461r+D&#10;PhzfyNHNFaiQFAUVBnPFbOv6BNo6GzngYSA/xDFe9w7VpKEKUX6nnZ5KrzTqW22OHvrG7NvlVPfn&#10;NY0ljcFisgIzwK7XfauWSdfoKpXD6dFICEznr7V+lrM6GCoK6ufmVbAYjH4jSVjm18OyKQWjPXrV&#10;6z0WC3yquA2M9cYrfn1DTDbCCBlZ2HQ8YrDeBzcu9yOQeNrdBW2GzOliaLqT91HLisBVwNZU6a5m&#10;/wAPmSWmh/bphEkRZi2M56mumsvCKWFsJHTae/NY+n+JrDS4wGXaythdvOauN44S9jMYU47AnH9K&#10;8nFY+pi6nJS2R72Cw9PB0nUqfE/wLF9dJYQNJD1xjIrmJZb/AFecoIyylvTtmtNpJrx/LZvkbvnN&#10;a+n2trZ224QjAHzEj869ClKjhKVpazZ5tWeLx9e8Hamjj9S8P3EMfmRr1+9zWQNPukHzqOvtXZ6r&#10;Kb+Qw20TYz121Sk8Pz7N209OMr1r1KFWEIL2js2eHjadetUvRTaXY5uP9wvY+wFMmlRcSFD+VbV7&#10;pMVkMygA+61l3McbrwFx2Arvg6cldbHhV54qm+V7kMF0si7weB14rVshZOwaXp6YNZVtA4RgsWas&#10;WlpdmVdpIHcYqpRptEUcVioyWl7mrdWduYswnsegqnEkiDBFXrZZI4ysr+nUUNPAhwzAfhWXuJWO&#10;5yxDfNsUpwW4xVQLL5oaQYA71qyNHIMq4/AVn6gSBsTkkdhVLkMqlTEWuy3DLBIDGJOQKbIqp8y5&#10;PHGRWLDHfrcCXY+Qeue1ayefMgYykY4xim1TTIhWxM1oRJfkSFAOSeOKgu5LyRynPzEgCp44NlyN&#10;8nf+7VvyfMlUD+9wdtDdJbEXxc1aRmS2oksVSQk4jbcCOlfN3jR7Oy1WeIhQVlPA+pr6g1mPb4fL&#10;QuA+DuIXpXyl8QoWHi28TPHnk5r+fvFOkpZnCa8z+u/BPEOHD7pyW1iKxvlfBAHJ9K7HwRdSpq1s&#10;Ixz5g4/GuItJLWBRyc45rrfh/epJr1ruGP3uOTX5jh6LlXhfa6P2eriOWlJ+TPogNBe6eGJ3Myjg&#10;9KfDB9mTeRjHaqOlwTyGNYmIAxketaUqsFKtmv67yhwhl1NJ9EfwTxa6tXiGvJqzvYct4WUqoHvx&#10;U1sZHAUJ+tU7ePyxt3Z98U970WgBP869Fyh0PnqftYv3mXLi8WEFmIFVnm8/J7Csy8u3m4WQ4yO3&#10;vVixlyMMxH4daH7OKM/a4icrPYSXW3tpxEg6e1XTqTXESk9R1qu+nQzSeay4PrjrRDbsJlGc0nKi&#10;OLxl7N6Ecs8xlJROKtWGougHn9B0zWgdKQxCRI1bjk+lZmr6fJHEWTgEEjAqVOnJ6msoV6SunqaD&#10;XNveIDGRuz61C6yRSZx0rF015rSf5pWOT+VbiuJEz97PU5ocqcSVKtW3dmMjWaeTKoT83PStG3jS&#10;GPc3B9MZqOwjRIzIR36VFqNyVX90R16Bqlzi3aw1SnSp8zlqTPKHJft7LTOGYBXz7YrMtb+WaXyV&#10;Y8npmtextT/rJeAPfNDlGJNNVKst7koEcEO/PzemKy728lupCC2BWlcXtkn7t36+tZV3G0spNsgw&#10;emDShKN9h4mm0txsbysw3A475qWHUbiNv3Q4HpUCXkcL7J1wM8/NXRWelWFxCssMasCBTc4LoZ0a&#10;M57S1MmTWpZGxLkE+1SwxXFwPkOSfQipdf0qCH99DHg8cA1lDV5NJwcnn3o501dImVNwnabNL7Lq&#10;G7BXp70x7S9OW2nHc5qG08Wq48yWM4H+1WnH4k06S334AJ525pe1la9hPC0ZPSRQi0zUWJYIcZ45&#10;FXILi8tVKyDjHHzCrdnqdpPBmFcHvmq9yIp2I/lUOo5bo0+rKkrwlqN0+d5rkl/xqrrEWotdFrbO&#10;3bjilZpLFmkQcYwPmqI+JpIPlK9OvOaqMmpXOSrDmhyu4+wOsoR5ikitQXt8I9jv1HFGi+JdLeFm&#10;li5z1z04+lPuNTs7x/LgAGRwc1MqjctUbUsLNU/dluVzBPeuAevrmo7rw/Nu37uT71fgjSPEhcce&#10;9Q6hfkviJyAKFWdyZ5ZLlu1cqrYakQERW46HipP7J1oJuZWAPQ5FXdP1hAgeRqXV/GaRRLCvzjJ4&#10;Hal7WTdrFvK1GPM2zHfRtWlkDITj6itCG+vNNiwzY/GjT9YS5i8xJiv+yVzQ5WZsSPk0pVL6MVPA&#10;VIJuG7JV1O8nAYNnPvUtrZ6jcTGaWMlT05pttHHEvmK4OBz7Vfg8QW0NsY2bDDuBWbmktEarBYip&#10;pNjYlkWVd7cZ9abexzvJk8DHHNQvqsMh8wTc9iFpbTWYpJPKZ93uar2ltSVgK0lyy0JVspWERRum&#10;DUEUpivJUlfA3jg1qW5WaX5JBgdOKoalpavcPM0nQ84rGFdOo0ddfJq6w8Zp9f0JwNwyBkGus8Cp&#10;HB4P1+4kPyLpLKx9N87f/E1w/wBveEeXk7cYwK6zw7cfZ/hX4muJHIH2K3QN7mSdv6Vhi588Yx7y&#10;R7vC2DeEzCdV9IS/Q/P39oKdG/bU+F0E53IusGQAe85/qK+8dd0truLaj4QsTjPfPWvgb4jB9Y/b&#10;1+G+nyjc0d3FJtz2Mkr4/Svuyy11jCpkywbO5S3THGa+IwWGp43G4yUle1Z/gl/kfrHEtWph8uy2&#10;EHa9D82v8zndTt/EC3krW0+VWPai1peAvgpdarqZ1zxQ8Qi8gOqumf5V1nhfRNP1q5Nz8hQZZ/XP&#10;/wBesz4x+OL/AELTJNO0KV1kMO0bBjg9q+N44zjD4Sfsoxu10sd3BOQYicVK/M5ebab8vQ6rwh8S&#10;/BPgSS/09blQ/noyrEAoyvf04rmL79reK18ca3qTsjx3Fv5cSTHO4bs54718667qWoWU76l4i1sW&#10;6Ny/Uux+nf8ACub1HUr7VSLnw9ocxQt8t1qQ259wnWvxzF5hiMVPlhHV9j+isl4FxborEV5KEF9q&#10;Wi/4Op6V8Rv2jvEXiLX7g6ZcyJZFPLiaU8e/4V4d4qvIr2W4N1eRSi4bBUKAWPsF5P411Uvg+51i&#10;IXXi7xIwyp224jCqfQhBzj0yaY0Xg/Qrl/8AhHtHiLmLYZZl3uT7eh9P514FavNVHGW/VH9BcG+D&#10;8sbTp42rUaoSWkpKyknvyLdrqtEn3OG0fw3qpytvpUgV24RVEaY/vMTyTWsPhs93GIb+7hiI6CCH&#10;5/puNdpp3hLxfqsS372jwwyNyNwDkey9a6fSfh7dw3sKvptxapI4Au7+HzMDqSAOB+NcVbGSg9Gv&#10;zP2/KPDvgjKaS5qLn5zf5Lc838PfBrTri9h0+zW+nkvHKxp5nl+Yw6nIHQete4eC/wBhbQrmwTU/&#10;EUKqyjJWMYRB7k5LH1PAra+Ftr4f0DXNQ1W1mhuRGUgjupI1RyAu5gN/Qc9q2PG3xw1a+sZLfwte&#10;wnygsbXMm4xQDcAcIoGSK5pYqvOVuZmOLwmAoYhfUMNCmkrXt532fU5+++CPwd8Dat5rwWcEMMSJ&#10;LNeFdjSNk8DucV5f8Z77who+hTatpGiIyPEViv7qI26kZ4EUXDE/7RHNdPPrvh7w9Be+OdZmk1jV&#10;RO0kd1eR7UjUZ+ZVbIUelfPf7SXxG1HW5U1vxa8sct0nmabaOTlIR1lYdi38K+nNaYOhUr4hXbev&#10;9Jf18jLHZwstwUpyl08l8zzrxx4jm1Cdts+A6NtiDcLznPHeuJ1rXvPWSBHImtgXix948cj8qt/2&#10;uNVt7W/MexDPIrgjkgcj+dcRqOqF9WlmLYcSs4YenT+Vfa4LCtyafQ/mXiDOpSre0Tvzf8Pc6/w/&#10;qr6/pV2nUwxrIgP8bDqB74Gay7Oaa0uzAjqjC4IUuOpbkCq3h66Flc2lpZuyrPI0hK5OAR/hWhq1&#10;lE+vRyAFUJRyVPV1z/jXU4QhUlHo9vkfPKtOtCMm/eTs/n/SIL6zjutbs7xGx+8G+NB8qkHOaZ4t&#10;ihXWlvkTJzlifU0t3NJZ2onh3YiOCyn72TxmneL4WlklVfvAowA7AiiDfPHXujnrKKU9Nbp/19xm&#10;K2+2jnjHMcpqvZPEt08E0IDyKxx2zirejIZrS7jdceW6tz24qjJFKdQilCMvyjJYcZ5HWuyNruP9&#10;dzim5KEZL+ujN74YSCPV7+MR/NPpzRx8dSSM/wA66S50H7NotrrUyb1t7jyV5yCjMyn8jXLeBLiS&#10;DxI0kb+XtjO5QmRyRnH6V6wdHfWfhpcR22nsHt2YjI5GJzyfzrzMdU9niE+9j6DKaCxGBlHqua35&#10;h+zq6Nq934XvriTyboHcueBzj8K2PiD4fm0rTE1WdFZYZcMjDLoBlGjP1QkiuR+GOqNpHxMt2v1I&#10;t71CXaNhuAK5BGPoa9p8dafFDpV9pepWolkURXSyH/lou3G4n/d615WKbp4tPvb/AIJ72ApRxOVu&#10;PWDa/U8G0m3fTb0+FFct5EzS2Eh482HGVxnrxx+FWfGJuGuIby1z5p04ttAzuAb+dautWEAk03xJ&#10;CgabTwV2wjOYy33fwBzT7go2o/2d5SMGWZYmz1VlyM+mK6YzUqif3njyp8lKUb9rfoeifsqtcayN&#10;Q0MGSO4DxXUBAyjwkEZI7dCK9D+PPwin+IngKTRllMd3HMj20iuBhudn6/zrxn9kzxfL4a8d6bd6&#10;hIPIkkOlXue0TEmM/wDffGfevr4+FpdU0S/jvlL7I/MiXOCrRkZ/SuTEc1KteJdGUatDlkfNP7Md&#10;x4y1C2n8No7NrGjzvDqOhXTbY7kA4BXOMN/jXuWheN9AMSRhV0i9tZQ0lrdqUjDqckexPr6Zrzj9&#10;o3wHqPwl8ZWf7SPgi3lkayaP/hJNOgBH2i14AlHuF4z6817n4Mj+Hfxx8GWOu6sYJV1G1WS01FIw&#10;C6ejHkEg8EGuXExhNKqlo/wfY7MNWnTXsW9V+K7/AOZ3vh2/cxW9/BCsYnXfvtpxsmB5yCvBx6Gu&#10;vg1LWZLbzGffHjr9oHA/3ccV4PpHw1u/BWoXWi2eqaiiKfOsH02+KjbnBJRsqccZHoa27PVvidas&#10;ItL8bW9zaLyGvbbH/ASU4/QCuGNFJ3Npv2mp7Fbaqd26RWfI53MDg1Ya4iuULYJZRwApryy38beN&#10;HjV510sSK2GMUrqGre0/xZ4zKJI+g2EuTg7NT5x6kFeK2VkjlnSm5XPQdKlLAEoSe/yngVorN8uY&#10;V3EdTjj864bTm8b6swludT0qygBObeEtKx/3iMVtwWEzWhSbxDcOndLcrDGfwALH86abvoYyppdS&#10;5rXibR9J2W+pXaeZJ9yEZLt9FHP6Vmm/1DU5DD5XkwDDOXILv3AI/hHGcdeKsQafpOnoZ7OwDTDo&#10;8KfO3/Ajz+tQJqMFu3nXUZZyScL91B257ntmtYxb3Mm1bQ0ZI18kzKQWwAMnGKxdYvRFHtZsn2U1&#10;Jea/YuhSNic9s4rG1HVtkbMmOOik5raMLdDH3luYHiu7hFvKzo+dpGWNeWeOMPbOfJwpHQ/SvQPF&#10;d/KYvMcBgW5Ga888byXN7kFcJ2UHpXbRjqYVZHivjeE+aMIdqtxXyr+0t4UbSPEcGrvCdlyhVtvq&#10;On6V9keItGFwrF1z6ZOK8H/aD8FHxH4dlitrfM1sxkVzzzjpXuYKoqVRM8PM8P7ehKJ8vT2saxb7&#10;dTkHIUms6+uikqnlSp9OTg9K154ZIlZGBDKTkdxVN0WYFJ41YbM5xzX00HdHwNem4tJaM19WWHVt&#10;KgmJIYrgEnqccGudU3On3qmVSwyN3uK3NADXelz6Szb5YR5kGeM4Of5HFU9UigMPmzowx128GsqX&#10;uXgzoxcfaxjXW9vy3+43NN1SDCrHKFLAEK3Qj6VvT2GmaxAJVs4RPjADMeT9BXEaJLa3mLeO4xt+&#10;6HPNdBpV9qOmyfZ7pfOh3g8H5l9we1cdehyyvF6o9zL8bGpTSqxvF6ehVudHH2po1aOKRf4A5H86&#10;qeWiKRPOXZTyoXGB7V1d1oFt4ntpWhci5jTcjZwWH+16/WuNmtb/AEW7aDV4n2ocDOd35960oT9o&#10;rX1XQ5sbReHmpcvuvr0+aLsOpGGIQ2VuFLnO49/So3ikvJAJyC4OQO1QzfZxOBbyNscbkOe1SwRx&#10;tgPOR79a1cVFXRhGcqj5Xrb7hZrGyuY/J1JRDxtx0DCr1r8OriCAa94L1tmmiXdLGm5ZoPcFT8w+&#10;nSrmny2jxLBdxRzrn5lcdvYnpVzT7WfSrhbzwxqL28oY7S7hgtZe3cXr/wAA9KGW0a0U2k/NaSX6&#10;M3vhr8Sv2lJ4zofhr4j30yKdq2V5fFlP0WXIrd8W+IfjVZ3kX/C6f2eNG1Yxpn+0Lvw2qTGPsRcQ&#10;7fUHPNcbFFq2o3RlvrZVbORdWc4X5vXGc17H8J/2n/id4Pjh8N+M9Zk1TRkAVRcbHeOP+7lgeB6E&#10;VrTxNK9pyt6a/qKrllf2adJXt3un8tGebeGvid4f8HyJqGlL4x8KX8Tny47C+FxbbSfm/dzg8Vo6&#10;58W/Dvied9T8UT6DrjTuFebUNIbT7onsWePKn8AK+rPD3if9mH4qRmHUG08X8jbw98qiN2YY5XgD&#10;HoMZrSi+Avws1GGKTWPhpouoRBDjUNEngZyM4wYHOTn1Br1qOW1MTC9KcWvV/iuh4NfMqeBqWrU5&#10;RfmrfjfU+Y/Cvxa+Hek3DaefFOq6Cuz5IrsrqunknoAQUkQe/Nem+D/2mPG3gO3hvLzULHxbokcw&#10;Yw6ZftmFT3jP30/3WBFegXf7Jf7P/iSPfD4B007R8kcay207fUKcZHTgHrWHr3/BO74eXCTN4Vfx&#10;Bot3s3wlLxLhQPTBCt+tKGBzbD3dJP5X1/RjnmmS17LEtW80tPnuvU9q+Dnxo+Ffxr0war4YaLzE&#10;5ls7pQtzCe2R3+orqfEnhay8XWUljrWj2N/aPkNBcWyPgA8jjv7jmvi7Xf2KP2hPh/dx+Ivh340j&#10;upbcAhUc29wvPB6/N/Suk+Hn7eHxe+FWox/D/wCP/g1ZPsr7BdvEYpjk8sWHD+uRX1eA4o9hFUcy&#10;pculr8qs/VW/I+IzTgWnjqjxGT4hvVvl52nrvZp7eTPQPi78APEvhOdfiN8ILu4+06chIs/OPmpG&#10;DuKI7ffjwP8AVv8AgRXp3wk+Jdt8SfBVt4n2NHcGJY7yGUHckg+8PXr61T8HftEfDDxztU3S2scy&#10;4jmluFZOR0LqTj6NisX4ctpfh74n6n4d02dGstSk+0ROkoKbj3GOOfavWy/FZfQx0K2FqLkm7OKd&#10;redj5/PctzTGZRUw2OoyU6avGT1v5cx6RNqEQYr525SMbcGoWUvH+7GM9BVy90WJZgykYGRgHr70&#10;sFvAhCuuSD61+jQry5Vyn4BWwGEdRqorf156kNrHcIQ8ybyOgz/9epJDJL8sYMfr3zV61NvI+1V+&#10;gq79ls0GJguCOpNJ16qewlluAlHT8znZ4HVNhG892J606G0mB/1I46/NW+1jpUn3FH4GnzWmnxx4&#10;2j3OetT7aozelgMBAxI4Z1yQuPoaivtQe2H+sGFPIwa2j/ZqDCgE+map3enafcNv2ZPpuqOao3qj&#10;pVLCJWi7GE+qTTkueGzSHVHf92ZT+Cmr0mkwLIQigZP96iS1sLcbmjHuc0nKd7DjhsLFt8yuU4Li&#10;6hbfu3AmtOz1WeRdrrjAqtFcae5CbOPXNXPLs7eMOqjkdc07z7DVPBLqiDUdUukK7G471B/a94g3&#10;mLcM9at7rOV/3mMFeBUctrasQVHA7ZppTMZ/VFLQij1C6uMuxwv8qnjMm0EyE7up9qLIWcU+x147&#10;4NaVwll9nEsWPpioamWp4ReZlh5F59KswOJF29zTE+zyOFd1wT2NaVtaWAQFeT/vUmpIVOeCleTZ&#10;nOBkpGhJz0CmpbXS7+4babGRiOo21t6fd6NZXG65QDNdjofjvwdaxBJym0HrtBrkxFbEUn7sGz1M&#10;Hh8pxMffqpHnLSXKOLMWzqw427Dmny2GrRD95pU+D38o16InibwI2uJqTBRFnJ/dg12svxc+EJt0&#10;jWdR8uGUw81xyxeNTX7ps9OGBySSd8RFW9DwaWy1V4iWsJ8dcmI1QuEvLddwtZMHv5Zr3PWvin8M&#10;poitrcoTjhBDgGudvfFfge5t2wUBfoNlVHFYxvWkyJ4PJVtiI/h/meTg3bth0b2+U1afTb63gW4u&#10;Ld1jf7pI610tzcaDLqCzxyDarDPyjpmpPG3ifw1JoZsbCfdIcAKR93rW062KdlGmc9OhkyTdSulb&#10;0ORimMDGRMe/NOk1yyB8uSYAgYOTTLWG3lhLbuOgIrB1zw893dsba4A3HgZ96j/hQe0ClV4civ4y&#10;/A6aGbT5UMgu49204AbrxUfjXxRpeheCYXmdGZIjuUNmubtPCHiOdljgnj455br2q18Vvh1faV4I&#10;jvr+cfNlGVTwMjrXwPHaxryp+2jZXP1Xwxnk/wDbN8JK8rf1+R5X4G1XT/EHiyCaWMDNxwPxr6Jg&#10;8PNeAlEOC3HNfPfwp8KRjxNaFD96XOM19G2viKLRE8qSPJznlunb0r57w456uKqul2PqPFp4ell9&#10;JYjRXEh8BXU/Mak/iBWjZfBTXtRA8sryOKbb/E1IdoS1BA74zWjp/wC0Bcac4EekqR/vf/Wr9YqU&#10;80t7iPwmnW4aX8ST/EzNY+Bvi7RYvtflLIo5JU/41tfDr4Caz49mNs42Z/hOBirep/tDW+sWP2WX&#10;RCrEYysn/wBak8I/H3V/BkjXml2xGf7z/wD1q4MRS4glSfs0lL5Hp4PF8F06yVRuUeu53+jfsJPP&#10;dqdR1mIR56E16b4U/Y1+GegeXc31lHdyJjPnD5RXjCft3+Lm/dQ2VojDoxi4qSf9tHxvewgXJhOe&#10;8a4FfMYzLONsVDlcrLyZ9Zl+e+GuElzQV35q59OS+EPhr4X0XYkFlEqjBAjXj6cGuatbz4YXnnbR&#10;auoOTvXmvmjxN+0b4h8RWzRLcCIlcfKen4Vz2j/E3WbBS0+omUnseK8FcGcSRvOU9fVn068QeDrq&#10;EUreiPsHw3d/Cy1vzJai0hJ5LGPH866yLXPAd5bmRbuGRUGNwbFfEC/GbxEqssM8aKB8oP8A+qmQ&#10;/HbxgFME2qDygchEGPzNZ1eDeJa3xyNYeIfB9GVqf5H3JYjwRd3eEkjJxwN1b66X4FFn57+Wccgl&#10;q+FtL/aV8QadMJpJgcDAAP8A9auhT9rbVZ7A2dw3LKVyD2/KuN8F8Qp2tp6nfDj/AIVlG6mvuPsK&#10;yu/AGpxyadG8DHkYyOKg0Dwb4XsdeDwwxhTnLK1fEvh39ovUPD2tSXskpliZyQC5HGfpXW/8Npak&#10;souLSBQ4Py7Zm4rkrcC52ql1C5vS8QeHJw/iWPuewtNJ0lFmV1GPftVmHxB4UuZPLZ4yw+8N9fF9&#10;r+3hd6pphsdRmW3l6bwxIP6Vly/tcS2shcahExb/AGuv6VtHgrObW5bEy454fXve0ufS37UHxB8P&#10;eEfBV5f2KpvSElTnrX5l/GfTbj41WF/eX9obgO52QDqvb5a95+Mfxx1Hxv4Jnn2ecVUAqhPIrwPw&#10;f8ePBWhXd3YX42TS8MhXA49Qf5g18XmmX4zL8U41Xqj7PKszwmY0Yzo/C+/U/P8A+Nnwg1P4ceI7&#10;qC3SUWpkLqT/AA5PQ1zfhW+u/tSxTN8jEK3Havrj9rLXfAXiWCW90uRJPOQgqADhq+WdP0G4WfMC&#10;YUNk59KqFaVShd7n0NbCQg1KB9b/ALJHxI8K+BNQinvbdXAQAYHevu74Zft0+DdKhhhSJxtQADbn&#10;P6V+WHwymvbKVPNtnZAeNnavo74b6lAbWGfUbI4VgQ+cVnSwNWrK6TufPyzCFKbjJpH6neFP2vfD&#10;PiDRkKW0iHygxMgxkY7Vx3ij9r/4cw6rIl0SWThlCZx+lfK3h/45eGbLTxpU1wzSY2qV4AHoa0/D&#10;eo+C7m9e/wBUvInWRfubhkfjiuiWU4+15Rkvkb08zy26UJRd/M739pf4zfDrx94P/sy1sTPLMrHa&#10;sR44HoK+a/Bug3cmvyRQ6K6KSGgV4zg+36V67q/jD4W210LZbuNQp+6XUk/pXb+E7v4d30MNxpBQ&#10;gqMs6gHNZrLMRCHwS1Oh5lhZtRco6eZt/C3wjYLoEP2/TUHnQgSx4zglelZXxS+B/hHU9BuTbeHk&#10;aRkO4YGD7V6J4MkgmAtNOsyyg5aQH+VdTPpdmsCvdadIyfxY71zPK8TbWLEswwi2kmfl98R/hJN4&#10;X+IcOpDw9JDZbsbPLyvBOPpX0Z8IfC3g3XfDlpf3ukZ+ULJFs7/hXsPxm8E+ELy2Wa60bcjHO1lz&#10;jrzVX4TWngHQEMJkjVGGFi2/drnq4CvJJNM2pYnDRk3G2pvfDrWPDXgnTPIGkLGI/wDUsEzxXeeA&#10;/jnHcaqtvpto2C2GDRED69Kw4NK8BX0qKswKNkjJ4FdHoemeC9DjWSPyyytkMmOlT9WlAqdeMlaK&#10;PT7XxZql/bDyI8HB4Irz74o+E/iPrxQ6XIFyfmbb0FdFonjnSI5doAVRjGWGa6tfiN4bNiA1wmSP&#10;ukitfYtq7Ofna0SPMvBXw71a2tEtdTuDI4xvbtVvxr4PFjp7yOqs2z5dv1rqJPHGjC4Lb0VWPBGA&#10;KyvEXiKy1aL7P9oHTGQc1m6WmhvGetnsfKvjbVvFura3P4V0Wyk8xmKmQL0HHNe2fs7fBeTStKjk&#10;1zLzHl2Yjiui8N+APCkWrHUNqiV/4zXoNmdHsoVhtplGAB97rTgrabEShFT5lqeQ/tGfs5w/EbR5&#10;dLsVaMMpAZG614Z4X/YS1LwXetdxTs4ZcEuM4Ffc0dzpijfJIgPqxFMvbvQPs7B5ImyO5FdMJThT&#10;cU9AdRTspLY+A/iz+zT4o8WLFpVs6RrHJmRiOoqPQP2Y9M8E6Us2sXoCD74BwGP419deLbfTmke8&#10;tYYyucYyM15D8WLG+1iyltrWeOKEId+1wSB64rlnNxp8twjBOpzpanlnhUeE9B1I2sTL+6JK7n/r&#10;TPilc6J4jiSCDYWdTnFeOfGqDxH8LtXGqT6m01pN0bf9w81ymnfGm/1yGMx34HlnHDda86balvoc&#10;1Wv7OfK1Zn0H8HdHsNB1aO5+0JHEJMOM8dRzX1D4bi0qW3S5VopBtHzE59K/Me//AGlfEGm6m2mW&#10;4KpHIPNZX5I9elfV/wCyh8WtR8ZaVF5+qtLE6cLnoRjiuihX9+99DCGIpzfIj7I0rxF4T0jR/wDT&#10;hAny87mweleM+LPiR8O38R3bLdW5BlyPn9hU/jDTLe/s49tw+GGJA7dvavGdZ/Z9e81Se5guWVHf&#10;Kjfnj/vqta96klZnZTfs1sfK/wDadoZBitO1ls54sO446Cudkt7aA7zIpI6YNTQ3ePlJzn0Oa/t5&#10;yiz+AqdOtHVrQ3pDZxLvKg575qB76yktyFj5PTIrFu7m5uflVmAHpUlrbXAXLA496ba6ikpyvZCi&#10;9mguiYxz61NdLc6haNFjOVPX6UQpFHKJJ1U4OME1u2tzYRR58tD8uSoqZVowauKjgqteL10Pnz47&#10;+H3NndoIsiSLdlT6V8/aRqMv21IC54bkZr7A+Nehpqdok9jaEfIdwC9jXxz4s0vUfDXiy4tTGw2T&#10;EjA7Hmv568TMu5M0jXX2l+J+9eHWOlPLJUJP4GfVv7O9p4CuvBwlvLu2hlAJvDMBuLdsd8V3fh7x&#10;D4Q0a3vJtJvIivnbY1V+SO/FfHWheKtX0+2AgldCVG4Z61q6L441+1naeW7bBUjG6vzTB4utg5+8&#10;ff16ccQ/I+l/GPxJ0y5iKacoKxr83ua+dfEGuaofEUty1yQZH3Y3Vt2Xj/S4/D6xzXIZy2XJbnNe&#10;beJvE7X+uTXcT7UPCDPavbx+PliKEJSndnn4XAwoVXyLQ7r/AIWJcxbJftBZ48YyavWPxX8RSFhH&#10;MQGyCSf5V5VFrUzsBI4Iz610Ok69bbRC0QbHvXkTzHFQXuM9B4anbVHpVnrE+r28azy+5yetd/8A&#10;BDw6dR8SIwX7xIA9B3rxDT9auJblY4nIDHAwe1fQf7PsM+nan9su5MbowUya4cJGrj8zh7aWl9fK&#10;wq/LToPlR9d/s76Ij3F49wRstolVGIzhj0H5VgftNeIdG0CSCOF0aaZjkgcgCtD4N/EjRPD/AIR1&#10;B2uI/MluNzgkcbRxXgv7Q3xNXxJ4tt5reZXjiGMKelfqOBnDC4hzpt8qR8xi6PtMNGnJatm7o0tp&#10;q7B5ZR0JYk4xU2oeHIILRr2Ocfd+XHQ15x4c16e+ka3WYnzX6KeQK7XXPFTx2yaaq/IiAE+lezRz&#10;vG4qpGMpWj2PCr5Rg6EHKMby7nNX17PaXe4qfvYTB61fg1R/IO5cSuuAc5xWLNc3GpXjSbD5cZ+V&#10;gOD61qeG9JvNUuTdkExBflbPGa+orYuDwqcpaWPnqGDk8S/d/wCHLlro/mP9nzliuXb0Bqea1RLr&#10;7PGOAMKcVp2VrDp8XlTzDz2Pb0rZ8O+FhqOoKsNwqgkbmcV4i4ioZVB1ajvL+vyPVqZFUzFqnFWR&#10;c+G/w3uvEvlzyp5cW7lyfYV2er/DLRLMeQdWj468Gus+H3w9tJmS3uNSeVVPMUJwDwPSum8bfC7T&#10;tMtRdpZxxAJkF2JOMda+GxfHub4nF3wp9XhOE8uw+FtOCPLdD8AeH4efOWQnqFU80niPwToIt2kQ&#10;7XUHATp+NVPFfjjTPDUj2dvcKXGQXVulcDq3xYv7jdBbzMVPVgc1+hcO0eIswksRiZNdT5nOcVkO&#10;W0nRpxVznfiZ59rdi3t/uHjOaxND0+a7BYvwOoNWdY1K51m9Lue/er2hwraRESFCG7Zr9Zw7lToK&#10;L3PxvF0oYrHSqR2K0sUVnlHOPwp2n3YkuFjA65/lVzWU0+4Te0qggc84rIh1m0hlLWy/N/DkVup8&#10;0TllQ9lVWqsat9LGqjGOc81j6jLKTlFz7in3GtecygooA+9SpdWcTlnmUg9gelCloRWhzzdmRWN1&#10;dP8AJIhxznIqnPfzR3PMeRmujt7u0uhujVCB71j6nDF5rnYQW5GKqNRdjKthqiSakPGvQRJtKAcd&#10;Kdb65aMcSKMY7Gss6ZDcffcg/SoLjTnt498bZx7U24syvXWu50Mc9rOd8RHXuau2pRpFXeDyOhrh&#10;0lnjcEyNj2ra0We4c4jZieoJFKVmiqU5c2xr6pamXS5EhbLFTnP1r5Z+IemuviS6YNnEzZr6Wvby&#10;8SxJZ2GFIr5j+IV9cDxFdIzHPntz+Nfg/iZOSzKCP6t8Gqcf9X3JGZa6ZvIkkmA+orpvCMENlq1t&#10;OZM7ZlPH1rko7uSQjMhx0rd8OSTPeRZcj5xX5kqk1JM/ZYwjKLR9U6AlvcQpNDyu0HNXry23xMoI&#10;5rD8N3Q03RoZpGJ/dpmtA69FLwgHPqa/qjh+rKrlNKb7H8QcdUoUeJK8FpqVZGkgmChuD1onsJbz&#10;aRKMHtmi6eSVS6nJ6iqialLbSbsA/WveXvanxDap77Gna+GAU3vKPxqf+x/LXCMv5VFB4j84eUmM&#10;k8AGodZ1W8gjOIyCBzgUlzNlzlSirofPmzJVnHvzVWO8laYbDWNd6rfXZyQcZqfT3nI5ZuT3quU5&#10;1W5tmdBBeX0QxGxweSKS71lRGY5vv9AD296rJf3ENuR5Y9mrI1Oe5u90gY5yQRnrQoxvqOpUqU4+&#10;6zXshaXjlt4XB5yKvqsMceIZQRXD297e2soCZ+90NdPodjeazJkHYMdM9ackrbmdGrKUrJXZqxT+&#10;VEwaUYwTjNYV3fgXTBXx171sX3hWaC3O+6I/dnAB9q43VUntJiocthvWlBLdFYt1YpRasb2nzokg&#10;keXHNaB1wFhAmcHg1x9hqkqyCOReM9zW3a3LS4GOMcfSrcYNXOanUrR0TKesapctcFElIWtLwveG&#10;4G2SY5Ge1VrvSTM4DqCT05q5owh01M+XjPB5olycpNOFb215MbrqJJqG0DCnrir2karcQJ5EMjKo&#10;xiojIty4JjGSeCKsPpTwwm4jkOBz0qWoONjaHto1XO/3FmWeWY/vJs57Gs3UrSKcqxAHvmqh1K5N&#10;4MucKe1X3SWYYXB/GhRihyqzqPRFaSyhEYiWTBx0ApiabcLhlGdvetCcLBHvkQEjpUul6tAYiskf&#10;XpxTVrC5ajlq7DLOea3XDjB7mrEF1GSd79vSoZ723lkwRgE8gVT1C+ER8qBsDtzQoxb2FKtVpxvf&#10;Qtai6ylDHKcE8io/saTptJAz3qpBHdLi5dsrjJ561aTUoki3eX06jFPkjayM/rM+a8tCRdCkiXbD&#10;P1/hzVy20g2Vv9olk+bGc56VnL4oWNcCM57YFVNQ8QSXEOVQ4zyc1HspN2OiOOpU4XvqbMWpFnMb&#10;yHGeCKde6jBDGCr8+mK5uPXd+EBbOewzU7RTaiSGkbAHHFP2Kb1QPMakYe7K7Ny2uhcR7IiBmmXe&#10;lll3mXk9QO1V7AxxAK2RgdSKg1nVJoIsW0gz9aj2XvWN541Ki5SZYtY7q1cmO7Uj+6RUpvLlbncZ&#10;CCOgqr4ce4vjmXJPc1qy6fEjHdODj0olGMXYdOtKdPmixkl9IqgNKw47VGJ5ZAWDEg/7NF1EUiJj&#10;JbHtWcddktjgkgDtQqd+gPGuL96RtxwGOLa0mD61EyraEyfaCWPTFQw6rFeRBmfrzgUt3ELuICCQ&#10;jjtSVPubSxkeTmgy9p3iVoZBG0p5PNR6xrl0l6Vt2IWUbsCsJ7CaBvvlmB49zW5a2UtzaCdbXO1S&#10;rOCDz+FZ1KUKclI6cJjcRi6cqGt1Zr9StLd3ITzeSSDxmu/SU2/7PuqXsy7TOtsrDPUiJm/9nrnW&#10;8Ha3aW1rNqOk3Ecd7GWgJhOWA9APXt9K6Txwj6V+z/eQPG6E6hEoWRSrYS3TqD071xVqtOdSmoNP&#10;XofT5RhMRQhWnVTXupWaa3s196++58D21lceKP8AgpX4G0+zUvKoiESgjk+TMw/nX3PqXhNNGiu7&#10;S+8feGIJrZgJBJqmXh5yVZAMkgdh618J+AvEMegf8FFtP8TERu2kaY0kW99oVhaEA57YL5r2LX/i&#10;DPrUzx6FItzJ5h865ZTtJJ75+8e/FfzrnfH2ZcM5tiMNg4RkpVJSbkm/tNLZpdD/AEE8Lvo+8NeK&#10;vDVDMs7rVKapwjThGk0m24Jz0cZPRNWtaz16H0DovxS+FvhbT7g3/wASLVuqqYrCZM+6hhyPpXl3&#10;j/4pf8JnfPH4aWRbRcqNRvISgb3Vf8a86h0l7u/W91m9aaQA7QD8i/QVcePcDuckjhVB4r83zjiX&#10;Nc8rOtiGuZ9lY/qng/6Nfh9ww06FGo4raNSfO/VtJfdqdPo938L9HsjLceGLjWtTbBmv9RuOEPco&#10;oU4pNb8aeD7SJ5bXwqPtERxC0t2WVfdhtGfpXMiIuAZGAA7AYzWX4s0y+1LSJbbSb5YZ2YYkZc/L&#10;nkV5SzPH04cqnyp6aW/Q++x/hXwPGjLESwCrThqlKUpXa1Ss5Wt5WSM/UPFmseJtcaw0y3a6uZTh&#10;mQcDP8q9l+E/7O1/ZW0eseJo2aVsFUYA7Pz7079l74PaHbQw6tdwJISBuuG5O4+n5GvpG18IfaE2&#10;O7rEvWR+Tj/ZHQfWvExFbnbhTWnfqzzcbmtfAzSqv3+3SK/lj0+f3HmV54S8P+FoI1nWB5yRlCrS&#10;SNz6DmqN94jt9Itorm9tbtZZ22xW6QEOxB4Gwc/jXZ+JZlF3dWXhqzBkjxvvpBuUYYfiTUOg+C4Y&#10;bd9c1VWluJh8iv8AfY+uf4fw9K4FGTkZRxqdLnrNtv7/APgHF+EvBR8SandT+Ji0KyS+dHp8XzKO&#10;MHJHU+wro/EGl+D/AA/pTO0MdnDEoFzK2CEQckKOxNZHinxRo3hASyw3Edq9s3mXFwzEkqf4UAPz&#10;N+gr5Z/am/aVuPGd3H4W06/urOyjZmljWcbmX1JHc/pXVhcLUxNRRireZ52ZY2hg6Mq9WVorZd35&#10;Ff4q/Fu113WReaC+3RLFydt6SwupVY9V7xjsO5r5p+KXxI1PxNr13rN3qckkk8mIgxJxjoAP7oHb&#10;pWn448ao1oTJcFYgcKkbcCMf1NeWahqU19fFmIy3A54jX0r73J8shBc1tEfz5x1xfVqxVCEtX2/r&#10;7vv7nXeGNT+2aTNCzEiB5DuIwANgP9a5R5EurlrhZNuUJKt+gFdR4YuYY/B15L5YjjjLcAdSQBjN&#10;TfD74ZXWsqt1qkG21ABCupycmvQValhpVJy01sfAPC4vNHRp09bq7fbWxR8E2WqXWlPKtu6yQ7m3&#10;uMAAk7ev0rote07MNpOSTI8ceSndsYNdTrYtba2j0WyVGRSUd1XliBgdO3tVaXQbl9MvUW2Z3tLC&#10;O5iAGcqGw1ef9ZlWn7S1ke5VyuGBoqipczSV357mH4v8Lvo/hq31FoyqXMiJgdGbdmqt9Yi6/tC6&#10;kOHtEiZlHdSP8RXp/jbS7XxP8HdCnsrYM0Wo5lRT82RGSoH415xpd3bRrrWl3aHzbrQg6sTyHHpU&#10;0arqU7rdN/mv8gxeEhSxsVf3ZRTXryt/mzH/ALNWy1XWrJTgiVdqDnjaDj9az9StpYFaGYuHByVz&#10;gYKgitrQU/tDxgbTnF1ZwZbH3mIwx/SoNetnMc5kZJGjmEDnHJwn6dK7o1HGsk+y/RHlyowlhpSj&#10;pZyX4tlXwlfCz8VRy7Hk87TJAqqejY6/pXvvwzmm1TwreTSkA6tbPEqg4EeJF/LJr53shaQ39leB&#10;mw8DY56HPSvon9n6CK8006TcH915ROB1B3Z/CvPzj3YqS/qzPoODourXlRfn+KX/AAThYbaDw34k&#10;8PDUColtJms74qOVKSFf/QWBr6G8dWKnw++oROs0mlwqsjEcvEOPxBVl/Kvn341aP/Z/ja6msZNi&#10;G8iuyd3Xem1sfiufxr1bwb45n8VaFDpN+481NN8idc8Sdgx/DFefiYusqdVa9/zPWwEo4apiMLJW&#10;d1b5K3/BPOplknuLrTrJTE01wrWzY+5nr/SqunyQak0E9+3l6lFPNazRqcIzjv7ZFaV7biwvFuJQ&#10;QyAKFz92RG5/AqR+Vc94iim0nx0ZLYMBcTxyIQOC/OfzFdUUpS8zxK9N04czXW3+R0vw50S6nv8A&#10;UdAulW1N5ayCyfH3J4zvj59Swx+NfZHwk8e/8JR4M03xFcQNK1zbINQaM/dbbtfP45r5F8I29/be&#10;LrmRSZI4hFdBmbBGRk4+le5/s+3V9p+sal4W0zZPbwzM0VvLOQ/lyjeCO3Ut+VYYpT5TOjGKaR7L&#10;qOj2XiTw7PpWoQRzYR7KaJuksbDCjnsVrwT4QeI2/Zb+K9z8BPG94y+GtXujP4Y1CdTstpHPEZPZ&#10;Scj2r2W68WyaZMovdEu7clokcj5g2GAU5HtxXLftDeE/D/xa8Ezade2xe7tR5tjcCIboj7HriuOj&#10;onGfwv8Aq5tVhdqUd1/TR6ZrK3L2yXSR/wClWzF7OWNuAQMGNh3Dc/pWRPrWnXVkNe05zamYbHgZ&#10;OFfoUZfXPFeOfs6/tA6w5b4RfEe6jg1jTE8uyuron/SogPlIz95x6nqK9Av5orHWJ9esrmWSG6H/&#10;ABMk75/56Iv8Jx1x9aHQlHRjVRTV0dFo+qyTSJYXkMauHy7A5jPtntXpXhyKdY0kFhGEUdYCGT8T&#10;1FcL4GtdNmmimtYFkhnjGx25DH1zXoem6c0Uwa1uJreVQOYyNmP909ankbHUmkrG/BcCRl8+GJB2&#10;ZcH9amkWCFQ7XKMG7IlYU1tf2H+lSyRy5P8ArYBg/wDAgeKzL/xfFZOXltpJHHZFIB/AVUaZzb7H&#10;UajrsdlFuEfmZ/5ZrxXO33iYynYkQA7gVg3njaG7lVZnMDZ4Rgcn9Ky7/XbmZjHptm0ZHBuJDgA/&#10;TvXXClcyceXc6C9vZGfCBE9CTWdqN49umbm4U5/umsea+aRAby6LSfxkN1/CqOpahDbRgpOGb+FS&#10;c1vGlJmFSSsW9Rvre4QfuyuG7muT19bd7hvLO7nnIq5Pf3csgcZ29wazNZOyLzlfknkZrpjTtscj&#10;lfc5jxBYxCFp/LXjPArzLxT4aWZCyYZypZ1xwRXqupaipt2tvs4UEck9zXG6vCJ49qJkqCDzXZSi&#10;1qznre8rHxV8b/An/CJ+JJ57WEi2uMsmOzZ5Fefw24ZsZyPLI/WvrL46fDa08QeHr2eCMmeNDJGT&#10;6gE/0r5TaMWzFTlSGwc8Y7V72EquUHHqfI5phFCsp9GMsJpLG/SeA/MhyPep9ThFyjHAxIM49DUT&#10;KEcSKOvpVuPDwhifwNdFR+8pHBSg3TlTexy1hcJaXjw3S+Wy9GHUiuls9ciZY3uLhSHGAy9KzNc0&#10;Y3bG5t1VmHVQPmqHTUJh+yyQsAp4RhitJRhVicVKdfB1HFLc9A0iewvxG0GobJAM8SbSfxrav7G1&#10;162Gma+u2XH7i72DGe2SPWvM4BdWeJInbIPABxW1pvjbU7cCG+VnTGMqf6GvOrYOp8VNn0uFzihK&#10;m4V42v8AcN13wXqOlXHlGFzsB2kdCPUeorIRbiFyEmGQfmycYru38X6ZrGmRJMg8yEYVy3P0P5VU&#10;vL3wldxbp7FFlI+f5B+hFOliayXLONyK+XYOcuejNI5q2vbqIgscjuTV2PV5lH7qZSOvSpLiy0JW&#10;3Quyf7r9fzqjL9jHEUrk9s9q1bjU1sZJVsOrc/4mnbeIZjw8Yzjgjirlpr80eVjICk8q/IxWBHNM&#10;RsVNw7HHSp4tLvbpeH2huuT0FS4U7anTTxeKfw3Zstr1qlwtzaIFA+9Fnv7Edq1dP+Ks2k/LB9ug&#10;zkEx3h2gfSuPMVjp7mJpGlYdAp4/Otvwt8MvHPjm2W+0azjgtWLAXM7fLkegByaG6dBc7lZdzpw1&#10;PMcxrqhh6bqTf2Yrm+/okdav7QPiqDTUiNlDqFpAwCx6k7sEbqGUpIrA+49TXc+C/wBsv4/+HxFD&#10;4ea1ZJ4fNigvb/zUWNeoHmOWB/GsLwf8AvB9raNp/jBprq9c7hIkhRFH+yPWqXj34A+HIbVF8Nah&#10;LbujkSGZt4YEfpisqHEKo1lGnUkrbP8ArU+jxfhbnNbAPEVqFKV1rB25vRq1r/P5nt3hn/go58Ul&#10;hi07xD8H4dQuo+TcWV6QevA2hTwPTNbPjP8Aan+CXxR0lNI+PnwJ8QabaypkX0umGWONmPDLIqgj&#10;8+K+QfC/w01jWLKW+S5uECbtj25ySR3IyDirWja14+0t5NDTxlfQ27J/qZrpxFIvptJxXtvP8bVi&#10;4Tqe0S3Ukn+h8DU4Ro4OUKiwzoc2zjeN/udn91j1zWPDvhH4eeIY/GP7PXxVsdd0ieQh9Ju5zFdR&#10;r3B3dQOgz6V6j8G/EC+JNU/4SP4QatEl3CqDUNF1CIq6NnkFc4IPZ049a+fLD4SeKfEMNtqsN3aX&#10;SzKREqt9lZZOuwO/yOe+N1S3nh34o/CrV7TX0t9Q0jUoCGtbmQbC2OeDna6/QmvOhiFTxCqqNle+&#10;nT0PWqYf2uDdFzu7W962vqv8j9A/B3xQtPFtzJpeprNpmoxPtfTb0AEn1iYffWugkEm7KnkdQK+T&#10;fh7+1tonxBs4vDH7QGivZ3tsPMs9e0yLbLC/ZwByRnk4yK+g/hF8SbPxPDDpGr61bahJtxY6tazA&#10;pdqB0/2ZNvJVu/Sv17hziyhWkqNWd1sns/Rr/LQ/mvjrw7rU4SxWHpuMt2lqmu8X+jsztrKJrGM3&#10;cpPHT2qjqWoXV/JubKqp7GtSe0ursGCIybWAIbYdp56Z9aS68KailgzxxkkjtX6LTqQn77+R+GV4&#10;ukvZQ2W/qY0WpvargSkge9aljq6aiuRkfU1zy+HddmuWjeJ1X1firGkWk9rceWTIB3yOK3cYyPKp&#10;4/kmktnpqWdQnkW44c8dOaRL25CZ3nHua1n0y3lAlZFPHGahl0+N+EQHHYCknGxs5yjJvm/Exbm6&#10;u3kBRyeelTuN8QEmenrWpYabbtIfMjPXptq5PoEd4oCIV4wCBReKdhc7nqn+JzMFoomD+acbs7cn&#10;16Vduzi2CwqVPu9asfh5bVSGBJA4YjofWq02l/OfMIcZ6UnyXFOtKEbGZAJVT962Tng7qG3xtuEn&#10;JOetakWjeZJ5aQkcZwBUdx4VuGkypI74OaacEZyr1lFaXIYYWePzJGyMd6jkmndBGshwO1aNxok0&#10;Vr5W45K470aRoMzv+8IPPQmpvG1yvrLvy2OcnuriBwq56+tPbxFc2sQLEn0G6uuv/CEZUSSJHg+g&#10;qjN4RtQVYQK34miM4SZhiKlWmrxicxceKr9wI9uPT2qRPEd8LcIUI9a6aTw/aQW2Bapkn+7msKeG&#10;CYmMQ7c9SRVL2b6HBVx2JpK7e+wulatc3TMitj/gVWbe71BZym/gH2qnaaJJGc2ykAVqadpV3NhA&#10;Du78cUPk3M6eZVJJRadxbq8niTeQCKz5dcdH+ZSM9OK2pdNuIZfKngP4Cqt1ob3DAx2xBHUkUoqK&#10;NK2NqTd46epVt9ZupkKqDjHFNaSaaVXkUlieu2rr6RLYqpEJ+b0FWrCxnkmVmQ4U55FHuoy+t1qj&#10;UG3cn0vwzez2rzIRsC8KR39awNQv7vRrsRXEQJDbSce9dums3+m2jRRwggjIOK5bVoH1afzLmMly&#10;+SAO+a5aLqyqy50uU93MqmBp5fT+pyftet9i1oOtR3dxDDLAMNIOg/wrqP2grRT8JS6IoKspyRWB&#10;4b06O1vbd/s/IkHUe9dP+0JN5PwpmhKgtlcfjXwPiIk8otE/YPA2tVqZ43Ueuh82fDi6uLPxZatj&#10;gS8V69qNyLoLK4H+sbj2rxPw5qk0Hiyzgit8ZkyDXtsFg99DGXjx8vBzXyfhTFKvVZ+g+P2IdPLa&#10;C8yhPf4k8lFPA7GpLWJvNDu5/Grh0QxsWAz7Zp01sTEVccY7V+4Xi0fyjGvJy5mEN5EeI9vHpio7&#10;u6YZw5APbNZUhntrlvIU8nmkvLm8lgUGNuO+KShaWxc8yTpu6dy5IpkkDpIPcA1oW9yVi2sw4rA0&#10;wXl2wdV281spp0iIfMl5HpSnGxthMZ7RXj1FkunEhIPGagn1KRJNqPxnpmmtCQxHmMT/ALtE8Er4&#10;IjP5VKhF9Dd4qpryyLEOqyOmH/pTZdUjXKF8E8EVD9mdV+UlT6Gqs0DFiChJ3YP1p+zi2U8ZVhFX&#10;kWbnVEEJSPOQc8GksL15MPLKevc1myRywyFdhBJ9O1W7S2L8DH4nFTKEErkwzCtKpb8DUl1BEUMc&#10;EY5pjXyHCq2O4xTUt4xHtI5xg4pFtoQ33D7VjywPSjj660Q6OdFl5fr1yKSe82jhhj1Ip0lnlcha&#10;xtXa6twWUnHbFL2cXsa/2jUhHVHo/hPxNp93oc2mzxksIsqf7xFfJ37XHh28fXkuvDCPE8svziNi&#10;Op9q9++Hurgypb3gIKtyT6VifFzwRBqN4LqOx8zc5KkDqM1+CeIWV1MLmLrJe6z+kvDbP6eY5Iqb&#10;l70fvPl/Vfhz4k/4Rd5rmUt5ahpCxzXM2GkT2NqWkizg5OO9fUfjXwBqSeEbhIbBlQRbiVj64rxH&#10;+yw0MsZgwenK1+bQr3i12P3Sin9XjJPoavwI1fSJ9U2XMS7l/wBYjLnHoa9ztGsUUR2UGU7cYxXz&#10;d4ZsLrR9divrMlXU/wAI6+2K958Fak1xaJPIjqejgjpX3vD2Jw+JUacvdktmfj/E9PEYWtOpD3ov&#10;dHWWCWUUodbYZPtWw1lHcKFhby93cHFULCzSZfODk/3SKvRpIq5Jb8q/YsNScKceeKkfjeIzJOcl&#10;Cbi+1x1v4N0j7QLu5yzDncTXS6N4lTRnjt7JW2KOhOK5e4vXh+Vs/hUcephZQfmHvXo/UsNVhrBf&#10;ceN/rDi6FX3aj+89l8KfH+bw3MGe3m2DG4K+c4611N5+1xaPbJHHBdrz0CZH514JDrEQQF8Yx1pZ&#10;NatSMKx69cVxTyPLpu7gepHjDNacbKqek+M/jYnieJjZ391GrDlHTpXEJ4y8R2txvstTkTB4JANZ&#10;EmrWzJgvzTVuBtDhsjrU/wBh5alZ00L/AFyzibv7V/I7S1+MnjqztxCupeYw9YxUtt8eviNbzAm/&#10;gVM9JF5riGvyVIQ81A107ZDetc8uG8nlvRR0w46zyCsqzPYLL9pfxTb22JL22Zsf88zVOb9pfxqb&#10;gss8IH8OAa8wim3rz+FOdxt3Ec96x/1WyZrWkjpXH+fx2qHpjftLeN2lBZoj+dbNj+1Z4ngXbJZR&#10;++a8ZE7n5QcCiSUM2Fb6Vn/qlki/5dI2XiHn9tap7/p/7W+qqAzWC5A52mryfth3sQ3PY89xur57&#10;tbxYgSXxgc0jXsLnDSVk+Ecj/wCfZ2Q8Qs8trUPoC/8A20Na/wCXPTM/701Gnftja1JLm+0xMEdR&#10;LXgkUkcw+VgTTZZViJUvg98VH+p2R/8APs3XiFnd7+0sj6N/4aks75My2rDjoHrh/GPxVuNUv3vt&#10;OZo0YYZGbg15PHfzZIjckDoKs2l1d3TbWXgHua4cXwdkcKTk4WPRwfH+c4iooc9zzr9prxDruqWs&#10;ll5jNbSPuJxnbXivhKe/0uRrc3B2M3BU9BX0d8YNC/tLQiY4BnBzxXyz4ku9S8G6y7Txsibj1HG3&#10;Nfh+fZesHiWqS9w/U8HjqmNoRnN+8dlqvgnXZLZtWtCX3jO7qTXUfs//AB28S/DLVRp0zsiRuSuO&#10;xqn8FPjBoHiMR+H9SZAx4ALDmu58dfAmwu9PHiLSwUBXeCtfJ1pSho1Y6KEpKS5XqelS/tPa9r0S&#10;S3+qShAflCuRn2qwP2mbsAKHcADH+sNfMcviDUdAmk026uuYztG40weMZ+05/OuRVK89jtqYis7a&#10;nYI5kcCRD+Irc0zRLafaSuQRzg1y1/eOJsR+Z9NpFdP4PluXgWV9+CeSSa/v9ypO1mfwfh8XWg3G&#10;cdDRh0aKH92Yjgd8ZqWeCOOFlbA+gq7FcALiQD8aoakyMhaLcSTjaKcYRkzWrmXJTvYwr4hpvkJO&#10;DyBTrG6eO5AdTs4G405baea6C+S0Z3dSuK34dCivLMwtbZLLhSv/ANaufMKadG0dxZNmMp4huS0/&#10;MqahHp2oaf5bbMhSBv718wfGXwamoeNBbafphkldsBYV3Fz7AV9L634O12ysG3gmPaQHUHK1gfsm&#10;3/w60H9qS0svjMyxW00Ukdld3X+rSb+DOex5Ffg3HWOrySp1knbZn9DcF4XDVpKdP3ebdM+ZfGHg&#10;vVvC1uG1LSZrcmPKrNAVzx71yX9spIRCBtJ4Oa/Qn/gpXrXwTt/hBdaDazWJ1mC8jaye2KkgZ+bk&#10;ckEH8xX5s3N4XusxHJBJB6V+Y1F7aZ95CDp1HF9DQ1K5dYSFlI56A1iT6gzNy/GfXpU1zLczRkuS&#10;M+9Y97IUbAB69BWtCmramj3NOG+II2v+VdJ4dilZFnkXJbpxXFadOWnVSOAa7nRLsW0Ill6DgA8d&#10;qyxceVIG7I1Zbi5sGV4Ad4ORXqvgD4ia7c21qqo6EgIJK8gs9Yt7/UI7UEMznDHd0Fe2eCvDMM3h&#10;iI2EbY3fK+Oh+tLBVI0J3l1MatNuCk0dFP8AEPVvDtleLLqjZZegbqcVgaXrl74gfz5NzDHLE9ya&#10;1fC3wF8ZeMNYkTUyxg8xFHPX8D7V6drHwOsPBOhNIwG5IN2FA5Nepjc65YqFF6HFRwqS557nL/DC&#10;+tbG6kuJYwXLeXCp7tXW+IRbaTZLp0xzc3JMkz/3F/pWD4K0aw07xDHcygPDbJv2MOGeus8Zafp2&#10;qaYlpZyCXUL+TDFTyqegPauPDZtiKdVSvsVPCRqx0RxcvjXQYYmsdPdngiGGIXlzWPd/tJWHha3k&#10;lms/KVOIYWTk+9fQvwZ/Zx8G6N4bnv8AXriKfVLpDt342QKOmPf1NfL37Y9v8PoPFP8AZHhy/huX&#10;gJE8sGChbH3Qe/NepiOJMROna+jMYZRRpNPqZ+k/tOavq+tnEjESscgDpz2r17wP8V/EEkqPb7ml&#10;kA2KR8oFfP8A8GPhpf6teiW3sGO5vlI7V9K+BvCVl4YgjbUWXzCBgZHWvLoRzXPq/saEG/PoXiK2&#10;By2jzVJJI9i+GfjvxRaRLquuaottGy5by+P/AK9N+K/7RM95B/Z+kTNKWyjSM5OR0z1rjW0zxN4s&#10;geDSbYmNBjdvwij61xviHRtV8M3y2uqRMA//AC03ZDH2NfufB3A2WZZFSxHvVOx+ScWcZZnVpuOG&#10;XLT/AJiS+v59RuGuLlslzk1DaIpk2JGuPpTI7mAJtbb06Z5pq3bRSkRRNj1Ar9VhCEFaK0Pyurip&#10;zfPOWr6jdVhELARof+AimWhnlAw7AVZvAwgWbB9zVH7U8cREIyT1x2rRNWOepieWerKurGZp9hnJ&#10;H1qC1tpcjCEn1xQtre3dzgq/B5UA8V2enaJawwqLiEAt221TlZbHPTqxrVG+bY5k6bdvFuWBfyrJ&#10;u7bUoZvKWM47YFd/dWwjTbBGMAdFHWs6WS3hOy5sxuPduKV2bTqQW8ih4dF0kAjmUZ78Vau4BIpd&#10;o+R7VdtVilG1LMrn+ICiUQEEFimD3GM01cqWIha17nPywy9UT3PFNlgLREMwH1FbLWsBxtyc+g60&#10;tzoiTW7PEDz2Ap8xgqjekdTlSIRMQyqQBWhoV8kEoBT+IYzVWTRJoLo+YWC5zkqeKtxwQQshibPT&#10;JFU2rGEazjO6epqeI7aM6Us8W0BlyR75r5Y8f2xk8TXm4A4nOMfWvpLWrmY6I+6R+F+UBj618z+M&#10;LmaXxRfYDBfOOK/CfE5J46mf1j4K1faZNOS2bMq2tkDBSOfeul8PWaLewnP8YzWDZ28plEjZ69K6&#10;HSAyuhB6Hr6V+XNbH7bB2Z9BRXVquk28LzBQY1HTnpSJJGR8gbjpVLRo/tWkW3mANiNCXPPaum07&#10;QdO8pXM2S3Ymv6m4YlF5HSa7H8O+Ik5vi6vFopWU+9NrLjHrVPVfLWQ5z17fSujn0OxSLKSsCB/D&#10;Wfd6NDPwzH69a99PsfEz2s0Y2mzKso4OQcgg1f1PVfOVVc4yMc0qaPFBlo4XHuMmopNIub1xH5bY&#10;HcIatN31MHOPJyxKJeN5RGinr1rRXZb/AHgxx6Dir2g+EIp5ts0siMp6kEZrd1LwjaFQYSQMc4HF&#10;KdRbXN6NKTg5pHMrdRSxbXUjPTFRiwa4bZDGx3N6VsDQLSzk+diQO+OK1rNNGtrUTM8fCZySM0va&#10;KOxrCm6rtPocovhEJcjeMd8tWukE+jxC4tyCBVq51LT7iUBHzg59qt3N3p89oYyqt8vQYJocm3qT&#10;CNKN5RdrGKdbutWYo7BMHGAapXWhRrme6TOa0BFYwyeYigZ56AGrUMdrfL5LkYYdSarmtsZaVPj1&#10;ZyEulwzT4gTGOgAq/Z6ZPEoJHbA4rUk0L7LdGSDJA7gcVdjtjNASkeSF52rVuasYQp3k9NjJiDSy&#10;hnTaB6irMmnBzwuV70s1vcRSZkhk59UNT2dve3zmO3DFf4sZzUyd+pcZxtZxbZReFbY/Ix49Kju7&#10;+7aExRMffNaWqeHb6GItvYADuCKTR9DW5UtOzZ9Go5kle4rTlPlUWjAtYHeXGOa0UFzbsA8bYP8A&#10;EKZrtumkX4WCTB4yM4qW48QpLYCKKDL44wOablexlGSg5JrVBqF9biICRgOOeaox3CyMY7dTz0xU&#10;NpbHVZcSkqVOMN3rUttMTTSJMbiD1objHqEXXrPmtZBbWM5HmOpCj+8KJ7C3mfdlc9uavNqC3aGB&#10;duSfWo4tLmzvclVB75pe0tubfVpT0irlS7fZZ+QMAjjI/nUWn2cdwrK8xJHpVy/tYHXarA9iQarW&#10;ywW7nZL/AA9QeaftV0MfqlWU/e2My+s/KmIDN14FX9N8MyXlg8rMwAUkA003VubxfMTjPLHp+dbt&#10;rfWjQCO2fPOCAeKUq8ktDWjl0Ju8kc7b6PBZSM8zDrgVat2TcVRsAjirGtQxtkxN8xPKmmabaqLc&#10;+Zt3dvWl7bS4LLpRfKkOms7iaAiFyTjpjrVKDQ7h5TJeMQp9a3rBDHgMDz3NTXdvBPDtaUD05HFT&#10;9YaOpZTCor6lLSNLe2ULBKcZ61M+i6iu6dpSwHUVb0zT0QCNJ9x9Ca2E0yaO3Zpp8D3asni4rdnX&#10;DJ+eCSvoceNRvFna2a3+7x0PNQ3WiXN8u+OA5PtXSrNpcdyweBCwPJ2jmrM1/Cqbre2XGP4VFX9a&#10;XRGDydKL5p3OKl067sLNm2EN346VH4euL8XmJX+THOc1093plxqI2qr/ADducVCnhG6hGWTAJ67c&#10;YrVYmny2Z5M8sxbrJ09kSf2bFPCJZZOMZOBXfeMtRv8A4E+CdH0zwPJZ26anaJeXWoFFkmuHdecq&#10;wOxR0ArhpdMe0j3/AGh/lH3VY5H4V1+uNfeO/gaNOkNtNfaDdM8cTKvnCz2gBVJ5Kg9u2a/JfF+e&#10;YVOFHPCVXHlknJRbTcdunRN3fQ/rj6IVPh/C+K1OnnGGhUVWm4QlNJqE3bvpeSXKtG77dTz7WP2k&#10;PivNJMifEK7jMa7YUiRVH3eOg4/CvTP2h9SI+E1xHcNl21CUSSE8uwAUk+5xXztq19GNcjgis9zk&#10;mKRVOMHcAPqR6e/vXu/7Tc7L8L5YlJHn3120RPB5mYcf57V+eeCtSviM0xE6k27Rju77tn9bfTXw&#10;OXZVwzlNHCUIU+edVvljGN+VQS2S76H5z6Lbxaz+2rrD3EQkjhtpQFPAO2KFcH1619YWGleCD4LH&#10;g/TfDMuq6+1mby0utIvgQmR80TxkDlAN2Bk818yfA/wlr/j/APbB8QWPhnSLq/vJJL1IYLWIuxCt&#10;GDwPTb+lfdXwr/Z80X4bfDK8+Jfxb11dEv72MQWE0lu0xs4Wba7Kq8iY4IA6AHPevzfi72mJ4hrN&#10;bXfpu/8AM/XvBOtQyfwuwzjUarSqe7GPxSfLCKVknJxundbWv1PBBaWdv4Wl17Uzd28zXKpYwyWT&#10;BLhf4239BtPGKox3sc6/KUAHXL819LftGeL9D0f4azeFvhL4W0rVNFh0W3tbvXTMjyIWYEsEXoxA&#10;GWx1Jr5eXSY7iPc8rq7c5HSvmKsVSfLc/oDh/OM3zOjOtKK30TsmlZWvbZ+T1NBLhU5LK3t5lQ3D&#10;n5jH02nJrJv7TxDp6b9NuY5CvKo0eCfaqEvxBls4TaanpbwXhBxA5A3D156ikqM5xSjZno18/wAP&#10;hbwxkXTfdq6fo1fV9j6j/ZK1+wv/AAHcWmoHP2S4dD8uWBPI2+p68V2uo+Pr+DVIdN10SwaZIdqS&#10;FsE84Bk7oO2O9fMH7LvxZ/4RbXLi11h2YXbFrYebhBJzjOfqK9u1/wAV6Z4s0W6srO5hd5LcfbJZ&#10;pdsak9lx1IPpWNfDyjVsj8px1aFWu67V1L8Dtx4k0Szg83zFENu5V1Az8567h1J5rl/E3xGme2kt&#10;bCKW2tsMwE68kd2P9xf8a8zuviJ/wq65jutYvjdraJ8kvm529cO3PzAnjH3ua8H/AGiP2t7nxNaP&#10;4d0NpYLW7O69njlIkuSeqDnhP8mroYGpXkoxR5GLzXDYKDq1H8u7Lv7SH7S0F1JJ4b8HoskSjF1f&#10;qT8+D91c8hRXznresQ3F/Kb+5M1xOhkjVX5fjpn0qn4g8TPeaLf6jDbqkavHHAi9fvdz6GsSa/kg&#10;8MmS6t41uJARHjhkB5xn0NfX4PL40aaSXW3mfkXEvFU8ZVs3pbmXZK7X3u2hnfEDWI7m4jitrlFU&#10;Lwn90+vv0rEjRGOXZQGGWYtQFM8W66G1o2JMh6DJ6e9SQWEoVJ54f3bk+UCwHmY7/Svp6dONKkoI&#10;/FcTWr4/Fuq1e/4HeeANLt5tAjtLohkmuTI/sucD+VeiS6jZ2WjtpulIAN+Qynk8YrgPDNvNG0Gm&#10;RRsDDAPNYZ5Zhn9MgV19npUzJsXORjtya+bxFN1qrbfW5+gZbiFgsKqcVrazZJomjzalfxRckZy5&#10;I9a9L0LwdDJ4s0/TSNsWq6Te2chP+6GH48VU+GHhB5ikkyfeb05Nemazo1v4ZHh/xjOn7iw162+1&#10;kpwsLt5cn4Yf9KzqxcKTR04de2xCbPD/AIXa+bfVdI8I6hZqUtNfCneOHYKyYP51594gs49M8Yz2&#10;jQgzPbTQ7NpO3njH+e1ep+LNAg+G37RL2l7Duto/ESzkL0aBzwR/j65rhPimIpvj3PDpMY8m5vFi&#10;gByMK/H51lRadVtdU2ZYqMlh4wn8UZ8v4Jfoc/4Jgu9J8WaTrV1CGQ2CyR7xw6iQhsfiKm1DT4RL&#10;4ojCEs06TwhOgBZs/oRUdtfXuna7pukXNqUOmi4iiDDqPNbIOfetRNMkuPEup28JO6ayZVjVeuY9&#10;39DXZKT9pd9vyZx4eEZUeRd/xcNfxOH0swSf2Qs0qmH99HjHIO3Kn869x/Z31VredbB8F5LMKWJ/&#10;usDn9f5V4LYl57HTFJXdFNIuP1/+tXv37MOmaXquuXVkZmW6l8OmS1QjpMrKQB9ajOIr2Dv5/mzu&#10;4KnJZpDl62/9JiP/AGpdB/4Ry+0u+eHcssUltKxGOF2upPvgt+VL4Ft5Psll4itZA0QgVplXgtF9&#10;0/l1rt/2sdEGv/DrSPGNsqgJfbLtIxna4BAP4g4rj/hNGtv4MtrkI8nlxzCRXXjaZCCvsMV49Gsl&#10;gYt7p2PqszwfLxNUSVoySkvw/wCCS/GPRUtZ01fTGBimIY4ORkrjIrk/GSxXFtpeqFT5n2qITY6g&#10;LwfzFdbrONQ8K3vhudiJLVRJZOfvNEff26VyUkcmp+DHuRz9nhEzYPO5Tz/KunDybsux4mcQhFtw&#10;2kr+jT1R1fhLyZ/FX9lkMv2jQZI43xyzxhiP0Ndz8D9futN+KmnFnYrqOlvEWB6vC4I/RiPwrkvD&#10;RtLf4habqULq1vLMzRqXGFSW36ccY3Hp61oeDbl9B8QeH7tgwksPEc9u4A5Mcin/AArecU9zwpO0&#10;X6/5H0zrN39t0toA0gkKFFYNnBzkGsi18Ti+0tkukVplPlyjGMjp+WKZfa7AkKPbMduAck+1crqu&#10;oJbXRv7eUZ/iVT1zWTo63LhO0Tifjj8Nx4gZPEvh5Aup6cPMgljODKgOSpI7jtXS/s/fElfH1iun&#10;alKE1OAYfzODIo4P4jv61K1+bwCJSNrE5ZTkg+1cD4o0G++G3iaPx/pMTiESBr2JAdrKTy498fnQ&#10;4K1i480ff+8+ndKgvvBMiXOmxNPYOS9xZxn5oGPV4/b1X8q7+z8ZaVc2Md9a6msuFGdrYJ/A8ivI&#10;PBPxXsvEOlq8d1HIREp+QDlWGQfeodT1aCK4e408+SepVTgMazjQfU1cec9c1fxsoO9JgFA6M/8A&#10;hXPXXiZ7mctFJjPUgnFebr4vMp/0tW3duain8Z3qsUg4Ud811RpIXspJHfXN7Fc5tdQutwI4+bp+&#10;NZ114msNPKqbkzRnj5j8y1w954i1G6XILAEcEMc1n3uu6ki/ubRnOMYOSTWyjFGToVGd7qHiGx2e&#10;bHMH3DkhuBWDN4lt/mAlUDnB3ZJrir648WXS7otOcAnON2BVNYPFkxYppWzaM5310Q9l1ZyVcJWl&#10;sjt5fE8sy+Xb3BXjhiaqHVljl8y5uS7Y9eK5Mx+MjjOnv9A2KVYfGGSg0k592rdTpLS5zrA4q9+V&#10;mxrWtxyDy1IJ7Vi3s2FaQSgA9RSSeHvGl44f+y9h9OaVfhz42viXZNp7A5p+2opbmiy3FyXwnLeK&#10;jYzWjKSSCCGC988V8k/FzweNE1e4khjwhmOV29t2VP5V9syfAPxTqilrm7dAeyL1rzX46/sr62NF&#10;k1KFnlkjjO+Ipyy1tRxlOE00zixmRYmvQcZL0PkSFVZBDI+0DoxFKokhbY6kYPSr+veF9S8PXTQ3&#10;Vs4Qk43j36VXh8uYCKRih/hfGQPY+1ex7SM480dj4l0alKfJNWkiKa3aUebBKFLegqCOQh9l1CQ3&#10;8LqOK1FgdAFeJVJ6behprW0Nx+7nRge2ARSjUVrMJYVuV1/wCGIQGPI+Yimm2WU/KoA7ZFWrewto&#10;GO1cY6sJgP51qW1vpyQkS7Zn/hGCMD6g1nKryM6KWElV3sjCaxMabvMHP8IqSKwuZgfLilJ/2Qf8&#10;K24iEzHHbxKD3xk/maet2Yv3aqM9RnNQ60m9jojgqa6/gY9toGo3bCMwlT7Crf8Awj2maaDJqd4g&#10;bvGDzU15qOoPEUe5EK4/gHJ+tZZiRpMuGfH945NOPtJLew5Qw9DaHM/P/JE82rWcC+XpNkF9ZHXO&#10;ap/aNTvX2rK25mwEUZLfgK0NM8O6hrM5igUoijLNtyMV6h8OvA/hjT7doryy8yZwQZm6j6VhiMVR&#10;wsddWe/kXDOZcRV+W/s6ffZfJI4DQfh5d3sf2rUZliPVYzyW+pr1fwTrdzY28ekzAoEjCgAfKwHc&#10;Vy3jXwlf+Frhb63mL2TH5XB+4fQ+ldL4f33OiRq4AnAD27k/e9RmvMxlR4ikpN3T28j9b4dybC5D&#10;WlSoxcZrdvVy7f8AAsdLqeqRR2Ju5ACU5HsayNYv559JttVYf62X96oHVOhP1pItH1i8bzZRvibi&#10;WItjH0ra0PwNq2uQDQrd13wKWAcdAfWvKvSpK7Z9pGnjMdU9nTg25aJdWzivDSx6JdTWBkwnnFFO&#10;eHjb7p/L+VY9r4W8Z6PeXRXSptWtLMPK0cKh2WDOd2Ooxn3rute8AXWl3Z0lgjSr3iBI55x7c81g&#10;aw3ivw9qFvrnh2SaO5tB+/kiYgSKOoIHUe1eng8TF1rp6S3PieKOHZ4rB+znFxnSvy9bd018kdr+&#10;zh4l+Elzrcngzxp4Zi1TRtTUMsbBg9pNnKvhTzxkEDnHNfWA/ZY8NXukQQ/CnxtcRaW295NF1afz&#10;7C9BGMKX3mE9gRjHpXy5B4Juf2iPh/J8S/D+k22m+INIuFS/bTEMbTDaMSSKuBnj7w5r2H9mf45e&#10;IvCPiG3+E/xeikjvr2IT6ZfFcx3SggEbh8rH/a69jzX3PD1fL/a+wxULwltLZrpv6/I/mLjjLc+o&#10;3qYSq41afxQTTjLzt6Welmc78Sv2RdJ1G5jj8NT3Wl3Fi3lahoOpMZfsvpPbyqMyQepXOPQV5wnh&#10;74jfBjxC2jXgubG9RxJBLF/qbxQQQyN9185yCOvtX3trPhax8QafIL+0W6TYxjmhzHLAOu9GHf27&#10;9K4vUPhrp3jfws3wf+IsMc80Msg0jUljCMyBi4xj/VSLngDhhx2ruzbhzkxClQfLf4X0b6Lyb6W0&#10;ueDkHGbxGEccUuflaU1pdJ7vXdLrfW3cX9l/9pPQ/Hnk+DviHbpZ+IzEUUybY473aCVYD+GTHBXv&#10;1Fe2tBZyqAluidpEZcMrdxkda+EPGXwh8U+E/iL/AMI7rG5tQLqulauziOO/jByqseAky8Ybrke1&#10;fQ37LnxwvvF0jfDT4gTM3iC1Vxp980GwapDHwyn0nTncP4hhh3r3uFuKa7qLA452ktIvv5Pz7Pqf&#10;n/iH4a4Nwlm2VfA/enFPRJ680fLuunTax65f6bpMknkxwfN33KCKxm8H2xm8pY2BHckV093DaKgU&#10;AEgdSOc1mywXkMmUDBezDNfo9PGVYLRn4Ti+FMJineb18hg8C2jQrvm/HiqN/oGm6Ydikls4zVy/&#10;udU2lYWfgdOazvs2oXIxOrE568kCiOYVb2ZzVeE8Gl+7k0/vLej6Zp8jMXjXd2rThsrNXCGJKo6J&#10;pgimJuHAPvWjLBCr4EiexBFEsVI6KHDlOnDSTG3Gi20oY/Jt54HpUCeCtOvTkZGOeDWhaxROpVnU&#10;8Ec1KDBChXzVU+oAzS+uTWzKfDdCerZDY+E9LslJdBnsc1T1S20i3YeY65/iA9KkmvLskojkjPB6&#10;VjXWn3VxeeZMCctmmsTK92zOpkSUOWmzWtdC0a6gMkbkHGfmIxiq82l2Fs6m2aNvm+bJFMjtJ2i8&#10;oTsnHXmov+EfkMok80sCeSRVxxDvqznq5FWlFKG/c2EsLG/tjHGvI71Jb+GrTGCqk4703Tlkto/K&#10;3AADqtSy3aR8+ePwGKn6wy/7ExLScmNl8JWcpydtZzfCvTnbcZAT7ipbzWp1bZA2T65PFZNx4l1e&#10;G5UA7R6+lOOJqdGc9TI+eS51extL4B0yzixGqE45zg0W3hqK2LzRwofQAVW0/wAWl0K3d0nbOTUl&#10;14wtbNMiVffAodeb3F/ZHJblRm3mlai94pKKfXir8GjBEBmhUkjpisY/EO1a65IwD97ANWn8YLMN&#10;0fT64rV15SR5iy2pSm3e9yzdaSksh2xJgHjirNn4cDne8Sj0IFU4PFunocyopJPOSKk/4TmJpxDD&#10;bnb1woo9rOSsjNYaVKfNLUu3XhRboBVGBtxwKop4DlW43hMjfxlfetm18RWkkIaQke2aJvFmnxja&#10;GwRx94CpVeolY6ZZfGp70lYrWvhHbPEGUZEg6Crvxu8NQXHgOSCSPjcuT+IqPTvFVrdXsab8jeOj&#10;ZrS+M96J/h3cNCPnXb07V8Rx1KU8olfsz9l8G8O6XEaa2dj5uTwjpFh4o08hFB398c817Dp/huJ4&#10;VaPaFj6ZHWvBfF2u6pa+K7OaNWAjdcMM4617P4Z8bzx6UFun3Me469K+Q8L6rjOor6n6J4+YWpXw&#10;lCUY3SZvP4dt2+8q59hUFx4SM6FYAmT0NZV94vaWUNFNIPXGTVjTfGKhgss7j/e4r9p55o/luOXY&#10;io3Fx0Fh8C7JiLpE+bGCKsyfDG0uPm3YB7ZqefxPbsvmYLEDg5zVG58fvZqCysB2yTQq1WT0NY5P&#10;Upq0o3Q6L4ex2KFICGJ7nFZ+peD9RiPmdu+KntviXbSjDce24VZfxna3ChZX+U+jVSrVkzjrZbLk&#10;5YxaMW2094ZPLaINg8kir8OkC7lKJCevpVuxv9FmuCxJGefmPFbNvd6PEu+NY8/hUyxDjsjPD5fi&#10;957HIaj4ZvYrgBIsqB1pItDBdfNADE9K6i91CylbLPggdhmsXU7ixjYTJdNndxxQsTOS1Nf7PxTq&#10;WgrlK78HzXTYiVeOQQKoXXhLUbWYFVHStI+MDZSeWuW+gqRvEkt5HvkQKB3zU/WKifketDIa1eN+&#10;pVtfDk7xlpCoIXNRPpM0L/MVxUtz4kMa4AB9cHms3UfFCB1IRjn0pe3a1Z1/2LjFHoreZpx2e+Pb&#10;hQc9MVWu9AiuI8SLn6Ck06/vLqITIoIz3qy93d7cGJQPULSVfqaxyfEuOrM6z8MGzmDq4A68V03h&#10;jRdI8Qq9pqkwLgYiO7GDWJLJcMu2MY9aTTHubW8R42wVO75TivIzvAUc3wUqVRbo+h4Z+v5Jjozh&#10;8N9Ue0X/AMK9EPg2U3FuhUQNgE+1fEXjjw7pum+Lp9IslQ7piFAx619pa94v1FvhAb6KMmQWzLLy&#10;eGxXwZq+uX9/8U1Dkh2vx8vqCa/mXGZRPLMynQb0P7SyfHU8bklOrHt+h1/hj4Da3qN/b6wLX9wH&#10;w7Afdr6q8H/su20HgF7uCxja5jhDuo5LDFdd8KfhDBd/CuO++xozPtkYhf0rq/Cvju30+2k068ZI&#10;5kXywQwUMv8AU19rk2VTpwVanqfmGeYuNXESp1dEz5gu/CV7oWoS29uGMYPCkcrVaW7aD924G7PI&#10;NexfFKPQhG9xbtCrliSyFefyrxnVgj3DlGzk9e9fsWWYmrUpLmifh+dZPRpVm4SvcZO8EzbmYD6G&#10;opLF5SDDIu3HPrTWsFcAmUdegNX7C1VQqgjHFewqzPm5ZRKb1Ksem3JjBXJweeaJLN1+WTj8a1Li&#10;RrZdqp27d6oTyyPkuDz0zRKqWsnsrIpSoInBDDkdM1YXKoD5pHHTPFVxZvO4LtnnjmrclosEQPmZ&#10;OOhqfa6WCOVTi7sigE5l3M3BPalluJUPKjrzUlvdxwtjykP1q0ZbO7TasKg+wHNQ6qN4ZXJ63M5d&#10;TkPVF49BUq6oBhSBk+tOks4uixkfRcU0WMancy59zSjVT1G8sqrqWIrpTyVP4VXe928v2p4KoMDG&#10;PUmo3jguOFAyaTqWNFlrkNk1IeWVU9fSqrXdy4IRv51bXRyzBtuQfRasQ6JEHAIPvxS50yv7NmlZ&#10;MoWeo3aOB5jfjVmS/uJGI3VfXRbWIbyB+QpDZW6fwKfQ7aV0kOOWVWtStb6i0BAlUHnrW3purWMF&#10;pJNMvzBcjFZsmnpKnQDjuKa1u8VodsbHHBBXtivnOIJyqYRwpysz6/hfAOhilKoroi1rxXbXoNqU&#10;yvp2ry34teANI16zM0kaJvU4PSusS3uYtQaKZmILHBOayviZ4b1nUdCJ08McDg4ORxX4lndaWHfI&#10;3dn7TgIRlDmWx8ySaS/gfxF/aFrdtGYZQcbuK9m0X9q25h8H/wBjS3jTP5eFBXJ/PNeHfFDw34qs&#10;b0velwATnOeah+FT28mvwQ6llkMoDKfSvlZ0adeneR3TfLPmijvpde1nxNqUt9eWUnlyNlX29K04&#10;dvlL93p3Fex+H/BHgzVvCyfYFHmleAFA7fyrm7r4ZD7Q+LM43dk/+tXn1Iwg7ROtJJJt3uZNlqmo&#10;anJBcGJjFKQAV6/Su+t9UOirHagBQw4BFcf8L9U0y58OxRyLhops5b0r0OSw0/W9bSCzbLrGGQHp&#10;71+65Txa5SXNV3t1PwrNeGaUrqNNaX6fMhj1eaVlkiDMZDjAHFa1ta7Ask8Wc84rKvri20jU/su0&#10;blGePWtOyvmu1EVvDI5K/LtGTmv1TL84pV8KrS1sfk2Z8MYynjZSUHyt6KxVvtT0+2uMkbsNwAM4&#10;rR0HWFuLtYbchyTwFHQVg63o+q2bMbhXQMOWePbzVj4XXd5oXiJJNVCtEWwZNhI5Fc2bZ0sHhJTq&#10;LRLe5pkfDmJxOOjGD5Xf3k1sdh408Y6J4a8P7tbQok67d2zOK+Yvi2tpr99LJYyeZD5hMM6DDL6Y&#10;I5Br174++IZ9TtJLWzmili342hhmvKtO0W1YGRHdGJ+ZG6Gv5i4l4jnmGJlGL925/ROUZZHBYddG&#10;jwzx7pni3VJA2qajc3SoMK0rluB06muUGiXEL7pUPB5r6X17w/oz2rPOigjORxXnN/4TtNSuWihi&#10;XBYgYFePh8beFj2oVOZnkmo3a2wMC4J+tYd9HPMxaNSc+le06l8Eomja5MeD6VzeqeF9L0YHz4QG&#10;Xsa9Cjj6SXuq7NUru5xfhnRJpHRp0OSc1va1cmys2WM5x0AqaPVNPR2W3xkegqjrF3HJGUKdfeq5&#10;51qycloElpZFDQ7m5ScXWMtv55r3X4SfFZtFtlspZy0a7SyEZwRXz/cOLWEOhdfoa3/h14kcXrQN&#10;MecY5rTE0uaDmuhaUr8qPv7wb8YNCSWK8s0G2VVcgL3wKyPiP8XbnVIWj89SCpBUd68A0jxrc2lp&#10;GtteMDGuAoPWifxleTSkzMcd+eledHDyq2aMpx5d0dtq3juWys8i4xIOSV9e9TfDb4h6n9ubWL67&#10;YbvlUyH7q+2e9eW614kDsrXLYUDqDzWZ4g+JsdrYm3spFJIwdprrhgqqVjGMlF3R7r8Vv2qtWXSW&#10;8LeE9QaNpEMdzOj4bHoDXlHh/TF8QakrXQM80j5APIGe5rzWz165vLj7ZJIzlm4CjO2vRfhjr13F&#10;fokipAp6u3Wt8PlU8XiFGT5Y9WZ160qVOTSu+h9J+ALLTfDWhLb2wTz3xuKqOB3robVkkcPI5dQd&#10;wOK8ktfiRotlEE065knYD5jswB7CvRvh3er4hhSa7vtiFdwQHk+1fteUZlkeUYRUMPZtdT8ozTJc&#10;7zTE+1rXUeiPV/h/8QND0PS30i/tpD5j7i0YBPTH9KyPiDHD4rlSaG0eKKJMIXPLc5ya6TwHonha&#10;GCO4upIlcn5/NI4/Or3jSfw6LF4bKSFvlI3KRX0OX5oq1f2sIO552Z5RKGA9jWqKy6Hitzaw2cpT&#10;yRgHAJp8ckEQDtCuK6KfSLe6uNqhWTr0o1HQLcwALGOmBj1r7OlibxTbPzKrgaim1FaGC95p1xAb&#10;ZU5qk1pDFIGSJRn3rotO8EwyyeZI5Qe5qHXPDtvZr+7uM47ZrWOJgna5xVssxM4c8omXA8cLPKts&#10;pbAzjpUN34ultlKR2zEjoStXdHiU3At5EBUnnmtLVPDWlTwF4kw2PX3q3iIGdPLMW4NxdjAi8TXt&#10;whKxKCOuRTltbjWkDOQGzx61es/DltCrbmyDjqaklaPT2xAmcdDnrTWKp20YLKMQ7Od33JItMe35&#10;jyPTNZ2pwyQsTKRgc5FaFjqr3E4jkXAPvUusaONQiwpI9cGiGIV9WVXy+pOk+WOpgi/TyGZHAx90&#10;MecVNpGsJcyeQ0mcnHFVL7w3cLJmKQ7R1yam07SFtpRMjgnPpVyxFOxw0cDmPOrq1joJ9BhltS0Z&#10;XJTPSuUvNLeG6AMbYEnzNjjrXY2cg8pRM56dqjv00gZeZiRjkA1EcTGOjO3EZViqtpQRyV/pPnaI&#10;wI55IxnpXzD412Wvie8jljAb7QcV9aeJL6yj0MxWigDBOSea+RPilPJH41vCSeZif0r8T8SoqWMp&#10;zXW5/Ufgg6tLJqlKotUQw3QJGxe/etfSL1WdUYDOa5ywvYpAN5wa1bCSNJFJbB9c1+W2dz93i42P&#10;pDw1YRP4VtpoiWPlLkL3rSt0upF8uCOTd/D8tWvgnYwah4XsJZXDK0S16TDo+lWhylou71xX9McK&#10;YmNPI6Seuh/FXiZlOLxXFlWpC0V/weh55ZaLq7xmS4jkA/WtLTNCEoDThsHsa6fVFdkIgt24H3V7&#10;1kRfbYJR+4x/ssa+j+spo+BWWYqjNK10D+GLUDiJsfWoodPt7eQkw4AHers13NCgZw3+fwqESC7J&#10;jD8nipVfTVnT9XqxekDJ1PxDbabObdYj16qKamu3FxblkJPsBzWivw0TVro3dyWwxyPmrXXwFY6X&#10;b74pTnHRjmq9tRvvqZwp5rd3ppR6ehwN3careTiK2iZiTzxT7jw5qjxEFnBPOAeK7q1ttKsVLzqA&#10;wPWi6u9OnXfA6njjApe1XQvkqxj761PPk0O7tM+cZMgZyao3tzcxNiOST3xXWXs0k96UdlKgYAFX&#10;9H8OWk0gaSIAE85HFX7VLU832lSXuQh1PO01WSOTbNI3turY0bVPMlUKTkjrius1vwTo88oiW1jB&#10;zwcd6htPBSWcolkMYAHAC0vrEbbjisTGrZwVkZlxNPtJDnr/AAg1peGjFJEWZhwOc1eOixTfJBtz&#10;9Kry6Jd6ZufG1SOcVlUrtx0PWoSSmm4FfUb20EvlbskU7SriOyYzGHg9M9azL22Vp/ME43Z5wa1t&#10;O0+Ka3BL7j7miNR8ti1U5qt+VaFbxFq5niBQEA/lWE2uXVgCUlHua6i60KOciN2wPamR+ENOmISW&#10;RQB6jrTdZQLVOVRnLWkh8QXHmysCx9RWjNov2cDbFuJ/uit248P6J4dQXfnAHuAOKlguNMvZFKSN&#10;x7VzvGVL+R1wweG5bO3MchFod5bXPnJE+CcmtZIJZLZj5bH13CuxisdOeMLweO5pZdIsxAfKA5PS&#10;oeMqAstpwuotHno0+987da275Ldx2rVFveyWoidSDjBxXVw6TbKm4DPuKhmsIpG2wgg+nrVPGykO&#10;llnLt1OUOlGK3YEsWIJ5rLj0a+aYlI2OeMYrvB4cvLohTEQO5x1q7p/g6KB/NdmGP7wpxx7QSyn2&#10;j0OCl8Czm286WIk44O4jFP0Hw8YmZJHI9Oa9JvtHtLm2aEyDOOMVkWfhCe3nMqzhlP6VMsdOSsUs&#10;rVOonFbHLyeH4xc4mkOD0rX03wfp9woaOZc+5q9q/hu6n4gkxjpgU3SfCusQAyCZiBz0rP65UNY4&#10;Fqesbjp/BdnFENlyNw6/N1qSy8CwXnViMe/Worj+0lmMZkyB2Aq9ungtFmLODg8Z4qXiKnc2jhIS&#10;loiKbwdDpsu5ZgcdlbmqN9NJFA0Xm8Y70yKe8uJS80jck8k0+4i80kyHPrUOcqju2aRw8Y35djJg&#10;tg0wOAcnk5rbSS3gtMsF6dABzUFslnFIFkbArRFja3EYQZOfu4Nae2a0IWCWpmS3e4ZjO3nIzT7O&#10;7N0GikkBI6ZqW98OvjZGWyelN07wXqb3AMUw56gih4my1CllrlNJIjh0ea6md5iCpIChc5P6VteH&#10;7fV9O8R2V9pVreSpBIDOlrFuLx5+ZD2II7HjpW7qttr/AIH+C0t/olxBaXUurMk84RTLJH5e4BSw&#10;OCDzgdq8a8ZfGP4o3sSaZfeNdVaHAXy7a4EO4Dnkx4Jr8i4k8SsJluZVsBUwzqOKtdySTTXaz7n9&#10;neE30W84414cwmc4bM4YeM5c1lCUpxcJaa3inqvL1LXxb+HejeEPjifD9pAk0banZl2mjKurTSIx&#10;TaDgYziuv/acuMfDvRkQcOskmD7zsa8u8Ja1ca/8RdGtLxbySabWbPMtwxdmIlXqSSe3WvWP2tvD&#10;+qaZ4R8PWdzZyRldODBiOGyxNeV4Oqmq2NnBcq92yvsrSdvkfpv0x6WMw+F4eweJk6k4qpzStbmf&#10;7pOVlortN26Hwn+ytrOseG/jd4k8c+HtbmsL9bu/EF5DJtKhrkqRn3Ar6Gi+OXjWw8L33g0a+93p&#10;+oSh54dRb7Rhu7KXGRnjpXzz+ytb2R1LVtT1OIsGadgM9S13Kfx4Fev6qNKmZWsLGQBlwVAwM1+R&#10;5/XqTzWr2uz+sPBXK8EvDnBOdJNu7u0t1J289Onb5lU+IPskc0do4iSZQskaZ2svocHn8RVA6tGf&#10;mcDH+whqxLaDY7GELs4bA6GoJC6g4DEgdFNeFKUtuh+uTeIpSbg0vk3cikvt0LSW0gLnjLggAVka&#10;zolh4qt/s+q2azADOSSNpHcGr00txIx3RJGo6ljmohc3ccpFxtMeMJldoP1q4Jwd1ufP42pDGR9n&#10;W96D0atp9z2/E818YeEvEngy3bV/D+qyXKuwCQzHAXn19RXY/C79rDVtN0uPwZ430+WxmjJ8q7S3&#10;LA4569Opqx47Ntc6H9kXUBFHJ8snlYOPbmvEPHXjqx0hm0/SnWVol5kZxhAO3vXsYeDxtNKUbv8A&#10;E/G+LY0eGsU50anLTsvdbuvO3U7b9oP9oZNfu102xAWJEKwg/wCsuCeSzn+EZ6CvAvEPiRpY2u5J&#10;GLdA5PCn+4vqfftVLUdWn1SebWb2YiI/eY8lv9n6Vlq11rEsJWPaAh246KCT+tfUYLLqWGir79T+&#10;duIuLcXmVaSpu1/h9L2v5f16nU+D0i1PwrqD6lLtjhlikbORt7Ln1GawPEF/czzulwCIi/yDoCB0&#10;I9a7fwT4D1u9uVjkjWGwniKvHIp3OCMAn0rY0j4F21je75ZJLkB/3aznIAz0x7Uo4mjTxEnvfVL+&#10;vQ8/EYPGYrL6MLWsmm363Xy1+88p03TtX1xStrZt5canov3vqa3fDPh83l/BYO/zM4DknhEH3s+g&#10;r3Gz+GNtBaErAoVIi5AUAAY9q8zSxisbO7voo/30z+VGW/2jzj9ac8fNppRtfb5nfk+RUIQnVqSc&#10;pRR0/g/QmvZZtQ8viedtjDpjOB+leg+GfBMk9wuYM+gJ60/4U+E4pNCtyIsjyxnjoa9S8M+GYbcx&#10;kjnPykjvWE4KBNGcqs/Vi+C/Cq6a5tmjwFRZRxyCTyK7H4geCpfFXwo1nw9p0DGU6ZLNGf8AaVd6&#10;/kVFW/C/h6S6v7a2hTLM37wn+71xXr+l+EbWz0kwTWmd0EwbP8SFOn6142OrumkfZZNlympSl1R8&#10;RftMvb6pc+A/HFpEEbWfDEbTyDq0ynnPvnNeQ+M57u5+Jllr4AEimM5P8Tryf0r1/wCJ1tLf/DHw&#10;9bzp++8N+Kb7SZ4yMbfnZ0J9MoQfwrx34gWbweK7aKKQfumDZBxyDyPxp4ZqLtfozxs1i1Vc31cH&#10;87L9bmT4q1e1vPHkeqW9uY/tV9dFsnuWyK3mOq6b4ol1nTUDOmlq0oxkMCCp/Q1lePLbStP+Md3Y&#10;2MQlhi1yF0bGEVXgXKgeu411p0u6s9QsoLWcFprKVbmN/wCJEcj/ACK6qs1GEH3X/BOPC05zxNW7&#10;2l07rQ8a+0p/ZroIgWtdTVhjgKrH+te7fssm31XxHFrEMrxvaWsJfaeiiTDjH0P6V4RqVnJYyarp&#10;kqFXZhJEMfeCuT/Kvd/2QDBbaqk13ENt5ZhVdW6Ft2B/P8hW2bxi8E2v62MuEHL+3YQl/TTa/wAj&#10;2D46aHHrnwX8R6RaSEPpkX2+AIfvY5B+hFeUfAzWY7vwhqWnvc7midCqE9FZdxH517Vq2nXDaFqG&#10;jXzDzDotxaTEfxArmM/kRXzz8ELuS2/tfTJ4Bui8lHIPQjcP6V4GDiqmFnHs0z9C4jqxoZxh6q+1&#10;CUX8r/5/gdHq1wy27XBbDREmI+qZ5Q/hWPoVrDJaX2nIR5TxTBAw4z1FdBe2qxxLFMgOZAc9jzyK&#10;o6FaWLvrjuVzpFzFK+B9+F8qR+RrtpfE7dD5LMdbJmJ4c8RXcel6bqqIri1t40Yr0DRnDfpXdLqD&#10;TeIbV7BhhfEMDnj+9u/pXnXhObTJLC60lZgFFy8kKlcfK4I4ra8Na6154r06ziuMSRlZZfRtikA1&#10;3JKT2PA1cUe/6zr8q5SORQozlfSudu9bMshDydOcZrLudcmuAxLA5PWn6Fp02s3qxICQW+alKy3O&#10;qjSk7I3tAj1C/dbi0ToeQR2rbv7SPVNNuNG1ZU/eoVXzF4/Ouk0DQ7Kx09Ij8oAwRjrxS6jp2nxp&#10;ujiy4+aPPPNc8fePS5OSNjxnwBrl58P/ABOPAWv8WgZ20u6A6DvGT3FesEG6UHAxtzhDk1w/x18E&#10;y6/4Pm1/TNPiF5p8n2kvBkO6A5cflXf/AApsrW88O6fNYfMk1pHJFcM2WZSo6+9W2oq7Io0/f5WJ&#10;DpUEsXlyE5PtSQ+Fb6Zy9jEZAOgfpXf2egwRIQ8Ac/xHFX7PS1iAWOHC+gFZ+0b1O7khbU4Sx8NW&#10;8UoGtxmF/wCAMPlb6EVqjwtp7yZjjQ7f4hjH513a+HrQQ7p4lKOMGMjP86msfBhtp/NtbVRCekYX&#10;7tCm2JzpxdjhrPwTFPNiMBj3CDP/AOqrE/w+gA3y5JX+ALxXpVloEr4hgiXB67VGa0v+EUgjgKvF&#10;nHpS5ne4vb049Dy6H4cW8p3LGT3AK8Vfsfhvaj5mscnua9VtvDMVthVtWII67a1LPwdBxcvExU9A&#10;RRd9WJ4yCPLbH4dWDEyvZKoUYJI61ft/hvaycQ2/H97ZXqcHhUOpdrcbewA4qynh5Io/KSBuOcim&#10;tDCeP7Hlx+GcciKiW+SvU4wK5zxZ8L7G+WW1ubQNuUj7uRXvKeH4fJ3M2Djp61lav4bgmj3KnIH3&#10;e9UpwicUsbKUrH58fHj9j2w1Wa5mtrAooJdSicpn29K+bvE37JmvabeOunJsZc/I7cOP9nPB/Cv1&#10;s1vwTp92ZUnhV2DARgjJBx39q8x8Z/AbTJHb+1dPjKy5JiReFPqvofYVvDGzp/C7HDXwWFxTvON2&#10;flxqvwR8f+HP+PzQrtEPIY25dCPXjpWNc+HtTtlKX+lSYB4ZIzx79M1+ksvwl/saZ7W3+cBcpFKc&#10;5X6Gs3Vvgx4M1dzLrWgIRt+bZD1P4Vqs1qdVc51ktFr3br8T835fDYuZPLiBfn7vINIvg263YWxu&#10;toOSq9vxr9DZ/gR8LoQLc+GLKV2O6B3gIPuppNU+BPw3ns1ks/h7ahx0dI+hrZZvUtsYf6uYeT+L&#10;U/P2LwzLbAlbO9PGfmXP8qlbRNSjQN9nlRT0Z1IH/wBavsfxT8ItK0qYCz8KafAv8UrqWJ9sdq8P&#10;+M72MFxNoljBEixS7ZWhXH4cVvTx06lr9TtwvDcK9Tkh8zx6fR3lbDkYA6k4z+FT2WjwxzKFTe7N&#10;8mf4fet3w74Nu/Ecs5tJlRYYiwHUyH+6M960rL4X+Jpsk2QidmyXJwQPSumWMpw91y1R72G4OUWp&#10;06fM3s2r/h+RSjaxsLA6ZaD96zgySgfex/8AXrofCmrm3mWO6tiyKOZIxnH1FNt/hNqNou7UZ1UY&#10;yD2rofDHgySykMNnvfPTIzuryq9ag4PW593lmV4rCyjCMbf12F1aG11W0e2Ri8VwgypGRnt/9etD&#10;wj8OZkt109bZ9wbcFySD6YPau38I/DG1tYVuL+PCuMmDHeuxtrWzs4/Lt7dUAGAAK8KvmSguSnqf&#10;quT8EVsY1iMX7i7dbfp/WhyWjfDC4aPy9RkSFCM7Ijk108Wlab4Z07NjaqjYCmXqce9XkcqeTwaZ&#10;qULXljJArAHaduR1ryZ4ipVmuZ6H6Vgsiy/LcLN4aH7zldm9Xt07fIrRtpl3/pEscbSEYJKDJrnf&#10;F3w203XUjOnAQsu4uEGN2a0bAgHrzWvaRxPAVlB55GDWqnPCz5oM4HhsHnmG9hXpx16rR9Hv52R5&#10;34b8DeLfB2qG/wDD+sG3DODcRQ3DIJlH8LgdQa77X5bXxb4Bj8O6zos41TT7iS40PVLa5VTZyOvQ&#10;dyu4DI7iqP2yOa+ZVbgHoTWjZ7ZDlmwO/NerDO8wwyumvuPz7F+FfBnEVRLEU5Xi9GpWenp0Ot8L&#10;ftK/Gzw14bttKtPC+kM9rAq3FxdyvIbhgOSANu3OOmTWXe/tneKJpbqDXfhvo8sk0/mEwzywvDLj&#10;AdTluRWDJf3FzNsiTbGp4z1Ncj4/8L3sDy+J7TaIePOQt1PqBXoUuKs8qyUatd26Loj5jOPBPw5w&#10;eE9rgMvUuX4m73a3vdWejPXPEP7Q/wAJPi74Ok0b4l+GNU0zUgwe01KwKTJHMORLn5WXkAkAc1x+&#10;janYXl3Z674f8RRWmvW8scttceYVBu4W3Ry84+WUDYw/2q8wtNSkjOV5U+vStO0v0bAYBc+nSuue&#10;e4+VVVKlm116nwj8J+Ea1CdHD89KMtkpXir9lJPTyufoZoOuQ+LvC+neL7a0aKG+sY7ghuBGzKCy&#10;HPcHI/CraypJnKkBTglhgV8L+FPib8RPB6p/wivj3VrFEJKw21+4j6/3M7T+Ir03w/8AtkfFSFFf&#10;WtN0XVHX/ltPYeS5HfmLA/HFfpmXeKGX+yjDGUpRaWrXvK/fo/zP5y4g+iVxPCtOrkuLp1YttqE7&#10;wkl0V/eTt6r5H0+kVsd0bhf9k56019Ot423ZHPJFeNaJ+2Z4IvLRU8QeBdUtLgA7m026juE+oD7D&#10;j867/wAG/ETwZ8RFWfwR4sivXK7pbCdBFdRn08snn6qTX12X8XcP5nLkoV1zdneL/Gx+L8S+C/iT&#10;wpReIx+XT9mt5QtNL15W2l5tI25tPlRjNCcjOarbZJJSCcHNaEl5cW8ZE8DpuHCvGVP61lx295c3&#10;e+AHBPevp4Ti1c/KK1GpTlyyi79iyqy2vzs/BPrT0dZSXMy/QmoL+z1IoVMbcDHSqlvpWpyts8th&#10;xxmlKUbXM/ZTvy2L808UJyZAeOxqrJqkLHaeSTgc1SvtD15n2RoePeq1v4Z195gpBxnJojUi2rlK&#10;jUTZrrdhTuzj6VDea55HyEn8Kd/wjWrQxrkE5HOaq3ekziQRToQwPWtlOCH7CaW5fh1Zmg3iTtVe&#10;51EsuWnX86db6PMI9ijI9RVbVfCGpXS4tH5/u0nUjEz9hVe7KD6w0dwT5vB75pNS8Q2rRbUA3gck&#10;1WbwVr+fJlixk9Q2au6d8Obk4W4dsDuTyalV7vRGbwU977mJ/aTzSkKTUlwbh4/3twvT7uTmujXw&#10;OkEi7eQOpxU8/hONowAgz3OKtVo31JeX1JfaOJ0yzjknLlH+rVuQWyKqgjjFaDeEDbAujMQPQU+0&#10;sx5nlSRkgcdMVo663MaWU8q5WyK2g0yT5JIWJ7kDj+dNktooZN0SEjsasX2nzRSBYEbFaFrYB7QN&#10;JG2aFiEx/wBjrmsY81zLGn3iBj1qHzxNwyZ981pX1vGQVUfnVWGyZTkDg+lJ4lIP7Fu9WM0y7Fle&#10;oXzjzB0+teqXOl2niTwncQSYYPtGDXlx0+aadFhQn5xXq9hDPpPgua8kQ/IATn1wK+N44qXyWTR+&#10;meF+CVDPVZ6aHhPxq8A6fomsWkqwAJvGTj3qUyWttZjyI/rj0xWX+0J8T4XvI4zyUbkGum+GbaNr&#10;2kx3E8auSqnB+lfCeGmI9li5cy3R+m+MeGnVyiFt00Y8F1Fcn5QR+FStpys6ytMVye9du+l6FCxB&#10;t0GDwcVS1Cw0+4GIgAP4a/cliYvZH8xrCVFujnDqEdsNhfOPWqWp3ZvQAig4NbN54WMpypxz61a0&#10;7wNGIVkkTJIPP401Vje5vCnVl7nLocHLpEsU29myOuBmr9s0RUJhh9Dmuzl8L2si+W7qD3qjfeFr&#10;ezwYDxnkk1Kq67mjwd1blMWOFUXepbnuWpkk97C26GVu/O41ZlhIBUMOPaoJdqZ+ccDtS9vTT3KW&#10;XS6QIHv9UYEGZ93tUTXGpysEl37R60631N1u9q8jPPFa9sTdsA0XUUSqwezNqWFne3J+BnRxKRmQ&#10;HPqana5jWMRrz+Nao0Hzl+4Tn0qlfeGr6NN0UTcc9Kh1adtzqjha6d+XQoi1a7JRM5Y805dAjQrv&#10;JJB5zUR/tWzb5bZuO+Ku22oTNFm4t2yBwfWmqlJ9RvDYjqi7Y24igIVQMGkdpCcDn2qsNYaFCrR4&#10;LdKjttW+0TiJoyOcAg1LqwuaRw87JMgvdQu4pMCPH4VFb6tIJgz5yDW7LoyzR7yOPes8aGkkhTPP&#10;sKUqkLHVChJJaHqfgaaHxD8LrqCVgVA5ye+K+K/iho8Phz4oi9t8HbeAjHbBr7S+GGiXB8HXlpF0&#10;wOtfKH7QfhhtN8Zea8mP9JG4/jX4LxcrcRO2zP6W4LfNwvHXY+oPAH7TF3YfDeLw6kTGTykBZF46&#10;Vyuo/EDV9YuWkSZkDNk4OKr/AAp8I6dqXhVbjG5gi5YnrxVm38GvFdsY8lB0FfqeQ0cHSwUXFau1&#10;z8Y4kxGLrY+UXL3Uyhc6jf3SFZpXkXtubpWXLZ3Lkv5ePxrtrfw1aEbJHI9QKtweAkuyPIG4Eda+&#10;gVelBHyv1OpUeruedmOSNeVNTWTzGQRpGSRXoS/C9jkyt34FMPw1CSKfNwAckDvU/XKa3ZX1FrY4&#10;6e0vp4jIlo7duBWfLaXbEpJCykHoa910Lw1oDacLeVo1KpgrjnpWTe/D7RmunnATB6VzwzGMpNNH&#10;TLL3GKfNc8jt9JvGy6R9KjvLDUpxgLjtyK9XHhTTbdsRbQMdDTk8N2Gcui/lQ8ZFvQn6rZHlVj4S&#10;v7keYwIGPzra0vwPez4ENuxbPXNeiRaDpagAsMDrgVbiutB0VcDr1+7Wc8ZbZFQwsHu7Hnl38N/E&#10;FvF5r2nHXO6sxtClBKSLgjtzXq9744sr+2Nvawc4xyKwW061eQytjJ5JNZRxlVO0o2NquDw7S5JH&#10;n7eF7qcYRGHPcVYh8F3EA3TRkY6YNduILZGyq5qWaNZVJIyMcitXinLoYrCxtZnCS2MVsNqnp1zT&#10;IER5RtBxnmupn0yzlmKOnU1as/D+mAgts4qJ4udvdN6WDpvdnKyWBYcITj2qKaxKJzGQQa9Bh0Sy&#10;lx5aDrT9R8J2K2/2qZguBzk4Fc9TMo0YXqaHZSyyVSVqauedyX9no9mbu8AwB0IrN/4SGx1OJ3tH&#10;3Ln5gKt/GXUvDlp4ceztriNpD02t3ryzwj4lhtDIk02znAyetfm2PzeVXMZWneJ93gMvVPCRXLZm&#10;74k1R7O6+0WuOGxg1paZqk2o2BFzCCpXOPXIrA1LULS7IkDB++c1u+FNQ04WoWZl5A6npX5lnuMV&#10;Wu3c+wwVNU4pHl/xd8GW3iSVrVLMAhScqK848N/AjURcG9iBjVJMZzzX1RL4Ai8RK8tjyzDIrjr/&#10;AM3wrI9jNaj5JMMpHU151HESekUdfsFU1RsfAvwbdWMkOnaqWEYj+Uj+KvT5fh7ZNIWFuOTkZFcR&#10;8L/Hmmf2mr3zxoVGFVjXqi+MtGZQzXEeSB/GK83E1Je1s3qaQw6irNkfjP8AYo8NfC9PN06KMQJJ&#10;h0J5FY+i/C/R4dVkuoIE8zy8Lh+lfTXirVdG+IvgwX7PGEmhJMqHn618wa3qKfD7xhMYdQkkgcjB&#10;Y9K7pVZ4KqqtJux85Uw0JytNHO+IPhbfya6YhZ5BORKj11HwN8GWWm+K5l1KIlWUIryJlU57VvaV&#10;rWmXNsmqT3QMbnh9wIFdR4a8Q+GJpALa6tcL6Yy1fZ5TxnNUXRd+ZnmTyeFPERrJXUSl8YfgzYa3&#10;apZ+HE8+SVxuk2gACujtv2ZdI0HwXbsqwSlLfdLuX73qK9Z/Z48MaL4yVpJTCXQneGOQB7Ctn47/&#10;AA/0xPD7WWiX8sZcYLQkgr/9avbzLPsbmODWHekV+JgsqoRxUsZyrmkrfI/Lz9pjQrPSvE15Y6TC&#10;9tGJm+6e/qP1rzHSdVuogIbm5Mir/ERya+mv2g/gRquntPqBmnnLlm3y85r5R8VyX3h25eKdkUKc&#10;EkYzX5ticNOnWcWtOh20/ep2e5X+IXiAQx+XBKO+Rmuf8O67scT3DggN144rmfHXjJmumLTKV5HH&#10;euNn8fXdmGW3bAPODXZQwdSpTskOMVTWp7neeM7SZ/LaXI29q8p+LuqqVaWBsfNiuQf4n6hG+4TY&#10;56A1Q1jxidaAM7luOldmFyyrRrKT2Otcjp6bljRbtvN3SPnJ5Fad2ysAe1c/4ectKd7fefj2rplt&#10;C4Cn8+1d9flhO5EIuRk3kcssTRHoBxUfhe7On6kHdsDODgVu3GlYi+bsM5xXMX0q2d2W+7zkVNOa&#10;rRcUdcY8jTZ63pHi3T44keY/dHT1puoeMrdF3iU4JycV5YPE0nlAed0oHiISjbNL+RrKGFqwd0xV&#10;ZQkdjrXjyK8zDBISx4AxWPMXY+ZkkelYMF2st2rIe/XNdZpkMVxFmUA56ZrWo/YrU5vZqTsjR8K3&#10;ltZqDcDaepFdRpvimITqdPsyxzjkVmaD4Vi1G03tI0ZzgFUzXonw1+EzG7iu57lioII+TrXo5fSx&#10;2LnGEFZM48VPDYeLcnsafgnQ/EfiaWOGWEW8DHptwTXqdhZ6l4TgR7G8JaNccDkVpWfhq1srSB4m&#10;5QAMO5rb07Qbm8UNNBkHgEivtsJw3Tpa1JXPl6+dub5acSh4d8Q67eK0lxNJIrHAJ6g1vQ6rqRk8&#10;tlYgcGtC2+H91bweZbbcE5C4q/pfh6aM+RdEhvdc5r67L5VMMlBPQ+XzLDxxT55LUi0u2vJlEgUg&#10;mteLS7iaMK+fxqaGH7FDtWPoOwqu3iHazReQ+V6YHWvpsPiedWufJ4nL4Une25FeQ3djblFkGQeK&#10;5y8kvL2VhICQemK3b29vLrlYT9DUENhdOQTbn8q6edNnHPD3skUtO02RdsrqB6DHNWL2KY27JEDu&#10;OMY+tXzC0a7mdRjtiq7uVb5eaftFfcfsZNWsZKWWplsOvFTLZbU3XHTvXQ+HdLutZuGhWElcAkkd&#10;K09b8H2dla7pHByOBjFRKrGDs2VDBScbnnVzrFjZTfu4iSD/AHantdfub1xHFZtjucVo3Ph7THlI&#10;2qTnqD1q/p2naTbIAqlGHX3qVXVyY4OpF2bRkXMT7MmLqPSqUKCW42KQMda7Ge10yeIqsfO0jNYs&#10;/hv97utdxOemK6IYiDYTwkokltp6vDnaceuazdVtQGaFQcEntXQ2FhLbwj7USvsRV1NO0a8gYOoy&#10;VxkHnNJ1ooTwrlax5r4ohistFYyDIIOPrXyT8YLqNfFl1Mp4Ehzivsj4r6HHbaU0FtKxGC446V8V&#10;fEG3e41i8LZJMzdfrX5Rx/iISxNOJ+8eFODqQwFSTObg1p3mCx9c10mnXUhRWdu4yMVgaToEfnh3&#10;Y9uK6W2t0jiAGAR71+dSnSex+uRpVep9L/s0+Ip7rw3bWnmFliJANe0xm+lIcsOOhr5i/Zd1i9s2&#10;ubRfmjWQYOO5r6PsPEM0mI/IBIXJ461+5cHY2NbJorsfzl4jZbKjnjl3LeqaylgNzYZyOgrFk1iK&#10;8mLK4Vj2Ip+tR3E7NIICCRxWXHoGsy/v40GB1O3NfV+3R+cVMLUbab0N14ftUJ2SqfpVe00u+8/d&#10;HGSPWsu1u9asrny5Iicnpsx/Wup0bUncZljIHHGKSxEWiFgpOSbZe0yzv44wxU8DnmrF7DctASy5&#10;9Bmo7rULiO28y0tmIPTj/wCtWNea3rMzMkkDdegFZuuk7m6wrWjZm6rHNLM+WwM881UsY5I5PKWR&#10;Tk+tXLjTby7UhbeQFuTVW18L3sdx5oWXIORxWixNmcUstk5bm3aeFvMHnsqknnGasER6chVowCeO&#10;Kms4dXihULG2cDqKo6xZajIhZLaTdjjAzVOvJrcf9l0kxUdpbkFcZB4yelaD6Rc34GwdBk1zmn2P&#10;iIXW3yZMMcH5eldtodvqkcPz2cmSBklegqPbWe5UMro31MmHRJrSfdcA4HPFQ+KDE9k3lZ3bccdq&#10;377cwO6Juv8Adrl9d1BhK1usAAJqXiOpv/ZdBRascpZaDLNM5G5ix4rqND8P36OIsEqRWdZX/wBi&#10;uA/k7sHkV2mhaszRpL9mAB9qFim1ozOjlGFpyWliEeGgYSzLjI4JqidEtInw0mSD83NdJd3l5PbE&#10;QWxYAc7etcrLbazLfMGtpFyeMio+stHa8BQ0sTX3hay1OEbXOe2elZ0XhKWwkJh5rpNM0fWpIwfs&#10;x4qw9lcwThJ7Rj68Vmq6Wo5YOi3fl1MKztLqOPZJGSe1OmFyvyBT7DFdZHpnnw5t7Tkddxpi+E9W&#10;vJdy2pCj0o+sx6gsIlsc1JZ6kbdWQY49KisLa/S9UzjKg56V6JY+D7qS1AkthlR6dar3ng9rf5zE&#10;AcelL6xdlTw07XiZ1hMCMvHnjgbabrMb3EJMa44/Kr9pYBJREQMg+tW7zRXks2K4yegxUe0vI0hR&#10;lyanmt1cajauYY5CeeB1qezn1hwFlDKCcZxWpb+G5Rqwa9QlS+c47ZrsP7C0yaxEcUajj+77Vo61&#10;gp0G1c5mw0S4vYgqtye9XYvDeowo0eTgdBW1pmntpsgCyAjPQrXVaRBp90o88ryehWsZYmcToWHh&#10;JHlc/h64SYtPbYPY5p//AAjt7dx/MuF9K9cu/DXh65GAUycU4eDdDW3AV0B9zWf1vS7M3hUpeR4w&#10;ngmcviMnHXBqtN4Uu0fCRLn3Jr2mPwzpER+aaInNLd+FdHjj3HyyT0ApPGWB4aFjxaPwvJEw3wrk&#10;n1rZ07whczYVo9uOmO9eg/2BpEcod7VGA9anjOkW5BijVSvapeMn0MvYpvc46D4eXEkgmlJxnPSt&#10;nSvCekwXDTXu0Q28Es87ZwdqIWwPTOOtdC+vacqCNYiADzkVd8Oad4X8V2+qabfSNumsmiWFYyWK&#10;P8rYx1Pb8a8nOMwxOGyytVp/Eoyt620/E+p4MyvC5jxPgsLiGnTnVgpp9Y8y5kra3aulbc8G+JPx&#10;3+FXjr4cx+EdN0bVrS6g1Nrho5ijK37sJxKp4+leEeK5fDsrLHa2c4fzAQxyfl7jP5V3fjjwn/wh&#10;F5Io8Ozx2kU7w/bLiAxI7KcYTP3j6+nrXGatoGu3KnVNGj3KoJEU1vgsO+OOfwr+VsdmdbHYuWIx&#10;crzla72vZJdD/angrIeHuFMphg8pi4YdXcY8zaXM7ta3e72bujR+E39lT/FLw1DbW06GPVI5ZGfI&#10;+782fcfKa9z/AG2PFb65pOlafJIo+waBEIhjqPLzmvIfglpOt3Xj6yvZdGENvbWd5M11sYK22Bv7&#10;w4IPH41v/tua9b6X4hvoYt5+y+HFQDOACIen6V+3+EVOl/ZuKxKV3e33Rbf5n8T/AExM09vxpleA&#10;5rJUW3d31lUaX/pJ8mfsu2bRaVdyIyEvboxbbnG+Rj/M16VcQyFWkuSvHyhmPTmvOv2bJf7I8Lfb&#10;GRW8yyt1Ybup2bv6iuy1jWrm+kAiJiCjkBuDX4xmlaLzCp3uf2p4Wv6lwDgFyv4X/wClSLhtrVUJ&#10;fUox/eXac1kakb3aY7F0YluNy44rL1nxXBpZ8vU9TVeM7Cw3EfQc1z+pfEe5u9y6RpV5MNuFkXCD&#10;HvuxXCqNSq00tPM9nNOK8spRcJTkpbWjbm+5Js6R4tUeMiQR5H91hVO8ls7ezKm1kLjO5vPyM/Su&#10;Ql/4TzXdpm1eO1U/fKZkYL6AADJrmvG/iB9E26Bp2t3VzPIn76eUbBGAeSB6ntXVTwrcrX+4+FzL&#10;iynh8PKr7GSjayc3G7b2ST1+dvuKPxU+J0luj6NpEw3ZIuJgPlXP8I98dTXjurXLX1r9sZgLVWPB&#10;OTMwP8s1qa/dyXN8bNS6DazSNu/gHr/tHvWbpul3niKdLO1mJRAXY4yEXoMe/tX12CoU8NSU9j+Z&#10;eJs3xue46UFd3ulFd/8AJde/XYyAL7Xr2HRdPsWmZRzHFyN3T8q9x+FfwKsdF06HUvEcSyXQjzFa&#10;LyEY87m9SM1S+G3hPS9DZfsUKmVh+9lKgkn2NeqaLauZkjTO09fb8a5cbjpVrU6ekfzOLLcgWDft&#10;8S+ao/uXZef5DNE8IQSs9ysPJAB+grctfCMEtwkTJsYnKOO1a+k2MSsojhGCvatyz0q3ljA3EcjP&#10;qD7VhTgrGlec41LI57U/DkWk+F7q7vlHkrC/nSqeRkHFfO+s6Q5vLWJoiEabcozxtHGa+k9dabxZ&#10;bXenRShrDT4XeeVB8s8gHC+4H868WOnSXGuxhosokgRdw9hkfrQ5ONaNj2suw6WVYirLS9l83/wD&#10;134QaUr6VDG3/PNcYr1HSNJikkWNhwuMHHQ1yXwksQmmo6wgAAcAV6v4M8KyandiWVW2KwIAHHHt&#10;XTiqyinqcGW5ZKU07HV/CXwat1qBu7iHhYhj8Tx+lekXdgqatZwO6qCrqqZ6/Kf6CovBmgCzRJok&#10;2eeuSMdOOKq/F/xFL4R8IT67p8SPexYi05SmTJO3yr+Azn8K+SxdZ1Zan6Tl2FUIpI+Ef2mbGDSf&#10;jB4z0jTbpzaO9rrUcY+4JwPLk/HaRXi3xRgRfEsd3BuVZ2Dqe4Ugc19D/tjeCZvDVloXia1O97y3&#10;ls9QmYf62RvnJz/vA49sV88/EfVI7640qaX5SLVUddvC4OB/KvSwcnOMZLt/wD4jiSgsPi6lJ9Gm&#10;vm2/1MXx7DcW/wAY1eJWLXV1ZTKCvJIVBk/lXompWdlL4r1i5d2S1t7PzLbDYJDk/wDs1ch4ugWb&#10;406Pb37uySPbPjOCRsBAHt7V0utm9S8+ypY4juLcxMTyeJgQD9OmK6q0m40/8P8AX5HDgqapVK7f&#10;Sp+n+bPK/irpz2HiM6kk2zzF8p2A4OUGTXefsmRyjVUkjkGEEWFz/wBNGH8jmqPxF8Py634EvNTF&#10;kDLb6quZQMfKwwE9gMZqx+ypqMNrfX0N0q77a5t5S2f4F7/TPauutP22VtLdaHBl9L6nxTB9JXa/&#10;P9D6b+Id+bTxHYqU3LdW8cMwB+8yqV/livnH4N28ieKfE1vNzmXcCP8AZmK/1r2/xZdXGv6ANUhd&#10;h9mujKsvfJJNeKfBsMfHuuws33lkIOeuZMivKwUPZ0J/L8z63P6rxGaUH0bbXzR6NqOjx3drvjAw&#10;qA5B+tcgzw+HNe1eSdGQT6MCR2chuDXodi0K2iI0RJ6MCa81+K80kOunTmUqJbAqn4vwBWtBNSbP&#10;JzqMVCLXQ5iEzabd2epyJiO6jBXjoDmtTwXE0PjB76OIN5UTIuD0BINT6lpMdzockT5C2sarE+fu&#10;kCqvw/t5IEN8bhi0kjbu+054rq57I8GNH94ovrqd9p11/bEmNPI+Q/OhPIr0TwBYpDtd3x3JA6Vx&#10;EPhmaa2GraGpjuo0+VgPvdwre1aPwv8AivYP4lbwf4hQ2mprgy203G9f7y+oo/iI9inGFBanuNks&#10;dzEFiyw6ZI6VZOiSXFudhwf4SRUVheLEq7GVoiOdo6VqiaSS1PkS8bcDFZ8jRXMmzCsvCV+Wn0y6&#10;vFMM6EFViBO0jBrE/Zdtri08M3/h67EjvoOrT6ehcfwq5K/oRXerv/czwqdxYLgdT+FYH7M+lx38&#10;vjLW1lMaT+MbpYmzkSBMKSPxBpau9zKdRKafqekafpckjBFQHjkGte00eSf92YwgHcVZstMCqGhc&#10;Z6k461uaXpdxMQyx5UDrjvWTtcJVnuV7TR7byVDxHj1rY0Tw9M8HmTfKuec1ZtNJuLdA8qAKT3rZ&#10;t5CF8mFBkdzU3aRxzrczsirpugW6gtaxbufvNxn6Vo2mjwXT+SsYyPmcjoCO1WYrhBEscoG0DotT&#10;W11FAoaP5T396z9pciTe/UVbLywF2gBT1NTM8IjCAj5faq1zfGeQqr9TxiqVzcvGDmYdeRnrUyqz&#10;lsZK3Vm2l7p6LuZxjqR61n6r4iRpRDZxcEc4rKkubgj5RgEcZNQLLFFkl/mPDGqgq0nqZzlTvpua&#10;sV8g+cyfN025zUV/qBJxGMN3471QhlxPmI445cnNOup0ERCSAu3GT61t7CpcyU4p3sUImKpLJJ99&#10;3yc1la0lvfoFkQl0bIOK17iJZFIjYb8fNjisvUx9jjzIoXPIbOc1XsHfU1Um3dHB+NtOsJFSZ0ZZ&#10;42Ox1HUenvXOLNqQhZJo425wvy811niGKWa5+0y/MACIkxwM965vULiSKfy2kU+wXGK2jhrle3nF&#10;WKU9jYm2KXCkOx+Zyv3fyrHu7iGxXyUuXOeEBXg1pahqDMxGABnrXJ+N/EVro2lTanf3ISG3XLMD&#10;+lbPDKO5lSrVKk1FJtt6Hnv7RnxDg8DeG/KiuI3vrxitvH/N/oM/rXyxrdpftANVvrRzBPIfnzyT&#10;16V3fiSbWPjF8QJdRv5THbI+BuPEcIPCj37n610N/oPh+RBFLYxyRRgKpxx09KxeIhQkktT9eyLh&#10;qrLAOcvdb693/ktvU8k8O31xopeKK3jAYgrk52mun0f+39SIC3sSggHDH/69dfD4c8JvbYj0aGNx&#10;02D/ABqaw0ONJvJt4wy/7ajIrKpioSu0tT6PDZFXpuMXO68rmZpXh7W7orZSXQfJxlf/AK9d3oHh&#10;6w0SAO4VpQMsxHSorc6focAMrjzWGOB8zewqMXl1f5RASCeY0PT6mvLq1J1tFoj7zK8Hg8qalJc1&#10;Xor3t/wf6Rtm+3ttiUEfpQLls5B3HoAOlV7XTLyYKZiduPuKOBU0wa2byktn9sLxXG1C9kfXRqYr&#10;k56icV/XQnWYIMyOOegqzHuk+ZmwuDk1nW8DzS+bKTnsKsanqiaXpM98yO3lRElVX0HFZzh7yS3P&#10;QwuJ5aUqlXSKTf3LqZkNri5eVJlZSxwCeladsGVPmH1wa880X4xKzBdY0Igjq8J6/hXT2HxO8JTo&#10;N8s0ZIziSI/0rqr0K6+yfLZRn+Qz19vGPlLT8/8AMn1qxGnOdQtZBgt86mptD1ZTcDz36EGpIvGX&#10;gq9hkjuL1X3L8uVI2/mKit9N8PXMRu7G/UqvJYNWfNeHLUT+46b4dY1VcBXpyW7ipr59TtvhFP8A&#10;szXus6xpX7Q3xvfwV9is/tdnIdLM63qEY2owI+cNxjHvXLWeveDfE0Usnh7UINV01pGEUvH7xQSA&#10;SM8EjtXivx/jfxlq8MdjEktvaJtjlVOSx6gn0rjPAPiDxR8MdeW/08yTQE4ubMudsg9fZhXpU8to&#10;1sKpKVp726f8A/P1x3ics4mr0qslVwsnyrRe6utrL3l3u3dLSx9AeNfB+ny2pu9HthbNEOUUfKwr&#10;koY545NsiEY9BW/4V+NvgvxNi3k860nPBhul9vXpW3d+GLHXgtxp06oWH3oyOlc8KtXDrkrJrzPp&#10;MZl2XZ7P63lNSMr7xVvy6fcjlYpFCdBwK0rG8dlBzn3Iqzc+FDa3v2USsyCIkysvU+mazpI5rfKK&#10;TG4PK5rTnhUWhwfV8XgJ/vFbp80bem3InJ3IOuK3NAtpZtRjeykKThv3LhtpDdsEdK5vTN0UIy24&#10;4ySK6zwV9oTUobuO1WZo23iCR8ByO1clRJSR9PgKsnh5NpNqLeu233H0/wDs6nxdefCC8Xxal48q&#10;ayoga9JYiMR4wpP3hmuz04R2k294hUPgDU72b4SaNLq2lT2c9xPNKLOaXIhXhRtB5Cnr/Wp3jjKF&#10;y3J6Zr+m+CcO6HDNBNt3u9d9ZM/yR8c8fHNfFTMa6go2kotRty+7FJ2skt97X16mqkmmXMZGzJxz&#10;Vf7Qtox8uJSM9GFUrHeJQUm4zyMVoMsZXLc596+qUFbQ/JHFsgn1GGQ5NuAcdAKrfb0jPmJHz6Yq&#10;jrd/JbyBID25xTbRrm4UeanJAwawfKpWuQ6PMrtl+/8AEJSAFkB9hispNUs7u4CumTnnmprzRJLy&#10;PYzMOckqazpNCt9JYSlmY56sa2ikkZyg212OrsjpjQgrhTjinGOyiYkLkmub/tFTFsjDAj/apI9X&#10;eE4Zm981VtC/ZxW5szyWonJRce9WV+zzRAqADWPa6laXUu0nnvzWjNZO8BNvLjPQiklfqEacddCp&#10;qKLG37uUZB55qXTPLkb96y9Kz5tH1NpM+YWHP8NU7ldStPlVGX3zSlsRKhBu52UUWmyxeWCpzVC/&#10;02xt2MjFB6DNZentKsHmSXBGag1SaWRNiMWPqxoTS1bF9VvszSAteGKqfxqG8vtOVShGOx56VjiO&#10;82DbkfjVW+0ae8JaS6ZeOmKceZmn1dqPxGlMthIpZJFI/wB6ooYoHbakg64xms+38NMWAe9OO/H/&#10;ANetW00K3iQILjJz1rofIjH2NcvWVtCrxsACQw5H1r1Gextrn4c3Ebr/AAjd+VeWwqtoFBl43DnF&#10;ew+G7aHUvBF1vbO1Bx68V8fxgnLKJfP8j7vw/wCeGex5l2Pib9oPw20esAqh2nJzXofwSso4/D1u&#10;rnBNuOfwqr+1TpVtprLLEFHJ3HPao/hDrX2nw3AtrIMiLGQetfnXAFWUcxsz9d8UKMamSOVux6cd&#10;L08Q7pZckck5rOez0kzrGly2M81RiTVLmIBmbaRzzUE+mShi6ysD2z2r9x5pW0Z/NsVB7wNe6g0u&#10;JVKzE49a3/D954fa0VJ7uJcD+L6153PdSW8myeU49xU9mkV0Cwuj7dqznCpVVuax10KtKk7qmb3i&#10;H7BLeBrSVSR94jvTZ7SG7tQgcHjmspdHKy+ZFct9AasPK9oNuS3v0rRU5JWuVKak+blsMbwTDcqW&#10;31RuPhvdyEmKYBeetbtprDGI4k2nuuKWfUrqWPELUOmm9TVSko3ijmbD4bXEF1mScYzzXR6X4DiS&#10;YNLLx0yDWfJqmpQ3JCv09qswa7rAIIm49MdKmcXFbhTTvax0Nx4X07S4BMXZiB3rGudd0mAsk6Ae&#10;ua0rKe51GDddTswxgA1maj4aiuGYG3z7msVNJ2Z0unJ6lePWfDEj4eDOT1q1b2vhvUGGwJj0JxVF&#10;/BEjplbdxgcYFWtG8ESQPukV+n8XFDnBK9yVCptYi13QNAjH7sLnHRTWEbfRLF8hCSOvNdfdeF7c&#10;nDlee2c4qi3w2sLlzL9rI9QP/wBdVGcLbilRk3cyotQsriLaIiMdBmmJeWtvJgJj6it3/hA4LL5A&#10;xIP8WaJPCGnohkkk57cVfOkrszdGb0Ou+Dzy3miXsca9U6H618u/tW6Ff2/iOZ3UKBJkfnX1R8HV&#10;ksPtlskeUMXXNfMv7ZXiEJ4hkQKVIbBOK/GuNlbO4yX9bH77wBK/D7izoPgvqmoL4ciQMxLwjj8K&#10;7CTxNe2zsrx4z7Vwn7PGuQ32hW8hIf8Acj9OK6/V8C4Z1iLHPav0rJJp5bTb7H4/xJRqLOKqTtqM&#10;k8S6u8oMeAuemK6/w3r17FaeY45xzxXFkXKKTHbnORxir9hfa20WyKAncMHAr0uajJ2seNCFaOtz&#10;r28YSNJ5TuoPoac2uSbS5ccDpXC3tj4jWUyeURj+93rQ05NZktv3qY7HBp+xp2uh+1nzWaNa98VX&#10;MEm+3kH3snFSW3jeSZdtz8nHLZrnp9M1SWU4iJHOfent4eufKGVYZ6g9qmXsouzD35apNHS/8JHa&#10;7gyXG7jqaU69FKcRy/hXO2fh+ZGAjdj+talhoTCQM/GDyaSVPuN06rNJdQUoSZsHFY+oXkzyjMpz&#10;3rWfR8gbHz+FRjREaQh0LHHpRzQQ1SmtGZ9tqcNivzMPfiq194sgXIXnPpVvU/DUkzYijce2Koxe&#10;Cbi4kEbxlT6kU5So2u2T7OtfREula6l3NsCkcd66WyNq0e1nU59aZo3gO1sow0igtjril1DRrqM7&#10;LdMiuV1aXQ3hh6/VEV6NKSbJnAPoKr/brGIlYmyfXFLB4avJ7jDxNyeqitGLwe4QOqNk9QR0pxlT&#10;Svc2VKs2lYZaavawxKy9QemKj8Q6odR097WFsB1I5HtWjp3huOW4EMkJHPpV/wAR+D7PTNIfUMbR&#10;GhOdvWvHzerhlhpKR7eUUsV9ZTWx8h/FSW40m8lEsjHbkYPPOa84bxFeSyhIePm54r0v4+6xp8ly&#10;5XCy7jnPcZrxD+32GqrbxITl8cV+L1oNVZOOh+p0qacFc9U8PXM9zbhpm7fnUt/4gm0aBnRzxkZz&#10;3qv4ds7qXRVuUjIYDkD6Cud8Uz3sxaGRWUBua+Ik1PFycnoj0pUUrNHsHwf+OdlbWJtNUXdLG3yk&#10;9x9azfi94v0nUr9r6yUbZQd3I614za6imnEhrnDfWrtvqsN44QzhiT0LV6NKtQi7xQlWhBWTEvvF&#10;ur2d2Xs3KqvcHkVq2nxv16K3SOWYllGCaLvwrbTWPnFcEj5mBrk5NCj8xsSNjcccVwVZUa1RuSOe&#10;rKTldM+gPhN+1hrOirJpUuqTTRzrgxSt8o+lcB8ef2iZZbw36agmVb5okPb3r531v4h63YyRtbNt&#10;MYBBDc1z3iDxXqWuEvdN8zKCxBruo5beSUn7p53xQu90fRPw0/a0ku9Qh8P3N8fskswDA/wV9G6J&#10;r2mwDD3OFki8yJ1bk9x0r80LC5urLUYpbS4ZW3da+q/hp4g1ceGrWOW8Z3a3X94x5HHavThSp4GS&#10;lTiVKSqUOWSPuv4KfFS98P6ONf03WJUgAKSBX+97GtXVP2jfFer6sbK91sRWr/cIbO365FfFHgr4&#10;3eLdB1MaHH5c1qu5mil53H3qxffHLxJqGoSz3tpE5yFUK2Noz9K9COJqYmpJzPMq03RS5GfZ2p3e&#10;h+LtNZLy8WbKEGUrkCvlj9oT4MeG7ud1s7QSnJwyjGeTUXh74yeK38uwhdUiY4Zc5OPrXV6m/wBv&#10;sBcXpZ2YYX5sbf8AOa5szptKKiRR5ZP3kfE/xb+Eq6U00z28kOGyOOMV47qXh67Ny1vFEXOcKF71&#10;9xfFbwTpdta3l3K7S+YOFk5C59K+d9c8O6bY6/BdQRAM6sGHanhpVMPFJu5TUZvRHh+r+D9Z0xRN&#10;c2TBSOCazGhdBgDFe3/ES3tINM8qO2GCM815TcRQ+YT5K8n0r1qeIlNaoqELX1M2y1Q2EgJGRnNd&#10;b4d15L7bGz5B5x3rlb6ziyOOvtWl4UiWOcbfepxEIVKbb3NKfuyOyvZgIcr3GK4jxSjLKWX1rqry&#10;RgmwYxn0rPl06C9YmYZweK4MK/Zu50STm7HFNLKRgce1NgiupnAU9TXVXvhvTlBYJyD1pun6daxn&#10;f5YPFemq6tojGcXFEWi6LcMoeTnBrptMtLl18tG+RfvGoI8JFiPjArZ8JXDfbEhZQUzll9TXIr1q&#10;qTM3Jxi2jvvhj4L8WXO2a1CywYBVZF6V718MwYrqK2S1h9JA+CPesPwNewapFYRR2KW6mFOIj3x1&#10;rT1uc6ZPJd2C+WIm4QHqfWvtcJFYOnGUT5jGT+sTcZI9U1W20ixK30sahAmG29OnWug8EfYtUt45&#10;4IwVJ+VT/drwzRfFWseIYBPrN00yKwCw5wtev+AnuPJieOfaojGIwOByK7MHjK1bE3b0PMxWGpUs&#10;PpuelJpsATMcQAFT2Xh2O7UzYGRzmsvQbia7u1s3cjc/LCupksJLD93Hdkj/AHQK+onXlGlc8CMH&#10;Opy3Ma68KvPmNXxnuKnsfh1aRYlnwxHJJJrbsgVw7NuIGcmrSkyje4HJ6AYrrwmKm1fa5niMHFq7&#10;OZ1Tw5Y2sYcKnvxXPahBNGWe2QYHTAFdrqFvFM/kso570yLT7W3gA8lW3dyK9qnN8up4dWn7+h5V&#10;c6Xrk9xiM8k+1aUHhXW3U+ZFj3zXY3c0ME5WO0T64pbTXJ9u7ylx3Xjn9Kty6nNH3LpszfCGj6lp&#10;UkiTZKMgy2B/nvUvibRb2+CqjkxgdM1qS6/MN2LZBx2qpceIJinzW6HrgUr80rmqnJwsYVh8Opbi&#10;bJkwc1tn4TrJCpWTaccnJqkfFF9bXHmRIowRwK0o/HmsqAuRginOTWhCUZLQS1+E8sS7pL3I+lXb&#10;TwLplpLtbJb1aj/hJdSntd7uOUJ4rM/tLUZrrJvG69KSnO2gp2hZo6RvAWn30X+rUjHes+b4Zw2b&#10;NJDgLuJI61oaDeXRAMku4+pq/cXcpXLMTxnBY1Lq1V1NYwhJXPK/jB4LePSDPGQMxED9a+BviTpk&#10;1l4nv7LYPluWFfpD8Q5mudJKSKMbSf518HfGjTbS38eag6R8mcnt6V+Xce/xacmfuXhXUk8NWi9r&#10;/wCR5dBZ3CsHHSrBeaKMl1JA6Yq9cFV+6uKciCVdpGOK/P8AY/W1vY95/Yv0CDXLW4kn+Um4QDj2&#10;r610b4W6HCqzTlM7OTjBFfMX7GEi6Vpcq28YLPdcs3bivf8AVfE+pNGgjk2YOOMf4V+zcJXhk8eV&#10;2ufzl4kTl/b0k+iOpn8D6ErBRLkDsFqzZeHPD8CiJ7ZSAPTFZOgTzT2nmSysxPqalvLidJCI5MY7&#10;19VCU5dT8/6XLOo/DvwztaVLWJW7YXNVLDwnoFo7AQrkEZ4xVK/1i58sRYzkDkmq6XUrcsfyJrSK&#10;k18RCjFS0R0zWGjRWuEiU47YqjBp/h6e5Judqn0xWHNcz52B8A1AUaRtpkIO7qKIwfNuTJq97HUX&#10;+meEYofMN2qYHAA61kSah4Xgnx5qEKeM1lXtkjBzJKzYHc1hXOjQSTZLcMemKbpvuZyk73SO9bxT&#10;4WVFjMsZ/wB0VYg1HwlKAZGBB7AGuFtfC1mYwGlY85HHStK08O26AqLh8e1J3SsmCnU6o7S31TwR&#10;bdYVDDuc8/rVyLW9BmiZYo8LjjbXmd3ocQuNy3MgwenFdH4WsFjhz5zn6msuRtau5rCrJysopGnq&#10;B0iR90YwM/NurNuU8LSSZfTwGz94g81rrp1vPkOD1qC68O2G4fKeauKSQpc8XoZj6H4TnXJ09Gye&#10;wNXP7A02O3X7FZMoHTGap3GnrazDZJx2GK2be9eK12FAwx3JpOpy6DinPcitfItFANvkeoq1FHpM&#10;7iR7Y57kiqPnNJnKr+Aq1asWTmiyZotjWhfSreIELjI54rMvdc8MJJl5Rx6jmqWszSK7KrEAY7+1&#10;cXeRebdkSsScnmn7KNmyZ1JJpHoth4p8Ov8ALAoLZ7ircvjCxt4WURgEegrzfSrZYG2KxOfWtC5L&#10;I+1TUKMepXtJxR2tv8QbKQBC2wk+lVNV8R/aAxRzz04rmLAKZyNoz61dnZlT5WwMdKq6WyFz1JLV&#10;ljT2up7wHfjnPSulsbR5owkkmPeuMtHlN2MSnrVm6uL22w8N24JOOtNybWhMJOJ0194UXf5nnAkD&#10;gU2300QJy3Ttmsi31W/eACS5ZvrUkFxOzgGZuSO5qVKXVmqSvc2Utkd8uBxzVglY48RybQKyS8wH&#10;ExrH1LULq2YhJm6nvVcvME5cpt3niC5tpAEdjg9aiPi/UgQGlyp7MBXNreXMrDzJM59asQTyMSj4&#10;IHoKHThfVGPNLua9t4quJLgpIcY7gDFbsGvyMMOOB7CuPRUD5VADWnY3EzcEjH+7SlTg0OLZtXmp&#10;rKoCkj1qEOmNqSfjTobSGWNWcHOKJrWOMYjJHHY1lpDVGqimVpIZJBlXb2+altDqVlOlxa38kMiO&#10;CsiNggjmkUlW2qab5jmUDd2qnJSVmgjBQ1jozZ8S694O1S1h17xVZDUr+yXFrazxhgjk/NIvbJOc&#10;5zVKLxrb6vFC17pmnm4icmGb7FGWVeygFcD69az9XsY5gm9jk85wKoW+kKku9bgjnGAK8LD8NZLR&#10;lOoqEW5O7uk9fK595jvEvjfHUaOGljZxhShyRUZOOj3u0023pd9fVu/QeL/El9qHhK/tlvWCSW3l&#10;iIKAvzOo4AHHJ7V80/8ABQK70p7nxG1ptSaDQpfM9SRER/OvoPWFNlpltscsG1OzDhu4NxFkV8pf&#10;8FC72SCTxcUA3ixuFVyTkDaK9uhh6WHwGIlTXLaLemnR/wCR42Cx+KxOYYdVpObnNRvJttK8dm3p&#10;ueDeBNY03wf4IE+pTiJLe3txcbxjB8lCMepNUzqvjf4itK/nvoOl+ZiGMD/SJU/vM3Reew5+legf&#10;D34J6f8AEf4F+JPi7reuzAeB7y3ttN0lIR5U5njQvJK2cswwNvYD61xmqeILq01Wz8OWESR+eDmZ&#10;xuA7fdPX86/lfH0VRxknZNy19Ef6icLcQ/2lwxClUrShQw/7twjfmnLR2ctLR97ZNeb6KH/hF/CP&#10;hCFp47tfMlcia6v38xmOOu7PPtVF/HN0GFlo2ki8xxvYYXHrkjmuptvAWjR/u9R3XjsxYyTE9T1w&#10;AcCnyaPpNj/o1pYqgxgla4fbQbs9WfYUMuzOrTTwzhh4W2S5pf8AyOvzOH8ReINZs9LNxqMkMO/I&#10;RIZMfTGOpryjWNeuorefUnIklZiu9ucschR7gV2Hxj16afxNDoEcAjjhPDA5JJHWuI1y3U3sWlMF&#10;McMeQSPvHHU4NexhKcbJtbn5RxRi8TVzCdCM2+TRN99m/Lqc3NBJcyJZWztJNdOU3Dknnkn9a7bw&#10;5o0WkaXHZLbBZdv74nkkmrHwo8O2Vzrcmu3Kh/KDokJXgDYehrSS0j89mB6nOK7cXiHL92umv9eh&#10;5mR5PGlSljG05SvFeSVtdervqafhqBLciSNQMnoK7vQb3yGJK5UpzXDaUCJVweM9PwrtNFkaNlK4&#10;7dRXnQabuZ14K53OhXkDwibdgAenWrsb3fiV20vSrgw2x4ubtQM+6p6n37Vz+jF9V1H+zN/kxLFv&#10;k8vq+O2T0Fdjo8iCKNIIhGgACoOw9K66b5kePXpQi72uReJYLHw/4LuY7RVhVYCsYT/aHf3PNeJ+&#10;EbGS70yPUjz59/Kyk9R83/1q9Z+Nd49t4FuAijkjn864fwVZ2/8AwhOkFIwD58uT6neazc7135WX&#10;6n0cMIqXD1Oz1nJyf/pK/I9s+COjebY5ZQRxxXvXhLw89lA10IwjcBQOc5615t+z/pVnLp8RMfOe&#10;Se/Fe8WVrBZx2+yMHADc9MjpXn5hXblY78uwtOnT13NqyW3tbEKrZ+QJHjqWxgCvM/io58S/EXSf&#10;BM92RHp8Bu74AYw7fcBx9Ca9RsLWNIYXYlnZNxc4yOM8V5JpVy+q3et+I75Ve51HVXWU44WNSyog&#10;9lVcfia8OTvqfU5dTTqeh5b+2FodprPwd1O5MSs1pfxG1QHHl7VLFh77f518P+L7ZhqMFqSC1vAk&#10;m0/xDr+tfffxM36p4eu4r9g9skMjG3C4DMVOST9OK+BvHd48etpDAgQmyVC/U8Fh/KvTyybfNHsf&#10;E8dUIQxVOr3VvuZY8ULDbfHbw3cSBZFmjsSYz2cqR/n6Vu+Obu6l11rS1UrO99NvQdQUlBwPQY5/&#10;GoNN0q0m/aS8D215vmjmisnlVm+8djcewrXuJo7n40uLiBW8u51BlOf4i5GfwFehNp8nlH/P/I8X&#10;D0vaQra25qtvwj/mTvaWms/CnXdkYKrqJbA9owf515R8DtWt/D3xKFhd4WC/jaJgRwWGWX9RXsek&#10;TBvhjqscUYjWLULj7vcHtXgt9H/Z62WrwSMJlmUqwOMYYf8A1/zrfBvnhUpvqeXm83h6+ExEd46+&#10;qvsfWkt6IvBN0XK75JTt2jgjGePyrwv4JPcTePL+5dMpcb/KIPbk5r0DU7u4f4fW955h23EFx+67&#10;IAD0rhfgC4W6vJlX5m6E/wAPBziubDRtSme3mdXnzDDJaWTf4X/U9Zs7ny5midt20cjHTivO/iYY&#10;9b+KOmWMjlYltvMmC91UlgPzrvpbjy5YyIxyvze9eb69/p/xJur2bqtnGEA6DLYP6V00o2RxZpUU&#10;4RXmh/ie2uP7OttFhYrPqBDYHVUJ6/jVu+8Pv4TtUuIFzE6qHTrtPc/Wp/BFvHr/AMQ76+1Alvs+&#10;IYEB4QAdq765021nRoZ4wylcuCPvD0qnFNHnU4+0bl8kU/hx4ot1eGzu7lTHOuQcAhu3/wBYirnx&#10;l+D9v490VfE3hmcQa9pq+dpl3CwBcrz5beoPSvLNauJPCustZWMshtnnO2LzCChHQhh0r1D4U+Or&#10;zV9KV7i0VWMnlNsfAPP3sY61dNOC5kP2kaqdKZ1v7PHxLl8eeDrYyWhMwBiutx+ZJU4dTXqOnT+R&#10;bgeWx+Y/KvJ+lfOX7Pup3Nnqni66tnZFHieYxxKcKucZ6dc16tZ+M9YuLCWCykFvtB+cfM35mrmr&#10;srDybgmzb+IXxBvfC+jtZaFo8l1rd+fs2h2oIyZn+UMcdAM5P0r0P4PeAbb4cfD/AE7wpNLG09rA&#10;TcylifOuHO+V898sT+FeffBjwna3+pw+NNVu5bm7k3/Zw5+W3AHOPUn1Ner6RJFcThbmHzBuwNx5&#10;FYyjpYpxu+Z/I6bTLi2YKJJD8vJwK6DT9QMjhbZQsQ/vd6561jgh3GGLbgf3vetixk8tI2RQC3Xi&#10;udx0MalmbaTtKNlxdEqDwu0VbhvLdox5CkAdTWTDM+zexyc0W15cXREDsoVjztXnjmmqTaOJuzub&#10;ltqAA2KMsenHFLeapb2QHnXAJPUAVi31/NYxD7LGisT94rnFJJcu1r58oDOR19KFQVxSnLc0X1qB&#10;ZAUjOScLzVa/uh5nnTEkHotVBKWjWYryB0BwKT7Q9whMgGF6AV0QpRijKUbkzavIy/O2AO2BUb3o&#10;a2Zk6Hofes+5Lgff4xyPWnxnDJ/u1typF06UC9FfLHF5buQx5phu/MdI0BA3Hc2etU52LS4PpTE3&#10;BiQ3ekzaNCDdy7eyuZN6H5QOoqleobpQ9zKcJ/KkLsqEg96rzuZojvJIXkDNFkaKhoZOv7JG/cjg&#10;jj6Vx+sWLPP5hxu9c9K7K9IcqXGRxxWDf28UlwUbO1u2elbRaitC44VT3ORu9Olf5SRgHk14b8cP&#10;FI1PxDD4PsLhWt7eUNcso4kk7L9BXu/xU1STwl4JvNa06MGZImSMsfuk8bvfFfNNlYQXytqt4Wef&#10;zWO/d3NefjsW4x5V1P0jgDheni8W8VK3ubJ/K7+S2Mi7vtG0m2CxJHCzMS8cYGWNRQ6wt0oNpaO3&#10;PJ8sAfma0bmLTw7Z02Njjq1LCitHsVFUDnAXivMTSWx+tSo1ZVbKSS7Jf8MJBCp2ySnB67cAkflV&#10;9LSFE8+QhM98c0yKBIVHc9zitHRNLtbr/TbqJZCOisOP51z1Kllc9vA4J1KqpxS5n3/Mo2egafd3&#10;BmitS7n/AJaMxNb2l6HDbqAwUsBnao4FX7ZYhBIEiVcEfdqvczyiIxRkLkZJ281xTrTqaXPtcFk+&#10;Cy6n7aSvLySS/r1FMnlNtVcCntMsibNuRjgVhazrD6Nb+ekCyN3Lms6DxBq+okMLkQq65Cxp0/E0&#10;LDykr30OLH8WYPLZ8tWLb7Jf52R08sduiNK0fKgnA6n2FYlz4xlurKazsdDLM+VWWQ9B3yKl0l5b&#10;EyDzmkDrzvx6j2q7pWl215iZhtBJ+UAVpTpRUrPU+Fz7jmdXCweB9xy5lJWXl1+Z50fA0jSbzCoT&#10;qxFWrfweGYJFHjA6gV6lB4Z0525XvxVyLw7p0VqWWIZPtXfGpOb1Z+S16x5hD4W2jydrEnrUqeDJ&#10;oEJDb++016O+h2UZXKA8elSx6NZPwqkflTnBW0Z5n1mSlojy268DGeIyOo/3R2rk9b+HKNuYwjGc&#10;/WvfrvQdPEGFiAPZsViX2i2f3SgwfasFWnTejHzRqKzR4DN4BaBvMS3UY6kHmuo8DeKJ9BnTS9Yu&#10;yiM22Cd24z2UmuyudFsckmPP5VzvjHw3p1zodykqZUoeMD0rWOJ9s1Cex3ZZjsTleKjXovVdO53V&#10;rcNqNibO4TAYcFBkmsO8tEFyYnTLIuMkc1xf7O2v6rNHdaTfXkk6WyExNI/IAYjFeprp9nJOJDEd&#10;zNhmJ5rCrD6nXlC9z93wGJXEmU08Tbld7O+u3puZOmaa0z/dCqOuK7v4T6AviPXv7KGmLcuzIttb&#10;SkgSPuHIPTgdq4XxhqNxo11Hp9tgxE85GCfxr0r9m/4ianoPjjSdJFrHLALtWccKXYnjJxzit8Il&#10;UrwlPZnm53WeFyrEUcKvfjHV7J6XtfV2+4+s9Xkthc/2NYWixR2cSQxhR/dBB/UVm3YuIUw7ADHU&#10;10+q+HoNPjOswS/8fLeZ5bLkqW7bs8iuH8XalfRsY4ptme6jFf1jlcsM8DTjR+FJJfJH+N/ElDMq&#10;WdV5Y7+JKTb1vu31LNleyRPn7Qn1NTT+IhGuxrpDjriuVtJLkfenyMdCtMmd2kKlh+Ven7OJ89bQ&#10;3FuTezFwUYZ455rW0tQ6/vAOKwvDrYcgDt/hWjLPKZQAR1x0qFTihKmlrc17iW3t03t3rG1GWC7O&#10;S2VXqKqazcz7Dlwceq1mwzu5wQPypyilsimr6G5pttprSL55x71dv7DSDGBEQfz4rGhVPKyF7VFJ&#10;LOG2JMVFQtQUUjVg0WBMTxHA+pq5Jd/ZEwATisgSTxoCJ2OR61cs1M6FJ2LZ71fLZAkk9C1b+JbB&#10;CRN1+lPvptPvbXzUWsTVrGJDuQkYJzjv0qvHcSpCyBjgepNNRTBPUtz6jbW5ESuQo74pIr6wuWx5&#10;vPYY61h6tI5JGag04ESB9xyKpwi4j0OvCokedgIxxxWRrd7LEcxfKvcY7024uJ9ir5lRwEnKuc0v&#10;Zq2gnew2xvbmfC9vWtGKCcrkSdTWftxJ8ny/SpvOaKM7eoXrmpas9xrXcmurw2pEE0xJ3DtXtfg+&#10;bzPAF3JGSMIv8q+dr64lmnKM38Q6fWvfvhYu7wLd+Ydy/Zx8p+gr5fi9N5PLXufbcDtRzqPy/M+S&#10;/wBrLXL+W6e0Tc3XLE0fs1LdtoMC3DcBTtBrqv2ptHsIwLpYFDEEnj61ifBG42aLarHGoHPFfmHA&#10;0m8zS9T9e8Q4r+xJS9D0afUngxGuBj2qa3vIzGZJoelViwMWXUH2ot44yMBccdRX7sopM/m5VJWK&#10;WtpZ3jkRxYz05PWqFtaSQnZuwv1rXntYR85DE/71VZIY5eWB/OqlLlVkJSfNcW2121hIjnkOQeTV&#10;h9b0mZx5kufbFc3qNspcoHYfjWXJZAt/rm/OoU5cxSlaJ3UuqaOqDyZFBNJH4hsYxgTYPoVriLeM&#10;xEhXPFP/AHitu8zPsRVKnzO7Y/ay2R2j6hYynzc5z1qO41exSIBRg57A1n6PZrJZ7zI3IqC/thH9&#10;yRh+NTOPu6mtOUnI3NM8Zx2QKO5I7DaOKtDxxBNIGzgd/lrjSGDDL5/CtjTIw7A8dfSuaEYS3RvL&#10;ng9zq4vFx8oMoJG0YGBVDWfFV8w225K59Kjijj4Gz0zVhba3HzGM8/7VaKnTT2CUqkluZUOqatcH&#10;MkjE546VpWOqamgEe88jrgVft1t0UKLcHnqTWjYxQNwIQPehwhtYSdRLc56/8QXFtJvmdiCKpzeI&#10;p51DxMfpxXRa5pNjcMN8XI71StNB05Js+Tn8aHCCiDlO1kzrfgbcrdTXMV0SWMBx+tfO37cek2Vt&#10;qUzxIuSRivpL4asI9fk8ldo8luOv8Jr5u/bR+bVpPN+bPXNfkHHMYxzGEl1sfufh1JzymcZdG/zO&#10;X/Za1KSSwjj80oFJUcdsmvomx8JWl6BPMx55OK+bv2SBucdsXLYHpX1RbkxxKbcbPpX2/DjlUyyD&#10;v0Pz7iuEYZzPQrQ+CrcNuVW9jWlpfhWC3UkIOD3qfSJ53UiSTPPpV25LkYRtv4V7UopaHgQUX0M/&#10;UNJskIEkSn8KpLZ2ED8WoHsKvzaE97KGk1KUDrtUACkl8IWvlGU3kuRxjNCtZalOCeyHadDokinz&#10;YFU59KfcaZpUpIjVfxOa5XxDZtZS+VHcMRz1qLTGkQjMrMSOpJrOVGnJ3uVGpJR2N+4020gO2KBQ&#10;eowTTU0/gEDr71JYATKvmDPzetbZt7byR+66KO9YycabNlGU46WRkx2tui/vDg46Zqazk0iM4lOD&#10;n73NSmytbtzG8WBjqDWXrOi2VmN8O7JGfmalKop6ISouCudHb2uiTgMgBPGBV6DR9OYh/JX8RXBa&#10;bezQsSpHFdb4Uuze3UcM6ZGR/F71z1oqEb7m9GTm7I3DpdiQN8Kj3xT49N0rO0In5V6Da6Dph0An&#10;7OM7fvEAmvFvEmrXlhqTeS/y44U54rhjW9omkjuqUfZRUm7nXW3h2xdi9vEuR2qU+HLYr8yA4781&#10;zPhrxPqEkm3gYxnnr1ro11a6ljAYispVJrRM1pxpyjsRwadpVs7Eqcg9SKdqGjQ+ILJ7LzwUZCAp&#10;FZl/NcNcgNL+Qrf0bK2aEdyM1lWUZQtJXNKMpQqXR8d/tZfAq406Z9R04ZwTkLXzzpPhBbfUWlvY&#10;dpB7+tffv7S+nw3unSSTEgrnGAOa+RvFdvAl07JEBhscd6/Ms0o8tWSWh+kZbJTw8W0b3gixs59M&#10;WJAMFcH8q5v4naLaaczSLj14FSeH9RubR9kD4GM4qHxeWvoRLcNlsYz7Yr81xOGnQxLfMew3zU7H&#10;ifim+IvmZZCFHWpPD1+7OHMhwMUeOdOto7uRlXqa5jTru4sLwxxSZXrg17FOMZ0rHzVdyhO57foH&#10;iCCa0+yyzZDLjBrt9O+Hfhi5sYrh5FJdASef8a8N8M3MrssznJOOOwr1fTrq9+wxbbtgNvA9K8vE&#10;YZp3jKxpCbmtT//ZUEsDBBQABgAIAAAAIQDsPChq3gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI5NT8MwEETvSPwHa5G4UacJ/SDEqaACDoULbS/c3HhJDPE6it028Ou7PcFxNKM3r1gMrhUH7IP1&#10;pGA8SkAgVd5YqhVsN883cxAhajK69YQKfjDAory8KHRu/JHe8bCOtWAIhVwraGLscilD1aDTYeQ7&#10;JO4+fe905NjX0vT6yHDXyjRJptJpS/zQ6A6XDVbf671T0H282tUqmT5mb1/DOI3b5e/Lk1Xq+mp4&#10;uAcRcYh/YzjrszqU7LTzezJBtJwnPFSQgTiXaZbOQOwU3E7uZiDLQv73L08AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBYYLMbugAAACIBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc4SPywrCMBBF&#10;94L/EGZv07oQkaZuRHAr9QOGZJpGmwdJFPv3BtwoCC7nXu45TLt/2ok9KCbjnYCmqoGRk14ZpwVc&#10;+uNqCyxldAon70jATAn23XLRnmnCXEZpNCGxQnFJwJhz2HGe5EgWU+UDudIMPlrM5YyaB5Q31MTX&#10;db3h8ZMB3ReTnZSAeFINsH4Oxfyf7YfBSDp4ebfk8g8FN7a4CxCjpizAkjL4DpvqGkgD71r+9Vn3&#10;AgAA//8DAFBLAQItABQABgAIAAAAIQCKFT+YDAEAABUCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;PQEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALtWH6PDAgAAAwYAAA4AAAAAAAAAAAAAAAAA&#10;PAIAAGRycy9lMm9Eb2MueG1sUEsBAi0ACgAAAAAAAAAhAM7+1kT+YwQA/mMEABUAAAAAAAAAAAAA&#10;AAAAKwUAAGRycy9tZWRpYS9pbWFnZTEuanBlZ1BLAQItABQABgAIAAAAIQDsPChq3gAAAAcBAAAP&#10;AAAAAAAAAAAAAAAAAFxpBABkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEAWGCzG7oAAAAi&#10;AQAAGQAAAAAAAAAAAAAAAABnagQAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABgAG&#10;AH0BAABYawQAAAA=&#10;" stroked="f" strokeweight="2pt">
+                <v:fill r:id="rId10" o:title="" recolor="t" rotate="t" type="frame"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B61D10" w:rsidSect="006057F3">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="0" w:right="0" w:bottom="0" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Bernard MT Condensed">
+    <w:panose1 w:val="02050806060905020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Headline One">
-    <w:panose1 w:val="00000400000000000000"/>
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E0A20B8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F0161DA8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DEC4291"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D0B4215C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="900" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1620" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2295,257 +1448,504 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5940" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1232698664">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="205794305">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="70"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006057F3"/>
+    <w:rsid w:val="00170F8B"/>
     <w:rsid w:val="002A5F4E"/>
     <w:rsid w:val="0034238A"/>
     <w:rsid w:val="006057F3"/>
     <w:rsid w:val="00607999"/>
+    <w:rsid w:val="00752313"/>
     <w:rsid w:val="00B720D9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="06727A74"/>
+  <w15:docId w15:val="{8451C45F-9534-4A8C-A0E9-846DFA836C35}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B720D9"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -2584,302 +1984,96 @@
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BasicParagraph">
     <w:name w:val="[Basic Paragraph]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006057F3"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Minion Pro"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-</w:styles>
-[...159 lines deleted...]
-    <w:name w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00B720D9"/>
+    <w:rsid w:val="00752313"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...2 lines deleted...]
-    <w:semiHidden/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00752313"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
-    <w:name w:val="Normal Table"/>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...25 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00752313"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...33 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:youremail@mail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:youremail@mail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3125,68 +2319,68 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>2</Words>
-  <Characters>12</Characters>
+  <Words>1</Words>
+  <Characters>6</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13</CharactersWithSpaces>
+  <CharactersWithSpaces>6</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mary</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>