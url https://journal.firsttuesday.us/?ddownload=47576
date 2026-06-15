--- v0 (2025-12-04)
+++ v1 (2026-06-15)
@@ -1,1100 +1,1036 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B61D10" w:rsidRDefault="00CC6A34">
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="5D08BF78" w14:textId="7E4C2F18" w:rsidR="00D86469" w:rsidRDefault="00130015">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <mc:AlternateContent>
-[...184 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09C09485" wp14:editId="6B5F6716">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>5781675</wp:posOffset>
+              <wp:posOffset>5686425</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>9177655</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1518285" cy="556895"/>
             <wp:effectExtent l="0" t="0" r="5715" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="6" name="Picture 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GenCompanyLogo.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6" cstate="print">
+                    <a:blip r:embed="rId5" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1518285" cy="556895"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00A1290B">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="33A64C4B" wp14:editId="1DCC1CC0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1600200</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>8315325</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3295650" cy="1562100"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="7" name="Text Box 7"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3295650" cy="1562100"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="2A92C7FA" w14:textId="77777777" w:rsidR="00CC6A34" w:rsidRPr="00CC6A34" w:rsidRDefault="00CC6A34">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CC6A34">
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>Your Name</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5C0E8435" w14:textId="19EE9DD2" w:rsidR="00CC6A34" w:rsidRPr="00130015" w:rsidRDefault="00130015">
+                            <w:r w:rsidRPr="00130015">
+                              <w:t>D</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00CC6A34" w:rsidRPr="00130015">
+                              <w:t>RE Lic #</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00CC6A34" w:rsidRPr="00130015">
+                              <w:br/>
+                              <w:t>555.555.5555</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00CC6A34" w:rsidRPr="00130015">
+                              <w:br/>
+                              <w:t>youremail@mail.com</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00CC6A34" w:rsidRPr="00130015">
+                              <w:br/>
+                              <w:t>yourwebsite.com</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00130015">
+                              <w:br/>
+                              <w:t>Broker Name</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:br/>
+                              <w:t>Broker Lic #</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="33A64C4B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 7" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:126pt;margin-top:654.75pt;width:259.5pt;height:123pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCG80qFaQIAAD4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5ykTbYGdYosRYYB&#10;QVssHXpWZKkxJouaxMTOfn0p2Xms26XDLjYlfnx9JHV901SG7ZQPJdicD3p9zpSVUJT2OeffHxcf&#10;PnEWUNhCGLAq53sV+M30/bvr2k3UEDZgCuUZObFhUrucbxDdJMuC3KhKhB44ZUmpwVcC6eifs8KL&#10;mrxXJhv2++OsBl84D1KFQLe3rZJPk3+tlcR7rYNCZnJOuWH6+vRdx282vRaTZy/cppRdGuIfsqhE&#10;aSno0dWtQMG2vvzDVVVKDwE09iRUGWhdSpVqoGoG/VfVrDbCqVQLkRPckabw/9zKu93KPXiGzWdo&#10;qIGRkNqFSaDLWE+jfRX/lCkjPVG4P9KmGmSSLi+GV6PxiFSSdIPReDjoJ2Kzk7nzAb8oqFgUcu6p&#10;L4kusVsGpJAEPUBiNAuL0pjUG2NZnfPxBfn/TUMWxsYblbrcuTmlniTcGxUxxn5TmpVFqiBepPlS&#10;c+PZTtBkCCmVxVR88kvoiNKUxFsMO/wpq7cYt3UcIoPFo3FVWvCp+ldpFz8OKesWT0Se1R1FbNZN&#10;19I1FHvqtId2CYKTi5K6sRQBH4SnqacO0ibjPX20AWIdOomzDfhff7uPeBpG0nJW0xblPPzcCq84&#10;M18tjenV4PIyrl06XI4+DungzzXrc43dVnOgdgzozXAyiRGP5iBqD9UTLfwsRiWVsJJi5xwP4hzb&#10;3aYHQ6rZLIFo0ZzApV05GV3H7sRZe2yehHfdQCLN8h0c9k1MXs1li42WFmZbBF2moY0Et6x2xNOS&#10;plnuHpT4CpyfE+r07E1fAAAA//8DAFBLAwQUAAYACAAAACEAYsclR+EAAAANAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbExPy07DMBC8I/EP1iJxo06DQkuIU1WRKiQEh5ZeuG1iN4mw1yF228DXs5zK3uah&#10;2ZliNTkrTmYMvScF81kCwlDjdU+tgv375m4JIkQkjdaTUfBtAqzK66sCc+3PtDWnXWwFh1DIUUEX&#10;45BLGZrOOAwzPxhi7eBHh5Hh2Eo94pnDnZVpkjxIhz3xhw4HU3Wm+dwdnYKXavOG2zp1yx9bPb8e&#10;1sPX/iNT6vZmWj+BiGaKFzP81efqUHKn2h9JB2EVpFnKWyIL98ljBoIti8WcqZqpjA9kWcj/K8pf&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIbzSoVpAgAAPgUAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGLHJUfhAAAADQEAAA8AAAAAAAAAAAAA&#10;AAAAwwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADRBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="2A92C7FA" w14:textId="77777777" w:rsidR="00CC6A34" w:rsidRPr="00CC6A34" w:rsidRDefault="00CC6A34">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CC6A34">
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t>Your Name</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5C0E8435" w14:textId="19EE9DD2" w:rsidR="00CC6A34" w:rsidRPr="00130015" w:rsidRDefault="00130015">
+                      <w:r w:rsidRPr="00130015">
+                        <w:t>D</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00CC6A34" w:rsidRPr="00130015">
+                        <w:t>RE Lic #</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00CC6A34" w:rsidRPr="00130015">
+                        <w:br/>
+                        <w:t>555.555.5555</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00CC6A34" w:rsidRPr="00130015">
+                        <w:br/>
+                        <w:t>youremail@mail.com</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00CC6A34" w:rsidRPr="00130015">
+                        <w:br/>
+                        <w:t>yourwebsite.com</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00130015">
+                        <w:br/>
+                        <w:t>Broker Name</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:br/>
+                        <w:t>Broker Lic #</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DDD0002" wp14:editId="7BE084D7">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>351790</wp:posOffset>
+              <wp:posOffset>352425</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>8489950</wp:posOffset>
+              <wp:posOffset>8362950</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="866775" cy="1259205"/>
-            <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+            <wp:extent cx="1016264" cy="1476375"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="yourimagehere.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7" cstate="print">
+                    <a:blip r:embed="rId6" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="866775" cy="1259205"/>
+                      <a:ext cx="1018051" cy="1478972"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00A1290B">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6BC234FD" wp14:editId="1477AC3F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>247650</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4324350</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7210425" cy="4029075"/>
                 <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Text Box 4"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7210425" cy="4029075"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00A1290B" w:rsidRDefault="00A1290B" w:rsidP="00A1290B">
+                          <w:p w14:paraId="023811CB" w14:textId="276E98B2" w:rsidR="00A1290B" w:rsidRPr="00130015" w:rsidRDefault="00130015" w:rsidP="00130015">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
-[...4 lines deleted...]
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...5 lines deleted...]
-                              <w:t xml:space="preserve">A home isn’t just a home for humans. It’s a home for your pets as well. Consider these tips to make your home more comfortable for your furry little friends. </w:t>
+                            <w:r w:rsidRPr="00130015">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>Your place isn’t just a home for humans. It’s often a home for pets as well. Consider these tips to boost the comfort of your furry little friends and guests.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00A1290B" w:rsidRDefault="00A1290B" w:rsidP="00A1290B">
+                          <w:p w14:paraId="51F1E8DD" w14:textId="77777777" w:rsidR="00130015" w:rsidRPr="0072531A" w:rsidRDefault="00130015" w:rsidP="00130015">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="1"/>
+                                <w:numId w:val="2"/>
                               </w:numPr>
-                              <w:suppressAutoHyphens/>
-[...3 lines deleted...]
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...1 lines deleted...]
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:r w:rsidRPr="0072531A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:sz w:val="21"/>
-[...2 lines deleted...]
-                              <w:t>Storage space:</w:t>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>Storage space</w:t>
                             </w:r>
-                            <w:r>
-[...5 lines deleted...]
-                              <w:t xml:space="preserve"> Store all your pet’s possessions, such as toys, food and leashes, in one place for easy access. Having this space will also help you keep the rest of the home free from pet clutter.</w:t>
+                            <w:r w:rsidRPr="0072531A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>: Store all your pet’s possessions, such as toys, food and leashes, in one place for easy access and minimal clutter.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00A1290B" w:rsidRDefault="00A1290B" w:rsidP="00A1290B">
+                          <w:p w14:paraId="487F3E07" w14:textId="77777777" w:rsidR="00130015" w:rsidRPr="0072531A" w:rsidRDefault="00130015" w:rsidP="00130015">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="1"/>
+                                <w:numId w:val="2"/>
                               </w:numPr>
-                              <w:suppressAutoHyphens/>
-[...3 lines deleted...]
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...1 lines deleted...]
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:r w:rsidRPr="0072531A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:sz w:val="21"/>
-[...2 lines deleted...]
-                              <w:t>Dog doors:</w:t>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>Dog doors</w:t>
                             </w:r>
-                            <w:r>
-[...5 lines deleted...]
-                              <w:t xml:space="preserve"> Install a dog door at the bottom of your back door to give your dog the freedom to roam around and go to the bathroom.  If you are uncertain about how to install a dog door, contact a contractor.</w:t>
+                            <w:r w:rsidRPr="0072531A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">: Install a dog door or hire a contractor to give your dog the freedom to roam around and go to the bathroom. </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00A1290B" w:rsidRDefault="00A1290B" w:rsidP="00A1290B">
+                          <w:p w14:paraId="547B60EB" w14:textId="77777777" w:rsidR="00130015" w:rsidRPr="0072531A" w:rsidRDefault="00130015" w:rsidP="00130015">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="1"/>
+                                <w:numId w:val="2"/>
                               </w:numPr>
-                              <w:suppressAutoHyphens/>
-[...3 lines deleted...]
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...1 lines deleted...]
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:r w:rsidRPr="0072531A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:sz w:val="21"/>
-[...2 lines deleted...]
-                              <w:t>Flooring:</w:t>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>Flooring</w:t>
                             </w:r>
-                            <w:r>
-[...23 lines deleted...]
-                              <w:t xml:space="preserve"> pet, consider buying a vacuum with attachments to pick up fur and a carpet cleaner to deep clean pet messes. </w:t>
+                            <w:r w:rsidRPr="0072531A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>: To clean up after your pet, consider a vacuum with attachments to pick up fur and a carpet cleaner to deep clean messes.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00A1290B" w:rsidRDefault="00A1290B" w:rsidP="00A1290B">
+                          <w:p w14:paraId="1C41F110" w14:textId="77777777" w:rsidR="00130015" w:rsidRPr="0072531A" w:rsidRDefault="00130015" w:rsidP="00130015">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="1"/>
+                                <w:numId w:val="2"/>
                               </w:numPr>
-                              <w:suppressAutoHyphens/>
-[...3 lines deleted...]
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...1 lines deleted...]
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:r w:rsidRPr="0072531A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:sz w:val="21"/>
-[...2 lines deleted...]
-                              <w:t>Feeding station:</w:t>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>Feeding station</w:t>
                             </w:r>
-                            <w:r>
-[...5 lines deleted...]
-                              <w:t xml:space="preserve"> Add a feeding station to sequester kibble and pet water. The feeding station will also help keep your pet’s food clean and dry.</w:t>
+                            <w:r w:rsidRPr="0072531A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">: Add a feeding station to keep kibble and pet water clean and off the floor or ground. </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00A1290B" w:rsidRDefault="00A1290B" w:rsidP="00A1290B">
+                          <w:p w14:paraId="28C9B68D" w14:textId="77777777" w:rsidR="00130015" w:rsidRPr="0072531A" w:rsidRDefault="00130015" w:rsidP="00130015">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="1"/>
+                                <w:numId w:val="2"/>
                               </w:numPr>
-                              <w:suppressAutoHyphens/>
-[...3 lines deleted...]
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...1 lines deleted...]
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:r w:rsidRPr="0072531A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:sz w:val="21"/>
-[...2 lines deleted...]
-                              <w:t>Disguising the litter box:</w:t>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>Disguising the litter box</w:t>
                             </w:r>
-                            <w:r>
-[...5 lines deleted...]
-                              <w:t xml:space="preserve"> Hide your cat’s litter box by transforming a small side table or cabinet into a space for their litter box. Your cat, and your guests, will be thankful. </w:t>
+                            <w:r w:rsidRPr="0072531A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>: Hide your cat’s litter box by transforming a small side table or cabinet into a space for their litter box. Your cat, and your guests, will thank you.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00A1290B" w:rsidRDefault="00A1290B" w:rsidP="00A1290B">
+                          <w:p w14:paraId="5D6CFA7D" w14:textId="77777777" w:rsidR="00130015" w:rsidRPr="0072531A" w:rsidRDefault="00130015" w:rsidP="00130015">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="1"/>
+                                <w:numId w:val="2"/>
                               </w:numPr>
-                              <w:suppressAutoHyphens/>
-[...3 lines deleted...]
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...1 lines deleted...]
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:r w:rsidRPr="0072531A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:sz w:val="21"/>
-[...2 lines deleted...]
-                              <w:t>Safety gates:</w:t>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>Safety gates</w:t>
                             </w:r>
-                            <w:r>
-[...5 lines deleted...]
-                              <w:t xml:space="preserve"> A safety gate will keep your pets safe and away from anything dangerous. It will also give you peace of mind regarding your pet’s safety by setting boundaries for where they may or may not go when you are away.</w:t>
+                            <w:r w:rsidRPr="0072531A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>: A safety gate keeps your pets safe and away from danger. It will also give you peace of mind by teaching your pet where they may or may not go.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00A1290B" w:rsidRDefault="00A1290B" w:rsidP="00A1290B">
+                          <w:p w14:paraId="38D28140" w14:textId="77777777" w:rsidR="00130015" w:rsidRPr="0072531A" w:rsidRDefault="00130015" w:rsidP="00130015">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="1"/>
+                                <w:numId w:val="2"/>
                               </w:numPr>
-                              <w:suppressAutoHyphens/>
-[...3 lines deleted...]
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...1 lines deleted...]
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:r w:rsidRPr="0072531A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:sz w:val="21"/>
-[...2 lines deleted...]
-                              <w:t xml:space="preserve">Match your pet’s fur: </w:t>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>Match your pet’s fur</w:t>
                             </w:r>
-                            <w:r>
-[...5 lines deleted...]
-                              <w:t>Any pet owner knows their pet’s fur will get everywhere. Consider the color of your pet’s fur when purchasing furnishings. High-contrast colors will accentuate fur before you have time to vacuum it away.</w:t>
+                            <w:r w:rsidRPr="0072531A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>: Every pet owner knows fur gets everywhere. Watch the color of furnishings since high-contrast colors will accentuate fur before you have time to vacuum it away.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00A1290B" w:rsidRDefault="00A1290B" w:rsidP="00A1290B">
+                          <w:p w14:paraId="77A53890" w14:textId="77777777" w:rsidR="00130015" w:rsidRPr="00130015" w:rsidRDefault="00130015" w:rsidP="00130015">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
-[...4 lines deleted...]
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...5 lines deleted...]
-                              <w:t>Looking to sell your home or buy a new one? Please give me a call!</w:t>
+                            <w:r w:rsidRPr="00130015">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>Looking to sell or lease your home, or ready to buy a new one? Please give me a call so I can assist you!</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00A1290B" w:rsidRDefault="00A1290B" w:rsidP="00A1290B">
+                          <w:p w14:paraId="0E6C3F4B" w14:textId="77777777" w:rsidR="00A1290B" w:rsidRDefault="00A1290B" w:rsidP="00A1290B">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 4" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:19.5pt;margin-top:340.5pt;width:567.75pt;height:317.25pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6mW4ojAIAAIsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+1kTrsGdYqsRYcB&#10;RVssHXpWZKkRJomapMTOfv0o2flY10uHXWyKfCTFJ5IXl53RZCN8UGBrOjopKRGWQ6Psc02/P958&#10;+ERJiMw2TIMVNd2KQC9n799dtG4qxrAC3QhPMIgN09bVdBWjmxZF4CthWDgBJywaJXjDIh79c9F4&#10;1mJ0o4txWZ4WLfjGeeAiBNRe90Y6y/GlFDzeSxlEJLqmeLeYvz5/l+lbzC7Y9Nkzt1J8uAb7h1sY&#10;piwm3Ye6ZpGRtVd/hTKKewgg4wkHU4CUiotcA1YzKl9Us1gxJ3ItSE5we5rC/wvL7zYPnqimphUl&#10;lhl8okfRRfIZOlIldloXpghaOITFDtX4yjt9QGUqupPepD+WQ9COPG/33KZgHJVn41FZjSeUcLRV&#10;5fi8PJukOMXB3fkQvwgwJAk19fh4mVO2uQ2xh+4gKVsArZobpXU+pIYRV9qTDcOn1jFfEoP/gdKW&#10;tDU9/Tgpc2ALyb2PrG0KI3LLDOlS6X2JWYpbLRJG229CImW50ldyM86F3efP6ISSmOotjgP+cKu3&#10;OPd1oEfODDbunY2y4HP1ecYOlDU/dpTJHo9vc1R3EmO37IaWWEKzxY7w0E9UcPxG4avdshAfmMcR&#10;wibAtRDv8SM1IOswSJSswP96TZ/w2NlopaTFkaxp+LlmXlCiv1rs+fNRVaUZzodqcjbGgz+2LI8t&#10;dm2uAFthhAvI8SwmfNQ7UXowT7g95ikrmpjlmLumcSdexX5R4PbhYj7PIJxax+KtXTieQid6U08+&#10;dk/Mu6FxI/b8HeyGl01f9G+PTZ4W5usIUuXmTgT3rA7E48Tn8Ri2U1opx+eMOuzQ2W8AAAD//wMA&#10;UEsDBBQABgAIAAAAIQCsoPJM4wAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyD&#10;tUhcEHVCSFtCnAohoBI3Gn7EzY2XJCJeR7GbhLdne4LbjHY0+02+mW0nRhx860hBvIhAIFXOtFQr&#10;eC0fL9cgfNBkdOcIFfygh01xepLrzLiJXnDchVpwCflMK2hC6DMpfdWg1X7heiS+fbnB6sB2qKUZ&#10;9MTltpNXUbSUVrfEHxrd432D1ffuYBV8XtQfz35+epuSNOkftmO5ejelUudn890tiIBz+AvDEZ/R&#10;oWCmvTuQ8aJTkNzwlKBguY5ZHAPx6joFsWeVxGkKssjl/xHFLwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQD6mW4ojAIAAIsFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCsoPJM4wAAAAwBAAAPAAAAAAAAAAAAAAAAAOYEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAA9gUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="6BC234FD" id="Text Box 4" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:19.5pt;margin-top:340.5pt;width:567.75pt;height:317.25pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2rmLieAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8L7tQSBrEElEiqkoo&#10;iUqqnI3XBqtej2sbdumv79i7PJrmkqqX3bHnm6e/mcltU2myF84rMAXt93JKhOFQKrMp6PenxYdP&#10;lPjATMk0GFHQg/D0dvr+3aS2YzGALehSOIJOjB/XtqDbEOw4yzzfior5HlhhUCnBVSzg0W2y0rEa&#10;vVc6G+T5VVaDK60DLrzH27tWSafJv5SChwcpvQhEFxRzC+nr0ncdv9l0wsYbx+xW8S4N9g9ZVEwZ&#10;DHpydccCIzun/nJVKe7Agww9DlUGUiouUg1YTT9/Uc1qy6xItWBzvD21yf8/t/x+v7KPjoTmMzT4&#10;gLEhtfVjj5exnka6Kv4xU4J6bOHh1DbRBMLx8nrQz4eDESUcdcN8cJNfj6Kf7GxunQ9fBFQkCgV1&#10;+C6pXWy/9KGFHiExmgetyoXSOh0iF8RcO7Jn+Io6pCTR+R8obUhd0KuPozw5NhDNW8/aRDcisaEL&#10;dy4xSeGgRcRo801IospU6SuxGefCnOIndERJDPUWww5/zuotxm0daJEigwkn40oZcKn6ND7nlpU/&#10;ji2TLR7f5qLuKIZm3WDhFwxYQ3lAYjhoZ8ZbvlD4eEvmwyNzOCTIBRz88IAfqQGbD51EyRbcr9fu&#10;Ix65i1pKahy6gvqfO+YEJfqrQVbf9IfDOKXpMBxdD/DgLjXrS43ZVXNARvRxxViexIgP+ihKB9Uz&#10;7odZjIoqZjjGLmg4ivPQrgLcL1zMZgmEc2lZWJqV5dF17HKk5lPzzJzt+BuQ+vdwHE82fkHjFhst&#10;Dcx2AaRKHI99brva9R9nOk1Jt3/i0rg8J9R5S05/AwAA//8DAFBLAwQUAAYACAAAACEArKDyTOMA&#10;AAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXBB1QkhbQpwKIaASNxp+xM2N&#10;lyQiXkexm4S3Z3uC24x2NPtNvpltJ0YcfOtIQbyIQCBVzrRUK3gtHy/XIHzQZHTnCBX8oIdNcXqS&#10;68y4iV5w3IVacAn5TCtoQugzKX3VoNV+4Xokvn25werAdqilGfTE5baTV1G0lFa3xB8a3eN9g9X3&#10;7mAVfF7UH89+fnqbkjTpH7ZjuXo3pVLnZ/PdLYiAc/gLwxGf0aFgpr07kPGiU5Dc8JSgYLmOWRwD&#10;8eo6BbFnlcRpCrLI5f8RxS8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAdq5i4ngCAABt&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArKDyTOMA&#10;AAAMAQAADwAAAAAAAAAAAAAAAADSBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00A1290B" w:rsidRDefault="00A1290B" w:rsidP="00A1290B">
+                    <w:p w14:paraId="023811CB" w14:textId="276E98B2" w:rsidR="00A1290B" w:rsidRPr="00130015" w:rsidRDefault="00130015" w:rsidP="00130015">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
-[...4 lines deleted...]
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
-[...5 lines deleted...]
-                        <w:t xml:space="preserve">A home isn’t just a home for humans. It’s a home for your pets as well. Consider these tips to make your home more comfortable for your furry little friends. </w:t>
+                      <w:r w:rsidRPr="00130015">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>Your place isn’t just a home for humans. It’s often a home for pets as well. Consider these tips to boost the comfort of your furry little friends and guests.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00A1290B" w:rsidRDefault="00A1290B" w:rsidP="00A1290B">
+                    <w:p w14:paraId="51F1E8DD" w14:textId="77777777" w:rsidR="00130015" w:rsidRPr="0072531A" w:rsidRDefault="00130015" w:rsidP="00130015">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="1"/>
+                          <w:numId w:val="2"/>
                         </w:numPr>
-                        <w:suppressAutoHyphens/>
-[...3 lines deleted...]
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
-[...1 lines deleted...]
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:r w:rsidRPr="0072531A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:sz w:val="21"/>
-[...2 lines deleted...]
-                        <w:t>Storage space:</w:t>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>Storage space</w:t>
                       </w:r>
-                      <w:r>
-[...5 lines deleted...]
-                        <w:t xml:space="preserve"> Store all your pet’s possessions, such as toys, food and leashes, in one place for easy access. Having this space will also help you keep the rest of the home free from pet clutter.</w:t>
+                      <w:r w:rsidRPr="0072531A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>: Store all your pet’s possessions, such as toys, food and leashes, in one place for easy access and minimal clutter.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00A1290B" w:rsidRDefault="00A1290B" w:rsidP="00A1290B">
+                    <w:p w14:paraId="487F3E07" w14:textId="77777777" w:rsidR="00130015" w:rsidRPr="0072531A" w:rsidRDefault="00130015" w:rsidP="00130015">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="1"/>
+                          <w:numId w:val="2"/>
                         </w:numPr>
-                        <w:suppressAutoHyphens/>
-[...3 lines deleted...]
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
-[...1 lines deleted...]
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:r w:rsidRPr="0072531A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:sz w:val="21"/>
-[...2 lines deleted...]
-                        <w:t>Dog doors:</w:t>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>Dog doors</w:t>
                       </w:r>
-                      <w:r>
-[...5 lines deleted...]
-                        <w:t xml:space="preserve"> Install a dog door at the bottom of your back door to give your dog the freedom to roam around and go to the bathroom.  If you are uncertain about how to install a dog door, contact a contractor.</w:t>
+                      <w:r w:rsidRPr="0072531A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">: Install a dog door or hire a contractor to give your dog the freedom to roam around and go to the bathroom. </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00A1290B" w:rsidRDefault="00A1290B" w:rsidP="00A1290B">
+                    <w:p w14:paraId="547B60EB" w14:textId="77777777" w:rsidR="00130015" w:rsidRPr="0072531A" w:rsidRDefault="00130015" w:rsidP="00130015">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="1"/>
+                          <w:numId w:val="2"/>
                         </w:numPr>
-                        <w:suppressAutoHyphens/>
-[...3 lines deleted...]
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
-[...1 lines deleted...]
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:r w:rsidRPr="0072531A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:sz w:val="21"/>
-[...2 lines deleted...]
-                        <w:t>Flooring:</w:t>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>Flooring</w:t>
                       </w:r>
-                      <w:r>
-[...23 lines deleted...]
-                        <w:t xml:space="preserve"> pet, consider buying a vacuum with attachments to pick up fur and a carpet cleaner to deep clean pet messes. </w:t>
+                      <w:r w:rsidRPr="0072531A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>: To clean up after your pet, consider a vacuum with attachments to pick up fur and a carpet cleaner to deep clean messes.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00A1290B" w:rsidRDefault="00A1290B" w:rsidP="00A1290B">
+                    <w:p w14:paraId="1C41F110" w14:textId="77777777" w:rsidR="00130015" w:rsidRPr="0072531A" w:rsidRDefault="00130015" w:rsidP="00130015">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="1"/>
+                          <w:numId w:val="2"/>
                         </w:numPr>
-                        <w:suppressAutoHyphens/>
-[...3 lines deleted...]
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
-[...1 lines deleted...]
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:r w:rsidRPr="0072531A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:sz w:val="21"/>
-[...2 lines deleted...]
-                        <w:t>Feeding station:</w:t>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>Feeding station</w:t>
                       </w:r>
-                      <w:r>
-[...5 lines deleted...]
-                        <w:t xml:space="preserve"> Add a feeding station to sequester kibble and pet water. The feeding station will also help keep your pet’s food clean and dry.</w:t>
+                      <w:r w:rsidRPr="0072531A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">: Add a feeding station to keep kibble and pet water clean and off the floor or ground. </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00A1290B" w:rsidRDefault="00A1290B" w:rsidP="00A1290B">
+                    <w:p w14:paraId="28C9B68D" w14:textId="77777777" w:rsidR="00130015" w:rsidRPr="0072531A" w:rsidRDefault="00130015" w:rsidP="00130015">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="1"/>
+                          <w:numId w:val="2"/>
                         </w:numPr>
-                        <w:suppressAutoHyphens/>
-[...3 lines deleted...]
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
-[...1 lines deleted...]
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:r w:rsidRPr="0072531A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:sz w:val="21"/>
-[...2 lines deleted...]
-                        <w:t>Disguising the litter box:</w:t>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>Disguising the litter box</w:t>
                       </w:r>
-                      <w:r>
-[...5 lines deleted...]
-                        <w:t xml:space="preserve"> Hide your cat’s litter box by transforming a small side table or cabinet into a space for their litter box. Your cat, and your guests, will be thankful. </w:t>
+                      <w:r w:rsidRPr="0072531A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>: Hide your cat’s litter box by transforming a small side table or cabinet into a space for their litter box. Your cat, and your guests, will thank you.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00A1290B" w:rsidRDefault="00A1290B" w:rsidP="00A1290B">
+                    <w:p w14:paraId="5D6CFA7D" w14:textId="77777777" w:rsidR="00130015" w:rsidRPr="0072531A" w:rsidRDefault="00130015" w:rsidP="00130015">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="1"/>
+                          <w:numId w:val="2"/>
                         </w:numPr>
-                        <w:suppressAutoHyphens/>
-[...3 lines deleted...]
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
-[...1 lines deleted...]
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:r w:rsidRPr="0072531A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:sz w:val="21"/>
-[...2 lines deleted...]
-                        <w:t>Safety gates:</w:t>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>Safety gates</w:t>
                       </w:r>
-                      <w:r>
-[...5 lines deleted...]
-                        <w:t xml:space="preserve"> A safety gate will keep your pets safe and away from anything dangerous. It will also give you peace of mind regarding your pet’s safety by setting boundaries for where they may or may not go when you are away.</w:t>
+                      <w:r w:rsidRPr="0072531A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>: A safety gate keeps your pets safe and away from danger. It will also give you peace of mind by teaching your pet where they may or may not go.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00A1290B" w:rsidRDefault="00A1290B" w:rsidP="00A1290B">
+                    <w:p w14:paraId="38D28140" w14:textId="77777777" w:rsidR="00130015" w:rsidRPr="0072531A" w:rsidRDefault="00130015" w:rsidP="00130015">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="1"/>
+                          <w:numId w:val="2"/>
                         </w:numPr>
-                        <w:suppressAutoHyphens/>
-[...3 lines deleted...]
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
-[...1 lines deleted...]
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:r w:rsidRPr="0072531A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:sz w:val="21"/>
-[...2 lines deleted...]
-                        <w:t xml:space="preserve">Match your pet’s fur: </w:t>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>Match your pet’s fur</w:t>
                       </w:r>
-                      <w:r>
-[...5 lines deleted...]
-                        <w:t>Any pet owner knows their pet’s fur will get everywhere. Consider the color of your pet’s fur when purchasing furnishings. High-contrast colors will accentuate fur before you have time to vacuum it away.</w:t>
+                      <w:r w:rsidRPr="0072531A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>: Every pet owner knows fur gets everywhere. Watch the color of furnishings since high-contrast colors will accentuate fur before you have time to vacuum it away.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00A1290B" w:rsidRDefault="00A1290B" w:rsidP="00A1290B">
+                    <w:p w14:paraId="77A53890" w14:textId="77777777" w:rsidR="00130015" w:rsidRPr="00130015" w:rsidRDefault="00130015" w:rsidP="00130015">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
-[...4 lines deleted...]
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
-[...5 lines deleted...]
-                        <w:t>Looking to sell your home or buy a new one? Please give me a call!</w:t>
+                      <w:r w:rsidRPr="00130015">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>Looking to sell or lease your home, or ready to buy a new one? Please give me a call so I can assist you!</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00A1290B" w:rsidRDefault="00A1290B" w:rsidP="00A1290B">
+                    <w:p w14:paraId="0E6C3F4B" w14:textId="77777777" w:rsidR="00A1290B" w:rsidRDefault="00A1290B" w:rsidP="00A1290B">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00A1290B">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E17BABD" wp14:editId="7F63B3EE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-19050</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>8696325</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7818120" cy="1490472"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Rectangle 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7818120" cy="1490472"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:blipFill dpi="0" rotWithShape="1">
-                          <a:blip r:embed="rId8">
+                          <a:blip r:embed="rId7">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </a:blipFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
@@ -1102,91 +1038,91 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:-1.5pt;margin-top:684.75pt;width:615.6pt;height:117.35pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQAwCq77KgMAAM8GAAAOAAAAZHJzL2Uyb0RvYy54bWysVV1v2yAUfZ+0/4B4&#10;T22n7pJYdaosaadJUVu1nfpMMI6RMDAgX5v233cBO6naapOm5YEA93I/Dofjy6t9K9CWGcuVLHF2&#10;lmLEJFUVl+sSf3u6GYwxso7IigglWYkPzOKr6ccPlztdsKFqlKiYQRBE2mKnS9w4p4sksbRhLbFn&#10;SjMJxlqZljhYmnVSGbKD6K1Ihmn6KdkpU2mjKLMWdhfRiKchfl0z6u7q2jKHRImhNhdGE8aVH5Pp&#10;JSnWhuiG064M8g9VtIRLSHoMtSCOoI3hb0K1nBplVe3OqGoTVdecstADdJOlr7p5bIhmoRcAx+oj&#10;TPb/haW323uDeFXic4wkaeGKHgA0IteCoXMPz07bArwe9b3pVhamvtd9bVr/D12gfYD0cISU7R2i&#10;sDkaZ+NsCMhTsGX5JM1HQx81OR3XxrovTLXIT0psIH2AkmyX1kXX3sVnWwmub7gQqNIAL0Q2yj1z&#10;1wSwIEc46506uOCy/06qeBELRTctky4yyzBBHNDaNlxbSFOwdsUAKPO1ikmgR6jQ1+S7Dbf9czie&#10;pelk+Hkwv0jngzwdXQ9mk3w0GKXXozzNx9k8m//yJWZ5sbFsqSgRC8176mX5m2rfZUz3CCJpAvnQ&#10;lgSKR8CgoIBxXyLA7SHxtVpD/Q2DH8ydYY42floDpN0+OB8N3UEPuPcS0o9S+XXM5HcSz5HIijBz&#10;B8Gi9wOrgVzAg2G4lvCs2VyYWC2hFNCOYNqGVCxuX6Tw60hyPBHaERICnqrtYncBvGS8jR2rjN2F&#10;oyyowrGw9E+FdWD2J0JmJd3xcMulMu8FENBVlzn69yBFaDxKK1Ud4OkBewOLraY3HB7Aklh3TwyI&#10;EFAbhNXdwVALtSux6mYYNcr8eG/f+wOBwIrRDkStxPb7hhiGkfgqQTUmWZ57FQyL/GLkH6Z5aVm9&#10;tMhNO1dAqgwkXNMw9f5O9NPaqPYZ9Hfms4KJSAq5S0yd6RdzF8UWFJyy2Sy4gfJp4pbyUdP+vfoH&#10;/rR/JkZ3KuCAubeqF0BSvBKD6Bu5ONs4VfOgFCdcO7xBNQNxOoX3svxyHbxO36HpbwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAKomDr68AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI9B&#10;asMwEEX3hdxBzD6WnUUoxbI3oeBtSA4wSGNZxBoJSS317SPIJoFAl/M//z2mH//8Kn4pZRdYQde0&#10;IIh1MI6tguvle/8JIhdkg2tgUrBRhnHYffRnWrHUUV5czKJSOCtYSolfUma9kMfchEhcmzkkj6We&#10;ycqI+oaW5KFtjzI9M2B4YYrJKEiT6UBctljN/7PDPDtNp6B/PHF5o5DOV3cFYrJUFHgyDh9h10S2&#10;IIdevjw23AEAAP//AwBQSwMEFAAGAAgAAAAhABqYRJXhAAAADQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj81OwzAQhO9IvIO1SNxapw5EbYhTAeLvwIXSB3Bik0SN15Ht/PTt2Z7gtrszmv2m2C+2Z5Px&#10;oXMoYbNOgBmsne6wkXD8fl1tgYWoUKveoZFwNgH25fVVoXLtZvwy0yE2jEIw5EpCG+OQcx7q1lgV&#10;1m4wSNqP81ZFWn3DtVczhdueiyTJuFUd0odWDea5NfXpMFoJ709z6jbjp63essWfPs6xepmilLc3&#10;y+MDsGiW+GeGCz6hQ0lMlRtRB9ZLWKVUJdI9zXb3wC4OIbYCWEVTltwJ4GXB/7cofwEAAP//AwBQ&#10;SwMECgAAAAAAAAAhAMFvBAPOZAAAzmQAABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoK&#10;AAAADUlIRFIAAAT9AAAA+ggGAAAA2ukyxgAAABl0RVh0U29mdHdhcmUAQWRvYmUgSW1hZ2VSZWFk&#10;eXHJZTwAAAMmaVRYdFhNTDpjb20uYWRvYmUueG1wAAAAAAA8P3hwYWNrZXQgYmVnaW49Iu+7vyIg&#10;aWQ9Ilc1TTBNcENlaGlIenJlU3pOVGN6a2M5ZCI/PiA8eDp4bXBtZXRhIHhtbG5zOng9ImFkb2Jl&#10;Om5zOm1ldGEvIiB4OnhtcHRrPSJBZG9iZSBYTVAgQ29yZSA1LjYtYzA2NyA3OS4xNTc3NDcsIDIw&#10;MTUvMDMvMzAtMjM6NDA6NDIgICAgICAgICI+IDxyZGY6UkRGIHhtbG5zOnJkZj0iaHR0cDovL3d3&#10;dy53My5vcmcvMTk5OS8wMi8yMi1yZGYtc3ludGF4LW5zIyI+IDxyZGY6RGVzY3JpcHRpb24gcmRm&#10;OmFib3V0PSIiIHhtbG5zOnhtcD0iaHR0cDovL25zLmFkb2JlLmNvbS94YXAvMS4wLyIgeG1sbnM6&#10;eG1wTU09Imh0dHA6Ly9ucy5hZG9iZS5jb20veGFwLzEuMC9tbS8iIHhtbG5zOnN0UmVmPSJodHRw&#10;Oi8vbnMuYWRvYmUuY29tL3hhcC8xLjAvc1R5cGUvUmVzb3VyY2VSZWYjIiB4bXA6Q3JlYXRvclRv&#10;b2w9IkFkb2JlIFBob3Rvc2hvcCBDQyAyMDE1IChXaW5kb3dzKSIgeG1wTU06SW5zdGFuY2VJRD0i&#10;eG1wLmlpZDo1NDgzOERBNDU3RDgxMUU1QUU2NkI0MkVEOEZEQkUwRiIgeG1wTU06RG9jdW1lbnRJ&#10;RD0ieG1wLmRpZDo1NDgzOERBNTU3RDgxMUU1QUU2NkI0MkVEOEZEQkUwRiI+IDx4bXBNTTpEZXJp&#10;dmVkRnJvbSBzdFJlZjppbnN0YW5jZUlEPSJ4bXAuaWlkOjU0ODM4REEyNTdEODExRTVBRTY2QjQy&#10;RUQ4RkRCRTBGIiBzdFJlZjpkb2N1bWVudElEPSJ4bXAuZGlkOjU0ODM4REEzNTdEODExRTVBRTY2&#10;QjQyRUQ4RkRCRTBGIi8+IDwvcmRmOkRlc2NyaXB0aW9uPiA8L3JkZjpSREY+IDwveDp4bXBtZXRh&#10;PiA8P3hwYWNrZXQgZW5kPSJyIj8+A7eljgAAYT5JREFUeNrsvVeXG1mSbmlA6KAmk0kmmbJk35bT&#10;M2vmYR7m18/TvNzue291V1dVVmZSawbJ0AoTX8OsccIJ4QBcAnuvdRKREYC7wwmYHfuOHbNOr9cz&#10;AAAAAAAAAAAAWBy63AIAAAAAAAAAAIDFAtEPAAAAAAAAAABgwUD0AwAAAAAAAAAAWDAQ/QAAAAAA&#10;AAAAABYMRD8AAAAAAAAAAIAFA9EPAAAAAAAAAABgwUD0AwAAAAAAAAAAWDAQ/QAAAAAAAAAAABYM&#10;RD8AAAAAAAAAAIAFA9EPAAAAAAAAAABgwUD0AwAAAAAAAAAAWDAQ/QAAAAAAAAAAABYMRD8AAAAA&#10;AAAAAIAFA9EPAAAAAAAAAABgwUD0AwAAAAAAAAAAWDAQ/QAAAAAAAAAAABaMVf2n0+lwJwAAAAAA&#10;AAAAYBkIIayX43m9tr25Xq9/yWT6AQAAAAAAAADAopNmvPUsn5jXG/La1rDKvzkAAAAAAAAAACw4&#10;IeApAW7zYmxfjI2Lse6PKxfj/GKcXoyzi3F0MT5djD3//9aB6AcAAAAAAAAAAItGujVXP0vku3Ex&#10;rllf9Fuzvi624o/x/HMfEvqOL8bBxXh7Md5fjJNW3QDt86WmHwAAAAAAAAAALBgSvCTyfeGPW9bP&#10;7OsMeV7Qy/xeAqCy/l5djGf+c6OJmn6IfgAAAAAA9QUiwwKM7HN63CoAAICpuWJ9se/Wxbhq/Wy+&#10;WWr09fz5yvp7fTEeX4zDJr/xEP3Y3gsAAAAAUB3DRDxEPQAAgOJQzT6Jffesn923ZgORb5ast3jN&#10;uh9TNf6U9Xfa9BuB6AcAAAAAUD5ZsU/z8C0fG0lAkj5HdYN2L8YH628tAgAAgPGEMHfffWy3wGP3&#10;3H8/dP/8sek3A9EPAAAAAKA8QsiLrUHaXnTLBmJfCH6rmaBCqIC4tg/tW794+EtuJwAAwEjUqOOr&#10;i/Gl+9cyfHqc57r75zNrcMY+oh8AAAAAQHmE2PeFBwiqLxRbjcyG1xaK3yk7Yd1fF699ZC3YTgQA&#10;AFAx6sYrwe+e+86y/br88jvrd/ZtLIh+AFAWk4qTd8b8DQAAYFGQwKeMg9vWzwzI+si8KDPwgc/f&#10;/8RtBQAA+C+0kHbP/e16Ree87ufdb/KNQfQDgKLJ1iMaJer1Zgx6AAAA2hKAhNh3e4SPtBG+cJR/&#10;XPFjqobQC24xAADAf2bF37V+lt9GBedLm3qsNP3mIPoBQNH0bLAdac0f42ehLUln/qhUaNUqojg5&#10;AAAsEgo6vrX+lt51uyzizbrg1Unm7zq2thQdc6sBAGDJuWH9LL/NGuLexoPoBwBF0XVDGzWHNt3G&#10;pEOG8dyHhD91JVQ69I71OxOecBsBAKDlaAvvNx6AdKz4rHb5Um31laD4zIZnDwIAACwDijHVHOtq&#10;heeMHWvHHtM2/gYBAMyDUpqvu7Hd9qEMh2xr9GE1/PQ7rczcvBhvrb9V6YBbCgAALUVBhwS/u+4H&#10;yxTjtM33GbccAACWmBseh9axzVZJK8fW8MU3RD8AmJWuBzd3rC/aXXVjO65phyVGsZMcR5mBsQVY&#10;AcwutxcAAFqG/Fhs6e0O8X9F0kn87pmR7QcAAMvHmsehVyo+b/j2T9aCMhuIfgAwC5se1Ejwu5ax&#10;JXkCnGG1jRQsKTPixI0ndYoAAKBNfO1+sVvR+Vb8XGfcegAAWCIifrzisWi3wnNH8ooEPyWqnFvD&#10;F90Q/QBgWrR994H1Rb/NAo2cjhOdDlXn7yW3GgAAWoIWre5XHHgAAAAsIxF/KhbdSv6/U8G54xyv&#10;LsZeAbFwJ+d7nRlEPwDIS2znfWj9TIbVgo1rbE2S8VaatmokHBVl7AAAAEqY+IffUpbfWkUBRyAf&#10;eYqfBACAJY1NNyr2vZHl99HH6QzzhqzP7k3x2pl8PaIfAOQ1Mkqd/t76xVLLzmRQqrYyCg+59QAA&#10;0FBi8n3Pqq8nJHaTAATRDwAAliUuFdKyNqy6DPvwtxL6ntt0NejDT2d99arHvJpDhHgZQ3GwhEU1&#10;uUy3EE/t8xH9ACAPMkbqRnir5MCik5xPxu8dtx4AABqM5tLKfl+x6jIN4jzPCzyW2eRGXAiLAADQ&#10;FFbschPJsn1wHP/pxXhrk+vppuJcPEqkVAKNymRFM66uDYS+7GtjHLjPf22D7MLc4h+iHwBMQnUS&#10;tKX3tl3uult2EIV9AgCAphKTbQl+mzWcXxkAO5lgYtrApZfjtb0xQQwAAECdVO2PXvk4meLa5DdV&#10;s161f694jBti37j3kQqBeo1EQiXhPLbL4l+uwBoAYBRrbqDuGsXJAQAAshP0uxXPp2Px7Zn1swzy&#10;inCjhD75eS3ubfvPGus22FqUjgND8AMAgGZw6qOqLHsJbU8m+MLUJ8ufKqPvvvvYEPomZdWP8+Py&#10;17+1fkLOv1u/kchEEP0AYJzB2nZDtVbx+Rvf+hwAAJbeR676BLxboc/SudXA48WUr0szDpQtcNd9&#10;/KZf/7AtRr3EH0tg/HQxXhqlNwAAIL/PGuWPZiVeL8FPAtyJFd9gMouy+5Rht+d+cdK1SexTg68r&#10;dllzm3XXXOqXo7nm/34x/pflyPpH9AOAUUjou2WDNuhVrKKEsVJGwT7/BAAA0GDWbZAFX2XX3h8v&#10;xnGO4CmbcaCtyGo6spFc+yTBciU51qbPCw5tsL0IAABglO/JxpDjMuQm+bRhceMH64ted0uIR3VN&#10;WvDSIpuy66Ohxjikr32T+Nqi5wfpfZJ//tuL8S82IeMP0Q8ARhk7iX1fVhzIxLlkuHZndAAAAABV&#10;kGb5le0r4xwS2t5O+ZqHHoCs22Dr7qiAbJKP1uslIP7G+sXIf8RHAwBAxveIFfeTG/6zBDRl5Slb&#10;/XiI78g25MjjW/bdL0YTyCKuO86v7HY17Xjn1z3peq5djO8uxk0rv7lX+HH5419fjP/w+zoURD8A&#10;GGZEVnwyv12Dk5BDkOh3SCABAAANZtOqy4LvuG/82cbX8kt/r+1F33jQtW6XBb55theF+HffY4k/&#10;8lEAAAAb1J1TA0htQd1wP6EFsnP3X6f+eGaX68aOEgPHiYA65ns//td+zvS5nQm+NT1HPFfXoe28&#10;r93vnuV439etL/jdsurr4OteS3AMYfKz+4ToBwDDWHfjZVbd1t4wuFpVeedGfN4ugXkNPQAAwLT0&#10;KjpHNNX4kw1KX4wT/PT4W7tcomOST5zFv2qBUFuGf7gYP/FxAABYaqKMhLbahuBnY3yQYj0JgCc2&#10;aMohX6fdXh8m+LsUvf6N9cW6B34N03TGDbR995XHoft+PXn8vN7rt+5zq94hFz5fwt9HG9FVGNEP&#10;AIahifyVGs576gZrd8qAatQKUG+O1wIAAIwjT32fIib1ynz4k/vHcb5Kf1P24e+sn61fdr3Bjgd5&#10;CvBe26AsB/4UAGC5kMD3wAZNonpDYq0sXRt0jQ/O3edJwMsKgGeZY/YyMeQHf41EO4lg1/26Rp0/&#10;Mg0/2kDoO7b8Yp/Qwtq3fr5ujff/hsfvx8P+iOgHADbEKK/bYHWmSmSsX00RRI0S7GLr0ba/j+hI&#10;2HVDvmefr+Ag/gEAwDTs+gR7w8rLilf2+19t0J1vHNre83sbLNpVtfVY719bff+CDwUAWDpC8PvK&#10;469p/E8nE4spVtPi1ZbHg8qe+9LjNglz2so7qr6enn/gfnkniWdje3GIcieZEbUGz2fwm/J9t63a&#10;DL9hjK0hiOgHAFli1WWlwqAhApvnlq9rbziIbKHYWz7SroTDMh3ObZBSLufxwugWDAAA+eglgcNr&#10;D1DWCjpu6qteWr+I+CebLKbpGv7G+oJf1WU5Vtz3AgDAciH7r8YV920g+M3iR4b93LVBAyptoVXm&#10;ngRACXpqaHUw4niK8aJOYCczepkxyr/nQduIb1v5TTvyMDZhBtEPACYZ3yqQUVaG3/ucxjaeo0y+&#10;u+5sNmwgVuap4xB/i2PIeagdO+IfAMDy+LN5M9NeeTDyhQ0Wy6Ylm3Eun/g0CWomXaPO+7dWveCX&#10;vc9s7QUAWC604PTAyst4T4+35eOa+9yP7oN3J/j1SWUxZmHVr+Gq1S/4mU0oN4LoBwDDjN9phedT&#10;zQZl2imj4SznayTURTr1RsaWdaYI+NI08q/ceD/x6znlowAAsJRMU+5BPuyxT7bvJv5oXD2jrMgX&#10;j6fuC6M+Xl4/9DceBE3yeWXfsxV8JwDA0vhJxVCRgder4HxBZP9poUuJH+/cdx6MiGvLuI6bid9t&#10;Au/c/w5dfEP0A4BhhvHIR5l1ioSyGZ77OM7x/KgbpMBq0y5nVcx6jfG6rh//B7eNz3JeEwAANJMV&#10;9xXbyZxX4tyZDToFRufAc5ucGT4KCXQS/rQN94EHIpN8UifzemX1qa7tXk7fExN7LVbdbsj9RvAD&#10;AFge5Fdv2uUuslUQ51nza1D2nxpZqIPv65Ljt5gLXPP5hVl9Gfbpefd8btMb9Q8FAO0h79aZzhDj&#10;NA1HbjS/LvG9aBvt0ymM83W/nltuu8pKH1eQ+I0bzmeWP/sQAACawboHANc9GNh0vxE1fM6GjPj9&#10;gfsnPQ4r7D3KD++779z382ps+7m7yWuiM+GhT9I/2KBL4ckUfjue8737rbq21cZ5D/nYAQAsDT33&#10;q1cbEBtL/LvpPleLYNqx9dbyN4acNg7f8LlFU7S0HZ9XjJwHIPoBtJuujS5EmjVS0wQSMhxv3IAW&#10;YczTrUwywKrdF8XJTya8VnZKmX0P3cCulHxPe35fH3rQ94aPGQBAa7juPuO2+4yujc/gSwlB7sgf&#10;42f5gg+ZSfUwv3ruk+89DzjWfKRCYSo0niTHnKYeXjz3vgc5o95PVeh9f+SjBwCwVITg1pRr0YKf&#10;kkOu+Ch611ZaU35zyHygjvesa3hko5ua/FcwDQDtMayxonLNBu3H00DiKAlSFEyc2vBU30kioH4v&#10;QU7blb51w2lTGrf0uWGUZJBUc0FFVw9t8gqMBD51afrODXmnovssNtxx7Pr9pDg5AECzkdCnBZsb&#10;E+a4o3xJlHnYsMEi1an71cgAlPj3MeNbsx3lw/8O2/IzSjScxsfEc7+x+guId/xevMvcCwAAgKr9&#10;Ucd9uOYCEiSf2mI2aYz5xRt/f2P9LqIfQHuMWLQFj9WL7Pc3sgZO7LLgF9uIJOLtjgg8hhkKvfat&#10;Pyqb4IsRgco4oxvo/Eq1fu+B03GOQCUV/DZqCCJ0fTf9HrBtCQCg2cheSwST4NcdYs+nsf2pf4xs&#10;vavuV2+7T5A/3fHHsyGvnSTmzevT1mwgTtYZdJgHHB8Lel8AANAOIjt+s4Fxs3zkPX98YsVko3eS&#10;GLnO8k8h+Ckp5VGeOBXRD6D56Huq1QqJbtdsdLHQFR8bQwxTZCkc+uNHG4hv47YqKcB550Zl169h&#10;M7EdnTHGSK/55EHRJ7tcryhPYKDA6rsh76dKtpPzAwBAM5GtVgf26wX5irSrbupzI9teQ+KiFuMk&#10;eGml/X1FQUBc0y2rvnj6sGuRX39s029RBgCAdnPu8eT1BsfQ8tPr7qfeFnTcSKyps3mH7v2f7HJC&#10;z9gbAQDNRd/R7z2Y6c54DL1OQt2WG4oTN9AS5fY8UPk4ZqJ+7gbl0J8bLdKje27Xx6k/J+oghch3&#10;bNN39Lvu77ns7sF5ApoOH0MAgMYSmfC3rJyar50R/7/m/jBKbigzXYtkb6yaLrZ3rBlZfrs22NqL&#10;4AcAsDy+98xjySaz4nHlA49L58n4Cx8X5T7SRl9V+OO0IZgEv528fhfRD6DZxlRblR7a550DpwlQ&#10;sn+LrUrmQdLtZNL+0S5n46V1ik4TQ7ljgw66Mc5tkO58bp93PMxLtH+/YQhuAAAw2p/JN225v1iv&#10;4fzxuO3XEeKfsgle2eRGVfNQRhf7aQIPnVuLev9mZPkBACwjpx5DKubrNvg6ux5bpokp8849dvyY&#10;1yr2xbrnf7b+AmPu7sSIfgDNDWYUxDwsMDDJGqtoDHLDDZYeo0h51LHrZSb5qcE5tdENQoa9Ji+6&#10;DmX5rTTg30EB2xkfRwCAxvpK+a9tq6+LXnq+LR+6Hi2qPUoCoqI5tPoy4Ts+B/ij+0kEPwCA5SL8&#10;z6HHj1et3t1Zk4ha8cfum8/meN9Cu9+uu79fKXH+kS6qaT6hDL9P0x4E0Q+guXzr39EyJtLZVGSt&#10;gESDkOserMiYjcpUKLMwuc5fd0HYeB8yqgeWr3kJAABUb6flL9YbcD3pZH/Dr0mPzy7Gayt+y290&#10;6+tWfM9jS9effZ6AbwQAWF4UJyrr7Ko1f4eWxDk1p5Tw97QAf/jE/fz9jI8san4Txzr1uYSu+WiW&#10;A3b5nAI0ik4SxNys4dzR5ly1grS1+HfWXxXpVnT+2KZVdxAR90J1KujcCwDQXLoNDDTChygLUQ2p&#10;frDimkKFb5SQeF7he0oFP2X4vTLEPgCAZSbKP2kB6LgB8Vse1j22vVXAsfTef7R+k5Bo7NGb4x70&#10;7LJwKB+v3Xf/cjF+sr7gN9N8h0w/gGZywwOZOtKkU+ExmnZIBHxpg2LdZTkOBUVXG+DAzI33fuLE&#10;AACgmUFHE0l96T3rbwH6i/uVIq772P3yAyu36VQvOX7U8PtgCH4AANBHu6K0EPR1C641FuRuZXzZ&#10;rD5Nwt/P1t96++2QOLaXw7cO8++KuSUm7mXmFDNdJ6IfQDPZbsh1SHjc8qBF4t9NN0BFFyeP+oJR&#10;F6HOrI04t7IodoxaRQAATSaaRzV598qK+8/fWL8ez0EBfkp+6RcPXLat+EXCXuZc8ol/tPmyGAAA&#10;YPGILb5a4FqzZtf2C792w8f7Ao537j5SQp0aZKom/zUbvxMhK+Kd2aC01s6QWHsuv4voB9AsekmA&#10;0CTDqCHRL+oUqQDqfoHHz56rLmeRdiT8UEBgBgAA5fkmceQ2e7Xh19rzAOPX1s/4m6d0RC8JtP5w&#10;Mf7JBtuH5/GfvYwvNvf1f/Vg5pyPHQAADPEbipkk/H1lza/tl2b7vS/wuBLuXvuIOvXy+9s2EEN7&#10;7kt7Pn/56OMw42MLrSeP6AfQzMDgrKHXJptx1x9VvHSnIGfRSYyg1egs4rwv3HEBAECzg419nyxf&#10;aYF/11AWwPc2qM8zLwq0/tX6WYS3MoFCJ+c9HLbNSNf2Vw9eehlfDQAAkHLs/kLZfm3oG6FrvOk+&#10;uYjyVdns+GOPJaeNJ0tpHonoB9BM9hoctKy4gdSKhToJvSwweGuC2Pnc39cpH0MAgMaSZhccWvO3&#10;E6WBxhfuYx7Z/HVje34PtPVWxclV429rinuRin3nHvxoUe+jfV5UHMEPAABG+SLFryH8tcEnp9l+&#10;vQLvQ+pfx/ne3pDXleJnEf0Amsl+DmNRd9By3R+jjsG8BvI8Cd42a3IWWo15anTsBQBoC1os+uR2&#10;e6sl16z5933rZ8u/s2Lq5Ek81KLVK/fPt31sTPCl++77dvw+nhliHwAATIf8hUpOKBnkrtXXkHJa&#10;Nn0cluDvejP+rZRJBwA0jwM3nE0uhhp1/h66ofxUwDH3PPj4uob3LCf1s1HHDwCgTUGGfKQEKwlc&#10;Wy26ds3Bv3G/N6/fieBBi2cS7d75PfnJ75Fq8Yb4d+TjPHltOjp1BSUAANBaekks99b6wl8brlf1&#10;9q5WHP9N8rOdEdc6M10+nwCNM0D6omvbz8cWXG9k/KlF+VoB7z1alO9VGHAoQNIWq78Ygh8AQBuD&#10;DIlYErnalqWtrUV3rC8Adgq8Hz2fR5y4X91z36pAbNd/d+rjzD6vRYTYBwAAs/gg+Z0X1o4Ovhpa&#10;LLxa4fks43O7PlaSMazrb2ee+0mmH0Bzee7BQNORYVI9hB8uxp8KcBYK3CTCqSh50ZmOqZEVElZ/&#10;8UAIAADaG2hI1FKXvM0WXbf85zfu93YLvh9lPh8AAGCUP5E/086tu9Z88S8EtzIYJvJJf1PmvcRG&#10;7Zhb999FySwNLchpEVPJKMc+zuxyd9+pfDeiH0AzjaV5EHDgRqHpBlPGUgKltuU+mfNY5zbodPS9&#10;DbZrzXoPhhVUVVaIavdJWD1J/kbgAwDQTjRB1gKOsue2W3Tdmvyrvt8j90dl+KFejqBk1GsK32YE&#10;AAALjXyZ6svetXY02IoSGEcl+N5ogqlOwff8cX3K4+i6Pvkc56P//9k0sSuiH0AziS2+EqZ+05Lr&#10;lQFTR8LXbozmEdHOkuMoC+K2TV9nqDMkYFHB8mfuiI4JZAAAFgotlqkLn7L92lDCJgICBQIvbP5O&#10;vnn9derzejmuMc9xAAAAokTEvo9ta37yyqrHsccF+jW93zWPjVX//sqMcaeOs+HjC9cHlByjWvQq&#10;3XGS53iIfgDNRuLUN/5Fb0MHJBk0ZSz8UoDBVMbfB3cYqrXwwPriX3fK+6Dsj9duIGUcz4yuhAAA&#10;i0jUhVWt2WstuN5YHFNgcMP91VmJfmnYYpwCMmUebPmIbUbRefHU7+uh++Qd+1wwJFMeAABSXyO/&#10;8dbakXkfPq/I968dcN9l5iKpz8wby2Z3rK16rH3P41sls3zyuHmkH0b0A2gmvcRg6sv8gzVf8AtD&#10;JGFOGQtHBd0HrWAoc+OjH18C4C13Iut+3jB0EaDse3Dyye9hzz7fqkSAAgCweHxwnyEfsdKi69YK&#10;/jv3YWX459QP6lxfWV/s62ael4co1K6AY9cQ/wAA4DJn7ou/aXgMGzF3UaKfYlWVu1J2X7Y2/Sz3&#10;oTPmmr+0/oKhSmu9SmLeoRcFAM01QuYT669t/u64VbHtwcTPBRvj6DR45E5k3D0bloVAV0IAgMUn&#10;tr5ogeh2C643JvQ3SpyXh9/73voZAuv2eaZBHv8Yz1/zQE5DtYcfecBxzscPAIAY1sex+4WuNXfH&#10;WpHJIPKNStR5kNyDTonXLLQb8NfWL2vy1H3yZ++ly2cSoPHBgESu5wUapLKvN7L9NocYpnkDliC6&#10;G50l43xM0ILYBwCwPCj77L1VUyOvKLpWbC3C1PcqG+D/tv5Wo80RfrmTYwzzy9oS/PuL8X9YPwu/&#10;W6DvBwCA9nJqxXamLwvFkSdzHkM7C7QQdt8GYl8VfjB88UP38dvDzovoB9AOnrkxasvWmQ2f/Jdl&#10;3IaJeL0hAwAAlg8tAmnr6fuWXfdVDxyKXCz7b9YX5daT3xcRjGSzIxRo/IP1sxxW8cEAAEtNlF9q&#10;i+h3Omf8qBp79636Ba9UG4hr+Kw7MKIfQLOJL7EKaD9v0XUrvfl25j1UYfQ6E4KZPM8BAID2oyx5&#10;FRHfa5GvVxbevHUIw7dJePvni3HXLmffFe37UvFPP6scyd/bYKsyvhYAYDmRmNYG0S/KR82KMt5V&#10;omO9phgzPd9Dj8EvzSUQ/QDawzM3Sm1o6BHblFYrOl9ar2/cKk32OQiAAACLiWy8Mv0+tOia1wuY&#10;m4f/+0frdzGuyselhcoV/PydkfEHALDsfvgk4yOahq7vcM5j3PHRhPutOYRqCqZdg2nkAdASOm6Q&#10;JPx903DjGWiF4YoHXEVvS04zC3rJ+SQ0arVF24zW3MbJ+EX9Pxn2fb+XWtE5tc9boRtBCgDAQvhN&#10;2Xh1fr/lvqHprBbk2//G/W9dcwWdU52Bf3Ux/oxPBQBYWnoNvzbFhJ8S3zXt9XaTmLMJ8x4hwe+6&#10;z3/OzRD9ANqGuvI8sMHqeVOFv55fY4h+ZTmQNQ/m7rmBW5vinkgEVIcjZYK8cYNPLUAAgMUKNHas&#10;L0BtteiaZ53s6/XKNvhsa09NwYdqC0VtxbbUJAYAgOWg47Hgxxli6nh+JJs0aR4RGfdKFkL0A2hZ&#10;8BKdfDV5vtuCa+6WGGSpUcgDGwignRmCJgVEV30oe1I1J1Q3UTWgosU8AAC0myOf1J9Z/ULYJD9/&#10;brMJY6mgppp6a1b/wmBsM1K233/HpwIALB0dj9nMmpWsEv5SO8CU9HE6Z0y6kRyz04B7Lq5ZUi4E&#10;0Q+gfUi1/8LaUduvaBuj4ymr71sbFEu1jKHNe1+y23ol/v3WAyZlVL60z7f/AgBAu5ANVzOPfbfz&#10;TZiUj/KZJ3P6HK3sbzUs8FDGvzIt3xnZfgAAy0SZCSBF+CcJfq9tvvJOTfVpNPIAaHHgIrRd9qxF&#10;xr4olDotUe43Nlg1So33LGnZHfu8PuCWn0PdB29hJwEAWkvY+BD9mtq4Ka5pb07/fs2alc0YmR13&#10;+SgCACxd3NqxZop+ujbtAlD5j0Obr7yTFuuOGzi/6JUVkANANWiLzEdbrvpzkYX3pQ0yBYo2rNku&#10;wMqYkPh3z5q9JQwAAEZPemNyf9gCnylhcpYM83j+lYbO7VcTPwsAAMuBbP52Q69LWX7PC5hfqHzI&#10;bgPnF5d2DiD6AbTPeIq3LbneIjIS5Sy+s/72oE4FgUO6UqNzf2/92oEIfwAA7USLZcfJJLiJ4t+p&#10;zV9Pdsvn9k0S1zqJ/2RrLwDAcsWtmxXEbtOiBbbXNl8tvzTWlYC41zA/t5fOJxD9ANpJdJpt8qp5&#10;rwBjqmLk2hZUZw3DaBryJTYTAKCVQUfUyztt4PVFgKCad0cFBB9NEzV1LYd8DAEAlsrvKma62cBY&#10;VX5S23pfFnjM936884a8X13HpexDAliAdnKQfJGbuHLecYOzP+dxtFXpa6u/+LeyJyT6XeOjBwDQ&#10;Sk58NK3uTlyLgpDjOa9t15rVJTd9bwAAsDwow/tOA2NV1cb/ueBjyu9q4e51ze+1l8wFdoxMP4DW&#10;El/m2AbUZM6Sif60BlCBwro7i7VM8FAXauoh4W/VmlsMHgAARvvPXgOvSez5JP1sxmsMf/TGBsJm&#10;k+YCbxsY+AEAQPGktddvNOza5GuflhRD69gvrC8qntd474/9OnbTPyD6AbQ3eDlv+DXq+o7meH8S&#10;/W41KFDQNSjT77otVxMVAIBFoOujSfY7xDlN0PdtdrEu3o9Kf2ix7awB7zHO/9KKqe8LAADtQL5M&#10;u7WakrghtEvuiZVbF1/bfH+xfsPNOuL0U59PvLNMORNEP4D2cm7NFJ6ilt+8Kc7KqLvaIGeha5Do&#10;18T6FAAAMB7NeZvUkCn8o+rdfbLZuvYO488e3HRqfm86/5EHQE3x4wAAUI2/jXipCbGqfNEzm69b&#10;b15C+FPGX5ULcMrw0yLbCxtSRxfRD6BdpJPmlYZOojsevLycY6Iv27Te0Pe2aYNOVAAA0A5WGjbv&#10;Dd+orUa7BR5XC4J/skFN3V5N703bjP9ig21UZMcDACw+Pfe1dxtyPScekz7O6btGjWl47374mfvA&#10;SNTpFXyfw+cf+Lke24h6+qt8LgFaib67aw019BrKWjiccaLf9GyA2CLWIZABAGhFABK+pduga9L1&#10;7Pgouquwthb99WL82vqNqHoV+1YFWdpG9ZqPHwDAUsapWzXHdVEK65X7w0lxZy+Hr+wMmVuM4sDP&#10;KwHwofV3r61m5iGdGd9XPEpQ1KJhbOk9G/cPAgDtYz0xFE3rQigD9EtiOKcVxXqJIWtqAInQBwDQ&#10;LlasOdt7w28/s2Kz/FLeuB/9/cXYtsviZ1m+Mbb0KtvgKR85AIClIrLi7tjlhh51xWryg38ec63Z&#10;RUHNETZskNyhv0tIO/dxlhz7PPP+RsWGEuO0uKemJvetXypq1Qa7DyYJienfdU4tEmph7cCP/dZy&#10;1NBH9ANoJ+s1G9NRBjZalu9NMIB5OHMjttGwe39mxdVeAgCA8oOQmMg3qSyGhLEPJfsSZfz9z4vx&#10;Ww84Vqx48S/mIfKNEhl/9HkAPhIAYDl97u2aryEy/P4juaZe5hrNfaIWxSTGqQbhpo1eHJSP0y62&#10;fffdHzxODVFwlH+M61HG346f44aPKzYQ/0IATK81RMc4h873yc+9b4NdAhOTbBD9ANrJdsOuJyb9&#10;Mj4/2exZfqkxlmFVFsQPDXqf5x7UHPMRBABoRfAhVA5jPeOv6kTZBy9t9g730yBfKuHvi4vxvfW3&#10;XHUzAYnluCe9Ifc2GndpKNtAWf4nfOwAAJaS8K9bNV6DfJC2u/44xH+F35LQJtHtG+uLfXnQa674&#10;uOsx4Sf35R/d157mmI8c+Hhhgxr2m/4YWYbnydA8Yd8fR/nhifE2oh9A+4ypuG3NK0h+6hP+Iop2&#10;99xov/FA5VpDArUDN/AAANAen7lRcxCSokz4pzbIiJ/kW/O+x0nInyoDT9uuHtggwyAtUt7LBG7p&#10;dURwEYFIbDF67eMwE4QAAMDyELa/zmaMikEf26BpxzB/pMSZ7y7GvRF+tJPDx8Z24MjYk/+TiKfs&#10;wsj+G+WrU3977q89nPI+T+v/Ef0AWmpUr1qztvVqfHCDVyRa2VAR1H+0+rczyzArLfs9H0EAgFax&#10;afVmyKfZ8L+4L+lNCJzGBRujJvydCa+THwuRbt2Dnus2yDLojPHxEVDF1qb3NjzzAMEPAGB5Y1T5&#10;kpUh/qps/yrhTLvNXo7wR3qOkkh+434vfW3e5h02wt/Jh35/Mb60/qKefOzJCH/Ym/Ic2dfM5GMR&#10;/QDaZUj1Rb/ZoO9uGEsFAn/0gKLIVX4dZ9eN+A9WbwcoZfi9teK7LAIAQLms+qjLh8R5H7kfGefj&#10;U/+p7MQrSRCVinoS3Pb88Tz5/ajC4tntTZEREawl5+kmQduJj7MxQQzZfQAAYFZtKY04hxaj1LBj&#10;XGKGEmZSwc8KuL6sr9Xi4q+sLy7Kvx7Y6Hp/NsQ/lzoJAoB2cccn5E3Y7hqZC3+wQR2fog2Xjvvc&#10;z/VdDe+9Z4PaC+/4+AEAtC4A2WyAv9Tqv7b+nI3xNfJvWth7YNMt8En4e+sBz0f3y+eJnx6VJZAG&#10;LCeWrx7fsExDBD8AAKjDHygp49+tL/yNYtP96vWSYshOxo/f93P+7D75vO5/FEQ/gPYZ0RvWnK29&#10;Cl7+aOXXuVMg8sx//taqq2cYgt8T6wuPAADQDjrJZH/biu9aOw0v3YeNq9tzz/3bto3eZjvs/YkN&#10;D2g0JPipft9jP995zuAs731B4AMAgHGxYRW+VufRQtqfcvglZc1/VcF1peKfFu6UrPKTx8m1+k5E&#10;P4D2BC89DwbWrRmin4ytOiO9zWnI8gQx4zjxIEbbfX/we9EtIZBL26tHwfWXfAQBAFpF2PLI9KsL&#10;+Y9HNrpxh4IRbQdKs/iHZSLkqSsUc/v7PlRXSDUE921ypgFiHgAAzOt3Y0trGTuz0rJSv3iMlsbJ&#10;w2JPzQHuZl5fRdwubvm9+Kvla95VGoh+AO1CqwYrVv/WXhkwCXDPJwQK6YpHb8Jz8gQeOq9ERgl/&#10;X3tQ07VB5t+sAmB265OciQqVK8OPbr0AAO1Fteo2avKZr9xXjprsa6vRr62fwd+bw7cP23Lb8UBH&#10;QcfP1hcAjw1xDwAAiid8i5JCtNB0tYTjR8MO7TLbyRk7rrmPreue3LZ+CQ4Jf7XVhUf0A2iXIY1M&#10;gLqvRfXtHtnkgt7p37NFyM/HvM/OBCMu46ksQ4ly2s70hfVXcrpD7k+e7ofnNihSruBMmRnvCI4A&#10;AFpN1+e63UzQUAWv3E/ujvi7gpBfJcFIUdeV9W96/1G8PLL+8G0AAFA0EQOqnMXvCvJrveS4SvzQ&#10;dt7jKV+7UuP9CH9/x+cFtfhfRD+A9hhQGaxtq1f067nB+ouN3ioUxkzXe9+NnLYvpZkWes6ZXRba&#10;tGLzwQaZCHmMosQ/1Up47AHNLTesca50WHLcEPpC7NtPzr/PRw4W2JbYhO8twCJ93mMhqJPjO1Ak&#10;yqobJ/hp/v3QBhl+nRLvQRz/S3/8xX0u33kAACg6TjSPFX9t8+1O6yUxnOI9ded9M+N1rdR8X65Y&#10;P+PvvZXX+HIsiH4A7eFqTUYrXWF55AHD+ZjAQobtV27cJgVjSrlWrSW1Nr/vx5Bh1wqRMu2iLsSk&#10;LcSn/vx3iW3TdUj8W7dBHcQQGvX8fR8nYwIlgEUQPuJ73JviuQCL8LkPX1OVn4xgZ5zgJ6I7bxWZ&#10;h+nx7/r9+NH9K991AAAo2uco1vrDxfjHTIyYx5fGMSK+U92+n2aM0eJaDjzmrIuex6Va6HttNZQb&#10;QfQDaA/bUxrOIgOZngcJT0cY2shE/L31swlSznNebxh4iYASDdXx6L0NCqCfjzl3VqyQk/gwY2CU&#10;N8sQoMkTrmFb7Dvu99cS/3/q48wu1xQb9r0CaBtdG2QamJWbUSeeu886mHBN0ZSrDpR9L0FS5TFO&#10;+IgAAEDBsaPY8djx15l56aha7unOrDOPOeWnjjNz22nnpJrjfrT+jrC66uHrvNr1pgSeN3XMqxH9&#10;ANpD1Vt70+D/3yYYKQl1/+QGzTKCQXeG85oHaqrVp2yI2CqlLMBxtQCHBWF5zmWGsAGLN+Fa8UnO&#10;Xf8erdvl2prp8zXBUnHkd/59i7pf59xOaPl34dzKy95Ofd3TxE/ZGJ900/15nXxj/YWx9/g+AAAo&#10;gXP3i/KJv7fRu9XSBWYJfMqW/9nnpZNivTw+WqKfBMiHVm8TTL3/DX+svKEHoh9Ae9i0ejL8/rv1&#10;O9iOMrbKGvq/7HJr9nmuc1gR8q+sX6/vRxclznK+B4BlQ99DbZf/1vpb7PNm2ep7dtWHXisBUFlL&#10;L33CxvcJ2shZMrku2n+mnQofeXCTZyIfmbZlZx+Ou27ZCQl/BzY+KxEAAGBWJPy99tjtocdzmxl/&#10;9MGfo8fdIfPTXgHXID+353PcKnfMZYndNoh+ADAysKiynl+0RP9XfxwnMPyTXRb8ir6OuAdyEr+z&#10;wfapUz4aAJe+ixL7vre+QD7MhtgQkWFUlqy+bz9YP9tW37e3RtYftM9vSpA7cn+xMuTzP69/0vZY&#10;1bl9NsX3o2v1ZhvEuW/59/zQEPUBAKA8Tn0u+WjC/DN8VG/Cc6b1eQd+7r+xehtintcVvyL6AbSH&#10;swrPpa28/z7mnBE0qH5fFasm4QC0OvLABh0IEf5gmYnvhbYKfm+X62mm38lODgEgS0y0JCT+xsWB&#10;p4bwB+36fgiJWlrhv1FAAJFm5+26H5q2m+BZg75Ht/3enBjCHwAAFE+eGtGTFqPnPb+G6vop4/BO&#10;jrlxWffhtK7YtcvnEKA1gUuZW+zS4/7V+jX8ziYIAh0XGqq+D1qsUKffh9gwgP8UMv7OBoJfUVsG&#10;Y5u+jrfhx79t9WYoAcwy0Zc493bO70W2yc0Lu1zrtjfFMbSFac/mL4VRhM9Xtt8aHxUAAKjAH0/6&#10;e5mLT1oA/NkGJS16Fb9/1Svct5oW2AiYAdqDVijOSgoSdExlHvwP63dKGlf4PM4vIWCzIIFhWhSk&#10;qC7EHT4WsKRoq6LEb22vvzLk+1mkbRDK+Lvn33uANiG/KaFtZ46gIgQ6Tdj/5GPWyfuRT/6bkFnX&#10;rSH4AQAAqAMtuP2H++GyGnxliXmH6uO/ryluRvQDaAFhkJSSfFrCcYUyIf4/u9zJb5Ih3Kr5nkh8&#10;UCHy1boMKEANdNx3q9be721QT7OKCYu28t/i+wYtRJPtZ1NM9LPioLa/akHsf1q/uc2823N37POC&#10;5XVwzvcZAACWKKbWfEALd1XUs43ja+6hHQd7OWPswkH0A2gPp24wTuc0Ftntfz9djH+xQcOOvMeu&#10;U/TrJNfwoC4DClDThOW69QW/+P+qAnZl9l6x6lZHAYpC4tYb93eHdrm+UHaEj4nPuV4nsU/d4w8K&#10;+uzLl+9Y/bX99H7O+HgAAMASzQfeu19PE2rKmNd2/PivfNQGjTwA2oUyDbSldXuGYL9nl2sIKej4&#10;sw1qBU4byNedpaDr1TbfL22wJRlg0VG2XWT4mVUj+KXn2PBxVOIkCaCsif5r/+x+bf2s1ZURz5MY&#10;9safH9t4i/ys61jqRL/lPr3qTLvw9wp4TvhoAADAEiH/p6w7ZfypXNR9jylXrZja2GmG30uPU2td&#10;YEP0A2gXqgOkbIPfeeA9SfjLZi0I1Qb82fo1jtIagXkDmnjeh4bcE9kxNTN4b2QgweKiz/a69RvY&#10;bFm1GX7Z62ArILR5oi/f9cm/Rzetn8Eq8U+r8Qf+Nwl951ZcY5xh6Byv/Tq2a/he6b3uGpl+AACw&#10;nPNqxdWPrL/IJ/Hvts+1V5I5w7QJNubzCflXCX6vrAGJKYh+AO0LWCRuaWUihL+soUkDlNRQhdgX&#10;DUHy1u4bx44HTXUJED23Y7dtUBwVYFG/+xs+KbEavm+I6bAo3yPzCbhW+fdzfs7L+vy/9GN/a4Ot&#10;81WggOSxv38WywAAYFnnA5H1p6Qa1f5V1t81n3Ov+shTEk+xtTLnVUJEi4ta1NttyptF9ANoH1GL&#10;4F+tv0XpS/8uDwsWZMTe+PNjRb8IgS6CBBnHGzXfDxniTYQJqJhJ36Feweda94mIWT0ie5oRzFZ6&#10;WITJfvixYdl8VfqSV34+Naa6auVn00rwe+nzArL8AOqbO/TmeA4AFD8v0ELYXz221EKcEltCAIxG&#10;etnXnPsIsW/HBnXyGwOiH0A7iZpDWpV45IHCtn+nz/xvOzYQ+XoZoaCoSYSCle/cMNaZ7XeWTJSY&#10;IEEVk/ZejucU9V3TMVLRr067c+yD7xkswgTfGhJcv/YgQRl/2VqDnYLeq45z4ud60sSgBGCB5wzp&#10;97A7ZKQCQsxr04V6fC5Add9XfQ8/+QgUY2/Y5d10+o6eum9t9HcU0Q+g3QFLTApUKPRd5m9lZi+k&#10;k5D/uBj/bPXV+eq5CAFQ5WdOn3d10VWW6bYNBLE9nyT0Rkz4Z5l8KCC45o91iuuyM7sEHwClILvx&#10;79bP3n/gdmVlhC2ZxVdL5Hth/QYi+EyAasSD+A6u+fdZNTyv+NxhPRlRX+zYBYTwt4fJ/+N7AaqZ&#10;76bf3+DUBp1+83zvGwWiH8DiGam8vy/qfB89iPjK6tlyKAP8ln9+qAhN3L+3fjbOmn2+Fa/nE3Rt&#10;nXtml0WyWcW/7Bb2ukQ/bVt4w0cAoDS0ePDCfdoXF+Oe9cW/rn3eaTjP1sCoMbTr9uiDsT0foCr0&#10;vZWgd82/z9fcl4/y4RtDfrfv8+y3/j0+4LYC1BpXl/W6UkH0A1huw1QUaiyy5pMas+pEiZ5PgD40&#10;2dDCwqDttb+yQVHf3hjfqsn7l/75fOIT9tNMYD7N57VT8Xcr+z2L+qAnfAwASkffMy2mqfaeyneo&#10;WdUtFxC6NsgAThcSYkR9oTMbCPWfjPp9AFWx4t9V1bxW7e1sk568vl+v2fZx3+3BM/8+I94DQP4g&#10;otfrWafT4U4AQBH8gwcmZW9DjAmTBJU/G517oXy+98n7qg3fOj/s89nJBOJRS2tvGj/tAYQyaX9t&#10;1Wf6xfZ5XfdjPgYA1c3RhwgEay4gbNnlbYGyL7H1SNsB9/0RYQCgWtZ9HvyNXRb7Js0bxvng9DXy&#10;x1poJ+seACYbkF7f9CD6AUBRwUlMaH64GA9tII6UYWBCiFAmxM/cfiiZr/1zvTLjZzX9jpz7ZF3d&#10;wY6GfH9GBf4KIv6x6rmC9bODnvv1kkkLUK9/reP1ADD5OyaU4S+x734yXyhyHhzfY2UC/w/rb/cF&#10;ABhtNFz06y6pYR41AGC+iYj46WL8L7ucZdCz4rqYRkMB1T36mVsPFUziv7fPC+pP63PitTqO6nT9&#10;n37c9PvTGfOZV1brpyHftzK/0xL81KH7kdVXSxAA/5p/HjtsTovgB1A+2oL7e+tn5a/Y7Jl9eeYl&#10;yib8tQ2ERXwzAIw3HkuQ6TcsrTo70hooo14HANOhRYWHNsj6W7HL4sc0hicEB21dkvihzKNn3GKo&#10;gL+7GHet+NX6OJZW7H+0vog9zo9pqK7X31r5C3aRSav6Qb8YtcAAAACG+Wb5S9Xd/HsbNOKoIrDW&#10;ef/1YuwY2bwAMMpQLMH23jCAXRt0Peu6QV5LxooNaqAc2CC7IduWGWMKMP33L/j2YtyxftcyfQ9X&#10;h0yKepnXp78/cRFCRcmfGN3LoDr+HytPZOsl3xVl8f37hM+2vjcPrJ8hWEbdzMgqVD0wCetP+ecH&#10;AAAYieJKLQ5eGzJ/LS2O9/NosfCP/BMAwEhjscCiXwRQKx4gXXVDfMsf8wRvCr7UaXHHhQZtJTw3&#10;hD+Aab+LlvneqKjxTet3+d2wzzsQpsJDKsDr+6g6aIh9UKUfUee9/62CSXxM4CPr76VdFgRTtFgl&#10;Ef2hXe4g3JnxvOn7PXa/J7Hv44zf92HHH/Z3/CkAALQZ+ePfWX9Ru8pSUenul/+XfwYAGGksXPRb&#10;XUCBIcS+L61fSHVrghEelilxzYeEPnVZ1DZCdQc9IlABmFpQSEWFPR9PkwmThMCNzGtPXYA4sMsZ&#10;twBVcnWMnyjaf/X8+/Bb6wvjfxrhbyQM/uL+6Fv3d93Md66T83tpNuj6ue++7o19LgZO8rvp/3eT&#10;kZbQSLsYZ8tp4FcBAKBtcacW325Z9TXy05gXAGAiiyb6qbCphL4H/rPlCITGZSfIiEv8U2HWFy5U&#10;7BKgAExN9juYdiDbmeI7zncPFtVHppN4Nfq4bv1tO5+GfO4l0mmbu5psfGf9LIPYMp8n+FAG7bl/&#10;/z76cd4P+a71JnwX9bjm59bYsM9LaHT9fDF0ziMfp8n/n/MdBwCAFsSbPY8z77nvq6vRFQ08AKBx&#10;AU2ZKEjSNqxfWT9rKBUWZkm3zm411P9H1qCyL/YJTABmojfFpKWX47UAi+oj1QnwHy7GX62/3fd8&#10;yPdG2bB/9udIJLzlY33IdydGbOH94L7saEgwMym7b8XPse3n07lVr3Ntivd36uf+6NejDOBDI7MX&#10;AACaP4/9yn1enZ3tabIFAI0PaIpCBveBj40kYCmqtkJ6DAmLSuX+2QMnAChuAgXQNM5rOm+63ffX&#10;7tse2eVsuDR7VhP/9/Z5tp6EOWXaRUbdpPNNEvt0rG33harLeXPG73PHBtmBWqhTOQ6JkFFL96DG&#10;ew8AAO2hM8H3TPr7rLHn3Rrj6Ihz9/jnB4A8rC7A9f/gAcNqxriXxQMPrN7mCJIAAKC9HFXkV8YF&#10;KvJt33iQoYy+sxGT/2xQ07PLWXzjAqFJfkxinwREZfV9bX2hLnsNccy89yo9pzIHb1tfTHxn/dqC&#10;H40sBgAAyOcvV5LHYXVkixD/YoHsrk2X2V4WLzPXBQAwlDaLfjLq37nhraqQabrVV1kJJ3yEAAAW&#10;lmOrd+tO6u+0lUjC23/Y51tgZ8lw6E1x7mt+/i8zwUUn8zht8JS9nq77dL1P1Szcwc8CAMAIIvv8&#10;C/dP2eaNKhmh5lRaTNp3f1JEE6mrNhAXq54fxDmVEf+KjwAA5KGtop+M/AM38HWstFzze3dsrK4A&#10;ACwaYdM/Nci+dzywkc/7g+UTw+a99sjA+87K72ScCpQ3/NwrHrBR5w8AAFJ/obIX30yIBVVr9msf&#10;2gqrzDgJgMqCP5vDT3Zrfu8SLh8l8wDiUABorNGaBwUh993gV21oxbqfm65JAACLy1HDghyhphm/&#10;s/Iz3EPw+94Ggp9V4Pfi+DqnFvdu4GsBACDxEaon+7fWr7MezTRGZbTH71WWQg0f//li/Mb92+aM&#10;vvTU6hHa4pzK8HvBRwEA8tJG0U/G+b59XlOoDqdDIAIAsNh8sObUb41mGlFbrywf3vWg6vsafa3u&#10;twTOLz0wAwAAuOG+6bpNbt6Y/r6XxJH3LsbfW184/MJ9THeKuE67AOqoOavrU9mLH43sPgCYcmI/&#10;j+HpzPH3Wc5nbpy3G3L/MLgAAItJ+Jz3DbT1Ki+hDIfbVvzik44noe8bq3dxLUpnKMC7yccRAGDp&#10;WXffd2OGWLMzJH5Tuab/Zv3sefmZtQnH7CXzgsMa4k0Jfn8xat0CwAyBwzwGqJOMbsYwpasvZsV0&#10;S9LqjES/rZruV7wf1VKgqyAAwOLz0ZrRzGNY8KMtSqpTdFDwvOCWNUNo0z1XBsZVvy5q+wEALCfR&#10;SPGGfd5MapZjpXFddI9/bf1ts3s2fguvarq/9Xh0reT5QVyDzvezXxsAwNST+3km4nd9XM0YUHVI&#10;Ur0BFeDWSsj5ECM7CzesGdt89J6OjEw/AIBFZ9+aKfrpmkL4+4Nd7kg4T1Alf/4wExDVzaYHV5+M&#10;5lkAAMtE+KA190/rJRw7EkskKkoAfGZ9AfDARpf3eGr9nWeKg6fZGjyNj9cxJTAqw+8nYk8AmJVZ&#10;RL9NDwi+GvH62Br0w8X41vr1kGQYlS1xNqOxitfEikrdvPH3QvABALCYhG0/8Yn/1UyQ0JRASNd1&#10;3YOCeXxSx/2rsvw2GvZe16z8bAoAAGgu2+6b5s3yG+dPhUTF762/9Xdc/KrfqbaeBL87Vpzwl+4q&#10;00KXMvyeWf4dZrMm2BSxMw8AGsq0ot8tN4Q3MoahMyJYiu5/GrsX47n16yAcuTGb1rCsWP1t0hX8&#10;vTTqKQAALDohomnifaWEQKMIJIZ97YHJPNl+PZ8TXMkEHk2gKY1UAACgevsvlPixUeF577g/fGx9&#10;4W1Ylp1iQWXgaSuwSmJEQ5BJwmT27+n/S9zb93mH4ua9gvxfxNDnM8bgANBiphH9UsFvkjEbZsSU&#10;jfBbN5qvfOxPaXhOk6CmjoDk2I3/ER8dAICl4Z31u/2tNOy6oqbuNfexH+c8Xteal+UXvvfImrnN&#10;GgAAyidEqyp9wKbHrvKvqvX3yT5fXFMyyJ+tLxJqniChcM1j7DzxrZ4joe/E42KJfG9tUE94mvmA&#10;2SAzPkTSThLzr9jndenlX6Ns1XHmb+xoA1gQ8op+W27IbkwZDAzrlCQDpK6AasihtOk3bmTOcxxn&#10;35+7UcO9khF86ddLMXEAgMUn/NY791ErDb3GNfer/2bzN81aTY7bacj7O7JBp0QCEACA5aNqwS9F&#10;Ja0i6y/mA72Mn1J8qDIbyvi77s9f9evu+vwhtu3GCLHv0GPcdx7n5vVzIcqt+jmj/u2mnz8yD8ch&#10;/3rgjxq7/j6O+cgBLA55RT9tz70357my2X8ySipArpWRJ9Zf0RjXKUm/jy6F1yoOOM7dmD/BCAIA&#10;LB3nPjFfzfizJgVDmvBvu5+cdXX+zH3sZoPem65nWHYFAAAsD52afG8sgMnH/tr64t2oBJBT/9sb&#10;f56SVFQjMLLvuu5nT32E0JatE5/Xh2/YQGC87Y9dm27RLq4x9bkS/ST+xbZmAGg5qxOMq/nk/1qB&#10;hjbbJv2WH1/bfVW7YN8+L1aaFlR/78/fqugeyShr5eUnDB8AwNKy4/6waYJfBAcKMJRhsDfHcU59&#10;on+rAe8rFtx23O8DAMDycurx4WrF503jVs0BfuX+9rXHpb0RPjlq8+3n8N82Iu4dRdf99B0fG1ZM&#10;dn7H42stIB57vK0mIp/4+AG0mzxNMfTlv2rFF9JODZMM+IOL8Xvrb/tdHWO4XrqhLXOLbbxPpVur&#10;hsNfbbC1CAAAlofwRUUV0y7Tn9/MGTCMC6o+2CDroO77rmDprZFhDwCw7IToV1djp/CJyopTxt9D&#10;G74Q2Mu8ZlSGYifzmPc9bXvMLPFR2443JsTYed9b9jV6n/etX8//Cz5+AO1m3GpJGJ81q66G3lU3&#10;pDKiEveGdUrS/z/xa08LqxfZJv3MA7wQGOnUCwCw3Oxbc0W/tKFHdOebxf9FGY33Psmvs65fLLrt&#10;8NEDAFh6jj0e22rAtcjPfuex6BP3V9Nm7M0yn5CPl9j4pQ0Sd3pW7NbnTuZnbRte93j7JR9DgHay&#10;mvPLX2XxVBmWH6xfl+CJByDZ7b4y+o89sFFgsjHCWI0ysp0Rv9PxopbBCxt0F85rJGfpskRRcgCA&#10;5nPSAnstX60sgF2bva6fFtueuQ+uOrgKX6xrULmPV0P8PwAALA8RL0WziTyxXlW+SgKcMhDVmLLs&#10;jHQJft9afztvWrevU8H9v+rnPjIW4gBaySTRr2uDFt9Vo1UMiXkS/t7b59t5taryoxuf6Kq0bgOB&#10;ctLqSiq6RSFVCYzK7PuYM9DoZI5Fa3MAgMWk15BgY9z1RZ2f3TmOc+4+UAtr31l1mf6WBHYS/JRR&#10;QJY9AACY+4Om+IQ0/vvaY9IyF6kU46aCX9VzEZ1r26/ho9FYC6B1rDb8+m5YX8h77MZ0WB0/1ftR&#10;gVF1L7rtRklbklds0CY9FfiiuOpp4kB2fBwmhmwaAS/E0dgKvZo5bycJpuLcEhmP7fOOxQiHAADN&#10;ow12WX7nagHHkV967X70K/erZW/1PXNf/sL9OoIfAAD0Eh9x6P5pNRNf1UGcW37yG4/p3lvxglgc&#10;PxX86ozL71p/UY54FaBFTBL9onveeY2GRtuLvnOj92JEICBDGy3S9Z6ueJASbdIjDTreT2T17dnn&#10;otukAC9d3dmyQZej9eTnDRu+JToVG/f9Og798QNBDgBAY+m05DpXJ/iwvMgfPXP/9MD96lri/+bN&#10;fOwlj/KHO+7DPxBIAADAEP975L6paUkriv0eJvFlkT5MZayaIPiZX4MWAl/ipwHaRR7R76wBX2yJ&#10;aN+60X9un4tjaSZfdB/8MMF59HL8bpTBC1FRnRK16rGZMzBc8bHux4imIRL+3lk/ZTrEP4wpAEBz&#10;yBbNbmpgVGQ5DvknZfxpu/B993eRTT8LvcyxtZVX2X3KjtgxFr4AAGA0Bx4zbTfw2rTbTIKfdqcV&#10;Vd9P8eVDj9frnnvEuaOc1rGR7QfQGvKslER2Wh01BFIUZHzr1/HcjU1vSCAx7BqHZSRkDVUeoxVC&#10;n+oNXrfLqy55Xj/MYEfh9SvuLHY8yCLbAQCgOXRbcp1F++jIxPvZ/ZQyDq7ZoKTFes65xLn77chw&#10;1zElJmqxC7EPAADG+SERol8Tr0++9571kzjmTd6IGPVLGwicTVls7NpA9AOAlrCaI3CI+nPrDble&#10;CX/KZHhigy5Oo5xD3t/nOe8NN753Mvdtmu5JnQmGO8Q/DW2remMUSwUAaALb1o4tvuclHldZebvu&#10;A3U/osTFpgcCKxkfd+bj3OcSBz72h/hvMgYAAGAc8iPHVm/ZqXHx3brHiUrimEf4i9fdtHqaaeZ9&#10;vwDQEvKszh/7JP16Q6456gnoup7b8OYeRaJMBhUt/cYDm2Ede4s2nDf930bjhSH8AQDURUy+r1s7&#10;sv1maUY17f1QMBPlKOJckfmXLoLJP8dugd4Qv5deI4IfAABMIrL9tqxZ4lPEhooZ1YxqZ0Y/HK/p&#10;2uylNMqGLD+AlrGaI9A5cQPbtOu+50b/rZUnimnFRtl9ase+afMXLs9j6AN1YPzWBjWVEP4AAOpB&#10;tvmmNV/061U0GR9WQuPEBtt0xwU6nSHzDAAAgDx+Z9/j0i1rVo3duA7VoY/6fvOUruh6vNuULPi4&#10;10fJPAMfDtAS8gQwMlhNrJ8gUUzC35WSjh/CYmT4WQ2ORef91gZNPwAAoPpJvCbwKy24Vk3Adyua&#10;/E8S9TozvBYAAGAcikmPLH9ppSoJ33bXLieLzHKMKIvRa9j7e2HNbmgGAEPIm7UQ23OsYcZHbcyV&#10;iVdGvUEFeQ+sv2JTp3G94tfR5eMKAFDLBF4LQKvWfLFK1/exIfcMYQ8AAIr0LT27XNevaYQQJsFv&#10;a47YrePv78CaleWn63mJjwdoH3mNkYzrXkO/4ArGbluxopgM9Vc2+ypN0dy1Qe0KVlYAAKqbvGtR&#10;6Zr7mKbbXwVDuyVMyGfxPUXVvQUAALDEt53YIAuu18DrE2oAuTanD3xn5deuz+vP9b4e2yDLEgBa&#10;xGrOL7pEP9VQuN7A96CATLWWlN1QxIqIArv71t8+XLdRCyO76kHnvrGyAgBQJXdtkOXX1IluBD7v&#10;rXixL/yifO2GBzErmXsRvurYg7F4POPjAwAABfukaBK11uBrverXN0ud3fDjbz0mvdGAOYi29b7O&#10;XB8AtIRJol8Yl6jr18TaCbqmWx7szNNwJIIWZffdbKAjkej3ymjoAQBQlX+RuPWw4YFFIN/wMuPP&#10;5g2u1j1w2bZ+tvlVf1wdMh8493lCdsgv73uA1pSC5AAA0F6icdRmg69xO5k7zOr79B6fu99dt/qE&#10;vzcX45E1I+sQAGZgkugXBkqT9aPE2DQl4yHtlCRRTO3Rj+cMKmJlpmlZHetGOjUAQJX+5duaJ9p5&#10;CH+35z7Q5vSBep8SO2/6uGP5uiR2bSAOBkd+XR+sL/x98t8BAADM4/ea6pc7SYy94b5xnoSN1+5X&#10;v7Z6dh0o4USC3wEfO4D2sprzeVE/QZP1pq6qRLbf2zmPsznFfakStkkBAFSHJuvp1t4mo4DicRJw&#10;zHq9HQ8u1CTrwRB/P02w0fF7uOn+WQHDjg+JgMd8xAAAYAaa3gW+l/jTFZtP9NNrn/rP8strFVx3&#10;Oq+Q6LfHRw6g3eSt6SeiW1JTRT91ub3mwcQ86cdpsfYmrSJ9ssuZlgAAUA6ys99YX7RqcpZfoAWv&#10;N4nfmvU9b/v7vj8kCJhG7MsGEV330QqAJAC+9fEBfwYAAAvKmhXTaFKJN088Do+6892Mz59lnjLq&#10;tZpTqIbfOz83ALScaTLaJKQ1fVvONQ8q5uleKIN6ZsNrFlVNBFvnHhxRzw8AoHwkUKkr/EoLrlXb&#10;Zv8y5zEiK+9rDyjSQKAz53FTYgtwlOSIoIKsPwAAmMa3tKHkUcSSRSxuKQ5XfT/VytXiWZTeGBY7&#10;DvO/vQn+WSgTXwtyH31QVgpgQcgj+oXwJCHsZIyhqJMwZFseTOzOYWD3rHkZjW/cyJuRFQEAUHYw&#10;8Z21I8tPC3G/JP5hVqJr/VcTAoKi/LXE1BvuZ+W3Jf5RLwgAAPL66a7Nl+VWBSsFX5ve7zuPc7UD&#10;7Ir7UvnRWbIKz3z+sOPx754f+5yYE2CxmCbTTwag6V171m32WgdpMXQFH1etmJTseZ2aBMhnfu8x&#10;vgAA5XKrIfZ/ElqEU52fVwX4GWXfPcz8rky/Fkj0+8oDo6eG8AcAAPni19UWXGdZO7RO3PfLdypr&#10;fiOJgfW45fenawNx9MxjyajRH0Nx5r7RZAtg4Y3mIjCqU9IsIpkM4js3otsNeG8S/ObJXAQAgHzI&#10;d6im3WaDrzEm78qOe1SA79R7vmvVd62PLU8KUO75z08IPAAAYIz/67i/WmvB9c4ai+ZFc4EPyX1Z&#10;TWLhyDLsJM+NBJ4TfzwzasUDLAWrC/RewuDFSsfRHIYsRL+6ncozD+zo3AsAUB7hK6JGTpO39Gqi&#10;rhX+HwvymwoMvqzxvpv72Xv+3h4RgAAAwAjkszZbEsNKXDu34oW13ojfnfqYlDXfmXAsAFgwptm+&#10;1LHmb3eS4YoU53kMmYy0xDbVOKhLcNP5I+sBgwwAUK7vkI/7wgYZb01E/kCLQX8u4FidJIBab8B7&#10;0zVIfLzDxxEAAEb4Le3CutKC6wyfXXYcSYwIABOZZpWka+3oZLjq1zmvEdSW2qd+nNt+3LK2PqXH&#10;VW2FFzYobI4xBwAod3IuO7vpgUTT/Fz4B9WbVee+JwW/96j50wSUZamMv4/uC9l2BAAAKdqJdb3B&#10;1xc+Wxl+ZYt+nQnzmnHXCABLRB7Rr5M8rmYMWhPpFnhtkekno62aRxtDDOYs5+oNubf6neoyaNuW&#10;uvWeYJQBACqZoAtl+a03zL/1PHBQl77HF+NtCe/7zEcTxE7ddzVRUTOVl/hAAABIkI/etuZv7e3Z&#10;oElGkX5snoUwFtEAlpg8RjMtDrrZAoPRKThg++RGW1kW2nZ00z6v89fLnN8m/D1reCX2vbe+yPjJ&#10;yi/8CgAAlxlm2+sMGDoeNKjG7C9WToMLnUP1f5RZd6sh/luLa8quf23ldT4EAID2ELHVVffV8yRe&#10;VHW9ZWesr3tcvmaDTr09G9T2O/RBXXgAmGqlJES/pnNWQqCgYEvbbT+5s7nmjmfDZlttOndDvOvH&#10;/OQ/nxliHwBAHaw0JIAIH/DR/c7zkv2C/JEyzG815N9BgcuWjz0jOwEAAPrxlrb1bluzm22Fz/po&#10;xddl3/J7oFIk6z6irFUq+imePPFx5jGmxn4m1sS/AiyRAc1jvFbcyLahPXpsVSqDPR8SP6+6sY3G&#10;IZv+GIa368FUjGMbpHof+s8HPshmAACojyZsbU2z+7QQ9Iv7m17J59R478HBWkPuw6oHNXt8NAEA&#10;wPpi1x1rtuAXhMhWVDyqZJObfg+uesw5qQNvJ/nbURKDan7xroL5BQA0iLzbe2O7TRqYNJVoV94Z&#10;YwjnJYxnz4PFNb9HazYQ/aKIa4xTN7Yn/rOVeH0AAJCfOhdewqfKN2gVXll3Lyq+Jp1bNfS+boiP&#10;19xki48lAABYP6lC2ehXWzKfkB8vIlNd8eRdHzfcN+bxz53Mzxs+On6c2359mmvsEosCLD55M/22&#10;bSD6Nbl+gghhrYogLYx7KgLmucam16IAAFgmomFG1eeUD1AmgMQ+rbw/cx82zoekfmZlxPVPs+gV&#10;C1TqVn/Tg6q6hL/UN67wsQQAWHq67pu+aMn1qk67arSfznkcJZJ8Zf2O9lt+HybFl3n+vmaXS1V9&#10;dP9f9FZkAGgQk0S/WB24lQlSmhiwxeOxVVMbrzfh/2c5BgAA1EP4jiI7wI+y+yG0HXhw8Mx/7o3x&#10;xRpRUmIjmbx3bVDWInzgUfJ+JmUaxN/0GnUI/t2E4KJM4lp13Yd8JAEAlpo0Dm1DXXn5LWXP7c95&#10;HPngBxfjofv9ou9pnENZfyqlIfFPwt87o+QUwEKSJ9NPWX53rB0C1ZEb3LIM1rj6CXlSuBH5AACa&#10;F1TINkt8u2kDQa1osmKfttSoScfHCb6hk0zKtTIfNX2GCZMSy/b82FEzNppGTULX9cbP8WCE36vq&#10;30MZEp/4aAIALL1/vulxaNOR33rpc4l5a/l9af0svzUrL+Emjqmseomq6z63eGx0/AVYOFYnGIN1&#10;N7QbDX8fYbg+WbGFv+epxVBmTUEAACiWdz7RLtrfpdt4D91PKTCQ2Hc+wdes+mT8vuUrsaHJ+zUf&#10;neR8atQRhcXHnVPX+LP/7UEN/wbRWGTfBpkS+FAAgOUkEk+a3Egy/NZr9+1Hc8acymi8l8xFyl54&#10;i+NfsUFt+p8N4Q9goZgk+l33YKMNREvy/ZKOLwF0y43wsGYdJx5gRTfedGWGlugAAM2dsAtth33j&#10;QcbGnBPttDbdmfuFjx4QpMJb9vlZn6OJ//eJv+nZdKv+Gx5AqAi4RM33NhAAx/nSn/3ne5ZvR0CR&#10;wceB36c8W5MBAGAxUaylLL9bDZ8/aLy1/vbY/TmPZe6vr1g95bTWPe7XuX8yhD+AhWF1zMRbAtdX&#10;1p5i2p9s8japWYzfdQ8CN/2erHsA1k2MdHTnjTpKxx5U7fnvqI8AANB8nrm9T8WuvBPvVOiLhaAj&#10;G4h9e5nnjPNVXfe/37oPnqb506jn3PIhYfO1BylnI96Hrv1nv35lP17N/L2sYES+U10PdzL3FAAA&#10;lotoItnUODQEPy2oPbZidppFnb06Mxt1bgl/WoB7TgwLsBiMEv1ideV2C96DDK4EN2UvFFUDaNPf&#10;vwyvRL+0a9K4IOSaP+p6Dm2Q+acA5oPN38kJAADKJVa377ovGFeqIRW/9JoTH/tu89/6/2fFvkli&#10;lvzPN0mwM6vI1hny/3dtsJj1wkY3zNB1P3Ef9mUm+CqyA32IiPKPr/2ayC4AAFheFHNd9TisqZy7&#10;j3/i8ec8i1QxN1B2/prV3zRz1ecgWrTcNRbgAFrP6gjDo2DgQWZC3kTCCEVwVUSgcCMJcDanCGw6&#10;mfsahdfPPIBTEPjOxwkfPQCARiKb/ZNPdrXaveU2fSXjeyLL+8QGDTQ++OT/KDNJziP2xXMU7Hxn&#10;gwy/ovxvepwNP4cy15/Z6O2+0dxj399XLIZ1R/jiabIi0+cqw09boyT60bUXAGB5iZryV625WX7H&#10;NhD8iqwlvzbEv9aFYuBfXYw/GEkrAK1ndYihlcH5wvqi1TST+Locg4ztS8vXnXAS2vr0tQc2owKu&#10;ae+HjPc1G3Re1LFfeUBJNgMAQDN562PL7fe2+wXZ7XN/1MT/kz+O6+g+zSr5tp+zTN8bvi26A/48&#10;JnBJG2soa/2GDZqFbE04h43wn/EYWfqv/djHfOwAAJae2Npr1rzkkz33Wa+s+Dryp9as7bQ3fP7z&#10;YYa5DAA0iNXMZLzjX+6vWnL9ygh47kHDvMR2Kj12M4HJLHSGPEZtwKvuLF4S5AAANJoDH9PY/Txb&#10;eMdNsrslBzqpX/rCz/Wjje86qOdoseqT+zItDKaC6JrPKSZlKUQX4482yIzcJ5gAAFh6IhaNOurz&#10;xmJFcuY+S7Fb0bu2wv8d2aAkSN3vO3YePLR+Yg2JKgAtZjXz5daWn1j5bzoyjKr9o9WWedOO5Vju&#10;e7BVRWt0ZUise6D02ANKAh4AgOYGIpMm61aQHV+p4b3d9UBDwt95jvcokW7PBotZsQV61X1bBG7D&#10;Gl4du/+W3zvE9wEAQMYHriW+o07xK84vX6XM/9hZVlY2noQ1LYRdt2bU9hO33Lef2uQmZADQULKZ&#10;fld88t90jtzwvrTxmQnTGLRbFQVbYcAlsH7pRv0nK7YmBAAAFDvxr4o6VtPllx54sPFiyvsSW38j&#10;OJIf7dpA+Evv35mPHsEDAAAMiY/CjzTBP0SGu3ZnSfQ7LPn9RzfgO9ZfQGvCv8eqx6xHfEQB2ksq&#10;+oUIZdbs5h0h+Glb78EcxwnjqgyFW/7+q0aBUdSsQPgDAICzGoKd8PnfeMBxbONFuXG/D2HPJrwW&#10;wQ8AAJpIz2NM+UOJfePqsOfdCZDnnEKLaMomvGKDBbQ670Nk9M/boRgAamQ1MVgSv243/HplgCX2&#10;acWliNWW2Gp7xabvPmgFnd/8vsuZ/GzzCZkAANBu6tjyGgKfJvYq8fHLDIFK0c8FAIDlIc0AP7f6&#10;ssHlg9VY6p1N12BqUhyZ9/2ceayrernXG/Jvs2Fk5wO0mjTTTw0s1iYYrLqQAVQWXNTwK6J4ahiu&#10;dfu8i3HVwZaGUrl3/T2e8NEEAFhKdt0HrFn1WffR0fepzV6/h6AAAABmRYLfcQ3+T+dURt87H3mS&#10;SxRDKmlmw2PJThK3amfafvJepp0HvPLjbjTg34T6uwAtJ830u55M2Jsk+h278ZXx27Fyiqd2GvJv&#10;8cAN/Q7BEwDAUhH2XmLbJw8kqhb8oqHX1cQPAQAAVOUHo8O7Fr/WK4hLT9znvvd482BCrKl47ZqP&#10;LR9apIt6tvEedNzoxrvn8d2+5Ws+qWO89mNH/fc6iPu+T0wK0G7SDLcmtkbfc6P3xorf9tqxy/WH&#10;Vmt+v1Ff8LYNVoYAAGB5CL/0yn1BXYW81dAL0Q8AAOrwgxL9JMLdKyHWijhXcZbEvg9+LsWc5xOu&#10;S0KfdmZpd9yVJHYcJohtJ3+LjvUaH/18kxpj6O/KupeY+EUNcWrcqz2/FkQ/gBaTGpC1Bl1XFdl9&#10;lhgziWybDXByEWy9MbokAQAsGzGpfu++7wu73AW3Kj90a0wgAwAAUKYfPPRY6EaB8VkviTE/uo/d&#10;8RhwUpwp4U1C3wO/pmkEOPnV2KZ7w49zx/382wnxnq7tsf8cwl9VO/LiHI+MslMArWe1QdcSWXdK&#10;f5bgpwy/gxINW9olqUnNM2Jr1a6N74AIAACLG/Q8cV+wVZMfAgAAqAOJcBLmVOf8oeVPTEmbaaQ/&#10;63gS1z7ZINMu75ZVvV4LYd9aP9Nv1HMmHSOQT9/2Y0kEfGn9bMNRMZ+SUx759d93/1yV8KdYvMzk&#10;GwCoiFT0k7FZqSm4OXej9t7Hx8TA9DJGszfBqE6bmXBqg9TlJgQ6eg9X3MGdG5kWAADLSAQ837pv&#10;rrL0RpfbDwAANaK47KUNtrdu2XRiV2yr3bfBri751YMpYyuJc8rwu27zi23pa5XBqBIeEgBf+RiV&#10;9adrf+aPX1t/QTB9n0XND9JjSez7xSg3BbAQrGYMSpX1g1KxTysc79wYF5XdNo0AKMOmdOsva/73&#10;CGO7ZfUIsAAA0Byeul/+Cp8AAABLhgS6x/542+OjzRH+MLL5tDX42AaCXzTQmCVbTedRlt/1JLYs&#10;kqgTuO7jmY3efab38ya5F/f9XnQyMeS8Maj5eX7xGJ3kE4AFIC1AKsHtplWTMnzuBlhiW4h9k7oZ&#10;dd0gRl2EFR89f+2JG3oZxWmFQxlQ1VXQysl2A/5dNpL3BgAAy4l82SP3B19a+cJf+P8P3HoAAGgA&#10;EvCee7wo8S0aaERyRy/xl4ceX0b333P7fKtv3i29QiLjNSuvHFYnifsk4mmXl0TOvTFzgo82aHRy&#10;x8eWDc/Q7+U8f/ysey3h8ZVNnxEJAA0mFf1kPL5yg1O08BfHi620qqkQBVRPc1xjtEbftoHot+oG&#10;7twGrdFD9ItU7j3LJwDG+79mA8GtLlLHNMt2ZQAAWKyA55H7sntJsFMmz6cMkAAAAMqMjRTfvUp8&#10;k43xT6N8V2/Kc17x0cuctwwUf3/hce0Tj2VHceJzAwlzrz0+liB6x+PYzpTXe+jHiXr6p/h+gMUi&#10;XblQ+rNqJ3w9p1HuDPndiR8/uiV9ssliXNeNmLrZKgNRWXgrYwyvUpyv+d+P3VjuJ+ecVJNAf3/h&#10;x7lj1dZPyjqqPaNTEgAA9NEkPGrrKBtgqwQfFf5bPvMdtxwAABpGNrtv1HOyvm0WfxixaJWJIKse&#10;9yoGVMbd0YTrC/Fvz2PdqIGoWPaKx9GRJNNN7l9shY4SW7ElGrEPYEFJRT8ZDq0sSDhLi5VOyvrL&#10;inDx/HM3IhL7JPK995/zIIOljkYqnHrbBinLeQyRnrvhBk9i4S0f722y+Cfj99iPcbsmZ2ZugI8x&#10;vAAAkPjoxz5RvzvEN84rAnb82D/ZYNEJHwQAAE2gV/Dz8h6raj+ojD8t7ilx5bWNr0XYSx6jjmHE&#10;0at2uQlYJ/OeYqfcmX2+DRoAFoxsjQIZiz9fjO+tL7pNapHey/x85sc48BErD4f2ed2AcSnZEh7V&#10;sfBm5vidCQFLFgVEWulQVsR1H0oN/2Sj074/emDV8fNXlfEX70/3bNeKa2gCAACLE/S8tEGZjNvu&#10;Lzsj/EkenxPomNpG/J7bDAAAS0xWIKvaz0eNvwOPS/O8JiWEvFHP6Qz5PYIfwAKzOsQgaOIv4e+B&#10;DWrcrWeeG0ZQacDHPqKm3r4HIwdTGKcUCXSqLZhtKjKN+NYZ8v9X/L1c8aDprQ3fQqtzKtPuJ78O&#10;1VdYq+DfIq5Z17aL8QUAgBHs2qBkxk33a+MW6npj/KMCAy2GvXa/CAAAAINGkRsVnjMSY667f5+1&#10;xl5vxr8BwAKyOsIQKFvvZzdy0UBjM/l7pAVHHYG0FkBnSICRZ6UkGlfofHdKMKDxfm/aQMh8acPr&#10;Jei9fbKBkHnPLnf1LbLRSXqsZx54nfLRBACACSgr74P7pxs2qOOzacObUoWviaz8jzYov7HP7QQA&#10;APivmDUaQ16r4RpWPB7+4AMAYGZWJxi8Qx+TGCX0mU23mrDugcuqFd9BOEUB0gM3qGrecTDi/ev3&#10;6mK4a4O26Bv2efv3eYjX6zxPc95vAAAAcW6DshDK9FO2/Kb/vO5+Lq39p0UlCX7poh0AAABcJkpW&#10;lRmTjosNY8cdAMBcrOY0OnmEu7wZfaPoeYBS9mpKvCcFRff953EdkhQYvfPgSNkQEv5u+bXO2iEq&#10;fZ0CLol9r/0aSLkGAIBZUHa6RL2oW7tiA9EvfMuZDbLyp/FbAAAAy0Qsqinj70oN55fvvmr9+vgn&#10;+GsAmJVJol/VnZI6NtiOVMWKilZPtHVXwt5zG90hKbIe9TxlU7xy4y/x73pyH/N0Ow50vKihFI07&#10;MOYAADAtvRH/fz7Br3W4dQAAACNRGQwlf2xX7DPDR1/1ePXE6LALADOy2rDrqaNLkjL+1LBDgt7r&#10;Cc9V8BRbnuUElPkXW6iu+IjtVJFdEQb6zA12ZAxq1ejIWLkBAIBi/WgZzwUAAFg2YseXkjxu1ODP&#10;I64EAJiZ1QZeU1oLsFPR+STWqUuvMu4Ocl7fmT9fSNwLATCEvmFbfyUaRieoMyPLAgAAyvenAAAA&#10;MBsqmaHEENXMXa/43F0b1OUFAJiJJol+EsAkiEl0u1rxeYW26ip77+kMwZTEvBMf4wKtWWsAAgAA&#10;AAAAQLUoPn1j/W222h22YtUlbnSNGrwAUIAhaRISzXZrOrdWbm5aP+uvM4Mx79nw7cmdHM8BAAAA&#10;AACA5qHSTmr8+LriWE7nPR0SUwIA5KZpop+MmmrenVu1xUrDeCvD8FrBxhyBDwAAAAAAoL1oN9qT&#10;i/HS+mWayiQSULQLbZ+YEgDmoUmiXwht0SSjDpS2XXV3JgAAAAAAAGg2EuAeWb8c1GGJMXGcSzHx&#10;qSH4AcAcNLEwqAyoUqcj268KYjVF90PC37rNtsUXAAAAAAAAFg+Jb8r401bfX6wvyvUyf5/3+OZx&#10;8KuLsWMIfgAwJ00U/U7dwO3UYMQ11NxkjY8GAAAAAAAAZDiyfpLKj9bP/Dvw33dstjJRveT1EvyU&#10;SfjCBvX8AABmZrWh16Vsv+fWb42+5Yawyi5JtEYHAAAAAACAYUiQU6bfgT/euhh3LsbmkLh1lAjY&#10;yTxGFqGy/I65xQBQBE0V/VQcdceN3nfWb41elfDXTc4HAAAAAAAAkEXxosS5dxdj92K8sX5jyJsX&#10;47r1S0ZZjhj20F/71o9zwq0FgKJYbfC1ydi9cmP50KrL9FNK9VlioBH/AAAAAAAAYBgh/mlItHvn&#10;MaxKRqlJ5BXr141fS+JNPTeadez7/58QewJA0aw2/Ppk/J76z1+VfL0hKqpGw0FiwAEAAAAAAABG&#10;EXGjkkf2fXQ8ftVYSeJNPVfC36mPaGBJ7AkAhdN00U+GTyLcEzeID6y/SlLWuSQyfjKKpgIAAAAA&#10;AMD0MWX682nO2BLBDwBKYbUF1xjCn+r7KeX5vvVrJJRhnFVH8A1GFwAAAAAAAAqKMwEAamG1Rdcq&#10;we+l9bfeqjPSXbuc9Ze2Op/GAHd8ROOQIz4WAAAAAAAAAADQZjq9Xs86nU6rrtn6hVFvXIzb1m+P&#10;nt3yO04AzP5NdRfUKenxxdizfk0FAAAAAAAAAACA1iGtT7RR9Au61hf71A1J230l/m1ZP3tR727S&#10;m5K4p/p96hD83voZhKRfAwAAAAAAAABAa1kE0e8/r98f1f5cgt+6P0Zr9E0btEbXO9YWYYl7aqWu&#10;9ujK7Ds0GncAAAAAAAAAAMACsCiiX5C+AbVDX/OhrD9lBKYt1CXwnfhgKy8AAAAAAAAAACwMIfoN&#10;flgcojHHvM8BAAAAAAAAAABoFdL6/jPJbwFFPwAAAAAAAAAAgKWmyy0AAAAAAAAAAABYLBD9AAAA&#10;AAAAAAAAFgxEPwAAAAAAAAAAgAUD0Q8AAAAAAAAAAGDBQPQDAAAAAAAAAABYMBD9AAAAAAAAAAAA&#10;FgxEPwAAAAAAAAAAgAUD0Q8AAAAAAAAAAGDBQPQDAAAAAAAAAABYMBD9AAAAAAAAAAAAFgxEPwAA&#10;AAAAAAAAgAUD0Q8AAAAAAAAAAGDBQPQDAAAAAAAAAABYMBD9AAAAAAAAAAAAFgxEPwAAAAAAAAAA&#10;gAUD0Q8AAAAAAAAAAGDBQPQDAAAAAAAAAABYMBD9AAAAAAAAAAAAFgxEPwAAAAAAAAAAgAUD0Q8A&#10;AAAAAAAAAGDB+P8FGADV57Bv1ZodNQAAAABJRU5ErkJgglBLAQItABQABgAIAAAAIQCxgme2CgEA&#10;ABMCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAOwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ADAKrvsqAwAAzwYAAA4AAAAAAAAAAAAAAAAAOgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAKomDr68AAAAIQEAABkAAAAAAAAAAAAAAAAAkAUAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJl&#10;bHNQSwECLQAUAAYACAAAACEAGphEleEAAAANAQAADwAAAAAAAAAAAAAAAACDBgAAZHJzL2Rvd25y&#10;ZXYueG1sUEsBAi0ACgAAAAAAAAAhAMFvBAPOZAAAzmQAABQAAAAAAAAAAAAAAAAAkQcAAGRycy9t&#10;ZWRpYS9pbWFnZTEucG5nUEsFBgAAAAAGAAYAfAEAAJFsAAAAAA==&#10;" stroked="f" strokeweight="2pt">
-                <v:fill r:id="rId9" o:title="" recolor="t" rotate="t" type="frame"/>
+              <v:rect w14:anchorId="54C7B172" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:-1.5pt;margin-top:684.75pt;width:615.6pt;height:117.35pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQCZ7ENXuQIAAPQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy&#10;+0hSlQEVKapATEiIIWDi2XVsYsmxvbPbtPvrd7aTFAHapGl9cM++31++u/OLXafJVoBX1tS0Oiop&#10;EYbbRpmXmv54uv5ySokPzDRMWyNquheeXiw/fzrv3ULMbGt1I4BgEOMXvatpG4JbFIXnreiYP7JO&#10;GFRKCx0LeIWXogHWY/ROF7Oy/Fr0FhoHlgvv8fUqK+kyxZdS8PBdSi8C0TXF2kI6IZ3reBbLc7Z4&#10;AeZaxYcy2D9U0TFlMOkU6ooFRjag3oXqFAfrrQxH3HaFlVJxkXrAbqryTTePLXMi9YLgeDfB5P9f&#10;WH63fXT3gDD0zi88irGLnYQu/mN9ZJfA2k9giV0gHB9PTqvTaoaYctRV87NyfjKLcBYHdwc+fBO2&#10;I1GoKeDXSCCx7a0P2XQ0idnWWrlrpTVpHAKHkcGGZxXaBAPmSL7RaAACP+Pf6ZIhvrJ80wkTMmdA&#10;aBaQsL5VzmOahejWosECb5oqM8IDf8BqEzt8ABF4GyuUWN3wjm1OCpTH2qOVNvE0NvaSu4wvxQHg&#10;JIW9Ftn6QUiiGoR0ljpM3BeXGsiWIWsZ51h4bt63rBH5+bjE34D35JHQ1wYDHqodYg8B4ly9j52r&#10;zN0lV5FGZyqs/FNh2XnySJmtCZNzp4yFjwJo7GrInO1HkDI0EaW1bfb3EImQCOEdv1bIpVvmwz0D&#10;nFRkCW6f8B0PqW1fUztIlLQWfn30Hu2ROailpMfJr6n/uWEgKNE3BkfrrJrP46pIl/nxSeQ4vNas&#10;X2vMpru0+Jkq3HOOJzHaBz2KEmz3jEtqFbOiihmOuWvKA4yXy5A3Eq45LlarZIbrwbFwax4dH6kf&#10;Z+Vp98zADQMVcBbv7Lgl2OLNXGXbzMXVJlip0tAdcB3wxtWSiDOswbi7Xt+T1WFZL38DAAD//wMA&#10;UEsDBAoAAAAAAAAAIQDBbwQDzmQAAM5kAAAUAAAAZHJzL21lZGlhL2ltYWdlMS5wbmeJUE5HDQoa&#10;CgAAAA1JSERSAAAE/QAAAPoIBgAAANrpMsYAAAAZdEVYdFNvZnR3YXJlAEFkb2JlIEltYWdlUmVh&#10;ZHlxyWU8AAADJmlUWHRYTUw6Y29tLmFkb2JlLnhtcAAAAAAAPD94cGFja2V0IGJlZ2luPSLvu78i&#10;IGlkPSJXNU0wTXBDZWhpSHpyZVN6TlRjemtjOWQiPz4gPHg6eG1wbWV0YSB4bWxuczp4PSJhZG9i&#10;ZTpuczptZXRhLyIgeDp4bXB0az0iQWRvYmUgWE1QIENvcmUgNS42LWMwNjcgNzkuMTU3NzQ3LCAy&#10;MDE1LzAzLzMwLTIzOjQwOjQyICAgICAgICAiPiA8cmRmOlJERiB4bWxuczpyZGY9Imh0dHA6Ly93&#10;d3cudzMub3JnLzE5OTkvMDIvMjItcmRmLXN5bnRheC1ucyMiPiA8cmRmOkRlc2NyaXB0aW9uIHJk&#10;ZjphYm91dD0iIiB4bWxuczp4bXA9Imh0dHA6Ly9ucy5hZG9iZS5jb20veGFwLzEuMC8iIHhtbG5z&#10;OnhtcE1NPSJodHRwOi8vbnMuYWRvYmUuY29tL3hhcC8xLjAvbW0vIiB4bWxuczpzdFJlZj0iaHR0&#10;cDovL25zLmFkb2JlLmNvbS94YXAvMS4wL3NUeXBlL1Jlc291cmNlUmVmIyIgeG1wOkNyZWF0b3JU&#10;b29sPSJBZG9iZSBQaG90b3Nob3AgQ0MgMjAxNSAoV2luZG93cykiIHhtcE1NOkluc3RhbmNlSUQ9&#10;InhtcC5paWQ6NTQ4MzhEQTQ1N0Q4MTFFNUFFNjZCNDJFRDhGREJFMEYiIHhtcE1NOkRvY3VtZW50&#10;SUQ9InhtcC5kaWQ6NTQ4MzhEQTU1N0Q4MTFFNUFFNjZCNDJFRDhGREJFMEYiPiA8eG1wTU06RGVy&#10;aXZlZEZyb20gc3RSZWY6aW5zdGFuY2VJRD0ieG1wLmlpZDo1NDgzOERBMjU3RDgxMUU1QUU2NkI0&#10;MkVEOEZEQkUwRiIgc3RSZWY6ZG9jdW1lbnRJRD0ieG1wLmRpZDo1NDgzOERBMzU3RDgxMUU1QUU2&#10;NkI0MkVEOEZEQkUwRiIvPiA8L3JkZjpEZXNjcmlwdGlvbj4gPC9yZGY6UkRGPiA8L3g6eG1wbWV0&#10;YT4gPD94cGFja2V0IGVuZD0iciI/PgO3pY4AAGE+SURBVHja7L1XlxtZkm5pQOigJpNJJpmyZN+W&#10;0zNr5mEe5tfP07zc7ntvdVdXVVZmUmsGydAKE1/DrHHCCeEAXAJ7r3USkRGAu8MJmB37jh2zTq/X&#10;MwAAAAAAAAAAAFgcutwCAAAAAAAAAACAxQLRDwAAAAAAAAAAYMFA9AMAAAAAAAAAAFgwEP0AAAAA&#10;AAAAAAAWDEQ/AAAAAAAAAACABQPRDwAAAAAAAAAAYMFA9AMAAAAAAAAAAFgwEP0AAAAAAAAAAAAW&#10;DEQ/AAAAAAAAAACABQPRDwAAAAAAAAAAYMFA9AMAAAAAAAAAAFgwEP0AAAAAAAAAAAAWDEQ/AAAA&#10;AAAAAACABQPRDwAAAAAAAAAAYMFA9AMAAAAAAAAAAFgwEP0AAAAAAAAAAAAWjFX9p9PpcCcAAAAA&#10;AAAAAGAZCCGsl+N5vba9uV6vf8lk+gEAAAAAAAAAwKKTZrz1LJ+Y1xvy2tawyr85AAAAAAAAAAAs&#10;OCHgKQFu82JsX4yNi7HujysX4/xinF6Ms4txdDE+XYw9///WgegHAAAAAAAAAACLRro1Vz9L5Ltx&#10;Ma5ZX/Rbs74utuKP8fxzHxL6ji/GwcV4ezHeX4yTVt0A7fOlph8AAAAAAAAAACwYErwk8n3hj1vW&#10;z+zrDHle0Mv8XgKgsv5eXYxn/nOjiZp+iH4AAAAAAPUFIsMCjOxzetwqAACAqblifbHv1sW4av1s&#10;vllq9PX8+cr6e30xHl+Mwya/8RD92N4LAAAAAFAdw0Q8RD0AAIDiUM0+iX33rJ/dt2YDkW+WrLd4&#10;zbofUzX+lPV32vQbgegHAAAAAFA+WbFP8/AtHxtJQJI+R3WDdi/GB+tvLQIAAIDxhDB3331st8Bj&#10;99x/P3T//LHpNwPRDwAAAACgPELIi61B2l50ywZiXwh+q5mgQqiAuLYP7Vu/ePhLbicAAMBI1Kjj&#10;q4vxpfvXMnx6nOe6++cza3DGPqIfAAAAAEB5hNj3hQcIqi8UW43MhtcWit8pO2HdXxevfWQt2E4E&#10;AABQMerGK8HvnvvOsv26/PI763f2bSyIfgBQFpOKk3fG/A0AAGBRkMCnjIPb1s8MyPrIvCgz8IHP&#10;3//EbQUAAPgvtJB2z/3tekXnvO7n3W/yjUH0A4CiydYjGiXq9WYMegAAANoSgITYd3uEj7QRvnCU&#10;f1zxY6qG0AtuMQAAwH9mxd+1fpbfRgXnS5t6rDT95iD6AUDR9GywHWnNH+NnoS1JZ/6oVGjVKqI4&#10;OQAALBIKOr61/pbedbss4s264NVJ5u86trYUHXOrAQBgyblh/Sy/zRri3saD6AcARdF1Qxs1hzbd&#10;xqRDhvHch4Q/dSVUOvSO9TsTnnAbAQCg5WgL7zcegHSs+Kx2+VJt9ZWg+MyGZw8CAAAsA4ox1Rzr&#10;aoXnjB1rxx7TNv4GAQDMg1Kar7ux3fahDIdsa/RhNfz0O63M3LwYb62/VemAWwoAAC1FQYcEv7vu&#10;B8sU47TN9xm3HAAAlpgbHofWsc1WSSvH1vDFN0Q/AJiVrgc3d6wv2l11YzuuaYclRrGTHEeZgbEF&#10;WAHMLrcXAABahvxYbOntDvF/RdJJ/O6Zke0HAADLx5rHoVcqPm/49k/WgjIbiH4AMAubHtRI8LuW&#10;sSV5ApxhtY0ULCkz4sSNJ3WKAACgTXztfrFb0flW/Fxn3HoAAFgiIn684rFot8JzR/KKBD8lqpxb&#10;wxfdEP0AYFq0ffeB9UW/zQKNnI4TnQ5V5+8ltxoAAFqCFq3uVxx4AAAALCMRfyoW3Ur+v1PBueMc&#10;ry7GXgGxcCfne50ZRD8AyEts531o/UyG1YKNa2xNkvFWmrZqJBwVZewAAABKmPiH31KW31pFAUcg&#10;H3mKnwQAgCWNTTcq9r2R5ffRx+kM84asz+5N8dqZfD2iHwDkNTJKnf7e+sVSy85kUKq2MgoPufUA&#10;ANBQYvJ9z6qvJyR2kwAE0Q8AAJYlLhXSsjasugz78LcS+p7bdDXow09nffWqx7yaQ4R4GUNxsIRF&#10;NblMtxBP7fMR/QAgDzJG6kZ4q+TAopOcT8bvHbceAAAajObSyn5fseoyDeI8zws8ltnkRlwIiwAA&#10;0BRW7HITybJ9cBz/6cV4a5Pr6abiXDxKpFQCjcpkRTOurg2EvuxrYxy4z39tg+zC3OIfoh8ATEJ1&#10;ErSl97Zd7rpbdhCFfQIAgKYSk20Jfps1nF8ZADuZYGLawKWX47W9MUEMAABAnVTtj175OJni2uQ3&#10;VbNetX+veIwbYt+495EKgXqNREIl4Ty2y+JfrsAaAGAUa26g7hrFyQEAALIT9LsVz6dj8e2Z9bMM&#10;8opwo4Q++Xkt7m37zxrrNthalI4DQ/ADAIBmcOqjqix7CW1PJvjC1CfLnyqj77772BD6JmXVj/Pj&#10;8te/tX5Czr9bv5HIRBD9AGCcwdp2Q7VW8fkb3/ocAACW3keu+gS8W6HP0rnVwOPFlK9LMw6ULXDX&#10;ffymX/+wLUa9xB9LYPx0MV4apTcAACC/zxrlj2YlXi/BTwLciRXfYDKLsvuUYbfnfnHStUnsU4Ov&#10;K3ZZc5t111zql6O55v9+Mf6X5cj6R/QDgFFI6LtlgzboVayihLFSRsE+/wQAANBg1m2QBV9l194f&#10;L8ZxjuApm3GgrchqOrKRXPskwXIlOdamzwsObbC9CAAAYJTvycaQ4zLkJvm0YXHjB+uLXndLiEd1&#10;TVrw0iKbsuujocY4pK99k/jaoucH6X2Sf/7bi/EvNiHjD9EPAEYZO4l9X1YcyMS5ZLh2Z3QAAAAA&#10;VZBm+ZXtK+McEtreTvmahx6ArNtg6+6ogGySj9brJSD+xvrFyH/ERwMAQMb3iBX3kxv+swQ0ZeUp&#10;W/14iO/INuTI41v23S9GE8girjvOr+x2Ne1459c96XquXYzvLsZNK7+5V/hx+eNfX4z/8Ps6FEQ/&#10;ABhmRFZ8Mr9dg5OQQ5Dod0ggAQAADWbTqsuC77hv/NnG1/JLf6/tRd940LVulwW+ebYXhfh332OJ&#10;P/JRAAAAG9SdUwNIbUHdcD+hBbJz91+n/nhml+vGjhIDx4mAOuZ7P/7Xfs70uZ0JvjU9RzxX16Ht&#10;vK/d757leN/XrS/43bLq6+DrXktwDGHys/uE6AcAw1h342VW3dbeMLhaVXnnRnzeLoF5DT0AAMC0&#10;9Co6RzTV+JMNSl+ME/z0+Fu7XKJjkk+cxb9qgVBbhn+4GD/xcQAAWGqijIS22obgZ2N8kGI9CYAn&#10;NmjKIV+n3V4fJvi7FL3+jfXFugd+DdN0xg20ffeVx6H7fj15/Lze67fuc6veIRc+X8LfRxvRVRjR&#10;DwCGoYn8lRrOe+oGa3fKgGrUClBvjtcCAACMI099nyIm9cp8+JP7x3G+Sn9T9uHvrJ+tX3a9wY4H&#10;eQrwXtugLAf+FABguZDA98AGTaJ6Q2KtLF0bdI0Pzt3nScDLCoBnmWP2MjHkB3+NRDuJYNf9ukad&#10;PzINP9pA6Du2/GKf0MLat36+bo33/4bH78fD/ojoBwA2xCiv22B1pkpkrF9NEUSNEuxi69G2v4/o&#10;SNh1Q75nn6/gIP4BAMA07PoEe8PKy4pX9vtfbdCdbxza3vN7GyzaVbX1WO9fW33/gg8FAFg6QvD7&#10;yuOvafxPJxOLKVbT4tWWx4PKnvvS4zYJc9rKO6q+np5/4H55J4lnY3txiHInmRG1Bs9n8Jvyfbet&#10;2gy/YYytIYjoBwBZYtVlpcKgIQKb55ava284iGyh2Fs+0q6EwzIdzm2QUi7n8cLoFgwAAPnoJYHD&#10;aw9Q1go6buqrXlq/iPgnmyym6Rr+xvqCX9VlOVbc9wIAwHIh+6/GFfdtIPjN4keG/dy1QQMqbaFV&#10;5p4EQAl6amh1MOJ4ivGiTmAnM3qZMcq/50HbiG9b+U078jA2YQbRDwAmGd8qkFFWht/7nMY2nqNM&#10;vrvubDZsIFbmqeMQf4tjyHmoHTviHwDA8vizeTPTXnkw8oUNFsumJZtxLp/4NAlqJl2jzvu3Vr3g&#10;l73PbO0FAFgutOD0wMrLeE+Pt+Xjmvvcj+6Ddyf49UllMWZh1a/hqtUv+JlNKDeC6AcAw4zfaYXn&#10;U80GZdopo+Es52sk1EU69UbGlnWmCPjSNPKv3Hg/8es55aMAALCUTFPuQT7ssU+27yb+aFw9o6zI&#10;F4+n7gujPl5eP/Q3HgRN8nll37MVfCcAwNL4ScVQkYHXq+B8QWT/aaFLiR/v3HcejIhry7iOm4nf&#10;bQLv3P8OXXxD9AOAYYbxyEeZdYqEshme+zjO8fyoG6TAatMuZ1XMeo3xuq4f/we3jc9yXhMAADST&#10;FfcV28mcV+LcmQ06BUbnwHObnBk+Cgl0Ev60DfeBByKTfFIn83pl9amu7V5O3xMTey1W3W7I/Ubw&#10;AwBYHuRXb9rlLrJVEOdZ82tQ9p8aWaiD7+uS47eYC1zz+YVZfRn26Xn3fG7TG/UPBQDtIe/Wmc4Q&#10;4zQNR240vy7xvWgb7dMpjPN1v55bbrvKSh9XkPiNG85nlj/7EAAAmsG6BwDXPRjYdL8RNXzOhoz4&#10;/YH7Jz0OK+w9yg/vu+/c9/NqbPu5u8lrojPhoU/SP9igS+HJFH47nvO9+626ttXGeQ/52AEALA09&#10;96tXGxAbS/y76T5Xi2DasfXW8jeGnDYO3/C5RVO0tB2fV4ycByD6AbSbro0uRJo1UtMEEjIcb9yA&#10;FmHM061MMsCq3RfFyU8mvFZ2Spl9D93ArpR8T3t+Xx960PeGjxkAQGu47j7jtvuMro3P4EsJQe7I&#10;H+Nn+YIPmUn1ML967pPvPQ841nykQmEqNJ4kx5ymHl48974HOaPeT1XofX/kowcAsFSE4NaUa9GC&#10;n5JDrvgoetdWWlN+c8h8oI73rGt4ZKObmvxXMA0A7TGssaJyzQbtx9NA4igJUhRMnNrwVN9JIqB+&#10;L0FO25W+dcNpUxq39LlhlGSQVHNBRVcPbfIKjAQ+dWn6zg15p6L7LDbccez6/aQ4OQBAs5HQpwWb&#10;GxPmuKN8SZR52LDBItWp+9XIAJT49zHjW7Md5cP/DtvyM0o0nMbHxHO/sfoLiHf8XrzL3AsAAICq&#10;/VHHfbjmAhIkn9piNmmM+cUbf39j/S6iH0B7jFi0BY/Vi+z3N7IGTuyy4BfbiCTi7Y4IPIYZCr32&#10;rT8qm+CLEYHKOKMb6PxKtX7vgdNxjkAlFfw2aggidH03/R6wbQkAoNnIXksEk+DXHWLPp7H9qX+M&#10;bL2r7ldvu0+QP93xx7Mhr50k5s3r09ZsIE7WGXSYBxwfC3pfAADQDiI7frOBcbN85D1/fGLFZKN3&#10;khi5zvJPIfgpKeVRnjgV0Q+g+eh7qtUKiW7XbHSx0BUfG0MMU2QpHPrjRxuIb+O2KinAeedGZdev&#10;YTOxHZ0xxkiv+eRB0Se7XK8oT2CgwOq7Ie+nSraT8wMAQDORrVYH9usF+Yq0q27qcyPbXkPiohbj&#10;JHhppf19RUFAXNMtq754+rBrkV9/bNNvUQYAgHZz7vHk9QbH0PLT6+6n3hZ03EisqbN5h+79n+xy&#10;Qs/YGwEAzUXf0e89mOnOeAy9TkLdlhuKEzfQEuX2PFD5OGaifu4G5dCfGy3So3tu18epPyfqIIXI&#10;d2zTd/S77u+57O7BeQKaDh9DAIDGEpnwt6ycmq+dEf+/5v4wSm4oM12LZG+smi62d6wZWX67Ntja&#10;i+AHALA8vvfMY8kms+Jx5QOPS+fJ+AsfF+U+0kZfVfjjtCGYBL+dvH4X0Q+g2cZUW5Ue2uedA6cJ&#10;ULJ/i61K5kHS7WTS/tEuZ+OldYpOE0O5Y4MOujHObZDufG6fdzzMS7R/v2EIbgAAMNqfyTdtub9Y&#10;r+H88bjt1xHin7IJXtnkRlXzUEYX+2kCD51bi3r/ZmT5AQAsI6ceQyrm6zb4OrseW6aJKfPOPXb8&#10;mNcq9sW653+2/gJj7u7EiH4AzQ1mFMQ8LDAwyRqraAxyww2WHqNIedSx62Um+anBObXRDUKGvSYv&#10;ug5l+a004N9BAdsZH0cAgMb6Svmvbauvi156vi0fuh4tqj1KAqKiObT6MuE7Pgf4o/tJBD8AgOUi&#10;/M+hx49Xrd7dWZOIWvHH7pvP5njfQrvfrru/Xylx/pEuqmk+oQy/T9MeBNEPoLl869/RMibS2VRk&#10;rYBEg5DrHqzImI3KVCizMLnOX3dB2HgfMqoHlq95CQAAVG+n5S/WG3A96WR/w69Jj88uxmsrfstv&#10;dOvrVnzPY0vXn32egG8EAFheFCcq6+yqNX+HlsQ5NaeU8Pe0AH/4xP38/YyPLGp+E8c69bmErvlo&#10;lgN2+ZwCNIpOEsTcrOHc0eZctYK0tfh31l8V6VZ0/timVXcQEfdCdSro3AsA0Fy6DQw0wocoC1EN&#10;qX6w4ppChW+UkHhe4XtKBT9l+L0yxD4AgGUmyj9pAei4AfFbHtY9tr1VwLH03n+0fpOQaOzRm+Me&#10;9OyycCgfr913/3IxfrK+4DfTfIdMP4BmcsMDmTrSpFPhMZp2SAR8aYNi3WU5DgVFVxvgwMyN937i&#10;xAAAoJlBRxNJfek9628B+ov7lSKu+9j98gMrt+lULzl+1PD7YAh+AADQR7uitBD0dQuuNRbkbmV8&#10;2aw+TcLfz9bfevvtkDi2l8O3DvPvirklJu5l5hQzXSeiH0Az2W7IdUh43PKgReLfTTdARRcnj/qC&#10;URehzqyNOLeyKHaMWkUAAE0mmkc1effKivvP31i/Hs9BAX5KfukXD1y2rfhFwl7mXPKJf7T5shgA&#10;AGDxiC2+WuBas2bX9gu/dsPH+wKOd+4+UkKdGmSqJv81G78TISvindmgtNbOkFh7Lr+L6AfQLHpJ&#10;gNAkw6gh0S/qFKkA6n6Bx8+eqy5nkXYk/FBAYAYAAOX5JnHkNnu14dfa8wDj19bP+JundEQvCbT+&#10;cDH+yQbbh+fxn72MLzb39X/1YOacjx0AAAzxG4qZJPx9Zc2v7Zdm+70v8LgS7l77iDr18vvbNhBD&#10;e+5Lez5/+ejjMONjC60nj+gH0MzA4Kyh1yabcdcfVbx0pyBn0UmMoNXoLOK8L9xxAQBAs4ONfZ8s&#10;X2mBf9dQFsD3NqjPMy8KtP7V+lmEtzKBQifnPRy2zUjX9lcPXnoZXw0AAJBy7P5C2X5t6Buha7zp&#10;PrmI8lXZ7PhjjyWnjSdLaR6J6AfQTPYaHLSsuIHUioU6Cb0sMHhrgtj53N/XKR9DAIDGkmYXHFrz&#10;txOlgcYX7mMe2fx1Y3t+D7T1VsXJVeNva4p7kYp95x78aFHvo31eVBzBDwAARvkixa8h/LXBJ6fZ&#10;fr0C70PqX8f53t6Q15XiZxH9AJrJfg5jUXfQct0fo47BvAbyPAneNmtyFlqNeWp07AUAaAtaLPrk&#10;dnurJdes+fd962fLv7Ni6uRJPNSi1Sv3z7d9bEzwpfvu+3b8Pp4ZYh8AAEyH/IVKTigZ5K7V15By&#10;WjZ9HJbg73oz/q2USQcANI8DN5xNLoYadf4euqH8VMAx9zz4+LqG9ywn9bNRxw8AoE1BhnykBCsJ&#10;XFstunbNwb9xvzev34ngQYtnEu3e+T35ye+RavGG+Hfk4zx5bTo6dQUlAADQWnpJLPfW+sJfG65X&#10;9fauVhz/TfKznRHXOjNdPp8AjTNA+qJr28/HFlxvZPypRflaAe89WpTvVRhwKEDSFqu/GIIfAEAb&#10;gwyJWBK52palra1Fd6wvAHYKvB89n0ecuF/dc9+qQGzXf3fq48w+r0WE2AcAALP4IPmdF9aODr4a&#10;Wiy8WuH5LONzuz5WkjGs629nnvtJph9Ac3nuwUDTkWFSPYQfLsafCnAWCtwkwqkoedGZjqmRFRJW&#10;f/FACAAA2htoSNRSl7zNFl23/Oc37vd2C74fZT4fAABglD+RP9POrbvWfPEvBLcyGCbySX9T5r3E&#10;Ru2YW/ffRcksDS3IaRFTySjHPs7scnffqXw3oh9AM42leRBw4Eah6QZTxlICpbblPpnzWOc26HT0&#10;vQ22a816D4YVVFVWiGr3SVg9Sf5G4AMA0E40QdYCjrLntlt03Zr8q77fI/dHZfihXo6gZNRrCt9m&#10;BAAAC418merL3rV2NNiKEhhHJfjeaIKpTsH3/HF9yuPouj75HOej///ZNLEroh9AM4ktvhKmftOS&#10;65UBU0fC126M5hHRzpLjKAvitk1fZ6gzJGBRwfJn7oiOCWQAABYKLZapC5+y/dpQwiYCAgUCL2z+&#10;Tr55/XXq83o5rjHPcQAAAKJExL6PbWt+8sqqx7HHBfo1vd81j41V//7KjHGnjrPh4wvXB5Qco1r0&#10;Kt1xkud4iH4AzUbi1Df+RW9DByQZNGUs/FKAwVTG3wd3GKq18MD64l93yvug7I/XbiBlHM+MroQA&#10;AItI1IVVrdlrLbjeWBxTYHDD/dVZiX5p2GKcAjJlHmz5iG1G0Xnx1O/rofvkHftcMCRTHgAAUl8j&#10;v/HW2pF5Hz6vyPevHXDfZeYiqc/MG8tmd6yteqx9z+NbJbN88rh5pB9G9ANoJr3EYOrL/IM1X/AL&#10;QyRhThkLRwXdB61gKHPjox9fAuAtdyLrft4wdBGg7Htw8snvYc8+36pEgAIAsHh8cJ8hH7HSouvW&#10;Cv4792Fl+OfUD+pcX1lf7OtmnpeHKNSugGPXEP8AAOAyZ+6Lv2l4DBsxd1Gin2JVlbtSdl+2Nv0s&#10;96Ez5pq/tP6CoUprvUpi3qEXBQDNNULmE+uvbf7uuFWx7cHEzwUb4+g0eOROZNw9G5aFQFdCAIDF&#10;J7a+aIHodguuNyb0N0qcl4ff+976GQLr9nmmQR7/GM9f80BOQ7WHH3nAcc7HDwCAGNbHsfuFrjV3&#10;x1qRySDyjUrUeZDcg06J1yy0G/DX1i9r8tR98mfvpctnEqDxwYBErucFGqSyrzey/TaHGKZ5A5Yg&#10;uhudJeN8TNCC2AcAsDwo++y9VVMjryi6VmwtwtT3Khvg/7b+VqPNEX65k2MM88vaEvz7i/F/WD8L&#10;v1ug7wcAgPZyasV2pi8LxZEncx5DOwu0EHbfBmJfFX4wfPFD9/Hbw86L6AfQDp65MWrL1pkNn/yX&#10;ZdyGiXi9IQMAAJYPLQJp6+n7ll33VQ8cilws+2/WF+XWk98XEYxksyMUaPyD9bMcVvHBAABLTZRf&#10;aovodzpn/Kgae/et+gWvVBuIa/isOzCiH0CziS+xCmg/b9F1K735duY9VGH0OhOCmTzPAQCA9qMs&#10;eRUR32uRr1cW3rx1CMO3SXj754tx1y5n3xXt+1LxTz+rHMnf22CrMr4WAGA5kZjWBtEvykfNijLe&#10;VaJjvaYYMz3fQ4/BL80lEP0A2sMzN0ptaOgR25RWKzpfWq9v3CpN9jkIgAAAi4lsvDL9PrTomtcL&#10;mJuH//tH63cxrsrHpYXKFfz8nZHxBwCw7H74JOMjmoau73DOY9zx0YT7rTmEagqmXYNp5AHQEjpu&#10;kCT8fdNw4xloheGKB1xFb0tOMwt6yfkkNGq1RduM1tzGyfhF/T8Z9n2/l1rRObXPW6EbQQoAwEL4&#10;Tdl4dX6/5b6h6awW5Nv/xv1vXXMFnVOdgX91Mf6MTwUAWFp6Db82xYSfEt817fV2k5izCfMeIcHv&#10;us9/zs0Q/QDahrryPLDB6nlThb+eX2OIfmU5kDUP5u65gVub4p5IBFSHI2WCvHGDTy1AAIDFCjR2&#10;rC9AbbXommed7Ov1yjb4bGtPTcGHagtFbcW21CQGAIDloOOx4McZYup4fiSbNGkeERn3ShZC9ANo&#10;WfASnXw1eb7bgmvulhhkqVHIAxsIoJ0ZgiYFRFd9KHtSNSdUN1E1oKLFPAAAtJsjn9SfWf1C2CQ/&#10;f26zCWOpoKaaemtW/8JgbDNStt9/x6cCACwdHY/ZzJqVrBL+UjvAlPRxOmdMupEcs9OAey6uWVIu&#10;BNEPoH1Itf/C2lHbr2gbo+Mpq+9bGxRLtYyhzXtfstt6Jf791gMmZVS+tM+3/wIAQLuQDVczj323&#10;802YlI/ymSdz+hyt7G81LPBQxr8yLd8Z2X4AAMtEmQkgRfgnCX6vbb7yTk31aTTyAGhx4CK0Xfas&#10;Rca+KJQ6LVHuNzZYNUqN9yxp2R37vD7glp9D3QdvYScBAFpL2PgQ/ZrauCmuaW9O/37NmpXNGJkd&#10;d/koAgAsXdzasWaKfro27QJQ+Y9Dm6+8kxbrjhs4v+iVFZADQDVoi8xHW676c5GF96UNMgWKNqzZ&#10;LsDKmJD4d8+avSUMAABGT3pjcn/YAp8pYXKWDPN4/pWGzu1XEz8LAADLgWz+dkOvS1l+zwuYX6h8&#10;yG4D5xeXdg4g+gG0z3iKty253iIyEuUsvrP+9qBOBYFDulKjc39v/dqBCH8AAO1Ei2XHySS4ieLf&#10;qc1fT3bL5/ZNEtc6if9kay8AwHLFrZsVxG7TogW21zZfLb801pWAuNcwP7eXzicQ/QDaSXSabfKq&#10;ea8AY6pi5NoWVGcNw2ga8iU2EwCglUFH1Ms7beD1RYCgmndHBQQfTRM1dS2HfAwBAJbK7ypmutnA&#10;WFV+Utt6XxZ4zPd+vPOGvF9dx6XsQwJYgHZykHyRm7hy3nGDsz/ncbRV6Wurv/i3sick+l3jowcA&#10;0EpOfDSt7k5ci4KQ4zmvbdea1SU3fW8AALA8KMP7TgNjVdXG/7ngY8rvauHudc3vtZfMBXaMTD+A&#10;1hJf5tgG1GTOkon+tAZQgcK6O4u1TPBQF2rqIeFv1ZpbDB4AAEb7z14Dr0ns+ST9bMZrDH/0xgbC&#10;ZpPmAm8bGPgBAEDxpLXXbzTs2uRrn5YUQ+vYL6wvKp7XeO+P/Tp20z8g+gG0N3g5b/g16vqO5nh/&#10;Ev1uNShQ0DUo0++6LVcTFQCARaDro0n2O8Q5TdD3bXaxLt6PSn9ose2sAe8xzv/SiqnvCwAA7UC+&#10;TLu1mpK4IbRL7omVWxdf23x/sX7DzTri9FOfT7yzTDkTRD+A9nJuzRSeopbfvCnOyqi72iBnoWuQ&#10;6NfE+hQAADAezXmb1JAp/KPq3X2y2br2DuPPHtx0an5vOv+RB0BN8eMAAFCNv414qQmxqnzRM5uv&#10;W29eQvhTxl+VC3DK8NMi2wsbUkcX0Q+gXaST5pWGTqI7Hry8nGOiL9u03tD3tmmDTlQAANAOVho2&#10;7w3fqK1GuwUeVwuCf7JBTd1eTe9N24z/YoNtVGTHAwAsPj33tXcbcj0nHpM+zum7Ro1peO9++Jn7&#10;wEjU6RV8n8PnH/i5HtuIevqrfC4BWom+u2sNNfQaylo4nHGi3/RsgNgi1iGQAQBoRQASvqXboGvS&#10;9ez4KLqrsLYW/fVi/Nr6jah6FftWBVnaRvWajx8AwFLGqVs1x3VRCuuV+8NJcWcvh6/sDJlbjOLA&#10;zysB8KH1d6+tZuYhnRnfVzxKUNSiYWzpPRv3DwIA7WM9MRRN60IoA/RLYjinFcV6iSFragCJ0AcA&#10;0C5WrDnbe8NvP7Nis/xS3rgf/f3F2LbL4mdZvjG29Crb4CkfOQCApSKy4u7Y5YYedcVq8oN/HnOt&#10;2UVBzRE2bJDcob9LSDv3cZYc+zzz/kbFhhLjtLinpib3rV8qatUGuw8mCYnp33VOLRJqYe3Aj/3W&#10;ctTQR/QDaCfrNRvTUQY2WpbvTTCAeThzI7bRsHt/ZsXVXgIAgPKDkJjIN6kshoSxDyX7EmX8/c+L&#10;8VsPOFasePEv5iHyjRIZf/R5AD4SAGA5fe7tmq8hMvz+I7mmXuYazX2iFsUkxqkG4aaNXhyUj9Mu&#10;tn333R88Tg1RcJR/jOtRxt+On+OGjys2EP9CAEyvNUTHOIfO98nPvW+DXQITk2wQ/QDayXbDricm&#10;/TI+P9nsWX6pMZZhVRbEDw16n+ce1BzzEQQAaEXwIVQOYz3jr+pE2QcvbfYO99MgXyrh74uL8b31&#10;t1x1MwGJ5bgnvSH3Nhp3aSjbQFn+J3zsAACWkvCvWzVeg3yQtrv+OMR/hd+S0CbR7Rvri3150Guu&#10;+LjrMeEn9+Uf3dee5piPHPh4YYMa9pv+GFmG58nQPGHfH0f54YnxNqIfQPuMqbhtzStIfuoT/iKK&#10;dvfcaL/xQOVaQwK1AzfwAADQHp+5UXMQkqJM+Kc2yIif5FvzvsdJyJ8qA0/brh7YIMMgLVLeywRu&#10;6XVEcBGBSGwxeu3jMBOEAADA8hC2v85mjIpBH9ugaccwf6TEme8uxr0RfrSTw8fGduDI2JP/k4in&#10;7MLI/hvlq1N/e+6vPZzyPk/r/xH9AFpqVK9as7b1anxwg1ckWtlQEdR/tPq3M8swKy37PR9BAIBW&#10;sWn1Zsin2fC/uC/pTQicxgUboyb8nQmvkx8LkW7dg57rNsgy6Izx8RFQxdam9zY88wDBDwBgeWNU&#10;+ZKVIf6qbP8q4Uy7zV6O8Ed6jpJIfuN+L31t3uYdNsLfyYd+fzG+tP6innzsyQh/2JvyHNnXzORj&#10;Ef0A2mVI9UW/2aDvbhhLBQJ/9ICiyFV+HWfXjfgPVm8HKGX4vbXiuywCAEC5rPqoy4fEeR+5Hxnn&#10;41P/qezEK0kQlYp6Etz2/PE8+f2owuLZ7U2RERGsJefpJkHbiY+zMUEM2X0AAGBWbSmNOIcWo9Sw&#10;Y1xihhJmUsHPCri+rK/V4uKvrC8uyr8e2Oh6fzbEP5c6CQKAdnHHJ+RN2O4amQt/sEEdn6INl477&#10;3M/1XQ3vvWeD2gvv+PgBALQuANlsgL/U6r+2/pyN8TXyb1rYe2DTLfBJ+HvrAc9H98vniZ8elSWQ&#10;Biwnlq8e37BMQwQ/AACowx8oKePfrS/8jWLT/er1kmLITsaP3/dz/uw++bzufxREP4D2GdEb1pyt&#10;vQpe/mjl17lTIPLMf/7WqqtnGILfE+sLjwAA0A46yWR/24rvWjsNL92Hjavbc8/927aN3mY77P2J&#10;DQ9oNCT4qX7fYz/fec7gLO99QeADAIBxsWEVvlbn0ULan3L4JWXNf1XBdaXinxbulKzyk8fJtfpO&#10;RD+A9gQvPQ8G1q0Zop+MrTojvc1pyPIEMeM48SBG231/8HvRLSGQS9urR8H1l3wEAQBaRdjyyPSr&#10;C/mPRza6cYeCEW0HSrP4h2Ui5KkrFHP7+z5UV0g1BPdtcqYBYh4AAMzrd2NLaxk7s9KyUr94jJbG&#10;ycNiT80B7mZeX0XcLm75vfir5WveVRqIfgDtQqsGK1b/1l4ZMAlwzycECumKR2/Cc/IEHjqvREYJ&#10;f197UNO1QebfrAJgduuTnIkKlSvDj269AADtRbXqNmryma/cV46a7Gur0a+tn8Hfm8O3D9ty2/FA&#10;R0HHz9YXAI8NcQ8AAIonfIuSQrTQdLWE40fDDu0y28kZO665j63rnty2fgkOCX+11YVH9ANolyGN&#10;TIC6r0X17R7Z5ILe6d+zRcjPx7zPzgQjLuOpLEOJctrO9IX1V3K6Q+5Pnu6H5zYoUq7gTJkZ7wiO&#10;AABaTdfnut1M0FAFr9xP7o74u4KQXyXBSFHXlfVvev9RvDyy/vBtAABQNBEDqpzF7wrya73kuEr8&#10;0Hbe4ylfu1Lj/Qh/f8fnBbX4X0Q/gPYYUBmsbatX9Ou5wfqLjd4qFMZM13vfjZy2L6WZFnrOmV0W&#10;2rRi88EGmQh5jKLEP9VKeOwBzS03rHGudFhy3BD6QuzbT86/z0cOFtiW2ITvLcAifd5jIaiT4ztQ&#10;JMqqGyf4af790AYZfp0S70Ec/0t//MV9Lt95AAAoOk40jxV/bfPtTuslMZziPXXnfTPjda3UfF+u&#10;WD/j772V1/hyLIh+AO3hak1GK11heeQBw/mYwEKG7Vdu3CYFY0q5Vq0ltTa/78eQYdcKkTLtoi7E&#10;pC3Ep/78d4lt03VI/Fu3QR3EEBr1/H0fJ2MCJYBFED7ie9yb4rkAi/C5D19TlZ+MYGec4CeiO28V&#10;mYfp8e/6/fjR/SvfdQAAKNrnKNb6w8X4x0yMmMeXxjEivlPdvp9mjNHiWg485qyLnselWuh7bTWU&#10;G0H0A2gP21MaziIDmZ4HCU9HGNrIRPy99bMJUs5zXm8YeImAEg3V8ei9DQqgn485d1askJP4MGNg&#10;lDfLEKDJE65hW+w77vfXEv9/6uPMLtcUG/a9AmgbXRtkGpiVm1EnnrvPOphwTdGUqw6UfS9BUuUx&#10;TviIAABAwbGj2PHY8deZeemoWu7pzqwzjznlp44zc9tp56Sa4360/o6wuurh67za9aYEnjd1zKsR&#10;/QDaQ9Vbe9Pg/98mGCkJdf/kBs0ygkF3hvOaB2qq1adsiNgqpSzAcbUAhwVhec5lhrABizfhWvFJ&#10;zl3/Hq3b5dqa6fM1wVJx5Hf+fYu6X+fcTmj5d+HcysveTn3d08RP2RifdNP9eZ18Y/2Fsff4PgAA&#10;KIFz94vyib+30bvV0gVmCXzKlv/Z56WTYr08PlqinwTIh1ZvE0y9/w1/rLyhB6IfQHvYtHoy/P67&#10;9TvYjjK2yhr6v+xya/Z5rnNYEfKvrF+v70cXJc5yvgeAZUPfQ22X/9b6W+zzZtnqe3bVh14rAVBZ&#10;Sy99wsb3CdrIWTK5Ltp/pp0KH3lwk2ciH5m2ZWcfjrtu2QkJfwc2PisRAABgViT8vfbY7aHHc5sZ&#10;f/TBn6PH3SHz014B1yA/t+dz3Cp3zGWJ3TaIfgAwMrCosp5ftET/V38cJzD8k10W/Iq+jrgHchK/&#10;s8H2qVM+GgCXvosS+763vkA+zIbYEJFhVJasvm8/WD/bVt+3t0bWH7TPb0qQO3J/sTLk8z+vf9L2&#10;WNW5fTbF96Nr9WYbxLlv+ff80BD1AQCgPE59LvlowvwzfFRvwnOm9XkHfu6/sXobYp7XFb8i+gG0&#10;h7MKz6WtvP8+5pwRNKh+XxWrJuEAtDrywAYdCBH+YJmJ74W2Cn5vl+tppt/JTg4BIEtMtCQk/sbF&#10;gaeG8Aft+n4IiVpa4b9RQACRZuftuh+atpvgWYO+R7f93pwYwh8AABRPnhrRkxaj5z2/hur6KePw&#10;To65cVn34bSu2LXL5xCgNYFLmVvs0uP+1fo1/M4mCAIdFxqqvg9arFCn34fYMID/FDL+zgaCX1Fb&#10;BmObvo634ce/bfVmKAHMMtGXOPd2zu9FtsnNC7tc67Y3xTG0hWnP5i+FUYTPV7bfGh8VAACowB9P&#10;+nuZi09aAPzZBiUtehW/f9Ur3LeaFtgImAHag1YozkoKEnRMZR78D+t3ShpX+DzOLyFgsyCBYVoU&#10;pKguxB0+FrCkaKuixG9tr78y5PtZpG0Qyvi75997gDYhvymhbWeOoCIEOk3Y/+Rj1sn7kU/+m5BZ&#10;160h+AEAAKgDLbj9h/vhshp8ZYl5h+rjv68pbkb0A2gBYZCUknxawnGFMiH+P7vcyW+SIdyq+Z5I&#10;fFAh8tW6DChADXTcd6vW3u9tUE+zigmLtvLf4vsGLUST7WdTTPSz4qC2v2pB7H9av7nNvNtzd+zz&#10;guV1cM73GQAAliim1nxAC3dV1LON42vuoR0Hezlj7MJB9ANoD6duME7nNBbZ7X8/XYx/sUHDjrzH&#10;rlP06yTX8KAuAwpQ04TluvUFv/j/qgJ2ZfZesepWRwGKQuLWG/d3h3a5vlB2hI+Jz7leJ7FP3eMP&#10;Cvrsy5fvWP21/fR+zvh4AADAEs0H3rtfTxNqypjXdvz4r3zUBo08ANqFMg20pXV7hmC/Z5drCCno&#10;+LMNagVOG8jXnaWg69U23y9tsCUZYNFRtl1k+JlVI/il59jwcVTiJAmgrIn+a//sfm39rNWVEc+T&#10;GPbGnx/beIv8rOtY6kS/5T696ky78PcKeE74aAAAwBIh/6esO2X8qVzUfY8pV62Y2thpht9Lj1Nr&#10;XWBD9ANoF6oDpGyD33ngPUn4y2YtCNUG/Nn6NY7SGoF5A5p43oeG3BPZMTUzeG9kIMHios/2uvUb&#10;2GxZtRl+2etgKyC0eaIv3/XJv0c3rZ/BKvFPq/EH/jcJfedWXGOcYegcr/06tmv4Xum97hqZfgAA&#10;sJzzasXVj6y/yCfx77bPtVeSOcO0CTbm8wn5Vwl+r6wBiSmIfgDtC1gkbmllIoS/rKFJA5TUUIXY&#10;Fw1B8tbuG8eOB011CRA9t2O3bVAcFWBRv/sbPimxGr5viOmwKN8j8wm4Vvn3c37Oy/r8v/Rjf2uD&#10;rfNVoIDksb9/FssAAGBZ5wOR9aekGtX+VdbfNZ9zr/rIUxJPsbUy51VCRIuLWtTbbcqbRfQDaB9R&#10;i+Bfrb9F6Uv/Lg8LFmTE3vjzY0W/CIEuggQZxxs13w8Z4k2ECaiYSd+hXsHnWveJiFk9InuaEcxW&#10;eliEyX74sWHZfFX6kld+PjWmumrlZ9NK8Hvp8wKy/ADqmzv05ngOABQ/L9BC2F89ttRCnBJbQgCM&#10;RnrZ15z7CLFvxwZ18hsDoh9AO4maQ1qVeOSBwrZ/p8/8bzs2EPl6GaGgqEmEgpXv3DDWme13lkyU&#10;mCBBFZP2Xo7nFPVd0zFS0a9Ou3Psg+8ZLMIE3xoSXL/2IEEZf9lag52C3quOc+LnetLEoARggecM&#10;6fewO2SkAkLMa9OFenwuQHXfV30PP/kIFGNv2OXddPqOnrpvbfR3FNEPoN0BS0wKVCj0XeZvZWYv&#10;pJOQ/7gY/2z11fnquQgBUOVnTp93ddFVlum2DQSxPZ8k9EZM+GeZfCgguOaPdYrrsjO7BB8ApSC7&#10;8e/Wz95/4HZlZYQtmcVXS+R7Yf0GIvhMgGrEg/gOrvn3WTU8r/jcYT0ZUV/s2AWE8LeHyf/jewGq&#10;me+m39/g1AadfvN87xsFoh/A4hmpvL8v6nwfPYj4yurZcigD/JZ/fqgITdy/t342zpp9vhWv5xN0&#10;bZ17ZpdFslnFv+wW9rpEP21beMNHAKA0tHjwwn3aFxfjnvXFv6593mk4z9bAqDG06/bog7E9H6Aq&#10;9L2VoHfNv8/X3JeP8uEbQ3637/Pst/49PuC2AtQaV5f1ulJB9ANYbsNUFGossuaTGrPqRImeT4A+&#10;NNnQwsKg7bW/skFR394Y36rJ+5f++XziE/bTTGA+zee1U/F3K/s9i/qgJ3wMAEpH3zMtpqn2nsp3&#10;qFnVLRcQujbIAE4XEmJEfaEzGwj1n4z6fQBVseLfVdW8Vu3tbJOevL5fr9n2cd/twTP/PiPeA0D+&#10;IKLX61mn0+FOAEAR/IMHJmVvQ4wJkwSVPxude6F8vvfJ+6oN3zo/7PPZyQTiUUtrbxo/7QGEMml/&#10;bdVn+sX2eV33Yz4GANXN0YcIBGsuIGzZ5W2Bsi+x9UjbAff9EWEAoFrWfR78jV0W+ybNG8b54PQ1&#10;8sdaaCfrHgAmG5Be3/Qg+gFAUcFJTGh+uBgPbSCOlGFgQohQJsTP3H4oma/9c70y42c1/Y6c+2Rd&#10;3cGOhnx/RgX+CiL+seq5gvWzg5779ZJJC1Cvf63j9QAw+TsmlOEvse9+Ml8och4c32NlAv8P62/3&#10;BQAYbTRc9OsuqWEeNQBgvomI+Oli/C+7nGXQs+K6mEZDAdU9+plbDxVM4r+3zwvqT+tz4rU6jup0&#10;/Z9+3PT70xnzmVdW66ch37cyv9MS/NSh+5HVV0sQAP+afx47bE6L4AdQPtqC+3vrZ+Wv2OyZfXnm&#10;Jcom/LUNhEV8MwCMNx5LkOk3LK06O9IaKKNeBwDToUWFhzbI+luxy+LHNIYnBAdtXZL4ocyjZ9xi&#10;qIC/uxh3rfjV+jiWVux/tL6IPc6Paaiu199a+Qt2kUmr+kG/GLXAAAAAhvlm+UvV3fx7GzTiqCKw&#10;1nn/9WLsGNm8ADDKUCzB9t4wgF0bdD3rukFeS8aKDWqgHNgguyHblhljCjD99y/49mLcsX7XMn0P&#10;V4dMinqZ16e/P3ERQkXJnxjdy6A6/h8rT2TrJd8VZfH9+4TPtr43D6yfIVhG3czIKlQ9MAnrT/nn&#10;BwAAGIniSi0OXhsyfy0tjvfzaLHwj/wTAMBIY7HAol8EUCseIF11Q3zLH/MEbwq+1Glxx4UGbSU8&#10;N4Q/gGm/i5b53qio8U3rd/ndsM87EKbCQyrA6/uoOmiIfVClH1Hnvf+tgkl8TOAj6++lXRYEU7RY&#10;JRH9oV3uINyZ8bzp+z12vyex7+OM3/dhxx/2d/wpAAC0Gfnj31l/UbvKUlHp7pf/l38GABhpLFz0&#10;W11AgSHEvi+tX0h1a4IRHpYpcc2HhD51WdQ2QnUHPSJQAZhaUEhFhT0fT5MJk4TAjcxrT12AOLDL&#10;GbcAVXJ1jJ8o2n/1/PvwW+sL438a4W8kDP7i/uhb93fdzHeuk/N7aTbo+rnvvu6NfS4GTvK76f93&#10;k5GW0Ei7GGfLaeBXAQCgbXGnFt9uWfU18tOYFwBgIosm+qmwqYS+B/6z5QiExmUnyIhL/FNh1hcu&#10;VOwSoABMTfY7mHYg25niO853DxbVR6aTeDX6uG79bTufhnzuJdJpm7uabHxn/SyD2DKfJ/hQBu25&#10;f/8++nHeD/mu9SZ8F/W45ufW2LDPS2h0/XwxdM4jH6fJ/5/zHQcAgBbEmz2PM++576ur0RUNPACg&#10;cQFNmShI0jasX1k/aygVFmZJt85uNdT/R9agsi/2CUwAZqI3xaSll+O1AIvqI9UJ8B8uxl+tv933&#10;fMj3Rtmwf/bnSCS85WN9yHcnRmzh/eC+7GhIMDMpu2/Fz7Ht59O5Va9zbYr3d+rn/ujXowzgQyOz&#10;FwAAmj+P/cp9Xp2d7WmyBQCND2iKQgb3gY+NJGApqrZCegwJi0rl/tkDJwAobgIF0DTOazpvut33&#10;1+7bHtnlbLg0e1YT//f2ebaehDll2kVG3aTzTRL7dKxt94Wqy3lzxu9zxwbZgVqoUzkOiZBRS/eg&#10;xnsPAADtoTPB90z6+6yx590a4+iIc/f45weAPKwuwPX/4AHDasa4l8UDD6ze5giSAACgvRxV5FfG&#10;BSrybd94kKGMvrMRk/9sUNOzy1l84wKhSX5MYp8ERGX1fW19oS57DXHMvPcqPacyB29bX0x8Z/3a&#10;gh+NLAYAAMjnL1eSx2F1ZIsQ/2KB7K5Nl9leFi8z1wUAMJQ2i34y6t+54a2qkGm61VdZCSd8hAAA&#10;FpZjq3frTurvtJVIwtt/2OdbYGfJcOhNce5rfv4vM8FFJ/M4bfCUvZ6u+3S9T9Us3MHPAgDACCL7&#10;/Av3T9nmjSoZoeZUWkzad39SRBOpqzYQF6ueH8Q5lRH/io8AAOShraKfjPwDN/B1rLRc83t3bKyu&#10;AAAsGmHTPzXIvnc8sJHP+4PlE8PmvfbIwPvOyu9knAqUN/zcKx6wUecPAABSf6GyF99MiAVVa/Zr&#10;H9oKq8w4CYDKgj+bw092a37vEi4fJfMA4lAAaKzRmgcFIffd4FdtaMW6n5uuSQAAi8tRw4IcoaYZ&#10;v7PyM9xD8PveBoKfVeD34vg6pxb3buBrAQAg8RGqJ/u31q+zHs00RmW0x+9VlkINH//5YvzG/dvm&#10;jL701OoR2uKcyvB7wUcBAPLSRtFPxvm+fV5TqA6nQyACALDYfLDm1G+NZhpRW68sH971oOr7Gn2t&#10;7rcEzi89MAMAALjhvum6TW7emP6+l8SR9y7G31tfOPzCfUx3irhOuwDqqDmr61PZix+N7D4AmHJi&#10;P4/h6czx91nOZ26ctxty/zC4AACLSfic9w209SovoQyH21b84pOOJ6HvG6t3cS1KZyjAu8nHEQBg&#10;6Vl333djhlizMyR+U7mm/2b97Hn5mbUJx+wl84LDGuJNCX5/MWrdAsAMgcM8BqiTjG7GMKWrL2bF&#10;dEvS6oxEv62a7le8H9VSoKsgAMDi89Ga0cxjWPCjLUqqU3RQ8LzgljVDaNM9VwbGVb8uavsBACwn&#10;0Ujxhn3eTGqWY6VxXXSPf239bbN7Nn4Lr2q6v/V4dK3k+UFcg873s18bAMDUk/t5JuJ3fVzNGFB1&#10;SFK9ARXg1krI+RAjOws3rBnbfPSejoxMPwCARWffmin66ZpC+PuDXe5IOE9QJX/+MBMQ1c2mB1ef&#10;jOZZAADLRPigNfdP6yUcOxJLJCpKAHxmfQHwwEaX93hq/Z1nioOn2Ro8jY/XMSUwKsPvJ2JPAJiV&#10;WUS/TQ8Ivhrx+tga9MPF+Nb69ZBkGJUtcTajsYrXxIpK3bzx90LwAQCwmIRtP/GJ/9VMkNCUQEjX&#10;dd2Dgnl8Usf9q7L8Nhr2Xtes/GwKAABoLtvum+bN8hvnT4VExe+tv/V3XPyq36m2ngS/O1ac8Jfu&#10;KtNClzL8nln+HWazJtgUsTMPABrKtKLfLTeENzKGoTMiWIrufxq7F+O59esgHLkxm9awrFj9bdIV&#10;/L006ikAACw6IaJp4n2lhECjCCSGfe2ByTzZfj2fE1zJBB5NoCmNVAAAoHr7L5T4sVHhee+4P3xs&#10;feFtWJadYkFl4GkrsEpiREOQScJk9u/p/0vc2/d5h+LmvYL8X8TQ5zPG4ADQYqYR/VLBb5IxG2bE&#10;lI3wWzear3zsT2l4TpOgpo6A5NiN/xEfHQCApeGd9bv9rTTsuqKm7jX3sR/nPF7XmpflF773yJq5&#10;zRoAAMonRKsqfcCmx67yr6r198k+X1xTMsifrS8Sap4goXDNY+w88a2eI6HvxONiiXxvbVBPeJr5&#10;gNkgMz5E0k4S86/Y53Xp5V+jbNVx5m/saANYEPKKfltuyG5MGQwM65QkA6SugGrIobTpN25kznMc&#10;Z9+fu1HDvZIRfOnXSzFxAIDFJ/zWO/dRKw29xjX3q/9m8zfNWk2O22nI+zuyQadEAhAAgOWjasEv&#10;RSWtIusv5gO9jJ9SfKgyG8r4u+7PX/Xr7vr8Ibbtxgix79Bj3Hce5+b1cyHKrfo5o/7tpp8/Mg/H&#10;If964I8au/4+jvnIASwOeUU/bc+9N+e5stl/MkoqQK6VkSfWX9EY1ylJv48uhdcqDjjO3Zg/wQgC&#10;ACwd5z4xX834syYFQ5rwb7ufnHV1/sx97GaD3puuZ1h2BQAALA+dmnxvLIDJx/7a+uLdqASQU//b&#10;G3+eklRUIzCy77ruZ099hNCWrROf14dv2EBgvO2PXZtu0S6uMfW5Ev0k/sW2ZgBoOasTjKv55P9a&#10;gYY22yb9lh9f231Vu2DfPi9WmhZUf+/P36roHskoa+XlJwwfAMDSsuP+sGmCXwQHCjCUYbA3x3FO&#10;faJ/qwHvKxbcdtzvAwDA8nLq8eFqxedN41bNAX7l/va1x6W9ET45avPt5/DfNiLuHUXX/fQdHxtW&#10;THZ+x+NrLSAee7ytJiKf+PgBtJs8TTH05b9qxRfSTg2TDPiDi/F762/7XR1juF66oS1zi228T6Vb&#10;q4bDX22wtQgAAJaH8EVFFdMu05/fzBkwjAuqPtgg66Du+65g6a2RYQ8AsOyE6FdXY6fwicqKU8bf&#10;Qxu+ENjLvGZUhmIn85j3PW17zCzxUduONybE2HnfW/Y1ep/3rV/P/ws+fgDtZtxqSRifNauuht5V&#10;N6QyohL3hnVK0v8/8WtPC6sX2Sb9zAO8EBjp1AsAsNzsW3NFv7ShR3Tnm8X/RRmN9z7Jr7OuXyy6&#10;7fDRAwBYeo49HttqwLXIz37nsegT91fTZuzNMp+Qj5fY+KUNEnd6VuzW507mZ20bXvd4+yUfQ4B2&#10;sprzy19l8VQZlh+sX5fgiQcg2e2+MvqPPbBRYLIxwliNMrKdEb/T8aKWwQsbdBfOayRn6bJEUXIA&#10;gOZz0gJ7LV+tLIBdm72unxbbnrkPrjq4Cl+sa1C5j1dD/D8AACwPES9Fs4k8sV5VvkoCnDIQ1Ziy&#10;7Ix0CX7fWn87b1q3r1PB/b/q5z4yFuIAWskk0a9rgxbfVaNVDIl5Ev7e2+fbebWq8qMbn+iqtG4D&#10;gXLS6koqukUhVQmMyuz7mDPQ6GSORWtzAIDFpNeQYGPc9UWdn905jnPuPlALa99ZdZn+lgR2EvyU&#10;UUCWPQAAmPuDpviENP772mPSMhepFOOmgl/VcxGda9uv4aPRWAugdaw2/PpuWF/Ie+zGdFgdP9X7&#10;UYFRdS+67UZJW5JXbNAmPRX4orjqaeJAdnwcJoZsGgEvxNHYCr2aOW8nCabi3BIZj+3zjsUIhwAA&#10;zaMNdll+52oBx5Ffeu1+9Cv3q2Vv9T1zX/7C/TqCHwAA9BIfcej+aTUTX9VBnFt+8huP6d5b8YJY&#10;HD8V/OqMy+9af1GOeBWgRUwS/aJ73nmNhkbbi75zo/diRCAgQxst0vWerniQEm3SIw063k9k9e3Z&#10;56LbpAAvXd3ZskGXo/Xk5w0bviU6FRv3/ToO/fEDQQ4AQGPptOQ6Vyf4sLzIHz1z//TA/epa4v/m&#10;zXzsJY/yhzvuwz8QSAAAwBD/e+S+qWlJK4r9HibxZZE+TGWsmiD4mV+DFgJf4qcB2kUe0e+sAV9s&#10;iWjfutF/bp+LY2kmX3Qf/DDBefRy/G6UwQtRUZ0SteqxmTMwXPGx7seIpiES/t5ZP2U6xD+MKQBA&#10;c8gWzW5qYFRkOQ75J2X8abvwffd3kU0/C73MsbWVV9l9yo7YMRa+AABgNAceM2038Nq020yCn3an&#10;FVXfT/HlQ4/X6557xLmjnNaxke0H0BryrJREdlodNQRSFGR869fx3I1Nb0ggMewah2UkZA1VHqMV&#10;Qp/qDV63y6sueV4/zGBH4fUr7ix2PMgi2wEAoDl0W3KdRfvoyMT72f2UMg6u2aCkxXrOucS5++3I&#10;cNcxJSZqsQuxDwAAxvkhEaJfE69Pvvee9ZM45k3eiBj1SxsInE1ZbOzaQPQDgJawmiNwiPpz6w25&#10;Xgl/ymR4YoMuTqOcQ97f5znvDTe+dzL3bZruSZ0JhjvEPw1tq3pjFEsFAGgC29aOLb7nJR5XWXm7&#10;7gN1P6LExaYHAisZH3fm49znEgc+9of4bzIGAABgHPIjx1Zv2alx8d26x4lK4phH+IvX3bR6mmnm&#10;fb8A0BLyrM4f+yT9ekOuOeoJ6Lqe2/DmHkWiTAYVLf3GA5thHXuLNpw3/d9G44Uh/AEA1EVMvq9b&#10;O7L9ZmlGNe39UDAT5SjiXJH5ly6CyT/HboHeEL+XXiOCHwAATCKy/basWeJTxIaKGdWMamdGPxyv&#10;6drspTTKhiw/gJaxmiPQOXED27TrvudG/62VJ4ppxUbZfWrHvmnzFy7PY+gDdWD81gY1lRD+AADq&#10;Qbb5pjVf9OtVNBkfVkLjxAbbdMcFOp0h8wwAAIA8fmff49Ita1aN3bgO1aGP+n7zlK7oerzblCz4&#10;uNdHyTwDHw7QEvIEMDJYTayfIFFMwt+Vko4fwmJk+FkNjkXn/dYGTT8AAKD6Sbwm8CstuFZNwHcr&#10;mvxPEvU6M7wWAABgHIpJjyx/aaUqCd921y4ni8xyjCiL0WvY+3thzW5oBgBDyJu1ENtzrGHGR23M&#10;lYlXRr1BBXkPrL9iU6dxveLX0eXjCgBQywReC0Cr1nyxStf3sSH3DGEPAACK9C09u1zXr2mEECbB&#10;b2uO2K3j7+/AmpXlp+t5iY8HaB95jZGM615Dv+AKxm5bsaKYDPVXNvsqTdHctUHtClZWAACqm7xr&#10;Uema+5im218FQ7slTMhn8T1F1b0FAACwxLed2CALrtfA6xNqALk2pw98Z+XXrs/rz/W+HtsgyxIA&#10;WsRqzi+6RD/VULjewPeggEy1lpTdUMSKiAK7+9bfPly3UQsju+pB576xsgIAUCV3bZDl19SJbgQ+&#10;7614sS/8onzthgcxK5l7Eb7q2IOxeDzj4wMAAAX7pGgStdbga73q1zdLnd3w4289Jr3RgDmItvW+&#10;zlwfALSESaJfGJeo69fE2gm6plse7MzTcCSCFmX33WygI5Ho98po6AEAUJV/kbj1sOGBRSDf8DLj&#10;z+YNrtY9cNm2frb5VX9cHTIfOPd5QnbIL+97gNaUguQAANBeonHUZoOvcTuZO8zq+/Qen7vfXbf6&#10;hL83F+ORNSPrEABmYJLoFwZKk/WjxNg0JeMh7ZQkUUzt0Y/nDCpiZaZpWR3rRjo1AECV/uXbmifa&#10;eQh/t+c+0Ob0gXqfEjtv+rhj+bokdm0gDgZHfl0frC/8ffLfAQAAzOP3muqXO0mMveG+cZ6Ejdfu&#10;V7+2enYdKOFEgt8BHzuA9rKa83lRP0GT9aauqkS239s5j7M5xX2pErZJAQBUhybr6dbeJqOA4nES&#10;cMx6vR0PLtQk68EQfz9NsNHxe7jp/lkBw44PiYDHfMQAAGAGmt4Fvpf40xWbT/TTa5/6z/LLaxVc&#10;dzqvkOi3x0cOoN3kreknoltSU0U/dbm95sHEPOnHabH2Jq0ifbLLmZYAAFAOsrPfWF+0anKWX6AF&#10;rzeJ35r1PW/7+74/JAiYRuzLBhFd99EKgCQAvvXxAX8GAAALypoV02hSiTdPPA6PuvPdjM+fZZ4y&#10;6rWaU6iG3zs/NwC0nGky2iSkNX1bzjUPKubpXiiDembDaxZVTQRb5x4cUc8PAKB8JFCpK/xKC65V&#10;22b/MucxIivvaw8o0kCgM+dxU2ILcJTkiKCCrD8AAJjGt7Sh5FHEkkUsbikOV30/1crV4lmU3hgW&#10;Ow7zv70J/lkoE18Lch99UFYKYEHII/qF8CQh7GSMoaiTMGRbHkzszmFg96x5GY1v3MibkRUBAFB2&#10;MPGdtSPLTwtxvyT+YVaia/1XEwKCovy1xNQb7mfltyX+US8IAADy+umuzZflVgUrBV+b3u87j3O1&#10;A+yK+1L50VmyCs98/rDj8e+eH/ucmBNgsZgm008GoOlde9Zt9loHaTF0BR9XrZiU7HmdmgTIZ37v&#10;Mb4AAOVyqyH2fxJahFOdn1cF+Bll3z3M/K5MvxZI9PvKA6OnhvAHAAD54tfVFlxnWTu0Ttz3y3cq&#10;a34jiYH1uOX3p2sDcfTMY8mo0R9Dcea+0WQLYOGN5iIwqlPSLCKZDOI7N6LbDXhvEvzmyVwEAIB8&#10;yHeopt1mg68xJu/KjntUgO/Ue75r1Xetjy1PClDu+c9PCDwAAGCM/+u4v1prwfXOGovmRXOBD8l9&#10;WU1i4cgy7CTPjQSeE388M2rFAywFqwv0XsLgxUrH0RyGLES/up3KMw/s6NwLAFAe4SuiRk6Tt/Rq&#10;oq4V/h8L8psKDL6s8b6b+9l7/t4eEYAAAMAI5LM2WxLDSlw7t+KFtd6I3536mJQ135lwLABYMKbZ&#10;vtSx5m93kuGKFOd5DJmMtMQ21TioS3DT+SPrAYMMAFCu75CP+8IGGW9NRP5Ai0F/LuBYnSSAWm/A&#10;e9M1SHy8w8cRAABG+C3twrrSgusMn112HEmMCAATmWaVpGvt6GS46tc5rxHUltqnfpzbftyytj6l&#10;x1VthRc2KGyOMQcAKHdyLju76YFE0/xc+AfVm1XnvicFv/eo+dMElGWpjL+P7gvZdgQAACnaiXW9&#10;wdcXPlsZfmWLfp0J85px1wgAS0Qe0a+TPK5mDFoT6RZ4bZHpJ6OtmkcbQwzmLOfqDbm3+p3qMmjb&#10;lrr1nmCUAQAqmaALZfmtN8y/9TxwUJe+xxfjbQnv+8xHE8RO3Xc1UVEzlZf4QAAASJCP3rbmb+3t&#10;2aBJRpF+bJ6FMBbRAJaYPEYzLQ662QKD0Sk4YPvkRltZFtp2dNM+r/PXy5zfJvw9a3gl9r23vsj4&#10;ycov/AoAAJcZZtvrDBg6HjSoxuwvVk6DC51D9X+UWXerIf5bi2vKrn9t5XU+BACA9hCx1VX31fMk&#10;XlR1vWVnrK97XL5mg069PRvU9jv0QV14AJhqpSREv6ZzVkKgoGBL220/ubO55o5nw2ZbbTp3Q7zr&#10;x/zkP58ZYh8AQB2sNCSACB/w0f3O85L9gvyRMsxvNeTfQYHLlo89IzsBAAD68Za29W5bs5tthc/6&#10;aMXXZd/ye6BSJOs+oqxVKvopnjzxceYxpsZ+JtbEvwIskQHNY7xW3Mi2oT16bFUqgz0fEj+vurGN&#10;xiGb/hiGt+vBVIxjG6R6H/rPBz7IZgAAqI8mbG1Ns/u0EPSL+5teyefUeO/BwVpD7sOqBzV7fDQB&#10;AMD6Ytcda7bgF4TIVlQ8qmSTm34PrnrMOakDbyf521ESg2p+8a6C+QUANIi823tju00amDSVaFfe&#10;GWMI5yWMZ8+DxTW/R2s2EP2iiGuMUze2J/6zlXh9AACQnzoXXsKnyjdoFV5Zdy8qviadWzX0vm6I&#10;j9fcZIuPJQAAWD+pQtnoV1syn5AfLyJTXfHkXR833Dfm8c+dzM8bPjp+nNt+fZpr7BKLAiw+eTP9&#10;tm0g+jW5foIIYa2KIC2MeyoC5rnGpteiAABYJqJhRtXnlA9QJoDEPq28P3MfNs6HpH5mZcT1T7Po&#10;FQtU6lZ/04OquoS/1Deu8LEEAFh6uu6bvmjJ9apOu2q0n855HCWSfGX9jvZbfh8mxZd5/r5ml0tV&#10;fXT/X/RWZABoEJNEv1gduJUJUpoYsMXjsVVTG6834f9nOQYAANRD+I4iO8CPsvshtB14cPDMf+6N&#10;8cUaUVJiI5m8d21Q1iJ84FHyfiZlGsTf9Bp1CP7dhOCiTOJadd2HfCQBAJaaNA5tQ115+S1lz+3P&#10;eRz54AcX46H7/aLvaZxDWX8qpSHxT8LfO6PkFMBCkifTT1l+d6wdAtWRG9yyDNa4+gl5UrgR+QAA&#10;mhdUyDZLfLtpA0GtaLJin7bUqEnHxwm+oZNMyrUyHzV9hgmTEsv2/NhRMzaaRk1C1/XGz/FghN+r&#10;6t9DGRKf+GgCACy9f77pcWjTkd966XOJeWv5fWn9LL81Ky/hJo6prHqJqus+t3hsdPwFWDhWJxiD&#10;dTe0Gw1/H2G4Plmxhb/nqcVQZk1BAAAolnc+0S7a36XbeA/dTykwkNh3PsHXrPpk/L7lK7Ghyfs1&#10;H53kfGrUEYXFx51T1/iz/+1BDf8G0Vhk3waZEvhQAIDlJBJPmtxIMvzWa/ftR3PGnMpovJfMRcpe&#10;eIvjX7FBbfqfDeEPYKGYJPpd92CjDURL8v2Sji8BdMuN8LBmHSceYEU33nRlhpboAADNnbALbYd9&#10;40HGxpwT7bQ23Zn7hY8eEKTCW/b5WZ+jif/3ib/p2XSr/hseQKgIuETN9zYQAMf50p/953uWb0dA&#10;kcHHgd+nPFuTAQBgMVGspSy/Ww2fP2i8tf722P05j2Xur69YPeW01j3u17l/MoQ/gIVhdczEWwLX&#10;V9aeYtqfbPI2qVmM33UPAjf9nqx7ANZNjHR05406SsceVO3576iPAADQfJ65vU/FrrwT71Toi4Wg&#10;IxuIfXuZ54zzVV33v9+6D56m+dOo59zyIWHztQcpZyPeh679Z79+ZT9ezfy9rGBEvlNdD3cy9xQA&#10;AJaLaCLZ1Dg0BD8tqD22YnaaRZ29OjMbdW4Jf1qAe04MC7AYjBL9YnXldgvegwyuBDdlLxRVA2jT&#10;378Mr0S/tGvSuCDkmj/qeg5tkPmnAOaDzd/JCQAAyiVWt++6LxhXqiEVv/SaEx/7bvPf+v9nxb5J&#10;Ypb8zzdJsDOryNYZ8v93bbCY9cJGN8zQdT9xH/ZlJvgqsgN9iIjyj6/9msguAABYXhRzXfU4rKmc&#10;u49/4vHnPItUMTdQdv6a1d80c9XnIFq03DUW4ABaz+oIw6Ng4EFmQt5EwghFcFVEoHAjCXA2pwhs&#10;Opn7GoXXzzyAUxD4zscJHz0AgEYim/2TT3a12r3lNn0l43siy/vEBg00Pvjk/ygzSc4j9sVzFOx8&#10;Z4MMv6L8b3qcDT+HMtef2ejtvtHcY9/fVyyGdUf44mmyItPnKsNPW6Mk+tG1FwBgeYma8letuVl+&#10;xzYQ/IqsJb82xL/WhWLgX12MPxhJKwCtZ3WIoZXB+cL6otU0k/i6HIOM7UvL151wEtr69LUHNqMC&#10;rmnvh4z3NRt0XtSxX3lASTYDAEAzeetjy+33tvsF2e1zf9TE/5M/juvoPs0q+bafs0zfG74tugP+&#10;PCZwSRtrKGv9hg2ahWxNOIeN8J/xGFn6r/3Yx3zsAACWntjaa9a85JM991mvrPg68qfWrO20N3z+&#10;82GGuQwANIjVzGS841/ur1py/coIeO5Bw7zEdio9djOBySx0hjxGbcCr7ixeEuQAADSaAx/T2P08&#10;W3jHTbK7JQc6qV/6ws/1o43vOqjnaLHqk/syLQymguiazykmZSlEF+OPNsiM3CeYAABYeiIWjTrq&#10;88ZiRXLmPkuxW9G7tsL/HdmgJEjd7zt2Hjy0fmINiSoALWY18+XWlp9Y+W86Moyq/aPVlnnTjuVY&#10;7nuwVUVrdGVIrHug9NgDSgIeAIDmBiKTJutWkB1fqeG93fVAQ8LfeY73KJFuzwaLWbEFetV9WwRu&#10;wxpeHbv/lt87xPcBAEDGB64lvqNO8SvOL1+lzP/YWVZWNp6ENS2EXbdm1PYTt9y3n9rkJmQA0FCy&#10;mX5XfPLfdI7c8L608ZkJ0xi0WxUFW2HAJbB+6Ub9Jyu2JgQAABQ78a+KOlbT5ZceeLDxYsr7Elt/&#10;IziSH+3aQPhL79+Zjx7BAwAADImPwo80wT9Ehrt2Z0n0Oyz5/Uc34DvWX0Brwr/HqsesR3xEAdpL&#10;KvqFCGXW7OYdIfhpW+/BHMcJ46oMhVv+/qtGgVHUrED4AwCAsxqCnfD533jAcWzjRblxvw9hzya8&#10;FsEPAACaSM9jTPlDiX3j6rDn3QmQ55xCi2jKJrxigwW0Ou9DZPTP26EYAGpkNTFYEr9uN/x6ZYAl&#10;9mnFpYjVlthqe8Wm7z5oBZ3f/L7Lmfxs8wmZAADQburY8hoCnyb2KvHxywyBStHPBQCA5SHNAD+3&#10;+rLB5YPVWOqdTddgalIcmff9nHmsq3q51xvyb7NhZOcDtJo0008NLNYmGKy6kAFUFlzU8CuieGoY&#10;rnX7vItx1cGWhlK5d/09nvDRBABYSnbdB6xZ9Vn30dH3qc1ev4egAAAAZkWC33EN/k/nVEbfOx95&#10;kksUQyppZsNjyU4St2pn2n7yXqadB7zy42404N+E+rsALSfN9LueTNibJPodu/GV8duxcoqndhry&#10;b/HADf0OwRMAwFIR9l5i2ycPJKoW/KKh19XEDwEAAFTlB6PDuxa/1iuIS0/c5773ePNgQqypeO2a&#10;jy0fWqSLerbxHnTc6Ma75/HdvuVrPqljvPZjR/33Ooj7vk9MCtBu0gy3JrZG33Oj98aK3/bascv1&#10;h1Zrfr9RX/C2DVaGAABgeQi/9Mp9QV2FvNXQC9EPAADq8IMS/STC3Ssh1oo4V3GWxL4Pfi7FnOcT&#10;rktCn3ZmaXfclSR2HCaIbSd/i471Gh/9fJMaY+jvyrqXmPhFDXFq3Ks9vxZEP4AWkxqQtQZdVxXZ&#10;fZYYM4lsmw1wchFsvTG6JAEALBsxqX7vvu8Lu9wFtyo/dGtMIAMAAFCmHzz0WOhGgfFZL4kxP7qP&#10;3fEYcFKcKeFNQt8Dv6ZpBDj51dime8OPc8f9/NsJ8Z6u7bH/HMJfVTvy4hyPjLJTAK1ntUHXEll3&#10;Sn+W4KcMv4MSDVvaJalJzTNia9Wuje+ACAAAixv0PHFfsFWTHwIAAKgDiXAS5lTn/KHlT0xJm2mk&#10;P+t4Etc+2SDTLu+WVb1eC2HfWj/Tb9RzJh0jkE/f9mNJBHxp/WzDUTGfklMe+fXfd/9clfCnWLzM&#10;5BsAqIhU9JOxWakpuDl3o/bex8fEwPQyRrM3wahOm5lwaoPU5SYEOnoPV9zBnRuZFgAAy0gEPN+6&#10;b66y9EaX2w8AADWiuOylDba3btl0Yldsq923wa4u+dWDKWMriXPK8Ltu84tt6WuVwagSHhIAX/kY&#10;lfWna3/mj19bf0EwfZ9FzQ/SY0ns+8UoNwWwEKxmDEqV9YNSsU8rHO/cGBeV3TaNACjDpnTrL2v+&#10;9whju2X1CLAAANAcnrpf/gqfAAAAS4YEusf+eNvjo80R/jCy+bQ1+NgGgl800JglW03nUZbf9SS2&#10;LJKoE7ju45mN3n2m9/MmuRf3/V50MjHkvDGo+Xl+8Rid5BOABSAtQCrB7aZVkzJ87gZYYluIfZO6&#10;GXXdIEZdhBUfPX/tiRt6GcVphUMZUNVV0MrJdgP+XTaS9wYAAMuJfNkj9wdfWvnCX/j/D9x6AABo&#10;ABLwnnu8KPEtGmhEckcv8ZeHHl9G999z+3yrb94tvUIi4zUrrxxWJ4n7JOJpl5dEzr0xc4KPNmh0&#10;csfHlg3P0O/lPH/8rHst4fGVTZ8RCQANJhX9ZDy+coNTtPAXx4uttKqpEAVUT3NcY7RG37aB6Lfq&#10;Bu7cBq3RQ/SLVO49yycAxvu/ZgPBrS5SxzTLdmUAAFisgOeR+7J7SbBTJs+nDJAAAADKjI0U371K&#10;fJON8U+jfFdvynNe8dHLnLcMFH9/4XHtE49lR3HicwMJc689PpYgesfj2M6U13vox4l6+qf4foDF&#10;Il25UPqzaid8PadR7gz53YkfP7olfbLJYlzXjZi62SoDUVl4K2MMr1Kcr/nfj91Y7ifnnFSTQH9/&#10;4ce5Y9XWT8o6qj2jUxIAAPTRJDxq6ygbYKsEHxX+Wz7zHbccAAAaRja7b9Rzsr5tFn8YsWiViSCr&#10;HvcqBlTG3dGE6wvxb89j3aiBqFj2isfRkSTTTe5fbIWOEluxJRqxD2BBSUU/GQ6tLEg4S4uVTsr6&#10;y4pw8fxzNyIS+yTyvfef8yCDpY5GKpx62wYpy3kMkZ674QZPYuEtH+9tsvgn4/fYj3G7JmdmboCP&#10;MbwAAJD46Mc+Ub87xDfOKwJ2/Ng/2WDRCR8EAABNoFfw8/Ieq2o/qIw/Le4pceW1ja9F2Eseo45h&#10;xNGrdrkJWCfznmKn3Jl9vg0aABaMbI0CGYs/X4zvrS+6TWqR3sv8fObHOPARKw+H9nndgHEp2RIe&#10;1bHwZub4nQkBSxYFRFrpUFbEdR9KDf9ko9O+P3pg1fHzV5XxF+9P92zXimtoAgAAixP0vLRBmYzb&#10;7i87I/xJHp8T6JjaRvye2wwAAEtMViCr2s9Hjb8Dj0vzvCYlhLxRz+kM+T2CH8ACszrEIGjiL+Hv&#10;gQ1q3K1nnhtGUGnAxz6ipt6+ByMHUxinFAl0qi2YbSoyjfjWGfL/V/y9XPGg6a0N30KrcyrT7ie/&#10;DtVXWKvg3yKuWde2i/EFAIAR7NqgZMZN92vjFup6Y/yjAgMthr12vwgAAACDRpEbFZ4zEmOuu3+f&#10;tcZeb8a/AcACsjrCEChb72c3ctFAYzP5e6QFRx2BtBZAZ0iAkWelJBpX6Hx3SjCg8X5v2kDIfGnD&#10;6yXovX2ygZB5zy539S2y0Ul6rGceeJ3y0QQAgAkoK++D+6cbNqjjs2nDm1KFr4ms/I82KL+xz+0E&#10;AAD4r5g1GkNeq+EaVjwe/uADAGBmVicYvEMfkxgl9JlNt5qw7oHLqhXfQThFAdIDN6hq3nEw4v3r&#10;9+piuGuDtugb9nn793mI1+s8T3PebwAAAHFug7IQyvRTtvym/7zufi6t/adFJQl+6aIdAAAAXCZK&#10;VpUZk46LDWPHHQDAXKzmNDp5hLu8GX2j6HmAUvZqSrwnBUX3/edxHZIUGL3z4EjZEBL+bvm1ztoh&#10;Kn2dAi6Jfa/9Gki5BgCAWVB2ukS9qFu7YgPRL3zLmQ2y8qfxWwAAAMtELKop4+9KDeeX775q/fr4&#10;J/hrAJiVSaJf1Z2SOjbYjlTFiopWT7R1V8LecxvdISmyHvU8ZVO8cuMv8e96ch/zdDsOdLyooRSN&#10;OzDmAAAwLb0R/38+wa91uHUAAAAjURkMJX9sV+wzw0df9Xj1xOiwCwAzstqw66mjS5Iy/tSwQ4Le&#10;6wnPVfAUW57lBJT5F1uorviI7VSRXREG+swNdmQMatXoyFi5AQCAYv1oGc8FAABYNmLHl5I8btTg&#10;zyOuBACYmdUGXlNaC7BT0fkk1qlLrzLuDnJe35k/X0jcCwEwhL5hW38lGkYnqDMjywIAAMr3pwAA&#10;ADAbKpmhxBDVzF2v+NxdG9TlBQCYiSaJfhLAJIhJdLta8XmFtuoqe+/pDMGUxLwTH+MCrVlrAAIA&#10;AAAAAEC1KD59Y/1tttodtmLVJW50jRq8AFCAIWkSEs12azq3Vm5uWj/rrzODMe/Z8O3JnRzPAQAA&#10;AAAAgOah0k5q/Pi64lhO5z0dElMCAOSmaaKfjJpq3p1btcVKw3grw/BawcYcgQ8AAAAAAKC9aDfa&#10;k4vx0vplmsokElC0C22fmBIA5qFJol8IbdEkow6Utl11dyYAAAAAAABoNhLgHlm/HNRhiTFxnEsx&#10;8akh+AHAHDSxMKgMqFKnI9uvCmI1RfdDwt+6zbbFFwAAAAAAABYPiW/K+NNW31+sL8r1Mn+f9/jm&#10;cfCri7FjCH4AMCdNFP1O3cDt1GDENdTcZI2PBgAAAAAAAGQ4sn6Syo/Wz/w78N93bLYyUb3k9RL8&#10;lEn4wgb1/AAAZma1odelbL/n1m+NvuWGsMouSbRGBwAAAAAAgGFIkFOm34E/3roYdy7G5pC4dZQI&#10;2Mk8RhahsvyOucUAUARNFf1UHHXHjd531m+NXpXw103OBwAAAAAAAJBF8aLEuXcXY/divLF+Y8ib&#10;F+O69UtGWY4Y9tBf+9aPc8KtBYCiWG3wtcnYvXJj+dCqy/RTSvVZYqAR/wAAAAAAAGAYIf5pSLR7&#10;5zGsSkapSeQV69eNX0viTT03mnXs+/+fEHsCQNGsNvz6ZPye+s9flXy9ISqqRsNBYsABAAAAAAAA&#10;RhFxo5JH9n10PH7VWEniTT1Xwt+pj2hgSewJAIXTdNFPhk8i3BM3iA+sv0pS1rkkMn4yiqYCAAAA&#10;AADA9DFl+vNpztgSwQ8ASmG1BdcYwp/q+ynl+b71aySUYZxVR/ANRhcAAAAAAAAKijMBAGphtUXX&#10;KsHvpfW33qoz0l27nPWXtjqfxgB3fETjkCM+FgAAAAAAAAAA0GY6vV7POp1Oq67Z+oVRb1yM29Zv&#10;j57d8jtOAMz+TXUX1Cnp8cXYs35NBQAAAAAAAAAAgNYhrU+0UfQLutYX+9QNSdt9Jf5tWT97Ue9u&#10;0puSuKf6feoQ/N76GYSkXwMAAAAAAAAAQGtZBNHvP6/fH9X+XILfuj9Ga/RNG7RG1zvWFmGJe2ql&#10;rvboyuw7NBp3AAAAAAAAAADAArAool+QvgG1Q1/zoaw/ZQSmLdQl8J34YCsvAAAAAAAAAAAsDCH6&#10;DX5YHKIxx7zPAQAAAAAAAAAAaBXS+v4zyW8BRT8AAAAAAAAAAIClpsstAAAAAAAAAAAAWCwQ/QAA&#10;AAAAAAAAABYMRD8AAAAAAAAAAIAFA9EPAAAAAAAAAABgwUD0AwAAAAAAAAAAWDAQ/QAAAAAAAAAA&#10;ABYMRD8AAAAAAAAAAIAFA9EPAAAAAAAAAABgwUD0AwAAAAAAAAAAWDAQ/QAAAAAAAAAAABYMRD8A&#10;AAAAAAAAAIAFA9EPAAAAAAAAAABgwUD0AwAAAAAAAAAAWDAQ/QAAAAAAAAAAABYMRD8AAAAAAAAA&#10;AIAFA9EPAAAAAAAAAABgwUD0AwAAAAAAAAAAWDAQ/QAAAAAAAAAAABYMRD8AAAAAAAAAAIAFA9EP&#10;AAAAAAAAAABgwfj/BRgA1eewb9WaHTUAAAAASUVORK5CYIJQSwMEFAAGAAgAAAAhABqYRJXhAAAA&#10;DQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNxapw5EbYhTAeLvwIXSB3Bik0SN&#10;15Ht/PTt2Z7gtrszmv2m2C+2Z5PxoXMoYbNOgBmsne6wkXD8fl1tgYWoUKveoZFwNgH25fVVoXLt&#10;Zvwy0yE2jEIw5EpCG+OQcx7q1lgV1m4wSNqP81ZFWn3DtVczhdueiyTJuFUd0odWDea5NfXpMFoJ&#10;709z6jbjp63essWfPs6xepmilLc3y+MDsGiW+GeGCz6hQ0lMlRtRB9ZLWKVUJdI9zXb3wC4OIbYC&#10;WEVTltwJ4GXB/7cofwEAAP//AwBQSwMEFAAGAAgAAAAhAKomDr68AAAAIQEAABkAAABkcnMvX3Jl&#10;bHMvZTJvRG9jLnhtbC5yZWxzhI9BasMwEEX3hdxBzD6WnUUoxbI3oeBtSA4wSGNZxBoJSS317SPI&#10;JoFAl/M//z2mH//8Kn4pZRdYQde0IIh1MI6tguvle/8JIhdkg2tgUrBRhnHYffRnWrHUUV5czKJS&#10;OCtYSolfUma9kMfchEhcmzkkj6WeycqI+oaW5KFtjzI9M2B4YYrJKEiT6UBctljN/7PDPDtNp6B/&#10;PHF5o5DOV3cFYrJUFHgyDh9h10S2IIdevjw23AEAAP//AwBQSwECLQAUAAYACAAAACEAsYJntgoB&#10;AAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQCZ7ENXuQIAAPQFAAAOAAAAAAAAAAAAAAAAADoCAABkcnMvZTJvRG9jLnhtbFBLAQItAAoAAAAA&#10;AAAAIQDBbwQDzmQAAM5kAAAUAAAAAAAAAAAAAAAAAB8FAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BL&#10;AQItABQABgAIAAAAIQAamESV4QAAAA0BAAAPAAAAAAAAAAAAAAAAAB9qAABkcnMvZG93bnJldi54&#10;bWxQSwECLQAUAAYACAAAACEAqiYOvrwAAAAhAQAAGQAAAAAAAAAAAAAAAAAtawAAZHJzL19yZWxz&#10;L2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABgAGAHwBAAAgbAAAAAA=&#10;" stroked="f" strokeweight="2pt">
+                <v:fill r:id="rId8" o:title="" recolor="t" rotate="t" type="frame"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00A1290B">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2EFAB868" wp14:editId="63814CDD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-19050</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7818120" cy="4151376"/>
                 <wp:effectExtent l="0" t="0" r="0" b="1905"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Rectangle 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7818120" cy="4151376"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:blipFill dpi="0" rotWithShape="1">
-                          <a:blip r:embed="rId10">
+                          <a:blip r:embed="rId9">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </a:blipFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
@@ -1194,140 +1130,289 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-1.5pt;margin-top:0;width:615.6pt;height:326.9pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDkq1GdKAMAAM8GAAAOAAAAZHJzL2Uyb0RvYy54bWysVV1v2yAUfZ+0/4B4&#10;T21nTpNadaosaadJUVu1nfpMMI6RMDAgX5v233cBO6naapOm5YFc4HI/Dofjy6t9K9CWGcuVLHF2&#10;lmLEJFUVl+sSf3u6GUwwso7IigglWYkPzOKr6ccPlztdsKFqlKiYQRBE2mKnS9w4p4sksbRhLbFn&#10;SjMJm7UyLXEwNeukMmQH0VuRDNP0PNkpU2mjKLMWVhdxE09D/Lpm1N3VtWUOiRJDbS6MJowrPybT&#10;S1KsDdENp10Z5B+qaAmXkPQYakEcQRvD34RqOTXKqtqdUdUmqq45ZaEH6CZLX3Xz2BDNQi8AjtVH&#10;mOz/C0tvt/cG8QruDiNJWriiBwCNyLVgKPPw7LQtwOtR35tuZsH0ve5r0/p/6ALtA6SHI6Rs7xCF&#10;xfEkm2RDQJ7CXp6Nsk/jcx81OR3XxrovTLXIGyU2kD5ASbZL66Jr7+KzrQTXN1wIVGmAFyIb5Z65&#10;awJYvo3eqYMLLvvvpIoXsVB00zLpIrMME8QBrW3DtYU0BWtXDIAyX6uYBHqECn0632247Z/DySxN&#10;L4afB/NROh/k6fh6MLvIx4Nxej3O03ySzbP5L19ilhcby5aKErHQvKdelr+p9l3GdI8gkiaQD21J&#10;oHgEDAoKGPclAtweN1+rNdTfMPiB7QxztPFmDZB26+B83OgOesC9l5B+lMrPYya/kniORFYEyx0E&#10;i94PrAZyAQ+G4VrCs2ZzYWK1hFJAO4JpG1KxuDxK4deR5HgitCMkBDxV28XuAnjJeBs7Vhm7C0dZ&#10;UIVjYemfCuvA7E+EzEq64+GWS2XeCyCgqy5z9O9BitB4lFaqOsDTA/YGFltNbzg8gCWx7p4YECGg&#10;Ngiru4OhFmpXYtVZGDXK/Hhv3fsDgWAXox2IWont9w0xDCPxVYJqXGR57lUwTPLR2D9M83Jn9XJH&#10;btq5AlKBMkB1wfT+TvRmbVT7DPo781lhi0gKuUtMnekncxfFFhScstksuIHyaeKW8lHT/r36B/60&#10;fyZGdyrggLm3qhdAUrwSg+gbuTjbOFXzoBQnXDu8QTUDcTqF97L8ch68Tt+h6W8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc4SPQWrD&#10;MBBF94XcQcw+lp1FKMWyN6HgbUgOMEhjWcQaCUkt9e0jyCaBQJfzP/89ph///Cp+KWUXWEHXtCCI&#10;dTCOrYLr5Xv/CSIXZINrYFKwUYZx2H30Z1qx1FFeXMyiUjgrWEqJX1JmvZDH3IRIXJs5JI+lnsnK&#10;iPqGluShbY8yPTNgeGGKyShIk+lAXLZYzf+zwzw7TaegfzxxeaOQzld3BWKyVBR4Mg4fYddEtiCH&#10;Xr48NtwBAAD//wMAUEsDBBQABgAIAAAAIQB82e/C4AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/NasMwEITvhb6D2EJviRybBON6HUqgFFpoSRoKvSnW+odYK9dSHPfto5zSy8Ayy8w3+XoynRhp&#10;cK1lhMU8AkFcWt1yjbD/epmlIJxXrFVnmRD+yMG6uL/LVabtmbc07nwtQgi7TCE03veZlK5syCg3&#10;tz1x8Co7GOXDOdRSD+ocwk0n4yhaSaNaDg2N6mnTUHncnQzC+/Jj3OrktzNv6evPcb+pvj8XFeLj&#10;w/T8BMLT5G/PcMUP6FAEpoM9sXaiQ5glYYpHCHp14ziNQRwQVsskBVnk8v+A4gIAAP//AwBQSwME&#10;CgAAAAAAAAAhAF+WJ4es1REArNURABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAA&#10;DUlIRFIAAAT7AAACqQgGAAAAynIp8QAAABl0RVh0U29mdHdhcmUAQWRvYmUgSW1hZ2VSZWFkeXHJ&#10;ZTwAAAMmaVRYdFhNTDpjb20uYWRvYmUueG1wAAAAAAA8P3hwYWNrZXQgYmVnaW49Iu+7vyIgaWQ9&#10;Ilc1TTBNcENlaGlIenJlU3pOVGN6a2M5ZCI/PiA8eDp4bXBtZXRhIHhtbG5zOng9ImFkb2JlOm5z&#10;Om1ldGEvIiB4OnhtcHRrPSJBZG9iZSBYTVAgQ29yZSA1LjYtYzA2NyA3OS4xNTc3NDcsIDIwMTUv&#10;MDMvMzAtMjM6NDA6NDIgICAgICAgICI+IDxyZGY6UkRGIHhtbG5zOnJkZj0iaHR0cDovL3d3dy53&#10;My5vcmcvMTk5OS8wMi8yMi1yZGYtc3ludGF4LW5zIyI+IDxyZGY6RGVzY3JpcHRpb24gcmRmOmFi&#10;b3V0PSIiIHhtbG5zOnhtcD0iaHR0cDovL25zLmFkb2JlLmNvbS94YXAvMS4wLyIgeG1sbnM6eG1w&#10;TU09Imh0dHA6Ly9ucy5hZG9iZS5jb20veGFwLzEuMC9tbS8iIHhtbG5zOnN0UmVmPSJodHRwOi8v&#10;bnMuYWRvYmUuY29tL3hhcC8xLjAvc1R5cGUvUmVzb3VyY2VSZWYjIiB4bXA6Q3JlYXRvclRvb2w9&#10;IkFkb2JlIFBob3Rvc2hvcCBDQyAyMDE1IChXaW5kb3dzKSIgeG1wTU06SW5zdGFuY2VJRD0ieG1w&#10;LmlpZDpBNEY0N0RGMjU3RDcxMUU1QURFNUIxNEZDNDJENzBGNCIgeG1wTU06RG9jdW1lbnRJRD0i&#10;eG1wLmRpZDpBNEY0N0RGMzU3RDcxMUU1QURFNUIxNEZDNDJENzBGNCI+IDx4bXBNTTpEZXJpdmVk&#10;RnJvbSBzdFJlZjppbnN0YW5jZUlEPSJ4bXAuaWlkOkE0RjQ3REYwNTdENzExRTVBREU1QjE0RkM0&#10;MkQ3MEY0IiBzdFJlZjpkb2N1bWVudElEPSJ4bXAuZGlkOkE0RjQ3REYxNTdENzExRTVBREU1QjE0&#10;RkM0MkQ3MEY0Ii8+IDwvcmRmOkRlc2NyaXB0aW9uPiA8L3JkZjpSREY+IDwveDp4bXBtZXRhPiA8&#10;P3hwYWNrZXQgZW5kPSJyIj8+cDwnaAAR0hxJREFUeNrsvdmyZdl1njdXt/uzT5dZWX0BIAiCZNi6&#10;cciiruTmPRR+E72H/BL2lS8cIYcdoRBNqyMhgSQEFoBqsjLztLvfe3Ua3z/G2lVk0BIvbIIRQlZk&#10;ZOXJc9Zea645R/OPf/wj+29+7/f7LEupz/tUFPZn36e+S+m0b9PxeEr86tomTSeTNBpVab/fp86+&#10;YTGbpfl8bt+zT9vdLrV9mxr7vsPplOqu189lduGyLFJpF25OTSrKPFVVkcaTsf1rn5q6SU1Tp/F4&#10;ko6nfaqbNtllUpZn6fpqmeq6tvuxz2/6dKpPqW073UfTtvqTe9nZ78I+oypyu//CrtGkyj5nZv/e&#10;230cDsc0mU7SdDpNq9WKj9V9ZfYzY3se7nlqz1LkuX62tnu6ublJFxcX9v+ntN6s7d6Oqe3smRdL&#10;e/Y2newZue/cPrMsUxpVla57PJzS0+NzupjP0tXVTart73ZX6f7dXTod6zQaj9KL916lpmvts+q0&#10;3W/sGXZpPC3t/kb2zDfpsD+mu/tH3XuRV+nq+jJtN1vdw3Q81prVfZPyrLd7snuxv/NexnYje/vZ&#10;ztYoy5Otld0Q6zUq0vWitK/1qT616eOX43S1mKTcFnZn38+a5bYe41FpP9Mm2wqptLXg13p70N9Z&#10;m8ye1S5n79reg91b32epGrHmuV2n0ffXTaf98+JmmthTtsqps3vkvbHWrO3xxDsstC9G9ns6G6Wx&#10;rd/pdLBn67QH+cy5vbPW/l7Z/c/s3XV2b6xDzTravSZb2U4vs9f1F8uJXTOzfdhrPUbVSPu40TVG&#10;bCq7t8KuWWtfz2zvTvkMew/r9XNardd6Fp51bPc0Kiv7/zKtnle2n6o0sT3L82R20YneQ23raeud&#10;tWl5Yfui474ru4eR9mNR2N636+0P+/T8/JRO9jmdrVtuD8jz6Xq2SOzfme0/zs/I7pP9yP7n+0bV&#10;zPYVC1ml+eJKz8Qa8ou9lNs7b+3M5PZZVdFrXXL+y+3ZOUj6pNzWeG5r0dm57Oz7G1sv7v1k91fq&#10;bGcsOs9m98PZnkztXJ9q7f/p7MJ+xn7Ovq+332O7x8reV5516enpCYOhd7szG2A3Ys8ytj1Z2/k4&#10;2dfHdvud9m5ln1HZ/fKznOnNeqfPZ62Ox6POFOepsXvjMBV2rdK+N7P3xvtcXCy0NiNb37wY6b47&#10;2+NN0+t5uGczYnZ+DrIL19fXWlszHqkcjbR/5osLW5s8bXZbna/aPrcy28MeZX/P7T3Ya7Q9bjbD&#10;1vricqbPPNlacB95YXvCPp/3wGdWBftjrb3A+2B/sNf2du7Z/+VopjXM7X26Xe3s/nZ6noLr2To0&#10;9v54lrwq9Nz8auwd9fZzNWtu74P7476xm/ybNhvfbX9mesd2lrd7Pw8dBpRz12l9m67Ru62q0uxs&#10;JfuL7UlFa3twameZn6/SxfLSdkqp721sXdkHB1sH7Gxh+/9o7+f5YWU/M7F9dNLacnYwFSXn0T6G&#10;c2I/aet/0B4us0L3ebD3z7nq7az29h5ms6neE3t0tzO7Xx/MTpst32Gf/bxyJlgzHo9zeazNBxwP&#10;9vlzW7vC3vfCzu9Mv+e2N/BFrFFTH+3ae/M3h7S8XGh/te1R+75rWtk49kLGubLP2my3+v7np8e0&#10;fn60ez3Y57hd5Pfe/AffO58v0t7WGPuCX9La2e3hX9rkdgObwvXY55PxTOvGGV1eXtv+mNg9T/Us&#10;vOVcztbWyJ5naj/H9fBxVTXSz1XyKezRUxpN/Bz1GGDb4+w/9g/3wXlpZI877YS6Ocr+Y9u22006&#10;2P2M7N1zfc7kZr3SOVgsFvbexjp3nX0O7xffcbC9i6+Uz7Z14n7HZu+4B9b/aPuXn+Hd4BNPdn+l&#10;PSPnkrUd2TVrOy/aofa+a65hnz/YFj6bs83n6fvsnVTcx9F9J36S9Tnae2DtzNCYHZnoDGfmSxfz&#10;pdmkha2nrW9v+y2z2KHN0sk+52j+7cn2077GD9k629en9nmvPvokTcx3r5626YtffWXrU6adrR3L&#10;ie9r6la2qyrHFjfM5Dsz9qutK766wRbaWaxYX7t+2dWpMDtc2YJf2Dpd2f67XMzSi9tLW2fus9dR&#10;5mcai0XKcak16MZZ+vyLz9PP/+LP0/bwYPd4crtoF8rt+x7u36X2uE3P33yZru1ein5j5/hg93ST&#10;Pv3e76VXn/1Oml2/n3pbj/HyKhW2d8qR+UazS5n9xnvb27d95CZiZ+d3zd5eP2lvrx4f0k//zR+l&#10;P/7Jv7R9/WDPttMZlh2xdSA+w45hj+pjo/OcFZn2B3uB94uN7tn49oDyLraHWSv39b3O/3Q21V7C&#10;brGGHZZJvi/X15P2P2cmk/3DVsjGVR6LYHO7Bjtg9ouYoks6U7ZKtufbwfzZ/RMvlLJ32Fv2F/bN&#10;YwJipFz3yd1hd37/x7+b/vd/9n+lv8mvf/D3/376wz/6o/Rf8q/S9mxp68me+L3/6nfThx9+bDZs&#10;nN6zGPZ3fueHOvfYKOw474Z3MJ1NZJMP2GqzQaw/tqw128b38h7xYSez99NxkU4bi422K3vfJ9nj&#10;N6/fmJ+7SNcvbuyMmJ3IRnZ2x4rdsJnj6ficW5C49PjuLHM/2GfalcReRdak+9evEx7p5z/5t+mD&#10;25uUmy/82U/+JFW2LexbLA7Yp08//ST9q3/zx+n9Vy/S6uGRwDldXl2m1WZj91HJV7y5X6ULiwlZ&#10;C+IbYjCe8cF8P7Ene5vYi3jPjpDZSLNtdi+7Q5M+ePUyvX1zl3r2vu3LzJ7/009+kB7NFh3t2iuL&#10;od6zfKNc2lkez9M4szjernu/vk8HO/tz888nu8+H5618+Myef2s+Z2ExfGs51dTWZGb//+XXd+Zz&#10;Kp2VAzGi/bm3M1xif+x81ZzZPCleYr3IC061x46l/R6bjTqY7Z2b/cLmr7ZH87ldeu96Zmtx1LUu&#10;ZlV6+eIyff3Nk+z72p6Pnyd3wU4/PR9sve389r37bDufW3utnSeWaWPX2JrfxyfIt/8d/iX/b2v3&#10;/nu36ebFtd33Nv3WDz6zffJK+d7I/p08iSOw2awUZ9pT6znJDXm6qfnczOzTwnLJymw2B+Ty+kY+&#10;mrODXSWGxVbhvcvIM+YWr8v/4NMzz8Wwi8S13NdyuVTMmXmSpZiNPXlhPl020K59IpcldrCzWxHD&#10;5bnOIXEh+Quxg+L4yPV0L+T1FucoPkqOA5ATp8gB8QF8JvEZsQX5EWcZm8t1uEdshtt+f7/kp71y&#10;/Vp/59wo/ow8Ex85qsZ2zUoxIJ9DPkDMQQzCPiGfUPw7HnncQZxi30MuzD4b1oiY4dJysYPZmtL8&#10;Ofk+flVxKblg43kGyzay6/MMXJdnGoMrmOMkLiG2IgbEf7T2XvnN2eect+EHiXP4WGJd7lP2KLAF&#10;3pH7ykL3mskv9pEf+Hsv7B0Jrzh63iN/Ftc+2nsm9wGHUPrHtdsusoMs8m/PFviT3It1uLC4iPdF&#10;rDu8N9aIGLWzvyvSJ2ckR0iO9fD88tPgN81B77AwG1R3tT6LWI1r8Jlcl/fEHtK6kJ/o2ZLeOfHh&#10;aDyVHVTsY7E4mM7E1p/9SAyNPQJ3IM6d2BquV5v05pvXZg/XwpHAQD788KP0tdnu3e6QtvYO+V5i&#10;CI8vyI1Li7M3irc/+uQTxQ+/+uUX6Re/+IW+9vS4Uj7v+VGeBkvj76jX/uoiiGC9/1M2gH2od2I/&#10;M3ztP/Uz/1/80rnms+zP4XwKo7HPnlicxxOx9/B/iorYJH5ihSN0yf3bxP6dOHLB99lzl9fXt+nZ&#10;gkBArCNAihJ5EsKTDiGGAad3OtjCW5LMJj8cdjrkbDK+RvKmBNpjQN+EnW9ONkTFSzYjMJ34AWmV&#10;dNUK4vmZvV0HA8C/EeAfzFluLUnptVlbJXccPA4uBhCgghePsWDxs3iby8VcL5nrH+x+Z9O5Jf1z&#10;XWttXyeJ4Tqb9UaBRR+G6f7uQcmRQBb791LOqfNNbS8WMJLk9u7+IV2aocW4cLhIoIqyk5F+fnzU&#10;S8IZszFWljxeWGICUMnPEyBP7M/n55WS/8ye5erqyp7HAU/AoJMlvRg7nmMIajmEHE6C8s6MLIBQ&#10;Ip8vyCZ6c/Yj3ftxd5TDJlnCmEzs/zsLBtgrCort2xezUqAe24Ikdneo7R5zBdw5sZI9M0ELv7dr&#10;C8ZsfXDMBNwXM9bAgb6JBQrcRw5QAwgrAKwMg+Ag7sViKuO8M2OIsT6YUcPYcT8kZQqEXl6kcQWw&#10;xs7lTzA5T8YxIgSWi/lUycfRDAR7qY3EYzYt0/3Tzj7XgpaWPWFG7ejOqJBVq/Q+j7amfE2gaDXT&#10;fgOwYF/z/yT6T/ZO2DPTy5mCsA8uZmY0FtrDgA5jgYW2arWDwfZgCnIAuU62Nry/IneQD2dS9QDc&#10;I60Ne4j3X0biSlLrDqvVflheXsrp7nYbGTSSy87WZ7FcKmniHgHvBPABnpHQ2bvjnRWexgQ427sz&#10;4ufzkzsbDDnJ2N4dIuvB2ellDnqdYd2fADQ/W6dTJyPC9xOgcL5kHPk8M/ysHWdkv19HnJHps3Ai&#10;JeA5AD6OPfMAgmtO7Dp7sxmcqVLO2a5je4N9lZNkVw5yAkpUtq4kCns7v1O7Np/HPa7XKwtyLvWe&#10;cEqcJwGdcpqVnl0Jn9ag1/poTcKAEnvwbmQvgLUqTzx5t4CRpcBdD/DGdScHWY5w4r08Ksl6BZCb&#10;VwIDANbLeXk20Hwu9gXnrmckUJExJGAr9Tw8HwEAz1MBQtk94vwyAofMnT1r3ZyO4Yz9PQ2BMfvM&#10;M91MwcyxbfRgfDaBGvdJkJJF4YMAJe+yc3Ld1Cet1Yg1mziQ2nWeHOX6tlz3y7ugOKP3SUFhV8tp&#10;n7gv3jfBD8+hwoKDiqwvZ7PUZ2eyDwKslOw70Mne5Os8P+tMYaMVkMk73wuEvzDbd2uJ2Xa/09nE&#10;uAsMFyjRul8pyvPePYOj9v+dnGPmPqbvfA9iS4Z3pDtptR/Zp3uSsuNJoC/+ggRvY3ZvYcklexKQ&#10;EttaWVDL/kgzf+9KXvABCoILgfy8P/yWQB6z3dMZwEklYGkomBFstp3v9yFgmBQeJJ8sMOL5CfLz&#10;8D/Ycp47q5PWaWyBlO3QM8DG3h9xbu0+T3Un8AzsA5CdgHzaz3C2ukf8eRY2ZLfZKdicZr4Xk4py&#10;dgbTSe8MMPFoZ7ANsJUAT4ULAjq7H9ZW/tju9WJ5oXPRYFc6PysKVrRnM7ezSahaOmwBEt0u8XfA&#10;gNPhpD3OZ17be9+tt+Yb9va8pRJ7FREywFkPnvPc9yqBUKeAljNh5xn7XBDE2z7P3A8RnGYAV4DN&#10;gO4URSq3+217ENhXt34dcOmy6GQjWF+eiXNHIMyZJLHhTXMOcvyCrUlmF+D9TW2tlwvzGdORACze&#10;YXNyEAtfiUMaT7P09uld+vnP/jj99M/+XXpaP5idrRXAdXaeCvOfW9vvduLS5s3rtPj4M1yYJQp5&#10;+vj9j9LN8jotR3O7BwpKFscAfiQvelH8ICtQstBk8gck8h2on32N/f30eJ/evv4q/cm/+9cWYBPv&#10;HXQWUpQLZjMvnp7MX7NOXA9fB2CaZ1E3yoYgOJed411wvj1h6GRvatuH+Cf2NzaisK91Auw6xSFZ&#10;7rGTYsBssDspEtQOLFsF0oyfi4PLe6gVyxR/KSDm+uwJEjS3zR6Iuz0r3CbG/h4S8N/8+hsCffY+&#10;5vOZzu7y4sKSsGv7+zT96Ec/0j7gXF5dXsmulHEuPXnq0sPDQ3rx8oXexfxirgKXADmBc32cK9v7&#10;+EP7DdQBGIjfwbee7F3f363NkM1TNgVkGysBPbWexGZxfyQ9I4sPsJMkgOQUZzAZwoDd39uvv1Th&#10;/fHuncWzuexYZ+d7DBBpe+OdxfTkFV707sNPHi2v2ZtNcoCBe+K6fZlZrnLQnsOmTC1gXZm/YE9T&#10;nH5+tgR05rFic7Qzbftvb7kHMe6h8SLmfG7xjJ2rnPyDP+2r3IuKJLYOO1srziFhR2k2lkLx9WJp&#10;931w8oKd5cuLqQpQJKIU+e/vnyPm6bwwT5xp53A6LgUQYpMKO2+bQx1nzZ7D1riKgvTUYoEjxY/W&#10;122LH7NlnNnzPTzbOoxyxdvL5Sz9+S/fqkCh2EHrnKftwUkZXI9CYTEUN3tPpi+Xi3T3tPKyZMQy&#10;+Jk6AKC/C8Ce243iL4EgC9v/08UkbTbr9N6r99Knn37mgBZ+phrJtlJAu7q+tvxk64V0y8n6olPx&#10;iHdyZWtG/H+xvFJczRlqurFi3JZ4FBBuNEsXF0v5Ht4p8Qw2jHo9RT5iENZKIDqFTPv/sXznUTaf&#10;uLiPfT/EopnALy/caU8MJlwAm8dET3ZOl9c3Zq8PivWIlbppdz6r3wU2OHdNxPldAEldECsUIycv&#10;7JGzbI5b95eAWLXHiuTHF5bTaG/EOgsIU57h+IJiiiz29WQsP0KhnbXgfvAZw30IjAugDx8tPMBs&#10;wHq79WKi5dUUNFln4iJi6squCc4xHc8iFi50n+SxxIGsLe+sNJtC/ATotxegnSteVIGq8KIGsRz+&#10;kfOFn8E+QWAROcaeJ2/83iBhkHsWAcxyNgvF2X42iKXKvNK/jQhcq5Hyf3KH3X6rPyn+pjOQWHmh&#10;Lcv0XBTjc9unyvuIjRX39iIZ6HyZnQCfISaQz2UNzV56Lu45kECieM/kZgB1yheTn+Ms87x9xOco&#10;NzjpZ7oAfz2frRVTHi1+OPRe6BVmZQ797dt7xVQpfyc7xz+AMwnUtecFYOZ3bs959+4u/dEf/gsV&#10;kgGqJ3Y2VEQCQwkyBe9rNBmlu7un9Id/9IeKd1lA9tebN28FEnpumuvr/u9J53jIS3j3+LDhvP11&#10;wN93Qb7vfu3/z18D+FxFgSQrM9nirFUpQT5vUuRRPI8w2zdHqsn/OMOZll85KNAfnlKFiencgnV7&#10;4MfHB3O6h7S1RAAQjgVaXlyly8tLGT3Q18PBgz8xaGyjbY8HGZlx54BXagk87f8BqDj8tog4rKMt&#10;akX1eZwJqOLgwILLO09qlMSUXv1XtcH+O53aCDoKgY5+VuxzjzsFfWKVwFiwl+cMGNgt2zB2BPFJ&#10;LEMAI64B24YEFsMLkMNBaU/22QCaFjyXVMV6PywAExgd7p+kfzotFDxampW265UOLJuWAz4yA4Ox&#10;XC5u/DBeFEKjVb081drMSngANuwJtru1jNX7H31oz5ylhQVDq83KnERr97/TeysKNyClmJQHGUie&#10;aWvJKCy3yg7BqT3KeRwU6ADQFDKAVIqy3lmavHTYQyC/s3GRFuaw5/bzBCpUDqZ9EtuH9yHk3dbK&#10;k/JeABrBGM4LIK+RkW20i7jvkzm5/QaWnr0DBfkwhexdnzxBHMV6Cm9uuwBfMjEwL8zhbW3NME48&#10;X40RZfPaf0WXicFBUNOKVXGSgRHLBeafAKBK7/lqOfGgAoDTnlssJNsbJELNKdee7LuTHdhGxqOn&#10;ombPhGERgApbcHu0dzlLixsPbG9uLKhZXMuoH+qD3sNe+7yVYSgAQ2EaCmCwMLV2w3q09zGb+WHl&#10;fo9Hr5bwLmfmmNebjd4jlTv2I3sgr5w1Q3A3mk10HViCboBI9uNcKaHLlLSpOgbLFiZZ7uBGZ4YW&#10;1h3nYHAEEwsMKOCokkNVHUDB3nvDHu8aAQ446aoCRHcoBJCo7PLk1qUXyA6oVPS5vhcDTZWMoATQ&#10;A4cASF9YsmnuVFVtqliAoI8WpNprFpg1AgiuC93DngCHJLVzI1WIUVKmWqc7V0IocprtWQDeiYDW&#10;QslePW60vkoYwrHZbhVD1A1lCiZxpmojuS5nXU4r82oOgT1JKY5Ke5RKGZVIS35Z6lE19XUYBVim&#10;4kSj9w8gM5/HusmxZ84Y670oULcnByHtehUOspS503447CwYtPWbCfxwVlTSkuRi3Qqssmsdd5sz&#10;SFmNHCjijPLcvH934JjgTJVIVVQBcYpCzDD2i7CUwqFgf89JAN3Rznl2zNJ0XigoZ90I/HGgmVDl&#10;TIyoFvtsnzXNHQx6fHwOxkQhZ55PCrGMM68Q6H0J2CXIFDhd6nmwfwI4cwfo+XbWiWROwL3Yy3na&#10;bA8Ktma2Z7H1MChJsPLMg9SjnVGxQvLK2Tq5JxpKcAg47GebaesOUtsqExMU9jHB3RncJmDjvVgA&#10;1uyPCtS5b/wEgAT7fbGY6hIwJQXeWyJz6mBPd/KLCVZXPpaN8qprKXadQDoKRQDyJGW7o/zkZOKV&#10;UQFcDRvUjxdrPrCqYLn0Q5ALA3NURbJUy17hs9iTcuB9JvBf/qv1M3A6uq/hwhQdxraHWbnc7q0y&#10;34qvVdWfhAbXX7q91N4CqGsccO3t+7syd+Y5QW/p4DS2vQiQGmYI/leBrciRvbODFYiWzlQQW6/y&#10;ijXgF++TTZJ7YaAUCJy0FpylMnx+fyQZvnD2s0DPJNvQd84ay2A3Ag7bn/V+bffrRYI+dwblqTmk&#10;sf0QoN/G1ny2nKf5YmY2JFPimnUyJbaf1yqCFJlXqTkLU7OnJYxo+//K7FlFoG92n/evd2exwr7e&#10;2vm1m6aoJMA+pYV9xsKSb4ARJTIkgKdeTHX5CoDiQqhzevOrL9LjN2/S9vEunfaP+pm8GnzpLt19&#10;802q7L1f2WdkvdmrXZ2W9j2AA53t2fvjSkFu2djzlJZEVm43KooTnAv5u86S9Ub3h/Gp6RR483X6&#10;/C9+ln7x+X9Ih+3a7tMDdTGysm9BmpHYkw4sc0bExiOGoLoPUKfqbS+Gro4+r7Aow9Y6K5+4WYwI&#10;wkwKB8dGdtLZnSmSBy8SseeK3ANyYXLhk71QkrTnLdq1+6ndj0VCnp9Ru0z3NK0mEYR7xVtRcNxg&#10;nzkzEdA9G5DF3/z6z4IfnIvnp5X2982LG32Nbpc//L//MP2j/+4fKRnf7/ayr60K3xO9T2wYID7F&#10;8cViLrs9n1JwX38LNhxgcq/TY7NKNyqmUlw+KRZX0WyxtGvbPhglMWUpOhAnyC9TXMnPuLOzSxWn&#10;wDJsZFOJRwAKtk/PAkXKdpl++ZN/JSCOeHtNEUXx3EhsIPY9ReECn2+ff2f+DrY0NpbrzEeexMNU&#10;xxdnsom15UZXZiP4nlp5Al0oXLch3qXgPRt7EZ6uA8wGHQJ2JmBHY2d2241iKWL4xbX5FrqG2oO8&#10;Pwk6hWe+j8I8xQvi7rr14lopRnIjW0msiC8nodtTbG2dSbQnh7Ib39bR5RHnBnt+sC+9uJykr+73&#10;6fJikt497tKr67nnAmbr8KUHAMFRrutfX049psiyACo6JZp0zlA47SPhrAToDoB8kk3IFTsW8itn&#10;QOrvEPSuYvV3wEd8DvvuYulFxo8++ih99r3PZCsX5k8AeMj5rm6v0s3VdXr9+gs5lhJbfgQcnYhd&#10;hv8bTaaKG/DP+Co62Kqpd2jRTbHdrG3f5wIe6E6g6FjZHoMVqE6mU62zpY4YfJPtVREXxklsdwpP&#10;yj+Xy7RarXX+BKYCQNv1RI6xf09RRORnhwL6eBo+S3FAmby65OCNADOKj4rPPRamCwM7nL5z9rJg&#10;VauQX/rZLNXZlDunWnnHybsJzH7sBaJXiv/8s3N1WynXDyYfPnuz3p5Be+IK/ESrbhUHaYhN2HMA&#10;OACaDiI78Mf5YL0psIt8UTgAzs9MxdxvBZrBuuSz97sAFItc36sYFTAw92fD/znYOlWuBlBI0Y+4&#10;hbN/dXOl/GRg59W7Rr6/ClCP4jqLxfqT17L+PAM5NfmeuhMTcfksWHa9/h0gDowjqcgabMLsOyAp&#10;+Ae21vYJMaJ3nIyUa+q+g4XPHubkEeMOpW9ARv6Nn+E5xY5PTkBgzwC8FQGC9lHc5blZc4+hC/nZ&#10;pqvV+aXYP/ccwYkXTtpYPz8Lt4A5CV5ytbxSt9uf/dmfiiz18r2XAs5vbm7T3bt3KjITu5PHQA5b&#10;0NE2cnCcHPhP//zP08Pjo+UMe+Xtj6vHdHV1qXd7d/coAg2EK+6JAgb3wjUH8Jp1hTzANfkZnl97&#10;Kdb8r7MNf+v+l5yZPU/OkjlmWahTylnYVfK8iPJlL2KD52Hae96u4oU0cAAKzZAKbO2L2+XNP3nx&#10;3ntpag//7t1bvdSxHQgSheXyOmjqXsnDEbMB9mKe9ArUxaKwDbo3I8fmUqXVFletjCSkUQHG/nPw&#10;2FQzaMq0B9ln0mI4tOtlducEFKOoqnN+aauZjKcyLUvbBPw7h29gfymx1sGPah/g4slbIZ326wEm&#10;FX2SUIxcLacbHNi+V8WEyi8HxFt0G1W81FKVe1tIEy2+A61TVGsc6t4M2XypajTrA4Wfz+87D0JY&#10;R2/7c1AAAJFqp1gvgTZnUQkj6XXGhAcN7kwbGWglS1TzVJ3w9ikOnlOy2zOtXMwcDnXjgAPvYFzm&#10;akO4mi/sXvporSiViHoQUajiRFtipgqAB/YnPW8l58e9cWCuqCoGZVn7gSoiiYJAHd+E4zEtkVMd&#10;JNZ7atc4nFoZ7DxAGTmvSCZEARYwWimYE9BRVnIKWtNTLaCZ54S9SDUJsBnGDe+YJD0DlLJjQEvY&#10;bDxTEq6qBaABxyMr9e4A+hqxPer0bIaIGxB4ZuvKPqCVyxH92vb8Ng1Mee4XI8EBWq+eFdw9WTBZ&#10;hHPgs1hLHEwWTCq1JqVcXwOk9crEWOut1jyxzbw6VxaVjB/3LQZD70GTGBTZUIHxRApnSBArppOM&#10;tjMeBXTZe4WirgpI7nsYJ+mtsnW0EE/OLDaChCKSK8BmGWWBLZ1T8gXiePvWbD7TmaX1vG1PZ6eN&#10;k6JVJBPQ3ulzdzicwlsOywDG1C5I+0AxCueSy5LJoUfFkHsFEG3CaMH65SzSln8g2IDF1/vZUJB+&#10;POrPk6qhhQcFrbeyisXYp2hd7oNZWAYglQuExql0qT87R5IXACpaCgDCCALq+ijHNjCWugDkv1sF&#10;rsbl2TFUAkVHuq4Do3vtWZ4rj6opoBnPix3bHXai7mODcPxqYRgVStzTwJC278VJpgAK1QJwas5V&#10;HbHb2s4lDWzNBUyLfedOQCwy2jNLby3wsz0VOAWAxEcBwmFvvC1ppGcGjKdCnEe7CACpaoGqZsba&#10;dl4JFLArdmYhMJL1V6tp00QbfK/9AdN3CKz7aC0nMIU1zWeJXWXnyxk9J9mlkmfifOTeks++4tm6&#10;WIsyWkWHABS7IPZh77IGYqeG3T6IGds46GjBDQEbjIparNQ2Ch6dAm6Wl+SJYEotzo2zk/g7bOVW&#10;IHur+3EgupM9n88vvQ3C9hefSTKqNvB8pGeB+UuLPOBzpyrm+PzeymoUbNpO64nMRKmz1sqntLVL&#10;AgD+yk/ozDmAiD9Qpbmswoc4+O4SC0ltDl486rSPh+ciWXF2jDO53Tc6Q3M8cmBXba21M2t6tV+6&#10;j+O+lYTHWRh+t2E31NbRnBzwjc8Ws3k0CtajJ8elWLrjAGy9A0BtSGrhTFG57qM9o9e5altv7VAb&#10;SnsQS07+DRCbM1BWijcur27lU/j+Qm3ZgIpj7aeqnNj9j2VbqJfU5ms2Zr9KlsDuezqCDbROF8hD&#10;FARQttZZr+LYjdm+Fxbs45d6BcqNzjWB6Ujv9iRw8lSv0s/+/N+nh/svLYAt0g+//0n65MNX6fLy&#10;QmzMDT7Fkn8CuhvznZcUMCwxXNiZXdg+OVhw+3h3rxa/3fOjmBAbC/Kx6WItH1iXXOe1q/0dUuD8&#10;5u036Y//+N+mP/vJn6S3X39lawRbwMLErFViqoKLAHkvYHK2y9gHYse1vt9VnOhTtJc5EFxkRbRr&#10;DZIsrQARriG/GL5AVWj8Y9tFW0rmoIH/3xmEEGtCSWkufyZiaRQ69XP9IFrgHRgDc3wklvgpirX9&#10;OXbsovStPWd/vnr5XvrH//h/+hsF3P/zP/2n6auvv/4vEuxjrZG0mMy8vY6EjKTy9sVt+uD9Dyx+&#10;naW5xeUuN5KHVIKfbX63jZ/BUi3Wfv4l4yBmd6kztd8+an+3dAlZwii5HNs/lzcv02p3TBdXL+x1&#10;28+NR4rLdP7xcyTzZRFSH5m+p4p4OVNhdq/PI3aDeUdks3m8S89vvjR7nqvwyX007TEtr5bKVUbm&#10;ax8sFlxeX8nWrNdbAZBTOnaevQAP+WBh5/3d41q+EP9JMvr8tIm6pRcAU+/x7eB3aoojVa74Zr3Z&#10;yw9WlXc6sNff//AjiwVnFpdepLf371IDa5sW49WTug4sxVaBRa1vpbexE08LGLGD8eb+UYxY/r7d&#10;1yqAVYo9/Tx1anf3mOXUerwNOL+YVGljucrVxViyJXzGbFKm1fYkG6nCepnHs3b27JP0sNoGi9fO&#10;Owz2zlVmigCIdE4DiVUhLrpOANzXe5dC6XNfi0GO5u8KuO3tqNWZ1Yb9fvnyOr16/0X6/g++r8IM&#10;vpjnnE5G6cb2youXt2m7flYxtMx9jXn/ABPYn8vlpedIFFE4B+STiknc4BE/X11d65wQ++fRqTb0&#10;o8D2E3Ms4oMhfi2LoStl7P8vht04fHbnnS5RfCWOmC/mOpOjiC2UlxTO+hz+/S8xi/JgwNLNU+bK&#10;ccvC7X6WnESToiQ9CoCQeA7poz7yan32yQkb/SDrFUBRGgCrlEVHS+c5dxkFIYCMkArpovWfWEtg&#10;jfl8AU65Ew3K4rvdNU6uEDmE26CrkFbMmXcotWcGl3eF9BFPFBHbdGIWt2d2bBmaUl0UksgDuC91&#10;nBALV85eJJbP4n2WAexlwbQX0zgkJlLmbbEndXB49xRf51mQP8gjdxmVY7GZFe/KguUCmeXzgkmv&#10;IhuSCOb/lWNQmDTbdlAh5ah1c1frJAH3h54vDnJV517gyMmz7+Riw3qmAMn0TJlKsrp2meXneF45&#10;Svhz4ufDaR/4Sqf7AbMg79Y+iw4m2m8/+PB9df5xXj7/xS/VzbOwPX+ps/VSsi4wp7fEPk9P6ac/&#10;/anuaTKf6rysVrv08tXL+P+VcmyevQ92K3/3IngSUEsn5QcffOB7R+3NB+074shfN8v4bHfAZSj6&#10;k+NkTjbhzODjKshC9nsGdgYRgTiabhNy14HIIp9ncb19/XZkcSSYjcX4DUAhFe710zo9Pd+n65sb&#10;VRPYQLPp0oLkRbTZmkPrczFDCKpIELe7lSo6JHgwzZwZ58ZlEr31fD3Ljl6JICEDpKFtKnQuBMhk&#10;Tg2GTnuwaz/cPSpIZANgzABdcDxck5cuxoDaaEuxkhRk0N4rgLH0oFDtYX2AaVsldThimCMg++IQ&#10;4ZBrD+r5DDZiI3AmUyCDsX9ePQq8vLq+tbex1lqAOisBtft4onW3t4NxkdRr/u7uTmAGG851iXa2&#10;wcZqNbiConr/1u/fnpWD2R0jobSXRbCD5yRxIsjOMtdM5P/5HgEaHGQo/rRMivHQBvulc1CJA0+7&#10;C/3aldNAOe+wEZazmcCarNspSd5ud3ZIXKeD4AAwopUOHzp2B7EqrhcLJfLQYqXdNHKqMoBQJdr/&#10;ThV/6PsV7AkLCCZVo+DPHZ6DKLDnCGCgtG+lA5gpwJhbwFHAWsocMGxVlcm1H6iG8Px89nq1N8dp&#10;webV3B2WDNVeBzY7ZdLDIgiSQastyCi88gHjZVxO4j7y0O4LjabkLQys0O3NrVr2oFP3hTsrSAXV&#10;RaVAkDVg/wB4S8sP52Pvgspu19dpdzhGYlwIdW8DUJa+Aa1stp9wfOwdPn+zW9v3jbylk+qOBQVZ&#10;4YCYkjRzruxTSbBxiGXYK70jAdbmlHabkxhFBNtQnAu1XrVuoAUGH9WWUWdNcn/jrFmBgaOxqq0p&#10;Emj26qE9nv9e1020s1fRUlDq3HPd3WHjbWcK2qi+9NFG30dbauntxbmzAkU8VgDsbW8CssPJjsRC&#10;89a4oe2PM68EIjvIoayPu8R/MwEvDjwCIgIYddGquY8WgPrk+hxD3ZH7VuVKAUF/DjD4WdZSVHQc&#10;YOtMRrVMEpAODdKwfkgOAvyFxSpAZ9DLI7EJBi6sTAcDO9WtoeDDfhwpWRmfCw+HzVZgKevH87eN&#10;twdIg0SshEKAMDowaiGtPEgBzCSYIJmHaQ0gj41ynToPYmbzaSTI0SbRDABx4WAqwQcBuF2zEgXG&#10;kxNAAul/Hhux4bLCmcwwCtbmRPnZUTDRYOmJ/5Mlt+NZCodfR4tBJuaPUBOxe2j7L5UQUO0WQFc7&#10;o20ilnFy0DHv5ZjnFF6oRpZtqmFLfKfwI2BpNJH2pBdeJrJHXYCCpbTyJt4+EkFdLq3OVucxiUm8&#10;V0JFZRA2Nb5AGipZpftoA+jLtYc9cEt9HQzQXhqPVLgXgMSt7+PlbG6J0y4C+aSgogiQAwYk5yJT&#10;2/IuTS3ooT1Eunz2bHvzEWIAENyNQpOGIDtT/6zZ1IUnkATIYlzuQ1PQK9veRpm8mFX4+5QeULR1&#10;lMGKPx43UZHFTx/E0O+idbsgGU35WbKis/PEfhdgpgTFztHpoK3NHpKWrq3tLJ+k0XQcgarZEBia&#10;7MXMz7MYtxHA6nEKDxCxJazl8eABdRaJhSrZtqcvzE4iU1EcvXjV9gEUkciWrvUGKNzUrn3Tm+3i&#10;jaX25MWyzosINAhezkfyf5McWQizZzfXFotU0vh8XB3Uxv71u2fp0z5Zkj8h4VMVBpsHE32Sphmd&#10;DhZwj0/B3rM9ZeeRhHm5mCro72ijRvoEvTAqsWjdtSd/XrR8D49qv/v+px/ZqYANtFYVPh1cn/Ng&#10;SaPas2wPiLVjvuZmOU8fvPeBmCGjyt5LCWPkmPYPp3Rn93uwv4+vLNi9epVyC+yWty/TDo2vaO3d&#10;2mds20N69/g23a3u7aN26rpQ+y5t4aFDC5DsNuSo9yimB9ILZmvYD02wDVRUi/aRLvYCdk2JWefJ&#10;HCYFpgkxj4P5nrpmweQbNGjEXm8dcO6iGOHtZ17sBJwe5BfyYIR63+CgzdadNU7FoA9AsuudteFA&#10;h58lBf/9tzpSv/n1n//Vx+J/7/vfUxzzwQfvqxgD6LF6flaCVeUes4ipXHknB/aVxGpgRYyyaH3P&#10;vCWWFlkYy1NIA5asbQ47teFeXC7T69d36ba8sL08S5300ErZRSX/ahOrUhCSvXAAOE8+0Xkst908&#10;KW5sbP+1Zmuftus0snN///ablNPie+okm7Kyc7a2z15mlx47Z66nBfvoi198lX70ox+mP/vT/5DK&#10;SZZeXF+kh6eN1oLiGlp3Ek1pvYCKdt7zaiffOXQqkJfQQot/LMxuoEUpICT2PUXjO8sdFpYzvLZ8&#10;58c//rH8zJsvv06ffPih3f9eLcDoq2aKVQutIRqHarnHT9h/z5ud+9eykF7fZneS5l4tgL4P3/+t&#10;VtXtBQwZ85t2P5OR62ip80rso1wFeT0n7zOLOqKt6/VsbGu5F4tvd/J4vz3LpiTZbLptyCUU/SAB&#10;EBIbZRRd5/bcT5IaGtl6bTzG/g4A8+tm9vFeJK8ycmb9j3/3h7YfxunTzz5Oi9lU3SkALFeXFyKc&#10;LJcX6Q2M6c8/l379dDRXYfqE9UVvmw4Oirr4Ssu18M8U2rJgRWXKD4lPHJyYTV0KRPI2Ee8Q0o8u&#10;lgJrGsn+TOX3spBSgTgiDe3SpUzIyyR/1Ucsmjnb6ii2oEtm0WEiiQ8ABfu9Ult8r3uV9jQAM/kY&#10;RVDzS5Ni6oxSFUdPLvFBfgubl46DLItishNAOCOSIwqtOHUgBTvwoJZcCcrr8z1WcFsueZfewWE0&#10;1y4u5jpfuWR9XPf62WJRJAVcW//kpCB1ENb6f9mE3oE5wJBJNZXsCOepi/zCn6E6tyHT5XZuBW4d&#10;AOyCAQ4RY2CTi9ARMQryBWJYBpkgz/ozeWcb3YVl5cVdn1dQO7mj8+6pKlVxJruQWuqVT5Lzkb/g&#10;F+somKTcsQ7WoFOHm8fnjT0nBXK1OVNgz6MLMMBfcvFTxMS7PKS6FGe5NIzY9E0XxT63aVn0erdB&#10;LspDx9eLtwPrzwsAQ6mubNEiJR6qvZOPQngQPI4W29zcXjtYGC2nrlfoMeEjGMTU9SS//4MrrcF6&#10;tVXs+fXrN8pf6lOnWBHpOEBA2NAHSY2U6fd///fTarNOj2ZLYXODaQwAK7ENa4h2e1F4l9/j41P6&#10;8ssv/9I7HVr3f91AHzmBnxPxQS1etXsGMPZGJX8XaGraut6AAeAT7d1ukfAxW7ww+z+GsMW7sHhz&#10;ZPH9ra3RPDm7+2vLo8v33/9Q+nL0avdq3bEfssASJtXD/aMOl0T6FYgXAvjoh/nFFxsBJHmb1LJB&#10;kj6OxBaGkCjcgciHdq6AIXqKafWD2g9NPLPfS3P0i8WlHfipObhnSzYQyJ94lUQb2BleIJ4IiAPQ&#10;aTDAxD9T1ew4MH3wx7vee+WFwGPcoC63g2aMBQncuz3zzILa3Iz7cr6UCOvh5PRZEjP19feVwE6x&#10;zEZt2qIJqNarY1SNk4wkbdBUfDbrLkRrx6KvUj3vuEczOBz4WbU4g3usLVVTAqSDrlcIPCTQJejF&#10;SKCJxaEmASMx4yDQajBdziRaPIg31ievYgA84Aic/eCBMgkSQFSB9lHmhxUDjrNBQ2RUOpuM2Qg7&#10;SyJ2tLZSRaxaAayAfOPKW3nGIw+4QNWPjesacu2ycGNAyy/Pf9wHJR402n72EDp1i/nEBVWptjcx&#10;eKByrUGM3GI+FqBDJZPUUIa+gNU5S7e3t3JcsHDUCtt00RpW610ATpWVt3hjrMQssiSVpFo0fds7&#10;h/4gJ3f/eOeDWey+n56f9PyI/08tgaqPexkIgraiyuRYcAbscdfOImC7CODwkG5EDbd1KEZBT8/P&#10;Lbxcn+AXR6+2ptZp5mVUgfoQxy8iAOBRptMLsd+6vHbdLgRqcT6i6u7dSSDWOR3rXYpqXbrD0vCS&#10;YGAwsATASexNgeMj7Y8UgFf5HQ25Ps63nABtDWPXVnOmlwN+0iVT5cQNdlILngNgTVgltbZGoPdt&#10;cuWRYxPt3DABBTxkAyhVn6tQfWhJsBa0cAsAkWbfWkEVzplqvrR6qOwhnCtQKztX9HjOQafOwb4U&#10;TtW1R/JBGD7YQylAadcQzM8OA2CKIE0aCGo0LkJewNkFdR26YCEwP7xPro1GCKAopGtvwWilb3qK&#10;4RUjJdi0EGzVPoGxh4E0gLAAKGIUxPASqock0uxl7JpaGQraBD15rgawmKCl9hY69hhspXI8Dm1F&#10;9lErVpnaK1mHemiPzEIDL1O7I+1JBK99+rY1XaK9bbQjHPZyuGrb6AsFw77vUlRyO1WOvQ0iD+2U&#10;JoLC3lt2Ad9710NCA4U1ysqxmFAazMJQiL3rBLIeOP+UNWIHcL8uluxf64Ll7YwBfybODYEkAKUq&#10;tbzLxtuHu6gmq8V70DxUW3ofhYBS9lFJCQEYFUvpy/mgCfYbdmC9rTXEIJcOycjbbUmEqi5YDp30&#10;4WB8MdylRbevNR+buRaptGbK0OnQwAyqso2CF8Ay1mgvX9R4ENY0wfxuzq1S3JezR50Fw3uh5dzZ&#10;uQw6Ourr2FXWRwBK6cNY1KYGwDoA5CV2icCw1vnsWwdh+9Z1LF0mIgu5aQ8ipfmTe6sPJ53WA65/&#10;FBM1qcjE++0GUWdpxbu4PplKLvCokRxBRqFmXCl5BLfHb9Z7f095tAel3P0zyeUMbcQsgO3eExzY&#10;Oy6aYad2W6a9va+pbO48VXZ+ryiWdd76trJE/sZ8RIm8Btp+1DTMrkyLSs91sbBErj2ZzTKbX3o7&#10;dd9gM0uBvLD7VFdjDyTsTuN7nm6A2lk62M9pd0qXtidm1zN7V9u0TRMBxCsLQO+/fpN2a3t/tgUR&#10;5F92eXplPuPFeJaubH1ItpdmR+Z2Nmyrp5Pd950t3QMDV+7u0+rd2uz6Iu3un9MJ5rrFUQ3SB/U+&#10;Pb79Km1W97a1G3VpNYdaBaostdHej+aJM+nQ+C2KXvvZFQq9+NQqzik9cUMQXFqa2RkAVxeDQyB6&#10;D66n5psTPwFraADs08iZrHv5e49HBOQFoO1scikfyQ9h3tSiBFifuz7p0I2LDcY3aJhL2CkZ687P&#10;skTlex865i3Bv2nj/Zvql7FSFCd/8pN/l/6H//G/Ty9e3CrWphNleXXpusjBYs8CdMV+SV+ZLg2G&#10;UNm7RONOQ1N6ZGI8ocdkH9Vmd0zf++Sz9MsvfkVykN67famcYDpbpr3dw0XojaloQ4EvfG0WgwBo&#10;wxOkqxa3Kr21e/v+Rx+nL7/6Op3oykBfqnWAoiUpnlVqTWbPv3z5SrE0A3++fv21wKhvvvxaAzhU&#10;TLT72ZpdVTyp1kLLa5CamFTe+YIfgMQgrd9ceQ3PfJD4fAy/CBYbxVyA8ra7VwxE+2b66isNmVq/&#10;vk+zhZ3d5zuxKckXcrXGNRLcXz89Kz66mDozfmlrePfwlD779MP0xeu7dHUxSc2xSw9PO/kRtPiw&#10;0Uv7+sPadQeHdkhaafeh27ezZ7u5nEq/lucEJOTPfeNxW1U6k4tW5FYMMbO5TSeW8/7YqZhxIq4k&#10;v7I9s9kdHfjNQqEFpgqEj8KHxMEO9A6V9tyD/XcB6PuWFdZFHNenjz56P11fX6Xrm4Vi7YOGR9bp&#10;048/lJ4wrL4vv/xV+tnP/jy9vH2Rbm9epPu371TQd3kCb5c91WvlbgDjAMkqIpZe/M8U480Uj9Bp&#10;A1EEqY1yNpXUEsXfYhTEBuI3tJjzLHS1vShdmB8kFxZzjyJ4lyvnaQJYr9Xhlp9jbGlD9iN9DeKO&#10;WkrRHw9mbB2dJufiTObyE8SmTefxZBdMammwxSA4xdLJdWIpfLEBBta1wC5iztwlTIh5FwxTA5Q/&#10;HlQkc+29yvcUBa8YRAkJAfD10B0VB/BzktYy/yNbXziDTn7efg69Z87XUbmyawhKCkoafwd1bdFN&#10;INIRg0Y1MO8Q3QfOFua6rK/yRw3XM68OS2wy1fOQyzFIoo7CHMw074aolXfo+WPIlFSdY9CLxy15&#10;gI59rHknosJE4FjlnVpZEsmqPHonBOtx0qDEmd6rSCvxvayJOmUOzhQUwMw9BhAJWLpe+xCSMuwU&#10;wvi0eGsA4/EYQzY6EYiIwRQ1kZOXLpECqDmwiDORNArFaGJFRhyNv1VRPYayDflXNhkrZiT+IzYb&#10;ukO9w6ITA62nCyE6VVjjY3lMDw/PKpqs9xvpEhOHXyznrp98AquZp9/64Q/T//K//m8iDQ26evPF&#10;VGeT3IL9xUC9lT0/72qtAZy+zym21HV9Hrby69YQzaKrwUlsPri07DINhPO0JIvBqVm6gAVq/2In&#10;J83xUxY0Ir1zaesDeQId7uxpn8a7JpX2/i7ta18fNrL/5Zs379JLc+S3L28cNWUqYvSAw6x67ldq&#10;NYE9BehC/rLdr9Mnn36cntaPabV6liGUQ4YCqnYkH44gYIPgLXNWhhgL4iWWup6LYR/Vxz+pnOH1&#10;wownhgZapvSa7JDuYO7kDhiwuZjiUmhyp4t1Um10Wry3EAzU5sGZTMdTGUG1aXKoATPMeQLYtUPQ&#10;v3oyp94oaWEyWCv6fBODO6BUT7VJER9WwqUW01aVGFgTBZNwbOPSP85ERpJFWmBBngtNS63kWDEi&#10;iNEzkOHVq5cyVAcJtY4twNmqEiRtJVojuhT3tjJDdiHDK62rxitwBAd3dj9CsnPXEnO2Uh/6EmV6&#10;zxz6UsLhnnRAReY9Fo1PkppEu58EiQuvlGjyTcoEoipQUJJVir1TR8sVFUJp+XVZtFJ7y5yzQHzw&#10;gFcCfO2mGsriLcPDBD6miAGCobWIkZPmHm3g0WsvuramyVYCf2At1l2w1/g6U8B6nyDJdXGkRfIE&#10;hsTNtQsr7c9cE5srseBIQtG0wyhUastu9L5cgswrZGLSoAHDhEzYh2nk1bNBXL93Mdm+nwrYUMtT&#10;00ZJ3CfU9TGcg6dg7QdGWTGfhwZhI30PQCB+TsAWyaqtbS79F59i5e14tLc6VTyPab2uY9QJpIbm&#10;7QajkJM7HXbnXn4x+QLQHQLlof1GLRwMy6EdmuBMLXs+EGe9WksXBFIfZDEmlVLlR3NG9xEMqq79&#10;VmsJdiTMlUwakzutv6bAjkcOouBIqVbj7FvXTPMpsknJAUmdpnX1zp6jekiCsVmtdX6xEwwDEgBq&#10;98J0NxyhHE60Ll5cXAkY2bd71++snZnJSwXIle2xPzkvhdr7h70W7BLE+ssqWGEOiElbBPbp6RBA&#10;6kRAiQcMR58EjXaZ9Gxqp1R3rlmDU2WPs+9FxaaVItp8pB8xdcFg9pMcF9OSm9N5SIemUHkfo9oF&#10;WT8mfrvQfaNJfxqAUB+j3dvb3AjS3H4RoHvFmQCy0qTVWgLQql56Od6DuQjeGk3DrKSzMgB4s3ys&#10;76GoMuodsAYQ5AyT4Hvr7UBJL8Wa4KxutL97D4SUEMSgh9a1AX3K7lhBJGwGgeG24dDgYO/ixIfp&#10;Zn0XVbnO25u4jz4GGakqC+inSXU+5Q7buzdnx3uh7X/fHl06IaY8o82nFmgmfYr958wlprUTsBOM&#10;S7oBBoW9p93Oq8RUCQniaNEFpFyafaYIAUMQDbbZfBJaJs54pGgA+AlAIX281KtY5gD9IiZ8txoA&#10;k+UpCjClQDzY9uypLJhSVI8BADXtDVssXR8LZO1eYD72wepTO3kxDC5o0tZ8NTaPBBe/qmDosFYL&#10;7yhajQDeOB8KyPA3XReNk5nAd/ZOK0Daz1pRBWDPHg37N0zH85YTb/fucx9oxPRntU5gn7o62oOz&#10;c5s5zyUW7WzqxY+uCrKsg65i7gG0TqqYIg7DIbQpsbMMD0DfBYmHwmzsYSuR8JViOrPdNYBqpgLI&#10;4Xmfjlvzcdt1WjAUhBhh7MLrl6GpmdvXL6pFGpmtOrQjn4KuQs1YNoVKaqYWwl77WpO9mfwntlsj&#10;jWGYTKfT2pL4E9mO/TsC/bYG6+f09vU36fnxWWd6bs/z4c1NuqYFw57/Q4uFbkazdDu1/ZED5M5V&#10;lMX2LJsyfWTP87htxVD8i+e71CKsf32d8uVVuri8Sk+27+/+4ufpZDFCs13pPrrO91xZFTHp2llS&#10;tH/kIeKNGHSXOfrWql0/PzPrSLYoOJQxnEuDLwADs/47leo8ZBXcZuLTBhYPU34VvAr/8aJRH0yp&#10;FJp+2BEFp4W3BDYxnMfPPbHRWCx2FZ5t7+RtHjIpfegCelv70PIt2YGojv/m138a5BPAs1zI5pFo&#10;/8M/+Afy4//qX/7r9Af/8A/Shx9/HK3yPjyrifZAsdJL1wkVE1PDok4Cu4YWW2JMTWi0s+TDDOr0&#10;5RdfpUmJtt3J7NfUC5hIlEioKNrIq0JxyNjOf308BGNNG0P2sAgmc33YiT28un+bLkkw7d8fbe+j&#10;W4TdBphnPx/te2fzXIW391/dpp///PN0McvTAjYIttf+XC4nArCmfalCVhb7CUBsNhmpsI/PQ3sa&#10;rT5NnRQI4rELthfgAaBR8kViiqfzUDM6HehawW63sbdh2x1hOm62DlbY563XBz8Dto+X85GGlLx3&#10;e5XevnnrmHZy8FPLpev2YkVyn420Y82ujF1e4s0jnSmZAEu1/LboE67EpF9cz9Pdyp6XAilDsSYj&#10;6Suj/3m/PqblzIfRnRgKOCnT0+bk4AXFZvndJGCR7xGprPOigdsGJxZwzYf1zvWOpUF8+nVRaQZl&#10;e2+nHTtIwz796ONX6bd/+wepsmdUnjdx//nbv/1b6b0XN9pn33zzWu/+D/7gv7U4bJG+ef3mTBzY&#10;RJxHwtV3PlAhz7wArqFzuZMdJpIZ8aFE6NNdXl0p1ljbWctUNE6aFktwBpjHGcuGabb1c9y35274&#10;PmJm9rimqUfxkrhbbd2W/2I/t88r14Nk4Av5ueS59spvAFpgK+JzOTcUVKtgo6Zot1X8dDgox5N0&#10;gphm3pbqn9sq7hs0tbOQpKoy9wNidMewhNXzyqd0963y+aEF2nWcQ9OxpzNv522ukjhK0szPSydK&#10;tFGwJVYgv9+G7JLa/LM+2Ho+pBIGmaRPWph+TRAWijSdT5w5F4Qb6Q1qKjJdYBPFoZIYie4gcvFh&#10;PY7RzpyHJBnnXESFAA2R4pF2YR7Pn2WxRrl+FhCN5yJGd1bkSf5VA3py1xAc5d76TRGf3LOPnEDd&#10;IFmlGJD4GxIE79InIo+8k1LT0l2HjqKEiBrkFpnLFXEO2SOuJ1krju2V2/gAHhjERdhgSWxQ3BUw&#10;57Zb+U5qFNclgaTOdPTieC3iCevIPiO/qapoD2662DueE1Slt5ETEyLX1C+9wAiw+ub+PtUW17x5&#10;u1LO+eHHn+id/7P/4/9Mn372afrs0++lDz78MD3c+ZDZ1998nX71xZeS2PL8s/i2kyCknsQY/c50&#10;6gHs/7W170Y3Bfp7hDSTzLUjKVZVIZsixji6jva9EndQvOkt6JNR7vJmdNlCUqFobXv9JYVfi/fY&#10;7doPBHqPT4/phRky9Gsur2ZClp8fSLpcaHq7yxWIu6Dt3nXcxvYhjTnHdmIHd6NF5CCcpB0AM+To&#10;en1q0Wy1KYrckz0CO6rDVDDy0HfBcMF0++LLL0IwMnTS5naQ372L4QWLSMAd8hwAPiH9hbcUp2CQ&#10;VUV+1hjKJ65LAxugCGnYLKYzIsq7sWD/1oLstsvVYpQFs+OD99/XQAMOHUAogx6urpbp/v5OLIRW&#10;STlaRxNpWQF0oAOnCcQYJGkznfSsE7sHDmengNsnD282z1p7gmeArrVain2S6sVonl6+fCntEW3E&#10;oCfPLDh4elor8KZFWXpGo8yM4E4Td2clk/8qBTVLM2QLsQ8qAXUc1uN3EG2CHwn2QqueTAVWkQSM&#10;R95qSWsCQU3npR7RcvuscdZdAD0SHw+GFloiA0rNuT7GVKgudFYAjFiTpnNdFWm+0F5tm/LUPKX1&#10;zt8jiW9r+wkQWILI0VKgtjSM78iZA1CV7+8fYqy8T3jVdE2YTa2PUyfAhHavqnPXx8j6XJT4AoHV&#10;01FagdprUx9mQNu43ueYUeaH0MVistyFt4EyzTnmGE5UfQ6GmICjXElvy3tuIxA+NtGGMdYB3cKK&#10;AniSLkoSk3ZURctr4dpbqobCXiGRBySYTdRG49T4SpYBAy1m0KgQcFCFMK2qJkUZTNi9Ep1ySIYD&#10;MHeGn7PpWBtvsSocpG986jLX5ZwJ7FRb9EEGtYGpgq4E7atoRtTHEN33AC/rXJcJWro08pKL3PKs&#10;DCrjvc5oVy+z0Gx01lQZbA2oo1TgJHbftBrZ7jqKJwUGXFuDc1Tlsr2K9hoghTK6UuxbZzKlENV1&#10;0WvZAwx+5UMb2NZFH1NdQ4h30Bvy1iG719UhNDwrPXum6Wk+xKTrnWk1aIVmnla6/gutq7B+TwfZ&#10;DYL61Dkg2ATjESCriYRFoGfn7BcJrUoQpxMYRyI+lbRAf54qC6jbBCiK3dMEcKpX9o7ZpxJ1Ln2I&#10;y7FxhhsfW8a0WO4DWYAugvHN5iDxf02TpV2h9wlYTEHF9EiAvfTWXhzLONqUXFOm1ZAOMVqTM78c&#10;iOzOALMmmjXRtiHt0jodW5+8jbZGGcG2WlyyTraQCbFUxQHMmVROq4b0fk6NhlowEQamsNa5cb3B&#10;hAYdwUVq1WaWB1DpLfDDgJCTB4XRpivCUTXyiZ52sef1WucC8P2R6W5iBnvVOcSjBOhdXVwH+8in&#10;WeecTYodPKdAZtrx5yFo7jpyan9MrkUp5m8Vk34VBLU+LKVwdmmKyXNqZT35BHvY4uvtyoteMB+Z&#10;EG7rTLKADVewJB/bqwXO206T7Nz+dAz9TJc14MxJxDlaNjR1ElvNWVUbZhO2t1f7jxLLGMqSRxDl&#10;7SuFM5OL/Ly3vGKaB6vjKP9F+ywTWNs6ZADEAnBNYOnGSQ7CbUoTkgAEuBKWRm+q91ZQAlf0bLj/&#10;w6F22QRNqob9DKiwUYI21nsrJafBcK6mYUqeM1cP2zodni3xhJWGPqLtpymgwc51EuuOCZTz0Gzt&#10;HfS197W3GGducUiXV3rXjjS35+nfKnIB6uUExDv7vZZu3+m0secCWN6pgFQfd7bPHizZvksbAAO0&#10;jO0K17aWnywW6YPrZbq1BHLBnsQeAn6KRePDu9Q5wR6wh5nbQ/zXlX3G5q1dYJp2F3YKl236+m6T&#10;Xn/xhe2ZlXrC5N9VbHM2nmweDKm+dpBv5AmCJh6GRp/Yer2Dx4NYtydmjc6XmMT9MFk386JE6OQN&#10;9kDTQFVcGqtt8CQf7XGOJ1elDxxTYmv+VFPv6wAFMi/WFd7uJWaLJin2Cmixk7RiZ6ENB+ivVvzW&#10;GayD5u4x/OJvfv31IJ8YLKFz6m1oRXr16n0t4MsXL9Ly+iJ9/stfaQjYJ59+5BI5Zhs5Kw70FWeQ&#10;q4z2/V760bVAIPE+G5fz8ba87iz9sVkx2fc2bfZ1ml9fiiXbRcubtFnDzpyCGS4WDO8XKQGLbzXA&#10;wt77/vkxvfnql2n7fJ/ev5ymzz//lcso7J8tdrpI6+d1urBz1WHjOcd2pp6fnhx4yV3vcmrfJ4mb&#10;se/VoYVQesCjTlO2Sw3oaKQhqHiAuCHVaqfqotV8v291ZufLS9nhY+taeuo2CkatS5iczK7kGmi2&#10;mFXp6X7l7YL27zB/l4txWm0P6eWlS0zUUSx587DV9SisP6wPGvKALd8fXcZnTwzL+hVexISwPsq+&#10;1VXmeReLpV37Xjb2i9ePYtQ2oUmHnh/JOrHLzYXlHOujZH+Ic5jWq9a4YHwNA54KaYnFFN4APJA1&#10;4LOnFMYYRgjgyxAwSVEUf+sC+EPy7wNlhsEYE7HCPvrkAzEc6S6qLBe4tnd3fXMlMOb+3du0frpP&#10;P/jB99Pv/96PBdDe372TfrekdOjEwCYzbEEkiF4klRGttzWTYCeaUE080zRubzkD7M/p5XWqzZ4C&#10;7s2XM9k7ADwN+gI0obuGYV35t5NSxfjXsIG5CDOhmSBb6NPUk0sTSSc40wBHyeSEBm43MJ6jy0X7&#10;USyi3nVZOwdkKk3adomoofW3EWknhhrsXcu91JTfXsCxNJ4jv3MSUNiU3Dt3mta1AB1UGuuzvR24&#10;E+DNdQGaB+3zgZnKs7OHNBii9biVmMeLuy5TJPkigVcn91l2viAMuE5hIR+z3R1EENIgScUbjYgz&#10;SzsProndKq7X4IypD3/KpB++j7bv+jxgTiyyeM4hduHv0rynW4+27tB6VKEwc/aoBty5Ap53RxwP&#10;PsBSRYJGwyxUyOcKR8sBZxPPYUKSSgNJMs+tnVTTixk6gBsaXGbJ5OXVyPeH7Y2Z8v3RWY/vsN3J&#10;f0JMyEKjXQNYsuzM2kzB0NQQQmmf14p3NDi4Ygr50sk1xBbgOTHULx9XKgZKygHAe+STfrHZTeZT&#10;w7uJy9bg68mdePecm6trCFMWH9s9fmq+RuDryAvQ2Gb254uXrzRJ/Wc//2n65//8n1tsmGu/e6zi&#10;OuV/FcwbJEQGbcq/+vW/bVvEevvwvuIMDE/tazPnhCbcHTIIROyQROaA3hThkVICS4DBan7mdnqR&#10;5sgXkbCaL0Wy4sV0rkFs31jse7CDnTlD0/WaNCp7MtKmI4gWtyv/VhOvVWtRpUSfFtRsr94NJRKA&#10;LoxzJgHVkIFoI8RRYgTVrsF0TfueU9NG1bVTAseLZkIWSe39gw/+IIgAKWecPWAFgYQSxKDXEuyP&#10;wugQbFBtcP0+BwKl48RE2dCGgq48aHk1ElMfC1zDKx7tAMMWo5XzknZic/bQgNk0VAFwBju7B1qG&#10;MQzjSZaWl3MxGmdMyz24YSaAndvXNTwCNiIteyQRJMswZerM2yFF4/YqCM9JALpcuO4UCHkTExZb&#10;JXMTJRqg1NzHdOy6BIBSvCeS8godj7ZXpYaEsBGrxg7MlTkwc1oLqpDc5+4kINJWUYkTFaWLee6T&#10;ZA+w2UaqIqlShP6ibcKlvbtKegFHGT6SADEnoIhWPqUrk8Esvk3uM5/cSl48iLoeT60SeG/1GHlb&#10;hyYfVY7u23Ohg7Dd+hTjhiAFrYHkVWa1bmIURQv/VodEIvuIB8+CSYpeImsuI3whA3WNfpYSmFZO&#10;sAumgRJsifBPFOyxP7LQH9OESJWXIhEtXGNLbW9MiBUw2jttduzTRjG4MLzqABLUotd6i5sAHZ+2&#10;EsNBTq6NkbuGBICUwJJBUyHr9Iza50yQms9d2DpaVH2MuZ9NsSWiejVeVF7lYx8EPRvQq1TSHzTy&#10;YD8NornlQN+mIoUWCwMVah+UMVTPpmZoBZLmPhF00NFhLcSuDX0lVUdJugPcGcSFMw2q8eoOwxAU&#10;HCavXIlVCdgag3YYVMG5mU18cAB2qNSI+Fq2ALswUiXTBVbHFlDD3lLAEgwb2H4OuE10TtROm5Vi&#10;xkalQMkM++oUU7TymKYKEqBJ4RoCYfc9KnXfmtza+WAOwH3sDUH/vrN7KJxNBfOxV8tRGa0PzgCd&#10;xrPsLNk/7DZnTSOfkUVisHGQkUS4PsVgFp9AWY68MuxO1FukAEHbotcEtSwGHmA3eNcAVLBF8xCC&#10;xgZyLlXYyL2NxhkwznJxLRBvx2cAiqZ/9b73NHypb2LqX6apzLTFJ1hNaBCq8DP1fZH8/vleBVa5&#10;A9CebGcCS7IY6CHwVGhbIZaUJknVdUxOK9LT4523+Nraa5hT8paBVgvTBYvUq6lNtOVKE3LiIv5N&#10;DP0gYId9qaE3vWuasFd1z8mHHxHoNRLxlaq69hjJDvsamzdUrPmWUTAyxcKtHIwenbVbOm9/rPyd&#10;cF0BxGr5Hsl+iH1c+NAXWqkB7dVWjq/t+2j9d1Ym4EcTzHRaELAZ8hnslZCPAMDjHhF8F0DHz6r9&#10;+BBrkou51Wr4ysHbZmVJfbJbFXbb9X2Yyt15QQp/Il0mlwZwBubJW9e7RvcuWyFQr1MBaNAn9ASu&#10;UMLyzL0ltwEwHTkL0mVVAt+dRb6lX6Pp5BNvBQtxbA1r6ItgCvq06yzAz1E2jeFRlYpSR7FECvnb&#10;UoN6Cme6w4js+jNYlU52rUOb9ttTqrcnB7Va/xniGPYiBTUFv6H97Zpe9m5g1srP0RJlz5B5K0qr&#10;qfOd2kzFKMiQCCEA31t88WTPfNRAgBagr0F3d5PevP46vfnmbXpnvr1herTFXy9sL72w8zAxW3Np&#10;z0Zynqt1sU1jmKfYWRJ6S1aw+avtUT9LRbeYw56356e4996rdDe1/b55tj2/Epu/zU4+1bb47ihT&#10;Z79mMfEQNqL0jyP5akMcXS2U0uNynwA7q+ty3+u0UfVZJDHdefjGoP8jAJBBBcRigACZyzQspnNJ&#10;hojtXIUwfQi3n4LlPLR1AVzreEZxwXUVBoB1+Lw8Pt/ZfUqKB2Uhqt+T8VnL8ze//vppgxrwRbxh&#10;5+Cz732qwQQIpsPu5vxOpEOWzq3/AnzM1+jMJU9i1VqXO2sU/5vbu9xtVpJyKfFfJN8UJ4+ul0y7&#10;eTGepZrOH4DoaMUuNWiqigEvHu9VpXeNwP4lZtNEQs50n9St8eL2On3zq1+kSzub9998lV5cLdIb&#10;htIcNumjTz5M/+Jf/Mu0uL1UbMteb0cTaYPe3DIJ8i69eO+F7NHTw6MGc6DxOchpcE6wD0+nrU94&#10;HmKoYNKAE5TmV8ZTLyNOF3MVsUt7trbw4qCF2enVbKb7x25fv1ekH/3wh+n+7q0K9cT4B3U5len+&#10;6SCQ5v5pZ3G6x4pM1yXOf4pJpcjraPJu79NUaeG9sGd/2hxCHzXFECZbt91JANxiFH7I7vv1Nw9p&#10;e+CarYDKj15eq0UYcwtzWq2hdpG3z4e0GDtgo8F4ZS45k5p4XEXiJJ95OLkUD5Pc0TbERxdh37/3&#10;yfvpTz//KoYhJE0bJnH/dex3uimI4bEvaIqNx5lYbdh9wD11OJjdeXi4t7zwMQqNheUoS00RRatP&#10;wwQjD8X3Uoh8NFsPEw3fM10sRKBh0IBYSnOfMEocOegDZl4Ft3f8oFhgrg4J952DljY5obcY54oF&#10;N49rndG9CCQTxcCDpJG0ie2+GfqRxVAisSo1JGHi5Ipoi0f3Gdt6bBx8Hq6lmIa4M1o3eZ9sX4rv&#10;zrrL0xFZC76fSdbER9FuOgznJG5BNzePHG068RZJxeABpg2gq4Y9Fa5fSI4joK31tRnK58SEddyX&#10;hmgyqDF03zhXGpJxjGImcecweMq+fnlxlTa7lQ/ajOEh5OjZWf7KmenEWHTxcKYUC5+8xdmLzpXk&#10;M1xrLvImhqmZzQIk5J4gN0nKhRxenWvDmBXvNEnDZ3XfDt7Ef6qoFdJKvBsAXzorOuntVa5xVxXe&#10;dht546AZPgzOwBaxT44BNA6iqwMbmbMGUcM1y6P7j+LDxCWz1LGmSb/OQG2OxzMINgrwsW/biH2d&#10;Ka8BqCO3jeRn5XmSc6Z8if06H3khiPig7YrYj5Pv6CXWwoRc6rxVN0ZWe6Hx8nLuXY8AmRDGDrv0&#10;cL9Lm/VOJKcu4g38+gfvv0yrh7Ui20PjsTGtw0dJo6VzW/oA/GXRQTUMivt1TNxNkX+o2yom54Lv&#10;zO2lXVjesKNtP3OyFOy+mX39EpvDXgc4hdhm5+ATChKjWTo82j5dH9KyL1zCxH7u67XZo9xs9HKW&#10;ns2vlDhNaLAM2HCR4zoVdaH+fl7yzBwYOnaIXRJr0pJFQCjDv/chGs/P3g+vcff2MhYWeL64vlE7&#10;DZvtILDGrg04wLADdKRGuRIrTzh3Yrn52GyvJAAm2baToU2BZsv52MYBJIP4idgu+jeqEARzRBt0&#10;5G0FOkwEqX1/FhflsE4uJmozwQiKRRiinGtLxMe1MwzY0FT96tYP5XCffB60WYyCsIFjFu2rrv3G&#10;QfZk3u75Yi5GIK2/JOpUVSaVj3wG8KM3nXaiddqk2xcvRUPmWgA2VUxkdNH5UQSxuVqMvbXFgQ1a&#10;L7nuyDbGUcLyfbpdTtKHH7xM09KOC0nX40oo+6O9p9tbD5KEGNv942BW3Vabowu6qDQIpP1hb6Bo&#10;wpC46Ot+74ZLkwZViSnF2EMbbhoDPA7HNh33jYI6VTlCwNf7+vsz9RnQjaqXT1Wq9FzXV0sBJYf9&#10;1llbbe0V0qkDTq6tN1NCAANnNnf2EmwRDgDvCg0D2iFwcCsqpnYg1EoRk/586pYzpCRWzLWZsgSN&#10;W1M++ZyJ3n2tEeyFwA0cHyw43vFyOQ/w+CTBf9qTmpg+WgSV26c7H0Un5lypguJexp6vVZVLoHTu&#10;QvD9eXKVO4SqKqO9Y+Tg+OHoCR+OkOoXQHXrI+E1CarwaViswVjJjVdOBoAnBSBGsOE6AM64ADDV&#10;NOzOqyzadxpLf/LWMYLq2jUuyxA+FxVaGiyNa3NEi6aCjEi0HNxx/bqQ7VNw2AOUZMU5GKUyriSy&#10;9eEuybbYsQ4QMKuiquSJHEKtmiCKjgzvpvIJvHlMNta6FWNNCy7Rv6y9Mr/fOwtWuURzOk+VVBtS&#10;ADZqGSr9nIn+k7poSx28Z6d1cJwqV2WVd8MZx9EwnQ94hvNaSCuz0joxsa9um6jKZQJemgAYPAho&#10;g+LuOiEOeCRv5c09wICOzTuhcgs4r4FFTLfoXcMKQf5R5e0Vg7MvRqGF2fkzahCL7SHssTRzqcwy&#10;wj6mwHLGhynYQxssACkOFXZSs4+BQHkn7Tla3l3bpQqNFgfUWxVajh4cBHsvyWEfdIY9AJyGTmgj&#10;llwXreqa+H1744CrwLJGdk4DTnDOve+3FJIBkn0LkIDgYZ92Clph/hxj21m2lSCbHg8A8o2AQd7b&#10;5rjxqc+ZJ0ZN70UPwDKXCug0qXVgBF9a4qtpasm1eapoSckCLB5FNV4BrH3GeOr6T9zvnCEWhYui&#10;owF7dT2OCdC+H7CBAJtq+65PXvy6u9efaqCIyZeV9GWyM5ABU+TS/CBJ6dXVTUgIeHvEMHEecE9D&#10;YQovzPjk4k46KCQNTGbVdzVtTF6199gFqwpNFZDOmAQ3Kh2oU1tlHuz5tg3Wfneu/HLOCZbZ/xS4&#10;8PmuY1V4K3DnAbEGQhAMts6ekZxAUeg8Yg/mljThKylAHmE22lmD3Vta8jkq3O5JQ5D2PDTnCELR&#10;8QSoUvU5k1Yr7X/24uwZc4FH7NUuq501y9kQTtVoAim+PXVNtONQXWpdt+q0ERtc8Uju00hVjATA&#10;rVyqAZYRrNO+5TPXrh9oZ2FbP9rqnJSIwDx8/eaNxU0rD7ppmbHPuTD7BDP/1dWlvrY0v1ehh2ln&#10;G+3KAsmH1UY+gMSmZgCQJRsM3Ogsyb+Z36ScFr/mkDZv3qU/+eP/Jz3cfWP7pY1hIezpMtj3LqSv&#10;og0MlMr9qJIibEPrw5AgIlWWpPEOT40zNgGJ+V7OrdptR67v1zdueLqYGkmxw/1ArpZrEoa6dV1f&#10;1zx2XeE2JoBjX93H56FJdNDXvaXcbYM441Wm/VZL03XiBZvemVLapz5C23VJ+xTTqcu/VNn/za+/&#10;MpCDPR3SNx9//JH9/tji00f5WmfGdNLaLUtnUPgwu0K6QjAyXHvRGZnqGggZDvwIwAmdDpWd993q&#10;UfbaJUMqFYUvr1+kte3l+fWVbc+RipOnvv3OsBBnC2F78If1vlZhi2vy2fXuEGzZfTpsn6WzebQE&#10;//bli/QLS3jG9oHP6+f0W7/96TnGQ8MSKR2AEaRcrs3n+DT6Wkzu5eUivbu3n/n+x5LgwJfw/BsA&#10;anU9jAS8Q8C/un0v5Zu1ztDz41rAFwdstryS0m8S+88nXQIAvn37Tk+FlMh46kyvnd0feuU5gzm2&#10;+/N0amwsSaAYzZpu7JrApQazVenheS9b2yUfCrSXXmKRdodObD8NMzo6k3p97NJtxOgw+O63x/T+&#10;9SzdWZJ4YznD3dMqvffelT7/FKAetuZ6MTq38kmzlTNvMQCa3QKGStcFb8zPHmof4KE4LMt0DxAL&#10;7t690/eoc8B+3zHVOM//VhPt77JY8avo3dGBcX1zmT549dKe/SatzSbTLXD78r300vYPkh+SnLB3&#10;NI88ZBw6ZnQCwMKksMe1nlfPYpePpiP5EEDyJ8shmfIcSFN0xx2DuVyJYXZ1/aGt+UagSRaMH2zy&#10;5cV1am2tNfTB1lKdcKHbhn+8Nj/xaO+MFuJT5Gfq0iEHQ2qHIRhot5083sWXNaH5u8XvBwtMbO7T&#10;KUDD9twd51rcpyDVFJ4rR+42EtFlL/3cPPSiT2Jo9cq7AN9HkttyJnoTWtkiLASYKLAlfEwe3RlV&#10;aAkj8cA6a9gHuobS2duqZZz8kD0tRmHhgxP5uaXFZ7vtOl1ZPMQ9PDGLQIVDz/dEZLDPc13jXO+a&#10;M5tCLkjxepAzSsUloc9u349Onw9P8xyUuGZoSwWc4ow6zuASMoCHE4H/5p+6U0y2dzAWYNWH83pb&#10;b3PyjgauN66W8tI8k89R8EI9GM34LI9GnDrz7o3QdB6moQ8kDsXeMcWevY52H6s/GnuMqkEheVKh&#10;lHenIYe5d7MMgJiUyiEvwN5PwbYmZ8zKcwfeeOQ55zFakNVGTMzcd+cBnYqX1ADRus6q4iaPefuI&#10;sfoAZ1VoyLyTlLiOggLazFtah+2zStvzrN/Ts5213OLC9UE52WK5SNNuprZsZNF+8fkXPoiwqmJ4&#10;ku+vAfD7dU/fHQgmaMI7o69SDDgDcLb3umu76ItxMHWUOfsSX5oYhhQ59VSdnk+psBh3WTtvs7L4&#10;anPYppHsdCF7+7u/+yOP/EgMmH5D4MwE2qTpOJW43wJiYhIRrSC/9cMfKMD98qtfCt3HUDzcP6Xb&#10;64v01pzu7uSLT2BI2yEAzD5AvzwmFFLdK9tSLbruXAuBIX1MoaF9hlal5fLDtFjM7cVuJYaLhhjG&#10;QxUQtXnuQqQyRrxHMHc4HsJoeZKEFlJVeqsRIJEz6loXNUeYsWl1L8f64Og8U5euLjzJI7mwjccU&#10;RAJV6N5qKTw5S6sopgK69iM3rqrIKJGO6uSplJH01pv+3JqnxGlEJbOXY3i4v1eyN8vyENY0p2OJ&#10;ThFT7coAkFSVQGfnVLtuXu8U6rZ3dt/UTvALc16AeZvVkyYBVqFNXYQTJln0llVHYKQ9VPgoZ661&#10;owKBgceIswZHZ0dUauPbO5POfvLli2VoF9SaxPjK/q7k9ejVelWKYZsEC4pDq8SP1rXxyJPLlIeO&#10;X619SMum2IZP9RkYkxYdRmA6Cn04nwwlEWAxHloNaRh68q7MuTK22wcdTF3PApAINl0xlmE5aXpz&#10;JS27sXTpTjKCwJFotjg12ise0iGEzVFOQpjfhco5B01zkFPAScD2GypiTiduBDaTzHNqoTPz7Ewl&#10;FVs12jclmLzdC/iiCjMZTc9OShNXVTlyZk9ejnVOCLpwWpcjB2ZYA0147rw9NNP02WPQ9H3CKMZP&#10;bbWRBJ0p8ll+HkPvg06cnQlYyH4+xhlj4nKKipvaN5LTx3E4tLX0mTM/fIpWHpX5UkncoCN2PPkk&#10;KE2+LWMgSOc0+aQ2gG/bYotoVfUpRR6QcK4R5ccJu5NzpiRu6KBhDpY4X8+lX0GrH2AobYDOHkkh&#10;WBxTqEJzRnR57s3eJWidB9leRdQkNAHsZj90pkc6B8ehkLHz9+ZTq5zdhENlPwDGouMGUxFnLiCd&#10;4TMIyudF7JXWA5oAA32QiQvlUvnBGUhDjYEBtU9hrRQEBSuyLF2brfx2Au8p9KsuSm+JoHBAoLNv&#10;9q4zEiCfs6GcSSbtztLPdXvWxezPWpYKStr6HKQ5Bb4Rfb4mmCmGgkQv8Mj1PJIc797sLeewj7aA&#10;4blx+JyhoZqtIUjR5kzQqsEyajnxa/UxyKEeALrQEsOutdHy2h1C6xCwQtNzSwVPGhBCy1/vwBMT&#10;iI8hDCxAfNDsyEIQVzZyqnYCAAWx9DpnnzKAajYbaW96O9AkBItD7LtvzqPNNOG397ZuaU21ro3I&#10;WnJe9cxdcw6k2W+c5WcLVNdrt2HSBUzemqEzKyA2xJGzXvIWEuRWe2PlU67VDu1BtMti9FHd9nek&#10;KCI0lVoxtopoTWnj/GU6U5rKLaaDvQNaxTLX4vJq7kg2L8t84IwKB4dGA7s0QKVxJurlbOGFDT37&#10;WHqLsqujTKAuoP10PHO2Cv7ueAw9w+48IdgngntrJ3aGJGw8ooA2c5ZpNkouZWuBcTV1XT/8DKCU&#10;BssEm9jijrHZ0G7Up6fVSe0ReYDrM/PtgOjs1/nCtY84T/vjVveXTXOtlfQC431pSERyJvbQZF9m&#10;tQVYljA3iEOv5SMAxpr+KD+0tb34bHbhcXfQus7sGgs707DQLxcXaT6ap+vphcUCY1X3eT4SZny+&#10;9LEyl3DQhO7OdT+bvnJdZEu+3ty9Tr94/VX65S9+Zu9qk1oKp30dbV7O5JDeIWc8BjNRiDoPXxp0&#10;e4JNpzb93tnQslFF0h5gz5OsDlpvMLxqJYZVyCLkUfhJZ6AgDUzIrv9WnqP3PSfewXCIqHTTMXI4&#10;nf2/B+kODJYTl2zRkJ3MJwrnAUB2MeFczHQSlN73Ytf/po33/y3pEEOEIqblAfcPD2Ik/c6PfpQu&#10;L698UFLrzMw+BuVpui5nOHONxgGoT0MMUTlAi89Db/q0X1mM+07Db7zFKjrgzc/S5lkx3RfNvD4P&#10;Rq8XnSlqlmMfRJbl3vKNXW6k0bWTjir2hNiRxJOWdTpSYIK8sTMgjVvASbMZr97/IP30p/8+vbpY&#10;pseHR2mhMa0RqRdJENn5mioR72MI20TFoI3lCQi/Yx+RusAvjSe09VaSaMFXLa8tAWNo1sg1qjgD&#10;1WTmkhOwyUofNkBcCMgokX5bs+fnx3R9eal16tTmnKulsxMbu5Xt5pg8PO/ClvvUadntYF4xRMOH&#10;JKSYPJ3MjlSK+/B5rMv95pheXFQxFbtIK3RKxy7XMy49H8BHEBNs0CCGwRXXlJ6WxfSzkMt52h4D&#10;aPHWeQ3kgyXP+woWJqAwhaKpWgNzDRiDFZ0JGGjFkmyCpf+3+QtbKRDC1pKBD5989nH6e3/vxyIH&#10;YOtvXlyr+M/eXlm+CVt0ufxURayCOPvksXshHcij5wy5M+vQur++ulWx4elppbWsolVx0N7Gbwg0&#10;R57H9gqEEmlbAorlfcS3c8Uoq/VztIkWylXrAPTIfQAeARjVdXD04iTXkB2VLfazSrFsu964dM5s&#10;HuzGRsPlWAvv+CiiO871mPNo9xbphs6umHbfNV68wSdIuzhsqw+gKNIUEMd8t0g0anV3gFQa9iMH&#10;iMjFRwEooduchT48jf6KC4N96fp6HpdL8qEJ3wdgZv58Ep19knjIPRYE6FMXReb6wsQNFFYHoA/w&#10;jFiJYq7bqDJisMHXNzGcqnQGFYCKefx3d+8cFNTwiVIF1qm6ADLlw6zbvm6HSS/6Y2E2L4/YgvVS&#10;K67dD4xKsszxbByMuqk6AhQrBUaimIc1yvKzFh5rCY7C5/cxiK4LFiT2cDSefJvXapp9c56Ay/65&#10;sOcmfqDw70zsUt8nZqbYnRP9LO8/C11AdYJIncq+5+Q6+j7ortKZVkzWeuzMHh9Y0Lxn9sEwTM6n&#10;/tIu7PnkaWB/5s7Kr4fcXUBwpbxQORmxV+NxjoPM9vWj78+ZpJ06sW2rG4vPsyp988032g/gRB98&#10;+J6fmx3a7CflhtI+bJpfG5Pvr/6aMoSW2Mt83hgmpO3pS3Q+YbkOw8Vi2GwvORWLzVq6PWzNkVfo&#10;zec+7tO06STfVCTvttXgXPT77F28TGPbV6P0/Rfvp+K9F6/+yddvXguQuLxaqjVmYBacGgdUoOtu&#10;9xtvB6F9ZL0SVdMnRR6V0O42O22QcYhbsmkGp6SR2BoGsA3do2jTOQsnu4OgZROnzSFkKMjQOw/V&#10;E6Q7j0mO0s+I6v9Aw5TmUO/aXwMqzeEcnCIHDpAQIXWMDIeHje498ieBAV2w+AD6SFJF7ZU4bu00&#10;5dwrbRfLpQwJB15ASrRpHsLISfcPoIA1DEFLnEM99LyHcP1IwqS965VJLHN8rrR7H3t2brGEtcLI&#10;eunYZIFM932wyFrpnRE9Xc5H6fZqoSmxDFLIewcTu0jECX5wCNJRAahDkyTz5JiWXQAGgh7O+ZU9&#10;pxsUb5nByAH08bNQrjHaQ4uqmEDRkkOQ0rdd6P+VaRifx6Em+R5riqwzu+Q0WgeJitB+gIXVSfcw&#10;d60zD2GUXGqwRYyBd4FTB+ZcOLyQIYJBNJ9fyLBx+JvOK5sYC+kmFG6wcKSTsScJbVPH9FQ3KrCq&#10;+hDEz0Ql90mX1SAGHVM/0WGSyHwEVkoq1P7QOxCdXGhUOjbBayRg7UPnwCdHZf+RvTfrkW09z8O+&#10;NdbQVd1VPe5573N4SOposGRZkHQTRAngBBkc23cJ4DgT4lz5P+h/ODcJchMk97lwEBiBpMiUZEoi&#10;KfKQPCP33HN1jWvM+zzPu9beTHIRRCRghDoHG3vo7qpVa33f+73DM9CFV/pXmsSQ/hQUSDvNRGnV&#10;NDz48b1ERyVqMkXubpuk73SXukNzt5N+Bei3SGQQBOPUXRH90BbFScgJ0hOgrVgpDqghLxRPWXZm&#10;PHo20pqrPeA3TAgQ6DFRILoxlnX7kLprQnU1razqk8RNEaLQUxYF1Y9dg8lRfd6QIcKj0lrEvUFM&#10;QNHLYjWS851E3PX9A7pwj9wqXgeKTBzq3kEQSQbQNkrICuriUbsCr4lDC03cRg2z1uUJOpfcyqkL&#10;QAZ0jSqsFqwdoAHQFEKCRlMTaOotrtXoh6EOKY+almEtoelR+drhIe0aGkLkRUxKOLxIYh7u3cEL&#10;FAGdwjwJ3Lhj6oDrXEYcO/771nUPd/aZVkwcEEdGbq6BBttomHut1nQ+GqQ5UdagEnqGKBkOD/Tc&#10;RW2Qy2rkwtfdhFFuvm2vJxNLeNO7dnV/4FNvjYOMlAgpaZYohtMBPo4ctSPHZAkmZ2xGI8Yj0UFz&#10;lqLtsZALZS3JhJhxV+7K70FF+BmRFPBsoMlALTHlIOozJQsaNcLZGHGEEK4HpkvS/Rk5wvDdWYRr&#10;kYFUbgnWPtHLuJFsMHpTcciET0hU6ofCmXigvYQGJMSroc2HZApO9fko64ccQOl19BhMqZFU4hyh&#10;ruFOcTFOXSeRA7CGa/XOitmUyOeEgz3sP645R+GmuWvnxLHr94mii1jTUSHTjgYJBLk7jXNIwqaz&#10;mtfSh1FD8I6N0oxNNKxdongtBgVOp0uubfwbUORI0jvx7g4GjHtDDZxEqAIg63e7tTeehaTVWTbQ&#10;c3C5hgHR8wmvq66k/ZOnqe8ru74Y683Wf2rXANpdZmvF8q7UHid+b9KC95Tz7ETGU2hQta5BhyIe&#10;RjegX8gDSfq9QLNW5TpsVpek7W43t/Y7jJIK5k9YHyiy355fhJdv3lIXyz5ZON6fhkdHx+FrJ2fh&#10;2dFJmNq1T+0zgKIIh3iYCKFVCckQNPqkjVQzKUYcGdrznJweh3QyDhf1Nnzni8/Cdz75TvjBj34U&#10;1na/UBzVvqdZbTvCmI08n6h37pgavFUuwdCyuGce57IuMk/Smo8didJ4LJKjrrS78BM6Y1wnNUl7&#10;BFkXAyJ3CWThlSbeuO+0nET3onO86+1FHsXbVsimTptHWquNGlJB+syRI/xazy1RNJ0eHoX/7D//&#10;L/5fJeL/7T/7Z+HFy5f/v2/0yUzJpQXcZA2xFki3+eGhF7YjxpnhKHfK5ojoDg0daj/3lD9G3sxl&#10;PAWaegNzJFtPkZ09Kzheb8JmqbibDaa238ZQtQoZirdWBmMoyoNTmDSQ00CXeT/pvAnZF/jaiqge&#10;ix12zeur8/Dyq8+lG1dvwhKmNGxI5xxGldvSh50NaV4JET9pePjoYbi6vmHOIvmgPc4Ds2EW9vZV&#10;VO7t7TN/xXmAs3M6P7KAMaTR2Pz4hHqAyE+vYTwwHIZ928ez4zPb76teJw3F6NPHT8IrW1fIc2eH&#10;83B5fWU59cjqp9swiJRv3m1Kbz4IgdMZz1ROHd4VTZjvj+moS/Qdh8vBHekDEUCg9OI5nh3PwuXt&#10;MhzY2Q5H353FggWGDPYDMPq4XqzDs4en4fziJkwsN5QWoBgaOI9vN0I43z+Zhdvlzs6nuqfoD7K4&#10;L0S3hQYCk5EGhmhA7mgklvtAOONgDLFrWwkpXbyHtPl5Ifm6ejH2PJQD6ATmhaPw67/+cXj24SPW&#10;aahZYcQSfHCDPIOmdmw8lGzSyJhiwL+zEeF6vovFKjz/6ivRNd1obw/stpNj1znecr01btKBBhj0&#10;1SgpBVNCOj7L2RkyHcgfoTOO4RbOUwwAGwJh1NxlU8o+C+iMtQ/5WwcNEGntMRw1fWJrkpRG+/PA&#10;afgc5CGX47mdsa4Wujt7N/z3XKWsah/OBjYb6kZGaJmjeem4nujeUjLHHXhpWgGmC2Q0OqSnO6JT&#10;rsfp94KRu1xELC3MrkGlM0JyP1uyp3Y846lVDHNPSJO0GlSijmtcSgioVej4s0ZM0x4dzrNkp5wn&#10;ENihfBV7XhRcGT4ulwv+LJiL2FMn88Nes4+ov1TIZZ6eVeVyYTpX1ZiruqyXDVkOKzNpqMNcZOB6&#10;i5GbLOgcFssONQ1yWzVT1TeJ2VQrqb9PXchYlNiROwQD2bX1NUJJFL+ffG3Uta1q+MbNS7oGft2q&#10;L6J0vOaARcws7QGsdwzpgXiuXdecOtOo0RKd3RzooF6kuabrYnucQk8hcsmDxuuuuhK6MiMTaciK&#10;E6yDEKt2jby5yTrLDSjwWZBTg9F3cnxKZuWD+w+EhITkTqkaHyxQ1ExAPAOEsVwsZepZSN6rqzEZ&#10;C1KBcro4ETvT6+d5zr7/O+rrfGjXH2esDU7tfD3EAK1yqaMQPHdx1D3isd2rsRyRqK85tF+DrcWQ&#10;yvJpO1/v7JksY3rmsIGY4Re+B7q4b85DCkQdAjEmTC9fPmfxiwK1df2ZhS38ARcpDlw09pq+ewud&#10;AQSJkR0iveU8tPsScaaRMC+WSxkG5FkviEkEBhY4irFWFEFsNBTWNI0gn3un9x1Aw8YFl0mnqonS&#10;wDSvO0RElyxchN6dgGKhDSroUTiVFxM8Uh073QDXd8K+IJwYqJKN/fudOPn5UE68dH6k82AsuGui&#10;iUftxhbYfItb2axzyhFldsjtWVL/htd6MJuG1d3K+ekJPzc0ItgwIMVNCC+hkILrM4kKA/QSkgVs&#10;0jxTs7HEpAV0YTpGidoM8fc81vegyQddHWy4mSUFRJNtd6TPoE2yWu3CBtO8QeY6ToJWjyYDiXiD&#10;OjARWovTxUSNJ04R8DM+IS9diLWv34PE/1k0uwBx6+47DMS5U7QBvd5IR3GQC5FCWqvd/307BAek&#10;4joakeKnJbUoAVeHFkayTehkRp77eGKH7VJ89709od6AmspEDWtxWG8Ldxmu6ayI4IQpl5phmhzp&#10;UKg5HUrSA3e+FM3ItgwPexyuXeGgpowo14mLnwdMbyjAu2ORmTptGQGJh6RrW3SUWEyqMTXnfRjt&#10;BZc8YuHbNZQ6nQ0eEj4tS3ziRoOOUo1WJDGk1vFn5YbM5K8ROkPOXWrYAXmDRk7tOmpAX2IC3fox&#10;QPHspnVapdCVgvy3XrSp0YPGUbcWOgomE3KJcroel7vPRdKHREFMzT8iH6PeARZzicFA91V247Gg&#10;4DBBgYNyJGMfrPPCXUwRbyJ/r4ioIhV7wyRz/QnRCencbYkzm99skA3lNsyDOHd9qJiJP54lp887&#10;mVfI0VkTbBpdILAC/g76ua31iaPnKjdvKED1ZxNS5h00MEHSlcBMYuKN2UBahLQ51aDp4eWFhhDY&#10;F0N3Nie6lcjBtNccVJJQYcmxCKbbm+tQEE1mBy1ogmxCFEK6aFijZB3UeBhUkNIeHIUFCpYjCUjR&#10;tv9vLJHFugXCWk3kkjGBDdYkorkRnVC9GQ1KMlvGcI+GEzAaWLHOFOijRn6g4mDW4SvJBLwWZBSA&#10;bB3DUIgUbJ0DRVs7HUTFP9Bf49G+vUXC+I2mSDJKWfBkiZqCNEKp1HCgoDIQ6nRrjtnIBaKQiDtQ&#10;i0aIezHjXenmEtScte/BcAhnBgovJolR8MS7IIJvb6zBEAYB1G21uIJ1W251PtH1GgYebGK3asS1&#10;coKDUDzvK4cspdZK1TBu4N86pCf2PPd61NCtUolazfuGeEOnPk6Et26KYvcUDtjZmH9H4xDo3PF4&#10;wAk74ng+zEi3SyrJFEjbUYZCqZ/FSJjZKHOau4Z09nRtP/Ka3E2xG0rwLHKjG3DxgYxO8zGLcV2z&#10;kFlRqkIS+5ySHqk0YUhhAioZzW8gKJLQO7ej0bBXjcJ2tWQyiVwEk/fp/gH3AoaUKf89455mvIU7&#10;btWSQsdjNmvpWg+K8gYudVkgBXWCoY+bcSTUcx0z2drRgRbZkjQAGaUsOQuQVUBxYT8LWgXovbE3&#10;QctyZc9wy+vbFJa4p0qcGTux5+3Zvn771gpuobDHQ7EqHty/Fw7352FvNg95Xfm9tjWP84TNPlgA&#10;VCx61tAJxhANgvnDJIxP5iGycxC0OugA/vjTH4W/+N53e+1hnFdY5nUf4YMr9whl26HLOx2lju4a&#10;u5MgUIE85138mojGPOaeqGvXLvNCg0VVFNzUyou1NvazIXZN17gfvKREXIvu3Q0FeS53mo61zj++&#10;jss1dEi0hIVBScdrRsGE/yg930b0L2k3qoFc/Wsy0f/XrdlHStZQBgP3752Gx0+fhK997etEwYwn&#10;Exb8kEOJkn2h4lsN1sh0cGdISShE1LDCyaHGR0I5jZy0wg2LdSDfi/Wa7tNls2bcBswvc+MtCfgL&#10;YaPhZ+T6VLE7jA7YLEShDjo8zim4g9+tRZ/FuYki7/hoEkb2mhdvL+zf9sPArvmHP/403Ds7C9dW&#10;6zx69MTO/13YWqx58foNBfDpUl9WLM4BcEAQODk6Cy+evw6zWRoePHxKROCWJh12NtueW19fsSYZ&#10;jMbMXX/wgx8STfX1b35sZ+cdc5WZ5frICTRwgib5LsynI+Zzj07PqEM6tfizQl7oFFusVNQb3ehj&#10;uS21f9hwEZMDTc8VBgJZ7GCKkppVh7NM55jFg1uL/Xa54fHZNNxCbiSSljKe92evr8KTk4Pwk9fn&#10;LJBfXy+JKHlwehw+e/E2RIXy37Oj/bBcb6i3jmYrGnZEbNpZfX23JpIRe2w2HdhnK4kSXAEdCHkf&#10;UFYpQxKF2eEkXFg+0Wm6/7z+67QeEUeQg6BpQ0fXkfTjjyzGPnp0xhwIefjxyYQSVPi59d2S6EpI&#10;TtzfPwzz+YySDGhOodZsnUkCBtLUPsdipQYQUUdAWw0apzxLVw/STidn98LC1s3B/oy5C4wRIF1z&#10;ND/iGQaabuQ075MjyTlhJ0z2puGLt5+7cVjC7+uG5jJFKFj7NTRKTHrK5M416uUC3YhSOhQa9mB2&#10;oJoMQ2wf8HT6bGIL2DOmnrhyAg1hPKcohOBOXMtbBhlj20eLkLP2TWkm0HrDL3W99+AO6dAARu7d&#10;A35obIPzPe01/ruYVDdVJ7LIwSuuC03Shk6+t5L4AKrcTe06GmjFQeOOZzGYPeu7BfNpav3jc6Wj&#10;cHN9Le8BPGto49rXLy6vJHWCQcdsJtYfmpKghH71BRkJQEKenJ5ocO7a0619honFDmg10ogTaMLN&#10;nWRnRC7kmoMfACSR8Gwi10onGno04KCaJqN478ND1svSim7C9c0NY9LscNabQlatBuWFOybDEboz&#10;xrq6vCZIC2f/8dERB6IAEyF/KvCZIDHG4Zp6B2grqZeiYV6gkcm7mkr0X8dOEcEde+O0YUO8Q5O2&#10;vu462Sie96gLWD/hzMjFPEOvig3SgpIiRNlhrbmJInpGNFJBbQ0W0yjX+zh1GjkVru/tm5ccul9f&#10;3/B6ZvbM9u3+XlxcWhy7ZTOxabbMMUnRhqTMVmws0uLr/7uWZ2fo8fNA/imncsXEWkaonRQP9Fan&#10;AHDYeVagd/AOH6F+QCSUnph3ljujH4Yz2xGBePYXcRXeBAFF0DSc279BgGuAHBvNQchaEZqOBk5d&#10;UlsORgmgmmCRw4gDUHdQimbzOZtncHykPkMpAXkUx5hioLkArTQozTauDokFO42ULGxI1xIlrN6o&#10;GYEGCooGLPTOjh2HIm46NjY6+Ah8eEWKmRfSBCHdAPBN0OnQBd5iA5R0YAWyTLS/WMKXBYqT2I0L&#10;SjvorxydVYkGA4TaMBdVLUh/Qp5BEZs0RC0C2hrLoh3daopKJ5pyghaGhYvNhEIVAZeUMUsWiLhp&#10;1CTD54VQKRsYmIwABWHvNJtO3VGxJgwcDS0k8tKL2xHuLsH7iK+vQAonLL3uZChIbSBtehQO9qBt&#10;t+EEiCg8CyY8hOw9MdGDoUeO4sVNJCR4rcRZ2G8Zrmw2BQvL7XZBdAqddlNN0uWgF/faDUR1Uc8J&#10;SI/GdQdTOiWSeoCDEEUbngmLdgnCNp6Qcxpmm3Fv6G5ItRpkoZEGFIoRNEcRYO/cxWtMDYOcdGe8&#10;Fx1jMV0qKsHTm9ZRCg1dX6FxEII2OjT87ngIDEIO4dBagt5b0rcmPYoGzRW8LmDHtzeNF54xaZSS&#10;Dau84RRoitBwqjrgusUzaGvXDcJBjsaPujkWfMb8TExGchnayJih5dQid41GojeCaLwREbKOhsH1&#10;AY5dCi06GmuChrZkhaS6lFDrzt3rhjRukNEDGxb4vGiY+6Fcdb4VpHTHMooA8gvTFvxbLkMYTN7p&#10;vtwHyE73wBEeQI7RzKJkUKojOXJOEGihdRckGBwnHctR0x8c/gNHY4hq1rBYS9yEgei6uumRJKSL&#10;EAE8YDOImh5DIUIwsW7fE2EllDxxN0gX4K9I5Rf6theedRg/PnvddsE/f0eZSWomz/KUaRwenui+&#10;gQLsSFtC4d3MBskVJmO4//gexBL8LKZ85VI6LPh8aadTQgFk6e6h0YeBCd+bk7qcaCGuO1AVx0NO&#10;M5EgoWkJVzTc26Gbf9BNm9p8sSNQJdJMjQyIp2OQEuL++SWJ9xCBDpXYG9cY29XUPNz28g6tu6HJ&#10;kEPmFK1rNAFdJm1UiwGxJAxQGCwdGV2XmjTKBEZ7rHNKo7YiNFNqyBbg80ZEysEAByg0TQchsyAk&#10;KBtRmQob6ssO9xSb07hHgwmO2Wh6DjSINwORAAGdIjOdnaMnpGsTx0J7ohDI81F3i0LcZGymd1Qg&#10;od5L0vNJSW+dSNUKHZu54zSGOGgEIp6SngI3WuylVNqyMNjA2bT2SXIdZ3SPjH1CToQ9m+mpKN+l&#10;GpdIHkE1o/aV091xXmN9JT5oqZvaEcZNb8xQuyM3dRJD7AirpIM88mxkTOdakeYgm+sYGICyhFy9&#10;ETqjdar3kCZD1TvxZewHrOdIm73iPpLpQ1oLpTLI5bBKuYg49QmrO1yicSzwdNjBGTJLmAjCaRoG&#10;FZvtHQ2nMLRBwzW3sxaUYQx9EFegQVxEJc8uolAhLTGKmUi3NIix19vLqK2I8zBOajeQEGo+TcYh&#10;tbMVn5XrJIZO05DPLBmMNG33Bic+A9YgmhCWjEBhzN4XDoyx3NxRlNn1Xy4W4cb2/coKSzQSYVaB&#10;PYwhAIIiEC8ladsTFhHYYlU65NDq2s4roHbx3OHMPrH8J7G4P58chBQ5hF3X5d15+OSrz8OPv/g8&#10;3Nr3F21BihBo9WyOOSSHT7aqex3VDuUn86H4ndQDm5dlB4YVsiVX443Dm1r0MzRmOIRyoxc15tve&#10;XRDJfuvGNrx+IJV3QoMWVdEPiXj0+PkfR444jFV4cy1xT2ccFKGQHRAtIbog7l+c/PT0vHObpPZN&#10;ooHo3/z3/yTYpzCJHOEOQ2noKcZq9nIgaF/cs3hE46ZcDtfYr+y5RgnjzyCfUk8Xgy28DhNM6JCS&#10;Fm9FDAfQRSgaUT3RdJpMD8KuATJ+zIZZ8NyKjXEUkF4ORVHkDuf2rCOhobE+9oYjmrrtGitkGmlj&#10;zvbQfLhhTjXgWRhR7gZIKUjwIOfb35+Hq5slhxZAFkG+BsNU5N5v37yxvXUQJvNZiK2Ap8GF5Y5A&#10;wD169vWw3Fq+NQFd1/I2+5nTBw9lalVKX5f6zhanHj96Er74P/6Qe3t5t2CsPTqck7YJ4zzuO9B7&#10;7V5dXNyEzd0tc/NdpaErjpItXNbte9HclwMnCmXLhcfS571arAQuQCFcNNwPQPFucLYB4Z7AXGMX&#10;Pnp0GG7ZUIqI0nzxekGHXUgYQFJJKHUrvO924XS+Hz59fh6Gdv9v7XWe3Z+Hm8U6uPknmymUlrAc&#10;9/xmRe1u7C3oc0tKpKTRBUxC9oYwDZGEygT6wZYzoc4g2ivIzOvnoclHPTwMMZ31Amo6jNwwKEDz&#10;D4Na5B1w+JwfHtk5JtTb8m7JAWORVmHPvgYENoYHZ0dzW3slz7JdJU1l6L11Neb1i5fSi7b7cHl5&#10;EcppSXTNuN1jPVFaToMc8Pvf/374jV//Da4znD83Vm/j60CSAvmNeht5zcnxCTVNSedNNbwC0qvL&#10;/SnFEsQco/xKnDqrRaZwyNohO0X0/kZ5/I6N9qGo78MRPy8AOnSRZS0bswHWaVk3bhIpGY137y8K&#10;cEUKsjTqdm7aVPnQXGCAws0iBplq9E5/nMygSs0UGQTL1KIzyqNOduTsmcI19VudXRGbQhsOqal3&#10;3chIjihg5Jh30C/UHt8gv4bO53DQgw/Wdo+3dJJOGAtQQyL/2jhg6ehwJodm0I4zeRggv5xAjsyv&#10;7vztuedGMsTDuYZ7g7NskuxJrifREAr3beTADFzrhiyuIG1DH4jdXN44DTp12rD0mNeuuTi1uCuw&#10;gczI6p20rTPqOm5kVNpIWxB5JPLl66tL5qRAEh/Z+qaOvuVMaLQuLb5zQBNJNinuEfquCw0XYNd4&#10;rlaqvVGrQ8qGSOtUORoMujh8YC1ac6DHBi4AE7kaitTqDgKXoC6i9EctlD9qCNwjSnDZ17E2JeEk&#10;46ZOlqfeiKJOCiubFhqiY3BwMJ+EZ0+esHmLJh8aruhdQDYCLEjVjoWMZ1xLuGv8R+5N8L5J1c9b&#10;x0+yQ3qPzqgIoLo9aHza3b2BmSAM8ELcD+EgyQT9ZjyhEc4WoL2RN0FOB7ICbRXW9vsWBrhYi3CR&#10;xmDAfh3ZFpnYvduPtFdSQN2zIuPCR7CG7THExK8tkT4+PuKDfes0uJIaEgmTATpm2uH14PHj8PzF&#10;Cx7GQAo0mOQAEYXifh0xUZMeWKDZB4e6pJ+2Eu7HYoI4JTU/ZOIAhJaocEtqS40mY04kbq5ueFAQ&#10;rWBBa7Y/oX4OmmvU8kHDsVKwj+C+uNsxkAJtseXkBnBdUVBGoCREQMNsWCCg8JxMx5wWomgASu7m&#10;zYKTBDr92k1e2QGGwFTvNDUb0vUyhEMLEhAPvry44Oagnbfb0ePrQJ7k3jjYrUvR8naFN1+kV4Nf&#10;t8UdD92MInt+aKU5k32UaMh9oROBezcd5yxcRpYgoPN7djLnZ4LbH4N/rAKXlE/oG5YlkR3Qz6O5&#10;wUb0XW4eFhgDF8QOPb+d7j+ZHCUlfD5g0xWbGxsVSD0UXgWDv6Y9nXAVmqYoThm6aJoSszhFEGUS&#10;h8kXDn8gCzptqEQUvMILxcwd2RI6xGmqg+kwGsB7rj9R3GnzpDR9yUW5c89JCOVGZRw20EmEoQCa&#10;rPYZoOsC8VwiQGgPHlFvBfx/oHk6nTugLmqH/zZ+nzDNhkgvCugEWkrbrU878jCc7THHxUFb2fvS&#10;ibqp3bEtA3PMso3gWhIbCc1DkDoV1QHrAagsOYw2hL2z6UQ3qsKeGXQUheKBq6uMbOzz3N0JAt3K&#10;TZj3AQ0dWhdLGBaJBAIhJgqxU81j11+jMQ6bByNRDTYr0XFqHeBlU7uzpxoahGL3LlKib/PAamTI&#10;wX0cYq8iVFFiDwhJWUs7L5JLLwMftKbqlvqGnNGh+Uzzj0BEcJra4bPekWKrZyuaL6uNuOThgTUo&#10;bcWdFfY7d+v2pkWhGMOpdCV0LYVL7Xsju9ZA2L0amRX/XDv1oHUNu0Cn605snrR2TPMt9gCm31K0&#10;VvTrliZDGRsFsd1vFi1obvlkUU5sbV9AY02iocRGmK0x0DtIiwtCT1AmoITW153Fgy2fJQ92UiFK&#10;JnMdTY4C+6DfQWPHDms0WPNIdEM4npO+nmg4AKQZ4gf3JmmQMopQM3TLBhmKhzwd24FTcHBB7cvV&#10;mk3HyO9lTJMMbwhQoDdlXGfSYGus9ISRaGG4fw0Eu8caWZMWIeSWEkBpXaIpVERwXxvxWeB70Kik&#10;Y2+pxiAbXnD1pvi5hKU32xVjMijNoh+WRFSPh2N3WxY6lPdtt+M+hEkEHdNbue6KXluEQTNw84iW&#10;MUNOYqlTYzJR7dHQQ8zK5JCWunEAUY1WdAK1t2ZCNmSsoW5rUOO29iZLng6c/qGhB13eQN2ms3Ul&#10;xMpo6BQjmbbgPorWr2ZiJ/6N5xt5YxP3EpRXNFMwRAIFRA6XCdcKGovbzkGvEP0oIwVZCTCeKYYW&#10;SDjgkM0BU5aQFlJUQtGL7pkR5YDPt7iTXgyoKBiqYLKL+8BBm93vpZ3BSM6h54dzBPp4d8uVm2ko&#10;ieT0FU3cwYCNo11c9lR3NBH295GQLz2GVRQiRxMV6DCYcbAh2kiTsG6lp0ed2kHU68rhOeBs6Kn5&#10;kdD7nSZYudyFDc5Rug7b/k0xnLH9nNlnGU/p9K5G94YaMjAOsaATmghGM0v79yWbbEWNe7zhey4t&#10;/r21Qv+HP/o0XK10ruLMfPjgaTicn1lBcUq64i6fhosmocM39gjp8fZ5Fm0a7nZ3IbdrhyZvZkX5&#10;+NjyjtF+WNnafm3F5//+l98O/9uffit8+uqlvd82lJForFx3vCVJ6EhzKoglvE9H7FjtMTTTusKv&#10;cqfeKE76czx7D5GjpmD8ng5neIfyDtKaqYEYb/ReiK+kxlNPRghw6g7THKgk0omuu5UagTzLbH23&#10;jjqHuQrOAOSXkrnwZh7yHbABSMdvOJxAfBxQZ8kblp375d/891P/UYfU9fVQDD54+CDsH8zCDz/5&#10;Qfjbv/mbzJNK17SlOD4SnEFwDUW5j0tXa8e4FVF3bMchGnTQhrnddzs/GjiEwyzKznI4+d6w6LQC&#10;xgqzEA/YZG/9ejo9TK5Ndh0jnsFwuMY8Ae9ZbUoiWq7O39r7yhznzcu34f7pieWtKzZdRvmIeQ0a&#10;y8OTId1RYT6R5WM2X66sIDx7cD9cvn1LgfQ2RiPdrieDbvKe7cc0jA/mIZschNHeNOwwCLM4OrF/&#10;Q863xjmGXJ/XnMoVHdQyy+HY0ElU1+zs2pBfop7a3C3sPHIRfDvbXr04lwFfDBF7oBULNacxvy87&#10;GZeWphu368quM+Jw4sY+Bxpud5uCNdVyV4eJxcHc9otozxUHCQdjoavEepLhEvb31eI2nM4nbF7N&#10;Z2gC7cLHHzwMf/XZS/uZQXh7uw6PjieuyRj1Zg7I8fftfYDYQ+0BthC0/Q4t9319viDAAPINjTNK&#10;EONgzrdn9+TNxS3PtD27rpuNzo6fdYHdoZPxH9hVo1HGARgaXB9++AE1GgEkyfvzOISXr85ZuwHF&#10;10lJrS0Hvri+Uo1k6/dgf4+sgOBnEdb31c0i3Nws2aA+Pj4OV/YaQKojL8Y5mTi7ZouhiOX6z549&#10;C1/+5Kvw8S//CgduiK8Xl5fh7OwsxDudy2w6kvo9oAEhrgnMNA6UtwWvLbhEElCptdeOoOlm2Z4A&#10;Aomyb+liZzzPiYAFuwHmlXRLTTgAjjyX5HC6lIlkJ+UhrfmIuZX0oUeixmaK+9TCrMRewBAXZ1rt&#10;qPQkjXs09Y6156iXZOgok8jB0AzHgL5DhXVsl0gW3DJ+AiDJ1v/d4kayA94oxueWy6zlv/bc0DjF&#10;v62Wq15PN+r0B7OYAJIs2/HeLGl6EpyWq/oS9HzOdV2ShAPlRIyPFTSCUVPYs4DeHmoT1oqR5Iq2&#10;OzERd67DTH34SIwAajQjv62qjpfJ/KFzHCeFNkm8iauEBLWaTNEq9l0mk4xxFnFlbtcKQEGY6mxP&#10;t8q7qGFo9wKNs3yah6OjeXj+k59wfco4c6thW6LcEjl3DXp01UmxCPErqR44pXfMC+WeGc19sl5W&#10;q+6kcRxZSZSpxWig9Pj8XGYDQJGi2PUOwYHSYNK6BAAKZzz/DiO9pmsSqjYKcdyzQZEfJqOEOQ3y&#10;FCBWV9slh7nT2ZT9p8vzC6t9oFG5khlrjpxuICaa3V8MxznEDpIn6eJPyZpk0J+JP2uEn2SuhHiE&#10;dFLbxmzIgmlzuL8f4pWAKdg2sQ97yEYD8Am+DjBPgTIftj+kedBAtdcoLL9Z26/aje4Qi7cW41f2&#10;WgtbW09tXR2ATQoWHSmU242mdHYTPv/8MxYpspR2baBS1C3cey4cdCMPJgGYzFcvz+2g2HKahI2M&#10;G14XjbTzkAxQMDQSosuLvsQnwR1VMLSuQxCk9wQBW1LkaIZR8aHitVG8kt4TJdSdukSC7rohkR9E&#10;tHB2cWc5Osb8dzn6DHtNP3ye4UiNJCQA+HkiX5rYO881m2cFESgtF+HV9Ypd2JzIiZgFCYJE2zm9&#10;2Oe4Xayo/4DJQezNASFepFFA63JLPlDkwN0RgS63a8WkiPp9tjGGboONSf5qtaXL7XiY8XNQgJyi&#10;jqJI7lsxJbNQ0W2JpIBj7NCKLltAk8mYRe3tcu0BveVED40kwP9r0odbK4o3moDujYTesWt98eo6&#10;HB/tsdGJ4Hd8OAsXV9f8vNC84LOtHd2RyqEPyD7qmmxENwXasCyFmuEEBdsMenCF9ChIq45lUABk&#10;CChvDZFTlijCaCSXlgNpgig8UFQub8ONBX4gPYE4pKhnHLltu9AqCGBEv7nQKwIghVmj1mnR+p4Y&#10;Nusr/TvufddUQCKG6UpJ+lrMCYvEyBs6Z4kukJBqASdqIJHQBIdGS+KTg9I1AtrOBCUTPB7rC5Nm&#10;aBCQ8lkIuQORajR1FeAL/gz18uLI94c34IIaeHXVuaH6lI8aYmJDSU+x8fVb9wnBdtdSS4PoCMLp&#10;HSUJPY+mdRSpdNgwEUldn2FvPH6Pqhcx8Oe5YNjUK0NyB9RWEA3xnRNTxIOy6ijM+N7W7kMrtCcB&#10;JpHcF2Gn3nqgzenKmbqGT9oXlzzc3FQHRaLg6A3psyMgZDq9ryCqSJLokGtqUV2qrnBB0pFSJIeJ&#10;cOJaFyxs0GyIB65HGbseoN2Tbe0uoUIn0JSljXqXXcQd3CfEHjSVtoWa2dJn1KXFTi+mWDKd99Ys&#10;cCV2LSqT9lLiCXNNY5uS1KaUzSQ0i0pqmRakwyNu7lNfs/HErHDNj0pGI6CZA0UKEXSgqxO9fkd/&#10;ax2Nholw3bquhTtul2i6h9S1SHZM3FEY6Nk2dBCUfuSYhXXj4uKw5sQ9IHWCBkKC/ctNTiLhRHni&#10;GQCRbd+H9URjhrbojVvkklwRgdWrubWhl2tAIkQ3cjSm/HvqrmFriQfp9SSXJGy+47nvdrrm4VD6&#10;O4xDaebNc8UbUVdSisOjOSW02o5JBhhnSGDwfUAMFKT45DzvOFCKlThFdJnOKEvTGwlQh1K6PmjK&#10;Y31Qewf6PXRFFjXupxIe19GqfMrORiYbtYmjGYT8oBFBa+sDFC5H4zF+xW1PbYpcny3yZBMvj/MN&#10;FBREHzR1pdeUu3h37BQOCcjvCiF3cS9wj7FPpPMo1BgafRdXV5ygzg+HvWA4mpkUwLciO3Jdx7KS&#10;67sEbuQe1609oXzVyKFrLxr0pDOhWdxw7ylOafBQeYGAj6f4ULDQxhAOzweNX8QBoAPbTJUrEeh4&#10;mI1rETlypohbNm6VaFrRnk/tdUdWsE0oqA2TpApC5NBpbVUQbEDnKtbUAgTNBjGwwiQZDXJLPkF3&#10;e/XmbbgCcgoaYPYcT07OrEA5CPvTQ8tFDkJr92dVJxw+DYA8BCIAzX67bqB7qkhueTH2Cpr3oKjZ&#10;Tbuw9fOjVy/Dd7/4LPzIisl1Lc2vhsi4QNplt2+6IUOnOxS7KzvWJXKy1k0wRK9y/Z9MQ7vK0ReN&#10;09xTpz2Gznwt9rZz+x5izAcbiXfaiJQuPWdAY8Q3Nc4TIsJrofC6IVTsJmuS2QiuBdSQJaBiQwwS&#10;le0ln/375ilEiNSV6wj9jUHH//W/gZ+hGNyAyoYGw+vXb8Lf/4d/j8+RLAq4gJK6V7i0SsqB8Pxw&#10;xOc/dG0uFqMjz1Pt2UE+oMptf1SSS6FOKwblRIckakw0co2nkhQpbyULTJruRUId0xQNDWmebyVz&#10;TAzAMMQBbf3hozOLeW24uV6E+7NTDvjvFtfhYLLP/X759oqoHzgMP3/+0s6K/VDae0wOUlL9yJA5&#10;OpIpVnUbDo9Ow6tXr+mkCTRubJ/v7OGjcAvd8FS5EOjnc8sJMcBYLu7C2clJqOzPOAcPD4/Dixcv&#10;2AB69eo5ETudLhSaAkCG1x6jzy+vw4P7x8zDcQ6x4W3b/nppa9nux2rXaRnbc8hqDs2rRhR51CHt&#10;qmCBvliVRALCiOPAYgiccK+WW6sPMuYPe6OUru0/+vw83D/ZD9u1ils40KMZg+eGZ4/4dw2zvfmI&#10;yMA7i2s3dt7vjzQYQaOPZ5H95XCcy0MgDU7rFCvozeWCPzuz2qN1vds3b67ZhI9dI1KDl5+tRlZH&#10;xetoc6iHwETDmTQ/nHM9YjBEkwO791cwwbK6C4Y0L1++CL/zO79FBhHykJOTIyKtP7eY+lff+zYb&#10;J4cHM+kRUnoDuZGaN6iP9g+mrFN327vw5Onj8NL2UG71w8nZGdkXL1+/DL/8y78a7j18YO97Ex48&#10;ekiJhPnR1N7ji/Dhhx+GN29feW6QkvZYuxQMBqwCA0hjnQi+snKGmqjhqD0gOQIgCGWTeB7GPK8n&#10;46kYPZ5PoEJCPbR21ggR2JQ4qX9KxkGGlpZLJa2frdqPSaycljWDa/JD6qGj/WIdoy6mXj0bdbk7&#10;CKvRh9dkL4B5bEmqaJKIIUUZkET1DRH6BIAMrA6+k8lGLOQXapYJQUGl5K98ULvZymQCSDQ0EFEj&#10;dFRuDCApV4XeBs8YMTYIMgB7DQ1Ju4Ab7PlYJlaky2O4AONQy9mH05zAoZU9W7j/dkOyo8NDnjE4&#10;05B/qmHpmu+oH2Lda0qOlfIGAIiiKMWuqx2lST3yVjq0jZvrQQoEqD70aYBKBQIVDex9qyERW3Jv&#10;miMvnNrnu7m6ZHzGOv7GN78ZXjx/zkYmXr+tpamOxii4oTAmohOzo7g3Lt3SGWGRqclhRuM5nIau&#10;bOS6LjxNA6nfV1E+TM2tmrm2zCpbr3tj9imoK5rTIc61O0s3nWw0ZKxqZ5qoLiBzjz4HrYMRZK4a&#10;WGfba+0Nw+Z6R0r00elJ2JsesNY4P7+wPXUlg8Qsc3MUGYpSg7B+F4u6htz7seTnQeWVKaXkYDL8&#10;AoPLzpfI8sMBUbF16MQbOOBEU5y6iLE3Sy1vxqBdzg9hbd+/jeTei6OCJjYuPkYAVaShwDAdh+T0&#10;6PD3EbzpxLPZcIEdHh4x0UYSQAqriyySLgEETCp9NCRZ0MHDJuo65FFQEpZ2+i9RzAR/yAZDI7qh&#10;6x7FTKalu1SXLsa8rUiJnLjLm5zgYiKhOuFQuXkNXIeqEJoOcF0UPq0aK51DaGg1kaa71t5E2jBe&#10;uJWccEQ9igGbmIYE1OdLXGcOaIKJNMgadbOPjg75ephKkMJj7wOx1s6cAYUDgnEndhw7aoEFjItU&#10;4z5NgVJIYjeqWJOawCQ109S7bUQdJF0aya2Lpe4xQbOD4mCPGw/TM6BwsFbopBrkFozNhQKSRQ6/&#10;LsTHMEsdVdjw39HUxNewkak/gaJtC0HQXPQpGGWM5FhEIVR2/iPx7xm4Gz7H3OljEJI9nE34vSyA&#10;MWnANBN880x29Z3GQOIaIvhsaKhRzyPSQpWuQ9qjOGCo0TV/8bX5bF804Ej0YLq0lbI578R4aVxQ&#10;SjdiasmfdLRS1UCtO1qi2eyUgtY1UTr3aBbaUeuO0XK17aDNeZr1hgFsOBUSg6+oASgTEwQvTsXw&#10;cDpURCu0BPWE/BdRNC5OCrSKXDfl8iqY+5ZTpK7AjTlpUQOR9ETqNWr6MxgO3MJe+4+Fsj9/Fkse&#10;2JC0E40hbiiL5sY1HAn1Dir6pSH3zpaeQrChdd0KUbQ6k5BOSN3JUyquPcACTYhkHYV0SqFXnwR6&#10;EI/6CYiKRhzQZYfyiPQeIdYa6pDEaSIn19Kdn7pmT+RNP04RG1HU8LyIHGqaXoweBytRPWzCSdiX&#10;dNjh0HVXdpwQ4T4XtShmJPq3oTeW0YRO61SHe6u9GzXe3JOoDagPEK0WcmmoojgW9QGxKcs1dcvY&#10;BNI0sPCm5CATKhCfofGmJJFgsainnWNpU79ryCJ+AkWBBpHiryPAMrkdd02+yCncnRAsYy5E1yPF&#10;ps4NTOLJMqyJog6ZWLsmoqNAi7Kf8iEB7Zq3ch8faP+3tYxhSCPPuMYLNt1KbwS2TLS6RkHTam8l&#10;RF7lbLjAM41NbaKSRNdp3FlURhNqUnDK3rjaiVNCNpY8Yz/QIdyeN2IvJ9qRJBkkdOz3NR+yYZS4&#10;rp5Ev2WsI3QxzGdGvJ9AdnSaQSNOzHUeyYwl7fU+6WQ59GQV+nSYuGIaPMjc3XzH5Bz7Lne9Vkom&#10;ZNKXGQ0khoz7SVMlHyogPiCx7Wi0SLZvlzf8+v7BhMUr9jGuU8YYcsZk49vjMBrieG48l9g8rHrj&#10;hNad5GMm9AWn26SbD7WWV3ZfsWepvQMjK0tGIZmA+Fi59g6uF/EGxQAGFJzoswuecMhV+9Sb1F8a&#10;+ogerzg0cHH+RpSXSBNh6hvKy5XJc/BYxIZmrMEdpSwoF5G7WVWQeUrcGYgJGdsQvGE/m8GdehjS&#10;wR6ba639ObZfEc+UuB9cbIG43S2J8osj3HPIfqxYkEP3C6YRd5YbXF4vwoUV9td3G37Wx4+fhLPT&#10;B2F/PLNfB/aztg/svaoop/A/XEkhWbGwe7rayNhsNBmF6eEsTGcHYe94RlmC1tbB97/6SfiDP//z&#10;8L0f/zC8ubuxz6BGY6eB13TiQZFEr7siqnWjpIqaTYkbS3mi67w9xBLGNc/piGyuKkcnt32xGXd6&#10;NI2mTZBn6JqAMtOQHEJbC8GuNdE4YlY1E4crrr0kUXWnpiE3jIQuFHK56YuoQN3loDPYZUlotuWD&#10;XyxSoJPAljg7OQ3/6B//l7/YBh3edH1flFzuy4qVEyuEHz18YLnVIRsYmB0DnQuzIxSTdJEHImM8&#10;6inTLE4TNc+xz5C/gzVze3Ue6t06HIyt2F4uZDaXZSryG4szAYOonGij2DWsOsMAsj2Aemlrl9uo&#10;JHnAgWAVRtDms7UOSYcRtDBtD169eh6mGCbYnj6/uOBwbDqdhSUMKZzS/+b6OsxP74ebJdC3mRWH&#10;98Mf/8m/Co8eP3Xn3XX48BsfUSrk+mYT9mfHVihbzmLxenowD3/4R38cPvroI/v5uzC0gjkGuMHW&#10;ZxalRHrf2bk2PzkKhyezcGmff71e8fzBfRxDdmZxS00wDlFsrZ9f3oQhBdW1h5A74/tLN0sShRGm&#10;IFVYFzLH2pXQXE3C7aqktAqG9JUDEjgEa0PoFDqkudaG1bYkigYAAuQVcdqGn7y5C/dPZxafdvas&#10;D8LbqwVZF0AH1jRhiqgtOpsMGbuZ20P/KQbDJSFDoGMpqEmjJj3cdo9mY1J5uxwMZiKBSDE7c+16&#10;aC6S531c+FkbzuDMRb1au9wImmQvX76mMy2Ya9/5i78IP/zkU+pxf/X8Zfj4lz4mw2FJp2QMaQre&#10;64f3H4QHp6fMY66vr9QctDV0abH8cH4ohpZ9LmqroVaDbuR4EuYwdbD1/Zd/8X3mjk+ePbV7v7bz&#10;b0hU5J9861t0u4ZxFhovPMPtuR8dHZGGSc1nIO3sbL25uXbN1NZds3XPcPb2JhYYzsK4wq574/It&#10;RPlHwU30FBs7zWiZRMpQLx/k3sSX03NnjIO8WjqrdQ9eoBxOpK+lrt3HnDmJewmITgOwcQkr1SJq&#10;8sUOyuh0srdbrRFQrYn+ckdZyUs1RPxS0qhU0xA5D5xl2Rx09+hyu2M+hN/RBBqP9vhsYjfU6hBv&#10;nXHndqdBIWmijYyiuGYou9WQBdGUGkTi3IMZCxg3ytfEMoFJZ9f4jNlfyGWWQspy1l9f5ECNwpGT&#10;NPuZjNmEZR0dvQMj8Xc3+SMAImo9JoqFU7uOP03kChmkguVGdpHrufG55K5bDEaX1crIuZn/e3MO&#10;vZuXL17yOjEQQT6GYe+WOX7hYJfQI/qCS0611I8u+h4K8gE0+ZBLk53iCPrWEX0yvJP5k9ajaiYi&#10;69zFm9rXTeNrWnJKsSM6CXry5h5ARWSTIae3X0A1g5VHVDqbwFrXWuOu72rfsz8dk9EIkALWGj0l&#10;YuUwMnmRSzavN47fSYv9TJp7qcsvNP1Ziz0KYxICweI8HI/2wyny6dtr5iug9W4t/wTcYdWUYW3n&#10;39gOjw8tpqCSnu1NwxWQkjCsa1VTbe3PV8j3m9Zlv6zmsF9PB+NwaufsxNbF6clZSJ4+evj7dE3s&#10;i5KYhyrgw9SYYvFRuIGEkBIokmELTgty0CWAUshEwWWh7VBVFB+y2h7woMBES02ohItapgCCW2cJ&#10;Hp4KfYphN407h0ZEhrF7TATJUNo1mTsseWKIa4ZG2dCnCLQ675Ak7BBnEhEGvQ1wXTU/5cJEB0i5&#10;Xza10E1tJPdAimgOBj26DIEDn2VmCTeaBLlPRHBfal8kOHw7pzK8LlA3QNqw6QmEGTRRIk3GqWEA&#10;i3oIJDcumOwiUQhkmCLRrReNUbvfOKgSIJ/sz/ODfbt3Q6Lb9kbSthqPLWGzYIgiB03KyJEjeF3c&#10;f25W79pDDJ505k7Untehz9oFFhzs2CycIrZBltpN95wU2NEYAWoI9w4T+qPjIwm9kxo65ERkYAsc&#10;lJDp9IBNOWpVoAnoTkgSKx32NuqddhbWVcrphnQPLq8vpfOQqVFFikIbWHjjvakCVQenBztMG+5k&#10;my0n/DBUSd2UQPqJVS/+mRHdIwMXHMw8cJtCblY7acXgWobUEUtJJVfTQu46idPk3oeQs9nX1n2D&#10;TdpImRxDK6FJSIf1w5QNYokXcQqDabq0viRSOvCDGYsk8+dDjbehGnKkiTpqr2nkSNu6Dl6XVBEJ&#10;6SLpLP7TzJssToB2yDT2H6d7RKW2PnVSMda4C2IHk+8OvZb3QmuITrX2nDakrMdsWKJBSRRW1Dl4&#10;id4Lyr6GBXJgRaNhw0M54l7vdLGoGeFJZUxFOTUR8HpASooaUrlRxZDXzHw0jv26GzZjhdoLdIKC&#10;fiEQsficcnTO3XTCUVcNVlXK5A3TqMZ18zoVVfUmIh8yqPGAqW9GvrJPn3KtDzzf4VB7o3DtFfx5&#10;MlECgwYo72UibRt+bU8mO5E3W7jnSBMQcpGuVFZgZakQuWwK5tKOnJAW7LD0Rusialt3xWxZhXTo&#10;5w79gmYOaYpAXrnTWOvoGyR2NP9pu4NFv2i44RNb0UDrXrejdjfjXakGDQuESMOkwt2ZB+6oG7zw&#10;ZHMO54cX7l0zDo0+Gj5EUe9UxWZrPnDTlsxRh0Le9k0srKNc+n6kcbqsQukNbjSmkLxhygxpAnxg&#10;oIwrF5NmAsf3z90NXokQ0OcDGlCIOoiJs5qvA2mjtXKBT7zpS6o1GluQAGCytuH64bpLY06cIQwN&#10;TVo8v+FQsZdOup74pe5G3yFoef+GSujY5GVTvWYMw+cZW3KJdbRH52WZn2CtS//Wn3mQZm7s9MvC&#10;NSg7522h51uPBzsfQuVEO3Mibd8HhMviTqjng4OZFcozrkeaJdSKgVkqLamchUIVbq5v3Fl3RGHw&#10;JiiOJKkbAbUVhfblSp24EVHD+xRHMgQbT+R23rpeYEYXuUlvMkNEJdYA9YO2ROIxOcT9jtWgynIN&#10;D1s6Xg/4C8L+Mal5ua0bu+fQBcRQpxKtBwyE3fo2rFY39nNAZ25YLBJBbb/WFleu7hbh7cVV+OIn&#10;L8LVYs1C9+QUJggfhsPj0zDbP7Tze0LdstQSuTjNlUzDLMoS+S1kJmwP4Cy/9/BeOD49DuPDgxDm&#10;07CwGPOpFbD/yx/+Qfjz730vPH9jxSym5B16hg7KiTSUgzvmRt28SZNjJqDuJE6XPTe36WIQGxCl&#10;a+84xYbmII4IiRytQ6ZDP2CKvKhzZ8ZIBX834GVDz/Oy2PUCuf79ehGLzk6OiJbgnnXxRmklBZ4N&#10;HGw0agplvv+whqQx59RsNJfR9E+EaDk+Ogn/6T/+r36hm33Yv3Sd7IbObIzkvaEdGsqgm6IRc3R8&#10;qNjlhRr2Hu515GjK94s3meSVvctnDRRKsQ4FHXh3rveUMXGhXt/sMLS2x6b2e5xIX42atZFyn5hx&#10;StTryNcpkOgo7NqqZKFX7VxHFueX7ZX1zXXYLBeio9t+Bytmbs+cVEoY3dlngpQM6Lfj/TkuKByf&#10;3COyCiwb6H1d3yw4DM7BuoCLo/3Ca8zmh2Sk/PAHn4Tf/u3fCucX56TKHx0fE1EFWZf9/YPw5U++&#10;DL/5W78VXoFKbzECgADofGFoPrPc9+Xz50QW0SDsdkEEDujtOI+gk43/dj6Y2Jai3kKyB0wkInIx&#10;KCIww2LQDrFIzJwNfsYdcoHGH1ueBSfcu7XVEHDIRRGJesLOp5W9z4E954XlxND8Rk1GE5DVzuJ+&#10;y/Ps8YPTcH51G+aTYbhZFELnUGM0oeQP6Lt4bezx+WxPjRyykYAYlFY2HVzrpqfgYa2tgcopmKBT&#10;ZqntcpG/xnruzA4izymYV/iAsnaZJPyHAdN/+B/8e+G7Fiuvrxfhb/+d3wx/+mf/it9zeXnJJhLO&#10;tpgGJiPmLPs4M+33g4NpeHD/fjg8OeagBvfr8PDMNUqzsLpbhz37+XJXh2//2bftfFiHt68vwr/9&#10;b/1eePP2TXjx+lV49vRZOLQzEfHzd373d8Of/umfhqePHpMpRJM0y/eWiwURXEPLoeX+KnRUG6lp&#10;RJmCuvZGS+pmYtKxRs7RASWwl2jSZ/cfuTXyFA1ZirCA3iB1z8dswELbrCyrntFDcA9BD9IH7u5d&#10;Sb3xYa/Zqtx+54ZzWc9eiJy1QakjZ9ew6eGNIzaAnLrJOh7ax26e0GnW0U29rnrKq4AQMvLE81Tj&#10;Zufa3NtwcXEhuRd7VtC8pV53o/w18qEVniniAtDi0GTuBr9kGNnnh/kOmq+QPUEfA1fckH1U8fW6&#10;2hT3gSjksn7HenAnesRI1M0YXiOvZA5NNpEDGfz8TRw1XxRlb7qXed4bO2hCeXnFnkXXF+lcpZM4&#10;7uN35JD6W8u/aHIK5HGa9qaMqLFUNyhXxH1D8/L66ip89uUXHPDgWUJyBlqR3Z5pPbZ3zVv8GwA3&#10;YH/g7zLwFABkRzdg5f5bNwoMnv/y7K9UX3T5AYYarBxdHoBNZO5lARdQE3f9HTxHstwqAUbwvmBG&#10;akiV9QAe1leutd65DIv5IhAT3aHtZ9GL2dE4sexBPbGzWN937/5rDyGid4K4fF3IImWqtwE3QjPz&#10;ieU58wCE5U0Y4VnZn+/sOm5s3d5VGpA8HQ7DsW2FCQZjkPOxf1tCngfoZItztzAuQV1Jc1gg4qPw&#10;wO7hfXy/PXf0iTaWRydH8/nvg7+OBgGaNCcnp9T3YgEyGLoDVk6beC3c2tE6Td9pp534noIJbZgd&#10;9goEAjbLQ4jY2geHYGTr1CxqbFHHKbdDacrFsV5tnaJWejNCCCr8juQCouUwMOAEN1eHWx1UubcI&#10;waPgkTktC0U8kkA1+mTxGrutMxYOFgA2BZtGjQQogTaJneKEIIeDC0EOm/duubFfW/uexil3aT8d&#10;hVYbEB9AC+AejKnbEXPSQMfFSigKJM90svVGiWCrSn53nRmBizJm1N3bcfKXkgYWy/VxlBPRh0Yc&#10;qLcDWwSH830W99JOUIe69EOPlGh2zRsaZ+B1ptORGnhbOYuqeRSzIEbjFPohB9OxG7BIv6qn/PGw&#10;yV3EfsDnBAoDXM0w+eABG/n9jKT/R8qyo2Q67bH5bC5Ekz2vQ1tjCEYovBvXLsBzB00Waw2HIjQR&#10;0DTt6JF4Tmh8gD7Qun1NkqiZheuC6QwCAYqvlGtTjbWCNu56DdG6C//ZpHdrplMtJglpyrWDtUBd&#10;OKyltdCsoguoEd1NHUQTjlioyhK8ZBCmC2ae9gdG13TjGoqF4pPGnyZFDRFrOqwibyCgyO6QWmxu&#10;CixEyjoppmXJJv3Op1djF6nu3HLZGOm0lpx+3R3MNM9pRAfXgVOxsGr90NRhJqMb6idESe/iJD00&#10;Ic6wbimiyzXg2g5t6DXLQH3OXdNit5N2JKD01NyAnoQfLnhGk4kQxHWrexiH2A8GIfagZaZmZsvY&#10;0zjijo3nRFok0r+LiQaSFkNFDTFOf6Hx53qMpdME4IJWcpqJoQHuXULkDZuQIfYETAUwi6dMwvaR&#10;F7mknyKeRK0flm0/IU0yNXvkTCzaw2g0cQ0wFdy4rsKboCyifB9DAyl3wWYi71rpLKGh3qFghM4T&#10;Cow6KW3d60+wAeD7SklX4N7oxHJFmVQSGcdd0lj1lBiipT05yTm02LoZj0xsIkfYFp5kg/6aOAWQ&#10;E1Yaoyx7jTkMbZj4xW50Elx/y5uypK27Rh9+BEVSTjMLNWqRjFH4GdqGNOko3GwiJrWDyVNXzLoO&#10;ys7Rt7jHK7sW6Lvg+mfzGdfpern2qWTW73ckSvjawJtpQpur+T5FkTiU8Qua413SK+Rg3E+8ifpN&#10;9FmZ/CbQoFmqWECBknXGLBkTQSWxG19Xbd9ok8FN4s6xQk2x2HEZBTZYUATgrLqTuRWSecRkNLSA&#10;jBQ6V00+ItR2RS+sTWORNOee4EQZEgCZ3Nfw8xz8gfZG1/SMqEaiOWy9397eheX6jucpvp5SM020&#10;2iUGikzu455SDGod0OS4b0DqY291+qCdk3vrzciWTcjaJRtidw8WJQUxju53RAUUHPJIGzNo3eI8&#10;5LCicgpr6oYskZroiVNEo0A5EsD7ksxRfcmA8gJ2ZIbKBxCIQ2ikrrZ3oSmWth7t124VttWKaN7g&#10;CEGgQ95eXoVPv/wy3NnrrrZCUdx78Djce/gkDPf2Lcea2LreDzF0JYEkpMlVQefw9XpBnc7x3oBI&#10;gvnRUZgeHlLnrLH78PzNm/BX3/9B+Naf/0V4eXkRFrZeajYxE1IExYKo1FhzRAUbN55kZz6Rpyaa&#10;6wYFd1/u9glRDx4zEj4Xp+Z2cgve/KYmURDajgPRxNHk7vzj7yrn+roRGh9nD56VaxxlibRPH9w/&#10;CweWF6BRjcQcUgc4K2qXNcjy3FHuCd16kfzndKFvWFSgsU7qJLRuqDOpIdWjB/fCf/KPfrGRfR3j&#10;ATlX7giQo+N5uHfvNPzO7/628vhcupcXl+fh8krDVbhEpiw2pdskA6iC+U3jzpk472KgtZE72P1H&#10;I2l5fckcH0Mi6O+iqQ1tvLKFQQ4GUSmRrohRRJnW3qyN1SBgS7oVQ2F5e8PXP57t29mzDG2l3OEW&#10;A2DQ+S1PBr0ew8SBnRXPX78Nzz78Rri6XpCdgnUA440Xb6/CBx99IxR2Pt17/CT84JMfstE3nRxQ&#10;7ubR0w/ZBLyAbvnpGQcA8+MT5shY09v1huc3mpYr+1xf+/DD8PLFK74vjKs++viX+DkuL9/yfGAu&#10;Zv/fPz0NX3z2GWMjJVbQrGiDO0YOws3tyu7/MCzWJdd6iX9PtU8Wu4pxDXp60K1FExA6fXkuhs1k&#10;kLIeOJgMuJcnNDSsw8nhnnJm+9reaNAjeNeWbx3vD5lzjCBvZK8PBOPJfC8cHe2H8/PLcHQwCYvl&#10;rs8H0ZTct5+BNNDl1ZKxYDgSwh7DZtCFcfZutpVogTwnYaQiQAFiOKjGLY0uNDTRefr/nV7/ruHx&#10;7lfiwzAZjwz7swRrHGv9z7/9nXB2dj/8i3/xB5KwsesDxRv5OvL88XhC51w0b+UCu8d1WLVqWGAo&#10;CbQ2jAjgskpnVMYb5duoXxAXX785D//8f/3n9p5n4fd+798M19fX4e3bN4yHX376GRGef/zH/zL8&#10;+q/+at/Yo24bmiZgMqSqBy+vrvn+aGLB7KYzyqBhpFNDm0oSH5E35oGab+umz8/AagLKq8tRYx94&#10;VbtC6E9od6aqYXoqYyVZJNQ6yLaA5kXeELmJFY0Ak8ibXY3XhQJcCHk47Km+ooYqp02pG680FJ9T&#10;SKuazfxBJo3B4E7BgzzvtVtAW0WuQvQbaKJlQUQa1if2DwBKBwdzbxyqNuysmpCvdqi1xpFnXc7M&#10;egYwTmfq4O9bNzp0wFx/JnbnWgdnTZK4N3wIbuzHe1O9QxJ2TCUCDxofhrc6y0bMy/LekKFbzwSo&#10;AOGYKJfD88PXE6IGHaFJAMm7QV7tVFgNsFXnwKgL67F16ZSuPoC5Gb4HLM6vvvqCPzPeG6kh6Kwh&#10;6qu/12CkOcx2KyYV8kAfSpBpYde6IopZTUvR6dUwltGLdIN7eZxMpm4c2iJnd1mQyD8X1m/tDLMk&#10;VV2NPFEMJklLNJ7rMueu5UQLBmFbCYVYd43yjhrNnLoQYCqJ3QQquIlq3Q8OWkcy/vWNr9pe00R6&#10;nEOLhWM993QQnlg+cgqaueXpUbG12L0nQ1W7tttCDWV4R3zN8tAjSyhndm5sIIOFM2E6DG/tfpf2&#10;+ge2L3/jNz4OX3/yMBzA1HJThLMoDVN7fnM7zy0rDM8tl0yePnn0+5F3pNWRjxnQhPLQVB6HLnQG&#10;SGGLpYEFSGvsLn7oiGuRazO1rqUi3aGIdKGc02DpXMllNHh3OtBVhtpcIWHiRkeuoAJVIqFNmFng&#10;he01HtL17TUdKGs3MlAnOtOko6q9+5/4RPidBkGaqDEFWicCxsDtrWuKSBZEuazY6a+I8FJTRsL8&#10;wc000FTBe26oz5Gy0I448fKC00VOKaLuiCqKV7fSI8NnxuGCxd3ph6VEBEnsfbPe9OgNJAgwgIgp&#10;ZioTjAn0Q45mFCIGKu9oNg0HUzkLQbgXSQ2CXdfNZ0MsEcqqo+LJCUkHYOliYnHXdOIEqeGUHv82&#10;nY4dQt5IM88nR3CUJboDTQUItFvCgKZmV0zUVen6cTFNBNBckdaDAmI/6WfSnxI9h3sNpAgPPKcg&#10;4XXRMABNAd18NkQ8ALFodkOHrqgmjRe0yKEcb0McekdSIL+i5J1mGBMBIih33njTtYHKJxp64xp+&#10;fs+CDqWSQXqkgncweOdGSg0MITJIxavUoOK9SzO/N3Gv68DEFjRdoBSBBK0aD8gKFJjIiToj5AkO&#10;TwS8NBbEG8hCTmzatkdTkbJFB93M0TAxkz0W3YnocQioTNRdBxDsV9w3Ilqdoo3rQ7LYwfc5KUwU&#10;H6gXknfoq05zr+XPUbTd9cMQ1IWOrEThS2OaWvD+t0oG8R7Q0szdnEcuY6W7XK1cE7PmoYW4k7j2&#10;YeJ0PpjH4zOggR05OgnwezYafRJHyhfWBiDblcSV6bwJSQEgh+w9aqc1R27+gVYTEhtcH5rNgsU7&#10;Qg7IKW8cIhFPKJpcSYsUhxSahvbngvpDiSegKpIwQInc6GQIsW825wd9odwJ3tOGPvMBgcVH6grG&#10;0tjC+g8uostEIcS9tiqL+0TNTd0DR2s6KoegOuFfe6fhttEzTLLUGzFybWbDp4fgS1ZATX8lAmxi&#10;ujCwKAmia7DJgga/Jw2xNxmj9xpvKFYY8/kZBhIxRqICihGKgq07kyEBorP4VLTZ9j3DAE+2soHT&#10;OBmf2r5JJWOcvKey1I5kyzOtQU6Hi8KT0pzaOGiQ+biWDYTMm1+d5qacQEtqTCHeTChnoQbf0BNb&#10;xHKZPjRy/EbhBU2rWrRJJtdl0xucUCZhmEtXzpJMJGk4E8uenqAnJlflwpOIhnsdBQFpk067ilxH&#10;jQhsotWlAzixZBGNOehfYiLNRB7nPGjlbexueZ32StMLYDPBdGq50KCNa0gJXUmHePs7zmPEPKIh&#10;DmaWdA1dO00NSOxdDMGIRM70fOBMieIY9x/XiXUC45DOmIk/B4pQHDNW9+giavLtpGnZKq7RFT6o&#10;gKSe1WDkMtLq4rUdsiiR9ERn/CQacdzToPENaQqtKTS+8RoJC3r0uHeOUkGRDhMbFEFxu7E3QWGG&#10;TVRxWIMzYGFfu7xZhLfQg3p7FdaFHMQP5kfh7MHDcHb/sZ2XszA/OLLC8piUYZxJ1D+1+3h3e8m4&#10;j338+MmT8ODB/XB4fBwGEHe23OTFxTn1+b71Z38WvvvjH4drOJ5iT3phGzoDi6A10VGbY0e/yN9I&#10;SbwQ5MpDNMASApBFTOuUG6fJdLo5zAOSuE9qUy9sOjfHDqUtdEXj6N7EB1cuN2Lfd3pyGO6fHYch&#10;vmZr+t7pKQfOaAJfXV1K4cFR7VVHJWYu4rq4ReGFaurDF6E1gS4iUBjay3lMs61f/5WPw7//9//j&#10;X/hmHw2IHAnM3Ng1PRFLsH6vQHU9nIcnHzwN15eXYbG8s+d02qMtyOjA4HKgHENGTxEHnGQA2Pod&#10;w311a0UM9qmfSXEi46GYZ+CARhi55YyeRPS0wEZuHDI4qDQg7EzJGmiMb5YhoQt4HC7Pzxk7IbG5&#10;ozFESToeGuJwtB7buQEab45hiX3U6WwerlZb+1oaHj/7mmKCLUi4Od5/8ICaoPj+s3sPwnq7DgM7&#10;c4BWPrbPjzgBTbfPfvwjAiOefu0D5uunR0fMIeDeCiffh48fcXh6fv6WsV2GhHYtdhZ89dWXrA1w&#10;VqCR/fr8RrI6foajIIbUx46oPpgaaq8uN1WYDuOepsvhtu3b+Wxs6zs4KlaxDRTb6XRPDZL9Mc9S&#10;AQMwoHOZDfvek8N91jNo9OH5g7L76OHUnv8NG4N4rVv7t6N9GFyAup1z3bx9e8v4ADNB6stFQgVi&#10;Ty43ZTg7PqCWMPLzvVHG5iQ0wvE1NEgRCzeFmpedc/ZfB0XTNUg6DbG+ERXHpHWyFrJfH330tfDJ&#10;J5+w6fiDH/xQWnKuWfpLH3/MZ4PYgzh8t1zTlfXNmzf2HM/Z1MZZB+QXTCBZJ9v7wggGeWqStGE6&#10;GfNcPtjfD/fu3Qvf/ObXw7/7d/9u+MM/+iMiRDHQQp2INYR86dXLV/b6b5lPRJ5vDlI5CgOJWrtZ&#10;BbQG1XhJe6TaiZ0FOD9bb+YRze3GHGggcShncRFNETRxiBKnE6+coBsiyTIf+ke9HnaXV3UGFbiP&#10;uIfIj5I+pjd9nGfOHEe9MeP7VGqyDjxfqB1swBgdaxjVuLNvwvVzp2Ye5ZoGYbG45T6mISYamd5s&#10;69B+QGKi9gLzbWRnPeIVcjE8wzSVKQaktTAgRiMUr08mDFkDkqWIfND6/MVz/o56KnaTO0oGZHLo&#10;Ho1HPbADa6boNN/8hOW6K9XYTmgaUvYyZrwHrpGYuwEEEIapy82gj9AxbvCM8T2oeVNn6ySuO4sc&#10;DGAI5HBg/Gxccg2vM7OYg+eE+4C48sbizvnbt7xeGJsCKYr7hBxuxTyt4GuhF4Oc7RAmMBZXIX0A&#10;KS0MM7imWunplc5a7Gruxtc/agSwQnEtdIsluKmTzlHTkcytqu6BURjqIFbCGZu1IbXII74mm7BV&#10;5VIhGqzg3rNGiYSMRF6K6xdIRzU6YjAYWDQCKQWiIgsHOaO9zx2GykT0rXkfYKwTe63VoYE7ibWf&#10;mTGHx7Vu+EAzKjQ3Y0m0TQfjcB+mqmAbLjc8J8mG3BuG2b0zW2MbIrFnlq/fjwfhvsUUxCDmrJbP&#10;bOKGxnBPz844bMrtAJzbmXAyGofdq8twHPKAynBif/9ydRsWFqaTp8+e/j4439uttPGKsqE9dZoN&#10;eYEIUJh273gg5H2DDw0zdJ4HpDUO+MD3pwfSZ7DAErXShQEslKKijr7LXHcIjki4Hbm7eUVBgQQH&#10;Q+F6c+pex2xiob4VnFQBA4uU0wDNn7nBBNOXCL26zTtSZtHAw9+ZSHeQWfC+aQBSc3JcOcWE4pls&#10;lEiHSF37lFPmPbqotJz+YK/jQINGz8w2CIr2spDGEAq11DWA8NlA2ZK7VkGL77HTVWO1lRmY8FDw&#10;s4nr3eB9mBRkmn4P7WEO7b7ft4f7wbPH5KLDIerUko45tFWihlDQtQW1q6sbHkqpa2lRaN0C+/nF&#10;FZ3JoA0FamjuDYzE6ZgqsmXGIuqunHdBQQDihLpKg6GjUTK6ju2NJnZf9llMJtRbqTldpXIgNArs&#10;M0uoMxACzOYe9KYwVXG0AET5OxpkS9F+aVqlOGAyaZShYZW4QQFNYBAco4afEcE5idQIkfOgFeG2&#10;Fik26vx9HKTQOkLjsaMOdDBvukrmOvgQABF8umBHBx00aLOBIzBToRMz6b8hIQBNmYEROpD2WUBx&#10;p+EEIcWuy+dNfgZ5vE4ulCFdmLYFqWqkv2Dt+yQroxZjIpHSNOs1E1A40+Cmrd1QIPqpQ1aoP1EQ&#10;u8OEehKgcLvbZTdtQ4DcEf0pLQZMZuNWTWDCrltNDWmwQ93OyqdlLYu4ykX7QQPsaBWRO43yfhZr&#10;+7vg2WwikfqekNrb1m1/KKDxQ0RZJxbs2pcUbm+V/BD+nCaOeqzUsKqlN7amY2hGlFwaJx6wndYB&#10;Uf9W2mh0md69OxBQGLLp6BRUUqzR1KmFGN5s9TMhlg4fUZREegktizMCByHNXjgxVYELDUs0KLL0&#10;nSM17lHFOkbOfdg3aLQ0jp7DfoxdX0YURjkb8v05cRMFd8V4vWWDvKNmYI+l3pTTc4gd7exU8UwI&#10;nKk7lnHokGWOZk2ZVKE4xvvhDKXOVlvSCVQUdCEJuyZYLzjrhxmRj5EMVQIdUaXnxykwUJJYvVEr&#10;XSd3f8YKBIKY4v+ODCK8v9W0D9QmxIq9iRp9FdF++veWCJ+EsaITmI86F4KOWuGO3mh24NlLd0gG&#10;QZJz2DHZAKIYMXBxKyf2hI3/hIOcOOrcwKr+DJMGSym9OktwKp8AD3xCq0l5LX2+RE2K4Mk1tGAx&#10;NLu8vvIhUvAmRSAiF3Ro3HtRsXM2fBrXS6FpSq5zRRPq6j3KgetHZi50HWuwgOtDEoFBB+hylKko&#10;ldB0ZimpGxwJ7CuTDcp6wBHORacTNwjB1weekAphUNPBHkLPNDKaTsLI1mXjLrhAxSG/QFI4cnfq&#10;lDkC1nDlg4O8R75XLmytRFD0L8SAjEYpQoqHWHtmh/PXYg8RB5z4BKdxZXyGavqqUZD6ALClFnHs&#10;qFZR5WXWQXswe+mcBhlwYYH7IorYmgWOdHNI6bHnhBq+3K5sL9hZOUKCi2liyziD5giafNB2+vz5&#10;S6JYgAqE5teDx0/D4dG9cHB4YvHj0O7tmBIBif0O0fsGmkvru7BeXJEe9+zJ4/Ds0SMrZo7CEELr&#10;9jq3lhz+4MvPw7e+/WfhO9/9XnizvOW+IRLXdXIkBKK4E5xqGzuSvQkq0oS+bXtNPRaUadIPvTqN&#10;TzYOm7anVMZOn1cTMOmbf5Qxid4ZdGioVDp4MPIGpOulJkIKPXpwGu6dHFmRG4XDg8Mwmwlh+8UX&#10;XzLZRa5Fw7RWWqQadkmeg9p8QDfDYZIaWy0HMSgAcFlRW1N/7GCchXunR+F3fvt3w+/+G//OL3Sz&#10;7/2mCrXb7BkezPepQ/fUigaYSjx9+ozPCtTVw0P7dXTIOEL6VqJhUIckifzM69BBaMQiEyg2S0pk&#10;jO2MwdmMfyRVPYX+5YB6RYPhhOgN5p9SqiLjpnPkbX3vMm8GMmcD2ZQFnMC4dt65PLZhbfk50GuI&#10;odAARMSczY9gwy1EDoTfC9Hp4IyNQdvhyWm4uJZxx48/+VF49PBx2NRy5YYEQZMpft5YsQjktwT3&#10;m/DVl1+Es7PTMNyTZjbdyi3WXN/chjnuFY33SrqzDjvH76blGfbqxcv3KF5JuL25k2s0ayGLi7uK&#10;skVgusrwQtq9pTdNOLC1GAAKLZqEEYcMDT87dLtp5AdN3BXoW0Dg3XLgiDCA97+8WpGeDE29Tz4H&#10;em8azq9XYWmx9HSuwSpYQzDYu7i1HGOgn4WG9/5EMkySXUj52eniPJLxIZpgQ89HqWVdQ+tsxP1Y&#10;VNLEKuxyV0VD10jUYJSHKsqf6bp+v+kUd0wvuz9A0sGgZbPeeWNZOSLO19Ozk/Dpp19Q1B/169Xl&#10;JUEsbSPjrMXtLeN64wh/nKnIAQbIPXarMNmTU22IauYLOBNBeX799jX1+6C79/2/+h5rL5whj23N&#10;IaZ98xvfDP/df/8/hN/+O78Zzt+8FuPI7h8MIHgiAbRite3V9SX1l2U8pZwSfx46qKGT5OiMwrYE&#10;owwcjS1ZK2r8AVySp342BGnBoi6Lk954KU9TlyASU4rabkA5utkC63jk6G3TazX3a7obwGZZLx0U&#10;OYChM3HkmUykH+qlDQc2cEGOJEjIPSwW1IC5enBUPk0fKp2vx0dHbGJ2jAvkLOdvL8j860wxmSe6&#10;6SVrtEb1kxhvVhvtNjLEHA/ZoEVjDNdJUIXt+xmbYKVMQlirST+WpqBN5Xlfy3W+ovurzCVQn3QG&#10;bq2zf8hGsM/CpilqEJqVDXpzozh+J+uFOk3owLKXtEkIstq4Bq+YhNRotO8lXTqRgRmeDT4Hjfrc&#10;6BFrRFrkMRuNBDpAqs1ie+XvhzXAAauvL4IsvEE7pDSUo928ISfZH5kkEnVHyaSSe0B5tZB2pQ+N&#10;O6p97SylumeaCSXJgTsZgbrPZPRlqei2pUwyiZaErJgzbloHm1BTfig9cJw1GNpfX99wTaC2ltQR&#10;pJKmjEM4S7bsS5W+bFXDdPp9Pytt3NhZc60zocZAtcMo0a7l3uGBnbXzAMxwcXHOQdTQYmVt59rl&#10;zRUlYIBIfDIYhRO4xLfKnRKL70Ueh8vVXZhbzLr34D7ruMRqoZFd+uvv/zhEG3uGdoCc2vO9XC7C&#10;Gmcq1jAORDTYbq+kG0CYo22Y2cGMEy3RfaJwenzqjWwhWxDMNpsVi6aO79w52j558pSBsjNbWC5W&#10;nPzTknoozjI17crahR4zh+NmQlPYhS/sw+CgA+ilsIMGlKcouiQMm+L8FjQ2PEBaor4Id7WFtVhv&#10;ldQ3TgbHAofrrlPbMF2/u9twkp5nea8hxe4zCjYrwolYS+Cw2hBBAPcbFDyFOwwDBko4pf3c7WIX&#10;LsdCNkIAt20tqETSBZOBAqhBdxQxx5954G221A1YU6uhJc+6LtIwtY1YZQMGjdYdSZE0xbCPjhJO&#10;286Op+HkcKri3K4PiGjoBNXVho6kNzc3RNF11MI8yllMAQq+Wlbh4CDnoT+eqPBiYzdNPWG3e2HP&#10;f7KPieuIhfKV/dzRaM4DIuvEsneNXcuIBRI0UPbo9lRSx6htdyzMkOglIe5paxsG8B3t4XFIDUa5&#10;kCtNRCg3FixcPqcH+wwomR2KxUpNDDw3uNdE0FzCRGMnGimEVDF93RuiEbBV4IYjrb0mioTID/pR&#10;qmtIoowNWhTEKJpze82t3bfaNcRIgUNROJAWZQxwEKZj9uwQzNHIwIFY2udA8MRhNHAtqdvbhQRj&#10;y61cKgeiD2Bd0nAjltAermO9E1qFSkSV0GYrSEhQDL+kXo0QV1ZYouja1WxAYU0l8UAuUYUEjgMF&#10;XWMVPjSaSCiQHJWuGbir+P1ozHai9isLAAiqDLBofNj1rLE/kbxhkpxBCJ9GTEJ3+TQCh0qIHOpc&#10;O5KxrHv34cSnpNCdEuICzSk1J5JETfmdPdMiKvl3vAYawHCN3tm+3cP6d4QwTTRgoOMunTi4aE3O&#10;A8ONElwTI/YGeewUSwwo6Bhr6wwFSk3BDMUMFCPDXAK62NtFIa1OUCbh5rRj4xloPemfkK4G2YB4&#10;SPFUxC4W5KWMWzqjHw4O7PNC2BfJsYR87bMBVYAg1tg9ymQSIncydyBt3QEt0XvhoJJOnBqxSOA7&#10;R2bOsdgM0XtjShwR5l/ytejYBJHx9SaM4xGLBcoloCEey65eh3JFqh8OQ2k02pobKPauMIlDM5To&#10;s7I3spEmWuwOzQmTXYiqIx5QYyyoQUMTpkqfCSirLKT+Z7u+NiMyAHQruXxVnOZWnnSzIRrvGBvZ&#10;kIHeHYqFVjEaA52RD36Cxb6IOrFKGrEPgrvFYV2gIUVdVJgWIamNNB1Fow9rBLpIWJdIAIBEW8GJ&#10;EK62BLp07sAjS/Jv1FBP1GxPerMlNenQIAWtGAVmMkiJxtiRxhvztbH0OL3Geo0args2LVtpTNoK&#10;4hpHEx6NfaKP6YbriFw8geYd/aLTX8TZAttGUJebUmsWGm25G8bsRTozaPxgn3lknwVOi4gH7EMG&#10;ue0Gx79BhDrkqTfZlTBimkqnu52GY2yG+z6nfmCSclCG8xTULDS/0YyhLmishikSd5qNWHEIs4/Y&#10;Psu2aKkbRQCP63jhnhREGdoayiTdgOYwkO1EruIeZt7oI7VDwv45hw8UxKH4OR3Mak4o+DteF+7z&#10;KMaINkGMIP05sCEwhd7WWkh4xEkgg4BuajYJr8UiFJt/cWLXB2dXi+8hLTnsOTqdhWGLtb+2+2TP&#10;ahXTS20NV3bLGe7sdZdkDNhzseLhyQcfWVFxZGfcsT3nWUiHU7tRdk5YfChwD5G42xlqHzqcnB2F&#10;h6en4f7Jcdif7es+wVnN4trF2yvbQ0BGrsNtoZif2Hppkt6M3HUx2aWXZrLrJA86TdNacZ1DnSi4&#10;/qrQ60gygQ7hlDyOQieCKTH62I03HDkY671QBDbRu0ElUQc+uIloqBH1NG5s2rSBI3EWTueWa+5h&#10;Cj0K42zERsSLV8+5HzWItH2CwrwVGwBIoai12LOnYTC0sRD3tpvSJVSFHs2cwnu0Pwxfe/KQ+n/H&#10;8/1fePdd6cJqMDeZ7vlQslGTzPbzyekxG/lzy6uwNiZ7B5JJqBohQrK818Bk3EtEtaX+cSn6+QBN&#10;sVKO3ThTgPJF86JsNxZrh9RaFHvHHZ1dg0xIUtuXSf0ODdQ2HJ6PoV27vxc+/dF3w9/6lW+ExdWV&#10;8gGXfcKeBv3pG7/2G+G73/nLcHpyYuf5mGfhoydPwu3rF2EbSY/z/ukkLFGg2zVhMJGBemlnAHL6&#10;o7P74ZMffhIeWNxDIQW0Xg2UCOOH5T91GiazmX3tQfj8s0/D0dGMJoZwvs7te47P7hGx9bUPn5Km&#10;Rnd1nskr7iHKGySIa2vLTew6tlX44Mk8XF1fMN9C/Nogh7DPNRqoKQONPLjyHs5G9jpouu2F2/VN&#10;+LVvPg6vzl+wwY+YjjyVw1howiDWwqVxU4VnH53y/PrxZy/tTLd7YLf+3Oq9g7HkaQaghdle2Z+O&#10;wuuLGzIwNpZzToZ2jrg5x8nRvt2vreWJRdjft+vZFjzLaEJXNM6wss93MLI9CbfSMjyw+HhjcXB2&#10;sBcyIGuA7APt2/byxHItIP06rb32Z+zM2zl/d689stjy6Wefq9m7XLL47yimaKrc3tzK4M5i1eXF&#10;Feub6d6Y9dGF/R1yMdA0e/ToMWVdkNftwREd9PGdGmxokOysBru+uiF1EiCGy4sLO5fs3y1O/a1f&#10;+bVwYvH8i6++CKdHx7yvWFP/5J/81+HLF19ZrWb11vVVOAwzrhk0GBHP0OTB2kB9RZPDBGYDa571&#10;2GMaBDbMFRHX76wuV00np9Smqrxu0b6SlltE9H+aKx+iniOHz7Xft7gHu2C/4izAoAyvH5O90/bG&#10;CsG1lSm55cyRxs0ME9eDFkOv9hq6ZZ4EGZWBG2/h0raV1YioBW3f4mwHUCh3d2W+r32m6UAsG/w8&#10;gAw4mSAfgjqRMcXptGT5uXwOGvZEGEaidRMQAmmURhRUrAU8MxobwogPEjv22jdETrY0WytcuxDX&#10;U7gZFE3bGmkyZ0naAy94LQOticTlCJpKzTKyCO3rqEHuFncEqkD+Sg6wMvqUEUrS90/RaITeNdhk&#10;d8tbxmJKqLmOJgabGJ6Ox5I3wgDk1OI4zNIury+Y74MZSU34RjJQOCOBDAVgAL9ubN3R/AySTnYN&#10;cLHuZI1+8vw5QQLoG2ybLWuDzKVzUBcHN7SkHnTsYADP2TnsRs5bSh6qMzNUfp058rGh1BeH4u5g&#10;jDhGZKtrPHZ6ehV9HcpeYoRmF8zzAUar2bSsrE5YLKW9XVBya818DHE+szwYzxbO5HCff3N+yVqA&#10;0iNp/FNo1L82hRcnHGqlWLVVwq2SEkzx4HAWZmjA2jVeg8JrsXfdADxme9r+LbF78cH+ftizPO8I&#10;QDLUXQDwWB5dxIXljmk4Pj1iDWi72XLwdfjyuz8Mw3UdDgCoG+dhvSvouB2A5sW9X94swtw+eGOH&#10;ALX6nOYENBxuFMXkAcG2m4ViBQ8LsPkuSGMB0Thib4+bBNOzqNFmjoOKXlFIq567jmwA3z8+xgG6&#10;cv0AoeushGBhnyYScu5oz9S+AKKGG9QWlt3A8ailTgQWzWQkWiXF/u2AX7A5KOQEkVsjGTMg4BzO&#10;IPycMHnZuDsnppMUKU8jFnk0ECnVic+yyh3j4l5DsGkleIsAeH19xwV0ZoEcGnQIYHerOybWQpDI&#10;4OQQ+nTpQALwcMjKpZeFadhoILFzOecFagJRLy6y7w+Ad2fh2dPH4d69E2roxZHcUOGEfHd3Y8F/&#10;SU0GNmbg4khnxdT1iSJ2w++zX9uGuSUo0mnbOiJNIvhIIgBFj908BF+bW4JMxJLdSATnmCiEjOsC&#10;zYzRYI+QdzSCkNTDhAMCoesN9HZqBtBFcevOiQ2vd8gmyJJrofZmB167RlFwq4Mmo1Buxibmjf3M&#10;wEWl2YwDugrUKocHk3KIZg+mTZUof0AXFdAQwLQqke7T3XLBQCNr9owNHk4VgHLMhXqp48YTWOmZ&#10;oWjEvkgc5l5TqFU6YdgLbFbZM8b3yJSjcR081yRyY4gkdUOFFFMQtxBHY0WS9DSJgJMWJ7dFYEO0&#10;7ZMVu2/LGwYOeic4eoLUJqLedq7HFgiT1kSm4iFM2kwkMfxOiwDFXzdRLSIdLGN79oLIBzahq0au&#10;s3LJtdfZaRqDHAJTXyCqMp94sdnnugRLNg0HPSQaARlJ0Mr2A2nR1GAMRKIUTdM369LhsC/WOgp0&#10;p2mIBLFzYhRKJOkdcZFQA3ZOR1MIktqzyUfQgEqISEYjXCgUic2isBhlom8U60Jfcyq5nIlFE0UD&#10;GsVM4o3wmEPHiPuZzbIk5iGCZohMbXAg9ZAWJjSytbcYejiSYyuQsZ54kGbqtH7RUgPjFhC5IXRo&#10;OsHn0WYriCwTQg9JKibVFFVuXNMICNmtmm6UEAiSXECcrUoZAtHRlrTFwASQtEinFiSRpq50d64K&#10;Qv+BikZsxwSbOqlO5cCNKjsXVCAZ6w0/J+mnnF4OnIKfOwq6dmF4e9+VFXYDUTFjd27rnNzZpIOu&#10;kCdgMmkVPQ9DAToYJnHvzipxZ3cRddfgyBGHaJpm1C3a8jpwvTmmlD49bd1kCKiwsqr7YqNDDw/z&#10;MdG++LxEsFWFJ7HtO+qQ670AbyhnPEfBkpIa2JzMPFmVtmWkpnVZeWNczbYBqb2iXkuLpmYSX3ly&#10;joltaNTUTHPp6hBVE0W+HzpKgr4HjRXsBUlL0OlHE+Oidi2f1l1vA5N77DUMloKLck8PpoyrZSGj&#10;j85VVQ3dmgUsp/YWV7HfIzfkINW3ETqA+l5WlBRWRCHpnEzHcsPGM0JB75p7YzuzI5e0wH7fumMd&#10;tS4roRWQUI/y3Knoog/yhniMCY4iJhLCHbmlyZNJ29diDa4zcU3VDqmKoUEUhDqWTIfr67BQKURt&#10;BqoF9CFgkNAPTSScvUfJDCs+MISxn1ss1r3AOJ7anZ09kB6QvEYe9g/PeH8OT06oCZVTUiJjAx05&#10;E3UhLUa2lSWidr4fzifhnn3v0XxOdFBRtJaE34XVjX0OIOhs3e1b8n0wnYQVjBA4IIzkMNx54zo9&#10;H8nYriq84ae1LjderR159WhgSp3dLOt1jHR/1ezvCpA0k4kG3P0aH5LFjspofK3I6bxx3bXIn4eQ&#10;hTh7Y2g6w0AI9ycht5vDxMurhcVV6XqCdli4W7UAihqQzoHCONin/iea4q0PZOROHnEYgKbg6fFB&#10;eHz/OJzND8L9+/dFbfwF/68rOBH3NqtN+OgbH1ohtAhffvFlePL0WShflkS6jYlaE7pYlEgV8RBk&#10;bxAT0Zxz4yy5LNd8DhsYHFleNRkPlJ8CGZMJnTIYWq54Z/F4YvF1L6PWXNefllNlTdYLcjgyA3xA&#10;iKHJm4vzcHQ8YQ2CcxdraWWxZUp6k61dy+mxxpYVKnq45A7C61evwvG9M+YILzdb5p23d6vw4INn&#10;4ertmzCwe3CzxPB3G77+S7/EHBZRJXcEY9um4fLyNpyePbDvndKwAsOQA9uXuL6NxZSTr38UPn/x&#10;nMisP/rjf0m0X3xzQ2YKjL3w2RcLIMJ2HMwwpbScAVT9NhuE6RAGOiXmNqEpWmpvR8tCdM/p0PKX&#10;gs23dSUES7UqwpXFgcen9rmLLdEps6M9yx1K6g5WCyHWcf6srM44msk59M3ry/DmtgofPz4O13fX&#10;YbKX8T2ubiznsL3+aH8Ybm6X1FmsO61Pi++3tkaQ1pydWq223IYPH98Lb68uOVDGfryzCxumhUxB&#10;rADF8OTFm1vSuFFfoDGxvNtwkBNcZmMAjTagc2ug6Aein7re2c8YxtqbQrHGsDpFhjNJz0pgs69Q&#10;4wbDz5T6oWiulOHzL76y+zQMH374gcXuoQAC+ZD7Av8hFp0cHbrjcsv7fnOzCoubdXj16jIcHs3Z&#10;gJtOhuGjD5+Fb33rT8J3f/BF+Kf/9L8J/9P/+D+H/+gf/L3w5eefca3Nz07DFGvf3hfrNrJ1huHZ&#10;CujxGMyFDc9WXDuaf2g+oskDkxpKoNj7Q1YCxl7YQ6insM4AhsE6gEkkUIP4PXaEKrXwO8kR5IVj&#10;yTl0KNMOAIJ7Bo03fHZpB7c9dboz7xp4oxm9Acr3dc3brub3Pf5/kvfmTZJk13Xn8yWW3PfM2rqq&#10;dzQBAtxgM0bjjGQznwwfTPprNGbkyChqKBBbo9Horq41K/clVnef9zvnelRTphkbkUbJZGhYo2vJ&#10;jIxwf/7eveeexV7fSWCpVDrj8SoR+C7vDQzNqZ/evHmddvMzTZ8JS4u+m14bYIZznT2JusK2HkP1&#10;nYBheCK2vfoi10IovMTwmk2dNxBhj+xb1NuccyRRHx8f58+5qb2QPlreplI8JNXxDl1zEOVw9F5y&#10;yvVigA5mwut18cy3wVxjHTE4Gw/NgJN/+z2sTduMKNRuuBRoxd8Nh+5FAZlZV6gCsaSCxcd1fvP2&#10;rYhYt9e5ptreUl0DmNkpGHSuASXPGnskihXuGX7aSJUPD49EHKAHk+opBrgoZ2QfkHubt29faw29&#10;Oz3TPcNj7qN8LvD56cuuL69VxzoBuFWOAiFE1N6Ao9yLm/ZWdaUJbmbpcQ2GcZ4I3iORW7Jp1xjz&#10;8j24KUuIoZrE1Z4ghu7Ke76M9RsyaWrY1pZTHkx1Upli4QDIeH72Tr3z2cVVevH6Tfrw6bN0n88B&#10;PAepPwr8pq/vjPH0NU/qwz2afzqzr7A8mb1ubbTl8Lz8PFJfb+d+4SBfw6vrK5G9lvksrQlKyftl&#10;ndfQQb7uTe7r96t1AX+J/oKgprJJb2+u0u7hgbIKdtc20ttvXqRf/ObL9HiR99GFDKjSXT5vAPeX&#10;9LLUbnkfq04OTn7WNk5eRZJYfM/YlMkfD7lBMm8OmEWrMc7/IyI8aTreJweOVbTyUAHq0OTf5g1W&#10;xVj4ULkYfx+SQbPMA9Yb8paVmze+rKw6SUgVAjEaBJvA0hHASEAXBR8s7WFUhnE/i5fXkCl4eFNt&#10;q9AzM2ddoJpZNCzKNhhKXAMe5j6wgQUqme/tnU3wQVYjjY6JDODkzvZIhwNT74PdbX9WpI25UQaU&#10;o9mVxC5fcJKY5vn72IhpwJCZAA5RsJO4yXs52NtVwq4Mb2H+tQ4R+eEPfpA++uiZPDxqmVA1Qvmv&#10;rs7yZngWwN+9/A7GmipYislE2yi75cS7e3s6tDiYpv17I5SATbZ0lLZi1xdzafnRwx/kA433tpDP&#10;4Vh/f3BwLC8rig28dQZM3fPn4ICzZG4WD579M9i4eB9NeCX2Mdc0lEqTWpjhZq8fs4LYiCZK/1zo&#10;vQmUXNpwXJLhsgiPsUqpSkWwEHa2duW1punLoApGQiEpLiDGUGlbY0/H8vdrYjGZijlHsQLzTfHw&#10;0fyLfSqfqKXYp+0KGHCTyMZnKvJQa1QbW6xXeSlwQAwsKTOd3JuUaMvVIOLn4wDOH2E6uXOjFpuZ&#10;0sxgcuV1cJMLskVcmz7NSRKaiLjnoPAh3ocFNHEwRyhGJGMpCAMg1P7sITUvVwlcOtwkI3T6prxZ&#10;ykKfzQms5ep5wxQVBh3rr1C4yNoqoVrNgiSWprNbVmePEBLMijhUN9b6lOSQkLEnjYYricAyplIA&#10;BFqPKYXHX6vnvwvwidfgYAWgspdKoWsyX07djMIyGjpQwlJBS0PbNl6vcyhMVQ9X6cldJK1yqCh1&#10;qnV6F8BNnwwsdlv4Q9oAeKFJOPcBIERJyrBOobbP5wFQeQ9MYQ1AkQGYaK86s7RYr8ocjkAbfEnE&#10;Potp6nxhNp33maUAIyalRWvfLEAoSReaJjz02lWadhmG67w3XXv5LS1UTArUXNgguQzmT1V2kVJs&#10;z0vuCQVOG9eVtSb/y/BDM+umDn9Oe5d4igubchSFZfG9oU5n2elwsDLKlaxTQK/fI3uEErwjuasL&#10;v0p5fwRIyqDkSrLSkJsvHTLBM29DZgdEUaQhUeNnUXjwHOtzFnVaywXMKm25cOKn7oWKWxsgM71n&#10;P9QAjCCnxkMun499KEKK0AiDIL7nydIqJMiDIuQtDtphYCagFTkE7NiQr0gur8GU5e3cJ6WO176H&#10;KRKhmSC3kQovQK5JAWwW74vvwhYL8lOM81TXRD41w/BjXJoJ/L2QBp6F9Q0nyjdiHlznBvHK/qUy&#10;2+9WaXKV7Alm6fXrl/q8yHuLGBr16We8b3nZdvYWdPhTsQp20voouvAkij0z5B19QAD7gVmOnRqF&#10;KsKHDIYmy507s+TxBu0CuLIMcbEKA2nmrZqVZQCNpTDmRmzEooOBAkBLMY69RspnzCBtA1rUSMTv&#10;ckN1I2Y5U/tXp6eyKaD+oGilmTg4epiv0XYuwI8Eemxt7rKriPHb8Qzn+z5scgE/aNNBvsYPT47S&#10;0d5BLra3xIbMNyfNLq7TJBfbmGVwHlzkQvH5i+fpJjfk8wBdFmFH0t+H/gwpun4ddLZdKN/7KjXh&#10;A+YhhGuppc4/e+cUcdYxiOHvOVeGYa9RRLreSCzbapVuB2O8iCIdgLkqzB5KYYVQSfZep2dPHqT9&#10;vDYqgUEDyd3ewdpiCDoKf9fC96RrDBCPh216+uQk7e2tp6vLs/zajT1MK7NUtzc5T4p0criZHhzv&#10;pJODrVz3bMhT+Ad/8q/+oGW82pt7I3KS//KZg0/TKALQTh48iKGxDdGlYIhkx5Ea+U7sCXmk9jJv&#10;WTw0YlePKg8xUP1UAohd0y8491oCHvK6z69dDtcFFNtOo1x5k9YCtg1WdTFU5+fTTzCc3YXd99WX&#10;aZeeY21d8lGe2XG+t9P8jCCFJ8iA4euIBNG8hRweP0q//uo36eThw3R6diZArs7N1PbhcZrnjYWh&#10;MWmrV/l71vOeziD65OQkrW1uKqkXuR2AGbXuhx8+k/8XWMg13oa5nr5fzNLx40dqthn6r8lral3h&#10;cEW+Nru5eb7MP5d2da6An3sB/Azwzy5v0oOTA6lFCLZoWge1wURmj8MCgF6Aa0oPgy8i78NyMGqK&#10;Km3u2HPLXuXD9N3by3SwPVJtcnRokOf5i7P0aX5mru8u5d83Hjmc6Opmpve1u7sZxv5dukXtg//w&#10;srPPMkmdt/fqxU7PruJ598BJpveLNpQ2o/QWD8Kh6zxWx/oY4sMi/50BhrvpwsmfuT6fhvVA7x39&#10;L8Hu6+v03rrHyoR6lTjahzTdimU2Ul09Vx9SqX6HQEItRF2LLxz3n56YE2d9YyyAiBqc/oR05V//&#10;6qv0H/7ul7JnYZ8nmb3Ntedtvu6f/+CT/HVN+nf/59/mvmzPkuBcK//ql79Ozz78KP38H36uvgab&#10;FphHDsJzImufrtoPDvt0VIBk+fAJlFuX15288rvOYCH2U2vrqz+DiKGeK9JBuUlcfzxuNViN3/cy&#10;/TKGq/fhf8deXNTV6tkswzaCa0VPTC+1kO1Iu+onOv1sX1feu9j69OmwsBpb2GjgqBTV3G/n/Ycz&#10;k/Vync8DVAZmGroWo67n59eRDq6BYF671G+Wi9ZiA1Pj4e0nNhs1Y+F+hfqWr3MoW6Pa9PXrN0pN&#10;5t7KWzpSf3ltzg0PWB3gohR7vGDz9XA/XKnH6dU4i2DEg6XIpip/z5T6ioF452Fpzz7kdT3sm7v+&#10;Cak0pBsITrqu+Xrd5vtMXXxwdGh14NI+lDzznJlSTY6GUlqMolaGrcqasEy+FLGqikA+r3976LPf&#10;U9eBS5wcn6R3b9954JL/B4BHai9sZYgIvZUH1wYrNvYbe+h1IhtwLavS/QH1wLqu0WgVqujE3iaY&#10;obZQkg2NGzDL6tsYcg9Gq4ReB7+89/h07WGpeRVe9L0n/SAGmfQ8S4XCGH8a5PqfzykPv/CXpp/t&#10;04b7qOS+F/ln7UcBhJOevr2+levEocgyDMiePcy1CyFK+Wx4dfo2VSi96E0gR9zdBxmsSVvlIG21&#10;DoCsNnPNnXuFy7tr1XIPdvdTe3WXvv6Pv0inb96lB/N8nRr3FV2w4stlp32KJ/Rb9qwPP/jwZywQ&#10;LoJZcXemnubPvo/nhRIf19LxybGpwJiKk1qXF4696QzOyey3stk6vgQ0LI0e5Ci4U1DT8wFMEcFN&#10;Ru5Is8XPvcwLqWdaIPH0lN7yv20aBXUmDiVQ+s7amkCrvrHpwlB6vpyvjCGhhy6VAFuoUGFRsqHQ&#10;kM41FXNYCOzAnn7cTyp6PYwCOzQN7cKryElmmsSz0II5cJ8PSHzupJ+uLGfkQOTngH4/efRQLDBo&#10;3jpQ8oazna/5wf5O2s8bG5voIN/F/b0tHcagvbc3F5rOfPbJx0Kjh1ChF/aFuM2b+tX1mbxqlDqT&#10;lm7G5SlXiSkCuNVT00sxrMYBuNo/YBmJTmsBcNbhSTUPDz0AoC42YzYlritTnj2YkTCAZASfG5Rc&#10;XDFFULhDVQgcnRMqkDc2miuKG6WObqxHEIFZOL0MswuJTv+gs+kIiAkzWoU+lGbPcA3VuI0NXInt&#10;09rIHLBje3NLUxEf6gZ1BPSNDNzy2UbBDGF9bilF2swmbYRNE2xWJ93iYbauRrZdyZOUhFkNwrvI&#10;S2UQDVAdLLfUOnF5cu/YdK4JwIgYJPNlsIsM9CCbafp1HDTinhHkVOZORYXDENrw8xrruaoDTJHn&#10;AvLfkD71TD5NqLWeyxU4aW+lYmXGK0ZUhPQwMRfgUg96Y5nwzy4MtnZdpFhVTlFWk1fEAVeFp+Eg&#10;PMEKHVz2LbQrD8C1gmfwjtSE1IcAv640MbrRc9mbgDCZGShps5emmX2WAgiazczO64MgnCZWSlYn&#10;GSqm84uZktbEOpKJrj3cUjTBTmdevGcODUbhhbfQ/gAFW0OImBSHUi4CYoqVgX0VxY3SCWUwPlSq&#10;G2a4yotIpth7al45CEWszTs1JwoWiVCRZTA7KbZrAScTB+DU5crnTIdZY9kF19bpiiOb2K+kd1P7&#10;xyWDhwbtCrE+FQM/tC8en5uDkWeP75GBMay9hRPiuNc2SG7EEOvCr6UHPwFKKNJY74ArMEPWldSa&#10;VnYJXXAWdRgF0NfI+Hpda6AOeZm9/m12rKvGAWZqicHhgb3vKCDZf2BkOAF3oF8jT+D8KUJuWijV&#10;e2SZQqQu8/Wcebw3CjsaM/w9kN8jAwes4PewE3qpmr1T7HXjwde6Q5/4nE0K1tko2OdhIBxDqFUK&#10;XlmE/MUAfhPBLj3DjkJUAHwk98I65meMItij9yBK8Tz0zEiKMxdxXaSfGkYdVPHsBIAuFlZRRSpz&#10;WoGC8jVNflZduHoqaQDOABDXfiO8b/h5mnjne8Qal2dbePn4mlf2RVEAykhAThf+tPxYwDB8K/vU&#10;dtiM4/DbLXpZe7Cr8dVUuI3ue73yBmpDcmzzcJ9fRZzfFKE+t5dmwtaDCDopDUx0XdgFNKsUOHsk&#10;lmbXtyFjSh4oqIDGy7WCiVmooa1lH5DX33zi57p1wjRFPWwknQmqhwDp9/I5uS3VwMbaluTVYhE3&#10;+XMw7LnPhXmapv21Oh3vbMuTCNCCc2mJCTZKi8lMYV2S9ufa6TrXEn//5a/SNdLinmURgUlOsy60&#10;F9sEvVpNrctIq+yiYK40UE0x0A3ZvsDoyhPz5H1cye9cw2gI+z25DgmwarEIROqBRrFCq2TT82YR&#10;Z2fh0Iz1YXp4fKA6qBZruVR9h2/WMpJ3ec+PHx6lo8NdgXoAtBv5DPno6Qf6ubcY5vPc1g7yIY0U&#10;htFnH32QDnKTOM4/6+Hxoe7VaLSRvviz/+0PGuzrTcnZA2WWLnuZKn3yyScCNlg7m5J2rcVg3EEP&#10;SvOWD1cXzzAVZ+f6MMLEYFGTHl3Jf6oQ27TumeuVGbDD4brO0476JnybVf+EH2wRUrk2rCC6SOXE&#10;by2JmTMQo5T6sx5a9p2ipm1ya/Pjn/w4N+6v/RwTirG9l2qYfW9epS9+9MP03YsXGuTcosR5+tSW&#10;JQF64MvNg2AGTCPPWpplZGwHh/sacjDUgLlITcF5gsSPJ+0un0P7B4fp8vQ83ebz57M/+iP9+dnb&#10;N+n4YE8NWVV6KEozLebdXZs+/fiZegRq98srzvihWClitec9bW9vR2zuN2fX6YvPPxawmi9yOtjb&#10;lIKh0dy/FIhwdHSQnr94md9froPX2ZfXtL9JyjadS83F597f2UrvrpDqzSWfxB6Ia3wvKedYvt0o&#10;I5y87fMBT0Bqh5dntm3SOYMCaengvj7V0n6rnWw7tnODigfh/s6mbFUECubnGb++WW5EAYBp1pcB&#10;av1Lgn3UuP3Z2YctKNQsQj3k6bWx4Ro9mOFNY59mAGVUAgTWcFyRFn5zcyXwE8Yfn/c2N9Ooc/7h&#10;51+li+uJQNFf/Oq36euvX6ZvvnmhAQY1xu7OXvr8s091pgAwvXzxNv3JT/48ffPbLwVC7+R1zv4H&#10;C9n+vo3UZuyro1A78FzaLqMTWKg068FIQAtAAb+O6dgqaJDPyTlUxrMPOxtwGuBuOPD5yOUX00+J&#10;ze3Ki43QLKqDNfn+umhgoL5Q35nUh09ns5UEtic8OEyxXPlvd6H0sdw1Ppue77mAfCmBAFFFvpho&#10;b4C9ZlVgF+zfpXof7lX3vTARS3udXkxtvwn7O38vDPA6/HuV+A6rTd5/TXp7emp1TEGK8qa9bAt7&#10;HNJLUgdQzyrUD/VGvuZ9IKcUCkWpz81QE0Ct97Ds/essI3UC8YK0aywOpJxxWi/f1w85NIynzpbH&#10;uG3NILqw/0gpAyFAoT+n6sOsrEyr+0kdjJw56PoKjlGyej73YZIBrF5cXOn6AFJSd7dRH1H3cL2p&#10;Mf7uP/xdevTokdK4b/PrffPtt7omYirHs3J5camvBQgkDGQZ92csReFwFfzFXtlE+rDVihO99y56&#10;T93/CJ9bNFY7tQE0VxGYKXKKUYN4vx7K9hhNGam6VOhVkFMwaGmkYluszjzVJYWtcFAU0JMxUATv&#10;GuXrPS7tI98zfpfRj//zBmu1Bsy7G1tpRp2fP9MHx8fpw5PjtJ33x3fP817NZwLL2FxLc0gbeV8W&#10;6YnPA4En96Wni0m6z+cq8nwsVhLg8cV1unp3kcazvM8uc0+ExUyuSyf5F7kjS+NQlw1a41+bXNNP&#10;Pv3iZ8tI/+EB4gBjGsFF5SaJelv4wMVEk0McKj1NIYjjJNLyaNi4SHgcjYaFgLypvMmSGm0YDH1T&#10;I28wwBwBG40PT/wecoE8Wh9J+sIEaz63BHaRPyyTt+n0TgUhv97RJjATiNczV7quT/7p1KSxUNbW&#10;mKxvhTeVk/p6SY9S3qJh58HgeyjWnR48tMnl0omsPbuIzU2pKoWN0zlE9cBK/jgRIj8aONK7yu8V&#10;M8iPnj3LD9vYHgwyqLQ/E348FK6itudidX8/b0wymZ5JssNk++Gjo1wQfCQvAyZ0GP+fvn6Rrm4u&#10;9XXyECqM4OqBGw/sM9Y2K6bMIGRi8lFr7K+SNKEdRfpoEcy2hf3BlDJpA3Y2SOjQlmGMdY9gP3LN&#10;Qfq18W5tr+6Z1k5r1lN/jWoZzk70vti43jOB3FQKJB7YdNbJt/aIGgTlWswZGqbNDcu9IqUUBtwy&#10;JgUUjCOxmPL6qoaaqjglt9PBw2S4B6W7mDbx60qBFuMIiTEQoGCZxSx8P5aW6mKCWlYrPwtJ/EIK&#10;XXwvgp33qZCGiCevw1y8jyPvAlReLt4XGhS2bDpKtovIdLPYvCG3K9dzG6sD0DTyZgmT9ML3tmdg&#10;WBrdRiDI0NLEMOHXwcf7kJ+FgUKFk4S0rW/WkhJuZ7pXe/lZk/8j9yM+pye3fn55v4CrvDcVgtEg&#10;qvEWc8TSZoAq2C6L6ULNZw/0EcjA2mZNMKl0EeDgiD7oA+aVpGMKLhl6Mw4WkCjoAFQCOTpJU5dx&#10;Ta0+LOSlKK82gcAGUN8nkraRCrwWQSKlmL6AOoOhfTxWkfCaqBlErAIYcAiEQwMA0QWg5X8BxZEE&#10;yecyGmTeG++pEVC3yAfnhRhSAvBq0/95FgF5oGn7uei0N6vJgoW5bjPoNjw7xHwe+j4LeJvDKnRy&#10;datQpKGAFICTKsx363psGcF8EQbPS4Hys/lslcqs/bIxK65PqdIgBe+ee6fc8d+724nZUZGKXiko&#10;ZU1WC61Yi5NgJo49yQ2DaU16I7yijcRCs7vTyl9S66C2HwprexT+Y3rv+V7ciyXdhUx1Ji9ZDaGq&#10;cmXhwH7Fte3tCvDUY7+nEOS68N4u8n3Q2ho49bqXiSjZNSSkfn4tv+Z9AMAPxObtWb+1PExTJKCq&#10;8IiwCU+GbezMmuniGhdt+4/AvkIM4ZG+V1YMkZ7NGqhjzQ0qy4lcCJnV1jVmACvNd7mM/QLPWfvd&#10;LCMogX1usWwi1TECXDRNbiO1OiaSgzqmuGlV+IgRl/93dXmtaTL3BenYTKFOnsybDVDp2aNQLkoX&#10;4pzT7So0x8280vDke9Os5NIGmcvVFMUAYRWMZBdrfaGbujJe08EZdYCqNiof+ftKp51X8X3atdpl&#10;hAyUq31fa0tSk4HYmU7QLCTjLVrORM5MbC/mCuOArXF/f6XEUZohJ/TZSoLSkwKZAcxmrge2c2G5&#10;Od5JOxs7qViW2m+QpaNjxB+zYL3Ob9PJTi4GT/bSUd5vGTBh6treTdPlu8s0w5aE5onnCElNPn+/&#10;ffUyvb7JTeTttZrmTuyp1iEbAH2DYRjQtzrjXL90tsQIeZUHl4vVsEdSWMl7vD8uIpVQX99aGmzZ&#10;rAv1FBPwrumzf9P7ZLsYXAH6zOUTWttvsypU/wyVklvlvW0oCxGFJVeFGp2b26memcPD/fSTn/wo&#10;PfvgUdreIE30Wgyizz79KN1dXwjwX84nAif2t9fT/u5WevTgIB0f7JKgkrbXB+mjp4+0/tY3ttOn&#10;P/7DYfb1gO4/UjaG56etNe50lnAmwpb/+OMPxQRiT9/f2xdTlvviWVobw/syGtJCZwM1OD6XyoRn&#10;gCEf2kV4YgHo5PW2ntdyrkPaok5TyAJrmxoGKKm+dJhRVVQrP1JLwH1WF60DWC5zozpUUz9I1/l9&#10;p5Jh5EA2MliZTAAb1rbSww+epr//+c/TJ598ml68Pk0PHj1Nc5xjAasA5/L+fH51K2njZ5/9UXp3&#10;dpk6kGZqk3xmnhwdK4zgV7/8Zd7bx+mv/up/kdcbIQuyRKlJ7n2nmvDL33yVHhHqMceTdFPe1YQW&#10;np+dS64P8PH7r79Oz54+TV/99st8LXfyeh+li/N3UefP09HJSbq8vpQ/8dvzu/y1TxJOuTOYWdu7&#10;aX3LtSc+3fjXNrkXgpxBb7C5vZfKfA60qtEXYh8+/+6tZPGQtD5+9jif1Xfak6ezxh7pGp5bdj+d&#10;OyWXsL9LJK7rdbrmuatDmh9smWn+Pp6556e3uXEdiJHHfgBrT/Jc7kRlsI4/ayO0AE/Oe9kBFOni&#10;Zpr2t9byXjXNjW8nWw0kmQKvlHA6/xd7DnpZXhcMnt6S4j0AXkjlJS+yfP5zvtFL7O7uqNZj34Pp&#10;+eMf/7EAHfaSq9zn4nePhQ+f++2r12lrfSd9/c23+X7e64zVUDpfqEl+jden13nN5X14sJ7X2ST9&#10;x//779MeVgS3Z/kaL9OLV9+k/eNjhbwcQoAJ32r7WQ7MBB1FwFbThj0LqcYz+7cN7B0usCS5HoKt&#10;uCsp5yhqwzaUNK77YeCN8MhHgjv3eczZTC0NMUP+b2F5ogRuATojk0I4C0KpAPFCEtkgE2AZxfqA&#10;AYs33UI4wly9JWB3pdC2hWohSzntVSx/99q1Qx+eWYYaaLGwDQUKAQV0ArDl1wBQmikxeCoAHvYl&#10;A0n6MmrafohIfQbxQemwYdVDfc71OD55oHtPb0taq+TynFmSPe/kM7Wx7/27s3Rzc6des4vwCalf&#10;CB5T8Kh727lkyWsiKbGHkJZLrWgf6WT1y7AW6GTJfRBrxDydWNqc7zE1P95z9ETURA8ePtJZzPfw&#10;HlmD/EvYSx0BH+zR2/n7wDhg5PXMe/xJHz440XqlV6xCsXWZ1zo4AOcBHnZ/+Zd/mf7h579UbXxw&#10;eCQm6C1psW2hmvfR0Uk6OT5M23ub6scP9rEu28nv7YGDM9tlJC232sP5GZQGC1lttWYY3louLy9v&#10;AlnZQ2J4gK/4UpkJQ2ExVtzca69cBABv2zeDpINI3BYzENXCbOJk5P5sSs6Y4GyCRKXeL/9LQB59&#10;Aeed+i/WB57pMwcNlWGL808dQMgyJb/Oyc6+BioAeaOtcfr4yUnahZGZ3+ert2+kbqlH62mY68Q6&#10;77+357epXkadVcgGOu02hTxPeY/VtBWZoMtfw+6iLLl83a/qJn1V5GuJqgKMoHGdVY9K9XNbeAb+&#10;2U9/+rPLm6u8Id1pkkD4hEwoJ/fRbKQV+4ffw4RiWnyem6OiMv0W0INmX810/hCXeQE6yGJdBaNj&#10;w6Npk7TTfng2Fg0mnZgiM7PBOpuWL3oKphZJK5bbYS7iQNih2y5DlpYC9Fgl+PK+YCSuuSFrwiy0&#10;l35d39yJVeFwhT5CvBBwx2so3Y/masjnXcu/H8mJpx6GwWRMvCWHEbCDDGAj/NAqbdY8PCNJRNfT&#10;0cGBHuJvv/19bsZu898NdZ03obgOSvkj7O/t5N+P0+TuWqw4FuqD/GB99skPBBwBDBB1f5GvLZsc&#10;wInlZbUaCwovDHpHkQDKJkWBJkbLyHHhCzVETkNUxi/TzLzQabDspTM0O4Zk5c0N/b4RO68VmMdG&#10;g3SN+wnQx8aC1Nt0XtJypgJ7lZzXxPRBLI5bATKbW5uWh80mTjUmgECMS7Od1GSkZpVgTAEB4FEG&#10;Q2CiUAwzKznM8D2SFx7paTu7Wh8cektVp5VYRf160xRsaHZMLbbX3J6ItUGSiTbZNSUU9amjmvhx&#10;vaqQ5RVeX0kJkQP5zmkNR/qU4+rxYzGQyaGQNC1bk0k+IMho7OCAKgDhIpp5itWtjc2Vx12RymDK&#10;DTyFFDWsFHtksXRU+1ouokcUzvlrkdJjhF2Hpxsmt3gWMCXjNSi+8H6wYbq9qcxqGgXzpVZRMNCa&#10;3dTEsAuAY6iJXmWfwGgkxfAbVmJCKaW2CuZg6fTV++kk2G4p2HZ+VBcqWgyqkW7Z+0j1iUi3N9eW&#10;TvuY0oGX+r2gW+bN+U7SGT0DgzoOlSQ/nN6vjUMWILwoPJ3nvxhCA2ZxbynU+dnzuRPGlSrWWE7u&#10;xFjL9ygQuF9M3vtkt7u7SaSNGVhjXcOM66WB7HEAPUriHawFqNusZBcqpCVtt5n5vcCp6UquKPYY&#10;B1JI1yT/XRuqaKBAYPqksBZycmAjdgZFea9TST+n4WFWOBk8P1sbDCCisHDqqgu/QcjsKTooLmeL&#10;iS67ft95sqt1qsGLU53Bg5n8s2csG4NKPOtLpRHXmjCy3tYUNFELMHbqo72fNJRpw29yvhSrmOKO&#10;r/N+XKyeWSe0LsJCoZeedw7vYP+9n6lI5x6wKtvZ8n0yMTrMrtTP5Nng5CwlOTArhOcC/0R5wsAE&#10;VELjmhnieU9HlinQumK6vKlwFkCLRb4AUwYsVRVG1wOxBSUnQDZvmN1TyDh3xEYtB+FjW8p0fpk/&#10;bx1p0OyHrIc2gD+DlIL2bTHRzleJ25pEV2bnOn072WNwvGbpZGdfH4HGsCxjWmpvIsvPGcJh+JzC&#10;R7ALGaee62Uk7S2W4Z25NJu5NGsfJpUn0k4MFniwcBI05wuvz/VnrS2DGbgW0+km2JQGIZeS8Irl&#10;v/D5r72xCpuPyszaspdDCBwar8JRZgIv7QNlM/BOXkVmmhXBrndTZJC+FfDucIrwhenNtOuR1ooA&#10;VljTtfc1QqYALsoCwBuWpBKVJFUkgVFMpqXZ7YXUjJ2ei7Z1giBrCwazmaIjpSriv1dxT5ewTQqB&#10;hkUzTVtrg/ThyaFYNxubu0qUWd7NxBjpbs20rfJ12iCFtLE/7tm7t+mrd6/T63yfZbZe2h9Pax3Q&#10;U8BLG2xSS2fMODZwanl7rcTnRWs2jphfnaVay/Bi0uQ+2aOSz6T1Ha6JMrsoypDtlCrWlerH3wIc&#10;j/K5Mna4Ta/WkMwXia64WHl91CgcNvV8m7HBMPlaNcDTR8fp42cfaD9kn7nOz+rjxw/SB7nxgfVw&#10;e3muhmJna10WKI8fneRagIYyP89VJ68+zgvW6PbuQXr2w7/6gwH7uu/ZjfyXfk0tB5j6wdPHqq2w&#10;eDk+OhZrR/YGIdWugl3O81nX9rouAjyRtygp9zTw+NC1Dt9KsadwNsHWpFbhDJD3GXYWpc8A+yzW&#10;PoMXy2Cz12YI1T7fOR/39ndFSOCsODk+0jmI9zb1MFsjkt3R2oYsgRjuqiFG4pbr23Guq/Z3t9Or&#10;Fy9UF787fad1cXz8IN3e27Ob50C1UMicsYGgd+DsYYCHrFLDrJGVQQD4o/C2nOdn67Mf/EAqIGrM&#10;83dn+etGAiZef/dt+lH+u7/99/8+PXjwUFLn66tzvRZDpXcXZ046jWYYGTVgGr3vcW7OGZRQa3Oe&#10;8l6Q4gGss6eAjnf5Gj758EOdnXi94R26WLRpfzvXnvLq7dLVjRVYyHMfHm+pjjm9yDX++lhnEnXQ&#10;1WQpBgj3bn97TaEg6g/u5pILX/Ff2Mzsw5WH3ncAYZAA6lLr5GB3Sw05Ut2qNKAPQHl7b2kzQOc9&#10;Kqr8/M8a20lgWA8Dqgfh/iUZfv0z8Z//2yf3UoNwtlAbMBwHFHHKbUp//Mc/TA8eHou0AYh1q5C7&#10;UoAg3/Puzev05vWL9OLVaXIQabli3YtpLY/3WTo9O5d65fHjxwrwOL+4Si/z93AOckZRm5ZhowUw&#10;VZUhQU4phssmmyyWHpBxrr55c5qODg8V+MA6ZnB5cHggf74UUv1endNLU2KeFUO90iFPK8/W2mAc&#10;MuNBsNVkOVSFMssqH1lCcO5UZfQrpZiu8ke8n0QKrZNfSdUFdJMElVp+aZ+itm1Xg2p7TSQn1NIb&#10;oMyazkNV1Yq40nuoWWU3kg97G39GX04QKOq+JpKFqYc5Hwwuuo7hB6+NhzHYGjpJV5jETKSU0DPZ&#10;zmrpvpQ+FGkx78FqoqSeuApLEQdv+L2aPDPxAFBWN7bL0gC9M1h7F+GndYCbspqKxPp26dq6B1+5&#10;rqwZADwF/MS+yNoDd7k6v0w7ezvaI8Ai2ANJUVf93DhYiU/99de/z+fjI7ED6zL283zvXuVzrtEg&#10;r0u//MUvdS7c396lF989Vx1JqjgDTc53huvXN1dW5vXm8fnfmzv74+sZjj6sDmJBGbUyILD6S3wz&#10;yyr1JDMNaMO/nddlCMWeMJneWb6tHtsWTXXYR+l7AGRhdkfP4JDIamVLQy9nP2uzYXXtw65EoYnx&#10;3FNnLMNDmqCnNt5P988M6uCZXh/6uSZ/4OHDw/Qor6Fx3gOn5+daa4TqwUicNQs9v4v7hf1LC/ei&#10;CsXB0im/RluEl3shi9e0LFzLTfI9us1/cZn/ewHrEUl/7nWKOrIH6I8X+RzPB9DPeIiZFLEAAQBI&#10;XgFM4/dsfIAAbCA3kkxM02m++ZPwGeNm8jD1hp2WJhpN1kEyM1OKmzxVuo7BHbN3yij6k8yYWWQq&#10;Johxn7/XWgMm7uaDRB4WmETmizIIqeA0TMTFTlk28T2tDto2qKUUrDRzTcideEglawo6r8GLpE2n&#10;1/H36UMyk4yGR6lCTJ6nE92YpcJHCjUHJMaNA61XMiaTT1IN84bLq+AdwMSPyHrMxvk6DkPo+50S&#10;REv53LHIkPVRCDx+8sSS2uQNk/eFh8HtvfX7SwEa3SoggYJeMumRaaqKaLfB18qEey6mpiU9IOd9&#10;gikSIcm3xPgbq7ip6vcJfgBJ3N+D/QNtNBSHbDyAbNxTpkg0/PPFMuRmlnauvNpgQEWhaeNLT3AB&#10;kCnASiVLzcX4EBNEEpM1b5KGelfyVlgNZgLVZtiV1UogaEB5oOaqC+aoGVqD8LMrBJwKpK5sJM/a&#10;2N3dWwHPvC/WB0Xm9vZWAHJVgJhuIPmvfNrCG83U+rUwsZ4FW6RcsRwGIRHT4xqb/CCmQT27tPfR&#10;M4hs9pw9+QbhWVCsCgCeyS4KbrH0ggUkJoykcGat8Jn6Q2i2MH0cb67lyo8uOaEyPJ9S57XSKN0y&#10;v0eBXYuVdxnghv5u6IAFft4imnJfI0u7lLgdm2kf9qLJhGSkdZjITvQ8lhHewoHmNby+CgACcF80&#10;PgQkC6gtLegPAdYH1wbpKWtyIOm6PSkXC0t8epo7zz+06v69cRCKYRdgcBENq1IoA0CzL1zvBmeW&#10;Ftevl1vbN8TJ11PZGgxkpjuS1MnyETEhAM6DzSq5bD7kCD2aLyyhlpRiaL+xjQ37YnJdoODzmqbD&#10;twF21GqsGu2vs5CWF+FJOlx5HgLy8WzJwHlpBp2DZrrw32ojRMZMU/bJMgoShz0s5NUCEL4QcLhU&#10;EQeA0fsd9sUsgA2A9ERDoqFl/iEBXfYSraoIb7ra0ujCgJH89PJ/x2vjkDBbng7Y2P8dTNthyFNY&#10;x/M+uTT2hfnC15UVzZQYcNRTYUKDdrV/SWLNWZObQqaQw8rP7VTDlWXITqrVnlhFsm+S7YBlWwr7&#10;yGuOc6LtYvIeaZUUGTZdNuCmdb20F6wZwZbWLmOqvcSbqi4jCbWXoBfhU2K/SjMhi1h9HkBovpUs&#10;39B5t7QfI++xjhAbQ132snFh//6s5T7oeaJRnVs2QQXReyX2LM02ZDZcI/mu4KM3X5qJE3uZhLHh&#10;u+RruAh/zUZ7ChNoGkQz6Ip47S7YPLW8TW0jYPa2i2GnwHXh84tMKCkhuQ6JYCVgsehDB2LgaP9W&#10;Ny4pQFAHFxURmlKGf41T+hqFAHmAUvUDmxhmOIW20xmLZclKgK7zLInNxOBKA4vYy/u14tAd1xS9&#10;rRlyXXn/VA4XKqc3aae7TXv1NO3Xk/Rgo0gne5t5fa0rUKm9Z31P5NVTzEKCRZ3D847x/fVEnqe/&#10;f/sm/e70tZ41eyhFQEk0iL00cinblLRiKLvHDamt6jAXwrI16IoYXA6CsRcBLUWKwWs0irXPXtcn&#10;4Q0btYZA/RiYzpXqV9jrL4JgYHLtbG+IebSZn9WtzSrt5WeKgAJqJ84GMKOT4+O0f7gn6dX95Eap&#10;pbu5pjrY3101fnj5HeRm98HJca4ZBlIYAKaT9A0wpBC0vCfvHz5IDz/9n/6gZLzfNxnvf21Teych&#10;LiOArLdooQ7CF8r75qbP+dLDo15iL4Y3gD7ndwsPrZHnJPeha+zf51APp5MzkIRJt7G5rYEI9E5L&#10;gosAQlZ2om7A8RMsHKqj5pdEXlKtXY074VG+r2OzQPD2ZS2O1s0Uzu/hxfPv0o9/8icKl8DbT361&#10;ZJCPPBC/vblLTz/8RGwWmEkwhBQiNbBfbxfPUhPmyb0XGYOuLYUdOByAPZe1J3IKoGN+LwByz/Pa&#10;+fzzz9Lr59+mTz/9OP3uqy/DxP9O+458kPN5t8zX4OOPPpQnFiSDrYOjVG/upLm8/vbT5o5N5v/k&#10;T/40ffX117kxHOv5/N13p+kvfvrTVFMj5/dK+vCL775N787v0sawkm8lqiYYr7XY2l169vRI/RLy&#10;3a2NLT3s7MNXea95crKhZ//4cFtAKs/oxfXMBAo+16CKcAUrN/o6cX1cCjAQayb/9+bOzED2WkgM&#10;sB65bvs7G/IWpe+5nphdxb9dUa7CWXq/z39JsO+/9E8fEtD7BNuaxDVFXRlw+eijp+nx40cCMRUO&#10;c3MjMgmAH8EYIg8EQPT23eXKF01nuBjztYYlvCbX4fXpmUDYqhrlugoZfO5rr25Vn0qmKGsiJ9r3&#10;ybVHh0fqs+QnrMC1hc445JQwcwG+6I03N9dsl1NabtoHmvW1LoysabDDYLoaWB+qdmBtfl/ur1r3&#10;e6xtznI928HkZL1T29TRw1QRwiSfVryQVdN7EGrl1ULkkDY5YLL3SSzCjmk2n+gZpmYCyJIqIpJf&#10;7Z9iIIbnh/dWD63sS2FtMsZmhLOLkJ3S907MR2ycln3gWa26ZxZe7tRQvBcFhKq2sJ9dFem6vRcd&#10;z44C2IQphJ/cYLAKk+J9ygIp7yH0z+xbgKSqa/Hum5slr0EpxAopXayGKUOtwv3kPvC5RKAKteJx&#10;vvew3KahJJNvY74WMLD5uRfnF2KFso/Jy/HmRsNRcBD2UcA6+vUXL15qiMF+TrAh94TWQKnR+fvo&#10;SQD5IBwdHh6kl3kfI4FabFMstnJ9f6fgHdd7ddiELKNHq6s6VJFL9daqe8siSEiurxiKpPAhny3m&#10;kb7rmp71LaWXhtGd7kUZnq6yOQpykwbxkfEAztGTUcw699ejopK3bA8mtn6PGjhGfS41S2fFIXv5&#10;NIbpfZjlP+ef/a1trdlWfvl1+vzJo5SuL9Nuvg4v8/lEZT4PmwoUbxPZtCQFvF3m/7+L/XBL3tax&#10;dvECpYeDjZwfh7P857cAg/lrrumhUZvmz3mpk7JIG7kHXe9qJQLXVf6gPPyoLK/FAshF5l0bqbxD&#10;MSc28yH9weMn6c3rV1pQACCS8IxHqwSVt2/eGGSSD9LABt6X157Y4wGy5oP4LC/KpIbMprMpwgM6&#10;NRadpt8sQjZRGHGkYpJY8i5voE3XxGTY06g+7pmfez+dqXC/ywcJZojo15Ed90EaGOdKMtpZB07j&#10;ygKtgqU1VjqkPWP0kK4NQ8bSCOmV6SQefvlhwHNiPReV6/n1x/khh+4i03YKivxrpvFMgAh7wP8E&#10;ZHw+vU8b+XuePHqkTZZfTyLBlWTgzc286S3adIoPUi50jnKBS1oW0t8m0qSg/8NC2d4228kpRvlh&#10;m5lp0TWmto4kH9pKd4BDNHTTuVDk5ffSa0V9XUZqkaTSS8QOaZg/99poTaDdcgJIcq8pAdcM5hlN&#10;/3Ri1hZMCuhzsJMwveSerYlqngsITD/XRrq2NEYcgniGvXr9Rk2EjfjH2jglBZSM1R6DdZhxMkWQ&#10;rBBWGhLvkX0hJWskeUxJu/hVjEXVZaME0cdvifRBMZEE9hnY4MBkfRZleIEhBSlKTR/NvrJMkIkC&#10;n1+6/qYLjw8310rAWgaoMRxpCr7yvFo4KKCXpdBg6+/C24LXpnh0OEmfCGkAaKYJVqdU5h4Y5HPP&#10;6zri1UuBLhzOPkwXIYmz/4XkzxxUpIaW9j+z14V9LDioUjTlPLuk715fXvkZj4kqQDFFxqAxcMHP&#10;zN/ogzRSppYC+oZiQCHntN/ecHWd+hRWy3GGZpbgcRHSQvkhLBpJJFPvucHUJczXuaZsukrFG4x1&#10;yMIkmkzmK0mq3PMld53pvneRImoT44HWvKWjeZ3n9ctzSEGGfK6pGjO+mPzgydInmgZQuWi8VpfB&#10;prUHSbBDxYoBKGlXU6RhSFyhVSNnl0cpE6piEWyaIsB2A2jycGTaen0hhjGm20xglzo4zf5zYMZQ&#10;zQBrXcUnDNtlG6azjcEbpK4CmArdt7p0Uiv3dBDp1QJEF31yaSFTfMBC09sXlqF3lpfObqcRKjNb&#10;gVJl7D2AfrAyO+0fBu80pEAeVVSrhDueaboGXp9BxnB9pPRdg0et9mqFyeT30A0iqCkk5c3cvnt6&#10;/wMnXlumnHQPaex4LgECGI4UOhkNTiq0SH6GndiXeL2wPoZKTxuFXHSpZ46iG2lMDVPt7k4ApqTW&#10;IekHYNF8Mt/rtZC1kobKHt/lz7q9t7sKvenXcxUmwssIhpBsu/UQimdPINx0HuEsuUgtWn2+tnkv&#10;u5T/jfwkZ1pnCrkADF40q6JQVgKVwyMcwpCfg85SI86/ZmlvujZk/EhXBGypcGn0DJUd3qRzpZZh&#10;nyHD9XGtvVxhL1NLd4raQxSzAxs1LU2kTQ+U+m1PUQpvrgHAjhvlVuwNld91GQ2L/UMB+eV1GwMZ&#10;7kEq7m3N0CzDaqCKKXgrhiEA0CisC0p8etsIzJEUfrmSJfbyEcmBO6fSatrdWa6OpMf+O/hERUK3&#10;AC4PwJD3LpcRvJTYB5r8/TQ1lQZxRefGt10GYFjmn5ubcYBuWJhNYyl/hWQ0n291fk1ADkC55bTR&#10;9w8KF5nDfEZvDEoFf3AubFK0r23pa+a3kzS5uE2T3AwWNN6TRh5/GC534evJMzNqDXS2asK9/nBH&#10;XrYeCvh6ILdKMWRzavNi0YS/bh0DkWo1AEhhf6HwtLn3VoXARMEMI5RhoF53sQwrgXLle9iflWI4&#10;wITOn0XBLzTSwxQBV2VuTNkPrtNuvr4krQ5Hs9xQ7KWtXfwMN9NnH57kRuNt2tsZpbVBK8Pqty9/&#10;n9r5fXrykCS60o3xZJA2PnqU9vYO7KE0caI5T9Ojhw8FYFGTsCb6VM4/hH/6/bgP5OhBjL6B0aCS&#10;Yf3GOD378EM3pflZYT88eXii542nnbNC5uf1cOVWy7WcyYx/TcFXhM6xn5kpnNyISY2QxOTDr3h9&#10;a1c+sU3jM4izqilaAdvyb+3c6AIecn5Te+AXiDeUGU1m9/O98uEmBCzXeXjQra/l+h31TV5bDloY&#10;y6/vLv/dWKnXuSEs1tP27iif79O0vT/Mz+hmmnNmhs+t7DfEXPS5SQ3dqykAKe+RNuaa8/TdmX3E&#10;6lE+u3clAQNwS2Jbp3SVPyvg36s3b6WU4nnY395Rs0svwt5BjbF9sJPOzy7S7u6hvOwIGLm8vss9&#10;y57DFvK13jo4zPsqZ1Obvvzt79LRg0fp7OpStQWp9Zu7uT+6vUZuobCeq+vbqL9q9QfIMXe3dvKz&#10;dq8e44YmW6UcdgOtvMrzJUsPjseJjw0D9uriRnvifGG29Dif0Vv52t5OzNhk/+b94os5HiHxdRMt&#10;ZjdDLA2M870bueG+nywkD6Y/Y9+6unNQGkOPmVibs2C0V6uk6P8eCdUr79pgafUAIL/+088/Sw8f&#10;PhK4wjnHAEh2SLLasa2Phxc76T/+3c9z/wnrKJ/oMOQ40yKwjX0RgFC+Y3NLT6n71xQ0k+/5fJq+&#10;+er3aWd/N32+8YWelXdnp+njj56l6+tLyW0Bh+eLTucM7MHTd+e6b5Bx5Iue+0oGvFIBSEEySyfH&#10;D9RjUV/yoE0VHGdCBYNOBd3gmSe1Tx32GX6OYcBh06Hhz3i0Suu1jHtN7KOV/ziMPtZY51qKmts2&#10;UA6S4Dwpw593kvcZp9Z2YnydX17ofeeOSvt0D+6rHsZPEfZV262G7ABnQqfZEwik0/lk4gyvKQ/s&#10;/PkZsJn531jtQQ3ee1KvAimrdBtKAxMATHSQ/2Scb7LmIUU4f75lM4swyDL8yKt0dXWrvU/+0+x9&#10;E4c5Tme2QuLzs19qjws7hJl8NNfU1zlozOqPhQgvlUNa8mc4Oz/33ocEuipWoThNfh/4ScJkJgTw&#10;Nt/j8/OLdHJypOEGfTbeew9OHirFl+tAT0v9LEIDYNN8LuUL9+mbr3+fnj17JnVVk9fib3/zG4GG&#10;MAcBLPf2D9MHz54qiJOe4fztu/T69Su9BufH0fGxWIWT2/tQcHSqG1HEUJ+JbJSvx/7BAbBsWNJU&#10;KwWIpPT5It7Ob9Vzwf6PKlJy8y7C7Lhf6wo07YQDteqpbQdhC5fcB6UACkXoqX2e5F4LLAQAnDMJ&#10;zAl7AnAWeqSK3vvsLJ3lvpjwtDY8rv8pexJrepzPtnmst08/+SSN88/eyDf44t0b9bezTnF9acIw&#10;NP9qo8Tqok03sCmldszrjSCU/Ln3Cg9VUE5M830HLl0Axne2OqIfnxaAh53q3SK/5xsG2MUwDQMI&#10;r37wyac/A9WVv06gjCRjgv6KuVaUYtLoIRIHshNY9ejBQwELUJr5YBQJ/ZTEHjBmRyEvgqEl5k5u&#10;blm8dZ9YOTfIBPUd4KiJREemH2wmLGJvTKNgLLTyl5DMeOEC0ij9QnIEkGs1Hk0bEid7J2kKOXcR&#10;KiP+rlvFcIstEIBFm9woSlIajY42nMqm3n1ceSFG40hNeqfXqeVNMFHc+VJ09aP9A2nbeRVHsy/V&#10;TO1sb2qBj7Txmu0mVkFpU/6Xr17mg+UkPXv6YT6cbwXksUnf5c1L4FdIX7lfvdE8zSqALWAcaPxG&#10;MMzEvMlfc3F1pes9Go9XBw3yXRYyBw5FESwgihhvYEMVXLcTp6UyFWddUOSLKRZGljZ3tk8TjbAB&#10;JrPmypRCzucETHZZ3jN0aPwYOKCKYB20NgTKa27LDIHWjBQVDyD+S3ukpbKIiVfIR4v3Ju5NJHKq&#10;eSaUIvVsmPCACZYRhy8bk+5db1Ifn4mNH28hpnSaaPcTlMqTyj7V0emh7YohVsXDpI1d4St+7zQ6&#10;XfgAlpEmPA86NxvQMHwaxH6NCRRN8njNibc0zzwbAnDH9stDArsZYR0GRQa6ZmLqAKi0fm0fKm2Y&#10;pxcrfy75CuJN1dOegzFombuNqufh42aqtEEFfgbGrsX3iiLJE5G+DO3TwmGmg6AoV42VCyQXC/b9&#10;aURrB6RjU4bZNIgJug1/DTLR9Do91capniKZpSuPxS5SuVpPe3Qf2PCXfk5ZlxQwnkKnYGluOw21&#10;9YhiENPOxcL7lW0FQv5UOHm2inAasVTqQdzLMlJYfe0IA9FEOqS4ps6bOcpeJTlA3rzvFSSx0L2S&#10;XDn/sI38zA1iQtinY/J9fVjBVPvZXOtTzDMmnmIzO41UMqfZQswDmQeX9h4TyDt7b9zPaVAPhu9B&#10;zdlEdHn5n8zNpLZReKXC1CzopSjmvSeafFBgGa1tqagxs7MIWYbPhyHMHEJeQrKRInVYBVD4Yda6&#10;rrUndoWDETwRHWgtMSTo/STFKgLIEIti6SK7ccBME+mpvV8N4B5NCuucwsjP1Dht5aKJ96kCPr8b&#10;mkhM0HsWtd97K28V2Q4ogXKwYqkquCdMuzul3G2uZCIOD6oEhAp8q5267dDdQuBkFf59M84BjHrl&#10;U1TZ0HgcQRIUsPnvWTecA8rQkvH9jQYhbdvLMdPqeW8jMAggy16nxuUn01kw0Cr9epW2XJWRWtxq&#10;75QnamVZRS3A39fcRsz2CxULqBqsEtOWwVSswg5AITOAvvmMkAwaZg7pYmUVCWs+1+ShWztoqdS9&#10;dWKlQIjpNGTxnUzPexkyZ8J8ZrYsaoMuwk7kdRhghryDOjMLVJ5EOEdvBo5agLVPgJauUVDtzEoY&#10;CCxWcRihPylCRPiqOs7meSTsFcEU175Vmklfx+CEM4DPwRCTn8+aPMzF8dbGdtoYr6et0XpaYzBJ&#10;c4F5fb7mm/l53d9cS4+Pj9Le9m6uAcapnbdi9M1vcjk3z6+fv3aLgo17CKAaPp281av88/7T62/T&#10;N3eX9j9mj48gGLz72vB57EF/QO8uLE96pkbvRUmB2IYvY+reX1PdL4E9vu78HfsVYF+fjNf71XaR&#10;kDwYDkJh4WoJwIfXWcx65mer4VEr6T8DrryeulxfrOdnf9MNzWZuQHd3ttLBEQy+3BRPrtPbty/S&#10;3u66vIsODvbya9kfeCefOUf595x1b169UBH/4bPH6eHJA63lg7091bCDfA+OP/7pHwSzz/6jg1Xq&#10;6CgYbWJJRyAXzz2/Ps2N4Oeff57+5q//Jv3ZX/y51g8SMVbQYOgQpzY8sR1s0ETTPldjj3S3gTnf&#10;uLZXeFecg9Ri1O/YTeTfWbIXKZc+Oz1k7VPCFzEwnU3v7R/ctSv/X3y/OasUblXUGh4gSTs6PnBS&#10;Ow1TbgKnMtVfpF/96jfpydNn4RFbaS9ijW5s2zetwp91vC7Ag2dnQ+FuUz1LXC8BC8lskbK2hzRn&#10;pmo5WNnJA055CHceWiLvPNzfS3/9N3+T/vW/+l/Tr37+92k3713PX3xjM30kz5UHZTB1Hjx4JMla&#10;Jx/ZrXT0+Ek6zU0vzTv1FKEhkAI437cBdRj+52fvL//yrzT4/+yLL9KXv/tK6b2/++p3Crohz+Fo&#10;f10DsCePHqS3784l0b66vpOqCV8+ajwAhd2dcbrO5+azJ4dm7tzOc98xS1f3i3SyvynG3rvLu3S4&#10;s673fZ3/fG9rpGskBcViKesipL6nV9O0OVaMeT5fx/le5YZzsszvZVNs3JdvL7U2J4tOATD4+JXB&#10;puvPr/9ewHhvHdLbrcxDDfP4yUMBJ5999ql6zEZyu0utb1hVZ2fn+dpvpauzC9Ufv/3q91YfzU00&#10;aCKpuKyrYA86KK2qXZ8P61EksVpFAEuWP79TkMKmznGe2RcvXiiVFnCU2ub5d8/zHnhgBRHpzfkM&#10;+vWvf52++KMfaF1QZwLw0X8T9sEzuwxiAfsyQBLvE084CATDCGCgDptHXzkK+ycD/+kfeR1Sg6dg&#10;SKX2PQuq6Uk7wf5vY52kwjUwv76b3Mf5YnmsrXd2rBBMrYB3SDQAYbwfnk9qsnGwr6ijee/Hx8f+&#10;uQxpNeCzImk4sn2XhlDqj5aqp3u5L6qSMZ6EEbDBM609rvXXCTwkjCvvD04BnwocYm9QvRXPbh8U&#10;BsGAP8fnDvwRwtAssI3e+/zd6ZkCzRbf863nrOU1+2EvtR97Muxo6m2DflYqcf8gvoyVKLshTEVD&#10;hwjN63s5nm8YYngP0hcw1CGU6NNPP00XF5e67//Hv/t36fHDh+np06fp3/ybf5v3oAd6fcKVUFfJ&#10;TiW/T9YX+zVEKYev5D31t7/Rfr42ZEj0TEFin3zycTrPr/3q1Sv1e3sH+w5ly9/78NGjfL+nttPJ&#10;tRi2ZpUSlc3uW4aPJp9bSoJgQ4pFXri+7odUfdCKlKOlbcg8cC+tOlnaj7ofACvkrvLas/3EzIop&#10;+Tg79ERD6vBCt70PeQxt/jw3Oi96xvF/7T+cHzv532n+PDsHR+nxyXEa3l2nB/nzvzl9rYHVXWuP&#10;efWWhRVkdMD3AvwaWavUJO/CAuXcwi4t3xt8bxngThUCMkyX+fdv835xx+fmc4AX5Pf+Wa6L1glQ&#10;4lkm2fjHP/zRz5T+QUJaXkDjoPhTrBokm2kjvgwTeTf2bbq9vw1wz+b0FHzLCMBw4q19PWD0+aYU&#10;kRro9MEmimaCNsZBi2XCQX8wj5tioMigCI29bkjQNHXzK7OXaHLxX3KhWXuSv2z+EeJLMyYD07ZP&#10;Ri61SXbJHgE9mLOIyfTa2OEQKvLDl61UI1PrZ3QxLZBOvXBC3kTgQ6cDdnt7Mx8Gu2pIb28vhVpT&#10;gBwfHYaXz0x/x7VeG44iqMDyZ9B1Fh207NHAfjeTewdMAIpS0ICY8zpF56YEtiXNE0VtE++Nn8FU&#10;oJMPghsxpWW27Wp6I4+4DRrjkYAwEVrk8bZUE2+m0EgsmmFIP8qYZBEisIhmVn5bMCOvr1TY8/6h&#10;NrOBUuAj/5bPQC46eLDb1uCOjVNdBPJZxKaM1KWeGcWDw1Spb8J4CLmXmhbElMkeVvah68MnJAde&#10;8wOcWievygNtPIyGpFklEVeR+FsEi04m95Iuefqoh6Us+2ja9zLTAJoWkbrkhtwAhdlatQ/Fwpu5&#10;jUTDdD8YeQK7QvPFlKddLMMg9l6AVdctBfjgP1e29vHrgzS43ykKUsl2I3GxCdZmEyABn3889GeA&#10;Jt3F88FhglSf9+ICulwFIrQRpiBpYQSoWOoQ6cNqqh2QInPjoY3cZ3MnPfeS1UWkni0CcKe2FyNR&#10;pDd/bqZcOqwbs0rsJegQCSjoNA5qWFgLA8v9NJ1h+rhhrwrJsgeDVZQ9B44o3kEBd+DLQGtXvhp4&#10;3MmCwOmfrFOZDbdmGoh+PhyEh5rBHfxPxJYI1pn3PF9HNSkApa0DSUaRUI5MnInnfOagG1HU82sC&#10;PprFFPuRQJk60rlSyFAbFW2ANp42lga8lk3qHSV4Njgg2/BJAuBqwkexi8+h6WR4oFCMAMCI2t6w&#10;t1/EIVhogCNZZIDrbWfp8lbeX+a6f7UYl7AUqggz6YM/7AVWSOqhOqi1h1kVRt9tE2DowoVeGVJl&#10;vXcAo0hyltw3rrmGQstlXOfk9xP7Qx2vBXig9PXWbKSxhlVbmgSzB8AeK/SzYo0ms1Qpvi4vr3zA&#10;5z+l2VNyfJMieMbTX4o1BUTAHFZzU2sfXYan40ypswsnU8eksg1pYxlrUttW14TPnUEnMVhjciiW&#10;Ynirae2Qshe0+T5oYqAz2XLdLkI5+rDc3r5CacGcaywgsdWKSF8uIhhortcZ1OHd1ZUB2hS6pik8&#10;ZcSwG3rAoDWZv5TCdCYJTx1s8MX30YXw/SllICzGRtGtAkpSH7gT64UzVIx8pc5NVzLbOvYvoCfW&#10;BkNEBViF3UEXQNQiWCD2Ooywj9KBH0Uw2DQdHoxWz3cTjGhA7TLSW516XAQbMGnoUAaTqA3mf2Hd&#10;rkFyAKqYN8vDqHTzJpCs8GAA1pIB7lpG06xpwLoi3y9S8dZHY52dg3GRG8WREjAFcC5IdbxNN5fX&#10;qZ3aL5aUuLUyAnIYSvC5w5eRhvAXb16kb++uxJxuQka77CPig9HXhxwVIcOVxDi8TtmHm3a5OtME&#10;khaWjxgT9LCmC7+b3kOqN33SnsuaD0P/KiQ0XXic4lXbKBDF6b56Jsoi0u6XCmAYStZUpfVNh3Cx&#10;BwOIM/SCtc9aJ8iIPW07P6NHR0cCHwdKWKyVJlpFOBxgyvHJYToIzyJqpbEGM+yta+noDwTs6xvv&#10;NgBYlAhLPa+l5IjHx4dpMKrTycNj1YbnF+fpT//8T9Lf/u1/ULO2mRszmemXTtZWsLgGkw4/wmtJ&#10;Zze+uGHXQj0P2KXQrIQyYKR7u5EbeXlCsedUnQYMVZx7Xkqdvl8J0HhSTi0BNKu09sBO7FU/4xT4&#10;9CXDcYQIFWYB5pNAXuMjDVEMbAOCaeaAlQDnCsP9sT2Dtd+msK2o6giDG6z6Gq4VZzZyZoX2jRw2&#10;wNpjoM9zWsbgQ75PMQDCO/LXX32ZPv34E8l4u9xEo6Ig0ZX7sLO1rXsh4LCqwiw/N/rbe2nn+Cjd&#10;Lrt0cHJiuXH+vvN357k5/yAxprm+nysAAiP9X/zyHxRW+Ktf/zLd5OfjLvdobW5ed9dHYnx/8ORB&#10;+ur585VXGWcZrG3L6uy3urO7nmtggjU20unbSzGbb+8XqjX2tu13urdtssbV7TRtjP2sL5WK6Qpk&#10;P3/d24v7tLk2ELupCJ8ASfdrJ7NeQ1yAXDDL7+vRsXz8Jjr7rNz4by3dfZ+YOVgNLaw2GmofpEcB&#10;7KA//fSzz2QbwHpXfZjXBOozPNdh2o3HGz7Tm1l6891rsRlVo7kKcp86t2KkJ8Ss6q3FPHrZMPUP&#10;axn2uHGcC5yB47wv3lzdCsSi7sdXm7oQ6wPVt4S9HO6H752tqiz9PZDPtYGUTmetJKSA14BaAXZy&#10;ZmLPBcDmPnpoMkPhM7EPi2viPGlC6tqFH3VPjBCxwxPzUBgkMW2pz+SVHlLZUp6OHgKMI0ARkIve&#10;R/7Dw/DSE+Pcaqj+Z/dDK0DALl6vV+jI+39uYEwA1XS2Chnx2izCazpFyKCB2D6oizAI1qPAZylU&#10;8h6ytilPUFQCO3kv29vZEbAHYA1moT5g4XRdWYMgs2wWAsJhMdJjItGX4jHXHtcQd6Z3shZCtWA1&#10;kq8P5zL70DRUIEX0EXYTKCTTpvak/nr7+o3SncWyzOthK+8rXEeRr27vvO/Rf+Z78vLlq7S3f6Br&#10;+hd//hfpF7/4herXzz75WCD15G4q4O43v/mtAXmlqy9EApIncbC6Gei+O38n8PXd6aleg8yHp08/&#10;EPin+p4aC7l6/pyA0tRQsEepiQYBbssjkf0yiFfLGAQWjgxVfcreL+KD1oNVcSYL1KtEXvtOoiAw&#10;+Fr0qXI+hKIXL1ZDe9mC6ecW6l8dINlpbxLGMygFSPLC0/u58a3eUub/Y4/qa9Ped3QPlip9dj5z&#10;tvJzSRDrDudaXpdnea8+J+8g14azrtGApgiV25zAMawACBfJP+4wPyOPq1GCmrS3tpGmna1ROAvu&#10;8tf/HjIARIygpnF+ruc//yw/Pw/avPe2pK1vpGacz9yjrd2fCWRZWNvP4r2+cvoLDwGsMQ4oocZ5&#10;IxiU9jmiINjZ3bOnFibw6+suulWme/PkoOR7oboa3Btqs+yCHQe1nAMQIFGyvtIyW00EAlEFMLi9&#10;90RKANHC/j6S1wZNkybhTuaVG3qgzs8v/cFDfkuTOhrWK280wJw2WBBIkeX7FkakDnCoxbzgezis&#10;FBQBe299LHnuxnisz3Z+di2GXskkUKBdnbbWhumDx4/TIdNkku6m9+ni7J0W2NbGuoykMatF7ltx&#10;pTQBsUQMJt/jxx+kB/mg52FFKmG54kSgBhvJulDvypu36Mwz0XA5mA4PDz2VCLPUd6fnK5NPDl5S&#10;ppBD3kH3jwRGeVdh+C+pTeXk0fDU48Hlfsm0HDR/bRwMCDeWFOKcX3UEMFxdX2ravp03QqckW0LM&#10;hYaivZsPzEEEashvkAM2Al/kEySD5kbNgd/XQBuX/BzC840DArmk483NyuN/PLhI+wjDWCzCS6ry&#10;xJgDBsAoH7sOYAivMa7RVCxFg2eSuEGF7T0p1PjYY6kJE/7WI65ofro4JNz8KEE4PNEGYZ4r/wlA&#10;gmj81XQuzSbDtJbJ2UQy28UqBfJ+dq9pEkwRGHAES8CKSG2liQAHtvzh1AR2mpL0wLY2MMCRPmUz&#10;JGedXYO10WryntcqUujURZGd7DejFNNk0JTPzdrpJ3Ht0gwk+ZG0pk93wYQRO3DR6vPo4AuZ7soR&#10;OPyi5jpE22D0TDylqWyiOkceAYM0kqtoMNjUec3B0GBvrfs80kE4nd1K6iphNzKD8M2ynHTwPpn2&#10;7j5tb2zpwJTxfgCSXJJ+D9EZUTq5GYbVIAyl62AcUdSzRzEdU/hNhA4BiCqdK8ITLOU0o3kZBrIc&#10;wAwrHKrcBM17XSy45dJ+nfKekNmvvQM1qcIbM9971ofCkvKf0zQI4Ao5BQc8kn2KC7EgeP0IzcA7&#10;B6CY+8Z6sWTGzFuuDexCGMM0UTTWkhjN7auawrurB4T5PQDUXi4uCB6hMNYuzrpou/BVsdTH3q3t&#10;yuLBBWC5AsY1uasMutnrzHt+HYEhkrdr/2/CDHouk1szTVuBUCwOUp1toO1psFBkJrJ5D4BNJGBQ&#10;8uodDTMobjGvXTRdDJ0MZJViIq479EPmyxFUEG6hi2YRh3h+bdIGW6eCaapYsj8vNBWkqKNYlEUC&#10;QFzZRYr4us5BBaQoAGapJhPQ14VE46GWDOLXwhPUhtF92nLScz6J/aoSoLYImblSYEs/0/y9/Bgj&#10;obiXs8KOliyha8Ohu1MhSpMhth/3bLlcFb0MBsTRaOxZS2M3ubcVQCGJshPvBYhS1ASg6KTfJhJ2&#10;x9pbxXTDm7Ee+/mVhMjm1jCpCTxRUZefWTfnSzPnOq9b1gLsOXkadp5mtsHG1Gev/DPEEiEFVICr&#10;WUWDkRtV2DMNigMYbqxDBR0tYuhX62sddNPE4KqSZJWhiYZDAve9bpwcab+XMhIJHUZgKW0lT8r8&#10;XpANT+2D2yD950xNtroQcy3vc8Pa7/1+QvjQNDf2VxpMbI9JQt3WnlYu7M8jIC3vX1Xhvfgs70X/&#10;6fR5+vL6TACvZLtFiiCyMvC4LlK+u2Bvl6tAFj6P67XSgWkhxTI4WuhaVkNbN/TAfqeBmq0sUtRq&#10;VfxeZ1tDInAk8cICAzCNtPeSgjvAGdebPK6dmKYYu4/z87KzuZn/3ZCv8Uj2KkN97cX5WdrNjfcu&#10;jCf+nrOV5oNarRjI/mU2mWmA8vjREwXJMRgFWOFck8dpXtEPP/+f/6A8+/7zVFJJ4PDdPjuTPcuP&#10;/viH6dPPPhJziRryhz/8gfY/zkH8nrrerzH2gVp2MR4KSCmTXwuwFfarpe0pEsxHGo7MSSpvSoV8&#10;dV0fOjZcNVG9d7L2uwgd6tPgFYwWTXrvMcizvK5ew8C9BvX6Gc37gRZDu/x8AZiIYT+qI04m1zqD&#10;0rVt7yms4dHCjPhVUEDx3mtZKpJhsHFaq5y6bpVoKZeOUFxQU0/C5/nduzMxwb757W8FeI7Z7/L7&#10;/NWvv0xffPFDgfqwyvlaepv5fJJ+/MMfpRsGKvkt7BzspvPLs5TyvvXi4jxtke4L4Bh+hj/96Z+l&#10;f/jFz9PN9VVqc714n2t69hhCOE5O1tL+zppYS2cXE/ltpdLAyu3dJJ8v7MUp9xlH2l95Vs7Pr3T+&#10;vnl3nx6dbKed7aFsDra2RvqMF9f5vebvm8TAdjx0yNfe9nq6uLwP8MT3XiFfI8Aagk02JW2+X/i8&#10;PdjDL26Z3l3fiYW/DDZW+880w/+nJlVz1iqZNgZX1NL0qdeyU0rpj3/yo/SDzz/Na6AUsAqTlbOc&#10;OplaAcmtmFwEFOQ9kOEh9fQ9/lsRqDEPe4o+DIvzCRBpEQMaBbOrDqzNUJfMuZCEnX6C/e9g7yDf&#10;j06WSQAwvJdf//qX6fj4JP/8WxFLxE7diGDF/Dw8e/ah0lohgVA70KMPYi2zpmXHVL23xOHcWF+z&#10;egf1Ave96aWQIWXlgRHYouFmvQJ276c+w5vwmLNaoVMNzdqAbSsfbCxKhnWoAkoNLjW8DC/3PoTk&#10;5u5Gz3MZBAyIKE3IPbvOvvLUNXUwiAXgiAxkb2wlPAOm5f4R33xqg578MAi2FzUaA7TZ/TQw0tZJ&#10;wqEWUJ82sQUSvnf82xUOGSSVV5L2mYFdDxd9tgKyOtyx1HMwi7BTzmSG0Fz7qnaNcEc4HEQg9iwp&#10;KI15iOkWwwHONq4Be3Kfhs7+Kikw3oW8h/zez8/eie333XcvtJdL1UDewfaWzmelr+f78d133+W1&#10;8TQ9//YbvaZq08W97GuePn0m2xHuCQxBKYLyvkXaLr9mD9rLZ7AlyPaFZN9gGEcuAc8PQwr2NJiD&#10;n3z8Sd6PHura0reenZ46K4B9WkzOUuc2ykt6balL8n8BL0kOZtC+1qu5Woe9OUdiIKxqMAzP+36Y&#10;2Sdvh7++7I+i5qXnoNeRHUleG/OwtBrFM6G+NuoYwEXXUO3KLq5fo//5XvV9L1z+2dvdTcOCAfkw&#10;jfPa+/jTR6mdXqedu1kaEVCUa8qXPAehChwxDGBdFw6rgqXHbjTIa/IZDMH887by9eRqLTmn8rny&#10;Iq+br8lJCHWibMLAevIvjvLa/6jOPVD+OZsMnvPvf3t7wdltphCbyObmWM0jum82Ox4kvGpmCtkY&#10;OCFIb6RJx/liIK3ZKjcEiMFCm+aHRhIQsbFGkZRrmSYbI75PyF8pwkgQmYZ8hykjQBShIGvB5lGR&#10;mD8kmnG890TllI8WF9yNvR7u0sm40MR5SFs1k0Zsqwg8ANhhcmVWiGWJRRS83OixElILNchFNPeD&#10;YG7JqB6GU3rPXOITSRpBEgrGw+NcoG4xBRsLpcWoGGp7HcmBQqmLkfwUNtc2JN/lAVungGhsxsrE&#10;lMaCIpZN/io/PAICKhdXPFQUXyrcQd5hNQFfFY4M5+HoKcMLoeq3KnRgQt1N7tTYlQIipnqwEht1&#10;NOZs7Hg+lJJ95UMBRgEgH19T4n9wpXTetltTI1sFc09m5LXTfZtIaYImzOYKI82JPUkAJQeoWARK&#10;4JmY9QbDJP8spApuzOcBhHgjDwSG1aCDsRUTgbSaIorGTglvSRsk5qkOV9hmcrpsAohoRMutt00L&#10;5tABA2QtsWHM57cOiRDbZCwQsk+ldXJjK2CriAAHsUrmpnsz3Za0eNkJ0FYBoHCNkLEs3GB74lvE&#10;ZKtZwV/yqBuZ0TKWge3Q/oYTS7Hw6RBjVuEKBiWLMKgVOxTge2mQcpAMENG0LVTsjnv74WhKHcvO&#10;JmdfHScsDgfjSPosVkBZP6XTRKlLq1Rt080N2gEc2dvGEm8fjm14Qi3sZReTEJmgQuNHKl25WBWI&#10;NLYsnO9XehXfh4F7L69mEjSs5OmlBN2Q8SH96lMdJcUF1CjsPyEJeWkmjn33bJJ8P73XHjaXMfFI&#10;QAPm8EUAjfKzyD+DIoPPrWVXpjiQPJm6a+60NkfjgVhqAkVjn1sqHGipxlZsoyh6FFbA5CU/r6O9&#10;A7MllYYLc9PhA3UAXy5mLDMF+GYKR5HWRRAEgFarZtl+W4AB2ztbOoDLME9nH+/l0GQ28f3cq828&#10;P5B0TYEtRp/2QYd4eBK5FOOpFfDTs2M9aXRaYfibKH1WO4+eiXne8O5zkcGrdWWLyUne4wcuivNe&#10;IhYm10lg1FD+Zlqfm+ue7tGwra9psNJ7q6S2DVDY70GWDQC8jY3BxdZsPHVdqkDbyAe3h0N1NdKz&#10;zHNIA8Z50QWTj71qPl0qtRZ2FFNkMUJ4Lpb2cWlC9l8rYMgACYWlGF+kkZHaDduZwKLO15vmZb1y&#10;kIwmtJKlN2lztOkAl/CwlRly3qcA6XuJQTUYBNPJHplOBy8kfRDIXJcO0AnW2khgY6f3MyyHq9Rq&#10;+d56qB+hKZZvUrSN1+KeL+1BokIGluDMfnFj+YA2Ag/rrgp7gSaYn43WK6+DtG6kRDwHV8nwGnPp&#10;3q8whgHsjcPCzBhAb5udz+RhVa2kvNXKj1ESS0KuxO5nz7GfUS0ZfJHPh3udgUWvU6YJwHcy75Wd&#10;jMFKDYeKACYkL2+dWs3wA4+T3g+qCU9O71dm1hdd7X2SBqQYaIik98ifV+z7hPDkZTlapuF8ZKVA&#10;eAXxnKZBG8B0pesigI4go7LRuYgst8nrrmrt4yhABMmG6oxS6ZvXt7ngv2/sqzlY0z0BcF0ShMb7&#10;BZhEesI0tC0NOuf/CRCkWGwNZMoORHuPG48q2EuyNhiaLWVQz0ObpRKnPcBlfcuzjzOq8N4mj9eB&#10;JdJqvPrwppEBNhntY1vRhr9bXcawoVODCLjdUNhypjQOBPIzhnVJpyEq/l9KYs3XG3+o25vchG6u&#10;qS4pJfdtFAymZ2pzU8DJWGlzhfbhOzyG8vXZ39tRwAQAiqXZDoabTW/VjIy3/nA8+/7fAY5kSdt9&#10;m757/iI3cUf5Wj3WGf/kyWOt+w/Ga6pPJTuldoFFrdTVSv5D60MPcmdhzzGbtxq6kU4tCX1jz9zx&#10;Zn6WAd4jcdcp2W7gxWwK1l4Te7T8qEr3DvQGi8U85HUGranLOC+Wc4OCTiYPux32Smop3mexrprU&#10;Xp7r9qgLH2PZvESIj8IG8l5D8yiFSW3mfBX9h+oizupla+Ab1nFQFZQUOl+GpUir83ygQJtG4M9P&#10;fvKnGlDxz/nlVdrd2Emff/FZ+uu/+b/8s+VnTE2/s/J5JuH3u/Oz3CDuqklleI7xyBgAh/4GllKu&#10;Ix49epz++m//Np08OElvnn+XHhwdphd5f7lur9Ojow15025u7qTf/O6NPMIx5oOFeEkoydMnudd6&#10;p8DDq9wwbm2urSSYr9/epMcPttPhwW74n1+LwTadkByMh1g+TxnkyOs1N+/zJn18cJB7tBfpepZr&#10;iZFFaWsjyz53tsfp5ZvLfMYOJfPd2l7TwIegnV6WINllnIFRMv1jxvi/IOuVdQY40X/+fhjJ2gIo&#10;QTnEMwEDFpIGZ3EztV0OUw1YdoClB4d76e13zz28yfvii1fv8r1cFxMSnLwnDsyUfv4+XZfaExC9&#10;DEaShokDq32wvKKeffrBE/lQPv/mm3R0cpD7tDMBQa9evkh/9EdfCNClbmXdkqBK/wjj6oP8fV//&#10;7it5tPUyVSkPau/lPLuALgf4WeezljpIfXEvze3CCKl4v+c3rS2WVAOJoNH3RPZsLJP95vr9H0uO&#10;Vp7u9x4OU0Otj/V5JwDXIdHc3tlUD8XlADRchWsBKsc9oj9g3xIjPKy72CMEVud+j32efoLgzNGI&#10;xNx7nV86G+bjVUADAL3UCamSygHC0ka+zjc3V+Gj3grkGZbjuG4DBfKUAj67CKizrU6xCJVJ5wAo&#10;7Gfa8CMu1Wveqm5ZE0Pa6gusy9hDOJs4w+rwquPzgI9A3MHP9+3p2/To8SOF/TTy6861XCSicz/w&#10;OIR5Tc3Fmci1wAuPfZek8bfvzoRxsP+t7+3ZfgNyC16JeAxeXIrohPT2YH9Pte751dVKtUWdf3SM&#10;r+hZPjsv0zffPk8/+tGPlPJ8c3Wjtfbm9et85u4pU4G/k8dyBDle5z8jdIi1jwXBo7wPAaQe7u1r&#10;3fUhXgz0Li+upPC4OLsw4SRfm++eP/fZlGu47168VP1wdHySv+6tLMDEjqWWgDm5ueFeNY3SqDEp&#10;Sn3w3DY/bQytBeziHVob85rO78IvNt9vLJA2ncEAcYy+Zal+tEqnp+fp4nLifWllXVK9B7Vj/5BU&#10;Ob8GmQfURvRfH+AbnNfT67PT/LtNMSgXs1zP1JYsbyMpB1crluk835tT7JRQq+EVm9/nbn4YdrQ/&#10;5j6IOjp/ylenr9NzLKEEEHpgu51r4HyUpY18PT+q1tJWrtHxDOR6vpzdpiLvX9UHDx/9TP5qg5En&#10;9Z0TmliQADe88bVojoeVJXzcoJnMWFsBQs/zjYFx0jM6WCyb+ADVLrY4uGj0dZ1EOV6ExMABGE4B&#10;dMMAmMXiRp9chB/QIlD70lVyTBuD/j63dx/6fcArgRkhy1RKzLIJvwGDJJpOdHFki5hiuSrNDBcG&#10;VhobFyi+Ja82lue/UJnZTKBVs/g0Zcvv7fGD47zh5ALp/iYd5QcHX0GCOfCcgQ57f3edivxzCNbY&#10;4/XxeGLqgAl/SKV4oNjYjg6PvYlNpmqUAAEFzuRNg2tNs8Ibn4YfF0yl/d19Jc/ZvyiJ2SgUn2ki&#10;ho6S7k0E1EqS25rBVImmXaSL8/NIs4nJ72wiWYLkPJUleIASayGH4X6x+WoSmguXOSBp4fd4fHgo&#10;JhqfB9ABfzk2S3twVSuJRh2eWExIATcNpvnAszS11T2RDFRpS0b72bwU3V2ZESR5rvVKeg86JMRs&#10;HAkUlDwsVZZEho+QotibJpqe0o3vvNHnZQ0txYSaadqFHEUR6UMXZwqwgKEKw+J761uFZNdEhLpZ&#10;iF3EG0rSmq/RNGR7TnyrBboqvSiKHXkYNMuYKIcfFc0Sf9Z6c6TBZm1KelsUq89dVg4XkZy5DLPr&#10;xlIw7qvYUUzQSqfTaUoO2LKcR8p0GVLF3tYqXjcCNLqQPHiyNAiGo1lXFBwUJlyzHlzvgjEoyXK8&#10;T0nICvt1SjbJpBH5++Ru5bFQr+Q0tfYjAArBVjHZl/xQrKipgBWeM/ldiAW5CKBxFFT9LphfTqmV&#10;4WtQ5AXCRYGnKX1dBkAXU+YuQJ7e7wN/t9wAyauk83STg7VtlquAEBns9hv/0oEjMB+U2Kw1MzLA&#10;G15K9rBzs7IIn0RATdbC5fmFijwADU13u2aVMAyzZXd3V++lUTF1Z4NlpYjPbABMMl4uYLRW8vtX&#10;yEf4tlA8ybBWASBJe4yYGeGfwb+8pg2l17UORmLajsTs5oDlPvQy5+2tTcm++PWgdlNFocW9paD2&#10;BG4gA2ueR953z6IwG6hVoI6kZoA6VRENULtK+CxDTt1GwBJFpv1TWlsU9MmwMMTyPiHPPhiKyYnS&#10;TJP99fa4oRETKBUG9pLth1+j2CRKg5sZHBuvixnH0EfSkLl9PigwCGCQb+XIlgYUgezJaxsuQLQv&#10;APjA0tbz5CRte2Wa8bg23lCKHE0Uk07JvAEo+88cBuZ9QIc8qHrZSrIXYyp6Oa7l4AL+eXaabhU+&#10;Ig+8xSwSfd1k2y+r9/OZ62tgX2lfWCwjfMhTej3/+V+KoWV4j3INMa7vU4Dlrdq6nlgbb+r5lVRJ&#10;01Hf8z40oAmJv0CZ2smRDMSaSPOl+YchzN5CQQuDtiw9lS/DK7ENCTx7ktwhi3qVPs19kZE/5/t0&#10;rmakWu1F7wcwvbxY9p5dL+EvNTH3/meQpFnOXLMslmE1YjZQ3yQKtC0tY9Z2LpuFdYFlFNkK0tKA&#10;YChpDWuM6gQw+/pukm5nBJAMNTCgcalHtkngvCaURaTrxUQABfcdSP8fTl+k35y/0dny/RRggSgB&#10;TXQpzpDwIHYmdBvS8MrWDcHaq8Knj1/bqzTpPjgMpfHnky9T+NjyjJaWPZZleC2WMTiqqpXNCUyV&#10;QWFPVCCTqnNztzmuJG+nKQJEOjo6yOfCOO3CSlhanj2IybnlPbXAfSb0NE7yXBwNtZchaZPNyZqZ&#10;K50Gi3diYxPaMVrfSh/+5F//D8/s61lJ/3+/th+0KmAM8C3/l2u1d7ingTMeiDA1GNYpyRwAlqZc&#10;9jxFTwR2s0+Aj2rs8DMdlGKVA/A4WT43yzYsTZ3SRAdqdnluvZ7aGOaZ1dcrgLRPBrO0H+SxPxmg&#10;9nMJsL8RgzCrQ5aSuWlwoD3Eg1+xpWMo0CvOlYjeeEjmfdR/1wqA8aBMViVFGWzdkFsG8NEnUvcD&#10;mNnciZTs85xtfb1Hw84AZyOv3zevXqYJpAlee0jzfJhefvc8bRNWmNf8m9cvxURdaADWpAcnD9JF&#10;rjlH+Zxcz3Xz25dvUs0zN1jPe+40He4fpFe58T06OU4v37xKH3/0Sfr6y9+lZ08+ECni/vY6HR9s&#10;i6FfKVYbq50tnYV3s5lAKcCi7dzXbaxt6synHgGQs/1SoSRXgEt6kPOLW9db7Of5M19c3ateYTB3&#10;N8n9zPownb67ymtooBRLWW/kr11bH4ilvZR/+cAhXs4USqdnN+ndxVQsQ4Yds6VrIIFJkZb630rS&#10;Owo5aG/J0z8fZSTRHhztpw8//EAhale3l3lfGvn8XDaRxDpMk8VUFjsMXJrZUkGFb0/PdJbAeE/h&#10;i2r7Iw++25Bk6jwKCwmRV0qrQxT+QL09tNpsFs/Hu9O3aX//UP1dL/t7/fZdfn5PtN+ismP9QcwA&#10;XINdCvGCsERJ2xVkUUYdPQxbm966x+SEYQS7jcO7z2q4UF4MrCTSYBxvuWQ2HGuFc3AaSfdNSB5h&#10;EQKGyfZJgz6TFVBZScIMoQdgDXY7AS+h7NIQtLLHGvt227SrwX4R5IAmevn9vYP09u2prsm1hj7L&#10;YPLfmX1Y24+XemFLNcQw7nepAUUnO6BbnVtFGbXoYh5swjbUNksHVjauwa14s0UPvTAA0WxmEFA1&#10;ZgBOOqP1XiZikRXBoDfusRRoNxwZhK2jJ6CX4rOxL/C+6JE28/pjCMZ7Ak8AoGyWzUp9R53qntm9&#10;aU94oDYDdAPHwLqBMCH2aPxuv/zyNwKLf/e73yl59/LiWv3h6ds3+d6u6d5Sd9Fn7O3vCfQjqffl&#10;8xdi9hHGsZ/fB0M0cCJeu4yBLc/z3u6+zmfqGK41RC58BGHaI38uSic3s7nAgIaFjfJPJJx8zWHw&#10;UW9Tu2zleh5fwaIqo7dMuqZlWIW0gSX1wW7e9ItQbNk+qK/r+BrW/nxpKXFZmJ29ECZgGbjC4sT2&#10;rlVz0C8LOxHbr/5Hkt7+v4MIauTaKNgpVbIPevTkJF2/fJXWcy35YLghGbb86VGE5f32Qb5Oe9t7&#10;GhI0eR85xeqJgVx+3w9yDb2bn7ejzS0NGai9l+tV+vX5eZqiBspn787GOH3x0dP0xScfpq1Jvt7z&#10;Nh3ghx3D2WZcp29n96mF7PDZhx/9jDcFzZ6N4vL60rT1oY1118QgWjpcIS8eFiH/pZl98+a1QB1u&#10;AI0gzRwPJgahkkmRxFdZDEValjza5k5JFfim5sPeckUwijhU2BCQ3tFk8F7wzGCyK/NeyXeNqBeF&#10;HzZjEw7KgMnmhzVp0U+ni/C5Mq2TDZbFjK8GennfVJe/XHCBTDQhU3spUOsMRW8GJHNhwqRPJucA&#10;AjSxOxtKrcr7Wb74ay5W8bsgFvnqXBPPxXwiIGwQCTRurN38SRPfFunRwyfaRHlAVYy0jdJwARU5&#10;dMvaUteLq8sw5d/K1+Uw7e4dalOTV1LeSEHauXckUyKRpiEFZGMSKblSUUWIwFwJPuNIq+P+MM1y&#10;Y185ebB1SMbuzrZYVvJPqNzQA/4xWWGCcJMfZppbGqvL/P7YvPA1YLKkMAPYIQKcbMAMMMUDVJj6&#10;pYec+y+ZMHKLMiR+HQ/QvprHzY3tvNHtis0oE9vbiVmBSn0bOehAcqtc0BV5Ux+Y3QYduQi/DDZG&#10;14HlSoa1lq+jml5+ZjSklnWM9aADJsjkc+DoeJpWGjWmG6y1DQUjWA7Sg9x9QhXyDEguvXcXzw6+&#10;KcswX3XOhf2Vypjuqb5su5UUUkEQMBkrJwTxdTwfXTCg2GTli4iXiEAbmTN5erK0bLOX3mqCGBIt&#10;g4jtamPvwqeMZ3cym9k4vw6JTOkEzmZhA1T7P3X21oT6ntwQGmyzH9syElglBwV4HA7DeyNp42/F&#10;/rpbeZ+JNVhV8knh9ZiQK1BEMlmn37IGF8up5K2azo7tAaHk4CaSswY9YyCk/qXTBNuQozWtwbme&#10;Dcj7VSq3WGSexuL1BAjC6wOcMkTg+eDwFctuOV8FSFQhA9bhvnSgDFe1ErDs4Bc8VvAPWSzth2PP&#10;rwDHSgMgFCLsBzSnVzdX9ktTMeaAEYo5CnWeHT4nMk8Mlm9zQSRPu+T9xN51i5XMQYDJwqzBy/PL&#10;YHtOJeM9ywUhU9CUfL0oEhfh1TmIJNei833mEK+roRq2uvaeiLfpYOADdCCvOU/mWGMD/BUBtsID&#10;1LKtZTShtV63NzNm/14sZkFG9YS5n0bD6luXrKQSGKYk+LU1fR6KpnpoKQcPDgATSYqTvH/Lq48z&#10;BeaYfEcHuoZJhd7IBvWSy1pOX1UjsfRgB85mS4HxnIsjmINKkfVn4p4wxOD3egbyz53S/DWehNME&#10;bG6teyqeP/Ptne+PGl4K+9E4JAveD4rYj5G54be4WDrluB9IleGR05uG97IR2GMKKgrvKwHllQty&#10;WV+mLsJLnMqp0Bldu7HWqtZ9WB3AhKtEpu7EnGUINgnw3k1BFcM2Awicyfj7CCwdeNLOz5S8RE2+&#10;AVWdOQNLW1nIsL30MyUbbs2GFSBRqUEkJZjmoT8TaJ5YH5wjMNhZf7JPSGZ396Bf7wXIz1ECZ2kQ&#10;T+nzsO9aM73hnpQhUy3ieanqKpK+Pa2VB3FhELxVgvNC/7InDMNDV+C5fCYtG2L/L8N7rO3lvSER&#10;1q9DsihGJOAq+29+I5wfV7c3uWnMfwYQuLGme09C/HBjZBYxQyQk+WWr4Rc+MNy7m8l9+vbuMv3m&#10;3Su9ThXrTdQkkZLKkFt6H+klV9r/O1+HIq6DmtLGrAxdh7YNFlSxslQBPKvDg4q/HwiUsTQXAEDA&#10;YWJ4a0Zfp/eknOJ835Hclvo913REo8TgCRBTjMRc/5wcpR0YfQBN+XqPFYTiYUwR4KMVH/a5VZJf&#10;Xi/jsPzQwKxz4jJG41d5X7zOtSigBsOQtY2d9PGf/u//w4N9/zVgSO8jxD7I3m7ArluZvT/54APV&#10;MU8+eJqOj05Uf3OWso+XvYdsALxtJHMXwRvn1wpEn/t5TVFfOBWxtoQ/72daL0Wt5r+3xWAfkpdv&#10;sDtkBxCsqn7YWNcGeSW5X/w/5L1XsyVZep630mx3vD/lq333GMwMMCREgAORFCVQISlEKXSjK0lX&#10;kn7G/BqFbhS8YCiokEGIEACCBDAgMAOMbTNdXV3meL9tptbzvl/umuAPaF5Md1SUOefsnTtzrW99&#10;5jVTxbfO2XIeVD01onqBjOd8p6HYtEGtHQZyzPGOHJncXUOH2sOWfrwGn5HrK0JnzciNIrQF2yjG&#10;Ix9j4AHFMoYW3F8GIHXkn6BUDg/vKTdGR/Ktp09ysaVOelrL1/SDf/Ov00qOdzTxmxwjNhmQ307S&#10;3r37Qt+t5lpHiKkcE85eHYfZUSsKu6j6SalOLpzX05dfPE/3Dg7T8y8wAIGefZme3N9Pr0/O0+7e&#10;YerlWHhJA7JfadC5v7urOAaVj/pkHoYKK2hbD13v0aN6+foy78cdxYCHD+/lmuRaQ661VWh/5DjW&#10;4t3Otc9VvnZT/aNJtp3f88oDRZxBzy6udBbcjRdyLKbBfHk3UyOkjFyRVPerQPT9u9S7TqOvFTrL&#10;DKShtKEH6Zvf/JoMOkrJEK2lldWBzhLohXZxxYzAhogAN3BXbouFTDs6I0OYXPPQNW8WMewoizf7&#10;MwasVfxbyN3prNY5DKujmQvhdZj3J8Z1INl+8fGnaXtrL737/ru6XhkehEkENTl5K00VgvPO7p7d&#10;d8VgS6oRqJsnYrn0Q7IkDOtoZErCxzTjMnTJe52BSVUsTQ7Y/9NwbBcAJMdYNa9qsz7UxMUQcTA0&#10;qAONPZ2rNoJLId/AdQBuqcOFV5ISrTW6Wavd/hZQA8Rv6Dt3etYYlygv7vWXJlySDanqiH+WG3gF&#10;hZTGm3KVhb5XA4oy9HxnM1F2+dwCMYQ2sswiQQP6kDcTsLTWqOTJ8vXt7u6osUX+MwyDkIFM81aU&#10;h8rHYDYLOnepWozPKWkX8tYcmzsDTWKOauMw7FMzb2VkfXc1gGeK5aDqNCDP18zzZy/z+bgXPckO&#10;3akRhyTYn//Zn6VvfOPrel3Oc5rAr758kb77W7+VfvLjn0jSYS4wykTGWXwmjK+Go77yr739/TSo&#10;B6pjfvHzj/O+Pkw/+MFfpd/5+7+Xnj//Im1tbSiHRYqJw4GaeHN7J23nX2VQtmncPn/xwnmTeg5m&#10;swDqUP7N8C+/Z5TiynNXc+3NZ3uZf44kgOugLoK27lx5atBEaJ13ppLqZYTBYyFd8GBgzSxhJBDH&#10;wDqAkq0JeYYi8s5Od7+QEaZZrdxr6zyX1oyeLwLE5Jyf/YOu4+2dWWQP3nosmbb0+iy9u7qdbk5o&#10;0jlX7OX32s/PZggLIa/l64vLdA17Jud599Alzvt8N8fMe+FvsJJfd9Er08dXp+k0f4a9rZX0zW98&#10;lL7xzttpb5DXGD2F/D7b+ed6DED5zHmNHN1dpzHnKAAaiXaC9OiZVjeeWdASW3Y5nDbmqFuvradF&#10;BkpB9E+mr6HxU4bOHgUUWjfzQNnMxxaUxqGKRammWTiXklgMQvNJU5XSnW9MHPgmDtQqTDjOzs/8&#10;fWyG1jpQBBg6+6enx5pMMoXkZzfTltFxU6y3k3QqeEGccNUQFE2zrwJgKs0omhtQxabLIkAUsTlu&#10;SaXNOoBiz40M6HQC9Z2Nncm4lvkEG/W+HjBaWGgIsvKPXr2KxMvNhyKKfU/LZ7qHIBdWQhiShspQ&#10;jbSxFqRF731/m9b0O8Rhd3MQ397eUwOPZwVVkEYrBQiBeRIupienZ/r8bBQW5NXZqQrMlZVeuj1z&#10;UFHRXJtOA1VsIM2NazU6ZdrRs/srE1849p6u2BRBqJXSKSAJNocoUxTssQc9NyGZunSNXgp1u9L6&#10;HjQLQ/mZxnIQ9DSFcve/o4MSuLlHIFWmoe/CATHTzzZqgi66qXHjw3M6u0mWiPUcjWKQeyCEm4oC&#10;NzWqqi8h9Rzul3QCAFwdYlCON2hfqMk91z0CUGvTCCcrBNYqnCI7BJYOPE2zTW9j/3CvmOKur6zb&#10;kAGBVgwVonmEnTpfr0rrHonmm68JWD9GKv2+kToELOlcSvuypykRX5/N7Ig8ndplsklGRKDphK13&#10;Nz3qd4K7cyPqSCKUXLdG+wz6nrQJWdukuLZ56PKYkklDqUPH0PgttrbiMHXThjXJcm2Sf04TbtH+&#10;PMVCs4aJWHcY85k20SaRlqIpoARpnM2475WoN0nFIve5H9egBlJr2pkcaIM6vAgx+l7lAr0KCjyb&#10;j4acrdtpdtuZuXOS3tzcDRMA04RorHPgDHuDpXNrGS7V1icy5VsInetLo9fqSs1X7kWvNGVgIoOO&#10;NtAHpi0RY2z8bamDi4tTmxHVhdC1ne4djTR0y1ZGa5qSXc+udRiqqQmytEmKF3YkjkFCoDg0ZYo4&#10;uraxpQSN4QPJV1V1WmOV0DJCRqcU7oeV9p34h6H5VPTeOHzqs3FPFzZAEuJS+oqVaBmahskkpQh3&#10;5Ini5nzRLOUUkBtghfSi8cQ5MwtzhDKMnRo1F3sxOXbyad2bKNL6pn3BIiY296Sf1yz1D+swVKnk&#10;BDdWM2dnc1v3gPcZyziHGOieUKlp6XX+2b4oITJaYC2ONoTuIk4t4nl1iDnkHDa3dvR9Kmi7SX6c&#10;I+6+qNXk/S5KQCmK0PnFhZIDZBokb1B5uLNQAzfMDjSUWAmETesmXyrCfdxGBdK4KaoQl39jdJWq&#10;aPQsnADhAAx1R3uTJlc038o4fydN0Jpysc70G1Q3gupuXtr0QtonpZGV45BhILnge4wwdpyoKjvX&#10;EqflwNoYvQBdOIUWJg1vUH0qbubtsunL3p6F5mgK8yZESWiO/7vejW04NS3qIgyfOg2WmLzKAIoX&#10;yWt8fqdmgc+cpPfju/icaniWTvDR0pSL7HwWTsD58yB+TgI6uAnmgIsdGnR2rfYwxrq24o+IclvP&#10;chxH2kNoh5nel7OfZ3RyyfCOHGBLqL0xeU45N4UYfR8QuVCKWINQKW8uw/nZdHEeLU6/d3JpK9yU&#10;6AoYGQs1YtcGbCq0Vm0IYxOEMmKJkRWKTckSJGUImZdN6NYQA+bWqS3Dvdz3f26tTeltGoXQq1LI&#10;P5T6XuJhT+YGvZzsFmoSltHk29/dTIe72xpoomEsZLsaOiv5fjQa8N3pTLBEwNXlmf5MHO+rqWnt&#10;TOuG9sIgzkVVFTq9qU2/lv91TRQ16VdXlwMXchHcbD/64P10mgsRCrO+3GnHMpDpdOvMpClk4EVe&#10;vJgulqieyQxarwc3VcQZVketAVk+P1eIX0bTLUIYPYUGV2eEozjdyfvGf9p3IDdlJtH3GircdJRk&#10;xdyo0/6wt9SZ9HAxLR3nhaYJ1C4xXEiSZD0+7eXKSKMcyb2WaWXX1p6rA1nUBLrcDZig/886dH6j&#10;eL25uSMZnDHNbfYddDFpvxYaPL0+v0h7e5upzrH33sNHOrem0p8eahC9Arrv+SsSOb0mLJ3jywtp&#10;B/OsDg43VCRPpreSz0Gi5fbuWvkSewKNZ3TCesjorPV1z27zI9+/dz89e/5Cn5M8swNeLIJNhWYy&#10;+bzkkCobaSCn9OL0Lu1uD21Ikj/TJ59+Lk1R5CuevbhIw74lGO4d7KRXR6eKMbPGec3O1jAdHV+l&#10;nfVh2j3YTr/84mWOSTSoVhTjzqdcr4dW+9vr6VTyLTZG/KrNazqNviQAiJ2p2SuD3dFSG5IcjWbS&#10;ec7LoCHLMEsuqrk2hT6oJs5czKn+yiA1F9SgW6mZ0vs+Uzxdyet3EoZ4bT73JvNZSNIYfc9wpGmN&#10;Yu6MEIi5NHnYr+TW5DXkVusbm+l/+2f/e/qv/+l/kd5+5/10cXWWXr94ma5uLtIHH7yXbnOdcO/w&#10;vvL+flDMyceaYOx17rqdFBWNcAbn82KuM4RrolEzmU2XzWvlfsGwMPI1hTll88bNfeHG4EzmHjbQ&#10;E2V4bFYcsYbGHTl/XRt9Rv7cGUaSo8Ew46xl/dPc4m5Ixib5HO8kOsiN2EvUu3UYomno1Ks1EOwk&#10;jNRA7JtlKIkBACYT11lcD/n4ejRbQB8DZDo5OVZOy7roWE/sGphyIAj5rKeLE7HVaAAZZOOa6vTU&#10;zszOAUo1bNFBpsm3IiNI/5sQe7iGT+7UmK3zPnvy6LFMJmgik5upbhGlui/9WpnqyfQwia6a2rHy&#10;NhnGzKZihVA7cy8uTsu0vbOj+wry7v69Q8lX4bz7ne98S/cZ0AKNwH/9p3+aHj54IJOflbx++zLR&#10;yvXO9YXWwWi4Ltfyi/MroZW5P+9/9GH6+cefpG98+zfTn/yrP0//9L/6J+kP/78/zHHqMKd4M/UN&#10;GHQgN8AzBq3P2fPZ55/nGmYlHaEtmPcOQwN6BFs4Lt9NhWA8OT4WU2R1DfTeRFI7WzBM87Xc5NeE&#10;zs66Ag2KNt7WznaYkJXRG7GmMM/27OxUA3EhysPsCWDTQsytSmtrRVI/C+Wn5KAApBazUgPKBQNK&#10;BtCgN/vuW716+Spfh+MEWE2YTnf0zPK62tvbl5Y1+X0Vjs93Z8fpPnIy+SxUMy9ZX3EnHzTbq1tp&#10;Mqj0Prhhvzg7SXv7O2k9X9vi6iKt4FqO4agEoXM9mOuDm7OjtLc2Su+9+26uYTZTP58xF6cX6dln&#10;n6U1qLv0MQIMIE1CqLyVWSDV44ePv88mRRT/CgeXoKSxaHfyxZt21VdRjjvQvGiEYgARAl1Tmnf5&#10;wADeTFeXAwIO+kQLb2Y6h6AH1mpLrSlubThBKufUVC6FOOVcXWkl48NKKDyCMNMybqgnzZFk4nA6&#10;uVVAlhZgvhkk+WfnpyHyXehB6he6auh/Qccd9Dx5To0ak21hN2FoOxhY3N0E3QZ9BQ6E/HBv89cG&#10;AUOGlrK+OpCOAxDvNWjILe+3kBMcBdyg58KBQ4EggP05Exk1CSUAWQdFda4ASVDd3dqWvh7UE+7D&#10;eHyTD89NBRPuJ40E5Rz5AW7lBGNzc0vNTjYSCAig/PxeSZuMzzFVEkKTTlTaGoH/ayVXBEQl39AR&#10;c6GO6chhvnagpLc5cSB5A803wgKdrnj+b2trcyngrslTMm27DQjt6fFrN2u3toTEIDALuZM3qQ4B&#10;EC8r63IMu8zBY6IC0lM9iur1HAhsNd5TEndxcZmT+msFPxJRNz+KZUBkmko6ymTgNgfKo1dHujfQ&#10;NEu51SZr0klDr3LRQ9EfejFGfhgV0oQQp5Li2qYjRi3VauBCFy1jAkjRzf4AWUlCwMRvIKrnIrRm&#10;oCoXOTiO9B5a4yBbmiKmwf2w+rZ5h7WNgmaMblbphgrFZhuUs0VoTGm3QHVeWZXG4PrmtikqOnzn&#10;pgGEI1fnKJpiQmTzFacTak7P5kuXz7moeuiYNfo7zY9a11kJjTro+d6viJLzxhWzCJdPX9809HBK&#10;NQP6Ve+NQxFFf9AF2D84UnGf1MysrLVIYsza5TPIkp5qsegcmifSTxBdvPHnUwOEQqB0senJPxTF&#10;GT+k4A/1XrBpTX+8/wsaoFWOcUMnBXIHrKpw5u5pokihiH5Wf2A9HzXD2dO9gIoH3aiSGPOdmy6B&#10;+PKesI5XT0VFX/cS5BgNY+5F1TOFvujQR/nncfqFutsPGl9PzcWZm1ei9/akl4GRT9fXFnRf1z5b&#10;ui4bBTYJarxdScvOIY8fpDnYK0TvRd+yoxKwR4gzcqNSMbew2VJnchNGIzT2aJTRKCVxEeV9ao3O&#10;eb73aLpMwp16kmOYkod8JshJdmK02DAoJUYIjoS0q8JFVVp9tZt/PAv2Kk65QnwVtQ5G4sUi6E8c&#10;rqD30CobrW2IAjVZOHnGmXSU4wrnGwMsqPmbG1tKColVxDpiPkhgO6L1fP35a+tbG7rv46nvA+vH&#10;SW0lZMN1ju1TXAqvbtMI06AcK+lh0ZQVyC/WBsUQTTHi/1CDDk9ooRdPF3Yuk7N4/iEkIppA9Inq&#10;LQOMpDUj2YNZoyLSaDYjXfQ5GdCNJ9EYjGI3RLRDP8MIZdGw/bWOKguqEx1NN59M5aXA7kSP5TCt&#10;gj9p3VYhl0HSJYQr9PsYBIoaxd5pQ29QDps96WaJnlSYbs3Qpinsxgayh8tYSBLAhhwpRPAZmuUI&#10;JeqmEHuFC/aGWL5EyLr4bIPCa1FpI2foAzHcaRZuRsngq0wR93pGGC1sKNLrWU5ETr1NsxxuFCFZ&#10;QMLHZJd7J03I2ggITFGIM40cKudG6BomaQQMKNmyL8ohBUcT6Cee7TivjdfHZ7lon2rIZS1pOqe5&#10;SKGgWN2wu3IZSA+QkDRwYEXk73mVi7yfvfylEjuhiXtlOAqncDR2fiVEJmiUZIRuFW0O23iUgfC2&#10;3lZdFmHeYUpSL/Rp0GJTgy55GEUMMcW/EjWX1+oHEriO1+f7a4Oa8hrHwKyX3yMn3fk4OdjbSk8f&#10;3ktPHz9Mj588Smsj0/vF0ujbmRV0hVHVE9ETySXEZp5aeoXchLiBdmZRGn2oYVNnENS0S9rWzsH9&#10;9OSbv/drZ9DRoc/Y2zoz830mlmnoxwAkx2ZoVzp7ekbclIHOtku1XdWhOlmD1rkFBZea3TTkhZAo&#10;gkbeCtGnzhl6xCurHkCYxmFtrMViKR1SholTEeL8YjQUNjMjrs0XpqWJNq6Bd7ss8k35s5lg3e+H&#10;mVYZ+rLW2a7D4b0rwCVVUFfx97R0rLeMTAy4lCOZKpwCLZICyS9kbAz6eU/uA0OrojMTmFuTmGEF&#10;2m2ffvKLXMTt5nNp3Qj9/PPIAXFugdJd29lKR6+PVByDLB8yNMWU5vVxmuZ1TV0zb5zXoUv5s09/&#10;nn7/9/9x+vGP/yY9ONhL1xcX6eTotWLP08cP0kn+++bWWq4HxjKrogg/zkXibq7nqOWO8vdKhzec&#10;z7kP1D4ggGjqra31cu6/FoNvM6JA9N2OXVPxnEAPfvrFa90LYtwwx521VRpfC+1vjHZe5bhm47t2&#10;if4SKyWftwxWODtnoUcsWncg4L4KGm8Vjaxu0Nk1/6qQVfnWt76Zc+tV6clT525vrivmzNUIubFR&#10;WGX0OrkNg7rtXL9xxmiYFxq9GOEYDZ5U107ni2g+l8pjyV8X4TbbOdimoPfyP2uc/IDmCNpnf/M3&#10;f5M++vA90TJ/+MMfpufPP0+Pcvz82tc+FJCGHITaGcmZ+/fuKW9V03nQF4Ww074WtR2Kaz/yntAF&#10;q0JLTIM/0E/DwRKMY4RuCnf6NhCvtWVoQrvOuuOLGOZfL+9tFUhA7+mptH91/kjDs1Zc5/VouEnf&#10;T2Y3BpHo2oJeL5Qy9d+NabrEBuW7oR8qMEVI6CyiHoNiOpYZ4lSvO5L2X6WGWxUmF5z/VwFU4Xn/&#10;6tChkzDCUdfrv9KwonORbkPbWKgugFOAF/I1DHqWYekF9bPTvaapPperdy3ZsJnYcJcx8K6XsiYp&#10;zEi4Pg8UDTaYiD3VV91rk4wynIAXalxC3647xoaGbLN0eG9f90Xa6ICu8mcBTYbsBYaDXz7/Qshe&#10;6mpRkwdDg7ryZ3hw/4GaoifnZ0IsoiW+vbuX48tFGudr+esf/TT97ve+lz757KdCkT68f1+1H268&#10;TYC5uHeAdVLIN7EvQEN2YBEz7ZK+T4CBYPQU0UDe2NpM/RXq3U3dQ36G+2IN+mKJlu3XdbDXKod6&#10;Pv/Uw8fOXM0yR9T1q8ovtK7M1fRAOWTeYsKjYf0o9h/XBVrbOtmhj606ZaCeAM+f57qzk+M9wLIc&#10;Kw4xbEM+CQAaLI38+vujNcfDnMPd5ZjxyRfPdb7scU2nF2mAdmLOyWe5Ti3Qsc6f+bKZple3V+m9&#10;999Jm/n7rr54lY7+9uM0fX2W9mc5p5oXckcrWmt6C1AF+6mf9xxyNV/78MPvc/MuciBYlVDtTIYY&#10;CDEidHx9c5ULprlQQ3RkX756mR/yjbq86voXjTSk0N3qKIeLuTXc7MjZLjVfWDxMWkXRaWICHhNk&#10;7IGN7gtb7xD3pAClONrf31OhKARC4QDANIXJVBs3nQdO4DKEuNaDpPGTQndGxf7CgW4eSLaZ0G9u&#10;VgFTF9IhnDCrcCbtDqsB1M2AweJ0CXR1R667ldA5uFwBj6XRleJwI+DQDe5oBTSNdrZ3zN2e22ac&#10;QLaOyUb+OYo9oVjurBeIaC8afxIpBf5cV6Kz7u7s5M++HmLhcxXdl+eX0uijUKVZchvQ6DqcSaG2&#10;2I240PNSUZvvz9rKQEFnRYF9Hhp9PTXtgPZy0GAEQOIneDENhNJUUv7eWb8T2B89fGj9wNgs0Htr&#10;NYxXA9HSpFevXqmhKRSI9Lts9iKzgJ7pvtwzmhoU1kCMt/LmGcTESJDoQEnJ+TXfF2uM+SAR4ihc&#10;pqyNNglK+FATHO65yt/KjacmeP5urPTsaoU2YA5KOJWBYDVlpFUxIv2ofN0EK9mKo0ugwsqNIJ7R&#10;UA7GpsKQJMvogA0sJ7oy4O0DNZpm0fRVoVkmrWmSH6Ze0pyU62GlQpvmQzedpnAXvZU9IleoN6gS&#10;2ZzLgMRNl17A9QOHoeYkB44MP1rrHlpDodD0axx6eYuY3kmfTbo8izBK+RWx/dLUWa0tUE2R0BTh&#10;YDqKBqEFfI3Kk/EFTYV+b+lcPBTtZiFqciekzX2hOBFVN5AAs0jAu0S/WWq7lYHmIdm506HKfZpG&#10;E6cOSLedmtolGlmakJ1+n5KavnXQommgZp6QhAPvQZmdtDowx2GkICH70m7WcjkrOqfBWs3hke63&#10;6c92GA1zgGThXq7x8spObjhqdWYVg77d8GTYcnGdLqDETBdLg4PObUrPr9PdDFqh3MlDR0/7Q3Fy&#10;ovup5khThKlD68YujcO6t0zorT9YLKmA7HXf37H2FHSC8TgMRIRUS7aFR/x5Mo6BhbVCmdxxQA4G&#10;plRxMLKvQP7x7Fckbt2XvpBohKWpgMQu6+Otal0wFVY8UdLqdsVwzeLSFRSKoR3n7AprlMdaTmak&#10;u4erGXoiOZZwCvBc3ViqhDbFnbotvOaaaM6VkaB3Z9JC+oved8RXEi5RgPL5SPLAZ7IpkKf018TI&#10;oLKsrm0YzZysm5kCOUM8ghKrhqiSwEqF993kVg3X6cyC0NbGnJn+36alYDBfp1EsTcHKybqRhUb+&#10;dS5hHU0lSSfOTa95NLqaReeE2er1e5Wn/J3TVydI3ETxV4X5gSgrCBuPLHmgFk8kWaaUN9YtnbuZ&#10;eHd7GwO/uRpAtdB/aq3r816h/RvFP3Gdc5Ckj2kvyXRVh2A/Z3xov84bIz87mo3d25MoGSBfUnw2&#10;9oAd14vok7u46iiKymd07UVQbj1oKLqGQGHtIu3f+SL0X0zjoFHLPZVBQEdf7xmpI7p/YURTR0GG&#10;q1JoqNmk8+v8ufNrXvEcZ3k9sV/TLG3ubuekbpjqnOz1alOLKwFoZmmKMyM6l4txOr44S1f5PBUa&#10;mWEHrWnYBqN+yKMV0QTNa42zB4MDhnaB6mR6LhQtwzGo+DE80gQ8tDB5HgyXykCB8lwZAHEvyRvZ&#10;O93wkGHmaHWopul6zhvWNBwbqLnHmbqdE/a9nCc9unc/FwaHaT3OWVYYqL8iKKE0ou4ifnDL2BPX&#10;0p8a2G28Z3kAo9XH4ZKctFcQnJfjd2FEIutzbXMnPfr6937tmn2dxpCb2bVQKqwHNNwQdWcP7+4f&#10;pA8+eD/vM4bmliIpg0brHCCGDGGqY8MfMwTa+TTOHTc4JLcgh/e1tAiTMKksQMMmX53OlrRy7b/Z&#10;PKR40tIAjAY9sheDcKB0QR0Dy2VjLhB6dR2gwCIkZmzG5IadB5xdU6uO5qWok70qmpON3YEtqqo9&#10;0TkDz6IY7JqPYuZI382on55MlvqBnPfnUlEe+T/1wd/+6EdqyAxW1tLPf/FJ+u/++/8h/eEf/5Ep&#10;YTmejTbc0OcMvGEYdXCYLvNaPz86zvuyyet2Pb16/SoX7Pd0fcT5g4P99OMf/216/72305/8v38o&#10;ow057D58kJ6/ep32Dx6kg3sP05O33k4///jj9OTpUw1ONIRDlinH1U3Oo2jaMASrpMFbW8A+fx7Y&#10;JOxd0N2nZ64dOvfx4/x3UC9IXZRBd/YA227j0IkbIarJ3zeU21NbHJ1cp1XMhTgDOEtam33QJHQD&#10;uPpKnHk7ant3pg07p9M4Kxnwf/e73xFzh6YQTdLZdBxSB2EqkiwVwdXSbKGByXpC/uLTjz9d6phr&#10;cIXUlWSi2iVitoy4TH0rl2vQR1HfdpTEzpOKgSguq+++/77QT9SJH3z4bnrw6H66n2Po5dW5agfi&#10;IzkDTqhEbgwfbHq44qbY3HRUGsjkKyDm+mo+dfpqltIC+NNp6LOnaJa5kdemrZxPWaOyCYfshXIk&#10;1oNN6WY6C6X91hiYU5VlGBba6K8vTeFZ5BPz5Z7tdI8X0B09rl5KD2noHDIEg6iditDR5CzqtI2J&#10;L20RzKjQG+fUvcy58yQQeDjPUr86d6iVe0lnHmRn/pzkDX5ORbCU5sEOioFgcMb4TOSEogTnvQUN&#10;3kZ0Uw900aSe23ROBo3BVpAMTeNza1WsvpGa7cTA0WgQz97a/ND3eX6zuTUURcN/9oV1EsP1WYCb&#10;Xl8SYF3c6yRSlDdCF25N4WbdUYNTRwsNna+fZvUnn3ysZyVACvICW9saQtzlz8XAYGd/X0Av8oLz&#10;izMNiO/fz3Fm7zD9X//3H6S//3vfS9v5dX72k58HGm+ULs7PloAN7jO1Lc1caPGvX7/WvtnOeQ79&#10;JHKHUpq8KzKJpWElZCtI0zAh7IvBUkQ9NQtzyKT9IxNK7jM1A/VmHbJjUavqvIhaV1lYoP1k5hkx&#10;vexcs0PeSrp/IXPFtXLm0fwEbYmGYfezh/n8vBOzqhb7CnOV8uYqHeS8d6/2c7nJ8e86/1rP63Z3&#10;Yyvf/3wejXrpNH8fbuejepQWN+M00FnVKsdrgiFFHUKsAG05z3H55NMvUpFjcH+c9x3yP4CbyjcI&#10;XNVixLjW/wbSt9rf3vn++tqmLMNZFHTyBU2mySMX3LEgzLo5tSlFbLAO0TSVHt142YmW887Q0HA2&#10;vLqXBEA2T7Kgu4tYa+3QWVbC3wlwhhOnGiKCHdsemUNVDoWLcNgKKu/+3p4g/iACgAjz/mhxdcUR&#10;wpYdPWAxNZLJtunulu9sbenQlpYboq3S6Kq0qDqKgR1Z7ejSaSaJutsr0u7OZtrPv5iIAoPtXPEq&#10;OdqOtMhf54N6Lx/OG2t2eGIx00yh8FHjYzwTcoX+8lT0E9uui9ve8+F7enoitAWvSbNwc3PbeknR&#10;CLy+upV+Vy132yvrOrXWgjs/P7d4drLQPocuaA6Qcpuba2oKtAq45rbTrOOQsxlHX9OWXiQAQk9J&#10;zL0J91xrvw3zmqEpR4OFgEJTtwwtApxAeb440UAz7hCetpDf1EFGsGGigt4FnXOcIeGps2koIisJ&#10;abZCfnU6TI10B01Vk8kCU8bZJOiocyW1dk4ah9B8owBPEWoUWKOGRdPpxSDujxlNUEaKEFvFkYyE&#10;xDTkOKxbU71YdyRO03Cn1VQsleGia4dWIcNm86WweR2Tdr1HJLyVjDo8VZSxg4RakwpCYyyqoCwO&#10;LUpfBQJNJjXTCE5t6PTNw5bdtOm6N7TrIk31nFAKtdE5gEURbwTPNALoIgq8EEavqqWrbdNGwte6&#10;MWB9HB9+s9Dnk9lDsbAeSdGZfixC1Nvipaxrx4ZyKe7uA8p6Cp76l1FouIBN0cCQSUH5RiB+Fp8/&#10;heGLGpU0CfNavBFNwEK4LlisgSKEwbxZFoimQ1ah4VULIaqDsLVwdLdeiGnSKGzdGOt01DrTFRl2&#10;xGSTJIoGc+ccpmuNZo4p35FoI0Sc92xf6KhV0zumnqRWUURwkKBPyRQUo5qOmlx0BiqtdY0kcIzo&#10;8aArQKZuuGGoI9qx1+QiqAY6KEmUAglXSPh8pkNCRVQgCPu9fkDk+9LJEtKmcYLTKdAUkfz43339&#10;I5kkDLV/aNTx+Yye7Wv9apqvJvaqzpYmpWUTuYJuUjhu9QYrSjrU4MvPZhXHbTQxocTn5LPU95o2&#10;tVBDrRTaj9dmUDBvCk/IN3b03vNo4NGwm4cb90IuddYWJObVfbu6T8Vjr4zIHkKhmij55ftJ7Gk2&#10;gpqQo13pxJj35muXElley/tuU0g8TS9zcicR6buJrt+Ow1OtVTRJQZszjba5jM8moVlCbJrPzXXb&#10;hGqm2FLJ4GJo840wpqmKoN5Hg9tovsbixFFYibZZFLGW/PlSNCRTiNiLvpbcVKxkoNW4STv0s5Xh&#10;ROEJfYfyXsTEHXqZJA2KNwZD8gRhehrJqP++kIak3Mgr6wNyTjBFBhl7cHAvBhSmLbdFigLBlE3p&#10;8wRVHz2YIuIo8aCsI2HT0GWhJFxN9LIMmrSpqiCs+6HJaBMxN82cB1gTGCQDa0cGNYUNhTRFdn5l&#10;se3aiOgyqPMaeoTeHMjXgMZbx6948/6KJcR9udXn4iooY72V/FrDSiYzhXR779LV+EaUkOO7i3Q2&#10;vRGyDYQdqGUKbJpmSyRSOOFWUbvonChsrqa8sCqkDZjCkCsY52oA1tBxGV7l995ag0ZcpP3N1bS3&#10;tZr2c5K+tTFK9/YxJRum7c2VdLC7lR7eu5cOtrfT208epycP7qXHB9vp3u5GenSQ85aVXnqYc7ad&#10;vL82ySHJMxi4Qd1ujfSE0cDnII8A6b6IAQaxRYjncLfsCmKaNh1yzc2CNnSe3MC17vO6DDoefPS7&#10;v3bNvk5bTsZI+Rfmdws16+bK/R4+epSOjo8lxE4OBep5EE014tUiqKvkdM28CQkdsxMWQpl4L5Qh&#10;nyGjC8l19LXu2Q/8eVmINKYwuhHu2NMhutruNDHcTu9Fw036rcEOqMNYrtPMbUPrbxCyF9JGHnig&#10;lUrrZgqh1C7eUO5Lo/p0DicjQ5p4nTocS1MnJxFndRmMkCaQh0LsOMXWa81D40xGN1yDTN0WKtAk&#10;iYPpxtGJPutlPstpcBMDwE0/futp+vL5y7S7u5965OOYjt3gelqn63z2/8a3vmMKYmFZhufPn6Xf&#10;/M630x/9wb9MvRjGYCAhl05QZjsHaWf3MP3lX/5Vevj40dJYgj10cnwkEMFdfn3i1+ujMzWZhkMP&#10;bInrUOrqqlyipqyX2ZgihoTT6jBd30yXurKjYS2EH4O6q5tJWmVf4ywLkmrF5o+ipebiljqIe41O&#10;6fWdpaLmjQdUncHZV9EAV02wpGm/QVDRfHnvvbfz70PdE8wfr3KxDh0XWmRd2DGa+mQnPy/Q+ju7&#10;O8qrJUU0nS0NJmi++Z727TSbUgyr3mjxDoISrlhWes2XAYKRFM/C5hE024lJX//616Tlzh45vL+v&#10;993a3tBZDxABWiZrQMPRfM7ByPr882dqDnV5O9dchUFUZ1LHsyU2sM4qGYZY3knAgWiW6HORc+Rn&#10;ORFbqxe5pAd4oLmMZnNdojXAuc+AKdYpNb9eZzELeY4wAuNzVpbJSiFR0sS+a0PnuSd0fStdNDUW&#10;yWehzed7TR3MPSR/gkW1WIQRhvENqn3oWxALQJDxzFKc7dxfmmjEBvIyZAygeSpeBZNJ0kXc09Jm&#10;aauieXvobtkmo9BupTWe0nGOqbw3jVnyHfoTGk6E7FMnU4CBCvUBVPKbG/97V6v0pIU4Tkevj1Un&#10;CxmZv87zm8jA0sxAsUemY61V3heH2/v370n+bDUM1JD/oQGLJADIM9YyPQh6HdwngEjknQwFqIOP&#10;jo61b8ltP/nks/TBhx/m835D7wkt+OT1mQaF6/ncJxb9r//LP0vvvf80ffD+e44xOYZs5XtMviyg&#10;QWODk7oXA5r8+UAM0nhl2A4lF11AQE9bW9uq+UBbMjjd2tvWfexq1o71Q2xlnQAMot4vQuu/Vn3Z&#10;l6u2wC5oz0+mbyQpKoNbpjPXmkhG0f+Q5n1ql8jbDpXKXkM+jJz64vxU65lhifSoJW9ieS2YhE8e&#10;P7V/QM5dH7ACGOKOb9NVGJlu5jx9Ta69PVGAT/PZcHM7o2ROI9U3i3TXmj0xyFukN0taL5d5/cxp&#10;/OW4O5zme5d6Nm3N+fNpMU+vihxLC5vEmctTBMPCLJhqtTf8/pcvXxna2rMzj4r+fGFycrm7lsvs&#10;7e2Vk11xuvNDy5vNwrpTOVMJ0ZRfcC8HPyh1JJ9JWikzdbuNkmu8+UNjS534cLSThlNM2iW6L0qP&#10;Gw/cGCX5+UYDlSZpwU2MIIUZhcXDA4bZtJFAdPQedzKskdfqAOP9BoKUp6AfrSngXlxcCzWjplZs&#10;gComLrzHZt6MZdGoOBkNS9nRHx7s5gVK42FhCoroSg52FORs8JPjU2kJEtRGoqANlETNp9ZdY7Hc&#10;y5sUmt756aVQc21oARKoadZBzwHdwIZHp49JAEGYjjew8uPj8+CuV4ESM4z25ORMi5rvl8BvM9U9&#10;YNMLQYYGUT6M1xEfH1TWUcS4pKMW5w3YCy0tbMxJxrHtFlWn8sFksUwj4jgoSA440IXW0gF5kZPJ&#10;IzsUFSmounW6l4NRP5ARNDMv88amoce1olMh5I9MIQJ2O+zcW8e6vrEcWI0A6EngvR/w31qUUrnr&#10;ilYxkRGE0Iy4I49vlpREF8PN0ljAAtIOSir086Ems4ocsNjQoFN5f9Gqry7yPbm2A3XdU7Bpworb&#10;U2FPHqpweZJRSd0z2or3Yp1FY5l1C/JSUPK59QwLFZK1mgQ9TczrZeHYaupUaqLG/ezcjstIYlXw&#10;cG+lmWjKurUyDY3vBTS+KN5oOSnJIOGI5qMPa1/DPAwfyk6sOxB246D26LnLUXaxnLDJ8TF5Ukl8&#10;EBKnCtdGaGyBUpIBQNWLRrxFW3uBwpNQeLj0lmUH914stbHkeNx6chgwXCVWnjAaRaD36IduGU1N&#10;mtEK4pXWkLVLuiFEP9Bnpi12hi5CPRamkHcC/KDVFqK1+wCX09jNrROVQECpgF/as5u2oMYjTccw&#10;T4FGyOeswlmrV9dhClPIVQzU7tX1pV6fBj2Tvzbuc6/fD7OjxZIey/VzjTwToWKUMPneN4Hko4kG&#10;5ViHHM96Mgv9w0b7xm7pOY4UdTSpk/ZhNxW3lqULH9GuuU/SCTRS0e5+9VLDDfr+ymhdDWFiH0g7&#10;mowMcGiOceaAOiPZmczyvZGTXSUt1Vk0vaGwQneczD3FnLdQOvoSQmZN9zHTyTGa7+HfaNxQ4IOo&#10;Yw2v4gaM1p20X63DMhdSb1Wx9TYfyDT7dvf3RQdmAfDe7DF+juGXKCRo9dEUdWcyPXh4Xw6JfDaa&#10;e9CMSUopYHZ29nMx/VT3fwSacXPbpgOcZ/nQ532J4SQyFBkkRjgx1zHIudNUz2jPVHaSA63OEU0b&#10;0UGMprwm6jzD2VxNWSfJb4oaGWkN+hHrvM+s+VmFK3HtBn1VL6fOHlTM3lDuuI+5kCAJrSQ10LMZ&#10;DA7x4zvtJ+g7aJze3gbyO5BAHl6ZSq/EtfQUG5Q3PzdFO2hut3Zi4KuXLzRIOTh4IBkKmgYd8bSo&#10;qmhWh0YdjbqYDGs6y9BjOjFCjc8QTrh8oR/GLzKeSGFkFAYjoxWbpzB4MvWsH01TN6LmovTPwjHR&#10;TaX5dB4Dmyoa76b6SNc2isoiEA+mgQdNfWCXylTaIXo8y2fKTc65ZndpmhO3o5PXeT1c5oovf8YS&#10;KQeGSzfSabrK+RgUj3GbE/1img72dtPmxop+PXx4kPOSHbENiryHh9AxyyRtO7RYt/L38Gt/dyNt&#10;b2KI0VMzj3wGCh6DwP31lXRvfzM9vLef3n7yML396DB99M6j9OE7T9M33n8rvff0YXr36f301qP7&#10;6cmjg/Qwvx//9vBwP+1trkmPa397M61DR87vv7uxmlZ7RdrCATt/fv48ub1MVTvJ78+aLJQ3TsbX&#10;ev/UztR4otHUnesawvYs/k6zmyaQ9FJD+3CofdfTsPI2ihhobZwHxMvBaOPXrtnHfevH/WtjWFaL&#10;HTJK7733Tjo9O1Ux/tt/77d1Xm/nPJVmeRXNOPJyNPrUzG7c2RLKjiafkLCtaKlm27wZHtDxKir0&#10;4+z6SX5NsaWxYGEKrhBkcZ52xhyidKU3zr860yLWMWDQ4CJZM89nsoemxLWq9GCRYbTMaZJRex1l&#10;U665IcFRLBvfZv0ot2DYFIwfDSXbQADLOG4QGqzF0jTJPDH/IvZ1IARYMJidUHRvrI6EYvnii6P0&#10;0YcfpZevX6UpCNscQ69Pz2VOAyTv/lvvpC+fvUgb2ztCsYNKefb6ZVrP5wN10JoKS2ucEdtBvOBs&#10;+aO//qu0kQtMJHxW8hlxBaMhnyv/6Pf/s/T//MEfpKdvv5X2c2w4kcTOWGc1hmfVPJ8jOc4cn16k&#10;4choJSRcDg53ZDght2tiVb5CrgG307vJPBfy76fT84v04vhajXrWByaFM9VbhZp32+vDfB25Lsnr&#10;5msfvaV/R+JpY30kaaCj4xPFzqvbnDM2brQuYjjz70g3fnVmHTGYps757t/9TvrpT36c/oO8J2iA&#10;ID/Qir57LQYS9Rb18vMvXqSzs2M1Rj//4vP0+bNn6SLXaqzNb/3Gt7SWaOy9ePVK54Bcavl8ZVoa&#10;RwiRVBkZ3q/rGARXQlmyR29CHx/TusOcY9y/d1+UzLeePpW+6Wilr7N5VXrd0/T40UM1+JQfYR6W&#10;14waJvmakPyhdqEW1ZBMkh3eBFwPNbXcf6dGgckEqXbMbVOzdByVlv/CjAPyZQaW1FisLyHWZOhm&#10;1hZ1UxFIfM6+/sB5xnUYiswm42AAGZVfRk7ZpDd0YTeBm5wHW9+P3sTV5Y1z5+ksDCjH2sPkyuiv&#10;V9GwNwtrpHtIw5uv4z5+J2AJ5+it/o3hGog/mj/yC7i+Ca3gVu9lZrnZSgCQyHcFQEmWLeLeyWkX&#10;3d78Pjy3nhhvc+vpowHI1wMgw5tsBEJyb3dbfYfF3GhGGJE8T2rN25srG5rkz4N7NwYsPB++Fwfb&#10;s5MTPW8anlc5hxSdNMeFW+nmjfX5yccYmm7mazzNeRkxnzqCM/EnP/nb9O7bb+tZkltJSgA9SqHV&#10;dtLV+ST96Z/9dfo7f+8307/64z9N9/N5D1Dryf1H6c///Ad6rtcXV2lvazs9ymf/P//n/yL93u/+&#10;rtYbcmr0fEAhX+XPsbO3rXgs9mJ+zkhz0RvY2trRwOEsxxiakFdXN1o79/J6J9Z/+vlnuvcHewfS&#10;DByJdTdSXwTN4g8//ED5Mc1coUTVA7C+8ECmMx4UamhD7dEfiM3D2qGupgax6WQthqWBPeMYJnkY&#10;VQZqFTYQ5xDnEZqA9E1Wcny/PWO91GnnYE/gL3TA9+/maZOaJX/265zPTKiHif24MqM1DHo614tf&#10;5ntQ5X04QimQs7Fs0hp66fkIWpnLbSAN0c/mT/M2rTdl2tCwukrneW1cV3mN5s/2Ks3Tyzh/twv3&#10;6dBL50xeRUP7weH97xcdLTCvaFG/oEHlm3NxdqLEHHpqv2dxWmiiBIKJgpDRJHJhFRrJ1t3ju2vd&#10;DGjA00BcrayNJN6vqTg3vTDUlIdQhdushdtd8ElTQgiVnjW1Ylqnmy/nJDerQOkgLtwsHYEsmr65&#10;ZRRdFZQTofMWATVGeBG3IvST8vuzyG7Cyll6YzRDBu4MS9BYqLdS6DUlKKFng+juztZG2pJew6aK&#10;Y7QH5Nw1X0jfjPcENckmTOH6ArIPyK6CAMYOeVGhvzcbzxx48r+f53sPtZbP15kCDMSv38hJ+p5+&#10;XhBdue9eid5nJ0ajVdjc6ILgSrmLY1Te9IKS58KO5IPv29/dceOpstPvzbWty3mubFCQet26oEHC&#10;QQbqTk2gyg1EKNydHXUZlGcmFCD6WHSvj46VaFj/yKLrBJmtfPBwXSRJaIgIERqvd35+pjUB2rGj&#10;boP8IThqOhkaamO5Rc7tKgXEdW1N64VnNoyGD+/HZEMipkI0mXLCob4q6t0wUKW19A6lazC+My2z&#10;KMJF09MUW7jTDO0pYeqHZXoRzWQSV7nKsrZrNz/vROnUmaVAwmdowglKRjFBHeUQls4a8On8jMtw&#10;re2sxu3CZMOBfmx0qSQFpF1UrcqIMbSlWNu9cKazQ95c+4Hnx5RA6m3SRgpDgYU1NPsyr7HLJ4Wz&#10;9Pta66mosNX9N0VSqLTQYFvSEwLWj76UpuKda2bXWAzKSBGN9jYE5pvQ1bPI/Tx1HpFNaAHZaMJT&#10;P4I99/4u7O7tDNbozyqslYwbvdvRZW2UYn0NN8nc7ORQlDufmpOtEiztq/Gt1hjPTyggDuFwqZ1M&#10;rKNnoeu+4lxHR1CiFBqJhOm51r3RMiTpiq0dGrDfWzrBdgUO17qqiX+hZtRVTP1YA5vS0SnDHXMR&#10;piKmsdd1FeugStPx1Giw5CYphcpcphxzuzgv2mi4NkpC0PgAgcXngjanxkROqDQpg2AZiIXOPU6u&#10;wzNPrwd9u8n2+1FUVtbBuZXzWhG6OPlZXU+0no08NfRd+qqKvePQGasVt2iE0TijIYfxBaiQImge&#10;xDOaMgyVaMhhNiGql6i9GOjYNGJre1drHHQl/y5dv15QLBotM02AB9ora2qkXef3JhlgIiqh3a4p&#10;m6+DNdcL9ObZxaWRjnkt3lPyfaAEAN0mGmKbO1sSe6eZurd/oGST5iZixKLdVzbGAUHTrVOcFdVY&#10;wzyoMYqVZzAIbcNWmqnbWk9CAipRT0bat9bCNL18oWmmKOfju0Cq1I7JmgxXau7Z4TvZ8TmMg/S9&#10;fTfvJkp6rRNjPZ864kHE15F1HafzQK3OFz67FjaqUfFfeGgG4lBGCmiM5rNyNnUjp6+8we9DUxvE&#10;aB06YcQxUBHEra3tfZl/gGoW4qColkhEnnURlCwaCnWIx8tRXKje0PeVi6XdRNXsq41UWURTvu2k&#10;CnpD5zVygC3i7LVmqvWJUlCTLN9A5caZoUFOZQdyUKhuroQhRjT7qqLz+rSbrtgDychko+rKdHl5&#10;rkbXrM3n1NQNLfQJx9LHvEyX1xfpPP8+yd9zeXNpCYt8nzABgVGB2DeIeSRGWAvbG2vS4SNB38z/&#10;frC5mb71tY/SO48epJ38LO7nM36XnCJ//3Zen4c5J7i/v5ue5K+/9eRJevvpk/T4YV7je1sy0NjJ&#10;MWhUF9KVXR3leJbTKTXroDhizIaDcegKjtCsIV5DzW1IbnM0YWIt2k2SAYFdoBt9jRgEDZBmn3yB&#10;zMaWY2NXlBNnQCRxBg8kTeGGlgpLaDS/Qg/leRn13aq4q3or6elv/MNfq2Zf1+gXSjga/qIsQsvO&#10;v9774APRQymedmHJhNaT9KO64duS1mQ9oCYcDHGul0HdUuPRR90shrP9lbUcn8J5W6/p4UUl+nda&#10;Xg85Uxku3To/Oe8bO3UKbc5Z0eunzsWjH6LlGj5Ec/BN/lMt40cX+7j+bhhYhuZvpzdchWSFWQJt&#10;NCqCStohzULWUtpqgYJuY6ArLbG6WlKQO3mADknDPt/Kxfcnv/wsvfvuu+nFy1daw7hO3qFJDdpm&#10;O++9fJ7JjZMGxfqW9jlgizpchHFNviA/zbFqe3fLw+Qc318+e5Ye3D9QvG6I5Tle/5P/9D9PP/rx&#10;z3U2v/vOO+mLZ891naCD9LnloJzzAbmnGkWPezwNJWK3EdSLyMcKNefIyzfyefuTnz1TQ2Rnc5jO&#10;r8Zpb2dVQ4V6YEfzUb/SMG47f/3pgz0Ny0Ex8p63t5P06uhCDSYGZdd3C5SGlUuCFpvPFtFobb7S&#10;PdLpVvM70jzUEP/xP/6HdoCWUdAidLCtFck5v8hnGAaJAjjk+4EhArXERq47GZieMbCTudtU4Ant&#10;QeJxjrOzyTw01fyahZgTpaQa+pIKmUuywUCFheI3z+Pk5EQACc6Ez7/4pYwXRmomW3+Yxg55ANRd&#10;9ll/tGo0vjeIYqO1LmeSMKJudj3iRl43/DN7zjGiDg1Dydp0exvWkBC9vUAnshc9CIPdsHTqpdE1&#10;nYbkTiF5FaHbJZOyWFKA1dwMEIcZUfOl/IUG0FA44zoY/t3dGjHYhvY416rcRsaBg5DmaNTQ6uqq&#10;Dm25SK5T22CuFOobDFSvrUgX20PLXlXGPQHksxYUblOyQSZSL1qLnsZezp1vx8oXO6NJDSDqMEuc&#10;mDpt1kurPUYOaEqt5XGSkIWrBisMejK6LCXxYl3xflCov8xn0iAG/NT+nIGw4fg3IjTxE7acDEo1&#10;aDXQBFm2VJThRZDvNcZ4cm/ezHHhtZ6v8vdg8F3muLQu9K/BCr/46c9y/HpPuer+3r40sGEX/sUP&#10;/lK9Ami3oArvbi/Tn//FX8jUhp7ILz7+WPIEXB8GJ7shG0HDFGDEtlyAp2p0k4N+8vEvci68quvg&#10;+lnjT996KvMSdA23c26N2SdIW+4XPYNPP/ulJUoAhohh5tjcGe7MQ5Khq9Or0kOpeYBSxNSilmqc&#10;Z0nDdN7VnYulLuc8EILklgKozW1SsxgvFGvLnKPu5ftc5ns0yr+28/ev5Pc8y3nNFWCMpRZpK3mG&#10;m3x+nuccaEotmGywd9rk9YSmOiwbTKWaQgMhI9Bdk4DkO8/7+rpYpHE/rx8G7TmHuqHxCkguB5RR&#10;vn+rmJOEtiD5a7U52vg+k4ZCmnO2DZbIZF1KgJlgh0hpq8N9km/kdKnnMpVWx0I3joWxsb6pwMVi&#10;JWhysNAtvwvtvjI0uDrhXCEPopjXQU+TRZS9ThvEbkFF8N5ZJB0t7erqXJpyNL9YBJOg8okeGFpC&#10;OJHwsOBaL+m8hcXB7bA40rSSwouHth78cBvVldLlkyh16IOADqhCOH1jtU6PHtwXLL1KFs+u5QSY&#10;jHoT9WWgaREdaD7b5vqmEhUafmjl2fK8ysXMTloZWHfKBg9zvSdIvCqEwUkotnNgJqCzgDvYKPf2&#10;iy++EGyZ+yTDD4lBGpW1kzfH7v62Ei0lyPE7aE3maecXJ0J78Wc22b17+wpm2zkBoXi6ujgXveo0&#10;H/gOXNP8rFeFcunXbohyryiaac5RcNDAgq6LXTaTByFNgjZFwCGoglgkGXp9fKQmxMHhPT1zghy6&#10;dmqK6PBY02eupW80FVqRRsyt0CB3QsMJOTW30H3TGI1hF043sTRXajxV6kfTmOJMDZ5AMdHk4ABS&#10;gyMST6FlsIUPnSmCJoFZzy6ayA6OgaABdj6HHmoxdKjEShjnptdKy4uiWQdqCD+nRjR5zA7Ya9JX&#10;k1PUNExDcNldkT4f67geuGHRNZlIOEAHcegpea2NyDMFNek+uJnet114wJLRqRznPQGFHIQaf0dE&#10;nsYKCTqFdb/uG45c9rRum9CdsDCxxfx7dRXaI7XWljWSPBFZJjSpDR1BT8SLgFF3tB0S8HE0veVk&#10;PHcywI3ioHczrAvUZWg1cr096wOGLlAdlGTuEwdsXYXIK1T38XTp2EnMQYuGfck+kjlCmivZ7Zps&#10;kg/AAEEuoyPtM/Yya1WoKR0IdjddRGOMbxZ6oTJEfdY5gYZWkqVa5kHja5S4oHkzb0ObDje+Wath&#10;BzSNq44Cktctepq9ytTcbvqKdo9oioVNOLhPuLHJQKS1ORAHHQm3BIxDcBYK7BL5NzG6cDhYWeqy&#10;sZeR8Jd0ViRNRk27S1Y01l2hCCFeCi0cDRRRLbjvgSTkGclohGae9FOsNUkDbTAYpct8iNI4ugHR&#10;OFxJ1zQqF6b21vnroCDKepjWN7by76P8OqVMU7ahza6tqgE1ojlKLMJJEpp03iOj1Q0h7EDz9XOR&#10;j2A8UzwO+s6plOsYjtbz/lkzbTVf+/1Hj1OfpCvogI0o+fn+59jG9XU6gds7+/m83BDqDPFewszN&#10;7UTJ2drGdlrLsXv34J7egxivaXt/EAYTldCGcnILvcUBFAoEj/Nz5fOoCUQTiaFU/tpqPucW0bjv&#10;mn9uYPZF7yxrN+1GgSqcTFw0q2nfUfWZNJPkkGjcupm9aJtw93azaSZNTlMYSApu1QS0aQWvQ+NS&#10;BhbSIZot9Sk5FzrEbxFJCbptY7k728Rpqon0LGJmjkeTGyXRs5mZBIq7vRRN87Fiss6w/KwZdCHq&#10;rSKAJLrxcMVux96TSU2oSppv5DAMFzstG9aiDL7yGzAobFs3e8fSunNT0yjiSiiLcaACRZOggUlD&#10;vbQeaBtOhBL5r6zNKWf6uhd6qnWYIXlIksKsx4jxuyh0oiHFgC41YXiVYjK/Jje4wSjH30ElNgGo&#10;9JucSN9cnqfbyXXe5+f5bLrNa+Y04UNfVJwt5Ei1UHqgCra21qSHt5o/L4O9Rw8P04fvvJXWhjme&#10;53u1sTpIuzsbaZTj9sb6irR7D3Ou9+DBPTUGN9dG+t6qyc8M1RcaMc1MLIZ2PlYso5nXC9oI5z60&#10;/UF+tuQsNLs5q8sG2Y+xfmYmp/ZG90F20PmMRIqlCfQD5x/ICHmkQqmR3GFpqheOwTI/sDaaNNMk&#10;/VKF1EKYQLRN6Cw2QpyIHgxjYG07Pf2Nf/Rrq9lXBP2QvUaBxh6licOQlBwL1Mia9DdHOme1p7th&#10;fP8NMrAN3a0UmkaNUBOFzspeCP3LLCcXQMRUianHIJOzlmfVhiOqJID6vUAUBzo+F0CdIdgyfUhG&#10;p3fO7RJkL8xQKMLMgByoCpOPOgYAVWiOdQL/nalP13R3Q7Rd0nfL0PDrkCGda6qbIAs1Jcqlo7Ub&#10;ElCcU9QIjQwABnJPnKhZD0PqWigl3Bo7ui+xAkf4k9PjtJLrGAZR3/7u302f/PKZhsKnR8dqMjC4&#10;f/vdd9PJ2bk1q6VBu5Geff4s7+ndVOQcQ3ptuEzWg/Rf/jf/bT4/i/TTn3+cPvrww/STv/2xGhnn&#10;Z5cCH4hRkuPY3dW1h5U5roL4GeXch/xgc3svHeWarc+zK9ykQk8L1tPR8WWOCavJkqiL9ORRLmxz&#10;kTlaNVL95s5DnJVhrQbXJMdfWEqI9b88ulRteJhrkeMzBnoUoHW6msyDBdCTvmPnHP1VN/vIvVhP&#10;1Dq/8zu/rXoJUARSRVzTmswcUqBWWw9xo4FAg0vIyvz76ta2GhjUCCA8uQ/E/t29HeVJrNWtXAdu&#10;ygXWhmjSICPHG/XC1K3Mz2FDbK8njx9qAwBM+M1vfyudnuEEu5reeeepGofULzRyyDu20HFfXRcT&#10;iVxjFjTPtjFiNoWrdBdPMb0CFV1LcsqMB+p/D4g9PDSt2JJWTTQmhZYN4xV+UQcwTIHBx70kf7XO&#10;38QDKOVcRTCAJpICkNFPa219ZFWmk3ForrVBCzb4gp5CEwNm4s/19c1Sf5h6hkHXxc11rjcvNKyd&#10;BCONfU8zjJ+5VW3XKM8A+EEdquGP9JlDt1xOt7No4M1Vv2ICcpz34c3FmcAi5DGw2zjTqJltxFV4&#10;PyBDAqsn3xtqW9cFBlhAHZbETruUaVZuXwVyUgYQwThpJCl2JzS7dcf7Qrud5jq6imb0yxevlCPQ&#10;UBOzrW/3WfJEnhWNNwxcWJtnJ8eKq8dHRxom0Ch7+vSpKMrcc0kRNDY6IldkzRzms4H1AstwlOPS&#10;xx8/Uy30y08/ly8AzfyNrV1dF8i2zz77VLEJyvB7bz1NP/vFx9pHNOjee/tt1bwbci8eSQPQ6ymJ&#10;pUm9RK3J++7vbAk49dmnn6VZrrM3t3f0PHwfXZ9c5OeMBAE9E/7MZ9vJr0Pjbyw/gcrDbmnAG7jS&#10;GS4VwbgS9qIsl+7scm1nwFN2gx3Wtqnbc60PG/GwnmyWClV7HNT2vIcvx/me5L2R86f8FNNujrG7&#10;eX3s9/tiK57N7dx72xqxWibLFpwtpmr0rYDmQ9YAIAz9AGi/MGvyzxxSh4esHTX/JTlflfMnGLi9&#10;Mt0ilydwbt5vUMbzfue1L1vnlMOpEcMtDfW3Hz39Pvx0mjFAODl4FbjyzSXQSdj2VyC8LN5+NZA7&#10;pul0c1Nm5i48QXTtbFqInAXaxvTC0343o8ahjeBJnicEcngULNcuOgoGKsSHFmSez7XR5xLT9/UA&#10;CXfHfGrnvlxs0aCie8wt5eEgNMrD4QC2q9A8b/SZRcqlAdVaSLM2bZdG4JKzzfQif+1+DrrSS6rM&#10;f0Zr6GsfviPHKZIVaLxMqWlyUMDzkUE/WKNwoMRW9ECQX/mzIHzZ5Gumk/2rdIuOIkRySiHLYULi&#10;pUIIF7WV0VIglOsD0ff8+XO9p+yeQ4uw6x6Dquh0taRjll+H6wRKzLOl+JKbcN6wBBEathxovDbP&#10;7svnX4rXb8RZEtKP9+b+olfRtna77ShjZzk4vH71Kr18aaTeQM3Owppg0nLqSTtoR5TmxkkQU7V6&#10;EK6mtyo2aaqU2rQbouCInpW/zv1CP49A2wVG2cCTtAxGmqjwfClkac6I7ht6Z0m1vbUnjLQIvTQc&#10;n1Ic3qHfQGCeENC1dsZLgxmowaLx5q8x+Tg/O5VQKV1/AhLoFJCIHDigUtBpAfpfhJ6VplT58yGw&#10;uwiaHM1Qvf/UNMhF66lE0zqZgJ7M9eozp0ZBl6k5Ew2aJQR4HgRrgMIc/QOK3NfHr904lpNmCkfX&#10;kRCPcq4DzVbb/ZFpxXxmBJNReD1rifRtcFFrYuaEl4mWXHUr0+81WRvalhzKlPdyOB5FwSU6zdJU&#10;o5IDsVyV5T5lyp3QGStDHX5VNAP7ctTzRIz1NegbccxkearPNrfmYlAEGwvtSJdE9MJAfRZhZGH9&#10;KtOVoTaA6mM6BQq4DlogsYSvoQPHPaljAmeB2f5Sp0MulD0jApni0lDTv8e9MZqwCuRsqWTA05lG&#10;18Rab0KrqB8Ihibg5qzxNgoO6YtOxypeeqHRRqNbtLWBE6kiEKy3AePvEEkphibcFwnn05QHJdMW&#10;Ouzd37K2WJcM9usqBGytVcQQQRp3ncYfbcDaFGC5qWtaZh0lnS+lnRDL2u8nUxxQvmqyrJhaO7DT&#10;MNocZzl5GOakk2RtU8YZSU2drV0SjqH0JnHehaI7WllXI28jxw+afcN8DRX0LWIfCD2EzvPawpBD&#10;BiAb29oj6PhR1KowrByPqiHOdWs5Od9UwVPm193b20vb6LhI+28kF0nej9ddFYXXIrk08kist/f3&#10;bQ7CUIF1ldcnjalVimZ0SmmWizI6UEJDA56JeC+SEM4+7hdDCJIakG7SRyXRzq+JUzK6MtwPGsdC&#10;niRP6Dmvy541/KTHNfJUuA70YfUrCGBp5jTWHyVJIcFfhHDQskGiyaapVIBZmtZxdS5TooFenzNN&#10;STYN5IkR0DLEKh1X2fAqgCVgbcMK4qbQGq2LdJ0JIRmg6T9DOqGi5e2uuEcMJ0lin5Cg7u0d6jmW&#10;cvesTN1trPdV6fPNheBMzSKGLo6Hnu15P/Jv7BFynU7oO7VtuN95CLRE583mMYRMakBZIiF5eq5G&#10;XxtNJrtJi/rTuvlIA4VnNNdeXiyRxsppZuGOTnsqPDvciLAxBqiOQa+WmcWqnGtZo30V5yDgFlMc&#10;rflcnHHn+bXzGb7IyTD/09SS3qHzExqEw36ZVvNa287r8TAn0ju5SNyE0ppfg/b9Si9fB2jKlqZd&#10;jt80W/LrlPmcG3JG5PeZ34HKyfE3/0rNRCi8XkFB6umxaLWtydXzHCeh9PXI84iHDBxwDk/kVVNd&#10;U4vwetMGen4imRe0sKCAWWNppntPjJuHsY2ExkufPzqLSt9z0T4jkZ+FxICNWioNpTutSDVZ87PH&#10;oOOtb/3jX7tm3682/Zynz5TXkEO898H76evf+IbWPkWqjFjqflDkmzBNsK5rh8BfNIulcUsYbC+R&#10;dARwYrs07YZrUVwV4VRtHdcuf7AJjgd3FIKgzkUn1Z6xfqzp8R64YCzXcTw5g9ow5PjVRp5c3ts3&#10;aN/UNkvUvhD/VeiWBHhMw8cwnuBnm4iTnYN16hCEIefTWZxpcCUGg52e66XmoLVEYdDc3Nqpfv/g&#10;vs54ywHV4TC8EPLl1dFxanLs21zfyufMloZ/zaLTrrxTHEZWYq7hlI38iD1PnjxOn378sZoE//av&#10;/ioN1jbSP/j9308//+Xn6TbHZihwz794LqM5dg5sK/RCCdO3Nxd5j/aVt5Pn3IJ6yn/eP7yXXp2c&#10;6vx8cP9Rri2+VHw/PbvI+3Emp2B+/p23HqStjaFyG/KJ18cXOp9okGFWOJ02Mjsc1NZmfvbyLD2+&#10;n+uL9VXVflxzPhXSxc1cJkTE1csra7BVkuCZf6X7oo5cBf15GjOPHj1Ij588UNxYW1vRGrm+PFd9&#10;pH0RDI69nK9gWIC80KyxCRWNA87+Vy9eqFm8sWZGEsPgBw8eBaXU59/J6WmgYg2qYbD18PEDnZvU&#10;ZezJq6sLDXoePHjgnDZ/7cnTx8p7qX8xN6BJT+Ol6NkspgkN4q5B3RnzqQE2tjQHdVv3Hw1+GSDk&#10;a7q7vtXfQet1Wm6SnSLGTqZBd4492GmZUfcPetJmpCZFl9mGelVIxzRLUEanGaumemNzFut4FzJ1&#10;U50GsCGvk93dA9WvaFWzR6GpsmZNh25lkDCMBhdrCLMIudNW1hqWvEm+/i+/fC4tOobh5Pb0NzCQ&#10;WAISQIHl9wNZruFqrkN2c45Js5H9vTpwfUouMg+GIPENcJRZUklDOwZc5PTIXHUI1c44tBEb0fpy&#10;QkTmaxTqsrS+McAe+hU8H+p8YgTUYJpjn372WfrG17+eXubautMt5XsB03S5i9Cz+XnQBGStwSbc&#10;DK19KLTEV1CB9+7dSz/60d/k/X1Pn5e1CoBFuXiuY1j7rG+bVQ7ze38q1stkWqi+xOTkhz/6RTo6&#10;epXeeustAXA++ODD9Cd//KfprbwuL3NN/Fu/9Z30F3/5Q+UCrAeeOMwMnpGkivI64tr+4gc/SIf3&#10;70vTmhwFhN7hwT3lSCdia7phRd65lWNjTwadjYw9YJGA+iNHPb8wyq8MpKaQq9HYg9pbBT2+05z0&#10;wCcGRbXR5gIGte2y3hU7a5FE1eY/NRKLMlDhyZrKAp/lfHiSz4HeQM3XEWyYnHvu55zmItf2i3GO&#10;rW2VbmFHFuRO4bYdazg6SmkadPA79orOFet27gGKgCae10dLn6mZKr+Zw4ah8V54uHxBfwyglyjw&#10;hWpO0IFbC2suU3NXH777/veh2N5c3aSzi3MtSD5ALyC9/TgoCTK+kU3C0KOjnkxUdPbVYGDRpZgO&#10;0CyUWGdrrr5dRZtlUmCx+oWQQ3xtNDRFVzceqjAQyoBNQl/i0KaZwu8DUTVHgrk/e/7cGn3hsmsL&#10;5jISGhciUJOtu1VK98mC5G7gEGeYeG2LN36kokVur2NPoDu9LhXgEj1PaX21nxf6IyWqOJHRBJyr&#10;sz4M84JW7ops2BV1y2dhBNAukXAEUbrfhs72FGAbNSfutIFIdGksDEd2gZWwabhrsjwIXCDjcEfW&#10;84KqN3cRR5Ih9F9y8S1URmkha64f/ToOl4d5w6+pS76Zrz0onjnBODl+pSDG54OuyuSXxITFzN+5&#10;3vHtWM0P6NzoeXz88ac5WJxaA6IoFEyXAtpoBuZ7DDLyIG9QBLjRJbCjmRvGrCNMSWhe7e3v6pnR&#10;6COB6JqEFICzKCD5cNf5+VdB3eg636KETW4VMDphTtZWIzrszFouMSmeh/YSv0MdQqumDbReEQll&#10;pU2X1LQzms2uZR2sm+kIUwmJ/efvsStwHUndXL+KcOGlwcIUmLpFRjKNxaLtBmmNmK5Z000gmkBx&#10;dTp4En8vU+hUGRHHwcjBd5GTMg4TdATlKJqM3loJy3AQQ6ypTmR+Ip02T5+aQC6m1trVsu1ujDzp&#10;D5w4cB1tuApXS6OqVn+W82wIYatJ1BpBqKJXsSKFwYXRhLJQKF1YQ92kgZpClLbTxJHeIYG6rJVE&#10;TYOSZaj9OCg7g6VBhZNkF3c3d3YyVlEejrxGBFS63m4wAX2pKzz4ubFQyEafSqy1deODJJDgu7q6&#10;ru+lyOS+Q22/lfCu6Tz9cL0Uqg1NLom+3lkzsDL0vgyRWRsBzJXUcV8n4QxeFG6EliF6TkiT0KwG&#10;GjfWeazrJaKK7yfJmYQuGTRp067tVmrzl75kATj050EjoPHCkGBEQyyQTbqW1s0L9hNNnn40aIgx&#10;/aDUQWm2dILdteYx+TJ6tTMmqGSuoAaV0I6mQrGAQSjQhEM+geZXP78GNDLh3GocrzelcQdaD/09&#10;dEjWt3f1dXTvcNTFBKOW62lPTbla9C2Ekzf07/28rkV7H9gZVckfyDzRv2o1iNgT+tl8fRs5ZoGw&#10;IwGoouFGg4/kqy8qcE/NR5CRNB+VuEeztIhBzvrWligyfDa5fTM1x1BFpldT09tIEljbObaNhk5g&#10;eFboxcnNGjdwXNv3dkX/tblJaOqlIlzoatGAmTguopGewjxLerBhiKK1LyOhiQtJEpraZlg2izHd&#10;1PSaoOeHQzd7RdNRmob1m+c3livZVNNWtG+NqG2CwmYdXiPViqWzo9ZWoL6FEmXKrwZ5Kc1YUXRy&#10;DOjo/DTrag30tvK5s6vEE/0hqN1NWyy1Rvl5ErChKELzJfWOON0JiHNh5CfSESLWhV6nc5FkQ6Vo&#10;5KqZ2LRLw582nNFAqxJrp0Ft6xqJFP1CIigWDUPc3yLtul+LkJ2YLULrsgiZAw8WpEsWIui+Husc&#10;i84MEh0UZU7wWqH5pyp+aMSjoUyKOGsm1smcIibeqiHC9YKypgHHgGDQSY/kfV1yDoKco3k4GSt/&#10;AalLH2U+uVHDDlQgDTk1TYCpQ0Hh9fP5yc8V0vJsPcChwZoLTzScRXfWMHecbi+vmVylm+sLma6A&#10;oISqRv5g94NGZ2Uh2Y8VoSVEqyntiqfzAEQLa4wGdmETKLte9qO5XIZT4iKG0h5cyf15YYOoFAMn&#10;zozBymZ69zv/yb/3Zl9nRvFV6ZGVoYnFL85/WBmr0nDeVMPh+OgkvfX2U8cmGWHUOo90mHYHYBT2&#10;GiJFoaK1mH+RL9kgzUMGNQbzflmIIdBfNm+qaMARu5rQFqpDo6vLFX2+V9I6YxDY/Yw1e027XcQw&#10;vookpBPJn8cakDyGcgcPsMhJlk2/MOIKkLsprdGQF8UxKJSNk8Qlm6GM+Cpa2MLmR1M1k0OyI1wc&#10;/VlAyG0KUUQMXlvZ0N4kDtRiCM1sNADqiNwnv869XOR+/uy5zSsWrU0GMSbJMU963ws3++TKOXMD&#10;gdyf+4Fe97e/+920trOT9nIxf3p2Zh1CHB3vrtPVxZlYR4sWXbXrvOebNKzQxV7VebqaX38ln7fP&#10;8nrf2d1Lu/ls/Zsf/1jNHSQ2YIDsbq/kYv4gPXx4KF1N67QnDbJUL02936aBEt9cX9FzfHl8mWu1&#10;vvIF+k8817tcHL84ukr3Hz5NlzluHB2d6HwS/a4svjKTju4/8hcBK/IzefT4Ua5RdtPu7pbiKg2K&#10;4crAdUBeXOwfa7w5b93JOcn51bXWysbWtk2hoO7ms2QD2Q5Q4gIM9KyxlWsl6d3mfBD6PM0Z6mWB&#10;WnI+AWIJFDtSTZeXZ0KAweDhPAQkgUEC6xuk4L17BwJ0YOolxhDNunzOkW9MA+HGAvd57IEIuZ9Q&#10;fGihDkdL1+rWoVJ/J9dqu3M8MFFiNTEsG/ScW1Smx0uGSkPHUjm3ADyT8bKxXYaTqfT1gp47iwFf&#10;iiZ76vZgZ84TuuHkJ0g68fnFLog8V0Oh2TScurvGjfsInQzBr7qpoveLNAt1jrR/JTMzEZDlElfe&#10;K0tqdZTlqdgySUaYvDf9B2oFULbkrsQ3zlXWQRWNo37dUZRtZsNnNNsqZD6iznc9MJGcyVBmb2PJ&#10;ncBOJDYp14bOTWMxv8bW9pY+N/qfB/t76Ysvnum5cd+2djbVxBSLIt+X81wf0yRDp5NamV4KzeaT&#10;4xM1FAHPIAWAZBiMqVUZhd4FsrVKX754oee0xfkgpGep4ehZXt+ffXkipHEZWt23NxM1Kz/66APd&#10;h6dPn6R/+S//KMeWifLCd54+TX/zk59J7xMDEtCEqrNhqq2MlA89fvRIfRX2/N7+vnL01/lzPnzw&#10;UIw+6qGz0yMhNuXdQN7dr5cuxEdHR2J3EldBVe7m59XrW8rM50a5BFJ1xh0hwxi5g/M4rkdD8Vmr&#10;XJBnVxupIs1SI7aT8mehtWezqIEroVgRLYHBtJ3XVpvj7RZ07rt5Os33+i4/72sMNHLudUXeRZ+C&#10;dZxfeaOwGzy0W8OPSqH9rljfOYYe5Nd5Ug3TkHM0n2F3gO/yvb8qcu2e4/tFPgmP81o6ya97kp/v&#10;LTlP4QHcIP/Mw7wmN2GDIaeD1M97T9/9PofXREKX5lCD2iC4kNyyuXhITAExskhNG0LeC+takfw2&#10;pkpu5xtPkptCA+BxDpzq6LftUnySgkZuXOGwYz6xE0ccZctwf/OD8WSO4IFDDA0pUGhtND5OTs8U&#10;eJiwdXxo0EALTY4nkaMUS/0ymlWdi5icdopKSCcmIZ4IFwr8Eg2WJoGpibzfBKojNtnDXtrf2077&#10;OxvSncG0o5YWX+3mH+6J+QGQTKkLX3S2zXdCStEM2BCNzsnOPDQQusSHRy4aXeWp2CJcMpvQmVPy&#10;yuejyXZ+ml69fi2BWDlJQlOSjtFClGslCjtbSqZp7pEsb26sxrTKAvogKcZBib26ODWac9GGW8xQ&#10;12x6nhM6CsLrqxsHalGUPSmh4bG+tqUp1jAMDlhXggkvmmgwVLIkByHH+81AGNLIahe6P7g70+hb&#10;BeHVr6xh0e8Llo6uABMLNruQdnNPaUQBZ72MCLb5tUhwaEoJuQe0+krPBTQLzd55TrSKyo7M6vSH&#10;llvIwSwbLRRNHDhMRKFDMmEjsHI4DEQXsX5c5MBKUGz8YLoR/8kAQHpOI2tQQtla2PFwRQ22Nqgx&#10;bkJP4v6a2mpzAznJghAaOECWnfuThF7LML9ow6iitRhuUEUW4eIFDZWETHtKWnlGTW7lZ6Vive7F&#10;nnKxqeBGYxPzjUBHSDx5OdFzQLEGohumdbhT0mh2oIz6oHFzsPkVcXAO9jZ0c2iYEpMpbNmwaCZY&#10;03CmdaymvahfpvR07rnSSwyq9SIg+HoGU5s90AQDFTsMh74qDFFYUyQlxKVeoGVVwLNPpQHZKKEm&#10;GU/hmiZnvxSFSuGmKM+WpirXJqRCaSo7k0HWj5G6NlCgcLd5gh1UWYdN0BHZWzc3Y02IKfjtRFxF&#10;I6ANs5RS98mFVgrHSUPvLZjs6+Ezyd2WawmNjzacDzWFDaMYkI801Wl8DKR5MlJDvB8itKK5h6kS&#10;dJ4m6NaDcBfuUBUWPw4tpTDnkfaZqii7Zbl5yF7pRxHXKjnkMN85OFTzrYxG3Oburhp/qR6k7fzn&#10;jc0dUWwpRFbXN3XYkxAwxRtKG6bWRLIoAl1R99WMozFX6/3sEivUVzQckyjnPenHEB/rQMf19Pn7&#10;crNK4fRKUjcUenWgRE3aLjRGuQcqaoOyRrLJ9/EaPaP2KJxrCUX39N63Y6/hoRC5faFOex2qEkTE&#10;yFTnSpqUQ08qK6Pp+ZxyL8MpOjQYaRiSzOme53tIEisEZohHFbHnmIrfCkHuOGm6dRmGLUZk2oXQ&#10;2lB+1kbLaGpMQl1YVJ+k1ew5Nwu5h9JrbRy7Qs1q6WBLYkuTTMztwrqbExn6eK/WPZsVJWnsmLov&#10;+vLE+xC62uHBQb7uoe4xaIM2VYGmSUtqhlOlcBZvTQMmD5FuTpylyluiudrKkdAFQwoqkijpNKJK&#10;GyuNx+NwRrcGoY0DPPl1Q6RaxjzphtLsk5aYHZ2FLAiDlc7oiHXWtG4itDT7WsuJpDKeKwZfMlG6&#10;tTRCuBqXIXheRBPAHMRGMisSTuesqFLohi4kycL5T8HZrzt5AJ+XUGQn0UjjHO5HocZ5XFeWGrAb&#10;5MKSA6D75rcalEm3qrDWqPQ+GarNjQjhDLce2iyKyoXOWQTG06KUax6xtuTee66l/MEOkTb/IZZS&#10;pHDt1nEcx5lRW8aDRoIauW9MaIhVNFW6xozol9FYYmhadEpqDEw299I73/733+z7qht9nTyDWDmD&#10;nmRY3nn3XaGFPszF2je/9U1rJIsqZchpE9RnadWGYD+IPvIrcsZCUhHO68pwuC06qQfWm4jfpVDX&#10;pVxZLSGitdgslpIbMvEjftDEBUFU2MiAHEla2QEOkFFe4XO8a+wifVEGIbeOBl4dA5EiXH47NPfS&#10;TVcDSKONfU6ZOmydwVJrtvVlyXina3qAcFY5UnTDjNL+HMn6fEU08dX4q4rQpZrEueshIPGdRg4b&#10;xfey0L0qqoFqq4vLayHLL/KeoTGCLhYmdToX0AtlQJV//i7nCgjbcwYe5fz7e//h76Un77+fTmA+&#10;qZky13159ey5ELrTiTUuxWrAcIsifnsvlTkHKHEoXd8Wag1DnZdfPEt//W9/KEMfhnc7GO2gTZ4L&#10;6eOTYzcwQebTKMqf8+TsLB0fX+m5yWU059er+Vy4uZmkq5zXbK5DQ1wTOoca8/TyLr/GIh0c3k8/&#10;/PhTOdYvCg+nJEEzmX6lzfCuGbA6Ws3XdJBjxFp68ui+WQ75OnbRficu51gJc4L7NJ+5zru+vlPD&#10;o1StNpSO3/XNtdYPNF32AjFE9a/MKfvpnfff83BT7IZaTTvW+tsYqRzuaTByeLjv5z8y2hYdsMns&#10;Lj1++lDarA8e308PHz/UmtjMP1+EtEsl7el6iTbVuUquXYQ+HY1NJEqQy8lrBNST85dGcYH9hnaw&#10;NFfD6M86ks0S1KPmR9Bfx6ILW/Odv6vuliNuUg0wEH0fKYB85k8bmfMIrdWUotPqHBQ7qxJggjOY&#10;XEUo8YgruM+TKwOO4NxAXkfgFw2736BqlTsHkk7sttjvI7EW+3ptGqPTyTQGeNZOHg5dk3O+np+d&#10;6xlXtZGBF+dnaiK9ePHCphI5NoCEk9FPMNWcK0x0Xvc79DPnUGlEHfnuimRZWv1ajcHvRd63ADRA&#10;2kEZBumGLBD3C9fmTSjaIb1Ao5F7BftFGosMhxk0BsqMM3OdQX7+Pj7rq5cvxQjh/KRnwvO4uLhU&#10;/TDIuSN1zo2uba6eCE1KmGiPHz+QmcQnn36SDh7cT21el8dQeVfWlSu8PDpNVVu6gZ2v9fkLu4d/&#10;41sfSXbk3SePVPM8+/xz3cd/+L3vpX/zZz9QDnp3Q0PwsdY8A37kp6ir0dwG5MN7Hh4eimFIH4o9&#10;IUkcXKXzM3uR3+v09FiUXXpR9DCI4z/52c/SHkxDaMQy/kly+O1JH33goZT+d2y2hrLR5GjRk9dq&#10;ZRbVUlaOuAbgbDp2HOV91OgXq9V5PbX++cVVfo+1VLd4RKylxfg67eQ/7+Z89fTVczXxpsj75D19&#10;ltf3BSjAfB0b+TW2c973eGNLw9xF/r5xvraTHEvO6RMAUMu/3s21xmpeX2i1X97daOA+y/drPqrT&#10;Sb5HX97m50i8D73cJrT9htB/83N+OlpPg7zXBvmatvd3U/XWwyffh1vdhpkA0FVuJA/l/PRUHWiC&#10;oTV5TOOl8VEWRtiooy66xUg/KypobXHE29DhUgMwuTnAJiPQDKKwvLoeWxtj4QmckwCj+qqla6gd&#10;RUCXIT59Ld78ne3P0ZzIGwWUIAcMCBMeyCZUrhxQOkoAD/305HypC9I1FXn+dzdjNTdJHGl00tQD&#10;fcZ92NnZFopmc2MtbcmMIqWnjx9ZSJUiQM56bTh6ldbE0GTCTTfb0g/EmUdcEoMTOutsPHHAdU+Y&#10;2A2URF/dXCpJIEFS8t5YJ0STSTn/uWlAQGOyRxDmIOd9UxT21kacaCqwKbH2vpOj2qgmCVfinqrm&#10;1FTfCy1SyT7Ffs+oj+nELssL6buN01kOhqa5WrMIp0w2BcnPaMC92lvqGLE2EP+kYURjlWYe95zk&#10;X3p7Eyf0nrbkwj9vWDnB9e38RJHFz52en5kmOfE60T3OBWRXxA5F8za83agiayjQpNWz4FCovE7L&#10;nFQRyN3E6Acao7eE0huB1dPh1FFdTo6OlYiOx1OtLSXNQVtdhFg+2lLToAtzL7h3BGwL0Tpg8zWJ&#10;wQfltHPsXX4mtJpWN4QcA7FTReHd6xlZQ5I8DE0MnqPsz5mklUatWbemFL1p0brBRrDjcOiHQ6vQ&#10;fFMjMrtcCkF3DgRe2w6bhSZFdps0IsLmO+NwBa6jKeAJtly2wtSk0+V087qjyVTLQ6tzCU5Cvkws&#10;cJrc8GMdU+RBM2faLX0vittw2zQtbm59rZAUwImbZKsTXtVrhJGKDvGgx6bQCqoC1s/PQpdkYg5N&#10;bxzFr10bk3XJwnqd2mU2d9O6r8Zhqcba7fXdcqovfS4Vk2tuPjSNJnY40BVl13hdLKUOFgs7E0tX&#10;b2yNwjYSn/5gGDWQC3w3VBdq5hdxH5vQjCmL7j7O9OxAaqCbyaEgJ+zBijUyMTfoDTpWkouTZbFi&#10;BOssEBsyZag71N9AqMrOBdkovaSmBA0rkEw8T6ZbONRSHIF0kuTAcMVFztAGHkymaA7xTEle1vKh&#10;TYNKhKn8ulBj1/m3rZ20uX2Q9vbvpQFNvZxobOS4D8WJRh8NIDXzwjW56hnNRzO8VtOw7/cTciJc&#10;W9FeLazRUVTRpEM6QAljrb3WD/SatGKJg6Hnock33ROBsspww3XjlHvbhq0jCAf2lZp8eq2eXi+F&#10;Ozrfy/qyKU0jI4JeFKsUgHM1/2ohCwdqGjUpmKb+HBqA9cOoYmDzkXwP5NCOk3pv8CtC/D74JZ0B&#10;Oi//zGZe66AYUzSPpenZpDDlGWq/VGq+mXYNepHkhj8vmnYpYM76FF2/b4OacQwE5hHPugaDQb92&#10;dG4W82XjuZIIuTUsU0gwkCBSDmnoiInXwoh/CjCKW5Irxyxo5sMYFFhrVbIeISOihphoRTNNfskV&#10;2I80ktqITXbTbsLhzygi7XnRrfumG5LchWMeTQ3WOwj2xXJI6cZoWQaiWEh+6ycK8Rr3S0OImWlQ&#10;FoXu0IKtipZS2jWFnhPXIMRF0S5ZAOxFoaIk2FxY70drp1IcLwPVPp74nqnBQTwCNdt3LtUGZdjN&#10;SRdpatCF0UAR6A27ec/jbKxVfA1isCaEewzHfO516CgPfNWkbU3b7mQ0qjincAIUtS3nTkYQ9y0j&#10;QAM6fxbyNKG/aMyV3APrgEpcvLQOIMOMxczXR/5RhiwGexaNXw/o3FgvQioGkXvWNg3GnlC30O/3&#10;09Pf+I9+bWi8yn2C8UBur3NTOtrnGp7zXB88fGjkc2mJBw0NU+wnUW7tQG+DG08RitjL5seYMWMD&#10;p9CwA5WX4ysyC0ISJ7tuz+eWXuH8qWJwVv2K42ER6DnF6cjRu8a+hqWRz+l9tfZ7y3WpgYTWc7lE&#10;FZm2W0VuZN2jIqQGOuffFMgjIUVTu9xDQkm3KYyjnM8WYXTQkRpo6mmblj4zWJ+c4YV7iEIl9UMK&#10;RTR+JFVALsvwr6f8H6QYDWxpq8KIyXH6FrMsUS2dm+kzxLklHeF8fy/lDLuuHPv9976WvnjxSvfv&#10;5PhM+2uca7QJhjc0eHIcx120klTRIm3tHqazq9v0+uI8/b3f+Z1072Av/e1f/nn69Kc/TsXNWXqw&#10;vZrj8G3aXu9L9xN69W2uh5DMuP/goaSRqAGJ/ZxhN7fT9PzVneqClUFPn5/aimx5e2tV1wV17+XR&#10;db72Qnv+x58818BD0g+NcxAPrtolZfqr+m8WQyiYaH/nu7+lug/Ns05XVM0wYnvIB9VBBeyHcYYG&#10;u4tFmFGaPocm5quXr9LO1lZIv/RUjx3legKmzf7+nmqPnfxvX//a1zRc3dvdSU/ffqpaFOAMcRWk&#10;oQaB+c+jkFtibT945GafWBRTBttrvpa6F3rzbpJ3jqI3ueaiJjWzY65hogZt5KcRWyVDkf9NBhJ1&#10;IHQL1zmWhXEzXxIkk7HOUQwvqXU08JGBTdL5osZgfm8AEpzr5H281jSQb8Tqn//sp9KLNBvKWuVi&#10;W2HIIwMtG5RR65HfIMvUD4YEdQHmJHyWTo6rkZzRneIWfYtO3oF8HnQl/gGi0Q76YQ46195gL3M/&#10;kKmiuc6ZNxNTyRRZ5F1weGfd0wcBXCPjxGiucFbd3Poc5PtoNskUwv1S0eBh1ZBLXeX7wXuSswFG&#10;ePH8yxyDHwhhLWBNjiMvX74MV+Oov7jPA7MGMaagZiCeynk4tPAx2Ss0zDcIgIYcecKLZ88kuwXi&#10;D9ruk6dPRDMmWtJsPECKJt8LTDJZWx98+H76+ONfyDgINB7P6wTk9ztP0+effa5ckDxiMDBa9NUx&#10;67mffvvvfDf9n//i/0i/+Z3v6LOK5ZPvwf/8P/2P6U/++I/UBAd5+Nu//XcthZV/ca8ALdEMJc9h&#10;/yElJ7CGJNTMjutkkY7zZ1DDfX1dQAPuzf18737413+dHkHhzvkT5jmduzN1uqQ8SiNXO9fpZuHh&#10;tDSZqZNg15ALIk+Uny20ZknHLdx/Yb/xuqLyhoQT7zUcrub7fioQAuyIMr/Xfs5xbmk6MnDO13eJ&#10;H0B+c3T17kB253W7n9fw/RwD0EWGNYkE0c/OztJZ1KYr+YLv5ed90JZpFXAH4ABrmKQFw7rDw/Tx&#10;q9fpRsYjHpziHMFHHILezzXHt+v82pOc/wi8kdfKNOdke+vb3y/CLbJNntahAYAgPIujQ7NQ4LL4&#10;zi/OnXDWTh5JBsbiPPfsuFrSzLNAJ4uZxJcHS4ecTcRigduvybu0VxZqdBE8CYBlWS0nx0K0GDal&#10;hFHNHMGuR1oINOawn5boZmtKnFx3QqRR7nZXl+7E4/5yd7vU7VuIOjxS8Na0BkcU6Lp3N0p0e/1S&#10;4qoEHbmC5etYz0WOGoC5qK+CxoKLXFE0MugQ2mlu8WjR+ULzB2Tdjfj/pZqiQE+5Z3cxBWFR4iJI&#10;8swhT/HDImDyxwEj56Eo0spwjkV76UqOvIUCGcUjm4fUikDMBqeYpiioomNtaqaRknpfnGiLFKgF&#10;Py8G+uOpC7iZdNyMLJzoZ40yM+JlqGSbheRicRAJlCmSc6Gr7tJlDnRt0+kwTsNYY6pGLAUosHCm&#10;hEn6RbVed6pG1jgHwHNRgzVRlevs0GKZYUIyCC2FMnj1NBholjWde21MgkQLL62Jofeg+YVwbK9e&#10;NqgGw542Oo0R3yNTrIzU6SvJ6lwtdSDOrSVBY05uqcmaWm4AFGr2kPxw3+qYFmvyC7pnZLMApjxt&#10;CEDLDhzHZRymw6BFNMPRSogq24RBAvFLLR1PtDlcObCT1mIVyKVwR+0Plu5yZVnEVLsXDTujf0gQ&#10;OExAdw0H/RC+94Sqc6rrEDBGsVhnqpuEpEDzoLnRXRd73q7NTrp1MNYhpt0WYUJTCm3TqBE2U+GO&#10;6c9AFMq+imm56AbqSM7H5mW5yIDanp+HKBaizQ5s5tKzC6gQsbo2U+vUQEYTY+BnSkKqRKObfJam&#10;y7OOeJbXt2+owEYUtEqaO+Ff9qHc6/I929vb8YSwcoGbovgxIq9RUtYG6qjueSopIwU5RjVCF/P9&#10;VQhApwjSLH5MSKwnOI/G7cAakjRRZIhkR2mbThRKJuUAO3Dy4GZE3//Oa7Le6164Lvfd6KjtMi1U&#10;cV0tp+tN6K3qYGTP9Huhq+Q9yTOH0j8lNleVJnE8Az6vG189NQAxyPj/yXuzZcmu80xs7THz5Jnn&#10;mqtQAAmKIilRU4eDsqPd0e3hFRzR74KXcfQj2DfuC9vdF5ooUqJIAAQIoKpQVafOPOW0B69vWPuU&#10;FB0dcrSjL2AxSlU4Q+bOvdf61z98Q1aoYcVm3XhE5EKnjR9/b5OaWqCgoOnNplaMlfXYDT00CXLp&#10;SelZoQBSUw7rg406UljVoC3doCh8HUSturHRWluQWjZOilXHZoM5VIKdEzVIJEcpNIepsimhCB6i&#10;5H5/VXqF0Sal72Hn9Za50d/Y1Eau3sHob9wfUgqIfuoHJ2o13vs7+lku5MjI2n+VteR43aGwo3zJ&#10;pHILDqoxiQUSGHGVzWgXsEj8sZ6oRQRjq3EtgX7SY6SHx8ZK3M84jzA9XjbNoAWZ0NM4BybWZMFX&#10;i6ywCVfhgYCKerwXzkIidLHX53PfBxksYKgiGkzFIQUa8lizY7pvC6nKBiVZAmoRkBpX5oN7KOVC&#10;TMvDWmGTorVWp+MVBjlLU2mTqy8Scax1xGyceaWL+2SIguYRm42Ij0QLVkwigcrF88bvN5wYN0Iv&#10;gbYE1Ecm44DMpl+F4wCRd3AjZhDujKjsB3MJ6OoSBR8Lno4UOKGS2ShGHgVUvAdcbSe9Wbp8TiZk&#10;TzB2ZNJYlaO7dZKIgm7sEjl2LMo8oOnp8InrwQCudQMaTbpgFzuaAbkZo89a8oxlvsBhkpAXyE1q&#10;FoUL6peJMVHw9ebLGSVYpF+8RhON0gNNxskgszMUwiMOCIQGREOdNLkYKyd0ehXqA0Oo0gU39gYR&#10;QnDSrEszU3Sdk/Xd8PRH//8w6EgDsTBoyNXDUAyGe9jz2K8pXm/vbHO/JTfbwbmWmtzSrWs9fSjz&#10;/I7310uHsSNtTs6W0BAqiG6W3ECwAzZyjMRmITrdjATFkYxrNYnylaYXZt4/RCfmxRBzMzcH0TCq&#10;fP7jV0eVjP/k1tkb4eOYHcTGYF5gXfA0nOxTyM/dNLTJFQ12kKfkctgMWWoG5sOwNpmH8XW6zmh+&#10;6Wcj31+4icWchDXPIiRJwM7uvzALgibZyBRL/KF2lyUCEvodMYx62DChinsKg7B3JxccMrR20IXE&#10;UQeqYIz/r77+hvdo6aHOzXQRxuvb4fs/+nH40R//NFxcnoWf/8f/Kxy/fhkL0S6sUVbC1LZ4L2+m&#10;0nglrZosmyUHbTRUQ553O4/1Rxt/L+YXGBK0nU0vMv6BDNHNdB6ms0aafvHzffPqlMNLOr9TG66i&#10;di9iAL6f4tV/3f2i+4sm+B/94Y/liBuXFLTzaPIERkjM69jsK+/orYqfetbJXO4sFu6npyesL5Gf&#10;g4aIuoGGgzRraMPF2Sm/txbvM+qtyYpQYXgeS/73CpFl2BMAQlRjnbF7sUbGOQytRcTbEgwODzWx&#10;iHGG4rPgHESdgVwVRiEzyh+MCBShFI8Hcx1leQS6GDlmkMlViabL877tzS7RM2FMwPOlmeBMABE0&#10;VqANT/14DbKxTq+uL83Qy7gGQX1GvMHf+DxYR2g44XcB7ijNIOs9SGBzkbJRc+ZxBFBQz3LG3x2Z&#10;UbHiYTLlajY2xNhZyHPg3fGxJDyo/9oS5dZZPmq2kAkRpSfAxGJjshHroNIwT/q+yscRA7n/xqrT&#10;qEfHZpEYAEDIUecdoBr2LBTLwLrB9QKxBzf53oZWyBuBhgR9G69L9ghAP5dXRGDTxbxUboOYJaZM&#10;77UX983FmeN2yQYlnJiDpZ805KpZa+3G+A7Nvxdfv6CbLhpyX3/1O+aGGKyCEnt1ec4a8KOPPgyf&#10;f/YbmsEANYdB4PG7o/D82ePQx7P75OKaQx9cxcb6SviLv/hlePPtq/A//Y//Jvzi53/DeIc9AvTi&#10;X/zlX8Sv/8/hH/7hV7zOT3/za75+TyZAxtzyEnqY61t89q9ffxsePnxo3el8aMbjmYPC/uLFCzV2&#10;G+WdWL9ApJ/F/USmE/Q1sU/RtzAjMbNkW2Z2E9luQKw2Gr6wQW7jJnwN6xdxDyy5xma01HVsLFEy&#10;vREdfY6zUXltHq8HFqubOM/iHkClD2MOOKRfx++dLiSxtBWf2XY8Hx8Q0KNewTS+1j/E619WMe7G&#10;a9uOa/gDyCzE94UhUsyKQ46GP86qzdXw8ug0vL66ZG0LZCA1czlgivs0vv9hfI97XVzvBjFlozKc&#10;zK9C8YMPv/cJDq01QBQrmQjk8UGgiYbmH7rhyWGLwRvoBDTyTFfDwXV1fSth31qT8ZR45+ZMI3Ef&#10;LI9tX47mROHpm2ifotASrmuKHyfsRC41QmGNSiJZ6FiIQFrJSOCGQeWaCQV+j8LxKCMN5U+CmF2b&#10;xIUDHV3YHASFCdcQH/AGoLOdjAVGsJCPARK04f1YyANBeBEXP4oANCtHVU6tGiLmKsGFKcZeVN6U&#10;tYIlLJhj0or9CTQdmkPYkI3RBuSHo9AeC5mBZgKQdiiull5YgirnQ9MELwbhTjQvcBgU7LxkLDIW&#10;hmfjsGCDaSnKS0XdpBU24NDTJbWZRbiaKEm3ocjLQUcQCSAspXEfVyiuL0obXn9h04SKk/rAzUfK&#10;BPRyQKUkSmvKggSJCDr7WCujsuThg2A8dgEv6HPDROk6Hg6YUuAzERWAaweqo1VSlZBchQtj0cgS&#10;LVINjMoIFayrqhQlDs0iuCvJLbbiOkLTGNcCRCES2A0K+68y4OXUd5FbVAsHVqzReN8RJOkmm6Xp&#10;TyEaepeEoJ0EYL+UlRFlMVnNKibBQF6hyMZ6wjVSOwEmG55C47/bTokQkjmgfDDxosPyzS2bQ10S&#10;Msc+QXOYepUZn700bMoBui7h+QnXf0tHrbgOO0HPafxxOxUVHyizuDYAsS6y3IWuKEB8TtzA1hI0&#10;dWVEMdyB/yy6nhFPiUIsOpHQYfh5InRaofPw8xTTZ7NUNCMiVENu/azMKB41B2AWgX2F7yFWJCTA&#10;0o5p2A9UP2ykP5Y5CVtacJ8N41qxQPoyczX72ACWDodoqx3RatgPmMqmKRuKd6xPvNeYZjkFkSjQ&#10;9Sio4TdVPAGqCqjZXnw13rM+IxoYzSPssZ73ex4WMRFGE5QHW2quGhlJVEunxi+bJZWoFhKMnQuV&#10;VZaGq2dcV9RRw/M2DSPRuZJOXJ+aiLnWCRJ2TtczNUTUlG9ZkHfUvVIzXCK3pSkLuaepnQYWKKbQ&#10;eIW2XjycQBXqgShbkQsuGngoEOiSiKZyjB9w2l1Z2yBZEEXEKP7MaGWdE+rRyiq1Atnkc+O3sJ4a&#10;NVNc/KGYTIYN1HTJy6Hoyq3XlIYIycGWBhSpkPDUO8FQgQAUNbp/TxOuGBqAvUCpg1ZYafdV6YaK&#10;Pjbo5iXdp/R9/myng9mU8s70f+qL4XnjNfB7HrK4Vpf2lPdVoosy6QtqbjHiFMVwXXTqZoydKDnv&#10;5TaP4Q6eIfYYB2ZACmdhaCDXnmYm2Ya8z++QNqYEJX2twk2i5HynhntuHR7RknH8s+lS1k6eRZ3j&#10;HvG+JgKkTXEr5+uhEbEW9xTRaWU5yBS0RukHo8iIpAHqLckp2D2TzR3QYkvlM6TMtTLI0cBFZwmp&#10;xml9xH8sZtISIsWnzAeUEHS8pJ8lfcPCGqEwNOJ9nYjWnTuRbKk5eDMUGxxSJF+A1OCwe2/uZwqE&#10;abu0EUWrpj9iGHKDJGjOsxUNir43Qh/0ypbNieQkSrYC84oZ1wcbG22wsHQ/xHTSsheioFEyoGvd&#10;qEkyAWpoFKRvN0QGk0oe7JZY6DksiWDIeS5BmwfGLUTyTGdcf2j20eE7rtft7U3mj4nyTddXD0a5&#10;P61ty+n2igYufQ6qaJCzeSfzKKBBkH+yKZDlNnuriIhh86QsBr0kpUsalI0mW+HZT77byD6s0fF4&#10;PMQBPcuO/8bfe7vb/D40rD54/pwF+73475Eb/KmQbLv2vUFeNpznLFDsRp1ZQ09hp6cRBJq9FeUO&#10;YGhUM+fNLUPBs8TGH2GQe/AwrmsGlBTiem8jG56DlYr4rHDxktg5qDOsL1oMtODMBl+F5UWqYfCS&#10;nFe5v9GE9HCesRu1QCO0fBr2kI5PtkgYzEAGPbC+G5D9+B/1WH3mEhHSyLEYTWkg4kEpx5A8eIAw&#10;OBlbW4x7wY2j1OYaEdHVWTNV5wXW9Nujt9RpgzkBJG46PwOIvq+vrpDuNor3Hqih3f2DsICEDYwM&#10;Ym777IPvhafPnoXji+Nw/OZN+GUsxqenR2E11jDb6+thiZwFjVZQKuOzLGI+BGf7h4+fxHXyUMjd&#10;WKMAWHCJBsZsSQTw1vqIxzP2d0+3yX5ouqJBiMeJGHR5s2BetbGxyvgJc5A0KE+I7dRsTs3q/xp7&#10;Bg3tioCT3fDg4SHN22BiABaZGlBTmV7RPbXxcNUGLdaQfhb3E9biLsy7traZa+KcIrIm5klzIuCk&#10;V4mzGM8MeTxcdSk1BP33eL/u3TtkbMX7//2v/i5s7e5QruTwwSHrB5qc0UCzZy4FxhEMyaixTbOT&#10;K/4NgAvYdksP0CRzUMuQsq7eAwHkZn0Vg5EH0fAGxnSub5YcmmhQD+BGYTo6Hjh1y+PXcHbTrTh+&#10;bqD6KAkQf+/d6YkMN2OO2vatHXfDUOufn55JvqZdGpEe9xSlijTsbkn1X7AmJ009Ljag7VH3o05E&#10;bQSmz4zGjFPWUcgdsE4p+7KyMpjjJF3x1rmTnkPLPB/nEs4RMX5mw1qkmSYGD2iAx1oWtF7Eg1Wa&#10;tmiIMGbjtWUej+de2YwC36vpgt6Gs9NzsgUhqYHXx1rBYAzoWTTDkBuRyRLzM1BXUSfS/HE6FVLb&#10;73UZ65CkSQzt/o24DpD7owaCjjjWM3oPOztbBDlB+xEo0y+//JImG9Drf4nGGZGUBescPLdf/+pX&#10;RAs/uHfA53ty+i4+sxjHRmW8hiuuPzTEa66RNkwgTxKv5+j1Uchj3vqTP/wxTUORdwFUAamo47dH&#10;4Wc/+1n47PNPWYMDnfjh82eOrRnzeciBEXEaP/dvPvtcCMn1Deaq0K5GT4GyDvF94cLLgQR6UBhG&#10;xjWFe7BoZBhYERXakCWSEOOVczDFVkiodNwjlBZyL6NIA6dM+TSQpNTQB4BtvjASth+0B3k8tgWl&#10;Sep4L9Zxpt2o2bu2uRbq+ByPr2/Dm3j/sZKhvfd0tBoOuzwcYM9XPb/+23fvwm3WUkZhNT6DhyHW&#10;lNP4egC0xdeZZvGsAass3ud38Rn86s0Ra+dRnYedtVH46Mmj8NGDg9BfXodJPNeexTxp3Xke+jxn&#10;kFuJcbl48ujRJ/hAuJkUpY8XdhI3JihHj2OAR5eUwaKuBmczLGoUvYVRZtAxQxKNJsmcLjzSAuLB&#10;EBcxOrVoGhGRZatrwnLn02GChxsJ7nmCHU8JVR3TclzTOSUSDQ8/6ZkhQUEARXBLehtEDBbZ4OAG&#10;1CCOUzSlsNEW84bBFwsFCxw0FJzh7IDH65nE7907RKNzyQ0PLb69vW1u0JvLs7gAJ+FgfyfcXp2R&#10;5jSfw1Si1kaHcHWhwmjpIA8NhqpUUzKjztWGEhDCnUU1wefB+0uLZm5nUFmVB+sTlKWKPNyvWzqv&#10;znjfTs/OWWxUbDY0bFZsbe1wMzQU9L9lcoKkI10DtViyzAYOt7zXIemduJhpjBoiJdRCqg0pVx3/&#10;3gDtbn1zaOLgaxARhSA3Asv11TnfDwv/3eklm6fbceGCWsXpXQzqOIior7RU4+CWQpyiEl3QLGTG&#10;YoN6cUa1SPdxhU0wctRzFZel79GCnfmajTa5js5Fx2yhl1LzoOC9NBoFBxlF8gnPV6I3M6UZOoSA&#10;PGN94wCg1gWaOIB/T0RJ6m3egMDAyWorPRqYChReC9PZYrD7hvvrKmmzEooXGk7IjkA4+drgrooJ&#10;Iem60DI6v+REjJQ5W8TTbAKJSKNDfLlsBypTRWpOSUdRTCpwD9BQprOzm/A0o2hlZ4+DEsLRC2tq&#10;MVmFXsSKtNyImoj/vcqJ2ZzU5YRqogMtULGYbtK1SMYMoNIVRpbRKdlC6ky8Mzn8UVifKM3awTcf&#10;EJe8L11vvbx8OOwyo9/wXl1/pwcp5EpHJGdKmOtqbNekxlN40695WAldjFjXGKmpwqPngV4azYe1&#10;DcF4JDZEBCNxzkWVoHaEmw7Q2sJBmFBemREFea6g2zmZxR+YAclNWk063AfETzZCgJYyGq20c2FG&#10;WmYj+kSQSC7t7KFLiCYpGyMF0XDUVEkNFGsJ1hYE700BJtWTFBUl1Ui8gSJaMLlTsYLvYZ/h/vBc&#10;60xz6jqLi2swk4p2JBs1dc/kDluNZFJRx3+T1lpIcwgujXVc52jwLdAsAX19DXTzVf6h9kj8HAUP&#10;10KmHQmFW6rxSCRHlg8NLrlXKUlU0ykMCMk+JAqW1kcY0HI2WTCKi03ponCjTXGvc1Mq3OFJXOS5&#10;md2rGcdnnRBSSIJ7odA0JFN8wv5SYl1zYggx7dZu1bUpdjdMVIW+ctC4Qw3znJR+IBDDRMYVisuk&#10;p0MTimjgMc87xFXRYvQZDYolgpNNVDenSHf3tDOZA2VuXhXW2OT9zu8QfZ0bfwXRtloby8XCmqQ5&#10;G5ukUjbNoG9IqtNcDuGIIzKb6AeHNLpPlzLzwGfsKVwc3LDrWDQkV885TKhIvytMS25s/NB7X2f+&#10;3bmQ0J2GkMhfUCBgrdelKNXc163UXRK9OFH5UJgkXd3KDZPMOo3BTtSVXY/BMMAZDU1QFCghE7oF&#10;cZezkLxwM1QVBr6mBpuGVUB0osFKukhQUwHXTB0z0yY57mPMa4b44ZmHXUsL6xEVREY3dEDVMA/P&#10;GMhmnctz6m+hCYdcjvpMiBE0+Lpl8Uh9Ta8DxG6cpQlFOk4an5YCyIrSuoMVz0LkCfjv1iYZ0ipe&#10;5/Od2mUUroeUxMgtedKL8o7CJuUr+EyLOZDJq4oJdGWVEcd5TG4LGxWV3j+VtWmJAGZzNpfJFO5z&#10;sRI+/Om//k43+zrHZkpxFMaceU+DCYNhJQrIjVj4/f7v/1746HsfkclDA514j5quHUTzOxfyWgdC&#10;yVM+wgiIuc3KUOwVdrrF/pkTVaEBhyQJ2kF8X/RxDV2CG8tN23rQ0DBusvlreixzDEoxyJyM8SIX&#10;2no0oMylo5dYSCkG00m+yP07+R1SdzDSyN3EWErP1qZiIWRDoykzalAazQVR+rzH3V0jFDlD8L3K&#10;C0kFLGyqhoY9Y3voB5ovDdFIRy/ERHITkUUpDY/y4ZmhqZNyX8obxRiI4XQyVuDrdmrWT2NMhDMl&#10;zusvP/8iPHj8MLyLOeTBgwdhY3c/PH3+YTg+OYln7ix8+etfh7effRqL1FiftDLWuY75Wgd64cZu&#10;2Dp4EJ5+9HHYO7wfNrb3wvHpGd0/US/dwgAODIy4ZuD6i2i4MhHyGp9HQJiMRlCgKyJ+rVOzr2Fh&#10;zPvbw3015lwzUTIFHFGORrfYWlIsPDed372P9vv/WtdPuUtFrb0f/vBjMrWwTg73d23QEoiigQ4a&#10;ENcAbeB5Lq0dCrbC0dFrUqtba9yfxnuNdXs7laM7BsT4HeSIaPbgnF5fdU6P82hU+FxtCTrAWX4/&#10;1s44X+j0GfMiaB1TMgTSFqg5296IPTW3CADhkL9mflAWauJNVteVI7RiAOU2rUtD+9ToW5oauHQd&#10;Vpi2CMABXg/afpDskdZ44FqF/lvvs0lNwCJcXlywZio8/MPAFnXSfKkmENYAqKJ4xhiS4ywqjBhu&#10;jZYjQMY62ksP8L/84ku+E3JP5Mtpf+IMx+cG8hGsNu57mpIsbKy4jDXUBfdVY5OtNMSEMdvKWCwx&#10;DCRB5UUDqS511o14duTMXfCZsC6wVrBG5/4aWQetpDnk7Cq9w/29PTrjssF3dSU0IzT5rCuHZwAw&#10;UBqgs0E4EzMSVOTkoF4NZh/NoFOIGgU1XpM0ys3wQS2Bnsgqa9Bc1Od4JiNenx6fCMHYiTaLOuTZ&#10;06di9MTPtb424XMpy54N+SKTGWNNQNOEMRWD5FffHoWn9w/D7OaWzTX0Tfq4hiG79ad/8sdEBMJM&#10;ZDJeJSv0089+E37yox8xZgO9hzgCCi4NiqY3Ye9gn5IF6NEAqYfPc3p8HNa3N4nYhGEIn0WMbegT&#10;cS1zCKn8k4PFhZC1GfXyb5lHIJ+qSwOiiAQXMKEohSzPraFLiZlcPSQlyjxIxNBD0zm7Y/GU1otE&#10;L4lDY+Qu8ZmBOJ4DiIbXhoRJ/N5X5+fh3NrQB/VK2All+P7aNlkvy3GsM+PbfHF5Hj58/Dg8PtgL&#10;E+y7m3nYgpNuXCPXy5i/ovYBsC3+/dXxUVjfWQ8fPn8SfvLjj8PzJ4/Dflw/6yujsLOMuebFTVhr&#10;C5m+xnV9E/fsDEN2PMs/+NGPP8FGxeYBrx9BBwEaEzxsMnLgcxUjdIlBUR8/GH8+PkSg4WCoQB42&#10;kHCg0cWkqm0EzQei6eZqygRwNlPxX9M5cqEk1qLzuOHXN1MmbBKK7wfr6rYVQiMhBhd22aXORubp&#10;dS+HPYSKaTy0EKDopunEF9MoBJDRqB4eMPQYpm4YADxRsWiQ4PTF5WnY2lzn4gd8NLfgKD7/GlAL&#10;oZFpMg/9ZtCCw7XCgVcJ61ii/MlFy5oKtOCOvweKKiZfCPooygBnXUD/rVmwOdD4MEkUmmCDAwQu&#10;wIJB5QU6iZoQGVyH4kPf2GaDFgEI9xZuhgxWaGIBJoymoN1RJfauJuLKWI6XaDxAEw//Lu0SjGCE&#10;jY4gCLgxxHpJQYXmIs05rjnlo3153LyXMQg1KRnic+p5+EFcFoGW1z4VPVkHae/CSAkRXJIG2nCl&#10;iSeuCcghQJtB3UTDiM5odnm+vbkMyxjA4IicUGn1SE6tRG1VakAnulvbqylHR2YW5nJwBL2ItKSF&#10;qE5IbFq6tMp9SM1sJYxJ5ylpe3HSXeREUII+jvUH+jruIZqcmMjtx6AG9BPuj2jc2SAYK2F5NcQ5&#10;EURDkAljx/uHWyoNp156WisrQV4YudEpJe8ZDga8BxrqpKr3mZP0jJ+L1uKyLNC0AzTPSmsEB86C&#10;xilLojMLJ/KkK9hxVommpPF7i2lXhv7jmlujQipTapITK1F2i+Y9dK8cW/HZ1Lzp7Vy95D3IbUhA&#10;KkFvJzzTmFPMGATPszuacBK7r6xFllBdRBO6UUZK87IZPr+0hTI1q9Jk3WY+mZtEbPRBz2xVhhai&#10;mAnKD+QqG/wraoZmjG2d31ONpuVc9xUTsRUja/GMVuOzwuBDGnqdadYlmzIoVElr6LsBlZdlaiBw&#10;EqkuFot21Sd6RvEuMHHBe1CTD8jHvnOTUqhKNalyTlCpL9YKpSP0l5pBS+tnUB+t0x+60QFdGr8H&#10;9MGE1MFV3u+OiB0lpCpSRL+qRxM2BJAMgZJSj1fZiO6zuGZW1vl9oABLa/DlcQ33g55YQjVnA7pI&#10;aDYhKfIkjhJMfc2zoThSE86unW5QsSitq5C4VLmLYqxBTpEtXRBcmOp7FnR3wyuh7BJyj/9tbUNq&#10;Xi3VqACSmb6odDcNarxkkjpoSRGv7go3N5iELMx95pZGo2lghQdHV2prv5HaQldxNea0JnLKN7CR&#10;V2sPpvtSDJTj7A71yZ8JfK2EoKurekA9kNZv05/ecgBZfkeJ640sowmXCwleU1DjgYk63WldEA90&#10;6GDUUKtzv5LLairIl9a/k/FEY73aOekw1OqzAD9ohLqfEvKmK15jw6SuSS0ysRBAfzAyDXttMK8Z&#10;0MyFqVpCsrLQWMrZk8xFD1gyi6CndTMZa3CE97+9vhjMP0Tz0tpLiLlMS1NNFOvroGkoR8Vi0FWU&#10;u7GoVIibRBq2MjQL7w1P+Pm63g7foqPJqCAfGARq6muPoDhMz55GJBaGTCZNeA7LhdYmJAaWXH/S&#10;pxQKMQxUf8RA6kGuqDgdjyemcEsXaWYKIwoRoD1LxyNIn9A0g4LjPXPJmNVquONmE84LnKVXl9P4&#10;uuu8aVj7KApAv9I1VHxfOqnPNSAujECGPhgp2EtRf1dikv3hT7+7yD6hF7JBhw6xmY6b0Avb3KZM&#10;DvbRf/+v/mUsFH7EtYlGX02dtWLQSmOTL/RG5EvQnIX9qGSR2C5lLpRZW5ZFl89/rE1QoNCYZe5n&#10;t0ys48zDJzQosPdlJiMHTOzH0jIAiKOVm7idkUbU4CuEHmZMMhqJQ2qfCdqjndF9ubWYhQQX4rO8&#10;Mxlyc1BNt7sGZJHigYdFvf9msy9kw+CnIbVMdFX8g81IDDQswcIYk0m2onfstdW5mzJqLGLn93Y3&#10;pUi8zQNT3sJzKC88pHKuVo8GCikGtXmSUTGtEXvu3v4+i9VHT59w8Lt5EIvvV9/G9+zD26Nvw7tv&#10;34bteA5fnV3E3FmmG89/8HHYiPnpbNaE1fVtxsR/+PWvwt/+4m+p6Q3WE8T9D+Nrc+AOPbXLq5B1&#10;ioFfvjjhPhNwIGeOCzmod8eX4fj0Wprv1LvO+XPH1zOdaZkKcMoSZdKTXdrpWCydWqYL79HT/0sa&#10;ff+0UZh70ISG6b/9t/8Lh7gwP1rMrYdu1CjWOWjvKWdEEw/DzNOzSzasgLRE/YBmLNBROGuwR9Bg&#10;R1NjudSZDBdd1FRZJ4Q2z6n4v9VVgVtwliFvRy6J3+UZDW3z9XWyg3pTB4mErmoycrhWbCJTmZLI&#10;oaPzZQ7tWtHpE4NDLteV0ZR3A6Fk9CRdaZ2/yMnBBFhQq69lmxnrLQ3+ZISlQezR2zccstGRtqoH&#10;hh9qJzQtX3zzksO+jFq5lQws5zPv2YJ1OtBf6RGR+h7f/6vffUUKM1B8WB8vY3z++uuvGdNwBpye&#10;nFJ7bkq915zPDw1XnC0YOqAWxv5Eoy14QNjSaOI1c1pqllqTHf8HaR40s9DAwn6sqnLILXF/8HzB&#10;fNwkEm9CNtDN1RXPZTAl0eTDugVNGY64cKx9d/RWjCqg+oBYi88HP4cGJXIm1M+Hh/fYLF0xDRv7&#10;uXGTLzkYa9AnaZKZqdS4JqxjrBP0LIDwqwymwOcGLRdMrtosDjyr3/zmi/DHf/TT8Dd//VeMDdIZ&#10;LcPF2THXEZtk1ORdsDYqi3F4+eLr8OTRIwJx0C+B4+92XO+4D6jB3sbnv7G5yobfNy9fhYcP74dX&#10;r17yD27e06fPwus3r6i3i72A6waSFucN9C6Pj47Dp59+Gj58+jTMID/TipmxieZnJiNYrIHr+PuM&#10;pRiK4nO2nYdO0mhvCC6L945DcWlXF1Ux7AnKv7Cnoyb5shOQKQ1gkf8kmZfgxjHPBFLfc4JK5guB&#10;M9bA0sD7GNGIfslxzNleYTCCNlV87cN4Jj7OqnC4ssb852bUhVfxGRWra/SjKOA7ET/7JOZciJJX&#10;85swi6+9vrtDs5Srdham/TL88I9+Eh48uh9G8bp2JmthI77u269fhNe/exkOsphDw6QkroFRvF83&#10;kJMZFTQLKR7cP/wEKCp0pcdjuSfiYMQhcsMAJaMCOqlBi8x6EfceHPKmY0FmTvqRjMsgo6bYJBok&#10;COzn8UAQ9FE3Dg8hCdYnd7veB6rEdQuZLiSIfeiMZlhI8Nr0hKUn7ri+pGEBUW9qZXkyVwx22kvq&#10;xIkCpYYfxcJHorIBio7aEsF3OruJr1NzAl2XcuzdhJ5b/NmdzfVAkAlQfPHar2+vwtoain9dU2/x&#10;6prOP3PqJmDahqCKjQkdPQQNTu/RSV/f4L1BwcKG38U5Az0Ckqh7I+kYIeEBoqCVXh2alyt2dsTB&#10;ukcdlg0GBrm0FtTdoSsYurvzuSeWPa8JTrsl9Jri+wNtBgt5oA5XTaErGRw3iODDxkGzcmNji/cY&#10;v4PgyiIfxT60tzonbCu1KTaLMIubg+9rgWQckkBC4RBDhx7wak4sShWsOGwBj+7b3hDUCZuQB/uH&#10;DIZw4uHEmlOpOQs50JKBEFlZlf4QHf1u0LATbU002rvpNpB/lZNYBkY0xWrpt0m3YsRG6dXVjSfG&#10;QglIRFzFULDGpagaQpnCJEaOiyMmvYAl44DFWsVGxmuBeoE/BdfskgcM1gHoY3kpLUIk3Ti0KMKf&#10;qbnAyVWrIkhruFITDCgIojILN7ZW+bPQ+EDxVY/kYrl0sC+cPKLJSH0NOlar+ETQXtKpUSK5CTGH&#10;JAaoNhZNpr23Rucl6gx+fqDijrVWcjY4JJBLp75M+7BwkUCKfmHB+F55cEIAyUWvVpOgEeSfLt4W&#10;0MYBrQZUQ72nhAYWtROFgZ5BojTndqctijCgl3rD3NnIMKp1fXOTxRGbabX0oTprriHGIK4QDUoN&#10;0RnXHRqjWIegMPCAob6Nk1HThFKTJEkX5NYFzCzaj9di4pXLLRTXCs0JDEhImbJ2GyewbrqSqgX5&#10;AdDhQfcBMg/ILjuFqi+lNd94WpwZFblohKal1qQ1O7tEcW0Uh/j7NkHQ85duKOlcQXqfmPAhgWJh&#10;VlhT0WYZGZ1uV0KPBnRe0oAjR5EW7xH+XeHzs6m5YsfGWiLlThrBCSJ1lw27wgjRzghTxZqqLm24&#10;FIxGbO4QVJmL1kQ/NY27s7ti7kZiRtm+ctCfbLv3NIfCnch14SYPqW6dGsZCUeVuot1p/6HphL1W&#10;8jWlh9obqdWS4tFIAwaDFerTmt7phh8msjI6KYi4REJDfcM20cVKuS7C2CHkljRYpXaNqLPLwZ1b&#10;8gLVQBFbmrrCc6pUU0jaddqrRBoy+Rc6lXudUgXdgFyhbp3XjIx0Ok+gWxdjeg8MX0S3bZWEUQx8&#10;wTM2UV7x4Yn0W9FgA2Gid7NTxl1ab9LjnRORx6LJzxn0J7rMwhQJiD2iF5YcbAFxwMk+/oDuZlOb&#10;EfVxOzulj9xs7d180+cTRVjoV+zxssgc83KejdLWqdlUT0LmNGaiXIUorFif2Jt8fSbNGkCiUY/8&#10;SHR90c8L6tGpUTGyrMli2ZlaqOsFhWnRCOWCZ4whgRAYybggJwqWtN1WrspodHBgGj8bhjegevVu&#10;oNC4CNP/TNQsnMtsdMbPhQYAzr0sB3ov576G2Q5eS+cKmoAL70tR2pHboDm3wnN7hTHh6O0RB1i4&#10;FxwiF5nPmyR70Xu/5hysYX8jzwgs+jven/X1bT4LIK+3MWhcW+MeglxBuh+dxeNZrAL1TeparcFw&#10;JhT7ytpm+P6f/JvvZLNPjdfRnU5fpQEb1ijyQuyd+7Ho+umf/jGLnq6AGcQmG4KZtfFS+2NJg5hk&#10;JNbxXKKfIfYxhtqIqUvla4WHQ2ymQ/yeTe+MWkZFkJQJkcUuVDubTKmRIIQ0YmljHdOglpqawlU5&#10;uNPrGafPmvF8FJK/dfOmG1x7k9ZXyp3yUnEiTyY5mbVIMw3Bgg1AJLqfDQMHNvGCmuuFi/zc5/TS&#10;607yDKKRB6P3mCul4ZnNYwY0dC+AQG6Ntdx0ULmJNkTq4JqQ9yeqL+M4zr1OZ1r6HaIo4xk+Ga+w&#10;6QDqKNg1KPSYr3Y2A4nxDAL9ezHfhgvkf/j3/57x8Sruof2HD8OPYrF/8ORxuEY+BbYVdKbOL8Kr&#10;r34XC+oL1jaImTBjQBMBbBTsTeRtSSLjJP78yqgahhTX05gP1ZJRWF+tw876ilhCdt69uJ1TX6tp&#10;Mw72iQxPRbib1ksPGUsbjiW34/9SA49k8paYNxUbYFk4ONwL+/s7cR3MzECqqZ3KAe5MdS/yaBgw&#10;0JxiMqFsAXJ5PFeAO6ifzHy9YR2DNQAdt8wSFRz+gMbKvFDIWOLXY/EP/b5N1pflcO7npeRB8GxL&#10;1yCTyTrXE54LEWfWDOf5xDW9UGMbTZR43YjH2L9Jv6y3CzzprZZDKJJ2ZXeXA3Fo0C7ZWNmgS69Q&#10;sJ31bnNLQchUU0huUGopzQENcTNyKp6TOXPVo6N3+hrX+Zzn2Pn5ORsupX8O92v5HuK1dz+C8j4+&#10;5zIj5vcPDsL9+4dssMLoAoCUe4eHBIQgH9/d2yNKktdg3cy8UJMM8kmTeIbCgAMDRJhnoPGIhh1q&#10;f623wAYjdP4GI8DlwoZGGvqj0EHTOw3f8fySEQilqWJNi3wZNSHycxpwxt8HK29kQArQapTaie+P&#10;f+PZwH0XTWPR/VuZLJUaKODCqI1tkAjiGYzeULtuEKijfH0+13uhzj2JsQF9iG9evIy5+zY/++nJ&#10;cXj8+BENQVc31sSuA/oyfi4wywig6iWlRXmCeE8O4z7B897aAkjhik0zPDvU1RPmNhXZcPcfPQqb&#10;2xtc62iSg1mHZ/Hy5dfUFUWuhPv+0UfPY80uUy+AVDDMwIBiGl8Djb7g+hQHOeIPhiGiVs9oVMT9&#10;ifdYnfD3Ur2FNZT2OQZUy1ZDWwCcNHjS/hdLQXs7DOAPSbFhbzYE4cykldzeMX7Q2wCAoYp7dRVn&#10;y2zOn0GCC429f3j7NpxCJgvmstU4PI7v8TDWpoiHyyJeX5mRnbCGuj1e60XMlbJFrOGangNK0ofz&#10;PkxjnIgbJsy7+Bl3tsJmvIfrAC6dXITjz74Mv/2rX4Srd2dhexn3hQlBjDsYfANVjwECXOSfPXr4&#10;iQLr3NDzPmxubBO6iMAE7T4sIECPO9My5dhWxY20zQQS/wfKYxLk346/j0CGoFPXckot35vKARmY&#10;uQkhp0uhe4iMw2FWWGS8TE5cPR8mNhoEqKkRhM78cjE4fVKDw3SuwCJVYtnSNBItGIH1YG9fdLd4&#10;XdjsFEid3vAgXafLzpzXtL+7wyYNDuCNuFCxoDJMBUsF5RmtqzWBwmLHyJ1uekh8SQ0c2fVSCB8K&#10;TMMlOG5ebFotsokaPHlGKCuKDxQlgIgjAKgjv7Bd90h0iPfcwnDgIDDCvh2JPzXLiLwoLQ6bc2NI&#10;SLSIr7vpglUFHoS3azcHEByrouZ9UoKcc6qP10SwuuE0RW57pJjGQITSAj9LkVZQoQm9VhGJjbsb&#10;k0nQnmF8gckyYet0B8a93xiuBQg6ol6qiggGiPXDaGN//164f++QKEcic+IGwOGApjKmaom6JCqa&#10;preAJks3qWeSRk5/vH8U82Si5YlcJvFloApralit8jmjcINYKJAas6mML0BXBoqy8lQMzTZQwDBN&#10;4CGSCxrempqBgDiirpwaXzAcQHN0e2eP/43Py4YinQS95rEfloKqY0/hvpDWgCkoi6VaTtFLafQt&#10;+HOaLpf1JCBdRKMXLpo7u4d0+MGBA/MENoJaJbm4N9Ahae30jGuAvlNmQwkkHXDbZJCDxqKNTFJS&#10;JMexcmiQJaorCzigKyAQTEv7CYNpZQpKkd1RchJUmtQd6jROTTM0faUXYgmvT/SiJ7HUawwSt0/T&#10;PTktV9znNIahnmHD59i4qYKmXJbfIQEbG7xgHyNhU+OhoHttFnRfOiefROD0Knzkqib3SzQS8lKi&#10;9uLgBGmv2UE5s5N4ujdsANn4RJfRs7EqNLDMZtQrygZdRrr01SMXQYGHOxI3PB/qrjiW4tmuM0aN&#10;h8Y6PhNootQFnEvvomG8aozeUGOB1Mb3nJV53UioEEO7dtBo6z0pRlxCY2bVGiHQvmjZgMuJzkOh&#10;hyI/R9Mb+ocohOK/J3EPlWM18xCHymrMKTXRfqUKBvDzsN6C9ZRyD3rS/zVEabUDVUvNkmygr7G4&#10;Mo4rJBdbINXCAOKzG7Gon5I0yAekmW2QRddNjTJC+4s7uuJAR7vTVizKPCRBP6zH3hpSWaJtFkJw&#10;0LSh1doierKsB40/0eFLO4+NpFHVu9GZS/icdKZS+rmNtQezIh/09jJTetkQpaN9J2dgIwu74Vll&#10;TCbxNRoShZ77liYG2G958GDobs/IECeX6zbQO9Qgmkortqrtp9lb1H45aGORnlsKeU+h/5AcLHNL&#10;VWiAgrVMWnivQoJUf5p7CUkgTa+lnHtBP29a0k/l3L4kUpyFCpqBC/3MguiQRG8VWrBdCiWLJ8IJ&#10;t9G+edLcs6aYqNzNYERA1JRp+aXRdziPukyNYTkWqrhHDqHBhOIdGAOpkO2IPl8baNl925sa7sZf&#10;QhFbD1DoDTXzEnUa0iBIytOSVXEst9S+S/p8GR2y4U69aNXEhcyHYqXoRmxkUzxcU/XMlHe6bCMm&#10;4HfnS6L8RjAg4dophIiIBQDFBcAYiOcxqMuLhZ4D8gEUq4j5l5c3ZFpgrUHflLnGmoyH0n2lxuAS&#10;qIZr7gkggyG4jU7L3t4hcxg4FGLwuLq24XisovT66oZN7tbaiBgm4s4i5s0WWjukcc0WpCN+/Gf/&#10;w3ey2ZeaIMm0JyMKSuZlm/G+/ey/+3M6jO7GfP7BowcsCGXkMjZFtRwGZn1q7BkhivtYOB/H8+3s&#10;3N75fMg5KF1Vwzo+VzRrJTFSic1i/d1gKwvkOMh1cmudylWyGtYgzphEFy+t80m5i5Go2mOjlenQ&#10;W/trozHzAjXf9HZpgCLmhFDqiP2MbW03DA+TZnGSCiiTJmCQpjh+sjQ7ICFPWw9LMBQhc8K5SW5k&#10;LHIDNOfZbCTiVoi0LCQ5CSEnO5u2JSM0/Cz2HBojilOZ2UPZ0JxK158o8tTHQsPv+DTs7OwylgD5&#10;CrfS5ECOYfSvf/GL8H/8b/972I156E9+8ofh8METNixwZrz69jWdfF+/ejk4pAOVKT1iMZMS3RV5&#10;0miyHi7ic8OfSXz2AHbMMbBnM6QlrRd10O1swdc/vZxyPVLPD8Z5bYwNs4Y5LqnjNPpZWpam+Ues&#10;jdT0w1lVWaf9/62eX9LyRj6Jmgf5i3Kq9bAT9wfdUlfq8MMffJ9C97hWoM+2Yg2IZwvQx+npGVHF&#10;JycnzLfaXqaANLbCeepzBA0doI5YO8b7TqM/nK1rY9H+XPOigYC4DNMG7EcYoYBJxvUPCQTEfqDN&#10;AG5AA7iUHuIwaELdTvpuJX1VNKHnYmnkhZpaaOpiCDNzgyRpaNNwo+uH+5pYWIulaLgjIqUa5pD4&#10;TBwsAs14dW0Tj4oov8ZGiTj74OBckvm3GNhOyDcvIbdg2jBlhcpRuIlfQ3rE4RH2MFt5weaRatpj&#10;PSRDHzQJUYNjLb2OcRmAk62t7VhTbQ0meQSyjMUuYQ5C1pTyHdR3uOc0vrSzMYAwea+zAlqDyKtL&#10;S1HgM6OWpE41mmx1NQw/yZzAZ+TgWI2fhCxkIxRDtJiL4xzsPUjBcT92DVr7fiVNxJZAKzW/RkSk&#10;idmFXgcaoQd7ex4ul36+HeVwUPPjnmKNiQUpfcDGDbK9vV3KM6X49+KbFxwkA9xzfnnBc+Gbr77m&#10;Osf1H5+845ldF3JlPj05J3ptOe/Dty+P4mfPyIDMTLuHiSmaiFobMvVaLqfMXzmIiJ8BgwHEjK2d&#10;nVibrjG+0Tw13jcgGhFrTt6dhocPHjDfgw4j9hNl2+YamBy9eysTI8qX3YZNNDMdV4GQvbi6lOnY&#10;UmZtBDRgv9AROiOzpumkyUrDTRv55Y7FrTWzS+u8IockJR3nD1F6Y+eqYjZpjt6xLriFOWon8FeW&#10;GCEwZI1116enp9QqXYVhRrUSHsQ8/gC62aN41sY4chGf5WXMX6AUeXl6EcbxZ0edTsnCKHK89gTn&#10;y/VtWCvHYT3mZvPzq/Dm11+Gky9ehOp8FiYxlm52cgGH7riYGMEAj+A6L56vz548+QSIKSCtWjuW&#10;SPjxzkUTmxmNQBX6BRNyCM5iSo3OsQROZRBA2ljRE+KK5B3FD7WESONQsLt1s4sul9bNwAYa0e1p&#10;ZlHQ1g/Nizu5c3n2Fyx0XhXSaivc8cdiRnKZqjscNtR8i9cHVBQ6xE2jaT+clg4P9zm1YUOylMvP&#10;dB6L7FKoHNDz5rMbHhLjuqCm3tr6ikRAsXjGlcRbPcFjg4XGHqu8h7h23CM0UNFQQ1AG15sc89mc&#10;HXC6zaAJFd8LASJpVbDIMyJH+jNqOiw70Zvwv60Y7PDskDAlIWWgkpYsepbSqKvlYEm3wbkaONR+&#10;AlUrl+YI6KZw5EGisTD8lUgFaDhCe8Iugg3Fx2dEfZKuCBjxfMr7yoStEhVhwUavBDAlGj1isEbD&#10;BMXI7e1CArNoqs0WbFQBmba/fxify2ZMWvaFtKsl6D2fCSU4I118xgBGx7CgJgv0CxZOEuiCiMBI&#10;ytfch1M9CFfPjFTDAkko0eRQy029VJG9vrbFAHs7m1v3bXnn6sgDRagWBIMltSo0jaag9EgUGhQg&#10;W9vbdEMqKx3W6LgD7YnCOdFBKtOvlILm0nxggaW9M0PRRUSWnKlz6ElAL2oETZSK/w1jg+3dvfjf&#10;0sxj8QcNukwIt5YuVgtOUpEMYh/iMJjaKRuoSPxB4xQT+fFkpGkzEFnx9xek1HeeIupeJR0DIueQ&#10;iBmNlyZOjfVtUtMozxOduieiKk0ak65immSjObYwUgsHamntEBZucw0VcJ1AowY7jHbiNhJ5In3R&#10;bnAX7I1Yel/7DKhU/q61qdLUjvQEa5KQYpzL7TPR31CAYO1RyNzrDRoqiD+1ETtELQSJddPprZRD&#10;Gen47kepOVTwUFqHo3gufQl8Nup/1dVAY0HsYOE/uhP5VvOtpONfYw05alXc3nIyeVc4VQNiUrII&#10;0kArLYXQ8X433KtpYCC0sQ5ArOM8zwbTm9ou2Mm0gYUe6KQxGZjF9Qlk3yg+lzoe8qDiltQR3aZ2&#10;X1WBZofnIxQg/vRu9NHgyMjdpIvXJypVbsqVzRioW1Kl9ROMgBSdO60DGmCkFl3S2cP+rUq/RzB9&#10;syc9IFFM0/tm+V2BpTXaGalRutnoBlGRDTRKmULdNQXTsKoh4qyxJqoLO+qG6LnJDdD6T25ALriP&#10;imG54OtsvgNFAm0WDBI2NtwgLYjyaHsVHIj3I6JUpU2CGFnZSZ37IYllm55eGUWJvYUCnTpqTTc4&#10;DGMqiv2J+I7PsqSY8iSsx4SROm9x3eVGGBVujuK+dtSHlNFLFjRF7XrFXSGO59IEjfGTmnxuIFAT&#10;jI1qDd+6prFG0pJ0MspoZDKiwPmMAg0O07217aTR1UkigmuhsQEOO2xy68Rzho4gGQOShJDqsopo&#10;FP2IBRiEjmhiUvH12mSyQYf7+UAHpMwAG4z9QA8TU0F0KOo7wTQK1KvZbNDjYRJdqjjOTe0T8nrG&#10;a0qNOT0TDUgLU6DVeJCIOpLjIq95dmFo1w8UQDlQ09wmFlpoAFOmoxrxtWmAlis5TxIKdM8O2NO0&#10;YwpVXCs317d8HT4T0Fes8YRrRM6Dcxl6iNAKxLrD+jmOCe/caHAMTyFGnwr4xuLwrRHg0gRVI3Xh&#10;PAVx8+27Yw57YRCwv7urQUZ8PxQLveMA8hzEZNCcgYzARHtmmQxKMsQcaX1rL3z8HUP2/SOEkmUz&#10;NLwKNj5TzML5cf/BfdKt8Bz2Yj6CgWNVlINBEQfFPH/yQWZAVFgPqLJgZI1cm1MTSrRcSbLI6KMY&#10;hkdyB88GWY7eBju41uVSyNqs1O8yd4V2divtYdLgbSLFfVQVg+Yu3XItBQCUMv6HfDfJ9lDyBkwP&#10;6IyZSpuoi0RlQVZnKVRSkoLBthe6QyYfdGdHbmBEouiP/eDqPbilA2Uynxk9JIfgLJeBAKmBnSi9&#10;GWn87UAjTcOgLLnyZjIQSoY2nZGByaAnDZmKQmdPawOtJA9AdsLaOvNkNKtoiBj358P798P/+u/+&#10;Hb/+kz/6afjej38/vH17EtY218Pp+Wn4/MvPYx54xVroj3/6J+Hk9DgcnRyHMdhMa2vhh7/3Q543&#10;yPtP4n5+d3waXr89CnuH98JezNe/+vobIvzRlO/MzDq/msf8chnzM8iUjOO+3Yw1w4wN4JOLaZg3&#10;WTi91YAJmtaMcbkH8P8JPT6sacTD1LRLWu//3KZf+rnBlRqmlJYoYj48g07pOGxsTMJHHz7jeQeE&#10;Ev6AbQGJq5GBK48eP+YwQkNKPAcNb2n+QLf5zsoIYsfg2aARgsYZtdmnc65VDH2qSvXHzu6+KLx4&#10;dsWIwxKim+LPbu/ssAmUzBB1Lgu1haF6igNsHi1kEIfGCn4W8RxIRLw3tc8mqx5oBps6FnZUX1on&#10;WPkK5a1aNQOpOVyVZtIF0lJBu8Ta3dzYDJdXF4wrkKXain8DzMAGLlgHQGzH3ADvi+cP7brzM+m5&#10;y6DPjJMgGZ7OCHYieuMPgNr9+s0b3qPPP/2Cr//k6TPqjk5dC8JIcsjLMFg1nRW1TPDAIlhyAD0J&#10;ydColimNCs9NIUXsuby5IhqaMkp2IodxIdDudECmtl/F2gkNYBg74rnic+kcE1J3a0dmSKD34v7R&#10;OMUSSJW1KIEgRQ8AVOODwwMaTdBQEo1yOCnHZ/fLv/u7cO/ePWo+k3JdjcxqEowrMQUZTwnOUE2B&#10;/gw0A5PT8dXFOdcBdA3xM5P43l//7nfhYHs3vHn9Lc0Nt2M++cVvPmN+gf7D6clVfIajGMuy8NXv&#10;viZroe+KgZqNs/758w+5f5ALbe5KTxQyDohf01iXr23uMMd6Fp8b1hI0Ekdx3W7F9z0+OWWsO788&#10;D48ePeKzoAFQjE238fN88dvPw/MnzzikRcO2J0NBACSgBd8dv/Owu9ZwFznmyshMqmbQiGfzuhN4&#10;iaabyMWTzENVW7dPeSGlY3qxy9CoxvsiR0JzFHkJG9FgfTkuo0ENpKrMMpccur+La+PbmC+N4/3Z&#10;BUsyi9eAGHErk80KaFEMRUF3j891DWcOzlHr2WNvouW4Huukqon7Of49vboNN6eXbJSXN8sQK6yQ&#10;QbOTg6L42mAVITPuBNQg3rbRZ85hvvrhsyefYMNdx82LDmyR32ltJfHJ0vo8hYWQBakErPRaATBe&#10;LCCpEFbERgLajGg9ulj2DKiYOKGDjCIUv9Ma4ZAmtDIdmA90KOgXSFNKnWTq8yAooWOLyQYCgzUI&#10;SmsTobFDof14o4nocaE9TuLDTcv3xvVhMczpdnsbDva2Y0CcMJBN2PRckrYLLYaLq5j4xkJiY30S&#10;HsVkaUHdhZ60JBU5V/xc1AkD7YUC23PeS9JsFhLDl/GCkHZJR+n84pIHKA5AaQ11DOj43dKuZICS&#10;6yZIIJluaCiWRhOi44COKYnOE4WUjdn5kkjLlp1mibhKHH3BAwaNHKQpCDAIYnPq083ZfEvIKhxi&#10;0j7MuMjZyOxEqyFdlUV5z0YCNhenyGUmDUJYxO/uENGHxkBl3Sk8ZzgBoTDEPcFaeRuTCnz+dQbM&#10;MaeEeL40X4CIKJyPME1iwdLyM/EggrPX1SVt7QedM0zuYgBD0ARiS+iqMZ+LRM9VHIGqywmSfOTf&#10;E+mX21yRqwlECgEO+/g8cLjQAdbBFShQwIYB8d7e3ZY+IMVuJVyetM8QkDA9RGKAQHceCxHoeqSg&#10;dn0rlCtFzTs1+uBexmSR4r9jBhbQHJfkTcD1eRJGfI4xARithjz+d7zQMFnfjoF1NxbkYzZPukx0&#10;AKSrbV+YbhDomojmIZ/B1c2ABkJDFUFtEgtBNPmWRiJB5BQJEZpKWE9YA7WF++moRHqgXLTURK54&#10;kAohqukag6CFvSFyTIpROZKGXyctQbyHEpd6QESlSbo0t5Y8eJE44Lngnq+OVwdXXvwcJneFk0GY&#10;88ixu6GIbWukllBXQky23nNVKbcsNbVE9dc+tQ4j6KWY5Mf9OOH+lJmI3G/HbHjhtUiZRaKGNUcT&#10;nVy0t96FbSMzD+oFslBqdFgDMZ2Vg8g49ox0BxMNKhvWVBd6oxbiXkhF91J0Nex/0EmklWiDj7xw&#10;Iyyw6U6XxqwglbCoikH/rqIGUmf3w5KTTzbJoYMFqqEbohWTMtGBu6ApGtYmkB013HRX18PK+lYs&#10;FjYg9ETn3RGs5oFOzitNxoqajWjsWy7r5Cps98Xg5lowaA4ICjZvS90LxGqhEnsmd0RIp6TetPDO&#10;iMskfo5vkdJvDbeEpOuNYkxugElULU+aScYL5l47VXLH7ZNbbv6PDGJYjIV8eC06mJLCJGRkWZeD&#10;4G9BqmRu/GLOfY6vEb3LpF5anGww0/RkzKQYUgsrdBmvtW/oQKwmS2GE9C1R2jJaIroEAzcMIHgN&#10;tVEw0lYi6c6utKQ1FxpaZP5MHfX3VPgLeV7KPAgFnotO6taZbkaU3VJoPCBuVFxJBB37iJqC3hOi&#10;R0gHCNTfrE8GIELWDUV+tyRVDEllXahQwF5CdFgFqjXLrCeXMTdB5wdxrGsXQlXiOiCXsZxJy4UI&#10;QDVhkXvwTLAeIeQhMMChCDbRk9ZaBEV4PreeYGvDjHZIdrl3GTfKQdcuaSbmmYYGKPQyxzk6SOfF&#10;oN9lZw6eF9JBq6xbpv3cmfbYWSswCXYLbFWw4Xd9A82iEdGgaCRC8/IWA1Ceb2NS7IFWJwWca61l&#10;rsF1goYMG4QFUVr4XdDsgbTHfsEQBnkMC6mst6ZnQzoN/768ZW5ydHTEa/n29RueX3R5R4wZSUsw&#10;id5TI6fSYAr/nqxuxs+3QnTvZLIZc6TrWFBdhL2DezFPO+Tg4Pziip/nKuYRkB9B3rNFh96Ys8WC&#10;hk14yznkRsJiza5u7ITv/dF3S7Mvra/a5lapubxClknPxsT3P/447B/uhWfPnoa1jVUWRqRbGmFO&#10;Z1zrkGbWqCurcqBNIu/vTW+Sg6aE/pE/tnZA5HXYQEsadaXpTmFAw/D8WzZ+715Mjq61Kopbg6bY&#10;9Ub1JRMM0XMza/0uhVouijvEq9EZNKfJpMeVu2lMk4e28cBacgMYdLyPcsd1LpvGRj4V3bETUrn1&#10;4Ci5jxZGalOGyCgXNGCS3BDiySh+DTn9wH6wERHjXK+zpbd+bNJt5kC2TSZmoj82RgsTmd0lPcU7&#10;g6ng7+EMxjmN3Dg5qIP6CcTYz3/+t2Etft4Pn33AvAVN8i6eD+8uTxnbIS1z7/59vv+XX33FhtVB&#10;/G/kLcixf/vFF4oRBHJURNg+fPyUlG3k5yOYsc2Vh8CdF/+3u70Wa4AtorewFkEnRX50dD5jc/96&#10;3oiq3/UubywF1bZDw/OfIldx/1CnJBp40qhs2/afZdhBdshiMRgU4c/bt29VU8b78uFHz8Le/g5j&#10;E2SUcItR28n8oeQZgqbmbDYd9Lpns7lN7TpSXTmAyXSmZW7OIpdCPdMYCNI3YupgKEtGVisn4JqN&#10;zJEaCWY6BWrxVlpvztFHdCrv4l5ek8HM0rI7bnajNrulW6yay0nfHMPaJCtTEFk45/AW+wTIbNF7&#10;i8HULJlZ8Gc5ZBOwAWuMTqwTMa5wVuI1yWyDaeTp6bDXUO/ivEMdgzhxBo2yXA0VnLd4jbmR+GhE&#10;yWBClEpot6NeguEk7vH3P/4B76McuyWJRR1+DOGpHbocXJ2J1qXWvQZ2+KyjsRhLyNeld3nLBl5j&#10;7VusYTwPSChJ77fjMxF4RGc3egk4A5EXoB7EWoHrMM5DoNNWLEeCcxGxDbUr6mDcAwxZ0PgEyEA5&#10;vuqklFdeW5oLr4VGdDJQQXP17PSMuTCu9ez8hPsQDDABino2PMk8K1RL4rxDnb0a3xsUY6xjoAST&#10;JMD61jr7MteX53HdzIg6PDu5YIwY19IURcNxM977d0fn4euvXxPQdHF5E+bT+YBMRA6DZwz6NJh9&#10;AEdhTfUGWAGB+erNWw0DZjO6+QJNjLzmMMYY/Pso7kHILKAfgOYkDcHQ3Iv3ALTdX/z133INfvPN&#10;Nxz2JYRxbykcNF1lhhesmZ0TWIQzkQPWWveZwJn4b5iVsIeE/bsQEjazq3bSQcSzh14gQVLUci3J&#10;cJCpquKNJHnmWs9oNOJ+AAkff+/47DLM4s+txp/bAssJwIteGp2kpcc4MIufeRrX7EpvvU24Gscc&#10;d4afKeSPAXgS6oApmpOIKYgRYF9gqJ4J+hZKMX+m8Vy+AcMUZ06vRj6HUZhjAah3uLP9CVB46PKK&#10;0iPnHfDesaCp40QHXgmCYpqP5kaWqWjFROhg78CoKLt4LXVzkHyhE060GCnCLQ0dSPu9vYmbq31P&#10;Q0kUJArHm4rLxNtuYBQOp8DrylBM3NKEYmFB7mYQxk/NGDxkJg2YXtSaWOIAFPpoaTqxmn5bhHFP&#10;TGnruMhg6nB8dsvX3IpJEvXmxpg4StgTh2H8sHwNUQZzLj4sMAqaUotEphx5SILbwTSZngKaK+O1&#10;wW2qsjEJNjyS66RLR6SShVMpbNxA+wfIik025PCzOMDWYqKM4u7s7JwJteyhOzlDtr21gEzvs25A&#10;4Uac9OIyuvlSo4X3rWJw5AHWC5aNryMYNbRFD36uDWkLuFY4cHVuAMkYRGumrIRUxCGAohVacKDt&#10;cIoBdBICMa+1ZVGGZwMYNV0DY9DCtB6oNtBpb2OQ7nNNncbUDpRZBU0LJkkPcCLqMDSJgJoAiihI&#10;40U6IGoa9Z0OYBwImEih6MNmpBiuXROpewRzjuWMawIajThkcO002zAUvfX0eNCum6hpm0SZqYXX&#10;SXj8JB5k0FFJzWA8t8boD6wloi7Q8KPdfUXkVlGOuBbGk3jI9wXNDWheQHfPeJ/j50UiAP0+NIHZ&#10;RJ7KSWg2F5KP6MiZHIrhfriwYQb0kJplz4C4HtdT6QCJxB17VpPx3s2+fKANCVmgifScmlqtXaPV&#10;KOOk3qYiFFGH0zET4o5JL5qRpDL3vbUMFzqonXRQINbYpsIUOupu0UCisImHmnD4GxNUapitjAft&#10;tUR9wT5MCKbUEEo6f0lDbGR0rmJoQo+FgcpMLYwgK/bS5huauGY6xCxoLsesyi64Qtih4Yn1Rm2l&#10;XtqZmBphza5xyisDIiKujMgg2ozFa669UgmpWJtW2DpxxGchYpomHjUbNslpNzUdDDlT0ynXezVG&#10;S+H7cg9nwLU2UWpCZYPpBJPrRmhlJKVYJ9TrgJ4MEEBwtVtZCyvrm/w7Z8OiZsNPCBJpiQU7mmap&#10;2QFtGh+2ufX5knt4+gykNqPYKjOi89AkxmCmMzqrH1SnEhYuU+OEzavsPUdUGWVIk6wYzBIyo/t4&#10;QFqjPXcDJhWcogJ3g5h0Ln6r3Byhs0PURTnoXSUaWe/krnDztbd7ZWYR+q43szGTXmHna6yNiEeB&#10;XrtZB4o+UbRGilIzl453GoZx+t8FT65FSyntyAx0SV2Kek8HxLnQyqP6TlsrMzoIV4/4hDMMosP1&#10;eOSGfcOEH2dc7gmwTH/6wUlcGniKLSiM2GAo80HuAMldEvnvaNzR2igrHxCoNAYbq/Gsw6xVPCAt&#10;quK9R3KFSbf0VzpShjOiLGTgARQgWQI8x9SoIJKP2pot9WluPTFPDYc04RW9VE10DPnECmgGLS2Z&#10;o8yJxhACTxTs9H2AhZRw9WRCcI33CSZl9FUmt2k0zyWPIEMTivWnZnTW2tG0JR2FzvVwOszLgZaN&#10;HgCeOTRucU6wMeDXRaMNawrT9vFojQwHUGV772Vqt/J5ZVyDODfwslgzk7VNnich5HcmS60Q19Dy&#10;RAKvwZiybdLy6Fiq5hHyjosrGHjBSKySM16ZMX9APjKdS7ICr3F9DVYDjL9QzI3C8bvT8M2rNzQF&#10;e/z4OT8XmpKvXr7gvRkTHbDF9Y33R/MvuTLizJnPdC3IA5CL9nkdfvBn3y033iSmnyjeqVGCfOPw&#10;3iHjDYTmgYwcjWPheLBP+u6tm6+hs0xFH+y4G6xNfDckSe7ybNCaPpvO9ooo78yFj2UGMqH0WqPf&#10;OCgrhAgubYQQnD/w9Vojtos7Afok+VPYRZyIwySbUOSmrbUDpT5pyFFnl/lsp2FC/N4VXSttctGL&#10;OohBHM5LnnlGF6ExKOH7iusmtyRG0/Vu5IkNgsIK10VdsSoZYC34uTs3/HIPwRgLytynaDZozEoo&#10;MQyocQ3cZAoxpkP2DfPZhLqkmVCWDYPplH+V1oeThvOClH3kvptxX5xfnIfPPv+cdQ0lWDo1ubDf&#10;Hz57EnZ29qS/PVIuu729S3ojBsAAJ4CqCuTWQVxH0Otc21inBhq0d+EO+e7kLObmMw468PP7h/sE&#10;fGBdTG/ng8kSmg4XVzPGhPFI8hZNnwnR6+Z0b6dmNiv/M826YCOC9IeoHjTe3PT9pw2//5SLb0IK&#10;Jj1AIOp297bCBx88CT/4wceM6aCMo0GC8xGPgHr0S7GliAzqu6GOCNZyk8ROS6Qp9heeA/Xh87vm&#10;Q9tIfx2sGWiYJtNI0lXjOkNjC7k6ciYMV3qi+Vfk9r4moAbOrIzGAkLoD+7RQPCiHsGZZsMDofVn&#10;jOU4E/NcqC/c8NSclA5wTu1HIFSZy8aYCldW5KdqviwHFhQkvfR782E4jXoNjbIXL16KodT1HpZq&#10;iAj0Gmp+/I1msYarnZvVlsNyjCA7Ja5TNMr29g6sVz2mdAhksKghb+3swoZRWWIHOb9I1FXVlqOw&#10;GT/rnAaSt2w4sk6ki/GCawjXRamLmRhqoKciRiR9QnweABJgLonznrVj6MjgozFQvJ9AvYLmDdMj&#10;3IPTWOMBBIOaEg1v7Oksk2441gNAMolFNJvKyDG5oIMZV9lRGbUG3ifL30P1do2djJdsJuIXJUOm&#10;mhgoQjQ3l4z7I+oZI36CEtt7eLi/s80m1MHBXrxvffjl330eZoyVXVgh8wLMwzMCtXAf0EAGgvPy&#10;4jqugWlo4/1A3Yg/WPujeE9Bh8aZT7RjjAVAKh7eu08kPtZmb+mPCtRYSF3F5/L8+XMCX1D3Xpyd&#10;E2EMVCdkYsq4fn7/h79HIBeAZ59++hsNuzFAuJ3x+dYG7zAHMeMRawYoUNxn3D/krmQrLhZEP+OZ&#10;qN+Ue2CwpG5hWaScPkkX5W7aF4xXuVkcaCz3SXu20UAsATJwhr44ehfuxfxkBfsN9Fx3gJiDxjpj&#10;jhxvKer6iGPuLNyi6R7/9c18Gs4hQxP/vcExfBhYohm1+3V8lGbrgcVAmQoYRVYxhkKiJgEXerlh&#10;j1F7PH14/xNq2NkJD8mzHEAXXIClD7La7moq6uXQC7QTiwGI8Bc1O77oflL/b74cimzc2NOLCybp&#10;OFyx2dkoQyMoLmLpqsghFkKwrd2rOKGEiyt0PW6mmqoh8LRC+KCozTztCYmuEzouAsKux0LrJPHx&#10;mTUGKk7dpvw8e/u7scAX5H17a53OMqFVQv306dPQzC+J4kOyhEOh4YSgtmBvvBe3c01WaCTQsGhn&#10;8uGuMJpA4L3jOmbW8MD1gjPfacjHoIKgDag2fh+LV4K+LQs9FFVCIFWEr+J+jGod4JpqqJGBScXb&#10;t0fx9URzpHMafo8/X7PZxEYnUY0KJiy+WtOD0fhpZWuOpIfOrLb1Bj1HwfqSxRPg4kj2qS8AdFHX&#10;uZDrGKD6VrTJOROong0tmoyU0s2ggCrpgWpEnJ6eEHH57vg4XJyfyV57IYQi0KDv3h4zMPLzIIDj&#10;Xq0J4YVtiQORmgtISItgJzQhV2iwAeShJ6Js1NYJtdIyqKEInBPufEstPCCJsN74/NDMis8TNGsV&#10;kELs4DDKSIMSMo6fHwi3umKShOJ6ZJ0Z6VrltJj/8ouvwssX31qjRkhQNkSc9BhGJNiy9ZxCpkn5&#10;5tY+0T1A64G2S9RP3FO7e/thIyZ4EO+lDh307iYTNgew10akFY+5Dlo3TYgABbwftG87g5JqDeFX&#10;osECJ8Oikq4EqeenxkiwOLugzJ2DC5Lk4IaIqwXuy+Teib3HwyYz8iX+zSZCJnF8PDuJUKfkrmOh&#10;PDeCDXs60XOL96hyEKeVYL6efSok2JBAc7CUA29up73CTZnkOto21tsrMtNEs4E2yH3TSTMQ64n7&#10;pe15kOL3EgViOZdWiV6zH9yWKzr1SUC9oIjtmOtfCMIRnaY7DyySHpogFJmokJ0EYkGNABUChSyl&#10;+Iky07oZpQar36/vUmMr2cgHC/n2Mo7odG97mxKQckL6QRia/9y7uC+dmgLB06IpGmudEEa2MCWy&#10;CL8N843J+haRp5nRySEX2qyoJQ1BTbGgJDHLU3Mps2NixQOw80BH+6Hzc+tszDEyfVcGDtKwXLqA&#10;LEw5uxN3xqSbBhu5GsVahyNpVWVyek00U9GGhfSQfF/2XrERrCEogejMOje8Ljsplj4/sy4MhWui&#10;X4muckfvzS0QPCBXitLJRT7Qs4mU5dBKurSlYxqLg1aacdwLVTVMIUMuxMvIAwfs/4mNfaQ9ld3p&#10;jgy6euVA+UuFaefmXYrb+NpsEePjrRBwpHTXop+SluL1y2K+az0BzYwU1RrPrJ/XtM0gqYCBQ+YK&#10;OBmC1KZQ8RxrlwM1ikL7vo+I0yUb1st/9PyD0TZ4CGyA2EUdOQ33WKcmQU9Dkt5shpoJtH5mSbkI&#10;UIRvYx6xNGKvs4g/3NG5TnC+TSVvghgpV9iOTVpKixRK/nA+sOFsTT02BKrKpjHZ4BSeiqTCcVJn&#10;mRofRKQW0v5cWj6jtPnBnM066d+CfjuiSZRRsnTI1oAR9HoMBiH5IGOeSjSnXC6lFafecz51rGcM&#10;FCuzBojyAq2r05AXDSNMtSFhQo08oK5NqQdqEO+H17m5vhRtpYBu0ojFPJHvvYoeUIMzakJ1NPSZ&#10;TNZ4jd9++1omHkAAHN6Ledk648MXX35J2RDcR6xtMBUQf98dnzAuoNCiDMmiJeK1MEIV5xuGDz/8&#10;F//6O4fsSwYGidJL07wsc6MhCz+IxRIKOuSKk411nvG8J8jrx2OjbUsWTE3b2LxGQ0Ih0gsPhZtE&#10;zHXzObemXcZco+bQqdfviQw/DBB0Hottk+ivwY3DQkJQRmar0R3c/MnKwlILNnmzJEPTSH5AWnd3&#10;TuukJQdJgiQ3dbGHDJp1cwlnOc0taLIgXbnOhiG1TYZSIyPlIaT89XptMmjQ3MwVu1sbH8kRs7ZR&#10;UzMYoNGYKzj3yIvhHuQenCak3pJmfMjzr8hyoVlK19850A/asvrcwaaJykkzNnPxN1Ay0PADnRP3&#10;GCgaxOfd+P2PvveRzPXiXkPsRJ2H9wHoAwU1cgkME47evA3PP3gmyZT4bOGe+WXcf0fxdf/P//jL&#10;cPTuOOzuboc//9nPGLNgYoD7+urbN0I8Xd3QqGN7ayKZi3jB17exDlrEGi3GlulCeo/Yp2jUQ6dw&#10;9p9p9v3Txh/uBRk7Ftl/v4GXcsSE+kv54OAy+95roLnw8cffi/GjYI3z6OE9nhF47Gtu+iDgTNg4&#10;mMU4KrkaPBLcEw71EWdGlY1RGuq0kjHQaFBD9N9ADdY+QTMQz3v/YI+DQgxREDtxBlCrubS7uinb&#10;KzF+zQCSsb5uYrM0NrJEc0To8coaqTKMw7mUmkSJAt05p0KOR1mesrQzu5CYr4/e2thhjXVzcpNH&#10;M6hzbZebSoy9gmbcm7dvlKPgWqaSgwDKDPH4bVxLQI8C4LIBN1WgGtFMtZmY1rAZAiuTcBNrK5qO&#10;oV6cTKwjKBMr3DcAWl6+fMkYkUxEcY/Z3I9nDrTKkTujvyBndiHgV8zOogxJfJ47Ozt3uoEcRpSD&#10;CeMqHXavJTFg/W68Hs5bGJHIrGokHWOWbP3AWMOZBPfdy/ML6bhRDmfsWveU70vXYG9nvM75xRnz&#10;KJyBjBNZbhPDRsOZMrfWcsv6mOdmzAXoMrxQDKNZV3yPw4PD8Pr1a8YDoKmBnuNZ4WYv6fCI6Ti3&#10;Y9z7+Ae/F/76r38enj97wq9NZ5fxvF9yTeBuQLosnddgZEkVKWNTr6FU2TI8evQkfPXV1zRNwZmP&#10;YROafXP3gtD74dkzqtigWqGGn/bws8ePidRE3IExyKMHD9W7MUoSnx3rGWCV//s//CWfHfJj3GvI&#10;saEHoZ7VlPcoIVs5nMTgb64eC+49EdSU1lmK6VXa6C+T4zoHKH0nObmmMSXfNa11hkOWmR2YsYbt&#10;bFKXOYaj3itvl0TYrYPBZtO6QQ8bgKJZR0ddNPUaoJoRn4o6HDdz9mgWiBFYN0R4ddSXHBt8kupw&#10;sj+ywt2/uF68N0tfL2XuMGyIr1vsbq99ogcfi7gYSCSQnYmeCpqinYf2dvdYP0HXDY0PFgAxqQWU&#10;vzS9IzWWGHQKBSG594kzjY2mDukdAgqHJdxv61oHfsvD1omuIdotXyeo+KQLzYrcXg3JxmrEQkIT&#10;Dhu7YSEKcdm1GKw2CTfH5sOCuCBtUc6ZoMgiAKyvjhnUV+KGX4tf29paE8Q8Lh64/CDJubrC1HjG&#10;hQBhf04lrPmTkWIsehHRkZkaX4mui2YVNPEyi0BeshPeWgy74mLHRA0OuSjQEDiRiGECAQvumrbf&#10;tlMPQGGscCrUpwdejxl8vvrqGx7KaKItrL0VrIfDxttsyk0os5QiPrsZp3+A3GJqARovgi4dphDQ&#10;IIgZrxtBhEge0ygRBGQlP5fG4VQoPCIGZwsGBFA1gQgj4rELhvwKdi96o6eUnuYgcOCzAqZ+cTll&#10;k4wFHaYoMaHf2z/gJBJTftCKx3aiossxDr4y44HJoA+9o3jYXJxf8n0RjNF4wYJDcSlKF8xQZhYz&#10;BUpw7qZOxwCC5hImWLmyPRaZ6lQIEXMTg21PV9CRredFPWQBMlmTCC7QSJ10QnBYffPy2/CbX/+G&#10;9PAu6anFP1fxfs2tBbC5sSWKNBtlBSfnmAKsxqA6iYc9aLvlaBI2NnfCbiyCDu4/iIfoo7C1Kzdm&#10;TdprWoMHHpArcR9s83vQjYRA95MnT8NHH34UD6MPCfdGMQWXw2DnLNCwqM8GFG0mDU+s1bXVdWrd&#10;JCe5pXXd8OzQhIBBA9Pi1CyayfSnsvA293UqXoF0XCzV4Cl0YKO9ANdGoeda2aKD8oiDYUWNUx5o&#10;SLAzmSnQ6S4zGs1OjEkjCM9lbj2u1LjDfcaB0Sx0jTjMkRgA2o29PI/FPdfy9IbrhAYYfTsgLi8u&#10;rniAkXa/1IGAZKZten5W7Ie5m/e49rqqnIgWDMoyIslIExKVR6LEQgPrwB6NazetWk+r2ztnKSDy&#10;stKC4joMu6W0w3BoByPz6IJcKb51FqMlUgpaJnQWVgFBBB0MD0xhDtYjI10fw4qidpNX1KC8uttz&#10;hMmDmgJaYh5jZ0ziJnGNrcR1MgJyKBhRaLONqqztFtqbmpis7U0bAebPQrhq9Enknw5aTLi6QQMv&#10;Ib35XKzVmbuRNRiKAM1ZV0aJJwRdR0pJxesSdZQTMyMt5OaqQjIhzlMTjFP8EIzey1TMBn22PEto&#10;UWm+YT2k5l5uJ0c29Iw0VRO44joXYqMwUkPoUxRcRSU5ADbR8Zld3LVuZmLPIeEBciQhXtHEpIA6&#10;hh9o/IyMemazrbfejxvuuWjepOz1RuaiSQeH6yIfdBHx/lPH+6qUpgiScKAfKnIxOw7BcC5Q8iNT&#10;IQAqE1E4RoItqL16a9qZzMDkuKr7gX3Z9RryJTOwzoMo6TC2EjVvmwE9jwa1HDvVVADzt/HgDQPE&#10;bqkGRe88IiOqsLvT6OvCQAsEAgITZhS8uE5ovnGvsAGs/cFcxHRXrEcVJytEt6rAzFmUEbWjatw6&#10;ftIpXSyF7KArY1HZsbux+3Bv7S4TqXIhpOjwaw015kWQ0cCkNlNjGOuZTtZsyoyUyHZqyyBey518&#10;RbpPMCHKNF2nxEHTmc4pORVIQ6PxhvuSjMJwriKBboggylTUxHWOGDkeaQhM6YK4ZmFyhbWPOIUz&#10;F3kC8gswKoAYonj5uGbOgliM3HQ0XmNjETo+oCMhth7FPBPC4+vxfWEEh+HI6zev2XwFIh175Mmz&#10;D8IkXuPR22PmBEB9IGdRs6mnNAh+D5lWTefG++H5H/z5d6rZ17/vbsth2JgDY+TtOC/v37tHza/v&#10;fe8joWRHEk/PjWIn/rOT42yXnE5Bp28Wg2ELXV2XMo1irgSTm05Oo52HIDRMQ2HBxmGl5gDWXR5s&#10;uKdctXXRk2XZoM2avl9bGoMFdynH9MLDEh7x7Z0TK41BMr02ZU4Qp1u7MXf9nZRD0/H1Fqb/JSkP&#10;xA68xqiWcUZvNDtylmTmRMR0FoaG39Dss+ZWGsQmxKOMbzQMTKweGootLBZfSLtTrIVuQJH3Pq2K&#10;PNF8g7WkSsZErF3e+yyxrnuhoge6sqAedJS0JhXyFphOoICG7hfeG0U4cjHUFfi5N3E/gYKYtEdJ&#10;04znBkwZV0YysfjV3/8qnJ68C5999hmbe8GDkT//2X8T/uxf/CnX0le/+1148c1XPD8uSNNEU29u&#10;QEhpXbqYM98ueHaBzXG76Nhcu7qd+/lnPKeQ7/9znXbfR/qJplp7oFoM+yLRfNNw5m7tZUPzZWtn&#10;Izx+8jDukec0yID8y8i0eOR8vamwTSf2E84IIolgTjGWaR3cRJuldGZL70eZxLTiMiCnZcNOjuaI&#10;VTW1vSs2QxCXgZJk8yjGQmjhosmBNUx91Zg7JcQ8EKn4XTCkOHBZyqSDg5hO8idJ61gNPkluIE9G&#10;Iw3NO6D6EsJRurGt1lp83evpdaxxVcPQzTWeddg/0nRecnCIv0cE+8w1XHCthvWI+4PBAhpSO9t7&#10;BEUgpu/vHVB2CQCWq3gW0MADzxvvPZ0Petavvn3FXBFoNOQD+P3jk5NwfHzKfO7rr77ic0bNDmQ3&#10;GX3OZ8DyGo+kxw2ZGhmYFKzLIElErfFcSHTRe+U8TlYbmridjT0hFQKtbCMIKRfT6bOhAUo0ns1E&#10;8F7SvtZgNDP06uL0PJ5du3YolvkZYg1dcE/PBpMJ/l5V8L3x+kAHMt4ZvZUckvFZYLqRktVF3ONo&#10;nuFzpIFKohHTuNAId+TQG2trqoGJOr2N67ay0WROwwrsg13qKZ7E171hbba1tUHEGxlpofM93+D7&#10;oLZH5Hr48FF4/fZN2N3d55p/9PSxzLliHDyLsQVOu1/+7mvFVJuyQbN+fXONOSfyNwzosG4BMlnl&#10;dc7oKo6GHvZNa81pXkN8ps+fPQ3ffP0iNJQlWzVbSoaMhd2pAbbJki5lXag/AzAGGZUXRlTrvKxL&#10;5VMEpLihlxz+0j85QOpba7H3QqH78OuadlD1acwaRa6+1mi4cNRMw4h1m16vjv9vHTlMG+9jHXPr&#10;uOxn6IPF13i1nIVLaKr7ZyfQ84S0yjLmUHHfjWzAUubqnSSNTeboyHeBgoVcURAdmdIAuST4int7&#10;W58QhjmfWstDltxA1CFYjzjRueDU58ywVCyo1rBO8LLROYYJQWmBd+pCcfIlSp50LkpuKohOUnMH&#10;SMIYhPC6TCJzuYniAOdGtdg/G1VZx01co9CscumF3EqDq7frGL6PLjYCCR68TC4qTl7G0DQj7Xc6&#10;IBlS8MW+WaEoY0eI+WQseiAEIlEwMCgS3nurZkUu/Z60cTMbFCAwYBOhCYXXF89f01UalbhoDXYh&#10;7kz7wX2akvO+Id2V+FAgVolngo2G5JdJRpfZdn2ViAoUc7eeiuM1MXHDa65xAt5SR4HS2qa/IYkB&#10;Kooi30vRqZFsowQ+OT0RvbKQWK6+p0CIZB0imkjurxO67/pSzZS4qU/OLomkvLychtPzq/haFwzk&#10;b49Ow5vXMXAs5N6IpiHe53bqRgMacwu7lVnfAYcXElPAkTExgJYImq3b8ZAAxWATIv+1RLtRqGCS&#10;j6Znbu0D6AThgHn79h03Ja7//OwiXF9eh9Oz03ifr3ndOCDxTNHQxmFVVJk2MiC6jRyAkPLi909j&#10;8FMBH7gXKLTO4lLwdDwHFplBCCG6YtqJDrQpJFJogOK+fBUD1NHxGYt46BkB0YKpDMwLirIyjVrU&#10;TxxY08WSCWVVjkmnmqyuh4P7T8ImGp7xDxp+EwrJrkqDL+QUg4XuF5Kq29u5p98FKbpoAPLagWir&#10;5Ub17IMPmBDeO7wfnjx5xsliRp2RkXTx2PRbpQGFKDi5qcI1i0lOzNlUHIvKlstNLjX6m/l0EDoO&#10;vQoEfiZPW9HYRCNctIyGe6a2Q+xggRqU6E9deItK15OKTnRL35t+L43PpbX/qK/g6TopGHYUw0tT&#10;AB8NbDa571x+idYllTshAwSFxs/S9AQNRJjFTBdsflCMuBHaaHVFhge94eRCvizc7NaAgyjdWICg&#10;ociGORvTM1FJLQfAxm8h4weiravarpU5G/IyOGnZnEAMo1ZLpwYMvt4kF107oqWChXpfpYwcEp2p&#10;89CFTdYB0SAHv4TmoqkD9BprFYkw0aiI+G7DxY1E+9E8WI97FK67QJZCWwtNpZBo1PmdSQaLK7Qp&#10;yjxxmTRNtaZdkjNgE6wQLbOzMczIztxpSi9DiUaN1ELGKDwzQm+9wzAkvXeNOiFPiHDMehcG+Xuo&#10;ERVWqbAMQ0MyDKhQ/rxRLJoEJxCrHVPbMJjNJPpveA8oOCBVisxaU/ngQot9xyLbhh58QmiclaLr&#10;shuEWAE33zx48ESiKu8n9fhw3vKsqokEJPq9F6Kva3Ue45njLKZUAtxdafByxXOKzs6hd9Ntyuc2&#10;qpQo01kQupBAbsXzm05kiJ8oFkdCtSJxxZSV2icotFEcUwe0s1ab0G1Ta9XSfIcapaLGcyLLBnfB&#10;qXxNyvGU8RmC6QWn9GPlGnBTx/ALCXEj91UUPisssIWA6d0wQHLMhkDbcygj1/nWZjilm7+tdbiW&#10;g2NnVch0YNCWWgpVREdQ5AUoaPO7iWsOuWs36XnfO2kwcbBa2z2xEq23N6W6sqsx9Zc6sRSUA80l&#10;d1IImcCzh+7XI8aE1u7LcnmuuB+paVWr0dd1OfdiUYyI2uByKqQbmRowlbWHOM0Gcgn6zYV0UYGY&#10;J5J5qZiObicR62AyrK9RygWNBQ0qJ6Iv53Lzo8RHBkrNDtczvol8ZyOeeYjnqzFewLE3z+qwf/+A&#10;sZXyLCiM4/OBBu8KC1S5/KJIxr1kXrCzx/MdDxjJPe4ths9Yd3hmA3oaCPuxkI0f/eF/+51z403o&#10;4dKSLBkRszPmNkALbW1v8rmh4Qp0deXhBBsjRhcn4xcggSjKn2WDNqwoeUYpO37k3lRsSrlhJpMm&#10;o2tNTy1LFR2J/p6kKSgRIx0C7yudVaXNk0IXjMpSoULjoz6z+3liGHSM+7juYOMNqv+1rRv0Ovcz&#10;D9pw7mV5cSft0Ql933sY1LynNVq4mVZ6U2fJ+MMFPfc9BtWMeSMbh82HAqwzrVnu10uhR6y5eyeP&#10;4dfNpK3EoVuvvAXPhnJHU8VOoXYsn1IUA1UNLtPQ7ir9vrh/6TPhTEZ8x3kNei2KXOQ20Fl9d/SO&#10;jXPUNwAjkDEFAAWE/GMOLemWnlQ45DSoK1DIT9hI3gxX8edevHjF64MGNRC+eF/kN5c3oMqN2DR7&#10;Gn/n/BxAADF8oO17M9P9pQa19duIyhxJ5/if0+xLDb2EbGXzZXZnGIn7l7TQOg+C0+smkw40SSDX&#10;85M/+P3w7OlTarFPJjVBACNqTwuxMyaiTOhyNllzxV5cbzKwAMtNQ7XEGGqGBm1R5jaFGUtSo5Ce&#10;Y2u9StAKp4uWWomg8Yr9teCgBpI9Gmz2BM0kimQyB0P+OKDxs9x1XGHgwSoHVnh2AHXs7+7xM0+s&#10;zZ/y4bQ3Ow+1c9PNaaxkGSHqXsJNFxTRiwuuGw74wNgaVWwuo8ZjLhYKnocvv3nFM+01UH2HB+HV&#10;61dORLvw+vUbNs3QCENdjvX57t0Rc9ildTYxVD8+PqFeHei8+Fz4WdSNf/93vyLLDbEBNNaRJXqu&#10;Yv6Cs5xDvPjMtmPsI4U21tMYkgHZhfWGfP7q6kJxQpQNNhx7Mw4o2wRZJzf0EDsKNztxxgBpruc0&#10;G+SwKCtgvVRpOlZxnx2FRw8f8t7ArArUePw8Blm4vjT0Ffuh1hDtVi6+qKloVhLvF1CQeDZ0sG07&#10;o/5lXoTmPBr4JY28eoKGoEWIXgT2MXshBtkgZ33w4D4blcjn/uav/4rgpdEKejZFePrkYfjs08/C&#10;2dkt1y8kIM7PL5nvoZ4B2AGIx7XVOtb7F+HpsyfMMX/75W+Zx9YwbYtrY3//gGfDm/hMobULoxUC&#10;iaAtGs+g1XV5GqxQnzHeN1CSMRSO6+7w3j0azyEOz8HkGAsJOKoEjvmrv/yrAFNZ6Eaenh3zerA3&#10;cdZgDyKGnZ6fMV4ujcxDXiHqa8HrIE0YOumFzxbUXsgzE4rTDDE59Nroqgg+r4oh7pCBFK+jxbIm&#10;yjsMDKsi3pB5vO5bGACBpRmf+xry1l59NZyb11n8jHUeTuK9/jbuoUtrPZYxZ1uL7/E05m8rseZb&#10;i2v33tY2c/Z+Ec+WTuaXnQEfvY0nsXerTPmqWI+BVGjWgh8+e/iJNnFFyh4CkigzHZt7S2sM4GBA&#10;IDuMm5ZubHOh47AgCYWk4PuIi4gXFCx8C7iwDycidtyFnFvYMNFv4QQ3WZEGATuthRzliCqy810K&#10;1gsaCmgyNB6Vg8DvOsUfR3aqlTsnGlGYKGN6IlFtdZ0h6K0OfwxufcMDbjUu+L3dXTb2wKcvTfuC&#10;KCQLorhgd2A8AavyXqYieXLk61XAA1IaVNsOxZ4Gcpo+TqfmigOhN9YUCggqHKqdgw4MRtDoKzlZ&#10;GKnrHOzYyoMmLui4mVfxvMaT8M2Lb2RlbiOD+fxWOg25Gn2k7hKZpIbHjIWfmm2abIjmI7clFXoQ&#10;f8eBhuJ6C4idiTQdMU052N+jow4S7p345/DggNNDCH4+evBA/45/MCVDJz5NmYROaLjZLuLhA2ow&#10;Eg0EcFKKkECx4akEYNm0ro5z0OKZHBB1Ybdd0dUkNA+xfxxAaBhCbHSVdGjpXOFQoXX3bMqiIfem&#10;pwENnZinfJb4bNAmwSQEhST+G0VM5k6+nCW7QcA62E4dSRWaWQiqmcXt4ViE9Yu1ehIPLKAuETQh&#10;YEwNHOtQ4JGrAFahP2YgXZM46eYO6bur1B6EJsqDcO/RB2H/4B4pT9Dsu7qBWC5eo+fr4OdxXjWk&#10;Y894z5BzzKmbuWRhBWh9QqKhGMWavL6ekjaysbkbdmMRdXB4yPff2NjiM8mI5hLKS2hIu4X2OZGn&#10;Dd10dV+FaGwHLU1Om+Pv1tRlVNOxz6QBRQ1H3gcJbKOxsFwuXHAI7YLAiMKASK1StNvFUk3M1sgd&#10;Ph83sIjoMQ2ndCxJAvnJ8KP0M8ABN3KDgdopnaZBuWmaaCbhPqHwXcyWg9YgdVyczAlJoMYP1kFV&#10;2C3OuiF0wQZV5VLF9NJix4g9oLCQrmgaRWnx4WW7MBJq7oaFKcm5BOdFJ2pUrDdqKGCPLy1B0A6a&#10;incGRkQl5cmEpmAjhZIENv0h4gnU9bK2WHRF7UeY3ASK+auhhiQVpkxTxBSgABHXMSHf3Q+b23th&#10;NFmXML6nlmLU9gMSObnjZi40SUnKCzf+cx4JGBRJXD0fNHGSgHti13Ki3yyN8sjsrNyxiZJQfikW&#10;py5bYR20Qp5HjIGJUkXnd4tXI4mFtljSPZXoeTkUvanRk+UJuSeECppMSEJCoilnCWmYNJfc5LNx&#10;BxvUpjPndlhmkeDJHc/IYrDjdfMpH7QEk2FCfycCZZpvbhpez/1Amn6pQpoFR5mzOLuJySC1YWMQ&#10;wXm+sjoWes/adQNabSz6BfYSzn80+TDsQ2Ja9J0b5wsiAK/i1ztr6jK3p/Nda31XoYTwB9SUvHCC&#10;Np0ZBZici1v/XqdmQK/9Upkey+dIpF1r0xtN5IluLCrHbCFVkx5lZUdqFHuYJlM/N+4PxPncFA42&#10;F4qcVHtpGdaDsyifTSNKbkJ9Yt+SIm5EjwxJFpSGYMPEOndA4zJJrwqfuWoqd6b9ac/KOS1zk1U0&#10;wGZwQwxuWi/ZjFDh19nZdmnn5kRblVHSmHuszzK/hiULyAaoB3YBY1roNAUvKr4W0KFIFpGjlI65&#10;0JppbbhyO1PyDuqdNGbHjJEoqqA3i2tEMYDDFjpfN9TXqWPBc0b69cG9+3cDqZjYPn7yAVGpGPjO&#10;lx1lSvZjPMHwCecYzk4gqKEFBrTITixcEeOg6wdUH4alQGlD0J1UVgyrPRRE0Yw4mhV1+L0/+Zff&#10;ORpv0i9LaCaEARgMQPsKw+KPfvBx+N73P+JwZRKfqxm03LOSy5A+nZgGRp1ay+h96Qs2lVFYtHam&#10;9VmjBrwo/USc2oyM2mAhG5y97+K+B+6VHdb536XpbuXd+1oDiQVZSGhtNRMzawu2vdC5fd8Neq18&#10;j6Iwql2DNwz3SUnL86HBqYGe9rAGbAXRqlmhuF871qjx2RmBJn3WPE/Nv9QQ9ZCgrMwUacxa8DDb&#10;ZwXyGazJdJ5l3pshGUN58ITfRWMN0jbFezp/NpwfQj2ZM9aFTdIQpXRsJAWBoQ3QJcfvKNR/HP++&#10;uboIy37JHIOsFzbIb8P9w3t0Pj07PQlXsfa7OD/lIBxxH1rcdBVFnhtzVLhzTzZXRaGG2UYvJDbe&#10;c91gDQzjYdCDPV6jeRTjzf/D3Xu1aZJlVZrHxCdce7iHh05dmVkSCpoBGhq6aTEzP6t+wcz9/Ia5&#10;mSuuhn7gYppiGhqoqiyRMjIztIfyCBefMLM571r7mAd9MdcNxRNEZIhPmB07Z++1lzjNfxfiMIOY&#10;1+dmVIvRHPfB6zhFKn3QRv9/WH2F5TmM17oewzdK0CR9SwH7qsIUDaY+TOSPv/sd9ZK7eOjl70q3&#10;Sg+o4Q/9HcNRAsEi2K0kxpeQqtHoo7KvMWuGM4Dzr7BUuyAIaOiAlcvGdgzuWoUNrXsDRauQnA9i&#10;jG1pmLVYuV9jULXqDNABPimBdOnQPYLWOCMnYsjbmsfDc4Pc0wAXSk/bxXUTqy+8zwtgYG93Peoh&#10;LbflE8/FitfiHFXfstR14bUBm3SGS1q6EhDH/6Twyr0pPRBDm9d5DdKPCzTNr/fi5csApKy+A0jj&#10;Y9y/d0/3jfitq9eOfB9Rv+X1TJ/5+7//+/KP416IdARJYG4bB3pWnk9+/8kTwMIXql+4L5znqgMG&#10;q/GqwYM21batLXxe59pm/2BPeyE1kj30XGfaq88hh5Ciqhjj2p5qrr2vyKzBRa7ms4+QGwBX+hxC&#10;ObmP5Tw3A7od1Sli0K87XSMITKXW5NnaCTYmn8k+m2YdUkcRbKG9giC3XNOj1Do7fy1FFxLq2aSN&#10;IW/uBegzI6CC9/z6m7v5HjKedObBB++/n85fn2v9bky2ci9/kI4fP03Xcp/PwP9s8To9ytf1AG/C&#10;XPf+6z/+o/T06VMBdZzFVBU//9Un6dbtW+mj73yYXp68SG+9dUsYxxZWW0jdseh6/iLXjrDuJ2lK&#10;OnrkBGAThDXVfGsjzbZsD6ESuPMz9/GHH6Vnj4/To0cP05dfPUx3v/g63blxXdcLz9J5ENSqwKQ4&#10;C2b5fbuwKoOUoX6JwFAIP/I1RMa9DAyleKWbRTcNYK8O0l8XtZpCwPK1XoEFBXGMHnyVrJZo8uc4&#10;WTrMhu+0Be6U//1Wft1rN26k80mv7/d80aW7r3MdTm0cDHKe45vTebqzqhRGd3B0mDegWp6Rr7Ct&#10;0d/t9BxbkZGvI9+3cjigwhnZUznr5Aed97Vr+9s/YTPY3d50kmX+Upru5zcEkCFdxaBYJ/Y5F48v&#10;Lq8v+cT5od4UAOZJ2ilJeMmMhEK3XURaZzNpY2o1iPEkf7c0jDR65LxCXy8uQgNdqSEFiKwjQWwS&#10;BbkOikhdZBFZxjRRQU0TDRNNARab2+OkjQ29DumAtfh5486bGQ/I0K+82Su+ey3qqx5wgK/8YHz5&#10;5d30+NFTxciD0Nt7zE03h0UVDBmkU4WdxEbJH1BYlekkhTgFM5sqYBnfH9ba65OT0P8bXGLRbmxG&#10;2lC+gcgoOcyVYCeZ1kb6+3/4h3T2+jzYTxEt3brxoBB3EVSNbBkKnnUAbjZvNwPyPCYXG/PNSK60&#10;5IjmZVc+OMuxUJupEUqaEAFUlnAMpu5K1M2vsbd3RSCbUv/wagzfCE1z8/9O8qJ98uxE4M7j4xdK&#10;CmLqxHqTUTJy2rxZv8wbpSaA+WtgNM6BQEotHwAz1SGmKjC0SrN/qOTnTTMgmV7n74dHwvVrhwEK&#10;BBsDc17CEXa2dD9J1qUp5O/CLgU8rvQ952pELNOoRh8/NhP5h4UvmADL2pI8fJpOXp2lZ0+fKx4c&#10;6e7zF69FJZeR7FBJvsvrH+bGBaCSA4/fYOLBJi0gHbp+LvoOrt1IN27fyZ/zMH+2Xckn/ZUb+RMh&#10;pYRRSWNzAeiT1whpnGLe9m6g1wrIOBdwDxi8khnuqQ5nGdMq0v1SCgOofFNTFtiHhwJOGxnebuge&#10;SM5J8y+Q2DRpBdJMbRptf0yniwFMXiwtVyPKXZPZCCbh8GtCygH7kueGdcEmaZnr0punDOwpFG0H&#10;QDE0xEHcFTlgiinNuguAyd6TxddoFUBCFY18HWmrkvN0ZrXA9FuHnxdvqO+l7+tAhxI7Ly9Iioe6&#10;Hb13SsGEea3YToMPZ/vzVPJYwyOLlKzZ3B6TDFE4jMSCDoZj369Hlp8BwrVAYp55NTkCM4fwOzJY&#10;prUne4d1AA++BjrMpvYIE9MT5tTyIsKCTF/XZJ3ACvaKaIYMVF6uZ9YFxskA5EqMA+vEzF/GcXXa&#10;PzzUWmkFgNuIW3y8qiTTXvrf9anIu+owHW/faICG8GBaB1I4qEC4dC7ywMjy6fLcx5+KjT5T4WH2&#10;22Rsrqo3mBWWTK3ky8b7Fxa62RFmOFpCNsTZZzDexVdzyapp2lgPnT1j++GfNp1hpj6EWX2RT6cS&#10;xtFU/yQhmud1qKpxWr/MDVkVxsBKKF5bSlkFTbAwFs2+aYIR2EtKwQ/O164Y00cjAaMK9hP+P0VS&#10;z3DDqdMTWUBwPsjjr61VKKYAvs/zec8Q8DSY52Lg5PemiGUyDtPjTDKnpQoTwJtVeDxqjU0nEUY1&#10;VXFWmCxVJIoaREsj07MSo9opwQxrzHb0c9YHi8+sXoN9YrchU676kFjXwUJfj3vMpYdTY/lryLtb&#10;sSyH8G5x2MpMaofKyoPVMvyrvE9uIKGOe0XdIzaVmL5LJ/yuPWBhyt53QyoGPZbFJIFxTfihybNz&#10;tQwWitmMKZ6RZmIQpHSV5V4vxcIbIkXRn8v+M61YyIA7664fZejeH5tgnte6b9QVbQw2DPJW8gzd&#10;kB+jrRwKSKrUYdlknKmYRh6jBiWfk9s7e2JtdxEwcpKbPKbrG/ks27uyJ+b5UDt1HACqpKY/fPAk&#10;NwVvyVLi4sJDISw4OG+2t/d0voEx8X3Yh8TwF4vQ5uQMruTrnK8RXmGSZs45w6/kmmpXtRisAva9&#10;3YOj9OGP/+hfBNhXmE3Fn6x49kmeuzFNH37nO/px8/bNfL120vNcy1NnmLFdR6DQekSNRkilCi/S&#10;YGMz4NPwJE7WOoYSGgTEAH6INF95HM/N8C9Ml0mwrvpgHJYhiBhPETwl+XAwrsXcq6vgraWRoa1a&#10;P8JHPEzsx5TrMfyivgzCKOeKrIE6n5PdykB6CdbSPw2PVIVU0aifn+vvCnQM4FHPV2H6tXXU+5HW&#10;W/u8st/gWsfV6M8a3stmdg3jmdqEJU96wxN2eOMZ7SQvnqquZkBYRQBJec26rccaRP694Xc7xECo&#10;nC9OWk16VrEqOck19iTYgDYP7bVfsfdePTqSvO7Djz6SZc61a9fTlP2Z5y8/t3v5eQSY2s0/s/a+&#10;vHtXrLFnz16oZrpYmBnOZ2bI/d4H79vig2F6XgfnC364ttzBmw9PTRg9TilyMnhjv2HVk/iWIrls&#10;A7htou767+qI/57heglSG/RTcJesn7Yj1KQZZZ37+3sCJKiX3n7rTl53g0IpUBYdHh6k89MzvS4B&#10;A/RzkB9QorG+pNbKrwWg1IU/HudjFcBP3VQjGKnmvbGnuqyaCC6L4XQf9QZMppcnr9VDrTorQKgL&#10;DnNNxUBPveRyFcxa/zeEBuSOgLFKjcXCivM+r+VN5MAwnPPfA5g6unZkP8tg7HLGF5sszq0unucm&#10;fGM5ozj7NDTPn+Mk7+VS+uT94Pnzp+nmzRu5n3ku9uCL/LNtopxMzPf69NPP0ve/94P0l//5rwQy&#10;Qx5YjZ7oy3FIAXiGTyzA5atcQ/C/H//Wb6e//ulfp4/yWoT5B0P5g/ffFaNwL18n7qX73Cb//nvp&#10;dr6HN25cH8Fcnpkree/f2t3WZzt59TJNN2ZaD1gZEHYBC/1gf8/feeK+4p233xGbkDoE2TqMOepO&#10;zhiYsCigNHBEORXKNHvqLwWY0/tAgsE/byJJ/SrSvS0vZ29sm6KuMnvToRImuazC93Ya6gh6YYFN&#10;+b+xsyDQ8eDKgQAr6ieuK2c+9RzEGwE6zUTDVmMWZhyzZpeSaLcODMmfm8/J/WCdv8jPsD17rSzg&#10;Or1167qZllMP8K7l/vPvf/kbeb/S0wEY3rv/NF2g2Muf6/d+7w/ST3/6U+EbWMv82z/50/R3f/O3&#10;+bqcp4++/5HCSrb3tiVhPjl7JYxmIpsC22p160Xa3phpXxJpbOlrw/PBfsK9EGnr/FxnCbXj86dP&#10;c9+E1yHWSs/Ux3NWnKelWLKnub49zfsPgWRV5BqAxyzUl/oZ5dk/OXmm2kXgauU0aNfR3cggH0LW&#10;WwJ4JiWsjzMvEq3VM0bYEx7x8/ysoC6A8HT6/EXazv9mP++ne7lvrfP5sco1apPXxEX+DI9yjbIK&#10;v+o6r62dfH3v5HVzBc+/6Uz7Kuv7Wd7LucZL+sQIoNIJBqOQ85psgqYKu6BaLNspCg2GcO/dufET&#10;xWAvFwLHnHA0VdHuqb6BIh5QNjYODVGHgy5fh7m05DDrpTYA5HXozlsZs7uYBREW8MWHzw8r5ptn&#10;UMWjCdCB2PWXyaZrm3UC4lDUyWsL+Ry/JkgiuAzy/8Mvpq2dNErU99qN8lIyyCJxqLVoUiD5tXyH&#10;QiKGB6HkAvlQUEKSAzjUDIT0lqLlwf1vPGHJmytSIjadk7zxSaMdqb8y9GwKGm8mwwXm+utVFDVm&#10;oiF1pBDlkGBxoOGvoxlQ4wHDbj5zMqWm/xP5KIhMFIbZ3357T+k1gDjSZAuIczNFcrDSHIONQqHO&#10;96bIxtdNen2A24lBmiYab0+L3HRMZ5YgsDbY8C7kafRK9GdYeY8fP9TUC4o4wHAdQSAppH+AgQAI&#10;Vw729QAD/FGkIwPAmw5zX4A5PfgwPDA/BdipUhzUZiGyFng/Nr/nebHTbHJo0JRw7y8WF2MxKTYi&#10;k4PB/nvV4KQc+yJZ5sBGBzuTpuPK/n7eQPcF9rHuNmEyiKWxCnDPwHEqoOlkJnYhU1eMxDXdy+uW&#10;QBg2WQBKmosnxy90T/lB8u4ygCt9plw88ZqDJgsX+T2n+TNd0fRH11teRvnZauc6nAHwbt5+W3La&#10;JjeI3A+AM7G+1Bxfsr3MnPPUO0XSrSaBMih1MAcFHt4QKojOfZ1hrbFtsBbYJCkwAMrtC+PXYb0D&#10;4sL0PDq4mub5GbaZbC22hoNkOnuCiao8HyVmrA0Somp5ks0F8nUl5CEgEDbZdta6oIaBG8a2bh4m&#10;oiMP4f9WGCrcW1GWmyYALm/kVbI8bRWG/AUMLCxWMdRIlZUH2EoTSP4Yuj3Dj3N5iQzB3Otj0lxp&#10;LxLLOGQTBmS9R2zlZ5kkcjEP2H1XTtIGpNyQhMOeSVxHNmTWrIJz+tXIBEiRABo88kh/6kN+3slr&#10;sKSgXqYxrqPY78RgmASI2YU/WUnbdTMxREht0L7Db0iFQl2YFJNIx5sIbOb6s3dW4XWEe8ZUA4hG&#10;0vHBZqTpytXr8pqp6pkagzo8jlKEcpSQgz6m8kq0hY0kH0P7GDkV1Pe1NHaTMHDX7xcfPZgE5w4t&#10;Kay+ajTPTSFVNN2eZ3aISbxDcapgBAyjjJmJfCoSsUjjaCLxuCRDWjrRjHpeTdDadpSClJCaErUo&#10;E/sifQvLCfbb4reh4YcaRTec+g7NJWtwSKWRfkM6zK8D1Evhf9jF+/IapYHQuRjT4iLZNqPcSbVN&#10;AGmFxcNnlefquSW7mnQHSCmD6LyvMaGm4OZsYt0CYiOzYVCkIn65CCmbk2p1vmiCb9kvk9oNhVgM&#10;o/dUCqYOr7dS0IXBAaXrrW2Az5rVUGJl/50mmD9DgL5dJHNKtiGmQxcWH2bjrSNYwMW39yPVEuc2&#10;b5ahehv+iN2bli1eH30UVpKuL9fKRyum/IVRWNaSvJFIDUZOl88J+9OmCMHyAGQ6cVL6NBgGYo4C&#10;ajThxdmtRg8hyXt5jpQ4WAUroQ+Qd7DcLH92gWeNzb3ZkybBEO7FlKm897QlwdxrbBIgbjesDZZG&#10;3YSaglRfzP0tV/F+AAMfSfHL1y815CXJk/dGukuDygA4CcCZiOnB80MTwt68ubkrwI4z7Gpu/GAH&#10;8RqHec/48KPvCRRWunxfCfC7eeOOw3pqm2eTlsjwrYmgJV5HfkmwjPKeyvpg7bGNbOXaB28j2Qy8&#10;eClWJaDF1s6V9OFv/+G/CLDPe1kzDihoBqi/5ZuUm1/qmaOb13Utj65ftVVIeONRm5UatRrdx8N/&#10;qDw3kpdGYFawP6vYpVSzdwYH0pvsu7oeU33L/uRBScjVB+9/6xikyHO59RpsItl8CH+kYuFQzn+l&#10;hRdmoI6LJhK/PcjowwOvrO1e9iWVk9E7AxsFLHdqditmqQG6y6FJXV2CjIVZOBSAsBqCrT0EUBrs&#10;rm59ydjV5zM7UrVIY0sGnlnSThdLB5/Y8y8+vyRiflY17CP5dObaiZq3DzZlSZKtqsI6cRjeSa6N&#10;FcZCowoT7MIMuw4vuZcn9icL70wFNGHNkJ9zpO+sC2S+qkfZUwMk3dzdzef51XRw7Xq6cnhNPtHy&#10;a86vy5CaASWAAimnnAsLWarYM/3g6kHulR7KukY1S+ypTYCghHN0g2XQbYC0Q6izNjcm+iyTMM33&#10;2rhMaE4xQJu8EbpRQLXCbJ0LcF5b1SHLnOJr5/7ErOZleLYt0h/98R9oMAuAu7U1M3gaQR4MDs7z&#10;PeDfAFw2EYyVAnyjZledoSH4XNfeXssGvyATUBMC/lzNvQ6qloWY2ROxlyTdDJkudQo9RRNDRHtL&#10;LsfQmqIUWC2Xb6xX94tchQVMeoHi+YzBTid/P3wZYVHv5H5lFfLEiUIFl6OcuY9QRRFJensVd3FO&#10;qp7Kr89ez/BuWC/V258FCYgwRfzmsZ3iezy4d0+ssscPnug5o3b48osv01tvvZU+++xzETY2Nxw8&#10;BuGDNcAZqRDA/IP3+dnPfpauHV2353w+mwBMjh891ndlzcEGVKigMIkz3UOeE3pF2Gg8A6QR84wC&#10;ltLTnuqsORJ4SDo8PSPrTGdxOxlDvkpQGZYHn3/+hZ5jgVtTS7pldZWv60Z4A66W7hP29vfCemvQ&#10;HshzQF83xNpEwaZ07RLCEyEP1ENca0BG7jPfz+Scqd6bnpRnuBHJZ6XXBfDkGoBBSModtR2M91oW&#10;IysFdZKzwPsOJTRTfswG92G3aWCa1zJKsv/2d/+QHjw8ThtYlLGO83dUwAhqJHrBvK5RdSLJdnDK&#10;LF3J+8ejJ8/S06cvZOXye7/3+/kef5qePHycvsr3HFaf1tjUBBYB9tNWqskUdiUEd7FXX5yeiHQl&#10;Kyj5e5sdnhoPJ7lX9Opr2c5cjEQJktYZ2J+8uhAru5kS4OCwOO3bUe/MWrMYUa70EeyjOtJtnSW9&#10;EQzFuqujtypnzCSGqPg1A8KIRMN7APquVuOQoQT5CUTPa/P1uW0RjvK12gIIza8HEM33Wtb51AKc&#10;zjXVk7w/c4as8IDO3wuw7wZM+1wXXc/3NQ0mvTxXorPJXB7d1iJnNEH0KAMzMAGsVOiZ55OZh/q3&#10;jw5/wiZ1LknjhS62H75Gi4qHEp07FwOkmL8jA1q8YZaW/kDjf/r8mTbYja0NFalMKLgyMCYEyuiC&#10;NBHocBbmuDMt5pHZVxtUo/FarrpRGgNrL0I+49DG16ux7G649NPAjBdt9lITeKffiO3W2QOjeIcd&#10;5ULQ0dqnkt3ubM4kPd3bAQFe68Geq/mwz9FO+ESxqF6+eCWTcMws5YGXFzkNEgAmh8qTxy8sDcQr&#10;Zm4zVoUVYGIvf6eZzOx38vVZRqKTJs/6jNNIxDrXpredD1JJWpWQtGFmRt6vWVy/+OQX6dGDhyF7&#10;84RXPoFVOVTt56CEyDE+Otl7jUN2gmx7T3/GpkC8Ng8T00AmH/gfbkYyK8xM1oICJPZ25DdgKnAr&#10;BiZynadPXyq85cuv7hqEzIeAfcnOLovAkCxT6BMyYsliq82D64fZNkCSPKdaNz6t5NwXOjDZzBXL&#10;njc8vHoePHqafvPF1+nRw4fp66+/SQ8e3E8vT547bW15EcXroLUHc5OJIQScKibJTqiyx5s2fwUl&#10;WNI2hLxAsutIBcL3TvJx/EDC4BNfosePn8iPkKLnWf5cz/P1QK7EJM8pyjM1lkXWQUeCbPbFKwfO&#10;wLa7OHutzwLVGTq6vNryNaL05lpcu3Fbm/kQgIuSkPPa4llSkTlEyIBYcRcGN2h083Vo+b75dU7z&#10;ocH9fpmfVQ45gHGazjqah1aJzb0mKHx36PdghsgwkHC8OmGystSBppTfvIEin+JgvHHtxpiOOBcQ&#10;FAW0AB03txSKyLmGzkmaHGhLJRfZH84y1lpNHVNEFTDL5SifZCCgRL+hH1M7m5D0KI0zCpc6wB4O&#10;Rzf4Dq1gXzHLpx+98opvWpG1a6Me+kjlmoRPkc3s2a9Ej26dvFlF41D8AYv3nCjfg7kQbQS1SMJc&#10;pIX1JfCgKX+Vwquxiclqp2tjrxabA8OWXC56gQ26v8mpiQJnMYeWvKOKQ7RIizrdUxqbVcgDbVLe&#10;jawnp97asymFtFbsLxJEJY/PxQ0WCGtLoVaSzgIA5b29i5ELwG5+fq/mxqBqZkoETWE+PAzhVTj6&#10;A/r/SrGaShJt3VyCN864d1JwGJXbPy4m233sqXi4hVy5GQG05g3JrmWNhanKuhwHKn2KEIe1fva/&#10;b6P4dQM4nUxHoNR+hY3ZcwJ/y2TPRcsQJu+FnZGqS4nRpWyoDRafmWqFASKZV+rHKXpJ8S0FxBBp&#10;1mZu+ud+TA++fB1LMrsxdEgNA+EdeD7GtdFgpY11xpQ61pvWVEgTxGKQxMOfnUJxeWHzbf4+kg2K&#10;zafHz8Iv0NYY1ASAOxS+SEzYJ2VHcLAr5rNkQ72vuS02TiM9zmwhCpbleh1psNVoM3Dy8rnCe+ow&#10;PLcnoJOYef6nk+kYhKKhTgC0Om/D38uywEgQj4FI8VYpQS8leR7ZqKQ7BOZ0lmlRC0zCZ7iADo4v&#10;qMcQEppFg4NrsSbXEWDkSXGKYiypGdFeRpFJc9iv476xNy21ztu2UiEsRmMMauoqwNFktrlkl9Hk&#10;q5bCL7YyA3IZHmIF46hTCmnvTExJhg8qLtVM+n5I6lSbAb2hQc6m6rsqAgBeq07JZ8/yTGy+w4Nr&#10;AvZoltiD9q4cSkWBpJehF3IqbCCog/DXq8WMbuXnA6tnb/9q+sEPfyfv3YPCHFLlxuvK4ZHqjq6r&#10;RkZVLYnluQYl/Hv2BJogQBHbrw1q9D768MP03jvv6joBEHLWwk7DWPzazbfS7Q9/9C8C7LPH8TyA&#10;dVtniBnb2i/6z/7s36WPPv443XnrtmRvku7zXLf2M2tjQFa8IMu+aCZzPzLnxvTXvh/DZOpguxVG&#10;n9OjLY9bRdiMQnnCj811bxPPgAMtdF9DvttEaJeN7YPBVxmo432msnjJJ1548zo8qR5tb8pwR4FO&#10;TTvuzfbnDlCzKtJ/kwpaJRdX6hkKgEQtpWHDeCUcslMXFnp4/bHmBU4XnzSes+SBclt8NzvbBRS/&#10;cvatMuR6E3hUKvkQ71MmeMnsPVmILJZjWm8ZXogpNnG9RG0spuvMftz0IgzNqV8vIjjPdgCd+jCu&#10;Nb5wt++8JaYysjcApu3c/+zu7Mcammo/7PL9w1+P2yHWT1XLL64EblB5PXt6nBZrbB1OR/8xGJRH&#10;V49ynXmaXue9VNLW8F3kmqOaoemebUzSxgw7o1Z2TLltSjcP9w1ENR5yTNtyXpnMwH+3b5yNpYao&#10;wzfXzHsP/boIbikhW6NsNd8Tepg7d26ld995K7373lsieZQguF6ASIQ66fpsG9AEOCls2rXDAmCj&#10;VRHksV55ECzwF8nelsHRSr0M1izu4yokzjCn8QIcHFQ2nzntlHqfPZ3+8fXrEzHnJDllvcZgdhYE&#10;EbFVk89eDpoXT5+lST4jVnij5Xr9yf0HAqU2pFAb9PqAP6vB6TV8j9e575APZUmTLyE8a5MdWH9S&#10;E0xa9YZDv9S5cD/3WkonXjq061l+b4AhlEwPHzyWHdbf/u3fp9u37qR7uR/kuz7M/4Z1A/hGjwiT&#10;CtDks88/T++/91769W8+1TkCAI0XLPv7hr5/Su9+8B2nqoZK4Onxscgslmyf69ml1+Q843NACgIY&#10;A7NAJWUiRaeeupWd1oUS3KVSJIEaie1zB+9xz+dSqu3b6iBfa1jRkCAAaz0ctWJotbK/tlONa9mi&#10;cF1EoNGePBOQzes5uMf7JIMx1ZpKed7MZ+mB+q5OITnz9Cz3k/RB/A+l2YN8Ft28eUsMSz4vQH2v&#10;XnSi9Qm7rhNBZ+rMgnw2fPLJJ+n6zWva22Em0mMQ3PToyaN0nHv1mzeuaY3v5HX6/gcf5HtyP/3d&#10;33+R9jbta0z/CpuRDRDlUZ3rhQMCQvK+AECovokgit3NdHJ6onCef/fv/0zYCkAFQS8EZp2evTK2&#10;M3U6vGsMD3/xnr+Wz/MpLOZ8709yzwloOg8PZRFC2olqUq7fXl5XgL/gVTxbR9eupFm+x6Qes7te&#10;5NpkGiCXADnAuHN79NcRKiiyF4FBp2fhXT1TDYUMeiX5/8zs9to2EyYKubachQ/0EL02AyCpusJS&#10;RerSuT0YVc/2keKdn0eCOXbzs4vqcEktupGf8bwOHpw817+5eu0g7bGvLvv07mQjbRNewoA8/wCD&#10;ewLzNWqxFOEtpPNOKls3UF8x1GQYPWtmZvTFvot3YHPnxtWfUDwtBWwlgXQk3AA6gOSfCqyphMgD&#10;+CBdgd7MgoS1xQ3mz5GbygMhPyA3b90IdtZFsPNWOhxNg/QUnsPp7TuOW9YkJuixbDYX4UHTxvRu&#10;V/LQiQ4gJSJGGhWhEHX4eYBUy5tNBvTLaOS60SuKP+NmsAltYzYp/6CVCu5XmDnmawioyA3Shpw/&#10;N9MQNj0kpoCEHBDHxw8lebyyv5WuX78upJyCHeBAKUm5kD5QYuyerhmMtJTMCBKjqJp48t46pt2p&#10;iI380myGvtRmxwOuEASx0uzHQ1POd/jHn/+jvDdsZpzCk6wLtoM3bori1A+XdNQ0RNEeXkGBVnNx&#10;2ATUhMqTaKWHqTBk8ElggZuVFKnKcz+0GD8DzhHz/f577+j3WMhc+4ePYfudpMfS1j9SUYJvA9eB&#10;oREP3ZY2DKczFzYm3w96MhvqltKbaz0sHHBF5tXEVJMwERu7w5Dzmnnw6KUShaBvM93hgGZiJNBk&#10;beBhOk7ULEuStFnsRhdzNmZdjj4zNuEPg/OZzW1hFCDPuv/wkWQSHHp8hzMlOS7EKgCw7oJxUgfg&#10;wOtAO37xaqF7sr+TG+JZO4Kako5FUzkoTXFD0qhb+VnZy430SonDy0iZcpM1DOtoPP2DCR/eGhM1&#10;4I2K1S5fd3y2KLlf5GZ9K28gKRhjfEemtjyrq4v47isDTWJw5UWFZwP3RwbKvZtU3lvplWdOk0Vq&#10;T8AK0ykOg/29KzKIV7iDGGJJTDfmEZokU7AEu4WNvJbXicfAFDlI1fsAEuSjxv4hVkuAkyrw+rFQ&#10;HqnWweIUyMcBiwnsslOz6PXnBFbuuyanXT/6BsFAsmzNBTcM0CJ1ZR/hMOX3KKIs66wCBHIRriHI&#10;eh1ye7NUuX+nyJOT08bNJuwkNTQzeRXJnSkK1dYT4/BPGj3YsADAGymMoQGm2f82IxikGCRPY18R&#10;Q2fmwsOJ6U4z1fMQcrvio2SGk4MT8NRh6fu+MYE9t9Q1Er5heVOkknKOjBcrgO2875MYjaG0pM7t&#10;ZTiHEqqCXVG9IcEpCaSpupTF2h6vCpbHYH9BbAn03kMwkAzWaq9rLaN1Icwz6jPYBfKl39iQDLoX&#10;yVQv5tgyJmQOSxhd8frCOjQrFmCbwlIsqb4bm9RL9l0/sgHTG41iCgZhNabzlXtcjSmMlymB1T/x&#10;FEr9pS9RkByDBdmOBvjlUhoMdPO7ELvJTETWiv0oB31uGAfy7mkMSnXxnCjIKV84WAhzebQZwGIf&#10;K3YPTGZ5xnhmMGmWZ2LfReK8ZVFIQmBLF7YPgBBFIowIMbT7dbBczIuU3BoGQgDN67jHTJUpdgtD&#10;pa6GmJA7dQ0pVB2+fQYfDLAPyT489tMyqOBJsd9zEn49JbXb3joOF2C6TFAQAw7dm74Lxmsb5s+t&#10;rqtIqH2KvcdF/EJqArPfkU2dXdB4vLJ6gKGfmuNGuSryuAolgEKwuF/DWox5AkiqEgbTGxxnwAgI&#10;iArBwKrvo4dhHkJNJ2bz1xFIoAFbASgGs6Y0rBCbf6JGkoGsGc8r7UPF2qQwZmTXwv7W2q+G/Zr7&#10;3c6s4qDGKUA64Cj7AlJAajUaj2IDcf3mDZn0o8boulqBHFcODsXge/+Dj1l5+Tv2+d8d6SyA/XeE&#10;hDC/P/UUnwnwGqYgQ8ebt25pDSiBsG1i7zJTgqHT2/m9lsFEdZKs5dI0SvOd/XTjvY//xXj2lYAN&#10;2d4AtuZGDjmiEujzc3E7/5oBLg2efFXDE8nPSj+yeoqadBgufVWL9UCjNeDnQNY04cFbQoz6sC4o&#10;LKFGSpGF9n/7S8/HgUyRIK671QgAyqe1sNVKeFLshx4ANGbIzdyA2VqjHz93CrZT8TAtXkveND0Q&#10;MSu6Gv0DeV/Vf+subD36EXjTzhyDmMI+L+cRwy8HDcafi/hR6RyVd1sYt1sEUgXDsdazjLVAF15v&#10;rNu++CvGeVf+Pp/bYRCuZdhThhhcFcDPpIiJ08iRbEJSqGzRgy8aLFfknGIFEuqXzwGYQ9j67Gzt&#10;5mdwJ31z71vV3gAay9gz2uShZoozz/XnXEAXNTms7m+//jp9m//tV19+lT791a/Epvnym/vp1rUj&#10;9YxX8uvBmPnFJ59KvUENureVa75goM83coO6vSFChLy6Zq32ItkUECazY9AfsK8AfpPWEt+2qcNS&#10;wcxRn/lVsI8bAaxmdZ3r55LQO4SvaWH5yfcsf+779x+qV8XeZ9I67EBhU9Vg0/+wRgI8YohFHXn8&#10;+LF+riOk6fDoqnuppg11TTcqQjTcQx3QeJhZvMX78GYrPr+QRrY2dwPAa+1bT8J5rnO4n+WsXYS9&#10;EUMk+dxCgghWOgXZkNfyRa7HX+OFlj/A63xO7x3up6Nbd8KLuNXzDxmGM4nzT31/1ID8nWnYESmx&#10;Ndil+/lMF/OsszXNF198nt57791079799FbeY1j/L1+c6No+ePBA1+FJ7vv2d/fTw9wf0efRB//g&#10;hz9Mn376G6m5/tvf/0P6/ve/r9fiTJKVWO6vX4cE9a/+8i/Tj3/84/TwyRPd62/v3Ut/8Z//0gqb&#10;oVNvzt/9+u5drVHbm1iOTh1yemrFEucWPcq+fF23dJawJ9Yx6Lj79TeyHSn2LZNQFdIX0OOxT32T&#10;35trDbYBoQUFJGxGWYtVDvvjdfGuTxpSmvGJ5yUWWNtiVfqercK3XixQsSsn6h3ppQ4O9s0OzPdY&#10;oRvPn6n+Z7h64+i6Aii/+93v5ufwlfzzrADyM8vr8fcgDACUwuz+1a8/EYiH5Qo9ghORD/U5nz45&#10;VqiJ1JEwwvN6+PjjH6Rf//Ln6eTFqzSfbKgHo3fYPdjL1/BE/qjIcYv1ERgFxJRffvpFun37uhR+&#10;n37+qXww9/O9/Onf/V06X5ym2zdummk82IZhUrWyYEJOS3/EewB+d4EV8Rg+O35qiSyBUjHQnAqs&#10;Xtl7Vv3lfn4e7wlIb3NvTgjnq1yLHOF13+NZ145er33s73XoaNijxbUKKQz1jtQt5+5ljdEY7xCT&#10;WH8+hJ2UiQnu3XqFJloFW8gtBtggF9BXvHphkk2dX3feuIbu6WlgNm7M0svcr9/Kdct23j/f2r+a&#10;2uev03b+TJuS5Vbpfr6vp5yBcd3rGOxPAuiTqrOaeNBUmVwD0DdJPlvXub68GJapuXX1yk+mJNjC&#10;PsLPi3hmklfzQWHK8EKLCR8DPMUGGWh3YVRtyjsLGSYaG5NCMCh487+X9Ga9HhNRNEFf99qsZYrd&#10;RHRFZxYR4MmqyO3CtDwJrTW903JPeztNJ7NLue/geHsz0bacxtcVQ/JK0kw+Aw/nYd78mN4s8maP&#10;xBXNuOSQqVd6FOClgDgVymbzGXCa6UEmuebk5IUTd2i6Jbs0i6wOOYMOysGFkAAfDKdneNttO6hg&#10;Mh/TucReUfExcTquzKU3FWsu3zylLTWSUvIw4P/2+PEDbbxsihxKNMMcbnwmPBDGZq530EoBH6D9&#10;SoZYmD21pX5IcaX3bus4VEz9LUam/Nsie0XCvJPfY2t7Q/9G8sLlZfw7BxcU7Lfu3NK0DOYkXhTP&#10;84LnHr7IBxEA8hCFl9MDh/zvvLHav60NA3NktEy/VGkpjXZza09+Pmx2FPYUuPhNtjXXuFVxAdBW&#10;JH8yMQ+vl2kbcleBXJ0o3aPEQ+twFZ5PjQHfkGnCzGiaedrLzYJls408cO5+862SomgSHz46Fkp/&#10;pgb5Qmv6/Hyp95ZBvhhs0/Tw8XNtWBgWb21O0rWru2bSBJOUjZ+mmAJ+CBNsTpSDwxt6/rgWbFqS&#10;2wXG0K/WIQHxBGKlaZS/77C2jwwsVopOjIerqo+C2fI2TWJIqF2sQmLuqRQHBq+H5PxcHiVVsB3P&#10;de0koT67UNEgluHFUmlRgO0yos6Nm6Re+Rru7h5ocojfoAIGYmpfGn+BehMzp/CHo6+dRuCJkmbx&#10;+ayaSN+t9J69UnC9eWriUl8W6otIdSvpma/k/bESaMOEkvtLAhU/y5cMtk1dBwjvdcwByq/NAmr1&#10;rFkGuXYQRG3DZTXQmqxXY0qTmLCNGwtkZWUvQ2avDbhfj7IqPjc+S21bh+9nE0BY76n79q73O3yZ&#10;2qkaBxWSbR2ssCTZHabPTlEt3khmPvI6TD67AHh4U4CPhYpFAykOG7E5fycm41zpZUOd/96iS1u5&#10;cEM6zgck1ZLDj7TPxPQoP7N7h0f52dwV8NdLfjsNJoL3lOI/3lROIixegHUkVxdT9RJzn8K7T81g&#10;+Bi5+Wov5dqtpV/pjSm/Cupgk2hAIWCzgLmWpzhxch3m1OHtVjchGylyqSrk501IP5PXbJH4tgZf&#10;30w2LT599mUrzFM3sHWEXhTfpjoYfEUmW9IVS6Nb/m/09ktNBD4MozSkCkbD0JlNwKSVRnI+m2pI&#10;Y8mRZaq+dpXWmIpTik8xzJpgZLgZmYYX1VQ+Mx5IcQ0wecY0+xiPpt4NPvvi0dXrkkzeuHVdjY3Z&#10;2o2AetkEwJQ2zB3DO3uICjyNb8012JD1Qq+9BQk994ahUx1MoCKZa8JfUQnbnP3yrKsEDLEP2NQq&#10;QOaRGWsWp887G/bzOdjX5IMkD7xW7Gt5pmI/MYa8GJAfxsGImUE6Q/shQkTWTsbmXq6XMnRGedDG&#10;ua4gEaTFazOyYe7Jy2pZWH1rAX0CEGEA8ecwti/OzWRUAvi5GlHLh5f698N6FUW0P5+f585mzTQA&#10;Mw/smvD/hUkh8LTxUA+DfgWBTdpgh5g1q4Yz2HKehE8dBCJfHw9dOIuX6z5YgBva4996+22B/ygV&#10;YHwj1yXs6UK+xbmGyGfAjZu3xeCfzjZlXcE+M8uFP+wT9hRel8FeF4EGPPWw9vl8t+/c0b4sGV7n&#10;gfFabJypmA7YcajxPHmphp8hIK99+87bYhvPc+1w9Nb7/+zAvjeTR9/8Waw3koZh6k1scYFH4vd/&#10;6wfpez/8QWpmEwcD1Tbq5nRRWFukQPbDOpjDKdJrqwiIqKx+aCehFrBCghqUX6+0p6wMvtTt6Kdb&#10;xz5YAjqG8ADT+u/ic4RXsuWWs6i9IpgihnYThQX0sf/Vo5/3aAMRvkgFoJgEQFIF40ZMwGoI+5v4&#10;fKEAoOnqxEpcK3SiSLWaCIiT/c7Fckx01UCmdgI134H1t1QI4USD3V5wXlUmTA4hHIplRD2Gp6wD&#10;wGtjQCG2XwCmQ/jCSvKcqjHcbAyeijpJfnNiuk/GPgtSgTzXVmt9JvYNeitsChgqAsANNg9U86nQ&#10;nsrhcOz/Ssec2+8RMLCeWB4+xBo4fvxELOWJ6rAI+8v78/7OjmT+sAoP9/d0rWACMQx+cP+B3gOf&#10;sUnrZNrC/p5RC1Hv5ueSz4CCYyOfOZtTky06MZ/dG21oqDrNn4vPVytAsQ1238aMXvDS3qJ4gLXy&#10;Kmz13RgKdRFgUqS56jmkCstn17X9dOfO7XT75pH+/ibPC2ypSSM10OtX5+rbqMnNdp9or0MSLfm5&#10;wqcGnaejD2xUL/RvQ5zP08mm+hjsTQBQViH17MPTUeqt2nstdT33l54UfzOlSVfVaLsiEDDCYNaS&#10;ezss8vTl8zQLP0lqfryvh/xhruY9k2tMCveK5zCCK2fIUYPZNA3WZrHvAKxvNBz2eaUaLYI4XuXe&#10;l/OgLv6T+cfzpy8kdX784FF68exVvp/zdJbXAoAfy5c64vmzJzEw79PX39yXks4g+Sq9fPYyn5lT&#10;9R3013jF3bx1U/vPSe6zsMbi2/+rf/W7eQ+3F52AoVxbYAXFs0tvD1hYQkHoVQ9zXaL72bpumyup&#10;+kLssb39fX3nwyAnyBIh30fCQsAxuvx8kaRL5YH36cNHj21JFmqN58+eiW0FLsIzW7yDpV6RSmil&#10;zwZAl8LPjb1BiokqBXvQlkyw2IfO1hzUPHjk2X5oMFkEFRaWNSu/BwqCJ48fWZlQ22IB8KuwTifa&#10;W8zsfwHgmJ9T6rBKfq6oLWby0V2uztPT548dLJkAcpfp/fffEQtwyHXBrz/7Kh3sH/h8EHA2iXBJ&#10;qwAm9UQe/7BjSVdm4AuAuHqVa5O8//zw+98V0Av5hnPCvv2NyALLqFf7lWvw5fJcg6R6GIJwNZOV&#10;XFU5g6Ah6BO2GvLjCFxjfR5ev5F7kx2lMFPvLuhThz7k2CXU0X0W+5gzIObjsIr9UuGDCvjcVc/a&#10;BUbllPjae3xlReDoF5ucHSH2b6hNsJKgt6irXkQD/tIQ5KK+8r6uoBv1VVV6lT/faf77W1d20l7e&#10;Z7aHvKecnKX1yUmaUa/m+mV1sRJ7t9jJmZQFow8wL9/P3J+1ldnOm/l+TAZbEZ3le7kcVvmursW8&#10;ps5r9rbnP4G5xlTDZvDLYN5NhS7bl6yRhIMLAiWWxp+NwhN1p27VYdDLArN/xULaeGSfTqHqRa1l&#10;Q6QIlQlrnJErxVlfqIjrgsIPkFBFohTeBrPwmeNGyUukqsfmDV+/MuXhIXIIhYEuGh8KPzfr2+n6&#10;9auSD3FzSOSFzbC7NRFtlGkPhylFwa6SdjyJZ/GdvX6lw8dBGAu9Bkm5FBGezicdCLwPVGFuKii9&#10;NfVdpC42kjWlSBU1U9GyA6SpHFYc3kX+IIyrtt/M6asLUZ+fPH2a9vPiYLLOd4NJBVCL9HZIZh7J&#10;/DRYG5WrdhUbfB4Wt30OVtpcaS6Kf5gYRmE0rGaqsy8ci5+G4uL8tb4nRSKH7PaW2ZRXYXTkzdOe&#10;JmYgwgplQ4D59967H+SG8EhsQ6YsC0mzTpScd5IL83OlpLVqNAUEhmyZAj0vmXSW/x9hFw3BJ/n3&#10;dnKTQBG/mzeit995L127djvduf1WunHtViTvAnitQ9Fun6Wnx8/T6/xeqbKBf+rCTH/oYn00ll+o&#10;wGqccskDtLGtKQQPGAXUYzwK8ib/yS9+kb659zB/rtN0AkjdD+EhVwmoUlJPsBCHoOewOcFanSrd&#10;sk3vvn1TnhIUj+tI6xJQTqLlq5N8IB2oaV9F0MW1vLHVMcFkbVtW5YYXoNzPRaO1v5bMdTIy12B0&#10;saEyJQHUVzIVRrCR+sZiAyxuokgtJvOTaa0NuJYsfCEg0U1l0uFDw4xciikuv8/nuDhbiJL+Mt/f&#10;l6/OPEGRh9+GPKV2d7eVUnV4eGQwKFJiF4t1sEVg/nX59XobyCsIY0MTlCKjhF1rs1szhus3BgRt&#10;7UPQ0oqlQbza0y98Iy2t9bPKniJm3GodTVQnYIxr7klyq8ky60Ypwet+lA33kbCqAovrTbInTNip&#10;E3DlW8mewZ63OY/giKTJOoU5oIKYa80QUgCkkss4aErzrXbPDMmp6eGwJTbFOHTAjDzENFluHQ1f&#10;ew0KSCeBK2RTSrgl4VfyPoNsbsgmAktenS3lz1Tn6z3Pa2IbOcX2gdgxcxWpltfC3oNlWgHub2J2&#10;vKUDF8BelPg6AIXCVIt09EIhKX58blxb7xnDZfhA1y3HabMB0UFTdIUp6dovRu+1PtLOBQInM0Eo&#10;IlT0CHCsdAC3otXXkdTcCzgROyTMvHm+3wTrRukUDfVkI0KPujF1TwdvsEX6Nxh+I+io4cnkUq48&#10;lMTdMCQP0K4UCk2Ef4hB3E4u/Zy0dTQOWgjmWhsAUhU+R4U9TDG+EQ0q+/+yM3Bk2XYvc2ozwf0s&#10;cPiawTg4rU1Fqi0BxEDNxRY+fs/ymaNpdl6vR0dX09HhVQEvsKUAsim8qB1gaOj7RRpqN4T/SVP8&#10;ujijp+HFYpaQn0OnXpIiyP0ClJpObDdBoQpQ1UbC9yRMppcxbOTzcnaqadyYj3KZN+uIAtYOkXLL&#10;eQDTUIxf+fTEZ5I581xsVqWFBtOoCXCW6z4NNnwV993PfjxjPBuzaEgle5pEEz71/cj772pxrsEL&#10;4J6kWXjh5UJ1rXTiXOTLTuJM+7VYwwCg+Uzkz2lAKeLFsEhmMHNeMvjwOb2KwJXGBXIwYpvRssIF&#10;ZyVQcpH/3anWB8BZUzUjCFTLbmOqyT1nQxmeTabeV2GBs4+zJ+C/KwuQvCaozQyIbGhvv3H7tvYq&#10;AML9K0fp8OhGXhc7uabMRTWsHgDh1j9XGvBZGVKk7Pw+A2NCzN5+5x0xFmBMdMHsTbXBm2vXrwng&#10;YH8mTZTp/Dy/D6biN67fzJ93y8Oj/HtX77z7PzzYVwZGtnTo/0nyaJEqvpm8y7PMc/jd738vfe97&#10;35NZ/U4+Y6lDOd9svdON4XoePpSU23r0I27qarQQcOhNSRIfdAakbhUMtAADqxLoEbLKVIIihjFw&#10;55LNfLnne3hah8eeGbeqO4Ld3kYKeScWq1NwLz1tk54pedaFxYIY7BvuC1TTiWFo763iDVjM1oNE&#10;Z1YFwFtvyw75g2qQWHS0sV+z98YgW4qBGNio1gZcy/vjNNhSGlDkz0FjzvqcqSHtRFYontK8F+dv&#10;G0oF+R4SVBZ2JcNwyTyvQ7GjwRbXKJ5h2wH43khKuFyOViKyzsjvBBvtTn7+vv766/DrbCWtLUFU&#10;C9l/nGqfXiuNdSpGLh6XpGfCNH79kmCPV+nFk0fp66++SI/v30unuYaGHADTDxCmsCXlb5735ask&#10;dgIq5L3vdd7XsBPw+hlUr5BQiY0PgRTUP+wH2Argb4YcEM+tSa4nAAM38/qF7bK1s6kaDdUFPRvv&#10;M0cqpzNvogHqpgazWAuhjPFZ8cMffE9prBsbPj9kF8PgY2Z5Nb/3R3/8h7JvYnlqALhcRHhJEvCy&#10;KIofQjkAnSB85B54iMXUA8Y1rq1YY61sUnoNPyj2ZjGgZw8CGNFwfX/P9lX4YDPQasxepXfjnK0b&#10;g7GFqa5AJnqazix2BsUaDMZ5w73CNok6gTV3mtfXs5cv0u/8wf8kKfZmfr8OwAk1TT4Pt+Q7bp9z&#10;gdChSike0PKojl8DRImEQDiWUnkbnTm8L7UG7DrOHjAE1sPzZy/lZazE3akVMhAAeOZ+9rOfS9oM&#10;ww2SBGf1eukkb5GLYrD36PEDgUQM/jgjX568Etsbdi/gNWoV6jjqEafT24euSNkPDm0nwXMJs66R&#10;F7NrUvZKKbDODKpSv58Hq3ARQX70+lP11NuSwfNMUJO8PjM4SgAHQDd9FaCfwz6twLPNx+CzMH8u&#10;WV5pYGYbisqm/LpXpb4EP+C7rOV7eyZlJdeU9YDnIgQe6nwp4FbLIBL531UhjwWbEDMyX6uqHsaE&#10;9V998km6dfOmagT+GzD55u1bqqnYZ773/e+me99+q4C5pnGPj8fr08eP8tl5Pf38k8+EFeztHkjG&#10;fCbw1/eXATADT1hk+zu7whO4HuzjAi1Pz9x/hOdwKgqN1Ove899iJ6qHXf8TL2YHTW04Lb53uFwD&#10;o1ap6ue2n6jtrZ8GPwdFzcB6g/QwhCc0WBRhq1xb1jz1VGFxyos4rwXhNKul6hXCZPCX59lgH+26&#10;GNy35VysbdkSftGTUM8oK0BWLJ16zFmk0bMHyJM2zg7V8kruHdI5wSR7W2mvmqUXX9xPL46P05T1&#10;wSDZxtap6S5Dn9SzEgxax4/Gn6tx2a09gqR1+shu5b1MCiRAwKO9nZ/Q6LFZBpkhnavodpKummb8&#10;5npPpaouacF0kbh1JT9YkrICZMBKwjvg1Qs9OAqLqC0HcrR0NUZ/N5Pa/mvEtTdOiKnChLVtnK7a&#10;dy58oMzS7DmkYzFO6EW/Z0rBg5wAPC50cTYi3ROmkczsKxe9RwdXlMzCjSGJB0Ye1Nmd7Xl6/OSx&#10;vuNE1PbdVIO6vn6pTXlra27/r9WFDh38CTjQmSYjjQE8o8DmYYVaykIHDNAhTxrnBTHsK4FTJOpS&#10;eNJgd8kAQYrJvw7lSNu0dNeHKCDKIjcKTFlIkLp69YoX+OaWjZMV4jDThmR5gE0auQfPn7/QwoW1&#10;wIFLaiu+aVxLNj7+GxBF5qEwGfMCQVa1FjBrqjxTUFgGbPhNNDIkF5vVuHATLcr8LBfmR5Jv0lBK&#10;vvj6XEwt7sm1azfT9Ru3NC3bygemHijMRI8f5ev/KD149FB/xiamlNl8DUiGBjR68OiJihHW6ldf&#10;f6vDlQa9Gmz+jwnlZt6AaVBINt7f3Q4fw4WTKZFpwbzLG5aBr4WaS8IRCsiA7yTXgwfDJsFz+aQd&#10;Hz/LG8hJepIfRA6Gzz//PH357VMBK11QllQgk365svEw13KpgAZ7KsAK04aROlOttzfSnTs3JX9f&#10;dzAjL1RwMcG8fuSi7P6jBzrUaVxguFG8NW8U5WwarUAKU9VFdYZR0lYyZ4bpSIF4ng+sKpJpzbhr&#10;wmtsULMmhsTaU4c6Csou1h/XmDrf97mSZwTgFwbABLWwJTWVgUOeA1hEFJZ8HtboxXkkPxNDnq89&#10;z4SkxzJ8vxAoaqnRFaUO87yKYFXVY/DApJ0JvJUZfUzGVbjlDXeZr5tkfewJgOe1C0Cm2OAo1Pjd&#10;KtIq21mwdAb5odTDpfLSsiNPOfm5RNXzXAxh1n8eSWIy2h/WKrL5vCvMfZedAGT2OBglrDmmOW3I&#10;BvEeaSb2K5lv2GOMBoW1Ues7mcnSxJSa77uKUBdes7C8MF4Vbtb3wQBY69BYrj215jlcRUonUfYA&#10;Phh467XZi0lEI/UaarmYuJv53w5Ox6NZmDCFmur3D68RZ58LxR5Z6IY+x0bev+awcOab+iw6kJE/&#10;w3rlfJhYwtvXJS220rpfhfyrCVZnMZeugpk4JtcqFc4x9qUxZR1NIqhIDJMAaFSEN0UOVkdCYgpT&#10;b7NI8N+pw9/CzEZ7Qq3jtSTvjOZAw4EowMxI8bOAj2RhYKhxDPAohXS8JFEuly74uc9qyJrqjeDA&#10;8PdoPEwCulvJG8jgnvJfg2Ej5l+qxyaqeBGqGJIsv07jq4zMlDCFR5YZgn55FtFMt5PR/kKHfqpH&#10;ORCDMc4C2AokyvGqeJe8UAjSqQOn8hq+enSoRD/AMNjXZh5bll4S7dRkT6deX2eeTnOd8ftUUb7u&#10;R+nyJJjLdbBIMC3n2Zpvb2rfR941gt5M8blfyQzPcyXL2VtK+yNyc5rxVQDAwfxUuvXQBSvY73sR&#10;ieEjOM5zmJvIFINCAQSTZvT7kydxsI/bmBZHiKebWA1nzg14VHUAyuuQXjMwy03V2t5a/q11DBBZ&#10;H72APa4zACGNIzUGzAx+tHgeC/w7171fSfbTCoSlwZOdxRrgOzcpWuO29BjCz7SKhoBzXoAENgaY&#10;WNd4fZ7JE7BbLSLBdurrMt1Q8wpQJIC/NwBcS06TC2oGLzODdJzzh9evaYjLEK4pg4jtHbGzeLbN&#10;DJ2l3Z0r8jqbw0RREBh1WCt2H2xAyUvZt1EqTJrw4TIbDXWAZHGNgeFTFBC1Ga27kmdtqx7jfOf7&#10;2l5kLx0e3hDblL1YigkkxDfu/A8P9hWPrpIqWlhmpRnnz/nvct8A9P7k3/6JGr6j60eSFsIsEjM/&#10;ZD8lBXqqGtNDriGGEmJGR/K4Ja1mmg3BdBNQVsKHBu/PKaSvBiKs0NDooTABO7M+GeRXwW5ui/da&#10;eEaP9kNFftt4OGIPT0s1xUAUC6MeQ2maAP71+QHqqD3ze8EWmb4x4NIOGWmodXy/ldh+4ecpq4KL&#10;8NzsR9a1vQk9+OYr09wLjB4KU33toTe2J0uDPa9fnQSrMK93/PRoLMNPUKmoYWehtR2DnlX0JpLr&#10;AzaG/Ms1UGcQaGXvNGyEnEw8U02per5z+qO8qAeHiAAoNHH9YB7R9PZl8BE13lLe16e5Fr8eHlpV&#10;+uUvf6nBDp/sex99nF7m/R9m03GuQZVKS3jAfB5DiPrSm7i2HI2eCduGb775Jv3m0680BK+bFOzT&#10;Rs8wz/os9yi5HFPfeHh0TRI8WTNsGrRDtsZgl4Ei91RD0rmHDBtT+65vzicaWExC0QTQvwsgmM+O&#10;Sd4zN8OKgv3/u9/7rljQve7nIJCQNXHt2kG6eeu6mH3shYWVOZtYro7vrHoQgJ3tzRiU9Ja9hg86&#10;Q2H7Abue2AzChROsZ6qR2HuwM+C1JOdtXLuzvxaVBfve0FtBNYxembUGujDNLBFs9Vn4Peo7YfTU&#10;eCv7dleheumDVXjzrdtpmj/PKmrQKvp41uegwJCJetTzfD+RXpcAk+IhXOS0rD0lqOfrwdqA3U8f&#10;MvT2mnv86LHWB8Oop0+eKnjx+PGxaoS7X32l+pbwRiyvYIwBAnMF6Et5TwAS1uP9+w/Uvz5+/EgE&#10;FvaYf/jHXwgwxmOSmgL/V57TL7+8KwCMdcf1eOfdd0QOmSsJ+iK9evkqepHOdmSA2hsz4RMAVrD6&#10;AAG/+PwLSVrZj04D4OOz4U2+UZQ98bykMiQI4B/24f7+rp59QGD+nkI+kKQqrbdPh1cPRGoRu3Pq&#10;4EgpBDqzcMVejz23WCHQH3Cf7NP2PB3lukv+huGdW4bHDBXkk4r6grOz8VmbYqB5nD8foSj37t/T&#10;96CfBGjFSova7t1335XslWRuhmUPHtzLj8BKZAXAXchET58eC4h/cvwy38PT9PY7d9TL0Y/3uWfY&#10;3d7TfUQavJfP1lfPX6ar1w61j7AuuGBYkqWwP+I6YGfUhPWGvgdBGzGoEMgcgwyrYHr1PwxmeV64&#10;t1wXADXwItke5Gv38MED1b9XD65q/2OY2gcIx/PKUAFWn4hlS3vng1eBKyV5eU/FfNyUt2WvNXc1&#10;5Pnc3xcvIzy1qoIpbouX9Xode2tJdLO/IOtJgHAoHtSfqYbNvTDq2fzMzfJ7dxBk8nfZy2v44a++&#10;VJr2BudNNeia8PO0S8LM5PXIYBQygM40Dy2qqnAoBikoVvmz4cnJz2u84QGzc733Kv9orh/s/YQL&#10;T2AAzQlMvMJiKcmUpOs4RWbtOOj8JSkkurUbXYoMgS8gnzAIZk5TmSuq/LUnw0z0Nma6Kd5Qkibf&#10;ns7VoyyNXcxJKn2wogK8ijbOUkUbmktKE8UABx4PD5+LBl2+ImEozkU5P1vIkJWbCKuDJoffbyrT&#10;MZlwN1FYNpoWXIQ2OpJYBMi5yOJms4gErtBgVpdSURXJgGhn9oJrFffcaaq2u70b8qO1ri9SJqUh&#10;Bt2774zksgkOoTFfRcKpjMiVaLutRkEmsGKkNHFIdAE0rGRI+TIXH2ps9SD1QdeeOYmNQ23uol7p&#10;P+GXVBpXFpbYXjZl0f2tlWwVSYnBHKkDdqdpkhRMMg4z2rYU6rGn1+fzsUHgd8C/Z+oCaxQW41xg&#10;Sq/ig89KmjObsz2TWhU+YuLl1z+loIc5lh8K+QHmDY0DhMJMg7bkpGWAHjzpBH6G0Sab9zQ2WDFJ&#10;86aD9xSH1It8oCLzpBFUM7jynyMtJ/kXjwQZuOe/y+QNGjisTqVNLR3oojXc1OHV0VhSHqlTMBOa&#10;mKRTGOzmNQLIDOvRwS9LNXsYaXM48h0sE5+HlMryayY3m/rziTyQKDC8CUHz3XDBSDHZ92NimzZE&#10;Hn42ua6kX1ZqYrlfgDU8k0vJPhbaqDhAmZ5Uktvv6DNJdkaTTdGxcKo1h5ef2Mr+XhcOC+F7Awzj&#10;4UCBCaDPZgQLcLmyNyP3Gx8Q6P6LSL6FRg2TuDDXuOZM/spaK41OG2bFmtY2l2DRdDIr3qWSibaR&#10;oMr1Wy1Xo8ePpKhifkUAR/H3i+ddxXyyRARDY/Y82EPsdcX7bjRjXnUhgUhiNwIgM0SwabeLMQOE&#10;BoP65FTP+cbGyJyoQ1oyKVLPMBnX+VFVYVDvtL46NWPj5jCZLr5vEphSLsD5cjEmD5opYfkrwMRE&#10;7N+J7tw0DKNZGkzZSRKc5Z939w8lhUCaC6uwzdeQ0gT5RTu3QTcALiwfFeW8ju6Hfb7svWd2BOtU&#10;wFMwNoqBeorAhHJvJUkdg2aGkVmZgkXSD5cyLtZe8T0qzWQJ+kjBiqgjwWwd00UFnnDdwuZhZJwM&#10;5T5UAUKa8cJZM4Qn1BDro4qGrHvDiL4w8ArrpoBU9sQKkD06WqcR9xpkdYOTq6vAAtNoCP9GwmDx&#10;IOd3I1hDia3DSsw4rfup07aGMXU6GEJMAKdNeEMFQ4j3XvsanuUzgiKXQmet5/WlWHxMs4v8jucQ&#10;SSb3d0MS8TpArFWA3UuB8nxP9gyeba7NeaR690M/MkkcRpHCXsK+UJLiRnIwqZAa1HHur4cxlbjv&#10;1mMa5jIYMw7jsGSmpDFLChdFI/ed6+UU3vWlJUWsOc5og46T8G/0eaPGKJVgj2jKA6i2YsBpukVm&#10;Z46fmejyhgoWDvsG7+V0Q7NLUQ5w7ayEkERAXktNpIcmmddvqibQay3tSVsCTJh+S/Ir2Vhr+XAE&#10;E60kvbLseBmhG7ZcuND7KIH97JUawzqeEfacLjxQ1xFasBQbYUfgXRUJ5wabJ3r+AGSocTjbJxvz&#10;sQHZlZph4kCqmaW/kzI4IfRre1c/p7DokAevGF4BOuXf3w45VR3NAOfC5txnv1N/7em8CqCJ5h4T&#10;c4YwZwqVa3WmEjaAxQDgpBrY2tLSNr///j8DsO/Sv7QPma3rGoYZDn6bhn2D146BfssY5+GdSf1V&#10;DMX5wZqVbLLsg0N/uW8Nl1OvZgTGLvfVsjd6vfcRXtaPbD6GFU3IjN70ZHVzNAmf1GEMWpFrUn2Z&#10;fK4zoOzjVYomOI3WC7DDBBA2xfbGQI5D09aXoVMAKnUaE8wtNaxCcWKWeNcVr8JuZE4KsIxwppXO&#10;VQNv1NPa35PlcbJUqezXyt62k9c8df7561Oz+HItgPUI4AC1lutyK2SGICcUz0ApaeIaSlbc9REq&#10;5GCi8hkV3hWhIfIfZcirZ969UCffwS6+W6e6cx4DSgUhdlYsHKEgyf8O70unyG6rUee8+eqrL3M9&#10;ekUAAM/cT/+f/5KePHooD72zGADpfVZmrcg3tmn07KFSQGkDgCDPMMkIk6RsBPgVb1PEzgzQoZ9c&#10;vX5Nz+ZU3uLYDg0abLRK6tzSGcFwlACMWTAakfiqzua+5nMT9h7nkSxXYo0jQd6SncsgCTG2N5AU&#10;APTO8t4708CizdfIlga/8zs/NvCW9xHASgYh8l5uPUgo69Ie0U7cBeAq3osOabPPHmewaryV00Sx&#10;OMDSpOxzMNpXER5ldZjJMgKrQ5belnCxGMwKKJ3ZY5c1Ts0M+NcWAD6AomIRtCNv+7n6XwWzzRwG&#10;KSkz67B32A09DmeRztzm0ktYg4XZRPe8DoavGK75hgAe8f3oP4cYmPP5AKTw+Sao5etvvs1/1/eb&#10;tXVMaER+Dxhyjx49EPCGCgiZqsgm+bPSX3Hms+7ox1xzn+nPAQghx2wHyw/2IH8Hldgg38VzDbLv&#10;fXMvPX12LKUTWxogzpW9g3T3q7vpv/7N32idUcsO4e99/ORYEvwbN29FaMZE982px7Wet1UErqSw&#10;/WCnvNBz3UvCPhO28UqqCHnvRoJ2sYMRGJnPfOymPGS8CDCx0r/lzKKuKn03a4HznnNcYP+6sJet&#10;diLZVeze2irAhSxLQnmSX49nj56a92bwgNoOdR077M9//vP0ox/9UKDszds306effaqaFAbjw4cP&#10;pdRALcPA1yE4rQA7Upc3JDVeaZ+TXB6wPZ8x56eu9bgmSK0BT6VMyr9HDcO6Z6h+Sghqvu9iT4eK&#10;cIiwJ94TUGzWRjp6b6ZpKWDrifENiF8ChvPzzueSXzmepC9PVJMBsj+499CM6fDlVGJzhL8NxZeV&#10;Y07WY+uwjZqIKIJyjL31JK9LFGfd4AyBVl7UZlS6DlyEUqI1kzdYsG30zA57W0eSe50uVhcagM5J&#10;2A4bCTE/2Zvz9wDr38rX6eX9B6nO629Gz1EFq5YelXFoH9JdwFxII/SsqluNsSnMELs46vm83tb0&#10;gQzk+Cy8T/79F/mznOTXba7u7f5kCJowyK/AI4rO2TxMYQ1oILO1L5696igmaYrZOLj4FLc8LLDO&#10;ZCCbLyQ+baUZuXJlF7GZfMyYbnBRTjBSzRvw4dHhZYphqsckwyIfke9O76aAC01hCQDkkBCzB8vB&#10;qPTB1qmDa3kJbsmTrM3vSVJbNfjhXCtFqBZ9nGn74f4V3QjMwTnop9F4OqXvQg+xvBwikr2EmZRE&#10;MMBEmheYfUgu8a/ok6XRG7OtfHhtB8uwsY584rCJSXhMmRXiBUmwx7kmE0Mk7NZqGjiEQP/x4pgU&#10;1gtUcQDHoVFxwiQJ0IGNjweOg4cDlPcjWbZWYWhjdEC8IZKYCAgR+0z+PJaAQuHuo1HmYOWg0yA4&#10;QjVSNHmDosYv8sZ7KiAOmreAz7xJA2hibguV+DD/zDWAVYXGn/eT39O1G4r1xnNnG8ABRmA+cB7c&#10;f5ie5TXEJoCRMFMjJb7le/Ly5MwS0vyA4g1x7963+XB5kp49PxbTlOaFpoUpPyBS8ZHhoWRdcG20&#10;jpGxbm7p71cy/tzS4YN0GqkSYIfYT/lzc7C9iPCQdcg5kQgAGkMT3s8b3pW8JngQWQdbG1vyFHSB&#10;FImNbRPPWWUJRd5A2JDwRAQkayM9krUIa+EwNy8GZob09MmjeCaTPHPYfFkLeO1p8h2eO30kabHB&#10;rnRAhbx+lESuJI9jA+WecgDDaCQmnAOFzRmfGoBDJpyTmLY/Oz4WWMJaGDpvhjtKt2qSXbUGbWSS&#10;4ADScVjW9kxQKEYUvDwDAmzzvQV8ongkCUu+lDACJvi+1To0imzLYJW9OZFCy0xe4QuW+dI3y2+u&#10;tyxVXo29vTLZb1Q0bG/ZDqBtDSqwR/T2ylEistLtzp3KqcCVlQp1J9YadG0i/VAMhNZJlErkDSZQ&#10;8aiTxCO5cD8PAFDgp6wOlp7Gjw2V9wNPVg1E8p1ENW+n0YgNARYbgIDRKFADALA1wK5GRJ47ZuEA&#10;eFLw8lpcA4BdsREk15uqIAWUIUXz9CKvhe291Exhh9xO+wdH+d4f5sJpV758yOarKE6rkJo2FNYM&#10;dUjxnLoBrcPKoA9zcwUJJHtvCTypqks5WuV7KM+a2L9LE+k0SCfxFfaIvNr4vsEOUThLNIH2irMP&#10;YEm97oLBx32TRCd8+hQEFMx0XfMAbIo861KpW9lz7Y1Gtg7fmSFSj2WQHGdF70hIv1ZdRw/dj9+V&#10;z+h0L7NS2pD5Ot012I1+hLUXjSmSIbtr6/B4rCLhMsz2q/B+HUKOJ3nY2p/HoLGfPf6dPZdWKgTZ&#10;hxdibF+k48ePdNawZ5I0T1E/lcx84qISVgNMuUjo8wR1oXMGhuI6fFBHRrvOjWmwg1zMsZ9S4G4C&#10;HMoA3jI0znHWkEAerAHYl+bhTbS6ZNjUISn0MNJSJjHgI/BnGmutAOhi28sTZuVia7A3pVIQl/a/&#10;cWjAevSLtDdkFQBd5zMbth6Nap3CqN+WD/w5xVqqzAhVgiXXF49E1khtbzCle7dD2AH0UiEg1yVh&#10;vn1jIDNVOq4tQlLfh0eqQVn8+WgQUgB8ffhwyrBeIIe9A19JfrLQGdcJ1F6GXOYiBgRLAcBtJAez&#10;3wEicU2dcNcICNjc3hUIruxfAfIT1Q2cDXS/G/nPWz1XlmEyNJAXVZ10nwfJ6R1GNtvYDrCwsh9o&#10;DA4ADgUMUsthRB/Fq+WNkVa6XKvhpxbhOeZ+UMRib+F7PTjxNOqhVmFKdSQPTyyxQ/7PtHy68c+C&#10;2TcC/eEPVSTkAn5DJsbg77133xarxT5eNtLXs4uHmvxKZ5KeVeHJWsJcZPWg88R1usOuIvgn9g8N&#10;XYpnXrIUXmy/kJWmoY99LsKCSkBG5X2rjRqx9BCSgFch0W0NdmlvnTgAJwUoVgfAPybTShnjIUEb&#10;e7o/h/cymK9iFQdD22fNZUpwqdVh4gtEF8g2BPPDoDrgA0DSKuqmJhols3QvPdPYA5Rsv/RwGfYK&#10;KeVis/3q1+nmzRt6v3WAcAobXJgUMMQAtoSiODDBDeAywqbsI7tyyNbEAQ3r7tJXUb7eUqr04yBy&#10;qeAjp4wyOGKI+Ar5bb5m3BMAAN4X6xl6CgCWPdWUdTq6dlVnEEmoGOLfvfu1aknqYrzM6spDXJ4f&#10;PfNiT3m4J7YOvQg+a/nMeOvObfVc2M9QW1LXk0wKMxjCNfUltddhfs8UoRQaeKa1zqVJDPZk3I8J&#10;f95vtnIvoFqzskcYnnTzCNLCF1W9aD47+O6bW3PVdCwb9i81x5FQLhsBebSh6NpXD7Czv+tB1va2&#10;+0WpIhaqKajjxbbSMN3sbs48s7ztKyvf0NUybB4a7aEeIm1rfdX0d0q0r1V7Sn6nvcny9CrOOtYu&#10;Hoj0garlKtciAozDUoi/Y6WMB6BVGPWLTRt+0kgPlxG2VzdtEBuS1CzNWA+k6C+dwKsALN4/rx+I&#10;OcgfV/Jw3AwW+ST3PMequ+hP8N/mw7EXi71POih2Qicnko/y7+Wtn98flR1BHDxDAHoAf0UBITuv&#10;yhYc1OnUu5JSAnSvlrJL4plHPgsQzrp8+uy5zgj6M8gHt2/dSt/58CMRO+jD7a1sUO0k1zWP71kK&#10;/OMf/7ZUhA9zv4nPOr6UsJ8dbnhqr3Gk+LNJsKi9D8qyaOVgqM1dB4xQG8F4hS3LuqePU0LsrkG7&#10;SqFtrk8B3C9C8sr94/4Cogq4nZrlJusggeMTD5Z712k85/aUK4mwlo4q+EhBapsa+Fgib1ICr8n1&#10;upH7aNYtCcgwim/fup7+35/+jTAThkAEZv7xv/mT9OlvPhUgiB0VycqH+1e11r755muFqu3ubIxy&#10;972dbaVwKySH65PX1J233hoH+aToPnlynD74znfEHPRzXSVXOrWZj4Qd7m5bfTPYXz7JUsWAnyXl&#10;6zh7OvW4BVsozFTL6zvv4TCqCatEBhwqOp6Rk9xT7u7viIG4IJl3YlBMFVtYbYk4lGssaks+6yRS&#10;7FmPqPd2d6+oX5PaMhJ86bdXnfd9Pvs0mPcmwRn7ks1SyOGp1XuRLpYKOqLmKUFMIimERdP6Wa7t&#10;XluWnMKWB9+9Vj9sOQYbdy5Wn6W7TbIyRKQrDaBgKnbaa+mhL/KafJ3//Fn+80e5Br2Xa8BHrLXr&#10;h/ti9hXZUjGn7wdPzaqYytBsC1irJpH6d+ENIy/6l/lBIF0Jf6+q8ZSKhcACK2mBFMIU9IAzPNjQ&#10;eUvzqqnuzp6R84ihF009DEN5DzElBjfdLMK5vKH8wCyD6j5EwqQDK6Y+PNlQOag2Zunjjz5SQAEN&#10;+HMi4y/OJHXk9djsd2Gj7cRCuTjNxdO+eAygxBwMAJw0N4o83pgLGDt9fTY2rzz0gFJsYIAZyGD4&#10;eXvLhbNSHduJptwqWvs+pEE211a0+MJsCd3k4nkSsghNlJjkaBLURtKXA04QZ3kds0A2DRDVlyAL&#10;BwDTMhYbaXgU+zRys0ioPD211G8aflECJcXs2Bon7RQiktLkQx0gq4AUXBtAPR5wikvWxuuT1+lJ&#10;vsY6mMPclnsJYHfzxs3czG0r/vve/W/1MCPFOQgGKVJfihJPsZ2oiem3PA4nDkUB4HQCKmENq3Sm&#10;FNnz9CxveE+fPtFGS+w3ICZSgM2gpA/Be+U+ASJJ6pf/e//Klfx7V/LPB5oMCUze2tFGBjAJUPMK&#10;bz48WEg3JTF1a1NgMutmN4oGpE3yG6TAhaHGZEQF2Urr1y7T61hDGN6+1PMBIM0UrxQQNJHHeeOE&#10;mYHUi/ejuMGglKKjSAA6eZAlJzXTkNOw6ZpYcs19s1fiK0/l9Vyvwt/AiZnQuW0S3YtVt6HGahqM&#10;Aa8H0cvxI2Cqmj/HhtiWns5Dk1azmJ9rBcbQXKzspSdTW7y38mGhhNmmlTcfBzGHB54qMD2hOq/D&#10;W3ESvic81zQsyAwMRLdK41ViVWcJ02qBlHlqICem/H0JA1quwlR+psN3pmJ1HodqF9IjM8acCNyN&#10;/l5K+FLi7drDgkl4HYUBufxDZ/PwfYxk1bzpAih64zY7msafCRbF99niTHuD0mnz/eOANKuxH+Wu&#10;8vBQWtpsBH94Dti/bHLeBnu01nRSkgDCOwBPentmmn1gsF5m3r1li8VzlL2j651UiWwX+TSy+g7D&#10;3VxgH1y9kdfAnphWsGEkM22nKrwA9xjeUmTLgoCDDLZzJMkpvRNpam3ZivwpCkMlvCvxEa0DCKzC&#10;v6/Q5O3RV40+fJxHxTR+HWteE/V4vTbYbk1dXqe5TEIM1lcfa0lpuimSFWtLylQ/9H0k46nC0J5Z&#10;givs61IHS8QEvK4Lg/VuCAZoM5pmpzRchvJWTvpKYasA6ORJbqRJi63WXCZABmvOEt4I8ghwuane&#10;yPmN1/PZYHlWOWfNIinSuHpMzDTY2clHBmkJhQ7nH3IzmQjn9XR49aqGFamyF0kfZ4+B7dYJzksn&#10;NxZ5mZg24S8mD7oIjTFQ2wrw21SRviOWdzHTl++MvKLmeu3XwfS9YJAV1hgUgsMwjJJagw5mIYll&#10;P5k5UToYlKoHApwvtYUYfgAZJZAq2Aw0BWbH9bb5iGLTXo+tbUiQxcS6U/FXwOJo1IcxYGQYBw11&#10;AB1zDRF7MXmrmNZKVtz1o5fMJJh0ZTjGZ8UvS34twQhMwegReB/erdr/e4MlWn+t19AyPMwcpBbh&#10;CLJlKF5MnSTpQ6QzpzD3llwtwtM84NrJe/ymWXjsY50TRAHSaJ7bSDUOam6s41ryagDBpp2EytPA&#10;Hr63SLbX8fxrCCVlphufVl5y3vNTDBOXCpHxvrGzuzuCKJKwlUyHkGv2g68XwF4D8yB/dtbVui8s&#10;R3sozfCLvXrzn2VAh4chAC5mJUmCd2aVw9tvvZ2++/3vppsMVK8eGtSqHISTIiSjDtbwEPYJus5V&#10;Y9uKJiwEgn9s/+tmPP/EWBAj2M97Cnacm6feIXkB/JXhRWEhullrx32E9MahT/GeDpIZYohShUd1&#10;YfSKQT0G6oRnYZ1GkN5s8TqY/1WcA/Y9bt5gGMrbKdk7lLNH50hd0m/DI6oJawMNLHz+wtKv4hwR&#10;Gwe7HkAKWZo08v+lWf7oo4/TZ599qutfNt/CHERlU3yb27iPfVyLIfxWPTiKfWTlwBHJf/Oesyx+&#10;xgCesHYX9u7k2pOOy2tdPbji/Zb9Kj8zyPW5BocwdhZW+WA3BEDMDwANgELASva5r766mx7ef+Dv&#10;Gb6beFXR81EDiNQQklHWBnWzn6dNMftggnMdsDeicV8qsf1lunXzWjpRIzsIhH7//ffTxs6WQ4xy&#10;PUOwXvE5xYieIb2B3N42HW0M8GoHJA6dw4pYAztbm/q+SrLd2hKjUYzp2qoYDRomZsUtBOINIh/A&#10;PLty9VA9ELJOGMokh1KHi/CyOdP9tX1H4z07QiD7YEvyXquVPRZhtXHtARsuAF+6JHKAgsums5DH&#10;2+uLvpN6BUCgaAHaWOtlUCfPvXwWTiLBnTOhCSsnsY3yNWF4TC9ZZPTDG0m9RYq7XvWS+TbhQb9e&#10;rQLMtH8dZzzgGddudWEiT1M7kBBfd0vCzwS2Im1eyp/7QmfJi3yfH+W9kR78V7/4lVjVP/vHX6XP&#10;Pr+r76aU+8ZnOEotSA0LKdkA9Rb5193oOwc4IWLMkMLiI6kH4Vro72KXldcf4Ddyy1MF7S11rt27&#10;/432COToc1lDbctqhHV7sLeTf30oH9yvvvxSw83rR1fTSe4Pj3PPIXYwFhlnF041b836pU9g/U4E&#10;uPls5l4DFsPg5doS4gmJA2CLoRP+lTwPsgSg/1jZT3Y+M47Cs1oUf4U53If0hT4T2xRqId0L2Pyl&#10;fBs8+FeQZL6fXEdZ2Qz9qB6jt7P9mWso/v7G3AQB6hWpB/M+/xd/8Vfpx7/7u+nLu1/rvpDqqyyC&#10;8wutwb/5L3+ddvO5/87b76RPfvlLPUPyVCcwUcxRnx9gGm+/+7Z6N4g0JL2jBgHofPb8ZfrOhx+m&#10;z37zqfZ+rg37Fyo7sfb6tUlhQx8MbO/Tiwh85Kyuw96GZ6WvHFXnM+aShS7/U2yVLs6lWAAD0iBw&#10;ZUwFNcyWLM469e2cc3UEa9iey0QrsCgCW3Sv6A2nxnMePXisgTT9rvzNw98eWS5AdBXhoWAPIp1E&#10;b1jAP/U7XR9M0SZk2h76ak+K8+D1yr7MhIpwVm9SG8mayzZZ83qiul8gX+WzS31WY5KHhCHUOPm1&#10;qdGQ6p7l9udpM6Rvh9xf5s//LH/OV5zjQI5Xd3d+wgV04u1aGyMLRtr3V6dOI0USMZlq6sLF6KNg&#10;1YQ/NjsOd+S7+ME1kXjKhVFRGoXcXFHenig61dGGtLC0mH4Uhpvluj4UdfguPQGfTmxWKvZAXqSd&#10;DHE3vIlX1i3zf3wGNfltHQdHnW7euKFpACAf6DyJuphki8FAOhOTx+QJeyWWwkLaeUWjkwQTqbkg&#10;wTwIXGyo607MXehgLlJCwCCl1y3X4Ys198ZLw42Pw2o96vTXIcuxYWovcK2KOG0XW0sBBXX4ikgS&#10;dbHWJrlgM1xGQIkka52ab0AVNgZAK1h9ADosZqbommTh17BcO2Wv94FgeXKyHLsqKaFNTBpXAlsA&#10;kIqpqpqiyWRMryxynh0ldO1Ho2EzYpmKSppRjybfAKCKJc9//1UuLDAipXglsCJpujHTBsuGI+Ni&#10;JIezWXi/eLqn9OJoWEjgojDgATxfrMSOhPb94uUzofgclNDCATzk55gPMk1z9NpVTKjDmy03wfid&#10;PHp0nO4/eJQ391Pd7/PztQ51pfROJwK+tuXFF2EPU9P6+ey8z1bI21+/fqmDbhXeKwDdbJJKDs7f&#10;ATkSoOA85Agp5IpKYELOFNNcDgWmhbdv37KHT2XJYdfbQHsh76iQWYekYxY+FKxne9OsxzALJ27O&#10;8oHsCRoHPpPbLUnFg5XFgZM/71zebLUOzUXepBSeMzWwNtczuKUigcLJabWDvgsAbBvsNxcXTAWX&#10;AvhYk8iiS/IUz8gpKcPdoGcMkJWDlX1jqlTkXNBh3j91wA/XdtqGlCzYUVDc5QnamIXGgdbHAXEh&#10;f54mQEoDFJIEMokLc3+K0BRSUqckTyRj1Tqvo7ENGQZ72brrRjAiKZXLDLJRahTgDI0D11vPV/5s&#10;r16faB8TK2q1CnbhmdPDN+xbVtZ6eWbcrMVEVw3CWnLuvjO4wTM9WLEZ33+ia07x08R3nM5mIQvb&#10;EPiP7AuPHKa2GNhv7+ynrd0DeTlanjVV4cwLw5gws69Wgy7ArLWkh1RMvp+JV2YrptoR96LvF1Av&#10;fJ3qIk+uJOpS8WIgxs3aULyWqjrAlKWbxAiFGsKzjl9LgnVJBBllwkXmq2YqgMIg7IXkvgoWYABU&#10;VR0sITOuyxoRoyx6RwXClMazv/S3KmySOvbOS6bLZbpwH2B/SaUtrHB7+bWRvGh2elVdGvKnuF4F&#10;mA6epI2LYZD060j9XoeJfDVK5obw6lwtliHXSwp9aKI4IT2NCTVSJgHVCi7p7BGF4Xck9TkBPO/l&#10;GHWvLRuazw3SAD7JHLu6TN30ECiYtLPp6Iel827hpDh5WLWNzr5lmGMr7RKPX9h9DNi6LqwwzLBh&#10;z+66Isn3+oKNUkCB0lQPUeyWpMk6wHeBskM/ysk94JwKGHWS+UpDIg8yF8HSGyJx2Sx41k4f7E7d&#10;F3ztFi4CZfANiIoNQmUWrVL0OputT2LAoN/PzwXNdilSGQqgqKgiJcBDD+/tXCNkYQVQHAJcLg0h&#10;ignPGMxeYp1sbDjQh+fkQuwoJ1ErLRRZJwWy2MveV2qB/dvpypVDmWHLu5ZCfzoPkM9yQuoIwZh9&#10;CiVIKyCCQZ/Y/21IpoP1WzXTCJ3weVPLV83nilgok9kYViA2a7KsmLqJc5GhmhhRXYQphCfhpLkM&#10;ZeO+zkMCLuZRqCp4xiQZVFDIPO0c3vhnB/b1YbDt62PfoB/+8Ifp7bfflTyNewvDnpoCOSLnbhv7&#10;ctM6uVBesfP5GDyTYngRutnx/lQRaGHZ7hDPkS1zirqmipkl618y9dap3cMbe572s+L5HOnek6kB&#10;hDYSQNmreD6rQFIsS3aabRUhIcW6p+zuGhSVM2FVPO8M8PO6Q+xrtqRJYZrOau0u/cB5VmufZ9QW&#10;C4UyJA95QlIv648A7BTQgQ/fhb05C9DNEJDQgffee0/nuq7vxAOsLuqCLmR6qbr0b+2dc+XwjVA6&#10;lEAUD0qqMR2Z/UcMxN5BPTPuX/6uSPDwT3v7zh3tGTSBMFtga3PFkUyekTyaezjuPfK0VYSK4aH6&#10;4uWJ9laYugwyGHb/6Ec/Uu2O7zVBL9iXwDJ+/ORY94SBOWwnpZdOWhnw8295xjvYWjFco27iucUD&#10;+wc/+q305PiZ2HKwwU5OT9I8N/+cOW1dLEYcnMX1WUUQkcIOGw+MABxJ7Rw6XwvO+kkdAzHqSga5&#10;M4cgsQ7nYg2a1QcwVvaNOpiPqFWAWFES8dwkebvtavilNR3qFfWYS7OvPBRKAto1VNPAh4TjeTxP&#10;tYYkyGZlVhgBbbPJdDTvn5a1iJUR17BtxmGnZdmd9ilqbAbTfUjmFYS3Xo9BLGaHWWop7rUGj2t7&#10;Nsu+xQw6P0tpDLISKCRfQj97fJ5nL56n3Z09ez1GH1NqdVn/JBMINJjDF5O+6ukzDeD5mXX5jz/7&#10;JH362dfpP/z7/5C+8/HH6ef/+HMROcz+qtIXd78ViQY8wQPdiQY5haGb6hgKS7HSKdhzKSxirRRo&#10;MAdINvRLrCuA3nfeuZN7tKda91/f/Vp9LTULlkmsBVjPf/7nf56Onz5O//E//UfV1l98+rn20qPD&#10;g/TN3W/SNrUxoXpS/nlQ6bP01CSg+VT7FX0k14Ch09PjY60lmILst73sPRZ6fll3DEKxWoJVR3/L&#10;o0+qch+ycPay7VCPcc2pgVA28lwxvJ+GbH0Iu6Wn+dmBkVcwkTpsZDj75HEbNRjrb0ee58tIJR4E&#10;PrJfcX+xooIw84f/+g/S//a//x/pz/70D1RnwUZ+mPeRD955O/3t3/xX9Yzf+eDD9H/+X/+3cg1q&#10;DfJS2Enlcz0v7W/vfaMcAzz+3snX+dbN2/IV/OjDj9MXX32V/vSP/026++XnIrWQxv0y7yPqtTan&#10;YhOfX1jNpT6sDr9tsIhuPSpmOjEGX6hjEPFmtqXahnXM0GEoYB9g3RCZA8EWpbYA+7h167Ytehrv&#10;2faoNfjGPlGAUwJKqFV3N7Z1rZa5zsWTEfIWz9F5WDbIqkzqiwuHyw5DWC/Z2qHs8SLKaVBkb2rh&#10;UuHVKau7SI53OFQjheyAMnRtjz7SejlvkDfPcl06qdrxXOQ+r4eV6sIFtkzsCxrIpvQ8v8dJ/kxP&#10;87nyHKsycKw0RPp8/u7v3r7xExbJGjCgtVa9UCZ3t3fEwmMxa9odfmY6OOswKOdAnU/khzeLpE+h&#10;mJ3lSmyOBwfXnMK6WIWHg5MynWy0rdcnultTk82N8OerRee+AJRqim7ZIJia8onNmnfyA6VJRn7P&#10;k3MjpH34yiktS+bji3T1YDe993beIF48k6fDfGMiuQtAYL9caBMRk2ziaf6rFy89malioUB1hvLZ&#10;TgSIdJEyVaLf7T1Te0KnwjnkdDQ98y0xzLi2JfmlyHCU5jWZC7CURHVt1J/mrDRk1vOvBMYoZTj5&#10;8AdcSskPCgl3mF/bW2lTwAhFLhsUG4vkU/kB4J7yYLDhbMoHYypgkENmCHN4pQEPDvhYLO0PYPmE&#10;RrL2qmJiCwhQ2YB7JY+KieU++XtzmG1tuwkELAWcwTfjDIaeUq86BxRszMUAxf8DiirhDbBNbC5v&#10;4+f93X295oZea6ZryYOI1GtP/glyq9UBgTTRyZm9qK0UwsfHz9PX395Pj/IGTcEvSQBBIPl6Ps6b&#10;t4zDSd4CWF2sxah78vRlLpTOzdrSQTxYRp0PgYMrO9rs8G5AOiPAeWd7ZDvOpvaKg013dvZKxRkp&#10;jBSHHJj6OZJ7uM+3btzM98qbwkShI502Pu7RASmnTGso4Ke1Dh6YdEh1kAhwSABKM41aXCx1L3k2&#10;OWy0YYRpqwClVR/SRLNJ2zDV7xRRXotpQVgGvgadqwqD9DBCmypS/LwPMDmZacJpqQMgHtcB8I6D&#10;kTTrphoC4LXkYnNzR1LR3f1de3bl9cjzgJ8j65UPDhDAVHIjPzNMnr3uvZ9c6HsucqGBXOko38Mt&#10;fedFpHHNZ9tiqXCgAoJpPdeWxq5jmlgHKM7r0qjwPFei3W/Y8682eCkD9C7AmAD2Kh3WPCOtZbs0&#10;MPybOEy4FgJBYezk4rXFk7QL+RDg5+Y8Dv1aLGZJ/vJ6lU/l6zNdi2Uk6gGQFQmUBgrrLia3U8uW&#10;B3scUqRLet9bNizmjxi8+RllUpvXA/dprQ6j1d9Foj4B/CfReu9Aqbt1fi52Dw7TJr6J+feqqVl9&#10;NVJnnoEoFNVoh+yPpp3PJ+lcNPcK3OD4CC+ics0cZlEHqGWwq439rS1AV7DTzLSoIp3a90AAani4&#10;rmMS7ua0sXQ5PAklxxeQ5sY0hW+iGsCuD8acZdclyt5NRTMySmYBiDqh28BhFywWpypWY9He1EOw&#10;A9chuzVLpB5TeW2voPcKL8a6+PRJ6tmMnlkKz2jqMRU9hX9Q8Wcyyy3wweTmdB2S8TEsJIC+pilp&#10;vb3A1D4aZthPcwCAfAZsTO2ZZCZUDFIm9nMUQ0drLyRsK3v9sUcAwrjhq4NNYRCPKTz7H+euhwVT&#10;MR0kv45nTsDcGx6cCjVamsGrJPGlZRk7eQ1ParMrKb6rSADVZ1l0wZy1x4v8v2r7gPlSek/jOYZ9&#10;wJ5STM7rMUHRXi5D1ZsFHSm7XQS3mEm6stewvmN4o07NnKgC/K9TFUbQy0jXM0PDSoNe68HT6fXI&#10;4NAAKLyMG8lnzx2eAKBAkTh4DVEXcc2c7tboPBj38khwBqxfSTo1CeCyCasOe0Ex5ec1XuUmWwDO&#10;sBpZcoShyKaA7wAbfcYecFVG+tQOa62vIfwNQ2ai4rVRLceyhuWXNIiY6GwlvIMmFtk/NUUrXz4P&#10;HiRjV7DU2hK7+SzApUgYDZDQ4Qud6koASxnYJ++BZi94EMV1lx9ssLpUf+g+VmIZKr1SoR4TrYtV&#10;Pi8Prt/5Zwf2lbCOSYQ0lOCJK7kJ/MEPfpBu56YGRouuYeVncgiFjEH2IfzvKtdvFuuOtgkC8wpr&#10;IvYieRJpeNA7YZCfqa3XXQwj12PYlYdJBtjrEmykQUoaGQ/yBovQJAF0ybYYnBH6dQx0tU8NQ4TP&#10;rMbUXQWNBPsuCNChRvBQDDARRtSuGrRe7y/JbbxGXw+XYUoBVnYBeDidcRogoz+32OO9FUyF4a30&#10;y2BX2FKgUlgb4QXPlEJpG5g+hlt92EgI4I9QwTqGgGbVDm/ottMIWGoAACA5VJGknkRAQJ7bUBfk&#10;H5/9+te6LkhwtdbzfXFAwnbeJ+bpN59+ZpXJpmW3AEjca5hK1D9TDUFa+QwSiMA1QjHBn9Po8r0e&#10;5fqL8wiwAqYL2jFkkGJRT8KnO99DGDLrhfdty4ZDYpxf+35+DSS+d7+8q6EDSZ+rzgolhvmywADk&#10;6Zba78swb7ph7zmFxzRmuExGMCspeEtDuVBY1HFfqW3pf1jhKLI2JLU0ccS1UwxsxQ7M9fv2ts5v&#10;DaXVr4WtQgDUGnLHem4iNZf760Aqnzdz7XkzeYrTc5iE4HWuJPYgqIggUNjLwe4va85n/xsekpWl&#10;vOuQdsLI11AlBoZ1nDHTCICTtUxjpm4ZLBYPbgHysPPy6+ELLrsJhc9t6LylR+LM5hmXNBtv2pWH&#10;UPamH9KNa9dsZ3G+0Lphj/36q7v53p+ks/x9/9f/+X9J335zL/3VX/2lvg8s10ePH+qZxMLrxYvX&#10;qkkkM1z4XK1ioLCKAJk+ngETMMwU7rsy2GntjYdNFD2G2HGDWGo//N73BcxOwkIH4Jbz+Hd+/NsC&#10;r1GPwXL94IPv5N7uOP3qk1+qd+MMQdEmglFV6Tpw9kyEG1zomWJ90dM0spFZhJ+zE8HbsCcyYDuE&#10;f3elXhQ24pmYkRvhu9foORTb7OSlXhcAiT0O6w2dYRNbphBswhrmc1GXEWT5/1H3ns2WXeeZ2Nrp&#10;xJtD387IGaREiVRJpKfKY4/L5S/jb/N78IOm7LI/yjWuUaBkUmNzJJAgAAIggM63b44n7DDrCWvf&#10;1j+AyUI10H37nB3WetcbnoD6uCar7FqfifoQ+okWv0ZDEPEVVGG8OxqfxF/RuMe6BgAI+/njH/8o&#10;vPPmg/C73/4uvP/eu2JPoBdxcUajjSfff8f1++67b4df//r/VTPc2q0p/1fjtyRjDoAmRHCcP7iX&#10;rfgrQFDrscZDA38tvvsmPp+tW9uMTcgZBkTz+xzw+YMcTH4AmXsgjQEADWu8hZGrYpDIxITDWzS8&#10;YDw2FwsEz/z8+Jyx8iTGZMQ0rA30HrJMyPPz+IySiRNyMAxL8NzQ1wGgDUNzaj8zNxIa7yTWaMi/&#10;EHOB+ibS0OyUG6mLtgcT5Jn0fDgUbTSsQw4I48zEaoImIthglCJCnwt5LVhTkDdBfQTzokKyHcJ/&#10;69xG/FkSrRfXLAAuYGbG9fM8q8NBjKMXACYhz+ykNSlDoQxuvCufDElta7gZqTERvxDJPCfdCzsN&#10;TSScmpp5oNCBay6nl3l4ykZKfKmb63zwaJpUpYSd8YBGA1EPsYgRWNDUoeuegyYeXtMpscRCRZMK&#10;LwnXlHvCJTeVBV9qMlxAwo3ND6i6UDFjNgexwFkAkCqQx4X9NoU9Af1FIwTQUmkiBAZhbCrorKFR&#10;MXRglHtZRQ45gjYc3tZjcY2/j8VITQELveMQR6NFSIahFmUpTZKxHXYRfLFQs07PEa8PnWRQ9Fof&#10;SPgZoJo6UwkTBU1UZk0sS+soYeegUYZ/xhZQ716ZhiIwKGFbcrJxxqAiulCPGumEJmQhQbqCjCFI&#10;5cik00EnKItaIrkjfdCGKBQzLwaifrG4GLNbjQ2Nz8XnEB5u9yAcPJiGYBMiGOHd434RwAZV2YsX&#10;4zki+GKzkyNP0W/ZXd+9vcd1gXeDSTbeS06o+pzFzcCaSkSlxaACmq/0HOJGODvpBS9pWBI/AwfA&#10;k6fP+T1379zl+8bUD0Xegg3POiZ0q9ycK5MRC+QNTkA3RV3z53WmtKAgQfDoLKSJv4c1MRhJhw3I&#10;Pr1Xi6GD2tJICwR7j9oUMUnDfVHLA8/ayfuCxhBZ2Nu7EzZiIIcgNIOJTTKwP2g8Yy0oNpniu0hr&#10;NrNIPx68pkJqkiRTISJA43NBCBdyohRsPL8RgO6MmBoOharDc8V6RGKFid6i3zddP0HHN27t7HFd&#10;r2ysMIFUQ0WTkYE169Dwwt4FNB86GfgLoB3iGQxKIUUXFvfFdBjPCH92Tsfpa6OKCh4QSaCbtEGb&#10;mQhhW5DOARg/CxSsYVMjiXwM1mEptd7wvCua21Q9TTQkZBSb5NKMoFhzUfT6kIX1XkgzAYoO6JKh&#10;EkjoEmZG62HUD0QiaZ7xOk9jMjC3jk9ORKjEx4lkyCsiA0oeFhNSxdEghONbQlQRbQUEr+kJdE+l&#10;W6bQwtDNGg6lV7O+ucM1VJG+LUc9uMhlpuvnVdGbZHRsjgWbo+iwxuEtMfPGiZoQNzqYJAKRBNc5&#10;gnEDrsyTJl1u7dFEhb4x9shNoeqM2GKTpVCzLneDNZetqZL9trXWiXXvPDJv26QvlfXGK0mjrzAF&#10;IrfWRtLp63y/6Zpqm6xgP3Rd2xeZSVA+Cc2zAWRznDyZkRjwkvfOwYWbeTdxI/N+lWNwI7kBIzzS&#10;P1kyokjaJmziLXme8DPbG8qt7jsYpWiagdf6aKjrvPGrsVgHka4jo3Tklo0hXULy82yFLgkHbgM7&#10;erfSjbIuKeK2kG+BxSpiYWj12Xg31P2FZmmZUN9L7hHcBIpuOUkW/bNAUoerowC7nbiJegbqnlTY&#10;IWMTBeyXKn4qI1+p27ismby1dW0Eeuj1wpBo3XCeheSr0hnUNozBw0Flh8w51wJkG3AuGTrao9GE&#10;PLXGDM/LJRkDcvHT+sSZj7xHyKLCul0Vrx9DoERFFz1eKKRgWiWbq7kc6tN7CkalDwZC6coZXMLT&#10;dPcDotIodiTG48nEOr4yNFhd3dB7Aroh5iEjayqChkb5YFuldja5yivJfrC4YVNJMYXIT+Rn1o9q&#10;/Wv/7zgjX0GwYB/Q3Mn7O61v0fpF48MEHOe4NH40GIX+bGeX7sz6TnWPBtY+ZYPHAvqkjeIMp7ZP&#10;w2vdvv3g/1fNvsIF/MAU+TUWeB2piB999HGfO8ngakXyLEXRu+tmHJQXvRyMNPmSgZfPH+sD0rxs&#10;KWQvRf1Nge38K/OvVs2+Ir/RKUsIpa4T9TFYhgDfiRxDKHQbcrSWZwC6k424go2s1rrhiFXYx0TU&#10;tkJJkLXSNkY+dx6edNYZlEFIZh1TNHgKDyWT8QEbnQPFZWr/+fMyI4qkK5uzYZUZ6YvYBcfGzo6M&#10;Mu2r/ZyaHvmLmIjkE66T0K4jQtmNT2oX141o90Th5j0VM7vp8Vmn6kaTFDECoAecpRgGZ/HvfvvV&#10;V2F3ayM8+vrrMI9//ulv/yW8+9a7vJZvv3sS89IVITxjrrn//Gl48fxFuHfvNdLn59YgzoxMJrJ4&#10;PhcrADFsKSPAtF+QryH2AZkkfWmh+bEOU32gs6uU3iAad7EumsaaDYPXayLCgg2EVCf96Y9/RJdM&#10;0Owx7N3YWhfLpRhwsNfa9K/DGYGm50AD+DpIl5xrxWhthp+scwNl0Mf7paVcru2wTDT6QjpnTd0x&#10;7qGBiBi6ArAAahKuoYTSya37KKBIcvRMA77Ww8LG66Kk0ZJAKQ0P+RiH+JxG/AfD+JoyMCvM+bHW&#10;VBdN2KBIOm1YBDw3IV8R49zQdFWi+hZCuacGAc15SJMXVZNmUMx7ZVSZ5XI3BrW0ZwTEazo9PmEj&#10;GghxrEU2IfF+Yt6J3JSGY9QKXIiJxia+0PBga0F3DaYbkqgYE1WHd3bnwX2iSP/mP/8tnzfy8VF8&#10;dmwcX17w/eA9zRbXrjMam6oJvU2GvrXfZMypvX0Fho4p+RzgkhY74J67c/c+kXmIUbe2dsLnv/+c&#10;rL2p0XJoNoGafnR0YpmRKu6LtXB4fECzlrfefIuxAGhB3Dto6GQ1zuYcsCFnGVXyLMAeQeNqP+4n&#10;Ii8Hik+QS8Cz4kAQw0vKWFyHvd1dDz4EfgEIo7GjbG5fAgwk0K+AyUWiD2O4fxyvFw2uu3du8/2r&#10;KSwzK7zPgc1oGHvjeoJEAKm1Y1HvU+6LvQ4XXwwTMOTb3dpm3gLNwvPzUxrTfPftH8O9+D3B5nHX&#10;HC4sw9b2Vjg6Pgyz+P1/8icfk96PHGtBcx0BQmD+dEU69ZLDGzaY4/WPJjIQvbW9HXb3boXnh0ch&#10;N0BnnfXz1AZ52k+puYf3TTNLGy01Hm5iwMwcs2koZUW344UQrgBVoTe17GrGD7wTnHhXcd0FSKSh&#10;iQ29WgxzYTJk5gBqBYBM0EQvLOWDegu12f7REdcacinmM9C3ny8pLbMZ4ztqWzzTZObWJgk150ls&#10;hi61bpO+eWk5LGqSdprUk32D8yRIQgZsMqw76J6jwTfpYr7XSXoGC3UJCY1Ckj5YcxhSo9c4g8Rc&#10;3gXsxMftIjxv5uEKfYVOzcU0IBmgTkW8vruz+YlcfYC8mksrqZKgKRBU0rAShRab8erqsodca8oh&#10;PaDhUO6YeCGk3ta1J+VCWlSe7KETTw0C8OUXC1uel727D4LWxJpkCDDS0ViqqVLk1glqLXaYkw4H&#10;muNgqCQUsPWalDjReKe0zy7Ch++/Rz449NzQ0ENBCmQYqLxjoxM246bGS8GGqs0bHzjYY7OAd09B&#10;3/idCGS4bxRD2AxoTgLdRLqEXVRlFT9k42FpSjBeIEwV9JxLIxSr3oqaSKMs+Flf8f6SLlKwthhg&#10;wtsxyAGqLtOM3E0XuYChaELSgO/RexU9EM8zJXp08oJD4Py676TzsB+khtTQDb+CQQYJy1b8TtH7&#10;StJwpZci1FNuWH3SpMJ95RZUpuYI4bei87LxVw540CyoCSNqAzY8zSQWajivkZayykPk2m5EeKcn&#10;MRgt+Aw7oseIuowFLBBzaPahtQQzEunr1dY+QOOyIu2cmoKXciXEwQWKAz7v+ycvw6PHT9kUpSg0&#10;9RHlxgyaG12M8U6HooYlEWQ8a9JqnSTgH07Z7CCpJEn/oKnK4mWmhG6VCeJcjZokuIt9EoMpBG9B&#10;3cW7Ojk7IcJF9PozBpsHr72u6RKaxLOFD2tBjHsPT1MEl6bppwQAxSWac3SLi5GDdK1C1EU04vDs&#10;cBBj+on1IGSc6JREYPjzO069B3xOt+JB93z/Bd/XFKgNHCMo+OxkXQEBubYRk+iaTSX8c86ALAo0&#10;18m19sbdeHhfWceLk/VcBgXNQk6+aorImRvTK+xDCM0iyTg+Og4vX+zH3zuLa+WI+4hIg1oUP2nG&#10;pel8XHuLxs2JjuuRCDAfMrQ7J/1s7EbaUHRemoJ0ntLnNusojXwVigsHBtYBRWTdqM2sK0cqLFDC&#10;wwmRd0MWbdLUu6I4c8dkEU1+OfG1fM5ZPuBkNHODipM2o8bQdG996KCBx4Kny0nNG46mbFiCUgdk&#10;3/bu7ZgwTMIYBeJwzMbgYDLhNQCpmxdZT3vCP8aHGcncWddJCI3CWmmZ3X/VtGjZ9KHotIvWYMkA&#10;Gk3YOTdRFhpTuZJHU2kKWE9zDXmvCZW+OxgpWKZkkVpGLqKyro+XQmYUPf1fBW5CKbkYtvREOlcw&#10;OCB9rhXihQ2jVshN6la1nduX+n/h6TqvzRIG0lNNCC8XwLystkeZZkXoBfCTMH5uo5XO3yfNPiFr&#10;RR9f3lCUW9FfMjeaitSQtnhvZhov9bFS089Tws4i+1WSYSjUTMLwA0LFoO2iMEGTqF5q+o41LZ1Z&#10;uUtT7qJubnQOg/QygSImxb0rTMFsbHJVGhVpR8NhJXpTMjIxaicVfsH6NNJzyfqmROl3R0ey+HOj&#10;QSr6cibtpGqUlSe+ScuwM7VcVK2MDb5ZT7nlere+mFD96X10puYLTUlZjUwo5M7yB8k4B/tVOpJq&#10;JMztrieHb/0fcbaiO+qQ75hGPMiv7LJbelhAR+hWro4ldQSXRBUzF2JTdmhtPBkX5aaSYA3QTKhK&#10;CNySBQN+lihLoPUYE0a6z2pks4xxmKyus4kncW1pteW+VhW3JZHf1BklGsq0m1b6vbmvnfmYm/h8&#10;V24q8RxgAy/r0WTc13i4hZrnii8l9V4rxwAhOAu+59o6i0nDc2DnXxpWgdbC4eDISL+B3dsrNjE3&#10;dn/Ymn2puZeM4MRmKai1iHj1+ptvhA8++jBMYx6GwgzojjEYAB48EhmFX91ESqhpItf8e8iHk1t4&#10;QhArhwuvUHxNKTWiP4nH13XS8VaDVkiYgYd6wcOGwqZEQr3mpmZT38huzKDjJwRFYZddIaLVOM5N&#10;gaWrbW9KoIEKBtcJkR+s1Zlc3XHmvIxFGZo62NvUQQaQwe72MtCqZTTG/Se9VjwLmAxgraKxTmfx&#10;uL+Rt0o+qO1NstD0o9mVZXVqv6t6KbQZz34PF0Ny33VTh1IpRl8hh1la1oPIsTIW3TG3QfNgCrmf&#10;GDvOz054jSvYT4vLcPD4m3B1ehg+/a+/DT//q5+Gi6sZjbQ6AAnifZ2fHLJ2ub5chNX1DX4/YhBQ&#10;NZubcGlej0X/uQbhQM5Ox8zHpzHPXrbKreC8Ol5R7XdwqFybCODOjsBA6Q4rmfxgncT4dHE5UzPU&#10;aFExQbS+Ls4uw/ffPw0//vHHNJoajofKNQt2fIy4x+EV1xOceauxRO0pC5L1Zkis2wZF/PllGMS/&#10;PxlNbM7SURMbQ2fUb4hxQGxjHSKmsqlSiUJb0rCjJA2V7CcCRgLXFJt/Azlt0qgCOT0dbOOeJFVW&#10;Jn6IrxOagAzEZBqBFdQSgQjWFZqjG3F/UqOWEhbSXsOzQ7MuOWznPg+WNmpAHkITNwycnY+CZTS0&#10;jAuAFHnnXDP+LNDheI9oTuA7axrHSAoHSM5gpC3WpeQ2RpKRMYLy7OSIzXg6/EJqIemBzi9jHn5F&#10;ZDUQlFlcF6A6rgAg09jpusRA/g6H1MhHb9+7zXiN8xyIL7D/fvKTP+MeIzqLhgkL5T2FcqGlXU5b&#10;5t1CK6l2n/fu2UmLDfXcSrzPN15/I97fWfj4vfe5T/7T3/xDeO/tN8Mv//ZvSPMGs2u6shnuP7hv&#10;toeGQJ/9/lPS27/44nccwkGfvWtAAX5E1BsHiLEWHhrhz1q1ky4svgemD6enR4wjkCuqGRfK/pni&#10;HWGPXF0tOESPWZrAAPHP0bynGRZouwCyDFS34/cA7uHZ7YHm999/z2Y61gCNQwZCFC9ZB6gJH5Jk&#10;jHXo2BhbLATQ6kT3r8x8vIjraRz3PvY3dJm//vxLgqE++uCj8Dd/93fhr37+i/D5F1/H6xyE00ut&#10;vbWYGzz77hmbiXjHz56+YF712Wefhx2ggGN4X1mdcj2jsYozSnIpOTUs0TGaxD/fu3eXZ9H27Vvh&#10;gLJYz3nfWItPnjwJpycX4fz0TEhRDzmQ0yhvVlxG/gfQB8AXYxp/6GyZzTRgXlwvyBJEftrUMkY6&#10;Pj3m8AH7Cv0gghUwkCXLCjliozwUZw90OmkKNI/7vaKzM7QfYbwJPXyLSTL/oMQaUv9aA6dksoHP&#10;KH0GIaFXrGzJIC1poJaR3ZdZP1fo3Lg3wYmO72iG/Rn3yRGHITE24tyM+VSOhA2NUR61jXst8d7j&#10;d1/F73ycN+FFvJf9eh6OwazBHxaWSWJeL6mOQS67lOL1O7c+wcSQwpBwLKN4sg4qupU20tFbWlSe&#10;DaqR9NFAz6ShAFqIhXVlKomPqrOYa1EHCZUvjMrDyy5NZSMCwdz93HbzOFyh44aXQ7pd07nbK4h3&#10;5iJSDSvBMUVDUkGnYGGRS9Bd48//9Kd/xqCOQgaJ68b6qg0CXlDDCFDNne1tBnYgF5d2fry8PCeS&#10;C25HnP7HRB/uQpgGJETV7fhnt27tEZXIRQXtiEL6NBLgD701OzUWMnHM4U4rDY+md6PBZoY1OO6b&#10;dJihaMVLwz8xQVxdkdYdqJRIDNFAxecuF0I9VJ6qxxXGv59ZWwgIMxyqpBYaASXUS2btG01RhIgb&#10;9i5AoBk3nr7KkXnCJG5KjYqin/LhhEJAW5LinPXaSGpUCvUGOCwRW21gpx9FMpye0URGAMM9ra5M&#10;SG3EGsBzWkNTKsjZEO91NCz4eWfHB3STzKmPOOe9TowcJX15WIbTswvpjQE+vpDj58XlnBsBGxaB&#10;GveEAL23t8MJxdHJZbiMQRsJDPQJBcNfxGB/wSYErjE3MmZnd4fvGejKwg2+3szB4tFIHOHCSCfg&#10;ZknoOyjUgEhzqkmK4kAJgRt/osIrEUbSSmF46+UAGQNzhzv37nEvqdiWiQuaFIKvGB2FAn2hSSSn&#10;znbWJVWCBaZEuLG/0USGhstieXMI44ClNfmy5sEEWheQiNRvaaTLiYkunvF0bSpn37gGkBiwrQGY&#10;McTtCTXfk1nGZIXFIWi9q/HQPbu4YvPy1QbqDiZk8fqPDo/ZxK2ZyA3o2nt2dkpv8uP4Z1fxgMY7&#10;393Z4fNFAvTVF38g9B7SAHAMm8e1haYppmUUKoauA6hvWSG3SSIwXSzOJFhbOrnjRL9JNOfC7r9q&#10;7GUcYJRueqr5yYMrz011kb4QKL1oGFpm3Iijxs3DguYqQBogcQAijxOchdB8+GbobYRMOip5PmAS&#10;DD2e0VT7EskDkmMUtDAwKdywBzUPFOwp3KgpnB+fPeQCYtzGO6hA37QL5pQI0wkT1twC0pJrkDlT&#10;QspRh4jTtGRakTupNwrOqD2i/wrZzBMtVbqgyUpTTtXMKziCCf0US4g1ISdyy0R0TevGtRIcth3b&#10;rketZXnZ0wFUuAVrsLnZ52fOd+qhBvVpjITs6Z2hdZOu6eNg+gw2Fuz0ynjqxlZmpFJ6l3nS5uus&#10;KWfaTZcobQnxRyRS25t5gEKDBiVde0tRMWsLOWfW5kzaKbmRVQk5mPmwSy7AmYv61g69amiW1n0V&#10;+oEDHmud4VkJMRyo5URaG2Pauh3nM65XuQfnNpZYMgGhkQZNsDKi7WkIVSsxibuBzo+D4eBGB5O0&#10;JqGxgISnFp+NtlCkluldLhZGkFZkDuCaOcxqg5+ziiS5jUvfTTGwMYox6x1EK1POEFuQpDd2ToNb&#10;GxJ3DM1Ss4FOibhH5Bi9xp1kS9DYRAxsnFimYUEuHrGavqUo2kRJceCZ2cWzsui8hp6FTSike5ua&#10;5IWYEkDoWbZDZjz+GcSAifZrMG1NuRZefhkT7BU1dKApayOnpNPEGN7K3AtNL5h4gNa/vrkVX3/F&#10;f5+urvNMz4nWEv0MjRcg0okqoTtfsOaNdGk18FUTRlp5uaU7hqZi3aBGuZ/z0OtxJrp+j+5Nep5F&#10;2Td+GAObG+QT9nrX61jaoMeUZQ5MM1EpC2t5EqVOhCuQQvG82dj5QTf7NPDOqfeL2DY1WwRrYG19&#10;RdQ9aLDtiVZ3QafDqkcjU5NrKGOjpN0nmrPidEdH7taDAEk/MFfPb9zGEwIw/S+ZcDR2hsX3tS5o&#10;UmOaDVYbcrxKPZbm7JDvemkH7MzmPVUaVnVyU66X0uIkepq/L6kEIaLzXjc7M18fDV1Rmq13V2hS&#10;gNwPg0I2lY02L0ln7F5BXUsCRWjpjkNG0uaMkins/k45lFLFKD6rYgOo7dGHCc0qXcFODW8PJoNR&#10;001zg2RJNVQaxiTDoS7poM/ExsFwGsiUi1i4ZjizUNQ9eRQWVxfh5OV+ePONh2xW4Vqfv3jBOLYa&#10;49hLDFuXc0k5QGcdQvXx3cEM43kstk9jfjaiPjT0OUdm0rTMqXDdyKEg5aJGszVNrcvKPHgxI9oJ&#10;DaI5DSfUeNrZ3mHzmUj3etGfjbiurXiGPLx/j7n6aCJmQ+1CGk+CbuDx3re2N615PTLCX4M3+cw4&#10;5gZpACdkeu5YmphHaD4JrCGGjZrFBWWGaDZDyRbpMyPnp3xHkIMsrgl7J89Cb/bSJUMogChoIKkB&#10;bzLA0ZAno6yB9IvL/vwlCr6QfiMGfEKhytiLgx6vF5lJ1UyC0l7m2Q+n24tLPvvKf29h/UgMsCkZ&#10;4+Eyht0JjXhFl/aCJhJgx1GzfSj00IjmF4HyUWMaz+ksJ+ov5sli7mlwh2cOExjky2BTkXkTc/WZ&#10;a9ov//CH8E+//ifSuMGEwgsH6osGW/Hnnjx5zGcFVDY1AYvUmPU/HpRhQLY0Yj9PjVDrVbem9CMw&#10;gPWDa4QZYttch48/fjf85E8/Dn//d/9P+Mu/+Fk4jDUj1tjvPv0i/PVf/3V8Jtes72fzK4J60Ay7&#10;e/d2rCuvqIWHc7PwO0E9huYxaOxo4iFXOIw1FtY00KHPnz2VzqSH1jSfgPxGI+MiOi1nQqwjFgIc&#10;hL0kmndq8LYEBJ3CFXikNSrZEKoz9nrTAChA1gufwzzGxjnYSwDALG06ivWbGHot6wfJsTD3Mstx&#10;f3+ffxeyV8gFAJrBnwNNdnh0yHX1+uuvh//4v/0f4d1332BsQ+yFWcfRyUncQ9esxZCPQiNWupBL&#10;SQEgB4g1xtIArBFZgAKCYCDIgVtV0OwHiMq7d+/Yc2DWm4+iF3F8csRngp4OTE+SaREloAC0GI28&#10;rq8lIUanbOnn5zZfkiutmsiPnz5m/wYNzCSlkFzRUZAQJQ7Kf1Gxfk0sQuSJcK8GanU8kc4t8lH2&#10;v4hgbliH4V0n4EywuV7jYViqgTS8kZZ85/4VkZAD1ev42YtYFyNnxp7EHqzQ5wCTBbm2pubMHwu6&#10;9zYcZM7i9Z/lMV7H2uFlrMPOqc3X9OsHdQTkEIao8TEIhT/CsAxv3dkLxc7G9JNU4DBByzSdVnHj&#10;mzFqjOKt29vseiIo3L59W9xwJMCt6DKTqRyQMiMRiHaLhea1rbU5tW+VkCM5m9vGXs0BTYzHFvzH&#10;hlhYwycJFSdnXWzchoYWY94mOv8I4pU74aTWxUMJjb61tWn48MP3w8Hhi3ioy24bqB/oF0AHYN1W&#10;7VumTRbemEgYEPT2YmJFU4d4D48fPyayImmz3b19N+zu7fUdWxwoWMwIDANz8NH0hJArIb9BGhy4&#10;PwQONCVEeZHIsSD30kvhNACUofg/uEehESNtv4F0/Yh+vOKmkM6DNC04KYnP4Or6gteCzTZfXCuh&#10;gRZL6yIP84eudaOxYQDnPSx0YNRGYBR2hASsVlRJFRsqVoa9xT0SpTTNTWLy1Eer5wzuaJqiUYaA&#10;hWQJGzytNTat5nJ75RTbyTwCKQ5Z6DDQkTVuoMuYaNTLGdcANiCaJBT7pnvwmJsQ3wu49EZ897vb&#10;6/FdxyIma5TkDBVAEPiShtrVTHpTWHubG9OYME6o60DL8q2tsLOzZVqWi5f4ywrXTW4B3LloRkTZ&#10;zfleG4vqktpNTQyZSkDvDyjR4CkoDlwYTbCYp6D7vDeBWHp/YCIKhBiQgJpiF0RZjEiBK0RxX8qV&#10;To37wrpenQ8LuZndTPelHyZ9JAnTT6DnGBPIpHUkSr0aSTiwW0Ohk1bKgD+rZlPBBGXBqd7s8pzU&#10;+TO8XzQi4+cjsQAiEE2mYhATgmLIRhSaS6AHtBbSKYnsHXGKAiFlNOnm8cB5GguvqQX7sXYWRGjO&#10;SWWDPgx0R9Hwg3bFvXiwPPr++3AeE2VcNwSfMbHGZ2FPI8FA0nBOfcGldSuauB7P+LxxSMpFqWGj&#10;Q/ct2iUOBzlU3iTwrZ1jkyhzlqhPRnklBCmLFqNwpeklR8E5G0tCswgZOuS+oOBrIWFpav8AwRIP&#10;Izjn4h0hxgjFllEjK8VcTM4DnQ8ndNoFYicv5VyHn6OmVylXTVBliALM9RnYp0xAk/5Yp4Q7Sw1N&#10;JhdNT7NNXCQCQorshpLqyWyvNOH4RMMO6rBUvT19z+/T1uIwhGigQqgeTcmKHhmWWZ+uoiO01jCb&#10;4U3TU3eJ3Mwl5l0YaZJourlNN9jUMLVCZlCK62mQVBql0XWJXqy4hItmsco4XDOBINKEz6jVVLjp&#10;rK9hN0w3+uyw0d9X290g2gsjRIML3YR6z61rRAeu9qbJlCUHsDwZjxT6u6YV3zQARZXrnFg2beOi&#10;2k6APD9nTNqR9KCJg2k3mqHXNstgM4caWw0TamonZUIHIqFDMSEqjKQXqCc3HBOR2jqBFG2z6d2I&#10;QUFGEoRhQGHdrdzGOIiJ+H7RYOSgmyVEwGLpYaL0l0BlVMDM+mauGqHBOkA63yjyXeamCgca3OCs&#10;YSOA79tu23lws71jsy+nluicn7O0uysT0ULaT9Rs8fcg2W0Y55eilgM1Da1iO5wK3Z+J9htu0Ked&#10;aSVECtVpyCZjsyxT0xNIGg4crKWIZJfIl2SEQX0rNd0Yn8ejXvSfOsQx/gXSvMbcd6sbm1zDHdGC&#10;Q1J44abLz8c1NrU1GG9o7ogPKVfJLO2Ae8ZexJmaOwbJ6TS/OWusSxVe+XOJkAtVi8QYAyAOTLyX&#10;Cg8aMLVH2gyks5orhV2Wb4ZrpKuWpZt/FdcInkVl3VHpBg7C6voPr9nXT/v97yw+4npbXdVQFc/s&#10;g48/CB9+9GF49733w61YeMuoYxDeevNNSpkMuAaGooMbwUwZhlfidNMPckWrZsyrG5t2FNx/ncIb&#10;A1QavGVZEof3WrLbPI0j1IXth0L4DEp4IL6URd98t8ieHcaLXtsoWGYjD1n/+2WepA+sWWeDnKTz&#10;ieKotqaSXM0H/LsJURioIz5Uk61IZheKKzQBtOMtnVaBMK7VvMMeL0z/Db3Mgp9d3faIZlJ0y9wo&#10;XdHwZHBSWcersUGTMZDJyInUZMXCzrrcFeI+QRY5UTh4BCuQ9alnoQNNfX4RVgZ5ePbtN6GMsejk&#10;RaxhYu3ywTtvhz/+4SsOcr/5Jv56fR4m8V6PXj4PZ7FYxbl2+9595sq4DDQB0XiC4R3uH49F55x0&#10;yXAKAPAgKZchnw0YJBhIY8+ztsOQO74HmOiBxri1s0naJhy8hXCeUxoFg3QUnDBCBBpvFuMu6G0o&#10;oNHQW6MBnHI9ua4vGMf5nMTR9S95L1mRWXeS57kHd3Zl1GAFGmsLndn4TCBI0RxYcojUcHiBGNdZ&#10;645GIkPFCyybZawn8E6B7qysByqZkMKThZw5OPL21c11AlAwpMWzOQdycKC8D7Vuqu041EVdPdQg&#10;2Vhm11KLf7XnkcsTTRjjKLUS/WxyNxxbnrMDm7wtNSxBvpwJDIC9mCjklDnh+aY9hfwZ34XabTET&#10;9VL6l0uCLGbXamqjhkEtjPd8enLMBtc2NclHQh9SP7MJz+P1ffrbT2nq9sH771snPDewpWGdDPAA&#10;KJ04R9Z4rpQ8+xdmATR0f28sS5G/wuzLezYGBkGVpTfQ6KOsEpgHh6fh7t11tOhZi//spz8Lv/4v&#10;v4n5v7TdoRH59tsfhM+/+IJoPEQ0MBVxrqQctDOlEmsdOujMH0lZnvKZ4buQB+2/3Gd82I7rFmaB&#10;HDzhnWXSH0StBxQZBw0eeiF+LxvpciYGgjQAazVz41rBM0R9hXcP4NDx0RHXJCjD2F8Au+DPgHaT&#10;DEBNKimYS9g/zGni743dCCP1+0pN3lu3dsOjR9/LORjMKNDES8mQYU0forl2cho+/tFH4Ze//GX8&#10;+Vvhzu3d8EV8Xtub2+Hxo0ca9Mbvw4Dw+fOnYW1ji0YpGAYjr4OJF953Wegeu1aoZQBBkDM1nRyJ&#10;wR7bjZ+PKglAENwLYsftO3fCa6+9EXbin63H/SR2X8sGPXoeF9S7v7Z5mZDeMmyTpAed6GPOCv29&#10;+VyGrBzmxpwOBmnUdIQs3HhieahLsW/IrpEpEvJFMQSWHIbyXBgIHY5cceSGfJ7rvVLvFO81Kzgg&#10;tkk8UeJkd9StziEP4Tm8am6MFgH4EZLcaHQMo8BYgPTKdBSu4p+jRoZ8hKdSPPsaUqzjWR3f59O8&#10;DS+yJryI+SNNOMysoAY+cgec43HPTWOs2o7x9oM3Xws///OfhLfjr8W9nY1PkDAt2I1e1T9TFdVw&#10;bwGfGV1vBMLLq4twcHzAw1wC97JSzl0YAikn62e9FMBAqSOGQ61U8CQ6JSt65BMRg6245gimKKap&#10;ZRcXAKHyoRG92NOWpaeSSIbUuGp08OZCesBJD5rmw0Ep55S4wdbXJuHf/PzntAs/PTsmRRJNnyko&#10;RPHFbMcNhk2xjYAAjbXJxPTdlpNVIujifaEDzQUd7x+NBeiKoeFJtELdWshcGxBxHEUMkTtw5WsX&#10;fFZAIcFcIGktBKNMFtTAa8Lh4VHcMGOLDg/D2toKaYpjWouvMjjNr1XYonkE+HrTik7Fplq3jN9z&#10;aaqwil7AdyHwWi+uDV9Fh7wmgoO6SLXchGLK44QpBuXljAYTC7sFcpNdXWp6b2HVYP0/QNWJwogH&#10;Fd4/0FowAqnsroiiigVfaNgonsaAioNgZ3ebhcRFTCrOL065ybEpz88uCfPHVBLPHs8Uhw8SEeoW&#10;AFkWf//i8tyU2pLBuTTNbW26wkkGgiKadShi8DPQ2cP6hikIddQgAjw0DRCNI0BloSEV3x+uf2Vl&#10;jcEKPws05Z0799hI2traZtN1amff5JyLhiESDAQF0KNZrMc1iAYd7gWBcDOua6wpREcUq2I8FNYv&#10;TBM/HeRJUDRw+lpTS3II5CKbcJPw7MVLFt3QXkIwTZNQJsxlpgautcIksi76mrmkojGy2KqIEgHF&#10;A3RerE0m7kOJMuemiQl+ldmgpSP0X4OApfQYa02XkHwdn59ybaMJSwrQMu6leJ3YvwVMUgA5Z8Ki&#10;Btk1GseDcTg/OYvPXQgTrB+KX8eYA62Jvb3dcBz/vUHhHe8DBgFXcd2gycrGIpIZ0v1CeHjvXnyn&#10;8RC4njHgJpOZs9MrNrIvzi+pIYOGM2i/p6fnfIdIjvEOr68V2Lm+ChtPdJnpgaWbNTFoU2x20FOY&#10;mk4FrIw8ctqjl9S0RHMjYwOdTrZFJWoV9+egR03RLGY8JfJmbW2DWlqgikynMamOz6/Cu4/rB452&#10;aKCChoNCm1Nl03fRUKVmHydv0o9Bc68ifWBMUwj8HHUkB/qna0T3ZmHUSn+NezY3Ug7UuvjuJVIe&#10;ehfShu7dagIynW1FP7mZYmvyifiYq/vM32Pzu+lcMLZ9w0MIJ2ldpEkcqcI9mrKw61XuxDb02jdo&#10;MjHBqpKbuM0UQAkq5CqmRC0n5QQLums766ctmOyxeFiqOVPYxCM13oIR2Hl54zpZVvE5FtJYo0Mf&#10;i+HcDWIn99bGgk5kEgtXKYufrd3okw6h9FRN7SR9OrCoyGjqYUpsd4MASgODws7FHHRYWyq9k7zT&#10;z7DwIa1aejwopLDegbbOO9FegQZAUw1nw+XskmgHnENl0iRtRDlhkyXXZDzRkYJNMBADqjI5uUNr&#10;s7K5gJrHSfBcIttqImCdZqbPUgezldB5MkxB/OmIlNPnDZNTtvXy2IhrrPnDweWgNxtIDpc4B6lR&#10;k7VKoqjdN2QMzdIa1ALmEBD5OynTpqgP3PhN6EtSc3M1CmXoITxsyyZh6z/PPZAJnkonlkJJwx4a&#10;R8Sze0Zzk5zPh3SnTEhdvHMwKEq72M7t3I0RCtcYGxvjUI6QJC7CZG1F7pW4XzxToKFPoEkkhBRo&#10;RRTtj+8IulU59HiAFo9xBlqdMNYpTX2kW16VjBUGvB7qqhk1RtOqYmjdWg94C6GROzfZ2ZRyYzDz&#10;0KC1CSyS5qSRmHQXzfxNK4p7kYNnU1LYGMvEMkBzls1JmyWAAoOzMmejc8wY0nkPC807CCvr2z+4&#10;Zl/SIOyLXSIepeOFfO/jP/0xC0oioixc/uDefQ4hEetw7lZGYqUGvOJMY5ROaUpcyectWmzopQUk&#10;zaDhbaKINUboUtcOcc2NL8Q/5q2h6xuJtX9uYlkQPW8PItzMyLLkstz0Wrptr0PaMp/X57fWRit7&#10;vV0NV3PvB82fcktHUJ6AYu96liM2JpZCgJe59S875ghDFqJ1j2RccIhRyeDMuqNYSdD3wv0gZ0ju&#10;kHpWRopbhJXo8iK/kRTgPshMeW6UW7Mh3/LsxDu6AGMpnjPIPVMsohRI/HdQOCl/AuAEKF2xqLuI&#10;eQ+afacvn9GB9/L0ON7LVawHJP3DQX5zHffJjA01UFyLQrkI0FoXNgTE0ATDaRTQHApnPi+h1zWb&#10;2TVWOQ1i9og1zq7M51bEwFlFjIh7aisW/nI9VR6O/GR7Z4s5M/IBsCnQKEJefxZz+XFcoysT6Ykj&#10;JqIZQRdwDlZHUnS2niKuRbp4rXOuwOI7GdRkNu0L1FaUNild0+tWWs6jEePnJRtONf+MpomdcuC8&#10;EEL5VswlhdTKeca1znlwX7lzaNSt1F4dy3E3N0oVQ1R9thgxSZcLKCcizyk5VfTDuFdNN7pOOX5t&#10;mSsZ0ohpg3MFOSyHPvG719fWiS5jM7XtCJwhRTkhZ/2+tM4WvA5EzYVde1GjYCh+eHRE8AGe72o8&#10;H0Y0J5xLUy8+w1u3bvO/N+HMHN/JV3/4kkPFD97/IJzjZ+Ize7G/H/75n/85fPP1HxmT/of/8d+F&#10;B/cf8AxJJmJopmOAfgbWW/wu5KegSH70o4/DH7/5hoAV7DMweQaoaazN3OcrHrz2TVCiSgsPAnJq&#10;CCdH2tPLy1hPrMT6+044OjoI//7f/y+s5c5iLvOb3/wmfPb578N/+A//a9jaXue9P3vyIvzDP/6a&#10;wz4AAtA4Aztq/+WL8P5775EFhM9GPbB3a8/6vRUBANDDrDwUZP0PgEGsD3IPICBfpHwjs8SPhmBJ&#10;Z5mDN1L3pS2H94Y6FHEA+xHyVfhvnDdYQ2xsYrDaaMDg0a5q30Qzh+4kmn5u1mdmyqBaQ32Kz0YD&#10;Ef2JLz77fXjnrbe4X6ixXWrNI9fL3SMAuu/bbx+HX/7Dr8K/+cVfhV//06/Dex+8Zy1J0Yvfefdd&#10;NiLRxKI2O57RQPfGhhpkE1jXYHu2rC/YXI1XDzkuNN4Qc9VXOmd+9+C1h+wLAMgCMBPW0Mv9l/Zc&#10;qMTigXQaNP4X6qckjVqYboAbhNhGt3ib1iFuoxmIPTY0klXo2iRlUwjxm2sISHRuqwEPYhYkJoRI&#10;PGeMoLkhNO6HExploI8jwyldGzXLzZrAswX4pczl9UAEfNPZLTuYEWJjl1RrVaVdhwf8fBozYVgJ&#10;eanrOQiavMZDNOdjbH8a9/c54k8QHVjeaUDxibK7GnPBP3n/7fDxB++EO0DkFqr7izu7G59g8xbW&#10;G8Iuvbi65EVh45cWW8fLlFmBnF7A2Sbdp5AAfLB2H+hleMgQJcUmATz97PSCTTwsZDRvUDTjy7Go&#10;U2KHgxBNGsHrRV9MU7Wk7cbFXkmUurFIYWmdAB4Odhol1TfrrG/Uhvt3d8OPf/SjeAA9oUEDtNvw&#10;c3BigpsiYNzo1G9sbgima5evipP1mk5U6LY+ffqEgXstLlygjkBRwpTxgt3lOQ8qJBhpMjQjwm+F&#10;9wA6KA5fOGQ11iVAAYpiA3RRdP7J3UeTLy4WaKVh8Y/HaFxtENqO4IJpT+dkGU00cblFsYQmX+46&#10;FBod7OyfQOvtom+uDgaYTk3YJISgMPUDJuMeHQGkE+DJmRMqbMSaYuMxUbk6Jw1Kdb4SydqJjYRK&#10;G4r64jBFIMYaAf+99HSG6KVCwuREu8UgAvQdmmpoqA3jM9uMh23Nwru2A2LO5hj1AAHdXWgahQ2Z&#10;GQmK+8Q0DUWRUKqaEAplKB0KTKEQlOBqBCQgkBD4O3jOWKubWxu8prGdWNM0vGuFrmlrTZFdaTPp&#10;GbgQ4n4gz39Cp1w0dDFJ2t3d4a/4PjTCcYCCLiF6ruhInadcFCSG7pRRm3O7MYdkHBFE081L0Rbm&#10;PPQzavmBlonvyYycgKgqkoWRkR2kyWMKbrF5Utupv6TmExu3MGOZTI0UKqxPWNnZTpP2xrqS1KIw&#10;DFtTRYn1A/GDJi7247PHj8PR8VHvfstiPQY0Is1IoxjZeam245mQiEcHB3wHOBwAW0cSBVclTuvj&#10;90A4FnB7JC2kPnZqHiU63iU0OxcqHO7HRAAHwtHhYdjGuqwG1hkT7RmJ0PW1dEMxscRg4uDlkQNy&#10;Todc0kPsuCnjApn/NG5MUd+taUw76npB+1S5snEDamyZqI9trx0Hai1dp4rSNLgx7wHfRY0VJtKl&#10;9VZi7IDmDtB8mUwmoP8CtAqdRal5lVkoViiPvBhYR65kUVPYXZaTJqIvWiZcHNZYamHZiIJD4eB6&#10;afF80StYeC9vKDo8IDvJEuTJkWyhPyd6pJRBQpP0jlLzr9X+SS5yCQXRF55d1iM00PRmgpTbwbcs&#10;/bxu0HoJidfrxhnqL4Ri4UHUTeHHBkRRiY6bq6mOhlHwfmxDKrqz/r4au9nmpqaxOctGuFFKXRJI&#10;znuXrtTA5ZpohKANiZ5kDCINB4z+TM+Tg5Ncpke1KRlJ9FlIKksjWDcrIWCC6U6J1pYaXQnZ2NSi&#10;BuFnUVQcHx/xfChLuXDj3EJyj+ltXkg3kCZLpnrVboIOrCGE7+oaFRpqnA38XpKzXccYiTOQBRVc&#10;WCu5J+O8GHpPJWOKPNFgQP1xblGbvoX3U5kyhokrYjTuY5ac4iFTMFfRfEU399oxp+3NSWTOYqpi&#10;0DS0bhY9sgpxCAW0EBUq9s9ZJElYPb1nrB802BIis+1p3moKIB8oTZ1FEwwDyLZpe9qZ1r3cFnEe&#10;IDEl0oWOoleW/GjjO9niNWFgQqrhcsk8Qe63NsGBOzKKUTpj5xwUdkYPYzgIxsPFhZAdOJvRMOGA&#10;JZ4Zk+makau5UN1ABxrlJa0naY7WSVeQyCU33P2+WrtIstlUlr2hgxpzZS930b5CcwlGcVUpDrqB&#10;37rAU4HQcHDSmQXCvEyGyKR1V6WQpp3jV2tqcMjs+JonHVgZmVG3N8bb6drWDxLZl5oCOV3lJQuy&#10;sblOjaoFNInjOkDiDjF8ODBnNsMRJVGaeRwsM3aX1o7LeqOUpL3XWjaHscpvI1hvUuZBpQ2XTJk1&#10;0i9R8xk/ktO00W+lKcQ6E8sQ+iGHKP+ZZR6IbKcGY9IVymysIamRRMVt02cbyZWkGTIJOvZ5UWsJ&#10;n47ncyGjhaxzA3KpoUEmFC7OfeSBiBfU4XQTE9+zdO5aL6W9x+YTmTNLI4aD6ObByGx8T6PBPum6&#10;buKI8VN4+NSwJilI/9eARW6RM52NlOqYM54B/QY95tKI8wLD44uzWA+Nw4tHj8JqlYdv//BlyDAc&#10;iXEQJhz4WQwkDo+Pw91Y0F/HOL4Tc9yr09NwtL8fJnGvb+3cIiLn6PCI3wG3zQvoeQ3VlKQZms22&#10;iEQO0nxdiWvt0g6XoLQhHuNZJk1b/HpweBAOY14FptM3X38bvvjiy/DVl1+GZ08eh6ePv2dzVcaM&#10;BSnEU7CxYFa2vur8JXOR3PRux2VC7Xcy/gvW02275CZd9gaEbaZ3iPeGa8f7qnpDIw2Y54l2W3fW&#10;apTEAfYSNPUQYzgYBNq8U0OA9wpdUOQx1m9sXyG1s/DncL5Wzgi5JTc7qCk+GNqJvhRFtMh6h+GE&#10;qMc5nDQoU/7DgWcrvXXquePM9bAezVbUmTgDazvmNq5tkxEOhtWUdMK5WZY3rro0xVQzCc1DNGAw&#10;3FbTTBEA8jaIl9AtPIzvFXUbnjVcY3FGPf7+kaidG2vhz/70J3S1RfPvyeMn4cWLF5RvSkMK/B9I&#10;QcQoNBUBnEFDen//BQFCALNklhgJr0g3aKBU9XtJOY+Go7n7AJklsnjWx/D16NE+90PXLsKnv/2v&#10;4f79O/H7NOD+i7/88/CP//i3ZPSACnpychZ+9rM/Z02CgccfvviKIBowkb795htJkXWtc3lRsDXY&#10;V0MIqPghTTFmGuQDyMIBZhYuIUHlQbjygsB3BaAI9k9i6w0puXXNPgG1+pYaMgjJvWBvBKAjMA7Z&#10;eAI1G3X3+YUYQzbwxJrEmwOdGfEC64NDaGqF1rwuMDDx98Cie/boSXj+7FnYu3U7rMa4gJpI5hJN&#10;2NnaDs9ivQi3YjRj793dC7/61a/CRx99ED77/WdkeCB/w1n0/bffcMi7RsDKlDUkAEBXAHzFPXFr&#10;91Y4PTyO6+iSfgh4scgJ+apLMcWQz3/99VeMk0+ePA2Pnzzi3gb6j/IlcV+tTMa83yE1gLU/Ru5P&#10;oJ6CWQnBMBiww8jFDW7EU6FGZVqHngsahKjHUy+pc2Mv9Q3IoKC0TNvLWCCuDl2fIv+rrIP96pkJ&#10;JkxialUGzZAuDIAbpWI6DpcLIz6B6sNZh3pIdNuGiD1KA2Cdz5uwMhixh4GaDMPaKwxvcA2L63CS&#10;x72TNeE5fBYAeMu6XtpoCPBGDH1rcX2+trcZfvTx++Hhg3vskZCtwsFr3E+3Nlc/wWZkAe9DG/+j&#10;W67dN7FgSlMzJaR47aK1kEtlqQOPUxBsgPhMAN3NwyuuuJnEpvH5eFC01C6kQ0BIZaJ0ZHIAWpmu&#10;+uXqwSw5IbspthofwKLOJjHcjFRLie9LXBPQ9ZVRFX788Yd0qQKNF0gHNP0248GDidPRy5e8RzQb&#10;5VilggXaPJi8YQOeIymPByCCF7T9dna2iTBA519Fql44NSxsRpKKw9oBCqKwQDgZKkNxXTY94+dS&#10;B6EJnJ7hPUxgjFAO+WwQNIMFWYnOWM5p8IBFOZtLXByNJGo9EGYqCjKuvygset81FEud11ecAC7s&#10;REpEhKfncloaMsCpqFOiiImJkCmiL/D5WOQeidlyKRgrba/hijqfeVosB7dhVXDqO3Ahh0ZnR1em&#10;3DohYyYT4MefnB5zglmaZkpIsHWrcDCrqBUNMBVemgapgJswEVYTCZPcJHCfuVEAm206RPmdOX/k&#10;GsU0BVDnvVu7bAROqFdX8H3oXjxNa9RkpW5LrcZdaSfOVBSq4Zxx0olGFIIOrnu+FNIs67Rf0ABH&#10;o5AObVkut0a7PcrRq2PRiHul3oZRI4ulYMszOi22RBlSABiIi7rh5Al5UW0kyJAi0xKmpkgsmn2l&#10;dGkWLupE51DjZ+nfSwgLTeJbvlskJJz2ltK2KKxTh2cycOMPjfGj4xMGRBSzMHYhzcuUr4aIg3jP&#10;iCF4HxQXz9jkRJO7HEjDEOvglA57BcVhD57vE6osA59LwuWxfrCP9p8/57oGLWRgOg6a+NB+LJOu&#10;ZFDwxXPHIUv0WidnSayh6WSFcHUcvjLIuWTg5s+wGVuxcTZn4yQwcS6t39d1cnKV8YSKDyJzJmMm&#10;HDS7oFbiMExWhVxEg5iUSejpjaSzhXWL5l4FR7C84nNjEtF2FlMXkitBvRuNdlSkG3Wo65RjLqjS&#10;yfkvTU+zoui1PUR7lyEFEG7UwrJm0XDwihMetR9NdwyinGfWG0IjMHPzpGRinuv367p3/JLD6o3A&#10;c0g6gC4qGzstUuMtk2QF1nuW3ApdvCZDotwmCIkOSrRPOqesNVTTJfaGyijNxJL4Iun8BLv11f3P&#10;oNmYpvKJ6t5YI7AwPad0c7rlUCnYqVxFKteU6YrJjIJnXytqLxP9PO8LV1LuDVkhKsBoMdYVmdCe&#10;opa1pgTYHMVOYJ2HU+aS9jo3aG5QibBTclNz7y+ZRC6JUB8QxY8BBYrQ0/NT7j8gvzAooN5qJpH+&#10;nr6Sa1CHMyg1FokW7tR0RVxa2gSisrD9giLU85uGRNf20+iE6qzsrDnjnjvv33FpHceykBg2knDK&#10;fxgFngwg8E5ZbGfBTthKchCflouZ6RuacGKPAXlNBFVCbqKZNpPIfNIzSzpdWA+l0UNlUfYi/Es3&#10;w7MgTScV8Trb8QxZnJriPXCBvzLV+QQUDwcEQKRc25DHGsAowmGGhYQX7xhnrkTMF1wDiAu1XQYx&#10;PEmoNiSKbPaBYgzTnXJAPVwIka8h/sbfuwIlJMaklfjf46noaIMYa/BnWGfSE6y4F5cWdh9YMy6z&#10;CVcqQiWWnfW0UbZvUlPGaTFNMioNyVITPTMdP2lQYhhCnV9rZAYjqIK1PDMje4Ld3UmVMRIJ70bC&#10;2LnNoirmSsEGaKkBT1OXeA8r6z/MZl+i+nAIV6ghBxOx86sLatDRaCK+D6A2oBO8HvNr5Gp6ZnlP&#10;9y+N4usdL+NzTXGeObPPgRsX7qxvxrZurgoV2PYuvZmmF3YOV74dnHMh/9FgR3FZg4Cb4W4v9cBj&#10;JrcsTCVEOPN4uUvzex0/EXPU2M2M8Au9pncaXODeEoKqMEWcOpj10s0CNSzpvAtd8UwIIqHoOsrq&#10;QI8btzlzwZhkgmgOAm3TRvGWeoQ2BOnsLJzQ7stG5j8orGAEkWQgQuNBSKucD7G9ip+L5tjde3dI&#10;D6wgBRPf69GBmhZ1rE1w3gLN18SC+UX82ayLce7sKH7egmdzZw1SxGmYN0CmaGJDqfi2yXCqwOqI&#10;nz2ZrIUXz19yIIs6bnE1Dxcw6+MzkcFSchmuTXtXbF8SDYXhLYbvh7E+AhKnsZQIWSwxTtO0EKCE&#10;zQ0hPzOh+sfIgVmML8IITuJonHQyY6oqaIePfPbdrAnoiAajPVHtql7U2shSQ5kDgJpUzgF1HX0+&#10;eiAu4y/JcaDRisbYzA7Lnc28IHHCdRQvFprpBeUSjCLlWXSjrcchH2UoghFCQu1jH8EQDwwJIqWp&#10;Ez7qhx65z6zMtMFl05ranZvBo4Y4zibEbKLe48+cHB1LigpnGepC6OdZggefhaZSUagOkVGlDcO6&#10;1uAJ6d3SxAY5sAeqAAYMaZikZgfu+Woh4wLkoqjZcLaiGbUe81Lt3dZotC6sbWyQvoymDwZZWMNz&#10;DtQLAl8oX9SK5r023eCwDPnq53/4gmwoGtGBzQNZj7kAQ9eLJVFqzNkKN0xoVNbqGcCUay4NxSRL&#10;0lqGpBpUff51ThmrJnz40Xvhiy8+C3/xlz+N9cKLsL29Rmo28nnEEzzrl/uHPOfQqHznA8l6YY1B&#10;Igo0ZrxLAF2QR6A5ehLrF5x96Bkk8MvCg0c0g5eNTOj0njUAhqEO1gAaTGDGAeCTrh8xZVAJ4YfY&#10;g1gNMMwfv/0j7x8DUdz7y2fPCEDBO8AzAIKP0hU2E+Jz31hnrjWmLqC1ssmMnAkFCAfieA/PY030&#10;8N59UnQhWXD3wd0wpjPvkc3H4nOdKQ9ucunl3t7dC0/iNbz5xlvhZYxTBO/E9/fOO+8JFdjWNDMF&#10;ahJ7EmsSRqKo2x88vE/jl6u4pvBnyPtWNlcNoCjJsgM77jf/8s88X1EvgTH66//yK7KzVscrrAfx&#10;bGHc2PaOe5LOyd3Qr62jRydeUrDbfh2WzkxY/y5qPlto8RVEY9c9Ep3a5JYAooyYhzTob0DTUuaM&#10;dk5nxyx+7rBkvApmpgCcAWo8h/u55DG6Wj0R6OEzf/Qws26XzMlzmwHS8b6Q4zQr09o9EeSaeAbx&#10;ey7BsMQ1o0kf9/FJXA+t+4cDGKOgfxL/++27u+EXf/Wz8PDhXcqEjSbo2bREcGMcVoBB+Pq9nU+I&#10;FkEDjGLbC7tc5p5WNWrSAIEDQVxqcxSkniAA4EDoesSWEDNAEaGDXZUKyJPRNG70Kbn9SBTR1EEx&#10;y44si+oZXxaSXSQwmNBTk24hesKAdFx1fdncMxWK8H1PkomQyDNvNDnpAXGCF7G3vRE++uC98Mdv&#10;vo433sTgdhxubW9x6jQmokpNH8BaBQ1XYGYzhBbgGVE/2JxwbgWqD+UuipIFhc7lyzhw8iF9g8xC&#10;5jWDNw4EHBgqPpacOmGDgOoLygtMCBAsQYFGww9oNyQndOhEk+XqkgcxOulNMzdPfEYKEt5F28Ug&#10;OrvkAVpTOHSuQhIBFFMGHEqjkvpB0GoQLHxq0WN3oJ1s4UDCBGNOLSUlXAiYoFWjUVOZInVJuHZL&#10;ejOaldBBpGYhUY6XAgV1gr3i93CYVEaKQvMRUyEIy0IEtl4mjQO9z9Q0bKxTBe2oli6Ki39VdKeG&#10;HiljdEYTFRnPmsnnUHbgQDmg8ZsQbbgWFH1Y+4QqG32oRpdcqaGFQ4TqypTNvzX+OiEaEoGANAg3&#10;IsqkW+MCfpAE/IMQmEQWmUampupITspw3gX9dF4ziQopsaAgrRpNdJxGcUvUx8g0lAGLG+zF/f2X&#10;3Evr1Chc47rjVNt6YRABlfaBiuw5DUPkeIQkNXejksLYLtTYeIrXiHusichRIph5KgvUGSYvmBTD&#10;FIJipmmKT8eqa05/Dg6O2JSD0Qeg5/gexA1S33DI0xVYQsk5i+OcQb4xdJpUPSPpoGeBw+v+vbss&#10;1qFDiQBOCg6mKdZBQRAF7RexCM+W6BPS0AYskuFSh6B7//U3qVMH58kmBpDNbbhNb8WDdDPMY8CG&#10;kxPQfXg3Z2cXXO8QpyaVJRbjuGc0uXEPea/R0vbFl55HzucI5zbpS1Vci0PqXE5MfVKRmhwshY7I&#10;e3Fq6HPlhZuX5cDoAzX9EvKgM7I6D0VvVIH10WWp8M7ciFLRvZxrqohYjaYdKUCd9DGKTA057AMQ&#10;A+DMxibxcmE5AGnz0Mgi/sxVPKxlEDQL13DOwl5Ihktu+HU9PaNzUlz1elS41iZpzWW5KWMFqbY0&#10;UckTxa3oC2NpILVuvOt+B4PChkFJID7vde80HLhxsE16RTfn3LJHDQS7VGLdLd1ITFpSGubkLkxC&#10;L6ze2kSkM6ovtxlIMtjQMKJ1YZL15ibUHjJNLaFbRfEJRihJ95D3z6GCkCN1cnZ2Qz7paaqPmNnN&#10;0shMvssFUWSzyyt+J9auhjcVk280ARGPMPQaML7DtGrEtd684pDOxl4rF00kwdhn2Ots2HkKKzdW&#10;DShYhOaW6MBebOt+gkqNWQyKiM6redYmDd/AhqAKJzZBgLJvtEYQT8pCMR7fN/RkNnSNJ7cybEo0&#10;OzbQXQjRMdPmMkLXLPn3csdSJuQDrU3pAY4Z89V4WxrBuXSirCYczsU0PErUqkQ/BLJvSJmLnO8A&#10;jYV0zygYaXaAdYzchijxEfVw4KCNAimzVi4QyBxqQnsKmkAxPmESn3NAm9FZG27nGEoA9YAY03YF&#10;tQdXVjbYNsMKRd61trEdr3klfvbQWlYTFtv5QI2yzuhtPA8iLyshjojG9T0GU8bpFIwzO2nDGamV&#10;Ct3ciLy6bSxcrWaNzDRudNrkiJ31xmqZEVpEDIL2Yu0zUrKryvR6XSeNq/KiRy1CDoKILzagW+lt&#10;2awDUhI/xGZfEiwPNrXDukGu+fZ774fbt/fCvXjmgbKGM35g5HfuIWWw3pEMaWqjm0o1Wh2nXo07&#10;mbXOEmWutvkGG4Omn5Jm5JOD2sEzIyeY8+T9kHRgExj8nRFRLULrYbhVmZ4s06DcTr+SUUjajYne&#10;29h8LLhZnGe9OIA0AZMjC1F8+rPcSMCk5cf4ZJT9jUN62cusIJbz3LQZEVAYreN1YaCBNPdq567B&#10;DvCZ6V5yPq/SIJFNypoOuhBDx54uHVPQ1MDZQG1JrNEYK6fjQTg5fEnWAs4bnKOHL56HAnqix0ex&#10;oEahGHPP+GeXJwfh/OhlWAM1NJ61ebwm0GOhtUXUGe7pak46ZGfEGyj5RDrjrICGFTS84hU/e/Qo&#10;3NrYCMt4jgMxiPrg/OiYQ8DJUDFATdyWdYIcxSuyYdD0A2sEKFo0+hCzcA6iXkHDBwYxp8enrO3Q&#10;NAFTZz6/4nk/oGHeiKYc45Vh2Ih12Er8LLi+Yi/mHialgULSdl0ur43EHRlBX8lYplkQSDLIpS05&#10;sBtpv15p4CXGA+oRNWKFqOe6LIRKRnwHXRdnDE2MMskFpBxkZB00xEr8IX5mYVF91E+oV9lAdPxS&#10;Uy3l0MrVhtatpIkH3JVjPEb+zqZvJeQfzjfl+GowZqWRnQMbcGRZbzyZJW1LGyQApY36CIOSZGyB&#10;WhLAgZSvA5wyIltJNGQO1eNnAZRBR2g3HIhkRF4HQ8p4Pagxdc5JF1oawfr/sBpaP26dqDkg9a5j&#10;/ofPnMTnBv1t7JnreO7/6E/+JFzStFNGJaNKNReMABcxd7+4mvM5oUmZnkHh80do0srmKE2PQMX/&#10;hnb1xkAf/0Dm65uvH8X9XIf1aayBYv18+9ZO3CMdNQfv3tqN/73L63vy9HF4+913ea9ofK+ur2tw&#10;HZ/p82cv+KyaHpWbM2dKck1kKhUCcKAur438pQwJTb6Uk11enbPGBovvANp8yIXY7Ao9+xA/h3cM&#10;EMadnV2y8q5hVBjXB92U439PuTZzD6JzMSNXJgZVqbmbdKQb645Sd5p5ohCsmfXVEf+gWQ4DFTDO&#10;UPt/8fkXRPbBXOXLr74IG1sbrKdQp+JcePbsGSnKs7je0aTE904N/MKaRuP3/sOHYTPeJwZSlBWI&#10;v3f3/j2uzdP4fdCBbmLMePDwNVLrs1IDwzfffDNsxveE2PT46z+Gnbhuh1kVLk/PWGthD8ugaioK&#10;N+QICrFCkpYDgDFNI1bafCEqPofKFXQQr0T7h/7etTwU6m7ZN/nwPAFCocN82xgll7tBpvqitXs6&#10;wCxENpvRhD4Y2RwL9RwIsoJmn5k2RPHWklmTe2/NBiAox5CLaWk0JNRow2tSwxIIfSxG9NrwrmEa&#10;ifhxGWPZ/sExG+S4XRpvlNgHWdjbmoY/+8nH4Z333uSQZ1Cq0QlZHmgBEsEJ9DPquru3Nj5Zkp5b&#10;c3qNpBiBeDsmGigGoceVaC607baLHEwOgKih9XNV9g5cbA6WmnIpeW4Z5M7Oz/nv1N9ZykUXnGg8&#10;KDRSptMxE+GUYCZdj9IvGM22q+sFg1irU9hdXQt8Nq2n6kIfoFEFNM/2xpSCnW++/lr44zdfxYc4&#10;CC+ePY/fOaKmGwLKEEidGJyA2JtQxyHraaC5i68FxTtXGeSwiBAEEKjRlEMjBfcwGAx7wVj8e93U&#10;PS0Xi0UuNmpYnl+dEbqvorc0jDijVhc2D5AWFHfHFObqko096A0exyQAVNScArtwkZ0w0KSmKwIv&#10;HdsQCDo1SgtScuaiNs3rHpYKlGHnKRcQBuhm4znj30d0gxtQqHPOCYuQT2q4SuwZyEK5Onbh9p3b&#10;REflRjXgnV/EexyU0vMjZ74VfbmjG2JJBFVr1EZyWzw4eKnEYXNdGhsogOKvaLghwWBzjrB5Ub5y&#10;Q+ZTctca9Yddg8ZFcuJBwYXGHT4bByCduECv9OCZzbfJWKifTg0bHEzY6Ehy9H5NOeuEIMJ7E314&#10;oEaokX/ZK8m3NPmtEWWzE+hYJK0RoM4AS0aixSYEzCQuLuNz2Dc9XDqA+Fw0NqkFEG40lNCIxTvQ&#10;zy44yQK6Ec2kxpolScuktSMv3gWeZzBar2kkDNqFGzMKmmEwUWl4H7KQv+TUozKkvOJeXlisO65B&#10;6GhQtwVUuHNOcaAbgcR0c3OLiQGCF5wEr5A0VmruAdWH60WAvb6a9YgoPGvQmdCQxGHIxNnwdSAH&#10;IWqNKTKMaGhgsBQNfsThRENnu5DMNaDjGfcW6Ktwp6WWVrzWh6+/HlZjAorfQ4F9/8EDCtNuxwOR&#10;ztoxLiJx54AhCKWD9YZmI+LkaowHeE7XTLLVdBqZBi49mIYxr7DDbe6hiO5RQt4S/A+9sQypMrWc&#10;ytok62ydIBY2tmIXpUZaMChkqDHUSb8q6f8l2DkptG7kM4Fa1Ka+FETjYaJ5ZTMTHYhyiWbso4FJ&#10;Z108CYsT0UFkXU0NRWmWtvx8HGKSYii4/paOg1lKWpNiXVH0zrVyuBcaDAkgXe0yfWdrHSlOgMuy&#10;1+JLVAQ54iUNO+tzmfY7HKkR21hvj8WcUSSlkdjpPYgmJCQ5jXNK0SJQeHPA4FiTu4FKejzpaIWN&#10;brqewpbMprJk3vIKtTFz0Sojk9zvXqVtGmhlpva2th5tTddF0ZMQM7mLHaE67KaZinqjXRK6mEhv&#10;Fh1TodLmcnSTDowGOElzrXKziw0ixs9ZLzyPpjCeJQpc6loiJ4BDOUTJ3cAlsuBakhad5f5BG64t&#10;jJ/0+7C3EJsQkxJFmU2PQmhqmgh4Kp5R70ZNNtLpjTJOzoeIk52184jgHo97wyisXzQa0fwk6tqD&#10;i9aaX1iRXOOmTwktKB1YUmo9Wc793pZ2ZsZ/4/qFZsr7dYacqbEuJeIukJSiJNXOASSIzoZu0sns&#10;FJuRd6ytb7Cokj6xGlmI92is0YQlK6RDOxgxzkHPbbq+ydiBxhfObg4O4NA7XuU9ZKbJa9Awpn4O&#10;/mFcsLaqzDJy6wVXMkfI1dBODvMqqrVuRKsf8JqVWAv5lRllnGhZCSEpZJYkCyQDkOj8SWg/0WQ6&#10;ozga072y/jwNNLWRGU3KK3qX7Cy3TlvZG1ElDNuQ5kZoOqz9oJp9zM1qOdkOkpNjLKh+8YtfhNde&#10;e43vE8YGOAdR2GNwmfZ2Y2Rt7v2uBp1yVw0yAtenaKWiwfWD/FbalFmiTlu+JrOJHhvbZuLQfbR3&#10;KDf6xjqU+B9QJrmd6u09xGtLJkvJyCppdWpI1fVIqmRSk5qLudF1fUfRJkOkfuaib5Ven53Rd0Td&#10;LGNeE9e+jAKM4E5DJ9L85yG3wijWEOJPZp3ZnHTaeY8gTcOcssj7Zgvy3D52966BHZtwFMkHqwLO&#10;pnHPQwM6a3V64/dPjw7YbDuF0+NQek6IV5fHJ6FAPI310e5uzLVjLoNm38vnT0JMb8Lu1k548eT7&#10;sB73LRoxHBb7fQ8Yx+rw8limEtdXcw33McC7js8AIu77+2ENtPC41//x7/9zuL29Go4OnoUCexpU&#10;vEqslEugzOJZCVkHFrDxmhFTMzc8gHICowPsIvx6Cu3AWJOACYN3Ayro7z//PVGAGBidnZ8SvABk&#10;OZhBiC8rG2vMGQs36xUPBpYXyYhcJIsA+sDItQsN7BoaHUnsnppohRgfyLmQi4DllExmcM3MTdCU&#10;is+CBiCm3mKgO1mdks68e2uXa4RNroUGejQCsgwAm3mUNZHLL+of5DgzSoqU1GGmpviK9PTQ7KBs&#10;Be4PSEsgHCE/RFZDLnStr5HNc8ihZKJyYxhM7b9SmncAR0gWo+wZNZQyyWS+h4Yqzt/EaGNzb1Dy&#10;Oy7Y5FAzAzqK+DtAkU4MtMFnS6oo/lOKnsocMq411BmHBy8JckBN/eDBPTaMca2oC5FfJuQizUDi&#10;e0PjGqjxo+PD8PjRE6L/ZvF54jkNx2LccJ3GMxE5AHIN5IjHJ6esxzC8eHFwSIZdQnKKNl9YVzTr&#10;te8SY2rIPEOACg5DqW1e8Xn89rOvwv/8P/278Pd/97fhJ3/2k/D0yXfU+UVNi3Py+f5zNqnxTO6/&#10;/oZkrs6vqG/44QcfhtPzs/Dg/v3wIv4cz7h4TS/imsb/trbWnSssCEhKCEtcK9Y8aqONrU1KES3q&#10;GRt3G/GcTmanFVlNJXMxrA3Uuh30VtkcltEphqFyQvbAhP4Ic57bSaOZ+mwjOd5nQU0vNIWxlhWz&#10;it6pubYcGQwmv//uO6LfHr7xOtfa8fFxOI41GVDiT58+pib6y3jfMCSFvjQbYs5T8J6IVovPAxRh&#10;aAGi7/EyPhvk0sj/aCZqFgQALsh1qKkXc0Gw5oBQZP6a2aipjbVSvMeL85N4HSeWcghhsjLl3sB6&#10;BMML+x0I44Lr9YL1DZhiuHegX2c0kWsYVwAiwjl6enZhJkChYSvqma6xnNDA9deSw1D1H5Y8W8h+&#10;I2BoQKZlXgpGN0w04iB5GwKNWLMGssnGRnCiKUrquaWfqBtIJlvXGyiyriIytL6RCPIAbjCu7Fi8&#10;oE8AmnuLuHbRdAX9vqa2qAwRf/zeW3HNvhPP39UYc1oiZVGrUn87kxwSmox1EBOj2NtZ+QT6V0jK&#10;cdEo8sDZH4xKFtns9LNZUNLpBAsSRTZcS7CJkIgAAXIegwIQRNiI42osLatl4wWjIhQr8ezijC8B&#10;i4iTRybIHaHGmJoEaudtisZAO/FhmBqNlabuaBaiWUfn1XjlMNtAO1MFXKDILaYIDfWl4jXGh/DG&#10;aw/Cfkzeivgy57DXjk9rLwZ96F+wORnvc31NRhwLQoyHzDWw4DDdwvUAtp6mMQi2aAzWhmhjGtux&#10;q38tN55lTUFHbFr8ioOLWkK49/mM2kgIujhU0SnGP2jiCWkxYzML3wWDFMBcCZvOhWJAbxXP/OL8&#10;mHDgk5NDFnzJsQoJChIwPC9upJhoYLKAz1k0c9OVFiqKgIqwgzAXPDVQ2viMZqZGlNQsxGkAC/Kk&#10;1wIhS7xPBLCFdbpOz07iSxAFpTTcnO6KRsFRHwXiknHDUiemu6EV0jnO0PfWlJFgvTls0uOYJIHi&#10;C4cwHOho4GFd4XDkvWADWquHRVulpgyKFgTXmrBamadQZBdaftNxT3nB+7qeaQpVZiUFzUn7ML0Z&#10;645aG9T8EoxYzpKG6HdKXpZ2rkQgwRgS7w3JHZAdU75vTTBlv93wmppOz2Vpaq4g+qKgAAlBBAvQ&#10;tIvWdJ1CSXfWOumr9A7j2kNSvr25xYnvmGYuMwecikmU6ClLTyCzfoIXSDGo1fC0+yuRsTh84s9J&#10;VFhTDBzWNZFGhR0QB3wW17Str+y03Yb9g0M1ftDcQuOkFfX/zt17pOaOaNJhAXvTwY5iQIPrN/53&#10;Ft/t5q1to3YLauwl/SzQ4ECVQbAHGghuUxhAAOFXOwmiIQ40QtH8j78HZ0agWnZv3YkH1h51DMYj&#10;oDXXYoEdY8HaBhMHHNiY6u7u7vHQASUB+xIISzaPoUcW7xdNVUwp8WdINEB1HJRqsCEBm9dGSeca&#10;UJA2g/dJSq4o6DgY5pjIuRnVdNJGqped0QW5UWlJ105FUKIe9uYWRGkN9bnWtCMqJi964yBObF1E&#10;19zLaC7439EEbNveARvFCpKzARG/DdEAnLmyATgnPJzTr1p0Skw1aXBhZEkwqmHOokcJCFEIHTmv&#10;pu2o8CJyqJBZDRstWWGHx1eLxOBEXAdsbV0nOqbWctdSI01IIJ2dRT/5zA3h73p9NZeWySwjE30x&#10;IfMyF+EoLAtrTVGjI0+F4qI3HJAbunSecgtzJ00QDqLcbM5N+WCBbnkL9fn0OQ2fjZo7bSomu+Tm&#10;mFlv0HHTSCchkZf8Va+qkSFS11piYaGC36henLVMAK1717rpiIlrXihmdqYcU0O2EBo5z7sb8X/S&#10;dGs27PB3gTCj23SmJgQSLuwt/AfWEOlKcW9ubm+KBop1zmZz05t6dXZ5ZbORa0GoPOxlngc4l4lE&#10;bfmZyYmVzq1GBJRVaS1VUTxJ2eOZM+9RYSOilYV8YNMWDY82WG+wsnkYzqKcZzUaKNw/9UI6Um7Q&#10;UHPU9DLqDZUDu6JlfYzHn1/7/iFeTckDosqHnPhWhUwVEDdA5wD7YTiAcdQKEXzHJ2dMahGTOgtd&#10;I/nE4AFGTVMipBs2sDLkMNhr0KrDUMPOk3QCbLQPiWAfyeyDyM5SaI/Wzq6ZBX+TvmDS1mPCy6ZQ&#10;abRWnmyee1QVETRu2CQUKhtwnWjuQqUUvfZkYWMyITcrN1NqF54eCnQ35ja5HYhpaOZmP52IQ96b&#10;HbUeIGRdAocqdlDvyGLq4+naDw7ZV9pJEzEGg1I2h46P2VBZ314LDx+8Rr0tCMsXpSjQXONu+qT+&#10;VNKiK4u8Hz7w/PKwKUt0WD/fwppZabCdpGcy6+0xP7HDJgdPfjfIyQvvteREnc4lmjflSWc4yAHT&#10;iL7QU4izvrHIQS1laEJPlUtxkjHZzs1q2KkxmfVcZBvFhRt3c54Ny7rXGEWNgbXfeNAcrCeL+NMk&#10;h/DWuHefMaRwdinOZn3TgZTJRiY8RHnF/TwBDffwkIXWZcxrcW04506PT3QW+r3AaRcjaYoXdBqi&#10;ovG3CRONmAvNZ1ccZHII0an5hziJQnkJps5yRgBAblMk3A80w2VOEd818tV5jJMotuPznC10JtQ2&#10;aAGj4bvHz8PtvU06gbZ5FfOw2xzY4LPYfInFOGSBgB5CnQdTPPw3zPqgAQ5kkJWvOORmHryUvjEO&#10;xdu39jiIzWJABQsGaj8YCKLpidwKw5e6k3wTGxJNR9115n4+n3mudj5PuT7yXncajVTJVuTMd2tS&#10;KpfKqcyMgFmh0Hw8Snn/NEvqdMZTooI110BDfQndxvuNNeXKmMiuzrp/uFmga1K+MFsoT5aeV86G&#10;C+uJSshyUDYz015Z69B0pvLgUMwCon3iH0JOSJql0p+nUcrVtY2gCqF+jEzkfkta53HPoR5dzmsO&#10;7FN+1Fi2SEMea1fG/yNPlhuwKPCVB9Uw5zj3cB4NqHRe0o3Weryo/YFWZX1nTUOs/2uAd+Ka7Tic&#10;v2b+B505XOOLZ/tsAmFgkVBPV+die0CeB02hz3//+/DGm2+SOcC6aDJybtYY9Ys1kyVFUZushX/F&#10;nKL+mdFXDYEUyrnR2H2yv89a+va9vVhDHLO3cHZxSUNIJEkALezt3Q5ff/1NeBn3wutvvBF+99vf&#10;hdV4D3hXX335eaxB1mMtsi83b7mkscbHs+tNhKh5LjYZTEzmCzHmyIyIaxs1amn9VKx7Mt6QUxu5&#10;CZ1k6OfhM+R2PaIbNM5OomsLIUWTliv2J2WjqhvdatauRg+jLg6WFGkNrEJNhHuoPXg+tIbg7Xt3&#10;2UD78ssv2Xt4EGuyzz77Pc1JoLmImLC1sxOOYg0HMxM0zRFv0FBrKSmlpj0a3teuMYFGA/J2ZW2F&#10;ZzNkA6pMlHQAPe7ev8uYQpr2QM1ynGOX8RnAwBQmschP8S5R10EKLmn9HJ+c2FBmKFRmfJ/rsc69&#10;c/cO/SBwzxyGBJn+YZ+Bwp+0PiFhlpm2PKrkLo3akAham+spLxEynRJI1i3unJsnvfMruh7rDOYA&#10;ObOZUyN2FYEOlcAdePYY/qrJ2fVnNM43arbapDOk8xNOujGGEky1kKMx6sHzuI/xIwDjgY364/ff&#10;D/fv7HGwBKT1xGjL0rrJ6F90yRzQJn3F3vbqJwjc1Hloa4tw59aeyvtDkhoZpYsew3oRmAGvxGZi&#10;MUdX1BG52VjUaGohOUBy2xrZRMMEQHkn49B4ihuMfpJAixJwBIb9g5ekyaKxFZIrFw7TyvRU6NTh&#10;mvJgfYVatu+gGeKFA5URv/dW3OTvxA19HgPUIh5ua6tTLjgc0EkoFs2m8WTExYTAj+IFwfv8/FK0&#10;IX6ehI25Iak1N+V1T4jqGnBDgIaLv0/tMidWoC1jOla564tDE89jQrSYtBJWiTbKWCRVnCwFOgNl&#10;dgacU6Pvig1ZJBcsfBwIYbRRUZRWnWw6/oFmG4NsmjYhUNFIIehnqBM2qGxEcGFkjSayAILCLAB/&#10;DwfbYiktIUzvECivLi7VzJgtFIiKvNd3mtKGPfPEehnOQX+8uoiHwItwEhMKFDYICljIVxdChuAz&#10;Ox/KuAoUUDxgcjlM4vM3tzZ5UGAiIkh/Ew+yU05H9mNwh7Yapo6wLOdEDiLv19IvAJwasGtQgSEK&#10;CiqoKH3BxhkK3i3t6Wd9U5aJo80lQDFDEduY4y8nyY7NOjLIWhUtWOt0YDOdCdMdmtyQljBgAwLr&#10;QdQ/HdRA42Fqj40KpCj2Y2FB08K6Y/h7I2t34HPRXMf+ODo6iuv6jO8C3wuoOVB0CnJKgOhWFL9/&#10;vlCTb0mr8arXxUFgaChOnbNYFbVBTQE0vyubIiCglW4GLDmRKjixIWqFTVFpU+Hzsb/R0KPGC5zg&#10;QPmPaxZTGyRcR3EtbO3uhBGaZSxIRE9G4yazIRD2CQ7dKhdKBJO8Z0+f8PcQVJ8+e8r9V9EEYCKK&#10;I9BnOIziGsP6WIHIffy+zc1ditDv7txic+LW7dth99Zd8HvjtW0w2IKesWwtHowpS9ybD15/GF57&#10;/XUZF2D9Ujj3QtdqBC9jCDRGFjM6keH7RVmUCzCuEXoluE66TrZCSLDBW0tHUQ5+cq1mnM2LGxfY&#10;LOt1Jelea7ru0Ehqot8aTZ+p32WRdSLpQuaYULOpR0o0hb6Xva4pmoALXG+zoJsf9iRQARDCpwlK&#10;LYpla6QCr5sNwjkT2jkRB53o1EvRFdBkSvpIiSo2pmhvK/c605KT3klC6iXUCTUv89x6JK21eW5o&#10;HnkQgrqpGze6Cgs5J2pXYdH2otfeodyBqUL63sJNOTfbqP2x6F26erqpzasqmurkpkIrD2lMAeiM&#10;HkhNuNbSFklLVp+n90Eh8fzGmTSJfyfXR6IFjYBM9565KZh0+fhc7UTMhoE1UhN9FEsHg4b59Vya&#10;jmhQEi1Qhel4RU35wmgcG5YQZZbZeIO0p7zXZ8P7xkXQ8Xq+sDaYtGmIeC7kXrawYQ/+nAL2KY45&#10;Roj+UEvr19pqaOhdzyQ7gT3YOcYih6CxSda6mS3abxoQJTkMoLagNUSTllZ6qIrpDalfKMgwVRZa&#10;WWhrHHhYr9g3iGVXVym+d7w/3kNxU4zhDWgAokaf6CSm2ieEmnUH1eDQ+x6QujTi9wDl3tjZl+jC&#10;pbRiFhRRn6KTFzY2t+nwDZQSdhvO6cLvBXlWoBQFkHly24bRxjDmITP8GWI+ZREm3ANEh4yGbFSy&#10;GF3R+TnxkAW0XbrpDZUwtj1CzqhQ30tp3awiv6GaM0SGRNPNerom9QKN1kvmGnimqYGTKO/4f2nn&#10;3qXR4VnCcGZGqxgRW1jGIRX93Ed5ZkRv6J0yi6QpmGjvTqrpnGd082iy+oNp9iWTIRS7qVCfro5p&#10;PgW30DfeeiO8++77ak7AiIOGWzZO64ToToYSRASbvmowpYoWo966ruuNkIL1gs3w72N0QtAmtF36&#10;bwQp6Zx6uGEn1OQkLFM9IZGkrZpzT6afpaamm9VC3BWSG8humrPMl/Kb2J11oW9I5gm1nAdT+dQw&#10;TuZ+0J0kjZgyOWK4yOzmotfRnpmy1dqMSwNT0815MYHNkSRqKIMAFba8JzR3qoGacYgR12LB4Aw+&#10;PTwI//yb/y988N7bYf/Js7AOHU0j0Zo65jxAzMWfadDsxzAknpcowucxV7g6j0VcPPcvz07IXJE7&#10;a01EFc9rILdwxqIG815D3ENOg/h/fhmL4piv0T15JgQm9WghgUT0U0V5pulkwHxoVDZ9MYumAb7j&#10;5PyMaJ2MSGVJKkALmgOBLDA/33/xgvsUIAetn4WGLhjKxrh/cQx0zkF4/uS78OT778MZB/OnrJXw&#10;LpDzyWjL2r3IkaHNV2oQyvPFNPS8SDmScqLzWOhj0Bv8LkVlXZhhNlQOZPp4a4T40nl7FnLTQq27&#10;G98XUHioU/BdQiO1HPxj4Eq0fDIBaSVh1LGh0jI+lmRpjRlvSI/1MKEzAp3GKTOBEVjHINfSh/Fd&#10;XhNhrkGhhvrWcisGweK/arwzv1FOh6YNEHtD5tYCQrBximYaUEqFnKrlpdZa1zwzKj7WmfFsAbMO&#10;P09jiPmSw1Y8A8RqNHxxfmD4T8duM/kur654FgJ9VlJvdoXnOHTKEnV4lXrjolGiBsHwGyg+1JCT&#10;iUAuMM1DExi7FXk0NB6/e/Rd+PCDj7gmiUqMz2BrYzMcHp5ycM91Yk2HGx1NyaJQV7eWDBH+/epa&#10;2vfnlzM+65dHp3yve3fvsB76q//u5+HF/kvWyWAIffH557Em3Agvn+/HNXvKhtbOzm743//P/zvs&#10;bK7H+8koTXN7b4+gDdTf6AEkAz40VdgAg2QN4m8jZgE0+fFMLs/PexQeEI/UQR4OuL6AXsMfQBqE&#10;jfq2seO0nH5xDnQ+1xAEqXPu6QbWIRpuNHiEDuJQBozMZWgAMuSaQ9xDfoEYD6Qzaoy923ts9GFQ&#10;9tU33/C/d7Z3eK4c7B8QYIHa4uDlIfck8qXzWO/sxWdwEmtq1N48n2BqSprsJXOLJEkE5C/rg1ZS&#10;Cvj7uGfoUBaD0gy7q/DRhx+E3/7uU8YbagzHs29lfS3+OhEDyLrqOANQQyE3oXSYpajmRPLOWMui&#10;vjw4PIzv6TafEyjkqN3RDENzt3ItMSBatOv1ZIN7INIkHxIUQvk1y7OoB6K9NJrcDLG1d+ak0J8d&#10;nRBVTBMRIOgX6oUMx5LggrxVbu8HsGnmy7kNecT2Cgmh7IZ/MiFqPUAhtb5RHox9QLZYKWPFN2I9&#10;OlmZhI24hirkaNgrbddXEoWlU7pWKPxgGY/iwZ2tT0QxU/MGQZF6QHSRqpnM4kbAi0fBBF5xbkts&#10;OoWcX/PggKsNiv1A0UpNOmZuMoxpmhD4UCUknzNY4WBDkT71wgcVkWhCaJNVmq6RNpirkYgHsBZ/&#10;FkGBqLt4gK+taCpgdGhYj9eRdZq+4aXjhSPQPHz4IFydndGae4OQ64bC5GMiHDR9SaYDEnOWKyqh&#10;tp1wFq058aIsD5WE55rU0/rdyTufAychHTnnjRs7CKAvnj9j0aXNpUYOBJeTJgiRYbmeOYxTEKRx&#10;cEqYK6P5BkT7MfGXQ8xSk3hP0/FMzi7P+d4gvnpNEVhRinEA4e+gY45JG6YfuE46QNnsBIUATvjp&#10;yjobZHM75OBaAftN/y69IiVC2LRwtR17Y2SEz19ys2JDpiQRTT40/2B5XhgBlVGz7qrX3Sic7HEK&#10;2wZv8HlIda6MQ+R+CwehW7f2SGlio5D0ohEPycqH34zagws+X2iKwM0Oh+fBwUF49ux5eLn/ggda&#10;alrK+XnZCwRTY4G00KUL6YzXhuQLmilYJ6BPjMixr3ptjaH1FHAQAh0qEdGGgZd6YRQOF6UTdKxE&#10;SWRSZ11M3AuaSRA4RzMYSYWoPq0bdoNe7wjvY8qmfUUqLA5mCp23osbV1t1C43XEBEmORZiiIgFC&#10;AxLviRqZowEDEtE7WbDxgZJuPDsVbKI+ckoZAy0a3WqGCJHD6U/c4/sH+0SP0Mk7PldYtw9B847v&#10;nI6QCOZjGZFQ26PUoVeZpgP6R1ZIwy2QinNNHZiLmCifxIMcjXsaZ8RnryZrxokO9gfE6nd2b8XY&#10;NA17d+5RTLorhJrC85iTJteF53ENUAsIz0WcHv46ALU77hEMQXAQLls3K+L3kJqXZ1zz69Z/mS1m&#10;RJ7SPGdxrQOXqOhxj4gpjMpEorJwQdDSsba+QWm0CvxsDORy12UiXIumLHmEhp/fWBYA7wM6Fzmn&#10;5IUNCbT+pN/WGHEhdAIOCCTYdbxmJC+gbRUspuVsh4QVBxsLKAgUoylsraAEQ0cKcg16NRAUQF4B&#10;8t/WThbbvuhE3sNJIBrXtWDzMkYJbJ5kbnylgrMwDbfLdeC2phDn1iBMU39pwiWNRKP43ORO6JJE&#10;taLhRdNYl0PBRM7KRd/Q6exiW7iA5Wf1+li5kTFGwrZqQrbtTbMupFmVY6CKV/39ZFKF8yyzQG+X&#10;kMusp9teOT/LlDBpYHBj3pF5Mlj7WXDg1WmSnGh4wYYHiPuI620bTHsasNnFsziZRWfSCVLhbtQh&#10;TTZULBBFh4EdJASGJZNbFFlECgSde5zgLoQexOdSrNyJZuZh1NzOvDQBKwduDpZ9Q49O4ChoTOEn&#10;hSUhscYjvVvT9CkcDu2ouTRaEuoH0gf9fkrPB6jyoSQYqAnI5l6j4WOj8wYxFo+e6xLX5sEGYrWk&#10;BDTdxSKeWEMHRQziMqlf9Y12H8+0NiOqpixujGRmc8mfUCTdDWtSL1EwxqILqGMaAMV/347xCqg+&#10;IPWA3kNxuWhkMtHafbfCIBJaNjQNKNngA+oefx/XRT3VkRx6gSLGuY9EfRxjGfYhEue6FTIbMS+T&#10;qKKbdvkrjTdrvVmPNjPNNzgRToPDzHsqIQkbP9segc4YUDommJbb3bhzJ+OczHu6p+TmMtYostIF&#10;vfaFTBsUC3LT9u27JP1NF+spkVY9pMbOZPrDafbJ/ExFIH6FHAsGSz/72U+JWHjn3XfJcgGiA8Oz&#10;9HzaLp29GjJQhiN3LA0anMsFsOs1+1Lzs8hv6LpFj6Zs7VqsQoO0pcHAEg4L6x9aosBnCFG1PKPt&#10;iuoGPdbZoCz7QbTWU9fT8bGvWyMOcgn43eg0JnSdc5FkvnZTxGR+bnn/LCQNNLCmaKaiL+b4MgeS&#10;xqiYBktRzBJquCyTT97Nd2Sh14FMTUf8RtITy108Lu38SIMBsBzief/86ePw1msPw2M4VlKGoIy5&#10;7jEN8sYxdh69fBZOXr4M01FJytX1xRnR8GjyVfFn0Awsutbvow4rcY8e7u+zcbexusq8HrUEZSWI&#10;LB4zt+UgNj4vOG5D02lne53DA7AytjbXw/ODU5oVrExjbh6WRGUVRlaipsP9ID4h/qD+G8MwIl77&#10;jMZys/DtN98y10HujqYGKJ4cXOeSajo+PmXTD0MhCPPjeZeZEIpTDlk3eb5MRhMO6RFDce2skfji&#10;ix4NnPRms7b2eR4jzFI10RRmIKsbahwnuncnNtd0LGd0IISAMsvyG9Qvzl48O1DhcBaPV8akmoZk&#10;LBV/FG7BRHsGFfdDUupHlEHAYAWoauh+lYOh1/fAZ2ZnN3MxOgAYobGdDT4Qs4Dcujw7p9NtnglV&#10;ClTcFGYQpuTWC7E68Iwp39SoSd/YkHLB68wp8YRcG2dm0v1GrINhJlhmqC2SLuqwkq4hamnUA0AG&#10;Y6CU9MZJQY7PgcAR0BYp6VH2SFTSVmOujmcLBlyw9iA076AlKl37Luy/eC4deUr/rNBsCmcpHOiR&#10;O6GBc/fu3fCf/vr/Cv/23/734eD4JMxjjvn6G2+y8bdBBlrD8wjNtfFAcl6KV4H3gTo9ofRHpczb&#10;ctInl72rNuo/NN6xlqF1i1wCTMGzs6Nw9/bd8PTJC+bPuEd81tHRKWskIBMLD6ke3rsbfvPpb8Nr&#10;D++wEfT0yROauMAUBs8U0icjN1/xPgnewBNv9P5oJhn/HoZqtXX7URfDoRrP/yTulRRn2WTO1JjB&#10;egDAgo7njRCi2CdgNhE5al1l5PdymBdam8As+xQAMYf+hZyV8x7VleRFsOfQDwBiDtf97PHT8G48&#10;X3Z3d9lwvSQ6c5N5EtCOePf6LDUYL4mkW2e+QD1O5BC1ZFhW4nvHsBXuzNSKBL1/a4ONZKCCibTO&#10;Ot7Py6ODsBdznH/5l0+JLoSWOuI31uXqdI3OwCPSkwPfYxMUq0GTxt5YuIGJvV4QTTmnSerJ0Vn4&#10;85/+OfO94+MDnn8XlxogjyZD9pXQj6L8Q6fh/xyu0fF9Yn8QDRhaN181NODPWlaJ7uXx+vEMEetw&#10;jcivwdosB2IBMZ+NvxfyrJdUwTlC/cl4n2AhJkRmkjDikIJnt00Wsd/nMjFdLlRnUIYjE4sS+Q9Y&#10;tkBa05sBw26bVLVGQXZS6OgNefJCZ32xszn9BN1kfHBuVFjuriO0XRpqR93oEWHBsQmzkFDvfF73&#10;9CoMFKpcDQiaO8SLQKJJQdCJFimbeyurfCktH0JFUXfQUTM3c7KgYndM+m7OhFhTy5bNECBE4DgC&#10;N93MNMqO9Dq5qazAcYmJBRqFQkW88+aboqox2R8wkGysrzKBoBFETKCmaBxajw4aAEgKpM13JffC&#10;SrTKnEikgcU8a083Syal4IODa/3fmHuvJsuy60xsH3dN+szy3VXV3eiGIUKASI70NqH3CUWM/lL/&#10;Nk3wbYYjBSkOB0QD3WhTvip9XnOM9mfWvoUJPQMCo9hlMm/ee84+e6/1rc/gZi1t5EimGWW00r8j&#10;IAALr7JRJBNpCHDObECuQ/SKgILuCSYkmPCiIWngRxGJMpWiv9/kTRvA4GolZoVkxAseIKMnvpq4&#10;ixmDhgWIOWj6nROE93NRiQdhsTggw2zobToPOvj7DwQzkxtkUFNxuOFBBxCFiR/8OpBGRFAJ4A/Y&#10;WEiErAJw6IuEiag1KK+D2DQAScCcYirxJD87JErhAYJctbf/XEgyxqSkRawXND7HR2c8vPYB6Ixq&#10;RvC5FNld8WsZppL/EWERiPoG8AfQApPL9x8+8ODrB028xyQZGzblFRvnO/lD1gIjODkbBOKCqYLn&#10;BMaq27UKCDRZQf8mG3DTu0jcpuurG5pDU8q73Xk1VZY00S9qb48MWaXkSi5DtiR9ehKlr40ZF/v5&#10;+aBPH3xF+Bzcpndv3ymYoA62zlgM0Mc0OQWr5QRY66rjNILyNvtzqTlI9BMMDydJHla8h7O2s49S&#10;KlJBNPJKCWtYON2hUFwuCnhKgLkSawjP4Ui/RFGzW/t94fl7n4tfAGlbM3UaNxRs+u0nRDlk/jPY&#10;jTgMASQ2lZgkAOD2Do/TvXyfD49ORTlH2nb+jovrq/QO93ryPcP0brvmHrXKh9P17U1pBNA84KDA&#10;9YY0AQchp4Kv33B942A/ONyT9H2z5l5x4zCd1l5vvCbBmp3kPba11EheVpKW1k5Ww5rkYWA2C8Nf&#10;uC86rZD0cjEMgoHBhFgHrSTvOWKIScZLr7O2tTneRHkugjcm+9jVNKke6FPBA6YX+IRDk2Ecw2gZ&#10;pYZB8EMcHOQj2X5FYLNiaJUbuWCZpLrIm3EPWzf5Sl2sydQI2RYnZc2OBZIcFoKv534ym/nzJAOY&#10;lcG41vJBh3g0Rs2cCimPHCVcRzhGMmsljO0ne8FWlvWSleLmVgQYybf67ZB2va+CjUriZBjS2zge&#10;962p5LUnf8ZUwIjJ7LxIw5zSLkBk/Aj0qKa04//5e9nQ1AqAwGfd2pMVwzo0ZwCcURwA3EAjgEJf&#10;ANVYmv7KSWBsZpMYhTJ57ksDvKR3a0NwnV6Q9gxszMgM82xck4VTWzc2Sw5GZXiS7THxb8FnHGxj&#10;ehP1CsfgoCy/3p7T5ZInnUwT3NwWq4ja5zneE8OWLIWX1DixCOu61my45JphxT1rslQ+uZDDfimf&#10;VSUs4vsEzM9Yl3RONpXsrOOktjYbcbCn4+4RFDCspkTBAH0voDrAvdZePBhqBqCcKNGt2CzhXm0h&#10;+btZyTN3Nuc9QQPTUTo5YyFJVQKY+gDqWgUPwSVmL5/FSHqcz/aU5N3MktXlaQ/Dj9nC4PNcYEzd&#10;cWgpj8jWUsx6F5hRfSzxbD+SjE4Gc8QEHy2bq6qqMCqbtinS3OSwDj7zHhSGN2Cwcj9m9YV0K7za&#10;+kEJeniWgmVYO2QFn0cyUYFbknMNBtcDRJRPDlgCYET+NcG+8L+OZ77xEGhOluWMvklPchP0/Pln&#10;BPhaX8fkIVqwDFozJkd7IQdrDwycmcPH4nta+40G+N54OFI7HIlWHD5vdK1ltdIbBCgupF7DZB2R&#10;XdKW+wyW2MCQHu0J4R1qikoJR5Jn2SjWjv33au/TZWgS6areQ+NnExw2+xusKxqyc6igM5XqIQ+q&#10;atbLcwLvuPdbW5VM9jVUOvFUQuQCDA1WDfZO1BRkwg89gdgNZZlSOOzlBvLbP3yTzk6OKdEFuHeS&#10;a4Hv/vD7dHZ6lPebW0pv07ShVdC7Vz+mEYP3hqyBhO1ps5ZH7kiLmRV9+bDPkgk8KRUS5xN6DwAq&#10;sOZBw4jzAbUTwDj6Yo6yD6pDClYrhKvpUOus0/6eGt1hM4glkvePy4tbgoM4TtCwouF9lGslqGMw&#10;kKdX3/mVFBs4X70IGEzgUKpurrMarw3AAOuGLD16oza+7wpWIyAGD9PlrAz7GitPKgJvGw405Ttp&#10;8kIlJiOGxrQ+8aAVygYAN22jECr0mqPDv0jMYL9TU2HFobU9GhnqsZjTq71xmBDDE7yWJXmTLYjS&#10;5WV/AobbaDkte6W6KYnPAdqPtqaKEAl5HV6SvY6fBWZkDGnR74CFBAAIdTMJHm1bAAPc98EDX1xr&#10;Mr66GQEogGgAgNAHhR8h/sxrWmloSXUT38+KPdrcwHw8K2Sm5uv9NtfYuFYIpozzHutgZMDmNRlv&#10;WCD4L9YW/Ozw+dAT88wchrJ3bLbqb1sHlaCvw/mEev/1y9fpk7yn/Z//6T+lzz//TB5z87nqy1aS&#10;VXjP43rhTIaPoGyfFIAIhQnk8guqESp6cuM5XS5ntoBq+Rlb136VwzKRvouwjp9+epU+efKUnv0P&#10;8xr/5ps/8pzfX8Jb8pJsusEDYYR1gmkIIH8xn5t9qYRjDEEJ1LQannPwMijVOtkrE/vjQX5GUFcB&#10;qwAGAcYfenp6ecJOJ99Dsv/pJSu22eXFpUG8mT0YZ9on879BPdHT8mmrz8p+afSwVQARGM2skeCf&#10;3jbFUxH3GlkDYO89ePSQAB726Hdv36bPnj1nOrX6FgVqAszH7y8u5V34Ie9tDIPJn+X161fpyeNP&#10;uF7m9CXXnoznHUQTPItQ2eH3+AwHIELAD/DVS/lAg+GcrzftpfJa/sM333JPwOsB+wDjFoQMkIpk&#10;feM+gEnDM5Ki4DEIFQj2vwhC1Voc8+t9wwHBo4cPuMaqSoQCDp+8f+EZfv/uA4HzNCq8T2dZbfuH&#10;oShyyEK3jJp7x1y9bVhOoE6E5RrWAZVlnaT6uO+NQT0GxRX12X5ek6+1X4yjCSyTrBGsABqmkPyL&#10;8QsGNNVeYALbQxdrFk8rhkCdfYtZB6cpVenPyQcp7J5wHuzN669x0cA0g8QNG/12K2Nk0JVRMG4N&#10;8oBCrAar9fShteG6giWwcYHtRLNNfsCZjfN7shewGYoZpIu3cNMKX4GaSG7HBh/FCBBSMPKwKQIk&#10;AS0UdPiBYQSXpLzDw+Ts7IQS1wXjuCf6YZA9ld/n3kzIO3wEv3j+nA/W5eUHbo6YluLPI+nLDQMu&#10;aNo6qbGcd0uz4VZ83yhqMBXDpo4HGMASGRVtEto7VqQwV2bRdF6MAAl6m62+QwJWvZOtiJnQsLCC&#10;tFT+REoJ29D7rSNFHtp0bIKYvAFMELPouhji46AlwypvCkwtPT7m9AWdQlOL9o8HPjkBCFRcPFgy&#10;35ykoeeBMCMA9vDBo9Kw4JCEb+CH9+dkQAKExOYCavjjJ0+42SAs4fZWr3WfprCa8gAwZOpop2lh&#10;184KzRxMhNoTULCgIrESmyuBsGFbvGgIAjeRBihQjIcF/VfmlluZ2WZQipJXFoE97w8OXQCzAtYk&#10;qcWLg6YMQ1JsvvAqwAQjknbGkLdUFa8brhdASUwS5Ik248+ldL2RTwAO5q0N51GEwLuF01c3oFib&#10;uFYzpyjSTHxMlhyLvSKJ9JqMQAC++J7379+ZcZhUWIdpeqUEx2hCu04SRACYkD7MbOJK6U0r0AqF&#10;AtMVW01UWExgnW4l79VBM4hK34jRMY+/8/SbHgB1hBVMBH9R9HHTw9Sz0vOvZ35ZCqGzszMe3ti8&#10;wZrDdd3LBwLuGQEJPktD+vaPf+TUqSkyypbPKAB3XB9I1FGoAWDG1+P1D/Pz19IUdeSzCMBvQ2Nk&#10;+Qpi0gdg75Zg3EBTanzv1imbaKwhUUASFg6nfhhsLyApUutmEwDXyxcveE2xj+Ca4usQuAOgG+9v&#10;ycS5WUk0Fm27FsPXqW/hT4S/X9sbiUmp9EKabFyvpFayaQ2f1S6kNcLRQ9J0msqy2JwqT3hrp4Or&#10;4Ql/LUptDfiisIGkt+PnmxO0H230TMmxzaHxd9iXUVRQpgsp73rtZloAH5Oq+Lx3palV2FKzk6eC&#10;1Y1gAR6qrRM5Ox508giVXx+TV50mTdCt0kEdbJ+wSJe8sC1AGe5bY1+v5AaAHohrF0LNTqZTRcpc&#10;XEY3gUrvtUm3fQHL2TkJbA4aHp9pB8MwMCd8CF0EE5xG2qtBz+QDGcMkglSB4U07fxqBaa1NquuP&#10;vK4m+xhJzoSDXl47G4epTOV+gZEA6fxyeWCpckjfbNxreXSRpli6G7JgeoKxH5r4vNRMAGvcmA08&#10;71uvrw0Hey3PbhoP9xuuZQHG8nc5Ojrge6acA7IhsuxGgumU2eU/40wKILdy4xYsGjYR8NtBAjwK&#10;onrnrZUsHYRXIfZaMffE1JScZc33EU0AAUoPFQCMJiaZH+ueVyFBlEm42EqSWY4ODwj2dmW2nQyx&#10;m+IjVlWNi7m2TNbxOdFI83pA1oxzedB5z+TcvBTmBOt07h7AvoANnti9TDCfZKcBJjvWGjxI6UfH&#10;EKkl/UfBRtEwdcG0TXpY1kq0BJMa6doYFpIVmDyktVduCo8XJ1QLkAswcyr+bAzfoI9fXSSBlQG7&#10;2onVlHFvti406xLCEf58wcKL8yNYsY1DZwo45GsZaXlNAKz249M+IN8tscT0Z9xfyNTEKpRcveX5&#10;t/9XBftCUrujAicFweRfn3/xWfrtb3+TPs1NFpgMHLizXh7+LMCJe+Uwcd11rYaBnfeDOO/JhPR+&#10;kazCGMwYqjy4r1K189ezD1X4gwJg0f6iOoH7G/0bNehsHMpH2xUDrl1rYHzmfbDWm5b36eRwKYPf&#10;bWN/pFRkvsNHQUyNmdqle1EsryXDG3s4KsRrRYsB7Rc408jYAvtsvnD4j3ysmIo7Si0USzpYw1So&#10;zJVCPtnGoxqDIiGGIGvT1S3VBQuEg+V6+PL8Tbq+PE+PH56mFz/+KbX5XsEj/HAv1ybvXuavQd9w&#10;la7evUldletDBJftz3Pz/ZKJnXNIIEF2OD/n2XR1fU6wD8Nl1Bk4W27znmfKIesl1ALHx6esyxd5&#10;n8f1uFmpnr5byadqb3/hcKeJ1xo+oBGugD7jJvdp19er9Bg1Vr7Oh/lZeZ9rqa39VfFzEUb4y1/+&#10;it5inz79lCofAKDa5ho27EyOnrVMJUYvwsHoXAN+qG4A8mAtCeSrCqgdQTEAUPF3GBxS9p/kZ4ia&#10;lwFOK+3dGG5QtonAr1Wu31Yrg9kN2VrBdmUApNVI6KsiwAvs6IN8vuD9yLBftgQ40xqHZiRb7bS0&#10;W5qUbL5Vz4u1FB6xAAzlX7qT4mnfE2A3WLlzsFgqrO761uqXmzRt5RV5eX7Berexj6mYqGMcZ7Jd&#10;gN801uOgITqB0fDU9MCDDNzRXmG9bBsAGtdtU2T9fO48aIX3WQzBUC/jfyvLsWHPBFANzyOABPSc&#10;e5aRvnnzmkqX2sAKfdD7gYAzQD6m2ptkwdRhAFdIMc6fH+xF1BDPP/uMPTD6jE8++ZSqObzvz549&#10;Zf2O9Qag8smjx3kNbAiknBwe8L1i7WA72M/1Od4jlAYA5MDK5MCaPence9bk82eTn69F+t3v/5ju&#10;n91n+MiTx0+4X6DWAaCFc53et1i7ixmVi7jmYkC23Htntg6g7QQO6kH+11v2emsOvvFf1BkYoP/w&#10;w/fEFhD4CQAz1DQAKtGXjKMG79hTQISaWU0YQXgRiEaCjKUjqK3QW1UfDcroDciwuZ7rEPtEyIfx&#10;2jp5ZXdzcqL0ZhCRIMsFd/r7775NX375JYF0+DeGhRZCC7//9rv0+2++YUgU1vLDh/e5Rn/3ze/T&#10;559/kWuVhcDQUeA7WL7o/UF8+Ldv/o3yZXw95M5X+X1hHWB/APj3Pt+HB3lvQD8GdR2Yr8cn97h+&#10;EPaypBphw/WsLIkte8ZPP3mqTIOVrGRYP7iAHq3mQ23+6tUrpWFPOlsjPLax+gt7EX3s55Lyn+A9&#10;wpqt2k2c6lA32O5rMmimOiTZ6kZZEwC00atvN1v35QrqxHogSGdLAawffC37qWkq9yhCCKkQwZ4I&#10;Sy4MzHv5lNKDz+w+EWqW/Hm0g2D9DKKZiANT7fc8jcXyi5YdOPsf3jv4WrTqNi/OB5xinF9ciVXS&#10;yJwcbD48FAAvlCokrw0ae4bpP2n0GgxTksQ3ppQgMl0w4Trag0kUH1IcUBDUoTHA4YsNeC8fgmi8&#10;75jy2jMSGgUbE4OGtdNVNzQLr+sxN/z5YJw16ez4kPIxpOXgoYNE7ez4gBvVQd5QkX76ZS6kAAbC&#10;I4OpwzMZT+Nn5R2Y6DQkE2jcb/OBDiot0P6ffvyJkwwwA2azRgBot6C59RafJf8eQIfksmI6XdP0&#10;USlcuI5g3GGhr7cr+WJsdFBhg6F8DBIjBA3w+m6T6SYE1ypL9Jg2OInVhdfC4gczYvImjkMKvgNI&#10;8sVnAMMMGwQm92C90OsDIQXNPD16+ISbGQAlNEM38ElikdzwUMXEfwXGZmpJEV/fCoDD6yAl9Mnj&#10;x2zMLs4vKYfFoj89OyEtmu/ZzJiBjYoKdEwVcS0QxQ5gdDIDAFMOmt3CBwOR7aCEM3U1mRVR8WdP&#10;pLEvCttiMGNiRmPeJZvPftC0kCveDC+BHhWZW6LkygsAv0BpHoc4zDuChdToN2JbsBkz5RcP46yT&#10;L9M1fQhXvCcqgMSo2bpIuXVKJdmhBiThsTYMNV8LoAqKL0y0sJHhWcBU/F0+UN9icoH3hs3DqH5c&#10;N9z3aqzZNOL6wo8Lzwa9NsepBAqMLFwXNofHZPewJJhR3hCycnsVAmjExgKpBRlFH3kuapKumHAc&#10;FnMXAwSN0lBCBiDzBbW6tncYUp9tCsgCDYUXDVwrTQ/bTqxdANgn+Tmf52vSsWkeGQT08tVL+URg&#10;0x4VjIICFmE0lIRWCjCBZF0NcUO5Lpq5DQqk/H4Pc8O8HSWZxRr8cP4+fciHUMWCJN/D/FwDbIZU&#10;gf6WWzEZ+k1fWCVqDHBQy/T4OL/XW973Df8MbyUCCPC4AxsVQAYTz/Y4gWRj48O5NmhFD8j1XWEZ&#10;kXWH69pJsty6KI9Davoo4VUBNpN9PZsyHe2c8ioj/4rXX2E+HVkDeKBaB2RMtfZn+cElA4+NKPeQ&#10;IpCtzCeQ6wEAOCdbM0nOaK/AlLCNWFL2F0QBzCS7qnJaolni9nISA7DjsGjrySQO74bMR7OC9IZ0&#10;vSdLXUfJWfEMDuXn9bvgW8tpVMSKtQLpReU9ZNuvBQDg+nr/GP3Ng1moBCLbygBNU7xj2/A9TGLE&#10;kLmw3qjhbVVIsQltzbztxW5kY4V9z80jPrOk8amwBwM84feb/RxySbLlnS48JbNRHKrDO2xfrcEJ&#10;3oP9ZNHIARjac5q6vKfaMmQhmy8pWZoT66TmmgxkDlhE+5eas+f5LPPsSmA5Bgj2CRLzYBDDrqnt&#10;obNl4Mxg6SllpfC0nS3se7LhvsRz31IoFmVgsfWqB3DpaZWAMw97SyXdjibnrSxAzC4j2wvPCNYA&#10;WG1ggBhSjdAjDpsoSxzNfKlL8njj1GNOUbE3589xl5tJNAQNw4WkFpj8zDEwoIugDktbDVBTZhjP&#10;elMXCST+jcOwSgnmYOfguqHeSGaBckACYD5fNnhaHuZzHGt1vZHdw2yhVOCDXNfM4bmHdYykOoA7&#10;+f52e0ccKKRGyb1N17nRUwELLxkGuEBK7YYGezb2g9opkWLDTvRIHJkc333EcNX+wnrFDFWxWhoP&#10;2/Ss4TxpbT7NYpwDMQEVXfGV2gHbAcTZsLnYWUTAiIIX/KDXbnItzW2atrBci4cbWW9tCSvjvQVb&#10;phUwNlv8dcG+j4E+NiBo2nLjCqn5kyeP0+n9e+k0N4lbpjxahlU3JQSFNbWl5sF+5DWyd6jAnK2l&#10;+n0Bbkd7eTJxPKYW9hpFvdVb/v4xq5Ks1laMaZ1JIT1KrMsYhoPwtfC1c/BCJHtX9k+tij2B9gyR&#10;NhrblVRm0e+SxOVLWJW9vSpDLqdBm2UdjVlJ9wVrulfIi4DkWtfMTDQryD30mkpTN/SDJcJmh/o6&#10;TJS63jmZPDk0reJQD962ixaD+nMCEwD/bt6f532sTRe5hqMnHICOg/30+tWL/DNWPD8uzt85kGjL&#10;GmRCM5cUijX1AsdhUYOajOwR1Lf5OcRAH9cSXk0ArQHUbBmg1FGVdHsn/7rru7UB+srDK4QEyef0&#10;3v2HvN9vzy9oYYK9HyxE7LlKpV2xDkY9iccS+yeuN4LW/u//65948VCDnp3d49797bffKn2WHnJz&#10;MVEdVID1QqWFwTicj1J4TMU6I4YmE8NUNnw+L+m5jb5g7aFsz/oOQ2AY8aP/gwwaQSToX9BQY49t&#10;WgVswVYErDXda/c9eP1pImniXu6RUGejrrt3dsI9HCQS9C4gSQDgk4poky4u5M08W0odBAIBAzc8&#10;4GQ4khU2WF+otxZLNd99Prvevn7NIe4h/Arxmvme4t6CdYQzCwnbZF4PY2Fi8bm3PQEAX5A69uy7&#10;hucTKpZg7uI6YmBNb/1QPrTyrcbPxR4sn1oB1pJAHnCYPRJM3GN9jbocPQh85JhwDBaoe86ry0uS&#10;XOCrBlLOAcKjcFbk6w81FGpZJLOifrqzx9/p2RlDPd99eM/BFMDHOyqyVPNB8Ybr/vrNWwcaNmSE&#10;YX1gyAHyBPzq4QUN9R2tiDik23KfQ4owLHVgCwSrLvQCe/Tbl9UPatcH90+LOoBqpPWtPcVnZPd9&#10;/8MP6enTZyRFYN2e3DtLjx4/SJ9+8inXMP2Ck61vkuoY+QZuFLQBX/dRTDBgDgy/I8Fjwxri+++/&#10;Z90M4BNrCOtr5WRbEB4YMIghI1l/N7z2uJao4Y5PjotlFQMTGw0hQdIh27ox6WCjWrMlu1Z+/tjL&#10;4aOIaw2/TJCSoPKozSbD+tzPffTNubwKEZpWz5pi4UH/xnz/v/zZz9KPP/5A/OPxJ0reBfMX6wJr&#10;ED8DTONZq7oW6whrZX9vnv7m179O55fn6b/+43/l3vrrv/mb9P13f8r/fkFgFnJjyHX/3f/yv6Z3&#10;7z6kq4sP6cWL1yWYEeAb8AURM+64T+D5gCUY7g8GvrjOkMgDc1EgigBsDeJVb9VJ9Xpn+yDsVWCc&#10;np9f0hKBA+/8bGCNcqBtqwaRsXTmBAM4glL4UwaRia5y7wlcDIQs4A8aQtX0h8VewDoGZyGyADYi&#10;eA2RaD+oB6s/CgjksBLPln0hBzK+tyWRfpikZqRfPoamHAT0fJZQktLlzSFZVfh+WyWDf2vuHe9/&#10;TXr7OBCkEENs4QuRKAHC7/FvUQiwoHMRwO+dRlNgNZ0YpjURz1UP/7GBzAZc9P39OY8gpqbkvz89&#10;3UsHR7kQn2PyjdfZpr1lwynRYlZT2nt6nDfaKh+sPG+3aT6v8uasJCVQbrG4cPCe5CIYKO7eDAbk&#10;HSXAlPnSz29Mjx/c5wYA/yk8QPJAmZhWi6YWD8FZXvg4PHDQ4N+xYEi/BsWz35BNiILm8PBYzDQ0&#10;dTOxl/D1c7N4RPGdOIV7lzfEy4v3BJtiWoENC2aVlY3syXpzOiwTXYLW7ZCKcdxJj9D44YEkeyi/&#10;ZwB6jz95QsotJkG4X3ituSOrwy8Hk34AgHiI7ueHFpsQGne8f7AmAQ5hAkNZD0CpocqL+Ca9e/uB&#10;QA0OuTOk3zz5hK/57u37/L42fIAQCx1m2qNNudkgcIMe5QU5KtQC1wVgiIylFYjRGyRDEQPJNppV&#10;NPdk063WlrSJSUYpaWWG0ijJGu6TDHk3/BksLgwa9FuxtmaWMG+c0MMY7lGJrSisAChSRgpwApIz&#10;MDfbzimW+c/zJd8bGolIU8X04ZIJZQ2Zd0jPw9q+vbmiDwMA2fVKYOBqteUmeXN9l3/dpj99/x2/&#10;H1MPbBbw0gNYiWLgKG968NTAOkNzyMNldVe8MC4tsYGvCr4Xa2rrievWUgB5WUjmgqIBxUGk8jHZ&#10;khNTATgtqfRrXTcm+WmCzcKN0pWK634aFeNOptQoNhOKPwAB2PRC4oVCcDIzZzaXnyWTpLby4sNE&#10;GhMfvObLfMiTGp4PjvFj5gPCAOCJgCa1aZyWKTk2JL4oYlZkqe7zNSAlx71D6Af+9zZf6zCwRXE9&#10;9vK3AHMNxTpA6VzVpHMYZ69X9LTZUtYqfzmcHrVljfIoS2TrUU7aiumIjfXk6KDIbzE4QHEGUBqs&#10;QvoT2UtTqblVKV5FGKzk8+Wk3ggzqO350ETgRNWYzaa0UKyn1oEKSr0WSxXAB55xsj/SVCZ/47QD&#10;i0hZt/SUoTgM31DAEhqlgZJWsfiY5p3XKqXIndg6kPqiqMD1x77Q2ncu0lBrs9rw87Zmn8pzU4lg&#10;8j4ceA14DQ1O8gBMYwG8gmEdKXIhaa483CA5JVUfgbJtOYwp0aKEUvLcbQlF6ErwBifw0+hEUf38&#10;1nYG4R/URFPsRhFfP/Zbgxh1McSu7JsSAJCkeT6g7W2pievO/yxSI3GIdE7sVXFROWjEyaaFvWg/&#10;K7MfRzP6cM6KSSypO4o7AM11eGE5KXMcx+LhFQnOdfysSalyce8mJ/fGoIMsMqaPKYEMwESA+uHP&#10;2Q+9JUm9rSnmXKPwnlnScwdF1rm9POdOXx4sLQQReGJzEt56NGoHmxP3zNSbwRYcBBIJPssbd2Jj&#10;si4SjPDvBcsklUADTc7x/Gxs7s732jTF+Lsl2LYRS2qmtFOGc/jZ4JnM5ONKzEcO3noWc9xv4XfM&#10;AcnoABStJabtWuLNJo8BQzrPcTbDc6+mH8uUDk9OFLKxt0/fPrKl83kI8A5nwR7OxrrlUIOMuW5O&#10;+e5y79DgUUNgFWy+kKWjUSFToJHskpIPs6IaD124XOtJ7AwHXBRmN1m505+lqE72s5WSYSwASeXp&#10;+NZnUFUH+68pAAoBrBT2Eg5smCQpJYiOva3egbBhWK9wqKFItQIUmuxVU/n5E4teTGqmcJu1Tc+n&#10;/58EdIgJLCDEMdcEWsCiwnOGwW3bNoXhGGbbqi9HBicR3Df7vLYPaRVscA80wh+I+xuui8NUasue&#10;R4cWRO2mFF8DsmYcJKZu3spHrNdgubY0WMC2ZJJ1NZmpMJmV7IGVbW6CPd84bb313jvYVygk+sEk&#10;je9nOrYHkLRwoY/eRAAn1BuT7Sk29tWO88MkRjF7bRVRknXN2gh2ukzwawdAjgTCsReJPdkxhR4P&#10;yJuXL9L9s2MGacCO4P2bV1jwlO2OGBIkWY4gUE8pjwNTeAXo9SW5Wmu5TSuwakYNbsK/7BDSOZyb&#10;kyyRsPblZSyvQdT96ANQP3LAnd/01dUt7ZUePThi3Unv6/w9t6stWUH4DKipAQiC7HB4vMe9GGEE&#10;TF+9viAAuDjcTx9y/YpkTgSZ4Uz52Vc/S/fu30v3qMzY8ix88PgR90x4r6HphwoFnwF117379x3a&#10;2JHEgbU8nzfez8UyB9ADkgjXV643mVA+k8ct0pLxebH30ReLads9vxYDp8HMGtrOQHnCwdbE+kvX&#10;bM39ZcPgoppDB8g2MR/A/o5ebsvzQKoNDswYzrQi4DdMkqniPoA9Eyma6iPqAlZrkOnkZ4TR8ewa&#10;JNHMNfHqRqF+t/Trkm9razlwgN+N07NxJlEGP+qc29jvGV+z8WfG+1Y44MihEZ4F1KUbhlPWkntC&#10;qZf3EUrX62QJ6lag6qD0Ylz7Dx/ei0iQ7x9Yb/BeHNwvQcGE2qKySoSDTLDyb+/4c2XtoM+D4edN&#10;rn3RR54eHRFMme0vSDp5l+twABjHBwf8zBjg4+eCSR+vAzYXLHI4jMBr5s8DmekXnz1j6AsTVvP6&#10;eZDXHxRX2DNBtpkvZyQnneXzNAgKyz152Z2c5vdyekQbr7OzQ/acZ/fOWNt8+fOveM3v5771+Oy0&#10;WLSgT5HFyJr+7rhO2PdocWMW1pYWPFsCuCXtnWqcOUlQa6btzkVyyvcetcv7dxGiuGJoKd4LevvB&#10;ChH0ZlSceRgxeRA08t/2WGtSAWTGPJn/kHDOupJ4j+swmdQgy5rwVVddiYFAP+j5gU86eit8NoQc&#10;wr5rCQsvPzNgnULhh5yD9/k+AMTDPcIAFl7oYF+CkNE6ZG9iv3jna9Szn36U+zD87DevXqaXP77i&#10;2oeNy0VeD42Hra9evmRIiK5HSh/yv4E8hQHLab5XtHfK5w2YesFyxH6MXvLGoYCU1I+q9QJIw/0J&#10;JRZ7iFrhlomSd4UZhXfeQMBeoZrsdWtdsfajPjTZs4910DAUZcLoM2WeazCC5QeHDHQFoI0zGvUp&#10;U9Yb+WKDOcvgwFZM5PCDxrA3vMjD53m0Koaye/Scs5m9Y2WhFsnBUKbSukalk4Zm2J9slaZAOJrd&#10;pebh2eHXbTvbebHk70CAA/wOSBXMB8P17TU3OUoKOO1a8cE4IupudhCMH+nhURPFhFfAp5885OGI&#10;pF+wAroWnn9YoPJmUEz0SJT1qy++lAwzFwWP8kMIo1gk7eJCDpveFMg9Psj7+TXOTg5SSwNPZBNv&#10;Se/F4Yuk3q5W/Dx+jwtynBfHwwdnpG8CUecUnxdBXhGYYgE1h2wQSKp8M/aIuH94/0EPOx7MahT1&#10;2nLUOeWbFTc1GahXZu1suIjAusLhgWsLXTwmBaO9ocijI4XcKZC9UgVbBjN0pdnBxH9B8/IrviYO&#10;LwCLMHDGRAUbGh7EKJbW9IS74r1bLPYp7YH/CFM1K0w8JFXGAwGwUFPYRGkPAwwYyDLQgw6TMzT0&#10;eF3QbyF3xQYCYIqG/PkzhTcMDnh8Vrxm43RGss8wHcQUbqP0rsYePMnTq8QJ8Zwgx+TpftPKx6Ai&#10;m09prihokKyEA1X/XhGYBIhJ4/9NX8zgARR2prEL6LGPUN3y/TKIxNJL3OfwAMKzsnaqDpkInT7H&#10;lMSUm0axkxazJTerfTIZ52yo6GHQ4Ppqk8Nhi4dfm0sl0Cs3c2/fvktvcIDVNa83vgfM05PTM6YK&#10;gdGARg+/8Jk7pjUOJamTMkW+JxXDTAgCWwbS3LyBvf9wzg0DGy4Pg3xNlSgtPz4AA2xEw3swKfkQ&#10;hyWmJYBcmKhrEBrXkOmNSZ4kaHLJ2gCQYTPv5ULJYAS0kTqJwJtJnomjm/hkxsZefs44AQL7CB4G&#10;b97mtfypzOvxRLo5RyGAC/n44UMn1I0yCs/v74c//YnrBY01WBCv37whMJpcwCutacPCNFJsLzCF&#10;hLcLYu7XSvkE3IxnFRsy/FFvcoGzss/G6ETdxtLd0Zs8Qy22YizLe6NxZurIwxMNPBk71S7pL8zl&#10;JVESQLGg74rCdcK3qrEfTJjcR9AEUwHZ7CWn/zaF1YZnht4d9q6jZHgSEKKDok8Ru1iZ/RCmsVjn&#10;G0+GUUTw89oHVJL/O34e+dToNBGosS2eqyEBZVLhEP6tAt6UatoSxJYstmLiuYUoBFF5z+w3Jfad&#10;/buqqUgJxdSbdqESxc+rDtKQ2Wvy+aC/49TvWB+VAFcy+5SAwrXKpEY3pQzraJVQK1lgFT24AlLC&#10;HmLod35jbsQbe5eEfESAR+WUSxnLV4W9V9m7UJPb2tc7PCJrf29lXSPdl6bRoIaYjk2S/+Vmsylg&#10;IvYx7Cd85qYhAntDWSoWaRCBnBQerB8VgeEpJ6mvmhFd48phK8HISWZhUq40OYmsl1k+7kNnoGvu&#10;NHeGRl1di83finVFUGGIsBMNczBdlfm4Qiwgc6smMRAnB8PQBiO8XNFUkYm34nMJgFFyJv17JNKK&#10;Jb0VS89Sv5Ds1rY3iHWlM7lmHaBnUj57AZiFLHC0N9joAJnwYEseDnWW5uBsp1QznwPLvN/hTMDX&#10;g/2IOmLuvZ8gA9m58Gs9SA38fvPLLQ/2yVjGOYd1SGkumovFvtjwaIKnhudv+F/GOo4Ub+xVrDjw&#10;rBi84+cNIKieikcrGZRm9WlwJ6P8ynJYrmQ/L5KxV3zu+mEoktA+wm7Map6Simv+bAPfgy0ywndo&#10;GAfbwsjWYPJ+hzVAANy/wlvNcRx+lvSsi+HTFslNZRATNSm2aQZczf9CzL7YA/6H/3W2OJDflewZ&#10;nj37JP3d3/5t+tu/+5/Tr/7mVzRHJ4vMyaPRsBEcN2i8S88V5VGgLHcZ7qE7IKsqQ5OZ/SlrDzFG&#10;M/Zwnm17sWZ6W4V0HlCBTYVni4CHwdrwmxwtc2U9lnYS9ioYBt7HKA2vd16MWFtNIwC+NvhcWRpa&#10;1cHYNCO/qUtwQ/jrCchpylCdz3SvAQAGtdi6MWDm9xkYRp0f/oeobRF6Rmmx642Qu44T+SCJ8YN1&#10;4jNO8kGnmhzBFJuba1oQIaUT5IDr8/N0D8PK/HuwTuBJBYYaUpWvry/ZzDYccq/SBr0T5F69EjXF&#10;zO7TXu537ug12FIdgPoPwFFXt8VyAYAdWfFbsZBr1weo8cFQgkrh/AqpoPtFFYK1gF7tYW6eZWGj&#10;OgwAEYbNDOYC2IRkUOyh+d7ebqTgevrkeXqVG3B6HJ+/FzNmFJlh1smOCYPk/QV8sM4VLveRBA7v&#10;7WAPkteJIBuldR7aqTFHCFonrz/fy9PjY6pdujbv5bhz+Rodnd23p92a/sHLdiFgmsyZOetcAcA9&#10;62DskTh36IdK9r7YkvsI4uDAqmGv2daW38LKwGzlLdPZR36vmKsCE1szyGtL6aWGSA6i0vNI73vU&#10;Vf2WQ1Gcjfi5qCmLNQhY1vOlvG3Xeq4Gp7zjrMUQlWDeNBYvwNEhNL3PHnio4WsU2DArg5vBScQ4&#10;92A1pAASgYlgEyrFuCfLDK8DwNg7hGWrGiozvBJn1f4efy79z1AD9zE4TvRyi33o/N27tMhfCy9a&#10;hnktdHZV9pfFT8Cgb25iDJ7jl69epK9+/vN0lOt2ADH8Ogymcu+AhNZHjx9yj3r6/CktqC6ZGH2f&#10;xBYAPY8+fZI2ee0+f/aU1wiMaPjPAcB7/tlTqjku8s/89JNHVKzcz+v/8ZNH+TzdK2GWHCZBhgmG&#10;Y9MRcESwBL4en3H+Uao8ahf8mtgXCoibPEBm6BmA3HwNH+b+Dyx89Og8n23LE0PFzVb7Kb4b5JBr&#10;SPHBaEQAoxl7GgaMRSZbeXhKBi3k5PCOS7IsiwEolEkY5AAUhpR4QP1SKeWaXq+NnjmRBvQ8vHn3&#10;hs/jnUlek5mXU/7MeJ4RgAlSBizGQPpB2CED4fK6A6szmN9NpTMFGNCH9+/o74/z6/TkHkkYM6Y1&#10;rylnF+vuVrYk+T3CqxDSYjB7cV9evPiJdiXX+X6jPvrqq6/S559/zv71zdu3XJsAp4+5T9yRJUqV&#10;QiNLLAFpHtRsVG8GUNq1Nb+3aTXIbb23wsuY9llbSYdBBIm+LDkRXoFRqpvV5zR8/imvHVUD46wA&#10;IQrM2SAb6OxLVscMDNUAloT9BMxuhkth0N5oABvs9OV8WUIEcV/WAFLRf7rupvc5BvWDCAgHwGFi&#10;oFyHddNgawAFCTanB3tfYwMQ06SVPLJRklVTy2uGaSl86G8oX2xKsziZ6SfzSPrw5YULcG0FqnIr&#10;TwbQaznAzG/+LB9Ex4fLdHIsg0Qkq8DX4gQ+cvtLHqq4OGdnp0wsevzoITdnsMjmLGLE+js5ykXw&#10;PN+sfFDskXGDz7ChnHfBdE7IHPOiONwvE6MHYO6t5YOhlMqJktowT4TUBYsBCwAbDIIUsDCZvAWW&#10;AHwOjk94fXDgoXGFYpTG43OlwF47nfKO9P9WhtzX17m4VyOtSZQYVXODYprgyZsBTRONb5M2aWzq&#10;uIlMyXXy4j5Tgxsi0jhYsRGeX14qHjx/LYA5FAazmacPpKaO6f7pPU5fUIy3Ds9gYzjVAqVG+Xng&#10;8IJUlFHd+T2cnp7wPuBzQArZMUp7w02ak4aqLiBRbbYHgAx4IuB1cC3EHJux6anqyjHyW0t1NbXE&#10;hHkyoLFerWxkOdH7D695dHTiZqDJRc2VgCT7z0UAQe0GY9ZIzoqHkLp93xtcIxxqnFo5wXZvuXAR&#10;2vCwpa/QVJfrPqd8eEYgi14BeSWAIblnU06+vhOSkGikA33utGWxXijtzWsGDS02bADLLE7h/QHJ&#10;LSYjLmThq4HnD0m2AGA21u3DcyQ5PIQTRUtCNcEU8HJHBu7kVB8xh+gzZq9A3AscInuLpVgdqVZ6&#10;7FpTa6x9MtvMVtuySO4csLJVVPndbQFPVivdW/r8odgA4N52BewiaE2fSpn04zoDQMchgLWBz/rw&#10;4WP50nlSRRPg8wsVZvNZCmRrS8l1z0N8md/7ESPNt2Kt5vv5/v0Hrq9jTqFWBPfAVmVBfnlFOTFo&#10;+AqXwIDggCAVDmc265DQIbVpYx9P+HAgOfvkhO8LBXJv4DFYYz2Lrk7A1kyAbySx0aOMCdsfpSe6&#10;+ZqZGbhvn001Y5J+Sn40FtPkySmJLD7NsJv8HioWSDNf64FT1smFog6LqawHfNYOqcqV2E9hCB2F&#10;Hg9cTpViGKNETQ5xaoV7TE6HAnhK/0X4qTV/7t/UdgZ5QWuv1FSxwcUzOjPjqNZkjcEASVPiYP1M&#10;k+WrZp/JG82yq6aJjIok/+6qNL2ScjaFLVKZ1aM9QyDcaKCmdzrxZOCjrjV4CVQrGuXwCiPQ5+m4&#10;lqPZcU0AuHGdBVQWU3ChqxG0K0afG5vaQNro4Y/+v1OMC79ltNSyZlHF5FiwpckQ752GvafmK1UF&#10;6LMCuJjPh7+V5H7OJhl2qaW1pcW1fcDC1xDrjR6Qo0NfBsZ08H2x6TQTVF4ikrrQExWDCqTAo6DL&#10;zx48E5XqqRTECHIJOwde9rG3n9NWw7VxMNhYkd0Sa+eOARdiLrHg9R6lIdlYfJrICJiFrNzsYEje&#10;If1w6FFrUJMJwV1dnmv5lImJQluCzdpp8U3x76os6457U9VVCZoYzDQn+N3qfGCTyGuV0jXlKXWu&#10;l/bYFGIPw1oEcw/gnqTB8jYju59AxoKJuxg41rkZTgRWF2aKzO2J2XoY1lKmK6PozmwUWUpU9hGs&#10;m6Z4wXG5NcWirLBPA6Cp6p0Eszwjjf0JY+0HYxU2HE34WDUOZghJ7rjz5yO4Wtv/ZrSPnJ9bMhO2&#10;DiWqCmMwJJxVscDUG57NtC829Y4NFkxCMdPJDcxn7V8Q7Pv/COcIX1GpObQHwg/p57/8Rfriyy85&#10;+CYo8BHLvfbUnyFrbVuGkJ0BhMaSel5r+/tEsq3Yj7I3CG8yem+7qR/t9yXmbO/0x4aDPwLV/vt+&#10;kO/Q3KnqEfrRuL4obGgyniIN1fu692CyqilTqu0t3JiRGJLuXQBMZ+VHEfMSxGjtQdTb13WQHckg&#10;QAQ1QC+6tSX+avxqnoODQ2Jkv8Cd1Wdo8jAlfHQTB3tolO+0t2FIQQ38wMYKPcTF+9dUEN1eX6Qa&#10;ewaAmPy+LvO5mKrB9iO9WDZEnAYyO9pWMtHaNgLomyhPhe+r035v15sSOLDxvhdecNjXbnMPdphr&#10;YQEQA4GSUAldXgvs41naqN4YBnkawzc1VFro5yZ6QvVm549pc4d02P307vwDn5XT4wfpFlLkXP98&#10;/uXP0sHxIQPJULMA5Eu22fnu2+/STz98T8bWkgEYR5SIQiJ8fLBHG5iUhqJSoFyRgYczDhpQP+Kz&#10;wk4F9eSsmXEI3Od7tdjLtT+BZoW6dPigDgujKgW9H/aLhpeYQB1w357gX6KPLX4uPMtwFkB+iPob&#10;Px8hSPIABSMOzP2KMO92kFUJCCDhiatE0zk/t/Rsqk+aVkOtykNQpinHYNgsP6z1zl6xo4dNy+XC&#10;EsBrp9grDCKS5I/Yf17zLMTPwM9lnVVXPE9RW3Gwb1uKPRJORoJ5GFZjqE6mOtYX6vNuxnuDPo/y&#10;z0agS1MrDRY9kHwyRXjAn/Ez4F0I0A+MvsYJ83PKbY81gEYACxKaJbVgcF1LWxntD+hv9pEybJkk&#10;MAT5kTbyk0V/mXt9vBfW+q2sOSgFzmv26fNnaZ2v2zMEe4DAkH/2SV6P6HkBLv/qV7+idQXk7QBz&#10;P3n6mCoh9GTPnj3LPdMBZefAIMCqQx39MPeyGuit8/rcJziyN1d4GUIotCfKe73xALR3IJfOaW2q&#10;OEvxs9E/YK9RwGYAQgP91/gcdjOe8zMn69KvHBZF+Wdiv0cwJcNc3GdVVjQAg8A+HGEOHLrPWtu+&#10;VE5e1yAXgHK1kfSTNSr6Lsg+6aGs4BCBfT0/C85OrNuXL38iQLgAmI7zNixIViNJFJC+g0jxw/d/&#10;ovQW9/hevp4ME9tKhUHwclLmAnzv8Z4/vL9I5x8uubcdHi+5XkB0EaFHVlpQIzCfYAPLsRm9+MC6&#10;uM57KsA+qPagrIQvKZiGuB6vX77iOrrwmk1h3TGTJUblwVIwZlE3Yi8CEM0UdzEGrAbSMwk8iOGM&#10;q1Vh8A72DW6MI3Szhs9CKKR4fvRjqVvoDd3LDk5KsEmMvUl1MtUpGEKzX59IlIBtEEDpyh6LGqrW&#10;tErjPa/k6whWG+5ZTwXNSLup1eaO+BVcpmD/0NkjfKK0vC8WDGHfQ9LI0XL+dVt33Nxh7gxABU2w&#10;FpB84hQrqkZkz9MAFLLwiVBaTSK1lvTT/MaO8kLGjcMGhWRcsEdubrbpeL8j0Pfg3ln++0W6d3po&#10;bz1MBjHpx6GaL/4KKVUAJVCQ4o0O6exkPz15fJY3q1yw5H9D9gjAwDFfrAUTh2pKdBf5oi+h+R2V&#10;EAk2IIoXUD+R+AOKLt6jPMhueYFxCLAAyw8hWAB4FnA4INEUDy5kf6gB8MDAr4gpfpbJwt9G1NqG&#10;TD4AYmiaW7MFkHYLYKvpdONxYAjlHe3XFUXWsni6AJlnEdfKl+sO00KyvZaSylneAWR43W84qTmE&#10;hBfTq+XSJsv4eR2bdCTUglFwaLAoWGl4+CE9JJiVN66tJUt4bUyGULw9fHA/36ez/PBd5M32Oi0h&#10;xa5UjIGJyMYHSXczJWthUf704wtS+vG6KEQgMwJggsMZTWqYTWIjjfTcum5dtM8JOA6TmtrKXSu8&#10;BJOp4+utJAqULOE9bCOdVQmdLExXG00q3ADgemMKgEM2AEGBKr18lew5JoP9yd5jdZH/QhaBvztk&#10;hP1eSc/qWoVuQP95eu9ETU3SfSeLcdzaE6blzz5kKqKmZQJya6dRbkQhB1tn0nSbNHdv8pDv8r42&#10;k5NsF8XTSv42tYG6pVh+KK6xAa31M2habJkmGYyr1S7xlZPvrbwttmuBRwaJevsc4plBohQ21dFp&#10;fJTzhH/fOJQAiwBTSB62rANMQ1w3FO3YqGd5vePgx4H9/Pnz1M7lh7jte0vsFKRx7/TEfiPyyMM1&#10;B1AJsBmHft21nuqOXLP47ACmMdnH9UahAqarwHQV1FsUlPk5hvSaGzR8FxEuBM89gobvSoz51cUV&#10;gcI5186cewEASjSQuGYo2OjTkL//hIOAhjK8aEqY6FcrIMR9CD9nsOTweZn+xX1h4lQ7vKwiJZsp&#10;XQzREQOv6ZTw2wdjtZE5+9YTYTEqBH7j8CeLoGtsCqwDmgBQ35MNFg0bCkUciONgtAsBMq32OXzf&#10;gp6OAw8sMMCVti1gM5IWxZCdiiyMvnc2n06e+vb2wgwfw2RmxeiU7bpQVqrCvop0248NcyWhMLBc&#10;7cz5p48AhdoBLzSWdwMeIBfS5iNZT2BFUxrkyaiGLF+U5rtLqdWh39CcuzMD0OAsfRNTeU+NQwRk&#10;mj86rVU/JNi6o9O04v2rn9HnaGzGHeAnmby+pwD4aJDezIqseDRSSZ+qtDMSrrx30r4gpcIkCJyH&#10;EhFLoiRNjgT1QdI5G/43TnjbmDVQTfosvf1ZcY5x0MHgn9x8nl/y9eq2LihR26mwxPlFHzvKDG3i&#10;j/tKVr5AXRrw80xWyFUdIcuVZJDRWInFnPiaTLLMTSASM9XUT3x+BYo0hUXA5GFI1TGJhXwYKeM+&#10;EzCZ3ZjlLf+3xkDSJLuOrdlk9kOsnHBch1TQiW61zx/sBZPvK2waYAXRzJQyCdPyOWRB+Z60eR+Y&#10;we8TbD4MocAYAPMAFhJkSu6J5dfMCIpDxts6QGGS8aQBbycHVwbbuqZ4fk5+FhsDNsGgIssy7Qra&#10;AGAEnE2WN6YiNSmphPaCnOzdljywKZ58lYBi7QdiF9Jji/evd6M4fcRG07Q6PHBCshshD6naMcW2&#10;9vqiyqISE1hAbGUbQAESld/XbH7wVwP7sEZV/40GAeQX+x//j/+Y/t3f/z2bhIXrwEi1DV/RMiBw&#10;AzmGOsKek8EAUqiN2VpliCRWSF0pHK7zkHm0NJjBURwoULzKJpvBGXgPvVi/TIOutVe1DufQ0KZ2&#10;AulkyXxTZLK1GbpTCp++mrI6DW1qKQw8qC3ycK6DwfvvtJPY8jiqiq8jG/DNsPMjxbl2tyqAO5gt&#10;XDujJLz8bONoELWla2nbSGJOZpSDxwiO471jqHB7KQUL2O9kQsKcP/cPSHnM/wXJ4ObqQxpyv7K/&#10;nOWvu6VKQFZBCxmrA/DH5+9lJYHzeB6NIYL2EFCGr6Ua447DZ9RZCqqQxAtACNYCiBQbMnXEqOGA&#10;sRWTGr0aQIfz86t0enrIzws7orCDmJsBhu9HH8Q6kOF8M1rlTJPSyBkwlq/Z4wdP0snpvfT+4pyh&#10;FptewRKQmZ8TZGqZmvny1Wv2hKj7f/Ob3/J8Qn2AMAYoWXjd0NvVuv/or6g+GCXNpH9s/jOaeTJv&#10;rm/lfbbaqMnOz8PB8akCqNCrmB2HwTj6HezzozF/SV1Hp5OueG3IisrP1aPHj+jhHkGE9MXchi9p&#10;Cbnn60LCp4AaDZ8BbsZwBz0OPkM5RwxEo9cl62/oy37DAVItFj4D+SqxOFGzYB8Aq4m2S62GOVjb&#10;VNX0CjvBc0b5JM4/D0rxPg6dhgp/cXym0YESZA71qosmA5ZYNyBdYIAvGyjJBxtbIyzmOvfJEFso&#10;7BD9KphbVPq4P8AZAbAQRwwSXVnX5vuFAE3UDgBesKYJgnWSYuPpJTCZ1wSu50X+/UP7voV/LYZw&#10;//zP/5K+/OpL3i8GT5q9//zZc/a2CABB2AeUZehhwc57+vTT9Mtf/DK9evM6ffbFZwz3QCgl9qew&#10;6QJg+vLFTyS44DkHS+z9u3c870/gN5fXBdOwrZwCCA5p+uMnjwV6gpHb1LZ4aXk+s9fEnsqwONXh&#10;lOLDP39Qj4l123vvhZIMLDTV7wpZYV2BIJ/Fks8cpOJSwXRktqLX7zr5/eMa4boDFOT6WCy4RkYP&#10;8Edbh+AM7pmqe8dMhBuHBWKtQOJLy5xGdQi+nkA5bY1u+Yz29E5saQWG3jA5Rfo29064jvAWvUTQ&#10;Ru5PAILj63rLZcVm7X3uiEGO6/ko349/+93v0vc//kgfvsiFrZwSDyYzvf6uLuUrnH+/WW25X8He&#10;i+SL/Ppv3r6m9RNA2bPT0/Ttd99qIJX3rQcPHmv4EwqfdmarKfWusq4Soxg1Ja2MLP8NRdRIefwB&#10;LREi7V7Dn6kMKPnsjEo5D3UmmXWjag6B8o3ID/RatrokLMeGfmdF5OExnxeDw/ReT2LnYviCZ76a&#10;NHgePbwCHiLlVuVArZ7nW0vG7oqgemvSRzL3VMMs2fU0Z4f7X9/Cs4neCvuWYcnrSQ2tCmKwY7Q5&#10;LHeJvZPkHdFc0VeOQERLoA0f+PTkgOjj4SEilvfzG9xQRkcQzgczfYgsQcCBLZNhSQWvziFLHEiH&#10;B/UUrw2aLZFK8Sd4ccAKxCaEhQSEec+x3DoMGyLiMIAc1hv56vBCbin3itAvPJRxUOD9EJDJvxcb&#10;rOZrUc5jKQalT7OG1wTXC2AfGY5m893atBMgCAoAGimapovDgYWW/UDk1zWXT1yvwguAEhh6oAmL&#10;hisvFHyeiLeHh4MMf802gd8DGoJ2zoAILCwAfQyyoA9RIuMLgMubt684lTk4EkrPqQOTXG9ZYGDK&#10;C+AXIRw3pvqCKTWLzZxFaC/Pl3zPEC6BCQN+DtKWsJnBxJPAGyQhpq1jMoCb3tm8nVLl5ZzUVTQ/&#10;rZMCozEYzCYaaGTb05hT6UaR1KcGjFOr9Yo/H74eKjzWlmjU3NzkMTCZrTovMo/WPmN8iCxzQ0ED&#10;WbTkgiHrm9h0RsGp7x958M4tv46mprMEEuuFrNG8HuDdQAp+/vPpyZmS9ho1igDkwkgV7+ca0tt8&#10;jfBcTi5EIHvAIczEtvyswBPDbvrcrAmwdqb243Dq1ezucw3ldXirUJGJKXhmYXmSzYmOny0Zn8o0&#10;X6Bnx6lp18kza6pCQjUVwHDhxN7iB1ZLUtS02mxbswEvmL50KgnRMNCfQcyatjSiKBpg3AoQG9fq&#10;ms+SkvToeQnfRx6Ux0qyzevr4vyCBzgOzFcI+ABLE5NQTIEgJ8HnwDCC0905C+rrmyvuG5e5qIXJ&#10;bm9JnmSCExtIvD4Ofvh4JPtPYRJHturCBSEYGTistr3RqsQiJcB1evPZ6yXYr7Ou9SQqeZiipjgS&#10;aMnqSTJXDW8YPBuYKEHMicJusME+9ktJlivfA3kL0rMmTWYRa1JEMG9U6t2SBs6DQe+2mMGj2Opm&#10;SmvG58RzjQIKexMOdzIDyDTueDBNASR40lX8LkalR0uOVVtmZ/kr9mbKTiv7P7UlcTEklWoM23Lo&#10;hrfSaOlz2N3XlpBF4ENl36rG4RvT/yi3rMQS/PMEXIGOvRlc4ZWFNUoDc0vFcI0ZMBOS62AlOfmy&#10;MphXGwgbbJANAIlSZTwPVSpBAwVodGM/FnBOwGFjz6otmcG3BllnH8n8KrMWd59RjfJYJNKRtipQ&#10;UqBmYx9Beey5iRrs2dWrUVDhMBkc6jjUYChGKyNhDF5Ge5xwMGI/ROy9N06f7TxV7mb6ufADBVMA&#10;e99gyw8my6/vyBpmGl47K16uKKTaprbEeywy99oM6smsxRsyjiVp7m1D0NtbrjcrZrBn1t2tpP4R&#10;MoL3eWPTbdyS89zsaK9TkcYwEXuFhX8j1gYaZYFkqSSFFtCqTsXnZXLD1BrQafjakh0ObPIW6SQX&#10;x41T4/BfyMvA2sP1heeUzudOlFZ+zUx7eCuWhPYWy9Hr9iNfGYNjIRNPEeZtKWizO9tag0fTn3mm&#10;1ZZY7kD1yt6IdHXbacV3/856Tj+3gNk+ExqzPjR1Hs0SzD93rApGNtm4OmSsRRrY1vYxlnwXnwFn&#10;b+cB6BByb/vStQWArRQgNNv7q4F9Va06A3vn00+fUDHx7/+3f59+/tXPLbeeWbI++Hmdigx3Gne+&#10;jzsFszz6pmABj9NHkteJgz5Kw2wS3ju8QtLdTXm29Yzp+cBz2xi4lqejBqFbg+pM4a0kKwvfuyn2&#10;XCPxYauwY6aPBmrlrRrvnUOMGHIUll08M5M8tCwtRO2wdQgRhyZm+fNcgPQSidsAJZ14z4A7KFcw&#10;MG409KgDtLdMWG96cs0xca8YzNao6VN4RcYU600EAjDNcknG3+buMl+3vF/dXOS9ckXmWsUaVX6g&#10;7A3I+hZ7VjLOhmQDNp702QvbAIEtM4N4A4kWG+6nE1nqgwfsDb3C8ToL28ZAeQFQD/fw5uo210lr&#10;qqcYnAS2qyXxg4Fg1Jijfd36XoBz3zupfDFL67stOXhgiwPg++HVKw6okcaK+gZG+/xqD9mePXtK&#10;f2v4+TF0Ka/tew/uc9+BjJEDlrYptgI4Z2hX1MjrE4onSRIT0yXRX/z06keqebDvgpW1xuCYg69R&#10;wzfvZcuDAw3LbPMA39fBvuBYb5ut2Hus2yb1WegzGDIDFRPuNz7L2Hs/lAJjj563GpRi36+bujDx&#10;0XeRSemhIXpIkgGQKjxXyjrXdbHZ6QWe22YF6xRfL7/NrYDSXsQa1PTrteSita2BIF9E/9laVo9n&#10;+Dz3EOilJCfW3orvx3sgQ6+STQIYTbWBS56ZZq3j6wAKoW+8cxgHdvLBLHuo2w4O9zmIqGIvzr9B&#10;fQ1gBn2u6iKx5AC+sC61XzfVS7lngQINPQxkx3gvONvPct3/gWdrx9oBn/dff/ev6YvPP+ca/+67&#10;79JXeT8M5ij2JOyTL168SA8fPOQ6Pz49ymfFRGnwgwcPuffdy697nNcO5az5jEB4DEk8ttTA68Bf&#10;HWA6Q2LIiK7I9iM5AdcRAPqg+wX2Ln26l0phxlrCXe0WC5FMABKP2p8b7+sA8nj+wqPw7JQKI4RZ&#10;MuMAaklI66vE64KvBwOWiqhRMm3U4yJXVAQ5CdDU8ksfHfLG+tXXeeHaPHouMATDBicCq7A+oNzC&#10;eiF5aJoKBoFBBCTMV/n7ICXFOgBuAfkvBuEMDb295nPw4OF9hfUww2DO9Qbv5vP379Sr06YARCr5&#10;9d7l7wPzFKDqs2dfpG/+8Af+bDz3R8cHJA9FD7fPYJh1xDDZt7el92N49GO/QkAk5PH7xkOooNiO&#10;3Cv0LMj2DaQt1S8i7KxopTZxCIH+eDvsao5p0FAdOMS1E6abtipWG/00FsAuWACtFZt1XGere0LR&#10;AA9U9KnVR1ZE2P+241RUWlSjWVHLx2sU/pV3Zp41HAyNvaXavbwzIRdGSN56NKFmy2+e0z9a54fu&#10;rWzqkv13a/sQEuxjUz+KMUQaNTcBodo66AYDK0K/mRBZCVQDWgo5reRhFdOAIL/Q9BHpr1V6+uRJ&#10;XvgLyu5O8kEEc9j9g0VqAZLkZhlR9WjC4akHGe+JTYoHSnTnQqWTZB341RlQJNukk3l2XVFjxMQ5&#10;HvyjZLagZ3LqWysNimmb+UDGpgUzSWyOmG4BEBPbby0T1U7miUiQCb+PhSdDZNUMov7T+JEA2oa0&#10;axQEKE+pF6+ln8b3c7qBRGMc1paw7dLHKst2GwIsioZveB9Q0NN/y6EAYbzPw95Jmm3TFNoqzUJb&#10;fT+anjkPONFd6Z10cU7G2OvXbxiVDcozi/AqkvAmgh8neaMCoo/f0xQTfoozGbVj0b9784Yb/L6N&#10;V1vLSwDWYcKCQ6Qf4qAT1RnMKCxyJrp2Shxt7aMH9hdYfnGdmcRqQI6S43bu5lreO6Pp+Yw832yL&#10;FwCuO+i/8PdQ0TUyvTmoxlNIAd3UB4MFvnhx7yPFjVOdSmEJU6UkNjBY5Y+kZgPNx4IhF0o2XDmM&#10;IJgNk9lxKcnPEQXQ0glLXDe9GCVo5JObIfo3VZPZgEsWS7EGJfOU/O3GqT/7DmWh/2CSATEZj71S&#10;DeeUeehzYnOCJ2UywDkn26ATM4jreO3Jfs01NkXX6rRFXEEWGtveXocCS2n87iAJ+REJWKL8tGt5&#10;fTCJIZDU97628rKC52VFM+dWSXC1jNWxF6HYFv3/2qEuSRHno5KHF35W8LVg9uEzwjejshfP+Yf3&#10;+Vm/KOAJCtLlUhNZAHYh+wPNfj8fGp2Zerof6oqZRA7p76gpCwq8YJZFSAP8uO7IhE6cHIZR6mK+&#10;cE+hZzzZY4ihDl1bqOKDA2PEeBCQpmarMwhlgKNu7NEi2S090uYdP1dtg3rJ5zSJYrJu3RSQbTAj&#10;JKaZWD+4HzhMtxvJNjpaKVScklW0Cbjm92P6xSay3zr8ZcMijvc1Gk8CI/MCqoWzVOMpO73YyHxV&#10;WAJlhVVdAKhkNhD+XDc7EBshT2IcpZK8WFghluvWbi5rH66VG8c6ADcDe33xTQ2vqKqkQI7B6DOQ&#10;h7Wm4AhPyELy2zbFw6yqdsw5sYgFvKW68bk1EfAZbLhbhwuz/fg0WLD8kwDGWN6XM5GZHC5rg85s&#10;vqbIGpNTisXkC/l3MPrqXWqn5Y2NpRrRWHceXmxM/VcD3RczfMpx8HwaWOP1g5R4K7+9LnwKAYIN&#10;YiVATg4WbJwZlCDCd2i74hmIQnyDAZLtD9DMXV1e2dxaez0KysTEyDN5FpkREGAR0yE5JRcLb8ak&#10;XsmZeJ/t5SaW8B2vBxkqZq4WI2zLiGdkI67tiTna3Lzx1FsTXwwH6dNkHyf6Oc3lRYT3SPZUv2HN&#10;tKaVwFqMme3AmgLFIE3X83N3nj8vrs9erj0W+ddeblYaymxb+flhKj3DWdPRnwu2HPgvvT3N6KGn&#10;aNcWiWNtU/zpI8u4yjLPaZI6I9mLsTYAz/XTyzeK1yLkuin84cyS9dqtHEAwFultVeSWwfrTIKMu&#10;3nKUiNnvLzwtmew7TcWfN1U78Xp4ctLb7aMzm6Fj/NkD91Tsj7QzaVoXyArd4bngs3K0lYSsJ/7y&#10;YB8+72Ihhgb+GoOnzz5/nn7z29+m5198lmuwI54xyQw4DnAqDzkNJIdvH/dueymW5FizCyY3JjFM&#10;4XqMSf80liCPYN6TERLSoEG1zKxrnbxbc3CF4eDGrI8YiKLmGwJQrSvXLQ7daBuzD1WHBEDclEGI&#10;99tGrGmCDDaqH53ejnXKxpuhCZJk8vycFPqE4XFyiimfNe6QiWcE6pXJLMDJydIA4GqGFPTyX8Xa&#10;8zCkYerprdd0RfAJ9SIb0fz9SxqrX6bt3XWq8/tckr2Rf597h9X5VdrLz+O7Fz+y+WdiN85yh5+k&#10;UewupLJyvZrZArWHPJikRJk5hRXv6xbhGfkerG7X3FtxP6iwAqiNRnXdC8Rpantfy6OYSauHe+nd&#10;+U168OiM+498dzcO9GrEAvO9x8AQJvoMgtg4VRSSQRlo0vgdaap4thAuEeAi0rwBmGE0hWsDRcPR&#10;6Un6l//nX9IPP/5IJhVY3wsnva6YoF7Rpx3g57yZESThgBFefZtb9w+LtM6f/W3uSwD60+867+Vg&#10;YGJIVKH24fOwZYgSyALtXJ52ZPbgaBgqArsMA8Q5mO8JiAXcK+ciOlApkfdWBPUM3P9zPVW1HDjy&#10;LIK5Ppjh+b3r2mxIUCC5guBLy3oKTTf28RlDT+44QAYrUUMo1Xq4bwiRA3tus9L5BACeFg/wHsy9&#10;ABhMieQDMb7C3w8/D/8GttHc4CLk22E9FJYZqFO5B6I/87rBZwJYDJCHXsxmGa3sqYiaFJ+JNlRM&#10;7l0REAHDFPvAjKFq8rmFKkap3bZiMTCKvWVlIszDRw94Bq6dwA6JJwgi6DP581dKTMbZDMKDguKm&#10;9Ob12/T5558R6EOCMgb6UJr823//Q3p0/yH3B/VaVTo5PU4PHz9k73SZe3KAPp8/f8be8O2Hd9oT&#10;8/0BuIT79OWXP+MjeLe5I7utNgsRewW+BqDT3dbhj0mJrTGoaB2ogBpjw5pf3th12xEEw3CJcwrj&#10;ID2DjCrWeejJEIqDx+82n/03+X6M7p0G7P3LA9mLIOQR+yUwFKRB594D1wT3suJetcn3ecFns83P&#10;DADgwaFXuHe1/aixfw+90oDHrYgtuHfcN3J9BVIW2IYMAeqldEPt3yJUEanDeX2i+MS/d96fqazC&#10;dUNPcycrA/RWkPPDx+8f//M/UgGqnILE55RMtPwHJHfLoqLiM7Vajenffvf79PzpMwaqIITjKu+n&#10;84UwGRBWCHbOGg1Kk6zE6FUPtdXtNfuSygnT2Jcpe91O8phOYrov9qBysCKhHlmvaaaDwdCqnH9K&#10;1V7KOsAe8Pt78gAFyCYsSSUIe9wxFdJYNe0C++DfF4o2BtkNWw+5NPScHBYnSxpL+6fkAbqH+2Nl&#10;z+eev2CBNQ7TzsaHw6cNQcFUiTwnhY0Vob3Y/I39eLGvtO4L1BepVuMwHEOlx/dOvl6tlOaHzQWA&#10;xdITgdZNNJOS8js9yzcbwNjMJtZMIIIco04srg72F9wwYJqwzBvcVz977gM1F9m4aXlDubz4wEht&#10;0OFv80a2oo/aVdpHcZY0WcBBSt+B5dwspoZMPbIFVze8GR0nw31ekHv5wazFruoaN5WVQQAVsggD&#10;AIouf7y7dH7xgdpwsAubWjeotQxO1FT5U2EDJKuPSC7oq5IotU7rk1fGyEkKY7bz5gZp4hTsrkny&#10;Q0h+lpSZNGySGME9iuWxoEeRJJC9EwJFs+2IYCdPakeb1tPHzCb9AAUA5nUEoJb565fpQT7AwXBr&#10;kdrZr3kfwdR7+eIFE3RxgANFf/rsKdH6gTKakYUJFqu8AzSFRIoQ3i/uKd4LpRJrGWke5sMYciSr&#10;exgGgoMShciVwyCwpsBKW87nBO6w2TNIpJEvwZ7lsPK3m/FXaxkU3wOBzrmaEEdos9mpwzRd7Jqt&#10;KcRXNze8XzB5pcdjXqtA2dGgybNAHjWpkXdIwymI2C3BwOvsN0YE3v5SeL9kiM4E0AE4hGcE1sdi&#10;IS9Hgi30CFjb+6KyrDJxM+c6YDDDnFM3JlhOYlNhMoqpFA7x5JQ+HAKUiw2aKJOdx4lQQxB2w41f&#10;ZuzbYSjsJgVuyAcRwSAEbSqFPNAonb5VDZk1F5fnApZbNUcEriGh2GjNUv5TKSmogBSVgjkALoDN&#10;hp8zel3MyAKoeL2xl+HQAdhe0ZtGhxV+P99bcs0wbQ0mwMs5p0R8X/ysY9LxObEw5EbbSQ7Ejbdr&#10;WWApkXpO5h83zWm0N5k8NWCWDTC7qeXPMcQ6cZoxpOFYc4fHCtTAGlgglddydgHNLV9Hcl2w9a54&#10;sOLPWCPyeMRwZJNuV0qWHt0dk+lp5go2LQDdBDSdtKu1NpTJcfEu8oSmJbPOrF+YY28l08D6JOto&#10;klQDgxYZftto3E0XQGRcMzZ99kciG7UW8NyZbSgfmpHNTm8ZdVknawF5eFaxWSIJ6s7BJfh7HPRd&#10;p4aBrGSDfr0Nwgm6NUrfCu8RenJuNN2Kc4Ym+5MGHmFmHA1/7UCSJjScZpKI9fcRoy9VDp1JxSeM&#10;sswIGnCDjM8e61npsztvwKnIGMUYwX6CwpvsBPuGtW6II92YQEUKMD3Z9234M6CkgJD2hgosgOXH&#10;JKZi8SCbxgJoYf1gvQE0QpGyt9y376CaSXpX9fp5hBKdvitD4WYHnNi3UOyvqSRc6v0IEIvEueTn&#10;POJ8G58HYhYMfK4v83nXsDmaFaCh8gQRP1PDrpoNpkIfcO5ds9DDesV+KPZwR+YtfqGWaA10a4il&#10;PWny8CxVCvvBv6GB2NqwvHh/VfamhNxpUFPSO0EcNU1yKilkzwSTfX9iv2783G3tgRIeucHkXDGQ&#10;Q5P1iUX1xtLVQfKszgDFICawPDJb/jsYwKyxzIQ8OD7mWt0/yo3HIp+DTGlc5D3pgAOhjozmfSXr&#10;4lcrSW/byjNNYGNrQ7amyFpr+xAS2OGzVzm4IxUGcXjapAJs6541dVUk7dpLkkOWxt1a9nUe7AdT&#10;WLrBsLHn65zppQObQyoK/MC2Tp8dJ3mZgq3QzeZmtE3F+DySfMnkM8uXLLIq+XzWM4LGh58X4CqY&#10;So1qs9pecUPxIRKg+NcC++hxhzMlr+fHjx+lzz77PH32xXOe+ws23nuFHcxzskoONmk8fKnLAKs1&#10;41kp4Ab0gl3aVE7grS1DlyQWe0ffD2Vf7S3L3G6Vwk2FCcGbdbE5QGM+OlxJzbq8i5XE2xjEVdqz&#10;GM+1bScMDhAMbz2YqIrH4J8zEBNBeZ5FTi+PABgCUwDW7ZtEH1aA96hBzVQCKaFuW0sYbcli+4Zo&#10;6EanAzPcopf3H2vK3pDfIBAJZAEap+f6oMMwbX3L6zfPP//929fpKJ91MKA/OtxPl+8/pPunZ+n9&#10;mzesLUaarndsvAK0JAPEjElJ3Br5OTWRCC6/vqWHNwh+i0AqMnFQ2+Z9bA+qpdtVSbSWfHBuVnxi&#10;YCJ6JXw+1PpHkOkOahyHYTKwq3AXqLhYszq0CSF/DEzLteXVzR3BVFx/1O2o8aC6ePH6Vfq7v/t7&#10;7vlkA+b3h7RUSACxz6HGYtBCfu4Ronfv3j2qsGZxbuT9cAa/0BRNqFQkl7n+PDs9SdcAyUbtG2RB&#10;Okn6wcOHZH9BoUJlCfzW0fgnhQ6hflgzIEM+w7QU4HbX8Xqdnj6ghBP7KgbokESONuTH3hPnw3ol&#10;ySxZR0fH3Bfxc+a+xmRB2WcRbKprpmrWHGCj30H/iM8AViKUYLjHWJeSfzYKJmwVrgC/aahacIam&#10;KWrZWwPs2h9Wa1neoLZFfd3bfufTT5/y2t/l9Y81EQoGMoJxHt3p+jBlvtbzD1AZQ1rsIQC9sA7R&#10;C5Lp7vCyyf7GqHPBoDvM6/vbP/6BvVg3k091ZYk+Pg8+A1hX6OdQv1dm9aP3xHVA/Y+zcS+fa7C8&#10;gQwa/RIUN9ETzhzK2HM4qKA6DOHPTu+lP37zR35OgDCVA99w/X73r/+avvr5VySifJffH3pugG3P&#10;P3vONGGsC7AIq2myV/uC9cf3339P0PceQmrycwXwCXUrbcCgEqJkVAwyPqvu+e5Wd/blHR0+2pah&#10;Kp51rHGct6f5tcGQq2ylNJsrzAv2GpR25mvRNvJBxXNWeRgRnuaU2c9nlHRrONdqAFIn23tpCFxH&#10;z88+rWIdjmcVa4mDzDsl1OLPOI/BfMS6ABDEngc11zxCWcxoQ18/IJn5guuk9xAC1+P88oKDHRC8&#10;Rqt18ByiL/qHf/iHdP7hXfr88+f0YJf1U2Kf+frNKzEfoYzL/cKnn36S/tu//gv38l//+tdUUARh&#10;gKSXqS6p0RhCrNd9CbyjWnLb266oEabiAfzM3rewf6tq2bEx9A+kr1aDdyqbXJOHjVJrqzLWDSB6&#10;IFhnIxn1YB9buVJUxZoiaptQQAQiKEWlQ8cGMY9x37lOptEBG4OZ7matT1IXtrba0M8biy2J/q01&#10;szUR2F7bhkss/Mm9h+wnOvZQGqi17iVDHVDKPNS9P3v+6dd4wZXp+ygW2Ozx8G+Im17eaBExpaQf&#10;KMMbJzGjBk+C2bQm6dw3NpgF8w+oM2i7tzcrym0B0N3ebfOhlG9Wvnd3NxuaNM5J7+7ox0UmBhh8&#10;rRJPsHmsmPZbq4EFDT1viHOywGZO9jIqXssY/ZheXzJlhsEkmDtkXKTBARE1U6Lm9q2Bh12kEe4Z&#10;6RVTb62mKOLHHW5BFhuZCgO/BrJYFFwCSWai9c40bY4iCFOaYEGMvnaRGAn2A6Z/Qq9XZDIB/Bur&#10;0dOeugAQ2CgBMgTjkWm5eSPf8NqD4XTFAwkee9hMGJd+da2YdBwan3xKAJTF1LDWNbZOnkBm03Hy&#10;hO8Ds0qIdaN/R4NCyerc0/iKlP/eSUMrJhGP/D1lqmSvbUshNzglUYm4+2RdHsCPkCEnSrYNeaxS&#10;gwd7yvX2vNpJTrQJqOjHYQK/ufCrQcNFP7R5w3UFidfaQCW8x5b7S4Oaki6PgjwlmWuCtaMmGJNM&#10;0vnx515ecvTLM4KOPxOsqKxbdJgFJfBG/tm8zsTGwCSIcphi8ispHopvpEUv6C/VOABAfkRkUDJJ&#10;TM0MrnPvkBx8XoHQMx5maGTXK5ly4l6py1MTMDJ85kh0b7JQ1ODjtXD9KIdGs9nOS6KAiuzKyZ51&#10;uQ+SFihBdexHy79Gm9YnbmqijpuRMDj91c0ZZc7zmZhslZIdKX8IuZhZc8kN/GAWgrxRNBGBDAJF&#10;R2c2AgYTWAMwR/7xxx8om0HRhM0cEuU49PB6mFZp0t3bzFqSXTTuhyx+bxRGUo1KTc5/h2nZOSjo&#10;nHxiaj5wmoe1heIFBz2bqF7GzGQ9EsDtysY+kdE88yGiArUNkMoslnjWw0Afa+I6F+O490wA9vum&#10;lI3N28avaYaap+B4TtuZCtbwRJKHhNiBMB9nMUe5Tyq+dQW4CuZOFfHwQ/GvCXkd9loURouPfEcJ&#10;tJHtkbjvbvuhGBhzsDGocWWsPL1kBNqJ2WpmVarM7tP+FGylwYzBulKYVEyxGPJCyUbv9W5vqRQT&#10;rsnJyFMpJmoDhUrMFbNPIEYl6e5GE7vazBR5tzr1y1T6aMLkm6k1GsCL6P9NkWylYN8V9GXcJVXa&#10;YDiMzwdOM+84badn5OKgUPJDGhn+fGj0aj/nhbYfgRwsAtpU3mY1fRQYYqP7Sc1P7fSvVCScqSSF&#10;0XfO4CNZ8p28TCnH9WdSCrOGhrJ7aIphMEyXa/rrNSpSCKTf5KL0Pe8zpCud5buQqWOPBoMCxu+4&#10;p7393eDDyWAihEIhzWwdCbkasrF+wfOznLmsrUrqJQrLYD1X3luDkUfrBYcELSyvoY8qBoCdwbUQ&#10;R7vow2AEzRllOKOCym5vL4vRdoQgYI8AMwCg3kBPmI4SMoB9CGiawLh0ujwlu/T3WfLvuB+4Qaib&#10;XbCB1otk6qmA3419hiR5ZU1TTQ7R+AiDor9Ny7OHe9Jg7zJbCNDrMVWWQKq2FTsvFWlmKPV3XpkC&#10;zXnG2f6l/UhqH4OMGBDG/+TTVhV/tgAj5flW72TpVjLU9r0R+2bhZ25QIe9ggzE8curKzyet0vP3&#10;/IUCOj76n2TyYiCCoYIQr9/89n/Kjekx67g9pqwKfNbnsN/OMBXfnWHQZ2SiN/ftXoCYZemDgzzC&#10;xzLYBKgVydQhMD5wjyawzwCplr8nwydNRQ4J0IVpor1SerWYdL3pLcQgv77cB6WcC0CsbX4uxqiH&#10;Tw5YapwErSZpLNcmWSIZNglhDTIY2Br73swLN22DrgefrUrDEiWjuiYikLwLHAuZG9O4IyV+JtAR&#10;ezxsT9BPgOUCAgBICCf5rH/76kXeB9rU42zLz8mbVz+l0+Mj7vn4eoAh17lem5PdtVKjhR4oN6tH&#10;CCm0RHKPw02BgAxXq8MuIzGgECE7ycMG1EdiV6vfwjN/sHeQ60J7Z7kWZl9BP9DG66eiBO/iapW/&#10;fsbn7mD/yCydLa8dBmwYsNBrfRgJ/NX1SMYjQJq4D/gc2Fdx7yl0dcjQZjOYvLDO1+eQoCgAPQAt&#10;CoPYpEcPH5lFX/F8BkniYNmmJZsMsMFX6Tr3JegJ1sF8Q2+WavZdk0OnhmlyWGSzA4jtiYfXOTQw&#10;su0HS9w1YOxZxHfpgN7auV7jEGZGoA/7LGSYIAxM/kyDLRomh49tHAyYqqoklHPQT/Bcw2X0LXhe&#10;5l1IrsXGw/UHEEyptAPakocueAYAXOwTHBQoCyAH7HdZEVVOGr1JBwey00IPN/MwA4AnWFCQ8OJe&#10;M2HewQuS1ifWuqO9tLmeusaeZTq3ALwxOMND5slsU9SOkXjOZ/8jD2HtITMCwrAMgooDoD8+L4I4&#10;4ZuImprgIok5c7IyAYruk23YlWEjPi8GCCCdwHvtDizEmXACvN+L/Cz94Q9/SP/7f/gP6b/8l39M&#10;P/vi87xe1ny+ICMHyAUwEufZg7P7fN7xbOF9wfORbFeHPk6utQFUwS8ee8aH9+fp/tkZB0Rv3rxi&#10;bQfAmvtXrb2QlkPuA0KRgGcV/TL7zsns9djnzK4kqA7yAZ7nmVjlFvLwHmBvQ89BAG6Shyaesdah&#10;KKqvNu7Rkvp9q0tI7mmV6ss+lGd+Zb+8Dfcw1Fy108MJMOc/Q8EFRRzWBCTFwDNah0J1XLvyMt2w&#10;PluxP0qWfTKECQAllZ6SqGIvAfkHwXwAtuHHh9AOgLkKDrq1/Y28GsMeC9cBak38Bn062czzpc78&#10;4o8noBD7EoMf71a2GZmKdVAEZwCQayr5Oqo4GRncOjqIYupFmMJnjBRl1JEK21BNJ6VT4nONnhHn&#10;BrAOXLfBasmtA3MExu08hWURskuHjyAtqSMqu2qJdVelyR6VlSXe9nQ2C7C2zQmVhPWOzU/l1Sil&#10;1jioFhg5RO85CBrc36VRVnYcvg0639KofrW1T6+GdwD7nj39WmZ/YrSJanvLF5KkQ5IeGnqiqKJm&#10;esmJ5LNPnqT3+QEKdHrGJm6k3w+14miUa3jozNLhnhKVUDTuLVTs3zs5pAE/Ng1OUKzLDtlMb0ox&#10;zCbnNKTvlQjGKY98o+RXp8kzGGugLOOhgMxzw8NtSQAjNjx6W5nCj4evQVJwPtDBUsI9oWQzCRGG&#10;X0JIJUIOBd+yWacGGtdtlR+S93mzoXGno89JfXfyK/68tr8CCgwWa83OtFWG9hU3ShY4m609+zSt&#10;j5Raeg1tZaDde3Izs6wX70tpRzqQ8PPgTzBHWjFCOCwvxOc8PjpVkECrpJrGpv8jpZUtp5R4LVyi&#10;PRYiHWn9BFvNkGjpLTOlWV4rWISXN1cEZ/kAJRXjWHzwQ8N7GZxkCZr39eUlFz4o72j0sCGtuDEJ&#10;WC0bhKnjyayB2im8lb18cI3u6N03lc/WObwAKDfAGD649p2KEAsWDwYd2Lyn3ZRVfkiJ01Ymy+V7&#10;Q7PUuZKCLq6uHIoxaRpbN8WnsnOTQXZio+dAEeDVTspUCyzGw3obQFLdeOqzsm+ajOYBvuMwidSu&#10;ALSRsAhjakwvuGbYAItZyoIPzMZ2TvAa6wRSO6VtSp7JTdMpRWzS8/MAVg2kEV03530nyxIyu5W8&#10;QzbbwRRhTaqTQZGFU2CxSa+3kQA0lO5wsjdaNHrBWMC0GgckriFpyzHlDyDCkxDJShWFHjKvNdOf&#10;ekpXeZ9oTrygzBE9HVizr358UQJzcNizIINnpg9yMoO41hrudfg6FIViXyrKlPIQFJaQ9GBimvdD&#10;FNV4jlF8Yy1huslgDxraVqKYGxgB8IaGaTK1i4xOFM+j/Djl/dnafslSzrZxTHzLw4JhMvQvUrIg&#10;9l6l2HVFDjy5mCRtvWmdPtl6z1G6KZ4ppiozEdd+hL2aw7U9QgS41WzigjlU2++HDUr++cu5pslB&#10;vce+HgUD70UrvwiZ0c8s7xVzQp6aC7JQx48YfEwSRToe1gYRhaoMEfDzJd/bgQMO9XTTb6BhHEtB&#10;KdB8sJS3LjLfmkbsA++pQMHGsjYnjQaqUUnqKOuFjYYpYILYQ3XHuJssC9gxxQKUKLJH++gxOCAQ&#10;jpgyfgQ0VmbI1MWofrLsRjKMRV5vy/meZGnTtGMaBHBCU/FIIbYEuHhhVWZLawhW+RkbzHwLSWYE&#10;bekMG8u1SAaOtxwiKHylsg/a1Du0wwCUziaFeczN7rpxcYczBWvo5PRIDUb+uqu872AfxLrAtL6m&#10;T66sCRa5odrc+RxbzLjWWITWSqinSfU02X9q6+TdjuDdZB9hBmph6LiQZxkDbxgi1LrorVnQk1Xj&#10;WiLk52HZgem5kl7FAsea4mTdEkY+U4MGHRv7u/b9ikU3nhOa4m8V/oO1vsp7F2RAkMQwZX6+4CQf&#10;LGMAe7BdWDCRdcbfJ4fYNA78CkA8PLAikCDWG2X8rikayoYNzzGowr5xDippDP4PtiRh8esieCoy&#10;ckvXm6b4sE30sJTfWxTzkUIYQwsCK1N4je7SfYNJNVlKLKDvo4AbS1UpVfa6UkCMg3cmgbdsfLqF&#10;ZNOwdxmVyBuD1GT2KmsbSBTRqCTcu8O/ONjXmTXEoVxei58+/TR9/uUXSqXsZgblLY8PBoE3PCWd&#10;V2XdJoOqgdgO3mxa20asA2jousLwC2YmXnPFpjA8m7ZkCAUoF2Ax6goYogfDAdcOA9J9sw/7SQoT&#10;x/xazqsQpbDFKPWp9+vGdgqpisReDTpaB/dMwVYOKfYkr0uGk6C2xppa9TwLK9cv9DGlj9NGbB40&#10;6PBPg9VQfl2kdsMXvEcoHIMylKx7B5sNMCEhlcw16vXFhzQH6J33fChBDvPzuYZ/0/aGr1/DCiP/&#10;ev/6JSNfJyaUHqRXP/1Ia5dIU6fU2VYVqL3wX9TKKw4PD5V8mvezlkmbRwQ3Dg7tOQzfsdxEf8j1&#10;cTTjV9d3BEVQf9A2g6EjCiNCTQ81T2Iy5Qex/cGuuneiQI9egC+AFwB5d+ueyiuGdI0CLTa0YlHw&#10;AlJ8ITcNf1ywr9HboJEEMw3A4Xd/+pG1NaRlr1/8lG6xRmDVc3vD5h2/BxgFD0HUn/je1d1FaoY1&#10;Cto0qwU0rQGy9hq6g+3F9PGwJWltoQPwLL/u8dGJBtGbldg/OHtGDZNRPw8GdhiGgrU6wL6hJgiF&#10;Pfbw5DTt5WuNnwEFzQLBhCNbGoLWMwct4oyQF59qoZpnlAgnPGsGATAEI5xKSzsH+xCCVRchGJC+&#10;nuafi7o6mNQMH1jL5wxnHPzh2bPl18I9as3SjOCvxPs88346mdywFdBudtmaAS2dQkrAFsr3nLY3&#10;rQZBZCw57IPrsdnthxXthbZSLtW1SSM6K+BzjtqTNWH+WoBzkvI37JEgz0XvjTWNIS9652nQ0Bnv&#10;/eXLl1IY4fp1kjBjeP5P//TP6csvv0xvX7+l1U4EiK1d56MG+fz5Z+nFTy95zcGmldemgB0mXOfr&#10;DzwAfTLk8aiLAY6+ePmK/w6yEK7xx3so/dnhh991XttNevLoMa8VPAcR/gHwDGmvHLJZrQCAGNeQ&#10;+IEVWNy/UFMgiGNQrwAgKXIL8HOwRsLTOryYY6jROIyRXulTfN1o79PEtY/wC3lcy2eWQyz6m6uX&#10;i6CmYLni+cQecndzVc56rDW8PzBwB8piW9ZVCNfBsJQEo7kk1grvGrmGJf+figoItTCsvEgy6Fr2&#10;6+iX8Fqwn0AS9z/98+9znXee955H8tUbEntJrA3WZhh2ggVMNceCKqia9l178gSnFYusaADEg7VH&#10;tZYHXzG0ppS+Sg42HYMaYYB3MOM/P0EeXIJE1lj5EpYjqB9I2GoFBMZrNbQam7m3HRSemXYewrKs&#10;sqf/OHholYqFSZzJlcNAcUbEVDPshjRQr0iMiQF7b0WgEtNXrrfs82zJMIflgwKp1h5mCSgdGOLR&#10;mFDW0kuytrWGni3czsG1WPP04b2vCeIUc9Atb6R8tuQbhw2eAifTCyHLxEOFKQb8795f3BCJZJoq&#10;vh5NOZvngX5++OH7oCS3siDEROTB/ZP0yaMHRRqEi03JFFg5lF5IC06TylbAFx4iMJokt7E3FRPN&#10;9jnJgxnoARJrG+mX0VgqOvqwyNrWiBBn4yP53AzMrzlArIPcvF/Lb8zyXyDhDdHznjevriWhxUGG&#10;wxqL8ioXBzCb5FQspTIJATMPTD4GhtDoVCADJJ1YZGGyCXnvZutk00kbU2f539wJuWnwRIGGkkPx&#10;16pcVOP1Lj58oAcQmgxsSpLPIgHpuqRG4gHEIUNQzoe0NnA1fdiE8GCL0jqjXp1ovpsApCCxoG9m&#10;JVFz8sZAOnzecDZ5PcCcE4UCJVn5c1yen/NaIJkRiD/AETAh8XfXNnGHD8PLV68InKLB4kFYSSpe&#10;kjaHwWlpmrbhcMZG3NIXqjbNWhHWTG/1RkGAAr4RjXyErq9udKCOqkRn9Elqihm+mpSu+Ieh9nz9&#10;5qXkBLg/TWupZirvp44JfrDuPNlrLcsNVh3kp1inAhj04FeWrTDleiWPh5C+rBg40qrogrlv/j9s&#10;7pjsNZYFojBGoUsvQDfMIfdUU6SGKRK+sFb6QcwzgN/0mqD0Wr5/ivzWRiG9vwyVcT8ojbFsTAyO&#10;nXw2vJ6wmc7mrViGoJHT0+qW932xN3dKXGIzy02I8ibHlTuGPLy2xBKo7IvgCUYlmTIOCaRvd5bP&#10;YCrKw2aj1F0UXXj2ISfA+gJwS8+9aSC4yYALDBhW2nDpsZbvFej+mpaOfK/Yy+CrdZwLcwLulfYc&#10;AAs40M7zml2SYSgZOwFV7J1mPha5qSfmNCp3ImJHwF7myMEcau0P1tqvj/I9yDnWAwHD2cwyHO7J&#10;PZv43qmJ9FlMKoQ7y+Cj8GkMTCgsYcmmDvsHwIet1+FsPi9rNdKkwMykz1gtwFEJ43ptMGZRrK65&#10;LyvEwNm23qv1mTAJhJ8n2dVcKyGrUwpzb6YJPQ6TPcaK9LUuoEbdfZT2GOb7jY34/fmUHtnZvFvm&#10;5uHnNdgvMqamIeFkSIRDQCYOaATUBMDEc8hAX2UGbzCV6I9oP8TRxRIDDcy4CjZL5UT7AtA6WbCt&#10;S/iwgRt554YcjHYHta5RT2PsrdJQXUhGocivr3YNuJKMBRBF4mnl6MHiDDJF0T+U16nK/9dgSYWJ&#10;nu/aHiCydhJbjkOhfO/r8CRxgq8GhmK747URBIUmEu+TydlgdeQ1gUmxwi22BODvP3goxl8uTMmU&#10;hZ/P9aVYhq0kysE4CmYlzjucs/QKo5/QnT4hnvetpsHBnMLZEn6I9MxbLop0MdabEoPVMCspeyg3&#10;iM+f66EAwQYHRtCP1MBZY6BLXsdrSsQaS0zPHj5Js+W+JR/yngvgm/YURY4qmW7toj/APu0Nje/n&#10;UH4fPmpii0b+nXxdmqoqXsPhZUmQbdqxUPGesX9G+nXj57Qu8noZ+8N3LPwrNeCRP1nVVMUGQ8zv&#10;VGS5pQGblNBdm5lY16msuNpG9kxetsxJA72p2DhQfgSrEstuBOSlwiIJSavqOKWmk51et39xsK+s&#10;p1Y+n1ibTz75JP38F78geAbAQwPDpjAkxa5qrUxJbjwmWwyoDhyY3L5RsIebeIaj4WcsZqwjCOBP&#10;qkNW9I7sSpMz8QxoWctGGq4Ca/QcBhNOTV9+dvM5SomuQ540RPJAI4nFIEP5usj52ZxjT+i3llWn&#10;ksLeODU5GpogOo8eXshDvGE/IPaRwjME/PYcEKAO2vg5B+N+7WA97A0YKj+4dy+9+PFHEg0uzt8T&#10;4UFzhSED0p4ZEJhfD6AC/kx5bq4ZOtZmsHC4FNMOzScGWnnfUFruLd8/wDMBi23Zi1nX52f3PP8M&#10;JIfi/rx5+4bqlwVtWRTGoJpo7bAzyQJxRmLoXZtlj+YP6bevXr9VUIkT1mmlsFGi5mgAPAY3kBZC&#10;eXWIYW/+bJAGy3RfjXFIwfHfi+t17pdU5+7NNQDHfnyR6+Pj4z3WWYeHe7mOusvXt8cuks7unxIk&#10;gIzylz//RfrhT9/Tnw81UYRgQT10/uGCHoKLRZ0OAU5eXPEa3aA2zu/09N79/GodwxsHh5LVtUKX&#10;dI4mBkRgX6ScNr/GBwQQQM3VYAhzzZpl8JmlmnvMZ8BBevj4E4J7AHEA9O3TIqYjSw61Dno97LvJ&#10;dgCo2yaDhlL+LEoIXsvBqeSXsqe04qaWD3VdRaBarj/zeqT8exAzB6QQkATQxzJ5F0McAIPbngCV&#10;AjskuyXogvAGAk4da1mQagaHPYLhX41KeaUl0aj+EWD9B4DVywVr0qh7pLBxb20LA7DKABjr9USq&#10;gcwZvRN6b/ZbAEIagX9Y5+hVFgwD/H95e9PuyI7rSjTumANmoABUsSiKtGWvXna72+7VP5C/sNf7&#10;8vo9W7IskUXWhHlIZOadOvYQkVB/tyxzkSwCOdx7I+Kcffaw4vfA7wMkw7MIUBn9JPYDvD7WDtbe&#10;97/9Lfs49LJ4Dlr3UpcXF+E//vSncHl+ThDt8+evvB5fv3ylnPwmrlHgCgAHb6+vw9/93e/C//O/&#10;/hdZaVQ/xetzd3cbrmP/8pv37zNb7tOXz+Ef/+Efwp/ja6d7MbKG2+ZkdlzP5/j5EJBI0glYqfCr&#10;BvMVAFusTVCnoD9DDb2k52RtUHUTrq6vCFrRr7QfrCJaE9QtHMaYQh2StQufg9E1CixNoB60Ty6f&#10;LQ6ch11ti1RfJC+PgZkEhSWh2OcTQQC/iyE6+l4q3xCE9vzE/Q/7VenXosQ32HIpfibYc0FyjT6P&#10;ADeITnHxPYMkUSffXp2bW/sDsh+Evx321fjZHh7vlTS7loyWsnNgHU8P3JsBLKLGw+dMdfDj0322&#10;7UDP+kJf/Z6J40giR52GvmwQ/8qJ0fbBnpJlh/r5bK819Jbzbmk9REmww7pQJ+P54WCEIPHg+6C9&#10;Sb7ZIUt2tzzzNICH5JvsxLKygrDPQ0oqWMPO25u1exrvW10XXqmg5GnvIDSjzuqxTNIIYqNPBvjT&#10;uTiaOCfCVGnlbOnPOxFT23Rb2+6MIrs0rpcwcLIqKzgzI4HG7HXev33zI/1omDi55odUg1+ziBjp&#10;hafpODdEFLvx3+/iw4PNA2muKMZ38orkO5QMmwO19whMwAc7PYnNdzwkT0+PeKh2fVoQfZZXTaY+&#10;kr2Dpstx4QAEyI7pR06hKANEEVxYnsXwillsnuS/huKfjIFKBQwNg/EoVYHBH6TXY7Nv5/w9xNaL&#10;yVHEB2ZF2jMe9tZ+CtiYaXA6l1ntCswLIuory3J7LsTeZq70jhtktJginiVN7djEAOjBPx/sH0tS&#10;4GsBWjsexL3lAaddNDRvlHTKZDYwcYh29wRUOtI6RxZGWIwKzYgLOR7SoN7XTvFTwdES9MTiUcJv&#10;xwcbQSQoZjp7pqhAXGetPCnZrWTLkyPdO/s34dl5dPowAkA6f05MAbjpt7pXRPIZ717y4MNDjIMj&#10;bTT0Ies1EcV3YvpaJxkdNjzKpCkXFv07FdNMeoUpLYIuKNGcmf7q4sOvybQpWmOVlIvRB6bfSQBe&#10;yODqHYihcBEUGJR9ktW4EMXW3w+bPf21bCSe0iMlrx25eZNlhY3RiUo1Jd6tUiohW18u+QwumfrU&#10;ijnZNA6ykLQehw8OHIDsuBbXN1fc5EsG6qx5cBMszjTn0cWL2GYo+jDpAV0Za0fsK8n3wEDlBsvn&#10;shcbzGafVa3UMOwgKGhxEC7oPyj/AHyX115PyZwe12tB0L1woMyMvnD4DsmkG5+3sp8awT4nEeI1&#10;FKwSsg8QDgjJEAsCHVXyqxqVLCWzZE2IyEiNz/n19Q1DeMhioE/WyM/PZwsT/Xjd4IdFiQukgXGf&#10;WMbCB9vwl1icf44FCBoz3J9lLA7JsK0b+uPcx70PhQ0OGFwfFPN8rs0cKr3xk40TN0yYD6uIktdO&#10;YnWVnhD3nUIGcP9pAl2L3g8pxGBzcj73aO7sx2deR/bMIqXbXkW41jJon7+il5c2d598oGu/SqEn&#10;hb3owMjCtamxv2IKPKnAZCiRg2YoB1sI3MQ/o9CUDE9gWZJdN067xjADPo1gPPdOBmSi5qTDGd83&#10;2FgdDblSTIucmIvCeix2YRrjK5mJlKuagNqags+jwPLyVSpZYtQFM+qCfT0qeUwWmpxqitblRrcq&#10;JOkvE/jhhN/OkrUkkR+cgEWGSqL2FcUr6eTkwBR9nsTcbqpy54cGlp2nigRPGcq0yEUkTZptvF6W&#10;ZZ4uhsS+4ucrspGwGF6l/UASG8gNksFzNhvbFFiye10WIMESd04NSwIEqQhyYgA/Y2tZH6aOjwy9&#10;UXoYipnWnpc47zBUw5p8Xj3RjH0ZGx40xMkqA3sffIXu7x5Y9OIZ2tJcXInS2COTFyFZ6bQvmAu0&#10;wKCjVqgHrUS6Pvt25eGBPVvBliRTmtNf1TxrhgdNWYLK4poBUXPJAl084r1XNK0edwnFYIPHs6es&#10;WrNqV/bUas2AXsQz+SjMwCyJe0nRQM55FpvPJf374CQ9n+3R8JvscoZsNX7tSp58lqEDDJU0tdjJ&#10;Wyc904V9gFLq7S5pOrxKuU1A4OQgBa0rrkkzA6cUJZASquWnsEu9LAQ6Vtwf9Oc5aTXoHEkAOf2N&#10;miYzcJPZNWuPXs8Xmf+etiv0pPTQZ/DnEDjNZtvrhQyVccjAofZEF7i2ZinMCKDsx/5TfzUZb/KA&#10;ZHiKhpPLvVl49/YyfPf99+H8zRkl20UhNgPMuTsCqUkRsAvz0V422WZgYgOXAsQmg5v4C/Ux6qIN&#10;fS17+xLVZDjQ98+gCO4DfpaDHvpmyceWvn5gDzgxFteVHs2VvLpwPhQE/Wvvy0V+j1Ds9o7kn5li&#10;W1jvFNPuWQxi/qcYmMGyIz6DbnxwvbBbs741WxwHxO39Ddc6Q7rQUMX3ur36TNAI/csE320wXVBv&#10;xHq0J4gyhVVsOot4jZ/uH8M+pMzw445n+HJWhT///g8kKNw/3oSz2J9cffmkZwyAAViAOBMoZ9MQ&#10;hjaYhRhRCACoZ/IaZnBBK4YWB/5Pz+wt0qBGzJ85v29LqZrqOxrSMzhwcuBZreEfCBfxiz3cP8nU&#10;HeEMS1m6oJZhcBjYYthTSnnD7e0vWXODSQWwBvX57f2KNTcuPoafHNhWCJarch2NtYGfOznaDz99&#10;vAvAZ/A8oLmkpyu8CzH0iOfTEimx8F6PTT7uz3PcQxHI8Oc//6TzOz5PYEoeYj+Pv/MUP8/NlysC&#10;NfAkPTw8oVUHzqHtaOuNXrVZEfdQpJYyCKJUDYOgjTX6Fae2LxCwUcuwvgfTt6jY1E/xvY9OzyjV&#10;beM1gecpmJML2EPAHgFhde1SAHS8H3sH+/ZjH7ItE0CtYtSgYuOAKHxvJSKrFtHaC/Klpu/iC20f&#10;AKbQs5pAuoBYMuIwSOlHh1yOBPoA/EB+uvCglOEgc9n3MDQhFOxHAOQoTK8NT/HzIPwNgM3l5aUG&#10;vPGZgy1AGAv7RetMxzOgQirw3GbtOCJUZcFhTjXqGiuht3N9+cLhMfoeBtSYrID3ofKNEv+5AYiQ&#10;z4i6abLPPEDN21h7v718Gx5i7wRQHuv09vqOwPWcQxoNcvAsgmX25uyUACT6bNTbZ+en3JduYv/9&#10;3//5n8If/vD7+H0veK+ODw853KIHYPw91BqQzH/+8jn8wz/+Q/j06SP3tZ9/+pn9/c31VXi4fVCw&#10;0GwpZV0oX9nTiHWZal70uWT+0ytRNjFIJga55+T0lGcWrS9sH4W9drMxM7EbskUOmZRev3x2gobB&#10;HNbb01Fgnhjbha0nwC4DUDuDf3gjSyDgIKvVhnLkzqo/vBYDc5wSzhyCsVfQC1OZF7xvINRgeA2F&#10;BUHG+Ozdxl6/se0Tw0tHqefwHOAsEICNc2Qt78NYd0FlIpst+ThjUxjpcyoiEPYo7EFgZaKmk2WK&#10;lB4v62c+KwDtt/CbC/F52Qr8wxGPPro2IWkwaYSS9liXbldrrh2EjioQo7edTvwLyenBNlnskbD1&#10;TGQy4meAfbB+GgsPoSetxWnMoSm0hDIgitpKypvRvrFjMryzv7Xqksl+2TzBrFKYfG5VHtoV7rNK&#10;NyWT2cjscal+lN0XlXnTsLMwKRxQxQFykcFC9Ca0SiPGYaY+6prgcFeSMuJzU1VZkh/Sf6sUylL9&#10;7rtvf6QRNaYJSKUyxT+FRpQ2FCQ1HyAN9dmj/fS0GaPZhmdFQjmR0lTxZ1smj+3HAwi+zJAtvH9/&#10;EY6PD7nIIa0DUIRNYkMZq74QNputtdZK7JxxijLYy6LvE/tQ0fJMoG1ap72pqT06OpHJ6Xyxa4Zx&#10;g/veh57SXjGZw2LGzaP3QDW5SXjhtINNuCfNWOCYvnETubvhpgwpKT0UINk1QITNrbSsZthINskU&#10;0PncZqsTN3JJWvQ8aXMZbFg8crHixgI0wYQIzQOnmzC1piStIwiEwiebVVZFNmtmatV2sqm7krGw&#10;mGm2OXZcJGD24RrDMwkmtWBHovjA5KkyJRUHCdIQseDxfIgJMhI4gg8REo4gfcDmheIG05DSclWA&#10;iwpGaWzu2bIpgX4/NRcKDCgtf5VvU8uDc8/FrO43gEMCi6sXvteQm4RO3iIMjFgyTZUs0F5NM30l&#10;0dzVYtzhn8F8A3jDZ24SHX6wbxCKVVwXgDlMFZzJg0KNZ8dGcrSXWJnMYyuFu2AKnAAzyXGLDLDA&#10;oyn5tuC53YuvWZh1gHtdO01wGpxOZ9CiMbMWmy3++30smErfG/q2wQjfflIsuidJv9c2M8azUTPU&#10;Bca+L/z3KagRwn1b0XQeE5hny5Q3XDf79HRU0hsZtoUKJEzEEoOktuG9nuORQFny+aF0zhTq5G81&#10;5iARB6LQK0Vy+rZpXPxPLLJKh2oAGEgMRgBMKASTRAd7wt3NbfapU0qajK2vrm7C+dkbPmdP8ZlJ&#10;XkD3YNuCgRn3LRjQYq1hmtoiYctegkenJwR8AV7wWsB4GZ4OLHgGgcFO+sQUCRNVABEwBxZgLasD&#10;PP9oVCpLUZXyNfNhonQyBaDIxwegGdZWMiCHkfQLrQRUXGA/kL/mwLWapFDJNFbXu+d+HJyI2BI4&#10;FghGFgwaCwB3lhzKN0RTLnw/AsEAHAs1x8mbZEymx5jqjgqHYaIimCJgGcxn8kEKanTmBvOxjxPU&#10;31vyfcDoRZEOAFVyYQXx9KPZhwCaXUiR/WOGC5ljTiXeJc5SAGu8o8yyWjWblpyaCUS2ilOM6Wlj&#10;GUCauhXTYMBOzW6SKBZOOU+MPoVfiH062lJA4TB6zhPzlGCum2ExMAdnRk4ubGoz/aacyEyz6LUK&#10;LPgN4XNOBuV1yHf+TGUuKhh4lCaOIZFkphy6MBrEG73uwGqdzNqUd2CRk4nFNqyUdGlZBNM5E4OQ&#10;zH6nv9rTtPbkkJ58OAPREGDgBiZ4fA5QxGMvR1ogps9iJeJ8PvaevCHj8/D4hAAd1q1A9oXv2RAL&#10;/H0ZkgdJOQo3YJVTkRkmEN/74eFJV3SUnGZrDxwOWBr593UOjgHAqdTcKRf+tUMpxN6TvHLjJMOZ&#10;vTiTjAbAZOVAkWBZovx0SnkWzZZi6hGsbWKzDE1DFZb7R6GMf7aP+mQp83iYZtf0aW0I+FGqZo8e&#10;CgSnkM3Dy1fMqaqyJ1+S4hZl9rgbJ/stOnW4StNdNxeUB01F9pbivTWbMcnLS0tX0qQ4ZF+9wsxb&#10;ycs4gDCgxwn1tAPl2qrxIKzPJuc0jt9u/bA6PMFyuBnqOJk/6veSD40BdCol5vKhQr2YpGmF1wlD&#10;LerKnr9JLjNlCXQz++t59qU0dgCz8I/87rtvwz//y/+ghA2m7q/r63RtK7P6Glu87IwNkzGj0m/7&#10;brvzQrSiAD8PRhnqw84hUPI+FICK5qq2FHuAF/FswXPk69crDSOHMdeOVHSMSmsvbGbekJVeW6o0&#10;ZT9aXHPUqAQIW3smOsW7SM0HBzKF09An2wEkhrUkpZMbLfkCDw6xG21xI1/hfquka/wzgJm9uC98&#10;/PCBtS8HA52ACvz7p4+fWI9efb3mdwG75fbmPnyMf/7xw8f451/C6nHFs/vl4TF08EPbPIWjWazn&#10;b8H2W8e9DEqKJ9lg8J5oCELvpK3AIDzj3VahBNiNAdyC7bbiQLFlDc9wiU6eeRz2U+HTaZ9CjVZJ&#10;qfCCVFSfsbg+XazVRzL3R9YJ8tgc2G/hu+NsfqbkuLNXl9iCZydnbCRR854dH/Ea01/VTSXZ/U2V&#10;5ahv3pyF2zukZNpPudJ+A4N9hgnEm3MIK6YtGGY9/frCVqxbyG3/9OfP4eb+MXz45SOBJjBMoZqq&#10;wdYbY00592CNg7KRdRDPEZy5kDFDYdIrLGPF670mUNLCd7XQdaCPIACw24dwdPgmXN3F/iw+wwdn&#10;F+Hk3Tfh4u1vw4xDlb3w5vIyHAIEg6qMRIWZbQ4qKUEoc51bXi8Qsef9mfH8Z5LuWlJxzvRwf3Ae&#10;FU7/xRpCgEl8D0rwR9mhbDyQG8xkX7N+nsfzbykPcfg7otaO61T+t1L5oKZTGu+agNtog32ATCnw&#10;A7UX9rqTWJ8COEVPeHB0wDNxw2H+muBKEevFg/3D2MM8M6hks5bPubzd0Nvc8btu+409QgfQjpjW&#10;ivsMOefaw/mUtY7nvXDCMNYBGH04D8FsQw+J63ATa3GEdIC1L7++Vn0uSD6xFmfwDFPrZ+Gnn34K&#10;xyfHXKvvf/Nt+Nd//dfww9/+oDUDH2/KZ2eU7H7/t38T/vAf/87X/HJ1xfdgivBaNTD2FfTlAJyh&#10;7CstycV3hDQevSvu9f3qLhyfncRafxaOTw9Z5854juuZoIdk/LwE4jcKesR6U4hEwXuGur+zRzB7&#10;GPeoKcGcf44zTKUqr2Vtj23sV63Z5wAo0VNQxoshgIP7xK5T6nPlkJXDuH7J7vO+WAb7NGNAQqxh&#10;CrdX1+EBzEjuHYPDGrVvdxxobknIASBdFzU/T2Pl5mhlEaWj9skT6GR7l0l9KJ+vwWxvvD/tgeSl&#10;D+AQexKexX//489xP1xleXqscHhtN1v5c1pkkofeOKsQEFIzgLNykOnEfQD38OlhFZqilfoO4D4s&#10;iIa4LgHexf8NT3Hfjc/4uBmUD4A1isR2DM7WYs5OU2nf210eQJLfMjV8rbA1hOegji3M7nNgvM67&#10;xKAuXLewzZiylNdSkl22XbEL+UhD/2nc9Qw7WxMxRZOKUR7YA+8trivPw1G+hgCgV7aFGSaRmegB&#10;jzBHKgzdtzgULNvyoAb8x//yux8BUIFSXvh/vfX5pb2mME3CBxi5Ob2Q0ox/xkUBEEQZEJpweJzh&#10;8DJttXaRtx8PpTdvjskCrNjs6MDpLBvA+3/45StDOxDTDh+5nDaGpNl54wRJySORGjPaRJFsg+0m&#10;M8cqpuQcEtRZGjDqt0lGoKYLDzxeA4UOJGnYiMHAw2IQ8CDmwOhGnfIfS43xu/gMNzfXAtng6xM3&#10;7H7bOflrZKMi6WURD0LRhXUgjGrqKVUr5D8zTvws8iGKBcAkphOuDaKv8d3YTLcCjwja9WIpUoK4&#10;UrIo06NgQlvXZlAVbDgOY6NU2WcjSXrQ1AC1xwOFRKzOPojJ7wobMsAemZkuCJACJFyv1ryfWOCQ&#10;xW45Iaw4ccBmj80Zmw1+B5/jm3fvLMsrKBeRT5nM6kGxp+/D4SE308N4z8DqANhHJz1fy0TBncyg&#10;m2z0jGc02NuKnm9MCtXh3HMKuch+Vr01/KmgornlIN89bDC9DbDx33CA4Dk9joueG6M9THhNw5RB&#10;SQa5xP+ODRJslodY6PRetKW9WpSiNPGAvHt84CGJDVCGoz09W/A6mJqlQgQgaunUUIEAKswHM8PQ&#10;LOO5S5J5sh4KpTZtzVIDaM2mGIASWKiFwjK6HJQysdGmb5eLbgJXmKQgsCOnzMJz64mHKO6vPPQm&#10;NmSjjcMJbFZq9gRIbViogvUlyalkay/PL07xK3NTk9gLTPurbDYf/JqeKI4GA+lRZdkFDpkHSFNg&#10;Onx9w4kowyziNXyMDf/F+WW4u72VxyZMeCmbmXMaCGZeZSkomh80M0vLPHrlmVJGKEB2P7z95h33&#10;NExjcVhjgiaPETEz521rY+PWII5SC+V5uSeZdl2ZeVIqlr6WTwe8FSeHIJChZGZgAm5w6A2+BvQB&#10;Grbylpip6UhNlZIsxbRUyrGSW2ftzKo5AfSUGg4KRgEQMSZPLSe64Z5jL6aMjkysOaeT8NkYbIqO&#10;e43mGXKYmdObafcA3z1OhzdhL67pxXyW0x5byiL2ZEBu/8cZ0rshOaaEUUmnm05eb5TT160ZLZWD&#10;X4LZDfJ4FMhgHzH70KkXFssohb0ocGMQ02UMTt2uQ3ZPpmG6n7XB5rij/qxMydi1WI6Jd0+ZUfJj&#10;ISOx4DmUvKskl7Vpr2XESWIrL7bGHneS1JY+/GFeTq+55NVmn0v6nhhoxH1TA1LZO0j75Gj2y2up&#10;QfLLKiyNkrdab8Ng+dUVtiCo3PQIZ0nT0ikzaCUDL5W2HOTNRr86NzpqVF7Y2LRNa2+pit+dEvBC&#10;ksyGIUV1Hnoh3AWNwJohVw/cU7HXYP2SxQFD9WJyWrQb6mLnIxfCzhsUa+MAaYoeGIwpzMe+lAyN&#10;8N4LmYwsLGqn59V5+DJ6oLg1q1Hm42LXk7ltf1oyK0qtUbG0Su4tBOxt2v2ycQBOvSDzZB8eVNhf&#10;Y1O6iGce3rvIUt5ZTmWUTKzdhbdURU6yLOwDh78gzxsMcHI4Vthaw+yFYDlvSoJO/jM8N8bJYLND&#10;MewBmWxTcnr0NOVgDkmODNrYsDwliBpnlvwYdVPQtUtG17U9Y7Efp/TjneegQlGKxByYghvRPgNW&#10;ACcIwno4wbVrc/3e7H35T6Uh247Vp0ReSKP/Omm8jdn56TlbunnFfnr59m1s0o9UL/Z9TmFPidk7&#10;Ob+A1sKDxSnFDaWpfWHGrWVbaFQTGIsGuOVeYUVDZs1LZs7nl8n0j0qDjM82mGA1pWTrDAIJ+NiQ&#10;CXJgbzUZyFf2BvLAwn5Tif0sqwIx/TLbwWc+5Uqj5GKTa4HKfrw650edx31vEoDuNepdDFt7ey2h&#10;nnmM53GPQegkbyk8hTinATjhTAaT7zE2i1+/fmVtAFAOwCQH0L08oWglQ/XPOlx9/aBGfxGvw8M9&#10;6zsskDVVDXN5iIWRdTP+HfePyppOQM5un+mzrQBq58Z+i9tBtbaM+xva2qBmJmvFwVYnJ0d5sIO9&#10;4/FpFWuSYxEg4ueH1DGRL8ioamYiQDDI7UAp6Y0Ga7ifUCyh1sa+h3MZ97OnckR+0/j70dFBXBsp&#10;JENBLk/Pa6UpE9ztw95cvnNovjF0XT08E7S9vn8OjyvtlZ1lpjj7To4PwtFe3L+nTagAfkHWu9xn&#10;KFGHuhiDnqYgeFgGsayVcN6zpkMfprOyIXOH/lwAs2Lj+/HqNpx/8z4M8bufXLwNdawn5vP42ugj&#10;APAs97i38h5IGy4PucqpobaCoLf406Pti7p47txkCxkMrZL/G/ZAnE0g5FAt4/vDQASQFOL3gpqE&#10;gyHYm+A1n59EFJjN6O+cAtdwv9BfdFYJgfyw3F+wr2YoCVmfL3xG8NnS4HEi+KP1uB/7OoHkGymM&#10;glilHBjFew6QrbAkv+9Gns/LeUvCBGZalOXSRmBGpl+33rjnFeuUacqNJKQkNFh6z6RWDH7XW9lf&#10;WJ6J3/nm/Tfh3/7t93x28DNXX6/4OkroLvPw9xGJ0bHX60dZCf3y4UP4r//1H8L//6//X6wFTrgn&#10;4TnE9QTr7/r6WjhEvP4I4sB6m7uvgDIJf94x8ba0b2DJ8KMHqg81XEYwyOHxvoZMZjsxvR0kDvuQ&#10;q7aeZRUHaplu0BCXCp/FwjWpzsjOvpwkAtEfW3Zo9GhspBzEX8kzNqnQQpEGb8AOxFwDU5dsZqgW&#10;8b7rTe49dYZJXVKUZVZlgYQENR36SOxH5Th5CDayZhPzTP+Mz4PvgXMCvQzURvK41+C5NIu8yEPw&#10;5DU3WaZtz9hCSiEpRlTn4uzomHHw4uDNGb/Phw+fOcikOobS894+jvAIfTRWskegDWAs1jeuBwMb&#10;UQ/Ft3iMe8u8mhHYA3EKVVrsSsJsElv2KX7Q+/isv6DmwnOJPXQbe7NtvGbreD1wTeC3id5hJI2c&#10;nxeVLs4/ecnW4sClXsoewnRIcHBP7ssM6KUAw9J5AjZJsDom0BM92V4n25vkWVt4SDpZ0kvMwvL5&#10;5D9On0LL8MtXeRG4LniG8e8IVqlSvxGfkX3YFIDIMYqdOdh6Jg98L44PfsSkoaMPxoKbrRp3aZ2B&#10;/mJj0gS94KJZp4kVos/j5oMNSMlA3oydpCQ/hJYodvwvBPnokYfCmhKaF25UmB4l6dXWcg6ASfDn&#10;2ePikT8VihEc0I03HmwAk2UyaEhxuWnCGr/0Ef0y5M03UTIpyQkYTpgC0I8rFgnY3ME+Gw1yYQPD&#10;w4DphzY+yS9xEMFzBxcNhyhZcJVYdDClnbPoHLImH0g1ruFyNs+yTBjcw++OjZYbTiZYsgmcZVNs&#10;MdwOZeo4jDaKN4mHLMyWNPK6FGjXVJro4TMSNAmSNAyUDbQGSwqCBHh9+Jfhh7BAubhwH+MBhkMC&#10;6PW7i0tSlnEfmMo2yVBX4SVO6ITPRzxYMZ2R9LMmUHdxfk7Q4Bh0evh6xYZlSXbUPv87DmMcDGA+&#10;AeTC4dtwsiZ5dQKs6AEJlxAmJCs5KhXQDeUkk33fGgEcGxn896M8GsRKEhjQNKIs4zBHyiw86WYE&#10;O9RUJEr2+MpIfLQUFtNEbMAEby0hnMzOwfs9xEIRzxCp1zPFycMceM3Dc6MJDQ6BWIwA8ATTpXP4&#10;DQ9VAE24521t+ZkAnS1TYTc20h0sb1HSZUG5iKS9vEdkAhY86HGNsPGnROi9vQOxKTA5HbV5kDFk&#10;P0Y0mDiskcw2OeENIB0CVHDogNXHIBHHvsuXZcg+AEyGLQuH9BQCIkNgUSm5sq5V3+9SwpKMVx5d&#10;u3SjOoXtOBThdepobX+zwgaqvRsFWAlsViumHOIgwdqsSqU+0R+Sk+6JxS1AUE7lNx33OzLhFK8V&#10;i/sZJ4pIJkTDnmwBGJjRiJGCwiL5MqII2K7lnQAAG3sDrhcZOY2eDXhR1GQtb/IaxD2CzHgka6LJ&#10;06NkzsyE341k4wC8JoNEtDAYuyzBG2xenpo+7I80DcbZjud1JjAvNZGDZTiNk73AKgKzM/nikc6P&#10;IUO8LmAMF2aaJccJAjWNJLfDuM1hCH0yZm5sHAz7AniLOIGOXnyVwMCmVpDFxh6lKHa2TuYikEiz&#10;ZZkgswCxFJcFbOmwC0tvc4hHxuzsFTgVnhAKVO6YXCjQL3lwYuAyTtOO6l7IF2s0sy+ZoNPr1CEh&#10;ZKBMQ/ZgCcmrxx4Zwzi8Ms7PMzsHEEyZgUN2iD0vRUQcDdAqMYzF3CQmunsUezrV9rqqs1+huXwC&#10;7/z9K3v2ielZeQpZ8rwax1esDn52rbcpefzlvU/XoLJcIgd+hN3+SJ8XmB3To/VZLKD4fGGAMndY&#10;Er6DcJspFtadWYsbFzZx358v2dT1TmnHkI8MpHjOY7+CeTueOxk9a0JLlvarwhcG+ZhwLmYOgPFA&#10;Q16gYjmjUawbpUuiTiDgSzC5sexmIECHD9t4ugzpMKWCvd5/bYAqWSBMZjrXTnXeoweT9onOzzeu&#10;80OsrRqyuyRHOzg5pY8UmK01QYeWAK6SqyvCdLzHiU0Xipz2rFTRYG+0Ik925du6k75PBuxkrRCy&#10;tQoZJLSuEJMsMVPLlMBrT7D0LBXlLk1YQ7PRst5gMG1UkewJfXDBK/8tgYr00nGISwLSk/STe5vZ&#10;YTjP+J1ScirT4bssQS5CyKEoVAPUJQM6CvvppNCSBChNtrPgEM37MYr6uvnrgH2jUz7pvzyolnn3&#10;zdvw93/39xwm7hLkq+wvyPtFlkmdVSuSQ9fZGoIm3wbeR1u3MPW17+xHqnOaiaq255AP35bsucE+&#10;rGQVAchDg0/bN9XXFT23K3oXYT8S26BifYKhtJ5Ny3PdXBcOIhILujYDQ/vOZA/X0b6gHDZZ4jj0&#10;3h8LfR+l5aq56py8zXqJlgbwkhSrD4BFSjZ8jo0ujOm3m7W9Bke+ByRcD3fPbDrhFU25HD1hlYaK&#10;sxs1JppqXDv5S8cmieqFR67Rl8cXNrAaugwcrLf0zFI4BmxvKnsMV/YExx4yqxXohlqaA1kMkQaz&#10;6nw/wLgDaNf1CjQ7iD1S56Zeqotn7ovwreu2AjLo62arFtbJ7g/IYgdrNd7v6+srra1BTHww4uGp&#10;voAnH9ddxQEE/g9NOeuPsjCIXtNmAb0TGssvV498/RkDikr+3vNLx9ru+fGZElZUSQ+ovQPAk9Ge&#10;smKIIiCwrVCQdGFvJkuDg+PT2KROTCbXgb0lOwb7FD8XSSJNODw6IBiF7wXJX1mD5bVVnzSW9N87&#10;ij3K6eVbynXxrJElVZg5D79QDH9jzZaAbQCX+8s91uirl2ey5/H8wcLoTexX8N071t1d/LmDPOhA&#10;PdTbmgCDd9ZmUAAhqKBRUu36ec17vVmrPgf4KxZV7AVvbsL5mzf0Lg+26/jf//v/JfBydvaG9/ro&#10;9JivA2kq7tvV1bV8xJZz3n8q4FDTDUMOqgOYmILdWDNVFX8OgZfDoFrxOa4NgIlYM6hLWwcJ4hx+&#10;IaAY62J+LurwCUx3nQIPcB/ALISiC30K+gSGdtgLHKAc/lwML/lkfv/9D/xcABvB/pMHnXwQudeY&#10;tPGnP/0pXFy8IfDEMLy4P+G1AC5Cgn5/K4uwP/3x3+nx9xL3AVxH/MzocDKqmTBIWYJM9CZes69i&#10;40PujKH/5YW992bhNPYHeA3cc8g10QvA7usgvgeA8Rdc37nAYTLnJjHBUxgY9nGmvxYCgrHPot4Q&#10;+UZDL+5RgwaU9FVk2IaCHIsgxRhVI7TMaQlmM9hrs/WAfs7PD6m27MjUk86WkkLjOpJ8Y/LLaCbe&#10;1devHCYgOwA99TNTn/epNsTAtVQSioYFkGzbioPS/IU8glVE20sOz28/Zv9YDBjw2WQx0xPjaRul&#10;F0/2QUYNg/TogWGemzwQhJR7astwcLjHNbR63srvdP+Az/jMg4u199SiUAAbB2X0sxUI1682YYF+&#10;HuSPSQDac/ydh7jPP2IfivvT9cNLOMCAIH72k2YR/x6fUzqDIrB3DDXOV9SprOXj9YMcdlTNAimz&#10;Ai1G+m7Sz981e+HzUinpgXsca/5+NMtxyDY5KaglDEkM4YFqYuXbd5DneHilxkm/55CbHPBnOwP5&#10;tY6sp1aPL7nmp71dvPZt/DywV+Bgc9Jw/LXih3XQ+dH+jzRlNyMFX+KFB+Bgjzk195Wnq5xEl2Ll&#10;AaldMTp84GGC/8M0bebJPaPm40U6OtyPf+3xg4O0B5NuGBPTN8NJU2Dj0VAWk/z4M28vz3lBLi/O&#10;w33chLFZg6JLz7yZJANk71HuNNMkLT7oAJESEIDPAeCJWnPLQc/j6+FwwUEPRBzf4/jkhMUNZMUJ&#10;uX18uLNBoth4yZcGyVePcVHxAcWUK24ai5k8HVoHm3CTxrSulxmkFk7BhQrYBocY02joNzRjA4Jm&#10;GIwGAGNomCAbWDMSOhmEK7ln7HZsKQATWCRfv3yioSluMGKwyxRzjgOBNPHAAgQsOskzB02IMMG1&#10;xxM2JZj6vjk/zaETz/The+EihgSrs48bGiUcAqBT47tgKojPhgW07ddK7yTwVBu00eIAOKvURE3X&#10;JDnoeQA1TkzKXmyNJsK4l0oSrHLRT882yM5fVvbzkReKpjSSbqEZBWMreR7JQ0lgHK85ioV4GC3n&#10;ewRonJfNSYMQ+BSnLXkqDi80fdgd8JkBJlE+QWPnAx428IfcY0BDL/YI7q+lL60NQXsX3CiguE7g&#10;f4egF/jLFZIxA8AlC6mR2W7BIr/nocDvtVi6QFYKM81rQ81r8kgj+5IydoCLuJdJjjBMoluv1zLY&#10;RqsF5ikmuAy62Vtm+RHALBzeM0uqOUmAl4/ZePh/FLe1J/BlGLN0ZyRgNKdcvHCwDJmYYcxgoiZj&#10;W65x+g3aA2jNfWXkATVatl9ZMjjZUw33eODU/4XP7K+//hKf2zMXIPcsyFA0ff70hc//yZszNjJY&#10;y5dv3xFIQFEDQBtNemLeXsS9AYUT1gibMYC0yz037gPZAfizRLdX8VyyYCET8GBPDFQbItOvCzYC&#10;peRQmtjENVEXO0N7T+nYVBlI4SFNYE1syUIe/fGaTFxngxl0fS+wQSEf8nxhonVRe0JZcW/EOsF/&#10;w2ehF2sjsJLTWhRMrbwCcagQTKt84A5DniIymsG+TYmjnlhvO+bUQAYInk+xnGozP2tP6NEINmaO&#10;C8yDVDkxgRhKRI+e0hLNhgDIX0rHdABzfaZELHv8jckoVypAASYcPLk45F608xoT0j/xeeoowSos&#10;z6jsQebP7IOcZ5qT0yizhnTN6Mpon580NBiTP8POwkuejlkOnOSZasrE3kvyhoKgU/LBrKpq54dV&#10;V/YoFOgyGIgpPS0OiSn1KuFyl2qWQEsxIwfaOYyeHJZZZq/U2ZTkOXF/LKUfF1GsLCzJEnuqtj8k&#10;hlmVPzeumZgoYiUCeMeeyOcLXqXxvOear+X3k9JYJxsSzy13k9m2nsWlbTkG2lwszWTwZNqoL/0p&#10;nbQM2VXpRPPaYTUY9KAwJZuvEvgqL7cms7txrvN6ed8anG4KsAjsh5AHXmUGcnE2chiG3jaMZnfF&#10;faWQdH++OKB3FIYr2FPA6kNxWxN8b7gGCf45hVbDjV0YzeSHiOyvWh6x6Z6nO86BLJmatpkwgysl&#10;nZeqNdVwej1VTu6dEuhp30lJ0R0sU5Q7WcorYDsxjqvGAQVeF6VBRSbNFSlsZ8yJkGW2dZ54HxIT&#10;VExcNTC9GRViNZZZJsw9ppU/agIh9T3qkNXG42gmq9jPYsU5Lbj568l4lXKu64/699vffMe/cO60&#10;ZqKHKaVx6znmmTAVeVgxOOUYzR7D2swoTqnyvW1pqEhpxX6pHBqTgHo09fR6nnaMQYUVCUDHgIUq&#10;kVjjoAnDGYu9DEPhNRlCgbLjxDIcgxjhwftLYoSWKTipKjK7MKSQolL3gWeMa5o8lAjJU1UMF6wF&#10;+vaOpYGyPoOFOLu3ZNZ3HL6EWBdtnuP32/b8jrAjAXvx5uqOYCXWNOogyvCdpFhOu/AkrG80yFj3&#10;OB3iU0WF0uPtHdci6l7sSZSmw/c3ns1MX92sxKqcdHZT3pZ8CqHWWKi5LbwuR1tohBTGVGnA2dM3&#10;Td5uVGd0XbbiSbXS5KRfqjvKnSSeZATsXZXY6mBLPT9LndRtFUB2Gu8bVCc403rK2DSwwn3AUAaN&#10;O/x7F8uWzwnUVVir2Edv70UeQBI6gAlI8DoHmuH3FrNYg296NvybTsB/P8q3F88qPQTj654e7dG7&#10;sKQPY7x2U0GArjCzF/d3S+LFA8E8sBPxDLFBLiqzRsFqi9d/3RPou/zm2zDEfeP04pK18Mz7A2o3&#10;hQvVvMboa4IDZBomnwaD5Jtwe3PF9waB5fb2hqq1YNCmNYOepJdePoUAt3Ce9Rjiu7aQCkCgk6wu&#10;ekpo0U8CSKaiqa7NDl2xMf/w05/DN+/ehu+++451GO4XwV3bQPW0jFmwz91aUSRvuA0JG3j+6Dm4&#10;lD3TwvLeyYOUjx9/DVLrrWQhBdVXi5TcXxmiQKLO3B7fCO2rFDwICTnW1pdY5/IsNrsXgF3jGgB7&#10;P2Tp6HmwiMggtCoAQ3UAT6gz8d70IY91Afsh92WolU9jbf728oLXCOox+rfHtYN1+PNPP4U3Z+e8&#10;Fzjf560GF3scjrTh8+fPfA2oyUTiaQkCrhmAdaD1vlDPD2Zf18nm6Xklv3KsXwCsCehDv4X9DHsg&#10;PCEBPgEPULKy6mhcP/V6g4dRUomRNQmVyqyxL1+RlTXBA/o7hiGq35P/91JMP7NKS9fRrBviawH0&#10;R7+NMxFnRwqJC+4lWvu2038OTMn1Skm68Vk73D8g6xQEm8RepSKxrndDHltbkGVPYlVFhmCdUmSL&#10;5Om98XkvFUkC8BKzEZ7LiflHe6phyixPklUwZB3jM3ezonT66OTIaeUNQTYw/loCwB2Byg2VEwoT&#10;xJlD6e3oGgcM5Pg7e6g1MHxA7Q2f6LidfnxYGWSPzzjcAOOfHcb/djaP97MbuKfT0McDbJyqNda4&#10;fQrJ2puUZl84sBPFC+7FYOl6XchGg/9jHWxliQdOaQgbXll1y388/cP4lzY7abj+ysYnJ/pOYv4N&#10;/eBeO8hKhnYkOlteNttsgwbMZQ8BHQxxrCzjLeXRZzZiSm+uvvvm8sfsX+bDdm3GEHy3sEhw+EM2&#10;R3poIZT+4emB06n9peLKk98eza7j73MiMjfltRxJ18Y3WcydYhQKMfUg6WwXlFiwmImvf3p2xvft&#10;bZYO4ACgGh46AA5Y4EsDZrVpq3h4sPmtbT5bV/K0WZARI3BrSe2+HigU7YgIf/PmnGAGHrA0qS+d&#10;4sj0URr8qnnH5vRMrzAVWzfxcMLGi6mATFtlCJ5SCwnSDRNBp+ViXwwG+x61boqwKWDjAvuRqbRP&#10;8nKApyBQecqOYehqr0QVwaUKDtO3YUJKWW68wRcXFyy+kLKEJ5t+DuutmTma9MIodcZp1da+SBPf&#10;nxv+s3z5MPmgeblZF4UDUnC9sKkyfXQuc3T8O6QHoKKfxYV9eHCk6TUK+VagX2tW3mjZHIAzHB64&#10;Z7j+MwO43Iz6ztPEwmCgZJ4CRbYZkJV0e8GNEfcYmzO8GvAeTHGL9wEHLyf6AFdZTG0JRGLjIbDg&#10;RhXMw7nZTfQq2aqohLQbz04yU8VGnCa5OCCO4/fEd25qmaYCvGZK7ELx5unASOEiuCb4jKX97FAs&#10;Ms/O0y9OfeHbUZipg4kxUpJXK7ILg838kYAk5tKWn7+1FwKAcdwPHFpdp9QjTshXT6ZnF6b6NywI&#10;7h6ezAgpzHLpuVHPXAwk03TtDc+iWwtTkH9fGeTjUUtmq7ADBb/khFQWvaO9LwQEhJT0WMqbjpN9&#10;mJBuxMwBuD/4edDzLmZIkv3IQ3PiFBDPKv6uIUSXJWMwp8X9A3sG08GzN6fh+vY6/M0P35t9F8K3&#10;3/6G7wtvmOT7RrBvueBaxvOJA07pYZ8JxB/EQ5WTQLAd9gTwCagW+IXXSNcJk7MZ/R7XuUErLGWe&#10;UtM7ipVBRiOB5Rc2HFNQsUUaf6HrPNpcGs+ZDNyrnERJ34dBXquQxqJA6wF6bDdcJ4WHFzKO7mUK&#10;PA4Z2Ehm8D1lBxt9DwDLDmxKfospev41sMlEvPUmM/Jq+vGVbHAEirY5UZDeE6OYiHXTZkYSrjf3&#10;dRob1wSCCHhYvj9l6a0lYWHHXEzm7yGnPRqE44E5MqxGhtP21JtcBExKUR0HyW15KNatJblOOw2T&#10;fS9c3FdiUkiuliZ1vVleshFInjtkpZp19FqmLRsySdZR0E9FCsgoBLa9kgMn35iyVpOapJdlCH8J&#10;gPrZqsxw6g2IkxHp0CUyuhyKU5U7H8TRslqaMzf1/8XyKzPAUCTg0QwrgmtV4XTp0gbYWr8A1FNo&#10;DmoF+kPCED5+5r29Q4J+KL5ZtM9b3jMMvtKZjrOetiFxDRFsMLuF7ATbQUjeIKYxwc9Jpv4rAhdx&#10;fz4+YsORwFultTjRzRNPNMzJJ3I218AT1wl7dUrmTeAM/gz7autk08kDFCUQKxmTzaeVBtiHINlE&#10;SiT8geZ7S7KGaI4dvxdY30Wt532cdinspf0YUyo32QZ8/dGS1CKH1CRGJyU8BujLDCaHvOcOXueJ&#10;IT94b01TePqummFb2O8vsc6SnDmxaIMZwQQTi9dpu8mDr8wsvWA7hZTCTVAW160ozSgSS1WJeqMt&#10;IqYsd0rP32jgK7GQ6ZPpz55YkEya5fNd5+dUZ6/YR39Nzz4BfmI7QwL4j//0T0x6J2Mp6IxMIG0O&#10;GMI1qkrLcGQ7I/uMwUzKkBnNlEw3jQNPaoIytFaplRYNxQ6UM9jLNcAtyHDXQEh+UpJuBdYXSL1c&#10;xfMS1wvhAVh/8KFNicvHpydhqjUsKAzCpoAuJVJ7zzPqumMfh53norfwYUqDBSctJ3/foNAD2ghQ&#10;cqVEUwAtYjOM8snGUwJDeQzc7x84WEediwf35vqOdQ8HYPQSDFm+3gEAhAy4d6CY96cueXOiwTZz&#10;B/sppXKQUg4KqakbNaBsRt20gfkSHL40dxgZmPMAPyh7G5XyyTph1mY2NpYCAAkA/mQEzjSsK3NS&#10;9kQGK64vEnbx+wAy077HgSH3tJJ+2Tg7+xQ+1jT2kStZszaUZi75mqt1xz0QNVVFpl9PMLon8DSj&#10;0glSy02nwJjT430OQJpGvduXqwd7TwUCiBjMd6Mo6FRRBPt/xvt5eLCIPeKSw9Oiij0Hhh2Hp/Qv&#10;RZNPhQIskAAYAsiL+yaC0gpaEohtNsSm/3kFEHQeDg5PwunFm1DAq+/0lBYp9JVkTbjYDRZbqXeC&#10;WfMpaBDPI73Z4rlDdlysixle4Fob1x4+b/d397zG6IHgj6dh95qWTWABohfEPWfom1nxOAOT3Q7W&#10;KqSkuEe4xxxo0FPzLl7PE+5LYJDq2XjidUTdTlZr/Fyfv3xRTYLvFWvLg0P5hg/ZJqqRXyQVILW9&#10;1TSQxDBJQWkleyn0WhhoMuSCxICRxBbUJTWtpp6VzopArfh8AojDeYg1h74M+y7CKvHPOAcXZpuy&#10;VsO5YYYulv0+WYVDVpVQ1rlUcvr19VcCehM+Y6wrz2M9DqDuy+dP4fLtJfc+7DEP9/cMc+u2G7Pm&#10;93lepyHY2ZszXjtan7ys9fe4V7HfSYONEFy3t3wWF5TULskWY5BXp54ddQlBu1EBjei1kEDMQRH6&#10;5eR3VpX27K1cA0/ERXorcfAA4ToyY4BKlY6fAQSq6ZWNAu6H7Kr2uE7TfUueprS4alsrd3qux5lV&#10;OthfVWdVUoNVFckNL89PJBdhb8GAgkpF22usnlbcr0l4mhy05RRXDhJGsVCRug2Qn4MgI1eT7VsY&#10;vjeJwcdaYgrZJoMDv1q+e/LWtKdh3AfunrdhFffZ67hfXF6+YTYCbKEwnOhgsQLixCAlHohPDD8q&#10;1S9CWQbsAtJbyHIPyzZs7h4D0KYl7I2wD05l2NhX9DSur/1Yz34z3wvn2GNAqhjkQQnpLpQkYKxX&#10;2DNRX8fP1RT2B0TvFT9vrDz5O/iZqhsZANKMAk0BCLIG26ZrN2Yf63S+Tem6ob6ptB+yDRmH7KGe&#10;VT4OwAu2X1HtNeReShpiyYpxZk9WAk20P+i4t2P9QqGDAF2EFjX2c20YeljuZONW5lSXp8c/otBA&#10;w4vFsM94aCGtLafZwT43g/2Q5L0DXTD09ntL+Roo6rkg1brx5FnSVfjczcjiw+8jmIOyzPihQWNn&#10;4WPD/NM351yY2DAom6xU4DaUDIUcQgCwBig3jTDjzQLQB5ALhePNzRU9dUBRb+g9o+ldZ7N9yovi&#10;a97Hzevzp0/hh++/l8xoI/PJJEXExq7AD8l44TlG+VGjtDOwBlpLC3EXYJZLlmI38uFjOuHLhk0d&#10;1khpz5gjSqJrFjRg2p2enHgTHwhsLghIauOdLL0Da5JmqfEaUCZluSgOYDAN8X2ZXrNac2KEiRoY&#10;UniYGvuhlZbRYEPDhnF4qCSkg4MjSnHpwfjwyM8Bem1K+SysS8chgIJ1j8lWjZKN6yJf52AvLU1p&#10;+8xkw6GDxc0Yc5qXShpHKeFCXmuaFq7tJ1PqZ5E0nLxZGJX+yENaabsqareeSjHIBc0JTTUVCc4p&#10;HjcCgWFlmWSFMv5uKxXIeO252Z9KARpJ9SeDomltAGtfMDMUCGRCrgsz2FKTs2cyQ9f2b1PgBr3D&#10;arH36iY11pONUGOjvwUw+EIvnMasRhRrlGc6NVEJPAJeABqPpmBj8gKPrzkTkkz9CpKZ4eewGeG5&#10;2/gwQ0EhSW9D5hc258dnpS+/bO0XEAqDyQ414DR965RcbfAEV21EzyYdaX/btb3HkkHp6ECOPjea&#10;r4MDtslzEs/8eutkxV4T9FoGtkwDdhJv2zb2+Bt2ssVRRb8a9Z570YyGy1V4wOE3X/CQQsHSO7Yd&#10;RRsab9yG3/7wPQ/dwjo3XCd81wXZwXtq+is1lvKWWIYPHz4QND6kzKXTM7DQM8AglUbyQvwOPAvJ&#10;xiuUkMokYUfb0/PQXg2assnTj7CLvQkhjwQTlWxIy0oHJ3GRjbZRYwPvy5pDic7y9SYXCwTXRkni&#10;eG97TbcHN90o3Is6pc1W2WspSYtLp0kCGKxT+qKDTsjooiRELDm8Pv4ZIHPLInvn64WCKtHNJzeH&#10;eAM8j5xyVaUb9U4MRFzTSmnFRWKd+T2CE3jToUgwILWU05QLzCKzkooMsNaWhuPQTLI4yts2Mlrn&#10;d+SgSNekctLv6PRxASJiKqrjLTJtXyDqlKVVBE4NaJd1bYDQ4MMo6RfWMIZjpPRbjskEb0v7yjLJ&#10;EqddyqrZZFPYBUsUr8CFBEARIECx5EYcZ08KA6BlQlG+8sGccuJwkTzP7PVBpllZeRoZsndg4TRN&#10;eraAwYz9vlOxgmISxtpKQx8ZpgMpayiVUM/7G4sTpAriuce5kgIJCvunstAfk59JktQ3/kyqVwaz&#10;AUcCbo1M/i3lRoOACT/OWa45pgiOlJ8l4CQZFydGRWVZJRve/WVeF42B86aUjyeGJYULfoYhGZRM&#10;ye8FU4jFFkZRi54fXpVzsDwQqoVhAj1sdU3woCGFcjIrKl3rwsB0Gi6OKYm5KrMEV+usFFvTHpG8&#10;g5UAQbE57fdYqoHmc2Dz6OTFl+TMOVGO9ziB54Wf7ZDNvydbLSTvmgS4l2axjF4XbECHLj9zqemp&#10;HcAjdkPl+9AZvP5Lxm7pgQID4Vr5naaAiFQ8654mkF3DhtJDgsLfiQzKv5KMN7jRU00x0Tv5b//u&#10;d7GRvrR3dOCzwHOjbnKyLoccRZnZVQTm69redwoVmDlUKV2z4EFk2vMV4LDSEIHPSy3PZ7PzSwNF&#10;BBI7sTu6tRQ22DdGpziafsnBOQYzCz77YgEle40E/tIuxe+BD8T9gLV7G8oyAZSW3Y9qloq0JzKo&#10;TRJeKQ9e5BmI89L1TsOU0pe4BgvamwwAMGHEDgkcvAoHMbRXseYG6FcyjbG30kZMxWnSQJ425oMG&#10;BABixJqewuP9Yzg7PRFzBs8SGFH011WAHCTFeKqXywOGvOGzwj6GthTtXEm0Qe+LOl2eraPTFAee&#10;b0tYDWAQXYhBRtskMkBnrJOTzJGDtuXcNrGTgQ805vLgYtI1Q0skn356eqFsFp+Rab/zNhzF2h5A&#10;1y1kvIuWa23F4InOvt0dyRpbDoU6fu66VXAY6vFuM4RFW7uGVt0De6EvX2/DcqYE9K93K1ojofF+&#10;jtd9M0w5sRMsPPQgZ6dnrAvAct47PmMa+RTkuz2xhhfQsYJyBEN5EBUo6x4o391soJSJ/WL8Pofx&#10;/uzBX3AhlQLVV/FZAtOMgDYUarNZ9uTFvcV9xc9BzgovPcg50WN+/PRRZx/JAQJ9Ie/GuoPXG6Sg&#10;f/7Tn8O//du/8rkHSeLuWmGGwWxc9hIwx4/1HobfuI8MsovvgTVDhlusHc9jfwofSfw3PLNQz+0f&#10;HIZ3b99qiGelA/q2xt7eAK7Q973YI7BqPRCLr4uBs4C9OUNBsB8k1jll/YMCx7h2MNwBiBX7O7AZ&#10;R9auM4Lk02CrpGLK/nI4lxn+SGWUQiJQu0FeSiJAq55NjOI51w5+F+x9ALhgBr45f0PiCPpyrO/7&#10;x3taPAGkgtXWzz//xL4RRBf87E/xOp+cHBO0/s1vvmWtDoLL38c985dffwnn8XdhIwAPQ7D/wIo8&#10;ZNBjsoaQlyLSenEvklUA9lM8zwe0zlhy+Ij1iIE+rhnTydnrbEmqSb0ZmIJ4JnC9k0c3embc18bp&#10;79jpGKBZq89jcFvX7dj/oxQ4rN1BrOlVo2toP4WzszOCqNybfU4wxKWufN5OJF3wu8XXxD3Dd0Df&#10;y8Fl/B4IbES/j+94dnZOtUnJz9fQMgt7OnogJIFicIG1gj4HP8cz1oGRPJcr1Z9cN2R0VBySJ3IA&#10;z5qycP2jHm20yqEzazol3OL3vtw+xedZLOQu9jP//N//G3song8AJpH2Hq8telMMRycz2shuLpR8&#10;vog118vtY9gr4/NYxn4c7wl2PwHPkoPSJn7297GXOMegAJ6YsnDmefUUr9sNbao6AmKFh+N1WdsD&#10;WfsrgbOR3iwCGK0u42kxGZ7LoKwUNhP2ZtQmg4a8ymDQXIi1uW1zkj2YeuLpVX/ikLNhzKDc5AFr&#10;Uj74COa5wgHoJFIMh9PxJcA4FmgfRIoqBeYrbC69lz/3737z/sdnMuxGy680CU2Lp8iDuYES3QPS&#10;dzXNQV2HBYGHnWkxkOjaK2Zv2YRv3r0hO0uSpjEu1rhJ7c15wSkpwTRu29G36TEe5ABMsLk9PT4w&#10;OVS+DQsuPvoMxYcVktkZ9exiZ0H+CyQbF/rTl0+UFZ+dHjO9D000JpWQI9Bwc77gd0KCJ6R/YNxc&#10;vr2ID+RG0z2n4xBIwiKtW0tcAsNIaMgK6WKJTerIZurVK1NeMHrkBwXJMZp1TgDj17+5uee1wu8p&#10;zeiY/+3lRYDPQJBmQfNUABfwaqhq+eyRbYOkKqbu6vszZThexM+fP7IQeWYQSB0317eeDBeenhb2&#10;ddMhg6IDGyro/vgzyl/BXMAEMx5MTAZzmktKrqQ56oFAEAIvYEBQglzxejE4oC7NThotpZv4mgwW&#10;6LZmPpYCKaaJh13nyGtOKGctD8rV6pHyEngmfon3EwxS3Ith7HMARO+046J4xVKxYTSaNjKK4NFB&#10;gFOsnO1mk9kvmMSSAUKPl53cjiwsyG7RVMI7x1OUJJ3CPSLtmf5CThJiqMcL7wU9F9zEMHGs0QFM&#10;yj2A5ga+Cs9MxILXHNbW6dGJmpj5nJ8dzxklmDhkwfrZbuyXV2fJHp65yjI7vBcuBgo4rCVsoDjY&#10;UKAhdAcFHLzmKEc1CANQmMbN9/dhRQaOTNDvnwRW6vV1r/B83lxdEViDOS6KkLKQXH+w9LCx157o&#10;5iM3RXl6Tfa3KHMCKNYG2TltbYN3HchkfY5KPJI/lLw/tSbnZBWGbF6qqRXBjEqpsPKIafmcYN31&#10;lLjM6OGHybbA0mX443/8kSAfQDpMmlD0pUQs3BB8R/zz3v6CIRJ49h9iUYR9D3KG1FiBbn96ekof&#10;jpO4plncW3KJewKQnsEMfmYELo35WRP4q5SriVKRztYDsQDZvjg9T8A11y9S+QaBCGjkyKAjYL7k&#10;d00FAGVg9iqj194oIGRMAEApf0zsDWTfJW8nB9/gd9BY0Bx/GJwIugt+CAlMKyUnT6AvkE0yImfz&#10;LGVN8kOFB1T28StcnBUEq5kEasbHQJnyjKzEBBtPhRMbLXkoLIOdpuRVVGa5wZQ/WzATaPTUNHls&#10;VtnzjMA/i6/JAQKT7R4EXjSNAlWKV56ATKwcZUMwOfyHRXWn8y1N0mRSX3tf8gFs/zvZP6iIx7Nd&#10;mgGTJnHpfZKpbko+5fPj6zTaRNkxYU4nFlueshWkJMLroxDDU0y55L9Y7uQYKenV6FLDgrXaySfL&#10;v0wWlay6zHJJpsb5rEmBCh2b2i2fvwTmMAmxknwX3pq4ftib0ADimZHMT8/dNKSkcTXy+NxYo5XZ&#10;EkwnnM8zA1l/3wqQCr6HCCyiOb4KM5wrlByt09lRZKbq5Al4y+e2tvxWBW/Xy8MlPWONgVjsYUy0&#10;7g2OQSo8X9IPrLSHUulijrJmFrcLAgI0sIfxO1J5zX5FcV6S9amivzYrjUrtSpJkgiu1AV+DvpWZ&#10;noXZ3r3Z+4mVmdaBzjgx7uSxV+SE1eT7mRKuud/YiiT5sqZnvSh3zyjB/brJoHGd5On2H508mR48&#10;gU7pwAr0qSVTcihYSldNYVyhEsN1Gqbsramf3YXypNcH5ZkAlb1hG/ogVllGmzwJJbPDM7j4q4B9&#10;9HZ1Q4b9/+///u/C//if/1P7sxdYTrSuy3zPZDfTSwKawHWyTGoxmMLuLMX5x3TBFFhkNiAaOvk8&#10;K+G4diO6sX9taVZRwf22obQPA8xNrP8o+cXA98sVz7Bff/mFnt20WbHFQgqi4lmoyGcxnpsm20Ek&#10;9gmk/nWRwGnt8ckWpxj1XI9OHiQ7EL5QCH/r5E8MhgxqEAZh0I6E/h60s2GfgrPPVkCdB0s4N3Gt&#10;mP652rBeTz6O+OxgE6OZp60MfSP1rFCVtBYLHl8PDAkOoCvJq8F+QrgO7WzANMH70Kplrr22asPT&#10;y5ogCUA1NLgKk1OAUWJ0BKdql5WCfxKzZ8P3Evse5wSIEOhfcF/BICOwuB1iD7WQnyKYjzM19vIH&#10;m5md54T7+M9USQHgitfhd7/7GyqTlPYOD+sxr+/XkZGoj8Bsw38nmDapeaTiJu6vYE2id3p4emEf&#10;2NsTF0sXvn0JrAz07JTH9pLkjIby3YHszwpINbI0WSORXQ8OTTULywOFN2B8/Pi8pjR4//AknIGZ&#10;RjZ0CwSa/cVirtR2rRWds7KoUR2KOpgkh/i9AdziHmMd3NzecN+ApxhY6AgfxPMBwBU95r/9/vfx&#10;Oy5J2AAjEgAzwuCqqvGzXfqZ6cjgU/DQC5UeCtFYE4BMHqmQCu/8SPtw+e4t19dtrC2xJpOfrQiv&#10;OmOgRMPedciatAi3t7c8K8ZBwYW4Rs9U3MkyA88Ual2sF3j14f3Qf9w77Arf4e35BWv5tc9C+BUO&#10;ZgwDzJOFQk8pK+oIPJ+QzQLkQhhn4QT4ysPSVHfKSmlGwgPUTkj4xllNf3F4RVv2SpAxvhZ+ZsPw&#10;SV0rWOiw7gahYZDEFXX51fU1nzmxVeXpjHVxe3uXfaSPGHYkq5dxSuypguelQhfXVPikAfVowseW&#10;DMM5115DG6M9MaMaSaWXrCEm1gp8NhzURmk/1IEejCSlDkEtrBGfwerXBu/x6qXJkEaYZatQOvQV&#10;en5L93Sy56LCbZRCqDIwj/4UeAfDWwrVSw8312SaVa0IQLg2WPsgAYBAgl4SuAqeHVnvlJkgQZAx&#10;eSrHZwOJ3BhiJLa/AMch+/JSQeHMr8Lnl/z1JoOb8pwF2oV/foz9ZLC8+yl+hnfxmT86PpR0Pn4H&#10;hBXh3mFPQj+czjf0lduNcgr24xpsBgBupX3prUCC9BbWOfGnLmLttcS+E5/p+STrh6d+E//qwmew&#10;wuPrXOFMjXvM+fIgtF089+JfdVxrYAjG6pSsPnj91XF/bfFaACnRb00CASH9xfuB6Yd/BjOwxOcx&#10;GFiDxQcShBn3Q5kLIfcPxc6/273RkFiAYEVaqq1AQdX40ziZaDA6N0G9RrJD4QAazOa4J+1BSTaO&#10;rjlGD+LGrLrgrrK/mP0I7fTIJmTDphIstRc0nEjtYcTvwAPz9PQ4bjz7PIRx+IAST1pwocm7kkXj&#10;wWO0lBDpJE+go2XLRXW4d6DYab7XxKL/SywsinQz65IgX8o2AbNO2umSLDjcSGj+00QCrw0KKuSL&#10;X79+4iZyfnFKUA9fGgcd03kO97XANvJbw8K7ePuWi4ONV3wwQHnFBkOPM5deK7K1yixroT+MwTP8&#10;npJfhfTjAMBmz5RKsz3A3kOhVsDbKx6i52fnLBLwueAXN9H4Nz6QD4irj4fb413cdB9otEuz+5kA&#10;x/VmRVAJG0kqUEACAENRXh3PlCC8uTinbwsPfICTYMLFBY+mav9wj8adkCYqpEFFf2PTexpiWnpB&#10;pBuv9+YNrx/YYpj+KMULDeULNeTYSG+vRXMn+26lRJ6qkMkwn51WUp9x7L35t25E9KB3TnNevzyG&#10;Tx8/8ntisoNnEp5sSEumt0QLOVVNA1SwI7BGwLrDhKSjr9OolMhSrKApTcYNQmEfwqSt96GDgxKs&#10;Pvwswdz4Wr0LsdY+bXUqXCA8IPjaEiBQPHZnBqsKb9wQrCEcpHg+AexhEgs2JBYqDHrvbm4YSoLJ&#10;WQqGodRgM4S723tOveBZgmuIwwjy74qMMYBAHa/BzM2zis6GrJE1malx8zyQFxYOVCxBgOaQJYLR&#10;tqUkFBuIDjpIeF82HaXumM7ir8We7k1jAAhN1ujktBTEwoYXkyKmswEYf6EkJAETk5uyXbKQ5Jio&#10;ZCDpZ8JQaHhtsH4xFYSUXxKVygmCgxI4J026aJA7SMK9ZXEo8BvPGz4rDgc028Mos34UOSeHMibG&#10;QYdmHMXw2dkxfTROT88JVr3wwN3noY/U8b1Y2B0dKzFZEoAmPos3kv8DEKrFdENTBGAQe1DLQ3Zh&#10;aWSZzfr7bp297xhcFMocxgCZAp4b7KUoLiHdoLQc6WhI8WQDK3C3ZTLdPHu0MUW4mZHRjL0Fdgj4&#10;Z2I29DtbEGwecUhxYhacUKsGDcDGkuzT5IXoFFrLPZlk6rTz1gm/LPrHwrIOGQzXHoZUThdmGnir&#10;QJuyqTOb1gJcSRRm8kYrKO+W9LGxnxr2AMqNK7FCkgxy9zqEt+I+pJANencWSv3kBI7P2Mg9gZ5d&#10;uH69PIVSmqlIc6MnwpIB4n7SDyUF0OSwg8IG92I+BQcNUMJbSpLMlL/EuDIQotAaNUhlisUNYtKg&#10;IcB7T2Y4aYJaZoZW6TCS8Monjf5DYfJrOZlzcHc1WcptolfvaX5ZyXZBQwJNqwWYOGzDzK/kjZSa&#10;T3oTT6OllTuvtJQIhhCNBFYoTAQfSXuVZDTPbqors8orpgii8MTZs3VKbUqVTrJkNCLcL7DGJxg7&#10;33INHR+f8XNjC0bwkYYVLxnEwL1EM4bPxfcsJQ1JJuLYi8liMsOuLF75mNCbUlKZrZ//iqCzWOUM&#10;9JopzGjOvSI2hfAfGgS2VjyLS9tZzHUvg4akkPQUpdKn8adbDBsOj+I5LJCvjft66/O2qrSOykbB&#10;JngAq+zfOMmztq6zH116NkvXWbwNw7ST8/uXa/vY9VRlyHC8dpAOC/RxF3A1DGP2ySMuNo1ZuqtH&#10;1CCjE6hL3/ui2D3jkyU/AGELh5iQTTxvnRYt8JOvV1uCGs/z7bC1efvkkJbanohTfu4SuChP3y4z&#10;3hjyUTr514zDMO3k8FXy7+I9xz2b/6eCfUlqJpZ3wYHSxeVl+O7778nKwNmAa8BnhkFrheV2vSVd&#10;tiFgU63vywFkHpKMORWZdgSW/g+0wNG1wrNLWWGltMXghgHXuPBnRL0i83wBRgDbUHPJW0wevn3X&#10;2wuwYWJ25SFWsOLDRn3ZwiLkc3/KyZ1JkqoE8MKStimDminwLNsbdBoArlcIFFnTk29gGEUR6/N7&#10;PesMOIs141ZyseDhIOuKUuwubMl3DOaoybwg69EGgvRDxVbT97aVGAmsoHXD2QLQBX0N6gIyVbHn&#10;Q30Av+24D6ye1wRgwKanVDfUPJ9nDDNb8yxG7YChjrzkagE5sf4Bqx/XjonUDnpL3pvrzSazXAEs&#10;gsHyGL8zfv7u/tGMlIKvCbDtCab1SBymZDnweaOMOL72KQIhHh5ocZK8fS/ILrvm9bq5ewlHezOy&#10;EsG+6Xs1iCXVWrLuYIgJGZNIjN3jngB5Mupa1J53j/E1DudU1SAQBSF+IB4e7C15b8lqpnduvBnc&#10;34ew2q7Z8+G5L6BioSedAkraxV7YwI/ezG0AqD33qCWTXhsoKWJvOIfFEdUTsbbpR8qEOQRonfJO&#10;6yH9hecL/QlAPPQnyT5Ideta6aS49xiurtZkL/7h97/nc/vhz7/Q+3r18sj9BtfobbyG6AnmlrSC&#10;NEHGV+wfcO3v6RPXE+jC0IuyYYCKYL05vEkJpJtYfz/Y8qonKxReiDntlRYoPZ9VPNtUsZUy78dA&#10;dXAQFfplecd5f2XIhhQvaPxJsiglGoQH96+/fmCfyXMZ/Q0k4KuVhvPFSHIF9mWcYQyQ80ANdkj0&#10;Yuy27CGwf0nx19H7XizTQTJYMCd5VtuqZtRAH/sMrjf2wdqe3RrQCwyV525vK6fegFQrJdd2I5/u&#10;7caS6cZDUtlSoM7Gn7FeKQv5PgJ3gC/7niSqkm2veaYTLLFXN/Y+1T7aP+fGQ1Kd1ne92bldNmUb&#10;7duHfojfD/sEZMz0AFdwx+mbE7PmpjysQ90D1jQJFSQPbSTp99AMMAj9vWkv0uj8Zh+4l5Ubw2jv&#10;QCR1IxwyLjKwXhE+In/gBQFx1NLzuK6+/e434fLdO17D55cnkVZaD+oo/ZQvE1SCJ/EzgyDD4d5U&#10;ZIZoaWa56oSONas8squcEs8eHN6CjcIxP3+947CeoSndyPX//v07fi+qWVz7He7JN/8m9mVkqZUi&#10;N/XYf+KG0G+lWvx1LS9z1Avw7lsgvCPuTy16CHg1gszVvYTY8Yb/6NdhA4uC+Pk+IuAtvt8K+BTw&#10;o2YRhlhDFp1DLuL3XGBwCdVO/O4A9SjnxbBs5PhbeEsQoFclP3nUmFPNWg1sQmX8uhaq5Z8nMHU3&#10;uA+vCBPjtFNVTLY2SoNVqacm+/YK7BMrUz0L1g/61Rl9EEt+/oo2Tp2wqLLIoXrpvK7Ojg9+fKb/&#10;wED/NUxCFvarknRUk5ltWny1TDqTRID0a6Qk8eaD8VOH8/NTgiOYmDAVLL75+ekxH56CyVMCMzB1&#10;G4lGzri5c0HEK7dnuSKKdiYGOZaYEgaYuRdCkUFlBvX3Ph7qv/7yMxfld999i8vD5CwAO5ABgr5N&#10;BkzcELDpIvUI3wubdPIrknGrmgRKQvphJ00phNJjM1OazWDaa8k4+eOjYyW01iqMEbSB1wMog4WK&#10;jQemoK39PMA2wrXd0iT2Vvr++Jo4iLERYNLKtBmEJzw+8M9Q1NAcFvJhgwKfP3+Sp0HcPL9efaG/&#10;Cth3S4cLpGkqoq/JbKKRa5PpnbXZDYONRrH54WdwiOHQ673RdaQ1r8mMAFACoBKAKA44XF96Yowy&#10;eLY/PkFSbOb4rrc3d2G11s89xAN3y5juFRlTOBgAfm44zd2E5XzG7wbm2MnxiWXbNWWRtZlLSZKF&#10;fwbTjICHC9edIaWkkSnUg94qZJzoQMX7tbPWiZ9KZQUwOtnTIElO1YjKyJ5BFIVTCpHMiYIGILET&#10;qvEXJrGYGmPyKvbiljTqq8+fCcjKH2ZDYAHFWLCha8/J7MI075RgtfDGL6AZUxGsNzJZnLpMCvqg&#10;z5K85lCs4/vgHqDixlQe4Aw+04ZykCpcXd+Q0bRNchzTseXZJGNXFhDZeLSglwUS6DgldwFJTzt7&#10;g3RM+lUipYJTNI0QNdw05TCISeX1QSClF8NynHZeTTSi9kGIQ0uSpa2Scc12w3RWVHd5/tE8HJO2&#10;QuAPNjvYEuDawr8IwB8SurBekzyTwmz7Qh7EQhK/izU0WE4DqTuuB64L1gb2PaTRbe3piHsmuWhg&#10;wTr3PVRTUWUvrN7XOXjPTPLERN8fxj5danlXVEX2AAMDiqmV9m7rHXQgCaNAJDI8g1iWZIYMQ27+&#10;BL6WOyl54cOqyBzxLHcLjoFPgRAL+45iL2htcJ1SF1mYOvUV96W2VDe4MKCZP/a2YcwG1vIfEau2&#10;tEH3weG+EmNx2FIS0YrdZtC+shce9+oURDEVZq+VPkonewjW9vF7nYobJC225HCw/wuaXTBBcJ9o&#10;su39sEpyeyZ6DtnQvvT0NaWhscDth50/l31/krxHOTYCgJNkuMvSdoNrZvekNNHSRZTCscxwsmxX&#10;Pmhj9orpDUDmb2oWFBlihlgHA+6SJdc5pKEqZao8mBXI+2UvluAUYIWAFPkzcK+0BLZ04iaL8m7M&#10;wT25METDXYhpuHBKr5g9AkjByOB68jpiw2uJNwp/rH8M9yhxZ8jGgs0K5MEE9QBC0LuvjfubU9dr&#10;gcQEgCoBvpXDXOjLCV8TACzcv8WWxD0Bw5MMbLNrGzPgZIo/EqxksiYM020jobRuJ6cxjVBnQemg&#10;M6XyCnzAv89gfwGpHif1M3r3AewjUw/PS+NQhaJ8leUcdibZZZUTk7W/KaApJZkn9qHAOAEtma1Z&#10;FpkpmKiqyaYDn693+p0pPvKhcRgHC0Yzx9IeTrC7riwZcRiDfV0HM/g7h7NoWJnSqGsCvGRIeL8i&#10;o4Uecvp8sgCwrMWsXoXmlG6E5UsjVmGRPXO4VxiwFtPCvp3p1PEzW9X/OWBfAvlSSi1DVJyqC2AK&#10;DddvvvuOzIzGITtJCoXndHD93bQKQ8A5WjhopSgUeMa0cO89wYwhDTAq3+8pMzXwu41tGXCe0OSb&#10;TBSBuVBxQNEDaRzuCQbg8JWVCb/SFxFasJjvMXgHTeT3P3zP5g2s5yQz4lldi7UtBqJk2Qp6MZOz&#10;qnc+tRwEV/ZcnKiUAWONkjr4n8XvC/lfPw1Zmr2N+3TXb0KN0J+XNQEvhpW5uSFoCXYK9tYxEGwG&#10;aAwGzmjrHTwKZOqMoxmuo9eL2SIYMPXyXcVgaBNrjText8AeCzbVAowtymOXeLK0PwAop69xK2Zv&#10;/Osu1ngA87tRYIy8d+M9iN8JKY8MuqMEueB+PJqCiwEl9hjs6xhmV4UC8qpXyced2foM53B9ik4T&#10;gSbrl44MEwzGn8FOnDcCm5juuaaM7Q080u7uYl+0pQcegjPQu42T1QqwU4ivBdALk/TrhxU9fwtb&#10;OWH90EsLBIf4TNw+voQ3p4dM+0U5AbUVWqC+QP1RsHklGAXAaKu6DIP8BzxXIIkAZC1H1oQbyPfi&#10;UQorJ6i8+r6g1QOYjJdv3zLFF5hEC2kzFEVgAMXXXdBiQb3Oxp5zHGy5NlqttL8saQ+yDJvnLcPw&#10;Vqt7rjswGG/vbjlQxRr84x//GI5iX3hzfcs+A8oNMPQAsCJMgsEQherjg8PjcHR2GlYbWfiA5XJ6&#10;fhJ+/+9/oGwXvcltfH0oTWj/FJ/Zw1h7IkQPfRDq+4vzi1h3nrBOBTC1IvOyE/BbSXaNc4mez4Pq&#10;gLqUPQveM/mkPjOAruM1RcDFbewlsd4R6jY30+zNyRHXOauSuAZxzj7E9zuMf572e9xjse8euW6h&#10;Xpkc3AWwGODchw8/82fwneCfx5TV+FogA8Ff8GhffTXOaAzmwMwv+Nw2BDlTyv1sIZYzzl70OZTU&#10;UyXXcb+C0k2gkgbJg1mHqBdAcrmO3xE9CZ7znz98YPIy3vPXj59I/sGb6rrId3huFh+GHpDtcrBW&#10;6FzHPgm8AvZdTBnmwL4l83G03RCA9Zf4PCHYJtj7tDHxh3UopdgFz3YOWUb1qJKmCvgF7o1zgdLs&#10;QcAvgCxmHAC8Rr3PVNpAMklPpuGc5ytVC1Y0MXEcMu8XhcocHp6w9+BetCf2Y+VBLey25vFafvPd&#10;twRhP335rGE75LnGWUhgitf3+V4BRIFsYQ2OgXkwSGgYcs8J9V1hKxD0Y9gTBuIycd/dPrPmW8e9&#10;5fPn+/isxZ49rtnjkwP6Fm9IpFiKGBH7emQOHO4fcW+8v70PB8v9MGEAgaFwUdi2pAwP8f48ACBG&#10;XxbPrCmuieUg1Wm9nAWMGFebIXwuuhA77fAr7v3eLHx9XHMvalwTnMXrWW4QuqQB0B5TbONziDDT&#10;sKsZGl8T2p8Ab6iS5zj8/kqCfqyt4hdvp4qJvnQxwJkf9NkxgABjW57Zde4XlFiuUCOeAaXxmtdW&#10;SexVpIIiY3+wlYvPC+z3CIKaEbidXKeNwtlyAIj6ElqnHe/PflQEUeACBhsAi0ZpbYOK0LJwk6C0&#10;urLQhIlpUDbKXpBxBV+HPT7w1KgTkY0b8iwWCKWLMMoMJm7CD3c3Kr7jawAIwaLFZgrE8urqin/H&#10;hAwTE7D5yDQxA4TpU3ETYcgAWGDxYXz//j2LjbHfcnOEnh1a/4uLSxY8OKhw2DHZLy6yy8vLuJgf&#10;7bnVmOlSODWx4macCuC16fkAAtC4kI0EX7AwErhJUlT8OORHWHTBaXdY8Pf3cYO/vyMAyZjtmai6&#10;/HdOmyYWNJSxUQqhFLVPH694AEDCUKd02iDWHMBA+VA82IR/abClJFhWWnIx2uRZ5tgjG7DasjjE&#10;tGMKRTPyRM3lJFWT91DKF4asva3AvIUTk5m87OYGLClsGJzyEggo4mc7pGwZr8PJqQvDtIDRrBX0&#10;QNnjgUr/MzYolSdTrRIxnQSFRgj3aWavRzwLyVtuMgujbcWyRCEET0VIHlFMaOLn8AcUhZbhYrnh&#10;dWTG+xKub+/iz0pi11ImueCzngzRNzaNBRUe9wegIQ4p3NONAVAclKunuJmDBo9NCyAzQc21vHTW&#10;SoOFV8HrdE80CLiHAPVQaKTUxzQ9SYVp4+sGqj4PqV4R6mREYBJreTT9XKqKzMKn+OyDVQAg8+v1&#10;13jovxAkTIExAIewIeO+qe+TJC4DIGBqxXd9eFzx4DqDyXD88+uvV2YkaDLMcBGNcz0AGFyc4nqL&#10;wZNSHZVKtaEcnIcbAnm2AmRx0JX2qypNWcd/x36Ag4bMwrYhsMoDp6lzQi4ODU1HC025YTJOZlfP&#10;/erNxZnSnJ+eCZjjMIO8ENewrsWGAJVeAUG9PC3BXLOZvECrls8VPGkQ7lJ5f6QnUBW4p3GA4DTB&#10;3gmHlCAN9o2gvEoeGpJ7dDKmnnqyBFCQycOjFdhTK/UQRUZt5uXgiS69iSYdUKPTLAcHa9AryU3w&#10;4OChyp449CWpCnu7yOeSkiMfGKX968AC5nohGNwQ1GMgwCR5o6Steo55DQqZh5dO2ysywCn/wM6A&#10;Ir6b2IPyfcJhNY8HGJkhlgVMyfMiBNHkQ5IDNjlEIBFNUsooUz2dQls4SV52EpNDX2Q6TwaUi+HC&#10;nnaFGZRj8pm0PLEwkyrJaPg6Zci+gig06WVaJsCwsBxCMkWyzSG3o1S+1bNmXz6BcQKpsSbSM5Jj&#10;I31t+15pjXjIkrcgpb32JSy9XguH3wTLtwkQlEVucFk4TEP+7KV9ljJrqLQsmmySKr++2G96Xe67&#10;Tnec/BnwDOG7TaUYz0y6ndubDv66bhIwgIC5dnBKO6e/2w2LaUzG5akTz5N4zqIwRnNEGQt8Y8Ea&#10;mFJwmgAmNOg0pY/7G1jfBE0Q9uHJO4vjXqBK5eRnJiBPowdzDQt8rGskF462YcD+QVkJmtUqkJHb&#10;2ARezH79XEq6RtMWbKYMkAC+W/hrotfZLDZDamCQvMshRa0kTcp1Daxy2JQeuCxPS7L4IgO/KfG0&#10;NEOXzKRpNNBeENRRevZu4DXZZ1GPg+49GFQprbYyKEjGwjRaCqIiuTa4mpIfx5Ts2kt+S6sN/G+Y&#10;8oAqOOFPILgBMVqmKBCBfrTjlNNo+TpOIq0M2HJdkbFYG9wMYkuz8O557pXJZ5DCnh2wFOyfkwI8&#10;/rNkvJPP6dK1TQrPwPV7++4y/Mu//HM8R051Bng/GUZJUgsrOBoDmMk6JKQ07tJS7sTqDIWn/pZe&#10;VzsAl/udVTFYCwpGmQi2MDCslqz7p5/+RJZZPwiMQ32Qhgls3ulN1bLmBVvth9/9jmuwBhvXTVOV&#10;0tCL0uENTk53+l9KbB4TEyKNlabR/nlV0LxIa5Fs6V6KGQ35B0qlMOxfm5Aw2NOqpyxWg7rJ5vHy&#10;4Cyz9yQBY6jCXwW9jENv2V6bzw5a/CBo0IoFsWkLStoW8DmmkqKJ+8fIPREKAsjQZgjhCPLtRK3Y&#10;UvZXci+ZGC6i5xkN2R380SYrcir51UnRK0uALZn9OutwHemBjs/bdw6pa2Jf9uKQoNZkiB1LUqqI&#10;iQy851j/oA6DWuHo8MRe5BMDWLDm7u6fZHnQVNmLGQ3pfNYoKCL2BJCvktXDezMSOAbgTuXTpidA&#10;saakeB6eEb4EVct6iL1BxecZoR9o/FMPhHv0HPfxFeTHk+RmAGIZjMjJUlzDzZzABryk8f2uYm35&#10;zbv3TPKc7yt5FmuLTTStbuwLPBBB0Vnk5yd56LJ2GZR2fB9r+9FJmwiokD1PQx9XEDSg7MLPdpbJ&#10;JX9UElZAKIjXFOEc7IEdQgagnAzw+M8gnzy9PIXzNxdcdwpH3HBPh98f1gZ8+woOH1vu/9jbSaxB&#10;7/D4xH4JZzOSYrFmcA/pXQ5rirgWa9tIgLAidpsGQPg5AN/4Tl++ftaAzjJfMP0Gq1EuLy5YS2+d&#10;gorrQsl7VakPQ/hifK3z8zceUhbxz47D1fUVrynufyKCoAcG6A4ACcqvjx8/sTdMXrgE7BZz7ee2&#10;UVGgT2U7sNIS+RkHY++/fc9eV0zGhpgAyDncw4Yhs4HR++EzACtQ2NcerQbQq+H9QQBaxrVZ2vsY&#10;9QXOZ4VgjayhXtyLFR6aSJ67yUNbqKwGk39QqzL8E337QrJa+q3STkK9ANmAHv4qMEnPKf3lWvkl&#10;M2mc1iaFlAa9hpHof9qmyuflrJYUE30BsBJgDrXvUe2zAc89wjlAmNmL/Ttsmni+2fsRax0vN6en&#10;oBmPk3wrf/jhbwiq0119DGTgbunT+kymH+4F1iv3yBTUNoweJjfKIZh6DZNRR7qmKCQ9IjubycuH&#10;p3HNxB45Xu/z8zM+2zhLkMyNz439FTYDeO7w7ID0NZnRxz2j03Crjtd2i/DJ+LtPcS+DPLeKn+W8&#10;nIUee3X8mROAhfBOBoM97p+/rFf82TWZe3H/ih/tOF6D36K2BBHIw008E52VIMRKrNbhmWElVvL+&#10;JkwGcDhex30MboMAv8BQj4K1ZV8p4GSq5e+PvVrp2VZPSe+sc76QvdPQ62zveltyDOFVEBrk0xP/&#10;Ym02FVxTqFHhX9s2YvArhVekmsZS52DlULZ9OTqY/cjEPct6SK8dtgK29uYMYABDSbWH0UiyaRqi&#10;svt7C5nrxv9dxiYaclPKZkHNLKewnJXhN+/fxd/RxkOG3mJuf6OJKLv8pSayLCBBxQaCABCY5WID&#10;hJSTtOFua9PinlOQrenRYML99rffcZGj0cci+frlM9/r/ftv2USD+XVzfa0Eo9mcprGkqzt1r7B/&#10;RjLbx6QOhx1o2UyLiZsFNpiEbG/7PrO/4AmYWGMoSvj7lIeW9LcAoPj16kYILExykXyGiG2CRB03&#10;emjmQeM+ZiLTwMM6sVOen8AEk5cPI7jbmWnNHR+O+4c7b2gwUX3kTb+7v9V3IRtulguHZFyvNF75&#10;nC3aGRccPeqcvMYETjRgcQPExINN0KyxB1jNUJYlkwvV0jLhNpm7Fzuqy8QE5rknOFv+TlXvUiwJ&#10;XlVV9oooOAkusw8E5XWmJCv+vWYTR/AWTDlMjNracpPWWvfRKY3we3niAUn5ML9zx4PqMG48aLAQ&#10;pgGQEca49/ePLiB0AOA7P94LSE1+cIOlrDwwNi85fatyYReMwMMoOkWIP8ZiQkm/pT3odK1Gm/4z&#10;0Wkr89a9w30WQpRKm2nCJmoUa4kBHvGzwV8DyV743T0avyvinsDuMHJTbRkgsSffRDevD0+P4cvV&#10;XdzUi+xTl7yBJl6zkU1IY99GhsdMCnSgmepLF55gRr994SGGe9ylABIzyChzHgf7KAbT8wdL/scM&#10;OJWe6hHbLnW/slyyVgomQbphcBqf3icxG2ek4at5SKm5eA5f1s9i6MZ7g4IRzzX8KJjgGfck+BPp&#10;WZnIJv3wy89MAcPPAfxiSASe06ayb4YYlnexWMTr4HNinbU85LWZJwlkApMpA0BBz+/SeI1oItzW&#10;SvqbHGrCYhGM5arI/nlTEACE74DDUY2w2JTJx0ohMkr1btrkVbVj7OLQRxEW7DuSZArTqBj3YbvN&#10;gS8bmjq7UTfAhdedz8xUJKjQsABg4E1RGhRGoSsAR9JPJW2OQ5fThwlAONCgtowvZO89XZ9k6E5/&#10;yvieKWwgheSQGm/DEIVyBN6v0ntiSuUNFlOWnggn6S3DQXx4osJTczjY/0uBAanZEis1ZGZQSt1V&#10;YyEgOzXgSnEV+7BmynUlZpJNeBMzGJP6xCop3WTUfr9UAOPT9uPWE1Q18YUb6tHNMZvpovwLj7Up&#10;YYFmIlNeUpc28bW0gPOj0mnLIwHuZKwfXhkBl2aaZIAzCFyRs9to+V7BxoINK9J9vd2PZnBSMl2U&#10;2VcyZJYZQL6ZJ5cqChszQsHwBtubwMF8TtCMqXlr+YgC/KNZNQZvkH4xeEbFOQrUmYttTLOx124d&#10;MpP8Dfdj8Yt9fumAq5oePUsH8qiAHy133hJseBYIFwQoAQgs7ZHSObV2cmhYsLQVdQueWyglANzt&#10;H3poQxk5rDzkyzdDAFDclwuDhgSxEjBrY/nCPooK2TADNBXUU7AvbgLsEhVw9Dot82Ao2BNPtcRI&#10;1lWSmwc3ypoWO3Cl0gSabJmx/4vEbUf7vmKy6uzoLZnn3j/5WU0+rg4Hq+13xCGP04MHqygKDnFr&#10;2lskMLZwciHOUgzASr9eWg/rnO5bm61Z5+tUZemxGI7yLNRa+s8C+xrvw5SuOuxHkrBZrEuPwt/+&#10;7d8QUEj+10Mvn1yw5FIAVWHWHAlbqIHIcpzk35eSx712eH2GMUt/sR42lqxvHXgG227INKUIEaAG&#10;K4tffv2Z97ptNDjtDc5u2GSpjvn65YsGqvHzQxIKJsb55TnXWmngrLXqAE2N2IX23M1s1B3gl20I&#10;au2PtBzo5cWslNwtH9+tQTwAMGiIaZI+SWrHvgpyUMqSJV1k0xTkaUVlFVgjCymTUg1QOVGb0kTv&#10;Pzo31QxzfzfQDg861KkAEtZ9QaksEpyr2ZKA0obNO3zj4hkIxj0CAOLfcZ0xDTg9vwi3tw9kdQ1J&#10;ul7Nwv3Twy71t5NvNQHrUfUuBh/47lwz7jE0ALXdQ1kZOBLbFv3Z89OL7DUGMfl5JtbBKbxKKcc6&#10;RrIua4ZCQQQ9hxeqQ7a9WPuTwXkpgOb8nHdPkLg2BO4uzg74GvSWXq8lI35Bv4K03djTPG7C5fE+&#10;GUDtDCFpnTwyXV9ifvEc3/Mx1sX38XXRD339fBW+fL0OVze38b2eQ4fndTNwr8bQB4ywi3eXYR+B&#10;HK3l8RgYNRog0bNVB4D2oF6DSuz/AOYwVIfqC32CvMP78Mc//DuvA547qKpentcKDwKYcHPHfQmk&#10;DMhzEXjwMe4BqNfB7AMrEdcd4BbWIWrC5/UT98y9uepPMM2YIj1TEMvbd+/i9Yu9RewR8RkBtj0z&#10;dK71IFIDXVoG1VVWRWD9QWo5m4mNnrzCU1J7zcGWPOdAUkiyVyitOLyHFzc8+Aw4oB64J9nkhYMe&#10;EGSw1yKtHqopnDjwTUNfBysqqIKw9+7vHXDdLJe7OhLPMfYyfB/6og9ixDK4DqB9XXvopyEwVXHx&#10;8yGJFXU2AEawCsF0r0v5rAI8u4n3o+HrHAnYLXYKEgWDzPk8g/mLvp8elpDmgt2HfcOBjI3Di5SM&#10;O+d28+JBK84SKHuocrMyZaLd17ODJQTuYf8Ea46+8n2fA8+k2to6NKdjEM7gocKcVkCw+1hpzTIQ&#10;smc/hOEEgh/RfzF3AD0k7S5GqiUb186wLcBEG/eLuMgQJPWv6hwGONLK5yn2cVeU/S5jbQJ5Pa4l&#10;h6SVa4JC9iMYmLKHaORH38Rn9fD4NHzz/jfh5PwynMU9C4AhhhkA8WEhhO94fXXr/numOl5mGRlD&#10;gEXX4CA3DlUsI2ftiCCJ+HUO4j7aLkoPUpfx+hxw/WKPPDw6jetlE07j31EnfPrl13AYa3+m42Kv&#10;wRAqXv8PN/fhl7vH8ALvzTAR7IN36g9FXA+xj92HUmKo4t6yBmAQPsU97pfYnwbgAvGTHsdP9l38&#10;83+M+/gFvJlxJkCpkTyYsXcPYsTtpE7aE2qrgfD3Ap59CKSLe1BLoG+SX98oi6ABXumlchzopz4T&#10;eAgmOMKMyAi09RzP8X6wL9+YyQqplsd5jZ5dQ7+CzEaAttiLFi0+exn/3uDrh6a0PY0HuMRXhmmH&#10;x7i+r94cL38UwCcZ6mQzZEywCzdrYNJgot56oovFUJdicKAAxxu8OTuNxcAZfazApgMT79v334Tv&#10;v/s2vHt7ETeVA26UAA9B8cSiRrHNCcBGCbF7B0t+YYBhJ6dC6rHJ4OcodeglhTsE5TkeBF++fmF0&#10;NwCQd+++IdsNDcDd3TXZEUjsKSjZXIeb6xu+HpBpLHLQp7GYSrOPuKA7ec3Iy0nAjAy6AzdVFCQd&#10;p867RhWgWztX84AmApscpaWVZDwwBi0sB0yG2GKzLe0rFbj5YZPCxOw6LgKEfBSeSJzxOtThGGan&#10;QdPU3j5gG9KRtfnsccEv8jR+ywW7CQ9xg0XjhAOqrUUlx0PcOEmY0/P4OZOXHRsmNGqF2AKtN3cU&#10;oQC30jQeANhVvP7w78B3JV26G7J0mFMmADjbtdMnexYrKAYKA10AFjixT0l7SBKq9PzhOWGaZa0Q&#10;DE5rzVYaB4EeSxZqpQNIRk3wYPrKe7nlX4xBd0ofPDoALqcGi2AVC8V1WMYNENeMKP/Q22NF3l4M&#10;M5n0Gpx6v6woCU0edpy6T5qi4zuCtQp2BkAQgC2U1NTNjl1hI/IiefOw6atZIGAtQvJMejo2t/hM&#10;b2i63xEAx6p9Wj3R0wr35iAeXJVZXQwicXIUkk6XlM4JoACgAfNe+NfhPZ4R6AHPv+RLVhW7BGaj&#10;zJgWw6S389pAQ5WSseETA2AfZvNT3GVkwluxsMABK1/HbVZSFmYVEWgKAkgWZrfKv7F0KtHEJpDA&#10;XVvbz3BLUK7hJLW1uXxKgBaDqeF0UOwpFEpYO1iL8p+DRPuF35ETfEW38nBDw4N9Ce8FY+qevoZj&#10;Bo9VhGlaP9JXabChrn1IFvLnxOfabjsnlDUsAAs3G32n39OhOJjdMfH+jfR8U4InG0B6mXRutkcW&#10;7GjICPQmcJh+HWOWtWOdg+0E0BHPH0E3gwMopJIhv9g7bvK7zrdmzIyQZM5fGjRLCa0ZR4A0Eaxl&#10;eIxliwPL55wGSSDX0r/a3oujpZ+9ZbopvACFVJKxwo+N3wuTUnxfNrMOhmjqDGYFg2WlmeKSGpZ/&#10;2XmbDSWwYjIzXWxCpdiKvSLD5tn/5e/1f2h7r13LjjRNLJbd5niTPpNZhizTVY1Gz0gDSCMIEvo1&#10;JOhV6kEkvcSMpPuWLuSgG01J1cWiJ9Me77ZbZuIzETv7bgborgabZPKcbdaKFfH/3/8ZnweWCJtZ&#10;nw3/NchTWFAO/LBEWsEXRQ72CG7MObzqurzfilYvzxSyD0mz0p6oZrew9KyynFpNWHC4iPzRtvLb&#10;cSzM/Crz901M4PRBuC8XGqgIJBvzaye5ZlVsf15MyjS4ERBEeXelYBMxU6QJFkAs0I1SWrx66cRV&#10;M2GZaF4121CmQQFO8iDTa+PSodGDBxOuMfYQfL8dy30ZvuQBhBplsXuVYD81AK7GQPKcNjPGBahU&#10;OeyAjMNaQ6LByd7YawV8jUHuDrFRAuNvb66vGpIPihNJ8d1LGfuHlPrsRmziARefJwxWipp/Npnt&#10;xeb10Em8Mu1Okvx0z7XYE6szvWeRn5sEQPMeVmWWbJAFXm+Tk8XuGCQDNWtum3Ct/R5eoVB11JXA&#10;eP38YDsOrassByqSDUGVQz0orUpsUwL0krIPtihITSrXWmLV2+dySBN1AuVKHJYCIUnZBw7yyAis&#10;NCSghKmTN1Dr8Bn4Ogv43K7f7CtpNm5ik/9zgX0KmBJzjlYTGGrHwhxe0S9fvYi18AtLeGsW5WJ0&#10;tFJiYN+hF6nZzQZx0TQQiPBz3ZsVnZmBvRULaMR61+opEZqp2GteTwzAV/YKBcB2fvlR1jzxrEAN&#10;hdoUAAfW/sePH2kdg3P8efzMGCQeHB+z6WMICn0GS/ooaW1U2TphHMUO5p4Y7EWY078L8uDHLrHv&#10;Bku5y7yHsHbD0BzkAlsAoOkGoQB/TyAZwNLSrFY1+YHD9xTKtXT4GweJwTJBAPwMuttkw/TBA0mt&#10;zyp7mIo4Lulb2YCltmSfQwZvrKmw94B5D83qUNizVqNODqoOTx6Fd2cfKalFg8ukbdsL3N9ecwg4&#10;djp/6BuGe9cJiEvMczKb7m41gATTzJNE+t3Fz/zqxcvw40+xzmkrAnfOtcneiIVT5bE2FvTe68mu&#10;OY99ENlMHszQN51hH5KLwRP7nn7PY+yx5mE6jzXs1IM4J5O2jfzl9vemlLzCF3DYDLwfLVRccd1f&#10;363p3zdpdIakAQllgQCjY6+zWHYEDK9vlzTwv4X9TF+E97F+e/2zn4Xf/PY33Ns5/MdeXZvBW4g5&#10;XVvxQkXIYs0hEOWWlFqH8O7te5I0AKTCL1vrR0AzFCmvX72O6/2C4MvZh4/h4uyCwDESdwGE3lxc&#10;Md31FiBUXAevXr6klROeDbwxQBR6cFay1gGpA+xX7HWQBz86PVVA3MMt7xl6WpxhJ6fHBKvaicA7&#10;nF2jA26YCu/AQfSTm67LIX9loYF78s8mCAb//Ph8U9Le9Q47WvOMx5mNZ+ju9lJ9KmodqvCmrp1l&#10;g0CbGAynSLTp2LMeHx7QUxwDbqxdyH8pKwYj0kFjtLUwQSZZLIxOn8b3Ql0NMC4FaIDlxQHydJL3&#10;atrFeXAFVuGQfZFLEhraqmX9hM+eUokxuIUaDf9Dj1Nny5jePb4ASFo9TYRjwEqqaRTOc3Z2bnZv&#10;w3uJzwwSysogHmu/BMLgWY/Xa4d9XJnD10jasFSVNmRMRK64V1SuSWEdlPpnvA6ZgW1L5Vdl0D4F&#10;FPZZxSK7lOlcViDYWwDkYW+hvB9WALE/vEFAic9d+CmGLkj+O4bsRUim9rjJoXT4h3YmBnPp4B0M&#10;LvCM7O0ehV/88nMC3I9OHisENZ65F/G6Bat6Kta7Ns1xgJnsbIoc0iEblYE9QqC6DuttznAceaX2&#10;9L383/+v/zt8vLwJ//pf/5exX3tDEC3A9iRezzl8KuP1vYr3/33cG9YsfRX2s0APgaCW+HlexOch&#10;dgrhAFLoeG1v47mwjHvyn++vGRrUxo90GuvOv3vx8/C8aMOe6+1yECOvZG/c5SEaMA+EMlFRhJ6d&#10;iiYAfBXl8DWH4B6ID8kCagirIvYLk/hsILsinodHJydWHamOxp7BM6YItieRtRpTnW0Dk8LeVPoV&#10;OaBvClJLPHOxPlsM2ODpGNcJAo9A0sL5xs9tlinKsBQ+B8C1SJYtAPuODiZ/oBHnKGZdw4ZYcsgN&#10;5R0w9lzkprWpVYjtzlvSvU+PD8Prz16FFy+esjDGQry+OIvFxV3c8C7Cmx9/oC/I4+PTeJNPw5PH&#10;T8Kz589YZMAMH5RnSjNRICO9tlvGn99hpHARb8zubIfmt0DZyYyB1Pdgj4ce/OMQyHFycswN9+bm&#10;ipsa/v706VMy/fDQv3//QRvDXKg+Ah1wcOECavpzQSCR8hRLZNBMP3gihsLgOD4EOnRLTrZaptBK&#10;GlrIBIgFEY1UsSmvBMyg+cZtYyw2wKVRgctA9h/gfQfwqZavIdb7JC6atx/k0XcTrzs2i0enj8hu&#10;xCQAByoeYFSMoHejsBn43XCo3fP6VfayQZLRAwGeC3v2FKSv4x69ffsmfPPVV0wl/vNXfwp//OO/&#10;o5cHQlc4seBERlIybHbc+AqDjfG/38PsFmarcbPdWPrB9J9YHGDTklxP0w5Ofwb59yQjdKYl0aOn&#10;YdGD6VJjMJnBKg8Lbvb4LDJvrmSCXlbZSJzThnJbbK+YJFxZBiq5Ie4pNtcpJcJqhOChuGP/FhxW&#10;DG5ZyxsDjVFDWry82FDsUGtv0Ccx+cAUxYGNtYADEZMhyADIVoEB92RHLBIUHmbxoNi9ur5Q2mOQ&#10;lIXA7EZeNVVTcAo5OrULXo2URTnRrBrthbRSYhwYnqOZZ0wkxOQAGz7A5fke/x1FFDYb9OMf43pY&#10;bhSfDrCv54S7dIqpAJ20oaMIg18K/sKED4w/+Ltgw4KpOoHs+2U4OdpXo8JkLK0ZgPNgdqFoFIjC&#10;jKVQ2aw3tiTxEJ/IR6iXHychkkIglQDtNX9+ykCIXpLQImTJaZLm9Za5yPx4zWTot2/ecSPF/gTw&#10;D2sCa4mS+dWCzTYa9ymKVgTNcBrdsrkCYF44Gr6x2a9SPzV9kUHwdvIOGnVR2uewB1MBhfVaAPSo&#10;hpcbdz/6cFGqF6X/9s9aj/LzwDtgAkaD86a1casS4rAPg9JPCfFUE85U+Ap4CJx8Yk/oDZrVToTE&#10;wUk/MUtrk2xEoMuQ6f/NJ58pSXgLOiXJ2gCTJsltG2NApdfLKJm3JX0swgGYwoA4Xu/ik7TDoeMp&#10;ayN/MbmXm6W84ygVatksAGAgq8Fs3tLy5CoXlsUnAMSY2WJ8bTKUwjbgZKLvpYHRht95zZTomoU2&#10;febMCBrMUErXMJleh8y2TEa6Yp/S2NrfLwEtlMkO61z4JPYNAC9KwSuxLEfvqYnlDEY9Q6oc1JBY&#10;fNorJNlKXoop6TcBZcnbrU6pvUHGyMk3iyEsTDlbWbJgCTSDHJLHYWEW45C948QyE2uPoIoTsgv7&#10;FgkAKDODq7D8V4nu2reHUem3WVru6bSm2WIBMmEeXpm2juPwpxUojmdWgGrl8WehoUyQRxUkO5RW&#10;G3BBEd62jdezisSKMp2lEkSdNs6zYqNgBNoEkHEFT75SBTs+R12ZFZOwTSfUpeQ8nPlgC2m4TQ/U&#10;GuutlEUE0iNxbo1MRp7q3mKvMcuvVKw7z4iUSs0CMe5JdVrjBM+rLBet0zORpOJlWnt4hhxsUckL&#10;kD6m9rLU4Ed7Z/LZTeE5Wl9i6HGgUpmAWxUeqJSWDCcvUb0Pznnd6zFLICmxb8RU4ODD8s5k7t5b&#10;qts7uVpDncLJwDa0JhAvEAmeV0kFIin7ICl1pWuYwM/BCYbhE0ZxDpEpRvus/fOm8dIbtSptA9Ow&#10;0f3iV78Kv/j5zyUtt4dhM53k4LDE0E77WmWZaWEPwpB8pD2n72zIr+dQxt1M9qYke8NnHc/mw8Ot&#10;2SIjB+FPnz4OX3/9F17bFBCEIRGsR8C0ASNz8XDHWgZyr6fPnoeDoyM2qccHR2RTpaEDwrxSk69z&#10;KNhHeJs0nO5FKAX2D37fMWzN3om9eFA5OJWZCqB4PVB/a3EOZH72Bn95ZhrAg88f1/VG/sMYGAOs&#10;wM99fP8xW/OQiWjbBNq22FICQMeUQ3Kt595SyJps9cJhDHXsId6Go+MTvhbqLqxVDAcHS98HS4gB&#10;Bi4BOuBci58RgWsAOfA7AFzXYDQB/O/6PJTb9GKypATPlJQtL0uzygFaYljea6Dw5NGjcPbxo5Ia&#10;O/lbKDihpewWlJPe13rikL+GhIQ2Xp8F+w0d/yNrwzTXwd5He6ZWA2hYH8HvD8A16j+8BvogyXJX&#10;4fXLF+FDrCvbomaNuLM/YTjAzu5hvF6nsVdYcL1t7L9F6Xox5kEapY+DkpQfCD7vhlevPotr9Qlr&#10;P/QFaajPHm5nh+fvsJbUH/sxAL5FXLPz/X16tUENtrpfhK+/+jr8/f/29+F3v/0rERLiusAmDc8+&#10;eNFdXclP/FX8DljHD7GeB2MNrBlYv3z88DEc7u2RcKHk5QktXfDs7e8qOLB2KAjOj/OzC/r6oSd7&#10;8vSZhrzxu72K/fHR0XE4O/vI5xoqFfQjKe1czOeWicGo64dejHfYNNHuyeYNOD93GAAxYYDjxdUl&#10;g/fQB79//54AH2tB9q53/LwrhueV7A82kDmSsdcRGNp3eCRTkqmWis95/K7o2f70//+J1wQsTzzc&#10;AC6RRozPAvLI0gAkGLB4ZglulIVBwCn/He+NwEgAnuzx4UtpCfOOAx9xX/FzqAPv2C8UWUpZ2tak&#10;oSflkkM7MA6htquTWqaWtzNqWnwfDsgBSLcCIt++eUtwGvvZjz/+xJ/DNQfpAaQAMqDjMwYCBTAH&#10;Dg1Rj8TPSkuluA5AaKGceLPOyjYRAYZwfHSo0Lv47yApDfkMG1ljf4z3HNcV35d9NdV2Let0PP8E&#10;m2ARwDRlMeChmkRNgeEpQsHg84jfJ+mmLbk/g4BSWFmAM2ZaKx9gsE9mYl6PlZjyG7KGZTmAvp2e&#10;7FgT6JnhV7oJXEfYDLD/0Xt+6T12ucohJFIbyRqnsrqI98mDBZKZbF9UG4CthprYCxVEKyUwn11e&#10;hL/5F/9JePbiWfjyT38M+whQjJ9jFZ9J2XR04Szu/3dgpHdjVphwwBK/51G8Tq/jGbo3Sll1G+u2&#10;G5xfcd283yiI6mWsJ/86PoeH97GWWjm5vVBtO3bJ79pWGbadqJPSZdAeRfJGrbMHnn0c1IHFidpj&#10;MIg7qcKiiL1y3NcPTg6JZelMlAKrTnZl0xnrMQHzXZa7j8ZrRHzXsBCAOK0hoEoCIYXKxoqSZPSO&#10;APo44rVlRlNLHt45uLZy3TNY68ReZW/e/mHdJe+iyv4olYTDQfHCMuQOmR6KIgr07aP4cJ3GQwcx&#10;7u/evQk//fRD/Os9yjbpv0Mg4IYPvV49hOu7W6c/Svs/ko76oIkLgBUzfUB5bFt5v+FAJf29W8ko&#10;1MyUb77+ikg/Nmf5ijwQPENjAPnBs+fPuajxsOMCHseD+tRyBLIt1htOMMmuK9SMYJO5cNQ3DiZM&#10;MwCkgE4uqUjJhhyf8/zynFRohQDseWIe7JE3yocKRclSZqMFzULvsznpeiUJEqZuuInYVBmoICUO&#10;qfM1b9jgBnUkuwgbiqR6YsQxQIOsuWVG1gHGKclJjLc7epO9D2cf3odvvv9e/3x2HjfNO1KOWWDF&#10;wxHU+RXlpwsX8AWnYvBwFCYgGi8AA/oDctqupk96d20mA5lxm0wfTeAewOSUKsef2Wwsyx4U0OEA&#10;CUyyshwN0+9Wk5NhLCyRVNFHuaAjqQlmlDI9blpN/OUBJ5aUKPAjD9Od3X1eM2xuTGaqm8zaw/oD&#10;wMzp9dDZO6FTdHqSIGLT2qwJ5o3eLDBB0rpVEhEkSYnFAsncA1kjYvSB6o3rjUMdByuml0iM6j0V&#10;KxIVN3NqZMoLz5PerEX6WzECvs+SJklmtNGieIL8nteMPn0XBHNxX69vF+HmQT4uMr0VvbgbR8t4&#10;B016h21st5VCNH4euBYrUopBI4YXA9isKALw/TEh48TdU6oUOb4x6EHgoJTfHpvQlHQ9SEtIcJKH&#10;YJFTU2sfkJQq45quN5aYNd6fBIRC7vPeEv4dTP1qyXewXs/O34evv/06vHj+UsmUBnVwr8F+qDiN&#10;3OceP6MsUNciMStWlEvIk0OJfbUZUZUT0dYs6Gt76yVj4MITWewD+3sH9krbSuBg5j1x8YD1YNvb&#10;LGtOzNVgn8MEDLZOqh2ysb7kOIUBgMEAGFi2aYoJEB2NXekYe/rd+Oc1GR6yRIRgUlHlJhwgRlPV&#10;GdRJPkyVhyRsIsche4kFT77oKVjr+/WclIoJjYMJhxoAczRFaExqeoDO1dRzQtiQPartR89GkvKO&#10;Drootmkc+f05NaZULhhI6CQ5S75XlkK2ZGUUmXFYmKGlok2gA8EXyqS2U83E5JFVwtQgdJXDLNSQ&#10;b3JznA78NLVm2p7TKHsnUlJqaEZcZfnraK8uTgPdVAeHM4j9FDJQlwIXkh5gNFCnwJa1IdFiG+xg&#10;luRWQlpammxmWXDaMIvIYG/JwYD99loWZnqlBLHBPnhJG5wlzQQYLD21fyzWL4uYSnv7arURc57Q&#10;xmBGQ8i2H2Aal/buBRsUr4tGAOznMbGlHegCIC+tCQUrVaxxJGPb2NdpUFpuDgoRwxZSoeB7WVcp&#10;9U+DH+xZTKKuyiyrq3xW0TcIniqwApjPuH9AYki2KiTwBAenbIhom+HCEGBflYHagmcrGsnCnkyl&#10;15am8s4VLVI4RSADgJJY7xGJLfGJKkXgfijzdDlrt7OXWmIKGtq2D572cHt9lrUBBrGVxyTj8dr7&#10;1OOnqhtLJPVnvdlMSd1QlVuQS43/kOXFaeAAMJV7E0AYn1fybp5m5qrIrmlglH/dgUhjBp0YLPLP&#10;CPbRX7gs83MOpjsULmBUncSmd9qKBc7hcPjEkqCS9Lq2NzFTs2v5Kg5DAvlDlnVyGBj0PCgUZXQa&#10;t/bwFDCH98BZjEYGwBnOtDexHkZlcRcbcKpHIKki06UkEIA9GQDg3v4BG6vjx6ccygfbS1TJC6gs&#10;czhIYtRynYTCiZqjPUW1r8DjCbWj0il7s/7H3KhTbssh+YrBC6iF0YeQmWC/qDR4aOqtD+WGa73i&#10;Z2evMhYMmGASN+vtlfwma4X8pH21NnMKNSEG4Fy28XNBZkbfX9qLSP6L8wf7EupDyNIQBDKgrhik&#10;LKA/VTzXb+7iORYb81iJhsPYbwB0a1sMlSv+HfvL/XWsw27v4mvL8qUYSpIZOHCM+wuHZU6yhxqH&#10;TKG4F1zf3mqgH/sFMKKhojk/v5Fn1nogeMdbHj/zctXrzDFzWntUrNPiZ4O/NEA7yANXq85p9B4O&#10;NiWlZ9e3q3B8tC9rGe5tJcEYnGfYUzEcAih4dbeK9YxCF3TG1xx8LtYrDsPff7gIzx/vhaODOYkg&#10;BGQ3g1lYIwf1KwLWWjew1kHS7q//6tcEM9E7Krit90B/FFCLM2nUdcKQ6DrW8VT/sOcow5d//jOB&#10;o+N4r57HZv/P//Bn1lIIxsDrI8Du6uySP/eLX/48vPnhTbi7uiFL5vrjOUEfSAjBIIZ3HuysyCaL&#10;NS7OAQBHawwOcT9vbhm+QiZQ/G+78115c98/eDwYSLoAa7yjzF9DX+yrAKWx/hBQBokrFSq08NEe&#10;CQZf4zRsPDNgUKLPgOXTLD6TABs5LLDnJ9nUozqGYdww4K713so6x1JhqgcqBQEqvK/hvT3aPxDJ&#10;Ie4pL5+9iHvFm1if7bDmSyEOWJPJJxfgW2cfMgWpKSgIfR72PdSoCNLAGUfrjSB/SoCdkBtPAIyb&#10;hYt1eR2/H+p3gIOQ9I5DyH7ttcM0IFNFLZ98mNETwP8P/dNl/L3Keysk0Nh/cI3gk4jPexTvJf1s&#10;MUhMwB6UfwRJJ6yLARaPHp4BbCtss0CFEevoOkup8TpLBvbNZK81bXntYOV1jeBNB4/wHo3ywe3t&#10;bS4blYLYCXuV2BMOflahCMMzCiY4ve2nsqnA57i7vmdPTsuU+GeH+wfcE3YPDhjMQYUeBnCxP0Nv&#10;L5JEoaA8yvi7nIKOGmjN0NIbgp1hFGEGe98ufPzRi2BQdHercxT9sevQzrVGCjAbhuQJXeWALxcd&#10;HKBS6s0zpOB1BPv5v/1v/rvwv/zb/zl8++1XYb+ahuf7h2GIa4My6rg/XMTreN/hMI/3Ob7mdb/i&#10;996P+9qvdg/Co6EJx/FagY13BxBxVoXv1vH6xGflr+f74W/2TsJu3MsCCFDVQA/4CnsuJUP29CVg&#10;pr9Ky75xDUr736HvpseeRlQi5Wh2GPu2eK+BBcTXvkBy/F5LGy5IexsDiOhzNbD75AwrFdyUUnNn&#10;HMYED+aCM301aGqsYpFcV6oW/DO8QivvuTZIzineeF4rpXXQskAD4NjnPjqa/YEbfSvfFHwuNOE0&#10;8I8P4v4ukqFEQZ+0iZZZh4O9aXj65FG8iavw7u0P9M1rmoIhHaADHx8dhMePH+k1i5E0eE7WQHkG&#10;9fjhXt5VRlFRbANJFqKpVNjTo2P2G2jsUZxgIgOj07c//US0HQcSFjte78P7t2LaxYXy/NnzTBnH&#10;xowUodFFNIoJUHnFONFDHxy/jc/EhNGp2FFA9+dxUwWrDjcKE1AcdmBcbSxjevToCTcgTknKhmAA&#10;FjyAyPOPF2aU9DwAzi6uCdzN5y1XC0IcQA8nvT/+c1FuZVOLtSS+u/OJEfGlpTYC88ii6vrcHOzs&#10;zBgygAWChl7T84FJXHPIgksd7thosMG8jNcIjMgJ2YYymMV1ps/cWt6IuAeUlmIygIMaYRTXtyx8&#10;JDwpuOGgL0ZBQrAK01Ea5I8OyxDDQp5kWNwNN0BsYGBWQqY9m87MkpjyeyBCHJMAhZXU0tKXpZNE&#10;tRHX9otJRu0oAnCQdJSmillYZdPZff7zDpNS4yF7fcWHjsU5C+H7uJ6uw4DpOI3n1RjTd4wGxast&#10;uGBpVZKNAVCqUgx5KcAY13FNWXZc55D79kqbBXOETCgcek5/7T8pZtYEhasMkFWm5uK1N2aKpgk+&#10;G6S4IQLIhfFrkkR2GxmtwvsERRyMlwEG9qOo0Dfxv90+IFlK+v/O3lPY/2jUGoux1Ua+gzhseyax&#10;iimSpGUDEysLe44N4dXLVzTxlRcjQPJrfn/6LFmmiOcbU0mmILeg2rf8/JRDTBoHKgxbcHGQhJoA&#10;Et9WabEAHCo2CEv7emgIQa8thKdA/uPEXGyE2E9gzEz2crx2b9+9iUXgiWXJSupEoSDZ4sgmR/KI&#10;VfYjcQ/ONc80PZtpJ7/F2t5iONTYeDuUJ6WWTtsZDzoUMXhPTKcxzV+slzTfXTh0p3GCJ0AFeVfV&#10;ltxKxjNaisbiYxhtYB8bJ5hhd2Kp4r0YYoFewinSlNfhnwm4Kh0XL6Ymq8/st35Qgh2bQMiTBzUA&#10;oug7UKccs8H4aLPxFDSSJJkMIbHPEs2Xe3mryKNL6etkNOC7thP6W+J5L+35tejWmZEjlljjZO3S&#10;suJ0sCnlcTTTjj6C45hBpOTxJc8uyYopDS23vlOlfTtKs/pGA5S1zfZT4iqZbrYb6H1wp4axNrtI&#10;QN/AYgZBNAKvxYRseC8NRI3JM1DTRu6LVWnfvzpLgvMzYFN7AmNNk4Ec1Q6dgOumNH6QAA57QjEl&#10;ds0BAFmRZZ2ThkuHfISi3EoJ+s5/pgTGYRi2rKVCz1mZU5gta0kMtGqbJFvkUBNdsyS1KT+RDYvV&#10;NaGNwoMlujDDB4NaDMtRXqkA35zYKoCsVbG6EbBRU6LbCCQxGAYwbjC7O7Fo0QAl8ByfFQzAyWxm&#10;77FRLN1C1hXJhwzAXenBS5KTgpWBsBAxBxWuAYAaBuoNzyGFSvFzwgJkPiezpYiFKXy/5kzLs+k2&#10;7id9/ywjz+tulCS8ULNtR72tfN5M/aRcHTwoQRefWJa41yk0JymDCXqV+ndcV53LwRJfFY/Yiwm0&#10;2EC6LmvbAgSt201nhbEYbGKpGmj3gI9SZqYcarIseZkknbgoae0U3uuDE7rTumnoIzzPz7YAyOQn&#10;KNlvutelz6SUQjvkEAj9vTaojT+vm/k/G9inRPJiK19GiFxsMB89eRJ+9vo1C/R0tmv/qlS0g2Vb&#10;p+9Sbr1V7QnKbzSYhWWZ5tBpIEGGJgZW8VoiSbJzWEqyZGGwBRrRySx8/HARz8ILAt6tA60om90s&#10;HH5QcL3j9eGb9fKzz1j/0XzeAUT8fAbcantNJkZi123y2gxmIfP5dLhXn6XOTlKGT1o8EyFDIgAf&#10;90wAdvA0Y3BIUdqjWPYWM3suj/aZxXnPoVEnIHplCxN+lpUseORdWLBxVcDXNIdfJH9AXEeAAp3T&#10;pBGQVlRiX0CVhFqDjEnuiQOB5nQWFTz7EOxREMSvGtW5O/PdcH9zrzC/nf3Qxz0OjLFl7B3a+PkW&#10;ZCSKfY+hlOxNRqlo8KxA1cT3XvH8bxPT3cFj8JfG+oBCCPvvAv7bbUXvQDK1SwW+BQP4oyXm52dX&#10;rOkOYl8Dxh59oudNrEX6sIe+xNJ37NcPDyvusU2y6OCgTsNenC8I+NAgFinDnUEFXL9p/N2Oa2ze&#10;Qlmj1Psnj49j/7ZHf7uzyxvtKWEbZvP7v/7r8F//3d+FJ09OyZBr7b1J/2xL9lFX0ptuKW8+eqUu&#10;IE2/DOdXV2RRTuZTDqcQivKXv3wVnjx9woTcn378iWsQvnQPBFzL2JNdhMuzCzLXBjDCUMs9PPA9&#10;Do+UkovaCIQSMKzwz+fxGQKbCr+H+wGWIPqmg9hnfHj/QedYI1Yv1jL6T9TWuJ8YiqMGpuR0KosV&#10;9AsYBGycBi0lkQYjkANvLNcs7ZuNZxU7HQAz1FBQo6weFg4IKgkc4pHcrJR8C1ICgCwMoBh82EpV&#10;c3JyKmZXXduvXYMz9EzwPIQCDsSP0knjUksl+WEVPEmlUipYAcehR93y2QQ42vVilkE6LD/Ea4Z/&#10;gEQDMgK+D34O+07joCkQfKDAw6YHQJShbdOpmHPu26SY2PD5uiSz8YNSbvGsxjUCog72KIQk4hzS&#10;2ZIGMqrbqOaJ6xwgujzadabzDKRqIWTbLAB5O1QeiDnIOswBc9f0Thd5AsP+TScAE7gEpfqNQtvK&#10;Sqw+9X9iQoJAAjIRfl6DxEqDQKjDsGfF7wtrNPYC48iU5cGqIqQVH588ZjAQBosks8COarOk5+nd&#10;3Q3vL2o6KnkQXhPvJwcqwC8Gk4RGqekW97eSHpNJiT7/Iay7FfvXtpFtyQPVUet8fuHsAl4z2L4h&#10;gYCov1Jiew11UDy2Lq5uCVgjBPPXv/t9+Oabr8Obb74Nh6iX4h7xFCxRAHyLTfj6w8fwAFxIrUxY&#10;9vG5L4awHz/H4/jav5/th5MeHvdxrcbvg//+AE/F+Ea/PzgKr+f7ocUZuF7yviQ1iQKsFEwy2AYK&#10;NivBVkcYsMrGbcyes/JAVl+OuiYNswj4x989r9ZhshfvxdPHxini64Op2dTZVkeS8M51T8ghaqUD&#10;uRrXNWn/pYoCKi4wb9l/BPapIDkVo9ZUUykYq/hUUVCJaDHatqn2Oc068vXz4z9g02GD0ItODVYP&#10;TCNxiAAUmM9aLpjlEn5lHXwPw89fP49rZRU3t3cEpMiEiFcQP4/025Ojw3B1fsaD7JjMnxmLBTaE&#10;40Dt/4oSyonStx7uxZaBPhnyR/jwcAPccNN6iAuRvnfxC/3001s+fAAb8TuQlGIiAbAOvgiP4vvT&#10;zJNgU5kjj8Hkw8G/trcaClr8HU0g5ABM3ImLjQmsTWsJSaPwg24jo9ck6YyvjcQbeP/VPgzXNkNG&#10;4m+/7m0KazkYE74GyQKmjaK715Lq4EYyOdUpipRIPmyM+tb0LJm2jf30Ajc4NIk4UDDFFPAksAz3&#10;CZ91Pplrul4FmjLXKUkT8uXYyMPLqLJRPBeMGWH4rMv7hdkgPSfD/F2nCoXEhHAgCSaSxSehK51N&#10;+GkKS8BDmyanGaAxY5NNwQv2qQAQwyh3eNDFz5WuOw5H3kNo0+1vxMLdxT6bPDcVYuWNSlVu5Qen&#10;g033EWtjvXyQcTP8SOAjER8CHD7YQLERQkKJ71EM8pbrCN4ITcf0B9djn0amncG2IYM+DHmh19Yk&#10;0QooR2QyGydaDZsXpRLK508hHGIcNTa1JbMW00ts+mZr0AcLLBQzKSBJxaZJr8tGgIdAZcnzCrLl&#10;apnCU4JVE8y7iJvszd3KzAiZUicyxcMGz75Zgb28lyjPxgS4GywDKVkU4lNgygB5Cwq1F89e+JBZ&#10;27dtyzCj5C2MTkUeeGCiwcBAgX40nSbvlaPgE+iAr9RnhtWWzaSJdSmzavsaDfSHtCfUGjLen7jW&#10;UKgDPKaXiwvmPXqsVBwWQMqQkmIxVU7SWPqLWFJRODgEk/SSUpol/xKFWutkQcPlhp8D340y0VXH&#10;CHmxbXUAYupGqc18lpl9rZP1CksvCwLVPYcFjaWCCrZozYzYsmeUxCu2BD396A0hw2AAfZ2niGJI&#10;dfIhxfSbDvmV9sKNfNgoe6BflqdDDQrCBb038KxyKPAJbV9FfpMTZUOZLMYEtgUf/AIeRzYNSgWW&#10;p1tHTy/5n4iJVJupE7S+4OckIzqCJSF58xFUKjKTTQa2YXsQD70fv4ppyZnNF2xozzCZOieRpvSy&#10;FLaR5Fz4PARGHYyTkkqTLLJwangCCpNx/jB29DUM9kfLYGip716WMpPv1kqULj0MQdFUmTFZVVvQ&#10;Mk176adXFTnIQ8MF/T0lHSfPD3pzrbW3iPGrprJ2QEJi2laWG+KeDWRdrs06lGQUzXd6fxUtZV6r&#10;kuNtvQxTKNPoiW4OjfBEBqstkbbSz+fUaLMGKEWoJRuvSqdYD/LIxPrH3tjx3FzzeqF5EXtlJMOn&#10;sPwx2TektYphDVPUHXxQM1W7zt4meGbht8TfGTTcUTrhTCEGGHgxOKE2A3bIQ7b4Yg7SEGiKpnbF&#10;oI5eUl4Pvup2pqCe+BqYwNdkmou5UCSGcKOk0yQ5L8oyh7Dof2X+59Jrt1AcdE6alsx/m1Q5WP6d&#10;JO8pFIts0kHsYB14o1kPeoYlA5qIKYpncuwzoCesvbTMvMiejawT7P8J8LM22Cimq7xwuRaTXNXe&#10;x6nukFRtFEgw29myAZ2GR3uDSg3WoItAz7gifJK4W4w5XKxMfrT2DmUQT/tPD/alAJ/E6E7BbfCx&#10;/vzzX4SXL1+SvdOA+ZHilyoB14mFzQbJQG+iJgpU6TgUS8BlupdoJJPvKP4cZxLWnmmVHGZjgKlg&#10;B6k+EFYFHz8s+6urMzUSYBAiUd5gF4CQ1599xj0a6x7Dr8KsErIfHIyVvENr1x+FrU9SmvLofYcD&#10;y2H8R8w8+P2J3e9USu5XsrJYsylFnRzyd6Ofbd/l1OYcgIQgD0p2Jzzf6dO3VCOOeooyug8f9BxD&#10;Znf/YGXHDq1s1GxXlrgHA3waBgFA0UBL4UkYWM2nO6y79hBEMKhPapxoXDqMCTXVxN5afI1ezF6A&#10;wItYty3vbujux+e7ULjcxrU2/cXivgegRX56Pc9V1A2ocQlkLNf2Huxy8nO6tvBgnuH1enn90uuO&#10;wTdiKW3o473hQPdwf04iAFVO3cBaDmd04boOxvn4O5QeCgHRcGhD24Mx9iersLcz4XCfaouukL/p&#10;Ln5Xcv1HJ0fsV5LrPIJCLq5u2Jv95//ZfxH++Kd/yME9WEe/+5vfhV//5tfxO42Urh0dH7DWTb6m&#10;+NkNvzc8zXb4mRCg96c//clJsQKlv/36G4Lht7EPwzD+L1/+JfzyF78k8AagY7NYhi//4R/CF59/&#10;zn5g+XDPGu4erC70sHGtABAGw/UofofRDPrHJLdsawisneOj4/Dhw3v2rCChELyL9xbS3/Ozc4Yn&#10;YN3CCxO9BnrI6+tLETn2dinJ/Bj7ZBJL8J08IMWwdaDKZc0mHwy5NBhBWjH6JdR56Gu6pYbPKcin&#10;N+kFUl4QVSAlhbeinok1+4bPXn2WU9Tp+QzfaijM5nPaHqF2xvMAMBRWWQxnmUxcZwzsj7Fe01CX&#10;IBUVX2L74bvidwCiMoGYfevMgNVlltySFYdaA+u6UY+Ee7J24vHr169Z/+F+4O/Pnz3TcBpswfic&#10;4NlAn/jk6VOBOpUGGUfHx2QQYmiB5xBrH77yDPva3ZdSZ7kUqBL3N3jp0ZNyoXAu3Av6d3caEKiu&#10;cJBUrSApfB/mCIAlyYAdEXLu6clX5foLv4e+h7Ub0+PLrBZDjQnWLAgb237Vg3UPuttavm7MJFhr&#10;aI/9Ef7G2CD2wTZexT2CNUZJBlsYpIjAcAf+fp09JbnnlQXv8VW8L1AwAOSDhyVe/+1Pb8JXf/mS&#10;Kk1IxfFd8L008C8y6Sl9DgB/9NXv7Lee6gjmAjTyk47X4D5en6++/j68+3hBddMXv/g8/D//x/8Z&#10;rn98E17N98Jvn70M93FdoLa7juv328vrsKSvlMgxiYxxWDbhr2Ov+awrwwHCGncUktM73OlZPQ+v&#10;ZnHtosZGn0bbnc5WDlW2IDFXyd6JKfxs9Fku5UEK/ivt9azgkUJDdAz1YYcVa6fVvAwnz54wuyE4&#10;dDEN3MkE9XBvSEPLUdZMJKn02l95pgYTE4IJLEGsdgLTTnEurCSsHeSVGPZp+l8lgkJZOr3ZvQ5q&#10;6r1Z/Qd6p9RlfpDVc400ZsXFOtrfCXc3D3yx2aSMG9w8nBwdhB9++MnSLaTHqjECkISNTnLYNhwe&#10;7tt/pFBs+8NCFxMF7VqNNlODnBAI0AAP/P7uHhkJOPhXS9Fhj2JDjtdFMf6z1y8V7oHXC/LwwAWB&#10;v92Mpp2VvVhH+k5gQrGE90/QBLK3aT7Q772dPTHhej2ItWU1fFAbMd66TtIChjPExgEeDE+ePGGQ&#10;CTaV9VrhHgjEwGcu6TE3MTtq41COGROKyXKgJKlnONlmMxLgUzS4mE47U3j17RE0QBhJ2hixwdHP&#10;Y7PKEkMWMPQEWFqyJ78xmUWXXiDYbBtvNEoZxkGDB3nJAAQxw1qGGqw85VlwYQG8BIiIw5xTYfqn&#10;bPh3LmKCQr0l0VWW0WDjGTOlQIuQZuYAl+7veZ0x4cTvoYgCawqHKTZlUoxB542HMKjeK0uvlERq&#10;43tKOjcEOQTiBYMbMmVmItXDvSK543dB+jHW99HhEV/n/OOHcBUPJRki15ldt6YvW2GJTMdrpInL&#10;hBtdYdo67iFAK/wcPjsSfeEZQ35TLzCEYCFeuxRjIcnQUsNF7xoUtEOSG5W8xzSnRhrUSgVaSoi6&#10;i2uNYHLfkY3JqUCjTRWHED1N4n7xsFzzvqLNxnd6++4DpeF7u3Mmm/X0QIrXfQEZqaK9UcStLM2U&#10;4XtcM5B2TCXHqWp5rhCkMgtkxhCZk/i87vOzsTBk4E1P+Xddlpa4djw80bD33crT/ZAZgwDylLgn&#10;NgBAotrpoihoAXRyqmlgF4ekpGfy+Qn+XGjc7722UsAQDsuNZU0EZYuCxVln35xxTI2JWHM43OWF&#10;Jq9ABrTA58TPFWQgnJ46kAAMzrGXXxWeQbwmnq3G3h5dt9l6URmQZgLaODoMZOoAisohKE0GmuQv&#10;VGfT7iRBpS/ioEYWoHDyi6rMpiBTCb47lUzMe/usFfYNVNG6zlJxHs6TVuEgSW5m5nNVb1PVyKQz&#10;wJMmrGT8dMvsr8QJJ17Hpvpku3aS2MhrTkV7SgtM8kclScXP/4nUs7QvF4HpXr5+bC4rhUOkJFMx&#10;+7w+HZqB57/0pGuwn0g6WPXzZtN84m3njGo11r1DBqo6H6iJ+i+vqjrLdpVkKGCKAxCD0niPJL/F&#10;S0i6awYMJoZFAnAGMx0swWaoiRr+lBCe2F2k+pcKAhkdmEDZz2JpmeTg9DTdkrrcSnVLe2wlkK50&#10;+siKqbeVPJnWmxyioOCFwmBpn1m3Q0jpjTkTwRPQMq/F5OuWiqbMMivE7Ort31q6URCzrSboWBlQ&#10;5uczYEZT9loeSWl/YiKgE17pa0qWpb45ByoG8/HfYD5PBl2pZ54BSJQuyvQZDRG8qVqyK1OacGWW&#10;jCRjLPrNDnBCAc+8EATQjmnCauuIhpL1llLWsmmZegfDbXrIohkHA7kV0xVrpR9TcqkkhONYmOGt&#10;75QKtyTx5iow4zAzQ+w7ExySkIIj0msMDs0hY5FrrDPAp4CFZDBemmkhtmuf2Z2fBi4VDqPJ8l16&#10;JkouyXOgF1uUCaH+/AQ4vb8ky4bk/cZ0Zg5aQ/ZXomJjGPNQIyRZlwEf+oCNva/LmAFrsbw0bCBT&#10;s/ynl/EqIbvM4T2V04yxfj9DMAcC6l48Y9OLdTMYtCuqFKRS5sFPYotl2q5tWRioYMAk1SRoDnMw&#10;mNO+Z0wABaO4Y30GeSq+9+3NNdcEbWs2GOAAaFqz9nz0+FSsAXvVIpADdcvp48e0J5hCXjYo+IWs&#10;gmJrGSHQfszhDdzf1mZ9eJ0SGKir7OdXfRKmpJo5sF7mQAueg+vOrER9N+yVtYej66WSLStLn2Wu&#10;Xubf5/kZKtZ6P37/YziMzzNAEg7vHYLTULLY55A3nEuoYfB3ACgMkkOwG71ckwVPoSTzpuUzxrre&#10;7NuNPWohGcZZhn5ALJdhm0Qcf/b+Tv6JYMzAm5UgLkBLyqy0r+/u7bCOxvcvKg28CTbSaH8kUIPr&#10;05BdVbHnArvj/mEtqe1USg0QB1i7TcQKEVjai8HkcC8MX86uFmEOL75l/4+eYaiyEMBWeYCk4IEN&#10;3xuSM6xxkD4enR5w7c2m8mqWEgCNKMD9kRLSq/M7KrDen13znkE2/ub8hnLy3/3ut/ScU/LtYfiX&#10;/+pfhMkc4QuzMEfS7d1dPrfoizooIGbhPky+6otwfnGhUKDYT3391Vesh777+puwM5mT2YW6AUGO&#10;qN/QgwJsoi+mmYJHewfh44f3fD149d3GPgGqNKzPF8+fqd7a3cks2l0GV1yyNjqP/WiwVQb+B7Cc&#10;QFJ8XRAHwBy/wfc7Qvrpc6oaKgMXeB8G1U0VRMkUeA+TsQ5QTwvQE9iL+59IAj/F67cHX0j2H73T&#10;XwsSXziYKxSqCK00/SOXC742fRunU/YheJ5x7mLgjP2EipONQGRIYgGAQf0FwC8BV73XA5hyuJYA&#10;tqk6Ans27j+0fynleY3hwl3svx4/Og3vY/+h0CLJsAE8FWZbYyhCT934/XFNZLuk8AJ8943ZjPhz&#10;/ftG4Hu8tgwggecogbzSVltiNdJ7jv50GwHK9uhFHwUGKHvcWMujnyKRpxKrkjJ5s3qxTmCfhIBP&#10;ej9TsdZKLeCh9coSZbB3r64uSBoBOUA1+IS9bmEpvQY8Yx7sFimgZQxmxDlITL4jUgi5T1yYlYf7&#10;hmsPEHNnR2FfsGkBAapwXVbYVicxf3F98B3PPnwIH97hr/e81ghmAn7BgBoA0vHPNqsF7y/2kvPz&#10;y3B2fk0iFK4P1iY+68q2RGRMlgKVBtcKKawp1YeepIR2ukMVz+df/CZcXF2HxydH4QgDsMvYN26k&#10;fivj+riM9/cN+nIO/mX7FmzX8AisvnmsoTA4JA7ROZgsruvYJ50iPXq93CbWY3DEmnKjmm3U4LKG&#10;/7Q/XOU6GdcYayqpoMhgL+scWMrhpevrDZSSbRFu6jEcvXwsiwgmwxeWLLf5DIByJdlaFGngTWPC&#10;wRZWgSAiQ17aWt83KNlealj7JReBpAvUsZWtUZJEuDILurRHfFJCMezM51B1NG//QEmYjYH9O/zr&#10;8EBG+6Cm7u5N4sFQxA2mCa9ePKVkbSf+89HhfnyYT8KTJ8fhyaOjcHy4z80IfgGH+7ssoPf2dijv&#10;xWvDaBBx36N9vzDtwoIB1Xs2leRyRvmoFjklPgANYuN0dXMR3scF+eT0mAk0V5cXfJiwaPHQvXr1&#10;Kn6eE/pg3N8u5Aew7vL3wUW8jYuMSVw9JjjT+NkOQgfJZdxEiNw3ktaEZNKOAxqbUGzuU6ogKPqP&#10;4mFwc4P46/e8oEDu15aBcvI01abOiWt8bfg+kEE5bggKYTNHktZA0/+ehzuuB4rf/d0ZGXmT+OCD&#10;IVkzWn5NZqDCyzr6BMLMFgcFU8jIcNL0pbBcD9MtSSHd0AejcPZeoSHx0GV5AA0sVytJ71YbFvLY&#10;GAfLuaazXXsmhpxkTGaO080aF5uQ+2KjApqPQwIHHIIr+PdOh+8IgHMpcBfXmfHxYymXi2K7QGub&#10;uINMQSrxKJlV8v+iaTweFrBE7FWIgxieeDexWICkNQGZO/swXD3ixvftd1/xMAIYOCHYIFmu1IPy&#10;7uttfI/3gCeSpJZiLKKI6MetVwWbWyeE4UPSNxAHmIFDFpleTwCxUfCtPZkfxpRWOnBDH0Yx7iBV&#10;6A04n8XDBn4SOEyx1hCXjqn7zu4BY9RbMDmZMLvh995wwxDodHFxQ9kYmkwcjA+LDSUcD6vO0iAB&#10;fQS8gjaAhn5mYqGSlbbq6UWAq7M7a8NBXKMIwPjV57+OTc1rFiY//PSG9w2TG2xKBNTBXq1qP89r&#10;SYdWnSfhCqvA7wBIl82X/BercXRKncBhgtD0tBzsZ6ApM1M9Wx3CtN2hebumeygKsJ8oNXsho+pC&#10;BttgwWJqjINZLDIBEkrtU7OGZ4FmqhvJZIMlF/xuBA/F1G0ZblFzCIFriSCNntJV+dNhjSCljfHr&#10;o/zfMJCoaGK84X63sNF48tghQ9LypNZhHYObi8b+Sb2le8nTCsbfvT3VCl+/DVMaC+45/GxkLkkG&#10;0/UydydAVo4ZSMDzwCCRVhJDpojb06sot7I6Mpjs64jiSvuNPd9G+Y4Nva4Z0vqUEr3DxolG40EJ&#10;v2CUYGoLhhP+dLUQ4Ah2oRLrHExQlZ94iEm0p5Qx7Ynyx+tzcEW/6XLQxGjvK/gOYpLL72xAWN6P&#10;Aqf4fHoQVBiU8qxCYEkpgJrFg5O0i6Bwg80mJVADGJ/Iyw/r20yL0TIxvs8gyWHVNgYMC4MfbnT7&#10;IXv7Sa5c26styTpLgiiVwZcNk+SCWDSWLRDkKPQ6DJQoC6us+/z+DLuwv2pOhhz1/nRoLZutB5v9&#10;Bkf7BAWDhQzWsUcIA0ZKp4sG7Xt47y75pjkhFtdy0taePOr3YXZfmCUPVibVBPG5xR4SSjPH+t7h&#10;GxN5nU53KKPDsCGxPWWlIKCosuQ4hTo1VQKaJG1DUhzWFVL/2JyPOLfWlm1XDg4wk6hK/pgl729Z&#10;tzwXaCWAwcd8qmJsphCOEYUijf7h6TghG6W2zHca92IG3TAopc6AKMKhisGmzk5/wwHOCTSHI/Gv&#10;xuvACbtj8kn8JMUZsuau7+zPJ+/f0c9wby/LkgxWpQ6nBMW0VgoD0RwMMLijYOMY7AurZ6LeGuQR&#10;mLLPno3YsaZTEjme/5Sg3ZvJREbfIJmtggg83BgVhFRbYt/bWwBS1NLPG7+rw0J6h7Ukf0gNUXr7&#10;9Ek2EwyalvX0nwzsK830TfdOYHXJs+kg1hq//OUvwtNnz8JpbHZx3oDZp2ZYac6VQffkAZX8OZMd&#10;Ab9LCgoa9QyiYbu6vLbUp+SQG/cHjTk8pMEIVxDbQ/ju269zY4nBzseP7+KZjr3oIX4m1A5gx1Yc&#10;QOM9sSYBAKOumM526KklgLRxmNho0KtxzVPkQA6xp8PWq9NMTPpGd7Ir4F8MmuoJ2HC/JOOzz+b2&#10;8uBc5PThyhYZaRAxWG3SG9imZx9AwtXasuUFnwEASHuxPpFdkBpoKouS/G9HwBdruaHLYDhZ3oOk&#10;0jBUB2ADJm9RqWmGDFMhQ3r+CjdaCzBgNlIpYM+FzP/67t6Dm47hbAgmw3WcQja7uGP9gKEY928P&#10;CxOLBTU/hqUHu7us+8Qicgp80D6GFNu9WIchbA2qCzwP+g7xDGUfMWXzSD/m5I/7sKBCCz8L83+m&#10;q7t/6Ei4GMLdw9Ls/oq+g0j7bavSAEVJMBG149QWHzjbELiGezCP3w2puvgcuwZjsAYBPGLNXt2u&#10;s9zsfaxpb+J1+/3vfxN+91e/CgeHe+E49nbMYSoctjSxVzp9tkoO7FHrfP3VtzxbAaQgYRhr4Ku/&#10;fBVurm7C/fVd6GJ98/aHn8LN+SUtoOjfGNcR2H27sedALYl1BtYamG8dA7sKBnJcXV+GFy9fyuc4&#10;1mwAvgB+kzXvfgnrkjJNMB8Lpc4vqYQQqHQDayDaPm3YL3JQD3sdsvCcBI3+0IFZAJzAPL0Cgw8E&#10;Dg5MKtlMMYV5KRmgmUbzacvv0tby9NqwR70xI6nnunf+ACW8YO5i71zT73tDwgMHu5OWQ+HT4xP+&#10;N7DC5XF/zHuDzwcAMyXDo55m8MM4eF/ZZLb5jz/+mBOg8dOo9QASAdiDVJe+62BgIuDGoCV6S1hD&#10;ib1fEWzBfUfIioZ9smOhD7its8gSvb7JVju4RgDZcX0rq6wqn2Gya5J6Y3TPSPuVVqzEw6NjXkPu&#10;P+hDV0urHHr6PuL7tWb1sb/n+dW7xlOfQJZlfN7WsBiCzz3AplE+4wDmduO5j/NM/tAKCsX7cBCb&#10;iTlS7GCID8xiYjVbXZVmtK55f+7jvjGPdQbqZQxm9g4ORaCgz4PsN0pR4tkn4zqlpPodhniuKN8F&#10;+AswHcAe8J2OrN+18wzWfMbxkmCcoj7BtYclWlJD4EiGxJzAX/w9DPP2D+SnmOTmCYRDP9vGP18j&#10;aKMCvjILf/x3/29499234dePn4adu7juUB/HC3IXr9Cf3r8LB49PpWSLr7uL64xhSPz75/G5eDrE&#10;5wOkkFa+19grA6X+jUM2g30JnQLfqwdN4XBN2bCGKFNWkEaWWf3DOgT19qhB+gQWMezz4qdATwXb&#10;BDCuMdg4PQw7J/sKWEK9Db9EgMijWNm0dXPNq4C5RKNQMFXhOhkfJNlRVU6E599RhsbPgzBJDcQF&#10;ABYOigtW8wAfK0bXIK7zSyVJuj+Kr3cwn/wBf7aE9n9i3zWk7e60DI2gLDT+t6NYvMBz4fmzJ+E0&#10;bsigeL94/pzF7cnpKQG9ppZpP6bjhwe7cXFN46F7Gx/2K05AMG1jcmYlz6mDuLEu7BvFCPK4GHGY&#10;HuzLA6CnptyG8vD626woO3j29AlR5Q2NFDXJ++yzz4h0Y1PF4lutheSWtZgJTCHslbY1uiiF1x48&#10;AZCC1NFLb04qJg7qJanEK7GSwNxCos7uHmWmAHB+ihsbNsL5zoTAG4owbqyYEBAN3sq78J6lK6FN&#10;ryhsLDK9rtJrWCTaj+7yKhZjxwd8XTKD+k32G8EmMp/thuOjI4dh9A77UEHMtDe/V95EYEIKufPD&#10;yomiYjDiXiG0AZJbLAy8LjaQxAoB+wAHIj48QEho27ERLsi0EyOCgR1OX1IDIm80fE+lFff+3j0P&#10;xwSetKbml/QGWXgTbvnfMI0BPZuS6Y2mmR0ZdmseGJhQcVL1sGBxC4PetZlvkK+szQiQR0LDDZRx&#10;7/F73N7che9/+DYWzDdc3wCmWMCxsZSfIw7KyslIDZOjdiXvDUrKXNlUlhNngi8VWTWj/a3uFw+W&#10;h22chFjlcAqAWvgcBPpGTQmSxDr5GmKqiu8ic3MdshuzBqf0imp4AGOi05Mi/RDOLs4pFcCNO7+4&#10;ivd6GW5u7gkmoRjDa+K5gA/Lksy4JBNSTVAmsN+g186kyQyumum9XSw85ROAIQCm5k+ePg9P42aN&#10;e3kZN/63b9/Zf6Chz8TovQTrjIfgg0J2wNbC85aZI4OmKiWvWZevY8N1WWT/TRb7ZmmMZu0VnmL0&#10;Zvqlpgnvi3UNBt9gmVNhFlWS8DVOwxzdrEB23W+GT2RZWsspXRYJTpiC4eDAxot7j0h5FC2F5bpi&#10;Hm0UCDOKySLgtzHbSWwHFCjYZyhvZgPS8/U2XWdGovwSa3uD4HuRUQCQZDqzxKMTQAjwPd7bwkDz&#10;mqD3hgfwYB+3niE2WoMA8smQr6sMUjHN04ySwWCRJum1/YI6S4FVbOL9JCUqDX5v+HnZDOL+rjaZ&#10;Wan9REwFNnMreStyPwvBSW6Vi4NGnkpMgpsT3aAsHQcagb8qy3lHy3dLy+BSamGSNZVmZIzBbFXT&#10;8SWnSABKkRlu/OY8G7fs1nTtg33m+MwP8qGpLTGgNK3vDK5oulZVrdbIIAYZG16DtXw/N8tgLAgs&#10;qMz2+CRoxM108ktTYEJI8eNi1pSSlm8MihdOARPwNVpmrHImASGFJcyJbU2QCQW8ZYND1+ek5yKF&#10;lFSJLdWJWWX5c2lPPg1JXDSVRfbuE0NxyKEFfLYGJ6OaFTk4mCiZV+MiLll8W7JSKGwnhSBhSIdk&#10;UPqlVgrMoI+WE2R7r7fgM6CwbC75mIxe+zijG4fc5D+3TyeeD5hkPzwsJZ9v5aUFcDyUkv4J3Cod&#10;omFg2F6EwQnW7XSmZ7+Shx9sHvh5pzOBt1indZMl2HzGvfaS11yiTia1Bpn6leR5o4vFwYBgCqMp&#10;LO8YDQ6nZyMxHpNnjEJNClpiBMt0K3tIcuzlKXdaL4lfOowhB+GkJFU0Lkm6m+Sc8lEe8jlYmuGZ&#10;JtGqD/TMYb8ma4MsqylfLwWoYMAlBHnMqdTDmDz6bH6dGRN+SFIARiHJCyHefwKwj0NOP7/Jr1JW&#10;C9sQLzDoP//8l+HFq5exSToSQ24MTnOs5Ks2Jn+dFAqkz5iGVwTYIGNf6XxZ278NQCmAcpr+D2pe&#10;mTSaAkrGgY0qEmT34zkM9s9qiSHfjRjiE4AvFRn+VaGGsypb+hlOY11RUDHQKjHUVhmlbSbKwrWg&#10;PYMLg/21WecpBZmMbjfFnZv0lP4thUYvL87lSp6Tvb7nlAyu+PxvVPOigVVYX8N6nCyHQowzha9N&#10;ONTBvoxGdvTw6zr2HPQ6QqODgfNMSfV4fSRswmerNWs9eXviNac7MwInCHuQVLOhvBXS07Escmo7&#10;Gn+cTwAzIYXDz97eXsffXYZ6GveG+L3v4+fBfowhAGpLiSZ69gNMRnfNSPukjQA1ea7GJnboqOqB&#10;rzUGuJCUok/pyYSV1B3LnN51s4YMHnx5qDfQ86xXStTF60/axgqHKtaECzbylVlQGOgCuGtqAQuJ&#10;9V8UCVIP+ZpCqvcAv24CGh09+5KkkqqmWI9zXTK9txLRws9pTVBmGu7izzCh9uWz8OHiNtZAk/Dt&#10;t9+G3/3VF+HzX/+K79jG94JfXs+U3jX7AvweyAKorVDnotJArwWpLIAwXKt3796Fj+8/kCTx8d37&#10;sBf3DDwXOCd+ePMTrU1evnhBuW7FwMQ79g6o7z+8f09GY2sf6gv48h0KSKGSJa5B1C24PuhPOLyH&#10;1/KgIf8N1ltbcc3hZ3G/Xn72Kuzt7LM3SDY2337/PfcG9BljkEID9VztsxFrGkAfB7ubDYEjKkwc&#10;ErFhMOCEzwHW84M9OUlWQAgigPJBYDP2ZCT64nPTS3H/kGSFHTAOUX+2rdUuLZmS+NxYJ1jz6NcJ&#10;6g29pdNiU1/f3YRnz5/xGtDrD1ZSVoJBTvrll1/yO5Eo4T0LABAOrw0ln6qPTx89Vs80CphJIBp6&#10;FOw5u/u7ZA2SmecBKK4XWJn4d9wzBAfhbJVqaC12JJVZG/bBGDrBrur7H34k8C/LGKWQs1+HHYKH&#10;s+irLmIPha1r2soaZBxEQuGwtZLiJHjQBVwjgTPsVxjMId/ExWqZA9VGey2m9N6xV8DfhNLgCWsI&#10;AnwEm2uecwxUAcs47hno+QDurNxPw4IEZwm+65RBXw0/GxQHIEXhdaaWfJKFCJKEw0DXa/ld3sU1&#10;cwOwdCOP8RV8yKGcis8Q70kA+K9UaHyWdSdCAuo/+GAqfFMFHgDWxKZCVgDWKqTXBLlG2Srhue/9&#10;WlUz5RqHdPjnz56E4fo2HKNWBmMQD1rcf7+Mz/S7i4t4EUrmPQAX2Y3f6WfxLDtF7bkZdO0rX2MT&#10;PFgHlDp3BgfqFclmJqXEJ/sf+wniTKuLMquKSnsGl12wT3rBsJ7SKgKw5jfx55YA7pBDcbIH+p9A&#10;Q559Vus5TEuMaSt3isIKidHBd5scOCZiNNh8pc8j+MGqBsQgD4B0CuwoPXxP3401G7GUpPwI9syt&#10;cogga5WDnckf0nyOVPBYTAOsw+JFOuvB3jz89le/CE8enTLNBooxLEJIAzgt7uUNMUVSz/5O2J3P&#10;6BEXggrARSwyQBW9ubrlz2JjeP/hoyR/NpgfPcnGRHQf5tU200XTx/dBAENTKyWGJqealFAiAkQZ&#10;fgT2EaEPUJem3SO/A9hNhaVX9MGDpwYoqauVzVI7MVicjIfXxaJWKtJIOSSKcGyQF/FwAEvn8PiY&#10;hwGAIpha9vTck2SxKgRm4OfouzQIqGNDTSpvY2PgLSo70NdKnx3AKg2T40368OGDItfns9xUoGBh&#10;oAnAL0zTwJaxoX3yTio9NcLP4eEls8RNPO4zDuL7+7VllAIhRqdd4LMKwKtkRG7QCxsgNsWDA4GQ&#10;2EgprYHPUhEMolqWZklK0ozX9r3CdCM1zKOlGtKoy6ASPnn0M4yfXWnJokkvYuGEAhbAIA54bFag&#10;78Nrg80EwcLGmvchS5nh2YZiBADe+dlHmrliegSDWPjvAVwqWDTJwHTCJnKHBfCURqktE5zJroKP&#10;DZikmIgQbO7Czp4KCtxIUP2T3A5rGZupJLZjbuiHTubLnad0lF01YrY0PIBnAlqnAr5xqBVJyuo1&#10;XTWNGReDjKMtj0YDCHo6itO7uxXZe1c3SxaSWFdLAH+9JjZ1JZBMbOIhpFYwGUAXZjKRPlzp38FE&#10;xYbD8J14WOMwPYiNDJrfb2LBdnl1E4vsWz4XmOThQOdUdbHwNdFGPLHRdvIny2bz9hvisT7Io7Az&#10;+JWM1jndxuRmvcnMIjF3OidXK6lX60vNPZtRe84kOQCuFSaPABDx/GCqWntqpWmW/HiSJLTw81pX&#10;AroIrlmuiGcQcgUwd1MoR5FkqJb7NZVABTQFaL7wOVo2EkrxxbrCyau07WD27NpFQZMlm/TDjOsx&#10;SUUo2ez7T1JD3WyP9hVz0nhVbQMrVFhsZQSlp0Ep5RBTw5Sk2DgtczAQJdZZx6YjxbsToOrH7YHu&#10;wm1wyEhikjVurLLRczsx26bWBNtT6wenKbaTmbxC7Iek62AvkORDZsCOcNEnBymfFzM3glNM/XBu&#10;fWdqBfSkAAzKMvAa+bWLfFCmZFKwoFD8WV3kZm373VOKKJhVaZ/DWZAa+hTyQyk/98Iih2AQCBzH&#10;LCtOptxVIylWYRn0aHYmzzoypzZibxcG0IK92ZKX3tY7O7PTs6zWZ8WQZN2jLU2qFHwy5DAPySKU&#10;gtgbxCuzLK/IA6eQAzrG/DxgrxnGJPRQ81im3zOYSWAUzxYm/hiQgS0X92qkBO7sy1OT6dsGKfvE&#10;MistTc8ehU7jc5onA4U4hS9YrFeWfisopjRbXODGlIFUaPDEBkIDhHWoVGhJc8nms3yTElrULm2V&#10;paUMamDoQiOvwUliAWrfIVDXTjMoyNTauspAD/1sx5Al4nnNOFAmeREWvm+V5eSlZRuJedsz8U/e&#10;kQxA8l5R2iuQYFI2GCjyfasYqKChHJ+zDIr7bB+zQIBDliGt+UpyYjZ2GzFgtu+pZnH8BDQjE9gv&#10;VBqcHSlVUfogk8ohF3MYVv6Mac2lQKCi9KCq3CYLJ6ProvK/ebr9TyDjTXtD9qu0VD4NGcAywbp9&#10;/bPPwstXr8iAx9paeyiUjNhlLxBs3yGgXkqGkM8zC6/Z9JPZEZuktlYRj7P+AGfX3R1fA/fr3sb0&#10;GEazfYhdB2pthnf067AzAbMhqL4MWI+tWKolmESxVoq1DxpNhKQpMXs08CumAN5ntiOzfdas9Hkt&#10;XOcODiUKuR6Vv+qYZeXYo2mkb2Yfazc2k1OewRjeVhlY1vCBV6Af8hqonXpMRgnIA/Z9U5r8mO0W&#10;Vn6P21iD7MQegWBfvA9MQmzlxV0ENcQ4z3Heb2yDk1JMcY7Ra8zheAx5mSh4B15qBLfjZ3v704/x&#10;ddHdrsIAqbRrGUrBULdg926USNsiyI82LQ8OPB9y6NOEALfrPNTfYEYaxL68uFZz6kGMfPRCONjf&#10;5dW6u9VAs3O9CTCuT16Pfs5QAwYnuENRNIzbrZtNKj3rAB6W9HmeTZtwfr3gNdMwwf1V/KdnT05i&#10;j/MgNlEZMtDHMDzKoCUnRo11fnVHdh/VOpVSTFF3zeO+/qsvfhn+03/1L3ld0dtREihTTkpXCwNh&#10;d6y7O7LfEDYIcPcN5ay74X/9+79nOAZ4v/dg/wGIA1Mo/g7CIaEyA0nlIT4LAHVQP4K5SVkuwlTu&#10;b2zTolA5iEEpvQdzq9HQmWA718NEg8taVj70wAapIi6KMpYbC4AZiw2trzAwQiATawHYVMHfngxK&#10;DTnQlyGkBn+GwTxq56FQjwhCQ5ITUhY8nZC0AU9HKTv6bO+D4Rj3V/dVYABhaCL/ypK9CfbV+Uzs&#10;6NoEhMQiIli+XFiSX/Ka8Zly4KCk9KqzsW/hrAU5hnVDJ1AXzzXkymnwRNUd/PSnE9eOo2Ty8bsA&#10;bC/NVh/cN6YUV4KUdw8ir9g+Bu8/NcuRHuwLKbawX+5QnaPBUE+ZfUMwD4QR/BlIRYOfCQYYxNea&#10;E1RLtjT+vBw0CM8ARsCBk4NJCjNd6SsL8H0+pb0T+kpgHGTGwnaMkmox6wVyNxoWYo+tNDjZdP02&#10;1di2ALOJvA6Z2Av2YyMFQEE8YqTVEtY82O1TW52VBg3xvGCtIKFa9gcKcMBa4WBhECsWZzUHKCHV&#10;c8F+pWLUB/ajresOpUEnmyV6Djqok960DkSiXUf8Hje39wTVl73sglDHAWyvgli8DL4YFf6K5Ovd&#10;uMgn8Wcm6OPiHhI6BSBBFDTD8AprfDOEn8fr8Do+VL+v98PzTRXm67hHMhjJdj9BuEOyJxtdcwQH&#10;KqZzq/C64gni+ofrjvVEnWssEhfgXerngH0KmIDY2kcNr1YYkMS9vt2P3283Xi+AfQZ8g/dy7uEe&#10;wFcecqUBZQoCLBIRYbTHz6iBN0NdEmsUe0/29bXFD95jlC9+sJUGn79CrHSRdyqHF+rn+AzN8SDi&#10;X1ichWw4iT/fmUmmi40MRo+XQ9yMDnbZmGL6kPTH69WCXiB7YVdAASU6E/ruYdF2y7gI12I1nH2M&#10;B2/cLM8/XIW93YPsGYQFC5ooCgktULBTljxcAB5iCsNUn7igkESV2BVTTylwoaA3h0SrbQSs0fMF&#10;h9C0ycyWfq2EIqDqYOvRbyu+1o6bQmyQAH4Wy1UuwND8I3nl/uMZWVSQC8vfAIXEHRt5yLEAHE4b&#10;ofRK0t1xIlbHvzNF6UHmxBWlS/gO8u6DjBLX7snpEaWt+FwL0+nhicGHkSDWhNR2MNmwiYH11jrk&#10;pCRYcE9jfchYQe1HM8KQZhbbSKhaZgPI0hHjvU1D6d20NjWaYNiBvcPUIPamVXeU+655j3C9QfXf&#10;dGKmpf/1nbxItLkEfif5jyXQoubmszC4UVl73lSKun4UD+auk6QT3xE+IPQ07EcmZGEzXq2kzWdK&#10;GsEjbMQtE6Jx7SiXjWvzHt5365XTNDWdEJtOkgc0/Y8f7bOQ29nZ48NJppUTcSv6otyruMQ0GP6T&#10;O/vcOACkpYYZ34U+bY0mZUyUAvMG0yODM/BomlazfHDjQJKUdWAYwvHxafwryZNcSDRqcLHJr3Ag&#10;MAhFDJO6lB8BTN8LRL2zYY1/bx44Se76gobMSNfu7bXV9VsgCGsJk1Z6/K07HwBi39Q2/pfpucAu&#10;yPFP42fcme/xwAJDBb4pbz58JOsKYMlX33ynwzP+t9Nnz8P3337tFgxG18tQA4QmK42clHitb7g2&#10;cE/ZYKAoCNt9AUUQGROW4yVmJEG7sVHhREWi2Cyt5T4dwzLifgJGcKmAG3kmNmHWKM0Zh1eaNq5X&#10;Jc17CXq6IB/NRCg9/cGEv4uf/369tvWBJPxYXyjuMKkmsw9en3gmwdiKBV+xU7MhxHdAihbDiSaa&#10;0AJ0x8CDg4vYGAJM3p8chGJSkD2BhgpNSihaToQhn1PDqH2NjDCwRjlZNJDuIn70hBhFBWT1LQ3F&#10;e9CK+RnpEeGmfUmpvsDxZBvFaesgaRheI8lYCABBVhf3tc7sbPxFRiCKv8ppDWxCexu523OOjezI&#10;KXWDgnsQED4i4GSQP2pgQvk9AZOZEz8H3Kt2kqnpiXbQ219vyAe7pJbFJ0BU8s+gXHRU58+Gekjh&#10;AkVmTSVwkEWEAVYWoxrRGGAuZSxPgKnw4V2Z5abmRPtXT1AjgVOVJeICwGoNY4bBjfXAwqPwlJF7&#10;oc9TOSX0PKOx7wFsKyz/Kp2UGfw65SjppnwC5X9ZorBBQ2KANFPvzNJKzEeCOXXhtN0xSz9ToVJZ&#10;Ul5WicnTZ5lIsTXM8J5efwKOaF0MDlnoOfDQdGEUOqCCZRLX5BivAfxtC/nXFmC84nNSBhPXRjkN&#10;pc3zAWAIlApcZ1gzYDyJlbYCz417HGUOQTLYOjHg+vTZxdZOkh8wnOYz+beUDF1QujQ8S7lCSjEj&#10;e4NqZNDau5IDDIDB9pksapluV/E79Slso6y3Yo4iAbBlZtfmUC/7QgbLG8XwGwiNjQ5wSeluaNzH&#10;BGq6gM+gms/g5PFSOIW5R7J2UO0XzBxNPscMDej6XNgXriEGnyHBE3B8zLaWz14wG4IM1zAYrJZ/&#10;YRqM9G4Mkycb1eClZelgHyFhM4jthPMRzCbsWQR9Mp6sIjn5N6qELD8Bs0v58NgInfsJBwDtf3Cy&#10;bvIwK8Inj0r27AyfrPkt4NcahMK+gQE02Emjgx/6vjdjTx58LZnesfagZNlgPQDoWoNiSPbYXEPZ&#10;sFpwd1kxVCIwrI7+afEZubm65HAPgROQMGL/uY6vdwO7mvi5lvcXltgO9JONJ2F8tlqmp0pyh/Oi&#10;VhAL/GInqKfnBLRTCnkPeR+ZtQLFHEESz/f4nK7FVhixX6YsLezHm8EBZxN5hPaqISjFhLQMZzHD&#10;bFa8HrB+QQonmvR1r4YFDSuCxMD4681kTrJQKQamrJPpxwubl4mCMTBkR91+G6/T/mwnLLzvQVJI&#10;uVr8b3t7+7ye2ucDz3XUYocnJ6rVlgDsBtaDODensd5B0u3UAz2wobAWwKzD+jw+OgwX73+Ke2+8&#10;d6s67HiNd0ievToLh0+ehxWeo3ZKOdvdCsAQPELj/b+/Yo1BZjWHmR7AO4wNaZtixtb8nngu8f5d&#10;2bFOSSByOnuWi42TMQf+/DJ0tPi45meN93w90FMP623d9XlfIPnA3tE7baxRYk/HIfakInB497DS&#10;fhPsp+xQq+RZh/4Ge/vd3VIsf8s2AEYC9CLXAUNUyIw52FnQxuCL33wRZvu7ZDi1GJKDBb9W0ioG&#10;LUgQ9YnOULUvv/wm/Pjt9+HJ02fhNq75qw+X4erjpfb82/swg8dp/JDn8dpB7rq6v+FneXt5Fuu+&#10;Jrx++jRcxjV4dQ5/tXnsRd/H7zslI+ry/JxWVJfnl+HN99/xu33x+RdhDUn18Qn3dKzHu5s7Wk5U&#10;qIvXCr1gzxiv88mjJwTQER7E9Ry/Z4XglM2Stck89sXywpRiDGAgBs9UPHgPoLKHnnPb9FN4zoME&#10;gIxS/GxSiBT0rN/wZwT+BA6Nk2wdPfWuAydKBkwhoXZH7Hbci/ictgSilLILwB3gO9iouMdzBtos&#10;2TfDkgCDS9TfOHfh/V653sFwHpZa8AgEgI/9G+cRAD8QFwYHNFH22vcOehstC1aaOWpdPIcAsxp7&#10;bScJO/0hGU7ZheOTY+7/8FyHr5y+K67tLkFZsnfhPweFX61+oEhsK9gcrBVsyQF0/LMrMH0RxnV4&#10;xOu0MZuQAGq38TC+IpDWxjUF5vCMZJDYT348j3XHjbe+kUNE1uceiqbzjkzbUUNwsIFnZED2xi8E&#10;bOJ67NA7dC3mH8+NqRijYPROEK55aIKIwNOmFb+dwW5xGZydfSTwBpAXcngwTjcPax6Rt/FZgN84&#10;yV2lwmRw7YZRA+gJ6xNS8sicBEuRASdQWawL7qubXkP8kQzqO9Yrlf0Q5/MD9pG3l1ehX0mODMWU&#10;vFbHcPvxXShjn/WkmIadtZKTS9S0Zfz8YC/ed+E0rv//6uWrcA1WLvpR9Fq9eiT0FQOHqbHmXfUM&#10;rcP1BhOaih3KcDsND4NsbNKku22UJp/k4IWDRIqsjyjERh9DDktET1657uGQBGdmE3+jjb3g7jT+&#10;Pf47Au44TBXrHgSxsZR2Vg4qOp8YbWmLHGuQSJoYKg8jHchR+L+CcUjp96iaKwXzpZq7cEgWPicq&#10;Hg0NxbQft6yvzLysHh3u/qEw+ANTaiQ0wfgTDTMaTxQb8NXDy6KAQYqpaLSzbHSPQxPeVxvqwG8I&#10;onDzGZV0c3B4zM0GNx4pMNh4T06OzKJTI4MHnw84H5COm5kCGzoW/KCXnp4+4uLQxGMIR/GAvSWr&#10;SibFmNwRrPGEeTKTn87+3o78whxqgEMam3BpcIDGjPG9QRleeeMWW2Mb8w2W4ST+DCaeSPgJDByZ&#10;si/C+6HRxkMLfwLJlkbKRNFEo3gjPdrhF+uNGFaFF+HDsmNYwu7OhNccBwrYUNh04SkBubGaU70O&#10;AEdGgjMpSOyXFBxxx0kDJJwrUfPxwBtkSMkt02nNCRPo5HgN+B0RTDHFVd5KarAByKKgAhCDTVfJ&#10;WCWvPaWtpSSClSPjV0sZysKfJMWLr3jPNAVp7GFVjpJOYLPF9wFQdhevHRoFegl0auBSiiqTwhj6&#10;0ZiF0n0i92kk2YDv4VRx6rgeiF8HZRnrCA0ZijLQ64+PTlhYgDUnEGCQwafZjLgOMiQVAxOFGBK7&#10;JK2UHAlejyhUsV5l1julZxuuJ54JgqOjrkXyWBttYsskwkpMVdHI4yYYixRMrsD4wL2mhCYxNxjP&#10;vscDUQyo0j4eC655HCooCvCs4TVxvbFO8bwdHp7EIvrQTMbdHNyC6WQyFiddOYjezn2AUlyxhLBx&#10;J7bSHNL9F8/Cs1hk3cBgN/7+ixcv4+FyEc5ikfRw+xDefjjjQY/rcProEeXG2Ah/+P573h9MLrFp&#10;rylP8EHjIB40dDR8NfUZDY0kYWo6k09kKgzSpBn3j+Bzt7FkT0At/g+FRfJ342ZeqNgpTOGHaTXW&#10;cTJHbujBJXkCwKixTyboXfaQwLUFEIPpMBO7HOSAhCZ4e9LzMr72SWwc6D0EgG8m4+bBU0TKBbve&#10;gMOYf650kU/fJa+N0YEM/bANhiDQ0m2TUQVc9lvwxYASrkNvlo0MpHdZYIr1ZmnIeuWmXKl4G1Lw&#10;xy2zzZ8H+0+wrJShH5zSN7nJV8iEgDMxMfQ9cUPbRrJwrEnQ/RO409iHkz6NpT2B1h0/JyUdpK57&#10;Kgo5dNPmQ60ftgy+fnBabPLBwHSbhu8rJ7yqUVcQT2LjJInrmOWMZZJkmmlWOlCk9B6aGpvKe2lv&#10;L6FEpxfg0uZUXADGW+ZbyGzeJP/cbNb/KFVYLC2HPDjhNXmPVQTTBTCmsAV8dk5jcZYV2/fJ71cl&#10;ELHKYSBlStSwr8docDCFqZT2OclSXu4LTWZhJ2pXkv+Pn0glUhiJAguK/M9D72Q6+5QluegYth5f&#10;LDbrbdpd7ZRaTTArD/DU+OO6yndSPlYszuFBBOldXC/wtUmWAj0ZSCszF/osO0WDn+SpZPC1bU5o&#10;A7CBIQr2LvkG9TTuXy5XZqDKJ4zBM6npNdMYazo4bEfyfchBfP2rJq8pALqh8j2pxAbQdRsyEyHt&#10;DQmkC+HTSW5t3920Fhw+Enqv9yH7DyXAlQ0B1o/XeDDLUl6Gmv4P/ZDT97Q+QmYr89o7SVvS8EHP&#10;p1lgwUzq0q+Pc7pO6eEcwHQ5tKu3P10K0aBn8kRphBiu0d/T4Qy5NikcSONk+toSwtFsqNKBF2S6&#10;9bLKGBzU8R8b0PHmzZucwldmX70x+/OlwXpKPsbfca7i2f31ryFL/CI8is2xJOYerlYKbUI9VbqJ&#10;qCqdNynwZ01ZvtjpCncrCZ5h8HN/t+BZxFqhqljjcG0+KFny3U9veJYBIGEIUyc/r6IcGIwFmVAF&#10;I3e851QJoC1YLJNY28IaBN5epSTnALtrhrbJuzKxflBLJG+k2kb1OGMKDxgom6YtR8HhZEpRxvAV&#10;9wIDSniUpXO7dpgSmzCzWhmeQGN+syDpb1nYBkgM9JQEj+sn/94hJ1zi3y8vzvleFeXb8tUdmISo&#10;Bh+vX3uIyJ6hdeqrVQYcbNtfksAEGsFeqoOU+ok1ttwgyG5gs0cW1iLWcrExWNxchllsCh/guRev&#10;bwP2Is7a+OpIvxwBpoMsEfunjgnjwYD6mOX76EVgZ4IhH+SFIAbQI7f7JEww/uj93ZJm8gD94cVL&#10;z11cCwCTCNDoxOiFbRCBQDCFNpLvov/Ymzc8h+HPN21qJwwX9C9NDH7Kh+O1g0cg/AA/XtyS+Vf4&#10;3EFP2Dl0KQ1SBg/Qbu7lmQwvQZ4RYFftH4UXn/0s/Oq3vw5PXz11/SXFARmUjQbxYLPid96+fR/e&#10;vfvIa/Dup7fhxx9+DN9/+3347rvvlX4a188B2Hlmu+wgQAJ75AA2JQJMWnp7reM5gHt5sLfvWq/m&#10;PWX4QSUvvt988UuGeszj3obwDjBm0Y9hT0INQ5USGX0jJfLXd9dMaL44u6Yaqy8GJ8oG9tXYN6TS&#10;KbknvXv3XoSeeH0eP36se+5hD4bHYCRSmRT7aoWMVeHg+FDpu4P8bLEGwG5k6AaDoGrJeAsFJuK2&#10;HMXfKayGoGSX5Jip9jIoqDYImzzgf8P1Qy8GIg/6KoYkruVDjL4DvoXopaiyie8Fcg3selCnwRtd&#10;fcVMMvy1vAgBvJMsg4EBwinQK8e1INuHxntzmQMNB6tP2EvG930cewjWI/ahV7iWBrJSYk2ISewf&#10;7PN69Q5ywL1Dz4S+HAAkAxP6wanskjrUtrfAvgTiAvdee6yjd09Dn12CXT3XJ1NTx1L9noFyXINb&#10;AmiF0+0VCEbGa1NSMu65JwfWtdU3UNCwtixKh6apBmpssUFW7GSm2owM3h32rfuH+/E+3asHAuP1&#10;9lqhfhyOxXMh/vxF3F8AZqPEQI+CNb+xBzl67ofV0vZDupYAcMdR4YoKgQr2tg70Gkbdk1Jee9cj&#10;qHOOT07Z5+C5QA/7i5//IlwihXq+w/N452AvlDN5Vzfx9b///74KTVeEF2X8XhfXtBHoNssALUEN&#10;JiTsDOAR+rAKu+s6zGBZEfsenPKQdm/K+LwNsfYDSIh6YVR/QT98nE9j4VC40fYewcqm2ixxh3iW&#10;ycrGzMBCtW5nxVLxSRDL1gInXqP4vZc78T33pqGZxz4PY2js/euOeACBPNQ99B0qzeILuT5JvuYp&#10;YG3jYB/+d9ddVJja9qh0bZNZfKMDCG2ZwwFPUO2fasY8pCwdN+hepjo93P0Dv0QxcqNnoh1Bnjkn&#10;MKDWI1wCi1/GwZJx0dvs7iZ89dU3lOmGcUXQj4d2XFiktz7cEWWFh8ic/nMNKdf0ZYiLGEbU0NLP&#10;4MUDgLGtZUBd6piAdAEJVQh3IJKLSUSt4ryhTKfhA578NFCwA4hDo1jW8nnCQgfgoiJ1TQAJgBtu&#10;zMNKEwRsGLhQAIZSodBMJcW4vXug5ADhBihqsajtRu2klNpN9sjXTfHZ+AwA8/C7+LvSUeRzxJQ+&#10;BD7Eh+kK8uYhMLEKRfvJ6WNu9EzyYdrRRFKJlL7HGlwIMN6XUdVxM7u8uuT3xOflhJ6ynpETtcGN&#10;Pn3yGhVHrQMjwHQitRamugAUMS2aKTQD008U4NhMk/dG2RSSN4/JR60hKKNE3k7smkrG1VhwAG3h&#10;/9KQISBpJIDfMTURRK+3PkXduuc67JmwK7PUpZlD3JjXK2vdLdvlNLSPn/9O5uDxoIJ/5KN4SDyK&#10;hxN9DRqtXfxfOrgwAcJnPzl9FE4fPeF0TexDmNSLFYD3RYQ8PfPAQqo1zW2q2mb8G02+ZgL6YBCK&#10;QwWAm7y+Sh6uuK861CpuGAQBbNSNSRX9J3b2JD2eeOpVK5gBDEs2rJuR6xwNwZQU87mk66Tu6iHH&#10;tZOnzoafkQnE8RDu/DnxmtUn7AdNmgRmYQ2mlLee7AxFiMOroGdQxhh+9uoknBwecj3gumDic3ry&#10;KHz5ly/jYbIO59c3TnAL9NfE/ccz9Pjxk/DtN1/bF6Zh8ZPkapAfoNlggmAnBuw4iNeHvQgTrmIU&#10;gEdT7FLAF4YQBO1MxaYJqyVQNAIeuiwTx+a6cWOOtYfPhHsM30kcBJCqYz+6u1WCrhgFbZZUYqFK&#10;ciNwDqAB5T9tw/0xpYrKNycwuAf3E5NNHOgoFAYDjDLhloQN00VdBw04OjZxMqTG84O1g2cJ6UvJ&#10;/xJFEopRGtzzvvVZBiZG3yAG8Tia3djFNfCgJNpKYN5iscjSaEmIlFiKZ4cpaKWmXm2dgks8d0qp&#10;T5Z389mz1A7NnuSRFaeFmGBOmEIqRl1umJJpvsFOMFE7JwXjOjAcZCOPEDLRyq3MxLCcGjQ9pBm4&#10;Kj5hG2mC22VLhrKpMmDdcK8ZzKTVnxO8KLaJvMGMKzb1kLslz7QgNlUKLhCTpdpKh8GwA3uIrAo1&#10;r4SZkwwyhBz4kWV8YfBbFrnZT+zp9Ht6Z4f7cBBlJmPf2UOqyjLP5OWX/gqVQQ6/tgqAMksvE/tT&#10;k0wDnZ+AfJSuFL6OlkJnwM6fDKDWmIIGyi27L0mHWYQMycett+F9mZOQyyr9pYKXtnh1ZYaavM2W&#10;y7XBNcmAEKQRSrGo6e/ooB0AK1i3E0hdUHNYHg62UsHmfaQMCmAFzkvIzoZBUuo0sSYQT/BdhSL2&#10;jXv6Cw056XpM9xFgE5h8jSS79GpslcALdl/pkJa+L8jOrggoKNQJ1y1YkjtaPpuAXTLPfS8rg3xj&#10;ok4ZdC7sgYdmRdiA9pfaEsTgfy99rQsDgmMYHP5RMr20dLJzlv6z2FXBK2l4k82eCRz6nmjPbQRu&#10;umBVQM8mS9O5b9iLce3ngT7KnHh3WUYcPBhAWALuC5gl9JJjQ5YY5sFgu6xJKg9uZYcy+jkdM/tu&#10;8H6dnhHKff8Dwb7/8X/478P72LQbrQ7FuIXQi6rMbL4EZqdhSdVWZJV89rPXsQY54Z5al5WNtmWR&#10;QhB6Mskps4m1WVPe+mDAtM9sLTIwsO7XK4IUDAaC/xqM7deqja8uzsPN5ZW3IjUIGJCLpiBpFxpf&#10;MCNoS9Iq/RzyclpMwNZidz/Mdvdool7VYvV1HNz1YSc2WgxYGzp7mAYnZCt0o7SHaesAmsGNNfbP&#10;ZKVBW4xBljIYxGC4W2SgUIngTanEQqkqPGAaFJKXQkoSGEbz9KmsMCAhRVu2uFtw0Is1OJ9M+Z3J&#10;qAIwVtRs5mRo328B6a63HU0ZZm0rz2ewLhmMJPAN94tMn/i7Cw95NXQUawXnHIaWA5RCSBkucQau&#10;tWfG2g1slNkOwj1K9gT09769ovR36FYytMcwDIAUnq+q8BChz4F0ACSubu62NjgEkKbsZZiiys9T&#10;0V85eWriXsGzD9d8s5FcHuDqmvW6zvGOio023IL9UyhgCUodBiiuOoKB85msY/D6y/hajx4dcE9E&#10;AEFiuG4MHi7i6wCYxGdHTYTXxe+mdF+SLVYKXfqbv/1b9jlIMAbLDsAmAkk29F2bKDH9fslrdvbh&#10;PHz37ffh3/6b/yk0scl/9/YD+zDubLg+ce1NwYgHi8hJzvOJrF/AKj9G32G5HUCXfYDb8ecv43ND&#10;ZhuB5o7WGpCZQhGFa4uwDdjS4LlBcM2F01vFtwHL7pbqmbdvL8Jnr38Wn4HYf5w84RqClx96Ugyz&#10;4Td3cXHFhFGwfguqXyay3gFbc77DP0MvggRfpubG+wxw/W75wLPz+uaaa2rDs79gH/Upuz5+cZ+p&#10;BYFLfA+QdFA378Ze++z8TPUhwhynSoFHvQoyxaPYezJQB88bU34VpgHQ7Dx+dtS68B/FWXx4dMj3&#10;gaQavSS+I8C/ZLWCGg6DiKdPn7Kf5fA6BaTE/gw/izNkL+6VZAKbPT9lOKesY3BGwjtwy962xVAo&#10;sj3Ixh7vANsgxyZwGK81+qqHuBc8ffLENV4XnCNCGwQE9qE3ov9ZfF+sAax99O1QhWEvggKH1jBW&#10;QIEUA4XhMGy4D86mkvIigfco3s+H+Blq4hFNTmTfi8/8woqa0QoS9CKlFVscVrBulLS6HEL2Pt3Q&#10;e3HGfRBAPq1M4r6NwqoDrhAE6OM8hFc98BpUd3vxc0M6DfuG2+szDhJwTeCjjXULP3da6MC+wCwz&#10;kP/Jcotrfz2sgohsfQ4OQQ9ItvTdbVYgoH/ENQgc5GzItoT1Ba418gZme1AnTfhMQ7HRxXX2pz/+&#10;Jfzts1fxrLoIzbwJd/H61QA0oTSK+/MENc8gSzSUs+1QKSAk/v5Zvwrn8drfxs/5zWbJvmd/tOXZ&#10;IE//URNr+/PpjChGXZeq/DQgozBRItjirZY4wGcCANeZ7VVq1FC4TrVCQR4OYn21V4d1raH/kKx0&#10;cIajhsMAtpSvdtprWKN06tVkNaO5EeuILni4Gqxu1BCr/OT8x7nY0CPY9Xqu9+ocQpf6etrAkBwS&#10;/xhJ8ZuOQ5ZabDOxbDCF2yk1dcTmhGh364fomYYi5u7uhgv8u+/exY0cpqx9+NXrfXkf0UCyoZ8a&#10;pkmkzK+VkvXi+WfcvA7iJsHgDRTuq07NbjHykMOEAXRaXLgpPUWke97bBcC2k1H5TbmOD/Zc8uNe&#10;jdrR4SEfqKYVu45URnsa0RdkSNLdBRNtijKZqwtm2pAh0G+bIJudDvYBksmzHvoUb81Jp1N5ZqR3&#10;r/j7KPCw6Q0EfOrYiEwE8NAPQEb9Y49rvuChisWGjRAeZ3gvJK8eHe7Z26wjoq1NochJYQinuIJZ&#10;KaZtkAasOh7Eo80bOSWND8p83lq2WYaPl3fxNXGtDvj9FvcL+QvE30PQyMRefSiIAAi8hcHz/mH8&#10;PtqkExKODe345ES+TigiF0t+txUnWZJjsviI1+XR6SOa+S4Wt3yAGqeeYVKLxCUUqpimoHg6fnLK&#10;98VaG7qN2QxKx0TS0c3tHSdE9M/rxaIBeIekWcS7dwSMEKgwkcFrvC4IkAAVGcUDaMW3TE1bK4UM&#10;D0Ar7zaZya63PntBk3RcD2zeZZX89jo2izXkE5CJFg3XVjDFtgXFNwiEHFS1cq1M4yGCawhWEzdp&#10;FmDyn1vHQxTAKgEcTvjEsmBzSjPueE0ZatFbxtFxykT51N5unki2TaeJMyaokE1wUtZR4tNZhjvK&#10;sYFrEHL4FCcPqjeloEskPm04EYIvAkJ7mkEA7PHRMSeNYMniOcIGtIQnJw7uSsnNtX1f8Dz9w1df&#10;xk1/Fn7++rPw7OWL8PaHH/h8HMZDC2yBppqIEWdAfjTDigA/aOOcwGNf6umvWHnyhjXbObG0B9W6&#10;1YACB/MmNXs2iccGxs+0kWEpC5KJ/Djwvih+Svp+7ApchIdevK/9WqzUwalWnHI/3GehYje6cG5q&#10;S3wDzZArA1YsWi8vLVmvZGgc1/FkpgEBhgnL66U/Y2EPjJV8IuPaQBIfEtMSkwoHH6asSpWK62Qt&#10;43I0zpDDMNmSpuhj9olEcQjvk8KmbQop0cFG8CiBBg5BqevkqdPIgw9NWDrsO+2PpZOllDxeErTE&#10;PzeW5Sf/pt5+ThS3clpf8fOJjdlb/thlb8gEYnQucNj8WzI4fsIoq+yNNRBAaCxBqgwqaS9NDDT+&#10;TKU021W3NJN1NDguEDt5PJX/6P9Z6looWTPJXmnJNGgSGOzjUhMIW6fYBN1Pm04P2XevzKCG2Gpm&#10;9XVi7YyligAc72Wj4AUe8pSKqmAg/3MwIzyktK7KAUz1Vn5YihmRmHpJsVuURWaNalhVmiC8DdMo&#10;fRomgG5rbCzmnYCJInsuYpdi4w7galRIAdPiuyRFGLfBEACcBskssGY5IS9qe5bouaedBM2QNz4n&#10;g4O14joo5UeCghOytqZQiARB585BUH0CoSd8HvHd+771MAEg/ZxA+WIRG7Ve6dEJhUksM8lzlRJd&#10;J7sL+vK1solw8iuaEk5lzcrj1YNBcqkhZBH/Pvp3hzRdLvWZCyc2cl2U9hI2Qy0Fq4xjyAEp/56y&#10;99qSLUnPw2Kb3JlZ3p2q49sOMZgGBtQF16L0dP0aWhxKF1q6kS70BqTIC95oQSRBADMY26f79HHl&#10;bbptFJ+JyGrqZoBBr+OqsjL3jh3x/9//GfnwdRlc6u25VSbcr0gMzWQ7MWKifOewozHZAWJTZ9a+&#10;uyeAHrUl66EYciI1n7XEaLVfKM9NsqPFBgYTCpImgAzdWjSsz9WH7MW6YjhBmz19GQBTr0E02X9o&#10;fa3mOsPwnhnmxS5EqdFkZaKGKi1VHpIZ5ZC9coP9yQh49WumXxqE/Nn/99/JdVkrFj/16SvCYzA7&#10;rnmwCzoBcRwIeT2l76UXokHNxGikT5wl08nUntJohiooEIayRnsBMSQJTXasscGkB4Pi+vqC+w6G&#10;zfIWHdhgMrytXTrI4YFPJDzb8N+oaSmvYvgdvYqmfH0wOHhGsZHWWUu7gfj3tf0ppW5YMzsnsLbA&#10;mY/gMgDxWDtm6rZOl1fCpsC95L9Hpu58mZOmUX+mGpPetZCgVbI/QA206pZmQ8rnGwAbGG1dL4n0&#10;PNbUOPvgxSb/vhn7iLbcyH6sTFKHNHBTzKU07MA6m8RrgBqtYm0Y68WiEyO/X/LcBYtD/sMCtvYO&#10;9lmHcVg391nFcI0+1pwrKmjYtENmfXEWtmL9VPTxWqKv6NNean8tpFXHh2i8lIoBQ/jOAzt699Jr&#10;zf5dYUV5Ko384/q5ae84QMF1BBNvgX0NtSj8YAt5WS1beeW1qz6H/3RlT5CHwXX3c4IgYO1tTArd&#10;z7b3PlqwXjMhN/4eypkH1kX4Hsh7d7emtIrZ3S55Rl3dzggWQmLYkV0o5dDGZCQGZbzvVw8rnQPx&#10;lk+ydLUg0K8+WaFouzs7DHeESuTT+/fh5PAgzCGDbJSQXPgMx1MqM/2W5/64KS2lkyoE6aE4X9Fr&#10;Qn2DNQfLB3jRwx98PNqQ8gJrd1D9kLzRPp5+4jUq4FW+ty9j/fha1zdnrPsO9p/FtVCGdx8+hIvz&#10;m/Dmxx+4hvYOdsN27HkJQMX3j/TXi9urcBF7N8gk6fkM38DYI+J5gycbeuDjoyMOg/Ee0BMBbIRq&#10;DgGRV/FzNA5k0eBatVlm/AOMic8H1vjRkwPuRbhfGM4D/AIYvhnrzHfvPoSnT0/MNh6F07MzWWWB&#10;YAKGKgIQ4z6y0cleBnUU/A4PDg4pzd2Gv6IDMkDugbXVjAEsAsLw7xheMHBNmm7eQ6r0Dg/Zz93f&#10;SQmHr6cE0rY0SXaJ3gykD3jo0s7BQ+Mi1QPwwK+UKHx7d6PaNO5DB0eHrEe/f/OGpAjux6jXAAbX&#10;Ew4ucBwAPMXywXrAsL9lDT4OdyQsKe14xQRjEHkUmMOk+Lp2IGDJ94l9FOzCdNZU9hfHnqzauOO6&#10;w/vDmbmyd3vhoLPggD/spYM99aYkE0nhs7ezn61fKEl2v0Wy0VJ4SojPG/aWMvZP43HFkNTV/C5c&#10;AcgMlUBMM5WBn1Rk0EvFSPAvABiac2iJQVxgeVPrGQKIuLGVQ6JwZpx+AnB8w685PnnGoSMYjwgP&#10;hQchSBQgDsVCnirLG4DEIBk54OMi1mEXsaatF314hq8D0AUO3xJDggnPDpwlt/G5uIq/P4114QK1&#10;Wnw3D+gv4nP+opHrjLwS14zIZLyRbDbSUO6xT14OU+vXwW2DbVKKXNe54ErD7XIdmlklq71UUyUi&#10;B2r0urDb0PColvYAtiyy/76YeqqTkfVTJyVPKdJUquuSGi2tFbYF5aBQECdwp8GUwjlqC4NhObYZ&#10;VvH5r462N7/tbCwISjaac6bj0iRQOn5stocHBywEvvvuewZSrOjJMYSnR5OwFW/k7t4WDxO81cvL&#10;W76BbRjHeqKfmDp4AEUjVkFFT56g5LFUJEE2zANvtXCxmcxl5W+kKGrRJoHgH8bNn5u3G1qwNwig&#10;gcIL2XCpVJiVvx9N8u7unlhcg5hjaAI6p8a29KbqnZxYEqUGm4npnhtKGqIMqZSUDJu65D1KYNXE&#10;cUqDYBzUeNjvOAkKYjZVNrW8vpEELV7up8cn4csvvub7RbEPxiMnJrs72nDM7gPYAXPSFT0MxIZC&#10;gz/4+tKAlww3yeYA5qAASDI+MvE4DZnbgLSxj14ZLuMhg4IeYOP11Y3N8avw/uNHfj0Oi0/nZ6yv&#10;7y1rJe0UPnQTNT8JMMG/d6Zzg7mJYgFpQdiwKe3snEjrzRnX4ub6Tubl9FNzMzcSc6bmxKhXEirN&#10;+8Wg3EYU/FgMJACJODQayxbok9VKTg7gNKUi4dcRWXMTfh+p3nFNY2rDKWnbW3LpB640CIJC0kal&#10;WINkQmEq2cmbgA24zbOVMdE6kIDmVAISGwG4neWGXH+kSIu6TlmfH1pSkzHFofRJh8jt7Y1o2Uul&#10;EnfLlms3hZ/w563UPFBuWGtKtvDaLz01SMmsPGCdBvfA5F6lrDWVwjuwjvZ3N8LrF8cM6XkSD2lM&#10;UnHPTmKhgM/9PhZgKDTfvPvI51n+ViUbOjTLz549Dftx//iHX/8DfU0I5oHBEw8HyLdREBCop1/I&#10;gw2aezKCU6hD6Ql8SlFacKqsSHSx/spc9KTYSgUjyKwYO9OUficq4FCcELjsFaCzuS2/0fnDwg3B&#10;KgdfiNbRs2lNe9DQKfEJMuDxRGA+D34kSiafSvjqtALhcTDL3Fox8PCCwJrEOoXUgWyDTsl2AJgx&#10;DaXHJaU3Mz+/XZ4aSibTOSBCP6Mycy4lHmJvom2C5bJY5yHIU6RMrg5ukvHewUKk5Lft7K0m+VYY&#10;UvCOGmiA4gv6AyYJ7+Br0GWj/tZgPdYBwNhgeSJeZ+l9XU3AlLIU0vxHdU5wpT2BmXBIMGUggmWt&#10;er6YbCQfjTL580l6TF+WR+ETg4w5JDvD89n2noYXHFAVQkuySW5wum+SaybQKkkCE2Co6aOmy8Fs&#10;mt5ygsEBFUVlhl2vJov3NEt61Sz3liCPzFJLkkVNXOVzQz8QgLyQfvlrCPTVo0fKWpsFsFKQd0dR&#10;l26m155m/ZBkh+U6idhATCATrDLZqshBEClrN/j9FmGdDlwkCXAvOXdOcHRKabCsOjEQRmZAF/75&#10;g9dsbzlvYWlwwlt63zyGYOD7CMTpGnBvqCt7OJZME2WABoov+tFy1fFa4NncYLL6BlmzaE7oC8Xp&#10;eUWWBBlNAGRTEApM0Ala9/z7xBQMDrgJ1cjXW6nRfH+V0jgdPeXiszKbscxBF6X9VEqzCQt7CaaQ&#10;lMGBJwTnh/Do3w3EFUVIEEMIxU+Acxr+O9wg1RuD5YcKzbI0tawyYEWmb4pndz0hHKvTG+rXlgNJ&#10;jppwMRT6YFMNYQ3yyftWe3BnRhp+nvz3HBBTSPY8GBRBTaKU9jXAjNqwMOAnr77RI3++wo9t7/Uf&#10;zIBuLYmqLEuSv1ndbPxZWN+//dW/CT++/TH7gxaP/PmK9OcMhjtoymvi5PhJeP36dXj+4jmBi8Jq&#10;FHrgkmErjys9J1rbvU29xVoZ8nXmnzvtybSSMOOPwx3WuzMrPzSwVkiXgtkgq4If4KezC6ovcM9Q&#10;g+AZoIIFDLRCQUHY17Z393n2MKU2rms0hLIPkCG6PIoX3oe1PktbC7AuN2u15jlUZGBS54uuG4dp&#10;tMWZ5/oDa0T2EWpEsa5kxj+QfS+7C7F/kuQ2sdY4XLC/6zQ2iPCjwuvJj6xi+EHhJEqqkypJPHnO&#10;Nqqrk30Bh6PwXoL/HGrWemSGuGTCAFo4hCorsvvI5DboguutYdwoNswLMhoJpJkRy5TMrR1eu7PT&#10;TwyROD7YD/fXl7HBr+N5+kAGHYIxEjBJj6lSftaLuYJqbvn5OtZZCFLk9cRAGKzQB4XlwBMQa3Zj&#10;jOtYM6gNr/GAIS5kqlZK3c/0HM5XanAx2EUyL4I0iiFZiWgXG9e65mAC4efiWd3cHLvfCPRhL2w5&#10;AkoJEmMB+oGocXb5EL+uC3uxjry+nSkAMq6bg6MnYSNeE4TczbEuWZ9p+CvbMNWoYGCh3jz7+Cn8&#10;8KfvwtXFBdOStyayScJztYEzBdZJHCpBilzx8wNY4PBsGHKID9mkWGsgZ5ipWjuEDkm+Ta1QhQuo&#10;ejhgXrFPwpC/IXhRkRUFth36OtjY3NzPwy3CIGexLn72nN6PkFs+OTmW9ylUIA8zAfelQFr0oAVl&#10;8SDB7HPgTLndaESCQpkCLAFKgvE7iBWb/UTprS6/tzkTgmt+no6e0epLOFhhPzgmA50e3dwvKsov&#10;0Rd0PpvB/EP/DOAI10AejDXBuZaDaklbNdSX9znqJ5BoQGIAIBjMsH6c4A6F1YcP7/m6JMsk1VP8&#10;3Kx948+CDRHqAgy5l1SDVQ4dWnJPQc1JFYEVY2As4t6AOQe5d5MAvUog4Psff3RASZMH/vSdhiXT&#10;DNdW6jj87LHPHxEVumw7APViywG2hjO4F533oMJBCoN7UgwykDnAZ2WiABcOIOD9yTp6xT+DCYvh&#10;I9RfeFaxpwwhhVtVVsCo1gVhQEOwEPaPjni2XF5dxPWtUCOdq/qV/sQMpArh08f3cX+5JuMQbEOp&#10;Exd87uFfD89vWKCcHL8If/Hzb8junsFXPGgIS2soKoo07MO+mDzG6U1/L8UdfpUt1xBOT88IYAM3&#10;eHJ8wjoIPo3o/aa72+z5bj+dh+H6IXR3c9oZLOJDDnflt/G138JbP7RhN97rbTB0UfPHa34en7Hv&#10;i2X4GCuqy3i9T5dduADeArwqXvevdw9JDFk5qT2l2ybLmjRYS2DfOiGsyLYT6UwPWRETSGRprJgZ&#10;2C+EsABJexL30414T6xO6NrekmHvfWUankuF2SWrJdwjh1h1tlnAn4teFiadUEP2qpRII9wNPufF&#10;uranDLhTP1qYgb2u3VxHojaCnVd8XmfxP+xLHy/OwwUyL04Odr8duDmOsrdOcJIICmIcbK9fveIG&#10;+8MPb8On8wc9OPEHIp0TTKbjoz1ultOxklZxCNT2HQqlknRRRIdOhRvAQzSzmGxMpmL0wfwaBxiQ&#10;cAZQGGEHEl8VmvQBGKCx/yCGBGi1AMXgy4XDnkyt+GFvLm+YugqPowOw2DwZxGfZ3t+WxAFpL0Pn&#10;grznRj5fyCMLDxnlwZB7bkISeswHNSVUMq1oNMqeZ+uklZ43AzdYCVUV35s2yEXYnGzEz7zNr0UT&#10;jmRf4KpP44Hwl3/5CzISyZhBClH8fshAGl8LmCQDvMQ1aCklXLJQAbkAUz0crLd3M+r6UdBgcRJA&#10;6AU67OzuErBEMYeNJFGea0RhrzQ9RroYps/Y9Pf2j+JB9ZQb104sApE+TDktaQragIA3gLHU2UAc&#10;GxnuIe5f1/fZt0sHURWOj48olWVxyA1qzg369vaaDKs2GRQPPacnmOjMH+a5IOS1r4TMA3hUkqfN&#10;vnsV+HgvuEa9G2Mc1EollpwZ7MPBTRGThQz+UbKSEnjciGFqxutEP5IN+92N+BmY2Ea2hwBF5ooY&#10;oUeBWDmoA5s5Dlm8D1yzGX0hlW4F4BAHJXwP9vcOZKTPxKNO3k4jeXtp8i8fDnp10A9TIB02ZkpU&#10;k9ckvKxmC03MUXh7MpCow62BwCSzIsORwKCaMYBntanMeH4bsz6/+uLL8Co2L0jLxjQBYC6KJzAS&#10;6b/Xr1j0FIUAl6IWMxBzmM9ef8bC4scf34U3P7zns04pFzwp6JsleWJiX8zpP1jJv4VKRHlNNZWK&#10;b/gnVqUkxz09FlQQy1RXZuUVZf3JML3P8jwycrqOXpjTzSm/Ppuis4nyoVxro51OG/5MULAph6HP&#10;4pzPKf2vEG5yf++EW01pAShB6nFEg3YBb/CA7Oid0rDxSqAYnpPZUmxVDEFonu9mFkXPmFIBJGc/&#10;CJi3bFs+erFJsJwcIDKTx+N7GQwkc9Lb9/azq3IqOZ8lF1uDE6Z4/PVi2STgR0yLIsfEh17DDIEJ&#10;AqA7D0RQaAJM1QRUAxz6b1WapZX27kvywmC2Ryr8Ro3kj2iisFcWSdZnqdRgX7veQRcCBB4BJ07k&#10;TRIPsHIh36WlwdA72bInmyy4SVUoUOHU2iEThUr76ZXlmjWY6gQ1NAYUlZfgVGslEA/53jhl2l4g&#10;vf0Ck+eMktoScykQgE2BFkPynERxv0hNcWt5XshSWjC6CYA8SssNluHyz7j2j338kiQxhOyzFB4z&#10;+Xy2VQZrEvsr2L8q+dGlIAcWgo+kEQmwePxzMmuz0CCQDDenBib5ZZKAkvnpmqG3PRYZc/ZbQ8gO&#10;wZIgyXddjwzojAhYNGRrgM1SKSBDfafktaORQwdGHoBIKj/Y1KR06jT3316Tc6xjgDVkW8I0m/YK&#10;NSW8oZCXJDx10PhVI0l3RTWwLx9+Fv4ecsDKBX2tpFn608Ff1lKRws8H6ySrBcqiWrPMynUKrewz&#10;kp9jb2ZxYQ/ENQuNzZGZuYPPNjUuayA1pWU7diMDiqWB7sfAU5IxoyZj4e/gCZa6vZisdaX7hfNo&#10;zbBtzcSzvYPDbmpfp8KgnkAcsRhJEi3E3kq+bGWa0Ad/gDwZD1mW09u/lOxGNserbJnBM2D054F9&#10;/8uvfpXTeB8HdZQplbT46deTWe7ghu3Y3Dx7/oxm9lx3lYZAidUnIKrMt7a3T9J6gj8kJwHWFiuH&#10;jKxZ4EX2kCXoR1DNyaPxDIGlC/ZS1swLhZUhyRF1RWFAEuABznwoNCDTG9WSdTWsq0a5dsKZR5UO&#10;B0qqiVMSegL6aFEB1thSlj0JiGad3a20nxhoWdHn1kPQrrdiQgOwtA5wLyllsp+T7FCmKUxdHqJl&#10;abaqWOWQGKIpg7/W3ezBlgexJrqfaXBWy0MLsmAOfGyTwJoHQ8Nxk5kgadiRyAQLNpJ1ZtItOLQd&#10;GSxVgB7OcNT6+DoMZdDwnn78RKAJoCneU9xEGPRx+vGUrw9v9Ldv/hQO97bpU333sKTstKpre7tW&#10;XhuDPYsXHpAPtPYAgINzeJM+aQOvPyS8S0qdxRDG79G3gNGDHk+SxkF2SAaTMxuGg8U+7MV6D7Uw&#10;fMRHlDbX4T7WnDuxtwC7bXtjbOZp77CuwPeCf1OI2sBeDAxDPC9zsBVjr4jPS6/U8YieW69iXXh1&#10;ex/X4H7YjPUYfbVWrQd2UgohABEADTz6/sO/+/fhHGyiUmm/WMM1glcoS+0piQbL556J7m0Y4zNa&#10;PkxbBFvwjKzU4HqwRylsqxZmbZ6dXSlBlAofeWfRbzjWvr/53e/C7//0XewXHzhYujg/j8/PLptq&#10;nD8z9pErhi/8/o9/INnhxcsX4T//l/9C4BkD8uDaC+sXZA4yHjensmxxAFbaG9Anoh87PzvjQBe9&#10;Db6mYvCFwjEACmPtoV4MlivCO3R3Z5vXEAA2ntvkbbzBZ6niwBvsOvTh+B683sHBAXvwK8iFzfgD&#10;m+2OQYoFiRutffVQ+wOcqxycA1CWZ5y92mFPhPdzE19LP1MDgHHTmACkvYykhEo+dpsO5qClDbxB&#10;43qBVHgrfpY5WbQVwWD05bASglQ4ecOjv2VIYjyvITPG572JvSXPcHrszu1j21IWq2Tdzl7L7t9c&#10;18EWYLBtTu9hAViGCMPB550tZtyX7pE2PJ3kWn5KQFT7I+7t7c21QfvKChcRcEKh+nwnqXeIl8hv&#10;OBhohxUJ6gPsfbWTwjv2GQX7kXTukwix6hSSGu/l9eV53A9vwtXFKf0Kcc1xPeAzj3VZGBT77ofv&#10;WQ+8eP2KjFL0jMhAEKN1kmt71CsAM7Gv78V7DlCPys94rtzRQ1apzwBecVZdx2uOWgtEnM9ff06V&#10;HeTcv//7X4eH85vQx/4UQBTSty/i11+4H0H//3prO2wVHkhCfQaSVnyOQZW4xP2EFRv6rri3PY+1&#10;1XEhawhYIQT3BYNDUco8kEsjOQ0L01+kGqi0hU1d1dnneFKNlM6M69urMVjFPXc5KcPNKP6cpshD&#10;+ZUJbfLf8wDQa2dwyrnEQIPJGNpv01k3+OxPYWtk0Nce/qaefbnKZAoO5O3JTk/rTuF7uD/z+N5v&#10;4nP48eyc7FQEIS3Zf8U65GB7+q0aDCWT0mehUaGEjfDo4JAMnDffv8ksj2k8kI6PtsLPvvos3sxX&#10;4fj4IOzHAmdnd4uefEhxhRYf0jslzGi6wPhs+ODdKDUMB+bEiZTw02PIxsJFootIfCiAGKDbzmhG&#10;2pBa//TZU24gkCLQc6NWg4kUWnlKqfnEpQdjS3KDht5uc05DF3xw8cDNHakOYAtgHOPfAXrFxQtA&#10;EQW6YsZlUE/T//iZEEpA0A1hEQDeMIkK8kqg2XgzyqgyXr8hA27i6PEb3mCYe37zzV8JwIuHxOXl&#10;BScEO/F6imY+IyCG94yNn8a1ydAZU3IatUoWQbnFStNUMYAaHjbYhFCwtE5Q0iR6FPb3Dyl1xbQI&#10;k4YNBrOMwsnxCQEqvNcxTfFVxPRkPkqOs8Gwki0yGHH/8P3YQBpGm4/YBG8hzKVVQuL9wy2vxcHB&#10;vqcB8qCBqS8KFlxTvF9shDiAsDHiMAFDB699T5lnn5OcsHHj71HIYfNX4+yQgMKpSC6wSasu6xyJ&#10;jScNk+XWiXelTezxwMKzAfdzRpPslocmJdkpIadOKZormttiooAJSDL4l+elJnLyFhwsn5nnYAF5&#10;qklyt7Ozo0NjJk+OskzMKN0nTLwq+yLVBsDSxkKz1E6Hl5r/RlPyWl6WwYEmKnBHShO2hAagL9YW&#10;JjwAafHeIeFgQ1DI14JgXLyuT58dh5cvXzJKHaA+JmM42OHfgX50QYBxFn733Xt6sZwcbct/A01C&#10;vJaff/EZZQhnp6fhzQ/vSMiCJQAPekx0xwrSwWcEMxPMVdxftFiUsEzG9oZcynOFSYCNGIw0tq4E&#10;EGPyOq4VkIFnu1sb1GMjQOHDlDEUdQRFau4NhdPvsObw+ig2mJa8mKdujP6hTNdDythc6cqUM/pA&#10;wc8e3CBjbWGNwyQY5sv39LmobXC+9t/i5m9ZeDeIcYwDlp/ZaX8pEWzVyh+rc9oXk3jtn8W0zEEs&#10;45VlyEwodj8MVm4KUqAps9mJE8plFGTBz2/aeDKAlwdfyUZJqZZiUwusCT6kgq8bzJ/HbhCRFr7I&#10;gw6CjZCwhTTxFRtM/hbyj0ORgyKWoSRg4tJH1aw9r0UlBmp6lhJyk1fUmrg/ZB9DNZDBzKBSrJW6&#10;dtrpI8mvgwVSgZCAyaJYA16Zkt8NZuP1BN8otbXVA0NK0ns2ENIbZKnNsE1gXXqNzusth3FYKtt7&#10;7Sb6/mDJSFnWmZXHpnBQmm5tiWD2DzOjMBU5hZOjk6deKoJ6e56loIDKBeTwCAvsH8GCwyNvkLUH&#10;U29jZ4GdZAr6dRM4lfSm6b2TzdQNj8DH0jLjIYPA9LTD2ig8OBwkKK2rKgeZpM/BteoU8cQuG8zo&#10;q+vEpCotRXZqrk3+NVCRN1nlRjCkEKC69sBStQqBdnotTcwCbHyG1EwfJ5hHgGTKgldFa52zcVPo&#10;CM8KsxwKhw4Nj9ieCQTL15sJdHVOkeM9Noic7nPvdUyfmqAX5Lqzv1mSV1aW1K9Du8zWS/egsMyP&#10;rO/WPmmdfaICfQmF5BY5yTwFzwj07ZSaiq+tNQhQsIzWSKHDz76VAr8FIIUsFSf7eaRzT55BraU6&#10;hVmjZd6DC4eV9Sm12Os17dcc+lDBgIZr8meDfe/ev3+UzqtBYxqKhJBD/sgcxmeHTAvABQZbu3u7&#10;4cWrl6yh+Hk8KCyTR6NluYNTyfsEfFmOJJ/lwcqP5CkqL7/agDfO885MdkjTNfwT619M8pL78Yxe&#10;l054LkO2uUiNKf6IRhk2MhMzXwdbHaTk7NEk3QcxYAZf38r+rr2iAu3rWea9INkH4D1VTsTGe0w+&#10;0rR7cY2WwePEsigF+FLO3Nugv6rt+7nKflLBQYHnp6dKuwe49nCvZNG7ez13rHHUaKMmgaQSdTW9&#10;eYviJ8FDpYd4qLcwPKstjWeqZ7+Wurce7A0pIIaD5jkHnQgw29yYksEHcKuOZ8917F92Dp5wcIca&#10;4uToIHx6/0NoStVUSMyV3DX4+evtY1zZHzHwPtb0VJ96iCW7jtnDgiDeA2XwJf1k4Y2sIWin4UBQ&#10;PYe9ewbpXzesBzWs9SomZvb9I69Im8kncPXydk4pLn42pMoaROl9XN4tCQyCuQKwRKzi2LA/LMOz&#10;2CNeXCkVF4SR/b3NcBF7oIPjp6rL498z0A1hABwYxlpipmBAkCD+4//9H8LHdx/4/utCvlxVKCzr&#10;ByA5IvlkI+7Ru1sblq4v5HsFNiPO0l7KkDltgyrWvehNsC75KxibIJtAIYXwJ+/DADUAiN9B0rqp&#10;4IGB4SUL+2KKhf/+w8fw8tWr2LvtsdZ8/flrDkZA0sBnY9ATgL2tTRIGcL7gnKC/XqOBJoMcHRaF&#10;NQa1xYzS8tpkg9oKryXPJFpGeHBYJ7YwwR+RJRBCArAPdRvAKqxZ1O6TWsomMNWKxCRtVHMqHEMp&#10;2Vh7kA3DJiuBcpWHu9yLLJHG3iamm4anGIqhzi79htCDlK5rWMcX8vFE7Ti31BXP99hp16h3QSjA&#10;HgWGGHpfJvHi/ZVSheFrUXPOaY/0wOEGVXxQKi2UVk4p8YMAqYbXSs955/TWxHDvPehONjXaZyv2&#10;4XimE+MNfweCy46TdMlm9xmkTIFqDYSb1DHYcoV7yli1ATxAsQ9wiOEACNx33kMPnunva1Bnc1fX&#10;H5LxDuqzxcr1nJRp7P8r9SEgBt3dXMbP2tGLMoFWDVVvY66/L77+KvzNv/wfwldff801tn9wFL+2&#10;0X4Ob7p2rj4eieBxvdAbmYFBSo7HOkAa8U58LvZjTw+W6oVti/Ded+J6OTx8ws8D6ySoPH/zd38f&#10;Zle3YXE/5zW4iD3Ve5B90ONbEfJZXK8bce9qghj7133soTen4TpuJxcI1lFxxzX/vJmGl/UmAf6h&#10;XUrS3CmIqHbAaDqk12Df8CjAbl2P8r4Hh6zF/+H5YF+DwWGv12jhDxv7y1kj32El8CKYscsD/LY3&#10;29KqMPkVm6Xa6Uwc7EmbzkAqqUyI4GDQSigqKvoh2xaptq9FQjCZoLBKBzY3t/A1vbwId/F56rAW&#10;IRuH9dxkU0n1x7sb3xLJnjZcfKSlloUnhj1ZZ9cXn8Lt7QM30/3dzfCzLz8Pf/WXP+PGPm1Ake7M&#10;cpDvDo34YU4ZH1Js1gBkqlJFLjY/eBzhsN7cmvBhJVWXflqQnA0ZuaSvXHzjs/uFmVAb8fU24/ft&#10;knVFUGQlk358G8Mm7h/48KBInMSH5+ry2l57YwIuM3upYOKO9JlVpxS47Z3duDiPWRBOx5thOxY/&#10;2ODHcUHVnuo9PCzk/RZvwvnFOb0VsCLhpTB7kLEy3s9+XPilC2e8F00UAjeulrLLVfjhxx9ZQAD5&#10;BmqPBwKprrjR8NSjMfEgyRgkMvQu8mSKoE5cOPeQf8br2pJmUVDyikODhwElnAJB6H0QD1GwIDc3&#10;dxhOAZ87IOkTpJHGh2lvb5dUW6Qqk823syOj7yBPgq5TcAkivXfh3TbZ4vtk4dopPZYgXh9yA0vg&#10;jZuqjIMBQAKMgQkuixj6GgCU26CnGlheFdmQ03ivt/g5kKTM5qwKnDJ2bn7HlMOuuNbABJP3TLBX&#10;WyBjD009DiKmDHadjcPlu5fYKnNG2y8UWlAUOR0H92bD4RqSubb8mpt4rwkCFSrS8Rk5/ZoqRRcb&#10;Kw4UrtvZkqyslBo6cmIxDi9IabD5AlQUm2nOAgcMPjb29I1pVX86AQ7gFiZSSpjseLjVNnbFBUIz&#10;BtPuq/gc8YJhMnJzJQCoX5s24yfMbQo8pATSQl4rLAidhjaJxeLmxjg8f/Y0HB0chO34/HF6HK8B&#10;E4Djz9/bPeB9GU9H4f27H8Ph7jh8HfcHHM64VyiIjvZ3w0lsJO7ub8OfvnvDxKTErsK0CoxaBhtY&#10;lpWaEGyolL2X9f/PqwP7Exsg+zgRHDWrUAzbjtdLe4mKZxQunHAWLsbjWkfB8XCnaemU9gICWjGt&#10;lzQXBfaCG7vYkzMeqijkFQTSZ08nMA6xxiixgWxjOZe8La5JTECVIijjccoH6P8BcKtiIE1tsEJy&#10;tUBpBGWByQ+yToMDGQQr4bTlwUITYzRS2BP6IpvVY7hRFZoYywPLTBmnOPVOAU4Mua343Hc2JWba&#10;N9jW9ElUodb553SWCqnQN0gV9P5xL8tSKbtFqDIoMwyKiVfDJp+2kgbDnSaa8K+xDAUN53gkU/Ax&#10;9uqysh9dLRuISs9AyKb8+lxMwEuyrHpkmadYUmvAqnhk0zv4v+C14oKg0PArSfW6oc1NXu9rmL/W&#10;IBKBl8RAKuscvKC0+9os08FNva4l9ugUzBGcitsyJGrJZ4Pm+p0AblnxufnGuhhU2Bb2vxqcwJWk&#10;c7g23aOk3M79bMHPo/FFYkIlAGzIXidlZuSRCe3ghpSc24dHfo8GATUFLtfllGsCSsIegViPjNHI&#10;BFIKNUXpBk3DOiG8rHI4lZAmAWz8s+UPfK8apup5Ciq46LlpEBL7BYd7THHXgA6hGWXVmJk65r0L&#10;lk8PhYE/vN8UWlJbOjWNBSbB6Un8FYmxY74nJQaPOGUtCqV7coLPgq/OrCoyCAHOVo2B3JTK67S1&#10;KskzNKEOZlwmOTMn/0XlRNvBvx/YuMmPc2BjW1ZpjSp9U+y+kAeQTGBs1TRoLxXgl8iZBMs6+Taj&#10;OauK0gCcgHt4wyU/uTUwKbk7AzNKvV/UkfS3pcepzio2p2YXUeY2stQ4hZlVlY2nnXJtpl+Cr4cM&#10;bqqRHJycndZtCjOq67FY2pbHVs30nwX2JblMCj1hIErXGVAWYFxaUo/PigHKN9/8Inwez0CwKBDY&#10;gT0OsqDabLUk4QYbDmd7SnIWO3LIk/4EguJXsG1SSmXh5HUMGmkT4KRBebZ2bHyVcN5zEIdmmk2I&#10;Qy847GES7pz1HPyzArzM4ONUjTzwsB+mz1169Jpxg+dH+5/Ce/DMgbHZu+GhTDv5osp3g9+LIT/r&#10;MUhHZ4ss40/J9Ekiy79DrefgFlzfMWuAlT2VnfYLQGEpyV9Pb/COAAPW9E6ssWAbw6CfwlYTkKN5&#10;EIfEY9pW9H0e6mBPbdtEdgj22mop7w/peQGzZizfwuDBBq7J3vY2FRtl3Eca2ITcXITtWBNVZIFr&#10;n4HkH6yUwycn4ZrpnfE9odG9V4ABkl3p52XQH2nb9dDSY5mDQBu+45nf2ppK5gygBLKtRUtbJchl&#10;S59opT1yGWrFQDaFcaAGp8xr3oXDnWm4eViG/Z0J/w7f2zgRd0EAXY3lnNelIsiyH7+HTE+woNvO&#10;sT/2b4XkGGAsLZqaWIvOwvbmhOEP3789DVsbDUMDd7an7LmwtgGOQeLc2ccK9QtqRcgrIc3+P/+P&#10;/yu8ffM961HYyzDAz6SUCQ30UWWoVwKbkH6H8X1umElVmq1fl3UeLtHyhLZDGpIX3ns727PQXsGe&#10;n3jmEPaA5wh9J2qTgoBTF7768mvKp+GpuP/kKJyenYc/ff8mHBwdhO/fvQ8fPn5kH1kzsVx7Fixt&#10;Li7OuD/gjEcdOOVwqOLf4awAQxiKuLGVVugLwSgtgrwCUReObQlSOxm6YShlx14Eax0gI/oKKOlQ&#10;MzFAkuz2ikxY9LD024xrmuBeWebnEym/vc9W2SK19JNGTchBdA7IWOU6ANcmeXbjmUjgKcI78H0k&#10;5FiBgz9TkRLf9+ZEnrITyl7nvN4Mudza9CBOA3+QbXh+BClBUN/h/QKAJWlnuaAHI2p8VA+LhQgd&#10;CTBBIi33tlFlP+TBgE7yb1PdzMTvRs84GLcj2l1VDqxSTUNvT6gOaQeggEnsHbD14YCxGlmxMco+&#10;rJWHuoWtHJI1RcNk33hdNya0A0EtTMAc3xv3jY6JwBPu95DyoZdAsjpIWGDYYa3MYe3FtF0Qni7i&#10;/bvNAW9DOSKTDv3rYB9rJCKj76S9GCSqD2JNEqwcyUoL17ehUk/A7e3NPet22GF89/1brqflXNgG&#10;ng2sGdgAwGHl9u6Ke2IDX216Um6Hv/+v/yDmZbw2N4uHcLaMPXe8Fxg67FTjsBvf7883NhnSAanc&#10;rFuGe9Q103F4d3cd7rimCiZrA4b8PH7tk7mCV6HkYOgSghI9oO0Lg6yDfPBl/1PY1sdWPXkgVeQs&#10;BnoGo353Ui+BOwyx4r53UcW9ZZRkv6W5IPEsxTCSBI4Vwdbste7BnWpQSXgX6N/s+87frC3JOSSZ&#10;8HnwX1daIyP7JxdNzT6SvZs8YHi2g2RzGq/pgqyZMetzKWcKqoPwLFSvnx1921u21TQC6TgFjC+A&#10;hFgsqFV8Efz589fPwr/8m7+mVPQGKS+rGc1aC3pgVJTPodBDOgwYetiw+9C5uViZdaFDAoEANI4O&#10;mj7LM6M2Lbnh9wAAm8VNCRstaKWt0992d/clm1qpYcINmdHrb8apYWuPj9PTU272kFIu6YVWsIFj&#10;gqkLxZ293fAkHr44cJCgubmxJaALzWdcLQBA4ZMBXzIa7cfFenF+Gg/VmYA/gJZx0TExCZTouDHA&#10;wJRU9FaR12QJImSDTKKH8O7jj/RT+Rc/+zocHh1Rwnp6+onAJ8CtJGdcLmakAYuJVJJCzcN0uaTh&#10;Km707d1cPkKcZC3NjMB0c8wNEYsLP3dCiWBJGSFliQB1GWgy4mYBgAXgHZKbxs3Y01NN9UHvxg9A&#10;sAKo2ZAl4GfSmHU240GE+8aAjpCK34ogWkdgTQkz2IQBkowMxHGTHASWzF3M0uOLKawdWXW49kqs&#10;7Oyn0MmMNMk54ucB9RuU6TEPi6XsvMz4SbLa1UoMMGn4NX0hgGSGCQvOldYSMYSg60YWSSENPa4h&#10;fEXE+Kichhl8rxTugUOUcmcAoPAfKtV8BRabTTg8PIqfS6lgpKU7pr0MZeYVNw6BUSq6WU02WgaI&#10;xlQ+T/yZvuuwEtyz5Uo+PKhFQZ/n38ef9UAmo6YLuP6VrzVo33gWIGU9ONgBipP9lgBUvn55Ep/7&#10;1wT7Csv7T89OeY9/fPcjU485sa/gsSJT5tevPw8Xsej5cHrDj3R8sBeLoq84dfq7v/8nvp/b+KwC&#10;5AeT6/jJMdcLPp88CWUhgAOptKQjDJoC4n3eYVK3XFiO/8B7g4YP+4XYHis+j2A7yD9PJrda65NY&#10;PO2w8cfhh8ln8lPB5JOMK0p6e6cCdmIMNk7OKnXoi7outiU9Tkaj7G0GxjH2HzB0E5uPCc6t/D4w&#10;HaMcECy7Vbv2lgvrAAC8Xu+JOWRwqfnGdadUtxeI2fUqXLH+OPnDvjCkRFqBQlgXKKDmZCQGFySa&#10;iuOZZANvlkSdJJaDDsbMZikKsy48mbKMN4Ft+OxgRCtVdGTp4GCfzLGSOIdgWe2Qi46CMQhJpldZ&#10;2q6GthsEDvCQtgyvMGDO61esJ3ZidhcEx7D+g4HAJInqvK7Lcs38EdBWehre5yRUgXyelHvaziag&#10;HX4ify88zGnt14hnPYFdQ5a/Fvbf8HNcrw9/esDRZFzJrEyNBsjH1PghA5J18vgqiizHxJS/s5+k&#10;ksR0tuG1CN6Htdww+Q8WRW+W3uBevM//Xtsz7icsl0eBBCpyhyw5eaxiTP5ZpZlaTAOzz0h+zXIN&#10;nHKQqE02D1mLDIqOctonU9LK8BM24mBAdMDlNKsI17SoleKZ0oyzobJBh2BAXqnkteVG2psxZAIL&#10;oKCMZsSp+6iR3Hcokm/kiAx31AUwna5ryHvj899Mc/IuvP/q+Fpo3ir6f4UsP+d6NSOEjD4ziQv7&#10;A2ZtdfHIz9HKBt27ikOGZPBsB8UMOrU2NScgbqSVzW327+udkKymJsmt07VuPeQaXD903jeLIqUs&#10;V5YE1znopfN0uqO8qEuIsSJuDP4tXSNN7I/bMfV9ZKNxs679fse2xpAfoDx2E6Na7Kr6key7t5VA&#10;v5a0FFI6JFlWabZybybhP4vZ5zTeYgg5YCcBcHVd5iTXNZtWNcWrz15ScgYPZtSWY4e1NQ5mKT20&#10;yECo2cVKjV8HFSUWX+v6lsyUeE2Q7CdLByX3Yu3h8wLAu7261oDv6oaDosZM1N7AOBpKsO1xDuCa&#10;0l6nkhzvybOnDJXZmGxwH+5SGJMHhNNYfytlus7rS1TUtYceLXBwljRNSNTg0j7EA+0yGr42QD9Z&#10;ZrRm+HZullvLnGs2dYlJXPhrm1gT0D4DbNWRmmmAJLgmaLAw3OcZHj/rxeU5h3eoc1BnpIZ/ZB+y&#10;ZCdAqx0EQmX7Aa2b0mFKD5QEB7FuOFiekRkj/7Ex133hFN3BIV5IpUwepCuy1iTBG6Emma9Yg9/B&#10;l7xCoAQGdPf0uCN4CEDQNpzYZQnMhoogHUP4aq3nJ0eHfH4IjhRKy0Q/RImYGdP0IF52tjSRlAwe&#10;fpTH3S4JzCxWXbaZmC37sOF/T95wuB+wZVqtFNL2y29+xroSwNzt/VLSy6mSfDMDvRLjaBNrLd4v&#10;pIP+7s17DoUPdiEFXoTjo91wFtcrZIwV/BEnm/Y8lccp/PTA2Hrz3Q/h3/+7/xgmACDYUyxZH8Ai&#10;BV5kbM69Z25MRYLYQTK7E2HRGyBZnMGJvsYth+aF2enx3+IeNcXeQ/B4aWBG5ztqwy0SI3oCcRfw&#10;Wjx5Sikvak5IxTFGg8rr6uqSKo1f/vKXfMawrqCIeffhvXoX14dlPPN//s0vOOjHcBXpw1CuQe3S&#10;u1ZjcOZCfpxJ4YHaH2A8/g1AHfoxAIH4miVlpQjA2GA/x7Vei/iB9Yz1ir+7ju8fpJnHrFo+s+OG&#10;9fLIMmKAbQx+gMrEYCi+bk5lR8VfkWB7GNchVEnJR5pM0laBEVgLeFbAfoSNVPIVxJmN+4g+h3Vn&#10;/DNY8+glcU5gP0AfenZ6xr4CQzV8dshCCeCB1Ucf+JFVJyt7lqvnxDNIRi6HvCFnBgSrvbgG+tbS&#10;0W6tDKGvmgZsLUHEDfYb6E2x/yqobsnPz8HHUtY9KSitck3N4VBdeRCw4jlZ8znalM1PuR6AYyg8&#10;db9An0TX48AWwJZbIOHbFjClbTuAeXQrqeEebmdhgT3nYDc8QP0Y95KAwEjUrAtZPAHUh+IRgyVc&#10;d9wPMsDnsF465zXDz0Kf8Kfv/hif5wmDWKF6QnDNyHsln80e62ASPnv9Krx7/4mDCBA/oLDk8MqV&#10;L/3z49d9/up1+OOf/kC7iB++exPfU7weca/4dHsb9o/2WfvgPeLzTOM1eQl7kE774N1qHu7jvbqM&#10;9/dT/FzFCME5qt/jb8OTuC6fjDe4x3Ye6MjaRWm0wfta8h8P9prurdOrSxFAJJuuQuWAPtSwNYcD&#10;ZcbhcN60G024DvGaIqmvHOwNX1jB14lQw+HHkIfftDkYpO5btbIaW7UaoBF4RP0DX78ykBgHn3sq&#10;IqpkM5RUmxroEnR2YFqPugM+q7EXPoMlHCyjyGpd8n1khWBvJctnz46+laxJAN+q05sZk63UcBOZ&#10;xBPpi8+fhS+/eB1uri/D99/9IR6sRdxUp2Tp4WtBicaiSRHbZJUAgV51PjyUJJmSAfEAbm/tODWy&#10;ZVHIBrq29BIH2WwRHB/KYgMF+dHhUTyQplywovUrJRVTDCYSdTKbBfUbD/bhwb4BEPlLqQgfyKpC&#10;MhLAF5rGx40N6ZfwW8DvH+7n4e3btwSbUEDi0CV92Il2NE3uJFmD90FKesMDHdibFtkHDIy72o0l&#10;Ni1MjHd3txjTvooLGpJeNOBTN+FoDPHaAPoGpnXVBOMwwcCGfhMPORRUD/H6DIVYjPTsovmmFsJi&#10;aUlVUXESgyYahw+uAR5MNOYoTgGqlDauHxOEW0kyA8B0peubzFp1/5RQi80IGwfYgvIBa1l47e0p&#10;NTV57CjEpGMoB3wpJjT5VLoz7gno80TlsQZwvexPsrIcFawqySx7plNhQkWTV/tElKW8leb2thJ7&#10;q7F0rWTBxwckyX4sS6D3CqTXoJdnSq+kW5jcgW2T5GWpAeZ7w+FPxuqY9wXXdTseTBNv0pROWZJ4&#10;dPSEa5DJVPGgwiQ5SSgfyEa8U9iJfdbQ8OP1xUxQ458mYqFP8dwCe7kh1aL6A6hKSbs0DLXnz9KA&#10;WJ88dkz9xfsGAA5mGxuIVr5hAMLwDKGZ2IhrBIXfwd4e03RRIBCwQjLS1RUDe9AMoaGBzwfNXIMO&#10;JUihP374EN/XPOxtjcPLFy/Cixcv+X7+/h9/zU0K7wcAvoAG+VZhMgS2AdOtbu94HylrcIMBdoFk&#10;p0P2yBMLbuAagHSBHhxmBCUQFs8WJrgM/kDBG/8MD4tPHz/xeaXcB3Lp3FgH+S6WwQEJAmr7XpMl&#10;FH7LheRStROTwU6kCTJA0oUSndEA4PX1GpIGMRhmPHYTrCYNeyS+hxt8oQIBQxYcuoNDIcYj+RWq&#10;CFvmoCEx2SRxxKQNkzOsSTKXhn4tt3CDTeB/ogS3le97YZChLOXBlNIWE+CC64n3x/CYYsgms5SL&#10;p4kZQeqJn0mnxNJXccSp7MIm8qFYhzD0NvrvLQtgE1ePcqBESY/FDcll7e8VDHwNBjawH2QJrCn5&#10;ah7XbBuR9jQYSN5yQwKGQmmJbGHmnABOEmOdpMlmvO3t2RcyAIimisVE2+UmPjwKwpD/kwYDyWIM&#10;L6LmdxA7L0lvzEZaubk3pqb9x7LNtH9JsiuAqORkenDS3EgSUQNCQoMsc3UhUzj0YXCjXhgQCU4q&#10;M/Uvh/A+jh3t+n6dUObmvs/xWWkdPcYKDTha2yHwrpZMhYm+zdoPLTMr2sywLJ3SGbLxsYooXebS&#10;ycmDDRaGbGScfLdYRxSaqNNwv1GoEz0x3eQwxbJSojFNuke1vQNreSTy2hp8whrkGh2LYYgGcbwh&#10;RiADQWonORdOSC6zcXICwWmvUGoqrPdRrEG+xFJ12vFg3WWRJBsActc8VN+iISe4aZAlYHB4lPKW&#10;k3wt/U0JsSFfvSSX7A2WSaKfE3yG5NlY5XXZG3RDYTn0AkPIxjSomCTAbKgJ3tQ5cKoyUJ4kgIPl&#10;ogzMCoWDLioz3BSckKROrBcHmcIPXlejyjYaZPk5FCEES7gFComJWJGF+ecy+z7EM+xx+m7/yFtH&#10;kuOUlF6SLbUfz5Qvv/oyvHr5gqFxUIeQgeJEcDIoyzL7XwKEkDl+n/ckgDlJRiZPZoVyNDaR7yzt&#10;p3yO8l+BcgtO72f08QSbCHUrzml5eS1ZV6R9upAtJvdwvBecF1ux2Xv2/DkB4gR+FaWM75PvKQM3&#10;7LWYAlZ+mnKsOhDsclmL1D6bVY8h+GLVKhyOZ6LXVkjWDgaqeY2MJ5J5B/DZwR61pYwpVIjM+1j/&#10;FKsuywpbq0YALpD9tlCwVpXOjiGFNdWuIbxvVGKOdb5OeD0oMO59ppKRyEFzyZTj/Z1dvnafmD5m&#10;BvernpJDvArksrsHR+H2/iZs7x1wyA1wFZ5oAL/Aeru9vCBAwyTqeJ/BhqqpmOkYjAHD9Yf50qwT&#10;Sdbhf4fPgl6rJdNtIBiH/WzONEtY+vQOAAoM/hDRoSBwNzMDMA0ZmpGGkbgDDCnkcLom+6RwYAH2&#10;QoCFN7f3BPtmi/jZNmW3sVpJfr2/s8GgN6TzEqjGeok36eJ2IZlhrHsO9qb8e/Rf7APi5zt+/kL7&#10;Jwf/S/rEtfH1/7f/9X+3L6wGn3hfYDKC3AEGT992rs9G9uYsyHAC248DCDB9IGP0uQCmUetQD+yk&#10;kC43aPALrXHU6zOwRX3eYg/h+om1JWyJ7uPancfPAHIBAKnrqwv6mQE0AmNvFv/tv/63/0b1FAA8&#10;AFjwhv6Lv/wFry9eg8F6cU9GHbq1u03J/8nJCUkm2EdvYz+IgZ9qOtn/4P0AbKRnMXzvELg2n2X1&#10;F8g2+PwYliPkLvn30Y6Fg5WWteht7DXQVz6JfW+gQkU+gyOHYJS2VUDN3NqLM+0FwcQEsMHIKiwL&#10;qvawpnDd8HOwdqe2f0q2O6qRVnlgPE6hGbXl8VYKQIqPHpZAlH358FkVMlew/k+1BbAF1FEg06AX&#10;DYNBMNTYljQDvCzKNACSt+vKwXHoE0p/tsEydUJAQ/BwtfY5LHsGrDP0F6kHSj7QWFMLkzYkdS09&#10;YOw9oB9yAFxvosXgSlI9slmKrC1qEnrwtRPmH1SZxFHY8zgFPpK5yj0GTL6bcHdzFfsn3PcHsv9Q&#10;r84eluzBbm4fTILR+2WoaNwjUK9PxxvsH9/++JYKp5vrK6aeg/SBwRBDSjzkbygvn4Z/+Mffct/B&#10;Pn0bv3f3YI8AGjCgCygp4dcYz5Af3/zAz4N03qv4HvH1APDRH55dXIXteEaex72vtw/pTrwGR6jn&#10;sQtBOdYvw0383NfxWbgCNpCsp/Fe4s94PtkITR8ko3XtxmuEvi3Vxk7TpbokDNmrOqXclk6Up2d3&#10;qyBN+NaPChGj0LcxHLOJe+2oCDeA1BqpTvDMI90c9Qh6hNaDSwZz+L4nq47kb9oNIdvboK+Dz2xl&#10;lSH2gxS0mML++lzDpRo58DzAT7pFWCtSxmeINtFgOXngsofpHS5WSUVQnexvf5vMmLvkD0IpXxlv&#10;0i69IZ4cQYZ3GDeJy3B5dRaODnfC7jYKgpb/UQK6qcMQwAQ2LDRhqLSxkVN/XrpBCaUNT8UmWied&#10;qdjEZBEXF5vVwoAeaN0I8tiLiwbAIhYIN2ynZg5Mylzmg0Ky3Sk3Mk2KBhpqKn1WhTvSNzccvsBE&#10;vriIsegBdJyfX4TLuBjJAOzk4wa6M4qpwYbVeCCSYTZAHNBZ8cDugXVYF9ysMRGQX0zNiQuYFecX&#10;uIbX4asvvuCUUZObnmyg2pvy9fUlJYGUV08UeqKE0pb+A/fzJT8nFg6uF77w6uae0zX5HfQy0PTG&#10;u0VJrDY4AFOpCIPMiGwwJOHc3Yfr2ysi+ti88LlR4CiYxIbBlVJsuQjjv4PRiMqRDLWyzCl4D6QG&#10;t7mY2t3e5tQKLBZS/8le6b2AbfaNh2si419MmWgujkbB/QaAIlz3sY38cRgA0EjmqJzuDEpZq53S&#10;STruuMnmqAQai8Q4EdgA/zNMViT5Cvx6yrPsrZR902w8q8JTzMgVD5fWBe/AAxPFYeEGjSbhvdha&#10;vWPlSaGmz+AyPtwbKkB4jZVqJJ/LMdcU7i3+2/ZriqXQm4UxsNjXtFqTdE6H2Mw2Zuo2XBsoRAFg&#10;k+ZvE3wG4DTjLFPCvUZcek1DZsk8weB9evwkvHzxUiELhQzEUYyMxhV9R/A59+OmzRQhJ1PBhxLX&#10;7/5Wic5ff/1V3Ev2wvv3H8Jvf//HbDxaOOADU6eT42MWI5gIcfKGwBiYxNIjsiOYmJLGRg5GqUyR&#10;bpMJO5vpKgNiNLWlz4aMxZPEEdcLTTcKizRZRAFycXHBPYWAHvcTyZ6WBsC5p7EgKLiWk+ebAht0&#10;jwH4kbET5GUomYMmPNgD6I1jb5TE+sF/Ymua3ZySkLH52zgZe5dYiqlBVhGF6WLP4YyaOsps6XO6&#10;sNfgkodWYe8yNour1gEsnkg2aqZX9iShfITALyaSSl9j4q+vFSa+uM5MjU5ID335nAA+klQkWTH0&#10;wSnlI4MQRZLiDRm0InDQSyICf6iq1t5IBkcozeSQnJKAOJszsXe74bFPXDAryfjf4J8RJMtNpBQx&#10;/fSzldy7TjWtEmBGVuyQ07V5SlVlllCSkUepl8IF1kEGQ2Zg1WaR9bmBbAWCmMXOgB+DLK0bfKnG&#10;7CVi1mdC6AqzTPQPTuQqJdmvHDjB1N5sAhcegTYGJwdLdlOgAlu8wizlIZsJl4+DCBI7KpnoW75b&#10;hnUyaeHmvXcyamIirsEAMSLT/lslmckjFl4KBpEdlcDNDPylKWst5nfp54fyUk7SFdiE663nus6y&#10;2SR/TJ5iya+OaZqJcWgGItOh7VcJNt/I4WUosqp4NowmGgYB+GsVGS35biH5KQvzWuu1twyM16zS&#10;fUqp7Y0bpuT/lsHWYR0MQ39MB5WURWKDBe6JKYijyPtIYauG8JMEupS6WxZlBvcJACYk1d/UOUk6&#10;J9elW9+HtRee103vtRrMfEuAjQylNXAh49bPapuSur2HJMlcYQ9B7ol9cGKv7DoWy1n8t5GGXRxk&#10;LcQo7Lvs78jAIvufcn+3H3FRrpOmOxtla/D6z5Dx/vju0X71KGzGg4LB9zGb/8dzE8mix0+OmK6J&#10;AVndaF0QIs8S2Sr7pIbkG2pQNNADdOUmofeEf+SfoUZC3ljalzEUQ5OFl7i8ujKbIcSz9iMTPWk9&#10;cnufPYBb+7zCy+pg/4DrHKwLWrPEsxjN7AQDKTSSAH0GqWmS/2q70jCo79f76ir7QJfZlDzY4zTd&#10;4+RFySEuakYMuZarLAMkW6NpMmuwTKFJ9GPqJVtKhudo6kYKvTn9+DFUeD+o+ysNLPC9kPASEIm1&#10;Ft6O0iiXPNNwlhIcgwS2GWfgQQy9qfc3J5MbIMQgTWmbGuKjXoKSh8PSxNgli1HpmFVTexg2IuOo&#10;90MOWfkE8sRSNStqUgz7cZY08dqDCQXP4qros00IZLEL+pLLA4/qHp71K4JnCC6T73YXHuYdgazO&#10;Adr4HjyetMDpPejpAwFBpO4C9MNQd9kJMGRdnKDbUqoR1IT4+dOxwlrQa2D9jtGYwu9utuQzTT9n&#10;gHm7m/IXRG0CUHDZ5tA3MAwl9y3CJnoRkBHiWuvAQq5GrFdQP7SxHvrV//wrrrey156zdJo7/QgB&#10;6jnpktLjkbwccc+2YQPTDZTO9+4rU2oyrhv57YWDvrzW6E0JYHhpJlUt1hjqEdSoD/FZurq9FVM3&#10;/gc229tYz6J3fPHiNSXPv/vTd/TrRNji/tFB7JufyN9te5fAOxNvN7bp6wlgEPc+ERfQW4BJFRzy&#10;APKKwhKGcBj3EtTwM6+H2gNj1h5OIsV/W1sb7JtXlu7jgjNAEQMB7Bfxsz85OuJnvbq+1jqIewiG&#10;sfT2JICjYJpbA5joR/D83CIRmaGZEzKXOdSJX7sf31ttuxWSfGz/gvfJdOG2Y4gGrU+srILcFq/L&#10;mrEyQGEgjHsKy62Cg2sGmMR7iu/BZ6M3O+txgW1SwgwEkQg8OtQInwcDPno6VlaD+AwjGOh6gPtL&#10;p76s9D7PVG6vNQ5hmM7dEBgGBsBhdinWVeE0MZJV0vDF62kwaQN1L+4zCCmo02XlIjIMes9ghikl&#10;7Ts7rMfRt+P5obd27AN++OF7sjgx9GDgaCKX9GLjzma3JMQgOOby4jzc3tyF1aLjILKHFx+GRezf&#10;eqsVRgzXQN2ClGUSmuidqP0NuA76XJJiINclMaDmM3d0tB9+ePuOVifb21MOktG3sUdZPvCZR284&#10;xO+H/P7ZZy/DV9/8PJy8ehE+nn4KzdY03EL1Ga/N5U3c+8YFz8f9+P0IxljF+/rQLcN1vNaX/Sp8&#10;wPAo/gwgPVNgKbGfmcR7cQC1IEgw8T3VJjVhH1708T6UGq4Wg71kg252ZqWnULqgsKeCuaOp5oZt&#10;RNy7y0YJuriXsd+dxS3krH0IXVMolTkkW52lg8oM7Pby7utdOyX5Ls8JWzKBIZkIOqQRoDeB2rWp&#10;H2EpvZiMOCuwPuIeNot//7Ba0JfvFhgZAHmQo/KwUIoJDETqujA+qDyB6un+9rcdTTMV3YxDAXJe&#10;fHBISkHRfvXyJDbC78PHTx9IPX96chQXxFzeVJOGD8+CvmcPbLYAHGHTxEaDRr7oxYYhaMSCo+Wh&#10;NzXAxQfcBSQaaaDLd4yYb21KHcLx0yMWuLfwAluB5rvlxMqZwj3iAoXsj2aHvfzx0nQcG+Eu6OIj&#10;FZo0SB1PufCJ/MeLjgP3zXdvwtnpuVglwawUBgPMwtnZKQsIaq8hqwNDiMBU3OgWKz7Ie7t7LPDA&#10;GiS9H/5jLCxWNAgGOHR+fhZev34Vnhw/kUSAEhs3q/G1IX2Gxhqby07cLJmUSu+xngf75dWNALeh&#10;ICB0Ha/1u09X4Y9vEYIhH46HWcdFBuYlgDtIOiA7XlhWC2PiipOgJT9T10segM1sZFkDwEe8d6QN&#10;oTHI6Xyefgggqy0ZS9N6VRIAHcBWw3rAZyRrcaINBUwATKSw2aFZgJ9E4bQjTKeHsD58k8ddkms2&#10;TIObaALYa8MbJ7+ETqbPaC4QkEBTfssgCIKAjbVSst2cYSorHk6k1S6X2RNObB4fCrWK7Am93PTg&#10;4L6gGMT7BXAq8GPF9bdYtjRzlY+WAI4Zr/uczWgyOd2wlLl2kIvM3ycEu5AmJxbKmEUCpdXxwJtQ&#10;Ar1BsBOnLK4tJjMyIW+dkClvAhSZAKswUcTPguwav2JbwXOJzZu9e5AfGOnzI4VkMEU1vsbhwS7/&#10;Dk3B85OnubEGyINkMEznEbby6fQjk23J8LSPC5hjB/uHnCBisvPlF19y48Va/f77N2G+0sak6fCS&#10;4ByYuJC/9w6BQHGGZ+r46FissZEaPrx3rB9s7gDUsQYbmq8PuViAoewwyNMIkt3O0zywWen3OJG/&#10;ZMmmQ56OtT0Ime4Zf58m9lynKKDQ2KKp8KFArzob3yPhFdNOPl+WZ0MCgCYLaw4MZUhIGByComom&#10;f0asbyS0ge6ONQpQr6mVjsm0PL6WwnnIcKklfxArYST/CyYJi42jJkzUch4+BraVWrjMshyGBTUN&#10;Bye9p15s2paSVgBgRAGo4InW/hSS7pZFkq+uvbQIdIL1WsrTh4m2Ze30qcBGMXm8YU9mI2vGR2+5&#10;bWf4b0x7gM7yrxULGuynYFFRconniHuPmEbuX7gGUrJlYioldllqzIehyLLIwV532auvCJ64DpwI&#10;rsMrdE2L5FlXDBmkYrCCJfSJMp+CP4rkPWWftt7TWey5NEtuBAoT5ER4kvev3tM47kWV5axFlT34&#10;gs2xBycGJ7+ZJEWh4XaxZm2VqbvLUsE2FyXrgIs++21loKiSDyPWd2fZQ0o8LhMwlsIeHvHMOhfJ&#10;kvatp6hJLp0+H+VTQy6P7JNYCLd0o51CSZKfoP0MhF9aYs4iDQ1DOcqpqPx7g59l8kirxPJLbMWi&#10;Wlt5dAaOK4co0My4FpgHUIFG2RgwJF8/7tsyR4f3L9NHCQ5WBmz0+yEkM2ZNV9UIScI/cmJycBOc&#10;/O6CGa0pzCOEtYw+vd7apzKsLQByIm14RMusMqtteCQuLx6tdTIiLNsVWyFkI+jE1lLQhs5iDpXg&#10;KbkUiyLXbwR9VPC2DhNSmuiQZVTJByjtV0urPlIKcuEJNwEOsChqDReV3rrKAUjydStZt5ROhU1M&#10;xtI15tB3GZgeHjFS/2yw79/8itYtj0FPPZN+7jxoT6xLMajK8Or1S7L79mNdg7TOwc/ZCMMWp2gy&#10;CXyk2qlzw5r+r/Mgj/YekJVXZaYEs1FeLHKAz11slLBnozbAOQNAoLP/6fff/yB7FHgoUZHSsS6R&#10;xFPg1+XlTazlT8Jnn38Rdvb3eC6CLcLUXYDajYKq9NPXtghc72ZFlwZb5Dk4+GyQsqUuNRBiMItT&#10;T5VOGM+J+ZINebAvYe/AIgYu2adTtjPyvUOTz5MNHk9g/cT3ebC7S/nlJ3zWYV1TDB7w4DwuzUhj&#10;+A4AopWY/vkJqWw8U+isQv+z8sBMqcX3HJbxzHaoAUAYNN69z1vsZbgHK3p9yWutMKBA2w0qcbRP&#10;AKDEfsDhI4GrWEvGe7G1uRf293di34MgwjuGIILNB1XV3axbD+FsmYN7Wdkwf0plC65vIf9L1Ant&#10;oEGSAxXxOvi813fyucb929veoKQWNd2y02Cr6xWAAICSygBL5ztavVT82htYB8G2adkyebc3yw+/&#10;39ue0Kf5+n5hKbaG6PATbBwYsr2JFPOaLDg0/WBHt318JsaTzID/8OO78J/+09+GrXHDYRpPCr/e&#10;JO65aHhrB2oBtMReBCAAHtP3dzMmD09tNQSrmQXZpCs4COdntaVKRHsz2EE3+L5Gct7StQPWIIA+&#10;DuxgLRXr+4ubO4KfX3z1NdcFki+nsbZ88fJl+BT7RAxu//DHP4ZnL57bF7gMHz98Ci+evTJo3sfa&#10;fotriGQRKqWWsr6Kr/3wIOk4wAswdMHGy8Mf3Bv3xLSycpgbgyhjr0b1BxjnjdjO8L2jN2pQ0CVl&#10;3yPJneXlLVUJ5bFJrVLJ+xgEAXxu1KxQ7+D7oGITQ36Ue8LSoRRUeSAUYiTFGM4T9BboYRA8CQCy&#10;ttUHalfWhrGWw1mCNZaCJlAXof/EdUTvrAGDhs0M8OwE6hIcHQZ7q8mbXsEIva2iVqkqEZbSjLLF&#10;CEOk2jbb3aS5Jmtks/SS4iOYXQfiDfckp7aW9tlNDFmxnxW2BCshgv32MOTXmXnPgMGRGNN8Tx70&#10;4DNA7jyZCLtIabLAQsD4WsV7h94daxTX5vzTp7ALqyAqDDUEB9tU4Z2wIKl4JiMREc+anmONaFt6&#10;WTdhc1vkn5UDlIDnbMc1Awfly8tL27LAGuJ2DVzFX0+eHsWXlSoT1wXreWXyycXVXRhjaAR2Z9yD&#10;/+63vw1DLM9efvY6fPPX37DXYu/48QPXB5hy2+MR8Qx2FlBp1QUBu2V8nfkgCTwIZ1OcTbAIiF+H&#10;1N5Jr3OmaaTUIzAHKexYQWmWpAifSBY8PtJrBhv27hXk3T2px3y+GocQcvAdH73VdBQe6p6AX9nU&#10;2VcX62Ll/id5Wq+sBhs8pBjskS0fXQ9VisKBPKpBQWZj0KeVDqm/wfcv4IkYvx+ehbBKR5WFKgGk&#10;KHqe08tJ9Tm+HySuxGJU2JSGrdXh9uRbpsKMFbMNOUJB+VdFPy8cLmDyvX37PVkeL1+9sOHtKjb4&#10;mzag9AvGN4MkVQByaMpvSR+dO/GqdGiD/PVSoiwuEDZiXFgAHg/Qx6O5Nu0XE4CNLaHHc3iCwTcN&#10;jDxcgJlSdvhA3N9bwqhkMcgmUyoOJhGFJ6N4CPGA0AidKPyI7/fy4pIT6cOj42yeXzE05Eqb1sOd&#10;ppAAHOMmQ+aMmxci9uMp00nJ5KB3QOuGBsWcfJge7u7l3xcPhs6+CClFcTBow/S4eEhhs5OnCej4&#10;c05Wrm/ueGhOGE5SM+r+7fvrePisJFeiP1RJEBO/7sTD/Pp2xtfGgfDk8JD3F4ax3Pziz8bmQAr/&#10;SgmjKT1OxZjoyixMDHClNDnIaJTgNJJnFRPV4kLtlCYqX4ElC0dEwHOCwfAOHTLJbwRPHjZ+ADgL&#10;gw0Ap2onoyIooWCSqiS8BAtW8hTDZ8LDgwNI/i1js9363MwqgbeX7LhVPDwmQH0rkA/3DtcDk9p1&#10;UmhlWWXJayMpXypIO0tm5mKNUm67ytOjhZPEKqc24cDhoYCEH7AXuj4zZQhsMDlvxvcEiXjvqG0l&#10;8fTrVLtCASxFCNlPCd9HgMe+Rc2oyUlu2AiSFJP3OT5HmLQ1TrzFht46/Tp5LOLfaE4LKTPub1yz&#10;YNxt7+zxe3ondL/98Xve8yfHJ2Sh4llEAEcAMFTqoMbEE9ce1xjTTvgUfvfmjdhgCBeZq1Fbtgo4&#10;wVQRmzYmnjBuRrFwfXWtNUfpjSY1mDjSJwWT5UbJzCNP0e8o3R/JDgBr1lIdTpghm5hKKj+i/G5s&#10;lpGHDPB82ZJ3xsj3lROthcKBaDhc1QLNSnmD8DBo9QxguAAJQ0ep0or7C9K80TTD4waFPtY3w1bi&#10;Nbhncpio1kqOHrFBZZoYo+gFjAl07Pi+g1McW/tCoNAsitJGrIMmcp4Q4tntTOfuLG1LUl5NgAqn&#10;Jg5rL8vSCbkswjZ47wj2ATQHQL7q/L5GOfyCEJ3pfaUZw6WfBTwz9XgdKANANjEoyKod6/51gxOp&#10;/HfjydhJYEE+aePJWk6YkmvFT3fqbJk9zsiyNPMlsZ4qDylKJ58WbtyryimvyS7NARylXz8xdocU&#10;ApETKJOPpgq9xILrHWzCfTglqdmPbfBzOzhpduRE2ce+XCY6Z7ZQ7dCawonF6Y2WVZl9vgqz2uT7&#10;Zi88+5UVBsuGYZ0ElhpqSWydtjtkga9tq1K6q9xNknlxMjeXv4mm0YXlUIWvU5LIDaHIXn9s0vrB&#10;Xn8JZioy8zBJhGS1IKN+slHN2KyyOjgBzL3ATt7xnoOvqpJ3U1EVllSjgNbQqLI0IhjsLR0IQNlF&#10;JZlcktNmQMnMbkiNGRJQK9GV66+U3JzPT5B6IbFVBfxUZsCtgdQiyZ/BtqEkfWS5YpFl6UOSMvoZ&#10;JoDcdbaYKLMHZOH0Tw4AEshYVNlGLWTPmOGnjLTEVAh9TkdOPoYJbBQrUf61eI5TUrQ81oacEp2S&#10;b3UtBfyRxVCqUWoslVbCcWVZc8GapjXLnemoDOVKEvzK9igdmUNQU3QpbMWgwyj5MBmIKIt1IBNt&#10;ASw1FhA5ylJT2hZAQjbZ/rM9+yDj/QnYZ/bHI2vFnKaMIKMnsRn58qsvmMCOFEecCwKdpcxIDTuf&#10;iyHkgUKSsibom3Ye3o8Ty5dAcaeahYEdqBvuHmLtPCPzL8mJwTgCiPYuvvfkV4T7QjCrSxL+gnYr&#10;aNAuzs+5Hv/ql7+UDygZm52G/2VpyZ3YAWmwovtjSbefl+ChdQKdKxuH90k61vZZOaQh1oKMQMrm&#10;LY1O4QhkrJRD9mNTzdjaRqCkRAy+f7BO6uLrvP3TH+l5N6KZ/AbZMfezew6JUFdCgUJ1DwGGXmeY&#10;G3WC1gyhKciCRN3P6xA6+72WZI5Mm3Eekg22p0BNS6/mduUBjmqPfujNPm55jnL4W6lOBoMOCZaF&#10;tPCxNt7luYqAh6vLC53Xy3uu1wVq/aYMtOIGS5YMw2WsBRqyckDKSEOqu4dVlokvKF8tKMElaNSU&#10;NNm/uhOwh2BFfO/DwzJL8rth7eDQ2tuqrpQwulh19p41EMq6rSN7cILPCRZdVbCHRO10cTtnmOOo&#10;Fuv+br5iDQpZMQIYD/a3CazB1H4we3D34DjgbVMtE//+97/5HQMLB7+XVS/VDq4l2CzObrFVUGny&#10;RUN54n68vgDQ4A+PuvLs6iquiU3W3lMAhVh7vQAA1HCtvUMJ2kL1QbN/Dd4GMp57hiFiPd2jL0At&#10;F9/Dm7fvBK6YZXUen6WTpycEg//mb/4m/Paffht+89vfhq9/9rPwr/7Vvw5/+P0fwqvPX4fjkye0&#10;0QER48cf5XuN5w21JOT/d1SXnRPYh23Vk7ifsJeI67QgMeVKcj+AlHE9wPMdzwT65h0qZe64B29t&#10;TjNbTUqgVmzg2CujnkyWIEq2blizo65FnX24f0AZMmT9g319saaxZ8hDXoE2AOi4F9hTe3Nzw1Yb&#10;kphDQXd5DdnwPv/MXsr2VkWqI5I3MupFpwsb1+X9mdKrU/0zhhqNwWr8I2ywuO6HQiSWorJixGeo&#10;h1/oLQjGO7SSoQ1l4OtuxWuH/YhApzGKJONP1hiDnd7wGnivVA1WCoJo6IcvBi29x12DYY9gjTnS&#10;2cfBDOyfcObRx7nJihTavcSfBdIE5MsAWhW8sXBoFvoRMbTpkRuvIRSHn96/D3v7O/TqQzAecwSQ&#10;uAz7MUqaJ3zOcO9FHOoYFtS2vRVHUukRs4AsFMByfE8ncU3OCSRP4lq8JEZydX3LZ/iHH95xbUIV&#10;x/oVLOnVymq4UuSvh7l8NKFmitcFTFL0k9jvwHwtBwWmIdgJ4DawH9y3babBT8IcawQEjHh/FvFn&#10;AIsCGAjy1U583ibonzHk7wr2mzgfsG9VIBaM4p5dKvSMfQVURagLOg03s0okkwHKNQhLNaHY9INr&#10;3g72A9MqXIExOK2ZR1j4dXoPSzFQotSb2QKS7IIE0rmu4zlMhcOQ/azbfshBuJwhu7YrPWhGlw+W&#10;4xznZpGY2UUObRw8zJEPpEPE3I+lWqO19yr7oIOt6bcAVDDtwn9YRPgCgChNLJY3NydxUY3CzdVF&#10;2NqaxELmUGlbnZJnwqDoZ2wAiF5GYsvp+S0vwvnFHS/yLsACTgyb7B2GQ5GpRvECM5kLMrK4kV5f&#10;XfKhQCNbUea3Jalu0fLnoRHEAU3vo7iwsWESbCn1sGAD2mB8+5xgUCcNChchDgvICVf2CEQDD0nw&#10;zfWNpu30cyn8maRff//xAzcBLPTr2zkDMRQfDmATDDVMs/bo/ZdAvBQvjs+cWF3YnAEioZhIxXxt&#10;k8+EwLJxNSILmWdvZhrAAwQaSO9d8KAEen5zPycNH/fn+ZPd8PTJftjf3Qovnz8JX37+ir5qx0cH&#10;4dWL5zyEMJ2hLLhyLLVKfcoZcO0g6wwGm/DQqxrV1ER+ijVRY6HTmqDg78nEamQoW5iRgGISmxZY&#10;X9gwGpp7rmJR8sBNBUULJdWjhgVTksbQq8Dx5wCVJXnsCfAhHEQbfCv5RBcYykBvCTNTQprkJxlP&#10;UWSWKWQus8W9JmK9rv/EHoCkMGNzLuyvZS8aFhoI97BxP+7LYBAJhySARmwdYNop3n1sE00lFOFz&#10;TdMUlyzTVTZIh7cGzGSXBnRS0qBwBR3qWofXNgnvJdtkgqXSePF69NUIko6nxg7P44IsAPvb2XQ5&#10;PVM4KJByykk6Za0qWFIUOeYHYBHu7+0xxIJgDX5mfM/np2dkzDA1Or72ze11ODo4JNiafIUonSi1&#10;aeJngcGG8BICUPEaX1/fheuHRUi2MUiwxmfajc8QruXd7T3v8+A0uCLICxTTdUqE75QihWuLz51A&#10;VYHTk5x22g8qaABi4/sBOvaDpNRij/UZjMK1ATOU05GqtDy447rgJNCsvCQ5wOfBPZTRcZENW+lB&#10;iEa3l5k73ueSAPGSBzUA7XJU0hMHPxN+Pi18/prqJ3K82iy/Ead/VWZdyc90lj2r8CziXpMZ6+ED&#10;CjqBHAI/NqabbkTEjsNzltK3CHYWKpzF7lHyZh8G+24Vtk2o7CPiBMUuedUVkjZPZMBeVEoUY9MT&#10;T7FU/PRmHiWmHMF6AveBMgP6GaLZaiZJGcwmCSBLAkLqeg2sFMno2B6wWXrbOi0zRdUb9KPUyGxv&#10;Utu51gczQjpOgAfLzwanHor8NOTE28rMnsr+Ul2WrJb2J6oloy/Xn7V3cmNnD6PSrC56IdI3tMsy&#10;YjU3ydcrZG/BPjGP88RvyKBlaTZN37Z5UlikIAPbCLQGU0sHFZQ5MCOpWKscXuKO3ZKDLstHafo8&#10;FFkOk8hhvRN1h0eBDgk4Co+c4dLzKMCzCGu0r8iSSxb+KYzD09PKcmuxSMVOEluvWvv6Sfuarzn3&#10;ypWe38FnQ5JkihEZsnyUYPfIUp9K/nKVB5FJnsvrU6XfK2V5KFJSWiwAzRjI0vYgv7/kWcSvtxyW&#10;Mve6MsBrRmNZrkMknFwtxYMB9SFkTTaBG59R6fMXRTrPQ/affYTxaa2EwtKVQBCt9PeV9l9LhS+f&#10;/2pkCXTpvVTyRBanQ58Br8FDsMSYrBxCQb/ivs9BDty36HGz+onEPYHu6f22WYJfZrl9Ya+ofugs&#10;RW19z0s+f1R2rDrua0MKnknr2PujWBxIjd/5M2W8/5aN+GMZb2L0ydNUTSGZnF5+x8dH4Zu//gX3&#10;GEj/II8CK7S2XHfk4KLKz0hqcJPHbgpIKsyEVUU/5KAM1pWrVfZ15LByLlAOZyD2iJkH4Bgezmdz&#10;+0ep40iBPem5xtn+87/4y/Dk5Em4vrshqDA1azpJxNuVvFZRY3CgWTngwqFQXav7ubK0rjdru0g3&#10;9NF+TyDJVi/9o32JA28rJwA008C+ttejEw8Z9jZIbod6bAvy14vz8Lvf/Dpe3yEHZIRKvrOB5+p9&#10;ZleXZkLofS/kM04/w7kacIfV8d7tbLOuY2I0zi8HA2KvvkeoV7xutNExIwnBergWm1vbvJ+8RwCn&#10;0HiaGY7zNq3rFEzHEC4GL9yRXbbp/gvBgljLOHcxoLy+WVBFxGFRaSaS+4Xkmdvah09NplJ36aG3&#10;NbYsrM+hJ3reIddsfQ6UYbb0GR2fb4CBbT+YtdfHOg2pvbAREQCmVF4pqAC8QBKMlN1Vp9oPA9zd&#10;+HMXrotKKwEwYNzdmeYE+FWrkA+wSzFS3I41IIAuXL/Tj5/C6aez7Oc2FCGDvWVYPz+1ByZ43zhf&#10;drdSnaOmGxLIo6MjvheCd72SxccOoFDgiXAA1o8Mc1sIAESojRk7t/E5Q115+7DgfSXoNNKQunJw&#10;I2TeYEOhz3r7w9vwV3/1Tfjss89Z7/3t//u34Ztf/IKAHVhupckmUM78/g+/D9eXVx40y3sQtTi8&#10;6qgoi68N1c/1xYV8OONngmwVlk4AsPd2dkiyoFc77KrAqvPwkGEdhYY0Nf2QpSqQhY1SqataIY1i&#10;oMp+ArXqjsM/IO9PMnw+K7bfEotQVhTop8EiBIgEgAe1MeX9af8cJI8VyO1QtXHD3k1KHqXW4vOo&#10;n7NVhK1wQE7gWhg0uO5Mmmia0dpKIoU2VpV7wOTbHBzyNyhXIQXN9fo8K1rdjDRYwfPQB9e5thJh&#10;+ILWPgF9qMH6NvdaSc2gsChhEPS2b2QBImKBGMm0rKIKQfVvb2AUNR/2HfaQY6Ua4x4BM4Eaaj/2&#10;0w++NqefPhHHoHVYXMd3DCaUDzz2xjkxEQyRAbLdqOfGPt0r/b21xzQJT60sZXC/ce1RU2C/Qwjp&#10;dGOTfRb67o+fTkkAAiMczzm+Dr8HdgN5+O3dLBzEfjCpNXHO49+36AuvPmdxPwsP8b1+jOcqmO//&#10;4mc/Y0BNUZfsEY/jc0qsA4z1XmGTg/MERIqCwLGlt94I4D7sZ2BJhV4TOQTxmixwtqDvGWswANkz&#10;ALyhfWQn4+ANkR7smd3ZqstqrSpZbIDIFnu1+/gDb4fYX4/i3hoErg2+9xpeqidnXoO/d9UNWTmj&#10;0Nu1GoN1WA5iGtxb1Ggg+N7iaRdW8QtQDUEVWhmELjHE6RX6AkJZst3r2j7XYxoCV67vipwXUe1M&#10;6m8JsEAPDENLFx4wWd3aqMPzp0/C3fVZfJVVODzc41RqwQjrwEkTdf+xqLi8vFZgRPzBl9czNrJn&#10;F/OwEzd9TCdwOIzdxJHJ0kxtHiyjejTxLdk0M3lKxTe9t7cdtuMm9zC/IysEIR0jm8wzoWy5IANg&#10;aRkmkN9RLS8P0FH5AZNJO95vUxOoxM05PTsjWw4PEFOuqobvZw6a9vllePv2h/Dmx0/h/GoexvXA&#10;SOnN6Yj0dUR34zVfv34RPn/1GZF93GBGgK+kdUfDgA2aKW0TMX+Sz0nloBKa5ZrBqGCEO0qG+Xkw&#10;/YwP7/n1NROtmI4FyeJkg5Tcu4elQhUmYM6J6YiiAyj31vYmHzocSpga7cNAE5KXoEaVhREYaqu5&#10;r2dJCQcWDQ6X2gan9BG031HyI+lsGN17IeN/2AABliGmPE0qsMlhrQAADUGMFhwIkA1XTuqkRKOS&#10;L+LICUcAnjk99cGOPwOMTU0HwJkE4mEzQFozk9hg6Atfv0FFZJKXAW2HRBsSyYur8/hat/w89OKI&#10;7+3Zs2cCJFYOP4CBNM2WUxMkZgKlu/QybCnZSCarKeUthRwAjMM6RAGHyHlOTFZKEBs82caBSm/E&#10;eH8ZiNCu+Gxg49qI66R2wYpnYWSPQzDowDJdGuwDW0xmsxX/Ds9Hb3BpbE+4w8N9+ebwkBGlWkEU&#10;NZuEzc2pmbIbZO4BgMUhiiYABxU8dfDswpcDLEI8Nyg2zi/OuIEp1WsIF/FZwqaO9c8JOVhrQVK9&#10;ImiNX9ir8nDvgCbHF3Fd389X8ZkaxwJqHk6OD1gcYKJEXzt4sNhDEY0j5N6L2T2Zk5VTxnBv6L1m&#10;7zYUVVgTYjN0PMToTVlWTgHzfeZ+J8YOJQRkFY9zcQA5xKipfe1b73dVBuix3+E94vrhM4Ityina&#10;SOw9/LvS+hoW69h8wZ5GoSID3sG+VZhG19yMIVub2yg52PS3McjHtdMLoOo8hcY+xSAcesYhFW6l&#10;gteNAP2AmPKl98VQkLiOMCwBwC2MZSA7MjjghIVTL5NqSdxTiqfggrFZtoPBQE45PSVLDWpvII5m&#10;+wDnGjEcSjL6hhwEwgO8HmtQ0wjo62EAHvehkhPDngAg9uURDbY9DLF/XTJDD8qxZtNfWL6M/aTI&#10;4IsKy97Negq56LM3WWlPi3WCaG/vMo+0BbhxfxqZ9WYJbx/sxdlnHzUyux+BU0naO9gfhGa5iX3U&#10;pkTR7hHAJ7ZibSZU4Z8/ONU5mT733YrPcWObA0l0u8xySAnBaqiVqs71DbZgSr91EEpVJtZYvU4R&#10;MXCqotB+f8nvrbDPSEgg35ABxwQ2lTnUQD6Kfdeum/4M7pV5eiowSOeAPBLXkvTexXlldhzW8/DI&#10;84/DsZQ26/czUJLWrqWvZhx1eT2L8Ue/IJ6LtYGq2iw++aeVbFDE/sPXpATVxGqjlH9UW67bmy3b&#10;ri0hiiIHruBHZ+/XsE54lT9YlWXRhQH02sBi8npJg4AhgchoMgykkRX3EwnvI2alwyrI+qVsvlQz&#10;7El3ZT8/ysqLBJyXTKgmf9I/j5Lz1syl5LeYE5ALp1FLSpjkxmRb0ipFIE/ra5GYbkOfkqwrr9PW&#10;Nh5Vli6n5yUBRwLaCw2d/ZBXrgvJ0vJ6KqyYkP9SwXOjGW/9+Z59796t06ardfDOYAAuSa1TMM10&#10;YxxevnoVnr98zn2WYSwGU2sD5MOQmK1uPvwZE4gWUohRYso6wnjo136g+GyoU2a0SpH0DefUajkn&#10;AABWEOqhu7sHgRZtt5atxnuMOp4BXfG8fvb0GQ3UP//qK+7V4DU09jlOTD8G/4Teqbh9bmoF2pR5&#10;oMGGpVgndGNtwXoGw+TCTB6cv0sGFPTrhG/bh6TrWJbJEqAXY8GBbYHsvPuAUx3t8ofYBNPUpFeg&#10;4GCwHOcxpeQ8N0smkGKdUYLGQf9cbHUwjzY3eF7TEibZ1iQjFzMkClsOyDamkTF7r3oR9xnABr6X&#10;MjYyesb2BJ5rnftaoUlmIJh7Fvw9fZxrJavj+/CDry8/8VqcnLyIzfpMoFSZHmTVefSHjP3Qg4eP&#10;YDdD9UP2Jr2oa9cr+j4AdL2fyZ2tDcq7OfhDjdPpXiCNF55dYijr7CNwtynZZ202JACdh4Vk0VB+&#10;3dwvyfCbTOLvHzS4x8+jWgyMPjPfH5YdGX8IDWhbgWnouXBWw8scQSao1SCb/dMf/xAuLm91Pgw6&#10;v5cOBuNeW4h5yHAsm+JvTRrWsycnxwqRe3IU7u5noY73BkxE+FICEJEAvcg2OivvD4PDS3AJackT&#10;PzPkzRzaIJQFQCbk86jTIPWD+iTW+VLANQ5a1D1hWEf8nOgtkdL7Fz9HivElQRD0HCB/YJiPfQXe&#10;mWB24pkFcYa9VHyf8P+sKikjpDAbGGpy9umUg3Wc/ajB23ZlpmrIYE/gIHHGtbmwn72e5Zq1I54N&#10;9M8YbqF/giJvOlUfW1elfRNX8XMc8nqDwYg9akFiRkGWYxHWrGesf4Qz0FoLzEnYJWFoH59XfYZK&#10;Q+ui8jlbsp6EIg8suUBWX00QMyW4FwzXmbNvwvCaPoWUY6o/UFDmmqWXrGVKW5CkQWVhqW9hn3P0&#10;iSlICj33KPn30SOt4BnCAa3Dq/g6OaleLFdc+44qL6lfQt/9xD83DUghrcUahp0QE11XCErZpuwe&#10;9TkGQgCiYQGGn/j06XP2+nWtdGQqT+L///of/jH2Ygdk14K1+kPc+8DOxNAfRBhcL9g24X5/9913&#10;4dPpRTg/vYyvvRSLFSwz9jJL4SyLZSbFQGnJIcVi5mRz1KQtff9grYTeBd6w7z9dcz/Ge8c9Qw2B&#10;swHWU3q9TgGZJLxYWVFLUXQcXwcDmqv4nP/xD38Iv/mnX4f/5z//rZRw8d83p5s8ExgW0zTeL1vX&#10;Em3YjX0BXh/9cQnFX9UohCf+jHF8/hDocbd8CDVS4+PPuUOAD/oGAMe9WJnyq1eSe++adlTWWa1Y&#10;+9cx7RZGqstwZo3KcFUtwl0V98ymzCSgvrUfv810OTRo+zzwKQp5pKc6j0BgSgl2PYV9CfeYpPuR&#10;PKcB+AHkg1UA/o4DslVrJU1FxiXt8FYOzEKo1rix33jJPbUseqtvrMbB2by/Of42gU6jkUAQerSZ&#10;IQGwrixWNN+HR994Iq+oJSRkNtHGoXZ6esWLi5e+exCyfHm9CidHO2F/d5+MGoVoBBYA+NreNEY0&#10;ekCIWzOcgLJubE7EbMANjw/T9s4G3x8PfqZXLuQVETeU7Y0tShQ5kbYECkAXvJ3k0SUz/pSG+uHD&#10;Ry4qIOh4+PF6WHCYdJ2dncV//0SjWTRd+7tj+4fFzWslLy3IY589PQnPX7zk90EGyuII0jb7fUDC&#10;h4cShzIj2pnYOefEkIb3kAPHIgQMOm7IMFOO/4aUIdxcbIJIuoHRJRY9QDMsptvbRbiN1+om/trS&#10;gLemMS4eCoCXBBPYsMt4E0UO2FjYROFLgQMAwBGmRvSGwz0fSU4KJhaaf/wsNirWunOSYtNXpYlO&#10;lBA61lQE4BimVc1IIQgo8AEebfj6oyjCNcC1x2GX0ilRCHU0FjaFOq4NBL1gYbXLRZYIw4sRDymR&#10;/iHYPHdEAAmbncCtjhRfTqawIdO0eMmEoQ8fP3DiNiP7aUFgRyEcI95//PzkHdPZyFpJTb1ZDGp8&#10;GSvPZkSIPlPunBRLuTgoyJMpN1TKeCEbIWtnyBHxWN94jrCmbmJhieISTCgUq/SAcmGL+8VE5ttr&#10;TfDB8Lu9IUh9dXVhKfHK/oFzSXcbyyfdVI9GAnVxKOCgAqCLzQYp2CgaAZSjwMRBA7ARybqYTlaF&#10;wCKyUydKMyYDNQjcwGdISXdJmo8rNJ1scoPB+kZ7Bj8RPFuQ3moKOXNq65QSARSEZCEuW74e/YHi&#10;6wPYI7s2Hnar5YzSPs5YSnFSEPYCaTs3SaROoYBLgD5lCf36sK6SJ5SnywChd3Z5bbgnxH0psSWT&#10;dBMF4ZoWoxAX0vJL+SNQxrGYcw8CwI7BwpzvoTR7QXJSHLSMTA8FPYbQAMzn95wclwkUoD9IyWcl&#10;vQZlWosFCz9cE8rD488LTmUCsIePyxSyMGTTdAKdnVIO9fZ7fn5Na4MmhfbZDGa2Nf43JRHW9hmd&#10;KhyIB0ifAw9ScmEKy0jJnUkuJp+vIofGFGYCJulo5+KiqQWg4O/xnlBkQ26FtUJD6KK2hLehr0hh&#10;SnoKoQgGB5IfIZN3fait7DNYphTYIH9DmbfroO084UvBDyH0efiSmShmzSUfjsKNkhrwIcsHg82W&#10;11JEf31tH1o/ixmsC0VmAVJeGLosL63MGEzDoATa9JZy1jTk7vO0GV8v4GjIYEDpJrvlWujy3qSJ&#10;d519iEQcKnOw7kA5spl3/13Cbp98CBNjLNinJrMC1zLTIbnMPTJBTv9LzKXyUermOj9kLU2V4lfA&#10;W1Gs/WCTD2QK9egtH5eEtM1yo37ofsIgVYKdJ/EumPqUEmg2HkEbA0xMLwySW/fJf7FyAEiloQGK&#10;J4WP9VmiMWT5bHAyc+ElKM8kegsWVfaRDAbS+O+lwkFKMxyTprpPQRa2WkishsEMKvmnGTQdQvbs&#10;G4w2P5Zmd/bHZAqzJce8ZkOm6T2Spxb5OisdfCUWrqXt6XlK4RcpoCGFjKT7TA8/fH8KaggKWKDs&#10;mhKnJk+tFwZh+DlHeqYGMplb3lMVrwp3W3mwl8JrqnItScLeTtN62KI4ibHyIGfU/Llg379hnfhT&#10;+W6RC/cMcnLQpGRnPHc//+bnsVbdYlrqyIwOGbpXNgsqNXHP+5H9TwvtB8k7MZ1fiYEyGBSjPyqk&#10;kagPr2/MQO5ZK9zc3HI9Y4AOFUMapHdOKlbAl5j+T54csY578fI5mRvYf/cPDyl5be37Rb9U1iWV&#10;m9zKHsF6b4nBnoKGUHcmmVLyRuUagLqAKogH+egVwT7Uj9ZdZZ/QIAlsSiAvLePFMwOQEDXDKtaz&#10;d1AA3d2F69OzsAIwEs8s2D1gyIoakt5ebeBZhlqYrBjI6DbG3MvnTC5ucjgPgD/0Bxz8DAoEaJwA&#10;T3UBLSqChrK1BuAb4w02uThfVbcWrB1onm9WPn7PId5IQ2yAU6gxU3ANQ634GUM42D8K52cfY910&#10;F/YQ6nB5E8YI1xs69kcY7C/si4kUX0ljV5TwsmmfKUUXA0TYpGxMa/ZXlVmySWWAXgaKrY/n9/Ez&#10;CGi8fmgJDALcm5rMkIY1z04O7PUaaNQPgA9sPjEIe7L7IAtmOusDejv1SPTvRc9yt+IJi7WBPmiC&#10;ELVaCeWwKUKNunt4wDoQXndIqN2IteTH+Py1Dr8CmF2YAdzZjD7L6+23VRN8HLGHuXO4xbPYo/3r&#10;/+l/ZO1/dXmtYSzkpLYBAChQ+LkgkPj/UfaeW5Yl55VYHHdN3vSZ5bq6qh0cZzDkjNaSRtQTaN4K&#10;D0Jo5hW05r9+a2nWSCOKogACBNCmXFalN9ccp9gm4mbjF9hczW50ZV5zTpyI79vfNskfNREz6Ikl&#10;ZiEIMA9OHUadAiALe9XKlk5ffPkF9wH0oqgN8UyBufTq9at4DU/Zk+IdPn48D99/+x3P1XuG9bVs&#10;4PEcvnr1isDZ6dMn4eBwn9ZQuBPoEVHH//a3vw2/+PnPwxkAP9T1Tn49+/CBzwnsqGRPpPRpsMUY&#10;UsjQmgc+Dzd3UtytWd8rqRjPI/qBFEiD77FxeA56Gq2/qc69QjV1Szm1Bpj4/d2471E9FZ81rHVY&#10;acFzMPkw67VmPKcmU1kd4cuB1Vi6XsIzR2/NTpJb3AvU97inAKXw7NBuqHPauwf9weQC1OMccJPt&#10;3LKPhFRUFlldWMd7Bpk1FITEEOKD9/btG/XfsRZFDYTvDoIJPMfx3+/iv6M/gYwY/Tp8NSHtx544&#10;sbceQ3zoA79kz0QCUF1mJV+qfQBkNpM5nxWAfTgjuBfGPwcbvPaQcfTAH8xqXMuL80/EQo5jf4Yh&#10;zxpBHPFag7HGwc8SKrFbBSChD66n4drqqNJ+uwN725JDgd4ElRWJDAXXIa7tip6ADQcme7t7/Gz4&#10;XD/88IakouvrBw7ej58cidRUFQpSHFopPe3/y+8HDz6sDQCyUFF+Og8f4n5NjGZaM7H6u+++C9ef&#10;LgicwTaDATQOD8T9aeJnm8U6qzHWMSGA13NIsTfbCdXeTENOgHSQ84IRZ5sv9uxwaqHty+h1C4uI&#10;RkOW5C8blKBOewen8IJtiMEXYOJVPYTbJr4uoIU6/MhnVhYAqj2T1Q7WIZ4tDOMxSCld+/bD+CPv&#10;6rFQYBaTz+N+3MxnoR1lHzFaRh7MDB8d+LEEU5G+sFLhNfCOZhBRem/XbuOYfYqL1Ft8drL3q9PT&#10;EyLGbGDB3iILrybl88XzQ2qe4fkAXxJGdK/WcTOWtxJ8teDxgQ2FRcP9mn4SAKBwaJw+QQGxm9kP&#10;YkeI+UV9P/1+BhdrmgZgMUD+SWmewbqZJYL0KnuwJC4uTrw2JZ14TRyg8csionwykTwUhcuS8r05&#10;N4uzsw+OAFcBhRuyGxf1dSyU/vTHP7FgWq7gHVdm03IcDJ89Pwo/++nr8JOffBWev3jOwA9OHS2J&#10;AuU5ySTQXCJQAsBd8nnDBoHXxl8A+XCwtGR8NQQ1KLkIYgDRDDfeeHgPTud7/C5/+uFD+O77y3AW&#10;D+i7JQA8TE1HemAAacdDBvo9gKTF7pyNHf0X4j/BiMTfeCgP4kGKTQahD1wkllHIFLTO3lPJcDKb&#10;p5OhOMlBCXh9bAyYuKARwL1HKjMeUoAxSIYKlQIdbu9uOPUC0KlGdeDmzWKhVfIcJ1WInb+9zcwB&#10;vDmm1FUtdlNJMHJCWd9t3MjAJuVk0MEZCazrO7E376/v+JBj03py8jQWuE85OcG6Y3JXKW8IfF9M&#10;GLquzx5weCgBBIr1OHGKppKycGi0ZunV9uNpLC/FWsNnUoEtSeXE4Cau7ZxejD0ZlJgq4X0hqwU1&#10;H8Ub0yCTIS3p9EtOeK5vrnhYbyxRwOfa4X2VgfZ0Psk+QACZd5KE3EBN4WCBZ0+fSX7woIMTxTdA&#10;3FksXLHhKVzlgUm62OTx2ZQktZa5dGwqAB5jk6e/yUSJw5gOZpkMDil7r2Bd4jrSo3I69SGw4P8G&#10;m43GsTYqZUNWjQS+YFiKSHMwO+FVgcNkRgm6mnn4P5Qu0ghYGcAanRjI5x4AIpPB50rEajS9H53I&#10;1ZFp03D6hvvUmYHJKaPZBUNKObKMerOW7wj2CzxraIRQYO7FZ3VD2XTJ77nYXWQ/QB6opZi3KNDw&#10;Gsv1gxmqMjOn0W2jYhD7B5o3+mJQrp5o2ampVAO4tt0BnitcYwKINL5vZdJtubukuQXve2Jt9C6+&#10;pjbFTtJMNoWW15Ml267zn5VmFvEwsvcgGUOWuibGJF6PZu9gNlf6HFODxgqseNxMCKTAGsTr414N&#10;Libp18dAmsoFk0AXgWFllvIwzIfMQE1lQz9mWWBpNtNggCIZthcJ0DCslfg2VUqCDFsmT1Fu5ZUJ&#10;BEnyLMoa7U1Vma00GKTrzZgISe7rn1UD34fcrxSjjKvNNFDy+pBZWvQ9M0tdE2+dMQS2N11OOw02&#10;DObenb6ZZcncpwCsuDEvHN4QxvQzkiMQEBuLrY+YWYml00P7IRlZK281MagTu7ky2Lv99LrWlYEq&#10;BVwFDUnsHxboU6imW/XBFgeoEqOK8sfCxvdVTvtMHm3BDn5FaTbh2FkenVZ16fOtyr59pe+rwlS8&#10;Lg0iayKrvXgMZW5MgpPW5VG79RvMEmsD4mI09pY7jZlNGMzMLPJnqLYgmOU8IQUNFEW2FSkc3qFr&#10;68GH5eXpOhZmhCXGffaWGx1iEcY8lU6Ao0DsR8+ArQIYHtHJuy2xMtNry2hcwWZJFpalro8knKMH&#10;EV0yyH5U8FaWSGNIh716xcZrlAxoIrBOcqMExjayD7CkPTE1U+qv/ISdvtslkHfM3nd6nepfAPb9&#10;HdPjH6c0Jpk0G5JKCau1G1JIlX7+Vz8Px6fH4ejwhI0Pk9UZ0rCVmOW/sVbMl1Nq7ZCHB8Esk8QG&#10;oMVHuZWx4/vRy5X+dvJ1TN6fvX2f3719L7l7oUEw9mA0SGANTO0lBWY6QKpnL14QlGCIGQdRhQYk&#10;peo8BkaVwftsY18rXQfua2b9jV4bBIY3KRRtI2uJWG/I53bI4VfjowEKAW17V5Gp5GeT6fGbTuxt&#10;rHzIleNn/Bgb9CHWGUv4ihVFZkZCcqi6rVYa78ODhn6lBx0GVeVRLXBh4tRGrCGF2oz2BRMAqcZu&#10;KxXEWQJgEBYsRVW4Huw4OKVixX6tYEqS3d2KqZTYptkmwXL0YlR6Lq7rxcf3YbO8C68+fxXGUj53&#10;Bwuwt9ZMvd1dTB28IPAQ9SbAO5JEB4Q3WAbWCoxD/U0fb8tSAeYd7u/EPuI27O54COYBws60yf7Q&#10;ALgArOLPUSstVx3BuAVr25GpnFA6QbE1n9W2M1BoBz4APPxwbdYbWQ0AtAOYCFnxw0rsW6YGk30o&#10;cP/i6ibWCTuUSv/zH75lWAHrVAeHrB20R9sEE2ARyrGPetFeb/BHR20K0AM1yB+/+yF8+8ObcIs6&#10;6X4Z/v3f/nsOzgfYOGFw77MkAdkaiAmYR82I5rq3zHfTS+XT2x6A8sFKoBlqZKnEACpehf3DQzFp&#10;zcZ//+Ede1sE12G/RIjP6ckJVTMT9zQAIQHwibhxx2cQ/Q72RPTbYIVWDFtbB/TsaTh4CI/62Ndt&#10;qHQr2aPs2XoHQ3XWg1XD10S9iGd+cH+CgTLXrxVbhRPqER5SOdmzKqVOEqGltrxfQ1XYI1W1gDUM&#10;ILDvcQ+mt2sXDo8OFfLlcDCFggyWn/ckXuBZQP9b+JwbzJLDM5okp/jd2WSSmXMpSVUuF/a8H+RJ&#10;h3pcQJ7eD30TwDJkA6BfhbchFGaQqLZk2JYE82Clg/DBTx8/UhpLKwQQc9gnbfizIAZgP2LfFF+3&#10;0oHOfRvy6Ql7ognrUIbyTKQSUNDcXMM+YhXqEch6BIGGgR0aosNyR3tREa6vLtTfxXX2IZ5HeF30&#10;8Hge4KMHqwL4rgLHuLm9VFDqwzp8/933fOZVH1QmtrTxGmxy0KaCL9dSCznYh+pM1vMKnSQAGbes&#10;P333nepp23/N5xP2nBrYOWikUPAQiD0pYHFpi7Y+sfSg0Iz7GQYmuP7oeWDdNHIAsyIoCHBVg506&#10;7MQ/RweA55tWHKVY8ruzBVl5fWMWebfRABw11GBPcJzRTPMefY6NJPlQbUNlas3wp8I2GRMy0xXK&#10;mfoHktni9nbTxLU1VW1PqbPr7GD7mtIe1+mswOGJM1eD79LWFloqZVK80JNvJHtvtruTE+Zxf5gm&#10;DbIThx0mEQBbmuq8SsoRsulrpaLLa1oeyjw7HfZVuO6uXpzs/WqFZnyzsVeL0niRxIlUpZPDWbi9&#10;vqMnAzZ/pNimtDOgvx8/XjIaHBsSknc/XVzKVJNysUl48ewZD1BJRQo26QKWVOoA7BBodEPQC+AC&#10;o8dXkqlJF73mA3MUN0og63igiYaHQJCptgcONATwyaMHV69pZ8l02Rn/CZANQEFjnzjS6ePDARDu&#10;++/fxMN7TWr8BDc17jyYfp0c74Wf/eyr8MUXr8NJ3GBnBjR4eAO4iA9tXYlxAmklEHJMEoCyJ98V&#10;vOfF9YWM9uPnA7MKhwOkj6D3UpoZ+jwNnZBldcTiAazp//cffx/OryDvhccFwCgxmj57Fou1eODu&#10;xaLtxbOnDFP46uuvw8vPnhN4g8/B3sG+qK8VPEsqLnB5kcnDARsTPBbylKTW5sPJz3plb60Zp6OY&#10;yMuwPT6o97eSj5oR03tyQpmgo7wBROK6nF+c8zrjMCD7iqlZM04uSKumD54bg27DB/Mgfn761d3c&#10;sMBkM2/KKlgaKfwF7yX2UE9wVYyzIdwhmYoNuaYEMG1ubGwJMIZNRaNEKQINpRksxZYJlB7QYPp3&#10;TUluKz+0cpsSWbrhbE09x8O+fLg100xhBkkOqeapJzsLBw6AOYCj03g9dG23Zt3LuwfS9xnGAFml&#10;n088I7g+uG8AoQDCFiGZ5ZexMNDEb/DUh0yOQtLE0gcPDgeAcxMWppIKwOsSaxaAK+4ZJ3FIl56o&#10;Kdt4QwU7VJ6NmnD2nCyteMhW3tgkvyqzVwY2TbBJMfVbxPXPFOS+t+S64HAA8oiDWIheXp6Hp0+e&#10;EByDp5pkSq2vhc1Nuy7fS3h/Kpwg+fsJpOb3rJSIV3oqlFgEZJI2SkaDxJvXqFTjgT2JUhmzSxQg&#10;8hCLpB0CwfgzAK3JWxOH3WgZLwAvSl7imqCtQKOmacMJ44brtLF/D+Qakoevc7olnonSYFIKfWFB&#10;Ahr+aM8rHNJrBXBooqjDZ4rrIKoSnyV8f4C+YMMUZobhqJk6sRrPPgpIFHQoMPA8kXFtNupgORML&#10;r/isYy30ZkuxSIeJLcx5UQR1NKtwEzfQbgDrEs8L2Q70giqz7G1wYRZ8L3FgYgDAYnMyp4SXyduN&#10;ZZWlDsLR9zKBJ8njCv9OWYpT0azLVUDNROEyhQ3vpfyTX194lCW7bebHbdppSqCstkBN6SY0AUmD&#10;026T3xyfjbA13E+yYIJJQ2HMxyyvZDJe2aeqkGUAPbjGYJ8yyQ/YNLUKf6ntQ9U78KNlcExpYMAB&#10;Ezb753UCqF2la1U4SbQwI1CeNJmxVJSPgFCbBqcU5pQKG+SXJCxqyGlmo+W+SSockoF6IZCVXnSF&#10;zKyDB2UpYTelsKdn0bUUf5/PxCNwMmT/wTLXLRg8SGJdZKZ9eoaqus7+XVViDRl4TqCfwmy0FpvE&#10;6gkpcVWfk/JD+1Blb7JHwFohA95sAJ04kincIP2uboN9E8cty698JPdMsqRkFZGBJzebCYAbPfXe&#10;+ijKn4u/k+6iWaXJS5GsOaGSIZvHmG2aQToE9HT2OqqcPP7IUB2/V5hlW4zJPLrOzECeP5vO96jI&#10;9wnnIdLJUUOB0cKzKr4nzi3sWYPZs9gn0/PI9zSIPDgBe2CwgornKrEQnfgqMHa0v6HOkH8p2Pf+&#10;w4fMXk3Wdxk6dm2a9gVIqP7qr34RXr9+Hc+3Hfn1YUBaax0NSco9DgbkFSyThpODw3se+2Cm9Jwx&#10;pWWzqRx4b7D/15RgKuwE+/99bNyvr67i+XnFPegq1u2JcTk4yZreRnsL7rmfPn6ipBB+zvhzAH5S&#10;IPQ6S32mdgTHBL52w+AwnjE76I850ifkPYheUGb8oHYh490SpySNw3lTUnY0Yy00odpH3oulvZN6&#10;Du96vUYZv/v9dfjDP/5DKONZevHuHW44UEApBxCiwJAG+ReuyK4oGGrQNALgwPSB3BlAUu9gJNr3&#10;kH03NQNSgF9v2W9iWjB4aqI0aewtqDe5Nzf6rDjjUbO0qJvrMjM34Kkm/y357mGtoE5tnJg6Ut48&#10;Ehy8jzXSZy9e8tlB4w0WDzySjw/36b0FoGwa6/j5XB5W8BDnGsQzFF/jftWxRgmWuc4mUjpgnQAI&#10;InM/Pld3sdfZQSLuOtbsHsJtOkkU227IAwzYMV3eLnn2Atiaxlrn7fkqLGbytVKIHTwqd2zjhGtt&#10;ZhKk5fG1VhspDAj6U/U04z7BgW+sXfC7sCoCc04Jyui/EI54x3va9r2f7eTZKZY8huO1WfP0Ni5V&#10;hwGAmsCqBuEGpXpErC2ofACOtEg8gSc9FEqmtg/2xOwdMoXnFSwbWT+ppgLgh88CkgAYjngWeqtb&#10;8Gw+UC02C09jz4saGsP80yfPZOMTvxMYfze39+H1F6/YJ63N/sO/f/nlF6wXh0GqjimSn+NaRk8J&#10;tQtAo0uG6dSsjXEOHMa+G30ViAPv37/jmf7k9JS1HUgCUydE4zrALw7hB7hfBNagvtqZsT7Duj0+&#10;OArAAQp7CkOVgtoOxJDO1jBUrg2qZSp7H2MNa5gvEAS1IGvuImRCRFNrz1EQT5FDvIJZ39xz2o1s&#10;rJy2CzUfa5NKZ2tjFm7247ZvqjyYk3XESHCMvWm8F5BP315rL8TzBLAP/WXHnkglYjAYv1mvc/hM&#10;6tXyYMJqkXR+cjDJ4e3A2kmKJfktTpH0jecEqj4TaEQomGSbmOB9AfseLWxq2epo7ZUcIkzpgb/m&#10;vd8sZR+1XN4ScwETESAq1gvY22/fvAkf4x6BVO+7+KwCbIYfptj9BrN6ndWs+XcXAgXj6yZAs7XU&#10;ewjqGaFMxFqu6FEYe2ukksPX8X4Zdg+AKyzoHQcvQbwTAGR8Hz4LvYgY2LdnYN/ZRgdrkUGdZJku&#10;w8nRievJgl6dlf040ZOAFMEALyvnsO/uxM9NewwMcuKfAyiDPx99/SYV93SoHdtWijuFwfTcVweA&#10;YFgrYCXHuoEBPuiRBtlkNLZbqJ0G39BSI+6J8cxZ75ThImz4GqXtfnr7nHNY5Xq/HzWUoB/t0Du5&#10;WCA0niWy+hyGlAIDUSfsnx5xkDWdlQ7xGGyhU2RyFQf2TZWDbWlrARZ8U2W7Eqr3YMtUJI/vKitu&#10;WHstJvWvSP2sVICWLrzxAE7qgWlQFdHmKQEaoLE8WzqZwsOvYEJmjMyCkRCLxp2b0tOnBNQwyQCa&#10;WxvxxmIT7fzevh29JkhNY2mDmQ/wuJrL02Fqn6k+3k0wRiZMb9l6u6SmCYVka1Sck4lBzAikweAz&#10;YrKSDgxsyNj8zz6ccTE2TFOFMeki7B8uwucvX4SffPMNkfTRSaSjZRDYuNmIr1sCUiiwIBUF2wcy&#10;Dnymo6MD67N7NpxIogFbLzCIwqm3reSq/Pf43ntMTd0nyn/26Tz87vffh3cf4wM2Q9KXNsudeRVO&#10;j2fh5YtnTG+CwS0STwHu4f0LJ7UCUGWQSbuibCGYpUFQAownsp6mnCrQOBR0XviPOIENGzqAFICv&#10;hQtWFFLwySN1fRAIg/RUSCO5AcUHHj8/tdnx6uFe5t6Y8q4ljaAksBbgApYmQzhQUMb7A1YX/xxU&#10;WGy09NBSCudghgTAKWxoRMDj5g0gBvcXKU8AKJUOOBJUhQyahtIwIUUQiZkIjT0AE1NHE/PWgEjy&#10;Qxp5PUsX9SlluHOy0ZbFEDztarlx4tov6dEmanCSQJKJUpTZlx4HOSaL8jUc+QxSUj6RnBdGzZyO&#10;tis33wU3NMWzmxpfKp0Hr4vpE328cD3bQT4RjncH4IKN/PTJU27yNMIGa3E6sY9GRV8HToMnNYFo&#10;fF7ej0aBOtiyydwj4DRwX6jNWlyRaj/hdw9mWqCwXfO9GjIXy0e0ZVz7M3w/GjU7DIHS1A2nfbiW&#10;mGamVC0ZPQdO1eBTAnlCmvBRRjdIDt4ZhEypuUoDj/tP3KfwbAEcpnSYKbslgWPcErwvABb67Jhl&#10;TGYLhwIGG5I5MAuentNPMOCwr6wJGEvqJyZerQQsSPDjd1fzIxZAMqrHgYTJa5OSa7GfOMSB8nw3&#10;zq0bJxrR9youlAZeZDAEBU+CrvC5xP6sJE8Zeno04TuisINXJfY/poE7lCCxK9CQcMJm/zem+mLq&#10;Beo4PWUe+CzqUOtUBHcC9ss0cYckIRYBKATZKCKV0IxKpYeW2dcLPy9D4YFsZpgCj4WM0WdMdBar&#10;uCyqnEZbGMgTq0r+O0W59Y9JE+oEuNA3BdcJzU6RAkm2Bvm6hjr3ejcOWb6fEnzH4OAFpfaS+dUL&#10;bBkSm4r7iK53cJAFzbFTA9GP2wACJ1ACMKnsC1UVTtjrtPbSDS3NdBxcUKfv3dsjMEn8ijT9q+uc&#10;2hpscJyknmpa3dwwSazPYKtApWEL8ZnRNFouKZl6+SOJJ87o8OjnxgSbGoQZkrQ4+XgViVG59ZcT&#10;P8sszHHrOUd8rdyCc4WB1a2P5JgLaIbRFFUemGhdb1l8dVXn8Ijke5fAXP1MY9mo/SBLfTKwz7R/&#10;K7Aih7Okv+1rmENMzL5KzKy+7bOcuzcjTXL4wgm1ab1uQyD4Pc18KvK1T0BlnaW9GsxpEt37fbN6&#10;vQheF2aqFqU9Bbcm/RpMDTncI0mfmfbXp/2gctJrlYdbRbENC6E03wB88YiRNrrwTT6LyRybQ0OA&#10;VDj7N5tcv1VOkMeesjHbgsMi2H7Y4yk9R8GBIClsJV0vMi+6PjO4+Fw7TTEBus1k8ReBff/x138X&#10;Pnz4kP0+f/SXmQKJoYj9dv9oP3z59ZeUxe6yPp2w3pXdwNbrL6S8jL7P6fYKQFFjXKZglySpZhHf&#10;+7trrUOSmGWyCKKwTQYSGOFRhuH1/d2SiaFKRE81V806D2sGKodf/vKXDHHjWYt61sNeDl0qDXjk&#10;c1TxnFNoxDZIJjf/Tkke7HeangHIsit7ItGs3/6JQ7JWQL2JRplMuUX4FK83BpiQts4bhTIh4KRL&#10;Fhv3N+H3f//3YRHv+fLigqwMymMZNKVhGHzQwNBoe7GhAVpA0nd9c8ezC7Vp2tvDoLA3Nkbxf0O6&#10;h2YUewn2djbj8C7rJKMnk7rV98VrsbnHQAvJxWbrKbBky4IHixLDPNYh8d+vrq5jPbAgo0r+mZWC&#10;1Bjo1bPOhpUKPguewSkAjbFnA40aDNJcMOnwHZZg6QR5x643CLETmJ6sAbDPVw6DG1wn4N9v7lZh&#10;byfWLW3HII3RElvUecuVzkYQOwAszmPfcXnfhlktAHS97tkT4peWG/lV3T604WBvHi5vHuxnJjYh&#10;2IWbVizJ66VkmcfHe2T/3dyvw8vYX22Wuv9LAl8aGt7Fev766i42wgvWpADRAP7wzPX+w2C6PCzR&#10;A9Y5dRPyPlyro8NdhvxBFXNyeBRev/6C4YZYm1Bvkbkdv/cyrlMEcWANrVCXcLAklr8Yt2Kt9h42&#10;mBrPfQ2kGIbtxc/z+euX4bt371jPoxc8iu9JBc5iQcudy4tr9jrv3n0g8QT7Bs7fly9fqgYiECWZ&#10;HsAxKEBSQCCecfSKqM1XK4Gv75AWDnAG3nqHB9yPzt5/yAMVvB56udUjtdHWbkEhHPIqV0ghwEB6&#10;/Fo2z5Tn2B/vs9ZWujZ99aDGsX0GBzJWmqSQoXQOoB+4N7MWNQaeLdSKAFvZR3dSCRGcD1u5OUP1&#10;mOau4KzgwVIagjJMwUpEsL8AeImxBrlz7PMfbuL+d8NhUGHZqnq98UdhVNzDC6el2z++dBBbYknJ&#10;Vkf7bx802Bj8rJMQUsiWoqeCcC2wL16rHaiJ7KlI6b/POFzr2j7rOP9JfJqKLYv6mvUnhmDLB/nF&#10;x9+7jHsdlAoAPtEzbnpZInDAAGsqDDDiPb67h7VQT2IAgjyLSr6LWHvJzgh78vXtjQL2BvUAUMgl&#10;9RpqZBAEvvzJTzzg0jMCXGQn9lA7sCdDUCryAXamDCmCxzv2zJzIzteFVDZs/axDUmCpLkE/0tg3&#10;HVJ6hhXFnwEpB+t4Fs8BBPZModIEA/0oPks8Uxv+WRuvQVfKw1/2V3XONhj9HiWPjV5D9mnsrUoB&#10;qrg3JQC1dVz7GFqngTbOyVjnTdBTxBtLkLPowmon9mllvF+Tamtw49qUTFXKeSUfRl9FH36DfoOn&#10;hGAjUi1WCdALDN2oGCjFxN1WwVq4b2TpOyCUhLFSZ0/OeqhGgtaVrcYKB7qlc5ep3YVDTSrZoPBZ&#10;en60+6vCYQdikyjtERdpb3dCYG9WK2yBDKxHRrV1tTWqZvw8jU039I37+uuvwmLH6LCTG7EYeJAm&#10;yUipAi29b8vXEGK66dZc4NiE5gwQmHNx47BFgQCGHB4kbGQAMhgIsbunqQYYY2tJZJNXHg5sbLo3&#10;tw/0NTiPmzEeEhy+JanPO+HJ6RMy+F69/pzy46OjQx4kDw93WsCNvQwgywulZQlKAkM6DoA3bPBg&#10;XgFYANgCEGxBM2Qxy0YXzm2/YVELCR42RAZnxM1wsXtIc8gbIPhn5yzedF0FTO3tNuH1i5Pw/PlT&#10;SkcAxtBcv5FJI0GKoeX0oW60gdYE7abxQN4lyIVijjIHJNHC3+JBbMlEFWWil0M7JrUSw8Bme/fu&#10;bTyUV/LPwGQoPjQAXQ6YwjMVC6oRk2q9fuCGxcCVTuEdq+U9G7Ejpm5dExCDzGBjSQqkoPA/PCAw&#10;0XpiUlqLLn8/bLT39K+THwEKJaTBJokR5KgAquA9w7VZS+InVkHyIBIoVFiqRC8HT6Sw+eFzgt2K&#10;dY7GB5el7zQBq7JUqPUzUPE+4nsymRWA00ZyUD7bdWKYVAYamzxdYuBAvM44TOllNhHoioIVxR6b&#10;l35DL0b8HpibOFzFYFHzw02gEO0X9/Lo4DgWiFNP1yqCyvD9w2VEShheEyxaFAwT+8aEcchMFjwr&#10;+Cxkg3qTnta1jf43LDwKN9SSRVacfOHaHGI6CHCvEgUfwBcm8kx83nRON7Vsw34oZ58uaIacGnBM&#10;l2czyYwJOGJzjs8mDu6T41MOF8AwqxgYs2GDg30D+8y6lZcdQBU0LVhLKIR7J/ImQ+2O6XhTHjQo&#10;gvbpLXLD4gVMFExhsXblBTLkRnLt5D6wZsEYAfOSEvT4+RbzHaWYt2LbYQKHiR4Ltbtby4MH+vB3&#10;nT7nZrN2YlRi0snrsm3ll7iyLJj7I/3+1kr5m06zabFSeDei0Xst9tlfqc9AepJfYGpWOPW6rATu&#10;Kr1tiM1ha7lwkZsWrEey/3wdmZ5Yy7idPk61CiQ0VZCUFyjS4jchqIpzqhGT1NFQfi4qrr/B5rX4&#10;jjhYmdZOMFksyRrfs9BEOVSp+HLj7tTs5NuVwjfoe8WEscpeWCMbhsGemwJpcryOUyDtxZe8snzI&#10;puRdilzHkEEMBcAM9ujYAlmDQR2y2SoVIGMCJcI2BVPFwpgTR0sDHqUT7xiCELYpnAJM9DQmw/j0&#10;mZXYqrCs4kfMyTFLQzMQlzwlB8v+bBfA8I5KrIjK00AWCJZzir1UJHzH163M/oW5uTVrh99F1XCW&#10;hw7W/5aPmb+F3BITiDkaeBoMNqaGajTQkZSwYznmQA+yIQEGpvRhs9gSeBUMUI6lDNhl7l5kL5PC&#10;PpNMjDbrjuu2ckBH1TiVzbLRx4y+hFYbrGTycbeVvI4J4CvMQiwEOFPa6b1zm5VbZMZdWkcJ6Eyg&#10;6+AGa3R4SWIcdZZuam+Vpx3PQ383MU9Lv8L4COhOsu3en8Gg09Bx70qsRTI73PSER8D6FvwTo4+s&#10;rr7z3mDJcJnWaUmgT7WMhngJfKjciKRgFV6HRhYjKe2W721Zec+h5yjZHgYqtgKhFBHNlb2C0/qX&#10;LFvreTLb+8uYfb/+u+zZN/7Zn5VOp+0tk4LH0WJvJ3z28oVkefRxnVGqlUJhZCcgG4HEakkqAGkw&#10;Q2bAE9Qr5CU0OgwipW+nAdRoYBjPOwadZEnF/3728Ywvhzq4Tww82yyka4X6HJI4SKiQEPrq9Wsy&#10;DCBBxjCNpvdgO0yUDMohfNbWlx4OSgrcO4FViYP2kSy1p7F+GxMzvLNFzOCkdIG5uF/wIkZ/gffj&#10;sNMNvphvPWVY87iuL9+/C3fx+/Xx3Gt4L2dhF/678Sw7YDOoMxBnLjykwXg5RXIuvLioqpCHF5iX&#10;KaW+NEA/ScPpVatBfLy/K6bbD6yDg4EfSgTtjYsaC2tZoLcAYLJtYIuCkLZYpyqwqRCTz2SGteVd&#10;6GP29w953yBxvbj4xCYYkudlrB/gLwbG4831FYfOCDKbTCpbl9RsdLFK4M/XrmPDuO7Zo4w+W6aN&#10;wT14+tnXtu1HB5FJYnsQ1y2ANzD88JqXdx2Td9eUdirog73TVJJdLIMd3KdeHube/in1Qw+H+g3y&#10;XrEJZR/CpF/0N2SuD2TyYZHCFgpgxA2AT84/YlN9u5SyKK5NMAXx3P71L3/JZF6SOIYxx0KMPvfk&#10;H6rvhTWNNYp7BNuX9xdX4XCxS0Djd99+y3oRgC96FigPaENkb1PUPndrWFTN2M+yjkJtgp4X4S3x&#10;vo7FNrSLQ24mhmr/B3sTZw9An6exP/v/fvd7Xj88Q5+/+jL87f/4t7nn+5//w38gA/H5ixex17tl&#10;vb1hqNuUvcgDe6cV61VaLnHYp0Ew1iX6Bvhu/vH3f+Recnb2XjVV6A3gXMqyZhyyzUddapAYzLAr&#10;PThi0OYYzO4fZMVCSf+GrwGwSP6kGtJi+8f1Zf+9XOWBPIYcaVCNfq/wYA17DgJH0ONhaADWYUuw&#10;Syzgjev20ZOQrfWMPg/6LLCvAFzC1x5ecSB7EPQ1bnHx6SPJLrgODNGB537tkIVhNInDQ0FLINNw&#10;LZ8xqVrBmq6q7Ntcw3LKg0L2ofyc+u9ggdVmBCsxeqRHGz5+1UwcRipf2sSQxLC9sDcz6nOG0pWl&#10;E4FLKojAuIMvH3rkDb3PV9yfwOBEDwJ7K/x3saIlH+9asbxlJyJGHNY4hu0XcT/Ek4qAFwx/ruKe&#10;sht7lqSyCa4LwQI9ONpj//wQPwOSx8GQRK8CZizeTyFDJc8QhIag5kDewmhv5xlByz6rYCQNb2zj&#10;MUghZXYapOVUh40KhgwmxeDsKumFHPvB+H7ow3E2gFSB5yNZfU1KYRsgxFQcUsxYN4zcY8XURX+3&#10;ip+doCAURENJT/lSDSdZtDxbUT9hgFRKidrDRiv+4HpWhPt6oLJkTEEsVntkFp/7gkQeGB9ZQMkG&#10;JzhIT5gA2YaQad8twx2k1GC9M9G3EBYBH1R6/jod2OtRlirJm7ix/LqW1VHhmtCga/loCE/C07PD&#10;xa9SuimLSft8YPPE4pxPSn55sNSqamSTiYMZhRYWHBpyLCwsONz0i6vbuJkvwunxCTcNHPLYnJiM&#10;UoqOK6R8jAvrTo0t01Qnlvjt8IuC9adkq9oPvxhp2HhQDOFBxuYK3y9siHjouNniUF/L1BI/f3t/&#10;y8OaE4n43z98+MiLiU0e9O6K06YjAglPnj4jeKZkFRXtAEoap7cmtlcyt8ZDS2+q+DcAG3xOFnlA&#10;9T01QMENZBwAFdD4e6YjrbhoKQ/dKJQEDzya/jdv3zEg5L/9wx+ZuNu70cFBCur+02cH9FopGas+&#10;432gRKAS+Kgpo8Iz9g8WLGKYYsTGcmChhs0QBbMSHzWNZcIhfRzk+SAPgdJg2i0nkSikiHzHhwMe&#10;ZfCKwIPPAAObamIVEQCL92XNhr4nI0keQ6IIoyCBHJv3vZGZbmcJLB58xlZjQ7+2vLKQtJghB/H7&#10;vKVxr8zk5SFQxAJjzj/fI9tKNFxs5I2bHzBMU5FNNkxQyAQO5vpRk4zPCYnmaFkaCkcEYOBQ47V1&#10;wYqHDO+XWGRYT/iuBFPsj0fDWKe8zektWPK7jvZayp5Zlg9K+lwRHMKzgHWClCx4VsITcnd3Pycb&#10;ssiqxEIRuN0SROVEDCmvZGfKP+/i8pwT2mBGwUO8nxOno9Kbjc29GKthCJ7sKp0aHxHFmWjLamY5&#10;kbD/EwF4+NXUAo/HLLVTg4XnDo2jEuKUBNswmbrntbiEl+O6E7BhwGS9QiER9wPInPE8Gsht10tN&#10;tsA88wFFZkEh5tlsKpAT/0Gy6wkPSDQFNONmGqrYC7P5woCB/Hc4oQHwi/RAANqblsMMMR3kU3RP&#10;ULzjdBHXRuwZNf14vgWwhXywBW/wqCsabvANGxtUApTqH+yRKZ0sCXCNZy4smHw9bGVveDGAyTOH&#10;46xWKzMsg9gJTn5t7a2SGDuYBOMeU24zFcUbTNxp8tkqQk5jpWwgyP9ys1pnXyYwVDY+gEaZF+ne&#10;pyTKIMYagleQPI5rACYnJQx1kyPseeD1g+X/2kN7s+ymcw0eNq0CcsDqowPcI6nl6EljaXZJAhxq&#10;s3Rz0irBoDpLIcFO6s1Ao7zQXJ0tFzA1EGaNPZKbJGlrkksmuaJAQckHc7qWk0ETGzAVwWlaPWZP&#10;sySJlNdGKorllSQ7BH23SmFZ/vOQmOz+1FViruWInO20UT55dU79RUNUl2K8YCCRggCKMeMMAh5d&#10;KPIal1vprv6pIiixtIri0bUstleT+0khn8vgcIDETktripIfNx74scZy2xQIomIp5GTMoRidYKop&#10;bGUGaZW0OEXKC90CHGUCyoptYEifwFfJGPyl5ZWIvWNMScohZLbkkBil+XqUOWglvbyCRcbMGhjN&#10;Qktg3WDT6sRELA10CSibZJArBQklo2f+ucMdUp3W9UlKpRpjtHdkYdA7hTYoDKTYBqA4wbYsUxqc&#10;V03hkAfcj3IrJZbnZGFJpT0GK8uffbsrMyiVYi0rAhbqVdhKnA1K4YK0Q+fQoybLuiaW76OgHw3K&#10;J99d+nOZPRYsTe4fA6opoZasvck2dMGvTTmegVCs678U7Pv134HZ9/5HrD7PKzJr6zHIf/LkiCqQ&#10;Z5895+cnQ8yyedl8CNzNUmrvCympOYHnCRS3kIyeQ93Y5YCczoO1xJjFHnDx6ROTP7GeP519kkn+&#10;apN9hJRYan9Ggj4hHO7uhdPY+CXZfwrE4HC4kWQqJWaqRnEyti8Igt+SJ5Ceva0/aO+QOkowafIv&#10;ZnTyZSXT2lLMupYPGPYjgAepzpdHsxr1EoPoTayNv/0Wh1Rs8ASYNzCAL6Vc2MAWJHn2xnUD0BXs&#10;wH4jLzHsIggM0DCws9eg9n2cO9gTUcvf36/oO5bqGDwXB/QBbK30mPH8R9Mvn9ZG7M1BzGl4QkHy&#10;jO8C0/y6lNwV9xksfg7WXFcCENuhzzka0TLcxKb6IPYRqC1H1DrnnygHBkvu/PKG7LO9hTzPOdii&#10;B2wRru42lLMe7861lurCwGvIgU5UPTl5lzLE+L9ffXYca82HcLdsCSKCoVfzetSSylYFvfog3U17&#10;GwBCKLzACpxP67Af67SdWW2GdAj3SygyGnoDTu0theReAGpHexMC4/TQdWhSt+448F+aFbNhAAnY&#10;LwAx1/ws53FN5wRX9nU1WcECSKots79UwAiOJ+wz9DxmLdXTB7hoinC0v0/gFKAYwNUNmXRTfx6d&#10;0BvWsyXXGRwONuhVW9XmWarngK80rAopJR2eiHHtffp0Hl58/oL1L+7Tb377u/j3P4Vvvvkq7hUn&#10;2TYEpBMQKrCGccdQf5K0ET//PQGfNdOke3oHahAIpuTHszMCzT/9+mt+drwnQHzUl7QyssVMAq9Q&#10;G29cF+CZXFuyqwBG1cQDvdh21OfE63Xg/g4e5wxYgzIBfpxx/RdmwSVLHYZSONwR9Sju02CrE0pu&#10;cW82LetqeiWayZrqmMzQLyt7+im4pjGppvD5AiD8jink9+H8/KMqqvjzi/jMvn//lv3kYGVFoVJV&#10;KgeTE3TeylopMcIIfFrKXtu3Pj/fqA0IBsnXNw0BAfChX5hM5iQ1zGyJFGyXURe1iE1W7FS2m2no&#10;j7+wF2jInu/AHXDvAWQWVLUtCWwWZkMD9McvACiD4gvAHvYNMD5BcoK8FjY2yRM/2EdWCpkZrxtW&#10;N38myMceDHBcO9hI0YrCXumnJ08INIJhjPsIwPHwUOEh2Kvx37EHMadhZ8G9jInvrovJOAuS6LP2&#10;G7cqFIZ5dH3eX6kyJHu685C8oqUVyEPYj8F67MwaxTWUbVrNTId9kD7YU9/wmQYxZrCtQ82fj+dY&#10;/Ll1rCvuuriGdmdKPUfuBMIZS9lOodeh+gP3xzLeVDdC+rts4r43wT6gcM5tDavzlVZkfZd9USXd&#10;VXhHmT3AQw7xUIBHGy6gkEQ6PVJ9W+BW2v/azixBEIrMnFVfO1qtUdl3ffD0W/0ugWjLd1l/4n7w&#10;LLaFzcnu9Fe1PT3g7wD6NqngaEjjAbS3mMbFFBcn5G7jYMP/klMEelSQIaIiEA0vpjWfv3xFr7ib&#10;q2uarc6nO7yBtWUApGDCc6sYPNkVk4STvc2SQRqkF9PguCFCDjlmP8iDCMDYYCkgFgsjwx1sAOAL&#10;iwfsmw/xoXhgwk5sxperWARdcnKX/FOwELGRYeFzoUEaFWwkutko9KHvs7Ew/DSySX1VUfcNUGxC&#10;IDAbETCwBJp0GmjGv5Eai5uPfwcIRhneZsXv2ZoxpgCIMXz3w1n4w/cXYbmGTxvonTpkXz4/ZKIT&#10;JLufPXtK7xVcrymDLZpsFE4mJCTTMOUdWt4bgHMpmj1976IUpZgsHBR08drCS4SFVwpuQOrvnbz5&#10;cKjiusPXDfLsA0pJhdBLdltl1gD+ifWx5t8ArK6UFhQfyg7IvMGU0olDAw2d17yWQPdlMro009PB&#10;AjOxuS6vrvmgEKCc6HsBdMMhg00tySFAFW8p5x3yBl4gqYeFck9AB0y1phbVtaW/S0VGZrdRehMZ&#10;S5s1veZSGAdTiOFzCI+zpeSO2Owoe0yNp5P68HqYNOLPMGkHfRobXfJyGxRlannXwAof14ybBQ/k&#10;FQ94MDIPD48tu7N/EabF8dqtEWgTKibqwhhc7JCG9xZrH1JZEDyQlIUUtMJFHzdV0KLph1a5+dLe&#10;gfsAcGRM/glxjVFSwClZzw0HhQiYuzKYlhxMKZvbJlbJiToA0sS+cIorNkdQ3s8vLrKUTpMg0ZxR&#10;MJzEZxjvg8NIsp7RoEBDAHFOC4EZ1xKYdIUBwxl8RcvKzE2Bk2D1tkk2ViptGHKSmslb1/xuZCIM&#10;A5sSfCdMV8liSF0eWTQbDyhaEmIorasrFzQlwRvsS2J2CGDFoVs4aVOF3MCDHUAfZUVg3M0XSgV0&#10;YnmaHCfPuIFA4CwbVOMgWTKxuVeiuCVb+N94zboR+IpCUtJlpWIXZuslKR0OFhZBpWQ/ZPW4qGUx&#10;PdU6ohTX0rRtTqwsF8QKGzit4rUF8AffyFKACApL+nnVYqGunXS4xWBKArM8lErJKnZ2ZBAtr5My&#10;y5WDjeCzxLZS2EdhED+Z5Iqd1vNsGZxBUDqggUAXmVwOPuAnEOAxOomXf761MssA0WhGTvZMk/nc&#10;o4TOyjLNkudlSmhNvmuJiZhDIszuSipQ+jqCmVrW/m9lNtlNSccMIbFZtr03MrBJaWC8vgpK0T7C&#10;kJWqzpNwssCGR756BqsKTzT1kmVGQxMQSdCisBNh9kYMOUFa3n5Flk+nBLGiKDI4GxxIQBaafbRK&#10;p9UmqWJiCDqDJQMfej/N3yne9nAmpcFiGFG7sGGaOprGBOTaPmG7doosgw8Ov0iAsho3GVuPZhYW&#10;xZZRkkOrkqozmGHpJLpg2aH5fiy4EmtBPnwCWEIKyjBYFtJ1D1uQjOumGLMUdMhhKGoU2NR1krRR&#10;Rj9sTeYI4IzFo2RkNQ5kez5mpWavzTF/HspvzMjj32DVVo8+axgcoFLZ2mTNvYThXT4HRHx02BHW&#10;dt/mVPvge4xgq8FAI8GxsF0/+UywRLhv5bU0JM+7fnTies0zGetXZvObnPbcOwRBjVzzF3v2/cdf&#10;/5oyuccg32NmX2m2K72spnU4PT4M3/zkJxxWajjUOCl7Cxpvk7jN3kvQ3zhmn0quM1yeToV9P4qV&#10;RTAVtaIBcuwvAHSmsdl8WG5iA3gRa/SSDdzZ2ScBtaPOXrGNtU9Ill2Ej/HcxfDqpz//Jjx98ZR1&#10;ZJIc42xj8E9i8WJgVuu75mckMZUfDU1wDzccJPSsGcnC3PSSLA9S7IylHujBz1TtQA+8Gs7MrIbH&#10;OQb7i7hm0IS9++H7cPn2fVjf3rCGQ08QFw+bOTom4VyPNcHLz16yGcLDBLY/hzzxulxcy7KH3lps&#10;zOdm3FRiZhSByoCdWAODBVN6v8A5HQyAVmVK67b/FlN6GwcnycS/MOAJkAZnL72xs5R9pFwaaxFA&#10;KACKLtZ7sNhhTThfcC23tIG5C/vHJ+Hs/Tt6cRUG8Pd2xVy5ut2Eo4PdcH2zokxxP/ZpdTHSD+/i&#10;+iGzhAHklaWCOjg4qQTYTmqx8O4f2rwWl+uerD70afDPk4RbzDyl9g7h5GBBEA7/Ha9x+7AJh/t7&#10;BN/O42d5erSj5xrBMagT4+tv4nO6P6vo+55YvwDl0G/er1sx/GKfs+6EzuB+yj+wJqMLJI0NvfzK&#10;DLaXZgDJi1ONdNc77AbDBAzBMTCw5BLPzU68T+fx+VjMZ6wXIR3fbORp3RrsayqdZXtce0N4iJ+z&#10;c7JlOyQgRc9+7z2qG7Q/A7ztUF/N5HW2iH0lQn4AWnzx+muGaODzwwcPxA6sb4RD4pH4+OmcyjB5&#10;h8vnDj001gjIHegxkRC92NnhHgKQGLvsTVzXKcDw7OMn9n6yeFAqMUChtP5Y5wPIjet9J/ZTZKWW&#10;ZVYxrByqA5sgyv3j7wMwBdEjBaHBioqvZzJyoEpmpqAP/D6ULfYW1lkjf3s8z7x2o5h+SbFAKxSz&#10;9KtUy1lZoBpMg7KH+9vw8cM7Knyw/lsSHGIPfX9DX8uH5R2vB88h1D8p1XZw4jywhqLb2ujaK3d0&#10;zVMZm2AYQtnwOS3rafY43907jPcl7vOnz8Ji/5DM3Z1472bxPkx34DF3EA6Pj+gHOrdvX+lBD9mQ&#10;VmeQAQs/6wlCNGXzQBuPFMqG74+1iJo+fkdcaKiMlkxt7rhuUdfju4PUhGuGfZw1vGuurDQtxJze&#10;455Ts09uW/0OavmdxZTgHtYOQzwR3GkwfHeh3wHmwcGKVWA7ZPbNSRZZ7Ey9V92qgitESqIXKwK8&#10;yIBupcqxMiewP5AXJtY53hfvt7O3UIjJtBbug6Rx9L4kUakfSEq5w+MD3mcMTx5W92H/5IhM4wps&#10;S9r6DGEe+9010Bz4msZ7Mon9Hy0fsJ5gNYc+GgPS+HxUbrjwHEwI+jnbABZak7jHlbFXnIbs15oC&#10;zsjsXa08AOgN8Ik0Iwsv+3zjTK/SdDR+ulI2AS2CDCfyym/HTn93YgdCKk/Qb6Png0O3MrjfGOzf&#10;3bEGpBLzUZGSht2qfVIASfy+L453f6WUE23sjTdxFGgHkPEW8ojDTcBWuotU17go1psHbkTwp2Oi&#10;EUwW40J88fIF0V4EJGwMmM0chrCARG0QsENwLhZlAObIILJcCim2SY6xu3cQF9IqHB0dS98em3he&#10;4I1CEggeFkI1AZIk+iKAHxhWdr0KWxzeb9685cWra8nSJikxi6zEO8kB27V8qDwtALLekikXsgcf&#10;QzV2INM94CaBghPv/wDmFzZGJP6Agg0Aj/4zHRsHeocggYamviOTc/BebMgpX+hicXkW3p3dxdcQ&#10;0PrN66fhb375V+Hf/OtfhK++eB2ePH0iI931kqBRmnIBjMGCAfCBBT1nElxFLwp6aiDZydI9ecOM&#10;kjQ4WAGbBQodUKORRoRNBKCpjDd3Ce4dHR/HgvZJfNAOKaluLCtEodbR48f08PiAIdodU0rQ1bnw&#10;+w03bgA32Kin9TRr+/EzWL+QNR8cHPK/Q7aKg2FnZ48Ao7wPFuH84ooALrz9gtlnSnWUqTupxg93&#10;LPJT8ijWkVKy4oa5umUjAJku2IZTho5Ubr4CJWEAHxMVNkW047phMibmmGWFowM5xiIzIyVTK/ga&#10;YI5hbcGLBAw2MBmxfikppn+BWG5gnd3f3itefjqzj49YN0g7evbkCZtipgV7Sk4JSfyMOHjxbB3G&#10;g+jg4Ehx9oVSAq+Q3hsPYFwDFg57Cx7g9EYYJend391XKvaO6PeDGXpDIS+hru3yJk3GRquE2FSw&#10;VUx8XrF4PIyFKRlERW12hYAafGc8rziwykbgNNbJ2j5BuI8f433V9LHioULJq7MK2XAWWoe4BnjP&#10;1pMhJkkxeVbXHqwwAOuY+sFTIvk+JX+K1KbP5yqYluk5iusAvpuSGKzJ1KWkjd4ukjtjA2b68XyW&#10;va9wOOAa45qgsJrMpnxtXMvNStNT7nMOv8G1QmHfMd18ljdlGIPjoGVREkR1x3VDA0DWbPwL+0pV&#10;SlZVE+yTb8do37lkHo5vOXNIEQ5uUbwF9PUufGeUCncE+bPHyqhJHU2HnRAYbFg7mB3Q8GCay3uu&#10;k01CYuTKfLwXIICEYgCMo6aopZNMJXmYeNplFkklecMwhuyPA4ZgSrLkFKtRYjKNaN1aps9dlQKP&#10;08RMUsROzYDveWM/kMLTeFy73LQzTbjPibOUq9jov8isP0sLcgKvkzI5la7JGhDoqTS1SeMizuxw&#10;FmHFYDBDSbQ1jZu3Axh6XWENs8DTVDIBImWxBd5YBI8a6qQkWnIbPGwB+L/1eFQanTxwVYRQplM2&#10;WylmkNwkNYdKuN5KbgUAOgjDssPRabBFyhkdx8x4LIoigwEU8yba4I8YUmaHJaDgke9SihQfHv1e&#10;VWzZi6VloVtm9EhZLr3JzMrLwKzlbClAIyQ2XjAz1IyG0QBlUWzZnMGJtuOfiTi3roR6ewwuR0/f&#10;k5eg5FZaKzRvduL71u6pdArk9jtUbg4KexOmglLsr+0bJohOoEOVGcEAIMpU6FkuWtvncgzy4QMI&#10;jOalKesMu27Z0UVuFDJwaxl7kdiOlnlROe6Bae/UdTxHknuWMq4fhu2aNfNX3m8CwBqnMGpN+yoX&#10;xTbkJLNEC+Ww9mICpdCY2gPpwoFmOAPwbAjQax55D8qHNDH7/lKw79eU8b7PzM28dtN6MiigoDnZ&#10;L7x6/YpDUKYnzmc/uqdlVWeWrDwaMykuS3S390OszIHsuXbLDHBwUN9qEIf9H/UNQKZ3b97Q/gM1&#10;EBQ3hYG43lYLBFE44IBPb01PMEnKG9bxGPygaa0d7CMmjJ/TFGhUamhVWPZYFiGzl5NkXV69Dl0y&#10;E7unN17r33GaO4NKWtVSNCefOVimzPUPQDn4963vHsKf/vmfQ7eCn268j6iNkGqPMINOLHnA/wDH&#10;kF5bOnkX++BlrC3Q7L55/4ENOGouMvm9btcbAQ+4jmBL4c/7RywTMtOWkq9RxjgIRKXEOIg9hbOb&#10;6Zlm9zLcg75Vtc9r2Xls91gpWxaW/NJ+AaQJNIH4OQ726vDHf/5D+J/+h/8+fq534fz6Lnz16tTJ&#10;vhrQTWMj+ulyyV4B9wj3dQU/tKKg917pe7RDX8GOjLvbe7H4AArCYy843KfrBZ6DSXe3XMdebRIu&#10;71qCvFP2El3Yn0/tIatwpsoWCmDwbFolKD9/dsK6/PZ+yWGqAl7G8NnTQ/4MbXtom9OHJyeHDBvs&#10;2oGDlU+3KzFjpFFn3cgEYVgyOcyktk8mpciP7BrSOSkP6cFyVX3/ioMx1TLwBQR55fL6lgmfOItv&#10;7tRzou9tLTNfQlLrumFw2EQa/hROFu8MEHLI6gGPGIjyrP7pT3/Cew4GFvonSHbhUdfbLoUpuQ6O&#10;O4y95R/+8IfY453GXvSezT2AFnx3+jNjb6TdjlQWCMWE4ur25i7+3u8pS4aCDuErFe+/vMsHWxRJ&#10;kt/m6Rn+Ny1YcC9xv2L/C79MfHnsYajNoRbCml/syDv56uqK9faTp88Z3IJrjoCRmiCigHM8V+jN&#10;EyOppeeqipxp3TiMS2cXBwBhe64E7yFzKktWTMeFt6HIIysO5S8uLvS+ce/DNUL/SkY+WbgdBwiJ&#10;DJQGWoUZfQMDDGasn2g9UFS2jdlI/TeBgmxGti5qaNToAFURXATGxKtXr/nzP//Fzwnkog/G79Gz&#10;Lv73Fy+esx/DM0i/z7pxEM1Ihi6k2j2DYebsYabTOdlosBtS4vHaNg1LgsCQJINcAUAIvn36885A&#10;qvZUhqmsREZqeZ8nYkzaCmTTrkjKwf3AGjmI66w37tB4r8d+iOuBHlH9l+r8n//sZ+Edgl8AguGc&#10;WMwJBKM/w88h1RrqzGA/02TXkNQVHCqgJ/WghKoS+vfLsgcyYNTMnX0ysU7Qb3cOBQPOguu6un3g&#10;2gehBfjJ+dlHkomOjg/Dk9gfoy8EEYIhiPFaQHp8+3CnXAduAFU4PDnm552hJoq9GYI5SuBBwfJp&#10;Bq9UYY5awkz8Ltbs67j/XQ/r8FBbOYFAHkuT2Q+DyOAaZrCvN6+D+4eklC0lmyHGwMEpE3gnVJXi&#10;Wu7tzuNz1nCvTWxY/C6Y1SVryY4ELpDdZHVXZhAf/UbhlGTiEFYoJYxrTAotmCxeXrfUt2BCOZ82&#10;StVEOiymt/Eigx6MBQiT1rZtcoG6s5gRnUVIhdJlJrwA0FDjxdEoCywoSR0HdRqHBBpmRqQPNeUC&#10;bbsM6wclBCEBGBTYyYEO8KOTU5pCAoybNDIilEypyBdE4Vlq6vYPdsLN1Z0M+ONFgDYdbDD4Yxyf&#10;nNC/ac0NqmSBdnV9SbALtH/5wXThJv45Jjx4PaQU4eKi0YeUcsWQB/sboVGFP16p67baiOlV2uNn&#10;Nt+V5CL+X/ewoYR3Se+CVokv2HC9+QEcffvuNrx6fhA3jdfxwTuKi/aIRRD8F1QcSTZWxU0iTEZe&#10;X9C2AfYBDAGlX0zJ0cUAGsJp2F/s28h0zWLtHqlU8bDDpkPPCh4+Na8BPQAbJfZM7TGIB1asrm1j&#10;Ck8UUIfltyPGzlBKWoMNGjp/gKoAyu7uu3B3cx8e7pQQxckNfPMG6c/rCqlEC95PML3AAnvx8nPJ&#10;xigDnRJIxrWfNvATWTFhDUWY6NGx0esLfoc9AkgD5cags3/6dEYAA4BxMVYEW8SGlIR5LHQo0GOg&#10;lTdHR+nHLZsFAMd7DtCYcZNuef0AvMDLDtNDNBNYQ4wSx0SPUwTJPodu5D0H645SdcgjRxd9DKkR&#10;UIS/MXnB5oG1intwfXtFZiBa3ZlTsJOZLMBCeFQQNCnqnLqDA43mrjhcp0q9hoS3npaU3jC4Itgc&#10;HhthH/KhnIMIuj57ahUG5dGX0l8hbvbwt2smMzUCAwylj3i4rWHCPNch0li6h0aEYQP2yWBaXifQ&#10;4SEWM6dxs9vffcviD5vu7XKtePL4fvCrfPn8CT39ejZaDSUW8kqKz0/Z8Dld0i9x5dCK+DmR7NQI&#10;DKXPDj2c1NT2TNvd0BunjvcOawhGyfjMKCAmlqziLxgWYx9BMVD28ipBkwQwkDKSospyQSSi7e0f&#10;hmJfgAQ29X614WuuVncC24aWgDEOfjx3AISwVuhtAz+N+PvwppnZn5Ty3GG0LLiy50fNZ4GhP82E&#10;35VAm/26cB+wljjpGRW2MjrdmeBvoyCCoi7MClKCtooMJd8VvYYmzbQ0i3Z4ZHRfOOW8tO+gmp3R&#10;QBgAXxRBBMGdUIbPBYa32MVFTq7mZKpu8jSqY4BN5US00ewUFWwpFXErp3wkwS0EmmHP2/Tmm4wq&#10;sPCvndOyWGg6wcBCnPhjCsNInj+DDNMkNTIjDftp4cCIISQJpIGIkm4Z8d4K7JDXXfB1GrOvHXuB&#10;crTtQLBVhLztcM4S8DQgRKAGAHXY+qmkpN+NmUpMMC0y7VBSJTLmdciz0E8ABYphe2uRbVSK9QZf&#10;k+RTR4PlwgDe6AliknMSzLPEtxzFzJGJ4Y+SQnGmDmaQlZYthB8Jposs+9a1zNCVwcVgKVViZyaw&#10;pxCoMiSvX8upg/z3Msjmdc7PWlVZi5s8Dh/74yUZZJ9Cn/4MYKrMKnv0H7eJtaPZhYX8XfA9Nut1&#10;lsWyuRjFfujGdF/1HUpL0hNwOJopzXfAnmx26WjSaJKNJHCWcHap0DT6sPWdpZmVwWg1pTgTggNn&#10;8LxiXaLBaGZb9CqBRykhNQNaWKO1Ez7tEZiA1yydriVZk0dbxSCFgaB9nxmso1NyoZZgAIflmtlw&#10;azAjvKpz6nSSF5c5+Vk+ddyXglIFeRiQyVUrpbsozQ4L3it6TvrJaDITWaB3Hf7Sv4rwY5BvC/QF&#10;+os2Q3BCpSxeoBDBOZTCKtKg6TElcHSyrv6ZwD01GYVrEA1Fau6jaS2la4ImDSx21K9V3OMB7F+z&#10;2K8JoqAOurq6ILCBpvnuQT5PowHhEHTOL21U3g0Kwfh4fh6+eP0llzfCDJj4R+lZwZoTBuR4oqvB&#10;CdG+FoPZA71rhyQhApizXCnoKmfpFIUVC12YFKrVURe1/Y3ABAwxSu17E3pta6A/sQ81mn0AcmEd&#10;zzn0GU4eBNsKoNDB3iEbfwzH0Fz29AefhHms3ZCq/POf/Tw8xFrkH/7xH8I3X3/FvmPsNTgje22p&#10;8A6AcpD7EoQrBGZDxtYfHZLJL1XEVmY/cuB3T+uYrhSQu0aDVlM3FJ/PFZ9R3DOsYezNS4Yclhyu&#10;4zrj+6IRVTBIT6ZbM6nCL372k/Bf/o//PZyf38Q+ZM7vV3gtkEHSCaDa252q/mbYRM+/WT89xPp1&#10;ISslhqEs2zyEuX9YK/Btd8bQjXXQsDVZYWCvmNf2IeOaFvhWWzqLPWGFJN3YP15dr+hrd7Q3JUD2&#10;9v1HgpXYs87uFS5Itc5awA+AxcO9OeWYCHTEsw4FE/c0+v4N3F96+0xSWbLpzLwSexdrXvVRkUFl&#10;nIckeIj+pyY3vvY9QOV4Pm+cSAqJO7b9DxfX3L8WU4XPwJOv9FkLZiHYfvA43DAkR0NYu5ZKHu39&#10;sSi2adSdPXAB8nz89IlEFg6q4/3/59/9U/ibf/vX7LOfHJ+EHdSd00YD6J1F+Ff/6l+Hh3uBW+ih&#10;AMKQpBHrKcg6V6v4/ssHgsrv3r3jXgOwYD5XCCaGux8/njHYzhRvsY56AXDo4xU+NjohtKdyg9cA&#10;4B6ScRsBf3Wsw+EViJRUADF4NhaLz7j/IrgIclIy3siOlGUAajo8K/jO9/E18N3wjGEna2yBwTOi&#10;tAPxoD51e2aD9SEyEFjMqGcwiAfAh4E/bLcAhAJMo9yaHodzqzQK73HyHaf/M8/cIp+5dTlRYOis&#10;3jLY42fYnxzyrFeoxKC+KX431Orss+KzD3l+YmVjTzqNnwV90Mf3H+RxvjOnMuj4+Em8lgexPz5X&#10;3cWwCAWsUOk1nTjEruLeTmIAkqjvLknSuXu45bpOQ1TZ6Gjgen5+zR6SvuAl+ptD4gsjveV7/jMx&#10;8cmwp+S1lL9tJcUJ6uuv4v53dXHJWgNWQmCHUqHpmgJ7B6zafvdPv9F+TEsnBRvyDB9kJUEVDL4H&#10;QW/ZCaUaSWzJ3ueulEL0mK8nPOcIiteSRZM5SCu2ku+LvhZ1WQvrsPh6T54cY2IQ1/YH1gyzxZy2&#10;XVjHd/F5IFO0GJSCvLsTxriPznZ3+bxiX989PAjrXvUwko2PF3uhu7rhd8VZxUF8fKfp49i4UTJc&#10;sk5DSmYfaR/DkMleNQYJIrE/ps1M4XrJwzLs0em8HJIuYxQug7AV3FdgFfMZ1uckniMdyy7s/3V1&#10;xLX4Ju6lGFCgD8MLzediRGPPS2G0YhVuiElkNQ72SZKDXG9jOIImLBmcMtYd0uDaibi4OROBKRXB&#10;qyn9uzBBDPYXqGnWuqFMdk5zZOmvN+2S/nsIpuCD54vEREt8I3tCg2lFOi0KkbiAEPncsGndiV9q&#10;Lq+s+welKA42Qe9GFnHyp5Lx7sH+LuWq8C75GBtv3IT7za1YXfHP9wjULcPOZEcGwPFqvXn7Q3j+&#10;9EncJHflFdBpc5kVEwZrYMMEc/GQv/tgtFRhBWzIMSmK71d6IUtD7QTCUowxLHZcn8FRzThUAIqp&#10;rRKlGQsJwOO/+zdfhs8++yIWIgekbwIoAWDVYyJvaRIKK7DXiOqH4DRd+QegwZaWW+braOgx9VvG&#10;j3V1eSGKM1gtY5KeCQSDcfakmvD+coJZVm7uJINBYi7kIShqsLHjIeOEdCYGoTwgWj5YmL7gb4RJ&#10;QHd/cXEebq6uOIXCXwC08NAgRbexRxKmQXF5c2MDI+vkdF+NGDasQgml13GTZ7JSK3N5SFdx9DZF&#10;7cCIkoAm8BduFJaFQ5ZbPPLKYlAKC442yyYnlSQ3KBQlIW5Z5GFKAyYnpxPlmCfWKX4dxf09vQfF&#10;WgTogSISazVJ0QEIQfKLTX6zFrh5evxUmzGKvLNPYonSTHakZBKTNdyrl/ufE3AlMwGylMnUrDQ3&#10;RX1ad0oSy8mgkDY3AFzEzJlOEdwgKSZ9YnZ2+d0hARpjMXodN3sEr9BotZPXCeXPPAxjobaUFADN&#10;1T2Ls4bgN6To9WRm5uGG7Mu5g1HSdGm9ueemCY+LsTATxiACmG5oWia1DL/TIYemuLdkGb6Nnz17&#10;Fs5iQ3II0DV+pzkp3fIjoFl2CJRPfVx/4iRuNhMgCx/Ovkcc/U3YPzzm6+KZOjjwmoPUA+DgtdKp&#10;JHER2AMQcEG5dZX3QvqDdpLNx5KBUuJyzwEs8BCNe83FZc99D/sDrql+f85r1VDiq80fTEysmc5A&#10;Zh/3iLu7JRkv+OxgK0yYIjvIAy++HsC6HXgCYars5OH5TMWaTIiV4ty3kJPE4mgnhZVUBigEgmxa&#10;eU+Q8TOmNNa4B03kMwVAmgBnLZkFngk8B1h42F+x32DCNoHHB/Zh0PbB2gQzNbUTmbGi4iE4cCAB&#10;dGSd2WNEskmFHfQeAKSAisdBAKUSDoIVrRngVpIwS215dvjEJjsm9LlZHrdxutrf7FnDPx8cFOEg&#10;qVTIPMJ43CYFNqXjn7n+yfR5VGofgwUs2RyG3ByXZpyl0Awy6IaUKN1nVloCMAh6oeBoJLunXyT8&#10;cCCRLrZwxEBpzNqJ0IHPEqbAHEjVTkkbxRaUv9SYTZMzkJRknX+GcFQGLADsMDgkTeNDkiQXmQmW&#10;QJwk2B2GHwNp2Rs4+crkCzv+yE8v+QeSPesmQLJaAWNDStMM2/TX5B9Y/AimES1OxdY2qCSl/1Y+&#10;owV4PTLqyyDkFkzNno1bOmIG/UaHUSQPOTCjx14eQwInSwc72Y/vUXOYgaCxyIEx9Jcq5YE12Dsr&#10;fw6nu1GawedIqX4poCJ99OTXhkFNSpcGC7ayZGo0IyXRy5LsdUwpwIVpQYNknGJYW75tAJoT6rF0&#10;gNGa+0r2ySWYJPA1hcmIgSs2bgLBBdxjzVQOEhnN4B1zqnYCkwkG8NoEs3pre1/KRxfvt0Gd5kEV&#10;mh1ZSLT2gBz/crCv+DHjNDVQwabnCiWwlDz++8nJCRkeOOenCWyvvVflfW/I5n9lmXaTISdgkwVd&#10;miVAdu7I0AImMRpwh2qAQx/K3BTQ1YLlEs8NKFHwd5LXQ4VDAC7uHTsz+zdSPi/Z1vMXzwkWPIm1&#10;2v6R6l2w/QWeyAydPknTSWabdmaTjGGbhBwcEkMGdNy/CYDXjQbu6f64UUTtyzT6DgDDXB5eGFyV&#10;jZhZTqCHT/F1PGPaVc/6lxL/UqFpVbwebFFig4gYsWnc7wAO8KyNzzOtTUoWgmx2cR7/8O4tgZtf&#10;/PwXBGYxNAEYiPvFe70Z7cE8coBOWTj9cHv+PBk1sIeBagSSzX7pQZV8vYJ9OfmM1ToDRjO9YAOD&#10;KrVjmJbIAoUHWHuxxriI9TIA1S++/DzcIa13Pgv/z//5X8NNrNnRnE5npT3YYCZfhNt4TaYzrc39&#10;XYEHwf0V/fvcX4GJR/uhVcekXdyzOYb+m5Z9DEA1DFLPrldkah3t47PcU5738fKBXnzJ+w9MP7Dd&#10;UAPjmiLQ48nJbqzLV6x3nxxM+XrvMaycNlYjLHk98P54xiE1fojvfXnTxe8Iie+Gtd/tfewf17qO&#10;q1b7nfyu4hpeCESpKyfQd7rGQBdK2zAM9gjtXf/Ca29Ie2Avr14ORkbdk7Obm63ELv7+DTzee3nW&#10;ce/rBIitLeFNAywMC6RkENNvez5IhxIMjLb2yvvw7l2sQQ+pJkPd/fU33/AZBIsPlgZPya6t6UOt&#10;gdBAcgGIFj3l43rm0bvBigWAEgMsUIvvF+xtcS5XBJxv9XONgFXU4gAYk12IVBhiVs3sURjs8Yra&#10;Hv07FCZU/0wFHmOg3UwVSENvfoZI7hAEg48ge1kG1M0V2hgETGL9FfA6Q0CNWZCoR3T2cae3pUXc&#10;m1dt9rJFz4P6q12qJgVbGQAY9u3LmztiET/95qfhu++/UwgH5YuUJvD3gQmQoeXztaikZBG7X8Fw&#10;Ddh4sN+C5VMlJmjDAXjDgYK83Uv5rMdrCPufxd4ulVoMiBw2ebCJevP6IlBCfHS4z97kbrkJp6en&#10;BAgvYt8L8gdZvLEmgIIQgD7SpRf7R5YXV7zOSroGGeiOlj7X15fssS4vPoXrqwve+4Jqpo2UUUNL&#10;Yg4BYTKH2/gMdyTQ4PvJJk3MOqqNiOVMxJTF+y92Mrv66ZNTqs9YL9h65OzDe1mVzSb8PezdIMqg&#10;h8H3YchWP+QzDANFemPbbxqo2LAKBqVU+86wbjlckQIG6wb3dkGCjp1W+pE+9bR+gHIrvscFVUgz&#10;7XEIoEGvFl9z1yoq3OsWoUiLOUHa5b2s4Hb29uJ+14T5/l64v7nlsOpwvhsuvn0b9tDzA08I8hjG&#10;0ITlB559nCNlsNc0lE2BfRJ9+r3GkocuAzNGsfgG7z+8jr2YjSQQgCxRlPJjB0ZRF67Zkh0KzriB&#10;uAQHyLUGfhX8UONe/Ob9Wbi6WYbp/dq1ugL1BgdNbkw8kYWUQmBkWlaIxIQaaB3vz2IxEQjnaRBo&#10;g7vxBi9mDQthFAwbyFLXSIKKmzzlVfEi4cPFjYDmoUNPHwTcbHheYOFSH43JW6fkFNF65dMR7Lmw&#10;Fy98wRSjB25KoK7iQUd67Tz+GWUBbAq7sH9wGD7FzQyLgf5uo2Rjkx1tUAwJiYXO23fv+cWh516x&#10;sT/gBoS7x4nSoaigCN6AWetpXOjJg2/m5MkU+4cJHgodFBDwOMBnx8MDL7vr+CCTJrvp+XCt3bim&#10;uG78c+14+HFQww0G26SWPyHjxT2NB+iAgA+wtzbr+P2QcAS/ACwmJM4iYXitNCMZHy+N+seiJ77v&#10;ykEYePDwWfb25krkBcU+bEwx7fnzi8WMkh+AXthtSPHF9RlFob65uuFUlhPk9Yryxs4sIoAfvJ6Y&#10;AoSS4AdSrphUaj80sKmOmID2EN6++YGFTmlZbQtQdygosyTDiFO8VibMlont7x0QGALIc3D0RAyg&#10;ToyfN+/e0OsABqdkS9HIubJ01JOSQT5dSp8M/O9g+bUMH5gQEMXBWxQTFQZVwc0QINDF+RWvAVhr&#10;CDGgBDa+PpJW224VD687vi4Ye2C5kakJdiNki/G6Y9OqmWi7oc8c6MT3tw98fWyQuBZPTp/y83LK&#10;bo8XpFhRqx8GhSdMa3kacMMuSa+nt1qhpLlxFMiLiQT+WmHLwmbUapoH9h3u1fJh47TWlt6LkC4D&#10;HMLGifVyHe81DnLJYyu1wIWCP+h7Uc0oRZVEo5I8BvNqFCNjG9/niM88PiNlzs2CngQAZDF1o3w5&#10;rl0ac1eST6JBxIGKNaYNteeU5urmgXsBijs889j8VvjO8XeRFv3qxWcEzAqzbwHY41ns4/sgJQoA&#10;PBgJKLJwvXaxwT/c80ABVTylvgLEQvGI/SjRZiizODogMxMFP5pWALQPZGQechJLrzNMSONr3lzL&#10;TBqy873YHOH7YpqJ/Q2g+OX1VTzwn/IeCEjAJGxGkJ62A3H9bVbboh9eJ7Xp8zjcsI5ub+95n2Ue&#10;LYo4nkEZnssXBvcNzy6lasHPkFPVaobrtPEzyP5g1a65ziBPYPJ2OZLRhyIC74lnYrCp7OCJlhJl&#10;HZI0neZmFxJ/BgU4+auq1FDPF7tqDszwKFxsD/XoYU/87K3YSNOUHA7GEZMfpywksWfi/jdkKZE6&#10;IpimLLJvWyowxKkr1QgYNGKzHOpEQZYR/ETT8+RrSrPbocugjjANAzQs5Nia8fkLBubkYVdtAwg8&#10;qcalkn1XYQB/SmnXYJNeBj9kJlehQtiAT+gHJ/v2Du2I78riSD4urSXzLNJ6+43aByezvDDh3kiy&#10;w0Kh0USPa8useuy5ccXmz1EawCPoSMZmyIDZFukQQLsxK7K32XZqakICt1ylFTYfLv8s0ODHgNZA&#10;M2J+6jK9j9NCbaaTpMllTskI8mMZtp99Mpb2RAmcWifmo2wESk5ZuXbsebcFfws2b4kQOdqQPXng&#10;ZWCyqMKP4V2BHyq0HuWzYtJv+TUGRVzfDnPpQ5/lHYV+m80kmUQuwpSkXGT/vgTsK8yBy1ffc5AU&#10;pQyakab7JfmuU58HB+DYS24wANPb3w5Modpgr4Dl0b5kQ/6OlWew47D1YiRzNUuhRxeTFQMBNjRr&#10;7wiIyA8sBYb04s0WDvlgUqfYMMkvFu9Ppi8GTGToQHqv5PAiAZW9pF2lw7/SfWLrVisIiPJgyyc1&#10;KEik1NJ1SZKRFQZ2/wV/jdvU7h//Z60tNByNPZkog0IAhP3dggHNIa7VkgnhAnR1qxWsQCTb4GZp&#10;RiVeE4wWnpft+CNvxSr5O5Wla8qSg3cFF6hm0DNUMFiA9Y0TmzmAqEqCOscnkg6hEUXtiBoPKY27&#10;iyl9wRC8hu/AoCqce8OQn2v5R5oRmgJ0KjE3cC6gCV+v1HyUhVQ4eajga0ePZARoYcDqBnTwYKI0&#10;u69q4t56e0OQ4fzTBa/nkumkktqhJrj5cKa6HZ7UcZEhYA++R/C7gn9fLJ4JbhXxPJ3sHob/8l//&#10;L+79qPlHsCPtYUrSQCGWUbdW/cggDjAqMLCb7pGxVFr6yAHRKF86pCfyPCwVuoTBZ4c6pWnoMwYp&#10;Gfqbg8Uegdr5XGc92YDxu3/77bdUHnzzs5/GffyejKn//J//13CAwKr4XgfHx+HbDx8Ewsc19vxo&#10;xln9s9O9cHX5oH2v0GdZ3q4NrIthiHMVzxBeZw3vtvTZ44e/uZdaA2tlN17T05OD2FRehafHB+Ht&#10;x8swn1ZsWHufCwrtiHUOwzFkEwFQ4+r2e/YHRdGwYUYdRPVTpd/H83pkQBLPyP1DF14/E+sG+8rZ&#10;5TI8OZzTcmhji4CWqoKGfmjoA8SULRgmgs+RbMkElI85lKBIsvJHgyUM4itfH7KgbQqJHWsZ94d9&#10;WFLRJzdQpTOhZBHD+jYcHu+Fa3hBYwhJP9meAwUq3hzKJVaaGJBWcLuOir1Ws0NFQ1lsws9+8gvW&#10;yK9fvwr7R/tcMwBD0S+//uJ1OItrGTUR9pKzD+8kRby9DV9//SXPcAYxxN7g8vwiLIeRPRR61c62&#10;Lvj+p6dP4po4pxUTSCroySgZRkhkKxbSZn1HGwewJadWZNzQF/swq3twRuAe4oFFLY3PfXcn4C7M&#10;VIcexL0OYCM+L/qahv6A8rzEdb+N/beGmiPrIZyBqHnxPAy+V4OtHfAZ75lWXdGfkiDp6TGZiBeX&#10;l/JlR50aa4cP79+Hly8/D9//8B37BpxBqM9pe+KBcvIXTHVGCooK9KkGkyv2QbA1mk35fO/O9kl8&#10;ePn6CxJVEISI15k5AKhx+Abq2LZTKv3djVihkJJ+/923sX/Yd4ASrud9ePrsRD6PHNrIgxRAHK2P&#10;Yh+2E1RjA6DCe9LrDiw1JNTGfQ8J3Li/UDQCYIPUvCyVMs06IN7P+3EZDoiVoKaPzwlsefqKgxzs&#10;sTgPwYjD7xeViBxdp5oh5EDIkmcBCD9QDNFvu1G9DLAW7E4O0saNbNbWCqpMoXxk+Y+jg4AKBchA&#10;hQYm8biS2sUBiuzX+sHMt1L9Fvu9jd+z8DXoCSSzTo9163S+G/bjXgDcA0DoXrwuQ7wOb777Lnz4&#10;eB5Ojg7D0d4B1/uqlXdkDdXmzVX4PN5T9KEX8Qx5OtsNm4uHsICdViefYZ5ntmPB3oJ+Ec8L1v+a&#10;Q7ZaORWTkn6MSW2U7F1kp9LwXmKPHWhR1duzXwBioFIn3uudGRl37SAcpxxVv8JiDKUJPeDhtT6Z&#10;c3+YTRUI9eLZs3j+fB9u79ckb80cPks/8rHP+57CI1upGTzQ5VCyFhu6+ux4/it6MizBaitp0nq4&#10;B8P/BfBS0gyX9DEr6Lk3+kYA8MEUEQsJRQMkU1OywkpTOjf5YVcwx2i/BSG4PUEcJSot40KGIXG8&#10;JGS0AIBi0wUaPllRMqUly61TmhSnw9azX5yf8wKAFn53f8MiCr4mFQCzakKqL4oDgBxga0388MoD&#10;r6Q3HB4sAHqVPyBuPAojGFKStumEMZy08Hz7dP6JRWhTTSl9wGa8S8+DwiaKmtyRQTGFL5A8fTpT&#10;pcGKm08mAsfixqnJSEm0nh4F8btefDqT0S991eRpggkOpGe40QQWmWxX0y8MHgYoWGSIr8ABMBKx&#10;SFv6CsqHD94LeD+wdJDcdnt3Fd6+fcOUH1B637/9gRs/DhdQarHYoJfH95vaPw4y3tVSxrl4iFHo&#10;AuBFg4wJCaZM8C6kl95qoNRzUkvuUmh8TcZjw4YzcNOcEMAqwvkFUsmOWSjD6B+F/5+++xPlJpBc&#10;Quaqxn7gfeI1K6Rrx1aCawGPgTk8EbAO4CkxnRP0pbcDQOz4vZBuChDk3Yf3BO6wAk9OnxIoAuBM&#10;P4t4bbGJdPQcfCCQh414vWm9cSrUI1juDHCGjLCJfLAmRt4xvcN6fvHihaSs8fVwH/aPjtgYrRzc&#10;QaNmyINJVS+5dpf3a66ny3hdwHTE84HvB/lFR481+xjBNJVBDyqosU4uLj7G3/tIvyYmM8MEu5Jv&#10;38Z+N8MoOdvd7QOnUW/evKEkoLCnFT4/n8f4XRdO28KmCHkC2G0Npct7OTgEj8DF5XUsntQMYuMU&#10;E0nsxN60dnoNxJt/c3tnPzFPgmzc25TyD0WxgQYe00rdy6kke8kXqlCSLK43DkeAlck7iMxNSGfi&#10;M4v1DH/CKj6zD5BP0yfI/ghIvFqulNQV3x+fD98LE9Xa5u5MjSxk/J2SxihTbcR0wP1VeEhtQM3e&#10;Um64JwzaaO2BVGW6NcpTgIy8h2bpYt9jcwyWTC9/zol98WjIykKi5/XFPSgMWsCTBFR5nAALMi13&#10;7CNUmv0phhc940p5x/VOx0XgUHBy7JQelCMnxfJMGwmaF8OQ2Vy9mZj0CeoEkslLSwxmrB9O+Ioi&#10;Jw4P9lEFSxTenJUDcsjcQZEJ8Bxef7jeAEtLDTCwZkuyJJUcOXIv7uwDVWaC2OA0aQEKpRMTVZjT&#10;W7ASwCHfN8tJxj7LRovBSexxb0IRkliAwUEtKKBG+3+V9hDkPRoGp2RtWUmDD3V6UNqgn+miCWAk&#10;46rIwQhMeavkb0JQkUEchX9/a18h1leZU2sBapCJaZkTpZZ1Y2ai2FgY8IxFSvCtsxE+poopZIKc&#10;U/hNdfYGw7qFbHg0MEPZam3pdOFU3kfJomOSfSbgeZtcjAZTXlySPTFUxNdSgFehibxB3aHYBnvQ&#10;s8QAXgq60P+rQhJCM4xnGLYeYilxN3mmFaXXhkMGLBHlWiCL0ywrv/6QEoczDzAYnNd6SUEkidGH&#10;PYdgIoN7zNwvxPasU3LhUHitpj+T1K3ymsF+UyTmaWKzJoDaAG1phuvgT5u8CauiNAgxZm/CwamX&#10;lO9YTg+mK5oOsqgq+eyIVas9EN+tomeziu3S9gdSKoj5TFbSoHUC9hYTB6smxYpoTzFIPKmrrR9m&#10;ZnhWfqbEwu9sJA0pMNYyGERgWjAQyz5uDPLoNcSgsXlVOx124H4JiWCZANNe02wm/dqXij54CHfb&#10;OfyLcL7/9L/8ncKtDOKk8w9/p/VU12KD4yItYrPx+auX8j1iIJoAv9rPY/Lf3PpXFmZojjlFO1ml&#10;ZHtZS6zTGoW0EM8QAGRK82J9hUYbe/WH9+947YZuTZBuFs+i48Nd+/PN6Nd2EGtIDC5RM8O3DPYk&#10;n332gtYUZFBiKIC9BA1dJ5kf5fOFpNs9Aa5J9vEcDBRr6N2yLpD8VWBkAks5BKnLLYu4V1gXpWBg&#10;xtUa1HJgW24l+2STgEleaQh29u5tuInN/+3VNdcPXgNKlw5ABFht1xf8c6wRqElQd8imZh1+84dv&#10;wxDXDJiMsMz56quv6ZV1Eet41P6l/S9FdJW3NpI9sfeyCe7kScehHogDgwB+NDsYbDIcqheZAbKu&#10;ZiqF0+hrgz3h+vom7B3ux/q843UGq+nLr74hm+sm9hC//d0/kUTw6sWz0D7c0ZsQFkQzyMUreKhP&#10;JVnebbyf9qx7Sw8V7h9kIbRad2F3p2HIBiRfG/tGgTlChrYX2Mvn+1y/D6uO/QWenev7h0dMPknh&#10;Ie/F2YdnDG9GgkI8i69ir1DXGmIc7M4oMUw9ySr+7PVtqyZ3hhTN2AzHzwsSCWr2m4e4TjdDmKG+&#10;RG9HzzWx1Fv6ri84SAdgCNUGakQxo7eDKQ4mx8GD6jQIKLe+rw5iAGC56jWA4DA6gfjxuyMNszN7&#10;Wd57CgGg3QsZwRz7hTX2qWG04X74UcJ79nf1+Vf5zL+6uiFpAvd+uiProNLqJvSgWP8kSRQVr11N&#10;FeuaPRHB8PicvX37lvUr1tebd+95vuzO5PcMggLWpSS+awU+xt+HPyBqusGMZnxX1G7qmZw839SS&#10;MbYCoFBjIXUaUnnUEkzMHmQPwhABsrAUHIE9v6rKTDTHXghbLgw+6LVH9qOCwnCmc2jpARN6p9X6&#10;IXz48IbMLMjXgQXg8yL9HPEs2ACRBtsXHf0c1ROI0Q21zOnJUwJRwbUXvWUrn40gIzlZlcEl9HOd&#10;hhoedROFTkxY90vyDSXNLvoCJA6XNftU1vAIo4O0FEN4DNTium3mE9lNMLhqpLfmEL/v+cezcBx7&#10;xoC1jyCFWoq/g8NdB5E18gREbe8z+ejwmD2+6oKO1wtKH+wLb7/7LhwcH8TnZRnOzy/CtJ6xh6e1&#10;D6TLkIbH/oxAvn0nVdcJa5kzHHBCBU7tEEbss2RsGpDHkSSvOoFudQ4Z3A5b6enH2mTwQLpgn0W5&#10;7qDwIoVkFfm8R10/OqSTVgblSNsjkFN4r7hvqw9dxOsOoBIT7tFnI+rLplLQxnRvJ+wfHoYJerD5&#10;VD7+SBaOax3gOJioR16z2AvxfAO8reNe1syVY4C1CeLXYexPy5tleIh9KcI5mq4gg5cVC0k/sbeN&#10;a0TWLurd2LcABA1tWNUD2deVz+1+kLy3G+WrS/DTQz8y/uOzA04PmIO7O1OqHBnA5jBcrKPetkdQ&#10;KJQkzMzYI+Li4nmT206vwEzYQ2D/raRGIl5UjFkxFLKbsXzIN50CR1ufP+z3eIHjTTk+gISzDJ8/&#10;X4SjA8kow7Dhhyx2FIRRJ3ogPiSSLAHi4UBGStDungMippyK4MP39qjAAmsaSTtwM5AyVHMR9QSk&#10;GjeU0rTPjParUUIBg0V24+Z7GNcyLYVcYKKQCHh3AAD6EBfAfGcSf/aBF2Y+1zTn/vKWX/b48IhJ&#10;uXiAocFn5HV8yAGQQDbACPHpPLMG8FAS1Fm3ZLHd3QqgVCrNnAfEAzedQPBFEtciq4EAMOD67MeH&#10;fmAU/USsuFEF+85UU00c/vKjCvEAvRZQEDcoeAwCDMHGjyRfpigtduVF4/em4boDI2DWShlNI4Bg&#10;zwEI9CLpZOiPwx3JxlhgD5QIKHiCZqPxmsDosuue80EnyDL0PBAAGuJwybIWLK74WvvzfRbeLRN1&#10;NwQQMcnEa6PoZcx63Wazc/iOkIlEGoKYfc9On/NnAV6A7p2CWDidjOsMRRK8GhAxThlJITAL+n4c&#10;kuMoADrUlWWtrUJIMGEs5AkAYOL6/l5N9AA/mBtNZCuZa+/Md+mxiAeOzfWgBhegprzFKkqSWQjC&#10;X9IFP9cqE1DnYS9uKKB+j24UacwKUNPFIK6nEqkk02FQDApWgDROssR9u727YcGAYv7Tp08Efujj&#10;hfVD4++Sh8mYPJTKilMwTtfier2Oxe/lm7fh/NNHAlE00MVEAH5uAE8dsIGDH8xcJW7dEyi7i0Um&#10;X3sMBEPx+5hIo8jH4SAvjhmvGdYDCoOJfeFSQMzlx3OxgVo3JqNMtQEK1fRoMIMH7IT4LB4dHRL4&#10;KewtBP/OxoEMWH9kslJmGg8JGNKuW26KShVFqAjYvR0p5wyliJ8HxUBKIQR7AWAkWaax6DnY173A&#10;FKlqNNUCQL2HA9vR5gBGweCdTSHX2eVgAYeH2HddbjQxYECaN1t/SzaxJmBm2zL05pqgKz5DSqoS&#10;SDhhcYspXOVEJbICfHjKdF5MF2z8BJZpFr4kaI2GBeAj9lNcpz3INmzADGPn4xMxlvHMz2wWnydR&#10;ZmG1XZ9lhoEsaoX20BvHfotDTrIWJIQiYnRzSj9SWxu0lvCN2bRdMg166PDgkZQxVFtPEQW5FGb2&#10;VtlDjAlmYPzF7zZd7Mrjg1x6MZcSqBCclIp9ZEzBDPSY7PizRWayQaLTZScuMMVQCJd9QaPc0QVY&#10;asjHfrAXWjBTYhQw5WctodLDkECwkfLC8pF/HBvcqs4yWwIO5ajiyN6A9JDsBbwEX/Mip9aOljUa&#10;UHKgUSjle9MnaaDoXzx/EmtWKbXBptU2860F1hjf4vvXjSV4NhlunQaHi1k6TKS0ZrLwdejMxkzM&#10;xsJBKMnHMPnTpaCL5NGX7A+UkNdxXx49ES7hmVKIObKlA0osUTk1l1aBNOfPeo+8z0rGOWZZVyi2&#10;IQJUEoTEzlSCYm8ASYBL8eiaq7AdHcoSUquUWIKKGLaEd9hKkJOHYvIIrLRv4Wdb+0GSJVttwTsU&#10;ZIlJKeBqzCmBxSPyYJKSbiUfdnpzIAlZW2CcjH12nGHIAprmUeEaBKS8jlgvmLmoNT76vkrZAVA9&#10;hfIEy62S5I3yXbJZ7R/ndVDZ4y0lUqf7LsBw+z1D8lK0xJtG3EVhf5+a57V8yGQATnCvlJH9sNo4&#10;bKiSHYT9aEYnYYI5iPfSEEisOcNLlssP/0IZb8FzJGTZcZ3DQ8CKgRIDzWTt8wDLSXu7gFWZwpdZ&#10;ap6uQZLMp9cax0dJ1SOjSLKkP+1vybdzyKB0yA06PLWub27pN1zEa3cKVv9EifRogsZ4HaqG5nOU&#10;z7G2wpPSxHpvMafFB61gJgJr6B8XazTUIRvblgCYmM4WBP5Zf9HeRYFDCp5wGJLZzLDOSGsmsbLw&#10;c43T4PEMoq4rkuWBBzP0AKa1T0dADyAYBuYygpfn9iaee3cM4VqF9ZXCAXbi3vf9mzfhxecv2cie&#10;vcfQ+ibcx7oGg9gKKfaxofzrX/5N+M1v/pEEhQ8f/rfw7/67fxuePn1GJg0ZiHWZEwwVaNUTrNE+&#10;3bMuLAtJzrCK4Uu963TUwc8QEpGh1FnFe8IwNqw79A+jBtsYit2DrQZ/8cP98O7dWwI+RWzqTo4O&#10;Yu30Mdx9vAtffPaSwMnRfsuAjtsHyeR35w1rLyom1gANxKL5cCa7lIdVT3CO7P9JRbD7PvZjANkA&#10;Vk0bqLIgqW3CyfFR+M3vfwhPTvbC+09XvJY3D7FPAZN2Z8r72BSS1vWVZOurtYY5B3s1P1O7Gggs&#10;0nsagXdQtqw2BAbxOeYz2fDUNo5HmjDSgvfj61/crCjbHelTGeuWTc+9hQFktjc6ONhlj9j1Ap0I&#10;GoXRbNDgBHqf2wDmMIgZihwCVuSEHbG6aW/E3rQ1KKRzkl7Qg4Y0dyupJ9a4n6PDizDoKIKT4nX2&#10;Fw4ZS/K9Mg0Z41/oEYLrJCzq69jXvX79Ol6rPQ2rwc6DPVX83n+M6wGPC3wfUQsTWKN/dKyN4z26&#10;h23TugufPX8WHmKdfHV5qXOilr/l/f2azy5UYV0PgHzJvuLmai1f3/jB69gLgzEkNciUA1UwV3Ff&#10;KKWHT3l/J9l+rBfJIKtkD3J9vdTzgLoJslPUoKupfW0FcIORjF6A9jvxdVGr4x6+++ENQUCw3548&#10;e0LCAuSpYGzexNr4+fMXfL4hq0Xf0cHqqFewWD2VvJa1yWZguBQsfL598134xV/9Ivz9//3fhDtg&#10;rw6qR0CGyOFuOHfh+Q5LnHpO8g+wB1pa/P+MvdeTZVl23rePuT5v+szKqmozfjCOoCYgDChSb3oX&#10;Qf1D87eIr6LEB0khRQgKUgyRCowYIISx7buqukx6e+0x2r9vrX1ulkIPPYhGd1dnXnPOPnuv9a3P&#10;9AH2tjUsoMfvTwci9rC+AP8AgA0sNM/X3INsWgZSfMdlEBmBYfjT4yMLkVrPjEmY25kaWzfz/Sst&#10;GGhrsq304Muraz3n9H+r+N3BX85PL1TLLR7udW7d31wrzGUUX58BBjY/9FEaICxa9cmsD0mVw1pp&#10;w3puVksNKgTYQ2woLV8AzKTVXj7UfaF2B1BDqTQXY6xU7SYf0fi6KCCTf7mY2NScrh6R1NVrk54H&#10;7LH/y8JiMDKcgB4nK7xuSUNuwvv6Wn/4p/YLs4uD3cc5hfKIPU9p2NOx1E1uLB6u725E+EJlyoNP&#10;Ii80iZt4TgAMF34mbcX7i+3NMjfG7eziMhxmw3D7+etQ3i/Cfn+sEKSUmDuI62sEAOzP7XpleQoa&#10;pHqIDCzztlnboE/3wIfX3ic07nEqZSfKwcYsBgiQog5gL2U9Wpib9RoiJQ2MWStLCgC/fBMAV4qJ&#10;bA4gkHC2tsZxH1/oTFLYK4D9OpMNV+6EkUScaB/NFBcitfTNfgHK4aDKw348NA73p+HpyYEkh3zp&#10;u5vYSFcm5xlNR9pIF/GCPX12LNBrrUVTyWcNlg41FTcX4IQDdNS3lF2a/t7YwiCk718azRtEWUmm&#10;pTW+u3tmSpgM5RsvBvt9e+BBlVOkd+uSGA592GcXl+c2JenlHe1XseqBlJxn8uzjcK4rK8KQC8Kq&#10;4yJyMVaLlcA4TbE9MW3tkrJGZvJrIcTJ1JLiZQ4A2RtqwyAdLPjUH+CRz0AIAJsYnx8Ee+iTe3v4&#10;bHrKf2MD5qFazpdaSD3SKOu1JMJcD8CYvd0dXUseJB7sZNitRSPaZtBUIjEbJJsOtUBJmG6FG9YO&#10;ZUK89ibHwDF57sTvD8gobb8OgGUH9AHiydid4i2+l6WVhg70ACgCOOOz3VzdWiPfsxRmCkdLXzWm&#10;Jw0wmzM+XzDUoAnDrptsUYzkFpwSD8Sl5BQ9GdW+ffPWQzIMmBMSH4uI3fi7SoNtPb2utSROa9Ay&#10;FRl5i5wUKfRK6xRQMuRmwiqGJyCZfAT6mgJRfEJVZgNjWs60DXbUXXzg3p2edU3+jsevUxxwiGuy&#10;S6FiSQF2TTGgXtVKsj48/sB/tzamLFPikUnCG3mnhXioPmgzx6S38kkKmwHSS9iCQzclVQpta6lT&#10;K5fJUDBhRP3yxQtJQwCCoNpPt/dVRCRWHM8U05fFynz5eGbWLuM9ODi0aPOd3fDk6Il+Bt+PoInO&#10;QgAx6/RJfG5aj3anwRn0d2TquzXJJGOVRCPeu/6wUYIyEvS6b6bBFC5IygDorbAYxH1lrKJuhtx3&#10;6Ul8pW1ay/naJuPOhHx6fBwu4ym6H58HNryt7S1vZA3UYD3kzmzq5+YzwX15iAfCx0ff0efmOd75&#10;8COtTcYXNNuAa6wN88AjlOgwvH73JpyfnathlgHvcqE1OJRXxlTPxOnpabhBbhQPcgN8Cpu0MoET&#10;g87AYfbG+8VMzxD74O7uvoqbgViKtTZ7ChYKocFwqwPU5dMT96f784twGJsd7hdN8OHRUOzD3Nk5&#10;aAUKDW7iczQ0Jo5N/MqNlMoldlbI2YQpOFNPKYhiMNeW1oXHooM7AEmNAzNl35g0TJDTtM8aevPB&#10;hA1tzCfbhxMJS5+FNLvGvUCdKaPU2+TjpuTJQkV97mmbAgQ65MPkbok1hVTSmE0bYKRtQxcckSSa&#10;ApDxY1HaWt+Yly4jsu/tbIXcDHPFRONarEz6ooIpyzsm2yYdl+agdMuHRx5+bebAY+FhC40GEeKo&#10;uaF3o3RcazxCkXcBKGl40Pi1TdemG7Jk+WMoLNRZ7b47PQMMC0tRlmG2mJcmaek8PGBgFuaHuq7M&#10;2oH7Zj6B5hcYXPLehqZLh7WUVwPjzY7D/EA1sms9iMSlg9YMOUPPPfUE6Hq6pRo292HL3LdNa82i&#10;G12+4Qy7onRJr4F5HRiTl84gdIpi0/i1e2ys5x5MCThNIydn+xmjL7PGpzYPz7p5PzVY4FH+/xff&#10;0DkT+v0JzhbNPZm37SzaEuBTuJxRPnxZ21lxJIC86YAgYzEYO2oDtCbwufbGMoXNiHkJG7Stu0el&#10;bk0qVaRE1cxYMJJJZnkHBHeemCHvXrNJeRxJreyy8cr9MHkdW7uWBJdSqjdyusyB68xTqvNO0iyv&#10;GRhqnqAtwLK1JEHWTN+lnV194aEtYlSznyKnWledfK9124l2HVSryTOtcPA/NzBwJXNrWAPfHuzb&#10;HvfC8f6WgYmN1SIWlBR07hwcHob9o/34PoXqUtgHsDX6vZGB0x7Qke7dY6l4ltBcP0MzZzu2biWQ&#10;ivXEODbfIAfZPfmwdWCbWqCX5QqPa1bxrJ7E+unprpv+T+UfSb0jBR7gJOFgg3GsxwBwLD15jKIi&#10;WLBPT4P5rbj3mb+X2Iucwwtr+Kc7O5JJAbbjgcd3BFzQ0AwLCRpe/85F2kO8Hqw9EMPUAku9toJr&#10;5JebS80g3734WzTlYgqihCGtdH8/3LEW4rX++Lvf1SAdthuZcNexoVvUFtRxG5s/atQnH34o5hnP&#10;2ir+zJ/9+Mfhqy8/U71N/UWgHiCS0hVdFsX3xUMYtgxgIfd5uZ552FWhdWdeij09twybAUm4BgzJ&#10;HyqTfDY+bC7zRqFTeZZ3aeDsbVsaUo9UTz59cqJGfjTpaVj5ku8424q15zsBO2cXd2r4ysL8ypFa&#10;K8juehFODre0Bu7uF9r3H+aAaZboCLmA5+b0dhHGfQsVAeybLe0ZOdybhrOzC7HrWAN725Nwex/v&#10;cXz//+wf/3n4D//xH8LuVl8sYAaQPSUf11ofrJ3ru4UGyJjMSxm2rEQMuX+wRF16HR5jmH+3D7X6&#10;Gs51PM1gumBbs1ziUTfQA/H2Zu6SMwuLYjC6t78dr8s0jCeVwtroRRQOkrVeR2yS3wUqtLWztoPL&#10;6NvkLhse5XnpjA/uSVe67ZLCe/3sSudunbxoWcvOAEp7sO3DoQP50gDGhsB27uzGGpX/9tOf/yzs&#10;HR5oT/yH3/8ujKdjWeGcnJyo9mN9i7hBbzBbdHZNPPdL+aRZ3zhfzrVGUR3h/waASI25XFk/gWXW&#10;UjVtq8GvwBkYtPQ8czt3qLtZ/1Vhvu7jwtQ61LQCBxbmd5a7py89LGuXfh5SCfeAHpI9oPZBnoUD&#10;ZQaUu9XKH373OzvTYF3Hz8p7v3rxSmvk/MzSwm8Z1F/05GV2p2e1lQw/NHYP2Ld7njmgQU6olbY9&#10;idcPkPxXf/Wr8Nvf/VbMvVTnFKUFGAYPwBSxh0HGYBK2Yl8Do4y+b3f/wNLbPakX8CwXi7nQ+w4n&#10;Y08lzwSQiZzCcwCBZb2UunB2vxTIl7lPp9QtfP/Y6+L1N497FwOHBbU2sm7SzuPn2t3aDtexB3lo&#10;3ft9VsU+91oDGRjN9GsiK7QreeLCmtSAPN7PLfnS2Vkvr3zIS5mBibAw1z6khoAgRl5l4TowfOXD&#10;OH9Qvbdc2uDGfJ5z/RxrMJO9WKY/T2z25dKA3/xRKBj7ec+9YWFFKrwUdVV8+CA68OTQr9Fnty7j&#10;laerg6YoAZfyxY/7bbx/D/P7+BmWWkP0QAp3zUzWq/cYjbVvoSSkF76/vg33t+aTj9zfQGyrG+jT&#10;1qyteO2mWS8szi/DGMwnXnfOj1Vj6ipZOmqQa3vlem1qJHc36VLHhX8McxuK54WH32UaUrOncUa5&#10;87OHkdlAFBJEP65V7lej89V6sH6+sVrJtVdXZqeSuZ+6MgUqV/eYh735slpieuuKFa4LNjvNcuX+&#10;5ksjTWT2rCuwqm8kNpHujnaGvybl9oNnx9KdV+uFUjIrhTlUkmqyqVsgRCvzVg5qwCTMM2WSTEKo&#10;gL1cprd1Zebo3IiBe1HlmVEsWRhsKEorhbYKItqYHA52mSW2NV1Tg3yNhr10pkmaLIICpxh4vtDZ&#10;6Tsh5clYuVTgQRH2Y5FglPCZFhCTPgA+vit08rwNXXw7N1ELPmRiJ6YmEVAAZiFNIk0rMdjyW3Mv&#10;lEZSnbKbkLNZsyES/DEaGYNQB0Qwf4+VTHqtwYOhc/buVItVARbjcQfoiGUj0HDiU9Fc15T/wc5D&#10;0spDLk15r++Te3sYARtA6R/i9wEUqCpLkEG2u1xYwmYyWRfVuDQD08alUPwP+QKLhHtWuikz90gH&#10;al3bQxUfAF5TxtAug+O7t61NAoj+zvwe4UeHvJrJX+HeQQLkSHWCHaU1M+mmZne3d+H07K2TGxoB&#10;I3hI7sZChWvLNMI+aibWFg+leRouDRCra08ZNR07wCKvwWYCo5M/M9Nx+94EJPA6AFYAwzZNr8Ob&#10;b15rEmWG4KU88Zh87McDAxCX4i0xdLgGHIQXFxcGJhUm5SFcQf4367WDHGutZwV5VFbI0zTc39/a&#10;NZHPyEDrgWl8kk7yO6UitQsVfwBOsOJ+F4uI38UD9qt4oPLMnTw5Ms9BJUCWFp4R10wpcLkWm1T0&#10;e5/SmEeFBTTAjlv5xB5GaWqU+dnpdFc/CyjGtZJp7NLMdwWM1xsgFZ8P1iD3f+FhFT2lCxszgWeD&#10;fYT7RvHDxNBMckv7XExcV3Ygl87ogsZNEc4epe3NpQzyA0NuXRlDjfukxNvWPBXEgAsmYS0yS+sD&#10;QJ65dwqfYygpbePyJCseGHxUa7vmxLLn3oSLhbe2dN2Fe/swPQPo56Bl7SLJoblVQ9AaG0XJxA4U&#10;cE+MeWOy6hFhRmXfjGtbM9w2n63c0ugcqBJY54BFJtnOapNE6tIGY0Zm5qdE4u5oKEYKF4E9Dslu&#10;6aEuCUtKwQeA/hvD/roz+00Jvx2U0jTdc8nfKSIT44nzIHemTdPZ2WYd2GWMmwTEtCpS+TuAC+wM&#10;gVGeRGzSsbJr4i1LwSb2hcvfkkluMv7PnVUnBoobSRvr2dLAKCwK99MzqU2ls0ceTitbK+YjVXb+&#10;g5lLQU1macnCkipnWcfcqeumY7MVyZfukX0cTWLQc1d1e20Cu9J2rEFBte5YdY/zJrqUWQ82aJP3&#10;XGZmwmJ1+S/U7u+Xd0mtJtXsBmae1NqBsl3wRpL4Fp3nbJsCNTxowkIbnBHJtLJtvODwa5M5o6rN&#10;OvBQoJMzlBo/u82nq+g8CCX3fC8YxWSSWRbe9xPsPJuyTfBGZsE+KS4kSZUfJ/X6wvaGLBkqJzn3&#10;ZrKq88kllCExCB+z/TaRtt1HTUEdWfp5M58LKftDcqPElNygbAaGZW0nicnzJMtoO1vD0Mm3i/ds&#10;AxOzMXOPvdaDtRqX6pmtgEudsw0ntvZnV897ZXI9zgkDzBMI2KaL59ercQnLxsIgcwVHanpzT1pN&#10;BtIpYdp+rvJr3nRNemLCWHr8SAV943u5seCzrg40Jl/o1mIlS4PWG80Nu0DssLX5FdbuQWrBOPHM&#10;2dr7VmDf3/zP/yruA3itDU3ySt2xsxX/eax7vrM97Xx9uXf4Xz179oFSYflKCeBMmKlA8DzbxL/4&#10;ppv5IrXnzBoG1WaS+NSW8FevxayQd5KnacLs4vpeIvOCgbEkEG8QG+HY/IyN4T6Z7KrBwQx+a7QT&#10;m6Ht+Nwi8ZqGcoAly1jnCYz/Ip7LfZ07tQBHk6XWLhmuVedxvq09iX2oOjDtaSYxMq/AVvcujaLT&#10;wJLrRM0j2ws1NSsbFjn4D6BMk2gyWWNXq/HBo1OelE24jbUE9frdzY3W660saO7CfbwWP/n5T+Wj&#10;vHf8RPLLN2en4bvf+4HObUzhL68vwj/6xc9Uz1Ov8Xsvvv46fPe737VzHvBQdUdlISC5JTzj20u/&#10;AkghtjssoIH5PXOG1h4Akfw8177G+TN5eS8M/NKzEZ9FwFL6lHfx8wH28N2Pj4/U4L/8+ktJNC/O&#10;zsIXX7wMF7cLNd7UP9uTvq7vdDKQv/HT413rD+L++er0QeDZ0c7I9/sg+SMDrUHP9vZEOIdtR03I&#10;+93czwXGsa5Pz2/0LD19chj+8MkXlp6a28gMiS7EhPuFMe/4esNe4fZMBrgpIbSgLxvqGgHoweBB&#10;zis7JA3aDfRDOXZx82Be4koNNkWUAvkK851lXW0LnBnpe/7oRz/WWUXvubMz1WC4cVAoDT02Semb&#10;QK9u0NBto5sAp+RHmDz2Ui2RfkIZ1FwHR9/1s5mdEKnOabuX9OGDQv/W+o7pv1PTXlxdhr/4z/8y&#10;3reT8K/++/8uPH/2VAoos0yJdf6W+XQhwVXK7LCvfgBwDr9tnnGF16C4iTWpPEnj+jyPa4UhCAqk&#10;XayU4s+9efNKsl3zLzbFTS1Wl9V/9J+AVq2zoXp9CwGsVCtZUCLgPWohGJtLAS65BfbQc/mZSF8C&#10;UFfh8R7/G/Xl73/723BzeaW6+dWrt+HyHFm9+UgvV84kzwzAsADDTIOTs9NzqVzuH+6NCU9dUGbd&#10;eWv4hllqKOEdZRSBoP00ROjJJ5P+BvktfWrRNwxie2df+1Vffw3dj7oIO3t7seaeGBNbydpByixj&#10;n5v3au51S95ufJnxK1fwVWW1ormtNyJRwPlVb+D2GaulpXov5/eWki7GYBlmgLgoipZzAY1gIZLU&#10;oxTa3ZYME3IVvaupIGoBiG0WusE95wGEjocHk/sS6qFhBntWrPGVvB5f7+zsXB6K5+cXUo3RG+Mn&#10;Kvlu/G4MLXgtiAu1CA8jY9hCCnFiFuBjsi6R1zZhpiNTibG+U+Ix92jtXt5IjVOAEa9Fj2/e31Zj&#10;AobRh87u7gV0KqW8sODFIOb/ujs/ALczt4S5ubqSTcJx7HFLH9Jw/ZXuzueCJXcfr9td/Ox3izCk&#10;5iGgIu6JsGL7fJ74MwMIPlnn3aBnfKjASO8RsMiJPzDHk7yfmeei12alJfDZekzhPKgJaxsO87l6&#10;sKN9sC21Tc96udJVnMmepcH2oWdhXtafrL1eyd1SptV6E5jugHYK3UkkrlRXBwG3VnPRU/cVxjW2&#10;jIS//NmTX3/34w/C83jwsIYACjhMrcAjlXKlVCb5SA1NWkHiqPxxgsmPMGanYTVj1p4AwuCR3/Kt&#10;gt1CIhXJYaulU48ftAiQPrIoAe8GPQsLEZPHG24aSJpmHkYWLq+RuQ8ATQtGpK9ev9IBDHiArK4n&#10;H7eJF76FM0QqUaQBi8xg1Rud0gwMARyYOGg4LrDNpGcwlmCuMSkDhQat5nMMnYqtZhd5JFLY8Ugb&#10;1kHcsOVNJ5DLqLVsdGzmladx8R15CIlnL/xB4FpRWNDY15VtYCo8eqU2Z7HY3Aslyaf68kubOHgy&#10;UbEE25CN0KbnVohTCDGdIYSCA/M+Prw0/TyoFCQryRWSqaMddWImeiQ3i9DkG7VAwJcvX8Wi5J2k&#10;nxYwUGqTkNeCkm5rXQsOZvN/y1W4cyiJ5htf8/DoSBu9/B+Q5W7tmodE/K7ImS8uTuXLBTOO1372&#10;9Eks1MYqCvEU4Z4BRgAksflwnbhuu7EQB2zYmm6rIOPgNABFUL6b7Ju0kgNnNjfPC64P6wUADh9I&#10;PiugDQAOLMvj+FmPjo7l63f85MQm4aRfASwKKJ7LIJd7iumq9/kyCL11X0euPf+Nz4w0+ubuRhs+&#10;96HxJCMOatYDB5Qefk/R5brVLkVYiWl6G373+z+E//T3/0/45vU7Y8bF93x6ciwJDK/BpsS6B2ST&#10;6fa61uuwTmyS31dBrEmNT98lI6U4X9s1AsgVkBnvH9fieWxqeCaur29cYhvie8/17HOve/F5wKT2&#10;6xcvlDzFdeAQ4/qLUhw/w64DpkoXbExybiCAS7wdVICoJFAe+RReh/H5AUxmGgktvXYwKj0XtadJ&#10;TsZbeq65t0p8IuSE6wZjGUZcZp5UCQjCw0/+OoCcMEdHfe2FPNNMUJmwZmpEM1Hfuf7Q8QGWAffY&#10;09nT9B5L8+XUZJaDVbKKnoGXy4Xo7DAvASTnYrhO9PMwEygUuI9iGsproafrzjPO+x0eHghEpdDi&#10;NWiskF7zfW2ynIed3am+G4UeYDG+HZaubUgZn1+Mv5UlL8unrbG0zKx1497SpHmmh23deL/ZTMfz&#10;FABgRU3lIRM0ofwAhT7YBdcpdbgm1zO/oV4HxhmDuvZmNniiW+vBDHTOAOqFJx7zuWzAVEhek0Dw&#10;BEgHDyp5LCfEsqFxVh7PgFgyLs23pm7lvnKNmlrWWHAvIB6oumPZ5ZbY3Hr6brEBS+Xx0Zo80ViN&#10;zs30dZxk38GZbJXL1yQ9KZwB6KwCBdE8YgWJeSlWXE9nrkADiqus6EBCrot54hYeCBEegYetnR1i&#10;BzX+vJgRfZ5tUg5btxKQVxvPhoNsiR2XJJtmfh46A+Ak9UygaO3gX2I4JdPs5OFlrK+iA3r8DToQ&#10;s4uU9d8xH5nsvb+aDrbasO3qJnnpZRsC3qMkYGMrGruv9rTwzJvV0uXZ6d1TYEiT8EE1gc17YSKO&#10;znQNooE0dsY0zphNadRSLIQk88qcjVl24K5dq6CGYeOHGNzMOnm8tZ1cumOyus9iYtM13Tqzz1X6&#10;UFG+fmJiNv8fhqL7xeUOxjXOAMw2gS2VD+US6GgefWUXoiGpZtqv3aOu6UBv+15r+TXaN6q8AG49&#10;bIOPUZbmIcU5WDvzr3WPOM6u1i0ZTDJeu3epA6zBPk/yrzH/V0vY1rMZMvfai/v55Nt59v2f//v/&#10;qME3g2FqD6RG8q2O/76/d6BCWnVLz8B3DPW3t3fVwBWe8piCAgQC1G0XFPL4fybxDx0zqG0SG9Z9&#10;klwJIlZkZl49GhrJQ8wYAaQ1iuVWVBrGU+BjW4EsjYZXTavvdfhOoX7pe3J7ntYv/+5J52ah0jgQ&#10;bw2WmW27M1Br+3bTbPwhNXRDnRL/TlO79nCx4AbiaZBk3k42dKMWygsDhwEC5b1U1w4emz1Ez1Nx&#10;6TmCBrK3XqearBT2AlLHb16/CfO4bx88OVKzyTmaefI858kf//SHWG+fxvNzXyAKapxnT090fibP&#10;K4aNPLF8h4GGeHM1cvw36gYDj2wgRL+D/1jjslPquUzDyZWB4N4AzhdGUABESH7Sr9+8UcJnqcCt&#10;2HecvguLWCO+e/M6zG5ibcJrCjxy4BUwcgnb3pgm41FfMvLL61vtK42YdIVANYE3BRYw5jG4XltA&#10;Bz5+/dJ2N5h4gHJ3MxvAwmR8iD3b7Qx7hUZA4fHRTpitFnq+T472Y017a2dzPxf7DrCQoTF/5ywT&#10;ox+21t1S7EPIElyH08t7AYMPs6XWMD/PvT+9uA/PnuyFh8XKBsaewtt4b8PaA0ygNj159ix8/fVL&#10;3VfAWfqm5dpScTVcJ5DKvUE3AJyda6038mm4YIzm1uoSt3HoLEDCJugr1Q5p4GK+lfaGGyfKzH1u&#10;g3vv2mvLF200sjTT+PejJ8di5x0e7Gs/+Wf/9J91vQaKJ4gFsLL29/Zj732rvaYnNUWjawAbix6i&#10;zO2cBkCi94HEMugboLC9uxM+/eSzcPdwq55nEWtCAB8saoJIIpY+i/1WVpg81XrWsex/WIe1PP4a&#10;HzCZZ+/APcdRPsl6Aj2FCDfxvi+sB6deAvR5+fXXIq8Q+KPB+6rSPV2t7Fze2ZmYZL1wCSjgetzn&#10;93b2LEhwtezY6NzP4P9saa6mWhhgU5Kb3yy2Sk/j2sC+qj+07ydvWrAALJLK2AsPxupzxrFGpy+R&#10;bddkS72ihogKqOjrOvfc15bnMnc2mg39zEZFVmYaWqwU1ojPYL2y9OvcvU2TJ69CsQrLM1jLmgrQ&#10;9tbDzGz9iB25NtkygCprjnuLbRVkCgbSPFulg9A6b7w0ktpQveSt2KBiXcc9hT1V3tcQcbgHsNE8&#10;BE4+/zDUi0K9A0ApiqXW/ZZJ5YVEU8uj2a4//51eERygcGUGf5YC+0bei023La2Z14VowDnYiKxg&#10;qilA2KQeyl0VI2sED5FDhg5rse92b4lVxznKPgwIVztrcWvL8A7VscJ21gqpk6+zHDzi72Hvtor1&#10;fOxDV/exB4z9XYZSB1k4dZRYlI2kwPIHzs2XXdYLratK6WuQpw/i/g9O7nuM7EUG5tOd5/bvtZMa&#10;KoQ6KJOU0xDUB4lk0DdLs8qVMem8T7Vf2n3oaZp17fuVkQAaJcE36t3pEcfur2p2wc5mdXukZF/A&#10;+3HNgg+1VbONoVEXSEUfRLu+ub3SZKFSg7AOe9NRuH+IG8uolJ8LTel9XFzjeHPuHu510LL5sRmR&#10;lMpBQUEkoCw2ycdHR+atpeksxvi3auyJdp5MdrRpIBtUMwoSPrdigaKvLWoFG6RUR2ioihrvmcEo&#10;DSobf5aVkiyQdqnobwx6hf6OxNhYL2s15EwkCI4ARS3yLU216jq+1+xOrC6+L34vSsqKBeabb14J&#10;lOA7h14Q8FN78QB9kuJDm0xuQQ7SvTudfPYwF8AAq2c1X1sBqoU61e/yUDOxEV+gMOak0sb6NLqV&#10;Elv2phMzW4TOXFjqHnIKbVDB0hYV5iGgpXAfNiu0J6Np2JmujcId/4yJibxZ3DOMzYJFNdwyfzze&#10;B3AHdHws37kNOwZ5G3HRKYBht78TD+9bNRDQbDWJqfGluIzf4UGGukyKCXRB6spBRoF/fn4ZC4q7&#10;8J2Pv6dpuSakUIXdn+0urg3uQVkMwn3cxLbxbGkN9PzORx93U1d5KS7jd84bHZSSsSJ35YAse65T&#10;H8rP7fL6ytLdSrs/gFtMQgBulw8LTVCS1w5yYRoLWJzBWWQHBwdGBY/X/+mz5xbS0FqaHKAnGybg&#10;C8zRq7jmYO4IMIjX9/TdO58y5u6tWCjU4pEVk76LmeKapFsR47KziwdlY62ZDIPdzzCvc008352e&#10;hk8++URgEwDLcm1AwnQrFoJTDjgOsiqu3wOT5rW5pnQkbz3/8EMl0Kogx9OnLQQOAD5yn0aj/iNj&#10;bZKJGhUpn33+WXgSC5emXUtS8Pbda6MlI5mN92V//1iAxDgWG39886kOIja3S8JxkEw3QfRxAfue&#10;CCwD6L7J56GCcyABIJdxj7m7nalAVlgOEzymTtv7FpgR1+ZVXNNME012ZgDSdXxGt+JhxDNx/ORJ&#10;+PDDj8MX8XNrQr1t0/D72Vx+iOWdsY7ZrwAdd7YPYyH+QtOhaTUx/7/SDH31zK9oVJaebDYKx4fH&#10;kuKwZgFXAc/595P4vhx47DtI1cVAXJOMO9LPSUYhCaXJ5zT0iJ/NfBgz3SfS0XgOKY40geuZJ2Os&#10;KsJ+LBphFnPoKqymLQQG6lnMjYHJZ6Y/o8nreUK0Ba4EMSWYDPUH7LMm5SUNjYNJya+rVh55VZX5&#10;9TWJLWsEqSXG5ekQoZikSKtbE5byzMjPj4mmDP8BHHqSmIyH5l3K3io2yMJ8cwxAqlx2aqxuCi4V&#10;5K2xp3OGEYUxhjT58mYalqZbsrkE0bwiE6uxdWaRXsNlY5J51LWnkbJdZ2KSQMG3KJJMjSPruufy&#10;fBVwmUVCAILBcOkr8damhLV7ceSZJY3qGGhq9/bMOvmryRkrB7xMGl1nxuRTDVQYi67o9oxSzXrb&#10;uLWXJ2CaxcLSpbGFeeAmwBO2ljef/G8lMLXqjMyRafdLM9pvPerB0uJ7YlBmhXHY0nOlj1VuGGnu&#10;2OJyhWYD1HmQiRPDu0CGZBVhE15nSbJOvXjr6HeFeXil9M7c04+DMzVbB9DMn+8xXJW5ZKXR9DQB&#10;LMmiLX/0HkkxUObBQ4OCg39Nl3Kc1S4D9z2lbh959XXgpH93/iz5O3rQQFuZdLJ1xggDjJ6sSKzZ&#10;Nn/atQzIDRht9Yww5Now+vKOOZgAoeD+VKyrlE7L+SjeXm6BEEVrptEC1/3ZEijOT2lanXdAEoAe&#10;e0Xyj5PM0MNhjKliEpba1y3pnpoQJ6N89hlPA07hBEmmHFzaXXhCugYJnj6cmDdlbrYHmKRTJzEY&#10;SWz6XuHm4Pg+M+j0hkUy7WB/p86rvXHopaTybCPBbvPQsayQnOZt9a1lvE+OD2PddqdnfiFjbHs2&#10;JrEm46yGJV87K3m8lckCpA1txxbWNXMAtvUAl82Dkm08+DjhcgssSdJ/DazqdmP+L4atAWCtsyXZ&#10;06+vHywABeuRahHPvb52L521ufkp4XGqyrO1hGcxtGGKIMlfGpupSFYM1JUeRsW5wvvSsA8nw00N&#10;5T5OCYiWv2ncb5FZUX/DzJp7PSpLgdY8LBMDVKCuS941ZF8be4MB7n08u7HDScxhySsBE5Cs4a8c&#10;/4xAs3x7L9zFum52exuOnj4VI0ShB5yvk20N7dVYxjV1dX4Vnjx9Ev7JX/1K3wviwDSe90f7uwpl&#10;w2fOVAxBzJmVFCFmxm62QZUaP/5M9Uz8LIdHT0IfNmxhvrViKaEemYwl9S3j51h7oJt8HYuRai2a&#10;5i8+/1Ln98X5RXhXv1PNs4712xcvX8bfXcZr8GCBXpntzKMeKgoD1BSqhvQy3ucvX7wRaEeq7jA2&#10;lgd72/F3Z0rVffXNuQDBh9laAB87yfbQ2IjBmXMXl3cCU/H1O7++07M94d8ZqE1DeHt2JVAGL6u7&#10;+Jnm61hbjmxvH496AhNhDRLswX8f9PPw+nQWTo4J0AOIGsVa7MEGRoR7xNppFN9rHtfT5dvLsDsd&#10;hKu7O32HBX1IPxeggF9eGpBwbbZ29sJP/9Evwj/9L/7L2EtshX/5L/9b9U8W8pSZV5WAgPo9hn0S&#10;8DaJledDCgacCSQInpDO9elpbffcONMtPpKMt0vg9mTy5E/bMaszMSvT8AVASp8n/ijssZ///Bca&#10;MNc+CP7t738bfvT97xv1O77e8fGBakv642qShrieaLxaCvjBG5KB+ZLhtTPAIYUoPGJSiExAgu29&#10;vMhnei75PNT5AP9Kysav29VZImaslv4RMoF5DA8YoAvw8GuC3zRrbza/ivcKYKiyYSjnQawpX371&#10;Ijzc3cT1dBPr53G4hqUVPx6WYAv5Q+fOtK71POVZAlPrLnmeOtbY0cP4/BngLi+zft8HzcZo77kd&#10;iTzr8YeLP396eh4OYk9Cb851K1FuxR4Lwg8gU79v7GUGqH0FVVhPw7VVHZzbMIv+mlo9DTDb0oYa&#10;7HuhqTsrkHptqjz57gdTba0lUR9a+jF5BaXfn7l58bO+jOwQ6+y76/gde/7+PfOgi3cFiS+EKK7P&#10;ACCLoKN4nwfyiI91fVxO13g3CizN3dZsYfc4/ndUVYQ/cqbQQ06nBraxpqijYSbz51gKla5WESAd&#10;9yd5xEPwEAgzUChGIv6Y0jB+/qUFL9maaESCSGUVTFZjiI/02vR4ArHG7q0rZdJaPa1/9M57uCC4&#10;lEcqrrG71dI9xd2Gw2uhrZGtVQtLtaG42URktjdr+LdSn8v+m1MXxb3w9vQ6jGNv1O/kHfbawT3L&#10;i9zqYdWhpO6WIckNQpk1suhYC5k2/1BrowkN7TtI17gXX2aYAAoz2QtlXfhstXQ1hIYHbTf0DgIp&#10;LVBFXrceVBecIWpWcq1wCt67L4xpHYaoHpZLWakZMJ5p3fVkSWTPSSFChAXxaNBMzQAL/C9+9sGv&#10;T46fSJZwdXkabkjLWZjcTJrjnqWDwOrLU6Jgz4xSYY9xgNbui8JiYMKZJK0srrIw4I4kV0W3+0YG&#10;LVPmuXnhaX/WBMjIt2c645VPDHLXC8gQvTTD5s72JDNDRA5uGGWSoGS2ESILETWThtU9bGDlmV+Y&#10;S1Xvbl2qu9J3oThNwQN8Fg5HC8Jo4/W5ENgEe+3Bwx7YkKDB8lAYS8XkaAqFiNdQP1eZPwIPF0XU&#10;5eWlgFI2SyYfrTNFxvEw40HjobHEpoE2evtc1tBbmrDRQGmsmdClaUjyqACsrH0aTwPNg4L/2kX8&#10;/MgqucdLGfwu42e50p9fSbba+mTcpp21MxX4Z0ClZJiezKFlJhs3KVYURRIySEI08JTAv0YJkK2x&#10;pgiLYB08PXkeD7fj+B17KuphBBplfWFAl6cFmw+CUVWfxU2sdIaIpvqSvdbaQI1SXOt3M5cv8b1p&#10;qJAZ9zySHeA1eWFBoT47tbUOa+te4F5maTiw3PqGlAP0IbHgXvDPalwUNLHQemMdcsgALpIOxL2G&#10;NcV/l/+I05qD+2fJbyTYg6epBsDkyhr24FJlyUyLjQl3ocNkpanzQAayjT7z27dvwpvTCx3EBhbX&#10;YuB+/PyJTGt78j3p6zuNR1Mzuo33FrYmk63GU2glnY/XWHIVJOZVJbCW92Q9MZk2mYBJZn7+s59p&#10;Q3/95rUm5ZgJAyQdHh5pfSKVRgb96Wef67MmSU/PWVmlDpmBAD9eh2tPIaLnmA0yMyYCn7HyBtIY&#10;V2vJCvKU/BQ/G0B85UmfjZuiTqc72l8sSdT+2tvbcdJQptfe2dnXwIF/ZkghZlfb6J+PDg+cGdYI&#10;MGTPwwrAJIi5MU1IMEZWhGdnOVARY3tE0LUDdADQ24ufD3r5oN/z5FVj4vo8WI1z7tIggEUlwcEU&#10;Zd+TSa0lkRcy0p1ZLHz8HHv7Bx2Ywe/D2h0yafIUVE3f4vXLfOojDzRnKLEGNUHVFMl8KGQBIOaP&#10;7e8auvjepAPLjfwzB5IkMWuswQ6PJDRiAHvoBg187nJJwCWx+eQdWjgbKtN7BD/UBXpVBnyz/wGi&#10;ZRromC3AYDA20/vSDrHMD7UU6iJWlvvdBQfICw8iSJYB7JMmhWm15zcpfazd+MrpbMmMrcHnMbNc&#10;u09dGIBbHnS+W4lK7+yw5GmXKGLJXiE1+XKfyzZMg+AWEvoOPj00Dz+T+Jbu8VH4/E+ydZeDCADr&#10;zIVXnYTTQM+V9peqMqZQ5WwGzsXSZd7B/U5TSm9wkLJyyWDo1pQ1Rsm6ou3AvLZj23UJv4898lLq&#10;rYcLmEeSSYMl3wubIBWdBwJ5iu53UzpcargUWOBS7cSETOJIU8h2utcNmJc9YgVmG6lux/oL6T61&#10;fhZnHSu7SxnuTOw2/okJCM3Se3hCOLLL4Ow8QJ++S6uT/Dfz13+csJvYlLUXsykYpk4a+ywFe3hD&#10;65c9sUZz94lNnnmZM64SSCij+SRTztqOrdhJsTOzLehsPGAZEEbmn7xy8ClZfDwG1QzQDp6wbPe1&#10;9ddpPLRBPqxF6dfTfjlZDcgf0z38Cg/1ML8g81/qDPhVZy67z2rXbCMPr6sNiyyBUcnmQ+9PsNRk&#10;51uBfX/3f/1v8Vy6NwABNsRgogCv8dZ26I3GSnccUPs44536Y3/3QHsXoIWBa/nm+uR5FxSQ5eGR&#10;VD7rnq/0rMgTyMECXS9nBKuOXJn0rQhmccFLrmItsnx4kFRSrCtnKKxrbYQa0hTOXMjcq0yAgepU&#10;Y8o0NNNDs8iQ/CyeSbLViDUU4Wi8oSlAVmLhJUYf3zHZ3Uha6OnMmQ8GGn8msk6q3HTDz44hKi+x&#10;voGC2p/63WuMxqaQwaxdcvSWsL5bMTIGLg2G5UYNAov/5Ogk/O3f/q3OST7Xdz76SKwn2PXsedSr&#10;MJOofbd2pqrtOIdGI1NRoDZIknw+GzUBgDrMG2on6gMb5toemTnzGzWP6oXCBl2mxqgsxdi9D6lh&#10;Cmc08bn487ev34YrnPzjHv3izXl85hqdW8mbczQoDTQF+OubtcD2dCQAOnOZ6p//4s9UE2ogTNDC&#10;bB0b5L6k1TSBXFW82SejnmqMuWS2vbD2/QBA7/x6KUN9S+RdCrwTiAEweDdXk767NRBrz3d0kSYA&#10;C3OlpFaSB+/uTPTsvjy9lf0Ta+nufhkmA/MvBoM6ivUYsnRSgO8XNpgYxs97fb/oJP74oiscsW2k&#10;AEIy/6//h38dPvv001jbmNc1g8bK2a9rf/a7UI6OfO1KKN/TaIyrxn1WU0q3kn3rjo1d+r6S9v7w&#10;SMLZ9eruu5sS0DVYdHsXWVLFfoOajXrjFz/7uc42bG++973v6rkqndVGKBy18WXseejn2JsB69gi&#10;zmPPNJQktR++efVaRA8pj2Yz1Zf0OICIJyfHWnsMUperueyDCKqoFIzSd3a4sel5Vqhn8MQ8ODpU&#10;zU7tT83Z84AcrgG1Ap9TbDcFNtXqrwFXK/cC/urzz8OLly/lm4nf5iTew/ls5TV5HT788Glcl3ee&#10;Nu72FHnW9fNY1vAZFWKBgo19Z7209HpPSy78/c2OwmoU1X3xdcaQQeI9Q2WFsqh0j8G8sAEpff6w&#10;P9a9oa7sD0dukbGxj+g567ny4a/6TiVQD94zeqzdJzYr7NpIVrlcuT9npdro/va2q7OldlmZwhHA&#10;VmuQM3W1sKAb9lYGGN5vw66V9FYqsbXuA1Zqr+L1xVbn5uLC6zcD887OT3XWcC3oB+gTYHhDJoDU&#10;ADhcSnmW656j+oP5Z3ZWu7IA24p/DkOd+g/cAlLF1nhLZ/1QrD8jKojhWNhzXnYBapt0erPTyjXo&#10;UepwaZUqezODnyXPQVl0QX9Wb7Tu51uYV2puPnRFSrt3NUvPQ6DSIM0UN7Z++HyAuKUP1caxLwtA&#10;NviQxj1smsX+t477L0NEiFChcCy/0l9al27InPlnQV0qJmVjHtKrWBIbs4/hoYPQOqesVofkAM7/&#10;gFIPzAr7Cfn+WxJ25v2BXSurZ5JftM0P8s76IQ1RTY26CfGSHVfR654V83w2kozsShSEa2xN+fm2&#10;Lsd3e5VWNhzxLPrVzz/+9fOTp4qnhyV1enqtHW2+qJ3V4A0PWvjCgL3kE6dACKX25Z5K1jgC39MC&#10;gjEjA+GexSlraswmj/kksuCR+Z8U7jUker0omSun/8YDfGlNrry8eqV/ubUAnbk2TZtMLldGA64d&#10;DKIQmk6MnSOD4TmpZdeii8pYuYEVdik2DN9bOvoHk3Ox4azlN2f/3nqhLJBsOQ8PcQEfHR8KBNjf&#10;3+0ikG3Tz/XgrpYm3+MAHjuFH/YM0kY+p7wB+d7xhsFslNcSnheYpeJNt7XlrzXQhsSmb/HgFtVt&#10;DA1L2F3EBa/0MaXwmNbd3sMAutL9buzhNz8Drr0WWGnFndGN12IFtO67QjENqwjmmMwjl5X5qASj&#10;URvt1cJHmCqIBRXXBt/9niTZs9Nwenam78FhTejDk5MTbcIA2hTulQd3BGdpXl9eCtBEbgFwCCij&#10;BYzhJPLJhVG9ry7P4/c2eSTXXx59jRmUsj4xcE5TJDyU3r17I/Pmr198pbWABIN1xxSc6801QwpD&#10;EMru3m54cnws3w1JGVszu2QTePCUVwBJCsGz+P1urm7CxdW1gcQUKOvaPYSsIzNJS+bS90ygVaJJ&#10;B5c6LmYLj0TPuyRiTFjx+lhrHVZGzY5rEz9A1jLBNPLQjO+7uz0OHz0/0ZSM10e6iAnqZDiVnJlp&#10;fuGhKXXrAJnL797FgwPgDqBvZ2dHQA2FL++jBNlYWLFuP/roeXyeCONAYn3ujWmmYA8VLZIDVOHT&#10;z78IZ/wu0tTFqov+5jnOlAzcj9d5V+tHxuzu3TO7nwuskzfRqtaBxP3d3toxthObv/spBN8s9/b2&#10;PcK8VQEPkMFzwkHIeiFRGPACHwyZt3qYDBJtDr5DFe/mw0OhpGu5t9sBZCyiNb4zNHH4x6xrfU/W&#10;MHuSSXwXLs1fCfBdyHvx3ov80qaVTOxYl/HzINuGxQdrmXsEMMd3oVDh+WFChX8G1+4oFmRbUzN6&#10;5oDivohN7GmA+/Hzf/X1V2JQq+ATwGCSWgBTnofCJVt2fUyenZp6Y+Za85zSY/t6Hgww51Dn+/P7&#10;VpDZ1AlmtRiECjXaSGU6KY17AFKgAETLYL838JQ0gxBmbiBLsywAPd5/JR7zZ0zQRoSirFSohNwa&#10;S4FhDiwUef5eembmxnhZnm28fBygqD1tzxre1r1fg86O1oMiBJq4uW3jz6zktC4/TkyAwr1b07Nq&#10;Z2DrYGDyDCq8wd2ATWoI2k2YQfIKbVOAg+j4Pe03ChIRqJikf5YKqMLSAb7MpatcB1i5rYMi2lfl&#10;J1PpL5rFfs/AftldMOFv3G/OWbLGfDABcO0pFdwvebFkyRPEPQdlUZR5KMejNAeXtTbvNUeZAxqZ&#10;S8ENtEiecSFs/PgyB66KbkjyKCUiNI9ARfPssSTT5C3XdiFNjQOUj6/9+z5/nZWiMRjbRy58Wbv5&#10;7xtcz+WLTQfCmU9XcN/ER75C7huZwEMFfuVZ5y/cSZcfS8bsy7ufUVrD+XuStPeu5yP2X5ZvBkVp&#10;2g1L0JIiHQh1cK/xa9jdh3bjqSdma1N3QN1jS4/MATgDQfPOH7Fbmy4FbepHtgrcY78GYrc9ytAW&#10;q2HQczP0lUtb0vDWptWsSdgZ/MxcoNPSTKud+alk1MKSBlM6ptZzHnw/Cl3BzB7D+wFsDeJ5+G3+&#10;9/e/+T8UCtDISJuBh0k4J7EmoGlsnTlJgc1AVoFkw7EaMZmR56GT7aYGMxFvc5eUJ+Zf2q+SRKh2&#10;MCJzeXvl14h9WzWE+0naOWOhEF/ExjsxIzkvYQpVjTNB9SAYOyzVJ6UPSqgTR5w7MOpCCvapdZ7x&#10;nXb2dlRnwPpOKZfp86fALg2QYKtr2G41cJO+Q2aD7+CejgYiV9pMag8venydBN7Ev49GI2cOVw4A&#10;9vQd9LoML2obxsHie/36ja7bfjwr37x8rZqAS/3xdz6WpJCkXgL8qJFhpOhMWlVSu8zd25m6he/3&#10;INB05Ott5Wxz81jkTEBSyc0FCB94nYRFAl5rWBQBxLTyOl8YaQGz//FQz8Pp6TvJKNt4nV69fBHO&#10;3rwND5AN5lgI3ZjE1evE1k+k6aSnuptnmOdib2fovs+5htJPnx6EL796aX3VfB3Orubhg5OdWH89&#10;aPhL/QabzgYBJnODwGCpuPNwuDdxJq6xmC7vSXq0PbzXz/0ewjAsBeZlHpgjWX7j69X3kKODvXB+&#10;dRvuZmv1ezAQSw0LGwsI8PAf7v/DvNL+gMcVP4vMmIRevsN01NN6293fUz24F3utV6/f6rrTb0kG&#10;TS2Z/MMaY8g0j1Kvk+9yaNv39p5Ncu9mX8186KLnDoler9ftzrkPRR4P9dLekjs7X/JY9b6lW5gM&#10;w3asIT/44IPwwYfP9e/0EwRQUhd++NFHIj8MvDkHtOIZAtzjL87q+1inUqPi3whazzCXflKBlLFm&#10;BNCH1EGt/+LF1wIXCZ5j/fKhWWc85/RrwckZMOGkLpqaxY3uw8PM6gzVgMbEpX/l56kNIVSwcR0d&#10;7qlP4vNzTT7/7LPwTXyu2NNmD2bdImWcXxd5F85nWqOAxpSWuRcS6Qwt8tKvYS7WlgI34/NT+MBO&#10;aeh51tVwCYSFNMDnA+AdIemM1wIVj7ytvW41C62B+gHVngMbTENQyryWlNVOYVZkPU/vNRuF2vfi&#10;upN0U8tzvuXyX7+zEJT4WRmo8juy9on1+kPcb5azhYOvNuCXDy29KUGcyJVld5ZrP4H1P4vXVAo1&#10;WLSxt/ry8y/1HmsApNh70fOyhhIAhgXAvhNR2FvBOCCjjLZGYSfu/ddSVB6LeCU7sWBDbsAxhidp&#10;f5ZcNg9GIgIjaN3KpzAWJdcb2TOfud8rOzk7PQTA9FgEmkaAFvWmiAEOPvHdU57CVMQDawoEDIbM&#10;FSFWYK3da70sDdwT61vgFjiPhZeahYLXOlrXKw2WCPrkWqsOWMU1eBP337geCXochthf4jXIUL/r&#10;SVoP1ttYrOQ+DOv3bL9SlB61D+E24BSD2AMOcx9y5Z58bBYcsPru4ue4QrqO4tBtFYIH+khFWtig&#10;oXTWf+Y+1Mlaq3B/0Y2P8aPzMJ4zKIduH+7M9x3vTff8Mz9RI0PIm98JKckHmPW6Uh+w1h5cIiuU&#10;d1k8VAEwNA2V706Q5JCFY5O5SvW24pyLvqSqTNMsZcsiroejnpqOXlZaWEYbdEiPiWOuFm6ovxRg&#10;UHgxzoM5GhhteNUY2stNLHW4FEoKgwG3UBoYzC+T0Qrow3xwNHbPA5N7AsaREsTGRBN/owTeSot6&#10;EC/S4eGhvt81RpWkG8VFMx1P3aR6oNcVO25xr8KI1ExkwgBplze3usAkV+3t7mnRN17YLz0F1IAs&#10;S2grXL5AAXNxeaXigp9rlgaensTixHcyp9UOtBklWYzko6XJJniAmPjIl01SICtMWPQp4QzpB9O8&#10;zCnGKzT/NH638d7Gxcg9AeVVis2wr6lmYkrIIJkQh9FAFFEOLu7/PBYibE7yhnD5VJ7bgy8QL/4s&#10;zEAeWO4F1/82bnyvX71SwcWklMJtJ14v1gEFN76K/cLkTIfxv5PQ+uItdPBZ+OEPfyzWl7xpmEzB&#10;WKwtERiTUclG2Hhbi8YulOJWuWdUruJp4UEBtVJI+zI/xSNjIMakFeasPzaxMuvrIZkQXhEfmJ24&#10;kS4lTyq0KZinIhPKuDaYgMZ/Z59i7cN2u7yEnm8Ne68sHjX93tAzXtc6zy3q3WVpZizbhjP8dmjE&#10;i8x9vIyaT/HM1IL7vqjX3RTqNBYDyCa2ppONJ118vSfH+9qsuf7b012TfcbnFDPqQTnS5IY9ZLW2&#10;RDweNUCjb755Fb766isVIoCNrFU2qFfx/plvWh1evnqpTZ3n9vziXEzWxD5jQ+IQUcoxCUxxnZ2e&#10;nZpnkTckFM/7+4c67GgkxGDh/R9vu/J9MRPsoYyvraEe9c37BGYwbNS3sWCmMLiVPMEM+jl0eHt8&#10;cQCmmsKajIPDo/j5anl7LM5W8RqdyBT7/OJKa/zrr77QpO3D58/VSJbFVM3B1eW12KbW0Jhcb+jP&#10;BD4gSHK5ThSiNHgvYuHOobyzu2MmuvFacZ2QFzGVZsJtU9ZC14L3gnm5WjZGT59MNTEDaCQZlCEC&#10;oSt8FpqZk5Nn2gvamSWtqjgtzBep8bTZudbL0sDesfmX2MTICgT2OfZEJer2bOpbr80rTwB5bhPO&#10;PJnI+73tOat3PTNmKQCQ/EZUCNWalCcgiT/DcFdSdz9sxHBxJovYda15pK4UVhP3tf4mWMjMhefy&#10;NZKviPuptJ74Klq6knQZRNn7FT4xTKbuXfhBeJQ/HzZpqZ430HmVAYCsY1OnBVk3nhhm7CQLBsm9&#10;uTLzZ7k3UMxwbWAdZUnaUfrQok55DpJJmgRTnZR7vGaSxlgyI81gK1Zl+rwphKFwmVIKQklG4onp&#10;3jqDmR+QJBRWXO7X2FlyVeeZ23NZnQXk2D2h0TG5LBNkA0GDEtGTz5585pxxlURL5v3loQouQdV5&#10;kECuLO984ZJZugEXHj7Q1BuiWgL02rZjuAUH7BIrg8Kz8OzhlD5vrLC+X7LGkxhbDZAE1mZJ9ho8&#10;CzRsJLHBU33b4Im4wUK6EuMgBYg078U3dhrqJstdWmTrSM8JcuzWgndYj9W69ULaGqfWQajaAfAE&#10;lmQdRyadF5nqKi/57Du7TDr5uzQOauduCp/uC8CdilQP2cib4Kyz+lGYh0whXNHSSm4shmjfE+Gc&#10;IZh3YGqQR5Gdleazm5Jym9QYVR660dh1S4m9IX8UzADILvnLsANqYUpUPrApfbBSBQ+NaaxulAxa&#10;YTLma9R3cMWkw8YOa7yxdzvFLqUz+d0ZUz5zWXbzrWW8cWeJz3ipNFWee1QonAmtTO7i3jAwRESy&#10;Vmq/oufhNJmG0Zmzj4MD89RmWbFx+grhfRzbgARnPLKQ29pSwv0Z15pzjymxBWAo9/Day1U3n55f&#10;h7N4rlWffRF//O9Un2LBQO1wEBvhvb0D7eUH+we2X3vglgz35YvVU+PhukczJ3cmH7IlzqWly/fk&#10;Iy2polkyrNcL3a+7O/MFbb2p4/XUWzBIZbCneq7oVDzaJ9pNWrHWYmEADZYKpVsCCDDvfMaGanav&#10;Li7EWIQtPmboFxvey/j9FUJGPzHLw/OPnscm7EpnPM/LyckTsW9ke4Bkc2VgJwqBpBDpKRBwJUDl&#10;+rqyNMP4WWarlXzptNci3Z5OVRcinwSU+vTTT+I13jM1Eqz3+H3pS3ZjzfSH3/1eBIJnT2Ltcfo2&#10;vHl3qbqW4Iub2JjyiE5o+tyRgmcKXsgYgGe+lt2QwA9nvHAGweLkfRjGH+zvhrfxNdmvD3YGks/C&#10;zOP+zFbOmO+bBQ+HxGBUhrtY129vDQQIIQVGSlvomqdU+1Z9xGxZh4PpMDwgTyxy99y08wjWIZ57&#10;+9sj2chgbXH3ENfb7kjsIPzepeYb9PRMk77J2j+7XkpeDEuqbt3HTwqHKjw/nFoYDYAs5I/sPtao&#10;L8MPf/xTrVfq73/x3/zz8H//7X8Mf/j9n0za6eGN2r1zD9BoPGAjEbhtsi3mDpZMrTNm1x5maP65&#10;Bo4DqkkK30uBHfmGEd7a3pc/GiKlAR9rY2t7N+zs7YYf/OAH4asXL8Kz0bPw5u0bk9vFfeInP/lJ&#10;eP3yZThiOLs04E6Kg7gHHh0chJexx6NPpE6cjrf0PH0Z69TXr74J3//B91VjQlLBkx4V2Kd//JOe&#10;tZfxNS1wyxiKmSaihRiSDJAhW5Q9G/bxzDeeuFoW1rMCngJoIfsFFKdWJBgi5GY59eabb1Q3wjC7&#10;uLwMX335QlZeAF6Ns/wBkgHoLEE8eFjiSvcobXaJyd8rDAQxj8xYuy57GqRQI/dzI1ioDun1u8G0&#10;9ikfsPRGA0vcjc8/yaurmhC6cew1rY4wH3KzoJHqSz7kPbcpMpIR+ICdHRZwqYE83mooIhaeFi6P&#10;9JXXr3GPmFv9hRemCEqo9/A054yh5iJvIIu17dxITaih6NuOj55or6amFysYNRrsQQDI2DPcXF2G&#10;F7G/RYJK/X9/d609B8LS5eWNZMv4O+I9CBuPvUYSWQUxbOnPR+OBCBasEQs8XHqOwNgtsPp63pXc&#10;W9o6UT5CZfs6PVYuZaOHLaG+gWTlXn1Dl3cLjNI5bqns4BWDfKBr9bCaSdKstHXJnQ2QGhO81GbC&#10;KxSkVfSsfsgaDct4hDhf0v7ZtA/ab204ah57Rfz89XJtlgbymOYoNoYe9Lrl3V1YXN6HEZLauF9d&#10;zu9CGfehCRVfbcpOBbh5rZxlG9VIXmTvKZSkEup0OAb2W8qzBRiWhfUw8/g5zq6udQY3ntCduzoE&#10;rAFLNmNH2nDShqVNpzoyNWqm+ybFjAeb2mC39CAeWLMTkUaayuS9nO08x2mYi2UZNVrb2YNkna9u&#10;5eGhxX/1T3726534kL2LTTRMk/6AjZMmziR0+D7sxM3eKNtDsfkaJcOMDWAKKWXSfJIAF/gi8laD&#10;1TYyTzv+bC3G2drka5gNV5aAyAFeu/aaxqPXtyCQZEAsc9zcWG8qEpPJIQdIPMgJKgDEoCllHQIQ&#10;Sn/viDwgDk0w5RTSThY+aDpSWopGCgT8o5Dywt6DMceBIeDNfTm+ef1WANTe7kSsM0Cxxn0caMDW&#10;LkmjOMW7jf+E7xYL+yL+O2muvDefk++xv3/USTbZfIhpB+TiAABBllcfm1FlBvbyfKjNI8/8O6xh&#10;GA3Hbvxf6UHFK/BegRJrASJKl2SCE//s7akBRTaFrSw44u7WvfoeBNTOtUHdCjxgamzy8kzvnWK3&#10;achvrm8UH06QxbazunSt471jjZi5qYEcOkDiz/N6+uf4e0wgAFBOz87DafxcTGB+8L0fmQdFYdJD&#10;7jWAJhMsUuco1Nqq6qRrHBJstLXLSrh2/YElT5VF7mzRhUCm1IT0e+avVfomUniyrIJIcnu4KTaQ&#10;l55fnqk4UNhA/P5cK2TQ+AC+en0Wv8dcRY4l1lkDaAxWS48duVk3Hno2mU4pnbk8wa6ub7uNE4o1&#10;oFlqLgHxBPgBNPTMVJQ/A4Tc2d2WV6Y8ZeL32o9rR76F8XNjXkpAC0YIHAiwu6DYz+cGUHE/gqek&#10;ErDxNhafavD8IK29YECWzOe5igcNgBM0Ydh4YlewduJ157OyxmWmLGlrKx/B88sr3c+6aTwMZGhN&#10;vrM6YGtSYLMpLWZz8wSJ625LYPFa31vBPwOTsDc6oI2yTmVhfia9zs8tGd9T3PJ98ZQDyMdgnQOa&#10;tYh3ijwr4/0EeOSen8Ti26jmC2N5qThZqGgFXGZSyVrHo1RsgszCI2RAq/CcviZQW5pcZQ5I31kx&#10;I/mZsaOZrtkQY+X+EjY5HAyGzpDtCySkwOCaU2wenZzo9VhrTO64t3cPds3bunFZsE8cG16r1N6r&#10;okOpe0NPc56IHWcDgUJsBe0r69oaFwy9e2Y6TsHD9zWfPgO+xCDhmiD9mU5N/ikQIuUqZO6hafK6&#10;yv3y+D9+x0Ac8+3qxzXBdLlwqaYlZppvVAJ9uUZilmJhAKBNsYd8mnRfwPTSPPHSND558bBGBOXI&#10;iNi+awIcMk/P4wzBOFj8NaXdhg584P7Kw6w2YKHyiZgl2GXGhNHkflPgN84irF3OZeycrEvXbV0S&#10;27j81zxVN5JSyZwdIEjM1cQAKx0cNBmAwV3Vat0NMWYebFNK+lm5/DXrvL/UyEs227eptSTsloRt&#10;YSoJaHCA1FNWLaTBAgEUglVVXegJr2vsT5fSOkib5LzGmmgfecttzIE3ybKJAdg6i28TmWvpqZXe&#10;u5OqtsaY6xIUfd1bjZOkpS4pzjwUxYFhsZcTRyZr3wNampTcnMBhBxcTgJllj43awyaR1yUcWecp&#10;02zCMpxNklJu5ZFIJ99sJMf2fcoNQ8+B5c5QPlFHErXQQciUfN36NU7y3c7/DM+/FGTSScabbt/V&#10;J2jM687S3dbd50wyNQ0ZndEqKXFebBKhXXcqdYb/HvtQ61LvxC6sXWKSQipKr3EyyRcduF9X3ji3&#10;3TOcrjXnZs8Z35Un6fLnYj87Cyx3FqRC1tL6zBwsS5J5mWObpI51JUuQPvL1ybcC+37zH/5NuLl7&#10;kAWJ2UpMTIHRM79FPKF5XLVvwoDGKiQ2XMjOrAbIOxmvwF32jzb4wCLvaEO5UQA3TNDWGZWt1ROS&#10;OVeNhmTmWdh0Kbb4hHH5UXAs4l/4V3H2L+Jnuo/7w/nNjVbnfG1G8BjKj8uRhSNlLtmL32e0PXUL&#10;leDy40LXnppZYU2GiTu7s3CWrts9rC2AIoWuCezzhsOG7NacJ9k/ZyLnDyBiGkSZHNiZtr3C2BBy&#10;50/hMZnXQJYkCtvIfAOz2Jts697QK6ykeLGQr16895exgeY6jba2w/HTZ+GPf/yjEiJ5dr78+isx&#10;X7T/aL/oiSlUuwQKRqECyuYLsw/JLNjq3fmVQC7O9BnpkXhezWf6Geoa6nOIAfRH3MebWA9gXfT9&#10;H35Pe+/Tw+Pw4+9+J2zFc3QWa8whTKtREQ6OpuHgYEcqHS545XumpO3xIz4/noYPPjhSPYM3I+ft&#10;zd0i1pbDWIte6tog0x2PB7JcwuPr7mGlcA7ZqTBzJoF0OpSFDt/tYHeivRaQTaOMOriPeSOATuEe&#10;8R6jcLm9n4Wd7WG4h2kU1yNegu8ul+HZ/iQ8LM0r8+wq/szWQOv4/Dpet2Ep0JhgGxsctQr1kCVE&#10;vJ6L+GfH8TUBNNkfxgw05f++lIfjEnlfrCu/94MfhmcfPA8/+rMfh3/x138dPvvk8/A//S//q2oF&#10;yATqvRrzWU3Pm+yGku2BhyywQ5Q+0FSNXprEnvWmHpMz1weGCrRIgVVp+OkSYTG1xDBv/aw3awJY&#10;Zd/5/g9UL/3oJz9Wn/j73/8u/PU//691v376kz8Lf/+f/t6Yng1hI9+RKsOGQZmkzMvFgz7vF198&#10;qboSxdTO9o6CDOFE0StaqvFadcD27r7IFmKSNeZXFrdFq/WxF4ivIUafWLl91eashykyzzxzG517&#10;WU/wXfEEFAiKmiuYig6iBFYxDHZffPVl+NOnrwSWzFG8EEC59vEU1zXkHvCQ63MOhl6HyaLGPFoB&#10;gfCBx9sQlt5l3KdOTo70eWZxnZW5+zh74qgUbtTahDz0AAqxUOjrGcfHUXZRjbGVFbzhye4WoGj7&#10;hwb2g4GHo607NQblD/vXwNeeasUEutTmvW6gSa09wfyP1gLFkdwiveUvksHxBv/ss0+0P7E31LH/&#10;gNVmYaKmDEPxpPotXl/Ok4fYa/NJkPTy3XmQWHtTT7Llu+MTe/T0iZ6Byn2c8/g9t2MfOJyYVyBA&#10;n87PvgUysscyqLBU9VZrA7krARV5W8gP0O4B/dVa6jdCLdMZXTgjV4qgxUx+42m9C+vxxHsFKGVZ&#10;578uJiekDg1YMmd0Fm7pUW1sRTKr5QBXi9KY+vL5hnUc9xuzVSgVPrLjuQkEEWrQGQxopDa3cyd+&#10;prhnhLjfjeMe1s9sDVCrQuKpH0zWXrvqKfi5Wjhjt/CANUC93KW2uN9C1GkIIopHz2JgRs+oKnt+&#10;TfP42b85Ow+XeI/H9bkSO7Evf/++euJSZ2he+LUWqW3DHFV1Cljqqldzmck7X3FZCaHCwu+SUFXl&#10;LphUXc+FDwn4LEmJ2Xi4yHpdeyha4/7O8V7+8ifPfs0vfPnlp2o2Yb+tl402DKjVe/Fw2N2Z6qKw&#10;+ZQ+2ecmrWtr7IwiG+QLJt+zWHDQiJh8oq8Dc1UtRHkVpZRiwg3rQW/RlTNBYEK4WhmzDhNQUGUe&#10;DCVHLg0QKFyiQpMNlb4Vpdxo40rwco2/FaGNB4PYlPhuPvPEzKUeBm4uUw3QUhY2F5MCj6s4mkzd&#10;/PJBIBkbGwcpNPKDgz0xZQqX8QBkUZxh0ruYGX1fgGU86i5vLsPnceO+vrm3RKLdnbC9Y8AeRcD2&#10;1rbYe8gKCI4ATDo9vRBVHbN/ACZATE21mSLjwbdYSj7IJv/i5deihF/FzUYAxcqa+bXvwPIGKq25&#10;QI6xhs0YH5Dbu4UWEiCnAK61NXm8NvcL8omlHlu4CE0w111+aLCy4mGhIJb4Xefuo0MCUuZy5hGA&#10;DtNkJiU0zU5ZN+B1rGaUQAxJRSbbcZ3tOYJvTCOo0PI1rExiQVQ43iLEsfN9xDaKfz4iddUb3aa2&#10;BoZGHl+a4Ml9pcuG8C8B4OzFZotrzwPFxEGH3NLizy8vr+NGbHJo7iGH5DU+lvHzvHl7JmnP/Yxw&#10;Ditqg6dwDXr+XPTM8w8Jg5gASgAtBCpLcldaMcvnuntYCNDiAO/5BIvPJ/8VGHZKo8t16JpH40gN&#10;RWr6+L4cYKt4T2EN7ngzQoEOUI03AyloTNfwBBENWSmqS0lWry7PwsNiJmZtP7E1g8nn+S5ITZU4&#10;OzMja94r9yRpvvw+LAEoxPF5x6vg8y+/kJyZzfdg7zgWCTPJD3JvErhfTK0GpTH2YDTdIY33BDsA&#10;He4rxtaWfj22yRrsRooQ+dVsO8PU9oBpXDusL9iGMBM5mGBhJIFcVtg07Tw+K5r6ezMhaT4NaJF3&#10;0kj5J+JphD+lM9CaNus2Ua4O0xPASPPaNFABoA5rALv+QzUfdROvMUVUk5iaq26S2bgUrfXwhizv&#10;d+EzMvxdW0NzfHxoiWrxnpK2S5oX/qoykmZKLbP0pYXwZJuABDGM5Bsz8jTuWglvM7c9AMSsK5NP&#10;c3jxLMAaFtiJ/D23xFtKn3pt1HWuzzTuVVxzGJZJ/k9Bgnchz3ee2bW0va/xdLrair3MPPs4H5pQ&#10;u6R0IL+YBEZwZgy2RpLv6tkrTIYhQEDnRP8RA6Z1o3nTxkni4QelBQtlnexSB3rPrAwMMDawI3O/&#10;WIowSTbaxJKr/EC252zg3iitU4cK99Tgme580rqxtQENxjkysCklgiaioZLR8pTA69JKl5OUHoDQ&#10;xWIq0NIk90z22A9ZnwqsSl5g7p0mlrNPe1sHcEhtTvT+5K9ljMvgk21j2hGsZA1441Ljys2sja2W&#10;vB/FsvLpqLz+JG9uOjmnJSobG8JCOUpPNzPJXu6eLMlX0RXgXQGYJ5+5zNZMMmNOAE6RbVhtramO&#10;3vM5ERBRuIdf9oiclxh6bbDENpdubNS0jQNa5nHV+ad08gpr/AywNX8m1nGSCmfto3Rct0kwybKD&#10;HzDXamPQ55mzOXNLgkwSsc7R0aUeHh5vMlino5Y+XU+ekcawzbwuMhalPmeowkawZj+/8QI0cDHv&#10;JL0mi8xcllt7+EDyzhOo5+vJANHQAbkqej1Nmn3DWEi5JzdaYnSeuQRe0ksLQCiyomOGJxm1arde&#10;2QGgibXIeQrXzliFvP+6k+rVzupLA2B5g0rmO/Dnw6xS8tyCW8r+1rcD+/79v9EwU80EJvKTifsW&#10;mT8xdgzpOXObaAUFbMkXqdd5InZgpg8okyQ+eSq6KZ/tI+5J2VEUHezRc+qM2Na/ZyEVy0pnCSw3&#10;zlHC56iPeFlq6uFgrM99eHQcDuNZjbwVEIqG2NIoc8l3OcMxnGdbyPLEBK9cibMw2a1DsvLsdv9d&#10;MVTSfqM9dSXWQyfbD+anbede8AZx3UnxMweQU42aJO2ts31LDdQGvnfan2HA/nB3r3OJBlv+1J4u&#10;jkWPGvX4ntvyJp5q+P3HP/3J/NTi6+0f7iusT7VUvFcwIGE7mny9FWhHY0XgmkKplLz5IJ/uO6Vk&#10;9tWQjodjH566SVf8XRp81kyyZ+TeUcM9OXkSfvsPfwyffBb7gHivzt69UY25ctYmIA9X4+27a5Eh&#10;CJPpS+nRKARjZxwb+J2xwMbg+zOpt/t7sSa4s3N7KDsMC0DD0mQ+rySfTJ6QXFeAOMAXyAzDgQ3V&#10;7+8XsbeptSnezGsHxPLYl4zC5cMyfHiyG16fX4qFKDJDbamQbPM7I2to+TP893gPAEf8+/iX6aTv&#10;4RulgdU8m4NS4Y+81nb82du5AUbmTV0roAPGYQawQ9BAXLMffOe72t9QiaAyYSDxq3/yFwq+4Nmj&#10;TwSMSrY0bRrcuD1Clm/Sx1vfa/IuIMj2+p7bYmioR+gAPRdARhoReV+TPeKoJa9Vk3WvpYwC3P3l&#10;L38pOe7z58/CydOn6hVZb3ywX/7jX6qfwPbmPq4VfNN45ghsYXjBEJ8eNdlnvX37VoQKWKlIbmGZ&#10;soZDbgPM29iv0MM8OT7SOjWQvXblTl/AAHtSLiLORCxQsSjnMxsmurcaACW/L+yb/mlucloGnuen&#10;pwJwkJdSbwMIGvnDyh3zcQ/m+4zPXmnXqi8ZuDHB8JkvnDVeZLmfLfH3+zCo6nB4cODWO3MHgDzZ&#10;HQurgUlv6ZMs7XUophvYAucL/TPSxsLzBNJwLO98bo0RG5yIkbkdSmJxUdNkuQeLNV4D1gamcsan&#10;86hepzOpsVAkCBlcR5FpHrSXHMf6HEmtrHEIXMRXH1YlQ+P4/vtYn8V9CMKPkWdq1YjIvjmr+F32&#10;JYbSrD/WB2AXQZdYMNHDUMdZD8k+t6PeQR6GMPbWJqUuhYOUnmwburO+KA2wJnBTRKXQuE9e1g0j&#10;ax8Kth7s0JPk23xHdQa6nDbJ/4PXuLXbA/FMcB+sT2y0BjSMr83DvW6aTtHQ80Ryk+Bb4nLjHrVZ&#10;m86Mldht1Ae8BzgQG9D8fi5gjd6csKkGGTl7XvxrAdjKEALAbl35MNBrRa9z8gTwOTnOAgyT7NYY&#10;qDBG17145g/jmslbt/FxcDPegxdvT8PDunaLoFL9POUn9lpSruKdz73ya6QU4Kxw1VTf/bl7FjDn&#10;HvPZI3UVdTMDIGVgeHp241Yrq5XZzPH8KgRpviE1tR4ulLQjGpjBtGIqACiQ5LQYvJ4cbIfL63tP&#10;YVvHRWjBGxx2VWOsu0oLYCAgCGZPMtWtgzMEcqPYLqqlKPtCyxtrNhTl7HILklDMKNqAHZKk+tMt&#10;99iaqyGjGWUCdXQ0FigDTRUWTeGm1rDLSJpZtYZSI8fkoO/Q09Im3dzoatXo4Bg5rfXm/lo05zen&#10;16JuM0WW/50u6DK8O7uLN6+vlFJ5xcSHEgYgx8b6bqXip3KJKw01zSYo76Dph69ffCMPC5KKeG0Y&#10;fJJT9d8P8OAAAFRRKIrTWpE1Hh4cKsH34uJS7DaKAU02Fwt9p6Zu3b+vVdgGzCYeiqqxBch3OTw+&#10;7BbB9z7+SBLDWbx27+IBc3+3CC/f3ISTIybXW6KOI9cD7GMaByttazQxbyclVu1a6kxrKUYcwjzM&#10;AMPx/0tmbQ1to6IX+S6/z3QouPE8B+lq9aB7xmKusrjAx3nnOcZGRdqr/NkIF4mFlvzFAGPk1WWB&#10;HHXr8m+o+PeWJEtBR0BE41JZDqvCTcBpMAywMg8FySBocONP38XnQLK7+G+EixBuQaF7u7iO92ih&#10;CTqbF6BWozSiQlR51vvAwYWlvN9KpYjBUDUfA5ssAmLBmAL5R+qKHxtSAa4REw2eMRhdFuKx8RHj&#10;+YRFiuEq93m1mllC1soabiSITJSRpTb+gLNeOBg4zAEP7x9gbC7FzGJzZxOSxwSTmdwmGQLHJcVa&#10;qyEDLMKLUDRu/Nr6bobsgCrP7zA2DianyyWxxldg3cJcjQdQC/voQWtxPCrNc0KJsJ5imRuz8F7M&#10;zNqlNLU6J5PdFCo+eqLjxw1dnhk2CXoaCx/e782bd56oZUxIJSjC9ny4s2lJ/Nx4peBZ+NkXn4Q/&#10;fvInhcP8+Ic/ssQzB/U4eKHbt574yBACqsFaBdyWniHuPUnZYjV6OAvXhH1ohRRz3Wp9AagD0LM2&#10;dF3bppNlAPgRFpL71Iw9kWtB4ziPj46KONIUSTqPG/e7WOhxzwArx9MtC1lorPGi4dmPhSFsYVi/&#10;TLiHeN7EvcEK1lx7p8B2JpcDnoW+JViJKu7G/B6KxDWG7cg+S8Ew3BrqmtIY4VOZGMKW5JULqOP6&#10;lQIiJ8YKa5M/U9BBVmfSvOr9s7bskmQNBFl5GIIZVbceXEDRzbNtwTOZhXLUGw8488zIHUgwP62N&#10;r50xdVPRomI2c1Yf6ZMwPtyDTIlXuXnPdehP7cwxL7RlFC/iUt2BeezyCicpk8SglrG5hYR64mhu&#10;7ByKovh0OTt9ZVM4b+TFRk4y0HIjFxcr2UNOxBpwmTEAa0rBFLhS1V0ARSHfPWeFNQYQ6vMPRx1b&#10;15hzjUlSYAWtlrouAr5dHGv7orEfzFS47ECmxu+RhQY8NlIOSm2u66aT42YpQbRtvahuHYBzNlpT&#10;dzJqXfROz5i8f2tnLwnGcn89Z7RmmwDfzrKxdXDV2WWh8QCAjaGjs4rcl9HN4STzckZgE3wZ+BCg&#10;bvKNsfijZFwDmxoHs1vHapz1loBBB8mC++qpGC+yzrNM98OBvNZBz5DlXaGcgMQiJe762Z05EBk8&#10;Mde8FVtPL7b1XpuO1dhhWb3BOXOXUjvAVtdNF+iV1pmansyDL3JrghsHAdMzYAm5DmI6em1JmG0o&#10;3AWxdBA87adcXfn4BQ8fcZ+mJNnsl5vQj433oDFai74lxybwNBntJ7l65nVI9qjRKzvptEll8Lwr&#10;BKL3vrWMF/AAOwe+IgPYorSAgbLpyyqD16TRG/XHgZj5qop1Y23db5Okt+4rmj1K42kcFOZ5UDPt&#10;96FjvkkSXwW/bF34VOcn6vtaTf2XQszi9WMYSqATjQHPrbypD+zse/rRB6oRYNKwl/TE9On575vn&#10;Nt/P/EotUIklb01Y6yFnQcw5lANmZu/+pfH9qTGSzyN7WeYDutxl4cbiqFT74L8qJuBq5WAD9V+8&#10;NCsbipqlnDGjadKW+bLzOKK5vxcgsisWEGcIvnfNyiTaAuw0rPFnJv6ds/PnP/uF9nJq7evzy3AP&#10;6HewrwF5vpMpOXd3Z1/nKOcgdkaoIrKiDmS0XJN6PjDfx2cnJ+Hs4lSeyQUKCnqhRaxZ4pe8V8/Q&#10;hunuKHzz+pWGwgAxv//9Z2F7PA39zEI6Vm4uILZ73H+pnc8uH8wSRfelEUi2NyZMLNYYsaZk6DcY&#10;9Sw0K16fp8e74eLqXiBfTtgdwRrXMzFKNKT3xNpVbWzbrfgzgCrrdStAONk7rFiqTRHe3S5jv2F/&#10;vr+7pd7vYNoP81hvTkYENdp+e3MfayJAPpQrfbyk4jrsediBgzyL+KLPnpAOvBBYmdLcl9iNrCqx&#10;onYmzjKPz+R8YQquyqW2MxRhrpKaxOv79Zcvwp/9dEehItvx3u/HXupv/ubfhYvzaw3nL2KdmmA4&#10;DVHaR9YNHdE5831bjjlOajePU+0j7l3LcyGpIZ+tshR1k8WGLtSp8e9ayFKkUR3NR//Rj38iqebr&#10;N9+Ev/irv9Qg8+TJE5EiBETHn7u5uxZTj/12MMYyaCmWKOqNcxKa373TMFb3MO4jB4cHen6++PLL&#10;8PyDD+Rhf0nvWTfydFuLmBDvy9WFal+RIwiHgXAxnMS6cRx7sKnv3UHBmArCmJvPXuWDhKY1Bdxd&#10;fF4AtR4ILow91V58Lt6+eqNni3X64va1gFuTT7sdRmHuEKZososLMUPWRj3zJM3bBI7mztwrdN5i&#10;IZEtC6WGZ73Sh3UG9BVD/Km3OkVW6gUACPulAa34mfV7FkhEHTkqLTw06xU+ZLCDViBVYvlLRpmJ&#10;oUdNyHM4n8dnv+5ruGBqmVq9Z65kU5PWixnf6MCz2kb2BPEZiPeQHoL+VWFyMJlJrh3Y68n/emBn&#10;Txa/9E7ce1DiUVMNF+O4hlZhN/b5ADn0JcI9Yk/QFxPRBnXygmXfinU+e1oKPpINmXoDO1d7jdl4&#10;UMurj5MXne31IgEBHMmOxeo+avTS2X65Ex+SzQrvuZCtGc9MK3UgaiQF8JVmqyBllSsiMg92kSWH&#10;k62o31TDuEWOsbMXeh2WD6DySv3HQOQVzggNmnmN1gbb1kdjKxPP3YXhLUmzcX12bQxEZ9c2hSin&#10;khxTyyHjbQlH4vq0HhSXmX1P29kSmJdpVpsljEC3zJKQC6wqFvFZimsjGxZhSX0WjMWIRx+sZmrs&#10;wcisi4ZDav5eUCZvYZYvZi8UvO7NvNbKrc/VnlNo0DbC7g7rrrhelq6KQxnbc5Vk4dZYZmtiobi0&#10;CrUCzmrVU1JuuOxd6qawuZfFn//g5Nd8yMXDXLTwHhOA0UAbHclLOztTNaUyaUQeS5ADpoHxYHgQ&#10;/bfRJilPPabOmXkaDJUMVsaGf6YHB+YTi34eNxs8pTYFqlU1ND+NNwGNS0Pq2ij5fAElP7Y2AYQ5&#10;wyLmcMZsnMWSK7Fy7hKSTAb/LEQYecu1GWEulrGRH/bdQDqZoA/UqC0rS7qBPsrCQibFZ8QQVdJg&#10;wD7knNWqKyrNfB5wcktTCpBVW0iW6nh6fh4ur+4tLRagsG8Pv0Ck2zux6r55/Tq8fPUq3NyYnDZ3&#10;Px6SeXmIOWSQI/BdM2cW8HCB/sO02d/bFbiTOxW17wktMMzkSVVbuERws8jcKerQwz/84Hn8/e1w&#10;uDfSw7v29KC+p7axWRK2QuGLvA9EHQ9HQEkAAFhuSiFl01mt3afQPiOHJP+NB5NpMn8GuIPprOi6&#10;XmBqyhP/DrCjJOSFhRwAVLCpMbkFmO05gNHXYWwNsZpXIduWhqR0UUyotc5MzmzUYcO4B54qBBOM&#10;Q11srvlChZHJfka6lmz+N3j/IZW4NTYN3iTr2sxW2RD08GF8L3BiYMAP67rf88CWJL8KWp989mHf&#10;/NoEvMbPRAAJ3ws/l5tbm6pxaLDOTD7c13tk/kywZmc6BIw6LaPU8UjpSyk11Jg8xnRks4Ax+iYW&#10;EGzaTPgkW4V2fn+nz8LZTNPyMDdAlTUgaUpcnxS0ayXllWLLiT3pzyDFEX4g3Iub2GjgJbiQNDIX&#10;QKU2koYhfoZtpW5bSADg+eH+npqC6+sL98hs5GECq4z/MWUcx6ZCDF2lF68F8CvqvLDNizV6+u6t&#10;yX1HQ91nipwdJK/BGmo+42Jlaw1ZCIepro/kC/fh/OLCI+yXnYE1Hlt3d5bC2LRmtqy1UpvxuNjN&#10;PZtctf4zxjBOYQWZMzsa84dxtpLJVT0dt7TEYU14CluzMO94LmD+cq1ltMxru5+azHwbS4llCorP&#10;5b1+JoSL68tw/ORYG7rMbHNP60YWrgPIQlxSDgDFpCQT8RkBJFIYDIfLai3/SXkxqbDqd6yx1HCu&#10;1ua/RDO9ErvZmtn5bNaxnpLks3Ufv9qTpYdu/cD1X68sTdvSsze2EByQ/aEB1WtFz4+MAenXLXPP&#10;QjGkitIn73kX7hC8oExAT/pzeXD4MMAmc1UnPxUA7ecP618+U1xHl/92QRW5WQM8TptsnZVVp4bc&#10;04klI1Uh5F17m70X+JCmbaGTgeZdAEPh34sih/sGQCcWj4OXDKlq9yazNNLcwSwz7+98JmFF+uuY&#10;x8pazyufqc2MwWHBL8YS7PWM/cT63fjyufNdFjp5dmKKP07ItSFMETo9XmIp6auV3YQx+Y7pO6b4&#10;3nZzr5Is0/5T0aWZdzF3oe1SY3Uf/PsmQDC9b5MFDz/JNqCW/131uvsm2s+nRtFSFlMKb9Z59T0G&#10;DZ3h5pLdxPBNN3bt1hsbFomnJTvIloVE7UrtfutpyiYL67sMKXSpzx6I4YVj7ve29dTKlNqugIwU&#10;TkItIKZrcFZPG3L/3uYXmSa/TZeg3CVGt4n1YgBkkM1X0fkvJlA9gcBmS1d34mhL1iu6wJzk52eM&#10;NWN9pJRegXJN00nsxah18EvNXm/gwF7TDSZSiq3Y2L6+CvcyS6EdxshuOiBT9jC1NQy9wbcL6Pi7&#10;3/x7A9bi/oV/LUOd3Z1trf3byysNxdTYyON2IAbSLinpLjstHEwJSY7ZtJtEmGDWKCbvr7swi8Rr&#10;y/07q7lsG1egeyq9g2SVDPjXAu253l9/+bkAZZ5pBppHx0/Cxx9+GJ48PQ57B3vaX/kLsE6SWPff&#10;xO4GJU7pwRvWuDVm7r2qHFA2ryX+mf2IepCflYrEB7BZ415mMBF930vhBwks1z7ksEzlvkRioEie&#10;53JeB9PzzqZhcy3EphDovxYjvWksmVIgZXxtTObvbiykgIZ7FM9q/qPSS70WpUewgdpI5yzny0KS&#10;8Up11dr/vqpXYupJSrWqdFYhg2agrhAAwiyubrTmSByFkYVE+DZeG6mi5jZAQ0EDsDDCPmR3Kg9U&#10;DdxqmkwbdcxXNmjtFSZ7mw7L8OxwEo4Iz4jfc35vDI7kYUWNjB/e3f1Kybww7R7ul2IZriX5jnXi&#10;vFJtvDsdSpK7cvsD/IMlmR1Pwp++fKe+bLlswwwApwwuv1yrztvZHqhOgK0HQ4XwD8C7k6Nt3eNh&#10;z5jZtQYORfjg6WE4v7wLB9ujcHU70/vSJ668Tm9qGzjRawz0mdxvtcnUm1WSl/Y13J7F78iQdTTZ&#10;FqtJIGdp3sPUboBiW5Np+Lf/9t91Q68UUGWs/3wjS4exx9pqTZKbAnMa94Y04kKjGp71CkPrSayn&#10;qAsXqqesd8i99lA6rRI4Y69Cb+X2Vd/53ne1Xv7yL3+l3vjw6DA8OTlS6EKyBbmN65Pfp7+hdsfO&#10;R1ZCyL7jZ7mIPSPychhbOgsyY0R/+NGH4csvvlBdxt43HY1DtUDadyvwhP3Ohte22w/HFlRHrbpC&#10;MbecC/xezT3xFTZQ02pwsZw9CAS8kTqsErB8Hdc5Cdj8+1XsBW6RScIW7BfuyWf1DOtDaqsiE7DX&#10;Kx+xJfuunFCwXqFeR0NS9po2dIE/7AUHJJn3+xo2M1RnPwBvoM9LwSKSxgNcKIDQ6gf2XrMBMMlv&#10;6XYJbWaAXpsldZsz/4t0dtseZMBJ7Uxm83iUmkgEjEqecDo5G7Mvoo9i0L54eJBdF9dN+w3eoaS0&#10;M/yebskDnfvLNWIdJ9sZhWTEPQd/PPoRs/qywbIxmYcigZh60oIALfG2597YQUAe3x2fxcoZjJZa&#10;33SKitoDspK6LQHblbPQOp9kl6ZbYFfdhaEUnsyta1fknSrJvPozt1ypH/lke+3gQ/u2SUFnueUo&#10;+P6Dainzekn1ZvwlrgOgH/uzwOj4fen3BM45cawRQGvPNGtyKbJTaQE0XAM8QuPv6Jmh12KfkRe8&#10;YQN9QDWNI2u/F617J5uPX+N9To9riVyedVXk/l3inlrEaxH3wWVBqJABmlgbnMdng75aPZ2G9hYI&#10;yq1iP7Ea3ZSmYlmLDJE5EG73eeX2TqleZt+x3827gap5PeeypzJLqbYDeB+HxvWFMfUNu0GOPHQ1&#10;VHz/UgDVolFU8P50JMBqhwSo2iQaQmnRhE8AMjIxrqy4L8Pu9lSFJgijzL1hwkwmznywgINK0rgg&#10;annlbBgKlkl8gGnEOSS8DNXkyJojazy4CEoDCmaIWVXG8Nva2u6m9BQhOsQfZpLr4l3Cw76KRS0H&#10;G7R2JmJMtKbx+2WaKKylT+fRkJ8V6UcPM3kVbu8YFbvvYFCSmrSa9jLpmAqgEPtFybOVWFoAFIBF&#10;8p3C62OF/x+hHjPR7fVM5KUlJOLrd33tcrDQpdnBKOLhhylzdQXr7lbFHD50SCZhwbBRcF9oyJBN&#10;cD0puHZ1QGxr40BWB9U6fjEBAjB0SAJjmgrr7OT42FNzKjEH8TCbzyxliWtBITCUf9fSJNRr84jI&#10;FK091OdlarUVPythCaDRqcHPcwNpYUauV1YgUviKPXV7q40yJWvWa5Oq1o013Hj6LWQKvVZxbvKE&#10;oaQVYhMa6VgHGQ8HcdcwSmE3vT07V3F6AHMS6U5cV0O8HQB3eZhaAySDQLC5+5z1JT3mf2ITeXjG&#10;urXmejZba6NQWIRPqWBwrpMfVm606E6alJsHF159AHa839qngzDEkDvjmcgGPRmZ2Tgg9M3DXOwG&#10;psCFU3jny1m4fajiodD35ysT43DdcJjlLnnzAjmzNaeNtV6EjIc8rhmMdEnlozgimEbPbbyHeB9c&#10;XVgwCOAWPnV6NnObqPEMIg2Sv2FtUeMWL5+7x2ArgPF+bt6Qb9+9NUPyADvt0OjWSLbmDzr8J/i4&#10;1LUYd4Blw8lAzFjAXA4yQG0VQ+79iedE65HhmWTFS6ddxbV9cxW+970fqFj68MPnkgrPPSGZa3d5&#10;uQ5PP3gmkFhgXVw7AMmYGT/hcCSC3KeLPEu8DvsVoCTTtAK/SRqAucmBi8KYOTynt9e3nU9W6QnS&#10;bWFsBq7VLBb2eHFIpt4Y+5Rpv6VPmcyBz0rxSrOS0sHybKnXm0mqHO/X/V0s+LbklSjJsJjEBBKN&#10;VCzNFnNJs0hIphiABk6Rg2RLyc54da6Mdq/GS5O2SgcozGLJIf0gsesz0+GMtAf50vZkVyxTApF0&#10;iLnZvFK6YXPrWR+YF1/n22dykMaL5qoy2U7lbJw0hS0cRCiKViC/gEIF6phPkRG9zBR/mUx4XRLW&#10;tvaZEwk/S4ZtYeM71nrRkTzxxKgqrOIrmw1I5WiOyVv9XxNAwEquU2GS9x4FKFiRVHiaaeM6g9qn&#10;vmIP5O531m5SZhNEUqckWwfSDCzqdaE9WfIY6uSjjRsW21mc6P3mZWO+h7kbiLfJr86JiiOlzmUu&#10;AWxU2Kf0tZTEaSNrM5OnQ82L0qWKeQcSEUjQpENKcumiSxVOUinz/HS/OGQT2fvAibHnDIAWEOvA&#10;TUr2TSyLkAJIJCHt6d5tJMmmsSmcxVm4J1/m4S0JOEny+1xlXaonWoV2CRRscwESrKX3Jbwe1OEM&#10;PxVkmYNkXrjmedvJTzYgePUeEGn+kAYpmg9eX0B93slkNhLjpvMKtAAPgfSdLMqTOdvQMSFtmr92&#10;kNOvpa/5VsOO9eY+hKJLMmS/rlNciYPR2r/KogNHkbmmgjyt28an87X7Gwpwa+uN55xfuuRPqGcj&#10;Dx3bsPYwrRAMtMxKOy/rqnbpb+hAHQUFyTjbgeDc5MZqLCXjL3Rjkn2gBrp1KyaJQDUHr1pnO1pT&#10;Z3gltcDaPUpH35LZRxgVoD/npNLs8MFj725a/blU9rVZP5TlIvTmXhe7PDrd50fZNsZUTvySxpiR&#10;bUq27dZ6Ex6lw5h/Ull0LJz20bQA0I0aK2trDXQYxFJ/U8Md7O+H/YM9JdQO8T51Q/xBOQgP7ge8&#10;rqxmEHhIncJe3zeQ2MC4xpUspTFOfI2XPjjRcBCfosLUPxrQVwZIJuCkdVazBgiFR+3kprDgvFOj&#10;lpW6RAKYUeF4MJYNOZ2Voz5jpmamcfaIWORsYfF3aJJfvvxagXEEDPD9fvOb34TjJyeqGqnnSLgn&#10;MOvo8EhrBhYkQBp7JbV2G8Z6vSFkggqv8p3w9tUr1VLARJJETkbhzbs34d3FTayBJjYsjtfiTXxt&#10;znyGwnW8ZtTwH37wsfams/+XsffskSxL08PONeHSm8rMqupqN93T0z0zSwpYao1IAvpOggAB/qD5&#10;OxL0ScCCJKg1lJZaw90VVmu0O6Zn2pRN7yIj4jqdx5wT2ftpZpDo7qrMjIh7zz3nfZ/3MbE2PT99&#10;F96gpnKdNFgVsgArMV7/w9k43JHhUsS1h2Tklj7fHCkMSFjeIJsKgXmbW9PwD1+eh+P9Kf8brLCX&#10;b27C/uaE9+kq1kTL2Cs92ZmS7CD/KgCOktNDUXN+tuCamy9kBbNNNkm8AvHPruewbxpRnQRvvsUD&#10;GJ2zWItX4XsfvRdevXnHwSBeG+DcB8+OOJQUw3MgsIe+Dkqsvgqs/25vl1TR4H1sgjEfP3/rvY9A&#10;Q/zaib9rsZDMG+AJcjERAFE9KVjDhQstwT//kz8Nv/mb/yL8p//8B5LdUWJbEKABYlkVWhO0NvD5&#10;UzklLA00Bp/33NE7DVFXrDfiuo8typt4P6EUQT0Ha6f7akGwNYHUg0NyKu+3AOj+37/+m/Bv/t2/&#10;DV+//CZ875OPw9t4z9FjQKF1evaOUvoLD5jh14dwFeypCFFAzwkZ5u/89m+FP/mTPwsfffw9vt+r&#10;WO9CvQKVx/svXnBAvbe/G67OzkMPYA4KKCi5oJbqOtcl8RojvNKMQZxRCKpcxppuJ/ZhqI1BeCAr&#10;Lf75u9O3HJJLBthwX0NdLeXeWGDnREMohdWJfT5U2v8J7NU+B0o9kwSHKktnnXzLfa5QDcG+pRQL&#10;HsGNtKUY5OtK//S6oL1APZ7Y+03jKhAqKu+XXfI9K6ReqEeyAiixvpoH1Xe4HqXqisKes7UDXQCC&#10;pcGw/FLrzIbDvo7+A6zj8eBhBeylAI5i34IyZ5C/+9bWBt8j2XeUFrPQie8hnvvTgrLd2O0RY0B/&#10;O6M/akF8AofrbtxXcP6NHUaH+93VPZluVF70Yn/RViz+DgCFuM69/eaSxx5gKhCx6NnMEMAx3rS8&#10;KDmQE1BdDbpejD4rNSSUX6UCgppeibqVQUAmjse9CeAxAnJmJjxgWoHUYOzn6QzGGYteiKB0+8C9&#10;BeAlzhr4sePa3OEaLpYk1uCcAKsbvZZ89AP7ASbjonecbrIGZgDhYkncBKfo0eFReP36Dfurzbh+&#10;sJ4no2ptneO+AsO4cTUWQcc5D0Pt/sGtggak0h3gupBsgp8JqlnquFEVC8iEHdpRBQ/3B+JYndUX&#10;46n85RGmUZStPQ4r+d4SR1kRHK8t/VcQ7cie9+rz0RPjesHCoXK69MSqurZTT0fiCHr/2j0cAOFR&#10;7X00WZ9MjKnp+3m/P3tv9ydMc7xf5hQz/BAabmxEANs2NuFDJTP5hkwZeaVs2GydMfPxnyktjcms&#10;4wmbfqCt+NBMXqR/miSUeDNK2JV8YCBl80FTKzTqZpuAlYZpFb4fN+Xs9JJN7X1siBsbRQLdlX+I&#10;pC246ZoeZ0OgeHiMCIg80NPOZujxQtzB3HgpsAZ0a1yri0t5c5T2RcAixTXZjYfwyfGJQjLsQYEp&#10;PqZ92CixMdLjJf7c67g5g2bP7+nFEALQANYQGo6Uirm1sc2HHyAI4sNxnc7iIUFAL0nmmKw6Mmtq&#10;S4bQTOHZJIgmFo4OHk0GJmFndyd+7fP34t/39g+yx9e7d29YOJZmA2gDrHKyZfLYS2ynvXgQbO9s&#10;0Y8A4MTWjtKAIBvEhs3EzKGjDxymQTgQX795y0RRnIooWrApAQQZ1VofOETXcsaCmwjkE3jQSNsl&#10;yKB0ZQKAnTcxBrEsOFEDUxCecwC3RLfXhAavD9krCl98ZhQOOBA3xlNPf0YOLFDxgw2qCPLGoUei&#10;QWgmRa3UAM15sHY2nxagN6ocKtDqezCNAgsOnxmhDkliRxPYrskm/bhnovMOXuNL/hw2O0yewfIj&#10;NRfM1FhQobHYiZ9FTbC9swbJDLApsvmw1xySxXifW/twcNqnxCfsdACq4fUIgAqbz5whLvbSJAV+&#10;IDio8JwRQR/KdUZaH/QciPcNgNPp6Wk4jc3Q+dUd7we8EjAAaBqFH+D1YDq9t7fNSeIGGaUCmlH8&#10;4JphIo41BbYrBRIOQ6AEf5BcEmAUwlfQjWOdAqBOPos88EpXHYUavrv5LUNicO0BSoqhN85pkXjG&#10;CjOR6INCr7JBaZEIAtpU2rYYkmKQYZPFFBbXBocODnl46HU2nU2eVi1j4Rfc4Plc0eD2gdM9gkeF&#10;15uBIexvSmAVAw+GtAIYmyypm3NyOOUhwmkj2bkbHIbQv48eERtMscV+iwOjopRryn8mNmhvOjle&#10;E8AG1gLkxbUb9Q2mr9+QLY2mrbOsj2yb5B/FSXfFgxrPG1nVpZKBE6uRzzjlVPZr8jOA3w8Qr3fy&#10;Ij4j9pnOTGBOgSee1DppraZsoKRRN311YpFDE91KE7IM3vUG74oys6ASUy7RgXrLjHsfzoWfwsQU&#10;wucdaEgvRrl8tmoz3so8kaPUcliHLgzJt80Ms5RMq+a2yuncwVPPKslvHYwz2McmRT7gecW+LDaA&#10;GDwAClKRnJh1pVlSKfU9eNKH64gGlcnlfrYTe1DNkYC30uZSpZMIQ/FPWHsJgDRLuUjXs1h7ImlI&#10;2+VrnViPDJswAJpCHmrLcwRcdb4elf3n0jWUv6cmqmGd3AuZ0KNk3X5YX1OeU13jM9/eZsM6XINF&#10;rll1yQeQQRnFYHaupK9cOwZrE2ssS8IwLOpbJzkPkreWIb+HTLPztLg0wzFdr8eeOMHWmincpLRP&#10;VGLM8VpXa+CaSdR1ZRZeaYB1zZCTglzS0fFoku/DkFJ0kvx4kMdwRjlz8q8RqaLIiclct5bFP/6M&#10;6T2EzJEc7BcpaUyRvbH0nhonwQ1GU8tCBayYo4O9NAWW1lWS6A95DSZpaJmT8yTL4v5QyzOytMcO&#10;Qd22tRSpy1NyDDkLg2rT2f6vBfb9/d/8dzLef/6zf2SdtRPrHwyHcJ2Wq3ks/Jdkk0lZAI/ivbB/&#10;eEC5HgMpHNDDQJHSqZ6ZJboG8xR4IRk+baWGYFP4xqmfGrTp3GoJEKQEafz9khY883B3cxvm8Wya&#10;0FpiIxwdPwkHx4d8PzM2XA75inUzLDB6N3Go08mgtyKHTUShIQFALAyyAVa3DkACOxhDZspRl2I/&#10;Z8ycfm6NB4QaFE4dcKT9sMxrtR/KR35ZA5/P5Fc5WMpbDJIp50AY4DD3d/x3fG7UILhO9zd3YXF3&#10;yz/rUbs6GRnSqqaXNy2AGgAfIyeRhlGVWSu4rgBrEAo1mD05OFwL+64C7dRo3dg7GsAXhss7NEuf&#10;kMxwdHRC5hYltfeqT3/51ctQE3wOBGPEsCspKxscPAQmyCS+ztH+KJzsx0Y+vvb89oFgQruUZBr2&#10;MLRdgVph0fB9wgsPtf/X357H+nBMVRaAOaQIH+9PGHyB99m6JxrsuQeu/f1qEY4Opk4AFzA3mehe&#10;ziZleLK3IQACg8yxJH9QN705u7KVTQgnhxtasyNdw5dvb6gSgpIK9fNDrIU20OgvOgY9UpE0G7Pv&#10;QfO6WkIG16WMKA6Gk8sUZcgAmjHMpBqq4foGcxP+lOib/vzP/lKDsGSTAcWF06rF9q9zCBMHQi4T&#10;2sIWDrgpnYaRYEcWgyIamAg7VQ3NAMXY5ySpLuuP0Sh79VEtEveHw1iTAoy7vbsOJydHDn4cO4RA&#10;dkzyOJaUG3U3+lxY0qAe29qQbQrWzGHs1d6+fk0F3NHBE9WFDxrgkqV6q576/PxdmNZFXHNX4aOP&#10;Piar7D7WpiP45sdrBlAVpIINS0ABHoG9h20IZIyL2Gden1+SpYb3hAAH1MKQ/CPZuk9qBJ8dXEP9&#10;uiaAjRSYm5WDGUqHndRk8cmSZZTk0WAajVW7AbTG81gwgXrM9Gz0J+jPQCkYbYxZB+Isk99q7d+r&#10;4TKAQLp2J1b/MJhVpbOX6d3eNyuHm3G4zf6p4H4jpqMlzN2K72+FAEQHHSJfAP72PeonDCBhJYbA&#10;yngPLs9OaW+FoEmsrw33ZgBXewLdozxM7enZ7kGnz/Dg6yd/VPsHFlIsjChX1veTyATg0uKHCX3d&#10;LdNMdihDOvNcrzK+XGe+YEANjJOMHRgMCFspFRbfS6VEUnz0CqqDVcfKwX54f4XJVSACheRRbb85&#10;/D1woeDwMKyh1kFfVIrF78EgAPs5fNg34VHPENbOvn89e6nwKEAjJToDT0Efy7qOargt9qVQnoGt&#10;O6HUuWLvO67i/g1spyNiGWr0BwDysWYgt8cZCnVUqZBBDvR5rqlea1z7jG1jkwPMAHz2YgB28WiZ&#10;x/V3OV+Fd6eXcIwJQ21PSkh/xwqw02BYAWOot5M0HUrSvvMgNYSsCMIwEvtB8vLL3w/MzaqwfC5W&#10;Vv9QjTjl/olnX2EpySZEgDjrMA7MRqFO8dtKbFQBrYm4fPoemnlczEps6bqCBsxMZIuLAwgkzBEB&#10;rKTimU4evfz3AMjRS8iaYiykUXxzZHzFQ74acS7PDXY83YhvHElDb8Mqbj5Fq+Id0sAqXlEyxRoZ&#10;T6YmH40jGlYu1mHIU0Cu9c7sAYBmPNA7MveCKaiLBfzoKnq5DCn1LW7EV1e3YqPERQ5pY9Kko3AY&#10;xRv11TcvlfAJCiYmjCxAFpTWQR53HT/zA4CQ8zv+HsTcr2IhcHZxY/+dPsQ6jNcsAXiz7S3+Pnwu&#10;xGh/+NGHfD9ouplyaYCJGzKNjMvsB4b3MtvEe1PzzQlAmHDCjqEe0pVD2ORD82Rvl8j/t998E16/&#10;fhUX151DV6QJR2EGzz88iJeXVzwYaAAN0IxgSSDoMpmNLbFW8Q+ZseQlYG+tWHwyhZVpQCUliu/i&#10;4fXs2XMi8liI8JB78/IVD7jkDYQimYxJgBbn50roaRAucc8UMXi/tZQ0aSIKTxQexvF9QUJxdLJj&#10;KWV81uN7oLxyKOxJNqVXymBfEEl84oN7fZ8ZJ/SejNfgFkb4kAqPQOnf4LS2HCmlGg8//U8GJYuN&#10;yBwo3ZiiUOyzxK/0usTah38GmAFJuk6fstVg1lg8SBbw7Fs5YbOkhA2bC0DF/b0det0AmGL/XLUK&#10;IcEmuN/xgLq9v5WnZtyMAbq2DzAZbumnhWcCxcIdwdCGGzlYXgDptc4mlB91Na8QGW4ocnEoALTZ&#10;2dzm+yRDKn5d3lzF57KlFBMFAaQk2FgwHazo0dFz2v/xx+/zZ1GEr+I6QOr3/OE2FhJXLKQ/+uB9&#10;MSMtt2aEfdDEAzsDvDtR4Q8s2FfsTSdxLTXx8zEltUKCVCkm6NDQqBevj3sJ9iLMcOGHgcMd15Ne&#10;fGgA43WDxBzsK6z33glXZ2fv4oE+J8sPmyMaSTR6ZC3GyvzFe+9xOofriWJtPN4me/FqcZHZqWCR&#10;AlwGt+htXMM1pVIzMpzRdAGEwTOEAwqNAuTiAOqvY+EAKTOAwodFyfUCA3J4iaJgatHIxN8TOF2M&#10;a3G1oUYo/jckJGBit7dzNlE1pzplDg/BOgGrDglflK96col7OF8qwXwJIAO+mvFawb9wzGAdmX0r&#10;qbriBJpMXyfWloWkwNONga85+ICnlwf2OgOBNZKacW06SdbA5JAsAEFNsk4QM3pCrwvcC+xBzZBs&#10;4c0EBmOossGy4+s7UabtCWe2HK0UAkOfmA7KoJa1XBHficauBUu9SJK/koldBdjaNm+Wx8hAo2bs&#10;z5KLtWKJERiSLw3Oj5yya6AppZySwel0OvnVhXVqay92ASfMdZFNucOwtOF946AMyxrNussJvQb4&#10;MNGlXUGlAUaSi8JjKwGgYuPpM9FEO9SZAUZwxx6XiZmRAy0s0QpuwMo1bsipeeP9VoOLNoNPZOgV&#10;es8M+jAbLHkiKqG5F5vHrKfeDGoZEIuhR4cFX9u+MICSgCoAjmVi5Yk1NbbvVzBJNOSwD9XAIXkQ&#10;DmIKUx5mZ+7Bkq7SPnCS38qLUnifi79KxdRggFLS7eR3I989AuWVgl96G0GHBPiaOViZ+ZS89AYb&#10;IA32V0zyYAU8dFkyPqprS0PF1CNbsUpJwF0O/BhshM/3SA+clIBaZ09B7OtkydnkO9FQOwdFUGba&#10;9VlmXRhg7BOYXQbLPjvus70Hu4ktkQFYSkQc0MD6uXDa3CoDiElSLOaeJHspzIXX0TK90kBhksKz&#10;ufBwOH3u3lJnGZWXBoPrX9uzr4/nzss334a7h7vw/U8/DcexKR+KItuc3PZik9flmEwpDIewj+Gc&#10;aZyMJ8CysP/mOiVZwRxDDvGonIDKwz1jxkX2h2x51jZK82UDteQ9wbMEGeptPCcmtUA+bFIY/OD9&#10;bEHKCuuS+LqXp2f2c1UYBJq3KZpo7BejERsK3JvCsmicr1wiI3uX2bOAwxx4cbedv18MfEqScO6Y&#10;bdKs5MvNoDGsNwCFtF8Z8Zltly33HHkLq+nmsLETY5BEXz6jhZpfJvLWlB2vYn2CQVB/Kb80gAV9&#10;M+b5tsKwjI2+Gi806/gsKVwILFOAHlcXD7QKQe0EaTPZ5FBrTKc8hy4vzgVKmhEEQBQeuc2bFVN0&#10;AfThdr4+PSfjD+cs3vT+zhbPt9t4rZFc++RwmwNTeO1O4V3cjcmmg3cX1Ep1NYS9jXE42gFI30j1&#10;tDUBuYw9S0o/TmtiabUIQixgTXJ2cRdePN3lkBe152WsAY4Pt2hhszGtSJQAALakzxrqHZ0Px0fb&#10;tBgCS+gsXovjg1iL0M+tYBgHZbhTySxP4/cd7m6E6+s5k36xH27Ycxz/Q4roDZIwpzVfb4G6GPY1&#10;CHqMJcvN/VLhHZtaeySXxGtwv0pJ4QKSAPY9xBqYVlKxjgUwhOYeckioudAXnJ+fkv32h3/4f4Xn&#10;z44oVwbDtfYZBS9bDvuGwV7t2uuGUsqKIYenrwPzSMYYjzLrHs8E5Nh4PQzOsa8g2AJEBvQHDCyL&#10;nwHBCU9OjuM524Xf+Z3fCX/+p38SPvviU571WDt4bp89f6bwGzDs4zOLAQIkngDMsXa//vrb2Bc9&#10;lbd4JZ859Fyfxj3n1atXYXk/p3wVjEAM/eB9jlKHQ1fsEbX2lL/7278N3//B5+H9F+9T8TGib3gT&#10;3r57x+dh5L0Wz9nLb16zxsa6LFDPAPTA0Hsiixaobk6eHofXb94ZgC9439ETjSfroQuDHwCyhQRk&#10;+LxnPV3mxFumm46qYNq3fMIxMMW5hP2EIX81fxck3PVETOJyKMV2S+n2KbE00aXtFcRhgBmXpYeF&#10;tFGhH1/PZ431UQ8iC0oH2XFgj2jbhYPqBst0VV8B3AfYh8FUgzo6roVlrPXRD6HfAzYgdV1DdVRn&#10;YgKCZSD3h/QYZ9Ko3tAQqi8U4IJAQss0qarAHol/HwTmU0bfyOu9c6iF/E4FEuN5gM85fbBt36JB&#10;n85P1uoMagPJo+L1WzEtfcEhPFVN3guheuR+PoxyfZPqgG7V52FbZ5UdlTtNp3tHKytZRYHZCMJK&#10;Si3mmQxGYSkPTOAhTCWG6ihew45krylrP9wnppfDaij+PTGPsBJoaFUg9mOwHRsOu+b8/QibaRBG&#10;BPLWcsV06aKhXXYs+2FDItZd0z8QFEQtgT1A1lAmarkOH5udixplCdIS7hvs2vraZy7Oa3g4YgjT&#10;hC9fn4cH1J5x/+7R+zdi9JMNWY3Yr8HuTQoUgbmoEzQAld9fYODQnPcE9lWolajGSSBsOv/47I4J&#10;fLJmi29oWk8yAN+7nm3bJlsqFSkob1h7eoMcUn3+/sFPGDQRF+hslrTMIeztQlM+th5f6SK4sQqj&#10;aHPCLdO24oswsdATeSDbSHhEcYEml4h0gF/eTNM96Ngt/8QFQcON5hlvbUGD/ftsTI2DbbVo+GBK&#10;TjlQEllYgnJ9c8PFjRs+In20TlgOqZCMlS/LzEKAXJnR8dMRpStY3JSXVQh2uCPTD00HJqI3ZFj1&#10;1k5DHnvPBSbJCqYjSwJbmAqRwYNkzPh6YGOd34ithQCf6/smPMSD7+qmCXvbIx5qojUX/Hl8XngB&#10;gCZL+YNTgMH4Q3IvGHFg7HHTRJz4uMoeOQBkemva65HQXiQaK3Cg96JwMvJU1Nj9vV0mCs+ICovC&#10;zvcwXziNrwv7BwdkoJ2dnoavvvpKfi1xA7mPCxNx7fg6uzgNb96+DW/fnPPaXVzf0Tfi6jY+3HG9&#10;PHt6JAkvvGLiRjfyxk2GTK/NBZILXDN6KMTN5O3ZNSnkWNgoWrGWLq5uOVXE9SFlPT5Ut3dLgn1J&#10;qoSHFiEPwUwvMJaYIohUQibN9WQKckOMaxNFY+loPDCOUiIRZYqYPDbySKOJaauGT4wqTSZ3tjf5&#10;DEh+uTIYK/k6jGzldTdmcZY2YWx2uDYY9EBekfx6VkybVUoRGV4TGWynIAw8qDjcUfz1bqIAHOL6&#10;AHzq7Dlhug6ZDPgeyM6LQpM2MGZTGtLdPTw4xMCs7ZmBNdlaIsapPaaICx1KlU2fKXNGuMfDQrRo&#10;biITSfHj323NZlq/kPPas0LmuTUbJLxHeK2cn13EQu0p76cAI6QgX+gASca+LtJwrTEVUsBBRXB6&#10;NBFrmAmlblDo7UZ/tZoHaPDnwD2FhJmfdSQWCIMmKh2E8ugs7JE4sefBhI06QOy5k97wfGJiWjzy&#10;NcL3o+DW9VrxvV1dXYgRupCMAPsz9kEAfvJpqCWhQhBIfL72d/fle2TgBs84Xg/gLvbV81jk4f0A&#10;DAOrF+tsJ15bACltLzY0/v7i7IxgPQuXIfAeo2DC+oHfJ4yDAV7iOjAIp2ntLSUmr0yJB06h8HkS&#10;+7QjGDwVEBI/C/wRC41P3YD3arTZ8MksGXuV5N4Fi3+CJmag4bkrnMpWW2JNUByFMAoS3L/ppgI+&#10;zDYsaGI7zumalA2Qjeav0gELgyXDZmcl2U5KekwSUbKigg7hylNnphzaXJ/M7VYABYZhCiwonUJW&#10;roGGojDIO2QGWhLZYa/r7ZtS2sOs77v8GVB5aNAVcjjV4DSunDRqgIOWAfAatK9WYVYXQZyqyn6m&#10;nCgbCCGLtVn5e+rMICrtL1hmJqImvoO9gTjcGvocwiET7iKneyWgUkVJkRM0S4dSMAWeEruRvXJK&#10;eVeWRU69rjzxT2zCjmtJnjIJJEqZpVnOOOj6BIeJVMU6xZUhK2Xy30shBvZz8zoslVsiOWkqnNZc&#10;ykdsxiL7zRU2/EmhFimxr09+ZMFSpMES8CHkBMDU9ChlLqVzCtgNXqdJDrtm/BXfSQ1+7O1YmWUc&#10;MihWZqk3bU/qtVemgGQNxcqU0hv67AFjX/XvsB+DPZiG73jjlRloSKxUMQT03Cc2oiqR3o3JYHC3&#10;yow/TcntKWkvGe3FVSZPDt3ap83afSc+mxFXFk7UM5u2T82J9t71IKHymaNzZ51YXRDoGk/3fi2w&#10;7y/+9I/CH//xf+N5chwb3xcvPuAeCnsWsLt5VoEpG/ewwyfHYW/vgLKz4ZHUNTF3i2RFUEpaXXiI&#10;Qf/Lkf6ezGIn7abk7NDLEqUzsIeUWAKJpQBF+E6CaXF1eckzkt6K8ZohAODk5ITDpIIm6A8c9iX2&#10;Ha4jGAEbm9uZ8ZyAVAZ0UAI28vUsHaQk9UdhwB57y2w2y2sGQ3cATuNabATWaWT5dWvpcfLycuM2&#10;5jBUfrV9Yub7+SychpiGEEnNwgAznjdtrDEOCLQl26BXL19xoLZBpcCK1xBN95SyOe3J8MTFPooz&#10;FA0o7hOGV/u7e6znLq4u6YGG9zBFo4rQvFjfgEWF3wcbnJX9ogAc4gxmjcczHzKzm3B2eUsWyT2Z&#10;eOqfYA+0WDVc2ndJqoqB6PPDMCo7skIwotqH392lzh+cHXVRmMygQRC807a38BmnZLuhL8OZfHV9&#10;z7oTQYIb07H7ANWLnf0AwQRszVChjzplZwVlbldgR8b3e3ywSb88vNb25jRej3k43Nvkc4c6EvUe&#10;GtjaCbbBPmgjkiNiDxmv4T2SgJveoP6Qeax78X1f3EqpdbfseF0re04hdANhH/i9s2nNQc1GvLcA&#10;ovcPj7gO9nd32DfCK+0v//L/kS1P/N/xyRF7LQCslQOieHbZgoXPYBkya7l0KvRgL8ixzy7ULbRF&#10;8aYOhhvIBqivxgjJ29qkuuOTTz8J27HXwDp8cnxEv2R4xP27f/tvwn/8j78XfvTDH4bTWI/94Aef&#10;0x8P6/LZ8+dM6sSAHT0TyCFYozc3l9y74O0HBtYvf/krPtvnZ6fhWfzdUFpgYIiahLJvqspWBJjI&#10;SmvFJANQ8PXXX4cf/vhHHD4ASMCzUJOYsyLQ3thT/c3r11zXGNSuDBKk34VnFb0PBrtks7cavna+&#10;brU9guVJqppO3uKVpPr2ZObea1sQ7BOyClHNMaa3uOo7+DjjumtQojMIe2IKmRs58C0FRqU6rbQi&#10;ITHck2+xBR0O6LJ3Y+E6wWdnIBmplQ+2Aeve6fKl18/S11nDM+2Z2BcGA8TJikPYh0IfYZmFgL7S&#10;HtOt7V0Su3tl73nZW2m4kYYJDDSqdG040Gk7B0HOeG0UNFnKO7VpMiZROYCNoQ7xfOg8WE4+tvgz&#10;9KGtrUSSn1/yT9ZAcLB/oQen7qeCE2IVdigGX+n32lu1QVu2RhZMshRbuV7S3sB9GGGBizl7OfQ8&#10;GATRxz5I5Ya+BXcIBAyCY628WPFMLSjprQkYFg7YBLZUGqeAdP/66poYDtJ3m7h33Vzf0cMPWAT9&#10;/HvZAdVlldUvvBZd72CLkntU07UuvUib57UFZNfGveU+Lt/T0IZfXp2Ga2QC0NoMASewlmuc39Cx&#10;zqRSqZY1BUhGqtsr76G1fRcnHIKhT0O/PvJ9Dxy2Jzykz0GdyQamKJM9ULH26htC9ulOFka9iT2p&#10;LoIasnr/yewnTBkrJc0FQ2RrVjLZC0h7Pa4IcDC0IZkYZqNYBWIgTEJhBHoBSufaLif9bE4VCU3D&#10;QDSkg9hImhRXbNhpCBw3GUjQcLGmo6mYbpsbpDnP7xseJhtMJdWmwCRQyzUATIBaS4lW07FBbYyi&#10;IkWL0kszezR1nLjQVxGIYgIH9eW10kcRja6AP2ywDUFDHGDbm5sqcDqzTmykjc+BAgYpfjggm3Yg&#10;6wm+a0rqLRhFfvJkl9dhYcYeE27jFxZ9klDVlmcpQa8gRRXvHQweABls3LGJxgMfbKWiUuMlX4OB&#10;fz9yGAUelN4mqYPNr8fjkVlgM09O9Fk6GjJr08PGhIIQABqKRkgBO5tEbsa1kTYABLgcHOyEo+PD&#10;cHK0H/75P/tR+Pj95+HFe8/C4cEh6et4EOkb+OYtvTAAbtC0dTyWRLdZ2RNv7FTJgWw2HgyxIMFj&#10;shGLGky4JFWe0OcN6wahMvTj6TT5hocfil1IK/A/bJTYILDol42aAn5mx1OBCUeZr4EeTIdxfTBN&#10;TqmCOC+w5pFWjPVHU824+aLAAtCHoiqxdlpH0ot9oWcPD3aST3ESXSspB3+Oe3N3r1RYfMbtrSmB&#10;YBxVuM7wYaRPTR+Y9otngybTpQxu8TxhXeB7BCgNStHrAj0u8WeQ4gxkIq4YkIIJZeemm9R3FLZT&#10;ScGRENR0MnS9vV/6gFGaFBmZLHTVwGFP4Of0BGYXiX8Ae+J72dvekmyvkEE3JpJn8K45u4wF7W74&#10;7LPPLN0YMbmOoRHwhmBITJF9rOpa4BOeaVC8j2ITg4MAhQWYgLifSdoDD56lKetJCkaqPT2YtjMg&#10;kdgySdLNhmi5zGEDuGYbs81w8OSQDQGm9tjjEpDMpK5WQBuNZAs1+bgHaBownWri54FHJSdtBvlk&#10;pOzna7XIz2Ww7A/vE+xHHEK3N3cZUMBrouijgTiMsXHY4SCK+wJAevwsaO14ZvA7ANDLh1IhSWSW&#10;zjZUEHCiO9cahuQDYCp8BWFpgDRBh5Jwot0pMABFMuj3mg7WksTQxFtnRkuW9jiDQwyyGKu4W5CF&#10;LRATNxTXlowt+oaN5I+KvWqkFGptqfZjsbkxE/RGUzHF6trgWeX7XGSJZAZaSrEAU1Jq4We9HcyE&#10;ss9Jb9Cr9H8z4a5d8bMVTL5e8b3gn9gnVFzVVjQOlGELrCgMwBTfSd5MoFznian4XUUu1BhuNaqs&#10;QLRks9Ph3tlUOQFHtT935VAXDsMGySzF8OyzlJhtTduZKaCzuki+RYWlog5/SEEXaAZ6g7YCN6ss&#10;RZUqRE3dOphkcKJrn+WkYnLqXMhpu4OkCklSOmTQKCg1z357CQzIEtvSAsEiJbCu5dgENXLogaTW&#10;aBJDVWZWVypcEztuGASMJcAxg7fD47CUBP8Fh82swaXC4FfK1uj7JG3vHslbi+8ksBA4y7LXwa8x&#10;ZGAyJSundZsSWZNMPNijkUPUqszXnr5KbmSGBGgOyfPxn3guDmsfPrLM7T+q+9dlQJJFv0GfVDCq&#10;ySq5LxfVYzn6kKWpiZE4+GdS885BAQZZbsgrA5t1nXwh68wIVC0x9veooUuFbfIcFDBYZtlSKmKV&#10;BKwzhpYnrnuKHIZSrD0WS4B9u78W2Pen/+0Pwx/84R/R4+3D9z8IB8fHrE/AYKCX8lKKmK3Nndj4&#10;xzN6EuvlkZgKo6rK4Tnr/aCw6mANQqeGqG3bNSg29GsA1c0I2RZBDI7W/r0YkPZMyFxw0LOaP8j/&#10;J64dGsTv7VKNgL0BdQ/OSzReAKbgSUuLh9Eo/wzTt8dj2uzIoqYzyGfpv9c2zg/sh3xG8n3o7CXU&#10;5VRpnr/D2gogNSQMPbdaBoNKgUdVDldIzYxq98B9rH8cvOP3tWnf5m6Qry9YSjsw8PdeSw+2eI14&#10;BoJ1Hn8L6iRaUXh/QI07f7hnLQzQA2AdwCrav4DB1UvKi8G7ANCaANDV1SWltBxqx2v94sX74e27&#10;U/YLAMhg9wNmJSxNXp1f8LPf3jywfkODuBlrqSkZ2CgYY48zLWNNNA1b6FPi5729j/ep6bM3GfzS&#10;AOpd3Szi643NoCqdFluHV28vuc4nlYgO13cPUivheStkAwBCwjJ+//amgECs1cubJWu4u9jzTCcV&#10;03VR8wGo3LBnLgIZFBTW00sQtSQ9Lbc26D8tQkNHNl/XK8RsO94bMP0oIWZQVE0Q8/puYX/PgsPl&#10;FQfwRTjc26LPYLbgBbCD8A8QBWKtuL27Hw5iH4EkUYBnf/3Xf83POWPYwQb3w88+/0GYbozD+fmV&#10;/RCDfVa1Hx3t74Yff/798OGLF+F/+OLz8Js/+iL8xhc/iM/2s7AXP8vJkwPuRRigc7DudYTn5Onz&#10;p/Iijs8/rJZgX/PF558TFHsW+xzszQjv+Yv//hfhN378Rbi4vORa+vbbl3FtvAjHR0/Clz/7kn0e&#10;wLrD/f3wy1/9kozh27ub8PHHH1O1gyECvXjxnMHeJS6cJ7EGff3yW/bSp6dvw2ff/zScnZ1qEFKm&#10;JHg9c+gFYIf0wQcvVPc12itwXoI9BPumb776ilZSUmktbQmRGECFz294RF+H58+e8xmlnc4o7dsC&#10;2ioGEypEMIU5lg6AFCCoUBcm6I7FNmPiMYA+MrXGHNrPNmdkXOF5K3tJbJHQS5ZtOXJYUxpuag/B&#10;9yTAJp3FZa4dg9lujQdaqm84HE4p2GQxr5Qa3jbZziUNMntKzBcCFoeUxDwQh5iOR3nIVbo/hT9q&#10;2j82qZSzLQl7rmUODV0s1U+JHao6hYxo1JR97z48SNWy0qCEfrFdl3GCNAhNZzjfR5BHH5UCfTqP&#10;18x/7AWJ7dp52KPk3T7LQckSh9WYWeS9Q7K0Fwuf4e8vCqsBNPih2tADGQa4EIReB82RnFSvA8RS&#10;HVJSgjvmNQUQWDhtvvT1aROZACA8LMU8iMbgCv1N5//GoENgqwZMeD+wwYLVANjoo6Kyv75q19Yg&#10;KmX7ZciKGa0hg6cIhQ2tlD6oNeMedx2a8LPbs3A9NGGO/bAvqJBjjUPiTsG9XSrRgWq1EFJomPZq&#10;wahKccY9xYAMZ3KyT0sKqtKEgBSsl2qI0ioHAqUewNN3lLVulX3YWccP/dpmJ8jSrvres+2fYDpV&#10;JV+ZAcy5ESdlfEiNUJM9M54yMYcmw6bds7Buk4/UlAsN2nvQoDEp61BgLMXuG1WattKQnGBWmVP8&#10;ilKyIjStvOho8heNUwYHHkA7WzMWASicektqEGgB0BG089CLhTWYool/D54W1CP56Q02WE8yKIIo&#10;CxVNMMFfrRRIAJopPuddPNBxcGFatYlmfu8gbsTwawlkTWHRVNWYUcqoO9+d3YT5QjHyl3cG+gAq&#10;xU1hd2siuQa80xZKeSKYYUkmHlgg2GkDwkPAxdkLwAHQspbMSKpAKeloSibQYPNnmecuuAlMJpoK&#10;DGYptPHzgQpLKvFoQv38jHHjfbg8v+TP4YHCZo/DBeAZpqf4Ysx3LGD24jVHEuvz994LTw4P6GO4&#10;uy9Qqlsq0h2HyutXL8PPf/6r8NVXr8Pl1TUPezAnz86vw/xeEm94qwFYQFBCawkHrguKqM5MnJbe&#10;YE32bcCanMbiGkwnGCajysJUk3JxpiG2SnIaVQTEAF7s7x7KtzD+O4GLlcwx8bmSxKvpZGQJRhpl&#10;zfQ8U3BKxSRZSG3lg/fm9DZ+HrDfOgG7fcgT+9LeWmT6VSPeF1xHMJRw0IlNpoYfxRM9VcDmm6iQ&#10;w+vjtXfjtRnsefjm9CLczxd2VxoI/JDqTknmgowD/DmAYawTvEZVTQhs4zrioHkXN0kkCFHGV8mc&#10;FYa3m1sz+SOsFopnj2saBeOoknRzBJYhfaZK+rEw0djhGdjcMKFlRDinr9tMiMaEC8DfCt6Klxfh&#10;9N0ZN8BnT5+HH//4R/w7MOHOzt7yd5GZ5z4nyf4ANHGiVSuYBsUdgmh4KMEnogHgNidrgfI5fJ5Y&#10;uMG4lKmQdZX3CdoIBPlQMPkKBwNk99dXTLbFs37PgJgHPj+LZpH3jpQcJcq1AD5cz5KBIGfhLSTx&#10;eA94huJ/43ACk5VeHqUALjLmVsk/qvonjWBgOA0nSbZHEJCidG18Zkqx5/N4XbfJhsWEDObMaDK2&#10;baOAdDrsFZjw4r5DgpzSY+m9hcPPNggA7sAgBJh/z4ankq+LmdpojOChmVLTAdBvMBWvJIDA9xCf&#10;I/xs6WRc+YAWlKhouqREwGqkBnQg0FVzb5U3jqQLrRsp+pbg4CsAtk/4TCJAp+1pDOTwhRFfq2NQ&#10;QG1pnhNLQ5nDR9b0pEHGw052lhQkgU1tBnAy6MFJayCo1jQCzLDmcd2ZcGrAS+uiz9T6wUyU0ux2&#10;TeVkPD706wY+gSLBLLneUj2GqDiQZO03WFp2UVmem7y/qmxaX+aE3CrLGynFpR2AmXlmFQpQHiwZ&#10;7HlPce6kQqI0qDh4UkzGauOkaXuICmCxR8wwrFNgcWY5rRD/ngNLhi4nxybftJDYgR62tZQXqfBk&#10;ime5dgJLA7Uihaq4Ih6GtbQteQjhMneWQifAx2P77wB/CaQKlt7LUrDIQSrFkNLPCoMeAinL9B3F&#10;oxTiwsxCNwyPyXnB4FyS+uYk3szsqzLwk+oCDQ5LgRiW+qZglrUfoIYA9PqxLLdKsu7sZ5gK/tZN&#10;iwr6ENL1kgVAUUjuxACYYC8hBiTIBxfP12PwtMxy7NbAiz5zSv4tzEpAId7nsAynMaJ2dDOP1O9V&#10;q4RcPfPyeRRIWfhZreVdaPZY62EdapXMgHWqL1My68r+rcNaEt51HhzIlX+y8et59v3ff/R/0HB/&#10;b/9JbPbfE7s+PhNMzqMsR/6WNVgrcX+fbe5y/xSjqFjf8yGsG7NHzWhI7ONeYF4KglP6ZmdpWZ8B&#10;cXotoYEw4IUa54EDqp7AI9h9rAlq2TUgCZT7P4Yk9gXFQBPsdLClYCdBoNkDZjV+JQezSp/vzC7u&#10;uQ4BjDUcxAnEY6p8YUUNWAxIsR071M2BYfRhrGuHHzTZ6oBDWQzs4K8b60BcLyoICHRIDpUY9PRr&#10;tNcV5IK4diMPsNQojxyKt7ScfyB7ih5FDPlrnLA7IcuP6wvDWwwv68ps6JIBBxdnpwwRQ3oqLG4w&#10;iCRDP3SsfVtbCwEsASB6cTsnmLa0rBrXH55rPU3eH8Lhk4PwXqyN76/veC934vXf35qGo/3tWC9V&#10;sUYowtakDNsTsRXvbhBONzCNF1YxvE4TSSAhCYYEd3tnJmWRGSjXNw9c6/geeEof7O1wTV3frZic&#10;K/WDPPsOd6dUnKzMon3+9IAqJIA2t/cPcT2pz9vbnHAwJnunjnstlF6oiwBEkmlDL3VbBtC3eggn&#10;h7sMtbuMPRNqOfzZ0+NtgoEdk18FUElCOygQJv4BPtvYAAmSf2fxC6+PAMAufu/3vv8Zax/UrwDE&#10;9g92ef0BLKAfOYJyI97j9z96wToR6x773vc+/jD84NNPw//8r343/GasOT//+OMwi+/9/aOjsBfr&#10;XozUj2P/8vzpk/DFZwIC4aF3fnoWbjA8jXXswcFB7FcuYt+3xyBA9D7ydN4LH37wIrw9e8c+6Fe/&#10;+mX4l//yfwqvXn3LnhRkk9qSXNRKqO879ye/+ubr8MGHH7KOxKAAax2DVpA0YCED5iiGvmSKxtoZ&#10;g3T0Yy9ePA8vX74Mn//g+zyfbyG7DlIhpbWMawqVDAKGiqFifXpzcR5+9o8/DzdxbeK+KDBADCp6&#10;ntpOIg2NCOzENQbV3GG8tvjc3G+pitK5IKWIghDR49T2XCabFuoYkg+mDLEcEexTuu7Evv4kGMXn&#10;AQcH+lDZb/Xaw2uHuHk4MKbPcJGBScqvyzoPeYtQZCAkJbeijqDvOve2xgOkkhLbhhLqlZQCttRg&#10;/QAJeLG2WaoSoWFU8XegVsafb23M3I96uLKlHjuFEMmvVIOCdEbRrzLWz4kww2RVDGishGJtNtjf&#10;z2c0MAmxlmvK0zM5wMFra8WiVX22CKEfdcIWmsY2MLVCTAzgCThbCPgz2/rB3u/B16A2A5v7cZBk&#10;O/UH/N5S6pSmsX1L4UAI7IX2xu4NPkqdNBdLrUghmb28/hc6U5c8X1QP8ZwlKaw2ECll3Jj+s+jh&#10;JzxDBGoVvB+pTnt6cBx2rezri+D6uZKcnaqiWpZzSQWRA940lG4HWQNBegtv1UV8dv/i8tvwtuzC&#10;HAOoqs6WGgT4rHTBNV21nRVRuobos5LFWbI0AY4A0L+zhVYgqWFjHYoWcmqrSQHr2rtPw1sOYBoH&#10;qUhivWT2hNKjFcAaMmGANfGLw9lP0iQbL7C/MyGghwcSf4LmFpJOsPXgwVckY+YhJcAUpFanRgEf&#10;ejKashmuLWXBBoRYatJRoYVvVYAmWV1ik3U88G74GmRAWYKzYrLtA6cITNeNjSAMdXHzH5iCNpD6&#10;fT9fZolu52YLBxSYU1hkYGFNxiOnR4rBs2raHEWPqRB+FgAHJuQ4zK5v4EehpLHNqTepWskppIQW&#10;ajbhiYHp9OX1PCxio337ADNeyct2Nieijrcu1Ci7NJW2UKOPQgHsNxZORJ5hgvyggAaY6i8AwN1Y&#10;Mthyo6ac9fae965zo6MUFvlcPeAAny94DZaUnwhQQHHAIADGo8tXj75ibZ+lVSVlAKvw+vVrsXFG&#10;Fd/TV19/FQ+Qc06iUBS9Q8rYm9ecdiLx91e/+CYWnmeUpbJYxb3tVLRgCth2fdb0w6QVwMbIyDre&#10;J4AuycFaTQSCmI1Mqys0AaIPgRNujmIxhQ0AYNOWpyq9Cz5tWCUPBrwu1h4KPhQD7714jwwsFqMj&#10;faEApGTEDAFststWRd48FiRg8sEHL1gqhrWCz7E1G8cDQNLS4DTGwCJLG/5g9ifYYSmBGUw1HDKN&#10;1wKThzYmlJlsbiulCKDi27cC6IZEM6/XEr4QJGPHJAPXCNcVcqLSjDAAytc3dwT/wOa6i+tByVoj&#10;MxXlg8KghEltj6TAYg1FGLwYwL4CiI/nJDEjCbR4ugegGIbCO/GaAjiErw3oyfSDWukwQRrddDIL&#10;H370UTg5esppfskD454HHpkqPnCxflNiLjZE+rmQmdlyj8HUHd4XSBQESIcp65gywcBDFhN1AIcp&#10;LRDsv3Q4gcmGahP7ElKdQqeJJQ5t7COJAaxJlwYF8JPoQ5L9FfzdYI6O7Sc54ZqRR8uMMlp5L9QO&#10;P+A0EPLfYbDsQAcymkesMfwP7xEsWAKBoTTg2uQmniERSBy/uyVQLbaMklwhHcDnP3n2PLz69qUO&#10;FLInGhbCTHxG4TFVCrqSEicsKGEmjkk1XgeHEt5nQwN2FdIoYFCw4fqDOcF7Rjnz2OEVBX8OE12C&#10;VY0KnsFgyZINX5ELvcxUo8SrVwpyK0BwRHaaJQj1hPcZsjDJeCsy+wYzg+rxOHvelQbvBIyNaNqR&#10;iiBhemKH1fZyLZ32OTyacmJSPHiylzw16RnSNhqwWAIGuQmdXQ0i9QaCh8wwLDNLqzebrTRgl5h3&#10;awmw0urTdJZp9p2ThpNMtxSTnqBCNcoFYVI6PvZySgCT5Bhrb7N0BrPgsB8eJ7cETxp535o1KIBh&#10;zZhKPriJndYbPGIh0fcG5ARE8OwwUy0x1gb/nsKfSaDH+ozh9NyhHIWNtFMqcfFIwkuWVJLgFIWB&#10;pSKDvGIMlk5oHh6FfSQT65CnCATvklshm4jgNOP1K9rR1azMLt+jxDwc/PskR64zMPE4elnhT4ON&#10;qlO6bStWk4tvAZSdC+yQ2Xrcf5rOgNd6spuDMczAw5qoLBftzezrk3zdFhSpcRp6y1my3nzIBt3J&#10;544SW5iiGzhmXdF1fs9rb8bBe6HqP713rY2OYEJiBlCWNNb5nqSYnddTSnFE3VW5OSpyyIuA5Kqu&#10;bTxuWXqyJWkT89Nev9kwPzE9nIZcFlaBqCCH7HK6+euBff/1D/4z662nsflHwjyGgjgLcI6MYUxv&#10;JgM0mpu7exz44rOyWbNReUjMzmEd5KJ16X0jJ4sHs8Mtp+vb/EwD4GQ6Yivwr7I3EH4OvkxoIMGa&#10;h79ysD0OwkSOn51kKwh42oHdhn13GusrnDUMRGIy4Egyasub2OSMaq811V7tapUb1mQUPq7qnOo8&#10;BPkSI7RNjc3g9N86D1z4Oai4meTGfDTRGdoafEjpzBOzQZI8TIFOA30JxZjVs8whOTzufN4yxRF9&#10;SNynMVzGGY8GfcUhrsKkUGfg/OotPWbNNkgulpKcIdfkcxP/E0End3c39NQ9jbXYZ9//jJ8VQ2rU&#10;PJASoxZercx4REhGPLcO9rcZJLMR64MteNZ2C1scYE/EoL+jJdD7JztOcw+sHzZjrwCA8j5+7e8K&#10;UOloGTKiHBj7LMFy+O0+NKwbHxYt1zdSUlGrn53d01sdRAA2pLDDiNd6Hl8P7L73nh/Gz96H3/rt&#10;fxFOY82OHmex6MLDqo9Nsu4rCA7Hh9vh7dk8PD3eZf1/FevMrY1xeC/WGhjYL+gp6Ph3+0dd3Dyw&#10;prqN7+lofyucX93SLxdMQfRFZFbCR50+gj37NgB9YguV4XbekNSxEdfwj/75Pwv/42//Li1v4I/3&#10;0QffY40GEsL9rZJN8cxg0IreEqArFEhIkH96dBz+9e/+bjjY3WbK7RBr0Qr9ANZdXI+X5+/CJx9/&#10;LFl8vHawoFnFGv8h1pQffvh++Dh+vX77hgM+1LeNWX4btDGR8u2XX/4ifP7DzxkI99mnn4S//Mu/&#10;4v398W/8BsEKhBSqLg/hyy9/Hj755OOwvbXDngn118nJMcMYsRdAiox67AF+9WFgbwL7Fch58cwh&#10;9RTMeUjef/azn4VPv/99Am7nZ9cMhkizMJAfsHfAe/rZ06fxGbgMf/VXf8X+BZ7zDHuDFB7DJAwN&#10;Q+XntfIzooAdgKl0e9/eCtfxfUDdhb5b9bK+aBlodnBv1cTMnpfjqZKhRx7kwJsPdeTEWIFqwhFJ&#10;PpV7GvrA4nej1gkaSEFKX6T0d1rztPy9+JnePn0es4lkUSYfYycCl4kxpnO+62WfVNq6RZYj43xu&#10;gynL/oPep1Pux9PxOjAhqSTwfVLhJdWFhnR9oyAjEAoAvqxtWw3QmTmo2VZp6xkltPZmIfZm/6PO&#10;Zw6Ba0isd+z92CcAwMKqisy6UW2bp4a9GkMq6TmvQQveR7JlICDmcLFgVn5ntRPr1EcgIqXGI0lz&#10;2YvUSismaYIEot7KHeEa6DUAhM8ZOqhamBJdDKoADgaz3UtdA1wz9J94rm5tDYbvpy0HasyhVV+F&#10;NYMauHg0ACarcMX3AXUQv79RYFLZFhyAYTh2Ha9Z0fXMpJBFz1J1bqq1QpFZ7IMnvVw7tAeKZ2N8&#10;3XfNXfjZ8BAuhviZbctRJWkt7RF0bRGyg/OX6dP0dS64d1UeoPJzYRAKJVS9VmBIdTNyINfaZ681&#10;0Fp6cN1bmdmZYa8BsfylSYAzA743yaCyvB17Cd5L9fHT7Z9ggbB2iZvwxnSkjQCR4LEpp5wwHmr4&#10;EGTNJVlJGejhxka31yRAEz7r/sGCssSMfi0pthsNE5s7xSEjVSl5XhCgaTvJDRYrFlAA3O5p4A//&#10;pIZsGcoQuxStnqSqWnBE1eMeMMeEJL4ODiSCeQzYUIIS6aYTxV+jQEARDmQUfn5IXcWGCeozmuir&#10;qzsytHBYffz+C0tJ9ODi+8WIagn24YZew6x23vB7EC0/Jg1fG2pL8EfpVpp8TLj57x0ehp1YMCLR&#10;CYw5fEYArCdPn8cm/hmp7JCL7O+j6NwLOwf7TH6DtAwFHeTCQLgBFuChWdJYdJWDS+DNIMbGwA0B&#10;gOd0JB0/jF/raszib4aQFPuwnCHaHZJu+pBdcwr1NB4efJjjwfPq9WksFK7CxcU1CwAUhDfX9/Fh&#10;G7NwSEbkpPiOPLUAWxTgRa9kMrw+HvBShkYs3FSsS+sPUGlu7zM8mCh0aATay8+RCc9IAXIDC2/A&#10;mqmxJe83WF7T8YxMImzYYAKiIMVhUdgclFOSVswGgILoM5ZdQ4T+7PKCm8myFUNTTKsRGzFcz9lY&#10;xplYV2AsdjYyXxk0xeuvSHPWJpcebFHZp2y0cc8wtaCPYiwqyCgtlA6G6eI1A0Qsc3KKMOo9+LUA&#10;zFNxLoaiJLtLrv2r2ABgWovff3+/IPiK6w82FqTBmD4qCVsTJLAG8RlPL+4lkWcqlLzr7pcr/n0w&#10;RRjb3QwS7ni9weBDAQ/mLthPkA/h2V1ww6/j+7/jOgW9HZ4l+NxpYgSgEp9j1SikB/f36uqG9wUg&#10;N+7HeCrJOrxyKnrGbPEeL81g7OidYNbnGP47YsDKcBl+oPG6uOkhgxAS3fh+uI7gHXN3T5BpIz5f&#10;eH2xJqdkA2AvAZsZv6unbPeehf/55TlDagDg4TNBlkw5sH2lmocl9wk87yxDsBf0TU5f6jxRJIBo&#10;Ay2whAnsmVUDD0wa+NZj7U8oQBxckRozPFtI3z3YlzQNwSyQfdzHdXMVry3uRfYgM3sDAKrHReHy&#10;4oI/d4vJMyTUYG80AkMYQd+saC+w9mCpMsOPcmmH+hBMbztL0WRmvrLXFL2WcB0pt+l5/2i+b6Nx&#10;gCUresRsaTBQoPksGeqB52gazwfu1QAUAdqNaz9LRU45I2BHCUqKWUhKxORsWuYpWVJSFvba4/Uu&#10;akl/St2zYM8RFluenE5oSN44bW3ipL/i0fUVKyZ5vcHgPzggAQm/AlUSY61w0IFBmU5ghIoQpfVS&#10;slymaa18yBK/LMnrNL0dZQYhXoOSCyYhK8QHBRHBl07+MWClNzDET8bzZlQkXy185tK+u4Oiur4D&#10;SDKYyibPiUCp6bAle772yd+FYMIwZNZmkq8kul7ynmO4TdsYSCqzXDTJRHvLuilfwrlWVFltymuA&#10;Jw3BQLgvZs/xmpsVlZhuqWlI0NxjpmL6ntbyZP1cv2bgGjBM0iBJjrss11UNqjP3MZNQ4O9aqkyG&#10;ZqU/K1JwCxuSWt44ToEuqpS8W9uL0QxUP2elAzMGm6XLSqL3tTMoiOk2h4xOqEzfkxJ4Sys6DJ5K&#10;0pJk5K2Rzz4nA7ORsidQCp5gII59F1PqHxs9T9RTork8siR1wfoi0FIoITglIJMtmdiz9qxJctbB&#10;wJ9A7JqsCDabZrgn2UrreE8pPIYsUcZ7mP6azL4//j//C38PJHwTv8+GNhELs000PKgns1hTHJKF&#10;L8P0JL2vs4I4e0gWRZbDpqCgtcTY0vymyaB+w2e2d+0o/9nGgSrwKUL9dH13HZ/ph3B7ecnzA/Ul&#10;apyN3R0m3Y/dYM/o+6whOM3Ti8osjM4SKg9MMqCtGgsDsc5qks5G9gn4w8CGAQ2xPsfw6t27d+H4&#10;+Jigy4pm/uPMek7MRbDJ0aQSHKCVydhAgZ6LxKgNBiAIOvYKe0p+gliXuA6oMxKTvGvl44caEufk&#10;YayPt+L519KLTbYXBNuqwvVmTzsMBq5UYiqVBENjrbK9G+/nEQGzBXqcSvsemkV4i6N2ubm+5aDt&#10;1au34Sz+e+WgGtQym7EOuY7ft4AvWqxvcebW4yIc7G1yTx6NYl0CaevmJOxubRDIw7XA0rmbI6hK&#10;gSSwT1o50IYG/a3Yzxg2zmNNhz7l9hYy4Pi79rd4/X72q3e8V/WjIQFTbgtJZxESgvppJ66Pd2+l&#10;qsDrKnBkUKIvPLu3p+HiZh62NxBgMuOeizry+OggvI61f+PXqG1u38R7hMaW/t9zGO1X9Cjcws/H&#10;z3f30Ng4HhZN+pkR7Tb0BGxS8RJryHhNsI0s6G89D19+/ZLnN5r9u7tbhguid0KdAnABywODQfrT&#10;xr0YTL33T56GLz77LDQImiuHsAP1CuTc8XJArry1OQ07CFRhPRR7zXgNb2OfB0k3JMhgRG4yAGWD&#10;+ybqpJ1Y2ybbo/feey98E98HLX3iHoS1Bs9MAHXvxx4RrE78LOT++DuwTj/55COSJNBLP8Tabm9/&#10;j4AfmXLYSxjo0ciDtFVycbxdtqhJw8CFWW1V+OlPfx5Ojp+xNme4V1z7m/FzkT1VCkz9xc9/Ed/P&#10;+2GytRvevrmQeo+st5ahTmQEFpbWk3HUEgOg5yaHqjXPbIB3AMAHB2AmdnzyX20GscfAcEO9XtBq&#10;acq9GS86EPSZipVelPYPLs1ilkUBSB9co2W9Th61z3NOZfd6w48m+4DKnq6F7R3kE1yT6cpayiBJ&#10;kXx/MfhsVjnIQtYPE9YQSCwfknQ3AXmVwkRqZwTQRgRqscmE+0Bhv+/GTL/EimaIaduG5M762JuX&#10;14US4j6LFWhl5TDHymoTMbxllZCCzAAiF/ZOlWJR4CTPT5+TknC32e6FgHMoHFJVZqZ5WVcZeMOe&#10;QA9M78M4I6CyzHU/BveDLD3I3ONARszn5CGH3oDvZRAbs+nWVhApnC3Z5sjDuqFcHb0+AjrQwy5o&#10;LTSmrznWJPIZANoVocje4MEqrgn7SVl6KeV3Fu5v70J3vwyL2/uwFc9mBKmAnbc7mohUEyRrTyq8&#10;zr6UeAgQotIVwUPjMizj981nZfi7h4twNR6ocOM+Na7skay6F2c+gL6dnU2mje/twPppzHsK3Kxt&#10;ZOGjdk/qH5AH5HlZOaA02dfI25o++uNxHrwnGXtpgJi9jH2RNfjSs5ueG2B3hVOyE+BcfXC8+RMc&#10;KKBPSwo3kHE1Y5qMklFljC9JGAAVGhXzJheccOEgRBMvueqU8jg8UIq/7sjEQKEh+Z2aDDYinTY4&#10;vKGUOoOfeXd6xsWIRhMbH9DY9IFGBvZGnqBy8tfrIW8aTcjADsNDgZu7u7MRD58VfSPYwLRdDi/A&#10;xV7r+eWnhgIGhxgOFxzsZDkBuHFgQvI5AppM5ln83vuHpVNnVgT98IVifFyVlj52PrBLpspio0eq&#10;DpBeABOXsdl++eZtePn6dXgVC6avX70OP/3FV+GreKD84he/CN+8fB1ex69vX74M33z7bfjm62/i&#10;Zv/T8PLbV5wi4gGZeuFzGg4mWnxA7uJhiUMIDxMKewJokH/E4nDORB8VTfA1u7y8lmQEcu14iJ08&#10;fcpm/s3b15Jz42GAxHA6I0UcMlxIWXuzMgF8oiiAfBGIfGPmGgsb+A3GwgQACwp5+YF1ZlEVAl78&#10;0M0XS1FVCy18THoAlo1M9QYjcUHvBD0sBJ7iezo8OuTBP9uQQTNCTACa4lrPaK67Laq7vcTEghDz&#10;CkUbriG+sMkgURkUeSXsDCyMCTB2Qss5aUCh0vY5ESf5q6dpAZKA0maMg3JMqTTo9iN7X2hii2cK&#10;PjCQ+UKWg0kJ1sT5xWVOLJxNlZgMgAEg7lUswpDoFnywkUrcgyE6Z0GG9Yi/B2CGEBMUFHie4SeH&#10;5xW09BSpjjVOFtZS7E80ujByxoaL+4eJoAr/Rl4rlOwCnNzm+4ZRNNqDbU7+pryemEwDOBJN3D5N&#10;mNLNpj6IVpyGz+cCbhtPtulBU41tUC5PMRq1wsMzbtx4PTQVQ1DTg8TozgnKN3E93s/l+wIQUQE9&#10;nXzXnNS4vb3LAQTYwTKF9XTNmyHTaz253dvZcxPRks0HQDRRxXGoASS/icXc+ek7Pk+dWTsAa5eU&#10;EdVOnX4waNFbhhkIVAZLaod+yKmLlKe2Kqjwuvc0B9c6v43PaGWpBgsCSGNpbjxhc4XnEildq5Uo&#10;8TCInmzMsoRySnbefU5QBHhPJifTiR/sI6KmTPL19ZSUdPlcjHoP7gc1bcoZZXE+t4drcGIo7jdN&#10;xmt5SzJ1fTwxKCCQB0AeAA5OjTP7ZMvyspKT9c2431QuOpKPCKV7xdrjr8jk98HsryH7dZWpyS4e&#10;u7Ilz7d18iWLKzKKLf+wNwkASVxjAKiUyqBQtC0C3kcGEe0R2LmAXUuE135Uj6fQwc1Pll0GXTeG&#10;W7gYTj6ulRk0SRo5pPS0eEZjsJa8T7Gr0QOMPqadU3HFVG2SB0g2qy6ytwvXur03sUen1NTkH1Jb&#10;hpnkqCyck4dbEfJ7dCVpWXDNAhNfSTnQGxyjo9SQpN667oOLHaXxJhmwGIht12Q2VN8PWUYqZpzY&#10;i6lZ4uf0fe/6NeAW/JnzfbLfSWLKdfaIyb4/ydeUTND+u56MiXVYlI9ks5olAlwTRmFAM9hk3+Ec&#10;tZMfB3vXMAV5CBn06R8vKIddJNl3MPjHFFVfH9ZZfZ/NmlOqLeU8STLsRNEUGEIZN+T2ZvYJXC4s&#10;2W3NcjJY5WclDTOGRwAamZ0+yzmtpnXIdM32cJPTd61rtd6sx5RorJ9PoGOwLLp3muWQfAaT95tB&#10;9epRuvPjxghpwEmujBqC3k2d2YjxM862Dn4tsO/3/8v/Hv7xZ/9ACwUEPCkvQx7QkHomQHM63SYT&#10;eXBS7djPSGbfZ3A46Nl65C+aagXlh2gYk9OWE6s2eURaho2zB/eag/Ra8r67q2v5T60ewkY8Jw+P&#10;j8M2gK4geSz2aYKiGBZVShclw6FRcmli9oFR0ydmq0E9+i45LCt4rS2YJjnhcFjNZUWWLj4bABPU&#10;hxhENQbeOu9DuI8bU1n9jNzcU/pVKyQqBd/JS6vLgwBJ+0Y56TxJnRmEMiq51wGQmNBrdxZunFYJ&#10;X9zCDRmAGtSFT2KdyKY8ftbECFR4QGAfAv+9g4Mn7CWafsX1A0D/+uKCvQEaS9RTGAo9O3kWFvG1&#10;MGqYLzsyxranI3pz726MwgdPD8X2K9S77G7PwtPj/TCboJhGMITWBhQ43ZCe897SvZIedK3lz9iT&#10;ATqArXXuQTzq5v29LYI86D3ent+FnZmAMNSqaEoTW4Q+0fF9PT054HO34NA8hK+/PacX+og2HgIU&#10;Hwe2fPjiiEP3t6eXGfArrFrZ25lxQHxxIxN9ECt6BwOho0Jy6w4AqFhvYQ1d3i7ZS3Fvjb9jb28z&#10;Xus9PuuNB5pI171bKHhvOz57h8dPw2x7n+GCGIijjvnyZ7/kukJdTSklmtr4+keHB+FgayeAAgKF&#10;GGrTk3i/mVSNsDKwp8BYi5/75vyCwY+jchyq3l6s8X1cXZyH7dirLOZ3XI+HR0fhINbNUJBABYFn&#10;AIDW8+fPwsXVufaaeNveO3keFnf38fuf8O/BBIUX39exhzs+PhSbjKm2E/YZR0fHVKqxXqPSTezT&#10;EOSJBlYZarSjJweszxqqPjr1P4sF+yH0yd/75CPuBazpfU7D1/BXsW988+pdfL7q8PTFh/y9lxc3&#10;ed/Enoh1DzUZ1iaDxsI6QAf1GPYO+DHDEgAe0vI/VD0w8T5Hck+8oBj6Y7BOz272R6rTBoNhZCVT&#10;0j+yGkKvn3zd2FOls2UQWJmCQwZ7vZFNmM51gJuzTVkqVGIa4jNiHWw4ECTJU7mPJb/dEDJYNTa7&#10;mTU2lGvxGuNnU8gF1poSh6UeoczatkINGVuVgT4F/nG4bfCmtUUFh6KosRnOMcoqL1kLSaGXgsXk&#10;SVjZnkMD09CHdQ1Zai9sUy0O+xsnmDftyt7Dko6zb/JzPHVAR1UJBMT9eVgoDI8WazP3WMhD6AYP&#10;gwKHWA2DPao8VMabwcAL1wB7bp/8+zygTiERfaeEYFyTFOZRmT2Kvbi1/6zOdzH0cGZ0HPIIVKxy&#10;Sq5kqTj7EvCLTR39JTwvpdbQuT+Kr4kzEPX+JNYJu+MZk8nv+jaft6iLeS55r+3TqRc/57JWr4DE&#10;5vv48t+29+HdEJ+9uJduY03xTBSzk36mtsAjTlbqvFWvJ2UDnnXsiZtb21ybqP3G9oovXdMkNYyG&#10;hbbvMY6Dfgi/s/eANFnUKExIg/eUY0DLB/yZ8avCzw1reWB7nzzb/MkSPnUwyYxvfnd7g29WiVMF&#10;AQA8CIxCdxDExJ5S2KAhzwVdHR5RgY3ihMUAbg48wNAgdPSgK9lIU3NvaiKSZPHmU7z2VWze8e9o&#10;1uf2ksDNuYXhrI19ccOaVeOf02QOiwBgHm/kUg/ALWSm9zjENNkCM4jSymXD/76+RarVzM27qMsw&#10;px3bh6C31x4R8riwDve3uclcXd+yiKVOnVRSxzibrQFwcMUGLpA+XzJGfkxqOtghFc1SHxgG8qtX&#10;1+Hscs54b7KpJjUbJDAFkd6lYliIMACpi/gz5xfXlJfcxvfx8vVbAn5Iy4Xh6+npuafwMpKHFwLl&#10;OYU2m9rMy+urS95XeAIO9KjbJA0egMbl1QWZPmjOR3Vt6d6cYCKQfkwpsflTZhg3+bfnc5oVkwZc&#10;pEhzxNJv8aEgGr9SUAtAWHwvaL51KgIBnN7LNwrMLLzfRbqmlGG3mqCPRm7O1Ugi+Vhs0hGBOWxc&#10;8DDTtL+WV4QPlzSlwbVtGOhwz0MIhyRkrhcXlwSnVpx0VXzAMD2BLHA8hQfIjlJ0gpLLQvAmloDi&#10;Aoy5CZ8NSlVmU25oWFf0r4i/A79vxINwxmbtNjYM8OIbjRTkgYk3pefwdrOHD1icigjHPqTn6gbg&#10;HEEZyTNQnKGYwnUCqJ2STvE7UQzBJBpSE8hbsRZxeKP4xcHGlFky/x7om0LZWTPQkwLXQVJpmUTj&#10;Wdnb3uT0C0XyjJ57G6Lt06NjkhQ7lObi3m7Hw5+BMKNJXnssbmHKiqKF+4Q8D8Gugp8kQEaAhlVO&#10;2NIa3NnZ0QbpMAIAowAqtSm29r1csnEBQ3Jq3xActlirYEl+FZ8RNmiQBce9hFYAYLdeXmQPMBRj&#10;8GUBuIPUN0rg4/sFSwEgHdYb96e5pE3a/wqCfPQJAlMNXoBxL2NAxcODkr+GPjMUAX4ggRgSVexx&#10;OLRay9axt6GICWTk3ol9WSoUCY0UmLYoJkc2VCdQg8bBpr9gbvKextdNviptIyp57yKmYJL4Hfch&#10;NlRBnjG4xsH+hpW9w9KkqLOvHAYwqfHH+5C/6ohDB3wGHELco+Pa0Z6ylPx6W8xJNJtMpYIEkYCA&#10;PPXoxWGZ+/bOrqRi8VnB84IE3857qaRhOhAHByglSURpGWNp9lTqlB2zwCYyZNCgyMmjRZF88W28&#10;iYmkixGaCM/lcYoimk3lRPL/JF1KCEti7VX2lSETaVhnyg62j0igTDbsLxNDMOTDP3nSrAtsTWRb&#10;F4KDCxxOhXF+WVpbBoNK5nFpoFXYcqJcJ3qV6/AS7I2TyYblm379qrK9wSgDNoVDuJLUNwGOfWK2&#10;uRDrhwS7DusE3lFpX5M+p9smSWtCSweDzUlSo9Cv3mCTUkpTKEzvc07JciooWaTG61b6V1Lmk7W5&#10;5aOU437NzhuG73r/FUkiPGS/z8fMx2F4tH6GtbF3XpO+38lPSMCYTcJp0aEpbQKZU8quvG0SY7PM&#10;ybMC+0aWfPtz+L30BiATa2wd4btmIGJPSvLQ1oPRYJAT/8feXmQjZz87Pj+SJISqokr7REj3ZEiv&#10;qcYLS6x26rTYAq0BNl+DoDAm2sMk4/wU7GLANpmjDzmF7nGQTunzXF98osuwXgtOrx7s31hm4LLP&#10;TE5c69nW4a8X0PHHvx/35Xuu11GVwrqcmD30TvPGukZTPOO5IWmOJd5maeewKN8vSVVTgECffQ81&#10;LGrlQVoMGehUEyCJPc47NJd3d3dORWy5J2HgVNEup2DR/+T4OH7OLXpilQ6tSV6mrFeRsFmNvuPF&#10;yJ00pzhqsEAgxWuBycO1hh70JmLQ053C9sbyMsX7wT6J9zez2btA0DEbHMgtMTDD8Ezyt4o/O/Qa&#10;3uOsLDz0IsCO6waJGoCgQT6jtQcxAlMHgyCyhYHnLgYy40rSUEDPYFnIN1ZKDlxL9Bj4J14TShYG&#10;tMW1iR6nYrrinEonNlf0RIz1avxdCEJBjbGyeT7rgVI2PLO6IKsD9x9MPXjkvT29Uhp9XDtgtxHs&#10;ppH/SoDtXH0Sd5husOdtcGMHYE3N7d7uplUjsUe6vhabcrFSsxkkbbx/UPL6w0IhIBsjDagZZoL3&#10;M1MI1pI2HuN4rR7CN6+vCNg9Odjl+ru3j/hmPPPQk+xtTmOfdB97mjkZepALo4/BsHRvRyoaDPmB&#10;V8DqaH97xvUOdt7ljUI/wPYDAPQq9gnTWpL/AszC+LpgDr45vdEeFz/vPP7+RSsyyM7+FlOL4YV5&#10;8t77JB8cHR+wrrq9vuM++PzZs9jLXMR/Po3vD3VYXCtMxkT/tB+enhzH675JeW4f33NLG6ftuMYK&#10;KptKH7969hp6X5PgcX5BELCOz/aqEQgNNt+qESD3+Q8+4z0H+AfQisAYgahAuxTsF7hPGBSINVZz&#10;MLwdayCEBE0242e/vqLy4qtvvw7bu9th2UtmiOcRQTNAYsEIBDsUCrqb+P3zu0U4ODgkQMe+Mt6L&#10;u4uz8P6LFwTqT9+d01P8b//6b0IP4DR+/89/+Sq8e/su/PZv/45q6fh9v/zmldPlB+7bWBd4Dqez&#10;EQFSqkZq1yOVBitk9KPOtXVEApLw7wixg1/0qByx/mD918pDvSoKe5GrjuVZwZ5AtTlqxLH95jhY&#10;HglITPsD1ljhvb6qyuxjykTx8SgHhnYe6KAnqVz7JYaieviKex72vyXDPFNPFwiMqe5aK7ASQILf&#10;nWxmJLE1qwx9XFHkwEKdb3X2S2+cQls52IrXpJGFGXrTzjVa7Xp2MhI20Nl2RMnq/Zq9WK2Hz2ko&#10;X5ntReCwabMf8MiyUhCyKp8dnYfzIE9pn1HyL/brtpWaB70H3jt66DQcBpFmsEXHqoUsuTVpo+D7&#10;Yno1wz8H2zn0TirXAI5+rbRwELCHawWSQeVQQqUPq4YlruSQpzGDABNzfC5bCFznPtX+Ch8r6qRY&#10;eiBmRcUQrgXwnLhPoIbfRiJu/O+rEO99CUuDcWgLKQyY3j1oOIFnYlH1rDpwvS6mIXzdzMMwqRm8&#10;hGuw5ZBQ9J+FPXknJoiwnwmSs4vd3nBt78S+GUUpmXwMUcX39DmoqnBdlWTeKWQKayyFaEo2X5hN&#10;O8k1OQfYpjmw/pVew0EktjRBSwMSyQ9e7PxkZ3tKAGwgXXDgoQXtM0E/sFUQVb+zLYS+0CSMceuj&#10;NTrOCRgbHbOGnASEhYE/34ofOE3/k2QGhadScTXFxCQuyYSBVM+I3GsqeG/AT0CPkmFSTHVvem5L&#10;Pf9USbJkn4hGugUzR/g29JAJ3hqBL7OMQmavFf3YuKmw2K48IVOhvr0lg2ZFTbfZfFNpjR09CiCb&#10;xKHXGfRIbD4AkVjQALoWTNexsbd9BTbotaHEVUzM8Hfz+xW/H4yrm9uHcHG5iP9cUVKQUnQAiLLR&#10;NzgF3xaw9NC449DCxBPNOR7y8VgG+ioUZQD+EA8smMcC1LhmEdGLVhsXKuiwkjqMuBbACuT0PMhE&#10;FAUcNkyEU6O4uI/v9eZuqQkO1kaS8FDf32e/p8FTwWYlnzpK53qbdjY9U73wZ7imHdN9xDItLOMd&#10;kukzp0667vgzMAJVXBZhNkFy8S5BgjFBvzEBp5UbVFyzs/NzSp5hvosggsISJlGs5ZfAwJP4Mzfx&#10;Wlxf39onZBXvBfxg7lm0zedKL8MaAvCHQhYb5IhJxbtG9CeSPdhYGtMI+OfRd6DTVHoai5KxDzlK&#10;tvB54XWwFOsRAOk8bma4RlSBuuGUr3vBohLUfIYKeD309kALmXWoDRigKDaW23j/8T98Jvi7oCjE&#10;OlQ6naZVeH9IVRNwJpkSwLKNqcC03gbiyWsSUlesRxgYt80iFwbBiZ+S6gUmcUGuOvj90+h2c1Me&#10;UIMM+CtS6Cuy1uiXNmgaCLAQHpH4XbUnd/DvE71+zN0OzEFc64lBuo2tzXD05ITgHJg3WO9XF1eU&#10;zu/HwpBgeKXkPcpl45rBwSewdsJDDcxAvP721i69CbG+tpzcV1oKxYn6ZMr1QNkHveqSXLVxeIVk&#10;sihU8T2Q0ePzDA4C6c1qeJjfS1IJ+Rleoy5ziA2lpXgdewumhG4Ea+A5wCQaDQ2AfOytU/oJtg6Q&#10;kCSNXllMCyv5rKdDGlIQNRxjvh+A42iqJH3QZHGD0hmxdTil65rMkpbpfh2v+RbXLFmA8d81sRq5&#10;CREAPwxqLvFeRkxqL+L3buv4AgBA6d2W5LuW3idPO/l/BDO2DKaFPoN8Nngys2vI+30Cdfqcgltk&#10;mSrTYdvWlHqBNufnFzyTMFGnL81spsPUgJo8aMoM7HxH6mmGDsGLusqBBynptMsgXJmDTliElvnd&#10;5ok3gREwVZMBflDB0Ng4HmcWp8ZmnNX2oyIDpk5MSBf4BvP0jI2yDH2wkbVYlaU/j33xDEz0Zvr2&#10;XZ8DHcqUQPworbawKW3pBGSFZikFrQyy/8ixF0ly7aCKNYNxyAw6vT9LhdN1dhCDPOcqSyC6nG6M&#10;DXJIRscGKddLQ2thSP6GtWThHOR0j1Nre4dvrFPRykcefwRSqjqzuQoXXH3yoat0ztEcuiqzoXhi&#10;haehF/0kR3X2ZSxCYhIWWfqckqUTWEgJ1iCWIiW7Q2c5a5dlt/IJTgCaJVFVWN+zcg2OJ3Ataz9c&#10;j6XpM9dPCOuwGTd8pQFLSaKHfM8pwXRjoiTe2oBSuWat9d2aYWk5poZpkg+PE8Bn+Svvcd/Zb0e1&#10;FD2PQu/XE7DZNo0BtcE+TXFP2n7ya4F9f/T7v8frO2YC64ZqY8iobIMAixmpDUaqnc1oYVp4IVa3&#10;vEVDDvQZkt/1ozCTwazJlGIe7BUqC5RRXncAme55Xg+UMyK5Eo3hW/iCzR+4Z8NXG+fTybOn8XNu&#10;SRXB6b/WT2u/JtzPZSPrnD5JzT10J8BX68xJ91lJggOfVybIWiKPuhID/It4dmFwSasDS31xLuB8&#10;TGzSyp6qqKMKqzFouwC7IASg1SPVb4WAZQxjAaS0fA5VU8JHCedxapCw36F2SIE7WAvwUQa4gHOH&#10;PtjxfMOADIoAMFfGsTYkg7ywxyPlW/DZnTL4ITEpQCDAwOf29jKDFgCNSDSoxHzCZwLjqSbAhXTa&#10;edjfmhAwPL2859Af9w/yUdS8aro7DmchvcU9392ZyPoDJIWx7DDwvuDHh3Xx4uleuLyWlRDAXAQF&#10;AgiE7x3UFWjioIhBMMfZ2S1ByvHIPrEAnWtJ1Q4OdugzV1QDB4F4shC6cbC/T39D1Ntc1+5J8IXa&#10;D+xR9C9tO6iP8VAGgML51T2fD6hIVCOW7KPOLub069OWMgqnV0v6XK4QyhH/fntrkgcVn3/xCWXL&#10;UKvgNVDPHO7PwtXtIhweH8WvE1obQaJ3fXET/r+/+4fw93//N+G3fuu3wpe/+Hm4PDsPx0dH8j1s&#10;lmT97sV67oPnz51kHuup2C/ubsT+FcNWhHfEngqG6vg77jNIPvbZ08f7DnB3AeZs/KTPT07Yt3z5&#10;038MX/zoC1r8XIPZ60rj8MkhSQz0jIw/A7IL1seyW4VX33wbPnj/ffpkwooKUsPDJ/skZXz22aeU&#10;9WIvg2oDdcd+7KcaB9pV8T7dxT8nAG5W79Deh8OTp+HqbkU/7SG+1524pt+8fklGKpJzv/zVt2Ee&#10;+5TV3YKAbx8XxM18Sf8xBDD+8IsvOEikbyBqiDKwlifLrqxyQjjrOA+K0PeCrdtasVaRNNBr6A9b&#10;nlFtK41AMImg1CDQD/ZTeE5bJqdu8vml7ZZZwxtTkUpgA0VGF8ELgfploYoOr0dgy0QjVl0+P2kN&#10;4mARvHeF2SlUlAGGj+rRwnUzzqeJg0PwvlA74z0xAbqVQgD1LofS2A8qqwI7DZTG9cT1W8W9+HBv&#10;n+cWzqFbDzrw9ySkFPL9pT90tVYL9FYbJa/EjgBPb9m9+q+RGXOyTGjlXV2k5HKd2coWcGgiQxx0&#10;bINIkEhRRVKRJGViJ0XZYFl0XdU5CDQpC0CqwB4HHKZgoMaS1xb9x3LZ5EGibLjX8t7SnrKVe90U&#10;gkLlJAJHAJ4HB7mR4DNxoEmffZAxbKGxDW2SxlwTQBJasCkLrb/Cg7cxQHkrYnh9ainDWB8DE0KI&#10;VdwX+vg8ARu6adv1kNLBbCCG9MPaWqZrB/aw76omrDZHYbER+6r4zGxgEIehXxAgiDU7ArZUKWF6&#10;GKSeRN2R6iP0nSDW4N739rpfD9nKrKZJqqmCONGS7wtWDYWHirjPwAL6XjJkPGOY2xJE7Uk+5/vG&#10;F1mhqLNDmYPXsLaq3/j06CeYSqJ4h3xvtZIMBgcGfhFplfEheP70REVcVdnPZ412Y4XBk0sGvmrO&#10;cWDzwLe5PppOFAe4kTKrXHKRJwNJeHLgIV0wKXJlM8NGTS8YOy6WSGV1YZS06gCyGGFcyAQaQBLA&#10;FAY9NAKaKksVMLlIpr/JrB1MHGwieGjmc1GasXmRgk/2Xk8kG41pAr2wWCvLZ+ZLNVs4qB5WMg1t&#10;7efEw5G+fk24mzcK31h1PNgoFUvGmAQsIL2Mjfr50mmOcfOYd/Gwb9QU0gyy5OaTKNcAlGT079Qh&#10;S0khR339+k14+eoli7R9yq1HORAAiVP0KxmPc9LSyKaR8DIBK4t+T4sVCz+kxYieKmkKCjQwXJiS&#10;OqPhI6/32dUDU8GSOTsYiqDOA0zCy4xrMXKY/IUCKhnBg87bBzMsG7K9akt+i/K7qTnyZuvMkqgp&#10;WQbIxZQ0sAqR8Mvpie4/NsXd3QPZLTKYZaokN7MLSxtJY2KG14FvHCSU5xcX4W08mPHgVDYbx4Xa&#10;3UYi8ZbMW+NBebAn/ztQ84+PTnIC68nxcfaJ41QjHih3N3eccCd5L8AnNgaFvIfwDAkUasJNLB7u&#10;mMA7hPPLO4V5xGfwar6iEXpiYNRFmrKI1ovrqjhyycPoexgv+mksjCA/75gSBNmy5NZNJ9nINpON&#10;BSRg/aEA5hpDEvNKRsM7lBzXmcmJwposB4B4hQrFg1g0A7jHVKXg/ZkTgOfzRlnyBotUSX7FZtA9&#10;KHjgA/hcOMUIrGGAgBPKNWqCSjAdZhocNtux2EdzJnLfUJ6yYKT5khsigf2x/A7x32RoceIy4jQd&#10;oDgAcXiyoLhnOlr8/83tdZYCoJHBGiNFvZBXRGLfoCmo7TuHz9k1mixjAosiDp8bxQTT1lh8qIEC&#10;0I11hnsLcPr+XiD8bixUtSadsLQQgxUFJdig+MwA3wi6YQ2Y2UigtKrMMpzQcxOFF06XiQ2GZ0wF&#10;LvhcjwzCwmdp4rQ0eY7UBK/Jlp7NPJyRzBoDn2CJVenkVSVKTVnk1E5wx2eZbm5wXwbjD3s4PZGK&#10;Eb0JO6deM6W4lkkzjr6UjCiWooI8RmMZOtOEOslwyzU4FjKXyUCAWYcZPAoGnQrJ6AanfQXPwFLh&#10;5GqIxr7w2GOxGRSUgCk9nu+zuGdiQIBQIE1s03sp1smvyXi/Kl04ewoL4NJJt1INFLa0WKcD107J&#10;zOkiyeekLAzaiFGeTJZTM47nj0mnZqfxWjiFLPmtFb5GlSekYyetijU6svyiz36CgxPtNCHsHXQQ&#10;MuNN/mvr+NoEahbl2kxbwz2nu3VdZtQlIEgyx2LNdBzkI6fCrbSUsFuzMQ3YFS5Y2eSHPifqtk2b&#10;vfFKM90KD/USUBh4llRmlA7ZB6WwPQcLriRbtVxQkmJPUIfhEWuvz+zQ9e8YsgRZe7F994jAah2w&#10;UeyVfqggDAF0I7MdUipzSnXnWeqLnWTDqXZJ/i4JLFuznqrMlnj851pL67CYHPRSCDi1o6Rfu8jp&#10;w2kdd4kJ1tuLzlLddH81KJGpupqc1hKTqYNqxMpgqIinUEkOnhJo+Wy7wSOr1WEvbb/2jEuYZ2I4&#10;BBug970AFbLj+5TYq58rY8O7tXP0a4F9f/ln/5X72HiksLqURCu2ucIkyHIsCgJJ2J9ofTAIQNL9&#10;qfLzkIiX6VlMYF9OOS7KRwxTp3oXhb3o9HlR34BlzKaz0RmBffrs3Vs2PjQ753vZNNg3drCZ9w+H&#10;BPHadI+fEzWEhdOne3sYZa9E7zerRrVvCgtEfUwZIFMS7SXL9dvwujVuYAan7+LsRd3I4VtskjCw&#10;RTOJMwfAHMgEDw4aw+vRE83DpRyww+T20SPWrO4J3he8gWk3Ez8DzmKGSY2VGkx/J8uZuV76ge85&#10;BSKhB0JtdHN1JWsTg+NTKi96e10O4cuvvhGQ7lRhKlEAxCLAikDaimQEXFX43YE4UVdiIe5uTWnt&#10;g1oYtTYkrmDnQY6b9u7ew3Dct5MnO2QKYa3get0wCVfySOxGYOlh2Ajg7c27K95T9BWz+LkQxiFG&#10;/hDfx4TPyVevzlkzIwgO3wt/xbPzSzaSCDdE8m6ypKEXNRQyY7FaL26XfG2wqaBGGsX3d3a5jJ9h&#10;TPbeBmxClgjXmOZhD6x0ruCHt2gkdRsr/AV1LMDMo8MdAmlff3MWdjZqWkmdHG5znzg6Ooo1xCaH&#10;+SOyRPvw5s0broN//a/+FcEMBM0giRchFwSnoGbZ3KF8NkkHEWqGRNU21osY/MBWBayrzlZTeLZQ&#10;uy4dNAC1E0NUaE20iv3MpXrSeE/LMSxFtiifBdEBNSruGXqw0/jelk4zJRhg/0nsfVinD/dz7gsE&#10;oODtHmvDHdrgzLjOMGQGqPHwcM+fP4t1GWo0vJ/VSqECAP+vrufhkx98Fl5/83X8/DsEMzDc+L3/&#10;9AfhxYvvhb/7u58q0d7PyzyutUlcZz/7+S/Cf/gP/z78L//r/xa++PzzcH11Ht8ranyB21TTEPjR&#10;UK2yhUtrmw1ImfFeSqeOojdAzUFArC7tofnAwYPUFz3rxaTiQp+YhtzaM2d5uLEBhZ393cgoNplI&#10;areRGetlVkZgnyOBKPZPySpsZm9v2AkFe/zSa9vDqDr1RfAhd71Ws2dX8AoG6Ymxq9cvzUBUsN1s&#10;OnW9NdhDuaKcNVlCaVjRcB0qWTj5xDqIwUOPzt6DGtauzwH2lq5N8ZlAwKly6GmV2XWlPXVTOBt6&#10;ReybbZfSekuuOQR4zGi3pqTwOnvvNbaQUl2A+55Udumfg0E/9BVJ2XEfew6FHhaZkZakwQLWAvfw&#10;lcO5+HeFLT3I5lPgYLAfcGkwsLQPYWtySRrapDqjNwg5+Iwk+zINv7n/G1VzwBO90lsNWdkzej8D&#10;M3yEIX18rw+dWJDjNLQtgu1jYn2NWtW10EUZ94MJTflD7NIDY1zifWeQqv2VdX2k2qCfYqH3n+rK&#10;RFBTsNnas51hMQ4nlN+6z0r7DPdWNqbBdUfcSIOvpQkUsqvROZx+T9evva7xPSuH8RF/+OGHB0zj&#10;xdQIB2NZmE0Fs/+4yRzs79DzDL+Lnj1DYQNKpx/aYHxsOqcApAk3MBYB43EKLWPRPx5LkoKDeNUs&#10;uFF0Tqe5ihsgmuWlU2cwPQVKOrfcD7HvAPrgE8FmjLTIIheHMNNvTQNPTdL9XGgpPBDw0EC2iRu8&#10;SUmpgKwlUdKOKW8Xt4qWR2Pemblwt1xlqQVlUUGGtigSHqA1d0IvDrAHMtIKTvVSkYVp08pmxgMj&#10;mbV9TSxbBfD18ACvv4EpvmQXEk3vaRY7mVZhb3tC8AvJvvTNdvOSfHlGNg2F/wekHTicIA+Ej9vl&#10;+VU8EM8VsoDE1p0dggP3N3cEFLCRoVgFOIMFiGYbEfcoakAhx2GTgiU2IDF0sSuastbM7u52/IJJ&#10;5YTr4/zygffrIRYRm5tgeu3wQbi7b2TAzclHR7nFgmET8ulDXbcisl6ajRgbTl9rPAza3E1f5WRl&#10;TsYV5W2QUV9C5nwZzs8EZgL4g08eCgywvcAW6jnpmTDhcxKL4939A16vNj7lV7Hgq8czycpQoGxo&#10;CsnGxIAa0u0Y/DDZCNs7ewQtkFo1prxPE67DJ0ecbOOAemBgxi1DF8BA5NIggy8+O2Q8zPjnt/f3&#10;fH2k3t7cLygrX3Jy2/Oft/Ea3S07PosJ8G7wnGFSNa5zCig2DhSQKGowFcYkBh6VS4fVVI+8lzpu&#10;igrXgS8KXrsxmIPyaTYbycczfmYky9HTDo1qcLqUIkPl9TidksWIYpny1/j397fX8vWBTAATUDZP&#10;s+yBWFaSEGId9a2b7FDy2jEkpNb0TR6cTbi4uKBXH14DITYFAfhGADQKQ1DQV428ija2UhYFQSZY&#10;DdA7qOvYNHmcG26vr3lQY/KP/YYJvumAgqx4Ivo7Cm9MYylFnqsoXCzleYh9cPlwR9Yk/TqKkSRy&#10;8doAKKcZeEjeTGqCGTTiBO7afhojBzHgcBVrsRMIR7++Mrw7excOnhzScF0SucKMpEJ+kPH7zs7P&#10;xLaO9wlFA64x/A45PQJjgaBxk4stHBop0QsFDI2O418d7O/ZX0/JhwTQWRSM+bnRsNMnrizIBub5&#10;YbN/NMiaasVriGafwKFkyinJloyKuA8xnd3SCHyOEZKKY+OGYCGAhkWl5z3JywTuGARI5Krk92QZ&#10;XVk8BmQ0hc1GyVmSaYbdoyKDr8EgAA13dLjO4962E59fMacnTChWMm/h1C2ZQxdOVi3s3ddryl0m&#10;w+U+e9YGBxGF0l53ObAiAQJD9hFUMSTPqy7JSB/57rFpRbOegA8z1dIAKoVG4PVG41FOMGbLWCRg&#10;z+xbs6zSWV4aQFaghwr99Lsrek7ak2UQW7Bv2xyIkf3tEnhZOmzCg5tgFglBwKDXQrHap8TNUOT3&#10;VyRT6aIy2Ge6cpJSD4999JLXoT1QPAFPwQdp3cuiYBQSGpwStwevzQR8JkZpaoQHy3kHh0UECzUF&#10;ILYGGAuvT/m30Bi8bXPiHtl8bWKZluv9OE99HXpCX2KldFPyMxgU6OSzmDwT8edqGJwMbPC28LVI&#10;Xme1Qz/E8htyOEOwYfUQ1j5ziYGa5LyJUQkmDM6u0sy9ohhy4nFhxmpwWvOICdmSWZbV+oxqh9YA&#10;nxoDnDmt7U9SEZ+AqMHXPTEdyakxmwv/hb2JfqosajsF4piJKq9C1RvYtzZ/TbDvp3//V/SWxd4r&#10;byoFQSUWaGH5Nc6Y7VhPFfRQrFjjqiERO6oyI3WdRFj63haP0rWLnGg8fCcRWql7AETkzbwgWFHT&#10;T1esNw6/zk757GPweHLyLOzt74et/V2u+8FDuSQnxGCb7D7YYbhWToqbwj5ZKbAlkaJ7s06U4Bk4&#10;2GKdgX2pWzfIeO7hQxbS8NaG/sOgwDUEpIGdyMFPpWEEJG33TFOdOuVyzDq0NPsFrB34gdGJoBcr&#10;cUiyJacq8qzuGq9vrTWcpWA/Ua4GX9ulvIe34T1OBcZEoJSvM/3JLLHDnwisfGANehv3fdR9twyT&#10;izVlvN8jhqWVTH9FyMNDXH+Q6tJ3qyoIXCU7ADDiwJ5iyBYYiolNhcZxvlgnJ9alm3X4jkllQZZz&#10;/LjXtw/h6fFelmV9/L2PYm11//8z9mbNtl3nddhc3e5Os09/W4AgIZISKVNNZEey3MhySolkS1ai&#10;SsXpnKpUHpJyfoDzhj/ipCoPqbwoneNKWaUq0RZJswM7ECRIigAucHGb0zf7nN2tJnOM8X1zbyQv&#10;IAsF3HvO2Wfvteaa8/vGNxr+vnefnof98QaBRmzFIA1wry9tIGnhWa8+3gsP7x/yfTy4/zi8/+RD&#10;vt4HL2LdEu9vaRYGSOwFMLkx6rE3AYh3tL/B+vHl+V14eG8crm9mVCThvSBBF8/o/cNd1gPPTm7j&#10;de5xmHx6E+uGQjLmYPsZ6s2BsRjPzq+lFkF9E6/NxcWEACkSYF+cnPBB2NvfY/8EYOK11z7NfgTD&#10;xatY28iKqJOUNNYYjx69ksJ64GFFWSNYORiGYe+iPUeswVFPLhYcYi8I5k1jb3IT+zZ5Vzea/VE+&#10;DDAfyrSruA46C8DBz2H9QdaHOnEbHvf0vZ6Fx6+8wr2CsslY1x/E9/+1r301PH70kPXeGAm3lxck&#10;PlycnYVPf/q1uLauwvnJMUFgvDY+F2oHSDGlhMMZLXuP/Vj3QrkGVdYtAuNif4e6+713n4Tf//0/&#10;CG+99UM+yzOrJ+f1nPY73/r2d8P/8M/+WfjyX34l/s5XWZeexj5pSEAyqB/pFNCBZ/GCiicpMABs&#10;bgwE2DEJlywx+Tvf0gd7zmGMBuRx/RPom7PeILuYagXJGGVd1FEij8CS0qxmACyyloEfGmTWUBH2&#10;5FVOT7Se5MClDfgBBHK/ycT4w3AAzxDBQBvMuBVHZ6BSZaEjhbH18H7xjKPWlA9rj5/Lk1B75omH&#10;5x/7L89gs0QACLzy9S002EcPYbWgeo8mDX9JJoKFVOqfMz4v+bp/cqehCjAQ9POVDdsJTJvHuzyA&#10;ixTyRJ9BUwf4INCPZPZPzTJZWhVkajZr1PyWNVlp9kjZmm+iZMpTeS0mX77cyFKBr5OZxQwDx2wo&#10;5cnF+AOuUWdkMJJmSrOpas1j2dQPpdWq8tsVu5G+8XYmyVooS3VeZyb5fC4yCxCzWs2H/wAfOzKU&#10;4zmF8yY+oxXtFOIz3wnUozwWvTN8ZzW9Dy1q0vj3x2W8pkP1Yz0LHbmN/R0YkcCphgzZ1IYMUJU+&#10;tfXSSEHy0y/MDkyWJt1qiNeKhZlZ4n1SRzQdwTvs3/BhBZDfsPZoZdtBwspCYSgG5hFfK2XR4INi&#10;X3PBz3IwMV85GLwBAApNPZB4MOzA1kFjqQdfKLwz91qbIOK/cUASfc5VWMNQFB90diezcJlmxoN+&#10;KTpiaX8W6DOJm9qUhy4eoj5TSyQzxRsD+LG/t0vQAmAQDjJIb2FGK9ZYm9J/qZWfKqiCCaVBQQJ3&#10;TPSN75+BA1awm8wEXyut+PIJ62LehMlUBRAAzs7+T3aYIcohrCIdcfg1NLDvcaEyQRUR9vz+3JVY&#10;Aisa921x2UTGYh8sOHgmiukXwqDKCHTtb/Xjobod9raHseneDHs7Wzxci6CEWxwK2Bwh5cXmxETV&#10;uJHQw5ASjZYba2nNH+QT8FhBsMDL42N672EiBRN/IPNoXhmy0B8kjzC8Dg7Ey6sLHq5Ckxe8/mje&#10;RUOWwTOmeKWlzCDAYWeMqaa8FC6v57yfAGMwEUKxiGtd2j2a18a/MdA2GODsUh9tzkLskTTLII+p&#10;DEaz3GjMuSRyF9e3nFJObufhoxcn4eXLFwI8rydM92zpjzcNHzx9Fj746Fl4/vKUicLnlzfho4+e&#10;Ezi7mU4EyuC7C4EQmkwv6Jk3MYloQWPXHq8hgD55pPUIxIBy+/TZR+Gj588YqnJxdUVPECD0nGSp&#10;3SQDFbJgvA98DhyYM0t3xooBiIf/ro2xhEnzJgpBm1pBtpJYj2gAW/kJ4d7jf/Dawyar51lAR+4F&#10;ewPj0IF8qgp5YQL0pMkopgpM/gqWtq1JX2OAAyS5PQsrwFEKWScOO/g6zgkazWX8S+/BMdlrkGdi&#10;48Phg3sCdl5r63XOg7jiIY+CCachiixcKAHvDfeJ6+vr2FxtMZxiZqbgeMbBlhxxsp/z0M+MGg65&#10;IO6NggVyDhlwYIG1QdBt0XCNY32jcKcnAijcsdAEO44yi/hc4fdhj9vd3ePBi30oL41NywZzacb/&#10;S5uixfcBz8Kg6TJTdBsFhtB3kJIjpb0h3AJ+LriW9PgzuRr2B9wLePeh8EKRieANeMmgycT6IwMi&#10;FkwAUsEmxLNxbim7mHy/+eabLBoUtJTzGvL5hRcdJrHx94HFi+sH2TAK6sHGkAetnu8yMUTxnnAv&#10;yAQzHxBcC1TxkHQojERJrthPHzx4TIkQpeyQT1Xa63EoV/0RGaX0xoQlQGyg4H0BUL43lNSKrGdI&#10;y3p9k2xUBuDkifWUWZNc2jS6XfdgCysfMvf2c5lv5nQbD5dIKVetFYpZkhfiVXAGgj3qnkkYhin5&#10;u5KXTBcsKVesOvf2cpZDZ0hkayBSAsxM3upAoUve2XgHsaNQpAbzTMwMKKBdhrFUPOUtrElLi5Qe&#10;J5aGnhNJe5Vi6Im38sIKWVgBd2QULg1Iqw2wFFNBxcvK1wY/U+alsWvaJP0U87JMchuFD8iLJrdE&#10;vdB1qbjLLLnXg1PajyXoZinRM6Wr2l3s1gCt1VR6xWIjUKT4ZUlFLIinNE+wru2SbNalQLklFDsQ&#10;sgpaaVeeh4kDZ+/Li+2mMw/BlS8gLSiaNkmkmTbY6R46aCVgMUuG5AIfNWBcxcro6+57mP5p5Vu4&#10;yg5R0+A2GZS4mT+cp9k5SMh9v1ma96AFXVjwidhNXZJft127hkQJCM0MOM0MKMjyfA3ILZPs3mXo&#10;/vno6YyBlCk6sCYt+kWgjcuAg86hZm3CnyWvxrAWYpEl/0x6vjmrNCjpEGdOWfTD5vjeJwL73vnh&#10;tzjQYEK7PcudSa4doMNQF80dbBgyPlvy11kBxGVKaPbrk69dL7J611BqpTdq73BWr4CIJZsLDDJ7&#10;lRpveJRBdraIe9JZPKuYEByv4ebmdjg4OgxzY0gqhM2vVc1nTNdTrIHCGCyF1ebBLA4ceBY420iy&#10;1QrwpGcfBopoBK05rOFRVWbGRpEqpmfsDeyVS5M2OVu8chuBKk9G5gADS5OxoycBq6s1UFMMKT3D&#10;AO/IXDXv4dbuB71xG9kaoFd4/vKYfm6oRXC+Yr2BvdetgaqQiYkxveDao2/VYEAZHaS2t7fX8TUl&#10;eUZ9jXOcjX48x17E10cteUdfujzsbI3Eso812Rw1NfqShWwFEPAn30dJmq9uZgRPUdf1+0oOnZt/&#10;H8AHZ2dgLaHGH4834s+gjp2GT3/qMb26OUyfLcPR3jYVGre3S/YS9hTRK/x8smAgiAcEMVgRaoWL&#10;a4I97354EWLLETb7ZbhbdvQgPNrdiDVsj2AN3tPRwSbfA1iIB3ub8UyXlB1sw+PTO+6jDw536EMl&#10;GXII43jmP3kZazUAMvGfh/f249k54XO9NFAB8l9sFUf7m3wuzq+mvEYAGCFVPTjaZ9AMDPbBpn/9&#10;9c+Gp08/4mAdslXci5//5Kfh1cePycgHwwnAO+rA2kI/pFLaCFkjC4yW+8401GDH0NIm9qozKU+Y&#10;eIu6cyRrFqytFy9PyDaFBPoXPv85DvoBYDx6+JD1GtYCfJivzi9jn1lxYLHBemxDPoKtLIMATI5j&#10;3QpgDWw+2CTh+17E/uDly+eUDndk9tQEADMDw9s1ZnbVH7JHPj87D//oj/5R+Pq//WY4Oz8Lz5+f&#10;KlQu9nPf+Ob3w//4z/95+F//9E/Zb2G9wYMxsMfvhz/93/9l+O/+2/8m/E//8/8SfuPXv0TSC1KD&#10;W7OBwO96eXwe+8UJPbpRc5IAsJByrjfs2dBDIBf2SABTwdjaHPojiTg+KwpqKkmG4FAYJJv4NXqH&#10;x3uD8ETJcrs0XNrcln0YJJelqa9Khr1tcGAhaekyroENCxHpJcYa/cP72jOwB8nGoZF3X69n3lrB&#10;kuBLWQQ408r2OdUApQWbZSlIZGlBID1TQWAPnFElpNAh1FUkxZi9xsx8vv2M9hCLBQkrqo+qnnyf&#10;FTaqEB8FWgiAc/ARP6tgvZDICklJYgNJMModkEMv1TcAFxhBkamnYfhLKzad7MiW3MfllzfQPS7y&#10;hFEwVAT9GAC7IGAp2NDUcQ2cq7JxqxOw5InvrJvRk9nnxrmGZ2ZpPVBmLPmMe2CffaNSw0v2fuot&#10;QkqM7xmD0cM1uZfmksd6Qi2VPcaOw9rLzdoHPU3Zk+8/AGWQjEDiwnpctiAkyNsdoR5TnPXxZ8+L&#10;ZahBXKByLvD9dDb8ZgBRr2cS2WWyYQHOVFjP1FpwGd4flTx1m1QBJAI0Gq7L37ZJw2uqtsyqjtfa&#10;iE6uu2g6DUXxgRl2YoNIkhWs5lvUy8T+a21gVHz+8c4bKCi340EFud7tzQ0RfBkcL7mhZpkWBxd7&#10;X0AAHh4AcfLOUzQ3agMuLEskoeFiq2YaF7Ui+jjn5KIz0AHIpYwhB5T45oxuF2sEmzbM8AHegPoO&#10;ZlHFOGwtarCMCpNKoSGif2Bw+awKHQBPSoqS+SHARcy2cdAkxgUuhHmFTWY1P/ve7pYkU1bcLszX&#10;r2eR3c4McbaUFl9H+nxj7AJTaykJkr8DsfM5FxpBuVregZuxqDgYD8O9eJBub1Rhf2cUHj044udr&#10;Od2ZifE1U9Lm5fWMCVg0440LBn55bSMGGN4nCg/4ghBBD/IbdJNomhEXFcHWs4tL/j0KAGzIO5xY&#10;LdUUloUVQUseeqRh2yKDTwHWABgvABtcr45NGfe8NLkODjcUAEL461gYzc0bpk8mDtiRDVlDZuRt&#10;Mk6uL4J9IQnQyOzrBIqy2FpYrLcFmhSW3gO5JYx+ZaCfUU6NqSAmhWC5LWJBc303I8DYcRIPr7k8&#10;/Pzd92NxucFryk0LYFGXkfW5e3DI6RIezpa+FA09+/BAAcy4ioclklCv4gEOVhX8MN7/8MPw9MUx&#10;wbzhRl8yaU6kZDg9mwvEBkiNNbaxORIVnNR5TMwqMkUzk75izePnN+OawLNUWjIuDpl+KWAZf8Z0&#10;lDHqZipb2EYRjHmCaSJ+fry9aUbqogdTio570WpNBqYqVgQNsXyxGeM5b+qFmLHxNTZGG2aYLgo7&#10;gybswKwtfQ8purs7e2SdsUkNAH8nfMYXtAnIYuF5Qb9JNA+YaCp4RUy31pKmcBhBsgKgj3sFioy5&#10;+R4uxC4rzBOqit87ZChKSVAYjTUAI3x+MFobk9DhAOpZYx9MSg8AEr53YMK5hAY3iA3DxiZBKbcx&#10;OH7xnHLljc1NCy1oxCLJCjJg43HDzRj7GuQlrfkxwbsEE1q8zojJs/J6BPMwj+sDDAJ8XZYHeeiP&#10;BjRZ3t/fIzgGORc8VMCKa2wj3xyL3YqvX15dhnv377FY+vrXv857dP/onjEKG9oAAFDtzCuTstl4&#10;bSD7x4GI1w4GUmFyiyRr3BuafcffGUxq6LLN0VDnBadbNpHrjG0HRsqQUvWS9wAHehs/EwI7WKSA&#10;2QmPk1wJU5Cyg/WKIqE1ELtHiUZp3nilJsttWMmrzN+jNVmlp106U26F62WrQAjzO/Nv8PRb7tvG&#10;IM4MBCJIE9cH5OPz6R33z6zUumDx2ZqPmPmMWbecmngBPes+gmLBJalkuzZDcq++lGrmibp5YoAV&#10;ZvxM6ZKSNhJIGBzEsc9fG0uzsum6swg5WbT10HQCxQHwuXx0acVCB8ZHVSSAwlliPBtY9IvhJUCv&#10;s9TPysI8DNi0RDUHl4JJGryh1f0UcLc0jy4f9LAByVYArv9uD/nwtODCJZFdZhaMdu/MC8aTXmmQ&#10;7AWY35Ikf16BxC7Ldaaqv7ZuTvYx4LFJKbi5yWULu/7+3yspp7NSBegWCYQJmbP1Q3oN94Akm6GU&#10;bJ9yy6AADGfdEU4qspRe7Orb3EDg2uStbd2sAU2EzNbYpFmSxGTOXiMVMyRAVNL0zEC3LnnPfNxD&#10;SIxRgsI9sRCyPEvyaJclLy2Mgp7NuQCsZS0Gf+keSxZCATYa2QxlmdIVnU3qCofaQEyw61rz/KNc&#10;2j4z6rsyNpAb20efCOz7q5/9QEbmeO+wulgK9EbtCjx3aXstGOhkqtmzpXCg0vw3C4NdTHOchVUY&#10;iofYpCRu87fMVgEo3lBib8H+exX3dYB1uM6VyY9wViA4YmnqC9iCPHrlFTZVwdgChTENWxksyUx9&#10;jSGBOqZK6eaZWDu5lBP+HLVNZgxVAzpNGkbmrwHbAPcWCZjrLBitSnJ+Sl6nM9agnfly4TwhaLkQ&#10;y8PTOTGUY+CJ/aw8xfLEOrJZAetEJVQaS8SAd9wLyFQx1Ca4FP9PRpaBDl3yvwz8HGTgQMkAL2Fb&#10;Y/XiLtaTN2QhVmTyLOS9Bmkf1mSZsV6Wh3iWknOHsXHEUBagFQaz+D0TyGRnGqaSKdTXQBCefc7w&#10;BtttH2EZ8DLvKRgALLiZmc7L7H3EcIhbqJxQA5YFg9mgApnMZAcAtQMkxJMpwr4UuoQAjGHsM/Be&#10;KTOOexg+j/y3bJ8FS2hQpNoIte9e7EW4FjGcjOv89OI2MWxRq8/5vqA6CGF3bye8+/Qs9jG74acf&#10;nIa9UZ9qmd3xdnjv+TFDIJeN115qfOEbeBOvzdnlNOxuy1scibxb441QYWiLJN1Y8+3s7DIcEWAe&#10;+hQMND948kH4zGuvEWhGDbK3M6YabGnAw+HBPsEZDDQh471DIB1IC3iOQSKBoT9S6Gv5s9XGjOoy&#10;PfOb8XetaiEQDab064O38MlxrMeQ0g1LjHhfnn/4lLJB/O6De4dih5YCEOj/aix91KxQpcBOCsE6&#10;Z7FfwPNNkKVeEhREnd+a1YnWt6TUndUGl2fn4ekHz+LXRuGdd37K+7Ozs829AOvxX/+br4Q//uP/&#10;KHznu98jSBEWK+b+1uYgPH36NPy7v/k3wpe//OXw6iuPOUzG8wd2G5npZFPJ7gGsqR6Ts0N4eP8+&#10;1XfYT/CMgzyC5xTnIZhvsOwCKQh7/e7ePr3eeV7Z+0adjCcPzzxY1lvbG+Z/qsFjweCWsdjtnULb&#10;fBjhQRbAD/ro4TnU1xCB+1AmGanXHwyU4IChs4FTR5abrGelKqpM2irGqdUzplJUfduk9FOcBZS5&#10;mpWP7ze9ShY+6s/6BPxyC84IbZdSib1PSgO/Ik9BG17LADTl0AiDyE7PCX3T69bOaAGCBFThOYi1&#10;Hc8FWVIJzMdghzVzbxXw1izrleUH7B/Q24Og0CpFVgot2eYw6MOKAtSDuSn62saDsrIUBkHbCqvT&#10;nABCQNOGFrieshKQxUppfusKaa3Z7+J+ZkwrFpiJupR9TNeZikVM89yUO8CLBJyqoNI5myUfPjLQ&#10;QcKAHFdmvgGx59gZa0lewgxhOFjDsJXDgAiYTOy/Z8hDAFjay8NZF/d6E330yNyUNVbnFi5Um83k&#10;cYugmYETEkr2zy619jBDV8M6sCx7kZC8jsnoJfi8Ykh2hilRwrtsLcCuTUMAhsDagJt7+LqKpsvM&#10;w9osd7CePvd44w2wgwQMCMEsjAmA/+/sbMWDakIwD38ebQxl/o2F24junpsHBj1fMLFhekphU01m&#10;8rEp7nPCN5d2HSl9TZ0m+JUj7WzINwneAaEmyGNR8lj07lmUdSvz6to8xkqm8oRkWokDs7OH5A7U&#10;9qDACTyUVaFpu/6RPKhZyk9PnjySaHG6auabZPKZHhuLcHIns3QBIz0CkgD72pBZE94RvHFpithR&#10;LZl7m8MyHOwMwr2DrfDw4V64fz9ujtsjTgBxH2D2enpyzuIERQIaSrw3fJZh/FkAetubFaXAoPz3&#10;DJHvkc0nOcPSNN+NmY1fTWZkBmL8wAj0rCU4hk0RrBywc7QRi5KsCbXMviF5pnykDckXwOV98JnA&#10;IYDEqXopjwaXeTmdt+qJDYKDHRtSadHd+m9JspfGZqtpNNkmj0b8mSAhClgz6wGoCX9A3Gdcl6XR&#10;oWVuvAi0TqQ/TUf5Mj0T43X8wdvvhu+/8yQ8ffYiHrRn4cnTF/TguJzMCXqB2VfzWk25LmBsu+R0&#10;H9czsJjImNhbcGNBoQ9g8ObmjnIUpEDPOG3GFLtH+rx7RwBoxoM8o9fNkpNZrCmEbtwtJBWvyfhS&#10;sh9TfjlllLwRAJL8AAfWfClRzifxLk1jgnETjHmUU8KO4gKefGBzBqNot12bTEHdfBnvExNJFHZk&#10;+Pb0/imhgUcfwGJMUEHLxgGJz9pogrBYCJRjAWCG3whKyc3IFVMXyMMBNDNdD8a9TW3sHklBcag2&#10;Bk5WhaQyaHpu4tpCShpk5WCaYiFiKukpjACMlNIYyP4DCMsU57JK0urrWAwt7HDpjCVTkZUcaOhN&#10;hmrVZyADfPwODg55ONFzqK9kNoC5SMNuTYKsMBZJUvB50fyR9TQX881j1MEKyMzInwnLYHEu61RI&#10;U+qMocRMaYf4LGDbFfHao8AlGyler929AzYcADIxGUVhCOAUpuxYO+6NhIIYv+/N73yXXn/37z+I&#10;v2+uZmQ04mcHmDmK7x8HEa5vkyTDJZ9dSjfifRZzempDnoprcsbQE6Pm+6Sv0YRQgx6xA5H0vLm9&#10;w7UMcLK161H05N8H5l5nqWxtpoRhXe8B91aUW0PzbsqscMqyBB9pkOJASqFkLU2Jw5p3X2cgTrYK&#10;IHBjImcH5SuT56xTUeOyW7GhOqV4d415kTUcfFXW8Arw6BhgxfdqzbQbDztI5Mmj/jNyX/JAhY5J&#10;gTzTFpKtB1tDeWZBCZ4aW0ia6rrSxGNs6yRzY2FpTCM33O+axsJUrAgIAsRqk5jKh3KpYiyT7IZS&#10;17X3Kk/POgEjzujTsC0khhg/e5foZsnTjl67FpzggBn/33QW+LFKcE1eftaEuVdWvhby4Ay6ws6d&#10;lI7r6EoIlkgcWOQ6S8xZnUlG64nIIUvsmMyA28bAV4UatAnoYkhJKt5N5uzAcudZGrb+spUUhtaN&#10;jTMpzVsvGNMydMm/UD8jINUOPwOwshSYIbTPGIxda+EzKr7bNdYf2Z0WxOIMPb9WayG+yZMv/bX5&#10;KiZ/ypAl1qN7BBc2WPLCnGc/p9utJQx2q9hrMg36CVQgC8dCzyCb6lqxs5Qw2FlgQLECetMjtZIc&#10;ySncNdYCiG1Ok5KDcXZ/Umbft7/xr8PN5EZ2E2AwLAS6dYWeobhTxb12g6z+/qhvaY/GZMwKW4fd&#10;av17LWzMxjYlInfBeaIu50JDE4xF6EMV1rA4Q0yeyCY37pE38SzFfb++POcZhcCAg4MD1dXx/Mf+&#10;juEOGbVVaYxWrW3KSq3OZ1MNgIKD3l5iZ7bmsUTY0kFCB38z+cXSA5iJi/IVq61Gxx4Bo36PesF+&#10;gLMJ8lqw77niMw2Q4CsGia+Cg3qsX10ixyYqL6yW1B6a23BuieanXxrI1WmoZ76O08mdvM5Qr2V5&#10;GvRISloJCMmM8Qg5X/wHQze8D9ynAQerQ5IDwEzCNZzGNRFMcgtLo8Vswf2LAF+8L1tbAK9m9Ndr&#10;zQ8ZbDYMFRFigTMaWRiot9B3OVNoZ3eLeyE8mqFKKRlkMQonp1dhHq/7g/sHCmqIa/H4bKL04zaw&#10;djy+mse+I34mnJUAFfraY+ClDWZhj6zDDapo4NenJOkQTs6mYTuu36u7ZVCZ3tHOCf0OpLToCUej&#10;HoHK8fZGePb8ioQLvA/Y9lxf34lpGX8nUo/f+smL8OBgJ372Sdjblnc6eppnZ5cKkqPlVW6kkIz/&#10;IDwCiwAhkTexn7qI1w1PV8M9DHXIMHz69c+zJt89PCDQBpn39niH76lXdOyF4LuHtdYyhGebnpX4&#10;O6gV0O8vkKwdry32zvkdgvZu2Dss7axDTQ5gEdYzU8gTUactO+6XYBjiGQfTFNY9qM8BmKB2xDPJ&#10;FNX5MsxuZUsF4IL3Na7Npx9+wHV5F2vPzfgsYrCN339xfsYe8/bqikEbCyNyNJ159OaS1QLwaqxH&#10;vb48CbeXk3D68jJ847s/Cv/BH/xe+Lff+J4GdpANx9cHcId67ya+h9/4zd8O7//0Z6HHxGD0AoGA&#10;3OTmNrzy6ivhwcMH4S+/8o3whV/8Ujg+PuUzTC87JlHnZN06O5h+1AArF1Ox51CjN0h6HnHwDzUG&#10;bIBopRP7BgCl2PrAWkKdvg11DwJyaLXTi/vUns4qe87JtuoNLBSux7/HIBUqFgaPQY2QSZ2TWfot&#10;+sdQCHhr7dlnrWaeqX6mMbjPgoqcG06LnUz7sVsRlKYGKA1gdEAJe2Rp+QTuM9dY/e57Si5pBPfX&#10;pTGzO7O+ICuwEgC5NE//0iSeDFfLMqvlNFRoDNDDkFxKEbHqUJvLJy9PtTg9jO04BHjP4WAlVqAD&#10;QTwuUd/YuqKX5XTOwX6XrIVU7/lZr5CyzgIk5LOPz8hnZtmaLUduTMQuhXhgzacACfMnlMd3SD7L&#10;yWO71ZBZ4KDOFtoV4XMhaX2+sDNJ+3trSkv3MOTgmIQxkdGokgjxnuQ9fg6uEwyCAKhh4BXXf28Y&#10;a/bYCzcAzOJeV5fxFYETwcIqPm93YCcPivCynoXe5jB5/w05PMsUGtMZAE4LLpO0F1nyYlc/ZwNp&#10;G7RlZp1Fqxsjg6UBrYG+CjqUYpCfNVPeQyIK2ECdeERrwVmdelYf3hWmQilz+XXTbs9YhsUXPzV+&#10;oypdctpx+uW+E2CWAUTxQ2lrcytsjjYN8NKbZ8oOUiHbxkw9JYmi51SvoIeVUOg+H1QAAgt6JdRp&#10;wtsZZVRa5ZbG9fOlIurB5gGzD298ayS6Y7fmTYTXAUhD0I6JVRWbkztKBNWYMOmW5qs1PeSUVgV5&#10;3Fw0zKUKLxycSqGSFGtAhqKYGWCS3c4sGajIOLW7nTUEFOlRFf99NZmHW4RTZEJtPfH3YLsfXr0/&#10;Dq883A2//PlPhV/87Cvh8GCT8tx+Lz4k8SBCIMD5xWW4RvIWrg/lD30WCQDKYHzb6wF83WARgMMZ&#10;v7PX14M94GSl5IO3u7ctX7xMSVqtsQU4MQIiXWuTQtpv2wlVP7u+pdcdDo2tLQE5kFrMSfOdc8I8&#10;uZmxMLpFsAKSr0oZnEJ+R3blTOAnaO9IsIU0FhR8XCvq2BVvyQIaLD98RkgJcDiIfRAYziF5oDxH&#10;kOSLKSCk0a0dCotGDL/bqeKlcW8IUsEjzKbw8CCZzdv4+2tKGV5czghQgDUH7T+Ma/G9l3dI11qG&#10;m+mSYSHYJC4ns3hva7I/r2+n4eTimiENeN0JwdGa0kQ8Xz2AJa0iwGszmSW7qScwM7NpDN4fNv3z&#10;WCCdXM0o38ZamS1lPI4PQuZio3Q1UpaX+PrC/JyCbbCZGYFmZhQdOHHHGhnBEDo+I/RP3NmmLwwA&#10;O6U/CVSiVJdsAZO7gC0IirNtUgdx7fRYbFcsODER5iDAzP7dOxHTL5+g++QC9x3gGA5BTOgIDPaG&#10;PBDwnk9Pz/ls58a6bI0xh/1hRKB5M4UKXJxfcNIF4A5/BhBYli7bbMwvby4PDCbJyltpZ3snDOPr&#10;4H1hAt60knVRggggiwyyvu0hooArhVbNiU/dWoaYzGgADbNoTIHh+ZhbANGSKbb6nWhS8cyqSQps&#10;gkp6jpQrc3uyZBtKd7s1Q1b6VIHtGItAmoj3B8lcFWEdC2NBH+4fyqsxvu7h0f1wHZsOAGooBtFg&#10;bgPERfBAq72QnnkbW0wi/PO/+Fp4/bVHLLrIjBCljc9wZoUNzJUr811VEtSUP+sG8pT1mswM4O10&#10;MmEBxQMO08f4+ZEyhxTmwpqmnIxPXV94Y6IgnLNo6cXnJxZ/m5thY2uLwxGCmfGMCM5k7cnjh8zD&#10;3iCxrFYMqYIEfQIhJj1VM2jMpDJPJreZyUu4TusV+OZJZykV1NI8vcHkQWsJ4snXspSsGkOSnsn7&#10;PeGMhWYrx70iGa63SW7B9DFjpnTGjMjWEmwFDLbJ82qVRrvy1HJDZz2PjXm1NPIYNQAqNz9TFpRl&#10;meS8YOo7y9eVv+4l4kbWTbuSyrm80llvtSX/Zobhlcb+cqaYFy2dmdmnwBD3fVtLKM6z1bQ2hUu4&#10;7LbrEgDmQEnbdkk66yma2dq3yCJkxYakj4kBna1JUR0oyo1BhcLJ778bQndrUlUxCt2rrklAVrbm&#10;cedeK/ocjXn05R/zhAzGb0xJrFn2sZAST5QOBnoCsBZOma95Txog7OkIpIKmhBYD/doE2HmKcpat&#10;vOLEtmzN065NLD73Jq5NHtyYF89KxhxWrwPmnH0OMq0qeSDJV3MVoqbpvQaNbkzOoZ4NBsiSq8U0&#10;0OtU6XmBzxWan6IoVx6Ya4xO93p0QJ7gWNaaLHyV3urMyMI+N56JrZ0Hnwjs+/pX/zxcXJ4b4C5/&#10;KjGkSgGh8bXQjPUo5zdGeVXant+lBGuZjVtD5vYMntq9BmavglUyA8kF9tGSJVfdHIzpgDNCPtCN&#10;PPzi168uzu3eNmSmFzBLb5R2jRoAg3aAfanwN+8gDQTLlLpcWYib33sN7eUB1VpqpC8yPltNneoV&#10;hoKFLEmdYd1BckXcy29phbFhsrxC6fKVgd9lQasPnLc4g/EzYL+vp3TP3BM2XucN+tWqgWJdH2sO&#10;3GMAEpRiWT0JUBE1BJbHHVnygXWGy8MgSdQQZ8K6D/Ud1UbxPRweHbIehsSyNIZhZrYBuO+wuwC7&#10;LKfMdi4futgnDXsyx8fQ/WhvS2AjhueoHadLWvEAGHx4f9esIsQy+tmT83AwHtEeZDPW+uipVEPP&#10;w+MH43AV63OcFc9eTMLjeztUeOAseXk2kU0RpWVW54MxGGvhq1ivwD7o4dG2hladWwtg8Dmnx93L&#10;i1vWxBUHvgJRoCwimNho8Dyjl3fLHhBr5OUJyBxdeHoyJWnheirbFoCZuztSRMDDEP0T6mgEdHAY&#10;hBAlT08PHb3IN4f9eD17fH2obVDL58HT4gXy4Cza2d8ni5BhZVA0xL3jKj6fefw813Htj+P6wc3b&#10;Gu9wbweTD8MODEThhwf5LljqWAuoe4KBIbgvebxv8BUGoaIOAuCpakEoH7wXMdgPem4bS2jF+oRK&#10;AcNzWCMN+2J17e4fME0XkllYrsjzd8o6gp5bWBuxbjo5PQkPHtwLN1eXrJcHqK8sEBJ7DQcKSLSN&#10;f3P68jRcX17FmvgqPHt2Ej+LPLrhm/iLv/SF8Pz5U9b1sL26ubrhPXx5fBb+vd/93fDmN7/O9QaQ&#10;Gf04h5TxvvzgrXfCf/9P/2l48uSj8NYP3gp/+A9+P3zrOz+gFL1uJTFE/x8sgENguwZitYU8lLZv&#10;4H7BzgAoIUJV8N9ISAbzjom8CCLBMJe2Q0NKopvOVBmdzk7sZ7LbKYzFWxHsG/Qkp05DS+wZzljO&#10;xQjObcAqrz6BSq56ICO2Vxnjr+Rgs7Vg0M5llk2TEm2rShYE9BAPFqxmQ/oU4GVDS/ncNTyvK7M+&#10;cvAuWF2qIciS/bkY/QpYIEMRvRnOuVykB/U1piKgnLWS+snsU5w5J7sXKSZpuWQ1FcIJeQ28pkXv&#10;Oa+NuKU/DxHEgp9vrNaFgsD8oNvgrP3McA5ZMgTb0/Fc86ziYGhVIyT7P3rZyfda50jB5xo9yfpg&#10;TlYNVvcZy7K0wK7OaiqeT0VuA788scNl35AnRiFss6hKaZ0EoEF7ZSGmK3wz1zON/rXtLAFYnrA5&#10;EqLjml0YmAswGmcnCS892R+VVnvj+swNp8JnZLiLW+lkbtGTmz+f8A6ckZ5i7vJwZlkYjkVFHfYh&#10;s5rC9WISei5Ge56Jwe1hZI0HbhSFm9morypkv6agj2Y10G/Vtxefvjd6Y39XaZv7ezvclHCY5oUC&#10;Egozm0b0OSR0TFAEortszOciGOrdpmSbo9gg40KCrowDouyZpNIojCgMPClJMoXOfJ5w0yuZY5tU&#10;Br9nOluaTKfj1KlimmDJepUPM/X5JvEE6wvTLKTyLluCKgAp8TUw7+Zx8W/FTUhyEjHIpndLvh6a&#10;YVx5pObioMGkLhigCS+MhoBN3ARtkojXg/EsACgAOZyQlbiROd/v1qgXdsf9eF03wuOHD8LBwQ6L&#10;gkk8fC7OThk0cH1zy02b9NpM/oIozkAP7sfXBmjTMpVYE2oUPEooksQO77PLJI2FlwWYl1iMmKLg&#10;mo53dyXFLiTfhDxxaQUaI9MRgtArTN/dxOLimtcBP497o8UsFhtkqngYZ3NNcW9hWIqQkniYUXpd&#10;SF/e2oLnuoivi/SuJ0+vuQDRSIDejfcM9lxr01vq39fMQ50JCbAS9cG8RnFQmmGr0iRdxYSHF8EV&#10;WWeGtEj6jffx4noRruYtGXmQTw9jMQM/laYT7RgNNwBeBILg/fQZUNGFi0kTC5gm3s9agGKdc8pG&#10;z0CAn9zwO9GT7WAR2FNy3WW5Dhma60OuZKboKCzA5BvhHsfPsr8zDDubfXrD4EDOyURsKXmmxAKe&#10;iZiWl5LnAFzBvU9JkzB6RvreqM/NH2WKgNI6nJ1dsegEs2pmBv+kk1dFMj6nR8bmMIwpVehYnHmK&#10;KO69N3QAE/E8Q1ZP/87RVvKoIlW4bsh6YtpeXC9bBPpGTBbFdEissEBpKgA993VA0YXAAwBpkARA&#10;ckMvmM2R/DcGFU3SaQq+EMDcmscY1jilPjADHm1wCsnvqReUbWDdHRwdkBWHoh4HIVPHBvK5Q7MB&#10;YAohHxgGHN27H/ZjQbkbCyaw4Pp9ecUxNayQDyCmk/icSF8G+IYNeQb/xnbJAg/PJIBzgH6cTkJ6&#10;wSlfTvkvwDtnclDe4Q1zvIaQONDvy5r1m8ktPTTp2XM305qP1wQDAQB7WG8Amnr0KQHoNCJwjgMW&#10;z/TEfv5Lv/Ir4f/+F/+CxSHYmCzACgE0ZFTYobM0Xy+AdJKZDDWdjuuRidHYFyc3LKBQuNTGPpzT&#10;K3HEa3p9faOQFks8A+jacU03mooPN8mAxWcFCEwDd5O8oSHUVK/Pe1lxqqtn3QEVgQECpjyIY8UC&#10;s4QyQ4Byk6CF4Kme1JAmFmlmyISz/8RYUhCEM0hcVoAOQe9TfS7uOxIlMVGGWbsAcJ0PzuoK5oHD&#10;QsnkQT4J5ATSEL7EQjOpqA/R3NsvWIBCbjIWL3I8jCAFewSBfR4mQfZkac+PNeXuJycGXLFK/2q1&#10;F6pIFbhfGQCeGEjWKGatGDJl4UWXpf4m2XS+AgNMupj89dbpYp7quxZMIlacXj9JWu0z05jaJLUE&#10;l+yMQFOqxDqHRgVGOODWmOJAB6hdSwsVUkqafHkETvqasuKtbeyeSEpRmr3ByiA6rD5nEJAoALlJ&#10;gCqL1FBYQmOeGJdica2KZf+cmYWSeCHHdRNWwJvqx3zF3rTGWAEGBkw2tVlhVMIQm6WtmTp5E678&#10;/lZgKpo4V5rnXZ7uabpjbZc8jmjCXaoZcH/P1u5lMDl2TRmPGvbCLCOU0LpMIG1uBtwOVGUhfAz4&#10;kk9cvQJ7/exyL72g58CHEi67p+esge+NMXgw4N3ee/SJwL6vfflfxTrtRrI2jtRbyitlrK1JAJrT&#10;PiwZCtVRIZNsNyVSZyFJtlcM0xXTU55QYtY6O5XAqE34pXyRYTfO1kAZ7FRJ2pn5YWLfhafy1SXZ&#10;NgACt3f3WGNVcZ/tUVZUiS1XlSkNsDZQv7HgHTxHVaFBiweFdOYTKlB2YdL+VTp4Y18Pxs71mgC+&#10;zHmmnsA/izfSStOWJKo/1DlZW0AUQII5ZF5gfM4XbNAn8UwBSwjKkoWl/i4M0MvMhgfvFr5Z+Oyp&#10;EcLACsxMrLVWzA/IHCWhHdAvzf2vlKze8MzDXrKzM6bcGM8Lm6xGvw9ME9iN4H/Pnz/jZ5vTKxwD&#10;4wXX74N7+6xDkPQIn2qcceyl4pk23urT9y43VhE8+HpU0SzD7hYG+Lr/d7cz/gN5rob0kPuOpCBi&#10;41mGk7ObcHVl/sMLsBf1Ndwa9BjPL+9i/1GGVx/tmN2CbF5Q/0Ami3vx7PSWypdeKQIDfg/qUUhC&#10;sZ8tLZUe/eDV9ZSAzcnZhGDg6dVdGG8IaIAaCb6DSIeFbc0k3qvD/U1K0o4vZ2Q35ja8wM4IIBTX&#10;Af/c3rW0g8LvmcRrWNnejpAQgEKQ8Iq8Med7L8EqA4gRe46NYT+MY/0KiPLZR0+pEoB643DvgB6X&#10;eB4uLy/YRwBgOT0+oZ88pYM5EKYMPKBQ4+zBkkZdGt/jeHeb6wNbMHycAUIDKM+xfjlIUHotGmtY&#10;rQCMvLm6JjiAZxV/f35xFv/unPvRMq6HAUMgJnFddmzmbybXZOFeXVxSOZPbkBGBHwA4sLLvbqYM&#10;m0MQy5Mnz2hP5Kxu1HvvPfkg/MM//IPwta99nTI/sDcBEJMgEvfln//s3fAbv/6r4fj4OUkhjYUc&#10;QDGH2u5/+z//n/Cf/6f/OHz729/mev6T//APw9tvvxPryD7BS+x3ZIjF94CAEmd5eeiNB2EBqKzi&#10;szOKew6AWNSVW+Nts/xoLSE3mP9cLmKQKZfoxdYTey+3vhF7Qmt+dUBqOGTOOvMel9JIwSE590OA&#10;OK4m69rOWOZl2me7FHZltUwjBYT85zRgTD+/7hMclMbL4WApEAV1n8KOVjYsskpqbGBbU52S2940&#10;59oWKcBJG9iLPMRBli4C1jtTDc4XCobCOkLvVpr3aWMgZVUpbBD3p2dsxsL8YWl9QWmzmKUAuMmU&#10;a+oUugZQmj6+bZuAQU8Tpj+0D54z65M77ZO5eed7kAhLBLPpSOx9PI2sBay+Ma9nhhpa8CpTZDPV&#10;xZklDjvDkHUfLdBW1iBe+3lwhwa4IalbFJ7mwxhpMsSUbJPHN20jiJ0IHKQvXicPQbDLSdbBu6/0&#10;XrbjGdAZCUcKHTEqSVILrVna9dPgcxUk1toZmdtwWft/bWxN7y1wX30YG2zdAndx+xb1PJmFDYaU&#10;Su+2MvYLU/1c2LA92LnOEM4iS37WqAGKv/H5/TcA9oAthg8ENsdtbLxJVc4F+OHNo1kdUPJlRQL8&#10;ROKBKAPGjsWXdNklD8faQI6eaZqBwGPC0Rgzj1K3Wqw8ADhokpl6uawNIVdaiaaOmUne5M0EgAIU&#10;cUiMEMhR2ffQ3N/SAqHPp7a+ycxzq07SFJrmk+HX43S0NYkJ3g/knK0BmGjgXN5AL742EDDihbeU&#10;yi4zv5y48KeUAEv6xOhwHrAZI84RrY5kTKTEXl5f06ttPpNPGgBDsBZHAzW8aHYBynlSYWYhGDjs&#10;4JuG9zqnj8dSPiBx4YCij4eIqW21UsquJwqTIDvPpmKQI2CRyqyyNeGQGmY8DAsDbnI+jGp88LlP&#10;Ts8kJ64bM5ZUoceIeoCxpTz4bhGQQoPShfxJWkWg4xaBCnt5s2ARM12qkMLP3dG/bmFJkcZ6qYo0&#10;we/M1gpTynldpykPKeeY/pW5SaLUhB7s7clrzthbYAgiHa3H9OSaX7uba3PuDQoBzPF7cf8A8i2T&#10;yX8uoLGRZp4DF5hJ1y2lDaBCA0QCfX8Kz5TJVEzG2cKovXpgBwQ6BmF3dxzux2Lw4YPDsBcLo8O9&#10;3bC7N+ZDjtRrFAHw3APAWfMar5peSDdRRPLfAO+Wkh809DSaJ3k81kJjfn2ZyW6xFrfhjwFAD/Jr&#10;SGBBve+VqSFpOUHJTFJvUk7zRkAhDt+20kAC93J0824EF2h61iOokxsIgI0OQSWZH+KlYuxnJonC&#10;hokGurD0VhRn8EHwprOxIpXfU2rDluH4gocLQCYUJkqjbdP34GGE1Bds2Yz+fzlZYz2ToCLFEkFA&#10;KAxpjpupGCRzKV5HANeY9uP94d9z0uMD2YrYB/GMnscismnETMbrQaKNhGYwFBisEvfK7XjNFMrQ&#10;MGADQKdAM7EceuaXAdYbgLshgdsRadzYJ/E+UDzh78/Oz8O9+w/kLQOwEn42DLoYpAYNjDt8f+3M&#10;pkLMqw/efxILvhfhlUeP5O0Y99vGJlg0323lm8rk3EI+MwztiPtA47InJKEVhTVKm1wHc0sj29zQ&#10;sEjM0ZqBIWjmxjt7VqR0LNIBWN3G4gzyXximAzTD80Q/UNyDuDa2xuPkS9VJY0VAMzPxWWZSwMwS&#10;YnmWGGiQh1XylPtf0a/L2ETBgiI8tMOxg5Qamwzqc31uk9dmFniRJYZaRxYJ7ut4e2clj6VXkIKK&#10;goFP/H1G6Reg5CwRA6uMMUKGnsaTmk6vGfkJnDUWIj23lskmIvlUmOWCyyTky7JKA3aGFUHDbpU+&#10;m5uHXGEJvZ2dCW5tmHs6bdMmZpEX/XwNkxiu+8+Edk0iaiEqznLT65ico3W/vFVIVu6+Z8lLcWW6&#10;6GxBskDt9zuo0xiYyUm8J4kmfzQBkoUBoT79J3Bok2J5nGSmTJAk1Ut+L+gTsME1p2vWGWDsa4/3&#10;086m4EEHBraVZWHImu5b5+hPrql4aY3uOuPLaPnJsiTP8wQSuy+MM8M6C6hwxp4zkdx3LXeGmw2L&#10;GpM7tt1KXpN5cIizC7MugenBfeVyD8gJbBDIlHKgVylQdg2L1DjQ486DNHydp3RdA3zzkKb3hVlK&#10;+Pv2Z8DDaGj/sMYUNbs5A8uaVWCKA1JMXB2Frd1Pxuz78p/9X+H05CVT13UmzQ14FOujLPtxH9tO&#10;YJ/sDS0lsXWrFFlsOBjvzGT6IJUCCD212RnVZJnYvrawZ5ahCiaXJ5gAgDWeaRgIXd9cxhpkEm7i&#10;eZcbO+/o8Chsx9oiA2OhUKK9X8NgcinUDLUzte2e6hxpE13WhxTOzMxtfTO0jsOhVZBIZl6JCCFj&#10;7W1gfm0qEtWytX4HfmclhlZrw4fOEu3VKImxA4CvR2+wWdjb2Y3NWK0zKldiN56zPgdPNQO/cKYq&#10;tE+1hYcU4c9g2NBXLJ5LCBK8m07lwVXXbEIV/iQPQIR3wR9RQIBA1034h0NyaRpy9DXwkduN+z8U&#10;C1/43Kfi+70LZwhRoaJpScnr3u4Gh0S5DZ1U76herU0OBwJBn2DgyFRRM379aqLwjazo6Pt8e33H&#10;hNvLqzuSD1CyIVRjif3NnneoXs5jDbs3AltSplNLs+fAz6Amh4/ye8+uuV6q3Gx/oNKJ9+twf4vr&#10;8gwBHkMlLF/fTCmZvb66DfcOd8Pp5U0YbwxIhgDrD2t1PB6RUPHs+DrsU7HUD89PrsPVFMPtPr3f&#10;cOV2RiWDQzCgPj6/ZQJw5+cRvdkkJQS41B9tUZL34PHjMIx/BoiN4VofdQ56pfiM/fynPw6nL16E&#10;IZilca187vO/GF48f0lmz4TBaD1a7mRGiOiXQ/a382ZO252c6a8in4A5uBnrEuxXGCSjDoIdSgV5&#10;7Gxua6ZiuAlHV/HaoJZDLYBwy1mszT3UsVki+GNGz/jAYURNoC90qrPxnACQh11TL1eaNEAfrGM8&#10;Wwgi+fDpy3B+fkn/u4v472UtoJ0gXGipwLq8xj25F9fgcdgdb7GuxX1E/Y8h+u54J2SVvO8ByNIe&#10;Cedk/F3w6P/u994O/+APfj+8/fYPw/ff+kH423/7t8LxyxeqoztTV6FX6wnEgZWQpPjxWcNgF4Ej&#10;8Z5sjrfD/Qf3ec6S+RqfM3w+kl7i1/lalYUyIDSzPzB2UyPwLtOe2SMBpeC1Ze8CIKOq0jCOg2UL&#10;I3RPPbeVyDsRYnKbk4qpu7LmaM0bL+tCCqjCMAR7gwfvLBvdn54NypJnunsCW8gQ8Q1Xb7Tt6ixL&#10;4U0Cq+h3D0UiBnBNZ1ZNTUr1RZ0AZjKKIaqlWimW8Dup7mplUeRM6mBAkINMXuPI57O3qh/s/MR+&#10;yIAnhmNU9K6nHVauuqvR6cv3iaCp3LyB5TqTp2FQa6qz4KnyhaTRPhgSAFpZAqwlulsmA/380Rv2&#10;FF7pic6w8dHnKmiXJeuPeBYYI07hFIXZq1iYWZCfZrMmz86SV7HYe5lJZGF1hDOA/SzqvqJTyrad&#10;eZ1Z1uG9oC9miCtIEJt9Yli56TG6XGchmOp4lgckovSS12owe4UsW6kPfE0ElyunELk2WcNg/2wd&#10;HynKpERAX1jYENRxDKpRgcdR7i7VXWHegJmFE6o+MtUr5cZipGKIB+/44u/99VffWMxjA8ZfIEPk&#10;ISO2ZQI9QDpj/Bqas9U6AniywYuLYmjAzVzJjNy00NDe3qRkwqUvtkpotopDMT5gNq/JaE+JmHFD&#10;FRpbJb9xXIBJPAD7rjHvrPmywpFFdCuwrrSkPTzASKLJcoB5KGpAU20oCwWI5+yFpSXqsqaOP3t+&#10;I7lgr1+QuddZAwhT284ZILmAsOm8ISiDiRBvfvxW/N3NXc2DD5R0+MndThWqAfxqvD0kuwweF/u7&#10;2+HevcOwt7/LgAax1kTfnVoK283kLsmz3D9qthCzDgXFHeWmem94iGHUGyztiwwzgHeQqk6kf7+I&#10;B/fNdE6Arc0DwTMAfI0X4gZ6QvIq4G9qYMiC3neg5Xey9ubEbmmTAxQhDNxoxRIoKyWrUirMByDn&#10;Pb6I1/fkahn/XTMMBSAa2HRtXCgAVPNCHmvcfOH1FhAhT3EUixqEaQCchMQW70XJtZ2YWNio4vUG&#10;A/H86pYHMtbG9taQk7zBQOlZCDQBWw6FMSZe4vTgfmGx4UBq2ThvgRFmvkHwWUExQGapp/zVYnNg&#10;ascDtJTUkOm5iNA275rcGvbCwAdKJDhxVkOCg6Vf6cBbmsQKD/IQE9NKIAMbAx5oStotTCpV0Q9u&#10;qsbLUs647owhuWxrk2Q0Bq7ouSPQvpQPBIrdJWUeDYtdFIPchKoeDypvmvCMnV9cUCKPiSZAPkbC&#10;d60ltNb0NRDTRtH02OCXtdi3AN94wHWZ0YsbPmtgsgLcHsUCEkUTfS0x7TNaMkFueG1yXcjfDRsu&#10;NjDS482vEknAZBia/+F0viRAir8DWxLsBIKZcV3hZzHY4M9MZFAsxpPMh+kh1yyTiSpe8/rqhsUv&#10;Pte92FAtEIITXxOyKSSheRrUkozMloxX2g608lXA9QbIDsYj91mwbxFa0WiQQTYtwOiiYhF1cHgY&#10;Li6vyajcoH1CIBNxaka+DLWAySyB/ppFKb5OqXD8XqYdxx8ax4Lvq3/51fDo/gO+Fti/jYU+3FxP&#10;lPa1EJPiNu43WchSYiuKdpwH7uPBpq5rkhyM3pvxHlxdX/H34Hpsj7cJQtLLciLfQRyyKALVGJdx&#10;zzvQ/g4AGgb3GKCwsBkypENgQ5aSaRWStLBDszAC0Qq4U6FVJymoSxRyY5e17qkXOgN6QvKHW5/M&#10;YZiXkaHsrm25BQeJwerBMxlTnkcyJEaaGQDJXBPAzrwEHYhyObFLHLMsW9HrPdyibmwKV+g5smKM&#10;cgBjOgl/cTDHfOLywkC+LCWzdQmUa8hAEmDTUhoTPHGYYJ+Tt3JLeZVs0AEhAXp5kn4521FrQJIE&#10;gTmS9zmo2q0VPH5eBmdeWqBHlq+lpzhbrlVxqmmuzKy7dTaUhpnyonMvuMRIzJKJd9usB7Ws2FaS&#10;2K8Aj8xkyA6qdWuMPU+NFcvMzn1IQzoxBIXDZinQw0Epl3N40IaDYJ2lDMuvMTefwpDqGQ9qkZG6&#10;FYR2P/nMGNimlO5mxWQ10FZ2dVZUFmUy+V6xX62AJ2CldRzCSi7t1zYlU4fOLC2zlZmfqQsal99Y&#10;Ym8wwqP8gZcpQKMx3zn85sZqwAQcdiZfNrl1RYA/JODOMM40NP3Y5LxubD3n5tm6NKZClxhynnad&#10;JPsEW8qwvf/JmH1/8Wf/R9wbL+25WNLEHw0Rn3+c9XE/hxXBIO5pZbWSv3YmN1oxMIMCf/IVY1MB&#10;aOXHQnoURtLwc+TGtCSoSU/cjwcPoRaYEwCMn30Z67T5XTiPzT4H6/F3HBzdD/v3HhBQI/vAnuvp&#10;fGFswXY1DLIwmBQaZM9mvQYKZ2EVUtM546JQ48n3G0qxoLs2yZLwPkfw7wUrCoxqslAUtET7GTK4&#10;CwIWeRaSXBysNWd+4vPlFtY1j59za1M+bKVd69YCXcA8B2tvxkHnkmcW2CsAVzAYbWrVzUrn7HgG&#10;5g5yOiDYSiIHuxbK3cwXGU1WZtJFXHM0aHhPAP4qY8oUeTxjd7ZYz2Oov7+7EXoM+dtmqASHXbls&#10;Ay5iHwCvZiqKZkrjHZpfMs6RMyTdZmKooP48u7oLh4db9O6TF1ZHNcqs6ZJ3V88GRrSKiT+3MwLj&#10;LfYYB9uxDr4Lr7/+avj5k+OwH2sDPKMXV3gPTbg37mufCxrePzjaYt9zcnbNZ5IBEbE+gyKJMt3Y&#10;Bz55dhYGVcHPdB17DQaExDocwQ8/+/CCwSSfee1ReOevXnAoXmYaRGJtbA3E5ju9nhMkHJmaZTN+&#10;zin2hwTux/WEtdwTkNTGPXPv6IA1n6c6g4OH+zs5O2VA3TL2jQf7e/TfpmE+BqfxH/ixXd1ccviL&#10;WgfPNFg80DxXYOKhLjarDwwp0S+ALbZsBIOgxm3MQoeEl/iah/Bynk3ZcwB8wllVmLrtOq6f+eKO&#10;3occwDeWKLpQrTgg+Jjzvx88fBh+8N3vU3qLc+G9J0/C2flFeP7yVGSJ2EdcxGt1FO8bgy3rlZ+r&#10;9wrPXxyHP/6jPwxf/frXSaZgurnJMbGmPnj2PPzyX/tlPod4b72qNPvQJqWpQnIMb0Y8b++9/yT8&#10;9m/99fBX774ntmdVpvMKzxXCO0uzaYHCBLXS5s5O2D/cZ+3GOp7KOa1nKTaUisrQoCCVAViiUuMs&#10;5Y9vvYx89Fpj8yuQLbehEtYfwA6wfzMDuLAmBHDY0LRtbciSGdawtP2nSed0GyQlRX2swZINSDGo&#10;aUQYodJt2ZgtWGE+xRoiyZevlhIhdyBMICFD9rD/+6lT5iZRNWUe9u7lMt0fDj8svRbPInr4pQUm&#10;+fcKWFS4aVWVafCW2YDcbTqwx1NZBEUmmNXwGgUZoRUrr7HBOZ5HKrdsTy9Nnp+XulccDlk4CMPP&#10;cI7ASsfqt9K8+Evbm9GrB8+WM8kpzYks4CW3AWxugFYwVQPuZeshTmYD4uAVvbNZB+o95EbqqS0U&#10;sDQSWW5BS7mduWCu6lnUM94bVOwxZDVSrIX35RbQkvN5CfQZL3jO6/7XfD3iWaVqy7Is0r+xRy0Z&#10;YFIwICjYoFqsvDJZMa1l8pnyZjWwJKuR2RGNlDVmPeKDZZBxcKbjvPSwqspwAGZPmPoUzz3Ayn5Z&#10;pF6Z/e22nkWG0uJz/snv/dobjE+GBtyMkYfU6mekreMb8eEJSAz6hvZL3kWEGcVjvDBzmzjOp4pP&#10;p8S0dD15SFNnb0rQ0FzFRhvNrBKx9L0AjEBrd2ovQIvMxvN8OOxiUc+O4gVNLZhiYAwBLCrVIEnm&#10;2ZH+XaSUOzD8dMExteLkL8jw0JsKeLkxPj1+HRdSfn01vdVwUBVWiLLoIqNPKD6YUjjE7ywRi2lC&#10;kKEOS/paPLq3zckd/A8p08VDDVZW3JzBdsGhAoDt8vKW0zcUv9hsIGXMLRAD34fXns51ECwZkCLv&#10;J0yQ2AASKIU0oCGYdnI+52GWG+q7uT0KDx89UMNeVVZ4akLngSIo+m+uRZvH3drc3KZf2eXNnUIP&#10;KlFrVcD4RqVNAAdmYx4Ikp5lBiiBuTli8QK5M2w86FdmjQ7APgClAP9wP/gw1TCRFoBSM5VGBfNy&#10;0bHxqgl8KhEZHoDnNwqJwGsEBk30uTEMN3oE9chGAhAT3/PuGA9CnxJj3N9+zzwAggC7UbzeYGbd&#10;TJQ2xQMl89SmjpIJ3FdRqDMWDWDk9Qf9JIlWkxck+4XvzGxGxuxooAJh2B8JNCGg1NAvczzeNg3/&#10;Mjw/mXDiW1U6EBZMlx6wEEWRgQd+HA9agCWQBcOEl1IW+g0ooYnXaKamfHK7ZDCIGn6XF0rKA7Af&#10;k/bMJlJg2WICCs9NgPUEbmPBwAO1rhMriqAuJjwmb0KRjbVM2j4ncznfLw4iSgvjfR30htyM4C8I&#10;MLFnEk5P9JNHnIIslpb+S+APzLzhUI1VJiknnlk8N6enp3zWMd0H65eHPuVLAp3caBh7BoBKyIfx&#10;vDx69DgW00csRDB4WGLwMdSAAwbtBBbRtCCZFyETgxHBwQ+ePGXi7aNHj7i/IKm1NgDN1y/AUg4j&#10;+pqA4bXwftHgYJ1g8gy2X0FAc0AWLtYovo7PCEYD9lGm747HLLD2Dw/4vU+ePtXfxcaFZrFlRRkv&#10;vGRwP3CYY+/cGe/wtb6JVN4CnobbtGNYUB6dk5GH9Q2WI9Yno+rjcwkgtDM2CvdlYwbDqw4HvIPA&#10;c8qtysSyu47XBsEmMmMect/AtaXvHSe+I/73eHeHzRn3tvh3y0bSDnzG0ca2ZLCt1i0T0DMB5KFz&#10;F7tsTTKpJl9eMusstsItfVMSJYo7GrwbgJY7eytkFiIj2n1h00U3YOaZZ0bODsLg98LMHcUUZC95&#10;XiaZgvv+takBVrGjvS6k9PGwxhaUN5R+Jyd1Jrd2zzf3BeTXy9y5W2vMt5UkOMv8Z1eT52BsW585&#10;esCEh1W4rJnyTADoTTDZZpfArbbTQJAMfWuYBQDJQkOSwJXRc5GvZL0+BXWAzgGxwiQvwVJggwFj&#10;q/AIS+R1FlducohuJfl0pl4aTKzJQds1D0Anv2FvIMDS1ql5qqwp8Z9LSbeW+JulRGWvYwSGEgQx&#10;xhMDO4yp5VNdvz+FeUc6kyXFs6754nkRXxhw6YyBYGmOEiq36ftWfm+ZreN85bHYyGZFiXFZYv+1&#10;yT9RH6GwdSipqz53G1ZprV7PuJVIsEAHFrWZQFcP0wjJH6dn4K+sWDyxV+Cvin8OFQqx+1fPbZeA&#10;nxUw26XnJLN05zIB/ivQlMCfpUy7LJpG4TiL8XPxGR5/QrDvm1/587j/X1HCBtY4n4fWbDJa7OE7&#10;rIuwx/UqecklyXmRraTS7VpAT67wOGchJqmP+fPh+mEN0ov27o4/RkP2sJK0Y7/uPL2PgVYLMg/P&#10;z05lbh/fB0Kxdg8PYVykWmGAPXXTgK01cNrAaA5Xzd+TzBrI0BgytArGyY2t4ZYKBJhtTwrmh+ls&#10;KG9qfMiCvwMg555DaPYRtDCgLFM1JgbBYNzhs8MGQ6wsyX7ReyxN2kagzwI7cO5nFjQCxhcBq3gm&#10;z/n3HW1y0OwgFCxYsA4HNwyPM9YpBpEDMR/FeK81bI+1xOX1GUE91BTY+xH2gPeF9UTrDSTTh44e&#10;yWBowRuuyBRu0Bjzh5ZCsS6b0v95Iak0QIFGNe32hs7Gq5s5rTZAaAAxYGujH56fTsLrn3kYXhyf&#10;hwdHO5Ttnl7MWCcPUip1ymjS8BeMrc1+aKB0iB/xMP7cz99/TmXH1fVd2NndDz/74Dzsjio+u5M5&#10;rIlCONodhcN7u+HDj87Cq48OeE3RTx3sj3lPVKt34f7RPuudy+tpeHR/N/Y8U7LsKLNEPwKrnM1R&#10;+OCjS1kaIdwrPkNDSJG3BuE0fraDsZj6n37tXtiM67PuajEhRz0Ch/A1hNceGXfxXmzF/97b3+M1&#10;xxkPP8UJAtuOX4ZR/IywxbmJ9RfZRdanYmAN9irqTNxfMNOw56OfhTc21jjDHWIfhGuyFRvj2uqG&#10;63jPh2Cuxe+FB93uzi4tXuhVHGtbBBFiveDfS9a1Odc+GGw1k33FxsX6hlwUYB5YU2ByMszwasJa&#10;7969h+G73/lheHl6HdfPHZVeNwagImTQfTkf3D+iymK+bCyoKyPRgFLWniSrf+dv/83w7W9/j4Eo&#10;7M1tMIjn5JvffTv8zu/8zfDkvff5GdHTbsX+tu40nHg/1rL/2T/+T8K//LMvh6OD7fDee++F//q/&#10;+i/CT37yDp8b9HpQ9gDs61VKUN2OfcfB0SF72J2DXWIGzuDrmVd4bvsF7RxKBQPlNlxA/4I9Dlt8&#10;z+pkVxi0ycc4TwFs2AcrA6UUlCEv1coYTi7B5X7p37No0iAMvUvP9hp+f1BvRt89wygq+tMJ+G3N&#10;M82BGhKH3B/YGMG1eSXXNvTG+dk3cDM4W84wBvQPpe2dOEPw+QGgS5apoI4sU7o30tHpeV0UVE9W&#10;VZW8brtMCaw4j1HDeyo6BwGpjizJrlOoWGtsUO1Z8MOlxN1rJPMFDnYeUUWTyVsa0mWsYVwrAltr&#10;w/HOQtIU6tdLtjmtBWewTvVBp9XiJV+vn5jkmdkYuSKvM69tkB14jpsSJPPzNLeUWRuqUo1o3scC&#10;B1MZa1YVAl7p0Zmpr/GwFzLZO2PgV5bouxZ0x3N4MeWZx/PdPZYL2dwwHKPtTB6tcFH6PSLdvO1S&#10;rkVnfu2ulKRtmgXM+PCZ67AqkhpBgqZGzD2Cyw4ei1GO+iI3WXxV5Ga5Jzu5DTJfW1szIb0er/Uf&#10;/t1femN3Z5vFIFNA4U1EppwK7534UOMABNiEhwXNDdNQF2rCMemozWsHaCi+l1MIyO0apedigXnA&#10;AGn6mSRGrd0ZbHxcCKB4AryDPAzTPUv2zQsVFWgs8SFG9jtbsqdkgAt083aq4I/CpJMAL+gT13Q8&#10;uIiSVjIhx+ELRlYwvyK8BoIkOpNz9koxJ5pVrb7qVXIzKm10UKJwwLU6v54bAFfwhjDRqNDmXMgm&#10;iA8qmnh69cXPPYlFBYINJvSSqO11xeyC12CFh60ouVmx4S6LtAnRt5AbYUv2HoAcUP9rS/wBWInN&#10;+97RXtys+/ROYNouDsVeaX5LcSOPzT9eSz57CjEoeeDMeXCcnl2yEGKzzcAJFb0w1A2M2m7TJoAA&#10;FDIB47VEIYD7hMMeRdcdUmJtw5RdgDwQC2MoYNIJj8W5h2zM4Zu3COfxAARbkia+i5YpyLj2t9Ml&#10;J51TA2urXADrZiwWUPDQexAJURsjHr4y36xY+OA6gnWE4oJSagCCuLZgNMQi5XBvTFYYWJQELMvc&#10;zHNX6cDYH5hyZTRaSMABxLIxCPKXxKHMupfTlCV9BV1ah4aoT1ZbXPd5m9hKmP7B9xJyvdPzO64L&#10;xs7H63J9O+O0H0Ud7ldtHiF4HVDjsZngOW7sAHKZjjbAjuvSk4w0och4byAPRuEys0k4GLaQFDhw&#10;yecX8lprPMoqNzaCp5kpvRmAk0uuyExYLgyAXZp3liSHFLTlYgPjWcf684YqywQcM/E5dElehGcb&#10;7w+AHV9zvqCMAgUYGk+GJeR6VupGaxRgGVh1OJBK8zKhkalNsSCnQIGAgxIFJgBXDC7kH1bwmcHB&#10;C6CuR5Zbn2A4QmnyIE9KTJA3tza5VymFSbR2gPNigi0YbOQAECee8MKhZcKd+Tku+XmxF+Ka7+zt&#10;xUJ7n/+Nz1hbuin2v4OjeywUSG2Pa35zvENAEtdAxuu5BajIcgEN33fefDM8/fBpLLA/xb26zym5&#10;mnAUZvCnclaxQo2GYjqajxPeOIBl7A94Tzhc8N7df0lG+S0bsL2DfZnwZgXlUNjX81JG25ABYz0h&#10;TY9yBkhrTJKcmxk8jflD7irPZIDvTXxroRIaJNVaI9a4ub9GZx44mbPGHDTIVoevN7CNJ83mAqmc&#10;MaWwBAO6HEhq5FXrrLUlg1YaKwZCSh9T6nJrhan8zBLgYeCRp286oOLPabBnrHXZaAJdVgEcmkIb&#10;U6oz6WjWWcGcJUlta+ElCkVQAYaDtzUGqr8HB7Y6u75KY2sTGOGfQxIaK6ItpS3rVsVbZqm0XhE6&#10;Q8070i7r1pJqMxkqO0iYe9EeVtKYIFsH1CUu+WXjYLREBw0L80V1JqFbB2Qf89iT7YN7+yW2W+fp&#10;s126btibXHajtZGlFNjEGMxcEmRIWJBsGYM0gT5lkoY7gypzJl+hZzfz1D/3+DNPFt4SY+R1xkR0&#10;D0ovzB0ylDTJ1qwxpsmOICgnULNpm495W6KRdIZXZkVnZtIRvFbjdtkGGqM+pJm4Tbkr801iw5nL&#10;JzS3r/v0GeeNDM0z+eR47eIMgKL4GMhZW4OV1mRmdiHmH8TC2IYArnRQg67AprZbAd8KPxBbNTMg&#10;ENdifPD4E4F9b33na/RWlnUF8D4xGnGmQ7q7twc/2B2ytOHnJclXQUaPA8WpMVL0cgJXfQ1xAFWL&#10;ueHStKZZhe5kxhRpjbFf0LupToNrBkZlGjTdTq4FQuUF/cZ2Dg/IqGajYGy9ZaPXWlgwyorzaN/j&#10;6bud9lJ3DSV4bfJx+iEVzsgxELpu0+dUOuHK88/3aw7oK0mQaibd9tOA31/HfbvJsohnivxvvS4t&#10;+VwpJEKBIRhy4gxyuwP6UbGB1v7a54DG0iHN7gRnHa0rbN15QqbWq+pOWXrUVFtAaZAxBGTC18eA&#10;0nsf7P1oCs9OT3hdrq8n8XwraTOE2v3y/EqstlYDFRAIWmMp476A0achWh4eP9rjPTm5uA2vPtwL&#10;L89u6I0HX7+HD3bYL8ADDzVwZcOEyazh8KXKXaZekCWH690flmFrPApPn5+zH9nd2wmvvvqp8MGT&#10;F2Tk5bHenC40Nri30w+PXzkKp6dnYXuzz3uL63C4v81eBf9NufRSz91pfI+oey/ie0P9Pd5GmMiC&#10;vtmfe/1RePfdFwQyj2INjeE+nonNkTzEyky14+HBFgGw+VyqFMjv5hwqizU4g+oE/SjYZNtbHNoi&#10;6AE1Ezz0RvE+ovu5vTgL33/zO2Fne8x7jEC9Bw8eca+hMur2Jrz3/rv0WoRqAcAi+p3zWJd0xcpq&#10;AUsINRR8/ST9K0mGAIgFEBp2LpRTBoFCWB8AbOCpjg+AwD58L+71ycmxrKOmd5Tan56cE8B+/uJl&#10;eP+Dj8LJ2VU4O78OX/jiF8Obb75N4BZD/aV5bQUDUrAuQMK4z4C4Oyp4OIxp5f/qiZ1Pnz4N/+S/&#10;/Cfhq1/5S/mlss8SGQe9GgJfwDAkE9bsQVp6nbd8Hobx2h/H9/h7f/93wg/eejvWvMPw4x//JHzp&#10;r30xPH/+nM8Z9mAGFsQ6+PD+Ef/9yquP+W/688X9A76ZRZ6Zz53Yi7hWJAk5K8nY5Uz2jfdxaHWr&#10;GGYWvGHAUFasvMW9n8G9qe2ZIahh0lEqGWqtT/YLNp2qCRpZoFRRmorCGO9WvwQ7Bz0UTaz4Zi0U&#10;rktJso2FMGrg0Wg4bjVDVYp1d2sDcXrR9wfprCpsSAIcYzQYpCEQE8wbAykzC3jk4FE+71SVNOqL&#10;sOc4eIfnEawvgo92vhP48fRa1m4iSnB/Lwqrn9S3uN2ImIFSHOB6umdyZky7OwbMtKmGcTVCXkra&#10;XZiKAO8VbEuCf3a+uXy1WzsHaJPTygYuL8tkCcIQkrq1EKq+AZViRubmw+jWUr4ukjYkz1KNv/SB&#10;uOVOJJuaNVZ6qyLTwLvS6qjVQAuMVCZ8M3y1Z71eaziXhmAMvCEJrDLST2GyW7BYSwN6VZuu22U0&#10;tdihGmZqD9LAu9O1CJKz52uqI2YZEG/omXdfkQa5jYXLMGCPQHBjlj/uG6jhefEf//u/9gaahj34&#10;nCFaHkELJoGgeXswny8erpbAaZQaLAw0v6Cu44AE8r+1oURUVEjwl8OUDYc6UmFosFn2rQHJ2TBX&#10;FhLhSSetSUNq29Bw2LisAV5vTIWZznmDlPIpn0BsatOpEnJVeDiaXXK6tmxE7115SHfcNHBRW2cS&#10;tAJUcAiCYo4bMJkuxEqBlABBHUvbRBprrLghSx6JtF8krKI2xfdKTabNG2AcDtHzy1k4M9NaGq32&#10;RL1srNiR6XVpqY052Tb4vLUx6MBaAmPv/GpB2SuAvukcTBwBmfeP9sLu7k548Og+k6LIlBlt0G8M&#10;3g8AY+ZxEePAozwhHn6Qes6ZBrNKimwakxDlJdlCkEICTOVnzXF4D82LpyOb8Xqy4HtczFsCfUi4&#10;nUwVcHG3kI/axc2MrLjxeNPkq4WmoJBgxz/fzOJngUyhEZB4PlmGOybSdrze06VeC4EaS4ujd5YE&#10;Ch7Q+ccbsTgY9lh0oVCjL0fcJI+ODknDp1lvLPaeH1/y4cd93h0P488MCOhdx/WGtbc3HnDTxssP&#10;YoVyEAsv4+JQxgCz5dGgYOoZk9jo9TInENgYmIBJZmFR7qXJbgtOTbLw7MUpmwnIcPA9+7Ew6nOT&#10;VPpVnkl+ebAneYjkUQLesEbnBM9qTRbzzmTpmg7g3/v7B/JYgxzFpt/06DO/hJweJTKevri8kccF&#10;p9F5CgLAVBT3fkD5pfymINl3rx9PCsLX8N7BMiPjg4m1Ah4VFtAjUwx+H7n5kUmCrI2b9PyeCgQ2&#10;ku4XCIkA/OGMWUyD1fQZ1Fy6HwOTvMA8i/sNPhekp2M2Y8PVRI7yNm3aNPuO+xtSAuGndw15R/zo&#10;FSnRAxYw2P+Q4ge/ShyGKHiOXx7zs21tbqf0XZhAw+cHfwcfFDznl5gOD0Zk0QFA7MgqnhHBgaQC&#10;vxMSXnw+eEuQej0YmdS1SEnYeD9jsvNE7+f0NF473Jvc6PP4H/wCyTi2BFXcA4CPi6XSwZC49f0f&#10;vs21tWugHQ5nAfgqAcGAwJSV9HJjU4DhSQ8TskjHBkhOUqOa8b2MNIxZzEnLh6E6DnEAjlMmi3dk&#10;z2JNbsY9Cb8Lvn83sICIawaAKtNfXX5hEr889wMyS+QY+oERZNGzyCRZsr89ZTTuXfMlk2fp3Wph&#10;MMmCwibALit1Py/4h5C5FmTz4Gxen4oJdNG5B7ap+xjW9J11KYX7/TUGunT0ikwhBO4bU0gGUBsQ&#10;19kQoXODucyTOxsDPbL09y7/o8WV7UdMjSOok/M+Ozi4NDPvbi1JU7JTFVuU4q15oqXCug5JJssg&#10;GWfnuwTfhhe5+9pxj6tSIEfb1CspcFkmNpzO3jyBXx+XzXo6X7dK8BUVSpLyxLDLPwacORNQ/i42&#10;q3bQ1NCKBGStpcG23Yo5KKNw8zlxJl3XptRn/Ain/i4ndv8cBy0twZvMZZu0+nVlKIoBKQ44pkm0&#10;pfzlliybGYsimKzu/+8p6YCfsd9MfiKOYZ5AsMzx1bY17542fd/q2q5yI3IrylnIt7qGHP5ZcENn&#10;hXierWTDIbFTnf1Yciqfm48hgBqCTyx4lZKdsqVTyq9JWKzZbi0ZuDW/NzACE+PU7gkl7iFLz46+&#10;aPzdNcYcp+tYu40aMhbucR3tHL76yZh9X/vzcHV5JiCVPnIC88AKqOKeiPCh3mCDTIjO6lbuor43&#10;dav7RZDQAifc19CB+OVi8bF9iem2S8mCxOSrE4BJ5sBywXMEzxykiagl4AUN1hmbeQ6iYgMe64na&#10;DM2LTEqa5CJk6xAgXfLQNkAvL0sLQrE9yVg1XoM7cCuGczA7BykXOgNnPVxGCiClkBbG9mBI1+ZI&#10;zaU1UpUBHS6vajkMVeOMM9obRjDtsaY5MGo0+K7rpYW3hDQEgdw2t+YJZ3GwRh3P1oIKlpa/o89G&#10;XPuYXqdNfnqbGIoXYvBgGDuZXMbvEasSNRCYXK88fhyOX3xERhrApO2tjbAXz3p8/Mvzy1gTlWrs&#10;aCUz4rAXsmAMoDkkq5Q4i7oTA8YPX0zCw6OtWEvPOHjeject6h7UILiPpxfT+DN9Dqiv75rkB9nC&#10;Dy/TQLo1Cxgw7EAUAPiO+h/hWD965+fh+dld2GBAgPqtrU0ECI7CxfWVsbPFmr5/75CSZqwNvA9a&#10;hcS1iDDDBYeBPTbVkO9ex77s6rYJDw+3+dlfnkzCr3zh0+H49Io1DP4OISDYcx8cjfn5sbCevTyP&#10;tcSc/QJ6C3hy58bSgiXJVqwXRvBJjr0pAtQqk+5l8fve//lfUbp7fXoS+vFNv/joGevoX/riF1i/&#10;471/9PJleHH8MrwKL7lMKjSwcp9+9BFVEXg/qKcGlZQQUGzMLHEUvUVeFeZHViVwytNCQXxBL4X6&#10;DTcB/S88JgEQPo+/9+TkhNcd9/+jj16G589Pwx1AVhAhaql4Pvu5Xww//tGP9cxY3e0BGM5swj5y&#10;cLAfn/Fz4213iZXbmIUJ2Lx/8eWvhH/4R78f3vrhjxWKlGfGUi0YvHJ6ehF+7UtfCO99ENer+Y1h&#10;73AGEb6OgfVnP/t6rHGfU/V0c30dPvXqKxz87x3s8bNtjDfCKH7fzt5urJE3GWSAHhrYAMglAGug&#10;chNGoOfJE2N9+EY12HJpVlw52Y7BfEw7k6f799b1x1nh8v1t5P9n/bfL0Bdkx638T50h5ex4rJ96&#10;WdvASHuCgvJW9WVmOIQz8gGGuj99Yem7jYXuEEOA9UzV59fA3sProp9BH7JiJAqr8DRr7HtYb9gf&#10;0Z9qKB3M89rY9bbOUPPLK7vP/gx/xutgj8Lv7BWqrwo7U7GfEgRuNXBmeBx6v76C+FCTE6xEfb6m&#10;MiPDMvYz2qsrO0t1HwBq43epVzFPPjtTgp0R2L8kpy2SP/P6sL3t/r/S45L7rzM5C7M30VBfFkiu&#10;zmIAV2MBZzbE13ml4bKzyDl4NhupkCWhgdQvsFKC9LVw37w8DT699i0Kz1pojSwQUi/WGYmgtGdf&#10;OQHG7KskdXa2O8gmImYI8CsMrCVzsioTKNdZCGliVtImpkk2H50xc3N7hoRzLZL1h39dOowiDUJ9&#10;UO+KAb/2xZ/87q++Md7cEmgQfxl8onCQYfMiE848Rmhkbz90ezPh4ruLD2mWCcygPnwxI7sPdRge&#10;AE5iGyHXaPghC0bljLRH0JIZDQHtNJr0+DuVgNWZP1kem89bXhwAXBujoU08NRXLTU+O94EDpab3&#10;W0sgTHTNj6fegF7pUdbO1IDX3cjYVUxHCfKNw8+TAdBqIfctoQWMPzSu1I4DcFqo3aI3RXw/YJ8R&#10;6LSCigW0LTcZ4HYCg/DQsekeMvkqpyeAJIxIWRtS4jAkwHZxeUsj2yn9+RqCaOhdUTRsjUDbrLjo&#10;9+Lm+/DBAz7MlGPGmw/wFSAuGDktfUhQpG6Eg3sH3KSxuYMSj2Z7b3ePP1f2BgQXsIjwb01pxd5p&#10;kkTK2BalgYNNMLPIwM8Hpt9kLlAOQRjThVh48ECEpBj3U8BmTr8IR/xxX2eQLvcl87mbrYzD1Rhq&#10;4+hXljJTIIEs0LujNAkDUnc3+mV49PCeeUnVpODDP4MeHot5ODu/4v2/f7hL9pU2Ia2Z0Cj9FvR7&#10;UugPNsLu1pBShXEsbMq8C5/7zOMwAvW30wYAD6lx/B54QOxtD8LO9jBp9vHf2MDvHe6Eilr7kgEi&#10;YFJNJgsCikgzu4nFFuSbKDKRStvxfShFCfRcgLVH8cBFZhAKp+C+WGyOZZhNdt9wwLWMBGcwqvDg&#10;g4KPZwESTHgdeqYkNi0A4fg5HKoA7ufLOhnmY6LrdGD4OIANwkMBEnsHGazppsSMgwA13zgg2Mhx&#10;40ETYsCEJVECXMUkmuCFUfnJFrHDmuxQxtbPwxV8UOBNBF+XtkkNNRuhQhN5+H3e3N4mYWNjYAtY&#10;s16cufAOviKg2+MgphdgVfIaYzpMH8+FfEsZnhEbO4DnuIcnx8cC/vsCCfEHhY0sk58cPA0PDw8Y&#10;WgFWGzZdpLBhPQP4c98KAPEvj5/znjx4eD+cnZ2xWLl/7x6l+2TWwVcE0m9LBMahnXFapQIEhy98&#10;Uqa3U068URzinpU2PcK9f/niBc2UsUa+/a1vcZjzyiuPCDTiNMTPMkQm7jkfPX3K9G6w8wqT6Lu3&#10;Exqflh5G8bPHxlKefhkBL6YSQl6Go64qCeQ1nUCFjXhNsQviWcL+gpRmsGM2kGJrfh29oXxgsq5b&#10;Y3wZS8yAAEnj2lUyeWuG/xrVapqFn2/k0Uq2khUCZOIB7Og6A7PbBDJ5cqZMlUUQkUdWw7XCBNY2&#10;WGGgdY6ENQeNLi8vLTmur7Mmvi6aAk+Ok5dZzeubWROcJ9ZXMK9NAXHr6aSrOM/M2DVmqGws5rJn&#10;0g4DF0LyqKkNsGtTmEXbfjw5E4Dd0gyjGfJSVRa600i62xmzz9hMhRVGvi8k3NX+XFlCnE+967ZJ&#10;AGaeJrFrXnRdloJeUwpuu5rOEjgNDjLlKehhPaAhyVizVXhEawwaBw3JJHb9ZGagW2dSREsdlydP&#10;KZkrGhFnjqFRgeTCvFRb08t1rhk1ialLfmkJYkyAtm0S4NGZfEapxsE8GFcBHlmWraVN58mbLsnM&#10;15JdExgcFBCSMGAmunYpoZn+RLkAwDzrEiPd03t1X+vUsMiA26flnSy7uzW2QxdSIMsqaTlbGVF3&#10;npSb8/lszEeZBavVD6Wzw1L5nyXWWTBWFcAwegkarRUyHAcWuURqt2coTG4dDKRpTNy78rl0Ca37&#10;R+rZ6oXdo08G9r35rb+gLDMv1GCTQQipV9z3YCC+sbkt0G8wFFPX0pYZTFLk5n9XBNs8dC/L3Ia4&#10;FshjwJgX9qglMts/5sawb1uxV/x7a/NThr0GljSAIPzci2fPOez0c30v1ng4/2U8XlmwU8PzXgnf&#10;hdWlqpFL80ouDbB2CT7r7CCTfJdptQRc22Qa7+zf5VpjLlVMwyEgPi8UQQjzc3iYUnzsGQY0qqlu&#10;EhAdjLUAkDSz0Jvt8RbPy9JANHw+MXkK1h0Ybu3t7UtqvZgn9k1rgS0eiNOan617YKKHcP9veAvj&#10;H7Jp7EyHQ3XXLgWgmEVDYanli+WMwNnjRw9Za2O9vTx+GQ7398gkxHrd2xtTJYEaHsAhQT8L8aMv&#10;XqXzcXe7H84up+E29iAP7+2Fl6cX2s/jewToghrqdrIM13fLsL/Z5/vKbW/F+TjoaV8DCNcfiAX6&#10;8uwufPb1z4S333k3nF/NeMb1yKzbDz9/cRV+89/5Qnj28kWsLbcI0OPaffb118KL45NYN4xYxz1/&#10;cRZOL1WnHl/ehe1YB8+MKAEyxN7uZoAbyJd+9bPh69/5q/DawyOCR2c3d0kCj+1wFwNzq1VvkDhs&#10;vRoYgaj1SxsUg2zR30Agx0HYOTgM9x8+TjYICsxZhKPdcSjjXncZa6h/89Xvh0dH43D/6Igg4fOT&#10;EwIS+4dH4Zd/+YthjnURazjsDafnp+Fzv/AL8dm+jp/5kHU3CCkY4EL1hPRnJkMPh9yjj+4dSQnR&#10;H7BfGjNlVqm8YPx99OwZe1d8JtRZk7iuAHZhvb/5vR9xCHlzPeWaE9DQMPkX5IOj+/fD2z98h8y6&#10;jqq4ls+QM4Ja6yH29nbC8elpeO3Vx6wv3U0CzGmcN6jvX56dh7/1278dvvu977EGwroYGMiE9QWA&#10;bxH7x0f3D+L6PBO7CaEDPQUpoR5860c/DX/37/yt8O03v0N2Ks51qF14nsQbCLXJ7v4u61j4PisQ&#10;p6BsN0ky65Z+fB1VVP00dMEAnmxcA50UGNHjOcR0Y9T/xgBzRRLrGYBIxsZyeWZh7PA02Ok6U9C4&#10;mimXN/lSIU7Yc/DfZF4aUUG2YlliBHeZh0B0STFB+XFVJUkoGGZUh5UCcdj9d2aPYiFuYHI6A9GB&#10;SZAHcgNzUOOX1jezp66bxCbEa2P/73vIIYMup/bZxdov7D2jFy65ieaJhZ3C0Nb8VmXnISlsvWzS&#10;oFVAW2nXruYerNrHeqdOPq+Neb0DD0IdPadPe8N+rLF+Tz2dgEY87/SIBfPbSCUgRWC/FDsyJP/q&#10;vFQ4It6/D4Lc51q2ku1qTow6pVjJiDPzudZr6T5gyN6Yj3RnlhslibB26tiwVlikjcndeznPVqF9&#10;uc5n94tNA2JLiAYpAs8yBqL0UTTbpCFVZGKT4wxujaXv5xd+tiZZbca+k4N/DqfLxFB0WTDTnUOX&#10;fJfbtklM0B4JN/K6FKvP7iNtjEqToCvt2hOpsXaLv/frn3ojN2Qbi9LNqedEqfULxtubpBEDPIIc&#10;cno34eZIX4pSCwxeXQj6QBMS2CjUhtpPyXzoGIAwZWPsaCpeB8a6fT4MQvGd7qiUSDXrVSH0F1Mg&#10;MPioV1/UK4kAPThKTuDBJgOopoZBCUCeCgago67bxFTITMOChpUGnEux1OIZROAwmCa8phdZY7Rg&#10;eRPNAWQtVfBUpZouykqbFIYj/7ygxNqGm4do2kj03d4UuIGFQlaSI+SzRTi7mISXJ1eUGlMCxgNa&#10;RuzbIyR8DcP2xkDMuBJ/HidPMkyeN0bbBAhwXUejTQKl8MtCOhINiuMhDmo2WGVVbkVfIU8FTO3m&#10;8QCH3wEOVbDV5pStddzIcBB7UiUpw2Dk5PKK41rAtcckMxYE+JyV0fLvFmI8KvVKfiKZJYO61Ky2&#10;NC6gaJheylTbR/uB8ksUNRsAiTKw8nICgwC/wOyDh972Rj/s749lxowNGmw9pK7G93R6ckrQpnRj&#10;WJuwPzzao2Etip3d7WHYGpUsxpjmiwSxcSzq4/vEc4Ap4nw6IdMTiWUVwYQl/QHhs7K/t8sNWoBh&#10;Sy88THCHlWjB8NnDvcYUGAWkWICB7AFspChMcM0ga8DrbDC0waSm8fsBzHIzQFLY9kYsKncFhNPA&#10;tpdCP+acVCqhjs1speYDHo8T8wXBZ8dEVbJDm2p0angzoyvj0MKkAtMYPPNK0Ar6b2zilDMrHROT&#10;QHwvNnWk1TKmvBHwEOyA76UQjJJFAEB1fBY0MCheuI7pA6rkQU/zA3u4s3AMMMvgq4JQCAwIcIiB&#10;tVHQk2XEzRTBMH1OsRqmSiEZTUwCeSYsMVnracqCYBAUKJReWxIwp2jLxSrFrT/gGgcIJ9ZzxUkw&#10;vFY4/Ymf4/zijJYFM/OKefjwEcMqaJpKgHDKJmRK78PA15ot57z++7H4ZpJarWtxTg8aGa3OaYPQ&#10;CfwNKgaWlFQHWhrkRtvvWQgIPovSv9RAOxvi8vIsvPPz92kcjvuH77mdaP9tmGg4IQOThwPS7QbD&#10;5IGC30M2NWTF8forEapKNgw45MDUxr0fYLLLtMk+fW6Q2nYR79cW5MaU9JZkJQ63kFYsINGBK6Zx&#10;WsBEYJiAEssB0pN5Rd/djoAezpjOPie9+zr92aWRXSNz/WBJvh5c4fT23OSjPiXzIIqubROzxdPc&#10;gjGpcDxDml6Q2Vjz3nCvMZYWJ3wWXqFAmX4C7pg2blIK/7s2SUndS61LYAhpFiGz4A8VUbkZI6fo&#10;BBY3OSe+7bJJyaoe1uOglBuxK/SyNf+91liCrYGETQK0zEdZwGRVJTmtewryPRuGllvBLI/F3IZ4&#10;HgzbriI4ujalfWaOW7lkJNfQrwVzM6zkzZQfd+vJqpYea96Cbi7n4GLougRMciKKBiITLdEnvm3b&#10;JODMZbMOQDqm5UwuD/MAoCJGk8mHOw2fMhtutNlKrtEYI5MTaQPPViLpbA3AW7E50wQ8WNDJihq2&#10;8s5b+97O/HiCDVok79G9aGqlkeZOfLNkRaY44tq1nUmfBex4QFXIVjLywn7YU6PJhmKI0yp9Ofci&#10;0j1t/Lo7s8KQSJeHJjmVG3BnYc1sPHDfbGtPElcHVZkfXm6TezFrl3yu3dfRPf5cSurSFWchirGF&#10;vaX/icG+b3z1X4WLuJ8zlAfsu04J9JDA9obYPze4f5f0pe0SU4AS7pAbyC7vYvfj1PXWtaGXYKPn&#10;1UFd/i7zAqIHKZPeG569ZEj5swxrlOkdP9/Z8TEbhIvzM33drCswtOnBD9beV2My/JAsBLPkP1pa&#10;IFFiYPj+uRa2U9e1DUyCMWDlCdXYUKSx5zq331dxSL8g4BVW7pPyWszlv9ujr7exXoOlqxu7i1JA&#10;rkc7vzGkz1R743yEDI6sJNom1Emif3Z2btY5BffpLFt5hnam7mkJhvWNNIA+RLI7r51qa8BRV8xj&#10;7XV9eU67iM14dimVXqA+2PwMRMjlJ1svBEy+/+QlJbpQ5OjzdjqTccbG2gvgjtJxlwyPIzu8blkT&#10;Yd1iiE8pLQa1wyHrzu++9T7lns/ObsJnHh3F8/TGzOwD+5VeIam9by2bUJXEP9873Ivfex0/c06g&#10;biPWywB8njw9Cb/1G59jz1YULUM5MND+zKdeCSenp8bQjDXdzV2sJZtw/3AnXF/PTJFTEoC6iuc+&#10;JJ95/HwPH90PP/jRT8IwrvGdre3w9Pgy1umlgrl6avpRq2P5QFlwcXGXpHv4zKO+WK+4DvR/+38Z&#10;e69ly5IzPSyX2e54f0756uoGQJjBOFITumCQDE2QEXoMXug5+p0UCt0oSAVHpAYYEBxgADRMu+ou&#10;X3W822YZ5Wcy9xld9TDAru46Z5u1cmX+//d/ZnMnVCP0LWuxX1lXUEApkLVfiGl7E2uKr//wWdic&#10;lBySr8Ya5Tz2lOtbO2S3QlX1zfOvw5effxFeP/82PP/2OYELeCBjHZweH9NOBHLbd2ABvn7NHoXM&#10;0YX2U9Q6CwYiNjncAV7W9LlEiNrOLn2RoTpBjwxoCay+X/3Tb/RaeA6gmjL0QnA7rvmHjx/ymnz9&#10;1XMSAJokxbMdBjvHQiGI8ISEd+STRw8JwtYG45MfLYBM9GqvXr0Ozz76WLJy+2Vi/WHPAugBZuxP&#10;f/Lj8ObtG/mu2xN4QeBtFNf3ODx//jz85Z//mPsTmHqLuP6PYh1Lj/FY161vrbNng1UA2LHyYRtL&#10;Ku/BVmXvu2Ea3oTC7MjGw08BeCmcAgMJgiLZJ7fIe0salPA7e/CTMIekJOjNgE71SRryAkgG3hA8&#10;XAPolHoRDiXbJtsE9Mmn1kAX9u+5w2A4XDJgw4GMw0f6O3t3klwOPTwEAWRY11YTdqx5NchaBkhp&#10;6KjP3FjaLAZhnb34FEQl1QmHyR7Cg+GVQtGSVUqZVRoiN7Tuoe7WdKqhS4c2NhwqCUOpuIZkhaD1&#10;zj11qCRk+sb7PJddkOopBVM5Ub4u7SlXiQjUp9opBSSp18TzlcI+Wtt89LbhoMc5XtOWOWnAm9ZK&#10;UswUZrR1yfvOw3OugSBv4sImh31/Z1DaF9lGJqm9CisBaCvm8zpZ6GT8QRAyQV8QlAZkWi70ObqQ&#10;QyXRBwILYwIxJeZ19rXuHYaC78/Xruvlmk9DVTMT++7O2qoGVkxoMIz6UrYnvZn4ISf+Js/G1nJ2&#10;1YElP3f1H/7VJ59enJ0TwWYabCh4MKmYkNQStNQZ04c0YcRh23vCCjN7bHQXsTlVsRULlJkYfmLd&#10;TcMNmQ4zPrwALGAcDZQAzT6mcWTzVbXRYS0uHMDJKD1RICsn+Obi3hcDINpkdcKLz3CG4q5Mp+Wi&#10;IIOsFfjTenJeOWUXTeXcwRxEtht5j9DUsQs5MKDw5lrYbDEFTIj5V5DFtmiX3kxlMmO3sSYmLATr&#10;tlb5eXAzaFgffxbNMCLuZ9OGrw15LzYLMNVA6Ucc9Aa9QCYZpIBEE9HwCAl4/ORp2Nrapj8ZkpPx&#10;GYe12CaUOg5170BZxwaAA2x9ZY2BKg1i5a9v6TmC+4E/t/TNa71x1jwwGD89VrILPBDB1KP33Fjp&#10;S2kqxSYxXr/1zVUlo1oaDCYXrk9nxkaKu286RbxDckD/jmEpDy76RgrRF7tMfz8eFmQ0DseShqCY&#10;QGEBX5D79/Z4PzCFhezw+OTEXiClJRiaurx6f8mfWUHxEwuV6c01Aza24sEKAGk1XjdcexzSjK4e&#10;TvhPyDXmt/P4O/dicz0n6AMZ7f17RywES/foh/t74d2Hs7C9sRruHxzKdyD+941YlEDiuTqW98uK&#10;i06AZfDqAxsMkpz1WFgCGALoDk+9i6sLFtQA7FBOC1RTmhYAPaTB4dDEoUqwkbLPlkCnpvvDvBHA&#10;CJpy+KkmuZgqYxNemYzuTF6S8fmShYD9CM8lU1oHIyUAjUYskpHOXdtvC1Mf0Y6HYoSZrVHZaFTN&#10;bsfGKLhpZRpupdSqVGxz4hGv7dWN2Asp+SoFM2gaL8kYQCQ8C/is5+dXDmiQhCUlfPHAArBpj87K&#10;xQ6Bu9urcBYbJjA9cQCBhYZiHmANCgn8GQXXwd5B2NvfDVcX54yxZ+AICksYicefPTg4CIeHh+HN&#10;m3fhw4d3XP9gZSbGEmUcZMH1OVEcsnowRMAuxNqA/ByMjbfv3tDThMwsHMxgPpsyj2YF0hp8H7AE&#10;scbx/QkKMyBE3+/e0b1wM722T1wZ/hSLY+zn9+N/T0FJ+PfOh9PCjDTcdyQMA8zCuqZkgGCikn/x&#10;PGOCjWaO0ygcbGBF4jBkaMiY0iFIlMEQButyLV6HkVl8o5WV7OXBz0rgpqMMrUqJcQ4lKDnBMjhP&#10;pobMmVkcEZhrXaRJnpUYPbc3SovGYUuZeFGaleRi2QyUpbQw2H9KQx6l/UrSmz3AelHkeQ5ZroDz&#10;EkAp2KVix1T25yoysyb7siWPljteeEuZb8hFRVmnIi7kIoAykoWSetnYF5X9ySpulipg7flVhOy/&#10;Eu5EeSixtM8SzuQn0znh12Zx+hx1lY21+8w09M7gwnJgUAavM3dxziLK+3u4A8LlZE97Gyb5aOVU&#10;y8zO88AvgVxN0y7vj4GqBJLICLrPioC60kSztnegfGXuBGQUvrZF8jlcsuNClT5bleUod/1rilDZ&#10;466wafQyYyONZtsUyNCHzHgKdxKjFd5RG1ApczHbWwapy9A5eMJC7d5MO1e2ydeO9ymxHM1aTUxR&#10;DMWSTw0ZWqX9/LJsOWQZMRLuG8uok28NzuPs6xPuqoi7zGYs7Y2YJukCrOXfXNvns13ID5WNXpI/&#10;94mZ0omZ54k76jdK1csqsyPS2uDQJwXU9C5keR/vMDid+on3TP46ffKXpAl2rJcOHn0nsO/3v/4Z&#10;gRDUU2j8USfRz5bFy5BA33ikPUyqlzJLxjUk0Pdj3VdX9ius8jOfPCdDpwHTwv8Te1HWAAw/abtl&#10;InbQdxPQdM2mGdfj+ZdfiYkR92rsIrx2Q4En7XzKv5N/bmdQbJDDioaUcC1teZhuWRVZKpWk+r3T&#10;zGm10GsYVqckycxKrrzOxK6ArLGn9ExDaNYflLK5CS6U3Fvby7F3EmPvBcIhAwb/rg0WTPQd5nCO&#10;kdn6SZYF1nnpZqnzOsH1wRk18NCr8FrEM7GYyzuLP9do2FvYyL3NrGbZjPQLDXUUnCKf26++/kqJ&#10;mXGdQL77zTffxp+ZxlpRw0Own+qhgKjxZMjQtBQEV9vChIGE3N+0Tlj3m2317Nnj8PLVOw7N7x/t&#10;hA/Hl2TXvf1wTjkqwj3wWUe19xCyh6DgAbt+wufuzYdL3r/Xsd7F6+xsrcX7MQs/+dHH4er8OH7e&#10;WTg9vYqfuQ73D/fCyclZ+Pyb0/DR43vh3bsTEhgePDikj/rb43iGr2p9vP5wEZ4+vUeGKdd6c0uy&#10;wfbGCiW06Buvs0Q9hCcP9zjExxp78eI8rAM4QkDbWBJCsB7xGCPEEI10FZ8tSOX3j46oyNE1U21b&#10;9k14//JF+Nl//X/Ajoivs8rhH3vY8YDqJbDnjk/PWDdsIEgnrpv1WIun5xMqDgxvP//jH8O3z5+z&#10;nu4d0AXFBGof7MMgRcB+BsqWa57xl0HVaceQN4Yh0p9+wZ4WZ9Cjp0+4ZhfxNRG0gedljdJt+eRh&#10;UX3yySe8Tm/evCWI3DoNOtUuiSkNEAif5fLymoQDDR6WZyrYRWAWoo7Bvfv3//5vw3/5rz+P62SU&#10;w5ZS8jR62j99/pwMwQ/xZ1mnoP4dq4dhuEj8HD/84ffCm7evOKReidcC/dnjZ0/CNqS7IJZUUnRM&#10;SPQoVKO2rYcZZhZVRe7xCDjOFgY4XOeVVfa95d/P5Y+WfGPTMJIDLJN98Lw2ZjjjWWdIh0lCuN60&#10;9aFkuFtaVJR3g5PEpsLeWpmFT9uscsDnaJAllgIa0esmuwDuS636r2RhkCwalsPhlPpbZBBv4TBD&#10;+ZzXrl2Wv0+WXie7AdRfTHauUtJEv2Q6F/LrlK+o5MqppmRmQTyP0HeR/W0/PCVXFw5LE8NPVlBQ&#10;CU5N6BCYmIJTRUwYZesk+YtWWem1aJoc6knmYrOwV2tN5aZYm519GVWjDUopXEgOqQVgqtaoBBhX&#10;8hzUZ10mz1fGXOb0RlUISPLNlsfrUDYovva411TMdPKxLl2HV/Y/zAP7tDZq2RXV9iHs7Lmc6u0y&#10;9MuBZVHltF0N4a0E9ABYvuWSzQMIx0Ov81D5ByRB+ZkoHRDV9rLfavP+PzAoXecAD7wvehgCy37/&#10;LnR5Tcvn0Uz9srTHeGHf88JhIQ3XePWv/+zRp7opoMFf8ZDozBYYjUdGjoPYYQYTTk9OlAiESRYO&#10;WaTG3Nzy4IDsTL5Bml62bopuY8OJKZ0M+2dkHuE10f6jEUSj1BndBpuPqT9EmBFooYezcqDA2cVM&#10;ngWt4rHpxRHf+3q2YKhDYFINIu1dxAxKTikk54UMomOQAxMNe/ua1JVTEjWxvF7Y1NBhA9N5Y3mg&#10;qNNzeMct+uybgO8LL7WmFZuQRUcpqSmu1cbqIGwiBGIgyULadGC+f3p6IZASXlYT+bxx3t5LOobP&#10;MGKKS0mPid2dLYIYYJGh0cfhBM+7FfpeDXxotUykwnthZYAxyLTU2Q0p1XhIAWDcXF7E63nGzZg/&#10;Q8Om3qwGyb3SFKJxwY6HT0CfmIACbtIEpuJGgMIpMRfmDvQAq43R2JW8mwD0QZbcWVoGNt3AspCh&#10;m4WqXCYVooHBz6ytYtrfM3EYrD7c5621Eb1AUERw/By/P6a8ODDuHe5z48N9BgvpNh7AGytDSmwB&#10;YEPGjknI1tYmU74Key10lEvLu7EyiHdxfk3/FfzOiA1HGQsceRDiHhWcjMhn8gefPHWgg9h7JaXU&#10;I8rd4V82NNOHia/x8AQIhP9GANFUXnozIHSD0uwgX7xSATAA59LP4jPK667mZBTXFxKMNXg0zqbc&#10;GHEoQ16AglW+CAuyESF/xqaD4JN0sNBDxZLAgVOYIOOFpwkPO4D+8Rme3QgYTl53hePkr25v2JCQ&#10;+YQ1FO8vim6AjwzwcWjHxcVFvCe39uZACvR1/Bxixx2fHoez41MCYEh5vbi4JLsUoDT2CDQTnYM1&#10;wGDFgZCmttvbOyzw4KuC60WZ5WhoNqkM5nEf8JxAGoRrlHzUIIndWN/gOobdABiLKMp7hmVcklGI&#10;Z+Lo4IiShnRY4RCFPBvSTjQIkFfA6gBx7vNGDAAAt2JBKyEKh/LQUoEFQMvx2EWEDuymE9hFICvo&#10;wABjsbOklale8eeYnmuJYZK2UVK6kD3BNO6/eB1Mqr/86quws7vNtYZGRJTy1oeKmxswDGCGDfkD&#10;1hCkvbXAQewJAKLR0MwXOuDxMxgW4TrhO4zGq9ora7EtIesFKAoZDDz++kLSBCV5FTl1rQv2nUAR&#10;QWbUgufKgJKnhtIqTmuDkoRR/JIh07oIaCXDwHrCvQOzHEXX0N55knn2y2S4Sszj3oBKkla2lgaX&#10;nobSezWZ0fcFi5SSsg5NeLHWM2u90MOeChp5p2jaJklFtfSr61JwhQAj+krWtYGakNPkJOMIGSBe&#10;+t6l75vAT8mf6xROYYrdkn3XkcUs8CUxJPt/Nr1Mpm+JHUcwpU+G1kvZpuSLGnwlX5DSDXwKdUmg&#10;0hLoWwJeZZWKrATs9svUXb9/Z8grhzYkYLYPBjzL7EWHT6NrnZJ3u8wgK91IJOSqsL9LUSSAM+Tk&#10;126p1c0AscBhyYDLfP2XAQbC3RqHTAgwyB5MVbn0nUu/5yCV5C2Uwlf6fum5V2S5lhJllyy/IMaT&#10;2XbyjOv+WfIaE/Egg0WzUabXac1gdOJuX9gFKoGUd9bLHW83hjk5+CcFchTu4vucUBwsLwoZ1AJD&#10;oPWUfMmgkO8ejP2TRDdN9MNS5Ol7qHtCIKxpnHosOVxiqHaWjiYJcjObW4Iurz6dK2pyEBK0c/jd&#10;mH2/+9V/UyhDfN40AMIQZExvnJb+1atM4sWeBu8j+UfVUmAYlK7IihX7oXQqYWrocVbwf2AFJ0ac&#10;B9RFUNIiPasA7pmBSZ9d+L7Gn7uM+ziH3/EcQWNO2wEZPykJPp4zkB2urMiGI9W5TafnaFgNPczu&#10;cto9f7AXs7I2M7E3kzPJyioGuzSZnZwCWJKJPX4e5yxqSdRBOKuSrxYHjQAGKDUeZWl3cSdNU01N&#10;mc3dAfTgvKT3ldk2aWCIzw7G+YygUpcMLs3ECWpWO8vxisJm9rJlwLCVw9R4dm6gZkQ9Op+6oZ1n&#10;32CQGfB9x66zBg5+QN2Cbw3A8eL8guf55samBkvxTDs5OWVths+AOvTN+1OGsyXrCAZsQDUzV2rv&#10;wf426xD833t48w1Ls3rUf6LuOb+aM6ButijCv/zJD8LbDx90D9gDlSGRRPZ2VmmnAfsf+r/BBy2e&#10;3T/9sx8xPOJ7338WXr95ER4c3gu/+cPz8OzRPocjOONfvL0Inzw54D72+t152NtdCy/eHIfj81uC&#10;XF3Zscf65Ok99ncXlzdhZ3OV1xsyYVqI9AWlyrTsiffo+x8dkJjw7v1ZePn2Mnz8+D4/54fTs3B6&#10;eRsubxd3NrxAVh/IC9sHB/Q+wzNElhuYQawFYh3+9m1YxFpsDNlyvF97+wdh0S+IucNTDtcL9iAA&#10;Ul+8fBXOzy/jv48og9ze2A7fPP8m/PKX/53nLPzzKIGrasrA+ZyhRo3fD8oaqMlwv+/du8e+FTYw&#10;6+ubsYbf4ZmAnnJrR17KkHUDIIMX2pNHT8KzZx+FBWovs5pbSygfPHzEOvz92/esy0Bk6DMrXeFd&#10;2DcRargT+5Kbqxv2XXiebt3L4WcmK+NcPwNQ7vtB+Nt/96/DP/76Nwz9UEKz9u0F2aOx31gZ0UoL&#10;fTH99ABsjfRPePW9eP0y/Mf/7T+Gf/rNb+O9iN9zfy988v3vswaHKqR07ZSCDVZjT4JnVCaDy/WN&#10;WnXAcEnVaKWZYGnPKOzvS2sEEFxGgxzi1bomYT0DQM82Y+m8reln11jqq4FOScKE/QG5Xhb2kdU5&#10;kIJVaI1U17mGSoz/4UBySLF1q2UQR9vmGqHKXm+yrSrtZb7wEKa0BDudlUparXPdkV6rN3saPUse&#10;9plJ3/q7MOSzFlCG/pxsZZJuRCxgHdrL146gvxmSsnqxR2Jf2P+3zGF3NW2LRtp77dEZHAqBn0Mt&#10;K4uuPofQQVlV+bonApb6Snmt45yi0rMUg5FBqTgP41pvnDRM1ZT9pdET4rPiM6c6oPdwv7d1TOva&#10;OtiSx1fQFiGDPAxe+tdpA5x5aNjbaoo16R3bk04zNqV74z3o/7+wokGD9KLv8nWRHNY1pr255wiF&#10;rPU9gs8B9E2sNWv1ebQro3JswvdicCTwkr7NpDFaIw2HHrAqhCq9Hy4L9jYO2AtZiykROVnq2f8a&#10;66CVDQCTgRsNxZJ3deXAmep/+avvfboaG+V6WITbm4t4oy9jszsxFVPT7TYeppDv4r/tbG3zQ4N5&#10;Qk8wyCIrASJAU8FEwjQ0GTQqOUaGi9hYmL7ZLg0wk54WJq34aGjglbqrqSH+XQs2/t3tnCw3sH0I&#10;bmCRd3rQFIGtaS4AN9DVa/pXLFP1GAceXwugxmwhiQ18+K5uGm5yTJZFsu00Nu0zNSHDpBO3rPEW&#10;ElRGUQdKeVWrFzn9k7IES3DGQzEf9ndWwoQHf8XP33f6XmS1IV0LBr1ThVkgeh2puggbwaF2sLMe&#10;trbWw4MH9+nbsb+7F+7fP6Jp68HhYdjd2SGgQe8Ye3ekooaa7k5plUwJW53w0KdXUdxgARYNR7VT&#10;YcfcWLG54KEH63JAk/4ZixtIAci4KnoCU5sbKwSusp+RWXqX8cKx8cD1nozlmxCvy9qKFvR2/C5g&#10;kgFoupl1XAtsFhul1a5OaqX0eW00Nm4eD4qwNq7C1towFmoVQTX8t/WViuy8e3vxOvCwa3kw4PDB&#10;9nDv/n0VCfGzX0/l44JrATYf/n4vHtgVU7niGo0FNAo+AGS4vgAUmRJL2eecmnwAN0jK3YgFBWXY&#10;QPLjg811GTdhvAYmcE8fPaZ322wqhiz2KmwA2/H5wUaIg/tg75AgBBufuA4OD4+YUHZyehI2t7b5&#10;kML/DBs7mgoCUPHnAebVlcIpAPpiw4Q0gj6I3NBFpWZ6HEyEAQTBS2NlwvsL8Aob7W4sUDBZBViG&#10;w54eiNi8GTazyCwcrJ/UuK1CulQOuNFrEy8pS6URdihZ6NPTY2Usej8mPosFN0Um8rqxx5/F3h1k&#10;oE8BE0MzOMScxSCgt2H7cDjIiVbYV+4dHYUnT5/Qb1I+ZW32LONBOlLCL55dsB9HlCEL6KPRKSfr&#10;cwKLDCJamTBkY2zj2LNYjH54/573SCbba1zDTCC3tyH8BDmpK1CQXzgdUGa89Gpz1Py7D+9iA3DM&#10;aTCKIRRI2DdhY/D61WuCsJwCGcBA4YUBxsX5qcx/Y+NZMIDkVs0apB/zhaRvrcAmNDBgGZDZBYmp&#10;ZUzYw8f0hbygrPgX/+NX3JsAbpO+P5dMeB73JFwbAPWbm9v2GG3Y8FB6XAUzAFUk0qMjXjc0WwCv&#10;Je3qKakeM2xkVaAaChqzGqthLSm05Q7ZUwuAGoOCpvFMmYnB18bPH//bYnbDPzdMaZ/rzHFCJr5n&#10;h30UzQX8nTp5xwIsBDsdkhYUKliPaWpKL6VGqZYLg6G1J8JKrW0IvmTmVSmz6bL3vSksTy2Sb0hL&#10;SgXlXAsXRgNJeOmhCIYrB0oDB5u0KniDmKq9gTNUIUViYCVwsRXAl7zNggttSRSXSY/0xjRjJHnK&#10;sGDzMKpzwBPliGnaHO4YZPXBAGOZmQOFi8VguRVAns4Fa2JL9cs8NK9d0dg1gU2WGa2AoJwi68bG&#10;KWFLTUWZAyR664hLS0SCLR4GvoeUadrbMdyR72QwLyXMMjDF0tNeAGfRCXAty+qOB2Fn9l+dIacE&#10;jBUGIIvOAKeliH27lOsSkPP0NiWbpsIwqzS6kCXYvIaWV7f2nKvMdsyy1ARiGaxKhttKJ2wU7mCm&#10;GM+wMkl5igzAAK3OAGaxlB3rHgUDNmLoJ7ZzCkpIgGuCakvvTaUZEqFY3tPSpuI871sHP7hZwF7B&#10;dEr6mzauCV2Ep4bDvnVcu5WepcIeTY2lU8kXqnSScOkGLLEikkdOb4N1sc4kD5M/6zjsHD35TmDf&#10;r3/xf4eLy/NYi01p1WB6KG1aSpy7k1Xub2BT48zs7REtNpqHzPbwKe6k7vFzkdF+J6gEw7qitBRd&#10;IC28akunRYptWVquLe9aNLWwq0D9AvneFMnoaByYlDyivBjsdIABkDeihmCiNfyzC/tNWYZd00pm&#10;kNvNyomErdUciT2RmCBJai2p4x0msBmfieURLH+nV1RAIz7mOsEQjEmaA+25WDPVsPbQfOmlqs9R&#10;W1WjhmZhAgHO8pLswSnrjJubGzeeAvfpzWWZPhvHTqEAfCTi6+PcpXUE60WtWTBP8FpgsU3nMyca&#10;KrUR5xGsJFJSIoCxlVhXncdaDUwO1ToV6zh8pr/485+G129eM5UX5+ve7ipr/sUCfcyCdX7LcLvG&#10;Xruw3xgwAA/XAHUy6s3knwigBp/n8roNjw+2JBnlYL5z/9GSvLC/t2IbEjGTaCMykvH+VeztxrHe&#10;u421wqPHj8Mv//EzDrw7hx4CRBqPa9a3f/rqBVmGl7FXgq85yA5Qx7AfWZ+wf/j9l2/CWvzMf/VX&#10;fxZ+/dsvws7mioPEQnh7dkMW1kp8vcPDHaa9AgTdjD3Ity/fh/fnl/KXrAoPq+P95TB0HLqqJlDY&#10;xHuzub3F64rUWzwnuN6//92vwqvnX5G9No3fCevp/PIqrMWfQfAGgr821je5dsgKGk44wCVQCN/2&#10;+D1Ri0EJdXR0yPuH+4S6BKAJnhvUuvBqBjO/of9tRVIEErhVZy44+G3mDdf4+/h6g9GArExYr3z2&#10;uz+En//s78Pzr7+ipzADPFCbYvAY1xn2jZPj41hjnktpUtkj2RZUwT5it/F3Ed6H/hv9L4bYUBHI&#10;m7Eh+Aa7noHB6G+++Sb8u3/7b8K3z7/McsIB2V5dvs5gAkLB1LaydVAf13MfU0jdILx5+zY8fvxU&#10;AHZV8PonNc1kLKCe21whcLuzLxwHMQT2xSgTy1wpq5SQ9rK5wPfTtW38bIutjbopeQq3TlVNlhop&#10;cVTBar1ZVX1O5y6Lpd+fzt6UutrnwSeHcYUYfXOHaGA/rkxuaRv1aqrPUijRkhVW+Lwke9jXY8y9&#10;qMxBEwnbKGwjIV/oMtsHh6Iw6872HA4Gk5WDAj7SwJ/1HZRPMweXAiBzyAbriYHqSuyH52fn7JfB&#10;uFSdNMjDZg2dhvKNpY+qaoLsH10sfVbT9Uzy5TSAAimFae7eGyv7PjZUzokRmJPlDb51rUgzpYEp&#10;MNAYbpFDrZZrhAm0ZRo0yaIgZR9wCEQgtc2hUqy7UyCZ42s6g6G1fVWL7AImcXyXLFOS//ZsbnC1&#10;yFLYwj7bRbdUX2j432eLmuTpSAu3oCEQ+peKeIC8SZM6BUMfXAfgChjADQwSwvaIpJDYC97cXDmB&#10;+g5z1OikbHTKO56DqvsTcy/Vi6WDFRPTtLd3NIkTqJ3++tnepzLnr3gQtGiqYCKJZqWufcC39Nfr&#10;nVyFD/X69Rs2umCGpGQdtBtAgRt69MnXC4ULGBZ8+PLAXEg7mn0ms3jqeXk5I+25cgF5c6OCB6y3&#10;RdPdcbAJRC7ncxs0FmLVXV039MqYzvXzkiv2Nv2sBCwh6RWfse1zpDUe9PXViajCraYJeM/ujjcN&#10;F0O8B0iMwvfAP5EsmzQ8fZ/sUHoaJeMQ3Fobkzk1NIKMTQesJTzvDWXQ2HgbTsoAOHKRLcQCWyOg&#10;FZiyy6CReM1hAJvjyWtNTABOTRmmUvHvUdThwQYwsbe/Fw+0LTbrOMAQBoJNEzI7hYLMwiVCBDCB&#10;mzYsEJKh/fGHY14PMGPIbIwH5NHhLhNtwZ5DcAHvtdPxrm6mObmLck+AKKBWO96+8eZwcT3l6yG5&#10;GAEe7PEgCQT9flRlmU5NNmMlI+NC1xSAFKZVUyb9dQzqGI/KsLuxRjkGgC2psQqnwSr9iFPwusrm&#10;+9gMNvE94jWi/p5JupcKaqg1UWD6aPx7FsG9NtjtzS2ynfCAYrqH6Rim15BE0rg0boJgc4J59tHT&#10;JwyyuTw/5cOv5sUgMNKRwchcWZNXTScgDtcUnx8b0P7+IafamFxjM19b2yBghQklPEIYjBC/C8BD&#10;MDvBBOji515b3+B35mQyfraNWMQosbbmhlx598N6gYcjnvEH9++LFh3/DJCTbK9ByaktAmt4+GG9&#10;z+1R1ra81rWnY/LlkRwVk8/OhQXWIJ4HANFYo3gGyQ4eDRT2wUnRQGbsTWuKeJ3ZgZi4wvQaslYA&#10;lvieeM3DgwOGWuDvsXZRCEHmsKBv4QrNp1HQ9Pa0wLOH94bcQ8+xUmhRCOK6qVDSVK92lDkmuTBx&#10;xvVHMYnnCIWWAFyBg+/evWESIppurCdIeHd3drnWvv7qSzLzAPxgvQGUBygJ0BVMRRg740BBYjBB&#10;dYDRV9cGB+RvOmCoyg2fx9p+IbhOV1cX2VsIBx+Yn8fvP0heMRgQZMczBvNp+pbiumNvJ9t3FL78&#10;8o8Eb/F9NuKzw+ZpNMgMXvzd3u4eA4IYnBJf/+TkhIOeksFJV2QrIMwJ+zf28REDlHqtPxzc8Z6L&#10;GaziGUghpDV4bsBGJLutd9JjJQZ0RwP5uJdRsjAniw8AOm0h6NMlgAONbZkkL41MjenP18pbCz6E&#10;+D+Am9jDIL3fYqKxBhtiObc8kLGHakqtJl2U/t6F2zIhj2EWRZHPIBzsOPfoC8XpbZXThDm9tXda&#10;SrE2X0nNPwp1eKPinCTrYsAmvU9AVShzUh3NmYulxLdK8s3kRGgZCYhRnLwOqiUTrZD8hVI4erOY&#10;HXUnuTRJZhCgJabPMjE2SQ6L/J07g6T9MizDgEvhRNzkXUOfGUs94RdSOGGZab5mouU4ySUWkiUM&#10;KaGu8nUp3PiXyZ/Gk+vQBdt9VMtQhmQ4GDQsUuEqFlqZGIlOu0+S1CSLSJ5jKdmMALyL4bKq/3+y&#10;1S4XZGWSIoa712bpxyLz8S7/XfIdzL4sZcgpw6mgyzhsAlHsr6j7UvjZru8EH6Wir8jeeCkRFReV&#10;g8aQbZH0OWh8Xepy3Vnf8oFJTNKwDM7hULfNr9HZszGd2yycLUOvLQOljLdpsok3GWKWxSTPRPIy&#10;DXbmaT782eJ5IqJs4QCHnvsCrQT6BO6pWSNLrrPcxYEUXU6jUzL27tHT787sizUvBg9t3IvBGCQo&#10;Gp9fsBXgs4y9DsM4noNlyEEPlfTK/PfKAXcJbJKlhc3lizJP4FOgFIemUMk0MttOtSuuI845WnhM&#10;xeRB/QggchVsnG+/Fcvfa2UCVh/3YnmLNV0hCXJKqeTnifutm+qQmCDwxRvU/izBEi4HxaBuJ+Al&#10;jz6xkAc8d2lhYgkfzhOcESnRHf9DTTWdzwXIQX3AFOOOybb0+S6X7N2h10jyA9T97xnaACYjnnc0&#10;6vg51FYgHsAqA9clMYyTFFIm843qHn9mPNeU+xUaVNE0v1LoxyX9yEd83S6oHm75GgulsbI3UJ0D&#10;nzfUcQwRbFTf4zOgqcMAGAQHfIaXr49ZH4MJf34+C2eXM7NPZRcB+xkM+KnAAZNrc4U1D+rIq6sZ&#10;v9tnX7yjmujZw/34/btwenbBGhrJrpX9Rsfjyn7lYtNubGzHn7ukZG819iL7B3tSO6xthi+/eBnr&#10;moHA3IHAIGxC2C/B4OK+iQYfjK9WwyT0MwjWwHc5j7Xhn//4++Hp00fh+defs2db0PN8Ed6c3Egm&#10;HQ/8pw93w6u3H5jwfn07EzHD9Xw9UE9FKVupZhyWUNVwEsZgz22uk1m2tbPFZwy1ENb6wd5mOLp/&#10;L5wcvws9QwNkYTKOddrR0f2wHq/X5dVNePP6Le8TmDA4/yYOFdMwfSscHh2x/rhmWN6lh+pjDggI&#10;WsZaBLXeEAESsQ6E5RKa9lUAuAR7V3nOoW7fP9yjt/YKe6sBE203Yj8GkO/k9ML7UGAw2fbmbvjl&#10;r38bnn30NLyPa6hhiEMlT3MDVVzHdUFm4vbOGmtDSNe34tq4vr0msCu/VUnqydqyRdWvf/Wb8NM/&#10;/3H4EOtThkWF5Metvfo23oN7R/sEvBWY0XEoANAf+/Pu7mH8XkMGmAAQ3Yj3AuGCq3H9QqmCWlcH&#10;b8nrVXZiUJHFB7LPsM7gCYcsqHk8sMQzN7HtE3pLKcGUeJ9StVuDaAT2DbLUkoPdYXjdCWugYk+y&#10;/t42LYktzKAFD1sU3Fk4CKZUfTscWNZZ5tqIapi7nrYeFiU1Q5HrpLCs73ox0FOid/aq7VP4ZJV/&#10;nnVjo/Ci5PGK98T6Qz9CtY73ytl0mtnyy4TXmgB0INA6MsCjcwK/y6CrRpYPGs5L3toX8jdtuoVB&#10;qFGuqRLQ1drrueiXyoTGfs74zniesI+FfjmsA9CI+4R+ow/ChwqHemLAhjVROgWXuQ7VwDVWyLUo&#10;gd98r1TDwM4Ke/OCgP2AA47edW5vRUxnKxAQZjiQaVVnFK71ymSn4iyKuQftyS832ZKpbjD7Pkgd&#10;lTyaiWs5ECOF7hFwNZs9DaxRK20hhBHS9smIPc8GB1sLWhkp+bjm88Fg1Pgc1fRl16CIn72MvbFz&#10;EFiD61tYWcT8UA8QpSZt7PMoYk7y5l7WVB2vie5t9cOjyadoIDDFKUHRnl6zsRsPjbojHYaSt7k8&#10;MXjgN2SoAFhdhz459JwadQtJRjDVQ4OND4+mmZPwXmg2WX63U8k8OzdSkMDNRc8cO8UGUkumZk2b&#10;JG0n4IBJGD/DouMXR5BDXaZkq0DgDA8WZKadzX57+5JJhqDFdDWVzA0AJw7RRSu/PfwZKbzXc5tl&#10;mtXR9SnNT8U8gyqYsCS8f26zYAB7AByR0NXbV4pplQsh8yvx78AipFdHfI/L24bfDYw2+PkdbI+x&#10;x/OzbUwGZLDg/QEySHY34WGCBwTMHKDtACLW1pG4OmHDCbkmJllJCpjSBRmuEv/9GmnI8c8AYXFA&#10;4GHC/SADa9Fow7b0BIAhDrRHDx+QQTgjK0Yyu+tY/FCuFUSFTrJUeM1MmX4sw92e4NuAixxTTdxT&#10;ya4k04Wkdm0yFPCL1NLJIDNH4CWC/R3AHxh82CQRvgDaO5h9uG7rZqIieIPSjSxJFD0XDzrAIgA3&#10;ONQJfmLqDsZULKxx/XCNMDHDoQFgrXZsODYDplPH6/bwwSN7fxUEHJJEG/Jh3FNsWCj0tj0Fw+cA&#10;SDukAbbaKBSO29u7BBpxf8DwwjrB77H5qyql+u7usUAlNdumwTJQLfPvQBKLYojJrYyWH/HzY6MB&#10;+y/YuLQu1CyMJyMWspywbsrXcTQUmCNaeMcDE80MDm5ImvHc4BnD/UE6G4vk+E2OT84yg7Mjc3dK&#10;eTjj50NrloaKSUx8aMQ7mdxJIuy5rlpv2lh/ODQoE/O0SolIkrgB5MM+RNksDWwFOqCI45SJHhJ6&#10;7ePj9wR/RmYsdG2TU3DrUk0YJ0loMkJpo1V7bMT1Dy8VTK/wc8+ePotF4T2CqigOvvr6S4JI2FcA&#10;9uKaTMar9FSkl2nfkfUh35cNfia8FsJh0CxgqgaQF699Fq/hNBbAfD4QEkS2zoLPWZLzYT2TSY3G&#10;07IqNR1tpq6jIG0N/GHdz9kUFmJHc7KogQXW/UW8p8fHp+GzP30Rn50h79mWPQVbS8AKAzgMmjD7&#10;Cs8RhgUoBlEk4udXDXjjUMcBA6n5Bsy3z865TtBckw8Dvz+Y0mIqzGK4tqTQsjVm8nQMrJmBFccE&#10;txmZWIiiB2COPRTAGpq9+dRgHxlEcz5T8PLBM0kT9HgveDgFDQ3wXba2NwmeY53VLqYbs0GTPxRX&#10;mtkoDL4wClU4jIPsm8w867I8EPtc50kfTYUrp7Pab07Exd6TRTeiHtikYJIU2pDSOpPpcmGgT4BP&#10;zcmsTI8VeNPZo6O2dGZQaw/GAY+11HXJ52XuKXVBdndq7ktP4hkO4PQzpf62GbgKBjAJ9DmIgiyh&#10;tEgSC8+TzCRnkRXCnfTZ3ixuAwmJoZsktonxlYrMlCWASyTPFoNnpWWnSZZs6VDbN5mJSF+Tvlia&#10;F1dig2vaPciBGElymoBJTqSLKhfsif2XvG3SRLj3RNmuehm4o0ce96LO16NfmozbdyalW6fnkkBm&#10;UTkV17LUfxZeYRPvps2y1aZtssykdXogLT+KIoctFHel20XyGu6yJDt5Qqbvp7Q8SXihmEiy7JDW&#10;fGJlu7kUCFRZZmWZsWXkac2k+1M5nTcFnijQQkoMPY9dDqZJybt8ljxsJciZv6ckRr2Dz5KfZEpa&#10;TL4+9AEq+hwABm/hncPvxuz71T/8p3Dy4RW9yPhaC9WQ5A+AsRvrmoPDozBZW+HzhCaL665p7SUV&#10;OECx0J5e1QkIS0BfTmxudU9wTogFv8i2KAA20ZCBPVFRsiZQicbrDmTBwPHy/Jx1N5hSeF8AY0gm&#10;JetsZUL/MzAR69h8LbwnoZ7gfRno3qRGOMm5lSi89Gy8GyJEyRMDFRZUiDDpF6qdXk31wCb92NPp&#10;/110mbF5E3uFwu9DNnK8nkUyYA/pXFPoGwfw8UwG0IJ6FeCans3etUhPNQGGalI8iAGJ+gUeazjz&#10;xOiLrzxX2BRT1mO/gzOX9RntOuRFTB8zhKUBPBgM85lQ8NkvCYhg8FRT/rnL5xBN6cMHDwRqUr3Q&#10;871xJuHZRIiaQJ+pEr8beNNNOBgGGeDs/Dbs7q6TrY/zHsPWi4sb7qE7O9vhs89eci1sbmBQ2pPh&#10;DpIyPMKHZnnLmqQmaIT9Z/9wP7yL5/yTJ0/5bGF9Xl9PyVpcW9sML168DmvjMQf352dXoeqDUoKL&#10;muBlt5C/NexcLq7nZPOdXk7J8DvYnoTH9w/iczVl6BdqiNPT2FvEvzu/FHB6Hvua7QlA3bXw7uQy&#10;bK4N+QzzGSo8kEfow6QmwAl5chXr9xqeYbGPmayvkEGL8+DD6Wm4jLXS/PKCCdnvXrwKJwjU+Obb&#10;cLCzwxod0ln0GK/evw7vTk8UkjbBgHiLzxR2nptYa6FGkKKkCs9ffEsPPgBnUDLAioYezKMJWYDT&#10;WNvg2rUePtNXPq4vEQlq9kCwnwIodRY/I36nL0W5+ubrr8M3337DULbkvVbT/7MLRw8fhj/84YtY&#10;Wz7ikFYhVWI7BYch8FkrxJDa2lwlsQbrZS1el+v4+empvLXOAJXCyeYYxuOeXVzMwg9/+IPw9fPX&#10;9DxHr4T9qhxINgj57iLWUJ9875lATvQFE9m5oKbbj/vazu4ur8d2rJsqnx1gDFM2fHmloT082Mya&#10;TRLTkr6TOl85HAHDrNYgRunsYnFzsG9Zb2lvQTKyHKiZGF9F9vLUPjUcSC1ROBgqnV8CSmqDfUVm&#10;c+m8kN+y3ndBv3EfFGIT2ts2TWESqb4zMyqx3wvjDLRYMqiSgys8FG2d+o3rModXGoYg2Ns0veI9&#10;5HUqSjFJuy4PxhaUNCOET4QH1DOwUkJf19kXj+qQUj6DqCeC6woQmIqyzuFsBKFCOrTF5AZ+wj4v&#10;yNaGPa5ZxfSk5B4oz1UmvmJvi/sW66BBnckaOVzMTHDhCrcEwNBj45/01zQJpElp6OgvgVHw2ZG0&#10;ey2eTcCNoExKWQjJAiQx4gmMxn28b2SVJPagPNlpiTSf53rcVtl6bm051LpXouJg0WSQOCUPqz61&#10;WqRTHVH0aQBZeaop+WyS2BceIg9K2bLRNoLD506WX7VwIHBZCELDBAEhomsTfj8MEhMzkFkK8fux&#10;Lx3IDgQ9INYCLI9kycJmnntnV6R6R+uzdi0nYlzjeink+kn9cQmwb/Rp6BcE23AornF6NmdEOdg3&#10;aLASgALqM3ylcGMXjmXWQVrwsAWIhP+Gg7RwolpKqkFDOuOiGph6CIBr5MhgFc6QgDJtrQWg03i6&#10;G3KKa9tKytN64nx9K6APm8ANwAIkoZgFCPmsAjd6JhqB7Vfb/BPFSPbXI7tPvjEjorYlf58SUz77&#10;PQuYpvc007KAaaNDC8AgD+14SO1trsXvrGKYoQft0my18uQeUtdbSpMlrUUIBFJk11eG4enje+Eg&#10;brIPjvbD0d5WWF8DS2lH3itxMQDEAQg7wdQrFm9oUOHZh9cfDiaKUCfqW8fFNCXr6PTklOlaoIAD&#10;yGtaMfjwWEBienVxIQZUgeCGMdle2/EA3d/bo0wYdHgwqMakphYsqFBc4VAAOCPJpNLVcNNPji+4&#10;SeN+BGvGlb6q6cPF1cy6/SIWPKOwtz3hAQW5zISbeelI6kAvOPn02f+wcMplqYJ+a60O9/a2+bCR&#10;RQYfgVt52lA2DuoyfdpETwazZX9/l+yi/f19svlWYkGA/zs9PmUhjfWfEnswgaAxbtyU93d2qeOX&#10;N9+Q71mxAFsndb9z+i/ScgkuUUK7SrCCSdcIJijlC4NEK6L/KxMe2JQzjGsWsPgdXNtVgro11xA2&#10;TkhxmKY7HHHTQsGBCTOmjKFTzD29ldxQYTKMwx/XC1NmTKpxbwH20fMg/izehywwr3Me4IMhJw6Y&#10;3pGZu5jyfmLtNU5oGjqNi1HyczHj8IzNWx1OlAn2DVlTt7NbbtwDpviqcE5S3EXTerJUce3RywiS&#10;B6QPdwtOVgEcNk1cM2WntUtvlcpN4oC/J5Zqy9fDPYQ/KBYQJkHwtaTcebLC1qLyJBHXEQMKbPYD&#10;hzfMm0W2FgBDD2m6+/CCWSDp7BXXFIBWDDDevnvHYh4MTDwPKDbBNsWe9+7d2/j83fB5wfQXTQXY&#10;BwCTUSghhAXT4D0UVDhk498BQMOhiYky/E8h4cV/W10Z87nCewcDSrivZC3RlLjMTTJDPOZzG2Y3&#10;vEcovCAtp9Qpvg8YnzAN/+LzL3g9sS6GIzEbKbMqJPFHAY6GhlPuuKZSaIik9TKNRtF8dn4a7sXr&#10;hKZ7QqPsnvvN7u6+bBBcXOA6QLqL+ysQQsMQNFsVnisw5CCBisXnglLeOUE7gIBXscDHs0dvOhzu&#10;U4OdncAPMfsapTtXpZN5e54BKiBHBPoqs7OS9BD+ipXZR5Aed2FpiJz8yrCndm7GE9usDXpvZkUy&#10;3GnGZwjPBdYErrGSUfUszu1PiQaBZwAGJl3IrDGCZzQR1vvhPLsb3kBCTr/0RQvZeNfpZCldrOiz&#10;FA6sVYEUKpASCKdABp23Lc/h3j5ztUE3FR+Ltsty0BQ0USaQyoOQZKgsRl+ZvVUJfNrjtiqLbL6c&#10;pvBF9qwpbH5deSDV5rTaNGHW78vbJzh9mN8nmZQbkKzKcildTZNOe3v1ZkRKNt7f0QdY/FEtf7e3&#10;tLa84wPTpTS7VPyb9gaWV/IeLOxVmMI9sqeifYATOKhQhcYAZZL8iv3IdGmzKeXB12a2ZfKzodQr&#10;aL/u7OkqhqYltznR0IEZbZtBG6XhmpKXgFd7G2pSrN8pUgCMZVJJytQaNEs+fp0lRgmsrpwKHrJx&#10;uEJkaqf1du0ynCKtlcJsAtxf+BIx7TB5xHkqz+9vUJn+QASWFgbdWw2ZO/l00gqGAUhcLNkfiSBP&#10;3Gu/K7Pv1z//T3GfP5WHJc/HWhJ2W7hgIIiGGMMnsJppkG1WSmt5N87t3rRIMQC6JXibwH7af+i5&#10;720InhKr8W7wcWOKpH1y8d0BLBRkocuQHooCsJex/8nGI9aiR0dhK55hBwd7YQ01CqwpIL9OjRo8&#10;smyzgYYDgR4Dr+fKRuCU/1BuHri/LlrZJhQOIKFnHcObBjzjG7M3u7a3v3ZsJDGI6pIno43yfd6C&#10;BcXGLYjx2VpBgfUxcegV9mucM9jXN7Y2w/t37yntlHQ7+V9qWIPBNsPr3LgxlMtKAbELW/YyULQU&#10;oV/uYU7YRk0n1Y/uYSIGMByKafdD1nCopwD4Na1SkRUeV9EDmwyaXp5v+OfxMTyxr/X5N1alWIl1&#10;//HpTdjbWY9nkECyzY1JePX2QoFhsZdQMMMWa7FXr98xrRb1yQT18bwPX7yLf66198MiB/cG/ozz&#10;+M+PP34cXr59F549+yT8469/Fw7vHYSXL1+Hj58+4Z7xxZ+eh9VBxdoCvR5e++X7Sz5vAB3fn1yp&#10;IY2f6+q2DU/v74Tzq9swjQv/wb6ULTizXrz+wKTgV2/PCBzMG4E+9IaMPwsvv1cfTsO/+PgRZecI&#10;9cAjAPbhZCTf6Q+XU8n8Sg15QVoYjFfCNur0rS0DUJvh+vQivPzmm/DH3/8+nMbvhoTkcXzPfdTS&#10;VceB0MU1pLzxd8Zrsa7ei9djPbykxP021merYXd7h2c15I64oRiwP3z0kOzYk7PT8Pq1ZNcMgIln&#10;9OP4d6jndUYMbH80EHDFoVwggM6mPL4+gNn9o4Pws//378Pzb76lMo3nRachCEgY59dTWjJ9+fU3&#10;4dH9w3Aavwc83oOBIu7l2TohsO6m2grsJqfSXsfebkGgZMy+aWizf4UzdWFney32YddhLz77uO7v&#10;6R+p6w0wQQyzgrZA6GmZjD0a8Hf3Dw7CQax5mc67vsp1LYVfQXnv6prUUwxuG3t4FZJVhoBK2Q80&#10;2dYKNS5qHgZ+lWX2NRZBRyBc5bTaoS3ACstiOeSgTHXIvwNxANciee2lfUXe/VUOhiqK0rZhC3uh&#10;KeAqpUkneWiyqbg7nGrapa1FCtbqLEPmQBUMPIR8pIGgpfZJipyTezslDVeuB4IBRHoL11KdKYVY&#10;6+qW+9eQ7DOsid4+uslXuKqSckJnOYDpNPBI14HWLrRpcSAZ1TULKvPUowu4ntDyZ+aAtNosZJ0/&#10;o6ECOkikQPjEaMT+IaWzlw5AQj9IBv1Cdcve3p4G+RhY2UMWKk/swRgEpeTbEJJqQj7zHERbdorP&#10;iz6DfvlYs3HPZfjFQtL54HCo1vu78hkWDsIo870PZMDPPCBeakJbYzKl7VXowVzqHkJCLcXPcgjc&#10;ep2kvIg0hF/e7yq/H+2ZaJVWsT4E9oDvp7NMfbyCDmv2Q7RMAh4Ab/R4LyjfDrKFwZmPfrF3eCX2&#10;Fj5flCdXxkgUSpdsXbAur69u3OPKqorKgKHUHdVfPFr/dIXARU+PEjCUsBCu4yEEzyrcVCZLxY0K&#10;5vdstgsxrE6OLzWRcAEJtlhw6uqV08sWDjogoJeTNqXdZiMyb4h8onkEVVkG80qj7Sy7BQuPqPRA&#10;0/4Fde0DHiiLRgw7HDSJZEBp37wLGysjJ9CEnK5bO5kRn6tJ4CGBPDEk5vY2mnV6PSyGgVP68BJo&#10;nlt7960MJV0GsyO2VlzQNzgISvk6gYm2tT6k9BQeaKCuc/JmPxKkaI24GRZk+k3iP3djQYNG9/Hj&#10;RwT79uJNxmIRmKNDBdRYbYo9mUHz2xmTeFA4QSIIOi2moABMQIXHBAEga80ks3goXlzTfwqSzZ2d&#10;LbN+1inrA9i0s72p5tyFcjL9h1cigN6vv/46nMXDEYlObz+ccaGeXd7QbBfTKACpg2FlYLan9p1S&#10;5kYhBziccE1XhpLpNpR6xOJge0QgD4a3Fa9ffCiGhb0YBJjiZgJIw7V7dG+PBdo6ADqzeK5vr3hA&#10;4QFaid974Y2I4AfSv0aSfpCFA+lkLBDk3TYjSwkS0J1YMJACjTTbeD1/8v0fhRmuc1zPuF7wT5sw&#10;HGPIzeH4w1sy5QAuff31l/Ewf0jkXslAHdOnaT5Ls9MZWXr4n4BCB9F4mgDAZDAwu86JukyuAtoP&#10;+nRpj5PKEwEkRiHRKL4O03EH8p0BaNnZRBUyVLJ3sXGS1YbN/Yb/3jp9lRu4gYMxU+1ECU9NByj8&#10;jx8+0tSnliEsmWdIQY7fHVLpBAZD5oGim4l8t3NHr3cEV8EavYV0khIgFdd4L0ibcZiioEYxPeFG&#10;qbRAMn7jvQSwhyku5VI+1Ab1iAUrimtc5xkCaEgb1+E6HAPk3OK1AzCOz1WQ5Ro3RciJ2ajMCJLx&#10;ey06gl5PH39EUBjm7CgCse+BrYfN+c3bN+HoCDLivXA/FoQomuB5A3Ad/kl4vgmGFmoytL9tcz2S&#10;lQXT6BcvOWkHCDyeCIxSUqoaD6wX+OyhwB8yhW7B/U6BK3NJwuLPvomFL/6M9wATE352Q0uVhvZf&#10;5DQotHwvMA6wJp5/+VxhSkjA24Jv5ZD+PvQyA/A3GTEEBZNfDG+YmAYvzEZ+qmCevo2NF6bnSP+G&#10;bBrN40k8M3hAx/ei1ACDkXhvVuNap5dUOSAgjD1R3ihzMsqRYgg239XVOSUjAMlv4rM3gnE45PLx&#10;+haUCCrFnWAGn5lOBQPtIxoChSmsQ0lbAxaCYC8OwXYlsD4iPR7+ijjUsTaU7FUsfenMMEuSBLJM&#10;aaRbiuHWSSZAvycUK6HjZB+T/tIAWTaVduPfGYSqLY0uk5F1kkeSNSUfTClAWxb1wabCqUgJSaJo&#10;3xKyqi0vIAjYdDb2H5hFVGR2XfJ8S+BbkhcVToXrLc9gEXMnRCTJSBsXZH0haSxtJapg351gAGkp&#10;Pe1Skj1ZCq2lm/r7pCVO3m59oQFLYjYmT8A6/2jBc7p2wyBZjwYiKTyEU/q+MEtn5MlsyObOmgAn&#10;QE1hLfpMnWXc5VI+3YlFWJVVTo7WADPJYZMRdmGw0tLiwkNC2xJouCGJSWfgCcAmp91mq+VpdV1a&#10;wqF0OTEmFm4K+jtMPqVTZg/Tyum4Zo0m9ikBMAdksCGw/xD9AvtGTCanS3I90hxak+HebIuQcoFT&#10;IollnAksTP6xiXGI9YN73ibD9qA6LpXcZQK0KbOc6bsFBZzQawjMbU/g52RLqxFIzYwSwFsX7wKL&#10;gr3uujvpiAkwp3KE6bGjsH//2XcC+/7x5/853F6e8fvxercY+Ipt0vH7jcN23AMxbKMBu5OAF04g&#10;TVL2bL5u0/U+LL0YyWruE/BXGWwNZpbNzURocyIyiv4pgq9iHY4mGM04oDhYiADAqLy+mQgez72V&#10;tXWelzRjp791spoRuCYP0SIn4TYOQelSGmJlPz9KdGVxkJiTyY6HlhPTmZu35MUps3tItlDvYADS&#10;ey9lkmSQ9ybOPJ7lZWV/UL0sg6AWAgEYrhGvDZhNtIeI59wl/lyrGYO8MvnzVZa0NwaPB76mi9uZ&#10;LXIWIif4uy3MlA1O90YNLj/dlRygxICyWrXXbfwuqBcxPINlSm1JHveAILYhXm9OtYG8zHAuyz9Z&#10;fQi9AXnW9AS3j89vwoODDZ4fhwdb/MwMYmBg3FasJ1/E3++ZgoskXoR6QAa8MVJ9M8nS3YLMrSeP&#10;74WbmXqvt++OZfkymbCepgdjrLNnNzd8b4B8Z+cKO+sJwA3onQ7vQNy/69izPL63Hc+029jPzcPh&#10;ziprM9gFAeiDvx/tlhwegHV17/AwvHhzGmbxOdlcGzEICWvjyxfvBOjFn99eHxB0ms4kjaS9APZ8&#10;eAHHzwq/vtqyPoCdYNrd39kLHz16FD755OP4uitUgCFpenp9zn2sL9qwf+8o9GWsyYsB1T8LezuS&#10;HRPgr3wazk+lOiDQEK/xeawxsJagYDrYP5R6plBA4g0CevCsj1Q3JM9RgscOOMzeYmZ0/+rXv47/&#10;+y2Hpai5UZfgmQaDMoUV9ewpO/YuqK/knVm61+pzYijO2vXNNbKH0MRPrJzCa25trHBvUlJ12uc8&#10;HCmaWIddhv/pb/4y/Paffhce3tvlPS7NBGaAJGxeYq1ysL/PGmN1fYO9B6xoVtfXw6OH98NkdSJA&#10;PL4wbHtayptrsqwwcECPSOJO0EAnqcR4Jtj/tXCSOGqwoYGwplHQkqwZpEBQ6qtDxUKfA45AEEL/&#10;m8PV7PnHGgVgWbc8z/E9RgPZ1ZRmsReWNBIEa1uHXsqaQtfEtZ09fNOgpjLzONl24DMnVVeXEr3t&#10;IVhk5p+eXXlDVz6ja/XP9mOUvX1peyH7Qvvv8XtgOBM89TCbypAu5JA31Eelg984PA7y5+QgrCqd&#10;lGvZrtcQWYTxGRiz/1C6e+fBB4NZEchhX9gEbHFYh2ti1reYmgsriBqlR5di9KeeTAMWMbxrh01w&#10;UNo1VCcNmQ0wcMhjl9U9DK6w127LEAqDp058ZxDeQuorAOYid8xJouhtkRLM3Et+eK3BT3qbN1Ir&#10;tr2VD0Xp7666mLVb22dfWmIlgyoPOe8OdFln4Do46b11GKCGsCKkyJpI6wIgNewHQOxhkCFA00KK&#10;NLBkQeJC7yn1kOymsG9wkBe/F/CWihjJQvsk/Vvn8kyvxYpt+y7nJiRrLd2f0lZ1GnpW/+an9z9N&#10;0coAaM4vLnggkwlydcsDbE65phru5BuluGuFaQDNZGE2V3LITWxicVjBhwJfGJOIdtHmRBOkBxGE&#10;sYE3DtlFI8nRyuqYRamYRB0BORU6uvCgezdOB2QD2nS5YNWG3BJ8613I146zTzp7+DvIy0ZNFn6f&#10;ZsezNm+68CmjnCvdbBtfD+xtw0XSa4iePFBWRzVTWHDN4SOHNK2qLrIPQeUDASnA4/h5VuCROBIF&#10;Eya5OGCB2h7GA+focJ9AEsAFsOwAUqyur3HBzlhw3BCJx/XWQyBJIZgqjaXSpDoX6hIXTo6kjDEu&#10;XLBuAMrMyLqaktYM8BDsJzx4VzfX8Z+3NuOch5PjE8r/AHzBVDYZQw6HAonTJsbrMAboZEZaVejA&#10;jd8Z34+GnjRChpbd4R1IkcKUcVKz2caaGdCfr+J1KU1lx8OIMIlEUd5aH1G+i2ubptsAeWicPBlL&#10;9lXX9qrSgwCWFxptrG9cL7CvkOLKg6zp6BcG0Blr8vWrlyx0kbqFZwEHI8AXSKfhW8HmmoVlw9/D&#10;ZgemHMAUBEcA2KAxMsCa+Dqgyd9MZSINSU3pghsU7TQlwBQf05Ekj+XUpBGLDz+LzwO2bTnQJKyo&#10;5EmBzRWHHEA9+iM48RKAOq756kSHMor+YAYIGFfYeKamaa/Ri1DTdHxeynDI+FQBj7/Hz69ykim6&#10;OIyeeyYUn9vToWMiGKEl/rt8olbp2VaQlRqSlxUGBgDrMV0qlwma2Et4KNiDcejngJMlAhsDLjQc&#10;qtdMFVZiEQH+uHbx31JiKXxZAHD1luGXLiYEtBTyTHMTyYQlAGhxTYLRioUFhhoSgHubvOOABJh+&#10;dHiPvjD4nGh0TmLhA/YBrjE+q0BFMSXQzL+Pz8zp6RmZeghSgbG3DNNLvh4KTng74HNjDeOa0LQW&#10;jOVYUAK4gXxpymTZ4OAbrSuc3ZhM43ozATF+p5uUpmUGI4oCrBEm/RoE3d/bD1988QU/P0JJ4I04&#10;Sn5aVc3vwTRgHCxx3UwJKA6c4iUJBfYCeFHQCwMm64OazS+KwYltBGpKPyaczmHNyDt1sYy2x8EM&#10;bxy8F30mlbBLiSR8M+IfwIQkJb2Qt1kCSVIAA/aGptGB11riASCZUlYALiiSML0eKihEnmElJ6mc&#10;uPHZGtizqsyJmTi0CdgnT7RKNP0cDlDKW7AoxVZdMBhobmnXDQtxsgMreWYS7Kz1z8FwmAG0IgUS&#10;FfK10/v1TodfgmKQ4/dmVmoGk1jjTsVtVGikQsqOeGIdlcUdaeMy2CKFMLC9KdKUs7Z3SvKfs2cX&#10;irBSkqFU9C73qhRm4SCWlAYc5OHWW+JYUMq3BDoLG1+n4WtK5MzyTxehoU+eiUupuQr4hntnaY+S&#10;fLlCkcNAguWiIQNWZTYzLszQ4HUx8Nk6gb5IZs6+92SNJp87s0MTOBqKpcyxTwlwAPpcOPduQJKc&#10;l8xA+0QGexOSJSE3chXKncEfmf9kX7zQhZw4qIvmfboIOVk5+f7xXlii3toao3PtgucDyo1gOW4K&#10;JKkdyBD8emyWMhOicMKdWZlVCpVw8V4mLylLhsOSGVjk1GOv70ZySfngFPlMVaiX/P/S89Z2Kubn&#10;yZev1hpMQV7LJGP7DVmLpfTfzoypSdi799F3Y/b97P8K01gHkTnRK3gELJrz89jgY0AQ97fduIfC&#10;a7ewFAf79NwgHZs9icmzP2VOn6YfWplJlsnIXemrYmHiWUZoGfbEs7NzDvLQLJ+dnnCPw0D33sMH&#10;ZJYB7Ls4O9P1jesMSaaPP3oWdmItQaBnIG89RpX6OrPuZiL8ErQu8vq0Gb6bc2vjlkod2grEOtb3&#10;be5mndLyUPH1Uadij7+O5+fC/lNkw4B9U9bZH2rIgWnPn5E1AKRRCi1J/UIauqDOQo2KMz14D27M&#10;BG3SnhxCTmVsG3ljhVbfb+RhTehD/o6liQdKpBbwj3oiDQFT2A/uLUEJeNCysV3w3oOFAtUFzsDz&#10;kxMCE2DrYT85Pb1QnXI9Y+PGgI5GaqjW1iUA0AItMSZ8FmBfhGG7vkcV/vjlm1i3Tsj8Oz2+DO2s&#10;C4lgm1QzyRf76N5OGMda6+Ur+MCFcHj0gI09/HULemDdUIFS+AUAdoBFNGs6gonbO1uq+ZDke3oV&#10;nj48CG/en8feaBE2Vkf0esOz9ebDeTz3V3iNGjLbW9YY6CkAAt7Ef99aASEhnt3Xc35v9AJrYIat&#10;KJV+SA/lieu2RlY1ULPEdXKI+mp7i4oiSIsxJB7Fa/Hy26/id/smzONzCfkwmLsKJITaaT2+V6yV&#10;+mGYtwUHl6fxWQEgF8xAbVuB8WCUDjgcvWStkgIY8Fzubu+GtckqrynW91l8zlZjfUTgMf5zNJG9&#10;FdYjJbxxHYBEgNTgn/3sF+F3v/9DVq0sPEgfmumIXuSjT56FL796Hn70wx+QpUrJPwdYAqDT/pgG&#10;hoeHBxwilyyVEHiiAfmj+w/Cm7fvsx0FrkPXJ59NnTtbm7vh/ds3VNkAbJzSS79gv8vzLN4zkBRQ&#10;+xwcHMX97IDywbWNNQ57K/v2A6xZRaBHL69uvA32UtSZ6HnSgGlOP++GISuFz5807Azefzv7rCoN&#10;V0Mp7kcpWTWHAqo/AjtyYFlwqk3xLKIO5b5poA99XUrPLSnNre8Ad7quRZnON4Gdc549w6VyoazM&#10;OrdfGuqoXt9h7oReWqQsGp/Zuoa9PccTAw/rDJ8HPTWAeNyPpmmcMm8QEZ9voWeN1iGVhmP0nm1k&#10;p9E56EqD6FrhSZVqF1wbrCcyahdz/Tcn96ZhUgLO8HwUZsQHqyX49wt5l/c55ELXL4Wj0qJhPOZn&#10;BxkmpRlLfjq0giJkNQWvS9E5rFW1ZuUeFfgPwG1dx8L7vSwopJjQIAhrBK+DvTB7ty4MALoPS4z/&#10;3mSnBMzNF/Oca5G+D8kySV7dyse6sH9r0Vsy79caFKpdyKz3eZ2iVsgMJeu28sBf6fLYAwG8FaWe&#10;uzRwnCGBm8D8nBgO8C0ySgutBzLHK9Wr7EdpvzHMwVRJAYD9A7gQBizsi0p5XnJUOlDSb/KsZp1h&#10;D2Z69znFuKz1Hat/+9MHn+ID4sVm8xtSzQE64KJQqsu02IobGzbpOeWZKghRgLSWHKAIOz69ZiIf&#10;pkNgahWmkgK0o+GtJ82tU3Mx/RANs7GefMi9bsS45i7LCZJfzPWNfPHIQohf9nam34OPBB4qMMGS&#10;dh6FOSS9ZFY1miwMbHScUtzwu5VTIslUQCMa+qyfJ30bFP1S0fWlpU98mGvJXkDJx0a9ujKQx4An&#10;uXxwafyuSUZtZsZkWJKVtr+9Fg72dsLBzhY38MP9XdKyIeVhTDMmuPGQw2EDkADeEmDv4QEUQKpw&#10;DjxQMqQvTeUcWK6gDU5JSC19xLCRy2uizfIeeaFNeGATBLu9JcvmbTwkvv32RfjDH/9EiTYOHIZQ&#10;LMSQo5SZFHKlv2ysj0mpx2cA0AmwDv8dzMXtzRVe86urafzzhOElYPTBj29va0WBLNjw4v92NiaU&#10;7e5srlE6gvuI0Bb0IgAS8Xvr8VpvrIt1BtbTgkb3um5gtJWUy85JRwYzC03d9uY27/Htrdb26/j9&#10;UJjj50c0Eb3let6Phx48ZWoDXgDxbq6uOT0EWFLV2gww1UL6aoNAgaF+DgX89s421/hGbAa4QQ60&#10;pvFn3DcUDuiQ0DjER5TTNHgqAOTBP4NNzNFgMCE5SF4LUJA0X1PHATQlpsDm+qYKHkoV5SkygAS/&#10;ayRjcRPOg60X9RfXBk3fVSyGVidr3LRI2QfrqKyXxT6+0+YWN0Z8Jzwv6zT+VoLxwb6SiXHt352c&#10;C/CPL3x9u+CawuaGtYLDGZ5uACRRsOM1INmADAKbFAr5skxTFkmuZ04Tw/3FocDBwfUtGyGF/whQ&#10;JMDSyS+EJrS9JV2VJJBDsh/VWHIiF5+N65srTRrje6IIlm9SF+/fLicxr16+4vcgCxMU+6neF6An&#10;w4g40enIRsY6wedBgYS1ADAYErBkGEsJZ1zTYPst5poIB0t8AeLhM8GTb0bGY0nGHdbWDYNlyvjc&#10;XId3sTAc2Axd0q46y8MVCPKc+yf9Sp0yxgK2UAMDoHY4Gto2oaGnJw6Wz/74VdhB8h/Y22RayO8z&#10;+WesrK9S0qKmqpC5dvwZ+BpyMukJaOV1S9/FQobfI7Ixh5pCQVJPEACN3W3cFyoCZZcXZ2Eei8YA&#10;2Xbc824vL1hcNgTvb7k3wMcvSZhLS+Xw3I8GkujjPt1igGRPppwSiWs8XiF7CJ8D30G+MUufMxyw&#10;LKYw6QtmzLYC+kKvVNzUhBc27E3eLjkQopWsmkwRJK3DFzXuMwCACzJkV2WGPBjxvVJwUJIDFE5H&#10;zWmpfu3OfmRVSo1NU+zWfoHJ06ysMshDj0XLJYs+5PdoDZokWWlKhyvK1FA7GbTQRLrzWZYAgMTy&#10;TpPswlIgss8KJ9s6OTcl2Gappll6RSVAKYUvyOYhAXJFPu/1+5WLrJSAps8iMLP1z+m6ceLOayRW&#10;kUy0K3v9qsBOcu3kDZgKezB0Wvss0u6hFRvT1E1Jj/ydOHRqGicoi/VHoCSFgqTrUifwL5gVP88F&#10;eJE85cDAMiMsDTESGNinhOaeZpaW3Vpi2wtsY+HqAYm7HIEwfe/QlXKZ2uypeeWwjCJxFopgkLay&#10;16FL9y7kZGoUoUq2WxbQKUiEbCLLJBPQFswDTCEkvQdtWZJuwLnxs5JCUQqnIioZ9NZy3p4NUefv&#10;hOuaPBklke2zWqAzOE+vybazl2SXPwP2skE8578rs++3v/w7eoXSJzmeU2VRU76L15nF/8HHFUPT&#10;Cue+m1SdCYvsY5wsk5J0K93b4Oa0MqOt9RnRudkrnWqcZGWULWGYEtcobFfgHVvG6zCOhX7rIJm3&#10;b16Br2HWRx229w/DZqxF1jZ0xvB6+dlQcIn3ly4B2bVYfBw+CBBPXpSF0xCXKdkFB7Kqq+e5IcF+&#10;rcC2kt5oqKcR9Mbn2iDEYi6mXmKvDgiAetBA653G9jBNDq/B2bRwg71I4YFQHwyWfpsE/O74ZqWg&#10;JKwFVEkMb7F9QfIEpA9mOhPsKQzWO0OdYt0t+aIM4aHUSKD1YnZLyyAEeNH6I17DD+/fh/sP7oV3&#10;b955/xRj6fwSqpuOPVFvGRlCJqD0wZ8fHO4qlIVAaClFBMG/9fDZH74ORwc7sVYahRcvP8ReYBbW&#10;MGCMrzWuaydAl5TX7m4LoEENAbN/BH/h9U9Oz8NP/uzPwsvXL8PWthQr8AOcNg2ZfLfxdw/3t9jU&#10;ooaBl/Tn37wLP/7eE17r98eX+q6xntuNtfnljYBLPL+vjq94jcfxdbDG3h+f0xIJyp7KDK7VWOvT&#10;0ofscpy3KSixC8dnUwaMjAZSDqB2gx1KwUF2HU7AujOw0TczBnWNVjAQaBgEeB2v/9HBATbc0BYD&#10;Xr/VtZ1YV23E637Oehley9gnv/7ya4KseB/uH8M6M7AGDOkbyP7n6oZ2N7BZwb6s7/WB9wd7yYf4&#10;Z36e+P8ePngYnj55FD6cHIf//f/4P8PZ6UWohpb/Qf4Yf47Nd6eQA5x3Tz96Gp5/+zJ875Nn8Z5+&#10;y5qS3733HJZ7fG9fuC5873ufhFev3hCwruvSfq86l84urhzeU7hO6dknNXMwuTAYuIrv83G4OD/R&#10;dhi7W/T3GiRroIv7cnDvHuvxkcMdGLoxMODvXplDtxR6gc+MUJrZjM8/anqoLeiPjZp0PMrAUWVg&#10;o3BY1NS1KfoB+feJOQbQhkMrp4Dj77FWcRaMSd4YZImqfDpHmdFHUMseqKzvy8qWDhqeokclpuGB&#10;bE1vvy6n0KfXwf6jQMaw9DP2+YzvQJJDkHcurSkK+XsGD/4KW3KkQWby7Ef/Np2JwU7fPVvlKDxj&#10;mOseyoPJPO6zh+vQIRopOb2wxUlay6jr0B9QWl+nGkyfIfkM6oytjBG0BH1LYzOojXX9b5UkG3sS&#10;sltDmS02lJhcOmywYy+h4aqC38RSVP9Nq7RBnclCjYk1eDbp90df+AmB+KpYni0L4gYj7vW45zxT&#10;avl84vvjO+L38b4gdWAt4HOEQvhQCqvBWQhSDr20bYcjJrqGtMl7M9naCHhzGnIRLIsueK7yXtOH&#10;1pYtluyOmXZcs98a2ccymFg2Ho3ywJTkNIQ5zWd81iCn7sgiLfn9BLSK/VhZScL9KYRcw+FcwprF&#10;2bq7t+ehecfah3kMDIeTIgNviHUeXCdT/mzrDZ55/+v//Mmn9B7ggrwmIAOquCRymsYtU24skb2d&#10;iilUj9iYvn1/zkYOABMkvPBlm5G2qw+OyRYN74lGL7K/DXzt5jSVl88eJkgzSrEa3gD8Pd5bTLU+&#10;nF4omKFhIolkSfgnfCWAtKKXYEx6SKmr8m2a8vWXxTZvMm46aY+VZSCSOMxtoAzKPCSl8NLbWh+z&#10;uBnYYwDvmUzGcZjh8wFwnC2so8YhHP8//P4KZINMJK0YwAFpL+jzG2srTAsOiGvG1IuBCijcxKoE&#10;+DGgOf/cHkACQVOSLD4jFn1i63FiBcYPJ8INqes4tGprxsHeo+wMU8tqyIkS7gk2IQAoYAsiXez9&#10;+zfhzZvX4fWbN3yYCHDFhxlsNaXmjAkc4iEAwoyJESimOHzxGURFVZIuvs/amqSi8BDE5rO9Nib9&#10;FtcG4CYR9g4S3vWwtSaPCBg+dzbXxqYE2SeYkyiEahd2ZFGtTrhuwTqUTFWbCYqskY2owR6A/xpk&#10;sddxs8LnAEvy6lLIO67R1tYOfdhSAAkLx4VYOUr4A0NxxjCGksycikE2eFABxNJUeX3dkfZbBNhq&#10;ex7s7u7xs6CQpA8WmJ2jFQGxQwR6rGuqQTmr/GnA7uMGX2mdpth5+svVQ75Pbc+HrpcvGjYZt3sE&#10;6DGxZABOPVhOO7yOIEsovXHhucFaxrUbOBVU3m0FGwoW+NyktB9sxqKgM60fnzOBOVjD7z+c8Och&#10;/7i8afhpEF7CIsASYaxhNDpgVOI9N2JRCi8e+lPu76v4L3p/bxUwoG7XpQ7ISTwoIGOfcd3K0Byb&#10;qXwbSj43M8pNG05bx6ZNw3OJFGr49tU6qAY2xqX8GAApPYuG9D/CJgoZDTxbAl83Fru7uzKPZYiN&#10;JD24LwDt8Lyh6L+lNDQFAXWcdsPvDocoDit8TrwPiiuw+lIKKO6hAnJarmmGKjRKUMUawY1DyIcm&#10;hgNJRG3IuzKR9BsHotiCp1wr8JTC/o1BC5go8tdYcBqL94Of5zfPnxPcRABPpxxJPuNkVIMBOpIv&#10;4xrB7cuwGYvn1JyA5fr27ftwLxaLBOIqJYRzPwJjFx5+9qEZsKhqDFItCPhRtnt+Fma3N5xMg+F3&#10;E9+DYDoOKniYtWpIsR/g5wBYJkiBDShZWAVZyhgMjDl5V+EpX7GGTPK0nmpL0/Bs4uEZ2iRZw31J&#10;IBYGmxPg1HowkgAMGc/7Z5y126UGL+6LTJmLrwPQFE1Xb3NdemIOxxaHlDkRldPGsspTejKCkgTS&#10;kn0CfF27tJtLkh8z7yhvYchUk38kpVsmHKc1yOSXtmyj5PuX9iZMKYwYPJRFYhuWOXWWsty6MqAR&#10;PAV3yIf93XRveoNt8jJh01OWWWLL4rOq/pl/Xk7RLC2zKHLwcE41TZN6yG6T36FYUn0GuMUW7OXn&#10;1gvEzyzFMjEEihwQEorE9Kn9/WzaXYQ8CQYQRai6LO/4tISc9EeGZS1Pw5R4m4zL74KlwZENyb8s&#10;+HpVlv8urRk1aGTi2nxu2WqRU+wSC7PP67HIrG0xDJZsg2IJ77E+ScbXvYvfwvt8GaRM6JwMezc8&#10;JST5UgoeKfoc2FHcWWvJaB4skJCCUYqlD6ZAPknUKaehj6f8GiGDX7gRSWwOyVKWTMXW0/3e3nZk&#10;ScHHNMmkkm9c12XWVwKDMHzYvffsOwd03NC8f0wLC9RqOMM3t/bCMO638MPDngo2wMBriTULQ9sG&#10;kqHaywn1LGWzlVjIZJTi+SjkP9SZQZLA9MZhOMZ4zZJUk4aiHwFMbFLQOMXzFc/+yYd3tKaQLKnn&#10;QOtiesvrNoZfraVBSPVjoFOrwIyUQJ/UAClZm76Nlu02C8nRaw92UzBReSeYiGyPSow97MVYYmgO&#10;cX+wJw0tx6KtxXiF+4YCheSnBaZVMMsBfURtll9txkJplu/Mg6fa7GMxEZ2W7UGIWL8CGPIzhesO&#10;mV5iS5tNSRa0U7dbB88kdcOInl9zN84KH1yZxNp5gTCoSwWdxHsFIgTkpqjd8GaojTHoLM2QTcqi&#10;kuqGOrw/u+HQ+t7hNs9R1HN4ADe3V8m2wz29vLkmkQBDrNGoDCdnt2EMxVL8GOhnJIvWsPfJowN+&#10;z3k8V1c31mK9PKXsfLK+GZ58/L3w/t0xr/NVrDfm9JRdcFh+eiW/N9SZH33ylGSCr1++CT/6wccc&#10;Yn714h0/A8MdyoKgHlhh2LIgJT7a3YhrcsEaAYoprNXzyznJDw/v7YSzK6Vnondbn9RM3wV4z2H8&#10;oqMtk7OiwgJ1Xvzsg/iMQU0D1izOTrCByN6GH/bWhMwWekHOpW5iKEE1UNhWObHSw4z6uMbgkQwL&#10;HoEkcQ3wrO9ZI67aqghr6fLiiqoV1LPHJx/Yd8IGA2SLjn3MWqjHI3rayTO0jbXPy/Cf/8vfhf/2&#10;s19I1oeHv5N3MoHptrOSQV5ueOf11XG4iPXZD77/cfj8iy8JSDhKQXMdE2HYazEYc8a6joma3hBQ&#10;65+cXWTVTbBfb2Wj/uFYvcJF3L9++pc/CT//H79jEMwKU1PluTa2DREURwBEd/d26fGHcxEgwYD1&#10;iqS5mDkhaRhvQ2sk7k8d+yUog9iTVcuBTlI5lAbw7fLKZ4iS0xBs+7D0BcbrKCQwmH08ZH0A9h2A&#10;TPnxVdluROetwKjkJxyyx1/Fc+CuP6o8PjUALUyqrgdKEFe4hRhtksTrByifNNsshQqS0RaCwxFq&#10;n2c9+8vOctuWHudjslL7TkFCZHwDiBqKcJMUGlQUVEnyqv2e4R5kRpcaAoY6Mw9lISNQVGdm3Fsd&#10;GNMAPBwO7H8rD77S14tqgVZSWPRYw4FYaFJpLhwoMbZ8uDOpSF5wBYMLxXambRQHJzr/Fw6VKsuU&#10;clywl4ZSZ2Ai1Q2DklYsky0kXQdOAlY3WfAagBPcC8tBc6rpuk6KFSYn+96TbJUemkI2BrAb0nOo&#10;WXahGHfXvJ0VNgN5ZPbqMedOB8ez1FWFU8nFiOuduluRHDOwH76GpMnnGeu+pFJuSNsrSNrRi8Ej&#10;NNjHF3UDwM/hcGDZecvzjiG4rXyX0RdLSVfloL2FgV+c+Xi/KX3bO/ZvDROKa4deCYjH556srljF&#10;Jkk57So6qa6qv/3rJ59CeoifBQhzy6hyabE7G9eS3k5/pcZxvj2bOiLciERHyhEnVb1T60IuGiXv&#10;1WS5ZoCGbyRYI7EZVBS7tNXXN3Oy8XATEeGOxTNbSM6A/wZ57GAgj4pZ02cDbzSKWiS9GngYrOKw&#10;dXS8SR5KhnUhjZt8PWv4oFsxFA8cmXeOxvKfweE2ou9VyEwKJKy0rRbX+grAGU2WsYnAPHdlGP8X&#10;P+PO2pBAH9bV5vqANHy83io8POzlRcorbia8J8iam1oP37Igw0Z3AylBrwPswib+t2TfCTRl8eNU&#10;ljnTKhdCjmvdJx10Fe9X6BQhDcDrMh4gYCBhkknfw0bTC6DiKGjuH2nag0OuazsbQbaZHUSK8kKM&#10;BYCJibGwvhkPTKYkqUDDfeU0N/7L9sZK/P6Sj+KO0RsOU8z4kGytr1M2kx4kbkCQHkxnai7jn1dX&#10;NVFAsEtpgJoJ0Z0YjJp6VfRag6cONi1QaDEtfPXy5R1j+NK+CSWZdUoBDiyKySCjVHKV8khIW1G0&#10;kgU0liSRhRUo4EOh9/Buw2bAqUF8IQSq0LcNRa0LfkgGF40a8WSAKspu5eQjbdxMy6qHnGY1fZsT&#10;rCgJNtjXmcmADaOTUVae/pQudMXUq7meADbCcBeHJe4/AE42XPbp4fQcoG6hGHV8DrKPKrN7afxd&#10;+RrXma2CjR5SS3xWThjjd93e3mDzhYk2zhiEdlQeEpQObGEYRNzcAHzowFTDBgNggGsAVZEgiA2Q&#10;QTRlxXWK64bCGoXo1ExJeSFp0olF0bDRVEgIQ2gQlkC5jiegRZenHuDI4D5OnV7LlO3bWT68e/W0&#10;bKIAdl3d3IQXL17wukEuHOyxSPnmdMZJP24WpsqdgXuwGSf0jZnQzH1zfYt/7rj/rSiRrK553cEa&#10;BPsPnin4PySvAdjf2NyKa389bMQ/414kzw4ysuPP4jkd+uDE9cD7YL0hqRm/A0B6Z3eHr93TXHnK&#10;QoSyz3h/Ts9OBb7GtS4TZCU5symNhyoamWQeT5+QBGbibGi6nPBM9hQA4zFSf694vwjmo8iqNNnH&#10;tYT8G409iitIQW5i44TnGamGYK3MLJPH527hz9XJl6o3c4Py8SAP1yJ0yaiVTQdl/2C0DuUNh3sD&#10;KTYNcMkub3n95f8mgKA1gy8x02pLyNh814OcNpsAOOtNJRHsBALRj61p7OvTWtK7kH8TpeNDTyZr&#10;X6c6J6sS+ErJrQTnSid4dn7W74B8dlhLwGSRIxMKhwN0BtmqzLRSGENwAm/hRNpyCcKYWaivV2Yg&#10;qzJQU+SkXUuGLZPrbXrdGziy43GW3PD93ASwEHfQBNeVHPTuyC7KbH6c5ILB8uDEsMkG12UhPmC5&#10;DPpo2wRs3QUPizvJxrrElYM3go2Zi+xlWGVJaLB1R9IWt060TqBpllCXpVPblqnFfG1RKrPsNa3b&#10;JfvPgQym/uVAj6yLkSw7scI6NxrFnXTeIklY2z7LuQuzZ/pi6b+YgksESC/XUpbf3EklVpiu1pYS&#10;m5PU255ERcjgZbhzj9s7Pm8JCCytvkj3Qd9jKbVN0qqWoSQ6+xb2rEksNPkmdtlfMaVSF8lr0syJ&#10;5Ic0MDMsPaMpDCYtdAzX9r4rs+8f/47+pMNBnevHGj66o0mYI82QA5RVsoIKM9KXy6eQv2Ji/8IG&#10;Y33dAPRybSpsRt6EC55TNUFAKhXMWu3sR4k1gnoNACT2QoYREXgRA/CW0sYLTv3BFoFC4eDeIffu&#10;yj6kGpp7T7EUSk1zzfVeWbaUfLMSB7RysF2a+Kf1mtif3Ctsaj6njYz8oCBxbb1+MXRDUAL/OZ05&#10;rChYLeE04FKNFEM26nrZUHlvJGhiADJL5c3UlZ2DJf0I23Ifg/UxIznBDFObsdP7ylL0gQ3nswzc&#10;zXxKl6ZXcvI0ZHO24P1K8slVg2Dz+H0B/EK2Ko9ykRHuHR0SOJE/8yzcO9jOyczwN2ZNOK7JNpM/&#10;YqV6cdawMQejj1ZC9j6HMggEhFmHoX58zWbGOht+4+9PLuNa2w5Hzz7BVJe2TFDafPjwnkNDnK+Q&#10;fl3doH8L4fDwKHz/+z8If/8Pv6Jk8m/+5q/DF59/xfpA6qxAf3KQHgDQnMHL/XoettdH3COup1AJ&#10;qHH9cHpNsK2mOmEWf2c1nF1Nw1bshaZt7O1izwYlD5l9kG7H1516C0L9NojP1IPHj+l5tLYB5ceG&#10;AJLxhP5xCOa6PjsLPXpI2N5c3RBsvIln7Pr2dljf2Q07B/t81vA78umUHLvEPgnApVHyPFUtF1eh&#10;oZd6HdZQ+4AtFgQg0BMy1op7DLhZjc9+LTuT2LS/ePUy/Pdf/iL86jd/DKfnl/bZDKz9k4VCZkk7&#10;wAo/8/3vfUzrFCkwagZetmZc622X51Ubf31nbyd88+INgbcyBVtxGCvAparScMdMoNJ8fQwc6Ptc&#10;h8lwNWxtjum/Tx9shELCYy32UpuxN9rd36PcfwM+7QyDK2VNYLuLysAQrsfclgvyC6t97ikFGMPu&#10;hS2lOocVLF1IBMxQFuyQMp3vnb1jRfihpNLs19JBesn7DeAHzoq0yTLUL34P9GuoOYtK6gZel1Ig&#10;HQYswVLIGfu6ggN0SWoF7pGV1ilYb2Bf9WDpLsC+5I/b0Is1BTUYdKSNU+ttUWCmPOPa7HmLWnpu&#10;K6m9XTGzKgKMc7G3bVGQ5K5puJL8FXsrHkqzFpN1TQLqJNMdZssDgLPAB7JvrdmTrA2bNg9MJbud&#10;O9SlYS9O+We2Zuns+9d7QDNmvSpCwozfH2zAhnu7fOCZzh7/DpYSOBuxBhb2HC98Js/cdxC4JQA8&#10;d7+rvhq+2/Qjx2fC/Z1P1cu4J+IAr5B6Ba9/eTXlcA31O+paqm/i769ArYhzplBdl6xpEju9Gg2d&#10;kKyaojcbUv7DsvpKz5uCVBoz75c2JmVZ5CEmlWMAjSutN3xXgLw4BfDcIIdAPvxjYw81+wP5Bw7d&#10;WxQ8a/AZkY+B55Hnowdt2P/ErG25Vkk0ic8qz07gY1D/ITxzMuZej55RC0Pfncw+cdpQuIqmiocX&#10;z4OAN4UscLJQin4PJgkeHlAGsShm8Ycvrhcs7MEIuZk2SsStlZKJ7wHWGTZaeLKN7Z8ESTA2a2z+&#10;+HlcGDDw8D9MwNKU6HamQA5sXmSnmLqvjaGn9x02OfwOJhjBDy82w6tpk6f6+D6ijgZ69GG6hI3h&#10;0jJgFZRiAtALkMi0JrO4A9dzNVN4f8hxVydKztndGIW1SRV2NycE+3bigUaD+Frgy/bWGg/9Jt70&#10;7a11bhwpNjo9mINkggkWCZK9bm7IvsPEF1MVsG9SmjCkRkgUY7pSpQ0Ike8MZkCAx0AR6tisxisC&#10;xgjMwax4LkPLnXg4roxW4uuJEfTw/n02wfDg2kOSZtcTKED6KBYUHjwsbgS1YMEP6YVYssi4vDzj&#10;WsB3hBE+ASBMjYBk88Ht4vUZ8fODmr2zuRlGA4F3i7iAJyu1zPq5KcqYlCAgEmwBXoElauotih/K&#10;TPH/KjC9Vsg8wj3C58WmeBkLGqToHh3d5wb8zfMXYhXGw21uk+bCQRcrDuvAAYqHEsASGKvcoMEw&#10;YpT4kGzAkQ2XOX1nSvXIhp4jhsocH5+G+/ceEt0HqL27f0CwAIzVIdmaatrWNtctdywMIk4ybZuN&#10;U7xeACzpQcA0SAEv+H2mnWUJb8/ri3tEjxFMXWJRxQLe/mgE6CsX0/ANw6aOdNR4bflcg34/GJOK&#10;TO8IeuOkaY1AV0WCD8RuKRWWgk14f387fsYbXgtKnquajL+N9bg/TJF07Aj5ppNEtVSD05muj+u3&#10;mM5lZI0Uvl7JuyhIST1GSAODURZxf5mymI17Zvzc8VAhi2nBw4TBBvi8tdKOQyl2BBiMlCoE7QWI&#10;eQf7oI/XaBLfDyDfdCaqPEAYsetkvIsNezeul9tb/QwOI3gnYeJcx+uPaehBLOIRCoJ7enZ2wmsM&#10;f1KAaY8ePWDYC8NPymTs2oTt7V2uqRWCmZLd4AHVc7fLwgv3YnNrM/7+AaVnkGeXBJE3w+HBPUkb&#10;6dMZD9bzC37Hw8ND7gNNNw8PHz4IWzvb9AJEqjak0rzna+vcw9++fx/3hbGGKle3sbj/Oha8kImv&#10;cADDlEQD/HiOgz02KImHryBClZAw5aJMRskCE8gmhYXCrSS4A1LMC17rjkEDM+7PYOn1MLk+Ow1F&#10;I0CYQStImrudc30WDknCGmWhWQ/MeFRTRwmz6fJUh5JFJmZeWYj1qjTy9/FMmof93UOui53dLa6N&#10;KZ/xgtIj+rxQuj7gWmgMqCcpWctgoMBmvPUaYcPr5La+kdxOTIaGTRmablx7SLLQfNTDVfmAZBJa&#10;lT1JgyelSZrRuZFGs6A1eycR2KEbeJYbshh6PvdKaJ7nYrTrl94fBN3KKrNgksdckYChlBA6UGHW&#10;mYXcuZjNCXB1nVmCnAKHPoNUhdN+yzuJeM7F0GDDibipFyoslxkQ/BSDh5Jog2Zq6JOioMuJdpro&#10;DiStbOQjVblwZ2BDJ0ZkWSVfNzdRBnHTfkAYumgdslHZ80jv0QZ7xpkZmbwXezdklf15+uXN1O+R&#10;dTQwyG1fv7bNabpFYstVYrfh+yoBV2swy6vNJmzIkNDwrPdQi8nUfefBTm+ja3nkisXWM+AmS4L7&#10;fpk4Z4YgPYmCWJ0skBuBZkkORUDWDZmaI/nbJHZalmaXRca/k7E8Lhv2vRRS0zpUhDVmmZqpQXD2&#10;CwGCkmFWPZOzS/otNfx8bbNkqiZj9M5G64XtZHozTtO+mPx8JM0TOANrgHo0Cfv3P/5OYN/nn/08&#10;7uM3CqfpVRfiEURtOov/jmYGgMSQw7jWPnSlLRRTrVyQ1QZWBAYvpQEyyrDJqGjyGiN7rq5zwjY9&#10;p8CKc60SWFsvwiWS3OFlFesbsuGcaHhxei5WG0DsWib6GLTBuwxSxPEdNn/DYURjJqFTgaslA1VS&#10;Ir2uGFE2sLeZuQIpiiwFx/fr3Vkmn6mUOo73SU07Bs99kigFDRYT65KsIShTOl2H6WLmZinQGoiW&#10;Jm2bk7qTGXmSF5c0i18Y/NYmgdqgsGVDnXxEwZqxrzUZhTbm7xO7296UCm1bZACia2UfQKZH/MvL&#10;y/NwuL+vMy1+VngTDjwQxzN1ezOjFzn+D6mKle01NjyIAxMO9dz62ojkgjRIxme7vIAPY8P6AXYW&#10;l9dzMtyvYo9VkR02DBfTOfshsHn2DzbIWLyJ77e7fxh++hd/Hd7E9YAU1ocPHzK4C6SFf/jV5+H+&#10;/T0+n++Or8MPf/QvwpNnH4fPfv8HDuT/+l/+q/DZZ79jT7MeG8WX788IKqJ2Poy13vnlTbi6bTyX&#10;6gn6jWPNv7e9ET6cXbHm7diP1fToJgOTQHa8dvHw3Fqtw+b6SvZmg78z2H69jfQLEC3iNfjhj34c&#10;fvfbz8KTx49ZE6EW+HDyIWzEv9sC62/j/2PsTXsky9LzsHO3iMi1MrP2qt6GnBmOJEokbYs0ScGW&#10;bQiGDdiAZf2g/js2YPiL4a+GBdIWxBlSnEXmNt3TM921ZlbuS0TcxedZ3hPZ35pCq3uqMiNu3Dj3&#10;nPd93mc5SH/5kx/zHh0dPUqHT5+kCjVxPrvfvH6dvvzyq/TmzRuCE2AVDfn9Lz+c5e/oWsMBWIzM&#10;Z6zDHuXvMPzycCUA8Q9ybwT/QvRekPB+8+Z1+vkvfpF+9vOfp7/48U/Tl7/+Tbq9WxUJaHJoJPZf&#10;yQFrWxnEwKlhwvHv/ZN/lL7++jdkFEIVgtpvZs83PAUtQUFSu/JzMFJJcpKvezuvj2owwM39bc1z&#10;KAxYZXOQylBt5qRRgOYnJ+/T//Rv/nX62U9/yv44BswPjnIt+fwFB6C7+/LGxjCYfQJJGl0J/0Kp&#10;M9h2Ab878z5VV5JmIpwPgFPfS+q6OWMqe81pIFTHEK+AgWMZSlVt7aCFqrCMlWqaSnAJa6IxFCdd&#10;IbvMgvRQyU6GwzmfdaVOMwZACTPBwQjiavhsR9jG5CwADsVzHRokH5AlRgeVkaG1tn3ElFwDbHyQ&#10;wy5EIFAfsirtVx6KKF9Annsqk6piO6E548jakKqLSkSF3jUZ9vk796pV05h8VJfgURPauP5jSMs+&#10;D+dFkqoCIJvsbTqup6YLMMxndbWpQ6h2yWtVOQFrkrbgFYvXRe9ROWxFHv8iVxAw7Htf91B8A4Fl&#10;dLbUAcgXYU0CFXviSvIFHEotUpMQ0/FMxDVQ4Uj1zpz7ovoC+xuyVtbZOuN1W+7sukw+dloPI4N2&#10;Rj7/2D8rsjClnCLBYCXGYuOAu5V9W3megUnZK5SDsuAIfQLe4fUd9i84f3e2ZY2EYFQBwTUxnJRk&#10;Q7WgkimVoRYIL4PPafjDA+wEoM7z1XsL+kwFxOoz0w5kqSBD9DboG8GeHHrXI//lP3v2Oamn9sSQ&#10;KXljua1kS7N5W2isLc1G18W3AQcVLghMusW8NcKsBg8Xv7OYk/VHM35MZJy6g4Nj5oQ4HhJOlGLq&#10;DR/8xv/dls00uclRLHatP5vkH1IkRNjkWgVtzNrawFRb0n442YGhOwDG/Ot3g4I3Wr73ROr1zdIG&#10;mePIsA4VDmNJEYQc92BXUdR7WzOCfpCdAYl9mA+Kg4N9SlFhtAvjW2rB7a2AKSMmmwDisGgQREIv&#10;vUbyINDWQS/G3+FBmi1mBH5AC0bsOe4/mGPYUMCoUrKrUlg1kanlYQaWCRg8+f1gRIsHCf+NTQIb&#10;AmjrkL+eneVD8PaaGnokLMEAGkyf1VJMtLVTazVd74miE4m2sSce+uv8upgageEHUFJR20teM673&#10;6OABE0txsOH+aONpWUT3ntZc0ndwdHJsw6AMgEH0umPqrA6TqPxDIkVmVC0DyzgMAfoAkAaD7SR/&#10;JgabrAXezc1wS24Gui6mVKnEl8tMelnk0TgY8Jn24DeX7zGm6Gpsxry+RddlbHwDBqfMlWF8S3Cu&#10;1aGE38MDt6T8WZ6HkAmg4OUBZ2NQPCecntmvL6bveA0wIIdh3CToTZLr1E5sDF8b+ha50BgYQNCa&#10;7SAfGxiK0x9iKTlPbWYLJ9tJEio+R52SJJXUO5TERxT3sX5rT8/JsHR6HoyMGS6R19Xhgx0bsNac&#10;/C7DX7HW9LrxRI6HcaPGIXyPptDg5GYXPg+Q/4xuJrE2sfGDlYzPjVCZ5UpsQoE4yUllktli/VEi&#10;BlAcSW/h32KmIWUDNHdXcYFCEA0YCnUUB5CAjz4MsC4Azr3OReB5LvK5VjqxHtGIPXv+lHsAXgxN&#10;1tJG6BdMyr7g68TEBsX/lqc58AmSYauk0fi+ETKCrw7MQoZt2FcRhSD8dVC07sI4minTO7x/S3tR&#10;vnz5CZ/3/QeHvJ/4PpBeGKmhAApxMH+Vi+MVvVd2S4rYgoEaFcFTeAfu5fWc7FUGxh09XpdrTxc3&#10;Eg5KqlHEOAmRvmHVSAbfZPACDTzAPrwRJV8GcOA92vp1SgAOErHzPW47M+LMBAVYSfmHvVAI8hpM&#10;AuNFCWp9/t5u04cPHwgogIWJPZMAMCdkIw/wm5s7FYCesCdK5Ct7uA0lBENS9LHch8lpXPR0sa8L&#10;7v+an39m6bD8ObAGYy8IGRyljvaR4ntNKljGKIJTVQAxTdHTt1hrHDy5UGV5OAgcZfpjqkrYRSrs&#10;GMssS9hFctBIcmGl9PDYE8ScnQrgyeLWxYhSCS2hC1Yki1gliH5LpkpZRGN/ujEVE95qIwcNUCdY&#10;cq0T88JjLsIlAiwa7wV6tGY1CxC1Z42f7bhltRluhLbq6h7gmez3t5HEjpaKFu+SeI3wEHQoR3g2&#10;Blqxua8bdmF5nfB9aZoCUJDR4UZTYQG1pbmD2Q4GtqrJMt7BclFtgpUim/3ZJnmWeoAzjvfAVjPK&#10;xpCGGijjWhxlPB2ZFgH0KFxjLCBurJdvAeBmxoqF0ZUApEiko0RoUDIdAda6soR3dHjOIDANjYpN&#10;5VuCUevCKGjupSkLSJRUl4ONtZ45SqEcjLLxmdT7DA6swdkK4P3hdwT7/uNf/Vm6ynUQvbJqgcdg&#10;Jg3MPGs4oIMSgCmUdW024li++tYNz5IBVCr4Q6I02CuSjcGkfQD3cW6GxoaNO9rzdaWhVv4MJ8fv&#10;JYNEOif2wEbBPAA1yBRIYna/+OhFrj+P2MTjc9sqsyTCJtfpOOtby28JPEypDDUoPTQ7lOE81cbL&#10;kQ10rf2psP28PtYevEnSq9C06B3ooTgMxfh8bvkTvkOkyKL+xWfCXh3Jj1gbKzNrcF7o/lShxnWA&#10;TlPScyvfuwAJmArtIVQJtjAQAbAvhRdqMEUdDAWWf+O/XzJhd+Kg/fLmguqV/Z091h+SQs/5s7BA&#10;wXk12oYIgYEMKrlZMuBK/kuS+V7f9FT80Ed7Gim/ZT3bdEy9BSMGflcAcG9zowIZL+xvoGyZ/B3s&#10;7s7TLRklTa47Pkp7B0dk5YFdiKAWDOHhJ3jy7jj94PufcVCJtNtPP/4kbeVzEJ7Nr9++Sx9/+jF7&#10;gDlVM6oB0OMAfPzH/+gH6f3743RycceAQXzTd2ggJzAMpVIgWWMAIaJPjw92XIMNaReMHe8j2Jdh&#10;rXJz25MRuFwOHnRJrg0mn+TSTfrTP/7TdJfP5evLS6459FewBvrLH/9l+slPfuIm+oB1FAd8vQYg&#10;+B1YvYCpR8P9ST1XV3dkBzIoDiAjgy6W9kdN9Cae5z4M6in0P1+/epWOc93w9Tev+X1e5OcNShTY&#10;VgXDuS9p48keZuneoMYhTvSmH9K/+M//ML19/YY169HRYXrz9phKryBXj8O9BFn6WIrsABULwWi/&#10;D+wE1sM99rnPeQHZGqBV8lUgqLnK1/j86ZN8D265DtGHoI/czfUp9gek7wrYs8eg2fmjQxvQ0649&#10;mKgtE+6dlM6AS4QDwqIIicxdY+my9sSweaAiqelsx+IgoLbdBGGZuZh8llRNDE2S/V171lCsC2lx&#10;01umuNRQEfen3ni2RTo8AyzaZmNB0WvfmXlIUvv7mWxbgIsY+rGw+whcebgQg7PBpKeVpazB7Cr2&#10;HbauSD7nFKI3KhtpSg5uSk4QTw7wGm1fkgzMiVVMhUPyMH1SAJSyBuTfOvnZYZCFGZGsmRgUJdss&#10;DASqejOYqcxuo01bJ689Sr87Mc14hiWxRAXCpRJs05g0EoPLhYc1dSXgqq7kpzefzy3nvSTgFBJp&#10;rKnrXPfTUqyuzPAT8YuS1cLarB2GUhUVmMJSJ5Oj1IuuaPmhNUk7qbn69o4AV2/59aihG0O/1Ofi&#10;Zt2R1VgxLTxUHOEZO40KxURf1luhQ0ZqvbnH0Q/o/RXs0RDojoCSVBiAHP7b15thfgxjU12FezX0&#10;Y2HRs+4eewY6tu5d1+uwvhOrsLW6AucmSDdU8YE8g7M072GQYF+7H6aCkvdmlpr/9p9/9jkekLul&#10;bhKQyxXTEPWQSnY78UWUZitKKqmPpmOjYMDCurkdyLJjuu1db/o/PELMCPKkfSBIJA09zGbFAsRi&#10;GykhxcFGH618gRdXq+KpB2beaDZf51RJmVKr6GgtmWwJQKjA7eiRJikvgAd4RyEQA4c1fPbGadPU&#10;rCHFhafeQg8uAkBCJoz3Pdjt0vOHe5TycuPMr3N0uE+pHXw5wBzCV0x/M2qsb/jAz+2JAuo/mmgA&#10;Adhg4X+mAnigbwfuO/zzaEYJk9NJ3kJgzOFho4fVNG5MwgFG5mIDoN5tLoLe50MdDTOacRQhmOjh&#10;Dr199y59OM6HdT68Tk5O0qtvfkPJIaaTYCRdnp+n4+O3XDgA6WCcz4cVKZjjmnTd8/xzYRRJCedy&#10;xcWGBYaQBrCQgD4jzKGmUaRM9QGMoQnDNT4AYAEQkyacl7xWAJ8w64dB6w6NmFcsELGgqf2/WxE0&#10;3Mu/i6RiMIQYjV3JDBOv3Y9rfv+xoWD6ioIXoSKYoME7C3IG3NePP/6YP3e3EnsIdNcta+oBJmmz&#10;0yYMcBTrHj5l2BTAWhzISlrykANACTZUoi/BNRk8eA+sXYAMmEqiWQW6DmALBxUmROfnF0zGkwx3&#10;0neMz9QqGCbYYAtOepUmWnlziZQqsjyQtuqkpgBdWhfs9PIhg0QbNNZdTNXDswnMuFTVJeE2pHAz&#10;G1+nqipADl5/1il1iEagCFWY5E0BzIIeHluSf2KiuEdfOICfu/m/d/hs4Hm4uFylk7NcRFeSbsE7&#10;BQXUss/rv1/meyVjXDLFMPUBHZuSmpayIBRd5xfXeb0ep+OTDzQJxpR1MIPlKt/3wfvFNSdzE18P&#10;hw6+ZwZVQC6TDxCk5i7IqhRzkmyHtPG6woZ7zWmWJFZgvOFa4Qd4yuS9bcmBDXoAbMMaGJhOKzo7&#10;2ID0aQTIRLntosS1w08GTW/H4Aa9Ppt5eMKsViWhEdeJ9QDAk40IjHTzs4e0OoDnOJiwpvCVISCG&#10;Ml4wZvN7InUXMAnYpCjawM7jOp8UiITv9Cw/53//xVfcu2czsWG6mUA1fI7DXBRibyiAfyfZE8Bi&#10;TrMsaWIgztWFAZOe6aaD/R6v6H0DD82VvJzy54OJO4zPjVBrCj+I7l6bURIHVrKxuiSgBqTJGFyW&#10;pGo2tjtiz815Ty45THiX9z+s4T0kB0+D9tZkewpIKsBMmeTnR09AG14P9r8Ls2WZaNcGYtZsdiJd&#10;jonAYA33KgYwRcTewIlcviaCAu3Mk9yqAERqnjdgyjBNRSJXmz1Wm40++edVsEXQlQDZNEXKqiWi&#10;wXSqop8oFLl7YM9U0oeTGXBj2f/EOKgsO5GMRJPykHKG1Ln2OU/20zAWMDLkuCE1qpqqTNrvhzPE&#10;IIIAb7URK4eMgonJBhOiuB9DjmFQMBKG73sHhXQvfm+Svtm+fgKmCBT6szQO7khO7q39M40TPOtI&#10;zq1SSf5NlrQHsDV6YEKmWrynJ72t2dgh621KYJim97AfUKqpQDB/+k0wgn83fDDvpxS3Te3wkl6e&#10;g21zL2FPnk5c19VUEnY5RS6pz3aLnJKZ15vk3QDTCKBOAexEQq/+jAUtrUAmg5T2FjSAieIbtaRM&#10;2AVoyDvZ4SAhQfOwCuelBsrybw7yZDLojTqV9wmKgLHfrJtBMtLe4TXhLcSpfX4eH31HsO+n//7/&#10;ynvWBzIk+awBNFgJiJgwfCLjWoE78OCtHUJR24eOPlG9wl8wsMF5uGRtJU+kqZesapK5Y/ETZbM3&#10;yHOWHrJulDAkwz25zTUHwDg25rU6YtzH87MT7qkcKufv+KOPP0pPXjxPT54+po0J9lR5Lw1KlfWX&#10;ziGdGUnBJOa35tAAMCgc+1z2Bjxjk4EOScuq8r1xn5srqREgJthtTELuJGFFEzqj9+68NPKUluaz&#10;9EE+o6K+w7OEnyMjHGdgvof0R5577+7Xm3AXJzayebY6hk1/3W4Svb0GYu8haxJNHECIKmThg5Uo&#10;ev5WVE1sp/dv3/F+wwcLA3LuEaMY5xgUhXcf9+BKnn2Qo81nUiMxrCHXVIOfC5z5uM4nR3vaD+xr&#10;CoATjSUAPtS2GMifnt+yVlyvRj4fIBZc3Kwo4wLYCu+1l598zFqpz+vyUa6Rj3Ot/vEnn7HZfvP6&#10;Dd8DQ3Qokg7BRszr4MmzF7k2OU2n+WcgF0Ut1o8KrDrIdStqLdyPR48O0ldffU1bm2Gl5/sWJAzU&#10;p/OW/RuIDWAKnl6B6ddwuId19PGLh+nV2zNJVZvEdN61iRZGe+WRyoDD7VyjHFCCu5PrbAwgL87O&#10;eV/hQXyT6/cP70+49+Izbu8sLPOdeL4aWUuru7V87wCK5Dp9eXWrphyWIbkm6nJvd5SfiUdPH6WH&#10;jx/mGltekefXF+nLX32VfvXrX6df/H9/l7789av06tW79O7DWfqQ7xH6i4vza6d9V2XwFXOrNuwL&#10;YsDiYDR8348fPkpHRwfpF3/7t9xLwAg9z58plVCawTLccABO6cWzpwRYq+InP5G8grC5YZCvfc3a&#10;PZW02/g3E4pBdOkaskX/6q9+nv70T/6IQ8/t3S0+Xy8/+YjXRZCE5BJ56DWsVbf4TKNOYm+B8ATY&#10;CK1FIIF6Z7RXXkff3I4gTrC5uTd5UEtWlwk7Gn41BtUE9Az21owQ2fACDvuS8I+FxU1I8ys/fwzb&#10;6GYFTFIQSC3VB+yIxr4EHbB/jqFfLcVCpPJGnyNwcdRzShajBs7jMBVfzyKztvcg67JBAC1DRKYY&#10;HBiQ9RkW+9KMDEgNcGYGV6txslUarqPja7MMqbTPNfTCXsqqwlgCSViugVUnGv8AJpB7XvaP8Gi0&#10;Cob4xrovbFSsZw6mIcmdJEfGOuAA2QMTDGmwZ9+Q6DCY3JGs9hDTUuqPsdgIpXsWG1HjtbapYc4D&#10;CQtKS+48/F77ficrLFp7qSuQxQy+afRgfbSnYs1aXf1uXxLbqZaw8oSzZgO5BP7GDZlH4ZMV9+jK&#10;9W5nRYZ6wJ4AqGTg7cZGolXtPSX1AWTCd20ZnHZOup4cohpqiqiNh3VvsLoyyDnIk7+uS7AZh4P7&#10;+3x9emK2ym64sVcvAjE7g7OoQ1oSI0buDTxztkQUSryeliQSWvX9d3/4W59fG6CAwSy92fJi+3B+&#10;lS5v1mUAL0nfSDYHJopY4Bd5I2W8eCTdgbJ+rZQnMMk40JlioqYiEzJe/C9IaDHZmrWSKeIL4O+t&#10;le4EivYYKCmAjXxQQFqrxSZvPgElEcU88XfBxJsDaMvvv7JGfXCjVif5Bg1uHhpTYnubJZOxtzdX&#10;OuhaxeL+jgwdW4dt0Bg/r92DXJjsMpxixcNudaekTzAd93Ykq9yC0Sn8K7ARtvpCmUgD6mZ+HaDg&#10;Hz6cU6rIIq/fNCdqdFecLp3mn2HsNB4MSELzQ0kAoiQoqkm8vrphMwVwCyaYWLCgs7/65nU6Pv7A&#10;qejp2Rk/A9J+AcQN9sbDxAifR1KGsVBfUWxpylszhQzfI4DSF8+f8x4CREIzjQWFgA8YCjd+YCkv&#10;ubhiE/UkFxBo5hZtR9kvQBDIQeed6MdPHz/i5nOd1xQYeZA54Hti8IQn0NFw85BplQad3PAFc44R&#10;2J3ZoDSH1gQimmSEQOB1wRz8cHySD71P0+vXrwjSPTw84uaG+4TwBBxquJe4V9ikdvf3mJIKFlnb&#10;2JQz/z2KMwA2CAKZUx54S68cJn22c27k2GzgM7ewLBjf7W4uauRnVtMfKI2peEQQrZ/NPEloSOHF&#10;tQGc7kJq56atY0R5YoMwJYGe7WwTRa+iQn4wlSWlDSnOvZmxrdOnYu31Sg1tBXJgaj1Og71I0mbK&#10;1inZqHLjt8Vgh57gMK4BEiLJa1YE/FA4ru+uPCGfGAZ0en5BQAcekt/kwhQHFZiixx9O08npOQFb&#10;MINhYgtPIoRyIHDh4vzSPnB6b+xDmkCqucPn2dvbYSMWvgtgWzKZNm+GOMDkKSePREqbVprWYQM9&#10;+XDC60bLDU88eZL0NtUdmYyEww4N2ORJb3h9YL3geYkgoIu8ZgYbR8ckC+uJLFuwEQfJmsHYXS1X&#10;TiBcsIglkzSvLwKzSenTBD8gowcD0AETT58+cSKUGpz9/QdkDe7nJolFGPwFd3Y1lVyqKSNDGyzd&#10;QWmOF/kZxppFYcTAC09fZxze3HCqBhYwPivuHdbjIdLq3r/Pe922/UNXTuSeUeJMU918ny5yA8LE&#10;sLz85q1YvQB/AezXo6bBHDrBhNaShq5TIY7J3op+lgZ+uo0kAvL4ulUyGoFn7NkP9llo4prBbJBJ&#10;8hb3YSQS6iCV7yyeW5xpZHAyiW6LBaTRMjHO6e3UpeCFTHjOXFiSpWN/p74XMBD+fPTCwnfdyli4&#10;dkOyCZMwEOP1WpspI0DdoQ7BQqk7P5uSVfZmHIq5p4GX4zYFXhWSkeM22rp4bfWWw90P+nBMr2Wm&#10;zb1rqg0qSa7CZ66pzKwxwFZNls1s/NhiOtt1m+SzAM1SclCKmcHRME1pk0gYYRbBhGQ4gIGpkHbQ&#10;ALppPKFv7OcXAFp737mv3AcFA9TpvgPiffe6wVYelD0E0Jqq4l03TcHmUPFnZRH3xwBPG0uENmDf&#10;hk1XW2KVLOcpfn7Jnn30ARwNlE2FnZTsJ1abyZRSMDvMFnPKW+NmJ5LNWbz6noo9XlylyoCkdrEZ&#10;lpSRXlcCDnyNwQBzpkixHQnfosnPC9NWq2Yj6/UNbgxsdpbaR7MY4SE8rznsW/McDYBbfjnjRmKU&#10;piIpH80iFMXsHihoEJrMfO+LkPF+V7DvF3/xb/NedymgEonv8CKb76jOnCoOExBQ1rSdwdKNR2Dd&#10;aqC9IlOro6UCzmacL9grRtRfeV8i4y38BimXa0uTFPsBPEuxz4P1Bc+eq4tLDtpmTPTDQCLvt/me&#10;Hb87ZthbSP1RpFZdY6aMANlIso6ngr5X9JCuC1tvxiTUpnhc1h4E1gb8k5NGgzUc4UaTDkE1WfZo&#10;HemxNBbWAUASqEzAXMEQZDNokBxvsqz2juyMudLYMQC1vKu2dyHWg4anMw6do+lPDjPhEKreJOni&#10;2Wzuye1kaVA7BEUsppbDAfUcZKlKwc7zCAyogeeaGLNgiR0dPuSQiM07Bpa59kajBZkaAJEFfc2U&#10;CooXi/TdysENxeOpivTwitYz74+vOPyG9+LJ2TWX9NnVKh3tbrMJv7rNtdTeggm8IBrM8nl1ns+u&#10;2dZu2jt6lH6Ta/2XLz9Kd/1E1Q6sZVBzwgvvo1zrXuS1s5PPP4AzAFiTPddevX6dfvA7P8hr6y79&#10;zd/9HXs8fOa3b07Szu5W/h6r9O7DNXsqEC3gCQd23+Oj3fThEh7KIz3MEVj4/MlBvi9Vru2uJStH&#10;PQIP8+02lqjk9pUGUtvb8/QALNTt3fT8k4+ZxAtvY/QjuIfHx+/Sl1/8fbo4PdP6Adv1TuqNmqmW&#10;Ak9u8poAcALz+rtcM13mepHKo5sbMqtgxQM/ZLTzaJzJ0sz3482bt+nLL3+VfvPqbb6/t4XhHKEJ&#10;e3vbAnz6oezlPEM8DAs/vWB7U46P/ZoMsDH9zg++n/7dj/+K90ZeZbKIKAy5e1YRgwGu50+fprfv&#10;3nMwHeFOCuwTeNA2tYGJjYuEzp3E/hlnEYPoWqmpQFoY6PG4k168eEl7J+zvO0zkrVmboR+dzdX/&#10;Qg2kMLq1LRTGe2daYs9B26N8/9F7duzZV/bDtO+qwRvZKfgaUYu6twU5YKRsViBZ7STywf6nZN/Z&#10;I29078c/Ro1rWxMGORnkSgZcdBhVDlCrCgiKIUrjYSuGUI0DP+K1p3EsOQSjWYY8M/0aSuTtSt2E&#10;Gl62MkrkVV2yCQirmw0LDsPf1mQUKE+4L+L97e2HvQg/35AtuSazl6qXSue5PL63uPfhc5CNOcjn&#10;MJLGOfiFtHOSBU8yqFc7nbh4UTtcTvc5LDUm7ndiMI/Fnw/9COx/AqQcLfEl0xSvuxZpq7Dsqokk&#10;IvTNDFprRbSQt27PGl1hKWK1LXk+C6jkUMhyafoWNiGHDuCzN7AmghTqbLJ579by3AcDkLYoqTC6&#10;w/dwdIUXgHRVvA8tVa8VQhJDLfbXoI34bB8KGCngkGrQduaBl9UvTVfWJH3Ba50tYRM23AsCXJF9&#10;2ZdBlEBESfIH2kzYy7HW+u7hXQrQ0wrX4kddVe7j2qKGqhx8tksrsJ5BilRt/Te//9HnuFAAGzhk&#10;e6bv6qYBFVx5QtW4OMcivb1WaMJgieEYoQeW20LGs7ZcdsZQgLFM+MD+k5dd8iLeTNQ5CRiVjIL3&#10;w9RIFNmaaa0LJv3ecWoxTUp5CrBQU2NNjajBpiR38sR7KIu5n5T6u3YaGXoCTEIe7MzS3k7Hw4zy&#10;zLwxH+4v+KXu7S5yU7uthZ///BlMYJnAKTkm01LqMNPWAyFPN3h4XZFGjvt5haYdE1pQwZFWlg/W&#10;phbDREl1o1IkaTx5w/u9vdghuAfZ4IwMoDmliFWVbOYr0IkPLNM/t9Lph5P07viYGxqkuVgE85m8&#10;5uZOcDk8OKAUEAsKfw8wBky9ByjCaiPdM6XvHNDzZSYwK29wAErAZIOJJBhWd5Qp6kGatfJPAJKM&#10;ohTA4McffZwPr2e8z9dX55zkYr8GUEB6LWU5tU328/vtHzKIAUUupIpYX1iT2MjCvlxTETV53Pgo&#10;N5+ZZqzNG6yftQsyelJsK4VUlOSWcjkAOZAvLMz6OsE0rRZz7fHjp0ocyt/7wdERabooHMC+Q6H0&#10;5NFTbmIf8j3ep8R3h79LaQGKqF7+IATaGEyyRYnATi7MRC9Pluoq3UoTCZnM4l5yajFK1qXpW0u2&#10;oajbAmBEQ69K4czEOzR+be00HzVLVSNvpspSK6b5WvoSgH6YxmsSUfzpLc1ZFZk0r32cLM9tLPUT&#10;8IfNem1Gw2SQWPIY2QPAhwZ+MG/fowjtuPnjOZW/2ET/z9PTq1yEgeF6k87Or9JvXr9Pr75+nd7k&#10;hgbTbspgTKNX6uKog7sxm4gUbyUgygOjKb53kE8lm8VDIoJnEWsFzYOmYXMWanjWcc/oFTTJv2dt&#10;5iOYvPjOyNA09f5gX4aoBLS3ACDdcDpOryTIkHoFGgFUGi3d5ATMiU8hDyTYUiF97wNBUw5NqslN&#10;z0pTRRQPlqDrwO/4LCJ9V8bBUymS0FjBlwVTbRZlSKymB8gG7sB1nH44TifHp5QKyt+r4edAcYhh&#10;h7zaNE3ElDW5IMZ3CwYuARwU5u/fcQ/EfnJycsz9FwDu6Fh5TsUYWHNNJl9l2Ujjz50meWPhAMN+&#10;mWw6XDmuXnunJKdYZ00ncHNnZ4vslbXDZfDZsYcoBGAgoMuE4sdH3OdYiE0VwULI8rCmlE63oJG/&#10;poQTi57q3nPAIIxeDGsWioMkhYMN3gk6waVsqkpzGmza0TLDyXR+WVrId25wgz8WZZoKC4EkyWtw&#10;Vbz8klNjB8t/ZFycinRT01unebuhHu2/Ng5DsQGIAASCc2hyLeFKwZi3tP0etapMt++zEbQXx77S&#10;mtFlqUmqivee/Gc0bKgc9DCaCRHPs9un4nskLyIzjswwHCbtV5ULpCq8gELGeS/9lmEm3hcKIy6C&#10;I3yFkwFJOgdXjRlTG1BwLLLZsTAOJzPegqYSjEcpe6cCwMkg2r5glkvHtUd6sKkZhSUVQN9QwJSp&#10;GKJLQj46iThkImuzHOsCwiK8gcuBU3UVrlO1SfTVpNzpg1X9LfAzptlj+B+b1VcSj5OTqaf7QSjy&#10;YosAFBaiAFAcqtIx7MbgczRoqSprkjKiKRVZ9ui6KNiikwNa6Bs3jFZ7rNlghH9mnHmjGRohhxro&#10;0/XdmX0//8s/pzJitI1E1cxSh8HKVHO/wJAPRT/WM4p5NizeiyKhGawJDF3AkCFLGpYDa/nq4DMQ&#10;/POzWBgA+Hz2WGTLmPcfSBPRiOPO3uU97RbKDw4/12T3YdAM1s5kvzjUavB8fYAmPxf522RyJwaz&#10;9Q7RC6ZqE4xZsxILmOH03ED9NsmaU2HjMgnd7n3hece6YIqQjBU/azIjZTRbUXWcmCetfY7A0MdZ&#10;e5zPjGioF0y4HOgvfZ7ParGCvRDunYMljoVpvAIPwHYOMF2IvM9bAyRYXwCayXxBHVPYvh6gwsoF&#10;oPNixnq1sv8Wz6L8c4cH++mLX/5D+q3f+l56/+4tm6mlrV8AMDE8Dkz3XFcAOMF3t7ZFUQQ4zLrW&#10;nptSNl1d37HHwZ9dXa/ydz7kc3tMLw73CaifXq8YSsVAw0WXXnz0UTrLa3TKtf9RrkXfHZ/l8+0p&#10;//zrV29pqYO97B//039KcI9NfFWz1vneJ5+lL3/5BZ9/nKm//we/z8Eq1AxPnz2lTcd5rlU/++Rj&#10;1mEAJi9vcv/TCsSfkfkLO5I2vT9fppdPd6hu+uzTl7LOyb0bvNsjKXYO1UCHMxmD322uX35rrZQk&#10;da5vH718mY7PztNnn32Pw18OHVeQI3+c7/eD3Hc95dpCzaiQCwFLDDv02kMDjmA8KDaY/Jl7FSRj&#10;Pjg6TI+fPEpb+zsEIlCz//VPf5b+9h++TCdnZ+z7hnEq6pn1eijezQgrfPv+pLCKk9f7YL/W+p7N&#10;AUEDAjcd92MEoCDUrWul44TS5daAYmHKFr/XgRLtYYCNlc6X3gAj6ujK+/LgsKRybjdVCejQOZe4&#10;B7A3zPdiy8FvUIjs53UK5cfhwyOfYaoZCMLQ/kHgB0NyKpFhJluEDPRF3yPgStaYg3hCMYTPhbpP&#10;DLKqMJxq24dE3TCZtRe+zyQ1rNZODJf/GgAxqH62CAiOxU93tKc9rTYYutTap3UzWEu17YruASJh&#10;ndHaOkwS2XRPMWV/3SkVyW7toV0MMUcz85aRGM+k6KG8R7LneZB1iipkkt/t2oEaVBGBsYZ7Z/9R&#10;+VbO+LnRtyJEB6oXeLzJJ0+9OL97s8DpU56cfGzGFwZM0xhBQxVBal4XBnqdatFgVKvsqB0Q1TsN&#10;WaArgHCCbzP14GRVO4SPNRIteFYkHc0YuDnSi5LXvrVtf8PGw5bRybi6rxjcAKjjPbHVUliehGql&#10;YvKwbToG2eKE32PTdGX4HL1pMPvk3ViXwErW3fY+nMIrWAWCeouQVVtFFVJlEYYsm23aUjtzWN6v&#10;bW3igS0zLXrei8rs1ZA5M6Xe6cs43wLErGnbMxVGpWy45I8vhe2SfRr+PXdPquHojMFBEZo33duT&#10;RpKKFsRtIP/F/o99HNZsDOr6V3/w8ecoFCOMYMYkkp7FDD4kaOpMpZnGgorKQ6+nLKWPaX4Fuq+N&#10;w+uqsO+IWtpnD0BTSkK0cTBsIYH3Vq+j9MCazems3fgA0nwwvyVAPjTwOMxHby5g8a3587rhQzlM&#10;Jcfl5thU5ZAlvb92gm9blwn5zgKyuM7x8k1uZuf5z1rSznGdSMzdIWNvToAK70CJrKVsLOz7tVMu&#10;l5RRwPuByaHXd/KnWStdOFhRvcFPbhjQ1pPyL4rug71dPvgPCCDs8iHCBBb+faBqAjRC044venl7&#10;54eqywfFNg++N2/fkhaPr0rg1pKbSu3pD5hzqNswKQYV/ygXLoW9lwtUNM7wyBts4Lla3XLK8OHk&#10;fXqfm3kYQOIaIMPFZ9gFyAVGTV5QOHDxMF/CZ6up+RmeHB7kAjXfi8tzFnUHu/t5E+/Y0ONn4aeG&#10;aT8KUQAfcybg3tF3r2GqbKd7vF7Z20DfHe7VFj0odiVVhcYezQUK5FzsEf1vdRj13DAXBPQgqZHP&#10;XGfpneQaAocGrnswueDxAYBisbvFSbGYKDVlvJIwzxVv3YrFFmboQOAjQYnX6OKED3n+2duVAAn8&#10;Ob67m+vbvA4a+7h1kvPQrFzsOjAdah9KVdm0mvLMhKE0fhcHQOMEX5l9VzQD1YTIwTaVQLG5U4AB&#10;IswILnaSR8aEEczYTqEIZLRCatxoEjyfte5zJ5uTi6WESSTuO4AiACFkouX9ZXdbPpPYJLbz9w+w&#10;/MnTJ+n5y4/EwBiWfE4A2ncLbexorFAqRNoVNukhzOwbyRW3bCGgiV/DiTeSvTgNTGLa3WAtVDIK&#10;J7usauyLN6OUfqxGgvqYnOH5vc7FPb3+MJFaD067bvlcMFKdvnUX3ITxbPK5xtpJoyVfI/0d0QDg&#10;msHgmDvtrXUQAQ5PrN3OfilYtwE6QAqsdOOG/jK4F2Co9VPP90OxDhZey+nNHlkfki2oAcahj4KE&#10;EnAnMEfR0uRDc2//gAcinptd+oHO2YPDnwXy5K++eZfG1XX+7LfcP5WWvCKTAYwM7HlMEMxrA7YA&#10;uFZI3E/z/gCQE4MENIJnZydmwHbcM3AoY4+ih+aNKOmcrDkhDLKj3b0ds8FbSvBpsTAp+UspehPl&#10;9/QJg99Uvu9ggbTdzOwpTWrxrEFmD6ASZu+7u7nQPTxiMQognM9jW5dgisEJvjiQGwNWAPVxb3Hd&#10;DMsxiw7sxZ6fp2dQzB2tDcQ+ItOdyWadQRCn2qaNTV0U+EN4/hko6B02Eb63lZ/TwcXxyr4pGwDK&#10;TfQkKQnTwBvJE9bDUHzp5CGkwBs2SBFGUjdO590UWzFMqdt2w7xJqfh1luty4SXgxmm2ZojJ5y2Z&#10;NTMZOHKB0tYlRTeNYuQWkLIKQEv/YC9JZqQFaxagL5qQykAlG4QwNjf7gAM3s/yKZ13T2Jc0JvlV&#10;mRhHsxK+fHUYTk/38morJQDXDiSJcJIYkETBdb8hJGje1k40dRBAcpBMsudZIC1E4urScNLUHFNq&#10;12bBaKsi2YRBD2NJZ24MnCqkI0BZsR3KfRnlkaVGaHLDaVC5SsUDSJ+10kpw6EddtxsgtZGXG6W6&#10;BipZTIe3otdHAJdtHWE2U5ExB6jERqoEtjiAhsyXnnWUvKK1ds1jlKQn/2/sNWIu0pCQTRz9jDz5&#10;L0w73veKNdPjl9//bmDfT/6MHqscpLe5AN/azedES/BvuR64T2D/mUICX6USCNM1TZGR79GHbO3Q&#10;np7eWZjcTxhGL1fcS1qn8Qn4q9ichCdofkDIPhosVb7Ne+I5rCHYcOneYGhyi3R4g884U2AXArYU&#10;GNc0lzeDkInYbsT4T7UZDjWR/liFnE6ALu14quZboH68nnEK7oeTm/IYfGAwifoUTQfX3CCABPtl&#10;7cYeZ0FlxgUG5GS/cDAow3jsQwjtILPXicwM9qgUGhWepeEdXE+b74Hev8GytT1G4+8mBhXTsKkR&#10;2TROMnzHNeCBHz3gw3OM+hxnb3xG1Mu47uP3x6zNGeKB5i7fy9NTJSOP93xG6fsNf7h5RyIE/cRB&#10;qOgdSJc/F8Ae7L/43UWrQIuT06t0kfskhP+BrYUz7dPvfZq+efM2PXzyLP32D36Y3n+4SEdPX6RP&#10;P/0s/eabVww+RL3xu7/7u+nDhzPum5f5zN2CpUquv7766tdciwijODo6IlBJP6x8TVAt/OIXv0gv&#10;njxOb9++Sy8/+ih9+evXvOY591/Lb/Pnv4OB/E7LMDYAoBg6nl/cpdOLXCPPW9ZislaAh3Ju9NdS&#10;d13lGno9ycJmf38n7T04TPsPH+d68GVqZgJKaYdze5k+nJ4w3BBJ1KiZmILtepWhLONohkxNdRoA&#10;YzIARwR4PMzPwUHaO3jA4evPf/6L9KuvfpXevHtLWT7BnkgnHUxeMdMW9dNh7mm+/uYNe9T1qJ5j&#10;Gjeet5PPDA5hxw1Tmiq2/Hz/8PvfS9+8+obvg/P96OhBbr7P+ZwV3+0AxVDn3a3Sb336Ufr69VuH&#10;Iik4imeNkz4JjpOpZZuduirn3GzW0PZJvUauZ3IPtb2zx3X38qOXaf/ggRRQbaKlDHo2vC72MdT0&#10;qLNQF/K5x57u/Y2e1lSmzTTc9VCDKbgOnpK9zw2BqsrknZnrsqYNT8+hMOlgexMqu8mAYAwu+QyS&#10;ibjFHitsEvpJz2M1hfdfbcBKHs2Ngxwnh4no/J02rP9IBjb4GO9dzqQkYCjquLCECAuNOQG+3jWO&#10;3psn8TDF3Kuc6YWN6EEK9nsOSzrZkMCLFOExawdTtk4gD0sR7IdNJcVfXdUliKR2yFJ1P7m4UrJt&#10;+A/KA3n0MHnwoF2DGPrgU6lVFRYcfN3gJxnBbCJs9Rx+YwhAT9e8N81sx4A9GGSTqlYfSdAS/RnJ&#10;NWKxMcikV5r25MCLtlU/wL3R+ygtL9arIoGv6KsopilByka1aDAug9VH8JVnmxScuF9DMLMb3S+F&#10;i6UyPFTIy0j28IB6GgNIstEr/llYsYQEmbZJjVj3wYovz/60YfvijK28AJbsGdalPhYQbWl/LWm/&#10;rKwrPmN4hoFLzInVKHSS1kRBahskeZ/bmxHnKYd/BpjRh9auy3Hmko0KMJ04RE2QH0rF5j/5dOtz&#10;bii5+IBfHOVldysukNVaBxf+G8m4HX3q5o6NH33zxOqh3xVo70v5UsCAFpMdAGT9MJZIbR1uIz39&#10;khfbEv972VN6+yA3ewBBYGjLAA4fltzszI6Apx4CHugJtxxKkiEYQlguK1MdF/TLUDE7YyIYFkBT&#10;JDDwB8SEam9noQ2PlGLm2HAyQr8/T6DEjFOSV3gtKfmmolSV7EGaIQqwWznJBc0VigSAZ2ubRd/c&#10;rvhZt+ZC6/GC+HsAY48fPyyvJZPKRmmrDC3RAu8jwc/NBZHm/J7Hx+/T6zdv0lFuthf0xVOjSiAM&#10;CaL5UO+cqobieT5ToETlCYSkoUNJOQvD9fOzM74Opm1PHz0msweFDRYQUmNwHc9evsjr55KHEQ4D&#10;eJU8f/6UNN6HDw957+5urjgppdRxpTQf+IFxupnfl5+zajhRjaka2IxMWAJ9GamvAEVnanC7mZpy&#10;TK2wKQFAwetTTshJ/iLhUUTBi8MHmw7uLRiKMotVSlDrNB/KxdqOTfXHH32Srm7ELAqfAWzsmHb2&#10;o4v9RtOS7cW8HBTyEDArpJa3GCc2kKj3QvsbH/yK+q41EXBTyPAIm8AO/ox4tmiw2UqSs3biUVX8&#10;Eroi+xoNFLT15gALqWoUFJFs6P3HwRxjMbclYOcJGgt3F+9N50a7lkdOULexvieHbMS0qzGVv+H0&#10;tbO8rJfnDmQDW2KpyhvvNL19d1z8PNtWcrTOzX1rDyqABs+fPeP1YZPE9bDxqOwfxMYk8R4DkMR7&#10;4PM+efyExRrZWWuZ0C64hiQ5DjkFgG6yyWywDpYqk19xWM66snGnSn536V4iKQpDgN9IWyNj8OaG&#10;/j7w5QPoBGkvDjQU1Iypb2oV2F5jOPQBNAIY1DBCa7sxkwlS+RgUwBeTB+5cfoHbloizOarCIL51&#10;ATfnd4LXO8rP7lSJPYbDhHJTgPqTpFdL+yPBy6d2Ebp02A8m4fBDFAtFgU6VQyIOczGN8wAN6YKH&#10;Vke/KrI6kMS+2OZrYDlir8Jnxj3Hfkfz7VyQ4pAa6TEx17qq68LM0Bqfm6UqAJoyiIXWGvYjJa3K&#10;wLliwJSSrWeWBSy25CFJ38yZ/THH5MLA/nRoJLe2XajKC4uH70pg+8wSAnqcMIBgLdmdgScGztSt&#10;PdqaUhRwCosiIo3FYDkoVFHoC78ZzHAd07fSJdJYwBx52PWluAqZpwIpqo3PXRTDAeRVyaE6nQGq&#10;sYB4o1NYYxLKPWLaBE2wAB0He+rURbqrgtp2GJbBTJZkBmss9pcpQEE35b3rB0wpMSwIf7+2rctE&#10;mMbdbCj0OXg//fxBpiu/roLGeRrv9DqHuSQ3/gEIKGugKSBobb+eSNetDPZNRXa6MUAvUcBVY+lr&#10;48GD1l4kF1eVJcqWE0N2XqeNHCWuvfa9rvx9jWPIxPp7csnRw5wA8CYnMI72yJm+xezQdyggZryX&#10;ZFyANcvPBoM1rc8pCZuUbjuzMXeYzoeUuxS5bmwmN6EymE7+bioXzmZ9QrnRNZvz0SCzcOiqDMgi&#10;3CIYGME+1IRb4SJYKxFw0VqGOcRnqPT8FFkUpuTY+zis6m3yPktPPv7hdwb74POb6nzuwpOvncsX&#10;jd6cAxtJNKJ4psUmDHZbpXM6pSJPw70GwDUEGx1DLTCte9ko1Da9R60NJAVsZYANSKq/Ortgcd87&#10;oGNtOe/yGrWUpKoYwAI0C5P/2gm7GDhs0cdnSyoDM2KTWcccoEUKd9NuGP7dZj9sZ53r0Lp4NcU+&#10;LpC4NjtudIjMpGHOUmcbBt4MSrqUZzKuPZjOGuRuUrQxNI7nlCyHhcLrmFoJJkiEcJjRF6ya0WFr&#10;AwOZrlXPer1qbQ0Cr82kiKRMDiHM/GZyZbVhJvL1wKbunb6IIWf+bwStoM7EetzZXvB75XAWksid&#10;ndT7s+/nPmZpzyYAKrhfAmJUEzUMIVnwv9ljLWVb8/7kmsNd9Ed4JE7Ol2mFwKxGfRBUUU+fHqW3&#10;xyfp8NGj9PLTz9Lf/sMXae/gMM229yjjxef7nR/+iHtg72cd/41EaDD1X79+nQ5296gEwP0GcxG7&#10;GwZ/X795lf7j3/xd+pf/xZ+mX33xRXqYXxcA3tsPV2nRNiUoqmGti9q4JtD38PEB00uvb1bpNF/z&#10;Tl436P/ga974DERQxWo1JR1dIlzgdzlUzrXWIl8/kifn+RpxPgC8wLAT/dkVU3XX7jvOWKeBRQTf&#10;XHzvWGvnp+diIDHEcC+9+PhjpVLntfTFl1+kX375K3p1I8AEIOTgECwO7mzkH+cyanyQIADa6kQW&#10;OBtsseme16lsNppyXKt/qtO/+df/c/q//+2fU4mFHhvrEDXPxcU1/3fI4qsqQBcBABjWAqxsw6rK&#10;zMFx0gBM4XJ1keLf9+kjYaRRkAcYVwhn290/SE9z3fw4rxcwfit7PXYOPRNpQcnZdSMwGf2UAMVG&#10;e6zPVYBEGjjfkvHVVJvhIT7AcV6XlOi7tpGCyiBHrwEkcYC5WGIEBGddSS8loxI9WK7FZ3nfmsyW&#10;W/cbUF9eo9o3BLZVxT8uGJOy062LJ99kFmbYkGi/qyS5pgx8XZRM+DxgyIV1SDDL5YXbljCJcNW9&#10;r9Ygyy5AxHEsvqvcmwG4oZ6JAaDBmjvbDkhWXDO9HjUeSFjAVgCM0cbK5yf+DWsfgLX87uELOAxK&#10;yDUDDZ9JjGsHfTTq6QDoYb/jnus6EkQbDMxwHpHFxiFFMNNGrlvsG5Syc4g8ObBwpJqGwDzwFw5f&#10;RklYfa1YU8AesBeiXg8Zq9J2XVuFp3MMSJuNrzzZjw6dWxDUqpRw7J9tXefVTllncKsVB2TPcdgs&#10;0kwwBxMtYATy1jGtqhSUBWUkmMYcvEdtN4b+IxVFU4CHIZtNtpIaTDBqi6e10n7X9P+u/Lynov5D&#10;r5VcE0+2k6sr3cvwRJ7SVADAZBsjPGP0ul/LFm+yRzJxk/lcAS35mUaIFPY3YGrNH3y28znTbzs1&#10;RdhIW2u46ZsCSePtkgy8WasHbW201KAwNxl4ZWGxwptid1uTSvg4tDLUcQMgU9N1NFKW7wWlnj4E&#10;iGcGSOU0KyyUlUG1ZLUJNrTBgQThp6cNSUw8gIH4dw+GD/4MyaCr3rp9NRkLsgZUnIDJl+zhFF8G&#10;pm9kx0F+e3kjHx1GS8t35fz8mgDd9fUNN1amb1K7LjAh/AKZJnm19P2QXIsBBtuYDCtgARsCNPpz&#10;yhbEjAPQgA1XISOdH9iGoJsKyJ5yWgBrBLHWasjPzq/JuEFxgaILRcUuWGr59Xe3lOZLdpuZm0wK&#10;piR2JHWXlFGku93KRH+wJBmL/zECJ+z3F+b8TM3lfbjkaygJeEVZeNuqedvGw47k1Nsr/e7qjg9V&#10;1YRsTw8NTIAptbafxYMHRwQ06IfYr1woic02GDhjohymAHeK7E5kcooNcUhQT58Pm1ztQwJsKNyr&#10;mWWe+7v7jKgHsIhDbDHfIouJ4McoadA2C1EBNNiYsQb5ADGI5VYeGfUmxl1GuiqIq6ax0e2gjYbR&#10;9fKh4UR4HO4Z2QudB2MpvNmwhkV37wjKKyFP4S3j0G9o5JZfgj2JIj4MUNGMhVFsSOGK/M0bbokM&#10;D9aKI+gJStqoXT4UyWa2Pf83pd4oDHBY+mCV3+Oo595+n0wmxHfQGMQZLRWbJoLU+P4ur5diCoya&#10;lFFiTu83MaZqm9CDNRsegktLW+l7uB5KiAEmxwD79/Z3igcLGh8ldiqmvPEkiVHydzcqKAESg/XX&#10;LQraAgm9PIZkqsq/byUVxXcVHmMhy9yyoSyAtAByehqCy5x1MPMIzwpZDmiyAb6ZTXWNiZmB/MaH&#10;He4xjb7nC26C+G6x/gLkoL/GaulkPIVQAPCn5IdgNZ6BJRnbOzv7TJ/rLG/fsM+09yBp++z8UrIz&#10;J3KzUYMpfv4Mp+fn/Ny9PUzka5eKZyAO5QUCR7Z2SsI79i2kcGE/h+QMn4deoxx+3IkdwiQsJR4r&#10;sVNNNQF1eM7AF3J7qzBKWjAlkdaF16qVMA12K4YQhEGqUb6IYBRu7yp4JV8ovIDotYUmCPKAYOKY&#10;0UJQlZKx6V56YypSjjALRmGK5xjAZwQoyAeqcaKjXm/tYVfIo8Xm25h5K83XMrhpKvT8OGDFbrKM&#10;xYEFkxk2ETpRV/XGe8a/Wpr0UR6NKLBDAropVPyP/cIidzaV5M3RPnPTPee7sQA9jS0z1DbV5WZJ&#10;irGRapLl52q6t8dh5d+pmqr42/X2HU33EoPDD6my154kKnXxFUvhkdN1YdhmqXCz8euz7CPmH6kE&#10;FaXyfiWSNlUl2CSKOVufCgSdwlt3LD6KwTJUA2eJcaqKpJXMXX9nEcASEt77MiMvCIO4Q5H2V/bq&#10;I9A7iqU/a8S8Gw1Q6GOF9LWXj2DsTaWgtrTZ+5K+ewd9hG9gCgvHyt41Aqgq+/VxGBnslioVj9SN&#10;zNKA2zhsXsM+go2LV7wGpWG9wijAvI9AosmefALTB+5r+LkonjmYWcrSo2vM8mRIjhiLo428Z/aH&#10;YpgH0/l2vjvY9+M/V8ppbqgaNFUAa/N3usQeMim1j8PJptoA7zhL5rNijZGq8GFWeAWzIPGZVxoY&#10;g7Uma5yhpAqiMZx5mAKm3unFWRrXSqVNowCpq5t8Ti1xpsOIHiyyk3RxdiUmJAHjmqz03f19NXuQ&#10;tS7XmzXJhrMtErMY9JLpgqEmAQY1tuFFO42bdSQDeXt3EiiJgeBgIsCagCisXvr8Pd1eXmMSxzoO&#10;YAuehydPHrIO5KCtkbIHzQuY9koV1veG4Uwz1wAWipTw1eKZThaQfZDsoUXPWVg5NK59mPiZWLeq&#10;7hqLzzU+N2ph2gnhaYaP3t0t5WkjpaptCl8FKpvyuURfuFqm7agXcO8x8EY9cA0/RfgV5z4J3nDh&#10;NSZP89ZDDLGuMAxHv4Kh47DWwOjuDgFa63Swu8X/Rt12C6/IfAnPHu2nu14y3oZD5EX6/g9/lH7z&#10;9Zv0APY6+VxfmsHzOz/47fTm+EN69PhRev/+hPv+Ya7dsSp/+ctfps8++ZTKm3m+rvPc7+H+YYj6&#10;5tU36ed/98v0P/4P/306ff8unZ+eMhDkzfEJe6k45xf584GVt7vVsrfa351znfzm1SkD2PZ3Fun8&#10;Zpl20Regye8qqrjIUp8U/DiZGaihMNIic80NUJ7J1BoUoNZ+9euv89o+zfc4v+blBeXcW2SZmV06&#10;KKgKa25Oy5S8hvO/EW6HPRfg5ddvXud7s6bqo3ITOU0hx1XoVuM6mV5usGrZQ9iehp+jySGjm3Ex&#10;YOWT3jabRFwNDhvWpH/yJ3+Y/vf/4/+kwmyykf/Qj/aaHzbnaXUvHCf/88d/9J+lX37xS9X2o8Dp&#10;hl6rem+SRtby71qCBMB1VZkMUDPgjqzHFincu2n34CC9eP4yffTyJZ8l+LTD0mbnwZ784ahMaoqE&#10;VooaKfWSWcBkWs3m9sq81XszDGgmv+RaDMDBw6eZmcUMIDDAxz2EPcmsuEGEv3CwBOVVKuAjTQpj&#10;a8xIC1XDaHCIQwoMX+9ZXgCkItA6qpctbPUgxXifjaCI3sOXcq7EOQiwZS1iDkHBKTz6Op1D7peo&#10;xq+rkigvBZAY7gwR8ehzNlc6bLgHM7Cmtf8/grmgkpzJtonAPM/aiYAN9w96v8/4+3cMrprxnjL9&#10;2OxlMfTD/qX2Oq8YXlkYgY2spfD9rSDTTbV9G7fJwA6/WF53/owAc49PTlhfh/cy098hUZ0v2BOQ&#10;+DOKcITaAH1xZ8JMBGrh/EGvjjOAAwjgCbTYaMwYH9mrUJZMP7QNOMvBXiclQVjdiDgwFZUb9rwg&#10;niQTXoKxHgQJSn/HjfRXYa6qo/hzTjxm782AvznPg1gfOJ8wxGFQIpVnTWEf4/Xgr17ZiqayLzP3&#10;JRIVtmRNYgBS59sk/ADvu9bQCkM5rFsSTAbhabQmc89wc3Xjnk1nG57ndagdTZy6dcAVlIdUqd3c&#10;Oqcgr83/6p89+hyeDEBytxYzN+dOzmsrm2PjcJSnwe6OvBBWaxlTtnVdYuaVZqOpGv9+0NQ5giRY&#10;GNmMEVOu235y8ejmrZZsD1O804sbMt/wuKy9CSRPIbtG1GXGrYenDJh6i45/hukXpkHwicB77uzM&#10;+Wf0xuhkoL2zZSbbWlNfAJkAB7A547AGsgpKMs0PK4eAuIuKwhU3GGlO+NLe5cMVMmPQ2sHyweQI&#10;9wCSD7AQ9/fVeANY2N0R6HZ0cJgLmAeOjV5440IgwAMWkgD8FAndcNoKLz7I9wYi9HfceEn/zE00&#10;igzIiBEcAn32yCnkLosfbI5McMnXAQ9AeI7h4RvtPQUEGN890Prj9++14PJCAdiJ+6vCusrvf8aH&#10;CkAqQDxEyGOBz5EWwwlnZc3+XKlP+bPuUHIniTCuCfvpjuPcwUjCoUTpIsJO1rrHr9+8TQcHRwQk&#10;5wwjWfFQB2gpDzg9hFtbO2Jc1TIKh8QS0j+Ga8BUFIUi2ThNObAx4aLPIotOsSYhKcW0b2Jy3iGb&#10;BKWuVQxAwP2sHQSDaRnp9bNWhs35IAdzC/eit3dAYz8+TgUgl+afY3Oe2ZxYjD0CKWTtyWS4ta8D&#10;DhgALfG84NBc2eNBUzJNnDkRaZUCFRR5HmLYyE1/Dv+gSDeKdE36ZNigldKh/DkWPHDUjNGbxvHg&#10;Ven+xg0ro5pKiAtZcF1H02PIzrEuGW+eP8OsbQvbAPsEG8ShJyCEwxxrAMArnrWjg10eAmEYXlmm&#10;0JuhhXt2w9cWUImpBp4xpob3klTiGb+4FdP15maVHuXXxDXMnXhLliPAI0vPI/0Z3z2m9rs7+zLT&#10;bQT6gB2y7Yj5hVly8hvteUCBIo0iE6A3pd1tY5+Gju+JCe04yDOORVDXWTbdOtU8kS2C52ZkAuCq&#10;GOXCYLt1eApAb1DncX/WBtorJ//dLsWWwD2VYXhP8BT3CWsK3wl9LOD3mT8XpC0LNIKWPtOfBUUo&#10;fb8oYJTJ8zQU2ZJ8vOYsNDH1BtuEACOed9zLSj6S2EcAzKMJAygLUL91g08fxAoWCxsm4s3dDa8V&#10;9/7t2/eUzuPgRRFDVu284/PJiWHeZ2/za7T01tPegUQ+GAjjM2KdgVmOdYeimIyPmQBjFCf8vM1U&#10;AlLaTmxBMIk55W0UPILzh4nATVeSbplEbWCHYPggn47eIUCr5aqAJL3l02T2FCBfDiBM8puGwtgT&#10;myuksk0BnPq1WAwKBBGLXM+p037rmGhuklHHALQsG5GVQFX2JIZooFh1+idB9TQWRkL8TpoqBzqk&#10;AsCocB61/zQbeTDloeH/ksTMrex703rajzP3flRGMI6VWqwCfnRsRGX/xsrMN6a5Ne0mqKJca8u1&#10;y7Rxhge0hUlflXsypsI1jIEImpJJzf+UQgIlkGuwv1AA1BwoTPcCfe+BaiU9wuCSgLYmcohLyIqs&#10;FyZ7OHJTswTJ0lan2lG+OwhcZUE69IXJxzUy2mY6knx5j8LCbChpxPq+dR8jZKPyteH+rGjALQlP&#10;a5Z35WamGgMI9EC3qpwYXJkR3txLShw9LJoKu6E2wzPSxsN7TsxAoYKjzeklebTH3jC55qw3zHOD&#10;6pQgm7k1GuSc7BebLEtaMujozkkpowNbJOXF/jRZfgf/qu8K9v3sJ3+WX3MggFyZPYMzoqZ5+Ip7&#10;AGwfOjNqk+XwjZuMVN9jMFbyJQRLkY3soOYwwFF+rla/P0XoyiQwVDYxiWcqBlITh8G3tMOAAThq&#10;2cvz6/zPrYAKB1NwnzJwT4YGh4Jq5FEzEKhPYuWE7G3OzyoQRc9f2vhcVpbT20dTbMtN6mJIqLE+&#10;0TBdXlyoDpg0uFUjL0YFBuTnl+dkGbWW0FaN9mqAbWAvyYdKLHTYrkSoUOPzMJjGIlVU9yJ29P/z&#10;TKcUUV6lZO7VqqPl3Wdmcu0QMniE5+udoY9A41bbSxD75SiwBhJReuGmipYeDx8esb6FB9r56Rlr&#10;Ocr88u8gCZ4DZrwupMo4H2Epkb87+PLB9uX07IJ79YphHWJ7v3z+MJ2eX/Ecu1pPJDIc7SCgZVlk&#10;v/NcK2/BNuMqvxYscZBgm3uGbgvWKM/YNIMAAJJCPH+4B0iaffn8OZU6XSurGqiSKvuI/b///sfp&#10;X/zpn6QXT56lf/f//Hl+75GyYjxXp+d3JViNjSmG+NsYOLbp8ZPD9Prtaf7uBGbhEd7KvcbFtXy/&#10;thZi9WF7A9tv7VCjhomUql9Rk+7nugRD8g+5l8KZAc8y9GXL6+t0/uFcwEcS+2tc9SZfLGWVkr9v&#10;7B8AsmYMyVvy80Kdc3OztBQzlTNkNAM4zstQphS/T/uajdO97f5b/xGhu2bvd/Z/zH/H5FjUZfQm&#10;F8Mbz/2T3HR/CElkK5ZwZZCM9koAXWCBdGWPY/e5tHuylyNqICjvWofTceiPvaPVMwogQuFB26qL&#10;8trEvvfoyWPWywE2Q+GGehxAjvpZnRMKOVAw4ppKqlkJ/pgskSeoZWuE1h7hwdAWK3fFWpiMs3Vv&#10;v9QFVStgFN7dLlkXuhUqAJucPTz4SlUJvBg8TBk9YJIUMoA9hYNpgDkUJUxtJjnJIAHye3+IVNZ0&#10;ryawZW5haLf0u1ZvIyXGWLz7puITrHBD1taF9Rn3qSl7kryVdZax7wqlg+sD3C8FLbb3wiWkHEn2&#10;V68NHtYGm9HjLR2QUvt8YdhmK1Cqcs3J8zvVtqGZitQ8TSGHlb8y+g8x42TVhBobfybbFwFmAiPj&#10;HOvFNiTQ3heiQu3wR35XZrk3Vs6pLnDgy6AQMMnNKw5LZNkiZuG6H9zPdkpIDlJLLbVSb9BVxYvO&#10;peTnLKTTEZY2eVAe3snBxJcKx4GTtepj9g1QhzpcqzKASCJaZYLNOBaGe3j/rVYK+9NwfSyDfHzX&#10;oQwaSHhZ2iNxVQZHCk1cyW6pnpwW3DCEiAAvv4fGIOJY6mq87g6DI2XT1FuVOWvFescaxdnPFG4Q&#10;HP7VHzz/XL5yA5vg5XqplEmYu5o+DOADfk5ID6n9gcFmkya/tda8+hZtFJs6DjUEdVRcnJPZG9rE&#10;sEferSam8uKmbXcC6hjtfrfiRFQPqg0hK8lz8T4HD3bVZPWjF7r+/vquJ6h3uL9FffhgBBcLGtJZ&#10;Bj34gYJvBD1i2PBqkhRm1LUlvp0nB5dXy+IVtzH+nvJ17KfL66t0cqbUttW6t5/haN/AjixHUNHJ&#10;0OvaQkcFo49od1LiVxQcYJkVpo5lYjjQ3rx5Tbo9QCWyfPqeEtz9Bwfyr7m92yQoIlQkN/N4UEC5&#10;XjgBmIbGlRrpaZAH0owpLgLUzi5OKaUAvR+FAK4XBQsKAqwRpGZhw8ICe/jwkRMzu3wPLoU2414x&#10;qbbhd/zo0UP6gQGkg/wVBTnXCyfkktXMPTXAJBieeljYAEYAugEsQcAIpgVI0oKHTpHxAMBZLExx&#10;7XnIA8B7++6tEjkP9llE4EECUwo+bABi4KGDCduN7xeAj/Vak398BkzEIecEqIrvDNJnTkbQVNzd&#10;FUlY5WkQAjtQjC54CN9JoumCFH+OAhDvDbCCMfFJm3plMKvCpk4WQit/vH4iONU7obVxwiLp1Dai&#10;V+jMuhQKkUDZ99q8l25wQrZLEAngJv0VZpI6cvNZkwlCuQBNhRubltZshkVtn+i3Jmlyso/W6DTJ&#10;2mbbE4t4eJTEYSZ6/FA8eBRYsuYmOrNfHooyeb90LJyViJQL5as7FoHz2cyeNw3BIIK6SDaiV962&#10;2XNzFtGYEneWs+l3FSa06BRGg/uynd8PxRLj1msxEFszgPCc4LvHM4GCB+sa14X/ppF425bNPfwh&#10;6XHadvYpm8T4y9e8RRnxmgfsNkGpVj4RVSoBKCsy/Za8lSjM2TjOEILzSEEt+d49efKE0+3VUhKL&#10;mByh6QivmN6Fyej0N4agPHmqJvBKTAM8Y5jyoqnYQ9BP/v53ELoDyvpMhukAvZe315QC4DmDfIfS&#10;mzslrt95T2by8dDbm2KVHuX9iCnRTCKf2dy3d5OqtduEFARrdK3nLMJN8D3gdeAViGve3dlTKi+S&#10;qw28VWbEqfieaHrPgx8WB7mg7ZyeqwmzijtOaSG3XszNltMzFexDelMSqBp4JiX7EC2c6Ktis8tN&#10;xbqYSstfrpIcBXs05YGavNM4e0hcWyyYbfMgGcyoKW7dmCI4GUC4l3brNE8WQzaDl2FwW5K3WXRZ&#10;gjdRRqtiqm02ybODfYfCtwT3uDADBk2jRzc5xXenCllJW2QWjQMawodrxqJS96Utklr7u/Qb1odw&#10;DssjKslfK0tIkgd+jdkIlVnGowHOpqoL8zeYypXZe/Isk/wmJN6FhzalktDGIjFsLsJPLW0MtEtV&#10;X91LB3aBPRqgojx0WG5k0dN0L628Kl6/PUMWVr5eMFcsHWLDMZFpVbmoDOm0vB0tf/XQKnx+gtWs&#10;xmQDAgM8j0sPSUnThG+M5JnyPAyGYSrm0bXDWch486CDrM5JMhvKyi0Vqyk/MUgcwS5JzTAL3FGg&#10;rMI3vGbrbyczU5mw0rkxt2ohWJVgy5NBTradmOF4vzaMw900Yj9ZBTCWplKHrsHuN9u8t1yqsrch&#10;fSZrsewiQKIsDt/Jed4Dn3z8g+8E9v3Nz36Sm9IVAw0oEcN6whCHe/CatQzu9Q6BKIVwFQamZddF&#10;Pg3FgyfwjVnZ8uYT41whQ/LYopSt176y8n2gt2n+jABpAH4ARKDUO+WfWw7pw8lF6u/wYNeW8mCf&#10;Xcq/qFGzpeAiXGNre5G5AioMZGHIMgXTnYz6TvuN0FWubdR0BA1rh9kMQwF9hwi/yO9/ns8PnCMC&#10;YVfFcgbDGVwLPL1Ge7Vi64UNBMG8pPvUdpv9jLVkpzp2stQr/L/UsCoEcLQ8WkPNgXVksEDZKHIR&#10;D5LtBmvIgJ4dNlnn0CeTNfkdv1M287AaQjPH8I07Xj88k05PTrQPWILbGLiEImWXA/Udgk6oVbDd&#10;9z28Y7cYFHGSz7uOSp7EARb6IPgNwp+vstR6G77m+fteMd1e0t/dB3tpvn+QFnsH6eGz5+nw6fPU&#10;7u6kKr/3fv4zBLLg7MQagpS1c5AXhnOogyjvy58DgCZYHwhJQA37k7/6D+lHP/pR+t6nv5X+t//l&#10;fyW76OHBVl5rt+ny/C5dL2UxMXMw47OjLYJ9T54+TK/fvE9nl+t8dstf+N25GHHYV/Z3OtZj+D9I&#10;k1eDw66876xtVYDhosLeBpJLTs8+cA1fnZ+lvfk2fa2ntVJNwXodIVNjaqU8kndzXYP+C0xYDPvf&#10;5+8GAOpmCJYKyzqlSBTfMOjlO18X24vRa6UqIFAqQVOD95WQ/Vb2sNxiX1al7//299M//PIL95Ji&#10;ZONanjx8kJ+NK1tGJQ3UDUHh3Hr6+GH61a9fUXUWdiEC1TQ0wbrd35Evu4bRqPtH9kczen4j8XiX&#10;vRu8+g4fP8496iHDSWoMYrfmXEtQdVS254CHMQMgIP+DygNEHTOYYrhIJQN72rFcT8Pa8E5qD0oM&#10;OwNxvtdQo8y3FCo2CnRoGDhghjFfZzQIYk8/gl9OxO7aoigID7mYvM3sV68wyNG999rBKI2HZUOx&#10;zUgpJJ0D1w5thVqBSgW0rTdhZByIOb1EgVOJ9eN0b/KnQe5mwEFlSdfaCXcqKfaDGXXFU7Suyu/U&#10;HjSssZePkmyGogFnHRmgqElnC4cqqcYC0Kehyi37iwghCq9eeRduQFl6ojPEK+TInYO91gRd+3Vv&#10;hWZb+k38DPo1qYcSB1xxhsn2qjcAKCBP4J7OyhXVb5IJj1ZpsYcGO+1GKrjaNVEZhvneoDekL3sa&#10;y8nN872RBzsxvdbrqFWdNY1jqSEHn7GtFVFMza5SYbAOVo9EGi8HbpZthFy2SWa4w0bECp0UdbJV&#10;CrQVKgixCDlKlE8MxWAPzr5Y+Njt7dJy99Yy87rgZVgH4alIFcLKVmpIlu/Xxgzmsj/De4waHnOY&#10;arus2uB0pP9yaA47EPZIu2RwN3/8w73Pwyh0dbtk0wx5CAAHeiLYB+bi4pbTFkhSKQGsAIKtbcg/&#10;FfkJGxzvjUS7p1QM2JekH7ecLOLZBb2bKYMI88CEJx9oq/xa5zcrFhQrG5hrqqqDu6XMFzTQqRz+&#10;l/kQOdhb8IEB7TwYDoPAXm4my2WvEA489CtdI+m8W519jeWHgMUT1P21zfnxRXBit96kKeKHcFMh&#10;F4zY6FWvZnzGABL5kdyuBhcoMozERPDlyxeSY1xeUYaiEnrkxPZmeUNpLhYtdPmQVeOAFrNnxocF&#10;hs1g/+EfyOowST3LzTPYLeFnI18wyQpDZtC6AWNTCQkhErrosZKb/KW8xA5y4XXpYg0/iFTda68L&#10;PFTPnj3hd0O/hk6JsGAWAXiT54O8UCC5ePb0GRudk7dv82uecQECINliqEGYbnZpeXPHxb+1vU/Q&#10;D79HqrJNb/F6uFb5sc25KeCacU9BU0bxBYYfpLh4qPEeED9wg660/iBLXpkuLUluS3bkfL7F73xp&#10;oAqeH+iQ9eDmAxysIPjqpMqJO2uxfjqAjdvpw+mHfKAecENDaAMfXm8K2EgbovgCdyAFFWDVy2/G&#10;dG7KCNzs0MgYDCinEWETcV1iWVYqyZo0KO5XOuCwhurNbLty4hAp/Y08geaeAvH6Ric02SdjclHc&#10;WrrCmHSDVmkYixy3tcdUf8+nKCjNMB3vmsa0YxnEMlHPATUL+hx2xVMInkTa8AZPihRAgyIP3wGb&#10;4jHCGq458QQDk9Iv+N0Z1OT9xCbuuHWsVfk7JH7nu3tbCrthkTM5zViSRqbn5mISB2ozhZ2BfCrA&#10;vsFzj0Q3PH9gjmJCwqQzNI9z+XE9eCCf0dEx9MFM7GyHMDPtfgqfSct7elsR0Hg2/+XNtVhudZjt&#10;Kn6S3zvCbSDbh5Eu38uJx7hBWNMYzkh2PaTLi3NNhlAUth2TeNHIIZV3Z/8BmdKY3OGzBWAL4Gp3&#10;f5uHLpJp6ZU1ij2JNQCJ9eXVHdkC70/OaTL9/vhDOjo6INgasvTRJuxiaSsEh5OvtczUwZQZ6Jno&#10;+zzIF4YWBigQZ/LhC08N3O/aydZ49hZI1EbgzZYCT+ibRe/WJSfM2hOcpNd2Vlq2sjXIewgdXig9&#10;DY8QyX85+Z8UckNzXCdrang4SV5EkKwvk1cCuqt1CQOQbFQDqdbAq3lKYv60radyVfFWJPuybc0W&#10;HLhfhulvFKujTfcDIKAfHQG/VDS7LFrGyonYWwJCKvmw0RphtfbnNauhsqy4lk9YhFCwQJtGy1U0&#10;cJsFSGCJUwrxjAHQ8BSapnjdtiSEl89gWTXNic1wxPk8TKP9eqrCFKs9RVXoQcv1L5lpXcIWIsEe&#10;iaQEskYluU7+Hmsz52LCGv9H30A3eZPDHsZ74Rfy0Wv4eYscJt1vFDWw5FquNubRzf0ElnEwiGKm&#10;G5PLNFxTOnL6lmx26pXCKp+d0czPqqQ+pqkyA3QjbR6dXCwfyJHrujFgFCxKMf6CjCLgFkO+tCnX&#10;+E9dQF+traH4PWrtkElhNoNYF2bYTQPrlyiG8d2unSg7s1cRhka362X58+IlGSJuAk6TGpFR0hBe&#10;d25oxAof/P2Pm4Zj2rAeARrKOs4JjFIB8Z72q1UBc2lwPttOTz75jjLen/041z23Yg2MAvvqamRY&#10;G5LEMbTC+YMajEEm8CU0i1fD741cD+cCLRhQE9Ytm3Iw+LCcNMVvLcvqCoDVm/U/+l7ibr1/p6CA&#10;FT2Jlwoyya/97tV71k2TZb70WNqamRlTp4ODg7y3P2C9MJsrsKNqm9LUtbRyqO/J+qviPRyMncb+&#10;YcGuKb6cDjYQMCv/NKXAVmbFjZv0bfpux7BcvscYaF1cXqfHjx4TpDg7u+CZ9fzFCw6EcL7irEDt&#10;kpraxvOS8qHmwHcOcFn3SHJ5gpu5hprZP1ihLU1JV6ytNqC0qVJYk9j3LVUuDRv3Ob2zag/nWcs1&#10;GuBWjWS8p/DNOzgkaIfhMdhMGEAh1CJqOF7/Fix0Fqz35fuq+g2/09C2ZSWrofzvWSuCBAe865ED&#10;NoA6kLFCOrt3+CDtHhylORpKyOZQSy9ahtzNcw2D5PvK4WW41lsDMsEuDZsDeivnZwm9BvyAcY4+&#10;e/Y0/f3f/U1a5L2qv1M415IhiBN7LFwjwKJnh7mOgE/fwz0+15eXS66Xs4tlOsn/7MF6yfLqB3sz&#10;MRpXPRVc8GePIc5oVvDeltQOsN0BALaVz3xYu8BX8C73O2cYBNYtAzaUzDqWGnJAQOD+fnp3/C59&#10;/eYdgdPbpc66ZAWarGtsk+NFHqFvwbCv7XVbbA+SGOCFfW5VzGaAUJnF2LDeAAD1/vQ6/dE//4P0&#10;1z/7KZl2+7kuRI2AZ//Tj5+l0w+nIlxYPl87NA3sSdTospCpWY/HvtpECEeSfQIIF5PrHPgVdrTn&#10;kLc5np/tbafv5nuCZx61AEI5yPpyyNyS+9aOFQf2EfOdwPeA11mbJcY+EmAR2UkiH0RS9tnFJesm&#10;BO1VPlCwx6AXRC1LRu5KPQ2GthoMDnz+NAgUq0xnaXjJ0rFOoTlTnE2yr0qWzE5TALR1bO4c1MmG&#10;wOxkA3+Nw1Lm3UIMMQxodhTwJuC7NuA4FG9Ctk5g2ibdn+GeqmAyclxZuTB6UFzqH4c7xLBxsBUT&#10;fo8e1hEIhl4s5ozBqJfBscGvtS07VANVm8xxW8AIiG0t4SWBakxmZVfFFmIja5YnZQmP8lCztpQb&#10;NesW7ZgGB9xp3YXtwf0U3eRnIiyCIl0ZTO6GzLJZAfnkTzcXQ9LvVzvYpLYqFGtcZIqpBGoQdDSr&#10;L75jrFvantHTccX1LN/yRt/fMJWaFT7Qo5mmCp9yX+rXZx1mT/0oEvC7GHIF+y+sdgiCF4OTjeQ+&#10;bIyIEzgQNeyHxIaUymdnb5v3X/LdSjYoUyr+hOFJGGEkrUNpdWZqMLK2r/yMVlRTOiU7u3PGAJRd&#10;ku6GxzbOFgGIiYMdkMSaP/rBg89ptNjJlBwVCDXQNsRsfFDLxkcsOkxqgtItDb0+AGWyXHzwFVnx&#10;79tGTMDtLTW+y17+Q/0oic1qPVHyeri3JfmrWQLY9LA1by26soDRxIMth4NjbYNpBQDUnKKDKp4q&#10;sStoJG5pWW2ZCTZnXle/mX4ny4Tx751t+SAkh3zwelcDD7yAUDCZq+w5g2J0MDW296JVau/CSYsC&#10;vh4/PswF1wO+3z4ltvKhwX0GUov7D/mpgIc5fxfAxmC0nqmtjQIOcI+w0MAqxEYcCcCNEzEBCMJv&#10;Agvm0cOHYtJBFpofDkgKwSLEe7HQy/cGQBUeoNYeWyie8VBDXgnQDKxOFFMPkOKVCwJc/+AIcWz+&#10;SiXdsh9bo4cnf24AdmALofC7yIe1Jh8zy6xqGtjGw44HEhOptUNNAKLxQMf93lPaKeR0W5SQy1CZ&#10;qY4GWWE8DIDizgt8f/9ATSwSn/JCRyGzZqJoL/+13X1Pm7bT5fkl3wubRjAQcLAAGEDiMAAegrZg&#10;7bVKIsLhCtYCioTT0w+Ucq4o1bBHDDxZKJ3RtHekDGepUA82QS0lk5WnL3ooxcrAoUgWYK00UKZg&#10;eaMpnkj0hpR3EzfniEvvZQK6svdkP27COyj7tXdeSEDFlhGzb23QItUqfknhbzeTJqaTYUpPEKtl&#10;oRagFSZMKHKx2bCoMuVYjDhJvCdPlOiFME6+lsnUcEkrCYZ0YH2d8vNdo/idqRDcJJ1BCrKmtw1+&#10;D4nd+IdyBh/MeN29/JwePdjVAQcW7faczxFZIWgkESOfXwwpweb2aw0txWxu6ZGReF8AiuH5wXeK&#10;D8Lr6cUCDj8JAIBYZ20rMJnNbqMAHMqZ50rZA9suiqjOZr/YO1A8kU2NEJjc5KCwReF+fXNFD8Bd&#10;JOze3nEdLmiIW9EDE9/3wv6OkEdh3wvZu+TxW+ng6Ij2CMfHx2z00BigacBzeHV9qQkQ5K6eHNWm&#10;qK/4zCjKfkWmZ25QciF9crVOpzc9r/vJ0V56/vyZ/MQMVoeM6u7uRim58OW7vpWh70IUfPzQDn0l&#10;7r6VhAhA/OZa4GoU5NssPjVIwv5GCS5YyfO5nzknmRkIajxVFUCw1rDg7o5gqdjMc3uqdmQGknW6&#10;7u03qUCdkL8TyDPTcjT4imJ0bQlivxK7wEQ0FTGWc1QhE6X0oi2N9BiebAaeBXo6KTtkFja/lxda&#10;XbxgNkw8+91VCthoSsCGUsWSmWNFqh+2AlGq1DYVd+NOP5xR7NDK6z5YdI0ZRwF+KtDHTf8UjVSw&#10;56oiWZjMJo9iubr3ue8HQKQSEtAUIKoyU5OFdRhcOERjskSBrzPGFF02ImzULT2Kn7kPklVOHaYH&#10;07DxWFGoh0N8prH4KW2AvuSUtqnIosPrTMtC5xgZm3VIHKcCAqeQisEvtBd4KSBW/o163cmG1VVh&#10;hOg+hffQVFiVo5uiyUBz25qVbfXBWJ5Hg4OWW3J4Y0P58A7Eem09/EgRMDGlIgWqynBCjITRgHmd&#10;gsGmGm40A6ULw3YHIkw2LA/9XGV2/OQpdKQNEwzkszQZAK4N5qxK4jqn75ZXJSs3YGvA160ry596&#10;DtJC+pvsk9Tlxvfpp7/zncC+v/7Zj+nJ1lZ6Jof1HQGqfMW0N6C8Bt5ulaTklRt4ShIDcK3tl4rh&#10;Qd5fd7YUQEGmHodztawwzJCV3GtgXcG9BeAmmDGDzqzLfC4QOER9skI9oj3u5PiUqhuy69JY/CW5&#10;JvLHn8FeYiEwoGm3rGRBQ9QViw2tgySv0iRpEhn5lI4qPXYcY4+yL6QZ/6iteq/p0SblkXw4M7iN&#10;IR+ZN5WIBYOZq2DKwR93NFsGNw3BKOhHSqp1eGv6fkUicATY9at1sU2J2gLn4NogF543PlOUtXVW&#10;6Wz2P/xbwXsacrDBrWUTQFaM62uev/mMvQRrEczzpiMhAkNR+KxBOI3X38l1Jc5rDKExNAfDboWU&#10;RDbbYsxwcIHzbmeX7Krz00ve41Wv/W7t/+YsplNYG8++ra001hPtKx4+fpK/2wUHURjk15TH9pTF&#10;7R8cpVfffMNzFHYaUfshPIwe1vm6Zvm+Xlyc8awGO2w710fnZyfp7TdvU5Ov7XGuEZDqe3y2tI+s&#10;9sVnj7bT0yf7ZB+9P8k9xXJkH3d2taaf5eCpz8xWMFA3da1SYpesV8vchD9L66Ua9cx12s6N8e3N&#10;ilK9d+/ep72tXe73N8srMoPBaKeVD/ZvA+Zfv/qG1zlY2bQJVahLWJUG5N6jK0u/vb6aYNd7oFH+&#10;z2zq3kDf6DMrbUYxGsShv8rf6X/6e/8kX/Nr2tm0XV3sHfCzTx49TCen58WqaaPCyp/75i49f/qE&#10;hA2BMjF4qXym2MKqqcnkKozoVv1Wx5plTl9i9GcA+/ZzzQfblqPDw+JrhrMB9SiUIUhAHiIUaVSA&#10;S2NJP4kuuc7bQyjDFAMxAUAp0q7z+6Neffr0qe7x0FsOLjBbkt2tcv8FjI1WKDQKorMigX7k3cxh&#10;T33ZR0eDIMUpeBjLIIuqi0l4RYBNIfOUd+tmADlafYF729PPOvert8tvB5A5UVhhB6McITAkQK9m&#10;W4na+01VN2V5iNk8+nuqPdAaHT6V7DutcA30SbTPqgTShkpN4FBTQoRUD+hsjJqP3oFDWGfoXkTQ&#10;YxXugFXtUAyltMeansax+DmTSIAzxBYbkp/K1qm3HUs8Q0FoXZmNryF6pOKO9j9M3AuFC81KavCK&#10;AVmzjed7qZ00+CdBpJVyy84dtu1IheGmIJUN459sTPc1Gjhq4FPZl1pXW5dwJj5fXVMGg9V9ABRn&#10;07z15610v6pS4BZP0cpKt2QllYbQjROYRzMEm3R3o2TiYIi2rqfp7Q2/SSo7NnsNh3n9ir9bTZvt&#10;ZrzHRpUKRHUgyXKog6w0Qq8pmx6tDfwsfRJJYJkVv1306Te5h8Q51fzXv3f0+Xo1Eqja213Ia28t&#10;miMKCEpT4QeVCyU0k5AZ1kVWVDu10DRoADXzjuAY/g5SOtyntT1ZcANuVioE4Pmw7Cen8iWavRYD&#10;aE5BW0tY5C+DGw9PPibirrSAIghA1Gql4dD0tZZ5ZfiP9PYUhHQX77+306WD/S0xf5woGBKXu6X8&#10;9mh8DcZE0vug+MBiRnMKdhGAFMSkKzEvN65boqtjgeHvmcK1t8NmG18MNmI0dAC/mBa7XjuxV8mp&#10;mILgOkBBx8QY1H80pbhnYM7VoZHKXx4mcDs7e2TfXFyK+YcE3sZpRJA84nBF4YLJHYyS8c/aUjKA&#10;cJj4MPwivwaKGExCl04SA8hHn5h8aBHMAwU8F4r7uw94jQAmGMEN7zGAFNc3ZQH2DLPYTg/2DjTV&#10;v1GYBwCxNHoTdzKNgkl2WMgA/cfnnpGVUrP5FxMGoNdagQqeljd5bchT4C4tdrbZtPVMAt2i3JCM&#10;C5uzAzwaHZ6ATRXsx4ODw3RxfsnNE4XOw8OHmkJPybRlyUmQ8pvYbMhjAsALwEfKj+eSImJSD0AR&#10;wAwf7l6bDt5H/mcTQVQmQ9aa2sWGSuAIIIfl40LwLfdLSsTEZLhyM53IBJgVQ3ZR+eXzV7sRnjme&#10;m4wtyj/XpdmNYkXsssoG6mIWLZd33rx7T9w2Mh0Z2s4IImoa0Wo4YGDimtTs2gEzY5mcpntSpjh8&#10;8TqSpQmEk2Hpyj4TDacQ+HO8HtijV2SWrsqmzCRmH3ocIIQEzR5WnZPzsD+A0UCgvKpLGij+GwAP&#10;p1gr+axh7ff202hnbUnoQkEyuHBA+hs8LbGpLi0h0RRzXiSMaP7AGuY0tx8VQmPZJ14bINvgooRT&#10;ofmM9wwAHtYPDkAm1w5qOCBdQGIfnlHQsCUVHQRgAZAl+1TyJVwHrpfNG8HlG/43rhXg2bNnL1gI&#10;cuKEIUG/ks+VTXzv1usSWDJRKrsvTx80CjZ8hoegkC/s3yl99vwoPc5FLJLTGH5icAUeh/gzPAM4&#10;yJZrST0AnK+Xq2IKT/k49/o5LQpaJ0K2ZrWiuIe/KH4/ucmEDL+2zKuztFrSybYMnsKDitM7mhrf&#10;curYm+nI58SmwSgaORH1RLA2GFQStZ3ZsKapsPah0YEbhWnmYjOYNc6jkPy3TH71WhvvkaZ4BsX1&#10;4meLVYR9yYKRUDuNN3zQBjfTjYcawdJTQMvaCbsbGWt9b1Aw+h6n+wCYC6FIReXkuYoE29pSHgGi&#10;BHDGVPxzGk+SN7K/VEAWXleq7feVimSh7SSjriO9tTbjzqEOhZE2bKQ2AsdGAwmTjbn9OZNT17qm&#10;gG8lvTY8++pgLzrwIL7Fknpc3evy7jd9k4OkVHTOLHEdffbXNoR2YWTruKEAoGxqho3c8T6TguCf&#10;ww0CWlSNPnmtGFx1OnCRVjNBdL0ZaPK772Wk70Y0fIUnMyaG8Z7v4VQVwDISHceQr7eNo0eqMlkP&#10;zx1KOCspP5QAXKuprjaejLVDHEL2HsyYadz4ZkWiK2vNpjLwtypJihiGrVfLTeiMfaVquyqylsw1&#10;DQZJvRuuxul74VfTUE2yNBtlYqLgk0++G9j3H372F7muuUotlmOf98k1/JuVWgqrz6iBT9HA432u&#10;8w/Sm7jiIJCWLPn8wvAWoQrYH2GbgevpJ4VoYKDHZOlIZjbLEd81zgPugbk2w/5Fn6QVkuPv8jl0&#10;ke/His8whoiv3p1RBipsoSq2A1PeNpt8TmwfPkhHR0/yefmAgx0Yhte1mAdIhoxU6HQPcA/QPPbY&#10;8t2VABd7aY11SXYenBSIfZvrxU2dUom1zsG6JBN/vWJTgiEvmD63NwIHGKxR1wQkkMzKJsXs8CXV&#10;CXOlWjLxueJQult0ZAmzAW43A4wy2HSAlwYjG9N1XA8a0ismSw5mHqqBZcjQmDhwpdeS092xe4Jl&#10;BzBsyvecfs+oPfN3/e74JD169CQ9PDji/qaaZuLZQ5UUGToC5nB2474ffzgno291t6Yke94JlGmd&#10;1lk3CrnrFi1VSOhLtjGg395LI0HmKj3I9w1n2Q19HZf0DD0+fsd9B/YYB4eH7DXOzs7pL/jw4UPC&#10;YL/66tfy1c11yG9/9mn69Vdf5uvKZ05eY0f57L/OdcmHy1W6QUKqPdyfP1qkp4/2+KyenN3k+1aR&#10;iXh8uk77ixmDOCQtrXn9R7u57oG0OJ+d8P27XYpNSWUE+qr82XYgW53E0j05/kC/R9QDeGYuct2T&#10;BqV+Nq7NWobdrVk3nefnJLVKTu4dABkemlL2bRI3q2mzhKviOeuQhfBwq+tv+bumDXn+Pv6nvdiB&#10;DlhnP/rBb6cvfvUVWarhDR3+u5Dnvn79niwfSTqjHq15ln766Yv04eSEQ0pcSuvrIuBdp5I8irpq&#10;Z0ehkSCqwv9ulns1gFdkj+bn5dGTZ+ng4WMSIHAvYEuyt7vtIeJQ6o8Oz79DRfDsLsiQqiyd1V4M&#10;+5fRHqyb87sOmJM/i362c9Ip6gWsPbLqMfC9W8mHzpZEtMUKtr096iilrVNhm8XeFTJZSWMN2NaS&#10;WcsKpNoEIta1WVYzhadYIks2GIb3dhvW0FQ9GYdk7qumMrhU/xXDpFWvQVzbzTahWaPu6eTzPRLB&#10;Q82F+zia5BHn5qKTt13lUCYyiEEWIrt2UI8J//3cPw+WMeM2Q+kXYWStAS18dg7dRvWoA8FEqXgq&#10;M8WWDmhkPe3k696DG9YN+H8RckHWpqTN3Ot9zbV7OOUPqG7Gfo2gJz5/9IxtPGhvHN5YMxcgSilc&#10;A5/ZTr76JLdMQwn0GjzonGKwnj/n2mSZMSxprK4g0GofZvrwRYJtSoVBHqA2mXw8B/T5BjPtUKOs&#10;77ELIzhyCMm+bUhiWMc1NAqPinA9AHSyUGo2QXDRy0zq/8d+MKmpIqDIM3FpabP3C4WNylN/YDFd&#10;lwH9ZKud2ozF5IAQ1ll8HnPPfXWjgQVUH71qPiiUYIFHIpzZ45pzyNO6+Rc/Ovh8vlA6Jhgjd3dr&#10;gm+tp9aB4q4dy4xFs1xPRdO/MDqKAwngoArRZC8+mXNT5pUvAIw8hF9QottPJfq4jcjsSZNbmLuK&#10;0im0vatFx+Ymm/TfSMsdPRHnlw92zWxjeIyDSZrrkV4RMl9veQiBbXh5eWdpkcBIhnmYUss04UmS&#10;RLD96PM3SvcNRhE+B64RHhUI/wDo0DDpZiQTEYcnpnV4eEntd8IwmvbK2nhM/fb3dzXlWC75Z1dg&#10;3JG9OCsHETYzACAofknHfPSIjBYgyfg/NMp4HbDQulbUb8j4wN4DO6ieZDY5ayX/w2RotAE4NpqT&#10;98cEJVB0XV1dlvRQFJcEJUCvPzziFBjabxzTnZudaCjwgIKRA1bQPG8ah7m42IGHXi48LnOBgQoP&#10;IB8eBACMu7lQwWSaQMetinF8jgEFJL0KV3x9+OXhtZkQ7aj6FXxPcsFCr7gqefK/ZHGIlF18qfP5&#10;tlH0hgeiJKRbBXzC+5O5VWlqC9kAvYScztyYAUMGYV0Z4JzlA/ub/L3ucZKLSR7MmUenFYthoUMn&#10;Gh5IT2tTjZGehmfpOhcDABG5Ca0lCQSI3tnIFA8nKOcrG1RrIqBNKiQ0jWPGUVRT9ucNojVdGczD&#10;NdOQtBHRG3KSrAZF6JZTjDlhbrTOMDFoutYNZXJ0/FRCJyubPHfhhdDZu6+uDXBOlMM2IcFrak/G&#10;deA23vwoBUPRUwvEZsoXN+C6sFsAEsH3gAErbEYnpy+LsQO5fespHD+zJ0B1XRUWZIQNITgD9/0w&#10;PyP4C4Q/YAI+WPpDWjiTw+aFPVObnQRQOzy4pjSWYIG+lyeQpLdXZttOlArhtXB4hnQGDRNAaDS+&#10;IW86fHCYn9k9BkPAPBUF3OD0YbAHVwYLg52sNLQFP9/urp5TNPatjVjxfdPHDywLNiWSY4NZh2dC&#10;oN+S4B1SAltPfBpPNRlK8f8z9mbNsmXbedBcXWbuvj1NnVN1b1VdyY1k4y4MGHDYDgcQGEIEf4Df&#10;Uu888AMQEXLwCO+8gQ3Bg8AmJF1b15J1pdtU1el3c3abmathfs2Ymce8VClKVffU3tmsNdecY3zj&#10;a8CMc3OPz4sgmpaGsw3vx54lzF9/9WX6jZ/8KD1/eppOjw/Scf57l6lSSrmlhM+hGmg+whcUBSk8&#10;4aZaTAvI6sO4lmzI/CzNu9knhsmQQvGgNesKBS2eVUqf6Qc287rcJEmSzWOAiMUnEirzs3KbGwgU&#10;SWgk5C/q4rRqFIyDfQcMzMWc+37ysxMBB0zT7BUqMGwFNzA8oNVrzOwDNXgiLH8o+b5E+nVMYpVa&#10;OdgjyAVJFyzWXg1DFYb0NqsuUqPKU3Cx6ZMDO2g7McjbhR464X2Xwsg+FYlHSchTNchr1Ps5rA32&#10;B4sh0qYD1JbUwEy4MLXYTs+tA/gz677emG0XZkQlSwA2D42n8ElhDLVZitEUpTLxTQW4ZHgP789U&#10;UuURmMS9pNpcq/QJO2+yt1dffIciVCPkXFPZQTZg32hEr7bHTAC0wZgbwjMmkpDJmA7gpC6MvdGJ&#10;vCHXifAOMpHorxc/NzrFOBKYh+Lrt7ZPFa5dN+88Kd5gkgOtHkaef0sGQ02FSRJMyJDoRjhJTLJT&#10;CUVJlIhNZodvLkXl9bMBgHv7HhlSLSEzxdi6FiMVZ+QYFheT2PM808xojzTzKPvx38VU30zqIxwN&#10;ZxubHH/2rtEZEGmKYnxIvknrC3sX0rPvB4J9P/vp7+caC/5p+TUwnBplSxFyyJ5sFAUW4QzAXoYa&#10;eDc31pBT1rYDYEI6zu/lksNBMnirpnj8BSgcrF4GT+WfRVoqQf21DNFXeS/F+8CvD/sLaiqwqN6/&#10;u0jXVw+5nhppYwH5JOpZhddNPGPhZ4Z6Z4EhLs/4TpI17FmtwpkI7lHaJAC+Cc9Gr8fkofdkIHtK&#10;kSgt64zwNaus8sHSolqllZczmgLIWAmAGdTgPsl9oqUcNsJZBHSoXkT9rDNuweePHng78vzrwmoo&#10;LAvIfhHDkbXmzOFuabLpfu2zQT6xAJ04BOJrQPqtZHUMb5dOoicAaN9TgE5g+V98eMeEYbz/q9ev&#10;CgsVSpqL9x/Sr37xF/m+vM3n/Ueu50XuCXqCmw3rcQACkCvf5IYNvQyGmY+PvZVQdbq+1XDzgR51&#10;lZiYqHFyL3V0cpzOzp+lk7OnPFOfnD0hyIM6AkDfRa63ASLvYtCWNBymNU3+/vDQxgfCZ3n17XdU&#10;BOBZ2snr4P3bt+nJ6Vled+8YUkLG7FCn7y9v839vcr+VX3NWp5fPT0l4WNKPeE7p7avX1+m3fvMn&#10;HCzi2i8NLMCmqaEkHEqvJS2N4DM7c0gEAxF3Gv0TCi4zhsfBPtJQPNirio292XUYXmLvAJvv4XEt&#10;qXEfafZV4d2lVBXMrba36OizJHzUQu5bbQ97DORP/w7TL2qx3kPNhsqsIX395RfpF7/4XoFJZl6R&#10;/e3hs4L4hlJDt/bixrp8cnbCxGSy32oBu5FwHkm07UxMfQxLGz+vrHF391kPLijd3U0vXrxMZ0/O&#10;5Q1Gv/Z92hkc5No3PKgHp90HGx/nCfqT2rJGnu3os6wgwzPEYSb7km6LaSVADrZS2AcbDz3Vw4ip&#10;d3V1yRq6cnrx5IRRyurtV8fRYxkUyN8VnzHqnioAvir6CA2IpWqI+1L5Hjflz2LYSC92S/xjn0Bd&#10;GoEHIVGNoeLk5HnKSR3Mlhx4VFebYLJgLgdoFIQGqaLWhcmPNTHYR3Zta5RIYpV6ouL+DuIMnhXc&#10;C/QJgLvQ+9IHb7C/Kf3ozKTDMGwtqTXAQrxvKvZKthAKH2fbS0TISDDFaoN1rJ1Joph8xm2qIQzT&#10;aLHUzazE60UocY0mSyURZchwr2qfadFHtkX9wMCQSsAgbSLGZOBrxuc5hpmp2khcuR4KW7uxt/7M&#10;Enix4KNPD3ub2uqHpu3KsLU1RhSqRJ0XCozqvdbrehMQFiQKgYbJKtKWfdlmBjyVGo3DrnVPIDgx&#10;EGVZANMg99C7nAGykRFhz71OdmODGaH67LWZgo2xiUnEHw8k6qirXENVW2nF+EzYi9e+VpM/a/M7&#10;/9GLb7BZ4tmQwboOa7Db4AcH9H1N77CFJvpcUJquA0Gc28g7ir6WsfIdZbg3Dz2TmAZLXMB8gxQM&#10;06s7ZMoD+UQSiw32h0GviX8Hww4SWgILYPR0ZmksJT1s7HfAuHEk81rOQ1bgonEc88DNGIzAeacb&#10;vrM3T3f3oqWDjTffmfHiN/Yim9n3akjy7AsQAqEB8Kc4OliQog2wD6mysWkHw0DsJfkWMJ0TcjRO&#10;BuUhIm+NOeOuwZx7++YtJ1hM7sJnyps2WID0E6mbstjwu8+ePqWR/2hD7p2F5GyUy+bmGVMwghPV&#10;ZBmhaK9g+uF/H+7LYwNFIzYVsPZQZOGz4qGGpJVF8WwhKQYitnNB8eLFC06X8efJSXdEs/N9hpn/&#10;6ckpH0wwn0ATx2tSXsyJ9JoH0tW1Nn4s7Mb6fYBOTBTeFTAoY+/E13yKkIG84V9isufmdY1pdiv/&#10;rSV93bSIOzTokIh2C05/cb8IrOT/g2y3H2XofXMrPxiAfWBCkb2FdE8fYg+UAUuuyqYqvx8KP9wb&#10;FB2MfwegkJ8TFFd4T5hLg60E1lvQ0icX0vg+BEB3FgWYAXMzmdZcGcnvyKwT7ZmNXqpsmjpp/XiT&#10;ig2drD6zltLWYYJnWIe32GI0KqXRdstnd8Czh2k9gC0krTJEQUdCMAxrh4/EgUA2JlOEdZgRTHFY&#10;B5kdlrVyY+kc/kE5rRlCTc3iUCwYTcZwQMhUtKY3I64/fgbA8toTOobG5GsA0A8FxR2A61qx5ShS&#10;AcBjakJa/rw1U1HFMvYRFI9IvMN7YQNGOMe8FQtpZu80Fqdkm7ZcL/der3iPZS7AcQ1HU+phej3S&#10;j+iOnw9rB88kzMix7sFgXa5CSi4PnaDyy0dyhwbZi10HdsCPbndHnmj2jBv7MN/vKPclk28tQ3Ss&#10;sesb+TQ8OT/3ATvRGxPPVxQEXJ+Wv4neLRYlVtvl5RWl6wf5c0QibCRSxeGMRlAGwomsQjzP9DnZ&#10;2eOBA9k/Ur5PT49oTcAUuHokmI6iANJcAMcxWcS+ENck5DUAIenDRGB0yeIdzN/b+5tSpISRP9YT&#10;gEOsebD6UgQOQJJyJOYmJ4Au3lhU2TxfMrg1wUZIw9DY9E5fx7WB3Bp7H2n1lEHfEQweLZ2sfKDW&#10;DhaRebTMn5UsptRj+oaF7NDgmZrgscgPsQetnSA2+mDmGkRxNsp3kfdgNHOMQ5QxhWB3ovXFUPYO&#10;ykTt2UgA3jK78AvTP2sf9OPGk64kA1eUfAXAHjJUFO5RBI9mSgT4vZmGDiW0QtIXGQaDGR/JZyrc&#10;B00Ui9x1KsU5m40UrMM6hf1gNALBYBNAtVmfdZFMjhu/ITMWAWi0NkBmQlm9Cd9I01Sk3Ty7utlm&#10;QBDyYwNV0cxsJMd6LsVA1KSZXIEChE1bDJCpeKVVBkSmqXKqbjDMx+JDKBBPtJP4vpHCHGx+vc+4&#10;kbM0CiFqavv9bgFyI71+5CnM4SxCRMA4NkuhrjbuP1XaAKHhPajBUVXYLCVB3drquI+jvWnkP6tg&#10;tU16ovai8PgTE3QjCypG51tBFvzsZiwoBXnD5Itin2zBleSWAm4GA+tNCS/S3jWUFGkAbqPNrAEY&#10;PfvxX/1BYN+f/r//V3q4ucy/tybYN+90jgYLhfLcVkO1OMtbeojul0Ftb2AJ1+PdOzF7Zt2sNA9F&#10;YlrLkmDgvVIqYmVf2bUHmaiPVpCPPtzZ8mNizfD+/WU+t3oO17WSpiJnCxkXhn2LvT02/1BCgBYE&#10;ZQQHPXN5IAk438ifcLbJJqTnPtrx5wX2sTbsx8L2C3CacrRaMjGwesAux89gwNLYx/fPf/5zsbIp&#10;957xddOk9Yfz+uP1R9Z3YgTW2vts3o46Cj97b2ms5H4KY4o1lsyyvb29U1pl+GoFM9hRjev1YE9V&#10;pSvjunc2NMWQEmdBotn6PmvENWoYNNtk3E2FIbiwlzYG040DrVBr3OXz+/zsJNcHF/S9plcfvcja&#10;XDt+sC1A5QZeDHBs5wgZrCuF+93T1ij3RPl+Hx7m+mVnng7z2f385edMWJ3oLb1K3377PWslDA//&#10;0l/6Td4nfHdcA9zPy8vLdH56lm5zvY+rAGuec3hzX33ke+N7//Sn/5o+mW/evM81zmN6kr/Pn3/3&#10;nkDfzqxhXX1yMMv1+H16c3Gfnn92yP32u1cf0km+b+/ev0/ffbhJD2sROhAo0s4Qlrin0MWVGtZZ&#10;o+cZAB8CPkC+OMlnP9YZrKMAVh8fHrKOAZipOnBFgA1Mw0euqweyrkbfq3Ew83jc7PNTMIL9Z9HE&#10;bzahtMXqmz5N2f0k2MGqETfs+BwgY2DfBYnkb/y1v5Lef/jA+rXx/qkAqsT+9cnpYbr6eKc9qrxB&#10;VepXEDE4WDfJQMnJkzz7Wp3fM3sIo24Xs60hWwo15mxXnnxnuSYEEMznQrgm+9DOMnoOrmsNdORt&#10;WpPNlSoRMSp7jW7+W8N+aMGBuxJ20VdgODpYfoo9UT5tnUCdlAyIDBxErS0LpbXTOJVeJViVAqdU&#10;p8Z5TgXRer2x1qiq4rW4Yppws1FzmDBReQgRNiONB1HBvKMPuYM+gn0lX96qMPTDSiS8EYPhhQFJ&#10;b1lsJOsypG69tN9thEEF+FcVZz2ea6PJNrNNSGaoMfqhtzWGmdEOqsFzzPrRzP0Y0irLfnLdJ6Va&#10;52EllHEctKzXpe6OoE95kwswX69XLocmYyQrf6eRWE9vbzj5ylmJ5++p3nv0fu1AEl+n2vYvJd19&#10;Gh2gMdpze1UShXU2o0dcl+F+WDWM9s9UwIh+jkq0Rh7aYcsj77veypwxnGk+ua/FH3lLaQYDCQ40&#10;7d83hZVJpYFrE2GHEX5pgJ99YmffWatkKMGNsLcAGIs3qF4P96tzKjXWAK+Je4IUQWLhkxtWPY39&#10;rn22MshyUpIv9oTiJTn09mtsDEyKmdlasTGVPkPs/OY//7svvsF/uLlb+UBsuMHe3j6Q+caUVEtC&#10;u1aTQAEBk9g1eIDXOmixwTMV935Nttvt/ZqMueSJI5oBHF40duxEm91ZtKTgY7KFAhFgYJkU2qdv&#10;vZZxaWt/Pl2YShuXXxsJTuHBwMnEcmSzJF8eLSIs4OXYs4E6PdxxCEdvo1gFa+y5ecSfg9VH0GcS&#10;UxA3+vp2ySkX0o9q04dxQ8AkwvuC6SKGSSOpwryz9KQmcNSSzqoH+d27twRGOWHrlbAE5FsTece5&#10;j3oIX758ycJsdModwLmILYcZKsyhma7Wh8RvRYCChq2MZ+5zw3vtaeuMIRk4PEyLSR+vrggG4nNi&#10;Ggt/L2y8/H3GsWNKISAATMDH5UN6vH/0xjrkf7/jNOJg75DR85TI5sNZSPhIDzwUm1g/K8gj02i/&#10;rbEkO2FiQQ8tevUdsZF+/eYVJYVgM0FyAvBnGOWZRZQcTeVQ5d874iF7d/fABCr5nvQ0tJ3NFIlN&#10;Ft98hwcRJ8f53l1cXBJowMOEazp3UYsNA+bAOPhm9FZbcYN4+vyZvN3g1UIgYp+HYjQxndmvOFzp&#10;0QcQcrbDz0kGEYBKmh+3XNtk1CFQAhRpsPHcMFam7MZEqqnr4h+Ge9nZ7JZF4jgWv6jOSb6jE+cm&#10;m2IzWbdKnspYHj/KtHUaNgEZwUpsbCrLJthFQICrkS5Lc9C+L3RjMMEIeBQD2YnhJLjuKAomp51W&#10;TVsKn9EGtje5MG3nen9cNzacIi2xuEcxFUwmSYeXTnkdHDowkXWLL7f2VAaFChiYkAMnF4MI/5ho&#10;jv2xRNYD6OM6jMLH1P5gJcIAlRvqpJAU/jw2fwCn+M5V48RLrWeAhPByBNgrxthDev32DZufnqCw&#10;7pPk0DMWtUzFsnkzJvBkn1UqWgGK8wDInweNX8XruMODEyAW1v183jlmvk83N5L8QqIzONV81spn&#10;EgyuymbQK/rl2a/SjlRMZbMMjQboZukAfDx/csb9BeAqPh/2gHyskEnABOm1EsQw0kZxwUTGleTh&#10;YB63zZwMYlzj5Uo+QcNoNjgLnV1eU8p1c5OFvYfJyFiXkPyArZk/FxOVF3OuXRYzrvS6RlJGMF5q&#10;SrYQIKX9FjIZyHxgko3WnInEB7JOGJhWvWbhU7vw7spEUns1Xhf3VdJDsXnxHIZvI6Zu4Z3pVBBP&#10;iXun33rCSuDOfnypduqviqVpUAONVFQc7JI0eiJtRl8AUTipO6bKKXRq8sSP6WjT5tka7KWz8RBs&#10;imyYWSMsFmYlnYz7xzhuAXNK9FWSp9m30ya0QYzFTXHC9F+81jRY6tfrjHT4iPYV+9exKZmKj17I&#10;fjWNVogHCip5c7WWm2owRxZayEW2fGySAbZoPCKAIwzR5XNi7xcbR1Vmg9QE5CznmAazBNMm8ijk&#10;2GaU0yewNgC5UX1JLma/xGAvxD/D3zH5/FNzKkluPAcBFm2mx5WZByo4W6ZIy8eNk3+wvMZUit7J&#10;MmcCe6PDx7quyBu5v3nCzTOgbV14TiX8KRmICH8cesTyWdBn7INtyKZM6dZMCFwuixylcZjE4KRR&#10;NuSTbAi4tunxtuaeVQFAon/pSuzXurIfEi5lRfuYcQy5uxqOcegdOGXWH3w917Ku6MzmcIQ6k6hn&#10;i/30/Mvf+kFg3x///j/P58kVAXEMeKpR3xWD3sYsB/kMCgCiUf5il0PxSAwGYIQhLP6J/91VYs9E&#10;EFeA0AD6OeDI1wo1W+31hvUANlwPWRbZQUvu2XiAPuZaDoyt27tHXpfRdRyZt160617Me7afqGPy&#10;OTK3TUY7m9sYvS4ywfDnJahvbyXsYQueP/LPHG1AP0bkZgncsHzOJv+Uw+V/kpHouurywwUZ7ZCn&#10;NXXaeh4VMICzAzUyJEqVz3R8BihFABzgzNulibxYyAQKbTBPCRpl/z33uJBua2g9yntrHEqzOjJ8&#10;b811N9DzUd5KtJ1Z61kEGIlBFL46ZdS9TOiREDvP+y4D9pwWzxIANScYnjyfNZBEjYiPgkC5z54/&#10;lywb4K3rgNHhSlfXS/ZB62hczRb64tlx7in20s7+DoeDe0cHaff4OB2ePmFwHllhSWfP55//KJ/5&#10;t+kaQXFuyOHTDdUNrsH+3g598VBzvM/1yLe//CU93f70Zz9Lf+O3fzv96pe/4s999uSUoV7wV29a&#10;rfPDRSvgNz+HL18cc1hycQmm5pg+XMDHcGlPQpz1GgKhB9xf7OXPJKk9Skjcl/1dAU8AKFFzoH5W&#10;auRu7h92cx2Ya4V8r5e9VD6otRG68cih8lpWT5aujQ5u3AbrNszrzSBnSht20fZfVfpEnV7OvTr8&#10;zgz40VaF9X1lQkFKX37+Ir3/8J7rVaEBawJUkah+fLTLZwXszSAIxsfEPyHLxcC9JzNLAELXmhFt&#10;v0ix7eTLtUNFUMUaGusO8uzjs1OqNQDy7ea/QRZBbcT0TgwgGTQyFLP/ZPAELFBa+DRWACTVeaOZ&#10;+p1tkrhXtALuZLMy2pNYZwlDEwBGMvSm8YBxKqATwQqzi4K5FcFVne1Y6AXoEKk6hs8GzJj0Oplx&#10;H5YkBkkq23VM4b0bdsSWAqcxlf2q8jnNPqa2DNh+gJFwP1AZs7bNxlTOZ64025Y09nsb7dldFaWC&#10;Q2dITGnlQ9iqF2RQnME5stuajZqA0lDaVahGAYFHjORH+9Btr0nbItk7c4hUX9duvfcw4hIG62R/&#10;tWGr9X3vhPbGibw98QHUOuEZO275tKPvCnlwDIQjJ1c5DaqT8N6th9RVveWhZ3JQDHJZU/jPkgG1&#10;hVPJudYdFNY4RGna8rUWqazfDIy9z4eX8ziORakxpanY5LC+CgboODmLwj7Uk7AeBmtalZas0grQ&#10;MHxqi7+29+zGNj+4GiuGl7RlR0G91Q9aV73DccQIHazoSFQRNQ5/pbx7Nis2OI2tKoKBGsM4npdt&#10;WK/YXzlAa/thavAxGqidioS4+Z3/5De/2clFCuQGs5mkUZgIMSFwPZgl4IQgyN7AWmOjt2SzFgbN&#10;LC7WAgDxRfDfAOQB9Jo7ShyvsbZH37jl0oqluL8nD5FHmsAP9HJoTeOEIpeTS36BhkCPNsaK6bug&#10;wSenu2lzzE3xsi/pgAzO2GlZqMHMH3Lf5aN8sZjkY79BHCCQ9+IGHR/sElDAwgebL0JMduaQ9s4o&#10;YQsJA74jmj14tCSb9bdhMGwwi95enua/e/+WjTB9+QiYiLF2cnTMgg4sGTT/8Cw5ODwkcw7sPfkJ&#10;rNPV5RVlHpFKhWIaDSmnS/R9EQ0aJsE88JGaxMTSkb41DQMv1pz0MQHVckaEgjx5gnS0a35vMPRQ&#10;YBEEy5/pIRe9+DOy1uDxZwAmvH/oh3ckOQaKJIB3eP3l4z3fH1LA0Zve6dkZ1xwad9y5zimcuCaQ&#10;yuI93rx+y3WDAhGPzYFZdpFmuyTbSlsPUvHg84Hvurt3wMIIUmcAFgB7BifnoBiD3+Hezj4PPBxo&#10;+Dy7lvleffxIkAgAC+VZ9AJUgdmQpdLxdbDR4XOGvwMK2ZB88uda3YfBPlxKDZIPH6Uj65W9liKE&#10;W6zYlrLWoTQ6olEPJe2OILuR+rXDZCIBlRs0i083y3GAY9LWSt44sww3/Pi4edBLQ2wZTCCwbhgg&#10;2mx8CMjq8OQxJmfR9FT2whhMiSIzABtZ09nnKbwxxFjE9aWMqdKUcrBMgI190/n3xrKB3z3e81mn&#10;d+ass8SvykXtA+8DQBxMUfFdNBnXIXJ+esx7RYnr0Ju5rORPBaxMTjNaymR8GItXIRopydTEUri1&#10;LyWnSW3HP4dnFJ5TbL70PQT71b4qOGQP9g4k+crfAdNrrDUVqj0P5RlDYUYxLfN7grnG1D8MVVBs&#10;2dCXcutK01U0Q1cXl15/CvuhjB4pgVVtz42JICRZu2SGViUJa2IM/VI+e0i1JcP31qnnE59xMg1G&#10;gbhg6mHvgc/PPu0C1JRhXeL5wmtSVofrBL9PymzrIiWQXyWCke5zAyHQFu8PX9DGwTBoHHRA9WyW&#10;UXx07bw0eLgG8DdEYQrGCdjGtSeyg6eEKIAo/RlHP2cCkijVgs9INyeT7/L6moMEFMp7+frt5WsO&#10;/0KwZMLbjAXxQqxteqpUmsiiKRlsQM9wmHwNAPzSgNehGMnP0Oggi8n7HT1H6rp4/ZWE22or4MJ8&#10;K94vSy94yE9KZKOPrJ/zmN7Vha1nw/q6LoyhyedbJMwGe0wmzYMnkq0ZnY0sARwc0bqIah04MPjZ&#10;wD3ayEJTCXnYsOCmIgGRJFUs9NohI2LjjcVHr0gmXMzRj4sFQlWYiZUZdYWBVztNd9zYicTvB+s9&#10;WJlVlco1qjdO0Jt0W9E3JNnDIAXFchSjyUzJkJHGRLW3PNSATNQ/BHZH++mNkhPz+4c/zTSWQrXj&#10;BHx0Y9gX5nQw0jZypMn3YiIYGRiR5ppmPk5VSVlvImTERaVSVAen6tUlJEMFpQNYmrYwEqpPGJzh&#10;j6ilHQyUmJZH0awiOhUJeVBn6IVqxnewFiP0ienLvk4MLFs/FpmsPskmWEXMrMrsPSd1G5AW+K6k&#10;bzIh0iYRkV5T1SaBEBPy51/9tR8G9v2z/zUX8Df5Io1iqQ8GDvLHzyc+zxWqEeC9Vo9k+3fdLj3y&#10;6CeE79/3Wx7JSqLHvr1yKFs0vvRCohLiXul5u3MrEyYOjHdwHiKR/fYmrfKfA6h9/fpNrtPAmFfT&#10;G0DGjAEgqmdx1u/szNNRrsnOnzxLp0+fpp18JikIq+VnimdDKdNrD/pm5T4z4Cu4KtNWw+N9aNtQ&#10;fvSehf2P0uZ8xnx4/0Gs+ds7263cpdMjMMvXrAOSw1+YHG9GP9Y7hks8I9xAoXbEuQH2H34GKg/6&#10;ITJNUUb4eB4ENq4JOlGeWAkMxLlB03sAebAsyj0PL96IpPuP9v5q7PGZKI1EqBSHpdhDDZizbsqf&#10;Fb/z2Wcv0pu3r1hr/vJXv6TX2n2uH2+uLskun+ea5ST3Cc8/e06AGlYSb9+8I3MHq3yxuyDT/837&#10;63SI+tdDkLV9y9E/cW9L8kKcIRww/9zOwUn67u0HRMVwyA17HfolJ4VXYM+GhdC7t2+o6kGdL2mm&#10;GJOQV95cX6XnT5+lf/H7/wJvll69esXz9MWzp+wN0Hy+ubjROYQBbC127cnpfrrIddfzZy/Tn/38&#10;db5PfQltwnVC/7e/i+C/Ha6Z648P6eZuyXOlN7M5ei14WcqSICw4pAxBoMxDvsYAiTFMxvm9pF90&#10;y62LzKvCBNf+JI/bkE5WRfZfXPYoM6wNkKQi3y1JIVugykYaKgCI63vSszU4XPKzZ+f53r/fKHro&#10;a63hJb4L7h2GlR+ubrYY6BHWpRN0Pah+72ZtOaf4bBo0AVEE+wwYrTMHk6ke2k1n509yTXaeTp6c&#10;pb3DfdZdtLnJP3+UaxrVH2IxoWZErZKcPI3+dM2AgEFAQ62TMJR9srlQDzGjIkkgDQdGDqkoYJWl&#10;wfoOtYGMykOMlj0WfDUZXFg7vbhfF+n0Juh2KkAJWbUO7Im9JQCywcGhJIpg2FrOt95JsZsU2Slt&#10;ahH5nwu0LCFcHoQNk5h8yWdGhKiw9nH9NdojOhjodQlaWJc6oLbXdLwv1gXTsa3GgP0QawIzTRm2&#10;4OX3SMub2t62BvEiBZr7s4gArE99zk7ThiwxmcEtBr3O1m3WWNihRIJ6hIzh9+dmKw72PxTRPiTs&#10;VfGzDkZmePIOVs+ArFA5RKQ2m7K29yuuC8Bp9EYxhFWok+oC9uS0X9E5gj0evzh3HxwSfoVDCdzi&#10;ID8UKQbkK3vBNg4q24B+uj4br+DJPtONgWMFZgmFGst9jCRey0qKpFj96uh6qLXdhdRYleXeRdGw&#10;XhV/9qiP+d/9uRnaWG+UKpT4dxqcLma6NpMDSdGHsT6FxZkVfZ1B20kLmj0dQfVKQCEHy1as8Fz/&#10;nb//9Tfw2sNmgX/CA+Ly4poPaFVXjg6fCk21m+kAwrRCaTBaLEQg7esD5tTKckpdqIopuMuVitiD&#10;fBjQPDn/7u6iIZDXmHkAA1c09iFdguffuB5LHHNv7TyKRnwGbL6YQMEDsLW3hSTGm4VwuNcRkNPB&#10;OSklyps7pVKNYr/B7IN/BRpEHUZgkXSSa636dHiwIM1WrKUhXVxCfragnBeMM7AyULTgxuwwfvyO&#10;Gy09C/LPH+VC5ftX39J0Hk09Gvz5zk5JBtWEslPARv6z09Mzbuz4fTBhlmafMMGV3ivyhbq5vda0&#10;GzH0BwdkqjE110byF5cfyBZERD02BBwajIpmyMFOYQr21s0D9FPQyGNuhpWoCxADCxIx6zh4AboF&#10;hbcy4ARAE/5+ACLpacZI+hnBrSMDD3HI9kzW7Mj4AbjYO/nzPBcgCDgBWwh+M6TwIqV40fk66r6u&#10;H1f2apIUFDJDfB6EJLQ8VMQswmGNtFA0BE+ePKFHIN4Tm8m9za8XcyXmYgO4vrwkEIDPiuIbh/l5&#10;PlQHM3TwfWqar1ZlMyTwhvvitEPcX4AbbTuXV15epwAsMb1mqm+nTRvvsWCR13OCLcKHJMsrTxta&#10;swp5cNc6gBRqsS7R5+tBh7oYRm0pficHnzQG5Pp1XyQKSppW4q4YMIOkw04xBLCBz0K/QQKEmnJx&#10;SOTNo6SC4jmrGrLoZFTflEl75esUU5bK0t3K1OParDh8XzKAqrqkT42e5IBdMVVhETBnE4BCH0yI&#10;jwD66VWVeJj2nvTin0hAk4weic17vIeQ1PT5QEGxDnYEGYf5xW/yoQwz60huPcu/KzBB00qGcZAp&#10;uEpvc6O1MmiJDRUhImAE3NzcycNvtWZT8fb9uyJfu7u/1/Wv1IivPaHCs8Vgm15GuEz9xUHH5nXk&#10;YAVNGCTqAP3wrIL9Cmks3hupfDhs0TB/9tlnfO7w3GKNo9BiIrKTv7DW6D+EfW53xywQTYzQKCMc&#10;BBMqPDejweKZ5bdLy03o92hzMkjSH/Meh+Camt6Q8lgEe5gmwQDh87rn98mfdYdeS5F8rXsrX8SG&#10;+x72NfgZhkxQso4Frxvl7l3npNXWku3OZ0Ivk+BGTLLJQDllNZPTsFqBa/jzJ7nphdcQQNmKCcQr&#10;SVHy35A4gUV4fCApUZCDKEMeR+57kO3iz7FOrvJ+gSED1lVIFCjxhXWAi2amzzu4J54b+ZAJlKL5&#10;8zC5wRY7kczCML2O0A6n/UZSLAtRV3RNyJsNrCX7oxGI9/MfwBwAzMbMAQUfNJ6SNp6O1p726+xG&#10;scu1Wwew6MAOBwuVFGADb8UTxXLeqi5iZO8HArmqtGnI4jVGJ3uWFEKzBquQPLhBSE7U5eR06A2Q&#10;aY/CfW4sE55KvG8qLILGyXcx8Q4Qs9ny7xsDgLRZ8mjZe8hMlWDcFrNyXpPRaYIOKWqiONcqcJFp&#10;Bt0k1uUU0lwDaAHaVWZHT1P8U0y4kOJKETMV5h7ZxWWvHe11MzjIYyxy7soMgiqFz6meG5G4p9Ik&#10;4fWGcePVOI1DCVtqHM6hWWavIWQvpqQ8LuVfg7OVEq5p4+sXqumODUqvvaNOpdBGHYLimVKuFL+q&#10;FFMSFfnnAnWVVGu2LFnkK3lAsXDWtU22Vxk5SNhJn3397/0gsO//+F/+p7xHzlI+1Z3D18mPNJ8x&#10;q48Pacx1BNUTj3f5zMpF+hx72H6a7c6Utl53bPax1ymRfOJnF1A2bNZ/LfADey6ZxWYlQIVBNkVe&#10;I0f7+xpy4qy5vkrXF5dUMJBtNMjrKxXm6YYlgzob5/BO/v3jvN9hmLSL84LBUPMSiCSAdfQQwT6o&#10;w2DWnUN7Sjq1E6NDAj9NBRTWoybgjufhxxvWdAQ3J0nI0MztA/zEsMPBMxgg4T3vHpdkoyMFFIAE&#10;PMpQy1UO3UDTyOAneEfDHuJRAVOoZdGhPjLZt9sECg2jGfmjA50kJ6QKyf5guH/YDdh40b97KEFn&#10;AhfWBAQnrp+WTCmsMyhNEAL4/uI9ryfsPAD2vX/zlkzAFuC8/a/+5b/8A17vu1v7/L396Np8Sq8v&#10;PqYnx/vp7bsbqjuuHoe0OxPBAsm1d8uevqRgpycoW07O1XvlM/U61xttPh/xWQ5PjvjM4Aw7PT1J&#10;f/BHf8ieDusIfx0fHaSvfvxl+vV33ynlM6+ry/fv0+u3byVNxlmNkK1KFk7fvr5SmjSCFiEDzfdr&#10;bzFLb6/v01dfvUy/+vW7tHroKacFqEk1R14r+7lfQtDjw8M6P9srb1Hqx5qgYhuEAIi/i+cFFwxn&#10;UCcDe3jCw9P7/Ydrnhhq9FsNBPvR6peixi0DhipefhIDbPKeOqZgo2qQF4mfsZ/F9KQwoj0QXg/q&#10;s8RirgrQ8Vf/8m+mX/3qFXuLzt5y4Ysm37NEdcavv3/DfU6sKD3vbaSQU14nC6sIBuDR0Eh10Lby&#10;xW3s44y6Z2/vkCzNJ7kHe/b8OaXj+yeHXFu0RcJgloqtmVKl7X0XVlz4rlCuKUDHPtizufZieALC&#10;ggX1djCPrSgSO0lezMFsF7NZFiJ3eW8CYajzUCcCcHi2GNSIeo4Kq3VfgDNhsqOBtVrMcu89bdcV&#10;pn/48m/uQ1XSUGtbBeGzFO/aYb3x6k2pKHWSz9N6qgsLVKxDgYSjKaCNg1TCj5yhovMNUUIhh3Wx&#10;hAnbj5B4TuFfXMmSprJMOxmI497QbBhraw+qarP9xKi10gZqOMtvR4ORWD+RDsszv0qfsEfLgNJ7&#10;X8iUKSedi/GFM1F+jY337bV9aNfF3oTDSO9VlRVftHpz6EWoMKdghZuxF+DVBhjV/WKopFUAYh1K&#10;8t6vA/juzMYcbHui/SM89hqnasdaCuYnAbpqNCFHYN7gmoXr0iC//KZbMyRl1ROM+GHsi99wNWnf&#10;YC01Jod2GPy0jB3PrlQ5bWFZtg4wfXi85zpYrUUOGRzyUTVhdaP3bqMuT8l+lJPkv2YaNvZalLXG&#10;3JYyDmBjGKWeMZIhPPhqLPWfPKDlNYLS4r/9r/72N/24kqRlrDiJw5IDI2PHiDylrtb/VtGsrns/&#10;tAovWNtjjNRhB3JgwXLTBLMof/C9RUuZrkyyN14wOFBuHwYPWiTZAPsuTLbxv0Gf3lvI7LfZYgSE&#10;YXQ/SZduEN9SzzHtzGrSyR8sQ0GoRuVpfMML2JQNobNBtXxBVvT9oldA/vyHBzt8HbzBbGYWU6VD&#10;dE2QQ00BUywpex3cZI/pKP8MHnRIyUhZ9uKdM7lnTaYKvVPgw3B4RNYFJQrJtGF4/hF0HXJzeVEM&#10;TxlxvloSdDg6kel/AAX4TmDsvH3/lg8vPhcKGE6M82J68+Z1ic+Ghxam1DtG0xVwsPgkwjoACYCP&#10;SPh9yMUmpAU8MChXbTh9BeaI1M4dgoozNer5Z3b2dvQe+bvadKGwhEYy4Hoy7mTu2hIMWVJW17F4&#10;mvsApLE30oF4oOmzdgwjUJDIe3ogShLJtN782RZ8HwFLYFFx08mfF1J1gDIChCb+LJp9sB9rb2Dc&#10;OCCnBoi7n68vgkeWokojWAOMG3jSYJOkBDh/RtxPAKbYoGNjwvOBYJGYPsRDDCAHRSgAwWgscQ97&#10;G3fjgKGPlRv3ONCisJMceSyTpNik63rTKGLzkOeYmuyQkEIaVJuRFKDB5AarY6R5lVb5utr6mBIr&#10;PDeQQtMsdRyLfIcsqKnabGJdWzZjMvkMUDaW+0E6qATJ5CTVke9LhhHA3Zk2NtyIXXq22ZPTZrC4&#10;xyh87vIaZzgODMAfeqcz6Xvj+aXnCE2NJVEEy3ifSdcz3uO5C5FjslgFaANMlARBYDienWCeopGB&#10;Nwq87PCZcI8B8LIAgGFzXnMPMHZvJNfkJBXBEpRC1bIyoDFvzddWY6pQnKbTlBTrqbZc9eH+kesX&#10;UyLIXB+WDwrUaFoyBABW0oOoF2v48OCIRdKt06Hx/TQZ6/neTSNgY7RnnBKk1/zcfN9aDftuYRSq&#10;qULjDDlbmcSbxr7LBEVJfq8uP8irZr3aSCsnSTTBpJ47iTnYS2HqrFTNJb9zhDIxuIPAuqZXAD3F&#10;OpFcgdPnAMvqygyP0QyyXDD0UbBVlIcTPJ8qBpbwYMyv3dtDEN8BBQHu0dXldWG+4Mt09rYKyweA&#10;/yze/ExjKAQZBuRR+G9h+Bwsu8aT8JLwl0L6URdT3VFGWFsNdbI33KRGNxp5gykp0skMvKUpZLDV&#10;pzql8CSqUpHyJsuGY3KsMA6ZK9eW8xSj/CgYqw0Lb4zksq0kXzn7RaqtC3GnuyYHb2jLN3hXer6q&#10;SEQ2CYg6v5VA3FqmIAYkg0lsph2m+2P4EXpKi5+tHLySnFzM+1DVm9RdNyNjJMymDfOCQEwSk2AK&#10;D9Oq2vI79NzfA4neycfBABCQ1YUaxNdY4V/0SJwEHCjJdPoE6HOiCH+GgxDLjnqHw0RjykEAJa9r&#10;y7Pt7+LEZIB7DHEIXZMv+DQOpSiN7xDTaBbjHrBugkeGYovSmLEuBkptdutQ7B2qRixBbOiQKsbe&#10;EubokuUGKDuRyZffQd99MuOKQMOySL7Ca5aBEvj+TJYfzQRblmWOMwHepDgnwURpc+04o8Rd5+Xk&#10;wcUiN8vPv/xhzL7/+b//79JjPsMhjcNwb46mq8Kzfp/uX71JV+/epQa1CqSxSF3HNtTucq+mQX6r&#10;4VBYQkglMHp4NW2Ke18TAFVx5vPneObnvRRetY3ABNR697k+gT8awgmGceP1o4TTyezJml7ZDN8C&#10;AHN0mF786It0/vQpwSHWO36W8YyFt1Hl/UTBFAL6o4Os26ZI68JPK5rIwUqLwb59uJeUXuZaE2AY&#10;znLssTh3mSaa1zdYUruwV7GX5UhG4x5rGg5ZwYjP97SzfQDrtLzHv3v/jv0F7jMbzk6fq5trqCnP&#10;Ke0tIfkKEL6t6uI1uqLFxtJ+0C2TalG3DWS8drQmqJPZirb4eZdrS6Yku+F+nz/L0/MnJeYVTMAn&#10;Z2dkad58vCLT6sPFhdKGb+/5c1AJkPlij9eDgx2FcY2wDMk1RDVZ4qhzLdnq6Pgk1yC57kKs1l0+&#10;9z/m2vXJ+bO0t3uY3/NcdYA9DP/1H/9MNhtmoqOBRr3wb/7kT+hLjLP99Xe/TjOQGnI9gV4HN+Do&#10;YC9/3mv2HzuoRQxEwPOcXrL5Xjx9eszB/c//7Ds2u0d7C3oY4ixb2Bcd3w/kCJyNUGmh56vNoEY9&#10;mxysxiA51Lzwp0UoZO4tBtaJ8uLCvol/X6+DMW3Qod6OT9p2wos/354KpQ0TPRBCX+NP5bxbQR0k&#10;gZiRDXZR1xW219nZSfr1r78lSxFgXeUBEJVwHu4dHSlEDeCw2kQDTB5Ys37ysKRxjwvAtHagx9ws&#10;uVm+3wD6wDLFPoMgluPTk/T85Qv2JOgHYCOE64T+MYAmnB0rK67wnNzne9waiGtnM8ts5ReHZxLP&#10;EcBv1EDYu5PlsqrpFTDW25ahdkpuJGxD8QWGYgRZCARcF1uQYZBaI9jvARLiGQ7vCwztWwerSVmR&#10;Nt7hW73+hk0cVhtjUfJFX1V5+EbmtwHB+N06QDAvg8EWH2kLpBNxoFcUaJVKToHOvcYKxrVsWFrt&#10;S5HTwKRYDpUbWXxMCmPiwMBse9AJ4RuHWkD7xkQwXwqIyT6z3ZZfpPYJ1ODs4/rBQyCdJSGFZn1i&#10;vKB3yi3OhJX3Zn2WxN5jZm94XT+pTPA9Hxgoqc8rxluzAdaAAewsSrptlUIxYsKAQ22CHR2geYRX&#10;bFQtGvmGamUyyaYuvqubnjKUDgF8bUul43mum7qoRCor6xDoGL6EIccXo7Yu9ZLu5+SwtEHXLMDk&#10;ZGWIAepxK6CsNpsPa5bKiFSXAKsIiFzbW7J1b06P5W7hWmrm5NxFCbnhtQmlRKN7SEuaKWrjTfCn&#10;7t/Cvobq/zEkSeNUBtARilJ5utqEH+F/8w9/8o3YcFpAAC3wYo9395skkml0Apm8shazjiyN+4cl&#10;QzDAbMPmRc07WHozS0HCV2xrY0VD3jjFl9PYHhOFlmBe+PMJtVb0OA5CyFSxePd35mWiSIZfqwsc&#10;4R6BhCIFKjH1qkn7uy0PB6bn7s6dVNlwkoVDdDJIyPjiccP6O9xf2Fh9yA3inK91dHjAzWsFEHGn&#10;zYfjLhcSjfdzoYAELKa7WM6Dgw3yASbj3t9wmWPzBgswfNgA7k32OaFXXW5GId09P3ui1ErKYVcs&#10;9u5uP3LBrBAcYTkuNnuY9uLGf7R/103+nbdv35JxBODi8y++4JT9/Yd3BDRurj/y92F8j0Ubybtc&#10;KF0rWWMuhA5ykRiIMj4fJAcALlDMwGsCDDaZ6x/zIcH3v/14ywcWP8eJNcMtFlyUKLxx2KAoktR7&#10;VhoImlA6DGKeD32AmwDVcB0P8uuCYo7N6frqKhcfe2z88J3BogRranc3F+V1x4YbnxfR8yfHR/xc&#10;uKZ46CDNDA8KgBNg44DRhWs42CRfci41Gvg9eQupAMTv4t495PcA0+DDhwtNdZIASrwvpmM6HASw&#10;0fy6bsvGDPYjPNxCJlZ8EAj8jWpyOnk3rr1Rh2k05YVdW0J0OpvwK3xDzDg2uF7DAe6RYbJef5Ic&#10;Fcl/jaW/oxMStWk7hStVbjrDyHvGYnOwVxI3XRe6UxXhHaqp8D1xT6tJ/oDzTkAyUzo9SWS6Mjev&#10;uRkvmnyEV8PMaXqQBANco1l2XnsooLGmGvoeNvSO896Y783I5xNFFST+NDWuRdGGryZlrYOAr12H&#10;ZcxdzM24r+3xewCsPcJz1bY2UNdaxWcBMwrXCs88PdbM8hpt5o9NHs/8w4OYengGWpug4/fo83J3&#10;W5JwH+mdp+kjNuolfa8qyuJRFFHqRTlVRabeVS7I8d9qJsnOeThDUj73kAHPNSat+G709MN1Mjg3&#10;2KcxJrssGsgoFviJYo+2/5P2Hk0TeyeGKaEQ8l3IsWCmjus5J4A+cP3dUr6l1/t4fcM1iGAQXGA8&#10;u81MPoUIpsDggQmV9maLyNg52YgzecMilOlR14ex9TZnTrwWAjKDoTQQNNBC6M3QAFiHcBcOl9Bg&#10;7u/zWQZYDvumXRbLraTP8MpDo5LXE9buvn92SpJQR7BByOfxfINxTe8+sFnzfYcEnqmXNJjvClAn&#10;Fk0ks6owWo/yR5mRlahntnZKHYr5tu1cJEqqyUTYStP+xmy32tYAU/HPKo4lW8ErHgDgzlb21LPH&#10;ZBTgwXQPdsJQgjt09tNvrp887dyYXWvQLyCtMnNt2kpfQ9HbRuBG2vIY8WePe1cKegBtBvpKeEZp&#10;0qri7wf/1jDdbsPLz1LhCKGI4ISN89xUPG/GMOfzHhYgy1SJvZ3MJAiPnvDJEYA9OHhitcXANMMy&#10;fF/82Quw3VQFmCzS5wghcdEc6gk8l1UVno+DC79NEEn0QIWZZwlKZdYMwRMDmEyvXcuOAmt0TUnW&#10;9EnKHMGHti3y6PB/iZ+jk7Obr9GMKRqjs1FpzM6WfxNDbloBbGQF8/VtuF5LimtXRstuRw8VdC1Q&#10;VwII6Lp58ccR20TrkL62o/4MBxX2IQwrByszagOTBL/NSISkEp93d/84Pf/qr/8gsO+f/d7vpj/9&#10;6c/Sk2fPZK3QYD+8TMv767Se5Zrv6Uk6Pj4kGxquzBxAdnm/WMx8r1TsRwPDz57r5d7DjpWHt+tB&#10;bHp5T4UXk64NfAaXYAxjqJvPCAxbbq4u2JRheDLjGq1K89pUany7Wc2/UR+fPjlLn3/5dfrs5eep&#10;goKEtY/Ye2QNzXcsFasKA0l+Rl0Z9oZBvqR4YszK9kELsV+vi9UILR14Xx4I9nEtgyFGb9uK5+fj&#10;6j51sPBgfdJT0rsaxEwK9uAjTe0V3iWbl0Va5ft8/uQ8/dEf/hEHgDSW76V4wJAWZ+PgoA6C9mF1&#10;YhBh3ApvYIOHQAgMlAGw5N+l7xSuTf49DNmQpnuY6723r75LD/k+VLSCEQsG9eWKtfOK1+5drrdB&#10;enh2dqaUaTC7wQDE+gRzHIFSuV4ePbj/0Rcv0snpEc9Y2vAM6AFG+tmBmLAeq3R8cJDPgYq1F/2y&#10;8zpb7B6m/cOTdHr2lF6dUz7ELqBGORSz77vvX6V5rmvQC2DdQkKMlOBffftdsbdAX7V+vEsHea3+&#10;+S++Z/ruk+OD/Dt3+f1nBOkeCY4mAloIMnxydpT7jEOulb/4xXe0TUF4xw2ShNf2RMt/781l3XSw&#10;Oysq2jlVVXrfqq6KB9UKe0P+Xjf3KyqsPlzfM8wC9eDN3QOtNaqq5V4qyf5QQLNx3PhExoBiK1/D&#10;jK0NoWQMhGhKn/Sj21YScQYEEzTqjVFjEFqxoPYsgJNBw9b+YstVz16YjJ6VAK+6gFPqUzcWCPbL&#10;rCvvdxou0v6mw4B4j88q2LjnT55SafLi85ckDIDR17rfwDmpAUNTpIb02LT/9ED21kK9FwgOBHTa&#10;ElxCINP+mZVtJ0YrwiJ9tnY6sxkF3FcJgpt1BgUJ6v3wGuUQ3/VX1Dra+2sDGE2RXRPAoAy443BB&#10;w526/HlVPN+m8jdq4WAg0ouTA7TBjLGxMNsYamYLnNZMvclsYiqdUP+aNcW9YRjs4Tz6e6ueka9h&#10;Jb/IsNkwiBIA5GhG49rn4uQwCdYL/VDObgB7OJ2DhT66Hq+8ricny9JbjySQVUlxlaWFfMtDCRgg&#10;ZQRrKERD16MoNSzfln+yGK5aKxWVPGHZIYynt9pkKv5xk0PLUi37F3z2UCg1dYSajQYep+IPGSEq&#10;MdwNTCietVQGTvUm+d2hIHifYGNOTkVGb68htGxQCJZZ3bIBF6fie8/1HdY+Vp6ox258TnYO8dE1&#10;muoNyIdhD1ju7GnN/kxVU4BdVDGoEwf/AcNu0lTUC6zRm9bPyNyJw0NR31QhJZZnDGua0cA66jn1&#10;DqFO0bXsbWsE0LWZzUsYXwCztZVAky84SA0gMCVL0Jt/9LeefNORUSKgBYUd5ZCPAoDQ0KL5wUaB&#10;zfdgb8HNAF4gO7mZBuCHDS7AKpiXrsfRtEgk4c6Z6ouiBJMcHB4Pj2rQsNkhep2mufnnDw92uWFG&#10;szFzxDgYepi4dTYrpbwkgZEhWZrUwtpIF5byyfNCEw8Z+8vzZpcsr0lTl0EAQGXMovOkhkAA2CD5&#10;4YY5LpBiMITYINSaRC+YJPsoYAU+FTiY4U11e8/NAqAaPiuMcMdxnXZmCzV0fkjk11URqGKYQN7c&#10;4cEFLzsUHmiEcU3RqFLGOcr36fHhljJpynHz/UIBAdAKD+29jaC/e/VKUo38319+/gVfB0w+RLNL&#10;mr0kQIcm6cES3aBKo5iGqS+8UUAJT3WkyoyUBeB+ACDrXSRhE0JBgXuCxQwAAMDMA1NLG254kGyg&#10;eMNaolwaAEH+fAA1OBWG3jyvrY4eFXNOVfC68p+rJWXOFw7pwT3l1EeFUYG/GLJxeJwPxmMC0gw2&#10;QUhGLnqwITJQws1upJ8CoEAICWQcYEWS4g55CLzXHlcFrU+k3K9Fw21bJ/Cp6YAkGAAwGhxc4zkZ&#10;mnNutgBa4fPGVDtvdjNPsuWxEI3MmgW/Hlx5mViRXTyHgkHBwI1RRuXywtPm/gCT7kl0c4Js3sRw&#10;32YulmuCVk0BAsJ8PqSKYRBfPPlsCs95wVQV4CIADyVYhbm3NvL1NFre5/Vt0DRYvwCVECaDtUs/&#10;RzK3BFrQzxHsSoJfKzGrKgEEZAliHUAGOiRLmOt0DzB7d58FNX4OEgUUn7hmh3szsgkas77mTJpS&#10;kuMuQL+duQxR0UgBTMrX6+j4KD+newUMfqSP0iPBOVwvMfw6hwtoGtiaGYn1tLu/y30RfqZozOj/&#10;1UgWD9AN7FOAd/jekH/ieQOwzr3JRulkAF99IEMJxbo264kFG1J/lcI7Wiry1Kw/NS2tZaq9Gy+A&#10;2MFYw50DuwABFbhemOZzEpSv64eLD9on6Z0hY3UE9gz0NxL7dDKzBM/sVf55JGZjyrRwIQnQFYlw&#10;GFsxBTEfOvDcxHdAM9LwOUYS+gOLzbsbsWKxXt9/uOTvnByfKXSiE7Vf6WFr/7v23MrsDAbz1FMx&#10;WQbDA56xirZv+HxiD8beAnASe1ndOqF8jOehZTEdBy/urZjcPcHTQvHH2l4LlMbejvVJewszH5Yc&#10;luTvt7fD7wRv0QUDSVqn3wnEmZMtW8tDrA3WdJXCSk4yUzHGmKZeq/CMgiB96pZXAOK1vQsJungq&#10;PtkDM21LOixIrAvVvy7G01NsUuWfG1PzaKoMP5Et1LVNSdLV302RWrAZ2CrUWxsKC4ix/K+uSkEU&#10;qaF1MNY96Y3k5Q11Q6IOMQ0nn0112ddxO1DEhXS6dsgXC72mcrp9XbxfJktqQsoYBXuyZ8tolnmk&#10;P8fHkdn35l6QyeVB42qtJF2mtHrYIgx7y8/QzdKwJY8cLdENtt/of26nHpscUzrW8Jah+oIMu1Es&#10;P4NHZGRYkhXBQ2F9qL2rK8OfxmmKVK2A1ZeSk70VErZ22JAS1Ud7S3U8NwhemfGK+w1bDDI4603Q&#10;ZWtvJSW+K2BNbLC+MNlCmh4hI5PrQMnKJMvjtcs/++D6SNLNls839pJkX2QEIQGMTbZ9wT2azXfT&#10;85/8jR8m4/2n/2P68OaCQWZPXzzL9edjrnsu8j4FdnOux+ATuOwp10Vt93D7mIZ6N/WwuGEomcA0&#10;XR8FAOHigqlE1hllZmLlQb2gCl2sF3qqIp0e/qaQQuefwVDk/vYmXUAmmr/fx495H7VckXIi+06D&#10;pUYmV74Hu/B4y6/97LMv0tmT/B1GMeDadsPmw/BOZe1kNsqoQUslgCbq28lsEYFmYzHLFzO8LzJi&#10;gntk1a3d/Eq5AGb21fWVmTT5nq8G1oWr8dH1AvqMnkNkBgwEi7SpyWyaKj0bWM+QSP7yl79IL54/&#10;2wR1VHoOkU4J0G5JlnVdAlwGgC+8Xmbd2HSf15oecBND+Mha6iShfLi7Zi385tX3aRcDvI/XDFcD&#10;CPN9rrF/9MWP6Id3fHSUPnvxPH3/7Xf5M31G9hx6Fwx1UQuiLl50nT3ZmrS/L4uNzgMtnCvvPtzm&#10;2kXWRw953f+Tf/JfpH/2L/6QexMskADytPP91KOPQuAe2Fj596CwOTs5pU/bn//yl+x7kPwMAgKY&#10;kkjWhe0Ia/pcl+O9rq8uQBFJH96+zjXTXGqCu0cCIujd7tdDeQ5ggbTo6tzf7OZzXKnK7/NnfflE&#10;4OLDWv6IZM5UArDQD15+vKd0l1Ygs4bkiNGs8RWDeir6K6MvhL/6x7ul6rf8T9jroNZDw4+eE8B2&#10;Z9l18iBC4UpTkcRte8jGebEZ+kybtPIIcijmClss+BSy1WRWjoAX9KufPTlPb95d8Flc0sKqKhY+&#10;DW2W1vR5RwjOTa5xAXBa6OKflU9pLXNuyTQr+fVhAArmXs26J9dEuRdEXYua+PmLFwwSe/HyJetx&#10;3MPOrCHs9Qe55hQLujOr1wQAMN2YHlqxr4nh52q1MrNftcuMapdZAVQrJqf2Oied5t7U9YblH6Bq&#10;FWd12rAbO9kb0VOz7x2GEGFY4S/XmsUmn2sC8v3K7K2GwFgys1+hEZ3bsHFLCShlwjSMpdfjvuX+&#10;Wv7UDuQxASIUFTHgSgbOyIbrmsIga2AbNkTYle5vSIll6zEW8DG85Caz+oYAnauxkDgmDxyTAcIA&#10;cAb7OOs8E7CY5L7hgaG8dcNjGT1CWKxE2AVtPVzf0G7JdeNAW41erNFiiSM2/nq1tre7E3g7KZZ6&#10;JxRTWeNUWUlP68Ium1zvhlVOYxlq5fsT3o+NbRdGA68YiDO8cOzL+Y7erndSsMg1kt02lVitHVWB&#10;q2K1UpfBaXLqb+fgHHvCWxUnz0yvg2Gt89XsvLBIiXWnYWjy4KvZ7BNVkCLq0i9MAVJbjROKsZV7&#10;ypDia0ep7FOcSsBcWMjgb+xljUNpKidOpyqSneuNOsbqGzLzWgXU0ZfRPr918VCuigqWfWAjP14O&#10;suhVLHJF81//g9/4RqyIidO32BXBCANlXZNnIdZK+hDIEJJVNIdgOiEZCkUX/CRqe7Lc3q4YL94X&#10;75vRxqp6MHAAECC7W5uWWCnlptUDsbtoS542/91gHuVotVqPxa7SbiNlpbZsGNcdUmD8HNOO8kOM&#10;OPuZ5XhK1rK/kxxeRUVmkayEUvjE4btT4z4pvWtho9+TowN+H/r17R3qULh7VCDJzpxmygCndvN/&#10;x6a1s7crr5IdeVStbUi8z9TJfTJ1ABjiAjHBc7UWaHB75yJn7YTBxhLrBW8qpKQDk28fuKHd3H7k&#10;z+HwR4GAg+ZXv/oFJ0OQ+V7mxhtyWWwMADlwbSkB8AmIyQ/+DL5WZAEwrUfvtZM/IybMAAwoPaW5&#10;vqZPuP7wkQGAiKmrkmJlxBkEsC7ShSGhA7BA0HVOfzsUJh/zd12AtecDHf52ANZk+i/fM5rzRwJb&#10;pxQoXKeTk3MD1MmASpPOTk/MeOs9GdHGw/WeP9tlLnpwb46PjtlAJNN7ka4FkAKJa0jTm88EhuKz&#10;hhcFJI+4JgtKLe/NBNwj+IEAFQDBEeoRExJS9AEGWm4U2n9NJxURTwmtWZDrfiieT6SO++FHo6tQ&#10;hF4ymnVfQAFtJPak8hSVoN20SZQEqDMOo6WcMn+PRp3gQ9OWxl9S+fCqMJOjNjU9jYVBGD05QAys&#10;CUkhRc3vLTlmOMtqwxKa2YRU3iDyXxxTsrG2/j2Sh1AAQrqL6T9+FvvT9999TxYswOd45ouxOIrq&#10;vG6nFM2ephv4vmDVSTY8kMGAcJfawANZX2bWgYWxZOO14h6ypF/m2sawY5EGKH1wJQbxYsdeDSsu&#10;eklQZ1wPLU3dH+1bKA8amFCj8Mf1xX6BdQ3wHuA4Pudx/n54VkYeYpLF433AjkVBvI/r4Ua+Ypr5&#10;UgChk5/wnvgsjZNWsSfACwlenDFVAxuVzLy8d9/f3ouJlO8jQDIaLdcqDJjkm+Sbgz/HhIn+RfBm&#10;osXAFffTFb2s8v3akWcVPh/2mLfv35NxQN8WNl+j2aoC4XC4MvgDKY5mi0SB11pmwkk67Ro0QeQE&#10;CxL6fN0l8R+4fjkgIeNMQwisk/DPAJgDpmk/ynNGvnhi4mFYpTAMIjolVAIAICebKwHvYXgMyTKA&#10;QextCEnBvR7NqLPFXgHK8D/QjNatmFJY/8FeC2b16KRbFBejmVkhFeEzUSaLIUMdNSxzwM9GnlkV&#10;KXBMXycHNlCgNm3ETxuvl7oAihqqjQVSpFqa/28qfoNh/sx7VG8+U/FBSipGaxfv/ByVJcPFMmAo&#10;xWNhIxZGRlAE6/SJDqt42aVSbEeCbXyr2kBBBHhUgdRtSZ3DtyVYeWkrDIQTd6YcOxGx2oSChH9Q&#10;7OsCycdi5kyJrhM1Y38eaQw+lu8URVpnw2kS0dw8xA2ZwlMhCn+HNGlm48EKjdbXHn5N9h+cisdf&#10;HWvBMk0M1JQS3xZpVSTFBSMmCs/wExrs9zS52QhD+mE0O2otmTEAdwD6laXbn4jrzByf/LnxWuv1&#10;qkiM5GnUmn0xyRph0rMbrD6CmA6egdQz2QeJk25OyVW7jawtBt4zymft3Vfl/fPzv/R3fhDY97//&#10;3u+myzeX6fL9RTp/fp66A3y2kbYtFYaU9/k9Hvtcu+S/85kGe4+hmqXHtc7rSOsdDGSCTY7Ptsz1&#10;BPzIBAIOGmjaG0py5J6eslhTCONY08OwYlDHu7ev0+vvX7GW4vXJZ+i8DRZNUpIlQK9ZPtOOj1hT&#10;HZ2eph9//TWHyfDdBdMdf5czumoUVlUnX8/OzlHy16VnH+VuarbXlpPHmlEQ0GRGb0i8JibOKole&#10;vsBYgIdMP6+VmozgsR7n3qqkJCIoiWx5adI1qGykipjNlVQ4mN0wkkV+x+9IeeRMvnk7rA91vkQg&#10;TrCraLfje7O05zEHkmxAh8LGub6+zNekJmBzffkh7eae48PbNwYJ5RcKoE1pxRoIKCRun4xGMBBv&#10;b665LlHTI9wK5wKYFgBi0SfhM6N2hzUHBmD7tLBJlL+ipvz9P/oZGzoAZcdnJ/JahMwZNRBCVpqO&#10;QydIar/++qv0B3/0Uybb3uRr8OMvv6TvN2qON6/f8OxGPYu6HABr/mrp4v3bdH/1kQPr2wckCFcC&#10;X2H5gwEiGTBi6+GcvLjO1zrvHZeXd7yf+D02vfCDA6snP3s7M7GKMHClosNIP1imPCJQG87Eus1L&#10;l2AfGIyT92b4rhN4AhB498B9SimwdRmOT9Mm2HHaZulxD6nLdlOVaPSNbUTjc+QTy4hpW/E7fTJA&#10;C/Bvf2+Re4VbkkFAJpi1Ag9mDsnCdaDKi0SIe/nyGVyY7M1HxlGES9laYqRPnjz2oCTgex0dkjWK&#10;PhEe6/Bhxro9zc/xXa6hENY4OJgR6yQsOsoAy76DYYfEM6huDC7pu+JZipBDeiCzHhULuXfiz6yV&#10;j+Zkz7VgRAqsqUqyLz3GLCXFa/G5Qz/QyA84bAziIgeIqr1m44MmVZ7qFAyhpISIwDLt+6nUBVOp&#10;bxr3Q2SZ2QdwcFgQvsdowCqsRnj/p+3AlKrcp7D8CF/4CHQQNrVRYEUyavz3VMUwL7km0bdqOYh0&#10;mjPAOXzyQR6tyRLjYMWXMMXRg2F4p1ryWvyDi+RV6sHe9wY9ctQaOjP7Ys0x2LKjdmItQy3H0aoo&#10;B0kOvYNMve97cBI1VrIsV72P7a3apnwn9myLrgRRRK0Rdll873pTa6J37M0MFYg4ON23ty3VYBn2&#10;VOxwhjEk0qkw7YDJUBG2lRZM9ZhVCLFX8KyzJUzyHqHBQ2OP4lTOz9qqEzHSzZTzPamSwb9eXoe8&#10;x2SNdiac6X7FWbilNi5hc6F6EesyObAsQN62WCyqbikPnXxBJwOxtc5ehcA2ZV1QRm4//eV6c/4l&#10;p943/+Xf+/KbKDwp1ezkFYebBDBvtXqg98R8LunTaDo17uh9PqTAbMKBDv81/BxuBt4ek7wZpbM7&#10;3uCCYTCRuVTTnLTmYRFRxJyWuxbnlGlQYhOKA9xT0sGrSB0V22zeqRlDsMdW/6LETcgZ0Gznzejs&#10;9IiL+e27K05XI1Xs+DA3y5PMpRakiq7Tgr5rAiowpT4+PsiH951ZAYnI8ZgLePhozGdi2K1XfZHw&#10;feQEEImTcxZT8PhiyEZu4PHXcvnAG/3s2Wf5UD62Hn6XC4vyB8Sis/m/kdQSHiUodkwtnjNVVuwb&#10;ynQeH21G2fPBQbgKQiZQbPz6219y0/zix1+Q0YdiRkyc1uwDTWoBICLuGwAHGucCbDUCA0D3BlsL&#10;zD0wnQBOvnn3Nj1/9pz//Z5BBxOZOeFtRiCOrKkpnZ8/YxOCpgivDQBpZf05QIw5TS3XlGlQjkup&#10;5KAwEQBq+fUB9h3moidStHAI0lDaGywfDjcLAGhxD45PjzkVBwiCKS59UnJzDuATmyKYmGjSFfAw&#10;4/3HdUcjAvlwpDfN6AnTcEPCAwZQZG9PTD68/pOn54VqS/Zj/u/RfAKYxb+AAYj3guRETAo1yXz2&#10;AMi0KhJoTh7JVnVdmixusmljnErQEP5+MONFM9FEIqc2HFCDa0+gej/8ncNBWssGwz8lxWaOKZE9&#10;4RoeKqMbABVlIe0hU6NM+FTUUQYtk7Zi8t/ah62lTJQLuJirhok9ryfN3Ods7mYRxd5KTgSAj0l9&#10;9iWJQ4qAMEJk9g9YON9Bwk3QTo0rvGaePnkiYK1fclKEoQW+39X1jUAqUv3VXGLdtbUjz2sdEgCw&#10;UFThYGH64kpsPwZLeIJaghnY+C7JlEUYD/ZDbMhoQenvt1Jzi+e7D0kApOutvDRvKNmaiuGyns2B&#10;3zvMesHkRYGI3wUQDUAchx3WNJqNy4ur9OHi0uBeVyQKwb6SVLHms4P7tJebAEj54X1IJiIkBPAC&#10;vLsvHnQA/Xonhq/gHYL7RflRT5N6smft6RWHLfZFNBj47Pje8Fdc2P/w7dt3eT+99bS1LhMrpXIq&#10;TAP3CPstUhnxunu7O/ZKqbhXDgYClEImxjEYuVw7BuSxR60G+UjNZ2LdQfbMAxPAIeTqeDZrFU9k&#10;ZTXyo7pB0jC+B4OMEpmW9Akzu6C37xL2fjQoGBi0lFrr0I5OpC6psDrlUagDVCy+LHUqARm00yBb&#10;uXGBZ4kID/O2eJkF0JYcQEHW0my+5bHn9FSzScKrrw52WhSVozxlonAIpgSTvEoaquSxHZPT2o13&#10;SnyOeLNxk6Y3RSKy/cRKRWiQLk2bdM/JzLqNX5JTSoUubqole/SFHGYsEtehFIuTmXQq0DfvFYEV&#10;KvAnpytP5TytAtzg92qMAZilOG1LxMy2iyAOp9sJpJ3MYJYXXxMTbxfAJSlZ8RVbzJPKch4HHYU3&#10;1bRpbCanDY4EvPqSGkjvPqeq689DoqjiL9ZiyH0b78f0BVyPLg5VqA5mlJeUS7N64Ts6RgCU0wGT&#10;GYdqQGp+H6VFdga2BpnL25c2FcP0yRKl9abpDpYCPSydFoika6RjD2KJ47oC7Io1i38Pz0DZtjQM&#10;USjG7UjwzHs0zvK5U3ORhNrOd9KXv/0f/iCw75//3u+mu+8vCai9u3ifzp6fpYOd/fT61Zt81gC0&#10;zDXKkGuodiftnZ2lWd5/6/mMZ8Py7oF7KYep+PwYHoHVl8+q5eNdvraPTD9NVIB0/N4AA5e51p6Q&#10;Spz3fDD6YNuCZvv+5poA4Z/+mz+hFHhcKyF1HDeft2HzP+P+hRRMPPvPXzxPX371FUGiLu9/+e7n&#10;29URkJ3SRlalNToU7b36u9HM+lSeKV77QWybGIIoLK6TvQuT1sV6bly/sD5dScZ6d3/D4XUTvmTj&#10;o+Xr9jUCu28lRh7PL+ytczGX8GxgYK6EwSQJFZhlS53FsOTA64LJxgbPvkoMIzKzc5MUqj0StUL4&#10;fHe0cBls25K/dz7H7z5eptX9beofH3IdcU4AIywkEKhyn/+GigXA4Yf377nuoIIaKZVfE9jCz6Bm&#10;xbAJax9eflj/N7eSu19c3JA5dpvXzBdffkVftn/73Rt6nn79G1+mH339NZDMNM+vcZQ/w1/7m38z&#10;//wq3eW19fVPfkLlz7/66b9i7fr06dP0E/wZ7Gk+3hIMxLWZdbKXwVAaJIU//qM/TPe5R0Gq82Ou&#10;uVfrKT07PUyXN48pt0xkOkrhJDk4knVBtsC5vwRAtzKTHD0NSBH5+TveX6TTs2PaM+Gchl+yS0GG&#10;HM7IOG3SbX4/WiNAvvuwSg8reasRHEgCx+cz+fRSCmvpfwwmAlip6oganbbY6FNhsheJboRHJbG7&#10;Qxmw7eXnsrRY0mhwVpHYgS8BFURTV5/IhMP+QgoUndF3D4+8ZgGYxNnBdOymLp59lWt+nC8Ag09P&#10;zxm6AYuR5y8/IwHksxcvGSiINY99W35pLQFbJWnPBXZUOle4vh1sIHK6v6slfLUZTrXVW1jjqKkw&#10;2F7YO7oi4Lra+M9i4D3Bk33Hcyo9O5Gsm+xJh/eGNdQOSRkC2uO8BUsXNWJtD9yQmuqzbaxG8J1C&#10;Fo06XDV1v5FCu34Kn2fJb7VuSB6wEoukDq8F9WqV/Le9xwwmVRRA2IywprZnmq+ZwuHUI8+c8ls5&#10;WJLMRCf+bqssYgDd0NpgKKFpvCfDVD43sQ3LVLkumopM5KgXScSwHrRfDwUkozUGyUZO5g3Wv9Un&#10;rSWd6r2bwpTntQLBCKSn2czMQifjyptD/rxRIyUN1IPUFWAyfofqlFDXNAIqNVhX/RfXJFixZRA7&#10;JRNbtAbmtukIaTLrW2c5RB2p9dqqZi5hdMaGCHQaNB8jVEf1SQRUYC0ocFKBfpXtSJLzFaKWTVaj&#10;hRw2lBG8flVtyLmyrNg2W5RRPxLgjkGBSDC5/jGTrzUQGd6S7EPys5QsywUxZpqqrXmoA25nnaxQ&#10;kgfrHlY37hOwf2CPHYepKGpIJDARTkO/UMYkJ6rn3/8Hf+vpN3u7+4yyhxQSUjMcYDgwGgNUYmnM&#10;OeEAiIdNG9MeNGeDaa34Xh9v7iV7IWtvzgt3/7iyz8XEZkpopOQZbRvG/wIzAPBQ8kAp1hYYUYcR&#10;ccXDufLNApDP3+XGvFBxQUldQ5AQzSLARmw+z54+SRcfLvj7kO5OBPr2xCQMTwAwPTgpVjJXNwdb&#10;Yy+9+3DJz7G3lxc6J46QYVXpxbPnNGqFZA+yTdF8J4JSCOUAkw8AAySxt3kzHPka++n0/IwyWrKI&#10;nBTJh4ZTEf0+FjOSyQAoQdqIghhsMoCDwEnAkAlWGZM2FzMWIPhZABJPnz3jYf/6zSvKd/E7F1eX&#10;ZPQpEKIv/nBgmaExZ6LkpMYSCDsAi6ZRIx4R1d9+9y0XECTHF5cX6fnzz7jpAPgVc6qjVBOMxqBL&#10;7xg8VLBEn45OjjgZpAQFm4/NvS+vr9Nefl1cBwBulGaiUHVBBro3FjQmoTikyIwJgI0AUycmV13x&#10;ukE2AhAx0pIAJGDTY2rw8QnvGbxWDvK67zpJo9duPPA+nFz1K7EcwtNr1bOpCTmqknOXBFqYjucC&#10;9+PNLZ8dSljAdpgSi38lIs/FIq01NWeyLJPqesope7KLApTbgOFhAiwAZ5S0cD6zbGYoEjnKdODP&#10;ZGluUykwI/whIpyhSOd8sHPzCxmDwUgydQCwN7UlYGoCak5LqsJMJAtq1pbkK6aHoQBvZmn1uHSo&#10;QaJ/FH5/xQLAZvrJ0xenrRJscPoxPfcczKKDtClmzefn5wyOwWcAWMZrwj0pr8fHNQvUSGqFRYBC&#10;QpbcM0IGgDNOcrUZwSI8cwC28Py9e/vODcySYDPu2XIpZiin1PkaQlKkA2ew3yW86OTHB7kXWLu4&#10;puFDGSyb66trSnvxngCJAILhLnzMa7ZhIvc+Gxi8LgYp+J54xk7y848G4sWLF+mz58957QCIoUDE&#10;OgMQ+OT8CcE27AcEbM3GAICJdXtH1ulACRqlxUm+EmTJtZL2Y0+DFB/rC6bq2OPxzGGPuMz7IQ2m&#10;J4HOeHawj+Hvzgy8edc5xVcm65g0oVAAoxDnzWl+/gBcwhcTTGEGCmA/2PI2hGSlJpN5ka/RnNcM&#10;QBntBSBB4b6ycJKtpL4Mg8rvj+uwzM8lQDiZ34+Us2CLpvk2afli0FJGgaKCni2d0uomBfYQZAYT&#10;eRTzsTJVPqa1THaE3xPAWHYMtQu6JjoCyXd8UE9OHAs/lQhymAjgp+KrNDjdUIwEyfHbbbmsU6uH&#10;URP1Mom1N2Ok1G3Su8xM83ixsmSAZ09d2TZAz3o5eG1qHHJRypGHtQNlbEhcTQX4qYpRclUmrprs&#10;ViUIqDDbHELR20urDpDBAFht6VAxSak2fnIKJArD741MIrzyIjktEqWDZVl8AadPbNkLcKoGLArK&#10;ZsMzNBst2dB6IymayuspLGoqzIexl7F8bT8/MVsaMxmHTYKxWU1iRI5bDJON2AyG4ZXT2BunxoWk&#10;RuDiUOS+k5OZyZY12F9teR8y7Gvd+zM0nsBPGxBvCzSl1LeNpMGR+0RI6xvfJ0ybgyWGz6V0woZ7&#10;WpU2KcIxtKLkmKz0odwfFvjjYNN4Wa6QtQrwH/Lh5cpgaKi4dZ111ks+Te8mnBlmPCj5T6xK1Er4&#10;8ofH5+lHv/Xv/yCw7//8p7+bbr+7ZDDHPYav6ynvWU/SbO8opd2j1O4epKNnn6fjp59J8ZC/OwA5&#10;DptQ60KGu3oQjJyfmXU+P+7vPub9/TKt8r58e3XFWgxe0E0FpuJd+vYvfk6rmtvbjwQEl/kcWeef&#10;fff9q/T2zWueQavHtT0TR4F9DuCZag0SEDj38osX6fOXz9Nv/sZX9ijdkUQYQ/N2ZlsM+eNWBsAL&#10;K97eWlW592Np7tV8q2bD3gJANexlAGAR6FyuqDKhtUS+bmVd47XzP3Em4bFeAGTM37FfP4g5iNqA&#10;7B2ECiws+beiII1ByOB7IQAO+yEAEHpI4UxuW/o3JydWUlLu+gW1gawoZMVCVko/FCCest1GAATk&#10;3y2TnPMaxdkPv918TV69ep3Onz7n9QRwB7XLj3/0Y96Th3zvwFp8/+4dHzN4g6+W9+ky18eoiaHy&#10;QU1xeHDAMwifXwBKflYpocw/k89h+OQ95s/18ovP09/7+/9xeoBUPP+3z7/6Mn3xNe7lYfqTP/sz&#10;2tO8fPkyfcyvCzuNs5Mz1p9QyPzsX/0xa7XoC9hYzzQkhdLl//n9/zvt8Puv6M/7NNcv40qSa7BU&#10;7vtgLybbJSUGbDw5O02v317nZ6Fnz7Oyr1lnFQVVM7k+CPZTS/C2JWBSGzRgO0A7qIHfF7XMZLun&#10;CFZR8quCH0cDitqr6iCZbwZaW3t4tR1Mlf4dTz6fLcHyLixuDwcixbp28BiILQvW9T3XZLUlB45e&#10;lzVwE1LRfgMeGBBo6jg7qyIZ7MxkE7A94xo+yfcE/cDZkydUU6EeOs//DvXFQa6V0BPj/TEslQ/2&#10;TB6OEWLV1GbMbRi+rP/NjGNKO65/LzAHPSN9mX0ZVLPN/L0as/rlBygft7UVCLXrB/ug+fUCqAhZ&#10;+VQsGcyOxzCpeK8NThDtrBiszOgfC1t++2wOpmLUSGQXOx189JqYPhkcjlv2vnXxlAsPPvk+RkiS&#10;ZJrrQd8xWJyVQdkpwBt7vBUQGECKrUSmLfNH7KFxnepgmjYCiWgfZEUjfUHbdkvOqsFaWDMpYKpV&#10;krJ/hvekVZ8bgTv0MrfFRpzZrLtaAVHYm8HYvo/AFXtqKLXWgK0Bwd4AKD10LTvd2DRMZVAryyKH&#10;mBhcDe9XbBj0hfSAOTm4AntreGpW7iulxnCYFPzih42VitiB6mGxLgKwnSzXnUoc20ZlVogjbYC4&#10;kgFHeAn99WArZZ00P6Prc+4tTfjSVluy8KkErxXLm0lD5o5s8xWHiQLk2sLWY0AniEFNU0JURWRr&#10;WSvVDnoJkLX4UjtMr3UAJ/rPhS3ANvtPKgEwjQFshqA6aAsDQwKRkUBvEBTfDP7gzT/+28++wWGE&#10;g3N0MiEOCgAad3c3+XDapek6kl2xoTDJxROUJWPhK+vBJ4Z1wN+ucapbaVbqDdWY9NPB5tkIWWgF&#10;4rUO6JBZqCSI8Oq7e+jzonbzEHppg3VrFxIAIfEF0biyCcyf83B/h4Ah3vvs9JiH/+3NfX5PffnO&#10;pqo9vUMaygtxZeGnsXqU/PiYDfhIgEN+G0L7wYaBce8aRRy8mygTO/JkQUU+GnSms3ZqnvGz+N9o&#10;2tFEVt6EB9PF0dyiUMJ1g9R2xenYQibPePBrJf8BiMVCG2xQivc/AACQC8POm83xySl/F15ckDi+&#10;eP6chShAVyzEajQTaS0fk5DqfPjwng09HhIFZcw5YVciZUuQ4ed/8RcEudB0A5QE4LA2WxDgEoyU&#10;sVmgIME9QjEEICKaeTB6KOkc9N0hv8CaevP2Lf8cICIWMvzJALqBHqzFvxIzoZ2xoCfL0vr7ZPCT&#10;YSdWPQHkxecGyxLpsSi+cU0ITuQ/h78aPj8YTScnJ2I3gOnTip2gItVJgINou2ADLc3uuc6viwN4&#10;aTbZ3K+Ne/XhwwduamQlepNZRYpwp8k6QMWeXoxjSXsCS4sNmtN3KGEyiIfNHX9Bsixij+4bwTEf&#10;ypH+2dqHj1Ji/r42ajWfVfFCgCdla08NNsf/ThM9xBY9Dmbh1WRAyivBqWiTff0qbYQ0/K3k8cf7&#10;PEbwRySsiv0EwBbXh0E2kEwvduQXsurNqW54GEUR1TVdmQJCrh2yUhTeWGMA4TBBX5mmfnK8V0xv&#10;cU9R3D66+RhZmCzKs4u1g+eRPj/wtoOElmCtAEbKkZAkndcUQHrcK3pq5vuF9cX3NKu3digNQMN1&#10;/ygm4mwj1dLRo3RrsErDNB/FLhqG2s3B4/Le0ikdV7uULsk7C2nRNKut5HWI/4ZrDHYkU7QbNfh4&#10;TleDi+hRycY8BFEQdJJQy3w4pmq9/JpS7fTEPaVB01ZgpTFgbT83slJmfJ65F+c1Al9Q3A+shceV&#10;AN5DJJHn+3gMpiM89CxhD9Zrbb8RDJRwTU9zU7G/fyigMv8eBgXYi3CNw+sTzEgG8XjvaOcC5MDu&#10;jGeXQHKS1wmTjHf2ONEGM/nk9MxS3YbXAQADnl88D7jnuI7Yq+dkb4olgzW2dpImPmtlL018xjo6&#10;UU9+w3PGDm2FFRuM9Ml2FsFAiIl5mFpT0oIkURdXG0ZeVZ57Nk/J5tntrHiZ1HX4aDZmto2f+MVV&#10;pvWHpEjvawntFCm4Vfn3APMqm0fTYmOqzByoinwcXlhN2xQbgbAMCB+XbbnwFH511UZ+W0eysq9l&#10;TOcHe99EqpteY9wAe2YgF6l0+tTAvbbnS9h1SL7sify0ZaNgfxmyMr02R9HFxTIuMhfJ4ykEGSNE&#10;I6SilQP2tI82BmVjkh5S3RJuEEw+gw69AUPWVHG/qsnMxWkrTU73PZocMvxGhR8lM0Yi8Ci52QAo&#10;gu+6dEBE03QFUI1GtzJDsfzvrTCnkO4riXVjMjkY7E9bhXlTxwxe9g7rlViwHKIw6GdVLCxGJyLi&#10;u/eRjoy1Z/YkPjuYeRWHFQ2Dw1oDTxwM1MGe7PlzAAbxvBOYnVR/4PpA7XBwcpY+/8t/5wd69v1u&#10;un71oTDZb24e0unTZ2mCL+vpado9OkmzvA+v8xn7eIPADHg1L1nD7lJWjH0HLLwVGWb4dwZrPNyK&#10;YZ7PmANauCzSQz4r3r97oyARJjcO3P/wux8/XKS3378WYGnzcXq8pm0/SpC/VDv/6Ecv0l/5q38l&#10;ned99Pz0kCyttgM7Wb5eTT73UO+y7uqqApaTRW7Pr9ZeXwRe7KUYssNqK3UQe3J4RMITDu/fr+07&#10;l/fy5Wpln8KlZdd6hjAIhzT2IF+n09MTW/TUNB2HvUddqWlM9PlesB4Vu16yR4BWv/7216yFwalC&#10;zRQgM1j+qJ3Xy43ljlIPW4UbYa9gONW6gJlkIzq5l98S1kS31+n961dkquG7ffHjL9Obdx/yudOn&#10;vdxvAJB98+YtJbr023UoCIZ2S/j19gq549A4vyrqRbwOzq3T41MC3mAx/ttfvs21yn46f/Y83eWz&#10;fb67n47OnqQKabr5eTl5+iR9/sXnZOvj1MB5j8E8zlf0LLCcgbrq6vo6vX79hpY6AtcSPwuG5agr&#10;cY4+5F7gH//Df5D/CVXDNb0f8f0/XN2l5+cntpHJ3x22Q3MpRHANoY74+a9eqW57lHXMblcXuwQ8&#10;m+tRvdmj5fc7tl1aDzoz2BTTS7e3ST0AzmW6urk3I6outXBTb1lLcI+rtoI0NgmtIY0tQF+kQiWp&#10;r1JJiN8CBqv0iZQ3fhdbO4kPs4bPF0gqTNwF6LmZBxkUq0rQSJDapZoYzKhKBdCI8AP5c+qazeca&#10;iALUAVMPP/PsxQsCf+jDEfAlUG/O5zG8nPEMtK180pa2jQmwg0QFp77Gni7ms1RhveX1VFt5KIFB&#10;szxW5yYX9IXN3pANNZT+nvfH3sPBOsd+W3vYEHJE9Ll8lmulBStcatzyXlN9sQ4QJ21Y9xtgIwI+&#10;U1ERlPAg1xbyF3fQ35YtRwzPgr0lD79hE5Jm/1kN9LoyZEwGelWUiumu165L8mzv8Ayp6IKx3hdS&#10;S/H1t82BzrLJ7MrG/ZDZbcketINkwaMH0JNrn8ng5lg8+4YSyJAcWiX5dFWel5W/F641yTdQmni9&#10;Tq5DJQFNBUgP25222wBllAd74LN5vjZBjqwBUgw9oyYaCY6Hj2uyb6v23XrjeRgmvvGcor7O9SsI&#10;M2K5bWri6EtxBoekPwI3gsEXgFcqI+1U+s8+lBa4NxgMrfT7XEv0aR1do/m6u16LZ5d+5ySsyD9y&#10;tC2KnvGa+IgA46EAj8lWO+GLrEHGugDWvHK2B1r2y6LYG6xMIKNvknalEMGSBi8MpBok0cb5KCWF&#10;gyypuu3ZcxGgrtoCztMaAff+P/sPXn5Dzy4U8Ei2hJyu6+idhCmhJi3y5Us2RqRs9t4JmEhbwqaF&#10;hjNvIlADkDZJPwBtfADJhEwL2VzZPw2eesM4FWNLFHuglCt6vmYy7sH+nBsujfYpDdEBpDWhlDts&#10;ijByZVEwF5sHDSGYgziYd5y8CgAOgACL7WEocuH92Q43QyT2zsmSkG8YirH7XJxhyrO/v+BBQBnd&#10;3i6LTRzeZCjSS0ogBB5ASESPD4819W4E9oGlA0AQpvkxEQfoh7+XLFCHggYDhIpEwmCB4LOen51z&#10;erZeK+wCxTObXQA5+Tvv7+6XtFn89e3336Vnz56SmRNoNYBKPsx4WNeS77KgZqLpSK8/bFRMF87f&#10;n0waptLKz+/d+/fp6fnT0oCcnz8xW2VG8AIeYrj+NMSv5ZNCTz/SHxIZPl0ts0mmUOXfAyAJgPPl&#10;Z58TLEIBwwcNyXydNhwULJROsmkIyeSK7LEwzUdCa2VTVBgKY01iIwNotzbziL+TD1N4mqBpv4IE&#10;98kzMXZQIC52+HMAHhibjnAVhxDs7u0UOcF9Lu5RSAFkQnHPZyZfQ/jG0HsIBwYlo53TitTI4Xrg&#10;nkTEfOPwEiap9mt7aUxlMkWJdX4f+LkFMyQ8tWqvC2xCADMnT1JwsAA0G8cws08lJZp+R8tH0+FH&#10;gZjNhgWoCVdTrntt4Eh7qWjuSNCOzawu6diRbNUUH4tKH86DoYoJRyh+2Rzke07Wpf3aKL8cJNni&#10;xLuV92XIxzit4XeYuO4bG7Zioo0NFMUupTzwAIW9AJhxix0x/sY1wWIUUriWfG7NAOM+1ovmDokR&#10;wLbrq0vubVhv2A/1+WZk0OF5O4Rkq440J8kNwLoFyIeQD4V4DNqM6RM3I7jZmzqP7wTACWAOGHT4&#10;C4m1YMY8y0W/BhcP1GnhugH8G+wvCBBRvkj1lqcInus9rnPse1G88fCCFw/2mcWM+wxZIfl3wHhb&#10;r9eW0Hd8hvC8EDiwxBclgoBMHaxIrsX9BPsw9pCLiw8KrellnF7ZNBdAOFjM9Dxcrwo1nRMx+BIC&#10;aM9rgN5M+ZoDRGXzWDVk3GJAgHvK5in//MXlB0mSDJy61hcQzDNJHhiRAFdzSjd3opmkKlPV8DnZ&#10;2zt0OEPicAL1ALwMwQ5e2sAaTdXkgAMUMau1WNdiu4rRnooUQGy+Ydp4xLRb9PqmFQAvZkFbmLQK&#10;uaksVZG3DocErcI5yPwdJTEZmQ44FuPoaFRE628M1tTFY6ZxAalksamk2NZmSGxLWCT7lzS+Lq9b&#10;2atOe0wbbME6GBCaIEdN0IR/TuwVZpHJWD8VX7aQ/Nf2FmFR6TTmxo3GpnmLVLVIzh1dUEWqqxl7&#10;Bvo2pMSqFOopwgSqqiTC8vOYha1pflUAWs02zBZw1aZ0OXsCkum09jkQzcCGYTIN4f3TONjAPno2&#10;cY7v1ZihOLh4CwlT48SxSCZO3DPGjZDExkC1g77IvoA9Rds6oS4VFoZMq+0DCAbNZD/EunWasjyE&#10;qqbe+u6j1ih+jl7BAWSmImtJVSpy76bZ8i6alPRXFSAw//tY2cdwYGDBehCoEn40tgTSWoqETTIY&#10;xGIgO2zd87kH0M/mZPXI2q91iA/87wZ73bEA1fiSZ77O44o1Gjz7vvrrf+8HgX3/2+/9D+nyu/e8&#10;xkt4kuW19vbqIj37jR+n6uQoTdjbwVDP+3pCU0OWQq4bd7oiX67sqRgBavCxA4PvKu9l8OdD04k6&#10;KYLKcP60NEbv6Rt3k2uiV7/6jmFGCDtYD2NZN2mcnOIplU2b6+WDg0X67d/+rXR2fupQo6XCzqoZ&#10;015HS867TsMWrv8q/EUNTtsvuzTMGCKyaenlwRUMh3GrRmG9/cDn9+FBFhWQctPCxbIk+H/j/OQA&#10;C/5ukCLComeUjx6ffTKtISlUrzCfL8q6hC2LpOtrBTshsCpfV9RrHZt4p/7OpfbA8Atp8KhtaUXj&#10;wflIr8gl+wXaQoRAH88RlB+4j/nhunj3JjVgYpg9O+Rr8+yzl+meFjx9Ojs7Jjse5zRe5+bjNe8l&#10;Br0fry94tgFwauumqCnI0No7oI8ehmOoQbGGT3I9/e7iiqnJ88VeOsy1wUV+vR9/9SXZXdhH4NlW&#10;gnDyulk9PObP+IG1Kd4LbEE8bwgLgfoH7C2x0JcljRT100//8A/Sr3/xi3SYewIM9n/96iL3Py3Z&#10;q7CewRpbzBCyMWPzvVyNHBqzDln2SnmtNiAaSBq4Rr2lkEqxtQG/a2XUwOgBUc8vMXyGEqCfCPxx&#10;DQ1jqTHIfhu9X091WWdhQF8GT9t7buyL1YaxV2S/tkkIeWHUphvWXyr2S1QvmM23DRJWWyBjbbUw&#10;z9hWdXK8bzDKOwN+gwMENZjRXjljIrbALDwX2NPA9gSzDym7U5JSYDK7HPVjRxBywZ6RgR7NJlyB&#10;kthJQ38GIWx5tI5OU49AgmClszevVduMDhsI77+4RgoE3Bo2Ouk9PPRY9wPwYwDjnEMV+MHiNVmP&#10;WREARi2ZY1Y1JIcWBCiGo7328xFSzPD9mPwzURMQNLFFUdzvYK/KVy683wYOI4fBA8zGTLMkoK+u&#10;4jWkClRi/FgAwhSycfvnR20jRrvOVA2qYs1NHpiMDhT5/5lBql+qNDDRYDMV8pIp2vKyZGjFyLMc&#10;z2cdSiv8b/u0V7SP6cogg56h7jHZF6LmRzJ5sQTRfWPopRn3gz1wK9dhZHhS4hse7I0dA9X/YXiC&#10;HlFrPEBbkTEY9hh+cwDB7GcnHzmx8ppuAxzW3tMDOE9JwUvYB7rw1XNSb/gHU/oP0g/26LrZSKqZ&#10;hKuesrJSrrdXoNipG+ktATFfs9ohNRtvQlWTTDiua9t3TWVoSvsX15WyTrEkOn8+MNpbqygU5tfz&#10;/G3asIGpSi2PzzTYS51MVw+rY4g7Dlt1okluePaFe6h2qppQrqQC6u9QfbnV/0x1Mfemygxr4z/9&#10;u8++wcMuUkHFh7Y1PZlIal0XI2WmidZNoRAvFq1TXFI+dGbciO7vV075bOhZgQMRCwJTBEj4GBPe&#10;hGnuxAcSxRiAtsnhGJQkhryll/Rwb2cm78BZR7QVv357/5iODnfzYfcoY/RJk+S93Xm6vn2knBfJ&#10;iLgpQLppApx/5+H+kQ/IPlNo8w031RJN72MuVvYP9vk5yV6EZ+GupJUAdSJd9ZaFxjxvdEKc2ViB&#10;MZSLD4BJSwMqlMLlnzs9O3fD1zraOvFBCAkNDnF4upGJVcvoWv4LoomHyTgAJRS0mBRSWoiCiCay&#10;e6T1YyoE0BESQSwO0P3BkmORkw9+TIDuclGJIj+imQFGxmRi73BfDWbbcho42suusl8dPhOo5tLs&#10;t/QGxPtf52Lj8VEBGljsSDwVy6NmEdXZ0HjtuHCY6nOqn/++vbthwYvGfrG7SBcXF/J28zQC/z4N&#10;MhkOajnTnyvRkmsbY4ry3bCAbG0gTQ/C+Y4awUrAR0zMAF5efLhkgSSPqcTriHtLuabpw2CF4XrI&#10;W6hyUEVFmbeYi7ss+iYfpJS/P64IPkV8ODYRFKrYMPHAA6TE/WbCci6KKTGu28KAwWbFSPpOTCxM&#10;+iOdTgWVmsh1MLfcNBEUa2c2PtfUlYd7yCofl06VNm2Zfl+dJcdKoataeR5wXTueXj5XQ/Hhw/Pd&#10;D1tm5OP4ifdA+O6EEe0U5qERy+6JJb4zp5V1XbwX5zsLJ4y1Llw2gQZg87WNGESUm9I/b+6NXJt4&#10;SKFx+iDhTd4vKn4oq+4WptxrHfKZpv/fPa8hQWZvkJBT0A/l/2PsPZtuya7zsN3hhDeHm+8EDAEQ&#10;BEmRRdGk5LIlSzZLtkv+U/M7BLpE8ndYssuWPzmo7CJdpGmAACbf++Z8zung/YS1+1x8GqCmZubO&#10;G/p07957rWc9wT4saGwAJuI9nDtgB9eG5wfQmuBYkeQNvC6AdIf09lnxuh5h4E0vOoGYCnnYL88W&#10;a7A2RR6HwoLp0csyCQNQyvcJa8nAPj43gnfQ4JLht7srL1UYPRPs1xpQyIgKAKw77E21U5vDbJrF&#10;l5tB0dc9xU41Pyf25LnTniTJkDcLU9yRpgivm1FF9G1+t1tPp9Dg6nMJDGFaMoHCjh6B2IvRMEHC&#10;z0TGvEff5b2qd+OH6yID1MCXJn0CqSJlDsCqDNPFDmWBVkzwB8qBeeDSf2RHawVFBn6+D0pIrgke&#10;kIlpA2FPTuMsJEW+kYFvqen8/jNt1NKPkJVEgTIFRhiwrCf5CvlxjQsoF+IxVeV66nU9lAW3dfHN&#10;iwI/5LRhOB0yz5DVNiX2tyoS3ZApVFtm5xEEpULQCcHbDLBtCWoAeGPIhCXXERDWOEV1qxFLW+nA&#10;W6De1KAMv9HIpZIUm4rstafJeXgRoXgaXRiWdN0UBVrIls3uY1G/bcrcOMgk/JyGcn8icGNiDupB&#10;x7tZN01hz6l430pVG9IHibpsWMYJIGzMVKirKUAgAMZockZLUkPGU8JSAvizBLo8X6cvFyDXgR+V&#10;md0lwKlWKnIAmNEEUkJr9oRSV5NSlVPtcJiJ1dGbocjP0ctLUP6SYp1VlqlUtsDA+Yh9TgblNaWP&#10;bI4wGIb32sOdwMdB9hS0NAFglPcy7Ak8x9iIr82a1PkCdrXkuz0l5huz+gYn2evvjbyKcx3woz/6&#10;59/Ps+8vf0ZmX+VnO+Zt9iHv3++uztNv/85PFPyVz8zN6i7NG/j0Prq2bThhb5uRjSGYoQCCfvmL&#10;n6d333xDz7/Li5t08f4i3V3dcA/MX57urm/T119/ma4vz9L7b75Nv/j7X6d3312WYIzePkItk/gU&#10;4APbjC7/jsODRfrRDz5Jv/d7P6Vv2nxe2VcPTwOBQQJv22on1Xn/BJO+pCVGU9fY6LwOU/iQcrdF&#10;cs3GJN5524iMQzAytX7CzqZbKVEY6iClxXfphgMthclAln6wv8O6v4nPwz06n79HJ/n7xS5ioEcl&#10;GXiyD3BlcLke1fy16AswgO/UPC/snYjGFp+jWw20KQLQGrJ1ninw/WMd2QhEwyA9r6eTw710/t1Z&#10;rtHg132Sz9NVanK9tmLa94whK/CsBYCMQTY+Dzz78LUX52fp+clp+vQHb/NzP3cab/79q56WQNhd&#10;Tk+ep7OzSwbS/fT3f5ehLovdAwJHbz/5JF3k8/2zH37GdwM+xKjX330N8DHxvl29B1i8Tof5vAfo&#10;B2k3JH0AjA5PD9MXX/yahASABgBEAW5iuHaV6+o6f/9lvsa/+8VX+bMr/OLmcSPZLOvaMb14sZ9W&#10;+UHcP+a1+9QzffbuUcyjQ/rvKbxkFuFLzTREwX50sLtQc++1CtsArKOHlc5i3E/YrDyCoIH6YRgn&#10;KwEMGxRr4D23mtLgq6owwARAfZhynn5TzlsVi93imTudf9O/B7uGrBiCA4UD/wFYF/8bQnnnfbxx&#10;jStP+QkI1TndkO3b+LyazZ2aDVVFK9Aa9xXv5I4VUwqoNAMs5K++hrkHT1TQfOA7WHNthrIg2Xc2&#10;vNI0xLF8cNTer6BEJ66Gd28j9tbIYcLc9UzLfbcaJ3+PSLFFvTsjkLJm30EfMQ8Dq8KOH0rIB8Eo&#10;AjpDURKJVTjYt8/3z8PUyj56HZngfUl4Rd9AZZRD0OjTPYhcQkuXSJVNHvxCqUTrKuELQ1GANEWW&#10;SjBsJg/fcQyGXs2evLO6qQxoI2HVIVDhixx1v3wALXk1cz8FmENAe3S/Gmemul3JRGcl8TxUB7HO&#10;OwdUkU05U0hmAM9zBwGOoRjcAuTCYzVCaCJoRHVBw3OUA1dLjLvNptSGo2vdcQv41aBEADbtpboI&#10;5xCAG58dmBB6+xi+NjMNpukPbmCXZCHLaqtaDNPOdXSE99Gyw56LUVUTpGYYxsh3MhWPRHvdgyhi&#10;JSptPeADTiWbXu/W/Tb3PeAGVszwembCs7gu/CywmMQwVeDkaJC9H22xlcRQ3mHfb7Dfsmn0M3yP&#10;6Kco9aB8Y+cf+C1W9RQew7LZCotg4JO1186tXEqlZq3Nco76bnA4x+h9gD37f/NPf/A5HvjTo+Qd&#10;AHhAUQfghZuNMAECOkloKT381grkuCWTa8mNe9NtnBwYMfa1wwb0gmHBILkWoA2mdDhknla5CFhp&#10;8c4LLXxkaAdePLD08DLdGkAMia5nOUpfA0NwObc8GOy2uRH2mn8BrLi6upb8DaDA05pefbAgZ/Np&#10;ec7OXPJQMILogZcPNSTb4hpooJ3/f/r8lHJZTNKwd9H09lGG/bv54CXw5ljtXctY0cSHoTyaxZ1c&#10;uC6Z2Flz0kufwnxPwDBj4IQZWyiIAcw8rR8ppQbQ+PAkU3xcF342fmfDDbljoQyDVMo/N0omgq/X&#10;+cV7XkPXKwkPU5jzywu+kCdHz3hfrq4vRLl1+AGuH9PBwYajMMBf2ayf/o6dJnKQYESc+rt33xFI&#10;3M1fu6DPWk3WUmXWX5g8A+SAh2FrkAuU8hXZNntk9+BevH//nlMi/I5dMhhFhd1BE95vStR6eIQB&#10;AKYEFuBj/tnXlLwMDnPQesA9xAGBgg5gJQAdTt0fNZFmspWpuyyO8nUSxF6KIsz0tZUmK1c3l3xP&#10;MH0HmHh0clDSn87ff5dOTo4J7GCyCzCGQQmVQj7AvAJwhxQ1Fdw9D0saS5slE8ydYLVg3Sx3FgSs&#10;RSFuivcAaf5Ox2KqK6caAq/mZooOjlUngOiQiGTwDUBfZZNVXAekBcE0CpPSytRpMvFsrptszh0S&#10;GbzvvUEk3PNZUJ0XS/swpFJgVZ5YzGj2OjpdSR4MkjrO+b5JstAWI1YBnw67yM+7dVGBew+/0Znl&#10;PPCLI6sFUe+V3lNMuvB74FlXV/CkXHLjRLOFu4d1iWcWUx+8C/JDTGxa5OOChLR9gsUwVgbb4ezd&#10;e0ku7bUQoChj1vN6wzOBlw79TMZkVsKC1w9rhIPDA/r3rB02c5f3W5hr4x1Tqq3o7aRwp2QPGUmn&#10;DvcPfS8k/4dfJ54nPhemgljjOAKuLi9Z8mAfwjsCvzxcB4BqTcscdAETaEjF12s22pSS0SZhn9cO&#10;NgRDLFw4ETBbyDeJoORiTpCxNkCCg1E0/WlCHAxjDGfIaqEBskx4j46O+F4fHZxaEpPfxfzZruBP&#10;utD9A5MBa2VuY1wUyFhvkLlpuic5ds2kbA1d8PvwHHraNByWVF/R95tifgt2toKbEkFkrBfu1aOm&#10;iAAyO4PrgRYVMMfSgRnNe5sPfEHkfSbJcHkHXLxHod2Y1QeGHd7FIc640neME2OQ4+VIkhOLKyaW&#10;aasAwDPn73VAg2RPEquFX2vEgymJO03S/HE7+W4soF7LCXdX9pDBTMcAljSg2kq5s2deYQcY1Yq2&#10;Qe++jJTTsMXqCxZBBFmEb4sL7fDvI+BlqeHk6zQWP59S9IxRNYRUrP3Az2my2Z5M3gkOjmb4GUAa&#10;ttLbNHytis9e/Ieq/F4Hjah9ENAZnni9EmyrkBj3k4cYDaM3ArDECKGwiXcDwAmGdjKRFlNbbOHJ&#10;y5jMq1EJeymS1oskW2zGvo8hjhoYBRV1ZoGGzCoV35eIgQ4gUfcarLp8LZUHBGNvz7xe4Rq97t39&#10;nS0R6toMvCmsow0vo85efpACOQRlCl3pCQjOGsEAYcGCMxVyWDR9T7kmgzSRbMD8Zz3POU3n4SGH&#10;a949OE4/+sffD+z7X/7iZ+nm2wuBirC0wbCxnqWbvC/sn+xzCATpUdUOlNDC2w/e20O/lh9vmjFZ&#10;FaFjYLtdXd3m/f4+Xd8/yvP3bpVWj/IgBhh0cXOV3p+fp+/eXTIgCYyqpjT4aKoHBsclA7sDat9c&#10;C796/Tz9wR/8Xv77y/Ts+UmaL2du4GoOiIYq78+jznDUp7AzaM1Ib+ztG4O/AOG13pPP9qbsLyGP&#10;Ctk4mFlD2Hp47UI10Bo8WfkZMOWQg8WKTHx8/l3WRuFFtWGzLn+vOj2ukMqoQekYA5KQiyEgpGnY&#10;f1QMptpLj2sxYACEPK3uFSgEK5h8v6ESQLLl2CnRfBgq2j2Qze5hKs5JgHezGc7ZimsJ/QF6Hqxb&#10;DJhm+fw5g0f1i5d8d3EegY3/7Xffkun+6uXL9MWvfsVa++nxjrLu6+vbXONjvXM8y/cPQQbX9Kbe&#10;49p+f3HOc2GZ6+rDZ6cE/uDZdpD//asvv0hPd49pJ//358+eEfTDgBr3lODZwyPf0fOLq3RwLH/t&#10;C5z1tYAPXCNq49OTZ/xnWA/9/d/+bV53D+nHv/XD9Pbl8/Td+zPWUe+v1qxZTo520/XtY+65Ov75&#10;YtaUZG3IvvtRvuitB0oMCTCDBaAgEnlXvXyTAZw0+d2YL1vKyRUi1eb7vc934+L6sZjSB6t4snVw&#10;Yqn3Au1tQzH8L2BdNdkZVFvBGR9Ie8cPZbvbfqvhNaufXX0IGnrIWYc3nsGAUMto0DEpEyUtrArI&#10;qMFeKjJQ+hjOBHQtFhpSUkFTK8l5yRCTliA4PdXtvzb5pgpcQG1BthUAl1r+XpUHhZM/XFguBLFk&#10;KKnoBCZM2tg4iAm1AO2Y4O9YOXXUA52Zwz9iKDQl0A6WcHYe3EjFNLOaKeoIJsKOvRnFHwZuFK9Z&#10;PyeCRwYlI11erPSenzUG5KPPQhEkpsAs3IvO56b8HmVzUdsbMqSkMUTlM3QwmY5IDyf1AHmv4LWu&#10;hOB66/vrKe3U9yFUEdthMqGe2AagldZaObjLYRMORoyEXbH/TJQYBMyBOFAbyCle7jzLh8KIjACj&#10;OpiGIb11jdsbLO0cwhNgUFi5BEkkfBe3Je9ihouwUc7ncUqyJgBmD8a4/tqptPLWF0gWkuxgkg4O&#10;4aLE1msB/WMwE+f2pOZgh/jEUDIHRmVc+lzqi5oi3sHGPsZQdHUmB+wwx2FNIFA+yyGHrouMGecS&#10;ep2Q9wYJAu+r7I/y83Dqsfy4U/FMnDtRfDRBpHdAyhIWSgAHB1lVxTCKEn+8d1b/9AzymFNdNoUe&#10;toXZDAuHqC2xX4QNXLI3YWsrmtqkHNogYBj8z//Ry88h0wRQQ4ZXUjHIBvr4RCaXTjDpPanGzcDh&#10;ho0NLDk0+WDejaaMts20abZOGO06MQ6QbITmEGEXD/cr+nXgwWJKtJN/Bk3OBz3MGU2Ac+GzGdLL&#10;030CL63T5U6Oj812qsr0BQAdHhLQYy0SNf1oZjFtw2Kb2fAd1wqAT82iAgzqSlp4AnXVQBkyH2KT&#10;uAGjsY10WXyujhKNx3S4d8jrQNOORnhmvT7YW9RTw59jJc85FA5cbDajxsKBxE90Yb1Iu2wwZdzZ&#10;MrlsTnbeZS4G6SNHRoOkjwvKZ2/JTIF0DhNUvExrGuLPigwYzT8ktzgoMEXeWe6l56e5gLi9JdMI&#10;7DXq33MRNAdol4sNMix9AzCx1eS/Z7OBn7kge29OQOLbb7/NxeZzFrqQdCx9X9f0ErsnVf3hTn59&#10;c0r6pDPHxorpEK4dRdeGBq9Ko8VGDWYmQI+Qn4Q5Oz4HgJtIDcKz2NuNdXzHa3zx/CWb7y9z0QRJ&#10;oRJ01vToA1hze3PL4qg2k1LpUXObq2/I0ASYR/ngYsZNk1KiUYcj0vIoT2T4Rce1AcAIbC/IG2lm&#10;TVaRIs/d3hJIOMkFWGP2oTwbJv8DfZ5B0wCndOLnDEM/JV5uGdxGIx2yGcqIbXLaEHxOvM+tGRtg&#10;S1AWWutQxzOqigyhYrJiFFFk9AKcWit1FixJMY8G0+ND8qdpVQn/qOyNiQ2tV5Jt0JD5cyCXpr+A&#10;WFujDXnJvsy/v7dvRKQ6cmNrdLChCIX/kZ7XDs3KsRECmBHDpWYjVmt+SCkvlg28G0+OT9lyky3b&#10;qHlCWvfpsxNKZYAIMUAFm3LX01OJcmLSqe3xkf/56uqSTSt8Vg4RjoHPkJ/JigyWVTo+OdaU1myb&#10;JwLaOwTc8C5hz8X+1XeWVln6gXfsBuwIA7RilnaUsqL5wz1DUhsaFnxmhOjg6wCsd70ODnrgAayy&#10;nwUlIPDdg29p/tljJYZecugG9pNgKIjZIwNpBTfIow7gSPIEdv2kwJIXufHBukWKMIC6ZKkFwGl8&#10;XqyzOeUlax6aBKaHwVIPUeCx/8Y7ggMZNgnv358XgAjrDesLgwlJkPv07uw9G7vaRtT0v1jJ02+2&#10;1B5NsM+hTUxXRkO13CWbmV5+41BCM/Dfeq9dFbSpFE1cuyv5D9J/p0zC62L6TAP0VkDE6AkjAzUs&#10;pwzfv9HT3JD8CMS2oW7SO4V7xYPbLNVIhg3nu2CBjSUJO20V4FPj01imUG2FT1RmgIoNHazbzlKf&#10;xoWZ2PHB1oiCNIDHaJTCWDjkscX7rVK6nEDIwZIahyYWdlxY81VTozeGvEXXFeLY0R5/0QwItCye&#10;xqUY03s2JZdVqSpN6gd+S0UybVCw1v4ybKWRjg4gqeotkNINX7UFPkRyLkG6biw0kmA0FClvTPfN&#10;2At7hkki5in+FuhYuYpuiqm8wLjOnnv0yNv0pVmFR0uk3SWqAfpyP8vgqPz0sSQEBwtidPpftfWs&#10;IwwpQNi6bkri7zBIUknlQaemM4BnpeCpccKRFezE2jIcvQedgONuw7Ma+1VjZmNnoJOf3Z5grafi&#10;2K9Gs/zSKInhU95/4EcGT+HRLEM0eLdmBfe9ZFEIOPjRH/8X3zug4/zLM0urxQaYVZIq3T7dEGhZ&#10;Huyk56+fsT5ctlAqrPje95uRHnkYgkvS1rKxRl2DWguWOPP8ZxgebZC8O+TzDNYGCK/AvXYICSfy&#10;Zk9FwiOtcfI6fPXRi/TJJ2/TDz77OJ9bh7QtwX/D3o3BFsBfKUfy9VCiX9ELb2UpsKTgrZuUYIBE&#10;urXtWeuqGOcrBGBWAAMoF6pqCrzBM1Y4x5MtU1a0hsHa6BjMNyNAh9oav+D58V7+55k89yxfY6hZ&#10;/tpVhwRUSZxns7Y0pTi/MNC6urxgovt+PksxyEO9gjoDVid99yT2f+1kTXtoB+MBvk3Y6wQA1ByI&#10;Ql4MkgGGs9dXF2RsgmKIgdxRrhUxHH/70RsO55LvDZo++PUChEPw39nZGb0E8UZfX7/n+Ywz8/L8&#10;gcE28JREQi3qT4BciV7FS3rcIi15B5Y5uzvew2Yc4F3ln7tAOBMY8POWwyYMA5Gui886WEqPWpa1&#10;cf43nMXoL1jLUIF0z9oL78H7797xc73M1/nzn/8Da1QAdFDhvHl+kJ4dH6Srm3tZxyy0zzIZN/8j&#10;uBgYtIKUgf9W2UcKPeAaIVVz+X1C/nuSe7XdvXwO0wO4JuC9d7BDoLUfKiZDW+Eq25bitZXKkGhS&#10;iGz5h24Z/RcWe7BRvX9tg3XVlqx3m5kdAOBoyebogY488CaPsrTNCiwsq8lDtjErtmcIXFvO2NEy&#10;m6ZR4Fl4acOaqm0FANJIv21KyN9iJn/rFy+eK1HT/c9isSgeZmG+j/4MtVUJkjIBkkyvjQYc9KCr&#10;24mdWFl+T3uB5LT4yoFIGHrvCuxrQilitQ7ee1jv9INFjPKsLYnHW4NLgZczX9NYVICotRurc0Kd&#10;pOPP11N6GvvSlnRbg7u2RA7rDP7sNPnGBgswVVUJuQrrCYGH8QPM3Ar7CNcL+Pzo3xR8qHUV7MZg&#10;4+nvnWsBKZE0iBqtshrJ/iuDP4SQbmR70ISHruuARCZba5Zl2CFM9Vwo64gBkDhQ+33rja9oHdB+&#10;yAPlAMnIZN4MPAMqcex1Pvud0pDWibXYd93XDa5dhPe0Dk+sys+dFCZOEFaM+geBKsEmjdonbFi2&#10;w9EYvmMbCcm37Ss5l1c91vjK8uUgCUQYZYSzBUllGKd9o3YdF9dU26YKVgLMmbBv4hihHAZlW4ec&#10;MPglTXtOgLTVlsKk9vA5fCQb+1TW9sifwtXsQW22fNRb4YE5OsU6xb4ToXZW9VROAC4+2p7Ck3xT&#10;18RJSH7KvSnY7FWdSrYDcAMNeEW+0TtuluYffrbzOY3Ax66EBCzsI4amCQ00DjWmFK7dsFOa0ZP9&#10;hwdXu1FJNutHwhgNfIG+Ipb9cJcmzWro5qI8z0WTREommkdsbADzsPhw8ZhkUl4FJDX/OBjuo+i/&#10;vnngbdjZXfDrHihFm9N4mpTqmYyIUXgszcqqtyaC8KxDY0ywDwAPGH704JEvDA4nAFh4hwDsQBIH&#10;xgskcnf3N4y9b21Orin5goADE0gXi1Kc4GXlNBuNpNHfIxzAo7zvqM0fkNCaC8D7J3l0kaW41Aub&#10;7zUKmZm9JFA87OX7DSZeRVBuwesMeQdM+9HcSm7WpeOjU3r7YdJIyfFCk9D7fJijCAcQhg3z/ft3&#10;/OwAKoUI12S/IDUWRdDe/hFZcbqf9pWDn4ObPVwf1sf1zRUBWEwpOKVaLDiJRLMOsGXJBarG6PWr&#10;1/RKQ3EOoBATPybnVGIQsMEHKyw/D0xutf7kp4hCEg1xay+DmgzRFZ9y642VAOFa16uIar24QNTB&#10;TiIgBQYNPsugRgDgxpo+j62ZBGs1q0PPlLc1GIX5+8n4STr44NtHyaKTM/HZUVjh4ITMGoBpxJMz&#10;7t4Ucnwd/P8EcqUifxRzpy0MFfw+FAJ4aYdIHO0Gb1INw0MiXEVgkyRUmOgr3ELTsdGMk9rNk7wf&#10;7HHJEJaV0xgTNwYCceuN5bl9Xq8PBu4BsNgMu208DXKBZgaLNpjapr5iNdLwGGsek526ZehKJEjJ&#10;yFZS+jgy5lzXMrcdbEzKYgoHM2nsI4udYUxl2sTmY8uHZW3gFeAa7jcm6fA0wbOHTBab5lFuwChh&#10;Xj+VAwz39fLiIt0/3JXJEr5+NBCkzXY31dgnWjWrTEkEuJ7X7ZzS+B3aAYSpLD4amj0A9gDZwxoB&#10;zDwAgyMPdDUj+B54b+LegXXI9UkGZKVgirUk6gCUv/j1F3z/yOAb5fVJGa1ZZUElD5bZxcWVPdoE&#10;XABcw816iVTfUb6YMJu94wDgiQfxLtOwxYR7snfP2kEzI1O4H7Qe8yaNZxyyg5mflyR7DyoSKk3G&#10;go15nRuWYDxSgl3BA/Ay3T482p/oiZ8NMuTzs/d533hhY/463T3eM8xntFEwBjrYLyPFGvcMab0q&#10;4FLxwaEZ8Vy+Kt0gmXVLQFqFIP2zyLpS0bPpVWiESn2Ig9qT/KGTvKDeygYML81+nBLLmMDl9zAM&#10;jIdIHTWg0jkQQgMMy+BTtRXMURW2W3KDHgVcNBR1W5v11U+MOtscBCgv0LL/YBhHX6qxt3K1Kv57&#10;VZhlGywbtwrFAOqCedtsA35leD9MPnpmFoaPXxlamB1UbaXGjb8BT4liFwl38oNJsc8AqCjQYJqQ&#10;wJLbNkm95IVUm7kXYEVVZF5gTfdmb9ZuUKKipTxnCJmOgDYaMHcCWwcz54atVMChsAlkP+FHpwRp&#10;pvMNBvbNvBv6STpWTfdMRa/2PhbJBg/x3jJBziBc01Tl9yqEpp56XF9X30/rUszezfT5HTBSfGf9&#10;e2q/y/gMqE8A5AwEURqCK2oQtT93tKxQs9P1SmfEPQ2ri+RkVgzVnh4e2EhS5r+xvGoQQKOGRs3r&#10;hlLfB9aM+PlgTsEj+inv07APGWlOvWYQBMAQfJ0YZj3rACaaHxyl3/qjf/a9wL7/8Fd/ni6+Pk8z&#10;AEQBcFk+joHkxdVN+vVXX6Ur7GHwn1vs5rNkh+FzsIYQq7Bnc4+AOAAlYIX99k9/lN5+/CI9y/XX&#10;0enztMx15TJf16effSbLGazlDjYMqGNHgitkdOea7s2zw/TZb3+WfvKPfpp++KMfpU/evkjL2Ug2&#10;mjBwpM2C7Q55k6RCubzM67JlxdLUCIxTrSMfoGmYoIbKTFIDFBwOdn1pAIN5ReakvblG1x8A+R45&#10;CB84RIWShH7Jg5QGtdUD4ZPdre8S7izqO1mvjL5/dXpY4V3SAB61MkG7frCX+BPrg8ODvVzLypOP&#10;AV+LlqFs//D3Pyd7jsveYFPfi2DA4L1WwBsDDsCKR503an/h9UIdlH/e9eWV1l9+Ie7zusV1rh+e&#10;CKqf5uf213/z1+l3f+93aD8hNt9jUbDAmxKMwnrMZ+LtI9+p3Z0Ffa9Qm0Pm2q2h+jlI+8cHGnBX&#10;UkHhuUAxhXcD9S58cof8Xv36qy85mIcNEcA8+lKxTsr3JdcjoxUFUApAOfPuu3f5r+/YEzCdHgEn&#10;GEjnmv6LX/4q/fQnP2HvBQ9ggH3vL+7S+6ubcq49rQcHIg3peH+Znp8cM3QGYB4YnQy0aJW2nhp5&#10;Ap4c7HIPgDwXrFPY49SN3u0vv7mlvxv8w3/+q6+lIpk5NKUk7lbTOVok5WMBYAqxo5ksMYq/WpH8&#10;/mYc7zj9p3GS6VXVFIYwgYI+F+xzpUHPFEAQLLMA3VJhTClgsuG5OSW6K12z9lBJHn3wfW/4M+Yc&#10;9GHfIFsvvyM7CF/xs6WU0+oG1CgzDP4rha7h93dmMdVOImd66xa7iUqYhYgLtD2YifmNtdiaUSRP&#10;vpFKKHi1D/atC8lmxWKgLuB4crBleQZjJPpqSNwS0JyLsedhxWgPPck9Z8VzMSwhim2FAcOqqkpK&#10;u/z8O4OrOEGnIEFZHDcF1KGmv1J/hDMZvvBUP9V1sWfR+90XFjLer84heL3ZgMHwUk3aT3YqDqOq&#10;DC5Wrq9jgEcCTpIXX5BOOweR0e7IYWLVOJm70B5olCR5dOAHA/MCWKYFh+7308NTCb9gPT4ks0in&#10;9Ys6BPcYexH3dJ9bZA6miXEa2QARsEVVF0NjZlJNhJegk50jmb32swl59TYQGqmzvVPPo5bTZ1Fd&#10;gHUa7NxQQoVaIobhVd0UsDBqR/Uf+mxx5oAFjjUpOfyMuEDHemgU8zA8qi3TxvAJ9QhZyAXMrziI&#10;imRhXqdDCgNbiAHErIn7Yv/IbrAHe1VYdL33Ayo00bcPGrpiT6dUuxGLM0Iq2bujZgNZqBeQTVu7&#10;WWuAtmZfKDajWIlU3+7sKE+AVmyzghdQ7mywl1gS+kKnP7Nn/7M/fvM5fZHyS7UgODawqQRjBH9O&#10;wNyI43whOSpSsG7yQRvT50U7K1RjNsDweLhbG8Cb2Q9mJNAXzYsMcjtPrTWUoc7e8cfzFhvbjL6A&#10;+N/p8Z4lRBv+HG14HQ+WHUwIzbQDO7AOHx0EItiXAg3iST4IGxs77u0oJXVpRiLeQjDx9nMRQW+Z&#10;qqdPAa7vMBdj8p7pijkpGgymgTVz0T3r8PZRqisW5YaMpg3ltofHx/x88PADcDYMigG/u3tkg56c&#10;QoXpoIqimsnGKPUBHI2ONscLA6YRUzPZpLRcpJC4AjjbMLyiJ0ABwI0bDj0KDCrlghmAQz2acQB6&#10;vV9osr7yS/Hy5Sui0kgAO8qF6mO+PgRoYNK6MVCEFLJ45ii4wAzCQURvw3xoAXAAUIrCG+sJ4SLX&#10;uQhDgw5ZIIBESMTxOcKrYs70S4XEMInTHn1gCqJwoCcMvVJE5e7HzlKejQvYWS749rgGUVRogFcx&#10;8UqbVlu8HBb2RKTUBNcPQIfMrCcWhFgPaGiYagvmY5UcKKKJRzAE8d6w+XHSKwDD12/e8OVl+m8a&#10;CyMyJAAAp/HyApkXrbeXHA6H20bBDji80RxV1eTLUaYV8GrLGwh95Tp7OjYheW156ONaAKjGJhAJ&#10;2ijvIW3kP+d7AlNgMC7xM/D88NzJxhuSr8mjbIN9kXk5WlYXG/NgGd7GqcBxcGtTHhh+0keKcqup&#10;uxLMBD7h+YUcr7aUSP4RDmCwXJB+DwzxsH8WaNcskkUhxx6xvyeACoOAmGj2Qzcd6PbwwmABTBEA&#10;Vii8K0eeqyibmwX5wLUKA2w8cwDYl9cX6eLijKwS3uentU3Vr1mYAXjEc7m6viIoh+akI+jcpzOm&#10;TreU1kC6KzmhGGN4h/EZIEltbaQLfz6xhgVWwecRoB6k4vAc4uR+rc+AR0z/1U6MKkz8MbQJn0MU&#10;oQDERh/yBKFXK75veFcxTEAz1Q9Kj35gQu4j73+70D5OD4xBtHL8QlzXyfEJGUcA73E/ce+wh2H9&#10;n52f2wNlJGiOvRdpxyhq8I7iYi4vrjwhm5lxqkkZPhuCOXZ2FnwH4ZMIBjLuCaR7aITQKNaUf418&#10;nwKown08PzvnkAb3i0Or61vuN5ygmQ1HxnX45OXf/fAg4BafY2N/FBazndjmUZwMW+AvD+lxLL4p&#10;s6Z1oEcqxYjAm5AY1VsT2cqMNXvqlfS3qqSlFq87SyKSi9GoLJUCTa1nYcBJVtwGRlZSnSubUhR/&#10;PsseEGgwhpw+AMWxKqE9URz1/SQXnsgSaqJaN18RvLANuEUQSWiggx3csJmYT3tI+PwUicy4VZuF&#10;6fBkcdCb6Va+xo1GSeStJuZcvVX4i/HVFwmX9qumePWE7+ZguW3fazBEkG8cDOJ1JTWvSHYGgS+J&#10;jIYpBKCpJ1kHz8xhM0l06tqG5JG22ukJbHnsyI6mkl2JE22plrAEJxgwo5mDHBq5URidmjcYiIwh&#10;BllU+R1nk0H7iMFfa2mNU3OxJ/IcY8DVSkxL7KdJct1BCSxKX+X5hKJbzeCaoRkb/jkAOvQnG/qa&#10;9pQaD52SaZWM3snM216RNLPD0Bis8H4jaQsGdCvsSzf83vXqwXvxPcE/XHMDRQb3ylsFreV9jYB4&#10;/ucf//G//J6eff99Ovvqve4/WBr59erlsp5rPXnlvcv79PvLi/Tt11/lP8OQ9DSfPUcCkFLHZ8p6&#10;GMM0XD/Am4NF3mf30sHxafrhj3+STl6+ST/+nZ8ymOnj12/SLkLruof09uNn6Yc/eJPr3kOqEl4+&#10;O0y/99PfSScvTtPyYJd2BssWElWlVuJtgUc23iUxXGquTyim69kSNl350nOTYIP/xlI+1I7k4HKA&#10;WBUrjTEN3id7ARPRUG7kmbjxmRIyLNiQbGyg//Bwy9eBxACzLwayDqQ2ATi6vwM2uzyLcH7f3SPc&#10;7C6t8rdcXj2m/Vxbo95kfbPpiy/wrBF7EWcWzmOcBQA4Uc/h/v7WJ5+m//h//kcGi0iqu2JNgn1e&#10;TJkN32E0ajqnNvaM64s9yvl336XHfPZwYJ3r9ddvXjNUQ6z0fE7n54Ea4W/++v9Kb/Jzg+0GmHRg&#10;G75++VKMOfjToUZdd3x/0Avh70eHAjcR7gYQEYw9PLvFPoLGWg328rvIMwjAer63j0g4Re+T34O9&#10;pULi+F7BVid/H3YvnG/oiQ7zWgcD8TLXKx9/9FGuM05ZM3/z1Vfpf//f/g++M7v5Pfryq2/z/b5K&#10;h/s76eLqnufnbr5fGwdZHOS+6HXuRZ6fHvP+CSgZ06+/vUuHewj06Nz8j7nOgH8v1sAqffz2dbpE&#10;EMs4sPdrLfF9+/p5esjPGDXF82cnPJPBzPn2/TWBwwgVGrbOqlSOsg/DIYJ9U1Vbqb02rS/S3mDz&#10;DVsDoK20zonkJ4ZzscPw8Ck8XIskmCBCvTXMk11Db5Zba2uakO7WBkDllS0GHvqKeXgZ2jt4uStb&#10;pyb3SahV6L9+dKi0dH9uponnWonMVNfA2GM4kPEgcDBrKHxQByfCMsHWFj4BhqIeBTBPyW7+bwiX&#10;Y/haqPHq2n7FVQkDDBAxOZl3MLs7hmIlGCUYcQYCh26w4m9gfzE6MCoYeMFGq0uwiBBJ1fWbogKI&#10;noNs9G4sKgkqUNJQ0mzX3mcaS44H1ytN1BcGv6j8m82KTDlY+lOoSypnaQwcQ93RF8n4SAXg6Hot&#10;OTRsdF8yeU6O9vAdbHkwsGavSj2iMx57Yaoj2Xko4R0hmy7+ykn72NygUbwDrcM2QCCIcJZQYgS7&#10;PUIbcdaG9BW1TetwjpCrVw4Wkl/eWNih/TiWmqUtacuTJ3NdvJ3tyd7YI5V2Dg3XOtRPM197DI5D&#10;Xi5rKNdFbW2f8JVVcJK7T2m/ktFqDcgHUMm5gwZWloxHQGTjcNlgzBE4290phJGob6st1m4dwHZd&#10;balsNDDFem7srT+fSRI8m8tSjviMFWStAxsjTbrrBjPNW9un6X2NvxTCpmH2rGnLPqvwk3mRjwtE&#10;n5LJ63J2jwWjCIAQ5K3mz/7ko89xs9HkYGOk3JE3Zq6ETBrmI3RiX+CcqZagi0PaCBYLPmD4mQX7&#10;aJVPbaTYgt5dWzqLhn/0lGOPbBTJYRHugZ/dOpq9ddEKPzscIpiK4lBab5Qm2TKld4+/n+mJs9Dn&#10;D/ScIBA0KCK+oc/cklPWg/zZHtnY7/KhgR3YU8IoyS8kBkwVq2synvDzAOihYY9zRJtnS+86PBjI&#10;eDHJDfkR5YjQZ+/s8N/JTMnfD2ALgBkAOyYgLRdstDsCo7cEGbGh45Df4eL1BkOp8C3BtLWZNSFz&#10;AgMLLxJ8+NjEEjiQbAyyOoCuGMiwSa9aFgZ4TmKyLbjIwXIkuLFQCAe+hmleTNHc0D8E3iSQLSJk&#10;oDMgQ+nA3FOHpxWDAEhVny8tH1YhxXj2VsXI1eW1aOmVtPZXuclf7i6UXuoDWUwwMR6wFvEz6IkI&#10;ie9GhRokgDhwNmtFvz+ZmbUxmw/PcyDL7pGmyQTTgIKT5r7h7+P9m2syClBGUtxB6XD2CsF7DeBX&#10;QNhCASK+b/Thyr/z4vw8P989ejmGQbem5lW+bxcy4OXXndFDLJhPuL/wmUOjrmKq44uMz0RwqNt4&#10;I9YEbogU3fCswOEJv7ROskkyPm1OWnv9AuhWap82bHo28NBaW3pXEbRFoc0mzimJrWncoyc25RCs&#10;NPUfS6JRPU2axpB3yfeQjNSmNhBRuZEcbaoqdJ8pdd4DtAlKop4sZ20NnjAYyFR2rBskzQHgxfuz&#10;NLMSe4u80VQo48/7XgldeAdRBCCBVglKjZiPfo4zexninaAEbqMmV4MLsdjA1tQBULEJefHqJdl6&#10;uAbI7nG/b660vjHhxHte+V7j3rx585bgIIossk4xnYE/0aOCPijFz39/8/Ytmx+yRvPPPDjc574R&#10;xRJ+J9i4WBN4P/DZ8K5TEt2pseDvptpAHlm4bjCDcT+RcMt1ZOCWxanDeGJNMJWrTvSJRDOPlF0e&#10;oEjRwztXyQsG3qXYhwFugvUsoPJWBQKAXzBLYBjsQz32LbAJeCgP8gjBQABefxsC3OsSa4/PgH1n&#10;x4EtCO5getqoAx72DmNVlcQwABD0OYUtQl4/MMNH4Yp/x/uN9552AgS7qwI2h8Hw4Inmil6GKpxt&#10;aadBD9lxRQhpNloqLDym4zV6x0JwhHtZ2+RYDYZMRgabLYtJ1psd66bCgyN6ZNlzJHyCIv23sSdm&#10;7eTsD4CyCNhwMVlHyI3lUKn4cykJVyEsW9Iny7dHS5sDGG7MtqBUoOiD0hQ84elnCX5I0+9OIfcN&#10;LySnfhOEaSUPTdFchSlxYehVW556pieEjUEkIpfJ9Tgl8VbBkGtcLFq67OtFQ6XBUci8Rr77leXz&#10;k1Z4kmc0TmYLhtqwlbhYpwAZzcTGXpzE9KjCY9A2FSmMzO2HOvSTxcFgz8+QpQBIx1kGABqA2dOT&#10;0lvDOwhr7jFY6d5nB0/mOwOK9GZzU8F90WB13dYOc6iLjCc+rdjTw2QSnnQWsVa0iToAJexX+Ex8&#10;h8zso4SMg8AVPcLIMxjEvqNBPfemfLbms5tTbIOcBIgiuIRG3hsCN5QLIzQLQM+DgL2WDOlVOj97&#10;xzM0Ehy1X1QcgKCuQq2Acxxst9/9p//qe4F9/+O//Tfp5usLSQ1tSL+CrYBx3Vkl36VHhL7lfehb&#10;SDnfX1IVgaEJzy+yXp4oEcVe32AKj7O9mqfdw1P+82xnzoEtbGzG7jF/pjF99IOD9NkPjtNR3luX&#10;aFAeN+k411vHx0e5Xtql98+8oc8Lm2nUxWBgY4BSK082PfHPsRfl9T1DuJMlfbXPPje3fPcrsa7l&#10;NzlEGKKNvpMDYaqtNdXTZxVpqeOgASmY8Og7HnNf8EBfOYHkYFReX95w4LRZ3SuEKX/m/UX+iay1&#10;ag6ooZhIzTI9diOBj1QtOLTrhpUM3vPXPX92yvftyYzBzjURhpUAUvD3np6JFQHY/Evzc8o/Vpk8&#10;6RbS2pmGIuhNsE7p+0Vf6QVrMvAov/riy3z/P2MvgNr3zZs3rDFhvUH/ZNhkrB7Tzt6SipaPP/qY&#10;fmtn78/STq79ntb3VOt0Tx2f55oeeykd78wZpNHbzgTS1r3j/DM59FiA7pWfG/bDBVccfWLzO9jl&#10;MxG1Pxpo+HJD+l25GcTZif5G9eKG/oV3NzesVVvbe8zzugAD8Q9+/3cp1Z038k98zL3L/cMq10VL&#10;BeXklbPHngoeWmM6u7pPl1e3+XmqvgTL9Hd/++N0fnWjgflcUtQKDh8zgbDfnF3lz7XL1N113md2&#10;8z+DqXh3u8q1zFH67vyWwPBQaWiLMEWCoQZyS3J89SFLbzuEI0CFDwI5tuSZaevPht+Q5Y1m56v5&#10;r6eIizhLDFzV9VbwVjCq7IVVGSAnQDNrzYBqbJmkn4haXuobgyat7TPCV9lqAww8Ucug9zvMtd4B&#10;1XJiZHNYQ6/qttQW0T+HR1/xu6snG5zyWXCO0T9xKHYOqntqgdy9ACGQVWZt69re0kLfZ9QvOG/I&#10;OPM9wR7PmsNnMM5z+jgaNA11QYCPaRyn1Ovib9iXs74EXxmgC/a/M3nDSLiAHnX5WerpcC5Wth5r&#10;7VsYcuTGvmVDioT7SYo6VNHfTGuuqqezOoLkUqSTp2kou7Zfueox223EMLaaaqACTA+RdC+fUhCJ&#10;Smq7B651q3eeLDbXjLg+fL7BQNPK6dqhWBR3oSrsWD1bB4aOshuQx3JX7nWoM3r3iuyDw6c5kmkD&#10;O3dPF7WYwmMENiYzN1VTdEUpIDVjT7alGLTBzBypvCQbdDN5Bo8O/BjsmY9fLpBWrL7W6h+SqlJd&#10;GICFiRu+LrjnTWt838oFvhpNkQQHiE+LLQBzXWcSjTIgkr04AaINWkC2+2nLcD+CTDpbXOH5U/HQ&#10;e7jcT/7P8jTflIT7UDDx+c2bkoINq4/WqdtiBwq/UvChQ+MiyC8CWIy1heKIRDkTzgg8zuS72Tr0&#10;pPmv/pOPPsd/hVSTDDwy58yKGgDqHOam7pG+XzgQuzJFRtjCAzd8TBnDiyVS0MDIg1eDJgk1vSnw&#10;c9CUPz6uzfTYKZ4H+Dn0paI0VA1MDOsRknF0tEfQj8m7y4YfBDcYzWHo+injbFPxddusJAEBXZ3J&#10;MHXFjVaBDg+cxoBmjQ2bMlcACZBh5kNcctYjNvx3KC43Kgzwv10nzhIQWOwUGQ1R5vlSQJonK7iX&#10;63VXotK5BHoVzpdX1yyU+HWQBtbyF0CCJT4bClhI6uaWr8aUHveGBrz29utHSSmYOgoPj315zQFY&#10;CPkN6J7YNNpaXlIooMD8Wi4X5eC7YQrmDiWPl9fXXKgAEcFEhK8gPP+C2gtp892tGKEygpR8GVJm&#10;AHPXBj7QpOC/w18P07yP3rx1M5nSZS6UpH1vnUArxuaKxtZPLG4JfDDaWrTsvpsYlzTqn7WmkNds&#10;0rEuUOzzedB/cZfePQRp8n25ysVbZcCBaWd3twSuwezjK2IK8kB0vi2shsF02MoNBZ6LNqjBKc6P&#10;/Nzhi4fniuktWQ82uMafY1q7BFUf0wBIsecKEJkTcNoocn0t7x8h/X05cJTgONIjDsARmI2H8EpL&#10;dTksQ4ZA09FhLOavBN7axkwTB2sAhN+HcamYFmsbp8PbTI17pZ+xWRXvAATMNDbp56aPYhnhHJuu&#10;eIEFaFBvsZI2ZsfwOdbyZeo9LQpj465Xkh5Zd56CAGDCD4j3DQv/3s2E0jhrTy1txmpfCEkotEcA&#10;dEIzjHebINRagO7ejvaf+VxgD4KJdij52iH42ROU3+E1i/EmJhukhADn1CxsKHPGfQXwhuEH9jOA&#10;4aROQy6+lvSdDNb8ebAX+oYKQO82bNZwkG+2PEMBMhMshhF5LgQpecmf9zDvyWGyj2kgfIwkU16z&#10;uGeaJVkVqRixN5a7oziC/UJln0gWiDR2FRMSxSf20o5Nub7v7Ozc/jIL3oc9AnNi86JgBJgOqa6A&#10;1MpWBDp8CFxTmqckZFxf7B9M/KIsvKeUBGsWTYoIWSMHJGAmVDbhpRcpmpn7O02kb2VJUNfyNcXn&#10;f8x/hnWCQQJASJxNCsdoeQ0bSnxnLLQF/KhO2PRizHZdpOAqAS6A7QD/i6dcvT2Jtgyu2xQgpXex&#10;UjtieiyGxAKbtJ7l6RKMMyVOht+dJeo+sAVO1WYyNkrG9LqX3GoszK7aXpzVloddU094We2moATi&#10;GoQKoC/kWwTrWoHhjaU9vdlkMyfnUcIya0o6YnIxUlCyutry2KvK1xRD6yj4nTw2sQTMEtyy5ZkA&#10;SScYD10xKh6cxluCM5q2hJ/UTvpOTn8vslwDa2KUDYVd0pgxXZsZFx4tU/BHX5ihal4iqduG5Hmf&#10;q8c0+Un1EThhtmA3OPDDbOM6FT+l5OTzxuCcwK/RDYRCi6gsyH8H0J5cpMeknF6nXlODk6QHX2d4&#10;/ojh5yAiny3hpxoeO2B/S8o/SZexj5LxaqPsYNk8+esqS40t/tbn5vklwJJM9Lyvov7Cu7WiVcJG&#10;ZveWoswtLVM4yWjmZk8QCoMwMPuQqnp7f02GI6xKWA+YgY/6DjJGhgXtyAwbTQLYDpDN/uRP/uz7&#10;yXj/8s8Z0LHxO9yhAMe6x3DTyc4tBg6QZ6PWJJj0lH7xi5+nf/j5PxCcgS91bzl1BWAZQ9XlXlrs&#10;HOQ/W8gFCO8yWHQVwBScW/AKTmlR5/v+1KenixsON3dz7TLLe+aMoXVaF9jfWtrhLOnzBp/AXGWm&#10;XF6z9oY3Grycu1GsONpgBGvVzXmkKdb2tao8ZAhPr8ahIAxWcn0k5mxTQlXgyYxnjrXBweNqXRgk&#10;kbAMRQtAqYbfiyCHGdUlAJu++OKrdP+Y9/U7nE9Lgqev376VLJzA4pxnJWqeF89OSxgS1hY8znBt&#10;6AuUViwW/B2GWvlnA3hc8TwcGDQY7A2w31CDQLXTOqUeryHsPyDLXdjS5w28+u7BML8i2zBq+LPz&#10;d1TJoPYDQw7fi3r13bff5bNUQUt3uSbcyb3K6dEivX59xPVLv2nU4pC75feiwVkJ65nD49TgOea1&#10;suJgbS65Omp62xTg/QLgiPqnNtCDWoIqIrIAR9aNAARRO+FMxnCP3lz5Hfn1r34p8D1/RpzJUEt1&#10;g/zmrm4fKd1l8ilUWHNZxJzszXmfdxcCtd6dX+UzdVbqTLx4kIvusCZd5c/5imDg9cMm1/dP9KlD&#10;XTf0VTq7vFE/lPfWp6eOf8eQu/ch3DuIYwpqrwrTfDt0Y0qV/wANnES8W/+92vqB4Vkrm4WxkMfL&#10;uVeCJ0azZyxFjeG2rZtiX688sA7LCg5MGFDRGqBrxbalUm3O545BLGofDHtRWx4cH6eTXOOc5HWN&#10;wEPUgNjbYQlDRUslIFW2LBqMD8W/tirNf5UmgC0NUVerjgFojV6scZ0xWDLqhClJ4xcKFuNZ19iS&#10;w+dxfH0QCeRxO3wQgILhO8FPMI/6sZzzkepdW20RAJiGcHXpEQTEDWUALSBNgzpxBcyKt6VHsKSG&#10;eFYeRkHCGPVL72F+hJWQidkpXIhMdjOiio+jA/9wfgvg0/k12uuvDk/ZYcuqw56yhU2aJjXDuu/K&#10;2gnf8cGAXO29F2u1Tnq2ZA0WELGRHJnBfO5ZXGNVTe1hR2d1ZG0Fpp5VECYCZCOhYT4v70Q3puLT&#10;VwfjrbwvYR0jb1jiGFU9SZg9+JI9lP1km8bBpEPxcG/czw62Hanb8KjrlaTsAR/3U8tg02iPQCbn&#10;zmLiRHBZCbmyIxLrVDiPBpYzrYFSk4dHZWWbqL4Mf0u9HsoOKyMkXY+aVEhn1/dTuErY05jwUYgS&#10;DlQNiTruC4NUbOVTufcuFjKth/tmEeDsYa1p/8zaoXrFM7oMraOWr4t3clUHoKzPEOExwYJMqSo+&#10;3KzT/8s/fvM5mCrJMeI313dbU+JK3gDYMEyDp/caaYuS2J69PycTD6wZXBeKtUeCM0AlWzbx55eP&#10;LFS1Ac4sExzpY6GQgIYeVwd7Cs6A0bD3XbL44AGIlw40cZmf11roTqFF872Yi7mAxh3SWRj8AkBh&#10;UktdebJt+mxSiEiwbgAUgXkI9stx3nzZ6ML3Jd8DSNNkrqzGW4lSemm5YTB0Y6m0z6S48mRjeUwm&#10;ZZgqTwAcvmjE57lpvjy/pNfMQS424LdHmQdYXmyMewJHEQaC37smCxDU/jX99sJDBUAV7r0G/QqQ&#10;wPXf3d+yOb+9v+F9QdAAimJMAmn4D/bK0BeJKAoI/N4XL1+SufTu4jx99PHHnOoQhHBSU+WCEJs6&#10;pDMBYpGhBGaU5ZchrQSoiMOKCTr590K+iPuMhXpzey2gEGEfBL4UTw3Zcjubefog+VDbzjyF6U1B&#10;bvj7udnUYtwwechJabgOFHAM1cg/N9YKCp2DA3mw0eMQvkR544H8d+0QDUwtcF8HHhjyb8LvePHi&#10;WX4/rgt4B+lnZzkL78UoZizu3/v3ZwQ96J9QVQSEAKRQypjvBT7jrBXYh8L5ElJtpBXf3/Fe4Knc&#10;5WYIn3dupha9BzZiUGCijeePDVUgpCO467b4RlVmO6JZSMM4Gb2C0ZmfN0Al0JgB5PbBZKHs+bAw&#10;P/gs1wLySUe2r6SAMx2sfDbj1BSj4MfaouzchxZDH2zMGgyyaOwDfOm2jI5FS2+Lv1jQwPHvkHUx&#10;cj4AQRScDHyQvB5T0ijomE40k7yZ1gNVQ3brsFHzPTjh8+jwIL169Yr+fQCtWOzXjf29GkuWRk8k&#10;BY4ROGXK+B6fEeS3x8cC4tCgIAwEf441h/cMDSduwIGZH6PlimJ4JTL0bq5vuH4uL8/5bhweKfW3&#10;ikPQyccAz+ceWqxpiL5ROjX9Sp94rQDzDykJkW8enj8ankilAvjOlCesu4cHJ7TOue+09nMMLx3s&#10;+2g8FjaH7ZkKqgLv3qB/Z1Cz9hrY3dnjGtYwSMxVFPsM/MAAIP/OSM7tus5ysYbvxg2NyFvef+xb&#10;8M767ttvJUXGtcBbtpmr8MzVyzq/ZxtKlnvuWXhPL86u5CvoxO1+HJxkZ1mKD0KZhI9kAw6e9AmA&#10;bkpaWWk4ag1G6pJoKilcyFIHf/7KwGxIjTiJNHtKjE/JxRVCMi+Tx5mTpGuHdoCR3Y+92X6yW0gl&#10;sLaevI62QMig80+BhePEHPQUsJhUuwgePTmUR0pj31o1M9tG3smAUwH6KJeYGAPVWJUmTfLYugR3&#10;pa3Q2tFU+bqaps3RbBnttTxnMkWvCojYeyJeT9IRBxmFX1EUSPW23Ks0c6lcfyrSlYrnQKTYaUra&#10;lmCUMSapgzzMqvCDMtCKBofhGZb/xuSdBt5DAFeeZg8Ghh2GU+6lPWJqD3nwNaP9/lhMW17OkC4H&#10;sCjkSFYKlJGXRnwogLuCmbWG6cu4JWOZUp+9PoaQa0lSrOS5ulwbzpNo2OiDM8gGBEPanmfTJj09&#10;rMnolTdfz79wpiqBeE1PM9ZC3RMHuOG/O9gPGBcsmeaK7+N9rhPo+0lbhTtK+8EIhJ0LL3mUd6DA&#10;9o5NMyxpWHzjHL2XTQWks7/zp9+P2ffv/u3P0rtvzhJO1s7d/A5AEzNmnkY9lzWGMvikmJ4PerdW&#10;eW+GZ9ovf/krAiDLnYO0e3CSZhjO1su8etti9w0Qsx1WaTbmOqla0ccut4lpzGfF002+vyvsiztp&#10;9/AoNXtSkOAdQ0r5CpYTkADS03aRz2acz/mfl/tpuXdERsQGoQj03Wx13iJkYa7wJYZeUU5UF5Nz&#10;vrkGbFM1JXxuB/S0ru9YF6S+eACjBtxYYi4WS8UzKJrUh+tLAn77sM7JTTlqYAxsrq5u0rffnKev&#10;vn1H9t0GHr95jSBFFwN3XDt+x2GurVA76pyTYugqnxWqz3ueR6hrcC6jJiZrabXhedHks+Iqn60b&#10;h3wcH52w58FZpDC0pdhr+fz89JOPaduBxJiv85nz5qOP6COLFNl7sNTu7/l5Dg/3VEfne4HzDlYz&#10;8pgcaN2z6jAYw/sz5FrgkGcWUmgbgr5zNDepXeynql0SSCTzsF3wWtf2cObgzKDNLodsA4NVMLzH&#10;YOzo+Cg95GvCc4LdBZ7tIew7UHeahYUzAuAm6g7Ykjw83qazi5v06sVzEgfAQqTENK+NTz96S+Yl&#10;1B4vTvbliQ7G0SCftH6YGFLozXBdt/key698mX71xXeUppJ5n6/13QXC8gZ+pidIfdGb5b8GBy5s&#10;UD8atNrm7lWpKgypxsEJ20Bf8d7b+p7yZ/W0t6dtpl/88zgFPURa7DhMVgw4LwdbLjQBeNQK10iW&#10;tUYwQGMWPq5VfnYjmb1kF8/Ux6IGlK+kyAwYBL9885q7+qtXb9Lp82esWVFjwTKG9Se+f96SATV3&#10;zcLAsXGYBmv+POEf37vhZxjfTABIH5YOZjoRXDDwn8yAX68lk4waZLKVcziBz7BxHEuo4BD+rkne&#10;hwx6a+oy7A/5YLD4Ij02bnJdPNB6s9/qwl5iwGYvywwqk5oZP9PgcIkYukVicBA/wncTqh7sZfhc&#10;swhgsO1JDLr0ee3Pu1WYMKDRzKgIrgpvPtbeljJX9ohPtjwgAy4GfzJGUJBG1RRbkGDWB3g6bknJ&#10;g1FJj8O+K57YODfBZJ5b8UbbqH50HSsQmCoRes/PiYsMYzIg2ZehHm0buEY8QKymQJCZ/fLQKxHg&#10;6sfiBx1S8GSgabIEqbbA1FTYcpKThodcs8XIrVjPN5ZMK+ypsh9nT5Z4paJNJASHh1HtMWsLq5xe&#10;hSYHdSayqE+dCbR0ArWGvK4XqylUpjaGUBjBVfogvVrDoK4EYIavbTy7eH7BDh4cUjOaDRxSazfE&#10;pT6NWrQEm5Sci5CsG8DshCstd5cKjN3Yc5Nn/Gxrr5t8MGv3pkGcSWT1iQ0pj0Orj/7FP37zOZpG&#10;3FwyIfYUqDBrJV1brfq0mw9cSEXpycEPmS8UqYHrFTdApeUJzNuYEUNWSCvt/9NKU2PIZwnM4OLy&#10;11xe3qTXr56xkFNCY01JrjwBRiZBHR8u+fsAhJFpkW/Y4eGOvAw20sC3TOJtuZAB4gHd31u0Tgme&#10;SQoBhuB8h1NHMdueCAwijr6j905PQOj0+JiyCIIPQ2cfJRt3trPSCKJBXdsUlTThQcati/w7sAIg&#10;SwMAJAP7oWzi9IlbPRZ/ExzYaBJGAg6HAmwqMRDhpdDEdBXgST4AAJYhIIDNRyUQbX/3kBsbQD79&#10;jJGN9/Nnx/k5bSilQCMtecWG9+325p6bHYGQti7MNQAUuJa7AiJK0w+QsQ0viFZU4funh2L0uvK0&#10;/yR/T21/NcgaORnrldCHjePg6NCbR8PJB8AIAamKlN/0ahjAdEITATAMKW1gTKEAxGe8N1ClJmSS&#10;EMycqHzCyb5CWoDHAHRA88F05vCjab3x5999fnbGwAw0EzODU4kHZsvnD5AGLAocBAh1YMNnA2Ux&#10;NipKpnGNDDpxaEl4WZEe72RerBvIH7FRneRCLQw3w9uktvcArhJgDBhk+N2NafNshiylAciNa6FM&#10;FZJ3J15H6qSGVr3DQzaepo002H64v2UC8u5yyfvJ5raS1FIFpqbEDIHpNwR8F/RbWBVWbXhf0PcR&#10;BwXZMI0Pq9ZR4pUNRnunU9aFeRQpqthDyJ4D8ww+IjMZCEcCVDCo8N7CFF5ythW/Dk0eCvq5Jb84&#10;HGtPWFkkeDIF0yIw6/DMzs7e82uYYDcIOMVTxLuKa5n592tSueC+gWINTQZAP7DokOyLe4k1dXSw&#10;z8avN7MLT3E+W3LNw8sHB6F8qhL3FACLOEsBdgsQ1LrHPcBUHgMG+M+BWaN3YZefmR6PrVjAADx3&#10;lwIyg+n49u1bHUK1PIHADlw6mIIJ2TsKrMHngz8MWHYojhhawemUDnOAfATHDLRg2ABwEe8YGhYw&#10;bbHmILENCWcwA+Hfh2HPd+/eEdxmYpYPIaTxyRW7VqjRKAp/KTYbSWEAukEaj31uZq8ZGvTn+4L3&#10;Hk0ZmMNIPH7MTUmdZNfQASDIzxJ7EPacr77+mmvz+PmpglIotV0Wk2iyLruuSGMGeqlsnOzVFGCv&#10;CS86tSjFTzIalsFpoZSvzwU6L2fz4mvImqJtSqFMc3WnkicXrQJrZiVxLKa7G8sjIiFt3PKQkeRy&#10;LOELUTjXTnDdlqewEG8CCKtLGMWsrV2k1grCaeoi1wm5SDAbZ42kBsXTz+2Wtw0WmP0Q/qR9kR4P&#10;1RbAWNVmRiSykZILw5LsWyrgwZPeyp9dPp8hjeqDCaflJKmkCy2l7Vbcowd701aNnlUwlJQ2W5uJ&#10;ZybwXEMRFpouAuVdtylyZoZy+TrZYthnWOzTyqbzAu4Ko5vS4OTnpf2ydh0UYOnQCyxvnI5a4Ws9&#10;5Og7SVmxR6ipbHjbMBjAWkFdoCGpJroEyZgS2G2xvUdP36fUYQBNPJsMsIVEegxPznp0WEfDM7Oy&#10;B0/l98BUe+6z9BI0ALR+XOk5j5K3AOxjEm/3lPfaB9UT63XxueL6rsUWEGC4FkCY79sm11Bg8oFN&#10;BC841FTww8P5Dt9lyoqq3jLiNb1pmGJfCdTCfcbgjkz7o2fp9//T//Z7gX3/01/8LN19c67zP9I3&#10;w6sWoUOjJdrwmkUiKdYjBwAdvWBhNwhg5PrmLn39zbv8/fN0cvKcwB3qetqSNrlgz1/YAvQcNwT4&#10;6F3dPyo8YpUYbLfcOUTVntaQLfeSYSPIA6w9MH8xYO7RfMGzCjUyBn5syGrWBMm+sFJ4LIqnjyws&#10;2jJ8k0yoswwwlb2DTPkqOVlYDfKagJ48K5lWTgP0vkhPsT7qSiF98K3DGttBknB+ro/3N1TdwGbh&#10;3fszsrweVz3VQ9d3D3z3cHa8/ehjho2gXkLa7e31dXp2csJ1T2YaQiMIPIINuUvWW7tU3XFBj+ld&#10;3h9F6IrpgSHSDi101mpAFwtaO4wG+CHHxbkCq4yn9WOuV49ovwJf3uenz/lMsa4uL97z5758cZq+&#10;+eYbgjtg9eGMffHsJN3lM3Dd5XOt7tNnH7/Jn/VbMnjeXz6x1sWemKvN9PLNp0xjhvd3srQOjEwy&#10;+nGFs5bsdvhOoyfB2Qs1BgA9KETwPnP4hiE3ACJaUmwKexyfA+c9+oJPf/Bp+vSjN7xvv/XDz9Jf&#10;/9//D1VHOGNe5c8hS5Ld9OMf/Th99+07hmChxpl5L8OYACorDnv4PoulON9ZCsh7WDH98gnJypAx&#10;A5zIz/QR/w1qrlT5z8ZUrL7M6u7TFJwxyXjDz/3DxjwYTNuJu1uE8UJg+E1AcDCAU+DEqJOL7LL6&#10;MFnUDOtJqaKTT4y6gfdFA1L5k9I3Ou+ZZO65hsLvhx8eyBYgeWC9gUTx+vUbgtRQdqyYrLkjq6v8&#10;zHZyn8wez77UBdipnQc6FBNfneOo2/pxAhQq9QoKNGgnMKCe0mdRwweTKexsQrUQvsSN7VEU1GTm&#10;+7AlCbbPGr5mTZn3nKCcVF6V/ZfrErZUANY0+fyF7ciUZNybMFMVa4uQAk8eoYMBlSgVepJlGBzZ&#10;OqjMPT72LA2EkhlhYwlt7v3zqwCVuK7rwvAnrlHKEXvgeT0SrBn6YrkSgROx9jSUS1Zn5XtmZiLX&#10;m+9fE7JotsOtgUfJWHiOOBQFDwB9Gp4LiCADawgNU2TD0vC9CnuYKk3qkMqWWWFDFqq6YPhXxc4l&#10;TXL3fiyJrh5JuTeV9U4bAW3ubeX/6oTkStUV6+a28fO23Ugr0oQ8g+UvLlB1cG07TEETHhjXfs4B&#10;1EUQEQG/WOtJg/nkWqKOULkIVzNAXtfTvQ8GK2uuCHqpxslb2uE8jdU4wXqM3zNYUcL9aQv4JDGE&#10;NmNi21J94/o3mKjJtadIPdOwe2bihUJODKynVMhlCJiakRhgb2kTEJLXNsMP7cWrsJWq7FXcy/71&#10;P/vh52jkOM2r1OAj2Yo676GnBwkM0PEgaHhsnTPCM1DIoSnDB8XECw9vPl8UCjAfLlFXpXTid2Bz&#10;Q3MJ8AEGrlXtSGSn2uH7YGIK34jakl5c09qJb1GAAwmFpxR8ydggjUouo/bdExd8jmRpMieYoXX3&#10;5BpT8Blp0ULA0cDjZkGKu0JaqX3LhHz33BBQgGJTCNYdTSKHoIqL0ReTj95MHCaKNZo803MDk1BK&#10;gOXvRabkXF5w+Jxzg2pqCFqDqnNu3mCTgbmC5h0mzOGzCFkqGnwsrqvLc4EgAAB7PUcUu2ALAShA&#10;cX7HZzkTi9JUYzCx4C8YTCGwHOFVAlnnbS64Zq18r+CHAAYUFxWaWyQM395xsoifTwZDEqMGGzMW&#10;NdYTni+mrHEog9noARMbefUOEc1dkdFD2d7dI4udzr5kE1tGk5QHpsWKog0JhgqddS7cljT5l4nw&#10;Hv9s2JpQoSHDz8TUE/cuJlIEE/N14sAluw+gLtJL87/jOSMVDc9/5ilZ+BbKMHlPaw2NDOj39gND&#10;IwQAmABXJ69E+GJqIrvLNY4PRUC478qBGHHbuAa8a5STM4VI72i36czCrS0Fm9LzIhk6RWz9qOQl&#10;TBFJWx5H+VQ+PNFjiX5lG4WvhORHBqsdJ+pzM5HaRkmWfbwTXTcdmLUmI42NtMUeEEMTku7BTVxM&#10;JwGs40BW6teM78DKsjCy9UIq4EYbP5vPtLeRq8HxPjxCehnvMlHOIN4Y3iN5PYanAdlnBBrla6P0&#10;Sm2q+Ev3eO5kSxmtYyKrgJqObBKFXkhehAIPmzsKZhiy4JlBMo77wXVTy6OFa8LrpLJ/dG9wfmMG&#10;BZl19NFbEoAEU+WJjGQZ697n9QoWYjDzaLWQ7wnAKzQzirKfs7jE/5h6nZ8fTLtxrbf5a+7tFag0&#10;393i4YnfD4YGmHt4j3DPwgdMZtFDiazH/cN5AG/Xr776Kn333bdKKoYnK+XhPa8FQxFOObGXcciR&#10;lKjdqsBE44XmBvvEzdWNgOO19uy5E6bwjgPMqCulCAMAV8E9lweQw5Nasj1ueB2QCb07e2/AcsFC&#10;GgcngMlmi+Gn6bQL6RQy0Uni03UTYzGlySeOTFO+Z2L11NVo4KItxWiw7qowDrbEsmkFrlUlWKeZ&#10;JoxOCoypYFuMmSc/nmhKBgNoVaTx+oyrLDEIj5y6+PWF31x45/i/V1WRLYy92Kadk1BL0m8zeexU&#10;nhZOEpyxDD5kHdFO8qI0upisJxnuoHc6+edURdrjxsrNRxUeSp5CKyzDoNlWCrGSzjsbaHdOeK2K&#10;t1xnllyxGdgaIlQ2VR/7sUyBMUHnZ+ot/U2WcJWQFSfVYlvF9aDOGHu+N6OBjiqlIocmgxTX3o2W&#10;/ep+95az1FuskzCoZgBZ3jOxP8lLuCrBB/wLNcRMKfWR0EuvtMJ+n1nCNxTwprepenTBIwNzViXd&#10;N9LdySqMNe8GUNPtno2L0plj0t2bQdRthY4IdB2QhNqtuM+DVYS9BYmnasjUlPYbPRsmFJPNWjOc&#10;CjXBE438O+4b94/3Bm5G+vaBqUS/27WkiVi7kMQVb17UcnkP/fLLL3hf9g+fpT/8Z//d9wL7/v1f&#10;/Jt08805gzhGsyBWLlbA9OsrsU17DNIa+PqZVTMoWb5JTnvOzcgq37rzi6u8L93lxrzlmVvVOAef&#10;KNetobhgAzAWHyT80uuL2/wZoBrZTz1YJbDX8Tvc4LyD5w+Z8LLcGGiFMdJapmo1NBndvKGuQV09&#10;W4RtS1Oa4oBCioTMzyYsAGg3YIAQ+ywGbRhQVzatRwAJ9uviCekBiECcKn351Rf5/LlNw3rFZ8+w&#10;m82KPcNtru3u7hHuMfAcQOroy5evnVgoz2usdZyh93d3HEJDMoo99+lJthRIXe9pN9ILlKYFzz5B&#10;QiiSIJvfOIwLA871Rgn3MQDCWsN2gffo5uaKIRb0YKoGfv3oPffs4iL9kz/9k3R+fpmv5YZ+fLCy&#10;uMvn6csXL9JXX37JQItv3n2X9nKfg/P+8Q4hGEsOKb/5Fom0IwfLd/nMmqHG3D/C6JlejE/w2O5H&#10;7wv2sbMnHGpphH6AMQiQCGogrD/YX2CIH4wRDPegYEBYWEW/cqlJsJ9+/c1XvG9ItX//7l16le/z&#10;//fzL0D2TKcnCgb88tuzdH11QYXCzd0tpcwMAmrUi80KEUO9E5iKd09rMlUBkmLNQVUlC5yRTMQx&#10;ahyAfKzZqmK5EP7yTezJVuF+sD//BqhXQtwiVddcmeIBFwO2D86n6WyVTUI9/Yyt3xUAWvy8sJOS&#10;hLY2W0hyWirHLP1keAOHmHMNIvL6o48f1AxYr3ltQXKNsBew+rCfHB4fsQ6hsmkuf765pb60XXla&#10;a3CBMw79HPzPzZaSNUvjdHYRFCp7YEf6fNtsM/VUE1CSmhQQEHJIWURVToZttMeaEVYZ5AgppPa4&#10;fgqF4GBcPtokAQySIpIAY0QXe7/Y25P0NcLFgs0fISMCLWYOIuxLuJb+rrXX2SpsAkqGcibKXkRq&#10;CSiW2rB58mCf4Gfbls8SgLA8l2cG2JJVG8EmG70uvUZrSVlre5pOQGUqoGrkazVxSIZnZD8WO4Tk&#10;VOLw/A1WFpi/lEL7eeJzYd+d/Lgr24205ogJ/9WeMRaPbAKNrgmkIqmK9DVYrQHa9cGrxdd4HFrU&#10;Io1sEwgyVUporsYpFIIMyUHAZIR1lbCwsSoKmtHSW/R7g9UaveXQkLnr2priT6/+T6FkpqeVFOwU&#10;npUOjxm3mcBRXzJt12Be0xRpdtS0UchyAGBAuHWNW23X+c1WUrQ95reJKNyjI9jFbNoqAodMDNAa&#10;qhzSMnlbx9CC2ErIgfuJQCC2pyzgQqYbw/jRycAC9lvbcQSeNajXqgQk0wLqX/zR688PDw/YiJNh&#10;spEBu4yRJQvEL8KmAxPeq8uL/O9VOsqHIBYXgTTrs4Vy15Kh5cYSjJRHejwtSmHcxESRTeA6H0wP&#10;PEDqJDPp5bIhY6Vi8aHCE7LLm5tHHjwN5bf6bzumRTdmpMxtVI6bhmCP5/nAwrSJrD4nEMlvqKFf&#10;IB4SNiJIW5k2PBcLBr4Z+FqcRAAwwcQj8DYTGwyNNacteVHt7OyxsQ46JZOyECQyqHgmuwxgnhcb&#10;NsCLXDTgwB7stYOfE95UI3X+kq7WSZHVMNeNJF7ITQFGNbUAsXku7ABuABTY29uxj+EDG5wlvEE2&#10;Cs/AIiS7B4m3tRg6MBjGNEk4ZcPC5vjkGZ8dJk0AMOilBd/C+7utidAo2nb+cxSu5/nz4PAESwmg&#10;0SY+Axl7CyXqAajL9wSpxAwpAXMNKbDdxv4BQzETbaPRS5Ip454e0KvkTpudmy1sPHWMbXDgwESZ&#10;oIsOENz7lWPhEduOFwrNAdY4QeqhLxHfuE940QGw4HkCmCPIzMJPQAKBREiWHx7tMejELMsQ0JTB&#10;Q69zTDbuE6ZLFQNwHghwUJLdKbE10ofmsylhB+/c+fm5DjMDBDAjB+jOaS+n5Su+vJuNfBzJzK0a&#10;986iS5Px6k2I15A8rWkqTw90eOM5A+wMOjbuz8npiTy6er3/AOcUerFwISQ5WDXKg6DrQkrYmLUT&#10;7D1JcCkbGnpLNeVR0DZNSfgEeNNHKtEgE1uso5Ymu07z6kWLj4Yfh/kDAeLRSVJq/imFZ9BHY8aY&#10;LAJmS8W2xya/T+sCHdxoQJOBXjAY9c7KFJ+smVHHKX4fGkxQrPkZKJnZk2+Qgx5QhKvpqPk7EAi0&#10;d3BgWWDNZwUWCpoKNAq4X3i2IQ8BkEffwPw7VpSVS9JG6QhsFGDY6okqGhqsK9wD/Cz8bzFf2tMn&#10;kc06uInD+wavvmfPTsnSTpy4KkH3iy++4PdC/jCzf1FHCcAk28JfADKxN4A5h/cS7y+eCQJEHlZK&#10;vAVQjPcB17FrG4Ngc+KZY2/EHsQCkLL7YQt83ahBwnWPYCzvMg0Rew72YLwnS8unmVL48Kjk3vz9&#10;HNRYcsN0Z1gCQG73+MQzA9IimmLnNYw0RbwHWNMEgYrwVP+TobEN7F0gDaOeD+UD4VtLllnt5DEB&#10;ipp0G5hzgVpZJlpvpdyKzbeV+NfYI8Z/9cGEs4So2rrCkkgYIFzdTH51VfiI1IUpV4Ix3GPpzPQg&#10;rgnGQiopedMksyoeguE/wqJzPXnWsZblQLdWklzVTNPT5LAPF3x1McCOfI26AIMpRcLe8GGjVtJq&#10;I2nYk9H5rCQUc9g3dKm0i7AfCYlu3RTWIAcP81kxMg9Gk0IypiTHse8/MG5PhfUxTuwKXwt848h6&#10;qDQEaWq95wGSDB5O0QdolKcY93D++ViK19HSEkpC+r7kkoAdh/MCNRLOt/VGfrWUz7IuW/I5Ys3h&#10;v60M3KnAV7GM4R2eC++b0yDViCWeb7Ri4M9IJSwE1xuNHRkWBjopWx96h3NECuIosI8svrSVZimL&#10;DMmbOzHaMWwCI5mMQgV4sbEcaybF1055vzw75/4Cpi42IgRg4Wehqby6POMZrnCgR+6xowNXNGTo&#10;GKzAZroRCxSXtXd0mv7wP/9+YN//+ld/ni6/ukirRpP7LgAG1BX2GGSzku/ZJr9DqyS2QsihqWio&#10;DHJ0Uo3A+/Tnv/j79M1XX+R36DEd7h2yyQeIAM9QzIw7v4ePtKypcw22n0Z41oEFsQDDfJ9AXjvf&#10;YRGP8IU1gC7sLlCZQH4PCU+lJmk0M4MMwLmaAQAQTZEcGcCoxK4P5m7jBMLkJjy5ZpCqYTB71wAh&#10;5NUYfveuK2zQT3lv3kvBfEddi1eRXrj5+26vrglK3T+seV7i95w+f+nGNdf2sBLJPw/JpGSDEEyR&#10;9yqAKPQjVLzYVxRAWNTkqBFxHWD7QQKH8x3vz+6OyAjw0ru+veVAF36DeL9wXSsPrwb7b+N/8BeH&#10;EgaBfF0v6dSvv/h1Wj3IFgM1ofycEhmDr16+SmcX59x/8DNndf4MOwu+y7/88prgJ2RpLbyxj5+l&#10;ef6cqIDBbJwvD9mDABRjgip6FiqQNAjj+YXQLNTKtW2I8v9h/3FyciKfLw9sMAQD8Hd8qj/fP9xL&#10;p8cnvNZ/9z/8e1Rw6Zuvf51+8sNP0zrXABge/u3Pv+DnQ88ENY3tovL7OiMzekHgkXGhadUJvLvP&#10;13236tJt/h5Ig5/s4Xz3sJalEAZHo8D/bpj8z9IW+y4OpsYeeMFYqbdCJUJSWjVbzJzfkOhOPnHj&#10;5LWV0tYAqZ4ALJ+9VfEpM9OpUi1A+xazcsDgg5S5H6bMJvRWeI/mc6tXGADWkuWIGvD0+fN0dPos&#10;14Yv0yc/+IQkj1evX6XTXH9h3aLOCiBPVkidfJHJ6KwmeyOHHcwItkgpEF6yZVBWiVlEmZ9llvy8&#10;bbMVPKGejz2q/bWpYMHeijoXSgTUY11XBotxhkWAV21bnylpdvJrWzngrrEHLAeJtqpBjUHW1Jim&#10;7x0Fegz2109pLDVGJN9iLa4dJkibiLEvQFzf95PqoBdUxb3LQ0UCgKjj8jXQO92ee7FOxgLiVRPT&#10;r/jTjiUMIXyCG9+D0dcdPrsxcE225JHXs+05Ul2UH83MlkT2hCsDUst4qZIaYwi4cS2Wim+kQKZZ&#10;kRcTyOoFKvVmcXKfRF3hfSB8mLXGFD5XlYHi+MH6KSzWVH+A5SSr9FqzNSt76w5J3oCVPSAZDtrU&#10;00A8BSGntm1z7esX8Qv/HMOmwfVCqhvjC6kw8/i+u1dpmqYw7DTgbkoIRbAMq62AirHI1beGBJY0&#10;Nw6pioCMwaQOWtd1XZoMGSv+TJ6TbVssyoLp23hgGTiCguwU3lUDrCxKm4a4ktZ3zZ+BPb1zwrP6&#10;9BXZ2nUlAhx6cW9Nhd1MtVUMdfux2ODpfRD/OnwBGbaIXi8JtGz+1Z9++rkOfElPCGTNJS+5RwIU&#10;kkzMYJrZjBQATzRdFSn3+2wkH3OTeXv7wESso3xIozhNfuj4+pbJqWt+wBIJ3mihYXPd39+h357o&#10;nppU7e8uiWzOW93U/b2d3MCtOTUCk+/oQL9HQOHMuuhKUod5lR7u12ScYflRprwzZzrs6GZEgQEV&#10;NfHyTJq7SEqcKpJRA9bAsNHvwSbEEIm102I7MR+tUY9EUQJ1w+C01LU9DnfJrhsYGnJIQGHoxXxj&#10;eIN9EembBf+pTig0aOAofJAMjGvGdBNsHsh8T3PBsFqvyzQHgNPOrmikuJ+YWqoRzUXh0wPp/0H9&#10;h3ku7j9+b8Xk4D2CFJioY9K4MZsypgugou84vAWgBYAiSKYvc3EDgOr1q9cFUFnbtwVhB0wDnkmG&#10;BragEnRXBDHAPsIBD5+unYUANjTCjOfmfdmo0OoGfl76PdLXsBOoZQYLXg5FtY9KXzZDqq7nBq9X&#10;5YDDelMST+/GLbGpYHKOD91IqsN9V/jMQFAYzQn9z3CouRHuDdihMAPYNzrRLpha+O+XVxf8nfT1&#10;IAjxaGqNpiN4LmQe8nDa5f2oyE5dFC8HvHeUaJGy77TPprF/xMwhMmserr2DBmTDJKYK7ln4WTGM&#10;x3JCyGdVXOp+zuhXV9uTa0bgGddbOxlMXj4uPGyO39rIm1KuTvL31rRpsFfJHgHjZCOKchu090oF&#10;BNZLTPJqN+bhjSJWiX7HaC8+PGuZ0zpMJYx43eRgv8F9wnMZqpEgWaR1kb3b5mcJRsViSWmYprUt&#10;mbkh6+tdhKFoJQMRLOPFgvcUf4YpLgsYgMS5sXiWi7u9XLyj4QT4hmeyJHgl30YUVbWlXqvHO96j&#10;0/w9SLcE+HyV3yO8U0itg9n33BPO6ysxBAHaUyLG8Bl5NzatpKg4xABMRto3/ANhyYB/x9/J8MXX&#10;tTIDRtOjqbX2wJOTY65lDAQAgi0YxqQcSsp9zdxI/l7456HBQJI1ipzH1aPCTPL9xhp9eHwym1lm&#10;tBx+JHmn0vg/WZbhoj0mWdwLsTbzekAzhq+NKfxivijFHe4hZeY4QAf5rcUUmEzhh0fNAEbtG0wc&#10;ZriMJuhKA+6L1+WT/T2joIiCaDCTyqPM4lHTmuWMRiyAWoDhZAzX8jWlMX87eejNfMa0ZgSsHfgU&#10;jFT5/w1letwWk9968syqbVgdXj3VZDIdprwFeHdnUorT5CI7PmOheKmIqBw8UJlRH/LPvvjQBRtQ&#10;+4/uoUSdYtlO6YjjRB7bzs0onoV0i+vHcg2RqDbaD287pa9MoiNBtjyjKUUx2KZKDq5LGEck6rHY&#10;MQMyCvSwH8Fnjx/I+z9OvkXxuZOBrcZA22gv1+SpfxPm2fHpejHChyjCnGg32MtPARQ2uI7nFP6B&#10;9PjdWL40gWuccFsiLXax80+C8Yd9BQDLICZWmF7HpLm2507n83/bnJy/FqBR3qdRM5AdXquxYsM1&#10;aB/WMNL7dJLstraJPWQmqCPHkjzXp6eHO56XAFUGD/aSvxdhCDTp9gQbdQjO/avLy/zOXhv01Fpj&#10;jZL/+er6Mn9u7cWd7y9qs9FrC/vuYGAKQyTsv2gYAIicvnyTfvRH//J7gX3/81/+LJ1/daYmSFGI&#10;9OxbA5CrUvEZA8NvBOummezA+N41yX6IXj4YGKI4T/INvjq/SN1qwz1p9+AoPcEyZmdXZ2C+doQ+&#10;LDCQznvKLRQS8PbcPaIkF/Vmj4FGPePQe4XakwnEMwJ9UAwM8ZwJsCQPbJTeSvNzs1pSrRqQBv4O&#10;/GmdOprSxNwMKb+uT2b4ZNlsxLR9vLsvRvHY9zCEwkD4MteFB/lz4P0AWeDZixd5jT7QU3VWt7S2&#10;wNkPVhuYZFi/B/Che1ilH/74R1KawFfPQ1v6xI5DAUuw3y4ZUJLojwhgme9Q/sGwekD9eX11ThYl&#10;GPLwTj7MZx1D3NATgHGar0fAcf773gEbvusrMOYe04vT5+ni4orMQpw3WH/YxwHS/vXf/E16+9Fb&#10;Mq7gOwiQB/cLg7zDfDZScpc/z3ffvmetcfPQsfZb5np2tsw90+mL/FzzPcg1KlKTxfioyTrEcAoW&#10;FTsc7j9S2YO1zOEww6hWkkhyAHfNhp/DPkhF6Yu+zDXlPgM6ULOhHoCVEAJOZvl5/79/93fp/dlt&#10;2mnyM2SgSpdrznupOfL63V2oTm7ZRyyV3MlU0/yM8zr75uqe6xO+fOve4CjtZTy4twWFGs/wb622&#10;Bi9VYb4HgBb+W1O6+m8w+2KAVEUi+wT2BRMnQL5IWC8sQJ/tdTP5t8Y1pAiDMMAR4ApASzAY22BE&#10;GQhcztVHADxHLwilTG+PVEjJX+Y+6Aef/kBqofx5jk4OSXyBqk09Zsv6FDVjAFyzuTy5UFPiXlPJ&#10;Fp6ptvhh/Wt1B5lbts0Z7Z/XWJnSuG7k2WkwP9jlCrupShopakda9CD8p2m5928z1SqfSUrt9l7W&#10;R51eS/3CAL2VB1dDCRGIYKdtxULUKBEcQauJKs7koQwe15uuyBXJlrZUtW2lKKzi+7fAuVBHKfVe&#10;zxQ9ILwQMfCPzxB2JzHETwXEGs0uDCuDoYR9NYVdWrm8GJ36mgrAFf0J38uuL8CmBmSp2IuwDmmi&#10;7h0K8If3JMDoNJVmAYXy83ItRMiKbTU6B1jEmp+ZdESVEwJTxml4uu1VnIoaXEx01QFNGQQSDB2n&#10;YqiPaxk1jCajlL2lwU2CXNOZFwOkymCj1IPCV8istOWQ8ILOoRZaGzOrs9Dj4Puxr62951UmAwVp&#10;ZXTonJh8PQ4w2644dMX2OOMwse+DHatay/58togZXfe1lsDrUUzDf1r2tMKAyCadK9+BfoudFBw8&#10;S225I59tgZ4B1NfVxPismqqwAmOoBqIZ3k+SSvKZjYE5a9zW7L9BQS84y+Mex7AWA1wQtZT8O2rg&#10;gmv61//ZDz9/vLtL1WygXwNCNWLKDK+qmtHWorVjk8IBwgLL6Wr4C8mkuHmHTKtqyfrA9xzRO21B&#10;oGlmdojYdY5fXslYGYCRJtdr+vRJA6/EEaR1YQFtPCGnN17LkWku7HYFKkXhEnHHs4Y/B+leRJGb&#10;ZAYVGuK5UlUqsWxGhx4w3bCZ8S/6Sph1p0OlJzMME8CYJqKIZkz06ATQXiaZBMJMzUZRh410PxcQ&#10;EW6B6TZ86sDeaZpI4TF1ldJQPeCZH+gYkd35esG8w0OHPA3AztHRKb/u6vJaHj65yKCkvKE+h8Ud&#10;Npq5U2ejqcILd5uf2fHRIaet4a0ID5ib61veRYAj9OGBuW8uFPBCo3hGkwDPMWyKeEHX66f832/5&#10;ErzKh9zD3T3vDw6NruvcvCsGGocofFQIqMJ7D8AkfMSYngrDY8kko3HEeyHkekE2yRhJhTTtFz13&#10;zmTiiuAAZSozScIxceOXm2a8oofCaP+JrkjAnugX2REcxeaG68V0DQyuSDUCCDd5ACkgYpo+KISE&#10;AS25YMLBQi/ASsXEyimuKOTQiCx2l0yOY8AAE5I0pWjN3sF7BUZU7T9/IGghM3QyCfMvlqRz1MZW&#10;RVT6jMAFnkfryUVvTz3J+Ex3h5E15cyjQD1LZ8UAFduVnig2/IxkVrwTa3vqaS+YO6HSses+DCUJ&#10;8JSurktgC2ETSNnQtJkezndzJjloY1P55OKs8WQ3memSbNRM2byvRbI8F3QAipzghA0a73ZviSMZ&#10;ickp4Yslg1EIvO4s+ftRdOF/aLwCLERzig43DkmsJ7LflnN6+chX0SbkT/dcW/A3xft9fX3DA2Bv&#10;Z09+FqTgb5yerUknBiJM/86f4+jwmNeG3x/G2pXfd1wnJ5xrhQkBYONzaiXdUvDJgl6RkDUN9kzD&#10;QXCb32WAxrhPYATQ92c+L2uXEnKwRZYLyfbGaVoXycBsDht5Z17mBhRsCbB9ZdkgI3EA/Ze3Vyws&#10;EDiEpEGCqWzQp5CKXcviR0+xmMQ1JDakXIeDJlZ7TKvui0eMfNNW8uertI5RPCcyOZfcA09guI6v&#10;s6R89NoMf9MN5dn5ec3n9DyaMeFc+zkn2gbTkoukwYlvgw9bAO3Y/yJMg/u5QxFmjWTTU5UmJg33&#10;9wDjLO9tzQYcDeJFgbs2S1fA1QSsSaZjloPZfeE5mOwXE3IG7IMROFGkPZUA3Vlb2bqgJSNa746A&#10;sDES00pyr0JvKrN/JAWop2syUBtpv+FVEgE6RQLoZMQoMIPtPnqKjvVblTS9kBkNE4vDoGew+2oH&#10;OcTPqH0NKfxvUFz3kmrzM1Am7X0aj7Yai3egStcivvA+MyXPSmY8ToHCnPBaZmbZzThItlsVwHHg&#10;s8Zeqj1Tgw0Wb04W5tTc8g5ZQUby8RQEAm8+efitGcCD/QUgPJltTDyVBB57Nc3f5zqr1w7PaAMQ&#10;RYHNh+CmKVKIvb7U1MBbT+ft4EGNEvhU6JNxQKZvR+nlht7AK+7ja3qKdmTWKbRHwRwA7KJmxLVj&#10;v+xpVdKKXVGkYJLsMnAin2UbfB88QVFP2npkoCUE2N+L/P7fsUl+Wt0rdK1RgAEDv6rwTF6kezCw&#10;c9M9M4AFmT8GWofHz7832Pcf/upn6ezrM7IN+1oyf6yUlSW9kWQ4NgrwWLWpSOjDhynUirWL+dpy&#10;+ag/4cf7kGtgJHEiaGNjQLCyD1XrcAwEMqCGRA2EMx9N+TqfH7DXS1B45DOpWezImNKNKyVdaeOk&#10;vxn3K+zPssxIhR0+N1uhcUppBGnxnO02xeNRtfdYfK7WRU4v8OE6nzXyUBZzUGEdm/R0d03AD4ES&#10;eJYAfvF1qBMvzq8J6sFXcLTPZWsw4qOPPqH/4mwu9jcJCUnJrzP7AYOVjnMjaiNcG2rIuVNM8XXo&#10;N5DaffH+HQNBAJ7d3j3k9bCxb99IVjI+29tcvzJYhnLMJQdcvdMzn52esl7FIA/v/tn5ewJwGBAj&#10;JAPrq3ZvgHtz+vJ5+vbdew7nmmqe3l/ec0EALJvtHqbdw5PUwUQew0MyXur8eY9LkjYHY7O5VCY7&#10;SrdHTQ1SRUuW4o5Dy2r+fsqZoULiUHLG/gIJwjT1BzNnPlNg3+0N96ZXz54xBfmTNy/S+cU1z7n7&#10;p43WpxnojcEv9AfHxwfpAenAG5qT836f395bVh7MIQ1v4NvX+ZxPAcCNVQnXqCLBNsn6orE8L9jg&#10;wXSpPqDsfRjGMRasbyuxd8vigl6oaUvq6zpRMt9hCtewvDRCatomAGszW2vVflJy1LYyEqOvyWsR&#10;vRyAPvo455rkKNdnCDmEfQDAwMPDfZ+PNd8/rKvKVhDyvu6ciNoagJgVBUH0G5H6PliCSVsngiFd&#10;MWOrmwkEagwODlseuQJk2lJbND6XN5TWj5RR8ozueltKxDnfFmAugNShpOoOJUG2s3VPqgLIGA3M&#10;2u+uaUpw1AQHTb3B6AAYwE7xOSLJNYVDrEMy0CcnSx/XTi8mCaee5JbbwRokrYS/byVpp9JMG9ZH&#10;aZyktdsgcwm4iH193AbhJo9JcvgaDbJHy4wVhjUWtcGQtLbCn0UEuUqyZ7P94r4rlNBSVSelS2nS&#10;F1sWDEsrW7MMrp103+3L63cqbK+k0GkKMFqZiBHsxJCcxp8zUMzhb42JLSXvuhY1Mt4n1coRUOP7&#10;P6SJPVg1ZfjbGviyyXHxxAsm3wRitgUgnHxjqg/YlhoMtIXR27vWiqBH9RQ6O5otW4pqy/tx9LCU&#10;KrRBZ1AEiwwmVYwe1kYYW1i4xD0FfhRKm7BOIU7ANVmXIfbgnIWQT/N99Idr27r0HLPFovgTVlYu&#10;xeC6j6HzTAPSwexOSnd7hXKG1UuAxO1MpJPmv/4nH39Ok2NONkay1yArQ/w6wiYqJlqtNBHgJilT&#10;eoIAaxnzE9DoNWUFK4kFQS3DaqRV4XFeXN5wY3QueNrbm9NPA3UQphm4CQBaGGJQa9o9eGNQvHPF&#10;RjtAP4A68L7A9IhTEfpJqMlHgwpmCZvjoz1LE1JBxpfzhYNCahaikJwxhRBefQQr5DeDhl2peGs1&#10;2/D3gM+XU0bRBEJ+gQkQjb8rsV44ecufDQb2dRP+WUsWxSsGZuxIDvIkA9FIF8LvXi73uBDQpCIR&#10;DNJlAAjy+NIG85iLDvwz0r+wmDC5nNvA+lUuMm5vL+36mRRKkP+6u7kns5AGmJbaIgUKUgqY5eNZ&#10;7Cz3bOa/ou/L4JjxinTqySiexq9gsj0+sCCCjBffu793SJ09ZNeQrOCX7dD7TsEAnUHMo5NTSplR&#10;YKB5xucBELCk94oa1Brm7QNKbUmvsN4gJSa4hyrXAOJo41hshvBIO8iHK1/CRsm+bJgeHviMW/uS&#10;0TOgl48LNiUYMO/u7DsdWIbzKjK1aS/M6HOXymYCvwNSbKLpSUmMlC9C4jlscuPyZEaUkq2xRijd&#10;Q4PfDaaGz1h4YfHB+BggouSVAtXg68IG2v4QYB/OFq2AQFCB8zs6q3GdFaW6StPSFEwF+8aJs27q&#10;uEEO9rnST0lmIeLA3t3f1buFZ4x7Omy4SWpyJP82bOg92aw17yNlH2Yp0nC90QaI70MhQYkxPI02&#10;Ty4+Ghbjmoz1LIBY+CxmmnjhnTezbrT/U+W0KhbxXMCiWtMHZNBhs7+362KjKlNaAfwt9xNOAzH5&#10;hql5U9vEXZMpeto9PfF5kimHxrlHapxAVYBukANhLZ/lxqVx4AgWytPDI72HmGKev+bk6JSMPuyZ&#10;8OokuJ2f5fuzd/IJnWkCiMn99eUl18PhwbH21/xZXr/+iJ8VTUfF4KEl1w0YsUyxvH8kYEdPogck&#10;U16wkD88OaJED8U+im289/jdbBZbhRXhwMGggPtP/pr/n7L3apYsu87E9jFprjd1yzugCUNC5HBA&#10;ilJQ0sSMQpoY/Sz8jiEjNKN50oMUIelBEzGSHmQ4QTJoRAIkgcYQ3Y1G+bpV19/MPEb7M2tnFp9a&#10;jSh0V1XezJPH7L3Wtz4DhvBZbjjF2tOSwZRYvl4eR+eX5+kifw80mdiIDg4O6QdU2y+EidH5vD58&#10;+NCTKPm8gSWMG0teNlVJ0Ao/ESQIanCjafA5wj7yBQKLYOhlAt/mNQDnF9cR1hCF2dErQXdWzyhj&#10;Q9MFUBwsl8S05Y4N/s3NivL2y3x9UQjckI29l3bzd9jK/0ZphwK9ZvMyK14ayRIe7HV4JqZTDapY&#10;rNXy4uQ1xLpuhmo/DmVyrGK4TSWdgmB+a2l+VVgQE4LTYzEKH200HDYFhrs4JV51Assby3naybQU&#10;kqMs47zxVwqmSZKbTIMl7yAKMrAWi7UsZ4Mlh8OiFLqPtLFU/AArF6lU61p6VFmyw+RXr8PByGuq&#10;DWBuTKWI6z2tpYTDaY7r4r4vni2lri7FaFVS8vC8oxbAcXWFAWAjaHsqsckh4GXZkNe72tq0cext&#10;RzBaOroGAiOxWcnDG9NdDx0ZjmXLBID2yY0PC64NhmNlWwQW3EmNQNvUpdHpnYZblVTEWzfGUgTI&#10;c2dFzzvUKwt63l1S2ovnG4A7pIN1chCCmaIMdrHnF5+vJNNnDg0Wt5bbimXN8pxhIPpM3Ezg78A6&#10;Akw83D9IuQazCoOxkCuhbrvN6xEAK3j4DSv5EWI/GwyaBrN8dJgHpKtVNZhdM6rZTkhsveQv1Gwx&#10;xDk7fc/64oZhXDs8/2D7IfgKnmnbW1OuCagJbuF9l+uV3Z1drjvbsx2yW5YRhDObqnaY76df/4//&#10;62/m2fff/sv07uX7vMbkmg97G55DhHZh8Ib7DkNls43yGU0LDEwdnpUi3ILXf+CAf0gKkqM3KkBU&#10;JJfnNRWAzIsXX3N4hPdu7PuKgTX8FBsMSaZVOs97xVneQzDEzmc+f3a+lmiNcW6wn7K5k4wVoTFI&#10;iF2NUgEw8GEuNU6lTo3r26RZpwcG8wnHR8AadfBYleZdA+2hMHqw/8qDUooUPIdzBqx1uhc7+Sy+&#10;f/+ONQEUQ5CBgol2lr/zSH/NlhNdAlpmNMHyYj+vzwjnEBNbIBBAMzyTsHigv3MlsGQIOb2Ht2DG&#10;k1lWa5gPRuXpu1MlmfaJHnO4mmRJYBAyqh6B5QakvdirEWABKS7AmooWEHMGmjHJmn5SV/ICy+fn&#10;V1//in59Dx89ItD84eycAyVAJlX+zKvLZXr+/Lvpqy9fsqbf3j9Mk609frdZ/rV/eMSGDvXpwcEe&#10;WfjJjeycwTv5XslrzMXFx3R4pAA/1GFix1TcQygvxlqejxdqIzJeOq33APhQV5NJn1+7k/8buw7W&#10;kmeP7xNkB+vp7Oq2BG/UXtenVHiJdYa6YYEAlgES3YWeYVt8LG7k2dfZ7iIAgMA2Qto+ltALD/HN&#10;kil1mwcVVZ0+CWb7BOarxsAnxDyyN1gAe9xDzTDlHlivB9fysNVwLfYBslpbkQY0VJizl1JPnNiv&#10;UWoPwA8qq928zuQeA/Lynf0d1mWYwB/mngbX7sGDe1J8wKN5JvUTa+tcixHscB0xOiBi6gRf1H+t&#10;GUmN/6yEUASoZNkgh7mb339IRZKbPBzkMB119Cjp82g2Hp7J1nW7yAVd8erk/TKbq4ZzTcDey2Cf&#10;BtxmTKa6pHXLLkdDvsbp3gRqHHKxomdzXXzHIqirBFZZkluF9LOw9uQvi3PUOeCPA0OrlbphLVUd&#10;zSZVSrCCCEPuOyb5cZJhGuBa1Zi91RTz2WCcjTHcMwjVBFNuHNdDSIMq9YZXmwLFLKXvR1suLTeC&#10;Z2qnPFfyruQgoS0UymCrhS80BtR4f/TUtM5iD1MRY+jt35bGVFRQRVKcBC4FoNwP/ToJ2OCQgM1U&#10;PA/HOthyYp/ResbPTkcsIeTmvYGzDZWEh6JVDF/j+FddsakRaGoAjApI4QFYX9tm4jAKDxkAgnVS&#10;oIi5ajJXsHut1oi1IQKn1ozVGWskDhgMzCXbS40GNOMZKVhigI2j1TMOUGvtbR/nrdqU6TaqXwdR&#10;dpJaQinkRj/Hg89zbXlxYyl+5YyH5KAX7N38uaTQVdT547j2+w7fUQKvzfr8yhar42vwrHJIiCHw&#10;bOYavWadx2f1X/z+t3+EDxQ7ZUh7YBXR00WUSDyoTOclEyI3vDPRA5GMxVALgDlzpUA19o6RF1nH&#10;TUQ+VTOyBhds/mfyospf5MOHa54ASHPly7Qg6yhMpykxXXVciJdLTRO2SOdcscnCLxQtAKdGo7I4&#10;vp4suSU9/XCfs4HloqTFjOm71v6jOME0AXKsCU+QPBFIG2WycFfSX2CIj6JyZ3tPFOwktgZuWhz7&#10;4cGREoHIXFuJ8YaGMi/0OCc4f/juWPQagilKvsQScpabXTBvcKEUmnDNKRwWI5xjHHfrVGHKjtys&#10;AVDCJo7PA2DGSU0uSpC+Nd2SBBRABlg/2Jho4DmGubxuZgB+YCHN57vFzBsFjqLRE8M8mHTmNEbc&#10;yLjm9D3oR8odnj/7FoGUOYvZJIBtJuaUzs+S57WdiE0GmcoNU0e39B3K1EkNHBmRDNvQ91zxfJ7x&#10;ZldCbKd0Rjd6kD1j4+B5igW3E6UcoQUA9gYn3nRuZvd2dor0VateX2j82HxRxKK5UGBBT5bFdKJm&#10;G5vGnJJmRZY3noABsEZzgvtBpqsDw0tQfAmMkyE0kHk0OACsFzz2mg8uqfUMhGiZAIcGq/bGEjJM&#10;TtaX8j+B3x79xFoB1JVDR2KiB0AZx4frzI2+qc0KUWgKfBtxDXGvkwEEI9do8Ot1lDdCPG4ZCqNn&#10;PuS7mjwVyo8p/SsbgLeeLJju3Q3FDwGL/CQ8Hyhhlz9dXbdF8jhYzjnaI43BG05mGW3sHobwKDKQ&#10;PD2htGJSZBprI1UBHgB2Ul1v+LdogvfLr78q3gvwvMTzGQEZOE/4TiG7ZFOMJo8BNCMTaI/u3GVa&#10;HwNLHCCkDVtehwx8YUCLpjNkiIH9u1zYiygkv7dcExb2G6w5NdemyWly05RidWZ2XU8m4jWZB1wD&#10;INHPr0PzQkZvKdZkKVB5Q6Wclk1bT/Ad3wfHgOpxOpev02AUEDJzrHnnvN8GgpFRMGPNWVCqLEAZ&#10;xQnlu1hr0KAhAMrgPBsJS58R+MS5qF26yfjI5/72pjMgXcnHAlNyeoYIYCZbeKX00pV9YbiWr7Su&#10;48+YCghJ4kJT8KtrpBjupbPLy3SeG3+m7oZPpYHMFRnrK4I6IWcPiUbjCSrXTA6kvN+1tf1ImsLu&#10;UkE/kTFuvW5Mip9frSmk7tt12l9MLJOnw+HpEte7NjNPrx3sd6gJePiuhndLsO6SPWEiVX2wzKQp&#10;E9wwDVZIRR1svXZSEvNGp/7G1HnTAyUAydoMwEiuC/mfJLKjMM+iutIkVTYKqUzcJYGuSxEVjRzT&#10;zTyZjfQ7BmiwcLNPU0hJilQoKbQgeAQGHWOCT5+9DcZAVVAaeyOO6+RATWV73h+VX4/hjhiAfWGJ&#10;04OI4Rg92USSiVfFD7VKa5k4i3UOMobi25N8raWc6OQl6zAzDJsGe+Du7O0SwFdDYZCpFiMrlAqV&#10;wZA1E2Y0gL8sPkmVz0UX4FwnuwaFEC25r+CztZ84qAa+gPk12IuX9ttjSJrPl3yhagOhPQc9smFp&#10;CYxqECofPj2/HQOvILlsNwIjsB+w3strJtMtwbj30PDgYJt/TiuISpNrWlE0ChtCwX3FkCcNE9SQ&#10;IvFyP/36731TsO8P0uWLU65nC4OSHZN4U7oyx2GWlGy9xHWa1oXR0jR1kaczkbZT7coAuUpsDihT&#10;mOTMYdkynb7/kF68eJ0ePXhKdU2FyI9VXjcB+ubz9fbtqzTfPUiT+X5evOfav5AsDvsOqEuSVDYg&#10;rI4YTne3AqLHrTTb2U/zHVlXNJaB1WZXzeYz1yXJ6gt7e4XBuBkM4Wc22Eajd7gM1xYqcgSQY+29&#10;urnU/ZSv1QcEJPUA1vLPAuCkF3UiyAmyACx50Jxj4Pr8W885tEKSLYI77t+/J+AIey49XHfZE4RY&#10;Hj0FwWjbpUBJJGPyJW0mXr9+o0FXXvd+/nf/gYDarJ1Zjt+kZ0+fcB3phiXVScdHd/L7T9PHs3M2&#10;6dj/sf9gkIjn+s3rVxqg0TsPDMEr9gSQTh8gqTe1DNxYLcZ0nnufrX0cT96HP1ymh0+/k+4/+Szd&#10;LEdKsFt4s+V7em//mOAZVAZ13t9nCCKBF20zIdkAnntIL8b3vnty14Fg1zyO2h5Vqj2rtJ/rZYac&#10;5Odhf3+fawiYgPC7BRCLZ/f07D0Bs7/+f3+S77WH6d//6V+kw51Zevfxmj7qBNuQwIv7GQPq/O/t&#10;/F6rvIBf5n2Zqbuoz6l+EjGAEt+m2kh/HAu7ivWAmdVNJTZua2ZrXcKX6rWn7EYDvknsC/Z0BEfE&#10;mjn6GasKe7ZyDERS7ZQs2Wtk3dHWwf4bGUwCMsU2wLlKAyRYWOGZBGkA9dbx8SGDR+C1t3+0zx6K&#10;vuP53ji5/yDtHOymnf1cG+1uMYgDfZd863OfuIuwwoXCkiaSYQ/jSoPo/BwQDECtBSle/gUrEQ7R&#10;py1rKPrLg7XddeUcyT7BFiSW0RZZr60lRtexATLUlsiGSoBKokYEmZXtc3D+YGnDAD2QMFAHOoFW&#10;IU/9OjnZQVitpYsMjpgpET4849a2H+sQrJKgXFdFuRZ9Slhw1HUqft+NewwBxUMJ5IjAhtaWOKEv&#10;HTf8H4Ot2xkgC0+33qDnGtBZ10CtgyHZN2FN4yC3Yv3Bfbyu1gNF7I2uOVAnJtcniwgfNCOWYTRj&#10;BJI4wKOpvHePVlYMZRjaWMkgIotAOlrZUEKf2Df2aSj9mTQKg2WxMXCuqDBbkpVWFa891uDs75oS&#10;WEMvX/v6KY1WdRsApTK8juesEbBFhpnvuSbCN8I7sci1BSQHuBVFWdRUDGGxFJgM1krXNewIxqqy&#10;j95o1YoH4U7r1ftWpa4J6bZPo6XsDpyjJ7C8o4us16TGOvztor4u4K77SkuAQy7OWpk1dmt2Y11k&#10;6DEwoxLFXsx1HYGQIrNxiOvaXv1pYq+gofW01Nvcx6jgmJSwOvUWk8KQJvkOw4r8rGIgy+FFOzGT&#10;cCjsxalzGpp/9jsPfkSpFhkWPW9WSKPyjwmRr4Qa0+h9Jekmvd0sA+AUIH822C/UEBPcUeIKEdBe&#10;Xmc1dddbxf+oZWJal84vsalqk5kZjWxsLsr0zySfEIAlOzuzYlzZulmftI0XibXMj8w9gwlgeZCZ&#10;hNTaXCzMt6aOjV9axqg0xIZTQlNFyfbaotE9DX/zRowNeDaH78JRUumnQATKq/PF2ts/pIyZPi75&#10;+3/MxWtHpuOe2DnwQCTDbMpGn9I6pGXay2syERMHEjkAA2fnH5lEp2j3CTcR+WupsMU0kKAqwY5E&#10;piMWak5Z8n8jXSuZHqwABiHFnW/su3mjAjMIkmuw6O7cuccEZAA0vHnyjfbx/IznGJtUmJciSERU&#10;apl+U7I4mVBmUtUCFDBdRFPRMHluhwUgZHfanGZstHAusKCBKURgzNR1AQrnZOZwowLVHMWFG5jR&#10;CxPkgpBaIiF1SnB1wQem8UMFyQsM/8FmfPf2vdibCCHZ3ef7w+ibgSP5Mz6cnlL+Qd++/F0uaQbe&#10;2whVDyqAJBTBBPwgFbq6TLtIll4uLTufCuDM9zhTYPPNtG1AmAE3UzGHcK5QrDFNF5JbgDJnH3X9&#10;d8UCg3wFRRueHQYToEG6URgBigJsZJNWfnH09EtiC8m/ZirW02xSioOO/mbTEiWP+6SEL1lKHol9&#10;TNJi09yUhbkmo/WWbBbcXzQRrpMlpk2Je1fzHubJWuD5mlaAmjwg5VnRURJfexENSWEroGkitkoY&#10;hAcDQamTOl4mUTa6//Q5LZtxJtLNZGo8LVPJmoySwZ6cZUpClmqTdvN5x0ZHOUJeF8ASe/P2LdcU&#10;Bdo0TKNGIix+Bt5CDJPI1/cw3794JgG04TnDM/Pmzdt0fHjM517+K7euWpVoPpgSDoCOtH+uqyv5&#10;SNIDScyIU3j4odGlpAjm+0pEvqWPXWtmWPJi3hAcX5kRhIYfxRzWGjyTh/k5IYiQ3wfP9tevX5gJ&#10;scN7FsEaYMZgiofPxOcBKFQIzzYBMXoN5vsAr2PQCFPZ5zwHnHyueh4Lk5o5zZ0UuSg++5p+gPIX&#10;hYcQfhb3/A0DSBoeL/4bjX5MrjGkwHd7++ZUiWsLSSMhO2ltDbDqBCSvALICcCDztKUtAUA9BKnM&#10;8tr65t1pmmDSPnqqh3usbYopfTL7gUEbnlA3kfYaE20D1JF8y2ktWO3hteeJX2/PslTAuspyvo2E&#10;3ki7tEy1JA66AK7tZ8lj4X5q9xADakNIUbxHBBAcUt/RrLW1P5JldpM1yF7VIYHdTDw02y2COsZ1&#10;YuG4cfz8/m1d5MaDp9sj9+yhTJ9ZBG1IHycu9GJCHvJfeeB58h/+fmMqEqyY4ofkqQSWsLia8BmX&#10;NKcuARIByEVBCnCtY2KqJsG11/cAIWN6H2nhZEb3vT1gPE0P/zpfY3zthkMkgWER0BJ7ZiR6U14B&#10;uWsvcGxwgmIyqBJhFljLLy/OyEYDcNEbzAD7CImOqG/AdKLJ83TmMISVZYcDWaQTs3QIvPZaD7j+&#10;2vcvGNNkazBNWD6AHXyJGTqyIvuK3qgLSXMho73Oa8JAeXJPAMFYtr1ke/seDQqw4L2V7HertXgI&#10;v2b7ruooJZfH0ACDDpwHsMXxnVGH4dyiNsJnYF8Cow91ALyM8WyjFsF+f4A1F35oqJFuVxxK9dxD&#10;F7mhn6fdgzvpO99Uxvuv/zCdvXifVvg+2K8qJUYvNavQ/oTaBN8jL8M3bVWkXWI1+e/7kDg1lOqM&#10;wV8Y1oqwys0Fzsfpu/c87313zf12XI25FvyQ76U67d99mKrtg9TMtmn2naIRMLBRM4NrYPAJvLBk&#10;aK+09MmsYWhDbTldAONx73Pvb6qNhk1S4OQ1rkjxCUQPvEYAjXHMAG1RQwMoxvqOARnTvbGHnF+Y&#10;jTvw+oLZhyT4GEjus65t6Dv34s0bDqrv33+Unj57rvR6AwqtgwEUECC7BdwjlQcUWFPw+/NcDwC4&#10;A8iFe4agUD7WVy9epr/9289ZF+0f7KWLsw+s5e7eu8OaG3XAea6FT9+f8nw1bVPSeqFUwfsjiOrp&#10;k6fp9OyMoM+P//on6bvf+R59mr/44st09+5dSmrxfl2+eBgGD93I+xPMOKgCeth17O4IhAL4lZ/f&#10;Oyd37W8n0I5p0vnc7ZLZWFHajj+b20JDYGxTZIKtpX4RUhDqG+z9GNDiFzx54QuMJN7bXFu/+OWL&#10;XBe/5n6KPTKGbWFbAhAMzyLCRLCnAnzFs4AgkdrEiZAVpvETP/tPGTME4HQ/SfGxDpBqQlYbP2tm&#10;UYpE3mo9qNj06Ishbl1YgGsvspCa1pYJrq1/GjNUBXpxX59oD56RGWvP5vmULD3UiYdHB+mzzz5L&#10;+4d7vJ+2tme87ug5cF1grYC3h+0IagCcXwZJwLN+b9+qHrHzwK7UwHAoIU+TybTYXoR/X+PgOoYN&#10;jFWxgmBfM59Z52lFjvxY1szzCPkLOwoPFEN+WHuIl8JaYJTcby3tFSiYBrHpCiO+WHEk2+90turQ&#10;Hnl7rfoNxwz8IEKmVKsPxRut0AUjCMtD2lDdsZcNrpb99CSjrwqYFcCdpK7rtYqA9ycJzvZz6y23&#10;rQW+RYBN1HO0ZLGcOjl9Vey/pvgVNyE79ZCVIW0Gmbgm+Rz1DvDBszFpjQ+gBiw5ArbrMEhXOTRL&#10;pKGmALFUSZaglboknNeVhoS9B7bBeMPPF8kthk9mWhfPYzMwEwc5i+KmXNXr8LiwUIpBbTDnAlSP&#10;YI5QQcQwFn0c9uOQXW/2jOXnfF+HfJWgqu/x8IUMNcfgz1cYo7w52wCKN3yfk1luAmmnvpYTs4pV&#10;d0uRkkogDq999MAeBFYxUPd5pntLGZ57KGZguHGoSKT/BnsyVZ8+I6Pv78psYuyXVDzEMdXNOozG&#10;cnSy/UnGacz21PVYcOipPnhqsJDPytDbX1C+nFhLOEQdVWv1Tv1Fnxip3c0//73nP8Ki1RjxxAOI&#10;BDBQs88+XhAkQMF5YwkfNnYAZkrDEosITafYb2YUQPo4kyT2Om8SW/NtUR0rTQ33yBJraIx/dd2l&#10;7a2GJ4CFHlgqaGaTFhymfuUb9+qmS3s7U/lJGWhC8//xAk24psC1G3vIQa6uFqa8TsnmwgWfkhG2&#10;4nFFihCpy7nhDdYOGRv2/MBmumKiaz4XuWi5c/cek7k4wexHSvvkU9F6yqGFW415LjC35O+BggZg&#10;yfnZRxagyalSdaGe1mJN5uIA0jpQyXHhGBQyjtwoABwtKE1WEnEwKZEWhg0e5xIMOSyQuDZoogFa&#10;RGiCGFOSMeLmoxk/pvj575a3KyeaNpQRY1FC4QMfMBQvBLcQY54bKkiHI+kH/inw/sNCi6kxbjhI&#10;BPHeb9+/440PY2wmYMIklWmbMx4LJEuBhNODIcnDCZJZnGv8GTwAWzM+AbwONpiF8W3XL8W2WqhB&#10;gJyIgAGYL5h0QwqZ7xM0RvsHR/kadsXoAxPQj6cfVaAurgm64T7eIqiiSSXpsChOMJlnmMiimJ+G&#10;Jxjem2wiFm1T+qPhXKHoxcRz6WTEyjK0um7MnJK3HeWSDqrB37M4HCUbhQ8aPg+swMqelDiO8CFC&#10;HS9D1/YTX4NxVHjEzc2NJ1S3Tg5uKGnF7xXPPZaEp7aOYBktnjgPrVOX400BNq4ozekoc1hago0N&#10;Go0iAGbKacCinWhzxN9zUAApPNK9OZ2LWHQDb77ulJr0ls0RwFHTO3pDJxDTKI0KwC8LqfzdcX7o&#10;PTSbFY+3MBpfb/wuFJxQ3I/rya+mb6OkYnVio4LnD88SCgUAemAHYIqPxL9LPgdid8H8+igXhkrp&#10;UwCNDO07fgZCNuCjeXznhME8eA2egwU8r5A+PBGLAD54O5jKg4U5nRbwC+nWuO+RmE0Gsgvj7Xyu&#10;8EzFGgV2AoNu8nfDQEOJlCveYzgvW/kX1h+AiygqOaRJQ3me6F1UWfmPtHOHCrEgr2VSzY0HwEO+&#10;B7B+X3JIUJMFif+G5Bbm5wHOiV2mxGitT9cE+AFWVG5ocDz4fDQjdVuX4n3atMXPEIU1C6p8LIf7&#10;e6LVw89s6ErqKT31dnd5nW+Xki1j+gZZdWefSkzjE/ayfE/Bsw8yKnh9UQ4GKXkjrw2xxWsDV/IY&#10;ieKZewi9+aJZTkUeoamp9o4xmKRpbeDcetIXjL1IwSzAmYvnxoVFNNgh9w9GWEyva/v04TxiL6yj&#10;eKur8nzJC2ezERvtl1QV8KxIb13QVgYT67oqhWJJRAy2bJTtbPacatusGYpxPqLCr5zmi/NTk2Hc&#10;le9epdrA4Qa7IwydzCaUPLEqU2eFdUSh7eKr74qBe0mcK/494yfskHGU19iwweCL8xzs1LXJ++Di&#10;tqLXIafIfr910qB8TVmkWyrcj2LnMf24DfZAF3nMRXrC5FvsIb1UFOcfP3LQB2bvLfY8BGPNt7nH&#10;CQyotS4BwIYHaAqwu7Os2obTZPjJmxV1xLDqbDAvbxcmui0lMY7QjcF+TWjOydbFcCuvg9c+DllE&#10;1JRjktXFwcBMAOqqLzI0BVJI7YBBT0jKOLy0XO/jx/fcvwHSQ6obzB/8D2sw7uX9/UM24WDJoMYE&#10;+IlhSWvfUSggqJjIn3WY18r9vQMNBpeq0VBP4Xg4TKxqSii/Kdj3f/6rP0iXL0/T0tJ1HNccklwA&#10;Yqip/Loe92T+josmlfusrtYpfWj8sIZO23UiYrDgW+/7wWAAswohJ1998UX68hdf8/zfv3s/zXf2&#10;0sHJw9Ts5DVsvpc/b5aPQ0FA8Q5Sh+fPQrbruCKgjfW/brcJgGLwFExlNi4OQtviOdRgg+m5/VDY&#10;WQLZJvZ07pwanQg+o6EEqCZbmIp1MryjqaoBIwHsSng992tWakdvLwDZVwo2gH/e+a1UMccHtHDA&#10;/Y194t3pB4IITx4/0RAfihmHfa1s0H+d7wf6hQ9iOUMqHMog3GtgTtI7M+/bSKF/+OBe+tM/+4v8&#10;me8JZuG5RJ0KgB0NK1LasVeH0TnWK+yz2tNavv/jZ8/Sl7/8Oj189Jj18ldffUVgEsPaz3/+H9K3&#10;v/1Zugb79OiIzHpYrezk+46AcT5ZRw/upuO7d1JLn9z8GfNt1gFHRwdUAPWxJnv9v2UdeSsw3Ws/&#10;hqGJHriSZ0N1g7qe4GijxhZ/z6FgY9AuvyeGclj7jnNd8vrFm/QLpu9qoNIUUMcqEexvrVQSuP/A&#10;ZoSvJMA/DiZbKXYq7xXjmDaGY9ofmWJrJlH0OpuBQmP1CemnAH3hUadyvSp/Vzz3DNTUG/tE7A/F&#10;e9Z7HrzgOfiotK7VZm5jXUKiroCmKh0dH/F4Hjx6ICl7GsgUnc41ZLt3/07uR+6S/Qel2e7eTjrK&#10;vc3B/g7ff9I6sRPquFxfgEgxt+c7agbKq8FGJyOqTvKBqHR8HtpiHeN+wrTfuYAug6SdATax96R+&#10;qssATP1kgMU1gbOueGqz7ravtXxAuwL0h3VFURWMa19RyQubMgQkwwmKChIL1mAfvSMb+XMHwNkx&#10;4b3x0H3GGjUVZl8oIQRQoraNumeT4S7Yz0m77lEmttAhU5UMv5p7lyySdJ9MW71WFkkeppbE0qEE&#10;dkWtFPL1IdbmIuFtirIjhpa1JZXYt+Qd2thnOIA6WXnweq664rmoVOO2eNRFXahz0IfBYAFuF8Qj&#10;Qskwcf+yBsMbDz0DDCw9pgcfneuhGAoPVro1ZvsHsy/qJd1Pa0AvbYS9hXw1DU4EHlyD+v9rp1rH&#10;PTRashuS6ACcsUZhLWBd5Huzch/K7z3KGqCx6nBi375JUatU5bhp32XZbag4Iki2NhtPtjG9JeOD&#10;pbdtCYMZU/gb6lqnEuaTSgrxOFb2h25dFzbryLkxreXsZvAlK9mCdZhMnsH+MUYxbmA+6mr6k1uh&#10;EMxRBi4yrVcYEG2eyGodik3IWK3BV4Uuan+nb34oVNK4vmf+6e88/tHEKT6twbpu0aXdnYOSXoRm&#10;D0WdaMUtJ7to6CXJuOYBQI4ICdoWTeiV3opiBfIvNHq39v0jW9ByPJkQK3XwYH9XRQBN4ydsWDkF&#10;qSRBWq5yYbk94YWvbEQZE0P8e8LYcjVaY6dJUEXJ5ILNMaS6+FnIFblJggHVSyqDSR69pWiu2JDZ&#10;gmQvNKMLyxvRjINNxoWuagm41Q2AxAmLltYa6wDubglq7hZqMMCLW0/oYoKA88EkUko+Y2MUYwpg&#10;AxpPTO4B9HF6ml+P5r+hKXFXJmqMva51nnb25DEVqX4VQb1FoZdO7NsCMArXFYzAw8MjMncgUZ7C&#10;6Dn/HMA+SiOOJE1G8c8QAxhJW/oKdhmB07q1/4Umzb2ToCibNdNsmn8OxRIW/ksAKZxQdLwRcZ4j&#10;dXYynXpK0Sjlygw7gg/5c7Ys6cO5gfwYLC4AHZRB52NHg4PPu7qQLB3AL+SV9PqCtxEnprsyHs+f&#10;Awk5vBEFcIn10jn5VYwkh3bMtfky1ZUPrSLPKZFFupYNndtaADiZaATdbhW0cXVTwgDIzrwBsLMt&#10;2SiAdFyXRsbLeB8ylhYrFlNMRl7cSlKEcIxGYQu9U9DocTCaiVhpY4TfHu4pGlRjIfBGP5rtgmvF&#10;n0eSKsF+G/3bnJreVF60sUHe0rdJrFywqrAOqOHtyrQwvMKKxMLyQTzjvdM3Vyt5ayj+vLZ/0VLs&#10;qUq+fDKa94YzRENuL6p8bm9XYpbwtWzkKgWijGJmSS7XljjyqqSxtfYNGYsnB/3j6IGz4HOGIg0b&#10;8weE3qBB3NllI4CGpI+iwUXL4f4BASO8/uL8ks0H1mKsNyMHDQLHcX9jjQD7D8yCxvIvNfATGdGz&#10;cd5SEdYKJFtaHjWZ2GMlEjNhkl+YUxWfGYD9NCtHki6BQINz+deH/GygAeO5W96yCe7cVIiJcaPn&#10;jM/50snZyeDuiuxJeQhqA8f698VXX/C1DJkBsHArI9sdMnk7svwury+47nZkGapIEIjbuwjrzUyc&#10;kmEMMBr7BOSEbIZbJSojGXF7e0pJPQptAPSV2Z3tRBJPrEtgNh6dnPBcN2Q1bvFzAf7BXPzg+Djt&#10;5bUOa9Ehmr/Hj8h4APsXxwDrAjTFot4LmN7emn8iXdW8eWQBxiLHMkEx+ZvCJCOUXK2TA6sNMEvP&#10;WvsJk6/Q8gOcamyJUUf4hoZ9kfwbyW8ho/0kQXjsbVq+njgOZrcFFSOK9fhn2GC/xeQ4prdFWuUw&#10;icHHWjyanL5afGuqZC+6KBZTkYSHV0xtxUAqoJ8KMMkG46CKcd+GOfa4bnBcFIY0N2TGUR8UcG8j&#10;9COaiHoD9KxcLArgcJJurwTcwUl3tcHBSEsN8+4xQJDwYxkEaFSuxoZObLsIPYv7XuyIqjAylOJ5&#10;xuce4Bqkrdin8Dw1Tm9OlgKTZWh2p/bHlX1zJF2XL5NkQIODaaIhhpSyXwnk457uQhCMK0h3bxyK&#10;ATCHjR0ZgQspB/qufD4uXYefWXZuGkYHV2hPwsBNjAx7gS7FKFjyM2V8jc+clOOUZyCDvezD2NgP&#10;E4oJDBU+MpVcXlpoHOCLqUCDCQEPXKXlSqAS6jX5za44hMAx7x/eSd/54X/5DZl9f5A+vtDAbYnn&#10;DdcX17OpSoPF9D0kBefneyHr0WL6HxIaDrXaesMbqCIAlAbn9jRKHaQcb+nwKQxgVxi4XjNB9ewm&#10;r7NQiCDAARY3Mw2t236J1VXXtoZUFgOwvG+srgg2g8E83zrI52I/r21SFoR8G7UU5XNtayuAYSPJ&#10;O9JH1Sh3lkk5v0hsU7KsnY6IP1ssWeugXsb3Qd2K64XvC8CYvlO2c9mmrc0kvXt/JsY4/GNvNChC&#10;7Yt6FLY6GAxjrwoQJwb0HGMMSpRGTX2e94fLXAvSg5JM156+gPR3fPdWjbkZ8Y/v301b8PWeiymX&#10;KqlEfvXiJY8Fvs/00+5WVPRU0qFz2A3lABiib96/51qP5/Pnf/9F+t53v89BP5KG//rHf8P0XuxH&#10;h/l9P344z8dywYC/ozt3OCgFiIa6GtYfGIAj9BBecKg12OgzxEzex1jjwKrFQwTfb/pg5dcc5b0M&#10;ahUw88lEwsB9Ni3yedRGGFoOllwWT9R8/37+tz9Nv/PbP0z/9n//v9Ph7pYGqa3WYtQnNM53jdYP&#10;Girv7h4QhMc1o4R7JSbibCpP07ZuPNTQvtEUj7xgH9peoVqnqFcGuTVPtvTMqfcBmlS2fCiDrtG+&#10;fWkjPCn2kGotAZXhv3yksXa1llWiT9zZzfU866o27e5tU9UDa4Q7J8fp7oN7/P3J3Ttk9olJ38vD&#10;j8Bdy2uItRAqGgw+ULfg/SqrGHB8YIMuybRRb8raZyUPbUiF8VUYVsOgO51j1ucR4NNGT6U6dmrr&#10;kqgf6Fk91YA5CDZ6bgXa9PZxHB3Gw9CPfjTzSb75ArUlw0fNl8wMGyM0qpKVSipBH41lsRqm4FNR&#10;Aw6jgK/BQXS4F5pS35mFNw6uqZzmauuLwApq1wkBkK0BYB0HpbJpTSNtDDTyHrLHt0IutLaFnUYw&#10;KYtioW4/YZMmD4N7ySUKCDcwNEjsQbH9hkIYiIFoY1ZlnC8CbEIqCwAUXsatgyJXtP0YyjB4bRPT&#10;FGZcg2HWMBZASIy9qgw3sQqGpUgMMUGSCWuU8Mhbh9ZE2JkGrcG8HYLhWjVWL6TibRl7QbFpGTV0&#10;DQYi1QYGqHom0jo5tm392Q5ns4y5NlibNu1qSoK01BZ6qWuIYfxkrWANNlbFx68q4HBVkn0DWB4L&#10;pziVGli1ZLUGcz3UjfNf22e+Dml42BCErLeTamTi5Nt4RiPAJepjsUJlq1Gldd8ZFgNiso4mBYxF&#10;Qk1vXwOTlSXyMRRXRoLYp2R9d8uiaJlM1oPwWBtrs3K5Pk9mCv/DcfyzHz7+ETZmAijTttBja8tb&#10;sVlgyiAPvZpFWngNjCka6GaDoatCjq+vW1OQNQ0CIDJpJk7O6inp4MQRMr9KCV8aTteccGKRBECU&#10;nJbSWjoEaS6+G/z5UCCguN6BsWo75YQ55FXT6RaBP5yMSwJKSk8iDb0TZZKMQ3uwcWLGCzIqqIOs&#10;um2auit4Y4vHf3Z+UdIA5w6gwMIr08kVJ/h48MNEm4sJZKZMpJsWRkVJIawqx2V38lLIJwHGxvis&#10;48NDFr9BccZ329k+UBptq5TddqKNtjdIteUiBe+FKanoxb5Rq5ZyJ6YCsuECkLvLYgaSWp6b3Lgv&#10;nXoKoANFEyfFuTCBYT0krCFZxdS2TH82pB4IN4C0BrJfAG6iqctgFfcUvQmwSThtjXKiqjEraMJi&#10;CU0nCowx+eEx+wXyBoBj79++5oJz7+5JevXqldB3hqsoAGB7e5fHvLW9y/eeVHqgcaMe7KMQe2/5&#10;4MT06oobOX1ZXOCi8AZ4wIYMhv0oVC0lRUGOwgwT00tIN/LPALDu+DNKFNVCKso3jgXMKwBHTHyO&#10;pg+JgSh0ZzM+1JP5NB3nYg6ej5F+h43olubqic8SGoa9nX0W2K0nRABgd/L9uurkjRnFcQADALfB&#10;EsGizgTcpnXx3jlpuWeRjXtnsdCmC8YdzwOTlxeUFeD6gdGGop/emflaLG4lMcXasVhJxlwzjGDF&#10;z4B0hEbl3ar4hYTxdiJbVQsXCm4sBpVp0snTkgkZYLc2Lh0pY1/Q/0ebE9YLsou8JrE4osfVlNPS&#10;dcy5/EpoXUBD046hQiiEmiKJaYuXFUI2wAzFRnZ+fpmcvcUE3UQ/zvwM5PN9DdAxv2d4IDEtMJ+T&#10;9x9OObHHeoNn69psMlyb03cfWcRjoovP6cn2a12YKVVq1Sk84yA3QHh+EXyD84k1Gd8B9/HR8SGB&#10;CPgD4lmFLJxJap7MS0IjVto835cAycGORkOPZiHZSDgSzXE+cV9j4AB2LJk2TZjQrjgwWVDatyip&#10;0YMZoPJTnaYppMAL+ZdcUuJ85qZU3pGVm2IU0fT7q+URq8mtisEZAzCmXAsv8z4QNg3JdgRkPwEY&#10;x8QUycArNPa36Syfy5ev36UhP6fbe3tkJuyfnFDWe5AbrrsPH6b7Dx6Q3QcJFqb6eK4xfcd6hGcQ&#10;f4eBk67llNYWBGMdmDOETxuB29GpdJ2ZMW5OksJ+eM/UkmzVTV38NwYzUgb7yBSj4NSUpjuKInkk&#10;V07qG0vxEJPjCN1JNiNvzOCRebP5ZONQJLrJZs2dQd4ywaway43WycBiwqUiIQ5PT66dtTwXxzGt&#10;U7iruqTLtp5+S6KbisdNYdO5uYhrXryZbI4diX4l+MNF/riR6dd62h/SYq4bxT/wH3gHmfkQLu+R&#10;SFdRMtT5GAyaxlTYzyG9wdyowL8j0mqTAWDu+xFWseoMqjQc1MU0vg7AKwncwu+bYE3aTJohYvle&#10;3SUbxIOLIRJ865RsoC9fP5zTqaf3bjjoR2i5M4D3sKRA8zDI63ThsI0qDP8XN/xzJOLiLmo50MTA&#10;4SZN0eyA7btQqm7+Df8bgRtpFNtv8HtBfcD3Wwk8xLp/fXnJ84E6EbUDapJpq/TBpSWdXGvsgSoD&#10;+anO16Qlk6/hPpOfPwypBpl6b3PtUpo6mMVgQ9BbcVgpEAfD3ptbsbdRL+4epu//7n/1jcC+/+ff&#10;SMbbl7xmAH75nOdT3xsopq8QwMxpXtMaPZv02mrqct/Fs7jsnTLYSuLfeCg3eIg1OLBEiXqNg5Jq&#10;Dmfenp6TWfX829/iXotrCKnuZETAykBpqPw2Ab71+WeuGB5R1Rhe7BMohAfbaIm9VCFrdpSA1r6Y&#10;vEfn0FrhQhAX1733PWpWJxsRh6PhZQAv8DwAoAMb8yNC2PoVvwv2jdVCrHCs3QACca5QX8NPdX8P&#10;PsCQiSpZ9+j4jhlRO2s/cLONyK4Ga7JTLXL6/j2P4xASd3hAY49NGiICyNjN3x8/B8XEZd4ff/az&#10;z9NPf/ErSnsB7v3yl1+nZ8+eM5Tr8dNn6eXLl/T73t7b5X70+eefp6f5z8GE3dnbT7/44kvWyugT&#10;8Bmw7/jWt7/N5/Tv//4XHPD96Z/8SXrz6m168uhpAVaxz2MwjeNAPX2YvyOAbNRJDIGayKcPddQF&#10;7HEQqJHPJbydAbiH2oXBbiZN4DxA7SEG4jIdOZn3LJ/f0f52UOe8e/suf++f8Vpe5efxj//9n6T7&#10;eU/8CAsZ1r1TBZptSXIJ8Au1FoYKCGoEqIl7Hnvl9dWtQ+AaqUtqpUmG8iCY5TGDivpLLghDYX6H&#10;VE6KtfXPlnXaA7LK4R7Jab8aIqWyL6wTayPsys9DLQ801JoAPhngONNwEPU5CCyyF5Ikd7ZhmYI+&#10;oG2kNpttzRR4txKjVN7J3KX553g9vOSxb8ycpAmZOIaP6nu36GvKwSaG5La+gFoI71+5nq0dVqYA&#10;iqH4zzVmFVW2xZJNSF+GP+uQx6qAHEXW6CCMpiSTOll16L2uKewMNXHdrj8j0uxlzVOL7VgrLT4F&#10;4x0SXpJG2vK5ycAWAye7pd43ahQrEgLoFfttVVJaq0gJD89hK3EqszxrExKqMdkPV9YKYzDx7Ece&#10;Cbfsr+I7Rxqsw0/iWshHWgx7sa9GgyyNrTXGtRcw1pQY3o0KrmQ/OTrEgnYWS95DJJeMkVosAFig&#10;YSoecfFde4d/kI35CSKenLQ6EDSrXd8F61qJq7pHwgudoJ0B1srS4inZ2W0hKQwbnprJZCHWYCap&#10;xJCn8udPDIJFsCXXMt8zXQDcZWi9ZolWHpDStsXXWsQFJaj3JTF2nQ4f9icR7BE+vvRGpgefBmol&#10;edihNDjOGQNTO+2nHrhGKMfGtlZkthxStAo4wjoWIS+BsyiAsimBeqNrrJAP105yjv0vOQ06ee0K&#10;mXz4MkYQDIFge+eG7RyuCfpZ1NKRTk4i2nRahqhURZIxveHFvBa+896nn7kH0JHeDXyPpKD//Dfv&#10;/wheFJxOkMUgCmnVVy70kw39JzzZaPYxUYqVHJNY3mwrmXTK6FmIOhZSTKiVwKRgAplT9zwoFHiY&#10;XMv0vqfnQe/U1iESh/g+U2vUdSNh4WSKUT0SjMGF2cub08zTu2kz4zE2TLhdsCk9yBssGtrGDzZ9&#10;ZpxmsnDAB4osgDE3i9tidKnkQ8Ur4wJCYtwz8cS+GntblPeg+WUKE5Ilc0GBBRASiXFcpyiuOkk6&#10;yC7cFluP4CLCNZCueX7BjZiU/XwOTu6eEOTQREgLQ+2gkAgWQEONJhVA0MRFXDMxSyvfZGjslbgm&#10;pg/l1xFXnWS+iaaCTJrJbCPRRzclgEOcw8p5V2jUKseZE+jNnwnmz5T+h9OSKgTvE/phQJ6ZXw/5&#10;XngR8MEPk1Ug1vS80saNzXHb7CAU8TVlvpYjc+FqycDC+f3ABM+KBREKPjD7RgK/O+nD+3d8GFH8&#10;JT8I8GjhPZzPw52TIx4zkkbr2guwm9bDoyPeR8GeBFBI+SXZdQ1/hnRxyHjBbprL44WsBPvjTemZ&#10;MudnYEPEFBlyRy2yKo5Q+CJNFSftxs8RmUh1vQa3EKCCggz3NlNFh1z83RBEZgHihn00vRfHMoTB&#10;66jERDzsAGcBkkp6ebvh7aUiDNe59kaoRM/G8eUtnw8atdO3kMImFoNRXK08CUmjJqdgUszpLzLS&#10;57MtfmNii3E4UCvtFEyAaKfgBYp7Go2o5LUOKbD/IScb07mLuYZNB0Aphd+s1HhOIvlYia6xefXd&#10;qgR1NGagbk4N5U8ktjLuEQTWgLWHgmzStk5DXmodMoiB6w9gDc/j2dkFN3n47KGRQeAF7incN52D&#10;RPQcVWwOCFTSc/CMYPAYiz1Tnnc1JZtIqidZ1KT4YOIAcO+QeZybIwC+XBNq+cPAPqC39JTrLAJm&#10;wGIl+yXxnsEzjuNHui8k7vg8+A3iHL9584bgI9PJOBlvZUhLr70zHgMaq5ArolhZuMi5zMeBX11h&#10;qSiUSL5zjQKX4KlJsFmeFBg0sMAEQJq/y+p2WYYABJIXK8uNb/kaGvVj7c3nCc0TEwVhFI6gI4Qi&#10;4TW5ibyhgTya/F3KsWdMRs7fGd5R3G92+f6U+42Dp+SVmy6xrtu6LUy6xsVImdy2CiwiCNYNRS4C&#10;8HFG0HBSpBqcYrLg7gtLQeBNVcBByYin6zS+ui1ptWKiiQ1XPHiCwWap7FjktZZomA1jx+rii9TU&#10;9Qb4lYpvbb0hPY4QCd674+jGaz0dZbKdPWPwbz3fEa6Riv9KZelUColuKgqRIm9Z2seNx0BjaIUg&#10;Vc2apccizR53VchG/H5Ml41EY8jNyIpoynsOTqPDtS+GzwYyh/BxKQm6YwEKB9tV8DxgjXXXEWxA&#10;yoo7FaGV2X1hvtzU7UZxrqmtfFkUkMPwDDfFvQNDVgYIe/qRTrhHNPSj6Qm4yxtytG9LzUYEQHnI&#10;vGT23KyLb0HwXNvADuKw0d412EsY2EOp78DaAAxj/PydO4e215Askqxmf2Zt+U3rNG6AeKF+ArA2&#10;GvSR7+jKDFaJpsE+lml2T1mrQtxuPYhsCPChjkSFgPqIzRvUGuPAoSqeKTTO04nYaDOmnV6VRGz6&#10;5HlQEUDH0vYRWCv3Du6k3/i9f/6NwL4/+jd/mF5/+VZNI0O187OE5w7nHQML1BQowjFoQh3aVIXl&#10;GoX+6GvL84Q9Ft8l/8fMTUSkrrLxHkI+O1jhAEkrwjckk8OwA9dybxtD9Fy3piUZ4lCXtKQJoi7N&#10;+0uvodqiQx24zwEDJKbcgydVkVkqmGjloK3B1jM3AmOvLtLH3BO8ffeW9SgsUs4uLslMB4h0dvqR&#10;bD3IqnFcqKfANBkNZqPp6jkcXBHQRXAdnges2wBUetYcYrMwtA5s1hsMEtXwTSk7nRDkPbhzzDU4&#10;OekY9wdsLthAoybN77NDPzR5y6Luop2NE+mhgEAj8eHdKX/Bn257azcd7QGIGdPh8Um+LxDCcCd9&#10;9zvfTffvHnM/eP3uXXrw4H56+fo1h64AuXCOMFy6zceLwAasjTg/OJ6nT56kN/m1P/vpT9ODu/ep&#10;757ma4P7e6hVKyJlmH59g479/sP7skJZLXhutrbnfHbAisczNw159cp1T6opI52Ed3OSHUYMn/MT&#10;J/sW+JPn74hE4Z/9/GcUnt07ucN18a//4q/S8d5R+tM//rN0Lz/nN/la15A0x343VYgUao7Dk2Mx&#10;iPPnfPd732OtglqwrQV89EMqXtuhMhk30jVGp3SGvK3sH+HZxoHTuMHaG4v0cHNAE+8p1othEPfv&#10;kRQdkjX2P01lz3bJ52cE4mDXMSEoh3OG+5D1Vb7WII189tmvKVwv3y/oA5C4i5qbwF5dOfE8922w&#10;KoKahw/3qMFIU/s1iTUyWH2oP5LtrILpzte5LxsdEhOMVarKGoEbIS0NH7SoOyi/rQUEcpBm7/eQ&#10;N9YGOiNALhjdrEH6tUdu5RRnMsM9aKxDIsn6fLphOVFpzwrbD+8BBAFDMVOtrdSK3x772n4duuQ/&#10;4wAt6p9qMIlFzMEl+/rJJ/smA0GG0RLbNQM0LDI6kkcUwjEHO3rQuhxEh0VJEF6Hgwxd72ArkQwk&#10;WRYwQksyg30Ep2bT0isTbPSgbdMPmUE5rh+Cpci/b+WdSTUj9mjs67DAMEMToE1vQDDu9ZJ4a4Cy&#10;YYjfsngiCpPx90EdN6xB8GHD60+1ks+jg5WiEA2f4EjNlg1L9Ym1WL2hrR/93Ep6jeTeqvRO4b0X&#10;WMLgXnvF0JfG32M009aycQ/Eo0cbJYtIQ0Ccg3Cf9UC9Kn56AYaCITkYvI3nP8DisKQKRcdYbQS8&#10;OAAmjaEwsR2WLZHC048+fEWlaCDTSb3DGP6Y69A6gLFKsdZawSTgCCtindtZomvmpCKfBer5Osfx&#10;Fw9Ug4cRFlJvJGhv+pkqaKbwGFUuk7mofjtkwc1/8ut3fsTpGYEZNViUn+R/7e0fEDjCg395da6C&#10;hAw8+WIQMCPIJP8lAncwccVmS3neSoV30kliCq19HEJ8hIIAGxtYFEtPzmdOnYVUOB4qbAq3N6u8&#10;ianZJ5uOU5UVHyJs7PTTA8CX329haeBg+YymLgJCwPiaeFLBz8Fm0ChsBI2omFPLdHB0yEKRGyoT&#10;3q5ZwGICEiwE9tcxXUqDKZMVJ0f4Tiig0KQBdKud6gLgYs1K0KIEJhuCIugZVevBnjRaIABSdZSQ&#10;bomFk98T03KldFbcoJYwi600hUATm8w6AOVzTm+1FUGW5XLlBKuaTT6AQoAaABOYKsnz0DOQAL4U&#10;kj/ciBLfKn2Hm2rbFmbE1bVkikoyVdgGrhcYTZCl4rV7e7tOW16xeUHjzkCCvi/JtUwgm8zs0SUT&#10;YCzG10zzHHx8NWUPBIXycUHmsrejYILwykmD7iukZDGsYVh58nzDYgrMRhSGWJguLz6SnXV1fcEF&#10;CsAEfAavmT67pLQios1xblB0wYdt6kkqCgic22DZ4FotrZmfMphjmj6en5OBhcbk4uLKQFtKJycn&#10;9GgiFbdpJTEGAEFqtAIRcMyt2Ub01LEcgABtsrmnJTfcnFr5AkLOxSkKwDrIhOG9ko8ZjRAlOPbt&#10;4HOQIrCiZgEHaUJJErIsbegiIbK3v6ZYq0HNpxeIzX4DpOMGiY3AmzVp5r2TwmoxESFHVWpYbSmA&#10;ZGmRbopr2dnLT+nVW8Ucld54vSacvZk1BF4NCARAIx+Rie/XxgB6Zy+Kem0ua/o5TLXpPVmLDYF7&#10;hRMT3HNerzr7F+L+C1ngcqXCYrkUsAj2ZG8ZAJp1XMurq1sOAQQEz2ghcEtvLIFk+Iz3eR3gRNM+&#10;IDhe+EGuHICCRp1pYQjDgAx7sSgAPY25KTkXuLhYLAwcB7N4zntBtZOAK6ydANwGJ2rhmcdzUhuw&#10;YHASp5CtZY6aQtJzcdA0G6Dnh/xL4Oms+GfguJkkjIl6KxkIisfG0+lLN+ucbDGVWsU+GIdg3aHB&#10;wHPPgdTcQVJeuOmB0k7JtsD3wT1Z5d/Dq28XXqEIksrX+96jx0x5rCdiazx5+oTrES0pzCQISXsq&#10;8gMVAByg4HsPIfus6XvCeysmxoMlIraBIJt20q43bz9bYv/1xTCZf2YwRImKtcMahgKSlLTCui7g&#10;+uYmX7kRqZzsVVdr784Is9lspNQQrcG+8MtTbPBQivYA1MX2qYuHUhgYiwU3FKZGZRB5s+BKRcq7&#10;bvbCsY5s9c6ypKa2FYWGa+ugkFQ8dyqnPVYh67BkOMBA7dEaEAyWJcoDRoWdpq5DMQgfHCiiazeU&#10;DjIAyM7rnZiXg4u7MH8eCigITmsUhAo6csHnJLuRTNiwd1iYuVc7uXDFnwXw3dEH7ZbgAH4w1pzO&#10;8nv+3FSSsTU4nFRL1c2GZ7EK7KnlmQv6fd2mHqnm8PNFM5+PHesRgArUEZJZCxScTBqD9AvLeW/N&#10;okhSYfi+jOAdWVKInce66/bWzMXR1g9LSngFVHa0WoFMHzsgwCIOYVxkox4ByI5UVMgcI2yIIEQj&#10;mVN48wKQqVNVDL/wmVIxDNyP8Q/k0PAUBlCIfePhk2fp27/1T74R2Pd//as/SO+/fpdr0Sb1fjJQ&#10;IS0bAxBYG2CMjnMBYLQZSyMfAQED99mBdemslYy9Lr5LsReGzH50szQorTcJ2MY5GwfJfF69eplr&#10;j3fp4DDXNQjbqJUsj6aZ5wmAKgYtHRiHuaZHcq+TF+mFfSVgSmwdMUYlr17X2QgiQG0B5v5RvgbH&#10;x3fIrmvpsbdNf1kAVKiRcK2wd2AgBauRzhI87G+3+X3P89qN+wvXAf+8//A+vX79isMurbmqP+7f&#10;PUmfffY8PXr8ON29ey/de/CIQzL60eUaLlhK4VVKVVBeryG3xHrUDbrPX7x8kV5+/YLDTdzj79++&#10;p9LhJt/LN2SsVlzjMQBlrZzP78fTD2k3v+bpw8fp737yt+nf/dv/lX3O+dllevDoaXr75j1D3VCH&#10;YvCHWw4g2g9/53fTz376d2lrts29WKDoJS0n6JOXzwfWJPQWqM8JAu3ve2ihoTmsdDA8gzccnjE8&#10;R5DnIpmZoW6sEbb4fcEWRG0Ij2ImxoNoAQsleOgihRgkg1xL3lzJvgbDRuxv+7mGf/PyVTrLx7yb&#10;r8v+7nb6n/7n/yU9f/qAr4GKhcDDZMJzXkOaurXLxnfZS9n07FvPeQ1xPeidHXYG42im0hpw2kjm&#10;KODFuME6C+laMH/i5YNT5ePZKV6xafwk4bOw11qHHDg8sjK7EPWB+gCwJRvKa/F7gH5gIo6VWGoH&#10;h4c8b/j8o3snBP4A7KBOwZo0cQ+KASsHnYN8s9j3DqmwpJSA2bp3F/Ahe5EJ+7w+6mer5XboIzqW&#10;NNVUPAhRd09LOAcVAyRDTDeSZp0GWus+pjIHtcKkKUnzrKVMo+Qa7TTUWLNpeQX1UKjrvL9pv7Lt&#10;x5A+8TyjBNCD5M1k99Fea3XTFCKnDtMqj5WSoRmw5Qs92IKDoTCORB19j5SQChMDBktZR/9cY9uL&#10;qHXlX99bNupzGnUR1hdR+1mn83MNrArMlNc4hx32NARZaIzBqRNRqfRppNpbg49DCWmr6k02tI55&#10;MFhb+15WX9SXRNzR0uEIpAlfPFw77KHBQIs6rfG9EvJO1pHDWuLbJz2/ZHy5JsR5ITHHDMmQ5a9t&#10;jfQZGNaTNRiMWX8mAb1K4OcywjGtIKF3nxVDkkD3PNcB7GKt1gC4KRjB6GE6SRoGVmuHhhSvRHsW&#10;RiBH+A/HPR/i3MHqEbHr6pLkLD/sdYBcMkN2PpuWWlIqm7okQkfyLmt0RQ+r9zXWEKAbQ9mC7Vit&#10;rXPKcK9y/TfIn54DdAOReO7DG7M23lP8tu3dHSCvhtPBvl8Dvth/dR/3RbESkum4psPGWonnv5lM&#10;inSYarreeuntZkYTehjZtvBOuZaXEzaLq07sGQAJbAJtuIw/U0qamCsoVCMUABsHitSt6VxFvf3i&#10;6PuWmzCCPgxzWLDJRTM6Jk3i8QtfbLV0M0+GwcAFezSLgN4Eo07mpF0DPL1lxwwV6pUyurJcOBZn&#10;LELzyZYeMPhb5ZOK4pe0dUzY8/ed+fhxIeVfNlCW0jANVyya3Z39QhOua/m9kQlkEHILHnILmRkT&#10;xXa6GZhQy+sFN/lKsDmBvqvL87SXCx006aKZK4FOgJn08itSo3NBtTM3wp/EaJyKNYLzDgkFilx6&#10;duFhBLiWrwmDMliEYCJ+LZZAPs+vX79Oz54+53eeM3694jRQjMEbggyYOk7qQOkbbnxnuSAi4w0J&#10;P2NlHwnJLEF9p7eEfdMUWjAoqZEATVW8CrD4xgPKSV/+q4t8fGCKIQ26RWHb1jwXIDni/ruiP+Qs&#10;F3RiJOD6n+fvDMB5J9+zMOuGFKI+3KVhLn0UF2LeQeCDQmh7B6DYPplo8gocHGRwU+jFYWzLNcBo&#10;P3zn9vYmuVgTcBabAqQqyeCHPBRagivL69t0M78hc3J1CTPyXX4HhHCAeQimHr3PTIvHdGucaArE&#10;SZPl3yiygcPh9/AovHd/bsaPpyq9JkiSdOZ77UYMVSzWe7kwxnfB5D78B/F8b1c2qyXrbuVCZJuL&#10;cNCvpzz3Yt/A/xHyh1uGK7Q8X62ltQA/UWiHxHCw1G2w+TAm9ACl8fNL/hxkFa3kpChqh2irJEml&#10;PDmvo7OQ7m5snEFFp/8nJPP5+b69GQX05OtK6T+kMWDjYs3wDhrPatuOLMTxvW59/rHZYh0Q+IRp&#10;+H1eDz6zaISbthjCr+yNAZDopl96EtulxgEqeIN+FGMZTWiYDoMZifsfTdXR/gGBZ4C529hAbq85&#10;9QdgjHvn8eN9+1NO07v3p/lnz9OT3BBN2i2xj6slm/1xWJFxPM/n9XjPDd4oViL+ubx6z6YNzynW&#10;Bax7KkQHAnpYGwA8//TnP+PnAcRtkeCIjR7N+PWVmr28rgy3A/2RmABcXTOY5/YiP5f5u+PvF4sh&#10;LXNDsk0Jy4Lg9HQu78rr00tuvGTtDfZrwQM9VYAIzidYGl3T81mOtGD4IR7n4+sYHNIVFiTkfMuL&#10;63R4pHAbFJCvcoO3wD2CAi2f84dPnqYKLEz48oG5nZ8DhjBN5YEhA/qGTCokWNb2B+qd3CommIqi&#10;NCowCp6FUZCGd0bFNVENaW8JK/efcc2o4zpBe4uqhCmgSeV9DMm7jZTRfE/qKMg0IY1AjGLgXjw6&#10;UknMHQs4GPLhMWn5HZVauVGUrl1Nokofyp9VTvzDs1M10+LdGJ5jYk2FZ6Dkm70lWn2viWLjpLdq&#10;DI+URGCW4KALb/i6weYggkM4xfZ6EgSQkBvz6L3O1VHQuCGhyXwx0VbiLYskPMedfJLEHFhZEuZR&#10;hFnmjQvDf/jPWK09caQ+kHxRzkCJsr6GjUxFthptRlrJyQcng/edGpLKLMNuXHkCHJ7cnQ29ZXug&#10;ezE/k3lNQiruaFZlO2mLCTzen8zxuVnDNCWXAmCw/URP02156/aWzWNgA8bWfDorATOyaMjPHtlU&#10;ySoG7LPyFz4+Pkrv370rQxUN1RLXOjAUoAKhZyAtErQXYfnDQBLrNKTz8jWep4/np/lcT3hPc/hg&#10;P+Tr6wsW3rPZtn2DW5vvy74BtR6VFXXNIdz2duWgsRUHJvAZw3wZA9VxXLBQRv0x8zCRCo68VsCG&#10;4f/vP1jf4cs3B0veTWsVCdWjWD2tB72N/d3EMh830gjVxHT065o74Ezp7H433j9k8Xiomsh6V9BF&#10;FZ4/+Y9fvHybPvtwlp7ef5L/XiyPjj6ut2l1c5FWYGMO+T7JdcVieU4LmuOt3fJs4LNPP7wW8z//&#10;HG1AnM4dnl/L24WVDkpOhDRbS0JNnz4cyJaHVOGNhfXtmnVUfq9lzfX84OiAYEtn76HkQCgwd8GC&#10;w3k6z3vHL38lP9zOVgWwRzk82Eq/95/+XrrfPuH5xWs7D/sUolHzuKAwQFDeFImop2Jb/+rLr2jX&#10;g3vrY66xbpGMiz2n61n7LG6ulCC5k+u4vA9+eP82/ff/w/+Y7u5t06vt/Zv3DHO5ynsL2EmnV2fp&#10;2ZMnaX4wTy9fvbD5+sAE3t/8wW+SqfI3f/O36fGjR1Q0gI2LcwSPPTI68nnfzfsynjmwAhOGaPn8&#10;7uRz8+1vfSf9+Mc/JoMMQ6i3L18x1ffVy5dSGu3l2v/qiqAovhM8hXFfobbd2t0mOPD5z3+a7p7c&#10;TSfHx+mr/N3BbJznZ+n09XuC7ffvnaS/+Yu/SA9OjtIf/9EfpWeP7zPYhArEavAQruOeDu9LrPcP&#10;Hz3l9X+Xn/0Xv3rBfyNoMJI2AT6vWXzVxkApjG3FCKrNgl+HI6XC3BrMrl4n7nrvMuMomZ2+6eE2&#10;FBafPPkIKrQbHplm2XEY554C60OfNKxEkjXWBtQLDD/LvQEsWdC3QEZOFVI+B1ivCEJNWg+P25LK&#10;SgYe/EKd2DqIiiQPew9nWpvlY/BagWlMKx2FMOG7AVSE3cM8170rs8FC7qqAk9YDlWRGn2uGXgBe&#10;7STsxuAP1lKsKV21DsCrGq1LDI6zVxtDJ+K4NxRc2lfzazGkXa7K/hvMQZJF6qkHeToe9Ohb3IOW&#10;xQtwE7yN0AoCEXV4GavGoCUYQQi7jvb9xqpbrf35wGTCM9SLmSXlVFuYoaGIiHCMAJTBfq3GleuD&#10;pvTytLPgYFI2VrV76nqDjYq+8uJSa2+yJ2CRUbv+GkhCAMAln3GCPKtFYavVJhrhHOD9GHBpqbsI&#10;AKl4AGIPwMBvdFBLawJH1I7sr6IesqoBw9HB/XRY4xT/uWqtfgh2WGW5cWVGPa8nMJ1qUq4/LUOs&#10;7ujsPUfLCfvKUuYKX3AQAkKKCtDfQGbTqKbuHC7C6zUoGGRrrlwE1MjtltiOo68XXxsArlICVUuD&#10;sGQVUlfC5Gp6v7YOGlkRbPSAPq0ZhwHahtcxLd6G3liUzv0y902TFAzpfG8Dk6qlVmJgmmkwddWU&#10;AXhVb3hxOyV8E6gjsI8+D3W9PaJZI7Qi4ISyptgwSNKY/2zkGtFFbSjfHtVnsMUzRlK8Jn3N0P91&#10;DnfDtUMfhv6tagX4Yb8dGvtw/5MfPv1RYxdlUMQDLQTQpsZ2xUXw9vrS0emNJ6rJkhQZsCsRb2Bx&#10;0S1vxWyqWyPTmsxe0ZdKSDCKjQvIXfNmi6kRmnVebkps67QPv5rcfAFAmBZd/VB07mMlrzEALru7&#10;mqCANq9UT3kPKSF3cOjBsrAKAS4SIKqcBovpdX5vJD9iIsnFeC7WUm+WgBIqb9Ppx4+ceuJzDpi2&#10;eckCdXAcNVKMAXjQ/y9fLzBT2oh9DhDEDQ8KkJjEn5Hh1RYPCcjgYBiPgm9FsEcF+ooP05JJn51N&#10;MvEzlCLzYWy8mHVmYnTFq2FnZ07gQQb0AtouL6958+3tHLAwN4GBLLSGJpFLNyKNzWI7MWicGBmL&#10;DEDEGzPIyPzxZ9JPohbzgimjloSLBp42EhjrkjaGzQmfD8bhPkNROieT3aRdSjVaGnY3XOSWJa0R&#10;5wiFavgH4VrzoQNrYRDtG6AfQD5p4dW8IP2QE2J4vEEqBH9BM4wuKfNtnDy4zYcHE9E5weAlH04w&#10;Yi+vLryIdvQpxPve5MYEzSz8yhi6wCagYogKmJSNE/r0HnMWbtgYAHSFLwCmxfB4Oc/vgeYOz8zu&#10;7r5TkJpCI155ilaHp5UnRkrD1QYWwSgybx8cNiIwbtJONhpfJbC2lgLTpNwJ05QW1wru0eSoKgb5&#10;vJchy16t3Ljofk3jetMhA8fmpPGzmmq1Zj2lT3zG4Psoz4GuGPJHrHvQqUdL/MTKXbJpJWsqQAv6&#10;ZqkhCc+ruviC2EPMIAnGRvSP3JBVbjFc5pKMNRR6BACRBrmzne+dK7JVamsZmDo8DmIeN8pKxEaC&#10;tYZS01GsNZxvhFKgeKfcYzrjvcOwlKblswKZOp6T+c5OKQBw/tE41HGN64rPoxb8VV6fzujjuVzK&#10;CJ1DlUGhP4pnX3jDaih9R7PHhMV8Mu/cPUnnuYkQC3hi9uKCDBw8e7huHz585L9xfJx6t2rmGvri&#10;7PJZBKiN4QxAbwyD8Bl4TwwwmAhuhp7sIfKzfnXDMCPcQzhHtzYoJ5ubSd1i5TK4BUzifDwCtBo2&#10;QTjHt0zu3U+7B0cEfCHdxd8BJLzNx4emUMzyiZKjcc9PZQ9RR5Jerah6iRHMznEPE4X+6KlbNDDy&#10;xpOcl8ONkIZS4qqCCc8E2Xn0Y63Mzl26KKxLwTcW6ZJ8WggUjUPxsIv7PBIKyZbqx08GE6OlBQq8&#10;WCcdskFpwldpzRCs/iHK5bWY4RSeZo7DOkVMxj2j5bq1Ge7JAHqzThh2GABSkyXV0i952g7FI6VM&#10;rUPW5Wl7tVH2q/4MhqDkMY0NlqOBJEvOgVvhdTO6gA0JSSCi8gIt9t78Y9YWQ9gaWDJka4TBKgXW&#10;A5ZcMs3W9gW1QbBgenYON4rjJ8txXA8yInmPCaUGV/AzvT1eY529ppR+KABbtVE7DE4pl3/aaAP4&#10;ZZElo2HDs6sB2cpej4PDclqbTnfcj8H2a3gue8t3cJ0WrEFC8sX13IxKvAZppwjzSDagVhDGRa53&#10;BCbimoEhxoCh/MydX55TLQFpHdYnrLH8XqMsIwC+wLcK6y0aZZzvvhcrRuFNVWHNEbT1AOaSScFq&#10;IrDmzsxmmLgZwJOMtRt11Hx7P/3Wf/bffDNm37/+l+nm1QdNy223vTCr77oSR5TeV/nXdW5Xu2kk&#10;IffFmLsPALQRczZYNsFCUDpt+Eq1pf4R8KVndDvv9Vv2F7tzfCcdH+9znwMwhvcHU5+MxuWCewLO&#10;dYKNzdZx2rvzgJ7PZOBhCMyQud107969dP/+vXTnzgmBpXv37qf79+6mkzt3+HcPHjxI9x/cJ8vu&#10;KP88/IOPjw4pXcUegePBQBXHATB47+CADCT6GVuqheebwVe3S67N5/A0tnwN+x4sJQCqYAj17Mnj&#10;9Oz54/T88aP07efP0/e//71cW+/yEYWnHc4ZhlOyZ5iLQcG1Qz53Q6X1usP+ijC3TnJ3MBmx5kN1&#10;0i8W9ohckOF7N3+X63wfIlkX99PMAzrsvx/OL9Lr1+/S937j+5IZc5CmoTbAwFUv0BD1Ka1yLi7I&#10;0DvJ5w72QTimGVh0CL5bSoWBgBQk8uJnHz56yOPFfXmWz8uz50/JWD3/oF4BShDspde2M4HqBCzG&#10;ickOaIyxp4C0AOsjPM/0vTXjeuqkboRPXOa6EWvVfq6b/49/97+lk6M7ZA4CLG8nuk+xH+Newr2C&#10;tQL1K55vpAmDeIDeBCqvV69fm1G4MHuuliQ5zOk3fPNSvVY/VRtgXgl6MaNs85/a9dk4rEHAaoO1&#10;njZ8WiuDjvSjq8TowjrWGiwfbTnEVE9+1xlBVoBxJ/meh4z33v37JDTg2iI5GjXI3o7SdcnA67Ue&#10;g+CC0DVJ6sYiG6wdMjc6/GT0PouDBWmiMsg0uNaGzRFJISQWaGC2svRP9kqNVDGDRIda50enB09s&#10;IROhedrLNLwWwwonJZh4tS2WwCgNL0DWL3i/WmCCCDsGmCIJ1EFTbZBTvJcGw4h7tO1RRtuDwEal&#10;sqcZhjJRs9QOVxldj3SUZaYiuYTv+BD7oVmhrO/rtXohrniwD8OTLtRMEeJXZMi0VOkI2oR9RkiL&#10;o/cOFn5hipIBqV4VfSIVSKuhDCkxYF77J69tPpoIaxojkFI1k66R/doqEV1CYbjy/hBWMP6m9hLU&#10;gE7JrmNhO5JhZh/EckZqAU9Dvw5XimDIOpJrfY0obbYSJTCUoR8LEB+9Yii5IqiF914nQBd1RF2s&#10;Xkax0m3tUphtw1hku1KnyOcvmGtdhIr43sLAQDWjjiuF33NVFeZiSd8dR38XKS15P9rLdR3yM669&#10;oyOUw1hI7fqe92CE2oxVsSEIoF21qBjAxUvQ6hcyKxt5QsqaLhHIxDFtMT27sw1XBAyNJOgsXXOF&#10;53Kc91ILdJ3DRaZldRvMfmw2wUHXl0uD69WG5VpjIDKGBJXXisEhmwSI/8Xv/9qP8IDfknmF6dnS&#10;yY+YIN+yQAM9AIADDOcxJRmdjhXyFjwgopfqJt7fPWQ6F05aZQkTQLTWF4ayUvhQTRVNDkbZECgm&#10;EkhreWfhyUFwgZJ/2xTZ2jBPnZHeXlMWt7d7lN9zi00XJG1IUERziteRFmt9uEw5pwRaWBCDpp43&#10;ZYAgeCBAWf+Ym2VM5oCAE7xCWEQ+XjDv6AVRm6I/FasJr4PcVYvXSiAiEuRgBkyDe0iUt8nEkX9R&#10;4sKPh2o/F1DyIVmyAMZv5lu7/P70QMwP2eX5JTcOFMM39t5SnHPD5lehGyObaYC1nRtIsrIGefXc&#10;0hB7SnCxs1k3ml40x+dnF9z4wcRh80Ij4VW6AWCbRksSxa6aUPahxXBwA8gk2enUrMOOBSWmVpDn&#10;AagCKAqkHEU4zldjFtlicckNlItf1fJ6LnzP4FriOwI4RSF6dnEuSrQXEgIYDJuA6e6cxs8wTMY0&#10;MzVjYS+JYh6MtXwM8yZ9PDu15DiJLdC0CmDJ5w73LAAd3NMEGvcP04uXLxkcgGKZjKQEVtEN5U6U&#10;bObvBInFV199oQk/jJcRdILrOiggAqxEvL5x4jIKyN7JbmD1lQRcfP98XeCjhvuATRafL09y8zGA&#10;fRtGqUf5c7EILG81NQL4IoagaMdtqyZs2tbFXyG5gFhSRj0R66AKY3+xb9A4oQBqDcBCis7p/jB4&#10;Ui2fRywsXGRMA8c9N20l70fx2YRE0CamTDJjmpDYFrGooeCQz0PnJCPJRPAdJ17A6jEV34pkg9rw&#10;nIoNQ+wsyXMAzNIrw4FAuOBgHs8h7XRjXJupOrFsmmuMJ0KtfUvQHOF+xvOHk4q1AGw8rAVYZ5i6&#10;5g0a5xWyb7JTCAxqcyFAhEa2VUOHYhkAMSTgNMy+yU1yboZlfCsAGdd6OtEkFRJZFKXNUFMGDu8k&#10;Meuq9OHDKT+fzyh9nqriJ4d9m+nPBFinBL+48U8kQd/ZO1BS7e21JoT5OdzZ3uNmzEQzBBtdXXLN&#10;RmogmKhyv9AwBc/2IjdPS0oQVyyQVt64VpZpwg4A51gejsJYcD0gR+I7VZIXYOiASWnFkJ1WoTZD&#10;oqwfBHt64vEemil5etCkuJ3MwZfJa+2CbN/t/J0ePn6Snj7/dnr0+Gk6Ormb5ju7bEy36d23lZvT&#10;PV5Tmvbn9R/3SKptvO2iD6wz3gdMK3PSG60gtpSuN0b6q/clpwNHAl1YpEzMoKLhdS0ADuu9GhUZ&#10;cweISDDGfhyRTKh9ygVipFxbwtKUgnHc8DVa+9Og8aknZs4RGB435DYayAhYGEoDDVb3SNZqW4C8&#10;8Eqq7UtU1+GrNJYUwFT8k1Lx/pPMdyyyx7WU2O/VTNZS5PLnYrhFMRMeQRHWIfPlzqCj2QejU97c&#10;A7FwTSruIgjLjoJaO5xEqF9qGEKSzNq/H0si70g/s1uy+llcdYOHhLW8YMbwvumLMfIywF6HYiil&#10;TlLKaFopZ881EdjVuB9GWyVQegqwnn6tsiDgvmhwkIxos7lpKRJSqFF7omwQFO6Dv5KksTfI2vMU&#10;VZbi8B4exnVTV4kdTqbmaiiBH5WZZ6uVwhbQGF3lPWfZaYoM1gIAAbCF5Bs7IziDQSNAt1X+d++0&#10;Z7DfmRaOj+YwQYUr9sjwEsL3RtAOpPMYfNUp2RBcCebVIHndhEO/Be9VDHA/nJ7xfkHTjmcegNl+&#10;rnHgk4b9d7K1l37r978Z2PdH/90fpouXpyUIGhDRbKVm/hbT/5C7twjnyL9a+fpFoNYCe0wvfyOs&#10;sdjfMUTc3T+QSgZMrcMDMXw0WeB3Ozg6pn/co0eP0snJPa7blWuVi1wHoS65usz7fd4/Hj15xiRZ&#10;sdY6AhhcK1Ne67chUzyR5Bk+ZVN7cpsNWxKj7aHNoLASpDCwFuE92q1TUVHnwz81QAScZ7CHIEcN&#10;ZmBIzgGC4F4ebEMDEA3vCx9AgMQImvp4diYPwFzbALA8hy9gXsMBdq1WN+nps2dkXom5uGSgh+SR&#10;u2Y4yyql32A0o56kHA7WGLkGgd/eKh8f2HqvX73iM3cnr/+vX/2KAOQ2LCosz7pdyi8Svnyffetb&#10;6eGjB+mv/uovyUqBJc/nP/88ndw54TOPuu3LXyCJ97vpi7//e0nauhWHSrjfnj1/TqDswYOH/P60&#10;SMLagHAbgHS5bjg8PExff/UVh8f3Tk74C0FzYEhij0edCjAP1wVhcjMrKuhLbFsZrvPTCeu+FcJx&#10;8vfGNQHYiB4CjMT3r9+mV198ydRiXAfY6whoU4MZaZGoDY4P99Obt2947KgvMYyE8kXhg2DyyhKn&#10;7z04MchRWFbVWlofcty0wQDc9CVby3I3fjaZRW+AiHvBpj+VfVXJeB1VH472w2vtrTt30B3815FE&#10;PaMyKn9P+vPupHv371LpgmsQ5xAqK/ZSUEfBU3i1LGFpuObon9ri0Wuzr0rfnR6rVIjVBcxbuk4e&#10;yeJz6IdBCoCPbOAHDbJR5zd+PwBg+M60lDHAF9YglRlz4T9dAr0qsd9F1NHgYHQQ19KBeCNlqlMP&#10;9q1M8LpDmx0Mejygj7T2knBv0CuYYi195BZ8P6wJsv1y6mwTYVyjg7mc5lvLeQ11Y/jEEhCOICsP&#10;maq0BowiJEsDWINfIKAsVgZdUwlsYQ1vj3UxpYfiDxeDUqidwq80aqDwRE6WO9J6wb6+HT2/W+/b&#10;Vam91imuiQNZ1l+VAuZIUhjXvuwRKgIcAj8/t5KQbM1UFXIO++S+93EI2OxspcSypVLQTLBoB9cd&#10;YwBDkaBrckcEkVASbiZtPwRAV5c+qjJTtaNPoEJi4rxM3AfQXqeKwLSxJNaOPr+F4Wumbm3WGbxH&#10;Q7GBX12xXfK1898NKeo4EUaEf6y4xkTS9uD6ONX1ho1NXRiMEVAW7PreTNEA2GTTFEEwkZK7TuCl&#10;fBbnaFx7HDZl6Fz5e9QKPRv74lXYW6USAztK1muFOOoeVH9Lub+HD/QEN8geg8FYE+W535eAusFr&#10;He97K/w4UPP6mdJaco/vj9qqNcAaJBzdK/k9/ukPn/0oouxxv0DShYZK/nuJhcJ5LjIwVerslcFC&#10;zlNvfEHIrCIhZDSFW0wg+fnhiwAUiouE12JTwomRTKPXxBmMkdsbSb0gh1nI6Hm10k15c7Pigi4T&#10;/dwEX16ywSVzaWfbaS0DN0nKC03RjRTgYKjUThq6zu8vHbkeMHxmxwnRlE0svEVgLoxmCEyzkO5h&#10;gQabDuwyFFfjEL6CAwtTSDf50Ct+SpMcX8ypDXWTF0a8XywEZAvlc4tiCMUtpksASSmrc+IgPdwg&#10;6UFBs1x46q0EIS7mg6i9+N/tzZUmTkgc3dlSsmcl5Bppk1iQKFmF/0ne2CubklIuc3WlqSnMtGdT&#10;TuvpL3ZzbfnHdUnyrNz0AhSCDKD2gx3Xnr6IUyU74X6iIfTihnJuFI/hJ0A/kF4gFQuemxuCTpxC&#10;5eMAS4geDR0CXqxhz4stCqMdeuslpvLhGLGhgWmAAhdgGI4XP88CL78nJer7+zyHo7tGUpYdEY5j&#10;PDw84usieh0ebGAngXKNIvXBwwf0p9zPxSPvDyeRAkDGpoaCkD4oWOxv5cWAzQ1FJaVZBKEaG1M3&#10;JW68t4fFjMV5zc1x6XAHGpj3o5NwZywS+HdVU2jXtYGt2WxqP8REaVYEeEAe1ngCH8aztTcpFX8T&#10;SeMtHxObdEWG1tx0bFyX8EWo3fjWXpTp4ZbPM4AMSbtqy+3F6ATYxULAcfUy1NdCjLWH8k54TI2a&#10;Do1e+OBZNdozIyYcSrfuCkunscExzquoz8261sT90UzKJLSxF2d4QnAdMCtHhqqaUEdqbFDswQAO&#10;5ghYvmjA8J1ZZHrj7Jy4hWcdQOE8pja1ACSAdJQbAjjd3dX3zPdyU6Vi7IpnAgwIALwIaUHAyla+&#10;z+ELhAJfMug5r+nI9UTBI1f5uYdceIvrx9JpUwOB+8beigQSFnoNwASsm5SgdJ3vjYH31ce89rN5&#10;M3DLosk+KVh7Y2qFewcsDFyP5VJreb3haUMwhOD3zJuTkrhxDTA5xKqFdVVpy8neoR2nquFdgfsV&#10;zzo9LJqJmCMoCPK6fT83VXfu3aUvH5gjaLSRxMtiOp8fhp6YEQEAVIFC8uMLdl0YYdfFA63h9QgG&#10;aEz2uJZ3mgYPTm2WP5y8PgrDNibAbVOKDSYRjwIPI4AjGqQoPEoKoT10WLBVTTlGpQzKTL1xMTla&#10;Mho2C/HZBIUG+VkSwFp1lk+tjbQ3uBUEBesIwbCfUO2pcjCXeJxtY2/VqkyNWZxVY3ltbY8ZEpvk&#10;LFjkthq8zUqxFgBmFPm1VQG9GWyF1+HE2tqT18FU9Lr5NHRktBcQmR2T1q8zPFmtnaCDFRdrBD+v&#10;6wzWDoVpMZrhT/abpUJMX7aMVccqoCPAywC3cD5DAhwpzATEzbqr7WmI5xH/ieGbZM9iDGPfktXC&#10;SIZXNL1kG5q+ubKPcsdgjI7rPZhNvcPIVPD2BGkaW46ENy6P20m2ZDXApmCpJG2ssUyez8emAc26&#10;qD778DHt7ShdFeAKQJuJGXY7ZHm1ZrwouAEPAJ5HBifkOodyu2aaHGht5oG8huTla/DCMiUlYnYl&#10;vRqDOXwurBcokVsueLzy3tT9iyHENa0nttP9R8/Sr/2j/+IbM/tOv34niTYVtxXX8EWFMI6aViCU&#10;iIHlCEnzBDGdk3SYz8fJvfvp0eNH6fu//v302Wef0asNa+zSnsDnYBouBJAhGODhw4fpH/3Wb6d/&#10;/MMfpnv37xVWKtZfDHG35jscts8Y8rDH73J8cpcp8VpPBsr4FmRz5v9O+TjzpfrFF19xeA225YeP&#10;p+ntuzcMj8L5Q32OOhPnGMEpKyYiX7rO7fIecu1haO1Udfkxax9XABGOCYPv2sxkrFOomdVoDfTs&#10;q+uqGNkfHh+RNfjZr32WfvMHP0jf+c5307NnT/n9QSIACJOfqryWH9MChyAp67eF7GUw7DFggms8&#10;cYBYmkjajiFF4wEe10Woe/LnIixuebtiLbCT68+trQkZ7GC8gZlPllU+/n3cs/CXRp2YzxnqUSaw&#10;OugO3xnH/+H0A2vQ92/f8dkCoBj+Sw/uP8g9hNePfBoQdvP2/Vvun3ge8fdgUeLcoMdCPZkMZv7l&#10;X/5l+o9+4wfsUfBYv337RnX2fG7gqeIAndc8/++nP/07sjOx7+zl9wKLFlJfPAMA7ABg7eeaYZaf&#10;qz//4z9JW5B8YU1Knfw+YTPD4Bal+dIXPB/Pb/32P05//md/LhXPTD59AGJrAtIaeA9mPIdnVTTl&#10;wQIrgNinbhNlPY899xNmX1OXQW6AEMVGwetxbW/S1kM0zy1y3VWxr9zB8G4ibzAwFE/ycwKlAOw7&#10;4J14eHzMWmB7Z0aFAL2sIfnP9wX8JVWLCGyBFQ+ZpP1YBqrsF10fRVI8Pgvnj/WtSfCoKzAQjwRp&#10;3r+FgS+bENwPWCu3WUtrHIX7OsgO4Zut+mDNmuwMWpWhWZ0MTDUaqsSe5n6jMkuQgZG9wQmDNatb&#10;2YjUoczZ8LlfJ7P2hb0WQAnJOxPVGZKrum51+GJhbcYgz97CEUhF5d+0XTMRQ2Ls4d5osI5gmvHj&#10;sEwKAKdEEoRMPK2ZXUMEfDg0DNYrjT3USvgLQcTkHr1dh5uZpYlzLEZWX8JgorCqnAqMAWrla0WL&#10;lybOyegB1TrdVnJskT5kI6wh6Nj7ebJ1AtuXVn0o5eew6rHklTZJRdkkjUcfbFMf22jlRT+s67zG&#10;iiiuU5Y2i4krZVTUTyFlDi/GweEpfJ2BvXh2md4bSjJLtCOIsXEvWjlwJ9JxQ0FG/3EPLamYquU5&#10;F2F0Q6rW3p72no5hwVqVkkpdHsAY6uTwbGZfOqytWHi/jvYKjcjRavQwc7CtmADasF0aN1K/U7Vm&#10;Ddbu0Zg23MrHeOU+lPevhxW8zzEcCzC+d2ic18412O7Pj+vgWy2YmyJsaPiL16LnE+GuL0P0iZW4&#10;yaGWMagfDHzmlWtSKIOYovYGtND4JXoOwEflgif/6PCI/lZqlFUwEnwZNcWkBHEZaXMTgkQEF5AC&#10;C2NmfB1Is8jqk/fVlUElHBxi4NHk36KxGXTTU+57gYhypbUsV32aAeHMx9WaVQEvQBpEToWgsoAB&#10;mDiqoVy6mQVLJBYA+TXN8kZ9npv3A4FQeHDy+4+zqrCX6E2XCyQGWuT3vXPyUBMZsGT6nXyBo4id&#10;plxq8QKSvbWSLp7m9l7QANDMaKiNYrEpU9BI6xwdKY7GAMeDzwOtPDTZo5Nh20lbaNdcIFqx/FpT&#10;prcmczH/YhpkiTHkhosl2DfyvFguOhbb852pEf1K/ha9/DuCZIwpb81AiJBrTdPphw/p8OAOF26c&#10;I/r7LWU0vk3j5hknvmS1IZkY4SIhu2QxNimgTUw+4DEmCc5MDTlo1ZBH5fegP42nojP7zSzJoqzl&#10;BcdQloWBn8SmnkEVMPNxIiSuOYAaeJrAZBl0fiaI9RHC0hZfqgCB7ufi7mNuaiSL7nPB/E6Cu/x+&#10;YFwx8S9/9qOHD9KXX37J4m0JSUUlYGDVLw3SXrM4HiZ5U10obATg2cqJ0GBzUE7h4AS8Nwo3NvJ9&#10;UsjCQqltAHuYOHz6Lj14+FiyXNyTWzt84NHcQLa0hQKgrRyEcE6mIopp+eKs+IypSEXTIiNWJkaZ&#10;/ksfBRi9to2bwp4Jp2D5rXaWAl8NlAG0raZO7+q6MuEj0yRpg14sZXbc2LyWoJ/PM0Ej/F2j6RZS&#10;GMEUo/SBhvMyol/wmRH9e7R332ivho5Jr9P8XWa+1+rkPUi+B9N5keSMShrIy19I2EaZ41dieK26&#10;BZ/VlZtdgN19bmwuTM3GLzSiOM/f+tbz9Pb1G4fooDDvzORSArlMgSdaL3OBh+9W13vcvnAvVp7m&#10;4TtdLW5tYgz6yooN1v3cIOCzTj9+YLF6NzdFDN/IDf5WXgevmIx4SwYx2CMH+0e5UXhHEAoTQwbP&#10;5HuS8qCtbTYueGZgEzCYko8QG7B2kyUzuH6QyAVzB58DljB8LnC+T4537F24YjE9y98PxfPU7MLO&#10;snkywlo1xmTpAbDL7wugPZiaWKt5nHgWak3kwfS7Pr/gc4Q/R9GKdQDrPNYVJuVt7eafAxN6kj6c&#10;X6bb/J13Dg/Sbn5v+DFyzWyU+Ijkuul04qJrpSn91EFQACDT6KHPuoGpCxNhNKtbE3YAbV0tQFpe&#10;KBWlMcMwlkmgUsRkwD32SjsbzYaoLdkIkErhQ/a1qwwljetiHuzH3lKNNPQG9PMzuhDrj55b9CFt&#10;UgzsJf8ZSvp5kcXafkGePql44UXafRUpik6FZeFZ2RTcnjxke/Wp+ONUPj8RuifGpovipMFWvQHy&#10;9f2GcbWDUAqbMY2fFHdKjlexzLACs+5iH0l1+sSHMJlpjCIcIBZ/ZmVDc4OgiaxNDJDEWKz43itO&#10;5tMwbJihi90wOuWOrDcWcgYJ+27NpkzRmFlKZT++pZP0cErQuHT90jCR2JcxJMVej7UJe8B0Nin+&#10;adgTAcDks07QdMSeQGbZSACJjF7c22jC0aSQ2S/wgMyqcw3rtuyXLNB5KKxLqgBw3JOR+8bK3r4Y&#10;NF7SdsVsQddDuI/JlsrP42FuplGc7u/uc12Z0UJFAAFNurkGKHlyYRsVApEINcHahsAuDwYCnJls&#10;Tbm3zWcj1xX4AhMkXXUlDb1muMXI1HYlvud3zKcYqgIMFJiQCkVFrutmZNUA8PuYTh5139irb2rv&#10;TiVc5hqoCom5gjpmANxxn6H5aiFhnaarZqT0+UOuEZb5tX/zk7/h+np85w7PD2pRNP3Y11Ez4hhf&#10;vXwjUCevsb2fOwIxs5Zpy9i/0SDh/CHNt7M/4pt32G9Sev78Ef1HyRjAPofBYb5+J/cfpe/8+pEA&#10;MQwFGvksMnkZHo2VADIy9g1O4N7AAKW2OoWv9d8TBEQA2GRKySmHR7/8Or3PddTg9G/ch/IJmrAf&#10;wHGDbUYJMYdKuscxiPownrPWFk08MdxIti373IfgubVDQDh/r3nD4zg8PBbDhenhM4JXt/CXvJFM&#10;fUKW1Irff8tqg/cc0O4SCMReDNXH+cUp93jsyXt7kpQtln36eHXFep7WKvDsBZvy7Cwd5L4HHoMP&#10;Hz9Or168IID86vQVlSkf3p9yeAdgjf7G+T1vr2+p7niX96PTXDsCjK5pSXGT3r56zXoaHtioF/Fz&#10;OK9Qh3z2rc/S55//h/T06eN0kc/Fwf4uJcKLvL/To3a1w/P4059+nn73d36YfvAbP0g/+cmP08NH&#10;j9Lh7l764qsvyQjFMBrP4dtXL9MFgEmQCSoF9gHIwkCcwW5gK3tghfURzfDr128IGv/GD36QvvjF&#10;F3nvV0J3BC2eX1xroBqMlCLnq4qULiS9wdQL6WSRXY5e/8NQ30CffMoiqbMubKHYOTRcXgM9tdfd&#10;1gm8/HxK3gbWNvhOsGPCuYZsHexRyNFn84myi/uOjE2CrQxdc7I6rEZs7cKwvUhibZUWz2E3SCbJ&#10;lh1OdUU9Bp9Gqk28byUDG009lKAu7sn2m8aH3dLT3eCm/SA1IEwl2I5WK5bdjhuhFoyIKhYbDlGz&#10;31uKYLuxL963ga82BlOXDlsciwe17CmCUTSlx+hNMsVPQwiyBRvb84RfYs+UctYyo/wCS4AZa4RN&#10;9qfOJ65T+JsmDodryzmHwuwk021YpzEH+622zctYhngajo1YH7EwNpUZh7LsCGUE1pa6JMTKHxEH&#10;xL2/ss9hn6T0gUWMZZDBFKQtpBbTMkBM9u2lBZB7n/CMC8ZZcjyYwpHWgHi37Hzvd7YA6R3amawO&#10;6z3QMwCFfmmxKMFtfWGH6V1Hy2mjjpVEeFKuE+u3ofczKHnwJ96byUBmeBT2Yg3WqS1ecl2E09h6&#10;hve0WWTh0U/SRhp471N2WwmY7Uex54iBWNVSJKs4XwZwIclfrmRzUo/rxG7W0IMtNNh7yveWYRtV&#10;42DMvE/a+qOqxsI07DrVjezz8ftxtCptHfpSG6hNtvApYWgEd+19Fz6ZIKpUbZHsNgbmGxKzgHGp&#10;92BusFmYCt0aiywdzx0JJbQ/673HTsr6CeUo/hxkuRkDMUMhIquSCK6MgJ5gaHMYUodzomzkmh9+&#10;996P4MmB77RYXIstZiQc7DVJdvpCNQzPgK7zDWxDUfrS0atLNxuaTgCDADF2d/bo53GZm82YTgR9&#10;ek1JrX2hGmuttYhjk+s6FUE3NwiKmJCVMW3nlOziXGFSo0JGcgQsRqBo42RBTprIIJyxuZjTG0ve&#10;VzgbHY01lc46m87LggpvtOPjQ8lyljdsFMEYwblCMwo/NhbyraSJmL6hGA0zYhwjim0AIkparIpH&#10;Da4JJqeRxHJJ74+KSWqY8uDCYFOnTt6yRqS54t94DzR3OH4gxtu5wb9y8TU1AxCL0Q3ZbVMdZz5P&#10;MPCFNA1yl6aZ5muzSHv7hyzonzx5ko/1hsdIE16zEgC+1rGA40YGExBm/fn7fDz7wJs3UkN5Lsy+&#10;qiLq28An2IE0Fs/F3ug0yD5CLXwfociEtBCFFIBDFFKnH0//P8beq8myLDsP28fce9NnZfnqqp62&#10;0zMDDkAYEVKEQkFRjOADJIZ+jILv8z9AvBAUFaHfgCeZoIEjB5gZjOlpX74qMyuzMq85Rvsza5/b&#10;4ksPoqMa1ZnXnLPP3mt96zOcfFGus7pisYRCEwsbDAfKSpbr0lwr1bHhSBUSWU7R35yRLYpDXR6T&#10;OqCwJiH5wN9j/XBCe/GGYF0krYKliAYGxaJkehs10KNYBMHgIfsCaxDSXPhDGiASvVrybrxuJH9i&#10;Uj3PTQ2CQ66RqNZregxZNa7v4Fj1RaQImdWEhoDJQuPoZJ6R12dbkppI1981sNEXryZ8NgCFA8Fl&#10;MbtYlLn5BfABsItgNdiJO5IlAMDtLbcCq3QgE6/hWkNhBNYaDenNjW/p61BxkwfIP1gWBKYmJRCV&#10;2E2bbmMZVFNAebA1Q5u3zvcV6w7T2DJVG5NTyOTroWJRhQFhmFqTV+5bTiBsZ005xtYO6mkctBJT&#10;xp3ZvHifjJEoPIw2eq62Goww2N3wflMmzXRpFaB4zsC6qDxlwWvA15PN4lohIvDeIeM4Py/7u/KF&#10;WVqaV9ErUc9sMWeFZ2al5wWsDuyHIVPH3naG9L/8Xrtszq/JZgUIgGvz/MUrMlnx+eb29Rs8OQfw&#10;h3sI5ir2UbBPsC4AHKIpg3R+8OEWCYiNDywerK0GNHv5OcI0DSAG1ghA38Fy08pgJrb2XT8XTBhE&#10;AnSlSSi+K1kvueg7Oz1nkYKBDs39ZzsldWvJZyopHTI/NyNNn/Nel3+mxnCAxv676fb9u7R+gG/f&#10;cd6rIauGXI6BR/v7ZEpiOFQ1mvTiOs4isCDS3Jrw2BMYWSXtLZF2NnmmtD5ea4MCWkMKnWiKdB6S&#10;HjCD5Dk5cwJcVQrYAMHqbVZEJVllMRouPxfJafY4MhCfYoI6joU9EecrwbRaz8zMhUqy1KBIpNw8&#10;DC4UI2lxHAP0k6yTcj6wxwapAQIEk5SrLp53MYGP6WIq6fOT32ExkTbQN1gSRh5YKZKDEdKx4cGQ&#10;sdlK7BU7OpXCVmm9MdkMiW5XvHaqLQkOh2xOA5dn38QiTMNgloTYfAy+SOF/Mgix9PMRzVfvUA6c&#10;hQD6ejMkRhfsbAJQb+D5ys9fTG255+d/Pzw6UGHusg3SP4DgkJXB05SgnhmzGI6tOdDs3Dy5+TVg&#10;KkNzAUf4OQYqAeBoxeAZyY5suJeHATlU3qhBwNBHIwUfMtQVDBhKOuPxjOIZ1FDX6XZkjqR07+49&#10;FrPz+aykKqL+mVmORiP3KL4HnZV4n4aG3AumztKKoROrlmnlHAQLmARQRDmhU87JNke423rJOhN7&#10;DMATroeqsQQ1pbt3H6Rbuf45vnU/vfc7f/ydwL5//+f/Or15/JoWGEzFrFVbrF24c4aPBh+DtG7N&#10;ve3Kw/J4XnAd8A/N6AH0dkuGnXzz9dfpm8dPyB67yns4XnuHzHBIVBc8I2AfcZhru5snJ+nWyY38&#10;zzFrwvt5f3v44B3Kd1HnjvQ0HNMCiZz44rO8D+4fpZ0D1b/gcY2jjMmZDj9Iis31nqRimVlWhME8&#10;6ljsz/jnkL6n83Tr1i0n897Me+kh93B4+YFpfnKc//74mODW8eGhfFwrDUDPT0+ZjgsW2/OnT8iI&#10;e/3qZfr6y2/S2euzdH52wfPm9Pw69WsFc1xfobnL9dnBLl8TwBMBy3rOsyX83GiLMm9kUA658UqJ&#10;kWD0Y+C2NjMVg7092LsQYe997tdF4YI1cv72utgZmDys5OR8D2/eOOH3AOiGIc/jx4+5jgHkAfjD&#10;2sS9Edi54DkOEAjvj2uL1/jqy89z/X2bgCU+G9iW+ByobRAOcZqvBc5cBNQohGxDeSoeKuwJz58/&#10;1xme79Hz589Y++I6Yj9/+M6D1GM/oa/eYfrZz35G1ikBxvzfT/PPPX+S19rZqZrO/LzTogXPOyTR&#10;+7IYQj2I2gi85denr9MXX3zF5+/i4qqkuA5OoR2HoViwTPXpsCXpHc2e0XXc9oUlWM9whqGw3CrX&#10;dsHakYpi3Bp2pWKBVBX2kPZ3PJ9gG+IMhOSbMl5YdeRa+l6+Nie3b2rwT9n8EfsbPGOwZjg82s99&#10;wh73IAZDzvQPhiObToMdDmFJrEC4yoa9aVNktaNVBk2pSVM1ozKGLCzKgTuBHWOaAEynynIIDNWX&#10;vSznrEMFIqB/rD1oDNmkvrPll/Vk/ypQrSqWGpU91AbKoXUm8jy2V1543ZJ9hrVmNlTl+nqM9F6f&#10;hZ3VHuoXBgESIfkcBg+0Wp6RSqJVKvLkuZaK591ou5PKkskqmGVmEspnX6hVSL1lPbUp/uFSWo0G&#10;/kZ7V9cl3AD9PYbwjQfXs9mi+A3qem0He5n1xXNVhBfVK5XTgpP9dDvaSgTLSsCjPnt4kBMLIQvO&#10;bEin1kY/EYPBOvwPx7DEqYuHIMNPN/LOlW9dXQDnSHGO9Gt+NtcQ7KntORHkHoJrAcanqoClCteJ&#10;etMharYhEti0iHGkhgJhq1gnp7vrc0r5F4nP8pCVtFXXZGDP1TmQpC0YT/goiz2qwfcY18gqGvpR&#10;OsXWps2WrNflT/7T1NPrpW3/wbrIrSPctHYv0VjNWRvoLCxRv3fvgUNtu7rR7x2y3hg8YD/GvoG1&#10;xv3ZeACtiuq6eEgGwaUqdj1+vlx3T1ZX8pVvoqaPMJxKeFJ81jk97KVuEWNwkl63ttFiwCUTf+dl&#10;3TV/9MP7P1mQwjrQsFUeGyseckrvfEsEkaACFp1RdSLUNHfdKRRNJKUh5ZVS24VCHCCdxU3Y252z&#10;IDp/c8FDDIAOCtYIr6DnX1X5wyrZC8ynWoB58eeBnBi0a7z+atnpRs7kjbXuBLJcmfqO9wdAhA0V&#10;DBksajXjkvNA7iZJyYEkfbV029Kzr9lUorGH5BTAGy4yDmsaxkeyazsrYQ66OX0BWV69em3TRWnp&#10;8WQD5DvOB04YutOQ37RcbLw4jAY32LwWWKCYSub3v3bace10VCV1yrcmqLb4fCh6T/Phv5uLhwum&#10;WrZkdVWenGATIROralkkn+RiTs2ZNnsymiDlyPdgZMFxTP1+RGlr2tJLbmTvRvoPzGY2uq+LD9vo&#10;KHTcb6Y6EiSbs6BpLBtmM4+1c3XNl4cRNcBirL1525a0MICFDCMAUJKbdzIXnOgZJp6zAGCSpnWQ&#10;pjSWMKEYwmfFugMIk+wRySCJzSRVwZ8AtmiyW9UEA/FdXr54TtYFGhgGJRxIhoHiDcU5/m5J2a/S&#10;6mrLj/CdADrg4MdrYZ3iocbau7p+a7mSGpgdpI++vWSxUtm4dNu3i0DJEOERM0nhbDzacPNREjS/&#10;23Kp5za/H9N5bW4KgAdgZztr7SmXHBDRc9MPuWIcvmEeD7AbrA4AQ8EKgEcNgEF5501J2jEl5H6R&#10;qnIdAJB0lr2BidYbfERh3DgcqLFnJZoUrDEVTHOlA3LCWpMdTEP6UQxPSTMXU9MLpt9aTFpcv7XT&#10;nyLavMgn/byzSLE/Br27DOzNnJikomEub8GNpHmVZR3Yb/DfzplSuyCIBxAUIDBsABRCITbMLpuo&#10;fUtqnTbpxF4WHC4i4S8nDzg3N3MxCfE8A6SOAhJ7NX4OTAB4hK5tfB8A+sZAGn5P0+aaTFUmkF9r&#10;raLIP+XfaV3h/mCPWV6vufcKkBfQssNAjERgGCClgpxm/Py4V3XTOoV6rqK+I69TRSFYmUhavHnC&#10;Z1QAsAN9uoG/j2cKBQw9APveSWqdafgtZUwnN2/QXHu5Bltjk+7df8hG7XqzTB99/yNK49559Cjt&#10;5yaUZ4U9RUeDTdgfQypEFilNtZvCagvfEDIc69YFQ+vprg/+pjHlX0wj+aB42GBKY2X568wAVxRY&#10;/TCxqtJWalhdppHxmVz4WIoSSWAAbRhuYpCSLDOPt6N4lURzKozKJDZAwEKIqwQSBMUmmIk+50PK&#10;G41XuW5jOPZVxSdlYFE3JfAx7c1hEGGXEWbbldOGQ4oSc8kw5Y7fSWFJPSoVmfLeNE3944yJRnIs&#10;tUJf2H+Vg2yiOwowsrOUSbK/qsiGJRPt2YSNvuf6bvYnNNtPTa6GOWTt9mue//rEembgm8jzqBss&#10;NV3T0gHsMyYTG0SNFDmCyrOZPZJ0XmsQu1LDW+v6o/nAs4CB18Z+WmAnyBjdsq5k/5+kBlXS9TmJ&#10;E/S+hYy428jzTfqlIhGes84RUElvTjLnO/p2guF34+SEewF9eOjruizm6pWl+3UJmunYeOLzQz6J&#10;n43kagD9PC8o209sqLAvxQAAe+3KMlLsX5EiS48qJtUP3Leogjg8JDCFa6hB3V46Ob6Z99JDDsBu&#10;3nmQHnz8e98J7PsPf/6n6fLpma6lk9WvYCmTX/stZHP5+u13SWnxqB+wLnbn3v90bq4MomBv5LWm&#10;pUbFMxoghZqDxAE3GKgYUgJIws+ijkbd+er1aTp9+Zr7M9bM6/z/f/XNE6ajgoX19OmTdP32TboN&#10;/2eCfbn+O7zJMxp7n4IBNNjg55o1Di7QnlZHY5sm6XtPq53J41pntJQ+SGJ/8fx5evL0KVlvycNL&#10;3A+oZFAnJ3uGMuE+r7eF6+a57RMQsqYBZ7JP35vcJ5wzlfny8nU+q87S65evyE5H3YQ6bNEq4Rbg&#10;NBqZ0QFIrMNt58LmbSudXMPmOc3WEQJNhiPBY+89sKOxnLohsJJKU44k8sNdJT7jLMc59jLX830n&#10;qxb4U77J5xfYhbjWuJf7ef0ls5pxbpzkv3/x4ll69PAd+XfnZ//g+CjdvHWS3tB7eZ6ePHmSz6sP&#10;0vPnL8hqxGd5ne8tfg9BCBiq37p5k7XwsydP07uPHrJngK0HVCZI13757Jlq6vysgmm4wnqjF2Yi&#10;H+eX//ALfj+CViQ+tAoIom/ryOcGnsEv8zpD4w5fYAA5YN5CXdF3Sn0OZtpyYx/iSL3cWj//1f8M&#10;5lXBkjcgETLU+PvGzX8V7L1v+f1Vap79+mKw515upy0m/RiCNwCu858nub4A0HaIROb8PdDzoXa4&#10;ke/HQa5X4bmN+4SanadPrwC/+XxRPFgj6CAsTdC7SKbbm4WlQKOZ6x1KJBEUaFYUnv216+B4PdQ/&#10;GNh0tr8azGykb5tDIiD1H7dAPNqAeMg6WnbZmA0+sSVr2yWI0cPwmqYq4VpVkVr6dw34gcWN2iVY&#10;/QqwmpiUrInBFBxF9qjsMxg2IYbK+Hf0+aP1TC1gp3AN05Zs1iCd01vrCBHo7albtWWwXBssKemj&#10;Zg8G8WFm7zIpg/qijOgNmqi2rz00nk1JzgYXKfWOQDOrg9gbFxls6zqltvWNmK9DKD8sY1B4bFOA&#10;tMbMyzLcxDM3yueXdghe17yOjfygg8UV7CwOa2spFIKtWeSh9sSrq0n5EYEbxW6mmrwCx6oqicTs&#10;9zZ9Aa+mNSXAdG42a+d1G5YytWvwCCSLAepoRiF+vvUAFn1YYx/C2kGIU+BEU2ru0VYL+IoCf2vb&#10;b6RCBOstbS2qlGoKcxtcP8czQruFylLeunLwjN6rrib5r/qR0SxJhZBEvV8sY8aqgJEbS7ijRiWp&#10;phpLWjjBTq/DygEyAfyDUat6fwqxC7urqLHjxWMPHBxssy2XHjwIH4seaAKLgz1L//y6KUzXkO5O&#10;qp78+v/0v/3hT5acngmNpBH0INkaKKYAW+ZOFMGCF3ilhpDa8UFoLh4OJSzWRHb7mIJUjrZuHeqQ&#10;d9YbuTBZ5kM6fHoA4uBCoKgb6XGTFH5RKXEFFxWTPEzx1svOCPKM74MmFhsohkGQ3qGYnu/MbDKv&#10;BQPKNZNx2FAJjLi+XuXvtuA0DZTv2vRPbNCidAuAQHoXWGbL5VsCf1jYEZQAOjynNAY9cVXXlNbU&#10;ZUPetb/hisDTWwOfe0oMGkVjxueCf0NjH4rR8keFcKx4OM9dkHOjrRU6ocTZORt8AEhM3GznvH/r&#10;tRYpCgMk2gJkQpECD6yhVwPf8hpqk8dDKt+Nhtfu6gKsoVP++76TyHCvrwBOoukGoLqrVFECFk7l&#10;g1cQPbySPBYiqW/HLCKshZZpoyuvn7Ho7ZHsFT5/pCIjRnp3xwl8a048mESGIq5dyERfPQrvI81V&#10;83udnr/ioYMABIHVM8tqF1xPANTwmXGvelPwabCc7y38HvmeSN3LxRxl1Uz8FfMvkkQpa8o/u8sU&#10;3Y18ZeY7ZFotFpK6DKPk3pgen0CC4uZTtP8NJ7voFuSBt8dHk+lzSDl20mmkOql5zL+P9ULq/5LU&#10;Xhq2cxqpQgVFHgC+kI8BoHlLD5jRwSQtp+WVveWwJwA0kGeLpDdpyzNCCV59kSLT/BkeEqYLS5Ik&#10;KWiyX1kf5vaY4m1keh3S6D1Ilbu+eMQAqANDQOmQOpglx10wLIAbMqThO7t8vZVBWU0UwWxYu1lv&#10;i19g5QmgioKFJ1Lyy6PXj/056B8BIK0R82S1WdnoWFOVtpl8+sREbZTqbN0h1gJeFuAefhbPyJ2b&#10;t8R+6gRuYm+8ohx2x0y5Na/hLr1gZIROj0s+z2OJl+9dbNEX00m/WJdsmmz0SuZZI3Yv9q29/DzC&#10;Q/Ka+6n8UMByw73CPQfbDfsmhhgAXXGtmWYN4HghGS6u1dVyLfr9vJVPqkHcoIuDcQcA4HD/qCTe&#10;gZkTRt3Yg7thYwmB/DtjOrwiC+etAkgW2pch6ef6H2uyjnFMCIicsfk4unmDxfzh8Q36713l5w3e&#10;fDdu3U1HJ7fS7Xv307vvf5DuP3iQhlluAnLzAql062Rt7Kv4d+x/kG1XxZS3kTcUGE4O9On7KRmN&#10;xYXlKCE4apwMrwliXYqRfrRv3xZLPX3reK6/Vfw2kSwdjGT7yYRHTnitVGYYhvRp3GIGcLJsY+zt&#10;oAt9N8ki5O/XlLQ8R1fY06cqqW1pqO3J07ixSqVx3mYKRpE/BqPfXqNTYTfagFi2G62n8MlG5pGs&#10;bvuT4vUSXj1tCfVJ9p+pip+P44iLPx7PT9srjNUkbWL6OotR3wYn7hHMwvdGQ2UpCxiXyQwKAh0c&#10;Cgxm9jnEwA1n/kU2wNhfNLEeSoLt0G9soC4+Sz1KSrthQuiGDHSx+jaUnQK0AHuZwUatgGOcnZWD&#10;MlDcLK8v8+8u03VuxFfLK+53OAPJrMzXkl6fTjLHPoNmRDXFWvKR/F2Ynk6gZ0bpKyfFDj8B8IZh&#10;bL+2NUITpuN9KWBv5ucLrwvgHwA8zk0w++BnReXASkNUNRcz7euQRcJ3GEFf+Vmv82sDHAGjMRKo&#10;FejTl9TdSL3mvjrTGYHvijMB5w7OOexPGMId2Pd3tsjn3m6b7t69Q/ki9iLUkEf5rMVzjz0Kcn40&#10;kUhCPTi+lR58/LvfCez7f//Nn6brJ2cya8fQDqEVkPdZmQAW5D78gYGvDQK2rxYV995Zvh74/rUb&#10;NzYJTWVwr+J2zgRmMuI1HKak3WynuihmxPrAEH5voToYjf8e2P01alys53ye5H/uIkRgAaBvL+3d&#10;OGJASV+JdfPi+bP08sWLXJ+0TnPWs4zP+Pjxk/Ts6TP62l0wfdWBKW4iwPLAfgnVS2PPIKy7e7fv&#10;mAAg6xr4nXXrdWFpAPgDC+3rLz5Pn33xGYMnnub3wQD8ItdIz16fpdenb9Kw1jPQMeRpzcC9K6pm&#10;VK/DI49WPGDGg709w+D6wAOOkax81F3zvP7PLs/S/sye0IPOLax/yKnAPMegfWdnPz9aFV8PYUsA&#10;rnHtlxsFz3G43IhdBsDvAoqXUWf/1fUy3b51X+Fq+aw9PT/P7z+jigSsx3YmpjVZ8zsI+asofz7J&#10;51Y3yBMXDNOHjx6lJ8+epeN8roW4ES1oRdbNmrUyAqw47GN431tuxnj2YD2DmnbEAAx7DIkNczI+&#10;nzKAZJmePXmSrs7P0q1cm+3tLdJX33wlX18Ow1U71Rxe9QzyAMv9Vj5Lnzx/zk8i/9CNEzs1MFAQ&#10;xeCE0WrLQL4vZ+C4lXIqm4h6Yu3VE3tvuwkVe6Y22bJymFRVvL/kZVu5TqgJjFNmu/BAzr5fuMdY&#10;J7gPGIYiCfmAgPce+zj0svhzb2/GtYbnCutGoUOSPVPN4oHPwsEt0XST8TVI/jpz4iV+nuSDzo21&#10;a4BgnA82+0dPXLleaOxjSnUMrJ/QL6Fv8oAWgxecLTP6etkPPdmTzDYSug5zsdfaWQEA5bXX2Cez&#10;5rCK/mzuoaW2cLhJfjcwRg/z+i9+tmZqRjCGfD7EXieZoxZYxNCn4sErsHLjYM0mVWWYGABL10fC&#10;azUxQ6vKAYBipZEdRuJI5wTXmvYgWF+d11+EBYml1VDS2ffh2dvad3Yotjh9rwFyKBVGy0+bVv7x&#10;UtLs0EJg48Rcui5XCrcbgrley0eXxBAAkvYKZTCfyUoBXqZSU41c/6hTwh8P6pvOpIcNrbp2WDvJ&#10;c69y8ruu5zCGFUok/ur+CHwdS6rxWDwux2/5003S+aGkHw9FuVCVlOMIKGHCawy5DcKaBlpUOsks&#10;S/riDVN/1ZuR19jPOsD9nmy3Ofe0kK+TwBKAVAn0EJvV1E17gw98RjRgHkrNXYJcau3P9NQF/kIC&#10;kZ6bkINz8D6MllaLGEXgDPVflQx8y5+Q/vLeiyp7Bsq6apj89Uxy4qBylC2VhtiTh2e1BVATSPS6&#10;wCMQw7XaqpYxeSBdldS84lWqn00idTUzY2fTQLzxM4y+l9Luriv++SIRVA4Hae3XnP99yA0WG8ph&#10;yaJus6o5YcKGg0MKoFy90YYO4EoMuYGMjnUuRPftx4FCDNRxsvJyQYZDc3Z4wIbx4s11+vLLJ+nR&#10;w/vyzaKxtL19RgcVjGLWjEGb3SDFCImsXTo63slFngCX3f0doccAcJAYZ8QffwLMIPCFQh/efaTy&#10;z9I1zUQXkjDaLwHeDpii7BAN1uYIFBdTx9PzUx4MkBigaF7szpTSuFhQ1hmoNwqf/WNRwVmwxoGe&#10;Cy8UpeGpAJo5/neer92NWwJ9uFE4xGOwh+ABWVI7LNo2DChI6fDg0AwPFJRK8qScNh/4h5CX2kMJ&#10;U198jjA3b82SmjOkQGbe51dn3DDx/cFyw304gEy2ask8wKKGR8NA3wABgfKvaoxEy2cN4EIc9LO5&#10;pDjnufCBL1+7gEfMghv5Wx+C9OvyJGa5tNwYPl9oDGrp9Bf5Orx5c8lreLw4zhtFRy+vSAsDOIjp&#10;J4pMbN74HkgqBshAE/9mxU0ZhwUejpcvXqX33nuPmwt8CeOAGYbkDRPX9kiT5Yu3vLek0dcKnMHP&#10;gl13iQS8ywuaKjM8BWscRsULhROcgIW4cyVWaF4DmCpSWgJJ5OW15BE7AjXAhtqjkfKCm9Ey38OF&#10;03kbhld0nlIumGS0gmx3V3Ja+HNBxjuYqh6m2WB27ZkliwJ0nTomp7atgByGjjRi5+FndxcV6ceD&#10;D0MAPgS66J2RuObxvcUoxOYhar6oyzB0lq8PvgMYjvhMYPeVSRau7Xws1HNt9hs2hmj0GAYR3g5F&#10;ulGXAhTXbWNZ8GYt3zxsqJiK01+u60qUOu53t7KPFrZnHx4xSaRkF2B0hcJrSf8jyIt4uFj+psJM&#10;Ux0UWpC9SmYiz466UYEbqdd4rvaUOMDrA6BQJvtN+l5uOAEk439ffPUVrz/2UjQJjQFKXAvUJ/Di&#10;xEGJvQwA+vdu3CB4y6TWvNe8ubwqPpdofPd3D5j+C3P34m05X/C9dcjV9KHB4KJa1wTVsIYBkuH6&#10;MYk3/+z5xRmf1wAxWSw49Ac+S+3c0yVLQxXQMpAFjYaq65GyfFVkpDutGmwwtw/2j7hHMyAmrzX8&#10;X+NgoZA50n8U6X55fd+AxDl/Njb3vQpjFD2HB8dkAqM4wj4KEDa/EKVUkOZgaAC2zkneS5sWSeLH&#10;3F9u52a+3ZvpELdktvIByKm7p4oh0wrZqxc3gryLSfWUvubEvTB/7B1IY1NiedsgijOvy1GFULK3&#10;V2vgnH6yNv4dYqJoMC9k7oDGet8XNjAlaTdNARb+zNzHUgSTVVMgRjUUVsAEKwp8qtLEpuidslf8&#10;0Q1kQwyfPCUO1gUZAr2m5zJQd8gWWdwCl2ozX2PKCtZbP8r/cD32JRmtNeupJDVyaBLefpUToSuH&#10;BVlaTBad0ujQgNMXBsB4LQlIaw+USCDmecoJe1ue72GM+1wVwDB8kyIJEPtf162LZLS31IiBNAC0&#10;aqceg3Ua4WScPjsNcZQEPBVm3WDQa0Vw7/pqla5hyL63w+EJLiUaceyPYDmtDfbDSmWz1h0HwIV3&#10;Bdv1sDlgc4fh49XlkhYVOGcIDAKA4jA0P+cIvKB8ZkUQHVLZzvIcAFZoHIe8t+zsIfn1mE3O8uoy&#10;nb1+pQTKppLv6CDfZUqZ8/W/cXRMNviSgV661jhr+fpg3y0H+uN2m8aJ4hvuPZXrOey5y40sErCf&#10;4X0lXdzNr3Ho8LcuvX5zzmEC9k35WV2TZYiGAWw4nDeXkPPma3a5WYqhwvW7IPgE4ALDBD4/BMkB&#10;gu6leT4bz/Jrf9f/bRFa8/lh2R2nzHWpi3r+n+4VvWSv1bBdDevougyY579vlHK92nRuBCXzG7pN&#10;8a1MXp7DFp2lNUNntQnfLXgGdsXKo9nJ58/QphdnV2lx817+by0ZmHmzVGOS90XIgod83uA6KsW1&#10;kdVN3mNPfnCrbDCdh6UFrKnFsqE3ad7LoJJBDcO9E36SsJsws5XfIT9z53kdMfzj6i3v//sfvJfe&#10;fe/d9OLpCzLGVksFAN5H6Ex+/aN8XuL8AwMQewNY7++++y6BWti4MKE0v9fR4Q1+Tvw7wECs/4Oj&#10;fTbhqJMYCMYzcUa5JdYl3hMXE30J/A8Pdg55bZDOCmsWnGewDjm4cZhrwIv8XF1xL8MaRLAF7EBa&#10;XON8BmLQdPP+Q6pruo2l+ZWAX7DrwBID5ROAHEIPmhMF7uzs76azXD+iWMH1v87nMs61+/fu8bOj&#10;4f/s08/S7/zOjxii8dFHH/H1Hjy4TyXF5ZuztGjmRX739deP5V8+DgTrUUdg7/7s8y9Iovj8N5+y&#10;FkR3+eTZ0/ThwQeSBMLnvJ2VtabQtw33BkmKD9LDdx6lJ0++yp+7d1iEGJOppGWOZY0GIyoYKn34&#10;723bT3AtD/YLqwrbOQWjm2dhZRbmNJiRR+tYmIGRJok6TeezTrWWybet90JJz/FzUKXhWmDABzsn&#10;hlTsSn2Ce7Kg5dKqnDs4p2e5tsdrAByetUrhVYM+MyNdRItkq6g461DnhIy58sXhOUmvbDPXOkUm&#10;4nUB8lezukhfCVqVIAMDWgDpdqUQ4NAjlxcgN+BZ7uwZNvmK94VV1fdmUBm0aMyQEuO/JnM4FGi4&#10;91AfCbRal6FeKA+GXlJ5rI2x6+z9N4hlaECHnoWdPMBxU6Ba6T3Ui3N+8IYGbKH1ebLhme4Bomsv&#10;gngEKqVSghR9tB3QYDZhXdlD2DLqqcLxwLKqbQ8jiXBjZRXWgaSNHiz6NaIWGiOgj/5rg2WuVpPA&#10;9gL7H6TABiuHzTixBelnm79gp1BAWQV6eDj2TsxVUlpPf7baz9BQ/BEjFEN+gUOSe4l8noFs1MNQ&#10;JLkb99TFhqkfCxsZe18VSbSDQMOud1DZvHUN3vF9ZnVt+yWBpQAlK3id895vrKrQOmAuAuyQOmEL&#10;lMK28t9FzZTG3p7jUtDQ+qf43/UOvdT1TB72FTVG40DFpNqOLLhReE5JSk5NCWdLAcBWtcNfADBP&#10;apSqnkJ9CvPNdf9m0zu5uS2MvxlB/dEAYtjJ6Hv3MnQutWn4Vbe9rH1mBtFDYTaaQBJEGao+rdpU&#10;XyR/WIU7on5qea1Vv7WSYeO9+mJi4J5htOQ5VEGVJbs1z8L5fFa8DwGAR3gkn114XDdmDv7B7zz6&#10;yR7MTPs13xjAFFluZojhYuGQwiIhiGcElaySSp5GkJPMnGzJA2x3oeCNRuEMe5SVXvD1qemml1bL&#10;BDFcNJi5N9XEtth4EWIh7+zMxBqqNI0jIu9CFA+ifL0kJcSiARurmU1JNAL+ZXBA6WrIY7EAPQnB&#10;QwHQ5ppFZJfOL89p3rlcX9u0VdMs+ZgcEXjg5BufAYf7WpptSRg3ZELiczFd0pJWXj9I3TDNWStZ&#10;bvTEAmvx9evXlJ6gMKOE0Yk2CxrXb+jZh+IOjS4OK4Bu8FHhxu00X0xhAabiM6HYYpGdP9MRktzo&#10;jxOFtqaeGwMyszCuh0TB6cb4b/DsiXvamHGC6SgmuzTIJ9AmX7YpGUdpxPQbAyoN9pCnajiUkdjH&#10;6RultxULvaCpviWTTn5jYMfhtekRaO0+ZC0AbPCdKQPHtVjMZaQ+9iXBE9eZARpn50rlzcX/8Y0b&#10;9CXsLVsNuSHZA95A8N8gWYYscwn/xL09NiAA/Ob287i4OOehixTWwWnVMNNHEwSjXTR289YpuCyY&#10;+nSUC0VcQ9wzhXKsS/G24HSn5zMkmvyY7t65m95cvtEh3chTCdfvPBd+YvIZHG/1fRdoIMny3CGT&#10;E98XnyEiw9Ugd5qC9JMMUfr/nUL5DknmYnfuw2qwv5M2ajIJ7Z1G816EhgAM35G0c+g0SaARLpm0&#10;jaYq9eTtyQLEKUK4Z439nPB8URZuNkSkTpGt185KuAKNed3Qh2EzD/JODBEmvJqNhY1c11Dvj89L&#10;03gnPJElhOs4awsQgiZ5ZlNjBt7Q1Hcz0cApoW3krUIpbqsUJBeca/tJnZ6dKiEwrzX8O9d7/uxo&#10;sPBcAHil30NeM9gjcU/I+M3/d5r3AgJneTOHz9w+08VXTFJsnFIKaRF+V9K8xszOQeEjSZNwXAs8&#10;J7iu8N/szRQTbV3gPQoTyOcRsIG/w1BlRhAmCQCxJwi+IxpVNEvrrQJDk6VaybWtUqY6+4Hhd7He&#10;0aCvzSalib/TtQleeziBfevq7ZJ7MrwG31LKt6T8GsMTfJd7Dx7QcPs20gwvLnMz+EbMvbzWkcZ+&#10;lfcHNFeUW88lGcPvKRQDp639QQojT2EZwToQ+FOX9VHkLAbQyHD0QdpbCpq2PHBkFm62AZiTLFDH&#10;cjCX9MExTVJaFtnjVkpcXSj/QeMXPjUW6St8JCO5LtnvJRqjeB3NNsTUTlvhGNprQzbQbPnnVfZp&#10;GSfPpSr8dJ0S5rQwMiX53FbFpqGJBmkMSU5jg+DJt2Q2n3lC68HLOA2DlOKrqWYxZg/T5iL1VXNY&#10;PD2KXEG+mnqGxwIEkk1Ixl68T0y7t66Vp8wdEwS7aSrr4ZcmuCuRg2sl1aJZkJ9qVXykwiU90vGw&#10;V6LJxB4BMKzndFmyHZwRYiYv0+r67dSyVNrXehTQtG7YiGHYKZyC3nGzxtPhVPa+hX3LCNJWunuU&#10;SeIZxGcB22ymcIh9sPFxZvq5xmCJzJlBvoS0MWkkG0fQhpIoNUDr7GfatrEXKwpzsD8rQnxwPS/p&#10;b1aZkKy1xPMtX0uoBcJuBIw9DRITzzU8BzjnmOI60xCMyeIA++GBtbvL5xyviAEu6sZ1pxAU3D98&#10;1+N81nLYulzzWcKZfL2WB2/VzNMP//C7pfH+5f8uz77O62kF0EMznlTn5TSHJUteYp2f/8p+RV1+&#10;Nq8GmW5zEF3pDOdzZuCkcqQo1ScpGsNUJJGjQb5gx4yRLm0bGw7RaM1yTJbaJjf5B3fupbsP301N&#10;vr8Akw725PVIj9SZWNzh+8PUSO+B8HKUR/GmnNEhkeLAjo296gOu6V4MONwb3lMGpOj60jIH75nf&#10;C96E8Il79vjrdHH+hrX74eFJ/udGun3vbmpQPxpseHD/Af0pcb799rMv0l//zd+m//x3/4UNFur/&#10;ZLZ4MFTieUXzBhC4J3C84dmJiwVZLXoC1KkYQj96512BwQD4oGLYA+Mz13C3b9EuA56u8Hxd7Oxz&#10;nT9693vpxu07aZ6v46P3P0gHuXZ89/0P87m34c8jsfbk5Dg9f/KctfWbfA5BCvv4m68J4MLO4979&#10;e/x9hnDl63bz1k1abfzwRz9Kv/iHX5KJcgwyRN6n4GWOZ+idfB0+/+y3tpKoHR54xDA81JMHtkzB&#10;845n8MvPPuczBsLFX//136RPPvlB+uu/+su0j+ewosEeSQAYRMvaQ1Yk6M1wPuDZgCwbz/fTp7Ko&#10;ef/993mNvnn8jN52qO/ClzRVk5y0jfAF+5aG9161dbYmM4gHs5+3U9XZwoONXBI3K1sAVYXZWlmm&#10;yD4Sqe+2YuDglXYHkiYuSMLYYR2EtXUn18+wJ7p1+zaH5UwVhhc6PNsXIg/g+q1o2aP3pFe5pbCy&#10;Smr9LPrsIoNOAzOCYGb5BGsmxK+RlhvWTW0lJUzHWk0931gpyCW8wfDZMAyn+f5Gv0tv3fB1G0Zb&#10;4ejz0wbBAFYw5Kp6klkne/fV9tfVwNg2RWASMuhu7RASsfgq25Nsn9diE1pSSwCNOczsT2cOiAxW&#10;lgANyw7JjP+2DJHnrdNqFSDWSdVlL7MYhherD1tcyDPQvrqjQdXtRNZx8qkNr+i+61MZV9ZVGd61&#10;87ktFmbFP502F5GEbPb/wImucDmwxyOHYzTQOoTKp9f1iPT0AnAayFQw4eTxFhLTwdeSPm51shy0&#10;LwQG3OdkmW0qKbvJBAmDd1ZmpeL5JwZoyND7oXfYSSpps7pvIUPtp+ExnqnFzHWS7kkaB6dhaxgK&#10;AKlz0qvYcFGbiqRRN5Uxm1QG4FhvuwydjGuUCiA39kNRkgx8rix/tsS9sq+qatQtb8Exar22eEGO&#10;ZtCGHHrTC2AkWMo1106Dg2ELLHUQJe13eD83qkPNJsTb8lmvvYfVUxaBmKK6FyRtNDN7myZLvRva&#10;pOntattaLPi+m3Xv9Ow5yVLYk+Pn5vRL1PPW2gIjvCv1cwLca7MOJUevi+VR5WtTuTYj2ceqi+bD&#10;h0c/YXhBbpTQRMxRgIy1wiawqO1dRJaLI4nDZwsLpLcPAYoGPEwbJ2xS/uj0H3yg/b0FY+5hOkxg&#10;aVCzT2+6qjUoUFOWA8o1bsLF2w2nOEMlmVBPOezgJqEmiwZ0dwVAaBO5tNm1ournnCQiUAMeKGEy&#10;iwXWG91HwUGQDACdH0AAWiqaNTEHyp9sJokFBTBlB5I5ygJ2jRLXvBacVtqouLRYntpUbg7YLPm1&#10;sOlf5yIAhvh3cpEaNFscREpyTGzq0dRi0seUZEXu8ADCZ1C0+y4ba/iG1E6SWZFhKYPo5BQXgAxz&#10;J4N2ls8AjK1owK3vCbnE4KQgFOV1pNp4ESHCHQBPeC7U9gjAQ31tNpYYBUNpqCjXATBF82d5KAYo&#10;GslA682SYBXeK+Sh11cXTAhuajG90DQjhY+ybQdwUIKMaw2p6dUVr8XcfkKYhKChCfBxjAeA4NaG&#10;pv4IY2HSoE11w7wd9wmTwTe5CMWBjERDSCqw/ncZ2iFwgLTevKbQpDy496AYfo5b7CH83a2TWwQS&#10;o9vsTd1n+pvpxThMwP5DcYZmm1N4MK8gYc+HPBYwTbRnSr4O70Yy+RjeslBiESbJKAzWy3KYgUFV&#10;pg8GNmpPXdB0wVuIhuKOEueBzimgnukoGCM9iYVG/nmsdzJZvP4DUODznD8fwS2Ee3Ty6iIgbrlv&#10;shS98vTv274MArxn9g1C8bRhcp6uDSdd65UPfh3eO4tFMbZNVQALngbaXxLnSGvJAf8bjXLDPFW3&#10;h95bNsRNxQfCVG8DMpJbyF4ABxH2Auw7AAdOz8/Y/OIzgVECkBTFNa49moWNfS4G76cAvlobs+7R&#10;I2i0Z2PPa3fz5gmZfa1NYT2Q4z8MSWGYzyTzpKcpPJ9OX3OIgRTqHac50QNy6Owz10j2nASIwRt0&#10;SA4/AagB025I6SA/7BXeIFAnKdgIw6HaoSwuVMNnkntj0n3CgShZuIox7X8Df3ftUA9KtweBJWhy&#10;ZnOxJrHnIUgIDc8F/sz7Ejw3wfLbPzjmd4MXEp5RJkSPosy3jSSmYWpcvErs1Ewqfx2BEQKz2mjM&#10;q8Z790hwMJhjZPVZElMo8v3wLc+hMAcex0g67pOXnRntgucaTu0C6KrL9C7W/ziYleZglWqLxd45&#10;lXoct9iJIYc1029bXjQW+a3WTFNNzEGyOMehMB3qVG0xBCepVRTuYYK8cbpnY+Cc97OSBIHBTW5C&#10;Ip0vpbF45FX//8ARS5BT8ZAZinQi3puTZj/Pw5ZvSXICribG4esT0kgx9JKlSZPExcMM7Gmesvvm&#10;FLmLpMtjAfLGkHOYAUpJTlEJjzx/yETw4IF7J8Du1cqBQRsX85t0mfcHTpHhuQfQL597bR2S3kqS&#10;3F6vgzMHQy94pPYORSGjFww6nAGUgjVMcFXgmNi+ALcbNw30j6q0H+NaL+Zz2x/U3oPlfRxrunXA&#10;0GCghUnq/m/4THgW8fkxCFsur2zHIbbfaFPw3l6vyYxs+eJKhiZQsyd7OQzZawO7DJ5wgNdl3hfx&#10;eQGywEbjzcU5gZqjGzd4TpZh6ii/IAwJ8MzjjIRiZb7YYx0I/77DfP5+9OM//o5g35+l869fh7KI&#10;n6+1Cfga9xrBJ/maH3hdrFAfQb6Labtla8XbqVKDMrppZUMecsatZ3iIZqgKKwGtwc6JnDob9nQt&#10;8z8Xb6743x48epc+qDu2ILlx44TroeXAYiw+SuFtHKyHaMIUDNDaL9LM0NW6pCty787X9fL6bZGc&#10;o1ZA7amhccc1Av/ijYPadvJ6unf3LgEsAG+pr9I3Tx6nx/mfn//ys/Ty1av04YfvU178t3/zt+ln&#10;v/h1+vrJs3R8tJf+5H/5k/T9Tz5Jn376q/SLX/yKgR/7+4dc75AaQw6McwN1KOyGMNTFd8L9xjON&#10;AXIEooH5Bo8/1Gu09MnXb25WK84LEBlgDYHPiD0LXrBMw55BGnsvffjxR+kq1104X1b5mkO5QeuO&#10;vb305Refq/dhfdRKcVCrSb3/8KHY4IMGB6ijsd7v3r6THn/zhM8ChrqU2+dnE98LYSeQ1Tf2YAMo&#10;h70V1xH+jFj3qNvvwJcyf4if//3fc9/45ONPCFj+Tb6O7+W1gGEhPldtn9rBvRWl23mvQH2MlF0m&#10;ByMUr+tYb3/+5Tf5+XqT3v/gw/Tuo0fpZ//wKT0JQ1LYbAF8oxnz4zCx/cScH1P8H/cAMM+2UlmD&#10;m9OG5231bfuJZIuEOEsI9LU+Q5yMTSupRgxwhUjWZFaCHXOToVx7uTeVnzh915EQ3YoddLC/y4Gs&#10;FCeW9u7vkZ0UwB1tZGCblLSPwOuRDDYDBBWJIyv1rvaoTh5yhidcItBX2R9+pLIAn50+tjsLvjfu&#10;LdjIvZ9vsoU5gNkpzDztPSHTFagocG6SQwtsq8y41rlab/ncNfbK45DHYQ5U5ywm836GwAXrKlJW&#10;rXDonM7buF7A9ehpt1UTeJS/tf3ZHZoQrGZ+/N7y8a1085VtCwhU4bq4H64JSNtXG97QyzXPSOxh&#10;UvYIvKktF05mrQYxIBkcJSECe998UawF4txWf6bhCT8DCQoCRkcDb9Gj8Sf7odizAMjpHaDY2beu&#10;toou+uGxhKFUJcWXw08DxAQerSCpHb6XqilMYwzLF8te0zgFO0QITvHIrCZPxCb8Dj3oHCw5HSz/&#10;HaxuCwuaWesebAgixGjQLeq+tvhrVmZT9r1wgDizNextzLw00O96mjLfmbIa5Jk92rOu3hpsT8Pm&#10;qMtUxw0MOQtWXngblmlt5SGu2ZYB+kUvSBAsvOw9zGftAjYir4cky/JfV5owfYVTNaUvm4RUvptV&#10;VsmBLgQ0I5U6wHJ/t2DVqt8WyUDehGYhbtnebIPXk1dfXUDvAPA7swLXDoEFqS5UOBEuN6UHt8QI&#10;xLiWOrOZV/1P9vcX6SZStuYqCDCZC2+XMMtW8Zds2rrh1PA6H0ZiLoh5sLGfx9Xqigvk2YszG9rO&#10;/LCPLDYbmvpaMtMrZVLswNYmm52lP1qYoNoPhe0zcgqC7xTyRWnDNb0EnR8LimirTRoBNhAVxaYP&#10;pHTsKYXDjcMGCBAHiwNhCXXLWWX+jktTneecKKMRx3eTWXTNRp5yF5uRyqumt8F9b7aPQiiGTgy3&#10;ylMHFLjyTBEFHGAfDiBOOO3XgQuBSR7uAxr30XIKFCik++IQnckjBxs3Gmsc1Ehvk89ARd84/HdQ&#10;0wEgvHz5iosD1wkS5trTJ3jWsYAHxTz/H1iEOPBwLdtayTg0IXfzjWv55ZdfSOp9cpMAVkgC6YvF&#10;dOaWm0hLn64VryWTnvN1RJIc/p1+dxtJR7BEIdlBqhgASgAYaCJC3rzplgS7ADJ2+XfRZIDx9Pbq&#10;kpLxtZNf8T2xlsCmAzNR3gx6UPb3j5TyU4utOJ8vrH2vndAjZmlL78YNXxMAC/wmsbYB0tQEq9ac&#10;RO87dAMyYTR5AA4gdaccd6bYevwc2Ix1mPU7IAN/j5RpgJO7u0psrpvwuznnWjg/fS2pD6csYpae&#10;vXopz4/82dHY4N+XlgFjEoBn4+JSEvLDwyObAu+UiYijgiSxy9cdE2my12iEvhQTyqA0fi/M43VA&#10;qbFC4dM7DAWFJD27YqLnjR/PBD04x9FM1YETlwX9HTsOBmrLhHbmi0JlHzwdGa1ZIoPXoKMOiziw&#10;k9ZrFTLlNZ8tMJMxOaGPJ9lHrRgUzViMZ5uqtk+GfAZZyDiinjKDTj5ExXC+joCEpjCJGtPy8foB&#10;bnT2XkIBin0ShST2GjxHr9GQ1Kl8H4S6ULax0p6JdF+8DgB97Ct4/SVYypC55jW/tI+RgI1JVorh&#10;CGwHGGDTd2Qf4BBAs7PciFXE9QwG7tDbFycVE328Fz5v+DTRVy9fVzzbeE728hoePd1r2smjbbnq&#10;LHXRlCr8bXDPVwwJ6cwMrxnEEmxCSixnbQlwQCOEZumSe+BavjtoZvK1Oj095drHHg3wr3Hhous9&#10;py8PWSwYDOBccHgImwRQ6Hk/VeDg3jX2JS2gjbWwoxkEYic3pbCj72Al3zmGcPhnh5BxGvionaA1&#10;BW5sGx+PBRDqLfsdxgjD2Eq4T3UxxR7V2RRT4ChUIj0tALLGabbJ5tTJoFNILys3nvF9a0/+6ije&#10;6m+zDYdIm90yi67t+xfsoyZS+MaxyI6DhWdXZoOSCqQImWlY0BSD5pLuO5bCNKRh8Rn/q4TcSOxr&#10;2jJZFshnZkAaihZShaOS7yoX2lWaWMH4XPRuGQcn/falOVLQhSUdlihjPZNZ16oWwWfbOGmOA6RO&#10;wIj8fjfyrlw5ORt7Y7fiXo89/fzsVHutvTh7sOjPz/K59YaMLiR4AkgBGwTyQnrSeEAG9hOCohT4&#10;s+bZiEHVkAQoYP/v+FlQxM5ZL+ALgOGDJoVDONQUTo7DJcP+grNdhuJitOBMGn1vO7Pnxk5NLRrh&#10;awKQlzzDcfDiLOkYPrJMZ6ev0uMnXxdvKCRgY7iAegSgZTLIWpNJfE32FdlinZoT/N7xyS1KGTk8&#10;2ch6ASxnPHOLXe1X+NxolpuFmg+FfWmd0p/Vg73d/QM2/zdO7qR3f/D73wns+0//9l+n029es2Hv&#10;DGjwOTAvCcm5cJ2G9H8F1YcPrQ7DjCrZd8xNsM/HWLPx7LbhVbzlwVOVgcSQIp8AwO98FrLBNdPK&#10;Ez2mm3TjxlFq89rYO9zPZ/luvm43FNI2V82qRqb3MyrGcQAJTa26XoyAVJKEtwMVCL6AOYmh3UrB&#10;Z1iHV9eXXH/yzeo9lBHIDB/eT3/1a3oFfvHp5+nnP/9lev7yJc+Pjz/5KH3wvffyZ9xLP/3p36Xn&#10;z1+lh/fvph/94JP0/Q8/oDXDl199lR5/8026fft2+vijD/NzsmBqOyTwkfyINYFBCuyD8CwCOAuf&#10;1NE2B709nA6ODwje7eU+AxJK+LsB5ANLFHY2GKSTyZrXE/yD8ffJwSkYmAH4wrrFswaAGecRplLz&#10;mawhEKiGa8vXAviU3+vps+cE4DBg7fL1eievZaiO8Nnxe5cXb2lj8fO//1n6+OOPWJt/9tmn6d13&#10;HqWXucYLgAx2ND/80Q/TN4+/4bOF9z1m+vFxevrNk7yfnDE99/btO3yOfviDH6bHX33tBrjm3hLB&#10;SQDO2afl+4x7eZSfyyvb0ly+vWaP9vZ6mT7//EvKRn/0w4/T5198RdC4DqmlAS+x0cVcqsKWoZpS&#10;dyuDGLV7yOgjR3uEBxBZFSsXn5EGVqT0UnJq45CIGIKgnqlnDhzCv8N7N193+CTiOkDFg8Eq6neS&#10;BpJIFailKTXtdA7Te9opuWiOsX7RT4bSIrl+ifRhqn9Q2zs9k0zZwQmaZP/ps8lOaJA1iHuKzsMN&#10;AqQGNhgAldQzRdgEwmNi36za6SwVMO90YqfSQxKMWoqAlcku4ak7eeL6eromD9JHXUdPPxRJawkN&#10;Q78RdAXXDuox2gLKVk7prSxLnXyMk72plRYaPmIEPQAu009arGEO+Z1qSsCzFuBWOX2YXmUGUdNW&#10;MJiCImuH9AxlKD8FY1SF8ZbsWzZ6alOZNDR3v071jwHNyoNcDmBdZ8XvMp05TX6O9OffbEoScm/1&#10;E9+jCRbcFEhTlB/w9u42HvTbD66KpNiRfdxQhot6jjoHjpSBsgeOzEHo1XMovEp1fu3nsPeAOl5v&#10;sD+5ADuBjSZFOrRIPQ2HeqkxeaCiNcgoGp09EWvW7aG+Epg7MyNPe4EwkJlAcQ/bWe/3w7cAPtbl&#10;qLmrvgxqQegBBqNAx6oA7MnM7sbPl7z8BCxHgF0Exo0mUYRXYO0BiktUD2aSB4UaSOJzqO5uihce&#10;iTNjsPPEQgziVpC8RCCaWKkcAljNxu9oHz1d7+lejEm+hKpjuxLYRiLGVrjRFHSUvpXMK6zXjN6Z&#10;BwPYT+aL4qFKQod9sJsb+4uf7O4C4Nmn8W3j8AcUhaMT2qaGO9m4FB4aB9KkV2o/EIqxdpDBWI9K&#10;W4Uvyc7clNxeSaFLpWIy9tqFD+Rrjac7NHC/gCSuye8rBB508pWDLAj2bHTILBbyAwvqJ15zZUYi&#10;po3zuZBPmkVj8oigifWqbPZMic3vjUj2NKhAhhE26c8wbR1GMkWYsAsgAQ308ppXEQUVDqqlk+WU&#10;rLu0nLllYc8NbSE5GTZopg87qXLudE2abkM6fHaR7t27w5unqZGbmT7RzB5A6GYjcBDvKT+7Gf8b&#10;JoDLqxWvLwrrjfXx9OAx3TimZgCEgmk1a6VXvyaja2FfOYEUa6bvbfj9YUCMQqIOOSQ8COuR8gDc&#10;A6V76sGF50pvmTAW9H4u0OADV9kIEwsPBRNkF6QAj8mNkiY9+G54j2NMUhFqkgskmMgCtECzMHdY&#10;gNJ5V3w9gKdgNl2R1bfgJnyDoKcMs7sw5IQc53rJiTAOGDQ09A+0cbZkUrMi12OiWf7ro4OjXAxd&#10;pFt3bsmDyNO/BVmPraWekRyrVCoU5Nh0AOQsmfg74+SZ1GKHlOD+rehv1BX2HHYTTM1Pjm5QogKw&#10;EQ0fmhpOZgZJK1lo25gWvpQAPxbzPV5X+CBhmj13CAYmuc+ePbP3mFg1a7PwZnMBIMkgwS59faoi&#10;BYjUw8EFPRpcJf/WvPc0vUazAcnzoEJi1tiXgswQJTX2bu6Z1GS2TEsZk5lAlkmMIQXxhJJAvqfL&#10;/aADJFLDJPOUzxTW/67DXHqn7jaWLmkINUkLykQv6SDFvYz01WCjjE5e0gY7AbWd0zoJ6veDJ9MG&#10;aTxBxDqn9yEKzVqN9ll+vpMp3mjOIQcP+lTHYJG5A4A2XAsACvCZUJBCkg0v0ZigDq6qALqoOJ1T&#10;IszkQEiH7FeK+4F9CcA5hiH6U9ePRQWu00yeer19l0bKAjX1rp3+3IRBsKnteF5nraackKKzedho&#10;T0825q2T5Dc95QO9QycGSu8oP85NEAYm9LDMaw7vCaNkPO9oYNDoQ4aDZw7NFZ5jDHcePHyngFgA&#10;lg/ymRVAGOUL3uPk9aJ7svKAAp52YrJI3jZ4+FI7LS/8NUI+h7XaBFtya2ocEpaNC7zRaewEM8fh&#10;W+lz0QjEJJFsWgNoJZGrWHSFV1by2RvFzZSmy+Ig1UVuHJKCtMXEi0a9NTgZMqlwAKws3w1u3bhl&#10;qlwkNCX9ri7T1TFSw/x8EjQL9l4V8tuhsIbC2yx+P54jyudTTEyVLh+ef8lpxlEM1l7zkXIYqZD9&#10;qAAwAdjfTnyUvGIkW7iySXNczzC1pqzFptB47qKhoh8sJaBjkQ/asaVcn96KBbH0qxIkEn6BuEfd&#10;WsMT/D4M9CHJOz0747mLfRTm47NWLGiwcwhaDPIN7bfMluktZYCZade1mg8MvsiuQ0hBPs8wLMC+&#10;PzOTYWkm7mh2GdivTDKHlH53YRaEZf8O12Jdg+e9VfBaXcnjVJYFCkLCZz2g35q+L88wgPVvLjis&#10;680kkU1XJclhI6sTDOlQw6y4v204LMN+fnEhqSHqDQwskUB7984dfm8EEmCN3TCIxcCwvGe8fv2K&#10;9cC1B1T3H7zDtYU6Buw2rBnsv0e5DlivOvoB7x0epw9+57/5TmDfv/83f5ounrxWOAeYj00MiEYG&#10;g7Ep6sSYHfBMJP3Zk/FXwSowb6QynW/twzfaL49sSrMJosGOBjpCOMSAaWQlAeb/RsAz9t4mDL+h&#10;PDg6JlvtzoMH6e79/M+de2Q9D16z4R0YG8TMqo7BDU5tmdvSAXLy27uiegUDVdRUYGsGc5xBadhb&#10;e9d/aCzyl4OqBAAWFEIXF7o3b86u0u1b99LDhw85hIZlyq9/9Vl6cQrv5dvpn/zRH6bf/8f/KJ3k&#10;e0smqmVRaLBOX5+lF89fkVBwkr/P7dsnHl6JVTqrka56wudujz65akThB4bPj0EngLf9/CdOcwCF&#10;AHHgfwmgERLoXVrbKKxnl+oWycPBrrt7/z6fjZPbd2hlioYQ6wnX4Ohwn75+73/4AVmEyTI6hEUd&#10;5DW2n5/Tdx4+4L6BAR2w2WYhX1oMtR7ktTraewnrGD+L7//pbz/P7yeLmw8+/JB7Bax9vvzqN+nH&#10;v/vD9Dd/+zfp1snt9OLVi/T9jz9Ov/7NbxyqciXPzXxvvvj8c1rRvOBQeCBRAPfukqBew2dhvRnI&#10;Vn/56jQ/VzfTy9fn2s8RAgLfrbZKr05fpefPX6Y//IN/kl69PGO4F/YP1JXJyrqx90nU+twIKwMD&#10;5JUBl/gn+fkhUAG2G9ktOjNrAxis3UqwVN4/WiXFY5+FHzifcQwn4KGW9w4M97G3AbzdWQC8PaDH&#10;OoYf+0dHSmsf9ExB7gwWtIZuGhpiL2TggOWuke7b2OpGe+JOYWBxuMyAurzmV1cEwTQgSdwLg/VF&#10;BYQBKJIpBtW+qwCIxlTYZQFCjT7v8d0JRpj1FsF+9t+YrER6ccCYpIrPXclLcpJYD6XhHyqxnVDz&#10;ICxKiq0p8RZnumo+VRC9GYAAmXG2gKlbR0LqKHZbAHqSTvrzhmecVQbJUsve3oK06er6whZLtuvC&#10;OUFQlzWbGFYYWo19KBq6AuYwoGU+K77fY3h1B/urmhQEHEgTeBscYJUUjDCIQDHYXzmCJSJlVddt&#10;Wyo6JCcEpHomxio9EB2oEX6/VT3K59jDRrHlfJ4SLJP/Ir0wx8ZS2+Zbw155Q1p1MgZJoSrS3Riu&#10;CJSruSdibV0Du6jr4us8GsRLXge01uk2xSO9sjx3bYVC+FOHrROHZfbiLAESW0EZvWud8HQfrdjY&#10;lkjj9fuh3wI8zdCtq28NtAOwrcKmyUMvAq5mydXVlh+fpTm1VZNjGgvwXMJIkgbneh439IiOcMXk&#10;96kM5o8+b6tUO3xE1wv1RG3JsGTFrcNI2tL/tU7xDgXA4B5bzMm+JGI3Jh2RQY+9outMHLHE2cPB&#10;FInKDuYJdWQQFWSjMCuAO4he8laVLyFqBTFsBc4PtrJp9ndmP9nZhZcUmDBj3hDnZNQEjReb34rT&#10;6r6wHODvB4koDlD4UcFrRgmdaLA2PEgYDjFHIXftdF+FAoxMmRMIhdeCKfyb8wteACy6jQ0y1+uB&#10;D6HioGUG2rkxCwN5THNQ6ELaAZCmmbdEODmF56F8pM0jNlQkWubCAJcFbKuBk+6dXGzc4qYKRh2A&#10;sORJ/sx+hQTfzCoAS4cH/vGxDg4uaBvo5o0f4E5FevPKkwoVEmD5SbrXFBZMmFaCSYNCBMWvjCQ3&#10;6o8aJVkyrj2S9bxQAPagqKDsOBfamOIfHx1KzsnEViWREfTMByMAq6+/+caNy8CFh8/K+9oEY2eg&#10;ZBaHG6+hjwLcg9Oz17noOilgAa7TEFJiJ/7iu6IJAWiKCSl8M2ZOC6bvn9kfaO7RNKxW+vuNGQG8&#10;/2uBgAAtcOChiYBcHBKOFdlSC64GMBwAEuMeYY1yqkGDcf1548YNsiNwnTCxRVGH64tCDhcXIAKm&#10;w5iqgR3I5iBfP8kQu61ETHhC7no6IABzNmtLyIwMeWcsdrERvM6NSsjl5LV4w0adkwdGbifJ+sNm&#10;TfNoH6D4/1drUZ4xdTW1Qn4KTp3CBoFrpLWgQAsab9coZI/IhkJKcqQbAryD1FlghxhqLWXsfW5g&#10;ZmwIyM4yGBOSOVyzmFhJNqYDJ2RZkTiG9Y8COgI25jQalaQ6GSzEfZORbVd8UCSBaPy+ycycxGIz&#10;Jn2BgghMqApLqfOUjUylMRJiWycgiRIfBwS9GLrBaVX+px+ddh0m/nq2G/rMma3joi0OsPDkEHuk&#10;KxLA0R5d4dfAnwNjjs+QGL7nZ2/4XGCtARTFZH7jSSmaWwwEQnrHyV++v2TbcYqzYLE+bMlE6Jc5&#10;FzCGdb/aLCWfq+S/+fzFi+K/eXLrVtqDrJ1MZ61BNDoAgHnI9KOnZ5L6Kfl7RwAfg33WvPejun8P&#10;NmrKemEaj4RH7NkHe3Pu210fTNqexWhYNsAXkEFCkCL2alw3lqOBKYKmhhL23LjevHmH9xZFZrJ8&#10;vPZEErs4EhsB1MOfC42eilk1sqlqDOSo+MN7MVBnd8eMcAHcczNaxDg0wyCNxfcmZKe9JbQxsev7&#10;sOR3oWL5i5wVBhtkV8XsL7yOCpC3Pa1zYS38ytKFYmJebfkgVYXlHoVBcpiFQp7G6eXCzLeuC4DN&#10;gsQpZdsFVsheJpgwfSupjb5BZnxOk1UVumJ1jJM0t4picZwYSm5cKqeKFs1JSWysy3vXBiCD0YQE&#10;7pBEp63rhfqC6eRmW7EIHFMxgJdtwpbpdm3wD/uPmzw8K5T4JjErmDIJyWzXlyYhJCEbBwPNDDam&#10;Kia7owtDea9qEKPXATCGpnhJS5GOQN/Tp08oS6F/mc9xhgyArYbwr1ZyHTY8yYzv3LyyKOz7st/h&#10;O6DegX/abt534XMLeasYfT09qg7zmYPnA+cdAH6CRL2aPTFqZyV9fnl97bPN5tMGgxAABnAOn4OD&#10;30EhRSEfb52Kib2Je0glr6FIy4uhCJ5neobm+gGWAJQxY/+GUmL/kOFFsf+C0QumOYC9t5AGI8Ew&#10;/z4tNsI/0iB6Z09YTbnNwm5ky0JrlrlqJgbAzRSstpPf7/0f/dF3Avv+45/Lsy+K5ZARtU09TfDx&#10;OfC9IanZ5LuWn0Uk9iKMg+2lz605G/mKgdcER8bJoy9tyWpTYRib8eczOTxDNWgci3/oLgdsIwG/&#10;R+99L33vvfcEBFQCueutZEB62DL9c01gD57EkNK+fvVKA0o0bmCR53sNkAvDVjDZFrO2sGmTwavR&#10;EjulcEq1AenoSIubN6kjyL1JD955lF48eZp++vOfp6fPn6Zb+f7+i3/xz9M//R/+e55fX/z2i/TF&#10;579Nr/J59fNf/EP68uvHDKB49vxF+vE/+mH6oz/8A64FfEacafDQXszF9kFtzER7+w6i3iPrkKEv&#10;cw3di6evQOfGSbSoEVE70uaBvpo648hezU/7w3ce8rlDjfni5QsGhnBn7segS/C/KbxEdT2e5+Oj&#10;I163JeTG+TrsHx3QC/z2rdsc/uH90W88fvKEXmCwiMHZBtk1bD8eP/6GP5ts9YO66h9++Qsy1Z6/&#10;eE5/xufPnpPF+Jvf/JqAzRN4ItLvWbXTp18+Tu88uJe+fPyULDbUu3pOBPC/pQpoR/7rczHmcP8b&#10;nxWsP1ayRsFz/et8j/6n//GfUo1ylr8TlBmbXjXbPOonD1iaEhiFgdBoBlYqUt1IlEwOi6o90K3C&#10;Vt2sNHpoufFn+m49me9j3YNwAmUILYHgpZ3v1eGBhn4IbcH6hW/i3dt3Cxggj+mZhzsDG+E9Docr&#10;rmP0fnh2Wg8xw38uUSU203NHhmQkpGpwJB+uin0WBvr8W4eN4fUYOjBKUdaafdeaGY/7smM//KoJ&#10;ZYCGidHkK0jKthH9UJi/3aYz6C+QDSQC7lXhw1ZPlhiQ3VYGXHF+YIBD79dmm/GmgCmeMcXLepa+&#10;+uorJmIrFE/gJ3oP1LJxLnf2/AtlQNnL/H7hQxr1zOjzOgagTB+tS1WSIgeXDPWxt5rGISNmJwb7&#10;bPR5jv5KfddgvzezmmYKS6S/uQdses/GvcQWa7BKDg5Jxbc23q8zMNM6s2DwmYx70nggUwaqrtk2&#10;3VCsMqL3oFSU8tH1FoCcpvTcuikD27Gyh11bb0m9UwljIFnCdg9kGbueH7cSlFM1bkl4zQTztSGD&#10;bhztMZkKIFfZVzYULgEMrmm/NC9An1QtDeuFcUiWi9sfvpoGuI3ZlKMHqNx3DVSHuiT85mKgG4OC&#10;2CtCXar05S2mpL9/VVJutdbUX84c7FGXuryqt9/Lg/G6LmDjYEl148Tt4mPbO5EagHXdFgVM9AaN&#10;+47p74diI8Q0bAewSPqdCrmgJJNvgfhRO0fw3Mwy8Rj+c7DsfYJSaRJgBE7uOHV9MJ4QzEYOEQ93&#10;5j8BK+PG4YyNG4BL0IPJQnNzKIr7Tkmp3GGa0ZKIIv4kQw1pabOWoEdQpKMoX606ghTytRvS+cWS&#10;Pgx6fOtiXrlebggUYBKOCVSq1bQItd7oYZ03fL2Lt5CBzhSacHlBKUNHhklXpGQA+6ow9zX9FMVl&#10;7bRDGc+DDXfMQwxT4s1myc18TeDuMB8IAu/ot2U6ORgKaMZRxI9Jk9o1E+lWkpuB2eNDFhcZkjos&#10;eLKxhrF4B1DG642ELMDZzCCDCjMaojIVdE6whuisA05w3Vns9ZtC7ZSsIDngYMbPh++PAhoLD8AS&#10;pxi8LxWnYutuRc+1mU0xF5ZxDmNXDl1cJwCbi7kaETC5rpZvuYngM2Ayj8IEBc0Vg1madOf2bRk4&#10;M9hhycIDDQAae8gMkRIEn7JjJN7mg5nyRTIxO0uItPmBUUeTSvpr7FA2WruxXNrHi55l+fqfnp4R&#10;uAX7Ep+dvpO9vcPccOK+nZ6+UvCDzXrxmbDWb+RiDY0TDt63kDDPtPY76/pHykoXAivy68JvZkGT&#10;6TmvIRIXl2RiaKNDsivSUcEehUxDJtkzssxaG/BiGoP7heKrCp8MH3xigEpaAj/A1tObaAAAPnIC&#10;AzbaKAYofNQU717xvWr75slfRYAInn0A9fS9amubXa9L4IWYqwteYyZjA8TdbAp7SF4IncI68oti&#10;slrZt3GHktO3Ysx1CuRRUIy8L0JCgIIMxRoahZAi8GDw9LE36NZ4KDDEdMh+JJQCQNbiYh7rbuyn&#10;CR8Zi6aJS3a/I78NyylohGxQULYFm28ZSKeQUw3JB4pTwss0pinySewhnVmgZBS6sEVTC0N8puNZ&#10;DnVFRu2M3pk7DC46J0sX1x/NvyQZteRpaNBm8ezrs1+vrrlekUyLog1sGqzjFc2bd7j/QeKDFG+y&#10;HvL+RYbt/j6fg5ktGjS903SKoI59JsRo3RCQx3qKaRTNtt28YiCQuCeIvdVUktds7EkFJiK8csJc&#10;WoXC2iyysTDuJCebUUK0ZuKpDll+n5VY0YMb44cP3yVgB+8mAJj4fpCusZjB9UHBYAY6gwU8icPz&#10;yaYAAKzZ6guAfqb6C4iqSrFXx0S/GguDs2kmKWxIL5INc0cX49MhrbXRmKGWthh74dU3+LqEH0i8&#10;d7XlZzJj49HIt9XXsC7FRTVNR20yzOFZq9AOht60kqs3jSavpPHDnNlT0MnUWp8p/GIipSxCQiZW&#10;0CSv77spyKLaKmQDAlWjVJeCz5VL+fm6rr8tIY5wEX+maAIFMoacaChS26oKI/IJPhTA5M/laTxZ&#10;sPRM1GSfEn2HaRGwHyYT8PCjiiTIKo2lwLXXfAH0iyk0GwuHgDD8akPLDjzPAMl4XtdiO1dOz8Tg&#10;JeTDtAaBxyT2X0p7GtUs+XcwVMQAjHJV+CXbc1YDh47Nv4aXYtnh2ce+0FGqo3M5ANXwGqVPVf5d&#10;1GijQWucwZHoglAosLtwXkC+ij2IrA2wtcDcu76aCmUzQHWvBvuA6nlBrbDx806rk7yWX9p+gt7M&#10;+Rml9Jj13Jx7IZoTADtLMv/WfNbBGqc1R95LyLxqKvslI81UzCuw+pHMje+Fe70maNOJqZjrtOvr&#10;FRcMGILzvBc++v4//s5g39snp/LK8fMOhl9rhQStK2r9OffzeTXDzyiUA/5qqRU424xmPBvsC1/I&#10;oXhEDmXQFnVpAfmY5r3FHI/GNGS2ADhu3CDYBxY29nmmXnYbgVf9UKwWcF9Gh8ngZ0/y7wFo0tmw&#10;Q8bU3P7HZKDSH3osg2yCgrlXWPddSXhNbpgRMNd7XTdcj3vp1YtXBPh+8MlHZPdB+vvzX/wi/eVf&#10;/mX6xS9+mWuil+n09TmBmf1cI3/03rvpow/fTx9872F68eo5WWq/+fRTeTimnnUjhuwAIVHrcvDW&#10;y18Ng0T4gQd7cXR9x7Vqj2tSBnrtUWDDgDV4lc9Rbm+QkKMX2N93DZSodArmO64ZegT6guffg6xY&#10;gXcdOTk4v1AD1mYN375zk+8n/8A9DpRxD5HADeY6aku8Dr7TG3v6Yg3jemFgAAbs8Y2j9OTxN3yu&#10;cZZDgnf+RqFzT755wmv/4tlzhnEsl2Lyos5BOA3qGbDx7ty+w8CrHUr1F3y2MSCjbQbTwtfp/v27&#10;6cmL1+zf8Bngw8saKa/RRX7PX/36N+n999/jaz/Ndaya3alSKiFKW+xwyceqCTwYUwlYqetg6Yxl&#10;mBr/a7aAH7CkoPAiADYXK0yhcq3P35bXFixO1KBvcx1BdVQtwOAAHpYkB+j+1x58qbaYFeYc7h3A&#10;35o+qVshOj6fgqFXM/29Lh66TRty1t5qo41tb2x9RQsj9XUMVFuvHUyiYD3Wthjw27+cXvMY/BiY&#10;Xds3PMCMmcFKsocASrleCKlxSAVjfjd8K8Bh1LMbsu5WAL5Ak6Gw+ao0+drhv0AGPbrwx2fVEGf0&#10;OR4sr7qAjMMwXb9ST0eYVgATrlnkHT7FhxXGllfGYElz7zOtNeihBGCxQnVeJ/u3hSwcAKcsiAb7&#10;pwp4NfAzjgWcsiWiBvwcDLdmRIZ9Ssu9tHZ9EBJMDvJnkwImPOE3xjnSGP6EVQFxA3ALOesmVESW&#10;PQ+2ewigryoJZ2ORi07hJSP7PPpwpwhhaBSEFyy1CD7hoGIw2aYqfriNLRHKmm2bMniK53jygKtp&#10;N1YHgDROxZfw4qEMqyhpj0wAy3an1wzgX8GY9ZhsL1EXFmUwQreTuye/5VTq1N6+j8m+7lUBtpLZ&#10;cfYid71C5QZtvVQb05PQPVvU2IFKB7AcGQrTIp3CVsJjn+eDf6SNYB/vh2Ty5/eCgo9JwPPZtD6K&#10;NU8qwSqyrvm2Uif2qfgf+28TxnAmxDNXM8zT/YEthsZQ1+C+3DvZ+wk++P5ukw+Xg7RPI9mOiwYF&#10;ZEsT12sWo0zbnC3EEmCgw9Labpns4/AAKAYwb3934YZY08Chl5wLB+Z8VpFqyAObqZH5Ynea1lF+&#10;4rQZXKzLy40YJ/OabD9QzFdrsTVmi2BmiAbN5EGbzb+9XLKA4CLKrw0GTRgu4sEHABYJNwhpUIOX&#10;OOkORuPMHk/hNQGa+x5835IomlNiox7mTaQUOc0W109pt5pC9fZBjLCDSMGFzA8JcpCXolHThH1e&#10;TGJnMzH5klkLmjIMBBGRSEvteaMmHPcEhRFu/JvzU35PgD4dJ7pvPcERgIqpO4MB7EXW2/UfDTIO&#10;LhyKZEziQc9rANNT+G9ho1sRdFgzxQoXAX8STGwMqpEyv9Fh6HQcLfBU/OsA0CBRWD51b5h0vLJs&#10;iIWmDw8w0GLDGQdJAsnkozmsvL9Ib87r65Dy8tHBJYMCTTzxFbtPyabLtdgV+EDHxye58HyRHj16&#10;mAubXzklqS6JwJBjQd6M+4jD/uz8nO+/mO+y2Fhdr8mmw+bLVMB+xYIEdO9ZLdYkGzWkq+7N2Xzi&#10;86HhQZONBqY2eIBGhgbCZh+hSNxjOMsbJ47pwKOUl9/nkAUcANEFk1nnlIvdOL5hTx4l4qL42Zj5&#10;WNVVkUJXcWDai6K1qenCyVW41uu1vpckW2tPL0b6vlRmAOmwqezds7Lcc8OJcBh5K7yjl08DgCw8&#10;Q56s4vPRO4r+Ja3kn91GEvb5ggVv34lVokARfR/J2tcEBMkoI1C1YDFXuTGOJh73MejOYtHJ74US&#10;4a43a3Nm+n8cBM00SbPHyeRtEuzc5KlvU4AhpjRhCmbGHA5lgtX51W/dvqUYd3yfQX4cnf0lcGhG&#10;Um/4xAFg7hjCo2tDdonTwecEMXt95/xzaNJQ5M7z2kQRDOBtzoAaM9AGexr1vf+uL/46BIsgHaNf&#10;nUJ1kEalg9aBCFuprjJLruUnRUn0dEIdH52weaQsGRPBue41pFhKYNOUG40c1m6Xv7futdI4wRgH&#10;GxC/i/sfycDwWAHTAZLemI4hlEhFsQzmmdCXf2fPScQtky9dgHS9/QnVVDT2kyH4Yk+rnqb4ot83&#10;Nrqv/RyrmJlPZrqNAk6C+R3FTgTEpGKqPHm3BMpon+HCigvwOIquZHC1sqQ+puIhZdn2yJn+O+HE&#10;EsQyuNFJTgyNtN1tUK8KnppBuAC6A6Kst5i4YbgeDPsUaX7V5Eem3m0sIUXysVEjEoyF0VPh+L0A&#10;+gIErAwi+Qu7aE/FR5OMCTbhg6fxwU7YljKrCZDnj++DAUMCd26owidKTKvaTLiOe0VvYGNwoRhB&#10;HismqudnIJ+DKLCYSNtvaFcCAP7q8oJ7JFhJ2HdghVH8McEG85CK4DPZ7yt+l7t373HAg2f+/OIi&#10;LfMzcMhhioB/1CW3bt5M7zx8h6yhjuzx43Tz5HYJe8K5vHETobS2Rh46cxn84zxhUjUnwpW9hC1j&#10;CpkQ9nAPSuGpCWsGgDIEICtJ/fFaGmLI61cM5MTrIKBczGTcd9QGGIQeHe0LhKlnXN/Yr1DrHEM1&#10;sJCvFkAQfDa8r3xJ+yJJZZgYmMUIjLh4y4RTyg8XM/65u7Mvj8Beg1x8b+xlUDEs9g7Tw49/9zt7&#10;9l0+PhOjokjtbRRuVulgeS7M/8FP7PP5t4+BmsGLeiF7BXoWacLrkB6DeVuSsca+Pgq2M9ujSKP0&#10;fG4neOOcx5qAbPQ411DHt24SvGO4VL7+LZlLu2RTgh3Je++hVTBWQmESf/I8rD3cMWoeAAbWA549&#10;ysfzGhj85WU7sZYqxsEqZJTn+4k64euvvkh/97NfpG8eP6YiaGCIW8da4cGDu+nj73+U7t+7k5pc&#10;K714/SJ99uVXlJBe5Htb57r+7v076Xd//8fpkx98kh5974G8bX2tuP7yFTk/P8vPkgY5+A70yfRg&#10;Cc8Z+xZqqTuxJjcDvwOercpqI6RE7yHpdlesUFwj2PvMZmLWXr65lA8x6npIxRdS0MAj8XH+bi2l&#10;7iv+PVKInz97mmu5eXr57EV6cP8eLSrO35wRdINKBmf0da7tPv31r2nRcfnmnPXey2fP6BP+8tnz&#10;9OzpUwIahwfH6T/+h79Kv/t7v5t++tP/QrAONkrwRMSAfc5wttxHMKV1wZBCyKZRR+C+Xa86e3sN&#10;BG/O8ucAmID+AUx7PNv7Owq0Y428s8faf0qjrdKLFy8JtP7Jn/zP6Ze/+pUseBzexGRRH0i4r3W0&#10;9WM1sUsDBGzkVdk4JKH4UjkFU7WNhnAgF6huTAwfirWLQSLVE/nz4zPt0nNRwWfoqbDHovfC07aL&#10;oA6vY9SYVFZZmivm72CAvbf3/8Q+r4uf7RRqMHwLVFPPxz2mkz/73HVzXTeFvYt6AM8GPZ7bppzZ&#10;qNfki28mP1iV2F99tdrZrPgk6rmaK103TUy8xoqWCLJC/0jgK3wD05R4i76njfClShZAY0EVZKlU&#10;OawL8mSqhtpZAW2oOsr/fbEVljGUsIOq9NdFjTBMs87GPeZYwtPaEmDWsmmsraDpCV5T4YXKI9KE&#10;R/kaK0Cx4mtUoYYYp3C9xsFS89lOATAFgohdORgsLaoBq6f4XcZU1kdYjvBeNNoD+kiI9sCGvUsd&#10;nn1WFJlByDXAvVjBi6OfD6kORzPeqm+nFXsvDmuFZO/XqLkjJVmvsylsts4+e2M1hV7gU1IhWFdl&#10;fw8QLUIfqi3GW3KQ2jCGD14qoFWwE9UTCWAm+9Qgr81gCnlgCnEUWas1OzyALTvgFQJDyJf7QmLZ&#10;8oy2dHvY8nSPZ7R2aGqk0UT4ZgCLAYCzVhxcnwejrgqAsSrehFXx0JkARSrE/OwHuBn2NbTD6Pti&#10;DTNZ2qivCPA82VN6G9grQRx1KqE6MeznmW/Lj7BDC7+/yjRo2L3EuuJ9sP+g7K62w0UmCX1zuD//&#10;ye5CG+zOvCGjC9M9TLhksJ9IT1eqZs+HCFM7ggJOIQKjYsPExCun8VUsgHd2FJCBZnB53XkBjYxj&#10;Jiq9Oy/GzHwobdqOC/b2eqOp4iAvlMPDBQ8tpWDqC4GFuLe/4CJmQqGljmB0oeBFEtdoz7621lQE&#10;hSMACIAHWLA4KHDo4UDYGBgKRHubxqoAh5ZMmbnZNijI1yz6xULapbG+pJVB+1WghYx8V0zjVNF1&#10;xfRNHWZh9I2NGhN5TPXpY7CQrx/+RLEMsAhplI4UFuDRrelziGIJjTmmhEzfrTpKZfeYpqnEwWQD&#10;1NHeZZgmXV1e0c+hmNTX8uAg5Zy+LjKRfItADDDoVgIs4akCNufezi4/+8HBHoFSeBegGEKjj4YH&#10;1wFAYRyOMwd3YDIKkAvNODy5IAMBKEFgDcaz/vmRHnaX9AFcra40AUM6Ez0mNprGeJKI14asiaDt&#10;UgxOFDvdEH5i9pTLBcFNBIvk97p3+w5ZmHMf/pim4hqiWAVjFK8B2SWmhpAL7OwdUBePgoKALA5s&#10;Mj0d3oH7scI0d4cFBYA9HNILSk7UfAL4INvO33FJVl/DQhP/PzyJJF9t2ciGee/l+Ru+Z/g8XhNc&#10;rQMt4HQX7wNgEjLo9WpTNr8NWB9O28L7ollC4bEmUNYo6Zh0b0hTlvRlxEZNj0pugmqeULBu+rWl&#10;mD2vee1UsaBJ121TWHlkfHQ9gbmuX5shI+/PDZ+d3j6JklthQ+OUuxNYTq8pg2Cayo8lqh4MFfpY&#10;DSEfVHnatpP5+OB9BY3P4GIO7GK8t7zXdEg0s4nFnMywHA1+x4FUU94vgCu54cPkXhJmSfHqKp75&#10;luFDWHVgLJNdS5NoFSEHR4cEKWlNsJVyh4ARAHiUy40CgjVwGsi2wbXpuHmL9bWid+eODXKbdOP4&#10;hI0zfVDbmF4LcGSabtJBQLN1FzcBjFDmhemzafocYKyufU1rAf8uCjSMSQQg8e9X12sV663MeF+f&#10;n8tLNK/Vq5WDLix/b51ORXaMGXbwGVKQyEb7EjxPwdIGUJqb1ZNbd9Ptu3dzc3Uz/+wRpYpH+Rpi&#10;YMGIegfuQK43o7RmxvtLj0gXzkykCpP8egLM4jsR6Kol0QnpQDQig1mjYxgaV1VJIYsDvq4jjUxJ&#10;fCqOwvPOPhxV6yJCk/WSKDt4olilMskfh2DgJafwBVglmQ7v3ViV9LTBNH9KguyrN7pQCNP/GE1p&#10;WlzZCy9NzMAkZhK9bAyWRYjIkEIdJKA32QB6jLRQX7tUQtMM/jWRfufvZ/BxtOk4QzjCuJlNSmcG&#10;ZV/8f0qCbgFKhkmOE8xIT0b7LV8bNGEbN1r6Hj0OgZJqWyTQAMQwlLQaobakOFInq5LGJ89SJe5K&#10;/ohzA0MqBEpB3vfN119q2IRBYhsBJz0bF1yHo3yOzuyBhHv/LDfteI6xbrHuMfzD/x4+fIeAPa4l&#10;A53s/4K9Bh50YO8/YNrpPgcoYnbtCTDL+waYU9jfycbdlTUH5GawcJDvZstnHmsd+y1T1amMuKZs&#10;VyyQDfffOUPSOjKO8D1rNqYrAXxmI+OZo3+Xp+P47Bhg4txEGi7up8IMNEjd2zvgeUZT+/x/by7P&#10;NfyAQoSs7YrPP97j7PyMn//09HX+DgP/Hnsc2btzDTM29skN65BSV9Yarrbz3fT+d/Ts+0//9s/S&#10;m8enkrSlqbnog2UBUBP7IvZgNzgYAczyZ9sbatasNRhSjerX0WFoLcNa+kn6XpgNGjZTJsvGTCFZ&#10;ZGNUkngjhRz1HL1Mb91K77zzDhmEOLvuv3M/3bv/gMNYDAwpx4aKIBqqaDxSbR/MujBwZk1dQC3a&#10;WAyRTC2fXfQECNSD3xjWE87dyj6SAPlQ1+JZu3lyg3/35vRN+s1vfptePn+ee4JznmkYyGMYizrh&#10;vY8/SO+9/z2eB7/57WfpzduL9ODR/fTh9z9K737vUfr4B9+nl98PfvhJ+iT/O3zYkL4K6esu/YH3&#10;VUPnWu/UjELUxLiuWJNkvgCcuF5qjQL0yrXHBRQHUP8sO6k+uC9sCEKen57yNRAQwn2wdTBDfq0b&#10;+ax58fQ594AlZeeJQBrTbHOtxcYL6gcE4e0u0quXT3NtdsHzH7Ud6snzXD/ju986OU5ffJ73h/wc&#10;QO0COfX15RX3zstc98/z+j17fZrW+e8R7AE28Nn5Rfrf/tW/Sv/u//g/WWOcvT7jngmmDVNRDeYn&#10;n/M489CLtWZ+4+82VlXgWdrd3+U59fL0DWXaYL+iJ1OqrFiCOxgcLlEjSVYLcBAhY3/9tz9N/+yf&#10;/fP0+tVr7lUzD4UiDKcOdvo4yTbDtD/26NasMJ4PZsuHrdPMvrsymldNNmcoR6ugRzbAeQ0c7bOu&#10;Ptg/SnMwfPcUmLhjS5S9nX3uC9HDhaXS4GAV2cuslT5dObxiGEtwTV389iQjLRY3KZkAsDIrrSLY&#10;j3qbxvjVWBiB1Rb7XZ6XtcI/zMaL4LTeiieqfsbRwNqKewbqKQ4w29ZDcZ2PyemhoToR6LOZEjxr&#10;9cSDa1gOxZHAu7MoMtMpajxCHwRmMWhuI7LPprdktdJwWsCL7AwY9AS7BLOuxjQWn+96OzAjQIzw&#10;JzW7S4Fiw+QzlwxIhSVE3VhKqXUT3ua9lTUF2CD7XkCh6qnKEtPJTgUgIMDuYE7F2uvHcWJAQurd&#10;tkX5wuviPrg1q1KS/YZYAK0wyqDEUtUUEuXa4ZCuHwyAJasqwqorBsG6PuErPIHjk1Q1VCUD93t8&#10;RmYW9J3rr1lJ7x3LQKkv9e5gv3PiLZuuAE7fSsHdZu33QwGCG4eJxPC0BKOgny/syN7RVfUULNW0&#10;BkXt1+lrM9hKqZDmatvFVI3DadQbtB6aj0W/UReLrMEszdHMTaU31yWohp6ylonL277aGkg39t8e&#10;isdzWBGU4XqjwXEEZwbrMnyr6yaCt+pJrRJ2Bq3sUtijWblZQue2BvOV12cM8SZm6zQEDLBT90r9&#10;hdKqR1uX1PYJVAJ028qOqnh2polB2BzvzX+Ci7HIG+rx8R4fZbJebJjPhqnSxCHZvJCbMi9AR9lH&#10;40aCLCr73YUhYTNGmutAoIjGrAS4+vTi9dv8Pmp8BppFLwxI2cx/poJkDVR+p3HMOCTCderHyTSS&#10;CU3tgtMIJZombr44wPA9WACYqTJWNkB2U49p8t7+jsJGGvk5IK2LC8fup5iUXl+/ZWGAA5vTcjdJ&#10;KI5waCSCoscFSe0crU52nun+lQ2OcdPANAv50MrAY2svHU3PzQuFJ8vBITd2NDU4xFmktzNReEcB&#10;KQAg8VoAgJKlvOvcgJPhkq8FCjRs9vQXdBoQpT9gAo6iyZOJ1DQOmpB/CdN98neCvHVu/yBcExR5&#10;nH7mgh7XBg3GNQyeYRxKaelGwRypJugYmy82GgA4YgeKmYcmA81J36nR6NYCS2ZNWwxWucABVfS6&#10;rvhdfFf68VGOjaStXXlS5AMBHh54zTe5qDo63KMsKDZb/EkJs6WClH60AgfOL5SSCpkr5CKQXaJp&#10;wW8CSBy9ad08kZQwJAsstNYrgozyItwlGCE5vPzG3ubPA+A8Ah0ot016PkCP1tpIZnIqvAUFBIA5&#10;+GagYJTnxrpIgfAdAcCz2coPOe63vDX0fCoVem1WhFJR9Xy3DAohMAVfuTdnMiMlmK7rh+UHdsXc&#10;shg0hNis0MCFUT3AXqbHYqozdkXWxZSxVkbgWEuYbAaDbWe+U6ZKAmfmXMtdPxYZUxXx5bVM4mPD&#10;G7qJMi2GyULMxWD6UPIhhkhQ2GWIrM1bXnKdQ1ns+eE1EeBgyAtYHHcbb7iji7+N/aokDYgE7orM&#10;XsnGsZfh/UPSiD0FbDQAMwDbIJdhQYmEvEulGlI6ldcO5OwAzjFsGS0Vo2k+Jz013xuS+Tkj7VcO&#10;xhGD5ig3JWB0Qt6m0JuRezI+o4KS5LcSxrcADq/y+8G7ySfoxLKqJNcnmNtM06rRjRRTMRmqUSsK&#10;PjL3DIJS5sBUO+zfYhVcLVdluAPrCMbDtwumeQ++vmIu3WHjevvOvXQzN18PHjxMt/K/I/n75NZt&#10;ggQo7msDkDw7dhRihOs+814o8+hGTFIfxq0n6XENBAxJ4tlaUrsx2DRGtoSfUaV+zabDWhpgvock&#10;npPfVhT0MX0VsNcWVooKwAjoCN8+FQKj5UaDpSnFH89FM753SEf6MQqyqoSUhCxKOSZNAdaYbhhh&#10;Gfi0bXgu6TuWNNvKrLyxdzHq13KiWTCDI1QEb0fpejR4Icuo0lYqcSJTJwA7+vI4+Y/PrsU7XaQ8&#10;9pEwF34lw7edBastTx183rFyXT8UgzP9fC+A1qnA1SAJr2SfXbg5M2Sg3IvCBDTMaplKP8iTMky9&#10;G0s6KPOppR6ANLCy7HizXlIm17ZKamTGXH7PVy9f8nxhWIbZ45DnIahg7sTp169OubdRFgIblcWu&#10;w7aU6Di3oXkk+UWwEf5BQwfQZ7R1AJjeqDcwcAiWA84EhG4xqMlnjiQxoxN713x+rzmIUpAHWPOF&#10;sZrUdKzD78wgA36Xz+LceyPuIfbCWrJFDCZoIo2BgwM5WNjj/ZNkvhgEgqlE/5lKcq8rSO3yc489&#10;buXwNYKc7ucWC7EVB8thkqfxkvgrnfso7yvf+8EffCew76/+3Z+ls69fie1rpkFbErsT98R1Z19Q&#10;1ARgIoE9P9pDEmBdrjkWh3mvzmcpB5NgqHCvbHguxvmG9Q3wctxK9OPeOxfAC0ULBrl//N/9cfr+&#10;J9/nmY/7CTY0zgMMYffzvbmV98rGMn6a8fedz7+6DDwGy7cDLG/NZGfoC9ZxUtOM+08per7+kHCH&#10;/JVsz5Wk1tOAY0jnl2/S1199md7muvCawWoX9IebLWqyxz75/vfTH/7RH6W79+7xs9y5B1bfx+nH&#10;P/5R+vCjD9L9B/cp44b8FX9W7gv24atWqZ6AkgfrvbeyA+egwt5W+Xl5yUEn1imASbDD4SuO2gFB&#10;Iy9fv+QajX5AwI9GGBjm4udod5Gv49rneF6kHE4heRo90OXFBS0/xFRpCfxhOLDLOlw+0wwmuTz1&#10;3i75FjzT3pxd0BsQCpi/+Iu/YMAG6qP/6//+fwj83bxxM7169YKDZzD23n30Lj/36aszsjYgsf+9&#10;3/+99LO//znrBcimASbeuXWLLMi3y437KLGHBL7Lf04yUxVNVO8MY2FHr6x8iDq6p7xwJCuursay&#10;hwdoA7D1H375y/S//st/mf7zT3/KcxEhGn2yH1oVpYRlg1spvdWWVK8w0v0nwT4n18bOPSfA17gv&#10;kq2Navc91suosXcNsgWDDv0caxNYHzSt/ZdHvQbZOAa2h8E2J7us8bEmcM1CpTL6XIo00RkHijPe&#10;QzDksG/DQoCJwO1s8tsN1pHPyPD9bmrt2WAfhrQx+hECiv5+ARrIImeSxsreZMHzAyFnhRVUsMXB&#10;Z0NYiFRm+KuuXTs8cozQFMv8aLVVhtv9VnprVcL1yFZ0YCG+I4Eq9PQOtgpmUjDmadVQVG/jBHQ4&#10;KHJw8mkMA1MdthBb6b8rqV4EttRTErqJLgCjR6+fvld90Fs+TZnsOEmKu74ricOVPXorD35ZBwyj&#10;/WbNjBzNxjZhp7KnMgFbJkLPSt2N36M1iAEiqh7YC3bF7qN4rtZi28W1T+FPZ6uc2krIsF6ZEtdC&#10;veYQFKtwYrg5mBmOs26wr3dyzVIbT+k7KbN4Js7V57Qz5wfgTDAoOPMeUtm+ptmSLxf/zaqdrFfs&#10;aRdSYeWjKMxKgUsCC5M9QBXGLRl3qMRUfywm1l6AZuGpXUImhuI9yeE52bBVkWIne7bjuWyt1Cx+&#10;eAYOK9fP4WndmN25do8cQzetBe0DYtsNTlyui0S/8gAhQFIBf2Izzgj8V+UZDvAP67kkVbuHDgsb&#10;7pvdYCZuXYLyqi3v+m0pbx/sybYuoT9FNm1CV5CTqTg62J3/hFH2ecO5c+uAdPge4Q8Ay8KzBUm2&#10;Tnlkw47UXTfheJE1QxB2CzK96ZWuBCN1Tk7s00Rj96VYbPDDYJw3ps5I8mVqlRhxJzcOOTmTzCuS&#10;ZUazRkYmkcGbbLFoSgjB/8fYm/XIlWRpYmZ3cY89gkEySeZSW3fXtNToUU9jBEEPAuZFgAD9qfof&#10;sz1oCvoXetEGCRgJkLoldHdVVlZVVi7cgkEGI3y5i+xbjl1PPWUVCDLJCA/3e+2anfOdb8GC2txv&#10;uKCwsGF+C2YJAyrW8qogUALZcN/YFLthejAYhipw9un23VtNrbcbb9CaqAAY2bIA7kshfcyNFg/f&#10;u3e39g+QDjyaSBTJA1lcK3l1HIspKePzfomYb/TATZZuhL8Rbj5AMCXDyn8PgB2pwZiQggFEb6uN&#10;DyjdJzxIKD4AikDeQA+QQSww+o9gIlAOODQVuGebjcz/AQQB9qAHSRcgxLZSdgH2CdTJBL32vucA&#10;xAAi4mNj0grpMABAHMjwtOvNZrq/v2P6JiXM9pIB409JsydsoCDrxQNMBh8a465lUwRZxMXVZTov&#10;hR2YZth0yYjc7hhKwfsPeWrrlCR6Xokx87EccmfnJ9xEAQbuvJahdQeIh3WK10Dj8fjxo/Tdt39K&#10;n3zylEUengOAhPh5NCY2qwsmyjgswKIgqFXu8dubGzbWZHDgXox7Xntsergu+PoHglYKroHE8O5O&#10;yc6UaY5i69HkujR+KGIDXMFzhmuEYpOpu0dH3AHQFEHO0SRJgMMUFKm/H0uxHdOIkM+CbdIYpGo9&#10;JZSBbkMQCBs90sl2Zr1pT23IOqLs2SbJo1N5JRvQAADehOERgWeULJlJngYAhpEwHCbyNNYO2j0K&#10;omFyYnS8Lz3zx/SNO1EgACRzO8nkqlfZoGeG8un9vhqY4hrgvuHa4/nvCa51LqK2fC0AllgLIaWn&#10;nMMbOHojHES73b6mEKr4c3DLuMj5cHgTcB9GJ6GZrTUqAAWNaeJ7HKonYhjLoyHGMxIMR3pZsmnO&#10;irYn60WJu3h+1l3PZjk5aRHN4MmJmGx9+ftTguh7ykwfdhseiJRe7fe8/kpcfOD9BdsBgxqwV8FO&#10;nEY1CGAJfyx/R8kzgXMxi8k09KRQE3MxZj7cPZAJIP+URGZPHEnw26lNlQuDxkl14a204TWWdQOG&#10;GgD5wEwBs/YT+HLBd+f4hMw/SJAI8tmImgy5rq/A6zTNdcqq5EEFqPSrvhYRk9lo4dsanlRLM7KY&#10;8Ue4RTKFv/7ZVhG5Bm9kA1d+nnKAfvIJielasGyDRb14nixT1tb+LsmSyrl+T7bfjw3LDTJqcJWr&#10;12eua3Ws/prZoFX1VpkDTNd7nMaxpscls/pCXj5XPz0l4lVDYr//OVLaDFbWJN2Ua/jNZAafzNLT&#10;IjHw905h/BIgktkKrBsc9EB/vMlTcjOiJzOW4hqN9uCj79Ihs8QsqjAz2u331YtFxuatp9KpTv4H&#10;T67DcBuAHpkTh5LpSYy+kPjCq3S2dcTIlLQjNqxHfH629mF00mMD5tup2Nw46y8u+LUKRzrmYIhp&#10;743CYljMo1k8doPZaziHj7Gl5+dQm2QAjFA20E6jnFH4hfNRjA+pN7hWsVfkhkOGewRX0TJE6wXs&#10;PwAXlQ2KZpQJ9kfyoULKbidWL86hxPpjz+Eaz+1jMW0w5GjpIQeW8j3ZYbyu5f0w6XXKAsIszQLL&#10;ZlU+P4Kt0HghAfX6+nHZG66UDM4GWusK7xu3Wl6GklDFuRGhaZ3N7gnklNf8sQEd//HX/y69/+ZN&#10;9czJbgAm7w+jvYQMJ/MM3iN8pOx/AxqQrOTEvlz7dLouRWZPyiz2dOyn9A7D2ZI0FOdgKIdXL/ZX&#10;WYx88vzT9MUXn6fPvviCZ/R3L7/nZ8Rg+ZSgR0uvMXxeMLaOTwS04kFDYB2ZiU43JdtDqHb1CAoG&#10;gNILswNrZOK/yOv1aKOeRh2oNaHm52HzMb0rNd80bOmhivV5/fQxmevPnj+n/Pav/7O/Tj/5yRdU&#10;C4C1/uTpo3R1dc5gP/gXgzWKs6INZUkz1/A199kEh4WlNJTq0hQeqwC+ae3MdYXB5Ddff5u++/57&#10;1v9YfwQI6Dms4TBqMbLJuE9P/G+ciwDaMYQe/HkBAALMAzCvpG4F7QHwhiJEPmLySz6/PE/ffv+d&#10;WEfjQK9mPAuQVSME7vbulsoQ7a8zn3MAelj/GOC9//CRNenf/cNv0rMnj9M3375KN29fs2aB6uW0&#10;XEuolr767Vd8/mANkC2DQ42OtwzFEl4XPVUfjJqsZ4OAyOQBHIay5RuwfuBfng2WgOzBOnBrxhFl&#10;o53Tp91Mz1ZOlBf88jdfpv/2v/mvmQy82W/4bMjmpIZdmtGdasCG1DXZnst5Gdq2Ako4WORale9j&#10;30mtFANwKD8ywayOSbsAKC8w3EQ9b/UU1GQAHaHUCbuJeZ7qQFYD2r0thnTG7mklsqrnb7Ci0JOK&#10;aKD1tudwPkvVw31ob5sYAXpNAArzcg4Orhmxd40O+UgeAm/pxZiqRJfe5KGIoeJAEzupl+bK3sSZ&#10;3tlnml56vaS2rT32CRSQRW4AZBBLvu36A3/gtARDJA1BI60+vInDvkrBZIPrctU5tGgxoaVKTkNt&#10;NafKWltCF+ZaN7cOjIi04wBD0P9TBt50ZlPOlU0ZdcyUmmoRkZyaWoca7r8tkvBxP9UQkBhU1XCG&#10;tjnwlJuqBVf4z2WySjuHyaQKwMbPr8mzfn2mVQ9jDSmLAe0P/hd+zdNYh64rM9EbAzZdF77lSgwm&#10;c7nJVVY+jovNGa1E9vvq6TjV/To8oRsDvJl9QshAsF4o+wy/WN/rzuCqrO/mHwBWfLZnA1Fjshdq&#10;Zm0RUvfYB1Je3l+E7dTa19c7Al8CaJxqCnKqrM1g0YU/ZHjmBQom66Fm8dZzOJgYotlqwpVZj/a9&#10;DhVJbuwVv1yjGGDHtV6YeE31yw6PwwhujETq3CyAn/a9tj6DVXpspt44L8xJ1bTNQYL1XGXGYd0T&#10;2FvO1RzH/Vhbw/yaJtdE9MmKhAoso2a/vjj6FSUCBDKm9PTJI1983djZE5YpvGuSjE6ZbrTWNJgm&#10;z1lGmYh4R/HczFo8kLAdH52ZnqnJ9mzvC2zmwRLAQ3JxccyJ7s3tPSf8SmNqeFDBsw8budLKJO+F&#10;P4bQ+b38+Wa9LqZp4Tcoee2aAFVIssLIEoUGgMbJE1cd5ueSq5Z/h5xWchs/HAAyAFZAJmFzy539&#10;GkDnhzdKsn9Ai0I4Ky0HXl0EZsD8y001YGVkuhFtHBrwgOM0EwmTnFYfLcEBLs5xaKCRw9fglqNh&#10;n+kLsGfxQMP68jMwpT2iREfhBShJ1QBvWYgMTsoDAITimJI9eruNLEZTVpw72HqQjtBThAET8tC4&#10;f/hI5uXF2akaGIRa3H2QNwiYSi13Jcu4e06H8YBjLW1RcBnEePnqu/TTn/6EE1N4AuG1ADTQ++jh&#10;rhRhF5SYAmBC/RsFm5h7d5w+AqzDfaa3Ufkc8NRbM7F0xaKSaYVgJUJeXa4dTKnxqGGqRz+lkzN5&#10;UwwC6ABCNgZUItktOb0Yt4JA7rhjYc2EQQCgpZFBYbYGcAmj8PKeL+BxWL4GMgnIrrKZQ/1aybhv&#10;b96riKIXha4fphL4yQL6xgpkELQomxZkYq2nRyOfvQ0ZhgSuymcAiIP1Cw8aNA8nZyeWr6U6kQDz&#10;AwWj0uw0VaV/5rjnYTvaKDiFZwOlHRszi1L1uJNvzoqbExuUOASTkojxDFHuP4ySDRPo3TMgAS+L&#10;ZzRktsmbr2TtYpMC2AlZPtaAJj8qRih92O4sMcgEpUYDVnhPKJxw4OD7aO4+J8uURiVilWsOH0SA&#10;lOFLEYUg2SVIch52Lj6yGROWrFTmz1hlxWzUZxUsM/1BxOakHxaTmLTRr+kFKl8UNEavXr2k36MI&#10;RgMB544H/E4BN0584/QLXld41jDxPhL4fFfe54qFqgABgGKTpSbwsOLXlOf/D3/4I1k0b9+9JTPk&#10;+5cv05ub2/Th44b3B58FAU1gE2gv6sozW/aTJtKPZVCOU55BAHsBaQz+edjx8BpNt8YerlAVMbUw&#10;nQ9/PCaXzpEopmLk88+/SD/72c+5t2Fzubq65pQWsqGflL9/WprGEweMhGyTR1nXuPlTAxMV3mDp&#10;akjZDv3nYprOInyMdFb7hgxi9GW/Vx3Mpul7KhhSAhYYQSxLwdRranKl6qC5pm1NBgjDLy8YSMKg&#10;fmhmnS2Fqf4tKS8mvIeGvjkmfkuyWk0vsy/mIuVJS/KX0+7Cw6V67MyLmbJAuMl+hD80E2YK6ayi&#10;1uT3mrrWWrpQAzzsLylJjoyoW5ufK+nbU0cWNmpy8uSiz8V421lWlUMOq7TAxTB79hq2LOkA0PyB&#10;HHHc1yS95CYzWT4EKRB99/ajVQBbnpUY6GWn2YZvHK8fPj8YguX8+FDORvwi6Fa+D8wn7LHw6cOz&#10;LN+zPc9tJtOveidGy+OMYUiWCsV9paTIAxzuZ8eS5oKxhD0M6dVd19ebOnpfoi+UvV4AhuHngUWL&#10;wSDT7q0waB0GAlAPZxXYRS3l+B8ZAoTXgBVFXX+WjgNQAeiuYKuNWA54rgGoYBjaH7H2GCKBsny2&#10;tjvikArpwP1aCar4ur7UO7AcePz4k3R6filPv8tH6erRYzJgUpY/Jpg3m61ADQyBm6bn3s8GEIOd&#10;I8n4GWoEwIAWB8HWl68p9vLHT56nL375Nz+O2ffrf5tu//RGzeS8+HcNfkZ2ZAJbsmRW6AY+tVS0&#10;lN+9tOZSJg54No9X6fz4nLUo9jkw2jmcAXBa/vvIzXNH0O6MIUTwSMZrIDiOwXesRyTVZhrv6TET&#10;X3GOEvg4P6WfGdYXma0GEuiD5n2AYTCoryzNH+yNnAxsw7Zh2MqvEcFp23K+kEkI1cZ2Iz9XB3Ps&#10;9w/cG0AQgHcd5LYYUuJ+YI18+ukLMtTpFdhkDaY6eCSfK+Qpyz4DUtKVQ2Rk86NwKmxeOIcmDyYQ&#10;DBEby0QEaqRHNIZkAGBevXxN1uhpWbePrq/5fGDoh0HZdXk/Lz55lj57/oLnYtfm6t+JZ6PzAB7v&#10;EeqLN6/f8tkJdjHO7L3lygwT9D6CMzmYkdjXUC9j0MlgmrIOX799w68H8SHNGrju6Ie25TX86utv&#10;VRPvNxwKvCv7yIN9y99Bwlt6EDxzP/3Zz/h1v/vyq2qtMHrvwF5BkA9hDyA3ONURtdc9CAbue5rK&#10;FtFJ9OLZs/T65h3f92BZP352sKVXvaSPc1rkZqk+C3P6f//xN+lJWadg7Oe0SBJXXesaK1e7IQ3+&#10;ZstcNfDpWw8/Ww00cJ0j5Rk/AoP+tQH+xpYYAPxwpj9+8pTDTuwfYn1N5Z4/4k6FHgXPAOqxtu+W&#10;MKcs9UW8T9SrVIOl8GSWygrP5EDZo/Zgsl53e67LysIye2Y0aMUazDYPDDgrex/6ENRHG6avd3VI&#10;tOewfF9ZR2EJFNJIBmKarSgZc8/BJe2ITCYRC7CtNdQ4Tk4mX4KymPw56ZwKYK0y78NaYJrtNTsv&#10;6aR5CUwYbfBP+wdb93Ddw8fOZ2dwfkPOLellqudYTVv1esB1lo97c8DUzwYzNQxTMKDYl5NBHFp6&#10;eSg3hv1KSD47qXlYB4wavlPSTbB2RVAez7YYdJZok6mFweHALRDDNRJmDHyy93LIIerbDW2TIs01&#10;VEcKJg1gLoKTAthiarF93iIjYFE7qBrrVqvK8qKvtFUmbfVW1bo9L+fCAy2uGu4/VAcFCOUEh/CL&#10;DMZmQ9C8F7vTHvxY41AL7Rgm6XMNn7sVvhFD5akGr/lzUe3YVTku198gSW+EwPUGnBcrSAeZ2d+v&#10;8WCcfVvX2edvrABrhNiFx9+UzRDEc9HlGhga62uJaBP7MYBk+Ri2DrsQSzfAMgHXyarBYQm7OmAW&#10;sr92H4G11LhmiqCQzgqJ1lLzkBiE32H1dQ8rDt/feV4s2LI9vBcWXq6Mw3zwNVM6uAYGbxnm03f1&#10;2nLQ4vtw+HqH/UJ7cbL+1WxZDOLFz06ackg/V/qNNeyYgGFx8VDkJPejNr7UcNFke6Rxc0Cj1/S8&#10;8BdnF6VwGEjZBTgzDvIiQMAG0qjOji9I8edUBSaspQAU1XUoBcauFH9HpUG1FxSaf4B9DGnQNBQb&#10;EBhud/eb9Kgc0HjYcTDi5wCIFHglGQKnZ8fwpUCCyUqASnlNxNgDZGMhe7+hHERyvVkSzjMXtluY&#10;VK8dwnHMqTYRY6fGAqQBqADAjU1v1sQanx0LCv+GJlnIsujRO0eCM7GYnj1lsRI5FsMR0h0U47hm&#10;kG2wILF5OKeWZtoAhEAx1pjFQGQem92RfLxevXpFU296Lc2DmmYHI2RPqgDGcOLMKUUmA+j5J08o&#10;G3789LGZfhulBI9C5QEm4r0d8eDJbERQEKLRATAQE/W1ZXVsxOkZJHki5L/vy715fP1ItFRPlPHw&#10;wKcPRSSARmxmZFDAZ4OSYDXsAMtQWJydyaxfEtotm6sjhklsGIYAudIZN0qYet9TEhuG+ugKMIkF&#10;swI/H0EdO3ogigWJNY+fB4+/FWPc9wS3L0pxKx8yNPcrggf7UQEhuPdgUqHgZRLh6zflPc00l8bG&#10;gwKYU4tZBQPA37OLNa9fGAMTTGsllcS6xv0AwPvy++9lFD+MTrMVu1Y6fRmOgm2J+4KCAuxQJEDS&#10;m8eAHg6gDw93Bq9mTbHLtVnxwFzRByY2Fk7NJnt4NQp5yKaGMyW66diMMMXPqdAANWmAXV4Tr433&#10;/pH+h62K/15AmCSincHMmYU6QUMb2/Lvx9Gmtnbkm4YqGcgu4PAIYl2IlafPGRRwNEkCyOcqD55n&#10;g0IOtmjMHljk6zMbNux1BDlnT4oo45OvV0xogsLO0A8neikdLaZkMiYmmLqTf1iEEWg97VhoXNIv&#10;a0fQBl+PRg8ycLI32qYmtzUG1sHI+1CaMGzuDOeA+X9Z45QbIBDjSObbGH5g0PH1N9+k27IHgvVz&#10;U56Bu/tduW8j7RgUmlP215XCPwTk5kUy6ERCPMcnZLrubE49yu+UaxYNx2ivT0nvsM82ZLgoTW3w&#10;VBON09p+epjMY3gCyT8LtGM0rifp+YvP0tNPnvM5BLOvJpahEPD95d7p6RsDRtquBsEkg+P0KWkO&#10;farsrzKPlQ7PAzm3NdAgAjOWNNq0TMNp8q37EGEZswhpAvLpP3aQtBsgWQUcsyy4QjHr6ZsGaQe+&#10;fTkvIJsBRD53Zh2E19xcIcSswt4Nw5xtJzE68S05PZBnxFRtAEYzAOL6hsSgNSujCZ+TkNLMU51i&#10;xgQyPP+WiaaGeFOV7GY3MamyKYP1F9454R0z61HksxQ+ebONiOO1Ykof4Gad1Odc001nnzE5L1Kn&#10;WRuZsY3ZfirlmQSbZbFKcZPh5DabK9dohEmJ3NH0gG39Ekb5H+7IcI8qdx71ddgDeSbtHwi2t2wE&#10;5F2G4eA0mHkMNhyY8kgD5Zl8qgIdbBIk8jLcZ/HxiWm+5GqybxgdELbde5h3omCGuE+zjdjxmaFI&#10;wLmNgKzjlVJ6RwQYIHiJkhatF7BoVma1kCnHAeADm/PZAHaybA7PAZojBJ6RRWDACzUV9iCA8M8+&#10;kbcc9qqnTz5xul+v543s/M5g/FSuz6kaCoT3HEmyyc9RVgjqSYQeYNCF/UKPsaTjfE4GNQ8YyGH4&#10;BfDs7Opxevaz//THefb9+t+kN398I3DLaz6CBoIp1TWS0XdOCeRfohEof7zH+oedQamdc7kmO6d4&#10;Y233TvsWYHfCu3qCQWL5w2Wpha5K3QAm2j3CX0q9psGu+NxkOXSti32BWZRPn4HBeSx5uZtEPldk&#10;xO94HnPdDrKRafx+WzOyYaUAwBf7MO4vlCQYGErCOx48rwI2Uc+yUSUQJpsPyJOR5Hp+dlpq/zOx&#10;11t5rWGt5VmqhmBEcgiXxVzC5sfhDMKPwnYghym7hrQMfKgNsECMnMInruPPRO2BtQ0ZO/ZoyGKR&#10;0rsvn+mPX/0+fVV+/fynP1Wiq58n1HYIw3n65AmB07flc3MoAEXD5p7PJ55zDNbRqIARN2vZp0fl&#10;/Lp994618tdffZX25Xyd0p61FGqPP718w9fF67x997E07GJewosPr4t+YUNf6y09GN/e3LqnmGta&#10;/PvSl3zzp68ZNnGy7siwnGmJoub0w/1GErHGlho5BIupmv+LvSWPMfzc7WbP9fLhw12VUGK9DAaH&#10;Zyemsjl24jjXjc3yc6taC4DkX/7yL9O3333P64z9I8IM2kh1d4jeOI8+M4OB34jth6/pJIHk13ey&#10;NFrZD7iht+gx1zlqOYB9l1fXZg5fCsAprwMZO1ihqLECpIt7TEKaz6PRbHDJm1spbcpeiT6AoND6&#10;uAJCYvMtCfGR5s7GPUtBpGFftj2CAichYcezir6idzBAgIboE/CccYjrZhz7pxRWx7zuq76vDC0O&#10;fVzf4H0/0I+8qUEyBDgiLdeBcWH4j3oWdS29aA+MMJRKvKn+ZnhOQ5MxTkq2h8fmNB+oXny+7rb7&#10;Cv5kA8N95+e62m0IlqueceNUE01DgRHstGwWFuvNCJ3g+Z9qsAXrG6sPsvSaZvVNXl+SwJJJVj4L&#10;FW8ryZ5JXkkKWMMZN4dPmiXle9fzUtkNPPNiMBJAJX35HfCFt7GyTQ/OtbaCSiFFnmpd0tiPdfLg&#10;ZbTFWbUr8oAjW/VQlRS2lgomZljc4DXCI1Es2LYCfTXQIh8Oj5dQp71Z9ZO9KUeHMrbRo9jjkonB&#10;/cqWZJPls7l6vDKszgPmaRor+z9Z2RUANEdM1Rv7wKNvDl9oAexLrT27vkx1EG3y4OKVB3AtL4aY&#10;2b6L9Nn2wKh3iGXOi7ojhqLLvtNWW4H0A3sYs1ppvdJVwG60fcvosNGmddqtr3ntIyzBpV+3JTGV&#10;NWhCYsjZK6ju6xXe2sqtsBefa49gKhKYBdDbt/ZErDQGSaYruN5Ull/sZZ37XLIUUCB9+dUbGu0e&#10;lxc6AytpwORvVzbANW/6w06TIhSxuOH380hAcLXqrSMuF6UcOHgIQLenhMNNh9J61WTd3W056YQc&#10;9w4Ud0xyjhum9J6XjRd/jynVo0fH/N7NQzzcmkIxPh5ys93+IJlTTeRHZKPNQqu7dk36MoqizPe3&#10;VePcH7FZhsSQSZBlgx/sS4ZCdDd+oJ/FGMas2UVfq6kV5IAtD7zOKVYz/4z3QKlsv07bccfNHyDP&#10;7MTD5MZzup/EgEua0pJ5hERiUsaVItpgQ8TDCr/DUkQcXR6lAaCqJ8mY2LeNUl/wc2mwv5XX20Mp&#10;LtbHj8qhcy9WG/0nHvSgjXq/4U2CIgYJgiiMMb0cGqVobXaa4MK8GD/n7mGbuocH/nyCldtWxrjl&#10;2r56+YoHYcdQCR1qkEHMlgjLHHjHDRiAIPx5sC6elAMaBeXTp2s2Fe9g6A8WWOmI3928K3/+QPkn&#10;GiE8JCh8QaDEgscG35rBgAnVzpszACQ0SYONS0HvxmfF+4B09t3Nm/SkNBo7sgPU3GPi+vTZ09K4&#10;fZvWJyvKqACU0beGFPpLSaKGMx7kGybSKYHpk2dXafPdt1wHBKbApkRhOIsRgvd3tD7la+lQaknF&#10;gCRTqdRreuTg5TpKXWGCfZdO2zOzepyECrNoFKalGMVEU4CGJOrYXAAMIYkOrDBM13Fw0YsFG5Q/&#10;o0JIyvONjZ32LaPSt+EtWK4tNjQ8C6oRtZnvBjG5sunOkv/JfHpaCXzAQRKTtpCyNyn893I9qGgZ&#10;sNUzhoKOALgZGjpUxZo7oQyjU6NPWZ6afxZdDTcrNfGWbsv/b+UDR1PgphHbiEwge5LQK2K78VkR&#10;SVVT9beagh2DKVLufWh4M0ehbJNVTcPHZGNPAWZII94OixTZB2zjSSYGECP+vxsraxeNxji/5RpE&#10;Qh/uB+S6RzZXxzSRheiHj6k9bckCpEyofGaAukoY0y4OI3GkU66YQNfy2n75u6/Sl7//pjSOo6b1&#10;HZKy+3R9fqywDKTbHa85vOmaieb3KFYhYXn86IxytOTCfW1QIIyiKdtgajuGMC6ewdrsE4cju2ng&#10;2dD4mexnLX38LLD3mP5YXuvlm9e892DmTnhNsFnKvTgrjRTW98O9/HQY5LI6qgbaDCAJg++kIm8V&#10;fhejCtbwM1RhEJ46P7T87fw6SNPMNpDeh2wlmpMoDOBNG2BvDqCP+lJ5yu6VhBdSKOfc2fst4rw8&#10;9Q6YzmyHNi1pf8lFuOrbqRpGq/ZwEIjBbcpCkgZLk1MSq7QIr7vqLJFrFhPnWQ32XD1AmgpuNpbk&#10;jOGR431gdvMxsCBuagGlYqrlB+N7zvYZym0tVFVItTWBT0BSTtU+3PKYyddSPf1inpwO5IRR4ART&#10;JUD80UzyuXohTTUNmOy+QYnz1dx7L9beoafQYENyFnGdQ1KyvI1UjIa/ysj9XqDgwPcrpt2c3r58&#10;zb32k6eP+d8PpU6Bv9hlqQMUWLURi3x9XZ6T+3JWiA0CT8quOVVgFGT5x2cKARkUNIV6A8MlrhV7&#10;R+KsxDWFLG+kDErAoUK/5McF9hH9Fyd59dHH93jNMwoDMbDPX3z6CYMEkFAq4/dW4CUb5NEF9FQH&#10;lgT8Yd+A9HgyYSQtUpK7B8D4WWA/lM8KxjHWLYZegA/QvGOQc339lGcmfavmvQ3GR8oTcWbsSg0B&#10;MK/t5X18BubymAkEAEzB/QQoRVY6U29TlbEAADoq5+EFWINQVfTn6cf+L9IB10ygLvsmmkKzAzAU&#10;7w1sNzaP77hEqTdNu7JujgAql3vxsez1c2mOe7JMynrrEmtn+BiSIYNh5eU5P+v140esY1GDltVV&#10;rpHOjc0gj16AlmCfrBimsC/1zh5SB5nuJ4G0UJh07X2VSGqNjvK6o4+qg6vK2sDaSW7oRifwspmE&#10;d/JGNTSY6BxQ5RXPpGQQKJgO7NogST87lgy8XVIDw3+QAWBg69trNFT7e/cS4THm/G17O42s23hf&#10;wf5LnZVGkuX1ZPpI3gWGWHu24vnBI7mV7+bANOc5/d3f/V16XJ69v//7/4fnzH/+L/82/fbL36Xr&#10;p2XtTdqDrq6vS+3dEfS8L7Uf6ibU+KipMbiVKb19fMvfH/cnVJiclbWZy/NxW2pVWuAYLC9vNX1f&#10;9gF8hj998316+viy9Dlv05u3Nzwvnz55nP74zXcaeHoQ+dsvv0pPr6/S7e17p0kLvDmGRdHDPv3m&#10;n36X/uznP+EAFTXALou9gyEZz72kuoT3DX6b5Qxuw9c1JTPem+pP9k35+RelZnyPkD68h1brevIQ&#10;S8mY8wFwkdTA5wiKEmvod7/9Tfqr/+SXTOkFiEr577TIM8O7TGCx9vMILsKxYc5XbXyzg6Mmm/uv&#10;meiN11mxjgAjFutjtdKQHzLwzoNTAGP0PAezF/U12eMDQ9kobW+kPGgYEuThDvZF9D2QXj+6lLe7&#10;125DL8FIm1X92HXZljMRviR/ZA7GCRIJWDo7PZe9DFmqo+vt2T6tCuSYHC5Hph5VPCunxycHJwVb&#10;u7NE1UEEtrLgOT2IwTfsc/UHJlAJb+Qtas2s3hd+6gDmR/nbjR5CJwCW8Fa2f+MPPdqSGVzq4ZOZ&#10;l+E1psBA2DoYtEXtPQ0+J80Ma5ZE3jFpUJkNsq1t8xVycdbUHpwzGXea6hAu2w9cg9dW15Pevr0Z&#10;qLIL4SDh6MR1jdJx2cNxQHegOjhUMUxKbI4hIpl49MdLJiLsvTYbM8f2HsBrfQweqGEANNADeqjg&#10;EkMEG8m2I6CGdgkeZjBYdJ4cYLezd/hYPSDZFzFUbydVxW5LMI4ErGD3e8iIZxvPX4A+cwCU9oys&#10;QTO2pJnGuLhih2bLVFE7jSYxzJ7a1bRg9KKUl7vXG+1X7doQYZO8v+OwXOwDbcnoVOHZGQkB9KUx&#10;VeYaAGWFvrX2pcbKKf+97qqtBhWNSYE7eEaoLMDrNjNBf7KnUwzgl5DHxBALnREcglOR0qhejDpz&#10;mq36CV+8Vr0CgPVxqqC6rAlmk2FCIj5LyeHwx5DtV4/uGDyYNBW+iLtBNQzqmyUlewnwmhyQU4fa&#10;lnPzvThtmJ60xoAiTb2GTj5/fP4rasJ5KGcCTm05RJ7DOwlG+g0SqD6KIkx9+ZEpzJoCY7HvnQJE&#10;Zk+5sHeUbM5ko6GQDCZW60WcDdkC1GptpJidZhOJUrjQ281I+S4KRBatbV8b75bSXx92ezV6TAS7&#10;/oTFFAoGoO/wyjguRfPF+RULcBY4WYgyGSblc3HC2IiJx2nM1QUXP6Zxs1MBp3HHzwsPDrC3yHbx&#10;IZLN8kGjK8S914NXLvjp6bko1XtQ/nubKTbpDky8VtcL9+49/dhkwip2kJonTmXqfydOs2SgLamh&#10;WDSdWZUDwbTBky2czpRNMqVyzb8b6Vcm/zeFopw47Ui0/6CB0jTX3kJsEsaB7/XR1SWnkQyeKN90&#10;bsABwB7YRqfHpzYQ7Xm/UbSj2Ka/jo3v3759w++rMphyfU6PTwQkNJ0BI7vhjJoazWw0Hgh8KDVM&#10;0s0XL16w4EawhvyHtjzk9mZTUs7VtQaDZ/+uxsykMDIdQRcGuDcZoMH3wsOFSYaQTzrYQsbobXr7&#10;7p3+nf5wx/QUxPu6MsP0zatX/PdPP/ssff/99/RPxOsD2MM9xcZCOr/DSGJyBrki1luaVJCMDLRY&#10;S1ZT7hkaQlHRdYDjeuBeRKofNh+AutwI3MTiWgwESo/52o1HbAwzwHVIWqtk5kxRWMgjQ3IbFbmN&#10;qd3VAL3RtcIBcEbflM6Gp27cDRLhvhH8YVGw5ufipsRiPPH65RwgoQ5HXgukLWIaynTIuQZ/zE5Y&#10;bMwoJphNVtix01zXFbhAsxMhCY0bkUgtY7rbWt5OWzRknjKxGTO4Sn9IPOv7oZqgCrTuWGCF3weL&#10;OjRNaDJtuovnfcdU3bl6TNC7wv9B8+dyremFmQX6XJyd8xpeP3rEJom+T11XvfJwaGEyDBk8Ei6P&#10;KQe7TM+ePit7ipoTsAYAgsJX5x9+8/t0txmZtH59cZQ+eXxV7tVROj85Kw3Ik3Rd1i2A1dbNK0Bi&#10;NJVH5VCFh578QBsWT1i/kUAFGTGLcE/jIas7Wh/Zs3HgWRLePEohltQKjEWwqTWVLj+jPC+ffv55&#10;+unPfpE+/+InXP+P+e8yuG25Z82SAZ6c2MtSRRb2Fxk9qyilp6sNkXm4WRrexMzaXnGtpTHcaxxG&#10;Uf37JhWNYTycajJaU1NxQ2wQnlcMwUie4LW2mfAU+tC8l42D5QmN33MAaKO94uq0u+ZPhW+cfnpM&#10;/5a8v2TJsdbu5HCK+EyNr1VNImtEK8xOvauAeJg8pbyk37rKjucyWD2dZc1NgK6+BzkvnzW8B2sC&#10;qCexs03xNRFWwxE+WTIXb+qQpMoSnP4moGWyz5S8lsIOIwp0AEnhQWbxD71XN2Z8hwm4uzxdl6Qi&#10;eWN5YxN+xE7hJQlqr/RdNBdk6zHp86GchR8MBGqYQt++ceBaZ7GapzpEwPulLy1JCCObfgAokFEx&#10;sMQMF+xD2I86Bi2szOx/4HVDY8tictDwE8oK7WkDn6nZexDZp2WPUIOfK/Db2C4A5wNqAjFF92T4&#10;4N/WTDstZ+yw1WTYkphIJEdtRhYHhoSllsIvqALws8Xo68miP78453Px7DkShS/FoG4aD9caetLh&#10;8w0GaJkQTpblhk0NU+Gx50bCdreqchUoQHC/cmUrTGSTNU7exs+OpDr8fnp+ymf16PTyR8t4/7f/&#10;8K/T9uX76t+5IsOvnE1kKE+ViaszrqmMiMZpoqtBPqVwQgQ4l8G66xsO8ghiohFplbaJ8wqf6+7j&#10;naRgYOqdyHPuEgOPcm2hRkCNAqADtiOfffYiXT66pF8cWI4ntKNQA4B1icHiHjJurFWz7NEE4N+Q&#10;9gy7j3GQJxnDKQYDFaxJttzLyciD5Bj+jA7imO293Tl9m//uFNQ4Y+kzbVUAvgefUQ2H+oX4cxOM&#10;2crqneu+1zXZjNfOQ0A1amR39V0NbGjNcBJY2PDvcKaF39RXX/0u/elP36Q/ff0tbSqgdrl58ya9&#10;gMS4rBnYtoAFjwAY1D07DMcBHNGuYlOHJoPTvSFxB6GAjFsHCcH6AuEkqLvglfzy5RsGxr29/eDz&#10;ZKYHNdOwAaRiGF+emRfPP6GyBUP72T6oH+83lByzebXPLz73uhP7BiAfajgw2sAAffvuvdj5TqlM&#10;9qyFXBx7HhUUzVK3KYk9p4hUaCxLrR5r3jXb3FR2mI1ZK3hrJz4zoEYO2c+O1+nTF8/T61eveX/E&#10;DjYDyMPheZqr33L1ms1q6Lu2qSyjNuveg/EPMAP9zor2NjldXF6m6yfXvEf0iU4KAEBtsF7JWglA&#10;LcI7oGJieu5gaaYZetMBW0npvWK99TXFXvLNvpWUMsz0Q7mitNW2UsZbp3PzWlvp1jjMsrHlDuwI&#10;OPAeZ1sMdOoNwe6lSi7zfhE78WCY+8RuXz23YG2gobvrH5+zwZoLX7/qJTxLPYPavqnDyoN7bHA1&#10;fNs6s4cUHKhyYO/6OVn2SnmtpcI4K7CWwwYkhgCSSs4LUHEQNjlbUdP461kvWBUQ65G+2lOyJchU&#10;a6RDK5NDqfESABZsLe1jW9ppHBnwaIltCLAdI/PUr+F6zwzMqG2yFY8KMxyrjxoDL5y8G4Bs0yzP&#10;y2hrocYKnwi1bBpJqycrSPCMyKJEthO0F8Mza0COJKCmXXz+5qmqVqNuq3LXafpBCvShf1/rANTO&#10;4RCjE6mxVuTN3lSvwJBkT/ZEn6vNi0MgvNZz1NkMsugcYjFXLCHYkLwmba7svykAt4PQjagzw9KF&#10;dWRS9kKV60adH1YyPmtIPDHgp35tZwsq3d/w8a1efF1TbQS05tXXh/w5sYfuqsw3hYJltlIlyZ4n&#10;WIP8jOGFXZU4i/Kk8aBA1m6da//G9iz94tVtr/fmIATvMNgoEofbkA/Ti31XA12WJI/kDIlcGf7V&#10;ZuL6/PhXjOXeyhzzeK3F9bwcRGAinF8cM5p+MuqNqaNSl0YvjmlBKsvNA5MsUmiDIsyGFw22JTt7&#10;ylv29qqR/4UknHs2m0zsLIfH7e09AauHB+mqJb2yz1DTsCBhHLfBj5WTSFEcgrU3mpXAYIBRGn4U&#10;/03IjghEbPg5uDgp/9XGq8n4yEIHN4ieMfPANCos5qty2I7TYEnulp+RD/5O9OeWXh9r3jxIdu43&#10;H3kYjZ4IgH1FNk2/rklOjZkaKP4x3UdhgoIPRSAeUsglMcXY2zMl25JobZlidtz3jmmwK4cPjE4C&#10;bvlaoO8raWikbAYNOzYgSqKPNZ2l91/5HSw6/Nv95t6eA/JmA+stPAFogF1eG1KG/bgjqEkPvfJz&#10;392+s0Fnmx4+3vMzAVxliqgPT/jpIdE1CgyFvazTzdtXBlknBo5gkgEZ7mQWACUQpXGCNws8yfAL&#10;TcXR8SnTB8HywsN0RQacZYalwPp4v02Prq55GMNvDwchGHtgovYGtFuDgfC/gRcTEtpQcAiwlFSX&#10;8ovS8MFInEVnq3UCWRHA2pevXvJrAEb+4Q+/p1/j0Uoy0dNSrOO6AtDA18jQ/Ij3CdcIhQCuC4FG&#10;+rVp4gcGA6aFuAeQ/EZxFMbxSusq6wQAVfgDcu0LGG4N7FH+U4qhu1KYKoFZ7DglyNpPpVvZGDXJ&#10;w7CRfPFDaW4BgJ1QbmZz3FlhEVhzuBZMfMVEhUllkvmiuaAn1zRyHeJrQ2KydsFFYGSWp6EGT63Y&#10;iHs1fygserPkxHDK9OdsDhIi2QCX9UQviP0o9uEkyZOo12ItQIpD9l67hDS0Bqg4tWsy5XD4fJDP&#10;jGQzzdwH4tkjmyUtskECXTgg7UMq5lzLphX3ANc/2Y/kyIBmJFDx2lPOeyHQofwZ1zjMZ/Es4p4B&#10;UJ+zptFY32jMMZgJya7SiMVs/fbb79M//f4Vp+hfPL9ig4NnHMwApP09vr6iiXiEwKBIB0ANZif2&#10;Mob77Gz+26poBHMUXwPrA4S2KGhjxftDOTtAh/KZIZ8/Z2Oq5OBhkI/Km5u33De+Ls0X9it8HUz6&#10;6RFa1vVnn/2k/N0TMh7PL65YxMNbbEUPzrXDCXqykDsHEzVmYQlMCEmn/KDaA/8LTZcjcKOph2gU&#10;oWHIG8Vtc8BeU6HXueDxQezvl0y4q2BdTEvl7dEvUlVLXmrwhCfOzYHsovUajXAWnnUuRHJONWl3&#10;msP/1j4fdRLf1CKhiwLGoRvhBaJwG63JqhU7nL7OlUK3pN7Oc5W+5PAyrEVgV4unOS1FeSTOxSVP&#10;bDiTJQuagMePki+m09fCpyQKzVR7BTGQHHgTXmpkPZuFMLrxmdj0hCx6tr+Q5RQGaBWmsfXE3AWT&#10;gUAON5qlWCIwMqrxQiMBmSPOBrDjyC5m6JT88o4YBLUpZ9gb7pV4H3d37/nzsOdC0gi7EVwr+IMx&#10;ybOcQQDZg7Wo/WMnYGXVL56hs4YEWzYFKtbbHLIUNSOt1Qdo2vq+M6vUoCVtGSxDmyRpwWvic0Sq&#10;IJ7XI/r4iqnKRG83MA8MyNpz7av+a1hg390/cBgFqTKYSZBS3pTz/7dffpn+9PU3kjKP8gdMbGw1&#10;AALLGyqEYVQCLH192lz9jfALZwDYVfQ5RJLvOHnYlekxSLaKI6O3EcrjYQAHrVwLTbq8fpI+/4sf&#10;B/b9n//9v09v/viKTG6yQZGsinPEzIPwaOud6De64cTX7FFoYw2Xf//QaP3vy7MMhh6e62yzcYCm&#10;qOUg6cM15ecbxCDB2ZHcPJ2Y0ff06dN0UmoSpNXS3gCpywjSQ7Jz34dGqO4FkZbQ+D1iTbGedSMW&#10;rKTJ9hRhRYDamJ63c6oJx2SiuAmN2rIzg53m9l0X+RMCDSynj/0o5PDBMohmdp6m2vAkM3R5HvYr&#10;D09ah8so7TXqdtqSdF31bA1CBi4Y6rbLywuGAD4p58vf/ou/Sf/lf/Ev+Sx8+HDLL/vzX/yCNQAU&#10;BqtS64ARyTrD4DHr+baprOHJgVwRXDLsNqxzxvL765ff0yoFdTEAQTwLYt1u6x6F14Ni6t37j2Jo&#10;ldeFdPjPf/HzUjvfVksIPLt3pWa5Oj+VQmYvCxMyZnv5W2HN3Nx+IJvv2SdPyrP2Pj2U5+LJ1ZnW&#10;jeuZ0Uy+8MFqzGYKUkUNh8rhuBaSOw+0/Hs02fJ5mytDcNW3FbBBTYVBN9bi6zc33OP6TqzYYFs1&#10;Dj9L1RM3U71EcLgV8UJ9XO91JhD86BQBXRcO6zpKF48uaXESoVSUws/qg7AX7C1ZlSRUNafksRpc&#10;JAeuKJ23E5jqumKa5X0X/nM8+mllsnav01RWGO8FwDiz6QlM0xttbzL5bOsL9Zvyi504BKYN06xz&#10;BQBmbd5n2W/ge6OeFzDZ1oE4no0YRtEmxT1eMpMom6E7VW9pedxCIRDeZeHHm2wxJmln+IGNVTYb&#10;IROzgY3R3491zpT5Xsq2ZNAxgtOSn8dILZ19LWPY2jmEK7zww/+uoQR3y7OuX/XV36w6Ax6EoumZ&#10;tI+kfR9pgzUpWTwxmX7lGklnWQSoxVrPHjTVYDVcm2GsKqQYXlbJcF6kn9rDevZ0bUiowfIzWKpw&#10;y+7AY04g8VjDUxY/tWQmOT2vHdbBs3ilNUcMxcq1vu2qdU1rwswYQGgOJVhzUPM1lekZcuM5i8km&#10;EpHWcqohGXPdYyPoQ0hc9vmgda4E3rFKahdfSN3fxoOC1gB7DHTrZ47wFEtXg/0Zg7TDUI7we2y9&#10;tHhuHDDjSHTq+ypdXZJ8FxYje6Ouq+8tmMQr25eN9n0O5pwG981BwEaudi6th8QLyOoew2uDw8k6&#10;zc81STh7WM5E6ybVEBL59AukO7Qf0LVdWJXVQsC2O+xzD5RGObc1dCuUJrzPqIceX578Ksz2IwVz&#10;vWrp8UbD1PKDjtYtizT8+xFThTQJ4jQwi444DGqW6csECW5p7lUQtk43ksw1JtxYpPdOjesc1CFa&#10;rCSnBLTaXGngo382ADQUfpD44kHemKqPAwgNcdMqEOCISXYdZSdg9uF7MCnabe8JNIKxROTcCwMA&#10;Ic0908TJaTBLIlUPDThAi8ePHvP+oRi6//hAZpykiA1ZNqMPAFxsNLoECWB8bZ9DJa/kUhTfupFK&#10;LoJ3LPiPj1eepmiCBlNKFM/VFNONNxiGAcDJp26gPwQKbjCjlLwzVo+FMOgMOjhDK9A0U4az5cEe&#10;D4gOJkmE4Q/ScgJ2zNS1J0+ech3ENJ+BCvYmmv1gn5XPsWFoy2zQ8ISF1JZSpNYTQYGL3377LR8S&#10;FJDY4N++ecuvR2PVpskGuDa3hSdJ+Qyzk/EIrLiJge/SMCv1GPKeKMhREOPaH4EhgcQ2TLTLpv/L&#10;f/bP6F8GeQ/uA0ycJYmIKPWJDAU0TZR94meX1x3I2jhz8mNmswLjcbHDFJaBf8M9w/q5OBeVf9Wt&#10;64MOeYFYKWIvjJMAmpgwoCCNKQU+NwA+3G+xULLBuwcySQnglmZoZPJzbybclgclfQ7LJwEQCilU&#10;AE9gaYK1Ff4AbGJNG8c6ly/lUS0SgTnw2cj6nSzQtqtSIYAwZHV1urfJSUpKd+zY+G0IJvVkMZwc&#10;KwlXoJ2YAJDPNGYU9p52YWPHNU1O4o5ATb0/sYQB9uH5wrPJtLlO1gGHnl4EIzCVHJWYG55AKLrg&#10;HZotV9nRP0+Fw0jZ3+CgFNH4sR5Ghna0kohagqRAGRWMo81cE5nNO8rVWUwQ9F4mlAoi2bsgE+Oq&#10;9+aMtQw2J4qL93ye1/TswtdEkiinOzGdY8Gx9+ABjfdd+v77V+n/+vt/LP+W09PrU0p+Id9+Cu+q&#10;0jxCPt/6ZwJUkhRk4iQdAIS8Yno+O1hrWC8onPncO50XYDsATLBF+FyOYldweARvTRiTlwbo3fs7&#10;MqzvALCCvQBWw4tP09XlVdnfVunzTz9Ln33+efr5z35eGtlHAglhNF/2HOypYJMr5dhSXhzqaZkS&#10;R6BGNBDB6mia/MPpcsBG9okiSD6FH5Gp+thrDvw7xA7qzGIzw8+A2RKw5gl+0yxeIRVkbCyJmp0M&#10;Odcp51y9Bpua4hV4k7xzpuqbGBKBeAgqSBb+ennxkGxq6pxCfkKOEHKDxVfP5csBkBcSuigqWv/M&#10;yQMpNjBpkdJm+xseqA4qgB2BWOGDJ/+fmedjhIY0nmpGGpkKrsPE5Fw/e4SwtZ6+isErH6qQp8z+&#10;GQT+Q6IfRZkLzNEgvjwOl8koGHmDpVp8LicxdiOJF2AUwje2HCAMKuobAYtodjtP5gGI39y84dAI&#10;exmeJzxnYJ/j+1b9qgIXDM4Au2q3s0H3intpE1Jrem21ZAJESApYxgAAT3l2723OLCCUIQ/ldXXe&#10;baoHLIaoOSSSlqbM9NKUx2THILG1GTiT2KF14qy9dk8fs/CtSgxuoF8r/Iphr3F+yt9pao59xZI7&#10;DF/w+tv9vjaLqLc6+3aqyVdzQllKOZ8BAO7sVbwfJ9aJYj529IbjcApswbInwboAwA0Lf3wOhHWc&#10;ncmMfDdwH8YZdX75NP3kRzL7/vf/8G/Sh29udAbOyV6LM8G9COdgw+V/U+NazhAb3VOs3Gj/APw4&#10;IIy30VAN1h2UWsNLj3KbRcaefb4pUTtVaxycd+fnF0wezR5aNFE3t01NtmYaYuwneWn+s5k+lJeF&#10;jyaa4u1GgQBueOgjCE/nHGECA9c+ajUyug14BAjBhr8T2J7MQGI9OU1VfSA/z+X9TD732ZCOS9DP&#10;5OZ1zWClVWWVjbYJ6ey/OvtsGu25piNdTEKcTf0BIwNpzit6vF3y1z/9wz8S+MDahOJEfr9bKm04&#10;fBkU8oV1x75iEEMIewPOVsjecY8+vr8lC/WhnLWwVUEYA85DrH0Esu1dm04cHIvp1LdiASH5liEf&#10;5e9ev3mXnlxfkdGXHY7GISasTgBUMAV0byXRVANj6Ce81fPx+Ytn6eL0iKDfGsnGYPSOs/1b88FJ&#10;9cPEy/Yg/T2bmx7eUjnMtSqzfWGSL/8lCXhnvzSc+ajdtw87z9DUkHYB7BlAoDomhhIYOFhhwf0A&#10;e9xKJASugUYsO+wjl6U2wCHw5JMn8r/2gJDkkyTwXOBStwykGoE3OCu2HtSyTm2VZp4CiO46K39G&#10;1kOzqTtteGhlDeG452ftnVR2WUHT2nt98plBFk8AGwY6OPwNoJ8Ega6CJAF6s3bvV7LJsgcxPdQs&#10;zaW82x6ZGCTqzB7rgC/ShAXCKySlsyfbZMAhuZ4dPLwIb13dj6mmmMoLsa0BEwxfdDCEfK0VyCWv&#10;vdbhfmP9/hheZqdfY5WBLRY1QfSOlAM37YF0N1U7npCAh5z3EEBRTSNfP5B0lLoscJXBkyf2P0Rd&#10;zn11R3ua1pYowQLE84X9aGWf+eRUYZIj2lylmDuGdzRVZRFg1GTWlupnJaCHWjKuX9RD9E0l47Kv&#10;NUlj/7g0zbVW7EweEQBtRuo41TRmYiJY1w5lYb81T2alLSzclBcWJHsQruUlEC2GrzEo572dFxVJ&#10;FHlhdRQYUfg/zvPy74fMwgD3s8OU8JzmSNDN7aKaCcbgwS4T3s1dvwQyxfWroFbMZVOAaAJh11Q3&#10;BJiYbUHUuq6eLK09SLJ1T0uVocPkspl3ofqIvW4ZHi/BMvLT7s2y7OxPnSwPzpXxGDVtPpDxpoN0&#10;4hqkN+cqZQ6AGHYk6QcJ06mqiqo3o8NyWnuDhh0W7ec8yGtP1t2vUk1b0gatw3emh9Sjq4uyyDZk&#10;a5BSTK+0jpNqBCjQ04um9qlKbNHMg2mCzQrm/DjgEKShBz3VojL74MHBiGktQKnTi1M+aNwIwMY7&#10;AtI/2tBfCatItjq88REVjTS3SD66u7vnw3dxccV/w4MBFolAtpnFy005HHEQA0Tk4VH+B5o83iPA&#10;EWzu90zgkXksjIvBWuPioP9QtvwhERQb+L5bTzu2pGLjwmLTGV2EZ8v1KCkaBhcx5bVL4YypWO+E&#10;FXqteWIKNo8agK56BimJaSRbDGAArtnJ0ak/f0uzZQUyDJrSmtHFtGCjvdggTx1cwenXiWSQlH5u&#10;d46C1/eDtQdZJcArgTcKDMHP6IzyA/TAg3V8rKAVNkdMOSxN//0HbrwADfZMPN3JHJdePAPlKgAS&#10;cI3leyFQI0ARAqn70Q93ZsOI65vDt25W4AUYRw+UbT0Q8AJbAjKunZkFkPnGQQVJIcAJTM4lR5XE&#10;dUsgc833Fca9nSOs8VBjQ6GckM/BRwIUCOPAdYmY+Ju3b/kZ92atsqnkgbHnNcPvKOjwZ8iQP3z8&#10;wM3/4upccmck7T585HsG+LGz3BcFzOgmNtPk+oRNj3x4Rh6+D1s1PisnmTGRyslioyO50RBhyr8j&#10;NX88aKhbTrp5eHLzUHEGcHh0cS9QUhM9BKlgjZ+dnVVPsaZRqlk0i/R6AiBp+jHeM4tABi2EvHaq&#10;SbpkyHmiCBn4EFPLWanVM9mBYoOG5cTewKjkR5JMpDqxLte3vE9c59YAPwYgGGokm/0ms/8Gy5ly&#10;MIuS/LJmJ5CjiMjVF0yAEZvXTtcW9zSAcxSN293OTZQ+41xNq3VdWNjhe6ZlohzPamdrAgDI+AVQ&#10;De8Pe+rGfkd4LuRP2HuiuUtffvll+vrrP7G5gFUBJG4wCQfoAG+vq0eXZD4QxC/PKgC++7JfTPuR&#10;axvPDP4bex/N28Gqgc9NkrwRzyUDeyDvm9QEYX+FnQLZ0kgANIh0++Gezy33qySDduwB2LMuH12n&#10;P/uLv+CzT1lQp1TN9fEx2RwRcIJzJab9K8oFV7w/+2F00dXoOWqXxqVx4ivZIo0CTmo5MecqRqqm&#10;8438eXJM7qu/qpoCCnXnXJknuQJqLujc5HPKbTPlmIrKhNgMRIehxNST+3Fe/CMng+k7srenKhM/&#10;NKhOB8WUDvdUgzmyC8fFpF2hFOF1NQfoFeEkborbrluawjnS9WYruAwSNgu74NBTJIqP7EY8TI55&#10;iSh/GGvTw5JkHOtEF9e3tR9ShAKFx2OTlkJ/9qQ8RbCUz7+xstQifEPSuuwCaE5L8l0OCS8ko/ud&#10;2BBmV0C5EEwe+pV5v+FABnsCbCw6AS/cD5xSTOP9N2+5P6KZ4LMJ25NOaaONX+fq8pJAAZ7XniEW&#10;PfdlnL+UX0H6TubOIN8egn7HBOk49DGoi+eAzxh8Y+83lr2Fp9RM2ebeg5Sj4xVBHHgb03qgb20K&#10;v6Q7Y12E0T/YY0rU69nozKPWBZgkfO7wu1UQqNlGKwIAzN3TUkRsblgQgFGPc/X5ixdkEl+QDbyq&#10;9gqvXr0p9dcNn+XZXj9gz+B6rxnSc8T135sFLmlKy/eIgR19kMr9wF4FWxIMXndu6nHtUICv1qfc&#10;U1D3IiTk8vGT9MVf/PMfBfb9r//dv07j9x+4R0YxPtsaYEhm+M2Sm+7tS4sggzkUa95XOAwCs698&#10;7H2SMTrWO1QB8DaaS52DcwnetBEYU8MZwv+2FfsdScZtr1C8CBoKG4XGksnWTM0uBgDBBnYydlsB&#10;PA2rcP3arqtAc2uQWVk2E6WSvdOw8dph69CZ9R//o1+dB2sxYKGflfdw1XRj3Z/F9hmrx2hruWPf&#10;Wz7JpnlRJwloXFmCKRYn97xRTDRyMDozfXvtISsmsQpw+FDW6PMXz9M3X3+Xfv+736UwXpBFjJul&#10;aawScjyb2CMwvMazxoATDO7Lu/0IFl+p15ryjfD3+/L3f/Tnk4rp8uI83bz/qCC6vBClcV6dnx4x&#10;IRdgHMNRMpQ02/S49Fmw4dAa0xYNMgT2hovSZ0nqO1d7CRN0WLsh1APv+YsvXpTXP02vX9+IaZqW&#10;ptwL6geeXWETUeV35q1UFWjS+bSAf6kOr2JItOoFLmDtAUgBeIy0ZYX4hKWDFEtBsDmi7FoyUNwg&#10;yNw5vDk6kiS71GWnl2epg1Kk9CRg9eHvz84vCQpiTeI5h8ImguOsAXQw0BIAwvp7Gs0kU5CGPrsY&#10;67PTmMluqmFJAg2DIYSfHUOfYHyFzcWKqo9gsk+WqbcOhZv8uma4sx5bU7mFAJkYulHVkcVsQw9U&#10;0+eTB11m3jF8CaqZYE75mRHjblxsPwiqj5VFd5jQK8ai+iiQT0bbYiihujUwN5shJuZceL+FAi/7&#10;+dc1aOpQiuw2M8YnGRR6+FrNfStjfjaLdbBvYNRJGswo4FPWImkJ1zsILWMCb5WV+jNMZlcjtJBS&#10;9iORFRhkuOO1nzxAJSHAa5isWZIVBNiO7iXjM3EYOSs0MJKb4xflzCspB0N+KR++sSouGveOUg91&#10;FdDnMKfVeZssQw6f6HhOQ+pZ66AI67CFSuP0VqzPxt5+vZl3wQBTbThVYJZgc6uU88FBkCRJ7ceq&#10;8ootY7QlVwRVBJAYTLfGYRej2fahoguAMmTN8V7IiGsDWDQZzPVHNlu/zYuEteu7+ufDkKjJVtkC&#10;ymcPPBd/9WzQLc4+ScJTfaarzDrSxR0iE89P2Nfkg0HJEtB1APbxz021LRtDRk/rmVyta+KCUpk2&#10;TD8AgGkb0Hc1uCpYyRFCGIFUEWjXOhytc8iKQMdmYdqbvDDsh/oZee2vzo5+5WdKDyMfhkR/i4uy&#10;IZ3BeHceBAwQoGm4kahRnmxQKJSeQMlmS+p5mAlDogBKI7NCO/1gJi+C0RT0QlDyVy0Zd6dnCspg&#10;JHorM+TWhRUkqNqEZz7IOixyfcjhSYaf1XnyQRlMKfrAjkEhI/PJLZlfAAUAjKHpDW8CFIh476sW&#10;Es4LSRHLTUDSHifTmy0LUkxdwDo5ZwErUKhbqVDCVJNN/KqzjHYg+Pm+FAdnTNbUA4dJBoraJuKf&#10;PaEdh72bJaEYOEzQTAPc2O1Hm8436dHlIz7g8q7JBqIWdsdkthgOENxTACwBkDaWEiL5DgxHeCzi&#10;YQWAxel1aQooT/Kkl5vQNFd0G9dv7+kVQB4U6mAUAqBb2wSUYSEHDA58HV4TPxueYihYVzaphoT2&#10;qnyetzev+fpg2fX22cOiB3MtN5oGQLbLybKnKZBfgPlGxt4kfxxczw93d5QokiVoU3SwMIdhy4aL&#10;IC7Ag3J9AdhRxrg6YoG3KwcuzNFJ6XeIhDx2pxBEUHr8sNlWGi4+Kw43FDm4lpTn2htMay9VvT3W&#10;1mQpajDJwHRkSENZI2o2M6/DEUE3AdKbrUz4wfLClHBysYCEVADCnafzKBjygSloTMC0oe+r14EO&#10;iR0NXVHIki03K3QEEu8w9MZnwDOrAqOhN01vjwRS9wkyduUZ6GpkO5l8DHTQGsX7QyEG8JTsQxdO&#10;s5uRySDkEQ3IV56mpiXxyLKJmLzhN+wX2OA4DSXwfFR9Ozj5GxYp3uRkbk5VyJRY0480jOz3+61p&#10;3r0ZsJYe2IAfzwnT7rbyGZydXhVsWwUFpBq/Lt+VdZX0x7ppOYlbQhLIBEza2NHM0GMTDWvbsmhR&#10;muGKQAEGDGAQIC0QnxNFsPzCGl43XMuXr75L33z7DYsmgMCQ5D5/9rw0Os/oBwhAHwU61y8Ye5h+&#10;ls//5vUrp09lWhUw3fp+w+kwmbVe43j2WYjY+Bb7JfYlTo6y5FRgR8GG4SNByVEsA3skPnn6ND37&#10;5Fn6yU9+ln72819wT8V+DZk7indIWnBvyOJeCbTt+r6CTEwHRmqwvTPbRqEFKornmiKo6Wdbi/MA&#10;H+n36QTcBRhr6rR+igmlgeIIlZjncLrJh1rX6vcy1Wn6kg47mz1DxmplFs4G09TwTsGqqAf94gso&#10;P5TGnoAyKye70am6bCw8XRY4mWpBHxK+8PNpDvyIYj3OIUEge66vHnxkdUWybtIzk5umsn0Y2OEJ&#10;frY8In7WMO4NFkyLl5CLNTVmrfyQurZKq1UILr4q8o4SwEiPvirlWPIERwYHLQV2onegAcwpQEp7&#10;60RQyiAJrrzNRnvSCWgLJng0dGrEU2VJyLtux6HF+9t3HHbizMNQB/t1E/Kn8jNv372nHQOeL3i3&#10;gul3XBp2eESyPijvA4DAdntvYEggEiWt5fkKXzyyePE8Icir0bBArDyltAcoE96UkTQJwAgARc5T&#10;lbBHOnDyZ4/pPiV9U6kfdhoigJ0E5pmYy0n1AxknO6dQdxzm4VkFWA8GLgaq8JKlvxzD2o7EwONZ&#10;IbmZhm1DTWMkeNW1lb0KgPLQG4iAi89b3FPJipUgiWEv/Q/LtUJth73jxWefpkvYeAAcKL8HSxzr&#10;GfsQ2IeXjwD2/fWP8+z79b9Nm29vDeQl+vTRS8xnC5l+LvaDAY+yezTAT+leWYQP8BEFuAdbgbLu&#10;8Z7vPt5rQY+zvYfFmMRQtHXG5WRJLV97ULgPzlZeByUliBHViJmZp7n6YQ/T3mxmNcPhy5bsXxYA&#10;R3vQYGCvpb/XXmm92bYd2ieU1LpzYBvqXMqN7f+FM0LAY1e9n4LlgNdBzUGWkO9vthSXjDkM/3EW&#10;2z8ppHpUMOwGJ/5qCJS53sV0pVl601WWWoDgqQ4EVMvE/opqCYzyv/2bf57+8OVX6c2b1/TLw1nL&#10;WrDcH6ylCN7BM43z7vbmbR1+v/zuZXk+Psincyevym/K3xFkRp+wkc/l1fWj9Prtu7pPT8EMZR18&#10;IhZfJDjPAjBQ2/308+d8Trb70c4KTpucAPidSV1hZh8lvU4szm6cP97dp9vyCxZMN0hRdoNMawoP&#10;dRbGezBQ0kEok6VzdSyma0cGV2UKiawQYM+hJ1tuwpZkSo8fX3GAwpqtFbsR/uthnaJU6Y5ek3it&#10;HkPHk7ImS+1HaXXpmU7AZC01OwA+BPyQyVfqMAwR4HGMQcMVbUhm+njSQ7ltqgVMZc94cIw1jsFA&#10;qIEI5PVdte6hXB91bZzH2DPHHffjBw85FdDR1nAL3eNmGVa1bbWrasL7zAM29KZoUsBchM/jCaTa&#10;ZqKPkxmkGJyjB9jua20hYF1MLvqxto3vn84Cgd72rbNslt7VHh7FHsp6Pduwf3LPbrbx7LSuYIiR&#10;rdd0VZKrs1LrlUMg1oQCUMYYTCSxzulvNspugeDWfrB/mGqa7OsYA7g9U3+1V0CdEmFsETgRgwd8&#10;HiaJgu077h26YGaw2W6TVXJnF2fV5sJItkIn3E+E//DswMBstU8w3gMYb73fu7yqvTv2YgSAgsGO&#10;updSbvv8tVXNuCgUlEWws3onKbzCDKzeCh2xEqXUC4/+5mCAintztFqb7NNU5rXW48TBk+x0Wvve&#10;5coIHA2oSWEpMgW94rOUhSuSq4aaJJyqHU5ibyof66nu+ZQr2z5tnhcfxdmYSdMsw/BI8mZvaMuW&#10;kOWGAqaGRM0erAX7uO2q97TnFYuXXZa382TiS+thtNZuTgfG1weD/rQofNISHiSFh37W5B8eapkK&#10;+lXrA9/rsKhwbyqfv7YmJ0c4ZfZ+i9qS/uMerDcemjdm3sZeGsqt5HANYkwHzNvW/QQHZU2zKL2a&#10;9lBwdKA08uDx+aPzX0WKHQ4YDCF2OzFoTo5F6V8hfcibPG76u/e3ZOqRFmvJKRYxGnwUEDik6YmG&#10;lLDyw27e3dJ3DYBLe7AIjk/WdSrAJr9s5OvSJGJjvX3/QOYgmwgk9t5tzXAoh2kplDuDAXh/LBx2&#10;O0kj54kHeDQ4QdWGse752QUPCewe+DlcIGC/7ceqCwdYo1RJTcCDAo2NnVI1BhyIyUQ/HE8aBnsY&#10;YKNRka7wC22gIwESFLhM4TQTAdLibPps4oG/YUrsyGj2B25s45ScKNt5w9KkozcVnXKGUcllT548&#10;EdV8Ggws7Q0eyB8szwgGuTcTcGCoAv4eMk9sOCpEJGcF24++EgRet0Sugy4MiS6KRsiGY8HSVDVJ&#10;AoZCEBJJhFJwsfZqckSpH8Rq20nyCoZQ9nSkcZkBc3Bp99XYYjITjTRZIPMSMw3JxIrAwJpALAtp&#10;G5fjcFgfiYEGySsbPQMrvT/P5dU15d8AHPEwnp+eU3rIlKp5NDtxVxt6rCcyyzAtMjtkt1HhSzq4&#10;PY/A9Mz2HWJS4hDeZy3vQ0wXNqTtgy4ug2AwTAHy3N/f1ykuNm40Up3ZYME45XS/F2MKMk3KWb2m&#10;yFDxa0+UGEvam+2Rx1pmHshMidTGxnLXtjQQAInYpCKhea/wBfhxZsqLN2KVlYIMr8tnl4EwmYAx&#10;njuaApMBIuYrrk3frvhed2YWkOkFX8tWoMpIA/qV048Hv5dGU4+Y6OdUPa3IFpzD+yzMwXs1xjTU&#10;HoNxrzRJTg97m1jLt0Q1neS7nMxMc/VrE14igEV+F/Yhs3/H5OkK2ThcY331tmrskaRmt+VBmuWO&#10;TxlaZdZMkSytAYWek6YCgWis1VxNBA4j1CQSumi4O04ErAHw/dM//lP67tW7cv/69Lg04NinPn3x&#10;LD0qaxDSXQxJsHbISDFjCPsE/MWw9x3TSF+FNFKysZ+xEU9RWIhd2tVpHjxJFYiCz4WGEGwk+Bbh&#10;/UFqSLC/7BXPPnlOYAAG+uujUz5j8P978enn6dGjR9wv5QOz8hS8EwDJ6XrPho5T/dUyaUxNyACW&#10;IgnPeso/lJUCRNHUz8lUsUbMZCbgYDbxGCCSm63JwR5NSIPC4yYHwDP/wPJucoN8eNAP3HsW+W01&#10;lcbkMuwquqY22GTRNemAMS/frcbpmcly1jDCbt3khEdPFLT5QI4UUtnJ0sR8YEacpnkB26aYdi7G&#10;xDFtjSYK65HrNPxi7GNJNkew8yzv0lRyPpDmNhG+Zp+ubNaRpFJMQoWRPa7ZOFc2xmgpMafo3goi&#10;0EQK3dEDhFlJa/NcPcUIHO52la07urBXoTlW37Jcr5tSaFFTcM9DyFDZb9Ck7QwEJLNwyLw9P+Vr&#10;Y7AnttuDhny3N+nlq9e8/wxZwDNevh9+YhjG4d3g2cXzQ/kp2BbD6LTBSY01ZL9tZ0AvObVwoAR3&#10;ckDX6DQ4SipnrOsHXkOwECdP3TsP+loPy3DOAUQCW3nyND+Yd5Qu75TYKgnzkN7e3PB1aHWx33HY&#10;hYTUkCFJCrVO92AXMkBs4wI8OSHc65fetB/rOkZ9GA0B7jkHC6OY37geWKOUrHkPYmjZrJoPqlSc&#10;LcyoRIp5ueY9A4GOuTbP6SN2wqHxSan/fvLLH8fs+4+//rfp4bt3accE9pZgX53uG7gBEIgVuQd4&#10;2bYHFhBiOmGFbBCYBSYgzl6k85Z9kczInabuCnqwl6Sf76azzMnPYzDisfcRtHCwHQaRkv8nDq4i&#10;xZRSWChDplSZNNm+nXhNDOKjqYnGqRr1hyzR/s+SaAY7KVV/aw79a+J3wzokgrDmA9/P0YAPh48O&#10;wGos5wMAvbaHEvckrG8QGQHAZElxlfOdHSYy2LtSA6AwfCfz+8hBNZEYamlYeNfNkXzpFOn/4X/+&#10;v8s9m2mv0oOJsh8XmVRS84d1j2cV7IfXb16TsdvTJki1LpQc7z9u+RyC6UqJe7l+l2Uv+GhW/CEn&#10;ZLSP2uPrSyqfchYzdE5O8Cx1yOeffZpubm5rIxpnxabsN1dlz/hw/8B6ekM/YDH8FIwoFQFAQzAU&#10;Ed7x4e7e4X1zlYSJ0DH756baNFe2Xs4pH/ijZVuLxR6dD2R1weBczPDVeJ6fnqSvv3tV6o5P0u2H&#10;u7IP9vV86noNhMnYQY3EtbNiDSFp9RlrIaiIMMSGbzD2kadPn6hvwQCU4RanNVWYpIyurXYOklW2&#10;Nt8fa4+CuqELy4Ykphw/2aSE0JDTC4BTKCPBo2Ewc0gMRdRUU8gAfV4qxGiqcnqCSo32Ue55ZHU1&#10;9ZpFTxOG/lT/jDrb0NMOY1gy9LX+JECEvpJ92VglgBzaMAW1qUATWakGYhRw1hu8ag/83VIFtRaZ&#10;4Fyfm7AgiyEfWW/TIvnN9unDQDKGkZNluTHka/KSoC3P7mnxKQNu0ItxGX50nT1oeQ6lJSVXsmsl&#10;oYbKoAaJuKYgA39a7mtTJaz25RsG1/S5Ei/Cy605kLuGV18oFljLe8AxjlP1Dww7l/B7k5/4sOyp&#10;fl0O1A6850YHlARLjf2fbTMa+3fT04091pGsOvrFwiA3qllag45911mKvPSonaXnBA83SrZX75oc&#10;9jBaEioWWsN1M1aZ6HwgNQ4WXMhugzgSMvHZQ1WBrZMDThrjFYMH8KOB666CzGEbUX1R4zyy0kZl&#10;ZYQxZvaDYwVR9e+9mX91oOw6NNZ4+OqFzc586MXtkJpgR062vACekH4wwHcIqhnsOWT7aQFhlwyF&#10;yR7By+CavZ0B5PC0rpY9ZojMOQb688IE9DOH94dnPtKilxTphR04O5ynq97NS5BfnEPt58+uf4XC&#10;Y29qaYopTdIBcnFxms5OjzitAfAx0xusYzOJzRhJbjx8m9YotRKH9kyElex2t1fBicNJ0soTTnsw&#10;vdjuZMKMRa2LrkJDKUSz2T2LaSQOxRWSJR8/4YdnMEM52DCVQ2F4ZEo4DdxxKIJ+bwmttMsDN/ad&#10;m68pzTXiubXkAClJMRU4dToqwibw+QEcgdGHKdHJ6bGAzUaHil5TDyiKWfyujUfFh4qUFY29UQzj&#10;esB8Hn8G4ASwD1NpFLZg1XCKlLsaH046LRLH1p1T6CQLm03dVcMivxsamE+acshLUADKyowZLqhW&#10;xT0nr5i+mNkz2E8O0iO8B4B2YGRNng4QcCibBOj6AAJw0CDhLVl+CwkPgDWYdeO60kS76+vkCfdj&#10;Q/NxBWFAwnxiUIDA0HbnzVgNyNo0eoFlK24yZDOB/t7IIBxTMzJ3dvreY3rUNQ5jUaoVmgoAIJKq&#10;9vw8DLzgZGVPwC8KWQDP8DYLkCF8rDhVpXT6KD2UewSjdoAUWHsMACnFTZja43Pj+gFAiQcP71PS&#10;y1SLi9VKhaokVi0/P30WvR7xUGNNAly7ff/eRbbWW3hZdfYcwXqGBBMN6PtyTyCp4kFI9l3P+7ux&#10;lLkxlV7T/GQfEKUlQhaFZwBJf1jLZNmOOsgZwNHo2YroeDwnudK6u7pxsqkpP/8OaY8ODAhAjgB5&#10;r2cikkFl1tpTSrzdheTaaZL2bJQ3hQotgINsjpMMmld8baeNtZoUckNtItRgSQILOAiA8WwZgwoI&#10;NVgCcHee3M5Oxpvk6+L3OvoZy5ZMBgAm5mMiGEnmsM1xG/uTDfa/4jDA+18FlF2gyyS2U7M9jfXA&#10;YUonD/gdrweAVoTSvIY07uZdenp1mZ5cX8t7qVyLK6ToIvG7rP9DjxgWVa2kuXh+97BeQPFQ/v32&#10;9oZSM5pED5PZhh2nu9zTciYQoARxpUunLBl2+DMx0Im+iiOl7tizMYkH4NdTiqYkRQDcaNKZYNp1&#10;BxJPNZCpWZKwKuPKh7bSOXuZ+lPauxj3riP52d5gwWgIP1TJ66dFVpstIWg8mXdjGf6Ps014RyfA&#10;xnrNB14lBFwAVlo+EF4a1Wsj58o0i2+a7ONXU4HddcpgN7uZUSGv9z/b28PyOoCETVelxfLP0XkW&#10;Eo7qWVKNqCPMo1FzZ/1WSFv0acaD0JNcm4D4vpA1tEELOTRsMZslEvwCQPBFWRJ0Dxq0cZzMRJiq&#10;NDck/qaELY1moPhOQpv89RML0MZ/N1TpP310k0AYvrdGzJS9LR7E9BvIQgDLd2/fMZr2l+/FUAqA&#10;uMz0RwKA/FneF3ru9xsm7PJ+sTkRMIqkW5w7ZKGWr7u5ectzJWoOsuTNhHrYSvaPOoBy9azzEs96&#10;48l1eH3ivscgCjXRA31zR0vrRoKTt7e3tiLYqelrpCRgE2XT7/AgjVROytEpKw4foyTfTMu0cC0B&#10;yr2//cABAVMky3p4f/eBgCD2ApxN4SfIPZtevqe0WiErufzem9ELoB9BV3NSs0fPMp/jfe9kTZqr&#10;J1uHrL1/S3o8WnqOn3WL9wQWP4MrTjkEhPwV7//q+pP0/Ke//NEy3nd/elN9zAAWrnCdDgCyOlCw&#10;tP7Bdh27cXbZXtZE2Zf2OXOQ+qbUOQRbzObchz+lAZOQO+H+Mkl1GKscNjv1E0obsrirzEhD+obD&#10;qt4snkU+lQywhPm4Et0XuXww+wLEjGdZ3l9qKOPrW0v1A2hQqv2SOC4p24GPUG0aBRDW+sDOrhg6&#10;some7GfqzoTMha6p4Fsnelr5Ozed3LvkXzva/iOxsR2rpAv7Pptzr3Nc7xNb83z++Rfps8+epd/9&#10;7utSr5UadXaCulm9lOTz+stLEzL4XFUMe/Y2ALoZwDFJ6hoEctQRSLLXvbQHU90rxegBc3671WBh&#10;sh0Aru0DfKfh3X28Zt00RFq4JYo7+gYfc91kWXzVoQ98Djeo4X3G3ZfaFGAbBrb7Uf5RVZqWA3tY&#10;fFdDpnvoUbWQWQLoM+MlQL6wfmHNF8yoxH3vaCU278mJrIBQu9KWaNXxtaQS6STbZvCWGHsKkVmx&#10;H2gb1fioGQj8l9dQYF0kWItkQZualYalGDYdO/wiG9SggqfrTZLoqkRy7/XDoXnTei/M1ZsPAx5a&#10;UGSd6ZH+HB6vo9nPSkqd6yDFesMF+MGwAyFlDFuZyWwFQxl9MJ7z/X5v8D3Zb35tEEznSAAV+LxY&#10;U7SFCvaZB19iRFmO2i4MJwEfqQaVRbI6w66m2eoih1vFOZvF0GsdXhIAOHq6YTdYXdZWGSHrD0qf&#10;BSRbDF4lm1pDTWVYhZ9aVE2o3aZg4VtWG+QB9EHRJwUbDd8OJprSi5vFf9T+p2t6+aaafMzadA4/&#10;4EVhFYXK5HTaqPuWezpV0Lu1R+g0L8AVf40RYqTBD4cidTCca3Bna5ksh5m2YJjTki689yAjZMY1&#10;ddae5uMBiQDsvsFnRwBYlH87ZFQ9rH0mAfxulfobQXGuSKt/42T26HRQly72aMugtlq4+OwlqGcv&#10;dSlBzGR2mFNnz9bwjZ2s0hycNaA+WaB8Z3sIDTimen4c1tdzWMv44FVytdQ4zWFybTr0IWyqddMS&#10;Wrf4aY9V7r5cZ/ZGDv2ix/vBma/rsqxh2gcFu65Kr80Wdq+3oip2zz6Xye77oSZMp9pP6HO1vsaR&#10;/iz2ojwx430HS/b/D/hxQDcOxlrGJYDJXp7t8+uLXzHFsRoy52UKRbkJwL4VAb79bkMfGBx89PAy&#10;YEZvBE5cVyz+YAQ/OkVNPmOezIX0adLUHh8GgCGlYI6lx9cCTMPNwxS07z0Z7kU9bQ0IQi46DPK3&#10;wcUEMDCa9QTWWWP/JIZvOD0Mnwz+MWTibMWgQdEJievD/aayHGiajIL07KLGxKMZxgEAuQoAF2wo&#10;2Kwng2jwCJyYtnfHxh3/AzuqXzkhtRSgQNjBZMHXoInAwYVDDN5sAMb48Fh2GaydYHo0jtkOk3NO&#10;bDl93deUNIBGkdIXiy6x0LyQJ8RmW9lNuIagy49kIu4qhVmHyEzgCim0NLZFAEmWBxklmqXIAQOJ&#10;IRqQfpTPhusLeTOuOUDQSIOaHM7CScXBw4YTBp5EkEHhXh0fn/Je4r7ubZjKQ7gTJXm2DJBJhIzX&#10;7nkgZPsPZuv05VUw8cEC8zD8XiRXmnj945CSlFNpzYpX17pg8VU2MYTU3N+/90RxMFtsT0k1U5bp&#10;pyTmpGQj8nW4p4y2SR/LfcVngHQSk2x4/zH8YMqV5g2wmjJRhJ20OsBwwIF1QUZTh/TjDwLAGMCh&#10;RDhc966VnAuAEtaiWFgPXAdg2N28eVv9GCZ7bZwC+HV6l+jfAxswACT0UaSf4Fin0FjL797f6Pol&#10;pThh0npKYEaTHzRSCEbh1LZVYyHpc0tgDE0mJGJk35bryM0PMtPy2mgAMaXGAYBCDNc2NuagY0cy&#10;ZdPE5FUFCEFYT/MpBXDYQuuDhywUFoNj9YfIc3bim3w2OrMPV2SWtnUPou8K1kdWIYPiDO8dDdwQ&#10;ATpmDufqRdLaB2UgeLIlCJjqXhP+atHg8fCzsS/WkAyiJd9gQE4nBh2YumjW1/0R97kT7lf38tMq&#10;1wCMv/fv5aEHtu4xE8UT1xoaCwwRUBzdlEYcTDusRTyrwR7Bs/6AdehndLu55+uTgWh/CRTLKABx&#10;X8WKnTQ8WMl/UqE5GkpgbR6fHhHQx38rSfJ56uin07h4VpIw9lN4qZ5ZskOvNksAs73bZNhu8+7K&#10;wjeoFX4y+72ncTNBG9Wbnsia3RIgb9gkgAEW4HLuFq+PSL4Nxv9suWeOCSMKhAinMktQgJgmhE3y&#10;BLwWfalKnQ6lvz8w6w2vvJBCHbDWIr1zrq+5TO4agwCVFZQ14KiMt3TISIqptkJsYqothltLSU1K&#10;4X0jT13Jc8c6UR8NHCa7ENak3pB4qaw/CDGZq4XBgchY73+2dLqGZyiQSgbgyd5AneQ7vmetTZST&#10;E95mS2craOgQHgKH9t+cHc6TXLzj+qDe2G0f2CiG/j4wHL2Oawg2+3dlD37PfY3Nf2mgKeH75puy&#10;x77hWrhgqM3kwJWOdUZnoORpWd8oENEMtd5XYB+Cn7taa4/ZW+5PzyKnUFavJcu4WnsUhbl7Jlje&#10;Gcwtn5fJwg+SUtvCYDbbRL7FA8+gjX2f2OjwvJ9qCBHki2hwASK+fv1KagzvbxFWNJtyirMJzzBV&#10;D4MY/Uer48qsZqOxk5cbrteHcqYBfPxIGas9inyf6ZPVawiJfe34RCFO6/6YKZycTM4C0D7cb+h1&#10;iHAtsHhNxpbdCdjBlK8l7jtcjQAVyj54cnaVnn7+ix8t452+v0sbNGGW6q4x4HIDv7OVQYCAO5+P&#10;23GuCbi78pY3Bs9elT146pXoO1nGFMMWsQEGXkOGrOzH2mDnKbyzVNOdXsjvlKmCfI5b7kOVfUUA&#10;YJDEt1WNvGHA0mn1k67yo4NU3BiM4j4EGy7SYSNQqnUQwmzLg8ENqhg+o61JmspGyDXUyJ58BgoZ&#10;WtHLr2s6iABn0qTtgOZhqjK6SE0PNsRk9lWAJJ3DK/T9K4X80fNYKh28Ds7FyeAlzmWk9P6rf/Vf&#10;pb/6q79MX3/9h/QPv/2NklTZT6CP+Viu/aiUavgG4yzHmVf2hXfvFKCGZxDgfIQvEeAo9/OIAROr&#10;Uv9tD7zQU/Vcuivr99FFOcM3u2oCHx5XrQEZAqQ1xTLX4CmqjBDI5ecafw+7pdu7B53Tq46hNPje&#10;d2WfelTWy6oTM6w5YLvng7THXHfmvCSeWjOXa+McwPBcfSKDG0Lf5Qb9jmw8cF/AbsReBrsCseT1&#10;XhGqyDOKqhtId0/4O3oNhvxwwL7i3ymMS2AX1TGs18QKok1SL+Bvv5M8MtZa1LWt01KjB9yydleP&#10;NHtgTGLDqGtDFRRsgHbqA+jH1ssr82gt8BH3dWNgRTSxtnrVNh6wzQa+MeRZ2aeU636SXQXBCT9X&#10;e3sw43pTUl72RgUUCsRYnhs9C6gFWQt1y99P81glpIchCUxen5eE08Z9z3TATk4eZI6zvX19ho5z&#10;AFIzz7fRyegC5CRVRZ8RMsTk+iTZAxJPBM8sA/0BntH2ILx0DXZHQmwEZIy2+wiGZLCnYsAoS4Jp&#10;SZXGeQ7GLp6JXsNfSqbTRHLIYHkosInGzFWuJatGyE60v6P661CsC+ROs0J8mLy709CN0tv9WFUc&#10;fQSVOPAmVbmp9jUM7iYPc3p74EWIx2Rvw9a16uwQGd2rmRhJhDYtFgU/BKBwzdAD7p2f0NpDDkSG&#10;7DNoDnb1dOAXF4oMe0b3h4w17+nBHFP4YFN9VMPbTl7RSwJ7SGenSMPwGc9nLs78CH4Li5VpOrhm&#10;qQY4tbY9i8/b2s6rsaolbMLmAyucQ6lvWD+Fv6MUNsFWTfUaHAZyMEehbasPZjDpGnt/E3jLiyok&#10;lCIVAPa5GTZwlYnnoVnYbuP9V9uPsPkyEzIkvQ/0J5aKMF4/GIPBWI5BfO/wrLlKfRcWIPemx+fH&#10;v1Kz5s3cdxH1BXXeZSO5vDzh5Bh07MYJq5DDKk1rrybWBqVMyNxsPG0WO4cFuLXh+Fj7SOAqF+3k&#10;7MzeRYmNc500e3qmIrih7xPeA5ooyMSUTqfiACfNbWl2AdJdXZ1XCq5YSJKhoMDFZAhgzIkPFAPU&#10;PMg5rYBU4khfc2hsul4pITdMEtcO3hBr68igh9hm8spJ3LRxYCHBU+a8A5tuyCGFCHdeDNpAdpTK&#10;dgzpQMMDQGfH4n1JBYNUA9c72ay458P84EZThxxA2GTPI5m+mgINCYmlMzQstVwGjEj83pXPxDRj&#10;+5KpiVORsWG67Zy2DxszC5SsC39F/BxOgMCKmHRIMtmtfB1YRpQhNWLWKT1wxwN3GNUcNGzwhOoD&#10;oMJrY9ofnoEa0ejQJagzqJDFOtnynmIauJKpqCmzYta0bBLhrwIJLPxMLlD4YDKYFOSAhkEJxnd+&#10;UITaA8DAOjs5VjODzWa9Wi3x4ohCx+ZvP7WgNwd1GGsC5uNKMNWBDJYVngOmH866hh3v3728DFtJ&#10;F+Y512TG8njygAF7ENIBgoKWz2NNkNFIMFaSXgBnSAHGfcPXY71hc8RnwFoR21PXaEVvEiX+QioB&#10;1gquCa4t4IqdZWrVfJZ+Jh3XGCTYeE1cY4CVZBV18tkgsw6b6qDAif1OTJs9m+uBhx78VVpLzwA4&#10;bx0Gw9dsJA+VEbj3ICTlUr7aLJPl8Emy31ewtvhc9P1SmFA2ty0/56QeGrwfx8dOrxz5WY9X6ypP&#10;ZNo2vBKn2UVfYvhERQPwGoPASXou0ZdwX/3OQgrc2e+NzWzvKSgZvn1NRtOkZ18PHuxTYEKvTKGX&#10;dKmvAEz4zq1NNQ+WGX4kQD7I0OHHhz3l/u5DWYdvnRa8SDgoB96KxQf2T7JXGdKmwebKTjIV4NTX&#10;JgXFTWtWLP0E7RsUU+w0t5WJsqfZ9So9e/Gc3l709xsUxHNRfn32+Wfp+YvP0jWkxSen/DzhRzSn&#10;qU71IH8D6y/YLTUMN8tHj/c4z+mAoOIiLBNUgMchBwx1Gj/x78PoubWMZimQJyeGhu/PIrkNzz4W&#10;Ds2B8W1Ml5MmgXFPsps0+ZGMVaYRLF+9TlunwIcFWKpCkFT97TSVbsiqFRvBTJeDCF8U9NHVHVL8&#10;F/lVUyUKZKaFibEZuhV4DE8gF0JR9GVPjcV2mmqi2HyQWJYPiqmQbMQkX+zwYOPNi0zZXlsRYIJ6&#10;YeWQnUgWndxo8Mye5gNPJicA86ILNAzfwAACsyehOMvAgIOtxuQzI/n7NMndS8I1yd+PQy2bs3Nf&#10;Bsvv4518P+nbs0/ffvcdGdDX14/TGZLGcbbhjCw/A0b+UAWg0cD1xh4Alhf2cQyFsKDZ4IJ9avkN&#10;U+CnYG5MywTXjRCLRDcCsFTA0G3YbaiWwGeGNUMM8FYGdXHuYMgUsvPJIVB9uySlZjOlyeBtEs9c&#10;DHu68Hick71zu/IMP5KtQXmm6atFn81jhctsd5V1sS3NRmPDcBExM4dzBP4+3MqvDsARmuFxZv2F&#10;Ok4sw4Z7iraYhkMl/CzUCUfHZwJ30IgfHUvmuj5i0j1lgSen/hxYhx2Z/idlb7x+8dMfBfb9H7/+&#10;d+nVH18KkEPNY6B4P8vGARJeXLsNZb6N6ld4FMIiBo0jmCathg3vAMaV2vUOdQyC6qyQj8Z2muLM&#10;0PMdxX52OAJqbvnztrRHQXBebgX6khWfptqUEBAs6wlnGiTnuNeocWo6Zvg1m70XwRthV6Cze19l&#10;RGGcvzQOqUq0tO2Z0XXAto7zIhJBD5kPtMXo5Q/F/Sf8mxgK2OiZR1MUTaSl3bsxBjgRbmRWm2uS&#10;YAgBAB3dMEcvAS9vnId4rvZmpmLv/fjxPWvRf/G3f5N+8ed/lv7H/+l/4ZALQB/OUoTO7Cn91/4J&#10;ZQ/qHf5cNsWN2VEONWi0l2FfRi0NECdYQrZGrRLHwT5/gwGL1sb+yQyrE4BOo2qRcV4SoSNA8bz0&#10;CWDM4zVw1g727EL4xd7+jATbzSyiB+K8yDcpAQ5vpxjC5MPk+lS9Uhuvq8E+UgSBDGTMBjizWU1H&#10;a6k6AtTDWkPtxbNgZVWHz0DWpeXZXZfPwoFz+Zrr62v2NAjpAgCIMwZSfHw/bBEizbsxMIs6DvtN&#10;djq1JLGTh0JSksnmQFYc6M8o0/MwTaFYg8MIZM+DNQLyx0nZS1Bfw0LpMA0U9fgqPIMNflRp6pyr&#10;vzQ2SLy/ZPZQMGDf3rxlj4M9n6m7JCgMrgtVL5IdNM21tyPzK1hLSr6qIFkFYlopTwJYYq+GZ7lR&#10;vxiM/ugBYtg3sHeVjdA8hV2SSALJgRWzVVbDfqpBLfRgGycnurauow4ks/46yTtTZatx/2my/aBb&#10;M+YmM/KkktvbWzyHhUBSsCdBNwOlUctoqK81zz4OcnJbYTQmsKDGRi0fFl88G7y/RJ8fdizBCAtm&#10;VN+tFl84kAO2e15jBiCYladwhCW04zAIJ1h3AdSEv2hIdRPJLsc1bCE5GGewx27vYKIKHlqdgBp8&#10;t1MfSYXLSrZB4d8W0u3Yf+eakJuWWFcha1XuGsx69oE51SFoY29I9Hyx1x+GcET9ybXrz8pBAAdJ&#10;AhilDGu4Z1Vw2j3cIXMwmHljJEMfSsnn2Yz/fgHgmmYJVMxzPati/cSZNNpjMBKuI3CTONYwVh+9&#10;GHDNC82x3svJYXdxDoYPdg3uczjeYqWjDZ8kJgP24VXfuU/t7OM4hcLGsvbOzyyHng7xCeZnXIep&#10;7jtzDcDD33NPjKXk69I+Pj/71cqJZQPBOiPMg6a+p0dtev70k/J3AApKEffxQW/IkzV426Fg+/Dh&#10;IyWpMgmcWOzdvv9gts2YLpjWCTnsR20CXS7fsyMr6f5hY58MBFV01bQSX4/G7erynEUj5KuTC/ON&#10;/ZnefbijTHJ93NOYmDI3p1xB7gA6/v3HDYtzgFVnBHxWZG2N9DXbk8lEzshe0tUHJqMmTnkwZTmB&#10;jLn8M7wKOVGYFQ6Bg4kBIEjwReJn+XcBKHt6VPVOqgoWIh5o0twjYWWeuOnfoimHoS/kob1YiGrC&#10;EyfXAOq2+01F7sV4a1gEsthHuEAj8EepUYPpoXulsUwmDNOk1gafSY0/J+lsBOS7iIIb7wUF9NOn&#10;z0gZfndzQ0AHqwYSUfiYAFDApPPq4io9lPePa8WEXrIPh+q7NZpW2rphxcGJgwdMxiP7VuA+vSvX&#10;8JSeXZJ4gj24HxX93lDnv+IBHBs6GASbzY5/j0ddoRsf7WM1lGbklJMqMJH+/M//In33/bdOQlxR&#10;4gDAFxvXebnfkVAbXvNXVxdkFoDNefXoKj1+8qS83/vqNyAJpgopTPZw3QGaoihBAMOjR4/pnYKQ&#10;Aqwd0rbhaXmP8JrSlPXYyHae3iVOQNHowcsMACnM3QkOlvcFwPDt25v06PKaQBTWAu4ZioS7+w8E&#10;xDC1RIEORiyCNHD/rx8/Ti9ffq9J5aRpEn4e5JRIAMw2vBeDRZX7BdOsd6S/M/SiNHCYjCldtWGx&#10;pcntoFTlre5t1wfA2pHhFxJWBqjYpxOHEGQRKILVsA4swrEG0DBXQIcsgYEFwNZAd7aMp3daFosZ&#10;F78ph3lrwyaUYN9K3i4MkWiVSI2ins8BPYQEhje9i5lJTNCFGj57qJEkP246y8aSqeqzKeEKOGmz&#10;pqhhaguAnmD+pDasJTCXeb14EJvuDiblOOxrwZZsznuCVEz6UW4cYjOxcGEqN7wbyvV/d3sjT42y&#10;Jq7LekPBmlmY5HR7+7b83RVfC2sWr4NDDvcP6wby8ruyTlBsoRBRkMpIIAR75XFpihveZ4W3bDYf&#10;f+BJoQyEkdJyFMbwyaQ1QLl2YJ50TEFr0rPnn6cXn36Rnr/4NF2XZ+j5p/j9KUF3hNRw8FFeDMB0&#10;sOMI9rS9za87g3I6rCL5a81/W7HQrmm0lk/rV0cmB+XW3jswrRfjdMPvw/62cpCT0inHmmKF53ly&#10;onIkl1MKaplXHKI1nAKgo9mEjSU/kRpbPYrMzhIDL1W2SnKy85KEaxZ355TVOdfExJDBZdP7Sedv&#10;5GWiAmT+gS/hfGConVwcaFotc/RonnNONZXP30TAa7aPGw3aWzXpnGYOg/XHs6RJB2bu0eDPzVL8&#10;TA4DOSygQg4jaVk0lQqxiQK8puyC8ToO9pTRkC1YhAH4helzMLDlz7XnPR/MmCJrFftC1sQ+vFxw&#10;74ZRwzz6EoHBu5d0Fqxq7KkYhtzd3iqcjF6Sbbp585qA3miGMM6RkYz+tQtwJTlmrnEFimEAeAyw&#10;DyDVsbx04RuL2oAM1Z2GcwARtrZAIMN/JYmmmL+lGdo+cFA0e/o8RrAAzhKHeTw87CprhOEKBlZj&#10;MIHEeny296VuqSzdsmdAtigWiuW4Bg7FkJGBPdbh6dlp+XUue43Ga3xuazBV50AJMAD5DJX78KTU&#10;kmA9Yr0yZKr8/T1quQOZIYeTaLTp/7elwuNDqTshU8yNUs9HrnVI9EsRDKYEByJih2B944k4+v/Y&#10;e49kyZIsS0wfM/a50yBJq1CoKmm0QLAhLAA7wCwHWASk0T1AQwSrwAzdWEQLgMrKyMqMCHf/nJjZ&#10;Y9BDrpp5jXIKyW8hIe7+idkj+lT1nntIXotS01j+nr+X9xfvvvvNXwT2/ef/+O/S5x++8Fx3YIQl&#10;AX51gCIuvDAUF/Qr1WYdP0MfSz+LmN9eYHkAe5JJhXWJ4qHnX7I89gD2V8G2SAJlySTAWrbsKOeH&#10;Py8aqt1azBqscUo9bWyBsyfgqzTn1VdF0rEcbPbXww8z6MxzlUoyYltHqJBTHb2fnwvrweziVpJM&#10;We/UpeANZlLIxmqzfKIICqydyZR1ZeBe4CeVEqWAaQu7LwBRsBrJaq7kN1VXByZhBOVVlh9jfefz&#10;4oTzyTojHDMaQvCs+u/+23+bvvnmY947nvF/1CgAqGbXJpF6GunnOC9IeRXiNBXQEvf+zZvzvK9/&#10;tG+icRXLfIP7s2KxN5VCLwJzWqfE0sbH1iF1YZeYTWrGFLyCq/lgIREKh9qSxGGaSjJtNOZS3Pc5&#10;lcRzDlXbVFTBPjeQF0BG4+ZSZZZh41TN1t6KbRPJlxX3jGg+Y16Fnyn32JVS1Ot2SQ9PsG0BcAEM&#10;PL+8MHlEoCkailjnT9ZrrQt1cgN0FPM/QqdqMQsFirQGFbtYUCxrrIuaA2MANjyR9EobpurA3GrN&#10;bMVY5Z6UIYYLggFg2e7N/pOcXddycFgVQYimLUAzaqdkK5e6msqYhPIp8BHmtcNj3N7z9IQki+cA&#10;DId37+jPYcq7/bvp6+e/NyFNNENtcmiAbvtUwkPkhW31xCyrm2ApiW02F3/HYE4GoL/f7p2qXh9Y&#10;obXtQGaNhdHPrySxDj+bJWkXW7Auzz/BGQeQKVHZkvM0FQuSqrbf2Sw/euzl0TxjEGeSL10A5eFX&#10;x+Rcz4X4uXuHbAI0mWa7UtrHVIqBrgA24QvXeo+ENXxP9aP2DYNDweDxTMDTvN7BartQ5c0G5qpo&#10;+M7GGSoBTrJPilRrA4D2PAzAvS7SXoe80HeyLXObQKMFjwGEBFxLrLNLJHij1iFoqj2mQk0OKdxh&#10;0RCJvWEbpQbjVOyY5rkqChZ8Hdc4wjnScUPZe89iDWFZejSCS+M8JOaxTz1Kpg12ePhlR+N4LuFC&#10;kgHTwqGE19QlAER2QpUJQeOBCWq7nkNIaWP23sH2IprwX4GPxwxYX7cA+IZh+Op3kwHhdGRHMlmd&#10;Fiqy0UqUsNGZhhh/DvYo663WmMY2ZZg7wvMzvCQ1zzcHNUooXxjGNxc7qwD4m8vN+nfTPB9o4i5k&#10;mqA55ofvIm9Oz8+xWRUtupo06IIhQMbIYGYcHyYNzsa0STxgOwIGeuhfXnrTXudCAcfGFv/GZhKd&#10;SaKTpMwePHoiEWoc5oJW46HCRpldzrZmtxwTFuireF94smkgNunu/sk0Uk1CQOzR6SEbBwDR6RkD&#10;KljUVTKcBdMOwBv9qZpD2mgb8eqjkNbzszMW71WJTNeAgH8dqb9k3T0QUKHBtCUC8mbSQ7WgL4S6&#10;PbitYEJxI9dowkVRDC85eLEBzECxjLQobHSYjpYi6UXJupwQmaDXFN+Q3sUECzAMQDIctbgpUa1J&#10;P//0E88tYt0lY93LKNt0XAJ1k1L0xtleS6Z3szNAjwwtyADXlvbZwYTT5g370/ODFlLQ9Zl4u5VX&#10;R7738h6yNNfmlFhkaQhe6YFe0YC7NgtvJBBCGnVTFxpuQ8BR7MlIOaobpbeuVhveIyzcsQmgf4hT&#10;ZgFIYCxwk/j8zOPDCZ5sTssmFwsIXpArLvP7nZydWL7S8jP6fG/ev3un62hZyjyNxXQUhekdPGNM&#10;r8emQmlQI6W/TIlyCh6uK4AZAN8LMzNxz+ml5gQxjB+Am+oeyUOQBZDZjjhHSXNap1iFvEIdIcgs&#10;K4KXPa8PAEc8Lz/+/COfV8nEXwh84Dq1TVu8k/B5i9YmupOAZ1HP59KBCj+JqlZ3K3nM7cgO1kIB&#10;1hllGV3rBWpk8YMxjKTISI+rTBOnMak9rMLbBAVs7KYmU/Z57P3O3pe1E7h7mbx7U03pD1KE82eD&#10;QQKwEaBtsF5mhIx0WgyXi85FxZ7zHcZmJDvNju7Cwj64O8UuYLLfVpENyqB9Rdmt5kayf6bRwJZQ&#10;kM6bjhXDNZ7k8WVJfYQp0LCfUnDJo5jW6Q1lbVnLwSxYvpy4JoP9LtGowHjBsYARODocAIsNw2KO&#10;lJns+qGI3W05Z3PM2dcKHfnLN2/Sh4/f5qL0QinjaFh0StnDcwU2Djb4kscslb6cv49nGhv11hKV&#10;uq4Of4e5MwGZ5MCIg0ystil9bRlYpBOS5QLfLhvAo7gIAC46q9HdC2kvnjEEEpHNOmhebEzfB/gg&#10;X6z0VSJv42SuxsXOYadusYqZVIUDFzIRa5LrI7r9QQIntkfj4ioA4fDDSe4cFhC6/vp9koNGAGTx&#10;WnRtkQkHZWO2cXQ00FLIa6ZUOpT8E8VelYoHEsdUfFZ9KPpKYW9ma8jD5imO/HDuU7DVSuf1yJbP&#10;hVhVNr1VSWoNubSYfN7EOoDjwBi0JMkppXOaLL0ezfqZyNajL5q96rDx7pGuTgbyjtK9Z4Y2DTLp&#10;p9y7ZYLn50+f+PNYuwjMY41CmuRCBtgTPapWee2/sJOn5guwV96CyZrHOewk5K+kjTs8N/EcoQhe&#10;sJGWuDaXjWUvCTGlQC7m1Km2x6vNm2WX0HODHvLt2fKaMIbG/DoUWVkqPk8HyWWta5qvIyxRyEQH&#10;s7EXq+IuzxXYy+BaoNEJywl4DONrOFuMtxeyKDoysp4fn7lZRTNBa5JkimhOoYFJSwWb4PcGWWmV&#10;4Y1rpAeKdTaauVoRAN7zPu55bjgPgpV5vsI1gZLh4e4h/3/H6wM58Ld/oWff//W//Yd0/+drBW04&#10;zfNlkIQLRcbCjYAuAsrAGhpDpif/uT2ON58DVi1wOPv6IC86PApV8ewrAOI0F0AlPHQjgVoJ3yP3&#10;36d5v4E5cEk5o96WzQwzH6ojdq3UMoPAJIOfhQk9DqWYnD231gZdoyBLZmnUtgxYLjRno7EOoLWx&#10;BcI4TaX4x31s/R4RaHPw9ayK16YM2FNh3c8GW4o1YrAtzDgsZNzYC5gtIXldw+c6WBVKrTbLr5NP&#10;c2/LjcmAFn0SGRiWr1VeI1ZQAeCZSwP3kP0k5tyWDHndB6xpgwPfpnku0rKYj5GoyrC/8EL/V/JZ&#10;/NgJvL0ZYqOv0sqk0179ebtn3YXv48+dmyqz2eLbXmEEp7k+ed7tvfaJPd/Y/40sErM5SzMnPF8P&#10;pJXSpEou2o8T1MMeIrzN41Rirqij8VTClyoz6SvuZ01hVQouWLC2LsJaDDAeDd+LN1e8N6ihcL/Y&#10;CFnJqoC13XJZ7rWk/wqcqLw+KVhE9QL2rGDT9vb4xte7VqAqxj28rEsKfYQ3eby13aLUbU0VdYNY&#10;+Tvb0mD/dXZ+SoJKZa8+FtJe+wj22E+tYVPIqi+sAsNUJKBsRBzJJxm6McpnFnMta7shwAoDuGay&#10;hSS7TgJrVF9r/8nCsYrgHLFdaQljuX068qHjHjo5rT6ACiuUJOf1uj0eJJYkYUCdhebUJLlpqg7W&#10;JCnVlkSGAsL+2QSMK1pMdLZroAQTfoLeU6sBN7O5SNB6nCnXBojV0XdUaiEGgcxqAMyhLjDTCvNi&#10;JJkmM5HxAkuX9bubP5X3zEr91YQS/vpI3m7taw27Afnai71Hiy2su219iIyN++iMAVYdVgOHtQr2&#10;jbh2/Gw3fYOhRba8VQxSdclWKKStrLOAE3TtUXP1IMlX7V/ZU1zzKxr7DKdJwZBLZgF2hUlaN/UB&#10;iLNllpRr9hdlc00s08kKkNk2LXN1CPCZIwTDe6Ta6d4qglTPVpYpm0Ko+51ibBxkycfKkmhsF0Vd&#10;kfLWBQwdC4N1KAnZ4Zk42bOySse+dk2RJ6ejZnEAZgo2qb4OIYqxHAqZdFCvTNNUWHzJbMIAH+cp&#10;0ovlF9l6PlZwymRPVjfWqgjbqQqZgOPNxzSbBHDMoCzPbSUCyjzOBTiM+bGkK4O88P7i7HeRZjhb&#10;5kQpI2OZJe2p5z59eH9JFtHCNPnz0xNurEYzHc4vL81CcCfe4AwnwUodskcmkVVk4cFIFccKv671&#10;yZKGta2DP0rnH5tNmNaiuF5KTvj8tCNbCg81JuD7hy2Ld4A28N5DCtYApl4Djf6OAIR81ZbsupAa&#10;WbcuQGqy6ZD+ikWmiYsDNHXY28+k4cIEAI4pSosFC1Qk6LVkLu14YwAO3N7dizpLbzc9KGSveCAx&#10;4XizLumP8npreI7wLYxYeJndztysAhDiJLDbsZOOawvgEXJesG4aJ/OQlVIfFnBQnqPY70wPF1sq&#10;DE81MLf5ejE8xbLikJBgoyaj74oSXTy893e3nMiwmOJ+asLsCUCSGDlIfnp2fkEWGqUaLMpqSigw&#10;UfXbvZJhmbrq7jVllRtJt/JxI/WVA9uAwtnphRkaA4Gp5+ddAbeYgJqPFYAsFngwlpTYJg8qsMAI&#10;6oBKzU7qwHtHBoQDDwAiUUJqSjmAsPXJCen6nBTs/cG05PfvOcZQUNFnEkltn6/Tt999p4TDpxcW&#10;KhE6oQhuAT9ikkA6fcdNA8bKo4NlXnaP8hjh5ljpcAwbMPtydIdEAR8r3tct/Qsl+VyQah56/ioX&#10;WPkcUcD2vSfTyVTqnl1/ev05hXINyS99F5eWRpyURRnPGDwqtWBV9KaktBQAYqska0hewEglq7YT&#10;g3Aaxe4N+QGYub2j5yXPrihHYscEARAAfWOBtY8dQ0XMZMT9xCYD95xAWyXgmLLFJAYKfe9iA4fz&#10;rVMxWV0uWnfKXFxZDst5j4A9lyx3MSPBU/JW0vfz58O7K9mviHLmbe8E5C2LSZxDLGDcEC2WRXqH&#10;a2FznuIb1BiYxngDkA+AAaxAsRFcjHjh6r04o4jdOVBgwU2j5EaYP9quNpNHUg549gEYXrGYntSg&#10;mbSIyBsyzyn5XmNue3l6pgSHsis81/utu2lOixoFBrF7DuYt2YtLPp+YO7Ahhy/fJj+rOJbJ/lp8&#10;JvLYAgMCG3fYNgCAu3rzlnMjpOtgkzP0oFULO8JImDTuTWtjRm1jRsqxJDaKj/A/DK+wSH6rLeNF&#10;Ubwk06jzpifMgVV8hFwR1wljGpt1BhqZtUqAu62L0TGfCTIH61R8+ssGcz7ajBwCpr5KMZxVuEcq&#10;AgulTsBkspwmTWI1TulIxmoAUf6UBs/8vTkdQEOFCzSWGRwSyILZUZLWDKYePIMbzvGRaN86aTQY&#10;PnUwNOxRVKQhxe9OLLnam+vZ3fP0r1KLiwQk0sLM3CTI4zRiKoynwoWSn5g9e0JrNtnfaEJy+m5v&#10;D7Se8n2y3QcZ3+PZosx66L9KJKREyWmkj3mug5z97vY23VzfpD/88x/SDz/8kH78078Q1LpDIq3l&#10;HpIGbbUGWa52kKr2XOuX6yVZ0KvF0vNYV2SA9JzM8/bC8jQU9I95/cD4hO9xso2DGEsNm6BYJ5k4&#10;2y7MUpgKEDrbZyhNIdU8BP1gPUfQlq6rwpYmU6q2tgzBfoNAyTwWyRjm2NFBJgDqIFnGXgwNAG6a&#10;Ecaxey5+bOFVenKy5rE2buxEGjUDLPZaF3b93sFlTQGPovnGOTN/HuaQBRppuIZ5rlqtTjivLzi3&#10;ao/QdArtQKGPfWVyqvoOnmhge6+0TwCb+Lvf/v1fBPb9n//rv08//uFTkb6HzxUYjCix8XwA3ENg&#10;x24U62nn0CNKeMHuQyMLgWbwaYOypBbrS2NtLsmB81GYRQA6sw30xYY9yIjYiDw7J+Awew8Xe4RY&#10;Ozunoi7tF4ZmJNbx5OZByDKLV1KR7lUHxnGA7ZGa2LQ2qldBOI+TE3xTCaM4AEpmunueYoPLoAmL&#10;9fqIqRFBQuNUCrDWa36qDgUfm/KeryY3s2Rq3xQ2XWE1GXBUYEIwqPQ/noOQgBV7CoeX7MdeJvvz&#10;xMYggHftD5+prOl9fAwnoJ3JUAKfwguL0lWGCLZ8xrQWzl9ZCxlPIxOO93g8ABOFeZPfC/Lls80y&#10;PTxt08lqeZTifghWwHXarBZ8H+4Rqspj9ZDuOU5hb3CwoqiOjPhDNhf/DvuJKrxxgyFSaxWpg80Z&#10;lg1oSC7qAnYxEAt/LhrtOZAqmufCxhYr0ehAzYhwLgAqDJ0YwpNM62pjBdSCcnXZlrQGZJKT5FuH&#10;I4UXW22LFDUlGzYQxU6vShOu8RzYVLpnrEe6RfEsDzsR7jnyPXjhnKi16+HxnvO5QgyTG2J6nrDn&#10;i5AH1SpihTFwalDTeL065T6HTb1W4Fawpk5ONwKdDYTUwaTGIzqMBqhnMX8drBWJodgryW/6AF6Q&#10;AetADiXOHgMfqSTdKpRxKOOFdh5TdZj7prk846hHGYIBb+oIyouxe8yGchhjY1k1JdXcn6VDE9+J&#10;vGxClqCyyjWdCA6hvElmlyGsac+mu4OfklhTAfop7HA6hHi50QUMQI1gW6KYMdw5EC5AlWk6ADdd&#10;kCgWXbHPwWcMBrZKo9cPI++lwSwp6hQkFNLzeJHdud6QWS/Pw7qQl6pIDefcpvAu3DjsR2kDhfMz&#10;+23vcZsiEMOs0iABJDO2pzEIB30BO0PuOTuJPXxXgxGH2pMp624MNSFlTakwhEO6X5KQTWGe5qCH&#10;pwKqEvBrmkO4WzSPvQYWhlykI0cDxOFux755cQ0bk5OOAzmSj68+mteCbTgfBbzFv6ujhN7CgDdg&#10;OX0VpFd9Jdc9njMPnttzSaEP78a5yKXnkvh7HGR38GKOmiaR3Vof+fDhd2kvN/QFo0iF8Rgqo+ao&#10;+VIdQgF96NyLf//+3e8g86JUpGtL6qGQaenxUYy3dS8WXpJhPjZpSIwD6ymSTSaDHdzk5kEJhgSN&#10;Yu+e0sdv3nMTuCfrToUpJGc499OzdS6kX8S0ssdCJOaxU4CgAMgqn8C0Gdj9io7ewyNYWi3BGiwi&#10;WOwZIJCL4O0WANqSmz6mdGFCJ3pdOWF2TSALctzLvBGk1DcfMzacPL68YEMygffGJB8PDa4TGFn4&#10;/TmJ2o0ONRhFsUBgsnqbC1qcAzbl2Ehjk4wHCZ5RuG5C4DfcEOChXq9OJMNgp3pMD/cweF0bwBgZ&#10;UoIOEHxDFrxO6rKTnrxelqSjyhRrerSN8o1AV50AVyN6+n6/s9mmGG8Ls2wAOtzeXJstBTaKJmXI&#10;BJ+3TyrAAcJAmgJvoEGpeTg/Gd6rOGQAA0AgjAN4ppmpBuZWJBrjZ5gU7AkDVOpuoQ3BvtdGCpMJ&#10;UjwxqYEhgH+D+YfjRzIdfFRQmA0RODH1xeurciJOpC7i/cEu6hj0oXQc3F92UUYV+ZRqGB2HJ6BA&#10;37b4v8DoGixCXB+cFyQBTNsCWIWJOGnzJllLwySxT5++aPNB1pXouJ+/fOaDifeA/He3f9Hv5OMl&#10;u4p+Ttp8sAhCl5SeI8/phHLbF4XekA0LCfAVgZ6XR4G3t/maEHCmX4AkUae5QEAS5FUe79zY0Edy&#10;V3zzVuy+Ks2qgIbPL9xEKE1tpJ8Nng9N/I2Br47PNllavJaRqqVNjtIw9+6kIY1NctsTsjjlB0nA&#10;2BsGMs6cDCk/A8nQWMd16lCKnblyBwcgUMdAi9FAX2O2QBQdTX0w9sY1iUTD1mlR0XPv+V4ydAbA&#10;NVo6SFP/rdgqWMCX3HxPhb0qhkZdJvvKiysLm/A1yv9Bqi759sjNKJ5LgOoLGEejuJ11rKOp+2w2&#10;ePHBPQpTdDJcyLyTx5GYze2hW8hOnlK1saHGcWGuCR8fBQENtC0A2M2wIJ/Hlh6SLt7TVBYXpX/2&#10;9MikF4zTrPAsnV++5dyIAgWLLcbsQ34fzGFz3VBW/stf/4ZMVzCX6ImYDoxtgB5alMW0E2tnp2e4&#10;jaT0mpudujokHEanO7lDyiKHc/KOG+QFwb22WAlAEMdUeHsHTU6xai2Bk7RooUW4Cn+8AxslCu7Y&#10;mLStN8TjdOSLZxaeWetNdChtWh+uk1WwN+eDDDb80zoWTQ1ZdQJ/DSaGl5XT+cKHsBRwIS/28UWq&#10;eWVj9RRMCDOIyMKolAwnf52mhImE3GA2o+/AsEuHxM5IqaS/nzaAxxsosr+dHH8c9xhs2SPsz+yI&#10;JjLyiOfp3tJFUt5u8McclSKbrCAAIEXpP+eZrT2C5M0VnfgIb+F45hirDpKouGfjxLXw/u6OBT7G&#10;0M5+tWjKTL0BPXb/1SCMEDI8D2/zOgXbD7BS8EzLj3dHj1P6oPa917W5BEn09OIFw33Nr6E4xXoD&#10;uws771KlgOPC+SAo5PH+IW0goUWzhEntp2w+0fA/ab6pHPQVlz08lFeeu8OYns+azZ9VaIyee8Qc&#10;n6epFBYMOIhkyE57NLzH9c0tr0OAt+MU4Q2NTPg7MWrJrkWDgqydpiQjhh8tmmBsTqBpUwnEa1qx&#10;zTuqKDhZsJHBJM9Fx7UCkl+8NxMvLQ+6yusuPBRRvMBaAo2PLl/bb3/zd38R2Pd//Id/lz7/8VPq&#10;I/Ub+5pa6eKTu/DbQamWlO06CGeY5jLGxzzGnlFIgxWYN/A7zClcNQ+A26EvMJckysbeW7zWTBwW&#10;EAJbnH/zj//I+/hPv/9/CAjDLqZy0mQUjApwkW8q91x+z2Ao0D8Xz+QUsh81R5vir3mQZMnLL8KE&#10;wndzpG9Vmo+LtKoUVdVR4EY8153DFrpOjfPRFgEHRqGbOlVTEssnhgIMpXgPI/vjoq/2HBQeUhH0&#10;NdnMvglADbL23bYUUVPSHgF70dHs+CjmUD9wb75a2wPzhfs0+jpVh1zI0WbqtZnXk0FTHOuKjMKB&#10;Tbavg4kObCP5gbUlNbU6SoSfi6WDxsIuf3YEwoVvYWMpF+bIq8sLsgDDQ7CYNR35dM1HtWvMf1VJ&#10;Ya7LPTyANg7gaOsS/ETblPqIyee1qjIDPTx76ePXGJS3dBNzD8YVSA2oQRYIaMt1AGqypW01FMJV&#10;8WdqP+sBTIRUT0up93eDVCZs9LlwVVCL2GEEc7yPlCKgKeDc7ARozNELh/TVxatdaxWfnykCPJDy&#10;vVbzjRezVgBHVZU6IyaExqFXBH0YeDF6X7lmMV8xfC/8kGv7BorggXUd+0E1++bi3ZqsRgk1HcEc&#10;AukCAIO1FH7EOJ+dk9JtuFoYmfKntsrI1g7cNzQiogTzOOSxgZZTVZXXQNRGDJow+zosUFC/DMdW&#10;AUUFIEBcEtuhyERlPxBehwr6LEniBvIq6xkQbMW1tu+PWOuzwgYXDvEy06o+YtrGWrew71mRxPvn&#10;ixov5jDXL2QJRmCJQZqpBHnZGsXjsfceOVLd5BPp5z32TcHqNRgIxnDMmeEjl8wCC7uqwYGBc2lo&#10;HN6D4aTLRZnf1suNfbzlA5u8FmB9H6y8bI+AvkhjZ8iinx96JDp0QiCfm60hcS0hEcmhbZMVOGZF&#10;xl7PoPdsgkMBp2JSmQ4e6GJlHubHYErPhTlZHcItjlh4McZLIzk8FZ1HINJHUcMfY2yHvWx4SFaH&#10;8KeQOQcT8Phzj8G/uaw/c7FhEoNRTYhgX1UG/sLTOrCECE4pIXnlGs3GvoSn1FadhXy6cZMgzqVI&#10;ef0sBMB5SGv2HH+66H7XeuMVg3uwBJdgn2O52xaJVopEH3pJZNFtg/8AJrmdU0OQ+EiDxvyLYLxw&#10;scbcUYupQ7ZePxZj9M3J0qkjAxferlPXGRs+PPgwnMdmGQN/SWrrWDxYoujCgMef2PwO3sQwiRYM&#10;LXjkrDc0hKbnQ7IxLrX/K15kdOdJr64F5pCuL0qFu1UNN//ByAiD0PXmpGxYsKjxAXWXH8d7dfmG&#10;DxoGMM5BSL/Aws6pTtgMUwprSZU8GMTsY8dvDhZNy8USnVX4iLWm12KhIugwi6Yr+fNWnVdKV3su&#10;qEzpHZXk2rJjMBaTTmz8sFEOhiekOWRLLhb8OuU+STIGMBSWK0l4wyeLhWKrAU25KqPRF8U8vaeH&#10;zLZ4PHHS72TQCVo94+TRlfdGDucNXzFFVVfspGHn8Bi+CwuHS/QKM1gtHezSNvat0QMCWRGkH2AQ&#10;oBsObzEAH4wq3yosZbAUmX5K+X3v7h7KxhhjiZ1oU6C3Hie7rQCyxXItdk2jDhDYi2LGtmQ+KLFq&#10;ke5uH3h+9LmpJnrtDe6QgSWI88MDTFPVhVKGH+4FHEfce5VUGEBSpiCXTfr0+TNBMhSB3PDULbvP&#10;AO3Y9XJ3DSegKHvJWQCcaxNryU++DgT98njGcX75fMPjhmQZZsIEijZrF2iTga6qTDAzZQgbS7Jb&#10;+nqMZlWFkfA42RjbKVEE80HN70Wlb9xdq11kAMRVV0ix8SHh7SwlQpGMhWtwwpV8ZZKDEAToYFxT&#10;4uzCIpgNvSXvVcStwq/Ssli8VmZORiw9N64cD2ImhvcbmQxzsplqW4I62LVtlKznxAF1+LlhX/Pz&#10;mfzXi6UH+TfeA8BfFFPJ0tGDLDQR5Mb/kk+J+cfkX8wptQN/FlrsJCmcOM5xX+FfxgJ9mv3cyjek&#10;MuDJbh4lvS3PEzLEsZenairyUoWnoHuOoqO2UbeS4Vp6b8FzFeOpbhfc7F69fZe+//4XZL4iqCOS&#10;ogGo0ZuLHot69sJYF40MbMxOWRSs5LnhQkqepGNJou0HMecIAtaSG9IgHJvwVj4sraVcc5GQynOQ&#10;xSM6zp0KiQCKA3BLVXOg4ldt6ViHMXbIR6J7HCy3Q77GXNjDczE3rgojTR3tysWHwUDTP6KLmuy3&#10;M0d6JgHCQ3JiLPZidMxidpkZNI0H1uBhM5IKGBQS4gCWGxsOz0EJr+ZDwth0YOW5ji4sQ7GG5xLO&#10;oe7vSHby5DWgqo63XLPTvmde4/qQe1M2dvIgOdhDhMQJ6zbT1x3KMllip/G7c6CPvg52Qu3CQYEd&#10;Y/Eb459O7u1HNaAwtjB3DXkcI2X3hx/+wOILx/NCaw2BfrdIkHeKM0LDALpof7IsbN3oXKMIiYgU&#10;FoZgAudnUr6vs5MhxdwMiT1ZFNhTmbkQHeawWhH41nNPcme/YIA+WHPBqoc/Mp6HRbvkc4w9G8PM&#10;OjH8OwNsS1t1yMu2cwq1nudlp6IsmDWYq5kgXEtlQGA0X294zDIAyIwNrHu1faEojx5kjM41i6ED&#10;GpPcyw0Cc7hfI0AlVQQVDXzm84+2C3a1u24lifNSx4ImFOXHbjSpsaWNNfy/MB/Rwyl/n/YV2B+e&#10;X6WPv/rL0nj/83/89+npxxsWLC++H2Dsbc26mcLYvD4AI2sUutjjhC9R/v59ft6GPFZ3aL7aFy0M&#10;zsM4u7VdQ6zVlRNoR3u1Qc2CEfJv/5t/k37+8jn98McfuKeD5UlrE3KMuwUlkq09KwW40sIlQlgA&#10;UNkXKAqAEvAzHXn20b+p+To506FDwYrlftkFKsapQiKUbF0VQEEM2/D1CwZIsJFU2Pr9UsjEzEq2&#10;Tjf2DGL7GWw2yye8PefpUADGnj3sLWg50mqd6sv6LZ+zsOGIEJbRwBn2ZEyAJxA+UJWARp8aEJab&#10;jQ5HMGOuJCsalFkuWyeYHgrOkkJ5NA+eogkeQEs6pN8GGzAK7DiXaPpO01xM91esJXZkdIZXGgC5&#10;aRZ7cD4q0A8Fb4B1BhiD7dbUh/q62CcdSaoNFLZtVWyV2Kh3wJ32vHovzN8Lzokdry323mhopNp+&#10;eEzkXXJvq9pPvuBNpz0e9tG1mZQ4bzbe7cVHtuBqyfFBMGeeDZLOxWeNlg2uD7H2Dg6N4F5sGrzm&#10;8emRX7TruqHfF9CTayCXa+21UGtgPmMDrmqK/3qA1o2La85nwYpqzDgddf9l4zQXCS99dyeTKuyF&#10;H561OE+co9asmWM49slS+0h5gTqvPtpD9w7BCMXLlKxGSJVtOioTOiaHiEW7ojLDLrbMDjazCojA&#10;0iAlWDLIWZVAMDGICkvQjfgA/ucQjdYRxjl+lR4cqcW1g+uqJtajzmoiA33RaGTjes+tVIQMJXuF&#10;x36Ca7/DP8OqqjdbLCTSdQmbSWUemOe5NF2UilwX4C0osmJ/1gUQ5FoNhYqZpgc/0tEWV2qgj1Zz&#10;VD6+uoBCkUA8WdmTynwjdrXIKMFEDGxiHCJ4UYnT4Y9XHT0PtX2Zyd4zM7mEHZlUUpK251gSRvF2&#10;67B7mNycjnuZzKxOhf0ZYzCVQJF0xG6rnNo+lXtOuwl72ldH7Lpjn+rKIGuEvaQYH0cMOymOBGq3&#10;TXNI6J0OzZgDs3I+WBocNTfSEYPwWII7OQjRkfdF9i32am1LnfDzczq392mRrlwdsRGT2enFSsDr&#10;z1wJXE22XqpLg0tko6kQQBYlwORgjXMYJ7TJsiVc2Vdjbj9bLX9HjTxN8/dO5olujicxFFOdTIjp&#10;4YSCk5M6dOh7UnvDtw5eFTSGHNQdeH5G4diRio4iZbBMGGAPul4Dkzc9QOjZNfN3AAINlqrtKGlE&#10;eMYlu2zQ8C8JBopKjes9uIsDxtjd7Z0CEiBf2/ec4jAxAiD5nDfqONcFEWGxwS5OLykd/XL7mfT9&#10;i6tLbtJhXI2bidj3nz79xM4CwQwYYC7X3HxCqjyayYIHDxMzuh61UXQm96DDjxCNWXJOMK3wMCOI&#10;IRaP/TZvevpJMl/KDUam57WLmgwDjAukpgJkACiAxYSdv0ZeHVggHx7utBGgj5a8QHZOIaPhvLv4&#10;7K6tT2wG3MqDDxI7BIjk/77kDSVAUjLWeOx7Mx80AcIHA9dudbphCMVu3x8Kx0ryJHTAdjTDlw/B&#10;PB2SK1EcABzCogG5LLtvmjkk2T5Zi3a8x/1fF785LNqQOp2eX1pK9KiNXJ4K7h+f8ljoZXiZxw28&#10;QJi6iPAMyC8h6972PC+OlXxeMAoPliCKI4Z8ILCga0rnJJZIfB3gLDZeTA3GeERRYS8csByRNErj&#10;5nyN7h5uOQmf4zOeXxSAM6jjABASGxdIjnE8OBekkrVmtjAFdr/zwsT8T/4Mzv/l5Uk+S3ks3t3c&#10;5YlbQCPuDfwheS5MP3YnMY+1h4fHXJCeJ4d4cQN0d3/LewCWDDvi+Zq8//CBYxqJzquV0moRUgLf&#10;TgSVYPK/vRWYz9RDS/nI0ppVFEY3pnLXF/cIE/neBQFSEQf7EwKcb72Qc+Pd+/44iZFd91GAFa4Z&#10;5PtLJjkPBHHJyOrU/RunwRKaPkoxbrawcUMgR6pHSV8gEYWX1D58OSTboS8HFix3TudBm8g0i0FE&#10;+ay96dziI1CGZ5fsPINrs0EKXBM8mxjrkPugYFjmghUs4Scn+u2dOonriZ8D8EkKt0MD2mAKuijD&#10;phlNA7KPlwszFVPpaIaBK+ZiMDGxEfv0888EfwOIIksACXDNkgyTSG/D/PTl8yeyhMZ5KFIG2AVE&#10;8mrbaoHBYsNluFaXEAb6/ViRsYlgp7OzK7JPv/nu+/SrX/8m/fZv/obyd0p8LKlFESDzeHXHW/p1&#10;rjmvogBsIujCiz5TQ0NCBNN8g96ppIJJjhMG75IrqAhRMej0tmCjBSCLBM1+KOynUgTbcHqKwIxa&#10;IFuwQSsX6IM3g+FXFCEm3CAWY2oxCGr7NKbqkLYbaZhN+A6a6j+arTiHiTTW5Wkq3imTAbTG0o3w&#10;9KjtAdaZCZGOcn1j88O9yhgg7lT8HDnugjEXXdUqOpJOHMZGyTLbKCCDIS4gcOS6ro28koSnysEu&#10;lbvDvczai+G0E80h547gI5zvYPnP4A07AbSSKtoe5DgO76jI7BnU6ML7eV5R4E8v9zwW4L0T0eYi&#10;sdoyxGtKj7e3xYYDzyTmgJc8h4H9v16quGSTkw2BMf386VPeH5zJEw1Khjzm7m+v81q6yvuKU167&#10;HW031AXfkNW65H1D8FPdmp0GOS98TxEuhNR1hCvg392KJw7AbrWKkI8l53KGv9jkH8zmZzDR8QzQ&#10;qHzJvdAYTblGlh9Yt+VvMxwMycFAyue83b9wnwfAjv6AZC5pGPQ7JRPj/oPdzWYWPawU2LZ0M7YE&#10;UOTf2fbyQ97nP9mR7hoDWy5mbG+AfRDtI1YKlJBcbJ9u7u5YxP7ww58I/vN8wf5vlDBP+fM8lybQ&#10;vhdL8mRzxvEFMEyNrmVeG9/kz1+mD7/87V8E9v2n//i/pMefbjTGIOVsZgI6nefa3vJaWsLkp243&#10;TvbiUfndooHdiLUy5q9Dxjua8VvCO2y0PZhZPgVABeAMDQs0c3dD+u1vfpPe5/nzv/zf/4X7DO59&#10;6SvV2e9rLdP/tg6XUD4H2BcyAKvvy3q4IHupLXNfNMjGKGCOuA/hlz07xT68hplGzPecy1gKCVMJ&#10;hhjVlIm1Xd+vCwuGgJslw1yDbZkRdiWU0w7yrgrZ4leglMMi5umQSlqOd56Ll3Zjn9pg1nMer9Vs&#10;pOTfjFCmkoI9+fTA53bRSnqOcU+lDsPvBEy3ZkuD/Vrki0fBQ2xYdXW5r8X64Dho3cUoGHnY20oa&#10;V5u1JlC2NTspJN4BBq2XCqmRRY/HPQBGkAjQ7O/HwMN4rTsyRLVGCribS2HL4CvO/VVh15TE3ra2&#10;bNfejyQ61PKeMmCkNGT5pbNudKAH5v12IasBKnzs0bfO+4uzs3My6Berjn/HtVZqeMr/Pi3ekGie&#10;sLHZSb2wYKBXVbyocP5rqjuqYnivBtBY1tSdA7n4nm1thvRWlhC9wpuSn2Va58A/ujIL0esJ1Bxs&#10;lIxquk+VzxEAktfb0T7MATI2DpOjXJ8giMKPsHc7Oz232qRVsAKD6A4AFr3lnKCrZ0x7dKqOhqnU&#10;UgzJdPjAoSkpwHZyY2+c5Z8dipYCypBgs5XFgplkxCsn++6ZOSSPdDXU5Pfaf8V4ij8DCAwZ4eDn&#10;vrHnKJvztvVIZhXWkVAbe43RvnRcow0cjQriYXrziUgMrf3tBvu0hZwzno+QpYZVT2PFyjBIxoom&#10;WVivcJ9VHYD42YC9xlNTmhzyjd8XqxjJK/3MGMyqqmDJVmU+kmfzZNbbUHzxwBQO/9OQorYO5lLC&#10;cXjOVV+xGIPBrJCstrAUwyu8in3YfNhbJoOSRTEJRiaDH/rSNAjmXTR8DhJf7AXToQ7xVN4VIGk+&#10;pNCWdPfm0KScNSfUDv84TlCe7UM9z6kwTEPeXVh/U4B++pnxKIgvQmUmA9Fs8s5TOX42dOpU2IEl&#10;EGSavvLLFMu1P/Lx9FxrwlSMz+JLaWZxzDVhdUCma11ZLqy1eFHCWNX4V7PZ15SVavy85fklUONw&#10;jMHgZsBN25r93xzqjXSwpDgwE3VstKdqVM+01KK7ez5b7lYMF9GtRCcpjQQP7h+36cO7Jk/ap7lA&#10;msj2wwbvcnNB02oGCoD+nif062vEi5/LMB+y02XrgY3JbUoPj2K8ASgEeAej2ZNaaW6fv9ySRYV5&#10;p3fqCz6fFHbHEuM9Oy40KV3fwHNtqRCN/B4AWCDtBBCHDTrjn7uWxwfZGs4Qkttu35IRs3wLVkle&#10;ZPIFh7z3p59+ysXpu/TNN9/yAUf3HOzAl518rJhk6KADgBcA2SDtFAtukHdYUsITjrXrLpVmm5Kp&#10;t6siO1X3a5Gv+4KSN01gCpjoq4GAHzb6kAljglw6RIEF/RLy3B7WPmmLMI5mwfuILv/1l8/qtpvW&#10;qzTEgZs/TPJYZMmwGCf64IAp0Jx1PEdsqNtcZKir/OIBPhHYw+Z8yveMXmF5wx+MIpnBtiwE2oVS&#10;dwHkLPLvdPu+UMDBnCBImu8VNvTfrL9PTw+PPKYmTyAnkPeCXUHJhAJC1H1SB2m1lCwL1wyMuM7y&#10;AdxbyJ02S6XzYixgiwPbZbC7IM1YLTc8n8rSmAhyYAQ2Zblbsx+U4is6OpiVT/Z7a4sHHu45iilc&#10;z5vhlv5++HnINFF0IeyFC+qjQjHQhby5fkrVsnYxtiCYIGbRoqQxPT48UXa05gb+NN/fz2Rqnp4s&#10;6W358rjmMwFzdAC0OG54o2jhkcfFbkB6DwD5FVmsrUNlYhO5bJWai43aclqabl5z3D7k941uZL/t&#10;i3wGzxvZdn4mF5iE64mMJ4R24PnghsQUajHOtJgx+GGlqHpMvl2lYBZI2YMZCpCIUlV72eH+K6Rj&#10;1LhdSVqJTt7oeyCgq1aaZt6oLU6WkvQ5gCJkElhs0HGrW6X3qbNfF6kAAa9NV4zkwfjE55IhOx3S&#10;7YL63ngs4rxLBDqYeWDgtmaJ0Wh5z2sbVHmCpTe39gfpCtsB54JNYFDlo/vVzz0LOgIJowpyph23&#10;vVOxOnupqAOHa7chk3mtuPZOsnyOjkbysRYgeH4WUGA09iSdppZz2ceP3+QxteCzjvPmpn4UC7Ie&#10;RrKBJT8YCTjswWbIXwOwV+exho38u4/fpsurt+lXf/O3aUkpTluYZWAZIXAoHXmBTAZmW0uPuBnK&#10;Rfohja5OJ3l+wnO3JGgsiwQs5AT8FjJKBzChAI6F9yvSLY1mAjat5qkAi1jsmkFD82f7MaVCcnEA&#10;jBMz9WvNgRdRaS3D1yYm15rNlmYzSWcye9QW1Yax4pjtvwrAGB0go/V6KvveAOrmKVIR6+L7NLi4&#10;lXyjLym/gSHWARw4yW2eItWuducw+ADyYpntj0dQzMyvhQtaIeRiyqUIwiAhL9jG2glGai43Z9Wh&#10;u8qQHrNB5q9kFCqMQvqhzvL0FUAZIGVFawsxw0tg1yz/0Uhbq80+qdwZJ7OsH/wsjk7YGwkMkguF&#10;Rtyg4CxKUOpd8TcCsx2H8d0333CNwP39wz//Pm1zkcDv4dgfGxaa57k4xQYMVgz4nRXZchcESLCX&#10;gHx9sznl/IRnGGsMgMPBHfqTUAfgeWuX3DO8uboiWIcC+fHhOV1dXSqBt9/m81kbCB1Y+KzMZgNT&#10;nMwuJtL1bLLQFsDm3HzGmNon37TZiaVi7wUrpeI8pII9JEzyO2IquCW+SNRmAxKMmCakRur41+Po&#10;oDc1ch+fHgjM4V5hj7g+2XBMvH/zjvPUI8N/JGvjJtZ+j3iW3+Xv92PN/UJ43MIY//RUMsCQWkUH&#10;u2peuMdgoBCYkSzc5QmFsK3Lk7P0l75+8V//V3wW+yOPncbFDkOfymY9X/v8/hBqn1ewu5kL8H0z&#10;yZ/oLr/HRzRFAqgPmRPm3yTfu73TNCXRq2WZkMfj3/7yF7y+v/+XP6d/+Pt/4HHgHnx8/4bP5iZf&#10;m5M8Di+v3knKZpCOYEQjIGidx9/CgHr6V35DB6Pyg2olgMEIftJzPxW2YZjER5GajgrlkIj2g+Zp&#10;NkeYINkYVKqd7jxb6eCijubio9mldbER6Jxq2MRcehQeEZY3XAePfPrGfnDRN3Pc9gY7p+mQWB5j&#10;ObxJcawIesGeiyATQ/FGAtHwqn5zeUXGX7/fl0Zw+EiP06FRZEvGtEKTflBgC/yvIqn3iPTNcXCy&#10;avOa+U3+2anI6tq6clPna3CwPvI6PD9Zp9vH568spTjvuzGm0DyvdUfhL8ev+siA/thLdXbBGeCf&#10;85xYG0aRTZKF1yQFNB2M5hmqZfsJsU0XbCxjTMHuA3uRCHg8vTjnXmyy5ziaGwJk6yP5nsYEwMGQ&#10;ajf26B3Dg9FElMZWGcFSAqDb0wO4k+3SVZJyawowWJ6y2usnp9iKkILPf9toX02ySN57oflN33Iq&#10;uPrCJBVgpqbK5GbN4GRbNoc22pNhPLWLTTrfyHvuFONs0xdW1GgAC5+JMLPkUDf4u5UAmJAm1of5&#10;Ivn8wwMzAL+TMPAvTFgxyPCzp+dijodnIYFDM/8ibHFyoxShmNhn788ELLfe1+HaC3SfSrBQMitM&#10;dg9dSXcNhpP8EWt7ZqtBWBUp4lTC95oIkPD5YT1cr08F8uA6rceituvsFR42FGhgAyjkXhFKMIP/&#10;wAHW68eSUj46PEIexJJTF7/AJGsPrJGXeU2GvcfX891UvDBDSlp7LIcHYAEkrYohPpLv/TMJILIM&#10;qgy6ULY72T8YQO7OHufVkeLBoFEEEra2DePcFs1fswfJuixhFwKkQDzBGKXnaT+6mVv8X7AgOGSi&#10;KWnPh/C5g4Q4fJynKcDVqqTw1hGOaEXVwYuvKixYenQHicGBQm353PGreepY2RBBO40B8dnscPnX&#10;al5v7Q15bL8TVgmHPXWycm44rIVmbssKovsqpEiN/oO/bkh9ZR02fhXaYX1v+SzZqklGP08RrJeO&#10;GuViGKe6NpNZ88DBkq0qlinhhVkV8c1cfMkbA8ThR801vKkLi7AFk2RyghoHD0zeX/aUGzatUP/B&#10;UsKTzSI9vYwM1fj49pJdzWca/+YCOW+krvNGGJ0qelU18rULyUPjlK+WLKC8cd+LTr1ZL/nQ4ybe&#10;3j0LXMRm0+bCmIjAOEOHCA8FmEo4HoBNAIjkyTKlC0hVt3mDsRqV6njVpD/+y58S7P3EvpjJUgE4&#10;hYcZ4R3L844gzY/w0jo9YwAGLtAP//LH9Oc//5h+kTdaV7lwFVBXpy+f/5Dai4YTwuXF2sWyPDZ2&#10;22deeGz28xUT84xhBr2klwSc5P8226wY3R4MSgA3GFw0pwaFPS9qKCwCIQdwCdnGNMlrB4UDOo6z&#10;U6Kw+cW9qnqBtp9+/qSOUC3A5OVF6baMb8YGEX6GYIgBjHrC5vnc3FF4WsknEeBNpK02ljoPg6PP&#10;F8sysaa6O+rKKgWtXTnlOKkTNCUxBBE/r4TgTl0NdPFNrefklBYMegBLQSwvGJDX6SJvtJJ9JdL8&#10;kBfMe4WTGN3G3+GVRNNTf+5kQ9AVkuo8MSEcYLlYMyTky/UXUV1t+Iu/3+axgCKN3m+TpJr0Ictj&#10;8OriwgDVCztM8F3UpqBJHz++J1Pu008/p++//56b7NHSDDBRUXhiIsN4nZJ9KsBQOFlKQjnNnPyv&#10;rt7kMaji+uzshGMGjLqbmzsWPJo0c5G5lmS87fPv1gMZIGAx7HGfx6mwgDCh5rvH48HEhvGNsYBg&#10;kV2+X2vt3niN4L85MtJckutFt1Xohv2+8Pf99kWTIjbG+e8nlGNSKMkOgozY8/f2z5zclJQsua3Y&#10;TqPDLmp7iFVkN2Kh2BjMroY9309Sh0FR931f5CW4jrjHBBSrXITOkvgSnBzzc9aYGu9o+9i81q2d&#10;yuYoqgzQ4B6igYBxOnuST/a9GAd3WsInzWmf+biQPim/h719S08LyJK/mse1WGzDLPo1PTYRKvS8&#10;432UfE+pWTwfhzOMlEJhU7bncxDeHUyacqpipDfLdBgA/47XCwX/5Pd8nF4o8f7FL34pmwAXOgDw&#10;8Fyt8veeHFSDYI4VU8CV+EmQGgzRtmVRjWbHOB9o4phr1nm+7O+f0tv3b7V5zGPo7Ydv01me/zd5&#10;Prl9eEzLfHxgz2KzVUcCpDdmAJrpbbEQfX9Sm1XXvHKQgRkkDFbIxdATvS46LpQEDjuZ+t/vb1mI&#10;bXBvNw1ZErw2Cy36XZi4m8GnzVLeuE516e7Jz0r+PvthLqAbGQHodKepeCHhWtoON+Ewm0pBIiyC&#10;J0lTu6ZKR/y9ErZCVmQzl+JEQM9Ey4nYoNSWmB13agGGk2mBcVIdTIGro5ASgh/cSCdJWItvTSKL&#10;WppgMbPVwR5LiFNetCTp92cPNtVvZ7FMR0s6iz/IMPla4dnURqQuJvNW+TsdrKoCgrRBuhPbKad2&#10;kZRSXYrgxuxGSq37ofjENPVhw1tNg60oxBKidJJgXgB9Pe832acMkhDAQLkvbEjoNZTYbGRTDuv0&#10;s9ZJ+KI+5qLsJf8/MAir4zMDk3xYmADg+8X3vyB7HI0WAPgP97cEtaZObDes5fDWxf7o3ds3Mmuv&#10;W7MNen4+Pmdt1m0atN3E8wdAcWFvSjTXHh+XfJYBLuJY9lwHKyZfy/crr7fVjmMLe5wECw2nKIK1&#10;V5vNJBChtRxqz/nofHme7+/e8kk//3xeJsqbURinUYAqfUUf0PR5drMwmYUxmAkp64UJBup53Kxo&#10;bTKzsYDzbBetwxrm9M9//GN6//6dQdKKjdlPn39S82ulZxthJXUDb9czgmrXN58JXNFuBsX/Wp6+&#10;SNld0vd0xf3Vdrstm/kIa7l/eEhX3/7yLwb7/vv/+X9Pr6/X1+vr9fX6en29vl5f/39/NSfLxe+i&#10;fUS01TR8et3ZN29H752QJY0EquCB1i3aYlRIKWIrSQPSPivLggBCgGX15fpRPncwZ2YnRJ1fbVYl&#10;L0AAB0ymsRk8PTvh5g0gX2+ACyg4Om+39w/28ZDp7/XNA98HyZIK+ZBMpjOTh/KPWswXfA4YIbuX&#10;fTq/OCXYiGqIaX2juuO4HPCiGeiFtmSBI4nnczrNG0+EYgB0VLHd0FgaIErrzkB065nOBF+6i3P+&#10;LooKpurl7+Pv7GQt5Ckjb5wlC1tu6PdipNS5kASYAZZk+FWJBDFbFlc7mll4HVg7KPyZQrfs6JHB&#10;AoAeis+Flh4dfPojruXhBvYggiNkcLtgSjFlsSjogJrW8u2bJZunPAbj4+kxFzeLDe9Hckfj4eme&#10;AA425gRVBvlQwD+P16dubDLbUEINpt2pZU+kTO96svxwP+FDJKbD2v5dE68HjiuSknB+q8WyGFIO&#10;TofD+BmdBoniMCLgUey0bVuSSQFuQt6o1FPJDGebyKsAqilxxLFhLNze3hEoRAAHAKK7uzuOF4RO&#10;AGxhWuGgFFgUOCt7Et46GAbsirP8fuExGOljYD7R1JiMw2V+n60lOS39CXvK08UcBXMEBSySD1Ek&#10;IWwEIKQ8PyS5YedhHFiI4nriuNDt3tFgfilT33x9kI765fqaxzFsexZzkH9ff7nOReWC9wYFcOPu&#10;BNhcANzrpHQnHBsA05FF+I6M2/DTCo8HJQR26rTNkitsySSVZwGuEQYLQE7IVQkywxg7jZS717Uk&#10;nwAaN5QANwqEsAFvBLTASxPn9Ujmpn1mkCJYq8PTpKr4YWGuo9QJxWyjiPmuO4TsyCBc4F/4LeHZ&#10;qJ3sy/CRPJY2Zrqqo1lEPersHSIZCoWcNgnhuwAgaBR7NrwQJVFZE0SlxyZAkbrhdQBYhoIWX1+u&#10;FjyL3tJ0fD4AW/jdyeKgdhdVDDCw/cRgbdzxnykrgW0CwbE0K2AJTB6wftcCmU/PLigTxzjanF/x&#10;ecK6sN2NlOecXVwk4EkjfQNXBOhXLPDl0YjjDOo/AD9JdDQvK+xD5wkpWtu2pZNYe36D7QPm/PAh&#10;xL3A8yjrhL19klb6N5o5BIQFdtWWqoXcQSFKln5OkslI0lYV+cFkT8fG7NTwdxTYm46Stg6pb2I1&#10;+FgDGG3sPWTQrarDAHumBBOg2dLhKrGWhqQ4hfTM4SRh8hyeXiUIpBJzvaoOIrzBKcCVPfjCN4Uy&#10;QttszPNckhbTEbA4OdmOMneDQFivg0UwzQcOyGipZ6B8laUX03zwcAnw7tChTjqmoExWIe0RwEev&#10;NwD1JQjlEIwi39/BxoEK1KBCAPL9ScAffU4hwXOTknPSvi+AJNYuPNdoYNGL9fkx/f6ffp///3/T&#10;88NjXs8exIzHGM9zzc8//Zlz/K9++cv0j//4D+lvf/tbzluffv6JwClTvPM1BXsMcw+DOTC/5rUC&#10;FiCYG/Gc393dc69A1jjkwXndw9+xHwmJCq7Oxw8f5cHWLS2dckCH/ZrwjL8weCHxvlDytlyK0WtW&#10;AuWda+2faqdM417shh2vNcBIfI/PRDUe2Gtt49RcScTI+EeoAgJvJiX33j/c87rhnEf7wzVda19P&#10;SQLB2sQzhPsC/12AwismXHfy+EuSXKEp/GQZ43leOzGu0fzEWnaSzwd2IHj4cKxYo8j0n8VWxFpA&#10;yxiwj+vKILkYo6fnZ/L6oz3ACe8FksLffPz+ddf/+np9vb5eX6+v19fr668H7Ds/Wf2uM4MsOfYZ&#10;xUqEO0QiTujaL85OWBzChBUFNVhGscFmHPfYywC/Eq11R4PQZVp1MHYeKF162Q1kk4BmO9nAFqDV&#10;3X0uQvPXIb1F8aNEm4lmAmAeoWuLDjBABWw6FysVvpAYgo0I4A5FfGsgiYQFdvVHsapQYDmQgkUN&#10;Tf5bdoWxiYS3FiqSc4BLrTwFAZ4AoIFfHgE8nqtAwZFR2A0ZBAAHVizaunSWN5f4GZh5430B6qCI&#10;3/NnlmQbAABVmqNlRgDh4NeTrx8AEQKS+VxPNheSsLSdTU0l9YI8prPED8wTGszWSjKd/H51JdYb&#10;iiN40gGsAXMyNOowzIUMorYvFJhfKPgA1mLDTuAxX+ORxfhE0JE+dpXkWQQkfTwdGZeTALdGFG34&#10;8dX2ysDvoiiFBw0AU0j+cH9RJKBwOL+4pExvcorrMO4pkQa7gH/2Au8eH5947ADaAFgwkfjxrtBu&#10;O0uslc7XMiF334uajcJBfkx7MgGfX7bF+yHYJxg3GFMAKit7HJJZQCmATMXp05e/jvtynsclQAzc&#10;z4mAqdKbUZzt6MUhT5RgyT4AMGsUQgAwBH5vNYHZpen0nWPqu2JEriJw5vv1DFrpCTajgOYYy8d/&#10;dXXO5wny4kgvFagkIJjHlQsoFJd7sFWWYjVOBkS7dpke4M8HIBT+SWZ23lzfsGhE4QTGSedwmTUL&#10;M8lLI/0JX4d8DGNFfjF7HjOO5e7mlsU3/VkoWxe0wGK9bViokq03WAZmyvuLATsA1wrhEPuFfpxH&#10;pvxLpji3kliY+cYErk5A2ctOaZGQbZAFQtpzy+cPASqibi+UUmh/FDUZ9pRQMFkSz84087oBVKfX&#10;UL/nMeq5UxHammYdMk2MK0qfCYbLdDxYV3z+6sp+HU4uTUrpoy8E2D67oaTsNk4yljzS3ie1fCNp&#10;fAzWbP7E7si+YLJ5dO00Rhlzy+8TxwKvMMwd2/1W/mhz+MKk4uuBZ64n8y7Pn5AY52f98vJtev/x&#10;O8oUl3m8NAwR2jCU4/LqDZ8hPCsYP0y6I3Ang/2WDN4mBdueCehtU0z2g1ovOVkiIxFgQZjWQ64X&#10;qdhoIBA0b53majl0JPgBG6DJuQOIJAOoD/BWJVNqO64fPD4sPwjZaLKEqHJCmUx35yK7jry2gtb6&#10;GMjIi7CWZLmTg10iBbV8xlGyZXx2yKaElcmrh0CYAxUqJxiGX1cYJCsddHJyoAHKabSfTDLIXheA&#10;j2FDYRPprzHNll48lmqMqTwjcawh461my6Dmg29MvNnBv2iSp59/PmS7oyXCxRfFqb48NiV0lOQy&#10;MvZ8/SLxmmEPZPP19NskgBypl2OwBzWHMlAgj5mH+zv6097e3KXHPLfV9uCErQTAezw7GMN/93d/&#10;l37zm19p/efeQUxMynHz+zy9PHHeCqmY0mcVOPPweM9nFRIgAIOYXyknm+UfCJUE/Ei3nNv7vL49&#10;5P8fec5Yfyc2INviryYwf6CfkFiW2p9FmiJEIWiWLCiRlrSK8hQHIjXNIdxgcoCCJD61m2+zmpzw&#10;Sss/t2b6ZEVfXlq+2H4E8w4AdYx6gOxoBgVIrjmMFrwE4/Dsk9Gfj+ucqbgCGrHm4Z7ifHHeuIft&#10;QunrOH8pEhJtGZSHICuR2fuPXS+7k8mMyPA/UhKt/ABD7ozPOr98ly7efnjd9b++Xl+vr9fX6+v1&#10;9fr66wH7Lk6XvyOrAh4feVO52ayUwps3VE/bPWET+inNNQssAG9XF+dpTeNcp7s4JYe+UpDhkVEg&#10;sKwPzbfTmV5e+nR2ekJwASzAp6cXbtjOzjb8PZilL5YNN28AlhCC8PNPP3OzCbYhNvFgvIDFB7lu&#10;aNQRDHJ6fsJNOn5vmf9EcQpgpLYss3Xa4ZQkiRqVbZ7OL65Y0KAAhbkzvPNg6CwfgWBdLcXyazsy&#10;i5ZLRVr32y279yh2IBVBQUp5X/7s6+svlJaCmcZQh5025DiPAEjEONyR2RPpOjVAMaZ3zjI6RqEz&#10;Qqp8XgrLl6cngqIoCMDM65oFQSOcu4BFSYl7J/TivuwQJABzX/sHReHPxFyAtAbvsFNf5qK9sifD&#10;OKvofdm9EDRUyps8GJ+ftgSbwkiy7sQQ3ZJFuSCAOe4HFlQoeFHUo7ggWEU59ppSHiV51ZSYAphB&#10;omdPCWlt896JktF+2NL/EYUEgFb8DsAWXMvtVsBFt6hpRE4pJ4HBNU2Lx91IX8P7hydKqjE+9/1M&#10;Lz+wSoIRcXJ6wbGF4hFy33dv3ypcIh8rWA1gmcIfEAcBwDRCGpgKxKRgJ9SSlTrSuyXZ1FY+HmLt&#10;QTKH1N0FgdyWrEEalufC5937tyzEBPTKO4M+ISj+mE7Yppuba963y4szjkkV4zMBMPpOMMBC/hg4&#10;b0gfX/ZbfsaqW/H98FyhaP3DH/5Z0vj8eWCifHj/noXlly8/5+d1Q6AGQR+VZZzwt6F/l9OgwkT5&#10;8fmRxWz4icgQeCKQjpp7YRN23F9I6acwvPb1wrPKYIV8zii6BwciNLWKW3r6ObUKhsejAwbgb4Lr&#10;QRBpIVDw9vbBwI7AjYomzwtnvYvthCAfFp4LWBRszQAbVQTzHHo9Q/CLhCxtFtgESTzmDqUDC0SD&#10;VyKMnRlmwfRjmKkmyzsTwXTaCcwKB5jMfJqnnkU4bGJGzJ80udecSenhIN+18P0QQC0vt54BH539&#10;qxYsbPHsYn5EgQ35NRMI+5HM2774Z8q/k15mKKI3y7TNc/GW402eIJgz8OeOQSKSPNb5Pt/ev3B+&#10;ga/naZ47MSZ++ZtfM5Dj2++/Z+FfL8QqRbMAzziKbdx3AvAG5Fp7/WCuDibtbCYdwbamOkoStFFx&#10;JVYgZaZJfip1FZK9kcDfbD+0SIaUXYYBdDPkphRpWi2TgTVAmpJ6Gx5UJVTCIFZwNAlKJYXQJAPX&#10;6SgJt5+dnufAgmmai3l7HcBjJQuICBnBq3UaXHx+5cbF6OAsJXxZUhzhH5PALDLJzb4PTxEySQkM&#10;4g+nydF/qSlpbUXKnJykWcvyApYNA+WvBwBznMYjcNJ+gJRyCmisbbh/SPM7XBOwVCezEelBUslH&#10;h1J3A5iNmWGRTBceJ8neoVhDOWYHAX24O5Txwstzr8TrYRKjcXDSp0yopxKIgzkEoRtoYvWcu58s&#10;Qdb50Fy/3zJ4Ax6/mFu/fLlhGjy+f3tzw5RyXGf468FiA+FkWAu4ZuZzuLn+TCN4ht8gkRRNxrxX&#10;AHueXj1NJCdWBqR2nFN6MvbGvK4+KFG4xBXoHnKeT7K9KHYg9B5KbKQhQZT2EvSnlB8s1lr5kCkx&#10;uPPaTZ/YpLCU8FMa+8FeSgj8WXDfhzEHT2QAf3i20XzD/I1nGfsDeJsitXuRfwYsOsz/LT1o1XCF&#10;fPfs4tIN2IaqkGYpcB/PwdnJGZsAbBya3Uopr1l5ZOJGWqTBbX1Gy2NSuvPspEL5DjJtM4m9O3s/&#10;ts6f++b9d6+7/tfX6+v19fp6fb2+Xl9/XWAf80ZbFZIR6dz3Mi1tbbI5O3EQm93zs408/cAG2W3p&#10;h3V2ecbUThRoO0gF4bkHgAhSFUpcO0rFwJQDUwWASeU0PXp45fe6uDilJHRlaWYkMkG6Bn+pi7yx&#10;hhcRYubP86Yz5InYUJ9fyvslTJsrhztIRjpRjoJNPgDN56cdARieByTLTqGlPKyWeeXN7QMN61FI&#10;0DOtXRIsmW3GiCIAhT1N4ruFGEyVvMdqslDW6U9/+nN+j4/8O8DLxOCIZ4IlkPygWKE5fH7Pn3/8&#10;kVJDgIVLF+2RVgcAFtI7ABooVvZgZ+WvAzxAyifljUwplcSakibGOc/8HABs/W5vb6raSWwyTKZp&#10;d77vYKYpmGAm4AY5KoAuSa4NfACcA8BoZiSSYAdLwhgWsVcSIKV/eYcN6Q9YAvQMYxDJkp+Ja4ZC&#10;QJHmDc8XXXyCYQZBsflH9YFrh3sYsd8Maal0HmCHytx9YMFGGV8eg5CdImUX50DzdSbgPhKMVYLz&#10;nB5xvpTbbpkmimPg2AcL7f4ufcj3HoxOyJrfffxARhjOCWOEiZ9mTSCkgxJus+QAOuN64rnYO/0J&#10;16trm2LAS0kwmWxiwoAdy3QmJ0rh3p5RkpuLzM9feB5gArb2WsK4wXiHLJtBCwzhULIX0/3A+qrE&#10;8kTBRClpLsbevnvPe1ISvJLSn2FEjXEJb0qYUeMefcznjDEDQ2ECYU+PBJ0UYV/xPoWP3r7Xsc8u&#10;qpdLeUaN4yFxS4maFQMkakeDw/wehRn8nOCJhTEINiDAfJyDPD3XNhzvWCyiqCfYRd8qmZOCNYox&#10;h2uupD5JJxE2gmcG1zOYXChw6UM6jk49nfS1UX6S9IOaBsr3GKJD1lzPa6AgB8lucQ0FDIhBief7&#10;xfYFAG6UKilAnc/q5kTgmll2h1CBSsmWrdNdDZzXtCEQcBxGxmg2dPbto8+dQR4cG+TiTA8cB1sq&#10;dE7h0nOOAJ+T040YyPnYgnWK+QL/xvXY01pAwQORzPjE5M1tSfvE/QcY/t33v0p/83d/n9a5UD87&#10;v6Tx/vnVG4J6NAAGuJe/RhmhzxPHyXWhk6wQEtnessRpdvI7Q6LE8Gud0j2blTjb5Fzv1XEeXdLq&#10;YWXZr8xr8fUuZLGzPfuc3BWBKrPTw0sC1yTZbLJEMFh1kXFWO6FXZuRVSc49NqkPZl2YAhdT9DlS&#10;v5KbTeIU8tokcc46MxMjuKOxGT7PyenWBM/MyBvNwIzPJzOP6eoysp+O8FEdi1PhDBhWEXSRUknX&#10;4xwyDWYpGtic3R6bg6xYfbWBkBm0zqs2EzKk6bVl2MGEnAvDUN6XfJ4BbjtZkMC3A0Rm36swPSYz&#10;cBAITwP+UR6H9BMMP75ehumcayYzzJxwRkN2gntbNuGeHx+VgJ2/9uOPf043X77kfcsLgfb3eZ68&#10;PD/nXIRmGi0e9vlPsHengVYkb95eEejCe5w59bUl67ZTOBHXTUlqF2ysNDR3x1rMkJp8TEx+x/NA&#10;j9w1r/UhKKYii/355VFpjzZsbptIRVYSp8ZUxYRBGqijSRqp1PTSkxdpXVLEzezzMBXDVnsfvD+P&#10;pxYtGet7pEeTIUzf5YZrHfZlZFMv2pIOjTmTLMCt9gdKcBezFHPMyem5TbZnMuvD3Hvba528yvs7&#10;7sWY5tnxusO6g3LoyytZy+RrDWZmrJed1RRg6UcyIcZRyPjJWvYzfnJ2md58eJXxvr5eX6+v19fr&#10;6/X1+vorAvuuTle/G13shBR0duS4opiTpDejEwBZrDods6nSagMz5ZoMtLoRU+09QbmR8tq2UpEN&#10;Rgk2b+jMA3jryFLqWelU9HBqaXy9ciccRTg2jSsycab08PBE7yUGEfR7bmo/33zhJvTh4Z4bUgAX&#10;4ZMEBhbAuSoKzVYFJj3oXJhgA/2yHcydqHhu/H9SZDjO+zwXspH2lKqRXX1ssm9vb9K7d+9YwM80&#10;MJcPDn4H5wnZztKS3YhERjEVvjwA85hu6oQlgDYLxrY7TQhSnE4x7pL7bblBriyJglE4ZbxO86SR&#10;/fZFYRSTPN5o+I+CxymGt/mYsOlGofTmzVturMEAAnMPm3iwD8km2z4bmFLEc6StQjp8zlSiezIW&#10;mcCKY4fn3UogJX6fUe9O0UIhjveFWThkkmQZEWBYJ6VUzrkouMjF1wOBAqbXPd4RNCUjYbV2EuBk&#10;I3DJiFeUFw9knoXsHOm8AsP23Ozjs/cEVRol2OYxhMCHcRYzKlcV/D6l4rVCJvB9sBcxfnCnAGQB&#10;mCbgna8hvOx075SQhXvK+8bUJZvwW5qMF4ooSL4wTjAeUN0z5Xq9YKHF+5ufO4wn3BeAU2Se5usO&#10;b0qMFTBHJD3rFaG+EPCF5+/6+oY/e3J+wmvHz7CXI5PZmJYlRiFkvNMsg3qMG5zHxw8f6FUFoFfM&#10;wi2PFeDU7d1N8Z3ERZeEqxVg0DYcj6NZRl0rH8jBSckAwoNZhOAIABsAk775+FHG+7OAaIxxPKcA&#10;J3CtwUQ7JQNuIsAfeAneD8845xSDXQG4wAgfY1khSGKsACwEEM7nGPPVUmEOTFbbDw4CaAg8LxYB&#10;wglQxlzFoJlWoCLlwAvdP6VeKagA924cxMLCnIVngcW8JbgAC0rSa3VIa1J0el3SupJlu2Dt0Mcu&#10;gGF4pfWSSXclfVjFPZoq4QNIr8JZ/oADbAwaeVEqRn4igxQy6NGyZ8jf0YBhOujLltdS6WQGZRDu&#10;QC/HSSypPGhXm7O0zHPFr379m/Tm/Tf5Hl2k65vbPA6Wqc3PKUM7wMKhPH1NNg8aPEVmah9Mgp+2&#10;AAigbegFSsxuNFGCOCeDT2LscH6mnUBdwBDMc2RVtmLkyYOzdROjK0mL+HskKYdtXBUJtkKsDGpU&#10;BqxS+ZyQ+oKJqfXQElt/XR6hs730qpJYNjvhNAWwVkAyMaDlYad07Lapi0+f0ucay1lT+Uzc0wiJ&#10;UTqhQcv54JsnRrmZbEz5nUtKbaQaxpr+NWKXHCAyca5LPt45BcOxKml+XwN9TkkDONnIWzCShJWy&#10;JmYX3nM+oIUlqa0EpjhAIs5lGqdDAImPbWSDYnYCZl+8+ybLf2kHgvE9aBxx3um1j8DvMoSjl3wX&#10;6yRAv3vObzs26bB2IdX0bV7f4OH3/PRoZq+eVcxdkl1PbCjt6MH7zAbiPpiCBtfA3sMYpi/qas17&#10;sVp0BfzFPDSb8QjmHBow2NPwKnsvoOPcku2Hc0Szb3AyPa7BwuxWJoEPgxOb5S/LIK62sYpZe7t9&#10;33uuOSQttvYNxZ9injvND3Nf3XIdpNWIaNEFzoaFAfdJaODZaiXAcMzjmL/V7Ji4dm/IvqsJumMd&#10;wlrGJMq8ruE69GQJi90OVjSsANgAQmjTyBYWpbw4npkNmxUbaYSCp8S1BZ6g8Rzi2rdWnuz3ssbA&#10;tV/nOevtx1+87vpfX6+v19fr6/X1+np9/fWAfQjomJ2Y27VN8apjqEWjYgiF+YKsK8mNnnd92qzk&#10;Z7NayPcKGysy8lC00X9uRfYdimlKwbY7yl6W3ATv08PjCzvZZyerdHv3ZA8ebQJZJNCrTzvTbz58&#10;EDMDssvdnsAS5FrY/IbkD6DK/eM9iwxEtIPdAtP4zsb8ZC6gE5w3hTgmyDiZfAugoqkpVcNrnCJI&#10;AN5SNY/n8vKcgAQKCYBu2ig39EvDOUFKwhh2dI/R5Z+VNIwkSrB9lvbPQiGAYnRHzy5JcXANGnva&#10;gaEIdiSKJ4BpKBhfXp64CUfwADbWKAyHEUEmTwSMIDMMjy6AFKjHsMHF/UOnHZt/XIuLywsWNozN&#10;riW5RAAD5K0PlKbKx21vKZiKO10LsBrgNaRNfeOo9ZmMJFwfSqrGnjJb+hgi5bYRaIsCY0mD7709&#10;mhpeBwAhuC70RQJAspTXHxhaYJGhYw9ZFMIoRgICvY3tE1P8cGwLePZ1kneiIL08fyMfKYCpCOCA&#10;/HdW0brf54Ji2aW7+0d5zU1Kg5yrjtLxykEZt/dPZJbBSwmFBwuzpAAa+Nfh/oL1CnCuMRMPxSqA&#10;ufVGjKmFPfzwyfC54zVHMYNnBbJtFDuMVa95zRmJngs8pp+ulk4olr8Vxjrl8Pn8z8DszNcZhuZK&#10;VV7zWiFwZYNI+lqw9c5yaxSbTNE+OyXbk+ELeVzBm6+tD/HdOBcUV7jW8E5ar5RgfH9/x3Pc5Osh&#10;NqASQpmmSrCpJqg/mU2B8wKYTl+/ToDTfot0yUex0PLPEcyEwfz2xX6BiwPrqZIUFdf888+fCcYs&#10;FzqWjqnJSoXGvSK7x8W/JNMrxa7Tq1CgPaTG3UI+VThfpUtPpaHRUM5WERTuiyfVns8UCnaBEgNZ&#10;MhvK7xR+obj02eEAtUz+t88OW2nlcdbU5XPBQgE7BQU8GW30lOod9jDyGlRmnin0RI0VAnJm+pHl&#10;N6fiSyXWW2WWZFcAkY5A85afR2ARnllNSBRHpStX8h4DGCdwSexmXp9ZHoMLenaJadt06/Td97/O&#10;P3NG301I7DYIaFqd5rnxHT37Li4vKelmgMogFnMEOeD6koHTCCxqzb5rG/nSTQaM6eXINOTKTLXR&#10;gOpAeTnBDV8HgkyYh5u6MP/w3GF+mhyeobExMyVdjD959ok9PBUZZW1/WAKkKYCP5LT1hte0NsuP&#10;YJ3TfWenO/NwJqNeBsZDsquADPHkmsLOIwXRjM3ZLM18XGa+jQxrmAv7TlJb4YhjhMXUh+CK2jJ4&#10;ybtHsxLrAjA2JdwjsL25yKPno/OgRcQx+87ptSVNN5D3pARhuxxKojxJKhnqgNlAs/4ukIrvSS/O&#10;2fL1ifNhsBTJ1jsK/6CU3Om6WHfJUmOwiq/7LMsJHgnY+3msc58xTWVuwA9QIovfz+sfwiKG/Pen&#10;p4e0y2PqMe8ZYFMCWxJIl+9vb5kKDc9Y+uUhbIMepisFXaW4HiOfMzz7WD8BmmMOEIt/R7kr55Ak&#10;P0pcD6gQWjfhGJJBMC3PLasNwTsEeOD8yF6Eh3C/Y2OEDF1P1rj3jw9ParIk+X/CLiOyTjCXLPh5&#10;kxQAWHeburBB+90L9ywYgrT22L+YCag5k4zfSjJ/Wj8aeEVjq9/LOxSMaaxfmIPpGevgK5wf5m6c&#10;H44Ja6UarlVplmCdxr1/fnwicx4BYluHqSD0CaxgePGt2Ew8SQsoNxYKGqHj8jRzjUQDEeshAlGw&#10;6UGYiRpvS933ShJ9zNf4N47h7PzqFex7fb2+Xl+vr9fX6+v19dcF9p2tV78D6KBNu4oubIwo72Ma&#10;pTaGDCzwxh4baHhdnW6wqYNMRT8PVsmiVtFFWawBDBnYyz8N/wZIUyV5eQHAW3aNi8+a4RTo8k8u&#10;MsAewwYTKZIoZLC5hdwjpEIADRjO0CSCHmD+SMrbEsxi+majkIrbvJFHAQ0QKTGFVhIzFghMcVv6&#10;5wUiYYOLDSs2xZvTDRky7LQ7+VOFnApG7LQB+sn0v0ufP38isIL3BgiA91ky2dLFbVvTXw3+hQBs&#10;YNL9/uN7yZryC742ZFgigZVyxk0uGsRQmaYdmQRM4oUkDht7eHjNkgA987p3LLYXZNysWfCQ6TKr&#10;KGOaMYJA9nuBSmANovDqVXjR5w1FCVN3F8XUG0WIAgf2Th+VnJt+jk7U5PUHIMROv67/yebUHoUV&#10;U/XAEgQABiktigSAtShKNvD7go+W0zeZqoyCq9fnYaP//t0bHjdlsKNYWvd3TywKwABgYTYNLMwR&#10;0IECmWEvkCVC3pOvw83dM4sJAGcoUADOAaBBEYOiFuCoJKwdfyZZcsTQg3wPrq+vyUbFMQPEHBxE&#10;g6KPJuFm1CjEZCAYhRekohiDOKc10wKVhrt73omRAOBhIQYo7jsKxZDGkaWXT/rm9voQsLKHnPss&#10;LTcrHhfeC9cJJXBF78UVrzN+brvdp5PzU94nARkCoK8/XxeZ193tHSXGDDB5epIfo1k+AKbAJISk&#10;qnaoz0suDnG8GF/9fiLLEgUn2ZIkNokJyHGSf+fi4lJBEL1ALoAzBC+QDL0feQ6Xby4IrGrcCRwD&#10;KIBnHeAywEhK8/f2EzOYr5AQSeToTTclFuu1ARVCFcNcmJi1k0WDbQapN0FoJlUuJF8cBGpQxosx&#10;hOejSoVVBeAXIIKAkV7NhsXCYMd48DGzNBFBNphbYGewOVkL/LFMk4zRsee4px9iJcYdi288s5bB&#10;E/g040pp05I1YlxhngKYu6EJfifPy2Un0NCgGJ5JsGfw2jqkhmxMgMd5rsY42eRnA6Eu51cX6fvv&#10;f51OT89Tj+ub5+F1nrPQ+Pnm2+/Tuw8fWURDIjyJqMRxzwTepZKrGb4S6bEOdkhm9FROAMU8v6Jh&#10;fxKrzp6PAqt0/5HO3tKTTF6HCkPRs9GY6TmDwTdrvO3dIIgQDLEBR6feil1W2RuRbLm6Kvcrnl/6&#10;xJm1q+Ras/LqqngJNvQYdCBHbSCWrKlWY8yoJ0BXwkSjwOBg2ykRVSzB1j/fFDaVoa95dkDDgfk2&#10;MuxiNJAzmXwlhuNsUJXiZ4KTk33vxuIHGJYd8fe5OvIqNCPR24QSqDMbtJ8NBh6Scv29pGR0o57l&#10;2PUv+VUGSF0ZqKN3LL7r9xHQqHAQevGhqWfPzmmwNNVKAwbH8Pkby71OTgLmeaRkNtxA6e7PP/+Y&#10;rj99tr+hJL6YmzHX315/MUvvietnT99Trd1gkuN5pSUF7oEZuRi7nCdhJ5B/D427d+/eU4K7s2S+&#10;tdSagH0l9hnuGxpguNe3d/dMz8Za0zlco3bDE/Mw5zMHkKDBg2eQlhLPL/z9PRufs6+Z5n8m/GrD&#10;pgs6iRVK+xUy4UcCfZMBWjAH+2GnRpL9EaGswNjHeQEExNyk9UxhJJLc156vNCYwn8CupbEtDBpI&#10;ra0OwGRHQMdlXgPwJ5o2b96+TR+//U7WA/m80OzAerZFUwUN5nHS3Hz3kO9FpzEXDRb4k6JBgAYP&#10;GZetmN/25mTDyYnStJG5ePMK9r2+Xl+vr9fX6+v19fr66wL73p2vf0ej59l+Ue76Y7MEA/3wiAoG&#10;CkAuMNMqSNbaiptHFN9np+tcGO+dWihWxmQ/PhZOeds97AbJsuDXNyeaWstEW6mZTM7M3+sYupEY&#10;0ADpFvxzKH0aFdIxzOokT/lNkOSGZGAwlyCDwwYd4MM0BWtmyYIf54DNJ/wCT3Jhyc38bs/uOwza&#10;GVawE1sQkj+wLCg5nWT+D1koNvvY8GrTu+N5ggkJ+SHOG7+PkuaUcuQVu97ynFtx489Nfv7ZewBd&#10;zcJswMRADhQ1pyfnlNBB5kyvKbJ0xsJkAKslX9l8rCv7Ks5m+3QCS4ZcuGxOBDguWvuTyTespZeQ&#10;mD3hAwYpLcHOvHFGl1zgotJHN/l+brnxVzEKluU8KIwF5xtFCFMY61lFzKzCCtLgMGlHkQJWIK7X&#10;mp3+DUHR+3zfKANfAzxYp+vrz2lMkkSieMH7dPQTankfe3rN6Rqenp2wIEdhgaJptDQI7DZ4Lp2d&#10;nxC0UVGYi2cGKozpzz/9yCLq/nlPadAzkkbzWQz2lMN1gPwHQMPnmzuFUABIBIMTKc0XV/nvkmt9&#10;+vyZoCTOGUA3DNXXlsHCxw/FKSTrkKoC8GCYxGjWG8C8eSB40cD3KR/b3cO9fA/Hmf9jrIJ9Qk+y&#10;FTwr7100VenmRoAb/Yv2CndgQqILXEl1ezHMOrEFIyCBEvD9kO5vb8T+y9cV7NNIuyVoiSCF/POf&#10;Pn/i31EcktUKmS4k4JeXTtltyIJLZEgJuNgx+bBLaxq4L3gvya5xwi/laWBd5voXDKvWhScB4/xv&#10;MDa+XF+LxVkrrKEymAf5mBhuTofdS7La5CIR9wn3b3OSx/FYMXkaX4R0DOOP9wmNA8j4IQlzKjWK&#10;YkqP831AkvGS7LCQ7ynlFiAeWc/5ZyDvxnklg2ZpEqsVRfg8Se7dtZL44roBDFY69Z4AmICZXqnh&#10;SPV1IEZFkP6R/o24trO90moz1zqyZZaCTwAE73VMeGFsLRkGI2C2cZAF2DVMJN9Likz22L43+N1w&#10;blVQjwB1eGo9P75wPoLknj6GeWx++nyb7u5f0tN2R+BurBVqcXX1jtI4AKyj5a+Y98jigdcWGc2d&#10;WWepgEK4r4w+aqojYDxSYWcywSC5lH+dGKQo5AHOUwIe/m+2n5gj+KJSM6My49YESV738L+j5Hoc&#10;CgBXpQACbR03K8W2CwAtcCsDKZEWPTp9t5oF3AhkaxzAMjuwQ8fZEtiazYQNL7yJFhdNK0CQfoD2&#10;mpSPrXwLG4OBqXjiiUCo9xcASXluXdmTrxLb0eunfCkFwo32PRXjbi7nrPTfpvi/RcqrwPqmMABH&#10;hx2EUFmKYJ1jFSZwlSTAARMyn3XSjWjyuMJ60vBeGQg1+7I3GA2WWbLEF/Lu2iYbjvTVfOL7tON6&#10;L2/bYb+Xz6cDLgDGMThikPQW/qZPT/dpm9edMc9jFdhtsxpkCNLo97JkwPOP+Qt7E3jxYexinXm0&#10;pQJ9hMkik9RcbNwN1yk+i3luhVcd1n3sR8QgrtWI4/WSrB9p1grPakuDjH57ed2CZ6z8BhOZ1kg4&#10;v729y1+/l09u3xOUpzQd7Gfsyxa1We4clJxHlLQ807YB8yH+pBQZXsB53tPcr0A1gJVtu6REdp5q&#10;7rUwT85z7YAyPVM4VoxjrEVg+i2ckK0Gx8S1LpimZD1jP2GrAMzPWEs/f/7CdQSA3ybveZQSnOdd&#10;y3TRTMS/+x73p2MSLx5fhILg/7ZecC0pYzYYr2MA3wO9jhFYsvF+aD+COXiR3n/zq9dd/+vr9fX6&#10;en29vl5fr6+/HrDvzen6dwQYJqWEhgk0Nl2Q6EbC597ymRXDIyRBGykzhNwLm+xnAlky/rcEB+yZ&#10;vOEE+MXuff7/55+/EBzsDFxgg8okzrWkpmDC0cslf9b19UO6vssbdoBLJxsCRyiQsdHtLDPeUZai&#10;z4REqPX7MQmykzQH0piRYSMqZNA9hnxSfnR7+l9N9MlbUAoED7qVWVYoPgCusDCEaXX+XPi2UZ7s&#10;hFQUxvJ8kkTr088/SRa52hjYaFnMoIjH8aPghuSHwRa5KEBBsl6d5PN6poE2vGrwngD/sBmHd5lk&#10;krnYXmxYQI3DbEPtlYzK8wb3hSbVkvRNTPDsyRQESEOGF/3yBOaIyShJMxmX+dwRsAEgIkzN6Y/U&#10;747SGFUcosBBwAk29pMNxfEnmDkKJ1iS8aXETXXnUdTivkq+1lNyjX/Dg3Hp1FoArLgHAEgQBrDK&#10;1wRgBCRRACcBtFxeXpIRMRDAGAhaIIUXx4r7gsIPxTAKJJh2r9YnTCVEEMCWQNOYHp52LGKeXvbp&#10;5uGFoPYODK38Hrj3lOnm4g7noMAFyZMxpsCCI0v05jYXKxdkFuCiAHzBvWRYRL4nYFk95ELt5UlM&#10;QibkGmQAkIY0X/wd3ngoZcHGoB/lToA22D8YI2AkxDhlOIsL2qu3b1nQbglQj5RB77ZihlWWxiFN&#10;E+cveWZFydPo5xLMRAAzIXFatgsDuZKsbU5Oc4F77yJOgOf5xQWfBXw2WLuS+lfpIf8cBiGCcxCa&#10;QkktC3OlS8q3q+d9ZGE+iB2ycjIuxgakbLODAn7+9JnXBfLtJWTe6zWTMMnybBW2gGcBADzOKeSd&#10;GMMETJli/EIAEc2A5FAGMGfwjKLIZnJy2xTPPIz4B8jHIaXOcxH8MMG+fYD3JucrmdUzZdoJlABz&#10;Gx5zzaYAfp7fG+Ql1y0l0wNQhedunccH5jGwopPTdXvK51dkLeL6kyE9aL5akukmoAjnwOfbBv3h&#10;K6gk7MRnGEnkuJ/LblVAmj0tAxqHXpitm3S8k73qKCO2ZyVBPnwWnjE0dBiecsL06JOLy3Sax8Cb&#10;d+/S5dVbgqwLsPYQOAC/VngD5rFft5L6y6uwEuDJZO+FvArtuUivPviP0UtRgQZk7YGV0yrgqTYQ&#10;SKYbAB7M12aeid1XleCHYVLKcW2QDNcVfzJ0BYAyLARGJSNP/qwICaCvqf3mBCaLKYmxwvvhe0Lm&#10;X6pTeKHN4WtrwDEY8rMBwrAeKMhjOgB3DAwWZboEGdSVkkWbOhU2Ym25PZmmDFlKCnSxtDckvbW9&#10;/kI+LX9aJbOG9JjgYFMVCX8AfuU9mqbYE4zjVJj8AjQTx/to2X0yI5Vjcj5i8BmcPESRHBaP2X59&#10;ASBO/j00meR7qSbdPIVceJRVgK8lmX4Ox9HlmTi3ghkOgFj3cuTci3kJHrtYjx9u77Qnyc/DshNI&#10;hnR5Bov4nq2Xsgx49/Y9xxuY05izsK4BXNq+9JSsX+U1CGN/szlL33/7C1pTAPA7P7skkY72Eyup&#10;BtDYYrMKDDmElW0l/aWNA8B+sJXzOgMwDoxcSl3z8TzmPQ7OSc3KRXr79l368P4jmxmXl1dkSANU&#10;v0LTx8m0AuLUqEVThLLW5UJhGqvOfpby9cPPsxFS67nE3kDzREi+KwJuS6odBrICMYeFjx+epQhW&#10;ApsXzZ3R9wzg3l2eN8GUHi1BJlsVwT2LpS0RpvTp+kteT265foFFLKuDkb/3/Lzj56/y9cZ5Yl4p&#10;9gWVPEAx98siYKmAE8wtSPDNf58qhdJgbUF6MJLUzy7fpqv3377u+l9fr6/X1+vr9fX6en391bza&#10;3ubxeC0XNTuo9OABkAKZYd4E3tzeq8Awg4jMEAAye4Aiz+ndm1OZiqeRhRUN06fZwRr3fC+wisLH&#10;CsUGmGQARgB6APCDDPTu9pGMkEjyBHAAHziGhdSH5EQUayjwsXF9k4tPAHRbSFIgm8wb8uWm46Z6&#10;Q7kfpKgqOhRaUadPXz6ls9PzXLS+ZTEAD7s7eq6tGfIAZhG91OCPtx15eV6eJf/N20l+/tXlO0o/&#10;keDXrhc8L4Bf2ORCigqfsu+/+05FzTjL+6eflV6M6zi3ZAGERxI2+iyJctG8ThuCP6fw//MLQBaK&#10;TxQosnzK17Gv0lMuanCPsBnu+wdebwAGuBeQ0WIT/PB0T/YCNtuUZeeNPjbWE1NFR/orwnexa5b8&#10;c3zqGWogaZS87iYmC3Yq5gb5tsnoWyET9Iiiub78D1EcXVy+UeBGviYEksgqmtKHDx8J9pEFlgu1&#10;zbwhePuc/w2wjZ5oLozxXih8ViertHhY8GsvkECuJeXcnJ9SujOOLt5tPt51uQhoBzN6GgILOKZ9&#10;r8Tcm7sXF4Yp9QBF4G3WTWlVL9LzzUMuPtYEJm/un1Q8MYHTybYAE3DNAe5tFeCBAhSeSxijAOBQ&#10;xAH8ouptEogA7zYUj0jZpVRsoQTlapY8EGDhw/0jTd0B6q2WG14zgKIA7W5vrglsdmBN5XsGYA5s&#10;NTwfKGgAAD0/IJgk3998319uBVSQNZEk69uCNdhPpfhKTAW9kq+V2aoEJ+lHJ0Xl51yUnZ2fE0hJ&#10;TG58YiEFIFhpoCjECS+wcJ1QfFZt+vLlWsB1nhMAjEr6LiminumG7CNIM3GeAPxwPQA2jpa93ufx&#10;DZk3nuerqzd5LDwSTIhUVTJskgBAAp57JWEKbhAriOcKgHC/N4BUOZxjx/kEDEv63UG+37b29svH&#10;lf/rAZgyqGVIy1pFdG8/K5HU5B8IpisAETBqa3ixAewaxBxddDUL49FBAmB0JUiJCUw3PE/OZ42b&#10;LZAGIqGXwAtAfgHew7C1VBM/k8iEJtCb//Hw9EDGK8G/uea4w3GCqSTQZvCYgm/WXknRtUC/tuoE&#10;zDBN/DS94FnBfJJ/7/ERx4FkXdz/PPvh93HOYEqu1DTpCO4qeVms7Hx/avm8jmZPAhTvg6nnPyOp&#10;lXN7Sh6TDZk4XduWdGydssGwWvJlJoN64So8MiauKrwEoThg+EmOjfVs4VTxln58FRK+cZGmZEms&#10;7g0tKPJn1vzdpaSlk/wzydgDuy/1BBGOZar8GTBIq6aAfvEK6WwT4F2tcwajCU0ZNSjEYIU/J5jS&#10;4+TgEYRmjGNhTeM6z2TByqagiXTWAqYpsZesPAN8CqliZIgSsg1MklVrBnY0bLi2d22R9wZ7O85n&#10;dOOnqiW15echDGg6hGpgXDeePAYmktcEmJPHGNjrvcdfNI/k+ydbj2iskfG333vOGBW20e+dpD06&#10;PGiiUmBC82ee/DUBq2SZ0et3L2Y9bC3y/d2/7MmYe9k+8qjgfQvQaElfycZhGyOZdAyeyv9j/T87&#10;veRzAqY+GjP4PuY4rNOYB67zXgJj88c//5jnqsu02uSxtxPLrmkEPKOZgzkrrw5KbIevKuY5+OA5&#10;XOr9+4/8WTADMUZXTK5NnGM3mxXDcdhUo99rIoCN6wDLjmmo7U2pdQfXOVnGyjR1g2UYGhOTu1cK&#10;B3rZChiGJy+eka4m4xyMVVwDPIajg5TGRvMfmiCcx5MYu3sqG2p+jT6zsDUAmxlzc35a93O+B9WY&#10;3r55l+eqy/Tuw4d09/DAuf/2/i5d5M/FOrFanqSfP9/k45ANQXKvcZvv2/pElh69ffkAvhLARhMW&#10;xzPrHOtFRzsCjutqUlDKPP7FG+P/6X/8H9I//9PvNbfUR3r6SnLzZDlx4/ekZBx+rQavR6XecGxX&#10;9qdkQ5hWCnXx2KxFF9Ua6jWZ0nw/w5gzKnoL1/qHTCp5DNF0iHmxskReoW+V7UftizrJ4zEl2UZM&#10;JYk7lbCgwgCw7DwCgxo3I8Rmd2NdWwGxlee5/Dy9OSM5Pcmzk3Yu0SQx2J9smaBQvNE/n/x9rd3y&#10;5TxYBejcDu4GdQQs+dgx7mYl2HH8xXFxfcF1n8ND1XNj5ClV2kLUc1X8VZMbAGRKV8lBQLqnmLem&#10;8HDFnDQ7GbvSHFw5Eb0tyemTP8Tnb4uVyvYmmuvS0VompQzvRV07F30+sKq9x5VXbcN1BG+4WJ2k&#10;d+8+cg1HHQNgG+v/lOe+P//ph/Tl05/YrMUeAftbPPM72xIVGwrPHVJATCX0qXZKvLpZcfMPHrXJ&#10;7P3paOGrS5q9mLdc88u5VL6m+oywsigJWnyjiYsZSBxMF/f4HmeNF95Lj5naHrW8ftXssKzJ9i2m&#10;ws9iMMc5ci8yu0nmk5vGwYGKh3Vd9hMeRw7XqqneGLkHmaevbStGN6fKOBo03qc5Gn7aA/CZnvX8&#10;d5WsLUr8GBuBI60/qiPWveadxhYbh0anfH01H4QaYXaYW22vZO2dyJsuNhz8zLY2i7/2s69xFXuX&#10;CZ/nPVL464IgxOch7yVnP7NKkpc/7HxEHiohYbZxYQMoaRxVDrtToKNH+ZGdR/LOIeYWPT2pqN1S&#10;VVvpURVCShw3mtdUtrgGkDpD9zTC5wgnxBRvE+K6eNb7mrlpWR/NkbzezWFtmv2UxjzIMZRi7jpY&#10;nsQoiWc5rMBSOrZ8rvzsHFyWy2/Zt5tzPYPUaBYtn2vOLYcLV5Ue8+x7cXSJqnD48N41Ll9RzVQ+&#10;XtJ+9D6+KLWfYG8PS3DgYc2oinIkDqT6+p8+pqMvsKNdlb1b0j9LHccRPM5fXf+4d2owH87rq5NM&#10;qfjB/3+UvWmTLEd2JebuEbnUvr0FWy/kNEWaZPqP/Ws4+kLKJNFMf2Wk0ZDD7gbQeHiv9srKJcJd&#10;fs491yMKPZJagMHwlqqszAgP93vPPcvsiJnF5Wm9/D/UAUZ8Cm/P/1/cw+mvZq7YJbxRDPk22f68&#10;/OJn/KJniP+N9/oXf6mzGb/to85MPWNRNjntWqBntE0ABx2kes46sAPqdbMNJ++OwvXVBVlni96M&#10;+eHxh4IEzenT6yHc3iOEYFmbPwCAXTgeO8ooLi/O6dXHSb1uG0A+gB2Y8DKpNJr0BYCfswl++vMn&#10;fh0aaDLt6tcDKIE88vbzF34dgIaT0xMCGbuHrYVvwB+wbj7wwcNrghGHr8mxZ7iFeQAacwasnz/9&#10;8Xu+FgvzI7Br4K93YMG1k3cbCnKwiCBNReMCH0AAg8frEzYti+URAVIw4g6SFqLoeHi4J4uHKbbP&#10;z2TwrCib3Lb0xIvzc4KOAIlOjiMPXngD1W2IjETs3Se1uL+9hZwUYEBgIwKft3zIBCXglQUwrQR4&#10;GW0JAORci+FxX6/9GeWsNK8my3EMJ/W6osGADxESg3F9wYaCV9TD0wOThb2gZOhGZ0IqJoKGJVlL&#10;LLzr2gBj0wIWBjEpeyYLnsHvcRzpg3R6dkFGEn4eQRV4iwHgOz3la6Jox5+B7ZY2Jss1/0VjCdrr&#10;WzACpeW7HQ8eeMuBmdW9vJINcHp2zuuB+2VeTgPXHAC5Rb8KLyhs6vtho0PWw57/3487buhbpD8f&#10;wP7b0oey/iJ0e4Aji7CCF1Bt9laLFxbht3ePJjcr9py8QDo2WLMJgJkNu6c71wP74b42hOfGBoWE&#10;tmNYx4oBLjjAEBrCxOL6vgGQYs3c3z3wdT7ffiazAc0qPI1eNjvoVfnQ0reKyaMGci0BzgPQ6k2G&#10;uF5t5em0I3AJ4IaAazFwAfcXkjQ297jL46j01Ehpb5mduACJvv/xJ2NQJGvwh9FAYYAG3FMAWKWV&#10;sfcOBlrhGcc66QTo3N3dUqaJhheyMoL7YH4uLZ17tztwa9/zWViFk+WJPa9k2W6NRQvPUIBhvfn0&#10;AdxBo2neUSbfI+gkcGGxXnHtDJQAKmkWYRuDgX9M8YSkTv6XWaEjGEaABTOsD+H87EJBJNb4UHK3&#10;ew3dkSUH4/k2sMbM5muLyyYc+wVYhqfnZ2/AC8r+634TVfRa+q1ZEVB6v+zMLuBgTeKOQ4LOPLYG&#10;kwS7tBI/K8nXjkUkJOncCxY8BcHQ3u/rsxSRnL1pzyua+AVl6wa2GvgLYPI0PNX3jH3BGHx1fwAr&#10;8fKSrJyj03P+H0B/4LOxMaa1JLoLMjDNM8vuzYFFiMul/YCjJ2O20AaTRNf/kzUUTJKuAsvBf3zt&#10;gtYEI0GfHN82fiwi0Rwo8TggxCVlPfN27azxs1Oa7MFk99+bVEqAxWAzVNCK8LKYF/NTMId5/2Ul&#10;5CZL4W2NqH7fegFjkXkByBqnU7OdioZsY/MlPJRRr93bfQ2pHeAsLPQb81G1H4OhCoCiLJZjr0La&#10;ks9z893lsEjNswfk5Bnoh/9onVEMNEghC5AbzTuPhb6a9DE0+wDz4DQpNj4h1lXf2IIuGbYmNijt&#10;lmu6jLIRUbuTjalP1vRoKdN7WmFMKcAG0Jq9wOjMTPrHmqwXgB5BlPp9COZYLRYm062NMEFT/JcP&#10;XL84E+E1hzN4oTRrKAien1L46utvWD/cP9zy77fbFybODrIZeXgew9XFVfjw4T3BRHiqPtPHD5Yi&#10;iecyxPW8FnXNvdTaAGy6RW9A9oKM3lOCegtJzt+/e2/rqDd7jqRgq+NTs4gwb79e7O+e570NdpIY&#10;ojZYzVk+u9EKaewnWM94L2D9x329XmDA9ksOOyDNtdq7J1OYYGG0cpjNBJm3PQc+BPXGQ2u2yByE&#10;5Hc0pqM3bhdnJ2oWkq0dBJ/A9qC+HkCJ2Jsfo3k3grG3Cn/z22vu52DrcoAEf9L1yMFpWaY3QI7L&#10;9C2wrW+NGBN6BVDjHFqut3812PenP/wh/Ou//Rc7x/ncTs2PVe3eSBymPUV/5wE4BwHYKca2B3hi&#10;cMekcGO/tr4kGnw3ChhMfJ4scZjewHpmig+aYmpAH9Za58AWmy3rkk3KnaaWRk29vS9nDBcyNbOa&#10;76gUc4IfWR9XIElWSB+AFJtiLgzM4bBKQ369x9hb8+iADu0B8HsMTNXFOGMXa6OMdu4WpTr7RStj&#10;acFUUT6ZDtb4kMh8bQ0AtmCf8c319o/vQVc8yztnOddX7ZRyn+PE0Mb7wfaH9+igY2usbUCRrFRu&#10;/qYeWE6VgoK1LIjPey7rjrPsE1qLF9PbDrCBDQZmxAYC2HVxQLbrjJQAFvvNh6/C+qzuA7Ge3ai7&#10;D3tNaMzH89OXn2vtessa9Hx7Gn784QfuAagj0VPg9VHnYT/MGhBiHQ70trWAqQlIigI05k1rbnYc&#10;/HUxAGpwMoCacq7JWN4Mj4KbNTgQXoy1PVcU5dI6dyp9WA8VW5vYr81ySD8k5uYNnBx0c3/1ZB60&#10;fr+xLmENZfcjtzOVVir8fgPiMbigAUkyYJnKpRJF2LABJq+bBmTDLFXe7/2oM94Ayc6eeZw3GEAb&#10;5twGviRsdA7KJ52NNixtgEiQBy/KFV9NYt37GnHWfm6gemoAQKdNIK2srk6qf/jwaj3SzgFKkGwh&#10;b6i/BtUMWD8W/mbbQZZqQYa8gmpi6/+xP/PZcwsoWkMsOMgAIIPe2IGfds9moAgVhVozxBUEmOKc&#10;K6o7OAzORedSaWoLDr1HU3Jg/UDtZSBvonVIVABhMrNbqSASz+BYSgPn2AM4wJente8DTQdv2Cw6&#10;uiNA2mu36fzqBA4ZeNcJxI22eb8Bzt22xsEuzlPLBDT7OnDw1d6NrGiiGWo7gMahTdaDVazuNnA7&#10;z0Bpvd+QJ+CthNm98X6ozK5B4KApF7d3sd0XKw/XNbV5VQntbWk/8aC9+AZBc7JMtNC6abTdbHlc&#10;Xci9Q8iivdfI/TnqfZfoQLJQSlcF5QlAi/GXYJ9NTaNIBl7HN2CvTLc4KrhxGrqntm7b3j6X1Lz5&#10;9V9s//b+5LXszzvXhb7WhwMdl1rUcyalkRMBit1/Dt1O14vf+yNJkEI/n2mbkLLUogxJi+Z580r2&#10;EEGMbAcELtTZcS3uVgDb7KHoOzORpzk1WCdgzdHTyhbY8QkArIf69ya9y9n92SyN1R8WbCoMswAj&#10;kMyzBYtyfN1WXltX9A/bUbJ4fn7KhsASaBcE71CkF4UbELQ7O6GUFkwbsL0AIoIJN8pXiMmtYPn0&#10;FmCA13h5fiXwaIegFX5oYMFQGzUVw2cAew5JeMYQWZFlh2IWTS3YZ0EL0/zPtpy0g5GFm+Hgx+Hw&#10;ypsEIGLRm1fi53pIH62W/Hwwy16ueh5mxrRcGNshG1MCANKoNFGAbPh6/IPP2On18N4hk8Q1xPtE&#10;MWXniB3QByWOQqZo7DeBJgiyeH7hWqG/EZNiLSkT79mYMEWG2MaCY8CEmk8CAUvzUATbC9fEk0TB&#10;AMPPAiiJZm10iWspTQ6evZlX2AOKRrK+0AzUhgggGnwG98OO69QalxjOL6/JEAR74OV1R4YEmpsd&#10;pXmFaxOyZIIF9DIr9FQiA7P+HACFfG9oRmLgs0BvwpN6DTevdsgRyLCpvBmhG4uDKccCWpOCWlJv&#10;vk0319csVsDYvHn/gevo4vyCjFHIZncElLYEAtF4WrJgJnj88eNX/HscfACUXrav5hVIubxtgk+b&#10;FwKHuC9DbfLQqGINQhILUAqfG4CPT3L3lMZuyBDZUWpmqc64N5BQ47m6vrnmegFrDIUhjd13JgtD&#10;sY61c3l1xeuPr8cF+/jhAwEwkyu/WEJsb8m1eA8EmbC+6tog82VhLFD8Ha4d7y8KOlkB4DnGdcGz&#10;435XXvwx6XHzzMNjT5ZoJGN3IVZelLchpcSUry8keTZgBM8O7gPW5YuDw50FSODzoIkHYIebDuma&#10;NToD08HhQdUvTbIflajd+QRYslVO4imnS0zLHPI4ec7pGerFDBjJ2DyyRiAa+OETVIabpE5T00iJ&#10;4JLhRpGMH6wX7IHPTw+U2uFe8dAgALFQoWxg8WF/UIBHz2cI7D2s0e9+9WsL6gBL4N37cH59xfsP&#10;5gD8IikpH0zWzCRiABAYCPWS6sZpn+hibN6hQbJuP6D9YOPPFtDCBlD3BPcyy9sV1y+6VDbnxhLk&#10;NZWU1zzqrNmyVFFLw+YBXF8bIAAL7TBNXE0WbL6xLPDwe4GN0Vlus6RYA9V0uMcklmIyFp+Srunj&#10;1ib5BmJmTd49rMSavtRe26fgNrQxKwUyPkNoYBkn50ENdGeMwOxT6ZTEmJ019mIlGigYVTxYoBL3&#10;rmzpv16A8rP1PZsVZyo4CBjVbJJdxXRpKzHcL7QRZbpffCbVvVnF5CBrDchq2QzimuFzjlYk4hnb&#10;S0JtYTwHAnj8+QiPwMADgyMM47YbXncMoDb1meVQZTR/WnqlooHgZxzoNWzpuRsyvDuxjQEzwRcP&#10;Prt4zrBG8PfPLxtjQ6IGITMPjLwNmyzbwzquTas7dpSQgkWGIWPPILJsoV7152LfJQhI1uCTPHOj&#10;GA92RjPU5sgsN8BUZiJusUYTwykPAAtB4WDJwrL8mtOzeGF2BWCcm/x20BBnKihHsvpWthdQyn9k&#10;Hp8l8z04E8DWQGaoEv6Ow4Ec6F2L9QMAEi/Mc9BaONWPnRjQmSxx/HxcS5yPK3rbGnjLvYSs58y/&#10;x5+dnVzy5zOQjQy+1ALRwKjEeybbvr5nUxRY/0EbgFyaJ7EDV0WevHi+v/7uP/xVYN//+s//GB6Q&#10;zJwNOMxKrU5i1yTZCoSolOpZA0cQmXurs3+jpPpFQJyzmbzZFfNNz3ES06816tofG2tDrAuGBnWz&#10;Bm+0+q00OoWaIfmbhtaiFrUFSirnjxNDoOtkGyEp96whKcVZVM7AKA2A6TU0CWJLGTgzNLk+Q5AU&#10;zON2CVGgQyx2vhFoCDZwme/NwVPHxdgPed5MpQYkNWaKA2PBk9pTY8tEBzGSDVpsniPmXfbuLWoA&#10;pcZNA74k5oRbP5DzM+bWr2FgkT2dHT+v2N47jqX5zDL1mv85EyOKsGJ/nn1HLbEpTwwcS62ZnIYm&#10;2Osh0z/ikPjDN9+FD199Ey5v3oer63fcP2CpkgiwHsLjyyOvHYaoqMNgg0Kv2c5eF/s++xM+07E1&#10;8EVSfGN7mXXF1KxP7DI/G6PYm8kZmQ5alrnPqwBrWXqQrxXF+Ck2DHIFR0hRNklxdgZHMX6McZjK&#10;OKslssDEyD7C2H42CI1d14By3B/+Xv67KVqv47INw0FsEMchoIAZH141tqOTGzUQ4T0WO6o962SS&#10;TRYVYyl6Gm24XuTra807QBmdLc76KknDuW5m3+Fsea8H0jRUTEGA1QSu5jIDZfVsgyEGpv9AkLwI&#10;Z0sCN7JYwnruRRd3a485GcCGABM7lb+Pfn9US6VOM41Oyo6usTOL/6uF4YoD22lM3ZDlp8yQMikH&#10;xzyx1riukkB71Xfz9+PsO4fYRW2yPcJD3LLIT/LaTpJJuF/vX/igNdaxg3JWJzgDz4fV+K+Xkirp&#10;WXZWnz/LQaqM4mtd55oPElyREQTu+Pkw56nNGYb2LEbtj3H+6KiOtO+YAgSn++ksUK+j2z6nvWg6&#10;00YNidyLejqnjMmrOzADvV3J5gxwnkzaw+151yCkUJQZeh8s6CxMTrvkCLW0M8nBOD8vCZ5q6NIL&#10;CLW3GMUMjm8YgG6b8xcDl1JmoKzYlc52DwInY2x2QNOf/QUlrzGXi74gFwfHnQSQ3jJAZ8BiEWoZ&#10;J/KjMf9l9dT5MEB9y6h6vJc6qvdDEDdstUiijtsDvkCYwfMLNykWXEzdPPANrBSCYZ5+mGAdsbBF&#10;8bFnk1aL3HHP4vfi6jrc3t7T3+8gDztsrMtupcYbB+LOvveQTYZawNZaEvCCzx+a+1wbz6urCwLm&#10;m03HYhpF683NVfiv//7HWqw/W/OCdLlNLWbx+vv6axbDiU3wv/2XP4Sb2rSmaJ4552D+QbIM5lM9&#10;APGz311dNgYEQL772wdrphcrFuzffP1teHh4orfMSf36n356ZIjHNtiBArYYZJZIWB12Bxb/H95/&#10;sFAKbdIASV4OL+F0v2EDAgNwNFUAMNA8g60HpuXyyHy80G4BUFgfryg73r/WAnpp4N362Eyyt3HH&#10;5xB/v33eEUw4oczFUO7t88b852ohbKnFpg3ClJ1TF6yF+r5RCMQuaNLQc0qP19/Vwvv04pKA0+6w&#10;M5NwpC/XogJA1AJNwOMrGT3n5ytKIHcKrHh62tSif6z3DyDBlsUHbpZPllBgcBJV3+yXer3RZJxC&#10;utuvyPaCb9hu+8zvsZTjV/rJ7Sk9C5TvkISyMCP/Ujb1nu15aEIGWXeKendWdc2VsKjr8LU2G/XV&#10;69ebT1PYmMwZTfZuMC+2/Q4+dLYmMPnbvOzC82gA3rsryBp7OmKhCQXb6vTU3pevqWHccRMEs+5I&#10;kuwk37nNxoDmLUBJNCai+QOMeqxNT6FUJFuS8rA1AAhhJYvAxgdgMYA5MnNC/RrIe29WYVzVi7Ev&#10;7ZBHQwn/Kh632jQhWxtHC85A041/4Hv1+PggOWLh2iZQxY26YzIjm7PaiN7fW1Luem2edMcCatFo&#10;9zRnH+p9qffnKBH0RHM8kpFm4MyqrkmCvgixeX4lOxfALkBDAJ8AJdHUYRPCa6JwOjs5Y6N9ILi8&#10;YQFmEoSOQCaLMBjCgy08FjXw0Xz5ABRIEu5FAIEjASOpswRRvD6BvjUYa4U+dJhGYSjxWt8H0367&#10;nusez31P0HZgIx4OxsACULlcjjYhq1//Wj8fhh47DikWBN04VdwbqJnGyOvMNYD7cBi0P+w18IeY&#10;2N7rIU9TTSaF0mcrkN10XPe23cYABLzOKUJjAKwS9D40CQ0SwQE0gEi3PFpzzeP6jvV1HupaX+KZ&#10;rM/VZnMI4/c/UhoEH6z3tSkPCE864LDZh50KgxPsVwAHUmwgA6dMnbzysoWpgLkJ9gcB5+Cee9Fs&#10;A0abApN5BzYgnks1ZA6SAwiMAOcZMmQVWeSgJfMZZ9gRDtFBwJGnzdY/24El7f0LwAewJSmFmdgj&#10;LpVh6rXsCsiw6axh80O0xNlkMRhTZBAjhmw4bzwZtDPw87XGvdj02uUtbOy6GXAZrRkJLu1QA1y8&#10;4KLMz0CQXoMbvLeORY3JW8g4GSYAeRB45kEOlLdp4s1U4DROzBExVLh3HUoLMsmSKvqM1nUZCLIY&#10;1cw2OUS2BgOsd5zni9jrfUYC22QXKLW3DY81Ns57k/cb0GNsaXyovUJyaBMA8A8ewrtXa6zLKO/F&#10;2qTWP3uuexjYw5nKhMeWfG7MjxA+I6mW7O8x3N0eLMypPptIx8ZzD79OfN6X+ixsXiOBKbDnsZfi&#10;7MfzBVk+wZY9nn1Lq48CaJ6fH+sajk3+Wv82rEKRTG/Be44aCPtbvxDLpFuo+Y1s2bDn4vnu1Qxj&#10;kLQQi4t79riz18C5jVps1dueu7NE94FhQObPSaYoPv8iMexik58IIKNeSSk2YIhBJRgwLjraBZBJ&#10;OOx4nbjekgDEnT2PN1dXPPMPHqaWTJ3x8rwhm97WWVAi+MD9D2JeSJ5xb9FcYsCJugqfGczG1XJk&#10;UBzYxwmexafnZCPsFNYTO/N2xOox78DIQJMRbHD5EWJ9Gv6Iz9vzXMaet4T/4Oror2b2uTSJ93U0&#10;GHPO5MMfZ/0XY2pAnrFMjB0yqibBWesJ7oHs4sI9qzWpeP4788J01h1ZwdoPYBwQlBA++X8W1tBx&#10;0LPrQAE3zcT6YRTIQO/CZAxc7HMcgGC1KqkYL7mIA+1O+B7c31OQTomjQKgktnVonpm9wIOxpKaF&#10;G7LJwYMGJt7YjMUbUpO4Rg1KSjRQ0AYbifUwRjejpL/46fScBTOFvxP7OVjYVhvGqLYuYqCahBBv&#10;S/JmsBCTMVzs3kSuNwKqo/1ZauBDJ52bDdmYF56snRpQTURrq5OjPSk0C6SFgM1i9rC2RxM8iKxf&#10;kthi5cBIOjKb8DNBTCDBgXt5bs0o+4DlooGaZG0AVDAeaDg5O+VA+8PHj+xt4HWNQSmC/FZQV6CR&#10;x5ALPqOLI56RX55+4mst1z2fr5Qj6zm3orG9XAOwbmwyzqThxkINJAPwuFbLBFjnQevXgC3UjyYe&#10;ncDrIZqCJzQpb5zAvmSNqq2nrnW27J3igkqeLmkIFR3ITpJnqvnV+ohKszJAD89Btloa7COcr3r2&#10;wPBzBrQdR7IlIlN4EFjsIEzHfhHnZC5Wj6OnCmLBY9l0eP7DYNz+IlApD82mAtcs8b0ODIqKQ72O&#10;9Wcd+LzX57GMJB0YEMgly3XXdQ5Ke1iXDRT7IgBDYZohdmLAd7IiCWQP2iB0wiGGHBuITYBgNHCD&#10;kmnWhsXkk9gbIiyMEi1aaD9yGCSzjm9qA2fYNhAkBtVRI3tTY0kXKhfoZ83QKKvNKJN/Ax0HY+C5&#10;ghy7QuyCazhdmeFDDmPd4YIPsjgY2/NZhmLPPcElW1SoNgfRoEkiwbOrQEqXXhcQayRrtp0sTXLz&#10;Bgoln4bYcrUlb8CtpP/8us4sAKLsyJr3tLAUPId8llKcLAx80LvQoEnAkv28rrHDdVS1erOxbI13&#10;yqFGmQ2MbGEJ/qwFckm6No2RaVY5rCHDJKPxQTP3hG5mrSBgPYksh5cfdV6V2TAsRHGLpkw3qXqC&#10;gd5ZxLvglhc2mOmzvbCzA0d4lTfXZdXWKTUFS98ZMGb2DJmA31gm25qQ/1vS29JAWONCRJ6lul38&#10;dRJrkKsnlpZxMJfOsiaIbtdg9YAMHKZnQ97c/oZS0UCpSFbtcu7sJbefwdOzMYpQinW1c4J4Lg0U&#10;7USOIAh9dbr+PTY0LgNNDOfTitC8WOwgQ6ppVONo03z7scdg9i07yh7RbKD54pS4FmXwmMF0G2DB&#10;glK0TOAQssK+75o+G68PJhwDCWCAf9iFz1/uwslJbZa3AyeFYD7hp0NmiKKTya0lk8nG9F14YY0W&#10;HrFeGENp0IQfCXsogO/uakPwcGdsOHgzgY1Hr6Ij0tzRfMMAGx5948EKMIbpIeGSzXQKZ/WA5WSs&#10;/vPhwzv+nC9fPhubCIcBmDRozEbzriFzCcyzrckPIXPmdUBgCD2BXvSwjpTwMAmy3sCz2mRboWwT&#10;JYR+gLmAC4/7giWHhgQTPtx1JNDZezWgBfcUDT3AEvjBIf3WjcnxHggcUSYzEiwZlLgLIOr11Yps&#10;AG1YpARh1hYQAsDrmIEPhX8OtgGn7pAnibnHQIl6XS7OL5lki9d0GV9HmekRvycmY2vBpPv5ySSy&#10;WPB4zyjqMXHCNACgld9fl4AQGEGQBkImlubPBQALkmRP6EQBg0MQhurYDDYA03hmL9iUuEzBPQyd&#10;zYVfw0fQp6t4LbJFwVBSgilAt/s7C+1AjQwZJsBXACxco9HYlyikdgqGILgzWKHAJNWjFZOeITVi&#10;g1h3CJdSgLm6gUdeSGwqn59fakF3w1/j9U9kkv7zz5aci4aLXlz1Hv3w/ffWZKREwBX3BgAh1iJY&#10;HQBN8T7ANIXHIJpeADuW9LynrAxrEIxe/Fw0l3gmwDqEHyXWyvf1Z4ABB5kIJF3wcDNrGisYwNow&#10;xt5OJv8GJkJCeX5yalNkFZL49SsDdwxEAZiArwVj5+rm2mS1SFhGam9972CF4D48MvV6RcYjgXEw&#10;fsBsWy9M3kmWrIU09Erzxc8A+LEnO3IUSInacTQ5r6RBuH9Y5wxXgYcdmD/cb04JJDKBF/cXfl8L&#10;+fmJEZWjJ0UaIGIykMj7TEaG5Fp4b7uDy+ECZe4ARwAMA8jEOkX4SpYcKM+o9jZRK9OkF/8nCHkI&#10;z/V5P6prkRaBkMxGk59gHQYx74YiuQnDO9ZMKYY0i4ya+mendb89RyBAbe7xf0iiKdXD84t7UO8v&#10;TfNTal5vztpshZCYGjH6QanJYuqavIWMPzzDYODpbDFWipra1DU/EWfY+D2Jup+Dkp8797QRHQ4N&#10;yoHFuHm1TB5DUX52kzS277swd0+KAv2MtWHsOPefclYDLS18Gikmik3+JdNILiXKTZJHphLKhWXX&#10;EmwTrSYmiYQzaYrARACHWSByKzJciqefy6szehBGbiFYHjpiX6a1416Ikri4JJky6fEgOZVL8FJj&#10;EnBAIKl0N5t8k6uQJ/8R3B9n57GgH7MaFAMCAxl+tU4YLGQDIBwDfSQxsQm+SbaLAqNGvuZOXjMW&#10;2GGhHQeeY7DPwGs9Pz9w8IK9AK8LywrYepiU2wouWmbU93RW9zQ0pgCh4P3rxXMk6L4xxnB9z6hN&#10;sH8SkI+T14olIluzSEndctkCfdDMILAJAzEqF+oejf0kKl0adQq+HoqDFQN8Trgf0P+SZ2nPmicp&#10;dAPDKJcjEzuSV62tj4U8mmxtDbQpKGKaRwvfojSPV5P7vvuEWtFgDB/UbhzAyu8vOXMElitQOuw2&#10;XFcAICzYJgmAHQismX/fQMnx2ekRnwWAQZAPUrmBZ3S5VOFa9+f9yPXXs7E2whwGfMaMETtwb7Ym&#10;2CcMcDBrDygTwKLENewUoLYkuLtgPZC096DJPD47DzcfvvurwL5/+ad/DLdfvgTvQZunDqX+1j0m&#10;B8t8mu++XA24cK+gpOc4t0TytrdJdtvaSNEUTXqnvZJMkTw1s0US9plfl1kEpGbDIbqT7s/kkjTK&#10;W7PESVrnHlWtoRY7jkOb5E1Q0l4Z3zAgSnNgkofS6IxjuzajpH9xJqmFR1hWDWfDgkHSxNLYyJRK&#10;6bNbgN6keCIjLxk4SpaVrk8nKWXR0KKLfk0NaI26pknAWynlDRPGzmrJ+ZrUy12rSmNvlcboiI2p&#10;5JKwTnJjY6ZPYU3GgDGgnHstC9DUPKDMv9DtVQZ5mxYxcLomNfN71VHREOnN/O79x/Dh62/CV199&#10;TRY+rVlYjyzFVgMD+rXW/3fcI/F7kAkIJGOIvzWbHVPj2L7f2KosONyrrczWnCSbSf5s0aTNALLD&#10;L3wW/TSNnfuTCcyceZy5Fm4CJuKMvTg5/bmHVdGZRN9d/WEpU1gWWS2dMfsaQ7OU6b6JrWPn7DiB&#10;BfpMDC7qTaK+WCQqFrim6rndz5ikcfbZ3Hu2yfvSxHxtYWCyPCz2yBK8KzJscwZWckA9TKCLSwJT&#10;mFg/UQN9BzesJggiUXR2zontlHQvPFiryJvbwTEHl5PknJ0kqLiG+LxjGfxUbFL5GFPbh6wuySpx&#10;ivql2EIrKcOP03M3yqKE9YZwhCR5aVaPMEo+HyTtHuUpbMPRyVPRbT2mNWcsUrNHiZMvcZz800Uk&#10;1ceJqqF8wJP4uX2/4946G3CoiNH+nCfvthQaC9kD06LAlqC13CS8JbTfO1M3NOJcmvZYKSkaI3ru&#10;Cyhbh2nPl2/lzBSuEbPjTA4sJUkTfurccvZ68XOoecLGNhgscQKag8CvIAsV+iG6j56uTWhWEX/p&#10;p5dn7NDSWJPOZG/mMw0sHIoxN/m9yaXAc+9Q7yvk6S0m6dzKobSBU/gL477GoCsTe7rV9KE0plyc&#10;X8NWh0teP9MCN7ZncUG0uR2OYgA6671ZQMzfEAeJ8Y3n4fwzRJftltKWSZxaHpPo+7kuqXZ3ebb+&#10;PenCo0mH4qyINbmOPZQocHGQgx0XdUj3XZr8OGIOlxcnLO4wVRrzqKTLWIvVq9YAo+AOTNnEVHdn&#10;4RPn52R+oTiDXA6A22Jp6a3wu1pS8rllgQc/F4B2aCJeCNoUAg0s7OjlN5gZ/GFs3iiXmGJLFkd2&#10;0ukxwQw00DfXl+EJElt6MfT8+SgowRACSIVFCCbRIHAGYBduMBqEl9dn83KAzA9+afV9fv78Mw91&#10;Y93YNB5FO/5B4w15lTEFAF498v3B6H7Ymwxoq4MXSYIAsbC8lvp+egjW5oOTMaX7kaIZbZq8Z0Jn&#10;ZAEMf7cRUkiEjkDeDMAw2fSObEAaVmd6/eDPKNkEo8WNpiVjAKqP1Ds85R6UQslst5A8Zmj03yMm&#10;c2rSEnRg1q8D2Os+QIPSWDlRYFrqhuwsvHe+j/r/3euOn8FTRAH+AXSAHBzsqBiDghIO3LzBigQw&#10;hIIfhT6uK/zQAB5ho4LfHhqDHQG4bXh+fWXTAbnSIFNsFEb4+sk3xHxRXsHMBNNJsiMwWvdqOlEk&#10;IEURs02wK9DA0wvt+JhAHIA7PGfXV9cE03iIgslUJlYQvu76ypIVX56feQ9eIOOt95+emXWtgE1r&#10;U9RA7yk0f57WenV9RUYeJMuU61Iim9jwfvr0ifcLgAzu5/5waBI8AK1Yoz/99Gf6ROEZgvzWtxuu&#10;hRQtIVrG0jBPJ4B3dMym98cff2SheHNzY687qJkTQwqy6evrG7H+jN3nwNBSAQcAgDEAOD8HqPlq&#10;DFxK4Uc77Afbf3AP9mKkYhKONWpAWU9pHBtPt7SthQmut3kNjWwAAVR6MupIYLY20Rfntnfwug1c&#10;I0G0ZwJJSIcG+KVnfMfEz4F/BpCVMsZiU3fsd1h7WHcWCjA28LioeaDfHBg7nXkfQYpoSbGFP7uI&#10;+o89D9cGz5NPvU0yf7CEXkkqsT6L9heyR4oHI1jTRQ/RnQHMvF6GPplcXcmYV/X+xHo9z84uwur4&#10;nIBDrM/Y6uiEMrSvv/mWzx6AXzCAaQVANkIvGUZo4QzOjKV59WCMoCjDdwtn6mTybDYHNNJPvQHv&#10;AAlTJ+mNMSPJJBotmKOT5yqYxt3MfTiqQooCmFnA9r2sFazRMfDPjdnjBHQ1f5nY2HZzmV1QY+hB&#10;ErFV8SpI5e1YJC/2dhnXnuylw4FeWrHJl3yqJ++UYo1uL2DHu9nJnylNBb8XlyFI0hjltWUSKGPg&#10;GVDn0jXcK5doTBKbMsnyBO4RBJDnqDd6HGxhaKN9IIuVl5vsJPI8ZsI1z6Oxef954AlAtlFp15N/&#10;lkz5D5bIjedlVBAUh2TL3hrO5hcrgLaYZDePB6Xb7nlfYJ0BqboxO2vjWvfHRwZrGJB/pOcFjDKw&#10;kuG1Z4VzIWhGTylYMNTzA8wYAvbZQEoHjMwUPnM/B+CHa4XzHw10Ho2VRJZ1gJz+ue6Zz5LJmRQZ&#10;TFqsc/ObzMZMQTp4fW9M213ZWQemG8/ePLaCDtcvCdBgcysps8vkvTBFSAmktHum1Bu783nzZKFe&#10;8CREGvxgTPuiZgzvmcDDaA0X9jOwCG3ybkPYBX1MR7NkkGzcfM+yEs+NHY3rQolvtEm7N70YpGKo&#10;gj378fnVwqtgwbBa09cXDFAySBAaFSzoKjFwbNWkVBjsYASOtYK9nnsF7h3Z7qVJmLE3FDXVBpL0&#10;VqMKXMMZ//6r3/xVYN//9k//WM+ve+vfukUDEZJ8LCd3rzD5+alhxJ8P9Nsr0/7YjPeTaB9xCo8I&#10;kvwLWOzS5OEzqiF2fzon9kU1pWnWkHrjiRco8gSMs8AN87aLjYFVZITWwh9SEuNZ7l+xtHAhD5jw&#10;IYS3J64aKa0B1L47ykpfIA6lmnlsMi5XzHLPEcgV47wBN1a7rW9nTiQCL6W9p9Ca/STgwfafrCGG&#10;5MPNT8/sgJrkK05MDGff5ZIbgcET0os88jzoI86AvpJmTd4sDKT5tMmrln6+OTcvsbE4MGzQVy+w&#10;aPK9Kk1+OMrLsEsuSzbqUKnX592Hj+Hs6l34+PW34fL6HZ+rIMkgmMour356uqv/3df9Yxde6n70&#10;Kmk9vM3xbF7U83+QdcaCcn4NU6BkId3LfbUm76ssyW5Q4x213sV9agOoFJ3xZsMjWr688eZ30NT2&#10;jQaKaE2N2f38ujbA4lnX/GPdxLKbmFuy/7EwJ/m5+pmai4bgnc6z1O6dK688HA17iOPxdh4F3quo&#10;ZnopDzoPmBIiM3nfOjhVpuAJ9z5t60UgGGubNIVpUMqs9dTp/A9lauZdMu1AFZ+SuXzag3vE+Pcn&#10;3X2FDVDIfCaY/yN7Jvy+i5N1iYE22vf8fuSivdbekIeShBnDNsrahDWUex8LMM7DOPnqZScrF/nA&#10;jmS34+eA1QfmqfWjob0nXtMxt2tbHNjz4k5S+CS5ZRuOt6CLycfTr1/ivinamaxXij5TmoHPQYE9&#10;Li2ffmZoIDnX2cyCIOoZ8GAVr6EayBen4XLb0zW04Hr01LWY9Ro2xHOMIaU4sz0Izf/Or0Wc2cCE&#10;WBqIFuIEgpdJO9qGW6VJlVML9bBH3vamwQ1kc2jhUGUWWNH2V0GiXtuWpqB9azvhQo/sgTO6doOY&#10;voXKB71enGTLc8xqAlLD9NqhEe+nYJxfMPnj3CNxdg+cHJIc5A0NzbTz3cFED2JprEqTh/twb/bi&#10;7ez2740+BGj4fJrlzUxfE1za62dQl94MBh3wTKqdp5C9uodcnKx+7wbLvjH2aiL3tTAFKIdiD+AQ&#10;wiIAWIEG7iwB81dAZkAOJ0eJoAdBGky4UdzS+N28nNio1F/DkwYFLF7jZbM1b7/OHg40qGAP4X0A&#10;qIJclOCZDlUsHhSgAIRQNBpbbhdWYNccrc3cf2sNLph3R8sVQRxS1eFBeG7G0OaHl/nA/M1v/8Z8&#10;yPYmVmDQx+aV789ksDCuNgaPyYxs8oFDq5PnIB4fNuSQtox2SAIUQeoswzFUoBSfDLJBeLVE05QI&#10;YkBGTLnVGn5/D2S9wY+NIRaHHV8bDQ+uN5K0QpmkttgY6VVGz51VvT4bAnk9mQY9myj4kTV2TLHQ&#10;FJr6d+bZhoYTDQeZlZDGaEqC+wdQC+8bfnJoNlHc47pjsZ7WaxTUNKGxMC+tjuAbvH6QKptzbMlr&#10;uJ7G0CtsGNigi/5NhtnhYF6EAiXRKPkkZlCgh6Ps2OgguYKsEusFmywaLUw8GYpSr8Wn2y9h0S0J&#10;3LmZPgA/PJCH0Q44fA8aEXj1rVfmY8dkV4QjDJaK1aWWA8SHeEFvuT2TgTGhw2c5vzgny+zp8YGg&#10;n3l72bOFvyM4Iz9D+iDWZhkydDQ5YFzhXsNYnizKlXk43T/ctcRlUufBGD0cuN4BDH/+9MkM0nG9&#10;d9aAMfjj/l5S9TNeM7zu+dk51w2eOYCIOzwj9ZnG/9HAoqEaFFYA+fnT0xN/7t3DIw3ov3z5wkIS&#10;wCQaSADyeC9gjS7XCwLxYKZhDeP9mGwVjJl98/rAvQU4vmHojzHi0CSjYQWbF+AkZeEIXNluCUwC&#10;QIJfJBpUDzMBuxZDCJ9uoKEHIPcsOTFYflFNEKWBaLIZLpQZGsJ1UL8W95E+ldq3KP0dDkoMnSW9&#10;5tKAQqzfLQN9YgNyusWi3dfD4dDo+c60wnOBZpssu2AAAdbHjsnixvbaD8ZmonefAkMYaEDvUduf&#10;sW+YH4gdKEwC5HS3KPRmEDtnmMAznzhFS+nFtdiPA9cbZEK7+vsCT1R4qUGCqMAABMsgqIPCMjXY&#10;tk8YuM0mtU21cmsgPcnQmXUtYU1+XjzA9/Y8GpvOinyCDnjuIHnifrdj/cywj+CMmLHZTdCrj8bw&#10;MqGVB1CamWYUDh0McCRISdBzirry6deoM60oiGK6VnsBm2+lFWS9dRYuAL9a9+AoXgDJK4sBFHlK&#10;sfSiwKamaubEUo7ycCrz0aOzKRSCYYKZ3LwLsdZsgFKad4gXwaMSQYvMyS0MJrXCm6zOLL+j5KEd&#10;AvPk11R4ng0CB8fmMejFigXU7MVYyS0MxBrqCRwwwKU3KVIJKvgn1o8lKhqYij0F/5n355Y/YxTr&#10;hIw1DrVsTUDqj73owLTt2JLXsGaw/6U4GVxjXWFg+f7dhwZ48/oHnEX1vFzZwHGhM497bjYPwZGS&#10;2I77JPZFAOlYw/i8Bw4LtgTzEXoF4GuQdyQYM3juB4KjK4KwYAYvmYztxa6Mxkd7VrHvd6mbTZjL&#10;BDTzrH8hixzMN+zZOC+wL2CwhfcKOS2e5YFpz5F7ARJ/OSwsBpZxaMLBhAEdLn03prV5DTLFOecm&#10;BXfrAucFYHiL+4sBCBnORycE5Lbwqx3tnmHvR5DAWT17cEbjbCCYF82HEEOtQNuMVz7vsJCAzcZI&#10;X8csuV/h9cL3r+ljqnrQwRwClgfeh47AqSWMBzFMcCYuah3y7qtf/3Weff/0j+Gu1g2T15H2neaf&#10;Y2yzLkxBE41B4UqVN+w7u8cmu+kbM2OUVNTpPjE6oFbeuHbPwT5nDzazdgEx0Yc6zdepa2qR7CmW&#10;nsIYSwMUTPrqXnmyE0nTPp1mSYHFwZk4gXUx+CCiuB2eyeImc9JWEzYhWLFn3xur0hIsQjPmj0rC&#10;dKP9LNB/MlW34U4385ebmHImdaXEse8JEjZmn/sgomZKnXevYmnmaXAj0IIDosbqkw+Wmr6sRPkw&#10;80Mrzf+7NA8/T5D1ZnmUb5vLHD0cbe4JNUhyOcwayCTGEK766flV+O43vwnffPdduPnwsfZfp7pm&#10;sNY5Zr9mntPPHAiD1Yf9CkoIvK9N7ZMgbz+u34dBxmFvSieA9ajNLOwgKzm3qEEvBorI3xp9hKW9&#10;5mZx4SDDWKZ918FKG8plu4aNjZPC3A6t+fwZmhGa1eiMrV40VPPUW1MDCEz16y4q0mRVUBqL0FjX&#10;qfVy/jxwoNin5p9lg8qiGiVSvtsrDK2TxC65n2azt8zax0sDCrJYahNwUMziI1mQg/Vx3QTUtVCP&#10;7E6oOu+HBqoHZyz6WtVFdFByzlIK7nc5Iw+VSXNoFgCd75X2Qehnm2JLyZ17ZAYHolWHjC1UZcbM&#10;nLHtvPZz4K3IuoS/H00tQEsvKuFyY0kyybpYOMOgQXEendXnklO93y7NrrlxRE0FkTSAHKTS05rR&#10;PsrPF02eTDZ0MiltLDbU7gRaFtVPUXsCnzXHkcSmdjAvpJlPXvuj2J7t1FhgM5CpxDc+gw7aNP50&#10;meKJ52BcE7GkCUQMGo4UhbE1OXuYJV57AnXOGthMe4/THOnOEFIbejg4X2b+gR5ANSlxYmOulpnN&#10;pgNWLokN0Zl5aTplxQwsM2VpS5puMv80MednQF/D6jQ48rT2KB9MY5VOrPuJgjsLWJobG8e3ib2u&#10;aI3zv56xLUOZZ2649ceUsD2xwcWQ9po0ze59nN0nZ0/H0H6uX4tGCEhpBq4G1rdJ/p/+Prw/7s6O&#10;1r/Hr3sV7vbAhNkEwjyM6M22MJaLyWytsEZyKcIslj0kpyuFbqx4qACIwJu6vb0jGwlF2gOmpQTP&#10;jIWGgtTTKiExteYuUdYIIIVsLfjg1a9DAQhg5ay+FkA2sArw/i4vLtigAxyxII4tP8f52SlBLpht&#10;4+8hZ8IEH5NmyIRx89G0gyEIg9usGHbKaQAoeMJb6ikVQdPhU8IUzWQeXmz4sx1N7sf6Ohe86JQP&#10;140ZYIg34UzogoR3/8oGclGLis2LeXqhuQA7BwU8i1VKUfpwWhsL/1loRpnYK6af38RFb0ykjhtT&#10;x6AANB7w6RmGHX/mnsEfnaUeUsq3axMkFOdmRGmfH80jPBajG3evjPnnUwf8HBRq+Mx4CwiHeF+L&#10;jU5hCZS31tfAe8c1PAKbItp1BUjIxjSbkSkaNyzlhWQ4ZDWpETT55MiGjL4y9fvhm4SGEaAigCX8&#10;3fPLEwEJsK1ua4HOEJe6Zh+fHjTlXNAHiIbZyRpgSDXpFZY6ykMfa3P08npgYfX0/Bqetyb/RqLe&#10;kJuJQPM8sKAQa4Avz495kEBufnZ2xOuLhgagNgC/LVmi5wRWcA0A/iJVGRcPzL0OclVN78FKARuj&#10;T+a3x+kizNrpObQW48ZZrAeubQC/ll5rcvBOqbCffv4kmfqRpcDWf88uzvm+dvo9rg8aWjTMANmw&#10;ZuFJZ9JWm8CCdQvzdia1PT+Hq6srNpZ4JkamLr+YlL9+vx9oeC5wXfHscMJ6sARYS8H04ITCBEy8&#10;1p9//Mk8M3Rv4Y8JhiNB0nrtrCA4EGgCEIbPg+YR4BMA4iA5Bl4LDTmKIlwbMiAhjS528ENSjOcQ&#10;8mhc61GMJUqX6/4Ctg9AO5cNEIhWsYCfv6vX+rJ+L4tNpV9ivVnzpeAYpD++vgr0sY29p3fkK6fT&#10;ADrRlC4oO48tbAhDAj+UU2f3kCmLmPpreGCN9CuvQVRzUsT8wreisfYCDwwi3A8MLgAqc+igCTkD&#10;WGR+vzxCaAzAWYQDnIZ3H76qz+xZXRd1rcJbsT5buM6dZPLZqyyZDGcxthYEMgyUBtAbkxfYIwEF&#10;yn1c8tTAQCtEs6QYTFSW/QNTQxU+hLVvUicDzlwqZml/o4rTxWToTl+v3hJC6TdmNgqeEJo8jc+N&#10;vuM8AXFK7PKCmwmPDHqYCg9nznghgH2CeaKd/YfmmcmR7rX0iwbA2Hd9o+u09+fAWJqSPaMYA14s&#10;2cBjlJ+unSvGPplAToJ6ZZLbFcl7vMBziV1WqnNqYRr6VKMZiuMc5lr3ArbkFqDiQR3OQPPz0SV2&#10;7n/YWJP4Pnk3MglSrD4ClrC7IMi05TOF/QPgFN4j3h9Y0GAsE9Th15j3Hp4RPBND/bMff/xBbEl7&#10;frA3JhXvGCS81LMCIPuXz5/JWgbohjUOk/vDDMTCz0Nd4WETGHJx/6uN8mXdjwCAbl9fG4uRafGw&#10;FamfCcw+sN+ZfD6qFhhGDpPQaAPM+vnzz+Hzly88J6FwoLRfrFusWUqTlRCZCIRt+TN8xY5UJmzl&#10;83mgBUNqwJYNUnH9Dts9f/7ry2uTgoIpVxRa456PsxjHxpx0Rin20lEG3QcxoLnWZKSPN7FDHVev&#10;B9YA5YR1/7+4uuBwEt+4IJN3Vf/8jENMnPPYh7HHHNV7YEzzyHMczzpl0AJZsJd+ruc61iwDvQQG&#10;wC7D2bzcn8QWj0pmHZuMfaGhwyJ8+PqvY/b9y//8H8P93Z3MxU2iztC61pYYcyUI/G4AeLR7ODXH&#10;5rPUACBnRAm4dbP2FN3zbmbOXd60JO37g7N+5uwEMSq61DWj+NYdSk4V1VSRnZTSFHrQ9GMy5Y/G&#10;0rbGrjNJgYMCYgybxHpU41aUOOsgxcRoCTG2gYDL9lym5T+7eeWVImahUodn77ulWLpfVEton8AU&#10;tyMwYMeuKZufOAUZeYM0MaY6NoJjMmA6uQG8PJbcWynOaFXOgvQTYpJ6OXAVG/N6zvhpt7NYgIMz&#10;T1CXHBQQZ/ZhsmsoQQoD1Ztg+Ne6iLLG+t/Xv/p1+O3f/G24vnlXa6SrWreYz2DpzBoI+1WhTHfD&#10;vmJX94O7u3t+3oe6D+GspcIB/VTfCVgpHJ7bojcA3YJmwiTvna1Kno0zL74orzvK3sYJjEotoTc0&#10;cNhYdJ1J8yRFNHAj0LOzMfDVvLczy/tTw4FknVIaW3RQgGTIE+hX5mq/Et8kNUcB5g68JClGktYG&#10;gThaOUzgt+WGC/ySpHx0xqmQiuiDPWfflTxjDynkC0PMZEPTXsD7lN4tVqgDemEKyqEEOEwJ1C1w&#10;Io8NcOyVVpybUkLMUDEXJwDGw1fs7OjlG4wBe2zhcX3zLPTUYf+szXO49aSx2bQk7YuFLL2hWZRw&#10;GD3a92HwPObSnoVRuEPRPaTPoanJJeO1rxvEqp//0+SoZUoSn+61vEgJVo9TIrMk1wZUg7FZiGt0&#10;kh6Hrm/PMvdFB9O0jvE5F52BpD37QgPAeu0lsXOFb9QAJTWGoOHZHswQ3lgKOAPby2QbMph01D2v&#10;fcedJ/2GNu4obTA1Z7qxRutnotEU37JsiwZI/uzMwOSkIfu8F56HKZXZ8CZpQDATOs+177Nke4fr&#10;VY23pPLYGLnmvac9I3hQVMdhWx89p7pMtbe+1/fylGZWhZ5+7KnHsUye3PPU3Bntz19P9u4N5Czp&#10;bQ7H3BJoChxJ01BXQKrL/xsb0Otu4azN68+JFHqd2BaDzoQ5YbCbsePL9GwL90ZfbECRwYsjZZsE&#10;/YQmptaI9dxQ4cmHvQCF8tGReRpw4o4Jey2st9tVPVxuWYyCcvr+5poL+Q9//CN9vjDlDppwZZrf&#10;r/kAAGD4h3/4h9oQ/7vAqUFJt5DOrsIFwY5dOLu45Hs8OT2vBez0SbFh3O8eaiF+SXncSS1ojQl2&#10;CHGMlIJCHgiwYsWUu8xwgMenTX19gFF34fr6fbh/eGAzgOk9jOcBoqxO1paqSjlKIqB0dX3J0+b2&#10;9ufw/uNXYfv8wsYGIM9JbRJgHI1iHL5BMNBdphULaJO22UN/CPvmrXEYt9z4u73J4NDsoknnJONg&#10;MmoWv5i61dfE5O1obSbV2+EVcBnBFHwPQ1DIvAE7JhHIgZcHwLCn2uzQUw/syO1OkzoZ6IIFAWbk&#10;YMAhJn4ovhE9jkMTBbkZw5u0iv5+SrPC9QXTCr56TOBcWRjLUb2O5lV0zMOfcqD6/QA8AQ7BmBuN&#10;Hxbk/f0jr81aoAb+kMzGg0nCTk8uuEbX69Pw+HDPwBO8NpOPHx/DJYFWY+qdHp+En0vh90GK+F/+&#10;9d/4M9F0AHSBMS0lkzBipx9aJhi82R142CRFp1OeFsxwN7PZETNmmcLF5Xl4gkfUeOAUlSbpkBZD&#10;ptgb/R9gK9bEWV0TQ20eYjDmIQoU+C5Rcl6/Z433Va/D/f2XcA5JBSWYW65ZrMNXMDV2T7xHZLSS&#10;fflS76GlKjPUZrTUySSmZ6+DFgyYp+eHuqYvNIU0gIh+l3lsU5CkiSDlZbWoBPhkprodJ79gBeLv&#10;P/35J+4m3373bfiv//avbNxOTo64FtB4AqQk60XMFjYhmALjEPXEXRY40aR+Mu0HiMtkPzwHWMt3&#10;G2viELxxgCTuNVxe3/B7Lciirv2NDR24DlEIjGoscAjUz41mk2b3sW/eeVjHB3qPdpOpOptDFLZr&#10;a7o5Qazv93hJqQtqUKzd83ofIVXFpLzTz0yxa95V9DHJB8mBzZMu8nkxmeT+dUN/UUuhLkygZPNL&#10;Sb7ttSa1V5GQoiRGHe8r9iEmOgMAqGsE64xy9mhJvia9GgjkoWne8j2f2/5c9wwEYEAKD6ncTX1e&#10;IHldHp0hX6S+j0uTUR+fCBiH92jdV5aLln6Iz0O2rVgfDOaQpJdG+IuVWAkHBiThvRkYnBg2Ez1o&#10;gkVuoCchjKhxz+k5Bo9QpXCz6Fr2ZH+j6bBCNDHEBmxJT0IfD4PkhT3ThrP79ARjIh18EvymMDQf&#10;MoZ91HNqFADoacFg0I6SCTnLOB+M6Vs0ITZKv3nKjJKMeeHlzZxZSVgxnWdAHz9HjC2Yg6nIgzEr&#10;4i9qDfOYi01Ca0bjnhBqR7c3+Q6aujQtlCQQwKwXjGw6Sl7uoJ9V0q2JVsM80ibBpFcE3EaxSoYs&#10;KbOFiLCpECvAkifVcCiRlV+GhiAaQI57GadANpu47gaG0riczQvjnvJNA/0PO2P4eRGHfRwjQ7Ds&#10;ALzt676K/eSnn+44XEBw0FD3IQw3cHYCRIQ/IPZLMtReXnnOOrsSHn5LMFzAKGWi70CDYzCGUcTj&#10;cx4B8CbrudYk9V8MDOidC7Z9PQOPjlYMMNpuduEYAROhY52DOgLPIfbR2/t7Njr4TJ8+feaegsRy&#10;Dhp7e8aZ4I2GA8+0dE7yhtd5alYH9P3F8C0e+AyMBF4M7FzU328o2w285ue1zrm8uiSrGWuZwH1U&#10;piXTsJe0LyHTJSgJkkxQSOdtfTD8Bc10Giy4IpkVAwBTAL7wuevIlB7Du3cfuFcMec9wDuz7POPr&#10;y9+8e6f90RrInqzoSOkmmM7wRiZIV98LahfUdB3rlqWx+gFoitXta4g1jFIzi5rgXmm8QYndf+0/&#10;PCskJ1iUJJ+d3CSbhVb1FufKJnWUpNExoTSTmQb5XoWiYIkyJfqqIRhamqhAMLH2nD2b9LD4T8d9&#10;6B0gCzPzc/kr0Zg72fsZtcfguW3+YN4QNH8z80HE3/WWGtSAlZQmuSG9dZVubYDbqNdLk1Q4zFge&#10;8iDLZU5ckRSvTI0VbQLkbzRm92RucFqTt9KwXey+KH/DGP0RiUqBtYTqDJXMom/D+dDYXHa/Fl2a&#10;Qhloq9JxTY/eDwk4sHThsbFRgkIyyDhPk0+igxBFTHr3FXM6TQylpdtOXlK5SbvQ1+CeMWU5uuTS&#10;QdnU5GPYu9FTfPvtdyQ+YH9aLRQAgddkLduTwbvn8M8SkhEGhx5lc3hu6fMYIp/Xnuru/rY1w1zj&#10;2QgWSd6AA0kfnaTY1lRjfXTuzVbSJEUbRjH15Vvb6JoCCKWuKXPAQMCfM13dxsNlpC0pNEaBoHbG&#10;DEr8zmVK2CRYoT42atCDNTN2BsQfpA4z4ap4glEsLtkSUHHQ9c3zEksS5zhVGrFYfkOZQBDUhC65&#10;d7BzzulF3+TKhShGqqeRNmKo6oFR75tsT9bUewZG8LkWGIpnf3CQP/szLvZksN56LwuZlvKpJM88&#10;uu+kh6T1TTLua9tZikkJzZ3sCxLT3Y2VCMVCDG6L4kxeFwqbUsul3aPuZ1bNkTX4c3ku6gZ7XjKl&#10;oS20xaW+U6aCsXYpbY1NQmqumqE9i022OiNnuMTbgjh0HVFzAyMA+Iewwdq3gmiEsxpDYniVbw+m&#10;PrH6zJQt72rtjLMcBJ3hsBeQm1gLvNSzH975HOTBf9vPAwGjKbq3XpoNd8PMI7NM3nNuYxMtyAcL&#10;wYdDY5On95OU10PStN+5bUsJk3XLWIwJ72t/PnjxYYQpPJLiP8T6V10YSnhz3kz2BWFKan+TQTtZ&#10;Xsy0qObz16wl7HlqwxPZ6bh0d+ZsEaREtsHG24BuG5CX3EBPw1qm89FBuOQe4EosDjNv0cYyj/7e&#10;J4QvN+r6NLwpv7h8fsbx/qTJo9dDTspMWk34tJvuTQMBWykwpSI3b1K92xxmJMToz0Gx4UiZseN1&#10;hvWU69bCbKkGYlSaFJkhg0mbMieJaHwGTsfNTL5+7Nc9L+6qj+HdzRmloyhc96+1mD5eywvLAh8A&#10;aIFBh4JrxyQ9eVCAtVQbuofPT+EPf/gDwR0U0P3CAiZs0ffh5PIohHuTFLKhoKHzoi3m3WASVTDa&#10;zs9PyZiDhBRpcOZjtuCEGM3v5WUiff20NgHwkQHoAtCne1iED+8/1p9vkkIADPSR274SlEJiMKQ9&#10;AChvP39hE4HFCPbAxdlZuH94DA/1vV9fX7Lp7enztSFLwQISjurXbixgAEAigMCTY07dinuUFQPO&#10;lvL8w3T+hB5pr6SXH9cieBy24bIe8u4Lhyb786cvNNdHEwI5L4peJBvjtWBOjWaH0uN+wXRYL85w&#10;iB8x2a7jggDQA/nqml5CSz44200t0h+ews11Z0l3lJ+u+b7PTk/IXiuKmgeA94Lk4ro5Xl7d8PHY&#10;0vdu5OG6Y6NV70W9VpQxSRr2/GQgIYBUAEJgbQHtoNx7s+XBi6RENCtgTGDNYJE+QbLZR4J4nMZq&#10;mgBADa+Dn42mAeDKC9J5mbbZh5enF0pq9mPh/cfTtXvehuf6WXGdF5o42HRnms4t+r4dJDiozPtv&#10;Jekn0nt31lxGkzhBBg8peNCUCsbxBHRWZh6erWIJX56elZ45NgkrvfnwHIKJeQCj016XYDWZhCeS&#10;00eusbEf2Ri/Lgw8x7PC0IISKLWmXBe+kPstNy98L64jEiwtmKOXjH0ZDmBuwl8JvprZ3icbd4I+&#10;BmTiGXl6euGGBrASfjHYGy6vrsO///GP8hwz+j095F5rE7scyTTE4fnu3XtKyyDfQmOOZw1yYQCX&#10;KHBOT494D8HgxXMXxCRGYEgiC/QlPD69iGFlE0CaRKsYYKANGHDRAnaOVkfNKws/16RrwWwA1gsW&#10;xyz0BK4tyU5LMuO3zfnm5poHOp7H05Mz82AcjI3E9MvBGnX6loqJa2zFl/r3K94DDjPqa+wEUuEa&#10;Y1hhHlgGJLBJq88hmI9Bk/pHXBuwpWNo4Qg4ipGUCTYkrltH0+psEnqmC1uoDB4K7JHn9d6ggF8u&#10;7dna1HuyG15qAQyQv7NUTOwDRytrnimT7dm0I8Xa2IHZUnwFcJJp6X5JGAK4J4oONcoFvckSGLWk&#10;RBkEXwsm6ZVKasCV9qYhN2abyTRmRYB8O804V/IqMpFMdnGQjNl8RDqxoQ5NVlxmpt0egFHUaDX/&#10;nq5XkTdKgtS11DY3TS5i6HA2AHl+HptcxydzNnWLwQVJUwFuILWxvktjNFtTOjPt9SS3HFtRSMkN&#10;2Svy0XNaP4Z3+Hc/CDAzE7GOz2wx2TvZrEOT1wVN+3ltR2Nxscgac2ODmcTPgOTmjYlrpCKXkktn&#10;mup+yCLUPlMZJbceWbgCkBrJLjWvPvzsRdc1c+VYLIF3PMi8H8B2XTObeubhjIXtAAY+ScxaAD8A&#10;4uAfiqTYnz79xGcEfrWwLxjlcUnGdEtlPZCNhuuP6zSC2V3PeLBglwQBxybxx5mTljaKx7PWKVnP&#10;wZWgIRODeKIlD1OKPJossGfwjZ23logOv8xrrhM8c7i+Q20cOt3f3qfT7ouL9qgYMJ6VfIchHGfb&#10;SOvE66tQrt9Q95QXAzBw9tXnFq9xcX5GZQMAvUjbAPnaJZP5AgziWkTNhnAQMhUPBDo8BMg84CJD&#10;mcgOKxYosIh2vcDGhz8rvvLneg8I+IGVW7BPnITTs0xVhXnb1q+FZyPWB6XUZu+Bs4dhHAqyAosb&#10;qg9YjDBRXZ6cEkqyXuE+FS00YxSLnCnBVBEYaH/0CxbI/9s/lvRuUuAuJ5Ocq9x3o23WnkryxLOF&#10;+zwKIA2SFUb5G/G25slsfSwzuh7+TsFACtfj3moAUhb7MkliqZqk8+eqfl1vLDcGHhEM7ycGk8AI&#10;DtPiBLpF+QQWM7FtKe9N6p/M8sAAqoOCBgTQJTEk8KzL2mQsE9OF+2SeSawIWAkCiDZIa75m7tkV&#10;5swLAQgaYDigOBEtouyGksgGJvlrssRi1hbNpiEGAdoynS+5fS9Hn9n2d6iRFmbUKmDAAw/SxFhK&#10;ChfS3p4kS1R2VpNTUy0QUgtocIDT2UoMAHCPw8J8YQNXCSYNNoTAUEmAbISaR6xR7HXw2oXHKFQP&#10;BmLnWWzGqCYvK803cx9wH13UGXi+r2otgADAA+xt6uLEAHv3uON94qCDQWWmqIjybe1Us45SMTSg&#10;x5KnWjPNM3ocQ2hiNmUcK1XcfWut+Y0zQM+a1SI7DLe3cA9GAndjaSzOrLATu6yy9wgu1QwtpTW4&#10;t5nkqi4R7eQTGFI3eVMWgQHF7FOMbWQ1pEtkk1FSLZ1ZlhXsiwD6DWMLoOH5ILA7eXBXZ4nY0QEI&#10;D1mYBd84cEjWqXw8HUiMCirIwTO/zAYENfwg78k4ubA1v7FYVEeU3IadSFwe82RNkqP7EspLue+a&#10;jHqK+QkN5KXvoYKALOF6pvbgPmJ9X3MMJknE7t9BA3UbONr9M8sBAw5d3Ekg9w2wY+uPYDveBwet&#10;ChXCniXpNrPt02R3EI0ux3o1WaKEwE6olrrw4eIyfPPhHfcOkFT6WvNCXdSvL+pzZqQKWnTU7zkB&#10;OQP1ehzlrW+2BOj/tlv0nCfhtvbBd7d34eH5uZ5zW1lqTB6mnVvSeE5C8aRb91M1kkRXZkBhmrxc&#10;k7zlHZzKGrwWj7Mt+U3whNm0pDZImfueJjGHPZG46Dl1mXyTHs/8HJqtzS+OVQ4tOq1pBR3GYrF2&#10;M8PXNsxxBI+wou+JYYakuf+n6p6QBMCXic3L+psJ6Eo19h8Vy+Sn2zwR/Rl7K9edPA/jnLtsZ1yZ&#10;2IwOZzoD7w2tT7U0n9WZEqBMFG8F0UhGz+HMDEAMk81AUwG9eZNlens+zJhZXxA3THamxhbYYu+7&#10;uzxZ/76fmYqa2qZo85zU1oOkO2BaoGHFC6JZxWJcr/pwXAvK09M1i3qYY58iXXTz4nBjfcCOm08f&#10;gBcU03wYFegAL5a7+0cCDUdMnN3z/2B54SX6ftVCITCtQsENplrUWG9B/7zEh43pumJ1uQE6mm40&#10;wGDpAJRA0wxvKLDbmIIKoKI+pJvnVzbq9NU5PmrBE26AjI38+vqK4BSkJZiYIz0XfntoPu/ubllg&#10;Iuzg+fnRgiQgeabP3QlZgx0L+8FkzQ933CTvawPjHh14n07DBFgEdg3kS2QmYJEedvQ1BCDYCciC&#10;J2GRdMqSj3cEV/Ez3deJRqpKUcJ0oogVQC8iFLb1Op+enVOq6GEcYCuQHVU/gwWf7GtD9Y7yU/gN&#10;HloQi6XtdZDy6fAC0Dhqknl/90CvOnwdWJMoLkZujhtKpnkPewOcDGTpWsBKllQJTRuvW/36HQM9&#10;1rx3oVhTg8V9enLOe4PPiEYODK4dE2cHyqdQIAP8QJMBoPWkfv2WJvElPNe1U8Tpx2axG2wCtcdU&#10;M9mhR0q5qMZYa5Cwv78+J5vjojaWkBZjqo5riHsBKbNL0JgSVe/FxeVV2EMGe7y2wjEZaEnPQK6V&#10;nqE1kMO/MjTCigQwF+FHiSLs+emehxIZcC8mb0Mi7PPTS5sOoCFb9JIyIrRjMImum74CBAfI9gg2&#10;Zmc+dWDnntVr8v33P/D64vOCTYfrjRTg//R//Cd+z4cPN+FPf/wD1/oRZeg9web7+/twUYvIp4dH&#10;SuQygytWZN8sFKKBNYemkObxCO7IlsSI5hfrFvcS7FWGAcmk/svnn9kgc63X58BfCz+fcrRs7E+8&#10;NxSvkBjjgMF1sxCQJd+Pe97Ql2owrzxnyBzpecehjrUb4iSHBGPWgxTMG9MOuj5Y4hu9pFYrsi7x&#10;D1ODaWK/ITsW+wZkNpD1OyCNvwdomAUi455YQMFI8JRAxn4n24NtvYaPNvkczdsQIKh799HblKbw&#10;PdcZrhlABDxLT7XYODo50wFgfj8Zk3hM9pfYyxdkSq/X50ysTPBarPenl2QOzD6wfnA5lqu+SZg4&#10;OVSKcVDCXWm+QyZBwfPLtPDm2da16bSbufcKkmAxkjrJmK2w4NRU4Cmlzrt9Mwf2e2/mxFkppIFF&#10;r6WUFiV8ZrE1x2b8bvT9twlgg7zzQi6NKp8FBoaZPMKAwK6xBSmn6AwEhDeUSmqTgKTYCiuXHTeZ&#10;yyy4hOCdA6IsstwdNDRw0SeVLntIs6ldFtvHQ20GZ4Y5oBiMHc6EVTVOceYRYkEfdj/MdzI0qQMT&#10;c7MxmnFmcF0OBzFJrAgdxM72gJIscGqQB+VIRtjIZGycY9j38azQD1ENMb52u9uYRBVyXYQ11X0T&#10;xvL0vKtnLVjqeD4RPgWWPmS12Gu/fPlMOT8+H54psK5Ri2Bfdv9ID64C2D8yfGdttgD0F13UtX8s&#10;T9rePislr+smB1wg8b5e88POGPlI2cU1dQ85a7zxjB9zEAO7BUj+sRehVsHwBO8dZ+hZPSswADw7&#10;P+N5iEFHp/MWNx/nBQYbB3n67nVdcO9et5A3v4iBMlhisCbA9LwdLLkWnxPPFt4X/js6WSvsIFjK&#10;Kgem0Zg4xZgRx8cr7SuWFM/QIoUk4Fkjq0XJotiDsedzWEnjfWuYd3uT+YL9fP9wrxrqhLUcPY7h&#10;V1r3ZKgosJec0P6hC5thx7C0rl8y/RE/H/UFwEOc81QFCGRBUAkGu6NCFEKy856+XSqYXQJDL6jB&#10;hkwfvvntXwX2/e///D+Fe3j2KYjHgZ+i86C451GZvOpGsVFGgV/GXkgTkytN8iUwSSwxL7UAGDcu&#10;T411h3sTmr+ZA3HB2WHz0I4mW4qNIUjQJ5aWxDm471KMaohjkzq7H1wME66GpnEsUwL8XMZatFfk&#10;OEnhuhm73X3e3FfMZIc6IxrLZ2I7DEXsSNzf4gOKSEZTyZ4eaf1DkrdgcfZPskGNEyAoA/RQI7E4&#10;zMtoLjGepwsrtGqWdkurBDWTScMc3vdYvC/TORebtxIDATAgAzOypGYib2dFaAwWs7+IAlyM0Rfi&#10;TL6p9OOiUA+w9xc666NSpf/u7/8h/Pa3f8s+Bntar2RZfB/Ofaih8EkQVoehyt3tZybwHjR8+PDx&#10;aw7UYadEGx+Gie34e9gQIDAnEK87NBl48sThvmtnblQDn8Q2YiKnmuhRQwIHBbNoorHvZzL3MAGG&#10;8n1LTTKt6wRmrQgeoXgatZ1zVAoH8wN3tVjWgMRYrQafGJgYGhveGYFuaA/u8sS4UmhQca/k3MAA&#10;JWvxs1mMhACpKCahQnYov85pFpIQmud8S9V1+X6ZPRfNqy82H2FaX+TclAHDaHXW2AKxovYayemd&#10;zSXzs6wM37m6gYG0xX3kFagYo4JCZO5vgd4N/DewJ7dAlFwmHzKeCfKNbitbNga+T01hJaOCoUYB&#10;tfa8Hgjay89SLFn+WqFRZcjN8y8LzC0K3eN+0CQRIwNDS0qtBiIhIEFpeBW++XgVPl6chL/99mP4&#10;+199Ff6Hv/11+N1vf1V//3V4f1nP5Xrmn5+a5yXUc5fotevzt679A67Uh48fwhGCGjcgmgSyh0/q&#10;94BteVTPQ+xOV5dnYREP4fL8JLx/9y5cnl2QrFHCRAMrYWLs0+ImzMI84uSPypoT+1dX2j4Y1Mf4&#10;fm7yYE9lnwSpza/SB4GNGxmbV+vkK1em8AlVxckZm0psnoe6kXjXlTfy4WwysTawmdtQOCt+LlUO&#10;zXYntl97EFDsplRuETiNoR5ngRWSanOorb/vmhdmp35e6rJOnrXye2xhGv4UxzemGXpWS2OPxyli&#10;ZArIieEXabpTGFCT3Cb/jKlpmD1ZuV2DMPnINt/EOPMEdKVQ8yKPzR+1JQQ707ONfcSkxfkKEPc3&#10;H9//HocqHjQrFmQImGJLMVss7MWZ0rPomrcjm87BpFAvr7vwm199pBTm3c21UeGTHVR7Gt0vWbyh&#10;Wd8yDfWIyXoPtSBEg0oPMKbQvvBngUbbK70SDz4adQBcAB8GTTTBIkORjJ8FrzEUm3f1QAMo4cam&#10;T89byoPMdyGEs+Nz22Trz8DPowcUgEHI3U7PaHBtbISBxTiuw+PjPUGbBR/qI15ANBNY9F8+34ar&#10;q0uChcYCOFDKCsYbvgdJsTgYAJSRJcepul3XFVM8bZNnKmf9NT3y+gUTekeyIjtOxrHh4/oBoMLd&#10;AKMMjQrAFVwDFMRYvNc3N2QDrhgyYdMr+Ai6dImJf2JnAYyl7JJNyxheX7aUBGAt4DO49wyAC7DV&#10;8P2kyvaWkItmi4CrPBgxBbmqm2lHafih+aURoNhnAr7u82Got0dCZUsH1tNs3nYWgGDeb5v6nyXu&#10;Qj4O7x143qFB60Vzh/TktjZ88GIDO5DFsFKFAWatGQjxSjBrMI2ZeX2A8bQHwLSmXLBX8AqlAnna&#10;MFlw9XZYX54emayrvvWL8+O6np/Dh/dXZGEQgAWLAFJYMAvrdSd4qQLFZNs9C6qV2Ff4HAAfsQ7A&#10;IIEEGVKr1/penzbG0DDA23YrHAw7eeYB0DvAs65+L5mEK/N6xDXDBogm+eLK7gkA1kwQ6EQyjMH8&#10;9AhO3xggpTQ+AKtohvFaS/rkrbnd//FPP4SPH97zAP3zn3+yZOT6nJKNV98DgOC7L18IsNJbU2bO&#10;do2Xkll35olZDOgBEIimGNcL+4ENACzgAtfioTaMeD8A37Huaay/Mg/Bh6cXvj98Dng3Yj3gPr97&#10;d9NCKk6Oz1gAL+RrRrCA1+tJ3lU9QbUjJtEaKOpJknyPSGXebORzEsnEs6AE85giqK3p+SAvwv3B&#10;mMZd6gXgmTRnQb9QA3QpwYcEMLi8w/z1wPoDaLkQUxA/9/npkSyoFX3xUks/ZQqy2INs+gkYmleP&#10;J8aul0dqviKfacrx63ofYdw/BmN2r5FCfsSGGJL7nnLFYMmY9fqiaCKzrzNzf7Jue5MWdwpeAKCM&#10;xqPJYJi0GykZdEq+s+EkQOXrmddeEovbGcej/NgyhwrwOcQ9OOzNosBTmouSSbnHDIcmoxoEIDM9&#10;uHbMSRIu2xNKM9/2AsObGbIk1NS0dNoWhhLl4WhyARZgST5JIbdCeLLFmNLnmsm+ZCxRsqWg1EP3&#10;NemczUN2k5rcWNraY+HjRuRjnqZ6eWxgg1/HpfwPRxleB7ElogJIWsFUzDcLRXUR44/TeQW8eBMT&#10;5IUW5bljPzxPXi8A5g+jGGyWCOtM6N3W/PXwfwB2AP2K2Bk0jhfTAc8wzjkAeFjX2N/u7r6EH374&#10;IXz+8jMHOWDhb+v+htoA7BdM6jsNDSG7gRcgnkkMyTy8hqwdhkKYN8qSTGaTiMKC4OjYgjquby45&#10;TOB5uzdGH8+JHOhbinOAafELey58XAx2v+03I6f97suDugVem2Qq13riN7/9dfj6q6/4nBE4rD/D&#10;3yNrMIXxdApjAVAP5vPrxsKJdgLWMLQhu077K94jgD4MS3oNDlAfRTXHqI1wJqO+oz8uZdfFZH31&#10;mtM7FnvfwQaFoxjjbi3g/sB4T4OnMMcg/zYz06H1CK5NvR8Yep2ynnsmgIl9cLk4bh4+C52xmX5+&#10;a2scF70GzNZcHjTATPJJctYt9tOFQH6yewXWkI3nid/09zNGMhoQJmf+/wD7/uWf/2N4uP9inlFl&#10;8mIbc2lNujWaYjukMEnzJP9MOc4GAgbeONjAkYDqizSTRDb2jlJYk4AK9yuam4KTlRSm9EQy/pS+&#10;62yrKMDT8ABjrlsT401cak1yVPfUvPHQC/Sp2e6YxEzsBiXHH0arGUKeB1MYE2OU/NwHOqGUycsu&#10;THYwxigJb6SE7F3IEPEkdEl0O2NYFz9f3Og8qf2ZMVaiJNA+eJk3jib7jo11CepUn7oG1jjQ59Ji&#10;stzcgH/G/OgEsgVPnXfZVbbm2ECT0oIjvLnzFHiCVGKSc8g/DgoWkPVJ/fccCg5Yw8CHr67hr7/5&#10;Lvzu7/6+1pzv6Sdm4FtoMmLYrZiqw4J7Xp4fSTxAPXlB4P+C56A95wOfZQww8bzdP94Z0wf1MUPV&#10;9mZ3MvN6cwkczyfZOZrVRW5et3P7iSnp08Nt0htNX1FAQGx82dgsJviZdM4NArewLrD307vQgT9P&#10;vm2BFROrzc+ZKEqqswZnvvrmlxctrbkTSEWWXp7JjufSwWj1DEGrFliQ2jUwoKaXwX4UEzKx5gry&#10;wkzyp5zCeIKCEMTYylkMQflSjsb6L9HlnaERLYxdO4qA5APBbkpCzRYEUFrAiYDONDH0aJ8jQI/3&#10;VCyw4uBFN7FFHezx4KYs/98UJi/jIkBpdO+3kgXEjpLwlslrsyWWe+J1UL1i7MzUVFtxJnic6RhV&#10;35ZoZx+e5LHrBIKFcFV7tv/+N9+G/+7X34WPF2fh4zVYfNfh/fVVOK7r/6TWvJT8SzKL+rtT/YS+&#10;iez6LrHnWGDZ1xpkhIc/ej6sE1hPqJ5DVgDq9lT2rBFQb5+dXYYL2HvVr3ut38eBWFMN5Ra6EGZB&#10;eqmboLcYTKZLOxjtvaGLb6IvoqsiogZFTSI8scTCPJW3kbsiWecuIW5xMPFtYEVjnkaBsbT+izMp&#10;63SW4H4umh/fzE+u+XC+oQi2sBxPfY+aeLX9NE6BRw6azZT9qt2TcglKS6v3r03+JDQSW5o+ewNE&#10;Q5M8v2E+linKN868BmOKzU92Amp98BabV3cL9kgTs5H4gbxjeTLoDJ+fkdGHDym8Gey5P2Py/wSQ&#10;pjBLbIGVhfaiLL/U7t3Z+vcozggGKcnLKespTSaCXpiZbGsps/3MCRBVNthM85ZSkSt6QRUWqJTI&#10;LZcsvnGYHMMDTgaO8HLK0jV3TM885iYGAO766ppML3haJR3qBz4gPadQaNTx88/OTjjB+PHH79n0&#10;4eB7uLsLHz9+Jbov2Ep46MwzYb2wsAmwj/B6jwBIlpboC2kf3g8ABRyUxrqIPBTxsyDhQ1GNz4Kv&#10;RyOAZr8US3AleAPvIHih1Y0XHnZk99Ri2oMtUDwhZMKAD2PDmdR5Qfo5rvG2Nvxk9tR/MTUnWNQZ&#10;QwPTa4QIjJLqUX6UlRDMZnvRJAwEDY6PWiooJus4nADMocSwYIHAJsSkLwtNWjKluGZm2ksGLe8G&#10;/R/AAt4LPhOTa+HRBhZXXRsXF+d8f2CG4Xri71YrY0uiSAB4iu97rff/62++scnQWAjomE9T14I3&#10;sPESICXd2vzqAGAhJAKNIwBZ/B8NDP2MukQA7e7+ng0ZGgOwNy3tbzMxm4L5dhyy+Q7iGt09vfLa&#10;4SHZHgwwGCVbiioaFp0dNmiGMMXBtQTgh4YMvwbTA0A1waH6WlgP5ncT2Tx+96tfUYaGaw/5NQ4V&#10;XEfcKwBEKEovzi/Jpvny5dausRKaKcWr7/327otJwMAYrM3VzcUV/VgOYlRgqwDTCz8bgRxgdaDx&#10;ReFHP5hFx7XLMBgwQcUmQXMPgPr+9tYaFEpe1wTLT2szCFN7AJ742c/1HuKi4Jk1ubcVBR/ffxX+&#10;9MP3bMJ8Ggi2K734FKCAdYrP23fyxalr4quvvwmfPn+yROLDlgXAamUsnPv7WxYI8HnqVFiA6QVm&#10;Lu4z7hm9pAjKWsIkAGxcM4CICwCVAPcApOkeJXk+eQQ62RU40KMn4Q1s7osXTgQIzKMUzCT31CDo&#10;NmYFYJjkLyuN7XVrDEQWP/WzntUiI7qPWX3Gnkjv30gabZs9vIYgRaw7KvcRNoJlJCi/BECHgcHr&#10;1nzXDgYU2HvrzbC2SZ8KGzGkag+SbQSxZFFsQ95eFMBzfnkT1kzfPTOAd2FTbTQCPe7B0sC+FdJP&#10;caCLoYZrxlQ6euVlrs8cFCqgQvHAkJGsSb+xt4qYIMZmNO/BOGP68XArdg54Ciyb+GwgkwdquEE7&#10;fj4Zytlk3JQ4uC8qPkNKzdDXpKRvLYPbFM6N1Yv7DU0sApflWLMcJ+Nv7bs2DOsaUMfGXybHQZ5A&#10;5gNqclhKm8WQy24oroYxKOkzzd121eyaNNQSco0FpKnrOEkeogoHN83OAvpMumDBGl4wFk/rlQdr&#10;kYTIWJmxFWmeVEmfNE2Pk5uYu3+gTMpbsq4blw+DUokt4ZVgIH3xBnv/xVhkO7LX92TnYT/FuYmh&#10;Dvws8Wew5ri/t1RJfBPObeyZL00mszcJGkBGhB5R1pUJWF9dXhsru66BV4ZtrPkZcZYjAMbCLwqH&#10;DHgdDqqw7uVhiPMOQKYxiHdcSxiuAEDDXkafvKVY8gsDvujN2Nt5luWRut1sw5++/55A3aCfgX3O&#10;wjysccLzjQUAu4WBKcDmF2z7kgGZLufEtcbnCfJa7Rj0ZcmG9MAqxjxgMBWBUdsvAGwQnO97yUJ7&#10;NbUWaOEpgNm9azpnlUny3SUxaUu91ivWYFiXeBbJPk8L+fa94x5zOJgHnjFKrPk+Jnt4JVP1wL0S&#10;frVbhoHJ7zTaMCB1ZmJvKoWBnwEgYZn7+Mh3i+e52D57asmtkAfY9/Gbv/mrwL7/5Z//MXyp55ax&#10;kFNj+YYWxlFYr00SPA/EEGBXpgCAMIUbNhmXXNyV8mrMWme/pFTa15IJj8TzNJmMGwtPgEsLH0jm&#10;KDQDW1pwiPt9OmugSXuCUp4lFU2W+myAmd14+umOoQ3+3TfPUrptv6K3WDNyj6qbSjPpdyKEB3VY&#10;MxgU2xAboGMvb558fl1t/mu+qi2IYO55F6dBDPd1J/pkSWqbjDE1AMJCQKxXXihx1I3Wi6R0JU5e&#10;TGDqTaEcUenAYQJ/fL/TXh3LjHWts+5NUIAzNhoYafeazzNYqIdRgXSmXlhTnmnM1I9ffU3Q4He/&#10;+13tpU5s4KbglFFfg5qMkm+Ep9UeDMOVwtp8ZWcjAfyDmuliHtb1mfpc67sSDRSAsorWB9GAWQMo&#10;O31+S1aOv0iNzA4AimVFOak85DpPz3b2ziwxlQBWCH/h9GXX2eTw7XoXrcki5tc4toFXF6a0Z2N0&#10;9hOAIrCVQEULPkoeH2uy9eVCHpk6y4eiQMqJseippaPk9bF59zpGlhsCAS9vt1aw+969YfEQ9JrI&#10;ghMYEJL8pXNL+S5SZVJCPZRmMTSFsxmjWC8kxlNqMvG511r0MB8pzHyQ0fkzUnxwofUrCbTvacVZ&#10;g8E8ZPPMa615iAapSJwZHYMSdQfVG6FJNbOsfkKY+bMVAZRlAgCbZ2OcDNxyA6wCFSq5WGgSPCzR&#10;34Gld7Lswv/4u9+Gv/v6Y7g4qb9fL0maOT49Ya2LPgyMWUufV/BBsbMTXrSQt6PnTpAA44cimAsq&#10;OwYG9tyaAPbhe3uv0zCAr38B5u0RiAZQxY1wInsMP4OMko1Y1WS0Gmr4/tDYkB7ilCZ2ZIgTGDYH&#10;gUpbfVOacAmlMeXEJ23+n6VMKeZllvbrjE0n30S3sfJnKNj+zWFfnJLjo6wdDBg2eXWZ+U+7pc0U&#10;PiUwLKXQCo1moxEa67Cx2+Qv3J4hfQ4PO3FcafJr1LX14VT7zLP9Rmz64onvM8lwDBNg98ZvcPa9&#10;zdtvSv+ZQHSd7wRpBQD2UozgfM2tdmma4zcWP5P34NsBn9dmDCNxJmWZnj8LAYtvnhkqnkidDa9C&#10;hd2rY8HQgkVni4qHt4IJHCF2RofH0rtWG4cPkvHQ/11Jygqp6eXFVfj5559ZWGexAU7OT0N8eeEh&#10;AnCECXSjecfAC+zbb7/hrQPb5/Hhiayls+PIovC0Pqwo8l9PzYsMRSV8vcC8+/zzHZsD+AcCHIKG&#10;Hsya5dIi5cn2ursn0AIGHRqF87MTHpQ//PAp/PzlU7iqG8Hjw22Il1fh+vo6PNaHFDR4XGCw5wAM&#10;wlsQhfGXz1/q19wQPAHL7/7hLvz05098L2BBPdTXwYELEBHXdnV0TBCNIIXCCwCaQgqI1LwHyEnz&#10;bfjq3Qf6QJFqv3lkIYtNJCGMAQEjT4/ctNA4oGlgs1bkp0UA0RYRUuWY7NobbRfC0NOjE5OvokGq&#10;1xzhFV1c8B5AanO8Nok0GhSw85b9ikmDkG4N0Zgs+6GY2XoqbHCeHl7Cly8/sViF19goSdi7yxtK&#10;dhLMxjWNWMPHTLoYyKsgYzaPlmgNfn1vBBKFfjMBerdtXmTe+OD6U7YHjyf4HZLZYA315vW53uNz&#10;Novvz075gEFm97g9WDgMprU4UCPAr0Igy5m77plB7wL8rGieYZBBrBedTGdHo+/XIuOuNqGr+veX&#10;5x0BuB3BFGNbwpsIwA6AbjBQ4cE3wGsIRuwvxSaoxQAAAExggiBwBP9cQFZd7/9qYZ/x7PQ8rJ7W&#10;BDJv6/0HGw1NzH73ZwMExXABKwbPCe57z5CDDQFdXD/I0CA7x3rCc7eTb9JpLRLPTo/r2j3Q66rr&#10;LKH19eUTmar/+m//Obyvax8My9vH27q2P5o0OhtTA80/1v6mNrSQ7pKFRmN8+7nGMMoWTFKb1xeG&#10;yRzCd99+x2YZjFR6DKLBQeIw9hI02UzGPOdnZuKnUqc/3X8mw8qZRQYEwlfvPU12cS0+1QLWhmCW&#10;NgfJMeT6YJuhMR4OW0vgojF+bbKHNCUYuVktjZstuXvk93WuSTHm32IhYDsTvElivZ2cnfC10Iyj&#10;oHDAimv1UAz4YIrtgmuDoTtISh52PI7MrNkaAEhfBsrYEvc5roudSQIBggIoAVN5tzPZH6b4kbI7&#10;S7NcHxsQBQbpvu6t8A9dH9fnalV/PgDvIvp8NH82JrJ1S65JJoN705tM9ldcfhLcZFy+E/JeIbvP&#10;GW1i3plvx8Te82dtIV9ANy/fc6gTmyyJ00wxW4d+oWI4mESXabGHlp7HLQVFtBpjMyrvxHwbjPki&#10;f00AZ51LNk1fZcy1lBSG1IVlF8UUMg+8UWw3T0kjI6CbLIiTwDpPV3P2jMtioopmWUfJF6hrjc5B&#10;5ubuudJM3huIauc0Gg0Un6MkUpxIjp4CKv+ubD5ZJrvMM0AiNP/ErKRhgipp8slK8pNZiKVJT1Bn&#10;8ZS+mQADiNqPxhAOajq8SXb5kYcyFbG94U23V1AVfWxGY36iYM4HA9sGAj4j92vUGWBK49qvFGxz&#10;f/s5PDL8o9Rnqz7rALYPBoqj/jjkPesPsLPx/WCd49wAcLRi8JaF6OD8y2Os59aX8B7sbDLQ6rOG&#10;Zg3Ff7H02jMmy5sHFf4e+/CB6bqPrEvSIio1eF+/Z0lbDdytFa1DtryWOBfud088A8/qXgvfLciE&#10;A0HBxDOWe4vktXlHOiEZ5GvaFvTBbk+ZCrjeLFE8BbxQnrwUA24RIjwR8dpQDozGzCeQuzRPU7cp&#10;KGJr4hzAHhbkdTMQdLSkdzbC2K+63rz0DjZ89ckyri8GiiivH27vuD8AmHhfayDUEaiXXjYjLSoA&#10;8mHtrGDZsh/JPMQABz/zotaKQYObLUNZiiUPL5KY1a8E8S5Rg4JxD0sSNa+U8WH4qZAlMi74Gfs3&#10;a///658sq4VBRbQRYpSAWMzDC+9mr+cqiQHLIUS2Qhtqg1ES4OzPvINx8W0yoTdTlCjLziUobZE+&#10;l11q+4qnz8oIzCSnBrfUa5a41/l+XSRhGpohu7H/6DBQJAUU8GGhEInAmlkwK9jDGQvyvsMzAdkj&#10;XDrzOLZuu8yumw0bCr/GB3SOVtLovtaaFh6UmyWBXePcBlWuZHAvtiz/vzxO8iW3boh4H/X7F5Rf&#10;Glg3Woxta5I5uI2lBZfYuZJ1TyU7jkU9TTf55Y3OjIzGdm6svNGAtm4KR0optICV6EnqkpSPsgLC&#10;PVwJwEOwEeVxkitycCUGflH6NO6d1XFLqjluaj+CoawHZrnHm7NGbABfZPljKep4RvZixTM8i2GD&#10;IXzePLWBDFhLd48vlr4+WngBe4kxScrtQEhuQICDoPOkXgd96fEXU5gR14x9nuIbJo156SnAauZV&#10;l52FxjM9k0zgfoDOZEc9HcXSyaofWuqtglJchk4mXFRD3gscwPvBoKIUnb2BvetID9MiUM5AazPy&#10;zyZtVGNPWXSeQBubVCqdthPgNRo4qrBjDsJHseBiTBOjzZ+fYsDXWJw17+xqmwyYvYYN7LFWvU+B&#10;lJ1qA7wvvqdhSryOVnt7SBFZuYfDFBIEll3KAnaDVArRwDwNa+PM7isplIf3BknWOhsIJI+mqhvd&#10;jFPhY8WZRs6sdE+0WRCBea+lZsXAr02xMfkaqNnYicZuHvR5lwurxyBj//qrm3BzeR6O6kf+9v1l&#10;OF0x3Yp7XI+gUSoVl2LcorZbmPozSL4NckJ9/vbjC/9smeGPu+NAEDYiEKOPtBrZcr3iWWWI2Gj3&#10;tqdHcMcU4thZncm+pDfLJAvBGt8keWsraYzlTl6Slh6cmiTUhkT2+Z0tNwi0y6HMjpjUgK7psAlN&#10;Eu6BeTzN5E+ALZOBKTFLIRkaKBc9tKmTZN5tIFJsfnJxJkH2VOG/CJ0LznT3RPPpPbs/oIVHljaA&#10;CY1gNxPUJqXpFrPY4m+FMXS2mKwWVx1ddNYmcwfQWpxJaWcALK0dkp2tLUV8llxcYpx9LjFORRwR&#10;NmmS+BjfyOe7maOmS/eTSABRhK83ifOxNAZhmRMUJHV2SXt2wC/b2mghYfp83furk9/jIlkClGKL&#10;NZH3SZ//WYuUx6IaBzPYHEYZ9Kdwfrai1O5kvbLmn3G/PR8GTHkva+EHeSgmszjsspgGlH9sX5uP&#10;0KDm6vzy0hqBMor9ZwEQMGtGYYiibrVeqi8awguYSjCVJn19y011zdc2c0w0+i/PCNsw1g8+Mxlk&#10;mxelAhWTpwRDg3diG+D39L9Rqot5hGX+GabQp6dnBCkYOtIZ8grgD9eafj6k+hqTzyjpRemvCwNa&#10;ED0+mlk/DhkGh9SG/KpuVA+P90zeSjKspi+NvNZwKANEmLycAplRUYwamO+ieAf9Pyrl7OTohIdE&#10;URAICm7XeJt81piKYBXgwcBEAqEgOBjse16tceAhWxoTD9N9fJ7z8zM2GbgPAG8AaJzRD2zd0o8G&#10;+RNgc4JsEb5FW6YAWqGGhgyNBCZwDDrI5m1G5mcJvAZ4OACgoZlILn/E4SdvJhSE8CzcKxUWZsS4&#10;XiR3LAxQwz2A76QnUN09bcznZLu3aWLzGZi8XJadUbVXkLPLx/JoJQ+4+j3v37/jlBSMLTRd8Cb6&#10;1bffEbBNulY/f/5Eajc2fqz7VzIXk0mSUAzgs8GfLSBtdmMpYQi0qEXe7edbrgV83gWn6gON6p0V&#10;tKTH45LgKYAjsDYPNGY2iSOAW4CLeL8A+tiQy1MJLDhcX8hz0UQiWARgm7E5B7JpEZACRib8XRCm&#10;g42EoS6QmNef9Yd//yOfVYB7kNPv6Yu5p2ecJ1F//PiBhfh//j//LzJ4r2/e0d8JZraWLFv3k7qP&#10;QAa2kVzt5vod01wBGjNspN4/XEd6buFAJvC75PeAWflUXw/X0N8LZKBYe2A7emBNUZorJ7UAvOta&#10;AVOUxfhqLfCo8LNTmr5D6tag8AdrcpaSZeNgsrU2cAMemTqaGV7DJLv63owhZ8xYgK/YC/H69KyU&#10;9yUYekNdD0XT0lQ8HV0+dQAztpZKioKd3qeQA3IPGUXzt0MUQUPw3jsMVrjhHtTO36T8YgEhdXes&#10;37Os1xMyRzCVl3VvTEzUXofFeqXm0kADY5sp4RADCzG/um6SyJj3SzLjfT1dbMiLJQxHxfZFBU1E&#10;ecRQrudNU5t6xXb28Pql1KRXLm318SFZSmj+xNQFIOHePi0xrA3jZum8cea30Rl70ZkASa+F/cw9&#10;9ywJzhihacY2CbMps0/nsgPRXWoJj87GsH1wSjDrPTlyovBMVgdTnpl6utK8/5xp7EWDFXDZBjNi&#10;A7qkzwqoJCZsnpg8zk5QSBD2nKTJ/OEg5jibSCXy/t+MvWmzLcl1HZaZVWe48/jGbrwGCMBk2BIZ&#10;pO2Qwg7/N/wYWXKEKUVY/jOWSYoiCPTwpjsP55yqTOdae+2suqA/NBAdr/u9d89QlZW599prQLMF&#10;lh/Oamd8Bb821hhhaLN92po8WDI/89sZ7bzE2Y7EuvqMA8gG2H17d0OpKqS7YPTe1fPPARJ68cIn&#10;cBxYWMM7F4MHnKHwpuUzjPQ7DFTo8XrPZwKNMfcpDPbqe4HtTk/POPm9YI+J9DXcmlSnPofYv9Hw&#10;YcAG+TBTiDGoWhpQhe8ExvNl3fPxmkxdPzrgHo99eLkyL7+b+p0CmaLm+QeFwOnpGc+21WItpUTP&#10;/dxSGI3Riv2bQVliDVvQmYGRceb7aMFEWSyqyPvlBvR4Pby+mbZbM7a3Z8OirGRingch8BxynzXa&#10;bHRdk9b1siHBnoHzuZMcvrjEE2lvi6VYt5HMvo4s+RAenoyJiaGvp253C2M0FlobrDhotdft+O8I&#10;JUNDRj/JzsJyOg1V9mQdMjrQJtN7Z5HgMzJhMtl5y+FF/e/9el69evvdzwL7/u//9B/C1+urZjcQ&#10;xGQ1MGFqzhR4P/O/mozFp2RB33Mmr7Y08y+abH1S896JCoVKzoaaAbzu69N1sXlreqhLcVYxwC5P&#10;JmwhBd3U+LkZvDcssyAkr08tiyPRTy95Uxnd4N/OzKzzifVSFKtAjJyx5OZD54Yo5qWnBi0OPE9j&#10;EXMv4TXkg5YNgAje8MwFa55EKc8q3x9KLi8YYlRYOzNLjPHsQ5cwmf3j2elzF1z0RVZ4JrRucsBU&#10;Zn5gdp8A5PaxF1MttXuT4sxIPYsVFSaPNZfXYwDL82nI7TxjbwGFij5cRx/qGE72juhj+ebtt+G7&#10;Dx/Ch+++q3XvaUhMjrfQMiajRlNi4PlGn4GQnoeHO+71rH2VqmpJnkP4/g9/MHULhyu78PnLZ9bM&#10;RfLzFN3KSUCA2KapWV/Y2e9A34vEyxhbcq7L62OYWKguyZ/saNUbKeihrathbPJEsuzl45bHiW4z&#10;6s+yXi+XacDmYSJB6zIUZ6aGxsynaBn7Y+f+/y5ly82GI4vROMpbzpLJ62tHQU/Oest5kgAKvMgK&#10;QCAIpOe5j11jzpvn6ORrNoo56kxKrwWLJ4K/MOyfAEM7uxWEwO8eZfvzkprkSdkegMnLk0pj7KY4&#10;Ob5ZYvs0HDS5YZKtcZrk0jrbjbVbDMhP8hLW9afUugUjuOR6knj7NSOjE0x0AuT1tzoLNBqjZNAl&#10;NSDLmFcu9a818SKH33z7NvzFd+/pxffu5DBc7q3CPmqu+iuspJZ7h/U82NfwE8/ygu9lg75a8y73&#10;6l6/ol0UE+FrLcFhOIISN88K1Km1AmTT8CqG8q2bsb+L7XFL2Ofg3K91QIJVBYZ/tR4HAeGZNX6e&#10;ksJdatn1DVz14KAghheZqEZZFYPNpbGlsWZTKk0R0izncpwA6sZ6i81WBn82ikXn+RkpxmYTxHWo&#10;ITVJLr4nuKUDfVanc4UksBQljY96L51vZQaUzfd1eXU6/zrnKXnWPkOa1gmDfgyI65oHcWzWKfxz&#10;vL/LoMVwdAsN38cdFHXqffRgEAfH3HfWA2nS/NyP7d75Ce/7XvSAPwXChPiSsUzW93Skh6Rv7c/J&#10;/Ea9mAmm2O5pUvhHS0CfBVxlVxOVl/PN7t3lye+yn6a4gMtOcp6Jbt4mOHGSS6wPYEi/CCv9fTzA&#10;S6TyXp5wWg0TaczSYHDZy8vOPHIOWISxwF2oIOu79mnZaCxMK5960caLyWgeCcoNnHqjyE+cJj9x&#10;KmymoUb1B6h3c3vPSwHJIYAWFM9fru7qZ1uQUQVWERodFLqXFxdE4CnBHTZsuLFQwQZA8X9XD8zF&#10;ojO5DRsn+5wAMeEph3UPjxrQwAs9sZYsaCEnBmPgXH5ouE4HteHebnYsbCFTNsDP0ukAFpDBlXfh&#10;9uaeqcJgHiyZDmimtkxx6gw2/vzliuwHgEbGaDBfvq3knChVFqSmW8FLc2M1aqEZe0YWHXhvn8B6&#10;8iwAJRq2s0E0lgyuN6dbnTUVABDX+2s2VnjAALIeQ4Y6WoIXfgaAKj4XPIeiNq+b27t6Xc5qU3dN&#10;4AbXA58b742UVoA9CHkIQqrp90gQL4ePnz5xXaG5gUcYPEr++Mc/kk0IiXSisfohfesMwF3zEMRn&#10;AIia2JRM/hFM9b1/4uTt882T2wjK+FbpiJjcsEmX40z9HgBW18ue8sZxMMNyAGYAjxE2gw0SqckA&#10;M8FqANMU/nS39R+Atb38hnCvAJxd1fVyWou4P/zzPxsbZrTJbteAwMKG+NOnnyS/MsCKjSdTtTdh&#10;vza2tzBlpv/UBT2pnmmEP5BhuGM0/KPJWbVOcO/BMoG3I2RyN/SB3OMzuqPsLocvX7/wIOE6jJkF&#10;Je4ZZXBKJaaHlthYYLqiKYMUmYzUwdYKwD0wEW/r+2CT+vCLDwRv8QwwbAUeNfUabMjC6SjPB5gO&#10;L8i7mxtKv5wqjmuRJXcDMNkpOAFhFiVbkWgplMecAON743kDCJIombUwEAd+uYdxjY1cV6MYR3we&#10;MOkdjQ0GWXrWPuUeQUypzUoclWFx0vuX5oFkU3HI/1CEu4H8UV0LeH5wrYt7n8wS7xBmwOY8xJYw&#10;S1+41ij2St0zefKy35P8fMGC7uDwhKnT8OQLTGA01h7Av9P6rL16/T4cn12Sac2k5OXaUuiSNe1o&#10;4vDsgLXjwDNYNwuCCF0rAB2omhf/Lu90PwtIknqBqGa23hw4VECP1gSJEdMaCzRkqZs8nYL5TyUF&#10;W3TNJsHAORyfKNxMwmoNwaL58elgfuGFMUviiuaXllUAmUF/bIV1r8IqK3kX7KEkWWPQAIRMouiS&#10;p9gsHPieyQzH7SzrwswTuV27lGYJkF7ID8boawl+ze8ot2LH2XtF7D8ahQ9jM00vrZ5QOS8J8ah9&#10;kGwcyP2LfT543bl8mcm4agjwrPPcl4cKCkLaGIzWwOLc3DBl2gph3FOc32w8YYPx+EzjeLKaR5PG&#10;Fq5fO+vhl7bbPrHAvr27Dj99+pEm86grTHr2TGa6eTb23I8WKwPUnWUL+wEw0z7XPQhyf5xb79+/&#10;I4CG+wvG3eHRAYN/cIbaVDfbHl+/I/bud2/f1PrgMrx7946MNAzxwPQ/Oz2jmgA/b35yA1REtlZg&#10;lTEa0AqGH8AsMG1RJL99+17hSwvu/5z+9/acmoF75tkAELHvrMDEXmxNtYWuGDi2YmPf0qbdjkDr&#10;G2sQSgGwDvF9sT8nhXZYAvkT90/cF4CMGKYBfMTw0ryDUesM3KOxjxtzxtbl/f2TgX6LNZUHDOdS&#10;wbzd2f7Ggcl6v+47o+qlwQDN9Yr3DfLCTF/UvQaEYAliaFEUKAYwkntr3Y841NDag38ahgf4XD0Z&#10;7wKVou29C0mnlwpfwV6OOmRda4KL19/+LLDvP//tv69r8KvS8yRvbRJZB80jgurNU2vWYHkARWhN&#10;95QKO2o4nmZG5UXM2l5gX2keQKkNnKKkOy4RQm09irnkslRP3rX7ZLLsFjAUcrMeIJ9OoCDboBxm&#10;BuShpaoWsRlLS5Kl3raxxrhfp2mPc3/Pln4poCOq6xhnoEBx2ZbYId5UufV6a9A4wEqN9egWBVEM&#10;9NykyxPjgVLNGXvSd/iuGb5PPkphsjon4JF9LxXDOaQ0A/nE6A7GWu4cLBGglWffu0gyBpsYdITP&#10;W1v/2FNsuG91RGjgTaIfKAczCkHCWYbaBCoceCp/++FDePXmdXhT9yR6PyvYya0asC7wDC8JzBcq&#10;n57rc4bTEMxa7KdknNZn4cunz6z7UHOhtoDPMryRB4UvdBpqT2ejD7riZB4ZZ9YRcTKndx9Xl5c2&#10;EHt29pZigJ/7YXm6rstXd0pYdtDZgqNyu8bmDymJogXj2hnmsujyL8FfR3gdPIvyXLShYVYwRVQA&#10;TmZdi33de5bQZNe25pAAa0zX2AJ1wiwTOcYp1KN5EmtPd198I7HYM8Z7OcsCSz7klTadzw7qSWfS&#10;NiuR0MDRLA17dkZkntZ/bEBfaEnmXTfjGXkiappM/y0VVkwpT7bVRTWcYGzgTHYE1gFVaUJH9x6U&#10;b998Hy1lAkrMhmYWJuLhAC+c6cwD04MrUD4R+Kk9yeXJOvybv/xt+J//9Z+H9xfH4bjWAUAQMEPF&#10;+bes58VuFM+smN8rQlYGDBwA9DHQaiGmWmIPinp70Xzj6vpfmlpmHz3l1jyOO3la+5oDiw8D81V9&#10;bvvalwyoodHfjmZd9vHzVxItWkp3GxDEf3EOmay4lzeomNZi0E2WBu6pGS2NdeZF6eCtbTFlGg7N&#10;BlKlTM/vHJTqdMWdmVcaCy+p7tTwvrRdu7H5GrXNo6vjtOYtITm0gImg8ztJeprmFEC9jn+yFD38&#10;LtIvsAWTFMMyPHOi9yGTQoE4IIhFFiaTj6Rn8blXXtRzm8QANruH9ALYizpnLUPIa3X5eBcdGfpu&#10;HuZknuGh/d12D31wr5R7Y5mHiZn4L4D9yduv6yalTvM1dEl1CX+KMkJiXpiwiKbj/uEpDM9iPymI&#10;wf2raGLa2c1EEQjQYH28Hxa1UAZraLe1poGAjWiwKDRR8AWAWQuLqL6732miEVsqL713NF2ml1d9&#10;OgHWAf2+eHUU+k2oPzeyCA5KFNvSlL42VWMKT5snNlychOkgvjgHcHEX9mqR/+r1G5uE/fF728zg&#10;G3dj1FyyCh/MF+/Vq4vw48eP/D6LVcfgC4ZRQFqE5qUWyPg+uDnwpQMN+OuXm7BfC3MEKeDiwx8H&#10;RTjkjo939wIoM8GPH3/8kQ0RGE/f13+Htw1eC55qSCHMZKKYIT+uJZIE8X3RvIC9hV/3D9bh09cr&#10;euo9b0YCTvS6gxls3Ux2xZozFNTQrxysjiQ9C+Hw4MjMxlFA9cZGwv0EE+rzx8/coB4e4Am4MuaS&#10;pGrL3mQBaMJwrwBqwch7se55ykImSzAJP//4RENgB2XAgroLt5Rq4ueDkrJWdd0gea9XSAnYF5mg&#10;0R5l2/QerPfk+x9+4M9iESOAA0AQ/ndT7+1a7E4GhyABSw0oQMj7+yve06ubu3CwZ16K2Eu39F2y&#10;9N1lvccwZ0fIA9ie1w+3lI1Z32ubBgd8aJqLsT2f68F7WNf1IK8/872K9PjD/z5haoOGqf77bW2K&#10;vv1mv37WG14H3BM0nQPDX07IGsW1Q5GPNMmjen8+f/4UHmuRhu++2LfiCtst/AEZPDBs+e+XdQ39&#10;43/9e/pCgkF5cHxCMAGFAcAz7CxIbdvRe6s+Z/srsmkBQC9rg/bTjz/RX3OJQ65+FktC7sLX2uBE&#10;hlg8sVnEPcTzta2F4iFN3K2oNW+oMdzXQwvPFu7X3//DP3IjhZwU/4N0HfJuAFlYb3hm0Fh/0WQL&#10;4KdR/K3ZB7sPzEGAoWDvPtDIf6BUHR5eIxMfTeqMZrFIstXT0ymGTx8/sRE3T5qRP3d6dmKS7vtb&#10;guyQKl8/PJAdw8YcEnSsZzBpukly4dIfSGYBUIGxiuf5mSnOh7wmSVKxdf083MOUxItJuUlfF5T5&#10;dQTIluaht7V9BCEi+0z/TZbuqeIoybyWXljddBA6ExfPIvzGEMyDhtyp4ZCN4+B5onx8R4+sXJRA&#10;m2y8BH9SJszB16q+xmFdMwd1jazAlsY9k9dGk5B1NmAggLKyVHDzruvYPDPBGSbqvYE+ZGKocE9i&#10;VFBCouEI/MJS83UJJuscjEEERoOVqeMEeKKAirKan6qb1gimmY8JWT6Q6XbLSSogz8nd06Ze403Y&#10;ROz3a+7bJjE12UuzpoiLFmqE5iYJ/LIGwwYe+I5DS9aVtDjbsIvT8a6fDPtj16TNJufKkgKaD+Dk&#10;0yLf22EnGZ99N2c/FBpvR01Vc5ug+lmY5B1mfmbbqeFxr8SZVCDOZDg4L8wz0NjqlEK4QTylnnY9&#10;CLp0miyOo1jwLvFIrYGnTGlU8VwMQLT1HmgA/wzJPGS9YJAR2AtixG4I3lE6Fbb8fQRGPD9aKm2M&#10;I9Px8LXI2IOXK+5zNu9LfE+kTgYxSo/qvgLG+5g/NkYkgDN4pSJY6+L8NGwfdpT8YACF74xnFsXi&#10;wNT5Lvzw/U/hY90jEfjkDRPAI9gmICjk7PjUwpHw/er3sme+a9I7MMYxLEFtgWuAuuHbb37BtHs2&#10;WQCkkgVN9PK9NU+aJYcR1mzavcG53ENSL99hemoxWXng8JH2D/XM3g2enJnk91Sv28mReQwiNb0+&#10;52gy0PgjxRjPsMl7c/OpcQsLgGhr7YfYN2/rHo5nCe9DBh8Y9IuVsUi6uvf0FsJwVL/B5vCI3mn4&#10;XktIsBkwMHKPzfCyhU1I3UMBzmKgSvCTddiWNRcAQHgmj9prAPJj71mHPT2LWSn1SeEPC4XW7Oi3&#10;GxjOYwwp1IeoJ50h83P/l8jMCgz3KQLRzcE32TPvj2CTKRVjKckDzJ+lMmNS+P5l4Ry5wQJgElFm&#10;1Bk9qWueO/Le6rsWGuQhKT4EMamkpLxZaae8Lu69bQ3lIFYNXioHB4bF0EmSSek5tiF/kqoht0bI&#10;m/JeAVGB0sDYggqaV6AsBHxwMWYfTnQt2IrnxDglezb/JEcvxKjivmlZTWQKWYBIMDsYnt86E4KH&#10;dKiR6mzvTmmiUHBQQsZ2agOUkkxq7SBgg7fkbYYP3wnryWKY4L3dJt4laC0YoojNXf98p2cRfsr7&#10;Rwd1zzjjQOP2+pZS0c5OFa5dG6wpqTZ7im9PxjIGmbDqOD49q/vXKX3HJ863SaFd4tcn8+DcbYw5&#10;bfYYg3mK6QxAXYbnHsDi2zdvCPKhHslqaLNks9EwsOYD7LQf9+fjACvGF6y+zFTWEizLr3vZcEZn&#10;oclDeCLBiiXsPpUG3CXtP2PRQDPZ+eIDLjfr53qPFNvxHR34CnFqnP/Fk59tvzW1ia11eCWaNC4G&#10;s7ktxlLPuo7jKL++gbXNLhvo4Oump7/ylLqbFBxDS41iKdNJnt9RTT+HwZJ/Y+gy1O/RlY42PyB9&#10;uE8+n5syAdoejFE81COHFsSzg8wdaemwgig2oMPWhX2keblFYzBy0ICBLequFhcukLRMaoGicBAf&#10;UDsog/AKMvbcF3DiGDWAz/ezor0kiR02DyaxsBVLW3apY/QBgQae4yggx5lt9fehJIT9Ds6i/+V/&#10;/Kvw17/9Ve1567pEbVn6MHAopXsEwF02APV0DbtUFLoj6xqQUpL56KNez1KgFQB8Q+K5R691sv0G&#10;84iUsof2RGLZ481IhlgdhrJAIB8eIlij3XL49cje5U/8optnamreykmei+hne+qLU7Ma8KGuheco&#10;KG60PTk2NpwFD+VRQyIFQcyo5g28og9kKAKs47T/DTbotqR4t5UZW5hNvYqNjWbnnDiHSQzEFttr&#10;Hq8+jImN1qdE+tln8n+xoA3ZJbWk4ClANqgnzy2kozRssYyhDfOLy5bdnxAMSvmKuhS8NE9enSFj&#10;nnYusQXnydKNIdkY8maH4j6FDWrzyy3fdAfEnaHv4tzkuQDuA6662p4d7WdpAhg5HBlGgfSpgcBh&#10;/hTGF/k1oXt7cfQ7NG0APeghNuaZv0KZpi8tISY15Na8fKy5wEYJMPDVxalFVu/tMcWXHmGU1piR&#10;O4prgFajGACUkcAvAuDGctkWOx78BT0qDnnn0Pxhim4ylD0lKyPp0vDnTvKlREnblnR0NMAAOBYs&#10;Ss3fxjy4OmNiya8JRfPegRXL57VRQCMCJhBeC4Uofb7qQ45m4fzinB5qeLgg+8NyAwj1ph6aSLlC&#10;jD1AAbwHJvKQE6L4x/cAQELj22ygBZo7MHwsFdgM9wEaYGkBXDyvjQmkdBZA0UtKAMbhAxswNCfw&#10;neO0v74ewzuUAAs20+ZpS2klJnwAQjFVAGAK0BUssNhMo+1R2FsfcNr4RHC2N5kNveR6GWRHzozA&#10;UnCpGtKXAf7i75k8aEX5bSgmOfQAA4CzuG4AuCCpZGop140Z+NMbEJvtCkDUj7w+AEG/fvkSjmqD&#10;hIWO77c+MMYDvmMik3ArltaODaM18MZihIQ2qHAAE+BJINwoSQ5YK3bIhfCENOHnHdfSbuex2qnR&#10;o3vJbpadAXD4L4AXy7r+Dg/XzWvBpwDGUO3C+dmpQkM2bP4+fvoYzs7P2JzyuWCi9Y7FByTpT/cP&#10;ZLKhEYNEkuyfutYwmbKgkY5SYbBSNvVZgpdUaCEBnUky6Hcj77+7B2Obwtdva+y0JAAfP4t7BRNZ&#10;mrXX+/3p40c+S0imBjjLZrZ+Tjy3F5fnvE+WlL3mJo5rDL85+u/heaufEw0o2ZX1ef369TPvB6Ru&#10;AAUBiN09PhHkZwFU1xa8Jz/RW8/WMe49DnEwHeHNCbbks+4lNsSL+lo/1c8JQBL3lfceUuhgPqEA&#10;oi2te49DBPy9gaE/1qDjAHmWtx0ZFfU+Yc13Yo75dArMIKxhgNhkznHtrnkQDwzHsEROFM4ICyGw&#10;iiKwPg/4M6wdJOjimeAGLZ+rZ0gW6x6BfRDP1q5e52cGsYgtNo7NBPmFPDOYRBL37kkhHdmDFQSi&#10;LxhAZFLoKC+8e0r/A4c4aKQv37wLx3UNXmAIcnpOo3uk+mVNZJNLYSHPd+msB0dw+j6YdC5aijAB&#10;RRzOu+3EmiPrYDoce7JTl+11KJWidLGnkbWzWkYxKPFcY29ITO7uzOcCIMZgQTK4BjxcY2oNNdYf&#10;pv8OCNo0ujfZUjFWwKA0WWNSmR+WG0D79Sx5ygtuzWcKM4Pr1AyJG5tRaXlZQRSUbIn6n2amus3k&#10;u4xT30FQwEC8TkOYxtyjhEisopYMaK/nEgWf8vt03SfpeRwaC4KAUuraOhxdMqW100X3AjTgdBRD&#10;LcmfkunqYgiWUGbTd2deqAnTfmYy90BgD88mjcCd9QRAsO63TI9lSm8hwIUz4vbuKnz+9Clc1TOV&#10;HQoZliOfD099BXPLniklp+fJ/J4DHwTbYDIPr1kwlOsa5sAhBRbaGI5Brs+QjPq+GEKk6N4ogWui&#10;JJNF7uoeQGbt0op/AHsI0ALb3xi69wpVccN18zHjswfTb6aEP4R3b78JpyfnBuLExMRrStvdDykG&#10;AY5TQ8wkdLIVe/mu23OJxYi6C9csSiLXKaHUG0J8XpwnCzLDrRhHQ7+j766tp6VkgtjnjJFr3qUM&#10;zmCttuWAgiEs/ZLPDM8QSsMijcchVYbXIOwhDg6OGYYEVn3P2mxpjEI0UvW94KU6SqpG4JCSw30F&#10;cPQcSuGa0KJAwR1umTLK/gT758DzfKGzOfF9AGRaKrPJ8F3GPLYmubCZe/X2w89j9v2n/yNcXVtQ&#10;le2NWQnboQFU4u0JpPoTVobncIiRY6yjiUlmgkBLGzW5pjW4XYpNctg1BlWZufyIbdEYwN0LE/Tm&#10;BeQCuSZp9AAiSZBaiI/SZrspBdVZekz3bGytUezFGJqDEp9H9yidwhLcByq0gcwswCC659rECPP8&#10;qMmUXt5Kbr5OT8LSglJSuy7O7unElkoNdOqU0FzUJPGZSs3FSqEWYhAWG9S4XNW8s3qFiVm4TWlM&#10;C9WGuk+jszskqbawPDSSXbuXv/zlL+nfjSGfhRLaHj7oOvSSxdNzkFL9Bdmr8CLFs/jq9etwdnkZ&#10;Xr99y2Hmar0wkEnfuyiAKUoijP0b9Q0GLAwUq+8Lhh/7js58qq++XhNIxLXDAPrjp5+4n4yjGG6z&#10;MBgPAkoa3k2MPZemSy0UX8rZJmbS5Dfpjl2UCoupPDS2WmhBeKVhi2w6NQDMBsJHAb8K9nNmkafg&#10;Nrmc32ux3HIss9dVKIc38smePfdXLDFMQKa807I/G7G0BN7iUkbv6uXZxxTpF1ZACtIAgabvpmsc&#10;ba12Ynhz3REgGdXA55ZGTO/dYJJ5Hyx4OnEzVSzOZjTwwL16U5OThxlgkmZhEJMHXwpJ4WQ66bOD&#10;B/IKlqdeCyLKQf69YwtwoX/crJYdpQIgw0pndS4v7U7mz73bm3SuslKiOu+RrifW+mE946DT+te/&#10;/RD+17/+y3AEb1nuo73Ju6MFtRCYZE2k2rNbTL5v7AeX8rA1ywj//olWN7o37A8G1vxZZ9Ce+voY&#10;jaDD14HtRq2puY4ANsLOA/7P9TU/f/ocvny5UiDYZOMAsk7UAzB5tkV5cHb6zmIXx9AsZOYJ47Ta&#10;SZ1k8mWSybtATeFaqUxSbjsi5vfYAOr8IqF2Une2NFgNY2Jjfs/CIObJ6E2637XgFq7XMpH/nLyZ&#10;Be7OQzLmw7KWdNuJ4TlPx3Xg1Fmi8rt1G6DQ0nn9RVPzuJsP5MNM4pwk5XVUL4Z5cId8bvXu6L9j&#10;k6TPUkZSaNJeV735e4cZI9IZlmPJDQRt8n9n683ee4JE/dmZz1VKA2BL82+s3+XyfP93+FCrVUfm&#10;R9Amt1yL5aDNzCmIYOHgz48O99igJb0u5Bd40YuTfQJAh0f7LN7RJCyQPBgsMpzFXd0ICWAtzAeG&#10;TWO2lEaAFJBeENzYPhNwQAAHH7BiUlgADweQlpBhZ+ltoNyapMzYFptmRjsSsLi4uDSpUf08kFge&#10;4/PtzE8IgIKbuX/5+pW/ovCnvLU2D3gvXIC7BzOvhQ+am+aiuQYg8N/+8b9RRgqG2g8//MDP26lY&#10;Bzvt5uY2vP/mWwJeuDGW/GMNCQolFOfH9Wdvrq55ndkIITX49Jh/F98FElCTU+34ucBCWwiEg6Tg&#10;/u6xJRs7QNARlNzwMxrrI3DCzoTAbPcMACQZffQYMuQe7CWf+rPYkY8LTbmlF0fKsftg8cBaJBbp&#10;o1KmbIJhTKlhsPTXxycLZQDTAY0HmiFcAwBEkFzTDByAEeTLkk2D/YbUXqS6ouB49+49mU2FaXvP&#10;lFAvOG3eUTaFZhOAGt7HN0t46OHfHyHpVgKlSy2RTPr19jncPY3h5Lg2KEjRHUb5OXXcJPF9sN5h&#10;lN53BuJsNiO9+6xxL7y3ewA/5VH15vWl5FopvH71Jvz44w9cH1hDYPLhGoL1ECj93uO13qtrEc+G&#10;G0cX98rQg02vShRrV1cmTarX6EHMSg9ggHT3/PyS6wuhMmARsuFfWCMEr8PA1GkL9MCz8urV6/D3&#10;//D3tbHdEFyFTySCZ8he2W3YHMNbjomOdd1fX12r0Bhl0GysJjaodS0/kgW7Dh8/fqyN7rt6MB8S&#10;ZP5YDzvc+1GS9lHpc1jrbPiQ9nt2Gr7W74f1+c033/DvGPB3WJ+Hs/Dxp48M7MEBzFCbJwMMTo5P&#10;5IvSsZBlsVuMgQngD+mKbuAMoHYkONbb9B0G/pA113/Hd2djuTVAD8U3PTZGY6omNZ2REjtLEMc+&#10;NSitNPUGyN09PBKAAnCJ5xBgNP4M4LsZqFvBC4AXJdBqaWE8WMc0CA6lxdjjcz3Rk9Q8dhIDa7YN&#10;MCTIFW36SEl8XftP9fNvAYAgQKV+zr26Lo4QOHT5KhycnPE+JLC3KGVZmo+WmnOXDrj8mGnD0Cmq&#10;4ApNZmoHFo2iPZGNk7WBqc8rBzSi2/6kJsGgxIODgexImvxibH/MMmmnXL8zybQDtGhKIAVluAWe&#10;z50YIzogUexkGaibl+WKRVikcbQxyHdMUNNx26VmAmySSMmW6OXTvUj4CrOGJIW5bDk21lxxAUTO&#10;jTXjE9OUpmIii2mZVJQUJQYam3i06d2L3rY0Sc7kVWXTdZdBFbG3rdiyCSnuz6j0WZd8WyBDViqf&#10;pLSSXQ/ys4R0l8B4NGBtp2Rdk+wboMgiWh6BO5m97wazCXhk8NbOPKMgzUTabb23kOTDn++67jG3&#10;11e83wBXYLJt/lOFjBSyU8j0OzCAN5rtBL4bnxX4oz4+W/qsZNM418kUrucl3h/XFXsK9kq8Dnxn&#10;H58sSRf37eHx3uT72bxz6dX7jL18n95x2M9IjoD/LQI+IKGtewIGZ/cPjzyfsLfB423Dz7RjHQP2&#10;3eu334QPH35V3/+iPg8rNh7wzWVYF6XyyeS69f4AEOhaAxhlrN/rmUsKoMgMnGH9mopCajKvBfbB&#10;IiWAyXjNmw9DyUGDNww2sN52Oifd9wd7CAZpKG8XnX12rn/uJ0trYnoM4M7oaYRmBgPckcC8GZDT&#10;45OeR4u63xjIiiENzkPUF9hrkhLOh5LlFZXMRxbJhv1aZ25PnzjWDRjQjQb2cXAIgARS3cWygZCp&#10;JA087GftnyQbDnumAWjifd5888ufl8b7t/++1oKfG+sk/ImkpgEIYZK1hTLJzcKfJHOSTeL7RJh5&#10;wGlQEJo8aBooQGLW9al5ejbDb2+SQ9eGkv7DblpemqQvWnCPBvWeRuu0AwcpxpkBepNKBsmHc26M&#10;7zzzPDLgP1rwUsmt7vSYTolp5cVm/qAmyxxn7J/c/IGa51lpO9wLZnJrpCQPK5K1tetNNmaZ/I/C&#10;FChgCYUymy9BVy608CI/d4z5YT/Xy6MUTK8kcMkYdGKscMjatc+TOg8SMEb50ckBa6aHus/l+qyh&#10;B6Df6GrVQhnIKMvG3mKwjqFjda/oyeJ78/YtGX349fL1Kwb7QJUQ5MEZJb2kJL6+J+oRBGjRuxvg&#10;Sn3O6bFc/3sfoXlML3/gABP1/Y8//cR1TkY2fZ3/JF040kpRvnlq9pNJLm1IY6GAExuztBRNKsPk&#10;gG6Ndteu2ws/Pd1dDpPGMlmn6NikakCM3SRGzHbmSZV4/0LzkXMApW/+Xg52hRf+j0EseQ4Zg9lA&#10;OUBnzKVeabsmk/dwHmMv4pmx/tcALQ8qCNrXg+xNrDbCteBjl8xUH7ZQ0WXDslxxti0ZWgoqse+v&#10;QZzYo+491gaRXlf4q7lyIucm0XeVqKmRZqyqzmq8FFTvlUbBFAgUpQCbsiHc3929l4N8Fil7lgXL&#10;FGrmKcKTD+OoIIlQJqmwg+YO+AXJqZPOAcc4oGzBs7pfz5b3ry7CX/zqQ/jth/fhL/+7X4WL40Mb&#10;TKI+YFq59WH0wIXNlVSHxDvquY4akeBqtiRmY+UvaTWSTZvPHYyRRlgrAKfh1Tds7WyEXJ4Avfy4&#10;oXaBZ3qtJWiFAGZmb2FmYPhvH58on/9c65zn3UZBK+4hqXWXukkqmqZgJN+tkwYS7ZEbPRDJU3Qt&#10;zK6L3Z8kQTeSdwNkPd26qD60222Am597pkhx0fdkGl3EqgOL1EG3KADbYOPUhoymRojNc9Nv5lzl&#10;O0YT/9OScZo0NHZaTGmWfBsaw60Bpu4NGifP7NJOLPf8k0qnuN/oZAnhZ06aoMMJXovuIxlbeu8U&#10;djezrIihgdV6ixbCF+TV65562a99A74LyRgtUCjExqJu9hZxSsP2a9HcSeOLmOA/iQ2WZdu7y6Pf&#10;2QQO4Q/PmqYZIw+vjkkuwb+F+cuMMqmGHM+SYoLJURksAP+p3rz86oEG7z4+/LURg28aJvJoWOFx&#10;tnk26u2+/GDw2m4sCxACk3g0AJDr0SwfAMvzRo2FJVhS1kbmCXytninrDGEqkn0qCNAJptoo6OGd&#10;hiI/hakgQuOPhh4LkUEhMdAHDmb/uC4oopeUtg71wL6zhhqTg/r3fYqNZuOOvmynbBIgS0PD3cnw&#10;HEAhJEGk+EJO8/TMDQjXBBvuEz+jFbsIQsDN2WwG+qShgUChDaAM1xIsrF7RzmD8ZSH2J/IC2pLt&#10;lrjpshlWMWOSbIsL342Dpkl985/Dnz0yzGQQYyMTwEDhPMg7BfeTPkOUxmRjR0bzZELjFSWbgNQS&#10;940BFvRwNBAP9wMMr0HBLJS6qIgFC3GptEWwIeB1h4ASTB5/9d0v2QwCqHr3/m24vvrCe4Xvdvnq&#10;nA0TAhnwnSH9+sUvPvBXNKqF5u5LNhy4twjoMFZQoHfdj1+euEEiXTjODKZN6lmaoWw7mMDs0s63&#10;7JIm1XbY9Uyf3dV1sQqvLi85UT0+Mp8WTHWZaFnfF6Akgk9wEJ2enfM5wOdHMYF1/e7te8paBzVd&#10;8EHEdYIkBL6EBDDqvYWpMvyWTs/P+Lkgi4JkHJ+YTTqkVYeHBO2wyVxf3RDwJiBS7xlYel+/fiHQ&#10;+uMPP/KeQ2b+4w/fG2ulvvebd29NYk82qB3Ixhq8r+v6Pvz617/h9wEwAEnIweGhCkYD3RGOgvU/&#10;bM0LLxF8O+A9w4b608efbNJdD1GAoVibeB0kzoLluJXf55INXk8wHb8HRiySttFU4guDMYqmDsnB&#10;ZMqRkTFyveO7f/n0iQC9FQDFfDNX5k+3VVIxWIp4DrH3mL9SYMIWqevBzMm3ZA5F29Pga8iQgSee&#10;pvQuRDCB2L/mpbjTlNOkdwBgkfDpPhuxmFcgGnZ+LwCjT/LLHA3YsKYkcPBgbMVNS+BMlPjVhnkw&#10;lgD+7iMY1/X7n11c0I9kv67Bs8tXlHZzjzo4IpMzRpNc4d89qc2N2pm8Wb/jip6hS8qXCBr3fZvc&#10;JzEjhUq3SdxC+3LSVDw1c+/JHyRrgJAlR11wQirfOKXeLtjQG+BHVp787ADAAYQmACifvjbhbNc1&#10;cq137jO4xJmwUCp5VvM9Z8GE5tfS5MaQLPdWBNMjMPUC8qYBiBU6M3q/mkH3KYpi+Dnzj4Vi37Wm&#10;3L13fFDjzBxfH0lFFNasMfu6qcl19p+i/ux8HJskgQxMMTTIpiYrdWhyHIIikioXMfpo9TAMTVqW&#10;utRCP/KoFMSd+Ut6YxEllPDJe1TyZB52qttHNpq752fJezKbH3prllEJ3QtKx9B4wlrkou5peD0A&#10;djjfMVCkXya+AyQ5HKQYGxjPNY2z1axt6GG74ffHkGkUuIm6Bd6T8DbFs4Tnn3JZsl6s4MfPYX1h&#10;P8NQAWA9znyUXjxP6Ae4qTXKg3nuYigJ8FiNKqwjDHhN4e27b+u5kmttcGdyRtRIR4daH2Z7EngO&#10;PVu6o9iTk29NMTarWKnDzg4e+JKiNsLeM8rLESy8/fWa7GYMFQDoYV8CIzyqccjyodrQH9dAEew7&#10;ZO3VegP7J73vYJWCgcX9E5nC2FcwlMFNw/vt7UGGu8/QEwOTe1pd4Hs/0nw8EFwD8+8Q6oi63yeG&#10;lqw5ZMD1Q/NPRvjW5GpgR7NGAQgP1QIBibVSHSNtGXDv3JdsrjoxhrMxpiyd2NgZRbUR9o913Vdf&#10;v/+ZzL6//d/DzfWVgLaJBVDmSe1uXl8sMMCfF9YM9bO4Kg7JvVkDD2tos9h5zpgoDfwvYdZsz6wK&#10;4kyVE6ViifMpfpqFeLfPWmbyyqyU2TgLJPLmROEHo6WsT7YGzoSYpLaTP5nts92M0VGU7OxoioW4&#10;iQniTOAy7ZUOXnQOJJU8kzjZeeLMPx/KQEo2asDRpymgySVvQy5tPbjfqZ87lP81IDPMPA9TY9SQ&#10;1d7H1nA3L7PsjPXUAFZrzI0Nh3MFzyYa/4vLC14zgGroPXoB4bd1DwiygFjS39vSw7EHo+7BoA2D&#10;A9ZX9XkBOeDy9RvuU/A2xhCX5AABM12/EvPfPFPxZ84yQ329E9CHQek+g8IGWr5gWIHh5w8//RQ+&#10;1zraFVqop42Rk5sPbiixgUuxSy0Uy1l0drtnyathZmIfDeCLL1h9EzuS3opuATGUF4xPZ5zbueSJ&#10;xqZ2oCRUz1FWMkdLy3aQSMDb5PRmzKag+jW3KB09H0q8Tc3/NLaQKp7LMTXw3iR+svgYxpm8vZ98&#10;73T206NPskU7x1PzWuxExnBSBtdUtHvpITShBSDZ9RnE7msseWfvhUni2Z61MD03rhpw/MMT2DsP&#10;MYid72gGH8TUwjM6X/N5poAOFsRRVL8NWYNGnQH0lo+lKQhm9LIGIEUPK9BQMngyNkHQ+iyBkcfU&#10;VmMjL+pnPAbxpq7j/+E334V/81f/ffhX9df3tf87wkAdxIvRYCl65Cu12QkTVhcujEkdDcjFNUm9&#10;kVpMNbOZBr4ImKISJJtyq+xY+3fyiR5FlnG7BrcYiLpXKwZU1WuMHqOupdub2/CpPm+fa2/zjEFb&#10;CY0Vbazirnkm0h9RoU+ey1Eak3wCfUqcAN6iHt+UNlZPEgPoupmH5SS5T56AHGK7r87I9nqQzOck&#10;ywPJrH2DJhMtTuGVjjEY03aimrnslHLx5tkporv7R5cJkY6NgRqmwZbqYO85fPAvZJ7350XwRZoF&#10;v8g+N/sAKyUF8YXmg1saouoEG2cbignsvqPtLNYaVuhTntkUzPTIGkgIMHWVjt8bDckcM/dQrsmi&#10;r3Uak0pg7vXrfx7DrG/7E/nuNIEM3TfvTn7XafNBMbndjmIXJNvg/FBPLhtSYu5utOYUwQ5gxfWG&#10;dB4fmFcKJhfwl+vkk9QQZNffD7Zl9DTU3xIoo+Ft/QGAZbZRDJbsSpnxARsA54WuhKS774g9wLYg&#10;AKrwMFSjMhBoeeSBimYch+CWni+2YMm2C2bGiAkaginwezEpOQ4yE3lhsIit3wfsp736EN8zFXVB&#10;YGfLn7GFZFH2a24W+P1Pn78QmAOo8kgJqiWn0S9sa+ABwBR8NkqhahEA9iSQek5J1PyC+QbJML4P&#10;QAxuCoNJKJaUQi/YGDFptr4vEpABouB7RzZBllwI2SJ+5pmSXE2XepOT9J1kDMm8IpgCmFRM+JQA&#10;XmP0RSi81z49owk+pLD1c8KXJyrpClOes7NLAlNk2NUGDkAT7hO8CVGILih3PmDBg0YGclU8DACj&#10;jk+PuQ4BlCBQxTw9IkMXwNrAWgGbDKDFliDXwiLZYQy/ebbEUxweYEgCvF0aQ+r5eQhbNkqBHk6H&#10;B2DKAYhbcPKzG63gdF8uHmiQL9e/u7fslVpth0knkMANd+G/CAAd1+T65krpz0uTx5Qg/zeb/kJy&#10;jc9vcug9bowA9XCxT07O+BmYWNwbkA45KdYpmiUwOAASMXmxNr0Akx11AVgG4KwFCoxbek6g8UXz&#10;hGcIYKNJTrcscMCKpNyE3oKHBGUtjGRNEMfWeb1vtzdk1mKrQ9AK2JNMlEXyNJhs9fuRnbkdTNJ+&#10;d8/nHuAQZV6Q4tVnGcWoTc4TZfnu3wnWHpKcsVawCVrybKrr4YoFkbFqjeVmSbQmPfe04dPTE7Lo&#10;cJ3AvEPTuX16nJIQ+45FOIDoHdlHA8E+7Bnw2tuS2Vfvw+M9ZRWdBhJISEaRwOeCwTIbPpeY6EHC&#10;C1+sRNA6GFClNHN8Vrwupse4f/QuGSfpKEF2TYswhcRTSb+O5WKKuMcEvza8Blha8hrWFVgxAyUS&#10;HX1BYEa/d3DMhuC43t+jk4uw2j8iyLd/eGpSIYBrnU0ePS0vOFDXp9aYeRBGmJmjpyblmTxaipvN&#10;Sy6KQqPnv2tamfo2UffpIA68nYBRsHU23P+C9pLO2HcoKsgoU3pvTI2x19Jrp1OZvzKARgni0dk1&#10;WTR5rLOFhYuYFUrXJB+u2G2tS+pa4EWRUb8N+1Nj4qS5z2GYAjWmsDp5kIwyqpbkc5DXTXEnbTXZ&#10;bXrnMrfRigKCQDPfEJPO2vlCIBBMu2yAXvGRopqngVYK25YgGlWU4wNuBMB1KsamAJMoq4XBzqCd&#10;yeXHYafJbOE+UoIxXbFnw08PnlD0hiMwJlkr1q1Ail4TWPhwwgsSgxGAXWBpA0Q0L7wN5f14fkd5&#10;sAHMxzrF+cv1qwbJ18PT00aDyD27zgJ7Fko5pgx3u2UjgHMPr3F4sFfX2YpAo+3ZoyVSwxsU/6TU&#10;QhUc3CSgJQASe9So5OaHxw2BPbDbAapfXryhDzIGe5evXtf96JxJ4kyaxzqPobEY8X25h8nriGx8&#10;2ic8c38hwI+6ZLPhf0PdwMYjmiQJaxB7FxYnrj32b5yjnnIIIBPgm/lglSb5zZLx4Kuhlhn17IG1&#10;7yEbGN7s7x3UvWLBBir1a2PlaQ8Pkj0SyNuzWg8oAH52zZTdJc/l/br/UL6LOmW1ZyqP1DXPI6T2&#10;Yn0F7ZVYWyv+vQPzwBSjPip1kvYhknq6yMZlrZTByobDGOM92eUXb775eWm8//E/MKgqzRIvp2iK&#10;iU1jZlhpJl0NE/Mv5pas6UwAA+WN7TSZdOe2L9Jsvl80kPJF8MR8al/UVLkEbyadfBH2k3y/Ti/8&#10;kFwtwOc7TF53HX1alZbuYEGZRESzBAL9nYl5gBrEmwtjms9YD6NbGDgDyljtBDmTgQ3O/HGjdoWU&#10;vvA4otReypIka57onkUC+h3QafuoS7KcPSifpZRc0qwEQ4G5fs75EL2FdsSu7cu9Ep9z3iqtMtVa&#10;6CJcXL4Kt7dXDBLCusCg4OT4lFYoPoTnc5hseNpR0r5SOM4z1wCAvrdv3rEuw6D08uK8vvY595ol&#10;v++U3ulNIMEjDD705/Tgy7twVfsOqlH6BV8fNRTYUdhfMGSFWohD89GUDBamOKgPWLQm0gdp2PsA&#10;VLpJf5TpvYfB+LNiLKRO/n3L2Tr21xrFxBOAnnOzscxiqf9Jwoqtd4RtYRAhEEcRGcaAwVr1QIzg&#10;AEFsCdedIQJTAz7zG8zResXOSRS9LExUF7Ee6fq2HrK8TeMsbZR2BX1SL5VasmiZJWdjONW7/Ufn&#10;abJR4J8CeXQtitajkSl2Av2y1CvTACD6AIKNWZ5AegfItY6NMSyWog8XXAra2fWiokTs1lK8pvGQ&#10;kSnyMztII+bgkKcwO5698DYuYwsYar6+rjhQmmtswTfCF1r4Q+H1xqAEr4PPva7/DfXbQT1j/rd/&#10;+z+FbxAGigRvWYSMYrTiXC5Mpd9ZwEoDLWvNsOw5gMIF9ET4Zt0itVfXTQnvk2R05OCSS0jp3qYo&#10;GbTPqqbikNTqSnoiwst7NPARNmAff/opfK11zdA8W2MDwz2Zuak/Umz7F4eRUbJ9orXxBXnL2Hp2&#10;nRnQIxB2pvps9gwtgNaZsWkC733wkzz9N7zwiGhEAPdQbNYPL86o2f6UHNiLky+jpPGh7cXO0oth&#10;HpDr+3CYeRqmlGYJ9qkNxEiIVWoxe5fg+7f5ZjcprAD1Zl/WFK9xSqOfbzppljLuzD/5DbpNw+Ro&#10;kRqA2oC+XF6k6o4614KreFzLHObXOs54lLMQqSYDDlNIkQ/uFAaURKCJKU79kH62O9jrf+fyiKX8&#10;URjfzU19JaPnzANidCNZpeaYD1MKR/t9WC86Gsqfn+wTIDDm0JY/Z8imoejUumvCwGk0fL5WJovB&#10;oYcvDlAD6XhoyHD4gCWHBgOFE6a9YCoBjR9EtyX9tv4dY0FFTuQBKvVKt4K8D+wwfG0YPWOqhUMR&#10;zK+7u2cCDJaG1BOUWhEYsyYVAABujnkQQUJkRSYaBCRkQe6DqT+85awBNfkdJvmc0NWD3bHfQn8W&#10;22BWy5Wm6hslt4C51HGDQ7MAgAITPTS/+Iy4x5ANIfTh7MxADBQPAIkuLs7oy4XvjQIXjcgRgLZU&#10;LEgDxW69jig8APKRuVAvhsl+ApseY6MdcCNkWuz+mocZveMgY9KDCBYDU8Rw4NZri2YN1yD1BgwT&#10;fKr3CAvPU3hR6APQWvTmPYRGBI0uZc91rVxfXcmPIhA82knyu0/fR6X4dmY6DLDk6uoLkxDxPTE5&#10;PWADNfJzI4TEmGBLoeSQdB6TAYbPDr8hsJ7MNH0Zrm8eCX7h/uzvr8LN3Sa8vtg3mdgwHXpZ0/cs&#10;P0kHv8liRaiHplIwd0fRdfvwTLD1+MAkVQCz6SG1cg9Le94uL17V+3tDiSkaHAJ9YLPU+4s1x8RF&#10;ACGUt6/53hcXF2SV4Pvj7z9sHi2sIRmI8czQlnu+Hq4fQESamtd7A4arT7QROtHTLH2f9wOA9OXl&#10;BZk9V58/k9kIifSWQEBv0hAli/706WO4OK9F6NlZuL254cGIZh8TZCQt4+8AzGSCKp6b3Uj5O0By&#10;B0Xx2r//p3/is4rPSc+5+lwChMU9ZbL0zuRpBFnqn336+IUHKopfY/AaI3cF/zyGL3Th+utXpguD&#10;VWnSFAPMtvT4swJ2pNx20bxJIaMGkxSyAbIUB2NCJA+IYNFQBHiYbYClqg4E9MnC6k0el+kluTG2&#10;gLZrgCBYu/ATw/7ItNLnjfkwaoJN4KQokTIEeXGu+Lp4YI8Ojm1aOWZZAewsMRb2BPU3DvaP+WtI&#10;dc+B5LZb8dexdOH4/FV9Dg/4e+vadLtsIEvWwEZPUk2ymIoVDfBzxJ5JMDA5Uyy1CdYoYMmMeAuH&#10;Lm4RgO+6ZBrmcmqchizPmSKG2I7PQzOMl1ccwHisIexxDJHQCepnQiDbfGnyGDeol2fUQv5qO3m3&#10;uXeIs47b4ccGaaEJr8nzm0m9EgCDN+vOUNHh2sl3Y0HfQWMdAsTCdNmm9X2TAjevESUVT147zgqY&#10;Xt/lCl4Us8FtDLrJ14jXXYw8rjnINEcldKrJRXEak0lvs4N/Yg7jX8lQjRPoEKOb5o+SAecQZmll&#10;o3yTvCLDM4GGFQAdGkWyYcGoa+najwTGsU/d1P0Ng5q7m+vwcHdvUphkrL7nh3tKa4Om2riemy1e&#10;48EYOYsFG1A+Zznqupt/3UrMXLL4BCzju6FOQEr8/uEBrxuSt519wURagQNY6wgDwQ+ZDG5t8tBo&#10;zR32S3o7KfHXmB6J5xSGJWh6zs/PyFR+8+ZtePP2HUM43r//loDOL777Vfjwyz/j0AVqgMGZArCd&#10;oB9rkmH1lFTo6cRY+ww5qXsEUtK3lEFnMvxhvM7aKlpwSK/UdrJ0kHI8GHO/62xIt6r7FdnTkPSO&#10;BpzzWmC/3WVjwgVj6fcE5/CaK/77oEAmMO8Xiz2CfgDyOvlAMlkTbP7VmtbSlDcFpWPDMxRqgfoe&#10;BOqC+W7iz3FtIS0E0GqWK2YZgjOSzO8lwH8biJq1SmqhSDt/PoIBmfie3Bu6rjFpkxgNTBBnqu8q&#10;XL799meCff+u1iVfJyP0lqon+b0M1JscrbDPbnvRICAE9xwDU2dbmAXB5JNlQFJiiFISu8PJep1k&#10;QbhetucUNTVlaoxnBvehJTXGJi9uAOAM9Ett+GFp4u45inszaA8lUBo04GkRJMpNFwFgVJIsVAsm&#10;+TLP2+lssH1yFOPVGRAti7Olhztg1bWU1Snh1RsnyWk7Y2V3YnE5SNDkjbE08/7Ok4zFIOrFmg7O&#10;oFCCqp3wLptLDdCNMzNErHFnWAeFOPhZAiLA0eEpGbUfP/3IeqPUva2eDCQaXKBGqjVRihYImHxY&#10;xcZ0Qc9QAHFoVvfrM4YzdH/vKPzmt79lKNp5rREPaauznHlUTQw6prUGOw/d0xd1P2SDheeS+fSF&#10;BmItmDR9U+uRG/YpE7CAf7Y6N1ErYcgdJHd01iTrAwELSax37j1jaevR/Rlxl/YZpKdzJU9rvzgr&#10;XqDWaIaeLQDK0jA7kUTULAPoj6E15X2egGpanvCZMVZtVoLuIE8+l8g3uL5M/mBk3MnDHWodqGY6&#10;Pe99LxZRSw8VW7RMbDfK5HsDiRYK6RpDaNYCWGeoL8BWW0QDDY09aTL4KGCriDSQiwlICaQJKDd1&#10;hz2zbtGXSq/aKJklymTyQXuD2KS6xlpt3oHy5fOawvXtZZZKyuFDsqffpZiUb+uJoRw/KkgH9xe1&#10;Hf2Ai0Iw8sSC9I2yzBlboTFrs/z+OrcYUDAdSjIGX9ZfX5+fhMva+/75r78Lf/Hd27BX72wC2w5+&#10;3cmAXA6OYSeEsK0guSR6a3joaTDAwBFZ3uBncMYsu8XE9HLf085kl7W6NvZezrJvKHwuhnHLtG1c&#10;B1xjnLu8FqMRoeKyI5MwFVNN/uHjDwztgbqqeSnKd9Vqw9Hq0fYM2Y7p18q9nD3YwcF+f94YANNY&#10;YNMZ4YBf8aC4FGdnQ3zBdvZ61H7f/hyBa2FmjWAs09jUI41RpvPPV2BO8wTurvnN8dom1dUMp5p8&#10;XWOcEnKbMqZ5BcYW5uEAsct223CsJSdPA66soCYbQhAGbOu7l0/76OEYcRaQ3AD0ieTQhuF6dnJM&#10;7c/9fbN6hqTn186+WdiyWOKhyX4nZqHnlhQNm6J8Zf//UnnnDP0XQ5EQXw4J9TV6k4pGHthonMqQ&#10;6VnGM3ewFBhuuPVq7JGlsyOggUWFIq2jGTS+FgpU87RiwEN92Lo1HuItgTEU22VT6OGEzbD0Qzio&#10;DfYwmq8fgjBwCAIgub+/IVuJ4RqQrAKYqwUuQLYgyv/R8SH9zdA4gBmG6TEOZBx4gdHXe9x8n27v&#10;w8npOpyfnhNdR1NEgGN/Pzw+7Ifr8lQ/7y5c1EL+gYwdm+Rf3T7UQ/qUiaVO7/769ZYpqADWrmrx&#10;jaIek4bf//6fOdG7qz+zXh0RNILh5pfPH8Px0QGLVSZvQlL8cBPOTo84fcdMtdOUAKmfAE+QygsJ&#10;LGb8m6HU73nGoolsxcdNOIQHyMNdS2Hd5R1lNkfrAwN3IIcCE6huggAxcXDe18ZpVRc2wAxMDQGQ&#10;4T0ex2czUl3aJp5EMefBFOGXd0dglewReCfVn8H3OjpYcRq4ZhqoBRIAuMKKen4Ywslh5ob7xETX&#10;43oIWIIVDcpH20we4dFUG7+337wLR2dHvL8ort+/f8f1iCkmvJRev7oMB8cHtbFahy9XH1lR39Xf&#10;30OgzPcm4y70ybDGAFLcvQMkMd+y+EfhgkYLE0wACGCQ7AB+YbNHklO9J/tr8wgCYJ2Oljas13QO&#10;6yVbCJxJgJ0qjQnK2g7Ru6eBEnZed2yOo/xyMF0CeFTX90O9R3uQeNV1g1APrKEP335LudlNXcN4&#10;ZtDg4Di5u37g2qeTRm2gIAs7OjwL3//wffiz3/yKPlHwY4MHG5Jt+35d1/ilCk2TFtg00yoRACrI&#10;ny8IbEIRVBuLV68va8MEZuN9OK2HKA6Og70VDxE05WhkUfzsHxyFzdVVk/GeX15QTo+15Km9aKK+&#10;//3vuaY6Fr5HBo6jAVwv+XkBBrx+dSH2W+L3/i9/9//U+/7AaWiWbw0PFART7DIDPu7rWuWBGTs2&#10;g/BqhEwZ6xxrBocjw20wRV/0ZA+CwYfvDgAVYCy+y9P2kc3JRoDkrj57+0trhlFsf/5yTe8pJDfT&#10;3SdvCbAChLC0cBTj1hQsAfTBI7O+FsDax7r/YA+rZZ4xSbL5/STZFew0OcR9AYiZ5OGBc2JJdqj5&#10;Fu5g/gsJGiSXSGcNntTakeF7fX9LtvAtUqPBqgFwXF9zDYlO/cu3dw+8Fyi64OP4zS/f8b7DGxHS&#10;n4AiE+AY1jnSlCE1WBgrckEGc6+KIBs4D1BERscoPAA2szBDUqYarpJ6nYodr0Gv4hyaRbIuctQE&#10;1xLdGMABI3CxPJj+isIBe/NiJPjxXK99lzsD8iTV6uVrRwCcFhNFqaZ4D5xXW75nUiAPGUXJmIEm&#10;X7FQA5uYZn43Tx6l5IKAP0JNZO/AJkdFAYos/Hkyxs7oXlXu6QKgMAg8U6nooQ1NEiMzY9zf6X8T&#10;cyKl6QDHHtfJOHxQ8iAl1Ba3aSALAmF2gzxv6/fnF981rx9jIxcyyByYGBTY4YFWJqXm+IIMZi4i&#10;BruYZAPngAFDoclswBLnXkDvP/MKXEoymnVvu/rzy36P58zT9sn8+zYTIFjAOOFw45GJ3PA5RfGH&#10;9MEyRK6bD998F+7urzmgYeJz3NE6gYAX9uq9fd7Pu80Dh49FbE4USACL8GwyYa9eK/iNYr3c1+fn&#10;9upOdguJgRAfP39lA4x1i7MeQzQMqzC47AmUPvGe79V9YXP3yKYBxvkYeAFUPq1nDX0ze0vEPYcl&#10;w9EBzz6m5EImjAakPuePm8cmyyYkAalRAkC7Nf/DYafgp5Ulv2+2ApZ2ZtsBlv8uNPlqoq/ySNCU&#10;zR6L+YFA535akwlAdnL9bsvOQJdlt6IcCgA6ri2CqdDEoUkjs6/++1H9+w93z6yTeoZHQNq4DA+f&#10;r3jGJiotDuu+c2AhaQg3GOR/Vj8gBgRk1Nd73VHiZPUNWI6vap2Ee/dUz/C+P6EH0q0GU2v6kVnY&#10;BkBIAuideRoSZMA+sF7wrMAQtoV8AXh63rY1jYYdVjAWMGFDRAw7Q/rZYbzNmD+3sB+dT5I4sQHz&#10;1Nc2QbdnppOv0ugNcTA/NwvikwG6PKzYLOfSTOqb9xxYgfL9sUbbGgbs7caS6CY/I0l2PX07l0m6&#10;Y7BqVFBZVjqmN0wGaBSlr7bmwpP9lPgdo8sfR7GwivzArLvhGAwDKpjU46+O8kaKYWr8J5LxzL+1&#10;zPzEAJzk1mlNnqSNKmlNYDYAYhHtTBg9sVfs+ZRTSw4dhinRMjNFfWzeba3vUuhD6BT+1GTfute7&#10;nVQuupc5yMPTzpP1+lAWOrUW+/rRAh9gqzF2DOlBIFkRIId9ifOTbIFpmxRpaQOVDp51yHQ5sKj7&#10;xrtffFv3kcO6n5wxqM78wBZNYuuf3QP0aHnRd43BbDYYZo+Eeg3XZI8S4GIsavipw3cYQWYYMOt7&#10;I1ANh9HR0anO5xAOT/ep4nAPd1d6kHkVcaY/t/CaycBLgA1A/LxTsnaQb+NoHt/JpKruPdjL525I&#10;EkUS/BrkHVymNNpgrBr8XC+glhYIo6Vsol7MYm6OCuTqnTEnEATvvxvNUy4qdA9uJMsUm0yTLJmk&#10;YKTW7AfJN5WOmT29WiD/YEMy1IysOmAhM4xTny4pX5jJmjuRIOqSsbOsvj6JN9xB8N5m52QsyvpZ&#10;8T5bCxMcyjA9Q8HDv8qLNO0sxhNrLQyxQiebJvkMZPP1JGDGYbH8nzvzg/VNog0r4+TpWMokL/TE&#10;UPoDC/wLLS14Jh1ViEkuE/hDiaf2pyDrKAbi0LpmVc+yEn7zq1+Eb9++DR/evQ6rehFo6wUGeDZP&#10;1JAHMQJjC6myJNp6/q33WbNEnYOLlYW+oe6mYk+BN1GMOAOBTH0x1PM5SErupA4fcEfZPACb4PmD&#10;wc7ObEoe7jZh/7B+BuwVInhc3dyKIbwLbp/GmkD1ZHZJM0NDjEwwAU+W3G5BJ+KZxzJxziRPB9sw&#10;uP+rT1LixKBrbLoZA809UBuzbwaON4bfzDZip3T3OGeSyx/crmdp+33UZ3cYKrn8PhSdZaX9fFRI&#10;VW6MzylsJimuNrkvZR5ngUBpsrXweJ4y+eAmyeKjGLj0qk69au9a/2FoHs33m4OCPFMs6Ro0VqOY&#10;gKPrb2fRWFn3QShf87htFhaebJxLAxblNRHmULP7GbZsbB9wZPdNTS91BjFOIJ8HjcSJdUmV2bvX&#10;R7/r5LtEyC6Xplnu5NUzKG01S37GEkIJO0ER30/PWwJ8++uOoBWOysimbsemBI0i5K5MhCVzLrXN&#10;H40mmDBAw8EGAuMqxSlIYkfD674VGPBzu7u9J4jYe/oazfYXSmi1pFZ8Q0hMN5z692TWrPeWBMco&#10;MVv0nJrfP22b5QkeSABzKN4BEOGzIeBgzrgw0+sNZY8nh8ecotPAXsmgT2IU4fox1KBeB8hne3rz&#10;PbLhZRIgGYK24JhKTB+3tR0AnTWGMPXH54e0FF/p4uyCEgGy3up3IhMhmB8TafpsOqypHwVSopBg&#10;2jEOkNG81FiA3z/yVwAOlJllSw40iaeBh1nTA7w2ZDd8n9rIYEO3xFlj8hQl56Hhd9aQs2aCfO5Q&#10;JACwwWvREL5eE4BaAHpxSGFtXL56RRYmPM0skbCjbBOTFLDjNrpGeH3IqPFZcC+wFr9+/drYXijE&#10;ADRZSmskOzAHk9XgfkGK4H4J8FIEIxHg5ePTJjxthja9hiyLjBJNzz3pp5MHjBW1hRJgeFFaum6m&#10;DBhgeBJDi8DXwoCpHz5+CacnR+ZNeH/Hn0Hi7J6CK8CEIUuNIQw73k+A4K9fvbaC7OoL2aqQGeEe&#10;nzGt9olS0p6hN4V+d+cXF/Q4NL+EyDWDZEkUj7h/91jfZBoO9AtkQhSnYxuCp2jowNLZMr15Z01U&#10;vfZX11/YsGF9AMiGDNc3wid61HStIMXfx/c5O70wD6d6v8EAxPoHo/NJ98fDR3D/AAK/f/eW13pL&#10;j65ClgeeeYJb2EsWNjWHXAWsD6wXgH+4lm/qdTKvu5HyCdoTDEPzTepVFAP0AyCMa4RnDHJCu3+D&#10;9stCIJKy5RZWYInXvsmC7QOZNEBM+kAkS5ejj4mYO3ieUJxBVkff09EmoJ2a/iclCXOCuV6x2Qcg&#10;QUZcNi2TeRpm+fwMlkAJ/0HZGMAsHwUNfKnAukF637o2D8s9SKFPwmFtKgB6Q1pPb9Noad4AND1x&#10;OsgMGcwnYw1ZMUYvGjYVkQUTQ0o6S6imFHXMStftNL2XsXyyQY2zuM38ujT2UlaiF19b3p8oRrAv&#10;7nYm7TVPUbFp6O9kAQN2pkkS0s3MdlMndlJv4R7cX+fFQBDNPzRJWQizYselcUrIK5TAepKsZeYW&#10;VUrmsTfz8IqxJUMa88gPaH1npZRPcrrSkg5bEaEXa0b1LdXSPjN8L7MAFIIPo0l3KfMpnkRcWrCQ&#10;p5GXGXBcBAZaMZtnBYNNLIfttrFWjeFnzeOglN2nx2cL5miJoEkTfCtVdkyKzXxe5t6Imc/PIwth&#10;7L97+yslvluKLdn7AMAYonVle9LGmJ2d2Fv0M0pJkvdAcA2+oealauNlNtP1uUQDg8GYJ/dZ2vPO&#10;fP56Y7NvmOA88IxE0fPI72asAibvPlna+CjPWhzC69WBpYBvBqXwZQMBAbQH+77GELSaBc/FKCYp&#10;apxR18qYUeZZZp6OQ2O2mgRJ3k+Y2CsNEPcPn2cJNtyiZxPhQQc7Jdt3WoewxOgXxibEPo6hC9jO&#10;sFvA97m7f2ANg6Yr01AfaoVTfjf8LPYBDA8A3lmyrdkKAEAs8rI1mwLz78WvGNIBaMNzn8WAMNnu&#10;Sg1Uls3LkudtInu544CGwSJ9r/Cswr2N7MY8hXOgdoJtCYATgJq4j7juK4YbmJ0MB75i5dgQw9KA&#10;sdedv/55Mt7//H/+u/D17saaQG0T9MsSatU8lKI/S0GhS0FNhTUNQZIo9/oz4N/2BeyhnTx/bcQf&#10;NWvJTfaXJRt37z4ZhIbJMEAsPdXkjcLhoKQzB5xxJ08gDG2D9kVP+o4tHbdMzBD6mVnTMkjhUNQ5&#10;EkDbjfLqigRdPak4aq/kuhmNpeTS5aykebnlN9ZPA/dasKjsD9x/TA1oL7CQzCvJEgfts1ikHtiR&#10;lFKedM3ZTLpvGc52gJ1ipJO556FZ2jM94dabUEuC7AhGo65Ebb9cHrD2xx729HzPoRE8zBFyg2ed&#10;YRxcO8aCw56I9YrnBHYENpC2+gReuvDVBej3Z7/+TX0Wz8JJ3d8WZCr1tqeTLeopraNFc5Ddu+Dn&#10;glKKwYLbZ8ob0d+MAj1Rj+L5ocy41mSKirRUbtmNYEiI/QeqJQ60aYuyEbs+mEVMfS3U3qgjnjmM&#10;dU+w3Ly+PbAFtRl6OgLhAKxcxh0MRE/NAzC3Y5H2EdE9vVIzyZ/M9iU5BSBUprOfhAWxpXrulbZO&#10;+pCmtR0dmNJ5qL0SdR6GVsteae/wKe4XE/uunXNja7gb2iUrkCj2KOsP1D4CNv05SvMU41koTUsx&#10;Nf2k+XkKVBw1fAUTvtVM2Z69bpam67593Buab1dubL4yq3FwH5IGfvb8i+QRfAAQCVo5wy/LHsFZ&#10;jRaiNPNIziZfLZL7GhCVCFY2QF17lqdplxkLuQgQ9BRUA3PJPWRo1fnZMX35/u3f/FV4e3YUFthz&#10;Max6fiIrnWEc8nte6jwyUCvS1qZb7LF+sIErdbg8F2ipIFpmt1xQiozzkJ749Gu39dbJssTTUwcp&#10;caKGMLut+YID5Hu8f+Q63TyjhzukrRL8AcFGvXq4qTXNE4lEUecTXrMLkxVDElOs02s7T86UIKql&#10;POg1hjZw4X7e9u8sxrEA4Bko1NZcngHDsyiL6F6Xs8Cpl96vQZ6XiUFZnkbfmG0K8yA7Nwq8dICx&#10;TCn2HmhX5lw0DQnaM1Im6WzS89MplMMT1b1vSNFCBcPMO7DrpjBAr+nb+Tjz4HN5rTO55568vt7j&#10;PI03GvNujJ6FWyYbo7knYSMHxnaf2hlcwizwRKrsKCAzTH6bDvSlmbrA06gbrpcmkM8DRuJMOuz/&#10;3Ts8i0Zy4RuDviAagWXfNRlLicbQ4kcYDX1/4uGyC6v6gHTrngeZ+wWDBQDPFRR/UYmEaCLxkKJR&#10;xSHHm9bZ5rjlRmpMAjTPz7XYOj6+oFTVfU3Q7CM5Eg8W4uN/+d0Hmrui0Nps4BmWWuIvViam+Uht&#10;PDk4omzw4eGZTJ7b62tOksFwCvEzjakBeKJ4wQ07PToNtwMi6q/4ecC6gucfDfbhA/bwSBkk0nu/&#10;/fYX4R/+6z+G05MzFpZ7y71aWN/WxWegJeRB7tVzL98mOxA6AooA4pb0Dzog6IDi3FJ0n01Si+CB&#10;TzdsTl5fFkpPz0/Owy0aGUoDlgQTVsuV5BSZBSrZB5ANLy0Z+Pbuvv49TSZGK0oh7d1fHzCdEAcI&#10;kgIDwccneacBjN2z6Z+eFzS/q34lhkGh/BdAKrhIYAKS+TEa8yR2u3B4esFDjx5DC/NCABAMYOi/&#10;/P3fhb/567/hVkPW12BTwA3TigvlqrjOn79+YRKrJyzf3FzV3z8xvx+lDJ6dHvPnAAQ9PN1zEdIU&#10;+cgW++PDk/meII1wBDgZCaSBlQdWm0vn2Ax74lrxibiMUgGQ8HlQSpymzPQDcyo15LyrJZsYvD4o&#10;+pAS48FF4jWSoJn4WD/r5mkX3r19LRZ0/fPauAJIo8H6xkBXHJ74+7hff/zhh/Ddh+/I6sTPw9MO&#10;fw5WJBglWcByEJMH4BTNmQXQ7B2syHb48uWrhSJkeOld88DCpGxFf5UpYfTT58/h1eVF+MP339fn&#10;ZUVQmqwoAKiPz3xubq5uCCziMz3U5vj84pIMu0VvASdYe6/fvOJaQQqxyfoNyD3srODFc7e3Z8zh&#10;D/V5Qnr2D3/8ngAZ1sUT/aRGmRt3lCl3lPEtCbKZnNEAUTxfT/TF7LgmzcA5y5i443pFAwuZIRJ7&#10;wRYE6/TwcI/3o2yeG6NirNeS7MVkXhB7q0Mz2EZDucD9vLMUyqUFj2yGjTWmAh0GFUCUyYMtR0N/&#10;k1dbEvHOAgUkKycAjEKcxfmKzzDA2MW+7XkdZLgA+erPPBFAtORPsA4BzvSiyuMwhhfhq/rMHJ2e&#10;MoiA5uIIh6nfjyAo06izwGijnVN232nSjCELD/WRh/p2a8AIhgO9Ei9XZCAZwxaDn40YBU5V75KD&#10;kVaosHCCnDGaXxPY4GiUVi3IIok5m9lIg12F/R4gI8+gkrkGLcXcPTvsoE8u08rOWFOaaRh0cKYm&#10;OQFbjAVuJ0Nl09Y1eVAJ0+dZLJYCzQYV/d28fLJJoXvTZWOpdJLpeFquHdAuB7BBGb3ekqRNkKvI&#10;SwsFDabPYeYPRh+j3cBzmgEpRWm0aOrmYOGYW/iJsZzqvXITbxX7BMo1wChZ18YT8iB/HutZWCyB&#10;bhCA1DfZUaHdBM51AHF4fh7ut2FTn08ECjF9l8OCBYcE9IUFmB0N2KJnK5sBDFGezZOXa93CbLBX&#10;wPOP93/mU8LBElYo6pGdMSjQ1J4xpGqpYhXPnpmO41zgGdwF1gVoxI8ZFLHHIRfqCDw7Jp+2YdX9&#10;wzOT2VEmgZkBS4iwN4bTi3OmYAYFmIBVdn1zZ+dDZ9J77E/0uFsZy8/8xdSAFUvX3SgVF033MA5i&#10;kBR6FzI5UMAozLs9ATmmJRsVsAbt1qppzzt+zwwwbt/ktn5m7wjG1e+XzNIE4Ug7seBw7jPVWLLX&#10;zDG2NT/wtIV0F5YGiaoAY8vg51Argb2Aj3C4POZ+C3sIgAR7Ao7hSQQwAAMF+ALDZ3ccRqXj1htR&#10;93TsYVF+xdivobxAsXqAIUmRTAmD5rqvox6Cjx+ZYfLqw/UBoIe1Xxi8BM9iY5uijmJatEB02gMA&#10;3BmtIV2sys9m9hW3BpBPZha7OMtTsZkeiVlEj9Iy0dAsnb5jQyCDo8n/LBmox4ZdyYWBzZFLW2kq&#10;Y5JaCWiHmQw4dCOb2Kxnl0niAtyiJ9z6kLG4x1SetRGB4Dr3gHFOL5hMzUsLUfCmJxqrxFl99Fst&#10;LXl8nCWpG9tuZC1uvyfWjsugou2lIU3eYpNXqDzB5BvWkhexKMbQarDoiefOQpQ8keS7PDa2il1a&#10;eYdFu9aeNA60EI19q/lCN0ujDWFQm+xpmYnqjT2y8rEWMGB8eBpq/bxf95RrMqRY+61tqN0M+6NJ&#10;PkFYw95L/2sM9ASIMTBj3Kc9y7rWJtg/sPZPa32LtU7mGZQzSTmXnXsiZjLnaTmA8CmBz9i6GaiD&#10;z1ls2LmAGgH9EwaidY873D+y9FTtORjmXuN5ARO61kIL+X5hH/1S9+PIfiWyj8G+ATAMw2JaqNTP&#10;v6l1bcmhNbRlBtp6+FVuVmO5eVQVl0dG6wNRFyxGG5h6GvTkD9g3NtIoE/9uYYOfvoUahOZVZgOo&#10;6RQtM1Aj+/C+M8CRZwb60GiMr16fnySTXhYbauQ5eJTv7tRcT370SwWKWa6FzvfO5HimgQhNAdR7&#10;UAZY27UWi+qposK60mhrCEQZ1Aq0FgrmWzjq+0UhI8noxjrH7T27OEnRDdDza2B7SkomM85k/WOw&#10;aqwrMrNQB5CtZkxACyFKCgMRSNe8OF3mnyeOkywM0qS1NAAeO0KOPDuKJKljnFjNeCZpEV2/6+vX&#10;r8KbV8fh21cX4fxwzfWC5weEHgwV3Ycx0/9+zZp1jAY24kVwXXGNLdikk5zfbJdcjr2gdQIGm8/G&#10;apT1jVkCmD+xWVzYeUAGfrJaicxB+Mc+m+2GBwIBCF8sU3jcPtA+Z1ufOwwHbxl6aJJ1sr2LDQEa&#10;WJQdOzHF5cAgQQGrSQNVPOPRQTdbf4PCkIKVCFZjlpc+r763tSdQa9a5LFYLdi1FmjJ6vz9zf7sy&#10;saIdfMtKTp4sqmOzh/EUbxJElR5cZkm7BmB1GlSLFCcALlmBJkptoc1HdB9O1rmDPAZTkFNf82gN&#10;LaQptvo4zAKwQphCrNjrlSxLtdA8FZsv3iyIMwrgmtLh4wuKpFtJ+PnlnIIYp73JmXvzRKo0k+1O&#10;lb/V5tm9uy3ovoWW0RN9nsfRbCdKSw72d+rOj/d+N9BUup8MjrPMR3VXnyQZ6lUg7mjEa55ReHAO&#10;9xf18OoJGKxXkMQYlXb7dA9FbW3MlmxQmcy6XjRfAjywYF8x2Q/pp0sLDthSjopJQmZjur86NDkW&#10;jNSZ3hoJgrhJPZh4K0hn5Z3kHhYmqxL6K/CGrLR6NznJB7unHtgAe3Y7kwChiYiUdq55ALh+wBPy&#10;3CMHk5ZHJozuOIEDCw8LZPe8pXwEEwlPI4T/HUAseJsBDEOhgMMYAA4Ofx4Qy5USPI3pB7NxgB80&#10;ze07A2uUvmtgqxXG2+ddOEHa6zDQ24yAxHpPTf3OJFydAWSjZGAs/NF41eZm5OR9YTLSWuQ/bZ4s&#10;RZjv1TXvDjcMpVE+mprFSqmAQ20+9vmZASbi3kCagMcOsmgyJffsz+E1BLbm7c2V+XHBW6R+P0i5&#10;sB6e6vXAOsHE/uHeWFD4bFiTSDICi4Feb8fHfF2w4eDPdk82WbS04nEgEEBQqr7Ho/zg8Lk3kvoM&#10;2VIPyRQYTf718GDsyd1u1MTLisnNzprynW+IwRo05cApHEGNcLD06o4hM6tm8I91j2vzQID4wOTB&#10;xYy4AWSSqVLf4POnj7yekMHi916/fkNQ6742lmB2gBEHzzs0op8+fbJEV6buPjbgA9s/knsBbEN6&#10;geckair3xDAPm0qjSfdQBDBXv1x9MbbY/gHXdpKUweTz9t+4Zyj+9ihj28hI2FgWDPTQBG+fMtdI&#10;dg0S6dae9Ar5wU7ed2Tx7Lg37epBeQbm2fERJ8kAJ6+vrsP3P/5AkNSSc7v6vD3SLB6gOcNN6r/z&#10;M5MdFMKber1w/2+ub/jn8P3CZ8Ya42GP4QX8MldrrgsAyXtMxbXPivv8/PxgMtNhbElpZNdubW0y&#10;AEGeHGA1DtzT9rj5YioIKTDWHn3p6v9x/TFFx9AA121k8t2zhQgE88nDYZ8lpaR3XN+pWSjNaBZN&#10;8oi0SjSxTJzeco8AuLGqDcKqFuFLgMQILYHUqH6md9/+IpxdvCbjD16h9ClBYbuwNN2VmDRgXOE6&#10;cC+EOfzssGDYkMvDmFhqwCDZDAoV6TTNdgCD8s7BmrlOHqpRB6fLOcz/NcnLVN4uXWyMPLwWmksz&#10;M08tKMSnhEkJX8Z+kkeXJLMGpOaZD+ssnTJneRTawc0QDw2npjRLey1veA001gSOPmVJ3hr+WdKL&#10;FGA3os/Zk7dC4+FwsJeVXjhn4pQpnbilIReLGcSvxvQaxQDLJond7dQsm/F1oH/koEJCbK9hp0GZ&#10;T3PNLHq3e56adrAPog1xeD04JMAg4tmGb8EYCjg7yZSSdwqAKx860OsXPpT1uSJAWD8f1j1ZIRjC&#10;wb+RIGFvNcEKXrySarvHjIoe/Dz2K+zjqDsISrNJz80DCX8Z5xKZm/TkszAdT8nDM4Z9CexASGox&#10;lLi7v+P6Pa17DfxweebXz/20GWn6jed90RlzjmFj9Vx//fo193RKduvP4dxerw/q778NF5eXdb88&#10;5BAK/5ydXZi1hYY/HuzC9/EkZoEGg/x90AyiSSAbOFuNhffH96IHFxLDFYRB8A3sSrGWsRcXrRFY&#10;XqCOSpq2o+m5Z7jJaHt5Z+c+/RPrNXkWYw4rf69+n4N6BmAYgUETGXWU9T7aOuU5vOLQ8LD+PewV&#10;i3pvDvj397iyCarL/BrnBZUTCntISsajjF33DN8Fe0QDjDwoVp51CP+iR2ywQIPV0uo73F/s36MA&#10;HT7PHkQRLPSBSg8wP8T4HwaTQi2X++Hyzc/z7Pu//uO/Z+iUh8q55L0osdVT/Zx1VsSK9qo+y2Or&#10;yJuUTe7oqaICInJsxlVZ98kH/6OYkxMQL6+8MJndZ2caetgO/n529k2ZJQEaWJcVMRLlw+UtQpLK&#10;xqoH+yc4S5YNetYws7QBr/vv0UNM+zBZZsUaEeuBk/bosbG9xsYIDo3FEmaNjZvM8zXll+x9iLMb&#10;XGpW5CboabHu99e8k/QtvTHDvk6vT1wbrT+XaKGu9pC1oGvO0KZkbGqcAVSDCOw9OjjiPXyodQZs&#10;CDDcjAJU8Ll8uEpbgYWxXD09mDXO0YGxdNHHkG3Vc2BKq536fH3z/n3tq/YU+rBo/q9dVyTF3did&#10;0++v6F9b693tE59tNIZj3b+Rxovk8QwABQF3nz/z8+/XuooAEP1On+jVTSuR+s/RyRHXCGpI7p9P&#10;T3yf4/rsn2JgojAR9AogIri/qA2yzDPQzOLN4gPXQtbAE8s9z538c/OsGgX80TM9lJlEXrK+4ABy&#10;ab6J9OMy0+AwO6obk8v9HCktFVN69MRhBWPgPFqCtQniBfbe+qun59JCg7YWuSEdxABke+Tsv04q&#10;JjIlg69FsXxyaOow9g3FlBDux2VJ0Vk9ZpxJ80cx7DU8JubtvseZoKEnj5bGmZynHnu67TTEcJuR&#10;TomkSd77DteVEJs3t9sXEOyP4lTNJM0+C2DfPeS25xQBUe6lGLspgCAK7bD9enJX8OAcq/Xqfl3v&#10;5Z//5tfhu9eX4e3FaVgKBEVFMmCAyOGbATFg7HK4EQ0gKwDxAdwuFzrnTKbrgW7oswmosZ/vGVyI&#10;YSHOJgzYUr9nW2CH5x3nibGhhyyPa9yTYUOVYObrTPYGrCsxtKvPIgZSeP5uvt6G+/o8fq09By18&#10;uA/bIJPgV85NZupyVGMyy7+xhUfklpnMupUhOi3WVjVrnrzg5CUbW9jKTHv7gsEWp0GUWLqmGtHe&#10;7ZbP7njXArWzz1Ssvmyx7alJyZ0TV8bSWHtZPrLtCzcmWmys9yZFjzOGn/uminhUnAWoAj5pXUUx&#10;4Io+U3sdFeFFn8eevZ6DRomY7XMoJCc15ukUphKcgSorDk/e1gdt+QZzMDPMkoGj21Y04DE01iiJ&#10;ByVMg7dgfocefOR7YVKqe5z727ZrGSagz0MUwewbBtOs4yCDhHEUNd8aJbuqC07HopJrN2Ia7Lgo&#10;4D9mgMNQD8BeANQmHAHgI6PPKPF319fhDJH0nMLYpG7BKf5dM5jE9OJgHwyUPTYHeBhRRMJHhylv&#10;KPBroQcfrZzRfC/C3cN1/dy34bvvvqtF8mmIt7fcuAYmrT5xQoCNGywkbJoHR4fmq1Df82st5vBg&#10;AlR7/fpCxuWFxfTn2pyfHB8SBKVvjccqa2ILqSC+1/c//kjg5fLyFZsUNBigtmMzQEAJGp1+1Vmx&#10;BdDn5o6NxfHJmZmlPz8pUKIjiBWUrOWR0wAhKAvaW9DPAY3DGnJP+V5c39WDenkbDgXwQeIC5gIk&#10;UmgaPn75Wl93acg6k7+W9XoO5sWSIMuxhgQAEwMVIFEmE8PSjLAuIGfCRg7pEMAMS57p3NXVzNHR&#10;kMAHDCyHzZZMAzCP4C336nUmALi7+mqTeTCWdhsCYvAehAwSrEmwdz5//hTevX1XP4cdAbhH9FwK&#10;QXLQUwINh/HADGQ1vR7JLq0b/nphjSU3eSvy2YCOmSxGBgzsMjd4TMlwrdFwIrHs9n5roHMPhlaW&#10;v2Dk5AfeSkFTd4xOfNDghyGK3TvIK+smtSo9qfFoVCFHY1pxCgTCKSkFw5HTqJ155YiNg0Pq13/2&#10;S7Lr0HQB3IIxO1lL9T1QfKF4+Offf0/A8X53R8AcPm6QkwKww/UhGPjlMxs0FGaQb2EyfLK+5LpE&#10;AnEHTycYseP5enjg5s4UWSUqo8AEUwfMyMODfSVTWUHy+eMnSxZGIvDTg9HnFwv+XfjjMRQDDelo&#10;qYL4/Giuv3z6wg3+6+efwuWrS5nxLyl9AeiPe/G5Pku4rmQZLteUKr99+94k+JJtoymHQT4Kpeuv&#10;V2z6v/nmG3mJGbDHyfmYWsEGk1zsHSFY+jYAvNVivz6rO8rXlou1Jbhu5XXTmx0ABxNgfwowxgTN&#10;mu8FJTJ4RtD0PtXXI4CMFO56zQEmojC9rfsR1ifWMJvcem3QuKORBSBBJs9uKzCtBIRGQ1oNXgEG&#10;EmhsI+VQFhD0DJZzXYOrw/3anB+TNXF8ehFSLdYBiSxX+9xb1geH9XX2uaaAVGMt9JLCkpmKFHAU&#10;KfVake2qkBoLDcqcigJsSDKrNj8XY/jRYJ9SZDcuxgi8tCaMhaQo9ZQso/GPBtB4SmpHea5N1LfJ&#10;WE9FYRP82RJoKWDNTtf6ApMyGiiG+9IVa6za9LpfygMmscgZCChrSo5PKP+vsjPgMqtIcH+0JOAy&#10;a5pXmnTGJIkAg0b5ljm132RqeRampYKGbJyO/xD8kMx5zBNrpmRvu42NTZm2DPknU3Nj1JtfIHxn&#10;Rw4s4M8GYGbUWWnG2yZT3gpgipJOjj6+VS3goC4KSfopKsmXrKmdJSGjyQG7GI2lpdN2NMOmNA9p&#10;svrkSL/DwGxd1/VQn7s1Ex034XDPhlybDewR7jmUoDwRrN66T68FGJPF/mxsGfPSO+DeSZn8et2M&#10;4Qk8S86yZIr2sw2D+kjwkn//oD4vz2iGTQqJ8Co0qw8EHkf6WuK8evP6bfjlL7+jTJfM4u1g/pr1&#10;8+JzgZl2qDTrg30rFL9e3ahJWoSv158Jjrl/KEKq8Jk3m7ENRFCwAuxkU6Fp96j0XaZzA4zqghpF&#10;A8AcdO1kGh+Uevd4f0fpI/aOBQEFG0gU7h87cl2S5N94PUguUSdBzofBAcBQSIouLs/pu0oP1Lok&#10;8HurxR6v5260UCrUIhj6rA8O6IWcOgsCScKlOw58B/quArRE+IeBGKElHxOE5ZAMzNDebBLqa26V&#10;0snkeKSt90eUCO74DCu4YOnWLAYsWaq21c3YW7Hv8lxeLV7I7G1NBl7/xET4YPJD2r+YPPzn/i/5&#10;tH0WouFyU5/uu2m4M2VGqVJK8eRLq+HoD7bbCdezPYNsk2gSvRZwQG/NrnmNuVcSB4bOVmvp4zaY&#10;dzntXM7rpMMkyZxL+eHV6lI++qXJlTy7jkhDlImWZUwYfC9veDx1uAQNxvMsGGP0VEf9qr3TU1tb&#10;Om4ySe8oD74YJqaGM7PG1tiKwafPSeVETmTsEizfiS6m2rylmWt/9XvgxvJYAxMwZMA4X2eMrI2x&#10;g6I22NEMH9YD2B2TpdzWX7HXwXcXexL2jrEM3B8pGJStBc6lNNo5w32Z9id7FohXPwpCafDih8cH&#10;rKHxXKz2OybvAnQ7v7DkXQbjpSiwL8kzzc6hINlaFLODQzv8vjzwsEY3Y61x9lZ2HeqfXX35wr8D&#10;Zj5ARgTprKCAIUCCZ+eEAz/UkRhC85mhYsi8mNHzoI6B2gg3DwqJx/tr7vWphWbmJlHEvrqht2sk&#10;yJZ3WfWgPAc1pOJ/6X7aMEsNrEC0lnwdJwSDzb+kcK4G6OR7GTnksmeWAHWwZNjoKEEwNhfeC30A&#10;rsdyUUyFAwBmkUJplD2A5V0jfESxZ5ucUGBdbDh/pPcyXj/PwnGMjWgM+SJGEQcxJTYJrVvfeC0Q&#10;Z3tQmIkF556cBIAAoiiJsyhUA0x6eiHj8w9mq+IQgqWv58aaJ7BjcbIzyFCsu7ho8mnl0hoYUbQP&#10;SBFgKggD0BsYgaeCXmn1GRhjY0VaIF3XVIJhxo7EhURttVrE8Jv3b8O/+vWHcLLXEYjFABG1Jx5+&#10;nGkcBgBYxxaQ5ZVOZUUiC3SxXOtZifTBNF9CGxbyXiYLU9z5MCKaC6RZz/CpEseTXDupCbZUumR4&#10;EYORX3o+3xzU8BwCOLtrKoQ1PAcQvLg25Q/8K/tVfVY5yNKep9Aa33rJEu1mA7AhtkAPA5Ly5ImK&#10;AY6nWrttg/yegxQd/O9iTDdPsB39/gf3a5WChOdMnElzBViLSWgS4Dgl2c5CoPxOepxTJ7CMY6ZS&#10;5vHRJhVP5ivd+PF8LalgooZiXnOIYaiRfbNqcMDUvfn8LDHi5nSu0b93Lr/3p0oJ0fxtt+fwwBL3&#10;5dRAqPnYzrE9YQFzLl47ezwl1znFY257hMt4J6ltmr5ZY9aHF+zDedpxUTq5hVGlyf+vzAh+HgSi&#10;d+kBhKEJub59sAkFDxGTORVJbNl8D2b6aCEHAz3KUEhBCrOsBfHeqreJ9KJjA7Ehq25Liujp2TFD&#10;M3r6UyFB9IDFdZT/AppeTIyPjk/C3e210qA0XcPDwXTHnbFeFh1Bve+//zHkRbCgifvH2lTfE5QA&#10;0IGJE14bvjPPD0/m1yXjZvpk9DZth0zu7sESTfG58DCfnR2x6fg4fqqv+UAfL3yJIxjp3t3yEMZt&#10;Ojk/C59++jG8f/M6fPz4PaU1kMACWAFw9vXqs4DGPQJ8kBueHJ/RO6eTzGddPwuAE5j7dp35ecA7&#10;gt4v9fUgQcbEwZMcmTg8bM3IfLRH6vLikJM562HrQ0uj4Vo83+14cIP5A6+aLWnxYOYFTiMW1Lov&#10;wvOwCV++3jA84cv1Xbg4PaCvIQ5wSjAhb+Vh0Smxd59NuKWJbsnCwqLFRBCbKw5WMNC63gvFQIbA&#10;2cUFHzCwOR4E8DJco14HBJugSWcaM0A9pgRHkyY93tTXtcYSrDQ0eDRhrYXE4yOkfUuy8lCARWMC&#10;87Ng4riUzxvWDIsk+KUovv3jlysywjLMyB+e2Kzt9QIWUs/3oTRUUxrLjcgvU45o5GoVZRFLkBT/&#10;YmEJ0ZjeIa5SeETq9Br3IbAQ2ZD5EOnRD5AIjXTX2YaPpFccMx8/feW1wL16dXlpBq8wlK/P4P3N&#10;dV1n+5SX4SD/evWJgBo+/8PjHdmWuF5Xt3cmrU+WoH17+2gMhWDXF+DtVxaB8Gk5ZzF7dnoe/umf&#10;/skSEDnZNKAG8izIve9rgbio63offlDwdxRLBk3oN++/Cf/v3/0dpfL3j3f8/sfHh+EP//x7bpj4&#10;e5T31cPu+fGJAPKrWkQCPMOzAMDXDNh3tWA29iWo2n/4/o/h/du3YVPXEhg3KMhv616B5vftuzd8&#10;9v/wxz/UZ2qPgS4ZMq96zcF0g1wGzwDWw6YW6BuY2peerBxMrrEvYegAoC/1dgyQuZR3HG5gzcPr&#10;0LfNfs9eZ49eViNZQ3l0SvxI1iceCkzo4U0IRqX5RY4tNZxycwAZOPTHLT2/WAhDkptVwOCTYcgy&#10;FD6rm7yhVIHgY78O988Id7kOj7VwWu/XIq9+91Wpr7fchK42DSd1b1hA8gv50GrN6xh1KkKSx+Td&#10;2BH8DLGbMfV6ssQQ7sEUYkkW3NMUQw169XTG5AGQTLN8sPE6S5QEO9dIN0XhLsbSod/gYvLDeXqu&#10;+waSsxemP4iWgmGBP0gxxqCHQSGWNjilgtn+QW+VktlUcCqJYnqciqHiJ7MmyqTW47X2Fg0cyKP5&#10;QJJdxbTgsTHHkiR37oUCxhCuH8IVilJ8s5uPqxBn8hVo/538B4s1lLiPjR+sAn/7tFFDbky8Ivl3&#10;8UmnJrqYKhNUBNAWDCRINp4kUAcWfFISLZnbg8lne/c3jNMUMQcbclAeuB3UHNtroroyA/wF9ynI&#10;W3BPYIVBdl/dK3Gu4vnbKtUdhst317dk+eHsx5xmy4HcyEGdpUeDTbKy9GqEgXV2L9331UA0a1YY&#10;ToRQqnsLnOnl5UgfR6595uOF4xMD0B/un8INz1jzdzyqz+VjDKxTYKkBZs7But6L3lQDmJT+9ONP&#10;4eL8Db8/6uVXr19zPa3oBTow2AfrwQDtQjmc+eZ2dR9CCvkFmV/w4Dk5kTetN6oC6vC9MXygn1Nv&#10;a5mJ1WNXr9GCewQaCwzmNggQGnccEOB8xnfdDXatDmghcmxspNHNheP/x9ibNsmSZNdh7h6RS2Xt&#10;VW/tdRaQAkiC0hf9v/ktAmEygaAkk34LRTOZRsBgent77VWZGeEuP+ee6xE1pJkatOZ0v1eVS0S4&#10;+73nnoXPPJoPnBs4r/F/DCNCjSEfKgPb91wPYPycY4+g520imwi+rCmtrNYbjMG4U1gGmMPeHJ+c&#10;nPNsARva6/az01OTiBaT+NMTmODvI1O4yeYodn4slpGWL9xbig16E4z7szXZVIxQSjZPnEthC6Z+&#10;MBYG9nHzgbTSeqn3JOifrOBFDbFYJFklLEyyLm+uhfxDf5WM1+WqzpgoEyOpc/aDQL7QUvwknRkt&#10;CCJIshrkU8iByWhUlpynxD/zv5o102InOku1uLXOjAhs/oX2nsZO6gTC5cYG7Nz/S2mEtI/R4GR0&#10;awEZmCWlh0oFpRCSwqY6JzH5dB2ym7N78qCnV5bQgMDSot6N/eDSZ5esmU3D5BDv3zfMQEUysUYb&#10;BhjrLtjQSKwMtwviv3d5StF1cC/mxnaZ+zDxmR1zY0kDdPAzBWc2/inoB4rVzBhir2s9dXX1iXsf&#10;gxg4HKjP+eFBSyDmAB6BGFuzMbDBxI6DPwzoMdQ73BwzXA4/B3Dvutanh8drqiug5ICCA2CfWbkY&#10;W2mR0hT56mzNEBvQxzotj7p/BkjhGVxggFr3CXgS4wfB8jvA+uvk0Ubm7ciXxX4Ov+ftase95LJ+&#10;NoZ1hMye6euv3tQ+5YxEAoDtOC/h7wfLhiRAq4UXqFJimNj1jYFQ+/0ECkg2l+RXS1hoEIOb9XNs&#10;rPgghpkNrjQACBZkgeGUD+eS2HE79io9QVgywRX6kZu1SOHe0ymEpZevF/y20aMhHb4TKM5zPpbG&#10;3HKvsbZ+HZhJksdGk8xHgRSdN+F6/miDJYYwU2edSVokPeyVYr1XEIdApCQfvrF58k7S6PnzwO+X&#10;tJ6TqRyiEk/JBpb5KPoOr+OwP8KTqK1F34O4PhBK1rGv5P6Dz1KMeTjJK2UnIEbwOI5tuDi2wUlq&#10;AKDf/1FMKfKJBGRx2AMJe+3PLo8Owv/4P/z34fX5SejzI4kPqFlx/frlsnGSjYFY6wX0zyXqunUE&#10;BMdigTKdiCkEzhX+QE5ksnviFmEI1uF3Ltp3iyXSIoYNIVqwiyjO/ypmHTUWk/fS15wMWAsKocIr&#10;GbtwvzFAdtnbczWwXgszCwaxrUf5vxZjeTtjW7aN8rPrlByraxbG2aE1hRuN2sy9jqSPc7bgjBLn&#10;Sec6WIyq2vZJ87OUN52fg7OU15xnsRSlhNmriclaKNtlOE0j+sVZoNTExPMwaAfIzMd2NPA1m/op&#10;elCIQLskT9sSJR0vz30wLYhpzgi2tTzI4sKVRhhiZAWfRCWEZ9+TuvyMAZlUP4/F8DEfcDyLwy0z&#10;q465J3iZ/DjndD/35gulQZjOR2+gnzNhixcBRdO8HBoL3aN+40QNla+hrIuwZ54crv4wOKJZggov&#10;A/QGbgj2YIIpY9LEqEjsxBsldigZefWnaZg9khFTi/F6qI2SBFIGUKuT01qgQ2u/V/LfUpIyvO7d&#10;rTUGTLaDD09dOPDIwMY+cjptMjYcxphEY4Fhso5AB0peRMmmgTR8Zij3yJIFmdn77vGJhygaeDev&#10;RtEMBgFAKrDbrIlJLPoBIjzxIOzFZrOJFCSEMLzf7fe+49JgF4emk6kBIOK/CVTzcOl46F/XJgE/&#10;AZAk6WbRw3D3JDmKTeXxHOOaARxFUQA5NP4bE8ID+nuNbKofHp/UlCtQoF5fTOZw7WDGjcKXclN+&#10;36wURZmQyzA8Jcfk7bBYKoSAnkrw8unM1wfX8erLjd53y2uKBt7TasAEIRsUvh718MT1XbFxtwWc&#10;6UfYszEEALMXIwVSor7v2oK11ErzG3l6erD0340lbDKVTGEpkLVSXtYtyIL6UptOBF0Q8NtsWJyg&#10;uYMXk0sQLUTBgBdsFgBryPJrxWZok479UGZmr3ag9/IvMYPQzt1+zWtrGMX6y2xe3D8jyAsADCZ6&#10;p0A6SUDECo272ky/uHxBCS58k+DlCKYdPV56WyN4bsCINHZYT5k1WHlo0A4hrQKYRaC8ZyEJPzn6&#10;eimRDOyWvneWgTXTWMFYP69ev+GBinWETRDXGPd6+2Rrw5o6MEzuuPYckAPgi+YRoCruN2Srdzd3&#10;fKZvru/o/4TvwMRssPrqe+HZxbq5r4cjpCpg6YEVuFfSpsut8Tx99+23XM+Q1WOCju+I4hz3HGzA&#10;16/fcs95YCjOIGmbMezweQAuo3gdtHd0kuMAYD0/O1VoQeTzCDA2EiTYEVQnMMWE4SiG0s72jd6Y&#10;J/RxGO1g7luYRqRXHt4jizl6df0lnNX3wjOA78ZnZDTmANampRaarASDApp2bweyYlAkdPTWsucW&#10;BfayXguAyWiewUCF92lXnxlIGV6+fE1g/fDklAwCGgR3FmrAz60pOGQ/DcDKWdc7SMIeNFxYtfsQ&#10;ZHhr/pWtrTKPzWGU39qCwPNCJvt5zM3Hgo1JsqRz97piOjLTnJf8HfOmMhkqCnaCB9nAN5ePLXRe&#10;uDHtKBN1n3bGphcKAhv+6wh6j6dyhgvLN8l67TyXPE8gXpuqqd+KLqcrBs5FDViK/LEmr+HSCjlj&#10;4AwtTXGQX6N5gg5NVjfImyw2j5XcgqFCm4BGpRoOSq6LrbCxZmEvz5fEiWYU4BklXwHT2FMDp8RL&#10;T9szphS9aXbmJ4nPCX9V7A/YbwAiPjJk5z58+fw5fHj3jum62KMxoGIKLw3g7R4dITn+0dKwsScy&#10;tRxM4scnXt+dArhcXmNK657DBTOEVvHS2zPLdd0bkDOO9v3NpkJJsRhA5ULbBD5no03l0aAulS5r&#10;NiCl7nuv+TvYT17W/RfAMtYgfg4hR/jvc4RHHBxQxgZ29TlCLPqebJ2kYvOAstZ1A5iKa7fE2KAU&#10;ByFVsDSgQbiFx5iEeZBiYpLRuOk90yQ7UwbgO4BNdFf3Sha7ACc25p2YZNL/tLPUY+xVeFDp1cm9&#10;ynxjYe0BDz9LrIxMh/9Sz/NHSV6fdiYXR01h7KrUTKHJvlXzhj0HzzyGYhgQRbHRzMJg5OvRd7Ce&#10;ywtZcZQQW2OLNc90Q0iLHx/MUkL+jV4AGzMnK8EyWmJ2ydoft/x8lsibZZJvg4IiJI1AyaJvIRQ4&#10;Vy9/pYz3//xP/3P49PlTK9J9D4xxksh54FBsxjzNYbMx5jyd3PbawQaSQtTGYuyyHMp/lXbYeoyZ&#10;vMnPgOKFfBADQqBgVG1K/2PJSYuM+ltzoUZmCu2ILQQhKFzBnsOODWNhXrKbqRf5lhlmOTpDSOyU&#10;rJTS4im+xQHCMNmYZwPnRvf5yrFJ0pyBSdZgNs/wYlZ9blneWETuh+S+qCnMpIotVThObKxoDWJg&#10;2vWSfmDGiFAicrBBAwMBBwvWcCYF6gQMBTv5x+L3wN7a1bpiU/cIrAeoABjSgmdzNzTT+ZF1R0+P&#10;U9RiAPGwryEAAwQH2LtAFQRfUHhQH9R+w+xJFhqCWFBB9D2/WJiIN8W9ghLws6gX0KtkDXsIdJBR&#10;V3saeBwDTFlE1seoKYYO4JOBWD28j0kq6Jn6fVw/49X1da0Zn8LbVy/Ci1evuKavrq9skFVf/PEO&#10;kuH7kGeMM4apEUhMrGGwt3OIOGZJ922fJoicdX+zMdUHH6wXE9O5P25Sk8zvMuZmidGpSSZgkuT3&#10;lm0wUzx8AY8krZkMhOwYihOo2ILPPBjpB7QosH+nrZKYVVH2HEx4zkqijnnq3dkLm40E0uQxhC9u&#10;KeBgjuyAaNsTzYs363Oir/V17N579EgNpQ0TyJQrYiiXLCsLXc82MbDPYqojZ/iWlvru9QivY4pN&#10;emgDx8nr0DxKHfgyeTiehdIpAbpMaaFWCNm5tpdse1AdOLqnac5tXywTUdICj0p47nus4EMA3d/U&#10;c/h3X70Mf/XNy9Dneg5tH1ifU4lCk+VOYTl1HRbzdgOpBi+3TBbiteisR8Qwe71Y889y0h7KRNvR&#10;gCbuCSP9A1PcWO3I62++fBn+kbsvCr3ozBILtXp94DAQLUyjrvUSGPw4w1FrIGgUZxr2HtQ68JpE&#10;QGhdmz++f19/dhT4FGb2S6ExxctfJJEXJby2ICUdEUleuUKSlYArqaz61agQl1H7dEiT9UEsUwhS&#10;LpOctqVNFw+l62YDoym0wp71mWxVgJUNlGOYORHqM5kfI0/zbpJwG7nCk+cnBzqcE72eC9bQacaq&#10;mzPcxOzzIR2f/zkKF9UraJjwjPEWPZxDTEIf2LXE7EL2ptch81CdFJeWkp2mUI8Yn/saFtnxJPcZ&#10;LOF5KE+Y9yXlme+ebzROAPB9MMm7OMwGbl5rxxkgm+IU2oHr2728OP4DHk5QWSFfwRQnMyBhZEGH&#10;D3hEzzlLgdwzLa9w88uWWK+iDGyqlbzTLG3mAEV5Z15hOOAwIUCRC8khE2yWVvjSoH214eMBkAaH&#10;YlbaL8AGNJFY2Ch02awjsOLJEkO3NOK3p4CT/37RmALYWGF0yykRElLBKBwHTq4BGKIR7uTfRJPW&#10;1DV6Kprh07Mzgi6ZQR9g7IFuvzZWQz1A0TCAFQjQEYXtun5f+JXd392afxATb+/M50iHKJqFC7AC&#10;apOEJuTi/JzhCgbaGHhDqRwbrsG8C5bmd4jPAM+3J4GlRcwBTLJ7+g5mbmKQ40DijBPQG4+nrQGJ&#10;uLYrsX2ifPjoc6FiHZ/V5AO9HlLzMgEI9Ciz7A1TyA7C2cm5JdWqCAXIgWfGadAGYFpICNP3AD7e&#10;3XPsBdk3GIlICgV7oqh4oT8InjlMUJXsieeXBRiYg0PmtBAsSjCxIJOEX8opwlHI8jN/JjznmMbi&#10;71ZiTQHY3FCSahJGNHB3t4+1+XniIYsmFBJX4BHw6tuNkEJYIbuDvF3GpV2cPD/6aE0YJYk6rMnY&#10;2Y0EBZe9Fysh3D6YpxK+O9bq9glg8ro+l0fh22+/pSE82CIA1CD/xXO6OTSJLgByGKKf1vvPdN6t&#10;pTfjOgG0RBONZptm5y4r3W2n0AOlO2G94P5Rkipg8vL8BUGsrrckaFxXrO3b2lTSsF2TtD0ZYMYc&#10;QpO1e7L0X4DiWJ9v4DF4c8/7CDarrwckDpOFUj8v1hBTGOvnOT07IVCIwgKpuuZ15ABSrs33Kzb2&#10;19fXBrhBEjaadPTk+Ch895vfcDPe7Z/IFoVE57Q25vf0I0SRu+M6xZ8fn5yZbHhlHh4AaZdK/QYo&#10;f3tzTRAtcfLbsYH1UAZ8Hu5JSCPHHlK/O64hChDuTcm8qehHeXNrmzme5XvtC2slKwPYK8bCIXjq&#10;5rqj3QcbcqwMOM/mm4ViHPsdDmgAuVDYbploDcYYJr+1UK2f5W/+9m/Dm6+/rUX5a3qEMLQAxWS9&#10;fwAeTa7e2zXA/wpIw9Qckh40QGQgMX3dfD7ZPGcDszqxq3yKlPX8o5jHQAF7Ea4trtHDg10XyrE8&#10;hSrYgAjXjl6ly4VYvI+SfngjY8U+PtdqZT5EqaVqhcZes+FGZw0zAPjFqsnkvHJ1MKvIC68dkDRr&#10;D00WwSGRWAY4J4on77VQC0+DNMA7dSZFdN+bUfJAl900ir2zbpJ8hvygBxNKCczmG5Oa3K7kaUqK&#10;CXEriJq3lyU5Fz6XgyTExQBuNHsPDxZAAt88JVCPMsmOMprH2dkJvPdrgnWCs9ZNzeGjSZl63UMA&#10;3OH9sN7hZwS/z9u6vgHU4n0Ggulb/q8xJ5IsQOw+UOamIvr45MgS3Osae9xaiA7sHmxdZaaf04i9&#10;7tGbwxNLfYOJNpNuI9cohgy2pgTk1P36+PSUdcZCslMCokonvDg753rAuQmQ4MXLVwQZyObEXlaf&#10;dzCSsQeiUf786bNJaeX5QlBxtxeo3ze/PVwfNHh4lvccwgwEwNgA1eYf37uX/5B5OVmQkCV8D2og&#10;7BnD5aL3cP2e2PMwUAGAeFTrpgOd1wQOirFke9VE11c33INx1oO5hzRhMFPW9AQ1sAZDMMj7sR+s&#10;Do7r+XBCUI/ABeqStLBhhRUFPBdQFAB0oKoDnrb12hLsE3PUrE3Efu0sJZhBHABBN4c8Z3EuATRx&#10;tg2M/E3C2plFhprRQSAt/t2HH2D+4u/p4Su/QLN1WbZhIGWXGpY6qw3PK2qdUV6Xo/YTyhfrdbh8&#10;9e2v8+z7x/8QPtczOCqMxyVSzXhcHlbFJ+tzc57ogGNqiebuNZfcL8gZF0qYzUoyTTIj9+bAm+DG&#10;3pFHmScUZjGurcF6HkDiEtrJV0jS1zwBEY3h4ZYkKTT5FhlWpbT9pTVNowFJbATz2PYQ8+5Ss19C&#10;A26zQL/oBu1lalDINMmlMTN8aOxMEpeOxbn3kZuWu5ytxGaFkp95GIWWoloc/MgGDPIZd6e4OIkJ&#10;8cx6IBBq4TV9dkeeU3h+MHA2K5a9BZwt180+JDOMxu45PtaK1khWb+FsxTqE4gF73cvXr7kX4nMg&#10;jOzo+JjqFDBtcXbi+feBnFvPT4mX8mDqbPBlabI92feoqREeCKYKhuRgu4E199MPP9Y1ecz9Cn0T&#10;WEydQjgQApElU8dr4h5Axo9hMTzPvn77hq//8/v3tRfc8Dm7u7Xhzy7veF338j+krzpDdBa088kC&#10;pbLYqJ7GbJYepbH/zZZiBggLHGvSb3rIp2cSPPfAtf4vNan7qHNt1FAuSp3GxN2FWUUwtXtpA0XW&#10;Pp2sReRVbTYHdv7GMiEMTZInwNmk8pKxdqmxZV1aHGOj3zUvMpf2x3nyqNKHy2hg4UAVgcI45M+3&#10;H8wDNLBGHgTC63UFKja7sOgS6NDqiyhpZGgASmr+bSlMn4MMMqnJOCxIUg1ozylKbLWQIQP7Bvd4&#10;U6CTeesLdA8TBSqKlWnyS2Nt2vkRGTR1dnwQvn/7Mvyrr9+EdV9qHWK+v4N8jgf3OU3mIY5QT5xj&#10;nV/7JOYhkq+VFp98oBvMJqVLxp4Lbk2Bz0FfTUmMKfk2RieBubQjvpgUWor7br7FPX37BlmmdD5Q&#10;lycrLEAK7FIICHfhpw8fwy9QUY1+7seJVTjbj52Z5vWifd48+bpZQWgM0U7J7PrZ1KUGvrlvZJgN&#10;z4qnXFuR2hjmvJcaeJcZoFQ0bO088TmW5qNaWqJsaQ+OD8PcI9Xsw/xcnPw3p65AxLHU6e9tYBdn&#10;8vzSaITyNPTnOqV2/rqPpIPYBo51LeW51dV+SfRcjrLRyUNuZ7t78+YZizFNvIGGNznI6H7TMYbZ&#10;dfDPOAFw7umd4nx42PKWnzEEG882ChT1/qBMnnwx/deet3Nm35wxz/vw6sXpH1DMLWWMbt5FiQUe&#10;wDKaatdDxwydi6QQpv0mFRrSRwUa4EE4q4fZ4dG6/k59DYRhxMmgGRst2Gk4NLH0IHmlESoapn1W&#10;+IdJDZrvhhgaSNFlQlSwdEcUwGQB1qYArDAUwA9sdOxwoFQFBf1qyWn2zd0NX/uEnn1D+FgXHRpx&#10;UIYBONHnZm+MqQdKegdOvC/OT9noQ65zeXmijSmwYXJwAdcB4AzAjNN6aDNprN4hT7bFoYgi3unN&#10;pIuTrbg3byQWk0peBailZsgaOwNcHx93bNJ3e0vIxYEFMBU/+/i410ECz66O3+XL1aMxKIptcwDi&#10;ghp5BgWMNmGbALqOAG/qjf5NCQ/lf6v2YBOISCYtAKMOIASpxmR57RqrDYUPrj+eJTQIaFiwMZo/&#10;3w2LHoCfuB/bvZm7g6EA7yX6kHSpLYLNxmRJLEQW5rvw8eMnK0rEFMruVRCMvXZ7d8/l8roWVO8/&#10;fOBmgE2azEhIy8RIxOFxc/tQ7/dOC9rSpfGM7zV9HrQoEdCRFcOetKApAQhe/Jvf0SFSeDsDTjcH&#10;SwLjviFAprBZLcLFxSkPB6Ty4rpevnhJIP2Pf/wn86CKSGm+rj93ziYHoBIAFKbb1mduoH+XgUO4&#10;dkgeLgobICOzvg/M6LFx0uSeYNWOjV2ROe8vv/xCwPuIKdWn9Zp+5nUku5beaZmvxXW5XPCeUnbn&#10;DKaE9ONzXn9MisHoWC1MKgsWH04UAJHYGxjywTTaA4UG7FjU4l5hAgeAG58V6wRALTY3MGDevnkT&#10;/vP/9Z8ZaoNrCPYNmkF4bP7bf/e34Z/++f8NT4/3XMMASClLBUvv8UHreavkLQM7MB0lq/ThjqEw&#10;BHeZVnzAz3R0eNCS+PB9ew0AumhsYYDGePaL0rZQ5IDdOxDgumNhP4yi1yejnlui7rZegwfeLxZJ&#10;Sh1lcuYgn0CZ2kbFyOPEMy/PniwYyBmhAgUwQv+R+tm+/81fha+++03413/9b8LX334fTs7PyBwg&#10;Ywj7ef0dMgT6/lnMfFRSOQB8MHSLwmKKmjUCE8tVM0zGPWUTo9OP0kZnqGkg40UjnkE8ezGYVNi8&#10;xzoVVubt2Hcmy3PvODNtH8Xsig0InA77QLl3J/ft5n2llHj8AfZUpkCKRdBCPcTCDJKSESgzt2wB&#10;4NP0sxOzzAsMTzDld7cxpzWy9FjrGojuoAeT9fS5uxkjMIvF0Es+lczyns+VSUzKM9YfQwa8KvFq&#10;TIAAn5XRimtnA5QyNsADIFMns28yQyXJcBmLsziTkonxfmRjySOPcrDBXrvTJHzRxQYyAcAicx7e&#10;n4+WUo2mCc+R2Vb0LNrAGnbPXXil7sg2e+J9smHbAX14DTgFU3pBgAk1x2J1wGRAsGEMqFpzPd3e&#10;PYSjk1MDUJhsueSaxtmKsxxNLiVa0eoRsGjxLLBxX6zCp3pu4PzBXovUbnw+MgYY/JQ4hMBwEIxr&#10;7Fdk2MM2ov6/i4sL1j24tjiTjOnecziA65fc38l92ignt8GEMeAeuVde31zzDAYghYECEi3Zo7DG&#10;uec+gXWPIdbnL1/InHuo/2Dw8uXzFS00wGrD4BJrDSA3vs+n+rO415f1c2LPZ9jYaObOAPYBumFY&#10;tlofW3odffh6pn+CndJRdgjFwjH3LMj/o2Rx+Nm9ghiw75MtPpgX534wZjPu55qspENeH1hIrFf2&#10;OXqy9BMluAZQy7dLw0cDLOy/cb2Yodj1TR60Vwo2AUY1eR4gxWcPYWhIC6/7PaXA2dgxuD6U5Iv5&#10;t6p7468F+/73//h3lljfWGJajuOopstYFoPM03MubUBglg7ypGvAmb2OJezGJm1y2VxUgve8aQkt&#10;OTc39ktxQ/Si0A8P16CFQWg+T96wT/KuIIaAmrDW8WXRn6wBDzM5LoH2MIEcaIIduLNGPz/zKs15&#10;YgZ5gFKeNYWjy3yLM/nKzKB88kNUNsjMfy+2gUdWQrIPm+IzUqR8/RqjSnI3sZc86ZDniC5Up1pz&#10;VOCCnT3WoA3yS3VXKXvuTN5PJlmtBVbdiu+Bob7trQvudficJ1AF1bMRew32p1cvX1P9gzV3+RIA&#10;34nJhjeHHEYe1loM5+5ChAWqRkpsIUzO6Hbmq4M4HiaBtcQBZP2csEg5ODqgN9g//Zf/wtrsoL4H&#10;m1/IFdEQS4nSg4Oz7PhsE0Rfmm3GVd2Dvv/u+/Ci7ik/vfuFskVcti9fvnCPonXLesH35T0RS517&#10;roZKFoJlqaX4c6xPUwckDsTx76g1PRSSMlAxUbNCaoAsG5gxCiCcggocQRo9PTOKCZqiQm6Gxv5f&#10;KYSCkl0w+Va9nT+9DUA79+H1QIpiybxF+3pj+2n9cLjh96KLLezFQ17cZ9LBA1Dacp5CCibpoVg4&#10;eZTFmJJUxWTMTEU3axFagWDgkrUW4+RlSOaaMwrF1PV0b2cOxTgLOElRNVawvossYfna9Z0C0YwV&#10;HmaJw0EpvByUjabsYC27H5uM1+SoCu4ReOVYiMFRBmpC5jrUf5b13rw+Pw5//fvvwu9fn4dNqHv3&#10;9pFnZyBoE2lxA7AvJrNugEVVLqGp4aak5UL5sQ9acO1GnkOmWnGBcZKMF2t+4A3ota7wPO4YXLcA&#10;oId7PkzeaPCTh9d1RjBZ/afsxyYzbcMMnLGLet4emYUZapJfao/1ua6pFioV3ZFUoXVZafQhat1P&#10;/m3EWuKMqak+omjw5N5wk6eEedA5GO1ei6OSrF0iPA0Q9Ptea1L517v52zy9rkktLLHcRyYzaWq0&#10;4I48C4bhT7naxmOhHBgLE+gc5Gfc1swz/mdo/rg8v8Tkf8Yc9aAbAby+xrj/Kywn6Gxyv0Cz9pF6&#10;RtaVfmbbud3rDyc7n5Yg7yFWaWIKTsE4UfJ0AexzT+A0BXM4K69RBYr77jz36HMbJVcTzNmfMT7L&#10;5FUqc5xAbtTzv/3+6z+8uLw0o/2QlFZlbKXYNMhhShbSdDJqOoDiDYAg2GX4XYRPwCwbzc56ERma&#10;wIYy+GZjT9xA76Y1m20saPjqYEE8gvGF6TSTqjb0iAH4R+aPkFj63tHM25pG8/kKBAMZxlG/C6Zp&#10;fZOvmR8eGHh+TzgVqBsUJ84LNYzrpaSqNk25ugFoYAgxwjog8yVzCAU3gjLAUELy6mbD63N1dcXG&#10;GuBBJ7YSrhHYgZDQWCKpM8FSbSQeeDgulzYNMCmYNaWQw0H2Abmey5Vo/ttFFtNEpfe2idI0nnKf&#10;2IrO65stfRStUe/bFBTsNgBr97d3lA7hwD08NOAiygB/oSmHp29a2pZ5AsGgFwb+YGICxIFZ/Vay&#10;6VGvz6ZTMjJco5GBCWuj5NdnBz5OuPcAe0qwA98MzZNS/SzVDE2HyX17MvYAtuB+47Xu1djt90pU&#10;q9/9/Pyc00xImfBnX339VW2mbgh0Fd9Yo5n2gs2EySM86/APp0Asxg10RkDDSNaVTSu3YE1qM/Rk&#10;Zp9utANfB+Hghp/BmqVDyN/rc7+u9xlMvixJNROu6d9Ywrt3H8h684k+mybK4A3IRWGFRjCQNm7P&#10;Dxh/YNv4NbP0yh2ZtdiPIZ/Dz0Z5iwFYAiD2808/sjhFY3t+esl/h9wWQSYGlJrMbZQR/qg0w53k&#10;v/BgPAKzDc1+XVvwhMH7oChEWA0+DHwRExO3t/KBE8MpmXfSE9eiBdAAFIY/oYFCiQ0nAGJ4CTK5&#10;uD6HeA98hjdvXofffP+b8P7jO4KK3333rYFF9fnG7wC0Cwz+6K3YSZa0hwMXAwLfsyw107xqEOiy&#10;0BQdhxSeF/MPs/WAIgbfHdcL6ddYPygYCIrU5xTPGD7jjonZtrmjSe/5uyYt5vABLCeEAMnbb3CQ&#10;S1NhTuiT3cvtDkl/jzQ4xntgL3z3/n39uWW9Pqfhzdtvwttvv69NwxtKiRYHZrCPgpwsZSTK1e/b&#10;U4rbc5hDJuqiF4O5KEWua56gbKjxe1yrUf5U5i/HQUXOSm5NnJKjIMwyNwbLhmCYipiRkqhe4OAg&#10;k3b55PRdkxTb3jS24jPK6yZRrm8yaZp8u/dLCk2O7/54URWNscTjLOVRjZ3WpjFS7JkgkDeaBMOM&#10;7nPzMySrEXLMvmsFgIObvE+Qds8AVGvSSysamsQoxhZC4qb7g9h2ziL36+NSBzOKLrNDvvDsGsni&#10;3rMhYGNTysQoKhPbD/dtq3RX1zyYr2Kv9WeA5F5G2mDnYc+gJFGNFBPA6z6wfTT5DAAprDX8+X09&#10;j27qOYe///TpY/j48T29OeG1C8Yb1gauDVnvBPdHmcx3rfEh86/+Q9bMkAnqkXlRn+2FQGYMidA4&#10;MzgCA65oP48zbkffzx2HAGT+a6BwfnxqgMN+5N5+QMDKZHlotBnsUV//nN6kj/SlAuj/9vVbDlUM&#10;UPtsPnprS+fFPQNYic+81bnSS+o+KE2cQx9dd+7Rwb1bLWCFgF3dM/F3lk68NRsHnGejBaDg3EJ9&#10;Afb8E4NCbAAAQJ5MOoSXHRyFSwaCLFnLkDHU2/5EpiNSrPFsiVl5QAb+2piO0ZOq1yaph6wpmogM&#10;/42h3iv6Fq4IaMTeBhY9U7yDWERKnRfothKzDusHtRTAS9wbMqEeHm3vpbR/ac0KzvT1WswSqzNx&#10;buB7E5BlCNRCIR/us5ZnRuEKzCIYkZrFgDERJoAsCkAPOks7MZ9wLX412PePf89nIYvtRhlfHsWA&#10;MZuWIbvxeFRapQ0PupDkWRUbcymJWW/sqa4FGeQ8pRmaJbzYCe4RpsHEVMe3rMbW3BIkiwpNk1dp&#10;G/B70+CshTyl1toQPisZcEoF9khTk/UNJkWWbDnPZP8huAeZGknfI71Zyybn4gBpFq4w6jqkv0gX&#10;bM2YAj9cApxmKYNZCcwtsEGDnND6Cwc6Qxu8JA+YEkOuxMn0vBcjlSwXeicvxfBbcT9DLcAzB8Ae&#10;63xb92QHYt+M5svKOk1JnVspI1DH4H0vXrxkbXJU9xt4g7K+qWc2Bp4Grq+pfFouzMeW9SdrgW7m&#10;bxVaI5l0rgSl/9Iup3522192YYm1intSP9/7n38ON1+uwrff/iYMkChj4Hx4YAoDtzvamJoL72c+&#10;gQs+s6j1zy/OyOwG8I2h6g9//jP7D9SJHCRG63N8wLkVSQRSTVeP0A4qm+LIs6l4nsnPloAfZNtK&#10;V83ybijyk/SgryCgNwjwjkLJzCojtZRP7CWQA4+htGAA9HgIzQDQB0LEamnDGvSuqJnoVd8bWz+U&#10;OAFmeP6U1DzFVyiobxbkY0yb2HwnOQx0fz0HD5zp09g6qSkZPLCDZzPDhHJbD9ZbWb3JektJ3/s8&#10;A1jKJHH3vSM1KlJoibzWg9n+ZSElXSPUtDA79wqUkoOgJuv30Eg4OGOZj0PAz4Y47AN1g0eF8zTi&#10;l6/F2AnTMRJL6M1W47T2Rf/uX/8m/ObVWdigx8EAMht4S1APtehyIWBlwT3ee7pJXBw5oGA4lCVx&#10;yEIjtHvrfUgsoVnCWNK3yeXLOMhyJStIymrKoSTzGUY6N5J7d08W2rHft/2WaorRVBV4kTVCvuoa&#10;Ymhc/d2fPn4KHz99oD2MS2B9XyauIs/2TizKINWK77UGgpvllllXlOdDo+JZsrEpXNySyhhhlt5a&#10;BAJmDcabdLWU2TkrSXo0AM6Br/JMweJiXXHTZqaysxiNZv0Rm3/gtKEl37MFejpY53JVqpNCCc8I&#10;6GlisPooKCXrXco4rdMy/07Z1tPoTOMSn3kMOrjocnbH22h5ITuVNvgTWGh+obEF/8RZttVcjlv8&#10;BVOcyYenQUWcy41VS+Q8MTmd7e+hRa0ealE/0zkfn4H9pYWE8KxAIXx8dsyCGybXSMcCOw3NIbxk&#10;nA4KT7DHJ3uYUUxakpU9FPgzgHSxLMLd4004RtLeelOLNxReRf5NMHyvTf5D/TmFbRygCV6e2lRs&#10;tGk2PW8OVzwcsFEjsQ2b2pJSlvre2OiRIPp4R2YOmBhjHGmsX5gAag/JFqzB1ZoNG6bgyzd9+Pj5&#10;U3hAyEZtjM+OD0O5QkNdC828a5UEtsSDw2MedJgP3948UIoJQA7//fP7n+nZA7OAhydM5UeyTt68&#10;fckLDUYWfc/0UO7qKXZ8dh6u63fDQwEPQCvgt5QE3Fx/CQdlKe8hKwKx/z497SU3XNYC+TCAePEI&#10;eWpchKsv9wQwILuGbIdS33pNwPBb9LbzXJ6sKfvryAwzw25snohJebw1sPTh0UCwB/gMFmNyXNVm&#10;rrZM9C26ur7h76w3R+GOBuiY/tfDsRbsdwxBSeGqNoMjm5HEAxXNyiHl0pCUbcPiaMWCGf4dIAL2&#10;kv2AdQLp09nmlBsYZG27XTH5YTBPMTNBthCQh9pQHtdrd356Qg+OO6WcQr774eM7vi8KCwQZrCCD&#10;gNQbUsd6UDxubaEeHCzDQX3OUdygALz/8EnhLZZgCYe9JwA75ZEg6Q5gKhp+yU1szXmxaD4HnUIB&#10;iG7LB5GhKIskVqatcwCXaFq/XD/Uz2DStPt6vy5OzNwcIRNIXMR1e3l5xuIR8u4FPSL2NHHfj1sW&#10;VkwQq/8wBRnM2/WBgeIdggoGAoMHB4varO/YpEGauNs9stH69O5j2G/RwJ7W96jX4O6Bhe3t3Q19&#10;adCgwwcTv7fGda73F/KSawBakIaA4QcDW+ZOJcr5wIgHi/Lz57u6Nl6yeUUYhIUe6DkWww5SOdzb&#10;9/Xgu7g853X4coP3XZPVd1LX3uPDHdcDgAXsA8dHB9ys3n71FZm5v/z8i0lza4GMQvn6+h3XLYYM&#10;xrKJvJcoCAD8LuOqfhawYh+NmQrApq6f9x9+sfuy2zEJm8Unw2FM8v8wPLCQx+aOlGPbh0cm2ZJt&#10;CYPqYadJbJaZtCTAOAzQ6C4jWX9lZynMmDdhDVzX+0WZGwKFwESM5qEVAdahAA1m4H17b6m+fbcK&#10;F6/r9z+pDcObb+r3ATvgK3QhZPNFhgsYUM/GminiSwOE6nfe8dSve1W0IUlaGXOmCOAj/b9EsWBH&#10;JcnacWJFTGngE6f/ixULInqqJqzpyRsGDTztAurP4PrTUkFedDTDXq14ttCIGJ4qCHgRc7SEydyW&#10;QBwAAoQEoYnAhLPvySqyFLlC5imex33Z87pS4o5ii1JEFQ7UYHRiBgkAUEHV/P86KxBdisTGuzYE&#10;8DYKSvLsxA4d6nNWxt5Y7gLPHFT3RMvc5cZUiC2BToyZBorKh2gwP1G0znvKR82Dz+fVo3zJAGTb&#10;xHJsnlAELMHgA6AOdvZ+P3mEsVHuW9p9UCIfPP3wTI27TPDafCqfeL7AZBpNL55v+BPdkIm2J6BN&#10;8F3+vfD9O6x7Ut4/hPvrKxb7AHo+fP7C7//qxQsy907r2eceNACqjbkDv0JM6sHWWvOur+rnvL2r&#10;e9TKwqoQNOFF1HJ1yL30YGkSsS4uw7Z/aDNfMIIJ9tT7cXK8IHPu5qefwldvvjZvxHrd8Fz89nff&#10;c3/A+iTLtj7vWPdINwaDjwDZcsOwntubvQ0J6S14y7P0YGlr6o4+eJa0Sw/hus9ZCFTmYHO5MB+g&#10;UXsfLXfk8XlydMLhhMnl6vuv6r4zbAmyrJI3I1ZrACSkn+1iRcDOkgYtBRs+p32/5hkN+4Wus4aN&#10;CYd4bdQs+Jxq4AAg4LzY1rMJbGSsd4AS+ByrWqsRcM2jJexigNZ50xppR4HzD/fLpUZgWSONEM8l&#10;fhdDG9QUA4E+S8vd7e8ICKZ+ZWnmGLJBCrkyKwSA+lAInO7P1NBaojEGZPRPnYXxONOXgVnbHYGR&#10;Nfa33iw+Ono8Y/B5wOuOes19HKMA/79w0/7/y+Nt6clkc8uvrjCZ1jzCjEVjKahMyh7Eaum6VtwH&#10;yYeaB3pr7uJMvmqauOQNHlmN0R3qmkzP2HZTg2DyXAPRuReKle2SvCkl0FhOxVmDuq8K9bWGJQeB&#10;8fbvYzaQsxfQGMuEtpE3KYlkaL53ljboIRWND/LfSMh1g/EiKV9u+1UWEOFMiNKsLsZxYoo4C8Ks&#10;kC0sJBVTu3iic+MP8XubrJTyPAz7EI4mQ3zsWeDy9fKlBMN4L0Yf9g18+f0W1PIlw8EgwaXyA7UX&#10;EkG7oe1TYLMtoVgZH8UC6sJpraVO6h6IM45qkLpXoLa2Ycim+aZhrfbRmeGTx2x6lnQZWip0UbBL&#10;krcaPycStzE8rf3U9umOFjPw9zy7fBVS/fz3tTfZnB6FZf2Zba37EoaNuKZg58EqRfYq2ONQ4xwR&#10;ONvX+uqKQB8GKthHbllrmux1f3NPyiZqllFsM6xrDGEM6DMgetD5FyS77gRYeOAQG+sssEOod1LT&#10;n7vQ2JdJ4ANsTpCKaozLjmxgeq81FqsPAQR+SdbKYWdnVh69S3Yx0F/adWQTT4ABTLlR7LAu2HxR&#10;dhktBTM2ZqsD0QDkMAhFzd2F/MyK0wDt0PzA9growD2la+8M0I7yaRuo5EoEYvuu7mddasMDVOGl&#10;ATmpDf48TZWBZ9z7jOmclLZKJndnxBmoBAB64meYHZQWbe0kD82SBz33BTGKOaQEYzN4nTNI5ZUb&#10;wIFxYtfZAB0zBPuuboli9VcfzWf0rNYSr0B2wECNbO7RHoT6HToFrOw1NAbrLtJbfLAU7G4hhp+G&#10;B9HuJb873jMr3CHbGem2Xab4MYIBk8PHyW+fKbxJCh0AowjeQQ2Lewa+J6yT6vmHNDLc67zLsnow&#10;mw4+G3g+UY9hHdb69d2HDza407X1QBNT1vTmmY/6SCAgA7ZwP8fJJsH30CTf1JBcrvnco7qFdRQF&#10;NLRQh6I0coU3aJiQQ34mB+XQR+dvDqZwKwKdeBaMYol6eB3usZ+ves7TzHlBuWXcAzrvp2c9A2vo&#10;Ygm+7iVrdWzm/mEh81Nie5C/XvK02mweuJOva5z2y2w9QgnuwVfmwbXPE64bqS02sqHJ85+RJg3w&#10;U5UexC6dMMx5XMnsj5TuG8NzH/Aw85qdh3YkDzApM5sO7lFRPUBpfUBLLPczdvY3/n/dxdnxH/ac&#10;YA2kXQPkAyCV+WDbm9J7jCmSezsosVCCSUw5GevtI3aU42QCFUebFQuy7eNdLcAPG7sEC7Np1XNo&#10;LQ1AnaTJCCa3I1P6eoI/ePBoMNiZ5AjUd1xaAIrwgXHD/DyaAfaitwkAJ3AM7NiSKYXNHgbi67XJ&#10;iPFzHz99JNMMXnpkC/Y28QEgaMDNlp8PiX8vXp7yc4CRhpReLKLrepii8GbaZ92APrz/YIyo5Yqm&#10;vfiso/zh+J3gTXBohTUkVzjwMdU3U/vMRgqeQTRuJuNt4/ZNpE4zuERG+mxYszWTbNpUVELmiAf8&#10;4XHkPUATBb88LrNiIBQ+nyfOLhy8ZYjDvpnz4/0gLcBEY0/WxsaaD072bmkojKk8gDqGOiBo4vah&#10;FvCHUp9FvgfuyZLG5LYZw18NvnKQNEFmTW9CJiWvmpk6DlwABgBgXDqGZwHSUBQckGNtNke8j2hi&#10;zDOhC+/efzSmJUDK9UH4/PlzG/yC6baqzRySBf+fP/6xsX+4qWaT4d7Xs3WzMibAnuEIPaWTe48a&#10;10JcNPNb2zzaZL4l6IgV2EU2xjtJHSzQxSSOLy6OuZZOZQDNxiKaDw6f/foZ2ITW74XkWQJ99c++&#10;+uoNnwE0xGBELhYCjFA07M2TkRNemUyjuYWM7Imei8akxFQPE2GsBbBOaOwMYO3klN/93btfzDS+&#10;fhEUjPDdSzI5hVz18vJlfb0d1+Pf/M2/pV+WyXM3BLZL8/azKReaOADouCd393c8OBM/wyr86YeP&#10;BA7gDYjQjrVSmTEpvHxxSXnW2zdf1Xu/Cf/8L/9MqwB8H4ReAHADIAkfTBafO/MqwzQaILz7rCIB&#10;b4cgltHYjZTXPzwo+TMT4GCTO5rZMENMIJuF+bxYzCYnN5NXsHXRlMEfsFu4FDU33yl64aHwrmsb&#10;74Pm08zlLXwI182eg71o7AZAbciI7OjLB6CJSaC1ETjEtSNQXRuF47OwrOvn5OLCBhl4BijXVTIl&#10;Qko8zVAm5gvJTt2Qt0gyVWRw3SlEifumAhM6GW2jgKWPp5oP/DnZBwsL1TDz+/5ZmIwnNi7l7WWS&#10;0Y4VQJL/H5tTN4gONuzAM88wJEn8jLncW3hLtvAmq8HM58WkhLa24kQEYKHHkpVS/2EWRhF5BvH3&#10;xYB0un3fxcYk8atkfkgd96fOJ8Hy5PGme/IynMqHJiHI5l8zzibyMfj5l1vymQGAY5tq9smKeqx/&#10;gMRFgSIERficCowto2RUY5N8mPRnFINqMu8nIzIbW4dNAj4TcYbBAiOUVgcwBV/zy9Vn/gzYr/Ch&#10;xV6NawMPTZxtOOexRrC/Z4UtDGJL0oeNoQsrC9Zx+TaZ7DbQQVPp4RhYpMvFAeVLWAfYK8hUw1mg&#10;sBY+Z/X+w/cK4NrjwxOb0EjmjQVm4Jw/hhxuZTXE61cv+fd4rryIZKDRoclgmVpMhrI9ywD/lgzZ&#10;SPy++BmAzRv4j9Z1BsDYmLwDvxsad3xO/BnWOgaXOzIAA4E/NAmoD8DiwXME1r+xzBYKpAoy2S8T&#10;MFKvDvZTPDfGVjYAZZQkEWseANtNbbpRHzCMqn4f1kOyCDFWeaZ1A6S+ZMPFTg2lMevAakQKKGws&#10;jF1nqdZbev89ztatJULimmKV0U+M7F9bx2uGkxzx78meXFlNhmuBswKvR8Bmb4OEJO9Ir0VRa3lw&#10;ijfgTiGIYspgvwGzH+xqYyamBgY2zyuZ4yfJ9+nluVzKK3RkgvzL17+O2fe//sPfhQ+f3gf5eYeG&#10;soXYRE3mOTjZG3gTHpoM1v33HESIzafH0maVOussHn7lrp0jQfLDIlO+0YORZp5Dnio7SWGVlNlY&#10;R2ECBFIUCzk0QM0/D33mNIzwJsdZRWSu5cmPK5TJRD570qhknB6UEp+xK2JjNcQwse4mA/Py3J9w&#10;Jk0imNk8mZ6zJxrbpPlSyf5F7CFPEA1NephboIeHtnigBJ9z+lWv+eww1MxDEwhiRdZaWEs4P55Y&#10;OxuEYqxek7Ue1/0DNQNqAqx7+H6f1X/w56ipwTY+rTUW0qphLeD1gCmV5L8lBq0xybv2OULDjyeW&#10;60q1EgYP+AzYrx9qDY4/f//uPeuLb7/5zhh3qO9Oj41ZPJgk9rDWVCBPDOi/BBwCMOw0xLiFJ3b9&#10;B5+P3sl134VlEeuN+vP3Nzf2eaiYsNc0O4/BrHCKN6ilPSN97ILDZObvNsk8S5NjZ/28yyIdrI7N&#10;tofPrmwg5ub4TToHAoUsFSATxfmOWr/vLaTKPdbMf9TYbF2THtozkuWNF+SPGaUKcy9I36o87T5K&#10;bulr3UWaOboM73n4Qvv91uwXAzU7geDBBg5mTzLKM9VqK2cbzp2+kgaIRXszAe6gMyY5iDex98jY&#10;7mVX09k/U1BCbGE9Hgfu3qGUWAPsLvIFHoYWHtJStdNESHXVypSMajUOCCLL+l3/1Tdvw9uLk5B2&#10;j8aiLjKyTebvWjSswNoEZQV7+Z5DFo8tS8KROzFxe+3bWcF8Siwfzce1TFwy5RcVAYRhAt86pecO&#10;O3lIGmDcienNFOLYNeULhnRB7LRhFONxB9ByGb7cP4Q//vCDWQMMY2P0Waho386xlqPK4WBsqjX7&#10;wJY67WvC7Wl43rtX3gzs6+LEJne2WIwO5uX2fOZJxzsFgZQJhcuzM2/Ck+z5GCWrzTE8A55ieA5m&#10;NQ/LMA/WmJJ5238LsEyzlIsU47NAjab4nalmU5wAQA8g8dimrJrarLQ0aGuhtlPfUJ4x58ssbUNs&#10;+JmMuKlmPcdj5ssZQmns/+bX+9/I3miAZvMGzJM3b9uHJuuGXBwvm/vYSiXR7HqmYVgMz6XB3fnp&#10;5g/0CUvTBHGgj5R5nVhxZpskEqiah5EYEPSViEaTBBV6tUrh8uyITcqSRrMdp2AAlMbRJt8MAKif&#10;HOlq7q+0rocsZBNgqayWK5m3P7CRoxH8dk/2FUJAcKjutyZ/xQFsQRBbi1LuDHah79dywc3IJg4D&#10;C2GClmBCRJuqgOXlEjdcGkiIcSjie8HLrFaoZClhqo01t2A4wpYSM7w//AAhsQOQsmAiZ6HXxYIN&#10;a2+fX0g5UxPhGcfQDhTDFjywXHZm2B4tpRXXk8UDpgD9SmbCKdzc3pp5fuomKSkO+notIJcGYv+w&#10;HUmxfoI8l353ls4KeczV1Y0lLgsEwiFHQJQH4EKpggsxEI/5Xhb9XXjP9gwlOZIviSWW4fevb68t&#10;UYcbujX8CJNwtmIvCSnAVTRZAEp4fyFb2j6axl4ynJ7A1g1BPVwLMMHu6s95sWyT7EwJaZFMCofB&#10;Gfzj6rOKdMFenmX4rL/8/J739vLinMbskItjSfzph1/C6fFhuL43n7W1s5uE6ZtRfG3iHgX0Of04&#10;lgZW2HQ7C3yNDbEftI7MCNiCSzqFDBysLAm2lz/g4WYpD8aO1wHfG/cNz7PJ10zejeuM5/fy8oKh&#10;LgDVAIqtwXraT6EznuDJewOvyetbSSb2dpDTW3Dk+wAsxRrAdQbTAtcLz+1nMArr5wSj8vrLdbi+&#10;+cL3o89OLR5evnzJFDmArL/77e8Jgr3/8J6ejGjcCU4oWXUccjNdvnhxyXsPiR5wnsvLy/DLh48m&#10;aUYzRtCsWCNbXx+NN5q7b7/7lkElf/rTP4fzyzNjXOxtP4Bk/5tvvuFnvanFKH2a9ju7XktjcoHJ&#10;AnYdgVZ41WGvqd8RbMjTk7O6zk+s6KQcZ6fBgQEzTOA9POS9A+B5VK9Z1NDh+ORY8qVRU9BuJqsw&#10;OSqkjmDE+qlE6TklpLkVbHsxQmCgDckbWL3wJYEEl9AQwCk0Iv0mnF6+CKcvXobj+gzgz7IOs70b&#10;+CZjqFqF1ROQ7OWryrRcpPahMdjbRBHhDaOAGQDEzqSxNGbjVliIRFQBZcUcC2b4fJH1NrbD3IMu&#10;mGRMj9Z1k3R4Ym1MkwEwiunWlXqiVJw8mToVpXPTdAvpyA0sdh/B/ThOflcltBQrbyrb5Msna80j&#10;a2aWrYLdC5qi6SsTykKepM9xOkqnyG0lXTYzZbEU8yS5tVRhS8sEqGnJzJkgmwMWeH4xJNkrVZeh&#10;GSrSGlPIG0Cl3HsgCX31BIwmSTeD5OhkXRIELE3CbN9vR39dnk03d7xPsJi4rk0dz8oRZ9Y1PWww&#10;VMDnx8Dm4e6GgytKyOoeXTiAOBQQ2/GcOCC7t1DOgkYR+zY9zfB3SMQVMHKAdRUgmzUPKn7eZObd&#10;a3r8Rtsn6p5jPn5L7q+HWpv0igXbTJYDuIf0Ag0WfBHVrOG18TpL+p/q/MA5sjcm346BJPd8BvGz&#10;aBC9KSSIVf/9sO5za6oGel4nBnbB92/mn4VrxPAaBaaYr5MxXggKaRjpEm4Lc+nI5E8Kx8B+3iUb&#10;FAFsQF0EgMDO05FsOgx2wNjGXmHJ28Y+JFMIkl0mS0cahGMfIfMQUl36/44M3gBTdpTULkpa+bQf&#10;tP7MiqCoSYzBbBDcR4geaF33HIBA8FlvYCYA2KUniyKoi7LqUeEOmWC1J0cbw0SATwwagAY2fF5H&#10;7xRo43J27ksy3e9Ui3JnlQyQhXBnrwkw9PLlr0vj/U//8B/Cl+svaoTMw6vk8oxhRV6LmvckVpAP&#10;MZIDDiE0ZkZx0EkhAs9luUnYf2RD4l5aFrIx87rzBsgb8Th50cVZWIiHeLSGJHoyb2leSQ0gwZlR&#10;JnmQN+00L89Zg6P2QlPo0SiwyxzjLV00WY1GhngJM1lRmOnJQjPS99CPZnIue4JUwowXUhrgOaUU&#10;GzMsynuwmwWf5MnFvH3WBW0MokJQksLASrsfqIEZGIjnlDYjW2MB6lzBcBZrCvJbBsDIzxVXGRY9&#10;jzxT97WmPGXtC7Dg5PAkfPPddxygYgiB5w+EADD2zRtvyYEkh0mxa5KtKWU3NGZunKWqelAVaktT&#10;whQOZveq98heY5CS+QTjPc26ZkPw++HW9njsHwd1n8GAVaaF/Hnsr9ijEYT3RGnwnmsL+yl6F9QS&#10;DLer9dMIogh6GygU4N0r8AAKkJ3AvZynpF6zDOkkpRNo4d6580AOD9rQ40JmakgTi6hMSaYNRO4m&#10;Vyw8Fz0JJvUaRQvmWK5781rFvt6nBm5ZGmh69pwmhzM8ZMe59rPOvWiQZ2nADhqJgYv9tBhwV/Rn&#10;ZQwt4CzIy94tf4pLnIMFZ41KphaRsa3LHIzhaKzlPKtrnEklAMaYB9bnyT86pNk18n/vJgmi9SgC&#10;PbtO+33SPfM0XfdmnKkUxE5Lcc7lMiWB143AAnp5TLJXSj3PcFgcXdY+7PdvXoaDWGvGbGzaMZka&#10;g8qJ0a9+MPklgwTN/iVQNjtaSB7tSpKY7b28HYN5WHtdSjagefrxGksRAAbVzkNFtG0aYAc2cH6W&#10;dloo392SSQqWFX/HyXd54P6AXhnr6ODgKOT62T7UuupPP/3MXpLnW5YHowdrpNjkqVMdWZpfp8ta&#10;k9sWOHNNvqNOC7VzWUqSMT/bB+dBUWaVIMCz1cVaj+qCfYCVPb1difCUudsvh1GvMUlH45S+68OX&#10;GZDd4L44C4Dx4Tp98zR8GfNfgGN/mXg7JUi308xZisCjTOvc0ueDh/Q1kNcDMsQqzFM68TMb2Nn7&#10;OfDoLMiYYguCexZ4VRyczO2aOHg+/6ytphdyGRWaE2N6xs7kftdsO7yXiNOAK8hCI04Dr5JL8wT0&#10;x6U7O17/Ac31SW1ccQBgUweowBTJgyUX/CiQDxKjLQ2ZrRAeFSAxivKJw/4Q6aGrVIvyPVVDNiGH&#10;tHJJ9tz97QPBObAID1DEj9akYNPEJoxiGFNmQ9QNoIPB+cBoa5OYkP2hBtAPIgAXZmhvTQ0SNp3V&#10;Vyid65n2Q7+tbD5z2/0TLwZkhZ2YZJThMcl0T/rx6flpPShQCCT6ow0MVjjgNYBhOB6G66tr+uMA&#10;9Hj1+jUvNg5KGtjvjVVycnrMf+cmEbP5CtYD89PHd2y4sUA/ff5MAIF+g2Ay1IeI7IXjE/N4qn0B&#10;vOuQ5AeQ8WlrCaH0OHrYmfdEZ/5IAEXvHp5aM8ok2o0l3Hq0NguZvRlssyGEtPrgoPlKcSKvg8pY&#10;CCkc18IGBQPkefdik3noAsCevSY8AKIsWS9ywklaf7aEw+vbWzaBMIMFKIx78+bNGwJFZ6cXbIIA&#10;srCpQ1pW/dlHmJdvH8iywIQR7Mqk5EA0Rvi5H378kVNTXDsAnmhicE/wHc5qgWVGybtwdXVnqUz1&#10;e98hZY3MnVivazZfERVTmBAP8tSYTyE8scd3InpyKe6+kyGuBRqUZgyNNbDlZzLgA/++orE9WCSR&#10;HlQoCAf5NzHYgUyRe06QCFYitQ3MEHlGgQ0I5iKKMLAZAeJQfgtmHxMyja4OdghAFfhz4ROfyBga&#10;gNmQDZTDwbtgYMWOPi34v6svN2z2wfRF4i0mfFc0uN/VpumyXtPT8PnTx/rcfuT3hcfNI72kNmTc&#10;sCgewRZ9Muk2/AQZ5mDTYxTRX+rr0Qh+P/AZxWdAMA5AhNevX5GujM/9009/Dgt8xn5JCTuKZICD&#10;b79+y7Xx+fMnPks0j9/v6UOJz7RUQAWYKgD9cAPB5MF/n5+emck/PCnr56IvIAE5M/4n62RjDTfY&#10;gygYwRBEJUU5YW8eVNhj4CGJ59j8xCwtFKANnunNZq2k6858/eCXU6850rWjGBcvX71hMwzJPtgF&#10;SNrFs4gGfS//n5MXr8Obb761ZGEwpZa1ueekM7KgZ6ouQ3Qiv4MBdnZA+170xATVwbxKAZgk86oh&#10;C5eN/yDJiEk9isDsVlRIuuIp2X6EmY9caE0qgKqgxqVIJm8DjyRPD0+PKgYiYppLlpOmxsX8QsOM&#10;icTrh2cWe3PqW7osCj3ch0WvxDgidxZCQUaJAkKm5i80fz4/zYvo++b/OLEnTGpi7MIsny1nD7H5&#10;z2PzsU3yP7NesqN1BcHuYg1/kT+XhWCM9FTaM/jKfA+xfpzxGSULLCoOs5oCDmdaAZXljcVcPgPZ&#10;R5uK98m8a/rehggeAIL3ery/5flLY2368t3V8/qJP4M9BEOYq09f+F6UVBWTwuLn+Gx1xpJYr8xv&#10;9Pzygmc62CsAt3E/AKj3amwJ+JaRe8wRGC616X0Egwxskt5sCBiMkhYG5oq1vmAa84Kfk6wxyUzx&#10;2cE0ZBLyfjDQa2W+ttvHLWsP7J84C/ZK0cUls9czEJDMHF6rkR5XBytTIuRxx4EXap7tFqzhW8p6&#10;H5/MrgL7xvXVFcuu/d4COFb0q7QwKQ5uFK4VShAobh6QSJUd6V/ascfiWb3opChYaA1v5ONqPnmo&#10;w7CuLTDHhoA4OwDugWWEBgeenSfnx9w78R1jZxJe0QYFvC0I/MOLD+xmnA2ZAUJLeXT2vCbYh3Ef&#10;wehPAlv5veAj+mTyXNQITcqSS0u+ha+ge2gFDRPBxnOWsPmVJg2N7Hd8EIqfxxAV99pZTQsNK8zH&#10;bM1nKvuUvU34bT9xaXxxLyg1QsOMkYZr8PL1d7+S2fc/hc9frqxrVnhAViCGNT22lsfiTLbS5G3O&#10;lnampsNWzReoMYeTgIEiuZWiIDRMKJJtoe8Zm44gznIMZ7KuLrrtuQ0EWrJts0DnM0rrgZjagCUG&#10;Y4GWPraBgTcb/gwzkEJ7ojFEbAACpUgUSJha0MC0lxbVSEkesZaIGJ+FlrinloPhpQVxTI5EozzZ&#10;3Dg+OvjZmp+gZj+0a+iNJdlgnUmNk5uvZ2PYF2ekYE9bHITN0aFsBsxHbos6GAQGSPZo09CHi8uX&#10;fC9Y39CHur42BxkcfNX31P9iSH1y9iL89ne/Z92N2g77H3uVoxPaYPAMZpqvJe5GDbsBVIQuqgeI&#10;YaZbawFSnjrZ9yZXh00Lhzf1vqDHebx/tDC3up5xNkayj+paQJ1T93HI3g9qr4E/h6Q3C+zDz6J+&#10;RH2NqwsSA3ogqHBQ4+P1kMi7rX9+f3NLkJMgoWwCjNVUf28/se1L89edEl+z1wDJpNf2HAXKJJt0&#10;X7WLsW7EDixlFgpTGkDlwXmdh0pAVSAmFmpss75Z2jmwMM9S2IxEkSacZdi85TTMZ/8r7R7ZdjqP&#10;WwiN1xpFjDUBYEWyOzfwt/CLKLnflPxp7LvS0oo9aIR2DI1JpMGoPIfJmBwVHjMLuumj2UeQESZw&#10;35Nau+aT6iByJ9KCDeYWGmK2wI7oqa6Z5n8TQB5U0+DzbCXFd+DD5M2oqTmQRf2NZ7y34DycdW3P&#10;qWfV6ckmfPPqInz18iwc9wiKUaI23ofMNmAMsUmKCeDBtyH2SlrVWSNgEKF1Qd6yDgQXKkeWBv54&#10;mEvRPVssxA5NDUziGUlFi7wMEaSpsAzbS0cpLVTDSbHBIc1+VAinkS3QA2XKzfvw06er8KGeJxyo&#10;ecCFK0mcCTnmth6a3YHAVhLxaPRSXz8aZ81At8bptEFOnhJci+57cQmsnpVOe2mTq+qsGfT+PljK&#10;YkWOM5Qtzp4pnoNpFr4hNls3A57dm25ylxRgnqZanMuh2DnQQqiSEp/jNHSPCtCZvPAmMLAjTpWV&#10;cm+YRLIvHHLL8jE/zjwb0k3zpzjZTMwASJckT6y9MDuBg8IUxcAXG9jBtjhj7YVZn9QpzXcWrNtq&#10;mZkSWp/ByEPNu3U2JPQh0Dycw5VH44wl6Pe3RzOOGPXUGQJOxlE9KGJnNFqyC5wlES2+vMhDg2Aa&#10;JuLy3vCdHUwz/zIAqxZxHY5WNrnylDUcFl+Y/rRmsU4ZMRoO+ILtnrgo0JjCuwVMJzQaVoyPDAe4&#10;ur7mhnf58hUfSnp1dWYYj8bj9vZOh8zItF5M37982fP1AFLg8L+/N7ZJHGMtmA/5ma7qoXYIY/t6&#10;aH9CqmgcyAygbLcepjd3T+Hdh9vw4sVhOD5ahy/XjwQ0Pn/8GL7+5juyol6+fBFubm/IgkDzjUIA&#10;he7JyVF4996mYfhOSAe6fPmyNg+f6sZ3EY7r4fyhvg4YVligm7X5KOKA3evQ7h8N7LMk2CD5Wb3p&#10;q8Bie2Biom1AyCXYUUpa6j010JPBBdzwBiuMJavbC0TFNJCT+jxo6gTQzSRXKLhhJIxChB4oAH/J&#10;QNsT6FtSHtWF2+ubuiElNlsAsbCZgYFhnimJ0iewsADY7GgubibHK5ojBwK3V5iq1/fHfT4+MTZV&#10;/QTcvN6+eVufsT9NKU8IQbm7C5+v7sLLWozRukax8FmF3enpWduCIC8C0BoUIw7A6/xoE+4fbxVC&#10;UF+vPi9LXAc0tkwlHGZTPZ8eZ+EFUUlySuvQwYBNcgE516pnAjA81YoWIpJ675/qdauve329rdfq&#10;kFPT4/qs4ecBSOF5H/o9nyd83h3XR0fG65JS5mt+/wNQ2gHO4/kg68PSkA9ltHx3c8dnESyO3/72&#10;d9xs8Pd//vMPlOMay/IxvP3qTNPUTODnlsxTbLCjTP9N0n54eMIN+ePHDzS1PySz9TE81O+DsB9M&#10;fQdNyUIwuTH+D88HmvCf338M356fhz/9+SfK8G/qe22QlDwGPg8A+r766i0lsqdnJ2QY4f/evH5d&#10;r6MF1uD1X71+E37+6Qf6gmE/gtfgn//8L7Wp7ngtcCiv0TA/PnDj3YptSsC+FrpkBDP8wZpoMGgO&#10;jjcEJZFmt1ZTy9Q5MEU3G1LwfeqENcMkaYa9bMlaxODEWD4A53e8bwyrUcQ8/ToJ8GTKkjPZuHtK&#10;Y45PzuvaWxLQBxhorImOwOzFi/oM1PWERMkVw2xqkR8teAVrcSW2Dvws2RT05lHCVMhsLCMmjtaf&#10;28d9Y/d6rD2Ke3xvNhH43knBEfLWAViFZmIJ4EaeeTxU6WEzcm8syUAgO3ytucBzs1BqtEuo6AfV&#10;mdXBftD0ubckVoAQlO0JIHAWWrdYKn0a8hCXi3T058K0dlF6Ap8ECF2mEcWqiTbpT60gzc38G2BT&#10;SNZk8Z5mFbje8MJ/EE3FwkAzAy7N0Bv7YOkMxJwEDNlktrE05gj2jy2kxgyE6uhFyql0CJOhtQ50&#10;SL+3AqzdgLgoGRznLAHAlE2OsjegMLh8/MnksmCxOMOnDNP0n9dKyXnwx4T1w+39NdcHeEq4Bu8/&#10;vCPwzbOmfj+cR1g7L19e0CMWjFgMUDhYWCRKZnGmwLvq8sUryuevbu7N96ner/t6Ll/U9bnaWCjP&#10;Qn46r+vaxb5093BnQS69yV2ZKAnWNk4esPmZ9HpI9vtjyWywYXsAOw6A+wgL6hcW2vDyxWX4hHRh&#10;pa1jDzioew9+Lhdj9TJQa72UfG/RDGVwDbY7C5UA2AmvQi+8MGDq5K1lASSH9KAFGIrwjqW+K6U9&#10;YpeOtBQx5vzDk7Wn2L+jUtz5unXvi2JpkPUBALG+LvwBsZ/gemeG+uzIjvQgiMVSwWNgKaJ+Wm/q&#10;8/LAugDAKYG3VPerem6S9T1krm0MwOJg1hpktyRjHINNeHSyChe1FsFzR/Zlhry2bwUs0is71Vf4&#10;JdRstFpIO7E4xVTNZiREj07ImvoxzGvlhUI1yEpWSAzuHYZT+6FlKTbvqkTgcsM19kRFxYIqi6S0&#10;u0C2S7ZgOTCxRvlqoamp38s9vPZkbQ+/2rGPnppzU/Jk4J0z+elhiL1StHWTjMY2XPV6ucnWsJtL&#10;zlrmvkHZgyzyNMkPxuYLZTLpthcTQ0epo6HJmyQtcoZFSi1kztlJzcReAEGKNhhuQUC7cWJUCdwb&#10;JB8371NjXYS8n9g7nmrezMCnJoMKoJQaONmlpDTe3AYsfZjsEswyqHAoFAT+jtnBzygZZJ72xBnD&#10;zyWW3vR5mFNKsZmYdxoMg+3P9YQzGb6W8lxknwC2Wj3D41yjxX0zsn4swQbk8Lxb3C3Yy6w6Y5cf&#10;nZ4Y8NsbSMBahwOohVh8az4fi27F5wGWNzxD3F5hFOGqF+DigQnRG3D3eU0S1cn/UewvH/5Q7r9T&#10;AvjdPYHIJ4TZgcABzz000aw9jjhYuP5yxeEN9Ee4xiuutcIhL+okKECyGD5kKyKg8O6WNQx8Xs0m&#10;wu4p6iUM6cuUsdlsmMI+SBXWhdDkZmn+GLUut3Nfwpl3lxEizG6HwGQf2vDRBpF9A9OiPqthGlEs&#10;tUC/uEUyoMjrus6BZ6hw5E/H4UCcmK84Myzke2xDTwZildRUBG3AIPAix9LYZMbMMXV5kZyy8xVZ&#10;JmVBmPmGJfltRobILFnzWNhkfYZQD8CDvbNzwxNLne9TigMwDpIYO3EerGkMvq7JJYuZ6okz7BYl&#10;lpabVEfx2nbm6cm6EUMrfz/YQS1sTUSBQAvJULHN9NqTWCvkzCHTq4uz8P1Xr8NxPVv2N59Z04Mh&#10;uugWJCJojtNA/Di3QNSQE/cYz9ig/dcsYFJbHxa8l4zAwQGMBY1Y0nBowxYmPsfUmFUURnYGwPkz&#10;hrNxBx9PMvMteTdp70FY5qhwj763/Za2S+sTqhUtpGZoVhNRQ5NSyjMA2cEhDy8ie1PBs3nIU1qr&#10;QJ6u7l9DC7hTfS2wOcj7mQ9TmeS08yAOkz9PkBTZ9rm0c6QxAqPWow9XcG/HGTtdXrCueJvLU93z&#10;MXiIh06MUWFnVADGua2ugZwl5hbBEVrok5iLfj/dr9YDLbI+w8wnOzSPPiVY/4U/3gTFTeq8yUzw&#10;eeJtUW9TZCWQG6OztP1sMulM0xkvqbE/i/GZp94E1LVzfyZZJqGq5GcHnsn7c7MdSDE98wfsZp/F&#10;WfPd2fHmD7stGuAn/gAYLKv1wphvaFpJc9ULy0cgS85oD6EkKnqTXrJUk2YWghqk7lJVtmCDHZp3&#10;Vd8mU2hysXEByMCNI9AxDCz+8V6HSOLDew57etLhHxxeAOGQqITD7QCpp5y4WyOCm4uJFw+bzg4w&#10;AFTYrFGke4GwqEUvfMTIPKiNOxqQKGATTQ2KefoZEURYsFlCGAaAkLOTYwYhgHEAiSUaLiyCs/Mz&#10;GtvidQEScMMNud0EFN/WJHThaW+AAxppXFvKdet3R7psLqml8cFQ+05TODDyUESgqL+/e6pFx4Js&#10;P0gKWNiOFosNH4HddpRMNHL6D1ZVoeG7TPOVNomVYq/bEWwAOyqJWsrJ+MIYlHhaUTB5gYmJvKek&#10;1Veo38dkDPicYDKh8DlBMTTuxRLIRjaPhdcB4I6nCSIoAn5+W7LCRjaclGMVMdAAbDHB78EkQrVx&#10;Q0jHu9qk4r6fX5yb2SwSuUYDL87PL8PF5QuCYGAuPD3s+LlYQNUmcAPJar3vCM94AGtynAys+d3H&#10;yTskxNhSonyS7T4q5quT21RwvbQpLNYS5QQIXgALsLPN83gDtp+xHf169kxvvuPr4vNymofmhVKq&#10;3NLmfnn3nk3y+cUln/MgWSS8FPFaKLwAHt5eXxPAxuu9efuGBS2AcTACz+rzCu872mP0VgShkb+9&#10;va/X/I5eSi5rxnvBiybpQH3//gOHBFwD9d4CpFkf9DxAIRXD53igj1+uz+wj0zFx0IDlh6Z8Dz/K&#10;zZrrBtf3/rE+72fH4bSuJ8iEIbtFYhe+K/YCeHhhOo7Xx3XB2vjxpx9r8XnW6NO3CBPA87Y2k3Yc&#10;cgdMB7fksEclROLmAHymbDAHAh/YG8A0TfLRci8qptT1fTPfx/dHM+6yEZrG41mqr3lXi2oMKcxs&#10;N5INhQZzIUkbmbCabgKYWx7YNPxgc0yQs+vWbGwHFGlI/kIC58l5+Ot/8+/Dm6+/CYcETQ7Duhbp&#10;XV0HYL6yeOi7NpnnJFOMmKJnwmapiZNfgNbYE+AZxCNYzVnHwmjB3+0EfmV5xFjUfGCTnUeT7VLe&#10;WUbJkp1pFwQY+rhK9g6ebBxlQO9eRJKZDKP5N7bUrs6p9eNktu1+VLyWS0kSshpC945SIRA9VS17&#10;OJi1w2VKk5tYBlGeWmMrggn+ucm+Joldio1x5BKy6TyNzfQjS9LCkJpszLE9AWVjQxqwI4COjKSB&#10;gxUmfXaWGBzyxHoJPpmTZJHfh2bSe0tz1iCIqZFiIvi0jzIhnON13Y57S44b63kIijhsI9C0PT1A&#10;jn8f3v3yQ/jhx3+hPBfr6MO7d3WPeE9fWQBrT/eP8pTC4OihhbDgWuJMZ0BJvXHYYziYWQBAMhA+&#10;LizQAGcKQKxO+yPPEjY7SjVLxmbpmyxU7K9FamAxff+UCs4GD2FOB2sD0DDYoX3DRg1UkQTHJFGj&#10;pkDmY1qvA+w5fEMl4lKvy/aBzxVUDfg8XW/epqPk1bifGFSh/qC0vP4OBk1kzD5L8CsE83C/GbzE&#10;6zVwoIDv/KiEaf+eYHK4wT1Au1I6Dp3ocUUDcoB7azIeUCecnF6QcYPCazc8MY8GIDFBAkh065oE&#10;K4dh0nFBsJCJ80q8JVMp9jx/sOdjEITGiH8fp7TYTg0h2Ya6VgBtGaqCZN0cW0FrYTK5yVe4B8fQ&#10;Bh1g+2OvwPsReCvW9EWBKv4MuB0CgHYCRKOB3AxpGLNbcpMZa8xaWp0r0Mf8WJnIKKN6Uz/AK/kk&#10;vHj162S8/8c//j29k/EZYtfN2EahBcMwl0v7nnA8+XWGxsJjs+btjrMSy5SIG3xfjFNvkV1ilacm&#10;w9sD8pXdT0/OZw4wBe31Ub8fBSak1qjExmI2YCI176E8ZMnaiyS7UawHk+O6f1oQayLIt6ulJjor&#10;QnLLItigNVVlFsg7CyNMM8CStaaAzjiT47IGC7kxAN3MfTJxn6SHc++/3v0bBVLgcwMYaEm+8l5C&#10;rYTvCWBrpM93186erEYNNenR8SkHb6gpsNax752cnZBle1brTrw26qsT+O5Cdr8+DG+//qr+93E9&#10;t9e0KrLBgYVk9UpIdzDPZfPc28S2N3lkaCwNl8y7DM6TatE3EZgEOaOuOwxdDlm/GVADEA4qB7fN&#10;OETNFgOHmjDFHzhoOqL/L9ayeThnDuTp1a7UUQz139WzAT7ORd56qI9GMpuPaL9iElMLNXAFmNvw&#10;oKcaxjwLpnF20TPcQPtPnLzIcnPItnvLoA3J9+WjlgQSNmaa2NP2v4l9DderPEjdS473oOumxt99&#10;I11WmScJ/MQaNgZUmOPCWn9WTygxtdjn4FoTwGmWUZLM6qwg2CbbD65X0z8LZBPI6VsGfedG9hoO&#10;XoQyBfI06aCYVu5vbF6CoV1X8/qM8iaOE2FH6Z5efyStg+RyQ0mNbQAyTuCag+wCbOmxnIxdFpXo&#10;DiwB3tMvL0/DX//22/DqqPb19VkrT/dKAl7x+zMkDoAa13bfPA1RZ2KIU+RzDQIFToAdrLfWBuyN&#10;7lccNSTI5msH7/mBaeOm1kgtzdxUiS3duw0SpAxxmaeekM7BKii1thYIWOj5baGTIBmY6geWJkv2&#10;k//3n/4lXNVai+oW3/eUopvEkLeBlYKFSmyepPwYJbTk5sZ8zpPcdxqoZYW4zZ6XmRdmKKHZZzTx&#10;t4aT5j3vz3Vsr51N38r9VHoZpQOXFibhHEQPqwiSdSuWSRY/9gyGYN55oXkOqr4VODyOpWELeWaL&#10;5LU4Z3xFA3IN/VKb+hR5+CUle5cGXvN6Rg92mpjjzZBnFgYW5iy/GZjvLD4H1f3fRXV8piooeUIT&#10;GxmgMUzLrEqYvPXKDPhzWC+l6Rz1hOUoX0fA0ilNA7dccns991t2dWZ3cbL5g8lIoskm6s8hbfYG&#10;3j2jJVx1Yof4/qd+eQIJgk073ENgs+6kG89k7ByiqYdsV/4tUR445uk1EsxxOTAkeoZOj5x+oWDs&#10;FJqBpmPB9NHlzIwwWFLUExppS8izwIU9qduYgu8HS6yFnv7nn38hU4/TaGyiY5G/w4IPPA5JMM8g&#10;qS1qHjBpBMCHQvUCsqRaoN7c3DOdGCwBfBckGeLRBvD0ESERtSiARxyYEH5Q0OdOZrz4zkXxzSgS&#10;EDgBWQ5u4+3tgy1ANoCaRJKNdMYbvWdgxSgps7HiUIwQvAP7oB7ykLYCbKGMRjHlDOmIhY0KADos&#10;qbuHLaPosbjAKIPsGtPVu/sdQxO8zsR3BJjIjS0mMsUYnPG0Y6MCAGlLz6+RPoEAIXH/iprxl/Va&#10;kEUZA9kRYFFY4b9lSi4OALC+AI6CjcGYeZl4o+AGgLPdGagCwA4NFyRhpKAvECjxnk3vRX12P4MJ&#10;RonSmiyFzeaYE06wmyC3xO/w+peRwA2+GxhYX67vKJHCtrVaxCYjcOy906IalIpH898+NfPPLBpx&#10;L/liFGPH5FJ9K2Yuz4/4PD7Vpg4gYN8nbfYmLVl03WSwrXWFA4Q+IJR/3psPBgAbpcph4UPehmuD&#10;LQAhGV++XPNZgIwEwJVdjyd6tJAtszL2W9+b9yWuCdiClhK7ZIEI8MwPAsjrX795TTN6PKNYyzB4&#10;xoAA9xVg3KfaIPk0AfcD5u/4zpioAwj56quvOAm/ub4SG2RRr8MunJ0c8nlGOuNVvX8I62hTLMqw&#10;z9l0f/r4sd734/DjDz9yE8TE/ZbguAVz4BkcycC9Dednpyy2cL1YBCApreuV3GUTZjL6ttbEY0DA&#10;JnZ10BJbYYbP/UrNxI4MR0sazpoyW8DJlvdvwXRcCz0Bgwv/vqnX6Kn+N4qzTh6O+N4P9GUb6vc5&#10;45oCa2+9PuIB9+arb8J33/+2Xq+vw2G9JoFyvVOT1/YWlpS0GTvYidfuldTsU1uPpMe1G+QNaB5G&#10;CyVNaj+m5G7JAxuMIRqT6z08fCN1nbxGzA+Ekl/JY0L0BC8D5jDI6TTFtaTaOA0EyOzrmheVmwU3&#10;Tyb3oNE64nCEn30kY2zFlGEZTasYtIIpzxPt2/TQPE4NXPMD1afpk0dQbrR9XD/KHoMVqH3XNU/R&#10;pNCCqQl3r4/QwmjmwQadT84dpNAwwKaOo4I4FDIyupl092wqOVU7FoIBQJXs07qOsQ/j32kRofAs&#10;ifaaByDA7nsGRzxxiEI5PQCeuzsFtQw8x8BsgBm7hW70HPbxs0FyW38P1g2YzANkwl7OJG+GNgSC&#10;8RgGQLb7SE/OwmcKa5XSI7DgIDNHyjptIZYKhRlpYI+fB3s/KAAmCfizUJauNRTWPI4E/An2jgb2&#10;0KdVa8AkT5m1A/YsePDhs+WsdGd4SdbPfQZJ8cp8E81juG+1BSfO9XXANsQX3MlCBN/TfDCNBe8A&#10;GZ4n2kkAkAPATZZDR/AUZy3qJFgkvP/wgXsuWYy8hnccXKHuQA3yRIuOLfcFC6xY2PpDWMhg3xNs&#10;bDJEsb/eP2hQFxr7jSEb9b2wl48qqnsa6htQx0ArTe9RGDzxde55fji46QCKJfmaXHvIdl2i5Gw4&#10;r1HnLOCbqYKUg48QlPAt24JoAWCL5UohPgubypfJG8mYcLGB3B4O5J6Ue/nSmnTaGisHfQliSK5L&#10;WbgCYJ5l1XUdz7wLJJj/iv/73/7j35PV6qiee125HMqN3A3cymZtUFyy6AwMMfqa/1KcGkq3wCs+&#10;pAktbC04k28mfpoIBlOT4EkXvp+4f48zBz1VMQpUCGliRHbyQWzDEAUEWWqv+YORoVksgdMS2m1d&#10;hTE/8w5swUAiJ1par5yfHAgZS/tag/vyOUqqgLOQQwuBaoEFfg01cG4hSwJNKOPUXV6J1ezARZqB&#10;iHjuPEypk21Ex4ReA5XWm0NLju40vGoy6Mzzdqvgs1evXrMWhWrltO4fq8MD1ixnZxccQMKe5uWL&#10;V1bbrDf151+QDbegMmbJ17IQBOurellP4DrRdkMSUh8KxgaWelDOPMDEfhbWQAxGGo1tTMsj1HUh&#10;sk5maM5yyeE4bVZqnYYznuFj9ZqvFwcE+zoG+SzCtu6tjwge6w04AcPak54R3Ibz4+b22oLOojGv&#10;9/L9RB9D9Va9oUvVsVmepUHAK/YtGyhM7M252X6TBDbKokHozlz1BnjZ271eeIBW7DRIj+oxu6b8&#10;WQgUdM/dLk4euUHJsXOJnP/5KMVOnJn5m6ez2TFED9wQ0Nc87OZ8odL4qLO1/ZzVQ189kQCSXs9Z&#10;TKNSPC1wYmygjxHSivz+yhT25GhV9rRS7YZ61kuzUQmz9G6xhLQ/RUFh9t2GBsC6hWkWlxDMMpOX&#10;d0py7psP8kKySx/gYD/H+X9Z18m//+vfh9cnm9Btax95dyXQ0FJuqSjBupck2+TxPX36Ega9oRdx&#10;RiAgdcpJzL0pjTnErslkIa8fxtnAAudFDKpnAxN2HcAEDXQoLYNYgwYDocyjLdhgib2a9qtx1BoN&#10;zYMdYCCY5vv6ef/px5+pSjKwsJnY6FwpbRiTdca2pNXodjHyuMxTWFEne4SgEL55kE/Oz73n2jps&#10;2VdpAphKnoY7oTTLiPwXHnnJ69fY+HZKTQ+TpUTzudQ69u8pmytPg/dJudkqiL3tlg3d5Hebwtyr&#10;NU62hmFiATr42Sx55mZ7+gxD8+vz/SQ278IpGcjZ0pNizwg2UyL6xBpNjXXo/ryxgaDyCteFsf1D&#10;/Yb+XwrPB3n+nTrf42b+vB4CYtfRhsnunxsb0C5rk79I+PUBIqGE85PNHyg9qb9zcnTCw/Pq6spM&#10;4vUQ+YHYdxb7G4SO+uTPC5+x+PQmhuPa4MIjD1I2TFfwmpZCtyQjwNMVQ0jNvBHNCA4rAHe7wSRJ&#10;HSPdbQqMog7JnFFSDwJxpqPgIQ8pDph+OPTgd8bwgmFHALEokdAkSDslKnWctp8cGhAEKZz5B44E&#10;BCEhPT0+pqwHi9kbGtucLZkUjQJ87Mjw2Y/07gPg4JNQFMQAYCgTQ7rnvUkwIUfC6+NmAYx5eto2&#10;nX7UQ18kaX3x4iUBCTCH8EPwNMveQDJwY8nDC6+D7/Eklgfel0nHkIRBxogmIg+a7ltillGObTq4&#10;oFQnhuubLVmMYGY+7TAl3PFePDw88fqAZYnfBTjknomWyGk+YXult5mn3kD2GKamvRItd9tHsp7o&#10;eQL5GeVQh/LCMm9E/A6aw1FMKbAaKAnsrAEESwuMPTIy69+9f/8Ln93zi4vwyy/vjaHU22aIyS3+&#10;G2m8nz594ZJ6D3kaCl55ReJ5B3h7XJ8ZyCq34+Sx8bgfrVAhkwNNj2vmPQmsmPeZvKE6TWpyk7OY&#10;Vt+mwQaob7eDFaW8P5Kn1L+HHwqus+NcbGBioO/bggm9neR+B5NJemffFWAvwF0ruAtZqigUGIpT&#10;/w6gmKcjY5NCM4jiDv5MeDYwscVGu1aSND63+e5ZoQXfSfw+wKqiwhlgLdYLk7e3Wz6LZtwdwvXt&#10;g4W7IM21TwT9AQojiIfyjtHYpZky04HPFdY6/LPQBCc1ngD68Px9+vRJ8vt7hmWgsMb6sc84MBn7&#10;4uyMnwnfGc/ULz//ImbuyoYL9T1hmL19MmbNEz+/TcMpqxOgECVPwf0FqN3RWH5PaTGbVQ1AvITD&#10;+gXYiYAYfp+6LgCEWkpXpIEzgX4H1eo/MARmUVrXwfHRaf0ZMJ+Pw+oA7L0juSgvwwGSPHHPcjST&#10;5mLJbA4quRE9mumVEoinTKwie4OiFDA7J8zX0sAPghuQqaKwl8dZkWfnYhY4wNAhAQD8/ijKdIhT&#10;yjuaF6h5x5VW8Lk8DEW+M+miJF5T89Y1UJnm57PG1xLlPAnXDeSzplxZBsahTT2ThiDRkwyTp88J&#10;AA3Tz8xT/BiOVHKT8pAR4MEZ3tx2oRXWlBonD2XJPJuyQDzsK+5JaOEQBtLhjKN3mUDXrVhSnhiK&#10;yTClPsMoXyyTj9Cjh8OoOwYYWSjEziauZJK6J7a8mdSsPNW9lsMiSM7Hgf5zOybe1XV0B8P1GwLv&#10;T0939Wy6q3vGgbGPCfY+sdgBUM//RWpj/XxXN1fm91ifGZy5WENIiwbLGMMEJFCCgYl/B/v86vaK&#10;jTXsKbBHAARPXZJtxBPXMywuTFGb1Q+ZkTfYv5SlLmzf9OGDKwkYtrFcyK/UznPsUZSRBrsXkEaj&#10;jkDzB5Y9P3v99239LtgrUG8UeM3mHZkv+DsMnFYKjMBntwAjS6PHdyAoLBAA3xXhOnhv3G0w87C3&#10;Yo+y4dcTz3UAY55IacEbWwJlTLpdrNtatmLOPBc3TNqGJPDIvHw78+TDd5wS/Sxc54FWDffyhR15&#10;vuIcAvPwhqmZVp8cbCzRdiHbDEvmPbOAgq6fElyj+fgUAbf0psUwg5YBJr+5YzBLtu+hMxdnShaQ&#10;4eA77hvZ69nW65JMwcLaiib3XrgnazLN53ZtbE8NOJgAjkbMm29PMNQg1VLfzTSd/mVqJHIxvyoM&#10;u34t2PeP/wsCOq6MfZFsPyzjJKulJ6enF86SFN1/KyhVdd5PhLlxvoDC0MzP5eIXp+Ghp4+2AAM1&#10;W/LxF7MjKLSnNCAyiPVh+IOkXW5r4Kzr3DIQDYApFrriz2ADLnF+0yoA9cnEYC6zbmJwo3790xIb&#10;HbzT/mjy24mxkqfIXgNfwrOsJrOh8CYrTM2jJbTbtVow3dUGrACXPFAnOlNQ5w39XJMNqRgWQPDA&#10;bYXqPlLXJgZ7nW3wDTwFoIDBBKw6cA0hjYf388HqoNYaLxgYhvsD+xKQDgAIQjFxcn7KsA7UBKhJ&#10;8TOU8nLPskBEY6V1bqHPdUO/viQXvzi75wJ1Wzpz8mGXVDa1fhmDDYXv72/CCj7GHz+b/+4SMuNT&#10;7kup7oMHtQ7GmYK/X6+OLGF4afY+fTKP9qd6RtDHmswlA+dhp/Lx43sbONezAnYiDvjfXFlIH84k&#10;nAs5TyqmohAk7gOjMXVb4n2UK13z/HJGWmpeU24xmWZ+Vrj/dJpSvW3DBRsOujddJ0DDz8dlZ/YW&#10;LSNXLCSXwPby/rME10IpqhvfN3+xv3AgMwDN9odRD3xUAAP1bMVsBaIHCPmm5CxB/q/OPP5OEXtZ&#10;6dsArEJS8I8sEbJ5YmYx2LIC0Li1hNRUDs5uiw2QiI0JyOvrabV8n9SYei1gQWzMTl5qo9hgmZEN&#10;oTHBonv9dWICMTW3I2jZ9QZgw0sP5+6bF5fhv/v9b8Pbs01YjrUuQagWmH3R/A/xnAzZgk0GMacC&#10;6zg8nws6wo0zqekoJKSbh/wI/s8E7szqhvY9Q7H1HosFdwLPUHIxAopy9NAXD52wnp4XgH7O9l4m&#10;i8Z1GmiTMlLZY77IuLd43lDrZZBfYCNUr88f/+XPZrEjoMuee0sJTjNQu0/9LPO1KLDOzpuYzMsY&#10;az26Xa13IMIOnE3mjOegwacx7RxXyATjJ0Att9Co4snsRSeT19TzYAlJs1MLIvTbPj17/PMwpb+X&#10;v5DM8lgV0Ix/H/FddL+K1jtfN0uS2gZTHp4T29niDHY+P05Eywq2Uo8AdmKehQ77enEJekxxCj1x&#10;GbD3UM5C92T3mdy4sZJjmAL5NJgJJbdzO80C/bouPo/m1XfDLrWU1H6ckQlKS6ZP0+6TBIRGG84F&#10;+ff5oNHOPh8qah1fHB78AQ8+WHf4YRRyOAiyTFZQ6NsEPitGPSiswcyJk6DWQT5WANZWCwONKHur&#10;7wcp79FmaaDAyrwslgszjAZ7AO+Dgh3FN4IvHPnExTXj7YHBHwC8M6UaRnmlRj6aF9EBAaidpS31&#10;k9RnYFrPwKkWCsCzs1M2fU9KjnKpBBvB5J4GXQPqyEiQPw2KeTQs4z6T2QPwD75D19d3nOZhQ0ED&#10;9bvf/VW4qoefsUQsLev6xkACN4DtlRZEwA0yxZOTepB+YvNwc/vAxFUEgOB1nAEDU18mUC4scOCA&#10;EhgrelFkWPDBAVldA2PJLckP/6xWSwFnVjyDlWC+KFnX0AplfLanJ5usWGqhSftQKCBQxdOT+96a&#10;BZM6Zk4KUQQcgrqM6Sh9/I75HvTjAUOzs6RnFCT4PHcPt/QsBPshUeY1sri6e7wjcIjnAECONekA&#10;Qjbc8GCQjoaGzU8y43yYlqLhwHtignKB4qveqztcp82BUoBv+L0sfXBgcYAgk4vzS4InDw9bY29x&#10;ahOY7LQbJIPEZx8NmNuP8seI7f9rNGXf0rL+GXQAmcl0ULOoKHdNq+H9iGYXyxXNL4JXYBKPgAoW&#10;U7UBf1P/HSw9vCZAGCaPyhPAGDCBzTXu+0kt7NDY4GfQKOJeOzXbvCMyWW4ndS3g/n34+IHN7OWl&#10;TaGZ6nZzTdYQpVbrDdN5b2rTeAX/P3h6rRYqpCzQB8/OWKapE1iSD4/mk3V+ekR/Orw/n1tItjsz&#10;5gfTEvK+40PzmgLYyfAYyGcXCxXJi/Du/XvJ2/fhy5cvZNHgGYHcuO8tGAPPKvYQFJPwowEgQu/L&#10;g2NLDK2NPYJakGiJwhvPHfc2JluuuI9EyUltOmPAX5H8x5hOtnHiWXTWCg4WAIV3948WhDHk6SBX&#10;QY97gM0Xshhs5J/qM4z7uAOoBnA8GO28WxwygAPm3ken55a2WZ/zBT3UFmFTn2+yY5Qa2C2sEB/l&#10;l+RMOtxuSIYWS0kbBhtwlHGS0RowtzerljBrPMQQyfJEITtsMMCfDfXO9laflSXJc3v5By6UFuqg&#10;YpbXkMtxcfxRFuiG1WT69cZ8wAAG8nUn+yU7jHG9KYEtZqic5c2V2jTafP887dfBwOaH0XXy+Jmm&#10;cLGbroMXjFFJ55Y4Ok3AJ+leVIqfNUdk0+nwd09CN+SGp57bEfDZmmVqMZlYNhL4O0sm3uv5sYRS&#10;GD6bh9odJZmQxsN3snCfNP8zTkHVQEQ23TaZBJALU3Uk5gLoAcAOoA/f47G+3vv379jIgR2422N/&#10;2IWb6y8EzRZ9UsAQmD47njccYGB/Pz4h2IXXxhkMz1wOkwDOyNg91mYP6+wEXpolc58nu7OeR2h8&#10;1wy0CBoUJQ36tuH09CQsN0qphP9byA3Mxe/QVL+M2jtWtIRg4itqCgRS4F70HYccTJ1dLwle4nnA&#10;GY69Dd/hiUE+O8kW63XeSnojaTikzearWBTw0YXXr16F03om4yxc1/dlYE5di5CG4uzmOV8i/25D&#10;qd8BvUTB9oHPLf4XgBrY+ZDLQfZrViaremZuyJBE08yaYXVgxs/1WXTzfz6XMU7BDbnwupPhi3RM&#10;peyCsUj1RJSkm/K0KPuDgffbPZx0IFl6b/0Hiobek5DFZMYAFNdmkJ0BhnWjithBwDjARNRJ9L+M&#10;5glIj7TdriXt0uemmFyIVico9FnfLa0W7JN8dvdNDeC2K2CUjpQ2q7x3lo2ATpe8DKxh9kpK9aYn&#10;2u+Bzbw8CC9eff3rmH3/8Hfh85dPbcjnTLsyS7cNpcyS9WIz3nbQIkpC3GI1uIbkESVbApNklmm/&#10;U2OBBt7lsY0xQAnmTHqbleJYJvmvv7alKKrhU7pxmDE/wiwUw5JPXeYeJmZIU+aOk0m6nsHsvoHO&#10;f5F/Ubs+YjmpQJWE2BOMy8S+mCknzEYhTM1NJ++6OIWAREk2DQyLBoglNZVp8qVq50KYrBuKkmC9&#10;dfVhGX1O63MOYN1TfZPIAJ4aDSauMxFfwUN5Y6njYC4vGXKzquv7nDUynsmTozPWYah1Fktjs3Ya&#10;fK3ol1uaX1pog6Reg3hjbiz6fsYmm1gl7ulFhhGTgrccwuwJzNX7sDNJOyX1ACsVwgO7j6XSe3Em&#10;gLEH/1OwnsD8dWmhyXDNXwxD9eXSSBMY8uyfntpQLpKMcMifAVOcjGvVBiOHDf8fY2/aLEmSXYe5&#10;e0Rmvn2rvaq7ZzDAEJABoOmDTL+v/4pAGCmQov4KKYgyk5lIAwwiprtrefuWS7jLz7nnuscb6EPP&#10;WFlVV733MjPCw/3ec8+ysloaw8adDe+KfKY61By7p9cLGVyfwnnIjB/G9H4bjc2/SK5gSM0+xNjx&#10;CgYbkqTc8vdubMPS0qBbWIxQCWcKZUlU81ze40ENMczSLgVeazDCZz4HSW8NqB3c/wxMUfpVDoy0&#10;TcWafO4F8sqMDtYHVwulrnEuuTFczfYhaLhYWriNs3ej9pcup+yJ6Z74a/cqNkurMNu7osJhshKF&#10;g9J2XVINVl+XJ9rlGVUXkXUak4CTxPX3/u2r8LvvPoZPb87C5vGWQB+9nuV1h3uzEykCirao/XRX&#10;nJkrWelMYu1Blqh7ontdDoOUH3ieFvq8YqF5kNELj7NED762F2mAg/uBczhn9z4VUAZwD/gCPZHN&#10;AoGgKaw4MFSlvHdt5JfaD/90dR3+6Q8/v2BgdVuD0uwMuE6GsQV+tCAo38eU/lw6V7MHQrRwvNgD&#10;sLITwGMPePijoKfQ2NMCl1WfeyhF8rmQgqlcEppLtzEqHsoUXg620iyegu9pBqC9YAJKKl3auW5v&#10;zQdAvt7m56zvhaVJ6/3ZleWEmJJRH6DMJM0vGHClzJJ1+2MWXoD7vhV12bH/SgL342yLcHlvSh1o&#10;b7YU2r9CY57rPXrace6eiz6887XatAqxy5f9+qTZ53KZvhOO7OVqz3J+vP/j4T7YWJlFHlg193f3&#10;FlUPlg+ALrGTXCIzNf+OSHPsXS569gwUYXhEfXWAUQD6kGq7Wo4t6faZBtGWmIrpN/3ryNrbWPFd&#10;D4axNsUw54esBo0yZEYIzsDDigCRvT2b+qIxPEJynLxmGAgRzdsnDQoo4OdZkNlFbzxKBCNZUNuN&#10;pX3uKeUUByTe25IsmSWlAWiyDpo5/04Hi/luINHpp18ueeBe1Ebmqj7Y5sN1ED7/8jMLfRTvNPFE&#10;EQrgAJ4DWnVgHKD4XS4tDfXy6ip8/90npp7i7x7un+ohe8tGwJI0s5gzWYXDko1JESMJDYjryAFu&#10;MCBga0bny4UxNMASg7fGChLnGcBnLD9R5Ov7wiSEybHPu3agudcGJpuYvPPewQMwmLk+U5E3ay4w&#10;+qcBZCRtP1riK8GhFZsXpM7Cyw9sBMpKxNAsSoDbJ1iceL0gMTg/u+BCtmAKA2chlYYXmsuCUARw&#10;fY1LBTlkTmbhm3Ipdund7T2vKRqRk+PD8OHDB4Kql7cPJlkvuTGBHjeTplqBnonO6uMkUNKAOTpf&#10;5AWQJU3hBNfjvVVIHIohBcnW8eGqFbjYxK7qe1jV+/Dpwzs74Oq/oWG9q4fjt8tvZG06zXcpSdS3&#10;qyt+lrO6/tBkZnq0GOPuno3YTqCZjOkpNT0kY5QMoXp/3oI9CuP+p2eyJNHcndXmdBRbA9f2+vqW&#10;IB/WzCnASclovlzeWOJ2fcYB8j1LxgfQAJ4aaEQpWazv9fjosCV7gWmIn419AmD4x3ofsB8syU60&#10;ohhFqU/GITHEYQcJDX7eHgvpJVk/ADMA5OP9A8zz+HmwWHDqQWaPyTs+4x4DfG7JcMIYCT+LEp5U&#10;2qEKELloaksmngYeh/U55IQ22KQ1CtDPCrnAYc3meLvhWs9K7T2iR6ANFQDoPoLdqgNvuXdIY2w0&#10;o8enrxj0cwpZUP3cSNrEvWJaZ70ueNZ4//AMjSZh9QQv/DamsbHW6FsFVge9vHpyH2VuYk9tGaAx&#10;St6iaVCQlEAVCRr8KAYZAyI0GXdvVXxm+mMOxnSj1FL+aOa/ZdYA9F/VtI/JXzE2P5YgE2jKn5Zj&#10;A9UoWWGC6Wg/0z2jihU0ztBozDsP9gg2XXZQ0UdhrcxQoZvE2pkYAmJ7epFPlLPBe12Um3QbzGRL&#10;Bcb43ya7KabOqvMUMi+Y3JOHkuQtrzt9xrZTk+aC5bSjWfHQ2VXFCjycofiaPbFSCHLtWYJsii5Z&#10;Go0tK48lSDyRJotmDGcgwG0Cdkd73Bcemez+bFLd7RP33vXTo1gRgfJzB1BXSxt8DZrQ49nDP+CM&#10;OTw64ZAlKj12AUYZALo9W6/4HR6dz7RssKFcpBm8TdyTpBMYVmCwYb6N8swU0xPnwYa+U0ulNBdK&#10;xfHzGOJ1eMDG2taD9tl6BlPWN5o/FqS6BC0h2RfLgzXOynyE8f2ers7BmgYS8OLlgKzulfCsOsUz&#10;WZ8/DP4A+nFfq3sS/vvk+LTVI26rAVY7rh+uESTLeF9osjGwQF3hptmoL2jtIPDBpHcGAGLgYgvY&#10;93Fjf2CIxTUebJ0Q+EeQTn1/BDWR+g4Lh30bKO0RiDywcx/WC/U94TXWzxYahDXhITrcK/Yt5Xqn&#10;M2W3s+R2Cp+SsSHAvMZzYExgO5NwrSktrK/z+PzE+m61WimsYNU6Aq4N+IGVLFnSRGuFRAbUSgDQ&#10;oPTIoXmWDbRWGBREMTUZE9NNY1CS8GgNop48NIZv33//69J4/8PfhsubS/MqDvZzRJmfnfNzma05&#10;yTuLIrtxvtPkPKk2S/av4VsOXktLEqyuJJZZg+JJts4U9MavOCNKPlMaKDpjYAo97s/lPp4inGZM&#10;BjxbHIorOZygXTZ5f5iBm255sHNJ2UyGmGJPM5yyM1TLLNkwE1RwidiMjPIClImzBrwo5GDQL1dS&#10;sJEKcZbAGltCekrzoX23M8ilNF9i3Evulxp2M8yuPhNHtXYdnMWpr8FzhAE0vu7129dK0h7Cq9ev&#10;jXlbnz/U2KvlvrFwRwP98WxT4r4YOYiYN4hLMYadwWnsTRtGedCEe6b5QMgbOLV5ApadMV/3e6Sr&#10;Txsxmuuz+GgKDID35xevjXUJb1iGbU20FcFecFKf3TCkHqZS7L7H+mDDviGpvrm9vw3//If/zlrm&#10;WQFxYMKdXZyRpBAVJkC1k9inHJA+r9V4Zu4FyQGj4GC0ZKWtKY2NtZTb05UaUzYpdZaMPqwZgRyp&#10;+ft1tMGUL5ZhCrYhU3ub/5uBFbnM9W4aVpdu9TGV/i7yLKk6KJs7qx4xgETAgrOrGi9V75HPazPc&#10;bGnVFhRYSPttQD5rjThLLR40tPDE6aK6JZuHHt5J6Z97HvcQG4DVmbXuSdeCHbTfuG8saLnuUZ5D&#10;nHnCad1mhVeE1CyHnA3nn5driWdJ5Dn353/62/Dp1WnYr+fv09012fSQCIdZUIUz26fi19+CloIG&#10;RZlyi9hZb2loKg7s+SGaJy3e2oLkmtg+R7sepV+Z5lFXYgty4OcHgLrzQU2Sdc2WoDd+H7RA6ZqG&#10;NcYArA2fQ9rf0Ev4IEz1/f387Tpc3T00NYezyLzOSzPDStubF/06+jB35hXXAqTsoDMiiaTX7o85&#10;Z0P3gZGAKZFMfKBjIUTdxqZlAM+GUp6i68HgDoLnObMwzIYts0CY6EEas7CPKHuLFjJVHEtWsv1s&#10;PyCYJa9sP0M7x7Z0qXAIndE+NP6u3e+Z32tsLybPWT8LZx59LaMjOfidZvuwwDqqnBQYFGamoz6M&#10;ccBuNqiYS63nfYsnGRf1ZX/s/zdfISW8HNy98NqcEQZ9YOaBRMPJwepHX+BYV2AqwMcMjI+QDCCi&#10;t4M+II2dKcuwrQwFQhTd3vz9agGpphCTpkUyKi8avZUK86jY50A545obGnzkwCSiP0j9mZjKZzUC&#10;YBsQ3FOiFkAXFM0oPNdPAP6WalDl4UFT1qIieck7DWDBTPcPeYvJKhjGZm6IAxxTb3qwgY1YGymw&#10;hsC8g1wUjCRMMqxnq40rpVGZZvnwBLq+fqR0+Oz0lP43J0x/teRXNPGY4rCYQmGxd0DfNDQEt9d3&#10;CipZcoNAuim+DwUv0+cg91tvWSCgGT6sxUcmk3FP/jwbozkLjcZ7BghnZtkbmWQbYgxgDe9tACtr&#10;7AluAAsnSkyXlGqhyLmDlx8CJnBd6uuj+UhpVPCESXowuWTyVP1cANCWTL+beL/owaAHZ0H/p2cG&#10;caCQQMGA48l8EDdkqJhsbEfZGWS9YAKi0YCReZKMFz8PYOjPv/zC0wXAERqsx/uH8PRgUk4mM9fX&#10;wsQV4AvW8tnpeVjU+1m2BlhcXV9yraEQe33+hocDvEaQgkqvMoCWlL6a54KBonWt4nAVPyfq4NPg&#10;ns0tJU8+oUnuKzJYCi/8L+u/Ha0MnLEEIkvfxOfeiUH47vVFeFMLSdwZMAtQMAE8gqwZITYeq831&#10;AUlt/Rwnh6fhw8dPbXPENYI0rqe3RfPn25hH5qdPP9QG9JjNM4IhwOgAewISd3h14v6A7cjnk8zb&#10;TCDC5KDWYECWulE4AK4pgMn7uycDcrYWLw+pMp7Hg9ocUjpWfx7CPyxIxwp1NtF4FpIxBPHnO773&#10;Kdzc3/H5wjd+u7omGPD4uAl/9qe/Nw8tAJy1gb2+vKb5Ndi6ALvof0NwKJBlgmdkHPdYuAPo+/b1&#10;kpI3NOAogAE6MGxiYc9glrckGs8NwUNLnsZaJZNLTFe8Pr4HDBsmL49LMhXBJAarFEmzWEN4hgFg&#10;rTHBhI9XfU+bSW5Occk18+HjdwzjeP/xh9oo1IKo/kqLVZucZUnFwF7FmjBFwSgmog03KP+DrGcr&#10;j53JUsZssLHSms2SjSqAY5cli7Ii2KW5zoBjgicL/oUBfc6mCaGlq49i7dBjZjRmgiXpRkrAFkzp&#10;LG3gEWnEO4kWHzgMCA7uOVtwSPLDNBkHzJrtPDDQsDU7KTazeDIRlagXZslXQxnkOdsP6phmh3vs&#10;XjXWtE8y39ckXcnSUbKd3NLPvCqQKbQ338X8DIum1jRDzjYo8ik8r7O8MDrzJDEhFdcBdgUokgiM&#10;BXmeoVkdk0BPW5+5mQYPMqfecf3RC21rrG4yr3imbwjqPG0e2ayWsmVACFlf23U4rmsWdxag4FPd&#10;h3HmMHxjaz5y8GbKxeRmV3W/BNAzRVtbx/UsgNcT2F7Xd/BTPeUZTgYaJO5gnkMKTEa4gXwACnGe&#10;Hx0f8tMj/XvKucnbKFPKBgiZmXkikIR9osikeKvgEbDZw85YrUVm9ww2opR5zevsoStoVO1sslTk&#10;bT23swzoAVLh85B9PZki4OHO/Owen+6UZrzl3sbJN9QJBMGKnSlgwj0/8/0iqRjfj+KdcqY42hnD&#10;wYtZhlhq5344PDbgD2xAPN97B0ccQAJADWLSM6QCLEolTOP6cKBFNvOuMU6xhAf6D+5zz3OvSZjE&#10;4/rtNgIA4U2Kq7gwMJTgOAaCeG4n88izJNstG6c97ttJnqfWaGR5LeELl5Ifw1eZvn8KRoDf4E6g&#10;BQFAAT7jkJTMa8AOe4tkKbGwLaAHZrF7hppmpXMG9cIYO6sAg2pnqth7n2wwXXILtcIaB9j45teC&#10;ff/+b+o5ehlm/bpAoNIN0AXcxZZI29mEVsgL+Ms+ROrynRx6SEQRQ6vxLWb/bkwNex2yfuXBl5uf&#10;j1ozsdScI0CljVhqLxh9DsqpYaQXH5nbYoVPk4CGScyALLBgBhJ48qf24JR6guokdtOu55k06eDk&#10;LKjggGhu7C0OS2bNlFu6cIiv/c9VMV5bGXOng38O9HBtrVYNeIxqIKMA33n40aCaFkAyhvX23B0Z&#10;iz3ZMA2DYtS6IB9cXLwioHxS97fjY1MJ4b/BwCW4kMxWgEw+PTND6kAmk9zFiGmegh4soiASu7Ua&#10;aOXQwnJm2K3Yf7bOMDhiMMDG7DMARGB4jfAQMKwH+vCtKc3d0Z6p7o3YAw4B9p2EjZib3CcWRsIA&#10;KxcEBuwhAIOvb66NRSglFvY3qI8wnEBvxWTu9VMDDliP6By3td1TWhqw0MhysTfBMc74R32tNnaf&#10;UpnJaMdegdpaihlbtwLdX/jkvZQNMxCrgUvFQNDc2TxZr8z6CHVais3739m9PXimIwRZfsQEPrN5&#10;yU0a8vkPKH7eUzo08IzyvSLLCis3C8AoTzBjeRd9nUv3g8AwD1GzPjbM2MVzICk024HJ2XrYj12x&#10;l7tEsAgE4ucJk5Rl9vONDW8AI3sdJWdHDYrjTGIZ1A+BuPPx/Zvwl3/2m7Cfa236cBm2tZ8I2XyY&#10;qcITSD/5e90VMk5xoXC2GnNt5H2PklNaaJRdGw7to5Ewpux766CE3RnwMwNO6OknwNT3rtzAstIs&#10;mkzeWlgvkVk3We2Wck8amhTG5+sZihsqUGrPdlnP/K9Xt3avo3w4S8NJydRymXsJL/3jPGgtN1/e&#10;otCSoQ1VXLLbpObu5pC7x2lpyUixMbDLi/QOY8DHlggfZ0zzXjfPNyJnTPLelJ48H2cAXIjOri/N&#10;TofrsoQuZ3XvQtlLOGPNCWTB/Sx9j5oPcv6Irc475uqH4GfvHJCMjZHelfjlBUAW4x8Bbc5gn6cF&#10;SxrrLNjBQbjZ96aZa3ALWpkBtnEOdLo2OMWX53U3LW0qgjmAPwdBw+x7Xny7hiDDxcnhjxvKXBcs&#10;krZq9pKAPoBlABZ8AjdJBuY3dDlGpdApsZWsOpu84AIDKFkheKAYfRsyUgBVnPTWZhbBDTD8R5gA&#10;Hnp6RxV7AHDnmBZarDktkqntlDgFT66RQNLG/KS0YYAJCBYMvHTwEBwfn2n6ndik48+Q0kw8GEdO&#10;9gF8sAmpn//q+poNBj3jdpZWB7o6JvIDmWF3KpC2fK/fffouvH5zEb5+ueT7evf+A4FDMK1ojv5w&#10;L8mOMV7+8NMfjOFRX3OfzElLyQXrEZPCn37+XIuJY4JcBBnhF4ZkZPjZ1c8OlhCArKIEHwsLmBhW&#10;AHARKbobgqgTf67f7EQj4v3w+duVbYhFPlWpm/0+PG3p3WfNUmFzYtTn2rTBC21lDERs8mBhQbJk&#10;UsJIw+KHp3uTYNHj8ISAFB5ysCYAvGD6STAiZ8qfIBcF1R8NE6RZYIIcHx1RVunG3Sgm0OiCPfH1&#10;yxcyVvC6aI72lTqLn7lz74T6udCkkiE6rvi1eA8IXUHTNjEV01KdEUZzTaagebPRowGslvpvN/fP&#10;ZKw9ASQr8hTQ4U6Qu5mrhi4f9EhuFbacRI7GGOWzUNf349OGkqPz0wMzKibbJ7O4wHVAoMTT45oB&#10;KbiPYHSajHxja2U0s+WLs4vw4d0HrmuAcmCB4jO69AyyVjSf+woqwTX57W9+G759/UYprAcoYDJ7&#10;c3lFBhCaRqZIbndkBY3y4nOZENYvZKfP9TN40b+31B6RDXyhtHdpfoknRwfh/NUFQWY8p+/ev2dx&#10;BXCVychr+zlI4cXnv7q+ZcDLZr1jwAbDcG4s2RcNOJg13333Q7i9vSM4TYakhhEEolcmx+HzubX3&#10;xMAaTO3r+6KcsTblh5QApsYK8Cm+sYfMygDPnQfH7CbzW1uIVTNJdwXj4KfHZwMVngx0INuwXlsA&#10;IJQugy0FKS/ZLoWAAZg6m60xCN59+C58/PTbuhbfktkHsA8DAXo0wtcS7AD5E1pDq3QrsP3AhI3W&#10;DC/G8cWE0Iz+rWkb6Cm6bbK6Ptt08/OJsk78DT1OVXXQ642s3a35cIpC34oMyaeciu4eX24A7+bW&#10;RlvvjLXovn34GWSlWXNOf0UwFjndHBRgZEUf/SDlBeTPV2kGxUPzt/Lo+qTwGi+SS3FZTWlFe0+C&#10;7JM7/9qkosrkRztKb01KrEZM3oFMKJZHXJFBd9Z/RxX808bANv83Gqnj7yG/gmx38hRvY87jeab8&#10;tyhJdms8UCaZTjvZNKSXyZFlagbHBBvNvd8YqBh0cdi2IhAN4Mj2RfksAegZ7IxliE193xuC5IvG&#10;alg/W9AE2Gyv6tn2+GzedRisOHMK0naEdIBFi30aew7OaTK1V+b16qm6lOVKson1jbMJNiJ+P3YN&#10;XE4sGA2kk2RF94mAPP1FBzJRMJTwJOQgwJOeOvRDtNRinM0clCA0R3JqeCHijLXQDwQnrSjDub66&#10;rHvNjdLoR5P5KeDm8cmm+Ng3drSm2DfAr+7PkwLHMEQp9Ovb5/lHxh/2FjKmFy186f7+kUwcC6Ip&#10;PPst5Mgk3v7cktVXLO8U9dkz/YSNUbPZGRML+7N5+S0k0yrGeghdboOfNwXbz4PAUQ6pAKhpcDBK&#10;8hZ0htHPLA1ao1NLvfPECpeLsWEqBgIvVPNw7yF7bOKZ5gmfGKAkBUY0aU6wJGWskY38lS3Aza4D&#10;64Jor2PG2/aZ8HNxDyelXk8Cslx+g7Pw7Yff/Cqw7z/+3b8h2OcFtteeLo3bzZgQecZ0y9NLWZGF&#10;Eb0M+soCPJsk1hkt5UWgYJNthzALrJj93hs8NXRqFlyuaiFhqTcl8j0fZD1B8DKHZv7ONTF5OEd8&#10;YdLuYWV8H/IxtaZrJoVq8kPjPdl0ydbflOeNaJxFKHUGBWr/Qb57TbKrVO3GVFBSOgBiXp6hB4E4&#10;A4M1YMgE37gPyOdpK29hWJJstf/tE/C27wUwdnB0Qr9O1IWoxaHKOT49pn0BBvkABI/rfkdLjfr9&#10;y1ongik/D0zz/cvsDwYLztIgjiESkrs744J+6Dq754DEpNCZJgtT0qkxOOXtxGdiK99js6HB9+0f&#10;HtN3HHsy9p0Ng8vMi5xBe6inT8+VTmxhBwyyUvAWPZtHY3EjsRf7prO1cM3w/sFe/Pr1Sp6ha55R&#10;jkGPskUie1LJ2xyOa3+bN6JpJo3t4ExPkHbQah6OQ2BrTI1ZFJXwbnth6UnW7Xmxs7j5AAp0jGL0&#10;lRBfgBq7aWr3Jw8zNlFxH6/cAEme79OuMe7cQsCDalwGmnNpDMbsKadiDxbJL31PLsUB+74HsD4I&#10;7k9sw75d6eGeDhi5HL7JmxV+IJ1v98zMeeYH2v3NTJVh13aaep01zfY5C/PJsxjx0FjJLQlXxL9X&#10;tY7/n//Hvw5HqdbIV9/C5uHWwFHWQrmxBnfZ1vPEaHNYSSzDVkm6Ud7kRUzDmGI7dzKlvubzR/au&#10;1Ei+lvizxrEHquEsLLafZb/2wYBLDqK0lnwQYvv9zpj6AMQA9En6vNk+URkYlYSN3obDYDyP9e8e&#10;6zPx3/7pp3CP4WEU89pTnKMcEFXjuPx8HM36JviZ3Hx0vWa1PqDb7sTuozqT7caZvLbfI1emzehr&#10;IXUQO5RZOISt1WHGzIuqfVPqddic0dYOMWehRQ2yo6dkQ8KeGtDJ+zQP8dE98tToUDq7sbMFO1hp&#10;12No7DYbGpYWs5xiH3DlF9jmjCs3Y/U10C306+dMzLn0N8XmMCTQc2rXoo0r4kzy14I4BDsntwXJ&#10;Xc4be1JRnMmb3Wog9TfZLJDmVhUx/v8Ec8QWJxyGt69Ofgz6QOMwKIrcUpKw2Olt41TzYLRVPKRb&#10;bQKU404yobenJxwdLJiwirAmBBLgoYDnEnwhlotEAJG+eff3Mvm2ZFb8Mi+4vgDIiKo/CFIYNPho&#10;5vFz0Igwxl7+d26KiZ89uV+CbxRMA90XQwJynq2xA0/Oa9G/aa81DAac7ephiIAQFClkjtWmALI/&#10;MKAKTaBNhoQUUgsYMGkw/MbA2IM08hgJg5NN5MC0gmk5ARJJEQBOkU1TLHAADwGacy/OAYSAjQXg&#10;B/fh4dHMw016sCNDCq/97fqxNWt2QA/Gnqkr8b5+jQMfuB6QWAJAyvTC2/LfACr5on963jG9GGyv&#10;URsMNkMk1IL9hOuGlMaYvbi2xGPIo+knB7Bqa/eSYNNyqcCSrbzDQjs0IIFD8wYQDIv/8uq+3ruR&#10;TDcULZDmopgg+6O+PgAYSIR/+uUXW6dKEUUziQYLIJfTk9lE0GNoyUbz7NUb3iOkPcLP7/bmlo0V&#10;DiF4sZBRKgnUlu91CDf3TwTgIE1FYcgAGDQquzwz5uwyDIDYPd1IxqWDaOgqDiCNRu1p4SWREnEw&#10;KHA9GLih5gmm9O6tcnN3b0wQyUHAUqTEvP4CAPbt8oogGtZDkKQJIJbJ1o9NHi9DfDzBP/30E9cD&#10;UqW/fPtGUAEAMZ4TrG+msdW/A8OSAFFtxtabidfg4eGZICeZNdr8F0rAA+A1DKkZ8TA1u167H37z&#10;Q/j5p18UHrLg1z+LLfjwZKmQH96/4z2FdB3v9eL8lNcS7FjcK7z3R/rCbMP/8Bd/EW6vb7nmwTy9&#10;u73mc4hiGtN2StKfnvneIL/fo4xwn0Ab5CsAS3Dd9+o1xoFsUrct9xU09SaJHC0NejKPzs3WvgYy&#10;Pp/6YI3jMEZojskPjyz1V/vRYrHX5FMMrFGns+NZOcKcrzYTp+G3v/t9OLt4G968eVcbjfN6QIz0&#10;/gGAjmcHxtkAQoIa/eZDITYNQZpkckZv/uipCrPs9ZZfSzP8+vf3YngVMfusYYrNI2pq3iSJbDSG&#10;BWloY4EgtheH1vBaAFBI3uiH5ltFNlNKXd42k8ajiMbPyZ7wLiZXkT8FTcpzll9JakUq9u9h5q06&#10;Z7g0n6bUJ+0uj/Tpc0i9CMryBimxtAQvn/kuJA1GuJRJf5IS5STbV/LuhHWcLInNzZnJXqRXn/kY&#10;kQmhwphFfn0O8Hdk/GUDoNyfKYvdM3HoZi0zwRE0UtrTcR/IgMQeLDN6nBV4jhCmZCnmE8FAXraF&#10;pUNjj3716hW9TPGcYE3t6hnnTTYTftHQQWb+9GCTdqWEG3t3qWbFCnI0wfgZk2ThvIfY36JJGCFh&#10;w31GA4g9Beb3OMthbzG2NPpCtveg9WpBHEuFZ6XGGI16Jkedl7h/i2SBVJRIs24YeR+izlG858Hl&#10;7CiKfQStJGnaVABku7ujLM2Gdzaxx3ACpvVoYLE/YPB0KKDUAeNJvlZoMJB4if0XFh5Mra/7wT1Y&#10;5WsbakFCPZAlaSEcONdzMy8f+HsJJrvfKnm2OWLXX2ALU6oqKwF8XuxHaDLISgnGiMP/UFeYt+OG&#10;oALOXViJ4L1eQzUQzUsZDQ9el6xbAYPY6+l5zCChUZ/RQFNTNRgwCdDMkgatAWIa7mQgtzf3zgzD&#10;/VwIwDXgK7UhRVZTa82EGbIb4JhaYnRQrYS9lfs0mKb0/12wjtkqfIyywtHWbCldNm9+u9bwYs3+&#10;WrDvf/+7f0MFgHtnJRnAGygWWkDVpIY8t8CNnqYbg+2ReVYXzHSxbFDp0TNNXUY2lZYW6I11L+i7&#10;nLbN/GdUEDfIN/CrQ2pJjAhH20puOsPGVjRA0/3LKEQxFr/OFN8j8yxlMYUuT/amRLbydt4VC0dx&#10;zy9vqnOJM2KF7cuDvJgGTz5P3afPmzjvUcx7tTQ/K7dSMQ/v0IBPNv6NkWlhPiafS2TkY+2g7nIm&#10;DmwzsE9iKIVB9KuLV/zZUCQB8MMZi6AOKErINK1rEe+L5+1gifYEv1Np+w7W8qiArKjz2j35CPyl&#10;f8neoTcY2DCTER6c4eJAlZta5eipscbQjGJ0uuTdvdQTvadrvVQrUYSBoaZAqunhsdkNjPIJo3+x&#10;7jXOIuzrJFvszPccN5JDjrofQVoJBQYA9lFBbgAFFa3Bvc48jc1vjXsyh1rTC3lpfOE7Nvczs9rZ&#10;WZu9Xy4NaOZgLxuTMYbOmCoz+WEpueFRzVPT5XMlKBzIFACllD7o8342lvb8cjiuAZQD0Pg4vkcW&#10;gdpZbLHc5Jdax0mpyhqitATVYNe7gScK7skltNCeoNA9f4Ztv7VAqEkp2W4ZMsjHMLjkdgarZ5cO&#10;+5/9UonV6/7Ftn8LWaU0W4PMEtpwpfkde8Jwk2ArJGVY8mz/13/x+/CvvvsQtvfXYYOgKHhLaqhT&#10;ohjBYPBlW7tYW1Ou91+eshM9vK026CHlZu0wRXs9ElA8/EJqvbQ0r1sqXpL1XR5MMkki7Z8Fl2Jy&#10;XYmsWhhIZWi07vtANp/9LbAReA4+hwzVRK2Z6FG7tYEw1juUYM/1UPvl+iY8bra63rn7zM1A3PjC&#10;R9A9/fNsuBP7mg6+V9i96SxOZxCX9r25dG/K3AIFc5PsFwF6IfdgqSJ2nbNie/iJ5M7RpcE99T02&#10;3fAM95t58tEGDp+1hJkQtdcEPYG7Y2ODy4BfeAB2L70+9LJXg85lSh6uZIMVDulaoFScQXGdUdwR&#10;uhj+BXaZuvTbAb+xSZEhPEjteoUXPr49abfJgcsMlJuxAud+oLFNfMpLVt+Mmd8STxrdb/76L7/M&#10;LT5Yw50eH/zITbnRG9UI0g9vx0bCfFKCtMmlUf7JsNC0k6be+pT050vWICKYA/8NXxiTCdtUlymC&#10;yWRHj09WzFK+NCaCTd7EgWXGQpihGub1Z0bWgU3KTg/Pcm/kwUoqKuVtY6P+buhLhyCHQU1rMjP/&#10;5w0PfZOvTY21Y9JJM5FGA2Em2bVBubslGwATvXuYeE8Ti0+8EBoqTMTAuAN75/nJzPrxs8CuASBz&#10;RIbDxMIULARsGt++fqV0NmuzJfBzeGBMtSmTcVnoZ7Qx0GlMSocKZJ3hfkAWueA1T2zYcH33mGw6&#10;2aKH585u4uZ1f/9EeRUaF7CncMvunww4gRyaQR0b82vDdQcYyjRVeeUs1EBwgsjGZGvg1GIlZs9G&#10;oKmxOChzpC/YQs14YKFeJmM+gMmBw2qvvv6klNpJbgpoirYbazT3wMTMNr0H4xLXl4EAC5Pg0iuo&#10;Xsebm7t6v054fQCwwqvt08fvKL36/O2zpTlHSwYFcHlxcc51gM8GQAkbHNhj8FU73F+G562xbjZg&#10;tGHqnWMzmPZpn1nQdUpu0sZs96p7y7ivCIoSSuT2lwRQ8bVIA8Z9BNhsKXuRspETyUNGbSpoIK+v&#10;rgjc3N4+8D7hnuF+82uXFhxDyRU+08MTPRHvbu5NNsYk6H0mHpO1xFTGFT/zbifpljYZ0M4BEGOd&#10;+GDTJ30W7tLlRW4FAD9I7g31/b5585qsQQRXrBRC4xKhtRg+AHfxPIK9eXf3xGIYoCI+y54ABQYV&#10;1PX79u1rJn7+4Z9/ohTj8PjQQL9xoMzGfdiwRrGn4Dqg6ISMkd5yo0nukhoYTmNCZDOP90QWauyG&#10;71h7e0wuzsYmEXsTYCr2Rj4HkN/DUwRgOfzKFiuZz48sXli0J6OyYy89v3hL+c/h4Vm4ePU2/OZP&#10;fhfOzl+F0/oLa/zo+JxN6VLgQpgZopOt5dKmcaFmyIASvF4W2OYG0wCQPDH25uaav1CE4bMkSeLI&#10;1sFeLAuEoPVqBrwGrCH0ZFBniefHfftmbWbzzmNKZS7y/xua954ljQ2ddp5sWjuITW3F9ECQPkli&#10;hrUyyI+M1zVYE+R+hDF0On+WDMYBt5awFYKAjfFFoE5nUfhEdWhBVFhTqXnZZIFwoRnuDjJ6HmQK&#10;TuYupuwA2+in6snEmRJLgDIA7AAuzROD6YUbepFhLK+tirbQGofYml+Tp3tQQlKhvF5vFMyyrfvV&#10;hoMSspPrPonPDfsGNLLnr17RKw7MDJz1WA9fvnwhsI/nsEjfwaRm7fUWSmNF4QEl9UO4vb/jvQKI&#10;hHMPZ2HWRBVDCDTHm+eNknJXfI4w2Fos9+QjYuFOUWnjeI+4fkWSIvMhHNogrZlLF5PiWkreWnLd&#10;2P0lNQWeBw/Y91gz65JfAFXWCE68h2DkoaVEeMari9f1bN4RoHuUNxW+BqxSgH/0Qbx7ILufe43O&#10;N9xjyoXra8IiAfsG/psA+Jh47q91bzGUI2uR4RijpcUPQzNBx3tfi6UzinkTVKPQlmBjDFEsEuzz&#10;ZCAooo1AOsA0hIvV63NzfUu1gYVwmKR3FPvB/dncD60HGER5X6aWTshrnFKTinuD6748QXJgN4q3&#10;ZOnuFbrcs1AknP02eMqtsd7JBxnrbkGLj6DwkQ09akf5VGIdTQJluX8rpApnBM5IH/ziDB1k4O+z&#10;Anol17X4/tOf/LqAjr/723B5eaVmKTSz/FiSwrkUbhZm3pzaH3hv1UBHSvW0N7lhdzDvOq9xs1J1&#10;Y5kV64OAieRS3NRY2C4ZjHP5Y7HEd2cbDUqodTDB0+Nx/zGwc7mV4d9RHmClSdq8GfIzL0oi5/Xz&#10;KDAkN3PR0MIspuLk6tQDTEJPWG1Nkcz7kwYLo0DZ0f0Y3Yhde18SEFiajYKx/rJYiubFZNebQCwC&#10;6dLQmEkApwf5L+NsdbBt0PmAGgLqEdTBqCdBJjjAs3x0wLNyn4m95n+J2pSDzj2rK5oMfkwaKiWT&#10;9c727hR7OrCnQZpHaGe18ppP7oduw3Aj1JX2i0CAN7sEJnYmt9Rr0WaDLLosX18LxqBFBJnBteY5&#10;NB/RUewhssGC/Ao5KEq8J6hLg9jeAEZ/+fln1jGoya9ubsIiGYscfQfsC0YFXGFffOD+uTDCSDZv&#10;yNxSaG29oK8gQcH4WlrTybDvJumLkm7b2clgKhnvt2Fc6GmsWRJXl+raPtDXqA2sOjMtyxCfPyul&#10;NgyN0X01jfmIQbSz+ro/b2m+YcEVPbM1T7mn/0wHebHOs539SGiNk/ntle3UqLTraZJEWNYrAgYJ&#10;jOlctGs6vQzTyfJFpNx3aAFAUYyo/EeeXk5MSKkjHJ2FGwn4pTjNksYzazTrD8yD0Jma3uO4GgDv&#10;/12t2f/qz/8s7NUP+HD5JWwxEBfoREkwLZCGBkoNC2PzTRqMo2/HakSdnR1C0p7h5xTDIfG5RVAx&#10;hd9Av7zg+xYHvllglQLeBOKaz2Qf4Lh83NmOkOjisyziwq4REU/I4WGDYyScTM8+A/rIZMVzXfeJ&#10;u6d1uKw99z1VEKGFGZUYmo/q3PMwiHWd3M/aA1YaiJRaf2hgbg/wiNqL3V4iCNZzy4khpB6K4UOc&#10;RuSyPbnZmokhHRWC5LhSclCyYX5WCzcQKzkuKXbt7L3FWbKvQ1ktuCZ0Vm+jrrbgkqIeOjXgqwFZ&#10;YRaqEi11nq8hBiaH+YMlLncZbBHpKr6USwuobum/nuquJOsGys7sFIrWl1tMhFzm7kChJWP5CehM&#10;5mYGXlQRvNTedkZfH6Z1WXRp68cHkPGPvf1EhigzC4Ph+HDvx719myxj8wNDa5LJOEyvIaNDYWfm&#10;14MFBMhvxXXVpfRF7FKks1OYzhsAmBX/zMkTzOvxgNSvOT44tHQ2Al+hFR/L5dBoovjz83pSvHBP&#10;LhmGTmNM+nt6VgSjdWKtMIGqXsjDvSMy2KxJMAPbnRI2caH24Z+jJjEpMSsOPenFk+OWiz2ykvZk&#10;ko/vAVsPxQGYZZCVkllAj7W1jDOR2HXE18Z0mgERCCYQBRcH4N3dI6/jbW0iIAugufbTms0Gmig0&#10;HAXeYoshPIF1CNbfcpCJcWSDiNfDBTs6PmjsEB60mrJj4VEWQ9Zdot8gHkaAa0vKchUYosk+mjTc&#10;MwA1WPx390j/HXmdIQXYkQVRmwmwBeB7BHPgadOadIBsYCahmfz48SOvGz4zZcgyL/7y+YtJSGSY&#10;iSAQMKm28gnDQQPQDWmqR8en4XP9WXgvYGfhGn788J7spUAjZwOusNm+fvuW7ClMX1HYgt0HBsdD&#10;bUrxy2nCCL7YZ3rxFa81ruEZwh9gPF//fFyv5ZfrR7JRd7JA82Z9mG0AqTWj9u8L91B0I2CNFsnu&#10;6Q8MAdwpe9CBBRDQG4seTsd1DdT3W5tIpNDesPl8JvMQ7BiwdA5kKA+wynwCB34eSNlub69ZbE0C&#10;VTGlZbq0/JdOzkymggYI8rwnsFFPjijNRpDJIyVlCMM4YOE3cSprzwOKWpP7DU3m71WD7RUrFjQA&#10;vvFMHtdiGYDDzd0tvR2ZfFx/PpLUAIhdfrN0ZVwz32fQABu7MZC9CPnMX/7VX4f/+v/8VzKevvvu&#10;O4K8KJggSwSbzxribJ5jBIMtrIWeWpDwQe4i5uNW8j3scc6iwHWgKbzbx8bYQEAWeAzmsOkjD08A&#10;Fsnkv5Af4+vAMgRABcbSExhcoXDt7h8cEezcq2v5sP7+AdLd739T946jcAgm34BAgCUHEmgesM/u&#10;8pbXh/I+ME4hYxw8kbKb7I4KpXAGA24FwwnGZQu+yfLaI5MaiXqUmQ5i2+bGduOEn76dBjDj81L6&#10;xLAYO8AtSMfA9TyZrQLDcSRf9vPDWDvji2REBxXoFSO/LwsSkQROSnmCbwIEffJa5JXRJMT4efzs&#10;Bl7YAdfT5rxQ6OdtZ/x5YeghIlGBKybPncy0nqmeTrO3YQz24dway0CADSAQpros+rIZocNXleBs&#10;Nqad+c+ZQXoQsGXJzmPz2Ioyh3cfQtxzvI/BQc1ojSFFatmKWpMc2dreMsUucrB2en5GAB/saKw7&#10;MJiZXsvwKdv3wFwC48PZEu4dZoO3JEaz+eOB3YvPs9o/NDn6ztiS2ItoUl9/BxA1CoQ8OzkjWM/1&#10;CTb9ZquB04Jn8HJpAyq8j129LvDKg7ebA7nOtPfP7SEFngA3qNqyQDCT95gU2TxRsSYyjejXiipQ&#10;8T7tmhm7szsIeA3WoDw+PHM4kMukgs/290exv58fn2lPgYETvt8Swu2agSGIwRHOCiTAm7/b0GR4&#10;znyD/BfNMhpp991Zyx/Pk7azGP5bsOfJirfmzoFiuilxALWzIBSFFeF9UX5Yfwb2GZzV8KRdyEPI&#10;/DNzNzYXq2kU+3cn31sySNvA1EJ6ABgAcHO/PoKKDNHS3qMGcSA4J7CGg8ad2VkMPQgoy3Qb14le&#10;wNlSeqGgKJQIHnJtUYqMehNJw2AvJ0sPXmh44zI13iexqyzAxY3CE+snfD2UAb/Ws+8//ru/Dd++&#10;fQtFZJeQxf5Akw0Aplj8bBr8wckNfLcZgdg5kjuHmZdVaRYfTY/nhlqS8gVZ16gBwWcpBtBNki5T&#10;Tk3TTA8NML+lwQG+6GbfYSbH7RLGXJplqGRn1vTu5K+3Y9py/TOuN42ZwSbCehnFpMLrZl6fKACt&#10;AGgTOxADLpcv2oNUlEArEZnCNJb16/bITs8EngbKx+0EHmZm8Sl1idPg3lDOzpYcsZnFFwNax9qc&#10;D2oIJwdWCRwkDtTIct3fM5/LumbA2rt484p9A5RE8EgmM7auwZO6dpbjPlN2wfqldBdJtwjqo/XE&#10;yHuCIQX8VpG2WoaiNGy7Fwz2crZ7FKCFBpWSdYt7cA85T130xReH2ADjkvq5TYbXbrKaAHsfBukg&#10;NkQ9o/W9LkYEntVrC//OccE9FzUgAE9vmGkBIZAU5zkA9O3zxuTvYgAjVd0CzpZM5YXPKX4e3hdU&#10;GWCar2vNclDPHQgiH+rZ4nt5CrNQisH2nYO9fapE6N02TS2wJTl7NCaxPA1wGIqxdHN0D6yB12WS&#10;xC1yT584pN6pHi1idhLQFhOyKPTCH5AottIgsJzNPXo37FHFAiEmDSG5gqJJp42J7NYDNijzWopr&#10;nQNOsNCDiDClASQM5eBzVusMPH/JfL/JTgKIFHOThAr5BC+TW0Wvr6aeypvNF7iU3L3UHFgiCxTP&#10;srNrQ1dMzHzIJvn5lSSArIiJydfsw0eX/hvouNO1tz4HvQ9CPkcO4A/C//SXvw/vjuv6e6j9yLcv&#10;9ex/1jqPJOEUBUFMCqmZpAKZeGbU3ncwW7CxDakWYSfpLliqJS5kGaAAnzQ0v09De+QBjf8Xs/JK&#10;YnK6pNkdPwM/Wxa4l21Ig31r4k6OLqj++zNQWVNwYDCCr83yaibNcyfMA9euPjP1Gbq8eQhP6GlL&#10;1nCh9GAU3QSrA2Mb8ITGbE7KN3C7Gp0vwaPPh56Ea1nnjWEdHSgqtl/aMLX7f7qHLP51E6YmgTVf&#10;QP0Mee5FMb+DrBNcCjxprfjAKeHls62HnRNcFKrjNgtFDF1j2max8MzIL8qvlFaMCt2Yh+/gswwh&#10;tdqNz82MrWrgut6fJzDrHC0x9eRzD9CUXcSi2NcY+zC+YDlbDE9gr9mtvu3eMCjK/009VhGTPYtd&#10;n+ZYmQdwzCI3LNn+ZaRObMEidg7yImPt4L01//DSvO8d5vMwk+Z32JiX9ftOT/d/ZPqePDCM0WdM&#10;Gm7E9BPbEc1fy2vNgbhRXnzBwzlUTMLHb28F2U3ggwr5nqVwakOVUfuBgiR2fL1NOKmHxGbaGtvs&#10;cW2Sj/oL3mqUCg+JgIU1m0YRdo8ANhy1ccchnoTAYwoPwAiMAmPJrfggPT5a2jAaXzDFzOtVMrBY&#10;WCDbfm8LEl5W1lDa1NHlPJjP0qh/sgcf00A0nVhkD2RUIRHrkZ5GALjWMgoHqxAMwWW9RkgWBUvh&#10;um4IeIjwmWAIjOn/Uq9TJDO2KVWgVxl85LBAwMjLMruEzHG1MIPr27sn3icw8968fkOvOgBwADMB&#10;8FGuiPdbv+b2wZIYJ1H38evq1g725WpBcASX+fzihEAjJL0ISBmZemSgCe4fHos9eeWRhbkwGS8K&#10;esgawa5DIY7gCRgdg+2CZsBkaNnkW6n7tVjcugE/aCC+wjCbjCszSoUPm6PZAITge/Tq1et6zxb0&#10;RHMWAJiZSHW9u79V8WLJgUhZhBwcB+pqZc0ewEb4R+4xoXpLViObGayDXaZ83SSLcRZp72m6sdGR&#10;Q4sED02KkgmIDNxMJkmrt5IG4z1hMz6SrA0+fVgDD49PWlsDmYBWSGTb2FUMMORkHIJnI6VoXowM&#10;XQFDDFNob4Lr+jw9PQ+nx6eUmv3y089hdbBioiKaboDWiQmVtjZYNNTP/KgwDzznx0f2Hp1FRol3&#10;vZ54zo/qM8hkzXr/z06P2piCPoJ89p4pN/RpCdY9vOuW4/BCovnmzRvJ9uq9vbkKf/XXf833/4//&#10;+A/h3bt3ZCXh9AHoyQCPb18JmAJ0/vbtkr6PQd5UzooxKaC9Dp5pmmdjLazXXJtFxR/eP5OIh4X2&#10;vp1ADwF99bpCwrPHwILAzw6wdEuwdmP7EBrMun+CZUrZW3bZwsigg9XBMYN7NvV9Yc8CcDgs9kxy&#10;wFQtC1PhmiHz181YU5tckvHJ11k02v2gxEqwaJzBzcHHUgwEsgJQuA5k/Jhc0qTPLBgBk6dhxube&#10;KWzDgIgkP7hJshPb+8cWMAOQoXkTzdgKTTojGa8n3/UJs028gwYrQWl4bVIbh3b4uhGyF3XOTKLc&#10;bhga46PMpvatwA2xyeVTC9Mhp0Hm3kW+VrYONk9PBEAMUDU2C8OndjbJ3VLOu+V12mzdEmInwMyK&#10;dHoq1WsNOwicSQCi3UvQDPGL9oPcAM2ggjELrHcmAtbBjsm8ZiqOICNO9wGU1tcDwEdbBaxBNnR7&#10;lirvSbU82AwgfHgw02g+r48PXE9LB2x35rMWyHYYLSW4Nr+QztrA68AS5Ff2PfSi2+y41zzUs4Os&#10;12Qm2WTHDUsCYVFrS1MQvg8GcGBYt15LLj00KRCez32lWXoBjnWyqfsjpJ64Fzgf6Pko4/WdQFcw&#10;V9zCYic2RCHbcsOhAs55DJ3Ibo2JYB2tRLwIrb8jWRfnPf146jUBW9ieIbPCYEiPfO4wpHp6emCt&#10;hHoEz/vxySG/hwDcaIx6rskpNM9CDtvkCUhfQDDhlkuxUeMLuftIe4ajcIL3tTL/RexDDO6p93nJ&#10;QcvAhE3uJcVT4wLPaYal4Vpgb9lNksVE7p1kBQpg94TbJVPKLRzHzg8rwc2bTq8Rk7ziLMGXQ1OA&#10;cQsD0VETRJdWRnv+l8tRA8/I/Ydrb7XkPkgGFwdJe03CvUcPU2NcgaFEibL2JZfL2Z7Uk8KHmW8Y&#10;zkfUBK/efferwL7/8G//l/D161dr450tpDqMctFkoSJNfuuG/6GFJ3b5rTPx5v5KJTb5otuPOCjn&#10;YQTJA4Ma+yM2I/Uihl1Lu22SV2Npxxgb46jEzhqYKYBnskV73UlMdHs//WvH1P36Wgai3tcwY++5&#10;PZGzzow4pTRLl/cJrB6i+X3zPMbZMpiP5+jhFYPtA4PWlq03+R2V2F6/zORPfu1djoZ7hmdk0j6K&#10;Zm+P3pkbDoIx8IFv+PnFOfc1vOfD+iydnZ5wUIY9gr7HK6zlFYcXUWnYSb9T1qXBV9S50n6XqTz/&#10;LaXmCWX3PTUWsikF54ybnmhJz1Wmzg/t/PJUeYDOWd7BZcYYd4kr9iQoLVIbmkQyjt3bfBCxocnV&#10;iskX3YuX+2I2Sxba9tR9HwC8K5BwbbGXYRCCkDzUoqf12kkPzroFQ7Bj1ISTLSicRW6HgRpzK4uK&#10;hQOY8+RQB6Kc1DH09M4m4/WE7CC/Lqh/VKfvcg8n8P7JMHUF7Oyml1I6+ZPZvpSbR1g9MdQ4G/Ls&#10;zMsgwL8FeMX+fJAnmWxIGGJpgwdPrXYvOAckytxPrZhXnjPQkiclu0ed+wXCc32aumzZgW/2JTYQ&#10;yu3JCC3gzK1IUuwJx0lgXWPT/lEgQBaJo3uU6aL7PYG6DSDfAuF+Zwzi+td/9efhIxKsa630eH0Z&#10;7q6v1R8NNlCShzT+PHrdi4HSzs51qjmSSc4zPJwBZOOcFUubPpOoFfgraLC8aInZpaU7J76m2WWE&#10;FuRSQpsi2wDBnwH82ln/hAFXNO1yvV45eMB4VlBHzGbHEtsAtxDDQF9XxhWVYV/QS6t39wAbv+7O&#10;lm9y2uhKMfliC4hdDHNP26A91fb7KIKVD2yTe8vLd38umfUhdW7hHW6lkAn+xVk93s6vaOzvuTLG&#10;bYk49paVRfRwDJX9U2Pyxa5KFVvWbeti2+die3LCzKO1hM6Idll+FEhb/Pd5Qm0KzTKBfYZb92DP&#10;05pfejrtzBfPLSm6J2gh3sN90sJ9u12FcKHBweVYmh2Dy9hFx5bvrD1beXaCBj/H/Ex4Af+J0Jbm&#10;oVodvG/+vO7vNwv1iDOVhq8Hz2YZ9vcXP1oaitH7IUUrkuGdn59yg90weXbHppzhG2p4ffNsVEI0&#10;pjq8Az3KEtlgS/nIoUgCyIUHnFRmpNXWJgPsCLxpTM1xQFJWN8nbbWcgXRYDbKPUPE4AaSC7zwfZ&#10;JWlI7hko6TDpB5hfd3f3LDhvb67C3sGSrDg0+2jCcE/Wm8dwc/ONVO+UTNNOmdtyKTZHYUMP0AoA&#10;GLzf0CgbCj6x4ULBDtCALL762Y6ODiw99GlND7+Rh9sePTCwUTxT8jdSjoli5K5+7dMaoIIl4SVN&#10;AOnfV4uTNZlJ2AgBRq7oOeipcDT1lr8Hvm6IFppiA2D7OXsKyIgErWpTsrH3jPeHw9zNuGkOikZG&#10;f+8SvDR0CQLNfut7PDk6YeOKBilS/noSXr1+w7UBhgQAxk8fPoW7Wgi8ev2WgBu9rsh4KfRxch8P&#10;ej9B6gM/I2yGo/mcJLKkjvhZkAptRY89HgBkuJbqpo9/A1vsQibL2My8qV7SZ+Qh/F//938Lp8f7&#10;lFm9uTgnswTSXbC7CAzV7wEbbUVfoB0p2ABW0czdPKxbUVx4yObunSLG3qCi2I2rGx1bhrk5+HNi&#10;E4AkujgAWpcc4QDEdUNwxZpAkz1zhwdLC0dZRKUaTwp+KCxOCdzSo8XM3xHwAlZPUTFovm2BwCeu&#10;2W29JwAftjKhBVj2+fM33gfIsnHdAMo9IbhmsAP0+NAmsWhqAQBDamtJt/i3Q2MIPtv+8fbNBYtD&#10;ePnd3D0RdKZH3trksHiu8fPpi7gYxeixfeX1m9dcrxt57L15+zb88N334e///u/lJbNiCvdvf/Mb&#10;Pvc//fSH1kyhkT082Oc12EjuZg2Wph2YXNevQXovikOA9fgMWAerPQMNVotlC7swZoax5+xZkqks&#10;AgHqtUIh8vXbN14nfCb8bARzDJQSP9ta2RmIA+Dg1et34eTsVW0g9tlAIEAGrJzoTZxkG3gOwDRA&#10;o2CMvkRmBT12CKiZBJZeR7g/ITUwL8rXSHWMml1L2Sbgkw2gMxBmaKy/okRESuI4tBAzSQcdGUeS&#10;EJQmoTW5UZD0zrznSvMXw7Ulay0W0c6DACRPr0rNJ8RNlQEAhdn0LCi1ubTJufvo9QbBpeXxRbqu&#10;DtI0P0p7o5riPN1raLK65rc0kwt5sZtU2OLPkCcBBFoz2CTzTFkrTMeKQQu1AGttK/YrgdJcOptQ&#10;kkQsTnwNASz9e3LJ62hMSwc1Jw2XXAZCO4PVimAJnvlBQLAxtJcGpMoqYucMCqyx5chgHDRwKyZI&#10;rto5HiXHYrpq/dlk4EGWiTRgTN1hqwFfT6Y4l2YEb36WpgQwgNqYr2iUPbSCQ5yUmvet+8iRINXu&#10;jQG+ANzx/pmOy2HSHu/l3tKAbnw/fn5UA0O2FyTD8sPD60F6N9DjVZK5aHYeG+5va/pNGbBp7EDU&#10;GDa8WNHygtcTLGMwvuvXgs2O/ZkSUoCjCN/Ss7SsewiSiI09M/J9Yz/HvrWZMWCdRYtzFYOdUcAe&#10;XtNls/wcy2WTyYMNaebck+1tJcrjr34OBVQhRMsCy4xBifMgNT+pie8H172Zfk8WNOahbM746+bg&#10;i+YR+ujWJKuVMZmiqSmwzxtQvOL3Pj8/SspkByaDpYIBzGRexoGAKgcl8B1UnT0sTRrZmMCi+RY1&#10;bEHSpiGYZ2aeAfT0D5VpuoVMmOTX61SGotTvfffpt7/Os+9//Rtj9hUPnOhpnWUmtc07bbJ5NpVv&#10;DILuqdNkmGoIWxCiGvTsMtrcIgnEahrC3Oqv9Wd6I7ts9Sr31EFNVexhQ87EyAJyHBAvnlzamipv&#10;mmY1jQ9jZqb789bKgS1vHnPpSaU2mBl6mE7zWzNVhA3+g8A9AxQHgSHuvRqVpptdLt3Am/LCiJws&#10;d+5tpQ2E2P1D0YC9QQAkvKdH7ol7rBNgx4PhBEHzg6NwBpACNgRgyS4McHeWLH7IgmzkhdilC8pc&#10;F4NYKu7DNiSlifdE4eYFVWL3jPMeW1KxxfhHDHjv1MiACW1Y5hJVH1TNZVueXjwIsPHBJr97sOE+&#10;9xm+fwPU80yynfSMDgqlYtATlFDyOSVvSHXWEI3Zi6EkajEO5+vPR+r6Vh7irHBh7QKwX70SGcIE&#10;/cYGCg5u9TGTr+HaGvgm0Ffp2kG+8c3vzu1lVKdxvUgm/y/SfsWM5YBtkpewJ2UrMMe9Yt1I30KJ&#10;slhFxgJzFYJ/b5wBNXEOzMcWzz0bBpRWk3fvvFlgb57Etu0hNmQPSn7KZ0LMxKkBfQJaNNgqznxS&#10;3TM5s9TfV+msL5Fu+3NnD7NTfjVg6PvVPHCNjF7/mVDJ1DPvAqnVJ4fh4uw4fP/+TQC8lut5sL6/&#10;C08Pj5I6RpOel6z1LN9SD5yBfQ48zJMxVdfTYKoXMYdpPVSfYTzLbitoqj+wjheWhCulVwoe6jC0&#10;+xsVhGLhGKEn8c6C2bKHVuHzypIlqnfjAIiMvsn8DOufdxs7V13CTxy4vpfb2gN8gxWSvteBuihP&#10;TZ5rCiT12j+Uzv6WQYauvfvzDfKbxPuVV7SGNsnBw+IM0O6D2fxMe+57O5tc0s7rJbn5TKvanjvb&#10;k0sLbOpS1G4r6GEzPogfekZE+xq3d/fBg4OHPr9KDnSlF5kfzQc9pJfMvTBLiff/thTpIvsKC1UZ&#10;2umq12rKUDGIU5RnqsKfxCQfokuYg3wxo4Lj1NN37K0NX6JySKInA79IAZ5ftxmTb6bjjQIJpxbo&#10;ktq/+ZaRXnABZ16Ds94n6ffh7OzwR3wbmHc44NZMcbUXBki2I2Nhy4Mykkm25EVYkH20sYngLrdG&#10;Cv58RwdIAF1wcgemDxJ6yaqT2fQBaOBg0tRbc3JyYn5GCAB4BMNmIpPP2SzRTBhIq3eaYlYaFYA+&#10;HDju64ZDYbWEfG3FhoMpbtPUEhRHJAfvzPMNgB0OquXCmGsm+XuqhfxNK54Wksfd3d7yOuO/IXNE&#10;Ee1yw42kWigeAOChmHr9+o3kO7VZAfMOnjnyIzmsBQYaeDYb2w2vC67z4eGepqyZB9v94xO/hnI8&#10;GlwXk/Std7zGWGAPz9sWHnH3sAlPm9wSm65u1zYhYNLhgj+PiHhG0qyBmJR1Qqp5dsIk1qfnrTHM&#10;gnkjoRHCQgMohuttB3+kpx/AtZWSkBlDbdyY2tQdmKlqLcbBsKKp8UFdW8OKn+MJDBJORkc2D+/f&#10;fyDoxHADJief0DcFXlHOrDo5vSAr7yul0ods8nBPwWq4u75lk4FpLRKWzy8MKIJZOgA+yMuQEgzG&#10;GhIXz8/PCVi9f/+Or/Xl62eyYADC7iZrTvH+vny7MjZALQZv758ay3Orw9WZoNYMWCHtBqtSnBvw&#10;J96vS6aipgS2hgON4gE+475iA+neiRPDbVyWMy6NsUn/hGAT0qMj82V8RqDJ4yPZjXhfHz99pAn/&#10;tLVn1+TZtXGsaw3PH9YvGnNI0NC0Xl7dEJhCAYhmC+DMEwFHXOO9+jwbW3OzMxYS1iy8AAmUHuxR&#10;dnx9fWPyvPqMvH//Ntzc3DB0BWzAs5NDk6phfYFNW/eL+yeju5/Uz8BkQ/z5xJ7xd/Xe4LlyIPv0&#10;9Dj84Q8/havLbwQxIcl+9eY1E0H/8//xn0xS6IddjDLitcMG+xka0yNaBmR6HgLYALDM9Q1QE4nA&#10;LOaXZJ5gf2DBmhYsrBKHCivz5to8cz3nEhSCkMLPnz8TNEVxjOYAYDKaS1wvNLcAEQ/JwEH66Z6Y&#10;AOZhBYkdWCoAC1GkIOmUPqDYKyC7lAegy268OFmo+ccvet4I1PTDvoVQJLv39CwcxiZxw+CBgQr0&#10;HV2Z9HxISshKLR3XzfOLDqcGUkjGl9xDbly8SGy0xs/NhCc9C4OaUhViKTVvEfehcqo7ABln/hDc&#10;058JMg5i8/mp44w8Tr13jh/KRDo175vubWJnyo5Jp26C76E6Mx8sL43ktWKSqV0zWja/pC19DLdb&#10;8+tDOiqBCPoYrbnHFzEDCcxxKBUF9BkLKgjMoIRysoni4FNJZy8OxhTxyb6FHyzI3uDQCyyUlZ2B&#10;C7GjGFqwsHNokEdbECsA1wj3HeAgQOhDDlTw+ZTAXD/rydk55edsfFcr7pEOfK8OLAWdIR0qKvEe&#10;EVgzUp55YJIjKgT2uPfnEhooh+fJfW59uolhGgYNzkA0649gbDd5vw3yv7L0eDPmNimDDRSD2BgE&#10;yhZLNcDJmLvBPAUPqQBYtcYYgBb2gEkMDffVhfUAGMI7gSK4TjgHMXzCz7fgnzXPF8ibsaZx3hyf&#10;nPF8xF6K/7FmSsZmQM1EgB3ewAtjOK5kxxCDs1eaEazVJwvJZckWMmadJ4tmH0ABMF2uNMwzoAvX&#10;De8DsuSJCZs21Mj0fl23NGCCuArNwR4xCPTDeqE0+emZ98p8FiOltoPSlCeFHMEeBM8OGc04v+rr&#10;YVBTXHYqD9QhKlhIexGAOUzcMUCCxyAHtQI5OaRQqNMk3al71rm/D9hE5t9ZBA6MLSHY5amoqTCw&#10;xr79/rs/+dXMPoB99BOUqXtQSq2jdF0802lIsSUe2+fubOKi5Om52bY1lSXFBvw12Z3M9p3HUcT6&#10;nafv5eK+T+4W3m1t0kz/Ovl25YMvByTS0IMFBHb4fuigGRleqmNsWNnVA34NPFCkzBpH23KHWVtp&#10;wzwD4cGuSJR2uTpgUGOY1MiFmadhSxt2wDN0VqRDo046MOuc1AAUvCZqKvr3jSupPbY8N/FcgYmG&#10;Zxb7Ec5j1BdHtDdZWCCUfPjGYcln3gdDGLLycw1Da2z9/nfGXuzXcDDrD4JbAh4A9FuzOzO7b35U&#10;HTmyoI7OSnc7ijgzqC9infG9ia3unrYllta0tvACDcrcez1oT8U5Zn6JsQHppjLYNilr0b5kNWxh&#10;HU9G+NhZwbim09oGJoM+E1jk5v1ZTI4IhZZSvxfy1CUJZPT07ySP8LE9dqhTFi/O/9LsSxooxaC6&#10;EjzM1hN0s8Di7ME0xYA/vv7CQ//sYhrT1BQIDKoiE1/eaQKPGCAVcgMXojzIFlonOeYZmGfKJQsk&#10;GNpz6omiScBCu9clNIAle/Of0ux+F55Xo3oO9sUlNI/f0HzBXNKZw6ArBtDDAM0ORvjZ0qqqUmYE&#10;pNRlhgIg2GtjQNeYWzm8hnVIree///A+fHr7KpwfH4SyqX1C7Q0QxrnhILSuj22mAsfsTYwpjToX&#10;0vMNSR/7tLVZM0Sj3oe9QyXxjpSw03KC+3+9nuzLBxt44+9dOaLQr9ACKjjpm0U0a6/OuYGyrFHF&#10;mGw2ARp04067jBPSXZP8bg1KzZ5or75wNIuFh/pZfvp8GR5wtqm3b2YOrT6V7DiGmS2Z7DCSGMHG&#10;QTMyk4KnDC+W1L8FSDmoloSTBA1VzEogyIKHLPxZSNOcT1ZiH/j48+T+gO79F2eBdsW9rD1RtiXI&#10;xp6Q3nKYPGgmSCXjhL7Y9vx5KIYxB0PbD1virs9NSrdtaF6EZQ64hVktH1vQXpHPJtR6WVYKSYOF&#10;ubd+0sBpaEE5nVXsrNiWTD8DHF1GP0RTtvqAoMzTimPsNgOz0Kvoad7a60uY+yDG2RkQ5nHjXbb7&#10;wrOvswh5zU9O9n40g+ds5rKSFrlJZzNYVyMGIM507dZwLHUwDLEXNAD5AAIgdAETeIQpULZaH4ID&#10;JNsd7hNw2glwIosK6af1wT/cX5kx5cyLD4yZQeAKgAE2VpP5MADw84cBtN+gjZ7eMpoE4xDHezg4&#10;NLNwNCBoyJG6OykdEY32kmERk9J9lmxEsAGSTVA/2+cvv3AyxaSp9TPputho0DRtxU68u3smaAEJ&#10;iBtPb3c7+dRMDRxy2dLT+kmmlKYhx+cEcBUFWkAqFCVRwd9TokEpHVJyM/2BsEjBukz6HYxKO5qi&#10;rtlkSLSCBXCdwRLz4giv4dcWnoB4n6MYP2z4k5k7H1GKbaAffubV7X1dD/AtGSyRD5tavQ73tzdk&#10;UtEP7mnNIAJ6Sm0nGdFPBOyuAN4dHtE8/suXrwRDALgC9j+oTdaz5NMA6OAJAhYD5L94fYbIYAvm&#10;RAjvvTZjtenCAQDvQ4Bf+/J9w2dBii/ALTDO1rWB+fjhg6UoPtzTqw6NEK45TNqvbq7bvTLDVQtB&#10;wbVdUyKQm9/FpN0rzpK+ehKPAYDxxfS8Hk6zgjC7V4+MewH8tcjz0Q4/PKhnJ3vGFlmalC7SaHvL&#10;AwGA2MX5q/qZPobj47NwfX1F8O3q+loguiUZIs0af4bP2dXVbb0ej3pejEFKv0kAWmsLhzk+2uO9&#10;x/rAe8Czvy85oEnql1wXABDxOSlBHoz5c13XBj7bQuEw9OyabFL4vMnh5GhJiQmKxoPDvfCmFgc4&#10;+CF7xb27rmsIIAEk39gIr+pn2pdc74fvfwivAfT95/+kQj/Lj3AjZslzY5aZbMU8KsneQzqxEhxp&#10;TUDjXDPax66KBt9ka3Y9CBDW/eHm9lZenV0KgP0GzT58+orkavBKw/OMzwCZOYI2KIusPwc+k7eP&#10;T1y7MP7GSbzGvhHkf0W5746vh4GFT+p9Gklwj3I9SyF3CUCe+lTPPZlcNmSFbu5uEDHrcNDUks+3&#10;SSGKkvLcuJlgy+Csms4uIMA4GHOKhS29VoL8eXqdmJQg7Ibkk+Qvbvof26GaGtPVp9EGuvSET0y3&#10;5z6YHprhDaJEXfI0dClM7l6aeXopq/cEvGwHJUNH8tR8/IpM3526PwlQjpIzbdeS8YKhDQkrA50s&#10;bCKWIo/LqXkCjoNP5ocWAkLGl5g2ntYbNTqkbFe+gS35zv1vFQADDzIzhrd7keQV6gywUnL/fZa+&#10;NjSQS4EsDMqBDcaxEle3xlIVM4yT2MXIfYeAczA2Hd4bveuUAmt+q1teOzy72CsmBbMUMUN3SsnN&#10;knkx3XS7fVHoTjqvXMaNAndFCblZPhi4bZ/JAE4rihN94kYOo3zCnCVHtXRW25u3AnnxDAOU5D1C&#10;UIaafjSaYEKjCIN35jPk1/UXgFM0sUvZguB8hwyYAxQw3TFgIWvWjPkXi7GBUwSvBKAtGJZhDDb6&#10;KArMLAJSstaPp0hnJUmi6aTsWBJXeC/iXrO5EBszE9jaivGeOkCqMDULzbI9DAm7GFByWKK5vv8b&#10;9qOdpPqxmaGbdBZ7x04MmRbiodRthiAMSandJk12BoqZqlud4SmclEAvDHjB9zK8jOt+4gBkQxBW&#10;jNipEDyfWFfFxnZwphcGyOY3pHN7shqWg+X6+/HpWXj36del8f77f/c3PHvIKpxi8xErjRUztIAu&#10;r+kcrMmiMeQY5UWbfPLXkns5CPFm5Y/D9drG7Y1MVqNUmtx3/ivOgh9i7I2cp4jmFwORLgsPYWZy&#10;7iyfMKtboktpg8m1nJ4xS0Avzjjr7ZaBl8WwUXvubA9cyJZncGmTGNQpzZI8HTCNYRa8ZGdR1v20&#10;YI/OlnR5vqeUe5CAscVHyXBtiAmLDTw7pRhLGCFuCOag1UGtDRDeAysE+JwyFR6MNaSKArhPYpYO&#10;SrJPNrltBu4teCqKutIlcc4YCjH1+zRrRL15DJJ/NnN8na92jVI/I/zeJQ/1GTQA6az7MpPC+ffB&#10;Z1Ak2Z4o6fdQlicexuC9KexdTOIrf1sH1ZMBcahvMHi3WiDaYLTWYCc8TywkBdJM4i3YW2FXALUK&#10;hkCjAXoWhBT587DXw6sNcrtD1O8CWxbOVhTru4jNF0tscuZWHzTya2msrZ0DYmXqTbtAvTRkpdhq&#10;XQ7GSLKcJzFFdabYGs1ijPpzKsZj6uEjZRaMEZ1t5wb7Ta7cLX/K5ODSLJBBA9smo/Rn7wVrsKd9&#10;++4AEIj3OnZ7IX/msiuOvP6SbVKapYk68ynI8dbXC60eBtX/ZJ0DvC7hoN7z7z+9D7/99CG8uzgJ&#10;F0f1XCu7cHt5RfnublP75WdTN2At7OTXPMkLGwqZNYsFWFnshactvAvrcwvgD2SXZOxOA89H2d4s&#10;UVyYdBd/J4/N4FYgYp+mNHaLKDLaBzHbjcBBUE9gK+XExfrwMVm9VmDaR0AoKwBjS79EN3I1Fm2i&#10;Z5vXyfTHrzX852+34QF+x3nb5PEWODN2AEuQrNsyFKF2rpQmC7BMLyStztzKqu0aQFdehipNIkeF&#10;GUhX2hBlhunmIp85S1wPGqRQ5ak9JchbLuqa+UDK5c9+HjojcHAgKnXPvZA6GGWYztDzgaOzMGdZ&#10;FQ4iOls+9vCe1PzvYzegLf31PVTKr3FWaq222Q68YV90CXvsbDkbmlkY1TikptIbhMHMg3jcXzfo&#10;qLd+JpOhW3qGVQd7Z5cq+9AsvogynoGwLwXAL4gLqYN6qTv3ab9PPWUY7/v4eP9HbgAqjvhmvfgT&#10;aLEnZhduCgCnw9r02vfkpgn3iYdvRPvLsRm7G8PviA9JSgYaNtndpvtG7S0XzS9goK/LKtzfPZKZ&#10;ZsbL1jTj31H0Ml13V2qTcSz2nknK4IUF0AISHH5IFKmYcj/eh+MjYxLe3V3XImCPjEBsAA8P97xh&#10;R8eHfH/wbQOAtULRWxvyg7p5oTDHgXh/e8cJIKaU+FlofJo0ohSyBC4uzvhAuwEtQjgAtgHA8maG&#10;zZyS9C6vH82IVA0CvPIAshjYsOXDBnalSWcmynmZTrvJxhAbAbYYo/HpeQoHeyOfWsg+wQTEpBJm&#10;35jSAPhgUc+ftWNzg/fPVF+Al/XrYRh+dnbC68apOyR6TCueKCEGWDjKk8QK8ImNF4JQKLtlWvA+&#10;i3V8ZjwKADsg2wEAcHdzFz58/BSuvn2jX9xF/fXl6y+UbKJwMXaJLWEzk7+u7w/N2AGnJmhOcc8A&#10;qOD6YKpzeXnZmxrcM3ovmmzz69cv9ecs6M9ySqr5KX/mEyV4kY0eAlggK7++vmNQDdiuuJ+//f4T&#10;2WifL+/pwYBNwvaW2CYVk4ySsdZcgpb1j+ahI+aQNmpPQiLLbDnK+scKFmNr2v28eHUazk8PCbRS&#10;GgdJm+SheJW9ei2Pj065qV9f3xI0ZXIsWXHbluA4qXnaMcDiSZPExICZKFCJXpgyVt9jMvCKTDWw&#10;/HAoAjiDd9Kri1dkaOJ7x8EYvlgnq6X541xe3TFFGvLcoKIc4D/TXCV7Oj219F9L5lzQmxDv5/Lm&#10;hsXg27fv2WxBqo2G8Pb2hh6Lv/uT3/Gg/cd/+AdbW/X5QwALgHO8V7AZ2WAqQGBkKMyGawLMIbBN&#10;lmQNT0r4tu9HQwtfzSgpC+WoMjy+r+uM92l/33zpAHYhZbvul7f3j5Y8ubMhAdY2nk/z+INH4ZrP&#10;MRpzpO6+//CBoDTTOQGiwkdlXBHE+FY/L5iQkGkjORNguYdJ7IHRqpQz2ijogAbDkgFHUd6nkH0r&#10;qbZMBtZMO6f/22FdlNBG4GdhvqsEvujXZ0xA7FWsNgAsEOA0GaBEKw0QNNlfakMFT8V1vyn3oeH1&#10;VCHSDGj12fjakqUaIBI5sfZULPrUbcw/btRU3IpSe12TgJRmau7PlofIjDL5L3NHnZRaE8VwJwwj&#10;5B/jzBUOvZDkLikVriP2e1pArNcqojCQebRmA2bV8jxbyJTX/Hkm7qE4R/A5sW7dt2toBVl2nNOA&#10;vl3uPpOLsTXSgVJPSx8lqxLM0aUVuQYgja3Q9cbT0iaN4VFcxsw0e5P5Yq3SN69+3/nZOc8I7Kc4&#10;67m2Kf0176ikIBj83OOj43D+6pzF6CHDqRKBJhZZk/nqMh1+ssHbUmcOpbajy8eNnYf3ZBK5KPNx&#10;ayhd8oR74UbxjcUg4IPMOBlJU+7Mxjz1VLyFsWdRQ6w1QNplYylT9jFYsYx7i9cB4A8mvLFVDdy2&#10;gJpIH15cN1gNWNqx2UxYynWhTQIZlfRGNXsFDnEWbiRuZTPrEzSyYK6Ni8bm8+RYsGVwNvNcEUMM&#10;awhrBcAqQDurBbb8PrwPAyqtwXOJnXmKjaqnlmLjGivFPccGsSFMLjcakKUQIIZqDCZtXiiUDKm7&#10;lvRtrEr3GJzcIF/p2ihScW9wltIgOilheRIr1hPG1TAxzbe4D+fYWKSTwkL4/pPVY0z6DVFMWWN7&#10;4HyiP/BglgbmV7vitTcm6UF4+/GHXwX2/d2//Rt6BBed7UEMAGM4OEMitMGeeyBJ0Wsgwy7PGqHc&#10;jdRlLO4M29DMwvuQsFkXxRLii6C+2JqyGDvDsbMe7GdycC+WR8ileTDGBjalFqZnteskv9RBZvvp&#10;hazSu8PcGtqZtLSBinHWKHqAjjFr8X5QV2LgP8Y+iG72MNEYq6hNneThXmuTLGmKnvkcOsMv5/58&#10;eLK8DWlSC7khO7nWMq9qjTnJJP/Dp49kNaM+//DhI+uR07r3LfdMig5rjRXl/wPXHK0SxqUG87EN&#10;PM1P1n3B0oyFklqIRnJWN5lTvZk1vyrZW8jz1rMqLSwjNG+/EjpzlJYWoUvCzOJj8khPCyFxxlcw&#10;5qz7gpHhPQWzJVGS7iBwifWrDOaNCZjs7N1tg69sfL1ZShijHC/J9GsOnbesAW06hpCiVQOzMYjF&#10;cJeeqfToM1AQn385mlcjwt6WSwv3YT25sJ8/Jhnhu8y5GNDHZ2qySjs7FjCTGBZJJ6NAiaKgLQeq&#10;CeiMpmhYLsSqVpDhUjYHADCDFAllCE2vb+fo1BRcRhzroFwKRgQgCODp1Ck2xnWZSnuPLVhA1zsK&#10;7G28nMmu/eAgq8BhPtdzubIACvd3jnqQeO1mAIqDZvOiqLj9p6t/xYhnPzOOCkwLBGfRJ/J+4Vyt&#10;7+ugPkMn9fz/q7/4ffjd9+/DUa39y672HOtdeIR10/qJA73t5smsPKapMR53rEFr34rXXeyHcXVY&#10;/1zP7vrM7R+e1L9bNQ9nkkKV2IuBdyQb0840s5uwc2OBwKcgYC9ZTVBibMOT6J6g6hV9wNqlzL7/&#10;qR6NEwOSMuvbSXLcnc9uDLPAOb0xL1wPcrp82oXP326YxJtTaUP25qeaOrnOwTCXNTs475LixnaL&#10;DgwaQ80xFx8oDBrG+UDH0+T5OtPUvK7931vQhYP+wcA+Z5SZ151SrtugoYjNHAnAFyXQmtVPeqGK&#10;SbrG7if7gr1YetBOmAf4FFfUxPAyW680MDpISt8k97KUmBGiRZkLjdGnaZ3OGxHZPARLaeRuueDP&#10;z6gBRjuT6QiVuCX4wNG9ZD35NuqaIGQnalgwOVt0Jtl94Z0bSksHnqmjZ359AlwFzrcEcH3DKLG3&#10;A37J/c/1tRzuHx4sfzTqvozB5WvgjD5s0CbjWZCN4MarKHpxMVaUkswmhQFSVYtpx3SfGzlZbM+K&#10;BbdJ/nZrbDd8jRdr2Mhg4I/XX0jKgY1u/+hAjMMdm/cD+gftiOQ/MdFuYtHHSfFi2RBsP7jdUBMN&#10;42NtzhF2EDR5JyNH7EIyg3Bw7JAYexLurm+EnJf22b34gRcZAJiT49NwdXnN97NgQW/hCDjIII3E&#10;Zz0+Pgx3dw9WNGZboJbYu6GkCDJJADKQctLYM7gPRS3618ZswR7w9DjNfD90mEmTHfTw7y0HFkwA&#10;iqz5G8Ld/TOl1SiWAdRh4T2RMdjjt/HQATBk4Iea0+XSmuSNmF7wdzo7PWUDB1YJkg6fntb1OqwI&#10;cOBnUhZcv+b+9pFNEoBPyH7gw4DGEXLc9+/fK9Bl4MMAeRj8Ur58M3bfx4/f1Z9rceejGllj6sGP&#10;Sp4rG0svhOzavAlHsvdOagFHWVkx1ii9xOrag1T63bvXfE9oUgFMwKcOPoK41/iMSAD85z/8RI8R&#10;hJpA3nt+Vu/vzWV4eNqGr7dPml6oqA0eT58blTkpJdXTdwbdHza2eoZxj2zqnNoGsOZ9jzpER044&#10;GZazNR8v/AJoCs8lNOR4X0i9GmRqS8lUXaswx0UR+8R04We7BmIYIP3XxDUDm8TdxtgSkJpjc5go&#10;DRzoxceADoCB8ltic398Yizd+nNu4YO5sucTfn1MpL265nNyenZEMPzy8rYWzCMZf/cPzyZLRFLs&#10;/lI+mJNkYNvw9LDha4FlOdipXtfxFM7r58GaAmiNz4x95P/8L/+Fz+tDfZbHlXnRJa1/j52nkTbk&#10;X5Dx83lcygvOZHoYFqCBBYB6c3NH1hIYJnhteP6xmWQYxIZsSDBKCVbCDwu+krUgubm9r+vimXJg&#10;K9yN+UOAeTPREB770dnpRd3Djikj2ym9ELIF3CeGzPCan4a3b9+Gd+8/EDxAAe0JgwDJGIjiqYeS&#10;gE2bjRV7JTSGqElQTBIDhuNOoUoAOKMOAKbgDqlJ3PB+wSacCG5OzRM1KJkvC0jkEGhuCl/cE6M0&#10;2Q8NoEPiOm3eazygFm1i7dT7OKOh78TU8lRJ94cpSlLLs5K2SJ9QmheJTcV327WxNpUWPBuEN3lf&#10;UcKVSZSymTtH75MMIHf/nkEeJkHpt4rqNQCrPo+QpZAFPabGNCzyIUIX4gMyk0ru+MzR568UeQKa&#10;RGMr+WjREGySX4z7p43yi3PnlEULb0iSXY4NsGHBNS6aCXzzOBx7QngYYvMjHPUaHj6DXziTT+qz&#10;dnZ2QYbLwGHYI4HlLFkq2X+QKDemg3nxYGgCk/vQLAwiQys49MPgqxWMBhQwKGscmi8Xr6NSh6OS&#10;5ocUG+PUJvIGVJA5H2Xyz5+htPTRfPmsmVs0KwUUmACfBj0fk4Yi9POLBuosxBjA/uUgIn0P6/+/&#10;fbvi+8K+CskpPg+eaVyvpLAcPFdHh6dm1QF/wuWiGbJ7fUTfXxjaS1Zs8vlIcI4JjQRXRzIzjAFp&#10;QR7w9/W0vqjQjMb+l8cargM9cPOO1xbMvZUCVDj05Nm55bXG/m3s9z0yG5OAPUp662vj2vvzUbI9&#10;G1BGgPU4JmPus6FS2jQlbGBQ7fqQganOz+s2tMBzcAPLB8rcN2KzL9QImB8h9n02LgoAGcQm8Qbd&#10;/Z4HybTd09KZMM9rA5iduTDRS3Xic/NrZbwO9rn00pkTLnFtzZd71jkI5unhboqfZw3A7OcAnMhz&#10;xoyqewYDuTpATGWXLHoTnkNnuEWZsaeZSfegfWdwFlGZ/b0YY0W1/ovGTGzv5HtH6NK9xiJwkH3G&#10;FJlK77Ia+zp2H7TEhttSNZN7hzVfvtSuibN1e9hGMdlaHJufYQNHPNxk1iBFBbFkeTXtikm1sE4R&#10;end6fmI+dWD81+cWFkIYJoKdfHJ2bP0KGcQG0C/2jME+yreSwNuoZyTaoAJ2NMVrvWFs4KuHBASp&#10;npqHbnZwuJG6xI5VMqyMnpL2hOZrK/aVn+8EfEOe270be1BDXAYZicIX5cGVZQfi+rl2LSXjzhoK&#10;liZRj1JR7Zp3McFLkS64P+UdB5R+9jOQRzYSOVpQH1hTsLTYl+UD7URGebsLCDB5tw2khqUNbKz2&#10;mbo0V2dpEPDiZ2IRm9bSK+MLfy/324qS7AU15y4T5u8MCErdHxDvz/0jKdUbBTLn1vQneYlR4lrf&#10;mQOSwZv2ErvHVuh1ig3zd01hYF5y8mD0a6iQAx/M0TN2SO1c9Ge6e3fFpgxwr7ak9Wo+g8UJoAKE&#10;xs4ZUu2GRGhP8w4pvXzmteeOklzv01IimMUEktPrf79//Tr8+Z/+tv4Z5JZaGzzfh6n2ro+13wPL&#10;E2cEfjdvOGOBW3q0AY+wwRhrvUwuBQY7sMUAuC6GfVRIDdjoDH8C2MezyoeeQ6tBisD2HH1AINan&#10;lA7RyRhTbjVbbEoCt4sYZwCbJQMX+fYhsIVJyGC9RRuqkzmnwZwPfn6+fAhfLu/C1irIHnqh/Zqg&#10;axDwNWdox1mAQwkz4FZMUw8n8sAZZ5WH2AG+0hNeg/xg3SO+2S7kMguAELMvNAJdCwhZCPgrGkRl&#10;X+NYj/JwjForjXkt4KmxJ2feel3qG3q4iM6o1L7upaR3Lnt3TMeZqDmXlpI7xNTAsjKzvGhYiQ+7&#10;HBxLPWCqs1edGe0gYmYtxWdvJo/1zzsInPc07x4sODPfa71LCWme0eFcvFmi7lQ8dCl3El3pDOwY&#10;+pkeW4Jw9wmdX+cgNiPrgePj1Y8OTpB5Ic+O5DR9bkCSSWx3LaETW9uKoQBRkonQKPVY8GjuC5JQ&#10;66Gahm72CX8jY89YA8SIe3hWPT6aH9zWQCELjRgJ2AEMMilxUeM/atOwiQumuc4GXGgyZIyIhVJh&#10;F4054vp1hICgIYVscGSS3i4816bk9u6W3396cmYehtiotDHg/aIwNsngjv+NwxDAF5lx+weU+5hv&#10;RWYRC3N+SAXBEkOxvFYh62bjaBwA/B0erLih4t/9YQVAQY+cx237WThz8dn39hGUAL8xC+1YLVO9&#10;tqXFMO+UvGQR4JmgK9iVaOqR5Atwzn1XtvTisE2STA5+zlFkg4EMgycm+ALYObJE3lpAHTHx1CRp&#10;WDcjp+9j885hQVCvJQA1pgtS0mzMGPgEIhUZrKmBsuQt5ZC4nmCPjWTqXTUg+bQWZZgAoYnbSnqN&#10;ZgIpkpCP7eTBdXx6TLBq4WmyMrfEfQGwChNZk/asa9NxzXWC/wbbCvcJcs33797XRveU7Itvl1/J&#10;nLq6fQx3Tzse6iV2hlBL39HDN6lpHbQxuSdNn6xbrbWeJrGvJvOGHG0T2VMAiaVVKRFxac0oANhB&#10;/iZotOFdB3bjuj5TgemQz/XePofrqyuy7azpt40L1+ru7omyYBZ3Wyui9uqzY4B9aSAzgFULl3nm&#10;AY/QGX7u+r6RJopmck+BNGyK6/Nwd3tnIFp9XlFEg6q/v2fTNgJ9KEi2uXkOuCHrKK+32/o1F6/O&#10;eMis9g/aFPnjx4/1XluYDv73T//vP1lzqP0J/oY7MqAGTpN3YssaC9iaZwBwNLLfGAAFcB8m+0GT&#10;bqxV7CE+hYL0PMXOKqEkb2kyM66XkNhQ4jp5mAoKn/PzC/MnQ3IfWYAGAEAeif+mBFeG/ljjZBxh&#10;QCGT8EFSxUFMAOwPS4ITtq9lT0/MlvBq6cJj82jyQ8xMuI3R6r5KHGwUM7a3yd6uhxSpUU1zU3cd&#10;pmbsPqnIT83UO+o+bpXMO7ixv4oT9xD0oBPzGuvplEGJmSXnWRrv2CRRLsHxPcilv2VmOozKhJI+&#10;NTNkKIK9tsuNKeJoH5kAAhvtEZUhcSyN9u7Vc8k7A0n5uXdki27pvWfSSgyDuG/WdUm/VgUWJYGi&#10;ZE2KOQa5L/dVWR/wud5ZIBHemieRG+A+8D2avNWKucYUlu+MsUdXBs6IzeJJjT7Z9aLFEwKj+5xR&#10;rpSaD1yK3TnZ0ulNloN0aHhHHh3a2cjQp8HW907TYZOyWaNE6e9Og6opt70En+dI7Giu78GGay6p&#10;cRaMeeWx3TT2mIrlrMkkGiIfaKHY9/VUBJqSLSHj+aznIyr9EOdEEehsBuYWzIEGAc/uVh5BI5m0&#10;+wzGAYPHGHmDAlQMPHA7C96n4mmfe2T4YUi1WspLSPsaAC96FWtog+d6JZksJP+8t2L4475sxZD3&#10;sSkYcbR98DAS+HgitGew5pNMt4WFl6HJRa1jLF2r1iel7+YmsbHAEw6U6j1Oo3shLppXnoOCLgG2&#10;4dUkqZ2dQxza4l7qfPfAFcqgtPfEYuBl5qBh2RjA8HddeXgLAKDl0MARS1W269eYqlr3XltG+XY5&#10;y3diCNBa93Ir2XlhneCWNFk+R9h/P3z/u18F9v1vf/s34dvXb1YjKTTDLV7mBuolOVCdxeCxkCPu&#10;D83XLkjuJV4RwBzUS8ENwz38Yq6oTS2MwRutPGtozEdqkDTPGoAUrPk0aVo3UI++WcaeuIl7N/gw&#10;IFgz7b5tDNYQS8jAhrF5BJaZMTsVDSkbiDL0QKQh4bMZRci8XQ3oG2m9oq0MoHR25kdQA1OftcE8&#10;DKdiQy4CV2Rcm+IoY79J2tcge8xGGij0plLYwxh5Djjz2tZxDL/57jfhoD4vSAoFQHF+YgoP+HLu&#10;1WcfgOBC/ryUyo/1axd7YVpEUwAJ0Elif3FNYQ+mtCy1xFj3crYB12CXnusxKyyhM3fouRXNI3wS&#10;sGfpqAZ2DwL3g6/p2P0UfWDGBrlEMdjEdCk60Bs2mkh48Had13XqaZyutJoHs0wC8eNMzk//TQFR&#10;8Mfd1HoetSjO6D0yvkyKy2RzhhM9231mgrlAmMl8XNG/Te6TvVo2T9r92mPl2m/sMDAkYmNsKahS&#10;oobpWTL4yfc2S8ara8P2oUUQaBqTWKF2fUaG1RkBZVX3ngWDE0fgyRp4JDXpBgh6rYLzPM3QbD5x&#10;+NqdPUexeGhKaQCSJ6l6+uowuN+oedFl6aSpHBgDA1BwDab6ZVtP3G0gvaSl+O9sg8EoxRD3p3Zm&#10;imFFbz5jA0YH95rv2YwCNdjPKgPY8COfPRcEwluS/pLwzaMsGOdApB//SAbdIixqjYBn6V/98Cm8&#10;f31Mj76yfgpPN3chP08kWsDXOCME6+mZr4FgqQl7N0NjRmOGLg5kRbXk2Uj2Y0QtYYOpgcm89RfU&#10;QgSLV/U+rvg+hhbWUiTWzARgp/q6IU9KYp5Uv2Vzl98V1YMG5g7yLQwapJXoDLt6f3A+EyjE2bpG&#10;0Vn/LoR6+vJ5AzCIZ3faPtPbEiDlXV2///3+Odw+3jG8A/dnmPm9pmaq6vXnEMy1YyDNkryEBkza&#10;lxmTPjeWbxLgP0mB5PtzUhJsCn52hRbUEiT9tYE5nhcAvbENeez7YhtKpNTVCFFS2cb5TvbflsCL&#10;58EGVY2j7GnPApqdMZhYk6iuw3MjNiwB0WT747zGSzMGG18ndnCuaAiSo9lkbENX3UUn28yY1N4n&#10;lDiTNYN17SxcBwRVx9nwXFYLki9b6IhURwPYqWI9yqbHGee8r0g4ztEsx5IHjDjjstffeZbS42s5&#10;ziYFtCfKkzzpS/NZ9R7GAUScjwyPTkYM8aA1PkPHB8sf0bgHUY0H2UAAWFqoOXAwp5kPK1nJA+PR&#10;DLiW3GUPqFk5oYXXG9hr9QFGeh/eI5hAezTITZy6cmr9+BTuwRwQE8EokolgBoraFai+SAaVlM2Q&#10;2oUV7vVhQ1NBORaZN5bSh8IaTRXkq9hQwNhC08XERJgEw3QcoKQMq1FIewMMA3tj9pi/HOPhyRoc&#10;yYiCWTfYJM91A/v8+TOBPhS9h3XzG1QkN8Bva1JdFPxgveEaELSE1ORwj+8ViaUIvEAjiPAC+JrR&#10;U6gWwLix9/cmmXx8qs1K/bmU5taND7LIh/VENh/WF2V8Ys0BpHveGHB6c/9stHPcTwVtDHpw9pGw&#10;Wt/Pw9O6+TZSXihEnmlkSoDC9b+4uGAhjCWM6w72U4yeGLg0v7PRDrfH58eGLr979y7s1c/78HDH&#10;guzi1TkBKtyHy2/fCGzg/hwen5hEWvHnWMnnF2/IdgD76+rqskkp8HkZqACW1sG+W/2zaSEwMRnt&#10;GlLN73/4vr72A5kOn3/5hbJiFAGQ9sKr75fPv4Tj42NK0gBQolG8vb7jugTYeXpgMmmm54olNMyA&#10;Pm4QqYMkjTafosCQ0nwU4HU5Os2ejAi7Z56iTAAwxcZOwNrCe0uSlHBKWr92f3VAAJ0eSkpPJcN0&#10;yi9MrSEZxfMMGQ3AUICZS7FgAThbMq5JtLFmBxVvkNeiCc2SKeM6UvbKwtAYSfBCRDP4/Xff8/Ue&#10;nx7CdT3srVnO/JnbdW4FC48cTqctGRrX4+27C2PV1cIbzy88+77//rtweXVFwBVy69v72/rvB1b0&#10;DJa0uZWfJ9kkeWfPi5gU2VPX5LOGdQZgGMAvkzOXlj4KJhIamjwpmGdpEhXsLRtImJeWOLqS1BHP&#10;8mYN2e0lDxYEyhwfn3IPwK+r69u6lj7X92x+Tcen5/TzSoOlhGFg4MANknuRuruQ9BafHWDkIP9Q&#10;7MmbnabrnLz3yRzun0/nXA4b5aPEgnccmnehJbhacljxCVYxJgl+vg93nCE8iRkDf0ru/yU3+Vc7&#10;aFVjQy7vRRJlDASPFnoOTG5CfxbJfH16TeBlZ1NR97OZvLFwFleyPdglWk3Klq0YZ8onAUyTMnqK&#10;KQFRNTe8/9jzSjezdR8RYzaLFZW8ODBEvkxWrFr4xjpk/M7ktWdrmpD4uQHoe28ejgKD+KzoTHTg&#10;aqOCrxQ3Ubf9C36gk3yF+OyzyrOBAtcLbBd2NqlfKthlFKvPGQHDODYJShp8Wiym39iTiUelqxPk&#10;UdKpswOtwLWgCwbHMHXVgmWwvpluvd1ZkTSY1B9MXwsDwVBsY001mngNtNC8QI66rwAK+P1NYjBD&#10;hhNKluzUkpiTfFHijHUyydunDVR8yu3ND86bXW7WGDTCn02eQ7Lii1L+YvJWetz5NRJIaIDfgsUa&#10;mEDOdFwoxIrXOI0cZBzW/ROJuwCk6CMn9jOAQmP4L8UgtuuFz4gBGs5lDBgx1DLJcqAPKMOvkJor&#10;Sdl+/TmHRyYRdo8kY6IsWDtALkxJOe5HfV2wkgc1te5XNuXcTJ058OOZbyAlLAWwp9u9XgnQlxdt&#10;J9u+SER1iaB7PVnDYioA1E7uaWOA3/9H2Zt2R5Jk14Fm5h4LduReS3ezmxzqi+ac+Yv9S0aiqCE1&#10;R79I50ikRDa7q7JyQwJIABHuZmP3vvueO1pfekgWsyoBBCLczc3eu+8u5uFbJJMzdqPWvYA8fG5j&#10;O9lQx4C6KRJN3VfSQxHMI9qammUgPPI9TSqCi8y3UX84MDcEA6wQTPyLmX3/+e8YCFbDF2sBw3w4&#10;UVfsCS/WPUDJ5VJNg4k85JjM+6AqDM5XDLUSfqaeXJsjSCN5wIc8UGMTli6oiCKy+DgtZv3e6Hsq&#10;KP99Ff/XyhIoYey/FMPJsmIqNklTo03ysJK2BCbh3yzwaSBjip5H2fYMMpKHssifp0lS5xSe357q&#10;m9IiN2PjF9dfvokrnyMqeXZbronNxlQsfASKydhHnfcvX780r2A8fwozgmcf2GQM7dgZa3pPtuvW&#10;ZLeDhS4MDGUoYf3gLL4kY/4cvlN5JaXzGMoqv0LZU4Q6uq1SexevLdFeQja8pCsLHIzUSZcESvqZ&#10;fQjdImzFUyOzswONp6QezpNsF+1YVcIzfRIVSDVpcMpzDsAd9p+nJyV7m6IBdTX+HcFN93f3YQ1z&#10;0GASwxCz55kkQ5wjjAss4yoPVg7BDkezISiW+Gp1YiJweGStW5dkTlkVtGDS2fqZFGTVhEWj59ho&#10;P4I3tkuH/ewZNVgDKB37hq/0Yiy+4mCD7t6w8tiaa4t63r0yrQZf5ObhqZeWcAVLU3V7FWzw/VwE&#10;QIAaR0qJQaAyn8+NBQMc+ZyUAFgmeWj5s80z3QNvykpCGJYBGgVI2iATiQVA9r3JGbmDrVPUpwyM&#10;6/f7+vI0XZ3s0t/+5oe0BxjYv+fupvdOBHun3v/dmc3J41MM7GcP09sMCqPbpoe5v2cA6pt+hoLQ&#10;gWFJNWBoROjmds+6hB61AtQZIudrFWErbVY4y6z1O4fXZ6XFzZGEgFnn3Kyzwnz0LEBjiU9dwi5z&#10;bYuEN1vNvMniyc0HKkrm3l9gCIyvPx1b+tL7+X/++Rf2Vi0/g3H0HA7B2uR+omfYPVqd9Rv+cZH8&#10;ukyEIvWcb7lEyI8Ddj785PkuXGl2MN9ZfLUFGOTep0kJxmX1LJXAiFU3CzgcViCyH0WD9vZB//gY&#10;a/HcXkxqzfuyrRJ4F09Yx5u87gjGsTPXVlYuSbZ9ESaYV2QBAXdp5SU+Su7sTL9U3BlP6yEvYVdL&#10;uGYOL8C0sgQaFFLjfp8eLOeSW9+3J7Hyysp7PJxunV3pjF0pCN3f2sM8vOZfp3/781xXFiLr9+he&#10;uMPZyfb33LznqqImyxcgafNL5le1G1dG4sU259llT2VJ8aIEaWDhiKIUgXMApnYoeKcnbrZPlHVk&#10;Nh94LRjnW+LkKPPWQuABaCaaebCFWnNDVphAHzl9x0ZHH42+QFEcY8Pnhe6vDd8retwgoODOPLe2&#10;9Pwxn6L7u1tNmdqaCG8gIaQ1zRJJecgj/Q7AGQGTkUEH8NQCOwpTQCTZQn5s//6NhQIuMWRP+H2Q&#10;6tFPqzayFGl0vtuk2/tvBJIcADk92atpsFj6m7uJoAKksyiIrYCp6XEyNp+l39k9miiFM2kojemr&#10;J5MmGpav5Q5bgRdNKXiQ/M6Uv8zhkcKJW7IpGL1vtjv5IopNMc9M+QODiwcn7m+/Rk+9IYZM9+e+&#10;0YGZCNYZQFY0OGDLvHv7Jj32Zvnu/jZdX7/gZljkJ4TXAygCAJVM0v47vva/43rr1wySpAOZlJbu&#10;2qoFjSDg48Mv77mxAcwDg8+9fGZPUuzrY2rWmKCJ/+X9ezKyAKD97d/+H/39/sTPDTnx+/c/m8/f&#10;x49co7gmr15cistsCbozm6MWtOnB/ZZUsKKJj6Iuq/jVVHYgED2asT/AbgAqPJgan5tRJtaPD3Y4&#10;utQAjSrZXGL23d7cRNF/c3NHGfVjXy93tw/05/ON4NvDExti89zbU8r+y4fP6fPXe0pyLb3R2HbZ&#10;pUfFJpI40CFDx5+QD+PZxfOEIg/PG9ln/WuvXr9OP/3xj/11P5EReNWLANwH+k5OVeEfYoAVC5jh&#10;wdyvE4DH237f0DTDC+vLzWcCDAwVufvC6TDk4uh5cP98bSSxXrAOsHdcXlwawDibxyRN3SfzShtk&#10;bu8BB/RVk3k82C5oGE/0/KH4w2c0JtwTDbsp0ZO3JZKGId0lI7T/TgL9/X3c9esJKTOKCOwNl5cv&#10;09t336XXfc2fMslzMO+o0xMWOZdXJrkmT5rS5cJ1O4uhNTPJcibD1PbdJhaoNUwlL81ODqDEmF7u&#10;weUEchQjOjXtMEGBIunHLFsFp4gnpSAzSOLojMgcyb6Vsp627J+SuBZJC/GPGfT7QZ8FNDQdrplJ&#10;wBqe2ucWsDFLyrLY2ZbnhrQOAro3kn/upNAOpeGlAAcdpDAJlkssvJn2JLPR0wlna2THjUliD2Am&#10;YB316/f08MDE3UGNXVHjzaRSgUZD8nTuWUOkR0rsCbZIOs3wo5AOGLvKG71RoBqlLZByqzgEeLqR&#10;59pGLCx6sUn+VJTcNuo1xmEMDzz6Ym5HY2zJq8kB26IExRTMlDHAnyLAHOx6JtNeXvTn/E1/vvv+&#10;8f4XFqDY4081ZBkIXvY9+OHBmLRkgG+55vE+7BoNBJLTChCG5cA0myccPlNuFvhhYREm0XbJi6ft&#10;hqi7LkOVftpHyuXAvdXqhS09Ac03Cs/TnunAew4pPEUYQzdcXzamgzF1/Hc5AA0mNV4TicO4Ztir&#10;d5TCGqMfTF9ca3zeR+4PlmSPc20rGcishGsycAhkTzwjwZg8hTyq/x3Y7iY/ncUoGqKoj0RHPd87&#10;AoxHfk5fG1jnrLHUIFjwT+U1tr5+8bgh47Ras+TBZNiDcKnvvz0oNMTYdG4ETsk0nvHtJrw56Rna&#10;JGOShKeKwUC2NQcGKYJzyKQmGGAN2tSbJgu1mQJ0YNJyy89SjTda2/y6noNBC2Cr7+OgT0DAUaxc&#10;S3w8ST/+1V/G7Puv//j36SPAPpfR5CZGZwt5Hp2b6gL2edqehem0uF5VgIUPWchvq7a7zTUcxaOY&#10;zy7hdUJvywvDeZC8yM3jU1sAJQ+DWOyKArBzY7DwZHPTpOzAhFhW2WwTnPXrLEG5fcZrhiF5zcHy&#10;ppzeva8U8gLvs7GY96Ox6HOYtNu6aWTD2PIekkUxuOzN+omp1UijJaDv9grSz1oNJHljtc94ef0y&#10;vXn1ImTf2LswzYGiB4Fv2Gde971sEmiNGpthPzqLAPoVSQw9fRS9i3V0g2uvg0lja86Yi5Yc3zRQ&#10;WMCgItm1p7GGkbrYHtbryntQTJRZyhZXaIRXZFNrO8hbVwE7ziTl3lLbM+/11PIKUJ2t3gNoJL9Y&#10;v49O6ID6hUSFNHPfJFg1m+wWhAcLx5vTxek56xnUPHe9r4LaxljnticUsYzRgz30vZP9STM5MFnt&#10;Ar6pQNqY3QqC+tzSAHuuD4Vxv0YOC074/lFHVrGZfWgmS2IxJZOA3pE97JYM5YE9KaxqbIiSNcCy&#10;Pia3hW1r9vhVbKEWzbv5gBWGEjbVRiFHr26HJfsGD42RDyOHd2LjGFDV9DxaHz3IQmQhgrUAflte&#10;QmzI3pzt+czVZeAmk+czpz3efCIlz3Xvw7QAD9xnhkHAjGODJQZmLrt04GMvexqcq//ur96l3/34&#10;fTotLe2GRhbf4eHJaib0I8dHs/uAJURLsZ5RX23Amu3v9gH3cNz1vzxJT22gf9/Qz+f9+SUHb1v8&#10;Pth97UzRYMqnWUB4EUBX6dFZ2WNNEVqXpFasbdlncySa2kMnHisB3RqpuSlCODbGBeR697tsSoF+&#10;nh7u0/HpgYNgpPTCP/7+cU433x7Tnz7f2HOjnIHsqcb5z0L0kg2DHIR0z2NXigXY5AMhZ1pL0bA8&#10;s1X312yiZme+Jg92EmuvmSdorUvabiQ4u8+b+wuKyety2RQyVdkz/FlohD83RezikPjGEVXifKeX&#10;vfrh7CE1WUF1q1SLyPbQ/W5pPVGL3GD132tbhyJbIZ1Vem5NeaNex/10i8gOKwXSEIPlFnV4W70f&#10;tzrI2pJLnOspEnjDuzUtMmgHVN26x5u0GjZxqyFDW0JKSly7VQhH2F6s2N5lZfXmhqA4y19dnfye&#10;EkPR/qsu4jho0bjBabGgBDTNMbmfZXJdF4SxRVxzimSw89MtQzpw0MIItc4GPGALtTTMFFMyFM6Y&#10;tjQZN7r5IsAa3CAUfgDTUGiOpB5bQhvuIRoTk7slSaqM6TNLumhm0yMPdQCGaM7BJqM5uRIhsYEx&#10;bVEyq43MPcnqa4OMSgd6wPmhuKHRtTEwvj3Zz6JgBnCFTfSG3n+JQBI+O8BBgBXwMjOPrCz2XyX4&#10;c3l5HhP1+4dqIQJnp71xnNLN3ZMAIJN3grnBpvIoQK82FbmV9HRLokpMt8KF/nT76EFhSjpsYnTN&#10;msIl3mOf1BN753TPNpfzs7P05fMXHvoXZ6dqXOx7wYCACTIeSICtmIyPgzNTrDC1Hry/3+mRkll6&#10;Gz4+8poCCGUhryYLzESEaICJ+e777+nlAOCykDFmXo1v372jtBTgDoC+u4d7Y1H1Q/ygJMs3b94a&#10;iIKCoX/fp8+fCABBkvzXf/M36ZdffqEHI+7jx/7vYPNdXl3wdwAQhMQaPpEIWcE6HCk7P/DaeYFN&#10;hspqyrAZVr4EKtyLPG+WtD37ns12DENryp5ksr4dTRY9KLAFk1Rbxxs2eJBk495PKjjov0cD+2Uq&#10;gok6WLRcs3cPXA8G4FjYwmG2EAOfAJsELYdJsoWZXHItIvzj7usdwQ2k4a79CX7++T1BexTzp/st&#10;P5NHwBP8P5oUzH3oAEzj8DhH0E2/7gD08FxiTcMrEc/0l5sv6eHBwBYEfowMeahKKM1iy2y4vpCy&#10;R/no0STeBFeShZ2MCirA3gLgxfefFJJCTXVVzKBgMdl1C5NivC8wkwGiYghAmf3+JLz6sFaPYqLi&#10;TzBFv//xt2woIJkbN7737Ok1etWfE4A5R3ngbOWt6CyOYzUJN4perFXc/6w9DADPVlLPQSyroul2&#10;yW5mbZJdXMcmkBvFNKROKKAt3fJoPnylhDksmiYHrp1tV2SyTnnjZnhufNxMllqTUldVVFBGL5YZ&#10;D1P3XNMULYvZ2FZTK2cmjJKduF/FEM3RMgHzlDJjHD4PpFgnV+G9mvfVIMlBepZ4lgTauWQtCbhI&#10;AkKZ5qoC8EgmgxWvieCRTXP9AAcboUoqjQTX42zDJoC1JqlWEa2k81ESS7JC1AT41JceIIOFIMA7&#10;ylNnh7IOU5BPLcAX5WVaIIeaz6IAg7GE109O9romc8h8fjzFGZXy4KCDzkOAWYPCsfD8gPV8fnHO&#10;UCXcSoDwPEem2Sb+KNL3lmiL62GM920MEZjiOxubH9659PFTLUGpax7CAxBAYVVh5KnLLHoEYrtZ&#10;u/sXZoEcgyeiorkQy8vBZ4YVtRTAJ5991AzyIAMLHnsGAO6NA9Bi6OO8wVkD6eZIP9uiYjtzTyXD&#10;bdzyelxeX3MdfCPDwRLuMfQ7IXt95sCryXweYCqaAqwRrOmJLDez0/BnxPf+5jIcD4BKBobRf7VZ&#10;PTaMm5jWG/N1Elu2kB3PsK3RvJYBSrrPUF15eLkP2Rzm2uYny73D2d+DAciUPCuFGu/JFSGTQBxn&#10;LU3HRZ49TQcCDuNggEbztOy2yOmHMkbaLtbSUBZZU1kVy958E4QEW3SjdHGdaW6RgLX43a9++xeB&#10;ff/4n/8DPft4RodfTlJ4TI1Gyq/bwqBbjAqy9Xh8Mo3VY6wHZWFozy1h9M1mXQoAk1Uue14VKMj9&#10;VuBWdTlOXnsOuexTjLtnvmE1ZOZkqQRLIj9jXK9TP7Mnhwrw9PCiYJnkBaRsOr+K0gpHsTODSVQW&#10;JoOzJQE+my+i+9hJNrZueARkkanYllRkC4mXL6r8PwcxfvDzqO9ev35NQBzqjwv5GZO5x3MYgW3X&#10;phzabykNzPKJNGa0krRXw5hIjncWypCX2rYYK8x/bi3pDeZKzqvQk4Wd6T5cnlzfFNTgw/X12ccK&#10;SvJ26epjrlVV/ycx59e+TwuvS6xOfx38vtmeKRv2T1rTJhGbFaSUU5EcUpEs2Fe51zQOOzCkTbLZ&#10;MMnvZAns2M9kXVHExGd4Fv0DW0j8QRzBc4vz8jBZCvwkT8CMe9b3Txw6+BrqQrCk+X68xmgL4MB1&#10;p95kYD0OxvTI/R1AH8Em+i+q1mXoSAmfxcjFJgDgQZ8LYyakkArRmWuLtethPHXlL+lgzHNov4UX&#10;I737lugy+z8NxzgsqPMi+7PyhGhmFsAQDNuk5NXm3oEuT83BEvV6iXvBMIjZpsR3ekwWDRMWcL+E&#10;PDSTfIN/Xvdn5+3lPr29vkxb7B+zeRLjH/SMUMmBDGLWMxM97WztFSpY4M83lV5f7M9SHfu5CFsC&#10;sPf6Pg1yB0Mg4aOtMDJTatGQU6SiRZZZmw37HKgDIObGafT0k/pBSS0aaCmFmPvvHIErvOU5RcJy&#10;9nsnKybuRPMT7YVy/5N+ubSGOrAOmFpJX789pfd33yxUc+Wz6wCuA/JkEA4rBrOAnXXydTDBcw7w&#10;x33tqmTKOa/St6VU8decfS1WO8+bgD63xViyL2rUCZGgop/3lFz3G/Qjpni0t9aPs9L538/8M9OC&#10;8yR/llZJvgHXLT64UcOvTLMiFENs70D7HNIqfoFLPE8lniu9lZYFdIu5t2K2hxXSsHjtue+4W1uU&#10;FYmHuNmsIK7awpecxINBZ5bLp9MqaXkhxafFlaFJ6p8ZQpqCoejhXis1kvamJSc5LfLmtHj2tQgA&#10;6c/1i4sTevY15Wv7IAoHHNhHWMC4QZg6T5MxzXKzze041UgQW5JJsiU5CuTINPI0Pw0U90jjxZ/4&#10;6If5qMn71mjbc2MRCeaWgRaVEzb8yaTN+cimwwrjmWi4bdQjgwPwkZ76AwhTcRw+HmlPNlP/OtN/&#10;e8GJ6ZGZ5U9M8/12e2cAJ4zqH022yM93nAlAbR0ompu8eKypB5hU9ABO1Zp8SG1O+2aFKf9tf9gB&#10;lIAVRO/A0ZhQYPQhyXSjApSm4KC/3z+t4uKNXXLVGyuAC7hHSPfLQum/3qvJrHZg471P9McBaDZ5&#10;Njs/H2SnkPvSD1DBCObbJcAP5vYqLvB7yRCUHxpCIGptSvis6e7uwRJYEdoBX7aTPT0HL84uyFD4&#10;8vWOgBju6fn5KRl9uA9g9x369ycBKB++fCH461RmJJV+/vyZzSAeGKT6zpJnbcnee8Vrg1TdnSRg&#10;mCJiIvvxw3s2LZ/6a758+YJAY5LMEZs6Ajkg2X18vCfrDKytv/7t36Qff/Wr9P6nn9LnT59ZKBrQ&#10;My2m2mAEnp6YEXx/j2/evOI9gFE6JjiWFIaQmq0x1SBxGJTE+cywui1TlGwbCa49Qjno6zXXmEoO&#10;SuwyKa+l4gJEMxYeWHWPBDW/9ut829cLwCdKWUebX4BdiQYe9+XF5TXTIfGM4TV8IOIy4yRGEwAn&#10;POtgloJVihRmAKbYA1jEfb0heIYk69/99q/Sm9dvea/QyN7d3dtav3/s19t8PDdMoxzS55tbvpdv&#10;T4egjjPMASDitQVS4Dq+/+Vjet2vLYpyMue+fuHz+Yc/vg9WDf7Ea/uAgf4u8NvoaxWsI2x7X2D8&#10;Tm81Y/fieUTYBqbC9uybJxbeH9KcaTDvRrPFCmBQ8ukxNGaC7gYCyr+j/87PNzcWCASAv1hYANNw&#10;kxnbX7142X/uRXr55m1/X6/s/nKvMkYVClcwb844CLC0cnxWNB70jBkHSdqWyT18riwBbyDQmmSs&#10;PFMOowKtDM6MZ+NsSczHlFaTZS+sKz0XDSChlCcPccgPklpZITzKu2aM9EEzMBcbrcnAOvyEVpNg&#10;HbaeuIrPtxxQZcVqsCKCgQ+1RpEaqZTFJ8t5YTf4JKwqXbC62bI1OkXNq4OELFSGomlwkeTXGqhZ&#10;/nvuRZaCLeZNWSP7ioVrPwvxDFLiPBuAiq+ByQDZEv4Ek+9RrE88M24qTzZiW8tsTOY1CMBGAzNp&#10;Wg1AxQvUJvDOvCIzGQ2j+yDKC2xQ8i8BWa6hIjArh5RxaSrG8OAqaSn8s65BGUpILUZZIST1NACy&#10;8PrnfT999+ZNevfuew5F8PqPDKkxQPFR6eiUteOZTvr8kjiQrSZgBr8TTTm9+rAfgtnFhuLEkmab&#10;gdhZYF+RB8wk5qGlA1uYVCpJITZVxu824Z6mY3jt4WcYRtPvG1jdTSAIvaXkc3u6P+XPE/RDowlT&#10;8rNTfj+eezDP8fngV4rQL3w+eKQy8RuDiv7aAA9c3kv5cjUwuHgqtpg5TQ06GUxK1CwEebcaxpln&#10;GvYerDeyRLVm6XFLgNl8o5DS/EAm6izP3314xdKrjyEWg9IqawTZcEhR52hmrRFq8Zz4tXcPU/wM&#10;mPlHheEQPMLvocpCabCbTZjdF7FWEuuzg9jV9jsD4MseNGYDGww4p6Onyvv+bQzk7ICv/Cvx0gxY&#10;m+xakO2lsAdj5ludhKHLXwr2/Zd/+Ltea3y0fmeuoWpxlkMEFMnKw6VpLr9RaGIYcHu+TxF4uLZD&#10;8GvgElA3TF9LPV365MwQk1guwWAtr6Q7OUf94s2J1+jOLmtt+T3VrQ1CFrQwD105kCNxVoFQSiWu&#10;GqC0hWQe1gGjap+N9mHzUFoSdmeyx+VT5yEIzTy33PrEAVS+f+xpyZIHGXwhfzUysjYG5IwC771h&#10;hUSXNSHsWS7Mzxk2NHhWcJZi4AbgDx8Z7KHNsLWzCgNyJmWPZBzy3CkCwYuBCbQAUGPNFPSyNG3m&#10;RdjEFrdryO8XQxZ1sDWvCsbx+5LWab558fZr+VlzJ/fFsJNZp8wz3VIASLxmyTGIM/BlYWqmYHvl&#10;GOoHf2Q2wM1rqsGlqXoO58kUFA/97ONQersMpQ7V9grUDHh2AQDZ4L/wrDPLn8S96SgrDu5XCBdD&#10;XcuAoNEY7v3c+vT5C3uhw/Eoz9v6LL16YcTYUGvOSSnQWwJ8JycbS5PtfcdGKfZkn8IvN48CShZm&#10;ahPQU9MC0jWFWARHbKWkb0o38FC16iksaZHo1fV7XnmReWLuSBWQJ/qa5yRuggPZ2T3NHHTMs8I8&#10;wKLsvUuZFKlr9SrtA0qSH+Ii2/UQnhJJtJLsrzybXfY9rCWB9GEu6WU/91/1PuHFWa/lT/fpgMAp&#10;KFBoyzJbeBztTI42HJGVBOymBgwQ+xm7v7hOdehnVOvPK55HWAT12oJyeg3aXJJa0rKnmc+zW9RM&#10;6Vl80ioZG8NLq99LeDhnMYE5ENNzug7wolQ5WGs55ObcqBjEoSAG+DpPj2lM8xJUh6TqzT7BFOe+&#10;98d/+nIrD2dbC/77UvY06IX1u7C9VlZpLvOUXUTR+szyaW25hgdkcvu0NkeQRRNJx6+Op93mvDD4&#10;XGNsHrvyj3M3eg0pZmcg1hbMbR8IrQH2sBnw3UjnXxDS/JwLdpwCYRb6cVpEv6tA2rXfZEpLsEp+&#10;zipcAo2SMgQGpYqvyDXFD+b2zN6CrNempGMHFTXg9DcylMXCQ2htpPu67UkNzr9CPDVomZ3FV/9M&#10;c7yKD37OsBRxbp4DkFz8Qp8zMpevlefOHmVhB3IAcnm2/T0Q9IneV/ZwuLxrkO9c1dTkUZOUomJh&#10;0kS4rKKUiSHogTHKuLHesTj3J9iwzOhyKx8Xmunrd+L1v3z9xiIWQFPVtI4pWWDW9CIbrJ3diRWx&#10;nLANOQyeZxmdk4EGkCOZNx5YWZjcAJjAwbJjuMCjTY8gExnsMOJ1OB7kiWTTO0zU7+8fjBWiqdfN&#10;zdfeoMsDUFN4XCf8niZPAtBw78DuOBwpA8T34vOgWKdfYX+/Hz5+tpAPpP+eXthnfLSEWxyQ9/eH&#10;kMnMipkGo4fFubzKKJ9QcQUQD+AewCRQiafJmIJXF+b7dxDYh/vw8Divpu6ZP2fFgJ0cG0lJ2fQz&#10;nc9SzpDCzHS//jUAUDRepkT7GPR1ny6jAdyywcj0PcO9wzWHITKbyv7tF+fXNpUh8JXTL+8/qLG1&#10;RQ2JF64rZD/vf/ml34+Dyay56R8ZFAFfR2xUmLRgkosmEzIySqj74XFQEhiKks+fPtJ3CQUfrsUf&#10;//hvXBdo5F6+eGFSk/7er6+vmcIKtgoKREiFIdHGe/jw6VbpVAaO3D8eeW8BiFsC7ERZrpdTlnS9&#10;GJ2OkmUxYsantSWH3+JGsl38NyS4vC+zMWh9I8Y1222sQMOUzQJv5pDM0suovwfIEOkXhtSsfl2m&#10;yXzSfIOi71kzJhZ9LyTTwPOHtYprDzAN1xKei5Dv/emnP7Iph5Eygi4AOuL9fvfmJQsHMAhrNt9B&#10;NP4AzZIkgkWJRj/++GP6w7/9iYXbu9dv6PkC70R43eFr//RP/5NN3oYMVmMIYH8Cg26/76/7zZhS&#10;SMnd9yYOPo5kMg6WGMbJ2GiegRg+nDE5+5IgqHtEofk2qr6xD82uYEPQxiTKOzLjcIfABL5/uKdE&#10;8eT0QnHxA/c3sJlQPEBCbb4zJzTs3+7PzAB/YywYpOxevrhOV5cv+HWwkBFGQsngkFUQHSl9cXYW&#10;ClUL12h8f3gtTrOrWBpFDVfLSueqi4+Hmno8l/hZ+r7osMZ1MBaBpmvu91RrSEzLygNmw8ATA/4c&#10;WJwUGONgWkz3xICpzb0rivz4TF5BCa+bmJe8MLjdSB4/m+tC319NtLNL9FTk5GBItNgrXXJRSgoP&#10;KgebcnreSNvwxA9/a2ZdflMcKEvGLIJfH5ODYSfAdHYZhlezTWjyHDRw8IlguIdZTPSmsgZwUuIs&#10;GyAUPGD2esJaM2ntKNknvYTIPk3yYdwEUMDvk9TMJcCeQL9OeHNfMPfD8ya6eIpvdsnDsACkWice&#10;FuVytKYwD5ejnzPJ8gVlXEjodrCIezTUAP25hp9fTjk8LzHQAXiaZdg+V5e2Zp5/NlyyVFeuXQ0B&#10;JoHbaQVcEOzNlYzAievLJt0rixZjzCtVEr97z4Cto9bFoPAFD/ZYkjTxMjiLPbWRUv/9Pl7Xi2/U&#10;GqhZsK/iHkCej0b2kcwGk6XuxB7iM6pkPjO13webhLJnsNDGUcWlgW743bgGlNUfbO3hemOoSGar&#10;e+zq2jNBr+/XB1keLEVtUeMxhz+c+xs3gX8eauTAgLMRPCU56dmmuoC+wIdgFex3lkZcCX4+GkDI&#10;geaJ7c2S/dKQXmFIxjCeFpkq7EzOznhPYImQrG81Bnaw07IY7ZMCTVp4Bjs7PTtwCJBCsYwW0PGX&#10;e/bBL7alJd3WErc9gdaAPt9jPRh18BAK9ePeoA45R0hddj8kB8fk2+R7lUvOjIyxzO4dnGlKnDe2&#10;gIELS8pieya5jYRJfxaWPkfMOHULsvEpeg9zW70/voZ8/AQSZIVMFGdQeCq2rASo1h2GYKeUVShh&#10;k0dcrcZgqP6m1KRGc6593mXDo5La82IvaOewQAzUrEyYxrPR9x0MJ0EWwFmLYfHZhTFrAUBdXlzx&#10;T/QSlHJiOLE9MRntYL6eWedazh4i4x56iT3DxiVaPhxyqaWrKkaz5sCwMJfFO6oEcz4voYHNk4ar&#10;9voS6ak2hMnRYBmbZgxGiMvVHJ1zKat7N1Z54zVngkaSpTIpnSHbqkC0trDYqtU+rNezy0zt+wHk&#10;2ADHVEnYyxo9fM8M7MPPSQI9FrGCp6PC06x2ICivsAkHnhm+o9RjDGbubr/1s+WbeZVSfmYhOJvw&#10;O1sWhH1mC+IYt8Uku/QLNBnvhmerSbLN7mII0MvrCffNDAkhpcaL7UiwCCPsxINNVsya1TM8x77R&#10;FjA45bDNotUCLJkGBPT186S/z4uTTdr2X3a2K7033KUzgJW93r/ofSc4vZd7+7vL894bD+iTazrb&#10;D73G72v7dNu/D2FQeMTndAFfeIBA/ed2GACCcVmMIOJgiHsYl/W/l6UOIMA9GNPztD9T371+mV5c&#10;nKZXl72OhQd978GOIMo8ScILy4zZ9kwPiuNjD3/c3v+Np1fp9rF//vG0//eLfoZe2/MIsB1euQDB&#10;sV9ia5Dveptq2I0RxGyzrJKc+5vItCrOA5MKL7uwUv7ERYPeUTYQrJ0c05GkvYixiXCamVRsJgT1&#10;azdTrpvmJwJ+DnDO1WpfSon7uf3+89f04fbeVAzyu44QvbJ6loeFc0ZPc9ZDi9LF7TWS6siWWoBt&#10;WYOnrLOUvaHCH6pqU6eQcSDujOxaVym12lPFPKtKZ11UzzksIYZVYq0fG1WDl6Yhn4OmwRBUHVab&#10;KxFS8LSHvADobVhS7P27ZtVj61TeGGYNJYZQLVxKU6hQ3XMwfkz08hY1RAo5dSSZr7ygm5xNue9K&#10;BePnazDn0oLZJakgAcSLqK4MQPVlvP6rAWHK2pMXIe6CqS9M32EoK8/WZfy3fK8CUlZWDSk9lzbb&#10;Nt734ZcX+99Pkz005tVWAyXHIcFpjR4OvAIaYMpGJiXbrKKInbnjb2iWOTFZT/2Dv3p1RWBi1zej&#10;mM7077nvBb5f9FxcenNMpxfWLKPhthOqcQpHj5rcODE33z9NLpL9HcI+sMGYlMykhGB5YUpPRl3f&#10;rM77axs7xlK+cDBDkgVg7hgyrSMZQPidAO3IOmMBO0YRhwaGIF+/Ft80dcL0GotzqwkjGhh4/JFt&#10;BLaCEjMBVH29+0Y2VqQJZWNbPdJ/zZIDsWni/YA94BJb3Kf9dgiQ1Tx5KhONLCXTHpmTHUI9zIfo&#10;9NQaQW7CEfwg4+TBjF592rBRIh/knpQePxoTEQ8E1sAtDHiLySQBkNx9e9QE3sGrgWzLLZNGN5Ts&#10;MpSEgSUH/gl2GhLQ0AziHmHD97RHHJCQeNuh8UT5xf3tPSWfeI9IwoTEDOsEYB1AODywvj5x7cFO&#10;Q/DHjz/8QP+9JwZRPKW3r96kd2/f9d9/w6AOgINgaYCxB1NgGDzf3n7V7wKzakv5KiTF7z98ZdFw&#10;2Q9dXBcw0/ry7gfxKAquJydZEz0HlX9typnFBPBCtoSnS137R4pCjQf4MBngizVzdrrnWjEz48Ym&#10;E0AT/WrQYPc1yaJWUrrD09HSzPo6gw8TvQvGQbI6k9yaLLSaP5JYhlsxUZ8oXzymz58+rV0vwpfq&#10;1fVFL6xPCHCCzZqYBGsMi+sXVwQsAb5iOIBnD6meP71/T8o7EqLf9fuDzfmnn9+z2QWj4vb+gTL0&#10;vST9J33tPj1OvPeTQn3ALsK9a9VCJCjzpVm7TYjxTL+8viawxTCeXow8fLMG3OU4+MxbNaEErMXC&#10;wt6E5xZroCmR8mtv6IdxSxnufn/GZ46qgtmeqZP+Wa6vX9HX7Orly/57z9ik72B/gHRJ3JPtLky4&#10;yyip61hiAujm9ADEzyFnwKBCxfKgcCL6walpSGqyyCTr13jQ/lGi8HUJlRVHUdACUIjUQGf0bWJ6&#10;xcZmGCVhcJnqIeSlBAamGk2OM5w9lTdkIfIY82AG8z3RkE9+JINPXx1YkAwmrUEHPwzzygvTVCUy&#10;frdr0LI9B1kU+sX4XMCmwDHc64ES+m1I85qSLt1on8/BZGm8bTKZKZgM3+gveTSDcko3jjyTwLid&#10;Jasw028Ly0kqxpKkbu6ZxXNiUIOvzsKZHLvdXswoC9nAfgnA1Sep3B+aQjfyYvpuTarLcMvisRKy&#10;gRwhIe5tFnLn8KMSuDLaBSZLkEOMGhYLRaAvJejbHSVWtCDYGfA9ScK8UQgQGmiaeu+3S5KuglR8&#10;LfC8gjRetQDOzJaWCbexYAYDgEZJeLLJ3Mw7WE22vNssSdfuRarrIjgFqLmWq/tna4ZW9z3nnIAb&#10;wLcHhnpZoQaAk3XIZIFXqAFoYN+s4GNq8XQMUNLY7VUG31nYyhzpfyYft8Ekrsm27zGT7A9wsxDA&#10;xOd0tKGbT8jd7sRDbgg6DVkMGTvHRrJqJrFfZxWP1rhlhYcEi08pt4OCXDZK1k06p5iKqkkzwMtZ&#10;NhllsN/n4N7oATmUvh8iEMzl3AzWGJaUehsQexjYlt8HkBisLIDGZB8eTMlAL6NmwC6eR0vifTC2&#10;poCOPOSQplltZAwyAKTf//ovY/b913/4T7QhyRp68PlVo1ZV2zalyOIZmdtqrxH7zAfhTjfwfTZS&#10;fSMMQWwr7UHcL6snaxb9e1WzbR6WXEfNEhBdsh0p3MEWSvH8e4PWVgbt/G91QxtJyvw5sz1ziDr3&#10;z32jsoJvcloAKYAHWyhCcJ56wESWPYga6KZux7yVSsiTZwHLHFhA6aI9zsEblKVbPbNsxlZrthQL&#10;XjDZuNk6oA+A2T9+39WLa/431hMSeGG/YV6jZ9yTRikRcBaQzb6yjhhGC8fhehpc0miM1TGXVVjA&#10;cp3cA84GUElWHzl8rvgMBptV7KUyyJi/Ska8sJAWOxjZQLgwTSnAeD/B3M8l6kobQrVQmVhyp0nm&#10;W/NAmBR2K87sy8EiWjw3U8gJs5jIc0iAsY3hehoxgHxDG8JIIYb7UnTfQNjYKMgDg/tgvCsh/MWr&#10;l3w+vn75mj59+kRFFiyJ6PXZkjy+sgVXlLKs5yLJbbF1uGeYlYdJlHQGNt82Kxl64B5XNCDLYQux&#10;qBEcpODwOzm43p55WVoK84o5lRfWEUNPVC3Xhda7sJ6wf5NZaP7Lr68v0+vL8/Tq6iK9ON+lq21J&#10;5/shnffP8BI180nvWft7v+y//11ft5f9Ba77pXvd1/XL3l+9Pdunq/711/1zvoEvZe8NX/fP/ub0&#10;JF33z/qqv/YWXtHoi/reOsjL0AH+LKsPfrbByAZuLxLqEfU0l71H/v71VbrYj+nF1Wna4Fr1ffiu&#10;93i8BcE0HWVtMgc2QHVC7/nm7Wm/ABh+v+vP40XKkOuS3djCw7HqXEu1rjIFGtN8B/eqXHtaJvde&#10;LuFjHDiPVAoO7EfQUqpm75XnAHZzeKVaCGEdGr3pmEoN79n5QPB0CJAp+9tgb3Lo/37T+5d/+/BZ&#10;DNsWw1b3zAwAP+Tei/97lUVE8mFNWYJhlmHBFOoAA9uNCDJrcJ2VuF6VnuvKstoW7pl7jHIL7pd6&#10;Vrpt8wTw3EI27MEbfh442t38nI3BkM4ZytnLAqqFvY7sfFKQBVes48ViIJelTl6rez2sxAlFNijK&#10;ywDDGYj0G1zOxNrc6qCtar4Vq655BrVbXyjsUNeLjM8hx1mX9JqzrrXfr9qWAJokwI4BMc38Rj3l&#10;2MNFanvOyLfBqXv0LX6Zjge0cI9YB0XJz8/923OKfsy2Jas1hjfX579H0qhv/vhQ2IQYkJFdylNi&#10;wnYN6Uo1HznVOTKSTJGgRf82psOaTGir0IiZXlYnLM6Zngk5rMzAK9kT5sUFMAVNDA4JNMrw2yCD&#10;DuDAxRmbKp9n1mrsv6TpEBooMLfwJ3yuaCRL8KVvii9fMxCAabBD0SR4Ew/gQNniHYsAFN6WYFfY&#10;yJFe3n8GnkUoLr8SvDrymqAR4FRipxALsMzY/N3xBvA9oPgFm6B/DUAM/Sqw8W2M5UcQom+MAPRM&#10;Rmuphk/HKm293Z9vj0cDJquFdADcGxR5bc21FRSnuzHkcLPot5QQ5iURqKrxs9+nKVQ1BhknqQA9&#10;IKGGlPThiczLIikBAyQm22S+fXsiYJQYMnJiabBq/MiO22/Z/OHgxuYPrw3KgXpTg2AT3INPnz7T&#10;k5CyboJ4lay0N69e0fcB9xiBHrdf7yjNxLXFtA6g3CNZNP17X79iU7ynx9VJ+vnnn5V2OPDaAzR+&#10;ef1S4N+H9OHDB2Me5kxZKpq2F/3rnz9/pC8k6P0uDz8yDfaOwPfJfkOAlga/TKca0/3DIT0cjE3J&#10;/UkMETRUuL4tpDLy0SjGDKzyRTCPTKMNh0lnTmKVlHTCgJnRNpe2GHOaIf2gCWV/dsYtwT2sPwRx&#10;gIkJkAz/DQnELGDY/RPYjEIyLeYG2bSjpaMBlEUTZbLBRmYc1u3Hfq/gO1n4fXb9bm7vuHY/3x0o&#10;G//+h+84Xb97+EYQHAxTJOniHv78yy8MtsDz+N333zPwBoEuuBaU3yOlcr9hap4nkSb35BmMiv2i&#10;70MA09CQ3faf98axRJNnz/Oj0lTh5ci02lwIujnQhwIVEmfsCWDKYOYCq4JBZvd4ZiAphxT47Owi&#10;XVy86GvrlKApGQCQx/WG9Pz8Mp2cXRqDoP/7/uSchexOAF+Vv9MDzHzB/tubVAGJfyh0MXUjMNj3&#10;EPMYOg/ZIcHMWfYJYGXq793PbsNghMnAdnmVotgkSCO5G1nJoqKDoQRmZtFUn4fHaEmk0QGUQTLI&#10;WcDeFDJMFrOQZKDIoJWBaOqrg2sJBMpRxGTJEr2gdCZLND6DM9qKSbK0z3mIhlPTKS2MZMGlUXao&#10;nEBVGI7XmGwaG1LMjHGMRMIi8N0b75IXKQFkmgD0JrEJBo0tazWPuq1Yl2huAEjj2cJ6K3FN3e/H&#10;CsFKpoRdu6eDMQXn8Emq8dnIghqG8ELbbrcydjdg030oRwW2+BlYZBxue3+LiXIqJRggo0Bm90Bz&#10;+XYNk+cUkty0SloLGUJZGkEw5Y11u0k/fP9Devv2HZ/rN2/e0E/V/OKyeUNCGkeWXuVzmbXXTwqH&#10;2SkYIik4CteMjDYfjAjUtuLXmMtFKZQ52AiLt1+Tr5L/rBdC5iFZeU5wuDkbyDaJ8UzWkXIi6EFI&#10;K4uaHo4PkqrtYtA5y48S7zOrVjIj6OEZ2wRAO8//NmvAM8qD1AaR8XxMKjJlsE0PLFieHK3eokyb&#10;4OakdMMSBtL4BtQ8zrx1n0YmYVKqaBJxDEEH+UaSZVXcW86TCJfUu0HXbZ4sjMwZBmM2mQvOZtRx&#10;+JolYLcluVuFvAduOZOmjJlMzBbaN7tvZglxzyEf7gWsN6xwH2gngr30/PSUYEFyxpAYQFlyf/fS&#10;mlhvVg3AjLENu4S3P/z6L5Px/j9/lz70OoBeTsWbehmm62LluUV384wN44C+gyHN/fsE6tQmfyFj&#10;2tGjT0Dx7NJuB2ywUsmiG5i4WKuPPqxRoJGE/LvS7F5JeFtLWmkLc2/39Fx8EYP91dybaViSDHU9&#10;q01UFraGmixnNRYxBAGuDJFd0c9rMm6XlOGjQNfmLJLZVD68X2BUG5UhAZuHx/fgwUO5LEFoDO2x&#10;fYxnmBjOGUM4SjL3TLjfnuy4zi6vL/h+MFQG2Iu1ctHP6Yxk62FLMJl76W7UvlLMc1LnkbOpI9QG&#10;szn5KuXRmjnz7awx4MpieNa2TuAUQztYwcMqSVF+eqzzBbBSTjpykVhgyrCEfSRv+ASIQgLr1gDZ&#10;QlZ8z2zN00Zz6pUKHzfzbJX8MXsar1hzq3M8Qhexzsom2JhksycLBYSfrSXLbwW2DQZAwud4XFKk&#10;MUSntzjqach7+/156LUlr2evs8/6vUHN+dT7jI/v35NFD4KBne3O/lTwRFq81gywKwyC8fra1kPh&#10;GqIVDlJfMdDun2FD1tiWvQdqryqGzRCJNjkSqHM09mVJzQ2JXuGzOpWm95cDEHRiX477ob21GICG&#10;dQvrn9N+xn//4jK9Ot2kV/uWXux7f5mnNIJBhneGGi6pF+OawLWY1H/JQxJa+TaR0Zn1jzPWAVTh&#10;Oo79GTvtn/8UdXXt/XG/lRcIsTkZ+7PQ9+T0xOeKEmEOSE0d5tLIvLU9f5s3vLfo5358dZ1enfWz&#10;EWuXycyH3q89kPHKwWC14dUor2RYDhx6fwRg76TXxo9pl06vXlIdQO9eqFgAustXn/UI6gIQb1zJ&#10;wquLHvZoDD6wgvW84b1vHGhW7TpkC1/B+sDSHFtVHVDsDBoFxlPyreFycXafhY0YU3YiK3JuE+3I&#10;yGpWYF6qJjvH+Wyy/TEd+/v/nx8+pZt7eYcLxDHQfPForW7rkIrKqkyAakgLC9yVX1lEgBbZCilk&#10;t5OwF+7J88Kfm6oHy3gtvk4hXqSz/J6y1OgEvuJsygtTPVLnTaLagvFtw5iiAZf7tOe6hEbI+FZA&#10;alsGfMX9V1eMNczV3CojL8MK/nfRWaU+peU1U9J9fDM/j3u5mrp0IJBcdfYmrRWsoTLbvm7n4xDc&#10;Q7P1EvtvFWDC/VQg6lAXyw4vn4a8BFzNIi+ltvgt8v2vlCfhtftMQt+cfL+SKFstMYQUvy1S4rR4&#10;x/LdtwVcdRLBcHmyJ9g3Ci2dFFW9FWUUzQwK0IeDfQ8fZEx4NXWrzQ4/SzWytLlZpxiBADVqkBw+&#10;9td48+pCDsWJKU5O4Z/FCqNn3LHKOLWwSTjtjT8khZnMvh0v4slJ37B3kI8+JrMVsnQ4d0wh22Cz&#10;42sB8PFz9/zynBNnFJIoDGw6YMEeSIwDwIDEqFMmDm0I7EGOWxXxVBSFzBS93rDgrykbOLuwBkbT&#10;SRQyVxdX/GzwiHP5M17zI+Qh/e8ZOtLsfWNTBpuvMuFvo88wpi+3B0py8RmPSmvFoQhvNQaP9P/B&#10;vXEj7ZOtefaNg8Vuo/i+f+qN5dTkDp3orUYA9misPXwPmGFosu8ejjy8sUmC5UgA5nCMNEg0mkcm&#10;NG5Z0N3eGuvgof8cghmYrvhovnLcxJF8/PiNP4cE029PE2WZbF7hzfdgKcZu2zmKUYjnF2lgoOHj&#10;Pb56/Y5SW4B82MQhkQOLAD8/a7qIqSBYBPBm2fXG+/0vH9LLV29Ne4/119/jD999z7XwoW/GX758&#10;5jVCE4H1A1D5D//2rwFwbwYzZx904F+cGYMT1w6fFaDjze239BmhKWA5NrYGlPJaBLyFDUySKqRV&#10;yo8b3npyKlYwbtFG4KFThvG9uL/4n8fjJO+HxGANbHIHMsLMJ2t0o396Hh1VbEjGRj8HSH5tUo33&#10;WCUN3Sh0B0A4nvWrfv0A1DEMBFPyweRnkGZB2sSkzL42X1xfp5veoH286Q3abGDS5fkuvXn7kmm6&#10;/+Of/yXd3h947wFwowAAAxNyaQBrP/74Ax+/z58+8CA9CFgEAIvvf//+k8mvNhulWz/y3lyen/Pv&#10;YAjd+nl8dmLMW5c641nC+/PAA6QUP5FNahNdFEqQeICGD5k4mH/n/fm1hvORhY6ZL9eImyfYUUbu&#10;YXit1+/eKBF1z0bsEl59L1+kKzAJIUNDUbkbte4fORgAkHXer8vZxVkvck7p20dvtq39fjavBAh3&#10;Cmyw5FeAQ1ijkHtagTcorXQrSWYzv7dsB93Tk0mPTe4uyZwnibH5rEoA3hCkmasdQPB4sxQzm35W&#10;az0J0Iwy/QfTk0bb8nJLkmGazM2lxQPlUzkvHjxOt3dQmsMVpu82Yz4jRCabfysTOJG2bq5Exnh2&#10;nopLYijlMONpMylWOMHQwiMmueGtGliXOQVL0BPJCWga6IWidKMmDkDfQP+gJwZukGE1WzEDliMT&#10;6cBU03sgOLXdhwTDQzlcvoprg/uWyHwoBoRFYw3wf1Q6sZJqI2BADACeqXtNGYcAv0vxFNBxARjy&#10;UkRs5LnorBMPVMph4p8izdgL081odhieFMzrU8RES3btj5JiMZVWZyyBL4Df9Me6ZFAFm9nNSCAq&#10;6XrTjoFhHVYLDBtj1PAM57k1hSWCsQrnYNGAnY1GZpDdQZEPpbO5GPCiwm+QCXxRjYJ6AvdgkK+k&#10;qRfGYF6y2SiDpBv6GXnWjs2sMFDMkT04mBQa7DJc+8+fb3jdsIZRN5nkTqnN2SQ52KdwzSBVBShs&#10;ycyZrBa8f1hFWFr1RueIlSh4/sAkHclEVUDaZAAiGXHw8kT4jjwksf5xzg8Co7NL8AYLETBgcVpk&#10;mxom+MCJcnT58zE0h6Ca2HcMNDGgDxYKZHLCLmGzVwr1TIBqrkeBcJIhyRuHNc5+Z1YTYOypURjG&#10;XT+jLTBkIwAFfrBoGj/dfHEarzGscN9HMVpLCka0a1VRw+L59IRDrEvIif9SsO///Ye/Sx8/frSC&#10;X2FtWR5FTmxgc6eaapZHoDFOlIAoppSbZ1cx9IyM0GJw6jKhFizqtLC5wsvI9leXKoVUR17Ly/el&#10;aBxdslRWya8m407B5HKZO/cGMMQk8W7PEtBXZvVqvqgEYeM0B9N/jGR0M/lvAuFbeL3r+nngCV/W&#10;ztq5GJhBeaZqL9w/Y7iNcQ1tHzUmmdcFZlczcRjqcjaA2wgRspCxF30fuur19rklVuPclB8fmYF4&#10;VktS+N4YAzQyj8XKobQ+u+zWJIKb8KPM8qYcQjZt0t8w5FoCT/LaB7GsUnmDEhNKqcV7yYdyjYMJ&#10;b2aapG5xr7i/j1JXtWfef+7R2iwXWoP9RV1i/rvL6yaX+6mmcOaxB8A1Q/6W8A+lGKcVE3RQ0BbO&#10;Sgz5UWsV7cEYuCLV/OXL615vXva6/hu/byIZ4IF2Pz6Ubm1JMLUB0xBMKdoIOStdgzrKyDEg322U&#10;gm7nmbE4N2KklwiuSElehGK2etp2Vtpyau7TWELA535he5fnV4EvaUOvOKzrI4PoPJ2811H9H0h0&#10;v+9r8cdXV+nNxS69ONmka0h20QdIZWFgSYnBU+xrxYZfEagjRQP9nft1MHuKJzvfSwlbFGN9KvAH&#10;/erOAvu4zospvnhu0RbEz3kLB8Gfo/Z/rk1IjXvt/O9+85t02WufdDxoM5zZD5PlBPCeKEkJMPuB&#10;PeA2XfR6AL1LL477M/mKoTgYGDIFfpCsVtJwA4gFcAp8d21mXmtGVddgqJN5Tm04NCg6W/06UY2w&#10;2cjbL61CGjQcqQai8srJ95fgKWoUKIVYOxujD88hZOwg8kySdXO/2pyku74f/dMf/tjX9zHUNb73&#10;llU4xxKGtAxdInwlaLergAUx/VNYRHgARAkJsls4VA9QctuNFSDYwl+vKCxrjqC8CGvz80XMsCwZ&#10;t/siRnKG+z1WY7A5kGnJ3Z4a7+qRhWG4kbojr5LtV74rizTWAyz8ermthVBJt9Zwq8C88jCNn1/t&#10;Z2pRoodIK6ae1Y+LqiiFekp2ZyLZWJhtiyAi3zOWz1PjOvv9XNsDtGc32bqcxbfvebJxSutAjryy&#10;2FnSfRdmn4Dq8N1Oz150ePvy4vfhOaQDO62MSI32qqZNoARDE3rjCQkjAD1bNAqWqC1kXYvRa5YR&#10;Y0svr88ZesCJfEgxjuYfMxrtGub47r1CL7++UQBYQXAAGHWFMdUTN3mEPJTNIHZEFYhkTBfI5ABa&#10;APzgJOowsXh1DxZMxtlMbc3fps4GeB3JPLMkPGxClJ4iEXO742uxedqY4bWnXFIWVkyCAwYZCjMw&#10;QlCU0By+XzMcaGaWbXIs86M74+8DkLKnJHjP18aN/Xr7QKnuyV4N1WaQ11MNjwi8DoI3DkdLfAUT&#10;EPgPD5n+oQGUzkqL4YQDDSkkm/K/gDx0o+Q09+jw+38QA48gL0NQHslGubl95OGBz4GiHqwtvLen&#10;w0Swzf0TwX4DoPnAyX7mtaizMS3hYUjfodMzfnYwmcD8225NBoRriPuDAI6Ds4okrWOwSl83KN4+&#10;fvzANQOgqDCF+EDJLw4eY1BumbYL9hd8IADsgB345dPHYHLg5+D19/X2qzEve1OA942n8vb2hl5U&#10;eG8ebmHeI5WbvAVz2HrFdZijWCu8Z7XWkEq4oSZAW5fPNTeldvmie5xmY2J6ai2TVDVtdak0rjUA&#10;NoBZWBNZDAwazatoI8Ohf9PF+Z7gkzevZE4epqVoFyBZmHJ7pOQZoJtTwJE+7abJCF5BQ/+VoSdH&#10;hbmMlPKenhlrDn58Zu5uflg+if3d737HBvGyP8tItgRDEM+0JeqeKVF0YODBfV83SEK+urzgPdif&#10;bLnvfP16z2RksL/wWliXLLM2VtzBgPmbEq+xt+AaX1ycWmDLYEBnknca9h2A/o9knQLstwAEFE00&#10;kJfnXnLJDOWimZ+bTOT+72AyvX7zVoDdKHp5onyBQS5qXK6vLDAFrEakjOH3QNbsRQ4BiyEvB4sK&#10;mpFg6YkmN8b+odR4rgEWWbLhbDI3pc8aC6hEStvCLjUZJl9P+zbN9+sc7CkyPBGk1IxJ6emEZmyc&#10;498jNCPkxSl+J4skefA0h4wENDiDLnkqraS0SR6CWZI1ngPjEBPz7NT1spjihtzM/bNWqcaeOOaM&#10;JRfdVPms+gFq7AUbMriZcqZn6KPOBitmH+4fbNKbLY33vq9LeIWiuKW092ATXk9mxt4FcInBSJh+&#10;+56q4cnhYP6soyTa3CdpQ7BNu9ESqLNYYCxUyehYDO8j/bKMEU4yiOkr/pCKmmVfClq/9v21nGAj&#10;b8O0Yp3MSvFlzVunmEK2ldzaGaSDGo1BIS5gsMI39fWrVwSZAJTbMGXkWcoCW2EklOLNs5rEHH5Y&#10;KZJOlQ4Nqc92K/m6e82uDMS3m5DqB0spm/3FuDEGX/OpOAOgdlY3FPPnoidUJHIOajxMno09xJJy&#10;DwIGbbg3kiViadk4x91vxQC9MfBmZ1NzONGMQcn9nc/0JnxvcZfAqiZDGx6i2odwzZHui6GkS/aS&#10;0lW5B44bDdEsaIzpwdVlaU0y2iHS+lo0PmYDAGDb5fdZciIHzHAdjlzf7h+UmCrMUCQJc4pS7Abt&#10;Y5C9ow4zQPAocNeoLiYdH/TPaA0VrqOCSghyS7aMfQ3PEgayBPKz/PHUoJLdLFZtEkBKXzDtTWAL&#10;Ys38+Ju/3LMPtQWbbbLqlti88CDCWsvD86ahuY+eEe3WjVewGGRiF17mUdSnqAucZWHsy6rfb0bq&#10;q/F/SH4YBFENyknyP3Qm3mLfIDm/WySsGjdW9vq+5hIpscM8oXwI9qIbvXu6bwtG8iCZqUnnTD3i&#10;hukMgalptWYl36/EFHgti3YoTyglWK8E88Hr8Y3kefA56+cohrSs9eDFd31Nj+HTS/PnQ41If9HN&#10;nmsLTGKThm85kALoF4nz2dQWnlBsAMGwpGEOatbx3KcSLPJI5k0uqS6hcIpmTGd3Dhno8MyjaR2e&#10;sqRtrlJWGdyT4uuegFzlt2ffNq9SuMuirRMjxP2m3EjfWZlt5cUZ5vd1YU27CRcbebGp8XUynfKw&#10;NMHDEMNoSot9fRRZpFBtMBLoxj513muyb/dmuUTvTxAcqKZ4svBGsZDC93I0kkBWKNU4JAF/C6hN&#10;n/GN+V4T4BvsXNnSn82AQfZBoYmr8tAEbF1DpmczKGM9Beih9igPOXztN7NdU45Fnc0pCT0JKPTh&#10;K+l8W9IP16fpzdk2vdy2dL3Jad8Oqe/4ZJwNgsxprYPgOAIiI/uccTuI/GF1QVkBz0XJ8AyRgS/+&#10;dhvrkoParTFCtwLTRrHx0fOBlbmlDUjvx3K/Nxis00phNEYZVHPF2HHZ6I+8hie9Bv+//vZ36d3F&#10;WTr0HpYhLceD6seRZBrUzbvtSVhawe/64vI6HTHcRZ198YLDIQzLN6OGoW67QN9dA9PIpiTN3vCI&#10;AQMsWg8ZSFjkn8n+dehrA/cZ+zUAv9HUIQz2QeCVPktVDQFGpDM4B6U2m7fqTC++gq/j2/A+4D+J&#10;PpRp9L03QF2PukB+uTbgPun/vUkfbm7TP//xZ6rw2jQvQxs+s4NsCfKS0upBGAz6bDEMmCgTrXy/&#10;g2o7e9ZKMOIHMeit7k9hD+Wqx+yqlrkqW0q1ei4h/2X9vAr6SBEUnldrP4enscdY8HU96LO5DVlZ&#10;VGdLTmyEQZUAatPiN7H2QA7xzTrsL6+S7rVXCmPwMCpnj/v5tk66LZLGerBNjcFKe2Zz5D7gbuGw&#10;RG04sVchXEn9jAN8sltwNUmtbSVLFtC49vpUyOBa/hwBKhEyk54Fd6x9+wZ3KMzm35o1BGsaai8p&#10;y8+tN4a//s13vzevkDmohhtNcfd7k6UChPMiEX9nwRcG+Lm+n9JMGcVbQl4l+OONK8ofTFrevXnZ&#10;m95LbvaPmEADKOqH8devJpdE8IXL11z7TCnhZlBiZo3Nn8bVCkXwiWhTUhgbSHmbgNlXJY/B2wGY&#10;A3bct7s7GcbazcWGhc0Tzd0slgOn2tstvbOq2E0AT9Cku8ktgbfismCTKKMRxPc2GclC2odF/u2b&#10;efSRqTOMLOSxaFB8mGQ0cSOzlL3niU0PT1YsUSoDCU3/E0w5nM9k6tUWSUK4V006fvz348HAv5Fy&#10;3iogqRIkgmzaafuzaK4EgZrJuuk9mKyw+Ppw6K81870M2V4L7x+sDXgM4sGCR+CLq/P0rz997dfq&#10;wIMWbDtIqflaTD0+xPSPEty3ry345OSEH9nAu0wQ8LbfJ3qzKVId94eNgAzCRwKNBysE+vu9ODMZ&#10;9mU/XPB7jgwFOSNwiHtye/M5vf/5J26YWIf/57//95T1fvzwC3/nu7ff8X0h+fdPP3/k4Xd6dkpQ&#10;EWsSxeKHz1/ND6G/h7tHS5J+mptizs130gIWRj2aNTZQM6RfjDm9iE6awNZIT80EDH0i5PeY6YPV&#10;7utW7BYH52cBd3NdfFuwm0FimOiDtY1NDM+Ab0S4L/jMALAgGcbhAFo9irGP/bMaIJ/T236fcDj8&#10;9POHBEYwwHuwJvEedyfb3sxPlHxfX11IEg6gzdKZ/+p3vyUbEOscCcg4LL7c3HDtI7UaaWtXl1dk&#10;yMDn6uryNL14ccUJMHynAOZB5oFDFKbFW4J7u3T/+EB5/Z4hLMf0+YuBh7ikYKzCJxSBKwAwR3mA&#10;0hcNSY4qxOmHuD/lM4zUaLtHGwLSmBIi9XhzsqfZNwByBNpAzvv6zbv0w4+/EghW+Not2SQR6x37&#10;E4BAyHuZujtuOYAYxEoA6AcPQKZ1Hg+abJZIwW0rgABNN9ms/Xp44AMBgGbFNafuOi0HMZkc9NnK&#10;x2xScMyodeAeGJQqVUudZoNW5/A7TfKrcsar+afMlpIqcIl/nxWMovXYVn4kzhoYVuCahYcYm9cl&#10;2KF8aotH33IgtmCZBJ2+LD53nlK7PuSNVVSDyZeDYbMUlmR0SQZu7A6fTFYDWcQygvk0giXA9kYD&#10;gfXO5OTpSJCBYB/k8gKfvXl6ZKDHMUC5lhdpl92LjSVWFjtzRwdWOQAzlhim4WhE8fxinScl3A6R&#10;mrwEI3njt9FaqiHdH3Rdh5BBunxsll+YN70mgbFz0Q3fVzEpVmxxsDApoMoS6waF8JAJxmLbvAa3&#10;ewtZAqB/ogAGAKdsbvpnprk7movtNmTIk6SCHLptRgUSqMHTxNgZDthDrNBa2CqR3sZieJJ3zhjT&#10;a7B/xwjDGGUdZQ3rZtjo9ezMneU3muXjNLh01KB1DhfJfEeAlliIBuYa+DQzIXvmnjPPFjqCZ/CB&#10;g74nWgHw/veGgXvdditehkkrURfVSdI7Mlg3SkhWYBcT1beSiRojBoMUfBasKQ7vDoclkIsee/bs&#10;IG3TbEOMXd1o5bA1z5m8SscWg42hI97UE2jfBEBloKXZADSxxLDneagQfao2I1n2joCZFHwwUAae&#10;u5AZq9nEc41gI7D60UxQmtSMiVDFLhoF/hQ2qpvF63IQYKsCHvvuX5zG+/f/N1nsvL/BzE+Rkuhm&#10;5lnndXhi+v4TCbXydRvyM1DIhzk5zMjbs2n8uvHKAgajYlh3AloPNacAGSPRsIUyUd6IS5AH/f7a&#10;kro65iHCnerKJt38lVqoEUxe1EKzhOfGLSVcQs89E8+RezG57EzsCmdbDAIFKQkDMIK14Cb5Yrmb&#10;HLGZNQKGBwQ8duavlyWH7+vnHEmefV+BNPP88oLD2zf9zL04v6DFxvnlZUiaDcQzL04CAZKkcQ/e&#10;mNScknexJHwQU/LCqBy0toIZF96FC0vTiRNpnYyYXOY+PmvGilK4i7wTrYEdNDhcJNUG9rmMuqzY&#10;IXmlHBnFIG3Ku6qrXOcq8L+FhUdZiIdW02qQZn1co6JqELDIYfCsgJ/kPZmtv0HWGGRWC0ScZZnA&#10;1GyxFOF3jAHZkYGPTT5/Yp0xQO3APYnM+LT4AGNvyNybFNgiv/ZBYYKD0ujhS4dzEufmNgC/UbL/&#10;YfE+1Jlr4FwLUHWWSoWJ9LzHNrSsepiOk0KBil0DAiccNkwMxIB8fdf/gUz2zcVJetd7odf9zysA&#10;zVgXsxFNcGYZo3IgASOGZ61GcAjXvxKtGdSmZxJ+rYOuG55JfNaN7LY2GkhRCXCy1xlwwmcmAo0k&#10;p8RgHL9rtxkieZe+ebhn9D7s1zRvCcaz5+7/79X5Sfrtu7fpar8hww31Db2j+769OzWfzIEhmBOv&#10;MdUzOPP7e/xyc2eWJyfn/eJtyOYeaGVlTPhWJemEVx5qC4RhiJZWpCyAAoLPLvab0cg4lOXTR9j+&#10;LLLIGQWQjsOQFo1q5Wc0ckMN+aWz+BqA6enJzjgy3ifWhyWb2ob2Gc3CrFz5ZcO4PdfCH375mN5/&#10;/ML+KFi7za0ZcrCfXdZpLFlZMwSbzXp8Z3gRjpZXmrEyi7x/bTOdJyNhzQqDaOvzxOnUbgHhrO9I&#10;9c4BHi7hPSnOqywvR6vjSwRxZA0n7EwQoWs1zGkC6E32v/KcTcv35/VgWQzmCI3KPvTKS3K9s/iq&#10;EZjI7CeoKbluGYI84/7UnlRcIyxkSbL14WRxn9aSVgPssoRoqu/26OvZ/fpakC0lR1atnSyIsrns&#10;ea6+0oJ04Iz9CAJKeQkiEaknu+9eDthP18qeVfMn1p7mOe2lhB+i+6zSzuTF+f73kF1mZ5zpmN9J&#10;/sHCczQwxX0IDpRx2QTdgb9JHjtVKHOkjACUks8J3sDl2a438C8M4RXrCJsYDnPzzHvUFMtS/9AE&#10;sPBXgqZP01HUEfkmtdw2d6dcE/EvVgwcVeAyHGJTFv2yAMNJcdo7yYOp+Zd/z1Em26a3N485mlZL&#10;nuaTWBQDM8MJ7llQu2fCWS9AUED//P4jGYB471eX11zAvJ6zecvgfcD03YJPpvT19p7vEQw1SxGs&#10;HhYZUqlJsmcuDjJJFgAI1+7poEIFRvBTDY3/4Vgl4bEi7Pxkq6ANS+5tKzNPHIygox8kHz09OyG4&#10;xKlW/1/ISiEBxHU/9N933g8B82I1OdbZyZag4v39I6+DR6p/+XJLxhMAJEyWcC8PBHMGA1pwgKDp&#10;ACDVG0ST/ZiEFh59AJY5ZdBkBAff3f0t6f8vX1xLaly5DvC+wfI67Yfa2f403X69IVuvKaH017/5&#10;K4JA9wR+p/Tdd98RXPpf//qvBGbfvX3dC8dXfP8AkcAqg/cdDl8cZkjifXiqMQ2efDqTLEG3ucSS&#10;jJ1R7KaitLocEeLBdErPQofMC4fAlKWhEuBTmAa+DiangylMhJZnEwNDFIG3GeVxk9yrzBh/NNLO&#10;WT5UFnXv6XlMiZ4tlAD//eLlVaS3MqyGQSE7Sky92bS0I/t8T/3n0KBCko77DgYnPh3YgHgWsP4B&#10;9GHyDsbbf/+nf6bx/S/9oPxye8drNchA2KPG3XcSbNckRtmEIJ+9Ff/w3QMb0NiKdg1fvrykh+dR&#10;fplYl2i4zVd0Tnf9WUMhe3p6TgCeZuv0sNz0tXfG6ePcLKwCf95/e6KE7frF6/Tuux/Smzdv7X5X&#10;W/cA4LGXANQ4OzvlHgD/SCbUoRkHW2vYSJpkxTquNQ8byUzgzZTzAvr6FAt7IRg79HHjITdbI1J0&#10;mLRZZrA1kr9IqZ+qpHqzNfN11hStRtpiNCNVB59AZL4m5dBDGIsbg8DWjTOOkuwcLOApR0Id30+Y&#10;wovpov/eEpxwFnnhtWEioJr5lpdhhf3sLFPcmVP4tE7kdbq+WG+pLWE4qbZn3knFQbC6gIYl/Hqt&#10;sUQwEMCso8APN+n3YJJB181Ntvlc0OPyEEbIDJmAPHncSGos3znt4WygOH3fL4AFZNwK40Bwi0lR&#10;5PEJ1lYxVqYnq06eoulsFzexBhjsLP1VBhrPLpdhp6xkYAGPAidd1sdzfT7KN3MU6On3y+QLbLSQ&#10;HK5i09mGSYwsrPUmn68NE2n3fCZOBHbh9z4RRD1wyIUbcZBtRGuLafUg37SiZr2KrV5VUJbh+VR3&#10;dL8oMWxmhcTYvryEFEzTFPJzhpFkNROD2QDMwV5U8q9Ygh5wJBGGhQ9ttyG387AggsRkdx5CguWy&#10;N+w/aMLIPiZzY29DADwbu1HFoqX3jpIouqH6hoFjk95f0rUuYdQ/KPGyavrNAYf2lFmSf/e7BNOl&#10;yYcy5LryrLHfa3uUNw8YVrI2kPRokEQOl9GGdL3B6/XMI4cXQwBSbGbVzBTVVLOK9gA8VKj65DuH&#10;/HygnQCGdnhNDFGGYix0Stloq/Jk8ncV7hZmUQXi92v2/yON9x///u/Sp08fLawhF4EnNYh4dXbG&#10;bFiOhtS0OdNg5bFmIFoOX1B6shUlL5aVZDPl/411l0oKsG8tZ6yRApiCmTt4o+SZlCv22BLuk9Xs&#10;L8bms1Kjvbn01G4D8pbmyBNksxLc/ewImZ325LqSpq6ZFiZvlaekszJgm1FgHbSJlGJPd0etR+IB&#10;vTvn9NhrvFHBYQC8MSwD6YDDWCSD9/oP6wS9yUXfZ6DsgH8fhnSnGggydEPST7ODGAjul9GtKVQn&#10;qUn2z1sUgATkozhDWt3YwqBoIf8KGXNdGOU+MTFy5xDAWsorBosAPgcPi8Jc3N6mySOqpcVjz83/&#10;PVwjUufzwtDx5t3WX1sFEy3riyxe9/+KYCljwY9ljD1zo3Osurxce47rX505h+dhuzGQaSew6cBg&#10;t8qzlX7e7M1GI0FgsEV/7Sf7nQoUItusmC8f+3P4yo1Wt+JPt6jA2WmD1iFAZ68VQRQhbELlQAkv&#10;rqyE6OaBerkGwYKEkdICtIh9SqnJtQ3y2Oz7f38hMPgue8375vIkXWMNYm1u+j6K/gZDdaq6en9G&#10;xpex9nHJx2EZ8FpQjNV1hTY/ZgeDNQ2fatano7iIVF4NfAb2PH9S+IBvlEztfuxZzPbZEro4VHFW&#10;NJNrM5iEj2kPSW9/TfSGu8H89qpICZf9NV/2PvCavq/9XIBaodcI6P7PLs/7a+5N1golQ//MAPnA&#10;5Hv9+k365eNHS6yHX+HpZf9svR/Es7rbLUoBSnfNjxb3xADIwQAn7Buz9k6qEAay/DhUpMWU6iL0&#10;SLudJNsKoRyMmbvUi3OcD2bXU8yjj72aDbNbhF2YTYwrRGg7UGd5pPfrPgqI7dfvob/ev/z8c/rw&#10;6YZkJ2ezDb6PeohSXZLunQ3XUg6cxBvA2lyLoX0Z68eVLe6JFwPbFkN2wr6zn0urUYBCZWoMAbR/&#10;rWot77Vo54WzwRVBRd+3shmoAXi1AKuC0VfyyhLCU90Xm4Ii32nfh6tbyoRqJy3hcwIZs2rBkK7W&#10;xWcwJ9nQeUpuy2uiYgScRPhFvKel917SfyUHtpTNUBGRzOby/wUxVcheUs2n2lIeutH/aAg4t4D9&#10;bC37eZGfJ+0W9+5fDdqzfBxjmO2DEpcwy4c1hX/1wmIcri/2v8+SWWEBx4QxmUeDNShZZs81vu4y&#10;K3y4B4VKWCqNyUhdHpjyQlOdKEUt6Rqmuf1/z+AdABN9JDQNlu6HTYOps4M1OgeanVuTAY85mtqP&#10;mdRhO2DM+BJTHwOGMPk5UYiPjAs5nbMpOL4Xhw0+8/X1FQ8cFIlg2LGoI3tmS9NYTniqsRbQsIEV&#10;RlCxGUMGBQN9LPrrXiOBT/5Dk6SOeK9o+LGowUj69PnWpiD0SjthIXN//8BNdqsND8AXpltf7x6U&#10;9meZP1/vnyxtSAbgCIOg1G6wRUl/5lmsFVgiDPge8+Mz2bOlWc3H/rvVHFVtEAzuGFy/XyUddCmi&#10;XcMDAV1L0wWzCgAifucTWH5Hm0TS+zFlAh34fV++3ps8bkCQxmP69OWWB/6bvvHj9W/xGSFvfvhG&#10;wI2SpYcHS71JFnICryykqN18uWEx4PJnTxV6pG9i5cQFviwzvSMOvG7wXfzSfw7rHemmD4iHh7Qa&#10;TWc/AGAi/+nzJwIob9++5cEIn57PNzd83/ASoQ/gk/lz4b68fPki/epXPwos6e/90STizbjhBN/W&#10;pqt5LdMQ8N0kj8LBPw4rHb/LBITi17WNwWxP/FGeYahhMNncCGCZpbbwAsnp0E1Sb3zvlut/Xmi9&#10;moYCaH389qRmzDY4yMQAxDGRk4wbK34BwqLJJBCe8srTy34XipLT81OuY3g0PvR1jwaNbM7DgfcL&#10;jBM887/59W/4HP7rH/7AYhtSYYB1p3tjeOD5xHX78vlrAH94rwCqhyHLM88CJ3D/ASBTgkH/qCF9&#10;9+4tC3+T0m2Y8OjeZJB1Y62DObrbnYoNgkECQL4L/t12d05G7GFqXOePT41fe/n6Xfr++x/52g8P&#10;BzGtzBSYkkDIDBjesDUGjiZUbJz7EzLJcsDTySzIqO+HYA8LlCsCE8iuS0vBP6qJN7C7hL8MvG6c&#10;Zm/7tjFsZoG1zjxgciXAcuzvAAsUzuOTOJM4ZjXzdpDP0zGo5mH1sPLgo6EygLoyhJ/OpEAGl4KF&#10;c1Yw6wyIqJpih2hGHlyeEMp0QjaSLZJLS3HQcEn1JXMrUoo3Mc3jOTd7syunbCUqum+mhR2ZyXl1&#10;rxYd0gdn7OG69bVZFWSD7396NEmvh70Ul8QyjddkqrjGBi4OsjgwYHBLkFZNyVj0jBpowuJ3MMN4&#10;D3rY09NtCOuGUZPtQQEFKfz3POhHRvvJm3Yl+TKMJEkytARY+BTSmXw8y6pdzxopj7rucxO41iIk&#10;YVyzJzYmpXFgi2CQQE+AnwDbwbiBl9arV6+YXnvRn0P4vA6bTbBVnalJr5iSQ7LsU9Rh3ETglAVb&#10;ZEn+GBNngQeyUuC5zCl8IcOWBddsPocsbpkg23h283snC/NBoi0bp80uwLBB534SO2oQw7VIWo/a&#10;CIwKA/+qAWCDfY8xiyee/xhgkdXf9xHsXQSFpamb65LqOKr2Qq3i1wFfd0WCy1dwPpbwTSvyisxc&#10;V0yhFDsS34z9vKph8em/P4/8u9kK2HFj0mL4LNL2gNf6qAm6agMN8jDQGCW3RLAaLSvIhJiNySIw&#10;FHJ4PjdsZJNSzeeQ0Nsg1ViVczUfws/w163mg4nrMNNKw0JtJsrk7WsAdDm8VqOU5W9DULLfwx/+&#10;Qhnvf/n7/5g+9FqgeYCcPDnd96iuvPtyWdh6nlDKIIT0POQgR7KhswnaSrIbs33ZCSwhQU31g/dZ&#10;RZ1KVlhNy4vZerxeXhgKyRP+8hJr2FYJkMGSXPsF5edstbYK78g+HHKD+cGajPBBW7HbeK20riwH&#10;whOIq5KLmjEAlbLuCaHOmjXvUxtS4TOhdgN48A3WL70+AcBg4LjtmViXANBRf2/phXvGc3qr+g37&#10;C/ZCACH04SspvHK9wQzW1yjWiywAQuLVVn5Oqf1vScVut+WDz7YKvXAPPnLJ6rKPphWj0+VeKS32&#10;KpYK6f5iS7JnXjNBW5WNhbfwNYBIvpfmLKIWNadaX4GGC8hVIunWGlhbuyUSLzFwaiuwIIIH9GDg&#10;PiV9dgAhOP8YdiWPUTC38O8WgnY0EBnfy5DDY7r/dmfp4cVCTVyqOYwlbBE43Ehmb1ME5NjXSzB7&#10;PcirCDgbPK1+pZiy868G89RtbSh9VHABQ4rmSde81z1Yr828WAf8U4/ptL+nF0jFhd0MAiPqwRhy&#10;yfq0UoZAeiEhn3UdcRUZAsVr1dcn+8+9pOMb7tusKekJ1/88OSeIjYvAekFsZvop66ymZ/12H4DV&#10;ztUDwQw3z0nubRzUmcINPQLW7rbkCMYgEQjJxv0zAOg7gex3N6bH+UFEk8kk8WKZbwcj2uz6GY/n&#10;kmdBv+4YnmAcgedytz/lIH27P+OQ1wKd+jWfJp11x2CPFXy+cSvrmZFneDCW9KzhGtAaqv8uAvLY&#10;o0ZZ0DQLrTG+jNKVncGGtV+TlI2NXzcm58za2c6gg+oClxY3ScebwFj0zr0PQ9Bk723++7/8MX36&#10;Kp//OCRkZeTJ6BoipJW/qoM/aQXSt7bISH0IFLV0US09m8Kirrzj2grHifQIG5fLXzbcOVfDtRw+&#10;cMGCVX4ebdaGdaKujpuyTpvXc1Xa6jRJS/BEfp7qnkteDbWWlPK2mt4HN7rVhRXvwaMROpKj1q3J&#10;mZE5mIF+/pZ1GIbOXPrMRpL6YrFKpYsmTwwT0+eexWo2D/TlHG1hEWTQ2xFhnS0Foy+WwvpcXsml&#10;g97XFqZ2dl/BVdp3CRAwhTfqmvGXS3m256+NQoa3L85/79N6NM2j0k6meY7FNbrB8mjo+G4vD5Z5&#10;lqTUNlhM61G4PU0yrBw3okRXpjlBMooJ4kVvul/2An+oEx98UmEV/GC0bAv6wIV6/eaNGU9zMp1s&#10;opuLDFMHeaJhanvCJBxQ9llc0hPHkmKsUJCRLjZ10K0He8gAXm36n2B7oUBnumKyDR/FMpg/kBsB&#10;8AF4wFTZx2+cNOL1AObdfbtPNzc3Rq3unwMsPWMMTFwcAC1gVo4n59PnrzzMOBmQbAu/D6xATMKf&#10;wAKARLpvno+U+ByVAmyS6kf5uG097UpTSBqH93uD4AikHp0oLOPp2CglfXqqSjfL9Pgb3ahZklOm&#10;+habVIDh5xtRUmpOk3TFU2eNXbYwCmY1Z7iHn26/pXsAtqNJCV3TDqaIeS0Wa24IVElq3Q+Fx2+P&#10;nNThe2B8z4Tm/l4B9lX58RCcwgSfTW4WaPiVP8fpb//9ADTOTs4IIKJA/fUPP/KD3vaGAff5pv95&#10;1V+Tac/9kEBQBBh/Hz596AXkGcoH3vfPN7c8gO7u7liw4B7f3NylP/3pvXk7aCrw5e5JoRmNbMfm&#10;MnMUHYqEb27UnkxStp70FLE2c/a47bKw2jRtXAQ/Sd4jJrHAs5YVusJJE+4LvRhnPqdg72Gy5emj&#10;AKfwmmDdHadpKUQxPd8YS+ny4pxSxCwsCW/v9u4bm7oD06VSGLdvmPS44ye76IU3WJS4PwA5cC8w&#10;cQcwgnU+CIBA+u4PP/zQr+/X9MvHXyhjeyTYawnHWCeYyAJsfP/+F34uT8HGNX396oqTTItElJfT&#10;0ZpRkw2fc5JIydxkIJgxlWd+RjbN/TNj0n9xdkUwB0bBWCsA4xlI0f/BvUSTiyRfNL0nFxfpV7/+&#10;bX/ttwJPMhkDaOsIjhXbM4oAgcHp1ZJa4h+E8CRMg1th0ufJ3uREg6SJDB9SYmkZFjo9E0/zKMDz&#10;IEA8E7xmQYYJ7W4ruaZ7RJi0xk36Afh6AthUj+a1hT2SxVaOXPdRtg1eZNQgACwFS0kp5MbDsEjK&#10;MiXRkySiLbzvTIaxpDy6t1wWU8B9kzaeYDsr7cxTd6PisYNvI+8eC2bILAbNH2tpmu20T/odczQv&#10;7hZc5KVqibE2PIGEA2sD3nKFXi5NMt2+7z3ck1k8MRzFAJeanAV3FGPW7BHAbLV0XZvc5zwoIME8&#10;ZGywZv50AMKKQFPzgh1JXxgVQILvQdE8iDFDi4om5vYwhvTbTfazjy2TBX1QKsSmyUDO8IUrJZKa&#10;PfU6S55Lpo9MydNKLlvFCh3cQ8mZYMWNk91XpoX/kQ8TR1kFZAKbG8pO8aexYM84nX88PjCFnZ57&#10;mn5Y2IPLNbWexhLG255i63K64DPatMqup9j8BLnlB2WhM1qjbmKM5mm70yTfivmJoPik0B4HkBZ5&#10;c1J4yajPk5RmzDNgYwCnJWUbKA7gkL+jl1gYblmqnvl6Xl5ekBEwHeT1p+cRwVQbWQzQu4zguoES&#10;DjAuQIoB+WY9IpmI/LTwmSYPeup/j70Xewmk1CWvDeht0syB4HGixJJpyWomj/LYYnNacvjo0huY&#10;dhomi3I/RgLISmdkQz/bc2ahH+7Fa6x+LC6yofjYzyY/1p5gIWiZDZufkU9Me590y5vqBNtHGKSz&#10;2xJMOu/nwtsffvMXgX3/8J/+Q/rw4aNYDh4E9NyLJxhZq3F8VkVvRt5LQV9XU/qY6udFnuSF/qAh&#10;hMmGCs+U5ZlKwUxpKz/AZZiSVkEfKdh/s0uNV/tizgvrgF8bFoZDkDc8nbFkAX1LI5GiYUurPXqR&#10;e69/V0h5Bfq1ldTISYhoVfcAKHZ72m7AL/aRthtjNLzw7mKoGIG9If3y6ROfq2uoOfprwCrm9Pwi&#10;6k6mpUNNsjGp76gka4JPembda7DQY0zBPslTlQdj2uraYf/AczD4PaaEOYXZvw2oJOwXU2NF/lgl&#10;Ey+gX155LqbwVcwrpnpbZKRtAf/c17O4T0GrfwbQOkCo+zy14Ae5tUZdSfeaGtOklOSqgCvbC4zZ&#10;72Bv2D+wbrQ6KOSGeYi0cU8axzOPZ9Itk7B3PfSeaXqyQDYufezfSg0/HKG0uQ2LKILACk8yCwcF&#10;xRQbWDN9t5hPn/nTbYzZ7Wei9kmGQClUhzL2WmM4N4uxVVcBOVYHLYn0PvTCIwlvux0IBduSrnvf&#10;+F3fW171ngMJu0iFPdkYODkf7Sz1pO4spiKP+GTsRBuQDgY+E33u5z0C8lIJ1uCoIdgR13oHUOuM&#10;gXocKsJPftwZkcV96fOGA8X5aL7c22KS5iS2qXlgGgBL8HJbpCgYTDIqNcsB/rAnGOT164jQp/7z&#10;e/gQnm5QxpJlYr7WA5V2vOeoT/rvvXj9Op30+h+S3q+9d0IfbYq3c1rcjNsT1tk2OB4omW1QEvS1&#10;cpQyAUN71MkA/PC9+LMppAk1LEPklIzK1S7bj0RgONP/v7jWsjpQYin0HOBM5gtoqe8qmsUuXIah&#10;R5M3J/OOpRsjznPsZVqfuX+eh1rS//jTT+l//vGn3gfZwD2tEpkHWcpQGbPaQ+0s1hCophV7rq1G&#10;QAKA8LyMg/aDGmEtzb355KVHokBebCVWB8izwURzQA3y9bwwAQcBYgC8GVoUyfIt5cWdwAPgF/Cw&#10;rKh0Kf+ZHUV6ttdFUNFghJKq9GAfKDl4GHul9umizIUksHPVZfTPXsLnsAr0/HPgMbw9RWjw5ONg&#10;1KFWWimjlm1yCcFotcYwygOPmgbKIJGYPcUQLD4P7fP6ITz14pUdDfX7tXD8a20rFv6iAAh2fnOV&#10;UPaMp6VpC+/t/j1XZ/vfU+LW5LeXF7RxUIFj7KyBMljKYEQBRaqmGWHb5ISyF9G5h5JXQR/F6LKK&#10;DMdGDs+ti5OdTFsHgjDnAAaY7pPCowpSytOTrabQjSEXqPEGbTAoczacPsP751TslUM0TWjeLYgD&#10;INZT+JPhuQYIiIIAxYMViy19/XoT9HawTwAYYBN9eAQb6Rs3V0wOAS6QFdj/Hn5ymCabGXai3DUY&#10;aDT1Nj+HVy9f9veVTdI7GtCH1z2qSAawh+b//uGJHmZgO4DOjutKzzQZqgOYw88b+GLXlfR1j6We&#10;DSTDNdlth9CVgxW2kf+Ly3Wz/JxGNU8o/I+SV1d9zyS5MUBAMJ3m2oIa7om1bBwOk3wSk5iBBiKC&#10;zUkAUc0DGmN482UmdZnfXdKhjHf2AE+285NgDOCNnJ1dWBjK0cI6mPyU7aDH3xtwZUUA7gXuw82X&#10;rzxYMPECAHvXG/W7vva+/+57+YcN/G9483zp9/3q6pqm3Lf3j3wfZ6f7YBpgG0KCLN43wG+AXzR3&#10;7+8PvnAM40DD0uT1ohTMKp8hl8WXoOCa3BfPw9Q8mbTG1MqlL9vBp8vGqDLvjoHS3HVwBwBdePpt&#10;hxJJRlv3TkODdzAPFDyfkBAUvSbWzdXVZXr35m16/fY1m25Kq/pLwDfv9vZBAF8ODzc3SnaTdrD3&#10;LFykESj8/ofvrTlrTeyNQtbOh4+f+/X9Skk1AD+mrx1tbYMtCkk32G14T/Dcufv6NX3tBcL52Z5g&#10;ONbQ1cUpvQbRGCPEA+uVzOL+OggIgSxkI5bO48M9C97z3gB8+2YgO/YATDFP+++5uLwweezpCZ9V&#10;FC370x0LToB8uDn8er/vP/z46/T27XcmNZT3IVnGCldwKdNua8EbaLQh+2czLqYQnhMAhibt3ZsU&#10;Q5NTK74UfDEYqIKCgsw8McBQrLNJVtNVJzXXff+icb+sB7IYz9utTX03DCVRoiEGCWhgICGbraDZ&#10;KLHUkt9KmMhbOEQ25lJJASrVOMCawJ+BfmKzm+HqgHWTdQuoqmJQWTPrcsMmJlE0ifJSsXOmhtS4&#10;ue+QmwZ7M63XMsnUsJjQJ4UsELyaVjImJRHOBuDwnMEhzDTfOQz+yRQCs/jxgecEggEA0ueQP9sk&#10;Eg0pzgFce+zlDjYgfY4G21MNb6YiyQIZfPCf7HsYGFZoPmnKLQsGvA+n4Jv/3SZkD9wPVSxFASa2&#10;lyG5atBqimRerj1N7z1hl59vPob8r8rL0fbyqmRJSV9nY3Yw0KiYbQXZPPpe9xp1o3ZntFDWlYtY&#10;+uXZBLLJcNwasf49252Yak3hXTaJMnsABYXMJiWFXyv3PTaVBk4Oku3Ke94kknOVebbKKr2uswHd&#10;SH6RpZj8yECwRxs6TlMYz1c3vta1Ck9ffX2Wx5QxG3MUwu4dw8EpmuFhWYdVZv0DfW93CvZ6MjZh&#10;DMpmgndeuNFfU+vemR0msx4CWGsKnPHG3hUK9v6MhemvSRsHAJAbsYlzkaXDuOxH8+JL7GwtekOR&#10;aT1H8AmGRCXLU2c0FvJACZ41RZVeR7a3JU9dnCcBE1Uy4YN9fsrZCsFBXJ8nBUodp2MMqXCf8B64&#10;DhhQtLAY/Ox+Ing8c8/+4Td/8xeCff8xvf/0IU1m0BP7npurq5ugx9IshYQ3m/j8Y8zmnwctFDH3&#10;kpuFB0tPjNxRz31JwZRi0m3IM4XtZJP/LnJcgRqRGNrkod2CgVe4PSxtRmtLquUs4/cmYN72ZGe8&#10;ZT2/jeAjgX33SS2LSsCSUEtY5CCsjAEvCjDg86eGjeAHmq3sQFqxQCf3ySNgsyVw0NSsMIwAe0r/&#10;HtR1F7S5mdPnXr/BExdnLmrmy37GntDDz+wztpL4DbRd2NnQY7N4DZpkOWl9i11IcMvCRjby17Vg&#10;JGMXGZu6rhKTW+xsbgXkoK+dqXVhd0QXFrS8YPv48FyGkBEaVOvi91STN41Wc4VEWMMvByeLzgz+&#10;fTLShUu9Qiq+YvY9QyZTiv1i1V4GY6St2CWzPBYjC3qVvll8GDMfNUi0awfmFr3/SgpmP/Z0+CCj&#10;Bzw8PcjXqyit1aSsTWe1MTJLBKlg3YG0sY3155YMmT5zpSxAh9UOLRQzJKSsUi89lZc1vYLZcn+v&#10;5/09XPV+6no/0IvvRa8VL4feJ/TPhF4WNTkBR1zK2awZXPUAwAtkl9RsX8M+MW5sUIfzHxU3wSwM&#10;ApPdR9zbUT3RhgEjWw4192cv0tW7X6dyepmOj3cEyRB2gveLwdlGQ5BaLfiSlgnopaBKKwag4R5M&#10;AnJ4xhULw4F8mGo67vlmfXXS7wku0A4WIxsLOoGUdKMzG/VzGwyU22CorzCcvDFP8Ln3sF++fOI1&#10;ODu7Yj2OGwiFDkFkAH2QCiP8aTbWtjN1sQfgz2GrsDI8x/1rBV7o8mbN2vewGU5awMZQlFrEh3RZ&#10;9hXN0nTBIsyovyWpbQIPK6UgJl1u3kdxOHtMU1+XqAXpWc39ovJ5f+o/8t/+9Y/pv/3z/+qf9d7U&#10;jWkO0H7Nxot5iA9T0iLJX0Ih8jOmV1KIiDNEmrOi9dnaisGWVkMhf3LbsyT5agxCPfPuo1cU1DQY&#10;bZGfi2qF0havu2Cm249vVIeubWSbhoXsGcx5dPGZdasJ1Yk+rF2SZsvi47lKK3cLKTxc1aOFVcsV&#10;DdKtRWhRmxUf2ni1x1AaYzhnhRba5Lm/p5YX1r176gocdrlyldqgal+kWlKAJ3vxalfRCVRzS898&#10;y5vCr2bx/2rytPGaVsZ9z7x/zZZoAUvNPkhVdng6tkgjX4JgjOUY7EN8/JPd5vdJXl4uT8gRFwyD&#10;zk1IRnYK7ODkGEDSbss0XAItilh3pLTKAd3jmD2+HPszWEhICaJnmDwDzin9PLIIxGaDQxxTCrDQ&#10;+m+zcIVeSJqPnB2cYPCgSMUhBi8DeMOBKWgeETWoodhMp77hUPpX7LPC441SNxVHAHFgvj4owQc3&#10;FGCcm0qScXacyNhA+u/F5WWa+/tjU9A3SjDFwAy8vb0lKwmSgVFeMo+HB/rJfb27TS/69716dZ3e&#10;vnlNhiAKlqf+dab97sz3Bommjw+WLgsGE7wVAIrdfTsa5Xs7UC7Kaw4p4n7Lm/3Q38+3R2POfXua&#10;+Vq1tpCJVd0XL0J3CliZZFh/nNz/o/AgcAap+ftlft2uxSCQ0Zl9A5mExl5Y5KeWfjhQljkMC/Ua&#10;E6mHR/PzwfqwxNhKeQal1pPRuG9un0h/x3TJWEpbJcAewnPj7u5buv/2yBAIrD9M+dGE4k+ANJBL&#10;/fzTT/3a31ASjMP1rH8vmoKbL1/S7f0dWaZISIWMFIv0ZH+a3r59w0MQfwdJK+5T46Ryw00Xa9c8&#10;nRpfj0w27dcDmVNhWWDJhCrWAWiZr5kBou4phXu9c1AFz4jkUJRSaXrkjeioImeWaf/p6YYJWRay&#10;YSw+AJUoctHkgUHj7Eqsc/N8GllA2Rov9Cz8/PkTAVGXc+AAxPdj0o5n3ZuAk90S7gCpNMDUl69e&#10;p8ur6/B0Mg+3kbJf3ttHu4f7HZ71c/4sGkN8L+TfV5cnLH7oeYav9WeDoSubBVy66M/Fd2/fssjF&#10;84TwFfo+jva8AXTMYtseD48E1bDeINMGM2YrgB2MvhPuW9WSO2Ev0AuWs/5Mg5l3QAEAhmP/PJv+&#10;+ZDwB/NdmgP333VxdrGScRm4MylAxGcyAPrCHwJNSv9vANYAB8lChB8cwCOAcjJnxkCA0+A2RcNr&#10;Q40xfEvx/BqIbAdPGawhdr8O7lfycGEyp1KaFn82ST/BipZkH2wKBgZtioz6j+G/BHmLgwA+3R4k&#10;2cz0UDzKS7IEa9CDE+wM8a9Zk0/AcCjqda0IKCEbW2wXgkE1iFmlzzYqZRfF1yQZovtr1P+PsTdt&#10;luRIksTcPSIz330VCl19TE9378zyWJIiFPIH4pdwzv1JJHcpsmTPTncDg7rf/TIj3BmqpmYeD/sF&#10;PVIDoOpVHhEe7mZqemhg9aqZEQOuikk3y1jZpomVgxxjEhpzi+AFQGiAgUiEE/sVhuJgYdXl3kCG&#10;DtsHJsZRjrRPX29vl33oITw6MaQ5TN3nzCXZSUxAPH9Ii/Q1M8pagdN1MBzwXNJc3GSxRYAZAbk6&#10;9YZMzHtjgZqcOQlAbquAJ7aG8mQlc2+eoz/1wjEMl/lrCGPnLK8mel6q+V7VJhbkJH8vv5fhMSKp&#10;sTFXDcRgsyGgjh6V9LzZmM/rsjfgV6uWfnyQQXd2OXfxdMpBRZfSyg8G6Ka68q1x9rXSxwdPiXaz&#10;YyevuxxNrA8AAtjvyDbeH0JK4YXohrJY3TcwyBwMVM3kHo5NjBr6OW02AViYjM3AsDGPCkYZurSv&#10;5EgcNXZAMhkXZNAbKSpUaznYCkYr9odBkih6G2PNjHaGMD0YXkyQgjljp5mxO87aaZ50uzMHpDjP&#10;+D3k4UWgTlYSG/kKZgcBJUmao/Go9HEiO5EytRbMS5dmU1HBZNQNvyuutzcqJl8rAfBjGEu/R3k+&#10;cuix3ysVu3QQrHbfTUsmnwQsWRN+suy/P9ez7z/+w9+lHz68lyejbAsEAshD3wDAvC7obW1yLNNW&#10;0qWSexLrCnhYJ/UWX4/NW8PcmeHZpUY5PIZ6urkNA4efpL+GAbwAyOaB5AKn6DnoUrHU/YJceuth&#10;G26M7x6wP2VIuEfnxoFh7zCTBeW1aAxtWGmS87piH9vnsjpcAR7L9580lMiDJalOtb6SPmFt4By/&#10;vvmG4AFk3vD+vbq+5jOAYXmBdUAx+TqAwBFgSbHzh4bxeB48hTuCIIY4s7mnUYp94J7swGcH6lrs&#10;kXatqoDVMRJ4o4hutre4N2jWsChcuAUSVymaXOodXlEiS7QcMR8xMEurUKu+BsrKu7Z1dox8wmoY&#10;+Pd15l6/+AEOvUIenF6xBv2cbi3FsG4dxGhn8mDftxpoQpsBSEVHY0oy5KxK6QMyBIaUtDM6Ikj4&#10;CBlvtSAxDwFrkux3Ga4pUgZdOwvu6ACuhzgOCpYh6pdyD4EIFrM9F0U1sqVGS0qJa7Lsq5dL3Xq9&#10;1JgXRxvKdE+W+uoY9Qj6oqXGhRLJh/gb9Y+4QFh3pjo6UfhUluz8iOQUrkdIz3emTGiu9NWawJ7P&#10;8KpkZzLA0LPrN0vDepnOv3nHOv/xyRLXdyfn8lXfEIxCUjr+LnpLgHi08EFfIa9uXBtL2y2q6zZE&#10;N3hWDXaO0xcPARrFeKSDLFzoW7n8QuiWh8YAE0DNTLuowcJvAOAj5A9r5c3bd+l8+XOAd7BUsiGN&#10;fRaGQx2euffh/RDoBSkzvjMIFFgHlN6rDhqUer9h4NOWQCjP0+1oAxX8f9NjStY691TVJtZ/BBTp&#10;vKie/mv1UXj7sqYibYsJxgxnI1s4swZEL/xx6VX/r//vvzLQcZatTFmxZlPu8vvssc6vkthdCaEz&#10;YcVIa22drKpRgWR5tXbfTk+DnaVimSQ1jVT11R4fgFZUh6q9vWvJPV0cqdqtj9ijtgsgTfvU7D6f&#10;Ea6Xgn3c/FwoWX6nBvQNuYdyuC1J1G5i5gUTMHXGIz9nK0FS66F/sp0Q1BWS7fTaMzC79F/n0xD7&#10;WQf9I1gluadgjd69isVnAy2F/Ym97kx7lxDHfY7UjM7ac2lusN/TenAUWt1+3uPcaCUS2IMf2Fa+&#10;/84oV53pr8aAjhwsjhJpXQQVijVesxgWJQ+KUa8Eiu6R9pZkOq6Clul6YU6dgs21HV16a699cXGS&#10;3lxfmexyadxPj+CJ90iQi1NJGLkeZurEmQDFBNsdAUB8dDCB9kuzn2hwCuaUjK5pJr0nA2K79SbJ&#10;DF0fn+94U4+XDXH//ELGBptrNY0AG01yeGR+M8vrQCI6KigELLDT87P0/v2H9HD3QKYepIb3y8Z1&#10;t/w3fuYCLKJl84WUsdA7YcvN4cvXW7HrjAnDlL7ljl1eXaZvv3lLqSjlOwQZjTWF5hIpdKtYHa4D&#10;AH2/endNOjA+9+c7AzINXGwG2mmxITWXIR37Oby2mO4I5t/cCwaAdWCoTetNSABtFePTTSwngX5Y&#10;A/j5w2xmtbMm4ES1cVAzYc+o6QBXGNYyTbx3uKtoKADSHNQIPDOww6ZHNNx+tnTf5+VaXVxcU9ZM&#10;QG8vWejGTJVfyNDc8v6bF1ViyuHN1c2ynvZm4I0iQY3E3dKY//n7H3gQ/bu/+XcmT17WsjOBwDoD&#10;ixOJs7gIlxdny30+JRsMTNMP7z+lL7f3XF/4vdv7x3R5ec6m6Vnm5bg2uKaQX5+fnkSgC8BrsC13&#10;myEakz0mWZIg4KwHk9Wn8u5jsCliCorNZ8DqcuYfjSG9wJ9DBkaPOprVJno/EkgWEOif2QMBZh1K&#10;RUnVaKYAqn/5cm/ekI97SnMfCaTZhoM1DbDWAPcLNscAwfH9AXY/E1x7pOQZ7LX9i4FU737xdvl8&#10;lww4+fDRGLR3y+sjyAUN3+PjC6/FsdI5ydpAkMhuszxr1wRH8HcAtNzfPbJwurk+57XFfcbPcMI7&#10;GnMKzy+awmf6+xyzGUCBwpTsZtKBPdnIxrLELyRKX9y8WYqIYwZyoEFEgYLPA0Cfg4Rq0u5ZnjKU&#10;TTiTCWD8kXkFIXUOLMHdzj1EzZMO69fXfDF7MQsKysY69sOsrL0c2NCVOGya5xkOOQ4nghAsfFa+&#10;GKvmMOtnmiQNtbkcSR5wWSw3NckmIarhy+GhEHOdg3q+lqe18PsZgqXHRLtRjKDmvikpmsnwqspd&#10;VsqmSYcUwcfZbA8c5PHGNykRqxvAt0g8ywJVONuVTDjr8DGWeIpACQOZX8Tuaxz6zJSG77mGaMcA&#10;Vqj7AjZjxeE5x7NW6Tt6z8HA08uzbCOMATcdrMFhUzkknUnwQD2Y5yYSSMlmtWcAAyOcQ9jXmKZb&#10;DLDxdFu/Tp44uhmHAFj43Q72HczAeU7dwCkLGEpK5U3BKHWjXy8SPYDJvsM2ElwJ6KhPCiBN0gZj&#10;rrZ+D3OS2fhGxW03f44eObeeWlqsKGW40HI9BkmsTZLpk+lZQHSW5HkMBUIWi6XJb9HfM+tzh0t0&#10;XtlTFAv6SFr/zrBKaroBrOWUu6dOMYYEWbhjTyqmVHhrEl6CkGJJjUoSZWMsSY+BZiaLoxVImL4b&#10;cFYiWXKIBFs+v7WHbZBlqdAngCBQJ4zjNpK7e4BYVXJff2bJ7CwWBoT3BbAHqRnOYhTWYFSg1vLv&#10;zlCWmpSM6dIgAyp28lY0VvHe5IsYzkFJoYADpktvNpINttVw5IXPWK02+MDQwIzVjcmRh65BYRMA&#10;GdrOhhewhCFYOJpcj2xaAYsOFmKQ5XuMBQ1VMk9+/dc/j9n3H//p75Yz6kMk1bIMLy08cItUFE64&#10;qqtmae2plkqXTQZWJdZuTNzFThk64W+VrZqDadGbsxKG6W6m7hJmpwVkc6Ey2DB3T6IWTUgNwHfW&#10;M+Otie/LnrCbvVlU4+UMwkH2PdFApd6UOMs3ewdVxfYta0OSFoxPY0yrP5BoDWckrQ+W5xwen77/&#10;YY1woDIdaNtzvdThN2+ubXC11CIA/Gygdyz21MDTEx5m2EuLep2s7+Dy2WCXYCDGOlSBfEOKQUbx&#10;sI5ijXcTy7KsbG+iYVVar3uPNQ/Y0d+vavxGsZCqGMkOUJt0vHZfp9a9NUKat5aouY+ge3Zpz/dU&#10;+9ZK92mUafxcne1nAJertmwwV16lQ3udUdSg+5k8ZPdqTDrvtvr+CiII43/zjkMKr6/Jw+El/L6K&#10;EsZRVdzefe3njqSDTEHV63mSeFsNAZ3h7owXMuqGIRpjJ6A4s9TeSYygZvY7TNw1H4G0XV77bPm8&#10;V0uN/e7mKp0tvcxIVlRlmMMosIIAUx6Cx0vvOyUrO6aINYt7Ad/o4mnJ2B+RLK3hCRhlPDOS7ds8&#10;P2mNVAkMZg56ljPi+Cy9+c3v08vyuc+Weho1X6U1xs78S8la2xNcpewxm7KMDGsyqWr4uo2DS7vN&#10;DgWDFUu1HUP2ngdLPnYSAOpc9OEnS0/kAUhN7w/7Jjww2+MTU4kdZvZtp6cX6ebtO94P1Ee3Xz+b&#10;r2M2L8TJ5ZhIJgYhAXUsmIJb6/NQRw+bnRLvzS4rSQnD77jZKGhniMeiOLvL/S8hz43vnlQfVU8V&#10;JcsvXNcEuntoCAC/QcxosvxAwtha/wBnnj9/eUj/+V/+nB5fDjag5IOUXgU4+XrmQDL35NVQReTu&#10;NxeBRqvM3G4VEdzgFejuQYYaLKz2eg4MVWc02Si01gdGtXV5bdiHBoNPgxHt78U/k4fn0RamyZ4h&#10;xx6a3Fu0WVBlVrJOVuK6s6F9n+TOFEzi9Mr+Zy3hDfsAwXg+9IiwnUgB131E+E0xcoH7PSfZ1WR9&#10;l6HkCKCKNHUN7QO8W7HkmwZZVYzgJPWr+w+6z7UDpCV38D659cIrf1xdc8mGa22rMzJ36xofoqVu&#10;neGKkbby8sX6CQMH+bry7H1zefadyTgl7Zka0UqQjugzxQPUNhn3LMCG4qyKHcxI4VP3aNITUoCT&#10;HYzxdzA9GizMYyODVAAhR/CYOz3mgzbtnwn6JTFXbBKcWOBlTZ/I2qM/WOH0/+npYIbfmJqQvVRi&#10;wshkzRh41WREjsmebcq3lCRJqa8Zr6Mhc98ZNHr4vGzuD5PJ/JKxhNC1YcNCscpkTxS+kNIxeMP+&#10;G6AHGSTL+19dXaebmzdWAMPXbSmwsQHigf/85Wu6X5rEb7/9hYxsE5lrs4qCiclUB97YjZJw8XB+&#10;/voYrDuTovXJ8eFgRfckuS1lsiXJoNVTt2yKevCkGS9QBmPwbdy3K+dIHQzttwobTNUgycShAent&#10;k7wA3dy/m4g3SpPBvPr6YEwgBxqxiAFyItn29HSbHh/2BjDOJpdBwYf7DAAUhwrScKsn+IFZBE8e&#10;FAnya8PnxVp8eDxw+jKJ/YbDDGsFclKATfguMHjGvYD8mvTizcj7BiAJctabqwsCHzdLMfnx02f6&#10;Nv76V79iA5Pprbbj5n68rEVnTV0tfwdre9Z0/O7+mYCbJ/k5GGEmxuNSlO7YbLnPHr0EyHY1ptTV&#10;+ako5JXX2kNzwBBkypSKpqOjjZkAk7G5JSuOjXJOFl5zbMb4ZGEuBQe9suBZd2YyFzDJ7u7vCezh&#10;3sB/sjOScnyfyubSUr5QVOO5e6QUfYprievk03K877tf/iL96pfvGAzx/fffp693j3zd2+Ven2Ef&#10;WD4fgFp835urc65d+vjRL2STrq8vKafEAQqwFYndkCIDJCQblADBjhNNMoSWawew1oI5CgHls5Mz&#10;NuYvZOoYiPT4NHEiOO6Ol2tyzmnr7uh0KShOmOZ9fHpuUoXRjO2bzP5R6OD7AYhns6+gE7wmWIsw&#10;3gezD0WvWRtUTejNBsF89LZqrFqksG01UbXGf+qTKk9Y1ZSS7NLiQ4ryKkUqElhzi1RdprgqeWrQ&#10;gQJPFy/9yWXI1ZgY1dZX02uDycbAkKHIh8waEGPJrSZLYljtxe7NAkim2GvV8EPuqymesz3MILtF&#10;2It7loRf1FDCY6zFNDZFUnGVLNennKmUlUxpPfls0Wx1U/0agJ2FiphMyE2icSbBpw9nBCwbAPLi&#10;kAfTD58JDFOwH3H/zH9t7sxEl9cFG64zvI6Otj09UWAEAJXtxmQ9ae3vpEaUYR8lC8yZQg59mKdX&#10;PmCt1dXkuEUqa1MB5MWZe9IQVJsmJR+XVYpXijUYXmVBn8qRTtx+Yvjv63FQ8rd5FRqQll3SIY9G&#10;wygV/OWMDcnJLWWxkSWJ4RnBPck7Jkk2sf+Y/N3OfUqN1TzOq2baJVxumO9eOVVT5A7eGcDGe4Jz&#10;EIx+MubG7jc5GOjngVxMAwTwpTCJKv8Z2z9nWZkkNXAb3kfaXyAjpFpoSxOjNTsDN3W/tFHppTlS&#10;Oe15O6J6wOWIVjNhaNVqFUvJAj7IKMnmJ0n/OxXNqO/cCH2U/H0QMOoJm5M8n0wq5z5Yti5gMYB7&#10;4uDsRLWBeaduRguYMWloU7CJyfccgHD2jDWVmSFL7u2Fz2BBHrMlRQ4GRhtLD35UWzbQeD2AMjiv&#10;cY7xXEYCpfy+LMjDgr+QuP5Xv//bnwf2/WMH+0pdN1J6rgXOhjeQS2XFZvBJe6QU5hLAdtUeN4iV&#10;7M9bTm7z4UB1l2DZ/RoiRMfd4MJnsfVmLavDnFNnEK5TCefWfeOa9kP3hwuG2GC+rA5QuQ3BMHQm&#10;pXsuFgUeWXJm7hLQyZLbc6Szz5auuAoTGZyZiIYvWys0oU4XI4+ANOxylnr87PzcWOuyz2C9jiTX&#10;pY569+6XrEd8yHB5cUnQgP67Oi/NS1KgENjpw9hDHZbzflAqpqWOSxZNuaUGBnntr+eMk9LP4NwT&#10;3+2WlLAlcCsC23+UVux75RD8F4F6czRwZPLV1hvRn8B76ScggBKobH+b5mCSzsH8SaG+AfCJTagF&#10;S9GeSQ9UTLF3D6/YLkUg5LAaArW8aktXbEM+u6OtW/PYNPZ8lg/m4cWCV3AFULPauQDFzq3ClRRC&#10;iDNKagcPvEt5nXgtDu5QgoASHljOhhqyQpU68Neyq2uqSArmn4a9DmEbb0HGuDpNp/R2N5+9QYPx&#10;rCClOpvnrUvtsC96crI9EyX2jFzsjNkdH3XvMXmumv/qxDMNv9jbkNAwEuw7Pb9I++Vnz27epsP2&#10;dGnojtJmWeMnIKcw3f2wXCu8/z4N8CAW+Mp9kYm2prRy6SD8qzOtmMwjGHZIO4Vmkg0fHsPO2raz&#10;H4opCxap3BuzhjGTBtHwz8eztp+etR+Ny7N7tfzejt/90+ePKc97DSjtfk4CO+C5uaGc2VjcGNCM&#10;uxMLuKKHaQ4Gq60tqRAG2wdHWVDgHs6H2mWyCmGp3u8mY4lSuUHp+0Q/3DZNksJ3ILstNTAYfe0g&#10;b7+NSVShwEH//bif03/584/pTx+/pCcOjbW2prpGdcIHlfVoWUk2a/uJj54UFrlL/MvaMy/3Pb7O&#10;bnWigejc67q5+uC3yF9vXgF9OdhozlQOvpnk/j0kokYP4gq9mJ1q2OvDY5P0+0AiU+Zbco4QKZ53&#10;Oqvi7BOgH7YCK6KCDzCa26yQfVxisNRWoFeSlUfrJEKC7uFbh0Fsckb7EKGZZRV8n1L/rD6o4X4t&#10;5YYHA1YpR32YNtVOOAggNa9Gdl7PexEQKU5rxmWKROO0St+dpZyNNPXw1XVllCcV23qoeS0VT0ES&#10;G24uT75zg+GmtEs8MKD30isOEiqAgJrSzmoSABIdZOx9EEvMm5XAnpv7iwjxHUwuMMsP6epya/KS&#10;jUkYAahhQwFoMCh8gZp/pB1tChcrCkAY1Nu0xCYkaMhMDrfjl4YkxHwX4OWTSLcFM2Mspr1vSop0&#10;hJ8FacvBmrq+/sY84ZL5drgPxkDp1Y4ND2SjeF/4moEpBI+5xBCJF97Dq8sLTtxx0T99+symF14i&#10;PqEii/BgPmqYUOL3AOrh9SEZHQX0ffryQCAEm9ogsO/0ZLts8COBJvpcjMb42TMxFCEEJZDoKsbv&#10;JOp8XVN/k/vEDGRrmk+Drc9ZSPjBU3wB5PZ4Wb4mjcMfjcUCKbEBjbNkuTh0El93YME2i7VnjYvJ&#10;kBulybO09wD8BplKI3gC8uVZMl9I53CNANbge7ABWX4BmPP0QoBDnPIjGGK34+vCt+Xx6YEAGF7r&#10;EYmaCqSwTajx3oCNhsPvejncr5ZCEf6RuO9XF+eUkJ8vBw/SpD5++MDXB2AI2jpe7/7hKX38fJc+&#10;fH5I//b5nsnLuK93D3sqB6qKeLz/mHsRuaM5/bE18WTHKKG1Gog7sHmdgzb88Pxi7JmcY2oI0Au+&#10;Ghsd4mAo0UxX0mFMn45PdmTFTdr8UWzRx2hvDAus9ZR6MeZSniYmClm7S0ENJi7CZuhxibW2fPfP&#10;nz6l+9t7Xj/InSGzffvmLaef8N3Dtfv48VP68ccf05+//2AhLdWKfICimNg/kiWYl2t+bNT55b0/&#10;fr3jcwsZL5l5pzsWwWDNnp0dpeOdyZa3ZUt5DUItzKB5uX7wIF3u0cXFBcEneC2ikGEhnzfLffzK&#10;a4yi4mL5TidnF/QdwV6X1IRjYnp+ebPsMceUN1Sl0towwEAsggDZhiHHlJcZc5VS8myplVa8WsHL&#10;kAWXae62LLx2SCQbzfcPzSsKdJgb7+f9atIkNw3J4AYBBvNkwNKWSaEC8Z3ZpKRefHaAg9Vj4FsK&#10;xiCfwCbrBppJ77kmLPV8dFczC4RQkqlJYzLBCivWbFBEZpgYcxP9amok5PE6lEpAhp9ssLWLvZJT&#10;Yw6VCllKdfLG2ZooHqpKgiXwINClau/2gZcF1uDaVU7pjbqv503WD87kayro7ayx72xJ1uYdVpHs&#10;/ILh06PkEIf0hNAlMv2e0939FzYjACfg0weQHP+cBJyZibDJwLzQw7XBc+jFNi7A7ni3MlhuktOI&#10;+qgmrcqP1YKrSoCqJXXfQzJYtYfY9bcLg6HNQX6bXjxmSVE9uZRDFQFdBu52U2gWobUqRdCY/qPL&#10;dYccBvP0ohvNZDxrXyYgKS+nsrEU8O5FYg2wJ7y6UbB5AI0868oo5s3GpEV9ymoDRfPIW9bqfhYD&#10;dJREMLNxt6F9jmRFDxrBGnF2TpM7dfc5SfHd3LmarAPdU9QdPgVnY8Yi3awAcpO8upm4mkIVNFxT&#10;DdaLsedmDVbt/TGoMnDd/JPcp80A8m1P7JOsvogFBuY6mZ2Q4U6H8HWl358DK5tBDMkpJMEY5FoI&#10;TpFv4s4KSvp6dTnM/eMjByS8ZnOLe0b/uN1GIYaNDTiAGPqApqr9aVwlyMHfyUzJ8azTXkBsTzRL&#10;BEhnqzHpR4sGD/uNmCjY9/B8AuzFmVXlM4razr1+mcCohE4HRJGk+jIZMxTDKAxt4d/2V7//9z9b&#10;xvvh/QfeV5+k13W6rbwkvVlylvYo9UtSGms4aqe0CoPpzDAGPmR5Gzn7Qsm/ds9zZ+W6l7ZkqJ5m&#10;yFpALEO3M4gmY2XF5kmAgY+UbhI0K/0WEqG1hKxKZjRo/aVVoiE/z9glym7X0OT11AbSMmnc34o8&#10;M9XUF6WT5lVT5MBCEWt5GMbwg8Yage0N98DBzlIC/AAFlvMPwMDbpfa4WWoP3GcwpnEvUPf5mZnl&#10;VdaDHkokJNI+RWsXHmI+0LZ/tDiPnEmU3O8pDV2yVoaVK6mxxSLtuib5YHbpbkj6QirtANTw2m+r&#10;1AjUXIMCeZXY7IBsHzJ5GvCgsCFJuQRWjhoMh8dt62yvoPNpbUW4iwPRacXMri08UZ1d7n/7iINS&#10;C3NM8j8EoOfev/TchLWOmn4A8jv5c1J9oWEA2f11Fts3r7z3+qXOsmgyO4nhlRei+2PNvq79+8rX&#10;j76hCiRB/Qk1Gdh8v35zka62OZ0AC1tqgE024NG8swvrIKwxeDliPc4KhBpEnGncD7cWUihV1SSv&#10;0kk96CBCzTy9WJgTbBaK2TJwsIo7BpXJ8h4nSz16+faXy7O6W+rWb9Lm5DztuEdvmW7bBK7SA960&#10;ibamncGeJZ2U7QsHXeMmQlf8rDZbrswaFUAhBsDux9/Imt4qgLKlJ9qVzGLEDgT0ALrAww9ALnpS&#10;nHXw8RuWmv3z3RcCpsUopBpymp/jydIfAySkfBuMvq2lD6NOciWSnd8CyLP1ppmMfvu9JtDU6EzV&#10;aH2Ds3ANxKvTM5mZRf/Np04Jte7j7FYkL0sdXvf2WTPO7sF8SdvycT7d3i7n8Jg+LH3rf/rTX5a+&#10;4m6pRw72vZbPiDCVKVvwhVsp+HBonZaa89rJOEednsRSbbV78MaQgT6oy9oNtnkWCLWWAJcVvpE6&#10;+9rT31fHU8spmIgBPinp14caTQF7/s+0+itulux+yEVS1OKglCfvsgfrnn1lxTJ2VmBdBXJE4JCI&#10;Ei409lfw7+rBhD5AsvyOEmEcJepfbfZ2HBlb06X88kOtkiR3+M/ONdqR1GZ5zrmz52prfdixIluX&#10;FdmAg7GgHzjrL8vXdRVx8pMQr7QaAEZQYe7ndneGUMcT9UiK9GHfr4er06PvKHsYTXL6LCnkWiPs&#10;BW54eY1DqGFIRV6adkTd46ZhI0DhR/DpMAftcbMqos0/J6eby1PeUEwmsMGab95Lurszbz6j/ZuR&#10;KenLuYQ0CDJYk2JN8rg6pMs3N/QQQGOPzwowAK9Hhp3+G4XAsZI9zd/GIsv58FSxw5b3PDs5Ca09&#10;wz2YetlEWbaUqarvmxQ0gQ0RngVfb79okqAbsjFTWrCS0Bh+8+YNPwtAqLuHRwJYAI1u7x4JgPjG&#10;hoIeQOg4mEDk5WApruZ1UUP6MHLyIg+4ZsyNaZaXT13LPGoYvorsZ02Fmkyk/O7F4qti+VUx8Hxh&#10;A9yARwEnfjxYjK2Jg2A7uLG3SWvuD1OksG3l0+SySUqaJ/s88CC0MA8DowD8vjC4YRI1X2wkpv4Z&#10;G2gOSUQRI7VGsu/Do7Gi0DygEYKMEg0EWH24T7jG02xsOTSW8zQHYGgsxSeCrjggEOyBjctDQJhM&#10;NJhR/vFy0KJAef/lIdB2XMfr851JdpfPdH6y4+fbyffMZSu7zSjvCWPp4Lo+7SuvZ01GPR4E7pyd&#10;n7Lhn+NQzVwTxv5rbMLnyajWYxnEbjFWHZ5keNhZKE0maHq03YpxMy1r7l5A8YFFgj+3JndMSotu&#10;lKcfncAD8Yj3hLLogmTcb9Jf//a36c3yT3wWXGOwoDC5/PD+ffrXP/9AJh9SnF02YvL1M77Wh89f&#10;edHefnPDSebD/ZMNDZbv9tvf/ML+fWsmwnids+V1T5dfCMXBs20S9CNjW8r7wychSOfDc8NQkv1B&#10;oB02XUsAvfnmjTXOS7P6b8tn5WGSIYW+IltzoBx4q2m80fndSNeN+y2JOPG/AYgy+ELsZDcNpuTt&#10;xKaTpJBjT5HkjywuAFUqAlMJm2ujvLO5NzBmLCbjNhabSXJnDyDIxghyX0dnLnf/ptblr8mYUIPk&#10;oA5OZbLcpqCje6gBmVErqWxM0/s4P4Ai7P0tuUTW5B8EraYVRX8tJZjd2L4laWjky6KmWYPDdWqn&#10;s8qqTzFbe536lfJPigX5bGDf1FDFZYnO/E4CZ7CuHx/u+bwDwOa+38zDxZnWLwztOMSZwUHD3lJS&#10;s/yrNjLexvNMD8ft2FkZeYighSx/NRpSZytoqvZ2/87hn7VSblnT3yUrbKCSJzcPISGjl6iCmJLO&#10;i6hK1Pm4lJdNcfE0ysEa1Ggum5nji1UxuEwaDdA4dMmlvCpHTz9cDRJdrueTy43ScLOAxaLv01KN&#10;n7U6wPw/R543k2QfYk9l9zFLrxrgtTetsw7bypPYpbuegI3r58EbloQ9BIjjxWaRhNyDZYbSp8Dd&#10;bH1r8lTuFymYV+GtrRAZZ8nm3J9Ba6DMa4cFnmRcOIfhf1c15Z6V5o79zGsishtSf+Z5tg1Kdc+d&#10;vTUL+NyoqZwUTOb11l7PBdY3lQbtNZEI9w5nI2WUrLNaAA1ZacaUkjVbC+YFOMubygZdOzKsmqTp&#10;OQZLBGrHTYh48Pch+XO/ITINJzFaawr1AC4uaika7eN7bzdk7NCTCuDisOG1gK/zb373c5l9f780&#10;b59WxXtbhW2I6VedsaGCfFjda2UscAtrXRXhO3DxtiU3+TC1eKb8Onsd7um360K/e2KumALt1acU&#10;c6OF3NH1jO5nNoSkaOWdumYSlqEDJqr5szPUfH9ObfXMWfOe5QnXVjVaDs/BDhY1hYg408zYTWIV&#10;V/MQI3NXnpjDxmpjABZUyyx19Nu33y419wXDAsHkg63OycmxQGyFKww2NChi0LFhx9AoJ8kBi85d&#10;85KiD2dW3V1Gh83Ms6yM0Tw2ARyBqtYOXMZ5K+8+X8NFkt81u9H9+nyTCMaf2Cd55TPGfcmluhGq&#10;UWN9rs/BgV6rHaDtoUQ5WPRk8K7OUffsdiaNm+W7LNZtGtwvdQ0KzCJ/cIjBZ28bgLLtSZPtdbQS&#10;qZLtmfQaZzJIDajr8FkelroUzz76D4SqARBCvQrgeNL+u9Hr5BX7Kbu3tWqErNrMw6cmDYpsqDeZ&#10;b3FtFiAD/8Dl816dbNO3V+fpFGDZtOf7cp9NG17TJt/fovVgA0+rxbZKX38+PJuF09bWEiTKsEdo&#10;rA2NGIHBBfvQwQA07hfy6OV131jMzyV8Ka/fpLvnQzq9+iaV7XE6Orvke23EakatipoV3wP1fcUA&#10;EJZUAMUHq/UQ0kfrkI0FhAxK5HVPspm19InVcdstn6OyYnLjdfB7YFKzNpLiDB7UyX3H9X7w4+ZQ&#10;bjZ5Jj3Ds2oALNu9neMEf2HfsLwvAkpgF+SMwuQKg2Je5+Gzy3suIAX3uBXiC6O+j7GEjZnMoSSC&#10;NcA8gWplMjAugVk4W6IuSASTmGg4cz3/YS8rMgCiSOrdjjjT92Qe3y+f83HpT5+nXfr+85f0x7/8&#10;ZemtHhn2gf8dwnrN07lzsMrSkNeEvzhDXXI5e9iG+3LqPCgxMJFU1EO++Pzm8CNuYcbc/VKzZOL+&#10;fDtIVh3jKMN/O0xQaIV75bUVuBcJ6W7F0vM3YoDjc2v0LbP8bhms4/DW0P39PNk++ozUXjOZwxqh&#10;hB2J/ZWWXhka5BCehL+j2V1UGwZyXdhuPghAa7mrU/yX783O6Itr3taWAD9B90IKvGYKpq6EWQGj&#10;be37urpmRpCrWuf2/j6wKDlHgKIz5HPJrwZwWfYJWUPjtgpWGs5Pdt/hqxwoizuWzr1EumlfLAIW&#10;RvP9OrjfET3AjvigISCDspv9JEN2NVkA90b7skzrpeFsSsfLZoZD2pL+DvSwoel8sUXhEw56lB1m&#10;xambebXJ6Q6x2B/3L0qoPaTLyzOTgOA1IV/cWJov/vkSCbxHlna6NX80BzoeHu644WJD3iqFC2Bg&#10;lSTH2QVgU+RICDNJHTbuh+WBh2xwRwDimK8LWQl+zSx6B8m/9vy8AEkBXtCzQxLJT8vm4Yl6Pkmk&#10;PDrb4p2kgR+kzzZWZY0CcDP6tK4n8njQCM7XUdTyqXb3rxQGl4kSbiuSBzPSbc4IcuZpFoNC5pYy&#10;yH8hi6RIqm2qekvPq51WGvThXpaCxQamFkImDgIvXCJASeuyxiD1nWUQDukr2FRVDeSL1ttm06nk&#10;AL9wHVB84PM8vZgsFK/95faB8vDzsxOuE1wBFBkbsTdeloPs/vGB8r2vX295sH29vTNmlvw1cO3u&#10;7x74mmBYglGZlJ4LgBahE9sxM0kW1x3/HelHTh/2dNvB0m2dbuvejgD4cO0gi2XSqkzm+ZqaZrik&#10;55Sei3u+J8AvfD9K4QkCTStQ6mBMOAHrlDDKRym1nryNZ5yhGvAZObIEUIShIJEKm99WibhYo1+/&#10;fqFBNsBsu58TX/t2uT5zs+byhP6FW4az4L6gsONBv9wbJPh+/viZybuTJqs7MVbQMGzlJ3cCqfLG&#10;njewRCH1dYICwnIAXOIZurq54fXDlg6TX/iAQg5gEpOSLq7epDffvF0O6pf0ebmvs/xtMCi4vLKg&#10;EWPjbSRPm8jEnZUWiGuCAuv05MSaZZ/eC0jbHlsaGQB886/aGvMku2VHl3dVO0no9TYIBEzaC3hv&#10;CRxtzQtMwNLaX6Jksy5IK2PZYSxhmJ3WDZw81hyr8yLOQQ33SGvJU2BHAjb0LfLiYm5i7niiaOOz&#10;ZmEEE6eRG3ln5dw6Db+1VyexJXZbE0Rwq2nylrvJtptEm+RysmasdJmYFSjVWFzOtGgqMVTYUCI6&#10;27PHPUXyhuwmzPJF83AoJqwjRR32Ccv6pJfqsq8XFQ93t18kj6j8fVxrstPka0YvudEKzh3TVW1y&#10;THm5pN74PfNCU7NbTHpPr0mwPLfmxYdmd3APlAC1JIVYNZUGGI3xe3MYxecktYHYE2JUKdggZ5eM&#10;WIERcj1PZxNDr2lf8lRaDihcIuKJcOFnNURS8UYJ0NbDlgAOHeB65TPlQEA8SyZN2US4hyd/Pxm4&#10;VvTa8fc1zB/GKMCKwC4a/s/W8HnyI8HoSMWVRUGbg51i9c4ccnNnHmVaS1jdgXMJIBxtRuSRauBH&#10;TyWmyTpZH7OSuge5peUYujkw7p6W2b1vNPCZBVaOAnTJQtHEv3pS3Gysbi+Vsc7AjB9czaDm/SDQ&#10;emaSd2Hd1VObDwLsRio8bJ1uYspN/0q+xsRnY5BtQvZgAaX0ZjESis61rcznrQ70fX0Oz7mDvDHB&#10;Fk9i8Bq4YIwsAyTTa2nPYKFG+A4YzjlI6SAt/ZkEYkyULsN/9eJne/b98z+YjLeHUnTT7EhxzSsQ&#10;cBVY4/twkyzbm7js97flbnCeuzm3m427GXhd+Qz5WvLGTVtBlx61Pnxvq6FHSr0Z89f2JsrdXNlg&#10;ysy7A00lWKWR+FtygOM9MbLF2RfskTx0oEXpyJaMbcMo88TbxKDcPZ6am8lXC/YjQx71CAIO5L8H&#10;IOXi/IJs/Z0CjgD8wVIDP4PBJn8W0sfdicKNhu77lCwBlGFUowZdWqsA+eg/17yuzepHFLgxbAK4&#10;dCJE/84Bv8pPqvXh1Cpz0/0B0+peJjFFfMAR4F3Oq6T6HrLh78P7qn2NgIQPU8RwNtZ+tJgB2iVd&#10;Z2xEc5vlITfrHLYQJLK+9dzb0M7OL+/n1h5kdn601DPONZCWN2IRmMpHwRPBOWQ3NnqrNpRiKNDW&#10;hiUPsM54fubrUdad9Uw7gKvAr7ZOoEwtnoEIF9D57ky+ppDCpoCqopRlAIgQpp4s6+L6/CRd7Jbz&#10;Oy/7S7PeAj8DsA7AVlN6La2fRk+rHiNwyvzcNjZKxDMzmiVOk5d6InBtQxjsbQwyXGo81M/bo50s&#10;qWyf2IKIAvXK0QmZfGfXb8kYw556egzJrfWyJMMAJMRZB1Yk/aof2VPzs4tVjjPIGYVkAdJWJdHH&#10;G7Uf+4Rs9wffFX6ESaFsBjaMVGTw/EUQE+vFZpJjBoNYf0pGfbPhh0mWzSeNeyN71aIaLrPuRW8F&#10;9RcUXwDcYFGBOhpnNFl8PMtlHZC7b3DW3rrjOTRwKFG0zix5F3U75LkvAreh/nhZ6j9L4m0KNZtW&#10;ADsdmQYjwJifKoZqy3lZl37p5UnqsUxG5e1hSP/PH/+Y3n/6REVMcybyys4hK7SJn72lCLXIq+F7&#10;fmXDkpjSXh0UErgfw+CVC7fxr+x5x3PC5ziA+xoSYdYKzsLVe/heHqz1tgKvPFSkuDdeCvsVGySk&#10;V7W8e9Mleea7xHRYS3SLAWZDoFMdDIvgsrA1yK8HiUqyTWtmYu60tCwm/RBhS51BPSjgygZauAfq&#10;gbxucUZifn2mus1LU6p8dXA0LIFyD5da8R9+YrLwyi+3S0hyD4fLK3AxUpr73j94Iq9754ol6HWi&#10;t3pl9V7Z7UPc3gm15Nvrs+82bLqKkqmsaEWxF/S/MDlOnAzMlD9Nkohao7cTAwgAA4q1Ub5D3Fh1&#10;A4r/txbj/vlA832w6DBFu76+Whrze743Csz9wZhdAHMAXjhdE359Z+dnfEgtwMASZz9+/srwhPOT&#10;I8oxX5ZmG0/uiTxlfKLFgILBNjr45TGunNK4g/l7cEIw0psA74cCA3JdvN6sAth845aN78Um4G7Q&#10;Dc8cFs4yLsUmiM0Or4lGBd8bKaJWW5lHIg6kg1htYCDZ9N2YOpOCSnCzXg72ID88TZLTjaRJb3h/&#10;IJWttnECCHmZI21mEKiUFZNNcHM2RpgDbmQDakFbAlmLps38j6oeQCHiXSkianpKz2JyeuqvTd56&#10;QiI8fSqbhqokw5LOjrcEKrEGEaKAh/cWoRAvdpDvlF4LsAxJrnsm9U5M+CVzZT/FNBzsLhxqWFMn&#10;R1sFfgxiVT5bwanmaLezSa8FKVgoxadl/eAzA4giI2Zuem8LVPh6+8hGC9Mn/DlYaACIcL0/3z53&#10;GjKNdy1BDuvy6/0z783J1mQl9O2oNv0cxMga1KSaj2SRJ5s9uVhLL/SIapGuhPXCzRQ3fDJ5gQet&#10;4PcA+JlUxdiveMYgQ3x4eOKaHCkFe46Gg2Flm5GBIgCfUVAjdOTq6oaAPIMLlmYShtgW8nEa4IwD&#10;rV++3i3PyaP5KwGAf9kv77sj+H1yYlJTBPNkSjYOBO7Ol+v/6fMtBwTHKOqXawSvRDzbHCxsLFAD&#10;7wVWH4JS0Cw83D+E0SmB0pbJ3GD6WG1qKk2uCfBuWJ7hs9Pz5Vk8ZfdC/8j7R4JT8Mgs9IDapZub&#10;dyywNvLUe3o2ljBetyhAA+AnwVKCQQ8hW6REmoDZPv34/iNZvNjrHmEJALktBwyaoqccwN9clZa5&#10;23C90n/yFftuDPYSwb3tGKaxbpvAYYD8k+jNKRmITzmdfed7b1HCn0+U8AxzOs2JewvG0KDBQdXv&#10;Nw1rXDIE8JZGxy5BhfxD145/7iy1fjwJVK4RaBK280oKDtKgvOqSmi73eXNmTRLIAaAuS6+WPRFU&#10;rAF8x718WIpM0iFd94RSSggPBk7jfpJBIJ9U+D5iIgxQGenOBoa+LOfMR/4sEgMxwSabnfKTJM/W&#10;QTJnAx92W2OBU6I6iEmuw5iBBFyvG0uBRSryYI1lzr3ZD8+vtDJ6bp1z4mbqs5IczdtuCJ/G7ABq&#10;6V57Efig5sykPolrgKzZmmPibP696dVE1r1TLd24M9VyJJCb7YSvvybz4pAIKmTCPOtqrIXZi9VU&#10;w0TffN16Oix1MlH4tZAJe4PdE+9qgBZVLBAA8ZQGHw5dkuzSdkrQXdLdEyzdN7LKtwYSp2k2Jh7B&#10;3dGYfUmgJoDAVu2aOhOGvpV61rwYozl7kXwjgKwSTb2nUTeBcO63F15w8gAj230FimH9F4a3mB+j&#10;A4pFbGHUVlspDoZs4K3599l1oFUA2H1KHR4EcuAMYOE42oBz0FAgi2GP98I+ikEnz3gwHed9+DGC&#10;5eeJssDg6fl3cmqg5Fw4wDX590jAwWSViTVYcc9DsdDdyqAl81asYhWx9thu+LxVNpTGwAHT++em&#10;8f7zP/wf6T3TeFMEz4TyxpkXOI/nFeFuZcGTW4p154mC3lw5S6PbcfTkQ+thWrAzLEvJmcel9wkr&#10;kKl7cKbw0PRQJ/9Mk+p0ppPnlcyx9e8TIinVBLP8VrP8+3rysZhUCs9r7oMmBrX7XtLXHmeZ/syD&#10;garAvKLGyZQO2wjysLTyjVKDbY+iNBfJpFBULGsLrD4Ebp0xuKNY4iktdjKBgk0xxnxRYBdYwd0j&#10;cTDmZxl0LRQ84ob+8qUaxxKSUAsCGsJXc52ETCZcbcHaTbkHBIAZ2Grfg7JCgnL8fQ30HSRz2fbK&#10;nc+HZb622KgPXdDWvR1rJI1H+FXue5gNdgYti9ZBsVSFL1YpD7LObQ1pVH84yO30VRuSuMeoWIJK&#10;bWevtbX01CZvr6L7wc9RTb7pwz4bILywjmCoGkIO98/JOU5ZTOlWazDzQmK8ki4HySF1X1meaXOT&#10;X1uTH3JV2NdgUtk8pYul/vrVzXX69vw0nY4WTGMM6w394t1/kEE98ELl99lYzyTGIgYsSewbC8nL&#10;9PVl37iRh+gsuyL5xFO5Nlk4Ep8L9W1MuYbFEi2zZqpDtidnaXd2RcLKTFbkUaiBMMjBc/O09NBP&#10;93dLQ/ZEJQ/6XaT8Ely1JBTVUqOBkwylPFnulylPBu1PONeelr4J1gqDiBRbegke7FnPtgeO8ig2&#10;O4ZE9iWkjpDXZ7Heca6yv31c7uvT3gBNyGSXazPuRlp3LScpgfrjszOyeCnTFzvLGG499ZxMzYOn&#10;sRvl2NntJRljDxYbiaDurLrQ15F599t5WyLthWs2ySKBP0taYip1qRNgq1ON5ckedDmrng85/Z//&#10;9c/pX/7yJxJ9fJ93WSfeY/CQnNLdrcsK6PIyJa+8jqv2Whs0DAqYsMBL9gvuWyelhgNA1Zl3Asas&#10;Xq8h1U8aBswiLJldpDHLGVTUugy2iZ1dY/BUO8O9dGApgkQ8aVgAmNV1LQ2vbemizs+lRWq4DyK6&#10;x63nqElZWh3kElO8FWEUNvQkEFdSqGT4/rUpo0BJwalGWm0x9pOA0xrDV9+LPDip1tYTeldBHKu7&#10;FXYdr4A8P8dXV6nlfpPzClRdg72uTOR6Lk6UyOFT3s/d177a5tGaYoDXp31rZuRyL27OT76jhw8L&#10;70JAayKrz96UPgf+QkJHyQbSfzs7w6i6heALPQoATj0fxB7LMvzsaTc0b2QYAVhGW/pFuSx3y2nu&#10;IVgd3DAGAxnJ7lLgxqDJhKfPbNUI1uklXS+FQHKJVzIgaCLL7ijdwX+JsrutWHnGykBThg2zssjc&#10;8CKjuLxbNk6AmTSoRsQ5EzaP6EkAySLTXlfyGDSKaDDNjNoAHEwibXqyZ/G0GzHtV0KXp/Nm88Iy&#10;HyNR5SmbnSPplkbnmKQcWoRlGHOuyyM8AIMeZoMx/cyPsZo/hFh6o9hla+iZhWOkLZpH0zD2YsPB&#10;MnyKPQHDFCllW6bQGuuTPo5+MGvJV7FjPKSCLC55SN0/7fl94fsGwMmNzskoWL7f06ES0KLcdz9L&#10;xmpGrJ58g7VXVVw7awAH7qTwDuwgblCO98B9ur274zq5u39Mj882/Xp+PFD6w2vOYtSSAAFoIdQC&#10;gBa+0fHJEd8DoCLu0REOSz1dl2fHCoMwSefxdoiEIF6r7Rj7hUkf7fDHZA1Jt0ggxrfHOkLSLb0O&#10;eK9Nwn2YZzGFOqABZiRZN5NJyoto0xeXl0wY9UcfPnqQH7tsyEItzKMNILof4mY8PJGFSraevo+2&#10;lPTwcM9pJNKLAWRP3vgur3t5eZHevfuWhbd5em0J1DFNFz6HTy9MKX5Y/h3f6/z0mI3bu2+/UcKf&#10;ntllP4AsAV6BG072t+lpuf64ZmBjAniDITL89yBBwDRyasZ0RVJwpVzcPEdQeJvfnV3DhEk9msrl&#10;X98szQPku2ASM/lL6wYTWp9ko1jbSNJKacdy7cHwg3SI91A+NLh//NwADXdbJvrCXNzW4YzBZrCg&#10;JtG0PaDDp/GYJg7ybBKT38IfxKJ15h+Tmpeiisqn2QJxXJZZJaPq0+4u+Swys53VbLXwEDJLAktg&#10;23BiOruHlIYDtbaQY7mcrkimRwCee3I2BgWuebYmyFnRLlXeOkjgQTDaz2afYDldRs2nDcEcZDIP&#10;IPPtmDVEanGQ8lrJlBh7BT1Rn18EcvXreFh+j5PdyQzA3fZhYsDNixmHL4Uc2L2Q9+Llb79+Xdb8&#10;FzaeNHcft2KxG8hsIHsOaaz/D2CeSTaLJTgPw6uE3drmkIgaSK8UtdI9spqKkX745yiWkvYQbyqD&#10;QUYgxRiN3eDfwDhnqxWxhZrkrq2uQcMx5AOzmJGtdWnJIMa9AcFDl+kJCHRfwjBz1gQ9mE4p9fuX&#10;O9vO3FG6VNdNonGvngXCezMR8lsVjwOTHZuPYg3UUjJqtjeUBDTH9+UzP02RjsrQjWD5Cejb2P0z&#10;5n01f69xlHS3GUA1GKPcQpuMtWAT5M6AK0qnzj45r12uSdNxT+8GkAL/HyVYDqP5FJvFyRAsYQJb&#10;YoMx0VGqAH/qJzV6o8C7ja6ZD0tdnj1PxqDF+kTz7QFYHrzMGgehaWq03VNtEwFDhaoIgpQ6Pzyt&#10;FK85iRUDuwQy3KqCDJoV6i6RMT9SC0JLYpSgfgvAQwNEFvTZgJzBbV/kUeVy1SrbBQQn/fqv/+Zn&#10;gX3/9A9/l95/+NBl4vJK4h6WOzhbmntypmDglbRiqvaYIKVN9n02AAq9h621FsmHrduxdeA5dY+0&#10;17m2K4NvyWKd5dfkGxwAYOp+UZQwKUyi5J6AzHvtg+A1GOY/56zGJj9Vt2aY16x1a0AnPRdcy87+&#10;bDZ4hrTQwpGmYK+Z/FS1CRQmm53JFBFScGIJ96hpyOQ7P0031zcEA1FfoyYoGpBlMdJjIOKAvHzX&#10;koC+7bBlP6H8AYGE6o+dddH6PXHvJNt/hmCmeChZZ96XsInwtdgZGyXSEz1lPrfukRf2NTLRxp40&#10;u/9TaOpahA+471eV716OIJEeFrI2im/VgeS2itjq+2tbe1aVsgKrazT3nvqNZwODDLKm1DAzTX63&#10;C2nlqAGk7zPewDOQAmy+VCMsCHvJ/d3tsm4m7W+zwAmB0zr/7XrUlY3DqgmX75bVFjYEm6Yqz1v5&#10;XQogx9+6Pt2kP7z7RbqEzBXgjvZUNFCjwGz6+2Vj4pAplyXvywbIo9bg9ax+77qPYlXUNOrj3fGJ&#10;PHYLCSVZoZLG6J1YL9k9tPMU+z9Bo/mw1Mlntt/ukM67Te3QTLJeTKJsHvMHyk4ryCWTQREYF2FA&#10;Nft5IcY0fTHB6MPnkKwxAhixR2d56OJeU4ZsV/iYxIo9n7ukoET3sa2hIpFXuR4sIwLNVPKg1np4&#10;euTZuGdPvF2uxfnyXsZkLLst9+uhWMquy9yLWKRM9649sAIScQZSehgL/XIPtn95ABsGebOFTSQO&#10;iX34OBDYa3OTLctMxuwAvt/0koZ5uY6H5+VfUdcv9fHy63kq6U8/fkz/+fu/sP85HKbuuSYFSa4K&#10;vtDAOvYNKI5yTjE/crZdyl2Cqy6ryP9u9BTz1hN0m3OznVXrqgjHxdDrZ/Oa86AYL4myFB1F59Dw&#10;E3Y4X6O40U1dse5yWEIUMd388cspRc8xhJx4nXDrqpEcZ4j/2eyA1ir1231Ew4PTgTKFw+YANlt8&#10;70Hy3CF5evoQw1QPgwryAjcyM7PILffkZN8fq7H6nJQR7MfVYKHk/xbI9IELz0adr6726Jndr9N4&#10;3U80rwZ0Ob9WcBlDutCPuFuK+ABwCKDPr6lbdHB4AE/Tt9en36FpwUMIxhybOTGI7OGt1pCWIWiM&#10;YBgNiuP25FFMUnEgoSkqZK8dCMrQHD384/Rwthy+fUhpJTtu2+n2VSDH3Cze/GjZUHwy+SRWHDYb&#10;bPpHxxsz4cw1EmsxtYascMtUrgsGf4CBcnx0ytRYMMxwcZ6e9lwMV5fXNqHYyFx6eQOksuJ1NjL4&#10;pffb9ojNPcACgH+cCjZrErBpvexnAysx0RLKjIsNKejXu3uTQWEjZ/KUsUcA3qCgZWrusnFjYoMp&#10;JQ4DsNlwrTcKtcBGPVU7dHDd8Tmenieyp8iCo/ede9koGapqqlXNXHIz5JgKu1k/wLRZyZjjCozz&#10;qTHeh1OKVYAMU1/HoslAEujoUoDEaVQRK9SLzhopcIMh121lKA1mIFiKXFPHPBiQ7jtrEnJCOWEJ&#10;FmBqFgaCdVDkk4afgycgWTbLGnsRI+Jxuef3j3ubJAE43Ftzj99HLfX221+k6+s3BJwpF95XD/Tk&#10;dFLzDlv3SiR8vH8mRR7SWbw2/dpgMnts6wdgFtNID5WMRJNA2P/xPu5t0kVQ6uQ8ffPNWz5HAKLN&#10;R25Kz4dJ6a02edozKKeGQfGsFDACDgKC2d7Jv7GKaQuD8lySmHIbHmxMpE6W8HkKH47lcD1fnpVB&#10;4BcOWr8GD4/GAAQDtgw5kkpHJYs+UL5brSCVdx2eRTxDAPNxnQAGfv16l354/4Vy5DfX5/wMeEbP&#10;UKQfbdK7b9+m58d7vi+Sdhl0c3HG1GNPhIKhM0Gopdgx4LNRxnN6dsqjEUypMu4I3N188wv6NZ4u&#10;3+vi/IrMui2NjMd0dfM2nV0AkPx1+uVv/ipdXX+Tjk7PmdgIZh+KFbD3sHeRBUqp5VGYh1soBdio&#10;55xCApzDRd4uRdPbX3ybLq6v09nlDT/b9c2NAX9bS1bDNR42ZhRuzAk9qxou2BBi5K9ZxSrYiqPL&#10;OFe+O3kcBba0YEmYT80cKb9+CJPlgs+aFR4gkMx9L2cP4XDZJxhqYNS4xLCmSPl2xikBD4AdkmcV&#10;hWo4QFVTl4cSPG62XRvgYTJLSEJK8qbEpvyjklwxhCpu/qv1uJGsu8lTBEXrJON+hh7NJgnieqQH&#10;mklPw/CW++8zi4bn50cr4iaT8QLYu/2KAI47TsVxnuEXwgH+/Oc/p8+fPnBd/vD993xWBz0DWwJ/&#10;O/lbGQhgLJAWqcODfNEogclZSa0GgljQwp4Al0ktS/gPmb/KELYRxMyGIVTRHILVOWS+ozz0yC6X&#10;nxILPhXGw9ib0O57OgcboXtyJbG+5+RV/h6NkIPJh9m81TRBJeM92dCwSiZdlHi5Lv6LpyDrPecV&#10;EI2JOgEzfE8CCcWMtcnu27IWKAy1sCFYmwzABJMnr0AV80Jz8PkQFgaDBjKTJEQhJ00WGGNeSrNk&#10;fUWDGIGfGjZlBa7E5DSK2iFM7Gd9D2O3jVIDTEq3NNZmHjpgNwigIydCQ8Omhp2pt/ISYoPGqe4Y&#10;KcpQChjbblSAheQrOjfGonWz8i/E/TFGtN1bqxsy64sm1sNWe4WHDCEBdz8fQv7ie0vTQGVW0gHq&#10;pj2TM5uSoWcOcHGZcD0B8BhL+oh/fvf1nmtiu7X0VJwZB3kjY4CHXwgBQQGONbDdmh8Y/dzGjdKZ&#10;reDBufoEGRtW4rxXw231wun5ZfrVb//wMz37/iG9//TxFTuv+QpTWq6nGrYVIJIFCjqg5+zpvMot&#10;z5HOaYNXZ401WQ+wBm9dJRAFvIJwcjChBT7WFOy6tPJ66vnYHVQf1sBIXvUuJQdgX/3nlSDq6bsd&#10;wChhn+NhfJNUEwYaitHnQH3pTD0fNmEAgzV4dLJlDfdCG51JAV5mIYBBIdbZTN/h03R5dZXevP02&#10;3VwvZ/vNm+VcvSIA6JYJDNPaWCBE2Y78PNhXOSgYcoD2AIPJ0iqls0XQIAIAr2omS2fyjsXtDCQD&#10;xFBtYwnXI8599x2d26rRAjA0yw4wk2niXk7BDaxWq7mqI2lPSKuGODurT/t7DrJ1S2uDKBscpJUl&#10;gZiDYs+3CBlJKyl37nN+DQ+r5H5+7lCqL6VJhHbkQWuvBdM4yy7GQFVj+3JIkIwVvtFgb9AAAsCL&#10;nXHmD5fkven1y8Ny/laxWjmAkJSRoIr2yWHlZRuRJN6U5+4PPwuAJAmC/bF9nx2G7ss9evfmMv3h&#10;26WG3JZ0sivK2DT5P+ipeTZYxZlC2KMSfSC3BG0a10tijccwtGoANnpNEEiGsKIwJtk0m5z28fGB&#10;TH73IcUzQh88DWwmyn1NRQYyzWZ5D8ibIVlHcMXZ0rfO1QPgjGmJs6IsP1gQJiEQjgOEIRNgYy+L&#10;AQ5VfBZswT0Vz5F8B+0Mwzk50oIG1xa10NaDVRRscrw1eTJ8usnOXb7LHmF7kwFnh+d7vhbOEYB2&#10;AISZoI36bmvDKbMYApvvgiAaCBd5eU8kD+/4mTZi/vc9FntqqYoVb2bFQpuXpTaxX3a96rzndwUQ&#10;yPNJtinO/qwu656M/TZJFWHzUbC2zb6ntCdjCPL8ZQxVev/wlP7vP/4rgwRB+AlLFoFmDj6tItJt&#10;WFIskCmHlLfEgKa5NFT1rnsiJ9k+OBjVPE27eBBnDfDLwLBl3eAsL7UL67PV3evAh8EZ3s0tHVKc&#10;XTFgiuCM0i1ZDG5RCEy3LRmKA3glAjViOLLymPXhUW7dC7C4qXHsMq5cGH5CVmivh1UCxEedUw78&#10;uw1Kyx3LaM6m9hAM3wN1xq4tD8wayHbqyTw47JrkFSMvd+5evLffbsnTX4F6yQHdVbDSyr92HcrU&#10;wbwUIHz1fKKhRJ055J6v4UnJ2UNABwXRKYFluDo7/g6yR8jVpoOBIGzEsnndcIo8GMgSpqclhSfP&#10;RE+xg7En5KE3yz9uI1NNUJTDb6J1yVbWBcRmfnJsqUCNUpAD2TJM0NSEiw+UJDs0x+YhYhIusKQg&#10;p4QkM8nLAYeLJTqZDJfHLyRwm50CCSb+uxmDb7QgTUZCk3H4rD0+8r0AGOI6bFVowRsHYAf8FWbp&#10;/bFO8BktLdUS5GAYnMioO8j4PjGZ1EyCx5jCYzM7Oz0jGHBQsWpsDWPwWSDImC7OT9hAGNhq0x8C&#10;glOX+tp9MtaeGQqnMDoHu8wnrntNt3aYwIm1gSsAluV2HDS1b50JEYlzlqZDxlRtwToi+Cv5GoAb&#10;CxNBmlGVzLgE3bitpCzP+0nTXJMi2X932vBmKCupmaUKY30d77aUkgOkhmckpWd7Y6RiPTAQQgwG&#10;AKIWWtII9FWBFlj3BGgnm4hBTvqHP/yeTQKo2rcPL/St8/AQXCHIRjBZflwOPwBK8KV7f/vEggjX&#10;eC9ZMQ4tAItDcRnubKzMiPS2YBQDSZKtpWoScYBMkNt6As+8Mknm8+I0bgF4iJgH0Ev6vRLSkkw6&#10;Bz47e7Je8XyDPeRSYF5feioZA+18OXBnAQ0AXFFAowCxRLsN/4zhO3XiNUABzjCQbAmZAPXe/fJd&#10;+u1f/ZbfAf+Ow/3j508K2tgsRfpSoB+PlE27FAPbAqS+YB8OQwoGBdMZt+YLBRYhwQgU8/BYUYLX&#10;m29uuDbgqYjnCMD5LC8ReC7iWToo0RjP59Ojsbvef/jIPeZ0+TXLQ9PZcia5GEOyinvTPbmSUtYG&#10;Fklk1RUDeE+WAgXg3snyLENygaknCiCwQUeBxmyad3bNnVGX9J64bywYt5toZOmNpud9VHHLRDWF&#10;C0U7J/aKe5na1LZ7o9FrTYEvKTWBYxrqZAXryHTc06oJSpYc+9RBk/tI4pqrZMFah7WuDHNdFmng&#10;fxabzeaEVoxZyqnkpgQ9KsG+olAGCyOY1bh0+koRSzCEBFUT++kgC4VZErRBx40ArzprDFkJ3vnU&#10;F2y+iWzsPX0HH+/v0+0t2Hu3nF7TeFmtc5X/ZZY8o0mSjTPGkvSsEbKAlkGsDGOk0stKV2DcbCP9&#10;0dLjm8CamWcF1uNGhT5+dozkylVh5aVPlX2G5Jqepk2fumrFcBY6MIvqcFBCa1ETRQAwr4JAVHRs&#10;NcSjvGcYXvkqtrwKxWgdWvDkyij8hhwFTPhcKUnNg4gGpZEHMK01xoRbF3NV8w7CdQZ7LIsFy3O+&#10;KWFS18lCP2xIib0ri8GG5xXAINgEZcXU8eekOO5ReipeUxpp1uSdojt9PtwX+v5ORhEZnWk2jJKP&#10;mVzN92L3+3KpowHA9gwcIHedjTntgF1SWq2nyc0CWIJ1uPwshi1kPSsQg89XNSaHy77NMmQyAGS7&#10;k2H9zHVbBR44M8MCnrI8h/cCHU0FYLJ1M1a3NW7DhpZ62l7lebePAAF6/c2NDa4PDziWqjXqMuc9&#10;eRADn/1JLFYwYAimG0uIkmRJ9Q7BNk+sQWFNAdAW9wRBbJO8PXEGnC37888F+/75H/8+vf/4UcnX&#10;MTI3ZsncouA286guq3X5ZindisflTTb1F6hGwFR+OwSD5n6+VGPTBuwm6xTm10jCyOZ0moO55g1j&#10;T/eT/08AejmCi7otU40mYx3s4f9tUrQWayiHP2HtHkOTs2Haq3RJ7ueyf2m1n1GsEVlTLPXs2an8&#10;9QaGf53QhuOYZyAY9RiI4YyuYr7hPL1+c0VW3/GJ6pPtEWuVYRxDcuyBIRzaJU/JLSFpLfIDx/0B&#10;sMwBl8KBfJDhAKyFD732Gp3rFP6UOC9css3E6Ui3Xa5LrsYid+BUIRtrtoalUc9Wg6f0qt52s3gf&#10;7Fqd4bthMZl+cvN9Jbr74AWBEIeXCBfr61O7o86IbkjvQJmBKet08nFcpxd7Haq1W1sAknll3t/k&#10;84Y6ZrsZxVLzBPckmbSsLkazKpgYpFj4uaEY2avPSj5oZI0wh1qoM0jnYEU3ISLuKlm7U7itRQew&#10;YfuyrK/fvPs2/eYX36TTYTb1DQM5DsufbcXOquadVhKH5lo8BLUxeN96EAF6ptlAOx/ywDPSwR5Y&#10;OaE/JvApb8jNbhfXKcdz2Dh09PVKTz/K0JdeTaFODbXa9iSV3TFBP1oqoOZRaB5qsMOyD6Ieeljq&#10;YgwwjQiS6TNtTDkbZE1SCIEliOcOy5cBIghr2suyKsuuAcMZRpXOJPRg3b+gjpDNCjw2Xbn08gRZ&#10;7gstkSC33W1PyZjt6UKz9RDLHsCQw/eflt6sMV34dOmrzs4vzT7An0cBGVyqVa6YwBWagcFDNkwg&#10;u0w7uU+jMUOLJL65uRxTctXqe6pL3l3FiDV3UGLrE/34MNy8X/qyx+Vc+uHz1/THH36kMmk+yEWv&#10;2bm2TqROsjtwmXAEWZVVsrWS1VPr3nNVfvvOxBsc9A8ASN6/K4XFms2N5jvr7MpSvHRGdg5wPEmN&#10;kcNCojPrYr+QRVEqHYYayKYHcL72+JPE15m7JUWdmhVS5P/0cIwsgoAPQTqIl1bDhxoWGi5vbw62&#10;uT2baoiYfxQpVdQ7h9S/tdUSbHFeH7QvNx2azaW8ocjozPi8kmEPAfSpb1IxYCFy8pcMO470k8FE&#10;6vYyq9y8PmyTTUTpQ6CUu82GM8f7zCeHKiCteoWmzzucH2++Q2NxfLwT02iKw3KviYp5chkVeycf&#10;hqIG1U0DmXw2DNG0GkXVUoYOU2d3uC45gj88KWT5C2y8QZ8dN8GCMqmJvdfD/d4kkufHbIbAuIGX&#10;3nYzRGiHSdkU6w5G192DLQQwz0i1LaT6uxF15iR6T/CNyUnyHNnjoBzML+jxyUC/qRqIsJWJKVh4&#10;CH5wJsrdwz0X7s596OSndX52zqmjo76gL/MQHG3a4VIYPEBgSyKd2KacE7+7e+BNauQILO7nSJxB&#10;ciluBdN0J2vs5pXxvnsquB+SgZb2v8Ncw2vFkWCfIDAF0QEGFYmcBBXRkLP9e6QfavFaKpXM3CWn&#10;te+xNJkK5+DEdG10o0WLn0dhDsQaoGEliCoZJqZEgxUenhK2EXLtEeWO3JvH0ZDuHg24A9Pt9v5A&#10;qe3R0UjfwAN8MjYmMUSIA0ASNLezkrsQloLDbr+8/7tf/pJSX6PfD+k//E//S/q4NANI4fx6+8LP&#10;fn15lt7cXDFVGf6FR1yXA7+7N6NJhRLCJpLSfci+e3gkQIb1iTVNqa6M9v1Z8QOCybyre7YdrBkA&#10;4Hh2erIUyTlSfHY7FVq6X3g2CfyCtdbM2+gZxu6zsSjA6Lv7epu+fP3CJhoMJ0wHP336Yv6AlO8+&#10;8u893N/yfSCfIQgoCeL3P4D1dGshOQIIIf26f3wksGqyj6WQPz9hIdgUykPgfJ6S72vGCq30wyBT&#10;q2QVhTOvGSQQCFAAmDkoAZzgGIB6shmzJnozmbRYS/jemGICXAeIArAWzEXsD3iuGZAgWTXeC3sM&#10;WZXwFOH1GiXDPuLexsIapsdkIpwS1EMBBg9AsoQFdOeVXHOQhKiJgREFDZKpd1s1FoMkfwYMs6H2&#10;0VrpJtte+E6SESatJw5kxnElxzGD5A2Zm7aPcAKvEKIwwi09IMMka00gXgnDbgsKsPk3C6dq/nue&#10;wshEtMEGO5ZSOogpbp+HXpbLc2HSxGbF52AJq+b/14JtYVKfg5hjPdAjqXix88oaEr4eC2JLEw25&#10;bprDyLnKU9E8Vmw/nyBXxEBmWe9IsWPasYCyJwT1LOscst09TJ6XwvHT5w9hPj9xUHWsLWyI9FgH&#10;zspgclB6n2mvxLlKthfYypsjsasP/E6Uc9PvrbLxzc6UHM3rqDRPlW0hiaNUUsCJyyg6+GtSUmPn&#10;NVnHK6ksmzm9g4whDU8p0nKzJMBupVHFGm0ri40isMzl2vm1ruGV1DgLJC5iybi/nBzYY5LsEq8q&#10;OZU1el2uuFU4EBgg2GPdw83tG2T6GP5WXkBymKnkyCyfGmc50opjcE1KCYlcMxMdSatSBKwYi3WW&#10;hG8wSaKaX58kAxiYJc8OS5JxEHBnwK6lcg+cJltxO0eqvcuTyfYUKGFDodHqr2Rr5/z0XLIXk/LT&#10;l4gTb+sYDqrrRjKsWgxyB9VNPrAg+5Z7bDWJFdNwk2wMRjOAn9xD2fYpBz+M3aBkRoHcQ87BDp0E&#10;InB/QEMpX1JjSZVYO03+olj/uM+jnofJPYG176EBOyiEKupQ+s4eWyiIAmRcpAip2m9+9/MCOv7p&#10;H/8+ffj0MSSRKVITu4QRoFxWlzQHBGMLjcCzwgty7K0yIi+mbilaZ02yzbSySkiRdGtSUvcBZM0g&#10;wK3kTsfwfCiX686hBuuMsjq7jU4KNmlYAYQRYHstiNQAyCVkOSJJVI/qvSd5XZofn+r9ocSQyrtW&#10;7Elo/sFinlTf8lxPVYO9rQF/Sy8Av2Ccs2fXVwRONrDSWfak84tz2uIYM3XgPgWm/wB5uTMfuRfZ&#10;EKOJLZvohZoCbDbwc7SE1ezgfV4FzHU7m1ibIXuViI7BUS2kZaC8FC0CALhDzgHGjYPfMPkmCjDj&#10;epBXOkOCImSjg6qWSDyH115bBSr1FHJP0x2CWrRXOE1SbEhW8nhqHiDQVvLAzvBzEMFYkJtgppUV&#10;kyTnHuaRxVTHa4PpBXuMcWtKC2d1e6iN2/O8yP8TnxfSUwbzJPOGxnD36fnRwnxU37TUQxIDCVGK&#10;sofKcJBfRnXWVXYIGjrCSgPAGQYZyyX63a++Te+Wmv0kz5Ldl2A3V97E5SeHpbYbG4EL1CxkrS6f&#10;5Wjp246GITwleYaK7TvI48/3i4G+q+bdTnB3MoCKpJXBBpIYdjuTH3USPZix3+IaH5nyAWFvpmhb&#10;+hSoCNDnYt0MqrmyKcDasi/uEQ4H391lZ5r2z0uPMFB1khUyg7uP74kammoL7sEmny95wz+nJQk8&#10;09OowKXCXhfrlYoL9ABL7Xxxccn/tu+kwB8mHU9U1GX089lCOalgq1UsuJTubh/Thw+flnr5aHnu&#10;L9LZxRW9VVlbU4o/BMO9AOQTAEs9bZvMU0/PJEkoh71qIGNwEnvD2UzQzSTBVUM+m6fZWZs5BJ+t&#10;qq1LHclQD3jNLmsaab3LxXp4bullzul239J/+pc/pR++fGFYy1wnserkZ1/Ful4lzYZVinzWszPr&#10;3GtalikONjkQxuFN6ay32aWrMUiSDx8YsHjPLHn7Kphji/qkmTKhtc7Ec5Z5cTl6hHWWGEa9ipvQ&#10;vR16rneai4ORa8/MFHvO2s4gFU87LwFuOQDqw+K8TqxtXZ3h19CZu04UGVb2EwaClfArtaFHjtfL&#10;q/TaVPsYwJnAViILNO06avN3xF5d5VXYPGW4hG9q9cmejlKDlusKzF176fUkj/DjW9XNTXtR9pA8&#10;MTvz0H36Bg85HHL4CeO5LE7vFKMx+P24Vm8uT79LOkAAiEBidGCqYI6giFl0ap8Y5WYJSbOANb7o&#10;ZMXoqFh5fPiXvfkSTPqzQWl+OajclT5yxro52IRebCMzCk3c4E6XJnpTNty8BhWkJ7uNpTdpw90d&#10;7/il2KwjvRKSvtEkuGS9ATw6Pls+04P5t5wcmZcdDx9Fc2NSsxtNSsb01ykS6wZRQvF8zrXKvH7g&#10;w4efxb+/e/dLGo16vDr+DliPYB1x2j9uRdWeeLCBBQaGmDcnw1DU2NjxZamaFlAyaXPE9XJap28e&#10;z4cqwM8YX1t5CPrkwk1e2dzSXNT+7HhnE9bcV2DQZMcVAl9k/kopzPGWPl74vghy4HXIfSJqk8rK&#10;DY0NTDIKubPaxsF+OYqN74XP/qLPPspQ2aj3ttiRzFrIENV3UqpcWTEckOQ3qRvE93uaqmitOT3t&#10;Taq1HUx2jov29f6Fnw1r4xEea8s/rxBIcfMm/dvHj+nL7TOBs/OzKwLU3759l96//0gJ1tPSAP34&#10;4UP6X/+3/z19+vQ5vf/0Jd2cn/La/c//4X9gOi2+49XVmW1uClAx/75CViJBxP0h/Kpun5bCJ5uM&#10;N3ni1Ghsq0kN1IFgll24qgnQ5IbkANtHA+bBzoTPHf6JZhQAUnKZZsliO75QOgOwGgA+AismJWxj&#10;zcMbB8y9Lb3FNpykg7m33W7DPB+fD7JXTOABngDcQ7GKaf3l5SWbRaT3Il3685evbE4BhCcZieM6&#10;AOyr7UAfxHHM8u8xTz2wRyqZuVsWHQBbcS/Ol0YA7wvfLjz3NGqfZ/lZWeMEpiL9wgCgHe0MBAJz&#10;dLnXNIGeIQl+4fR/oNfkcRrhMSM53E6gG0NdlH+FZsRlGTBtxnDioOISkgPID5LYW3zGRgMrZxn2&#10;upyplD6lwZ5Ippg/fTKXh9eGp5mzSdYhhD9L+jNFatm9bT35tqi5CA+f1BQ6ZO+LIgwTuaJUXYBa&#10;2DObTI6bjPYNxBuiYHGQz/2BBg0NPPmrx703JfLm2FvKKjlrPdG3NF27wqNMZ1txH6seZ8UUYMkW&#10;qlL4mpheBDnIEjS/Sr9vsxqEJjmPmXnb57Bi1EI4wDJ9eYZx9BOlNftlLdNQupqs9/T0mP+sS/EH&#10;8OHz8sx/WQo9BHSM8oXC9QPDZCPQcyD7zKTdRd6LzjIhWDOMIeMne89Dn1BsD1nBBpOaN/PkaCyo&#10;ZzYCdTLwhGBe6kBteKAwgbgXG7M8hhz4KT5oUCLxXqD4K18nebUYlqLCoXgIzKYHhcgjz2UXAEpd&#10;+mnpeALO/LOq2fNm2lPDHfQwn9Up0tZzHgOoG9xgf/kNMLfwjMEzpykAxS1CjK0nAIvJyXsDO+Ka&#10;eFrxLGapgL/SkzLTT7xVytALMpiPm8l6UtDGuJLP2jBGfhcGaKPhEAvaU02ZjJhKTNDNC3COQJRR&#10;hvBMP4f8aTJp9GazWbGAitaOGN0q9gayzPc2mNTPGfNJwT3jEN6Zrm5gsxs8NntmN6OdVZReyU8T&#10;rNjNZqMgDWdFycOrWaVoYO7EJpUBIHMje9bWXJUP5Mjvj2cH/14lueX3RGAQFBmM+kz0ebXk+BzJ&#10;0Az6wuc5mM8mit0hPCQNhChiwzBkYPmOv/3D3/58z74ff1SQyiptr+clq+i26zeEpFuNafGQhQ7e&#10;ZcnLe6KrGgMPRRmGiGnoUs0kUKhEw+LqiOZKNqxjZx+U1JkYvXXqkqDUved62mFnSZVIOVxJ0JIN&#10;GXrGdCOr6SAv5LnVlVC5y5CoDIE9gtjd9PP1wKHSmfKDzkQwg3Cms3mEP/JSR5xdnC21xHV694tv&#10;09s3b5ea6srYgMUsJnAeF4vptITdYs+DBe3lkMUNCntyr8DBz7pITdaesWoywwtOv1dW7BGTD9ZQ&#10;obR5jhrPfFPbK/mzg2EOSvk5GcN198IOoK+FlPhVKm8yYDC8RiXXdfl2l3gb63bUQNKZnbxfdVJo&#10;UhPLuHY2j0sBsQ+LJFEowRxk3TG/8uHyv+SS7vu7u3S31L/0Pd+YFQkHfsWkvcNgxAwOOWAFtDN5&#10;f5N9QlXgGixgnl4sZdtVQVXryZ+vkNi32hOxcxGrS6zIorGkAHNIYc+PNun3v/wm3SznOth9OwFu&#10;YEhjYOhhVRyGYLi7HWw/BojHWi2bv67f39H6HAx1sEcRhFbSuoU3WWDTI4gpqB/pRWmpw8M4BKPZ&#10;0m938m40FhwIJVgrIIzAtmhPu5GJ70NlxHJNwa4DKxbgEcDVSazque5JwEn8O4d0EBMdNgseloJ9&#10;/H6pq3GWepiOr9eTpZ7ZT3OwO5tUFqht+N3gRXsw1ropd7ZkYqI+MVm3+y0LdJZ3Gtag2VhZUMbx&#10;7pjnDl73GAEkR8cGrJaxe5Q2wVETU39MoSSyiQeAJXlLm0cd5YdiNZlHbMuuXhhjb6OqYKPACAzI&#10;GlLcl+sHS495OVfg47ycd08vLd29TOnTw1P6L//6p/Snf/s32izx3In9NMVaDgqen6W6DjkGOv1M&#10;CWArQppaKH54FqwYfjbQUcIvg3NWjFAN44vvVwrdyQKz5pWdQxmHLocVElXFiE3ubqBAlAiplQqr&#10;rL7ZXFqcX6+96Er32V4x4jzgKeqt2GdlD7E6r1rEyFdZLtizXHQ9fQiXcnrthJfbCtjLYT3mQaQc&#10;GKgvc2u6li3Equpc5NBVbM22yqvIuafTvwrlEAOvDHmdvR6S3gj5WIGZVf2dWyz4sK+2LsvNIl0N&#10;xEXsv0cfsBffq7sPuvOm+/5sSfOU+v/mFzffgdWEDRmJnXhY3X8jSza524xxEB00nZ2ro5UtJt6J&#10;aYQGIFH6OBnAgE16f5jCr6GuksR2Ag9Y01XzSoCcCimdgEfphVatoKJMeG4C08Z0//DCiwKGEF4H&#10;gANeA/5c8AHwpDyEciCNFRPflCdePACHaOiL5BE8AOHJk8xD7/LyDRsYNHn8nMvG9gU+gNtdX0g4&#10;PI526evS+KGwvKA/4BMbC4AIz49PlH1iMwWoQv8L+heY5G0zbMkgxGcDKIiFcrW8Bpqi24c7FS7D&#10;8n1OY6KFgwOf00C/xARTNIyHgy0OMNXon0epskWZ+8F3vDMQLa3kJdgsTxDhPho4txlNyjPIy4+b&#10;lEAz3M/NMGiabofCpJRYCwCZdRBaAbFnNH1RPL1twjuxMOkpN9sD5dNwSE1nfU4mob5M3KDGbNfh&#10;SGALmWLyl2Da6bIuXiRpQfFAUHN5mM+WwxyekJDUcvo+NaUrb5gGi8bg/PQofb57SefHOwLXKEKe&#10;pz0L1WMmY9pkEsXOp0+f0ttv3i5FwQOLEEhE/+Zv/jbdfv7EVKwvd/fLGnxIb99+u7zvQ7q+vrZA&#10;ltSfna0Osbv7p/TwbIci5CyDNqyTZY0+gmEEgLXWSEc6OBulDATyzpbPTZ8bhuMA/DYfs9MTi7l3&#10;vylsBjdLgQzDWSQUE6BfPgPAvsM0S2Y/cf0BMIU/mTdKYPXx2R6MeeIFCLz77h/uzVtluRbwxMSG&#10;hfV/u1wDgOOQcf3wb+8JpGBNnZwdc495eHjm97m4OLX0vOXvPb488rr4+z4irQvr/uzEzKIByi5F&#10;GBbRr979WuEZla93UGr4KWXwW/l6PtICAHsODLyx9p4o07VJZp2zTJbn9Oabbyi9Pbs4XwqrY+4R&#10;uZRINcU6JRtQkgs7bG1ijb2AIJiKH0gEmcQm/xVPTcqrwnTjUk9nfY1jN0QuBnxA3kAGKQOBkpKb&#10;u++LNwDDZpQ32xzmD5NAuuLsk1SDYZcj3GN+xexA8WiHz2wyRGf+usSzDBGKwWTQZvyQ0WgJ1uwV&#10;O9zNe8zljPnVRDNnl+RbVUSZarPUcgv01UAlGwPBAZPq7BoBkyaVmdTUWqPl7xN/p1naqnmHCWii&#10;7NYKcnj1ARiEXAhN5sPSXIAlRlYCpODLa97d3i5r+8GuO1myJpNE0b7bGjMJgB/8Po+Z+G6eNPzu&#10;gyXJOUhqjM4hQF4A5wT5ypaDsyNKHC0MBqwXk0MMdv41KxTZ7FQlXRK0nW2CKxDGhj2pT/88TEaM&#10;HrOJ2HffP6VzOgvYwyg80bZKHp09lb0MGq64x0gOiYJL712yQuabg8mSURN8SZKzhpWNNa2jTyfF&#10;gq7B0lZTLvDDA0XcN5Ps/uW+YTBgfqo9zddBFjynXjU1VWA0BU8pvntRenJTkw3g1oFK9xlzL0yy&#10;mGfzC6W/LhjJ9B22VHA2rlyf5rVl8j6ToDHRU0EhLrn3usgDrQhetM76tUGGJE3R1KcAkZMkKean&#10;OstjcFaDOnJPsUCYMWoXkwM3yfoH3U9ryD30ij5NslEwubolWHsSL7+vvP3Q4GHPTWIukml7MFnb&#10;SDm6sfA2tFowljUYe6m2kEdifeHa0kJBfoTYU80LayvmTotC28OMRqYj74Lxbx5VYyT3oonGc469&#10;/3d/89/97DTeDx/fuyinJ4CvZ6JiSxnbqcbANnxTRar2+xm9iVjJzvqiIiEaEuOpEBga9CwGQ9U8&#10;SHOVb6AGIzV7g6BGxS1zal1Bb3klTW8rtoPZgjAUI0Yz+VUjWlzKLGCTQwr6BzeyWGbJ4szrO4fs&#10;cnT5lHxSnVTAQZS5vyuMaWbDD7besdjxrI83m37uSrqG/uL8/JK+ZZvRvE4xbATzmcwyqR9cRcTh&#10;XNFZpr5szJZAbWylUTLqKk+mNUtF36/VSKQ172Dtauxkq0mds7xV6d/mFhYtkmnNq9cl1C4ybeF5&#10;mNUY15DbeSjG6C6kETbT2cgtvHadYZ1XYSL8jLKbKCsbiCZpcbCgV80hB0Zio+F7e+Ksy2PxbDlo&#10;15nPLYZSnz585Jew524fSgB6J0qKOAnUMwWAahjUJBLdApC6vfsaXvA4wy2Aby/1To5aKft5YukB&#10;YsraXuUhCAxzHK23+s231+mvf/U2fXOyS8dlqZsBFjfz5doqWOto3PF8BsiHFNsjeArDW1f2FexZ&#10;QIwBWYK1nyWf05JBzz8uMPa3ouE6QCHYuUxSDzm4iuuIQbqHLVjPuomBP/ZBhDniGd8eL33sUrfA&#10;Sw7mcfP+KTWv1fJG9v/GqgORZDge6d33+PkzFVFQCm20j5qFiKkNUN/DHzOpTsV3qskGjo21ys4k&#10;u08vAs4zJcPH22P6f9NfffksqFXQ/5q9A/zAU9ReqF+gIDLbhg3rZ5w7kMDyvuL77U6ouqHkUOek&#10;1802OGrcU9os66fRAj5TrzIUkKG9EQNIDEnzmOpgLElGOOgsJ5u3mO/fXF+WM/uZnn8I+ETyLq/v&#10;8plflv5xv9z/+ymnP/74If3L9z+ku+VsRE+WXZwZsbo5wK8a9glJw3Z/RteMthTPeouHsXu4aeTa&#10;7RgkMR3UQwzuvZxq+P8lD2USwATiQFN9xd/z1OAVtOY7jAdKVB/6KCncQS6XEtN+R/160fCyrJl8&#10;ZGL2kImUOwvPg4lMDWLPK8Nv2O0rWdnz+ZpLU1MoBbNA0yGYdEWDnSS8YgzpapINhmx2Q+lEcI+A&#10;n3vm5SBMNPcnTB24bWt7ixVT0H1VnVGfX+V3lLA9KvK57UCgXdCyuv7BZHSgj5ZpVp0NXlfLDmZI&#10;SWGMJfZ9t6ZYD6hjoojX+d1fvf1uLwNrgAdMS6VMZIgFM4qRZ/45NiUpa/qprgwO/e3GjLQhfcSJ&#10;v6FRqxWqEWVca9RMNoGswVIiC0FR1TwYGoryHTfkImkPJrpNgRzPL7aRoFixQhUxOxPBQgZLpIFg&#10;kxvKYzPCh8Vk3iby5ueDyXEVu4wyjGIF7umZ+b6QeizGAqiyKEgwhcFlh5TQJ3KnpycEO0aZ2x8d&#10;naUvn7/wsH1z8w0ZTPxczZo1bPxoFDFZ8MKUIQlMZt0QOESD4SazSRveSGnhHMwxSFKrWHxFk3ZK&#10;daoeNnl9VT00R0cbAhn4uk9ofpmibCmx68HErAjrmR5AYh0qCAOA0SyGnU8OLRjCju1hnYaHAmA2&#10;ZqGBEbZId9oEndY9MH3YU5dljJ2NPelyNDTdSMIl401JVXjfk9OdFX+YWszOfup6/a2ATGNKJoKH&#10;KMjOl4Mfr4n4+Wf5ROIePTy82KYGH72TU8pFLRq9Ub4LJurnr5/TH37/++V7Paf3n76m+2Ud/Y//&#10;/b9P3//le0tlJPt05OELcI+bw5Al0bZN4vLixHzEGJZxRGBrQ6A3h/n5QQX1TgwtpvRODtqUdHl2&#10;RDDvbPm1A9MDrKblu50cb3kNASAAsKOcymJNI85+OljBeHFxxiLdvZUoP1je4wGy5JeDCm4ZAZNJ&#10;ZcUMAKbLi6uEOJWj452lVS/NMlJ/B4aqWJIvFigA2OvLCxLSAarAB2WePKHPpnTnZ6cs+HabI943&#10;+GTg/h+fWHKZ+ScWrqVh+RnIZwHQfr79yEEBXDQBNh4t95VBAaD7s+DbmFSO5smPXPsm96phfF69&#10;cAO7alkfACSxpgjuwtuNzLudpetWk4ZhLwAD5kXTVhQ98Plz+1aCNmLIzM3Yx03NhO+B2PMOtBPI&#10;Jguo8qbAs7rZRf77tJ9CGp3NFMzAABX1ycMJVLRjosnCdLC9kaAQE2o3MRE0iaJ5bFAiNx3EKrP7&#10;7ObI9NQpJuVwT8jkYR5uYu6H4LBKJxxyBHiMAg7cD6PIl8MashZeb9ZIG48+vD5jTOgTP5PSUXJC&#10;kDErnOMgT6/E8CeXQyTJXDnMwl70AvP/ZzYlD19v0+0nk64znGlZrzi70FwCTBqyJX3hMxxrjePa&#10;wZMG+z1kOFuulyMWEO4h5eEZsxgsqTirRBNLMLKX4tKnjUnBB5Y8KHllxG2axxsbrWYFQEibXNar&#10;60k5vMDVl8Ne8mVjVu0s0k4Amk1KN0oNrs4w0t5QV0bJkcYrb1+zT/AgqCoT/BxF5czmO4ll6H4r&#10;ORIfk16v5Nyb8cHSxb2AJHtUqeP2A1V+nmMk2eOVAdJOYnMOmq5u5LMJYNdYav4dppDUuzxzVBKv&#10;McaLJM9DFIfrJM2Sh5BOjwrK6PWNNdZkpO8sxdZDlPhnZG8ZM4GpipsShtyTEv0sWGayWqja36Uc&#10;eLb0ROwTuMDjsBELZZJfa16lpRtTwq8PJUyUHTc2rthr2TCIWecMv0HFfV3OBAxq6G2IM4cS3sZ9&#10;UNQAhYbYWtsrYIEAjK7zRp6jSJGsfs8l7yVoUq0+qc2HF0MkGNuZYd+TvoACzy39uXuXAlzHdca9&#10;Nm9G2wfIDA8JcuY+D7b5r3/389J4//Hv/y59+PAhzrwgQrkBtttitO67OHjRHYB7Cb8hX+JD7qmK&#10;DrBEurnYrZ0R2n+15EOPFuEaqbVgD1bVB/bZlr8+G2wYPlDdqC9SzweXZXKNlz4ETitma1uJeiO5&#10;uq28+Ez5M3tYiQd8KIjP36ObTSldtcrHKVntYSDxzli+o9XO8ExtqksuLy5NabCzQDYOHnimGsAz&#10;Qi3h+6uA40HSPDJSxiGazRyuNi2CkErqzOhZz4GDFmQI6ewpzUH2JkuKSY1zDYlupFXm7hXLYVOW&#10;hHp2k/zXpvQ59ZRFV8K40mLtm+1SXsrhSolBS5LcrawSeLunk8uOjcljDajZIwWTu3XT+6xBpXua&#10;tpUPlCu0IGFush3Af9/f3zKEDex4nDU4O5diIU0gOoAht7FkWYpSY/BoklDUTgCx4XGMZ+rjp88E&#10;kmayvyqvO61UuNcNCgdrK9+qEuGOSc3xkGw4tV1q0bdv3qRvry/T+bJXXGzhX27XcaaNx54wA1n5&#10;1dYIlF7boy3PejKTlRaNHoae6KPZoUAuS0WMmnAMljxxnJ6RxQI50BOj5zxePg96UKz9l5eJzwL9&#10;Z0sy4suQgwI0jsYQzOMYKpUq2xRb67Ze0ZvMZcdngyq0wXs0sNOWfXnp00iOAfnk4pz2DiRaCODm&#10;szQYoYFrDKojDmpG2uHYYNMY2Qgz245mSwKP7RfVh439ypZnBoYqrK2myiGMD6TxmQF4GuveVHf8&#10;/EvfdXVzLdDL1sZ2ZxYi9ANEP43n2QclsoHx/snOSUkv0fqiz4U0v41kwYZ3I9RdWw9OcH9pncUH&#10;WLg8U9Vx2D+lioHv09KzHHJ6Xi7S131Nf/50m/7fP/0lfb295zrwGqVGQEaL0Ca5oQb709lgKYeC&#10;M8IXggEc9ZGiIVYAffjqGY1WHm4pauVBg3kOclEbqqcwANTBSLH+UothvIdP+QBylk3E2j80wnuc&#10;/Vu697Iz/UqHsFbnWw95clsEsqpXwwU/i1LYEdhnrCuVodWXxpS1nqNoTx9NMTUUDbhy+P9FWi8H&#10;VSYbn1qOV53FvK3OmHRLhNbTjZPsDIo8dtNqYNajQrI8+jqu1gQk29Gfw0N0kH+1f4hYBt7vqPcJ&#10;6wivNYYcA44y9OvcWfh5pRwqK4XXIFsJsdnPTjff+U2E3O9AQ9BBPguGJB7kA1cV2NDUuA0MGEjy&#10;uHBZjBUBUzW2mUuqvBBoqyRJAljV5Ff258YCpG/b4aCpsG/KLwqOWDZYT/5a/j5ADtcvY7MbkqUE&#10;4wpOBwNUyK5SwbRdNtzDvsbkEKw6ePLh9yEhMKPOgSbtYIb49NMm1Xs2gdjkz5YN9u7+wQI2Rvez&#10;sEPh5PSETSOKcTD74K+A98Hff3N9Iy+MEjHf+/0zNwy8NsCFCdMF+RpwGsQJt7Ert6MlnZ4ChBjd&#10;UNvYaqcnOzYf948vxpipNu03ELCkh6dDFH6z0qla9s3EwFC8Fhh1nizGwA9PzNW00uUEVawbM8U3&#10;WmzShHNQsWAejSl863IybzmmKystEuzDQT+zVdOZVibTbA4lD66SCAMAosRU9FocDpMkbnYY2z3B&#10;2oXnHxlamBJOlkwJCTP++fC8t1CNZOxS82+TBFlJnjhoPn/8ZL4UbGz2NGaF/PfAJM9nstrgMQi2&#10;0EYy0O9/+CBvnZw+35lcG6xFgNpIUMZnAuvwWMArCq/PX+/T+fkpGxoUQMUTjKoME5WS6uzbmQEo&#10;OV2dnVB2fHV1ma4uzmmi/kxW6tK0vTxybeNeYkpXxTBDMQzAGJ/r5vo6nS8F9eXVjflAVYFKuyPt&#10;CSOBDEtdnvjMYI3TL28YzGfl8ZGHzbdvv+Xh9OnzZ3sul2Lh5vIivVkKLrAl8UR///2P1owJvzkS&#10;65DBLwezCMAeAEAZ9+Lk9DgMx1FA3C7PXsrmv3nP5DYDolDszGosjxWSgaIL/4OEd5qsGcdngi8Q&#10;E4UHY4kyiEjSSWPcDWQIU3o5J/puUtKwFHQohix9NPN+slnZWmDHID8vTxFzlpUD3GGoLMNy/BCY&#10;Sdn3wNoEtNrApIxq/gXobRTs4LH09l4lJls5ALEcvqP4e/8/Y+/aLEtyXYdlZlX14zzvY4YAOAAB&#10;irZkOcL/Eb9EFkXJCv8KR+izFWFaEh8iCQIccICZua/z7NPdVZnOtfbamXVhO2IGuDF37j2nT3dV&#10;Vubea6/HiQDFih2VxsYsmRXgYT5jSmDXlC5JXuZBBc7k8gNyIyaGN98eRMBpmbMO1SQEeeg5S8bl&#10;GEmBQ1E+SEhIc/bYlMYm/ypcI+ZZ5bR/mmqXpXmDFQGgHD5gYHKYdW0ErBTzbQMrD+m6L7U5ATgO&#10;nyD4CMGL8v7ujixdpN+h9BiVTgup+qS9BdN/vJ+P93d8b/u6noJY4ChN/dqTUSXJ2HYaVRzEJmFw&#10;EMOSY+XnNxgzyvfXsXk2RoKG0aefnv6abRCGe7nIl66DpJrk4hyHB+bhyCRcNqLzIqlrT4ejT5tP&#10;OuVzyHNfjbCbBxOILHnFDAnddHlVTOYGmEWBWKFNgouz67yOLQJHVPQSVCyeSKx02zQ2lq0lIU98&#10;G5Db2ER0aGFEJp2zWoWyJ7KeR3qI2hlo/nfZp/JuNSKGOn0FxXYYprHJw/OSmzTPwPxR3rfmGzcK&#10;HKetxOncCjkroAeT8Eqaj3MMjSCvncifiYE2Q0/VVD1Gs3eCeApKGcZW5BaX7I+21jjIFDBCJnw2&#10;Pz5L2d40ICx7YStPOVtnJglbxLBcxIh1iexAq5C53ZvNuGmJnUmpxMHl/fT7m9jU4nXA0mMSIwZW&#10;xwOvRWmm+sZmxN5K9mu9zu8/vicAv2eYw6jgmUIwAV8zMJ19a8W/wBgyP2k3MtrziPdXf+7PfiDY&#10;9xf/9n9lmNran8yBryg4lR5sY5RNSVLa4lpymVo6rzPFPPCvS0TFghjG1dAktKCjFqKz4l+U1iTp&#10;70Nq8ij6WWVnD/awBGcjpNiby3UgR1b43bBqllqT6KC+h0GIwUfQrw3t5X+kRo17W45iqprXIwdp&#10;zeZnUOBK0n0ynzP4mjEJut7X169fMaADlh2oPRCUhzqYwK6eAW8kY/NHHdugCbVkGjzUwlkYHhSU&#10;moeoMUVSa8LYWMfQWNTNB9oHLtG9Go1w4EMap4Lk0v2rqVgi++lsoIA35DrLPdVxTENPlvUE5KQQ&#10;qJI+C+JyqZ7b8aZV8KHMylqSevG6USzeol2XIMUiL8MiBUDrYnNLtu1tbW5rtTXqQ9LZYH3M/d09&#10;a8CRfdUh3NfndgHQh7MItT1VJ4lno7GwhWsLiPChI67V08MjG+hjfR2cWWDTj870ypbk7kMp369D&#10;6tfMXRkDU2L3JCxcTzHcXuzDUGYO0mmLhPRYkSi2HBzvWeffvrqxXgbDQ/m5urVElAcl2dtLIoCG&#10;vXYncK/I0oAS3mRDJOyPIBCwNiomxb7Cekao0jxTUYJhPxh2+FkYJmNwTbmv+ivzP6417+UlyRkg&#10;J2CYCXBtxO+DqTM2snkoGCKiXz0f2Qcs8pcdJKsGMHdZny18zyCFDwMA6+cEw5YDvPpZGAwJQBYB&#10;ehhU1+ux22/IbEMvDsahXUIj0aC+gJ8qUB2cuVALoVZgwnw24zMfZmN/BkEgas/muh8NrC8ebsUg&#10;LwvZMf9gk/ZiiA8ZqUldB2Pxoc8kIQN1tfuiz/we1m0k8p1YYy70DT0ytdevVYENFzyd5wMHUS/n&#10;FL5/fAy/qf3KP/zz78Pd/bNZgrgPWwg9TKtxDPuZ6sDRH8pOfRCeJFEfHB/JbhuxCiQxejE3WR8o&#10;RffX196dtAkbi9r+u+j+tX2jrFJ/29mg7xvkpZ+tJsGWk1Rnh1WwTvM6DbGHUXhSfAp9b40aiOj8&#10;aGCmpxIPPrcvbTiczOjQqoDYg4PIHHf/5/a5u7xWMphuFaQB2bQapBihIslfV3YGyvbz4LjggSar&#10;X8HtFfxnhW5HFDz8aSV1NvuOPrxpwxIPTynlD5h3paus2kTRAzhCV4YN3R6ESiEp/qJqCR/sm79f&#10;adJox2H4+4vd+EswUVCQNrNX7fduvDrnskpoEcgnGYtRMAcV3MY+s0TJrSRldlE9rcS9QpiQqQOS&#10;G7/kGQyPUIoKWGbuWxT09UXTlc1m6A4iBE8uKMeCJ5vJVIxRxYaZIJ8ZU2Mjak1QsckDDEYN3TYz&#10;YfweCa/YeM33rdCAEcABwLe7T/f8O9CPt0jqrBsZZCL77a6l+lryr3nRGLPrxIMQEkh4jp0XCxpg&#10;THt9L9c35n2W5ZeFm4/3fDqYpAwF8RMSYK+v+J4+3T2Hu4f6eTej6NNnOyiXpVFl7ZAI4fHFGur9&#10;zqQas2RTuIaLADc200rgBUvQk/9GTa2NqZfCQQEJo5qIIMPdHEzyzSlOMS8blyKZMa4FvNCzr27w&#10;8Fwk042Ju1HAXO6Ju2Cj5dAARveGPCnsBX9/dbU3jXx9kYenF2O6CV13wOIZSdGjyZtfZkv/3FIq&#10;lMLj4czrh3U2S/6HSd59vc7zabHQmhyahxySCMEAtc+RBKTWNVTX3O++/Z4TsC+/+IKFyY9+9BMG&#10;Czw+PJvEeVbqFZvTQYm3W64DsDsos5uMHfLp8RAudxs+I1wLon7j6oLVivczph51jmfuLcJBXr/m&#10;wY3CAX8FfxsUy1hHANmOL2duvmAljUxznbSmL3lYo3DAlBDFGp4bgH+YbnIzGc0wnUE8G5NfYh3g&#10;M+D5uarrkr4c9Wu/e/c9gcanR2vk8L7w5wTLj6fw8dNHuw5oAKdBzbZtXgdI2k92vfEzUdy7gbgx&#10;AOTfJGYRih5PFibQGyxEA0nYYDRd0Lg+8P2gOEIgwsXVZS2YLijb5fMJ/8nrSwtcwP0UeBWVvIYC&#10;Z4e079tanG329TWtKSH4WZ/xC16zrcnSKC0N3VtMRrBemA6SAwFgDgLIGDiidEs8L/j5s7xQIA31&#10;DdvAbfkvaDIe5XXjqeXutel+e4MSe2f5BdGnZTNKyjE08/CgpDpKCZdZMtnYJJPr2Cdjf8uYOnVp&#10;cTvo3MNTYL0fuWnokt4io//WTGRjE7AYzLk3Nzp7zvOis8B8O/g+CUSdWSSz4FlJXWedF/hqSNTB&#10;jPLpJ9L+4L93PDzVvfwjgT1Mj/F7BOUYHb5w8LLRZzUmTKCtA56dF/r7PRsoq4YWvjoAey0EwaT0&#10;uYG9ttaZxrzbtqTwRWbSPMTl80qGFNmiI+9FTHaWFKWcRTF2WjiHT3ZDbIy5KIaY+Zme1WR64vyx&#10;TVMXsawddEu+fvm98kqJNrttgOxn8uzYGCAcEmrA0tPe5BvjqauxN9pe9BqTxKWltp8tYsk5w8iS&#10;j62ImZzp4NNV7qU7PuP0/c3enIox7oPIZWm+aAxjYkDK1K4Bpcdikg66Jga4R0nXbA9LStw1lcIi&#10;OWlR4ZvoU8r6ZWv3MA09CdQlkqX0qTofJRV1qQSpCPKq2fcZcjJvSvjxwZag3uqtDNtdyOT+Ww4o&#10;ePBNEODvcBWZdjx7Ntas5D4Ece/TrGtokqvCNHOzA+ipfNxLSmzy6Mxgjw2fyyUb4N68ChUyYQ2f&#10;Wbi4DQOHGNPYLA7cLiAR9NtyQm3SbfPIZPow9kmwBhd52p6NQWg+h6WBl34tIJX/6Q8E+/49mH3v&#10;3zUPppXCqgFmg4rw5Gs6rsNo0krSUz5LQYyNshdWwHkH3uIfMCR6fG5ze7eQFfdiElO6NGBwlfwY&#10;U0/lXfustaDFziBz1kbrztaJfg4ayn92kezcExpDq+0948Olv6UNy+3rUhukoQZDA76RCT8Z2fV/&#10;V7VGJhgd5d8djRFJyTaAXQS31D9HsiiYYIm1pQGAYAfCHofNTjbgAIwtMJGG1IMnvJmWntWUQ85A&#10;SUlMWaWPS3HgYCz5MmVuNVn8jOXRUxSLhk+Lo3LNusAAuEV7qSVKpm6h4EEn2QOD+r2OcWi/POV4&#10;LQ7zZ1y07c//XOdCbuBCbs9tiOv039TZmy0ExM56TwVlfzCfG9vnxMHsgWfLr379j1SSPDw9hN9/&#10;/c98Bzf1nkKmPdDmwnz8vGaY5QtnfdtCT1Ba6tT9BhYx+Dl4XQxE0T/kkpv5vJvYd5Ayt4Az9HZX&#10;sG46H8L1NoU/enUdLjZ1H5hMkYJeEOAG/GfDYE20W14EfU4DkDcMdBvEHnbfXwwfJvlJ4zx6pm+1&#10;WUvtL69Y/2OfZlq0gCwAZkwIr+8BBIGn+t9vv3hbr9UhTLXfKAzB3Clsq7BfBPA91rqVzKRi+7EN&#10;rTHcmDnIQFLu4OFNSB+Xh+TDp0/hEn1MvX609tls2jl/ZuDHnj8HzxXqKCSWQ1qLIQosTEhCoB7X&#10;1hP7fA8LwEBq3FENBbLMTCsNOyNRq74wjMeUDzzP0VvW6/RytBrK/Zv7+buRmiu3gDEjiozqEwdC&#10;NWTBY+0SaFc8B84seR8SoA/yeCumLiBUuBhLsIBMAJbo+YXefFBWQMYb4CM52/MOWfen+nl+/3Bf&#10;e5Jz+PbjQ/juw6faexzlSxta0B3BR6XDuyTUEq/X6bel+a+xpi7h8734DzCWVpcHB/9iZ8p1Hwn5&#10;+3cA3704zX9O5Ku1T9wKDAulhxAZCzB+5rzXpcSh1V5+TnX2W8/KCSk0+6AY/rBGHJrX3zCmLjku&#10;sQ1FetBQaOzwdTJvTIPTfzq7P/qAcXWNdH5ZflmUTYAlHC9iIhPTyp6CW/p1Uq+ZQ0/gbX6vOi78&#10;HBndO1BnXJKPeAo9aMMHZiWsYnNDZ3k6htUAxqYaUI0xeACe9eASQMmWo7OvSwtlLb0++2xgV6/Z&#10;q9v9L3uzoLSc2YCdUc1i0lScRUnoRq8+7fSvO2tq7KmdR/n/DYq3d48FshRkopmX8llkvBsaAnCi&#10;tws2GBpvB7I98HrH8xJuAPQkmzJiE3Ezf6Dg2Owu5IEEthM2KGvSBha3i2QvT8+PBIGY9pjEBhvM&#10;9w2bNDb/QSafaL4xCcEvFCuXYOzVn2FeMoHgH5hK2Jj3W2MJ0rtPckgL43jmtJETIMlvwCQ5LydN&#10;jaz5B4iInwMQEQxC0L4BcACIIyMRfmY3V2xEowzO0WBRllv/++EJB+MiavjAP/cEIB6uYmgO8iZz&#10;Zl8WyDasTIOZeHi0ZgKMPJdkFAF83qC5AWVubDyZR3uctJh5jX0AZsw0EGyzxtwSIgHInWZbtEYt&#10;dz+j0r2eom1JAMKOzWPSPhNSbtEA4TWRWIzvgb8dATsFGXjIiScnTgohoMQNjI/ZTFeZzEtPibOx&#10;RBBQcrklQyprc97uTQ6J+4vNA/cdvn44yP/mb/6usWOOJwPHDbgxFi0OQTDEcCXxb6zl3c7M1iF3&#10;HaMFegySsbEAnA3U8ITjC3qaLOEW8tjXYObdSmoTaHBtIOUzASk8m2AlYq0YQGLPk5tpnyXNBosi&#10;qDl2LxYaK+M5OhoTFhNQJojKA+ZFyaoWXjPQVwdsQRgHw7T5Xqm+npgdKNmw9Ft4Wpphs3vlBT63&#10;+HtOj8VgLNoYUejEIYmxOrHJx5QP7MAj/T+CQj22LPgeHh/rez7w8wHgwzOJewzW7RXBc5swLgo8&#10;QDMxjMZ+wbMOTxUUp5Ds0EONhekoxpux1bKM0g2MMJlDs62NvucFyWJLK2jc2HqgF5r8PorJGcEM&#10;9vXv/jbn5Szvj0FyqLLyXApNXlRW8zcv5CG/SJL+mKd6N4n337uxu/v+uUyBUrNxcE1ZC1pyBlcW&#10;RbOZvrsHm4oQC3sIjdEQgsmJyfiFef9ybmwXD6vAmmIIk+SYXkg40BxXdP8oIMylmGv5GSf4dd3i&#10;es3LkWZaGFY812L28f4u3N99Ch8+vm+NBb3+4EPZ2I0WImSsjtSeCSZT13V9po9WCNdXNxpUmo8Z&#10;1hTAv0XpwRzmzCZNAvubgG4w1hMlGGNqKa/Y2yANDu4lR4++0sBB23dtb8AeiALbz4ZEv0JLE84+&#10;HQ8WdBCWzph0ewcDZZJY63Zft2q2WQiG0JiqZHAm97JLLfnL2U8uNUyyA4nWXbckNR8ctOCuFOWJ&#10;lT6TkXm6NIeOSlWmSkAenlkhFg4oJvlKYu/yCehMlqQ3rpKq5KUDmCrmmNArSZODgz190wMPDNRb&#10;lAhr6bLLasKr6e2yiCHrkmJLfm+JVG7YnEsDQItLMoqkO57AHHRvog2onGmYNdBzyROTUCWpNCCi&#10;N7zOHOXfkRUxEEDrJtjmXRMlrfNnzWQxQ2N9mb+ogdUArYuSTq351WBYNeGo+xJVP5wXe6bOLt02&#10;lJT7exTYOytgiYDeirFD2Z6C1giIT6PYXWYxUSQjQ5PtIU3mjzm2oYQHrW13l+GrP/kXP5jZ9+77&#10;dw2ktPTq2MCxQUMPUxSJrebMRg1cmkfaCilc++E5K9OK89ISCZtdgTDCQYbufo+9Z0ixN5bOaHQm&#10;b5LkyL2288rzKawCH5r/kPbpIElqYzKWz99zWYV7xLUvkndrDXa0JOTSpLtBTPKg3iE3EApADuxr&#10;jG19oKIB9hhvvnhDoAWgCuqpjQYgPqTiIEwqCp5D3JcGMVknY4hGY/qyfpEFQlFAGEFtJfVO8ghb&#10;S7SMAAAgcGqS7Z4Aa9eJ1zx3Wa6zRBwAT1qHLtGOzgIM6fP74KxRMXjdYsH2U5MppmDPb1wBi80D&#10;sHTmX849ZbIDCLFZEuS8rGRrbjVWBJRYn+eWDUXhK21tBvM4S0oH9qAWeOwh0Obr3/6Gcvl/+vqf&#10;wj9/81uqaY5PT+HNzSsla28Y7OABXJ6KjnuIZ3inFG0EMcB+AQFaOKdRO1K5wfCJpdmlxOSelzZc&#10;s75hE67rz6PnI1J3f/Jl+PGbmwArcHrMnY62t5RoIVpkmCVaHXDf2Ex8XfpF1msOb24QEWDZgUtH&#10;VQjYbBzI2rA2yiOb4RL0iLVeeRwnKakWsf1G1uCoLRmeNEQOYne7S0rX6f8s4snrt19YYE19JYTU&#10;HDnMTgS5XyjN3RirGMONJZIpCA94+FfjfUE6DYXadkjm8Xe2a8hEbPn9JsnVkZhLlRBqznHUgK40&#10;mSYBWIuyJrALwBHDn+VsJBhnfQ9ijMKb8Ln+fRxSS2AnQUhhYLiHZOEySXtnrN7NXn5wA/sMXHvs&#10;fZtpZ/dWrEN67Sl8KzI5uDTLMfYKGMgtsjXAgADsP/xsvOZs4N58fAqHp1q7nZ4JAA4M6DRVH+Z7&#10;T0/P4dt379grnvIQfvu734dPD09GNtGwGmBjalLN0kCd7F7E8r8bUgdxbC9dp/SqQM09WTt7HZI8&#10;lEMsQLHiIIQ1b7qh7c+thsihsb9dlVeSp+tKDeEqIPfPE6veU2jb3qdDBixMD6fwIWXSB4iu2GlC&#10;/9iGWR3AWg3JBk9370OVLL9gH2otLXG3dCBPfppJjNkekNWVTGOKnxHA/NrZ5zZQeM7WM62BPmJL&#10;K8eKsgop4lkeLMNgEmA5+PnfmOKhvbchdbCzDN3erF+f7vfnGFp0CbZAOe5lGiaOqrvwz8YVY6Gf&#10;3eaXHrqaK6ysGDwCWO9zePvmimDfSG+tXmRgM6MvUTYgDQDRNFhMvafYsHlMSVRL89pLcvJl4UuA&#10;pfRJkCjxg0ynTfK0aSizbTLBAjNWISE7sNeSAX62YZTw/u7F/Kw2ZmIPijRYRmOSjtw3sWjePTTS&#10;BopPhktuiCzAFExm0FhBrw9AAxN/sD1Ie4+leZhs6mYE2clM4999M2ynNBLAHQpOJSwx4GFraXI7&#10;yf/AOhjE+oDs1HzUTJaCywZQggBO3awBDKJAppQY7JTTWZu6yVgPz5ZutNF0HIdRJBMBU5lJm0UM&#10;Twe7XvhLAE44fJGoG5V+CeAUMlr8N/58SOaZt50Gocom1R5iaOmg0zAoZccpo204Ea42U2PzAchb&#10;1ET5Sp+Zmm6+efiLnQ5WhjEss5IIY/ML9A0R9gmLvAPAegMoB3DMwNre/CNs5BmA1fOZnweJuO4f&#10;YTJNez+XlxteJ66bvTUsmIaAFYdny/weLQ2LLLJgIQ9YL/gHrD8kN3sQBoCJN69f1aIHbKG78KOf&#10;IL33Hf8c9+QB7EqAg/VnXlzt1DB2Px9jjSzhYrfl+1JtZWuLkgUDPjdJEjElZjs9m8EDp5f6Hm6N&#10;TVL/B39I+pvUtQNJkpnmmr8Sac3ulRfH8IiDDAc0ZBMJ3/tkkuX5RNYMQw2OJkVmWqyAFRQdi/w/&#10;wITCM4PDGc/Z89MjQRaEdgSZz/MeIoGrPm9oSgFqzEoMBluVIS9MzjaA1uRYIzderI+n56Ma3MxC&#10;DQUbzLoXSUlwfenrMxgYhwARfCYUc/vdVV1ve7L0AOCB3Qcgl4CHBhV4f5Rk7y3p04yMBVaBjbLf&#10;EFwJ3lDqeWaapEIIQjQPtEbKUGBBD8IwVk0RSJaFl2R5kmJwsNHe5aCDM2+zWERgijlzaxZrNKwM&#10;aC3EokVhkdlmKZ5FHmrdnDemYeWbURqrK8nQf56NLYc9dKDBsU3DeT6rYHQW36iJXZYnCppUSv9k&#10;nO8ec0U6p0FgItezJmhFa4vgMJ5rMc2YHCugL+t5bj5F8DwFgC1Awc8f7J8oLA+HR5NTyVsMQLWl&#10;7z6GD7Wow1rFnov9m4y8edEhW8RGHvheUNj6xB97MZJgj08H8yirhToSI+04G8Ry2jXm14bWAQa+&#10;WRDB1KVW2Gv2W505KhrS0EDiSYl//rzP8mjCswGpOZ7pM6bVs/0smFgDRLdG0K7JqT6rTPOjD9zU&#10;JjFFKahJjbGl6BpjyyfHRWCRm0MrwaU1fmSaBDcYNqC6SXo1OERd4nJzFptj1FBhbuSlUSlxBthZ&#10;Uz9pHTaPP01ePfBkHGwYCYm0eekpqW+Ql6MS3BalZGbtRW5K7QE0ZJmVbpScZCBN0/OlNMkJ1jL9&#10;5IpJ9Fwy7v60RUmd240NnUyhkJs5fSrr1LjUvFbM8iIJ5AtNBk+T960NnjzUBvuxs+JCsAA0Z+Em&#10;DU7BPsa1zRqU4QdjfTgwO02btj/g9Th4ao1GokcWAT/543HgAf8khf2ElUH/EOwec4+J2TyRCbie&#10;NWVfTPYePMRnaXLbSXuoJ4GHFZAZFVJGRgqAQzA30TjKM5Esx9NZISiJTK8YO/DvzFeyUuq58LOf&#10;/zBm33/4838bvgezL/SEPVMzBPOIboPv0gB6Hzo0w/RgYI3t87GBME0WaskqIbqIcsWcm10SS7Dd&#10;mCQ5hibhtee6111NYJWVq5Q96bWnwn7G6HM7nRiaSXhsct3ktoFsOnLzByyN4UOGtYZG3mJ5MqQB&#10;uNHznWwf0fugj56Y4DYUGuT3uLCBZxiEhjhggl3XWvjyam8qhdtb1tSUZSOcS0Bv0hqalBZv+0g9&#10;b5PJzZPev/ta0gMyxSZjTZJd2jk4SM2ja+cAnphZqXlleRCMJ0saIwgAZGPvSbJpwI8xw7MT2ZsH&#10;lIZipYejNPa8gNFS7Fq2gYHYLO5LlXV+ZA0Q7Ew5N38pD/Dw/alJ/uVHmZVQuZYql9Jtevx1Lbgn&#10;NwCL7M26n+Bcefj4EN59912tT1P4z//nfw7/8Hf/UGvZnclo6/263e2pMmFok0IEaaRPJcMohnag&#10;0omWQMs5HGo/BBsNMO5LseAqY+3PLZSKoRoAAKINl8BUAzsNSpqLur39yY+/DK9Rl5azMW9wrgdL&#10;GB7cZxhLcYgK3hjEsp9a/TXEydhIsJDZjFJPQCabFfpgDHAmHzN0csu99Xxc+Dncey/JMoGeyVR9&#10;JQFZdu6f6RM86UlOPOsAHsIjfoKdzhGDXguq3G4v7EFfbJCHehKM2A+1zkfPgMAbrJMFFkX1zR4P&#10;6AUsXGaWdRZsbnDtqCTRoGJ2Gy+RLY5MJw4EEcGaxWc5yYcctjiXlzfhudb36D2KkoLxWR+enkxW&#10;q/o0cR2ejQntTCQN/E1ltuuyVJB6zkc+i3jeB9l7MNMnmoehMeuVQi7glqwtALAvZ/r2D/SIpvNu&#10;/ZpTOC6H+h5A2Km13sPHcHq+N9luXVfnU71GS2LwxrsP78I3//SbsMlDuL24Dd/cPYWvf//7cIDK&#10;YrDQFE8I9gaOfN91Gm5wL1bfLkoDyFJMfQwttm1cmcK6RY4zdvl6i9WhjqW4fNfZtjGk5u8WVftn&#10;Mc0c2M9uHeN7YUvu9QFP0vbu7L+oyAwFa4QoskBsNbm/zdR8CUOzV2kqkCym+2gS6yAWr0tPPWij&#10;fTYx4jqbOXRQLUZdS5MKD/IwnWQrkfw8LN3rO2hwYkxMwx/Ueuv6W4BJs8lJXXo8KPV2UDZA8owA&#10;T91V6nCKLr3toSGUlucuI3ZA0H3K3Su2j9EI49rzoZ/fBhg6x0zO3skV5rvcQ/JK6Oey+7Kag0y9&#10;5z/68vUvWTyqOMBLwSAfi4upo0qL24xDYzMRwNEDSPaY0tYWUdOXIpplk4mVlU48tCS4pA1tyXkl&#10;RygKlYifyYVMWmZMEPiRQfp5c7UNr2+v7QYj2W4+E1zZb4ZGg48EaV54OG/BmlosIvziYmfNec6i&#10;TGcLFgATA4fIaMlfZ5o8ZxWLu0Y7RaFAqUGyqwyJLcA/NAEbxd3DW4gggg5nUtQhheG0L0qWagzC&#10;YmYhfGJsCmkyhfqEcOIzE5iB1HJu0zw36UWIiHvi0ZhWE10AuOds4KCl7aaGso9iUhDUi70JOwv4&#10;cyopQ1fECjzr3tKXaIwqZPuU2aS8xhSbVLCJuGQ/TwEu+Ge7SUpxW3h4bCdr3NysGpv0TP9Ge3Am&#10;N6z2GHNtXDNDGiwViIm3Sgq+3I1MfCULL1pKJFmD9fNdX2/Dl1++NRltvf438BJxCu5gRdAjJmrZ&#10;DPgP8PVIZvqLwAsDlSxYBMm4AHkpm701E2msBWwCP/vqKx6+ZlJdKGVGEMugZoVFhQqymcw6Y70h&#10;IRhyVkzyLmvFQnAVkispFXCtLi4sadeo+WOTGgeZXX/8+JEsJRjXg2GKNXwk8CjvQxl6w4QXhccs&#10;IMqYhrZJnmfzjnyqhyOAaEzyAPyfyKLoYAxe3xijCydiuB6Pj0/8fgDpoPnz5xEA31MaDMAMzyrA&#10;bsjfjwqe2NEUeaf0yO4VtSjBjd5646Dk4b2sBmwt4/vAJEQhZ95xA8FETDp/9vNfhNevv6AnIaUR&#10;SGGT1DZ5Y8nnYmKhgs+LSe/l9RWNpc2T0oLfCbSNm8ZY4lSJ3iuLprJWyDbz7+Q+GQJpVrKaUSzB&#10;2BLlPLnLivBxO2pQMouCXxqNf5HPp/t0udxxKUtjDCIl2n2WhlUaXktT1fSoWyxkpdbK68dRZzGz&#10;KAfWQc+ibDZfEMIokkn68MZZ3NZczGRGuo+HyePcr2JktbCsppuefgXWEovj0Uz9CcaRhaGBkJgP&#10;o0KE3LeuEBDEej9Z8AEOeYJhczjj2a5rE5NdsBGenh74CwVr0gAIyWBk1TorklL4TWu0N6Ml2wI8&#10;RHALPG5QkKfBvGmwDk2+OzRgjqCJ1qr7gpbgyc0epGDMFXrjgCU7jCrWkoBL+3oCX6tJqicdpq7H&#10;M7bGbGsh+nRXRv8ceilijUMDJUUOLikLvWA1s/luBhxjZ3qMkl6aKXhqoFeSZ50VkwubIsrGlC9n&#10;Q7c+CPSQipzzKmRCASJiv/mQ0Zr5rdgH+qwqvly2zOTrcVKj1Q3Vl/ncvm5gwMXQFG/uVzY0Mx4l&#10;R2pAiP+b/YFkbQSFc0vJ9mtv6b/WMNp5Psnfzrw7I8NFYgvwKXp+oj43npWsoAqXQOIeQgUAawIH&#10;QZkCKWBiGEoriM0bM6rJtz3UQJGxDRfsc5jPEQMDVIBbUmRuOaFci5pcZ3lqQsJIgPVkDTSeL3wf&#10;66iy8LlwQ3I2u0MfIuBMiGYALauVgYU5AxEGAxGwB5v34SRG6dDu4ZnP/NwSPPE6OA9ouTKKuc6h&#10;y6yBxyI258Bn8quf/9kPA/v+HTz73ssAPHYZskBopkoPsbH+vNGJSs3j8yirAWd7ZA0am+l5S90L&#10;PdhDA4/G3ZIJuvst2f6YbeV4qEdjMbu8qfs0pSE16VdZ+a0NajRSUxcpUdDdhtqzHlYyo7VcNLQw&#10;pbXHUZbcuKw8jNh0CywrbjSuhnjDwe1O+97EIRsYSpboPJk65/qaFiKwSbjS2Y1hHfZZS8AWs04J&#10;zEnnmTWUg8IThjYoc+k0QWv3W9LgqN0L99Br6hQ9j6mzWExJI8BI8kNv8F3BEkXP8f2d/+lJvTpa&#10;F/fO8/TxlqCYPruHDsa5R1hjvqTUJLju05TdD10gjjeT7p/qFgROZcliTzt479JjqjVavVgUIhDa&#10;0AR77cPDU/jw6RMX0l//7d+Gr3/7jdnfnC09l/esPrtffPElZaqbeu/ory6QNjTfYPM2JMmhntsv&#10;T4/hDhYb2QYqeJapAEgrFViwfYPhiBdXYgjWHrD++ydfvAo3qCXhV3e2AEYOJdTvYV9G7UJ11iRG&#10;KPsh84tzyyc3u2dfMm4aKwnD7S0DuWzYY+CKBaOwd1EAhVnRBA4KAd4B4AIBAfuRDSOCJWwLvFlk&#10;6XJWUNr19Q1DIAGWnl6eySiEsga1O8kOOavfmwicQ9GCVNuxvre51jRQgD0BMMWAk+dZsaRd1RKs&#10;oTlosfMRPQ0JAfSTP5OFi/u5pe3N1PxVqXrZXSrEY7BeJppahdYowQBRDr+0VrnHa6jgKp9pY0Dm&#10;4fmJ1wMqHD7bkydY6/36MGWlQAliTXJt1POxIGwFASj1jEjow0dzfp8PRyr5Pr6HVcshPN491Prv&#10;Jbw8n8Ldp9rfAND79vu6jt/R5uW27kOva6/wWP/+b3/7dfj0+NDqOB+qJyl6oqfVutXC6rCIDuCF&#10;nsDbWLVrNpaIM6XZbPSMYQ+A8N7YPbTjyhYiCkQqK8l/kUNnXGWyDw6WidGXVumxBoClz73kUuzi&#10;Xt8nYmhBUZRza59waxb/W0+UdbmpedsOLaiqrOq5npoU2lDClSFJa3NUirIHP/kgbh1UFdoV62vD&#10;faMNa5LSsLSQWrMc+yxcy+r+MSaxMjsL0u0c/Dz1Q9rvBUkfeRFDsoO3Pf08r2wfumWDW7xojGOq&#10;Cdk3DUr4HlxBVUpTVM3ywHZ8OP2BV3IjVKA3e/v29peLpE+3V2Y0iuadEqrTrKI4qdk1k1Lz2xra&#10;T2Az6ilUAnZcEmJS3D5SzAps4MIJvXlw+iTZWpqQkLE1F4JUr2vTjYMg6WuvrnYEvgAawJcBhdfJ&#10;PaCKSUpOpFmbR5HxWwsPHmdSQLIYVLSAoQQfJvfxOzw/89DY0VR2IIABsC+Ng1gnRzKGrm8um38Q&#10;UVhRsBcZi+MAwqZ9VTdnrCQySF4e+T7IJoQEC4ljtzfcTJ8e68H58Y5ABh48HC5YDG/evCJwCNnh&#10;NMSWkmzAkrEsAEQNCnqgJHgwr7oN3zNkcVmN6qDieiBTKop67VKnQRvFcc76fWg+VllAoDfjziii&#10;V5G8QIbmmWkP+KiJ9CTwcTMmsYCiUPKhXpOzku2s6JySvffYXis2mdLjcRFDyXzbEDwyku49hpu6&#10;LqJeB0WSeeKZSfO7Ty/884stCo83VoDKW+apHgCHeuDcP5/JFsW1p9S1GZTLaJyyWkP8r64ueG+f&#10;6tq5fXXFewOJ9kM9GCAtvalFKtYdGEOgfzON+Jx5b/Be37y+FmhhgCd9BY8zrw+aJ4BcT08nMg0B&#10;cAAQc1DUvWPI+hiNFYIC5VkHHWj2R0rJX9gU4/WwWW7EZkS4CO7dMttTCHbcXgU1fClf1/V2W9ck&#10;C5p6PZAybUBaMsnxyosGr43nkj87WhGEP0PhdDhYmvSkySWeb4B/TJQs1sAhvGZerGFMkhDi+X9m&#10;qIhJ1PH37mPlfnOQTsMvcKPUS6aOFmMi41BBE+GskaWYHODV6zc0/MZnxN9nEeDh1fbp0z3BUYSB&#10;TJBwIMzgeCDw97EWs9jeEPZh8gmbLLovnu1Vs9jEK1o/UzZlR1A/30W9xrO8Jc23puh5Sa0IcKmR&#10;y74Aqp49eGawFEx6bsF7RM0A95y8NMaLp6wN8kfKYjt5EJIVDKUVCpR6yhvSJSf+ezfyL6sDxZM/&#10;iwx1J3kyOWhcxPRgWJPSOB1QSCoK5W7aPCaskLCUUJf0UXKSZ+1Ry0oe7IwFscpR8LFJMJ+YIBaf&#10;J+vhtWHlwCRmME5r0fzx4weGcACcAGMoZwMv8IxhDeIZ9mQ4sG0HBcDMYoBBWoDXQHALJOHFweho&#10;/pZRUtIll2auTUaYCiICIdOmAZzNQFu0fWN9L43tlsRSc+Y0ZYCYuuNcLDYNHZRUtsjrjx58GISd&#10;T1pXZn5sRVJsbPtxNP+6NqlOQ5OtFXnU+Pr0BsjTIIuDdD7ZCcZyTKtkZi8ZfUjjUjz/zAR2VtK5&#10;0H6eS4BzlyQoqY6TzdF+PtdpLmLU2v+wF+Nnw1M1i0l3Pi8NoPef4z41eXE7iaFNuMfGsPX06O5t&#10;RSnyYkwIyr8hLVNwBcF2SQrdyKzIV46AuKbxBBIF0gV6bopFWUor7Cb3NRKT331Jfeq9yAKkuETW&#10;J86DfLYEllki7plN4cD04czzyx6p1BoIHxjAg5SG6LB/AAOCtdFk8vP6eY5idbvlAwaKZ12PIimx&#10;g/gmZQscWhlgYXsXZO6opbDHZzGiKSdT6mqW9cb5bIzCPZvcxMaOYR+bjST8tmedmUK/SAo9q6kf&#10;bU+r1+IXf/Y//UCw79+E7z68NymPg1ZDUuBW6BN+Pdfe1LjMl/dVA7XWnK4882ILYND9KkWMniKp&#10;VBGRVGEPpQNwYe3nF3uD6fu3Ny3Nj2+VBBnXkmQxF5Kko4v7Y3pl7q/9madQaB66XY6U2yC22VQF&#10;YwRGua8PaiJnWYMQyMOQcTEG+f7qhkO5qdYOUBK8efO27qnm3Yevw36aJLXFPQ9k/G/4e/wdmaTB&#10;vQJj8zWMLieO3pzGnniosB80dUsU1Fn63pBaUMYa7iy21wrYKyItRLGiS/N5GiwSWTdrWZn4x+Th&#10;hqUBiEVse/fAdr8815blln4cPvPkiy35uTTgt8sDo3l8NrnfHwCxGmpYgx8+AwzXbEEneADcX0SQ&#10;KBo0PtVz9Hg+hk939+H/+E//KfyX//bX4d2Hu3D38BgOd3f1utrrIIUWA3b40iEYDb1UpK/5JI/O&#10;sxQHkQxk7C20yKC/bCAQdGQKeWgBBhyoRpNsX2rISz93JKGjzp9KuEZPhFGKrHnMcNLorwxPlNUL&#10;LhF6skE2ChhAY4AXyyC54dDsK3KwwAiGyQUBdLK3oK1LNEkwesUL+frxuVNACiW7dd2h3yTbH3UH&#10;9hdYJt3fmZ8iwKrBAsFysXMNsliQHo4IDUPwBwHVF3r8FQ5OIvdVeFMjjGCxwyHE+neoeTwYB+SR&#10;zX7fWKNQpxAMkKpvPs9ixWvQONreDX++Q+3TLuv9g2oITG0qqoLdL6AAYAB++vSRzyWIEkH9XZFd&#10;VNbeRxuM89J8rc3/FXV8Dm/eviLrMGtogx54CbZvnFjj2fBqVsgk62DYCOEzwI+51m0bPFeTDWHQ&#10;a9x/+BDu3gHwNAYuPA439T6UTa3Ttpe1z6+9Tt1/ruv6fLWZSAT5+tOH8F9++3X4/ffvwwke+/Ty&#10;LWSqGZG7kD0cVoCee2kHSWJjaZZpbQiaVl53bbjtoUgOBbkP7gpkSit7ThtOduWBD6E9CMz9OCkl&#10;x6rU+yA7PXbwL6zqumgaWhcd9ND34AOaNZu4iUCbdUNLopW0OKRmiLDy8Qvy3e6BeT6AcJZdCyaM&#10;oQXaOIlg9CGVwE33tCgxrIbHqUmR/Z9FIXOeGu/sxDGZ957iQ0w+G43R7viEYxktzZ0ZDoEEoO7O&#10;544ysZ0BWd6enSHuyqsS1lt59NAegbGevDuKRUlFbXSpsEm0qcZAje/y6GDgpLPKfb1EfQ7+G6ED&#10;ZGnAx2DJzXvPf0/Q52yUWEqJdCDMYto49Z9my3P3/HGDZGxmNLWczcury9tTozj2+GrbEMGUGLS4&#10;8POBrp+vC33AkFz7coKU78hEU3pC1IcZjKDbMXAiBLnqm9cI0DCjcGzmAAxR6AJYQPE/DebD4ZIt&#10;SPrwxjB9OR6OfF+3r16z6MVmQf8wMJ8AzNTGMMGIfbTExYUU6gsWNfDaQ2NFqd5pJkXbi5DLPRLF&#10;Luvfb8JzPSQHNZU48P72v/99ePXF63Dz6k09OB9MjnuxrxuZGVcXSR+xOZ4oN91QInl3f6pNKaY/&#10;kEXaovijL18TnHx4PnLDxTIC2WEWsHMe5vBUX/f2chtu6/d9engx77Yk8CdhAmMHJg4cw1AhQR1D&#10;Ps68hwCvsNFuRlu48N+LSw8FW0d3D5Ox4MyzJIbHuskjQXbcDM3rD40JpmHXu5EGqpBzAsTaTWZw&#10;jiAGN3K93luT9/R85vv54tUFAbppssaK5t31HgOMxUELX5HvPjzXdZX5mvg6M/994aEzRQMWMbl5&#10;ejzzYDPvOfOFY8JVff2ri43Jj7nhzs3jZrcdCOxhDVxeXoff/e4bxV6XcHV9Gd69/8Ci4/75ZIUu&#10;igkw2LYXBDKuLi2NEJLqy/q8PDy+hNe39QACKLvrjK3byx2ve1yyNs0kOa1JWHF3AYB/9+E+3CHV&#10;tz4fYDI916+5OB55XeDp94uf/4geegCW7+pagzQfIBcOj5ly9Bc1y1tjxNLD8tjMmFm8KbijKIwC&#10;72Mvdh0AaKw7C48oPDgPkN9GS1tezAWMq4QskGgehpw4Sv6KzRnXAWuRk43BmElDSpJthXrNb/n3&#10;AORm+hAezcdvM7LYwrkFYA9AwtUN5M0XLIxMdmVpXig4Hh6fud8BrMWaQJDO6f6eoOGx7hlgAqL5&#10;+MlXN5RosDgv3YS3qPh3GRuTyDFh1KaL67YbzQ+GITbJplOc1AkwYQL54n55heCBM6OjQICsiU0R&#10;SMDpqjNIlrkV/lgX5glm6Ww4lOzro0zuTWKJPcInlASBUtYhatd6cc+PUhqDyAAaPNfmTZaUZNpS&#10;QOfSJGTuSzFLPhk9VCa4qWzScChSSj6gsZc00ZsPmv6W1KRu+E6Gm6iwsoNczD14R8K/cTY2OgY+&#10;SC49RTN75iF7NkYf9uiPH99Txos0ttPpmUMJAx4zfV1GSfb2lFD2wCfzD7NYeyThoQCmWTnlQTPP&#10;z0N9BuDLN8LqIZcGbMHPx0I3ooCng3lEkt1tZw3T5IMlok5KgAXLnBYEZ2MPcW3D0BtAXt0HI8Cf&#10;YuctztAz08Jf5HNWm6CDgVHGGneGlwJM8Nmm0pOWm9RwlQ3Q0m9Dk5KCeTyWziRh0aGisoFfbCRy&#10;u98uV8/yF2yyEX7cMQwttdfWuhsQh5V/CwGYIfB948ywtLKBQx4U8zjvgxhFsOYwGepo7E953jG0&#10;RdeDTA4ASMHkzlmsVoK18jnifZhNkkcw1gMkNAQrYjt5w5zF9HGJJ3xVrUHdNDbQmXVC3Tc3ZquB&#10;/SZt9PoAxRaLVeUADy3mYmx9XGTK3pPOKZ57KgBnA2YBvHGbHVQwO7DKgc9GIFTk4KIIlE9LVjo2&#10;romlfhf53k1ikOC8QhIjrCpQ36BxxNeZl1ZmYWnp0IuBJGdLIJ3IOlmazGlQeBmAPkjSFk+G3hrI&#10;TQauAw66/zbYPJgygpYCGw55ARRs6a+Fb7cuJMOeBNczdaHMJJbnD/mnF8ndqY7rx43WJfsMsibw&#10;9Ntc+gA8r+ITXF7kg+7mrLOSisbmn2cm3GUVjuGNkCeiurqDdUaSlcGQOgOvZ4DYPZV2NDsYhK13&#10;dHP3yJpiV1/rTHWOp0jG9r6LJyv+AaPE5Fmj1eoCwD5PpwzNRB1hGaOe1cDwIns+sDc/3D8oSbc+&#10;79fBmHwcNu4sAKLey+srs4+gFBhsULFj3S+PAQsOnDaz+MBwvUGM4pIlnRoEOmAfdCa67qF3ssXZ&#10;dQ6BFjyTklLp8/IsZmc8NAYSQWYyAUcCjoOG/0tesTmc0a6E+ejANm17UtvnnORsPtoGUiX504bo&#10;5HuXI2d+rtzCjRYNqs/dOiGZtCwvbr8gaWTu+/zsIRWhe+jTJgYMLQzQ6jXc1l4D9RY9x2u9+Jf/&#10;9/8V/utf/V2YERoxwfO4ft35qNCz2aToi5EwBvkV+rDFgkgGMsoO+FynqODDEK7rGZrngzH8Zwsl&#10;WvR8oZZDrbcZZOXEcxVn9CH8+O1NeHOzIcgBphzW9+Xukj2qW5SA4MGhcKo1HVRbRHDMzxe/qDwB&#10;WQEeeMXSd0lIQGCLnrcj65VIUI+2HUrPRb+yv7g2MIwDwIlAIABeDNoB6GHYDNAMg2eEe6BGxH5I&#10;hlyaeE/Qz5Zaq8PDksm2tW+Mg7GK8fsNbaxgX3IML7VmHevXPd9/Cjeby1BOtl7R911cXdez8DGM&#10;GhoFDVbbcxzMWgY1P3sJ2SLhOaw3ktf+uFhPalYRtkfk87md4di/0V/jfEEfQpIQ9nSc4WT+j0qM&#10;Db1OYLDLM5m6+Exf/uhLgrZgzMNjEWfO4fBA64ZzXXeF6d2wGLNzEAEbXOd4NOrziV/bjanhUCTg&#10;z7G33N3dUxIcsH9gMIA9BPc+IOSvro96tm/zY1geD2SWv9Sf9Zv39+E39ZzLi8mE3QMWTMdmxeEW&#10;GVKGWSyG1TkW4KSQOU88J2GmsFdOsoUonqieVD8spQFKZAbmZOq02J8XAJZxWHEB1V97nW8edmax&#10;lk17TEarMcQHPesL92KC+TjZcmx+4jF2uXWyybrVFWmQx54sS1poh2pAMfoMwExOY+8BHKGnwbu8&#10;dhzMIieLJEDCj9eF9AyU17HQxUH7otszlBW7vcTO6rPbEz+raXiHkjMn1Z95XblSKSY/42mfkZW+&#10;XpS2nr19FYhr38C6tSjYkKdMXrHucmMPOnG7rFN5HZwzo2z7TNFCoqyWSkHOd13eLG9gd1N1JWtZ&#10;MfXx9wgupRz59ubyl+bLE81jb8lk9JFxMvhkOsofI3oqOxtTa/KipBWWAEPvuFiUGGkm92D0FCGW&#10;rgwrCnkIKbY3Rspl/cSgYMOs/HR2H6fAjXYnk2o0mggjGAlOnTmdi8FACez728lQ2kngIjYRyvYG&#10;awDAXHSdO4AD/ALoBtCwSNICvxscgnjweRCBen2yxNstk38PPJDw88+nc5P7GPU7qEgx7yJMAzzR&#10;EsAEGtI9pyLGTMIGBH+Sl/o6kDG8ffuWPhiW7GQH/13dyPF3AF3gFzjI7+b6aktJrSNsONghpcQk&#10;/EJySDSjAMPe3JoHI9hllOYGQ493TA20hxssLk/O3EzyXlkDePnz1ByjFSOi3DeDKNmwSbvcQwCA&#10;2Chq6qBCzOXGRfIAfA3loCpkJqU7MmVSsibKVtWsIl34cj+FV7eXXOQAlSFphaz8WA8nhm3Ur3s8&#10;GJvm9mriQXqxN9bcUfd+iAZeoUnH+z2SSWYF9FYgYNTnxAZ8FgsPXn9HMXX2tQG6uLog8+B3v/8d&#10;rw3Ye1jwMBieFYphzXeiVHdPT6WzmqmRRd84KluJn28nSW1POqTsdb+RBHzhvZ/cB0sTg6RmGYAq&#10;gIoUeogLGIwPj/f05HOZLMATrFvzgTrzmuF9gPn6VP/8RKaceSdtJcHlZo9Aj8Oh/jo2qjOuzfFk&#10;IRJMc1ZBi4OWPmXj0Cc5Yq2NYsPgPWKKMcuXM429KMSzZknVC8E1gG54pl8EQjKd7/raGCXy6sJ1&#10;R/EBr8Wb21fmcxJGK7IpWT5aswoj560lb0c9V5CZ7OpzDnbBzatX4ec//3nY1d+j6FrkXcZgIprH&#10;T5LOefhFbgD/Iu83yj1m86JZBI5lpZ3Cb868Y2xkOIpJvRnH5tnWJLfjKHq6FfhxsCS44H4OKTX/&#10;i+TsAR2qzvIYB/NJCpJzrcZzxvYTq8iDKDw0KQRPDgwtdCI1/7bQWEzGwlx6CmXJWg9L70Al03Rj&#10;8Gy6DrFFs/ac0gIZcAg6q5w+YMH3FjOcPudFzZd8SiT/tsHLwgl4hgS9rgmwtsGwfni4C0/1WcBz&#10;fQYopEK/ZEtwc5YzpbgnyYcECLrnDIuV0UJgsC/fvH5NIAbrwhJ4RwVOLbamdpuWlAzJEVOCh6EF&#10;thTZRUSlvY1i75H9pjTAiSxdYxa4/Cq65ExpdEH2Gc6I9Mkx2AS4t8uyNMacF/YmoTX/SQ9+yfLj&#10;bPJgBTORSSXJaE9ZXjGXnEE6upzRfAEHAXzOjggtadY8RGfJbJspfNbac3+y9vl6SjfYDM7C8SAJ&#10;hqMI4HN5q8uCBzGEXC6T9G+CYbGnTUal27ps0RJFg+w/TA5VZB9CBuhmbMxWTmnpNWf+TdzbNhsp&#10;EMRgVdiAAzxB4CJeF+BuNt1M8xDEep4pix3IpGCTI9M1l+hnTcHdnzPn0mSdlHrB2wxMCYKepbFz&#10;XfbosiQGUmWTb2Xdv8E9CZU8WVYprebzZeDNkSFQs1Ijz7IUCJLWpubHN0jaOCrMhucBrSOMNTvJ&#10;wL007WtpibN+rlD+R+Z0bgx5T6zma7CBtgTlq6ub8NMfKOP9j3/x5+Hjh/fWaKQuk4qly7yddSoL&#10;t1BWyb0WzDT2wA01K97kek3l7I7SPPFC6yK6/5EBPIM8RIuAP9rbrBgCLY3R/zt0aaaVEal5D8bB&#10;GySxAbBOcmlnjZ9gNKAfnBKYGgeieFBF6f6PqHkxMMPgE2fXZf3vi52BwfDYA1MULKJFvrEusUJd&#10;gPWK72fAXa2L9heXBFAw0Lu5uQ43V1d8HW/QcP+NMWWBLtZwpVUISZDscmy+bC5ddnlxa7RYt1qd&#10;5EySqEbVm90oc3y7uUtnrkaBdXFoScj2ZTMDlTzZlv63oTR/Xj9P2W+smmPNVBqTOK8aZVr1ZJf6&#10;5yYXc7+oLOCuR+WFVViP27YIwo2SeiWT3of1oCJ3zy6+2iLJWnGP56g02yf6xH78/rvw3/7qr8O7&#10;u6fwoz/5hQ2k6+ffcIgSwk29l1/UNfHTH/9xePX6bbh++4US60P3b+egYhZTuIRDrU/P9fXz8SV8&#10;+/5bykL5nGfzedwTDExMmsVaAqBYZKf45avr8Pb2KgxUeNVrhKFEsDqB9X7dlwBabeBLD5/cWstf&#10;1vqQHqX6jJYgDkLCGM7JZN6j/AdtMG37TpTFUZBXevDQv3HQ0Avy0qX+vEvKa7HXYX8ch9SuI+2v&#10;EARSz+bLi50x8tEPlEWvMbMuJhQpv18OL3Su4f3jvU/yigdYD9bauLmodc2zQh1sTWR+LgtA4aDv&#10;xbzvMdxE72IJ9Odmn0W7BQKD6OdhcXWmGgJ1LN7fqfaWW5EsQHQhu34wf/wjh3HmyV3EEB11Hc9H&#10;WW3sNhbWBrwBPpwnUwjE+p6OCGiptRoCUsBiHCYo6zYKjhLjmkOwmWGGMVtaM0E+yICHDc/qu48f&#10;zVsY/Ue9fyM9P83mJ2goDmB1OX4KoCLUQzv8w+8+hL/+1T9x8M8hSezeMlk+pC5tjb63y3KqK2HE&#10;/m1AVGxEp+h7TVx7x/Xf+zFAdYyY1y3JVbWL2SIkWWwtra52D0DBSj1FXaCQg21Fr0mGaAPJcq/R&#10;9X6T7MG8FY2+z9IHsDS2YvTPlmQB44Da+vxcD4ya72/wUYxZewX3JAydNR4HEQVWDMPY2l57uw6S&#10;qW5cfAAbfXiltPPcLRZ8nzdfVoVuuQLFIzxSZ26u7eVy7l7rbqXqXsvcp4cku6LYrHvCKgQk9CD0&#10;dv0Gt8uRd6w/h0lDHl8DpfQaoQW0+PGEvs9rNVFKUREN9UD+JWVH0/S5YavS4KzITc23wSUoBEN0&#10;43EandybTmweJiCe555wku2BbtRKHcY+hXLWSCt8lGLqrFYa36s55gOtw47gQVnENDia1BEg0OUF&#10;p/e4YPd3j5ZSKK+9hVLCF5Or1E0LhQV+DIpTbOZg5cAHD14OQQ0NwIX95Z4b4vPzkzXDmnSTiaMi&#10;MyhJz5h9Z5uclyIGjVH28TPw/WAwctJeNxeLPD+H77/7lhsGE0PBcDsaqzDKuPHy4rKBH+8/fBAo&#10;N5JCjftU5ONmHm4LgZfry73JnRAsAkN3sNv4NYWNB72JMEnZTQaQasIwZ28GQmN1YWPPuU99hxRb&#10;inM3qTQPOrIuohlceoBGKM4EHLWQU2cDOGNUa84nHmfRyq0oTHpdYzHge4w5inCLDe897vmrV695&#10;nb/+5kP48u015b07SsUEgjDJd+ZjAgbofjcpNGVhErS9PkzFjQUGYBHfdzwa0Hd5sbUAhPr9KEbx&#10;fsEiAjPUQKgTQV2aTwNkg5xVZtYAVDF9wnvAYUSZ6tk2RQR/8PrNWYe8TYXpTZhiC6JIQ5JPVmSR&#10;QU8QSGcHu7cwYYUk2I1E8domd7cEbFyz+4cDPw++bpnt2SI7EtdETS7AF6QaMzhD036bUEVJxUeb&#10;8uUi+VbheqS0Vg0RQA3sjDM/69xS2Jr0dHUYMUX55URPkyKfJgDtAMIPhzOTla/r9Qbg8SIPtkXp&#10;duYNMbIIewSzan/JRLMf//gnnLKaJ9C+pUuiQQF4MrJRuWCjgYYDRcf1zU149eZVePX2bfjyyy/p&#10;kQKwxiWExpKTMbtkkFuxVQykjvKeHNvexvAbFj6zMQaysXAMnMryrLP35ZJm29j1Ohie6Ge6lDNo&#10;z+Y9FhOwOF3cp2NuuB16MEGWPyQBpGlsct0gnymnl2NPN3A2NonxsvQEVDfiZREhEMUp94O8Jgng&#10;pS5tTit2iAMSzZy+LJJGWbFBn7ogv8nFmhL35cySlzK5VezWIIDS9vmZ/iuQ/M3HE5nQBPhg+n3/&#10;sRaST/y7aUzNK8j8QD3Z0MKWivxcYzTJOgAJAixiwtF/DWsA61zAqjM2szw6TMJmjE9eF01nkwJ/&#10;FgGAKGrArGWwRzavxiL/vSKpMxmX8qFKClaZNpvmDUkgl/fE0oOzA1zy/oDsxSWEHHDEQWnnQ3tO&#10;KacAqy0Ya9+GmllMHTvHkhvXp6FrPiQnYyGrz5ZLaLJggozaR6ypGFoyunuFmiy1fMb8KM0DJTam&#10;Ea7NIg8iT5ROLfjAk38t3AHP70hrgS3ZIJD9OTBPM/XZGhKClzHIkN+8c3nvsP40NR8VDGL+X+ZZ&#10;CQuRZvugIhFrNsrP8KiwmFxsWjsNkqcIkAh6LoOfl7P51ZhpvXlWNjavPKC6T5sFZuG+H2mkLkB1&#10;MfC8qPg3cM8aAz6SUnG4Rxtlu9qDUgqNPVjEuHWGNc6jrTz6sBewcXd2sAAG+0y1mcPgtiSFuiRK&#10;vzAAbeEeslAosnUZPMkWLPDN1szufZhCs3ytI5wTAK6zvJ+L+TaNeuYwhC1u5q+BKWwqfvqnPzSg&#10;499QjjaYkV4Du5MK8dY4xNINRlcemkXJyeUPElHdD84TGf//WIUOJv5/1cW99QjGzAierLqoMdAw&#10;dfDB7dAcv33d5NKFqYOe49A8mXszMsqknUDZZINWByra3ib/tzPT06GseWHjtttsGoBH/zLTQ8u/&#10;zjw1mdBaz7RtPavf1LP2zes39OiDT5mBfnv6IFPGOw5i+kb6oyKIICowIyqJ2AI05E/rPkmhg6aW&#10;ZJ/a8LoxhpVs3qwDUpeIjQpj8QRLTzBO2i+59r2HcR+p6Aya0kE3v7elfJ6U4oMRWRM40OZJ1X3U&#10;Hlpqtkuk1iFgJTu72G00ksB+NbU4Z8651WXn2b3U4mpAaVza3Cnd2l/9+TZwBWQEqCDwfv7+7/97&#10;+NWvfxM+PT4y0R7gTEE6PMMhYnh9/Sr80c3r8NVXX1G5tL+9DbHuYVgfLruzkCMb8vOcrGfgqb7W&#10;3d2n8OHjRwbIASCCkgAqLNTFV0qBBWs6acCzBQGi1uYXWKeZqX5NPofG9+b1bbio9SNeg/Jd1Ewe&#10;uqKUX/q4csGMXHe0TcCAFCqZWjOgb7O6aQpOlWVtC5IMSAsXV2SpP9f3j/0PQ3sPNkGPyWHN8zP3&#10;c9jnHGkXMhA4BdBFMM+Ho9mGYugN+R6OL6ZKgXQ1S+a/sEHj5+GgHbJesmSNOe1M6fn4bENQMv7N&#10;UxFnCcgyYMCjjwF5oYhUsMxWJ6BXvqz1M3rFPC+NnbybdrK+snUBYM4GwWdeJwKPHMCcZMtig08O&#10;vWnBsJV3r4Xm4HOT0ZxnAoefPn3ifoLnaLO9qPWE1dcbBoUKzJIyayLAmgR7hNaX0Lbl5Yn3F/X7&#10;JGsPLO8zQ7Yypav5fKh/cOB3f3g+hb/87/8Y3t09GJtTLG0f5rhtQmkSFAfG4mdD89l3BJFa2jmR&#10;PGQi9KCc2Dng5tqgZ1tAlw9zgrzxXD669gV3FGk9dG0AfvNQXZ0xsoIiU02DUD/Ois6W0BxVelhI&#10;WEmAozagZogSRXgIxp5dh0d4YJ+91dSsLGJLDrevaRJmJzkI6HO7FSModjufriQUwCVmeV4Z4xUx&#10;znNxr71kASti8Q1DantsSuHzBN1YWs3q9Xa/b6ZEc7uSLHyDQ1K53fr1bem4+rs2GBIhI6n+8ZAQ&#10;Y4zmJh12r+no3qrqB3xgy9vf/Hq954pN/jsyaRXgV90YzUhUTfBgLBwY7TOkQXIiNNkHmcIvxeRR&#10;kxh3RjfschJsbJSdktE0WGS6NnT6GIUkyUdpqVFDSA08ikLR58US7Y6Uf55rwWGpQBmsKLCY6p9f&#10;3+z4Z+fzC+8WaMuQs2ECjuLhTD+tPW8YwJqn5web9tF8/8wC+zTXw2B/q9RWTOKt4WVxSt++Ez8T&#10;aNfCn7mpSSUdNsn8wQDEofH/cPjAr7nEgUHQ5IUbaRHQAR8F3OW9KPUXmDjVDfC+bnIwB719/Tp8&#10;8/Vv69c9W/gBmrT7O4IfMKQGcGE04YXegDhcGIQh/TyCVt5T0vlkRV39O773baJ0EclOgwphIPQI&#10;ohg0kcI1OhxtuoUA5pSl28crTaEVkcZYW9oUFethZtPUpRFsThXQgCYHMuvDcaFk9+ZyF+4enlvh&#10;S0+8+h+HF9Oj7y7tkMBaxJpC0wQWoT9s5m831s+6Cz//+c/C+3ff8XDFBvn999+b5+NoJuSjpjlY&#10;07vdFK4u9wSEyWzjpClTGuwJjyc1ljz4ciA7EgfYZV1rl/Xaf//ujkEjALOSqLhMpSUoVMzzkQe9&#10;bTAM9QCz9DRzEkemkjZTMj8gOXw521q4GFgonSlRmlhEkY5/s+W1xL2CrDqp0DcfxoGsRlwYBHyU&#10;oceD4/Mdj49kIzJwp36mq/3I11klgvNZZCoozdTrFcCan4aWnIXJPVKlSb8/nBWTbhsSriWCbyi7&#10;UfgGptsD5Q5n87eqf4brQtlcPgk4s/sOWSOA3KcX2y+2yUz0sakdX87GDIWX4XxU8uLEQwhyMoCL&#10;KP4eHp+4XvZMFZ3ISEYTfLvZsXCbNNTwAwIFhxnoF7E8c7jc1Ebj+pLPGAq6Rf4XAMg2FyOL5Chz&#10;3uCy2Lg6DNEcZDfcNobUoLMYBdusxLbzfBZ7ojflTvH2tVQEHpXFilIm8w3xs8mY+319pt2Sd0gR&#10;YFt6bGOIZ8kjNcUus2QbMv516VURu8z9Lwg4CZRaxBqh15N8a4oYAmaQnpqRbGkpZNaYzjm3ooOA&#10;o0zPeRaogGOh5B5IYv/Q747yl62x9SDDzGJfFfOspD8f2dYnYxWhuD0cCKChoH18eqjNwzvZUtTn&#10;g8wAY8imaExbAiDRptBTtPOH/hzwy4G8d4wm6RwLn3XIad68ec3m4Ehw0sBYSoTLXuegnWl47RnT&#10;bflVjZI8MqQJARAIlzoXPmPODjeQJ3EaT6YKgj2WPh0176dk6zBkmb7XvWWJjdnY/b6KJe1qv0Zq&#10;I1gR22jNMuFTpNPFnuxI5hrPhFosp6GxGRzwC2L/xNSrL2c4tSQ4JnOZ/xUK+yCwDrmjQxjFlElk&#10;cjFiL/gzYNcG93UmC0aTbUh4FpfsRQ0i+8iUQSkbu2YcVNKqYROWrbFlxmHD67AZNy1t/RgsEIbp&#10;hpDhZwPjmAyeLD2bgQ+jDX4C/QaNnQcGCkFngpV2zg0MS0SIy8DAqlNWweuT7lHhY5IDD6wxFnna&#10;LSa1LHaeDJuR9wZnqTOb0BmhQYxi3mBvw16HRjwiCBPMBkrelaxd65PgHrsC+gDEzGcbitIrypkX&#10;uU+i8XNN/rbI23Fkg40FO8mvFbJ13PxaNXLPHBr7AvfuYH6+qKOK5ClpEqv8zAaTktglN2m1Naon&#10;PuuQuZtdxYHPxSRXcbJ+sX8lA0KH7SQ/sZnr3vaUkffC5as/9B/zkFzLYaPk94OahA5Et0AXwWfO&#10;5nCjcz9bNX+pt23pPnp/APA5MJiVXG3G7Hnl7xObD15wsDl1fyhnl4QQPgNs/A1E+RulXBQ6YKy3&#10;LPBqWEpjh3EIW5R0aLIRA9LAaIc1S44reVVhDUkwuNigBQxqMvfr2sVAfTfteV1LsvOFg7y6/jAg&#10;xXkLWxMoBzYCCbHO6P87GYt/IjNwwzofz+45l5bo6F2aMx4A/mLTOsrH29Ug3DNijxsZNJRxBYkP&#10;Rn1AFRXgY2xssebnLNuIWQ0seebWYHE4Zus+x6whmPmyBQ8bSqE1gJ7MWBR8g+93VjQkx8ZS7B6L&#10;HmJnv0XAiDHoF7Fnuyn8oAHspLAfgZODB5ppEOTp5mtQWk0ohlGZmIANVYiFLoXWJgC2rvZX4Ztv&#10;vgm/+fU/sf56+8VtuLt/gm6W5/IwYhAOYC7Ur70kYLS/vGZIhwcmORjhgWzn+cE8mZXU+1T7lOfH&#10;Z9bHtzevQ9pAaXMOu9rLnQ4n67fq+jgmYyzdXF3UvmJHeSZqMOznqI33HBCPFk5HG6KZNjlui5LQ&#10;/4oNTrsjXD/YUF1e1VrS1Apki8Njbz43n3PUZPlk6eMYBhlz78weCLWw7XlWD+NaP9Z+EaAaamqE&#10;bsSHLDupeo5AMhvN03oTt+a3iD6RFjjF/JQ4aDTqB9hzC2oU9BgA2Z9j7U1uw6dad+xfvQ339x/D&#10;69pDPjw80rfthOCLjQ2WTgog3Gn/x0p7qT1DkKeYMbLPJAXgGj3WXnV3cRueNQDEEAx9FPbdy9rD&#10;fXz/YEMqWdBQXYXAM9qNXGiYtrB/Y6+4taBDMuZAsKhf+3RfP9dF/bqlXstCLyW+xxNqBJ5Vlnob&#10;F3tOktJISQAqtj7P7k1dnyWkIaM/JwjI2jNbKI0z7EAQqteEaoXTY62Bas9Xz4v3j/fh29pzn6D0&#10;YIXSZzrO0jPJqknnydzKHmSkFPJWiMSwRqXc3moQmJecMOVerc4Ea4FlgXtwlHQ/uc+rBmuwk/I0&#10;2/jZ0Cm0XqBEP65WgR7Bwzxy81nlkZJ6QF4WYGYUmdI8WfvgoX+oovq9yUnH2AafTupZ/1PE4mu2&#10;Fp+ZjTroFnuAR4mfJfU2/+aVrLX8gR9ftLSc1nPkss6KyM2j0v6VBVbG9undQqOFoK/ISl5KnPPc&#10;aIi8Xg7+ytqqg5T2NSAGEC90wK+swrjcxdwBXdmr2BkTuXaLq508oVqlSEz+UisyhQOm8vsddpvp&#10;l2dvljQF8snxWaAeQx3qQbswYGA2M+UipDmb9wSBvmLgiB/ASabzWSk2Z3m2mOSoxy3zQAlxhVD7&#10;BFVJPCtPP6D/8Izx8AX8XPMMMvkwgAocDANTPvfh+eGBQQNbSldyYzVgYjgrmIQmnot5OmGj9UYI&#10;/6AQceYMWUCDJWfCBwDMLbIxYLqKpCWCSSY7oaG1igy8ZxQ/mJDQzJsJctEAzPp1KGBvb695EHGC&#10;GUdKKDFFeX17y5/7VDdbTD4f6891qc4i6TCamCzDXDIamQg88vCBjHO/38qM2xiHlopnXj+WmDmS&#10;YeJpyrP4qUwknoxOSkkmPFck4wPAR/aZCsjBmWa6h1f7LdlrLlkZxQrY7SwBDRJhfo82I6bRLrlt&#10;ADTMvdjwXo8K2/CJwyhA0o1Qry+34as//oklJlP+tJB+/enukZ4W/Fky10czj2uDAhKM0MPzycI8&#10;orEUPj2eKA32TXFUE10UTY4/f/P6xsIYNhb8cX11xWIAE2j6M6HhQiLt04HyWJMjFgKcWJsA/SgB&#10;HcwL6nw2GRrkuUeyQYdG8Y+hR4Dzni6LsQIBYjGZ1KTpvNbYfGoR5lIVvwfGeOgyesi6z3NuU1sH&#10;22f5FHoTg/eG72dq3sYkhJ52+fD00pibIZr8+4JTs0hZL34OGZlKkgTYDsBx1mTQklOLFUvBDjh6&#10;janxxvehEYWfBsHBFr6VuY8UGdfTDw+sHRQf9YAO9D6cKZudyOi5CFfXt3w+6VHDRnLQ9MnMiQ1A&#10;GyjrwD2EVxDTv+gtZRIkgoKjAY8LQYdJE6eJDAVnvSWaGi+d7BGN9cPkTzTRi5IAFcJAiZZkSKlN&#10;u8wkuktmukQIzyg5vvI0dVmjNytZHaX7TagKaYd/Cj2ZsUimGVM3i8+S1LjXVc6dW+D7TZJv1OjX&#10;slij4jJrZ0+sDYjzIrab9nyXYZh1Q+rSUzEMS3MALk0CSjAxuPmwTexnc/03lh/+DUkvUucg/QBA&#10;QY/VAxN4P3x8H959/y68f/c9PW6KWGRH7uOpeWNQCjqYZMfkkVqzi7GF6MsjSTF8f2jEDc9WFVCe&#10;mjjqOR7kEWlBKgoxCZYQjj0I12AWy4KeijL9b1JWBGnMPjAr8qwqCgyy9ElPT/ZmdVQa9OyySDW4&#10;YOgCqM/L0sBl+pxuTJo0Sjoe5K9pSc5zk+vaUM9AYLLRXGo49GRrl5PGxv+2ybDLL+16ruQYAjDc&#10;VNqDRdzY2M+fLMk3v0cMPH/Pbirv3jUx+PM48Bknm1sLeVyxkee8tGRHS6k2hkeQrHIWWODs2yyZ&#10;+ZYBJLWJw7AkmRH+mLqpud0nSwANzrJC/TKY3yMa1ugTaJlHk+k36votVkSyVki2B9CKgVK2nsAZ&#10;gnvh2vDN100LZynugyqgVyluotI1eZ6FyRggwQCatArj8XAct+8oxtD25uTE8LIN90mTJ62GxpOx&#10;BQG+05dWDFqXc3PfhQ+q1BM2bFSYw2xDkqW4dFsm98WSO5E0bvf13Fi382zBHQCLwOSjD1yw9TOM&#10;2/CL/+Ff/SCw73//i39X94l3TR7KNZAMqImpy3c9kVfTFO2thbK8KKZHcg/r1px0Q3YPrPH706Q+&#10;oct710yN7F5JoQcl4dKMYvmPSYxwNUcpOTO7NPaEfe8oE2+tQeBAfPZMt2XJ9GqsBFBbsnps4Cd8&#10;IcEKsrovajg2ctgKqeNu2gqcysZ8lQ8tPbQ3W57NE9nwqdYOF+Hy+oK+3GTV13oYcuDdxu4h90Sw&#10;KGjur8A4MQwZ2JFia3oGXc9hdb3Z8DTPqMGe1Wj7JGXA8v7MMWgYZV+dmmQ6Ndl7ju6RODapHF6z&#10;ybrF/qCtDSF0MaFTbPK3EENj0bpUC35zzlBZZKeBs3RqUc+xMZ5Tk7SlVQZlT0p2ZvM6EKalyiYD&#10;eF1lZVtBVup4kOqgrHxxizWalF6bz/FCW6Vt+NXf/U34p2/+OUzX2/D2x2/Dq6t9+PHNRe1bXoWf&#10;/ORt+Or1m7Cvn+tf/c//Mnz1pz8N1/VrBtS/q+Z/UmAQ+iOqogBMPT+FD9/+Lnz3/bfh+w/va41/&#10;bZ5v8D6/umZ4x5DMQwzDqPNyChd17/xitw2XYG4zSMVC3/a1puM6QG0ASS8BuESPPLDTrmv9CL9g&#10;HBCs5wbbszAIQu18OD9xWDipb6DCQ+nY8j3QeUUjTPmE12t2eKH/O6TEqI0xdARAB4CWyiqw7gZj&#10;7dETO5uNFlfebEPQ4+EU9lNk/QJfOVryoGZbLAwRj+ul7ICw92FNQwUDAgJlubMNP7f1WZ2fPoUF&#10;rFv4AGLwrqAYqB/gfcfznWzoEwEHSKkxQE1kx1/amRTNN3bHcEkDdI3wcQrP9evRV+fFPIsJgCuo&#10;DT8Dezx96CY7A2OyoSTPrMWGC/wO1nRimnEQbGcEnn9cnGk/GvA6efL23HwnLWV+5PeAVGL+4hct&#10;NKrQj7BeKwSyIeSp3leA05vyxPf77ce78Fe//nX49sOH+nq1F8sCwIrLS6McXGML3nVSHhNmPcgC&#10;z3FaSV/ds1WEGQ+G7OedgiswuJJSMco720P0fNgQVWMmsQm9z4jyEI+xg27NaDk2eK9bsiTrRRab&#10;9jSwrjH7XK4aVgkjsQf6NAuW6OSs0GwBTG1Q1Av0Wm+dPrvGJIu8zLNAM48J7iojXXvZlsTUgbfY&#10;vPBW+1kOLeUbz2ULypJ/YkudFx6b1QOFVXZ5EEgJ6kGzHNBUzergnsJbGksztjRiB0Ebhuk/u6wi&#10;r1RjbcQmj2YU3tjdzt70u8JaSO9vUf3dagQFNbUhSuihLexDLnbbX5JlN3iBpdSb2mAfkGJLk84N&#10;Za0AxO6B/q/tdxUd74jrRk2sg0DuseIeH97AeMNfZNLpySyhfAb/2ns5mQ8O5JYngU5m6tpTBEmP&#10;lr8VmCrw5QMTB0WEJ4aS8i0vBvwedGwv3gBiQqoFE2iftGNT97h0bLBu/E3wLhtjCD8HU+SH+yd+&#10;XSzG+kCT8Ormlu8PmyfB0/Op+e6gqMfkw5I9I6fb2JxxGOH3OBy+/+4db6DJGC544Pz4Jz/igX3/&#10;cMcQCm8i6R9RP+fd/YOCTobwcjgZyHc25hMYYliMCE9g6AonbIOailkpaYlSWWN0GKDnQEtebILo&#10;HsYsSvRA23TRZMEvZ2te8b1mCp+a6a+zcBYa6mayuCxExYohgEZu/plpdHvm6zxh+i8tPaSmRSDy&#10;65tdePP6VXj37n34+OkjvbPwfj58vGcRenkxGctsYyyrQQ23b5aMrlZa5svh3CYGAOb2AowpE6jf&#10;g/sJ6vuXb7/kNbTgl1EypsgQh0FZ3bgPzzQUNzB1JjU+ylhYaaoEdzfyxOpTXhTKeF8A/wCsBaUA&#10;43vgLehS2ebzwGfI/QAHrgUmXdU/v388EIC53G3kARDIdnNT/d3WUjBRyJgs2CRReOZwnU9nBbyA&#10;/fhipvYnAZI+Ad9oYyeIeO4bI/3hwARGamOxKTp+zuLrSfcZyC48QMH+4PNdD3YaKEsWRwkxaPpp&#10;UJFt1xFMVqxpAORkItdC7EwflcRgjj/5+S/CdS06wWYF2OcSEW8wN2AN1PsLMAANw8XllbFhcAhj&#10;8kjmivmsWNGRlLQ2al8T204J3EUsR4+a95FaNM0rrxX2KhSDLs9yOc44GHvU/dzms0m8TWZsdHh7&#10;Hm0CTSBHYQOU26kRmOVx51L1qMPZ/fesaBhajH1jfygF0Ly1LCjCpbkuHUMhflSQUxIglCQfzmIt&#10;+LPFvX8pn9Hs08pfYlgl0B7pl2eAFkHwVXol/cLI+DmpIJJHV14kvT3aej9ZSAaKR2NzLfw3mSX1&#10;pd6//y7c330Kjw/3bBSYhEc/ubPAnEXg3XNQf0P5alHKJ4rpxGd3IlAzOG0fz+nO5PHmgygmMH3y&#10;CpkAvYm3gmlRQAfkKliPAIiyAFv6Y8qsHbI4B75fDs9q8jypd1IxlJsXDgE3AVzFE9wGTwcctKef&#10;DLTH6/PMsHM5pdh86QYl6cqfXkCoEpVjklQuNs+/ogJjXlZFqp/bLpsr3Utr1l4VVsmxzjI1Kbbd&#10;50XyXGemJlXWxvbt8m+GNaRRALWtWfM6jJIJp1aLDJOlgNo9V6ovgK6Tsds8sKZZTAxJrENLhIWM&#10;HkO4pCaVsq/ifocm5+IaVH2M/Q7/Rs3g3r72mSShSwbGORBOWe4wSvK7NKB88QI5GwCIZges6SV7&#10;2pvCcBhOM/B6lFAa4EPj68EaC/o9yosrCTT1Qautk9Ik0X0429NfF9PLcH88ZwOrUTuhPlmUQkAj&#10;b9mXePIyB5iycsgKMUoC1Ze5yC5lY3LiYv6NZzd4Vxo7ru1u7ynrPQkeb/EoyVqUbNLSqk12DCYI&#10;BkC/+LMfBvb9x3//b8Pd3UcD8MS+DSs23lqB6wl4RZbcIhQI7OuMqZQ6IFRaPGpsg6GsQsuAprQ6&#10;I1YCS50vgzN1S9F56M1fl2S5WsbYHVHsFGPErpkm/FPce61h+qeq8Qo6t4MaT/pjx5U0NiUCq9Y7&#10;zOb5qxTNBo4pzRUvhwE57WAADuMMY0jUwntjjNDO4Gj9wxAFUo08i81+YxADzeXMq3hi9+ETsNcG&#10;ZtFsPigBpBR7aHZCxb1BPXRklTxfwtoYKvQUOv9ZXXNmDBF5kRadX1bXzSINRA2qXCkTVl5cSR5b&#10;Lm2MrakuTfW7Qhdas5wUCFO6PK4LvW1fK6V7ZcakIEUBju7HVXpAjP9MY4KarRPO2rPSUHFvcW1/&#10;/Y+/Ct98+x3M1xgqgau6qz0NWHg3l3uqml7V3//Zv/yX4Y9/8fMw7ncmxZSFij8P+HnYP2irAxuW&#10;Wst/98034Vf19WHbwmDBuqZev31Tn8s76wPqGjDFy4mg2XXdO95cX9Ir0gauS9ujgzzJqLraXdKL&#10;mUO7bHUWgTYNfLjOEPJGRY+FY00Kz8AwMbPve2ngCb4Xfx80hMUvANZY9/AvvLjc29nGtPaRLLkk&#10;NICSYNRjAp7xjMILkX6+DLgaeb2v4BMPX77tpnlwcrAWsslk0UO+HNjzcRhIW5EtpbV4LTD/Dvcf&#10;+Nr0gVuMmc06D3vx4VnD31lnSa3LDi+1RprYq4IUgR7SVHBQfR2onOO6jsZcRErvS+15ng8Hs7rQ&#10;oO54NusS9twM7zsZYUh+wGf2YLkNvJu37mBgHgI1GLC1MdYv/brxvtwKB/VvMC9ZPve4b4WRVuZv&#10;PNkzD/Ygh2WqY47wnDwJZK2/vn98Cn/z9W/Dr/75d/T5duA8r5QKPoQssjIqcWUFkLr0MzWsowdk&#10;NS/V6BZYaXWGWN1i4RO5Mb97DaN8nrgC4RRYWdoekHqgWehkqrJieKcVocpscEoLelrKElbtQIgd&#10;9Wt9ZgpdPhs9REKefS0oaGVI68SAteedvWeFeHm4RuzBRVGpr+3zrzxOPXWedV9KLcSqoXk+x5TP&#10;sCktDERv18U9mUu3QSrroLgGxaUWtGUS3EFSYCO5ZykXQ3H1lIF9axVBXN3fZo+ROmOQIJxku54q&#10;nFfWEBYAuTLWWHkvFpHkWFc0qXJuoO9nvRiA9LqJ/DLKgJEsHL1LAEmh5AagwQvG0yJ5sT1ZylkM&#10;SWylcWxR7Ya8xxZN/v+aUvrF1Ztd2KgPmioOzbT4LGNVFM6k9VLOFM0LDPTjuvFeUno4MkERTD7I&#10;d+EZ8fbNG3mDmKk5WDtP8BMg5XpiQQ1ggOBT3Zj39feQKuJ14aeABo5U53n2sowbBmQMAOrwGUCT&#10;vry84gJ1CviQLJACxetusxHgZfKSRbJdlygOw4YNEJtjysvG+tn2BDIe7u9ZyVyQibiETx/vwpt6&#10;4F3WzR8rjTIeNVRgtIB1hj0EdHpPw3w5mteC+ehYQY/wDmy4j88vJnGehhamwUnrfkPQb1STCIZg&#10;8MTFZL5w8LNr2vhiFG6EbDB4I4e2WQIMwte6b5WFV1gjBcDvYje2gAcyX+Tbh891fTEREDsczbfP&#10;/d1w0F/tN2Qtws8DQMjdI0DSSQk/Jvmi5NIZQxwXmd8Prguu4fF0bmmkT/VAYxCAdni87+taPGCt&#10;QCKKe/Dtu4/0BiwEgqwpBmiLdQG5F64x6Pnf/O73xhwROM2fMyT5WFgqMD7H5eWW33d7c2WgL+Wv&#10;g4oMky46A8AAuMSJtwGylnQL8BA+d1EgihvGgkrv3k9FTDqT2FuS6lEsXb8vYGviz8yIeOS1Zfrt&#10;2YpP/B0ZEgIWALCj2Rr4+WYGn4wE0kYmheK9PTHxWE0nPEdOlvQdlD67aGKGf9skLspPxvYLAHl4&#10;XsgSnAaCnD7xAGvT5GhnSmfAKLzYXzFFe7+/pNQHJr0b+PAhhIbA3WjPJJhY8iPy7d1sCgzQD2L/&#10;JQFjnlJqBB9j4xhTSSCLgjEoP8a6GAf5KAhQUGk4jmZGvygZG3vGkEIDJ1Kw9FSz/zSfSmOdWlFn&#10;zbkBsu4JxX1UvjzOpjPGX/lcAiT7Xvdyaubd7gHiyb7Z/CKLYhsHTwIO5v0WNFEviqEkw27uNHj6&#10;7onJUqJPv9QIx94YZfmBYs0PK9afefBlPbe2Xzh7m0CKgP48L2KDWcGd5YHGWoAg4guL2cPjAyVl&#10;H959x/2UjIAYZExuclLKPTYbpXqKiX466QC3n7PdbZpPJu4UPIsw6XcgBe/ztMxsRt0fD3sDkq7J&#10;Ihdw1+yIS27Dpyy2CpooDthoIu0Mv6yE5qU11g50jQqU4S8U1xtrhM0Lbmr3L3g2mAcyAEQ/nnQO&#10;DfLesyIsKOAgyfw5CNC1z9i9qYpAFvfxbUCG2MKRDdmkIIvSgJg1YJJkRJxboVYas9hBrCiAc9Zr&#10;2n49yzdSDUISI0VFlMnChp6QG83nJcmAuSipOi89MYwMZAKgZoswz+fGriZwrjQ6vNkNQ61GC2hS&#10;ocXkQRWXnoKa/H7rz1tCrxhhfC7y3Jg3Z0lqYzPR7p4zlupnjD0oGCYmf6rgLybxwbNkayIa80j1&#10;WRaLbuGgyBKBzwTptg0Yiq05yG0vWTzhzX2vgoOys0BRNNxPZu1ARcWg1FgL+bA9cpDX5rnVe5RU&#10;83lWsI/LlIbU5OYECYP8KpWIzFAGStJemi+q7aujhb7A2D6WJgviHhFtH4Utyh//7E9/GLPvP/x5&#10;uLv7YKEKqScBFrEM3FTbujA5JMjrOikAKq66mKSGoomYYk8sL6EHkDiQE6WcGQS+OsvPpUt87aUz&#10;PMLKD87qbBuilZW8tYjp0Vua0oM2sF+swzlUQwypm4XTKgBgmUzoWwqnBlRg9GE9oSFnMq48n/E5&#10;t/s9JbkIpOP+GAz4w+tjT2sm5KP50mLQTrBdLKDcmKsj9+6BYV8jv9bZIyGGtl9Z4mdsZvhhPYha&#10;UUpK6F7TTarWFHClBSeFz+CzuHo+UwN5jK3U12xQwqYjdXT+M+PCnu7oXpBDkud5aoEaHvbQqEFB&#10;0q6ykn3nDrq2ABtl1zdnr2LMPGfTJG+a5XWZXQ6tr10HRi3ah/nkLwbAM+Qh277y7be/D1//8+/D&#10;OaGfMMnfluFR9fUJwk3hZz/9WfjFv/rX4fbLPwqbWnNzOOaeiqqfAKSZxy5YYWD1fRt+9au/J1iD&#10;ugfS2OtXr2qvdW8BWrQDOvKeove7quvlTe3BNgCwTlCdHM3mhkNJu66o3xFyuL+6ELszyqYkmwJH&#10;a2WhGsP2OkJG6AHr+sXgfzCKP68XgKsSnTQxqQ4tIqOAAbrhOfF8eDFmWwo2VN7u+HlxD/cYbKOH&#10;eLGgOfbMYmF5cF1Q8MGswIvkA2TVlzOHjCa3p+82g5+mMG0RKvlitiinQ70fL6Z8gLw2mtUEyAsA&#10;TEcBf0kprVnDYXwNQbRoFjrR5YXck8Zm8wIgEJ8ZqbeX9TpjrYOg8cyAi2LvnefDZL7Wk/UNOB8H&#10;H4zLG5E9I2T7o1kpYP9GH7C/2HGoRIKMgksQujYfja04n144FIa8nvJKDT9xmY60uzi1oRzZfQBt&#10;62fH7w/1c/z1b78Jf/fN78MBC5lAZP3ZY2ejNQp3XClOBe/FFYjnZ8OQza4gNxuFHsQxuK+xnydx&#10;aHsQJaTKP0jKRGj/vQqUKKUn20av03N/Y1nkg6xzxet8qwfMzqT5DgrbaYMpJSbj15zWUtN+dkSF&#10;QQQNm1kbFWdFyzqkJdz24VRYMRGD5MJRw1vfFxyJy7l726bYvRJ9IO5y1dj6OHssZoHrfmbm8nno&#10;VW5BKTrH0qDeIbUe1ANYFsmIdeQq/EKh7c6Wj/2McE/7Rl5WLeJMdN+/42DnzpD6dUnuH9rsGkqz&#10;VfB7U1bDH08ldi/5FixSOtmu6LoNl/v9L0szxbYUIoI9l/v2oiefSI9WuNmE1UKm3Zx9akWtCuN1&#10;AZK82O1JL7mZyebGcCktUUwFtntTiKUyO6NE8i2jlJ+5qYMNNSZNBDAxeTqwcULRjiQvTGc4BR4H&#10;JbYVpn3hfR+O53BVv+bp+YUTxiJZ2oab5dwm72jQJxnujyvp8vPTwXzlJtvwdgRpjm2BmoT3QOAG&#10;DYaBifJwKd2AHAAfQCH6hC3W2F1f3RJwhFnpdmu+JTCZxwEILwT35wOrhYwhgiYGGIFpFeU/RyCS&#10;G26mTxt+JgAaSlo3Y6Mpz/IJA/ACcGi7GRU5bg0cQEBnBBXGli9tqmFMTY/9tobJ+zA2v2Ns8gCm&#10;J+vnnuTpx1QgSj6LyVJQJE7GogLTzqWok2R2FxdbC3M4L7yH+Of6cqIX1wTvq9nQdiQWY7WSKXde&#10;CMbgbV5fX9GTgv5aBxQUWUw3AywnTYR8G3lVm4V9vf5XiLGv9+n1mzc8RFzqB5D5u+++pxScgC6S&#10;pWshAqkXANdF1xbMR09cReDEQs/Fi8Z24LWW8fyGHndnSX6teD+fBOwxGEKNnop+BFukYN5g9hpZ&#10;UolhlWZscmyf+u42xizCnwOww7kyqPieSXsPlODi+cVz5IffMFr6JJ4RS8IexNLc8Bq//3jPNU6w&#10;bvbAj0LQrojCjufxvBhdH0EhZGxgOFAsSAefA0AuANGJTZQfAubjib/nNaX34EAAZqqFwZt6b378&#10;1Vfhzdsvae5rIRoba3i9kJWsP8ignM3NxgBS7C+YJA4yn8+eQlrciLa0vaAZacujzhNz+0Attjh0&#10;ergIjOPmvGJYOKuGziTZ5BweYkKGZ7HEMp/WmbRTXysTdsqwc/dRpEyXTN+my2vTNWfAEORYJLl2&#10;WX4ata4sudECmwxA8BRNn/gtLEA1IfSJomS4DkwNnjiYS2eV6L2RzRaNtfZC+e3SWEF5LWmr34ui&#10;mKEdfEbOBlSI7UdGn/yEUMQeyRrJ4dPHj2wg8Ovh8cEm8ZuxTSIt6MEKaaag6velLK0gG0ebdlPO&#10;KFkjpDdYwwTVNLFjo6rkdryOFcJbG/xsN8buXiXOhlUqG4Ev3V/8GUGjNKwCKEzGaAER8sJrYT2S&#10;Y6ggPClsZFCjnJVw7WzuLBYaDZ8HA+WCQISlWDiXGVzPlK1ZsMe5TVaL7nVMPSymNK+ypKK9NDDE&#10;TPQNUPdI91K6WTwTpT01VIXPoOa+xC7zbaBH8DXV1xWK9l7AlcYebjB3anWXVRvFwGgWeAImaFyO&#10;+6bawlUAWEeQjQYB3KxHZvPLmTRItLVYmpcQ/QYFUpUmDbTCcDMZY8INltsQRX5+lCltphY6k51t&#10;l6JqEQH9ApGtSR8VzDAKUHBvwEETdvOwcxaQM7OLChEHkfCME1jPFnrB9yWGOmVzJzvfbEAyK2gs&#10;NQZF1NDQwxxYeygsA/dyGrqsFUwRk9gO7eYwlVPTbR+keBiMBbucusejjLX92hEAiLZPGcgcOMAB&#10;owcN409+KNj3v/15+PDpfWu4Slk3LSbZatKk4hJSA9QNLCndSmFlpVTMbLP7GMXuYZRcSuQ+PvJN&#10;dSCsybYbizr5jL8NVrtBeh+me9PQQKvyuYAmrZ5nP6cgeWkMw9jlpnH1c13SVaKH69g6GuNIlQo9&#10;+Wofgf0wjfJpA0NztsZ/HH04kBlogGEKAENXR4DBEyWNx++ZRD5NXY7OBqp00FeAPt7VJtlaHRQg&#10;ZF8z6FqOjWUX3I8X6735cvnnCasU8NKHJS2tN7TnzPckHz7RM7CYZ5V7mS8ltCCPLr0aOsMy+iAi&#10;K+hqxfyJqwTf0i3yXW5cWhDHStRbOtjnP8fRarfZaNZe8nqMGiZIW2f1haTMWQMjDCcQ9JE0LP3H&#10;X39dP9tIYA9ekAiRwFl7Ve/nn/2LPwv/47/+X8KPf/rTMF5emTWGagdKVqnYcjbomc/v4fmR3tuw&#10;YILHLnoigHT4us1gIB0lvxiU1rV3UdfEBcgqqGHgs6ZBCs543HsAbvCu23BYN7U1fzqfV1YYA4dJ&#10;UIdsFCqzvdiplss861F7kAlWLDiDjT7BxiuT8NLuZmL4B+rSqb7nTBVNXcsE4Mznj3tdss+P2gPX&#10;Fs8L67yzKQhsH7RQKKwY7pkcRh0JaG1ayrid0+yLNbgvAuypYGFPihqv1kNP97Umela9ptRdvGsw&#10;CLV3UhLPmuzA4I8mE1eM9EQ2pNVlqBHBukM9Q5BS9iEA5EC0KfXzQt0ElqXZq5hXuQeXUcJPb79j&#10;Y/r32nwRCzXSMof2IgAbcWbPmUoHpPWeGLRZ1w7OpPMLzwbzZcxtLZNI8Fw/93yy85JDN1tr9EOr&#10;1/Dvvvk+/OWv/jF8qu8Xe1PSIHFmKFRpQXRx7WnpwT7tT0sH/STLdZXgihjfQCQH+X1gXkSIcDZf&#10;Uk0YW30YV8F2Wazf2Jlpnkgbeg0Vxf5qCd25MxQ9vRZ/SD2Ng1KpW0S0oW6Ty7rZttQEKyajh3T6&#10;1mh1iPqGJve1dzPn3M7LZkTgTEmdCR7MMTooGmL3us0tcJzXgGe9PB6z6qmsdeoAm9vEtKFGNAss&#10;l0H7/llWvZvt+7n9mQdw+DpNpQdxtBRmP4f1IoMn6rrUWmpMH845mac0cFfP7zq9t0i+H1NjEJa1&#10;hFkoZ2rDP095d1uJ+j5uri5/iSYEAFiU7GOIbgpv4J8bqpt3maQBYrhM4yiq6tASIBsAHkPzhvI/&#10;GxqTINrNKbmh0T0Nqy9YL7bpIYRmiV5li2RsdmPx/lGY05Q52moG4wIAIJKHbq6vOJmhNx+CEEaT&#10;tZBCPU2MPI8qtkAl9wsOT5FRU1rzvjGmFZrI/4exN22SJEmuxMzMPSLyrqPPOYDBvVxZgsLjD/Zf&#10;ISAklrtL2V9C4QcKd7ELCEDMAHN015F3xuFuRn9Pn6p5DvmhMVKo6qrMyAh3czPVp+/A/3348IOx&#10;Apd/+/jpgza7TXg8HQ4v3MwZxoCDRQ8ikzvBeloaT/85ZthvUmJPMMJnSM5iu0L4wL35oiz/fX9/&#10;yw3vjOmtVnTTSyIbUwb3CGEMlNocK1lQBK9YMMmXScENJreVXxuu3c4m8fi74zRHI/LwPKVnSDmr&#10;yX2Pajg4/ZG1zRTFkFUWuEd4/5P8KDYbT/RrBL02TNEqy5+brp/92jKta0Mg7+nllN5dn1n4hDY0&#10;fC2bglmR3cvvX727sBQbHYAoErbbwuuA+/327RsWFA9PB0rCAbr+8MPtqvgqnFANkmHSp2YwAALX&#10;68sv3qeHpQCh9FDyE6w3rGGwd5D+in/HM/rF+y8ofTM521FrS9drO0QIzdWFBW5Asuc+R5QVLz/3&#10;/snWLkG8oyZ6pW+seDbBZit6n5ZCJX+1qUn+kjX9zZrItwBmIW2+ub5IT8+H5ffzdH11vlyTSwPS&#10;lmcHwNnz3lKLk7NayAy0+188hXa31WvONCXGfbm9fSAbE0AlGr7LqzMBkI3AH0Hi5T09QVJ+tLUx&#10;KQXMWKoGTphB97jytajylLT0SQe5bt68S2/ff5l++vM/SD/72S8oyaX8vnliYaG8Bv4d5qkyx3Rs&#10;UCARwPXnvTyflv2iiL3mHkGDCj82NGWI5KQsYIasA/mzTZo6ccLtHnavrAqaZH8T9w/cV5OC2Otl&#10;JeOSBcjk1kb/ICsG3HdzCgBhyC7vNB/JGowxazQ8qdefy+YNyGwgNPYFPyCDaaDGvquUOshAycdk&#10;95DXpa4y5EV/bzrQTdZdemqZGDDeHDE53AtPrFFJz9xU/sBCe2+A3PFkQR2S6TA9lhPavckkl9eB&#10;1wxMvefJCuP720/0/gFIbsWvMZmZKgppymTBMbhv8DxFUTiJRTkpIIcBH8svDj6Qrv30ZP5Bl5eU&#10;guOwx/oBg4X7MeSU8KBcrh+vIcM3zHDeWVy4Nk8Pz2b8r/vu6c2z5EQ8U2tVA57Ett8Ew65oH6e3&#10;XPY0yBKse/OvsW/djD01FwwdgKXm1TavQLYsOwcDLKpSIqsn6YoRQjgw/MdUgrrsuhpQmz2ZWH4r&#10;HqbhwJfvWb4uZ0neHFD0IsWkDXbmFw3ZzMdSz58ns+UktmvtxcfvySB7WrSGikqsfFaYAO472BAe&#10;/uCJ0mxEjscA9OgTBW8jhnmcTIo1jJKMJmNcw/YjG0N00P22OmKjMJEW6Woz2ehDeKtxYCY/xpOz&#10;IujnaL7BZModzSgeAHMessBx+cCAnX12pkCiXpij2bXGYXwl13FmYHKDbWdQiuHJBqqZIqHRWsGC&#10;XcBAJctxMwYDjTJpgcn0cQ4z6Z6afMahqhWn+P4s9iXrSRmRHzQcLUMOpQc9npSWR49FMUvMh9XY&#10;VfBeZVOIn7cxz2Rep+3Zj2b2/dv/9a+Wmu6TzdVdWiSAcsz9+XplLu7sA4ExbeWXas+WXVfCpFXg&#10;WnOvyRSs7FybGGfOQqip5x02NYHFHZjEih3cgWgFaJdglRl7wOTgvr16kxUG78OgUVMPg8grxtwg&#10;A2ZLGs/yYbZaEkuXbFI1SJbyPJkU21llnj69fNUXX3xBi5yRsu0dQZImdu2w1Edv3721PXkwBQ3W&#10;BYbo47IX4xcBdgHmoprbmdzM7sM8K+W7PJpzXkmRqxLSOu8xAA6ETDZmBbl765eOlbW4DyvJrPs4&#10;evOcSwdYxSTBgwYwkk+pGtbWOqPWEwDco7kEKzGFdyL2m1EM/FFe08WHPhbHKDa/knjjPZl6xYHg&#10;rIRhBtuUMRiYKTylkqxAfDBTpF4270KckQgdOofX+NNL+se//y/L8/qSXk57AivwGfyf/vv/Mf3x&#10;n/+r9Ad/8kfp+ou33CtGsU8mkUtc3orXA5AFa5anpwfuwRjSFaXb8t0iWfX5Kd3d39k+uuxlX95c&#10;p4L1dXhO1wh3GZXmTeDt3Jh0S+807hDGdM59B7Uh9taZ3mLGfs/LnnV2sdSGS/0KcBpy8Vl1r/WN&#10;kw3HpGDy4SdmsGdKm24qwGF3A/B6wCDjtCe4VJc+BkNtsO3Orq7TcLaxMELJHnNr4bPWZLGwPx0j&#10;FRd1BEgMYLAdDy/hxXri4HJrnuuQ9DLAY6nboFzanLFuatr7n5d+szEULBnrDwQJKBFoHzJpLmfq&#10;iflodTsCLHbL9cN9yRps7cjMNNYhIizOlvonFfNjhT0OQlWwRp7wPmfzySuqH+CDeE5v75EDZvTe&#10;LYbdIweLUSNj4C4JYvhgyvYFvdVptlBFXJNcj+aDJ1Ykayb5GOP8PcLuBWFQkB8j4C+RdpfGpV67&#10;X67D//kPv1x6wc+2x6tur25VV+uKmdalmQRWpILwfi4CnbinYF+SNFVYWrEEJYJ5o/rUbCiYyf9L&#10;jj08i/jkibFhreI+DNn2fafPGBe1RdL76CmuGqomH+JyXxlc36B/Ww1lOeAvAqZcsWTvgV9Sm3pB&#10;1FJS05QeEMKhomqZEoOxFeNsJTHl+56NQVtdBC3/4qzBdXFWc7F3TVVpdZCvBjvevfpcBTHXDtDx&#10;3BPeGQR6//wRF5yCpNGSk9I0GM4rLrx8m7vNgrv1uuQ3BVs/y87DGcwmqU3hfetnrQ0z+5COXs8a&#10;ILbcU9b9e1pIvMsr71YjhM/hw84EesGtw8XZ2Xf+gycl5bjpX1VxD6DIQJtCLzB+nQqJJvotp8qe&#10;oFvnODidXu+Fq6OaVexAIu+kkQ+GkLaeKdVTM82LzG8REc5SJEvMnJSQiTUamkqWB4pTyQ+fXp6Y&#10;csjNdbDpHgp1AHFgVJnsc+QEmOw3yYlxUwEOWLpq5qbuB7g3huYRMJDdBy8Jes5sbIoJjwt8/vPL&#10;czaLFlCxS3uw/pa3fr78bJNZlnR1c0UpWWMoyAU9pTxJhg3xPJGJiM0RK/3y4pJsxKJGiAcXwBOY&#10;qioZedwWRS/b5nM4WEz9LNN9yqLnORickxLI6O10ssnrJKCPBWmyNbBR407ZDKYvBP6cQWaHF9Km&#10;eE8p31oVRUKxkcqErzlfDj0w6vD9AJ9czlbko4h1ebEzgPL+cR9eQlh2AI1w35+RArsc5mDJQeKK&#10;5prvG8zAM5O14Vo7aPbybInBABNv7/cmYVdKqzUfG1LvKaU9s/CT/eGY/uAPf5Zubz+JWVN5wOL9&#10;ManqzAoZeD6C1QNgkU3e8rXwsPDPBDnz48vMdYrD/2xjtHsetiqw4M+BA/5wOCkpdBO+i+jzuml8&#10;7UAKkot35mmBhufyYpfuHl94ff2e+CEEBiKmcYMAdrAZ6aW0rLFPtw/paX9cnpkDrxt9UY5iKMmn&#10;7yBm7Nu3NyxyyHwiSNf4nh8eXrhfmOzaNkysp4fnk8Cz5bOjYSTAZ80kmI9M/Z1trTOwBNdUATeQ&#10;BfvkbFZgAEBCgM/Xy7MDKfzjUmRutxc6mQqbCIDP9PpYChIAM5kMFPPtykpdRFIgk99QeDRLKEOj&#10;DhYWgHCk/kISZA39EIfF7CAbQEFI4s7PepiAmIk4freU8Q/hQ0a5pdh/diBV80lqLVKzq1KEi0x+&#10;WcyLKVMEyrPgk1zRwCM1mfJjG8QydBYHm95sDC2XKA7yPjIJlTcJxvarCsJw83kPNokkOoHMeU2p&#10;d0mVe7k2sb5bb6A4XZXHhq9hZ7IOJYeEM7Ua1HVM+Rm4QZbjgaxdAHb4mnqqBGm4j03GHEGR+/J0&#10;zzXz9PiYPv7wvfb786XofTQ/xI3khQD2KF03oB/P+vPTM5PRsZ/jTLAQDwsg2NFzEez3S54Ps8Bv&#10;MLNxjyDvwf4Lw2qkQxP8AQAhTz4UtEyGhifsmdkzHCf3Dt2Yx84svyEC5KeQl51oO+BJyVW2D5s4&#10;a40lZ2DYrFAULwSKfHPayg8xi4GWXkkOJd/TZNWnud4oYjC1EZvxqCS/VIaQsfGMhi+fihd6UE6T&#10;gEM1nUo5Nslq0fqWzC23Pp1O3X+Fk369X55p4csnaorWyxCpnN1o2lv0umL1kgVKH92ZXkN7GKof&#10;rClo8mgbZTFSxATyYBaXCuM5AJObfnO7HdcozgAmmYPBtzMgI4utRDb06SRjcXuvZBtzTxt1P4wB&#10;F8xT1Up2llsdRJZl6iEM7r9VkqbCWZYHGkTwWpcOBM0hT7Rahns1n3sD18wzqcT1CiDYwx6qgcrO&#10;DHSm0Fyr/NTMa3ArJlYvyMVKxvoYC72JB7GwJpm171RnZZkDt1XKKBtceUBlDZ7zSoLMAZc8ygC8&#10;cjCgNYz787M//JMfCfb9z+nz5899El/yqvkqaa1ICjuanINlVjWg8WbDQ3Rml9K6/6FAlqywpmCY&#10;OnNQyEv3EfKQCWd4+LnhLLk5VBe+ZzhAbTLPztBzthifq9FB4PLKD24Iewpjdo5+1qRuxzAouMca&#10;+y5sc2mTs1XwvPz025+mL7/60uTvxfZS7IOXV5fp3ft36WqpTS4B7sjXCe/rYqlzwephErkGsTwH&#10;N2KZK7VxUCiNn0FDGuL6eIBHl1LLsibL72hQkyimtTewRYybQftAWPdpHfj+4yE6Dtp5iFByyZzu&#10;a/OAoRW30o3te5CWe26ZlX+RRUJb3XsC77pGBPEjHETPaMkB9DoP0AM4ilgntBJIqbOCVqGKHFoG&#10;qJkVNCTWMwZsh5MxEJeX/PqLr9J/+tv/nG5fHphi3pZff/6zn6d/9Zd/mf74T/80Xb97Q8bcKH9Q&#10;MrFU9zT53p5IijjyeXX1CpVBCNFb/h4A4P3j3VKjPXNvRC/002++Ti9LPX56eUw3Z1v2ABwITifz&#10;Ob84p2cu1h9CPb788isqN9BXmLm9oRgA9hyAJDMaypilxoBFEi/HqZJJR6apfOJQM17e3FB5hHoB&#10;gYCX5+cGCLK32shffCtbph17TajH0J8UgSbcHyYjd1xQorr0EKwZMm2t3Luxqq6BgiKLWZGVMF/E&#10;DNuUUaypmc8a2JckQmh4d1z6FPjUlSrbA4GIuSWB83YmZ4FGPEN4dm0IUtPXs4xiIWmoM+u1IL1d&#10;6p9HepU/s5ZHDXU6LHWTTiVcP7NJyazX8HXdz3RUiqrVpB5mxf1nyAQUUXNQtcHecWMDawx9WR/N&#10;/GUp1wJwuLe22I/B/EdYySxfb4Bxdy+n9Lf/8E/p7375q1AO+EC8pMjFsfN45RnXegxtSGGb96Yu&#10;Ay097boMHb/oXnweauFS1C4Hdsl+hDSKTe0Dyiz/8LbyKTXgWP1FyX1g7pJ/l4S6d+iKb1hWXqKl&#10;rABNybbXLEG3f8gr+Sn7ljx0FrvbMoiM4J+1tlVK8NqzObfuPdiSgkCLwKsU3oI1ZiK9LmU9w7DW&#10;1qXLrjTJ3f+5n4krj8W2ks7KfqS/xRw1ZG39zMhuZu2Dua7QfuVPWISNlLUfX7HAF96jOABKgHpr&#10;X8chalqz92HNqGDNlV4lfGfXKgK3lQrLCVr8bMbvPIWQaPDGDnSTrYwq+gaiw2SASYoYiGpranDn&#10;lR+PbWJ4aOeQ6uTwY/Ik0dxaeGbUWOQC94Yh0NFJErqQfA2S4rqsB1MMeNgMPeEVzcYF/Y0qjaGd&#10;bUd5LeSVmC5IIsfpPKWGx/BIo5TyNAelH4XDpMCAUclRXljjtd6+e29JoMvmtqH08sUYQJtR8iIr&#10;GhjqcXwx2eRmFxsC9iiAhjjkUMBut2fLIfccybNzszRfS5w8ca3hz/Y5ChsXXCX4UuAX7vXzfp8i&#10;b03AKJrJMxbY3nwUMukMjfdEXgOQ9gpp2O8nFnRgdAUVd+W/h2aJcs1qiUoAYaaphVTHwA/bhMDo&#10;Ml8Lk8lWSTvPdyYXHjTOpvdhszRjTBfvnw6RCIwQD7DNfC0C9Pvi3QULR0+0ooddsUAIHLw4GD7f&#10;PqTP9ybzAXiENfTpbk+wi+BEMzr9IIPam5sLS1w82Fr75qv3Yhzs2byTCcLmbs8GZafrSn+q5Wd+&#10;/nzLtf6yN1+nx/0k+cDy2lfG4MPnhgydDAX8zKXonSRPfF6+7yQZABhnABjfvb2Sh91JRtcDGYO4&#10;R7MYr3gP12/e0L+QPknF5AWesonrDkCLEuOjSR0PlBZbE3J9dcbNBffeDUTNc2mOe36JCSiDNGwd&#10;QaqMZ+jhcW9ye20yuLdHBfgkJd2dTgK3VMgWsQTIFpU8hM0njdxnJkJbEzOzIMP9vl6uk5un49pX&#10;yI5kkgz/BUxvt5AS0ftsozRcyaKUTmnSK/Pd8tANpLN5oWZy/WKTSxUPG/fWU2OBn+lMUAwLqpI0&#10;a7MEssJQkq0AeytGvBk9Hi1QIulQc9NmBAwN9Dozdhc/N/Ydp/erCQ+2U3Yae1NwxRQpsHy/xSai&#10;DvB4QrrR3lXItC7BdT+frIx4u0dW5M0yQTaD/CwvJSsBshJOzROu9UYmlZX3V+tea4PFzJPRlSwE&#10;I6weuruVfR78bHnWoNmnp2C1dD0wpwHUzCdjZgEQQwENg334uLzsn9PHjx9Z2NKLSM8aAV0mz6Xw&#10;usHrgJ17c31DH1b8XHhLITlvt7V77cwqFO+4LljjO3npkSmwXEv44NDLqhh44RKLStB1xzU3lB4e&#10;gWIb+zueYawjMsTEqvKUWcrLTyc7o8cdGS9oEjxkolsApPCW9aTaSeelMxOr73UCr0PaUAYB0Uqu&#10;3Wwjxc4niKwDJmOykkEVTWgh22JwwM79yJI1p242z/CJySTEdQUW9eZUqWNKB6WpvvwCq4z+BzU2&#10;DjJbqWAgdcjZci/iXKoXwoPaIrimmb23ybeV5IzXapNCIgAAzlMkUVNBkJRgSdB4yzPBwS1IsU9K&#10;lQ4fFneuVNHu3mI2dNtqnc82hFgxKV3OauE7p/i8lmBbYkpOr0E3vp7tebKmb8frwcHR8hpoKOdV&#10;sThK5tWUeBvBVfLDJOtz9SzaHlwNgOZaOIphfxJwaRIt2iskS6QmK1fBK/5kW4p285shyWWJwQhY&#10;sBulKEcCdzJbiybfSW84fE/Dfsok3OW+eaOc5f9Gs/vltf/gF3/2o8G+29vP4Y/12rGoMzxcbpMd&#10;XPGhRl559LlpeOvAipuHO7BjJts5mF3O43NpTnSVAhCzy01bb2Dayhf7VfhGcw5geiUbdeKry/DX&#10;P8M6iRagUdFAiANAgliz0x40cE7ynDb/KQxSspi4HDDe3DCxHLXH7adPXDP09UtGnQfwC6kmWa/w&#10;eF7206ulhgGLCGzpHdeFnWVFsnImcku+Pai59v2OPuIa7K+bzTiTdH+KbIa4P6lzNHZV1nnb/Xir&#10;Pq8P1ShjrZN8bs1WyDxmq+rh2tkdK9ZgN+JMASykkGiv1LYBDpQAGkalfXujX0L6m4JV2LKDDCWS&#10;mFMkE89971EowCx2kgPOzhoJFbP6LPBvzDC/mqpgSByoktm2XOsP3/+Q2rI3Xi5/9z/8d3+Z/uy/&#10;/Tfp+u0bymIpwSZYnHm2uffuPFndWmnZcuTAOek+zkuf9LCc4QCFHp4e0tPxmR5h7968S3/w7Tfp&#10;84cfEIeevri5SlebQr45GdLL2gMRA887fvZXX31N1l7R0LyFBY4pRhwgQp2Lcx6Kqcza6MQwjjZl&#10;SyCejeiSFOwHkI/7lWTifk9e9nsNaU6ymbHQEQs5m9nTPD88mu81hz+QH2e+nquiwGxE4jvIFBa6&#10;VMi2YxrtxpLZB4ZpZet1aotryjMbTL6lZwIoiYaYSe4vL2QaAkTD88WBSzWVSkvex59EiFnOjOXe&#10;gOWYpDhBbcO03dUQFixnkhGWHunp6VnP1ZwO81J33T3xGUK/6gEOxAUwRBwt8di8hsXanqqGmBOf&#10;5xGhEVRdbEi4oUe+S1/lv06pOWrUZsBfKcYuaKyBmzp086DGdT6CFbjU5fCAfFp+3q++/5D+/pf/&#10;nB4APFZL9KU9XrYkbiPa5bQib3ewq5vJGeuVX1fkZTyKO9dCjtlCtrkCwNKKNZ3XwRbWk/sgyPti&#10;76tEoxOLrIbXfgk2Xwp7hbzyWO1BGS1SYZ2h3JxBLIuTQUMMR9RU1gnIcuXR0IdVJQfQZIzF11JV&#10;D4pqQ5eoVg+VKD2Uz4aWKZQPNSwPjBVZdX5OGk5a7SIyKG2J9H1JdnPrY83zlHIfdvj+2/GrHIGH&#10;g3ysW+p2a1x6qVP6msKY4hYKV7H6THWWy7M9nVjWC467eThUhKqpF6waZjad034kD7I2SSEZd3/4&#10;7t+aSl6FWC3v6frq/Dv3YvGH2B5AZ5hUSw9dLuqe/nWG9pNlKCkBp7Lh+5LjQXBZiEvI8I4tSW7g&#10;BuMXr9ZuLOtljqcO4vdJ6ZBHsRLw/pjAi8meT8BzU5LNTNrtzeWFzH93OshBoTZmzMv+hRP87c6k&#10;A9ik8BrwdfB6Z89kqNzNxZGKORgIAEmtUbiP0UCTgQQWyLKxfVqKmZvrS8ksTWqL94EEIzK1hPKT&#10;AfbmLQui+9tbAjNlHGWOb0yczWAm77h8MJe/ujg3776N+ZfNAvzoP6AHDgcR3svj8rkgVd3R+6dK&#10;bmENIiSuDHEgS6UZ6Lfp7CAEaFi4BiS2WAO2KBnUQUbHxKAKpsRSbrkUaNuBwBWmOmcKmcA6AZuN&#10;DyHM+J0BuDEPC8qMqsmFOX06zZ3iq92VwJwo9Xhtf87AjAODjXK68y03vdvbJzL2KCkBS+7ynE3t&#10;/f2DQMjKdQMfRzRAz4dJG05L797e8HNZr9vU9EySM0/pm6/epvu7OzIVuW6en00qQcbeGX8OmJW4&#10;jzAhvn984GcaXbo8S8YmPzUNFpf3DsC20n8G1+r+/pEgHgof+A2ivnva20H//t11ulmKG1LjB2O8&#10;npAcfL7lWtiLDYj3/dXXX5FhyII4lUgPhswbdH88ngAd4FeI+wjfw70mZwBlcW2eXswT8XAy1i+u&#10;883lJSekKBjwnNzdPXDNQR7tgd8nhawcT7Z/aI+kd8mLgkYANroPXpGP5yj2K5s2sVHoo5ZqMINO&#10;ksrREwIpyW/fprdffLn8/mV6/+VXabO8r3PIK9EoQCq0oXUxQZKptpA8mk+bPbtY+GiOd8szDhDH&#10;YtbnMGrlvuVSHd9Yw7PMntVWgkoUSYhZ4RIt5/DfSppE4Tk0zzUreHyPnrTHuRwvGLErbyesMSv4&#10;hg4ICfQzGfYumm/33WmSoZChoTTXQSALCzzKceXxFIl/NUIUDLg3ANLZlYOKVWu4hrB3MBaOp8Ea&#10;y4fNu6j37nk21TmeBYDnKI6L5OZN6XjY+1FUuiQW37s/mhQDr8vvO1r6+gFpb0zKW/aCTx+WZ+kz&#10;r9FJ3i5gW1MKOdr9NcDwSFnIkM3DDBvV1eUN39fD/W34gQH8owwYAHo2RkDSsGF0r8Zk4CD+jQm9&#10;RzOMxrU5VkupNIbKQMNp9MxTNZAITc/t7R3PG0rjsw0OLJE78zUZFlPNa5LePNMsWV15VTwYuUNe&#10;eGLVhLGvGGpYQ2AGANzGlN/T2jbyMGrNWVJWpMUaKs4AlcdbGcLfa1bqujFMjLnna9ZCa6pYIuYL&#10;aaBt5drD+6nhh9WlGfTNTLL4kM+lSXHdGzLpPD4o1GBUut9aeOc+aalLHxywDzDN2BOpdn9Yb+Tp&#10;eTh1BhtZpnpp3rvlc8P2wAdm5q85SEaPvXUv+xJZNaRuVzLqGZ20r3mICxN3FZ7hASJJIT5gSVTJ&#10;aXAJ6L+kiT/WyJYDBgMmaKUgz7TKs30TgRaWmG3PdWpzMA4gq7Fnoa0k1ZILKkTLlIhzFJM+KPaU&#10;QVp0DGqqZSbu+y5BkeZG28nYlNm+p+n+bscx5LyzUsax7jeqWSjZRUOP52K7Veha92mz886S1o3Z&#10;d/6jmX3/4W/+Kn26/cxzaCzDq/CHQYxVA2Dc3CcF+yksaFbzd5cXVQ0o55Bu5pC8UzIZjIfWpZ05&#10;rZiqORQwNQIa7Nmv3c5bITspgs6SBjPGHMyRN5FVN2f5e5qnUun/LsYufw1iELSehF1zZwTTokUM&#10;HewhCOO4vDy3BHP4sS019+nlIFDZmYWF+w9q2FE2GNfXN8uvN0z3BHMaewPqKUvilTewry09w1sZ&#10;/w/aV0bVW+FrtPbWzSV2hSrZfNkUJf5abzK4eXw1ICrCggIIyyFzi1TyllbNYItayAZcJbyb8u/7&#10;AubyKlnYPZpc4u20mjXDzz2wHDAuatJrzSH9TqsgjzDW12sO65QBfy+pB265R5gRPTxMS2OR2Rp/&#10;PJNmk1LSW6hRHl/S9XIv//Vf/EX6xZ//cXr37besibdkrFm9f2LNdeoG/StLEzK1kimshmUv2t/f&#10;Lef5Y7q7vac6C6GCYOehdr/9/ncpT4d0A3si7BvF7CI2S09ytdR+AIi//Oabpf95I/Ars248Tla3&#10;WECBvKfLyKHFcX8wS6fmdlb2HFk4lanB6CEGhRh6Wgw34Re+nPfbzUZrsKRrKL7wurIPMAXNICLK&#10;QBKJ2WTY0D6L8XmkhczEWp0yV4Y/mXczZdvuoas6+OnxzkJqilmuAAy0ECSzitiNOwM0yoZAe0Uf&#10;iXNu/7QKlToQ4EP4SBZYMqwY83YWWz2GgSauj8sqeT7N5idtbZ0P12b66SWk14/mP0+vYfTQAPkU&#10;GAh1gzEbKwdk1esGz2cgCMT0T1MvtCxgWjU4h1rW26c2scbDsHfi54TEeNIGKRlnBYHiJX1a+uhP&#10;D4/pH/75t+k//eM/pR+Wfst9Tf2xGHJkt4akM68SW/sATM9VSeHbxvtXjCBluF5bBQOVGIx6PcJ6&#10;Jg+dsb06a5JksAG45bTiuZtHqTP2nLSTc46AhyaPYEsPLpEWHG5CGuynSOW1es/DOrM+eFGCbNRk&#10;2stq9iHBEMm7VDFozy0rdllyQDQpVMIi623oGgMJyXZ5ew0raXpPs6S5VWw3Dz7o6bi6z2vvvtYH&#10;W77LOalh8L1c98DD3ooAtxjI1c7utHudV9Yc2hulasryJHYki+oxybCd0T2sokm8rurMwiIc28kb&#10;r891+37rOavXyKmnCvtaKx54queXg/5311ffTWq8kheemhBtRkuWRKKmRdMP3LS9qQzJl2KHPRHm&#10;9+U3RIMHu4M+Ka4rSjsZPJM1EW5+mTSFd0N3RyuzNhl/KJoOw+3gBpHk9tCrLcsk9/r6gjeCEeWj&#10;AYV7eUCBDm5MsilkDtiYX5730bT6Z8T12O9NsuNFHpN/5jkS1wB+4NoB/Mj02zFGCCYiYDSAZYL3&#10;f3V5zeKOEmRGpQ+xyYIObRHoiY1ly2YQe3V1wU0bjal7KeHQwKEASeWO/n3NQiOWn/3u3Y1NOHEQ&#10;nZmHISYqYAUwLXhjiYPG+DAT7WHI4ZkD+bY1OFaEcyFvTZoLAMcZAi5TARD39GIhIADvPGgDzbDv&#10;pfjvq/MN/71qOk8W4UmHmYC3QjN3JVshyOJiRwAXE8XHlyP9+0DzB3MPACSKxceH52ARGnBpFHOA&#10;xL/78Mw1gK8l6KOgEjTVDjKCrQcJVhWwU11iCIbEcuB8/bX58AEwA/ho4ISlHGf60l3y4MQawWQR&#10;qbzbM2NoYfpGYHQ26TOuiTOydhsDb/AzAHaY3NuSns/OrEiyAJ3EAA34RIIt+vT0wkZumuw6IeAC&#10;t8SCRawZJmsEa1cN/cPTk0kgRwNjUaBcX58Zc4iJrzUdphaePbgHlNct/3lzdUZ5BDf/PBCEOSzF&#10;+4EJu63HqLfO9MFhMCl1F4y+WfsEwjU2kgDjz1kAsCeQDQx4MU8ehgQdzJ9qmo/pGcncG5MG4r7h&#10;3V5dXKc3798ta/59unnzNl1eX3Gdgy3A5yv3hM8sAAINhMue8do7SS7cvPmwN9+2Wm1vGBU4U1tP&#10;xPMp3ajkw1GfqbkXktgUtXUJYcgCBJSMpUQYI/cn9+maJ5lk956SRTif+RNBLTa2CvTwQAxPio69&#10;FEfE3LkC8E0xJrYzjXIY3ToDJ3lCr2wCHDjIeZVUpaIMz9Nhfwhgx8doLkGoYg25JGx9L5yRYhKw&#10;Kh8Ym4ATUJksZOZ42qeTimGsOzDwkrzGUORSxivpLMA27Jefbz9QwksgUOAk/r7NziQzkA7DINwD&#10;JDjz6+TNiL3hYfn+cbChBJoIYzZmNoQAXHBd8LvtxWPITXEuff78iY3Gm5t39N8xbz+7Xi4Bc0a7&#10;BU7Zc2p7wahiY44iaVCy/cmZkwInLfhliCLRgDuzpnCvLB+cZJ1vFrQ12yRX59cg0GnQBDWJ1TuO&#10;btJdI4HVJ7JoSjBx98bS05yLPNbcs7Epedmfm60CGZheKX2defh6SICcTMJYuSoVtMvOrc5wz5xm&#10;7HaBc6auL/FsOzBtARVllZipBOiTSXoBZtJjVSFADsQ4C80DbzwkiSz5YWQdgbIMAyALyrAibqKv&#10;5qACusgbc1oNfLLO3z4cMw+tFAwmB9B5S2oOcJUsH5WBWDeegOregBxy6mtgDTKpHjM7JAu5caky&#10;pf+0cUkrJqGHFxlgh70Yf+cWCC3JLgS+bYMZ9JOd6IE1kuONAnJxf9vsAKKd63P468xifs/2dWCY&#10;I6Gest2TQMNBJvjbUJPwV1LAl6eVS0rr8ugUrMBN+tkf/jhmH9J4P99+kqS9aKA7rBJ0UyQpdu/D&#10;VQqq9utJHpY1JEiZZ+FcPdSmS35K9z5XgS7pjzm3W6MjwG+uVbJrl+m62XoKlravwdlT4ZV679v9&#10;EEwMZxsIvHfmm0OaQrA4YEwtwFxnKpgtxRCWAlfX1wR58LYwoMbeTaWLwHla5WjQn+XZiDP7zdt3&#10;6Wb59eX7L5bz/Ir78Q5sP4HT6CFQd456llM2D0o3SyoiGxBQgMxr0PAa63sQy1heocbCdvB9NMus&#10;aLZz2NQ0NZ2zPzvrRGWd3/YsDz1QIxIoux7OTPqd/WXdnw81spjufT/LMVRwdqYzW7I3pjEQq2Gv&#10;4EyYeT5FkEsEgbwKEdF12mwUdvN76mG3VfAE6dYTpY0tLjacvOE2sI9ZPv+3b99ySPLFV1+m4Rqp&#10;t9fcH88xJJPfOypA1jXJpGtuHeCFQZFv5x5hWrcfmRz74dNnrqn3S20HIsfdp09pWNbUiIF1NQ/P&#10;kb3JloNeePx98+1P0u7C9o9Zdict5IPO9DJlRa5N67HFwI/D18ESaDkELUqD9lR6nUsE6GDhsjUr&#10;HAQpov+aFVpxfweCxiW/9wXkAJzxSHFXOAjBZEn7MeS20DVnYCb55s8EwzY783Wv6p3Yrzw9Lz/7&#10;nO+ZAxgx/OmlWcxb92X5egDnnz/+kN5dX5LdRp9i9adWV2zsmdIANSuIE4xcryknecTi62AjZR56&#10;BmpyUEMCgAGeL8v7KkoFR1gehs8AnbBWXC5pFj2jwp9MBWj4QI5gFIIyVCVt+StrsOEJrDivsSZg&#10;s0JwlCzRib1oHleGm9mshGBR9LtlPf3jb35I//WX/5KeDmCTNicpd9/UlJXYml9pM4NFGyneJWwm&#10;QuKplT4G4NUtlLLCu0YRqkqE5bWVD19kfiucajV7Xwlygy2ofyPhKWd5LGcx0nIQKrLsgIypK0/X&#10;5BJZDT7ces197CMZt18XZ0Y76zErsDQlH8J2MI0BIrIm8mAqx4hs8JDC8qFbTuRX/tFOurBQsG6H&#10;0BSWUfn8Wo/p/00wP78GZLMGpQ7cerhNi3CyHOnpbSXPFtHRCBxNXtRuOadezocqRSzNMb8OcuGw&#10;g17ZRcGLSYm93XaEcl0nhOB89/TdFXBbJHH1s6llXUOF3sTATpM+Vw5xb7s+P/vOfag2BFYMAT+J&#10;gUaWjTx2LCXNlpAlCckfRFMfRydD3uAgnYc7ta43dvltsErKkCK7jAk4pQsRaguvCT/gPPE3J5NZ&#10;4gCC7Bg/8+bqnECVgTW2ygHKgbUFRtueUlkrbOEx4E8RvHcA0OCAqgqsYNN/OAQyC7AnFSsobIFV&#10;bkIorLeaIoM5Babd09Njmpq9BwPvBgIQkNbh+iGY4xjJZAbC4SMfD5ZgBGBtrmbSivuAjRnTJUaU&#10;L/+G18cmh/fzwnQiS1NiyMJcwz8CDz6kZHswRNLAJrYle3Dw5+1uJMsKBxJANCya863JZRDW4fcJ&#10;YBQYXj5sPM1Va6VJfilQMJmUl4t8GJQY25QAa6wTTIJmpf6m4vr5zNfBdT1S0mRACDzTyCY8WNDF&#10;kSnCA3+ZJ1TmoQf/tqSNg2nDk1H6AZzAZ27D5Fd7qLAWXvbWvGJiaBLYHMADGzNNAE1uu1Fi8xOL&#10;FYB5YAvSl4MNuskJAfjBexEAFhgJaBzxOR+fT5Qfn0QrztkZHXagJ8mfZ5mjMxH5NLEBu7m5XtaW&#10;eylkY/QJBAXzbiTIfAq69tu31zLJPlGSiBuBAAMcuGSY7lF8mwTSioOJYRpXYkmanGqU51MysHpn&#10;LDpIlvEMATj/dPuUjrOxJfGBPMGZn90ThyfbiF+OlevHUkM1p8A6O9vy2sOz70i2UotY+hQbb6Wk&#10;AJ/39uGQvvnq2hrN5XUAmkOye7EUg5Sfc0JYKPewxkqMQRQVoxncOxOTsmsmBM5seFmIsPGfxfgb&#10;QiJ/ks/dJPmrR6wXRZ5jP8Jr4TlyaagzJ6qm1kUpm2NxcMYAkVEyYHrghBxAhby8e8lqqZ5SabIL&#10;3Dc/GJ1mnsXGSG11SNQUXmYu6ynyyDKrAvONKZsOpAxiPLXwzqsCqLQGsW9DKui+VHUOj79wkwoJ&#10;QA0ZXnbDcvcqFMBne9tEoG6ezXPwJB++JJ8+yteRbP28Z6E+UNq73Ct45iz7NuWzD0/01dzvn9IP&#10;P/yOU3ew9/C+0UCYH1hnvdlzaOCdN04sguHtMp1UOFoaJP4P3qsMSUIDWsZgNZm3poWp9ECDJAmv&#10;SSsP9CAtYskMHFBguID/PslnL2mf3C9NjjfQGOJgAs/UQrzmZmfFfVVhhGHMYOzpEkXlYAxnBp6o&#10;MKltxTxtBJ5QwDMUIZcwY57FHhjoH7jTc2gyIcrsBEb52Ux/WqUMuoSzDwsmgQgG/Dijs06zO3uF&#10;TC61XhT3QjOHAbKxkEaxZicBLJZoyIAXn0CnKqlPog+jSQmNVTEo0Kc5+C6j/FF7P1gn9PM9HgWa&#10;mJ+krw0GbkAiSiaWscJxJhgTf8cBAtmbknwflD54RvmssVCdZZkiZTWp+B9Ul2iNlC7VZNJlMc/k&#10;IgAj6znmujh1VmRV4qf50ViDepI37yQZfpKHF+8D3juGA4MNBWi1MB3CPzVcqHFu6jmkzFwDkKIC&#10;b56bJHpVScQjv35U8JoxLs1Yn8DkbAAdn0lcT/ibbrbam4xJaQMvCxoZZMPQk2ET2fO2Xq3RdUYC&#10;3geAAvhnUoZPKdyY/uhP//WPAvv+vZh93utZuI0B82s5VwqvpRwMC2+UyOZu3Xgc12dKBnB21ax8&#10;FvWiDByT5Nf9/cL8u6kWjmF6Z4C4vN0ZU61msZesgUvy2YukwFwiAdPZJVK0vgKzIvExiQHoZ7On&#10;/uUmuazJ+XCmcrh5fOFePSnIJoslVsSEJzOIfrkXBBS+/ebb9NVPfpLef/ElvVIvzi5owVEG9+Mb&#10;5T082KCsuBS3RkI5ALe8Mubr0laXjdUANocxK1Br6On0ntCb3I4iRbO19gBNDvYqKCNHsI2Yk7Vz&#10;b3y/r5EE2Rl07VVDmLu3qAemiDk4qJFLeWXE7iizwh3WZvo1PPu6lY7tI3MwYjzxtUWCsJn3+0Cn&#10;TnNcO2NVVzWTptown+LK5pNA+m6jWkWA/HJGXly/IUtzq5DDJFWL178G6jclFtufcd7gz0+P90s/&#10;80grjv0MpdY1h32Pt7cpL2tqbMt+t6yxMwzG6ZM+pqu3N5R+f/Hll+nq5o15OuK82kj+WTaRvEtP&#10;YnngFdm5YI8BYIg9nOs4W42JuhSf+eVoxIhZVlQMSEo2MEedgf7xTExjH+RbgGVVSF+JkLtRw5mB&#10;hBoFaQDUqI3AuAdYkmVPr98TB9j0/AVpRdYWeIaO9PE1wLrSCsUseLC/wpeuosdZ6uPD8wNZgJCx&#10;zk60mQ30a9l9VqfwsO/JqeYf7SE6RcQUW48bgbYTny+o0LC2sO9ioAdWJ4Y2R4aNbBkochbBUaZy&#10;MCuqzJBCSpMHU+I4qxZ7ptkknZunX7Y9q5GFb967kFxnBTsQPIadjb4f/uDofT/f3afffvycfnf7&#10;nH794S49o8aUnUhbDWw8RMn1qt0rNa0S2Hsd6+ERBl00qQKWHsr3lHDHKaZsSRa045Lb8nv+cC2v&#10;ZPw5r/ZkMfzTGvkLjnkAPeZnN9BT3EGk9AowzK8i4ltN8ZpZa7T1DbR7C/rAQUxf7ptjt1/JeZX4&#10;lYxJOCiEJsBRPxtXdhPrBPHUPGk2a99NFiaigZOvyaa+DijDxDVg4JgTzGKP7U52qz+9vodlRWDI&#10;rQdR+s/neSdvvhQDHg9XSz2oKcBc3YvsoXubnjWg2mwIAtvK7qGtPI1rW91y/WwP7ZIaNg3dry+V&#10;EhJevM6Qupeup7EPF7vdd4OaDaLAOpSKmHgnGTYnebStqa7FJ8gxfbJps8caj+Nqur82AM9hFmIg&#10;ztGAMJ/mj4MxCD0dclah6ub6IeGRH6AvcE/zgxSyZC/2t2w+wKSigbYakVxyUGcBFAGg++bbb01q&#10;uhQpl5DhLl8Ls1Q0J1uZpiNFF59jwyaohc+CeS6ZhwM2Zcg5GYqh5tVZGyx0xw0lP5AoDEpA8zAU&#10;em7Rl8kavzI0mT4nBiuwsZlPml5LSg0wBExFgbF4TSSdZUp3NtworaGydC1P6UOYBa77+y/eGwsE&#10;DfHyOufLZ72UDBrXj79vi8mm6UHloLAmhIMnbuYAcck2KG7gbQUhG/vaJSi+n4D5FebhEeNskl2X&#10;auGgMaD2JFbYwIcbfnvu43a+M086AE0312exthx4PhwNmLSgjqomq6T3b98y3MHfEK7RmzfX3Kie&#10;n/ZkCU5K7iQLSGyDT7ePBm4u7/1m+fqi8JnHpyel1k5cc5AjgY3oXnRZ0hKXiON7PGl4VGNa5J21&#10;3RprIsunDUUVFikKDUsWnQlW4nWPJzMYvrjYEZR4fLLG7OryikXD/cMDpd1kr9EH8MRH8P7pKDC/&#10;8ppvlPBJVp82wWmuSsWVB6OSc5tYnRt59+H76em0vNaTmIZIQ6Zs98xk8AAAsRyvrs4ZUPD8/JKS&#10;GtutZFjctKe5T4QwoSQTE0l+b1n0QCZEbwlMgiEDk6/I1c1brnuwWVBsIJVtMwxKcDOpEO6Lr0kC&#10;+1tL+GPjKh9ApvYeLYXtKMAPjWMJE3YnTTXe6zwYSLY/2NdsOSktZAbifjLox306Vhs52VZBkzff&#10;BabNNguZwYTSUwebJ4O5XDF12RcKFzZloyWWjgIPVukYZsBfBLqSueQsWpseZ/mxYs9r6ihbbd2E&#10;Hu8BAI78kNxPwmwABkkNV8mvIXkuoprLD3WelLg8RRgJ1jKKZppRz+blwyAbgX7Yj8noU/sLoI/2&#10;DgjsIAg700IB7D6wco7753T3+RNfGwz1u1vz0OQ9Qsocmk2As0rLZspsmwmuoZgGSxvPGEB7gDXX&#10;15chHz9bCvSTgmTsIyIFdCd5G8D9F3nSbHmtzpa9HmEdV/TkNBYV1pinlFNONJg82gYaR2MLiHFQ&#10;Z0tNNNsAA4qdFYbrBIlxkuQVax+Mg3HYxh7DlPjwPqsaMJkkluwHycqNtZ4lB9JEtrrPZJUf6dbk&#10;li3F+qoCfrrpfObXbDabSFyrIU1sOvNqFJQEuLSHRMqugxGlGzH7edDmKvDCmCHui5vFRENNs5Hd&#10;R1olpPJ59AZXDY+B9g62aAi47JVeM87yTTMWapebOPhLeSJZDwPZFnj+MDRkmnObyQilB63m98Yw&#10;LLJDaxqm5hg8ENhY7r2n9mX5BOJ9XCCdfLuVL1gjG9kSg00uzJ8vaaNZIVjxa2EtUg9IYjsGyKqG&#10;XaxmMhr1P0oaxyHqk0HBInxuaw3fYkpda0/z9UAia3gVTjTXkG1XDxETC9CYQvkVOwA/1z0N6W9K&#10;RstszNJmCeL4GgBKTIU/28WeSgBQ99eZkWCl/+JP/psfBfb9u7/5q3R7d6u11z0Cm9Z665G3kli3&#10;sDrICuWYBGzMkhORydj687E2ZU+5+0Ll0tkYVWVy/9V6c+bPUus2cFWT9rzy+wyw1lMim3lTmfe9&#10;h4o0mYLnlYG60mzTIIa5P6dDZ/GXaj6dZHVWDtInDMSxj447+QT3tOeqwA6w9gDK/PRnP0tfff11&#10;+nL5hfMctenZ5tzkiaz1t8ZqGkowCsHSSyIgJAGQRVLbaFQVSNRWJnjG8rOmaNBaf8Xmab0nccVQ&#10;ci+pldHeeu8Y1Oh7IIyBHg6k296URdecgytZU40AgEHsHTFeUpWKSsoIAXRFjGYfBGf/QK3G0MTl&#10;aFU1SRY54pUkMzkAuLJmpGfsHGEz7mUVpvQpr9RawWuywe5ka25e+gMMSy0xM5Hpt136FbJwR6ut&#10;soL+WqnBZjTJWleGsfaQAurx/nZ5D0tdAEb+sq72D3v6zqX5kNqy745tShfoVQAYv3uX3n7xVfr2&#10;Jz+lPx+IE6247zBqkzOTEwNkmhPTf6sGRADZ5qygOQ1BUTOc5iOlcmSVAQRc1uxGKhEAeqhdB6XX&#10;+toYstjP40YNf+F9Z3r08l5ABKCNzmwefqhn6mRqHlyHpR9P5xfbpT98srqU53EhYPm01EZXIIgc&#10;DDjEgA7BIwg/YYAfPctPVs/Rx/7K+sGl/sWKO6F2hWxy7oFXoyxKZrG9Cf7lEn7aJ9omGOMQ7ECz&#10;g9qYpy5Z5tZ/DRucUS/s01B/ne0u0vPjHcMpyYbCs09CwIHDUrfzQH0FgBRlxDRbTYJaaRYriT7X&#10;2ZiJY9lwqLnReUd//Sp2H5mHh+5xRna/gaFkNy7r5bfff59+8/E+/eO/fJ/u9zOJCi1X6e6HPsDx&#10;xGoFkWQ//8P87VV466vQjmBLK3W8BNsvi6mYg7RU3N4kr0IqROMjqOVeeL93NkVabEeuVGPb/keY&#10;Jtk9dS87J2yVGL63VwEXWee6KUEcROqBGx4GlCSndUsjKkgYEJdWXskGPg3Z8hMisELgZWvr0K3W&#10;+/4VLbqtmIlJalAMK5z55onb3FNBHJKdWosEpRWoGUOwFGecp9V2l4Mcz78RF3IMdWJ4FIPoFK8l&#10;lWwHC/VTXSIcAV4A3or1yuwTJUWv2rdhv2BEjPSqRo4rs/J2peWHUfNtLWqYykCoZCznodlwPEKc&#10;cM+uzs++q6GDbhb17dHCmqqx8eI0J4chsPnWtDBU9wXsZq8uu/U0GpNwjpbk64CHGuZIqdGdqW6m&#10;rWlTXsm/wqy5tUgGYwpvpFaa0WqVX5AV63bwXy6bNXySwHDCD9mK5UOJymBsDGyYaOyOlF1tmeLr&#10;7A1LxzQ6KY3Rc6LvAKVhMuDnQXG0Rmkj2QfYXgAqrDGSZ0/t00cDdowG/vTY2WIk1mqkS68EMAMx&#10;HZGPnMu3cO3v7x7ZtGHDAygBAPPpaa+NCEySDX8nrX65BihEwBhLKlzIbDweFORg1wPyLJMSJTGc&#10;Zk5En1+ssTrbmZxr1gZQ9QAGK5TBE/as+sFlHoSz/FYGk6hWu+cneSJZ4uMYU9hZzbEV1AMlru4j&#10;kOXhRi9GsNUo+d1SsswmDWmy4ctn7DNv0CtN9s8Jwnz4dB/y9EzA7IzrHvfNQO0UjTAOaNzrw8lM&#10;ijkRXH6B4QGQGNI/HHCQ7h4phWoE1ugP2FaFpBrJzdjXKViQSBDzEBpKYzajCr1EOcTHj3f8fFZU&#10;GFMF75cNtfz6QFk/ajoLALfKuJSSZTH6CJqyaLGwhVlshP3yfZDm4lqeNHWwNG6TqpwIfnUGggNG&#10;lOnOtknt9J4Hfzadzl5yL0CbsWn5Pt1sttnk2CePozzDrIEs9CbEgQpwb/9ypKQRz9T1zdv01Tff&#10;mk/Q9Y0xZQmmj5EYjPeIxjFizmUDwCCLzTasCVLtqbakkHtBXOfwj6JcX0U1pXqSj1Vlu/uU2IIz&#10;fBPP4cUXqXhKsSqiV1hjPiugoEtzN/IndMNaB5abZIWWVm6fheD/4RDN7iD5oxu+zgLrPGWRTK3Z&#10;Qna8MGBTja+f5mjOvYiBRnJUqEgLk/q14bgdNOaZJLbiSmJG9uRs/nWVyXwWmIHPgmK4ymia/nBZ&#10;UhmwKk/mSUOW2GRsPvwbDLWZhP3wwKHHL3/1/6RPP3zPQcWBE/c9rwH2c7czd29DBAVx71v210vJ&#10;dIdsqbWUJlQz5EaB6sATp/lb2x8sTb4qjfXMrtNgIRZoDnCtMNjBM/eIPXwYlCa3k0Tciq6znbEB&#10;mFK5so7wdDGeT7A6oLdfFbN6Cm9b85S0ECk2rWIL9QLCgQSladoBzHPGWftj+Da2YBU6Y3Qjlqux&#10;TYsSdudXRtUelmB/1+S3aD67s4cLCDAew+eve5wVFVeldJZNC9ZKDmsAL5y5180npfJZYEZSKISx&#10;6DdkbNR1AqqzqcT8zZLQFNla4M8PyxrEuqIvJlIKVeRhH6VXothVswBMhv+Eh6CBSmwqidmrKZFE&#10;mh5l9HLq0/BBRRrZdS1Lrmw1z0QmfxYQPIcfl3vguVcj/AFhuD4ooIDpzj5pHkcBbr3Jb0rLJiNS&#10;Ca2ob+hZmJs+1xiy1awQiVFJ4QcNOfFz0e0XWqEYq8RkMi3MqDeD1Q7G/jKrBlgJmO3JQUOYQQPk&#10;EjJZY/1WAzQlk8+5Xyu8S6apw89tHIJt4LQ3NouUtFvBDUD8x4J9/+Fv/jp9vr2zoIVUO7dD1AsP&#10;eJk9LVg/m3sZ5T7LfXeKRuvSM2fSDZru40tmgVYb3Ku5RYNWlJHBNaEinwbdktZWSa+ykhfrIFy7&#10;6Beuz2hMA0+8ZKJzsPpSeHJFYmBx6ZeareZ/1+8N5f4K7agOYk6zpFAKFcG7HC144+L8kkEJGyay&#10;btKb67cMEAPAh/Cr66t3y/56aYEEg4F8ozz43POWT6kAOeOSLv9/+ZAb7CNVYR3jIKZhP2fd2oeS&#10;32Qef5uy1XPfk7YBJNRau69f6imZVCLgM6kWMumW7UNkx4dFgcILvYEtAjmagbx8n2KtwBXQNNlz&#10;7EnG3hti/6dyyDMbmzP2m+TipfsQmurrNTOodXDX+qgh0n0tuKAndCaxY4o+r4ccteoWCbXbjAz9&#10;HGAYz1YJqKfKRQdA7QhgKcM+ye4r9tXCAbP5spU6cGA4rYB/90eEkoneusc9LTym5ynd/vBD2j8/&#10;L/Xz0/JzXtJwfEnHZY9+cwnrli/S5VL7XX/xPl2+e5u2FxdkgJGBjtpvQK8wMkiENeoRdiBLjbG8&#10;DljF6IMygL5stc6BYWCj9sjMfQoDG2O1DzaIPJkvNn1cLeKAAOPV1Q1tO7DWATKdLfvNAGkuWuc5&#10;UXnFGhTDRFwHohSmeDlVe4aQPLycYMv1kYxUqg96s7NvXD6D2HaciYncMavpp3c7FC6oGQRE1uVa&#10;nF3cpPvHJzL+Tqd92iicagZLCwMlJtraeeSRTLg2YN3Rz5DDwR3vG5h1+J5xe05G5eNSX0FKfHx6&#10;sTBBAJV54v1O8pQ16zzzBgTTk2xEqA+We4WvQ90DMGTmoPM5+MyT6XS42mkXgzM/C6w3nXMCbHqE&#10;T+Dya0Y/id4GzODlPR2WC/P9so//w28/pr//3X369fefOIh1hZz7/1nCcSJAXGOfBWD3Gm3jc+py&#10;Xk65ux9cCfafwhNK/zew3Iyh5gy4GkCfKW0kw+XdN8VXllyz5hR1EP48ieHFwT/286a9QDXDrF8D&#10;zxqsD2Mc+lAgqXbAfoqRPs6Novc/NNkhcC9qnZWYus3BIGWRWbNlUwTkPhiJQIjs+IbOENUuPSYt&#10;h8lpTjHD13nng9155beXDUtwjEi2J02NS5P/XuL6N0ZkEcC5yaVbvwlOGpKdw/hcGw275toCwMX1&#10;G4OM7WxFMaXFVOZnraZ0GospRJLAvjpSy2z5FwQZR/vhHiaSy8qaw3wI6Tqi0Lvor32ttRIhKmXo&#10;EmGrA20toHdpbuKabS0bdrusg/Pt7jsGQWxNOjFSvmiNv+uAnYmVg4KZeTgCeHDj3+5hJUlUSuEj&#10;RZBAqZuTTPdd8OvgSm6Rcd1lPCrcqhh+zsjz8A9Hq2PupocCm+f5mU0VkWLKxhveHvi500mSVGOm&#10;2PRzprwRFweyRxS1VzdXSg6eCIo9Pj+yEAawtD3bsplubM5Oki8lJWFWsn8YoAH69MWlBSbo38w4&#10;ufDQaDLxNzNtY/ft6F/WyFYBk8okyjvzsYAsYmkaz88u6duGzfLl+WCTn8GK7aQkPTDVcH2fn/fp&#10;w8fb5ddnvu7d3W2YX+6ZVPnCawg/CWxS11dXlASj2cECfKE3lpJDVdjiMqKgotRzO7CgLDlFWEcS&#10;29IYYF1CiIWNAAiwt+gHng3g8nROTgxG83MCUOh+Mq7tN8ZQkWfgGdlZAOMy2VQuMc8MR0Hzepot&#10;ZRbAlSc+AaAelBaEIhKsi4enRybfYj3gM+3kIUeJ8smBQgAqioVPFtKCjQiA383bG65rph8vr3F7&#10;98R7bQ3Gju+DEuJTNXq9QPJRZr++eE8KMQCIhXVlQSx2WKIpYvNqUAWBakxjrek21gSYmh7aQunx&#10;2ZY/8+n5mO4fXsQKsqTjF10TACB3j88EIlFcPjyfCLoyWZkeORtOCsBqpMwSXoUMJCgMb3EgjvIj&#10;oT0AD3HdNwTQmzGCNRF5fDnx7y/PLCHRWJ0CzWZLAMe6TwIRjf1VeX8JoOPAPwpsPr9I3/zkZ+kn&#10;P/15+sM/+qP0k+XPAPrQVAB4wcTTmXcD2QTnKxp4DwKgJELsYExk8XWePw9T95F+KZYeVsRsbGLr&#10;zuHzaQUwWGLuQ8labrKk35Q7a5qeaQIhWoTPZkkYFLbBRkcSoNkYYoMmSJRCyvdmEsjDdDMNa9zY&#10;/UQp/Biegu59VXJTISmg1tB87jk+rXOAaCy9MUzywXJGWPVUQG3ds0z7m06zprCLJneQ2VM05zlA&#10;MfwQFOCUpU4mO8egAml0GKJMYvXBnxJemJDywGQZoN7pcEovsDI4HNkMfP70Of36179K3//mN5Io&#10;H1msZjHjzpf9Amw+vD5kJpnHwSnSzQnEzSYfHgYLL8J7QADMdmt+ZEih5noEc6+Z7xEkZ0wnl98h&#10;fTfHs0hRHMatElezrtHA5tRBoEorhImDHP5dsbVgAyU77/AZXeJo1gnVJu6zDQRo2SCgmEUhwJU0&#10;yI5iY34+zbw20UIy0EHSEjTYZsZuQB/8XS1wZBPntkuQ8Cxw7csfpLbOSHd/xxTSXIf25Gs1DPJ6&#10;6Ylq4RvZfLI/kgnLNS+mYFWIhBddBGCW+zQxmOUQ0iMUnRv5eVUxbAYPGJkFWo1DEF3xNd7gAOjC&#10;+hf3hQ2JM/GsqUjhgeayjVl2D7PAfH+/D48PvN8mGcvBFGCYzfLs4pwgY0OHWtHfu39onez6bjY9&#10;ORVnQRh7JwvxcT9DO9sssbsmn7pbTRAj1OoKgRx+d1Vsv6rnsah6nAT44VrmFTvMA1dctqVSnwVm&#10;lf3BrOEWniuCbQgxK3127v9L4VmqkK5mMnCsryr5IZ9NrQtrMHJIpp6fLe0az+ok1iGAWFrLcC0W&#10;qi/MisTqJzTjP//Fn/94Ge/nTzFodtPrMM+WDUGk/GnPbRE6Z4oFN+9u9bXvUZI0p7a1v6tqndw9&#10;gtIqIbCnm6t2ap7COMi7SUMgFcXDUOIehSxMHpSeZM2BUTWJZw6pUO4yXoHydgasQHPtqabUENtQ&#10;NhLGyEtRi1LVspzFb9++JxMJjHt4qwEUf7Oc12/evOGZC/YOztmNZJDh3bUOr9D18KRIenBy4G8+&#10;WKMsgULW6mziOnfmfEhxu1ldbt06g23tigVp97C+UiaZz5R1k369huyMZAGGsqrB/tUZNXOkHvs5&#10;nXNn6liDv/LfnQ0IYNiXknD5Hmv3tHrtJUZ0Ur7TY6zN9spvsL5a6y7f5bAAZ+DpGDLvdR5B9xXs&#10;cvaSZ4UCbTuozoAz1FLmBY0a01RNxUAErZ2kwbRLfwn2Id1bXpyHpS7FOfuIJN5lTz29PKXHh9t0&#10;eHlJ79+9S9988xXDD3fnZ+n63c3y5y09ri+vzgloTc08o5M8mMG+Rq3Ba6P1D3ASQBPORbBKcbHx&#10;ddi/4UtHKf7pIJC1sS4xz1/zDsW65mD/5YX18fOLAUkYzj4+3PNc54AcfaiH4WhNTtp3lQZiVggn&#10;AxatXziuwqysT8V73Y52X4/0bB653vFzGap4Mk9x1Pgor/Y4RwG47i6X3u4yHZd9E+fmkJqneNl5&#10;DCKHq/fkfbYZLJQH65G+6svPAzHCzqqz9GZ5nnFvEG5D0svzI/toMA/xnHsYDL2Nk/unT9wX0Ttc&#10;7GyfgIdgAUgKBdryHs5pBdA4MDkxrDKrt1vWD8Plznh9tzxfTWLJwe3yqTZlQ3D3uJz3/3z7kv7u&#10;V9+n/+vv/in93T/9Jn3/6ZZgKmqntko/ra1FNHle+a/1YNoc/mzZ6wkRNbqXZo5AveQyXXkGk7Q+&#10;jsJf5ElcupzerRHCPzv3xPY1na+s5b0xXFCdVWJztLNqGMTQTN2uIdJ/1mzAFCnkoou/thRI8lP0&#10;6+/Eb7cY0TC5RLq4BoNryWlLrwItymqYF76V8t01dq/CBpv3E93SaHJLmtaT4mt6HXKew5fP7kNa&#10;sQh9pzWSw+pMlTfuOnW5g7WyIHCQT5O4skq7HcJPVT6LpUj9lMI/eCgd4Gy110qOL/g9dd6j+/a5&#10;BVQSaJd/7xxMqt1y9jrCrJf82fZzZri5OP+OcdW8kEpgC++ObkQfi10PyCQ2D2WYQP03o0wEc0y9&#10;/V1xOi6j+hQJcOb55uuMh5mDhBrBzzIBt5j3rot2uQS968aNPJZWxX1Wgs/WfNa4acOk+vyMGzS8&#10;1tCQgcFHBtg8h4/DAcmPG2OcwfsOCX/c+JfCBBs3DLiZtroUJ9jUId09A4iQTb45agPK2Q4NxoYv&#10;zeD52VV6XA4vBA2ccVoycYNk4IGCUShVlScUbhA2VwA6RoW3STgTkeBPBzbLMFKieQGq9GwR5ZdK&#10;H715c5MuYZTMn33BhuvwcuLBiJv7vGzSeBju728tUKSeeI1++S+/TU8vB0n5ZoKJbAaW//7i3RXT&#10;bfGzwK7D1PZlf0qPz8ZY41R/uaU3ZMUtB+NB4CcYKXjv2PBSVnhEjibV720AKSogj0cD6sIsHve5&#10;2kTh/PIs3T89GVO0FEpWr5dDHq8Do2f4dL08n5g060U3AkNmMjoNfDGZXEt39xbsgb/f0KvQGIzw&#10;p5tmD56xREsUbpSPLt//2w+fjQW4XBMwL3GQmGeVPSzuFwWwjdK4uUqanI2Rlnt0do2UTPOKBFMP&#10;QBNTVZfXQHOD+411+2ZpWrAuXl6QHnZMX7x/n27vHmgSDwk6Uz4RVoD7jTXlaaFiJsLnzwBzk17/&#10;/Oc/JcgG4DQCVySHv7rckd2Kv3t+tiJwFOC+pbzKACV63NHbbLBAluXz3T4fjSGgdCemsyaTGfsG&#10;i80JacKWyJsFgFtQjDNyHDxGQMi75d6eSZqLae359dvl796ni6s3fEbAIkD6GJ5JekG5NcBm0HoT&#10;kInEvo0B/mQioHgA09eDE+RzWchG3Yp5YkUPfj72G0hAAcAwEGPTE8waWZBb7k1VRfoGgGI2/8vG&#10;cBYrUubapUdH7XOjpI+j0nHxO6bCnM611YRO7GGA3i6pHQTCuUdSHMBi8DYZb0/uzTJacuE49ETN&#10;kyb6uep9ylCZICHT4pxiXyNentM9DTxcDhsHV3XXqqYEuknXpNh/Y3KM9PPlhV6WgnH/vBTJh5dg&#10;fjZ5gWFAcgIT6HSSpPeJn/n58YlFJybat59+4CG8pyy/8WeYf54l7zYekIUFL1mbKIghD1/2VTO2&#10;FhUeE30AhMt6YtM4N953C5fZUnrubLcN/l7rg2mqmzHupxdKj0x8h6T9iuyNWR6HkKgxHRXJvmqU&#10;JxlwY23dPTwwfInkienEIQcbo5MxI4r7Po7mT4RiGkOc8+UcmDyRVoUIGMkAO3EMT55sL+N0NoYE&#10;i5bvGUs336ek3+a+loa503uZxBBpRkYR0FxeJTqWYHRGYqumwoMkW5HWqvXLvbkmebxtzSeOFiNV&#10;flxi/y7rA8Ao1g0GVQSgJvMExJrDPkhD8M0YwTei5KSI+wsfqx5aAOllC0ZPItiLwR6+iewDDGVe&#10;jhE+AdZ+lgwPz+6T5Lto1LBOTpTa7iL8psrjC+ATQ5P0XJKJV41pfppPAfpmWatMYuq1kEiPCh2z&#10;c5+fv9mAxtlesxjKVT5cSZYZYFdhbfPZUyCNyXeN8U3vyck88LC3+KCVU3QOEHZLLWHG/o0JuGZL&#10;4mf4dmPWE2jGTJ5eJOOdZVti+wglXcvnBUuKoTRguxYbkhwRnrbURtiHUetgSdxcmywQDCnUZBw+&#10;obkWsEi/RLHLweLLtAI500DFAnh+9osfF9DxH//9/5I+3d6qITS5skt5e1q5NXweHOdG3s6mjTCG&#10;/LobqaukXlt77f/DHGlrX6VXCZD2erObg4vlYCFaCtlw19SaQiJeNEhPLm3+PfAG9Q7lWMVjJ5Px&#10;HjzxujWBqDm82eYI4CkRQEPQlUnVNVK0M+WGV+l6qZvOL65YD3/11Zfp2598m94ttQtqVtTT3iAl&#10;WRq4xpxsMDXORft3D4pKAXCW4kyo/CpQirEQYqtY41N4XjkYaAybIdRBATxpADXVKRpaBwDcY9wD&#10;HoqIEX6tqzeV4W2YIqwqraS2zkTxEJAm6yTrwSwZMrYnpbB6LxYhV5I8DgIZCSiSfZrEbrSak7Jy&#10;gZ4hK2ydce8Jvk1fl3KJtbwGW826ZbDhoxjS7C1LB5d5nzbmpWdJvENPFLeFqe+rAbIaIHe0ULbl&#10;x5+W/gfX9uX5gb8e7z/zPH/37k36+ssvOIxDTXl5c0lW5/XS76A+xFCQYBeY0vSjteFSEst4YE9q&#10;57+DlgwZwgB9mtWkF/aCvF6T1dEYAJksPfNcoOKtmrKjivGO/eni/MKAxOWz7wEU5kalC7zHyYQe&#10;NWzBGb819VQrVsuhH0XonQ3H7Pmc5PNKoI91+ku62BlT1iymdjwz2sl8hr2PwDOdsKcufUTBGYT+&#10;9vkpzXsoDV44MMMeDYCxvLKEsbC6qR61ro3NTtsk7vUvfK7fvHufPnz63tKK6Q1sajcAgZD3wlbB&#10;ru0mkuVxXwD+mYf21gKtAPTBFmU68t+MZGM+A6aUyRxs0qeW3to7nqnuFWrS/w1ro2HcpePyJn69&#10;9Pj/x3/5u/TL7z+kD4/79HicCB5O9IvvkvEkMLgokCikpakFUNM8fVsEI/dGdcwpi2XrnsOu2vFr&#10;GjVQ+HimDvTFlq7A0lWqqzPViss1JVn1fSQrhbl7umkvU61TFOrVHLdrr5O310HdnsibV7JVf3OT&#10;mHMeVpVWZ5YDZrRHWuUsZHkNFsmRyyqnoUnl5CoQ97d0P9lQb3oIxno4IaJCExNPwt3wtY0PJSu5&#10;vDoPhyCKFbe7k5VACzZ2FumDNsSDhgUczuts0j1x5t2Yu0KrrORNRXL/4qtD+0yVhD6/8v9t5t/u&#10;dcMrxNFUD35NQl2l907vdM888OvuPpFSuwzqN4bz3fY70rGlc4+DYygKVMhR3OCH7rbbMG4PT4ds&#10;2v6IxV4ZzHpBUTyEQzr8kD3MTuN2emh9lYDjXn0dbc+BhpcSwdgmDdlaRDo2OW6cW/OwQUOAJhGH&#10;zk4mowDW6AUoNhUAEhyGlPFysmBNA5KIyZYA2w8Jn8sm9cLi0yYW+Fo0GNhwcN2YGpqseLWfs1OS&#10;l/llkTWHycdSyJrvxWzR8C6DzTn8d1jEshDb8NrDxwKsFEuQNFq4eYlNZOThYMKmSHYYE3l3KsJG&#10;i1YvJgt6oSl8IltE4ziTGkqyC5AKbMZxMHkZQA2wxtoqJAWyNLDaPA4cDLLdZjnsJMcx3yCTYV7x&#10;+y8NrJtsmnWcLZDBWIIlJGubAcww82t0RgmlwWR4iZY7ZIKAj49KAK29AG+KzcaDA/kufPoGydGP&#10;U/cT84EawLL90XyyUDhgXXhhfNDfA6Db7yfzTWtGjQV74/H5KNBrXA69RxYSLaY7RdOfymvlaVAi&#10;ucX03TZKO0zo67T8/eXFjlO4c0oDrths0uhdheYo0BHg9ePTnl+Lf8fawMvCZ5Dpuidjy5GhkUpU&#10;qh4SgnUDYPfx6THAK1zfM7A1N0UBHTadh/x5pwAcZ1D6JklvRNz/rV1XSJZPs60HMjEV7uLek2Cs&#10;PLOg0Ya9/PsbeGSumgmTlc1keeJnwe8Pe89EieqRTSrAuK9/8lOueRhB079kGFXlK1DHhxSlpz3V&#10;0yxzG/P1MBZOTxQdN+Zz6X6avpE2TwbbmMxuQ3mZXROmtom1xL3OJaAh1zZ5lxnTzyGT88CAUeEG&#10;g5gK5gE0GTBSLKm4qEEpYuQxuSznMPyvkhR5arofoKPYeG606yx6TxJzr0/3zvCpIyfY46gzVgdi&#10;TbF/mxF4Wfla1BUju0Yya7AUVgyBOos1S3D8YGCm2Of4M94g5PBs6BjEYQE4KASfHh65p2O/o13B&#10;8nX3dw/p+fmR+xsKXkp310llBcFNVya9gf/Msv8OkqVPTGU/E7vSzrgkw+NIZ+S+aAwhCykwoBQD&#10;G4JsB/u7I4tt2AcYc9XkoVuC8wfaJJyZz9hsYN+BXoWdJYe1e5otbAegHZ8DssftfnJwo0KVYC1C&#10;oWhAbr6xtErAeaJioorB5cUOgBUMNMjsA4h82CsBUBpABx5ob1GUipeDzVKV+Bcpndj/xFw1b11P&#10;V1NhPNWQG7oNQp826z9zjoCA7MloAgqrnps+sLR1l8UoHOTB5YxnAvkKyiKDaGtm33weV4NLNlti&#10;2biku8mGA0bh2DgAJO2VXDifjO0GkHQnm4Ui2SZ+Br1Zt1vtP0pBX14d5y6eT5wD2KPBctlJOp10&#10;PoSkGGCdr73BQ3xK98t0sE++bi4jzfL4YR0nnzgm4rpXbmohhUUjTFNtWRTMk4JlAKDLL3LUQArh&#10;LVhTno5bhqJQkhRBP00+QRZ4U8N/y9nUZAzNU08Y5XD4ZJK+ZvYcHvrCNHY0pW5ereoO74/hKZM1&#10;Z5DAV7GPN2JD4hkw+w27594gHY4GIODMAMj0h3/yFz+O2fdv/zp9+PBDZ0Q5a0+2M1GPrwM7Akhz&#10;O4YWSbxuc9JWfj7eVsb9T509WnMfeg8hnxKrZOWVOpYh5NLZA0OcZZJ7mmRehXD4sxQNAteOWS/k&#10;tT3dynMoK8W2uW+Qnt9ZAJQzPSKAT3JgDL3I4Hv7noEbGDYDxAUrn0b9Ssjeyu+N9SBDCfzMKgYM&#10;iFnorFB3hqDU130+o1EeAssSB7GzaCVldX9pG3QNYpe59cTcg69apozTG8PAQgWsRTPtnp5K8Z6l&#10;YAoQwddG+ETl8B6tqfuSZqVhu09kkdLJh5IpZLl55TSldMpsjGe37/B71QRE2HkgRm74j62l/fI/&#10;K2bRkMXmdUBhndJZ5VOXlQSZVpJT/v2oxHbtG6bu6Y0s1hQBND2/AJYPh2ftZaZOOC77LwCs/WlP&#10;/91tNp8z1Ls3yxpq05GDMuwvb9+/5Vn8/AxF0rJeNujHNqrfRtaIHHKgBocPMwP73BJpZigGyBWj&#10;QLdKhpwNkK4uzskkY7+Fs1/hkB4sid9d4XXO9GgbyvOaYZim8BpPOX9cekDeL9TVe5Mr8/mdK/vD&#10;cwyT5TOMvz8w8fckPzELSqPfqf+c4lYvg3nXse4YLWgKtlEYWGL4XMA2vGPARwaALYLMSaoh3DvK&#10;gNG3nls9jL1qP78QIDtToB0GlxdXN8uzfLVc7wf68tEygAoESJUNvDMCEWr4Xbpc7s3L/onXant2&#10;zvuyx5kKu50Lk/JaArCxhcHyG4Idv1EvbNccfffbpR9F8AeCC8kChRIEAX7P+/Srjx/T//0P/5h+&#10;c3ufHp5eNEjr/mixGTq01zxk4/8nykGD/7oConoNU4QVlsA6kgannvzafL/K7odXV8EUnTE9+P66&#10;2j8db2t1BcBJXu7v3S3PHJgzoMd6iSIpa/eW7UF5v28EGCzjtrZLc/ZYCYBpcHCrdCOA5CFAyfcT&#10;txj5vYAMrVPvH9fBH8actvGGWw8EI1nDJz8/a1ggGTAdIbEdD1QYSOrXWeaHXfraAy/a74eW+NlY&#10;eoCJh9Ca9+wg1eFAyXMTyWxQgKHvgaOGLC0+Xwt1WG59UMd/UTDuK48+/xoNFN2WrjirPfek5+79&#10;mF8NmIYYiC3vb9k0v8M/wFiXB4IAFqYKgVVUDGixyenOTOvpqYXUoFP4FXlYx+AL1r0rVkWDAywu&#10;66P0YzLD9LXpb1sNQqsAxEmGy908t1M7LfGkyMMtKbXLJH/0e1LTCVYDgDZsJKQUH0xyRzbXnOSl&#10;sxQADGLI5pGkJgtFP9gc8IMAAIP3Sf+eZOmwYBLw9ZrJuXhgzpXMv6IEQRQBO7JCntXAbcj0eCE9&#10;+pzvixuCJpwMLhk2Mky3TROH1lGMwWE0M04yAI+WLGQmtFuyz7AYj5Q8WjLLKOYawKuLS/NiwIGL&#10;RteBfxykODQAXrIIUlODBnQ+npTMNIVEkADw8jukm+dn5pNBryZJPS2Aw9KoTHKbwsTbAJwhqsvt&#10;aKa/+F4WkrPHXdsDRV8yXgsDsQa9PpNfEabxckpvri7Sw3J9yTh8UWrv8n0PTyd+324j02+GX2wI&#10;ls1M/63R0Ba9bhkHeUyOlvYjrT0aOnhY4GdgdYLa/vH2iX+eq5ltAhwE4AUWGwqQT3fGMCw5h+yI&#10;khcZTx9OJmHNSuQDM4GpwMvaAWPvhbJBmyJigkWknofgkfcY62qu3QuBwSQKkPBU7TM+vxslNdeQ&#10;m2LNgQEJ4O9Snpb0KvTUXz2QAHfB5BskmzGmY41JLp7nl4PJgCl/qCu6dLb72xwkxDSbAEiNZ+N4&#10;mqJZIbgqH8GNknTPLy+W93XgMwUz6Pdffpm++vpnBPouLq9ZWCUw9kZr8FMExxQDamjua74x7lUU&#10;6ZySDZANCF8UJpz5+u8g1VapkKTJQ0IxFk4wOb1W01AU/JPToDM6m5Qnd6ZOll+DhwqRzbeysnDG&#10;E2QqzsIyI+0pmkisBXwfGvtGoHQIo+ssKV8k9Gbz2qInHZ9bY5DZcGcIwIm+pENPz2LKMIY/oxkx&#10;s1jx4YsOPAP7jwpkkgeHH2iSHPlEq2qSj6ISeyoBSk7IJxbYYBpjDz3sDdiDxAOnIf11wNZ9ekpP&#10;Tw8EYmBiDXnPb3/zm/TPv/wlX4cWAZPJgywN2mRCKHyvlj0Pz9HhYI3KpCIbXwNWkIEIjYCIDV1M&#10;5ghZkhcsxkycxYjUwAgs3vMzvd5AkH52Q+Rhw6Zi5iBpRz8g3HP42hxO1jwwOErN05bP8cyC9h4g&#10;PP2BqgV7KOSBzZBR9mxarhAr94SjfQUTYs07D9cNfqwW9GHX2s41Y42fJjtbwTqgLGme+N5ofSFT&#10;dmcgOJvG963Zi83Uk7+qQl28QLOwFQONAIqivaUUKc0CkOdICvWJNdd3+Eg2pXGOsgwwFrEH+bj0&#10;hPvccjZDVo29wGTUg2Q6dg7lAGmU5ibZsUkSaxTeZjkC4G9PYHnWoI7JiMt/EywVexYNEFhn+Gx4&#10;fgA4VZ0TZB0A1ICCAOseDeVmDJaw3bMhJu4bMYWbwKMkFlVW2BUBLrExqwIwUHdMHlYmb79g8xXz&#10;R+zGX13Wl8S4xvBl7Z2V9DrTyewCPNG3qV7D+tqMu27vwbAZGwITmEnF3pOCM4oYCBYMZWuUbEI0&#10;epsznq9koaIppndliVCbrM+L55O+pfhv+MyCuY1ndieJfLPkS6Zon4w1w4T7lz1fD/UK2GN/9Gc/&#10;0rPvf/srhv1YCl9nCLhtW6SJhxlmDkuZYH3UFStrNezweUtNK7muWJxzaytPo7QKdOryMh8Ulldy&#10;JbM/KbkzSCLtue9eej1JMYdRdhVZ/kw5ANwYtLfcZa0hWe2MrlycmZBdnWr+U0O2pn+3433EvQLI&#10;92apSzE0Rw19dXXNe4Kv4X1EkMM4ihQwhj9cAJUreW3IpPSsdnAruqSw62CyrAdfZPO2YgDIMArE&#10;xOu7T1tV+JwB4QSrW2egZA0n55VJvO+RVWw7MsaS5GhCXcOTt3pDXFasnv57T8FcSXNrCguQ8KfS&#10;uvPgPa+p3VaF6ilniLo8WaqDJBafK2j4XIPVW50dtGKZrFKNPfAjrYMJFLTUr00LI3vzD7b3Uckk&#10;tjO3Sc5c5R9p1iU21GGHroLzxIGePSm/+/W/pKfbz+nNsnYulrPxRJ/enN69e5u+/vprKn3AEMsc&#10;thhLb9xdxDrPzj7ENat25hNEo9x52QPF+sRZBV86zvWr+cGCxQyrnwNDs85skM9hiO2PzrTeyHcd&#10;Z/pRXqQYEtF+A+8B3tpbA7uTAhqm5+V8YZhXNSC2msWGN/YE4462l6IhAiCGsIkdhxvJzigxm0sx&#10;tRL6cmOVVQJrqMN355cMIZkOB5IL5sML93fz8V6u1dkmPBTPpAxCvUFQEpZNS13c8iim9sA6G1L8&#10;pqHujgGWZp1CFh4GkMs93i89BZ5xk2ZWU4ZwHY1U5yBY5eziktxpPIPw2sN73mj42jSwgSqBNiKD&#10;DQbw7COJ/YcP36ffffiQPny+T//1n/8l/ed/+lX621/+Kv3u/pFnk48aPUA0RZJ1CzxiHdLzyjpB&#10;zGwfknQWagrguygYwgeXo1snFO3LssixvUJndO5DT7LGA/zpgxrfDNxzrq2AEWeYpxXTv5/bQ6R8&#10;E/SpNYLALNndzpfqCs7iIGCKVHInOJdBzGdKN2Sj5qpLqSHT70mN16m0PtToZLv2ak/xvcesWmYd&#10;rOvgjvYqQZfDLg/XiDPVz6zX4w/3GKwrH9O+wSYFpL1Ous8RiNYCM7EgV1P2jV6vOZALL2sPWotB&#10;Wr/XDhJ2nn6LGs4X36waOQbOqQfB1dZD3fIqNTitiG4RPFKkmEz9fCFxLvXBH9N4XTZk0+Tx1eZd&#10;NFlmIX1+FmmK2FAgc3RT6uZ+QCoaWywoFRyabNaVjKAFCzB3iU2YdZcoO3zCbQ2WsY1olOryucFN&#10;he29jMEm2rBRxgExauFOTC3ayVS/cBKDi3x3d79swktRcr4xCU2zVCawMgbFn19cXRh4srPikkEM&#10;p0qJAq4hZY5iA0Ea5k0hGieaZi8/++LskuCQmZoUbnhM5Bo2nJhsJRl2GrNLosfRfBhGek69sJl8&#10;eTqkh+V9U17ElKQt5TStmpegNVITkwWxcMBeRLUBQKcohQoA0MAG9VLFTWNjgoYa7weHDJrfu7sn&#10;sYuKAQK5BFvowDTMRn/BEz0nbPGOAgqrvM0s9KOEdr8qbdQLWEx0NvSCM387fEak5wIEm6ph4wCZ&#10;XvYGZGX5/FWl4SHFqpLRd1oa5Sk2YyTvElieO6tvtx2VHnciK+14AlNulEeMNYaWGlolt3IjdWNQ&#10;3D2+ENQatIb6RLsQEAN4CBByUNLZ8+HEz+VS96zNdNS0zwbPWV55A1lIuBdYK0h2hkScLNLZTPEB&#10;IGA6frn8ur29Xz77efr0+UEyqg1fj2zLM0srO5C5MaebN2/5c8F0wP3bbdzw3Py58BmfXl74DFli&#10;qzXWWBtPzyfzDlGqLa41GH+4D/DUO8mncBK7EdfY5PMbyaFzT689zcGGoFTvZMlqUzVAdidvvqZU&#10;7y+/es/XhvnxzZs36ed/+EfL331jxcFSiOzwO56lZEEhjWEmVswzaIcyjVFsk6TG07zzkqa0KMog&#10;2TUQPxFMpQnuMKh5mw3oKi49dElWCeParGk+pffDJjwsDRSzggwMUexNNoSYe8GrztBCQyy1qchD&#10;zw+gOpuvzqBwh5HT3BYJWcn3zZZCXsU9VxNh1xDlVeLprITyKhsHygK71khyTdumKRkWOxv7wDAa&#10;k4x0842a7WlaAYF2KE5aty4XwqS6zbMYO0dL513u9+P9HT0rAeY9L/vr0+MzZfLwpwHY0pbXvr29&#10;TbefPy+/f7YCnYMEYz2DoYRnwlkqBNRdmk+262xFeTVpL847T3/HPo8bjeFJElAN/5jwPMOzjAJ/&#10;MsYmEnnph1cnS8jLAsMEnqJhBfCHM4RMQ/rNbLmf4nk+p12D+cWxiF3WzAvTXY8GOiKxncDhrGIw&#10;8zk8UG684fU0dvrEe7sjI+BooIHk2mSoN09h7tqRkrsPyZ7Pu0lO8mCl8VA8hTHJz6tElTbQAPuM&#10;4KB7tZBNkM06A8/XWDr47ZKN5Ee9pByp1VfyikHBGmNx+WOJsA0LijKGBOuAYtYdPFP4rJmvJqXW&#10;8vmy8KAOojhDjdestliX3tSzihC4YFNus9KYGcylsLKlAaS/bbFnmKDBaMFj5os58R4+w6wcaoPl&#10;/eA+bulRdi4g1SS+GF7hzPaidpav3qiUWa+fdjs7o70Zw9f4mbtlGm+RekCSj5KUTnvG6wT/Xu7v&#10;uodk4InlXlx+nprSb1sAr16YOiscA1HIvnCWDAqmmWUR0RSyk7MNv5zZlRUM4aEuScz7TObJRM8h&#10;93KMWlENFc4x+GxeL/UbnkM0kTDMN69ZG3gRDId0/XCI64j7wjAVAeAlW1I9ruOf/MW/+dGefZ9v&#10;P9ueTWbhqtlqDvjVaDPKmq3XnO+enfgQ9jTOzq8rVW5PasshyTLJehN3Qc+HwC7u385GkUcjz59R&#10;qe7VWR49cbCsmoK08rnOaqDK0AM4OsvMTIuawtA2zrArCulQkqdbThjYO7CO5vpbapIrMHDe3KTr&#10;m2sCfp5mSrXJxXkkpG4lIXYvZRuUtVcWAA7qBXthGPp/l/5eOLibbADCIYNIAfyceRDAN+r5G2TH&#10;sOl+Ti43W6UwejBWgFm8YJbU6cxlZ8mNYhsyXVODzBrJiz1opIQHeeI6pjepwnGS1lBpWRL47kfZ&#10;VozoNTpY5eGFYXOTjLdVMZiDdClgT3UYQbg1Ai0frho+UKl7A7rPY6SjW+3DRO3mdjelexIXG8B4&#10;0z8r2IefVSoyYwAbwMvhAc5e2AqB3KG+AWfa/aeP6Rr7WbKwMiiFvv72m3Tz7oaD4Lyxnwe/2Ytl&#10;vxjkb22suz33CA5EsRYA5J6wXyznaGmmCDjNEYQEhuDL8u8exjGenXEP22Hox+Ans1XCQA77ktuh&#10;yLjdPjNUVDi/dxgwPlFCC9fVJ/j4HU/h74xEX+4HxUCzy+XZoaqJtlAPWpuZg0j2ZrDMQT+5vF2k&#10;XXNvAYtUYZAkQlRLlM3NfBvJory8Tuc3X9JHEPX1UaFlsKmyPiTLJ97CBumfy+9FnYPB2YZAMb4P&#10;ZBDUMQjYubu907BypvcxvTG5JrZC0Qaq3TAMu737SGYYwNPDHmzMd7w/Hz58ZG2HFF88T2/evSUI&#10;AnuUYXkusZ9MJ/MihsXM81KDfV5qw1/95rfpX5bv/dX3H9M//vb79E+/+yF9fHjkvx9JQuhD57WM&#10;Nnwnk4VilFdk5vya3cc6oAZrKivsx7yuzY+ziYlPmb3L7fWMdxafA3dGfvBzoqx8WN2b1O07Uu7A&#10;VFdBFBsaSC2Uc+nM5hUjj3t0Sz1QQgw1JmejblzZTXj4UXN5vQP0bhtQzQJhyKkPJyWhLSmvPD1L&#10;DP9dsusMxbRSeTb16002KubznMLjOoCuvDqTcleIpghus/j5vNqfUlsdqQ4rlRyDiRQhb6nbKfDz&#10;D6HMAhg7urqVdg0K1dI5W3RdN05Qi1DkHOAth7l5FGu6yh6ji4qrBkizPM09D2FdFviArwS4p2so&#10;JjhrukHDNU91F8nDh1rZFQeo26/PL77jdFteLe6bNsoENK1MWsFgIahDho9NfGmOO5hpOKVImq41&#10;XdRBjD875O1DkhEk80GXPNohMsjrKUXxtLYsGbSg3eewDJ1OGtRRByhnY3sx6WjZsBHEQPN8LcBK&#10;dsOGi63osEV8OAsEJB9dXLIAwPvDRgSfAsgEuUFiw6N0LpH9YOmcR26ONP+U5ILJnWrIaQLL6as1&#10;QVn+OQNf31hbb968VfGVwgSVDCBE0ctHL2VrBkxmWNgM2p/tft19viP7bv+85zUCrfrl8CJT7okb&#10;OiY7bGg1eahi3pGZOXbvLhRgmMSC+Xd1ZXKkYbSGBpLPuzvzzAMD8ng0CcRem/LIZKjOQqLcddPl&#10;3/CJtJTknuSLn7vdDOFlltWwnaTf3W4NmHJPOGPkub8V0pZ36en5QIAQ1/Zia3Lg54MFQYyKmrfU&#10;X3twIDmtPERdllVZrM1s9E4KehmpyDwJ4ABzBCbrR4KFM+/pM6WHxjI0aWfhNbJkZjDebD3ifR6m&#10;+ZWRNn3uEN4xFCXemrwQvhSgoEOmuJMXyFEMKvpiaKMxeXEmsG0gUAqJF54RyvsERJEJBAnD1kAi&#10;90KEZBbAL3wH8T2YEOLv3KsPgKkH2xgrqr3a1M2I15peFr8qdL1AN4ZwjVAaD22x9EkPADBW7CgZ&#10;Dt4XpMQA+hCKA1AIzcHF8hyCFQAPoN3ZFf35sNkBdMJBhPtEw27sM6m+8q6r8ngkg0++SnimUbih&#10;qXMpWhlMHuIG8kVgHCfGlpQRkkLcj2HcRFOyGTeasngASG9KnO7vjUjY2RYDxTzprib3ydIkTQy1&#10;MLQXOGdegfb3TOJsfTDow5OYsLuvD9kLNQJCnB5PX7zWD4myMsl15gSBX733Odm+PiihPKLh3fS9&#10;Vj37ni47WyGvNDuXN5+OlrYL8+uPHz9xkGSMvyrj/sLvgVfp58+fyOi7u71N9/d3LOAR6oG1jD0e&#10;BSMPQlk2gNFnk+TZWM5FkRFgGmGNHw+8hlgPAOHANtxuDbw0K4vRGIMKT8Hea955O54HmO4jhdv8&#10;VM+DEY1i2A2/jSlYyKgEgI2UT0h0cZ7Cjwyfa6+BjUvkcA1PYn9zb66W8GwNySa8sjzMY5I/YFES&#10;pQ9i0HDiMzUxNsg+U+KvJ8tPCp6qKgpYrFIGOgdI09pq0ioAl1IFrL9m6YAAgACsV4VQOaBQnM0q&#10;qUpSk2nFqp3v9JAMJp+8TAXyOWCeVnKSzLU4GFO3mhcc5ZsE+oqYiyqQlAZbxR5rYZA/BaAibNEk&#10;lnhGZpNUQ97VGMjybIWcCm/cu+3WQ3sKmR92fyydFz8HqgJ6xS5rF1sBDd1pVD8GoO4+XQa2Wg2E&#10;M3hQsqJt0cNK1tvrIt9XelBEi4EoJ9Xal+mxPJlEGWxUD/KhgHC2QtTZgKyHVDD6fTYQr6c+4/wA&#10;k9VTxku2NOtBtReAFtpOCCCam4EvBlQYwD6JhUSpJ4JpFMZhQRuzGJRHAwJkJ4M9gEb9tSp8RCQg&#10;jeZxNuJs5jDSAbBhDKAeZ8aPZfb97//ur7kXYW87SYbsDcqavRCTdT2L7qlG77XjLAZfE4Wip+ex&#10;xlPd3R2T1JiswjAid1UPSl41Fmumn9eU5qOWBdi8Zo3Z2+3NWNUzZftICiC2o/L9z3YWW7CQD3dc&#10;kppVkxaBznyW0UQDCId0FyAtPLbIirfGDIAK/TR1XubBg4KSkriHGGqNudcQnp7rg9UI8dNZY0Eh&#10;beVx1EJCJxcp8+EVSJ5luu/scx/sOGOL9WY9RTCOs0miodY+5RK1NasQSoHujyUWtKS4JfWgliRw&#10;x+Wuc6srck8O3ydP08U+UR1YUA1pPok2DHI0l8Bh689djYCj2Wps2XEUrUVPi+5AX14leLcVEN+i&#10;CbcU5hIgg4F2YrHk/jrma2fDc/MLnYIZXNWH4OsIjGX7GRisoT48nSDnXepe1HUFIYIXlHCibka1&#10;CRbYnCuHPiAqUNki3zcM2Xx4QlN8hDottTt8gSu8UU8HqsLOrm5SxZmLsI1l352gAIMP4NVVKgiY&#10;0LXAWd7oI/jC5/vp6Z71OX1dCZbM3KdYg3A/bBwKkpkHIO54MJXV8j5BpkjVLBZejnue2eg18bzw&#10;fUPejmdNCdeob6wuOtGDnaChWNh1XmoEeoXZEBlAw7x/IiEA97bmbTp78yXlu6i1ZrLQD2JKm+UM&#10;6ggMajjEpRrNvPhO04HPDdYvLDtQu8BuAfX856UOg+oAS+5ECXClIgt9Ka4lcGa8Lp+Hyc6I54cn&#10;1kdnl7v069/8M/3j3729sYHDcr2gIBokuz4H+3e7Zf8DufHn+0cCet9/+Jh++/FD+vj4nD4tr/f5&#10;cc++T0HsGngAl8hipnXfOKvDSx88tbSSbLawyPAkoxI+nSlCslIAXV1uO8qmouhsGvMQPqxrOT/P&#10;SA7oJ4GELtMcVhYIq6CMNXku9ewEm9CXUMutjQDJxmfqt7z+ItgpE+hzZnAM9f0Ayt0RPEUWRQmr&#10;AE8I9gFAXgWzmty/xv5QVqEhDtD5RtFLuhz5DGnF0lsPdsK+TUQTs8KwVNsI40grq1lHRotTLNUH&#10;pSywsO/Dfmmr7Gci8T6GR4YbxN4uj3UP2ThJmTU7eaCYZJus81biGB2GHnZbROLy85dD07Ah63Bf&#10;rNVVrd8HXUW1QQ0ZuQfYlmCS9stPduLV5fl3WSDcVo0bNmM7iEWnrpNtGKAt7oz5YhTDxqaaqZST&#10;RST/v5S9a48kyZUlZmbuHpER+arKqupmk1wOdzSD/SAB+xfnryxGkLSQIOhfrISVBOnLQppdYRbk&#10;sNnseuYrMiLc3Ux2zj3X3JPzhdtAoV8ZkRHu5mb3nnses6RRPhVqCTOiPQZN8GenvobYkgQp5QMY&#10;NfQiM+YmEaAhcLa486Q44yTjR/OOMkF5zG4d78EgMbx5c8vifSMzdAIiddPEJsXkVT0slH/U73L/&#10;7bEVP9iAAYLM8kei543T0oM1/09PD9ycY8eymoVN0FQJ6VCgLyNTGc0pNh5KbLFp1kMHU/LGbjqa&#10;dxU+N24mrtMTUpbApqHv05lTqk0aWpof/K5wD0ANv755Qwo0Hsav918ofUMRjvfENTrA060gnfVF&#10;4IElJaZok3c0vHgImIZ5mpnki/v5rV4PTM4tEXZL5hpknscXk1qiyIA/mzd2lObKHJqyWTYhCnaR&#10;Np0JY2LykUouuTgLwa01CHZo51Zsctp1GBk4kSXvpZlvQDKr3deHx1O9j8aU28j4vUh2cX214UMN&#10;sPpqZzR4+PWdJvs8WyU1DjIod2Ye1jDYGmhCHl9G3k8wASmtqgc4aOqQwebZpJs2DUg8MD2cBv6B&#10;m96K6tNp9uUadlubpMH/b491Jm+M7XbPJmNS08nQjfqap3rQgZWx31tADOR6797cmQRmMGbn5eV1&#10;PRQfTSoFyTFSnut7I7SF8irKHWXqPtsEZTP0TX7XQBr8vidLIjNLx8j7OFuUJpkquGcvo5m8T/Lb&#10;MMAr8buRcVa/KNJ+8X5bJjEbAD4r1AUg6JZmxjoIsxrjrbFcMblFIwdg9wCWDIIzxGxE80EZ0MVV&#10;/f47SjisQO0UxmCjD07hNFAYBmNkAdjqRN1ewiXEFpVXDcGOfmNTZk8FVbFQmuF0oAx/GBaPTA8u&#10;WtgJ1nyiIGVQCJvveWnyAVZuNy1dM3jjjxS0FzNojgo5Ss2XMPL7TpTmmkx5aqbp5ps3JANofbLo&#10;vTGDLphGtxHlfTGwNpaOmIBRk76uUxETmVhbCLAbE872c3nUiI2AYhkyGDf+dzmgSyFM7z5zAIOi&#10;c0TSONJ1DwbkoZiG7QKS9/J5YooenqXf/+6fwkPd23b1+X28/2rFZX09fHU2uFb19eAnIeAGniEn&#10;Alu5MR8s1ClxT4edAgA5SnPq53qqRTuuyR6T/PpeD/f34fr6knv9TT1DACJjD5zmLJ+wLa8BwgTg&#10;pccDffZGreeawFQbvnjwYsPrcQaAmZjo1zgYm9Dl2XhW5JeGBgDFLiQ+YCWwGVx5J0U1h73A9yL5&#10;w0D5TGZB36uI94TcTixRXHMyFjaDQh7OLPAjvTfPnMaj6EezGsTU4N6wGr4ZiBoomzKGzCBgxdil&#10;s1tCBQVSDEPzqvTk2tisOxYmKgZsWd0y01m7VbCFkp7xvREoZUwGY4AEgSypSWQ0qQbrf86rJEyT&#10;2oQWCmYTeLAWuuhem8vaxJk7z2cC0WBU2HlrgB2sO3j/YW8huwcGrSRrInDm7Hc3ZB1T9tIbe5NM&#10;vd4A59mTN3sltvWmVLB7HRYfz+g+yjaAZNq7wEtcd+zDTOVOBvBSTpTMoDmlJeGOv5O1kO1p2wu7&#10;z84QM3uAkXtJp0TIQKDRnnUPHCq6H7geTw8PvLed2M6e9kvGT+gkgbEkxsIEcUsKL/Rl6+0exWUI&#10;XORnar6zmX/MGiE1i4Jnqg7m5ifUyz5kUnANwCQMxMiWEoh7ffs2/Pq3f/MXMvv+Tfh2/01NgVkD&#10;dMESnz1JmkShkgVgZ67V6IoWVAJzaewIpvfp+XNJlTcQnvTbqfFiGV/ExnDJUCyvfP5KS/BUw+ri&#10;p86M4bOzmDx6N0qeqXudWkaNMTaMMLJcX/pHghWNp1FDe0//8+iMyCCVs4VIFVSSHZmXACv2u6vw&#10;/t1duL25CTfXt2LL2vN2W+sQBnUABKx/IAG84Jne8Rk09nzXWH5Z9gQ5/Vkj5PmzLgeDTDDgHBpp&#10;ERDka+o2HcUMp1pyoQd5sMbKWc1Ybl3jpAFBUqMb1MukYjYGPLmzANmsZlJdrDezBIhjainNaYlC&#10;bmCeGykWUVE8/ZN3fiW17Vx2Vqx5S72nfcq/132fJEclkIbyMS/hLeivuqDUVWcd5tKYfmElrzPG&#10;cDG5rcBSG9LaMMHIFzPZzgRmY2rDj0RgqN6zqTTP80nJ8dgzsBWTJIABOmxZYMPULZ6NkQMKDKae&#10;eTY+fPsUDk9fyWTBUK0bcC8zgSDUK9t+kLemDYoBDp3Icg+sz9F3YEDNwSL/+ygJpkm483w0vzv6&#10;3kYLUQQJAsDeiwVj2ZAw8XcBSEuhvs+2YxDNxfU13pF7HMMNAQbi7AgGvMyzPX9xPoV4eg7n55ew&#10;q3swzulc1+10fuEwO8qDeaxfZndzHR6QVKugCzwb6Alm+vNmecya5zI8EsF8htXSZX322JNH+OHt&#10;w6nWa2A6otZ7fPyCCx/OX+/DlgB3PUc3afGk7G14OOfensMe56QAdTDSB6v1erIb672s/QhIGAPe&#10;A9eWYGjdy2+vQnn+Enqo1MImPNWaJ788h5cvX3i/r9+9Cb+rtRwe6rs3H+qa34a3dz+Ed9/9Orx9&#10;+yHs6z7SY13Wn0UNCGsM9gL17Pz07T78/PVLeKq1FcgaJHzI0sIVUj7w8LRSlpxh8UZlTx6tDLVA&#10;i7KybCsqr9MSQMNnLzXZrOZPfN5FYLTXJh/a1HWcTeLpvmnurWZhEAINi4WVRdYC9XJ0yzPeGH7F&#10;LSTiq2An/jcB+m1oQzusej+wpWBPAxClQQFO38nz8rJbABgnIGkPEiyzMPNxdoIEVWb1SbntvS10&#10;Y8Ue9KGMDVGdNd4tzGgj4wlHdbNQB1BjU1QE2SXYfSsE4hkwxHOrk+Vc33xSS2z5IzYIxnfC2ebB&#10;Snh+goUMUpKcRHLgNejEgFTv5FkB0cgoU/RBkYY4YB1HCy4pqUjqbM+nY2mpaXtDWEQxka/LzkzM&#10;pq7sxP4rGnR78Flx0LcBe5GZBv1g+2TyNergn/tBllUAizOy8fluri7/zsxYQyvEiyb1lJKuEGPz&#10;RTHpCmUTa714m3B2K4NLQ1A7n1pJyuOsDjKhaGyuwhDgD7yB1J6ZsfLJJolxSR/zmGMmOMFbq1uk&#10;wpRFMvVNE/jBEq0AtGzkM+bR55SyYtKESQ4AEUS4X19zsc5KwDMvvIl0awYZMK134LUZR0PmUfTT&#10;L4FegBtulqeTyWyeD0+kN6OoQRP55ctXmzrU14Gp5TT4PRKDdX03g/ljdZrS43B1ptAFYtRjIruF&#10;rMreZMZPT4/h54+f+Fmurvd143xLijn8F3DY9ZIeUq7Ym28UGlGCnCVworTRRAmFPYplcsXBmAEo&#10;SlPyRHly0iIC4w9AzSgfn83G2GxRU1UASF0KDSjK8gjaXfT8d8hzfZLofnXTHOTXZMxPTPJwwCDJ&#10;6pkekfKZ04Y0a5qDNCYw0II87/pkDyOYhvToE1J/Fl0fICwexiP9B4sBfUqH3WytucWawEZHNhzW&#10;SQ4t8IKsvtPI97Oo+JmA3pnGv518504GakpmyaRETZ6xLvcXG/M97G2zIYuAKdEba8IQHLDf21R2&#10;LpRWQwbhXlHO+DHWjrHSAOS+efM2PD4/s6m8UnCLeTeufAVQyPC7T2wcmWB6NG+4sRWCpTFprFks&#10;klZnkxdgEnsam9+DG87jHgNEb/bYxe5ni0wXo8VZAYM3ptmYYrimAMEx4bu5uWJxCOAZkmsAfbgG&#10;oF3f1uZtw5CcnW38xaS3lPQNvRpu+y5oQMiM6+Wpl9yDIyxsKEl8nUHj3lXOfCli24WVbMcNsMlK&#10;8FAOSce4T2RL1vMU0qzwmlLiYpYrbwnuS7MNS2antwvcwffrXdarcSPDjbRP29QuNUkA1yxAHVTV&#10;aoLLyge1l4eJGX/nJuni3qzP2CRrSlK2xMCpGQG3RisvYTpZKZ440nL2YJLYpniz2GM5z0pds0AE&#10;FLrYW+9rg/2tFnMAxe6/fpX3XF3Xde/FpBT76rdvX7i3nCDdPRzCzdW1hSBgn/Xkv/oXnh2wps1r&#10;zhqiRV5owRe44ZeUnQ0EOZiM21vDiefQUmY3kqPanp9WTEZLSXajeAu/MPljYhNwZqCDedsg7Cko&#10;5RXPA0DqKPYRzaxlmRAFXvhkL2cDuVtoTLGGoLFp5kVq3jVLjNIkn9G9BqdRHpR2b0c+/2eRS6xo&#10;9AkkJaNBf1cxmZzFEpdJYxEjzBkvUZJ1Z5CkJh2dG7PP7TwIgIXF1J0NeVwFIHjgBwF3my9nSb85&#10;WMzGErU0bQNcPHnY2T6zQjd4T3JpgClZbn2nsJPSQj4WZYEViLgn8H0DOxL7BO7BID+7mTYOHk5i&#10;TzJBN7KgLLk4ymeuqMnH9WcgSrc0GP6BseeT9TYtg4Yk2U4zqxbzwFi+nTFG6htf7nYCGebmOctm&#10;Rz6HrG9Qn7h5+CqsB68huyOY92aSAfxIlnffTKL5XcX08XXAZhVrWTYQZI0jyRF+m6N5T7FOGoZm&#10;fUDmowYHxlTvLYGUdg6jsdQlTQdYYMzzM//9er+zZhRJvMejMZrlIToLiCQbRv41drYq8KQ+L3/1&#10;1//qL07j/Vz3n6wUyrQKSDF7lNj8+JKaHw86ig24sbp5DksINBMbHaRaMRd6Z0yUvJiat7CjJak3&#10;SI6axdxr3m55IeKxViySrrdk39hCKbpu2buDD+RjaTYUzgJxr7c5eHJtbGoe7F1bSqs3FhLVW0jN&#10;hQI47t7dhe1+q+HwmSC4e/ZhKA2WJYbe27puEWKTnNnXaVDadzJr11oTyNZYGf537XPtLOZZN6+8&#10;81THeFIifRZTS7elzYEYbh4mM4sVlpuUN7Zm1aWqrl4qjYHctYZuFvukyEciq9+JDko2cC3IK3Sx&#10;FbBE9LD48zX/Kv9vC1A8y98tyutqFnPOw4dSFuEh2/CHQyAx7Cfu8XPz/3L2awMSmr+wmnGxF132&#10;Z7Y7s55nMV3E1k46a2fJ81Af+3CqE+jNvquePQjeKGTOd429MyklF+ASzlfsQw+fP9FnbktlRWSY&#10;B0GFVJrvOogOF5dX8uic+Enh9Yn1x3ANeABiSCW2o4NDPP+4j83mdRg0AK+9VqHaZmtJ7/XzoKbC&#10;0IfDMahIAHTD6xdBGIMFNqKvQ705KMkc7H0OCbrAsJe06VtwD1QBrDcFrDKY8Tw2YgzYfHiWOdCB&#10;akoqEnxeDDIZqseQsdJC3bZb8wjmsAbAnsL9cE1w/RIYjfW6+30y+4ykBG3rNznA5rVDaEpvMlrU&#10;6JMFUmGNQd5LJmlndiEY2EYFZBFYx36MQSqsryaQQx55vrzUPf3x8cA1d/fhQzhiOHO1D5cYwNa6&#10;7/nhS+1nP/Mej/Wen2ZjPoFUEDtj74O5iR5hdK+zvNSYnJnIr6wIIGqhGnHxxV6HAf6zPy0hoSwp&#10;ux6S00w145JJ4O/VHBmU8BsX8MyfrU5MrFf+gV6dl0VJ6aS+ThJQD9TzX7SwvVKzrHISVFSgqisq&#10;munD0rYoQNL64VgW0K6lB7tPpwDNFOI/8zZsjPV23RZSXUnORi+tR2xglrOxG7BXmrT1lZFiCo1d&#10;HBXi2vk57MMJ36fC4htbPChDZ7GxJLs2rI6rhbCw3tOrhGJeH+2ZBDlXgCVIFXOTJ3crL8DIIXYQ&#10;UMg6J4V2v5ojrobN87zUzrmEVwFXsXjCuZFjhmjBUoMYpMSFZKWR/HPEPwMY41IjdDeXewP7hBLO&#10;jAwfmmFikgdIlM4cBtNuWp/clFvUxrJCnNfi47wyP7WmqPUjzeA6SW7mqYKOIAOommUy6cWPxZIn&#10;yQc6UfSDmuq66fqhBHQdTTcAJhoAG8sO/xfpsjywkGY7ncn0wOfCxJj0/Pq+d3fvWzrepy+feWNM&#10;Tujpqua1BKAONxVmpGgIcMAiSAAg1TifOU2CVAvXChNNL5rhvYdiGgwRLmIZTJv06hA+1wMOMewI&#10;S7kCGIhQCxqh1s9L+e6GExsW25zE9yy44NGHCR7GZ2iI0SAb6JYNnBvPLFhg/s+JOGRpF0bftqTN&#10;vHg1AsQbrJADq3BPYCUZQEMGSt9SDb1JHSUpc0NLS97qW3CKPxijgI0LATMaytjUEQeE7iP+O6Sv&#10;OOxKA0uCAg4E8BbzqHt6GfnvBJXB4hP1mHLpyZhnnhqL3wN/BxRsl/BqHO39MGWEPJefpzPUHH51&#10;41xagXfU78KkZCAbNtO3rjQ5QwwPz0deb2WTGrOrt6cQgSZu+kk2GRp2hZAMg0n38MJLpXuBoYmJ&#10;OKZzn7/eG/NWDxJDZ+pzAtkXLiAMbxHw8fDwyHs+kDU3hsenA9/XwIHYQAtP2bMCrRhrBJKF89ya&#10;A9Wo7cneb42BclZqmz+b59n2EgC6M439Ow9q5Rqk3I7BCaV5CiHNmBLDcWazjL/jvT58eGtSy8mm&#10;1GzU61W6vnlLUP3D++9r03DL58/ZepY8a2bJBpZ3kr0WSd2LQIT8ygTd/Q6KZEK9UrvRNM4KMEhK&#10;C5sFwvleF3VAEayVRMb83U4t+AJTeB92ZLGMTIoXm0+kgbaxpWoCQMC92m49HdamkEWSsiiTcpfO&#10;Low+m/aep7OkeZGTR+9OOxmTow2d9RylVZqXNy6hHZpdC1oYJ5PiDkpMjJpmGXPEmG1RQTIuYmrp&#10;4eejrqXJgJlSCQbCeKz71AuBuS+fv4RvXz9TGvPTn36s6/7Avfnr549kyIGRjcTvL18+snAFiIX1&#10;lMRSSB4QQtPoQUMHl4+ZXyleQ5b3tleAh01YARTSx3JjzF43KbbQDNtHkpKYyYoL8r4cDGDu1Kiw&#10;OFShjaIeDTCBdQ2IsG4AUk6SKhtAnsTQGLlfY307OIrriuvhzBuXy/nEOnRWRLCxi8u01ZvXIIYY&#10;fWqT2UIQzJnNX5FMsF4p8/JFcaan+S9G89FLxvoMWqe9QHEfGDCJViAQPSfTIj31dHUH2Jr/X+eA&#10;m2S0lA9lhR/MBNZSO0dyk6zSzNxTQQm0zI1RNvE629rPkrsXyXlN3mk+XcY2cf8o+30+RXVPwSK5&#10;Deoevp7v0xPQgsUDmIh4Rsii0SDKgOOZP+NBKF6YQ9I7cW1uVb8YwHGebGgyyDcyyccK1xCyMvNk&#10;G1beQ4tJtYehMbERDI7BwDCuxWxs4I4+lQa4ZvoHj002RNOAefHc9MaCjbu82AgyyLvT1tbcCm7z&#10;FJtbSAB+D3yMaaiOQLdpbgmW7sOiGZ2F1ojpDEAvUXVhzEOTSm9pGcMhs2TwAHhv6vl2dXNVz97O&#10;/Fnp/Wa+m2x2yeoQg1N2CzgX/+I03n/79+Hjp88L80od0qxAnCgAKKly79IShtEaKQ7OBOa4h9qK&#10;BdH6JTVpXVwSi1s4ncDeZvOtoAwPjfCkwTbRJ4MhaS+ydd/JQqcUT7ZOzXjQv19p7yfZUZ8kNUXw&#10;RGpG4/77cZ8A8OLchXT6AomlW6sTkc6JITOsbagGQajdzXX47v134bvvvg9v3r4N1/Xc3oINj33O&#10;w65S3+TX/nc/hDxsKMYl9dITGO0ZtYGssYCDhsCLKb0PFJjoXGaypcnQmCVxnQ38ogdkM9x/7Sme&#10;23BvYcmyPphLk6ha8yaPujj75G0VprJi5chPN7g/ph4PHwF2ZRmS+6PTGlLdT8g1/fUtK6Yzb9mk&#10;8wShDKgNJymj/PydprFZR7RwDwGaHJ7mKJan1mXzLc0NqI7dat11pIFpoD7zngKEs35KAX4tNTIb&#10;0wbflczy2Zi9wbzmYgYgNVLJgvr2fHiuf544TAX7H/M8C9/ryfjaAvSqv+PlcKS0Dj7aOLfhl0pA&#10;isTP2QDXbF589OKclegZjNUHMBD7Oj7vCf0SghPrtUAwWFEqcETfAhlq7eVg5QEwDGE0AJGheioi&#10;K7xM5s+62/YtBGEiGLblfmup5B0BPwDhGMZAQXRTnw0AZTPDni6NnFDr+0cSPAb5ok/0HMQzCCB9&#10;yua9S0U6rmtvdTA+96m+/wXZ4KMpIThYrT3p0zP3SChk3CPafMIvuOfifJ8yapGdqdj07DEJmCnB&#10;B+7jl1d7qhUu+r6xtTb1foxjve8Xl+H0/Bj6eu2e6+fH9z4iLbnftuTYDx++53cFKSbRt/GZSo6X&#10;ow1H4cE7IOSjW0Ku7utnn3W+RwaVzcszKLZ8+LPgBDdMTXEVsBFWwFtzVIuvvELbgxvKSiIvwN07&#10;oiwGX4ztbJhbEGBYMIpifqvYAaZmY5IXn0DvK5JzyUpL4C0ltqCk+OfS2D8LcNI4p8ntaV22GszO&#10;xQLQig+bQmqyn9hsVBxELM3z9fVAwAZPvi81sDEu4RfrMB/3a59LaUnz7lu37Hs+4F7uYS8CGXpW&#10;lw3nptfpFoCvrBLk1yFXus8eNWysvtDOb6t1PZgjNWZmVjhJTs0AwpRN7r7goSHu255MTeZDa7fr&#10;iHo/r9XKOKvuLw0A9WFQ8oTg1T1gQrjY9VvKs0PLQ/BBWANmVzYfVBOohuQwb7+7+Ds3FkQhPoul&#10;lduiSzoAQksdwgZFPwVN2s3rTeEDJbwC+zy4ox3eQnrXabvGejHQggDaIN8ZyXe6tORE+8VN/vCK&#10;jTXLGDVPuUlH9Thw897Sg848Ac3E3A45NJJgxcXe/IaYCilGxCTGC/7cvr3lH0yTAdjta7EZ5YPk&#10;foU+VUWRw2kmjU0LAxZwED4/PfP6QPLl3mV9t5EP3aQ03tioolGSM/y/w/NTmAC2XUEa9mJgEL2D&#10;LthA4j6Aas4J68WGptaYtgydHYiQhe0YsBIUADIpqcoYAqfRpq+eCukphXgNCgMAjjOL9rExtJhK&#10;NhnLCxMme+iyZJydGluTiFohXFrAy6ji30G35+OkoIEgFmKSjt+m85OkMc0cWwk27uFCjzoxnGwa&#10;H0TTNhkp/floop7YFMBvYuLnWPwCPWkKDduXBxnRwjsIcoN6WY4nk0rx89RfgNANZzjgZ17OcwNB&#10;s5pbsPcmsaUAMrpXH5iMeA1N4iUdACDkwKQby5Iqf7bUMA8UwD/f3t6yOAXYwACZzj7TKPANBuif&#10;P3+1IAX4ChLwypQt43UX9XPhQEeCMYomFsFipgQxIWi0r8AUL3J7MSSx8boExqfe0+xSldS8Ft0n&#10;0YJZ7N560pL5zymVVsCWydEMYIQUA54guPUHfs8+vHv/Ifz1f/W34de//ismeXWdNdRNRkgZxPbV&#10;oUhGFmSNqXP0qiVNm8eNFaodpWYWFuF+itzTZvNWIpAPhmQxn58iJomnVmUWRNZkuV8V13vJK5ZV&#10;eSUZwHOLyXen7cy8qMrqEA3yT82NqeP+TGzENT105oIn93qSk4H1xuaxdFNHbOd24HkIEnduZzWW&#10;hdFtrMu5FTymaJKMOS+efpOkoJ78m0NpJrvYU+mZyuQ/sS6wb8OL7/gSHh8eyOr79OkjWXwoyJHE&#10;i6k0rkmn1MmR4RWjJYiCMYQEcRhyo5g9nVoEPUEDFKUCtbsuKpG9N1YcnpdxXPyuAARisMSJ+YkD&#10;IK6rzZaf70Kpqp4Y+Ki0t6DwAg5qIOdFWI9CL1DA43cdlczHMAiBaU/1LMD7Wnr5pCGHSUfxltjL&#10;ydabl07PQEGl/Yqt5sEuWWw3Z2iQ8UbbhNGGbGkBCE2eNS+Gx2rm0ThwkFUMmfdmuxUUZfFqyQIO&#10;fKDKBD7J4S2J0+RldsZ1ZAyYp1ZZAryahMWarQywMhWFfcQ2+bV03rl5Wr42sVmmEJMYLD6ocgDd&#10;Q3OSfhfKuDbRFvhu4K6Ch4LJf9yniX6RLy+637ENRhx89XROe6aRGn5JGSPkZnjvU/1MYHuY1Mh8&#10;8gxgNaZxL0BznrMSB7tme4JHjkzm+trtxpJn6YXcr9OI5c8lKWITjXjt5smrYZHUAJwbxEadVDsB&#10;mMLvA0g5n8fG9KVfX3k9vadcj7JtS4N0FiY+055WIoE1Cgck2YYP0OCZbNiKWg+6gRoB4C0adoBF&#10;fu4TSCd70STCRUwuPC/neVITvOXa28oCIyngJOrsP9T7tpOkD16vv/mXf/uXpfH+D38fPn3+3IaQ&#10;QSBJcPmsZLbJ2RAt4XiZ0k/y4sllSeONq3RcB33IAo9i57VmyxNb9bpiLcwrhsc6pXDd9Ol845Am&#10;y4c1LT/brbyVQvO5Vnqv6p/UzoBCGa2zULJhIyZD68wSgwPS7RBu39yaTUK9hxx8173v7du78KbW&#10;Knd339U/d5RW029Y6zfJBJ0WPAq6ip03bEGMxCTf1yApfpaVgEA6+c/Okgnz7O3TKlCjSFFkiadF&#10;iiUy+CbzjmuWGx6SpbPfex9j7i6Amvs3lZgaQJvDYpKYJRuOSmMpCgsIIkms2YKvGrRGbJF3lmTt&#10;Dmo2/9Iyq9a1PXKWrLaTpyjWzxle4LJV8oCQrPALX7MemOj+qFEsH9pDuDF+NPmxs4ysZ4iyM0jy&#10;FfeE+0lDi479TyevW68dirMtUauiHgDT6+mJwRxgjV3sNg2QPNa+iSBb/dmPf/wxnJ8fwr6us8t6&#10;Dl9d7+jdhxqLadzBwkkA+F0ovAfhXrP2aQCEqCeymN7Hw0mWUJ382MxX0NUTOA3OZBgXyl6hDCsY&#10;pkiRheRf1NIAKRkUibCO2hO+rTUpriUTd3vYCj0Q5Lzc73j/kMY7n6clVRt17nZX+5+TnVOw4qn9&#10;6CU94+05p/9v/U6wdHpf618LcuzYw6L/g3/4RT1vjOVuA/vn46HVOBci77Cf3CTWJpQbyy+VY19a&#10;Mpi6jbZDhyP7YZNI2j4CZiQBfh/yjQihMu/ax/o9cY4hkGTKOufSJjDWuL7u6f4rQ09msGq72ofW&#10;/gOEm5hjuK399K6+FqDhI4A+7os9U7wxTAMT/Ov9Y/j09XO9by/spx/h03f/QHKB1xTRcQpJ3qM8&#10;5TwEMmif87CH+IoltwKtnE2WPDwsNLZ2VA/r+2Z2H+5ogBLrjGBoUlHoUbYpj0I7lIbdgEhJNTU0&#10;d0AwuUpnFbrhqp4mW1354bXBREsKXiSpzgh2u5QgoDEXD/WzAdFyHiyS1VyWYJOk4VnjcaW0sD+S&#10;2feksNgk2P9z7z5ntcXmzNcChhXMEcLCiI/+/qFhdI0dGFdAojMjg9RMJS+2Sb4XF11AZ1w7gcht&#10;KTTrXxLF8xKwZSEkXfPhRd1r/noCcdtPLp87iLDRaUCyDNScXO4htgsgXRx0VECaw8w8i0Vw6n1Q&#10;ktwqqjSPX5UesvtYsjbiyjm7e3N99XehpcwESVNS81dKKxPcqNStGF9HQbdCgB5sfWtM1mkyUc3W&#10;qwQymcKHtCSkOApN6YZ8pVx+miQxcEPudfKKS1N6TSccEAKoQtr2ZAWpFfoTKdAoVFFkwaAVG+P+&#10;8tp8AbrUPMhcgkTfCniLwT+BU6Az2Re2icZmauvTRYYDzOb/kfw7JZM/YwNmAhk8ZZQ6B3Bmzmc2&#10;Z3jvTOkxJqU9GTjH0zMPDgB9+O/ciOV5BhmESWBtqsm032AeMvwceRbDwAqiVtCoyE/0FrzQpMH8&#10;Kna7yxZo4AwAvAbU7jKbhDVqUfctcCS/SlN2BqjLa/AaAjpg1B3rwU7/hyKNf1DoSdFmHMgag39f&#10;VFIvXteJsp61cQEUDN4oC2AjEyW6bNgaPE+KbQaXagbOc26brCcMElw6jgz8cA4uU3tn95QrlOyO&#10;Sq1mMI2CDtrhoDXsCac0ty7GztrVg+7x+cRrgd9hEvCNeXJMSvtk8umGxQP930bz/hrzAsqNlP2d&#10;w/sP70j9B5sUrKDDwQx1OzHRPL2HzwNj680jjKEvwdivTA9T8+WTApOVL4CYi0r4XeB6IgZmaAbl&#10;BtLi+4zuYSTpc9+ldm+zvDSy/N7AyGxG8p7a6U21QDJ85rvaOHz4/od6XS6twRssrGPotq2ZjZLY&#10;uBwE4B3+zqKwG5pRq3k86XAoWcyncTH85tTcWUky+FZyahJjqawTZ7URsVFesUmLP3MOLEi+TNmw&#10;QLgmW9ReMUnO43tulIUCgZjGJSyvmrXW5MclvSoqGcoPMV/bQcwcDyewtSovU6NNvWb2ueRQ9yXP&#10;pU2SKD/kfqPUp+AAcIuYFBXewL9RoSTw2bNE0Tk83H8Ln2tjjWQ3sJkPj/eU7wIsgNQHMspZkh7s&#10;lTB0ZsCPgJ2BoEM22aHk4Px/8h9E6uP1JYYfo/wpjWHgIEIUw5v7GpqOeu9RwEKCiZRfgDbGTEr0&#10;ZcXnQINBA2lKdjZaMzLwLuaFhhQ5XIfnl4M10fAgRNI7mMK14EawSK+gJzCY8Fnxeqa4gjUWUzOP&#10;h4chJf+DBWBgj58kB3VmFGTLBP91fvNzDv2Sfu72GSW3YV4WW4vebMEabbOnMI+louKN7P5Ymly7&#10;rAIEcI/JmpfPXDMIVgHtQxk2Uvg5kWrZfBdjNJNRp0FJkarAU9pCK15Ta8rcW8eDJWJcPo0VWVYM&#10;JSUCL4DBEhy0eI1opXaxTdp9WIMyFEAfGKZFPi9JDXEQyy+skk3dW8cTOD3I43g0Fk1ypp9Lczyh&#10;VjWQMeT8mS5knzLdeSWVcCaSy/vmNowwuTpZH2FJHrb02q1Yd7mt1RSK5LKxJQn3AhDnWQFm8rpk&#10;gFlrXFZFd85iWFpQWylLGm0UMAtPLHqk5qmxHrweSWJckoFW1ypqvuu6p5vFSORzMUi6ZvYbFwSW&#10;sMec4KFYrwNZMZtBk/gkabPdd4YrSdYPlchfDvb9t+FbbVAJBAH79rPLm6zsGpm8yHvFjpoF/k6y&#10;7yiroAtXNrRwD3nyvaqlFyypNSspGDDeWXFhTQrDJtSo5UX25bVH0ICIwGHylNjQlBsu/3ImiQ12&#10;UkuYLmIpBzV5ZSV5o0dRb3J1Snq3uzawpmdnvQg3b27C7U2tqa9uCPphr8SfQUoR3O/GtkmLnM2e&#10;+9RUdGZpIdCrKMF9nBsjJjXLDWuumOSKtT5bQvQsZimGCTgjZtqfTEr4DASTsmSpBm6bHZF5YZGi&#10;aWE2pdkwKR05si/IYnLMqkl9j+AiEWs++b1z4Fe2JmnV8wQl+5rfWKHB/rK5hNZwLs19aINqB425&#10;75XcWM8A3GQuyb0+yEvYQWPsTUmNOEN7tObIMA7mDYrAIGP5rSTLZSU9DNY3ugzZ6kaTtXqQi/sU&#10;MhxinJQwX+9H3Venl+cwHl8YhhS9D6g/C4AOYB9IEn/6p/8c9vVzXFKhFenHG6UdsIGQDeYQrHh4&#10;euYg2wbKHT2uSUoYzF/WCCRKDS9RbPXZzlBYeqCG095OIHo6NxboqP15AGgHBjICuQYbwnDtTTa8&#10;hB9wrPvNr371Q/NXh5c4fOGh/cV1iPKivKq1CWqdUUAprSg6Y9z1g/k/A8Tsay979+4dw6BAvgBA&#10;it+L8yYpEZkgoEDDPi2pu2R44jqMWaFRE5VKeOwuah0NuXI3WL+A7waf2UmhHSO97CdbTxyUDvQN&#10;A2sSfSL+OkrhgPqm39rgL8QNbZCm+nlR12yvr2s/aSz+DonHzy9hOtbvDAJCff3nut92uL8XV+HD&#10;hx84MPj5509UqaHHZXDJ8YXqu8d6fb89PFDGa9L73DzKGgsthBVbLYXsUtSGPcfV3iyPzBga+yuq&#10;ZnfG3iLvjOFVmkJRsJcD9G7TkJYUb5JIGhAf3HDNKUyySvHeKwXH0XwY7ay4UNYJt6Gl+hrQt+Im&#10;dga4eVBq1LnRwvjETo/yMA1z1ssXdqCjjWkdGyFwMq+C5JpPZ3IrA/VVLXV4xVAMS4B4KQth0kMe&#10;l2tdVBeUVcJUamnw7eyalUabFluSdr6KONWlVbiKLCyyGJ7FQ1mCBYtFD0Ty9Ny27+a2EXvGQ87+&#10;3rGx6ztjNyjV98/Y/nNoipF2HV8lr6xkvI5Dp7gQZjpLgAfAF+l1nDTgEvs//XNJubNX8Vm6W8p4&#10;lYQmr51x8gRLk+lt+w2ns26ITEPevtPNWhaUT5k4pdfk3DFPl/EkMV58StVo8sUprgtLBBNinzDR&#10;D2KeWrovNqYkTXgSC2qQMSwQZgtwTWGPpkwXEcVJzmMDoRBygEMNEgMUgmeapQZOOWJnlExMhoMQ&#10;2kNtuJiydxptqqiClgfqvNw0mq2TpTRJOrVq6LMBgtjIjES3oMa89TCVR7DG8cDCtusKWVj0zqsH&#10;ESZsKLzp7UTfqTMZkQiTQIqlgWFn+rshccq8JezzbyBrA8vgcscGlazAel2f6qGKggoJrbhGOFTw&#10;keE1gekbEqnwQHBSL9AAf8g06HuxBJWgNZq/XOqiUkqTpKSdDhjblPcXfUv8weJjcrIavuTJbyp6&#10;JjU2lDzK+8wBy14hE6HhyItu37wX1dQGM/pMSuOF5x5flq05PE2z0t0S5bnugVAI9M3hcLYJIZqW&#10;52M9mGf3jrGn6uwHtZqji43JWPuNeQphU+B3TyY/cLkH/v2CXk3JHlaBJfvdlvcLEsBv3x7oc8M0&#10;rM2GEl3IAHG/cW1wHw71M327f+LBj6L+XswjmCAHyZwxXTTpbmb656xRAyfhlHPb92HoifsTSEMy&#10;TrZBDWJtuSTGwhtiS1L0xGTcBzBsCaSnJcHKXhMsyTKY9NomwYnMSVxzNG4AtPFr7t685RSD0ric&#10;wvv334U3b+7qM3sTrmrxsB22DTBrpvbZgDuzFzAvoE7DCJf5YRqayeALMiQ22cRyYpgvWtRwoYjB&#10;RiBfgwd8B5o9R2e6dPY81EYChUmvfW4SS7aX/58nXboFgkl6izXEq+vawOlV/HwsxvoNAgay0qAw&#10;ICh6jvwzN8BixYLue2NJTVl+Y7pu2YsNlxEHl5kkyemjzGQ7Ftn03QqdvPDOq6GQST/dg2NeN15F&#10;6aNgmx5fjEVX//7ly5fw9fOn8O3LRwJ5MGR+RhBNGWvh/mR2BNiLauGalMKKhyGJuYg9CocZ1jtI&#10;N0NvlgHwSL3YmFUBQ0RGC3PIc5YXasczQBbMvG+D2Agud8Y1BeCelc6L6/kEP0yCbqU+U/ta4M72&#10;PM3mOTts6v66GyTtVypp/f1HgXPwJASzD75V8OJjmt/5RIAPQxycLTC6z/LdwWegtBdG4PA/Wk2k&#10;cRZgrbGBUQ1ZzBjU1p883ugxp+Rd7OMuwSTLGtK1YgwFl6mSwa1mn1dnNqP2WUnizsp2kKzIe6SL&#10;XRsERmeOR8lQkjWJabBCp6OpeM/nY9Igzj1cnXlnA7RR8m9TE1jy5BS8HoN8tdXfqAEGK4rI8EpK&#10;OO/7ZmZMVukSFSfzaZejTu6Oxv0BnwdDFZ79Qcxet6dOdq0iaxRjLzINEWDWZsvGh0MD+UgynVOA&#10;QCe7C0qMNUBqViiz7QWFSZRnngFu5l/mRS5oTYQxdrF2ucWqgYyNMelDp2KfLxmLcOi65r+aBcSn&#10;6D5vVhyO86g9weAAZwlygBQNKFyzjYs84iA5Yw1EsPJCw1+T6ZmPjrHLOJwUw6ysJNAWojOwE3Cv&#10;Ufex6QeTBtLuAumRF/IITua3CLAb94r1a5IXLKXaZw4qf/MXevb9L//jfx8+fvxkEknsBWXxFYoC&#10;++TUt2qCFs82nJfzaiBTWi5DaZN8b2TSShq1ZgmElSyJjHr/WZ03zsBDI9C5VEtgXi8Gc2N46NOZ&#10;55GCkuSbYqz21ICmTtYXSaz06MwL1dpJvoiCGwl4ILGWA8vB/J5/+OUP4Rff/xDe3N7VM/s9vbCh&#10;EgFQ2zdp+Lz67pLuC7jPAvVMSVK0b08K6ZtaWn2nAZ41bTODp+ABl+HndYR9zlOYKAF9CS+wTmAS&#10;64HgQswW2gBGWNbgYG6gYlgY023w5ZK/RaqVdY5TEeTrQ6CaPTPZQEQZsM/O7CnO+nFwcGFjtP4v&#10;a3AmdkvOy2AuJWdhdlIpaHDoz3Ja2P5MtB76xmCktUk/KAhDahJK/23f6QXomVf4OpW3W6xOYqdV&#10;atetMf3nIjWCAfTmXxXYd+HMT+rlmCOJAd7Tt3B8uA+PXz+RiTgxUMv2Lpz5eM2XT59rgX0MV1vU&#10;cjNbdfQHGzGjO1opXRPwG5U6TulwUJK7e3a24USQ71fhWsL1fH76SkueGbLW/ZUNrjA0wFo6PpvP&#10;aj2TQdDYgr1fzFifoSRO0OD5MVpfRNBqz2fnUL/DaCh8yGCTIgG4t1ArWGdAWcYhkMDroT5PszN/&#10;6/V7gbqh1iXv3t+Fb48Ppv6gH+MslUXPfhB7Is4cfMb5NDXaPRNY6/W8vL7l2Y91D787DMqPCGNC&#10;bT0bIxfrDYB8Yp9zJJCPGrfTeghOuAHwCf9m2iKZVQOkuUN97cyzvuf1O+E6oe7G9SZr8UBvP6Yl&#10;n2YDXOudwt6Bmh6EhccvX8NDrQmxFmh3Ua8LLIi2m117XvD0nzEcPY+NlOPefNnZ2CUseQNKRo5h&#10;lULbQigExIclmCbKtFfGTTZEX1lQOdW4tITeKKavnZEE1lNs3n3dKs17+fsqkKexvVaBSy6V9XMi&#10;/RnoKFWC9x/GTrNaf1DA5/LTST6Rvq/Z0NBNS7wccgVms83TftyY6LpmrPnW/p4OtukzNrsI3yVK&#10;aIEboUQpgkSscMKN21toCNi8lz3ArUsrcoOds1FK0a7k0PwOWi24hCbF9b4qiy/+Tg8kCenV9+Bg&#10;TT6xuTHKdD+yoXZMiU+lyZz7tLC8+Y6zYw8KRlklm0eRIzyRNzTbDpPf8tr18qoWwzSptsN/z83P&#10;Mb3ymWzDOO3NaYWJ9CEsptFohggKDQozOM8abFlB2A82UWXAQy1mAEJhw5nAvFCz4B+46136IYag&#10;65VDeVXY2ORZniJ5Yar0mpjbIWLGpJDoshHiNMqK2MmTTwiSTGGHwAo0+JT1GEtqh6TWaMmT83Rk&#10;IQNq9els3gWn8YVNHyjMDEiofwejA80YNhuAXmB8nBXOgY2Vv68WEJCQoSBFeMdGXmEOqHAKxvTV&#10;F/MUQmN6mkkDx/vgTnz79jW8efOmfg9D4q+v9+HDhw/1gPtYG0UcfigcN2wqr/eXbDTRV50ZCrIJ&#10;rmpCQlS+yGwKmWhb703ZRH7up8d7shDv7t5yYaEgxveEzwKSit+/e2eJs/CE6MzTCJ+XRrM3GxnC&#10;454NnAzh3txcDuEeEepgO24tTAJ+Opio4fpfX+55+ILBcjrj+pwJLJJpqYdqQHpxNqZecrNjJkLO&#10;LJZH/d3Zexv6YOUlypohE7NSysrifSde7qziapBEyhlSboQ5i4nnE9kTJeDLv9N/rrN/nwVqzyr+&#10;5ryAI7M20ZQ8uCHKT9DMoDcwFEaQx1byS7BWp8znDIU6QIr97Q0B7uNsoRudQmDwfIFtamweHKQT&#10;wWaGUGyyPFEsgQ8g0aVMsZ+eXszIt4zc0NB6gPqOQ/7iwlI4N3V9Hg4jgYp3twMbJzwTk6dUZgMp&#10;AJwclNQbGzXdJiMTJVpFsutge4ao8pApD2QKYc1k3gcwIq8vN42wcxZAjK0oCsylBKSu16QQEQBz&#10;U/3ev/zlr8OvfvVrFltgErSkbx7usW2gLjX0gpiBN0zsmlSYmIyCIIAkKSYD3ptBfdIgQb6c8AgB&#10;yIoGPioAiABgUVqXDF9xjzDVDQLkfOISG7Ejki2G4mmeRhUVXTtojXlrDbz78jljFMzNC09Ij6mB&#10;mmzj5LOXkvlkctpP/xwxDORp5F589IHQJM59OSj/TRbkEVeHlkmglXCOghcTbKVG1mqusf0IkuSF&#10;hmAWDFMLY5rp5WMATZbxONNO65+HugdCxvtQ/wD44pqpxT2+MxuwKTFAZ5QP4dVmX/eeRw4QIPdw&#10;kATnIwY2ACkgEUHDiz1t31/xGm8GSz6GVyr8/tB8MugGSdsoXv27K/kb3x1FO8NBNiZpwftDUgNg&#10;DrUu1hWmzSOl8Vs2wTTMZjqrACOySEubFAOMMPniiXsx1hj2jf10QfCPoTxYe/TuM8BuUEASJP17&#10;hO4UG3AkSXXYFJL1sCFwiP17qwTXqGR4gshZDNFooTN4L5qTjwqcwvcvxoJAY0C/yWiSTDTKfLfr&#10;yH3Hm9WglGjsY2BdLMbIwUy6nbkiBm0S85apjgLBu5VPZHS5STEvvjikNhCkBQfB7Zn7WnKPzmFr&#10;clRaA2yaZUTXwkI0taXRcWwDo+istmkZbChmj2uLzyfAuGlsCdWRALjkMBgC1bWJmgHPGD7fUNfH&#10;1dWeITOUdOM+gnkCRimTik3Cezq/8Pd2G7vHZxe5uJ8d7CZGA2OTLFQI7E3LEKCUuGLex8ZwJBA8&#10;2Tpg8vk8KYV9y88wyrJiFy3ZOEkqHRR8wpTz7sIAl2zNlcvjyd4IAnXT0vskMRtd5ufm0/DOpFoC&#10;z9o4LgxnDH2QpF6frft6rWYx560ONLnzSZI3Xp9yEnNoSzZMNwytUPc0ZYB6+Av1GG0iKMVPuh5j&#10;+Ev/KnlhdrBewaAjLeuQtS6eubQ0JKh1OeiW/MlsRVaSK0+IDktCZEzWeAxrU/SyePllZ3eUxUPK&#10;mAiL5JP3GOsSzYFSE01mb9Y0ALaybFQ4IOEg28JUSlwYG+6FnMXGGuCRhX17MibULCl8JxYnACJa&#10;tMBb+KbWynvI1y/Du7u7cAeAb3/DfcQGv8Nid1EAxpmlQYxTa5Ia6zQv39FCds0jlsngSlOEvI81&#10;BoYs2Tz4yE52XzYB9WRkZ7PuYf2e9Jk3F/V5q8/t5c6Adg23UMvad7T70tFOaGXWr3Pa/CAjv0sJ&#10;kmwUk3UbeGfJdN6gT+4HRXsLDzNMHEHPYvOnkFqSs4e2uF9ySOZdleTV5E2pp1hy0EelDFKgcwv9&#10;2gw7a07h24f90dmALslWOIexp62mBorVFbFgGGaGQWZuXl7uBeYBYQ7Wh1yaPUfXGOcjh4Ez05Ht&#10;jO2jqUJwb8bDgYERu3od778dyPLC3SAgMRoL8/npgX3ajMTuLZi+xVz2cN9hnQNwbLY9A75wOEPv&#10;3n+wHlJWQ/he49msLc4MuTMAAL0O3rvvCn2v+23t56J5ueK8g9/dJtW68fKW3pUXVzeUCX/64+/C&#10;RWcEimmqz0rtHyNUB/U16OMur2/q9e5MoVVfa57G9Ryv1+Px85/Cw58+1rU4iA2eXqk0AlVmewLU&#10;QaoRehvPNpTiXlrr35ubofZ2D/zeIHAAaPr65XO4rp/xOL2Q4XhxeVH7GjuTurrmT18f6ufuax28&#10;D5v6mVH7j/LpTvD+vkCwyI7svkd45tWfhQx4kjVSFIpCZvYJ9XpmzQbfzrkbam1+xZ6vB/AXLNxy&#10;PI1kP96fZ1o2wNvvuq7LE9YEzu7ba/YB56dDLY5qnVuv2uPhITw+H+jZiECPAkD2j38Ss3cOTwjN&#10;QviafCQngdweyODDTD8jQ7MiCys2M9KR8+KTF1dSzLAAdz7WaSEQUgaUmJqfqyftEiAUw2oJHrPu&#10;NK/lnvqd3luuhzspLv58zYN5pZhr541q+XnOzZKliHk/FwWkhLQCgpJZtVGdVIxsFO1cy9GT5GcN&#10;UTtJRhc7k+ab7JZXvaxR/Iq5JDm8Zh+uaYjF5aslvvKsjeHP5co2OOD/V+gdMwRUcxrQ1bEHsaTd&#10;2MIg2aN38rL1exOKfKDNMq7dG+2h7lluMnBj9/VOEOkWViKfP1kxKIZQ7MHYroWvk0RGutQ5C53L&#10;3kchfvgYU0t0TibzVgBj6owlyOqrs7Nh022avHoJ4LBafvHCFmjt4LAolN3V5e7vSNkPi//WNBn7&#10;xTku9N3p+/Ym5o/nm31u4ECQuevcvHUWdJ1g2GajKU9eKkQ3E5889aRoKhuaZ18vGYaFWHSK/56X&#10;+Gh5iZlpoXxGSlw02ZgUI059tyFrDQAYQwuOlsKLptEmI32bHkOyC/kO/pnTnIuLVqzSk+HqUkWt&#10;0ubkLTP7ZEkPl6d7WRDBlkUL/P5wYGAjhP8ANofnw6N+vxUd8DIzA13z0cGGgcLY5GouJew13etF&#10;4d5Yc4mZMgr77UbSjU6R7n2TTuO6IrUVfipdZ2by+Bk2mjL1p48GD8kTC0P8XpOqdqRSG+3cFipA&#10;Prz+tm7cAJPwue/rITDTeNsA2YtNt1BMNTHEusL99FAGvB/TWCUdtf00qoHObbLjCXlWvCZNTGNz&#10;BUgKi0BRmt0fKpnJ5ZxLq936zr0BY0tuWx5sYz29gGY+S2Y627XJK6NmDydpaURpiWaPkqIyEZgy&#10;tkjQGgU0QC+w2K7rWvLUXU9f3Wwkh+dU64myVSQs453uHx5Mmlr/23iaJEc1Oi/BBx6ug6XkYUJP&#10;tuKp3o9TY4tRrjXbdzyd5YfVR03QJQdYGUY47buTHw4wHLAdmXw8WMFy1jPsHpt8X4GrQycfPzUO&#10;mKj3bhA/l5aa2GsaxcOO5vQjfZnu3n0Iv/jlr+jZB1mlseP65vnQK6AmanARJZFLmrw74GCBnZGs&#10;L/oh4lkT2wBAahK4wWcrBkmCismO+k4NUW4HcUs9jUsz5hYA3KzlldeSD+Vr44WIFXhdc2rw4UfO&#10;ZpjPVG558SR5e7Y152AGJ9aTWENFMtap+fYlpeN6Ymtpxr2Lb6r792TR6a14kM+GAgaa/A6/W+xp&#10;W6/yDtK+QjBU3jielIg1iiKbIB8GLGRaPBHQ+uOPP4Wn+/vw5fNnFvYYg0FuRQaCAHoP4ICv3jTa&#10;+wBYw3vi+cHVA9jEtRgDfVrRFKJZuiU71PxzzAM0sZjeUtpYmEAeFS6y2RrjYTarJQtE4Tow9hjA&#10;BzvrcJ839K7FewA4BHBG8EkWDiaXyeFFacNp2PJ6wocShSY9UinHt4a1680zEsnTNONFIjqBXtvL&#10;mQRZi14zivd7u+yp9I+V7xrl9htj9sC7yMB3S04tK68/Z2a4FKQoJdnkqGZan0RBthVo4BFDtbq0&#10;yBGDgWyLubIzmOzZYIMi2XpMPk9eFb5ujMz1FsTIG/hcO5OWPKpiw5+sAtelGfRXXJlRB1/3aV0c&#10;Kw06LKzZoIRs9yf2ZLUonzQL8bIhmoF0gzzPgsm3kyWs2zNo+1a/6cVAUjJ1MfabhYkpKW/TSYJV&#10;KFNKYqH5fYmyGuAQdTJZNa5fnzoFA6RWaxhwanenrPxA3bzfw0LwOrJgZaSO+iaLmec+S5M8W89M&#10;aY4NVKZ/n5r1lmYnmSMD3jxhTimxHiRDNYDWpfvvekCA701gcwRJh13W0wkARo3pjEDajtRaAbVT&#10;Uu3jv5uMlWipxAxG6cy0HQPT8Wz2KPC6/Jd/81//RWDf//xv/z58+/LF6lGX0rp9jcCwHBfJdWI9&#10;nfUsWVk/uvdqWAI+mkl3iYufkJ9NzdDbA5NWljcprqgqcYWwRily2EGw/gXgT2m9fGjJBALAG9zL&#10;yhrkHBbQGEqZQUOgLhiw1MviwOWsfk9QC28vL8Nmf1331puw2e3D9fVt+P6HX4bvv/8FU3av4VcK&#10;BiADyuxzOcPQz4ghahglFnppazC3czRRNrhZUnA1gIIkEoPzhNeej+EM5jfqVagwnp7D8dEYRJAc&#10;jjkRVNhhYIJrA9nl5W1I9XskMLk1NEI9AZYRBo34Z2MxifEjX+6oQBqYto8xSBwY2nmc3bcKgwAN&#10;nIs328688QTJGFpSs2YHiyQ5LcnJxurvuPa5ArqFvTSLOeL9V9ZAhc17b17sUArBw63TmpnreYTA&#10;wOfHe/rl8blCyAT6uM5kYtyBOJhhWgvrWQNli5z/zOKnyKfY3c3BbAPoTlZ8mhi0UeozmMiSsxoB&#10;wwqc8d1s7Msy1bV39ZY2Svj2T5/+FG6ub8Ict+Hbz1/CC5/D57DfduEWe/18FsN5lmWPqYtglQBx&#10;xvXb92F/85ZD0JGgXf3usPAAqEWLJH0vsDEnSIfr9UDNizRdMBzrzx+e7uvecaj3pp53swVEXN1d&#10;h9KBGf9EpiTO883+TUj1Oehv3oe8q2uqfo/N7bvwXD/adpxElsFZflWfx5t6ffdhd/09rWdeXo7h&#10;8PxCtdd+V9+74Jy7CFP9vVv2S/tweXXL4D+ChtuedXSZMbm8DJf1OTu9fMNKqwsHBJiBz9pQ62Xu&#10;38fn+nxY7466eDzUPg7WKfXnkQq8v7wh4DMdMCSDr+xO50xHi4SQ1H9t6nUEcBHNXz9pHaf6OUp3&#10;wUTijPVJVcLI9GIQPY75rIEP9uptOD4cwud6L/Hzc+1RTvWXX717S2++CNB+OoWn6Tk81d99/1zv&#10;yQkUhb5+z9qnvv8+jPRxPdZz10LGnl6eTVERLR01lZWENgclvhcDdlOQRZDCoaKRExx+Q+8T0ir1&#10;XJwoV295Pyj6mlK4I8F9s0ww8C+XJeKjrtRFtho9VEEiUvdak50Rh/NREs24rkFSmBxIS25g57Ek&#10;Ggy5tYhAQR+k9u777rV+lIIiWqBk54O1Ik9sB2wkCY1uJO42RRr2RVeP4BuqnooxvGLjBfleOpOB&#10;fQ36NR9Q5Vm1mJ9vpnrDBwYrcvbBQmfEnaGu715kgi6a0iCuXk9FFNZB8+Oj0x7tN2iJQWVFbyz9&#10;JGcBqqmsVzfmnCApDDZwCxL8avHPm4XhrbCVknwPtpAZ7vklLt6PzSs2ax/NsnFQ+jnWSgqrAJEl&#10;VMVrJ/w3KOnwzGGPMyxH+70sapIo38ZaXWTcSX1TEZhNH1awsdLWPS9eVxhrxqrTQykBI+vLmHH2&#10;MC0+EBdbUJPPmoAJKa4fCpNYlwGwiWVaXBFYNjbPlnm0SVmniUdwGms7bCz9b9N3zXjRJ3G4EGd6&#10;wW0tGbPYgjqei7GMLoba2Heccnz++lALEqMIn+pmisnIl2/34e7ulg9s0SQ4hx2bCzzQw+ZGcihj&#10;sblHHW7+hh58QQVJ4kaOqcR2vw1Xt5csbg7PRzISxvtHmpGar8ktGzwsciT3Pj/V67sdbVoKw+q6&#10;4aMZxab58dMnshlQ/IwMUgk8oE5K3s0yYsfNxkSP6Zn184IZhsYJGyWi6Le3d2Qb4jrC7DXIGwh3&#10;AUDoVJtLgpEI7pCJfJMCws/u/MJ/hA/WJKnPINktPge8HPigypzaEkcTmS9YsABWmQh4stRlY2Ys&#10;Pk99fSI3xejEx7PYTm5TLG8TbwqSZI+ms7d0nlnAytB3SmG1YnfSNN19c0Q8sc1fiaYAozYM4LAA&#10;j42kTW4anjx9nel5SZ4+hSyepCYIYBgKM2wkAN5wLd692RGMwHfGpHErY/ZJYAj8geh1UhvFbTJQ&#10;HBMyTDMnxseX8PAMWcOJz8so1hsn8QL4sLZejuatRC/Hiw2BhpvrSxrnwq8PjRWeheZvFezzIlyk&#10;61Pb2Md5lv+A3XMWdNHW+3awBGd6Ls5FqXKSS/Rdk+/XrcCYi6ep+TbsBgOuAJ4+Hc4mKQOwWeyQ&#10;MxB8NLnJ4KxReLwFpp5l+jbtWcwCNHcfPp/qUQJGE3s3ahfrLBlLaLuVuTBYpjIUJkghwCErJcnM&#10;+rf0g5o3M58Leh0lB72sce7lm0DfpHlucgyGScibc1DaLmWUMTYg1hkVkxIwkdLGibhk3/wMg6V9&#10;0hNHfhBgbJ7HkzwC0+LzwEN0WqaPYnRFLyDC4hfoTYFNlS3d3CUM3vRnSUFD7DRBtQTejTNX0PwD&#10;MQaAG0sb8sRmqj5QwpKzp7GPZEKBJYU9DbIqNB0wb/786SNN8EcOYEyGR7+9rQUE4bUDgQIl3NZ1&#10;gRS7QRJs7MGQuILZM7NgcIa5SVKzBlRoVLnfoeGTRygkJGQcEZAaLChpHnnPN2lDMBjFDfZqnBEw&#10;mT5xwJMtkYusk47viefZAhWsEYK3RiqdvC6H8E9/+JEF3N3bt+H+/oE/e10bm0n+dAS4NgbMvXz9&#10;TMb2h/cfuP+/1D374u2umTeTRTSdlsRggqsGyGKt1ctr4SWdDZ2MVWYekjifOk2CsdfBwgEyKgAH&#10;8NnCmtwIjATQdXFhoMHpVHj2GWAkc2VIirp6fzAURHNOWasBksZqUkplyAvbH3+s7lTyrPxYQmqD&#10;i2ZZ3MB1Y0mjsGGCd7RngdfDPWR88i0Jg9cz7h1rHbelDXvya5H/WmmO1LaHYc0RmMM+AW8iSMuw&#10;PpFUOCSewbPAMk66633bD/u6No7mK9wb84hsoeRJ14skH/dhz8bMpG5bsZfQDNA/dzrLfsTSsykl&#10;UzhHq5N682Pi3t28h0Ir/AhO8oyYeN1p3g6Dd7Kyhlep5IFpcrYO03DB2ihPpTUUBHR7G3hywCt/&#10;T4Ivlg5jEmWFIzBcJkV58toaTN3A566eAkxbxDXA84eJe1TQG5kjClXZ3m6550AaGjXsALOWEvla&#10;X60LVdx7MDzxOqgyhhF1RSTgZ6EV8S9n9gVLU2zrr8mYk/wQlwAN+ZA3kNOZHFFsgrDG+RYq7BLb&#10;G2zAkjw4qniARF68rP0luSxBH2nxc7M1eOaq54AoKoGe9ii19oCUebT1zUYtGXg8iWkZW/Jfb3s9&#10;vZytYdxSTm3hYDbw63gGg8334d0d7TTevHvPwTHuDYFqSckxhPJwEjJKYtfk9BYWLV/BrmuDvk00&#10;b9LYLRJfNK9MkKZS5kSABFf/LJY81h6+C+qRiSFbFjYwBZPhX9SzvCgcjmC9wEdvivA5+dlSXPmA&#10;pxZkYt5UWVY7Fs5F/1CwoBkMZrxJ1uG5rG3J7fWOFgcFjeC/TwsbwxPh55WOt5dvOoGBTuw/hWE0&#10;1YAH5iglulkhADg9GWkDNTyDfuq+hTMXthk//fEn9mCb2hPB+xhqotv9ddiA7Q4faVhDQJJd/x6m&#10;o8m2JeGl2kWemp08Auk3SIJIJ1VaFpBn94bWHacTh1+s6eq+ApkmLTcuew51fV+8/3ofburZ2EMt&#10;W2qfeIalUQzXdS+Dtx/O3Zxm1u24PofwDLSm1lZ9+P6Xvwl9XYPwaMfei6HiGWz5zcCh2Sz5IAZs&#10;APswLERViUAs9HYv4VQb7EDyCT4L1E2XG4RtDPTHxnAerGYA6mDZvAw2kLhB6Xyovwf1ZL3+l/Uc&#10;6PZXPAfg3wdU7enpZ+7DDOVKUxhqr/nu/Rte29/XugDJvrTMeT7V2v8c3l5ch/uHR+7TGDpOow3I&#10;wbrj5ZecFbY+9aPVvmtk4jiZXrOFhsB2YrfrCSY9wUcwmacs7zPrUFw6OxMhx8ew89v9PWtrWKnc&#10;1ed7k63OdwXdWMzbFQ0o6gP4cX6tP7sTQ76IUIL9HteVpJrTIfzxj7/jgGk81Z9Lu/Du17+pBU9d&#10;C5AzY8/A73kcqYJ6eplIKDg+y57o55/Dh1/+Moy1T59eDpKvY4BWNCB3k1PZi8gvL+SVNFbAWtEz&#10;+Mr3Lttwm2B3k1vGti+u88DsXxcp8Jw9Fza2gRfIQtgLbNCebH8ooQX6+JAxFPPNbxY3+GzJQmz8&#10;eCAA6IBQXFQP3kPQIkRKsqDhgtUaUd6+1ribnNjWTKfPXWJcpKXNg7z+MwgYUX6m7qWsvTCpF/Qz&#10;0cI94pJSjj1K/rncF3JuGQuek+uesot/cFys3VIIa2KgWSbMi6ehzl7Tq5VXXrdJSicnVyQBqFOx&#10;XK3UpcYwdBZ9TH+WwBz97HZbrlnWDs31UZ/LfnuOJquVhK4pK6wWMKKEWzTksthC0C/UbUGi0uYd&#10;5JS0nNu8xNZOJErt9+fGVF3jdrGF0KimVY3Q40ZA2kf/qTkYO0INIkCMofmxmP8QC7D6s/AM4891&#10;mhTKyB+vt0X22tQxicbKw0wyuig5ZKKnlqZJlCVNNHWOmnJ3aaEsjtMkGrtdW4BUFvVuD3CvpEEW&#10;K0hTQghHMu9BTpBrw7q/uAzbN28Cqh+wylAQspDAhg4D3/JYN7uNNeX1Lxipo3G/e/ue78MQi/2e&#10;CbnYaPrOWBqQ5OLQ3m333ID7wcIQtrtOUfeZUwlQmd1c/eHxG8GJTvJIsAIgORhHAINbJnWCQeCs&#10;naTUX6bcQWJIHyXIN80wHgvz8JxZhAMM2irIA+wBpkXu95b8WH//Y92g3929ZVEfKC87EkSghFte&#10;UziYL+uhhcb3hZ5ZSRtaobku2IJbMhQSfwYUehQdSMqiryM85IaJab1gc2HdsAmp1x0/g2br/uGl&#10;Hm6j3b+NAW4wj932lhSYZPQJiZh5P0WCfzhYcBDmJjfMzQi0k/y2E8Vu0rbgqbN9NAkt018ll7Go&#10;eWtQhGsRVBunuT1IlFXMpW2SrXb3BD3tUtx450iK/GawxosGufhe9bsjmZcHC0Av+JfVe0MD4VA0&#10;9SicWuH60/uxfo73taj+z18/26QV3wiNfZc40TSKNhhric3ULBNrfN5vD89tKp6YLjyBalcPXhzG&#10;Pc1+nwgCzu1AN5p2bObL9PNSI4nXW0JykTFqbH4ETPaajUkL+RZBqiZZKWSqnKd58ZAocyskevk+&#10;0Vw52CQu1eLw7sN34a//9m/o1wfWQGLzvZe30Fbs4xMlsu4zxs1S/o9u3or3x/VkojYkG/D97HvJ&#10;w42Jg4LQkh8tBAV1kHld2TPT2HRKhUQacKepOj2qFCATSpY8OQjA6whmhXWoRl7CcpZiwgACgDe8&#10;j/U1SEZbR7nTV7P0YuLNy8bfpWaFQLZvEkhNkFIDmRTlXaNEuCE12diyxyTuiZPYtS71NZ8OSy7F&#10;2m6J52qYvMicW1iImCTRWA40Vp+M7TfX/QjeSQjnOMBw+fGB8g7co/vHA4FkY3Rbp3yWV1qvlCtI&#10;fjE8AGBwe3ND37qH8Rtlt1tJKi6vr9joe8KYST6Hxp5wNjNeC29WA9uN6eF+Ze79hkEJGLZePOGy&#10;HsqJ00rIMLEPPUI2s9vyd9GzDEVOtjQ9rPv7WkTjr5u3tw0Qh5cVNpun+0dLZkUBLZYz2Viys7hU&#10;+EaKNhwzZqbYzBszqQYIZT9f2pqgF2C9JngtwP6MfT0ENfoT90ycKXhPY1lvzNMPDPJhJKudzPX+&#10;VM8tK1DJfMTa5fqeCGj2tboee/4rn+kQSkuSDgpvco/KGLNY5mbNUZcyJU1ecEb5bEZ5hZq/VJI/&#10;mkm5N0ogpzRdaXx9VMpwKE2iPol97kWls4lnVfsTA7Y42uWkmEb1qGXm0PY2yuMBsD3NLXiKQBZC&#10;sHqzCABIuiXYnMXMiiYLg/cegedeklixdrCHbXZkzXOPoFohKyl6MFa/vLDSyiCcIH39TkyK743J&#10;HRW2EFeG3VaUd6zrwB6xgczIdYrz2rydzNQdQyVK93DuZxsYAODOszEECG4pXdsCBwy8QwGedQ3Y&#10;TkyzzuFJQ16OBaSQMC9MSK+QVsxQH/ggvzzbteUZV9d3Tk12zcRiSZDpa5WSEp5LO3fpLzvbHoR9&#10;hL5oGHDe7BmOEshEmkwRoiChv+Sv2UMRktgT2HunSRIkazRYNskgO4vZmbW/S5zXtnc/I+2ear8s&#10;WUmlC8N69EA7AYdNWtYCQsx6JMfSAj+K2IQYxrT4wmiWAwzRqPvTVa15+2ngGWRsSBs6jederOLB&#10;TLxxPvDZGnRtU7iE5Dyd5bV7EW5ub4zF98MP4W39ZwyTESZgTPWu+QRZsMAmJE+eJIjfGetQXrte&#10;L72S8Ss5PJ+X0CmqSup/ezofm3/crJC98/FAYAnv9PPPH8ObuzsUi+aTDBUPgwrG+rztbeDVD+0+&#10;oT+A5xnOLe7dXVzk1nlJvmyzRA0Ek1JoUzG/5iDGjrM4c0sTVm244AU2lM5mfeDfv8yrCB5K83XW&#10;Fk+gtt4mi5VdSljJuEcOkFLMrPE93OusUCCwHeF994cffwz/8A//Mfy//+k/MgSHPp/1O+D8/NPP&#10;fwo/gEH15m3Y1Lr85u2bMNbn5YwzCMqneh938nyOnXna4kwLs5v5G6sJ9kG0fajnZRgnBV9MBvqh&#10;n8SzMpryCJ83KqQvKvZ6rJ95A/ufh8fanM7h559+X/uMr2FX3/RU9wpGFfVo8pMB1kimxyDvYh/2&#10;b65rj/IcNnlkr2EBeiHc3r7lWQ9gj7Jy3siZYRk8q2djQWOghQuLusQCNLKFsGyNtU7PuHFUP2By&#10;ze0A2Uqon+0LAczzyawbAMhhhkNZcv2zrddsMwI0HuSdG8L1/pYEDagYbq7emLcePzOAxxPrCWPD&#10;93w/A1Rqn1f7y6HUeuTLJw5DsZenzU092x+5dtBfYjMaWc9szaOzXohd7RFBxAEh5lzO4e33Pe/X&#10;S32mwFREjXrAgHqzZd2O3vOi7uFFMmgk7+Zg4St4NHHtc+33sPdt9zuynPg8KVBkrL/rudZyOEM+&#10;/enncP/1iz0zUKhtE+XF5eE+nL7ehwPCB+v3Rd0F66FhrvcfPXL9nmHPzSN8+v3/FTYXb+rnuuXA&#10;Si3XAuqg/8pFIIpYsw6qtETrRS5bJKhv/UteAz+lASlepnuSryt6VgBHCwAp2usMize/0yyPSzJm&#10;ixiFKbcgIE+8j9rnDbBzH1qNLVfMcIJp4t5wzWS3KfFkV7PQyXHT/ICjPOgAJJJBjcctLcnE5Kal&#10;ID92G/bklQ2B9xkesGXer4m1XGkizRSWyJEoX9KoNFs8s5k17ug+3isPWI598gIoB4FzSoVq2KaD&#10;jnElifb6joMQXPPZ+/DSgFx3HuIXj/JlDB7mUlZAmfvV29lqjL6Z7FBcMFfNmCRYHtkEHT1L4HUY&#10;Cc7SIhA2cz8Pwi/kqxflcR/d6k5qgdQ1gM/dqhrxra1paylD85vMSwgK+l8BmlQmYY8szdhehpIo&#10;roScGeA3STO8UMpPakaTQMGTpISWtFlaKgwvZG8FWpaZZJJnjQN97jeE5ptfDkVZv7C3Oi0uO0Bn&#10;odvBUo3oqSXAQbcM8hgeLmG0sIBs0zlQIUGH3u5sikT/tGgTveeXmZHkDLsAz/PwVD/TJacbIZoP&#10;BpKFTnWHAwsDDeZjbdw4hSTro/CaWAGTwgEgjTTpjw9P9bMOJgmErABeIZB+CXSChx0+J2RgaJLg&#10;VYXp6OApfxlg44H3xqbxADj2YYMpChgkqhEOTy/1fWZNK4f6O2xzLpJ8Db15Pp3r+/P61Mv39vaN&#10;MZlqkY1Pu6ubMIBRJlLWa43NHo0C0p9OZIxtmeBqTcbExCaEdzw+WRAImVv7rTWNTKi0jQnNIjb/&#10;U924C3zhUITUAuQeGzwkrZj2bfqWmIOm7erCNimsF3jpHZW2REccUaDhwz4qWQsMhK4TjVbT715G&#10;q8fRkhEJ/kqOO3dZU3LbSCjDrmsJPnb0+BBDhkh9WaS6RaBF8kjt4Oa/8nBSmIitG0tLBoD5+HSk&#10;X91lLSjgzzgfsX7PtinNYFTO4fa6VxJraexDGPmDbfrm9ir89Kc/kOpObyJ5AhEYgzzhvIRmIKxj&#10;buEOwRL7klHdCaqfS3h6PnE9ocb2QAgL5oktBWqKWUWdMdk6ybp4v5Dqm4y5C5bi8WxSA2yMnZps&#10;9zIAOwBTUbJjUWxhyjxOjX0CsO2qNgsANyk1BGjGNbQP3//y1+H23Tt6oPRbS42m/1pnBwmkt20S&#10;zsmzWQAUl2bLOB+/tIuW5DkoOMSmLXVtjSYrghHXgGLKEzPjkjZlTcrcZIHNhzS7Ub59L1Kv8TkU&#10;md7SvKdJvjaa5LWoeRtDotAyk/WOUk0c8OfjJClPLzDPvvOoUBCyaoMxVggcqxCZ6hoJYNCkwczB&#10;s3yOdG+nYKAzQbjjWYd7af/N2H8DC1y8VxajAFInBL6AaelDHDBBiqR71h8Zg5KTcyQ202A9t8OV&#10;QUv1/z08PjJ9F1N8gFRgrB7n5/D+7V14qWv+qX6u27qXjAwemU2CJemeJXoXylKiBg8YRCDJ7Xx+&#10;VrCRscchpbBm6czgALwAHqwAiz0hE1eHHjkIu9nu6NGH67xTAwvMcSZYG8K7N+/pm8pU9fqeHdJS&#10;+8hCxoJtcvORivI+raV1XctgWj/z/enDBxnlYD5uP3/6WJuF+vmuLsPz04v5daROaYZRe+SBn/P5&#10;5Yker09PBwIkeD+y5M+jwOGxfr8zAZjNBqz2U91XrnnWwucQ3jpYJ9iTzWP1xP0KDV+/cRmwwBaC&#10;9j2lbzOGeL2xGjLZIjhfbeg2uCWCB89QKlJayAz3SjagPTcjNMW2Jucg8n6Tq/ugLsrzbbPtzPsw&#10;m1cvGT0cdpSGazTSjJrxmcOM2KTo7lnjDNMWwrv656jk0kLj8cx1HfuN1siZa/8C17r+/+N0YEPC&#10;YUjsGnMAQRAME6qND4AnrqH9hewtGenKZ5ZBT6qncr2mF8EYhvRYnbI89LrGILDQrYUFRCmdEnnp&#10;pSz2cpTssMi2A80egGN4WsFXEs2rgXCB+98Mqpcnc/NGDPysWKs48xiIMFuaLlmRs72mo9/VJClo&#10;x2tHf8zxxPNhQ9nfwNdjXQKURycFNkzf7Q08TDOvAQDow+HRBlf0MZz0c8mYhfU8sDPBZPMAKz3R&#10;26xlYqs9Al0PTbY1PtQa5ttkabGbXlLoIfyX/JXVJLjhNcHjFmjtiekC8aIX87L6iG7RsEQ2mrS6&#10;Wxgir4Q3ZWWZYVJ8s7PptLHm1qkuTat919SnBlCRdS5v107Jytir8Nmo+ujNQw9kd9RonYL2vJti&#10;QiuuGZiUYq1jnAqZLtb2dd0n7t69Dd//8Ouwq3smFDHcl5f8S/kXx9ao5WLS4mHbM8wurZgs7ikF&#10;77tptLMcqbk4K3F2cGAcEv3WsIYTQyNqjf18z97g5fnegr/qGgBAlAna7cIR61xDum+fv4a7N3cM&#10;EODZmQY7lxB8AHnvzhi1mYFvIjpMZumxDlMppbQEYCoCsX/FuVl55BU7xFlBa2uCUtb+lkEWQwru&#10;8SY3G4Dtw0MM/3PTxinAsAjlyLNCUqxZhlphKiMb2nw2dQRAxOenRzL5/t3/+r+Ff/9//h8ce//2&#10;t39V//y29hb34eH5IXz8/Cmkf/FbBmKBDd6DGAA/cvQd9RzEejgUD845ycS/ri0Mqfu+BYJYcMOs&#10;5lXBefX74XvEbD6RZHQyDflswB/6qLpHgTXdaWhzrj3Yt8fPYT49hDQfw1x7NJyNVHLU3uCi9mao&#10;mSLtFC7CVe1lDrinozGvoWDy8+CsUCp6rfKMNOuDI4cTkj0izVshbWA/AvC7ur6s/Vld3wQ8N7WG&#10;fxGjM4UPP/yS4NZ8NrkjvvPF7Y4hEwCmMZC/r58fYODx/DU8fXsK5aW+98sTfdmxjg+He/ZSN/W7&#10;nJ6PBCMv6/OEoRk87E7wd69r2Jj1lzw/M/0EJ/YBgYPyEY1OrUOGsC/1mkyJ+2O32SlteWtKg2g1&#10;2CXO/zzyvl3uLsn6nMnksl68h8JLZ8sF/O/rwr2fX+qZtrEQGxJWdgZt1WuHkA/3jA5iBEMGjz15&#10;rj3o6XCuv+Mp/Pjjz/XnbUh+IpJzDqn20EhbxvAfSbywtFJaH4er72+u68/WzzRGsiMB2KO+K70F&#10;zLE/7Ey7mYpScj1kyolFYs+F4oERC1s7yGOuyIuQrLKmkonNQspkwbkFXTazKLH/bBEtJJOwcK/E&#10;BjZP8cCBpm/zxnqGPLPTsCeJKWgoUjOwM1jIU2tRV4nx7GSLteFdFLAYXG21Cm5YQLIgqyJ7Xwag&#10;Fd97LLGdPnIKxODOJpZzFAt5IRaKuR9fJ8mTlKAeFmxEC9SY5V1ovVPsSmO1B7dCERuzl9zaLYKC&#10;gurc/MX9k9f1HHsyFYPYyzulWCzWirEBcVQRxPTPQFsLjV0zsiMHE752igxUWxiKwD3I4j24jkQ+&#10;ybrpUy4ySJDlDN+hLHZXVtQVYVu98gUM6EwxNOzB/dGjAs88uZvqFFkzleYuZcPIrLjiwl6tEyOJ&#10;aICBVwAQfM3FaAyXBOrvMDS/PRpDZvPKI+inhYaUQrDjigMGk5lCe3EautjQeJpQg8HS0qhTY7eE&#10;bnH1ifJZaj5TLRzBE1ENkd9oOgjmITy5TGp3ajrpWD/DAzZVMph29WcGLrjz84m+Ai9HeCMlffdS&#10;G6qn8PDwFO5qA7q/uWIB/8d6aKLpgKcEFi0mZmSj1Mb16vJSiZXW5B6QPAQPpqeJDAu8D77DL374&#10;gQcdpGiJAQYqYuRbhAIZhSz+nR5RgC69Ka8FOxIrAbrBDBmsu5fxmU0QNvWNTNrhf/F4+EaGBNiD&#10;L4eJRTc+Fxo9ADy3NwOn7tutyYSOdbMFOIDJPxqvz1/uW4w1Dw7Q41WUUz5X/x/em+EjLcUNCZeX&#10;5lWo8TgNyuvPgPU3y3Qbfm4XW0sFu7nuLNhDqYFB0l2AYz1TT7vg5Ff6WqGoyUEyodDYUYUgUWes&#10;LDAu6dmRCWCexkJgq/MmyxOZ6MNX5C9j6+c8zS2EAw8NmHhexFsATVHhnzXhTzRZTmSPRclgnCqN&#10;NC5jlyCQg+ExYpo91/8OH0Nc/5BMcpEm25TzaLJDgGiQEuCw+/zlKz2JcD1xDc3DsAiAkTcBQBCF&#10;5CTJeT3IBvft5WhsJvNEnNumv5GnXmBCY6E8FOQvfubOPf4MNEcKcDmbnLJTqmO0Vp7TsU5pQizk&#10;OmMIB0+dS+YR2GLNPcFQCc9k1tTrvatFycX+mhKA8ePH8Kvf/CpcXl+zOQEYzuelNymfDSO2Jpvt&#10;zbQd8p40L1KkFJ3hN5sRalxk43zukgEbKEoRsoGDBZPe5vuXO5N2rL3DUtfSnhH4UEYLqElag2Z4&#10;L4+y6Gl7Nhgwb5SNQEM992CB9gbE8P7JW2uAh5/SSu2emizawhusCOkUmhKUlEjAMBuzzxlT9OzK&#10;9j5FRu5ezBjL0kzCTTpkbCSTwc7yEUkWytHYCtFSCGeTsasNNU9NpU1nZ1qVpM9ups0PtdA7McF2&#10;bN6sAOzB8Lu8hMXBk+01nU0CLejgaGmdMbbEV3yGb/d4zYWxkWNZGdQOhDYnASFuQu/Sag/VwB59&#10;WffLGzR++N14/qN53jmbnUVs2nBdkb0eTW5Nw+O5NKsHFKT4nLe3t5TWAzDF8zgqZRDXHmAk/p8F&#10;ccRw/sNJxuEnTqx3teAHQAEWFNkQYBUQyDzx2bDefFbqaC/gvTPvt958bc0D2eR0APViZ+yEWexK&#10;3GteZzzkxWRN6WzSjyh2JwctkFoOxv67vt5qH5xbcuBGvodsNqdZDaidzxslziaxYfGKQfI+MuL7&#10;zcK607PSrZjRKIYxtEKyMZMOp7k1yjahXdjKHf3tihjOA6/1rCASnqWSl5M1PS9JcHg+EMp0noyp&#10;m8QApfR/dpmJbBsonx/lBakU+jw36wKyHzr3PAYr2KRjQ2cMVdoTEBDccn3hvnEQ1hlbDP8PM98u&#10;GQhjw8gc1qJAD87hZ8V52w2tKM26jkXUgiifY6YYE3C1YhMFKIaKUBQUDXXh13SaJvO6TMaWDNlA&#10;lKCU3FOeWE+N0RLoACphuIdrCrZl6qwQdt9IerVq/+AApX5mhByhAMVatT3LbF4AnJLFfp4J7NCX&#10;GfscgWlTXXS0cJHcfWOJpJHNpRjDZBWeueZfzgeuE/pxcgi5+y8D+ua5We0xREOWJGoVWx08F5d+&#10;hyZx5H5O0pOxwqLkdiUsLO6s9MRXMqK4yHAoSOiimKuxJfuSIeLDeEmaWnpiNN+gIrZhFFMhiU3X&#10;KWwGVKSX6cS1B/COHqultLRJ91JmOicAnvrb4R8Ktcq7u3fh/Yf3vI+b7Y57LM+GaM8b1i09NOva&#10;wlqiDUXmbzdGWjb7iFmSaA/WC85okdXKOM1iuY+8t3iOENI1BAsEmyXljQLw7799IwAH0gDxguGC&#10;38t9Yj0fFwDh4emR4A7sIgZ8xg0GY7Y3Rg7H5hb2k9V4eaM4y/s5rNIzrR8JK6+mhS3isu2o/dhr&#10;juQhbsFYLnGQM2RcUhkBAM7N4c/Y0Z0YRiULSJymV3LhpAZznixwCYP4T1++hH/37//38E8//VS/&#10;747BD3/448/h7t27WmPt2Mye62d5OB7CGwRboW+D5DZZjTFiYAqlVb3XJ0tpsCFuCivf3kSW5Ya9&#10;wWLrhGR05OPgPs6wI8o2gAAbE8MHD1IiyxzDArDXwXYDW7M+w309bzGUzpMS5PlYbChFHWEXhIBI&#10;DPvq+ri6u2OtFOVjy9p9awDLmYSHnp51PBNHswUBuQTXbMJZNR6Z3oxQr6urS55tqJcQHLHZ92F/&#10;/ZaBhti7nsHWu9oxmAmKqKurK57fL/cvPDNZhx5Gstj2w004X9S1t6919mlLNjPklN/98Ivw9evn&#10;8NOXP4XLi6v6PU4E4kqYZCMxh1PtTbe7jSWwl7N5XwewFJ+4h292fe0vxnC3NdZu3OzIlqOlAexu&#10;UKdebNnXEbyuz87d2zfhsdbVHz99NNP/y5twSVLRxF6GUuH6/OCs5pBoZ0NH2kwUA2oTJLZQcaHP&#10;FoOpVwAaGdyPtc8+1lq39ji/+90f2EejP0ZvUeAhWdfS4eOP4Y8//TE81vd5OB3CSxZIMVs4zaZ+&#10;pqu6j1zVPv2S4WcdQZI+GoiN8/Q0216c5P09ueR+ctJRaXXCEg4awgo/D56gZ8+yB2MUSf5T81Ff&#10;XuxkKoFT/uzLp9+YYLIGWfm0ZrHiO/dmTb3w6NQCHxulLYbW85INrprOP697d07ZBxCm7nAVi2Uu&#10;LADlsossnrBzVoCclJnODsva+8iOLIt6i2MFT9J1koz7gMurnUCXnlNnmvmpCSwCmMmGFhNzUKit&#10;2HFLOFE7zyS3dUY/GfTB7rWRL2Ij3WSFe3HILFVp9OChsgi2OZTA5y4rfCku9lVxFXwYBAITFIxJ&#10;vcxrsw+GpaUouxqd0SHpYF8Yi1GR6mRgJ53b3jNF98Q2RKIX2z9K0poaY9M8+JJ+Fu9Hu5doDo6m&#10;LLBKw0Bn89aePTR3v9v+XZ6LEn9m3pDk8lkZY8/yYrFo8YXJ4gVPUWoemhh6DshE3un25t9iYJ/L&#10;cxrtUk1zlIeN+/p1iq3GYYMNmwmdbNQ6Y7htBzbjGyWCkTFk1DCTuSFpDlNHLWIaSycz8maqIaWI&#10;fbismzo9A7knLMENDFOgD5Ox2RhSUpslsj06Syp8qYcm5AOW1jebEbQCPILMRG9v3/C7oQjp5HGA&#10;ghCNXN+5B6F5POG6A6j0pvT0YodILqvMaAKfW95gfgZsxpRWXxhTh6mXZ0tSrO/3LANeFMdgieGB&#10;IT27HvoDmQQmN4OHkx3Qlmr39es3ytvwMxdMZ9qqUd40w/SkDeH6tjbKYIb0A++DeYIVrRVbU5hO&#10;+Q4LsAt+ctSRCzjEWtpuLO15nm0K5Q20SUuSbWzyc4RMFA1aFhUXgJzyEFoaGg3y50UjD+nsYl6e&#10;2kSn1++wdZ4bfde3KZOY2lpt8dYtUc8+E4E+eRWB5p6YwJuVlBSaHwmuDyTNIVlCbxA79Pr6Uibm&#10;VgwhzRjvfXO1J4DL9doZFRzF3E5mupOM6ruo6yND9uVEiLzeA83/TQKP34ODczv0bXP155pSHXjl&#10;Db08krImVgYcskAStZ2yIwGgs1iDWamjSQAeQzlmFc7ZEpYAxNoUKy0pT9lAVqwBNKFYd8/1ufvw&#10;/S/Cf/Ov/3X4F7/5DZ9VstyKCfoAao3as1xSjddR8rmSAvokj0EggzWfRRM/MtgUUGTeerEFFvQs&#10;AMcWMkI/pU4JmGJBm7TXgBFej3FaigPJlNaJVUofMOaKS+/kWeHTGv5++d55KtVcZh2ynr5kaXbu&#10;H+iMA6fdRwftypIiSINvBRHklb+JG+ebTGswD7qwakadKl9ceuweT9Ft2MyjjuE6I/cf9/MgkyhZ&#10;gQAPGEySUUCisDzCT6funwD+wDjOAqGy9iR8/UEsh2k2MBzPz4XkeGR66cxgyAVM3yXXs+LAmIeU&#10;/T4+EOTL8idEMc+fHwY+F2CDgN3XQpWyATr3D99qw/Roxc1szSdlrYPtdSj0cysGk4yYB6XxdiYR&#10;K+aJg+IK+zBYMvRo28BT80SmIPZHSInJpqG35JZDGzQTnlT+8nJgc4Z92QdcWesU34OgZkt4y/S/&#10;pORVezYKbk9N9aRUZ2OU4oEcxhAsYTl/vRgKCj0qOa+88GLz1MplSalkMxwWQNal7zkvEkz3PHMT&#10;aKsDJAtvRZCKQfqMaZ2tJBxJxWxKnYAuZ++tQPalxG3JeaF9v26Z+LuBcs4q5HMLPzozOflorEFR&#10;Ch2otKGDPs8qGZfJ4rDySI23ZcXuxkBDbz6QesrhBPY2SVDKqv7y8BRLuPRBq4Em9oyHJt+3NRjl&#10;Odq3lNPOjZsRMjNaneL7ngWOxBV7qSzSp+xhPAqPUjIkgMm+N8NxTv6TyaIIrihIhkCj7A4sFX1j&#10;ShCkRc9LiNJmMMsWJk6eR26RvfsaZcmKmGTc1brpYDWO6gkMoAFUArAhMAGZJ4vwsdkZlGjP5019&#10;7n7923/1F4F9/9N/92/Cp0+f27qbPZgrLyEcWV6Fs659LktN0OrYsAQ2dJLn5hWjzRspejOq5jUj&#10;79gClAjcylU8yW9yWcd2LgWlGHq95OeBD2otsKNbfB2ZEJ4Xpkn24C7zwaSvZtdp0DCEN7d34e7u&#10;PevZgcn0SqePNgTE74ePH+pQWNxAXtgCvmA6Ivkw7RGC+cux9pwmplJTqUPbAVub3kB7Ojw9rete&#10;RiYr1R8oTkaGyJ1qnYDB/HfffRcurq61njNTiPHfAfSSdd2YP1Zrz2Jn9pIsR8nFJtm0gA2VddbN&#10;Amz9emaxXNxDsVBFkmTvwhxvY/MIzCW4m8viESbGxixgFswQY8PY0NWa9NS8d90yoyEUztRRQjLX&#10;PJQeGM5kq6Efar3/8euX8H//h/8Q/uH/+0/hp59+JhHj9u0dgRL0Rre1v7jC0AcD2HoP3tY6/vsP&#10;H3g+Ajx6+PYtnEEAqPeUoSzbjfpD+Yp28srW2mb9HM3nimyx2bz1JobczZYsj1qDrPtoQWKzGfBH&#10;sOq+fa01wjMl6Ph7Nx3DADYxbXEHDl1n1WhQIOE64Fz7UO89cE+omvDMj2XxUgXgz+RpK1oNBKZV&#10;kinSqDKpfV4eTwQZobYCuJIZtjQYeeL6bdhc34Sf4dmLfqOu9eenYzg8fao/n8L5/muYXx7D+Hwf&#10;8uEpPH/+WDfaA4NJyPLGHrfbhFKfmdvvfqBHJTz0cD3pc5nMcunLt8/mkyzJP56n26sbAoz4HrCt&#10;OtU97vh0YF1f4N8u9ZHXE9j7+IzsNsZQ1XANADDeZ1P/e6Yn+JEDR0rE61VFOi8k2y/1Plxf3SpY&#10;sNZc9Ns3aa75AVuNh/eB+obs8aGXJ2ygjPjh4Tk8PjyGP/zhR9Y17AGnwM/67ekl/D//+I/hH3//&#10;Y70G9VzF/QAILDYSbFj2dV29uRjCbf0dO/q4zvSXhPphf33F8EcwOc+zvKxnqzdLXOzCXj8zYoip&#10;vggrX05nTDevNa8u5OHLU7WLzQ6olMXjzev+zqWmHlTaAvhU56ck+7HUZMNFKq4gBUQOBt5kMblZ&#10;c5KIZac3d36RybKsAqL6jNCYjTZ4sQFrL+slD4IqzeOzDVRd/eABlk6KKIvCq8gWwvtehrTI7sDZ&#10;j64IWiYboXn4xQa2urd7WVJi9fkbLughl1GAnqfNsm/pl4As4a5QElHZ5mq7ZqVhYJ/JWFOzQUrN&#10;JqFrPVoRshiLB2Qt/oFBISPRe58YF4VfcA/fohAr2dAwNdiG2z7fa+o/EYiGzs7aovWYhPkkAZhB&#10;uIav2ZQWDUD0iI5SWqjxPAtv0Zp0bil7Svkz9s00FpKZzYbFlnmLmESgrJhz2Q82GHzDfDWYZxqa&#10;A/gzgK3gXlPjNC0R12p60XgtxoJ2gftume6xOfekyGaQWBozb1bRiqkcmA9s6FVwPj2/mD9RP8iP&#10;CQf9zGbseLbDfYfNFhP8+tmuLrfh6eUcDsfP4fJywwOoy53YXYWU7ZurnhKTQy0mYAOSEtIXX3hR&#10;MbVEUtIM2a0mHlsxdSADw0XGe4K2zUILbI666XXyMEIBcqyHyzkLlKsHWz7kWpBek+481o0dhf/X&#10;hwd6PaF4Qiw6F3h+NlN0eLIJWMTEik0HPHQ2PY1tTyfTyO/6LQ9kmO2m/5+yN2m2JEmvw9w9Iu74&#10;7n1DTlUFoNEjQRhMoriSmcy00lobbrSQTKY/oK022tD0RySTmbbc8h9wI4ImYiOBbKC7q7urunJ4&#10;+aY7RoS7/JzzucdNaKFGg8Wsysx3hwgP9+873xksTppMPksjBpOQsjtM+GdLytwQAoJmUfHQ8jRD&#10;QYJGpXjQOPNFQwEGCj7LfmweUcAnzW9bsTtwsJYG25PxkdcKJa4dPwcLqgjD8oXbbDub9GGdKcTh&#10;RPnljPeyAGr9qDSdgsKjD6M0YozGCEq83zQstap23oUqseD02DYZph+PWu+9JQd6slNUJIKxN49N&#10;BcRqmEESSMj1YyBySX6iJw/koqOQ9hTErIBcFcm4nIysO8puUXg97U7coDbLjusWrwk2m7O0QTwX&#10;e0xfb2+4oX/6eC8WrSmHY0xVmjaSVSdA9nweK0jJMI79mQxW/H00AMeTWHrLmfxEKEs/DXVKA5CI&#10;PorwOClpU0GSl+K0c0BACOnMlhyNKV8UI3CwSUtj5gMyeta0prFgA04Fj4nAC2Y3t6+u3X/+n/xz&#10;9/rtV257c8N1zIKJKUTw2ZupwXMdrzn2RLDrejJvHFl6OhycMcRaMWcasYBo5G5Tn5I+6r2CDgC0&#10;PD4+WAiOjsrOAoFIiwYgbgwzsmsoWRdvoLV1g78/FOq2L0yOKbmKsrxo3hGhq+BsukgJJesqFobp&#10;NJvkodxqj2bzngu82ayrgF0ch5pgi3ukeJtY10mReJek3Wign9YKwM2z+fa1JhMU4zaZJI1TQ68J&#10;GVmbaC7A1sGgA8176vJzuyNwxCtgsp1DXrsYPmCvQngRilIwhfC5Hz4/uvVqwc+M0AJNpqIB+4Ep&#10;ewCCsecMvUkIo7zssHd5GwKQOQCGibEFUKifzZtPzVPkesNzE022ABYeWMvw+Nvvdlwfq06MABTi&#10;bZD1BLxb4Z0T7QzDz0sW3rmXXNze3Gi9YUiDhjcwoT2aFM8z5GFOObLWDMC7l5cnfi82wSwCZrkA&#10;PriU9334KpFBlt9ji+GIS2QN7JGyZx4rlIjnZggYS9uqsEToyTo3cUirw/OH/RzMHICZlPWBeYDg&#10;k1Gm+1ALPz09UjoPIPW4x+dfmM9jTwkxmI9iZSKhTOwgrpeTaofmWgn2vYFhwYoeglVIs0XASidQ&#10;3tvQBjTgJhSWrVkymJJFzMJSVKYK9JWnoCSukxGLQh/egcYU4qS/SVaoRiXjxolJFMj085Zc70xq&#10;XsycgzGd5JfH1OPGvP8Km3VUA8CzvJpbByvO9HNMk2QIWeSexOcz/3M93xBsC2Ekq8RHvT9AXWc+&#10;pfhckLV5DkrOFXgt4AeDEsBwps1EIvMVzKfgpuROyqCNMUufvQu2C4NqcpMWrBgkC2g8ybD9wrsT&#10;C5yAoAF28PGDhJgpldHk+jRKV8MTGOAT5YfaSJKLATBCXSZnc6868zR5DA3jWIHGyS96IHMoMqRo&#10;Zim+AnKjG8xLduAA89AcODBrLBwGZ+x6fS1gPv+dzWptIXLDP07Ca+u4MOg1JFITXv58NFtwpndH&#10;SeC57rl/+8kPtQJqSrodyjV2U1hYSsVvL1RlDRmGJpOGNJDG6aGkwidjrGuIXfyHaG/hzEycjWZL&#10;eRAVPZAxpsJGnSx1KOwZxaQNoXfzfM1WfkkfSnipLlZX+f4vNcgmw6KlHzEq9eVy41YACswAX2ny&#10;jvJAWvjgO4w6/wju4DQCcGcsTQ5lcw3UWyAT5dk4Zi2gAgAGA29o3xGYJnvMe/EhnyEYDMFLFYqH&#10;+SLXl618eJHifv/4JL9rXA2vs25glTK658dnWuoAQFosxupPS6tWY0fTT4uM3FFnH9M3G65NV8h8&#10;wZLiCysHFxnPBs3Zmy98y2lpZCmNYs0IRIgmCfMGVMQgZkxbmD0xVbl3qEMGk9ZF2RsxmIQ1d896&#10;F9fk+4+f3KfP9+6//hf/wv31v/8bpXrm7/s59xMYGpVkbayDbb6Hi3y9X71+4xb5PFxsVmRXrW82&#10;bnt369bXdy5B3k9FjzzBRw71RmNiav2Odr8Lc2iMBbhsGKbQA4yy2ofDKbNdwbl2zn3TGeqi08G9&#10;oM9CMAjCILqBdeUI9cYp38v9QIUGesBD7tM219cEKxHMgS/JOgcUyE4fgvWbDUtGBHiBcBEtQX4u&#10;b3bEdMjTOLBnAwh2AwYr1Ey5FoYlwgvO9VyPL3LtN08KrEJNun96FhO7FXi0+eqG/QrWEoJC2pUG&#10;tWP+7Kf93p0+P1PVMYOs/HCUf2FUENPVbJv3zXxeI5yxu+LefP/xwc3Abo+5X8yfDc/cAiAkautm&#10;4VbtgsAqapj+5TH/7Dpf696N+ft7nEH0oVfAHe4BfIy7q9zn5WcdPezVNn/35088+064fxhS5fph&#10;2B3IRJr7vLeSdX02H9hNvp89n0+wfXf7986DkZn3fgzozzjv8/18fHphbRmsBoH1yEvekw/5dRB9&#10;uV3l60jlimc4JBbNsgXANxcr2JRWAAMPkHwjHAqDN+z5x4OAscr1MumuDahiclPauf1/oQnTvN27&#10;L9h+lzg6LQ/8JL1syizQQjVSZWNbqJ2Bdxo4WlJqBY8KDdAcPc3yodhDeJMOFAAvNQr6KxZIrPF8&#10;qmoJPlc1qtdAQyNclL4UdVoitNPL1zJM18LXQF99ztaCfsLobU+LXwQUcVAfpmFDGX45C8R0bmI5&#10;lvyr6mdvXLWixAxuUuBNXveu4ktNml7Xu8KcFuuPdVepJ0tAVrhgs9lAjom4LlnifOPKaDgYeKYN&#10;Vnsmr5+Z4gXU8lGMTF/JOVYLDKqhyhCW50nBAYztR29Cs2ZlUCdqxE6kH6q3nPxDaR/lSqCsE1To&#10;jXNOnGKypCpetrH0hXbBOHfl+yq8KUUpQwT12cA2CiQO1rvQe1weOTKN7IKvHmJEsmG46UzOYF8W&#10;BftwFvNBLBbH5phm6flBP9DoXAmTTIIz0/3xLJ+E0DWm27YkpdzYgLET/ESrZGiHLQq8vRgYdlDi&#10;4cMkwMx7e5OvAZAbezW0jRlPgilE+qsVa8UHCIfV8w7JtI0lxfaWfBY5JZybP1TiAYHJTlSikpPc&#10;BZsGpjIA95bwXQIoY4Ed9CQ4KqSCoOBySfNiUJ7R7B2OAP/mlkLoSV3f7TWxxAaHYugZjVdu+rbb&#10;W0uCNPP7aF5OlN+M3GjhwfTy/OSO+b1pZ0GT8LHStstkXwmkA+WhZB1YIcWGdDwSZAFzoaPZthiU&#10;9OzK74vpKA7rq+3GLWdzsv7oyWfF+f58YrpvY2bpCLeH9wWZnk5F9ma9ZDgIGmaY965y8fiUX/ec&#10;G0sccq9fbTixikbLBnibLEFsbkbiZCr4UVLhJaZhYtUAFARIC+bekT5njlMiyITLdAAsO9xPsOk6&#10;8yqgR1oXLLXUywsjRZMoNNWPryQd0avQpF2AuUYzAMam0hZpsBmmgs1WJLsnem6hkG150O0PYvDB&#10;j2qMkvc+5e+7z8XA9UKFZmcsDvyKgg2Ny831jXv79isCf7gHeC2GTDiFdODpwJrH9wPTUemskpXh&#10;EEaIC32wSId3lPd1q6aGKzCIwwp4fVe1DMe9gJGVAUo9DZYFLEKCHMtBYB5FySs57jQaIyX4iWlo&#10;lOPR/DuZNNbIaB6bEpisP/npz9xf/uVf5ddeVUYR9hLcczbO87mAPEs4FRja00tTn2nB74JqC4Vc&#10;SS8FyAPmwNxSWDUZb2ofGu33JBtTqhz9T7iGbCpnXlHFDwzXg8CmBWsUZg+uYhvSBYvZfCtGVz3u&#10;5LVkkyRj7VVGtLHmSqPQGFAcjM0lVrTuDwOITufKVvbm9YDiLqRRE9Nix2C+mDLn1vMhD7GmSn6d&#10;HV6S48nomfJIC0BoqgdFET+4yiJE81U8tbAPHQ8nhTHA3yfvgX/4/ns+qwgzwkEHRjH8dW5vtjTh&#10;X1CC3PD74H4sOsmywYiDTYEcaUNNXqWMNkpuhb8DSS7+Hb4y8oYbyCQEk7kc+4FS9Pw8wJMn71Fn&#10;S00GYy4ZY/IpF/BIKie7GGD34aRB1mym7xeaGtYhQM/p810w3Sn7hLdfvobL1doYlGKtAsQB23Ac&#10;xGJeUtr7xD0YBSOS28EiR5Fcgpv4+8d8Dj0mt817Ac4WDIIwLBHZr3O73ZPMq8meXlhhalIlM5Jn&#10;A0amQz4POhVBbRDzF2fMarVwT48v+ec7Y+V11RYAwS0ElmBeHsCWb3g9jpAUJYH2RWYOw3vsDAJn&#10;PX2IAFIXT18OWtiYT5b+aiTLMGkqBGOfzDvGmazCGRtNgEgcJRX15j9ML9q26i6r/51Aop4N/VDC&#10;tTB8omm0/pxN8DiambvSwrE+mHofFDzkjXErBr/k48mYSY0xqYL5fW621/naK5TLmZ8pB6L578pf&#10;suH+yntvnqcRPrqNWIdMk/Y6X6IBSaZWVxNpKdizmYIVZNxsDqqD7DE6Y5bS63WQymG82HPgnVcC&#10;0sjc66fUP+0PLc+awQsAR93iKPPOZ6bJTpwxGMHMKlKaM4GaVNm9HT2cPT9rb95s8SIaEesHwE/L&#10;4K3RGJMqXsn6QMLqONb95XTWM7cJV9oXg4KEcN3A1p2n0bl/2ND9Ef8b4D3qzcMptZK4odaAlDlN&#10;7Ap6dXoLXDDWc2FNA9CVIiaYKjrV0IbO6tuQ5E+EvwOrnGjbfrKgmsaM2iE76mLDvYiNU9LezBRv&#10;L4Nv+r7CUF+uQpUhFmiBo/fHj7dez3O3XRF4ZoJ2/omXXJsBnBiHvdIt856FQI6rDdh689zw52dl&#10;PuPZi+dmlc/nq/W1DZlGAph4DvGarJGM6R1LS23gJWpQMOm49yU6mPBLIxUWYNIAeSd8xe73rN0B&#10;8CHV/cPDPUPhruElnRt+sG3xvC/Wa/MMozyAINDL0yMtJ7CvgQUFb9OQ9zPakOxzPYvnfZDH5PF8&#10;4Id7ymt6leuP5XxNNgiZykx3tBCf8ZJbF+kLHqIpcUaT5jpjcCTiTqojZWjqTM8sJsjoqwJI0t0p&#10;pNmb3J5ArjE8yVQKBfgT2IyAHKxPBb/1PEuxTnf5+x36o/v0w7fu06dH97/8T/8za0ScpQfzRMZ+&#10;95jP2zO9dWcoaN3N6zfu7quvc9+R6/zck803K/rgzpqlPJsNfGBjDRBpprA6MapP9MYLZNztWWO6&#10;xtUUzkjGus6iMddplNoqEZIHUsS9/fTZpdwPPLx/7/YjZJ+5v7q5YhhEQiAZbEUgOz6VAMOe4Vh0&#10;7ITsP3/W9fU1n4Uhn0d+PHHPJhN/pj4qIWgr1x55Q3SL6zvXN2BeAyzr3XCSjyNkx6jJCUynvA/H&#10;/L6p4yg3nZIFI+5dPO1cu7rLn/E1z3j4V8IKaX9QKMci/9niKp8np30+k/vcFwW3RZ9zeHSf//Cb&#10;vCTm+Tve5fs6d6d8Dre5jlnlz3/6kO/vAX6vjdvh8+fP0HLfzjXD/YHWTQDt9/mC3my6XAMcWK++&#10;vDy6hQcglu8D7EnyuieIA9dNrCcADUCS0V/kZ3fmsZflvf/1a14rrJ0O0ufFjOfF86jabXd6yfv2&#10;Kn/Ojj0sz7GmI2njJT9DiUAnEr/zWsxrcujzcwvm5Khk44fPuT/Nn/11/m7vWoFnGGrOukX1Hm9m&#10;Dd/fFQsYkhBUO+F+z52GczHXTDiDUGdiI54NYmNhjYTWE5jhnhxUa1fCvkl0Sy/sQ/GwMxugGpRQ&#10;WF3O/PIcPdY5+Ct28eHCQ9PS62foMUyZI5wwcG/js4s+oJ181zD9DnYW8zM0KspQc0heap8viq3X&#10;lRCRJtWAkTo74+t4grKo0/sUq6/gYCoiSmwLAxz9qReRq002QIuyOMM1H31R9HiyPQlp9q6y8/jc&#10;pvBFEIm6HZG3ijkW+2sn9nRhCRZVUtRhxLAauzM2JLtQy/nGep00Kfb4Wvkzh9bOXr0z7w0JLfrO&#10;ahkVBNeaRyCpA72AVrK2DZcSEAfMgs2+gFfUERZqwlA1I8S3Y6pkjFgY2wQ5k8B6TbIJrONngt2s&#10;edNdSLeRVDzafUkc/JHNV9aCsUG/THKPleXXWyAbGaxRAZ+A/cYg1mBb7CbclMTsTS3QchJaaP/G&#10;NJHB/mg68nLAaEpZTHS9SShKwmlBH/VnqUpopsWZbBI+JZQlK+6KdMhdpOVEi24eY/FaaysICJYR&#10;JFUCgke+xhppr61J2ZqJIoowDkU9m9yiGLKCdXcaeKORkCsQJLDolSdF3kQf9gQLOzMy3ufiYrQH&#10;HhHrJ3hMtAd32FsMNM2oZwQjwiCTcE7eAbTQEF7AUDDqK240NtvS6rhRzQIkscHP2Hzhc1ytNipq&#10;DS/BDR854R/VHIB2fmr0HQHPovFtwVzcM2kVzSU8TeDRBANWsHEAsj7ng2lGie2ZC297taVseb3c&#10;uF0upuKgQPHFbCWDXQA/+RBdrhdaI3lzoqlq/lRgjThj0IGVhiK0c/KJoxQNU6PTgQl565Ab8YB0&#10;qxObcOddldQ9oRALYtIBmCvpyvLNgSdIyK/RUUJN+d28I1oeo4oeJPai2AO4h+vMQAz4MrViiaTU&#10;8b+Pp5EzXgY05Ou1ajqGhCQWi5KMsygi2CiAS56U8nAjcEIAqa1MFE7zjL7MJFhLwSELzuk5QxgE&#10;/hvAH9ilvnpFDJLP4qA1rzaA6FijYKHd3r0m0Eiw0a49vSlcrH4PlGHC5BwTxBRtejABM4dD71YL&#10;pTP3FqiDDRahJJiYkQHr5aM7DmKotBaGAp+9huEtPe9Nb+lPR3otNiY5dfTAZCgBmEwzMdbYlNi0&#10;ihHoMl1gE4IG5Wwede/efeV+/NOfEST54dMnd/vKu+ubpWQkABnBGFyIkYR8ZUwgQS2i1Bj70Xxm&#10;UuVGnp/FI6NpaoAWGvRm2VWTbWHBvu5JALYloeymtEdj4yU7SAV4nukxF8wTgRYInaSMmtqPPOyT&#10;n+SGwXw2ok1/uOcaK4lSAIKIxly1mRdBCLt/s6jURyULmxl/nfpYMM1lIiT3bm9NfjS5oxo/gDTF&#10;B0PhLHofptU6GcxGK5DIPsBElV5k+XloF2aALK8uBTBpYyQYgz0vqfBBQ3I+KlDkBF+WvCd9AMh1&#10;kiE1UnkRaPQmNxpoNMHIBDth1knqCFbH7WbNIZKkofmZXs+Vot2EKuPluYWkO6Qq07R7rgEEvmdo&#10;uXbor9YoyRJgD/ePKA89WiDk7wLAhUzj/Hqb7ZrXh+CZ0/qKNiABg7yxz4jnAk2x3juSFYA1zCAQ&#10;JNbBb9VYwhh1IfGcfkq5uYbHG5lvAKtxHjXy+ASDLjQv3A8g+//8+MKzaZZ0DoMhgb19JPjQuM1i&#10;Rr9I2C1cNWL+oAFEmAo80AhKkmE2rwMgdJ7nk85zDvHyn+/7g9turgRkcXK/IpD+vN+5t/nfGTDA&#10;lL9Ww7RG1+N8MGP4USD42YZ98Btyg9UDBIOjvd9MoLMVL/JmnbEsUxLiaEWqBm5kGY7ac/B80hMN&#10;zBCy+FoD49tajLGwNe9VBgKYh2YwJmFvw8eTsUSLZCWat2n0kmZES+xFIlA35mu0P2vyi/eMvclL&#10;AsEzDgKoOtDAjQ9gB/P2nkEW8Bw7M6ijoxwa4BmAEckOHc9YNSiJ58gSfy+eLdBAcn2szZQsoGno&#10;jc0ltiuYUU2n57arjCazS7HBSzJmwPmwNy8ssTvlUadzdE5v3rPJYwYC0zylBoVW4czG+sezD9Yn&#10;gjPo9cvkVTuHsDZHeSvh/vEsLf6XAOi1y7BxZntGNnjH+1mkv0wUzP+3mmv/bk1dQmB0OLGe62wo&#10;g+EB6gys11OuP84MeGp5lnaU9Y9fmHn///1PASWqQZ0NZ7geokk3S0OINMIQpoKcqYOJ67akIF6Q&#10;RiZwx+pQ1s8mj46+sKDcFwnrMzTW3hKko86zItn2F3JyZ6zuYIncwRgcYHx5MvoAhjmTUwf+PvYU&#10;pNPOOWTJ5/u+Fdu66xjUgAF0R1uCwW26mZ0rDVlEYC+XFN04RktqHyr7muoeM6zHA4vBD64LztYD&#10;QllQJ4Cd+fTsrl+/ys9XrlGedpL5ws/1PDDsAGwoPHT4LAuwefIzc39/T9YhVA6odX1+5gBkgDgA&#10;zzXUxxyC5rUAFtDG9pp2poaOKYnmQ63gujNfb321qde/yHUJnUYD4szn05tXM7x+5eun4QF7HVPv&#10;tEYJKozaWEBrWwNq5s2KxtQSvKfNRUdvoLL3RbkxTmmhUcPdZIAJXgDss8+PT2TRo9Z6ennmUOvz&#10;5ycNxaB0SQImWxsCgSSBNPSvv/mGjPDru1f8FTJQDThDZSJxCAqWyjx/9zPWe0+AGYM89BStEUYI&#10;8vuBw61idonzPtFLWSQMBL1Rbp2f5SGfu6gP7h8/uveffiAoxv0ZPrV5T12urgg27eCDTra2FFGQ&#10;kjPpG4oCBvGczNR/tFpQ3qjOmNxitc8ZFoM0WDDWAXXvDs9MwJ1zWOosYEhqgvN6y1r1Jowcpn3O&#10;9QBYritKxoO7gj8vQE70Xdev3Tmv18Um17CPZ3dEH4W9La/RoX9xCfV8fu2xWxFEfOmVwB79nIBY&#10;ZBCWpLpdko1MpF/lWUzs/Oe5YnLr6y0/K1QEAL5hWQUfeHx2yrIBnLV4nqW2G8zjHf3eDn6MZvME&#10;uyAyu1Zrd9w9SwUDxv6gcwdrD9fee4SULCjlnTXyAsNTsDvktQuVTLvg8K9L8pw/Wk/58PmBr/Gj&#10;P/8xe8QEUDV/JyjYIPunUiKvAfi5R0uSxmcHuQbfnYEgIJ04ebGdooLmFvnzHtKBfVNvvmXFm6wk&#10;6H5J1ZbCtdg3VQmvMf0K7l7Z1gZGFNs/V72vJ/+/UktEq7tdlXcWi6IiC75M8zWvv0pt0x6j+VCo&#10;8vxk3rudqSH9pR75ws+uyHeTBeaEaEaylP+6Qq01VUv68kXcdJGS9Ym+hitpMF78ZKt0NWnHchdq&#10;oFhtCVSbFpl/MvunZJ6KRf7szZbEVwvE4q2YvjgnLd+pBpN1XeuKPuMM5YXFAEcjMZgpl0BjpmVP&#10;4SpDdBPI66Yz3NsQNdl0ppDra3iLEWZCTNWWoSQ7KwBlkopzDw7y2uOgrpHlRjCbGJJOgoZ/vshy&#10;i7S40PYsJZpKDHrPj6p70oRdRRsAyUaqrzZKTUm7q1LjSVrNwdXqavEviVQOhghT+z83E+9UU2BC&#10;EPjQhJKi5ZhyKbAwyD/h4n+84WO0pFwVIWL5OSUs2hPXdYVRMgV0KNlueuiotTY/HzQ0fLCp1U+1&#10;kW9MpkIZIAvpzgKrosXYq3giKyPJqBHfAwcOgJ/T2cAIOwwBQlxtryuNHgXS2SSCybwxcI3aYFJF&#10;mzCTYcOAk5bfAc0Vzf5RVHgdgigs8Bpo9sCUC3JTt0j2SHANLEmsHLwHJx/0wutUpBndnCwUAzRQ&#10;5OJQFMXVUWaNghmyLLEtdb1fctOGoqunTLYXlTe/9u3NDRmIYNngu0ZrrLGpQwKG10YT7ozZdLTv&#10;33W67niNJ7JMjvxe+D2wtNCMBkoqfZWelIRBHMKUneXGQ7LwsvFqTYFFCWkZ/P14sDeS6ACMw3e+&#10;2V5VppIzWi3WxoJyVDFmKBPqTTIUNDUaTO5KwIS/SicvnwNtSIOx9kLxjjTmXtt4a7wwKVWSsnwE&#10;VdxPG6WlM4VA6XDXlKRqAc/rXGxsrlZas0hyNjYfPcdmnRX0wZJMldo5J/NzpEz88XlH1iM9Zvo4&#10;BVBYemc1oS2JcLYJU75T0jNpbq5rKpZZKqQbSe6CDGCLhF8MO8md8fnoORjsfelBONBDowmSsbaW&#10;nDpeeE7x2tuaO1FWFd2bd+8I9JVwdzx317mIv7q6JgMUBXgw1iDSRRVq0VQfMDzTBBZm8+onKIbl&#10;WFlq9BoxCdGia+swAoVr2Y9SSXKKkn6UNaRURMlsum5mQTKSZuA9KQ8ZBSyA4ayEWHnDhBJgFIrU&#10;7cK/zIAJ3C9/IbWrrhoWsBANKJWfpIHWYIbOuuqb2ZiEk9KH6Cp1vTSEKkhGY0eZB+UYq7dTqY7q&#10;IewmTxFIwscigUtfJlWS0WEehzQLtwAIsmRhUwA/pbxekW4Hzz4kA/7mV78iUPHy9JSLup0YUXnf&#10;oF8jhg/nA5t0pgy7ZMmIU6ALrhtkY/1ZLCiyDsw7ivK/RmsDnx3sOErL2tYYS4N79eoVrzG9nIL8&#10;UIBAY99+yo0ShjVky5EBOrr7T5953Wlaj+dwrvAnsOp03TWs6C1RFtdGHotmOMxGZFa9n7DvPjw+&#10;GMsuuW9/9/v8PO+59wEMGkYlIwMArP6M9NwZDbQbdE3Mk0g2BAs2Rqkwj1s1K5Ax972sEEZ7bnEm&#10;YH2KkeaqeTLkd9iLSgiTgGF9H/xdgvptZ5PTYAzME8+LIpPBOYHvtWBwx2h+p+Y117R2b4Kx5tvq&#10;bQbD9MaSypx5pMp0ujdfp7EOyMaL6aYm8qlOMatnWg388tV0uiRsFy9APtPFx8e7agchWWQw2aEC&#10;PUoybYqTjUM09n7huDIluJFHZDA/Tm9y+NEMrCUP9DVcx5lvVZXMFMmLAUel9kpW/QJwRpPeF9Pu&#10;4kETGitOtTdEM4wp8v/eDO5DCdJq5GtG9qK47Ur3NWkKazcD04tIKhpzl3sWwlMg3Wp8HdQV/8Ng&#10;53wBxhnAgb2/F6OxNFS0buBQqjHfW6/gJTSPFnKm5sATSFCwnPybcD0BVAHcpv/lvFPdN2u5Bxdv&#10;x5mlbOI9EVr2o5/80z8K7Ps//vf/jQb2YoleNof67GOcGhUqBIo03QzZSo1c+qoLpyFjZEZLyXPm&#10;6zTV2eMYqw+bs/vB69JIDlksIXR+tzLeL1K1IN9n7F1FZl7OnRI8x0FUaAWomgcjvhuGFAt6YS/d&#10;m7fv2DOi9sNHu72+y9dvzSA7AGQAxnDm90etg2LGLs/lUZJ7rFvUyhiKD6hFW64rpi/n/R62Ng9P&#10;j1KMIIX0dGZtDrAEcs6Xpxc2bhhqXCFgBcBH/rNv//6XbpZrw83NnZtfXXFwhZoBcu/RnlkCn4PU&#10;Lfi8q/UVfQZp74B9zxp1AD9gpG22N2T1oVGLfmIEJ+shkvk1q8GOFihkEuU0+d8Wf8GmmMzbUCwZ&#10;01IJ2q7e3yKhLv5blP8VidyFjVGkjUA0TylXZeV8Hfge5j3+OdeEGJJ+ztcU/32ff0VtDZ+3h+eH&#10;vF8IlJPHdede3d7mGnrDM+LVdut+/otfuNvXb9ztm9f5+ioEjc9zUzzHVPcSthxT9SwsvprydJfs&#10;XGftiSoe9A0484Z8pgKoZbhCPCl4EOAdwPl8Hr683Ltf//o/EiTc3m441Cej2GyEAIDJ+7EnWMVg&#10;qrzGcd9mee2ur1bmZzmSAY+zuaESSqw+hrmg9zLBGxihYL+D0ff88JGhIaOFWTmf1xL4rs0cRZ2b&#10;531u//kjaxrs+K/ffpN//todXl7cw8Oj6t5u6Q77E9ft86d8vr9/n9fs3vl5cgcMYuZb16SZe/+b&#10;P7j799/T9mC3O7KmRd2C6+N5ziXaevT0L5Xem+cB5MQA6YI3uwxvrGnViDyLgupC7J0Y+KCPxRr3&#10;tudrGIeQw57AIuTcYDGv4SOsxc4zPli4FtPPAdDnOmpMOt84gsnn7pzDv676hzF4EUAie+CT+/jD&#10;B8qU//zHP3HXryWJlgf8nO/bYY11kt3jz1CPpaBAQNy7M/tTkzLmz3JA7wrWeL6n+1yTHoahWheJ&#10;6VQexVDltpPM1NQyhSVmwy/ZHPi6Owu4918AbJM/n6sgTamVSz2dLkC0ZPONJl1Eb7tql2ohdrH6&#10;C2qYrwFj3Res92xKiEfxxbvQvpa+rshaVeOICcZaw8lHMxTGop0bqXgEmn/cdJ28gXNmGdBUaYUF&#10;UExnYLEtcRegVfEGLD1JdNUGeQoZm6zkJ+DQZAq+EMXsYgdf1BFjZToXP3Rv+005f4P1e6Od9YXY&#10;Ea0GS5bQWwYn1THDX3ygC1lxubZTPFpw7tJztabOp1o7FksNqQnlyx6qZ6Ov60f9mzdCkDd/efNR&#10;t/qspPAG8/NIF9Lq4kmYjKxUwi+r/3Uhy1VLGkl620IlR1FNW5Agg3CmfqTpECLLhLLBtrLySDtt&#10;OzOZdNWkmilGbFRSpe5z4wlacJLbWEwwC7xUEfaymouhZflfBfPSUB+IwAbPEeDrmlT9ufC/I6Qg&#10;jYATZ427Ul2EhIL9VGQxLVl/3r3sEYzQWspaPpziToAeJAfxIHnNoE11c7XmBANMoBMKWGsK8HcA&#10;muEa4jqAquxnatAwbdN8Tw0ZjNp1k8VGnDcLt8tFLSRk+F6YlCh1NBfLvdghkG6Raps/wyEffm0u&#10;mopctJt5NtUdG9O5ElTtYSYgmT/TIR8umICDgTA3IBVsRHpX5I3806ePbGbJAAFDJ2+qx9OOwFsZ&#10;eZ6NKRLZMMr0tQCd+Cu3d7eVATWmxoIPqIZxzagi5f7zPaeHKMIenyF3XlB2eDg8utUc9PZN3XzR&#10;xKIYjNHXxuV4kMn3YX82MLZxd/mwB/OsyELr9juzlN/K9jI/BCcp72rZEbgCqLjLh3XHgwYMBzVm&#10;zkIvYiqpscktGgF91Qep9dbUie3WmoGBwAjJlgh+Jfgb9iy0cJ3RUBwPYOQkJvOG4h23mLMJA8iL&#10;gxsSjUO+vmAwYL3sD70SqvFd8s+NZz1XI6jLTeQaKYW+YT4yKz4r4dgVqTPXTT7Q87ojIOuVAHwe&#10;z7wOumwCqxR24jlt6NpEgLDInGuYyQX7dChmrHgPS6T0w5RKB2n3er3mOvl4/4lTWsgwwJhCgb7M&#10;6wPeJmyijbG5akxKbUyX4WyMCvh6WEIXnh2AxM68C+i9Z+xDDiFMHo2pYElxJCDtE4uRWryWRD2T&#10;J+Fn9frjxcarfZIM5V7FDgArFknl71nXUBp+hijEZBMnvSdJfmRFqDmWz9Fo5rw6sMA6U8rUlPJH&#10;fyDS/2Xijv3CNQPldSzSjBXkDBgJBoy05uc4Whowef4GUFTD4eLNaQxQeYFpHSn5y0Afex2yWuMg&#10;2SHN10c1KfncgLn0fd5bHu7vFXawf2FiOhh3kF93lror0LvlIcek8dysMLzAEsbwnIJ9e7W54uQS&#10;P7OAuTb+bxTAejxKEgAZHwMywFbK/7576TXodJ4DEAwjMFSJTF5eiKo/U9AFg4W6ldu/HHMjuMmf&#10;ZS3PPCSFApw6HfjPzfJG1HwLuQBzBI/ew/MTn99N/i5rmtW7WlTiGs7yXoP3wDlFb0DIlCFNIshn&#10;/lGjADqcTYd9z70OZvIAZjr83kE+rf0BclD56aBJoP9tt7Dh0YHPx2G/p+0DGiXkk3YGtOCcgMxZ&#10;z1Mrb0sMgow9rEHTjEwH+CyCkU0Auhkpq4cZdz8oPf58VvIlGVoYThngCgYFXh97ONf2oAKZIIT5&#10;zrRNM3XXZjyvgJzRAGlNQJmUa+wvXzxuovbnxhh+xXzaFwOWWlyW+mDkPuetCGKj5GvlPA0c7dka&#10;LSmYoH0r+wuu6yR5uc6HktTtazpesjRqTHI7sy8pxT6/N4r7RjWIAsa8WSpIliyvPzHz21p8iuFI&#10;n6lB+9cC7Jlkkhan6wmApfjFNBeyI5dkzzKmgWe8tzp2tzvwe7b5WZK38kjghBYaZIUfzWex4Xdp&#10;ZwJ9cR61xkQv1gKoKRszFXeFP4A0emPG4n0UXqGBcPU0IlBg6X5O7Csy1Q9nAb6N9ma838waWF6D&#10;vO5OxoiGcmG0wTJqFiWSC4wcx/EfKeYNzkJ5a5hCX4M6Jj/WYP5KeE6Nv1VlWK4Ob9JUNxtjNBkI&#10;x7XmLQG7saa1QsjSeJ7JttM5iDU3C0X6IwCGZv1kxsgvGXJngKFMhm5C/UyTHCsxYZXroxELEx9E&#10;CoKR33t7s2HdsrBAoMPLPtcas/wcr+Vzidccm/rdFTA1EojAOYgGC4RvgolgVT1HBdwkWIPseKVu&#10;b28ILGHYAyCohx0J2PoAhvKHALsQZ9EJA+Fcaz99+IG1NgYM17nOjGT9NpYIDLn/wAFEZ6w1+ord&#10;bPN+u9R5B/UCANIo5jIYV0v49LZdbeu98QzG0vhbkwmmafGrxV1vkVDbxurdRQ/Owg5qtA+M8XIt&#10;lCALf+FVJaCiq6BAqkEi6lvEgR1t/RQ5eGlUR+73GEjduw/3n+nxzQTq1pFZzlpnOXff/Ojr3Ffs&#10;3WrVuE8fP7nrTf69d6+pmECt9LMf/9Rd39wynRlnJc8Cr/TasTHz+2I2T0uAsaq1OnjB2RAULDPY&#10;Ge1gPxF7SvXI6AYJo9fgxtMXOn9uqHOed5Renw4v7ocP37tzPLlX7+5kT8PvJ4YvziCsKcrCUe/P&#10;SpKphuWwUTrnNUXFBYYpljRO2X0vZYG3Go7qNEjz0c+2J/ZMfX7/hNASfI+8B2K9tIuVElOfH93B&#10;EqZRg9/dvcnfM3/H9/dc3/CzdEf0NN+5c64r+t3OhXzm9QjIenxxL7/67Haf8mu8PLuPD7nez73k&#10;PvcZq/mGtguoc/Gs3eTz8WrWklRzprzfPMAxqGilSMJwuWdicVIdsCwhV02upxeU6j7ncxrA7GzR&#10;EjxD7419AHvpMdcYAaqH44tb4sxGwCO8/W7fuuU29wfBE4zDOYC9dZ57Wex5q+1t/iwCNnIFQObe&#10;E0JCIDvN1+j5uKOP9u3tyn08vXf3D7CWOuUa7IoWJky9bhnTzERtqIfonQuJI0PzEu8j1hF2R/jC&#10;gqH4PD6xXiSLfKCpWA1djGX0EvwX4Tcl6fySyCYiyRRwVwCpKdBrYur5ak5j/Uya0nYvTDinLIoy&#10;YDST81DrYeOhUZnWqF5JIhDEMrRxk59esu+Gb9bypeQZLFCn+cLrjgBc/b7OztVYLYRY1zv545cB&#10;eROmABIxyQtQVxFRqkx8TbAtPnWuBg0RZButFpvCiatdUWWgW28t+zQD3qox7US3nBJ7Lzz8qr+2&#10;PA6btgyzbABpCs/ObFJqkFq6GMjhjA3Tvef1aOq7GrgYqseiTS4qMFmslEqgCAdqhhlcsrNDHdIF&#10;S1AuXtXtxOqzcJASHuqTvwgySTUpubGhcOEOFvbomHz1R+fqKEOkcbTvGzkEL0PUAmSyJ7kYDrVj&#10;L6YcpietNZpV8mFT9/JxuKBMzuguFr68WAwkM4P/4sNSDocCOpVDtDPW0GBpl2CUFcp617Y2iZwM&#10;t+nFw8KkEendG6prcsvTqWdRjIZnYNpoayll8kvjVJQLsDXPqlGx8U7yHxVzAClscWPykWTBTBFm&#10;o+aFTalTEq8YZF4x3wZZg2G0wIQnHglIwWhDSH2irBZNNeQI9G7DoQxgh8BELqYgC8KB2Asc3eZC&#10;qKQkY6qFt6B/XmfJdk6Gy2qKzpT68iGAHwMaYDIy1IBhesR7jevOiSDYMWtjUOgwpycRG0H5qLGB&#10;NnnNmUVUX79LzwZ+bwy0yEMI8mNn8idcKxYdQd8fry2ZbWeSoSi5xagU5+VibbLlhtNkNi3m34e1&#10;gTATNCea9kMGqwa/MRZI8aTBd1XCb6i9I+RzvRetHRsEmmno92e8jq5OUgRiFnpvCb0Q8wOA0XLR&#10;cn0QoOlCTRxtjRVHhiAeLsiAizezbbBosjFxxNq+eXXHAx0b1N31tXt9d0fQAvdxs1nxu0Emh2Ye&#10;iaVYD4+5kOESM6+89bIz49szJcGzFQ7uns2xKwlKZpjcWLE5ODMala87n3GEcxx7rfVUwMFQGktP&#10;iTTYr42osDxwCxW6M5bKeGFojmuKv0+/QQNBNN0WgBQt7AJSTExk8bzKMHrl3r5567766muZgq/W&#10;vEazvJbxqzfvR2dMOQAGYGKhEEhm/loMXStwQDN+segwyQwG4LVJBxa9xWxyOE21ou0PSuobLPEW&#10;67oLMyvgIwEp3LNExpMKtDCzsIHCKDTT7XJQdq2K5L5QWEsBkmYWyGEMSDOkTQY2eJN5M7UaMi0n&#10;1iW9BX0zJYGWdNVok7goRh+ltcW82GoSMp5NcscpJBhjqQQyqREqQLcrSWL2PI1jX1nfJeAH620w&#10;BgearX44UbbHhN38vR4/PxDo6y0MCHKeBLZzftUXNHq0Yljmz9VXFiPlorBPOETbB2YCqwGAn5Uy&#10;S3nw8WTWBUolF8DcULKEyTmYrwgzwgGMveUxF+A84+ywH42NMlq6KV53dt3xYJ0b88lwVT5/Tyj+&#10;8ZkRrgDGAsMn5jxzCL7mfZzSIUiX4GUHmQ48ArcbyowGpiUq0Q42CKtcUO8Oj5JmlsQvp3Ttw7E3&#10;MEyyRITtnHOhXvw5r/JzAwAS7MO7u1dsrsBUIGCUfE2VRyGNz8qC26WLpEwBaPTORaiI+ZQwqMVM&#10;4IfxVJ8RMDExcCpM0AJQlX2TAGPTGPAHt6AZz4uhAuuWmh1Kkm8ywNmTTRnMRoRs1K4xGa4ZXZSg&#10;GFxj8z2hhVkQC3QcJrab1un0fNPTyxKjGdoUUjVtxv3Qcis1C669UkFHYwV6XxgDep8xTr409bAo&#10;4cPmh1uZbQDBnH1xm/qSvej0/ZDmKC8sqSdoLXE41UASZ/6ekDQV8U25blqDA6VOfEaZdAnQzts9&#10;kD0A7UNsXTH4x/b/yGC1k1gErZrCw3gw71FLdmaQS8PhLs/CfuRzitcDEI4B6OSFJINx2EIwXbnI&#10;fC6Ch1AfMGAJ4F2XOMQQwK7zPDm9N84esloJ1s0EcrVzWaaQOXTW0MHYBLDhwHGL52rZLnX/zHux&#10;MB/+2P/Jz2dKAkwWbDQa2JLsuzYc9qRpsGX+OLA1SH6SQDVmCTTmenA0JmA0BCjVNEMbgJcUZoIT&#10;ZlBuIC59aFHtw3ZkPiNQp4TbRH+1kBQwhv0OtQ0D1YI8tPVsFY/aRoO0VkAN0zsJKDiF8VhtjIAL&#10;DGLJzst72d3iNb/LzPygk6WXgyV0onfzqQZSxaP+vTUbCLCmOKQlK3POgU1ADW0pqZCWNrRVkR8T&#10;hsao+SAvZA18PBDExPe5e/2aAMdyqQEG9n4mNefPeZX3U/iKb26vJanuFiVAm/sDgEkxSFtZzJiV&#10;EWrotllUcLqY53urRYtkS5LbpjLffTBvpKQBaDLyRAnPS3YtyfZrSnJoYcuqQ8RfLd6WSqecDOoL&#10;sSRFJTES/OsHpauOYqN/++1vcz9xJugCkPy0O/N7MnQHnrHrKw4FUJ/95S9+7Jb4fTPx/Mk3XzHN&#10;9ibXolebDfcQ+J958xMr0Epb/FCZpNzXpHYO9gvTicOFxH+YwAurjrwmQDLA2ky9hqv904s7PD4Q&#10;gNs9Pbr37791Dw+f3OYaAD0sUhqGNrA/hDzxpBRnqpFwsUbbX6hqWufXf5E3X37fLp9PAIdXmzUZ&#10;4wD3aEcTBwbP4e8tt6orT/ncOyEttygZ0C90C0pOP356IgOtXeTrF67c88cXd3f72v3h2x9cyPV3&#10;k+uRdrFxHx4/c3/cvzwzWPGr13f5vI/ub//637i//8MPbpwtOVT74dvf5+c+93tXG/f0cMgf5707&#10;4CzBc5Zf60++/tr9+bs7t54p+KKzkLCr/D0iBxw37vj8RHAVHnWUuud1fJf7icNJdjarVt7KWGuP&#10;7z/x2jiScsSUa+dL93Q4kMmXbNDZYUiZnyOwE33XY4Ll2vy9ZwDmMARl6rExVqHEGz29DDEUWprE&#10;9ur6hozcx4dHiSmX+dpboBj63mvsI9u5AnIswI/1OC2p4Cm+y99Htk1QdmA4SYYgkuMReon/5s1Z&#10;uF2uiY5G2qkJ9EGgURrc5P1vzK/iNyzpfKzn9GV4TrLEHV+jcKYavdQTl6qX8rrOhobJfwlS2WPN&#10;vTLY/SgS0CmNaUq9d8bMGoo8lcXF1IuyT/BNmdfVAb6LNcb2whcWslNTSTQmOeaAranvm75QPjiG&#10;vEmtUcz4/DS4SBNjrMj5y6/F0sqbhzmtD5x5kpuyjXuGL/673jwCk4WXGGEihEkRZ/WRvwBWC6hq&#10;wQUK4SCoO1q9r/IK9Usbyv2OF4zrC0+5Or6zmo8sxeksjgaq1STm4rlgYUqxyos9gzjkpa6fIRPT&#10;7LNUXxY2X7BAFNUiY0kqDlO4JuqdVAJhbBFVb8Ax1eTomRG3Ju/AUENnvHf/IC1YihrcwlZm5rno&#10;ai2+2Jq41mRPyYyoo8lF/UW6jTN/HcncFHDgCSkOduDLq6szlk3h0OLv98OUaFaAvrFMXsima8QY&#10;MMlP+XI6QM1volXIAP4HmSxNr/uzmVXLN0cFsudnYPy6CwY+egIyAEMOh8Gm7fJ9Q9O/XnXu+HLi&#10;TVwv9f592xOICSZTUoMTaP7LorKd86I/Pj1REsFIdaaRDtwoMSWBxyDozwOmP74lYAHAhWbuSHuC&#10;BwUOEfiaoKF0YtF0nOq2jETvk5h0q/y+YEvA4Bkb5NB3NItE4400LoCKWGAML8iH2oyF24rNWpk6&#10;Mq45qeAHwHh9eyt/rrNARxRwZ/M97E99Rfspz0ISc9vUdYKpfknVDc0oVlo+YGCQjFUNJg98AvGe&#10;kB3j/cEqgfeJpMZKMWzIzDzw+uE60pdq11sxpA0P77s7nN31dinZOYrB05mSBcoNGm/JwWKe5avq&#10;TqMMwbt14xaDpgHDoO/TJm2Oq6V8kwh4Gg1WciDJXVsz19YBoukGmgBKijjZTSzCJVsXmACjejT0&#10;WH800fYdDy/6Ty3kD4e1jkIZzyPYncf7I6PrcUiXoopS6nxAw7xfwKZ8Sc7HkYXs3KS39HUxORCl&#10;d8E0/FZAjpa0SDYamtkhXchdG07Fmb4bxZZqTKLr7XyhZ5/FfKN4ZFojk/RykTlIsjK78K2hpHut&#10;YJtr+EMZMMekxO3arbZb95Of/hP6eKyu1rm42RL8I+V/Mavp3dhIlfos/7FgzCH+edvWbbyjp541&#10;ekmDAzTDI4Eyz+YmmNl0Ce9g8zgEFt0AZ0bKJWxSZ5tusmndNFEpDA8w6XRx5vN5rQ6CSabJDDK2&#10;oPbVSEZSiUwnnd6k7cV6wJvxbCHlDNZwc7Iz9LUZ70tqqB1cDN1IwUA/eeyVP8PPMNWR54imZPRg&#10;4/VVyiMfPmuKufZpGWDdhsxG2UwXUHAwiRJtH0y+S7kNGj+w8pC8m4v5737/O/fLX/5H3mOx/gYy&#10;RTiBtmEHLADw3ADUw/3D/rfO62Z2OJrsIOU9RBNuDHeWy5YSpF2/N9moviNlnjwnxPiA1yqaOgK4&#10;555rfLu9IXCNJhbrCu+NYhjNLfzKGBxDskWXP48KEkzzxeBLtn9N8nTc49OuJ+sJz/KYNIiCJI77&#10;N84GJ8YWrhWKcwB917d37vlwUmr5WTYOYsSpukLKtQYNku09kV3HGZJbMjFXcnm8Hv5saSm7BPZo&#10;rfBAhiOuB5h5SPcOjdKIsYaLNYXWS+KeLqZfIMCCAZJCJjZcHwRQMLCx5gj7M5uw4czrgKaGUif4&#10;lELee2EVQ1DJ9wb6LBj+BYYYmaGYzjJRPrCxwf7SDUrOLhIDgiv0hRO7r3Hy7wUDPjJAqa3T+ZSm&#10;gSVZ3sNo55bA6/LMJSuUoklXRbBJ1eON35lAQf6ZXIw1eZ3I8qGh4fzZAnySTbHN1IvPfmMS18ru&#10;KenXKE7RiGNfj7EWogQrnRp0bCPBZJplNoC9Qom4zvxq52TL10l9KkF58uTin2vHYIVKH0VKteWd&#10;53uxFinDTko11jBprMlzxeeT9iFR9gshRT5/TZjxrKQvYFDqOkA8hlnh562SZYpjsCbCi9FQPELJ&#10;amYSl2PqX0kfL4qUxmSYZCNCupWf9QIcIvEbf2u5WUkJgnMqN9vBQkZONpEna9s5Y5f/kWCf+aPJ&#10;r828WovJtjE5gilDykQ9FKaAF6vh7IscU3u7Qtam9D48JP5iIC5ZM/492n4dzLdaPlWFHQAQRrK9&#10;XFvkOnXVrehhiLMDLXSbYvUPKl5QDEaA9L/TvlgBPwbQ5aZ9tuBemqw5AvM4mD8j+wKGCKne1Fmm&#10;GuKc3xd7J1lUTDiPVnePbtPOZI+e94M99tfzwM+DQR78zvDsl4AVrCl5kZ65t7x680Z5GwxwcPR9&#10;lZ2H4/OxvNq6MNNnwTAXP4/3QQ4G0lHB1vLpNtd6SzXbMzHMxCAFg1tMLbLTzLOSg2gzRHfGVE3G&#10;GC++0VXEZwoPXmPKHWdTcm7Q2a8GrDT/SX6c8YLhaY1/sMDCYObx5XNqiRRZtzWG0dIto9X1+Qz5&#10;7rvvODBFjYYUW9T3u/0xn7sHd3N3nWuTPYeTy5s5vcbf3F67mJ/f3eOLu7m5dX/+Zz9221ev3Apn&#10;A+pNG4JgYJe8ET7owztYT6dgFYb/MNDP14YdrM85VSwh1687pVzyWRwo6cRgHAO/53wuPd/fu5f8&#10;K4ZlT/l74BnG/jFnyNNYmTo0oR/PrL3K+zCBHWqrBTzNF/JyH+WJikCFBbwb98eahDnS6kbNt6Tp&#10;gftg52XlwDqAklfdR3jNOZ4xGnA/f/7gbuc37uN3P7h1vmYpv+8p770fP31ym3wGfv74nim37969&#10;du8/f3Lf/v737u9+8637w8vB/ZN/9ou8b0X36D+4/+6//R/cf/Ff/lfuf/zv/5v83rqvY94Td2Pr&#10;fv3h0X1+eXav13P3Fz/5sbsGIGtgCvo27Jl4bsb+yM+K4SHTgq0XPub9cDwcDCDfyeM174dInQY4&#10;DIbk7ebWPcPK5O079/T9Bw4HwdadL7YcnG9uO94P+PB16ytOKObGPsJZdHW1cu9/+ANJKevtyp1z&#10;L8LhEcI2X3Yc3mL/Ra+bwIR8fna/+c1v3X/2n14zZdlj6MczR30+BnWoRY75mYVP393dDZ9lgMR7&#10;1o95P8hrt8v11jFfS0iFe9rRBO3P/uIsLwZ7Bk4Vz83iXTYNnC5yeM3uwvki13dVRlk52b4w1KMN&#10;fn0lIdEzn+eLWXwMxSfXbEJM+VItGqKGR+znbIge7ffAQm29q2QDnAOCjEy16GMlQBXJbOIeNUxh&#10;TGmsPYVrihXEBNwlC7AoKodYhpKmdBpHO+/L2NOYjt6XYEAlvTMczUK3GNBu/QxlzY08bN1FNpb2&#10;EBuipCkERBhsMyUml+Fpuf4lqM3Oq2jg41D8Gb3IRqlYy9XglEklmgx0m07bya0w2G4cLkmbQfVT&#10;WUrhgn2XLPyjfEb0wo3VdsGiZzVYNdusRiumXOtuKV/x1hRXocDLwdk6jmZDVZiQFo5rsl9nPf3k&#10;G5vMW9IbY/xiiG8ekAWza5kkWbh7dmMI2rhgSHYqMOaFxOVS0+5lTHtBwWShgs3XvEZSjVw2miRA&#10;FhSrq2WVVqjZbSo1ko0mDlQvoC7GWH0JsEAWedPBlOFI3yGLF8YUx5gRANAKfdGXppyprJgUBGOw&#10;tYYOm3cWXzvRkJogIWU2rjb6N1conk+i5dL3pOHB1bViFYr9h/vR8UBcrGacIpUQC8pqbGGSbQS5&#10;FMA+yLNQWM0s8ASFE2UbmoCgWWP6FTzaZiN9/uQR5LnB6tpKnonXXHPim9zueVeRXhjFc+IClh4m&#10;QlGmlmD3eTfjdcTDCJAQ3wu/ovDC9V7lw1GAn6ReNbSAAStzpYTR/0esUEzFek7dRzbrOy+E/xGp&#10;wflAubu7VQAMvhOYovmaX1PSLPk3fg4y3id4juTDamnAD83iB1zPZxads6GXrNl8qmY0JZ+8IMWy&#10;cjLXRABLaKunW8r3eCjJT9FXI1Aw6ppRIDK+J5wPsL4BSiE6vh80ScDrN/Yw84AL8rPDAXtFI9po&#10;oRWJBy6aZGyC85nS7LpzYNrnzC3050Nf2ZD47sfjg6mmPaV+YMYIhD2r6TP5LJgl+PehmIF7cxm4&#10;mP7wcIkCQHuyRtFM5+KAHmu6Vo01wFi3NHEOvqZFtSbv1PR5YqmVDehEaWv+vks0Gqn6aDAVmZKz&#10;hkxWpHzuDgdOoNf52b+9uyOTD3JuTC+3N9di6bSdmeCLmdsXvzjnDMjxNdKdgCa9iQKfSa5JMglk&#10;Cq7kTR3GKEAb+iFOPgm9+d6gTYp8ZsV2JQjiC8igyU6yPYyFf7IQl2gG3E5S3+Mhmsm6/MWiMYOq&#10;BxokLzMlt4p12vJ556ZtTBImbpJl5jk1JSgZkvlvBKOKGz19kIcJAT9jsxVPi8QbNlaZB5NRx0JB&#10;j5xKtfZzbTP9Wapm9AoAIhMKBUiYpAxFqshnOK9NTOxpth+1b/fHA9Pj6MsHyUv+dZcLv55A4MBm&#10;GN5JOBCxvpW4rWICYDfAWTDZsF6xRwFgJIMDHpkcQmAgNBBcvcoNRmOejARGI1Ktl9zTnvNeAX8/&#10;yqNDl59jPZsAoggcoyHH1Pt4Mh9R+dlhzdHcHyyJo0I7sJcTNDQfSnweFNaQoECq8nB4pDwS65yp&#10;cKPZYmCvzf+AlS2/VbGXo29sYBb5fXzxaExT6jcZZ0FesliTytkSOF28Xq5yY1N89Sgfz59rt9/x&#10;9wXE4XMGNteSOkcNaYzFz8RhMl4GSptTEtOR6dJBw4aa0G2gbDCm/Dk3lyrucL4tGVqFIQtqiDZo&#10;UFWSYZvqGZpkLBxVLDIx2womgIZslsmAM5VBmbbL9IrXOMWm4s+18LZ/CkOvNIapjAGMlQIAL8ra&#10;ScywIjMzY2Tu1RcefsUEu0ixyWI9a0AIFnL5+4WDVVKECwgP0MQZCECWrEv2rKgBKAx2pdlPiggC&#10;jeZPKKZmrD69Gn6IMaiex8tKJE6tTLAgH3m4TnIZsFCRpkvfJux/nbxzwWYEKIT/kyxaHk8d2Vdi&#10;tcEfTGDaVJD25ouM4fhxEHjTyxhJLD6yFRXO0nsFR4z2+qURaKq6YjB5q5IjdZtNzlRAGATuANgh&#10;OKM6DFN3Bqu4si+NtLdgsW100n8Ms694P3J9VlaGAOYapmDSy7J3F5CvNGdKXi0+bFF+v14m5mOa&#10;Uh3JVPXiM2JfocrGNzb4qTpinQsYFgB0aQSqnmJPj8L19sotYRkTzWok2T2pTN2jhQkFS4GVJU03&#10;92QR4QzEfjn3cw32ct25zXVX8hroCaST1QG4SARwdgj+EGsI8luc8+Ng9iVzAa5gOoG105ln0nyV&#10;z/rtDftAAHhKAs97ev58CJHDZ11uNyo2kth+AIxQg2KQ3eb9t4EP66j11HaSyX389EF9ggVBANyn&#10;DN6tCFhQHhglEyZzDb6QeI+2tYZO4RMcyLZNte4gK9nSxMVGSdUnsxASZrQaMeuN4GqvA8a+/n40&#10;z2ST4pqktyTtljopGns2JHn+cYQep4ABfiYLYeCZtD+yTqfiKd8DDPQV9IUa/yV/vxlD2ZBMny9A&#10;vj6RA9kR1yf3R2/vXrmf//wv3PX2zl3l2ouBK8GaSvZLUZ68gzXdFkQWhxJ0JAAAzH4M63Gmce/H&#10;mhkXucYdGcD18vLkPt9/dMf8K/03X16oWMHrLa7XPKNRb14t1k6Wrxqy8DmnX6s924Ok4WSqOA1n&#10;eG/y5dk9P7o9gsBycYVE0/hyYJGEQL9ogQeq9/O1nXmCsbDKcehx+iMDkzoLagEATt/q/LOn3Yvb&#10;H0ZaEHwe7ukz97C/d8sAZuncLfMe9f4339LT7+n77xmq9Ld//2v3N3/7S3fendwpH95//X/+e6bi&#10;Ahb91//qX7l/99f/jn8fQWZjJ5JBm6/dzd2NW7aje/j8wf3dr3/lfv7jn/I6PD8+uT/89jv3Fz/9&#10;mZuvF+6c1xtYi9jgR9bgYPQCqMSa31sPLMWb/H4P2pOGkeCk7xY8qSK9+of8nvme5bVy+/pd/kxH&#10;9at4BpqeYTOLoPuMYeTzk4AheLxDeZToYThy113lz7Z/AsMSdgfJffWjP3e//fu/d4fc9yUMb/Na&#10;2G5WtPUAWxfqM7KS899dLxa8v/AyvNpuuabhiYzvcOBwvHOLLZiNz6oDkhI3sN/5wgoLCKhoBEYZ&#10;G7+oMkYL93IXYJ+vkvmaMOHcl79UoKny/dIEPnnzIy5hDyIOCMyiSgPAl2YuPPPk5Zaq2q28bmP+&#10;RyWALBkwJVxrCj1NZf8pn6FAlmTTjZPxg6kxR/M5DulSgTEFfJRLQanooD2uuUC9kil9YBFUeiGr&#10;hEwaOzJ/iUxf58z33VfPYRBoRusHXbqQRNsX96W+LQm6F4EgBaEqBhg+lEFXfYuLgJCin43Ws0/m&#10;4skb8Bcnq+bqZ19AMgsznNZB+iJMq+JaRg9XDaj738i7qAZBBhJzXB2SFHEUz49GpAbtXyYdxxr2&#10;Wouqma2HN1u8kkcgOz8Dtm2daJA01GGyRUhPvu+FeWpe0OQcymCXeDIjzGeWnoYmTkV4NJR8Qkot&#10;oIb/pQIi1MVUEnvZtJeJd0E3x7GaEBYarui2roKLuBiaGoWqpU/m9YLCrrEkxc6SqWhWikRWk5ji&#10;1Tg1wDcy6Spkv1zM3tWiMZofj9KSWmPQ6LOgoGEhnjeuk3m89Wb8C8QdDAMw1XactitGHLK1si1g&#10;iv6QG1w2oDi4IfXK1/UlH3KgNaMwmgX5jfCAHL80+T1zQu2ZloiGYhzU9GP60fUy6C5yQRR7SJJs&#10;vNLtuuuWEpkTEP9BngSQ2DJBD025k8yNxc04TJTgsl7KZLERA/JkqYZiYIpyjg0b950yNsa16zOQ&#10;qefUrGEqXEw994cDXxvfBZIxNLd4LMHcQioTGgJ2tSgUKCc6i0HktGGfxhO9DPHaAD9RYF29Won5&#10;CInsbMbrBXaLzLiv3Es+GGBcj4Pk48dP3IzEQOjNXD2ZtFKbBJYFwFeAHgdLqRRw5dzz817pf02o&#10;UwGFyMjk/HQ6V2D1GQDsOFZWBBouFEP49/3LvlpDDYy61yEBgK/IMT98+KDGwTYFgHNtbLjOCUi2&#10;Yvkdn4/aSJviB1DSerVeI1my+rQIpRjMM44gYSd/mcFSVDmjSpPvxWhM2mRhJd6YBYWVN28VQNOP&#10;8mqTJHgk0HICsGoJm/q8aupedgexP+BLshQT6yNM0JnylgunvA621ytJwgw4B7NU5vuFhm90dPPp&#10;a4ovZ5QkBtMpgI+jPQ8D2SyTAW/x+2yKj4MFIKQkmjwYfQks2uLrEZwKzijAtCSJFh8ISpmNbRpK&#10;Yp1JHqudgV1HghEA5X1bp1QAH1MvoNeXxtGemXTBMtEzVQ5/MaHKFMqHUE9uTrw4GLF0UWO2epui&#10;DKMNYJKki2jqUJwMWKf4Xpy8CrRgAMSgSiXaJJ/R9QRw5E/KIhoFs8nr0YSMZMz1vP77XDjCDwwM&#10;DjRsz8aOw36LRL92jBZCNFjK+dxUxMxhzfvlixof/AxS+ZZgm+2q2TTOLrFvI/c8DCVYGDlJQhZg&#10;ogRvdhGR7JLG7k2VgCRJ8/G0DVEgHvYcfAdIkgn+9b1JlKzJ6TX4wDPcMD0vF74AHCw1Hv+N5xfh&#10;JJi+gnGHHQ8sJco1hsSm4mQDFbw+hhk4Yx6fT+YrorJDHjUGLs3VAGH/xIFwsuEI9k8U9Z0FSRGs&#10;fRo5NIISZzZf1j/rmPKtiSzYDUjaS0ls6mDS+5ZpwgftG4MketiPwYbBfVovNjw78XqL3CjguQ5m&#10;yUF2q/kt0T7APPi8sXBpbWEgEO6fgp4E+HXFE5hMu1A/TzSWnWMCcCMg2s6/1MiXEXsd2AscSpn/&#10;1WjAUWNeaM5PlgOpyHotuEb/b+RaYYBNYSnDcoHggawwmCiMzwNWMyXZCjjoTCLtTIJJ5pYVrQQi&#10;7PM4Y++h3iKbqIkEm73VrNzXOjGRIHdn8rT54CV738E8gouEZxjihY+Qt3PuTK/FAoZyImxgnRgR&#10;+uw9wGck13Zi59GWJCpllqBf19XQtWKHUkbnxacQH5ypw/kz4f7Tnxb3/jRMw2ADs3UmKtQIbFMw&#10;4dHMY/CBuonrz5huZEYGaWcEMIfKRMC5eKS9SSLgEGkg31hAjdi2LpcGu14Duvlq+8djfeZpS26F&#10;Ac4xXQRtxMLEcvKO9jo/G1NKpfJdnRIgyxEE6TbZgEOsdYQ3lhxBlAuQ1JudQ0jBmjCDrRuBn5BA&#10;jsfkdgzVyf++HsjOg9IBdgYaDFngA4YnJomLTG3W36OfV36d5SrXa60CrjCgvbraVLaiwowWBKeY&#10;+On0K+t++i4qIKuEhoC9QgYwtqj8Hq/ya4Fxuc3vNVuudd7m7486AM/zcS/5I4YRV1dbXjs9e16g&#10;6AwWCSuBibCQGdTwYM0CIIAiphnFhMGAe5/37K++/hNKE5dIUuUgKfHzSGavoDv6WeENWqLiHLq4&#10;mtCppl2hB567b1vCKtx0nnN4YaGF0npPz4YSxS9ax1Jfg2jgL3AHshW1LgYvLzYZ7TupVJzCdFiH&#10;5XtAuTIGVThT8Rzc3NJ/7f13v897SX7tuHUjwDR8zrPJ4tDR5GflZXdEEe5+/qMfu6//9Edu8/qN&#10;u3vzzm3ubsUkNU9jDF1GGxKUOQHPf+uXhnOabFKcrDSK2oVWIwAXYU+A4JWbDYd0L/f3vN+w7UEC&#10;dOR9Prvu4T7fvxfXjUfWjYMpBlj72XMxRF8HMGAVT0CFJ4CVzE5mJLsz5rUcmGLPe4gBNwbdMTDA&#10;h7eqkaoqHXPtgdfDcC7JjoO2DqhxjIXUnBVMeY/QD/i137xyu1zjP/3wvfvuh1/yzMI5e//5s/u/&#10;/+7XbsjP4L6XiBM/32IvxTkJsP/+e/eH++9cWywfUNukgUyo5dXK/fN/9leu3z25b//uP7i/+Q//&#10;j9vm37vLvQxALfgx/uU337jf/06SbfQxYPyhZ4ece75s2XfAS9ijfh9UrwwFH0KIEb7zcGbYxfXb&#10;V+7zx3ztj7lWi6e8P65ybwaAb87XxhmIfqdPYnYnfyJhA9/3cIw6J7v8HngD1DO+4bDw/e593psO&#10;7un+yW3z5/v08OA+vH/vbuCznGucw+5gfdOJ9wIKDtovYDCQP9f904M7wPcTPveoo+CdiP0FPmj0&#10;x++1r5YBDFizg/aU4loWvJjwzgbUsc7gUhUZluT4SgY02WmwwAgBAdSGifkWvgShGvYbofrejv1o&#10;A56JzSa0L1Xf7uIbTsb4KOqbeqqxhnolIxZEd8EktqCqktBeZJocItL+wNGCIV4ElGFoXADBaDY9&#10;ZEYXr0I7S8pA0ZkstH6/0EzhUt4CLkviR4FLjfXtQgHNQh22DvZrY2rNGC+S422P5TlmeIw3JK/m&#10;YBnIV5UU5ivr6ZcqRcFAKxWwKUNNEo7mrzsJUI2MU+TbPlWyhPPB/PvL1ZZXZvXdNfd25y3k2CyR&#10;mGjOa1IY9wJ6XZUF++oD3TaT1ZIFNRvIqUVnc0EXDJqONQlZ5wB8OBNthor02xiM3gBkzmYE8AX7&#10;CGMdcZuUHT3vZr36l5JSOAsfiGxY6oNgAJgSyFI1tyzJVJLudJOhov39kjhGecsob4nRhMVM5TMf&#10;lTL9rkmQja/IeGEQFi+tZEXenOmLgVMBmVt3xkg0e+SULOAjkBnXMKFoxg0smfSQFmSjGsJYSPW+&#10;gH2BzeRok7pqrjjK5+2K7J+mMh/AUAAIJ8PNoNh7MiZmNLtFg3uk/8BQk3CUYKy0OYAcKNIa+jLM&#10;ePCD0dZyUpmq6TJ9us5K+x1tuqYGQ+lwAPpev3rNxfD4+Mz3DMZimM2W8lYDmwdsFfN1YuOIjTW/&#10;LmSjR264ewtEaSr4QGN4JF9BEgawlYzG1rgMqTYUXLImcaRfA/ww+DlnbGz3J03+V6s5J4FYbzMG&#10;gizqAw6/E03tI/1j8KBCBgvJAdgq19dbvTfDRcQGJN3b5LTatEabzA8C3yxYhE0bjGcB0NKvpmEC&#10;HeRNpZln8dVIhqXvKF++Gb3mkKosj0MweLj+jS4NkBsP5JmfpyewgEMIE3MwlGDuSzAAYFgnuSdA&#10;O4CoHeVzJ0oRsO6vr685cZfkfSCrcH/sLeCmIXNVBvFi2DEMwuSmAD1nbVubsmIEe3O9tqIxMeiA&#10;TERLFz4ZKCz2qaSwZJTgurH5cDVteCArdaxJ0N6MpwU2TQ738cKeYiQzYKnkVJr593yfw1HNA9bA&#10;dntNhtQm/9qUtM0gKV+0pr1MrdTUeTZ8YvQIMFBip5dnmvk5epOco9CjE2GwoA2TiXRNa5Rx805g&#10;OnFrHomjAWQ23U4GrgUdVs2lbDAYe6r4/XiTkRV2pT0paGi1Z5WJeTFTVQhGY890Oeir52ya/EcK&#10;K0RJxGbCG0cjkruaMm0cJ3kuJTsszVezAHSF3o9nI9kAR82L/AILsZtFAWwBzLtTgPzJfLzObFKR&#10;sIjn9+nhMf/z4D5+/Og+5yIfBuLwYUnGrlGAjiUUGiWfgwjzdiwJ7wRd6FMxk2dM26phSfKY6mZd&#10;TTFl0eHlGYvXA6OPn1vIJwcEAE4Ke68je1AWANhX8VpdYWnY/cI6BaCApDj8OfZA+NaVBGgAkJCb&#10;4MyABYG2vkSmdWCojcAngGIlNCK0OnNQAMGoG/uvCrPA7wZfQoK2IUzJx05riKm5xurd748Eedho&#10;m6UGnrHeZLz0N/Laj3uGOfTc0xnQ0pq3iIEjOHeCMZTxd3uTahdpK9PtzQfSmTfTyc6kztQBONfB&#10;LmzNC+bcD+ZLMjFlBju3dCZ0NSgk1UJYdUdvQVj/H0mH4notzKCtNUowo+JoPoNKmu0EJMdYQ8Fc&#10;kbLYWUoWKqw/eIbKzoKgDKRDTO809uUoc/4DU+gl3ansAQIy6YIVoBqm7F1k7yYxKt3l37v0pcGe&#10;elTAFVMQZzN5jxr4QB/jrr1IFNYwqISR4F5A4lukyzVYyIy5vfmHMj0XMqpZy+eUgx6Tx3kzLYc0&#10;s7HQD57DBGzHWv+hrmDgCmoBr3CZkppX9uUSfIR7TCZ0SRse5bfXcrjQqamwRNnSbDGgxxU/0LN5&#10;aZlXT7DhcKO0XjDWUAdyWOg1iAmhMKqtph2YCuVub1+5n/zir/7INN7/1b3/9Kl6D1UjdEu6K8zR&#10;2vZgPXbmtSp3crHFgg3Dva8Sa3/xT6mZS9q8DOKVqpiqT6TZBbRN9bPG+YYBAuofnXWN5Nfm7cdz&#10;h4CpDPAxZMXPYV0BvA0XycmrXBvOcy2DQKTXr16xzmJqpyVJdxYSUyRhnVmWONuPvDVTZIRZSjeu&#10;CYAIWNwkDoiXbrZYTM8vbWFgSfIs4B/SXFgC2DNKf82ouh0pwPQKwxkVZYXQGsiE9YH/vs41AwYH&#10;YGjdvn7tXr/7yq1ub9QgtQK+vQ1WUZdrnxdrOQXra7r2opaRNckoY05bm01lB2s9imFD1lCS7L7c&#10;17I0Su6GEpuD1Ryp+mVh4JPS5Icb7fo0HJaqzwGoUALnlAquoS/TmCH5Rw0Jee7Ntbudr9w215an&#10;hyfX5rPhzdXGvd1euXX+u3/21dfuZz/6sfuLn/7cvXr3zr35+hu3ffParXI9jSFSKAwuAu5D7eEA&#10;tiUDiQsT5+V5x/Ola9UjyApgrD6ZZNzwfg0KKsR6XWoNIPlYEtS5O+T7jyCP4eVD3ngONhBNUoUR&#10;sDmbhNrTlqi3M0FheDYAzDUj9iYOopA2v5jR2xJPKn09+1MNKSjeay0sjrA3ADRlSNhBsm6r0aA4&#10;Qu2O5/IlntzT/SfX705uvbhyz7TRie7Xv/lV/hyJ7/Hx8737+PCZ6w31Mc6Jk+/canNNEOYIn1OQ&#10;GHBGgpWKegcDRdRA6C1wfRaNO708ufvffutW+TV+/qd/6r65e+1u8j385u27fK327vD46N5/97v8&#10;zLZul98vsN4500OPDDuu80hSC4f7kNLne4GEZfhdDpZQvbm5ccAj8XzhfBpBKEH9hhCU0yGvy5if&#10;zQf6HI5R+0Ak2//IXm0HRinrODFNsXCfnx6pumJdxwFLYGAJ2HyJKq+Vnr38XkztPQ+sqSRBP9Fm&#10;6Zj/Qf8JBVDLnj2SDQxm6jMCXeJggImpIAqwllztDQprqygjxpi+COooOQTB2I/+IoTDFa+z6vNn&#10;+3bjK82rkN98Db7zU0iHMdOEkVi94Y0UVbxYLQuhKAaiDd4LkJUMw4jJmFm+BEuGavlRCTrmIVyC&#10;9OQxnIyUFCoLuUha25IAa/8d4wQp8jwL6gcEgIVK1HImZ04FnizYTMGJyhlg1kOF/VfAxgnkM1LR&#10;NP8wr8AwpQ3HCzyoJiZbom1oaq9WfVWN/Vbqh6g44XpvQlEP2LWsCcx14CLfPWdYUghTMKEztmOp&#10;1Qp7klkB5i0YmsbwgsYsT3T/8Vlm9Eyd+rbCUmy8q/1PBSD95ImoAYuvthoFFJ6Ym7HWDWbQbkCh&#10;LGSiKUnL96NCIZrJIRk/dgPxwLMosElyMp+vImspwCBvvBXvrizIYrxt4QTeUuyG81HRxAZguTjp&#10;pC/Zf96AlvE81IcQ03TcBMlKNClms9Xp5g3mmeEtVN1fxIISsOkWMgQNMFc/8I/433bze0stYVHn&#10;1XCosEj0A6GH33rByQwu2ueHJz7omBbBw2A/qsGZXc3dY97wcPijOTxQwrCXzwBYWQ029YZAiXOW&#10;EBo0XQS7TcWSGAfyIFRxD4YFG0+mSoHuvhGQ4CUzpd8LvBcWa06mHp8/069imQ8JAGNqtOCpcOB7&#10;wIvwers1xsaRG7R38peKOCNDrB5EYBLhZ1fLKxZI2IDRVK6Wa/Yhw3BUInMaLbEWRsya+hQj0z0A&#10;RSb1hvy+G31epOydereBR1/o7KA5Vn8yJSqfyDZ69eq1u7+/Z/OPew1j5/1uL5CB8mMdbniwDkhu&#10;QkqxAT/yHfD07WoLgGXMDF/o0sayw/ddIsHuJGNzAAF8Bg7JUr96puGxORoTP99okotgcikAevOZ&#10;djNvrDEUH6/u7hhIwkLOkq2RcAigcudfWATBoxCFOw7B777/AzcUPFucfOGAXs/EgkFyHCagQU0U&#10;wBcyO1oD5KOr5u7B5F6cgD48uxuY/bqzZBFgZbnix+E5CTueJcuB7I8MljFVNmDyF7HjtifM2KTp&#10;2QdIoeZfbElORkZdO6y7F3q0qeEs9xkso1U+zP/kmz/Ja14pcLi3y1wYsOE7y8+y+EZh7Y1FFmsy&#10;aXxXPCu0JIglpMJ8Qw2UQ3FBsAh7CxLbRoE9MvuXPKWmH6GYTo1No0Y7xFTIkxebBLCAdo2CCoap&#10;PROY82sHMQ6xj4A5kYrPTJrSmcUmHG1yI8kV9zOnRqoJk2yPn9k11Qx48vATaIB92hkjGv4r0QI9&#10;NImyCHc0no2Zf+PZ5oWNNUmaacfGXOYWRGm62IHcp4P5AJs/YGtjpWOvVFIVDQPBbgKA+VoD6H96&#10;enEvux2f28YaF0xoH59ftJ7yx9xcdXn/GSogMW9nknKSLQgWQUNAHnvgbNFVGXFrHqbjoMbQzl2C&#10;rR1DWQEIqAmZQx5/PFffrIeHR7fN+yKKa+ypYCU0Bpii6MfexuA4moGrgaWtGAYc1pDNZgpSoOR4&#10;MeczuGPC5MiDF/sJPHSYtLtc8xrB93NM8qCCzCWK088mdxPBULhng8kG1FjkKRlLHWddFGsejQLu&#10;IfyJUOQjfQ9DF5jTwzMJLBoEgcBsHRPQp90Lp+4AObfXLfct+YUuVBxZ+qtkQVF2CPg9HwlSoqHC&#10;PYUFwWhpo3x2O7F5ojXR2IfBYIYEcblOxiBN9Kbp+R6CoscAiaW847Bnd/TTjHZ2DBeFa/57lJAp&#10;lXXiQaVa6DXmLxNLim8zAaQDpSmhNu/Jfs98qxWa5Ju6l5GxgmbVAPAVz6mZ2MEcCAikH3uFjXjz&#10;c6G0FtfDQEx+IlMKRAsJGY2FOGs7G4oM5icbXdHeYj8jCOHlaZnMC7kGPTk1/Y2lnXs/ipXuW6VJ&#10;m5LBVbC/qdJVMjwgeesMbCZDoNFrgcEKdmhYSA47E/DLcxJyM/p6CrjiPcGZaK+dUqoJ3kN5r8aZ&#10;JBIhNEd526LBBoDYmCcRwgWGA69dSWTu8jMVjcWp+5mq8XfyoRa6aBB5b81jS3YiYjs6C2HAfkvL&#10;i2LTgOCH4/kfFdBRLGBG832qgXRmc+DFwbKiPBLMkZRHP9+ZMoUjlxLHepESyZ/3JvW98F3F52/n&#10;QWFbjTU4wTa4MDUtzoY5es9Q/ZzwrGJtNatGyYlecvM1LAiQlgvfUiTe57qYgBIak3wdN7lehJUG&#10;9m7UIRxeXTTU9I0GOBWLFcGcdW1hjlf2YRw5aImDl6clhqptU2VG+CpkUOfPgiTexsITNDht2fyO&#10;Y2sp9zNd71HqCxe7XAddKeij17AK9SCCGM752r3++p1bAfjDHnku3raOw1yAMsXsHZ8LABmBPqc9&#10;guctfasc13wcR0v/HswnVJJ/sZ5kHYJ6WYMHHZLqe6TmKJ5LpeFHq9dUoC8Y69/kdwZEqaYPkym8&#10;oRACNxmL5pZ5/c+DSdSjEwMq9xmoM7969Ybf8c+++UbJ26asQ+AGh6P5DEBowyJfs9uv3roWILCR&#10;JRJ9lEel1xpozPTcYosQ5QmMa7GBjFRflbU9WHgYMNOaKP+zWs6t3oBUGkP0uSteMPTIy5939+nJ&#10;7R4/uxlkpiSDSHVULFj6QbUWU2fz2tvDuzf/F3wI+Wwecw2Xv/P+tCeoHKyJPu8BFOX94KSBP+ow&#10;PEMHBheR7+2WsO7AwDff05fdE4cxCBKh3YcbzDKmZz9AcDHvid98/ZU7R3mBv5wO7tXrLXtABMfA&#10;9w7Pzg6e2rkWOOXPCquXLRJySXs+UzKM11p2ClrrUNvB0zu/5jzvk9e5Xrjyvbu92ZK0QWIFzum8&#10;3hG+9Zzr5+9+9Ut3/93vXJvPfZxFu3Z0r9dv3PxqyaRdeOGdjqPVMvmeLLx79/ad2+f7s7xau37e&#10;uxfzv4Sn6YcfPtAHnvZVSHAXMq2B9HxhEnTZccCTEB9ot39R/cHzOXHw8vj8kL/enuDs0Cf2Mm9e&#10;rdx2lXso9AkgKOTPg3AQgI7rzU3uRx8Zluis/2PNlHvHBoEmdFdqmHQMeTtsgA7GcmdtZwNHWYT4&#10;ypr3NkpIddgudmyRtaY0MW3HEryVprCJgkHEy+DYEkqRpv3fG4k3OPcF0JfszCgDZ2fS32REiMa7&#10;KfHXAKtQZLhRQyMCfj5VBRj9i80XePIdDNPgtG3M5izVISL+fejl9Y/gQNVL5u8Wp2ti2hbuxeXL&#10;kt2blGIP/CTYuTtepNgK6ykMQ4F+oSQEY98OpcYwhZMr/YYNDW3AQXVGUvYB9xYD1r4A++z8K9LU&#10;ZLLcYD551GNEIb4pRGO+WbBQ6Y3+oTxbvNvpfajiYnU6DeQL7TOmCy+/ibXpbTjO/drOlcaARF4T&#10;y0Pg+RfEmC431bvJ919SW9WvPFtTJZDWEK+a+OuEx6Tq62jhIHIjk8crLL88YxzrUBL1U4sFA3kk&#10;pmfe5CbJGFZklo04xMtU134wToHRnuEQMjQvfmglaYpnp+GRkoipgW1cmT6HiqJ7A0zA1ElmSMym&#10;h35jAkdaS//ExZy1remgVUNQhsmockmgKFWwZN5k/82QjHlTA0XkBzayKAPoRn8h+27R2IySGwtp&#10;3RlIMM8bKjbsVd60KCE2k12YpJ/NfBGFGuXG58GMwx3/fDjYQ9UZw6vVQ4xGEg8gbhQObUzBsFA6&#10;mKlb2iSuO1hog4U/FGpsk7/bzfaWNOgPH+4l5Z2t+JCAOYWmCk2YpHEqCME2xHSGdP1R0h7IdRc0&#10;Ldb0H/cM4CGu+fb62vziBgJnXatE1GQpqSnaAZl/fXra1e8AhiEuEA//YpBN9oZGnrg+IcQq//aW&#10;7vY5N+SY1tKIO392+EMs5pr4PeYCQQDmUNkjzqeaDA3pc1kTeH2ldkqqF6x5xzov8ehnAxaaoAbh&#10;eFKDRhalyVjhPzDr5Os2DNoERouij16gMFl2g4CoFCVpwcOPlFE26UnTSQADPYNlJn8f3GMGFAA0&#10;s8a6aQQ4AdBo5kK+MXEkqDrq51DkYvfDelCxJdmhj9M0qOxwAFxg3LxYyAstlrTt6Orv4ZCfBQGi&#10;8seUPx+uSazx36lOoss/0XwMUxI7lpNWMrECU77UxKOZdSwGmDzZKXUMZuDPL88soPeHOYscXJ95&#10;/kzBdFGcfg1l6D+yuEUBVsZ1WA8MFmDIyqJKPHjtWi+fUPOJKib+YjEHgiOYXnPKiSan+g0qIRLp&#10;Z2XiP1iwgdPAJv+ZmgIetiy+08XkyLwgow4e7jXW2J2ZECewhwFCXRmuuBqqEZq2msfK108yWrF2&#10;YjVfTTUx05h+xvhxJqdn8jgnPwLlOCJg2EErUAfrBSw3AgIjZR7cP9F4+VhDKfSM9rUJKNMlMkqK&#10;xxXS9XYv7uHhgX59nz9+IhMOz5ezwcxgEmA036vFXEE9+XpsIbsJ3kIqItkcnDJac4vPpue50/u3&#10;UYESSLpF44Zr3IvVBuAYnxPDlobspCgA19iPAkkFqnLNd5a4zj0qKnE4RloWAGR8eHyq50KxoOh7&#10;k9PifDMm1tHShl1SAjwalGSywmZo2dwyrfQEJuFCacVjNBYNpOyL/DO9G4NJ8r0xEoxdtT9Ggobw&#10;H0WY04lBJr272mov+PjpI4GPxuwt5q18TLFW0ZTB2mC93hKEBesc9yNYqJJ5ATDsCWdn8UQRY3kk&#10;iADmYPGyIQBhsu3tzQ2ZnZjeo/EL54aga2jEAg8lmZL3qKdVg/Py1wJAy2ISJurdlC7G4odR5iNN&#10;zHWNOhvwjWzeYU7ewYvVJ5NONjUAYaBUsJMywPzXivfvYCnRAokGnp1M/DzJx3HBgK8khmPSZz4S&#10;RBXTF3+fAVVgoTWThITWNsPks8Y1nxt6T+sEJaOSvY19lcUy/lwyva5Mfm0fKJKcUOoVDB5a+YR2&#10;Mw0/sU+KWTOvicvFo7hdqtwbzEuzhAbheTr0B14b+SSqoEcl21Hi2JCZgSdl5DpVkAEGtfCzBWCI&#10;/eRMFqcsART0IKsR+knGScGAAi6a5NsXpYYxH7EOSgop5HTcp6xp515gBtUswi3tPtKjeaj1KH92&#10;FEheBiVY+/BVxD1erecC/RezfxzYx9oxuAsBrZrG4kHN9KXRzigLeTFmvbd4wGQu5RzcmbxnMHuH&#10;MpSeWGGusiQqJmi+SbRfxacZ5WNd7kco1hZgOkOK7SQp9k7p1k2rISZqz7d3txqYt4l7AbyY5gjL&#10;WK7oh7XdLPm6YAvGYZyaoqaxlGhX2SSFVT6axYv2bV0lyCeVWG3nX6vGFAwiR3/hoaon4KlGhmBe&#10;R0haxsARp5c8XD33HvjcYhhKj9S5wEbJ5zVwKM3V2z/52i1yPfG027MvwB4PIFDP90GG8BZ2xsGP&#10;09nCUEAOJSD1tJR5fMYgDzeEeWAfwLNOIAy9AvoYXPNQWPh+WiMYIBqbL5SAFD+xMpwroWKhDqMV&#10;whMrWaIxVpCzdOfGqWZZk8UWeT+wppFwDBbYdrzhsOd42PEzbt0rd9od5FlFqWNDBVHIP7fYrFyL&#10;OgfPQ2O1c37NI1i0NjxNJYnTKTQq2DCueK6OtoaRZovwFdRj88WK6wLnPUB+eq/RO1jXG/s58Ijd&#10;85N7yOfU7377rdvka3vK/QJJHBi+oC8aespiC7DBHtGC2WZLDYRxRoFQQSJJj4G6ahrYhtCyYdAz&#10;I1/1I+8lQCT0VHidl/wZ5kiuH06ysMnr8zTIs5QWRCZvf3zeucP9c17TG3f3dkYPUSx/eB8u7q5t&#10;uHTDUMYQBGhBwnyf+56Xw4t7QWhFfvaa1eCOXXTX1xv3T3/xM/dv/+3/xVpwC1XT1dzd3dy5Vzdr&#10;t8734nZzw+eSsAqeGfieN/k7vrt17neBAZjwQsTyWa9v2b8+P322ukNhlQBPYGFC/3XUX5BaI3Qk&#10;//7mepvrs2d3+/at++rP/ixfh5bKu8TU87lkks2c+zL8+7zHIFdnL2rTp9w3Ai8oNiifPn4iGeZ4&#10;eCSzEIET6FsRtHa17Di4RK2CAR+k859zbQjv0c3m1n33ww8Ec8msBNHCw6PwM18agTC4BqjvkNB9&#10;GgQaNeaPXRJ2JS9XbUY7EdZ1akxolmCsLbH0i5XGhe+bPX8KDGkqk6umtoZJlRNqiIOpCVIJ8BBw&#10;Mw5TBkHx5g9VImve6a3AuFRkn66EJZnf6hjr65VgiuRdDfYotXhhsPuSGRtG1rhFHpwuVDvBWPvR&#10;akoxGNWLEMPwwWyC7Ey14EJXpcUFpPIV9ykgmjdMZjCPwKLGacz7vDDYo4Ua+TIsKwESFcScVGG+&#10;2CIFgX08alOsdWSVJ9u9JGDqy32N9d4ARCtnsTf7shoYYtemymu9qDhSnJpPKvffVkqBwvi0a1IG&#10;Md72xvAP2KMhKp1X2RNBWSJGjBuLp4R9/8FsjNjvVF90S++tSit56RcAWaPaaGB1mCwHfR2JT+A0&#10;nSryZrm6WllB5appOw7yYvQu77DBQi5KStsURa0HaOBBhM2uvA0b3LPYEZywo6G9MIosnkflv1HA&#10;pvLfVmBT9meyAD48+X3nTOhz3KDo42OaarIMCrI9EPtk4UzpSydpcq4oLOZZZq0q6jwnbqRw+jJZ&#10;djUBcuYbSm7xHZMl1uEv7PNmPms8ga0x9lzgaNoBJEE6ioIFn0WJY/Za84aeKJSG5sMG5vL40ACo&#10;yvdGc0pvFEyN+jMbxvVqQZAIrC4AhCU1ShK+fHjtnlnADfZeANoAyj08PlLOh8Wymctc/vfff8/m&#10;tqOkUglaaMgQrIH4c0xR1q3kG2sEe/jGWA+avuA10ShIQnvm2sADDtD4YOlqur5KklyvZjLJN9rw&#10;WKRVYIZgMgmwBWlOuzObcWzKmAyhsEDjiAMI14yAcS4qjvn3cH3mS1HPsUawUT8z9VfgnIpleRCh&#10;6URx5A3gYu/EJs3Ro6340LVuMkntGhVZuJ8odnprVJKV/8n+zongniYDRbaL5+Zme8XNi7Hy+6O7&#10;vpm7zXpDyd/+cJI3VdD0HsbCCKwoLDCsdz5HyUzRo7FSIEuAP6LJ07CekFwGSS7WMllBoTQUJqV3&#10;hf4to3L8XD8E/gxBiCTfQkldG/dq0bqXfS9WiB0IYKKWzb2kKDnzkIO3IYoNb95E5SBBshSYfpCL&#10;zRjo0hAY2Z9irl1m7vrqiuvtq7dfuTdv3nHazCQ3yu5bA8BPRo8OE8vA2EHyeevJIiqNkmTakGhL&#10;uuSiGDtYZ2yALCELRS8OoZN5jGnvmQkAMoYTzX8BLpRmIE4MFBzKBLqM6V1COspksAwpWFimySNM&#10;SdWpelCwGXZu+m4MSOnF/pwwWl4LmuQPxadsKhDUCFrq5zhWJmdhQHoAnXGcjqE0xXZyMgYft9wI&#10;9bmYW+B5DEjaNOAePC74o3Bt9/VgJCjSa69BgR7NR4LMCUvt/v3vf8dppLxI4DEqzzd6+SEIg6FL&#10;2qsW5tPWmw8ZmiAkQQP8wcF38n2VPux2R95fmd3K7wOpo2Sfnc+278gz78pv8j64IIMWjE+Ag3jv&#10;Rd5PwDI9Hs4EzhTW1LnN1RW/D5oVNDz4ObCdAUoC3AE7lx6V5yTbgCjGiA+dAgbgHYYBBIY6YIOZ&#10;WS/ADvz7AQ0nGGIAqJg6OKddxHl4dsNOXqc3Nzd5P/jw/1L2ZsuWJNl1mHtEnOHOOVV1AxQI0CSZ&#10;XmR65h/ot/AnNFF/IpOZ3mUSRTOARKMHdNeQeeczxeDyNWw/p5ovjYYlqirz5hkiPNz3XnsN5s+l&#10;lppZDEDT14n7m4ZKwUx/t0cTWIsA3DhlhA8a7qkbRVhNSMYsSbIS0LVm1k4CxfN6PBay5qfDxOEE&#10;m3WDXZO9tDYMJhlpAn8isHKiD9iKzJyRUk8MsB7AgEXCMqwvxBc18D46wAi+brLn6Mh6k89fWhan&#10;qEaRWtwMLy7OdZ7Sk8RerALzxAQD4I21Jv9g7Q84v1qAjAEwAulIA0TQiCWIN3e3ZNrjNZmQzrRG&#10;MfkkCZX1BGwQ6NfX5BQqPsmMpCG8k++muTGdkXYHiTeT1ckszHxOWAkmeeDyXg+SN9Ob2GxAedZo&#10;b6UA1uBKyOzxOeC33AJEyi/XEIaAkquIBU+5NzwvDUQRXLHUmpYQZu4tx6NYnGTdzR4cma2Hs2h0&#10;Y5J6s/E83S5+bjF5pu+eGVGdAFHJTjTopL0FA3CummwvCl7cXzS32Pa2m1uGf0C62zdfxmI/wf5c&#10;e2DoWtfoYIAYoM9NANV/wf9m09iz5ZoEFNtefq6DOYhwujJPyFnBSvQ34rk68PONIQf2sDyAjN7F&#10;P+qBWD+JnqZrDpU5JOwABK/swbc4YVI+aVhHAz0iNVTCs0pmxao3S1RnFs7Fn78+stG/pj2IPVbr&#10;ngxmMUG3Rc0cBhdpnVqTGJJTnLf6PfmegcUjSZPT310TkVXLc3QgeIz9al2bfjRN2B/zLKb8qt5L&#10;7BeoTxFgwHCETiw0DerFipC9ihQ6fA5xRpAZ5bCTemPwvTApeHp8picf9tuPdw8NyAHLj+zobs3k&#10;YqyjZF+mZRkZ3lTsBVg4AD4qLAPvPzrh3S6GMsQdGluoN0gfflPZnpTZpIdcsi00oknuIjZbbKAs&#10;GwDs16XZI3XNxqFfzLYH47NTvQNgROxdMapXrC22qdT1cN1LwZIZ6DP/IsiIAyb8cyPG2QAAFDV/&#10;XhoYke3RF0PMAPro385B7sSADQyMIpQPVTPCmsD2vHu41Z646BmnvAK1zaGeU98e03g4pP/6j/8l&#10;pcNr/dzYK3c8Gca6zzE46CirIvgZN+UXbBXqnnzLxOD6mUeRHe77dXo77RQSYmZm1J0rECY8OGVi&#10;epLUF8zVgb1j5lpiXb2c7CGWmFb/Touljmrg7YePKdcz88dvX9M9ggRrvcFQoytAAyfWtXe1NiB5&#10;g2GKS/prMGeHX3OYeyJwmdJ7rTmwF53q+/+v//7fkxG4vZIMv8u1n8JnNgkFeyl9Nq+u03B1RcA7&#10;LUP68t2vU/m3L0zl/dVf/VX97BNVXH1WTwM91f6EffQ+bYfe4JPCrZC23Nc9EfvA59sPZP49fPxU&#10;18I1E7xLVpAN7EE4CBrgr17PruNzPQMwOD0QHF6jz/DwHGzahy8f0tPXr0pCN1DGgV8fIFQv38y6&#10;CBFwdjNfp7fHRwLCnz8+cM/Z7Dbpp6dHhwB9UPBmp+FsOgCMmqjUUJiRQ8uWuXnd46ydnBhfrIgJ&#10;BRL9UJfw8U0X1gndOcgwaeAS2MCfD36a5DQCIoKwdLb5dPp2bsEWMRAV+0183eLgu85qkZYD0iV7&#10;2oXX3y8lyQHMhbcffYFbAKk92pZi8GdpwRAEljzHHXI6J1w7NGi5AIpCHnxOLDZAl+3NZ+/x5ECU&#10;Eimy5cIDr0R0Z5JqLJ+VYMmBjlPzYzXbz/s4WWxQI6lgaYqExQGffersQCeaAe491pgsDqIf03CU&#10;z/qcbGOT6TUY3yuyZglKLrl572r/7nSP7T/LQXzzKFagRikRytGR6COvvGBteqH0Idt18Fpnj77G&#10;Jhy0nosGmb0DNrrm8XKW65IFGSTDFsTie+2aoJiZXjyEjM90lq0XPOOFE7cjGGVICuWmLVnTWbPt&#10;YrCzr1ck58Gwm3Kq3oXD8RfgXXh5UFaRL9JQLJ/UBHi21CaZHVYa2yAgGxR/xZR2ppSx4DkHEiwl&#10;FrWnqENvjz0l6g7+byL3libnoOvywBQjTeQGTb5hlNvbp2rsTWN18goKQU7keZipEeYkewVfhpX9&#10;PJJ99/qW7IhiE4VvGM7j35G0tCRJ9bBwGbxQDwNMaQBQHZkO1deD4kCPOMgPALBti/wvxnFPyjhj&#10;5j29QAEC30DI+nDdwcpCk/f0/KbAh3rPkH5KECBLUtPRR02gzoeHDyYfrhmmgcRfgnGQBoP2Xx8S&#10;HLqg44/dKb08v3PhoSlGzwsJ6ONr/bz1ugDoQ8ONRh9/zkN4WLEZFGCT2FQvZMrMLB5wvfB38NnQ&#10;OIFmj2Yan4UeKYtAOzINSXnRQXdzI/P6ldfeSDPgDZtIAKWRTkUW3bhrAAKbMMsh5HHUSSbJQ3ey&#10;PLlwgri2RBW/tjdrNv80Rj2ObaoBoBkSxkhw6uxRhymfCtqhefscT/LeQ1OpRF/J3PcOEiDrdC0w&#10;Dp/r48MdG3tKqEdNSrBR4ACUPFzeXixEDWAuSexFekCZVUY/jywZEJl4O7ESbra1MaoFyJH3Rq89&#10;2aCc4KPTCJdy5jyQgeRo+LmcGRDRsEFuCHCRcqtBLC3IYD9++lKLlhsxsHYofK75C8wXlNLD5kqg&#10;NACpkwDhU30uir2vlIyrDfpyyj+6wCEdfVH6d3iNlqJG5BjDDFxXeHim3gMO7aGrnBoYgSmzjFw7&#10;hvIUn2CYqqdek0B6JLrh1+SwcB1cWuzy+o16nrm3p2yq/dqSAxdHUYDYewLPJ6eiLVgitTTiiGaf&#10;LwBFPhtzSNVVCJHFPDulLWnqhP/cMDFcEtDjEkE7ffOZwxohS4am+VoLZLwgnMXMDqac18JVe8Ub&#10;p+Yvz88EstCQ4prBmwkFPK7Mlv5wAqoBNkFyA8D8cBo9zVIziGdmV39dzUP9O2LdQfpPdh/AErBa&#10;1ZGzYcMzgX0jmzWIZypYPgMbQABcr2nuxThisu6iFHEwozBdBpAO9sh+p5RL+jICIKyNBljS9JnZ&#10;XtW9ubP0VHsu9wcwdsfwOipmles2Ym8DmI3PCG+s0yRQCHsyvgPW+d3dbfrp5581JpuXNoFm8zlL&#10;kiH594qybAL69usEs+CuPkt43aulNCYV1gWu4/pGADjApKeXZ/rOYl1//PCJ94A+cZt183/pXGih&#10;6EZjlRyAQjBtVnECc2rtWz0HUnf8c6Xr4pyeixm4ZlYOLhLnToFVp9PCiT8OYMqnr89+MclBNzgj&#10;6KXEorP+aBncXFrmUjTk6JezLB3P3Yny+kHP+vHY/D45gCkK5gJ48fi0M3NUbG94xGIPOjO1ZjH3&#10;uvBmS/IJpTXFns/HdispYgB6WeYxbKSzPa3yZULcLHsCPq+9QnTwV8Zl9vv09n20h61ZtvIQdcr7&#10;ojok0gApp3dgUACIR9t+SPqhwDPYXowMN1iRyYvPf7z0Ek7eh+DNhqHjbIA02QqB/r9Kdaa3Ip5p&#10;Ft1QAXSsHU8MExMoxBoPBudFLNi5vuYmrTxkrWsB12ktf0AO5Mgk1R5PJudW0t5QhoChhnWwYdiM&#10;vh9+FkPliSwkn9/1OQDQhM+K5wxeos/PT385s+8yke+iWQklyuIUw2JD9q6ki+Q8sy2Kh1Pha+tg&#10;n2DDscaNIVHJZq0aQOrF9gT7rvfZY77HLyRKSlEcWFcx5Xk6qeE9FstJe95H7H0AAmc3vh8+feaf&#10;bcwoZ7Aag9bkQxy6pxXXneoMWBdEeBLsGsKYHPU2Q7s2CipjeBGHmXoWrsx6JlhJdnpxEI98CLeb&#10;a9ZnYNMq4GPmegZQir5jA0AL6b+7HVub2bL3bIsArLM9Br19vRZbWM1s04cvnykzxFIGuLdGQrrP&#10;5o1r2KFXEwVGYVkEsiCQD6DVFCA+2Vo7yl+ZIh/exGCBLb1Y/2Z25k4DzyWbvWvWXjSXXe4Nvi5n&#10;jyxLdwP4DWmYwH8niK47D6f7phqIhPMWbGjQ+Xp9zWcFD1d2yGCcQxOXZMdzgP6atAkq9EEDOy+7&#10;t8sGJaZpboQOhjGdFGQG0Bb/21DmWe9VPYtutHnLi8oTBqwpDBLxrQ7v+3qPnmvdsaQ//v63aVfP&#10;oP/+r7+k9VLv6VWXvj7KNxyD8Fj/x0m93R16jbr24H/HIS7YY5O8BRGCCM/r8FBdeO6wIaB9hfzB&#10;r+R1iYEbAqkALtV/h6+wrB6SGPaLAt52h2cyRGExlKjYOhCUQ8Lvt8en9OX779LVr75Pw/1Nmh4P&#10;aVPXH5Q4I4Yvq4lMdPRGCA1kCAjuJbwE7z+amADLB6znt1obiQCzmzsm9GKosZLbSq3NrvgMHHcH&#10;WgRh8HiNQfmvv9CiKd9u0uml/nz9uePuhSF/Gw57wDwdWMsd8MygB6azxJpBXV9+rQDMG1jGoN+E&#10;1QLVaCPXcmZIdc9Ak0WTA0nm6/4BkBeDcdRrYP1NXD+JHnu526bXWvvRFx6hXYeUvvv8hTXVzdUd&#10;CSmvr6+s0cqHh7Q+XaXHb8+sB8sJrMkVr/Ubwwx1ljPYsQho7heBPJ4FygomPO9Sm8FonylLY6g1&#10;qwkPSc42b+chfaTccofPxVy5c/2emeOTG8hVGmLYnUv8JRLcHYpQfB4YzCpZIT9nRldpfnNn9q/D&#10;8VJxLyXGnZQzCq6K84dnsOv9CFeMgU0Mh6nOyvNZwtp1Tb7cfAojGDWChVKQEHJLAO6sVlNbskQm&#10;vZN0f2lRlFxL0BrFlilxei7zWQ52DkZeGgjZdSHVFSO45NxCLyJZOCw1hs7WCp1BpQAxF9XkXR/g&#10;pcgUwXTkmjDA1/cR2BhEluUS5aV1Cd5g6HRVCFDy5/RZuzkYg2dmJNm+Vo/xljj6OJihkXEiX9zU&#10;JOlic4pF2Bz6/PfCJ7gR7LKGjzkUtHlpYGs2VtpH4Kvrl3672fw9vDuU4Nk1s2x54OV2c2cbpzZz&#10;REqhBj9sxY22GIHZo2YZ5y9Kolska+paeom8+MKYWNHFmZONzt4fAFZQjGLCGRTHiCwW4mngMTT3&#10;9Lwxk88oMm+lpR70Chll/B1prNHcq3mRTLHL9muxPpxhBEWSP7Lz7HGx8sa9XcvUEUX0Hs0oWWBF&#10;jAga/C8EbfD3AaSg+c30N5IHHTfHlTzI4KGHRggHFja+8GPBZ47JRCZY0PFmI54c4M1VbSCZyOgN&#10;B3Ji/Dn+7H13tJSsk/dHJwNxMgjnibLJCFrZ0DdtxaYA1+C4P4oZ5ZW6NeMOTeBTLZ4BYIW3xtuu&#10;vtZ24Ip/uL1iMtPEcIkDryGv76wHAyDNTMnYiX+GwhlJm2Akik0CdteiCSSarV7ejyjwUazpvoxs&#10;EHAIsgm23ElmnpI5Aehkk05zdZvhu/WaLbIZTW3ONhuFHDc5bac3ayzMXMF46eiHISl1dwGYDWSA&#10;JYVf2ET/iOIREzDIg9GQmHUIcPZ1d+T16HsBVPgzhHCgKaLX1xqyWyWPYVp5omTvxIM/EYRZLMMK&#10;AD7Reykb3Wdoi71gZk+d1quh+aUlp0yLsds11tBixkK8nqYguXlkRUCAqcGNQbcYYIzDL0xXxzk8&#10;Nkq6uxZb9Ltf/YoJ0cf6fe/u79LHj5+YAAgWJ0yFUbxhreK+glXEgnWWlDCKXO0nXfOd6Gn4b5nf&#10;PNtAX8y8zuzFfqVGE2ue0/fYz7i/zW6WI3be+0Y/tClZyDcjbIh7QkgKXMBnT9kaO2UpzashmW3J&#10;JHCnYAF8CGCuIxCsfasVIsvohvtsMCsQUJ6BySzkuMbhI5LcQCzpDBDywJ08nOBgZWx+iGoWZQAe&#10;Uzfs0QCgk73jMBWPKZ9YFVqraND3tfj747/8C9Ok399e09dvXzko6PvOidVH7ue3KE5HGW93LihW&#10;zdw8kam3sR8cveHM7owiSixGgR54VgX0DjJzBmPJZxDlWyd4M121xFIMGQDmRNGN/XZtb5ouGDyL&#10;/VUx/LIZtIYECjzq2SCv+Pzh9yGHhWG5PEfVUI72Mtw4kRyN/4YgkgrR07g0Tw58/5va0AAs/enr&#10;V+7Z4VnWXUQ2yoMt7rOHXb6G9LLxvob1yeTrKdJxZTchuXDfwDTsBUzg7eWhqjM/0TOTNgJMal74&#10;95l06yKOrJ1ssCPp7A8Pyii0eks5aOJuiw8Wj8tsCcVCtiSlFzlbNq09sLckMMbTqi0FgkcqbQoL&#10;M8sy9Hy47ktRpGZ55pXlQu4+tQResEjCOBu+odiXtC+Wtr8Vp1DvD/JBpJcm2axJRvCRcLcaCIbG&#10;8KM4FW6xzB2F6SIncwejxN6lz5lj+mjfQe4DF+FH65WCf4LBRu/WvrdVgWqD8AXsXGfRbwssfygP&#10;ALqFZ5EHBGF2zaou9y3MpRikAFjWx3TbvmQAa2hL4uHnyGdKDWB4yoDVQTVBrWGubrYQU3CPKwQM&#10;jlwHGFwuLipWLHD1eVHDYNjZ+TviCkLFAAk7BqEA4mMj7Q1kUUY7q7YTCz4zqfWKbPmFoDbWNoKf&#10;/t3/+D//RWDff/yP/6HuYz+TVZBd956Dl3KzUJiaFKxrtSxxo6z4vvi/bAZchN8JHOr8Uh7whAdi&#10;J8N+psxnBdOhKcdwNxv4Oxf+GgCtzUpRMMmk0AgHPXUxdOw1OEM9Bzn+x08feY1Qy+lzidmrM17P&#10;8MAQs5WDc5Yz28DrFfV2spyLwPzQk6kUKfS319c+x0cOqvEaYG8u9ibFGtgxIAf+XDdibKMfYDDI&#10;hoO45CTYDJAe59OoMwoKHwCEk21oYJGwvrpNdx/vZe5P/03vL9PYArSKvcOD6LCQJSoP0ffXV9aY&#10;ZLRlnW8MOgmZVjRurg0HDtRt5N8psZP30LUoLXEimDCfTetzH/6MqYXtKP20d6CRrRKyPnN2k5/d&#10;UF96J3PYx8CxWd58PaMa1DcUrUf68vYaoCSSDAUmY3h6mhVKJADffqnj3IANnren0fYIUgNlkzWY&#10;EA+A1XYhh927wikw3H59TE+PjwyWQA2Dn/ndb36T/vC736ePdzfpy8N1vf5jevzpD+nx+ZWs/eQw&#10;N9Rp8MG7vf9Qz81byqsR1CBPvp32dbOQb29u2bMAtdveKPwBCprF4HX2ecTKjIPZujZqX7OcJCen&#10;n+wymdk88cIzAA91d70+V33dk8Y9/cnn8cDBJvYaMPVmAIoA5Idtsw5AEu6GDOqJfR4AcxJH6j5J&#10;NjzB7isx3uBLh54KNgi4N/BSZvuxsJ5FDYLeAWvzw8NdvW+1n3t9Yr1w9/EhdWsx2K9rv0VwpPY9&#10;v/6rv0n705xuan2tWsH2FPAxnUeq3D4+fGA9s729kVSRlk8H+fR5WInBLVaSAr9OHM5iKCyZP4YK&#10;I68X+7FF6xZDPwxOWT/aSw71DD7/7EEobHbwvh8+f8dgoPta+0Oi+1bv2TPubVF/z2BF3BMTgFiz&#10;OnU5LEcW19ryxb2os1PxkD/STf/MsC3ArmZJVBrTV6Si7BR1eaNixQ/ZdhdCFNu+HWO84r4q3qa7&#10;cD0oBnVIoTLLLDI2umb50zXZfjZrt8/Z3v6dZciBDXbNqzAC3AhYxw4TCcM8x3uHAslXtbkxSOQs&#10;MlXIRJtxxS9lynHuRbfVt7DEJV1QENtgLDuNNjerKvdEOWxaytnSIPIgQpZrf9oIvSBwF7hRyo1t&#10;x8FROgO4wc7jgKWIHa7zsvdxZZypy80eJ+5f7/CSsGPh2RchWhcs0a4FtmqddA4k5ZDEYZCppfjq&#10;/hjzbWFfve3r+Dq96rbePoS0/MZT52HvYqZ5oyT6c+sauAbhkCO1M4ZnlX0lg23A9YSiQIh+bvTR&#10;mDBN9mrCA830WU5NzwUICnJO7NdrmqoeHbDQ2RRfjaPlgg4JCIS72C8H74lpIAtnbAxOG802/cVG&#10;NZplRy+GeWmJdOVCIz3bALwv2WllMlBf6I9zjn+eLOHvs8zI28PWHlI0mFnsvS6RsUN2F4DBtDgZ&#10;2DTSrMLyRM37OXFmvfHhMotNc7XpCSIQDKrXelc3fGy0SlgbxBzDawIM4sQtN78kFFqUk202apxw&#10;s08yulwot1MqlQb7SMNUMm0meHO0gWcUB5ZkwlcFSViYmtT3/fz5uj0wMdVLbvpKA3g1eX56fXbY&#10;Rk7Pj/vaIK2oi0fzen+34eKnhOpUmkH9TNnGQEYEWBAMEcgjgbjw3OtY4G6Y4AYAc5M3ZMIwqAPT&#10;rnpAgyVyWwt2fN8by7vhUbfDBLEesmhQOycFJ/s20EORHl8BjC1+QNTQjZ4Sb9bd+cE56MBAIfu+&#10;t19iCRbbTOlfT6+3qaHu2MBe3s+y0HxS43G1Hbh2duNMM9qOwJnT3IrWHg66FAbUwStYMiWyN9cD&#10;PzN9zAAen2Z+dgCBSyR1hszNbDv5BwBAUequ/Gh6ftfi6TQ8R/BXTwYWe09EAJ7gn4/7Q2P+Lf48&#10;PKzga4hiBs3t0JmNCanL1CbYsz8HpJibkAMXAH2b9PnLFzISIQEBwPdv/ubf0Hx4xaTUKX34eCvg&#10;0YyS8HfDxJXeEpYls3FaDQ38IoiXZFRKGd04NTYkhg1k2Hjz5HPfnyyfU9Q62oJItyw+cDgxnMUU&#10;JoNibT9Tg3iS1Qxp/kUNEQlaqUW5n3n6hc3qOE0NTBw2/cVf9tHotL84KAdLmUb7SubWWAg0PKeR&#10;pnMGVqSIcQIm76vFsizKarzOJhfs0cwTFErheQEwPEsuRt/LzoEAkfibfU1nHUoMQJiZ6p3o3XSV&#10;3ut//+mHH1ngUaZUZPQr60ztStgDitlGieDUxl6CZkFjoGIj/pmA7Er3ZBF4EZ5S6XRspuidJfLX&#10;tfjPBqTfaiMSLAoUprBDGBaxaSlanuUZVMwaxp693wtcBzMWrEKsTwxEZno8MsZH7DnIwglkyDSX&#10;HoxN3qWJYNwayPrv7j82DxT49byxoD/IE5BnpSn6i2QJuFbFyWWTG4LuAoBGQaZwIKU5Yy2D5Uc7&#10;gOWJA5Gb6zuePxuypV8J9uHj7et1Gfq79PLywkKeCeH13uE70xybfnYL9/XSLQbAyEvlOhxHNeH0&#10;O7m+VjBHdgKlQQiBygKjOSRkQ9z5rMrNA43ev3jNoxq/wQygKJLE6uyaR2vKEdLRC/iOAt3Scr4W&#10;GGVgVMcQkqwkeZ1lp8eNtAzonCh8so+cmcAcyE31bFXAEBhs+BlYbzDwatR5uF7p+2Gf6PydRp7r&#10;9Z5u4I9Zz/eTQi9WYU1Szr5dAHem2U297UcmT31H+pxpLS2hfHA4CEUXCFVKYrYzTZuBYArfQG3A&#10;8+pwINAyhHfmdA5DCVnRYgls1w8NiCbbjgyVpaWLUzKfxMSfJzE1UbfREBy1ZK05Tm+H2gjKs0+B&#10;HScHeZ3q+ltYEwCkPPBZE0teMjr5ieKLIRl4OUlGnMw03WyxTwyWbktaEx62i0FMhfFoQATPTexk&#10;s8NZ/jX/6xw8QYLLOQxavtRuLMlwLGJZEBzrtGeV/mwyjuf6VDT4HlaDgdPSAD8l1ntftPc1WWq0&#10;WThorzPbjK/R9+fjBaA65bGditvsUCGuRUmJ107tpWcdzvTG5qx128cHspKzE7XxXqtuLfk0GqQS&#10;GJfeM0f6IhU7YtbiOgOYw/N2oPS8T9fba56hHGwtSqPGHkKLmqjZF/vXYWCLdQ3AvFs1GesySn6L&#10;53M2o2ciW2VgLT/uFbx29/AxdQAqAGRub8hm7xzoB1YS2cZIJkU6dr0GWGtr+nWOknjOx/SnP/6B&#10;+8PKLLrFDeZgj75kSSrqc+7xZh6GZ+B5PSishZL5Hme0jdUdhBgMnMFSfdyfaOSDVyJrAvnc9eFt&#10;1Z3RigixaxmRWUMqgvglBuP+GQ9ugaLlYNVgjXJvODktNDuES2dxyHfFYly4rHDGctiaO0v8peMb&#10;Txr+YHD09vLGmvy63k+sk4ebh1oPvPDv/Oa3v0k//fhD3Yd26cvffJ+u6j7+0x+e0rfnXTrRC3RD&#10;8JU2UlAK0aN8m/Zj/U4bWSvUcji9YegC5VOtA44GkLH+Hz585Fk1FimV2EPOqtcwLL9dXzsV2bwZ&#10;BkEezaTSmYuz8b2embAZOLzqdV77qa6vu/SGXoCg1CsVBx/qmlvfXHFoNL0/sZ+CVcYdWI5zzz2C&#10;lirlwPr04eGa15gDQFibYMDGPnGijdRSnwsA+gXfLxlsHsW4P9Vr9sc//IZ1+kOtHVDjLvadxXMz&#10;ReVXv9//9//831Qf1KdD+zYsP+prAFjDd4YFB5Rj1/e39VkdqaCBJB97LBjQPX1UJ8u/wcp/571/&#10;fXkiUKqAw4Xswy0AbwcNzex9t1QIfgPI+/SNa+/7z9+nvvZ1IKTArkdOpr1YaKst/dnR4/VrJ6mj&#10;5wObEYNm1vWZPq1TKIe8B5XwfUsRIHdmZUeggi7iOYziXGo7rT4MzYLBPS+/APCyZfRdTm1wI/W9&#10;1FmLVU9iB9qXsklobbpXgpm3OAQ1t3DfluzuYEWCpLNBqJKb16tNjHVWWFlJ0BgKGIOMS8vANUCF&#10;9d+npjO+BJzKhew4swaZW9Js6XKzYetsMVDMQpRlj1j5Uq11Z8lxSyDWJxnyOcwyLyUIejoPORie&#10;G+oaAVUkT1guHIBmYBCLGYX0Ep/N/Ha+AGqTsJcK+5LFw8/Feze8hqMGZyqx1SCL2YWyRToPi51K&#10;kboQzHr4qnV2HngVs/eCZEbsAM/nPDUvv7PnowDSIDmwjuZ+OqcWD2yGovov9dJdEPFmYwcOeLn0&#10;YywO7AjgNllGHP3BsGbUsKjPzWjxNBMoAuMPH5jNUA7fg+UXRRMXIoxaGRTge7eoaKQHVjnJ+4K+&#10;IkZ4DSwEcwIeTIO9RnoB6ZwI4wGYvfDJNOhk1pnM6sGhjM2XNWInBhaKmrv7G6euTjRg5aSYi3Xg&#10;NgMqNCVdO6XcYvpIL7PTxEIChdrGRrCaRp9Y3PPgt5wGTTsK9triiRmxUgQ206zMgkAxcbOhta4M&#10;ilfyLWOxPC4Ev65hJL+WVJlSqvp7YJ/geuDPx8OJ3lWQuoGujsZ7gcvEqMYactq5HjAATyCzPRmA&#10;yjSzBcIrlllcM1xDNN4bhxug+McBxYn88cQJeLpYYJ1ljvQFfH3ylNJJRk6Du96s27R9s96SXg/Q&#10;8fb2SiAhQJ96kAt0G9PL644FE74f0owJfixLawqLUXpM5yYHDry+PhN4e93txKaxPCf4SizOCEyc&#10;PBnVYkcDeHzbc2OGTHk2qFacBr2Fj0vf2YRYbDoyPnmv0cQkylPQOA9OnBwt5yUbz6BhdshIsD95&#10;bbeS5AJwA7CgxFNJIegl2OcWu7Mye3NqrDvFPS17HUgC1sR6wWbLEBF6GA3cEMj2i+mDjVAXgx70&#10;kcJ3GFV04/1l9Lqc1f9FCdVB0GZi2CJDZfNPPFk7T2iwqhCywa1nTJSO9gbYJssQ8V22lh9i/b08&#10;vxGc+dWv/4r+IwpP6Qn0wk8GjC8xbXUdlWy7KJ0qydso0kDhwcikNXspdF2wCRMb8pBA0m+v5MZ8&#10;Sp0NUVM6exyiGQXwMMhXzF6vbkimlpS4NJlh70Pzl8a/Ac7EhJHX31MaMgmDRZfl3RWGtUytwmcF&#10;gJJ1xWlIa8+NJkFAk8Mp/rnoj2Ij7qXCPBYfjmIDxYQoEoeVYK2mkICqm4CQq2XLd9moFRWiuA4o&#10;RpeTAijoQ+S0dL7fLO82mIRjkrx/e+fzC8N2FReS59Cvq8tOSMeoPtnfxXLvupeRjWQP1sGJsWIY&#10;qghBIuFurxTA3sw7AlxOXOz7Nff+YFweTrWhOMpEPGQd+H4AttBI4vJxL5olf8X1xT6MhN2h7l3J&#10;LQH2qn6UxJ3+oGDcTpJmg+kwIiwDRvfLYqnF3JLB8VkBmg/06hMwA9ko1sfL8zdKn+HNWnZHMiPO&#10;wk8XaeFaHPWpC9bZUkFZG8zNbgKWiOPpmXv9/d1sflFJX79N8iRcyw6AqOWtihn4CWFvkwfsRJkv&#10;pbx5Zp2A70pQx2b1qzWa403be8AIx326Xl3xe8P/8H2384Rae9xMP8Gh7fnJID3W4czB1tayVYHa&#10;8rVaJKNYJN8imxaPIdjsTtOmbNDDr85BT2QfO8mSLB0/S7yelhcyHb6TdJGDqJKaKkEMwBMHV7kV&#10;/FksevvObexbhVAVfm6zY+T5qXAlDhlmNZiaICuoQe+rtRg+PHwOOb0r56KT0k+nDTrxN4rLkPdr&#10;X7F/IexCyIiS79tAueRGKg3bWXCIa69SsYQn7i8xPJpH+4fiWqL9NqB/MsNJ9iuZZ3HJSwtzgGyu&#10;1MUHuRa+B/fi+roj5aYCIDswXHN9/ysNhic0m/V1Xt5euIdjHUE6WVv/FpQEdAc1Chi0qFsRLNH5&#10;euE9BwK1AnbI4CRarLxcJHTe3B7Tv0LH25i1+mrFITDpDAS7YYomcMLwY5LCJEdi7tkg6gysrjp+&#10;rz7WXJzDZsVms+IpnQXLuRMzrcDzFPfJUk8MPSLQTJ6XA0EiNaCqf5UGvqX9CsA+vl49ZwEsg3XU&#10;Dxsy6MB+jtCtrKhD+SqvB63zrvOgycqMWUwofJo5lAFYH3Oxp5wYd+nCBmh9teZajHARNShj/Xxr&#10;LjvYAG0ItEl+TebWUF8TSgky9eQvCXua4pTQda2JCWDXtXCs1xFWBjg3sL4BklKpsVEIDGqk+3qu&#10;HDA8ck0CsBq9wB9/+0/13HpL9w8fWD8Ornn5Xtniuk51Zsph1C9LAPZ9Dm3KXhtdeIyH+Bvnd+fw&#10;Ldi1ZLFqyQzEfQw73SRNeI4GFHWaAYilqO1cWpKv2UWus+iVuYjBGRYiwYZJ7rtIdiDrWgokviJ6&#10;lln+fiW8v8jKdjM8F0qtaT+TjmfvXrOp395eSR6Y+OzBpxFBZgKod/V+f/v2jbLirz/+wLAM9Hvb&#10;TZden54YFFGruLou6xk9H6n4QW2xr5/t9uN3VrHUXmt7J4l3PdPHWG+TBpXwFl5tBtYaUL7c1Xt4&#10;2r2l09surbsVh1GSIc5mwNuaBcP4m5s0PctfFz0W+tgP23t5ltrT9NSJnfbh/ks6rPZp//6mAUun&#10;Hgy10bZuEoe3Rwa0DWVNZmS3vlXCMP1769mK4Bj4v6Nur/f8Cmuvfqc3eOGC8EJF0URwBSDlOg9k&#10;GKKeOOaZ4XbXNw8QZ1Pa/OPXn7T3wkszaT3j/T7X/ndVay54yu/e91TR4HmcXUOWujYOdb/dz+/p&#10;5r5ee3jz1ZptKlBXKRiETDwA0r0sOIoVLiBSQGmHOqE3q/yINONFwzsSdQbZBV1D1l/71Vw/35oq&#10;qJLeDjsCggARUWuhzkF6cV6vG6GkTJt0ygrgcyyCPJxLakxl9lq5F1t4+SWzLBnE66xqCWDvF9v7&#10;cpaTFqeoLumiPk6XbDZbW3Rni4tsAkS68MztGPojn445pVa/82dJGnBeQMs9kDSUQFqviUo384u1&#10;EIgWvJCiRs6NkUYPdr5HaYoPbDLhCxsDFbKi43MHK/Ai9ZUenWES3llp4Poi9rrwf2+BFGF3tSzn&#10;/IYcwWoCTUezo80YadLVmYF+XRuExX2jhLZ0Z7sTA7uda6QIJ1mitjZpp1wk3J990O0dHCBdl+yX&#10;7hUUcl4HIC65szVHZk96cvBq70MxGzBbfN3iBFgiqTkHe97pw2aS5/NK4i2OfJEQ6gaTcJl7g78a&#10;GsbaEvHEgYg5ObxJRLNgbcdrlwglCX/HbG+JYt9wXEh8uY7+bLuWVELfKk5Yevs1jOfCxbTO9qJh&#10;LNilX064jJSjwOhTbtTFZFolLowi2vumXUahgUKOJuydIuex8YBpcEAi682GyT9snGcxnVCwTH7q&#10;OPEoC83QKYMoMqXGtGFztRI7btA/1w+39tSQbCLdqEgDfZjTFAB8ZAatuOkTIAqp1LSQ9YF03z0a&#10;TU8oewM4kUh6d7NpiKt84PSAgLaNqf7hJPkSptu5yM9qu141o+zTQQAg5I6HcrKfyiLQsB6+YGOA&#10;7bDfO+HM7DD5KiQ2jwQHMFXFQWyqNe4Rm/BFfjdcaGh0ttoUBsrVBrLsOqT5InGL1yMTWMFnu75d&#10;yyA4S65A0/MimeWnzx8aa5MSkfr3fvr5qxg/bNAKpbaUAFsKJjbKSVIdA7vykzvwqt/X+wVmKe5L&#10;RIjjM82LmpeuV1PwXg+uJjOhRE2HFNJzNysVZVgLTHrzlKTkSO/Vlob7G2EKMOultAysMaxHNqxL&#10;A7XiaJjttQejXTTMJwZ7zE0zj/VN77FOhTyWympQAio+BdYSDDBAwe/bdCX8B11gwVevfvbjcW6g&#10;ZOlS8y3o3PitnfYcwRKn5WxiShmvp4JKPnR0vYG9xaACn++l2BvgzPTFt8X6O3qjYlrz7RXXC7z3&#10;KENOAreuIKeiD5zW66dPn9L2+jr97d/+bfr08aE2aTdsNlDg43O/v77xfoHpwYOx61szQ6BvCbyu&#10;UPILH6HJzIGVv7MkXgopCX53yNZkk5stiVdke4lEw75zQWR5f+oao2plOZFCJyK5iRdTciluwlPz&#10;+Uve9CNFm0nKWSyXMObOZj0O9vubbSaNUI3gYFN6Ar+icWyJWclmrlwTRZM+JnPO80VKVCEoQiZc&#10;Gc4hHW44I7EX+yuCE3C48RAxwDq3NdspebvIrZFnAUAeeLXi+d7v5R9Wn2PIULlfYL3V32ehUV/3&#10;MAcQXtc/78vUJOGR8izZpEBt+pr28gfEe1wxgdGNU72+2ofEOMAzR4CeAUJjurm74eeAl2khjrVt&#10;hcPt3bUAI7PMcCkgN8Z3uq/FM5jqAB12O1kUSCaICbqmfUgkx5qjwTLYGPX3duNerKl5Jvjwnt44&#10;HEIaMCTC2Idnp6OF79Hd9poDFIVJ9en58Sf632A/fnx6kRyzU6paNnuJvoR+vpdoys0uWhYbw7PO&#10;LI35jr2Qw7D5xP0a+/6HD/dpqk0AGNZIKkYoCVgHj98eFejBaykwYVhdKVQEK33o7au2llzMUj96&#10;W41HM6w6Nh/YVw/1/7ZJ5wI96gpY5weFXoCZjAIe6ZrrDdmHaDa5Frs11xnCe6KhxLXG+TvlkfsA&#10;k72LmDH0gFkmewUboGEAioHQRUoAme1rLwmgnAxRs8hwn5NZfAQknGKrxNsD2ShhGaJQLAGUYs7L&#10;h1Z1oArveVRT35tRrOFgd+HFaTmJ09XIwrNlgfyS1f0Xy3pZQ9g3J1EVsVYQzOnkoVfImXz/0XBb&#10;MttZ6slJO4AodU0CxOnpqITrZVFiM0GNnMyW9n47941NiYabjL5FtSKGdvLRXXjOMrgKMnVvdTjf&#10;ggmVDIbCoBoDgZtrKQ+0h08eZJi1O6iBgEcxG/Rlbp6l9KOc3+g5BwYZbTKmA4GdPjIUOikZMBxF&#10;0uZy6cfzF/yvb+bqwTzNLsyDRZgufP0iZdXp5ryAnetLWUg0phST2IcmSb/aXDep6uDhBEA2rBEA&#10;9bkXaAqD42tbZsRQlAmtN3et9uVQEOf+KVLTT2w8htUtQT8AW2SNWRZe7MGaKd91Q2gP9sEpiM30&#10;u0seaixuWOXIxNTtTqxYhWqsPesKU3kzyYjbrFQPWeLe1z0GDSsCcoYVLFuWtOl0ptGfMIs5v6LX&#10;8JGgSN1cWW/DsoFyT9Tq9X3vP3/kvgeGGcO35skDGRELEKwgKxaBBBhSrzYI9XhKj/XX/cfPzdA9&#10;eW8OJQ+xvr5vf4bPdQEv+Hm1fBtnaHfWDWbXqvHT4eW5NC9fhbKwse8lwYqhVukcruMBgBrgpTF4&#10;lnk0e7+zt17YHYVULzd5d3jrn+zBS1sU3H97u4opHxqgztYWOhOw59N31/YUHEzyGZR1xmxbDuyv&#10;aDxxnsE3/OXpMT19+0Z27nR4q7VISh/qOTyCoPD4LR3ed+mI9F7bK9B2Bs/9+irdf/icXp+/poeP&#10;H9OxPkPwctvkUSqQ0d+71o039w8c3GCdfPnV93Ut1dPn5ZUMWIBN0CqgRHt5mZRU38sfHfvZsX6m&#10;SB1lbwLZeW+v0qnwnNy7dNpBhov6cKXwjLe6oG9p6YDQrlq3zhrknHZIm6+9zWqpa2xD5vf74zNl&#10;ueizt0zM7sjkX9OGqK7B98e0vrtP374+ci3cbG/oLwgJ9/EIkHBOnz89pKnuG1Nep9f6dwv2jqtr&#10;1k1IOL69vacnH64lA07qPby/v6s1znua3t7S7cMd/fzWdb+5v7mR7Bg2R+UlXd1/SFd1391jgF6f&#10;L/QL6+6aZ8j26pb/XK+v62d6q9fhyL0baxAgMGXu0nin/rSQvY49jUFkq/rd63UrL7UnHL7Udb8m&#10;KDxPbxc4Qu153l4IICYDzksKm5JFXs4WW0avli357LrOyqvSAi4D+Iuh3oWytzGzSrDJSvFgPVk1&#10;ZHKY8oqEwfVn9nVewjpEBm30bHWdUcyAwCArJMShtOE5ILds2UJkBR0yXsH7Y8j0+Vohj40hUUhz&#10;09K87cAY7gD22UqkOEBHa3lunoS0TOhXfxY4osENjayC6pfPAFOJ+sR2KCJxXQRuiAbZgiSylUCp&#10;hBdtKCZLqxtaEEq+SAxaphZzHMzxzugprZkied6v3wJEWPzOqbtgYDbP5CYd1rWVLZLs0FJJFyEk&#10;uQ3Jw04jbGqyP7YA46W992WASTBL8+V1LblhWcUkpBLeeu7TY5kuvh4kx9naqalVl6Vdy1zOuvPi&#10;QDL2aSbNKQAqN19K9pJFay1dhEgOaERO+ZSu11sjkVlTiPqAjZEa0+nBIPsM7C8a9ZZfxjTTs276&#10;RZILvZjWKyVpsbksSl1DQTQrtAKF8xV9jRZ7iqmpBp0Yn/UTNri6ob6+7niQXMPz6/aGsfKPj4+U&#10;BG7qxjLaeBdSlW/1EBFrzf4vBjQEEGduxACMYroNbTejrWdpoZG8C/ZZMLVmJvfJo3BxaMccCPNJ&#10;DC1Ma0ETjSaV01mGE0BChCJe4A4OTnyGG5qvdi5ui4HBK24kmIg/1cNqPAqAoNxyEiX05nZLxpt8&#10;7kptTJE+NbdpsAy0B8miEQDyvhdTEmbzRY0iwQXE1DPBUZRc3LuPHz6QKYWGfYIM4PUUZa9M/jtJ&#10;jQLAoBGlK8NsOR3ZDNTar9kEwDvqhfeuEOjiwwjDaDTxMO6vBQGeAgJlSMFMSjQGK4h+cfYjWNMn&#10;EDI1pffBf49pyktpMoo0izEH1mQ/BIukMBUQNxgAGAtdOZWyoXwl+8jG6xleQitNH+aFqbRkplmW&#10;xWZpWmyOLA9GvNbbcWbBi+8nKeOSnt9OLQBkls6HYAcCS9ikQirmjYcsTjsb4zU3256fqRhsDAA3&#10;Uvzw/vRGdIooQMWeYLx8ySjV7gzYorBYUmMKYcNbJf3Z5ATXk72cyPSyBH+5aB75Z10w48L3obRA&#10;Ekzmjs9v6dPDNdlRV9PM+3N/f9v2AhQl77WwY2IwCh5M5MFURRJjXXOx2V4z/Vmb8sgwCwF4AIVB&#10;nce1g9QwW14TSWssgDux7bAPAEjgOhwGs9t6rdcG7smYGvvR4iYuPLfi8JBUJru5UhgF5Ax9RLn3&#10;MruOBg5rH2AIU0AhD3J13RJ7cc36bBnkSElR+GgkA7ryPhrlkUg29NwCNvCHYHasCC5qClxKthFr&#10;RGudp1BKVDZIZnZcTD5jGkfWG8yVOd2KZlZTSX7H8AqaBbxEIMdiPzZ11bkW0s98ftlM1MYbskOY&#10;6eNzbSFdHienjZ1j5PveINUiOfmwXfH93/YesvSS4qJYoTS7WLbcJRaA9A7yZ5kN1qZmMayijPuN&#10;2QJgdgOQg5y+3jD6NhLEXDQNxeCE7OvjgSD89uqGQ5YTJ/NI9lx5oKMDHE3F7ERXNGLDBom+tbh+&#10;f2urCOeofNaGWnTvWQBwkOPUVuxX8C3F++OsFCMcQ5Ajw4uiQOrNwCw2gw/pSkyvJefMjXUbYAWZ&#10;DA4s4HBqLX+m06sGIg8PH2iuzTALnKXXG95HrPNhg3NNYCO8WzFwCykhZEBsmCatOQCVYwQccb2t&#10;yErQMPCckNqt5ePT23cWz/pxPHB5k6Vrq4s9jcAVCDKsVRv0Nm7G87ViIy4v4KXrmrw0QJPoxFdm&#10;TlCGP4t5gPoFzEZ5jzs8IBu8CTadA79o/TBrKETPSQB9JixRctxHInbvIDAxnLA2uG8OOu9Hp1A3&#10;eX94Hi5K1y1OviyWlkQAEUMy7L1IEAGA2GluaYJML1y0Z2QDsE1uFOYdnaViZv6B1QNDfhrsg3mO&#10;JgtpjXXvXYSwNjXA6SQgFcPXw3Fms/z6vGNiMwaiAhOLZKUImppGriOYJaDG2e/feU7jnJq8B8LT&#10;iQUppHKU0TlQA+cCn8+jBpe2DYDsDff5arOlYTvAX9aO9uPBM4Y6j7K53UBQC+zQLVMzLZXkWbD6&#10;18t4nQDfmQm/zMFCEIOvuObtmpQrnRvPWYEIAmeyDb+1J6XFEmsDy9gL+vBCpC3LyPOFbOr1DUE6&#10;WNRgPclfVsqHxUmotzf39dfmQjLfW36+uK7omRSKIQ3kkPHd+Mtpkcm+UJ2mCGd2fXdmxBOM6Txk&#10;9FC4c0Is62X6WXtQ05/rheREQMq5fG9jExtnBQgAwHMbLU9K+wPnvGKaMRhBdxy+zJLQFvn0jmAH&#10;3mz5+ghg4tB5nlvyNKW7WEOQe9aa4vX9nem9OLv3u1366eefGMYQXtzFbBLWaelspN9ZDjuETNrr&#10;SudOPnMhOotr3RvRdqFLjclMZu2kegHnOM6OPmRrOHY7JeKa56uBhfeMAEjEFFZDvx5WtlnIVmNM&#10;9p3qbWuxSLKP0AX0da6ryRadYwC8NDaL7svoEA7s9bo3UA9RaQOP9yKmMgMurMIZ9zues2/1WXx+&#10;/Joe4d379Jx2r88YsSW0dsfDe7rOD+lpBPPuzRJWC+Y6Se+6odaAZeWU7SHdPNylU+1zjvX1aR1x&#10;IXfmfoxrUs+Kh/sP6mvwWVDv1nUwllOtK2rtMPVifeLZGnXe9laywcifg34PSxc+j7XO20rmfbO5&#10;SS/wj0OS80ny1mGjPqxL7wzBAEmDz1b9WdSeXxFQVn9u9zqmNc4Z1PmUJV/xnIAtTW/A/LA7cSiJ&#10;+u/Lly/12j3Wcz6z96X3+rJKf/3d57rupvSKhPsPX9K3n35k2rAkyiNZ0KgN9tPk58c1fVpxHzyR&#10;1XiiP97q+iZ1tbaBlTEJLQnKmjvWIbSZocR9TcCWionVluvy5fVNQR61Nuk5HJqYkqz0aKnsOkrb&#10;8d+b9PS+Z02AIfjTy477y2Z1Q7k2PgPGMAhuea2141Pt2Rnys0Vo2Td+lmTbDyXYKiiNQ9Dseqfk&#10;s9fcXBoYEvXtn892og4/+52ea6Xm+99S4O2X25t559AryeoNfCWB88V9QonzIpK7i2vQXC4AISkk&#10;4t6H8oC79CQmHK2o8Fx4T730Bmz4yuJEWAdVyCrhnIT73xDVL0IuGuAZOoUumVGnc63kcmFFVJr8&#10;tzRPvgjdOO9555GH9gUxAy/8E5df3ozF3s0hdQ8J+sKaTXtkhFEUEwHa3udEY56j89Lso1rqakpN&#10;GhyhI8nDp+aml3VmLfa8DiQ42+c956WFJqVFjLtsUlJkWAQ4uJTwQ+za9cnEs1Q7s94dFKCl5GB7&#10;UBtsnq0kaYs0PAyzFSalNN9DngpBZWzfyUP/SGpuoPfZz5Jnc1BKUfDN9rmabPIfU+bJsl2Zk69a&#10;ox+NCKb2TCO6SOKNVTCsNQWfvXhJJZ/s74WGHtTvXg0Ap+obSZ7gU0ejbBQsRWETV3VDfXp5k6Rn&#10;LmwmMH3ZH1+UKgXDbxYpSUw9T+dLCT87Sb6QXjs6aQpgA43yKa8ZBCrY32/FZiK1g5YsM1JUkfja&#10;NaPwkymr202fbtZ9C9OAdwskuA4SJtV8fxgJHu0OJ4NURZJUG1eC4XecRzeEM+WHaLQi7EDMKRX/&#10;u93I98D7HsOfw0aRAMbQsCMQRCwfmTbfXEtOywRYMALrz4FdCZNb0EBxoCsdr6TX+l7v+4kUbLCN&#10;7u6vBJZMYhuouK/33sWbgBWx4v5UD3pJKebobXjtHur7gNn18vxS3/+FLB803SiKx/nERQNKOYI0&#10;doeJPoBg40FSAIr+2/vRSTiWzVHjmFvgxOyUps7/fXd3wwJ9Gs2uCUlEfd+D2ZqrQQ8QQTKmZK4I&#10;tG7Wq3PAzCx5tlgKAuAmS8iDeVfK1FD9zs0c1gwkI2DtMWwDAB2uk83FOJ2GmfmotFwmw3ZdW5dB&#10;K6dn5iiG5tXVQEYDm+kshgzAA7Ki1jKWJZg1zZZud0pinOSfE35Ri6cEiycSOGAwaAnJXZjso6js&#10;imTNycayaPRxvfi+Njb99npI3duB3nwPtZgGYIDC8j0MmmuhDiP8v/u7v6sFywcWclgP2ddJuZQ9&#10;ZRlcW/V+9yuxiMTCLLx25QLsAPsTQCKe3X7oW4p3b/ZNMpPYQw7Rnmlo2jWDehSANJi2p9LcQkl6&#10;FZKLNvmQmwdjEH9v7XMCrBSlTO8NZnSU2gusHQg4Z9PGRYPvWjPF62vWQHPX9JSPjVr90Kvtll5I&#10;DKZhgd2x0aHMWDSAy8wr7l3F0lKyMWgM3bW07uSpE5s1SypR2Ma0C80GA2xOo1O5lnYgUb7PqZ6u&#10;84F7dUo/1mce6w7XoNivFFPMuZvts+RAD3v79Q6LwBkhL6rOLEcNWbb12X1EgrjTt3DIYx2j4dsd&#10;JL3F88Jkx75zKm4ma4Xfp37P11qgwrweE3oACyjQ18OVPMfq57i9v+VeABYCwGMMihgeAEN5JhRm&#10;pyAuTGWkH14ZbFotY11ID0NuPtIDSTR8FD0AnnGdUPSiqcX0HaxuyH/hQfP6+s61RVnOP/2u/jm+&#10;87tZapdpWmKWKGWs4zNfwuvFRc7oMyukoPK4TNwHsj1qn+v74WzCnvv123MrKL98/sz78FSbFKwV&#10;HKLz7k1AZaf9H+beq0ifZnIvQDXtq5BWXgMcPQpMxD4LAGNVGwWwwjEoGRzkIT/Fyd+n4142OvF8&#10;CR+5C6l613dN8tKl2Ffrd+LAriOwM8CmALVEEqjP71By27+xzwJEivfXa2iPxbM0+pBWqMuoSSvY&#10;kKd3hdJkhSTEZ+XzXSTDBXsKgDkYyiyusl2geidbpghMWuyH1svn7CJtOVIwo2Bk04/CsB+ad2VY&#10;qXRrByQxUCeR+Ya9h89okpdy+HCWeW6hJJyEZ3nGDafObGvZoeD6Hml3khurguBgn31NdSZAXquB&#10;ZeG22ncxKV+cCK7vss5rrutlkpwTHsX04wRTZTpq7wAAWO8hmGDdRUODYZ/SpCd+VtRwXPMEtLvW&#10;fCz2nANzDffs6vqGe+Px5TWdNgjj2hIM5SCv7hNg7fyl/8sXrk3ZYEQMuZKlu9m+cH/+90IelD2Z&#10;p4dRJ7aHwk96h54tzbOOf8ah8ZqgXnhPwYMMUlKeP3Eu1WuIMJnP333h+UdGIGTNN1f17L1tDWiE&#10;N+BDXd/e8voQxMc+m1XHhwk6BoCbfu0vEcz+REaRexKxU7r+3JO40SxdBMk4Kqv9e27elfhhDq16&#10;1cVsoAhWBTujJ9impGEXzEt2/VIU1NFd13XVtcHGRJ9UheXc1O8FBhQDYOgTOnDgLJXAoDNyWjhc&#10;htUPBvzoPV5f3vnxtrd33Jfh28pk1xaqkei/lvm943um5mE1dOfnV/6x3TlxFwMFyp6LvcWGZrHT&#10;HMJjD0Bd2E2pEWawb6B2SPLNzSZWBK0mGnXVEDMfiLEkW+5n7pQlzxpg2Fu9n23DMk6tp5tmCeKw&#10;Z9BnGWd3zk0Sx6FMrcEO73oeuT+XI78b+q1VXUdv9ZyAbBU9GbxW35++ppeffkhPP/yRXnTd+E4G&#10;D3uGwz7tX+s+MNzzDDnuBNjgPJ6YkguA/orJrvD7vb65k183pK6sBwUGIIhCXpRXDO64+/yxrvG7&#10;tHt+JaN8hv8t/OhutvThvQHT/qjBQuaaE+gsNuJMD73ee+3VdvD3B8mj9mmn+rzVP4P09aGem3Nd&#10;a1TDMd3vRR5z9JeGPLfQUurh+8/p7fmQHu5umUa91L8LwG3GI7YqaZ3WvC8AxeCbeHf/ofY2j1wv&#10;AOU/3Nc64eam/lTPvqnU7/kGlt2nNYe8qEMwTHn8+QeqN+iDWff2h49f0uvbm4KO6jUFe78QjKx9&#10;VFmBHo2jlZ8ddR/6BSU1y1ZC9lf204fFDoJrDicOYqf+ld7m2MMPu9faEyC2t0snhHJAJgmp4Foe&#10;9gRx62ee+kKmH9Lan15f091tn27rWQVFxSuG/7PW4k29d88vz+n3v/89+3PiMwBTOvn1MVyhBLAW&#10;1Ki5MaACvKPKZDmzvZrn/C/415e1cmpkhrNv9hlYV5ilVTp5af2FtjmxqsjcTvHsGSCMvb2ovtDg&#10;I7XwBvYoJh/R3iZZIef+ZG1WuR7FCEYqZhpLjt1pi+QZDQbilC1JXX45+I09p5hUlPpgi3W2a5jY&#10;dTEJ1t+JoYvh4u9hlYg1BpY4xNGfSzJd2v4UtiJxrWSzpmlqscyWJIp5aSnA2icFbM62ZRJ5z2Bk&#10;OjPrlrjBS7EXou57X9STRIBhWs4AZ3IgSYRrZHsPRthR56DFsw+eyIezQcW52WQt7foyIyIkvCR1&#10;Lk0aXay2WTy85TvmCHB0qnD7s7M1FsFkElCW5oua25lh5l67n7Nrk55nJLIRwvtQ9lUzazuqbzBw&#10;OBlkOJkdNuRBbCHIZkwtJzrpgqVN5NBEwCx5o2nieGEaLc+ks+wjZszBJMIikTmtDOLhKxARyPjS&#10;26stN38sQkyWMala5tLS53qnAIIxciwT2Re9gxmEuBbKGBIp6Gv7dxUyG0rWjbu63jT/jbJZ2+Qw&#10;M9GLB1dRAAAKAkzACRKS3aPCinTuRamKYEJuKX8qdUM7MlEYzDo2dKNkN5DC0TPk7poF+2jZUWbg&#10;gYpusKFQiIEJWDixsfl+l+1pBBZf0eTcxpeD2WTwh8NhHdcO74HGkVNeP1CDpRs7NrEqWDCRwuKC&#10;F16uv442y5fPUaZEjnLBGdO7IyW4i9NhZ/oyKpUSYyxcD/yMQChd85urtZOMlZwHwOr92zcWF/Dl&#10;ur265n1GGhf+3nW9L6RNz0raBKAEgLTYa0Rpo4WmwNNSGrJNphcafzAG88YeHSW9wbcDrCAzwDAd&#10;RqAHWFw5qwnBwH+ZszfKQmbnZI8lme8vlKMC7GIiFbwmpjCI7ygHicY7258tm44MphD+O9J78V0Y&#10;SpJ0wPTcVzOl2xFkAUYLrhN89ihfHZS4dbO+li8a2ToGTgjEak3gF5iJp/E8sUJjerRvY0cg30DL&#10;SgAdZdjlgqZtCj1BPMry6n4wWYpTkif2Wr9hMj56n8BawTOJ7/DDz9/4ncA6xET1/uEuffz8JX35&#10;9IX3AMUKiu7wsEujQKuxTG3P6OlzuJbBsEMZ+LyMB+47nJhRItXIMtzgIBPozeqjPDdMS83gycGu&#10;8ARw1YnRF0ySMzU9KPRzSz9KXW9fCElOuO/ZuFbA2nnK35kVHH5aXiRcs2qyVHrw+nnShX0RRTAa&#10;meb74Al0by8oSt/NZA+Pp+KpXHhb0Ow9F0/37ReStU+nJm9OTgoftGcMIYNODvKAnd5Ev7CYsIWW&#10;nOAmwoMYsHGk/BoBOn/8lz+4AADI3TtZduE6IgA1ifHBPc1N0llWXZu2m+v0+PhMP77VMPFn72+v&#10;CVSN+7E275s2EcUUeEUflESgp+7G9edP9KSKyauavZ6yXqaGDgqZAngMBt/makOwEKwy/DOV23o/&#10;lM7YWbqVkkApeeMVp49uuB98e3mjXDfSvgBUQC67nw/cd5iESwBrSZ8/f6JfH5437HXJQQw4q/74&#10;pz+lu9oYfH18UZLwoqTd8ICTNNdDMac37xm4sD27LRdNRoM9FlY2sgnITn+d0ujEWKynx/r5uU/U&#10;tfvXf/VX+m71nrzu3s026gim00O1NspbyF0RVFXv7YHSnpWSESntP8gLFsDo8b3+N8DRDwy4Qo0O&#10;9hXTOAGAugQFYIr94HB8SfN+z4EAGX1oTMuJn7u2Vk0uceDP1GeE+7cm/AAa6aUIqR/Z9gttOwCI&#10;4r6S/eSU9mRGaoQ7vJ/e076T73Bv1QF9GOua7gYBG5A1cb3m4pCB3qwcFeo2C7WX2dyYfsm+PeEp&#10;K0ZkrVE6eTXNf6aCGCJ51KqHEy02TmIOubAlk+mkgBHURvQp5vm2SLY963XAsmC4D31yT2YSDU4X&#10;7Zx6exSIwaJ6SXuYwa83rSsa6Zer73akkfvAvZeet0VrisweUR0skVZzw0Hq/iilAoIRTocGEoHZ&#10;tz/seU+VhJ0IWuLzxbB48YAS+/x+OqTB0hyl8SUOCcPzUE2QfWFx5qIhn5FI/cZGGCFIZOp0+V8F&#10;9kUWU5zlXWMOLGLV2oOy1b32Q+ou0nrj73IwMSgBdZ406Vf6dUlnuMf+uh54ZDe8+F5Yx3jWF4fb&#10;Qb69wBuzfleBe2JAJitDyIDHtXUYC9Oi19ov+141fngsxiA/gplKtveQwVUyeF3USMXjMAmfQ33X&#10;t6aEZ1vOLWDj7L8kmVaE58w+72DWx+C9RecZBipgu5FB7x4hPAHDT7rfRIBXodKjM4mA4pO61gBG&#10;YF9d9Ws3iAuHVgh7ATiE7z9RpXTkmXWDlHT7geY8uNkf+BokQAT7BHVs+65SEii8Qn5+w2DZrxu5&#10;EtNnM/nInFwN50CPJcz+ST/kazXAIc9s4ooTJEd7UIoVWrw2c6sZxXRKDXSV52hq/noa3i0acBQx&#10;LEOSu0yzU1NHygLnRcMb+pKuFEAF9lpnHBiAIJj86EeuOqlJsCeVumf+8fe/Sy+PP6fd81c1tFAV&#10;YdBS94JEEoYsW7AOd69P6k9c96CqApv+w8fP6b1IOgwPxWENxdM7ATn6pjmYDcOC62vJSG+vb+XB&#10;i72qnhGFoSyyIIFHOYC+0olFpUCfyV5eOtshiaS1juultYcnXdI+iLMOtfP7+94KjiuCbfP8OW3u&#10;PnNPBWP0lG7IsnvfHdPDxxv2Czg3CfpAtYP91QAa/c2XWtc/3BKsQ/ggHq3XpxGIPnuxFRRaAObh&#10;8Vff8/ZqSL//53/k/f7xhx/q+jwqeXS1YfjF49MT+wasPiRuA7BDkAnOe6TzYmDSk+XZuXeQJ+ce&#10;g708cF9mbz8q5BH75qb2HfBrv7//WL/vkYoNWAfMBtoxrOmZ3A5cvL7P7UPa1b6r1O95tWypFNhD&#10;NeEADg7vFjPDR53JCE/7zW9+w/uEe4Pe4MjglVkSRYPdGvbMzc+52fBcyizTmfxxtmAtZy9d/85S&#10;zn57zeEmhm/hDbj4NAj2SE4XwaAKCvLYTTiJ/e6zbYKidm/yz4uU7ezBCiWmDvNK9n2bPaBtDm8O&#10;w4nArKwkKyldlqX1ctMc4GYkz2qwGQMrYSyXTEftUwq5mFtYZpe7FhQ4N3DT3nuhPPAZGMFrYYkV&#10;IUXx7/kCA4qwEc9Smh9fSK1zi7EIPG+Rgit7iDaLbHNuYRyyQtyyP1/jC5Zmss9s7720C9dHWxuw&#10;D7RFTrPP8p9xqFMiOERrg2cBlZSpDTgDTO1s1UIQ0UOpqM9D2RTnZ2pWkx4iOU03MjGaejd8KM3o&#10;a+vMUuFFOmD1uTnCtM5WTb3XyYBpPqVGTgELb4jOXhUDDTmUQkU9s6W4DQi0vpiJh14gx9OeEs2z&#10;dEVTeRpwrleadRvRDL090nwhswT4MjnddjIAickYZLTYzG9rs/f2upPpqtFwpgTOpemVp0moOTXf&#10;nRpYgJny3hvJRkCQBUI1xrEw0nyPpKX62e9qszmtMMV6luzTQwRcIPzZGxJmba3IG7/WwwzWBib2&#10;TEmFBPT1xEN0M/T2vDL22YlhwX+igfOU7pZSlYlTHizM0Smp+C5I+UOg1+4g+XCxZwxv5ARwqNOU&#10;5wk+CAdNatdhQLwyzVn0YRziJ5skP9zfCog6TdxU0Y6AiYfP8/o+EiRdDV0LkcD3fHx558LH62ej&#10;LFwzJ7Bo9gILwOB7WBPYYvpTL/kN7g8a7O+//xV9kDB5mmpDh0nU6+4kWV8/kUrOwAgYvNb7dMRk&#10;iLJOTdeZpzqpmFkPYn2sLB9R2MbMQxkFBGU8jk+HjxDSJBlKUK/929tB6bNIecQBY+CEQRb1Gl8D&#10;sAV7rb7X+/uJElwrcnlQgWnY9yoE5aGYm5Ep7/Us0GxtqSfNstEkHyay83D1cKDPhyU9Lft0f72i&#10;X996d2DBf1XvKWj/9Kqp93nY9pyKY30onVTJ1eWlXpGVwKcA7SlXX3XyZBqXtkmRuTIvLdEWBdCm&#10;vhcYnmw2LemdnbhZ0myG6+ymSq/LFLaLEA4ABCjqCCc40ej9cOL74PmEPOsWU1oYOeP9O/ltkSkC&#10;wAKNMkDIjf3nyKBcWwYz2+tA0wrJbTqmDCtNyR4y9mJDDCJlOKuV2e6TzX/XTeKH6ws/taOlptzb&#10;exnXKrEwO+RC0/E4NJdlZLHB5gMNOYpnJzMBhAlgj5NNcGKG7pyBvgig7uzVxckQAMg0N0YepfaW&#10;LuCZXBtUSCk8lAobhtnsQaVdzw1c7DodFtl2A2RixWzT3ovyHOwIMg1m43Lvd+MSU39N8OYzKzKS&#10;0LH+Vtv0/vbmoqmQMffjjz+mXS14sceEQTCuO4ptAgELBi71OyU9s+E9QeDuZmVDYbF5lPK8pvk0&#10;dnqAPLQQYKL6okIe3p4Ksub3wZkDZkf4YcDYGvLDdb/hZ4IMd4ti258NfpE4BA9oWq62TNW7qnv8&#10;+PrCZLjk8wSSktu7ewbCQHKJIQoaxufnFzXkAeZSzvzG9wZwR2kOGH0whL+65XfCmUNriX6yz9aG&#10;f/43/92/Tf/1N7/l1H7FAIyOjMT3g+8Fnr/OBsSdnmuAUOGROzuoZU5La+AZNAXgeI6CrjZtJ4Gw&#10;lM3W/QX7D1j05I/0kvYTDF8K92wkDH7/q18pFa4H0Djy2oEJOTNQat2KTqwN+P52TEfe1v31jQwk&#10;fJ7X2kwsLqzITMVeYY/eLq8kfz+KWUomDqRnJ333+bTmQCOA785eZ4HGcM+BLcLQ8bynh6J93k4M&#10;i9pzz+iYlNoTcIsCepnDasEhGpZNEFCfZhfEkq/iWe4d0IX7iqEgQy8sU5E/jJId4/c4sW+G+4WN&#10;1+KCtkn5XEMx8Mtg2RJFvVnHMPGfnNgHEABhBsPaDLJBqW64buN0oOwRZvPTUQxFyBhX2IeRtniw&#10;pBl7Mv0kFwFKxWcJp8WF4Wz7eW/W9cw9CnJPqADQCM6euIMJNZ8KrRjAbCfoWu99NCdMZk6SYkLq&#10;fQTzmcXwSueKA2bQZEbgB/duJPVuIsBCjEtiJ9jTAHDhmRskI8XQmexGyGw2TpoEi6/Tnoqmmknf&#10;qftXJ/FSRm4vp94DCoFZZ1lVzuFwZj/Glp5n753ejNR89oGjUsAm8rQ/8TC2GyzlpG9S4l6A7zpj&#10;+I6moM+tWYAf2bxaaGsBAH3NgcWKynpY46y2GsTfOoSPDY9998Q+9AAgfOgcLLWYhdr3IQlyk1xU&#10;X7Fd4rBqJT0X52hnvhqb+b5rBuQC+SJ9UkPRvpupEOE+tYw2mxdbmUzTrAYazWu3dDyrw2eLoCiA&#10;fIDIG70eWLuQ5K962chgzaOW5vPMUBMpdjr7KmIzFZi8EqNvKS0RN5q22ZJNqg2w7taD+x31PmDD&#10;9BxOrJvRvIYUotwQgF/mFPZbuA7NYzWZFdIAhVkDg5SaT+TsgK1xOTl9UdLwaObmYHYHe6k43CO8&#10;oOw/nIKN2gJDNGSZRoHzDHMB467u3dgrwboCuP83/+5va09xELvfz8Dby2vd4yWVBvj8808/8LWe&#10;nx4p4+1A0Hh5SptO4LXIGUQiyEKFp+bd/b0GbFuExGzTEXtWJwns5+//uv7sdf37vWp6Ap2J5yfZ&#10;3mmfjrMGRgC/rj/cpfuPH7X/AVirZ/Lbt6d0Wz9brrXkVD8zAkKu1tdOtR3J8mXYCDyCvf5xri9m&#10;DYGF1zsxlUO+FVhDdR9Esj3UO3WneXv5lvZ13Wy2dxw64twbgkEKv1iouLA31utw8+mDUm6dbFyO&#10;e567V/e3rGlQm+DZQ/gZapo3qLeKhozFtiXoVwFSvn17TQUg23xkbdg5XJJ9wiybmBMTpmX/hOHQ&#10;1e0tQez17UM9B+CbuiLLFWxL+N1TJo+/s47BUUmqgHuuEbwGGIPLeFdrnq+CwVCn9ZPqya1IOgDO&#10;sd8PA9iW9X02e9keYJie10w+BiCKQJcZ97v2A7gnr6+v6aeffj4Ppr25luglHM4Xnv4h+WQ/Mgjg&#10;Cp/KP5fsxlA5/TfMvl8OfrpyBpny5Z+Gn16K9N4A1B0oujgZtZx99RaTnGLAR6KTJf2pxACpc1Cw&#10;Wco+76lKa2rU0gCrbPZ0AFxi7p1TXUlmK+HdLDVSFym8YesydE7azlbBCPAkMNYscFzLNGZcOid5&#10;ZwVzdDEBu2AAZ4fkxfcLLC1SzDmgD59Re/HF38d3HxpOlFqabgz+ZpOhILcvTSbrPjvFEK5zCEg5&#10;39+c28fMNuHr8+I9Nl+EK4Z/YWr9TPhGyv7wbI+k+ZS/a/gLXgDKDKmyp7zsfWz7M539BANT4gkx&#10;n8+CxR6Dl/clsITskC95AtoDvpwB4ahDLmW7EaQaroKDkiuVkgogLofnjTXaBAfG8UxfdXN5aQZI&#10;j695aV8YmzD+DcU7fPNyCy9RMST0sZzDC4jQi5U3OWWPspYuN6NEFTcKSqCeH5MLFDeYVJq9cCIY&#10;JM+Ascl1xETAxgYGWjF1fa4b99ZMk29fn+TPZSQ8Nn1sdGDY4HuQtp0FSJRsCi6AxfEsXea0KXWW&#10;aLaRMCcTOGCwcDAVQRFFv59ZaCxMsSkbJlvCVORSmoQF7CiAPeO8ND8QAHEAXegzuBSnXsp/CI0T&#10;PtPbm7yXcD1RqJBZttcEYmXmGwEimvUuTNAFaIm0JfjP4WdwKI32wEMICEPx6v9DojEOBvmjFLIS&#10;8Tmv1n2TWK7of1WvYaegCmAkkAsDEIiG6RmybMu+sEgAmqHRetvVA2wrMJE+iDB93Q5kyIUROxg/&#10;KOJPJ8vN7VswGrAKqRj9fBZtDDSWzcnBIMk/r+k8vLyCAccabdZmuvZ32tXrU7LSZemB4sIp4tsp&#10;iYiUwqzPnWcVbWD46bPrgIqGkveBQE4m0AcD/90evz+mnx/3XGf09Ku/4Fu5rg0e2JWvp/dmIK6G&#10;O1PKjYMP9yui4nHPtyHNmuUPmO39pspRnh8ATenZQn9EecmhGJZcEddecmP6JR5Hb4jJjM2enoqU&#10;MpsRgvuCIgjSvu++/3X6/OlLevjwkG4g2/WGP3pKA9AJIB6mnjo0ZhbUs4tqrI2VJ+IM7+F0PvNZ&#10;H2nwep5ewxh73Ys1OHBqOTFlTKBjzw0P92mxhxgLDAZSLJ7m5Ig+NVNmIejESX82vTwpTbBROItY&#10;t12JNRPeWZ7eO/lZzZWDFsL4vWQPJAzuY7oGieYi9pbM4A0GosGwGS6o9acGyp0LmXk+JyyLISbw&#10;IPzrAO0tfd8aJz17UxsIhFdGmOIOZkAJiJR3IGS7bebYzJGT2VGdw2xKSzZnkY+95CRJ2GQfqZvt&#10;yl6M2QEhdU0YXCCAfpRvEJ9ZsxXm5Rx5j/MADS5tHlCMnPTfYgv06aauPTTCh51SZ7ui70UmGBjb&#10;9c++PT6STSgfyO6c+EWtS8fJ+NCrQEDqYyYbqu4FuzfaDeBZhkQUhRrk6gw/sfcVWCoYHGBvOr2+&#10;yavGzSGYgfisZEdP2AdfWfhP0ybtDqM9AUdbeORfMOTZwM6KN2OBaPZkiaI1n4vUySw2pWH3klXb&#10;xFnm1lo5OIP+8b/8Y/r06SN91m4p+9uQ8YlhQzAvqabrlFiOXyf6/GwomSJjDD6tOwE6V1cCX/HM&#10;d/bYIxhb93gk9N5cybcWDcCgqYnsFQ4HnyEaLgBUxrUCUyECuMC+BHibbFScDMpxwg0QIAIUvE+z&#10;rgB7xaBcP3RmKRnczg6YcnEExhmXNPyJuqF51yBMguwlWCtsFewxO7lXhuG9GJhFnlqJ/sRR9+gM&#10;6p0OzEJ2HM3qUyhVnhTU09FbEOtBXsni+Wh4FP6UOYdIWIV/6TXFVZr0Qr/WlQMR4FU2tjoutZRq&#10;BNJ0BqOYnAhmPJlxs9nHQ0uW1nYXAFCk7w42Kdfkmuyr8KnpFahEtl+vxlG2GUMbGC9QCDilG//c&#10;rDYK31gk84e5Pr9DDOk7Qdr4PTb39ZnrV/U6DLIrYQJ31kAQbPBh2LKOwrkVpv5/aRqv1EHwrJs5&#10;QGptYD6nP0LVkcwk6dJZehXBFAAhpqRrI49ZA0V9bwNxUVNwfzYIMMLnRVDNsBVIv2hIzWAaT+Gw&#10;Pm4gh611HoaHK7L4NpJyG7TDa+P6bhwER8njSl5FskroGkVFLKkzC69v7LDZqaRZA7CS7QU3tBRo&#10;ApnrvrGtAyRNZlLEoLhc1MeDw8Tmzg3TrLoC6wZDQ9jdXAZWAWA57g48h68NbhR5PfA6n8Yd5e4M&#10;H8kKvwhGB4d1RRLTkFF1lJBJOUTgDYVDFoMau8lg1qOsKvqzl3wL79L9W1MRJBYmU3YXXzfvsc7m&#10;FAuFCbzuZbLqjCWfWTIE/a2gIlvfjeNkYI/fIYUcOKydwgvrDF9w35tH3QOzM9m6gumLz2gWKJiC&#10;OAOLfQyn3Xv67W9/m77+/DNBG6gwABL9UP+b/QCJEof0u9/+c/13MKsT03RP7y98XewQqHiu8Vwi&#10;ZRv7h4HrHiw9NL31Z27rHv7luy/ptHvl5wIwReCYA8BVur3/mA600dXAZ4dntgSD/Z5Jt0OnIebN&#10;PSyBZD+E4dHb15/Sb/7zfybbTd67OsPp3dlpD8S+k/sz6I++sdhLi15cGPLX15SNTXj+jhq4wD8U&#10;/ncAFus5B3bbprvmkPAE/+TlmHb1rFqtPpuNhJr8lJ5+/5w+fvyYeoR9oHaq3+vD5+84EIRqbZw7&#10;qg3gkT+BCHC9ZZ0Idvy236br9XX6+eef0scPn+oHPjFJeFOfg5FkEHndopbdImwLNkgIUinHdH91&#10;RX/Ofb2g+Pl6sdgzoyZZe79/G+u1vbtPq+0Nh1tLfX3UAliPYFRG2vLt9Q3/++ruA0HFsuzZg04K&#10;C00ZpJfxRGseStLrvjNcbxU8iBAReCm+qt4EKDzUZ2BTr/Hvfvub9Pb8UntssR8HB1yWTkP+EsNu&#10;h7WF/QUGk9l+fblFyooJHfVosYQ0d+f6KV0GdVywp1rITu7a7w8toFBEDj+izbP58rDIxiyKTdtw&#10;XGQPEmW/YS9DyMVzuE52HiKJqccBi/cPDlXsvSYW4NkPluNNxbiSiRv5xLG3GSb0YN+M3077cthv&#10;5RwWMV3Ahy1BPgJyS2skukCndE0dTNE5PZb1oH8swohi0J8vgyga2nOWPNNbLzkduIszdnHYZN9Q&#10;K3nfpWYp1AIsDDyq9ioC8SwVxnA67IpSfL7WuJTmr9rsFC7OKtZrDcPRxYjvoeAL3Q8Od3C1S257&#10;c9QJYRnD4aqtkhQKszRP72LArpRzSMpZfl5+cR+itA9R75B6qwm7+OgNqDyv89wUBwMbXkwkTCG8&#10;9J+g10M3s5nhpNGAGCUmAKfWTtLtBWoJJIxUstT8QAZ7mCQzSmI5BuNpcQoTHyitaD5UQ3gV5TAE&#10;TmRThUyJLAR6MISnhiRBvFBoIgdtGGg6xNY7pdm0XE12Ohq5TuE/0ic2sqGLx2aY/MBmSkdPDW3n&#10;FP44GmntWqIPDoLBxts6/HtLm+WfRTr1Vd9QW0wiMfHG9YUHH0EoNMoLrSZk3rnoUJQXXSEw1Iz9&#10;vbQAeKFIGQY1dpCvBmMARcVSC+3346jm0+ywV1Ctkz4zN9JZ4RIIi2BqLKqyowBWemuBhn69ooQ2&#10;knbhYXRaRjIC4dVGgCs7/WvJZvOdWhLY+25v3XlHiQ1APQBQWAtg6wDsk1y2awnPKDLHLOn39ZWA&#10;UhT78HTD9wzT6vfd4QyyuhgF2ChpVDGgNVM+LMni1KzOQqYRyWbwZziOMkAmy2Yt3zXcYxrYrgeC&#10;WUuYJNu0OdD+iOCmOfeSybhb7GMAYKlbegIi89Epyp2mHZp655b0p8RSpEvPBEfe6/V6fh3T3ZUY&#10;Jg9INpvUxACkg4z3eitwCIAevv/sxMUI1EDRiUJ7WWKC0nF6OlwciuMcHkz6nXfKKjtODgOw6dLZ&#10;QBVA35HgxDlQBHsLQAzINgAelPSR1+jDwwelLzvBD00t7i1AHXrzDX173clG0V2nnwGIJzBbwDcY&#10;sXHYy0dHqdPy0tLzBiABkuLORrAr+t055dQsFxm9HzXl8udnIZ9mMyL6c1pSjj1K07rm1WFAUODM&#10;2bNodkIj/RfRkDT5uY36k6b09MfqejcKAnhl2p3bgdymcGhOwAI2uDyRwSBfTrKxZ7ETCFqtBh/g&#10;57AHSustoR6n0gYWPJBwMM2WJ84hBdIBj+dxxXTwAxcKmF8//PAn7pnXtzfp5fVZDCQbJE8GtQNE&#10;R7G9t0x+1StF+Ypsb/3v5f1AYBnXBsE+H26uOUiALymGDRhogH33/Ppa36N+1nFSQiyBoRXT5QAW&#10;4KMe65qd6H2p5GmwzGDlgIfrtr5Gz3RsvTfuLTytII3VNdyeAY2V0vkKZMKrTsU9WID1XIHHKfxm&#10;AOzhc9ze31O2QqsAgOZ9ZwP+DYsZMFAwwc8sot8YJjCTYi82HJsBy0GFxyhgJ3yUGDaiMZ0KlFlM&#10;z9UFAwq/1mbZSu2h80y+qbK4WBfLASzlRq89vb6zwaQMaIFH6krXpX4uNDlMfkSS8KBBFM8Os/ex&#10;Ohm2gGu63VreqesGb9TerFn8GQKgsPdD4oRpBlh5YCh0EX7F6zG4SDlLMzDk2zKl/cTzt6w00R7g&#10;oGv/pZAgFY/gwcjgWcHQmPlckE2slsS2ieIb+9hJQBk+J+V5ZhmxgcYZzmCsFWVc8xyepR4EdDbu&#10;Twb4QwI5L2YLCxQQY6ezF6TqJlxngm2DvDhjGMd0Vw6jFjIyaKeG9zMDr3BoejI4lxzYNJMNFWbR&#10;dtfWXoWBSS9mJ5Lv6ctKe5WF60S1y9wM8AEWiyUuWTQ9zRju1DH1tDfIsmHYjJKMV7W5A3sXAz78&#10;H/b+IwM0lubryxqNyoOhMTmw/4NNGuBfv17Za9SlcciLMiTuJ6aaYq0OnVhxZBQ7FIWM5Fn/3O8O&#10;7X3/0v8t5bJub5mKrTE0/GkQXNLW2fdKvm1idy1mXrAxSBpG0xsLzKehOyezD0oUB9DNvSKL3Yvm&#10;jKEKYLKBzYSmvcind4XgoKst9x3cn83NDa9Pt1LYlAJZBKwxWMxWJzEgikCuaCZbsxOMMIO7vMdd&#10;Z2DLOjTbSvR+9iJpnq2b2XeSuprx0Jpa/R9tBHxGaBieyFSSbZBAcKUNqg6hrDJJ7oc1Gcndqjtm&#10;hvYpgEx+ewBEwK5f7H0dA3wlPgqI54ApUoRxlrPu6Ftd3ZGFe0HzMSjXM1iwdxM62+/5GBIgL5mB&#10;Z1+AqSW8Ge0BFgFonT2ieg8J6fEUDHz7RU2zgAB6c+XSnk2xkrWni+FS/2yczWZK3PuUmisPtUTp&#10;sj4vazVcp/rMgXX2w+9/m/7f//SfnMCrnuSf/ss/MGBvO8xcg8daa2fujWsydI/fvqZPnx+okEHt&#10;DvBlWE4CR7IUYlw7/Ybe6mtK1wfW37unIz8DUrJ5Xm3vWCeC5bWvn3sLyeh45PN/U/8M9dt4wvBW&#10;zM1hFX1kx4HyuH9N//yP/8Da9urulv54qLFDFgcAGezj3udWSAa533aoDxPPoQIhm9ORiwe08LI8&#10;jEeez98gX148oMXgcC+rgPu7q7oGb9MBtc76mty4P/7xn2tts003AIWtxkIiNJQBqN++fv25fi6o&#10;sK7T/f3net6+1uf/jeqwwuCSevauu/TjD3+k168Ay4lS9BP6QPhzYk3Ds/u0J2DW9VsOOfcH9MSb&#10;ut626fphTbY17A04VKnX/ZV9WP3edw91v95aDljSvt5vhssBPK21DQI5EUaC+47eGpXp4gR62HRM&#10;9TVubmSbMGwFOtKWBh6Q3MdKvW45ffr+u7ref0gvx/fUIQSknnV/+sPvKLdWPMWiNYo9g6E7GhYX&#10;986sUzDYt64uzZN90mSvIbANz1Qnuw3b92TjCyEVjaClnC99/Ax4hX+a2UnF/nW5vwALDdw31tzl&#10;/rCc+5AcwUQl9trUBiksKzr1trBNE3mqXNigacDbmeikwMTs5zxxDyhhQxQWP8ZLytkaUKBcEfMN&#10;g9E+h5Q4BveJ95XDQB5XS5PxBiOQP7+kmFLYEdSsu0UppJFmG7sfP9pczkFhOYCoMxiZ2vXoGgyY&#10;L+5RC+cwCNoZCJystkgNSFzOvUvzz8sGXkViWJYAHjtLrh3Y6JvD1x/MpAsGYwxVUDN3JZ3zM7oW&#10;VsJsvzaMd650CfVhaoz9c7p712oI+QJ2KRr9mJ8GGCi7p/QL4DVq2rNQbOI50xil4ednHEIs0dz8&#10;Dvv1ZvX32awAXRhNx3v72ZHR5kY3mCCTL/68nP2dWDAuF5RN+/a1mOF5cvFuLXWY2Ua0tIGORYkH&#10;8k8K498Lg0JGva/7BvjhQYX/Ea7PyswgAgofH8SoooeQF0VaKBEV0NC3QphSB6SAJnmyQQ5GCewg&#10;qRBBlFrAslC/pPU6lbb3pJSA4dDL6HZSkaJwBU3t0XB0nRpMLIi3t2PbwMEepPF36m0ULCCMTfwS&#10;9FVJbQCGFVNRKVODv4mTy2SWfiIYRUluWZrXV+cY7rgvBILCBNMLElLVh3oYdX6wDkcBCL0BL8o/&#10;67/jgN/vRy5MTLEIoNnXqneC3QGpiU7+ZbNJjxOnRA0DwzYYKgEPDEqKIhRDzAvIluPur/wdilF4&#10;JlsuizXymfJveisOkpMzWOUitaZRaB1As9hvMVkqHTJXgIEoHiPoIyoDedMVJ+CKGTWbmpvMEJxN&#10;R+78OjHhH52O29mPoXdARkz/A+Cj4fOgtQ2PMzL66nvd3mwJ5lKKaomfmIEC4TidpERvJttp77Wk&#10;om5qUinu23NycIKKxKDDRxpsyNO7TsyS3mmTOgzLORDAAKmAgtmgfKa8+Kquyfc9vD0mvs7HT5/T&#10;ly/f1X9+oa8IGFVoXK7RnPTyr4IHERqYxQMFsDBmSwN5PTYby1TNislKLV2t1z6cxMJTqnvviYp9&#10;SPvBkqTUkoqCHUr5oWJPxSgb1IQXp93p4OndoMw2CBZ7saVv+TlXGqaLyTm8JkQvp5fgOJ0NzkMW&#10;UJyKF14O/r3eYHXH1KihpTFnT/Mpw3XB09tyodgAN+5T7K2DaMgKCJgmg272GDMQ1ij0ZqU2M9wS&#10;RrHn9D4GFpB5MNHj7Z/+6Z/Sn374E4GAp6fHZmJ/OMnzi2nWtDqY/RxrwJDJAl+RFSqPRU3j9Tyk&#10;9LaXZBS3F75KYQOBn4UFAJgelDbT6+eaDMIyqxzZrLYqbL2PT/R/Pdm/T5YGxc8nzpqFYMNImwEw&#10;+LpIfXNxx+HUWgnjYWxPEBw+p/B+Ohx4bhSC7CfJPLEGwJbv7LtZrx8APrL+TicPrJWU+fK+Sy+v&#10;L5LhsYE9sckbPDCb58XgnIrRfJEOGZyc3of84KCaYknCEhK1fB62Lemc9EWv2F7SjpmBSfLUxL9P&#10;BFO3bPYBpuBZQEof13KvZ4xBLgR0e/sZbZQMt4jhQiaXPTcxIDv6uyezeCN1j3I8ewUP3dAmmwEO&#10;jWZ8hVcefWbM/tO90pQUYF8kkpIN6j0l2yszmbVaHBIQ4V38eTOtJrLAbDfSDLf1ZyEmYqAGWIQx&#10;Zb/wYglv4c7s64Vpy/KbLJGY7RRDFqhOC0fKqKTEYpuTjYrhYje0oagkSqP9W2aDM6n5JS+zU4CL&#10;U82nUB/Y7oA+SMvZuNsTZ03JzUb2VHg8if2Dc2sJVoGT3rPDVbiHxNqidEU1xexpPAentVnGemRY&#10;kxPoR197euWYLR/JePSSZoN/sHm3JunjqBTo2Wc4ZNFgfDL4zSAx97xBaXt6XTHOr7Y36X/4n/6X&#10;vwjs+9//t/+QfvzpRz9XF2yQki6kQWKBR5gS179NthuTnEPMvgG7CgmbdQ/OL8Q6mx47YTbveg2/&#10;h9oIzw9B6PUVbWe01yitlB5jdc/S2XrF5w/7HH6GPn0r+WlFWnM0Idn+WeJ1/iLSUO/f6ewLqVPn&#10;MKdkQI8gN9bB0Dm8I35ZMjwIfBOTqmu+tSWSatEpll9KiWfum7NN2Av37RDX4dw5IXhhlv8dWMC7&#10;3bu8fe1J2/vMO5329ef33M/pR5s7p2/3Cj/DeTBCPXIlQB77n9Oas1lxiZ5mVpcMDkfqOu81cXZP&#10;XKtn9nsEZS4EpaMu4BncznQBFNFzNdaIjLTbvk3fVuz702J6YG6sJZzFeBbOaT6LBwNz836MfZAp&#10;6bZyKAzL2RMsmeo/wUR7+vpT+r/+z/8jvT59q7X/LSWweIh3L0/pu08f0g+/+YfU1zPt/dvX9KtP&#10;9+nw8pyG+l7X8OGdDyQHrCHLxF6AwUO9R0PvpM+sYRmtDAZJCT99+Jj2r8/1vV/lKQ1vczDBb+4J&#10;+E1Z/udgcWZKbdfsPeAJq4AQWFGsGByIe3fcv6cf/+X39b+zkmcZ3KdfGtRKFdJ5TRd7SpbuQr5o&#10;lirWH0Py+izmI6wp3nesv/euDYaVahAAmEeEdvU6E8dFNfnz0ytfd93JixDSWdy9Z5z9OAtXtV+D&#10;pBiWIA8P6e7uA/eChbJw+YpjaIrP+vT0LNVByhysRr/78PETPf7Sckql3pvd4b1eh9d67XfpsDvW&#10;5Vv3i9UVZ1row/JKTEMMWo8nDUTXYAJurtICH95aq+9Pew61NICq66bWNli1R9fmANrvPjxoaIM6&#10;qFdvh9e/hv0J1UJicIOUszvK9zf2tfG4o71EP2TavjDRfrvRkIjX7mTso5NKKc567hVn4gHPqnT2&#10;h+si/doAbqcZhqW2pVnu0X4hpJ0pWz14lu42rwFjC6HImTy8k1VLb8bvOT228ftyKAv1+frGw1Jt&#10;H3uBAn78Vt1ZvtoyM/KFojGnX5zN7POjl7z0AjSbr1wwulBDaT/U3wk2WyBInYHCnM8gXtfq/3N4&#10;WG49YvgaXsid4/rZyqLRjyy/XjxgjZTk7iItV/VR+MbH5+raeZ/7szoym70XoGJ4tgbOSk89g11O&#10;yWreevHcn/1Qs8kXS/PTXZZo9EuTRye/z5kOmJsnpA11059ZQ/ozdmGi7oRkrR32FGW+CGUyuSKC&#10;O0w4on2eCS9dDIoCnG2OjCbquCaZy3IeKhanBXudxDNU95z13zdT5IjQNoi1snlnoziWSzJsNuin&#10;Lza7GJ4nJUsy+ajr3IzpZoSxpLTvwcS5mNg63QwN1eCJPg29Nysle8LnYLNqC0+TukH+LvDToJxr&#10;5KYJxgRMT7FxozAGGwPvh/2IQBwDP+Qb1miSlEc5tdVMiAgkAf2WMlEDmZLmJAIWuP1omFIvvz5s&#10;emGKDmQ9/EZY8KNoxlTxpLRB+fLJtB7NnZo9Jb8ijVaH3EwpaYCk11sVeKFzj8RkbLBhDrlzo3x3&#10;c8UDcLfbSwI2o6FSkiQ87IKunqyjD2YRWHKR5kiPvkFySnrYjUuTNYXhLTa5PcM5pnb9OCBDoU2L&#10;h8KDTH/XRvJmsC00aD3yPuMRZAAJ2YyLC14/rEiMRZrxduMUPqUyo5jcbDYNEE2WyWgS7RAJAKr2&#10;4pucBhoBHBOBSTXnalItgZzOoN9yMeoPDBGgGoNK7D3GwmWc/d2L0hijMfLECKBoNA1I6F3IcHK4&#10;xdX/T9mb7kqSpNlhZuYey90zs9ZepilxEUABogRBPyQQejc9iQTpYQhQ+kFBI5CihsPpnu6uJbMq&#10;M+8eEe5uJjuLmUeRgNCsmUJ2Zd6Mxd3c7PvOd5Yt1yBAtgv4cRXJz3BtYvelywT12r3ntekS0dXf&#10;YTYNeaInUwPS1wOztPCJliZrkDaY6Rnsj7c4GGcxIDR6CJC9ifF6YY0P2lxPs4poSBQAGnzz7a/C&#10;3d2bcFMLEzwrJ18fNmVJ+4QYdcHg5KnLNVtYBdbv3rLccSPgDgD62OUYxRIMT/xtcL4YkNi4iG/G&#10;uWVZvKEPXfqaLD/mxH3JlppGHwY6xsiwGZtfkQ9vc+Qp67P5OfaKUNpkJ9EzSNtK4WS3FQ3BQIwa&#10;L7HpZoImo++L5WEEyWcVDXFtztvhhj2XBymeRTMWBXoHx8s7WZPTwdybD8qEKBnUdJGvYTCksfxo&#10;DO7EumwAuU0GD7Vgg1cN/v3+x+84lUfB9mIWaCui8UzivwWiL5aDRk75L3fySwp+fhYGLoh9DCZr&#10;MwLuUy2HQU32i2OYDu5zTAwcQEMGwJtnD9lt+Pkj7+/j01NPOwR4iO+EZw0Taj4/dU1ROmmmHX0h&#10;KfWSbPLyaq/DGPv3rDRfskZyZLGL74aGlM1xSg7Y2LChbHsHPtP1zY2CNuq/mJ7/+P59+PjxM5kB&#10;+BxIrcMgAmyGzUb7/7Rkp4VFP6exTzDPLaP777mgVRhM8r0LvxisNZ+ucdDZORIInZ36vfBMAnNa&#10;U8hIJjUaSOzzkHrBE4vp4JcXfP1WuEIG+vjw6KGIANpilhj2QDzzeE8U/GRhgmE/KbAEgCheazsO&#10;dg2KBBOnk+4png8O8LKCZihBc+iE2Dhiec9+Jpr8Be8BYFaA59CN++mdNukeC1DNHCIAaGoFFAD2&#10;zUbse4IdMXYpB303LR8kaDVsrEIwK9RhYsG2JMkhQclS4GFoTCgVZm2yvjh5uwG9pUk9/H2adLun&#10;p4bBvpirzLSU2IH7bOk3nmcO5bLqp2HUsIWsvXnuiox5agMINVIAwvFau52M6ykR9PVvn0usRVsZ&#10;jKMlp7l/bw5YW9p4aJKcYCnh1Iel89K8iLKS2eMqo5ydXEjfMQDiZoKmQXsv90kPkLC2CpmqO64k&#10;eGj+F//0v/6LwL7/7X/9X8KHnz/oHoZVWRLOUmm5x8TUB4mo3UYnvLeghNY8bZhuqcT4oYWzWEZO&#10;IJBD5Q3PqubfNyYrBeAFXc8/pcgKvLioZ+ktEjsxOAaQPowd2AM4uLWsNzHwS+xJDu6dWs5h3jj2&#10;dQVAZTTDXTJdMdsF4I6+vkNPsh4NrsUGYg5unJ2w3YCx5g08xDNvwigwJcXmayXwPudmED+2VsaS&#10;7NgHTg0wpa/vSRJQBQRODrzSoATS/9PxYKAg9R4Ga3SyV+bGQCyf5XFl5RYD/MlDsobJZQ8Km1QK&#10;aw//ikGYezBPKWdCOjdwyf51rc/i7uwpzdCldcGeS9HSb9n5NO/YZLAOlBKAeMFhLax9Su4sw8WD&#10;RQDlJ9vWFAYhvnSg77WeMT9+9+fwd3/zN+Ff//Vf1//+OfzVr76tvQXCLvb8mS9rDffDH/4u7DPY&#10;fTH85qsvwvOnn8Mdwg2XU6Dye3mhvHUQxzMU2h7gwD4ZCCn0ZD4xUGdmoMHN5U14ffpMew2m8OI7&#10;c62jzkxkdm32e3muwzYHTLb6c2DFD1YHQPIOUPFUv890eKaFB2posObBCKb3JftSsZTHQX0KejEQ&#10;CtAXMrXdFgXZIVjw8YViB5JlfCQ8k2m0qoT+uhNBtwkkCJyp9Si6hAwW4Rk3b+hPB6/MXb2GpX4+&#10;DDewPnCGgXEIWS0DTXBW1GsNyXAC8zFkKxKSgq52GxJAoB5gsJ6Hsrd3X4Q3777mYBNJu/TL9HOI&#10;5xZnVx7qeRl0LtLXG7VyGi1jV61/dXXHzzJRfVWfZ8qJJ4dQKZRteT2Eh5/hxfgaXh6fCAzjz1CX&#10;yFt6YBIviDD0gOV9guf6BaW7Sz5qiDZs+Kzudpe8/riwDOuq9xYgKeo/+ESqJ5aqjV7mOa+wRlyj&#10;jJLrcvaGqe0H0X3q0IM8LX41yAR/vTNZY2xhEaVb1rRk1hBX4LC0xN4U+6BtBY2Svd0MKIbBhJrc&#10;Qb4UVz+16AFzS9BNVunEts9bIaEh3xq0tjLe7JnnA3FoIWGh9DM4uK4gLoB1UbT2uR9b4twYygCe&#10;iglexSEeTRZ9DiK2PXedvGZboESzHMMvAqnaGUkCiOuf0oHD1IeCg30H2X82jz37yKdhZRY2T+p2&#10;XxrGkXwu6BZLyaTruX6eNY039nCoFt7RiWdnPo3ng6dzgK+UxrorvxjQpLL68Kme9lBpSL1WX87k&#10;u+3+5HOp7VmdWDqA6YGwAc41cTqsYWCoA9tT0Wu+bEDZw7Oy2kANu932fzoxxUgR9aQg2sA/ZzGC&#10;1qY0uSnUxkhT3HHsRVszoBSrr01T1gvR2AYECZgUl3yg5bVRiQKdsKnSKDTJ248ptYt/BQMurSb6&#10;pJV7ykW566xpjDbmZzGGSiYIoUZx0RTZaXk7MtYCWQWLvfosIuU1YVFrunmxpw+L07zI38YgJ5tV&#10;N8TZzCFOeCBPhezCDfDE1NQLFQp5peTD/JqvQXP0ieAXmsi2SJiyt6gZwWtz8uVYaH5OsKyO/hyL&#10;/E/oNWHEGQsJf97okvg8OPRGGza39Uf/PcsBglmK9H4zu4oHKCY1p8wCEteNzeBx0ufbyseI8lEC&#10;CsV+Tjv5jLlZmjnhFqCHe9BSgJnomhV/vd8lU/EzWWP43Ef7UIEdFpsvkNmJeG8kSWMi3e6FJm9H&#10;BYmEQO+/sYemeHPz8JRrzyCgzOI9ISgqzjGVwsN2yov9HXMPmWmA6TCkzngFOPr0ejIYqCQ+supw&#10;fSYBmvjuDXQCWIrnD4DJo5mfTau/nDEw0TyE0lL0ZJANoJFT6gjGlEIOri83fTrQJ1h+vclgZkvZ&#10;7k2pGYSz2YC8p2ZMyO9uJQFEJxjh2r6eFj/Hasfu7u7ErgstSU/XBOtIDIPEwksBOgdOFblJGiSW&#10;L9NWKYZgxEKGMGqyNth/AQVtSpkbGp5zFGctGVW+F2c2S6WlTGptNuYgvZ7OGHOcbJpZIzNzFeag&#10;wQ+tuY7F4L8Ytkt2KuFio11LhtgANBa0gflw5tOjgcSWRYsSRaM9qqJ9rLKZ01m+OE4abN5wKa5T&#10;MTFatv4OqRMZ+yEVPE1rXWso3t/0nMiPrKyMJvomiUXEQEYPKSD7XhZ5q8EfBtKFn99/YCJvYyHw&#10;7JhzL1KOlpGDRYs/o+QfwFDdu/FsUjbu5wLrpTF8MZDAWgfYkszoU/jKyGYWQwzIYjJl+ls1W3mm&#10;DBNnGkAp7ZtzuL25s13CIVxf3XIvot9ciT0pEUnlnNx7gMIzzCBuoP/nkX+G9x3MEG+HKwpw2Uho&#10;tIzvKrsCecmASY0CG/sW7AyYFroIdP7tb37FJuaPf/wzhzzYet++e8uhC8C+tl7SGc+9O4S0czbG&#10;3gC2wz6Fda2lviZKLxxmp0ljYVNe5oRp7ClI+nys5+jGAPvH+09hX+8DAPjPnz4JAPN5BGYRztzC&#10;1My9gZmpNhX7vhYJ5kGC5/1mtpSBqoHgCf4yUDoUPSnHl8QZDpk00+ZgKs59aFLdwCmmZGOn+dBr&#10;lYVJ1iN9azW8zL8oxPG9AVQdnVyv19Dnm5fSC0i8BgGlabFEY9TZQhYwwBmnQ1suXDwUyZbQbGxR&#10;wMLWabFiS2eDHjJvBkMu+3yaXWPhzyXDke1Ac9eZmJwdKdecWfcIsJV1iG0PlujroPOW4BEN70c2&#10;X42xHJr/THHjYRknykh6NTvRl9cGiZu2T2iJswA3GVAwKOgNX2DENVm0QnOZLHWV1xzWEsNIxq0Z&#10;1TOb0egwNe5JG4HDDZg6eojJ9FWkXcPj0YMNMEzA3sLPX9oPlr6qUcNHMUnEQLnc34R/8k//2V8I&#10;9v3PNPZPPtPZhDTGV2O2x7MUPbO6W6IfmRSjG5DGDnfDF8g4lB9YKqGzQNoQB3tf2miPi1ZjBAcW&#10;yMcosiHaX+7J3rsgo++Sex7qPSbvUj656XW4BhCDQCcD6S1kg+xxfi5786XRu0tLy938Mt0P37OF&#10;5AxLlwIPVrVEJxW2PWdNePQeNZqd0K5rKT1xs0noGi9mTVR0D7EZqc5p1gcMWzPjd7MVqPD4eM/h&#10;PuXJScObHFZQrUtoByXuzh5mtCR7es01gJlnYzTRR/6gBMWLnufWbLZmS0QAn/WDr3EcOoMsxDMW&#10;ZPjlvt3sGsTi0PPCJGBL+cgiXOQ92dadhrhzJyowWReWAMcXWsQgfG3iOf1CyW6G3PPpPrz/89+H&#10;f/W//4vww5/+PpzqOfS7r78MX719E26hYDq8hq/ursOH+mc39fl6c30druh9+xxu61pDrcJ6sb7X&#10;Kb8QYJNXM8AiwPP1c+aT6o5hy0Hvp08/MRUcntMAhWaCd4dwwGAfiaZgSCeloeMMhQ8d956kwcxI&#10;0E9s76taMwBoHNDELvBzRFjUgVZFCCVibGTWHg8JbiBTZgzXt9e04WiBi5JHIux2o96iGf47YAr7&#10;yTDIO5B70TD6OU4MNwKzcB40mEaN/1jP6qd67RBC8nx60VkJmTGASzNFM2ybAChebMP13RfqOQYN&#10;T19PTwTwqHpgqM0Yri6uw+l1ZiIvGIAYsB2Xeh4WrQH4G8FvbxjBOLxg7wLmYGB/JPXBUG/O0/09&#10;e5nQlDL7gecIk29T6DW/euen8PJwH14/1+eonp/1xoeXevYf6rr5+f334f6nn8Lzpwf6rf78/jsG&#10;AP383ffhj3/z78KHH74PP/34noNgqHtQI0QMUXeX4ZgVzIW6EYnLsKehmgNrEjZT9ffRwxwQhNYG&#10;kyauYg3smDKuMyzbn13Ejdx935uSQcojKfWa3zd7tWYoN6hGy/ZeIxOsPX8NzGuwixlw/Vlt1mJp&#10;9SjVgCOd+feL2dn/O8WV5NLsE6xySVacldwwkNTVA79IC2lWCDF4eCALodIrwtiln7JmaOoeB/p4&#10;eBcsM17pfLHbCsWzsIduebK4fbBtiOxJUr8mpdkRtcTcXHoacg/oCKG/fg8NOhtMt54lpqb2TJZK&#10;x7OUewNaHvx08LMNsD2Iid3DT6+V7GHbmIot8aIFcJ3ZXK9sRq+naMsjBRymdU3YUy+ffa/oa0Ol&#10;ihyQxFI0439p0a4t+Kox84bodOmy1u9h9fHLZvSd+wYGh7lE72NSpdTXicGBa6vnsIJLQPBIMhgv&#10;Z5TSdsNIO0xLvwht+h2Nil6YsbD44ufmF1Waz313ACZDrSXCtERHzOxRrC2Wx7TkEXkcqUCeKcOS&#10;EfImi3nQ6KuSCw+Ws0Uz0XTh0MDCs0JsAJt4l+bXp80/OHq6MWaarIoMNwcZ4MA42tujxd0vZ+EM&#10;SLCijAITVhvP56xmbeNJJlhjLUWVBYJTiCmvrX/juW7mV/UgOxBsDAJ8fOkQytAZrkEGpuMooIRS&#10;MSYnR070S5RHFs6V6+udCshYaPQuLyOxaiTxnWkiWiyZfX05Cog86Wdmr5bLy5HviTVxOkkeutB8&#10;fROOZXEDICAKnwN+aDiw0bC2gAj6xNk3KfaHeuB2lh32suWmnFgggS4fnFDDhjkWb9ipM09RvEI6&#10;t7WMir4ubqLAPtknMEcOBnW0IW5s3EyfpSS2YgNbkWi8c1P78qoUN4Blit2u17zeXzD5YJ4P89/k&#10;5+RyM7A4j2bCdZZs8zwyS6Ele4UO2q3U2+eXE/X/tzfMKZXU8AggYrAf1GLg7VyaFzoYVejbVT+H&#10;gctGrW7gMqXo+MxbgUYnMyfxqOZV6dynMTJOXvpUB6/TvluLcW+TCXz3VxQNeAY2Yt7QTLrUYvvT&#10;5/qdbsIXX3xBg+Kvvv6KpsZoQq6uLzRZnVuDs+ffg/QGm+roZwceZgC8by+vWQCCBdgZpyxwp/6d&#10;wWjAekcxPBYnMRc1x/AdAeBeV3OPihdjyQmUBoWLZW8e1XF4sBkKC6+elOeioaXm9STDFitfQmc+&#10;jAyaOHbZGVlJZjNTBi0OOQui0Ub0uUuNJQNhEe30ybYxpLbJA0htgKkHHo3RM5qxi+uqhi5aAuXC&#10;Z7YvjRNxWwR96eiop2RBE/Lm14phCGUtr68EUyBNBYD7/PRMiUlyMtdSmlfY6pHCAYPDNrAfbUZJ&#10;cRZLJk6wY6jf7enlZLl682dezIar32UR6AXgjd6YHqrgO11u0Ugc+d9g9HGfPJnxMOtfNMiQFU4E&#10;dvRddhdK7N2YmdUN9LP8ikbLjAEsTodTePvFu1pAP0k6DCDkcBKzB8Uo1jHWHFgBaC4QDnUsBL/x&#10;GSHNOc2SdEPGg2v6+PhMcAEXDOFHYPkhvOgFCYBOzVxy+Q8zBLqvTAOnCYBjT13U/JZczix9z36N&#10;0Wed9qGxDByi4BpjHwbgBr+mywslCiPl9FfffEtAl6wmPpv17Ku///nTfS80cU3B2KMZ+iiZPxrv&#10;lMQ6ICjiJnfMLfEyEZhNDrrB58YePWCoAh9PnF9mNwCMeK5NJ+WRLNi1QB+eHg0cyg9PTBydO7j3&#10;+KzNt62x1gaH7BA4tN9ak57h92T3ISvkcVyHZoGs442bRYcsUNaeuuw90GJi1D5BxvjUpfHw6QHY&#10;ZecXgTh4VidJZjco3KLSuIeoAV9wGA8ZSXjvMivcIyh4RoqnuBqME5xffeaypbtiuzvps4gBjL0J&#10;zGmACxgGEoQDmDO6HnJCM1lnNvoGs7BLmRaFGmAPn+0/uElbDw4kX8fPos7E0DR4oo4z/5U1zyQW&#10;bQtkAPvQ7AwOfNvEnqFHYiLguUODDm821CAA0JHo+/bNW342nP2N/U6pZ236p8u/PKAjeiCTzpjv&#10;zSeppfdl15+S/EeyJndbhTbwO4wCsdogEY8iGX4x9CA6298JYAKDEvtSvbfbXJvkfWBgSQkCoHCN&#10;+ZxED1u494RwA/Y7mH9MHpdNjST1Qw9yKS6sWWNP8mOln23zmx3XBkR1+mjAq5z575lry0bVflRm&#10;MJKFnleLm3jmm9z3neiAqrapm7mutGazS7KTKrGfJ93rjT1pky0KlBQ82G9ppkccB8kIXprEUF3T&#10;hdV0EehzGBtBZ4BJg4JRWngIWJrJsl0+s+DXAXihN+HQ2e4ALBBIBGBNwWyzgdBi6x6pjZJZjs0z&#10;qdmhiH1cehL30kOusoey8h6OXn9Uu2B/mrNN5uXBWMpsOfFib9eFe9SJIYC6xGDb87ogJKt+bkh2&#10;Earxr//6/wyPD5/DDYDiuhchmGlgUvnMcwoAOq4phnEIpKMkFsPO0Z6DDNZAWN01vzvIFvAthH/b&#10;4aDE2qXuc1+/+6qzXuEtiXX84aefwlJrd/qyUcaNn019j8FzTaCP6oOZfdxwMfJcaAqSAmnpdPBa&#10;rR9k2bHGRQ3EgCjIV+FpXOxpFkb2cckyt33acw1c4O8AODrIFoSAuWvPoX7+BzLUt/Icrf8Hph3q&#10;UNiVvKDeqXtLrufYzc1b9kQI4cq1f0h1T3sZF+7px2NmE74DiLgd6PO3RYz0E67SUD8vwNnncP/0&#10;iVY3DOOpnx1D2ZfnWbYiYLLW74bBCo4O7Hl7gPCDQ7hQ6w4LU4eRsHuxvwyHh9fw+vw5fL7/M8/N&#10;ebkNt7dX4VPtKefPDwTgEAKy7Gf2N7RtqjXdsX6vY63pXp+f6hqptcr9A/u+01KvZ32de3q6KuUX&#10;Z/uH3/8hHKCaQK2EvokM+FoH2RsdScrf/uY34e1XXzGgctzd1DP9EG6u7whe3t69YzAh/JrjaRGA&#10;Rfa6zlUmL19f1jP+meszldV3j8+ubY16OEeWBz1+Bvfc0JZYf82bHuxX+1xSfbPYb9ThfKUnwrrW&#10;WgzsNEZfaazcuIZahGaTIrJP85qbbY0W3AeGdA4QGUTLpbPASgtbcz+bzwJFmm8fdrXB+23LWgi5&#10;dKJJ63l7Nm3UZ+3hJWfhgj3gJ2mf79LdFnzI7zT3czGdkRCSyQ8Y1JUz/7wmaW1WT+uZ6lTiFLpS&#10;kcSM0CT2Zzw7p8CPTpZeXzvaozn/QhbchGpk27lGbey4brgYY89sIHEtrGzrJsFttkz0jl0WA6R6&#10;8aWp44qDQkp0GFr8RTKvzrB4xgI0dmSFRZNTKwcjdd9V3L4lnzNMY7+LPSDE3q79PDJO1RKGMXAp&#10;BvnpwezrP3ZfMmrzxYzBAkXK5TicM0RsSG8/QBSiY2/GzCIYVmS7jcaaiT1eGwcHpwf+MjRi9sWH&#10;DLd7xSSBEzCJZUIe5Xhj+M2vv6TkaV7EKGNhPErex5CJcWITlREgITUPgYVWXPF1fQNiVuEAsALN&#10;FpPqhth9bxj7jsa/OKBiEBBCLfWiBL/B/mpYQyzynHJZ7A/FyThSVJ+PtWnacApxcyH/FUyCJBfV&#10;xvD58dgNGsH842x9dFIsbtTWcisuFgE+THDbickDD7vseOVi0C43s+2l9M+fnUQLUHBLIDSzOQZ7&#10;ZCCzYeHngFQY15/fBx5A9Tp9fnzpDKDlRZKsomrEjITCIApMqkbKksWiIjV7kSwT1wITusETNDIX&#10;nehDT4p6PS7JBin1/V45gRos30I678WlGBB4aPa7vaY7RdLpHE/h06cnFhGfH468DihUcIsutvo+&#10;KpJn+0uIOUJ7GBunD5R31M8GI2B7m5GxBVnhZQq3wyXX+ZoYmQnuMoxgWbpkB23J8dTSSQXOQbbL&#10;tFxL6oofWK6jETLDEz0TUSwigENJs/LNvNgPklB5M9mOkjyj4NyUUYf/ftf3STRcW/vkkHFhbwvI&#10;h5CIRh+OKTt+XP5JYiKJvNDkpWTenjVAbVPEd8Sm9QovQQBO3hcaC/LNm9vwzTe/Cr/97V+Fb7/9&#10;JtzVJgzF4/X1jTn0azAFCrzJvnXyxEotG4E+RJgE4z3BJG7NOMH9WihgwkqPnlqc0hvmlC3BDN3n&#10;YxxGG9in1SjWKbPNJ4cFQ5Orcj0rPRr7H4YNTc5m12ZKydjqt0OoiPkWncLbDrLmn0Dj/NPJ8mQZ&#10;MKMnGTzdawUB9pEWuAEwDo1EmyzLC8m2CAgUmU+m/Qsk35RtExW4KVbCLguCbeqeZbn5gJbitL5m&#10;NGujY+wz8+Khidij9C8Zk9MZtdY//PRz+PDj92IPDxvKtGMCAPjqmPvVV+Xc7+qcHg9QT9OpwKRU&#10;AE0A5Eps7ML6HNX/vr0auycFhiK4Hjv70KDpTfY7g+8MXg9sMLw7WGhHApB1j4XXUP25K1ovZKYw&#10;ojnYIGgHZ9FGyb7wtWmJoPAgwj4DtgztEZAKiUCrRRNfSHLB3oVPDkzi8QwhOAR7PJ6x5STQBwxw&#10;et4lMbTBMsD+9/x6qA3Zk2CR+hC9fXsLLWp4PgA0O/Lzoh5YmvHvWSpX7kVA7hJdUfZ1Fp9Nifh8&#10;pS5pWJOJl+Cku1Hgs4K46u/X93r4/ERmHl7/8f4p3N3eUFokdlv9jE8vtoU4kdmFJuhQThwcXVHW&#10;XNfb60HJ5vX+4vrkWabJSAUEUIPnC9cFa/2q7ksjwfDFsl0NEBd/Pt53y33jQZK5/cWu7wc0ykdA&#10;ybSYpX0k+47DMQLMJ553yab88DqK9vuUVUT9DmmwzEIhXAJC1uI1MWTlxMHeQKahRSqwgmhyu7T6&#10;sqVJ13smq2XnwZiTkc/kiamYaeSpe+SNXsxQMINpPnlfVNr1QDlboik596BF9Yn+ey1iea+7x3E0&#10;O1csZQxb8Plw9p4okwsEdqfD1N9LFhyB15JSOsjrnUKKsw8N2FLsh0gGwUzQartVjYZiC+fR63x0&#10;oEndu1i05s4kzraNmRsICSDGEklcZzBe0PTCruP66pqsoJn2LAIqW2DQ88MDC2SdG1v6TAG4LpvI&#10;UIG/HOzT0ZDCygIK9rvszEYOUzMBC8poAdqOSqdH7jkAW4+XNeAzqw7XHke1mDVi+s82lC82786+&#10;JktL47V8FjUMPaAHP+NjpKcUPXlCMIs0mb05dM+0wQOVYNApnfmVUdbugTlAI2nIBjNABM5HB9XI&#10;d8rDIZuID7H5RcfVz6j+DEJiksEu9RGZz5V6zNQDZtTXmSlKNmhaGYRFSbTDHOk7lpyusxhA22Co&#10;vt04yEP+lQyRGjTJnBnUZw/TsnhtOWDjLMZeVgCRaoto5QkBv+L626zdtqWWxjy2h9iZ6ovDNwLa&#10;bSiTyyrbQr3VgMPWyjk5OZ0NYsiQdyJ5aQmkzUMqm3jRzvCycHA7g7nnQTIGcvf3nzSUeXnhufrT&#10;D9+Fzx/fhx//+IdwX3/9op5dtzfX4e3dGwJE+Nm7+tzgXn56fqLi5IL+fXVfRUL7zSXBgMPzK58p&#10;DG+GuLMEXwF4YHSJ9VnX6ZUSXD9+eM8BxhHPYsHPbjkMIMDvZ2Kz2XdZd2j2Chi0bkc+xyB7XFxI&#10;5kuQO5y4n4MtD4AqGczheRlav5eCAj2lFAv1+d+MkqSXGK0sWrpsngN+/DeT0Hdkc9+9fVOv2QdL&#10;OBOv8WyGNvamK3o+bvj84OcSGH9byFivmJiApwf3hMm7QZsKkoVxpiwneevhuk31Hv7VN18BGyRw&#10;elHP3RuwLEGQsKB0u1NgzGZ7Fd5cXIe51gdHSHmhCqFMetGZMb9QnZUPmQNR1M+4ZlAt7D2EQogY&#10;hnS3t3fhWO/181w/0HEJDx9/Dq9Pz5R5nw7PtQ55Co+f3vNswFBGe1Ok9Pj5Y73/SM52ICbY9PDv&#10;A9gHcDMyYV7M8e+/+0P49je/DX/1V/8Zr89+dxU2lxoaQDINRuJMws+H8LQ8sr/a1/vw7Tdf1175&#10;Jfz88bN64izQJnZ/PoNXSeqa4ECNBp63MISuoLPXMUNeHLbIYbifV9bA2QrExoArLaCpKSR8Rwj8&#10;D2eeeRo0NosjDd6SyQ+lvt8qsaT9T0sKNkucfd0wWGptv0IzxXNP5o2rtNdKyMWEmeRgiGCWNK0V&#10;2mePpWMVDdyMZuVhjZa48Cwfum1BPkvszZ2ExYHG7FTvJNXmYMWnaprQ92YBZ9kKpaUPOxsGZlzV&#10;vtMCzixF8oAp2ZZg9dSfS+7XIvjcjM2P2exFw7Y+s8PqjZpKaM6CtHlpAYr2zyVhaQzuP3UGqsZx&#10;KEiQFVYLJ+aZ3o6Rxuo2SKwwx9Yrrn6EItLJrm7xHpU7sJwd4pn6tW8sxvMwmOyzgP2z7SkwqMoG&#10;aLMt1kKnokSTljztpt9W3cCbcXiyIW9xQh4LjzMl++q8ohvBh9Mpg40CS/+j06mfg5uzRLQWrkDW&#10;337rm5plZuzPB0YBQMLLWuChyMR0iXTqIHkMfmhPrzbIGjKnu/npSVRrMAGc7EmfL0wAF3n+4Xti&#10;lb3BBAvUYfgHsAHZhCktTjvRDUk5dpNtvJcQ8izPDAMJkLkhxRfvA/+ip8dXNpiaNEn+czyakVgX&#10;CBKWaAKOiXptRtHsUNZkz64GFDSwqgF+Mv/MDKNo5v77/cAEu0YBnr3AwbICwLAsicXRbC+62ZME&#10;MSz1Gk/Pk8xSLa/a7kf5tE3aSJgiN5fOBsH0v4WrbADwTZlgK4C+C8prEplhg+mq9AW0NwrlppAX&#10;gD1i/6XOzkHtijUDuYKnszDBjTJbIMtlTPKExM+AsfjycrTnVD2oX5dwrJ/jGmlfx4lTQEp7NyrA&#10;cSWOBh+XxrgLkjXOZmnsPHkH3Z/yoqiij/JwS5HIevMDjs1i6+8cTyrgKHXNBq09JcS1gVciJnuX&#10;1xddLsbEwvqZLmsD9QKfxtcpXF1EJ8TKQ0ygsvwoYD6Me0MvLfva4V0Z7mKJqzZYseMA4oIhBW8f&#10;PrtIXzuezPAc+mZKf4dR/pHy+Wr04ab7l1yPzxXMe5fsaVhwOvWGITdMJL15G+5gHmwJDiQR+HMw&#10;PyDJgqG6/EBnM04iC6sWekJWgRvRuLd30xLtMzSQDYdfyzi0txCLDJKE7YbgDBpyDKPA2AoGuZo/&#10;WHK4wugExWZkSvkiAAoAmZPWycYs5rZnRSduNvo4gTAbtbNhaMFDkD9FMZ140OPaWfoP5mJLlRoh&#10;U+4yeurR9ZnGobNu6LvnIr+Z/8+5JVIJEGl+p/j823GwbcF05rmhPY2+WfNi+bqKiZ6+bgZea0Qk&#10;g1/jvVj4gOkdlaQOo+ynx+e6j9521iJBcE/UIP0WsJhXYHmQZJAy3qSGHvsHwSxfz3Gng3eelw70&#10;t8YHz9DMBN/BKdyh3x9IPNEOQgIHrxxJgdfUUgJatCGYZJSN8Pqke8Q++PRMAOr27Z3YQLAX2Avo&#10;I5t7p6YD1xnALeW9DGBRQAhZmNOB+9GBXmaxvtZbrnuwjp7rtYLP1nUt/LHWHh4e+OyBJQjPmvvH&#10;QgkQdvuH9x85MAk+0MFuawby5UzXxpmrgQKdmQ4GatPmNnkcZHoeyFQJ2q9C6qxoAGQXeO+kZ5qJ&#10;70HnFNJ4MWWH/w69Xg/3ZEeCnQY5M/65rc98qNcV0mR4+HB/2SVeX3j14Psv9xOvDQYV8M/LPM81&#10;vd7V5/wVScVBgxNcn2eca0XN85hH/cyr/fnSYv+SSVYeFxdqxuZlTd0EyF9fc54j9yVIhfB9cY7j&#10;fFTy8GYFSrMmoRMBgjb57fFzHBCeyuIaYOh+mNFSoCK69Rq+gyFQ89RFMbwsPbVb0v/5F2zfxuYt&#10;Bv7JzDX7SRP/ht06VCGroIzeO2iJYDuDhFhJVqJSY7TAsyZFYWRCD/45SbqGwUkSexfg2AkMGVxL&#10;nBPzYomMzpTFtiSUVQ6jwjZsJ5HhDweplRl99G0eB/qFjW2owr1LXsXYKw+LgNf5eHB9mXviK5Ub&#10;9vDjdwvyekKthYsCI/3ZbP/a5nJdvkLqC69XJEIG+xMO8S8G+3CVyPAJ2cCx2QVJzGkU1ptBZ4H8&#10;g7WHsOFxImywFQgL/FTsD7mY8T0wHTy2xNQktgkHn7AjCJIpM32eKaLy4oMNAMACePhJGjjYj2/j&#10;LQFDmoHJjOwy0mBv3dB94yhldCJ0PrMD6IHDMXWfoLaeO3skNmlypDJkkzwM7WmU0YB16H5U3Z8x&#10;r8FRJaTetOq6udlrZN0iuxiuVHyfZP+sJr+1qVVjt3F0O+tZvKj3XRQJNG+lG60r9XewOX6rOZsn&#10;17AqhsxkzQb6aLRO5oStQwA2taGLfTdxzVpCbzADMpzt1rkz9gLP3wSPcQP60zQbXDArv7RAgUTD&#10;o1PW3sP+YJr8DJXupYt1Albd3PxP6573eP+5/vtJgRb1VR7v78PHD9+T2Rfr8/7tl284hNVgBID6&#10;Vbi9uqgfZwqffrpn7Xp1dy1/v3qmX13uydR+enzqDaaYRhrkLGYjgS13dXXNPuexfqY/f/9dPRYA&#10;WE28V5FhWZk1t57JXRjrWRIMwFzv9mbjTFzvVEfVa/Tu7i1tC8A+h3/csdb9j58+UzWF6wQmvNRg&#10;ZKJoXW+TVQ5FYV6o7cdNt2tAiEgLHaKtFIIwzCAmg3qnoScGdVTWGJ7FkBEA1e3tNeXHjfm1CZdk&#10;KDJOYo9ebfHQMnDAsqm1KPo99DQKF6u9zsuJ7LNt/SwA3xD4dEN2HzzBX3mdANig3gaACKCMvrpQ&#10;H8GPkR5ukqlu0gUl2LTHgqXFtr4/bJuGi3B99y7sbm6Z1Js2hRJlKjRq3/pa65L6O+H0+XN4/viR&#10;4OzL63M9a58oscXaBzM9cm+x8gvnAYDxeaPeVIvcXpiJjOTkZ4ED2lpb/enf/evww+//EP7Zf/Pf&#10;hbner7fv7sLXX/86/PTTj/RKxD358ccfaJ/59VdfcU/74w8/qv5z6GLpRIGO91iSKkCKHrRMnAeo&#10;W2x/E10/Z3uw63VwJl7bfiJqIiofa2MaBH/OPJGjLVFwNjW/XZ35ZtNlecdqflh8xi+/GASIFODe&#10;M9lvsSmGgkJ5BD6r/mhKqrDkvn9077q8+sImh2wkDxeCQ/uWUjqIGczwbtYgLaitYQddnmpP6EYa&#10;0FlR+n4p9nIjOST3uqqn2vv3WqUILDtXJGeHTWDskVnzO7G4e7ALpOzevmdMwWXxM5VDBz/LStgz&#10;0BnNnhMwt4agpE4oEeYVLREPPpfUTzTLkHJWC0h5qr86L9ngYuohIVJ7rZLwcmYb1bmYBiY5nJ/7&#10;lzJYeRb10X1h10F+iOtZ2b1d82LgUjXxHLrwS/hdWYHg4LTmTvsMXcqnqTk3Zb/hYl+LxnwbuzGu&#10;vG42TlNNbkiUNCOzfKXlSKIrmV/WNC7l3qyVuXQD39mTYgEnC9kU+MswMWcC237bk1bx5wC/Igse&#10;LXB6dyDSG4BA0GQ5egoHEIAeQwjCWObumTT0hLdZTTpAFTcPZOjBp4EpvbODTBS6AAbCZDPto03E&#10;F/uaLfScmlkULmemjrMCCMX+gAlrPQBmplPaSL/udrtBhe7iBwiHDQCe0aEPRJVbClF2VHeSx1wz&#10;ModP1pjaERXD83EON1dbNszAiAB8YXqyByhJRpRllTZJ5r1Fog8m5s+HMNU3utgNbCKmWSwcyD82&#10;Uf59+508YSB1JYNlEMiFSU8AI8RMCZoiJ7Mh4fWHxhi+GpxoKsABzx1loVmoNUBTgHm3N/DwOfJ1&#10;waLBIfhynLsp6Mamu6Mbhe3GklBP90428y8ezy5TNt04Ui4CRoUOp5lMimTPsxcCJ5GvF0Kv4/n3&#10;Xg7tmgUXEks3NSVTEmEcNOh20IOZXgCJmVbsB4aT0iTAjTTtuuHz8y7y+hOzLdSDcc9J3aY9f/Z5&#10;a88w00X9ASk3KzLFb9Mt/cyGoB1CXeJZCAV9sTz1kTfm0A8AJqoC6PNGqFRX+eLhfz/UoiE/PIXv&#10;f/w5/NVvfxt+9w/+Qbi5vuEaktdZbVbqoQ7p9TmTj5OvENYAAfuDooFvh85ocBkeaztvi3h+B6fw&#10;osCnMbvl9xwCnB8EQQwZArZtGmQp7ZSXnvIsc/dE82FOmJwIhcktDzsPOhTB3kzE5eswOvG00/Gb&#10;7A8/7wnXaJBg62ZDnls7ymPwfMU5e8Kd+oE0L21apYkU3ycZuEMDCYYIQYyNJRCxe44GA5vFoFs7&#10;1LNNb3EtxijDajB4yNycpzXZk0xihe6MThYGMAsPIOxvn2tT8fHTz9JKYfhS90js19gfaH8Qm1dJ&#10;7hJ2fDI8F7M9NZulQQtEGwkSitEDQOGQM9d7sHfi6ITruqrFaka4z1bNMAFXN5fNMqIkmWnvyCCd&#10;2XRs4573DG1xad4XAK3evOHUGw3d1e2tbCkcrAHJMv3rRnmJ7WszgOuAffYakhYHM9H4uPloQBqz&#10;HGhNAJbEQNbhKxnNm80dzcgfHx/Cp4d7stQwObx/fBbd3+FAbQJoxXcvolrwwrmVxsaDgTYBBLsu&#10;nnlrqqFc+lpoqXQ5y7eSLJ+w9IoSTD55+Q5k8AFIn5myvrH/rPZUyJq+/uqb+hwqyfjjp0+1McGz&#10;+wWLOngUDlEs5WmU2f/eEmF8Dngd8Zq9LPJzc1M/DGNnyWd7/KHh24Mpjz354KCnes822z2BRA0N&#10;Tjyrmbbp4osSyrSGmuQ2vDmdvA5lBs/m4uQkbEj52Rhu+tR7v9/1MCHuf3ZvKabOd0YVp/RtKj30&#10;eybZ3iTy1FnydWNhN6CWvmTD2IcVyyJwkeDXUCT3tZ9vtM8xFTKWM/FMGteQgcUSRkpUUIfBsxLn&#10;UJRZd0hiMyb6LtZmY5vZ6GMNgilVFtVZYNLIM2+zghm4eIOT41hgDnxmYNh+mo8e9Lq5TsF7fiYD&#10;PgyD2fKvqsGKpNEAQSfvRVtbHGC/hJcha4comwWy8evneX1+DeEiSOKYd9y/6RGWdvXvKWTlL/1n&#10;KILClkHG7iz0PXApBAnqHmRwE2ujJUaeMJAEAAp/WafKciiXZLESbatweJ3CgU3dNuxgaF/3r6vd&#10;QACUDWNdy2Ct4xxDsvjl1QUBAgB/2EcumQo6ct+PriXpFWsGSQmL03Kbmb3YofKHGmwk7gFLbBY6&#10;xT6OzcpBsjN5vA5snttQns/mWcAXhnnNBkqH7nlKZOyN2ZDcRGUzlR1qMbslypTXifED/87G0oio&#10;STIJpTiJxNTigVH3TFoNIfVUQSdNLsVAiKSk6+YNtVhC1RKs1/Ts84ZyCoNbZ56x/h5gN2Hfa5YJ&#10;yZ6BSr7uSi+9Dp7/oiEKG1QfbjxD62tPttZB0FAx+z85tTg3dsY0nbHgs4A+shtRmx1Vi0QN6WBT&#10;sCGL7zU8fP5cf30Kx+cHAkJIjH2u5/Tp+THc7dHH3ISvv3jjdGQwobbhzdffhPj4IXx+/31dXzdh&#10;uLliL/Hp/X14c3tHFjTANQbKoa+q58DELnnmcO1q8ybcvbnlGcHQBbC86q9kXCIpmz3TVkEX2PPq&#10;87gg2G80WASyBiToTtiVBYsGzFc3lwr3qwvj+f6VA8b33/1Q65CDc858BsLnEkzP3d57nBlUKZnJ&#10;Dzb3RNsZVEib7YXT0GWdg5UGFyPUCQDXkaK7DIuuef3sH3/6oJR3M5Zoz3LMqwejQ/0w+ICXMb2G&#10;6/dlKnb9Ti+1f8OwCkm68yMGoPfh7vqSzwQGKAnKl5u7HuiF/ZVAWN0LkJo71l9Rf8yHJ6YZDw6I&#10;GrGGJjHboFTYLbW+en3iXjKD4bdZwsXtNevuY/0MOUJiu6tnaK3N9zgz6r2sf/fH938TPv/4RwLF&#10;YGajZsFK3GDQdnGl4fdGoYcgt0zjROks613UsQZJmwElhx4GQy7q3ruBxU59vv/Pf/Uvw3/73//z&#10;+prfhpt378LHWjtcX93Ua/YQ/qv/8h/X9xnD//F//T/hjz99DBPPtlF7kEMPl/NAsgy18CD58kZY&#10;RUZtCXuIUyHDMDuocCnyj8dQD7/3+KwAH1qZuTZHbYf1iZPt6EDOHo6Q5O1MhtjQdEMO5OGjNKg+&#10;CyJPFA5NSJURDmGsg76qDgLE09E86lqgRHBISmP18zO24W0PDBaQXVwTkXXtOiJ7f8rcQ4u9ms/Y&#10;xbEJQ5s+xJ7JTXVqBc3qK1f6NeiY5aygrMVKq9V/VH6GhXZqa426hmMke0OL2CB/uShFlPfuNgRa&#10;WfYGvxxWIYBtJUQ1ddbS2ClhDTNrQOfiQFAx7DVwmz2A4TO0HbvKopSWVmzPO5zhQ7BqQaxVftdp&#10;cSCi9vtwFroRWjpxWY3yyxnoGnvQpxPLff2Eq6rInz1dXN1DNCDVdRQtcjIRQuJ3rR/UKakodIjK&#10;r0EevyO/KApq0plHAgxxmbuUezHwFW3i3JoIFjFDi2/WVKaxzdqNz0DMAbQVyWhO82RAZuCXQ5Ok&#10;VK3ZU/TSfaYUZ6/iZTHoCEZVMlqLQhAMseLIexzEp+XILx34UE9mhOJgmbvfWWlx2hOSVF/ocTIO&#10;safSACwY7CsFOQq/8hAJMI61GDs+HwmGXNzsyXRo6WLNXB+eBADrIFRtFPHGBtK9rRslgLVowutZ&#10;aEAcx76QMcGl19DpmYX36EIEABcYWfARAxh7//AiOMQgSbJXS54ln148kUBzvavN6dOrQJbD5DW4&#10;sU/Jktm8XtwoRGMiIzNZgliLTNzjuITng6SUMr0PZ1HRAiaf4H0xSm4GKVqW6oIgGV5XVHuxUZjW&#10;d8pdNgOjyrk0XwAZeV9eQN57MuBTi4/Pz7x+uo/yk4v2BRia7wzYIINYhNGeJkpxHOQDxoAANQ+v&#10;B02PWwgDfu/ldSbbaAiKXUehObih4jqP6+RicBGJhNxmZLoZ12aL4OZuIFgHqvr1xah1XJ8LSJJa&#10;esRItqLYebMbUPjCoBiBZAnSwmJ1zfOnRxfpyUahMi/G38d7g/GA5wpUfspD8Owtmug0/wQ0zPHM&#10;+w2H8K4l0yX5XwLMZZmUQ/cKLPZLaMANp0dZCapYAyPTtGWKDXDkq68FiiFduBn9L2Xp3hGLE2XJ&#10;Vlsi5U94rtnIZLF18XrRRQWX+iCvA1oCTItleZueXLjENdUIxWTxHoZCk0zjLE8ieSZpaIG1uaPR&#10;tIzY0UxzWMCmoZiVsPSEQUkDB0+21dAFNqTahDNTwXEwZAJ5ZCnElnTlRoyHQea/DInISsdMlt+H&#10;Po3KPR0RIEZ2YtdCI+5TO7NZiDJ4Jiw2lE729pwIIhBIrs/O5NfjeuYaLCyOJj/HmG3OTCyOavI4&#10;wJjErODeceCa/PjxJ/v2PYb9RubouMa311f0VznO8mPbb1Y/I+zneJ/Hl1Nog7zRPkmi9Y8CHbMY&#10;w9m0fIS/DKMAq2gPWDX/tZDdmNlLBsG4gveYwFs6DXaY1pjA0Mf6mQEYPEAaOiq5+/bujqwIfPfL&#10;mxtKyPAMyXRfpt1gY50OM9mHnALX635zI2YjQEewcrA+x1Pknv0MOTEDRbaW64utgz3k5vaW7/X6&#10;OtZ97krS+uXEwQoAf5x69AixpxdrmrJYFpi7kXLxeUyp9rlvCNNCVzl5A4XaRJyeV06iI8PxOMkq&#10;INubhMOXEh4enll87ghMbPhdH08vXBNYP6gLECQy83ndcfg280yv71UL9vRVIoC8NJP5NgmfNKVt&#10;8gf4RxV7cx3rGtvEnd5jK9+yx6dXnsNgmZyOrz1xVKmDkQx9MIHxe2BTJifdotg5HV/EcFokiyTw&#10;vrHnG+oSPlvZxZfPg0GMKDICSm2aisIeAPDSpwvfozZr9ERpE12eN0dNUjcbA34q0AjEmPUlk2a1&#10;LQTpLOPd2c5Ee/nGsiVLIbF+5uLACxm+s4zPczcoT9meNJQpm0GsFIjVu4WUgsShmexIdM7PCDUA&#10;ExoMIvhcDpGWGvPsPYxbHPYUJU8TgKV8TxJ37HlDal7IE9cOnrHlFa/thGQHs+HvYDh6ggwW0r9x&#10;L49E20OAITtT9rsQID6Q5SLpKWXFYG1i7y/6lZZs9bsgGVw+s6/hOt/U39PAeQMGUfzLmX3Fxuw8&#10;b3Auum4MZwYR7dwMBnMbuxYsXDAKyfTCuY4zh13QhmEXlAvGk/YmPBeDLDo2w5YD38US65vLy3Bx&#10;dU3QD4Agrs/Wybot6Z3giP2nN/ZSGjwERm2f8Pk2Yzd9L6GlMa5p3hxeO11Rgw9/XFtGkAE8xB7O&#10;ls6bMTMQyCrDYNgBJk2eJtbIasj+H4iluwx2EwfXKgOHx2qgG28nm8EaetNMZnkcbKWh83vcKYwh&#10;mxEeDYzRN2uYPTQZeLZyaDYOPSCk+9gukwebqhNhFUJQO4n8ANN9PWNqrIbu77aGD+r/6fjXhwoC&#10;g1KX4SX3hRNtExSiU+gtLvn80Bg6BrKym7rikBB5tWbun5Dp4t3vP34mCIiQngim3wukmAf6qaX6&#10;Pd7V9YQa+O3bO9bEE4ds23r2XIeb+oE+Pj0QmEpIbY4bDnDgRYd98NPHe/lOD04DB+MQfqvl1MHS&#10;jz//zLMBg92J/VuhdHQH8CoLdIlOZgUgVpYUdjjT8TXRG1xeqv+Mqosw9Lm9u2EADcIb/vSnP4fv&#10;PrwPP/74ffjmi3dhd3FBgPzu+prvPzgRnMCBG3swHgeyssEaVkAQvu9mM/iMU28GS4CxbBgulcaL&#10;UHCu4BxC6JttVk4n9X6sR+szB9uSEEFyORF8x72+f3gkQPmCMxAkFQzV4YMHksnuMnz7q9+Gw/Oj&#10;htn1rETthP3pqp4jzQP/+dNn+d9NLxhFcu/bkxn9DO0RP8d2FPiUycyfFGhXz7xdVD8bywV76Ju7&#10;S1owYf/A8yuG4YZyWz4f7BNewk/1un6u9Rx6Dmz0p8MkQB8MT+htgzzxmrft6CFSYxqBRY/zAPvR&#10;nnX0wHOKQ1qqdFQ7A0Sb6ln8b/7vvw6/+93vwocffuQzsK/3vkSljIN48q6u0Z8e7zUg8YBMnuuF&#10;9zMwaHFX+1LV0UckJD8tfHC2o1RMOKtRd2D/4V9dpGRZmkUDmbza7OYiQsVwFhJB4k2OwhR6InuW&#10;F+5gwK1HW6RezzKdOxto9l4Q7BUpl7vsIBDvbHFNYqW6zWqHTkAwe8++QvYGX/fo6F6gg4FpZeXF&#10;FDouE84GGhryWorqur4xuovDxdr+nHti8dA9oMnqtdR4sJcuz4G5dF/d4merOBE7noX/Dc3Trk34&#10;7XNIoHQcTS5z2IdtKrKBuJjLL5iSGjLl7kjd7OCyWfm8z2bkN6VTMZEim705W3XR9+8zw0bgIz1/&#10;wvTJFqKRXVsPHrzGmFY7Bn+2VBzychZwIo9beVMO9jhqBIvSyRGxS8ObxLfflayB6ECZTlgTi828&#10;FZPfSb3+7GMHk934t2QnNsNMi5wJStD4dlEC79aprGSmzLNTvYZuapztYVMs4WBTZlkmJjbcAKbo&#10;A3bulHqwNZBu1AqGZmrbUpM4ycDhVjeiw0Hsgonz1eZtIn80+tTl2RIwGV7j846MUt+eUVNlPB/r&#10;00+PoFHBHMXMJ6CmF5cbXjIAkjSCZnqjKPM4OAWEJE6BSk+kkZkzkjHR9NBXLMnn6xXyMkzNkwzm&#10;4WM4zQIu6Ds4CHRCA5LdROihHumbk+vfoaQgKnADn/eybnr4vvhvJuYmsYso6XI8dgtTaPLIy702&#10;NBTk240YYCgk24MKGeyb20vKZIfUiuzZoG3pUgKGA7TABMiYi3TzlKd6Q9rTq67Rkx0oUA9DAj1m&#10;q4TmH8QUyB0L4bnp1eGtMNX7zrh7MRDxnSDJJigBivtGDdorr7eSfVuiNNcWGvODQYBRk18ArEit&#10;BZ0eoInkt26mBk+BnVgEaWT3IkA4wGn2vit2WzFrs6U1QZaLBzHzsJ7FlICvRr3Xr5R4A3xYzHQN&#10;LPZRaB7PPMRV4s4KSUjyY8Q13nl/pHdjDny96fnUadZNVh2SPjfXFaZXtRiOXlODpaHFhf/WoTTz&#10;VLqXw+gUP3nHOb11o5RSXOcm2W9MtpY6hcPqzdt3tbD5liwEgMVM6LRnEIoCrqPms4d7M89e1zJu&#10;D5RTyD+UlgAAvHEI5NKb52bkLUPjxWEbufv9DWe2AbHFvJ8lY5XGDowGBQAK9uAfN8wxd5o7/o/W&#10;AEkyukhPoWzADYnSnso1wCBJQs8ABe6fGjpszphFsR+WrBIIdgVLwYN9jZoRbXYSpnz3ltVbA9t6&#10;tOTJfn5Maz5LXpXhsUzQe7xKWn0t2tRPhuVK9wYrTIfhqOZgngwA1ftfC9n7+3uFWjBEZCEjDc8u&#10;WJaXsGZ41d59dDAQC0Q3/Iu9KXRUlJ5+CE8qgGbNG4lA3Wb068AjZ8NBA0FNngsz97/m55g8mAlk&#10;sx4ErmCgNaog4XM3rh49lCrX7Wt/c8W1ye+DZNSzRNvWyL+STSvmC8y78d7woQPz5hEsBifZIhxm&#10;Wwvv+4d7p0mPBNfRmI2LEn1xq8AMwLXB2YNQCxQjjw9PvaiZHeIBD7Z2RtJ/Mkul1pLneBbH1R8q&#10;2HS6DWcboL6yWFrSWegFTrPuPdLfs3RnrHbdsB6Ph8fwdryjATz2YeyPI85B2lvE8HNt9q7RABV5&#10;wOEsw54D6T7Xq+UlODsnp+ACHMxtsujAqheHabRENbJPwQhBHXI6hONGe273IkySKI/0WtqwkEr2&#10;ECPI7VTM4KKVcn5c29OpZ9ltNtJowBKj7XkcYm3GzkjHHgaGy5hSX5t4rnlWl4WsxzZZ5hQZrzFo&#10;MDnnaC8VMfModw3NKmDsRtnNcbNNfGVELZA32KfPsSCtFNcaBZsMe4UVDWJoGqSJkhPJkjwSjMJn&#10;kvH8Kw3ytxxe7Dy8qus4quCnpI1A4kRQkOFXYJY/vhKwRA2GawTzdhWbXmPNXBxemIPkfnEKBPNC&#10;aPYgDgjbbPm52LCY2bOJkhQvk6fYLfAKkjek/ZIxNds/MpkxGOnxRRCe8sPn+nnVfEIp3fws/5J/&#10;cmty0Aj4rjDx+IwNRlbtsIJYej7lf4FrjLqCgTTjYPaykovxV2jfAnbMPJsFOjK1E/ckDm6kqPSQ&#10;jB2DWjwrqsuVQsx0UHpLjv0c4dHpWjxZmjq2DO+htyE6S4LksqhTEMQXWiNyxjoITQ5sZgYHSN47&#10;ilmB0dL04HRDDiZkEmxgupmLuyZblfFmrjgkyEyg1Vqk/ZzqMXggovnuNW0uPVwD63+wzDonMbpT&#10;dhAGrX9aUAY/Bf2Tw1mImnynJn1GyoVneVl1w/vZaoLsULQmbcskJQjczL2ekq957t5YqXn+WrqV&#10;ac8widlPkHOk1DvS80u2O0pO1d6uELtap9JnNDrtXWcHgxWeHkPGsAs92vNTfT7vQzy91jO49hvY&#10;x2uvcrXdhbu7W8q4X47Z3oXb8M2334T3f/xbKqD2Nzdhe3kTHg8v4bqeidgjcV4hCRX7C8BA7KkU&#10;B6cTWVToIRA6kc3uxz0BgAS/vovLaymezFCGncfnesZBEbRnInfudkSD7ZdkFzMQ6MbgGj3an/70&#10;p/B3v/87sixhg4Ee65uvvgzHp/twqt/xBr7OMfdwJ7DjcMVfnkv3Wk1UfOwF0p9mg1aqE2FVgHWy&#10;v7oJl7dvw3a/YfjEAcBNPe9wZlzVa8Nh5yxQC3UvCCtQB/FnwXg2q2kDn0nyOSbuhW/f3NBf/uef&#10;fgiXN3fh8vKy/jysCC6ZzLtlzzNx/45WaaEex1B1v7ugGgHlE2rmvJz4fkzrLt7z4QuMugcqqPoz&#10;IO/gzIEf8WX9TgyJzKf6Mzf1/S6Vao7BG9YMbDU+/Rwe6r+57pnYu8jEHmUPkXz+iy1c66aUmXKt&#10;ACLpuHOzs0lK+KYqpllfodYB+En7I0R71Frh/Q8MiAFgixA/7Ne/+s1veS9Px4dwheTdqDBFOjoM&#10;AtpGBoPuuD6wrh4Pz2bSia0XrKhjfVASvRdxX+lvHWcXlUV+Vg6KEJPcg4ukPaaRbqiaagCJLTSy&#10;VRfJIUXBBIHGDIs5dq9AynhjcYL5Wre0tHmCQYMYXcOYOtM/eIDQ9+po3D+u1kot/bcFYYb++81e&#10;RGnDebFW1etqXsrKIgsrY7CpRPhzMXQAkmzv2I/2PhBtAU3lTD7az2qHhfbOgr3NqrRCIBMlwBxa&#10;DMY5JDNmXXUW7ho6k69Q0t89UM+MwO0AYea8iTbJdkScNKiXWuv6It/ts/dpEuVsS4Lmbbu4z9L/&#10;WLr9CS0Y2hAmlh5CGDynyg7Py66lFLwSu0KFNjBlcT2Y5Afo2q9Jfxs4R39Ez5QZ/uZAk1nLS6qc&#10;otoNtd9kuxmSnZpn3+iwAUzlsr1RmjE/vShspB9N1yTwE9YLzJSwIYVVlG29s+OcmySo+1k4kIAe&#10;gYsO1GxwqAVeqLhW8tRgV8n4Hzi8MzEXDCQwqpKmh/KvWkJzBEGxCd+2xR5VmHi8viqhcWO/nfko&#10;sHA0U6SBjC/0nhIjqLEgUrFJNr4VGtghraksbqKaz0xx0TDYl3ActpziKnEz9uQeTK/AQjw4MTLR&#10;V2L0BCJ3xgso1YOvYw7NjNlx3y5Mm9SxgRkAWpBmireD0Tpl1gDTrvcsrA4vr3yosPkCCEQhne17&#10;woPmeCILjUTkRZp1AKobJyjjz+angzbijEnLhgXO5CnO5R5eIp5q5qgDfdR1p2zxZM8eAzBt8oz3&#10;5ZqYxQTBejpYDrsxsDYOTWaa6Om34eedw93lVjIpc1+XZsD7y6Tx7lsEoGyTtHkTGN7YINgMVRTZ&#10;5JvVAomfwTJfSnFHGZLS585UZkrFgqaK8KBqErmTaegKwZC/AQoFFD9gQD3yPpm11JilWR5ngw+F&#10;4KkqNoXjrCCVaCP5VQais0yS2xxeyWgbLJs8OG1bE9BmjtqAurZhE9zgQau0u2TDV6Y5x6UnQjUv&#10;yybDRJH29s1duLl9E35VC0h4t4T2DLgBbHJC3LuRPkNuRDkJ8tSGwOSOtYakiImpjQOkmNuNpvpJ&#10;AwQ25jn0yXxrcGJP41IqanDD1bw3KK1pIQXJ7GD4ysW0etgxRVO+WqNTLGNPZ8xSyELqN2SzOlZv&#10;v2zj7NKZU4m+QK05x6+LpfvyJMxiH4ZN85IVQw/OcvHMEyOZKs/GaCFAz6S2OXQGBb/TJJlSbj5h&#10;baLoaZJdcZU6at+lBmDQ3oCJHYMliYumYN14VsxrsSQyhyC31zfcT5g+fDr19OvYGKBIwEP6ZraU&#10;gorHQunxyWvZWRFkDDT2cPOLbV6FXMsnBTEB7L+83JHdF238wbU8516ULFkgOEALNFb8/IsaJ8hP&#10;m5wZMihJtdb9HfcUDOsUFegwkgl8CHd1jWvYs3PgwWxj9IFyJCQSs/FqRSD3BXmTohhenLIK78wj&#10;7QJmydnNzM6WqDUfLHsWdyuIbqwcPSwLkk6W2BgNC6d4Le1xlQ6Es2Sv/As/x3KWdpbCWgAVn+tk&#10;wtS19oRhFZiJ+UT2EvaciwuxBqKvP7w7cc0ea8MJQPMAk/X6PMMH6KY2VVznG0nxdnHHsxxewQCe&#10;MIjRnlSoChiRRuqgAzDPmBRe99VM4Gnis70ZM1l6YwufWVapvb7P0D01Jdufef8WM3JxFt5/+szG&#10;FN8TfkP4cwaz0N5DAwE8z2ColVGFVqRNxZHrFM8fWLdsLBYVw016ynTv4uecz33d9wcnmsY1z0xl&#10;mT5zHKJBGxW2bahfevpvCwPSJj6d5ImVZfBHmT+xeRsqtek+ACswgJucMZgNw3PGnjb5jIQlUKiI&#10;NbzdikELv8pe30VbkCSu0Wx7kdR8NGftUfBsRK1I6X695i/1+di6ORWA3c62xWCH5Phi1Ey0rsAX&#10;pawYr7lRyFdjo3EYiRplkv1Fg7HxWgwViWP4TyD2NUxGjUKUB142Cy15YEK/PftephZeYS8f1pcG&#10;tyQV1PCTjVcSAImGH6w0sk3rswQgcFvXHBg/e+/rWJv42R2Z8RsPtzZqHjHAlhbcwM3o3iA6TGSw&#10;5YOqnSaxi6EpEuIvqYy+Z03SGtOajMgGaJGklhthz5NU0xltqp49SI/pPw48afLgZBlSG6pl/66S&#10;Ds2ICUtPeyzdiL2ZdXkPTA4XQS1cmot4ZDDInG3J4uEX9wvUgrTsgBe39lPNH5KN66N6ED9TPT4G&#10;Td1JibvFPgoxrvZHg+uH0NM6o208xKbpnr/ew5ak4Xd2PU4FTm7mUdGSU523SC2VZ6J8M9FPsb61&#10;fQf20tPLS11zuF5zePr8MZye7uk/O9az/Xpb11/ZhOta/+Pln18e9XzUtXR3+5ZA0Pfvf2Avc3v3&#10;K57rz8dXeuxt8ZobKFsCQS8M26Zap8J6COoAyP/BJKTPuOs7nqUArXwugmGda+/z+PzKgfbx6ZVn&#10;3rb+3v6qnhtLA6OLrFhG1V+Xlxf0Nfz+/Y/hp7o3//u//dvwpp678Llkuv3LITzdP9e6Y8/1CkAe&#10;tQHYnUihBDlldlo55ZsI8UhDtykC4ClfRdWA27QlaAuFw8v9U3h6DAp0yhOKAss3h/D89CAW2LRo&#10;sDDLh5vM3Jg5kKI/9En+zGQgM1xu4Xn27s1NZ2TD6xggKiWh8Fzd4b7YIqk+7y8vjwQpyMKbMYh7&#10;lM0MPGzBAl4KB1Cbcc+Tg2FjIKssGsCNYybbHb3s1fVdSPuBA7zjw0PI8AC9vmZY3+cfP4SfP/1I&#10;FisBaHgiw0exqUNomecBLT13R/VLUKhE+V4PTB/f8tm4uLgkI3I6ndx7jQRV0afBtzon2Uv9y3/x&#10;L8L/8M//x3pPr8Lu8jZMh1P4rt7TXNTbX19d1v7yWX789b5eXkv9cDi8UFXGXor1x55/rsdN7BH6&#10;xLfQA+4zG6lcwAqPM4HQyUBQKY3opJ6gDQAH91pAWZSsrT2Ww7TGpDfgj/sUzqSmjY3W/PEb2SAn&#10;p5onhQIKeyx9H4s9o6L5ya3ecdFhR80HX6nAZwEO/sv6+wPvT+6+w7Hv89yvi+wkQufkxTMnaNfn&#10;ljDPZTlH+hwOIVs2WhywD53POpvVQ7sZv5/LWVuvGVvOBvq2jewLgv2HY1z7qUaKyPavVA/bGIe5&#10;h19kf/eWdC4/xSCgjZ+hhDMLRmFGTSNrn+hwBjOVWLpvfcwNENTaL02FZbIFQTZbXnUynQNfYztT&#10;kxLhmyor2TJqyascOfbqu6wJGXll8ilHw6Ev+QwUbDZYRaxr3jeDHdEDqPFcY99Npk27JejB/547&#10;atumxC2ZqzRtfouEJlAUu4eFb203QGwfr4VT4KaiIZevnRYR9enN6JJRwgKfTp44JD849P2rj2z2&#10;wTrbaBMXAR5OHa32YUSzc0xqZn2j5IKO9Pz9xqaK6+cju8ZebJL9wPhdsrBoSlqO9oaa1fzje6Cx&#10;O51exAJiUWbftAPCRrb01RAFUynFQpkzD+HmLwAeGaPiwSI7nlR82GsHcsvsOGkyFU4y7cWGh/s2&#10;MbwCbLKFhfjOLE3IwzaWP0CCDHADr4XPdniZ9PCaSozFgKTMFmax3crPANcEGx1+vaqHNcJOUIS+&#10;1CIAzfNkFlkgw6z0dYGmPNrjSXId+UlpwlAEtDlFVewn+QeSUXLSQh8ZIOIkQoOguM+Q2p2OtflH&#10;Cq6LJEkDC6VInFRsVNwuTr8T9RbFlIyx8Rng1QEQ8Rmybwe2tM9X8spmJIA3yugZsis0IhMlRBOb&#10;MhA1sqcnNLSnz1ortJ2gFgRa0rg9iaHGB5pTNLCYnNLoNN9SGpC+9FTY1ohhMyNrs+g6Nvm28Kdo&#10;WZopxQZL53leo+vb9L1t9bjHo5h/KHAx2QLY1hKRuJE7QSo6EQpTRcgQUGSgsfvbv/334Z/8kyF8&#10;+fWOQBLWDj3L2PjU75cFukPOQYN6BEoQ/JxstDwoFZYeHCeCbWRZQG6722jSDXbKmMwadpCDKeza&#10;UAWEMGiHMpyJDUsc/R1YoIw9DRLgA0MQwFKwgXSb8PFzuECX/IcGQIL0U+qeXI2G3VIO0d7HBi6n&#10;9T7oEChupErf3BcywOTr0e7KYDkiGmS0uATotxuD5m7y4hreUcKaPt6Tg6P8CDXlDp29Fs4Mhgkk&#10;DgIAs0FyQg2UJSxutl8IjIHV93D/ma8D6YrSyLWfNWB4XS/F60TXavQ0cbCv5zTrfbDdopHAlThQ&#10;Crfp0z6yR+vtZCPBYAVJsLA3Ys1vXVDBimBazPJGGNDhpEReAESLmL1MMB9cRHsNt0IE12zydwBb&#10;pUFkaDKea+HZZJyXBLK1Hx7YHEWunc8ffpaf3SgGHoM16Akihhv2RzCj0Nhj38Khf//wxM+4ODwI&#10;zZB8TlIvRDX5E5C/uvTK94Vym83YBz/JhQ/lp4vYhgQKUupJvi20oJ3QmiqvnXlrWJvXJMBVeGgq&#10;UTaH69sb7pEtXZYr3GAOzgKdlxtKzJ4e71Ws12v44cMLZc/4bEf4wNZnDkwNsDGxBg6HJVzUcwXN&#10;DCRYuLb4MzQhh9r4ImypJaFjmICGQDWH9gzZVKowX8zCUTDCRNYqE8vN0oIHWV7kEQtpNZkakMHZ&#10;0xfN2sn73pLiyjziFH8ha59FPCB6DC7qdcH3xfcGYNjT51Lsk+qSZauwMGhCUkywqjCZ3aXV1Bz1&#10;BEPRlrWB4J5W2ilib69lXm+oLRbIwThhSLNRs+LUOyRHTvbsE0s/KbU0LpZvqrbToLfJuS0nCm0t&#10;jnxGyYYJuibYZ8lI43C0fpeDmsbgYlz7syTMYIVCVhamRKBWwGPpXmUtRATX+DjLcw3/IggGZzqA&#10;LwxEMFjQ/bxgImST1WAIwrTfWb7BYMVhmBHtRfoXe/bRSkTWNVI0iRkq9kaWB85m6CKuxuQeXWst&#10;vJ+b3qSBSVPcsJC5ANuU2hSTuW6vNpydMKpHXSW57ka+X5sG9A39V3pTJwVZ7ehFmDrrQ9fQKY6E&#10;NGI/82Io/bwnQGsp1dxQtN5YDp0p3H3/UnDISezM4MZUCfYFHMxO6w3ieQPajOVDOVMSLTr5spu8&#10;UH4xOBczT5YIkvQlEwBaQxp7n9FSCnlvcF2bXyn2tlz3I8jUgxJ++Uzk3C2C8Dxvhz1BtCU3L2+F&#10;s+UubY58fjSAteVOMsueEv3NCpL7OcL9ajK5aZY6CoPjeVEjPjrAgezr7IxF2wyxSV3MBgkyp4f/&#10;5eAUTCTizmWm4uf1/okgX54OtccYmHirOnT2kFkJmttah+MbX9zeUTr54ef34er6hs3uc63b5E+M&#10;8Ifn8Ip6CdJiAGD1eUNPcXCitZh9ybUR/HAHeXAVhZ0cDzPtVA7zKwtiEHSn16OS2PeXvIbYy+Fd&#10;i/e+ud7TRmOwFzyA2U+1xvg3//b/DT/+/DG8u70lww390z7uw0sRg+3hcQp3d9chburzUPeCu9s3&#10;XK8Pjy/h8elBdcwgHyt8t2YltQ0IU9wToGK/dH+kZ94jhlkXl2LQYt3tRtYJYO2pDtJ9HkQJEzt1&#10;lF+2APudUrMvLx22JosWCGHhJYizMReBmwt88erPAMSiByDDqWofc31bP0t99ss+7C4v6OOMegr9&#10;G3ptWCld1vrhYougqR0VR6hDyPyrZyRDe4p65qH++Zs378J3P/yAxJL63QZKtPF3cbY9IqX36Sm8&#10;PD5zP8VzQRkuxswx2ZZC4BFAxg1rdQEx+4ur8PjyJJY2SDAG4a/q+Z6OhzMf2llr4HSQtQWA3foS&#10;3//pT+H7P/4p/Pp3v4Nrdb1nT1zXCNd49+ZN+LJ+LlQoN/V97h8fw6efPtZtIrIPwD755Zdfhaf6&#10;M2A5vtTajKSiFpxRdHC00B3WtgjgGgTsFAwV59RltpT1Ok22Iz6eeJAdh/N+KgSwNkVnCns6g02y&#10;zok9MbXbIRA0tDWPGbktNKLZ9QwO2GjEgJzV98M+Au85xtx974YunW7BbFb6mFRH+6sWysHep+UE&#10;NNlpcT+SHIyRFXIk+G61fImy7cA3OjVvOavaRJorKyDmwdyQ2qB2sWw49hpz8KCGipOiMKalDUiM&#10;8UTLcXnNUukDkNglw6UPrnNu3oRmcaf1uvB8LFI1ip0fVlutcjZU7edG6WriZlWUDMJqz69ng23Y&#10;WBOb1QucpucmNGJFXLOiU0+cF+FhcGBoDwcJeR2O0knQ19/elK2PC2aYRjIhbWlxpqaTBDoTkE/+&#10;mca6HFwUkOzWCucY1weDSP2oBYhJCdgOCjMwQMBxmA58bsyQ5HTpgDayRnGNbryDdek00DZoIdlm&#10;NvtnowO9HjCSQvHEFsNo1mG6MW25eZbIk2roBRUONKYdeWHPlnJeXmg6ClnXyam4YFRFpw5uWxOU&#10;1uCFxpbT9A6FnYCGZmwM/5wmC2KxNkmnn4fCTTPJiE2b5bx0SerD0wtlfG2aN4mSo80fBfom2d9H&#10;IMHW9PPNdhBbJ+thbK/XEgjHYZWSZDfZyd5W2Gzgd9QWO0zXW1owKbq5UUgaO2igD8VVvWZkYYDB&#10;MGu6CXDrld4XBhxjFAPwpM8GULBRhcdRcuhkTzr8LJtz+P7V/4TPG95uJB21GX2vwAdZm2GNXUqU&#10;Sg7hyoAVJk2Hg7xB9jTDTZ3915IUUYRgqpZtWRANtABMG5Mk0/j7kB2S/baoSMbmdMm1P0umaz/J&#10;Y5CcQ4a++uepHsJsqhuLKg387A0Y228EzDCcQZpsbcBz7ubtTFEzJ3dpMkcyIosYb0FpkRMjzqOZ&#10;ZrpeTEh2KMjCZED5zTX5DAAuysUsay3lLAzHsU5tAtkZvTH10BoUv9pE9XoA89GAUA4BYMVSN5j6&#10;hucYfvvb34V/+I/+McGBL959wYaMrBAWnUeOSRa/D+W8kDNN8kShpG4cnSA62odutEnyyGmqEpJn&#10;Fdpm0bRUuuh138wcwJQQOVgBGrPsjdj8B6mD+mY/eB9Qui15z5apiRl0KiencI326/O6dDBHCz0g&#10;MMO3n3teenSoEYoC0rABpja5Ty24OJVOOhDHYXA6sUZKsbMKzbBO0QzmNWWX7XhjZPoZ4pGcJVFA&#10;07C1CW6TH3W5na9P8aFxPinMTg2GdLc1DVhPKLbwfZHOd4WC1NMq7A0E5C0Rx3dqPqwA8NpAYdyI&#10;EY4wn8m+IYvl0pTx430HJbjjdbdNlhzU/E2zwgYE7EguJlaVrvmGnmBHJZlbJr6335yATCfzZoEQ&#10;eJ3n5ycNoVy072HgXe8/mGvRqbeyK9hYLjIzNAk/i8/7ww8/8s+ur25rkzNz+ME9D8wi+LzW5mJL&#10;uf7CMBvYWbya0btwqCF7CgK4i5i1wRJvBn+EcxNgMYxTO//OXLCwPuDHJkmjUx3BqDRA36anyfsT&#10;njsYkDfwX1NXy0jb8wQv05cDn1sAF2gUBEApvRBAHO4HGLkzQZi9/UaPAtLBwmOhrgk7wL+813AR&#10;PmvBZvMHBL/U10Hj1/cvAu9KZ5S0kUa69lfVAIs/m5zoSdm/kr3z2BQLsplAs7KJ0YmbyX6UOh+w&#10;1u9qk8GQCjNhtb9EN20cKXJvb6AE1jCaTkgAZdxPI1wOPBLB50syLIIl+EsRiLQ4PRBtAqTcHAyW&#10;1CXjNLZfPJI8K5qLLQzEks6sOZo8VbIT+e9S0pkkhV663HCxRGzg9WyFIvZyyMXEhGjF6EaphAws&#10;Gzgl5nLmdZGvJopLSgkdtsRk+ELukZIRbVhfiryu0CQng7I7mtaPHLhwwEU/XwV+QM44kolX+nkF&#10;z8VYm9VDbfouNxcC8ejJlOlLNnjvp2wY7B77JNFQH7LYfAjPL8//Scy+ZDAs+nnfOuiLdTJNr7X/&#10;Y+8h+93PZG6M2SZxNXiFAQ05EEXWCBsyRxP3D9TbAEwvrvYE/i/I5rPvJMMxmuebwK44No/ApJCO&#10;xkAY9WycZR/2FMLowj+dMT3Egs30JZKsNvYwoNYBDZaCxxRXht5Zkq3SMHXfCu17cg+qasSJnvzo&#10;M5MsFDLIizyQc+67W7OpHEJLBc72kyrdlL9d456W66HI+V44jL9Ab+tTubP4SCqLskSHljT8wvd0&#10;Vl8xFz3fYNQhLITzvDj0z0kP4Nkgs2j+lokZBPJ5Sw8vJ3yjhgGQN1t+p4HsgHBx127uMRYx+Gaf&#10;cSRFgEVsf/Tnh0dbYMzh84f39Xw5hdGfl0/RKMD3OMtzm0xbemknMq+wJn7+6adwfX1JBcUB/nJT&#10;5DU7HV7C46cP9Vf4G9d+bYYsNLMvmxapHybXG7gGOA/kHbeot6j72dPzKWwhA677CM8KPPP1OcLH&#10;ApusHoPhChLO61uysi+2Uv2ArIA68r6eq//2D38f/vb3fx+++dWvwoCwHgQhLvU1LrayW5przYlz&#10;YX9Zr/tRVhhQGF1e8zvDTxaMs5e6F2f2nBNtnHANAS48v8KPd5akGm54zRrihGCRgUAZhiIjkt9H&#10;+czvLhzWgnobs4nayGT0ZYN8gbFm4D1LQJ1DarFFcXbA+mT0IGBwWDqAfa4HJsrvmVL+/PwQNtNe&#10;XqXYl6NsKZjAjWsdRHbA9wX4ijoDwR44LXZXd1YRjPKwxbqpa+DdV9+axbrhHn+s5+b1u7e0Evj9&#10;v/+7MIEwUWuPEcGAN5cK8VFKVK3dd3wdgKAcHGJght6y7lO7fEEyySdIgHtg5lGMbVil2BeY5yfO&#10;NZzb8KalxddL+O67P4cvvv6GQMfd7U2Y6ncCoQZn2D/6z/9h2F99CH/8/R/q772wRr66uyWoC7uT&#10;P/z+jx4iZyfbhq586SETLTwUIB3LXCW9KmU968z1c9soXdnnaWrAlAN3kgf5VItlAUbck4bBg7Lc&#10;iUjyWbZnaONAm83XeobRnt8E8VqoREu0dc8XGrssrv55wT6kyWAZB1Cu6xpZCecRwVqn2TemYE+q&#10;LQ17afte7OqSZq+RLePlnzmUhsy0ELt3a+OisSeBvyH9gzWgRzp6MRklxNUPtgdoWEaMQwJBImVI&#10;nXsQfS546+7ZBkuzfFEj0YEvAe8Ywo1iTKdgSe7SPQ6zWYHRXvdLk25jLysNJCyW+xbZcKF+wjVU&#10;o+zTNNhaKfi7lU68wv1tTMTigX00i1BAY7HMXP2ePAJz96RvPR09D31ml7Dag7XXiPZsjQbkTano&#10;bPTGpqS82DP97lk82tBcQRViLOAhpblw0FSqpDNOvo1iyXKxplvBapET71aMc2MN0hiD/ksT+qji&#10;aG6IKh8yFdwXjifHJ7y+uWARiGkw7tfb+qCDRfL0eGBRclUbxje3+/D8pGk69pjgopO+YfUwuUPT&#10;YON5FH4ff/7I7/a5vg7ei+bT8M/ztFo+dEM9hK7ZjJERx4lUJEOL3j2X2vwoI0oyrYY5Kkyt6RvE&#10;eHdNtgEuLsvRKYpFJvM03yu+hqGbFIM9MeTwCwknN0oeQDNvFtbW6ySgZDTTjoEFlkU3WisAmWT5&#10;32TG3cV+ZGoa7sf11QV/9uVFwCRZa2bPYSoPmix8DpKThJFql7sZZulyW/oG1p+5uhxZOAK0QWO+&#10;ox5dyXhomDHpyywGFqeVKQVnsI8BrW7qRz9MlpeavizAUqaXAPO2GwVRtHtGqd2o1MuStGmDrTj5&#10;ge6MVISebAf655lhy3+udxu+P6aWBFGn1R8Azfc0n5uazz39Nlomu9jjDuDnFgE3ThOlYTOanUnM&#10;0cGpyEeGcOhaZXVVLDSS6eN5aX6lllSFZMZP7v44TB4Ks/0UNGXD9HHPRGxvSsWHUiv4ybaaV5+3&#10;lJzuKtbPknVQN1+8kpWe3J7R4uZfIGXh+lBaqgGoALbVBRs2TIGRSohCDqb/x+HA63csklGCubO/&#10;2PKYICvzdGBBCOYTjIRxXbZ+RtDQgcEHwE2Nj6jzqTOVnDS7CDTl8mcK5MHeOzaMdaMmdokA4sFN&#10;dfcTjZ4IZvvvwEcwKsUzn2XAa6C3mBUoMIueJi3H3cdgdkHAoIhoaclJ+8w2yMtJ4PZoI/4gj6om&#10;PhxVEBQ3JxuvocaUAfghkF9yRDYLXC+L0+gmT8d0TBGmHiRRbv57oZPFQ2ceLDbZHfJEdhWsBrCu&#10;np6fyex7fn2kfPTbX/8q/PnPf7KcbY0jXMxIPZ0USrJrcoW+5/kaJaWdgs88zYttCJKS+MJrp8sn&#10;T2j5bEPqksUgwjXD92fi+aUYNShY8V6P+UXJgRsNQ+T9VlhA47l8oKxoy4FGaxJ5Xev3vIKnTm0g&#10;Pn78VP/sxJ+DT+xidhsBnlnhBheXW7NTU3j35W24uL4heAUpDTo4Pj5Dfd8LJYtiHbMvTJl/Z7u9&#10;Y1Pyww/v+X1gbYA9FT6byaDTZJkzQbbp1JmhycnmS25TS9v51rNXPnrhF9669Pnzs9q8YPF3ULQn&#10;TxdX+aMY2mST2GB+3ApgAHw0OYkWn/fu9o5DlbQVexZNzdPLE2VXl9e7+h2veCaAbQf2L/+uZe9o&#10;PprHDp6jq7dvJU2jz1MiYzkYv7h08BAlX/ABRZ3gSTKB5npP6X+L53+QfUVJMuoeigaEOLOTi6yN&#10;pTPYt+j74wGK1DeJ4R2YepO7R5uCgWx4htU0S5Uw9MRyDuvq5x2wzgDqIll+PrKeOmcrwYuUA55s&#10;RxtIfpFyvIjJDlYhvQ3LYiCvAc2xnz2NJYWmjj62kMG0dNNRjMWJfjCLZYAySwdbALVeYhBL5n4t&#10;ECMrsZADi0J2r56b0fuVi23UGLDWsBx+IvNfZ0Vw/QF5/YnG7IUM3GWGB1e2Z6nOJ+xtOHPRVKvp&#10;mcxaN0uO+5zMb5pdA/2FwaIha9E2DpYOkjEFdjtCAcqLmHwEiqdwKK88M/cXt3850ucGlbvrJMB8&#10;9pmRjUZF+kAr3Gc7KHmT3pJstrVOk6aJCvFwmMaWjfCerJzt5Va1AxJE+fujQCEPAHVmreFTyayM&#10;0RLfnIZV+pNa7xQFIMFXtJwlR3qinV1z457TkL7+3FyWVdLvVHoFVf3HySUN9FMKZKsLxD4T66PJ&#10;mlaJEc/uKO9kMjFC8kDT50JnC+Y+DG3NTrOgSJat0bd2FbdJzptXQ3OFjIXeZAYHngDWGdwEiTmb&#10;ye5tYLrqX93HKcuvWcm4keuX7MvRctqc7WO2hm4Q3LNSiG/LIav6gOTgLLwvgP0ySM1Bpgb83Xzd&#10;S1z9AcsZ01LDkpHyZjDLyZiqdcynh8+sNRFIh5oJwEdAanaSRBG9FJln2f6racvhKzy53759wz3u&#10;FZrVemYdnsU0z/kQXu4/B2Y1zNirlGCL8CmcnQDTaUdEkFv3aTaTEd8dAzwATAtY0bUP2u+vOKjG&#10;+fbVV1/UM3cX7i5HeTNHDc/m+pkf7u+5Z94/PoS//+GH8P3Hh3ADtl99Pm5vb7mvYnAWca7W7zdx&#10;E5B373U9g5CAyyHuy3PYwzuWzFGBbWAospdEwFlSkimeD4RmcB2ASILeFVYRS+SZ1e4BUllVh01i&#10;zXvgdXh8CacCJvsp3NxcKpk0KC0eA1dwKDe7kWxChsKQOLEJyB8+iZtd68F6/Q8n++IfuS8PqC3r&#10;GoGSAPvCaz6y/qIKrd6H/dU165aZ6qljPWMv+T685uiTHBgJ0PO53leAMHi+ef7Ve3J9fceaiV5/&#10;9u8FSIt1vUdva+2iRFGRtUSz+UBYzey6FlJdANAb7lm1x6v1IRVdJwUzgr0+M2TywPfLPJu39KzH&#10;er2s3+3njx818ISqJiCk6zK8udqHT58/h+/qnz18/sQ956sv3hG0e19rsk+fH3lfmzcuz2BYzQxS&#10;dySTCCi9xX0NsljhZ/Lfa0GKtHOz7YB81c6mBe5BS4p9UJLNaGtD9hLLynIetV/PltmW5mnuMIo5&#10;tVQNEUqCazjF4JnZxfoj9t5Ae+hAr7pkKx/2qUsL8Au97o6eWvBtlBzhFNty9p1H+bmZpd6IXjmv&#10;ybkhafCAa8O+sHnW2dh5iI3AFc8IUeo/GiAZ3UYlA3tS0q1AaLA6ITZuPDIPWiBFFO4RzdrO/jv0&#10;QI7nFhLKXNjGDUFGns2ul9hXjYxid+3Vgj3MDixnZ1MU+EC7t26xZi9xxU+EoRmsJNWbo4G5YuVE&#10;t60o6qOHjZBJYjM+55pCqTHlm0osxMHqQQ+rG8PTw2OpLc6Ic1bTpHb/G/jZgjzKapvRmJHE4rqH&#10;FQ1t14OrHfpt4XN6brSyPQRDahc8m3ml6SXNnjHtfzn09BpOSH3oK8GzyRAKH0h6k1zs6+Z+zYf2&#10;eHplgiumF5e1aUBxA7kPmoWP4yf+zNs3b8PXX34VPn++5yb/8dMnTkQHe5p88e4Ni6fvv/+OFxFN&#10;wK9/82vKaDEpgGcCWSN1M3t8fKobypdsBrCgvvryHSdCWMQwWqfPWZF/DAxtZxfK948f+R2uLq7Z&#10;5KEBZ8OJa1Y/x3EQvZlpwceZ0rSL2kji59A8L5bbvdIEd9cjn6O9DLNNn3FQgNJdshpjsqLGZBaW&#10;HkqyWCx1Z6IfJ33yDNiZhUGKp43SlYKMBMUNWSDHV5nzJxtbDmNygqHo2DQSDWsg0GI2HkA0MPvo&#10;1de0JLHd75F/5+X1qIZ+TGRVXlxqco/3h1/hzJCN0UmMkirvnIKD/70lQ08BF/j7pyJD9sH+kmjE&#10;riFRKGLQ5XqPMY1Dkw6QM5qtYuJD/dlNL17V5Ky8mcZIwueFTx+8xlCYvJzsT2j2IOXWfl7gF3i1&#10;39aD9JpsExz2J4NI2Smk+IxXtel/OWVv6i14ocmEZaw5NQlJWVPYmtRzM6h5kCm9CkV7mNYC7uRJ&#10;iPxqQpcg6TuxyLTUa5saUyyZXSqQEteUIC6YmVnysjYR4MaUG/hpMB9FJsECfR4x8MRmQtIYKP1o&#10;2FFkaDq5V9hGXRcw8eckF0Whr0WMKysi0XBf3nRk18JA2Y1Uu1kz07bS2aQo8/faGm8S3EZP14He&#10;fIGiEyJ1CM5msRUb4jYGcbM5QNFMqSBZUgt9gpq/Hzd+s9vocUIj87EzbXNj1nRZU3dkkC/qoKQx&#10;fvZp6iawAlfXjb01R8WH1nwG8AezsttBXSzzbACvcT95D9FvZ7K/UpK9gSVqyVIBAZsDD1IUsG3f&#10;h3TiYy3EcHWvanGGe3g6iSm0tT9kOvMlJRsgt3ACH/qlGLAr9i6NDog4kYm3mqfLu+35VVJ7/DcL&#10;CzDldk5Gtl+UWHfa14DR77daF1uC4JaLh1XCjvUOaTnAadxiJOI+LU98TTAWta9s7CGa+Ww3ZhWK&#10;/cfHRwOQCugQA7DQpy4QXJ8o54EROfzJlHCXCNAh0Ak/D28pDJ5glF6YAj7RdJeWBrZ5IJgEsJhB&#10;EGvK97kEIVqCkLofSRKIU9qzO3ZQszFQWyL2aDY+QXGnXOPZCwaVwIhsYMXRewyeYQavYChyFDtx&#10;QLrifkNQTizrmV59AIZh2YCt6/X1maxyeBVdbOVXlBpLx4MLgiU4s+D3lDPXGJlyZBfq/rBpbn66&#10;AP8gMb7aOs1ccDKaRJzTE4M4op+T4OAupAIrKGmeFvvqLnVN7fnMb9PIfYv+estMtv7pNNtrxUbS&#10;XPfa1/BMcZ0hgGk+1EZvZ5ZksX9idIDErvuG8nmd5YPKVHAwDy39FMNWhR7ZiAYkogOR4DSgEM/m&#10;p5O6n05wcvdQC//jcrR1QujyEaYP+nkmsCASHK8bE62Th4VmGMc093WTDaokAqcnrjfJN/UsNrny&#10;4DTTNvQgUGN/JwTkIJRjXg72vDxxTaDGZDDaJPBwIKsa++iRvq34BzUWmkQsFYTpAMzguVCb+/vP&#10;DwzMad6EkjzJQxcH4eYXVK///38g+JxdWKsRK33PUtBQpu9bHrGf1X1sqt8UbPdZAzuccxcAo2lY&#10;P2p+pOQ0yvg5yBkkz8X+gWYfYBgDfYbY/ZnwM9HPp1KV8bnsbYRAguIwqxQNBoWeKBkckNdwPgXL&#10;9Iy+lRnYWN5nTOHu2YeGL4lhOpwxBsmqBxvBaazD4GCgvhOnX4Rj2Wdfa8XsB8ros4GUJoelz6AH&#10;XzlbuuUvAJkSmTnDL1yNxIQZRODwzxPstHSYgNpS7Bct37u4SV1uTUwQz1+21QrYc8TlN5RigjKn&#10;eIKF+8Zs+x81+2ENNimSr6UsTz3WZqV5Iksqjz5gcKAK2dXNKmLM9rxcNKwLGgKHMvq5k+xXHn6F&#10;apVP9w91z617af2i1/BOh99aOMnPqfYe++vR1zCSoTeMlwTWXqCsqWf6w8+fISsIU92T51qzPh4O&#10;4RlecwE+7q3mPNW/V/esej6dqOtzWE3CufXgBhVraUtZMQfcyJBFzX7xhgPHGzDtTLZAau3t7RsB&#10;Xagrjs+sE8E2nOp+9d2Hn8Kf338I72t9gWebypZ6nj7cfyTjfriUFHZfP9Plrp4L5YE94re/+jVT&#10;dAGYMRF4Otr+pO7E9QxmAvDhpcvuyHaPOovjnASSBtSbF9w71Pqq14WaiR6/AFhrrTAzJGPmtSaA&#10;6madoR/bek6/SrmBHg8Jswpzgyeh9r/ZDEOsien45MAJ16j1u8FHnDXSgt7xlWfu88tUr9tX9fqh&#10;d1SoFRl39gYFI3BXr/OuXhOsO25RGDTV12CNBDDjVNgb3z/e12U1hscfn8PLw6d6XTOHVLF+zxM9&#10;AcV+xNABqg3szXg+IHGWPcZC0spp2hBQuX9+IAiJYQjOatxXnJlIyj1Mh/Dp8SF8/vQxXNfv+eUX&#10;35L5PuxvwJ0gqPz8+UO4rmvi+ot3XD9UQtzUHrD2BzdXN7S/+lTXGmxssrSj3AsBOm08wFzMoYNK&#10;D/s1faixP4ZGtIjsGRsGIiaYBm6sp0vqoFIyo7ic9YN6vleGGTxA8aRsWuBCXJVUcZR38uAkcigO&#10;8OcbJ+cGM55lOSXMZSoChmIfkpAnudp3EDMxY87+yKlZzcSWIisrBQBgOG/+P8rebFly5MoWc3cA&#10;EXHGHKtIXt7uO5gkM/2AzGT6f73oTc9Xw212cygyszLPHBEAXL6G7YikXtiklVVW5skYAIf73muv&#10;YQ2ZMdMmV7PZKs9fDPSTvWf5+evgIIqqQUjSZ8IAMVuBlsxkW/vuKwC62l6ks8YZxlWpclwd9hHB&#10;KfmiRkFdT4IOr5GyAcSMM7jm791j5CItvvvLl163KIxj7T1VKEm7ITKtv/TaPMvLZZ7ISjuFYrC3&#10;mhqncJWMrVlBLiAX1GFTadC+IZtk4vf2++D74z6dLdNeIle+hz16v7f1gcg9Bpv92tnS2IGe7Iuc&#10;LoIVaZojh9EXCb7GsqWYzDq+ZNUBWb7ZLj3C0g1kjxoOH6pVxUbIELdHwf5SphpjEaIpGgYV1PRy&#10;qJG0KCPNwV4dmPiIaZFsnr9yEwTQB8P3x+fv3GSB0n5pmwUKPVC/393fC4VNoqaCSQCJBkCL25vR&#10;UiKBfwimQKjGU9tECe61n8EE6eZ6R6NPAQYLG1/KPCAju7mVRAYTfAZPHNjAjJhYt03t/YcP6aFt&#10;Pvie+8PAIhzFHQ6ya0zN2qYIk3KyAdvBimkOgJ+X1hCiYMLBQ2ZHa4zQO4VXDWW7096+KKu8owy2&#10;4TPQPH9Ws4mp+Lhq0ktqdaQhZwVGSE6oKUNa9Pfgq/ZKliJnhbynkMUynOB06ik43GyK2Hxo1CHh&#10;JeNoUyU6rEG+EHjwMLnB17i5EfBzokfSSnBK+vLUASyyzE5mKmTJrVkI+TU4PTWwsLdhMoobvB5C&#10;S4pDLCTHXvj5rg6KvsaaO9p8faVZ/M6pm/L+w+ZxcyXfRzSrZGqsqYNyaA73xWbj7fff2WuQSVBo&#10;YLM2OFz/wQg9G9ZZ8k007mAcLmtMBSzHzQYVX20MnyTTI6g0yjg4pDFXYF+aUi7N/uaVR+AQV4QA&#10;WO1NGKc+q2i93DwJbNmHKQIRggLtFLHLIZakCbPkk0gNtRdEWe1ZE0Py3nRqMsbmGo1zK0Jxfnz7&#10;/tTWwCOB+H/6/X/kpHRuRQEYUUySRCFwznxGwiuvOt0Kz9AexZaZuRwKzGa3oHhAwvE49r2Jn2ES&#10;kEPQu32eBZLt5SzJdBm7pD0SICMVC4c7XztJXkYvx34N84UMapMMUmKTzY5Yda0OToRezWoebJK+&#10;msVSHMmupl5ARnWCl+jwLhDMXx8sLeSEkPKX4nUgAFHLIVKbVn+2oZv65x5CknrjwoAUA4wMJsmb&#10;71u2pHEL06o9ZVGSQDHa6MsJbxcwAI4uqNs+jev/669/5fMYHmNkoqGphWn1ILuCudbOQCOovSjd&#10;KhqukODjM720YhrMCqQHkg3c1qUsGTIZRnyeeG8lb8Xe9naMNGqB+QAP306S6k+7zML+haCyrgNY&#10;3diXFUAiCQYMsbMZJ4slkWRvTyP3+/T+vb0325+3CmBPi4SSHlqzku0R+evXLzzXcB3v391JMkWg&#10;rq3fq8mTWTUCSPd9bmcXJtv4DpAEMwWb8vkkEN5Nb+wZIZwLy416Uc90qV547VtiELNQUVoEkIvN&#10;OwuESZGomd2IihEezTT2Mzyjb0ex2MN9FHvLnkEnCmS5bc8uvifObHgxLZRY7SgRHQf53gAQu25N&#10;CQdYmOZnM8woWToSkCGjGHv4WUAXAVV4BQJ8HTXIW9rZ+PXpQcDcbvIQMtNTkL5Ao9JKr25sQ+Lw&#10;FXncjASSaNEeVhsIhnk7WwIOWdpCwFGWDmK3schfRrIpwG4rTJdsDd+qBFgl3A68b/B4QjE/OTkw&#10;yedbrDjKuJQYnyjfiCK7rWU2qB70ETRYZZ/iiXCsh2EOyaC8TYVB54tCOHlYMvUGRR7HGvqQzTGL&#10;nckBA/3mADDvuoypugEB43owUJf9OuFHDHZI8RlQzGCgCT4lxOeeNr8us71bJzF+T68XieoY8i0a&#10;UNgfF6wz+Arvl4HfEYNffHZ4Lh4p272h3D/2KvlBaZ+HNG0iexIqk1fu7wDTp3H372D2bUbdBCjt&#10;v1oUcdgNwCHhy5OsUrBmyTDHngVm5GkkaxeWBxMM78nyHgyOypJCTMCJ32u3m3zOyiqi5MEsFQ3Q&#10;KKc1QMehDJq4sql2q/34smuuepG2EUPYeKa5mzgxNAbxF1QHyVDJ7Nu8pLq/abJ38GBehq0Gxly2&#10;dI/6o99fspdfMA6yfYsjvIsDuNVOU6vOqDHSKJNYxlWmVPa2C4JI6cO5C9PRzkCsNdIma/diCiku&#10;zfNFP2l3dmLzRA1SDgnxQK+/uK7w8xQLRc84vGjqBYOxW05aelzTxrRclsW1XDfYkAKoKKV2Ocvu&#10;gGcxQHfI4dbMWlgyvPaesAtgYvyRVjgHpJJDWoqAMCe0htfggYOS9hrw827r6np/xYWCHmQ+PTOk&#10;4eXxgX7ms0M5wGBLSFulv9Fk+eiQXmcNAdfF9iewJ3k5py/fHnjNVLOcePajhpsO1+l2f9323huu&#10;MeyB725v+B2RUo8L8OXXL9p3zJQa2zPyaztHv7b6+U+//NXG+QtBOPrBnQufs+fnx3QAA3tsf9bO&#10;G6yjt9a3ff3b39iXHbz/KlFz4f78/PbWQU/J1meCJEy3Zp154pqDFyg8Vxewzw5KVqePersv6Jvw&#10;vOPMHn0mwEoG8uIybx72o88deNoOHrKh18V5oCCekaAyE3ZT+IsrLAx1AM7N6xuxg2cGC2WCmBmD&#10;Kex3g6x8sJ9O42Al2o6Dyml/w2dqWRQm8np8IVC7nE62upFFFuMdEfoIT0MM5VvNAqICa2bXAdiP&#10;rts/GMjjMz6/vKZvjy/pL3/+JT23z3l3d5t+/8+/p6pKftUiPry19UWf9PYG35djemj//ctfvqR3&#10;bU28a3URBjU37+957nx/qLSoQX3xm9abg3Dz6eefW198oC8vvhM+99Pzk2S4ZQN/aA+DdVBtx2EF&#10;EO0OUrW3v0wBVnsSw+96FSZPjX9ZlXhOb8YqSW3Y3ITpWTX/LAImSlgHOKAh7GDiLEtmPIcyYrAi&#10;heSIsMyxfVBnaiUFkoRiLjzgsjEVgoI9KLSrb7v/XYBJ5iF2wgQ+82mufVALTMNRAwpzDOUyCB/L&#10;2aGFqn2XYIjR9y732pIcklX9Vlg0LA6tdHnZ7bLCJy/6UhI4evpvjoxA+bFHn1zMclNWkX0Pt8Eh&#10;hw0OUgk8IQAmhpzUkMWKva2LofoO2MGSy2Ye29UZcTbmPjzvA7BS7I2vtbB0MsTqlPRgV0awSO73&#10;Jr5/rhtLOzwPL+9xMPOY/eB08kj2rU7mzWbRr5Z9Jw4QRSxZ7Y8bio9g5srzP/e+aLyc2DIBMlKk&#10;fDFGo4rFbu+Db0iyeWBIRYsn5iM9/I78b/igYQqDTWOyiTx+H2AcTN6xCZ6qYs1RiL9wY6GYkaEH&#10;V1cTF8ATzGHfTgS83l5PAqYAnu1f+eCC7vzt+3eFJDy9to1qZyPRmv70pzc3CxOpytnFBKK9scEu&#10;ZB6eOV0BOChTahRt8A545cEqH6XBRVBN//Zv/8ZrhEYGNxXA3mM7PCkPrl/pwUWEHQDTERTvOwJQ&#10;j61Zxu+Bbg+vBciDr+mLJ/P/46pQAFyo/TRavy52FgCtOHzZzA4OJLChZXYyMUAMHjpF02gy8NaV&#10;ARksxr2IAFYxVtwm83iviQa2CsoAm47F0lkyxmXdIq2LU2bCHzL84jDtmVkAL/YskZ8MJl4h+whZ&#10;7DqbEZo39hKaDbAEV9OOr+DPhsTc15MbeH0vesURaBllQusiFoAuVim9qtrP3V/v2ESvEakDmvj1&#10;yM/w8nZJdxXYMDAlrSrdE4bm1zvKjum3AwnXsTVxCDVpn/HuMPF1n17PLM7Q+CupcLGRuoo5MdSy&#10;df66vzCVx5rPPQ1Uuy5N4Ul/X+21lHrK2exNICrpwWarCj0Y7KU39gRExpqzgaz/P0+vZd1mM4Fn&#10;bQm2tQMFNByt3fJAnoTRSDpJEhKE06zJM37wphUkP//0mbILNvu7O97XNyZt2ldpqT0Jin4uZrnQ&#10;02mQITnuK5sQAOB7pX5OnKAsneFCNkDWr8OYHdNWsmeceIoNEsyeOlQ2fJShuQpf2ex4OoRk0PY+&#10;Cwvr0R5Bpref5R842pibnoce9+B9UXBMTqCs9IwTYEbGspkT3Xchi3XD65A2dqei3c1ksMdf9XiR&#10;dPZSDMq5uYgigWtjIQCBArH7RJXS/dsiVKk4tSrRbHjph24wRMWgH5wwVjuLszPF2/+f2j4H4+u/&#10;/PJnMydq+vTpHZ/5x6dnM31HPp/4h2ve6WhYpwCZs9c83h/FOYH+2WysQQApdq+TJf1xeA5m1bIn&#10;GbT29pNkV/JhFGtoTw/JVrAarFndgMFHiCxkgEhtrT3PzwIoZxV8N9e3TGBFYRsSB6wJAH0lprJm&#10;ZGi9iHl2sKwJYN1PP/+kxFqkwy5ihoIBg7TZ2Ynz+FKY3qOBwLOKovY1n9p1/MyCF/vdE5o/e7J2&#10;Fk7aEnOjcBhCBrduybq9JgQAMw0bbm3Ja/azLvP47d4OZm/P9OZdt6Go96dx0nUmwLbXmc6wnCyG&#10;534vYE/hMYnPGxOPcY3b6x2YXlxaw/lEAIlM/asrBm3EsLB4QgmGm9J1Fybl4n7hGblpDeR80vlK&#10;mwCmiosVTRk0pOjYSwl2FQIwtAJon/cOaX4cxIjZsbg4K2YpDy4syfCFTGyZO0cJz/JpnclovB6v&#10;HJgy80zgsAxsaIBQYDaHGT9kZ8c3yWDbnrbnwE77Cu1PBgVHxKRfCe16jmNvzg6aCsCeiXFk1skK&#10;AnuP5K/lYkK8mk219CJVhaUNo4N0hWezyP4gvF6i9uTv8QyHZ9dJ18gAVwDmqEeGdk9xP1lz7Xes&#10;fQIgSvZRKzXk0SvTjMEEJwi4SHKNGun25sbP4sx1g+b4Dgnf7dzIdTUzt5AtxwRu+FsyrEBewHie&#10;0ECjOZXVxmRLgD2ZFjjXYf3wj/4vh6zSeykLa7MX5XlkXx71uWRvLCGTxfqB5xcZrUoWvoG8udWJ&#10;U9kLeJzkYTZEjZCyAT4BbCPVKVNP/82xB+bR9bbYt0iqZOBLNA+Wa1ERMMoAPiftnQT+A7SLVO5U&#10;wza777XJVjJrqmGS5Mb5wug8fthxuTlCaGr4FOXuGxxEgtyZJheBMhfMeJE3V6/ltTdlytVc6Td3&#10;GSISXripjH1ItYVO6pquWeEfJCqk6gT5xX2O7x8+K0zqzd4JpnjpCcUKX+peXsX+tgbrw98xOzhj&#10;MchDq5VF7BX5hGXZj3jgFYmQKXyq6YubbFmh/UjhffKVAqAOOS3ZkJg9rAjGaHsfkxmPPBPhvUoC&#10;w+rvbUZebfvR6e2ZAN8RNhwIUFjO3J8xwEMgxjnJyonsFzfJGDg+vMkv9eHh0T7tmcy55+NK1g+P&#10;GMjwYR/R+qqbu0/pcHPHYR+xaQAS7XMUD6eeX57YCzGIBN8Z5+Ef/5ye25nw2J5fXMf3t1fp44cP&#10;9LTDgBVJ7XlRYA/6y8N0o8HxSfUj7Jmo6hkHe5oWWim8f/e+nUdH+ffOJ4GwlpGz7z1uYYlLuyYT&#10;GbejhyZrens5EnUoVl2AsPIGJuT5xKHD0moFPIdgsJeTwOVhhzCNQWBrT3uu3CMP7QzCnoabNXoA&#10;CX90BvqQ/HG27L4qRdpl2AC/w5ET9jSHfQRSeTk4mAheoq48o09qrwMiCyxxQFJ5fnrimjvgLP3+&#10;xLP1sd1zVKA4WwdcB+ylwzWHbrC+Oh5feQ6t7fx8atf4W1s3/89//yMZdLAO+JdffkmlvfZ//vkT&#10;n43ZwX7oawcMMTBYWuRpjPrn+Q01xQvZh+PD9/TGOfKJfdDucEUW2odPPynoCv0rAs0g+201FqTf&#10;f/v6hanCAreGdIMhCixYnELMp9nSz2LyUfbeUkzegDckLZWwDvGszKsHUO3nwh8+fKFr7ky2IEFd&#10;CD97zQTPTARh+XHpNQyq6Gl0D+EzNtueoAdJpB+lsMWM6fDOhkskFQQmfFSrJ5MtmKrjVyOYqO/T&#10;7idYdxdZfC1r1Bm524+s3lNqKMWWpctWl5Awe/AdNhAdwAuMKOAu+7D2JOO0hRCWC6KKrmnp+ECE&#10;eG3+rGEZFemutUtbNwXwBjTWnsibaD1VsoZj4Wu8OmBmiAyJGMaEJVYPehLxJOp+gZHKTiCxzH5+&#10;UkcK3JSlunrZUGyVfLlKcvfYC8upLdBjI6zEn4XtFtdtj+hNnQ1Zo2artQdqDrYoC/l07UpxEe+0&#10;kek5GOVTNvcmPPfmKjvFZbGUU6bPUp0sF2a6YKXMmwRvkl8Aira4nKCNj+VEMAMeEeGRhSQpbKAP&#10;bTPCJlfGYvqw/CjAFiKC3N737vY6ffj4iTKgHQ1Bv3ES8jg+WUIzSiYDT67WUMJHIbwIOQ1ujdX0&#10;4cCo9piOf24HAUzZwQpB4Y+NftrJa+cRCZPt78Hn5enpmdOHt6MS3iR5HHq64mwwFGAkDgAcCK/P&#10;b60IfmVt86envyRrqnjYYAFR0hWfb39NGdyZCXJK7Z3tWYSikIWx5dPyhSn2Pll7sSRmkgBY0LWV&#10;SilT+ghmWAzWzC7WFZqhKSbOSDTLUYsxEfZtpnn+/c1E4BAsuNWyVzw8+12hBBfJubvR7KfwezB1&#10;Gg1uINVHMwqCOaN4bvkPUhfPzySQ4+Za7MzTUWDmu5upJ+FicrfQv0drtpLFM/Oz7aftofr14c2S&#10;00wfIfpEzpIFn2f7y8SB4MMBoM3dPpKcEdwxURqENCj4Cd5cTyyGjkyOFXMRDe8b/1sSuIeXY0+F&#10;0oS922Z6si8WXYRU4FqApYDPj++1RqiCjWFDitnle1X3ZzHbNqYk+jG51uS6BUqRuWLa+CWXr9ib&#10;QSCwJueXLm4lXWzqoc4u2kheQzLMpEGsR4GS797fp59/+klF2jh0f4lioAFAE6RyktOuZKQeU95k&#10;xGbe0RAYTAd7cIQcjKE+PfFu5hQxOzWPQNPVNV8jUvaWaNjNYAlKPqSbAG0joRbPxnmeOyWeoAYZ&#10;phvbb7TBNuVrg2wNxDysnRGlJF99Tlz3I2QUxZ5PkANiWj+JhSQgrBp0sLTEgSnLSVIQegCBURgM&#10;6arAjtLTUgXe7Oyhw/RAHkJrP4Cym9S4rpji6YCJMBbsy/DbfBNL1ZNJsJEp62rPFxJV8fPfvj+0&#10;ve2FTfXNlZNQ23f//vDCZ4JDCpGJeQheY08dRu0ZHlysnuKtDpbZOQBFwT7y5YBvKp57Joy3PXU+&#10;S0omRiUkvPJi4fDAhUOkHuP1b/YHBU0ZMHrBMznomt/dXHmdFQ6Fjm8Pbe8Z0/7uiusdQycU4lcA&#10;5dlMpHT/7l6hPa3ABaPxjczUvKVT4x5B2grJL8IIoHzFoGyd7f06kJFLmTvZgA8ErvaHwoEEjsRT&#10;lq9psDNK1RpKOV/4ZuYfAL96gU6QIez9tuRYvxcTTLAgcBYDBIN02uniKLgpDcJACYl1SEkEO54s&#10;3NlFWaZP0K5d948f3nOKjoEdhmR4xmR7IE8kDnUWJcQvs/xMv34By15g2c31DYEPsVyrwDx4FcG7&#10;juw4NcRIbRSA6bFHn7Z6TTHQJ7Xm8pbX/u4gtsTZQxQARkjZxbOPcx6vrcaoGtgX6Ms657zYIFng&#10;M1ncLngB6kE9UA4D5cRUL7R1QM8j7nFukh2aNY0CQCEvw7AT9cD5JKuEq3LFEAWmgg+bzwv3Ew5o&#10;5h5kUJKe68VpwovTo9EIBctKnowrWUa5B6Mu/h6Wxph9gHVGGWoRoAsANKVIflsJ1IZFQ6Q6U0q6&#10;nyIDSOykOLvnxdYPI6/5OKiGI9Do5FuG2RiUUUKp/g6eKxranzW8kThSrLVM0GFHZQOTDIdqH7TC&#10;JpTJzu0ZRuDNt6/fmFCprW4J2IVr9/Ryojzu/c17DhfzkP9dnn2lXqS8co9PquPMJnRMJdfHgoTN&#10;Ub6Fg60sbHUuZcnzIwH/j+8Km/CJSbu7Lq/P3g/H3dgZtlhbcQ8whKkxAOLtVrNIIAkNf0hzh0gN&#10;rJSRdYW39/7idHPJj1JnbxhOtAdu9UA/u0bYgqBCXqw1sPBzMHDAU4OyDlzXYgvmjcXeGQyBNC8O&#10;C0pdlhQ8Gg6TF1u/25bGQYdsFFPZGCTVTLx04UkYWYg52ImlWoa19PNwiFCR8JA1uySvWveFMsDS&#10;WTCrSQ1DIsqGxol1fMq5+ymnbhVgvzDUumV2GI+k7qkUS/GHLRQgbYO1APo4GF11Hg60Vjk7kVL7&#10;X21n9aE9F3tayoy0rYBn+LBXWvrcfh6DZ4DNuNGv7Qw9PT+n8/GFsl2AJm9tXb611zySSZ4Z/oB7&#10;jffD2Y8znqoN+NWCXU+PzJGgK2SbGPAdordIGoge2nNJhh2VTWIwQkqKq7O/uuLzgdAJAm54Ttp7&#10;ohb79uUryRVYS2CZ/ebzZ0pICXKC6Q/p7CyGGvYN7IeFHpqymch18TXUQAOfF+Edbwh/GtSTim01&#10;2ANr6WE0xfYvqKs48G/1HZOEXzw4RghQe++9Q0J4xrNWLFQIgIUGW6h0e9tWh8I28nDiOYbBvlj/&#10;Z+6F6E1XW+fUSYoX9Iyr61K87k3bH5A2nursxPvBNlXf0v3Hj+nDp8+sJU/0lE0MmYDv4s27tr8T&#10;ZBKQgxoGyoFk6SWGiCDNQH2FdfEMGxLv58X0YNRTJ9Zx1zy/yKpalLbKZwKsd+zP7X788V//Lf3+&#10;U6sFnD8Kr3ecgzjbGZQ2Kwxy3N8yCfhbq7NOf/iX9OnuhhYbABFp4Q5gdnegjRdJOu16ff7pN7xG&#10;ew6GBNZ++vSJzxLW+0OrQ5+eH1QawP5gt79gtaX+ncsPlgapB2hlGLHCIoj1UqG/smSWiR67KW2h&#10;C46t7SnYpVuYqU7DuTLkzV2UzDbsw7G/UdquQIVgPNUaIQ/e3wlQ2UbHe0St9sGTqa6Yx0wRF5i9&#10;uoaoTojlGXuZSRSsPPu2Dw40HMrmCU9gDOnjSb6rs1UkYSNyyZTe0tlT7y+zz5ps9K2GSUSNa21g&#10;rObu81fNHs/si4Y+0I708cGAXOAJOUgKaenD9giJEKu6e5e5r/SeugTbPV+w6FIH7QLo6zmHXcxV&#10;ukGEAisNHrqHCnlv8mCuLqvPVj0r+o5h8RUfN0g0Zjl25nlyYm+9sKZIvT+i+mvZVLbZtcfs3n9d&#10;JBHHuK9ckIHqBTYUQWdjLKzsOOM4dlffyS7vcgJqTlvzMXQNcVAgg3afaNgZJpQzi28ltL61IhCp&#10;jCiAkz35wGECuj4OW6yz5DzTlh7a/v/2/EYQDUUqJuUA+8CO+NQ2wHdFzTRktN9aYwo6tqR8rXFp&#10;74XD5Qhz+XHlpruej+nL1y+aJCO5CZPgq5F3HM0PCjOkv90iGe0aB1W7mA8vonN76s/ivn1ZBA8A&#10;6MOUH9fgl798ZSFKc872ML6/uiOgyENxVuA0DgmwGsBuSGzCIOWaFNEMJgibsrZxggW5vHHSBs+Q&#10;YQe/p72SpywtzaoAeMAF8l7TtjAmHo4zN/GJr33uibMhU8G1OjnxD/JWTprAnKP2X5RZTOW1GbT7&#10;g+K2mOZqdh/fy4k6jIM3u2c3jh2omWskCKUuMcPCvKLkSGxIAHOUMpzWDj5RNhwPcFV4CcDDw85G&#10;0mDi7UdNP4/+jDxEJAF6ej5zMoZ1ZsWTHty5esLY3teSSbzf69uc7m8VEPOlHbJP8JnaKZo9ACeY&#10;j6N5xc8ihRTfH4fbziAfnicULDOZVGfKCt7ONT2/Pft5sx/WLEkzZEuzKcw6Y3KnRrMMjgS9PsUu&#10;MXjv4E/MAc49Tlxc6CH/uLHFRkAKda49kr1evF4QIsNEVs+TZARMW7Z8B5JLrMMPn9+n3/7mdzLq&#10;bn8JTJpCj8ajWHu1OCYeE+qjgzXU/O3cNArU4syiJ7wCTIAEnf5V09g3+JlJaTJu5+RnkUfGy/ml&#10;M5BWg2GSYdXOYMQklrCopWedKk0ZxMrzNXzvKPVwUUIZPQOMRGVfi3yRsqPmz5RyzXpNs60WH9Ip&#10;KfwGic+jfQDJLhxkagzflGLfJdHXdZhQBkJmpLzM4vDB/yFZ24dUz/YLq/0NlVSr/YwhS54Qrvbp&#10;wvdf2BAIfGQ6MybLpfT9gYDkWV5l2KNgoPz4sGMz8evrF3luYlKdxc5DY4tVONH3aFTQk20F0AxP&#10;RZ3aHAsNZ8IqL88x2Fj28tvvhy7hDTlESMZI98f7rfJbzDaq1+T/nJ7LSU3PTibKABuR0Xm4lq9b&#10;0PMXS8YKw6MyQSGeZqPkx7gWOKvkdzKTxQTw7ur2mvvtmf5PAmXHvKMVBJO66R06ssEDUxBnGaXF&#10;7RwAv+39x08sTGCgDeAck+un1uysiyar4a/IJrUHDTkcyT64HO7w/BIYs8zL9uw6NSw2UAZtANTb&#10;Tz15+7xsAMHsdFacX6ezAEC0tqslGwD5KC071fTr90cx+sKfrT0r31uzg3uPPf910JpUQbyQsUC/&#10;M0ii23s/Pj7zuoBFScAJww9K1sWmIMDc6gTK1latWQAkg9EJPOdsmcACRnMA8AhgmCfNI33Q9kol&#10;RlM6a0p+as3Obq/zEvsqLEPU/FXKsbLBez5zVefSMBXL8zXFJ/DBGmF2YRoDyqn79sSzF6bYZOSR&#10;CTLK329deoFOFknWcJPpfU7i1DBUABatMtAwd0uMhc8tCzrqkgY1Pd7X0QFARqo1cpG6zvP5wtTZ&#10;yePcS5P3yTo5xXvuOATWAbyXNBysXXbJfYgs50nMRD4Dg5lKACBkGYLdHOmPArUG1m3VPjPEzua8&#10;sZxSNtM9S76YZUIPBW54a74dAZy1uu7mJr37dE8mbdkVskfJWKb0SWEXh6vJAOnYz8p/LIk39XOh&#10;rGsfDoy+B2SuTaUH4KAmDBlfsGb30siS8QgvLYC0bPRWg9fwcWpN7iXLD3VtcrDOYOCTQRul9CC8&#10;7NR2DkzBWBzWiKXoQ98+/BhsK2H2BhuUmjvmNgy5y21jmBCgaEiuokfoyyYng5+ZnmTceYtDl1xD&#10;iG2ysRBKDLsvMsVXM2fkVZcuWBFawwpVMoPeYGEYtAdkOEYCYd7qFAGSpQ/HLgPG4nCttE8kjYED&#10;jnP0NnUD1JKTj4NHwaAUgtjwZ0wK83K4GlvcVcMxALnZBQQYWVJOyaImiCPVio3sNMjFBvyU+3po&#10;XO3PKelsJkAyLavTttv+hT0enomL9u0YAixOnwezCv3N/AZg5yGtSKVtrwXAHKERACDe5kVgxqBB&#10;Jnoh+GtjqIHzSOSaRT6UIEKQPX3idfnp3Q1VNGdbwlxf36WfP96n24MGmnVxE87vucr2YJHNw7hX&#10;oiuWDYgbX75/t43RkH7/u9+ljx/uWYusy+IhgcgmkrXr7CjraoVApb0E6sxhPxpkntmvDGT5l3bm&#10;jvQdlLpox7VCsgDOmbMCh7DWTsuR1wFbETxlOQBetTbBLsS9OL6+ckgdXlp4ho8cPOHzTbyGHCol&#10;1TJ4phGggXP7SCafh0y8N/IWRH+zWJ6OEMq51RjXsKSAhzlsUyp85H9OA5Rg55PuL67XMHVwHinK&#10;I5OJPRCbpHB7fnrguTxd3abrtSgojJ6Ch5SvztxHX07qPSAlZB1HL87CvTfbdoAsw7OHOEl+YU+t&#10;3pHnoNJ59dnEsNq5n/pf/rf/Nf3rn35Jj3/9YxqfvqWBKqWZCjf4Ke5ag41hMfz4K/vrTMYmvUyn&#10;13R7c8e1+P37V4LQSoVdVbOZrL2W1EMQSWDA/1ftk+GbHTYY3JYZRjoreIoel8PGEguLUDP9awRj&#10;9bAD7fUEWYbNw77YlioFeWSwd18PIeqCnM6eWCOlNW+2O+r/hMGoBrflVQB6i9l8PTjEqhj3bNUs&#10;tWIWmZjaI8+eqVjJNztFGM+W02fX3mvm/v4hi60XCcI9hTZJbXahpHUKcqa3YoQodd/4+CdtStqq&#10;DC4Po7KVTWmzognP9SBUmsVYO4ttG0RdSrD7a5SLHAprZ2mn8sO5kA1wbmzxyKYoNV0MpLbB1GIl&#10;21pTt9QJPnlySn01madPo4I0U2tXEUd/eIEpOyRNIWV1DdJN6vditTQDda2CPBYPh/uLKmHcpIFk&#10;EsQY6HX3wbowAKw95rdsB7jWiHyk7OVVXGArwXSmeT2SQYHKqwlfzcwQ847m3pD/0ZMuGu/KKThf&#10;b9XFREMhT65z+v74REkMDtx5kRdDgCBI9CkG+1LWZP9oKSlhp6xG/Ds8p44v3CiVBFfNrnnlZ2IM&#10;/binzwUCJ56ejmTqYAqSWXQumrBiko/pSQmJ2sQJisIkAA7e9MMjkUkz9ymSwjUyQzrwOb63Q07B&#10;AGuXGSr5cOJ7kNVnmBxgCcCGmo9Gvgd7pi00cN1NLsbZyMZ1TenrNzWgMitO6XCYTGfdUGqmEu7G&#10;1EsbHqSVoF1yKtDxvBKQ3U0KYyDTb9FUd7RHDH20aPS9sDigZx4OtdNGgV1i3Zi+Gsw/LM7JAR6v&#10;PDAi11QMIIB1N4fJKZzbusVGdXe9469ppbLqH3h1AXh7e9X1D48LPQQI1VgkFc7azNnEtd/LrVi5&#10;YXpmK5IQWsIwADdN9jmEFwI+K17r9SSpWs1RZOu74FBFmMGRzNlsZuzZqUgo5hayBfHMJPhiOYVW&#10;/giF4AzXbkjwZLWq5GQfOkH8USKaJd3dW2cL9gg/p/ASCMPsPhB3yl+21EdeCzOng5SdTINTouUR&#10;cX0zUVoe3Ojf/OZzO7hv0r/86x8o1/vP/+m/EARCA4P0t+rpP9hDb7OkE2xqswAaBesokMPzYHmB&#10;rZpsM5ABLJ2ySXk4/TB4Ptk7r9Oz+f1kih2sYzB7grmAKkqsP39fy8OZ6mS5cRwYEVzBAzOemcg1&#10;BahMqVjxdDgOwrgx2wFf7d1HcHBQWl7cixi2LF4f8NxJpmOjYN3bRDyXnsXBYgOAGCPjV1kBLF2+&#10;LBP+pQgs5JTMwCn3KaSnHWc3fA5XIdioqfBKn86ZTRHXVitS//rXX2x1sKZ37+7Tf//Dv1C2hxCc&#10;+5sr+fMtur4MMJrELGOQzmBT4DWYEKW3fbFe2cdATlFql/Yv9gpaKJedBLCutjVw2AyAl9OiNC48&#10;M5DVntvfe345ptuy64zayX5vDANqa1LSy+MWeuCqDUVnhHmARXB9rSk32YytMFYKrNLPj69nsQ9X&#10;BEa941pYW6EMRvRMFsOJw6bVVc/gfeCtvR4CBXDv/vyXv3JgEPIOMhNWhekQsL7wYYzkUQIsKLCL&#10;JJ8h+V4vGuqlXjTQIds1g7lUreOJMsLBMmAzcswymHjQj/K1tJwQoAnTs8+vlnuK2YyXwesBvFsd&#10;9FBHBSsJSO60M605SPvhPdXWOxIHAWi9+/CeiYAAGwBiF4OlxQ3vMOx4rjCVtwxhesPmsRzECoBC&#10;gOe7rTQYNJXFNlhsAVDppTsTwEODjtoF7LE97h1k5OPotLSz1+WZ6akYUmBgNqRIuBPQz8YLA4oh&#10;qa6x5Bkevn1qnKqDPiTtlNR4RwB1MNvzbG8lpvPiM9nrblnly7dagkZwMoIfuP+MfE7RPJLJ4zOi&#10;ls2yIZHVN5Mtgpoq0l436ebabVmKwcvVqg6AuNWJlWRaYJ+l95MSa5mqiVXi68BCmeftpLqlXZcD&#10;TfIlUWaS6Kyml5Np71+RYIr79Ta/8CzA98faQEOG64OgG7JLKLF7IWANYPf6/TX35+enN/vfZp4p&#10;1ekjkUb5D8t4zaDDv/bD1H3bQsoUjEk2eLxelt+Y7T7SmGmgPyW8y7D+6N03wsd0Rx8zMFlGqjcm&#10;gkKSqqcuF01+Hnmvc+41H9f0MBiME8Q15aHbO9RgDayrr2tR85tyd5in0MrMgFDg9Gf04hqEZxUZ&#10;c24ei2tZgmFuQskirdonCE67riyXzVgSuMwdymyGHhYirt0GnhJwlpx8secUm741d4VCtc2Bcyxd&#10;SwybDKzbWWhPXKIOwqB66G5eTIJmawVmZd6uQzSPeXPAFRDk5A9IJ9M6W55+FsEBn4cemvbT5DBp&#10;JJi2mBygIVMYzWs/172zJHifu6fu0UnyE73fRvZeleFppGqpoa5SFOCsqcsxHeED+/hIhhr2TTCc&#10;sZcpnKTIqgYDy1W1Aq72K9jLjy/cv8H+ChUQwXysTYQ2TOpP2krmn8E7HfU4LTRe21l7c9t+ru35&#10;yykd1jE9vT4ozRaDnPZD39vnw14HxjxqKgA4qI3//OVX+jOiV/j88UP6TfsH58aZj6AAFTDPkf56&#10;aj0gSQHe59DWnu0FiPMWA4HRPorDRZAb7AYg6cf+c1M0XEJhcaK9xolDVtgsrB7w5c7gHSnlXcyk&#10;w32GMkWWVwoCO7290mcOLMUj+7NW452r7CUKgqxaHzlnM3kngUFWMwHQwtl9OykojMPshPPqKi3H&#10;Z64PlDBj0etP+2sNY3dKTMdaw3u8PD2nYRVAd3t3l55wtkJe2D7b68szr09p1+39x4/8vF8eHtKS&#10;n7mPMckYEu+2bo7Pb/JxpX+tmKEIH/rv//rH9LH9XbwfQDcEpEhmqqEMVFkABnE2HK0IKa3eu2/f&#10;4//8P/531c5vj+nuqtVTOw3nUBdOqKdQy4yyzwAh58PHn6ggYUgN2KNXN8QKjmfVuOjpEFKkvnFg&#10;b1KsagkP9AA9wk9zcjiP7KaUar0Yj8D1nJPOCIZcVA0f1osk01q3cKzBFgFhdZDN6vNWTLA/xbAw&#10;DT04LRjUdam26cg/DHGz93XaZNCHf+QQQOd07UAe6pbBPnYIeym27Egczm5qk+5HZ/Y3MAGuF/TT&#10;ZMnWXvOtZ/fS4fxXI6A194Ex91+lIKVOQVk35twaFf26Oswz8nZ9lrjHLheZD+ELnOwHnzXxlcop&#10;0Mdc+1kS5Qw9B6vPGVueFIe81Rpcxk1erK9h/8XOKBcjOc1LZ7snewxugZEhId5MCesqu4DZgSJ1&#10;3RLmqeAxg7Pb/qQLZU7a2JfolcpFGBb/OwQDae3gZ4TGKMF+9Zlde+8UNhiBZ/Z4LHvxBvw5RmLi&#10;6gsvoK/Yr2jHw4IJI5RqWP7lxR8MMnxp6O/TBZoKnz0kzOJhOtqXC6baadKEFAfNyOjzyRp1Fa3Y&#10;VI+UhGg6fm5NBSOLYfiO9EIcftgoj/BLO9rcfWKDx0TaeTayWcmYwO+j8FscPHB6nTUFmuUjBV+2&#10;55eTWRwDp2f7um9/Lv+YX79+52EjDzLRkvGZ726vuEk8tEMVmwvCyNAQP7UN85apuTObktNJYJFw&#10;x6WnGZ7Ibrzi5H6x/Oc8K50OkjMF5QQdU1ThMxhrAL0skcAmV+09xASXJGYZ7huv2aJGOPs+0Wi1&#10;XbMPdzdKvYW/joNBmHBpgA+vP1oujIb/5GulxagVhcCMKSYNZtWSOcgmzpLaJMZcBKVic0IasYDY&#10;pQc/4HUgy0tVoN4bpn9DMeiiYSquz56N1UoW3adW3IO1cfbrf7i/Tt8wHaKH1EwGEqTcBAJvr7h2&#10;Z8sGizeO0VOs0QBCmHIXM1sfHl9ZGNG8dhI4MTmSmybsp8VpwMlTmPwDEFXXbcJdLOdVCEoiW0qN&#10;+eoCvUq2mkTPXtZIjhQjTVLSyvtNGe+6dnPQ7CCPxZOgYBVGMy7muNNznXBE2UBdu/m/ZIPVCYAC&#10;a5Kn75Q2tOfhuJ7sQZLTw1EyPWykv/vNez6rf/nzn9O7d+/Tz59/ZgNNhkaWdLeMMlovNlmFrB4T&#10;z+wJt4Bqy4zSxgaQrDT1FNTNgEy+jQRNEdAAvywU4vbJ0MZcu+dhb+AcZEFG+Dh0j4bR4ImA9wtv&#10;C8tOwzBVhbmu8cwJ6egNf2Hxta7Ltr9bnhvp2EsvRCon68keEaUEC08BHDjHKGEDi28a7EVoOZ7B&#10;DzzXA9lNk0MlFjM1h86i6iPDmFj6vTgd6vT61FkHBEPmuFeFez7ARzxnePaRev5//7f/y1PhiY3d&#10;66KAHBhXT5T/nD21y1wfZ1/PVHOXUIfZOxkIPgBJmFwkH8D+XDllt4+gkybpNXqc7cPZGqCDwlkw&#10;uLm9ORCIAjBx5iDizGcbzQsK+9USxNFBCvSZaWcUGALnt5kNOZI0b25vbfL/ytAmruNVQG+kmXFt&#10;rtrbADSgkD7Tj681Ersrykvgj8R752ISH/7x6YXAIV7zl7/+TY3GHIOMgeelPCHXzTjswqOKz6nP&#10;xU7Yz+GzWzrbit4r6SJ9rciPNM738EvrbB4bcOMzyJfPCfA+MynfwZkAQApDtkX7FtNT95Onp5Xf&#10;a2emR7bfIewJmKIIltXhRmumNRvvWoNB393nFz9Tm3fwHtfsqgjEovXCidcN+8U1Qk7WZZMye++l&#10;n+XpaHavQpMIuq+DAMD6TCYfGSG4RjCmZyMt9j/2nOfXF7EhVhdkeN4ouS1ks+DcH8eVdQyaz2BM&#10;Yo0tTvVDQ8zCb5CfJwA/MsUBVA1o/E5sbnb7XZfViH2/S2WpHahgyM1qRqv3nCpae8zenU69cO8a&#10;BhWpyaEuedhSVpkY6TXI8C6XhPQVnDVUZQAC24CN1SVLsupBlWRFkR6Oa7HMhT5aWI+n41GMFYPJ&#10;YLrg3/CjBHBLNmL75/VVPslka8Lvjw0uzjwDSUPmWsRejFoG4OQwZe9nnuxnpbsf2to6caBU0vHx&#10;SKbKu/fvxQY8rT4X9T0xxJsNEPxDzD77qoGdURYx55RevFldUKq2VPsZ6qyKRFoAeO8+flBzb4kc&#10;QQVapqx9CF4CKLWHHAe9eaczD/XCEqm5Um8o1Xlww+Qm0soOAdv62UG6uy4l68mDYcyIe3muFyBT&#10;7cy5wYfW4KAgBlV0CdcFIOgUyuxBJ73uwsOvN7LlBx9EAmWrIT4zU6oVReE5vBr8CsN5NUCrE4FT&#10;B1hZX5SQFNsvsQ8Qc/c7qhdgnXBLN6v28yKCNpfkjtzD70w2GutBp+cultgB3F/DU6kIjJWH4xp0&#10;IK6bIQc9SAO9ksQAX6zy6AAjQd4spnWu3jsUIMYhPa0JdG6h3sXfTxhAtJ/dwdMcCieEzYEJfXpN&#10;zw9Prc95Scfnp+2zIgl9PUmimB1QNKgew997a3+fg4dl59o1c7iKPT1PYyDPZLHRTmhQcvYt7HZo&#10;/7CynsxI9wUb7CQvOtQpVDzM7uuqhuh/+eUv9KcFmw3r5vP7d+n3v/uZns931weyzX799Ws6zieH&#10;I2F/P5FJiMEbEu5Z+WQ9RxhAARUbYu9v1xqBKmQQlmCWynd6Pi60oKAHYLcyGXiGMAisKMQDzzr9&#10;4Fb0NC+sW+DNTaID+7pWiwCEQy3R7ssj9i2eGRMH+FCX0dsX6dvT1OtapaOLfBH2TqhfDxEYQkUb&#10;0nsTZddYVuOu1SdFRAfIu6erkYMPePThfEUQ0IA9tP0Z/OuHnYLgMPCAwgZEmpvbu9bzvRHce2z/&#10;hv0FhsFgSKJvenl81uCy/dnj92/t7zxznX57XtJ/+k//Jf369Ewlwmh25c3uwB42ZTHdpcIQw36f&#10;D7yOU7s/Nyi3n5/T1a6k2/alwCnN7DNL+vhOliAzQ9Ou1J+0awavxX/9w7+wNsKzgc/O/gZdLmvD&#10;M89XWDWsDPJCjZy7GnGlr/kWTBZ7gGyT0jYQcfo1gZHwo1+DwL5JneiNaEApX0T1hgVD7YNaDTLI&#10;B6xl82fLF2y0aCx+kKlqXVT7TVanz6N2xuN3sse+2hWF2oXf/NoDZzW8qLYFWM2IHouAZXmQVwUJ&#10;mUW8hEIxCAmrvONY+9nqKbzg0oXCpPeeF158l8bwnZl24S8eYFrl2ldoSeredVtwRzb7fPVQ03nq&#10;/Fz8O2v49a3975bwpLhMT04/qhh0LlLKaEZwDqFCl+5Gmj23ydWBKWZ9UyJ8oYrDB5mrXmMKq5K6&#10;9J48Rwxx3XCx1H/LgKYHYEPeWPSMAlu1hjo+V3UVRJIw6c4es7GcaveWzFtcS928ccdOkbw0FnTT&#10;CynpYIaLEu0U+lAsFaz5R+Mg0ZOVikN/h2Iz6iL6NaW5XrCUq5GVceqG/2zqsqbV9HczEBVmjgDI&#10;OHVYFpvTSxY125sCzcValeqKg+hcvSE4AARSDHVpSaEjRT4rgxfk93ZI7vdnN9Mne6gpMZAFL6nK&#10;Exv2x+fn/t3F+MyU2c3zG4FOHNK7gxpmJPLC7+ESQEimD6uZdDx6GThVA4MtWEaxOrJBdchw2SBn&#10;+Yug8YgGjoajaMR5HVb5wi2JUlcs7jC8R5oSmrCzwZD5Qv51NvOhFhlNc5rC8AhdbzSwy1mF6ezp&#10;5FQk0aaf32xwEvcQvmNoMBZL8TCpBPNzlS7/YFYdZN0vb5C/qqi8shktEz/fNJmHkT+BXTJJBk4x&#10;GTDiBJ6v357kG5eVYFaSJBhg75U82ydw7eAXiqcALsk8XQRq4c+/P74RSAWr58bS1dVrlA2L/QFX&#10;+xeULAZQsGPpCbgY0Ft1benRkcX4qIuaTMp5bB7K9+cal2dXZGguaTscBMoKqFvWDdlnAZhMw8a0&#10;1qilgi984HgCMvddIW/NwZC7OWnu0hkV/bxmebUxvIr1kzRhvP+//fkDwaYvv/7KRvmf/+mf0qeP&#10;n5Wg3J6h+70KkdXBLJIdalKNpF48H2BDMbl7f3BxL18VPnujpLUMXaHEedlMuMEMsW/aYKBCn3Pz&#10;hGMxngdv7mII1fBNSEHtFxthKENnDOgAW42XVU7xqwciqyU3wf4ylE3mCicoo2QrJ/pDjk5eXg2k&#10;hlmt1wCm7DSlHx2fvvRCMNJYR3qADU5KX7qv37zKzEjGrnUzQee9nAnaBbWw2gtydLo1mzoAOk4B&#10;pVfcrIb8gFFyUUpdcnhJrGP4V/7xj//GtYpG/UyGq+T3AGynsllCJKel4/rNlh4IjJJ8Ng6rxfIQ&#10;slUMZgezY/GETXvTZvrPdb9EEFC2Ge/W4OL2Qj4qecxK/1Wwr5d65DqZLWuFqT9YR2BkzfaIyWGY&#10;a0YJCmQ+15jeF/ntQDrH69e+N1iuu+mae3f14AbMQcpfi1LAkCiXLcl4e3zg+wDM+vNf/pauIC1G&#10;Omf7bxhaL5bThDUJmAwMH3FD7wiXHyRyBODCM9UoYHE6XK0/FmirvZ8GB20x0c/ersVy6aC2EIQe&#10;S5cblEnXtjqpjqAF1mLbw/E5Z6bG2Q8W7CsM/HAWvx45xDqYrU+wexGbFHsnGQ3YC8bdVrw54fD6&#10;+l61A8B5N2Tcb8kklFwYQzRK5mrtYC6k05H0RqlZ0TrEk4b32jsEAc/5zqmL4RzGxpd1waThIuTN&#10;x9MWThb7odcpfXxca+BeoEml32MRMEuZ3iApHJ4BeUEqqGOtsrng+8xqXgcP70KOvZpxzAk0ZFZk&#10;0DpVeZ4djlDpXxdSRO1TA8Guc8iEsw3N19pDAihVK35PS1xmM5BCwnamTETn52xApSen2sA+u3jn&#10;0MHBQce2R6DgJ5BTxRKEZlKcrrXXjWRsYJ+DdQmHoCvPB1lsHPkZrmzHshhgDEa29kcB2C9vT61x&#10;veJ5gWEv5GJYY1JorP8w2EdF3RBptK7z3Fix6XCQ0THPbFzwfN7ub1l73RqYPp8rB6op+ztiOIFv&#10;jaRnnIFp5H2lICUpTEaMXclvwwDqLb2koZ3jU27PxrCjdBX1H+VhfEYnN1WJXmNkBl/KcM1ArLbV&#10;yTF9Ldmm6gs/S/gmydxbzc7kgKPsoArV5NX+iK0GyEcTbOUaCOncEuevm94gEGxyLDGLO7nFg+04&#10;Y0rZjN47t3B1EzjoDFiK2Rj2ZMbzyXpujHV1si9e3XyTynDRqIXvViV4nIvX4hyNb7A3XYWttQMA&#10;YHuF1+UQLMxJcubZPlxko64XTOasgRtsbCg/xLABQDYVAXiGwQE6e0gR9X6mRyCgwWHFs9V6k7k9&#10;T8cn+tgqaG/R+jELGGm1Dw/f2377BpxcwVeco44MVmDDOkv+D+bvCYAWEtFpatZeo63LBYmxI9jt&#10;NxwmTkur0QF+rQo3Qs2CPePc/uz1y9z6pu/p6fU5vfv4Ll21M/ca9kzffkmPr4kgFsMCTwvPXYRH&#10;QO3ydtTQCGvjtz9/Sv/DP/9zen+za+flwIYqt33wMB3anrBPD+074fcODMpR/wPGY4bSo+7b609K&#10;LAc7O1+x7io3YN8JsFhbHzIsp/Ta+rvpqj0/YPmtZ/kcI4X1nDnIZl1SJYgHJ4t7JuuwE4HxdhPY&#10;T0BKOtMHe6DPKet5KAJQ6044P3HOtVro+l3K9FDM7bNP9OGTVFqEB4B1eC+cXZQdL23dtLqBCi8C&#10;4rt0df8+LfBfRC/0/J0st3WAquamfV/sFbu2PnZavzuggmvb+9q9m67IEASw8vja3mu4I0FmKIf0&#10;BFYdJLxtjRzu3hNYOjy/pqvno/wc23f59KHdy3YNEYqxL0/p2x//Gx/T24jQaXvx1d0de1YMx+ZW&#10;+9DLcBDbD57T6aZ911YzHWAZAjYaQKxWJ63PL/yZY7u/p+urtLa6/x7EnlYjjG3vZA1xkrf3V/ax&#10;L61O+mPrqwU07sZM2x+knl/tBvptotcYs4bCsirAGd+nG2S1saZNxiAAWO7az70t/HuFXrZmB1aF&#10;BXXro0vfYwN+3GFRG63afwKrYKIsa6Ls0DvV2cMFCNNnJfPmDVy87hTIp709e5CyOEiEbr4D/kyB&#10;mhy+cNgftVg201Lnc64RzmFLI3qki4SBJ4NKG+/bSz3pvA+pa0mdzEXbz8EBHpaIbr6AqScVy/tR&#10;cuKJoTdSdZAsxmGxAzra3oz9B4Bvdj8OZJZ1pkGtYAoigJFsRYCeEX5Vsi2YkocsgxRTufzAmCyu&#10;cSPIBH3sYjZ5HgR2Kkm5cF/OUf9FMF4P0zinIDkGiw7vCw7uZKthXZe1KwA4Lli1LhisWlKXkddV&#10;/Xr3E6RXZuAAK8/jUJole+zyXiy+Ng4bqQ5zXdJGKMkXUukekezfUBrvEhG9RgvdlK41dd12MXCn&#10;pMl0YXC4ady5qKfJAMbgyfVM+QITeu03U1eBgkf7BNFYv4yWw8gBEwyBcVKTk+OhQ1x9a5LQIOHv&#10;w4tun39kjDw/P7P4O7SG4tngDsA2yl2uht50orgnc2AV8wfF6ZEg4di/JyZbZHu3X+N1AXTdgVLc&#10;fu7xQd5OmOTjAyOxEeEEZCMez9z4Hx6f6QsB74jDXsUSmpTEgIdzurZxLJrE+H1sdPg12Iajxwcn&#10;Ami6gSPBtrkbUqPZ7umpnmkgcUn+amJcCIATnXdNAjof2+aOe/yClKRiH4OY4HtLOvrvcaHTH0nA&#10;3NtRD8lof4G309JlTdEMYUOd16VLETH1RAGO703wA800jGAHgZwDE75mygIA1uF9yHix9wzWBGj+&#10;kojBa2TVpg82zyJWKG4FTInvbg58r8WeHudZoFqwE+WpA9DzTLAwaMmBhIPpgKYsppG4Bvurffre&#10;GnGmHlOit3Yj5cGFH+7znp9jx8NPcjmBQdXTDjRs52W2T4smvtgo7m5v6WX0Ns9uxDQ9GwYxXDDZ&#10;YdM2G/V3shPlLUm+aPF8rQ5fiSTnkBhvCaubf0EtF+ar3kCKU0yTY9Vf59mG25uXBWSRt3fXDDNA&#10;AM/N9aH99z2LOK7tw5x+97vfEeTDBg1pJJgcS3s2H56+8frRkNcJiWQTjcFO6kRkScGSkj1zTT38&#10;p1iWu6qz5DNDwIf+MrUbtaIwPa1HNt3LcurN4ezvRKbdKmZrsucR9xJHyyvYZPC0WGxaSfl9sI/B&#10;2BRQdpl0aNM+MXttwrZYElzNipCkdZSsatVEnUwcz+i43pgiZ0ZJlucT9wKaGVenL2ebCG8G4AHy&#10;BHuB7UuO+7oYcBRrGIUQmDGvx0iird26oRCsPqdfv3yRD9EAD8zni0WDIJK1M0ljXWJ/OLZfv5xm&#10;FwFFyZrVyZV9Xa7dd5OMRe9VkP7jEAbTaxqyAQ7J/maHKlDyvC8G/8UEhocXrutPH2/JlsNejwEH&#10;9in2g+3+Y2qNPSJZvj440VIJ6i9suu/vb1jAwuMIrw3pMhhL2POxDt6OuYMt1f6G004AExISscZp&#10;Rp4qZdko0vD38Q8aHni8Ul487QVKLgpnoCVXHixpkwF+jvtwWgzaTp6guoEfJA9RTz50n5e+bi48&#10;Y/Ac1ouJo/wUS09fix+kR9Q0dpag2E6FBefOSb5M5U4yzZbPbltHraHCc4/0QT5AizwzAQaKvZP5&#10;/e9ubsnYOxAAG7rPJcFS+/kxSGKSj5ykT4tk0bMK2tmhVsXnBPbR2ay4cT8qyRNfdUo9pa86ck7g&#10;YoQ1DQRwyVqBrHIVu5TPawfS9Xd3NANPHSCvozyDKLO1PxxlH2UbSgyjQGJ8fTBlAT7HGFzMRpig&#10;Tz3oA7dhKqlbDYiJnR3sM7N5V5NRLuwaUpfGrC4EmeqHMxz0AE7KJ57F3COdiEi5G563unhIqPRN&#10;H+UasMKbmAEeW8qgvOAkV+e9ArOZvlRHgl6j2Ya5C+5UZGORT4Pl4TvJ1MG6K7PY9sUG4uivcSZO&#10;rXGGB3KFQybOTjR87TPDX/P9h499is+9dq2WSZ4lJ62TWErXhw5u/qNpvJfhC7jmoSri72eZm1OW&#10;29YLmMEA8LE2CDBD2rnK1D2Y5ZKljz3kLWxIBrN2mRK5KvkvqBJiJEUjWHyezWYF6GcUnDBRSpwu&#10;CBYxFBmy2ODV4FMeyg9T+mz/0mxlAu2ctkuqwXIw43PaPlf8dyTb2kcqBgZYTxywh0lzkcl6dwaP&#10;10/ZLPtNvqxky03WxQpho2FYuXUJwJkhGOyaFPkpOgfrmC6SJFM/ezsjp4idzzo7ly7hi9TL1TFr&#10;ifVVYuPKRrWK5V8WsY2xn8tjsMhzJW0yeYr6wnpg3BkMsG8ma71JzdxazSoZYoeghUA56uzg8Lyi&#10;hn/hkAwqAIBqr48PSOlgQm61PzoZTgDz2n9Tjo7vNtKfoveC+3LdA0u0VlcHw6jWyXsnwWb5955e&#10;Xjn4+N56nvn1SN82nFHLF1sAwQ+wfc6309qZM8oukxyRXnOo59v+/KGdqf/8T/9MwI/iDpyBs/Zd&#10;sMbBJJvomZzpWy7lgHyIERBWNf3j3jPYa5iqJDTY8GTNqhlwHa5bvWrqKEFsfBYA7Fz76UAPR1oS&#10;ORyIvr2nM5lVoyX84Y0NNiSYvfRYn6woQG3Y9nDaWu2uGHI1uh48nt9oLTLx121/xeDCHm0HBDuC&#10;DGDgbyBSP3J4CuYQEmnxOa6up/S6APhr50mrF+7mu3Yt29qBqnoPMLfdpzpyjx+GK7I/306yhXk9&#10;vaYFMmactUk1QLm/T8/fH2CUmO4/fUrPT4+8vlA14PogaOXn9t7wIb59fExHgHTeXQBYYoh/ts8z&#10;7hMGWFhxu8M16016Jrb1Ax/9E8CaIgIE+p8FpI32cz/9/Jv2vW7b7594npOUQysQBEPt0qePH9rr&#10;v6X/+b/8j+mxfb7ntyeC5ALFkoJiIqEeQ59BHrs5b0zhSPmpF5JbnhmzwME1a00V23LQmqKG2Vwl&#10;Y5C1ZV17jckBS40sA9Vfko1vgYYa4AuQWv4uqTXnDfzZvNs8APd+lMx4LrZMWPm9a89WWGuUGJv3&#10;fTDj1ovkVq5ZWwzh2hUTeZKJU4sm8t1TdLYcer0IglvsI5wvgiIlIdW+t23NuYNNa06bx28SiSh6&#10;I17Dcdy+a96sUTqoOhR/htytlCJoKSw1cj9bVfNKSmt2+8X1ZtChU0WiBSbIt6x9KK7XDLlTNZmt&#10;9nMx2OGhxgqyiI6ntYeL9fA02wx1cqF9AHkmBxHC35n4na1Mhkjuza6zIoA1QqlMNOr7dfhWlc3K&#10;J9SctA5ynzbCw+Cc9bCMLm6Cekoa5VDM7hm2L1zDSNuNM+Kzd7v+dzE5xusmG5JCOjMMwUyxfx18&#10;66ZJvkxs/BG4obtyPgdbZWKjli0pAB05F0nIAPot9msJ1t6ZDL6ZhSpTgAh46BpwEyhiOqF5eEWS&#10;LuRGMOpG88OHYjFQpkcoJLecZJ20QRM0wMSZSZF7HoZKopM0iMXNTqCkpMhtA2sbFKVqyza55JSj&#10;hz9HceL4ZICCo6TGSKV1raNkRBf3l7ly4yBGgUT9SsYlAJZTN5TujCAj35IT4j7o97GwUZxOTtZb&#10;DGhlP7xkQrqo6swdsF7QZJuBIQ8BfbYj2UBi+0TRiUPubACWsm002FULH6AlfB7xuSEJjEcLoSHX&#10;e0m/XwDOtesCRiAOx9DX4wF58p8pLaemv/3yjYnEb+elT4jfv5dXCAoH0uYhG591P0YCSmrYcR2e&#10;H164Qb+7USM+OzFrSCqe5/CBCUaNCz0ACGSGzJIb4rPChgwlANgiPMwtQWFhMsD/Tv6Nrw4jGJ1s&#10;DAbIzfU1N7fX5dhN+0PCkosMgk9kRQWjqXTGDsM+Lqbl2Q9/ttQoW06P+7e3XFHNmV6/S4G9/82W&#10;X0FiDQAfYTUnPvtKXPzy5Wt6aM/P+7v37Vq/52T0uhVkkeQNsBLJY/Q2HAuBETKmdmL7ULadFUAx&#10;LMFeHBhsMAR9e5Hknj5Xk4pt+bhJGp4t+8GviyJuufaz3dnzbuom5D3dLscaHTjhQuc+jZIngoEc&#10;yeTblDA80apV2LUfFuYK9IFCdkJfTIwwkWQa97H6eidv6GWjxS8bPT3HM0f50MlNSjVwvzCpjevh&#10;HP4Nkv3VHMxOeXlVTyTD8Hp2AvHe7ER5Pi7ctwFeyXRbU0W8J4qqh9ZM/PVvv0gGPGuPrpavL2Es&#10;a6YYgXCCr/aqwLqcSk/0wnvVAXuAJovBVpU/l5hBGSwyhwUNvt6eBZGBPPk54eTSxPXn56PBcAXe&#10;UMrXDuLHp3P6+fMd18Yr5E7zcsGy1Ok/UWqTCByCzXDY185SpzQR3jvefyFpxuOAwQC+9/H83P7+&#10;jROfVzaX8KwkcNWeYXyep+dv3Hf0PKBYLunjzZ0A/OenFEJ1+rAuq42A1y7pr5YilCgqI02s0/fN&#10;4HUaWPWZTnCVbEQFQqz1Imk77v1ZQx88ywDKKel18wmQCUAdB2GQZl7v+3tPg4zqsQbu7u4laQX4&#10;cJCEBKMQNDOTvYoO1wd6795D3tv2BiXvajioxLxg32jt4/pzbS0nJhZHkBB+H1YNi/c3NAID1i5s&#10;NVAjgCUc8sJxMGNWwzQGuWDAl7X/MDGxiMFJf1B7tlx6t4003d9ACoGNSlemvcMoxmodJJMfBz2n&#10;lI4CxJzF/pDvpzy+FLQz9vfBYHSNFLYh2LFK6o00RHwusB9TDR+hkGiKrRyMw3Qh4dD+IoYrQGzs&#10;hatMTT3IE6sOrHKskZvpqjfV2Csw3Fp8/WBPsixDn1AfrsTSRAN6DrBmkNULhyOoJygV0vrTi8j6&#10;gPXgehZjksWvbFzkLSrQda0AEcWSHAwu4jrVKdMb+fVFwS4YJoUMCWEiqCHRkI6twcV6UABM/nfJ&#10;eMUeRG3jFM957j5mqBmVFq91DWnlixZo27d0nu3J9JHPIXxr6U2505AZDIvRHqJk+4xD9xiTVG+T&#10;ohEIp41BcXqun9mlbg0mpT0+QwzuxXnU10LZPKKKWcaRNhxgmRBeAX5Tb0hrT1VMZguJK5jFKCra&#10;58chb41Rrv3sq1YXgJqQrUq5lNbmSFLMmwApu4HRY3ihIgoXvbpJIBkMQ6m6G9Qa/noGC+tqdkf+&#10;u3tcXLutAqEGMTJysFgu/E+D8WJyDd9LOGyxX2dxcmrq1jhkXKMZ9gQHckl6+86rSX+5s1PB/g6Q&#10;EMAeG8dxUhhchR9be05ev6Xj46/dIxQep9+/fW216rf08OVbWo+S0OK9zgDmctBb2lm2u2p7FoC+&#10;ts5gz0TZ+UiljPY4gWy0CfGeNyTVaLntB/u7azFrQU54ek5/+/OfaLezjK+8INgewGbOtkw6Hiu9&#10;60qvPTOZdvBrw7n788f36T/+h9/RVxwBixn7JGqmVrMvCJw5zg6Skefnak/Ipb0HwbJ1z15vtysd&#10;SKfcGTLVdg4V+2mHNyTObnjg7fG8rtpb5EE7tfP+mKYq33kO8enF++TUVdUdC/2jKwevGCCyLka9&#10;Qnn+wm38rf3M6+ktvb+/a8/3QRJRDDoRHAh2G1Ql7b7CEgoqAfQC2JfE0JKVEHvK8UDg743euMd0&#10;f33Hsw1KBXgaXaHnfpUFBvaU5QyWJjaNK55rN7f37MEfHp54yrO2xsAMdghIoW3XGnXXBJYg1iv9&#10;EJd0+/Ezgdsd68kz//7HD7v0T//1f6I38x//5Q8El1+fnmThBPscsJ7Qt5zODpNZZP+CezKbET2v&#10;IucwPE3EGwQ4fP7tb9v9u6L9yUSmfqZyBHSQv335W3p6+J4ev38no+/rt1/pSwhS7Qt9CF/J/KMa&#10;ENZbHH5mM6VVR5Kt1/Z/1B8CjBySsygMRaEdTIhST1eXDuiucb6WYqsPeeYX+wCWsg3atuCGvrlK&#10;TRTnRagoLvcfq1XKRSDS4IAnDuBw1g8O8quJZ2z3EEwOWcrB+ncvan/W7tRQSlcMyKpEQB//DwS7&#10;nuQdzkG9Bsu1KniE+Iv9o+NjF0tTs/fnte/T+YfQ3vDnWyNx13tAWEnxNY0/6DgVmzKVvwv6WC+G&#10;TCYyzMvS7wf7JwNSBN0jmKlcvEZIerNCjGTLMBgP0WHKei/sICx35vC4K4AV0FWD6FZL98rrabqp&#10;dF9aqelMqqjr5qWbLxJ314vQK7blSz+oe7Ba2kC9jUDiQZj9Y4OMEXLwejH0DY/++KAjbjTQ7fNy&#10;IY8L9NF0wb6oIy7afhrjoARNnidIratKK8NDzkmo075OlrdFrTGNFz4lVUbupO6aJSiJjvyf8DlF&#10;txbFEaluWPRMdKsCVWgSDoAP7MGsQr7YVw2yqNmFuYCUUZOY5zfp0mmuvCGhYUwr7z/5Fq4ecRb6&#10;DR0tLbqiRGm387QdE5EXocSDo7jxObEhV0+71yR5MicPg4zNaxVrC54DYG3sHGyC12azsKw2Wxbg&#10;FowNpYSOlPJQrjsLCRqLbjAbdsgG5kzQS0FuevhpDsyCculSsdUIsAzEK4s4SePsU2LK/eKijgAY&#10;rrEfyCGopi6q0OxgMjNYam3P7h7kwTCGUWxK/Bnu8XlefahXI9xqFvY7LWo2xXXtPkcAjIqlr/gL&#10;11c7PmTPlO8g8GVWYnT79e3twV54ldd7dLo0puQyPBfr7vh6kilye//rnRqgzNRebcazffgQ7AHm&#10;J/xS6EsIP0IngeEaEgyeVNgEEBJAET04Jsk2AVjAVPzslKnRISJKhFz5DACYPp4Xg+nFQNPK5w2F&#10;Rk/hDApyqfYXWns4Q2yaYQBLILxuZtTzWruRPgNW5jgY7BXtWnnwJBKFC8C+kT6bNT23Buu+FTm/&#10;//1/SO8/fuCBz9RrJGsfJCvHYQ0wAE2JouMXNk2alhkms4yYPjDD6MSnkWxZfkccEphs47mfBcZJ&#10;iqeCMKSHZ4ei1GC7eUPEsyjA91KqaH+mJP8T7nmUnaXOqulTpHxpXmumtOX1kKDN69I9hygrxnMy&#10;z5HonoJnjWKTSZyp/HDA8fdw7+fak3M3cMeN2SjQhd9nkVSwbCkgZow4CcoTo9Vep2QuoaBgGEB4&#10;k+naVRtKK0Ch9OIfU1j69sHkvz07AKCn3ZFsOQJXZoLOtgUIxhcm33PS/oV1QCm/gQC5i+ROlS8X&#10;wfOTn/f1vPbJWoCtpMfXOIMMvLgPk7xPe5l6qsqhCdZIKZKZYGB0tjk09oF1eSJDgAVq+34PrbjE&#10;71+/u9GZuAo0gMzm8fGx7SO3ZJJisg8PWRZRWUX6aJYe5M2UJe4Okq5VebTiugGEQsjJu3fvum/h&#10;99bAwRxbgRwafKwGadc4f+vahz45XaR72eOFTW/Z2Cs94a2qaSM9IZl9hnMlvE7c7AWjLJLk1PjP&#10;SvFjIyLftKth8vntAn4anNRd9LxXsfbv23XitPU098RtgIFYFzBoxxkfAMdWd6ioUoGtzwZGloIr&#10;RiWselqPPQKAa/FAbTA7H7IzXKgjpE8EryYP8xT+NDGd0axvePI+P/GeYl1waMFCPTHhtrrZQ3r2&#10;Ykk9QyJ2YlGBMXM+2Xs1i+W7nGfL0TMBtuoEcuwAlKDki33aFgBZ42pJf1Y1myg/Ip13C/1RgY1a&#10;IxLa0CQTeDHLHmDemdJRp7AXyfbTKn/Z4FaFwfgyqFaYL/xleBahHvOwYbXdxEjw4SzZsFUYTEPG&#10;PlTWC2PwUedOyt3zJxox+rxNg4JxGK6iIanYsZJyDkxlt7dVe93zi1Kex8PEM3zygHd/dWurg9zq&#10;rFexbrkOipQBD498zqZhz2cL5u//sIy3772j2LAArFdZmpDpD2/GRQb/1YoM/AzPJV97nBdgcEIy&#10;h4aWrBr4eIIZjD+jlF8ycey7BCzK0H3xyAKsNCRRg4ba1lJumcOL6RAy3Q0Mq31gj2eDf8pmwwBd&#10;d3ryMqm5m9CnDkClHhaTzW4PtmAJxkGwiu2Bp8C1taceF3svmZIetnpd/eHDKQy05JF30X+oNln7&#10;3hBhJKadpPjTkHQnS95rNFgGuqMG2MgnSjWMZ4ZXGz5teP6cxJ2iNsbVHOSFlszSKfb0w7eYI2hu&#10;TT00rZhZv3ar9PXCYsPT8EGS2uwTc8zy6KMtDtZWVSIxGS8zhvntrAWrCamvw8iAPwxNwLqCJ+b5&#10;pITWxd8fZy0YYarNB8lGr2/SAFkp6tI86h6vGhQw1XVczUjR/aUfKUDqqxtKZg/Xt/TmewdbhfaM&#10;PuM9MRibcL2X7mlcKU9OsuXBtWjXEyy393c36d39Lc+I3/70OX3++EksM/rVvskmaChWXRT5ceJz&#10;JElpZRvYXnOW2iZIA1g1Y/itwTqgvdYNlCAld0YV9qk9JPAIOylKL18jrIr11kx5LsBSrJfDQesV&#10;fdsMr3QPIfA/MNKrGd+QWb/Op/TU/iFoCLZb25O+fPvWvj8IKndp3/4P8sehXf/P7XtX9wjsadrr&#10;ggyDWqmARfd2JrgJvz8A0Ki1l3bv9+NNWx+t90RNM1yl5brdv3d7stlARIEE9rXV1/Acns8T6w0M&#10;5TBkm7slSQauRf9SMA05FJ0G7xZD+vnn39J77Osvf2697DMZfn/505/Sl4dnJiR/+vSZjOw//OH/&#10;bX3Si/rlWWESpX0/Jj7HUJnelOq/EvfskUAs7WhGsRCv23X88P5j+vb1e/rp87u0RyiJSUrv7t7x&#10;GcTA9KeffyZgTf/59u/b2xuxO33O/e3Ll1ZTfeW5h3pvZ9WDLI9OBnxyZ1VBJYRzEt8b+3cBkFYk&#10;jwzVDgfmVYZlDCeL8EWfafLlFHtLhJr8A/AXyfLsV9ZNmRgzh+KUWQ5Jau4WGJKpjtou0XPnYJ5V&#10;eXzWC8Co/h3ISBB17tYh6YLhVYP5deFjt9r6Kbzqa/07mXEfXnSCXgdA+0+tm89wyFdrsKeLZbZD&#10;7u8YtXyxf1/49IlYYLLUao2ir08EoygMdei4SCoRwjJQVp1/OAO3nlfHVHbPZNJAWKQY7MtmHbLX&#10;CqA3lc62S2ZcV3un1+63PqS4qrpW9se+GMCHu2E2Cltr1OkX+vBYF6X4/Kk9YbnaQzXXbS3UtPm9&#10;R8hWx+2iXzKrOMIQx9V65tU0+3rhZ1gsQQAtOwryoXuYqGleTQ8tlobNoaUOc8FB/ndqKAY1sqBP&#10;w39vEhBSIiEzmCcuHIrlncngJCWCxzc3dov/3YrMw55F08vLS48Aj0Senihm8+CQEUH+eYOJfo5E&#10;zYlAHmRFz/QUqJthKgxRdxNv/BXTqgT40cDWBR0nDZQXzZ4UJvvNSHJ7ZgS7pDfXN3uy1PD7AEwo&#10;/6tCju/ubtN12+Dx+0RjJ6XucSpEJpnZly7wJENS0hw2JSYb5Q2gpd8iDvosf6niGPC81G2jqKkD&#10;YPQUYqELmVOynCjz78r/Sh5dSC98PZ4FlGXJMPgQLAIacJ1ngrInF+C6BvLtGsywmZXkh19zMpR7&#10;sk5IAikFpAxQFxQNuUza9dnB8AFwerXTwQ7E/vl15oFxdzu1RvrYDucdUzS/PTxwnUI2hu+DpF0A&#10;iIP9oYj2J3kJgpH4/emtg97BJJLHkRh7C1Ohl4vNxebAc8RnYxo0dNotwmIwfS1uWIdB7E3IYAFA&#10;L5ZEqagWGAiJN8C+8GXMJWLVnciLRiHvWJRAZk32KJmmQ2enbGC/NjB+3xqCGjW3YTu+eqNdvFFR&#10;2k5DYQe3DKPZl/LwPLkJBgP18+ef029+81uz88JTaeCBSoCgyC+K/p1l8rVV8ALTYCcVeguBqZHP&#10;Iv3YXOTPTqpGUhnT74J1ty79OaOscnFabgSn4D0CGPFUrtocO2i11WERZs/L/6Gum89QkicOfTpK&#10;J1RL3lFSPyiqZSETUr3X6qZ47Z570XwrgQq+FatByNrZv5jCJ8w3F3sHFjVEaLZ5ULqhPVmmDmQA&#10;Zafo+jp0iwvvHM1YNP9D7gmDYQ7LeVgePcmKiZrhhAv/vQgSUcqjpIKTJ9KrJd9RXIxlk1cR1Epi&#10;zKK7yGSSSqp2NkMXXm4xhFqdOJVCjpz0XGcHL+ENrw87yoTwswdT+GenhoPVibRB0FNubg60XMA1&#10;+PZwJOA2m2kaz2Wldxok0SdO7m/A4G7vhSCJkd6ru/T6/EZ20+prBuAq5Ae4VmjkyZItKkbhM8QC&#10;bjWzCkXkKl/CkUnIRx3SCLN6fu17sZISPaX1lFIFY/5BiluyG0cDbSFBx35UB7NVytAjt0NWkC5k&#10;BfO69HRfsvrGLZk8fHuH8M1dJRXEc4Zmar8fJW/O+3Tb9ta7+zuFa7SGhUCmwa1Ta0TBwALDF9cY&#10;8u/7dsYhLRdM35j4ghEZtQKeZ/govoLtCFYG0g7HsbMxxOIV2+e63d/zfPKQTZ+fSfa7fQ9dglE4&#10;Cv/zAmuM9vwtAuJ3BHHhK/jCNQN1AQeWZv+SaYjnHQEd9pMJlnRy+l63EoiCrTj1HnsVvJDI/o9i&#10;9U0BWGB2jfJrq7M8OiXdXeklSwCN9+WsX0exHnKZXAhskbEGdm773MWDvCHYSfCzLRP/XtQOBCCs&#10;vuDnK2MP+6gh6cfzM5/7lDhA9XGMkCN5iOFzD5O+Q/LwdwkPGcrrpbrQa8fAUsNZVBiUIsPrCbWC&#10;Q2E4tPL0HH8HAAAkxxGyIJ9lDX7Ifj2e7fW3Z7og71Uu/UxG4w7GKpiQEajy7/kfJcPVoRXjTkxB&#10;sPEYGjZb0i05F74DwD4xzie+3+56r7CjbK9WXIcVXpEjm/RIji3eH7KBtXgGs8MzgkUXh1UOcDnq&#10;9XJhjF7yxTAgagUPpUz0yk5yP5cqf6AA4ijnTmxCBMih8Sih3LXn42CAarW/bumslMsEWw2keyjm&#10;31mlbI58m2Q6xpWpeyn3xtaNqGYYklqGEmsYthTbS2bG1tCuvUErXUmTe3NYzcootlXpAGb2tcry&#10;iePwjBKxrUFj8nwJRn7t9hnFnmEBfLAu8Gsv8bNzDWhS8PvqVOdhtKehpLhTUWMHRjhsgTQQmtqv&#10;n9L3r1/S88Mjw84ox2vv92YTezDBNGcCw6btQze3afz4ob1++/0ieySwtHaDBitgEWYrGWJi99L2&#10;anh1Xo0Coof2nBWw6tref317zxCN4xuGWtcMpDodX1jjo165OQzpXXsesAfAQ/O27f83rW7DuY3X&#10;/vzpI9mu57c3eRaDaTaJcUO1DIEYSZThaR7AXrJ8XfMH1yH0iVyt7BHRRL3UvRhRHEZUPs9gEmcP&#10;fbGXac89E/xUbTT2GgTXNtqR65sr7YMA6otAeyZQw4uw9aRXudKC5/npmcM+PD8HpA6jFoQ/Xrt+&#10;9+1cZKikm3OGL7TeEaxOBAqB8JFGDT8OVIaJGfv94Tk9fH8g2w5+fNP+mA7v3qfxkBnEgbNxf97x&#10;Hjz/+jfuLXf375XGi/2apsgC+t5ab/vty9d2be44eEcYEjzY79t/v7b3wDWnv+Oa2Q9j33r95a/p&#10;X9t5fXd/z1oen/51FikDXoZQQsArFP589H9GvwmJdcHg+yQPv2XpMmWorT7+/nfpP/zu9/SUZ68I&#10;xigwgXbdsO4gy8b+j5Tjf/vjH9If/vin9Oe//cI6PVwIUHeMDP46pLv37+XF6yAHfg+fc4tVEsWs&#10;6WUVKSjAMAasjajtZ3o3L2eH9A1bMEXp8t/UQaZkhv9qu6bYtymJdR2ebfnAfT4FUJM6IUZWP6mT&#10;ZKSYnDycOdtr1d5uc/T9IntUK3siV5xWHIuIKmQ7T+WHfZmWVReEnGBSd+ayfUUjvCNveRI/hD8s&#10;dQs+yTUuh/bNYoJBcY8/lC25uEYoYGf0XTDjvP93ja97FOJN67oRNRySEaEfwb4rl/LiYLQva693&#10;Wc8uuZ+vrDMuwlOSvbalZh37da72eC32Il98DXLe/FgDeC2RJlz/TrMZF7Kz2KW8WTtjL/e+qK6b&#10;xx57qmxPjQs7nrXnOaQ+yOsWe4Hc9qHX0P38RiDcQdlcl6X7t9BQmA3xbHF43gztq1hfMUnhBx4C&#10;TJOm/QphFQBD6DVwIJikgATHU7dNLtOkfSHwRqQeEpXd5JS8Qm8eMOhCMw7wbVmv0uvLGw8/pgqu&#10;OnSxWWBCf0XG3Stf7+7+lo0JPsfN7ZUZK4Mi0KfJ/kxH1wi6iUgoYhPnKROmZqEJHyxdqfRmGlLE&#10;Z0AC+e7upjWWt/S1OXujQSN8d3fNwwT+E3i4YVC7N9gUyPzAlKuJjQI2PrEHN2ksF0JRTDgbkKod&#10;J3viwCRTJ/fSPN5eIvix3aQExfOs70Pzb6Z/Od1ziAegOKxjdYOX+/VKKVB7Sa5Dmqfr5lRgswIj&#10;aWZ2cEix/CFSLOnlOCRr5bMBjtlyRfnZYcPbiaLYE2ZTsBwt+QOzAtPKYXG09iLySvGfXx/EmPxw&#10;vyct9suv31ME9uBzPr6cBDSaPYiv+/x2cuCFNh8wCglQ1o21OHffjkQ5AQAOshPQnLT3w0E2kgFY&#10;aUy8rg5GGTZpnhrpSmbU7MCNGbJJNMtsNO2ZeJbxepg+kzmGoJwIkjCgONubpa4hfRJoF1TlaRCD&#10;hgyOxWnWBszzMFh2Om9TKSfMbR4MmWt5ckorGZb+3Fg/k9dIdaLUvhV3YILBSw0Otth0Xl+eRU3G&#10;oYPvCJAcRvp81rb48mXdPB3ovzcnenuYdqsCu4qXQBYFvcbsO8eJ9rlvqoun85S7rlvxHrLY1UzC&#10;AKSGSDZeZ1Pmc2cH0r+LdPPKYrnYdDV25YWG8gpkyf6slFHDIyNOHDe7DESwF+GWJuVwirMO0Ain&#10;GC9Spop9haplVgEi1LBe8P40WKaI9wagEhPI1cb2yWECy8l+Nrlskzx/VgYnrfocYCfjn9UpVmfk&#10;qXn/Wm2WPXHYkPuBW2xwO43FN9OgePd5siTPhQ79K89rN6YNNuVm2J7sweHJmEEuFW/ph58/kAFk&#10;U+OzEg1f2rN9f40hy5EWD2+vev4zbCzafQN4AnCAw6PrQcytKmbCyUzh66tbSnPAmO5hHUh6XWr3&#10;b0USL+wnADBUD7v0zCzcB85mq5Mx134ezwnAJciW8BmWZbvXDDlYIxwn26tka+aHISj6qUvixiEm&#10;9euWehmFUL2QSaTaB0I8L9w+01+GZ1ymfF5sXoEVSE3FoISFClJcryYOvAB4gQWwmpWGBm6hT+c1&#10;07khWUQR/cvDFzOBFzNptCa0fy6sJxTUNXptrVIF2MMOAP9y0cwCSMN1BYhYi6QyDP9o92RFMAgA&#10;njDNtp8gBwtpNlNuYlDV6awJfrJxslR0pYdMiLUEdk9hgzQaXGYtEKltq4yfaYRNlmzIUwb+G/si&#10;knnBHqG8y762AVqsDC6aZJY9z51Vfyn7Ueqq9lxMzyYzFqF2gMyYvrGzjPDJNi+quVivWerJBmMc&#10;+n4xeBK9OJVTKdzFA8uyDYlyMRtlUeCK73UMuCL1l8CtdzwOO8+LBlG2Y6kp1ArRCGjItdj/WQ0Q&#10;I2hZY4Edguv2dnylxyXuF/5s3+45JHO4PVgXBDQh2xvFrkfTiAEfd/92Pb+/fEt3t/f/LhnvZL85&#10;MOLOi4Fvq0FUs41s9MjMgn902xMABmLoe70/pOla4VM7SvAOPO9wjZjIvVPQG4Xu49g9rsPzTh5y&#10;NUUQb4RgjMHGTvKJzJHZx783Wn48djsJ6yjFTrlIl+xeUVX7dAlvohwwXNF5XSTRl1dsgGMb43pJ&#10;wTqtNioPYC9183GBkNUhHh6YxPAtFuKy9HO5imreLW3CV0//HtRslgDTIqU6W0EXnsR+nVq3WuaC&#10;t9n3QDMF1x9YMmKpZcuSyc4NlUOW+ySG7ptaZvnBeysa6trhTTWT5cKKI6XN07M4SKSa6V5Det96&#10;I4TUHN+eCIDsb+7lWY1zGAytl2N6e3rhsONs83x6jxaF4Sy4Bu2/p7v7tP/pJ4YfJBMkUPrOkwKZ&#10;ABYhtGLnpHIqiPCaYMe2ff3x4Vs65Hdi2rZnsB72Gpi1Z7BMNb0+vrQXPaZ9u/ZXh0Kg+/7dXau9&#10;3yt1HXXPUWnkOLPwe7ftXKAVCEB81CU1dfsY7GtnBmjJ71ZkkW1qjfCbTGn+mWF9M+xiWt+3IyC/&#10;4+fCPaH/L3zTqj3GEQhxPnZvc6RjAwDE98cOebacUfsu7CduxeREPdzeE15yhfJ7WTGALALlz6HV&#10;tq8vj2l4eU0Dh08L/dWeASKmm/SE2uPDVXo5nS3xG/laeI7AkGM4GKx/2veZUFfAo/vtOX17eGTP&#10;gr4XklX40CMIDCEe52FwgBMGn+1z7fSdwB58Y7/XXuvmnn3iAb0QvBUfH3jOTdhD0feT8bgn+eDp&#10;+1eCSvizcb5KBSzF83V6A4FmeU3P39pnbJ+JTMK1OlgufNRYJDAURsnBk6Sy9Ng/tOvZ6sd2jWam&#10;6Lb7267r59/8ttUPV7RBANiWsZfOi+0aRPBAf/7a1jeePDAdx5pTIH0kgcA7cpD/3NyuFVjnwd5H&#10;Cjz23UI5NU9V2WRYYRXe3+i1cWYeq3wqcW5Qau8BFWuuVKwOcraBGWq1hhw8m2CTe1BaKXkD9ook&#10;/gvJAUMnNHdvZPci3fPevXUPYVsvmMFB0nBULtl5Zg5S9WalTHih+iSWx2tN3QMOSdKU6puljaKH&#10;QbURHBFnjnvVwEBKvkxjD8Vj/mE/A3M2r2KuDQ4bzDUYn7C5GKxy2whmYd8QJK7aCRZr95cPgkK9&#10;9CmJwI2arZyyr7ctnMIlMCTBIQ82fVM9rIfpJENkDzwjkSPAOr9f6STKujFGU+m2OcqXyN1zMKic&#10;a3zeSC7+QWwru6pQFPQrPHh+tTh911Jg1gjZ4V51caCQPJirrWsEeJocUXWujrVeSKUu5Ndk12Sl&#10;5UVTEGEBLOLAVAsDzBwXXV8SiUyRWIfJJ6Y7OCggvcWFDe8mTNJ1GI9uvhObpOGmdNSXm0vbvGb6&#10;Ip279IjeQ9Bp25QYMigizb5Bg6fz2ngdjsANf2fp2SgfH0/iafTeDgz8HQB+8FZhzDii2+3JhUYC&#10;0xUUn3h/0IevKFUdObmqi4y/764hAVNTBx86PNnvYe6OBqR99l+/PfAz4DvhtepVPOjJhfcszz8E&#10;VTBcxIsSBudoYBddp+OrvCPAmgDAuURK61o7Yk6TXKfgAhSMxnOwUfY8X8i3ffOLNzb5+SDpcOZB&#10;OJP9lGQk7ScO3ghvZ6XrspkyAw3/MJxklUH5NIp+W532u1attxWTu7ka+Z87UwULGExCgEyzN7Rx&#10;ypb+tvdbNd07m+qLTR4qLAB1DHZp9+Hz+ztuxriG8wtSkpXmjGuGEA9ck2kcTIlNlhMLXOlehUt4&#10;U7koBLPwWimfR3sbYqOklIxMJdw9p4AhQeu0+W3huuMag9XJX9coMgubGPpjLpLurovYTGhcJQmd&#10;xHxgMTdcsM1WFmjxLNZI0xsVFFLtw6d0bIF+BCcs2UERthjkp6GsZfphKp4cgQ44kR4B9moL359x&#10;CHbCmN7d3flZz5QmUDp1UqouCjRKihwIIXbnoGS0QanV9FXKAsRpVF6imJ67/9TUngscVCeDODlt&#10;PqPFzdllk4zXQLPJ9ERKgFdKzmR8n7ukcfJhStuA3c4Jf2alJCXKDvbXYcHpCda8qIgQQKe5Pc/r&#10;tHb/rM3Pcu7A3bz4PlYBq4tN6jXlPHc5Lv3tqibfZGFhc8f6HPUcMdXWHhPFk7GV4RDn7pVXraGv&#10;lugxwKAfOKXv7zgw4W2TfVgKADvzO6IoogQejE6zWjmYsBx4sdZbgyhLY3xm0C+1rfHT3LOl+czF&#10;YGe2RJ+MYAhjRjGEa73wYMpbeqMMumfuj1NRGjVuy8HeOKfzSkk/QM+H51c2EvQPdMDF69tMDzqy&#10;o3JrQn7apYfHx3Yfz7wH3C/f3jydVboc/FrxzKKx+vnnn7sfCAEeN+j0ickDGRBoLHitCbjONL+O&#10;IlneqyrqADo+Pr6xuWEYVRRrVQOR2czPMB0mLGc5wegmdfS5weCFzv4bLgqJH9QZLijyjxZWeWOC&#10;kzE+xWS2trNtr7ADAj0jmYtXTBwdu1ycTU9rQlBAA8jHoA3FNoY+377+SobQp8+fBeYUNXBiSQ3b&#10;R8R5tJ6dCltYH2RbxXNAUBU2BZCFHoqQ7YA9VkZ7T4b9yCQZTfgkraPtERYCj5BaSZ6/8Ezm8wwP&#10;YHsb7vKethSL5RSU5g06J6aiNTaEJ1qk7S6WoFYEPz3J77BqaMohpwFDne9bk5+rmPJ4DsgwoY+p&#10;JKRRdHa7sW6MHQ2VWAuUouDXqz22DPCdeX62a7Wzh+tZzAWyEdfN+4YBVvhukA+igDwvrndGNxc2&#10;jy7JcuZqUHM1A117DjYVyNFQ4ON6z2exBymj5hl07mt7x/3+yERL7hFZvlXw08QLXkG+Fn6Vtu2g&#10;fQHONrL+Xp0SLsN71Hv0gyaL288AhquoO59f+PfwTP+j/xsibZ20vZ3SRwF2ZjBnRzXfMJJ3Enhm&#10;avXQzwc07LCEQIgSQmOukJC5k3f1tBMwq1p6UnmfL/yYot4eg+k39OEr7xkqpbJ2+dNoBkkh623s&#10;0nyqI1o9czJrfXfhjze7Kc0x6LYfgvxsxeoLg3Cyyda8pQnKULB/1147Vp8rse38uMFQNhneRuGv&#10;aOO7zbz+Yp+Khpg/7rqtMmlYkvTBhtzZYPGQLll+qpWy04az0yl/eAt/Tg0IBaKz5nVzVO1PNa7y&#10;Ng6O6XZ2bqqhIRgbHgjyHM61S/Y5oDyLNVVDfh28Dg7GLBsLhmP7rfPbU/rb1z+n4/N3y/dTenh5&#10;JXBybHvq/HIkW2elD6jA6D1DYAYOD3LrQ64+fEwZ9gmHa0rFB24mqvmXtufBeoA+koPtVGCvAy/k&#10;c6uzHl/TG9juOKdaLzTDLmdRGNn379/T49NT+yyP7BNha1POUB/s07v7+3Tfau939+9dc5zT/nDD&#10;QUdu7zNe37Ouxn6Hb03PNu8x8q3btX3ggdfpdHba84jEV1mkIPyC+0l7jVtYSZEYcqUhNerYSXJ4&#10;DSeqayN7TSLU73rf9p5X1gO0n8ga3GOfmiJgZ1H4Hgdmc6sF0KPu5Lm5BkMW59ztXesXr9Pp9ZqD&#10;eAzwf314SL9+fyAZ4eu37+k9nnnUTYNq5Drn9nMv7FPQyzBZeFIAz1LlpYla6cPPP1G2jWcD4YUM&#10;gN3fpBGSalj4wO6j7edfvz+z54AH3/39p/Sx7eO4L8Oc+D6ptLPl9TV9/Pi+7QVnsgcBWh72V2QM&#10;4pojefe5LbBPkMxaon92enR7FabdPj+8SlpO9vuV9pAi+B6OK/jM8DEkuaR992d4z2Htt5oJPSAY&#10;pjdtTfx/lL1pl+Q4kiQIgKRdfsWZWWf3dM/u//87Ox9639ue6qrMyIjw09zNjCQwEFFRkFH9Jbf6&#10;RWemh7u5GUkAqqJyfPj8B/5J6kcAZr5OVnfeHG74HiGrvf/+lXXT6fE5XMWefe9IA13rXZ1VhkEj&#10;him7q72xN2dYOL0awDwYecksoToyOC8iPYysk6VvKoZXkIQiywTWKt1SRyVXNkpxQYWPmFZJzHcb&#10;QmtQJzmlO+w40OckApdhzh444YlFYhAyrFDBbzgfUcNyWOhptcVrZLdmWYbnHvLgAw1jg/fmCRpt&#10;8BIZ+LGQCdwmp4jV11hryXrKEsM/DeFXwJ/2M9ZLqTRrF66T2XqDJG9XubHK+y60EBOvcz24au29&#10;t7DxbNTEz5RL20Pdk15trV7XB2NxBRiGxvrGT3owqnlEW79iwOBiaTPnld+rUwmDQlNLacCq+dO6&#10;53Rp6rj1gK1ds5jboN6VT2v/RdzIOS6+2l1LWRZI6oMwD2+T/JfJvQpZzQ5w6pno84rq6KwBFrXy&#10;tsHGiw8GwISyw8tZzJvIAj6JqTQrdpkefp15UqEoP52scbXX8YSw0FKQrAi9kEYMCevD/SOBNGzQ&#10;X3+7J0CIn4X8B+8JVHBQpfnQZvOvYfEqWiSowAwO0YPqAQ70+4PfRTFpJAsueQsYmJfpwYTiHZ91&#10;FiqfOvNVAtByKUG+VTPZfPC5QGOBiTNjJggG1Wtw2JhRKWWGHZlOgILQhFIOA8Nz0sE10e2saSrz&#10;iQXwREljR+AETcSbWIy4ttxQ0dxguoYGeb4I8LGmCQAbY6rr+3uuTQeKely/osYHPq3ml1aMccaN&#10;xwBXTvMB0OCabgeBvpmg1igAMUkjb8zPoARI8ybgxF7SQqPEy1YyGtMNjZptAPKgygxq1HQiEAj1&#10;uGxbFFkAZlaTb1NHLogJUsDl+cMG//Q6Wux3b6lneMghF8P1O5ElF+ijAanULCAE932cjNl6c20p&#10;UEFNdskLRdjBDPwc5McEH8EwGGwzpsycvh5lYWuJQpuzz0sMLNqjyK/PGIoBvD6khdwcZiH5ZQlM&#10;YIIS16gxWuYptwl09LhvsT5c8phFSfaC3GnJIfukXKl1xZh4/noopEYBVEjKbRut9jhM3dx4m4b9&#10;BAclA9ThiOd66C3ogMw0HugDm/KwZqpIH2FA36AUqiSPJEvWAthOf8DTxOf+sDvIbsAOwaxJS5bR&#10;B9aWSXhNlkbgIXkDtshZZ/kBGusttebQN+hBzGbz5pvYkBRNBHhgzZ60mAzkljn/rGbWotVzSwrM&#10;7XBZpmv2zJUmOaJxf7c6OCQJNfaDSwJs4gjAr8vyz4z94sun0879xTy8J9M/1Zqh3A7PxWckqsDw&#10;REYedVNWfPykBNeB33/3/iOZBrudmc8f6/qCpJ3yUYDdniCmIhsyw01n/pqXeTnwsrM/RPfn52tV&#10;tPtLmUUAgCYA8yI+NGmpn78W6mGTZiTA+kQSB/nXh+fw/mrLZxXgA5veQcyHGZPnTkANEg2PbPRQ&#10;9H+//8a9GcP4jSb6WI9gkQEgivL7gVQIcta9EvUoh46FIP2ZgFZPX7euqwV4ff3n5xcC1h8/fApf&#10;77+Hx+cjz6Ps5Uc2b0j73dOS5CVyPS0AtAe6x0qT6rXcWE2ZfQ9Q0dBkvEWME+3nE4HbJKDf0laT&#10;OENgoOJZgRQLDH1rsgfztCtdY+phWeLr13d3BP0AxNCA/GRhXYfaFPViXJhBek82hoURmaccU3BV&#10;NGPPxjXtxODwqTbYhAcai0/G4FMq83Sp96AW+xxobLRvO5OvZJ2fiWcd1vRFkiGc+bP2PIbqUO6Z&#10;eW7Alw3nWjaimTXyYA4Ek66DkbJhaIamrxoGwIuIxSs9H00OCqDpInZYEcMhS8KZpllsajtLLPFb&#10;gWI6Yzk4cI88o7db2n0xT64cc3NvLs2rxhlik3lwMQDqYp7KSoRnKA+e0Tw3qSZO/uPltPJuThYw&#10;gBolz439TVP2TmmY7n+sdOG4zIB5PQgW1CZuO2zJtCFbduaOUV/D7FIwwETDTIYCgCOsz00v39Co&#10;MDdIxHbhpTbU82RDm6faEF5dHyxhUt7M+Fn+XpyzlANO4fPn3x/QUdRNkoFI1ntuzCuATWBoTb35&#10;/NJTmn6SFrixoYx3Q/+sq8O1KTYASsOSpR8Ut409sDOuQhRNrxMJ2qYkrBk7BWZE1jTWFAQxyjbF&#10;FCjOTs8t/U/sZ3lud/JSGpUG2MI2PDmR3zY3H74oXyZ6BHF4OKlH6Ew+3+RYdW8Mm1Y/cNwZFyBt&#10;Lmu57ywbAvMH61i3hDZMi2vGiDdkaSUxc9YsEn7jwuKIxViHXVlkYB4KAuDT9jgLqKH8g03iQvAz&#10;3zUDDdl0KxittEsVCW76+/PArDlJ4RNSux5J69ntP5iqqnMXz0zurQYjF0PBVgYmGMBo60tJmOcc&#10;nh8fQsGZUs+R12+/hfPDYziCQQ3bndoDFQ1qwUiP0WyCsG/lXHsvyGY/fQqHdx9CRFiRQHDWrQhM&#10;jOa3juYQZ2OcrT+AwiTSbqleP/zc27m+r1P9hcZsRt3y7e1Ya7OXWm8/h5v6keDPOtevTfU56TeJ&#10;Ml/42qUpkbiwr3s2hohIMH6/vw47hAUBxCKjb7J6UcoJM50P9HqN6JdIOilUzOB8j9pvZ67vDQEg&#10;eGPT+462KHi89iHXM//08hR2qGPqWfTu7hOvNcga56dTGPV8ps56vqtDT+Zhkcey1YP4vMb2xyEw&#10;j/Wav5iaDWfV1ZWBjhjObwGs3t6FUve505ypPnt6fg2X+tnuv93XPX1ff+ZQ96oj79H+utYRCMuo&#10;dfRuc0s/O/Su+2HmvQOwc355qYdM/f3ljaoJ3Lf5tfYZ2M+HXd0TNvWsA1Bb98l6b7b1nj7fP4RU&#10;98KBoPhY3+Mm3D8+hu3VIbxxOGwhlbjfZaz3Nb8x7XY+S6dWX/Pup58CoNDu9Yig33DmefdcezX4&#10;+L3aVnA62ZA1mUx8gvf4ZEPvWD97BsuPPngdbTyAFez2t2F7exP+9H/9z/D+w0/1vm5Y40Nu/O7m&#10;rl63c/jPv/1/Bp7W65FU+OAzjmDj41y/CCfR/hEUskE/9hl9y7V5PSY/t0xNhLVOT38pF8mqZoiT&#10;JS93DNKpzxp7VzGJo/mkk8GKfQR99ix/T6zp+sIYDBr3IjegpsinOYd1Kqr75HaNNdb1wxLgsx7E&#10;xsWDj+/fKg4mzG/oC1738rLUhqkIaCxGJkhinmPgaKm4iUMGieXst8SswcTMIKZLM3Y3j70oKb2H&#10;HbGWkXc02bLORHQLKMqVLbyCIHrUvCUuqpIiOS/33c686Eg0wdk269zKZgOWtSfaXlqaIo4Yh/d+&#10;nZECnBVoJDvbQ2YlnLvCx0MuPMm4yEu8kA06kPBRBPhGWVj4QTZ1ZZFpMzRv0pAz+yHSiI1RVlAT&#10;gVgZcESz3uC5KlBvltn7rJC1JoOWHYspe4vCMe38Yaik8cmCk/DX4yvUxLimk9QIHKIKECX4aiDD&#10;vFxMp0vL3A/Gr276naTXZnAFm3pj9TDBsbNUUBhj8+IhAfHxhTcOwBQQaUsCnE3nzgmAgUn4oGC7&#10;caIveRin7HPmBvjKiWxkIh8+JAp1m04XThSQCoTGPay8TtB494OineuHhg8fwcA3o/KmU7diwFlD&#10;Cf+CrjcJTH6ySTYmRjjAMXEGXdwSLQv/3ZhbE4sXTMOxmUycAMsDaTuE8TTy4cB1QfN2uDLwL9KD&#10;cOYUDdcIoObMaxQp7WI6IOXAoupKzumSZnx/nkcBcqP07eZ9gCdkvpiHDaapJ8mCOammvEtFIN43&#10;DtisxZpDe/hsIme+AM56cxrtPC1SXmcdlNEmKkngnFNbXaqEa+aw0WWyiVFUIeqG7Fly8YkBIgps&#10;0SOJySH+7TzmZrLcd7Hp0YOSh5MSbvF38D2kjHayP/haEsAHgBbJX2k2XwDzsutZxANYGpuXWVj8&#10;9bQIvXlm+ESyBcuNwoNDxLjBdRizq1qypjsWaDHLKBSgCZOf0ZDUe0dgdpY/XzBpDuPNKXksbKL7&#10;Zoq+gCQukXLQzwrXKMP10WjcLqkWA2KhkWtdltwkvFkS4U7FKD+jimqY7fLZ53oIMla2RsYlqe7f&#10;ZpOeRBYO/R7mif4nu92BbJqi9LbQp5aGyvfXm8zXPXgAqnLyLglYv+mah5b5c3aNjYiJXvZmQf0G&#10;w1hq0bxNO2PBFPOP7LXnXdxrUwEV3Ns0tQthza5ZQCY3JLcJ8iScKhpoq1AghgFoSGAJx2DMCFyj&#10;pLqQkcMGA+bSKIoVwMEJVzRwAGVzUdw87idZPGgym4eqAZwA6cz/UAwXD3ZQGA2nQ5LG+7DFkpwk&#10;pVYBh4k/vMrwLD7WpgOTQABUx5f/5Foxr9FJDO4sMDy09Qdgow8rw9liCWlnXQdMXLPCbshW6ayZ&#10;zNwXR8mNI9ecWUJoXykLkEM1aLKJJ4H4ycMNMgtxhO389OG27h1bgkx4XQ5LxK67u9kzmCFof5rG&#10;QhD7uTYJZEUNQ/tMkDFjfSKFGmsVz8T19Y3tTfsrGYH3BAYvYjThHHyrzRl8vMCEm+hpZ6mcD49P&#10;4dvX72TA4h6/vp7JVmVADfarMisUJ/F5MaBjKQSbGlq+g9z3fe8Jsk1QuNVFgQ6tOGzj1NBMj2Mo&#10;zTCZ6oreJXJRnoSWatorFRTA6X6/11rdsIkjEF7fBhgglh5ai/jabHLQxz1xpp8fGih8DRJgenhy&#10;zzCpIZ8pDEAA6KlYxDWPaRXOoZQ7pvkqhY/FNfaGjSfFGhBG3zg+6wao0cxc3T4TqdEAoBBmk+mD&#10;i9CM842tM2s/DvZcw24im5epzy/c7sJAz9AY0gDakAiIwvVCxq4GWPB8Q7PRR9pN0BMVrOjBzjkO&#10;KnqTN6O+IhNnGsVelHVFWNKZowPFJVJV4CmSANjISKjrjcEiUzDGdzO2DrZ3MW16NKAxaT9qRuU6&#10;v+QpRnZ+VhKsPJf5HmUT4oCuJVPXuuhoLLZp7Cw53pNuVe9heGqT6qn5ERPAnVEPbXgNUANuN5Zw&#10;e2bKtnl84XXe3/V837h38G3GM3G4uiHA/vb2FPbb64BZU2Or/x5mHxlCnbFcwQalL5/ZTxRJnLG2&#10;0NVg/cJneSuPMoDd5jdrPmj+DDJ5V0bjLgNDQ4BnwFlqPnR3Wa8nMYewCmCaxZheJ7jTU66TF9Dc&#10;wHEq30IUmzS3QWJwtkJnzEEMX5KazT4s3t3NziIawE3WhqwwipgEofnbrWSrK4Jf8TNI7ymtkmjX&#10;bIcsRmpQM1fEEg8tqCM31qL5VSmFONhwqKxYJ1QOrIDblRV6Y0S6B6pvpi73LWo2UzvvDTB35RPu&#10;ibF7Jbl1BowP6ug1HpRwqWRvl89pvbhnll+ooXRi9s2sA17rc3t6fQGVNuQRVAKE0gQycxGeAFA8&#10;TuaNeSEjuOf5FmJd43UtXr3/GO4QgAE2ad1/Zn16MP+2kpYH+R1bkufJpLt133l9PtUzc8POw3ya&#10;BwshhMKgXqKXehYej08EJ3/6+Cls6vN7BOAFoK8++zjTTq8n2rj0g907KHRwJluIx8gehcqG3u7/&#10;LLYOmVZQboANFubWi3DASua9WRkM2hNRr4/EzDaMhs+mUw6f7j6E30DaGG0/eHh+CLe3d3Vd7iwc&#10;BUoZ1N2oCdBjop/CJjEbgYRhMdk8AwuVO4VgIEegtLeYOTiB7QqJJxPqhxPvMQaAp+Nb7Q0RYhjN&#10;x1DBkaiZ4Z94fdiGE954skEUakQwhWFDFXuT7X5/eAhzvY7Xt1sOxsAMPaG2YR9tbLSZ5CzbI/B3&#10;m27LHve6Xuvj5chn9/b6tu5bm3DmsCmF57qXZgU2YZiO8+kcXklCeHk58r0itCx+/By+fvkSru8S&#10;wVRc637amLQaHoMILar39anuuWcGN80coMGyZ1fPrs3uiq3m/uaO9/DDh8/h4x/+wLoJz2/a7XgP&#10;kU78ykCSPvzpT3/ivf/t11/IEMSZjz/08q/rdb+3+or7lA8KoxFWsEEB6Hv37h2HS6V4YJ9XPwYC&#10;GZibmhLAgnNmASRm+cH9QIBJiZ5+GhfZP5UViQALrDpc3ZHzIqtt/p8ebCQigO9PXo9ZL6bBn3tT&#10;NuXWHNx/ytUaabXnNMsj1fVOEKBfeJxb4FnUT3rQRQxLmrCl8drPoAYD41HLTLWUfPZTar6p7q1q&#10;vYOHPEWpF6LksEt4SCMxhCJbkUhSDfssqf3cdMY8B5dMgW41aAn+SZIoa+6hWpbE9iLA0whoGmKH&#10;KEK5+mSpKpZhedLVFGnrn3kpAjqLQnqal3txG4a5MfJpL5eaI0ZjhvrAvrTALAMss6cRx8VXPqyu&#10;Ae2IFIgW5EdYxJb0M8wHsKWU5lPtR1tTYZpkoWsfoE1lo0yIo6XnMvl2HJsvBTbETukmpQvNf24D&#10;mUvdCN6OR5uAzYUbPxdIP7eaBZv3xWmOAOFOY7tRaLQoLZGUxGUzaCwQ+IA3//Jq9GZ6uDC5MPJB&#10;zZLeUfs/dsbiUCFhzDIFJch/zeXGuMlgbG03ucmqKUUDY0UmkwTZzhM3OPgNWIpuzwRHNmUs/s1M&#10;9z0o0/U9gJF4fbvn78PPPz0+N8YjvbvEinGzxqvrHUGTV0qejQXHZros/l5YHAgqwaGKialJS68J&#10;gGGzdmqvm35bQouFd8A81hK6QvNDMTLbZN5uYoSczpNARqOrYqsyzzKT3NCzS01azp4MpKQdgE3F&#10;POtcCpU04bjMHhNuPlBZ9lKzEGjsO2POzdgb17pL5s+XmEYMlpExNqZ52RTh3VEEBiYlynqNWKIB&#10;ELudpf8mpXSNYrX28i7Bc/DydrGpptiqiKHH+8GkYsP3a2Edk94/FhjSrfLKZ2ByI3ds4mUyhiZZ&#10;pxMXKXwdASTsO/MS47ViomzHgo1TeIYfGBvJDwYrPOx6Yi2YcDi2QwJMixyswU8ChixoTsWsp4+l&#10;JeCEGzY2CU1IOqWLXkYD1N081iQ3tjHQ02W2FGyTgQyUOd7WIgceRUnhG5Ye2LuZHA81NExJQRMP&#10;D8+UzltlPdqEOdrhzAEDY+gnNsCDZPvufWevnbgOQoxaR3btJvIdTR7aeXKxpK5g3HVba2TRPGIf&#10;KjLbh6H9PJeWZ0gPLDBg8qR0RZmgqiGd5S/Jo18JgHZQZBoc81piLQIIv4xKWU4KpTBmJKX0PEDO&#10;ytCw101F6Zrd4q1QZvMyRfPZM9VR91GSJWsqjKJfPMW72J4aRcVPMS8TLKWbRh0sc/bk6amxg06v&#10;SGT7En6txdfXb1/5LP/66z+MzVVsXyDRFqwjeVslSazAXtqJ9QiQj76lsCYgg2Buh5DJr62AEhmt&#10;NYT4b6z9IRkbmc92XDyiyOLVxA/PIN7M23xSElzXJrw0zQbrNyUV1kO4OlwR9O97S/NiPsAJTIPJ&#10;mNPysj3XPXWWhMD813CtbUhBVp4np9X/xjONswH7EZ63w9WBhTAY6zFt2PD8+suv4cv3b2TCPdbX&#10;fsNASA0g9q1Znn5JTLFRhW6R/MEmx7H5vnnR5dPWLFlKiaEF/jRmnyc6K4VsYcialYJ7puH5Betx&#10;JzsJglH0u+3pjXusZzqDMJAmX9cgZDc2uHDLj74W8TueUZhG4L8ZgBFT8ysmgDDntqdh99rujRmM&#10;M5SAUpCpNECkaOEW9DIB6CbmfCeAfp5NlmsYgPn/4ntg/2AFYBeubm4a+B1W14PF0DC0lEXz5csC&#10;owXMJ1tXU7cAIQ2QCEnTerOowP5N6T0kTpeR+z38DtnABAvyIHsYZ5UAXNQaQzQ5tiXrJhW+k9bp&#10;4lgTFbhDRmu2Zxj7CholDDv2telGWefFfYYVSv07fqZLkV+rDRDpW4XwicHSxC2JvTf2XzbgFPcP&#10;9w6ydL9e9GCbjfmMs5BnLs6y6D7DgSEcaCZpy1C/fzeYn9w0JYZ8lGy+WRhgMUxjMOks1joAM2NI&#10;WsgGhqAnhsNs+dyQyV1v5rY3FcoJZ+vZ/AsxJGbASf3eqRgAluf8u8G+gWFq5gG5RZiGghMMi4ot&#10;/ZU+XslCdygBJOjZtzrXAnAsfMoY3wvr0gNR3Cjdmyn7fx4wRad1Y4GlIiannRsYkEX5AEdRC/ze&#10;kEmAVT0tvp30ohMLEAWgD//Aai5khxrLLa8CdGPLi47yrYuS/toQavb7LNl8WFs65djAwcZ8aKyJ&#10;8qPK1+XLJTZygamHsjBQDaPUoLVrtQYXfRrnbGj371u4mqvMd/cU9AZwbuelgYe5paWvWSkeQNJ5&#10;mEqOP6gsPHHXmZNBVi0xL8ElHLwm369Nlu6SatTyL8/fwuP3r+FyfArnt7fw29/+EZ4fvof5bWQy&#10;K5hYeZp01icySHHeDfubujelcP3hU7iqf+DZxnA8eJqqfumVps4AMkr2Jqb6ch0DZEMox+ktnJ8u&#10;4QBmM8DHMtOGBe8VYNW27gGHeiHe393YcHo8hyuEFfZ7/g5IT6H2fIu1R4nGfaTMFzY5VwO9Nnv5&#10;V7qNwyTmEAYR2CN5LVGvjUWevTYALym1vfD17Vj3k45g3ymYBQ9ft4NX5i7sD7UHe57IcMNQFNL/&#10;BKXTfm/hf/D323cMGoHSzHqn+vs2g8BFMNMGMthdgQBmIFiauB54n9CQzcV+NusezvXrGABeS8lx&#10;9+FD7QHfsY4Bkxws4zOGAodbptuDuMGx2rDnXjkL+E31vl3SudYP9Tl8HsOnd0isrX3e/sD+A/ZN&#10;UzHFDWwDcPZh38eA8fvX13Cez7UP/WCDEZzVCMio34M6aRpH7Rm9Kdnq84Naj5609Tsfx8JhBTx3&#10;x/r1YfsW9tn8Iqn8GWwQCNsNDN1y/Z1QMgy7noAqgiznuGGdtbu9ZTL0+4+fWbO/PD2Hj+8+MPjz&#10;3e0NewP0AWOtxX797StrXg/EBAgIv8qb2zteb6oOkeyrQD73q45xkci+vrxQSo6k6riyFaBXJgkD&#10;UYMoHzCIl0y22ZJiK2f8pmhz5rqt2iwig+2rJPys/JaNJV2W4Ma0slRZWRY4bNfJQijrGac9gQKc&#10;Yp5bPe5WNv7v6Ntp4dIl1fFuMRJXTDLrVU25lNuQofnyo68ZDfydyhKY5CAYW7gsJmDws8qCQUK3&#10;Or/i8sfC/cQUD4s1TWwehmJIX8wCy/2oswPjkqva53A/RFN1xbXcNSzkGx6VnfVfxQPpNABirZJy&#10;A0qbZ6wwoxgXdVvSQK+F1XkKcV4BlyLPUJ6OM6q3MDxeSp1fWcM4C5WJrTY2LlQRQ0+DH6Ng8r9z&#10;Ka085fB2nBb1VV6lJa+SkJuSz8E91M59LxmyYTV9UkJbS/BAwQZte+eF6oXhG8Z26QXUqPmQFMWS&#10;4ZL8tTKnJbxgTEiUyXwnY9jB2GTZJSgy5w/NMNoe4l5JpZgWZF1UGnPLeHCMYzPBTWT+DJo4KBhC&#10;zDr6qmESUJYN5CJvJGMQlobGboZeoIkBGZzGj5b0B4YfErBQBMIbCmlGPKjEp8RkB35OKG4wIb/H&#10;4ZytYUOjmSVDwG9jepGKz8tYmrchHqDj8WSJwkMn5mIWtTTJIDPKCLz/wRAYh5A1G7YRBjbeo7Gu&#10;AL4kS/PcDjk8H19tKq3AGotvngX22GLxQotyRdeGz7a5xJaSqThqMfRSZ82/F/3ut1I0RTAEP7dC&#10;18HGLI26F2+eftN5YUoWRhEjwIIibBgxy3C9cIoW9Yx28j2z5KDcQNUQzQyejKLZfDFYiPPZtNTi&#10;EC1UgAzTZDLTpKbODWbpPddJPixkeNaUAveIksMSFH5in7OxBeVTgefi+GY+aEysHU1Whfc1aXoA&#10;+SOTIQUkovEo8vbpQq+pgBp7j5V38/7UtalyJwbuysxA4RKxeRNyqrMZFr8gSQlz8z9aCmmyM1Js&#10;7AFch48fP4b3799zUojPTWlZMI83XC/4F1GOnc27As0kwFdukL01mrbmzxZqEK3RRfGHaS6YHi7t&#10;9nAYfG4LBIot0nzkdXQpM50hlFJlbDKsiUibgU0D2np/rsB4OZ/FyMlMVXT6ILyPktKs2lTL9zGf&#10;wuHz6fAjI6NJzxbvPlK3JzP9zykpiVEJtJAoAdzB9R0U6Z77xlYm20aSKBoMa+JmB9r8Y1iD5Jmd&#10;AOl5FkcrGlgS5PNhQK6S1MnsUZqx+51hf6/7OawT7r8/hD/8/DPZWd++f6/fnyUXsIP7JH/JhT1h&#10;LEP6ymldINkWZafJ0ddpYF3zEkJDQnYY2bt9A9cJUMj7s1NhMMs7ckNZzSE8AlTTgQg/1ddahD6d&#10;XggUsKCqvwCNB55TDGuwh9zWovvp+Yn+kmgY6D/X2R4QNQQACxUFFb2BAJLuapFer0kHuwr8HXyD&#10;Dlf1dYNCjOY2IAILHg0XzKhxFmAARFlJfS4A9pskVLIDhZM4EOs2yxgazAKi1imW5hcTQ1inYCp4&#10;ZylM195ahaAKPo+HKVmHWxrTBlIR2GVkusBMDBx4//6WgVlsVuv++O7dtVI1cy3Ea2Nzdc0GCJ8J&#10;YAw+cwxm54GzOXRuPM1pDgcfPd/jIoXcSMaL524HjydIbcHcw/3eWuogWatgDdSmx9ixWax/DSmD&#10;FdkcKECeTR/D1OT1kBV39CO0gQQYLth7X49vjY0fOHDYci2WVlgqF+mHyfHEdMvJXJQtIKGzUbsX&#10;lNjbLJzMfH04ad/a64LRZgC3eQLizHpDYzWYCfw0mvTYps8GPJt1QmleNPz3yfZ5nkmYvG5MHkQp&#10;HPbdaZH10zcrmi65FysbI5FRPqzm73sJygKTHLyTPQuYnfV6IjUdYVZi5zAhF41YkapCdQ/hBA4M&#10;XuszdCBz5aSE61Lcm6gnIIKESwSKRNkkkMVYzDv6xICPgfcK6zmLWch4j9SLjTnTTxHS742CW8C0&#10;O9a1htfg0Kb7/XG8PGOw7+A94Tm/XJSGHhrzEY37dmPBG/h3Yyhb04jvZSCB1z1g8AQDbd3vkOnx&#10;nXlgJbFUkuRQ3APEWuAZA0+3bIM6WwPdAm6VuBruLYwxV2Ko05XVzA/4GkEgZwt3cRXrm+wM9+yN&#10;Vj+066OaPZUfbD9LafkcbeAXontQeXObWnP1A32ilFVIRhDo1+l5Mo3zEoYbF5arW0K4BUqz7Ait&#10;3ixxHcAR/1s95OAtz+Viewz2If8cnZIFrabylOogRY2xWKYpCiCNjc3e4pSaf5/VLK5cMhlkMEZZ&#10;XUMP376Fl6fv4XJ8Dl9/+Xt4fngIb8+P4fTyYmsC7HUMD3YW6DcrpBD75Qj2/R/+HPbv34X++qb+&#10;oi3N8sngAoO86xf2EPokWADVfQJr8u3poR6/c/1dDxxGA8wBc82DaCZIT7d7nn/X6Gl6Y8acwQgU&#10;4NLJbB+sNEjqB7DmoaJAEEbdi652e/MZhdpLtXJR3TGw7pgUBmT+ahk1A1nVIZyxfuWRagFSJ57z&#10;YzEPS1pPdErUBXEhQkp8F554zY5133+yISmVflbf0M+UFi3EOsLN+0/1XDrb0I3y39m8D6EEAIOS&#10;Q5CB/dRZypvj6xMZh1mJ5dta32wAJqJ/xrA4GxPy/vkYPn7+iXYgd7dg9x8YlDRPBj7G2jue4UX6&#10;9lr/+x09kreHGw4rzid4x2/CXGuIf3z9FnaHE9UxZwDp9Weu6dn+Gq62GALU7+1G9inw1sXeaYzC&#10;s4EGuJ/1Na/AxK8199PTM4cUl+mx3rO9+Z4KCCUGMJs09N2H97WWv+L7B6gX5DedutkUVFqvUDAA&#10;7MP9vLv9GLpdff/1fpj/buSeCBIBrF/eTsd6bZ7DXX1eT+zDBl4/2KJE9s1H9mAPT4/0WLy5uyXA&#10;S4uPWuuZFdiisEnay/A+cE68qzUL/IJNHaU1HjsBKstZzsG1hqxFtb31aGUJbHCf+lgawSKsk9DF&#10;piPLXud/EVuP55NkmymWxpbzeoxWPG71s2Lb0cZGlnpUnkxK9JXqw4f45qG6MNxYa3TGiEvRvews&#10;wGe9lzsZqNnjNRbYMjwqS8ZTs67xfZB7YkufLfTlTiKVeJhRLt6vWuJsO0OyyYUJQuZ/8o52IK4U&#10;KY06KaWSMev6PoTVeTRr0M1afcVwi2VJ5yWRYTHdU5BGaFkJ7WSQPVzygAsNmRv46GrGNLd6x73e&#10;ybDUqcuPKia9jhUD8XKSXcvckomdAdrCezVoy/L0SslUJ6WsJcuxefKZL+nSFSTZWVHpFT0opq5p&#10;Z4BFT1BU4IWnjaABTqK9cwLbWxPBSQsT9IxSjIbIPL9s8QzSUJsthQwtIVdAwtrbxP8G8HI+T80c&#10;l8ksTGjKMuWNjdHQd3aROgZGGLsPDAArxI2KHmVM6esQzahHSYdslHRIY95eL2xYfMVHacc3Mk3f&#10;bYdVAbIkvERRULHXge2DtNaLPjeaJ8bEz5CVGXNkyha4cB4X1mKQJ1bX/Nds0TQGBgC1eg2H2Yxz&#10;yUahZDk3lhfCIsBifKkHCI2khy03V2zCmOr3fP+WsMpF2BnAgNQ+sAjpMRNi8ySZplmLJouEVRrD&#10;wfT/1vh2Su6aPWQAw8AyK3lz8d7LkviY/NMKNU8LatB2lCmnP+zRFq0/6Ev4tgEiDDxJRpvDNCl6&#10;oEmXGmDI95fMbBfP3ut5EiofyCZC8waglkyZ2TwECQDymbL01EEejWi+D5Bhj5OYYQM33qgTAa8F&#10;4JcMgmI+LF2b4lgByvAQponNTbpD8CwawxDP4HieGyXYPfT8AaZpZ3GVvyboLUt8mQqRhZsN2JmN&#10;isEiILbCX74B6zC+siTNAihmAzIvRtk+LXDPq16QwTTb897R2NQ8VD6+fx/+8uc/0qfF2DHmK0RQ&#10;AXJ/skZq0wkWnk4Oe5Zlgq1pUOEa7fmswffF13f0xiLkthf5enLgNCgx15hCkup3MoqfLA3b4u7F&#10;0igGOuZeGzuuR1kSOAEMFu9cdK3t+s22UXuypZh4zvpKs8KFJOG295M8JtomiL0dtLPSPJl+SUnh&#10;RPNlPgNK90SLCCBsIgCfF1ZCcX+LqdHbjTFSms9I0V7sHo6eYpzC4tXoTRt+js/BKkCDA4lo/pv4&#10;53bXh7//+l8syAD8fDs9in4v83hND9dNYbaAO2NFyrezqEADmBO8GEIhHY1113eSWSk5kBN/No7L&#10;cAdNMmX4KMzr+77IYgH35O56I4ayM3AyG3I2bZx8mt0BnkGzmBgp08U+CCkSwKDn5yP3htu7aza0&#10;ALj3w95CeyAH3+3CGyTZALVVkIznrGTLSLZEKDsyf1CcUgJaC274i6GQDgijKRpoMO2v4z4xlWXd&#10;zkoCXwIuY0sF92mq6iYBxuZfCPCG20Ba5CRNOjjPjdEClhT2MGNL2nls+5+BI5t6LW5vr8OHWuhj&#10;uMWAqlmNGdJ2r8Bg3Mm8OnFtMLyqH5rRMtb3UcEI9Dra2DqEByQaAy96+dxiaHN84bMJJsDtbst9&#10;mKDcdmh7FZokS+k1f0OmntWf3yrsp5V0uYihZt6cZErPlvCNYi2QAWLjEQ76eqv6ztOJLJAdwz/k&#10;i1hsoBc7A0zMFzeRAZmVgkagYE6NrVo0Yd4edlaQ0tS9b4E8G6RGT+b/ZqnkPesjZz1SijtZrTQ7&#10;MzqZRLuUxR/I/O3CagDTsQFdZInFrbdtEEOlhj1jHHxqV7EUYLsG2Htnpu1a2ikDntwYmgPhyPTs&#10;KCngrKCoonQ7a6Ik/1GQi7PY6DMmv0UfZGTnXfHnwX5GTXlWeJTdA5wNh92+NqhPXLdojLtukLXB&#10;bMwlD8mIxvHGPWLlnbrWaP2e//E9CpiYBSL1/WTJ9HzOdE4Xs3XBPg+QcZDUmETArmvrlPYNnVgK&#10;wYC0IFJ2p8FnT+18IOsqdh7GYQ2R7dsKhZGkime1Qihc+mMQa2z+23imG1NDHqhFzVGRX3XxkKbm&#10;2b2SXDWwSl54YW1UbtJ8S0kXDyYuXLpWS5S8pA0W91wtjbld5CXXCC9W/BvfTqFXRe87uDm76n03&#10;QC8+MHLJuQ8W/in4I65kZaWZpy+2BksiZm7ep3bG+eR6+Sz2OcxHMMy+Ju29JV3LyT+XEn2zZIDw&#10;v0tiYvJ+zJfw8Nuv4QUkgbo27n/9Gt6eX8JU96Hn79/pzY3vx24FhQ6H6qMFJuE1j5c5vP/jz2EP&#10;24TDFZN3UbVhkImUWvYQsgrx4fFMH7qJzKEA9cHpiDEcWajRay3U0t3B/OygI+57ynM36YrruxzP&#10;YURi7M2BdUGWTzRY8xjw0PJ46MkgRBNaOBTbSRZoIXt2wE0mn2U4xsUkkr2B4lNRE11rSJy72Ozm&#10;epZ2fbGwMlmB8HxgEN2J+yqtAvotmXdgs0X1OjEpFTe98QxiQIWsOPbwD1TyOPao7a4j6ICz+4xQ&#10;IAWfzQQLzR8W4TuspzsbciIcgiEbFwuSg5pp2O7DCf7zu1M4AARNC9ucg/y6p/zyj7/Vv/vAUBLs&#10;b2Wor/U0MWH8XL/3t//83+HPf/xD2Nez8LXWEfBnxxAdIRZ4LK+u9wT1cL0O19ckleAaPD8/su76&#10;9PEn7v0ANN/q95W3N65N7O37+p4w0MWaARlk5N5qvp0Y0I4XWHPNtO7Af8+qrTDkOP3yS61fpnC4&#10;NWn17nDdZJ/wtd9dXVHd8PbywsTeu7ub8O1yCp9++olDfqaRQyaPczqYjPqhPvPPz0/h69dv4fu3&#10;r+xvwOhjMnHc1VrrzNqDZA5PSo9BBgSGVcA38d37Dzwvep1J3iPwz5QbiEffZoFT7EmzBe2lFUjf&#10;ZPehtPMzNLm/yC7ei8RFXjlI3ZQF7jhQ45uS9cWxpQw7eBNkk9PJd5uqBvkjW8aPkVnw4zZA0mBC&#10;ag8lBdrZkG3wGX8Y2CyDY9n9rj5TbDLhtQ90UH/rx3UMfu5E1UVxNS+Ki7S4FJdzWB+v+sD31SJ7&#10;Cg6G9O0kN832d9GtSkJsarOmi40CfJfwWw1+PCTFauZOpJasXthyDrLt4fOKdUkiVmgeUCUsoOXC&#10;JHSJrOohDTp8QJXWPhYxqP4xEstc8hL0UUyevdBPnW3vDNPUgL4fBmEODJfFizDpvjtpy3IUZvla&#10;wp5jZfa/pHum5lHjRbv70ligR5FkdSLzjUa1G2MddRwJy9i4T5akBo8DMaH4JUyFLOJNB57SQhK1&#10;dDbxRPz4xYpPbNzwUkKThDAPmLCTaTXa5oNFvVH6G0MdJqdIzjbxSTKIP10IoO32A2V1OJwmeVRd&#10;X9+G0+vZ2AZMqCvyBzxbIMdmw4aAzUn9vA+Q7gbzy8GkAteBdFQ+fwPlmJDauY9S0/PracQGsFEq&#10;G6jxmJ4xARk2FtFYfUSz+X5sMyorBtEJVH40AEz8gxn8SaaUhdfItOpK3Ism+XqFxGn2cIal2EqS&#10;p8xkPYpWC9ATDAGAVVNp6P/CdsmS+Fp6zYXATk+glg+2mHpk4EUDSBg80jy8gmQRpW0KE1N7e6WV&#10;Ll+PqggwOZiKGKEWYEZKPaU8g9G4MdHaSA5irCLblPG89hujKSMh18JkbFr7RumeFav09JLcj9Jr&#10;JfUUJR07nTrrgJhlYqkek6DAVFTwSWMPFtb5Ypp7yvM6a/ZmNYj0GvNpikyel8I0NfAvhvzDgl/L&#10;VyxttBB8WPtxxZXRKGVY2jiSgiH+SUsjVmz64VDwBGM2kG56D7Zk/Z6P7+/Cv/71L+HD+3f12Rp5&#10;YwA0XWiKfiGwAmIPATdICQC6rFL8UIiiuDSZiLU09nODHQZlSWiaWyrTAsQTEPSwl8mYZpjIj87E&#10;8Pj2fjWNo21lDmOwYoteYbMVCEx2VPMVZAJrh5UxyQycKM0HrMib0NgDJt/rKHVW2q+HZxQD+lJr&#10;QMQIBnAt6TT2yJGm/iZhSR644kEkTFFckp7ZJK88OjztOHHNninJ4j5a94NNMosBpjvDU1WvM7NJ&#10;NoovwQ1aNJiHJPa+v//9b+G3+y+1AHyu+9QbC7Av30ZeMw/Goe9iMVBwNOs4rhu87zFbMXISm7qc&#10;DLDsWFTbM+3PE9Y2rj0l+16DKHa+9HaAMo3VI+0lkwEIxT1rnhv7EiAMzconO7dQHOL3w0/r6flo&#10;sm0wB87nZhLci1L/9PLK93B3uyPzjgCagHoEbKDAfTm+EFyyodPGJGtRPn3nV2PrcZgAZoOB2E8v&#10;TwT+wIpM/ZZ7RREI5LWL1wcelhS0B/FZxxkBtleX2uFOfzOmNBcx6WNb12Xle5KaqX1qyWEeZoLP&#10;txOTFL8XhuofP9xRRoni+hoG2zmap22yz3t9dWN+lRy8Zd6DlCShEru8qEkyz7+Bgzaco85cJsAt&#10;YBFMmm1nidlowCg9SAaGMWznNGuApNRbAGPb1NjHabDijd+jfQNMZSakTlZkTGJWE7REMu3ljWcl&#10;WUxgIKaNWKKbNuq2oUHikKvIT4qsj85qArK85KvL505BHSbtkLcZktXC1MysydIV680Y8lYzbeQR&#10;GaIHELnMyNLYcf/oVzRPkvz3LbXcfYKywD983hP8+kbzSu168+7BPptVS1DqTv/BIKDcfufV/kZM&#10;FashuF5ldE4LjEnNhaRRDAxyqxd4yvbyjgsWlMF7Eo0J48nw2JsNPLLnmJYIOWt4Z0w91ozCWPBe&#10;MPDDZwd7L2mASabgYIyliOeIFi3GCsZ7gXB2dJZ//v0y3r6l+y1nM/0tGcKh5HoV1c12Iljd0Msn&#10;b32y4v13ntjbmey5pSs3ZrpFH5cOPsppkdzKa4ks1+hKidgaMJOMZRs3ajgbJTUNet6KwP4mAdOw&#10;dCpLKm9sbEtTMwQxTtuQQam3niAYxehOKwUGmxkpfxoTtmgSEeOKQRdWhvY2RC8tflHypuYJnZZz&#10;VsNf80DOYS1S9qHW4i21DJLVVTv3eY1X6jhOPwz3J4HM7feXhQm51EqxkSL42+QJTeBAiZaJHl5m&#10;CVJ07W0AaEhvlFUOAL3X58fw9nQfjs/P4cuv/wjP91/DXPeoAJk1fXjBie+YagegAs/UBGAK3qzv&#10;bsOHP/859HWvHmjv0zMZt5eShH7KxcAG1g4MX8FQ+2L7K+SpdZ1gwM0gvPOJ+3ja2oBnCx/eWlOc&#10;Xmf2feYriv5irHVDV/eMve3JQ9/YixhsFAXU4T3NGkx78FCevAYZpeaA7UcXjudsMklJUAprh54B&#10;FwwYYR3Ys2bfKWW9E6spzOYr+Hr8HjbX7zmUxqwJ/p2pPQuRbHPsJcd6JnM9bpLSsSXKhN/mJtma&#10;QjBXcQAmGwC6sbU3no/sJcHIxv5kTFYPVjDwhkFSda+91cAMg8BZtTn6DTwPSF7GuQNAEQDlWz3v&#10;anESXl+O4WV6oyf6od6P798fOGjFgB2/5rcv3yhdvr695T8vx1O4q3/Xbw/hAC/8+4dwVXtbnH04&#10;k/dXlop8Hl8p242ioM+1tsPnOwO8PRsIiIAQPAdp2MqrfiLAhqf9+HYkHQHAYKzP1qc//DG81Ndj&#10;GCfkxQBjwcY+bE3dVmuqeRP5fMDjD0MYsPoACqMmenl5I6BD0k2tc25ur8PT0wNTn4O8XafTma9v&#10;w8nEmg5hTYnDRfWK7ltGP8aL1AWGGyx9jX3fLKKTD1Vnhdx1SZYNUYQL4RlmsTOTIRplkRJ9uPJD&#10;tJCr1/qWyruWnJrN1bzstZ35sged+WbhkBbLtHlqz+3cLLFKI9c0iV6xYRIHJ0xzzc3ixAeQTfKp&#10;fZLkBkmi/zu7XfujVGKz2wE5UURWDk15pLMoeajgygpiCd4LrZ9Zhi5p5c8vipxLVv11ivvkGaN/&#10;MYRdvPp8lhfzPyc9FXka58ZUJ3aSrIbg2SnLpXV/TfJMDs0XNojVHQ01bNhCXGFkrpYZ3TPfg9Jk&#10;m8DXiIsVlQOlBraV5pHbMoOV9ruW73qDn2SjR/xmlVZcBB5n5Q5kffZ+VkJXkUFh6nwCNS9OF5qc&#10;uSa904GOF8SGy8kEmXKL58gs+WevaGMAc42emqOkGmUxGIakDh548DKrDcYf//gHRrtj2tBfmb/Q&#10;th5E3bX5Mt29ex8eHh7oUfDLL7/yaz2lr1FplObNdzhsLeIdU5v9Jmwg86jvCcme0PST3VGbtj/9&#10;8U/hb3/7W/N1ubnZ0fsANwdN3xWmE6fX8FgPYvc3M5NLM752qQw2TLweAzdmHciTyUuxsbNhgH8b&#10;AD4UsLpZ8zyvNiwz88QBRGN/pdh6cAAOWwuVsMmn+SkaSNfCTeQ3kuXJ44yfqOCVLi2ML0vSMeBq&#10;jexTescwAJticRrCJrRTA2CbZ5Yg3021KTUKmenDSQEdBipIFuL05mL04iSGlhfQbYqQTf+e5f8H&#10;MPmSzYMA12iylAtJgmUoX0LzOARImYr5LwFQmiUH9AIvCpzxBus8TWoKTII7y4jP/31U8zy3Z62s&#10;g2UJfEzaECk3EMMLr3cRK3O7GZqsCGyEgQeVbVoexb54MsRGQTfPysvSHIjN6IaulHPq0Aor6V5c&#10;XW8f33BKG8KSmAvJXVo2eJ8ipORynkiQcHKmBsDFej1vrvYE+Xo18UxdZuqlQDSkcNa1HAUQDhuT&#10;BjAt2w8eHVgudSVzdbPTvRTAV+YVsGmTmU6gcJDPDZhRKBrZbHdJh2BqMn3Kp/u+AQEEcEnTl+F4&#10;Ki3Nzw+hoORRYxjPZnDbd2Ii2wVjseweH5TDmxceLiTCNhDGgKIHBatf11lS7T53rRmhX1VvnnYe&#10;mhibhHOZApnf2sK+TrqRdv36MIPN5UnCKSsB2AqDooaEe7qYu9xLgk2PACQRoKh/NhkyC/uZ+/v7&#10;Wow9N6DYJAYqfhhOYvJbPC9D515UtmczOUz+fp0GF35YEwCSxB17/1R8D1IQWVgo7SzEyMDq5LmJ&#10;dDRLdfXzZVYadidvIkoj57MNMSBrqWfFuCqcRsmomO6IZxRNKv3WBJxk8ySFGTUZLIdB+3QXXp5f&#10;QrruZE2xY/MBJsDr68nWczTQimEe8i2Z2jM+aDIoplMu8vIKAkqsdmvy/GDMSGv4liKwF8DCvRj/&#10;7JL8Py0BeO3NEldebw4W477hHvSdydyHPvLs/fjxrp531/w6/IBe68+gUflw997Ya7AkmC5NWol/&#10;oqDekAlnLHVae3AQtqVkmgyMdboNrv/lImClYyK5SdWjUloDJc/OOL++uebnuownehWRfaNGkpN9&#10;Js9lJq2zwN8Yu/2sxEoeJ7N8TNLMVN0+di58MGsB+XoSlO8VXpI2ltwmTzGmbOekwc7EiWlqE/TU&#10;ZNGpSWhi89rD80imOL1+N2wi6YOs+QUGIt6QJDTdOMtYA2Z7ZhRa5Q0LP1O0QBTKsuURlyQThccs&#10;vZmaL1xkcifkQLiWBNyLsWPwfbRTSObLCGaj1WhzK+Kn88j7zok7Pm+977iHYIpApgsmCSRFLD5T&#10;aSywFiBBr1GzKzFWPwY7ZzZ3XGvJrBIMKA7ylTJQkw3FXBrDbNR6xzlswwOzeOlUe/AzZzHu6rOw&#10;kULl/09Ax1ahYKh3zGaiN9CAic8bNq4d06stfTepDsIZUMQM70Rbp39oL5PzsGJFiBUKtjcJ4Ck1&#10;to8/496omOTKGUTJ51YC+lAjlB/YayUvfkXGQrT9OK0Gli71p4+c7kEU44/3yQ2sxRpJLlmSrUeU&#10;V5DyE4O95Y4M1EbxiKUxDV33tmaVu9TqB6KdB+fReiGJSZOa0sCHRGvfvSXRd1HshJVvU/yn4JAm&#10;WJOvnreFoQ0jRPQodpW8boirxGM3+W/eSQJVCV65aX1nLD6vRRqsqddB4Mbz4304P9+Hb//43+H4&#10;9ByOj08EYCZ4UNazBRJaSFOReIvth2Fto8ls+7pXf/jrv4a+1mJglWLPGuofAnzJjfgthMAazImk&#10;hxw3IcMDMAV6rF0ur6EDa33TkVmWOcSpzz2sASICGRRaVsxaA6QGpK1iH8V7yxxaGgCMZ32glDVJ&#10;eWXe4MPQ6VmwfoRgAVnZdW+YzJQHNiXntyP3bu6r/SbsN4cw9/UPPDuho8FexedyDLt6/mIYw4Rj&#10;Jh3DI/m19hU3NjhCeEi41P7tibURQ9PyswVHdRYkOB1rXwelGfYeEAMA6hdb25lBIZNJ1pP5aWPf&#10;gtwUwSr0UdYzmjV4A5sFjEZ0cvD8RA34WPvVoe6rP/3lL/Srw9p6A1jGXisSzBrrzThc199Re83T&#10;yyv97rG++3oQPH3/Hj5//hSuP92QuPL0/T7cvv/I9UB7oXr2wRePHVJMHFzv67OB8/r09Biu725s&#10;4NVLmn0xn+9SP/MTGPVgiKK/xT6OoVZ99sbza61dzc5rogXGwCElyDq0Dq178+ef/8Sh85SMsIIZ&#10;5/W7j/R3hYT5w927cNhubPha7/Xu5orP5q+//D18+PCJ9eF8KeH5eJR39EggEN57YG9nevrt5N9m&#10;PQ8SoKfJ2NdJKj2ymKMNoKJYtzijAVDizEftT92gWL/uF+x9CME5qbFmpWgH+d8549jr/lm+3T64&#10;L7Iks7N+lUKe0g+S0yI2XpTCz/zUZtVmHm9kaxUvT0DRWeB5kp/73PyCSWjQfkUFXbIdpnfFnPzp&#10;eRrPy7nRGOwNLZREN68Gzi4P5ZruxNZLKzVQ1B697IlJ+2Faef+16ydjP9vjba/kG06W4ovf5ThK&#10;kQSWaqEQVontZfHMy8bG9AyAJBCtRE/9tX7HrV6M4OJMQXtdEtimeQn6FMuQ2IBsjEoX254d0wJC&#10;+jnmPu44r/97vx0aMLsEaEofrbOzJGEzHp63trRQ3ZZSWoF/HvJln6fhBWI4MhF5NqsoDsDl29cT&#10;2Cs/0jv90PVwXqa6qnCwBNLYUsnoHeUTaKGT/j8Utgck0SVLOeFU9zzJq83SVD0x0BZOCu/u7sLn&#10;Tx+baSXYB9iUAYx1QvCR5mNpZ0bDxPdDxjXJr8skSANpzYzYFoUSX9tdX9kGt5qOfqobZCDdtgvv&#10;P/+kxnsbTodXMjg+vP/AZgReFpQpDSbVONa/Q2GDohQXGR4Jjw9PLF49MABFIpoTSluCTQxxnZAO&#10;jGQh0KkBSCZ5daGSQ8AJwKJ9/frlNLbCrAj4QiPXiTXQyXjfgQDX4PsBYhP/3OQOvYAW95nD25kk&#10;3/TJV9bDTg+u+nu2GtFi844qVjsZgnJbawa6eUlBzVpwzoIr5C80TwCAnU6D3W26FkrRieaa3O+l&#10;LJLyWayVIgV2iYs/WBbV31KbrIFPaoh7STHOs/mk9ELcFfwsyaYWCiWCiUy81HxagnzCDAifmmmz&#10;ij4uqkF+cbbhTXNufhLUz3twCZOBR23OqTE9yYTVBpHEDCH/QwWRS218Ewwx/ODVN88LILYizule&#10;WrPVqwCdFXOZVx4/7kNXPEJIdTJ+hrLmcRQd3TYwmKIDaLeN07wtD/CFYUrvuT73O2sj5BnnQGdM&#10;qflczCG3itqbbCbmbrYtQYpS/DBrAiaPKE8Hd2ApBsnh7M/O0+bcrkjgJj8WwERsykm0cKVc09MT&#10;QS/1M7GIpuRvSatdEgNna1TVvCfFu4cW2+6JU4FsUjfeLWVuDGbzADLpmpncz/o+AwK530ouDNAK&#10;l4ZSezELc1qSB0lR90YEAk68XmcA6GSLwiR5kur3XScWoMkbzdBXdgtDtxiYKywELLSHxwdKPgH8&#10;uB38JOlq/EH6ZsONKI+mSCmW+cR0btWR7XNvsskveRjx100K1pmX4kCMEp9kLQWSfY5xumjotPJA&#10;UYM24QCte4wF8ljTbeCeAQIOf/EMg2QPoFAwALJT8cDbPxpjjKmvwYIAxkumRxIK33F6ldzRGNCQ&#10;+F5dHygbx7+/PD+R4YAzBf5h9yj46zqBX6d5f3Xmg+oLtyzJyEVNcGwTu5XflD4sWQMqKpnOPFsh&#10;E4aoM3i0/T8tEuCkIgf/Ngi8RmOGYdi7dwL6etvrrmthbkEJ2Zobpd8aQyNxCOaMMPw96gFcX8p9&#10;ENyzsQCDkQbQBu5YUE/XnkfagMArKNi6NFlKD5K/eddl890FmHgYbszgoOQfjf41acfUucfvFJC3&#10;wbAh2j56ppw4Eojc80zeSuYvawt/7gDK9ia35VCnjU5S6GeTthsxZ5KHi60n3s9YBCp2zTfUWCur&#10;8IAVu4mKiDKLMdBb0ieGlXlhZ5IphcFjWAZVlraeGgNlbkxQJegaAmMWE/WejPPc6qzN4CzUPjwz&#10;fdH8l+jBHCx5GvtIZKFoDGYYuzOwAsnYDNVIbFgpeQKoCPZRsGHBWKYG8Hlhbh45GmbVGzuezm3I&#10;ebkUBaT09Mgi6x4sRwwgchajcVTioIYcKbXzmQxjyBBxLnVWR00KNXFvO2OwDr8b7Ev0KNzaoLCz&#10;dRo7KTXq68D3c8uQgb6FiGEABnbwMHQKvFF4B6wBOp3LRSE7QYmt+Pc0ilWC2sPSLglAAZxB3ZW6&#10;hW2eluFkbPEZ3ZLSnbJYpmYtQvCdkVVKSdT574wBH+x2Oejz+V5rA2c8/XNx373lehfJU3MDt62G&#10;yVqX1giKaU1EM7m2fmHCOcukSYbXjDsNulKQ45NVVmZbYWCfe1RFp0S30yk1KxVn1/PnYhbQnBYA&#10;v6UzRiXm0qDDfN2iwnriwmoJeR0IoreQl0Rh/9sefUFz1jTljCVCzguTA0u0nmGPX7+E0/E+fPnl&#10;7xysPX77Vvuki+qcxCEMJPR5OvNzdPvebGOGQ91AtuFP//pv4fqPfwrD4Y7MP0s2VwDYoo1W2nlh&#10;4IR53o4E6EA46HeQ/Na99fJGCyYMBehrTSKI+VFjLeyvr7lvQsa/Peytl8I59KaQj8Zcsn3Urktv&#10;w254ToeOtRkGY1izaC2QnI1zIfU2LJ6lahrfLrz39OKr5ymsPDK85GhHcTFZPtQVeH/bTsBG4BC9&#10;BzgFxRn86d59DG8v38Ph0x/D6/ev9dq+hPkMy6N6nzd7epIO/S5syoZ7WoingFgPLIczTpu053Mx&#10;MbndADLsX7n2Zg/ZiCV5zs02oTXl84X1KwaYGGZuMz77VTh+fw1v01t4QWpt/Wzv7m4ZeFV3Zio9&#10;vv7jv0gosSRwk1I/PT/Ws6wLr3Xv/fX7A6/dXT2rA2puDDlR49b7/e3bV3rgPdU+lPRD1ADnE3to&#10;DJ+f6rMGpp/Zo2B1n2tfNIZd/d75dAylnuEvLwaKgslP1V5f2OvimXu9mLcwViH61N3n23Dz8VP4&#10;Vl/3cHNDcA7hjqgh8P4v9dy61Nee+jF8rr31c32d1O9r33th2OZ//Md/2PUkAz1QTXY8vpHU8Xx8&#10;NC/MN9sf02BDl4f6GtflYAMWkjostZchNfKrhZKlFzO31Hu6qf3IsdZqbg9A20bxz2fW4RicTrSB&#10;wlk1FLNQGnQ2WgDVqGGMeePO8l2lxy//KbaeAoVSCi1dvsg2yM6lwYYoRdYe3EMnedf2xhgLZitE&#10;ux6+5ywlpIhWGvTb1mzrOnt9X2x37FE7jJMG8RpIdsbWB0iOsD6z2JpJEsiuCiny5OtFFMhGRKL1&#10;hOykuKuDhOHBf50CIIUb4e8vXZQl0Yphl83uirVN1zf2NochBOpMRVMUTlFU2ycpJLMk0jnHsDKy&#10;EmsvLeNFL5FnyXcdPCtmH1ayAaHRw6rUq5uQIrNuSuqVmu1BiivKox2V8PgGSzOKAWhWOh1B5Vj6&#10;RrRI7mmn4NGmpIXvc332nI04l4WZ52fH2heeiszigR/ZBn9KnCY5VKExHtLinoGoSHpLAonNNywp&#10;vS15QSFgxIya54asnzSVt0RO800CZdoCEIw1QOQdkxJGH0vaEjtKcultN1hBfHcHT6A7Xlgz8kz0&#10;WYDp//e6OQPoQ1EMdgHANzQR+DpMwfE6u+2evgX73cHCGWqTBd8EsG64gdRmBWAdvoZG/7f7X+nJ&#10;hE0WTfEX+UWBgYBpLg7J/dYaHDyooHyjgMTvt7Sj19oE3dCzaJO2lIlA3vXnP4Md+F/8Xc/Pz9yY&#10;bm6u2eC9f/+BN+T74z1v0uPTg0Wik02x42T+t6+/1Z+9JdA4erx4MCDk1y+/8XqioXt+eazFJhqa&#10;F/rm4HODeQPwEBsQY+SLsXq2Q8/3xwJaCYN9l8lCa9HQxczDKcMbJ0VNW8HHBk2MlKhETCaaSkZT&#10;kk0/zO/NJneuxfeisMjPywIMuvb7vAinVHaam1uYecGUlsTmqUahIefGBmq+avI1MJ8dK+LO3FyV&#10;Wp7lQxWMOdQi1J1h6JRalxnRyByMw9xi2z1x2OQ3QZNNK6YzvcTnJtMuoVuM9pVMrL2dBvZeDHf9&#10;IsN1/yLKGWcFsrBBmvX305IGtyLINI+d1XTZnT4pOyhxJeVzt82wMu8LmobFBvqXsDDVPJadybzB&#10;r0EXDkjPGs/8Grz6Ok08Bga/2HPHFDjS8jfWSPgzEe0AMYlcr3j4xdOHjLx5JfmI5r3HRF/4ZE1i&#10;pxXJv2YLL/DpvYNuDmJ3KTa2CJuDTWQxMMvU12ngANaw7/QroA+fh8zUedSB0C2NRjbKPwo0/E76&#10;xXQyAyabo7eDeJoUlb5kG2KfIhgQDDjoNpY2jAI5N9ABB9jExDTz0MsrmrZt/HP5MSBkmv1wNzki&#10;I9vZYE2ecWvyIj5Eda/j3lwo7Sg6KLBfA9yDL8zz8YmJaHiGUaCRzdRk7Sbn6d3XTA0ar3voZEIb&#10;Fyau1kRS8y6zSU5Rab7Ng7hrAStRXlVO1adMesxkNiSBdxaMk1qwUN91zXyYhtoMKrGBxNP9MRx2&#10;G00qw5J0K9Z5VBIwhxZZDOH6XuAXh70cxe8N01xtAghza3q6dIUermz4r7YsfN7enu1+sUiBb+sb&#10;2VIIpkDyNBifTCa+XCTrlGdpSs0PJgvQYUGlAXFWMu+gYJpOAx1nxtLfNg1imdfmrDegywKLbK8n&#10;q7Q3ECNKpo99G95819cHsb1LuLu94e/A/cVaxs8BjAf77+72zgKDig0vGOSFYnW7IQDIfUBMZfN0&#10;s4RXhJiQIafnkh5rTNpWqFHfNUNkA7vC4vEIwEmM3mFj5xVOyPky8/Mx/ABSXBl2A9DCGrDApskm&#10;uKmTVMRY5cCPyA5NlmrojJTcGHKlSUxQOwQk1k4aUvi98jVJtoD5p+AQaeDWajLLPXgQaBHNQ3bO&#10;SEmclfY9N/9RMNo4kqCsSFKUMmtNzxx+8XHXYMQCgOxZQeIuGqVNt+HnmpgI3LekcWeoU6aJ526w&#10;IAmTtVg9t+22lEgVTIpHY73DJxMdsN1PC9Vh8BnaP1gldItcqcj6YUeQse4Hl9xqSQDlNoDqNS03&#10;hiaZj2hE5FWH+3E+Xfi+MeTEdcEaZMpttuRvXg8NLOjfib0lyW9WdgWhMwP93/s/1Fc443AOdQod&#10;6eTBZyEcPT831jHZrWQPDhyY4O84bOoWOaobidtnsvOOQFgyiTWn/RwmWmBJ50bvPlH1czks8nIL&#10;zupYI7qMh0FnXQwtGkKgoA9bJkmhftBtYX9tcuDlWbVmNCmEolsFZIX/loTLWicvfkk5uQdUaaBv&#10;CYuUeFEPpJbG7eyZqNCq5pkb5yaNX1zMxSYpeeUdFZuUK4tJzN/f/j3+kMYbFm5kS/xuPdCaBeh2&#10;kjk3sHOpVBfmig9cXZVC83lJ7F21wcavMVICZZsAcsbXY7j/9o1yx0y2+EAADEFHHOijBgBYWX/2&#10;fIJv6Y5A3ceffg63Hz6HzW5PgLxPvRI0jVXm1ijR9LLNn9wveU9CxZ4gMmXduEuXkw0vNORCCINJ&#10;9pPxW1y9NSmxeDJJdTf0GgROHH5n+hR2TMiOYoGSZTKZPx+AFoDbHHgJXEZNiWHMmSGGhfsE06g5&#10;oKvP4DbZWcZ9eRLDxWTKHjzHzwFv2foFJMdj/7uc63oGAFXX8fF+JjsbAygoLrA4Lm9H814GY3Ia&#10;zfoDnYksgswj1lh/DO2Qt+gVgMAQW6gL2dB5ZsLtWQFTYB1i+A2V1FPtW9G7IiyI+1btFV+eHsmA&#10;LwQrY3h+fGbNbEFNQ3it7x+JvvQhrPf3119+4Wf51H8IX778yjMV7Mfffv3K/vv7/SPvxeFq04JT&#10;MOjK55GADQb1p6PJeB9qP0oJ98VsLU6U7fbhgqBNEUKO81t4kUIBzxnquE3tNW/r3vdS3+sr1nJ9&#10;PfhN/88//SX8P//rf4VNvZZPtQdGXfBSr83p9cVCSMg2nGgHc6LFR+EQFP0v2YSvE9fGy6tC1ToF&#10;LmIYVr8HTwktNQDqXhD8IQVeMGApyv9z4gGc2vkS6ds8sD6GotCJTD60KGvZpPYDTzKlt3de/D+z&#10;LAXY/3We3m37vBNcPHShE1iIRtTC+FILoXEGt4FpvYgWNhjj0FN+xVx3yeQepXljz5LrrpjMIvx4&#10;AAkVUJLgZmegOXDUZJ95kaY1hvRydijFte3HMbqiMSreIS6zSw0/msUE/i4vahK3GsI3T41p7dYJ&#10;sfWuJSxnR+twZZlgYe6dLL7ksZhzIzz56+WmEDQ2djOTVUq9Ljw3C8cpzDbKehavldfZDZZI7OGh&#10;FpTm4anc/6Vk9ORnekJG9eFuxyTpbpSU2L2d6eMstulis5EWxWdYnilaqwi47Rrrx8gvXVyYh648&#10;dGyPq8bYNBsBBi4Tkz+BmwAi/AApiaJZDs7U6UwygyZwt9+w0ELRg6ILjczd7TWvMwApJN65iSDM&#10;Sm9ubumZtBmMBTEK4afPVN10rq/2PPxQuOHfnx4feANOdXGjKESENza6++/3ZIrdXB1UOJp09Vi/&#10;j0yf3SAm3qtRhutFuKrv9QHTj1A4tcaNw88/KtXmMT/y0MHve3l95vt8x6j5Xfjt29dw/WTA4mbY&#10;c2PGI4rNzQwybepMI3MZ8YPOjEX9/fs3PsR4b0i1vKvXAKAhDpOb62s7PNmcmTTndHzmwYn7c357&#10;JMvi5vqG4GEKX3io3N5c1z97RsjD/+Dr16+UtSHK/BZMxvlCPy4U9kidBJj5dhpVoBntdU/j20Dz&#10;XzOTtKSsUQ292/C7fANgTu6jkhCV2tuZKaQ1n2VhooXSQjocNByCpdvGlabf0yvdZ5AARymamGU9&#10;tJrkQpI0WYGCZ/2tNgTjPCtiPNM7B8lZkBLP2b2xrPibYhYQ54unGAiWi3z0rJhPqpAxsS9jYVM7&#10;O422/t9pNLac7xsG8Inrp41nnMZm0uoBKP4/mp6rAXGwztOvhs6m9Xk1Ly6tVVvS5Hwy/gMlN66/&#10;ZAWWe0y4z2IQCdcPgdlTIR381bRk7efpYCeaJhywKCw+vH/P585SGRONhsnTQsG60Yin7xY6c5nl&#10;zdTbBKjvJYmeOZGFXKV3VowOVZfOthCIOS2JvHmZgjBMCAwPeVVmbeYMGImDJmxWDGQ16NFZy3jP&#10;kL+PlhLK1Cf4Lc5zU9FGFap9b4w0Po/TLMln4ToNq3RZsvOmqVGsLaBAoJ5kwcUnVZDQDl3zx3Dz&#10;/Tmbv1cz489LQ1J+uOdRRYQ2eARQCPRqKU4KUuLULnZN3snrMQtUFvPUni8YIh+4TrGvNN5F9NTu&#10;IPlCT5BiN/SaMBYWum5sm9UoRUmgOP3aLGzLDQGFYL6WYtV58JKzldD+JwGAeNevskGISsSesjFg&#10;kbw6iVFwvhizyuwBYjggKVrgl4EdQWBlaKbJnMRn432MPoAg4/DEa4f9fyeTcBTEODMQjNRFl+3D&#10;/wZpeGc2EyjWj7V5AniK5/Dd+zvufy+vl/D8cDQQ2n21VKUs+4Qd4NkbSbJFjSWE3+NpkfSrnZa9&#10;gLYV2O/IOLfiZGEoJTY/TjDrGEJyFT6+f8fPhSbsuq5nDLVYPHSd/PiscUOqoyXvargCUAihBPX7&#10;r2A8DnbsZst1g+ZmnE06hnWNJxm/g8mtnQEbSHoG+BmUsst7h8Zv6Nr+lWhKv1Vx1MkE2gYGuGYc&#10;RGh6zUAjPvMo9A3YHMVqTQoPMkaDFZVkwXG9h8ZaJEO4PnsbsYTMmxPMq1nsV0/VlD9XdmavPTtd&#10;SgtzSWAHGdIrsB7nLoD603nxBS3zrO+JvEZ4/w4mWDCDSZw7GkDbvmWeiYX7rnuGZf1u3GdnY5O9&#10;POn9FxuWwINzM1jtZvI82194HTw0bLRzEs007vWci7ytEhtWhAAxibiTL+JovsPGPhzJPO3SZKE4&#10;PugSaGk1tPxxk8mYCS7HQSFQGz7DOEPJQOUa6Vg7jWLHvyHhe2v2B2gGUac56A/Gh03fdwZYp/S7&#10;wT68Fq7N3MuXr5jdBf5gr4CsDM88mI6UsUvW69eKQR6djMCjpYjCy5YgDFknlmLsnkUWtNEZ+Owh&#10;Myugr0lSw48MMgPqQkuUdVlrI755cnO0YIagM9Ub1+R+fMnsWJJkX8kVI508mho4mJbEdTWYZf2O&#10;ikC9bO9jas3sLH9BnUk/YoUCQ9XExFlrSM+zXrP5YbkUSz5IyRHGxRSoWX5E9x8MiwQ3t7CO0tjB&#10;fg6zIQ3d0oS6P5JsFH6otVYsLm+gk/ywF4+luMifnaGeDJSco4FSscsEgC6Xk8Fz8jk3dYLJ3TcM&#10;pDnXPaw+Q6WuxXo2f/j5j+Gnf/k3JpNvtnsCRgY0DwYcB6tXDFSYybjFZ6PHeO2viszp8XPDUPeL&#10;YyF77mU6cThptgGWskkmUa2DwQKj0f9sASFZQy5jK1ntAF9Qr5NBvMhiFQKkAXEC5+jrKB/CXaez&#10;d2YAkguD6OmJuhtgTb8lmBXko45gikkDEQwnrmtP9INpPZmJpzCA5ICzH/tb7QWm0oWbu4/cZ1+f&#10;H+qjbbZKMxh79TOejmfue1RTBGNE01f39aJn0/rh7NI6JUW7vRVqnkleujwH91d8Ld51Blmew7H2&#10;aydde7y3p/o+ca5ySHExzz/USZDvHj5fcV32AGO7bbjeb8PjwyMBLny+//r738PnTz/Xnu6Fvo14&#10;P9++fQ9//utfeR6Yf/Wl9oPfWRvuBvOof6k99Vj7pTew7Aq8eF+pgAAoi9e/Yj+K5yWRMUFB6zAT&#10;FMY9/ctPn8M//vELvdHf4bNCAlxfI1/ewtXnT2Go7+307TcbkNTr+/T1yN8FBmtX+9B3796Ft3ru&#10;v9Sf+fj5Y/gDGIr1fwA90dPDezDrXl4QbqaQzyK/c57JsmfANQOOgH6E6eFtnzBW1lguqlex527I&#10;YrX+ZpVUW2yPYsaAB066fVRogd3Nn9QH611aDaaj2T35Hjdn95bzQYLAN4bddZL5a7+R33cU84zM&#10;vDxp8OP2PYtCywd1ljCrACEBZsnZzQLkzR+5yJ9+Ufn5YNB0u6Vtdx4ywflmWlJ73V7EE3njKvEo&#10;qsb0oEBeN5CHxKJ0pksnb9dJ9jmuSFoPTKIfZiv/1qTAwpZYq33YlVJG2MkNv3JLh7IKr2MAoSf0&#10;tuMvNts2HzK5csa9BpM8IL2mankm89jUGpZjYZ66HlbGGiQOsj1LYeVI2+TTnZ4lD2ttw+AUFXpr&#10;HvlLsqYGTckssHJjwJfWS80lLMoqroHcyBm9F8t+oUyq0euws+IaUeqmpS7UysOckw1AfWD3+x2L&#10;nPcftvzF9w/3PDQPN/vQvRllFGAUI81JVe3IzgBINY/fldw2U06CCwPzUTwoQPWfX3qCeqDj3mPi&#10;AB+CurgxkRiVpLM/vFkCbX3Pv327t6a1i5T/8jAimDfVDe7EhE9Kg7cdwS+asiebwj49PpG5Qt+a&#10;ukE/PTyQZg1Abl8LO0woQLEHHZp03rp4bu9u6j5XN8inN242zy/PBA4xtQCACjYIru1T/Wypbsic&#10;DsWsSV0kKDfWA377sgtffvvCRhKhJAMNWkfeCwKeeG+vBkie64GPacz9twf+zh094C6UF0/zlmmP&#10;LBJqcxo3JtXD/USSESbikyZqHa5r3ayQFAVz9uvb63CuB8zueseiHn6GPrHtPYGQ125D+RwfHtsK&#10;w9ypiYnmTcikQffIC5Z2a6CdNYidsq6ZqJWMoZGbQ3238tWUDFg70TSKzbdKwnGE/TS5FFJGoSFR&#10;huyWBOa/N7NpuPDnCjeW7P5jzeAz8hB2eRYa+YkAgoW+nKdJbJoggMhAyzVZLjdpatc2E5e3rNmN&#10;JkMXyCbmo7PJFtavsfs8bcxDJmY1hvYaQZLPrhn94z4v67pY2E20BGE0Hp7AnMSA89CT6DHHK3Ob&#10;WVJiFGpYV9b0hfDXv/5L+Omnn0nZx/OHNZ3Dm8ksuY56NkWtGE5rJ9Wi6Udtqymr1ebaG2AMvgJN&#10;ddXAIrGS4ieCVbOkjgKRVPSzcCMgaZK6oV+G91GScGMurop9l2+Ledi53so9jsQOi52l+pq3gjGT&#10;bNJt7287WLgF9i33tQLr1rw/3A9VQR+QDiAgiOxc8/6CRH7fGcDih70/lEkyaE7Jx3NrOvxw9YPJ&#10;Dc+jy1mw52qEj30Ov9l96pL7sOZJDVzfjMlZuPIeG5hyc33FZvn55bU9N3k1PQODrleK1KTncnI2&#10;a5DnpcZ1lGp2NjEOSpwkG603Jij2YHS88zmz4Bx6O7CKQJSRckeT6QMsIZCX3YclUE7oJzKKjQvA&#10;y/lCzxgAHaPAV0pe8SzguRLQUZjMDenDwubhBHl+45AFElcwc091fwcj4+b6QBuGutGG0lvDA/Aa&#10;DQgYVQBrcF3BTMKaAYhm1w37zhsLXisyOwUk2c43CTxi0THKN6Ul8to+POap2ULP8iaRurSxW1q9&#10;RL/RUUmxNl2FL9P1zYFDIpyFDOOA31N3Y4CEfEFwvuNebTeW+M61D1l/sTClOFhavLOe3moBT8ZE&#10;/T8AhnsZt3MKWr8OdiPZ43EBBnr5waCOgFQXqfGTmlT8Xnw9Sc5MwGgYjFk+Tyvfw2lhNJLpltgU&#10;RYK+FxWDqcnpGaxFe5BeSZ9WOPN8QnOtSXwQMN4DpLycLSBl2JCZR4CmM0YqWX6zQPo8y5vGOvos&#10;iUunxDgyYtBUulem/BXhb+xE3VEJ7nhaCL4VYzKj7gCT0RlS2OPpPZQtLIW2JWDkI1lZ+wzu226z&#10;s2zvUhYD7RTFWM5Kwe3ICMQ+Tkmx1qYN80bbN7pE8JTWFJP8cWATwIGahZHQmw7bCbxURZedBBxs&#10;afg/EyQ7vljtdjnPZGrSN7XYcBHqD7A9KWku/ix0DE6bCCIboM/hoig9HKiikX97ZbAMnmOyFJHG&#10;OWzaWfy70ngn28e4L8L/eX/gAG6A/yQkkmDmgskHD7+hV50Smv8b6hLKKRno0euPAXzGsO+aIiFq&#10;7fjibR68XWiNQvQzUn5USzhHbMyC5iPnjDrZT7DBCpZKHH9QIsVFXs7B4ix/4F7vg7lWYqQso8ZO&#10;8jSe32VhviWx/Ww+LOCt+RDGJjlamsek83tppm3amBvQ7/ZAZHEG93tLrTFeDznZ6MfU9n+CM7Mz&#10;cF1CnJbeSQMP8n7iKln3x/gzUx00poldpyRpcYldY8pZM2sJy1GhLd5Urm1W/HXxuKOewita7QVp&#10;5KWlDCfV2+i1EH5gQBPpz+Fwexf+8G//Hq4+fObfg0wxDFsL6ep6gRKWYolnCRJUgM3GdE30Is5g&#10;7g529jLcbLBhR1f3ihPZwBd5fiZLQ58H3teLWEn0UGeNGyhFM09xk1FamFlsPl4pucLCXrO4ekUS&#10;fJPo634Vq6mo4sAKGPpWD9NrbjZ/Yew56JlgmeE+X0mKmKjhALwH4RLQve1qTZO579x++hMlxU/3&#10;36ERolTdPOUz9z38E8Afa3aEmmXbb8yuQ+nbGpQjBKUx8p11GyVfLLF5tM2nV3v/tVeC7UJhb2Re&#10;s7hHpp4ygFHmZlSHnTFEhWXIAXW32z5MtAfB3+M+vv/4iUQWvKeb2q9SElyvKRh+2H9gcYW+HUAa&#10;7tv3r9/4ueAVeSHA90DAd6q9Jc6iacisWcHsHuUje1Wv21ifwcN2H95q77lHUFrtq8vpxDN5lyda&#10;dP3y//5H2ALgfcnh008f6+945eATjH8kBHOPrA8MLH/effzIj3pV+1J4uaR6b2/fvaNXP4Dwx+9f&#10;w6722OYfayxuDv5wDbJ5owIYhESahJCYVt5u64BtU6E0T8Up6/VMzTfUvf4cl/XZ9amFb/qeWsTa&#10;s9T52ACZxoSOrdRu1jNuQ8U03ZCbJyDJDO5xSlyxkwLN9i8ySGWv5r5zbiGQS25Ksey+3quQB+6T&#10;nVmiuU9ckjUWiSmatmepYqhMSUVnkgUGuaovaN2mHxLYQ/N8jRqyGFNOAJkyAGxNlB9S2YMUMZ3U&#10;XbKss953FSSXwsJKi6sgXyNqSCat4MOgtNok/IrKLZfBKGSliBkYyippPucVH8Zrw/yD12tR6Fls&#10;QN2ST+9DhVLiDz6w7uPofbkzIWNZwkFCyxcoSmzPS4hIyFKzFAGNFrJSYvhvlkkMJRQo3qTB/iyI&#10;eFCaxyF7piVJBgcLmjkAHNveQD8/6MG+AXsOCzEpNRLEHaShpbHjBMQBCBg5U2BTN2sk3D7MDyzo&#10;nGWRyPQb+AbBzgDqDCDutW42JmG0rwPMsovdk1V3e3sTvn+/Z2MC81YwAcGGy4fCzQ5AxllUS1yg&#10;q3cHbnRkj8xWXAF8wPehEcGmjSkYqN44BHCByHDDTXufwk39fdgE797dshF9fX3k3Tt0u/DT589s&#10;HC0p12jf9OaTJ9Qr3nsIkjqVZs4O4JMsJjAZ64b8+FSvZ72mTDAcL5zs7msBcNgbsIJNaVsP393m&#10;IOq8ks5UIOE1ptEOzpJezMNpAlh3bubLaPTeLqfaXJ5YEGNhvJ5GBRBYEYj7iKm4JdBYgIDHeE/N&#10;cy40n0b6PEke1SQV0pdjSuReZXgD8HDgUkli7XSLGaWBCybXcQlRWk2ezSPPN6GVp07qBC4sRpYe&#10;IkM9fwcQpTRJY5HH2qw61MzeJ04cTXqJazCSZWCNt6fvmizRk7lzS62zFX6Zslhzmawg9z3z6fVa&#10;QluKR6TLQ6tLLTEzqjj1NGgHpTyJZ1ZiJdMOFW7hPm8sMlPfJjqUU3f2HDsDYqugHAZbFBNPM7EW&#10;idCS8Lp80KcZThqkrKTvGyCJPeLnepD/9S9/qmvklsMATIItndQkhpD68XoXb0wNjMtdkkxnAS0v&#10;4zlcYQq66c2rSWa0zrosSs3tJP8dabq75X1F8cgJW70+YJ+Z9C5xDzGD5GCF2jg136E2wcG9nabW&#10;FNqgKzY6OK7drFCSQQcpgHRrpMQKnHOjvnPdSA5LOYimaFGsl8K1cFqo4cm8Bl0qXgR+rD0CmTqJ&#10;9ad0ZWNbpB9YBZ0XzWDzgXmTLPXX0rzTItWW3yE9SdF0TwYSMBQCYFUyIO71aCnruNY7sbS/fn9s&#10;RQ4T5kZr+Pvm51ls39fl2yrx95JNEjsoabTI+8jBUoYMzZZyySGB0irZAGQBzcWGHFd170aHhDVH&#10;f6vBzNQ9MMDkje5hSR2VDRnq+36p58BW94OMKA4kDECdFHjExDqmtkXKWvH+z+fJQkFqMQoQYR0w&#10;AfsI7J0APwAofXj/sTF2s3xFkdKH3wrf14eXN55xKNIfX44sQF3uaNYXuY2Rfd8osh5oFzaFJgfw&#10;vYGNktgGWcUdmqKixhrv3/YTs0WARyzWDwDLy6XjZ4UFBM7VC5h2kn30Shtm6nGOvOdgSe3oVWbh&#10;Dvtd39BFBGqQ6QSwfrAwHjYVF/P6QxF9Pr41/8/IhnHbvDBnrmGz/thIBkZgB380PKOsHoOHOLTw&#10;iU1nQGRUGnoSM5sDxrCS59VnHB5Onbyr8NruN5ZlLeEMI39fRX6/eCawvxmYbCjBPAlsVtgHZHUD&#10;fEfrGs/ui4bGezKWsO/NWQn2WNsc1snwPZO50ontagMlNpb1fRJQHzrtVTbtNsBRDKrJZK3buFks&#10;HookowT/6hqforFZssloPNSaicTyqqV3Md4Tmt+5fq5NRxCZe4lYwIsfYWiSGEqme2tQwFDqZgPb&#10;LTQmNE851BhBwW34Pdvt+3rPj0yAdElyp/dB2TbkLQAkwyD2zJk1WeD+lI0ZTkuEuSUnk+3KhtAS&#10;xnE+IZQkht8f0GGycqyDMWwYeGBKjaGzM4qDm95qJYQTpN79N7V2hl5WHBpKRWswYzCAmOnlwYDK&#10;Luf27PVMpS8/JNb7IMpN0p150HmAk8tXVejn4Myy1Pxj3QevePLsCihz799lbystYZK1jpQV9EiL&#10;iyyIgKs3R3npBmnRUuSK10q53JotNkItr7iIaa10eT8H4zLYbMrdtFIuuH3JugtdSXQNPMyLfxP3&#10;Twf6Vg2sM+/COgkxNLmVf082qgvP/lTSD8zEJdRuCZcrYlNkpVV23cIayWo0sYeeTx0lmae6B7wx&#10;TGiyAQIGDvXZzSHLgzIz4TGRtdeFf/kf/x5uP/0cut2BQPZms7MhcWdyWHmJtCAf1CoMZsPZOdQ1&#10;Gix8EIQArP9pOodLiQz7KZDW1jXz+nbkHoljFkPGUcM5AH8DA+FOBLsSFUwW+mO9s9U0Y3GQxXwq&#10;z+dXDiH4GWVIX9Rr9BwijMGU7YWpsehhaJMS7TOAQED57AZp6r08zIKUPsECxvDecDZh0LzbKXym&#10;IysNZwjVOJA5X70P78BWPj6Ht5fH+tkvHLSgd0FP2GF4G+xMHuu1adY8s9YT5L0YoGLd1s/zirpO&#10;RFwOP8AqDgdjcAWzm8Feih67g2QVdThVJzE8PL8IwCw25EFPh3qazl/1n/Uaf/nHl/D4/Xv4S625&#10;weqj720aOJS9v/8eTvV8uLq+C/e1n4Td1FRrFabRSgb6VJ+vb1++mO/ybGntSLM9v76ydkb9gkHd&#10;da1pxuOJvTZUHqf6fq43VkcBWIO9Ac9v2H1gELoHIIi6emP2UfU1b1Gn4Tys/11A0sFnqfsj1HwR&#10;qff1WQWjr6v9MvpqSLinfKqv+xS+1Pd4rucBbKnIhq83hVL2XWKdZr3hEhAa1h5lOpfpwhfNcy/K&#10;j22mSi205N3zxerX7MDXyoPTQh8j7VEtqcv2nKSMgVFhiz+yg6VwaZMEKdqC2xf1GmqbzjzlxYc5&#10;htgsgoqsn1y1xb0V7zO5tVURcyzw2fFQihiMKVbk12nP/WLv4KF5Rt4wMNm84aNC/rISgcNiFxHX&#10;+2SQJNyCRFhjJYF9cZVgC0uKkiRlXanCFMhRVuFRDnbFlT+d+yB2aSEAWS28BFRkK4J1ZrkKKqxY&#10;9JEDiLA617wHtbosNmxk8VAODfAzNryGDmv5L39OlhWdCCZuDeG2O2GVQqxz1r0Ck+5HiYsNlIee&#10;cMjUcl1K8/90tZ0FmFk96BZp+Lle4SHRrSc8aVhycJ8x0Xt2CRoozTAbVN8oVNFkKGIdEegZ+UJD&#10;Zyh1rcPq4t7bZBMAYL+xr2MCe54IgECmRdQ4Jpld9gSlUKCmYIlHJxiWK1US0w4LrRBrRIla82Rs&#10;Aj4omLjU17hwMnzhpoqADAKOc+ZGd3V1qJt8qhvHiyX43F7zJiApdyOvCCxcxJPjUHmhx8BImWyn&#10;GHDKkSkHvih62wzI4WPFFKfZvPVMImlymnmyaRh9uYSYGIiYw+effiLI8vh4X9+TFazwHpgVZDAk&#10;S3XENeDGwsk8UoWvw/PTE5tHY/nYMgSVGb6AKMbxmdG0YQI31IPgtW7aAAw5qd8YeItCHV/r6n+j&#10;8aSPTzHTcnweHOoNTGIzsuXfUeqDxqAYW7JfRZw7mEDJ8iQpg/ut8cEXTTUK1JolXYqxseqa4TMO&#10;U3PUbOESUQ/5WvmRs8tONT0U3diAn0LQd9ZeEAWeWLqr/b7xbTS5SU8vdkad24bY8SAIaQHs5rKk&#10;yqGRnRR/7gs4K0WUrIogsBQgiqYtvUIpKCfzYAnRjH1C4p/FUXgXfXBSG/s2+XD03n2gZiUIr0H7&#10;IHIertngpuQCGunLpGKdsiNtVr3LRzUYpx+jikafXOEdHevaQcECVpM3VHbvTB6I9QQ/L2eFYhK4&#10;QpsEUi7eSbudMeIASGCAEAGcJ2P8AfyLkr9SktPZ5zXwcxYbUVIK+eIAbCCYhP0K4R4stnpLpi+g&#10;/muTxHtInWSGxiZgoyaQu+/SwvgrJoHupBm3JS0WZWNTKCxhNsYPZWgrhgHTDvEZALo2rwxjTjMh&#10;bhjk+bVIuouK4azDaFLIizFPphWFywoAgkz1+y+YUpaF0k62GCa0Yuia8fiskyUbuw8AQCyipAcy&#10;cL5+/S0c6975r//6VwIL3++fediDJerIRYk/+j6aJYMBnskN4eU/SD88BRTZkAQymnqtyQ6r96ju&#10;U1eYQNf91nzAgt5P/fvdwL1nYw6ATK8kc7r+YUhEfc6xz2NPc1YfGaJqDvs+ypLd1hWTtztrpAs9&#10;OIsIrbG9R6xpBC0hqRCN9svLkYEV+N/hqjZDp1eTD9Y/COWAbBB7OYrhzeFgnjt1HwcrCHvz9+ej&#10;mT8zJCbyviZJa0f5Gc6rPTW1EJ3QUpgBuPne74FN68bX5W9ZrF/8PjRnYMxbUYSkwzde+5ubbb12&#10;GCxtOU1+hWUEigRKd7fGjIOnbl3PeLateJiYGAjGHzwLY9rZdQzyqJSuA41CSNYg4dk/vhxlaZAp&#10;Bd7uTPqL9/QmWSYeaQCC+Bk0vyC9ZDXIN/DXVeoz/f5Kb7J92ShMCmIh+I2ghC6pGey5B+B8LAwT&#10;Y4yEZLZJSbPGIiOT8bA3388wL/5fGAShxmg2FjOfu6ICPzV7CTHYh749/6Htdz6E1H9HGyidZw+x&#10;MNlRICg0NaAD1xzrzb3gclmSgfveUtTRcAcwR3JqzQjBJp6jvQpnySdlnQCaCMCFKFat/dyotVP3&#10;yI2Bue5dSHaQWNVgm84aPJhhuPyFe0uCG0cbPDAVGdLV+lonybE4PEm9AhHkicRBnzVBBDRxBp9O&#10;ZK1gtYI5nouB6uZfO6uJNksJ+pNuN2qyx/CHn34mYIz3DikNGUb8PZvfDfYV91kLi+9alLWNGZLr&#10;2daawu/A5TcG7MYYu/h8ZNJas8dhCwPShD+tAL3Zn5c86/DWvtotabIIImBgykqmG9oer9eJRWy/&#10;NeOtNJCsYUB+bqyyLWiXUdISievJsWTHFbnNLqBYDB68FptkytVhlKLGIoBs7ZeXlFpbVnEcsSVO&#10;BmerlNCYFhz0pRX7sSzgWlmljHuH2fyGRz8vl+EsG8wSmoQsZfMct/sr7z91TWXlf7zMeOIS/OEq&#10;Dgf6VmnASddmUY4vQJ+LVrDnQZ77L//j/w6P376Gx6/3diJjeE/Q2Lx+L2I38oyse8Bf/u3fw/tP&#10;P9ee4iqk+vMcsHBom8QI7KyZRd2xWaxx2CCj9sQwFMA1WSTmUzfMez6vJ8g6H0601Oh6Yz73OVCV&#10;ZCByEKM38FyjJF2MwMnXBzyPs9Uj0zw3AL7J1LpAIgjrUYYlXPjcA3TccF1NYgUaq71XwjaUEgP3&#10;+557w1TOltDNPdT8P7kOyYiaCWJ08orHMjrV83l/fcvnF3XCCHku7EYIYO7MqmGaVj6sdkbgvMpb&#10;20vN16uYb5+rjqZah6CV5kBeoP22XpfDlUCAHK6GK5O1RjHhMQyFDUGteT7c3FFFdiqwWxrMSoW9&#10;7Zs9WPV9f/vyi9lL1b4RNcjN/pbDNQB7v3z5jffg2L2G27v3ZicFFuXFSBnoYREoEji8PBP0RS0B&#10;KyYEVpbZBmz1VOc+mmDLQeB2Cle1D7+un+UZIR8A3XCdexvGk1kJ1dvzSIIQgbXZmOjeN2H/HfbR&#10;EpXre9zUWu25XvvHWgu9R8L0xoaDUMd9/PCRgR73HAS/mEx7tn2SPb4dVmQ2khHtM/MUm31X8DT4&#10;kBTMIwaZAo/+D2Vv2mNJcmWJ2eJviTUjM6uqSVb3dE+3BgMJEiBADejDCIIAQf+r/5E+aBlADWig&#10;PyBhIGlGIHvYTbKKrCWX2OO95+5msnPuueYepD6USCSyMjPixXvu5mb3nnsWOxdK90NbOdOs2FnL&#10;cMT7xqx0VgYuqWf29eESV/akwSW9uXv0UYnktgjJk87tJ7LXkW1PklolKKk6BQf+knl5i4E/kK1e&#10;Fcxh1j2pB9qlRTylwbcTaHAN4AJMT0uC0YtCbT1UcQsttzfoEt6UQicxqjayQM0qH0HPW1yk7KWf&#10;T4uPbA/LCIu/X876t3k1fKrdzGaZ9tQSHEqNAtnWXvUxe4hHWb7PrSaq5xQsPvc9GX4VglGV8td7&#10;bQWAmkJlBYjiTPIF47azK4CzBvfwL/ZOyqywQh2SQ+17TdA6cFZiSq+HWFQ9BFla1bAK+HDQczV4&#10;cp/+6rJy27fzdrv7u7DMACVn0QRaibie8podHfZQAfnRsYCnjxFSVkdKUDmFhG8OCrtqJstgQmDa&#10;fDpOloYjfTM8HvacJB17ATC5LLMY9vP8fLDJgPz+aOQ8W9PPBj0ZcFd84wL7pG1sXpjhvwGcMdWN&#10;IRZHhmrgfaFReGz/fXf7QObNs8xLMQkCCwMGomSi5MoJCN43ZK4WDBC56YJVBFDM9ds+jWU60Wnk&#10;JsoAkPY7QkbwufmeyFLaElyBIToeSMicrTky1t7t5zsDX9qNfXx64YZBg2w1ErgG2PSrvLIGBVmg&#10;cWHKLdNFkxqsLVk7xjoc+L6cBmqMloHXaCeDam7+SQduNEmveQAMHYhDgW4sUCHz7WehuawKfqlM&#10;BDWzX0hBncGWlXKXJH/whGQWYlJkuJdBT0HSplPlbRJeecDY5jV5pLoApw7I0CzfmIJFaYc02gbV&#10;/WTTmtM4d+lSETSAlE33TZrkzZddhiI2YecW69ngpF/eg0POvah1cNKTjnxyYNJufUZRyYsKdQcH&#10;fTKwERPMpWFroC/FpfHvsmJNiCwhWJHteVAK5iLPIuNisE3HacL4+55UKfAV4MAvvnjHNDAwZAHw&#10;0zNxMs8RPMsAvc8kpXIPJawtFngqprO8qjbD0FOk6Tfj4FG2cAIaknoTw3Q6mw6PNA1OnFCagbeB&#10;HWSdyQwWsh1fN1VBLJTwYR2GJBN9Y+WVusjjsoBxl8OQTdQ+T5H8pMuBjUKgKeGsNVm7EW9RqlTS&#10;PYu6xrivByZSBjNrT2kVtGIgJg8u+ZS4PDGIgj7LbJvBSWSkHe2959ivqzEyavewyDogOLTQnsDE&#10;PcgTi4GnYGugEEChjgS2/+eX/y58++23fL3ntschYAJbHKbsSQdL7z0F+NOf06dtKfYDiWnbnk6s&#10;g8o8LyPBsM3GUpjdP9I9kPBsGJMzkvkHBhGKYjAf2OTI9J4FnF57d7bvnoHB15KaYJN42zVi8ceE&#10;+UypIwAF7mPmzU15Ot4fJMVZxtDbvXmKoXCmXHCTu4R6oNT9nEAWvhf3AMMk/HIfSrCrDbgIC4v5&#10;j4oq930N1SV8ts8RUJKPZFz/X/eWrDoBYMMmy0fGGks/+y6vz8LXP/+SDHIMizAEg/cthkbcA7Lb&#10;eMwEcji8GF9ak3HJ5xfDaZhrM3WeILUV2xi24X4wCVJ+teYfaB8RzEycgUm+qmPbe8goP4lNOeQu&#10;V7i4vOLz5lI2PIsmAxt1L0P3RR0U9IXnhHLwvJEVgtk0kH2b3cQ/9IaN+xGBJysol1Rzp0nFHk4Q&#10;a1yMmuWtyrAUDr+UPJ9tXjzIuxPvi5I5/C6rBP8ZtJvIJtHD9cbv7vdXlUIb6uKv5mEUWSBTFBub&#10;EuCUluZYQ7ogtugo3ym3h3D/0yrkx5KWxViRjCyrOUdt4rJ3noOjpXEbk9iAOZNFo96yECAOOXKU&#10;75yxlKepKFzGErx5T+SRS1ZztGs1k4k/8PfpZEzzDVLuxQLGvSLonKI8dbNAxo1JJWmsv3z9VVvT&#10;XK9glSawVy/Cf/pf/Fc/Cez71//Df09vwG1br2ZtY/WL229E7cUbMfrwmRkSIN87C8DZKMl7q1AO&#10;yVmTNS6JNjLmxWhBd6kzdvl5s8vJrJZYjOOtOfKc2qQQDeJ0UY2L1pv/cvP3WpZQKmNkiHkWk5gC&#10;Ss9dchgW2ayYxDW4v6P2rFd+T3J3dv+6uAqwibGn5S5edzorY+3+xEmkgFdxt9601SVl11ODe6se&#10;Jd11UE/Myq4g8+ZRtVZUkr3tq2FRHIg5Gfo5tPZB9h039RThDvStmJHO+inaN7r5vPsHBvPcwvmA&#10;uuzNm2v6v56Oz7ZXtx7HhkWyOIA/eKvHv/6rvwl/9s/+Kpxd3oT92SXPwC3D0FKXtSelVDj71htu&#10;CzQKCoEy/97uRReMbWRs7DncI0iQvZWBbAD/Bw5XLLyMA1H6gA+S0ifVzAZy0v5mtrrM1rX7YtnQ&#10;fKL6xwbh5g1oQ44gNp2lBkfWkZfX11R/1HYGoZ8cR1vjYENvE7x4zwiORtWYiaFa7fzfXjGcC8QT&#10;qELAtsP5DNZizBa6hesGdQj7qw7gLP7TON8TBydgTLfv2e3JWp/Md0IDicQejux19TWs92R1RYwH&#10;NUurB4atAaibthfh9jM1FkOL9jlATqHNDkgX8Ftt33sBr0b4/UL9gn6umDUIFujNmxvzPW/XH/UG&#10;GJZgRIJhBxANrOaivhH13iD/Su63OI/b3nbTzvSTAEDaeSAsEgPUVuOX1gtv0POlzcKYmop5YuMz&#10;4oxvZ8sgNZOFm0xck+b5nmiJxGeGlh9b+g/m9jMurq/Yy/J67M5ZE/3u178OH374Ljzc37KntuH3&#10;bKxz7L+q9Xhvhtyl/9F9MAW0RWfRS85qg/DCYbEpdmY+E6ZYKwuLTuy92Pdg9QzJmb61A9dx3evF&#10;ZSDjPSZJAX0DVf2vmo5YCsNEUh9mMERNEvYSa2df86Sea/cmrfKzNuuZeUUYWbHapJ4ZBCzxrCbr&#10;cLChyrxIRX2QfJJthQdehA54LoChWydkEXVYq8S6iiavS9gH3oukpTHEFcCpBPdV0NECuMYuE67y&#10;5Ey6x7P2c5c01q6RXXwEq0I9fZ922XL1wdGfBDWVPizycyJpEBv9vHVllv5kmFjWzw9dym3fExWK&#10;5KdA7DWc20WkVR8W1Nv4xfYBWlbg4R977zsa7SEe/b5rcOp7e1rDqx18bNfDmHDmg8QNnEECExce&#10;TbjJkJrJzjvVsacCGsHYGE0oFB/uHvkQ4d/OIF2d7cLvkdp5OrJooy8Cmr62IYDdANkrCko0DplN&#10;HDZVY0/BMwJTJzSIRSlySd87C5AhEOlpKNWmT6BB0zcCU93WvIGajAf9/fu3LBY/337iorhoheAk&#10;BsT7N+85Nfvmd9/yPYP559ZlbAzTRqwZsQqS+TIc2tl01RonyDhmSGGfj2H3xmRC+AX2H4pTgBGn&#10;Q26/nmmCWiTpfbh/oRkqpGKYwvz44c5MoamnN6YDvLz2F7tw+3BvsmcEYyCK/fGZvkLDhZmcI60X&#10;C/RwOIW3Nzft+xN9Ol5oxh5N+qLNhSxGmKriXh+nzswiEMYH38DA8dl8AzFVQeMF816wuQ4+9a1T&#10;l5hSsik5HhuFk4HGOGgJ9m03nR3gHkv71twTmCtVbJCRhy89GwFGCABZPO20QcnzBU0UkzPhqaOC&#10;39L85t5whVWxQ0P/aMVoTQoFaa+LtCvKx4uaQXiBKeXS5D+2BQGEfXhCcMzOmEA59kCC+kdm04PS&#10;gZ1NUSVrj5rie+J19qQjAXYEQMRucaIxPeEk90qTBRrgi4+aUpH2q6CUqGKDDa02kI0k0t3nR4AB&#10;p0TJPMaMKaL31+XUSwgEriuAFvuaGp4go0fadjEze6TGYv2gILHGJ3KK/NLWPIAEeibCg21n4N9G&#10;rCwGkiR7fwYEzl1KFzX994286lqeaEofup+CZTkYmw1enp4YTAZpNLr/pu0FhJH4mc2zsLWvr6Q8&#10;MGAchtxT/kx2ZU3kkAYddNueiMSiWRO/2eW7oNPHoUvcUGDh3+nRtd0SeI9qzuh5BH+4wQ56Stbk&#10;HQITbE6SclL6kgEWJiNZpO7ui4f9NSitmT5Xsl5gEu1spvlekFc2wyaNpZxODOI4UFdsh/5o1x/S&#10;1A8/fqKElQEbYicZYGI9GfYEX192NlSTqYkhHDVIwNci7Xymt56kPpNNgrMCMWaBaXQQmR44nDCv&#10;2HPum9hP+UxjjW1NNoG1GE+Wljy3a3+CeW4xJm3SeWZBBQqfKsYSr9m80fh5VrLrzKLVPg9Ty+Wn&#10;hHsHawCkL2PvxGcxTzg0KyM9/VBc47w7HzYKkXokMxB///H2Pnz49NksFIIZsAPw4s/Q8wYG4kmA&#10;IwumrAnuOHfJ3g4sRxXxDiyQFVisqB2yZpqz+bWN7Xx4c31hrG966W0IruI5BWsP3/PNt78LX//i&#10;z5naShCVwTmD2E0wZ5fcFl59DDxIHZjPKhhfnq1BZZMGE/XJTLQ3YmbgpuBsNXDPGmv4Pu12Gz2j&#10;W5NHeKpnMp9M+Deeq8nEOcQhSlsW8HsDCExbBgRUMDF3w4EX7h7lWCkrICDLNqE9M0Ph87KRtQEa&#10;mLgbJB2frQinX6LSrQkmpx5ohIEgG/HtxoZGeO7n0n1oarUBStDfZcjGw6R9u9UTcavEND2bClWg&#10;5cdkzImqpHMzaj6yjor0Xj2Yh0vV/tzWC1iheE6ORwE8wbz4BiW9jcWtJtpzMtneiGcCKZOF/rvF&#10;2PNiE5WaySb3s8KTg6Frwj6OswhD3TwLYJQ1i3nozKzz2OTHnew0ZgMzlXT+Mh7C9HQ0UGIYOpMx&#10;ZfMYhlwLzzC8uGD9gb2QZ+kkFnJ7UTBV4NflLPHS2Y55sYdBiubhxP0Y8thaf3pAB9mMyaRyDD4Y&#10;LASExbQCOSgdz6bm2NEXeS/QbuiDRAcbKehCuvIQlZycBYwtbBIH5ar5y6spTPIOFLgnwBgsTg5X&#10;0ESVokRmYwR2hyEx9YXpWbMaPA1wiU9MDoqJqRQ1eO1+t3n9HutiO8He1H4AFRQu/62eKh5WXnlF&#10;NgLJ2JJqnSxDa2GR8DOF3OVNset3bbAE/ph79oZ1OvBykpt0btU8zrWE9EdyX6fjWZImp+dku/M9&#10;i0XhfawzeMIqYMNDvVgX+KSL1MYqgGHkeqt1ZZgv8VjpjZgFvZ2wf7QN7Wd/9S/C9fX71of8Onz6&#10;4fvwdH8vNc4uvH3/ZdheXIbLt1+EYXcWdvCQhGfeRoMNV0oLiKdSLGsNVJORd8sCNdF8r9X2v+fn&#10;xzC1fQ2/OETZX5JlNU0Hylgj2IZ1Vn9gQT27z8/GIG6f7e2bawWzlHAJkoAkib7mCDgxgMuZnaYC&#10;GuvR1hH6ArdcFDMPwU9D29dwPwh20EpiouzTBiaB/SDUTiARbHaWBh+L7RfT0+cwnLfnfnvertN5&#10;iMeBgT5XZ+2a7jKvX2q16dn5TXj49L193tbdYFGitkawRzzYgAXqJCSWB6nKAK7BdgHX8nx7xvsA&#10;j8NAv8KRbF70lM/HUYE56I8yB2oA62Z4NJ8Z8IM69SxfWEAlPjcAMajhZD80trrh+nIXDq0GA+jx&#10;/Hgbbr74s7BrveP+/Lr1BPJwQ6JuuxYIrAAQOZ5emJB73c74+2EbHhFwCZDv7IzWEjjrH9v7g0x4&#10;S0WYgXgjSTKRgOnx5SmMePTaXjaCnV0xiLshIHVoZ1GoJxvgyD+9nfrsZQmgX162z3huYW0Ans4u&#10;wsX1NUHr2t7fuz/bcj19+PQh/Orf/19MgYZ92HP7fdvOik0ZjJVEMoWd/5ZYbqnFLuunjDeb910N&#10;fgaqhsXApRpI6X6VMARkr1TV7+D8wTpe4SvZN70gW6g09zTUtRcpgT3tqQZDVD6DMaVX1gJVnp/G&#10;Mrctg3UbBmHyDwxp8fe0JF2JaJUXNNFixc7kIbnn22JVZRJmgctaY/hDdo+6vIRhdnsohWmWHviw&#10;+PIlD2TyIUxOC4tc6eqpy2fDMnzRnuMEkrXh3yzPcA//cLY52r6caz/Lu3drsr7fBj0agGp/iwoA&#10;TarxWMM4SJrYzunMsF6M1joCsOrK1LpbTEnh1dl2es8+3NBESGBsXJj//fyN3ZM2yuc9dqsuoafZ&#10;zuyylm/HhRUYXOorkV33mS8Ly5HBbWlJ3a01vA7wxP0vZltRvT82olY2BosQUZ/YhWiSq6xABCQ5&#10;0T9qmvuNZAz2zj4kgaPZUj2LGqXtfmvJnU8jQbsdJ+mWCuio+1dffcmfiXCLm7egJj8Yg0Z0zaTI&#10;Yxx6mLKEasbf9/ePNu2HpLZtQmftvy+Hi3DajGTFbXcDAQUUBu/ev+vTZIJVlLW2zbQdNjAQx4W4&#10;u7szycS0aKNRpP7853/WvePwWp8+t0bufM+mEw8bzEPBjsJkB//tTIpQTaLoCZqga7v5OozaAXTg&#10;c+J6QiLEpdf+7bpthjNZi/JFwcY5W3N/+eYNC+2XZwPqICvD6+7ZdBjLEYX85893ZOW9PBt7Bwvj&#10;+QlTthMPfWcKmdzHGr8NpAzt38j+IIB7NM8EHAoAf8RonF+OkpuVDlg4WwHA2LAx2RanfUpM4kQf&#10;Mk+wMsC6QQLgPJqcdMVsiyqSZ2cAwHMH3x8GFa5WHNL0tsjrpSyeNpzYAHkfhh62QLlikfFnTN1v&#10;hiCYwhjoSVStRB4keeJaLk7c0tSyfc1+P8gbS+y/WhYnWIBNABpU9nrBPMmXzVl2br4ZNQXqwB/e&#10;b3KD7sRG46REUAebHbyU5RuvM4Gw2SYOG8nLalnRfn1CPs8djA3ucaZDxVlQOS7U8lF+dpRiaFIM&#10;QB6AHqaUCKihbJNrIxAExeYG6X1bVK1BN98Za1QMhCyTEhmTGb1bvV66TyCKnY3YniyG52lpNLA/&#10;iaXCFFN8hhOavnNjEHV/A5NOBa2TpCl6FqOOc+xaejLxJEmwp10x9ZRT2aw03dTT+IytthzkTJKV&#10;/JdMh5C6Rxj3z1VKofn5WUPn8jmXDGRJEao8ACmDjLMA4KIJXzFjcIG5Q7JmntwiPW8TJbmF1c+s&#10;Q9KNhovz7D3FKaXuOYj/WUpcpeExrud3P/wQvv3293x2vnj3vj0nH8wns9reaJ4ewbxhgjGK/KDL&#10;Atud2TqKzcS9ROblKNyjEgOLZGQ4J07TkZ+N/liDXWuAHC719ymWyTJKf9YPZHiazMKDJJhqDvBQ&#10;oMIsCT6n0QCHogG/hQw/O5jd3xJXfcQ+WMX66uznrTG72p/BMgf7Gc8EnoWpmp0DUEvsBXgVLHms&#10;P2PDbcgUnuQZR7ZV0hBL3nsO5EYxnEm2SFGycLFbN4nynJ4M58OQ4MnQqRv8wu8Wvnz2uTcGmNCv&#10;9iz8+OOPXLsIogLL7rwV5DgjyTbb2iCA7DMBezjnmLSmVE4vcAZ504ZggCUZwXHoZ5+Dffyc7TUv&#10;rs9VIJl0nIwMgp1D0Byie7zsFQ5CdjoDsiayHtI+df9U7Pkb2XLg/rNumC1MI6jocm8VHAlkdx/N&#10;35Jt/mGyUCPeWztXMtkdm+5bOpa5s7oo6y9ZnnWFRSRZzDwT7Fwc8soXBuuhTpJWDGLjLWdEfRUe&#10;EY1BI09Bhk1hnbX3Ai9DhMQEhQBRpjwrFTMuxtH4Vk8i7nJJAT4mx612tuA6in1ESxX4EsragGCZ&#10;hnaTAqDo9So7FfrHetK4AM8ym2+pea+avYCxLAHKo4k0KTfuUZ3LEiA1WrjIlp5QE1UJ8GE+VGuc&#10;YwhdOoxk5u2wN29QeE+2/YeDo2qhO87+cLPxkFasg58q49VE36xYAl8fz0XaGMPJvPsGgsAeakfr&#10;AHnzuueb1XEmiWS9M5uXDhnlaKxnaxgAEmA1lVQFsMqwW/7DANnJ6gyW5JyQ9Ic91zVVSqAOYqt7&#10;4lVcy9TceB3NcU1iS0gS5oF8poqUd3DqRsV2ZsWeBN4DCeKaflDFrsmqU6IFoYXYLVWCGuLixYyH&#10;KyrAofRmKYkJ5nLeJMbaYH5vcXE7j7Gu3kPS+Z86S4shmwISPdWy1tjt1pN5zug61SWttyiNO9VX&#10;0mZrlbxuTb2Z94vtvQvBL3VsXo/VtICQuST5PGF/H3gm7G++CP/i6io8/eW9wCP5fQH43CAcZmNM&#10;HTHt2Ls5RIFytsYefBTkDei+16XU3jT6hY/F9l8EKdzf33UD/YubdyFeVavt5udwfHkMR6iZxkKW&#10;W2rP/gH1Tdt3zvfm14bh13ukzcOeoPVzUz2Ft29uzE/4OBOg2QGEGk/dS7XI/slBABsKmjf52SZx&#10;wAwPVDDgRg5OJzLEavH1ONA2Ac8Fh+SyNAlm2UufPJBFAC7B35CS1tE8ddGl7tI2HOdTT/O0evbI&#10;QQj2eLNfm00eWiw8gT8X8lTUYagTsUcA+D3fGIMubOm5OvN8V1+DFGQEVl1cUVGGn47PuqefqPV7&#10;+/OLsIvGggQZ5aFdbxAKAN7hHuIM+Pjhg4WYtf3g9vPH8KZ9PQbqEma0/vkp/OzrfxYuLtr3nO/U&#10;y9Xw1S++5vN+BgDy6YlhGaendt63a8JE92hKs+vL6/Dx8+/Yo12cnYNyHQr2nRcAqpe0dUGg3hN8&#10;VgFoY1jbrvGUjfU8M7yq1VCw9rq8ChPX6r79+ZIhV6f2Rr98/wX7YCT6cs21+39zcRZ++dt/5LW/&#10;OqcoOtDEAaqghGG21eNFe5ilnsu1VMAH9tNpCp0pyjV2miwA7+SBc+bBjmviYR70hfxjFnMP8FnS&#10;aIN82Nwax1lZZl2QOqAXkw3TcvcHVbKt9umkYK6SoyS+WUn09pxWl/zPbjlACM/UWLP5cMMWy9ho&#10;s2yEFM6getsUZGKKL0ltnY3ojgjzWvlmzBr2wOwbNGBZqfBtr5VXoA0V1It6grGG+HF1LkT3PJVN&#10;HEFXD3mSmoVDiKl0Njirb1eRcui4sPp6MmAxRQBActrxeBiImN0kjIigQBZ38uC70odcPawq1lce&#10;F7UuIaAeslEkAzaVnz7LJP2fcg0cEO4e2S4lFmmHRLFQunrW5dZk6otcY+dr7j68vgaiziqGnwiD&#10;QT+Y3DYjxX52FREbeu0XCRDHJYVExtaUVspsmQDAxrxTAKA9jXOXCZWe6mZFxsTJcJChqj0SAN6m&#10;UvUQxB7+AEBgQ6+XS7JGEGjx7mzL18X3mHePBTNgyoFEXBTz8AWD/4tPX006Wwl84brCPPzq+oIy&#10;UjR8MGbFRX5hwl8xz4L2NQD3rLB8CKfdsW1wd6Q1w9/o4fEkCmzgz3Ld+uH4wo324nJvhtgInAgm&#10;CbZktkh571N94uZ82TZ2Nh9kl8xsesAC4SRqZ+8vKg3ZvJDm8HB3TykdZLR8z/DgOs4EfrAI4NsH&#10;NiD+/QlTnItzLqzHxxcZS1vi5sPDs02TcRjB6wkeiWiS4D1BZs/ATSrrYTRPMmZl8tDk5MOBKMi2&#10;wPxh4WC+UrPiuQclyU2zeWIBBMDZtq/DivoaCfRVGUniXpPlR6N2+1yzGSywKQVrzthmgZ8liinE&#10;Hnqel7TNZJNRGu4HScq7r0zoQFnSpmxgYHn1UM5M6zTZpyUlKn3Yp8al9jhro0Zb8IClHloyV5WO&#10;xY0yU8/2rpLWDZJ+2c+2WPK4ouJGgXm1exVumfAXjIpcTXM/iwU5KRFqo6hvf2/pTwwoYveJqpKA&#10;GaBUxYJQwzZkGZyHXqjy8xVj71D2DaATLBwB8ZB/oQi9e3hoh/O5HbatgGCTu7EkXrIu0axRBtDe&#10;d7BD9uJqR7ahsYQsCY6SsPYaeDbSuU028UwAgKKvn9sJxCDAwLwzUegdx6MaZAM8wHyK0YzdWQRm&#10;myDifQHUAUAI7xsmupPVPPQ9zOWY8M0hMB6zwiWW9MBOzdYB4MxYTNuOWOezgXM07HWfim5O67Tq&#10;xCaQCePakzwFhibr0XxhPA0L/47nhYeapBxkQ0JGBk9CFMEDWMhbi2wHiIXiZjZzbvtxs6jwiQ0T&#10;ASNneA52bdxD1KaGmX6lP374xGdws8lKurbnelQ4zSBpHp59N+VNYhkWyndNsmpMTnsmtxoysOUj&#10;o29J50JhZHlKJlcgowlrqVggAooPsOFsSBJfARqwWog6t+DF5A0WDtkhOzBtxv64npTbcbgTVfiU&#10;7mXmoR3uH4KEUFwneMyxUG9NztPTC59dFMZY88N+0ODD9ltLYE884wiyESxEoMPAM7CqycG1wboe&#10;GfIz9HVCL5NoA5KpeDiTMRuYJk+AS0A3QwRyB1mxNvBvkMhAQov/HsbMdb1RUM/bm7etJr8iWDnp&#10;vPTChA1X+zMGQAg52FLGPncBxIEhI9VkivJf2gwAg+wcMsmpXQsy4zSM2CrYCSApGX3YLwa7bo+P&#10;B65PpFunfEYPp0Gvg30H0nJKtEsQQ8juzQhWSk1i80UlJW55/Vjst39fg/TuCzppTxxoKbHlGnEL&#10;EfcSM587+D/aiH3Pe1GW4jBpwImGsq2PTdwoyS5TOjYygd68dyalTjpDhHtyWBjU7kOaNdnGe7GU&#10;3tqZ1ja0qsbAyO6pZ+dEnax5gDWKJXnnXrRiGBlr6f5tlLC1a8OQqbUBNulWM60teO7OkkbhvsjT&#10;GZ5UVeA097uysPOiGOdV7DYLGIqdPYZzaz4ticy4T7tdZn1lfx7YeELWhsa0lpHnxSlMarbMsoFr&#10;vz3Pzxy4mnwYdF23jPAGnozcY1vb58efzuxLy/XYnm25PqJ8hUwalV+n2YbUTdaD349i7P9ih3cf&#10;8rn8p6cUhmWAxNCXPOg6OMqp6x9C97oryahbXOdxZSuxuBoLZPrjIA4bfk6yj6CnoDeq1Y3iF4+5&#10;THZx0jAydXYGn75szD5j31kTCKljdcJAcclW7Z+xdubhvET4FoWPaHjrf90N3vn+ohqwRcL7J+m2&#10;MgyMfe/MZrGy8kZ2M/ko7z1/vSpAjszKrppyJUzor+NyxSjrAiKYqfrl7nJhayAlmVaIgJMX/DrP&#10;deVaWJ0l2erYYRd2V29DPo7de5ZhWvIn5sAJwLPXmmmRc5dO80jOlKByguz6ODNFnbXmOJqnJOpJ&#10;pJWPM3uKKFsQ9Eb8ngy/TZxbbT8eRt03O+ehaLqEZQv2kba/Xl1cW0BP26OHCIbfpYZ5ZanX6T0m&#10;D2T0THpODfw1dYl7hCL0KGO9nAoJFWDeY+CyBSCJs71k/l6UossWAr55DM7YtvPqAkZVVDeMdZSX&#10;2sA9o+oZPUCXAlDw7LK93AuvSYkPvCcbJqWP/NqowbEn0/MMxnXc2dmEfT/BpujsnAzIXNFrPnI/&#10;xn3D0OjqzRUtolhbD9b/YF/KYS0FtcERQkhudjsLQ1SNsNudsQ5EX/jc9s8Pnz7xmsJrHssTfoRD&#10;q8WprIHXK3xZn4+tD71ue99V+Pqv/pIDlC+//ot2zw/httV1DwjRgIVJu4/v330Rfv/7b8LmzQ33&#10;Xnh1bhRoAfYpztCzN2/CEfUNt7x2j65vLLylHXmfP322QQjsot7eIA2TX/Ph023467/8KtwgpKz1&#10;3XcILWvv7f/+P/9tOGtff/vxYzg8PbT7Xcl6OtJT3/CHjYZGmV1k4ZqjLzoA/9mYtJALG/Mh0U6C&#10;XCPY+5wmBVqa37V7bFZnUgVTRNFSwYNeHMxZSfK7/9zaAkHAWBFYF9dzjzKZldYSI2u3dq4rNZcs&#10;eryvMc6rlGJiv+lnkgMDIokG9bMsSwCme2IszxYCdWZ7lrrJw4qjxk1ILFsfCGPgcLIJzxAU3rFK&#10;+Y0r5MtNGDQXeZVo65ZUdsanHpKXFWRhvXLRueWWHktKby31le0DB0UaWE0WcaxwzMAaJonBXCZT&#10;Ezq7bunHXB4duI/VxTEwvMqiCisPwlVw1eKbbsCbv1+XjVdlNUR5t6/9ETsbXMy6GJa05Njlu1a/&#10;OsCcxOAnEF0sYGOh7AlkjPWPUuKduecxMZFWDMkPz7oMkwmOt83j75wquBEj4gnhE5IeJjHaOE1K&#10;iwzTi9J1sopJZkL3vsLUld5GJ0vEBQDn9EM8yGhA0NDfP9xr8mQFACYFVcabAMdQaAHoQ2OVPFFU&#10;AA6jywUiAghEYQnvIDAAAHCBxcdFF5eUNjw4mByzwRZLCN8bk7FvhjzoQN3wxqJZwNdCgguZ7PX1&#10;OYtwMB7QmOImwFeI/jY0lD4zk3oVjWhqfXpjEkoruOlt1j4LvJ3gZcSGgiDYknxHhuFpYoF8dXHJ&#10;n7FX5P3jw5MFbGhhnp1f8CAwP5tED6wgBpzHU3t4Ab4foSEGPlngymYwzyML0xBNmewaY0wEN/OW&#10;d9E81/4gV2n56aUg/wEvurCmfArjzBxu2Jro8XXAGhPQTNaSjOvNZ6r2QmrtmjLOzsLaLHLaUnoR&#10;XjQB3igoJQrxdh8v/qzuPbMCb5Su68Wle+IlsTFKXSjIkwINaJ6u5iJRsmmG3O511wNFkii53hh4&#10;Y65C1f8tKqk2rtI/ncFjDX3s8i82JAIoqx5wGoJn+fAAyFmlAi+b0uJ30KnN8h5wGQ2ZWDr8CMRO&#10;I5lPN2+uuWZ908ezftYOd0vjHfhcYs0DfN8qpMM9cShJFohs8u+pJy2eEUSMK9aHAuSVbonriP3E&#10;ACMDLGgsLwAkiU7N59K9+oKxtZKmyJ2pJ6N3XB87nOw58wk/Q1e6ZKksUp1qnpWUYbZGEnJ9mEu7&#10;sXjOQ2e3WIDAAjDDD89A6cJnigyoPKhRdt/GrGdps/g3qPnCOj8dRiU/ymdmXpgifgi4xNfZ6ims&#10;/N+wlkYDniBFcXbcrGuOvRCAFoDX03hgE05QABPxScnUcaGhux+k09F9rZvnoRUwnsbl4yqyc102&#10;21NQlYzmHkp4XTD0ujesezpGsVJtDSORbiSDKOv5LDL8tSleMo0i924aU2PIM43d8HjWvfVnnICM&#10;mKZW3CR5hhk4gsaOXqYRA51zssNhnYDXzUnNRLs351dX9Ns5MVF24tDsyDOq2GDM99FplveH+VG6&#10;z6XtLbVP83z/de+j2GX6g6Xb0vts0F5iU2WcFdwflcqdxXpCKvyXX3xhjM7DC98fBmaYgH/77R/4&#10;XpCKhwEVCn+8b/jXAiCDD+3xcOQQAKASmjqGLODe0RvwxPPXAKXcE+4p0VfhC+Y5JbjBgiHw8wF6&#10;YyXC3gOhDFns7mm0cx3X3CXtk1LJ0UyNalzhOQTAnawrT4meLGSLYWBJAw8lp7mEdvHqlCSfzDal&#10;ouu5oS8xAolUPmXJRVNnc9UeGMEGbjAZqPsSD57UV+w5cKP+GN3/qxh7QSEOGyouNva8QNmwsz2K&#10;wMiQu4esMYS39MtbfGA2fa81lptN081g3EBcG5jadaC3soZXZM4kA2PM69fSmmnqPVpqddVeSVZ/&#10;NYZtLYu/YPcHVLJ88GGWzmAOLeLCJuCQp61B/zr8HDtvttzjIYvDOXHdGs1INckZ92z8Hf2pVJPg&#10;jpuNhKlOJg2pMOzBPcDZ8p//l//NTwL7/tf/5X8Oz2AMwmu5/Trb73qCtNWHliSd5f9K43bcO9Wm&#10;BtIkFfSZDNOUncXgnnwbKQBqn8I7IJrp85p78xm0j9HjTAUCGXQu3Vmxnn0IGcV+XrzxylJPyBuZ&#10;3lIWeWDNhHxYU4zdv85RWQ/f4PvyPTP5bl56+FEI6z5FA4rkWEbsLxlfsUyS5EZxlUSf1WgaO70H&#10;kcXQ/Xv/BKTtgWeqHbzmUpK5pVFaMGAMi7G6NVK1s2PIoFdd5t7JboTem7jkTK9XbaNqMPfyi10C&#10;R+Ac9yOtwQLVk5Kbzc52Q/o0k48G2c4MHNpx2KUzImgP2CZjNbsvbehNalieSw0OqkvMFEbx/PBI&#10;QB17LXwDz1vvtN1Z2jrXN7zfYIECQGizJzCEsT0ALQxo37Sew9U6tAoYjxymAljEPo7nmamgc+0D&#10;HfYgvn8ks2XBs0qlQxa7Cb8w+MLQEmcmaoFi4Y2FwPmseinSniLL35ls/aE9q60WvXz/ZZjjpr3f&#10;ganotESZKRAia6jIJmFL391d+9psXrrc53E9t+SXjQxEwLWFVcqG74Fpveg9B1u3AO+wv+xQE0t2&#10;jr0SHnoYdMXBfOMHMdSByFCZgXOpWNAivH6r7+tgMCMo42zf93JcH9Tdg+qqSELDkcxH/ESEfADU&#10;+uLLr7g34NpjD3339iuy8MYysUcEWw8DJLDvzq+u2+c/p73OWbv3j20tnF1e9lBO1FZ3rb49bzVA&#10;0ODrrvXrAGlxxh/xHvCMgRDUXvfi7U04u76mN1/cXhCA/OrnvwiHtqdfvXvLnvqH76EY+W2rL5/C&#10;r3/5q/DS6opjqylGeskb23STjek7sAeN3Sc2hyTWcXavD/O21pnkDFqqNYr8+Yr7ulvdZV7yy/7j&#10;6eepe9/FHmho9cLSb5micZGyOtlJpgQCqoqkrMtAxwC28ooZ6J7vIcZOMphVIxkgNvcwByqMnGTD&#10;07n0Xje4MkjkkCg2WqgrL9O+7asWmMyuh9Y5c5GsfvZ8dD6zg/vLpaQeMHTWenJFEq/PYvDqw8Kh&#10;J8ivvAfjEgTiIGfQ8M4tIhZf1qoAkaJgx6T35f61Ylgnt0hYpf52xnjtifIcJoXSe/l+9vioTu/d&#10;gUr3M8w6gzwfIa29CVWze98fVmQOD4nqmIAnm8hL0tmT3c+xe0CKXdoHTivPxKBAIFf+rELOaB2n&#10;7I3uDytg0/0N83bY/l3UK2Oq7dPE5NRKAQ4oeDz9zxM+PWodp5clkIWeSDPo4UThzykQUxPP2dDP&#10;YnqgYAc7YyJYsDXD720mKIiN6vlw6objRcaE+B2hGi7ryYMtXjRyRQc7fh4mKGhaGfohM1o0q9hg&#10;B0kbnVGFBQ0pMA5MylpHk5qMkrsA/HRgyjzljPrLpg0m45pSz6L7XrVNE02eScL2/SHHdUPTBI8i&#10;fB3YEjWEZfOqAgCUAkqgER5KGzOCxRfjYEMsOb0q2uHxomIXy/r8wtKIs4pEBhFsB34+NFLnMJvN&#10;9qDgQJ2URuThEOZ7OJFZyDAN3vPSyxhr0LaL7DOs0O7opuGrJDcVGFkBHkVghZuk8gDLgwwvlylK&#10;VmFEltFcFPEdlmJSKaheyNZu+qnNyKfg/e8cjF4orR6I0B/UuIr/rkskOplULqmpJsP2AnsqRVPu&#10;xeDVfaVXOcWvik736PMwDjch7dMABTgQeJEnBdYli3cBJWQGumm/rpPRiZdkoFk+VVlAzDxOC5BX&#10;Q5dbucw8xtRZ0gRoJCUuxTw0k7wycJDAxBdyc58m7GhkfGZJuCxI4YeyFTthJ+agFTR4vrwGrpJO&#10;xxUbjFJIUO5xcCelV2YDOMgmwiRSJt6UW5dZ0+hq5tQxScatd5dtwoYi43SyRh5FEyeGrlKai6RP&#10;oW/eWYVkN3Stne/dQSG7tnM/JJmQu2LeTEoWDisaO4okgEF2TYxqTam0Glz3ufNbiUn1xIZ65M9Z&#10;G8hSgltNbkZwEoWMADtv9jxgxOVGnk6Xug+iNx0m451O5sGCpNUffvghfPfdt/2zvyjpdtKE0+RB&#10;pUfMe0BKkq/FpPfrAD4n41KYJcq9S5cX0NMTew6tHwTcxiX8I62eqSyAFD937EymLHBjsfvwIBUq&#10;SCVRxz4EOS334bY3ouilP1/ShDeGbmxunkxJUg8DVXDN0QQBPMZ9Sy6Z0NkIj9japdIh3LdmalbC&#10;JoAJshmTBX7MMkh3n0ljSM8dJK1GF9YeqQAagSRLAE/tkl9nC81Mlp4JflHyXUwubwy63M6nS67B&#10;h8fHvqbx3O0UoINzGj6bl9dXnR1ISwUam0eFK1k4x353TlAc4BGuPZjxZ7szgiPzPCkp2wZf52AH&#10;6toV+kSeyBz1hMD9+b41NzaE833YGu6BjR2uAc4zMlVjEZBiGy4GD9jjBoFk2BMASPozMCjAZZTk&#10;FVJ1XDPcS4829Sk5Ax02ZmaNBmSSZYCpZgrPRz7j+GyjeS5582EDOpPrCsPT9bJgInOuyB04cPlL&#10;kJTEh6ZDlyHG7iNKFigZZkrl1dk3MQG8qEhcflbx4YcbNFNqGhawcmX2Mkua6YxXsmg3WQCy1S0E&#10;TcVSLNpHu9F2T4MqBnZttotft/z8+jSeQ93UPWQHDcpqXQAqZ4IRsBObKciXFp8UrEbWbtl8mrDe&#10;6AFKT08Dg8HswLPN8Kj297vW1P7tv/pvfxLY97/9m78Pj4cXgX07pWbnnlZPGXLtyugur2fitAJ0&#10;0mo/75L3aGxRD5/i2Zo95MOSTf06+fWwPdXAuJ5b4QkaGjB5OrfXTbULf3AdhxXtJCrAIvQmKqqB&#10;qu6650NKT5OuaWW9VFcedgaUew3m3uhVqYqzPJ3tZ+elqVOjZKzHIAnia9N2q0fLIlKoTjwor4Zf&#10;i9l6WJh9MYaVB/qSvFidQaMmrAshaleG/VHx9koGFcSgCHH5WWBJe/hb7YwY/gRL0gwrVkxVwq/s&#10;DjzB2753dtSxv1cDtBO9sgemzdpZMNDbNBJY3qIvyHEBFWLoEtewSjv2/6TsG2fOeAiPD/fh9vYz&#10;3+LF9SXBnyxv0864UY3ge0gSIxwMkohB4eHRwrvaPn6gjVEia+tSQRneH/g+QK/p48FXCcE8nC/Y&#10;W/yeHQAWYrAnD08CgAQZNmavsFEgQ3sPlzgvANQB/qCCBX6u7bO8/SoM118GwGAbBmad89kAkYIA&#10;4mxMyZx3rIoywyPOw/ainXntTNucXYW4u2x/vm4H51nYt98TQE8E9uwvwghrj3aeJdQQSJXdnZMZ&#10;DnYmfhbW9cgFMZDtB6CM3m9iBRf9vsVrZgMjJytuLNSH9Sm+xtYAvy4ZAJw2ZicQZGsB9v0QBRxj&#10;GNz2xmcQaKajAJXMgQeuJ2o4gLAYmOw25+xPcebuzy4I1sX29zfvvwgZqoUjDF63kMqgeCfIO6EW&#10;hw9vqxFyex2Ilo/tZ7754quQ2vdevf8yXLx9Hy7fvQ/76xuz0CBgncI3v/sdg+R+881vwj/9w69C&#10;OTyHu88fGfLB5GkHPzgsiQZetIWwTcbQB4MUn2FQINY2mT/dJtpaYJDFbOEvYJ+fptIHxVTizdVJ&#10;9esIhZ5Y6vVirAszeLHVWPbw3hNivTmhoPaxS99fvMf0fTWJfezBYo7F+XssnZhTF/FnrH0IX6r5&#10;j8YYelBHDYvMlCCVM8Wi+9gKwyF4K+BPSckEQjEAgCpHfpxzUGCJB2VK+WkS0mBDhZUf6us0dGPH&#10;DQocST3IcN2bRypUutVViit/1dg9UWmpFutKIFc7KOfbcRSjOrpcuS7gng9T0gq4C6vAFB+sxeCf&#10;r65YkFHetLkDkL4uvFaL7jqrejGswMz+uxPee1y72I86s/2cTw6m+rUsAihXvoHE3kLQ0EhrTwzT&#10;rBDI9W5PTooPvtT/Ucbr0ioevvJLs4QdUIENbKFkSg2rT7Gh18emCd0/NuJpemZTwdqTNNrTKgkU&#10;oRIPfB2fvs2TNN4pdb+nx0cwC49tE8r6IB4mEAg4vryc2LCh6CQLSJMgfo7RGho8BE+twGPzItYI&#10;JGZgGBwnNFvbcHh+YmjH0/1LuG7ND5pMgGVgMgBQ42s8v9BUGp+FCbU7hIyYrBhNDJoJxKDnjTEz&#10;zs6MYn3EZjMacwAgHYxmN5JobNvnPzyfyKy4aJv089Mj78x2DzPX5/D27RVvF+jW4O8C+ACIYpuH&#10;FbWnwxOnYfCMGM2vnk0Wrv1Va9A+fbplU8UkMEaMVx5mZ5dXPSG4qjnHexrFTtvQM2sSFdYMXM1f&#10;KLYDAalUNvnHxmksxig5auqbGA5qMJ5gAvv48sypPF57ZIy7+fAQkNxYUvOufTYwIQZ5alVJ1py1&#10;tOP9LAtdOSyx4GjUJgU7eIz6EjNuAMawYr/RIy57kRoIfNATgoy1aZGJlLD4h/ikJvokQt5qmpj6&#10;FHrWqKj6RMUb/lrXdXJvYrIKwVl+NJSBRSvm8D7zOnVY6Up1smcUb/7kzDGEw7Q1yuAKhYzY65u/&#10;wzSW3oQyAGK0VFE2bQ7ORj9ElqRYGnxyXQ0EJTCxZIBKyua1Bgnv7UPYvt/RR+bi/JrGwig8aKrf&#10;3ivYOTa5sU6gyuNw69NNmYkSMJ1NMojGtSh9jseV5NS4b4+Pj+Hl6cCkTnrkScoLgAUN1IY+oZau&#10;CQYa1hiH3UpL5X10pkkZTbZajZ2DwwVFEFLfsLftsoEHZL+tREN4zY2eqeNoBrh49o7Hdi+P5oFF&#10;gG42ViMafQD/UU2dGb+bLAcFHPcmsK6SHwihAzc4nCnFp1/SQAr8iRLTRDPbKMZOkqmvsxIZPINr&#10;NmzZfBpBrNiacxArbwk8OSgcna0KZjFAv/bcPj7f83VvP3/uBwn26uNowSzw+VzCXpyxkgXy27SJ&#10;kuDOupBMCfcCG5d7oQg0puE99vs0cJ9HM49zgGBsEfWd5wr8ThJlMzGKRY7QgLbnn8GQG0Ar9hQV&#10;Cy6XgjQJa7PQkmIblK3AafjgkfcA0j3B1YFG7gXZwAOAqNOJ92gcLd3u5f657eWX4fAy8hypDHF4&#10;CRMMv08msZ0E6lF+cTh1gLuK0Qg5Es5SAy+nnjBOQ39zU29Nt8zdVUzQv2wzUMZ41LX0AQSu1f30&#10;JH8wJYXFIwtm90dD4p6xMrZ8TbDod5tEqT7OWlxDSojPLEUXgN6xPX/7nT3nBOV47paebJiUNH6c&#10;7HPjGbCzZejT6ggWAMCYg8m4IYHes2lrP1OepQC7yunEvQZSHyYZognaGhiV0lb4WOT7z2QdGACF&#10;M5UWHSczR/chA2qNLQt7Y3lgz51PL/J7IWpuzy82apxbKqZNImLslJ6IMxvrBM8kk9f53FezBXDG&#10;23GWb+oGCLn5eyYbIhKQFCOQ3lz0i90S3ErR0h4JPCZjCW8wXAQzoX2mvLPnEAbq2FtCKZKnGYBJ&#10;iwNM8HFu5NSfbTR2AL7AME3VAmQwFB0UgEZFQbLpMRnXxUB4XEeylRP2/UJgAjUJrgeHMnWRaRqI&#10;ooK2ve7t7S3P90uwReaT2O6JzDVKfEdPN5c9AQeUmYflRsnKLy/FvC9PhbUTTPSx7mHTQSAODRHT&#10;PSMZgmdntncjhOysNeZkBKNZjj/ds2+72Yezzb6zqTNtJ8LC9EJ9hAZ1tpCRodjAiPdVaYUekuFJ&#10;un1IlLPYEc6+jApYSgQKN1KcOAOvyB+KXtKhdmaEA08OOi6gcVzwnfQ6HdCY/FkMLxl/1IVl4AwK&#10;hpyp0aLTVU3yLyv9PnsT3Js5r8wIahkYzRRib4b5mQUghVnAuORxCC9JUUbmK5ajlBYL8yF1iXJP&#10;d9T6d1AtKBU4LhiX2ZNUs3mp5TUDUH9hTWL0lEoZDNJJ39h8MSmYq4o9Xz1dd2HqODDpoWLYa0Jn&#10;8i7NoNtsEeyu5ut2om93Jltw7qwMs+Go9NPMBHw8qClmazmh6igMqputicT6YgjW1JNBS2lrVOsE&#10;exTAcuwdtG0aCJ/YkFU9HvYh1FXHdoaNL0gHfubzG9W0wtNuZlDATl5pIxVV9PPUmsL+sh8MZLp9&#10;uuMzBSYcnnOcQYGM9I3kk1Vy+yPf937YqZZqz300L3izhrEQL4apySpmrkfzZAVojcHz1Q3Built&#10;yVjb7S9s8FGUzp7NO4t9TDu7Ls4srDHRYmJD6wWCj6OxqTab83YWHikZHYJ5oxecj7Cz2QQCZ3hu&#10;twqJomckmHMbk+oeT3YjOehW0utgGnjzoKPPndUbQ0pdwRNkIYJaG/tjDPZ+Q7s2JbW97wJpzO1s&#10;eDuE+9u7MECJAeJJ25O/+/ZbXmsAk3/xz3N4+y6IIW3qPVpptft99eY6/Pj9x/CeSp2zsEOYHrwG&#10;twj2eBc+f/jQfs5F63UPrfZ+kKVJ6EF833z3Q7jIX7U++DK8j/AXfEOlHn4OlAA8O9pn/fTpQ/j2&#10;t79hD/2bX/8q/Pjdd+HnX30h3/aVhxnkwqitZGGyI8hkVi6ZQXSRXriGhhkgyN8BXkkPP8mL0nyV&#10;TSHlHu9hFTqYNTyI2RnmrvBwr/VJg8IsO4PYpbaL9VFc1DvyBw+qdcZSOkCVZAsyOxzo9nMC+cpK&#10;otu9l+u8ECMUCOFMZFdq0eJkmmVnIisi/pwkZpwGkVVDtWoenbMnbXdvO7P08mFQXElZB9VHi0RV&#10;pJZuHbWQZrgjMRgsro6wlT1SJ8sYYaGG5cxRq/eK7U0WdhKRQPudg48e1tHl1bWuPPmWUY0p/Jbh&#10;WZX81glCJEBJ3p16avsCEvrgrRO6+tlhr7uugdYS4NkZ3knswGQeu0nDskFDW3u7GnZV8+f2s6oH&#10;d8nPwxnj3UfS/QE1DFtg0UUCnDTIpozX4t1VoNGYeVh8wLIVI464uj2HmTJGgmBJi+oCzDJSrW1D&#10;I31Zb8b8k4KAvdwZYgSiGDt+wTeJZoQx22D4tE0H5q+j/D88ARIJP5aGuO0G2gwmgBRUnkVYzGhY&#10;jCklFob7WInZRERdsuQivze8L1DZh8GMZNHUFMmYk0z0L67OJbfK4RLSWkpk5g6UooBB/4vXAKUc&#10;D+AVmFCleF3BBF2TFpoJOECyl9ZkQz6HAhzvCT5PAEbARKF0E34GTECyG3AUG2hPyZTLmrPCQGyR&#10;buXZh2sKBhanarHK/0npYwFAy1arau6a9s3G/acmGWoa2ytI7sRDS4wJX3yUJV+cWQNR3Gti0ye6&#10;BHZSVNJd0hqwacVWLJkk1pMzz3yq7xJvXBN6Qg1Dn76U4j5UC5tvowQ9ly4swTBLkRzUdJd5kWok&#10;mcCm1QQ3rCSLUQg72X00Oc+Sx8XOoHIzZGfbZAFujrQn0W/JVFDy7qyvd5meG8MHTUSqJgu+OXqx&#10;7vLVjdIznQoVewjD3NPwyMaIy6ZkflilT5tMXpS7WNoOi4V6jutzzsbbNquf/exn4ebNjSVE4p4V&#10;Y2yC/QegyQMz+P4gPyc7x5g3zsxgYz/PYoKZ71PV5+DewdRIsYCnWSavZfW+F0YAAG6s8c3W1uXE&#10;VGeb5NrhmCRxN09AJklmO9BZjK1YU76xlz4x0eEtOndRQjCeT2fDBDWEfkDW6pEgoUvXqzzyupeC&#10;ZKJ2PZYEasq8qsAbJUEWVQIEWSaVDskP24WdMAoIJZuInlk+ZaoGQE1zLyw6AxdMbLDejicOBD5+&#10;/BC++8MfDBTE9O9k3npZSYtFAQPO7HPZ5Uw26tA9KNwCwtdkcQZVP7wtFddjvY4sEDV4EgDtuWBV&#10;hRHXzWbbfeEACuwxpFEj7lM9DARqx91LtxvwQCNP+nZ/KJ+YGsuu2FkEf51ZXlezLApcrq7pJQZJ&#10;l1fXvL5gk+NaYH9G8w+mOBh+909HFuMnsZpd3uHeUZ4sOmQbsPi+ulgiKKxksoFLZ8euGLm+7iaX&#10;ncuDCyxG7PF+jl3R6mJjSXet2H7bugGcdbhYuGa4f7C6AMsPoN6pFftkmiQLUbBra2moWJto9CyH&#10;Yu7Pz6AzGr6FHJBNltTHIJUauQ8AmLEzxCbmLnVkAjyYgNstwUB6Vs6jilTz+szuDal7mdTIYghH&#10;/8H2/Z5651YEWZ5Q0fd5L+qzBYDRx1QMwaQLa2zh1G0wgp5JnMX0LBRLGOoGidtl55BX3ou6l2Xs&#10;zyrBQcl9yqIrMsmm0uZdKp+VJl0ljcZ6N9am+dlYAq4BaAC23HPa90XzLpK0SM9pTrFLd/Ec4dn3&#10;PS8p6c5Sto3dPboHbhwkByorOaV9xiDGANia3jQBKPb7ZD7FLolJ/Vl2ljvWg7OO4c9I9UYOYhJu&#10;ujdklBJhZkNm0mA2/7M1LrMSOYuABQxX0JD+7b/6734S2Pdv/v7vwz2Yry7h17lIw3UxSmgVIPY8&#10;fxGczPp9eYaTlBsezOIhHs7sqHq2U68rwiLJdKZJXvhna++pzkyoy7DIKWsuoVrfoxqzZKlRUlbb&#10;l3OXBsewOMcqlViS9qzBqYONQcMbT931ZMgohjwGFd7kimrQk82DJ94K8LTB39AN0i0oIq1eM3XA&#10;zf35uleV9rQ1q6L7BuoMdkZMV3bIJy13idi6P6ydeWrA40rOHNdgqkDBuLLPEFBoe3PuPlC19rjl&#10;vj/WlSVNlbw7LCprriXbuxSiONg5ugaM6R8YUwcBgqdz9jRjMZtlYA+vKQB9ALSwp+6xv7fnc5OG&#10;vk4xIMLzi/TWu9vb8Hj/OTw+3jLd1UMrhji3et2v7czmGUERaHy2eDZQB2ZbY9hDIA8NYsHgeUTg&#10;1hWBpYn7deH7Osm2YJHIHYsl1I608LCe0WsfSpEV9kOZPGSv129a//GOrLx0dhWGVquyfxyrQrg0&#10;wA9mQ8SkUuzDZTRws31uJzLMsi7ab8xeYU8LKBu4byGvZWCE7QnoSdy03643En93dmbGtPQwPbU0&#10;U+rKFHn0sB4yocDDTDBVwI7sGLAmdxdXZBhyIBDtDAUzD/+7br0oWPuJzGcw9+/b3nvBeuru/kHK&#10;vMJe8+HxiUzO2/vb8NBqvZvLaw6d0TtG2RFgf79684agFf5McPHsIjy+HMJ562dBtrn9dEdiCa4/&#10;VXTB0uHxvRi2QCJ+e/c5fP/tN+GhraPvf/9N+OLdTfjw/fesxV+OL6/YXUk9SBwiiRqDmGRb1WEc&#10;evgZJb4wfzm4Lwo+zsWxGJkItaWH/PR90O12swV6cNAXFgar7ytWe64MClyWr9qhqmZzPKSE+opB&#10;nVZ+qnFIC9U9LKBS9yN3ME81blFfHJzRHE2xtQYHi2rR6PtPtvvGPW5xJuiDjaLelGqvIsBPfdQs&#10;0k9cuRLkuIB/rpjj8GqwHtQVnG4P41YKZGWvZKxkKJa5s+moQhLuYrZDy/4aV+zqV96B4r450OlA&#10;ZkyxW4Qkl94qjC32VWU1VEyLR2tc0b+rJOB15c9fa10xE/UzVszA0EG/+sp/f239VaXC6pLvIm+9&#10;lJdzWuqruvKF9c/jjE6z1VsC8foZ68V/T72vnWk+pEXpyL03SRY4jlOXuFX3IRsMLCI7RAkq3T+A&#10;E9gNpZw4SK/O9pyqMrFza2AdNsWRsrDA16CZOmSi8Lmo9kDS20cTQCRkXl+9MVPxx4dwBdZcW0RX&#10;2QzyU3DKv31ATP2DPLfwa0854T58bgfUxUXmwXB2dsmm4fbzPV/rvG2SYAgFApUnUuJhyG6eD2ZG&#10;bIwXKw6RnITi9d27Nzzonp8P4eHpub3P83Dz9iY8PrxIorhrP/feCtj5xM3+5v17eei1JvrlSJaV&#10;UYwtlOPTpzt+9i++hHHpAydakCnxZjGIZAx1a0ktw8ZYaGgaB7IYbOKxO9sSALu7f2rv817G/XYA&#10;soAfj2aH3D7DXdt03bMOQKZNjA2cQKPDRgTmskPge8Xkz8DYFFqZzetCduM8900B99WDIrBGUKwj&#10;Ij7J0Hu7M2keXmtSQIY9O/MSjKHmZhaLYjpMRj0dzKtxdsN9AYOeJugpXsYAMIR9yacwaQSM9zdD&#10;7uk/LgV3KY5NFCcLcFDRyCIxWTDHILadAZ7y1nM2Dhiwgx6uUnuxx4Moe3pPJTuR0uVx7gBglf/f&#10;QDP6bTgSlJJ3QDDAmxumwl0ADNMHsrrnojVjFoJhzVDt8kNL98xqbqsQZqw5et4dj/KCCz2FzunO&#10;42wHHxlI8nUA82kXbSo68Pk4sED763/+N+G6FVf4Psi8Nq0p3yRjG+FZobdIHgR0mncWgELI6wFQ&#10;Y4rqnmn4HAAjDJizoscCJNt7P7Zi8fnIuhqAdVEx0SWqOfUDGkWjWQQoFSqbz5oB14XPOy7Hieb2&#10;NuRgGhnkgcGeCaPxGyAz6yANosdbAqwSCsUWBXjGRCgdBPjsHsrBqPectLcyk7gfpth/9vTNNA4Z&#10;PjMKJoAubgQb1NAYGC3WqdiBYVjSqvYCeutsTdKE9MtW0CV5V2Z/H8dRoUtbA36ryR5w/7AnMOQk&#10;VDJwsddCYTpO8NQazSi32pIpdWGzpriAYz5tKpIjutODe9QRHBFQvqanW+HXGpDZGJlYhjaAMMnh&#10;bmfm7pgwd4DRmVF49iAzLKmzxyifhE/OCR5ylUOgLs3lM3UgoGVF9cQPNM9V0kiF8WwiX/vQ9sIN&#10;pQVZCbmVXkr4DawBgljtHn68vePzY2EIT2Reka3e1u6pWMiOA6bbbZLtAwDD2UDEYMUQmUQu0df5&#10;PwuocYDZhxCnycILEC7FMCdRvdNKGJFVdOF9XbZz683VlRJSKyf0DKiBj217v1etmQArm/Jisjte&#10;1CiafyLqgSimMZonFOWQWs1lXJrtLBYDpd8vLHbQNGI/gUUH9iF6wWkYAxbBTFuKlxAOgY3MRtJl&#10;7s8YcIUdAWoW/Br2lOJzzNSl/PAmgtx6kDRyn0wu6c+Bse9sAGDemidrKFSbmARxJPOPgQydpVPI&#10;ivNAMwfzAGKiUKSCf+P7lvxinQGkIj2ofuKARXJEN87OtXbv0kBZV+A1RSsD/1cGMeEzAWTzgnCc&#10;9SyYUb2l+lb5DqM2O5nHZKwrYDgHH6HbcNLCMZjoLa9iSttbQ4gK0+w3+K/mddnqiSqAMTjg76zp&#10;6mfXlqxMfGSwXmDeX5UE7Xp/nAFZPnduP+DhbZ5KjWby5eURcAH3dag1APySxYlhZzuD2ES35x7A&#10;NNY+mevZwEhI0WH7QEA5D+Y79VPTePuQarHv4C0ECw/hMdUUCK3z7g0HvV81KPPhONmPPMfRGNYu&#10;63HCXRIQZr6HBnxOpZ2ldWfSMa7tHBZSYuzXPlcLJyCol92byL/mVa6wNQbZBldOQkjyUTUvoLAE&#10;jkQD9lJP1S1ddurAVikG3KG+8rTZ6Mw8ZxDqTXRFRC369277vHjKdnqN2ZWY/6ugmZq6fCuszs/K&#10;5BKTxhZveGJ9JctNVcSDuJil+85Y/TO58kAAnkuiuohKAWn9KmWT1FNqVhdZddLPIIIgVYI16d2k&#10;RuzA0CVdPoQzj1rzZIwK4cK6GbpcOC5p4l2mS9F+V6I4GSI6o7MUDX3s83ONaS+q0QIfQhZoesJe&#10;MvEcQiDgy9NTOLRe46X1NKfx3sIaSJ5ATW4hWJDyIqgBw4Xn+SUcWm2RsHcgCCS1945gNfnoGgIZ&#10;zJdNXlrP9H49SFlWmWRbau6po4d4DM/wY9UQZTqZ/C97qifYfZALkzGH0KBt2J9fhwSGWqtLR/SN&#10;2IOZzjtZz8PaoPB7ACBhv3CMGX8G4QJ+xqOG2QQoiimryEgne939V20Iyz0yGGMHdSwBQV4HIy6A&#10;6V2mRIAT/TDv135DRrzl7CR7nwwZwRDlZExVe9EOWJDZNx3DoZo3LtbTmRKGKz1Ez/iVOwJyrR+M&#10;rX99/IyI3rC7vA4vp0eGWbx/9yXDSx6eviExAx7zGKQD6Jvaz4Yix0Mdr9rrHk5m6YDa5qX1zngq&#10;7x+e2v1L7IU3CHdpvz5/+tTqoQfbtw8v4fvvfhsO7d9/++v/EM7adQO7D8q03/7jJ+IFUD9QZSQ/&#10;Ye6zZJi1+sfEIhYGSYBr0HNS7blzBYz2P/rNawgP/9pCBYOBZWNQwMO8Yn7FKEXLTB/dIIsED5qI&#10;ikrlWe8hV0vEXu9HPdnVn80U4qr+dX9RGxan2UHEYMnZrqzq4SH28xjarrRycj2K1QXcw+Yq3zyF&#10;KQWrcxjoF+RJmWQLkExy7+dYUZ0+a8BYu1AhLoTwGlaMMtOI5rgaorgKrK6vR+hEGPcmpMpIMxP6&#10;C1YFLfnrdOuw2r3O41q2Wpbh06za1emfUaFONlwssrxK3eqEveFAF1pj3XWwsPTwjrgylnVmoA93&#10;izO2neXXZcMrewMH1sri+xjiyq82hs66S84SVL2UctF7EUPbVYGrz+2Ej1AXsbSRRha5s9dJVQrY&#10;8to61gguSQQT7JkOmqwNBTecoBhN3Ke8g8sFUJgIOAEo5+mUn+8+G4sMLAJsumD2AMA42/XwitPR&#10;5CqXuws+aCaJTTb5x0Yn1gyaH7D3vvjiHaO548beMBphRJLf3t2TJWQ1Z+ZkARsp3puFbsRwdX3J&#10;h+zN5VsrBMkoGAlqAXhiY4s0wrc3/CwfP36S/9eOoR4AAwKlTSeCNLNACTSiLIIVuU6WXFtQnDrB&#10;pJVsB1voYPPZpKbtt4dn3kgUwvvtOZvMI0ypy8JWRDFK/51QBO78aMyKzYYm8AAezYw9cYKDDZr3&#10;IFSlWG3ZTF63zz6roMahSD+19jqV0uQnY7KcQjcDNb8rS9sM1ViQT48v/NzDEHuyHe4hwEh7f4Mm&#10;BNOCNJNJNXZ2De7rjmawAwGmeV5AO3qj0Zdr7ig9fUogCSizmFi1swE54accvMqjUP5G2Rq9Xbvm&#10;8DDscqsqliVNGizdZt/ex5wlnY1JRayt7yzZL9llALRn0Wj7AxZeofbuleA0YZu4xm4Kaptz7P5b&#10;BIQ3Q6f3Ll5wtQMeJOpqszdmogJPpiq/s7o8j+15ObVDANI6rvm6WMs4ndoTgIvMy7mXxbI0GjoA&#10;fbrS6cCk+p80GQ+USk1MrYXZ/sYCY/KGIKVPKQF2DZeWUDavfEeM6WAp2jTa39neQi9KMD5V9WON&#10;E/zcDVyHBCQJfAQ28MpYNuYYzaULpZhovMyA39g55xo6uI8U3s+gYsx8ReUdFXOnhPepYk+HcmBH&#10;Pl409hUN28M61oExySPuzYSa6cXy0MuaAPqh6zQzsgvrStoIYF5emd5Mc9JWTHYEUIeTwbSwOcUh&#10;som4gOuqzxwkXwRAb8CmsQK4JwCcjy5d6uYg/Flo7CErBMhz3/ZZ7qltT3s+Tvb8D/KeoZKmrXuC&#10;HoNA4FHhI2L51bqa0K0PLaWckjEUwpETdzF7BegzIGljEiNKlIoxCNycnpYBx4Oaq/Y9Hj+vaSp9&#10;btr9ppdcdCuxyLPCQhm2Sn80aUzyps6J8Lz+obMn8X7R3ANoAoAAQ+/NDono1qwA1IVU8bFdM64n&#10;BUohxZx+RifJedSMc29VcAbArW0wdiM9Mtv7xhryhOciz89uEq/pJZ7HKfmzXjgJB7uBiYgMrbFU&#10;70gGgLHv8Cxiqg9mH9l92z3XCa7NU3ufA9KDZZuQ5RFVxTzG5477yrOIz3A7J/OmEJQCCxUDLzZp&#10;GOKpRSFYinTGbEMAXn+aj+/IOCWc0T7jC5l4u850ZyGNxin7VNJkVnYN5s5o4jNGcGAg+LjbWvoi&#10;/mxT/LkjCwZs2GAii02EYvDi/FKsD5OUmhx6JFDAswbJhvL7RM2Conk7DHrmlSKp5G1PAvZQhB6E&#10;oHTuSvDBwHu3UJnFCI7dvsD8zqzwa/di1PkKRkmrH2Yap09ii+UOrFfJWmYNQfHcEogViGjMY5mN&#10;4/lLyjPGvg/GnSS2XkjjuQNYiLOg3S6dcQPVCvQOS7afzmL7eHL7cTKrAXoVz+arbH4NRXtwaw5V&#10;pDIh+2gBLBwMi92PgVJW7RIjgoFQo4zcv9Aw4jx6j9pNnrJ2zh5MCaGmlQb2bT2D8QtrFqzzn/q/&#10;abZBVzmZTNtSFHXd2ORvKbd2Npoz0k2KN3QWRJJnlQPAWFNCDRdmI4NcLCSCdgvOTEATM6TuJ0SJ&#10;Vly88cIKpquewlcdVsqLP5G85pyv5g0XG4S0TP6dhUeQzlkaNS1sQi7H1U5ejT0wl7iAh6bzkZdf&#10;WkmbSmftYchQYrbhvcu6JM1yZoU3wR6wVao+a/VrM3evqirTfecrGmBZFrN2vY/YZb5qGLu8ty42&#10;K2llhO6hHto37PuswYZ830FBA9tS90EMDgBEmXTShsS8zc2ao3ajd69FzYY0vfbDEnOthNXrK60+&#10;yns7yGLAz0xnhyTZU2AQSRAF5yhqczDo8D0ECNrPACMYexfZsUYCeLi/Dw93t+H58R4nVThr++71&#10;pQWwBZxZCBc7tvdwaGt1v+G+AfbYoZ2F766u2pqAQqPVMgAT4QU8HngtUA+iVoU/+thqhVGKCLDG&#10;4QfOgSHqk30ksPbUzhsqkEKSZ7OZ0GMQ60x2WqK083t7vm/n6UX7vrOQkMI7mL0Mx6hHsxPCkIfD&#10;UKKOnuyt4AZaUVifFXZl8YmsJsHD9ZosDcmUDe2QoZSZdjBmbUAlRU5L6rSUCyeeJZFp7ZuN1Yq4&#10;jkW1sa0VszR44dB/sEAQACZieEE9hoONdifZ0upP3KNQH8Njre29xYBi+Be+ef8+lPYzbt7lcPtw&#10;IJngh+9vw/XVTeufb8NO5ItQbrgf3b/c0qoJHrqoOR7vH60vae/pxw8faA8F5iYGTE9tfRyPL2Q8&#10;/u53v+Yz/Odffx1+/O778OnHD+EXf/E1g10+/fB9+P7334anu8/hM0BO7AltLZiXXOsxD0cpwMS9&#10;WpITgjK+uc9vJT/lwDyZBDta0sGKRWX77W5Ikve2P5eBHop47UProXC9QqkaoCTbXwUfd3aWM7g0&#10;9Cc7DtL6HHqIUgd33KLJA9PqEqTIc0z2TgBph5jF6q1msRNyJy3YD8H7NtlxjT74c4aZ/eypzl3V&#10;4+d9LaXbMwxRg7Ni0uTilgPuESz5c1yFabDe1tDBPYaTvEf7/ZhlB5LdUqY6dv/KN9X6SFNNgHBE&#10;0DSL1RwXkNS9S7EPbTWU6AhcrL3v9NDAKmzBwj/kW66arswrFVyR53qYuw3YgsHVVVjRYr3Qa6E6&#10;izygQEr9u7+XdWiH+HjKWyuvDF6rM+Rx/vugHgqyFB3hZa/CgKFYu91KWTHkPZ3YP6Pnn3gvVWpd&#10;AZX29fBcTMrb6GvXQ4jkRzn0NELBiWTkIJmV8tXChora+e2GhzebFGMUS7eexbYLvfC7vTuFP2+N&#10;D5h5Dw/3DOXAIXdBqU/ihnqgnNSKITDv8IdDazDrfOrJUjgIKOc9mLT0dDQ/Lcps8H44HXqhrAnX&#10;8uH+QZtntQ2zLTiw/AAOYhEAKHw+PBIgA2CBogoA2rCxh+TUmjMzop7MO0YUetTf+LqqBxwLjNI9&#10;enONvBkj/RACTc8TJy5n4dPHHwVA7qxBzAOnJgAE8eDdCxQjMxFsx2jm6ddMQ5r5wIBlAVADn+Xi&#10;wnwON5sY3tzchM3zExtw/Lq5uaLnUq3PBBLPWjH6GJ45jQfggkAFLwTBICx1A3KdpV22z7PfGxOz&#10;wnMKFOh2GGPig6Zknop8lGw6jwWE5C581vFxYhNuU4KZrdVWDcsgVgMazbxizS2SC0OrXZZK+V1O&#10;kgnWLrXz72HqardBXWSlMXhimxVLZOSFFLzXM4DU/JhqOfHBPW/FAYuJqa6or/ae3RswKFmIh0xO&#10;PSXTQlSsaFsYZkFJotaUE8hUQVY88UnyJU7lJIcsMnw3gMeDBdRs4SEeLXnVfSmjJg/0GARYsjXP&#10;FDcUTQowmHU4EgiWwXYRWLYGtmJcGtO4YgN5+qc3SDbBMgAMzdYXX32lFEi7p/D028i03IJ9Jk5t&#10;A7z+KLM0STgbu2xR93hUKZmIQTIIJICOBPuD5ABowlFI0j/0OHafhOAyIj94BKp5wq1LTbHpb9JG&#10;KXiRxvzGpivdT9DSvfNqmm/sGPMfG/oaQLHuMnY/QGZJpIP8Tk2qNinAI3Xrn2GTlYht4E2cS5f5&#10;EcwOJlngoYaDfZxkgK9gLxziU+hpokvqst3vJYQm6yBZ+A8AVXHtprp4Sdk6nu2ZE/M3KQgGe81R&#10;4T/wmQOgxQKKLBw7XGj9sJIWRMluvMl1QNOT2n0itRUDkWs8GiDAfSJZ4ApZa9ngEeyxw6RAALIT&#10;MoExk/ZtJGc1IIOePkPkHo/PAtNnkyfaRJjM3Gwphs/aN92eAU081iUakVnBRVvJg6lyZZFoIPyg&#10;Yh5+rvgeX2dHsW45RGj/f2lnCQI5yBofrOis1QoQvMahXXv8olxrtnAsSp7a/w9Kb68CHd3DlMV5&#10;WGQOp3nuaZWTfHeZFNrW4h7MgnnqgTM2qCtkglj6+5k1DKMlLwPwIpjfGjQMoUaej4HgDj77Bc6l&#10;6zcETbjcsZ/CwxXXCuDLaCm9GGYlhXr4Wri8uOCfr9v579NR7BVIAiQARa+fS5NdcCq8ZeMz8dmN&#10;PVUyEOi3wBpOKhV6tcmykpAU2oOngid5T8aq87+PknLzPcq3tUpdwBCWZIxdMIfge2ngpz27aZu6&#10;7D+ouMXaxl6HfWUS+EC8JO8WKXYxdokD8W7a7CE9tAfjnmBp2NNcFZpmQScotDfFWKh0BvIkuKpp&#10;9SYpWXvqjYA1DCZ1MU8hSQZneyYBSqGYwyDSWN9m2RForr+AIVh7JuVMBA/HVs/Brw7hS1GJiLgW&#10;R3owFj6bACSOpxc+1z7kKqgvJmvUAcQjxRw/Z6pKmQei6B5HOXfZfVXaL5uXkLg3uRrEz8bAJN4L&#10;Dnpu3rSz/emJjJGLczuzsF7dDuCn/C8p9Mv36Kphw6YqzRD+aHHk3kCmcE19uj8rUCQycGrHJixq&#10;El9iUbMS5KMr3yiC0yuzc6w57S1QwmwEXPA6KmjBALLcQzp8YsjwpjKvpEa5m7p3qa/Ywm6r4KnJ&#10;BlzKTL4ujWFnNPSmdtV4dIDUEn9dQow14OFf3Z9ynjorz/3LXgdjLDYKvq/zLejzdO4HG+JxSQ0O&#10;RV52r/iZxjb167qkm/Sk4KWBW/kXrkNXHETU9YlqwOH/Zu9l0/2icq8JgwEbIb3ar2u/xLEnTSYx&#10;NSkPH7xJjP2Zp9y9mD+ve4hGl36BAaTrnZl6DwB/Vo1ozw6uN/byNIwK1LLhBxQOQxxYX1azK2Wt&#10;9fjyEO4fW8/0+cfwfPc5XOx24d37m3CJMArstfutyBAHTOfoN2e92Us7V1qtOJsfLIb1OEeoUJlt&#10;4B6rWS0khcg8vzzx3/Cc5uPAf0Oab2E/UqWmSeZPjnMlF4UszFwZWwJnO/r07S6/CPHsKqR9+4XQ&#10;qGhhOngNDPxyl1QuTbPZCe3srMXZ4soMDKLRX6Iug3pN3m0mm1Z9yMCv9hzuzRuW9Sl6idHqCHrC&#10;jrMsPxQoiPuqmifAagnDvJ35Op9q0bDqzDxI8Xonq98BRNKTGeuu/Xd5HhkMAmWbPx+lrcfvf/gu&#10;vHv3zsIo23u5vLwJsd2zKbfrfNf2wx8/hg+tJtntbpHMGf76L/+j8Mt//+/C13/+FxzcQXYLH/vn&#10;+1veY1zzh7u78Ov/8Mvw9S9+Hn788YfWN52TqffDH/4Q3r95G471EL7//vvwm19dcjDw/PgQvvnN&#10;L8OXf/Zlu5TbcPfpY/jrv/pn4Ze/+qXhCyfzdgSI6qmuf/TE9iDH2gG/ql+oG9p1pxetEmirEYQY&#10;ByN2G1iUULvBs/8wmb/s7eNzeIJdTfUgo0nDE+sjItdk6jVtZ7O59UBPiPUzoShAKC67h5jFKfrQ&#10;b5aXaDL2YJ1li5Ykr4SacebX4fX43DDA1IfNs2r+oXvAm/RY4RZd7VoNEPW+je/T+l0OZzxdGNeb&#10;+1Cid/DkaeJRE4slZFbDxdf7aS3ec8i+whrFP/UrjSvWv31Q4UPzK++8WBfLB798VPkpuIkteFp8&#10;DdjdFjsb6bmnMzIKVyjqZ6POWw8GYn/mDDln28XULXuS53CoFnVMzG1RlkT71bWo9dXfLQzA2OXJ&#10;eUUSSjGvAMbQmZrTXHq68FxWr1lfMwV7SnSw3nmeXfI9dbDTA/2Wo7SuZNHwG03mFbVhyl2UvLbI&#10;LHw0SREakbjh5oJmGROOfWsgx0km8uJ/Mi2zNZVnbdP/fHcb/vDDQVR1ayDTvXktWHJfZmO/GQdt&#10;TiejIJ8GC8hoh9Rdew00BWE2Gj2a0+fnO2to2qX8/PGezMCJbETbyH/8eMup3+HwwYrTtg8jbtyS&#10;gR/NNJzeRIs+Gx5F5/uRTIylUY/WoOMh3JkXDCSKaGSOxyl8bD8b4QWYdo/yu4KBtMssyB6cSvdN&#10;OaCwzTaFf2ibKoI9tuc7HmyIKp/u2378+BLSZh/un1400YmKxj50byr8f4eAkaOlGl9fXrGwZYPX&#10;DjkY7wM8PB6fw5vrC352ot/ZQiFO85HNP6Rl9L+Dvw/l1HtrfqQNxwTe5bLgPNArCPLsnaUBQmpy&#10;dXUuf6OBP/Px4VkynEKgF40krydDDLZ8EGGuHzSBhPn+oIAVev1wBiI5bTGQMJGOPfe8iyFakbNr&#10;a3IqU5dmzCV0E2jLflg2r70SkeE1gQ0XwNI4neTJZ6whxrvjYJxM9gTA8qSpqBeem2B7zayN1jfl&#10;VZivHRLYgAbb0Dc0HIpK/Ez0rswrFh0mu5ucl5RcrGVP6JFRNvxU0MgNSsl1o1M8m3sydyQrjgYG&#10;geWJ5JbZ032ykqd74qsSj1FoFfueIuNPSlcBMGqnAXMLYCSTTOUbeXNzbcxOABOHJwLJWEuQDjBR&#10;N+yZoOWbPfpWM5cedL2sTH4GsLcxNkQQSySKqYUCCJL5WT5+PARpwm4TJk/dImXfqffRDmo3gAaj&#10;+AxgZTG5+CSA1T0Oi4pJNgQoziF9Y9JmZGO3lTy9Vgf5Z06jHKzAJCWOBnLDU9AUM1ZE4NmfowFo&#10;rDDU3G3PbL/DMMLN9PFz8FpkkRUDugBkVUr+NgweGOcT/XAIjrHJTWrO7TOZcgtTZAPHknxtdrtz&#10;Fo9DMmsC7ilo1gEugpmZTd46t6LNZMkj5TX4FHit2/uH8HI6SSIWLQACzyqDfIJNrJWKzDU7LwwT&#10;fBaTEdlTOguYwlACssMqdokbDnXW62zyBQPMC9nYWNuTGGd+LwBelGlW6qWlm2Ove3p8VjNkfmo1&#10;LCyPMpupP4qclDedXbHdb22wUebu3RdcOtuuGYAKyELAApxVINGGggwv+/mjAAg0Oc/Y+6a5Nw+0&#10;JEwmaXoZ5+5xxjWFIUG1QIhZTNK5dmJzeAEjQftQcQCmjt0ny1k6TKBtXwumNkI2ziDPQXq1wpfo&#10;n7qB56lZRd/dfyKzz2SPgfv/h1bQH08zGXJgyaKp259ZkAw8jTCJBxjlCff4/eriknvNZTtr0CQB&#10;tPGaZdTADmuScl2CI9acA2TE3g/wMcpvltYN8jnb0GMl0/IBjb3L442ZmRbwVuxNNBspmZVEEEhl&#10;g6TYk3rpRbvPloiqNFkGOW0sJIL7LZ6vnX3O0+FEpiGGi6VrIA20YMNbDYBmmjQHopXSZvN3bPdo&#10;FIiHOkWyIq/5ZgznirF65Vgtfy7IaF94To7t7IdXFH2B+/O/Nd++IYq4aAPISVYpZPcRWDQ/ZWPL&#10;ZcrkmOgYrHupikJnqBmY/QgMilZXeGKeecFu+FnKnAzAiFkZJcbGY/0AyZ4SrcFCxvvDfQUwdyyL&#10;53HVpNuL/BrsjCSTNFkYFCDDyHvSapJ2vhjhqn3eaMmjAARQX51j3cED8zRaDXD3ogaLP4XP1+58&#10;b+E6sIJo9cn/n/9RRptTDzngoHmaF6ksrh1qKlQuYtvHVReTfdjHhaN7J5ANbCQ8D5MGYS7les0e&#10;sHRuvI+5B34ZcF0kDxvqYuDuvm1Rsp0oBnTSvuv7mvsOh7CkuK6Bviiw2FIDTfEQxGgLK/kWjlsw&#10;3IytYXtTLtlJ4mTcOksydVafBrmqN8he01aXfU04m0Ly+moic9sLuPfhfcmyJUrmGuaw2MWv9Exx&#10;lVK4GoD14DVRarskrS4KjrUqqjoFvhpri5Y/xQ3/tTf761GqG3tr1z9PsBTxuLb/cobIKw8plx9L&#10;egfcqqzYLcETWWJvlO3eLYyhKgCBktjBWMXeCdI3ebAwrF3csg4EoIw9CoMb1HnYQ/N0QbDPU+e9&#10;jmRjr37i4s01Qzwg3Tw9PXBPRF5qbc8o+iEogSC3r24lolQsNKnzaHs6/4zabmvSVexbp6NZv4B0&#10;gvrJ/NMS36cBzLBmac9226dbUxJ2N29bU3ARhlbvgEEH5u1YZnmzz55GaSm8wewJABRg704Krekq&#10;qbNsQSDF1ALY22dnYdEPeWSfjPuEvYdgZUqd2Qo1xaQwtuAWO9Xl8tGejWShKjiX8PskEBc/l8+L&#10;20rR5mcfHu/uwjPsmUSOQN31PJnPIQgbYOIBZHxpfd2B57MxlObjkboeDG4/fv9jq1EmBi2+e/9F&#10;+P7H78I3v/tt+PL9V+Hb3/9OOIcNuX/zj/8YfvH11+G7338fPrav+/Ddt/TVf/j8IfzjP/wylNbn&#10;P3z8GP7mX/5lmI4v4bb1m9u8kcw2hftPH9r1N0Dyw48f2NNDmYcLArnwxe5MwQn5T+SgwQPquqTS&#10;ACqzK2qvv9UgvYpQUhdfgMjwGAucOVU7FxDqMe03BNMOICGA+T4bW9ifTDodJfknh2U4ENcMsGRn&#10;AXukIuBaQRNmnTEs6iinyimmPBk6aay3YkOaqH6vyD+4J9y3e3Aa59VApSzpruJykxyKry3G7stS&#10;MjFIag4L0JXMCsJqKet9zOYnyOt7spTy/w8wyz3b8+JEvOyjLlWOS6hRlcKvuLd8jQoYj6sUd0/J&#10;TV291O0sNViaJfufJa/l55/lFWixAu2Pk7xtM7ElD1Ls7MtV+rfxRufF319EGD+THAeadG3WVwLX&#10;pzOq/5jdF8Prf/OEYQcCV1/vtWgnQ1S35tEaiO71mhZVyOpZ6J6QZZZl1dw9DHtAapm7Pa7bcrl3&#10;N/fr8/353/m4YzPIxykk6cnnTjffyNePYREIrwCK5nHAaTGcNHNim0yB1eAJXZ5ixqKUSUAnMhh8&#10;Ic9atADYyLQQS8YM5KsmUuZtBXYZmBWcXumqUz7MFEGjlSel+NpmYX5D7umFjRdgFpuq9jVP7YAC&#10;SOnCTTwU2ETHaRLFXibs7QB8c33JwxAbF34HayFWa2qwobFxElRsoELme8M1I0sqGZiKz1/EAoI/&#10;FqRVM2WzuTWrD/QSemi/g4WCA4VT8BS6NBM/D993f3/PBfmilE5M11H43T888F4C2MTnwAH04cMH&#10;NgH4M+VDcyXDkZHaW9sMMblhWpOSa9HcwfumKGwDB0piqEIWeDBTWsSifWO+iZSgwsxW1RNYoRMl&#10;wHtFl1sD4aEIQzdHt4nIbmdr6EwpkN2riqzBLdmPlM6isT7ZGgOwA/+pJanGCPrY+MkKZArnEiJi&#10;XnZ1CRwIC4V7Kc6MAeISUzcLrd1UO2pzUwiBvOMYAhGT/Ww1P8ZgjH26SulRtiYCzwyTSN3MPcVX&#10;184DZShj1sijA5BD7geiv198rlMPe7DUsq2bl/dkPJNlGTtwUJCJ2IXO9FuBh/hMeC9XF+e8nu/f&#10;vpfszpq6oOuIRtSk/HvJmIcunzUfRkkTRH0no0/XFQw+SwQe+MxCekDPRrFVGKYDxhdT40w2wb3i&#10;ZFJIsvCUuufmugRlZiugPNSEfmUccswm28tJ3gtWUPq1QfeBn1kUUuNhDpyMD1kJradwejn0zxdl&#10;zEtWMn9+6o2UC6xoKp9NDmbm0AKs0tCnTzlv2ZjXatO3ukp6KpLwZjXLdtinzuJiCllPIayS6G/6&#10;Pk0vxmCHrH220cJU2r/doag8vITvvvtD+Kd/+qfw2PYdG8xXNZ2yzgiL95JLjOIqyQqfGc8umANH&#10;gapRLEYPx3FjXW8CRyac2jOB59l9Kov2GV+T2A89EKSb4DrVX1LeE30ajf1dxHrzg30iGLHhzxnn&#10;aQH3YlDxIS+rlPu0LapJH+e5p6WNkzF+sXY8JMlSmke+Lg2258DPVXSW+fPdwYBo+/k8l/7cVRUO&#10;3Qh4xZRMK/PiIoPkuDqDCdC3zw0wBHsj5FFv3lwS/MZEHUEi9jWDNTKbbWe6Euht5+rlxbl5+bSv&#10;B6h9dXXFn4vnnQMneYji+/Bv79+/5x5zfX1le6uGP2hiTMq/pXz3fG9nA1gDfC6nQuY5hg9k6A25&#10;e/g6sEej/mwgUFAjURXW4J6dR8iLxQqMsk5w2wBPcjeg2nyHl/Ov6P2mHpBhgVRF4UizJFlFzDfz&#10;SurJefAAle+g+caowFOISE/2ExCAIdswGIMr+fmh4hJrcpLcowehRU/vTpKl+HTaLCHc1H2Qh2FS&#10;Q0RPL3msekXKZGucsZL9UjnBgKLc/b7A2MYboy9mtX0E1xBDlV6g9whYPfzFwEwM80bVVs6GNjbp&#10;MiwJOgPpSwkWIuojDAqmoqGOe99U2ggEl1hGq6XsnBq4TqGWIGsOdanuZUrml4pBIz6jqRo2BPVR&#10;e4Cd+p/97X/9k4C+//F/+tfh/umxKwzoPQsmxpDkH+0Mb7E11PSxtSJL3UM6Mm1dkkK8eihTjkvx&#10;r2khrQvIEhRjJK0Y+F6foGnK5lmWOeXfLB6dZEhbTZ4FzFjSfO4N2to8nKBN8u+zeqnKJsT3eNnR&#10;ryh1vQ2yUJ1oPpDJPZh0MsQcez3thvhcU3WhjtS6eOupKwwxLFI5ByJjXORX/I46LWwJaZziyk9w&#10;USrUFdBnEtpQ69KUxdqD4xwUXwOGpTe4c5fgxZj7QRKlpFBLpnPNP0PlIKDbxsfUGSa9HEgLa5DN&#10;f7TUz+RhGvK3TB4sUNNiOo+BJ4HDrICbJZq51LmrUyYF4uDZV0KHhSX6YHc2plIEmaP1NBi0YaC+&#10;hw/s0PbsVsddAAA8b7X4mSW1Fsp4j6y5zi7fci2Oh8dQDk8EVuguh2dagUo838TGOdGXz4YEAKDM&#10;J06SNkkruX9Ek3pGr4nkDbrFWuOAs50/sF8YzsLVlz8L6eZ9mDdQQZ3T947SZMhb1Udif6FnqBKl&#10;hzR0RgzOhaRwxVlqnlG2UNg3uQciuRee47N8xecTB2t+TmNPOhxOVFCQfSjSDHu1yVj5GBRj0Imv&#10;w++UBmt4OhF0aTXQqXC4CoueAUQMBn2BkWa1xTMUGu0Kf7y7D5/ubql+QS8MmQxINHef78Ltp8+8&#10;Jx8+f+ZnhEf9r//hH8IPkNQ+P5B48vbNm/Bwexd++MP37V5vwscP31G2fXN1Gf7w22/C508fwvP9&#10;53B7+2O4/9h+ffoY/uP/5F+Gf/t//O8cbGOKlVMJn+8fw8+//nm4a/0m+lfUYuw9MNyS+g11/GXr&#10;m6GkyskJBScDIOib2D5reP2sM5wjWV2zHWz4j8EKiT5gimvfmgXam2esDdNSrVIlGMC7Rb+ZrC+D&#10;C9dW3suDZGBRIZUezhi0fzrAEtLia+4J4XGVt7LK1emAlj3XuQdbeF9iNe9o1g0exEgyjQIzHMRZ&#10;BU2SQafvhWqvqi9z1laWnLmu9mWvdT1AjaAnLILUx1Qp1DrYaMjqKqAydplyVJZBl7fKeDathlN1&#10;BRh2yalqGe5HbglRTd7aQ/RSXCWrG7DoR0TtyblRHq5Vp4uzBeVfG6uYgMsZYviiew+WVYjFws4O&#10;Ib6SDbsPttX7aXVepx68UuoiOa6qiZaAjtDPuRrXOjlTLqQsVniKqvGDBrO69mWRAjtuxmtaloCV&#10;Pt7/I3A2iDFe4/LZ4mq4RmDcpBGhJ3gUbVAGcBnQAfDHqcoAYC5bA3H/eNe16up/zSQSG1vMYsbZ&#10;gubGH2zSEERBfEXVr7OSGY1leNJiN5adJdv2aG6leAJAITZRLIQgx42SompnKmGR48JD/ms3oPQk&#10;1ZFhFIXN/ctx6kCLNSEjFx3NVtvWeiqm5y7lJdzfP1Hy+ub6nA/n4+Mzi+KnJzDm5pUJqDERjW5Z&#10;OAUdzTiKTMIiin2UJAegnBUIhaAgwL4ssGCiRNjSHfGaSCiGlx/ex+e2uePvmJiUTkxaKpBPwkT1&#10;/pH/huaK17uahh4eenjw0RCaR6NNYF5ofm++cbx2wQ4SS4k1z0QvBtG4QB5AieVGTgTw/6BR7M7Y&#10;mwIg0EDWEjpoUla0YzKccuxpuu1otYesGHCxFTjXjZ974zP3iHpGo2Pq164TAkt889iFJY4akuVt&#10;slRgkkU8uEBS8qRUs42kPpzgt6Joq2RYkAqiAD9PaE0yfgeLi/JNl0RChrCzdFA0nXH0zasK+DMp&#10;NRpFFJwElYsZfjNoZDLvQgAlJpVvn0NhBWBUGiMxaw3NfE4AlsZQxaQZOrKfXdKjpoKyJzDI0Jxi&#10;HYjJmUQPd8r4OBvwzITfqsko/b4ew5dfvDcmTPue8/YZIdNH+i599ngtB/MShI9lMf8eC3rJJhtv&#10;zx7WSBRbFdf6NNoULoOdJTlnVvOGi2MsKZuKgZ1UVql5WzK1SnB/e6Zzy2sMATVYL/CvSh5Tp6Ye&#10;jRsBt84OwPM+MC0V948HqtEVdPjNnYZNH0F54HSZL6dVM5MxZ35t7jT7IGaCeY4MthUXa/oObK7B&#10;ZJUkgDKvJIahNVMoeEo1YPv/pexNdyTJsvSwe6+Ze+wZmVXZVb1Mz3ABhqQACuQvLhCgP3owPokk&#10;CHwWgoAICOQQJAVxZrp7pqeWrMyIyNh8MbOr+y3nmmfrT2sGheqqygh3Nzc795zvfAsGT0hbFh5C&#10;IT1fGxA2FkelFsciZdjmPrylDgR6GaIVY3oBcJ41oH/99Vfp/c/ep4enZ/mXBchJufJ6jWPhEqnL&#10;TMqO1E0P6RoqZicLolxomRNm9Yejw0vsE4uteRxQPIeSNlocmvFc0x9VjEwxf7Udr5vZwRlr00HW&#10;TxYAxhAivi9J8lH3UR+j4QjD4p5ExmdmpifVcQ4z3mDH62JDXjIw7EmelhgMyES2PaPO1UH3js8X&#10;Nk+LvOPE6ghKSelncTcr7ptDAVKx9AjPzVNT6dGShpDfYxmlenCTvvnmkq+xa0MM2iR4ouE6imm/&#10;pz8oPtPbd7fpF9986xAgNOLyNUIiNoA4fL8C/VIbts65FAPYvRlLT5FFnQdgfA7DcDIeWl1vr3ff&#10;/t1g43OAjHh93AOoG3gPAMnOW52bXbdGmne372fKrCU4l+hPmTTsHS2JxZ8bS5g1t6HrtfZntTfb&#10;bpAO+6l72xVv4ikJweC2rNv0yezF3Nkgp6l2C72tIpE+jJ95j45aSnDZc6FwIjTKqCnsKegrm1aG&#10;tYcJBDgIHJURujAFfafdnW2Zu1k43pPCiIbVB7SIFRnNvM7Nyns+GdBmEqZtKLSU1GdmaI7DDZhU&#10;flQfdawKz8hVIDV+toYtA2rWeNbBPdQxSlct64byAffM3rWdEmDaxMgztdQ1vZAJ7FU+k7gnwQjC&#10;M46zFGfFzETddnZAmtc+x831pZY1DA7ZpqnV6Jfn185+wvV9eWnn0qW8SgEIL7f1j2b13T2+pofn&#10;Q7po58DF+WhrkIVyZvabVLsMZq/p3Ax3PZzficsz+xQZ3C0G14aypjIOISOzYXzImDUoxrVZLSbW&#10;QA8z97JlsUWskVRXue3gYJ1qEC+GnBPO2TqqenCJNPXq56IGMDisHkTpJAGWhiknARSa1nJf6Kyy&#10;peowCvXAtoc6ORsjaXHpcsuwzalmGK6MitLft2TwZjZ+MWyG5qP6ui0dWI3nYw0c9HC9nOZuVhmn&#10;OyClW710wLofBLapWPgoVTNJAN4tnRS0Jih+EfobLJl8sjwz8Jm7bC6tfuq4wouW5ZRIg+FSLOd2&#10;CMeMHeWisKdsuW4AZax1uHcn+bphVhsYmsPoMTLC6YrXfgmc1Ub2v1su8M9ur9R32zNrf7anMuDm&#10;zW06vJQ2E16nw8MngoB7kClGBCod0vS6yJcTAUztLD4zqWB/dLI6+jl4L4MkgMF0EFg+eVGxBwBJ&#10;MFKSWLBowUC+uLlNZ1+9Twcsea/ftV72ggAe+1b8HkpzzSZlHZw5B8K6gve5AcR5Jzb0Qkh3389X&#10;+RAPPdEYoBxZjlwetLp2vjEJRcAnl2tQWx0mEjNQe55en6iiwJx0SeuqPX8n6hk+493jswgZ8MAd&#10;5dmG2gfvXyxIEfhYrZoAA//Txzs+B49cQigNHtZXqO94D7vXZ/ofvn//s/Qf/+Nv5P9d1Zt+/OlD&#10;e/0XXtMzJAm3v//VX/5VOrbPf//xx/Q3v/sN//237Wf3u+f09Pg5vb7I85T2E/jz//2/p5ubN+nD&#10;hx/0bOBWaefxd9//kN7AIqv1igKnxcCbqAhSP4kzkYx9+22ihkPVcwk/cCzrlpWh3KXuWf6EmSBQ&#10;NZs9MsTXgIdqf9Nq32atlZxo70UKAOvzJJHNHmnxM5QFYEG2v7+07y6Vk2VaVe9ebA/TmW2ps/C6&#10;V3fS9/MF6ufaFcFoJYCkiAXqLGcFkJRx6DYA83LoAFqwuGaft2Hhs/HSbeNk9VgAoyYUhz6Egimg&#10;o+T3kuwlNy2Sy0LCM3k5GSFuQRQo+aR6B6jHGhR1s3bMqDOgo17nlbUYMlv09SXpWpEgECw4vJYJ&#10;D0vYYKXSX29wABNZ5mkOgrWVOrKM0nlpJmKvyen/851FInUQxMgU/SIdOYC/YOQrBKue0AVrDrMn&#10;pwmvhHEH/K2eh1qc5dXHr3slSqocjL/0h9e5pk7MOZUj137+lW5opmVI2EPEHGMZcfjaMmw0i7UD&#10;80r436Fp2W42q+WFfYKC4lic5La1/A5DAYoYB5F5vSEyzeGPHR3FNpIytWq00Qh0eIbNna6bSL+N&#10;hBHIpmQkLzngQNRdKHehnEzbBBxw814D5fQyWT6a2ZzJ26b2BNIw9sbrg9FHdhRZgItTCjPlqqGL&#10;VrInPF833esEm+ynx6fW4E78+a++vuUm+fsffpL0eJGHF/3ZtjLEX2wES1akGwYlPolNwlTM3chh&#10;ColMGHz5ILYbAum/ZDcM+sw4XLAZQ6gHDjGALggrwDbocMJogCSPjWkKoPTILUp1Gu2BErOFgyfe&#10;708IKjnq+gJEwWsdnl86/RVDGf3UyI7Qd7ffHS1tFMNA8tZi/xEZhuL+QFENeut+FpCFg3GwDxaG&#10;ZTANwU7Mbj6VQCvJCr+PufJzVz+s2PZTslQng3y1DRuj/LRsTo/fOYfvUhHYdUZZsUHG7ZDcF1Bm&#10;jGt6zhTIvQo2QY4tI99x38KDZwdDebNkWhdDnyeCk+PwRWFfyFYtBAy6ybMBtuohDYPyZGbNxszY&#10;WKDgmVlMqY4UNclmFjeDLqb29MNfe/uw6Dsplp3NPdhhMZBWLXWTX4GlvtOx3/d8z2QIZsqalTjr&#10;lNN2/71444IETwTkbIZgMxQ2knOe+F2Rnm4p9Rxp3ZD0geFqv5TwX8KHBpssWFzzcc/rgPu49N2V&#10;tuoCpMXU4eG3GfuQxCUDQJcObCm9c7CcFltpbrbICZ/tzTn2g3Lx/SLV6NwPBjRVw0bsXW5z96/t&#10;/T46WGggsxEsr+XVITNZniPqqblfY8MCZktxuiBkelwO7CUHIwhQtFXWYTKbtu1aVBWagmeWi5mt&#10;WRReDYmdvfSwmPANk/xzoV8lGMPBVsw+eLG0eHl6St99912rYz+2QXdLhtdre19Mp54d3pxTl5OG&#10;x+Q0xwEWYRqVIDiZoSWWOm4m6mpyXOw3xMY7V8t6MThp66tmyqE1vP/V8IWc9zBJnrk503Li4BRR&#10;DBUMg7DhPxPFQ6Zfw68qibFlDyFKKk2Dlxef/a7gbzKZ3VFztw0AInMkvtjOEdSpUnrIxhJmzR7a&#10;8OPjRv5pL3ulumY3sgTmZ2+ol2pvRN8f4bcyjG4gNY4CaFLwjoc/1wXUpqt2VqAWi8m3ZUAVtvFk&#10;nrPOFjK/kWwK6wcy99v1Qk2EvcTu+dkMykmhJHg2s8zbwVbWRnhKh7vXnvqFsI99e275/s3O3+2e&#10;2s+NCvRBCMlm7ADm7nmXjmX3heE0foYJq5QwLV2eCslunV95ruGewL2P2sxkYAOcNZifYEiU2kOK&#10;ltY8o6aDDaz019E+cht70E1iwLlWQ90AS5EIQWFwx6LE5w2kQMkgc8ndi66vubN9HUt2GrHSLclQ&#10;yclp11oiMmk3PDotxUWzfpz37APA7KX8C2DWOPA+5dlrlvvxqGvPxOeMa3LOc5DpqLTLmFwHdd5u&#10;OPQr0bf0br52X6JqSwG8H8i2X9v5PGT5FYI8xsTpw5E1EEuz0r0q97KTODvTs77d2LZDy5adw4HE&#10;VmpXL1jJfIbFvAnj8c1GPjwAGKHwIKuGy7GJzzMuHuwcig3bGWSDGtzqIAA/vG/8jhoS3mudKa9t&#10;CI7QjD86oKPdt5/un9M5n6PX9NXbW4LW1aEjWhpmm5CLlcXQjdLFXR7UFy+e5M8tGW1J9Quoy4ov&#10;DmNOWjcAxmVd3z9EcqFesw9aOduntXSZeycAU5o26GyoudfrPvgsDuyqTgvuc4tASgBWm+phuqTu&#10;69tZJ/G7wp+OXa7zQ+G9Oit9sqfa11VuHAoKZfD4PDjx8evAmyXuXW2Mzw0f6WIFR5fK5XV4LKvZ&#10;UTAcToOtZA+QOrMmQPxsH7EaSdop916k6+9joDOBoAOnJa2fb5G0uJ4GJPqzZUtx13OwW/uecArD&#10;dF8zEk+SJXuZ6i7o1PMqL65j68JqHQSXdUGEcRtpkFPtgIQyRBb6Iu6eH9LdTz+kp8936XpQb4Ja&#10;iZpF+Wmrj0OSDcmb29t2XrxN+/bvfyLgtGs16oV9AhwBcEjudkhzl6IEJISXfeHvHM1ujMUZ6it8&#10;xGaG7bXzD6n17Sw90P5GcmB+1k1ON+/epIvbb9L29mf0DR237RzbXFHim8yUL5N8hGOBY05om3OP&#10;Yk/Guq5aGleGbtNyfnlJwG1wfYd11VeXV+phuQxBOMaBvelY25/Zts9EifaYno+PrR5N6bGdry+v&#10;T3wPOLuh3OKCI2vmBCiI17y9uqKv3GubJcFAw+L8ofVgIFHgO0PII+wLvvvpez6DSLRFTQQ77/7+&#10;U3r+/CCySXu9pZ0p33z7s/Sf/+I7klBKv7erl/laBvzDf/AP0w/f/cCkXLDgnu8/aOHcPvt3f/e3&#10;Ivi0720ZzEpyv/f//OVfp3/9r/9V+nj/sb3/fUT5EDDctUv4vt0PD5+f+T1ct9no4+u+5y48PDym&#10;n73/qr3fJ6rMMLuz92+f6d31DT3x+7Hkvwbv5jEPBcMvEtzJ0sTztNj3fVgl0pr7E8FTxWHIn3Yr&#10;L4J0Nuh+u2wX5WWY0lU7X++clEzVhs+2xaFYp+GMJec+wwXQ10Mne2C5GKrdj/dEjls6c3p29xvR&#10;q6r3m3bug/CSe71a+MwWYy9j1jVIDosqeUlh19oDQMw8z5vU3+vA370Rm3hS0N20zPYTB8mq0K4r&#10;Un5rLKFDMlZT96nv/LLFDLaou4HhpLknjf8hCS3Ou66E6mdyttQ/kxU7dHm23QfCH7kuBt9EzZCP&#10;SfisipW8RhwtXVG0OBMgmNwKb7RtRHy2bu2WvpDhLicAXD0NHbSVQ+AI+SQ1XTu8YU0Y8J8ppfQU&#10;ZqlGfL2t7onfm07Cq5YIhfxid7R6NnfFYQ+1sr/osqy2RDhLyHw7yk8kLgxZTRv51kUqFVPNzjSg&#10;g8U2kmkiVk7cCPFQHJDi9vKqRERLOIsTCueeopV6+g3DkQ4aqMnugyyEbL3254vM4I8x+CJxk5IR&#10;vJ/WuB80uC0n0sDDJCbRxu8RP18BGo7rg4WmEH8Ghwgauj0lxym9fXNNIA9NajAOyIwptSeeAdx6&#10;enx2YqxAsD1Na49k9VCKMevvxfT9GChnJ8PSqaTIY2u2BAfNNBOZWiEHiHWaTrRrhRMHgcKBxLJ4&#10;bAX96vKMw1Q9IFCj8PB7e/s2Pb88mdWiBkFKgkKQcLNIv75HuhKkogxMUKNN/y0AT7uFW/zzzihb&#10;6MVxfX1J9qCkRPBFkBSOcfRJ0qxc5Ad2e3uTPt3deduiQZYm2XXdfvQCAXbXJEAh9xxwDIwCwAAQ&#10;4XPCW2uT1aTW8HiplazD7UYG4rMTyo4Ot1jCN6zKJwueVPi+Y5ucDRziwcNm5UBA08EJW3kyYo16&#10;ViSpgrcImD7BwtkyrVhhGgLYBg79AbABhBqXFWwd7PNFud3rTnLpJHB4GNYUqtFSnMUMUEqnIWEp&#10;yWzLkNrKODi8CJI39AS+/R7IQqli/ESDKV+SpQPy8hBbOo17DKZBUROCH8MWkt5/RTLr0WAKmGbb&#10;6zNtudpfF2b1cLs3D7zHVlPRqrRrvah8kcxegCnxPCsZEghJmG8DZAhA+vbd7SoBqmsM+5EGx/49&#10;+O7bj16QhaQEcQ6ZlGQLhNtQ1uE0PxhZTyrOAGzx85H0SO8YyNI9QITUDgAtBkk0CQCIaTY/HQRe&#10;AiQxGyu5sSfINGugAHChkItJrCgC6PsTI97Siz3ZQmQoy7OwGOTEYI1UOSZ+4ZlAjYK0EGDksCW4&#10;EIDwYrltUO8h73x6fuk+icfp2A9k1PqX5ye+98vzi/QwPnbwKYCwYsP5esIMcfmgH9A8my3WPuve&#10;BtdhSruYiRD+UeFhmW1xIPnf8QszW10jnTNkTpLpp+G7bAczwWcnfCqFe3ICPBlqWaykwUMdPR+7&#10;1HJljIz+7gm+2rO2O2iF3Bf1WzefAwL0zJDlXOUFg6ReXCwuReARVEqK/mVw4vDg+lMsRchzDPSq&#10;SbMD1PAvZEPQ97Q9mGMOM/mhdIkqllCQ6+KMeHr6zP+NsvvyPKRf/9mv00UbWiC9xZB3ZYsGAjUA&#10;StpzAEYyByCcKyfO/2QizwpQwaKDbPN2798AOMdn9/vcngkI35A5KM9FnssYCFvvQKlu0fIM8jI8&#10;06gHus9nev/Mtu0gGw1Ll0HNLmwcQv5fLIHdM5H8jM9SsTVEnVVH4M1KcC7SmiEFbfcNAfaQ1gUw&#10;Q1nvyWCesgOS7IsKZv2kUJYYVMlY3YgpT3mqGUEEOCYxInE+TGa6kn0y7QW6jfJK3O11riPkiMvP&#10;49TDfzjjOyV39RedumlMpNsd6EEb1gVOEWfwj+ocF6r2oMGyEaAm5FUXNN5vz+jr7FTdKpm0k2XD&#10;xqGCHTNLKkU59MGhMpSiHdPr/lUpu6MCmWiz4wb4tJbxrMCSYjjyfdNLyMMD3lew9XvgkOsv6tFZ&#10;O/tRV8cS30t1TyF2EtgzXG6OZjvD07R64TosPZX4j/m/ofVROJvQl/7wdGjD7JC++Wrbek8FmSUO&#10;cgiREVt7CXlOpCrXAO8MKNc1gRZBBZuyca8lCvC4DD0QIkIlJD+3p9tSLYvV4FbnqUuKA0PTNl+S&#10;q1ojRbasS0YPrrPrbg/dWKoN5ZcemlHFjVFQZIeO4jMurrPyzuxMOPE+Uj+WZ587lssWMg6cSuxc&#10;SoFRTon0ORLyqFDanPLequnSDBEZyhfA1lJXg/gIWMsezuM5icHIeobeCyQHniwnwGDIyJcTD4h1&#10;dq+rdyEvWOlswsWWerk61bWzAD3ErduyDvyWHoKWuhQ/WBxdoleUzp1TSaexIsUzlyj3ZQ0eodCg&#10;WGWw6rAZJDYnS9N1/6Affn15TN/97nfp9fmOio98cSnZeF4EtuNtj5Ws53Muipx4GyFF7fzde9k1&#10;I9SrPQSvB/U3Q9YAvye5YGaSa5jwH9gTg+mruo/AoCPkve1u3uP53l6wvqNebtszXi5u0uW7r9Km&#10;/f3AUBJ5uBMYau8TpIKNFxRiX5ETyTAMBYJMzvXVNZnt41fae0Ka8AU9ZA1GLVoqjLQvyt1jThYJ&#10;hQnuyT0vALKX52d6GOKfr8/1nsEq3nOx7EAN9ETtGl61WfPh/lGzIT53q+F4pJ/gnfvpLn39s2/S&#10;fH/fZr9DO9MfeH98ppJrx9e4f/jE5UeluudA+427Tx/b7LfvHtUxa6tWJi4t3t68Sf/5L/4L68MU&#10;9TzrbICF1HB7K/LNtBhoDgllSr/5y/+ebtp3/2R/543DLFBjPz18Tm9urttZsGfgSCwcAjh5/PyU&#10;3l5dpY9QpfjeRYgZlo8Xl/b0MxloyNm1UjWHdzztbEYnZgs06TZGBp6msFwxIQCfQYsGBW7B/3wI&#10;ewH0TGeM9khvyln6vChg8riEPDMxSISWCGSYSZVQs/1lOa8lLQBpnzuvlgSWd2f06vOJZyr7Q4NE&#10;wyr9jIV8trJntnWPCBCy6Rlt6RHM7zWBVgsuLnKqQvYAkAcjeIiwQINGuI/YIy+jwuymyvsgWGqx&#10;8oka3BdCEQSVV5bZEsuXpXawsbqfWszfZq8+lI4BMEBKq0h9rzWbhSaboBohTemEqR7BPj4Fe2pt&#10;BAOm2kOPYlFEv3MTP8Lfry9rltV7NrzHl6WuMKGBWTmVLH6PDi3xcmlIX7LHv/DA9bke/X54Moa6&#10;J868nmzPxFzXfVsA6d8FwLkGn1STAuDR2q0eTtj/KSTPINrX1UJiJNNpdvqsKd94iJ/bXyjIVHok&#10;FYq9t+PZhsEsKI6vHnyAVZs2VgMO4UMTNNViyVzxRjt7mwjgrlqzHaev/HnUEImBMZOdgCTYmu81&#10;rJv91jk8vvnoC4cQgUXUz0oaOMzEL/jfAJ69vb0SS6z93jdvrtg0vkF0PNNbX9tQ1Ial9mefKQ+B&#10;/FZsxeybkWyEbQx2+lL/5JffpuvrG/nj2WyVRvIMgSidiUVfH9PJ8HNgA8HvAoAhZIrDsG5t8aXj&#10;ADyYcYdv9NPdvQCtSaAc/1uCmXriQQJfCBjDyzdi39MtwdTAf1Oitg2Ukbg5v6rxqQJ7mX7E7eSk&#10;IdDP3dOzjMPJ4Mu66SY+LK1RP8i4f5NbAUUq8/2DQDUXbm4SZn2ukZK3uXvijBt7GeXUPV641XZA&#10;UrH0jt5/Z5IFwPMxmRJOC84JTILZ3grafIB5WbxxHR1GEwW3SFciGaDDDug3uUwGbqZuGooHdW/v&#10;pzLL+Bwbv4jYxoB3ZlnYPIkltN/Zgym8dk5ATrBfbt9e877EYT5FQMGsNGNcMQB7tHIdN6Y4O3Gu&#10;qpHEEDk62IGv62Tg2UmvYo0qwh2yVACnaLRimAqKVrCCEn/OQOEgr0MM5pOThUf7L0BWPk+mmLf/&#10;9unTJw70McjRp4uS5MGD07ZLUsKziKlV3QtDfoAApylV8/CRaUALYPa1S8Tw/M8E5gSmjmVLcJ6s&#10;nDx8QclmfhO8kzZZSWlViZSiEpjuvhm9jNA1ILvUfpV++6wL/A6npfuoAbQluyCcZbksjwTEhf4i&#10;E5cQM2uhpN0IQ9D73/B3nqRVUTpfHDUvKdtkXwtIvjXgLQSO6Odu6dRowCMbgKQ5tpM4s41cwSZW&#10;KvbGoJQCDdCE4/mIrRSAy0/3H/kMI9XyuTWUDFdBg4Pv3DJXnafLl8m7+IwxrHjTqqFSg0ZI+Rjy&#10;UsVkrSV/YQNVTxis8qGcCDjz9ets4EHAHXpsADtnG8n6AVz4uOVmFsMBGlCwdjGw7yfZVVzYX5IG&#10;297qC5BdvPDQQ3qYl/5M5ZAReEYr4V9mX5ZIGZuXGDSVoBcMwLkDGGGRUHpQAd8xgWG1qHw/IeVz&#10;CEgwwA/2elw8oIZsN0eYAJmlku+eX17Ij6n996eXZ/rlod5+/3cfmNT79u1b+s0+PT2z7iN5He0Z&#10;7rMhy3MWQCDAXob5MJE1s3lGWBCDQDAAts9zd/dTl9yCRQg2B71q+7ANME+/+6adjWL4SX739Pmx&#10;eyDpWWvn14u2opfnl+35PGPd2Qyjzz6xheqgxQmBEoDcBNBsHTLtDQrYpsFBHHhPvP/caEYCdbGd&#10;gPxBJbWKJm5rTz/UJjyzI421K9nveI6w+BmWYpP2MYmcNTixuJj5eJSVwQ4WJYdub1FpjI8ZRjXl&#10;sDvaPkW2Ffh9TAfGRzFQtczyHoYnKpmdOfy6tCyEeTkHpkFWB7PZLfJaXCRB25p7hucQbMM68J4A&#10;6xj1HNKw6q109n2+MKDDz4oBogP9aTdeWuk+Ohz2Bmq9XMiyJMCgq6Q9AWEYnNBnVqfZ1nnp35F8&#10;HXc2E69SOJDULwsUTBgvTy9crJDVOqh2v+xfFV7RPuuBCddJ4QCwKGj3JM6RP5rZN8PqRf3Vtj0D&#10;n5/bNzffpZvL8/TN+3fpCvcVr/fG3p3ZvV67ikU9kXrl1IeskmwK7mafPTAGsc3AVWnxph8g9TAK&#10;yDrAtuP0u3CoCtUSk7hjq69fIduNtbGsctXOLDFgXO2OJHJ1seG7B5Wce4BLMVAbxY9Dz7L6/i02&#10;YA8mXR98aoQwVDMqTszMYxCW62Hn74WfaciOSklfyJvCz6s7uS/LCma6Ltc19ULDUAw9YQUZvfey&#10;skt0excD6Gto2indroeadHaPwFB5gMfS17KuVHtfnWtYSp2Agj3wQ3ZCMt0fzD2ZfR2KERRLvMPX&#10;qi7dH7A6NCXNPm87+zHkiJY+41xYhn4Phu/VbLsjDqHwz2zPxt1P36fp9Smdt98DeeVFu++51huU&#10;hsxAr1FLiqv2Wa7fvOX/PpSRrKA5e8DnAqP1tEVMZyxtGbGSlSA/bA3GLLj3tx04mEyGOO61pEtg&#10;7V21HhlnQHut6+tb5R9fvk3D+XUakCoPJhQUY9gNw3oA/785l/cezjPXvM1YaerPa2mVGa4VemvY&#10;SVxcv9Gym72KUtPxPF7C9/NcVgWrzG7RtaVN0yE9v7yk3eNTuvt0x0Rb+dsqrOJ1v1N4A5Yw9K8+&#10;k0ouKbhkWeSti7ns6fMDAVf2M5ZuYjaB+gkeggg0wdyIOqYk6oW2MVQswfe29UJPL8eVyRghCxq0&#10;eV/9j//sn6d/9+/+PfvqSFZFwNXGvSeTixk2NZL0kJeVJY89+k8fPqR/9k//afqL//rf2v1w1ma+&#10;/UmCa6WXYIG391Yqn2OEaiUBgngvWPDsp6kvVJF4DyY6PGND1RXsefXI9sMsWuoPnk0Ggx9KtB5S&#10;OgnrQG81LysgH95sM4kp6p0wGwyjauU4S9mzg2oOS0laHUnCW0+ktykHGzTTSoSqG1xrWzKUsEuI&#10;DB2TmRZbAASNurCJVw87d5DPMw9mWmMYeeXRGbSL3skLkrLh/STcZbNeq+47n7u3IPurQUQk1oK5&#10;RuJkr+ORbrF4ESLP4NQBbgKdkX2eFarJuZGhJP3H+fxxzV1SXzAVz75UYw6pr6GKgygjsXZmoN/c&#10;CdPZQFfNDvauZjtaISqPMIeA5NPlj+77CPkIz3r5O5Z0Emes+l2/CGvvsuZTn9tqtRZPL4p9wodV&#10;XoolBN8nwR0RxU7wtJ5IzScfEOnUPkivM5BVLw/eMIZgX3KcO0FprqEenOXF6mC7nGq30ajyT+O7&#10;GifKWCrTEYvTUKMhQZM65vC10gfC0LZNY0cZwzi4zusblg/coGbA2+1kxgWN+4ualV0r6mCKbWnE&#10;fiBDZrapt+TEI4E0JAoyCMOyBrw9JIDiS0OIxdEoORpyeIfJp07bfvwdoBce5Os20JxRbiKUHKAc&#10;igzeGyLPwcAiKwUHhTdU337zDUMrsDE+M8uNzbxvAjCeGICwUVgBNuVgPeBnkmWYz23YgpQH7xVJ&#10;cpUSp326xWdY1Ni+vohlc3a+dSpPITiDa47Aitd9pUcf2G34c3iduUwKj2DQxoGgJNg/WsArUXkT&#10;jCgDGUvcrE7GQkHS69TuQ7L0Z15AWEg9CfAt8G3cEmyLYAD93tQlaUyQxEGGBwxMx83QDZXDh4zF&#10;VJpuDrET02Qti+FQfq6UqlkMKDChWFwmJDJPTiZUo0vplOVDTH0282ixKTB9n9CQLEcDX1tLHnJH&#10;09WYzz0hlINhlecX00+z0HkAn8Xp0jiwQOM/DdQmbdabmuRNeRgUi72me59+h2AdmVGJYlP836A0&#10;nMM41t/XksInsHSfqsmbxxjuyARo9zY2fEiyncwoGGxmS3ndIKbJIqS/fU+Hlc3g5MH90UOnPc+W&#10;2KZv1LAAtApqCwbMjx8/pj/5k1+xmE6Mut/0UB1tVHBzCDCj1NYx79UbEgC6AvpswDqOOhMdrBHA&#10;euJ1N5usquBCfhhmqoVG/hoAcShKwpwcxKE0xwBwwHTEZnpyAtZpapJkl5ObxNKLJjduDhhC48WB&#10;1AnH07J0U/ziZjc7LGHk5q2Y+zD39KnJG+5ILMXpwWE2LVqsOJhAh+7GIQGzZTlq5ORXKEDwi0Nq&#10;EWsmEfA9UFaNwwOS03KwhNzSVT1TStLGtQTLCswZeH5O88qUIFCcV7el7p8E6TwsAWb5cSrYQANb&#10;MFDlvyj/1gjUCPuGYGSQCQ6wCow9slEVqhKSWyZqP+8UhIODfZoNDGp5EAEbMzfdqsvVEovttthO&#10;YO5hFMlWBtqsiw2K55o1lczA2pkQszeI4Xcy2Nsswg6c70CAdlGqlLeM6iCUxp17oh+fr0XDxeKm&#10;KlmynEpOp/a+6cS3SUb/Qw8FypaYYRF1zrNv4mthAIF06HwjBjHYqjhDGYSU1nTuY7s3kLKndNk9&#10;QXcME2D34UzHmaLBJxMA5h4cUvCLy/RYn7kMwn3LkA9sowFkb8WeBYMN3k3TtOMZr0Zzn3bHV9WH&#10;9t9x7+PMszeyFm08/5EGfCW2JZZ2NnrvnieiALCuK9VTGnMMRWQT0ztwUjDRsko94FVIIK49d5Ts&#10;YmBrZ3tPDd4oQAfvD3VOtUNyULzu6HAnMpMBPjEoRDLNCHeq9OsSA0asaTEVMMBCasr7YlqlHWj6&#10;yiimV/F4Iem2gqF6Aif96c5tfC3mIFg7IC+OZueTQWhPvGpWMEv1EYfIXvLiHIEvI+vvM7wUHRZx&#10;PB5W3xrfawIKBBieUfVwoIwa3/fksITBLF6B2uGfJLmygobsjQkZ/iZxURaG1zhD5LmqZwq9zFC2&#10;ZHIMtqG4sBcvDOxnL6zQK6DHA8Ao/75Y1jnxdk5UMmxH1XHUzz/2/x4/w8fpLG2uMvsADA4Y3LF0&#10;xWt98/VX6c35pdLH8Ygf4ItqVsks+4cR7AqyqrY9mTM8NmnInhVwwSVOnldpbfDGmMQ6rjwuJ+KG&#10;z2T1UiBgM/53y+FDrlud4pr/QE7aEadYtMyLmC5h8p7XJVZ1wnAnuJ14wwY9IVQrX3gLlmDOrT54&#10;nWq01G70Hp6v4anHGm0v65xO/QFzB59pZ7KkdJJX1L2L4o3GQPpFGMhSO3uF3EUsfQ0iLidi5O7R&#10;VM2IrKusqgZTJiuUR89oN61SP4lna/jCna9fm0hmzXVVBqvGD0pDZo+cDRTj/CueCcsJh1JsrGoP&#10;9H7220c0x8Br1rnALXmqHxwgdTOcd4umV7LRKsPv0oQE8JEqCXm/trkJjDrUddSJCYnjbd5hGEY7&#10;X+Blt7lMm/Or9LSb2IOB4TcsIS1T3Xhor5Hbn319xTLzKV21fvKmnTMIA0FC/egz/7n1pBeXN+nq&#10;9ut0++23aT9DuvtVukXiLmrMuCXr76LNXFuEhqBmZdXrQoIKvoMj2bbZtxn+G4PTAE6167q52poR&#10;bLVBmunvfNrXXKB3Q89VAlyutHWg+qGdkc/Pz7RDebi/b/XiwbPaWbeLQh24GmClcemeR8sD+Q9X&#10;nr/0QG3fxafH+/RCKa+glHPMPHswBXe2ZTpyecHLif9GOXKbk2Cvg7NiXC0l2KvGzLDIOgR3yL/8&#10;F/8y/Yf/8z/wu6aCyPMT7LugXMHnp+/g58TvC2BfzSujNSwh/tN//ov0i1/8PP3+hx85+1EJmHJn&#10;DKNePT48pgFnKPxUJ9ko4Sy+b/8ei8XD09wZVjgbd/D0a9ccdfXp+dGBFCHjHQmKRc1hyrxnnjSW&#10;Du7Xee6p3lyELWtQQZ0V8ldDxo97gCw/kHVaL0C5bOuFWj+4a3UQ/tVTVZ5ANd6RmWQvJVKyv22O&#10;emyVRswR3VolpLyulcWesrA3UUqq/Grl275aBLDXW0zK8FzHudLkANk7CKuhCMo+iSqVdV2cODhJ&#10;vsSap6YIGbONw5raunpHpzCaYFJs7h6qZOxHkq/Z62G3UE9OGQFfy8pwDKb1SbAfzkCQuaoTvsMb&#10;b7Gf+BCS3Jy/kMquDPAviQJLWoNFaF3FrISlp6330JE1eL0rCA7up+da07qSMSMwztJaT9579XWp&#10;lutGWnIXY9rI3N7faWWv53LCQj9RN0bIGueAuhhgTX0RtixrmAjZngb2IuwjZNeRwxEewHH+jZK0&#10;jt0HKNIwmRpqaRdMXfNh6rDn5AY1DOFHS+NIc2UCTjKjTya1s2mg8EHA3+HvgxvvvhVJbDzwz/Ny&#10;ztSgw+7AQQPbFm3TRx4QGCbQhL+2ZovJuJeX3KLgTby9vZXZvw9RMtqcbojtCf4dGEH4XPAGCPT9&#10;qRXriVscDKO7VC6v2JgekPTL5lPyyat20M2+FqGdR1olgCzISi/bIYdNTd4Mjk7XVgafAQAmGDLv&#10;3t6mmzc3ND6tRnshpXttw9S72zdK9WxN9G37c6BsY4iHFHfLgaN9hvZzBASuL2mejcJ5PAy8Ppsb&#10;bMeeBQRaOgFGRsjMcCjhBsOgAZBp3IjBApANvlwcolLtyYSMkzdQpI2CtsC7KYZXAbeTb9LijYrJ&#10;Kfb/WhHoMcyrPcxVb4onR2vLK0ZgQjzIF+eSOk6TQMt62PfwjDyUPvAXezREiloEu+jIqZ1WS7AN&#10;zItZvokhYxmzDNErWQTJ39lMgGTyPURJ9iDpnhiN2v4FZTYM3ON18JI4uKKxD1lxscafsuABrJZn&#10;fhfaYslIHMDt3KUsAyUElKgegkmWnI7dvv80871SzgegHIcIP+ewJhCZgj8QeBpYoSWBNMM2Fzcf&#10;pRu6jx5sa9+Q298PQPyVriFAA9w/L4+P9AbD8B9ywMTacVCTg9febG04bfp4TfamG7s0qeTw71wN&#10;tuW/MomdYUAHfiCX8E45HrlVJogCej6uE95n8VBVnTTtfwbLFz6O1eB0BEqwwQbnYpmcmhV+OLUf&#10;0DI59lIu5w7kFC4eBjbFnfGWg/KfBVIsiUxBDJsMkmGKdRuWMfwm+b2BAcoheZFsIjZs3EAiwdTs&#10;s8z785xNmcKL2u+0Z2mwJiYniNLCwEwMHpqDB6NJm0imf5rFPdOLcMelCgJYYFMAH0YAPU+ve37f&#10;ZOX5u1tOmAvVGyWkx0lSVzoNvsvMnbqLswGgAJ6d5M1lLBVCYcfD1VLabF87ys0te2V9sqHwJTzU&#10;YgA2s7E4IRF1bi5L/6Vkp81OO1uqJRSl+1YpDAFhQQJtR3vTHhY9c7JlKP0k51Ztmv5A+jfYk0X1&#10;MsDh6uLI2uzUMFwnLNjQhMoPd7DvS+lNBb0hl9rl9nyf8zowjvZyG21ZAFk23gP+97yf+BqX1xf0&#10;trt985ZA3uKgoE8/faTH7Jt29jw9PRIMlIw0q7aDtRzA21a1gYus9tdmkAwJwBDMHeCLB+hhohwM&#10;LITM9FMsvBB8gd8vYF7nenhjgU12dXXugXLk+yVTEn43qPvHPWv2oQqcH+1xh2EFPcPWyb1g41FO&#10;fVT6n6T3E+9XfFaAt7P9IxehMApCIut1sn+MWWcl9/AnsDbC+zeZYU1GG6w92p+5pNyr8L2Cgccm&#10;zVKegE1W0CXYAcUy/4GsuERgUQMPatFm3Hp4EfuAC5T2uTYb2aFMTpI8GCBbnIa6mnqb5VNOZCrh&#10;pQwwz56W4b2KJcx5+xnIcOteAR64FpBLb8ysJuuRVhobLaHwXWw3DgvSdh2eeWTq0YB74RJENi5n&#10;kt4vNiSfw1+1fZ4sFjfVBPS23XRbAPUFYBu/8KxB6AftBVpvRna3PXyOHiSzQxKwQB49aE0Mgtry&#10;/t84ofmPDuj48W/bvZzhEpOmiyvacJzhc7e39/x5l/7y5Yd0+/59+vXbM3oY4vOiLsFSgPYbuC6T&#10;fVLDWqGOa+IoWc5msWUBe1R7OGkxDNTRg9Kf6gSwS8EKDNZJCYb+YOAv9xAYwsQB+HkQ7L5MafV8&#10;Y9CINLf2o7I9QLJ6x2Eys4MN5Lmm3mX1szsJmCiSr9Yc2UTLSXKu7s+5E1/kv13SGiSxqgDcW5pm&#10;F8s6haKEr9XU2XQ17Ij6gDhbcp0k208Km0mdHbHYn2814c8nQ/twkhjfQTufgZqX5y/ShgM8qp01&#10;mFavwTBi7jK/9MXgqaHcVh/pNG1eqe1LWpkacW3Cy5d3wizm0HiiSgmzeCX0ahmHfmqw3H+ZFLiD&#10;exBL4im3a3mo6XwDsG/swAFfK4uJB0IIGGrtZicrq+5yurp+k7aX12n/0yeC7ejAx7mwVsJehEqY&#10;GaGBr+kAJhe8tzErtd/186/ftfNGDO8jvVHb83b5Nr35+hfp6qtv0pvtDVmp6eqWtiy5inTAtFrM&#10;Udc39M87Lvq+gIpxGf/0ynuWKorBSdrBLs2yhOACiGfAQecSl+FnVGYUWwGg5qGGzgyq3LXP9Eq2&#10;/N2n+/Ty+syeA+QTKgJQY3y/aOlV7d1sS5v2Zy/BIJtE0ICv666dZ7W9/zdXV342p3TWzkWyign6&#10;bdivkckHYgf69MtzBhpR9QLLrPaad58fzWgLpukaw/P3/uzP0m9+81v6YfOsscwv/i/SzHF+4P54&#10;+9VtD5EIRlaXoba/w9v9V99+k/72+x+Y2CzljQMtUI54TeUv35l0Vj/AA5oMtWr23awaAODz/uFz&#10;+vt/79fp++/+hu+TqbhRD0y4yAbAIJGdlhMvuOjZsaRyXVv6EkC9VrbkkTO6GV1QeMEb84r9+pS2&#10;7UyEym5H5j2stjb8/ZtRSqEIcNCydWDfSeurRYAiJetePlcTG8LGi7PWMJq9XOQVWRdLTifO1IND&#10;ziJcJPxOIxmXzEaCf9m+9jO9C3lm2sNPi7Wysok9V4SvZ3VAaCwwQvrJ17CHZQB8DKcqCmv6wmoA&#10;98Jgd4G65joYNfBuotp6JK32CTFDxL/DTApfz5pX/8P4GbN+xbyrzgPIfS47TVCmCmpe2XnDqeVN&#10;NFV+S3OdOxgm+W6xLHrpPucB+w327QuiTYSQRJp7tn1H6hzMaoAPBKKVGRg1VySYKjUO7WOmcLld&#10;zxZbTwjDGHp4TC7rtVu8gCqOd5caahawy3Nh9X4l1oEh/WRyY0MNujYaaTSGlF+0/3Z1IQPiadoS&#10;NDhS7qIvAHRvNG/PTy8Cn9qHf3j4zP8GWaySQyVheNOadG1oj9wmfH54bMVsR+BrNrPtcFCEeZgY&#10;4ma6//SJgyiaytl+TBMN/rWlKjbX370oFQlUcMni9FpM/bQBZ7L+nlRxfPFH3Wj42Yf6wIY34dBr&#10;X8oDPOemA9l5eyfkMm1yFkMEhfzx4YVf8/XVtdIoZ20tMEyFF9Gnjx/5XlXwxSx8niYyAzEAAYjD&#10;EI8va0t2T2WB5qal/burNrS97A4C6aqGw+3VGaVOuI6b8kD/IzwEnx+f0rt3XzFVCUMz6NEBOC3T&#10;Kw8zgKbcaM0Cs/hnJnnZicGgBNA1jSfRE2/kIZ95E5e8bjtRlJm4aiZABza89aGMEADVUR5HLFA0&#10;cc5iXEXQxCI/rcfnZ3k3AOCZ1yTn8NcDjRpNz7CJxNHTwbs66Tgx3SuSiTibu+rApxEhG0dT+zf2&#10;lNst+55eQ/lwWemzYlRI5hEAy9ITdrVp1oY6U+JcutxdoR7VzEimeBLEbMOIixXZCD6atmXsIFs6&#10;AZHOkNicU2dOBSAekpvB0myAA5QNGEANxloy8A5wIBP0mwxKFPv6TWZNDAIYj6ZhV3swuLDger62&#10;7+f56Zn/GzUEzywewSvXE3zvuvc3vbEePXzjdfH7J0svsZU80kclpLMq5BHRXh3yUscNaff8PrMO&#10;PTJzyehQTciddXvSsA9l3QQxWXnb/X+6dNwS7zKU/h11SU+1h9GiazAtDmzwgwFQhobXTuJD4M1o&#10;2UekZQ1OdT7SU3Jic3F+dcZmm8ADwXX5p5QYAKvSgQvYZ3tJpzUMmaVi9uQUDdVWAzoT4nSzr0BU&#10;3/osXxx+OEjA7pqXaubcc/rw4QPvTV7PJOmNSLhDNwavcXCX9TAJCZe2xmreVAvsA2VgnIDYILA/&#10;FgKStjpYZV4bOPyOWEJEoi+vJ/zeNmdOMpbEYHAy6eLD9chrO4pxjNoSzOHNcJJ6Zf+ODrBnJ/TK&#10;PzAA/2hUaVlhlg6+qy2TSHV4Hy0HL2UdRNlYTlNnIcdhDeYmvkN+LvrmHlI93Th2IowkZkyPJrNP&#10;yxjWVnjdHY6UnoDFBrDuCmcxGUwCA9/ASzIr8XbvhPTLzYZsPgBou+dXSm9Rw9K+cmiKhHMMF7vX&#10;R57F9/d3TOH+7CEb/cFrGzLgH7ShFP5ISYusKrK9LHdin27UOOI82gzVSabhkzorVbK91vPTXs19&#10;slwFwQIFCeuXZuXt+Vwx2bCdx9zwZyULE9BDXTGTjQufodpLr4oJMRQ3SmCThfFy8bJArBpK6SC5&#10;xXlymCmpVZpg1YLTidGLnzt4ky4p0m83TgiVXAQsVcqSiqRkXG7M9q+c5ScnED2TocOAjzqbdXng&#10;4mIyA55NbjCbghVtD06By7kzD+dZ9hprAIFwFvAYAjAgCE0/+8lZHZlLN/YvVfVrbW6TPGS8dKAP&#10;UPtsz+07XhzChnoBNj4A4ANDOQbXscUMgJlncQ3vMj6zE896Dkg452HcPozuj4oUAZsL+SubwRtD&#10;Jwf4LJBbdXEmo4g1yEMGA83wbMGeY7zQsuuP/L9lfkg//f5DGrbv0vBtSl9fwtswMegGQMBuPqTH&#10;D79v98hX6dufvU8XrX6dL632vx7TYYPzvtWGpORPhr6V7vBNgFZRfPNaO2cNA6hF9NAaxy65tNsI&#10;61s9sXkoowbNxYOD5FcK7ZmtumCQRw0ALOpdNTvF4FteGRe5nxOMU+l1sqdBh4cgzgPbeyQvNAM7&#10;qA414wbHybwFPV5VyEMJS4SlfgH6BWshDMrLSq7TDF8UzJTT0CmGNU8avJa5M4u6Z6ZrpgOM1zCL&#10;tPo9ReAXWDQ5rYzFHCwifg77V1GIrc+AB0I9oD31ggXogTg8v05tRWqwFHNZi3wJj73ciYEnTk4a&#10;7vPq9yS5WvE5vKZgphICMlkEif0tXyfK77o3YeZiYkN1i/qbqe7S0p6zDNKCE78VmjPw3j1CFURA&#10;ZFSowHa0d/UZmbq4B87aHHJ287b1z7+Xaidv2/fcvhP3XoC3f/7LX6b73/1t2rfP0E71tG/Pyg4e&#10;x+eH9Iu379s/P6VNq+3v3r9P57dfp4urN7y+uLb0eWUzsZVXb7u3nl537Ry7tOyaCWppe36pRU/7&#10;M1fvzugvPtHrGcwxzC4jezm8/4P9lZMlnexPPSclWy0dEJjkGx6psc9tBsVZ+MIQq8weBOQUfCcE&#10;7yzRp1/tslitINB+njWz8L7CEhUqFNhlwAf0YsNzEcULLP0NrIra6z+3Oa29ZBongyfwUb69ISCz&#10;f33h5wQpWF6IkqTPESoQTKj2ua6ubtLf/Pa/mVV2MimFvRD8bj1siLS6uFeJ3jH30LG8yCrqrl2H&#10;d+9u0/3dg+6TST7ZDA+zvDYk9MU+1VrEHgkk8/zhSyu1d7Bv4N/87rfp3Vc3aWrn+mKGFOfRdq3J&#10;iAspe8J73qxhB+2zbMhqniQpFV1K8wJmoaTv42jPWzBmmSSP73kpPle2nEGWoy0RlnY2TbWv8BaT&#10;AnTfy8ogtKqwFApfbNr4ZIGMrElW6zHTfYkaGBLTxOd0msVarbBC8tL3tO8jmFO+9B91EsTa6efa&#10;U2nLsPS4E/UEspHpYX2LwrEYbGMQPPzaaxAdvGZZrEjpNkzhRdpNU4tyDRyEiA84hALLfvmqj6vU&#10;tkRQVc7mVQgqm+3Xt3TwzGnp2ecFSSWRsj504kWAf9ms6/nE8zYta72PJpvEnRSy3NotfGIOSScp&#10;zMHsDluusGEYOlvetZ6EFlHqdS94wWTWYPdi9XUWKU11gaBxP1dOYDkv3Og7j3M5llWzZsXsA7L0&#10;9Pe52zj0VGViEKXQY+cKhtujCrcSq8TYWxy+gWKo4YdfB1P+RoYm7Fuxk0Tv7FzNCDYmkKiCRQdA&#10;7eryhokvuPAffvzAB5eJPJDeYkg4tosH34Pdoc+nIa3DJnfrm5kDhZHmWVEq6RW/Z7f3f5+VGuVm&#10;d7uVb9k5JCBVjCqANmQA2UMJRSfb9+x5/yJtM19bFw7AGajaGDrzRt5iAN2++uqNZDRozibJj3HR&#10;DwS0Dty+70cFfOD3LUlphpkgigzg4euAQ/luf8dGGcPD/ae7dmBtJGHeiNlVixhOu1bcCQrt8X1M&#10;LH5k7b2+Uh4NiQ/++c3Nm34DCEQ9S3d3d+1GkecNbsKLNkBdXasRBTBLFgbSuCBXbgcrr0tR6AHe&#10;Fz5HNHq4hvju0ZyCzkGWStlwwIqtvAISxNrrEuLYwE9iaT234XOpavSzk4bYBxclmdKfDwMUwyxE&#10;G5RH4SoXmZfV3DKKHPX/ZnFwy95ZuQZkqgA6bmC96SbFu87diFab49wDFjhYLGLShSmsGBO1G+kv&#10;vcmr3DiNroXztLjgmoXlQxhFkEylo4Dr5A3X7CYb7JhsEAqHeSlzlzPi44ApK5P4o0WdOhyYAEbj&#10;ZMjRV1BjMDOSLKVzJE3KHDnYj4MTbmlUn8a+6cN14c9YKg35A/wfca/96he/4j0t1kSrJUzMHCnF&#10;ldffSOkIvShyMrN07JK88K8KCTi8uVJ2WEWwDsgQtiN+FYiTIikvp745wuvhkKUhe5E8h/IwfukL&#10;2X1KnguCxEJAXsmmpxua2oGruqQuoVlmsUgglYFcjvXRHjsVspFZLGgCnzagJotnUOLrCwIx4GsG&#10;ljKBd9fZ9pnDc45ShNHSiKIBYbTnju45BQ7RdJ81b9KwRcn1gcCg2JNZ6aU2h53n2PKXzkRgMAAT&#10;u18JqOHvqNe7vZK+YZ6cDHLJFmO2p9i65eVWLs090Wrj8JDkZykIH9zsQiJhH9EahrhmSnPYN4ha&#10;Iw03WJ8En0qrwwJYAEgMvm+CYTH79QZvXMlwCyAUTWBSc4b3jEaKkl03gpP96GiY76aAT9MSgSwe&#10;pDycRuiNZLvTGjhEINl18zj/ASNEia4EJTcCfndkWGRL/WcDPxtJJxZZKITvZbC2Ftc+PIMLfUH3&#10;ZnxuyIDCNcPiBonLj89PDOu4ur502I4+2/3Dgz10xQwf9hhy2kCE9OV2XqRZACsY5jF2fvXujYE4&#10;WFA88/mE9BtsEIU97dL2rNBqQvICbafpe3c2ECh7c3tlRpqlRbPYdjApB0B5RibESBA0lg64V/A6&#10;5SShDMMCLDHIEBsVfMJG2n5KsazSIk8NLVn+MJY/v+BzMlneQcYMFnPng2UqYvRT2OXlFUHGYXuS&#10;hu30YPuNMhmbi8Oi2gCvyWGj7zmCAJIM4xOlp5LbcujcCLSqk6jDC5ZkeVjTXpfCWoJFpZ6VgcBa&#10;sQJjduIaayrDyDZkfMxmm4/dayjT4Hq2tDx89XLVGdADajZZ9dP1ZPLSYPASRMm6i5+BytqF94N7&#10;Dyw8/A4sHfGdVaeDF/ZTS18YZXvOkUq5GMgGQwG/ZzMYHLBMZaldWqym99Cu9ZCub27S73//e14P&#10;LJAJwpjRzuEOadEHWYDAvmU5SST9Y/6PgSFPn9I8vCgR/t1bys9wPF1h+Gz36QWW0E9KNf/Ftz/D&#10;Q0jFhRbUQ09n1rWW3Cob2JQ0NHqIuTPUhkH1O9siJzmZmxZutlPJ9ixi7ZvsNVrct9RlzUv0JU4n&#10;SbNroITnxO4heOqNl5wkPHXAKlLIFwfQ1JD5zmv966Nlcbp4toyyrNKt1cdoDTzK9nvL0n6Rzczv&#10;P4mNR7l+l7+WFKP3vGi6OdorkSy8sEg6STLMefX5O/VkCllw9oKG3sclrwyPiBoewr8p/Bfrmsro&#10;+9oGiFYLmIFnf/JYsmVbu3RXckvei0zxrCzQeyx5ZaiE89hib6yQ/i7hdz0alB0EBsLPFB67kcwY&#10;ehD+M8Ckiwv1u4A/Jtn0YCEDr7b7h3b+P34m6WIcM+X0YRtB8KrqOsNWZE2DbM9Em/feTz9P26vf&#10;pg9/+/t0cXmVrt6+S8fPn9Nz6yPAZPuf/9X/lB7Sv0//7be/pW3BYTmS4feyO6b71ld/+4tfpOOu&#10;1frrt+kXf/r32nu4YQ+yn+RxtjHgh+/o+uKKDG/MHFh6I7hjsEQWZ+KWy4ohXZ61uWZ7wWeGwUCT&#10;knCnEj7h+k7kX6h7DTokWuRMCkia5tYPtd7t/uNdm2kflIrcajjOLC56WbtmfiaAT+yB5sxQuujZ&#10;Skja7ZGOu/4KNgBFKoJsLzrMcPJWHkgumX5qNe9Ci0Syq/FZsZjCfVN1Vn26v093Hz+13ntOL613&#10;K20m3zEEQ/fv//CP/0n6bbvmXIZ9AfR1dbL7osweNs4MgswnMnTV0GzWXGrf655hhwAnMRNibkSt&#10;ns32DYC9dGl+sLlyr7E4v8kIAyEzi3TBP9++1xsuJA8mEI2d3VbG1coE/qjs3eDD6IVEOemt6TqP&#10;4ESzbDFb1lOZKfrtOQCp1slqU8TE3kofvpHn+bEqTJPKAz/3sHkZTiy9IvXYesoTJWDuJBUuiTHh&#10;1ZC7an5eltwXQvjzx2UNpsj2X019+bZwCZnc/yu8UX9mUsKFFU21z6/FbMHF/cJsdtly8mdGv8F8&#10;kmebnRmQbMXTFyWRwR6M5fBPoIVBNkO8o08GotxDG8wSqJcIEqaauxf1GlO3SlBX/whbM3a+wrz6&#10;0J7+u/7nlu7RekrO5hzZl0G117GVo557SGju4VU+L5xZUILVbjb6yOc9d/sujkelfnEt8ym5OFh3&#10;ua92eO9PqZ7MDtleiRbr+RwOOXIttRtEZIOi+WR5Vjwn8z5L3ji9MnzjKFkGbvyd2HJko0CuU23C&#10;SCYCmFFtSIbPXCvWd7s7AlfBKHm1DJZI9OGVG4zBKZlPT69OFik9pQlv5vPjjkDiUFRkgM7jTQN0&#10;4nY8J2vbF5taijrLh28yzn9cxGxp/7/19qkzl3DIUaaUnAQKP4HzVlAu0+FlImNwHHeUr+F37o7P&#10;ZLHRe4Mc2R2TSL/99uft8z0z2QmHDb6Iy7MLgpJDUegEwM240cdZYAmZK3XsdH0yARBtD+89A5ub&#10;8CpL8pr5dPeJgxuuMdOID0tPnq0cdADyXQiIKa/aLlmWxOEeXk4EVgSwTJPYQ/sXmauDeg5A8fbN&#10;JT8HDvfchj2AEThUMOQMBgq4TRsk50ptmDgb7S24WZxWiC27BqSykV+aZGny4mEiWNU2oDi5btxI&#10;JoBiis82DsWSYceFc3CufF/aHodPk0DlweEYrIPDGlXOBttFk4nOlj1QyuhKI4Pi1XeSB8dGIRHY&#10;wA2xaY7wikGG5n37ah09PltxeWQqn8FHNFWH8BQ8ka+c0o7BiIkHcpksg8RweZT8dOfEWqbs8rub&#10;xVxJ8gA73N9RCndwwxyllea3fuKX8Mcx2Li4wL6+HHoIQHak+uT2AIPIfp7sQ2OvsyRZKhouXOsf&#10;f/yxDVxvCHYAGAI7CO/pDQyNMZzuNZyCjUhfG2wbqtKGc96YnWjJ7SKfL3kz7jkw4frjcxBcgjWH&#10;pSn4h+zEO/rnMXhF1GglO8YBJFbWK5JyLy+6Xw8G5B66AsAFrF+k/1oiEIDbYG8rpvQuKwNjMYMA&#10;1wPPuiSf7TtAMiOcMwAGbJXSdra5bn923+PP6TkK6WarJ5AmQv5VLV1Kg7bVACHOsBUf5SlE+duo&#10;TVUwUzK9oY8CRs3Gpg8Ptz5cHhpgswxolpQJgDFqe0nrwYu6BbbKy/MrU+OmVmv3r4dWfyaxZw3U&#10;zTYlmqcA+mJo9AFjifNxWsww0UaZ6e58v3gotdktPf156MlbtJp3yhiZu/PSfZDITrVEFxtvGQyD&#10;sf3ck4wPs02JqxrWgexdhcuIyTV3sAvv52DLCoAEQx76Ri+kC4vZpJFA1j0/MFSmbAByYFM9+n8L&#10;yEpmKNtzK9yTitjE03RijzDac2PRYgPfF7y78DGw2MKZpGASWxHY6V7N4UFnaLsnIGtE7cLzgAXb&#10;C0KlXmTdUAm+a9uMa/r2FnKrGwLQBEGc+j2bgQmfIPz9iEVBVrDIOYzSKUHQtX5/87Oecg5AGu8B&#10;UlMAD9lgDs+Sdn+T+YxFBYwu2j9vL876sBwS6s14TikQ/TwHScaOtiWg3cNBzPsrMD0mSE5f2H8w&#10;+KUNNu+//kqA30Zp88f90QsZJ+sRPBFzCiD6qxOaNVQ5KdaLazJskTzue3fIiz0pFQQx1EHLmzoQ&#10;AARjCVjZ2D7DkZ6VsjOZ6P84d9bpHkvQ7SbSbMggoI8mnllYaRx3rDnRtg0bS2aH0s3iufihBF4A&#10;BZLLCXzg2V52qkujNuu4n6RCiPRUh7pQ7ZAUSEBfsDGNqKVFdZX+d6LUGpEQKwD1hqxznNll6XKp&#10;w0FLwF3rBdl0L0czaTVA0TszzKPbv8dgTpYB+h3c0wbbUfAHM5zJ9uOCdOH3jUWIFory9MTC8uH+&#10;E2v8NRh3eeIZgyUpPZo53LXffyYz8rlOPsfnPx7sa9+rrtVzQmu1r+0s3r3l9/La7u2rCzBM2/09&#10;jZTMH3/4KX397iZdt/v7En0evtux2Esr8XmrTmwE22M0QzYLteKgGom60wHL0WTP0cWJlF4+ESAq&#10;BLCV6GhPH7vOlbAvoaeTKJm5szVqP8dOZbrLiZdSB/dsKJcjbZEDx9KHBwV2rH5GMbiELHWxnUU0&#10;TNnM8HCDIlOxyg6BC9pY2DJ9OoUrnd6zZZC6FvM69OIspo9VsXn7Ynashs0hrYnInSXRE37D26oK&#10;OI1Ew3oSCNBZ8AFSjKc2h76WQ08I/gJEDJ8mD5YBCqR+fYu90e0JXNKXbL2y+icmL3/rF0FWq50G&#10;rutiALSWsAAZXRsEzm02W6twpOyg79wU6fAjFwQvu2f2XZcX57RiwnkFy8yjPVJ5WmexS2azShaf&#10;4+cA99r39Kd//x+lv/vpIR3a/f5fP9zR+xxt0dhmg//7u5/Sxe1X7Xn/Hcy36a+3b7/nqfX+v7z9&#10;Jn31J3/aZpEbEUsg9R0v0tVXtwzDUVjSYHKFgK9rhGokBf2QSexz/BxAItVZBnzZN9YeQDWej529&#10;zueTPePo8BbZWaE2T7s9vdRfXz63evOQpnZuYC46a/0knkPMOZM9grGA3J5pXpwmBQbQr7TKh3RP&#10;mWthzasMv7o0oCubow1mLiT+Yg41WeLh9YV9IYDVt+3sO28/Aw88LB22PBeOaf/80r7zTXp+bjPh&#10;8IkqDCQzx733j//8z9P3331Pu6h1kd0tycTaSloESdKq/hDAKIIQX9usOafUrU5k4+X6kSQFxXcC&#10;oI9p4FhwHWVNUU9k7MXWFkvIguGnO0q1N46qWlHjATqWRX6YCM6k1Rh9V8ee7M1AAqpl1AeVKa/W&#10;ASnIHw6jQQ1coJjSlITadEwiLi2L/H0zwcilvz+c4RftdS/aHXY8azMZyg7CQtGjmR2nojutbOQO&#10;bmkBXYIUsqwquOJQlLwkn3E9j7Sdk4UzBT4X6hwA45DX8mwEOFod7lFUQxBKiB6XYQ+xBHJNlyRc&#10;S5/ZzyyXmfPcFWeR9Fq8mBvKaoJaYoFRQ8p9KpFNtjHQAE5VFs+w4eQeW6UqrJ1pVVz1u4lzXFp9&#10;aYPGntfgjNXX1LOCzzH2bmHY5eUtz4I6d+/IqLk9HPOkTg/h0Zfd/dd1EVW7p6pUeimVL9RiG6fy&#10;jkE6cKkeLTEmYN3DE1P/7GHdkHOXR5ncMHafvvA/jGsb6e5dlt+DUGSgSJ/XGv9ec0cwEMe0MuaH&#10;m+vbf5O9oUYTBhPuMPCfLINYE22KfWQmNmFX10jzQ3CFkH3KlZjoo0bxqhVFABcIa0CKbWx1IzGU&#10;G8sigArvAcWFgTXZRviTNpcosF+//1m6vX0rGeioFFL5y2SnKOlQGyOEwEmBNOFv7+v65poFHAl6&#10;lI11Y28lOOHhQFIgDg0wLoBDXLcD7LodPpdXYkZAposBDKAfWWdbseQQ9U45M9KhzuWR9O7tO14f&#10;FBPKitprA4AEqIH3vR31HqtTLRWs0H7+cktAACwHDHkTfSIOfE+X12eMNg9NP0AMhE1Q1tQOk10b&#10;1FCkcfiBPRAJnMf54Oah2uzV3jyUjyloAGl1uWgTNVsWBpN3SqKPU5cGzfaPmo5z33ZGuEKt68Mg&#10;X5Xqxn7xYG/qcpFnGrzO4h7L3moMlmdunUhc3KQyzbMkFnzcgzhAN8PYJXXZ0eR40CSbyZ3CS5bc&#10;ZmO6cOX3E9uWCM4mNdjAcHjj0XTcsrvZyD7ZQZZOReJdFHtGo4+KZw82YOF2VKA1kX8nroXUlEXY&#10;G3oWaIMwGvIW+uKJUVQdl74WwpAazpO+i8XFbfEgraZDYFF20ebG3cPAZIBxCD/Cqu+XQ/Jx8pZG&#10;A6YSszd8xl6en3jffP31u/SuDdoA+igrHxUSUN0wo/nB84JrCPbrEo10UlMeoO5suecqPZAUgAzY&#10;CHKxlw1NmMfBPiupp3tlex1lA8lMn969il1UcgddQtaDAZqm7sspXbuubLPBRrwBGhcNbpEsLSnm&#10;XmmW/K7kIxfeHGGCywOVAUf6HWNsJMehJ5X3wMS6nKQKJvmHTkqxhXfnYjnWMcD7oxif9AcFYzeY&#10;CN7qzQa6BMbl7quKsCH8HGoFnm88/x8//sS///jDj9wUA8TCRj3eyxzbv6H0Z51S1RybKjcXOduj&#10;Zm0YwoOpukZL5pO7rAn/fLQsOjw25tMUyXnuRsKz7RPivKquMUMEN2QPSfYwGbiJq913LcB6gRGl&#10;H+6T2UXyly28/3uaXdwj3sKxtpihTR/BzdDB4sX3L76fkESKUajPnv0accqjPuN6YsESG9xIkz/p&#10;eMxCy/bZzJ29CEYf/s4a/vLqcJLJkmdJwCiX92vR6qG9J/hsAlg5ZwLea/vrhSbjydv/wYxoPH8c&#10;eMz6RPV4hlcufNrMACe73AwGhvCQ6bf3dyX5J8AzLIgo9TELj3L2kGuyXh3sHTzJw/YgBm0ii/kN&#10;2ets4B2aA/ANwyHOVYJEZqwWe3HRCsQJ5TizwQgEu68Mq+8Nl1e0szjar3bvQCNd7zMPcPiuldqZ&#10;NBgmLZrE0hf9VxvlNbiFZxUGFJwBo312wvoCjwikqJbybTmM6xpKEu3lFZQIlrGHwbSYoXOXnedh&#10;/dzdI7b3yJXMbwXTmIE7KtgIcr7+vDnRL7tWlt5M156GtzELEdeoegBJ3miHfGm0jcngf6ewtlF9&#10;w7R0L9nFLLXYaeOa00PLDTF7illS9MU1FD3LSOWJGLFKcFbSZXLirlLNB0qxcH/G+Y+eAb5i//xf&#10;/C9/FNj3v/5v/zb9eP/o2aOdXfuXNLdnBN7B9SDrmNm9MM48PGuvZDNmhojkAawff7Zh7D5KtYdM&#10;qP4UJ3Z3M/WxeHBcPXXlSeqi1o3yfU6F5CrqHQFXDVoc3nM+8W3KfSgl+DaszLaeNFtyD7CQQk3L&#10;/zhXIx8y2HzZmqPum+T7O3oRDSH6HJSsni5T3KdwGWugr0u9lmAorGd3XbTwXcz8ox+f1RkRGsLF&#10;VrD7eiphTaUPVakP5VGzc1rfU6pzT7MNiZqWPvaiqmsicInvMs4WL6rFBP9SAp27XsQhg7msvl1e&#10;UIZcLYDC0pmBYnV25uaJTUkEqfTXyquZOwf5Ks+5YEOlQctnBh5NwbJu93GbHe5/+tDu8dc295zx&#10;XODibRSDr0RQzyyLg8WD+FyV0o2+FQ8d2LV/23oI7Nbu22z42vqLySb/f/XXf916iweRNsC6vdim&#10;qX0hu1YbEIT4/qufp+35FX0AYd2wmAGH8+Tq+jptUP+dKivPYS2n2XMScNsaWPVZTCPgRex5EEfg&#10;YdtmOdjObE8W10DMt2TbDlJIGER7+PBTuv/hQ/r8+TNtA7CowvsaaCWlZxszILxoL9tsCGuDeEKU&#10;qKy5FDLi2edOkc8PSRzn55dU5yAoEszIER6woxZQnz8/pp8+3VMNsCVT/6qdddf03oVtFgOv7CFH&#10;/7n2nrbtOmy25+zrMXP/kz//R+m3v/kNlWmzmdixtMwG66PHGFcCOP89zuD379+nz0/PXYpfg6du&#10;j9CwGNASeOms12xPwOV0qVBP2WKpz+v8C7Y0TrLd2MKByjbOdxt+Z5gt+hmYlr4oDhYFlXU9FGFl&#10;aS1ekJZg7Nalq78EuKiOZNqJHChnxiKMVgCRrVpivht5n4fKcT/N9kAPjGTp8TnFlkrhm81+N/yW&#10;F4VPyCJGtjbsnagCU692pF/9bC2O7LMYRkbm+GBAs/TqsjhzIdJdU5+1V5LCkkUSAIaCPozElmnp&#10;82W2bLeYRBPzUnxvJfpfW/KsZ4LA0TgYgpncsyROuGfBDqzppMbm0yT4KM8n4VFLSMHzmg8QYJw/&#10;/2zZeWBZIQCO+3s+Bcv0yXhjDuXEvsJJ69lpuz2AZYxan+xBPrpmB/M7fzHrZPt2h2lrTSvzO6fw&#10;xM3dpkthH+uZWlMswZZ1EQTP6Viy1R535UDAlS2Y8prevIZO6iwYld7mzTcG+8UeLItM0cFgI3vo&#10;qOYLsrdh0gBBme6x/ZlW2Zk+6YE2jGF5iHt4kXRPmziwvmog+kTnjz1KmFIPSEWdzFndDH369EA5&#10;Ehp+bKA0JLXfdTZ0tlKxlkCG3JMfnrkHHGA4rjaHJlAyTdTvw7QUQN/Hu0+U2uELubo6s5Ftobmw&#10;WFaPXTojIG3LQzTAUHqtQK53aIPT82eFILCJmDlMfKYMt1JOeGFWBT4PXufd27eSv7SfQ0FHgcZQ&#10;BZZCbFjhcUEKeVY6F4A+mOnPQ6WMiH5YBsgyN3NKsMN3tzGL4Swj1VOedgAUsf0+Tu36PM29OWIC&#10;0aRUF271D2IzEUzJal6DThsDHdiHo72ZTixTOyjVb9wq3y3KIMPLEXKyrQYCPf/ycYqIy6MZiYNu&#10;9y5BQaFCQz8Opcu3J3p8bTobh9u+sj7lNNEvomfXmjqtmfIw26IoxV3Pw9EpZsUDYEiawntsY28d&#10;GeJWfqZivzAMzGfj0GV/BHfCtNqD6RweBzapjma+OMG3I/1LpxOehGesQHweig1gq2nz2nRzyT2f&#10;mESX0qWJ1cMCrp3UMnoGwaQtbswxTOFZPNuW7sf4/LJLb99et+fxhgcgng36eA1KUjxn07GVz4rl&#10;R/RmpBRsZoIlN6KtaQQbFM8AAZejGH75pKgfT0MQTIFG8EY1gBAUbg6YbNwHR9Lrd2wcNsRDf5Hc&#10;YpOica3c2mzAQMJ9uNhUFzLGM8lksb3FcEuwnoP/QHBy8T1DBs+48XNRnKQtmRYYVwTDvcwY7DcR&#10;g0X4rsWXIyP2RJBiJigNAPWMz3oc/OuQWMiAGMfKugP2E6Wyo9gT0WhpszglJcQLkMByoqMBSWng&#10;f/d3v+dyBb9L/i/29kBNX0ofImYzwdG8zE4Pm30vH5nca7aSh6hlqV3GFYdV9QClhGP7cOYALEzv&#10;z/JpUSru3AfbOEMADI1Znqz4nVgsjbYIUCKlaj7Zs/aQTE7UZQLoXPtzPThNNy1eQA0aKnEt+Dyf&#10;SGnRSJ/7PuDSK+IkKfucxL6b1UzytefF4JK2ttmNlM4guRufsm5YQ1NILuoXHim8R1DHh8HMG9W4&#10;p6dnMdJw9m2VYo9zC3Ls63amIMwKtZ4NNFJ5b97wPjwA4Hu85/Na2hkM/yPcz687XRdt97dOik4E&#10;BPG6GAQxgD19fkiPVfUR5+f5VsMuWXk8a8XeBVj1+vpEs3Y2vu36YPmGzzUyoe+hf9fzS3UarxYL&#10;79//zOB1oU8Sair6BgTXJPq0tRqSxXyf23MKe4oAyzAgTraWmA0gDmSdjzY9XqwyiOSzScyhLBmi&#10;pLdHDrxcLu7VK2kpNPL5GB3agpTHAGuPXAAMNv9XmFWkyZHBudWwu+UySPYRlI0lDeVgDXIIMSAz&#10;TfY2dXL7cjh0YCYMpbMlV2Cfb0aBnROT5FXvQ4K9cEAxs8iLq8Nuth/ixtdXDBreXwBMk1mufg6K&#10;03553lb5EJPhR/n0hrUZg7QWPEvaVv27bCkW7VsOOqf3B8mQcB7sXp9tX7HlOQ1/LNibjFYn4Pzn&#10;AIUeFQweMCKtAIF9AlLGs8Eq/Dwk5dket/CeXpb/H8y+ZKkxQjVwhifc089pOb5yID9b3lKqm7c5&#10;fcZ90Po3JAY/Pe/Tcz6kI4vzpj0TkrqiExvm0Zv6mZQ4XM0JZvC4Zk67Bcs60QxdSoJhOEmXJQgm&#10;/v1gH6hqMIyhJAEoDXkdrM1WKie/qPRwpDXxuwOvsVgI/yQPr8kwRmdG+N6pJUzQw484QmNz70c2&#10;g85S9jppcUiSkwfD8qpL4SR1rsvc39sSRuP22KxhRoEan6bTaEUvE71cieCmuvpEkbVaxXiTTYbA&#10;Iy36fC/lwSFcTjjOwx+2tCc1u/SQktzjMGT5EXLjFAvuYdPPurBiSU5kDICyuIepJiJI4p6tWGj/&#10;bA/lxf6xWjhrSZhr+kKmzPsCdW40U97fq3zjZjPqBVbQruc4UzHzwMTUy3QJv3V4mHUfRZ/XsJDI&#10;9sm2egYlqxxzevx8R291qGPetjPh86z0VNzXYEXtj7B9umSdQTAFljD/4M/+LP3J+2+Z3ktf5HbZ&#10;ziYlvsMiAMoR3Fqo51yKwIewveYL/HotvWbI11Heh1geoZe6uDznnJpjEYEF7kY2MTUrobTS7x1J&#10;6e37ggz25ZUBHJ8/3aUfv/8unQ1gzl+lc9gh4VrD9sphUVCKbTbnfF5j8Y9lPoO50JPZH5MkBJwf&#10;k8CYC4KpF+zhlHgO4PGMdzlYzPBCRVglRRqc4WZZJED50XpzLGuP+1faUylcTjZLr5TVHng2/dmv&#10;f50+/PgDe/OQZyZLLmteGULoScdsT1bPBdMiGeIVAit5f89+9mQZWe0LGgqbeDgWy2GTbVgicCf8&#10;3Za0hjLEYp2fPyWrupJILkhOP9OiDJ6I6JEBeNL9jL6AGz1TVR7Q9F1DPznZ+9m9Hey5MvtPz1GL&#10;iCqoXdnzYpydiaCXzgnOYPDZHS1H9mwWwQ2kbKD2hJemvedQS2YzDunpn45cDNZR3vgRRKToCGNE&#10;NkbMDvhR3dBsUuc1vZz3tmtLNnBvHFNMPvQuw7oYyCdLgOw58wCVEvvnWT9bk0FN4S0pr4m1g0My&#10;OIbNDs0quUte08mpEGm3HXu1hrvm1Jfs/LlZzyf7YVsvLWZqKmisdPukZL9agVuL1ZC1z8P5D2pu&#10;90WNhPfqAD77E5ZInUonN7/v24FKorJ629qGSGQgsXRrDxu04mMYelDfYIl2wGwRjhOLoc7wzrFM&#10;7Qknvp65y3Er7eBKP/tOl06lf/7aPWezLe7Er6gdM+E5MghILD4LR27WjmKHJLKttpYaDh0RrlWG&#10;/USrzRqozkjeOuFoa0kiho0A8gJgwH/DxdieS+oHYGc/HAX0JaUBo9jhd7exmvK2zYUe7lTXdKqH&#10;NhSEOTianTMPPvB+iEh0puKeaK/ZXLNR38v3YCN2DqV9loNN+8mxz/rc2CA/P+FwlAnrsMmWzcrb&#10;b0nJgSTP6d37r8l4wCbm+koMDYAcaIA/t/d7fr5tB8W5WGn0NDiKfTGLVTW/vPB3fvf99/w5hpS8&#10;SopEe+B5Baimw0JZDMiZux02fTulXI6J/m4JQxYliMXeZvLegf8Grj8Pm0VeFTCVnezXgcPx+lpe&#10;RjK/LDQH52cnTcVSH0qRBOLgMALasAZV5x4fHb4CYr9J2hyNJ/6ZlPf2mrvDjgfh1fW5pKmjDXJT&#10;tkRzkVk+pAXnYi7VRSAkh42sISSYMvQ+y5GG7GFrqZ21FSm0k7X6g6n/s2VGQyTR2QQVzcwaSa6H&#10;KZKJaaqe1jjsMO/Ee8pkamwU1jHIX0Ng1OjGdjEzov2uWYlG9I6aFw9Rk8B3JzUJjJjt6VLtdyA2&#10;0xxsJpvglqH27XovvNHs1pB0Jfpjlu7JUcPcZt3ieKPDJL6cepAL7nUMs7h/0EyBKct7bHvF7aPA&#10;mSNlI8UeSlLSDD3JGnJ7bB4BmpDevci7M/zJjvZeiU0Jw3gYbrOQJq55RCBMzbHRkzyfG9w2IGaz&#10;PTGoq16peBcUdYKL6wCgAR0MwUQwZQ5JZz9a9Ltmb8Pp9zZpeSAm7FHsjT5sCLDZO/1xMb2+DGqk&#10;Ti24ZXukQxYNBKj8AjjNNqPsoBisEoCE/6YAgsJnuTqoAfLh7HtjNkBe56mHBuAa4/3jZ5imSsbw&#10;KxPd8PkeWqNeXduHsqY6RoJrPh32fMjqbNH7j3tTLEzL0y1HkI9aYVcZqYPE9iExKlr+HJel+7xU&#10;B81kP0OLafoCVCMoJneggB6wWYsQfLbBQxVrXF0MnlT68UQCV7KFEoGAANtwnkyrJ1/xqi/AlTgT&#10;Y4MrH7VkJqC9CSORLAd7Zh2kq+vjkTJJNWjbcewSCzZdNJ7OHfCMZPl4zcrv0hJ3D9URzID3Mph1&#10;CN++r7966yWc/DCP0yHdPRzIDiBDrKr+37Shi1KZzUBQj3XCIM+xPVc3bdC6vbpm0AV+x/4Qz+VE&#10;8P7x4TPPeQAwqF23bVCkBLSGgf6LAImSVO8AMpMtuKcygGlu8LNs74Mpt/SlPEthnMlBlOFVl7xH&#10;4c1ZBwnJFoN+ABWfn1/4GcT6UZBDsocPGMiL66QCwwayLrLTqRc3ZEz+JUtDNQWAlySqqOvn8gZj&#10;uJG+ayweX/Z79iBgeUoZUMjGZeJuAMUAnVxrxWDcte/+nN/nFE3+Ucs0sD6CERE+sMUeshFow2Rd&#10;gwlTxFkn+fngymy2o42cpx5qEDVYLMJI0JYHKPopebgKZNIZ6fCgRd5He362rPfrMw+F9Hx75l5R&#10;y8Vxs+ksW4Q5kelI//klbfLqA3a0ty+Zj04QpOytPc9YGOG5wrIhpMg6v/UsXV9eWMkwyaeWoLrl&#10;sfSH3SeTUOzvOP7RYF+xhxdDzLLTXEcnILf7f/dyz9e9uLpJr61+/3io6Ze//Hkaz9SjPLa6unlq&#10;L3q9kb0LngIss9y7JssjR4B3k14vL7NZFQt9EWVFcVRQRgpvIepf2edGTZadbY15/gufUPZLqfbw&#10;DPZn6KN6OIj9lCwtHYbV7L2z83JaJUj2/9FZsJq2zz0914OO+4/wwqr+84vTFUu8wnJ6thjziiWm&#10;FzDLCYMt11UmRxZePomhWkK6Vjzg+W1Ug2VmBtW6Mvvih3V2Ocgrrief1Wx/wtRZG+HD10OeAkS2&#10;NDIPIjEEuy4Q0FUOvaZjBjjXUzFtTQ/QKwdb5DTxPcyoTrygJi/JT0jgXTEQtkFLhHbVap/SxUuA&#10;gX3M86ef0tJ6OchDzzaX8kCe1BPVohrAa4FnfkkOhMlM88b7xTxzbN/H73/4gYqHl8ddOm9nBnrE&#10;+aiayKRXsHPPhnTR/roZtulX3/4ifd1mpk9/8zdp8wv5VJ+9uaa9wGM7H6CAYg8HVdbLnr6ym62e&#10;iDfXN2LNod90va48n5wKimUv2IBVoTYL+kUzlwcH8s2R/A5W+eshHR4f0/2PH9P95wdKa4c2O13j&#10;zBkUzoKlyIb1+YJzKPrREgEJEWxTZIsxtzMeypEBllJYfLdrhjkXIOHW5yTOIJIekCR+VDr889Nr&#10;+nh3T6D9EqBiq8sgbmxHLZpgXfL8+cC6ijoMX94fP/zUfuaOKcF4M+/evGnn/ANrHthc+Q9XGWQ7&#10;55M9uph+s28a3LfwckfA5v3dpy+CZpLnBoIv5STW+0Tyie8L/QBYUbSzCGaxl96Dga9qzzWoLwjy&#10;baWOIiaAMwRk1FE+xmSIuy701O2iFPPsmrAcxJDDMpL/HowmglmL+2Iz9P1s9naWiqep+0Sz1i5i&#10;+QE8xfc80Cd1ZXMV28fQp3DG86Z6Mg3CUyghxnzinKLFgMhQYq6ZU6h/2TOaAEAllUM4FPIySIE4&#10;agkBvGbAc5cHA2+WbYeXKGp+BBS5fiyeQU8DN5cann1L90ReLRrzFwGDgoPCY690rKpa8RZL/Jws&#10;m3ECutc+3dNbNXm2t93JgdVTMELFsobGdg/18EFMEeaXVs5gsIAWb5s6W7H2gNBTzz6XcFvJrFrq&#10;UJHlE5Y0Q2FgaTOWNZ28K4lyZzKytp747S79Hv0y0b3WNdWDoCGVlos93pNmhOqlTlrTk+e0eiXW&#10;E3bfevydnJNhmhmvBRbj1cX1v2EKUfZGlcmgMwfY7CEMX+5Ne+ixVdkx0U8PNgaJkGkA3ECTDuNk&#10;NmgOwMAN9+7tLW9aymE9rKLxxqZXoJsQfg42SI8F0Fd0AMKfAIcUBgLcJPQTQtMJwOHynI1los/E&#10;BQsxCww9dkZLVUYCcEyZdVzq6LTR1+cdk/wAHEzT1INB8AWAKYI/D/NRvAd4HYFZ2M3jq259+MTg&#10;s+Hzx1Yacg4mD4F91z7L23e3fK/4fDdvbtq1vOb7m8NAvkQsu7YZTDvFNqsdQm/ffc1GGpsngCDP&#10;zzCLPTBNMVyRUYzgPxiG+DiI8LlwbcKXiMxGS9Umg4Ck/WI47j5SlQclBvUzBwBgA08T6YhRD3kP&#10;QaChG19jA79Ystt9kJJMj3nNRpnhgrbOYcvMKF4jMEv8OyOBclZ+fH+wsDWH30/ush8FRSQ3UApL&#10;MUg0lJMsn/pFahm2z6NDL0Yn+PCBHgYPgdXJpHPfcIenneR7mQN59cFIc9lRwOHoe7hajgyWDp4Z&#10;yXZK9ypi0+mBazQ77cyeWKPZaLi34EE12DtqtL8PhgUmKxZ5jmwCXPDgJW8Ys6U8sOQuOcmd+ZdP&#10;CNZlKF9sO/hd9XAneRECQN44eRTf8c/ev+f/vrv/xGcPzB4CCu3+x8Cu7UJQty3bm+UlOE2OY0+S&#10;09GQnn52YuQCQKS0twisf8Ymkw1DkSwuC8SL1L7BNH75VBUzU3Qv4nkMk/keQR7G2IOMf3ETzjZo&#10;lexeYID8qiazrGYC7fMXMuO9GWreykVqb7Whsq0Ewh87TO1psOzXKE49DoZOHGD0E5nFfqC3Yc7e&#10;PGbWwvAcjETF2QbIIXftBuJJ28ejmUO4tmRvtWuKFHRIVL7/8cf08eNHAiVYEHx+fDYTw8yO3owE&#10;kJxWEDAH0Je/SP9c6ik9f/XvneaTxi8JRO5/1sa3NWTCkcpo1l+3T6rpZPOljf1orz+AQhtbBgT4&#10;SKuEHGmFAtTDpF7Avt+3X2+a5m5M3Vm8qwhYwUn2We1btJDpdccLgXIhG69TXVN202ohsPhDzfYo&#10;FPtvlT4v3QNPsvLdXnWc4Pu0rGwWh1UoVGhpZ96GCe54D1g4wYKCYBkCnwzkwTfobTubEba19Xmt&#10;VC8tkMCSO2PDrXsV9wx+/wXS4p0WHQ2FfCFlwMLvYRbrlY0wgcdLSmKDwUiAB3YNW0ki8KzgrMQ5&#10;CpYW2EBomDHI7PaStuDc2ob0yl5M9L2pYgdHkmucP3i9xZvtWNAtBv7Dq5gSV7/nsLmI/iBS6SaG&#10;jpl9Vc3onQ6WVurPRBo8vXi3NmlfQt2wrOnV9o4rWSwQ8mJztSRVi7hi35eNfSD17/SZMUgTcMIi&#10;ij3DoOAHywNnJiFK/orfKY/R2fKUcuI9qiFCRv3FbOQYymcz2IeemhxS3804ePlje4klnZiAaxlK&#10;i43NKEA7xXMwWE3hIJ3B7H7LdPH+KKtzeA49ZLmolUwdzxxl3UiaR09jRgv+ftn6MwY1TAIOUZcP&#10;085D2EK/LPzs7Zuv0z//l3+cjPd//z/+bfrw6V5PK433Ywl24qVz3NFIHvcWfHM3XNbOBDoBtB5e&#10;J9Z2+lARtJ+0TJkVMCXL09x9iOCRLUxvNd2OvkODxaBxq3oZVy31pcfTmmYYEiMmwsefLaukK5+c&#10;/5Ksl5M09fpFiMcakhWuW+swcULqWfkVrqWRc5tryCnXui31STlZHuXuX8afNSCTc+oAshg1uffd&#10;4RHbAckYNOv6nKUTaWvqeRor+29dntaTNEsDiuEbZTl0yGrrCeh56p+XvdjOXgZXS3Oj/wrpdoAU&#10;MSSGuqSemjIF45Kvt6yesal2FYlAk7K+hzhnvAzAEng6HuytV+itfGjPAQDSwR7RUprCluUxffjN&#10;XzKIBqxg9aAOAOOCwp89rX5ZPWESzz+Tocf017/7Xfq//uI/padXBRNyHoPH3OUVa/1sRiEW0r/8&#10;+Tfpl99+k27Qn31+St/9/rv0m9/+Lt09PaX9Il8yLI+RTkoAxTWB94OtVERc2MhDkDOnfLBHB01u&#10;t9sVuAiLE88VSECY9wd+5v0LLDAe092HD+n+p5/SU+uJoLw6bzMWZLvbQay8Q7uGsGa6pmR30PNl&#10;ZqjAGxE5sr9z1D/WYi5lNzyrMOsgCGVgjdxIeTLIXxOsQiT9/vjxA5d5mPtgk4HvAgzNkL1C6ok6&#10;jz//9Pg5/fDDj60Pv28/+0DW4Z/++k/S7377275Y7v2VpYOdzXYCFeiZciiZBYyon7/+0z9NH9o1&#10;6YxRs7siZeHUy7gH/eWVPcVF5GY0blP7c4E/symSf9KyaQN/ect3z0aRZOBFDKIJVhs418MqZo1v&#10;kOx20YzKZ8u9OJl+82R12mzfcdvD1EiNXdwvL11OuQYU1R6SNc8HvoYsEib5BVZ5WIohK+/uKUCz&#10;qhpW/F7qSV11Bkzvb8NeK0A3yq0XA2JL7YGXImKswSnhL5p8ToY3cArobxA7uNh6iJZQtPBaOuFo&#10;tkVSTWsC+eB5MnYa2XLrXNKJ3cAJOBZhQif+rjkHm1mA5Wl/HOzI1dPUtjX2SC25fOF/Wk+W//HZ&#10;qpdXOZ0MAX9oG1T/AAkzpfQP/vjJbLMuXgLQ7BYX4cNvBVC3L/IsX04MDbvPa0h6wy4sW7ZOZUju&#10;vnuyR9P9wxPOHug9/+nEp7WGKvAL+nbulhX5ZF0UVkUhGcYPjkKwFU6AxpuDXHtwdvvJiK6aNFCq&#10;ISvFrYtACvjDhQn1Gw/3oFUvNsqtfpBwYQA8KSlmUgIhDV3P6E+C1DYcRFebM22hCHhtKXsFlRZv&#10;9u3bNwqLGMuJ7EpNHMAFAHHwFNqPSiRUIk+iQeolKNjn12ZhTem1ve8wzpS/TMjJBIgBcBg3o5vh&#10;zEYSP/fy+syBhcAe5LPtUKK8ZAFDYcfCj+sXBqLFib8A/kC3xuGBw+7+02e+9ts3Gr7AlIIkUtLp&#10;SqYk3hckvROTps74u5+fIvmwpLu7J8mUW2OBgeamHT6Pz8+SA2GwupLZK/xlwJ7iNS8j6egAEWmq&#10;upMUaD4czAiRTxUBk/Z7X9OhswAokQIAiMNtSXzPBPLsM4BHCKEsuKHkD2evmQJa+myPA6H2+Ez4&#10;rkYnNkpaJJ+mxeyy8D2r9OPwcIrhcTl2Y01tfhc3kGsjziTHbsw6d2NfJTu2hucothCAw6Gnickr&#10;gk0YWGa7I68BD5jR8qclfGZyH4I4nJfVxFmAX2vycThkfd7j0fJxHzR8JsYVRKhOTpo98Exu/GjM&#10;n2RwHxV2ccokQlcAXi+WMGy8LTptWMlALGrS0ags89LDQYZgihhgrZZaFjP5kplTsYEgsJoHpwzP&#10;BJBhFvzx7iNp9b/+1a96QjElckhWnY40y6fsn9KwTfeRGGQKJpbGJJdogv/0Xkj28Tmapj8bCFns&#10;GVXWopqVQlnNzDkzuB/APctnWQfc0WAlQfD2u/C816HyvRcfWsfqzfWizZ7kzkoKDBkZmE4hR399&#10;fFYjV87FKilbJ+lKaj87jVBm86kzNLcGiAfLxc7P5UeD5xcH9FnuAit74SvwBYEBkL4NfsOoifTd&#10;yPJ+xAFeDIBL6qQkcAH8i4yn8Ty3v7A9vr+7S5/b358eH9PDw5O8sjyQZQObwQRKJ7Jcsq19YOey&#10;DlYhzwh/lJA5EYSq9sCIAddA82LfSZ4/EcyTVlZbmIH3NtSS6dylW2LKaCiNRq6unj5kMc8nbMSl&#10;G98G12cYB287dWbBFH6uq9FxNAylREJ3eEWuRyzBEPv3AQwaTuS/ZZM5+CczIdk0UPJfOwC92OIh&#10;Du+a1gZ69dI8aMBJK3NR3nNmNVnCCBlWdUgINvSDweGz67P09ddfM1Xw3Ve3vA8wUByenjnIMPF8&#10;/+IwiCNTMvFsxnt8bMPF1O5VLOmgAvj623cMd/n404c2ND2bhbZwQIFUd2MwTsC1QLnBCc+oDbLy&#10;kKwNfULZqt7AxmKZn7iQA4hy/fVlT+k9His9huSFaUYXnntI0F8PqnGjJMtTSCBwfrRzD/0Grj8S&#10;Kc83oz1DD5Q7ZSe1B8ir80PXVAFaWuixXlYZ3WPzTzDyhA0dXAnJBCMZVT6dwSYmo83SZdaBY8ij&#10;bNlQJnp2auk5W/KkZSBB85CnbZQAjOcKZxjSfHGfgcEwmf2phdLYjatDIg6GHT8TUjGdyMtkTxhN&#10;b/TeKDfejma+S1Y220eUCeyQaU+ZEqEwH12cNE3guIzsqWo0x5bULZN8BHENsNxVqp6YLmQAve78&#10;Par5hy/WNcHIVwGdkzx8k/tTSoLzXucO1BKLDPovzq7oPaye7o+X8UIDIyB5JptDXkkAFfB8rcuU&#10;+dCeh+mlNRRv0t/5Hnjz5qY9Y1+l26ur9LSDlPmJDfrl+eg+ZqLED79//H/Ze7Nd65Y0OygiZrOa&#10;3fz7NJmVVbbBlhAYkBA3WDLIIB6Ad7IEvAOYGyQkC3GFxAUSF7yAJSSwZCSMwXK5qjJP859/N6ud&#10;c0YQY4wvYq59Mqsqs/IcO8vEd/Sf3a215pwRMZsYMZpOQXiU602z+XCtMijcjMhc9PLV9WbTgpRp&#10;OlZE2dGwHcx2oUyeyn2QrM6oewbDzWKqxuGU/6RoctUVPCqpuppLrEsdwa1+cN4Yarde7GWs0xPO&#10;JUsOFuUt2CRUzzKLLbq4mh65etwVVo0BWjeptCXOsCywcTIVUwX6ysTdcbLr34MZa0amLeyuPnnJ&#10;FQa2/x7AVlg5qXrFVj9A29cQupVZYpO0+vxUXpXKay2lkeN9TUH2tvB8I4q0e2X3Tg7si894CJVR&#10;RusMu+fp3ucJKhfVCcAJPLPQuicMVWnTMVTv7I5vr/m6nJ/RIa/nYsHsxu2ePnAKmOsIPg39YPI1&#10;S+dUrJbSQ/P2/vjnv3CfXg+aTzjIbI8EGHHNf3x8cl98+WX+TO/+zb/5b7j/6D/+2+5//Z/+Z/f/&#10;/J//xM1vFyqJ0sOD+/Z8cOc/+iN3yNcPjLvPPvuMkk4/ayGD16R8PLh2w17KXbVg3jlXZYAjz6sV&#10;YDJzbFqZ8JnG7FfAjMO8EvdCAJ5Qm+Be8+GnX5AwAXsb3AOOWMDYb8lSxKIPxtuFnrKXfN7emSxb&#10;iyreyDLoo11uP0rQvfy/4buGNsW1qCueXmaXgrns8e3Fff2LX9CuIvAerwVyyEbfoKi7Kvyo7+Sb&#10;ijCtTx8/uZfnT+7w8sbff/bZk/vn/+yf8v4CEE3qEJ3jJXyhKhpvVIKhAHjBVRniycDKu9wmCLJb&#10;LUtWNlVZuEsGwxT2al0sMI/mYIxEX6xTklJ0YS2PSzySi7f5PrPfDpXV11f/S2/KjGhkDD0Pyi9X&#10;gF6x3SiLIxzf5Xe+eIkuXNSvXmslPM2FalXhV8UzMQh4Uvo0WKrvRZ/f2TwfWIAxrmc3GVlFQQsB&#10;X/1o3pzRSb8bLdpC9lVgEivBt5M0mJctqBy0iEmRljGbnUnEReSTl269Xjt5kHM+bunl63VH1laz&#10;BS4W4s5i8z5du5PUNe9pZ8J/fBkTUhYobMmvi+OWflxZn+nGFyJGGxvuJilWpAWhnq4Gx/mb+4+7&#10;YYFW+yADMsPN83YsSZkFUCwU/roAfzMv8Qo4qeBhZe4FW2wMFUPwNwtiRWlNgo4zOxS/zhm8EQlq&#10;zLVf5bert6rJiJOCYmIJOrJt8B4eUwWey1w0FiLLYsG4MVUFUgFpUyyBNfaZJmwON6n3lRV+v9//&#10;XUovZj0kY+V4sZVYZzc4RqvTz2fmRQkXFbLrAMAhDTA//ONh+WIPvVyZTami9PieqZfRvCWCvLgK&#10;AOgM5MNqE6WBeRsApeix4J0xB3v38HCnlcKkZDs0IHwKKB22E3Vgqm5JZpWXAVZAyDZyWs0WaNZJ&#10;emI3WAEuyd3l1+G11+uZD8pgI6LlcHwheJOMarKAfYJvIdriMU+UektbRNAIJFS4uGCSiYc7Me4k&#10;naWEMqzJxJ096ByPZyZhyZxa4BIBCVt9BGBSQlDAtBwMlEzGmmLgglPiqR7WzXx+ivQNg1xytsk8&#10;pIMlzIF+Fcs6afI33mA+CrGgfHoc64rIQgZDX8fSUhkqS02Y9bYai9E40lQ8raEQQV4VAqQ6Haex&#10;fJZFDykCehbzvVjld9MskFkhLotN3AV2EPwauspS7AkAKulVJrK6IJEVN0o2zYukSVC6soJcWJ59&#10;iVbvLFV3Xd2e7SIFQNVmM5USXSbX6UYQijGHye/i4o3nSqgrKLMFDvgqq0nV2+VqF/MlrpHyt6ve&#10;12VlI6WbUKPQFcakzhn2+bxUNqN8s8UoLCsmArEFgvLhJsgkWSyX2f30937CPnn+9J17yhObL7/4&#10;QpNNsBiDZJRobwFYvm5rpinspdK1maS9rACkvGOudYKLbWkVajYQfqjgm7P9nMzAv4ARkp75ypb1&#10;1ZtOzEquMBczegOW3Y3PU4molwSpTEaiPeRqkp0sVUvBNBqfXJ21hCV4cnljKxJ8Y3q0ZKlktQQx&#10;z8Ca8pTEJU6c0f8lMMAZSDjb8StRVEBeeSBfE6piTXRlYrMP1RNOrCMz/42zLdJc6VP6x/mh+o/y&#10;v6++/oqyfPj0TTHWtpmLptb5dwm8bDJr66WQu5Ie9wozIYWbYAlbwStye39j5k5/VfN2ovyp74yl&#10;m+oq3XLzwHP7EFDZGinWm9tiYxvHXiS1LpTE7jIuot00yyqjr0zJGsYRVn9LfzNR5CQiiP1XVkFr&#10;qAYYeKGrAQ+LBdwA1GJqssl1vRnv8zo0CFTqjF0bvK9MHrIUCuhUrLIsrGFNJPNczLhdlcTkCNc2&#10;AFsMZen6GuSEFNhg4wPMTgAjBIu87sXwnkvmM0j2J0Jo4IsH+wjKLUvIjOQk8AVEaA7kPkjgxbUQ&#10;+w0Qbg8WwzAYU64nYMN7AEOx5GvFvljME86kJwCTAFiJrdxZ0JU98ORzhYt8aJtREwMcdA3esPsJ&#10;jNOl9Iu1j6JNeHiPMysFSYBl+4C+7Y3ttqTFrhedFmCS7kfzNBk7UOeTt4UHLkSElXnMCXryxuzT&#10;5L3cG5UGv1h6u8YDnpPKqjfBwMICIzte4JZ8kZbqVcNxYOc+ge6+N5DbUoAxESJeGW2+u5h/YLD5&#10;gIAiBYwEYxroHljGKVUfMdZQnnAjV+Ni7zSZAmJrD5+rVJgsWaRudlpZlhVBrIC6M8+jYRjtWh3q&#10;gpAYrck8T682sdO1Fs9iAyXjW3k20i5BzHaqKvKzm/yWFGJTbFuenr50//7f+vWYff/d3/8f3C++&#10;/Si731C8qAubReCXFp8m9iVQwBm+zouut3i26/JzIFUuBA01tnEOyPexu5GBSlqZzNsXwfWDsX3e&#10;JejaIkm5vwmgsgUUW8bnvbwwDxbrsJvr0xrUsU5q+Lk1nMO/254rgUcmnSuG96t3XWG7iXmiCUdY&#10;E2WN0dmbAX8BUl1dCLGnFgsM8DcyqepJ59zN74LJbNfQpmTnmC+pwsZ2j87VpNzQ+criK/YKqSZn&#10;iintq3otrabwoavbr2BkpZlbWI8tnlYpGo7BrleFuehvFoxuWSXuxsS+SqV9YZW4+uzvza+5KyEg&#10;1i910mcge7SF8dI2JXAPcleFkxhT3Z4nTqeDe33+xJRXsNgAcsFTr4QxBle8ZMVEo6ds15u00BQt&#10;uT+fX17cP/jf/w/3EaESS5LXuAHOIAeQ8JE3/7f/zt9x/8V//l+6//Q//E/c3/uv/mv3R1997fxn&#10;984/PboOi0p5rnLJ5/DhfOR5Phkj2xkbjItDvpjn+3q9FQMYvtEjPd3IfIq+ej0SEMbzF0C6/PnH&#10;T8/um1985T59/Mad8rPPHmEZTx/cuN87j1BDhIblueMYelpK3T8+ai6AZ7U8N8UCOtPTLQF4sQC6&#10;ek5g/ruV5RHmg7QpICFkIx9mCxZE36BtANp99c3XDBnSwri8Xwna4vqXfw+P3JeXT7zn6t/JvTx/&#10;RyYiWGwPuf2enz/y3rbF9mzm0Ru4NxhLu+AVwbt3ksX0ThKp1wIE/ev/2r9OP/tUkYxVYl4XQQtw&#10;dnPtKIBG9QGtQUyBxBEk3MPnFyAg/FXvGDyyIagcLCQhzWLp4VkF90DMD9Aup8OR19t5lj8w72Pl&#10;GQZ9x3vTVT8vi6UGx/V8s7DGzsDJss+dL0saOiIGckAyWy0CKkWYCxJcsPKpBhd5yzd2toDt/U2a&#10;rIVZJQPLis96dUUtXutGAqmp406swwJUlcCnZM+sS5HnWn8uliZO3+B5XhN4Z82nuYBu4SLl2fm2&#10;7yRdXcGoVNrE5iTvJLFhBU1vmXQlMOxWDlyf/W88VKOlU4XvCc1vk+HXlNx1Uy6swG79W7U49KtV&#10;j6tZV2r3dBPiURZgyhwlrdfkGthR5uedZSV06zlAxUHnbubr4WZBaV1AYtCMaPy2YHUDZDpfk99r&#10;lrMpb2Jak3lv2Y63kuDy/rDu9BrAFXTN7Gzxj8QGMGLONGefqO9XsMDgTmB/OQFH3+FkzwPlfr/l&#10;A8zQ2wN0PqneDgd3PAn4K4EY+AdwDowvpRZ1FchQ6mgke4cpIQBnoq2Q572EXJbUf+/4O4A7mETQ&#10;pNRpJQf7uUx6eAQrhdvASgao6AChQsrb37nD24WyQTJxAD5CMrnZcPXEkWLdF3sRyp40gb3mG5/M&#10;dKf8PRJwgfBjIvohv+b55ZUnQ58v4o/hgcmG5YH3Y75gP33+lNtp717h/5AvvjgGrOrTP2GayKTA&#10;xednv/9FlWLtNgAYf0FQFcAnLv4YHATp0on7pSCEnjeQwuS6Xhe3/7Bz/uzc69sLTwIwqj5/euBF&#10;CscGie3ydqSRewl6AyC2WAou+hs/Q7JMMAErSCYLY/KnMSoxTvAapfjONJrF/gBMxeQMF2okM5YL&#10;B1kDdoObzQeJJu0AGJnoZ/HXXmAGVi7AFsH3CEoRq6Iz8Mf8rgxsKBI8+PoV9kZhFZ2vMpTFSjzB&#10;TBqaO0th0g0HF5lrvEiuWRJHcdHkSqbJOGTAYt5eBrhSfp3q6nS8ytdlMW87ypj6rq6KYIVTK35K&#10;nFxsZaQAH9gPAZ/BPCxiNRwW2L2s7Ple2sniTxlvb6rmITFZ0lPxULsayI62vlhqcriZuFTmkEnK&#10;uR9+XakPFbS09NBBZvXffPsNxzHN9/N4g9cKmR4wTi+SbvrETByvBYAl+ISb4GAmtYMmyNHklfQp&#10;dFd+xUPQbMlvBCPAtLMkSvieEBi0qUUBXvBQK1DQSUJtSU3VkiI5awON+0U6FJN5mLcLV1MFEpEV&#10;YQzQ4te3zHMNZVDypLwzorE+potYC2VCKzbi2u7Jy7Pt0q1yd4wP+vBBUtcV9s9cF9poN4DjRiCN&#10;2SjgASg/SkoK5/UQFyx9thhwz8bqxLW9gNrwIfuYJ7Jg2H7zzTfuu+dXLr5cF40HhiOF1ZcipnWC&#10;QkaEX010bdmsSgHq6lxaV/uKTxkB9yLvj7bQk2xCV9iDi8mozYewBBukAsyViediQTr2cIKxgQfe&#10;TTfWJKoybrHIQenlsvp8kNWnpAU+HCsEqEj94/rg12lBxVkboC02Q1991ErCrvyPBmO8BPoUDt1i&#10;7ZjqWNsMXbGhk8+tsSQlxdLClgATybKXKotTP6DvKdEsHqg38lDsFxLOcY3C/Y1+e/nDnvK9QGy/&#10;OzvXZ46njXmkloTM83SWmS/G53EhMKiJr8AgLTZMPD8m80XEwljxLOmMwbnFAsEluZd8P+IkE23I&#10;68Idx2/g4s6V1wwxc6MWwnKn7uDni2CVXvIvAlP9SO87gG5kC+9GS4cdCZZep0sNjRgQ6GDnIzwB&#10;gwFiFbzoekv7jFXuUwBeMW7V3+e8f1zg6CXPgocagSkmCl8tDGXktQgpiPNyIcCvh3kD2xZ5imFs&#10;XvJ79tZWsOPwds0tjIPppHuUpKuj2CPzmT7HReoLPyr2xxIq6KBJDBYRrtUKhPch8+qkZNl1ZoGi&#10;dg9DVwGZYj/A5wncr+C072FLckeAF+PEGXNAwGgyUDuPhzwRzk+MPJZXJFYOna1ge3rNkZFrwRDJ&#10;QCqAcVicnVw0OwstHDOVG6zm7uYZMv9HSwccN54Dkph2UFaAjZkHOxeHOSlOmtDNaZYqYr7wswAM&#10;uwIihu7XJvbBW4v+rXh2sARNR59UgLKzpUnnvsjXGy7fAWC9vtGj8gqQ9T65P/7qTzhZnKYv87D7&#10;qSwh4G+46d0XHx5skdBkbtbHnbHkcPRMXDYAHM2I+RnvNVEXkGEM7xZPClgaCzOvW4873ABOlWFR&#10;gNvqtXeT5FijAaOtHIqNX677fD7E/bZo5DmOLEnX0ltj8T11ZkB/q+VNJXXdPOoAZgM4MymhLwya&#10;1aO+ygCLD3OZa8bb/bZZVCzHyWuX7XeRYOO6iIUbAwVnY6ndUAgrAcDVoAylPIcCZvpV6hxvbGIK&#10;aMfnWgPdOQ/r3gfVBaMMekvTku1D2XjxEivXrrg+R9wco0upbjtVX+Z1kuuqVYbuqbAsOZsfsBY1&#10;JcHdDRs3Pj5aYIEWhq+HV83NzEJE9i0CKtAOXETguAq8DuG6/PVXX+XrfbmP+go4CvS7ur/xN/6G&#10;+4Of/TX3D//h/+3++//rf3T/6B//U7fDotzSkVTw86+/pgLp8e7e7bs9zz/4x2KugfmUXxTyg0Ul&#10;iUO62llY6ob/aZEWxkKmsjwWPCshwAkMx2O+VgHghMrr7vHBDdvHfM24l8e3UxI4wKQ9gE/MxyAH&#10;xvPflO+Rh5OeZcbBzrNUEwMx/3TFvF8SJCoNQtdVMK0ulkyS7+F6DKsK+O3BJ1DWV5M7HN94vUwE&#10;Hieqxy552wiUnA+R4UXoQ8h4wUB7ut/k+eHB3W96Uyp59lcZbyXEMrnyc3GXSWt7FdA96TqEv4NM&#10;s3iDVovc3ctzry9encnCB5J/dwp5f5OGa2wrWgLZ/Qb3C4B8kI7vkSac58C4h4O3husm2oj+1PFi&#10;JCRjryVjh5mXv56X8usvUOroYJLlSXl7OEnFzsCk+dHss6KpvypbuNwjzDZBhIrJ5ltFFq3nf1xT&#10;x6AwU7TYDs85mKckPUNfGMiwps4XL3pamZtioFzcYly9D4NdO5wtNHlLbS/n/FLYy4VMYmqbEtJV&#10;PgrzxJJLgHtrrIrLpS5YeLOxKtYLq82H5kdSaJdU2RVQe2eAd5vO7styRnoXJlkZejGtMlunRa3V&#10;k9r9SsBvBSJ9HX8pvYPU6rW0KouKLD2t+7362Oo+Fd75Ba4+fgW8C3bNBYuz88E8+3SN8BbMxgVb&#10;s10yq8I6t14tjaItXGsRh+PIlzTrqIUItI3iq8wayWS4JWsZY3656asSzBZWua9USKt37no/EjbQ&#10;kxa9XI17FMkAANDFnbtqQlOQc07El2vVV08ENuw1TPdb6K2GgxMTSDej2TzhnFF+ASBRsmWrx8XU&#10;mXRwoPd4IO0tECTBp26uHms4gQEc3ucH55clT2gmPNRfLb2qo58VLiKHT0eTFirkASv/uOGAkYfV&#10;5iPkQZDLjZsaLPCaL7byJ7ynKSNSpbo8MI75poCHLqxe0TNm6OzkigQ5AdChzmBJYJJxeOOqwvl8&#10;MJ+uyIdRJBJi21eu9sJ49cLBDzo6jhOD/hf5hoeuQbLpdJ0ZAkI2R94eVt2wQv1wP0jSBLBz64zR&#10;4MwraVHSLOjsowzFJwC5y8gHZUpR8sl+97CzwI7FkpZnpeIi7aqEhywT/TWKhhwghGeycTQPjZEX&#10;4SsToMRo6ckMNLBvGLgCJZn4aH4WHSdU0/m4umDFZJfRhaty8EjA8nZhm8DvaujCDY083RhkBkPu&#10;cz9h0hBvkXO7yfgVvaqpzTaJ1QRak5Q10logCyZoXQoE6ArzDGEu3uShCgmZLWXX/Ij4mcGYFNHS&#10;SzURjiWRrsg1bh4Uu5KcCtaDJWNj5UhhFcUbQ6utfSd6PsHHsV/Tm8wLh2xOM21eLAG0UK0JcuHn&#10;FEySKJDv1h/RmS+BaN8zH7B4/Hn8fPHlF6scGBLSPEYgtYbs7sPjRqtpXLUbOTkv0qmSXFs8DnCd&#10;6S3UR/5YwcJM1N+4oS4W0oGAGYLyzhgQPpmJdeS5CxCu0Jnl0SGQdeAkfK7SPID8BUCjOX9hdN4+&#10;4y8CW/Ew5yqjbKk3s8GYLgASZDwsxm20RLvktIpbPAOZKEz2i1HEq/RVsnn5YPT6PslnjEweM+wv&#10;wTGzTda5EmkeNtEo7As9/+YauCKfLnsgKSmcl8hzFf9e3wTITyZFufXUWOKNtxxXLHVz0sOivgfY&#10;vRgY7Y1Ob7dAtYWL9VwoPrAXJgzbWW7AuFYo07s03vKgWVZRJR/oTK5b5pWpmtUTFLAHOTJ9a/iO&#10;mCRngAKxM+axq6bUwUz4Sz8lWwnszCbCpTVlsqygySc01HR0sowtDCiZP2k3KJzHXR1Nd5Mpz3wU&#10;eOhtkiJmmDGRO11byEpDe5rX5VxWnDtZKfAcwqVsUWpiRzmJgMuBHkXyRUqz5D7wmsW5uc+TJ+w1&#10;Fp9wP/n8i8953wPw2HVbk+xhoIq5iAN/zpMhmKijb5CY6I1BivbB/c7nz8bnIXX+cjlyX7748GQ+&#10;nB3lRN7Sk5UsmB/o702qP8tHEGNzux8IgpzyRAXsiKF7JODZma8rwcO8fXgFo82w8IZU7OL3lowx&#10;Scmibc9VcE99odXvaCCy2HkXhjfIV5ULWQztcQRJi6TUmWl2mSRQHtaHqlLZ5WsYFRE+UvJFOU2v&#10;14O1ew2TBcjk4+028heeBHLCKpSLo8tsgMA6wY9UAhjrL+rZoTfDf+/WlWs+bOLZINq+4pkNPrGO&#10;w08UMaexpkRl3S9ilDfh0IuxXpKrozHjBfhLgovr64mgqbwEk12vcU1c0La5b6OpOHisaamyoWC+&#10;jAi0WMxapSyb6zlylM0A2eoKOkHiMScBeXyeT0f5LKaySDSZR5AWN+hFep0twVv3MVit4Fz46psj&#10;EAaCyxv4Gef9hg3Nr1sAaMn2REiINxNvXK8sLZehG7yu63wZ8Rwy5GfgGWykvL/ngYFj8LD8k6+/&#10;IVj9OdhLnYWiWTARFqax4NsHk4MSCIAoLPegpVu77/kLBXvOcoUTYYtIXb3+OzEbQ3jvWeTCmiJ7&#10;I/Nh+xWvpeqtpSAL9lvUpDPdSIS65Kv/qisMwFtG4M0EipNzt6zQHyMMnYErsSSivJPbFiZJNBCr&#10;c34ljyR7ruIk6iYpsqQ0BvOQpe9uL9UOn5di9b/CnWyCVYj5txZwCs97ya9pjpXp7d0adhJW1snK&#10;zHMEgrvC/jELhQo+Fm/fGqrSVQ+/ZEa4K9NQi8yrYC1U1l8y+Z6M3SMBLbFgBZAsFlZGmXcBwhYp&#10;EWJJuex7k/4tbNenDx9c2uy40IZnvGOeB9EixHWrD1cwNg3mD5iLDTulRtqi4rfffuQ1WkBK8b3K&#10;7x88vUM///wzt8vXkq+//tb9vf/mv3X/6B/8A/fl7jN3Ws7u6/Mpz2l2sjT59MbF0lfc8/74n+Vm&#10;GPOc6KP79/6df9v97MvPufCCOQJDL4zRVzqACqpF7cX5UDQ7g+tEIOzl9Tuy8rBoivH34YvPXL/f&#10;kLRxBWT/enILyAh5rHzY37vd0wMXIUsyMxYqcJ+Bn2wg6cIC5koogTPvWip78pdNX4E/WCUQPCYJ&#10;2BLM89fDizz3fv6Ln7sDbLDwvIr5Ub4/PX/6yHscghdnpuoqlAqWCSC+EMS5nt19PgZcY8fgzLPe&#10;VUVVDZ+Jkm0uSTYJkykyZpuPmOtQlfArHVXvx5wUJAzaNxXibBTJgcb/du+5tTQpC6p1LmYkgp62&#10;Qzee44MCSOjFq/hQ3Ue4gJM4jud0JWZwmaYawhCoUIoWTChmMsEdW4ySjcB6LdItNuk6VgzdQqjP&#10;pC7oeXSe5Gsfip9cEpFiNl81Lp751RQAqb4657Wwh4MeQmdBZJ187dN6jU43KaucV3a+yjPlwyqf&#10;PUiYE+afZjtTPPWL9ZXmbtEk+YnzuVTmsJbQ3dkiW7S5ohR5pr5L0SyFbnzsjJTg/E2qrqXLasGi&#10;06KUczcMT7t+ldeaL3aylNq0Ll9QwlqUaLdMteD9jSbNr/Ox5FYFVkzfj54yvsUa5pHMQLCAbmvu&#10;R6osuhoiYgQFqgb7W/bgqihy31v6WrFNs+3yBsr61YtbTPQiYzfLDQuoSSXw1pi21eSl2GHQY7Hj&#10;dbXMn8QSL+eZ6Oqp3FPsubGw/N8FbBJrc4Z/CEvzP/niKdFEuPcEx/ChTJNF+tF1Wqn9Jm8sK23R&#10;PFOSExuBkkv48OSHeJyUeJinJC2ahLQ0OicueCgb+YAM+vzj4z2Nxy9gB1riLUDDZSqGyzMnJvBT&#10;GIK3MI/effr0ysah155NmDA4fvKTJ7LvANqdT/mCejiRmo7PAbWavnHHMx/AAErc5ckQHvZBiQbD&#10;AD4RoHCfzke3u98yrfLKVW6wGE/uD37/J2RxwLh002/c/V1+IM43LExsD2/Y7p6DE5MhtKtCSRyB&#10;wZErNUooJGCSLwxgQGJF7OtvvlPi0ISV9U2+6V0ZkCGDeHm8IDgEx44JF1bT0KmQbCEx6Qifmy5U&#10;0Ab3FrA5NuOOwR7oTzAz8Hlo/1O+iWBl5XK+2gr7QmaCzMUlO+zEl60peDU1+saHShMJz31lMIFN&#10;DOBdU0x6FWYRudqAB/quPvQYGAFPQAC1aB9KGpd6wVEojNg+0Ql0RN/hd//uX/8P3N/6t/4z16pV&#10;q1atWrVq1apVq1atWv2Q9fzt/+b+8A//l7q4Dca/UHAvYA94LljqmE/HjqoEwKfRS/5eLaHMMqMQ&#10;FOhNSmxHDK85CZwlVhCNaecD7ZySBQgxJAtA1GyLyli8NryuM8LGYmEcxDxgyTLNtvg5G9i1mN2c&#10;pZMXZU4JvHChKtqKaqX4MmuhJlVgrtjP3IJ07pYx7dw7W4oaWgIW6lIWepJyH1ZNbg0v5CIgAOFo&#10;1j1GP62fR2xiBXPrMn2yhZe02kGE23AaS2inD2NZBPOyw5CFgTcig3yYiy1J8V8V09Ak29Gv+EiV&#10;9xaP+VDbqoQqBhMRznG1IktLsWbTQspiBltiQApZvBaVY+Hjp2ILVpbUHHGcrgDItOriQakxYJR8&#10;PJ0kszPUEwDbbBsFCCgq6FLNA52tvsGXQJ48Uaw8k9VB4jIyQU0Js2TNRCXlQqIR6PE1kSUEsCfY&#10;gKXUA6mAg2SQj589WOJSMN+Ws5KOvPyJONAuFw4UgEN3+43bg8lzmtzdbiu/MvNGoe5/LjI3BQ6c&#10;jm9kPMzmAVbootHSViEPo0HrqMCR/Vbuug/3d1yxWrgSvFLr93n70zy6L7/8nKAfTPWxvZ/89Euu&#10;lCPx8v7hzp1PF/f48MQNXq4ydT8dJq6qYYUYbbkbzU8odx48/V5e39xnnz/J7ykWHyL5Z213YjJg&#10;YM6zPO0Q3okVMAR0fPvxGwKxp9NVJqFRMsWh1+CGfx++dnmAv1610oeBR08eHy3RWsg4vfVy+1wL&#10;+8YnYyhpBed0PBAgTSaPXQp/3GQJZL5NkSwIvPdqpuXYVjydyBD68OGB5/zb8exu16kpTeYFK7Y7&#10;UKtWrVq1atWqVatWrVq1+sGLvuVmLSQPZoOy5FZBZjEsyjYGXHnINBhQaV5rFrA0m38ciTTegD5f&#10;vG7FnAeu09NjPBpIp/CZmQw9ecHSXgDYxhzNC1lqLVoXLEsF2qrc3yVj9RWva1/93b2FFpV02ZpO&#10;3AUD+rzZfsTKMvarYremyhPoMul0utHQlt+VqkET1b/eV+UerXeKewSzA26CKApNLhXm4eoHGIwx&#10;Wbant6yqoWBKm1i9JAUmUsFkYCCJVd68BG+CO0IJ6qiJv56YTzQ2r8Ei2l/uxyQGYWF/F8sU83Lt&#10;a8J5fJeSLTejhZYGzs0Eh6e5qFVMQdVZ/5hUv7NAyBIEEq2viwMH7do+e7j7u5ArgE4raYsjgCVD&#10;x0hfLuwFaLxg4PGgTfJbvNzwaZudUvY2uw1R66JRDgxnGEwiKflB8WrDZxZT7GjyOSDRAN92d1uh&#10;zkFm4mC0YUTS0J005oukoZb8RjlOUnorAKfLZSZF9unp85omCcrrsFGiJz4HwSJKIJ3ddr9lY/fm&#10;+6c0PqURAcjEvu3ulBpHrxVI1fK+ghUIdhx9V7zkh/d3O1J/IUcFWEUZT34PwEwEawQLO/gi7xt8&#10;fMC+U4LjxX355U/prYc2+PLLL4ym6Ykmf8jt//j4wQDiyPAQoPsfnh5J60ai1oenD2wf0OZxgQBD&#10;kDLM3O5oC0q9EOu+VxIfBgJAQ/gbfvH5E2nyD493khtfJcHsKREbuC+UM23G6uWHcYPBBhN10Ua9&#10;mYB784GLJR/BvFkk8YPUJnRiBoLG7Xx5b+/ekPq8RGNqLvJyzP334WFf0wIBPIOd+dOnv+L+6k/+&#10;ZrsLtWrVqlWrVq1atWrVqlWrH7TOp5+7757/cfWFpqwWcmALuQoFLEpizVXmXFpDHqIvqbRinXXm&#10;5Ya5bzIQqiusMctDcjdWTiXGW9Y7nfl0WoANrV28+UZLPio7qWhz6oVzcFp21JChwrRzbk0JSuZZ&#10;aj4x3lWvUb0sVTbZbd1KuX8ZKHV/qjef1Nm+hnyltAZnFJJP8c0vbVkzO4rstobPriGXNx9fZbVE&#10;T6KAN2fBViVIqYSQhVB8JjsyCDvzXC2hTeQ8hq4YggkHi2YxVEDOkGogSbFzqN7n5sanRPlgYKP8&#10;Bm89aaV8lDcpLSesD2qQlTEX2SYlO6vTYdFSzZfQt+R6aNGBFmNg/PSLzy2tZeYBf/nFBwJth+PR&#10;PX544k6f885dJlFJ95vRaJnyEkOABBNm4OmQB93D3Z7AEsxFAQLSjDjvybjfsLPOx4vbbZXe9+nT&#10;i9vv7twpvbnPP3sSAHgVy64bNaC3w0hWG4C/ZSMvsnkJDAH5/PEDAbrXt1d3Wa4a2HOsHQFgESDg&#10;dnOX97sg0QIKvSW2MnSj9/TAAsh5vajnH+7vGSN/v9tLpw02GoBKL1tf+N+Qnebk0ZDIlOvd49OT&#10;e/jwyBP49fngfvrT36sJXQONtAW5XplsfHV394+5XQAIProdtpUP+zFKyvzp+VnpL7ktIMGFj+Dh&#10;EAm2gZU3bjoGm+C993l/nQ1uefL0bsjt/Pu//xP3i6/QbtHt7hAIcmKbvZ1e3V3eHoA1MBL3O3ki&#10;fd7f5W1cCJICZINxOMxr7/ajGWIv7IvneMyNeeW+PNw/EcBDUMdgBtGLUVFxuHf3W8qTN0PxOYMH&#10;Tj4O+JCE3tm4JFMxWZIXksJiL8N+9OX93VbHndsC3m+tWrVq1apVq1atWrVq1arVD10l9I3SUrM2&#10;ozfqItml7yKlpoHMLQUEwXsv5Dmux2ucSFQhbOnVXfywA7zq6fPpK4OOs2cjt7hOYKLC6ZYaJFJ8&#10;pqOb5TNIaahCPIKpIAv4Vv2xyUYrJqCp+rAq8LFCY3oXQELnV4/CG0M8H1Y/ROfeA3mVbXeTYn4L&#10;Bt7+3b4RaGUx0fB1LWE2t8AX/UfDih4W8DGVcI1bE9Wadm/AbFoBwKSEDPnoL/Jd7Mox+dvE9CKT&#10;VaiHNzJT8QQs/phJho3mCevMX9bX9hcwnGrYHuXFnSTJCum0YEyQxEyqa8mUPA54ODKW05f0ZHny&#10;0Zq/E/OxhAGuQSs2Ri3Joy9JXgBOOkvCwoCDXNSlYhDfucPrq5uhLV4mpg6RloqBZnLRzgxAJa9N&#10;8MWlh9zh7cidpe8cE9wCJb2AVQUcKSEQPm0vMOVk9LRQZ/jtEXjMBwNQ7unxgScU0tdKemqMQkO/&#10;/fiRjETIYmHwiiEKr77T8cITc7vd03MOYRLYFj63NHCiYfXZMhwi02UBVFKnPidKX8X9jASfwChM&#10;y4X6cDQwPO+QqASG3m5/b5RXmXNOCBDJfx82Pff7erzmNhv4PfzsYPIKee7l6gn4xXShQSdSDiEZ&#10;nqcjOx0efUi/BRgJtiGMykEf3edjfju8urt7sP4eazLsPu8LUooBrkFKTe89N1F/fv+4J5tP5sX5&#10;s8PebcctgdeX7llm2fAZHByBOwxPJvYi0GQzuPv7Bx7Paz5mBH6QbWfhCTgWMCGRlgfPPtThdKKp&#10;LPobf4PEF2AfQyQQaTBsFEIwSauOREmlAXUMY8F2ESpwnZAcNriw3Yq66v0adtGqVatWrVq1atWq&#10;VatWrVr9gJVMNkq2lMADAVPk7Qj0i92iQD57vUKTrpTmhjS4kQDYlSpAhGBB6ksYEL5vpopbgaqS&#10;ae4I5DGUzjsLIVpNrBgauqb4rJLRYOm9CH7xwf6R7+dSAff8TUh6Wjl5UDEanFkBtJKwzVCNEjpY&#10;03H9nwr6fR/cex+AIfahmG7S2XZhfV2y8CIAYQQwnQJiir2ggmBLwrm7iZG68Q8s+58kbWZYmwUA&#10;Ylu+Bn/eMPMMEKRPYfHCY+DGxH7T500Easnqg4i6M6lzLOGLYfUdrCFYJVxksXBKp0RnC3QU1CQz&#10;P/aXs0BDJ/kxj6wEFJYAbGMiFoVkCazqvLkTAi/Zbca/y43HxQCwrh4sQDEkSTKs43xVag9knAxR&#10;mNgQkGNezpMCHq7SKCu9V75/+B0AI6bG5A+Fh9vhqCRLgIFHJNhSYjtLo5wUQQ8g7PX16E7nq43z&#10;yEAKfC5yIgAcQapbKI9zSdydlop4qw1Cfp8iu5kY2w1MZ+LnWBT12+FggGRJkPNkAR6OZ4ZJzIxI&#10;n/L3F27j9fXgPn38xFCJxRInAUYmS7M7MyZ8UarmrK8LU3wHGWUejhww9LYbR/r5gXL58fmF7DlI&#10;lDEoIctlOpN3Sm56e8vb2pBWekAaE1KPTV4L0BCSYkiEEU7CtLjlyn1B316mCz+DfgPwukPSbf7d&#10;uN3w7xPl00ojIpA6yyMA6XYA3XiSQOL98MBEY4wPyG8jo8Q9ZcoYuJthZH9My+TuIQenvj+RlYgk&#10;K4W7zIpv75TItOF2ZwKW+DtDPvrO5M8jt4/glL5cYJ2SKLHPH+5+5v5ak/G2atWqVatWrVq1atWq&#10;VasfuC6nP3Gfnv+JGHKFgQfSELGZZOST/HsqYAdLRBfYNPQCanqvpHBvIAzxnyDiSrCvJSnWFfAJ&#10;tmHLYmiWmdalAmktzoKMSTByobADC3pnib4G1CmdV+EbzhfJrEhe30+sLSGZCKZwv8TQW8M5vh/E&#10;8f3yt1Jh957hJ4DRm3R2DduQVNnSheMK3OF77C9BuiL9LSre4jPoxdhTG/oK1ToDwryl2dYM4QIS&#10;WrqztwCVjgnEyZKIjckX1qARb+npC+3KgjEIk4HCZau+JvwGA2Tx/8XA2sWtQGglJJrst/juJVOB&#10;Bl9zS2zcpVV53clWzxPD6pWI3q2p7j3ALiR7QAqazhPBuGgDxBtKHAszLyrqJc5KHrnm10dheG6Z&#10;cUgdQRuipUjMhXy0BwVw5o5Co44DBAAGoAzUx+m6uGVMfD8AMBgevh2OlIAC6GGgh3nGwU8OSCdA&#10;LTD4wFTbgH03yNBwTgCHlOYK50xvQB9Avu1m667YLnz7+pEnDo592I3uw0aAF1BjeP6hQQH09Yuk&#10;qjyuJRKYFCttQxbaJf+HzhrHLTvj7XRyO7flax3MGfO+/eLnX7GB7h/v3fL65i7ni3t7PZINd3i7&#10;KEQjqaPm3Bav8UA25OUMVuSzOx/f3N39jsafCDJBgEroBay+AXjMr93vt26ZXtz/+0//kGAg2ITf&#10;gaHXCRRN7kiPQqQBQ45cBixYemA6niCPhdQ47xdAtuPhTKCRfRoWAomvrxeOg08vr268nAnIjpYy&#10;DPT4/m7PgJZl9vQ6BHj59bffkpqMVYe0yAyUdOH8PoaDzOXEFUR/PB4IJiqJJub2n2lACdozwmMA&#10;oKbCBsX4Q6BJ8O0O1KpVq1atWrVq1apVq1atfpQqgQipBFPkeSqs0KCqA9CSTB5KWS15fYsCG2bk&#10;CBBQgUObi/xeVmBRlm/EJ4BP9Z1srlCY9yr51xF7gXcbfgOiTCSg5cQCC727gbXc4KUgFMgURNqJ&#10;kvf2llXAbIXCSoxK2AUWoXQMAWFkL1rKra+ed/q+kKq8/9NBvu9Lete03vevTRW6s5+CWwXEwfh6&#10;3ldAjr57djwFSSyfmdyNweCNsrcEeqQSkIJDNWbmLSAYlejhupp2Ww4ymew6iJnpfP2Zn+uifS1W&#10;h3o/m8mXwIxQ2YZLATMZ7OIq+FjaeynBJHYQJNxhe+h7vLUTw49t14WVEWq4DMYHlZcYU2JojTKR&#10;9I6AEvzQCuo6zfKng7x4JrvLEzxDI1+mRHAO4BnYWBh8IfVEjgHSMeAhBVEe8+Z32z3TZcGk07En&#10;t6VXnHP7/BXee0hiBYMuMH02uN1+bym+Hb3dsH9g+yGB9+npM4Y0fPz2W6Wt5E4bHzaSATvRTHHA&#10;AMBweoGJ9rOf/YF7eX3On3GiVBaJuBjn+FzIUpkMjDRagooPPC408KbryJYjkGiGmpcptxVCPkJP&#10;Rl7IJ2joB3ePdN58kp3zNrDfAMW2m72b8+9wEsPnDiAfvPHw3vPhmLe7uHPe9pefb92HD5+Runk6&#10;vVB6DMwLA2pH5t5gASnoWMldP358VeAFPut4zfu1cPDBJ9H7ngAjRjWAXPgqQoaNfsBQOxwvlBW/&#10;gW1JILSzFN/IAJPXl6Nd4XTyAWAjMJs3/JLbZoJkeLNxnz695Q59ywOxU4rQiHRmWPldCQBP/Oye&#10;UtxkCcIINsGgI5jMRJyOjM7rdSZrD+MMfo4Ya5+eX5jA+8UXX/AYsJ+73I7bvI+tWrVq1apVq1at&#10;WrVq1arVD12eia4Capj8aqmtM4MVImWcFZQJCvDwbiTkh59BeAKuEfPXkXhSnpvnf9PSuxQ2+XWD&#10;knKnSV8pu+0U9pEWwoaLEbB8nCT9JC4nfMLdgFMp5Fcje2CeXLdYgAMkw3PnpjRTKTeB8RfM8674&#10;z0XDvJLCK0JvIGChlFUS3wr++RVNcxWy8t7dhPEa8JZMhuq/5+eXiHlYIwusg2QWDL65tHeosmiA&#10;ZF1YmXKyuJMeebFAEaX/imkncDIYUGlblOraxb4TgJZMKsvE3NyitKuLzJ/oyJaz5F5D74AxxaD2&#10;xziADJuEpmAeiNFVsNGXtF6mH3t2htKBg8hO8SY0pAR9mHxXfoZOmRcA+UBMC8l8FgXcFh9A8MwI&#10;RFuuCohyhIpBmouL0FNu2PS9YKYRGe4ksYR3Hdlqlqyqw+zY+AD0UoJvX+JgWyh5jQS4wCQDKwus&#10;sq737ng4UraKAV8kr9wmGi4fxGeff06gD5+JxgG7C0DduNkxoVXabe/OF/i/wT9PMtxpljR0mpXc&#10;CgSbnQlWGfZpySeUv7iHxw+UEMMbD2AYpLp9P7jvvvvIBkUYyXcfn6XHR4rweVKAxvVC1tr5eKCs&#10;924/K1UWiP44k/EHWa3vexfzV3QCQCoi+QYuv70eCIIyCXe7y20lQA3S2u24z9tc8nGSkJjbC1LY&#10;xX14eHIv+d3TAh+7Ddsyjp4gIvwMAXQBfNuMWwGaEb5/bwba5gExOMpfx43X/uT9vR/uyZAUYIs+&#10;H/g92HLTdRb4Fs+5DTfcF/gSoi9HSnYXsga52jBrcD3e35OpCSkzwESwMuH9d//wwNRetC88EL0T&#10;1dUZ63PmRUoXKPx+msAWnDkO8VmkxfI4ZsqE8R54IsL/D4BsOp3JHrzOc7sDtWrVqlWrVq1atWrV&#10;qlWrH62Il5gnW2WumdwU0EuPoFKCMoKpCgjWWbBG7ySt7Uy2iyAPn+e/PgjUop4QuAoAPcNVKojn&#10;tG15z3UmgQ0kXRXmWudFEAK+ALAqhtldCUxFgl4d988R8CsWXToWI8TdBFzweJdUVXQpFQ6er5JS&#10;Md7sKN9JiM230FhrPnh3m8d7KwcWEJfqvjjzBmTgcSrsOIVQEBwzJl8S+dACN6RtJly4pBsfwxtp&#10;bTXwk+y3K4w6yHFBVPJKxxXpTgAj7ciiSW25a179FNOKneX+4zbKODAWIj5XYK9Jjhf58pENWABB&#10;jAOqXaOBgYnYS2m/ZGZ+8ovs1mTfRVgZ+mYh06+0q8BOtp2hdj3AmMPpmrdltEx86BKtUx3R5LDI&#10;PFFGjzJuBNTXdxsm0e52I8G+t4OSbZGsCqYbACcM0vN5qjvhLjN3AgDiiHTXy0T08ZvvPpJ59/TZ&#10;E4HFeLwyROL5+TUffGcsQUcvuNN5svTbM/0BOdi9UmnBtuPAA8ILaW9IYoeBpfjtJwMKL2Ko5RMJ&#10;nx99JJMPwRhL9GSOYeAOg3z9AA7O8dVtwFzM7fbyenZDpwH98bsX9/J2JEo8Wzw2AFJKhHsLAHnR&#10;igAYbpDczlM0FNa74/lCqTAQfHjWYbCdz8+UPu93vTseLgS3NuOFg+M6oVNm+hXO04EgJOrl5UiW&#10;43UWrRea7SOTdKNCU+JMTz746AGcPbydiCRDYtsPY21HAG1dENCHvtnmviXzbpJPHoxGAVgGYxLG&#10;qIF/Ol5FN2bwyuy+/vpj/lmmoABYARiCjYdjAPgL78BjHndod8iEweQ8T2d3ORzcCDZgHk8fHu8F&#10;/M1KZYZkGYzE7W5L/8ICPLZq1apVq1atWrVq1apVq1Y/RlFeGuT9lsyPXtb0nqhUZ0AfUSQnFhfQ&#10;M7LLgBvQ0ipUgIl4iAE3kF0uTurJkLzktgaKAViirDNpG2KvKUBD8/HgauAC/Pz7XkAklHo9pJmT&#10;XtcLvOJ+WNBGNCKVr3LdUL37lPgbxDIsCRKWQFKkvRX4M48/gVom2XWuMs0K9Ond6tdXwKnyVbJj&#10;EY2cgWm2J/ygoqillNdAVF/kuVW5a5LgIqnlewW6sq8MpKQj33IDP3YieqWlhKWsO598Cd/QsULp&#10;ClIU8JiSEyoQ2OTKJSzFC+SNflmB4fq3TqpUAoIaXPRX9BpbAkBv26VTAKwBvPIDDDVopOCmXVfC&#10;TVJlB/b05Mu/GBCSsMwV9ZSZo8USw8fteLSAi44I5hKUkoJk2usUKc+EdhqMt5i/vr2eCNJA4glG&#10;GME3aqzzAUP6C08/hDEglXYq+msw8ZLbDt5N+b3zxbnrWeg13s80VwPujtPZDszT2y8aOLkknXRq&#10;PKGfF2PhDWDxPT/b/kjLDOksjRwhJd46ykkvl0XJL4v01zz+1wtPSuz3dhzX4AxsBx6GXaiBH0tu&#10;fAJ4s3T15/PZ9QbuwxevJr0kHRf2GRLVj98+u4cPH9zx7Y1streDo8YfWNdsARqfPn3Dvrrf73ja&#10;UGaL83l2lNRiAMx5w/e7jZvyvjy/vrlV742VhjPbEcAjilkZlwsHBrwI397O3L+xBxuzd28vZ+0q&#10;E41HrhKAbZfgy4ewk/lMqTGOlxeEwE7ltn1SVLcnAzSSUQjg9WqejfQkyP3wBrDUTmhcEI4Gtobj&#10;m3sMDwRfMR7wmiH3dUDoiSHX0ad292nVqlWrVq1atWrVqlWrVj94lTyDVM3gihTVmFvG5BIspqTV&#10;aAw1AjSkzPUEAFNYg0Q5F4+TfaQSWAmWISQi7Ag4TQbCFWSpN7km0QSAYAgYRTCDl6R1XmTnBSIX&#10;dZjABsDsCwVc0xy97Ksr8mSw/Wrara//+FoCmVHzei/fOh/0t4LWpViSYoOFT9jfg9SWi5Nc1r8D&#10;+d6n9HL+H1Y2XwXI/E1acPHBc5ZZQoBM20jBr/6FDEHp1rCLEsQRzFWxeN7Zzyj6AFobvE8bLixB&#10;9TVUjQI85fsXS2iJS9XXEH0/L1NFObndoAyLImUGkUoOfgpGoYrVFLChIMwGqCbbr2QYFn7uumAA&#10;p7YejB1Y/PmYncA/QV66uNqgi0lskzHVIM8UdbBECGu8kd54vrh+gH/f1W2gTU+LO56vxrxz7owQ&#10;hSr0lq49Uicd6cWHbSHhlq+9XNwvvvqGO7kUE8z8HxhmCKXo8oEtN6gmGhOgEaS7jujpmmRCeis0&#10;7mwYDU6w/rxbO4CAUyqpvZ6Mwus01w4p9Em0w91+6zab0eKRTReOE67vKQd2Rt8FGApmG5OHXaTn&#10;X0fwT38HMIlwEFJsLQ4b+wsJMn736dMzwVSwHBki4kz6mo/nxFASAZlMKQbj7jqbkaOOG/u463ZM&#10;6UW7H89nAZNBFyjsmxKCHCW2GNSU1+ZjLqnEAPTO89kirYsnQN4uAjXcmReZK334Ivd7KXHcQdHT&#10;BIi7UHXqc1wsVht/u3If8f6ZAJ7XKgX2pxNCTSSb/oAzfRQlK09kCmJ7zsw5sa3r1GS8rVq1atWq&#10;VatWrVq1atXqhy8CQpjbmlTVG6jiKwDoyJ6D5VZRwpaQCbCyyvvg7wZQRyEXjrgGU3hp1AelnwCZ&#10;znc1qMPb9plS6wUNBQOgksk6BcjpMz1N5hJBpBIsUUIs4EkHBhKzP0yW60Px5JPvXDQcpPNriKY3&#10;iWYJkuhKWzhJXvkZnT6TIRiCLfmfwMfi42dptjcq3gJ7djdefsoNicbGM3qgABuRfYzpSFxkMRCv&#10;C9VW0FsgBn31kHZszLmSQgz8ZyAo6WpKL+GRkshrsmm2MUFOvzIXiyGh6avp6+fKuOjVxsUv0N2A&#10;mX71RYwxGX6zVP9FEOIIT4q+6BJDWUQmiynVAyuy7i6E6qU40q4tVt9DMTTFcuynOJsn30zgisCN&#10;AYAppAoMoZYlWoOEmqYSjT4JoAaAn2fgh4AqgUTJjB+lHZ7sKHFgx7M82jobZBj/AJD6MdBrDwww&#10;fPWGCOMkwoBB4i4bCcPdUGRsZ46eAx0bw/vQ6Uz+je/lngWYMqJlPQHRwJCUFt04mWT94IRbJvrW&#10;EawEmAW9PYC+2Rh+BhLuu54gFdrDG7oekeDbm5R41vsgq2XUdN6PuZzMCDVBG+bvT2cxCbH/YAfS&#10;A8CpYz3Jcwq90Ams94JheApXvTZv63A6M3F3uuZ2x/YAaM4G1pqp5TwrtRhSYVyg8JppunAsREqR&#10;RRvF6y9Xvfc0n8n84wVKZ57MSIOShQggxoVjAGMLCDU9/1LxEDCde9fzNRhzAIeBUmMbosJKDw/W&#10;KC6MQtd9TafBcWM8Lktj9rVq1apVq1atWrVq1apVqx8B7DOiUCFDBQtHEFAmGSVny528+ADSyPeN&#10;Wbu00OLnFPVh9JXN1SVvARQG2hkOAw/96Dsaskmq6g34WhTQMASTanYEAKP52cGCDZiA/OICgSBf&#10;Zv5I5eiEgVAaOsd6bGLFaV4NwMqwL2EucTK5sCXjFkDTJK743NuUXW8EMclMg4GASSheYe0ZUOUt&#10;FZgsPVqAqU0H+NEtFnbi003abTIGnq9ZANEAPGcgmizNJG8OMrCT3BptGM0b0Bv70HvDZMSC9NbP&#10;70ODpT5k2i3xKOFaJRCWTVDwv5AqL1ISaUcpMcaAL41TZM6hvNc8+wpx1MaYhlfHvgwm1w3hRvts&#10;X4DnKHMiWUrz+pJeewYp7KYCYUi6ha9dQQ+xTYBgDN+YphvUNRAUYhAGEbHZwiU0oKAZV1S0Ka5T&#10;IhAYho6JvwSgzCeueOxhAMHDb1pmAkBgdeG1hS0GllgyuibAvwEngAGUxTwRx0iALCnYQQw5Ict9&#10;KHTVQNT0irCOvtfPphNf2X4yQgQQGosE2fTrHU4cUGz9QJBwKNpseNDBRy9FNjxeu+kHMvoADAIQ&#10;BZtxJpsSEuGFxwjMCtsBEMjwkOtVsniKr4M7TzM/C0AjzTx9IBBZzDLBWkwGOi6pyz8fuV/AXKnP&#10;N0ktGXFmdgngTyaXGhVoM3wWQMTCnsR/E5F1Y+dxIAYCb9HGS0m/AaIvw08ZcmJfp+VqYK4ATgxY&#10;gLgYwvD+o3QbfdWPZP1xUCIRGJHRoTD9CkptFFqfqsdmcg3s+7HqNmq9VatWrVq1atWqVatWrf5/&#10;B/YFA4C8GHQhKjF38ZoDF1CMLDcLeGAAB+ZTkO4SAOws0EGgHrCHaBZgkpxqG32nlF9fDOEKNhEG&#10;YQVdEDkHhKOxY0ow/dyCryQs4GDFLw7gkICvwGDOs5G0FspBTbXpUrVNI9CH18Ojn1iPAXomJWYy&#10;bQhGGDIA7Wa6KDBMCs0lRldzews4FW5RQTtE88ajt6AXWQo19n31rgMcGm/mpiQdpkDshZAqiEYA&#10;uwpwaOEcFgNcmX6GpppqtbM+7bi/JLWlVTLsOztmk1KLyLWiacV/EDJtbyaFnjaJc5UMJwChqfjo&#10;lXRgU5mainIVh5sCt4R0GMmpt2gW+vrFFcgr4GTBRDolvRBrEkaCjI2+ezeYJ0s3xRsh89SB6FPh&#10;zwdgDHW5nGvqLQAq9fXgCmvPdxrkDG3AQBl60kEJ2OWBepyujDYGsMdBgfTYcXDbcUuG1+l0kEnl&#10;nBjKgffv7+5cdz4VfFJA2m5L+iY83SbKdHWiYHDNGKSGquK1AzrRdOnRfPMYTjFHy6UW5RbHfSXA&#10;tzDcAr8HWIf3z0iVJXjmmdqCTyeLEYEeuS0lM0U6Su4WC+oAs+10mpwCrDu+D5Jk52eBbmDQkRXn&#10;lZwDc81xfLcS4NiWuogApNts8ud3Q+6Hi/YZYKsx54qUOVl/JhsRswWtFO07mZPUitvg8NLK66T2&#10;9cQcmOYjMJasQTALlyuBUQwkJCyPkC8vRbHuCQJ3g8BZUFqnWep9shHpvTdwpQIXRngNvh2PNJXs&#10;aTQq6upsMddkP5rvo3OrBwKk3c41MOrHqLIq1apVq1atWrVq1apVq9/t+lWL9HNECGdPj/VotlA0&#10;7Q9jW9D/jRrXEygLTLVdOAeGH1yfjMlHck6qABawEOAb3mSgqXOmIsQ8Olj0Lagvk5PgNikxN8+3&#10;QwxuTAChrvklnZFevAFFY54jB7d0iaSYwHn1xDk19scZuBYspdaHnmCjkm4dvfYwR0fIBCEnSmyN&#10;/xbEKqQPHClsfWXohTC4kuFqfDZJeU2+qsRbgZCXKJaiAjCKvLWw94xxWMAq8zekDyAxFr0eIaD4&#10;AzGXUIBRKSITPf+FhwEzuBqrD5+F8Y29Aug3kSBmZDlTlgYpXaVcJaPPQlq5L8m+N+DUGHyUzHZi&#10;TJqTnuvMPs0ZiAeAkUAr8Zd8jJ2Yf8Ay+iIBxv5Y4EiROA+pJ0OxEOlm+6ziF8hzGtvwsYQcCzgm&#10;MKkgXbVzIh63TJICC/hVv/R4kTcGWACjahZiLIloFBgHVDW/AEw9gErTdeLGAOQhedZZSsrlenH7&#10;7TZvCABRsIMxP7fSOGjA3ACQtQI8wrjses/E3of9fd7+xcVJEk7KWOPMZJKiNb/O8LMbc+MLbOrz&#10;z4sZFMZFCDk8/uTrtthAym/v5Rx4nROR6ImBFxtSWy/zZMy96La7HRuOYCEASabi5O8veT96Daol&#10;CtDE8UOljXTZKf8Xfcl/zp8VygkHefNSUW8AlzM6vRfCDnCOoGj+r7O0WtD8xF4LlPMWaXjxwBw3&#10;PQfDNJ0JTCJVZyL63inVlh6GeN3GbXJ/XC8XIt+X04XtRAnutNRoam9sPKYC4WTz6jMkFifXFfRH&#10;6Lp6m6sZAH4Z5IGVjWUmUw+MR5hNMqAkBY6b3jz54LmHi1FXI74VV036qRONGIEb8hX0OtGTWKO4&#10;iBJIdbIEWIwl2G5TP8zDAR4GcL5c8TDAyPieadW4+I791u3G+9ZQrVq1atWqVatWrVr9DoJ8Sm6d&#10;ySA7Xl7yv1c+x2POfIXSynecV2/ycz3mjPfbD3kOu6FKrQF/f3aVpFhJKAU6FT5W8fd3hSgRBARK&#10;H6n0WkMjKlCzer6Zas7sxajg43xfyb2Y8/YmWwXuALCOfZxyXwaBjMVPrwAFNfRyEfNObLEg8M5x&#10;0m3QTf5pCDdgmHsn/yyl/TXjLjt+omaF5FPTYlMNPU3GagwmseV+FdsyY6ThWKP5AhIQrbJe8/wz&#10;nz6FWtwe28oOrD6AriiD/ZpQS6u0JGkrWYmSJndmGNiZVJeYQ/H4S/qK1y3JXuvXQI9yAJRLG+VQ&#10;loIWbItetPAO4qWWuktvPufWwBZnlmTA4YJhRyXwIzjz31uDPGoojB0vU59deHfu63e3LEuNN3Gj&#10;vBJh3TK7u/2OKOr9/Z6MNabvAozK3yPAoaCoYKYlS8gt2mNIdKMBYZRh5oGp9yd3ulzz32FcaY0F&#10;n7bNIGpiF2pq7WIMrkR/u8VwpsTOenl5FfptAwkbPRyOZJoRUDLpaPHi60IxQxQrztsgHUxGjHEN&#10;cJP+evAtBJtsllYcQF8ZmExetpMOA7IbPME5AKJAf4dObEeuliRvtFLnJraFAjEAHuJ1u3yBTUYh&#10;nXEizL4yqIrB5XJVWrDGl1iJNSG5DHYTjhOQpWnoyM6fLPEW9FG05fV8MUNKhXfgd8wDoufeUged&#10;ryjyeqKMg5iaZGdSZmxId9TFpTAH5xJj3XUWN1109XodAd8oZuBKdV6U+jsOVbYfo1Y36I1oWvYJ&#10;KPRVv8d7OvNihCy4r3Hjrf6iBYbm6+ljbuKzu8wXGb9GhcIEu3lg/KDd9+O9u9s+uN348P6C2x4Q&#10;WrVq1apVq1atWrX6lwJEYbF+Wi55XnZxh8sbn+vXiZ2+Lhb+cLoe+Du8Z8jzx8/uf+LGftfse/4c&#10;QFVqPs27o18BMoE3Fg56YzHFP5vHH3zcknmxOb+YvDPVoA5KOjmXhgWas5CLhX5+DC5dFHzBzyOx&#10;SABUnoUr4TZvm/N1A60U/GCedvjsEjphQZzFv98NFlixWPCFW+d2t5kHJZRWwRXmL2fgmLM5uquB&#10;JKECeHEWi42+eiCTAPwCaFkwhSSAk9hd9IXwaLJhL7+6Jb6bb6Yypl3JYRCrzhlY5gzbCkyiTW62&#10;dgjJpL8uGZtw3VdKrIPAPeMoEaiznaEXY7DuK0zGmpThxO7kXgIEXm4zIVLFT+iLeINhFUZnV5KI&#10;UzTAfqnekKbPtXCO1casgHrC5DrDkczTkQnEYizCQq2HZLbjCwdj9ixugAS1s6QTi5QZR3nUSRaa&#10;qCfuLDQC7Dh0ptJOnNtuewY+AHjiTpgGOxowOZRwBxtEx+lMWSrAM6COApDFoOPFaVFH8u8m4aRO&#10;nAEWExmJBFfNKDOUiOJk7D4DykaETSxxNUf0ej2Scl1cKmWyDBSYY3bjQO9AT2DrSskpOlzb0fEA&#10;8MRAXAw4A5oHYA8YYLSAjS51BPmWcmG2wRIMTHVMz3E8AadwlfFnPv7tdqNtTJMGmw0WsgnBSIT3&#10;X3eT6rKsWvplml3s5I1HuidA1by93i4wkGUXhNr71auwDEFFe4s1ic/Fa4a83cQLkg2i4jmQLAjF&#10;6+RgkrIZYfIigoUOjDX6DEY3KLKH1Fb4M+Jr6DcWQx2M6gyQ1/T1UYzMhfRmXy8s3w9fafXrFS4o&#10;1/nkfvHpn9sF2q1LOXYRjZY87Qiwz+719Ck/QLy67bDjauB22Oe+GlpjtmrVqlWrVq1atWr1L7ig&#10;wgFod7y88d+8TO4dQvN98K7M9UgQufIf5mUPu8/cXX62LwBKA/2+j6iuLvHAJ6KfDNryFVwSqBdq&#10;cCzknCUcgoAWSCqpgDSdBU0kA6yKRlZyVjHPEsG+SALRzHn1RGBvkHwzSSUIGMPPBSBy5jFns/lU&#10;tiXiE4CaIc/dhtgRQwGgQ6ViEOHIL0vNQbj10/M330fz13MMIEnmNygCkovFLi1W8qK315D4A3DS&#10;/AwDMgA6k8EW4k+ypGHLA6BQMiWTrBqZKElRuhTcIahdkx0vpNAEv5xZtEV3k56huS5wLl/8FYNk&#10;vFCwOgPc2BYGXCkM1hk+ZDnIXSHEpOrnZwkprjM1q7f2qkQqHyuhKll6MDWwKVpWgjdA1UJcTAXJ&#10;8JCOm6ZNHK3SOsnxgan5rjevx97IOr0wIpNg9w93I+WsBLH86PzpXNlkYsEN7ng6iekFoAhgjfnU&#10;kTmXP+Ruv3GHt7O86PJrNsNIVBSJsYN5yU3GDtve7+nXBg3zOW9rzN+fDyc3T0qCvdtv3diPDJwA&#10;wHS9LjSKZArJjQ8dwC6AQle/UjgZuWzGkt5QT1gQwugSclNKd7ejnXCB6b9KjRX7rqudEt1uM3Jg&#10;QsoKTzoZa3pjr5UEYGdhFkJW52mpSS5gzREExPuAuELCm3++5u3ttzvRgY26i8RZas4hj8aJDO9B&#10;YyQqrtpSeKqWt6PvIV4LFh/Yb/Duo4dh7svT+WTUUoGKSq7NDTFJTg1rRYCzDFMhY2/hgOoZxZ3o&#10;sxdM6y6AcDXUxLEksPnyRWWX2zLktpztBCYdlxcBfe0s+ITHY+h978RYBEAMefH5Oov2DEDVLo6Q&#10;8aKwH4uBf4WfmwgSa5+6klrT6jdenTqen93z8WNlfdYHgJuHgF8JEuY+OV4PBHdBI7/PDwfN269V&#10;q1atWrVq1apVq39xz/IA+g6XF/d2flmZfGXR/vvg3p/2bJ9ff55OlPeOw871oS3i/+r2NvDMSRUI&#10;kIxqv9LeUaENCg0VsJToOZdcjTu1XIdU2WGW7tqb1Zkj96hapTm/GGAnvIUpshZeObvFLMugpHQ1&#10;KIPS17IdV7zuXdHOVuANP8IWbSosspJpAHIVQEADnYhHhCKhldpRc3pXf0eunxG0indf4eIk4wqC&#10;nBSMAFQIRHCXi7OvKbMEOc2Lb2XxRVOEegWWeAvaKOzJqkCsqQTyuHOFsCYJc/TaZsVwGFa6MDPB&#10;G3mJ6sdCpDOgnCAcreAS7eNEzgrKa7C4YuGIaQX43p1q3hSM1hfFeg4q2NLZZYxZmEiw7IchKCyW&#10;ORAF7OsQ+ro18peAP4B98uG0JGHgREaqI3mLrDMET8Cvbrtx2/2WoBU938YNQaR5mrhj290Wu8mk&#10;3in/fX+X/35GMMaV8c9ijfVkkuH9+/3O7Xd7Jst2m4EecoBOgUAj+GKz2Ws14eFRMdImdQWFFeET&#10;03VxvdfAEqVRwBGQcYB2wVJx4IMHQIxptYbIxkXoL+S6AO54LOezwh86mWYypjgKhFqYCtszhINo&#10;cP49WH0YnBj08KujbNQAxUDWmc4mgqJdX08qacDVe+VCQPYaJKtz5055P7bbLUNHEgZ5lwcbEWKT&#10;yJquH9uaKaGehTZbgEeJmAaqDw/CdZC4NbXWAVATkk8vPrApl1mfbQgzkoi9DVIai5pYXt6CGvC4&#10;/pzOs9JnAD4a+o4LBo5DyblLpbgKYJ1vVhJm9UkyP8Xcf2hnjKuyxzzhEYhixqKLJRItpN7m/1+U&#10;2Ktwl5XJF8yEs9Wv/2CAtr7MR/d8+i6PncsvPxT8uStbau9zfqg4X0/u9fzsHndP7m7zKI/FVq1a&#10;tWrVqlWrVq1a/SjP8XoOP7hPh2/ys/jxzwbzfs3PBcMPtj4fdl8QUGjsvl9qJaoSyVwj4BalHgwi&#10;1iy+pNkaaOUt1RXkFJB2Fm9stJnzf+IJk8AY+d1F85rL8+U8+e6la62sMM17oW5D4uxEdh+UdFRK&#10;Lgb8WSKspsrRoiCc/PcBdBkShW0HQxyLfLhIYwlMmeowlKRdQ7GYR2r7GS3k1qWVceeMYCSp8WKq&#10;Q2c/G7vPPPkq4klGXCIo6syHLyRXk4yZRGzBF10BFUMBMJ0RgUp4p7uZ16aaAizJtDc/vhWMI1uQ&#10;eQHOJMy+ZN4SWeNrzUIMP3RpBVAZTmLgpb9hDFJNusJ8YoSaf5+zbVINab6MKyQY9Jndyt5juC3+&#10;60YXBmqMiWcR/DNSHv/WFzs4b8rRUEFNEq0AqIyDJ5jlwuL2+zt3Pl+IWAIpPi1z/t1W8k0CUIPb&#10;bDZumi4EBzt3dpfr1X3+9EBW2YLAiUnhDoygzp39Wf5bPwrcOpxP7uW7T27cbl237dhQm350y3U2&#10;dlrvXuHNl3fui88/F3oeFGTx+vZKRlg39m4YO27/vEVK7969vb4KAEMyL1hvFWjryB7E5yM0ZMA+&#10;EgUHRXMmkHe/vbeQkkUyZchn9/kYL9e8jVFMNefIogMQeb5easDEdpQfH/7zlvhLmmoeHJQNe0Oc&#10;YZDK4InO7bY7BmkA9QRyPOYTFn52IyWyqZKCsT9gSZaE3WgnYiIg6HUyE9zERaFjH6HN4Z3ozEgU&#10;bRpMU8/VGuljpRMnCKcTGyg7+rQEdribgVmpvDyWma8NGq3OI24myh+g8z1GaN6Ha5VPB7u4iK1o&#10;BpWLQlZwzQQ4jEAVgY1LBS17AJW5LwYztmSYSGcGmmCNzvL8W1L6V/pm/kNWMe49Xg7vvTx+86Wt&#10;CvoBMHw5fSLQB8CvVatWrVq1atWqVatWP8Jz/CI2H9Q57yS7f/FJR/329fSc58RPLqS2eP+r5mYl&#10;UyAYAEaAaBEZKRRJ67sOc4YJCFsAkOd7vwJ0Ju+9Jb94+qQbQJWUJyBcKApgDPIGpJc+gkT70fCB&#10;oLRXb5LdZTaPfIVAyMvPgKpCeTNcIdi/pYQ9RLMNM2CvhJ4GWrgZuLa4GxsoxlkUjE3MQPt+LnJe&#10;JXkQ5wg3c11vGMuKc7jKGiy+gQL6Vo8/EohcuvHu8yZpNvmwU1srRyByZ5MFkRZA0yJ5JXVNsWYX&#10;lNhiAnmwMjNSXPDCe7ajwkp9FKhLTAl+ictcMGEyMZMdi7ftWZ6yKyRL4BxIWgYeBUIXAEUE1oYB&#10;vxsIuANzgkyXQS2bnim9UE0C2/J5vyjhteRd3ynZmK0QlfXAkFsw+yC1RbQzBiI93PzJvb2+aXDs&#10;IvXcu92+DgYASpfLWR9iSbI0RsyvZ7JsHry7cczv2brD8cAkVUhOcdk4vL26ZBpnyl7zawGAdbtA&#10;6uHT05N7fXkhiPez3/8DMukAPIIFiMY6BEMqwTTcjjxIpstutmzU/W7nXl5f3OlwIjAHoAwnBxh1&#10;Kf+7nD3lyvAURAjEU963az7u6ZLc6XgkWrpNozHGgpvgBTgp5AINud/vNQjzoDlfJ3a+EnQ7d5mu&#10;VeYLrbifFXQQrGP3+Ziu4cqYD6bhFuBuElgHFiQAMZyAOG7QarebjTD5Qay+QgOlX6EBwqSeUuor&#10;EJB+d3YSoU2vSSBlIbvOc5RWv4eX35kgm2WbKJznJl2GwSzzbDpwpArP8nc0NHsYhjXcw/Tp3Mn8&#10;e0iESR21JY+h3xpQOLPNkp1YAmMFHEHKDTAQ+1uSZXyVTi8GgGkAd4VC+5f4puEIuE68WcMgl+0T&#10;AbKP/PnHKFD+5+Xyyx4ef5GHgwL4TWf37evP88X9TM+PrkkAWrVq1apVq1atWrX6QecOYPRBtvuD&#10;AH3fK8xv386f3Gd3v9dYfb8MtZIyh3ktwLCFqbvyn3cEyhaTkSZ60XVJ82hnwB2JZVHSSjEDLWzT&#10;POzR9n2w+XFJeF0M4KXcNLiADANao13y1Dr/sQNxRp5trsp3E8MXYdcltV10hUojENH4ZH2wlF7h&#10;O5SXOrHO+sIKMiky9jNUUE3EnR5gV/QVBI0F3ITaMVpgBYBLY94VGbRLIhtRduql4iv++1BVrupX&#10;A0BFv6MCExkO3gBWQGedMesYvOuNYVdYf8GbUhBYxOT6wfM1PVl6BpSxD2MN/yRbzkmmjG1BtUrP&#10;vN788YSe8vVIEZ4nizMBg3HpyEhE3sOchAGxCcnWk7oRcmJupxPZDXgQ9nOz2XLbIEBtgG0Ng4DJ&#10;biCwux23uc1mDhXkSMB2rUh9HR0CO8tKMSanhaAOacusil7a6ZlADg4MjDyCAouSbrEzp+NJARkI&#10;egAQBdluLwAIbD14zV0vnwhSAYjaDgN3HKBg309kmiGNF401nWZ3f3/Hzvnu0zPltpfjMf/ugWm/&#10;YKI9PD7kbb+xMwHgHfPfwR4EGAZQjGm6eWDPSAJGp+a/nfNrIBfGiTTk7SCc4hIVGBIXMcdw8AAv&#10;txsEikzuQt+xhdRaINX4PRhKAJEor+2Boup9OLZkSb9gIjozdIS/HAltBkyN40i23mb05ulHK012&#10;rt9sFHpiEcvcF3oILgTfkL4TmJwiXTs6c7vby9sutx8jpBm24dnZ0Uwy+Q/hFRzUovSiLouAOu2D&#10;Bj/QYmf02CEfh7eTg2AhXjPP9YbCZGJSSJUz1JnxJ9q/Kxcqb14C3kBI09F7ky9Xv4BlstUP+UGi&#10;3wFuuW7V5UOq2yMNx2jDGDem/ie6XVYAUtSF6bLESm3+y3KTxn8w0p3nS76hPteU4Wu+MI8A+Epb&#10;5HG4HfduN97ni8H2l0DC3/QmXFZQALyDqv8DHdAKIubPBcMP9bD73C5ArVq1atWqVatWrVq1+q2A&#10;uDwBg8z249vXBob4v7Bs90/Hs/Kc/3Jwn921kI5fVcASoMTrDNjSL10F5hTAIDuvxcknP9KeSjZa&#10;IK6QUJMEPFUZq0lO5WWXONdeGO6h+R6ZhL3AtTIXxrybMF5A9oCAOABic5oZPArbK+AW+LrY54Mo&#10;swGByDtZmVkwRSx+fpLMlZm7QMgiXb1hNnIKWPg3yeSxyVSBxEokjU3VQ9JVmXKR3pKAFI3I49Ma&#10;XOHe81GAbyTR6LQ5C+mkfZ5Jh5UUbOxFJYWKaceAD8/gWcpiDSTDm/FzgBTacAiCcF4EKG/t4Qz4&#10;W+XCqdqzAWvpLawXGAlwJwCwULjCS0+NEiixJeBnWAqt1Sz4FaGl3K9Rc2aQ1Ia8T5DsUkHpOxKA&#10;SHoKG7L3YPum0I5gouPyfap2bkhIYDssaiMy+zi48gsBKJWkVwy0buzoEXc6ntlhaKRLfg0YfHdg&#10;71iCipJhBRKBlYUGOF9OPJDrpJQfIL3HF8lEh/OFnwlAgPTV/Lvj4ViDM475b/iH97+8vrnT6ejO&#10;16ulkWigw3/vfD5xvwnYucj9KMdAoO06E5C82+8pVT6dLm6335Eaeble3PntwAaiUSLCQM7JbTaj&#10;O+fX9U6sQZyMm9wR2/z7Zfb58y8chHe7O/rgnfsTvQiD+Ql2ltf8sL/j15fXV4FYuSMPx1Pe56vb&#10;bQeePOez0Pt+MxCoDMaawz+Amjg+jLGHh/v8uxOPM8aRg77jBSeRdbgd5HEopNzVtFoAcXfjhv3l&#10;jRk4RTPmTIrBZqKQSYlHpu8quUVy3iqfl1cif5FoZjkAwM3bjiaax2CjV5+dnKSkdj3H1oKkJ198&#10;YxMp6HlA1IQeoOxTFE2Z8nEaYToCU6TOAryFxwH9CvM4zZ+3zJEXrND95bgRyQ9DHnfw1/hVfnm3&#10;v7vihptf9xy+dWO3cbvNvduP92RI/lZgI30eLz/8Q4L5LkICsBl2bjc+tKeCVq1atWrVqlWrVq1+&#10;y4Iq53B+KQ/0P/wGbF4gb+9Tnlvuf7D5z78KoOGtRJepup0kpWLlVZs4Wk5pGl54VqV5pUwrHnlg&#10;aolHFvk6CeG8/PtM8ikWkCIuyH6T/lUyWy9vOeAvC8FgT7/9md6CjvPkyADOdLMPUGEutERLlbTT&#10;VQ8+AW4l6CNYqm+sYZjJEm2LF52kw5IXF6IRcBny6bBTwVdbsJtMjdtvqiya+xDW4E1fwz7cbeax&#10;efNp+7Lv8zWIoyZ9AuOA7yGyGIYhz58HAnTAtSh1BTvTK4sBBXyrMA+BXbCPgzAuyGULE5NMRaoS&#10;A/uMCsMk+7aehKyrbMn8KtdV8m9Xcy3QDiCGiYDVUbaLn/F+ynY7mvbxvV0vOa/AHaHKfQ1O1Xjy&#10;xZmR2/RkFrIPgK/lQwETtWfowRyJDXbUHC/ufJmMuZXc8XQmgPeGxNylc8W+rSDCJyTqgoGFQWiN&#10;BgCR3nqQwQIBRyDDPCmcIR/INB2NLirwMPiNu9+NZPbB5+58Okkea1JR+LtB8ks5am4cAH34HLLk&#10;8hBH0ASAq2uaJKUNSshZfHT77Z7y3CJ7hcTwcr6aCeZAMLJIVWfQoy9n7v+23zPYg359y5y3gXYe&#10;2S5LOavzv7v9HU+0t7c3sfqcZKfw9SN46YvkdCbouNvt7KKg8BAcH/b362+/IWMQUmr0AV6P10KP&#10;78z8EbLew9vBbR92BNPeXo7u6cMjLwyX3D/gjYJpCZBsoaS352ClHyP8BbdqY3rfAYVeFM9cQj2i&#10;IdahM7fRFIxdp5UBpTF3HNQA/1KN9FY4S7fdCtyzoBWeLCZL5muLZt3QePbtILnq5TSRQakVEGdy&#10;ZFFwp6sYmrOlErly0QgWv/2XoI7XV0pdlRiU/mwZbUkgckosOsczmX+4yW+HndtvHpmY9Zuk4BYT&#10;Uej3fyQ00x5GJvf1y5+4Lx5S8/Br1apVq1atWrVq1eq3qNP1zX2Tn60p3f2xgDObm2Cesul3PyCG&#10;COAIlmGdm2AjZF7zmI/0Ngcdf8Dt/VhV/OPIoDMGW6jJsKviqjDU6FN/4+8HcI/Oc9G848iaQ3/2&#10;5vsPia74WUtN0U02l+5IsCK+BgIb8I9OSRz4XHwyslUnzKERChoVDkz5rSUEG7LnUqct9GbJNafF&#10;EmQl83XKIDEQSaEfyeS3hvWJQYa+I5lLjET638W0BmAESwZ2a6hFuiGaxOKhJ2TPAES1oDMps7sB&#10;+dbsYvu8aHHGSuWQD14nctW47Yg9ARNBci2ksXgBiFveCZcoLEkBf8IzOkuzBVIpRzPhXkb345bJ&#10;p/OrRyHAUSoXgTulke0pz7xUxwZwIeBzlA73AvdgY8bwUeBAVExKSkyZMQ6r7yp4Wlh+wGxCwWsM&#10;IyEu5eK7NkTTdIbJAfGBFaDbjB3lqEA2+QYDfZDKS2Bvmt1+t2EaK3cESGnvLaIYjLmrwJt+qfHJ&#10;JW4a8MzxcibQ8+HDozufzhwcfaeYY7Leemz/nLexFUKNnc8NNdFgMpGFhxNn7OH0KKT6cL7w4Ckp&#10;BSo9J0l78wgHUw4go+izzh1eD+z0zXbHCwvkv/hMAm04vrxzm24kS45oMDXX+TXnhfuK4BFo2I/H&#10;Fw4O0GXv7sXcO74dCBAmO+GBvo/5/2DxdUGD5Dyf+XuAlthndDKNM/POQbbc92P1wus7UWoXi6iG&#10;RDoam/A65f3rkkUpO/dX/8rPXMx/h8w5jTodAOj1YZ9fC6R/IkgKdBuBKJBoF/AUyw6hE+C3WOIN&#10;toXxhIFzAZMPmnGedJ38BhATPS/mt+eJbDsvPTxZhxZtw37I2x07eSzCcBKac3y22H/GBsyvfz0c&#10;uD8AbxNQ+LSezF3Q+FgIABbJssagZ4K0c7/r8Rw4Rtykv3v7yijF/h049qeBZhX0Myk02hfvn+G5&#10;l2+QD+6psud+3VUzvIYS3h95hY0Mv+N39Ib8y3ADb9WqVatWrVq1atXqd3Eecby8iizwZ80ffiDA&#10;D8/uYBH+NkqiUufpmD9LoY2n64FecpgrQ2EE66Ipz7U3g9JFN3l7mA+DUfi76P1dQDtPBV4v/3Pn&#10;VyuqTmwv/DhHk6VauASZYVHMulBpaI54CubgnSvyN5FYYiWydDYfVvhC6j3n3WkR3kBaDOaHEUAf&#10;fAERaJrnjKEzoK1/l+Y7A+DqlEy7FLAtrRyx67wIaDNiDl4HOlix/wIbDn9HaOZSiUIAuUJpJJGk&#10;zPef+6oojTqWXRGcWqCJT5I1F7JgDdl1kjMTGDTQinvjb5N3aT3ItgchbMhjabvdumEb3Ga3I4EK&#10;SsSweOIJYy88oxCcgB/ZwCde1FsGRdkLYBPy3ktMKCbB7iYZWYBXqGGhDA8BEQn2cABBDditiu/Q&#10;k6yFLAkCgAjZyPtIgptJfYFXqc87S2oOFioSCD4WNiPBX9jOGZmHWIDJmkuOgvCixfXoWDZUL4NI&#10;gpc2uMDYA8svUkI5qnFmdRw81zabQajwLOksNMjDAO+5RMri5Xxh/5Hp1Q95kEaBc3kHIbFFau5u&#10;u+F2IW/Ft+gsDP63t6O83WA0Oc8MuMDvCTQxRlnosGKdow1ThWMAwDqfJ7HfDkeCSdBrg8H39Vff&#10;iN5I8CQqWTbv03w1FJegSE8WYmcNP4oYaWaTgTRZATeQqE4cElsDQwGsXfN28FoYL0bq5Rd2IiTA&#10;YK8dDtKA4z+kym632jAAyDLAwJw7nk7sKPZNSARkAZhd8+sEjF7JKDxaoAoG8P3DHTs5HuRhyBSZ&#10;XrRRpBajHx4fHtj+h7wjSAU+nc/0ZdxsR8LBeP388myxzoH+BOjfCcsGJjMuF6mO0eN5n/IxwlcR&#10;PoBiUqaKVzGhyADkcTPyGC4XJRSP464yQaOZmdLoMy4ma9aJ2Sc5GiAIBReDfhhqkMjv6s0Z58Z5&#10;enMvx29Xn7zf5Cb9K4A/nEuH8yv/7ca9+3D3Rb5R3v253oXFYyGE8C/k+C9zHlOXt/zQsG2eH61a&#10;tWrVqlWrVq1a/cZA30v1xP7RC0wnAhK/HdB3ur7S1meaLwQs3nmFl3A/sxQ6X0/8eshzBgAcAP3u&#10;d09UMv0ugX6YwwJXUBiFsbZM7liYcbTBKlBLSgaiWeIusbdAOyV+npNFFkGkeDM38yU11nH+TSJR&#10;YZmB/GJSYeJMi8A++eU54RMA+FwnNV307+Z+mEdfF5PNAkgKQvq8seaCNi/2WpBUtKTh8qiTpRIz&#10;6MIARGQ9+IGkKCg2GU2qqGLN0xmwWeahRk6J8tejdRdZa5Zaq9QSMRgL4FdSjlOsHoZdpzYGRoC8&#10;BdipgUi12W5J0BpHAGoj+wxgcr8fxPojaJZMoelc6blbVibau7DnAOR1K5hR2ZHYPnAZb4ElowGY&#10;ZHPmY+vGQKyD3R7Vh8AVQXxiui5Zd14q2GGofRTI6gvGyvOV6Ej4rgK4nuPPAZgNtt2UzBMyVV9E&#10;irxNXt0D5RxGRTsDVApzIMMLDVWA5o4mhgD/tmSxlUFJ2e8MuemGwB8Aug8P9+71cKSUdHuXX3+8&#10;Ksn1crUYZ4t5zh+43/UEbU6HM7dzPJ/c3ukCA+YgwjkY3+w27pL3CScFJKnj2NGvDb/DGcAAkNPV&#10;HY5HS4ad2Hl4L4wRwWiLloAD4A8NcDovHGszIlPiZAkpoqImA/cUi5zkO2h4BVN34TGXP3ualUSM&#10;RGEw1mA0OR2upM0yzThKF188Ecmy6wB0aXu+JNu6ovmfq48fAEtKjbug4wDgZSaPODmen5/dm5dx&#10;5XlWSi4uQmgDfBrCUSbGbgOpnwTEjomA3svbq2TauRvhrYjPx8UH8d0AAeGD+fj4QBYgAEOBgvmE&#10;cQPbARRZeBtigICZmOZInwEAtZTf2oWK506UOaYuXJLyQoO+gYwYGnejmaqN7CJihp0YmwXsuwDo&#10;zO/d5xOaQKkP5iP4uwkklQvHy/E7d55Ov71H3q9473nK503+/Me9Z5DHr7M/Q7f5cVcFrWgkfH7m&#10;DbvzLZ23VatWrVq1atWqVatft5Y0ucPl5c+3//nh0MU89xr/wj57APmeD9/Sc7zYBxWywq+c09x+&#10;Ne/v4/JGIBD+318+/Ex2U78Dvn8FgCKBxSyvSqBEmfcUkM7PxvIyiK2k2FIA59cPBEGKnm9e8B/J&#10;VOafJwCoq2QNKg8B5MHDLyhIg475lPUulJMC8qFfn4VsYG4uRp5t0sk7cDEoKUZL5k1K+Q0iDgqX&#10;SMIuYioqM2Owmb//wqwG/NyrbZJYZwDTYlwMoAJJxQTBJoNWQrFkriAceVe0wRb04QTIeZPMLrbn&#10;6YZEBOxghNfdMJA0BiIRAb/8D2DfZrOTHx6AMwaNSl0oADOqD83vzhc6odM+JGPHUXEYg+TIRioD&#10;wtgVMLDXWPDRWHimuoQ7GYI6yL4jsLEo7DVI9QpMBFJdSbOFxbBfgh0xPRtDIXo6Z/tO4S19G7ub&#10;yXZkmnBhTOp4hM0hs2VOIqr1YKTd3z0gE4V+cGP++bPPn8jKgxR1QHJtlHwzRKThbmVE2A0EjJC2&#10;C0babrd3d3f39Jj78PRIgAZpu8kia3b7DYGbS5XfBgJQm1FBGEck/i4cermTNvnzHnlSPD+fOSDu&#10;8/vBLMP7ICtGI6Cj6c23LPlzekuVDdwfopyGlvZjZ6ETaJCZHoVdl6jdhqK17wQMTjQ11GeAoTds&#10;RoJd2C5DPCwKZiw+dkQLr3wPAEEi/b3AroVIdk9JMVhvkieLbglEHuy/AEZcPlfwNwxYRln3Be9P&#10;AvZyJ0FSC/AV3nUdB4loxEzYMQARv4dw93g9uKHfyDOQLDmtAGAwHZ5P7uOnTxxU8BoEULdQlmsX&#10;0WOsP8MgkunLzkZhPlmvUYm/2/x5GwaSXA1Q1KAEUg3gWDTUgYzPflRqDS5YoffVZRPtCbmvzxcJ&#10;+D4CkAUij4sAU5UJ+MrzESsi8CsEA9DdpN6AObkZfneBpHPuC9yw0o90k8aFD/2Nm+qHu8/d46+R&#10;gqs0pl7M1B+5QM//+PZVvln/QWP3tWrVqlWrVq1atWr1axbsmy7T+T0w9iNW13VVyfebgXxv7vn4&#10;LZN8Vzwv/WZEh/I6KAYXWRYBcLnfPuX53vZfel8Q8woGfC3RABpjzMWy68IkyCIznI/BDk48KW/A&#10;pxJ3k/z3QhToA2RhETsMQZjRZKxF0qukXjHaSMiDHZflNBDomwWyRYaneu0w2Wih2me5G+/8ZH0E&#10;tiC2kchmMz5Z8jWboEprixzZyRMuGrhUUCkBe9HCNvwacBEkC+Zw6GQVJ55gdB3A0rhUj8NkkCd+&#10;XswSDrgAiHTAMoALjBvYsm3clgy+wW02W6orEWQBLAUYEthz9MAzyW6XlDharO6TeS/6EiCyRGIV&#10;kloXRmJu85oBsfoRQilKtt4iBl71xkNoaBAGRECRgI76DDgQuqoPSuktykm+LxrQFxWiic9TeK0z&#10;70IAh71CWPAr4C5BalzgRnJWDDWkhMJdU9ViPJHM9+HDk7u/u3PPL9+5YRzd09MTGVPw1nv48EDw&#10;B0DWw+ODmy4Xdz6fc2OObDDINnegTG5H9/jw6I6no9vv79yQO+GP/+SPCbDd3e3d4XCSLh1+bSWy&#10;2YnxRb11H9z9/Z17ezvwgO/zex4eHtzPf/4VxynYcdhm383cPoA9BXgEY4F1hXfKsI6Hhx2ZYI+P&#10;dwwYCbxwLPTgu1pqMN4DHwF6/O36mmoD1hpls0laZwJqlhQLFH8bOjPaTNwPylGd5MdX86MDQIeB&#10;iIGOtuN5AFQ3/x1S3LFImSch32BB4v0jvAYXyZbBOOzpm/D/sffmwbJkd3ngyaUya7vL27pbakmt&#10;thASAgmEQAgQEsaIJYTARpogjO1xQOAIMwwTDsZ/NThmA81E2HTY4QAcHkYEYw8zhKEZRhBjI4yF&#10;RoAACQQSWoC2FtRSd7/tLrXlPuf7fr+Tlfe++967S1XdW935e3Hj3aUq6+Q5J5fz5bfkfE1BwKsj&#10;FE37O/gWOkosJcKZJNdGROoR6JBLOEhHwDeaZxo5MUA6DK+8iPr2kCAa9pWpvZ6ccPPSeS9WlHLz&#10;CY2e+9GX+/v7ch4AAzKU+GejCTD4Q1HKtsASBaBLpqipaqkyDs7MtqlMpwQJgcqTsVf5/BnjyKcY&#10;SpOmiasdFiQl40kXnnxcHm6uTJZ6sgdjAp7SiNY9hljOB2kUeGlG010eD7go3gvwi6O+MWOz+DTe&#10;u1y04dGxyFSvttpqq6222mqrrbbaei4X1hKwAWKw3rLv2XWtgrVcrzO4b7uMgj9pPiPIN5rtHd2+&#10;07S58R5sF+ALVEnnTRoQhaCsuZnG2mgPlqph6QCxwAjkogEVlRB03KvFK05hCx1X+jGSuWMITBF8&#10;KwWiq6gUNLUUttJ03EADGkjicLJaUvUADgVCVtOFu1f7uimw5GiG3C9h8ZXu/RqdK559OeE3v/Jq&#10;UNFoKAU992qwrCKYCRYmERNPcojFb86v4zXE4z9XuXBJlqKnXoi0aatUKgzwSpOHCZyGHhWdUBV2&#10;e10qL/vdHnErqECDTsS/ASuA0hH4SeW5Oa0MOYc9l/PgDGE3lhKMUgnISis0xRYE2/UZiFIGpsZI&#10;mMbsSWApcJJQsRYTeIpLVIJpALsAgxNzohLgEBgOBpS5tgzDLeUzdbwR2hI0Ph/AI+NJNaSj0kAV&#10;GaNSg1SEp5hTxi1DizTmohKUOaSnXFaIJNYTcGo6nbLBAP1IxbQfNBuPBdVU1LcEyw6NzHMz3Bzo&#10;wAmqvL9zm1G/D7zgQQJI3a4EQkB6Kokkntna2LCDIxRYTxNukywwV7e3Tdzrm8lsTKYiGZDkUwpl&#10;dDDscjDpERgGZjwZE8ntdEN6A/g1EirhFzBq5ATLBRRMZjlRXweY+fQELDhhwCzDQYgJA+lqpZMe&#10;clOAc5jcEX0KqRTn4IANCEQY//f6Pbu/M0VYbZ9NU/EZxPvthMb+Rr6YPTp2I5+keII4M3GC8c32&#10;/R3RuaN9nh6szvsOKTupGrVi4sVM4BUUGgguXh/oAYYJzHRdAn4JJ2TlIS1XDmqkveCg8UANLkQn&#10;78h8UyQgB/J3SnbVx1AOXqNU4Zz9yzAWvN4exJATJ2lRM0KB3lNKHM6ppwDtDHX39nMzpB1n9UkL&#10;YwBZNCW89rMw6bN0TE9EgovoO7stzFMwAi9auQtS2TRZXdZFWgE/PAWDZBhmo4Pu9l0vijjlRvai&#10;OS3Gy7950FSvJJsw2atl97XVVltttdVWW2211da9KytmJI+sgtHngI9Bd4sMqfutcbC2gXppNN0x&#10;02y8tDZijQm2IJh9g3jzfNd27qsGvkzNAAs0OLJ061hPMBHPedEp8OTSXIXZZmrvP7DWKN8tCvVe&#10;M2rpVdTfVwoQ0sOvEMAMEFMH63H7fepB5ms/vxRMoVIZ8Tz2UpeNBJXm0lXPyU1VSmyUWQfMg2ET&#10;BmAT8ASXSDsPj/Qq4ZXVARLAL9DmjstVkC26uJFK+4Lpw/iLeu+LTFX6y5GZ6F8H4IvptUIagiJz&#10;0BuQydezv4NCFGQhzFkw6Uh6CsVmrFApMaWznswlABfsf01JBvqRAWcIjLL6PGFNKthZ1hZsAX8v&#10;pCRDQBGEJYw/gFxnE1e6gFGk7qoiVHAclyAMJp/E5QK0gxxbAE9liKpfYaEhKaUngDCAO/ZvWNWv&#10;E2WxjDNYjMBN4GqIv+WQcYMIV8lYhwiBGDMxwhA4AQMMndrvx2Y02menUyKai49aHIcEqaajqchO&#10;bQdA2jsrBXhBR8zSzFy+cskEdsdnoxEBP4lyrujfB7YgBiRWk8JpMrOD17MnmR63kcympDACHJrO&#10;ZOBhNRZRsilU0UuXL5Hee+XqFbO3u0v/MrDitrY26NNH6We3z0kNdt/WxiYBTQJw+MzJlOARQisA&#10;RwE8iukRmBCwRHIwwCS0E/uPzwYwFXYifg46HiDhYDBgmyD57fW6NBoF4xFSY78ngwAWGwYLbEmk&#10;+IK1hm3jd9CaY4AQbAEmWBApKywX9BxAnouDFtZfyfYLU09isnnesf9jomWZAIlFmmtasiEQCPYd&#10;El9CO3aDQY9SWfoK1rRgkSBjnAoGjMhkZrKQEemn0RM8+of0WCO6e6b0wuuP/oWZnIx8mZzoO/oT&#10;alR1SaZkiaRxsipLX0JSeDC5hJyiqIHLTuSLVBjbRj9hHJR5SYCwKC/kRbrUIJnSpWcts/QiC8Dv&#10;+t4X+NkbvctHgmu+32GwBxh3S7+BUCBylk6EceiF7d1bW2211VZbbbXVVltt3QvoKnPe16+qsK7r&#10;Rb373NbLuiHNJurNN14ywuYxwRdS5n60UYON5wL2ARxyst3K2VI55pxfB0oAu8irTJdYwrgi6aYS&#10;6a5b3zp/P7Lgymoui63mLD6CaKVREGnuWxfQv18wgA7Ww/TaE6AoQHZDKeQh9Sar4T7xzVMgzRO2&#10;omulKUtl2XkaqumJbFRBTscMpAxXPe+kicJmc2EVZDQ6Dzlffy6Ue0bQMqjJSxXBM5cMrHsXCL6A&#10;/Qs9kcYCA8C/KIxJKIKEtwcrtm5MSzAfeQx2u+gPwQ2rGmClJFjBSCB2APgqTR2uBOyocZDQc5Jn&#10;GTf0CaW36AuvqoHbqnCgnpChAMSUuuzt0OpN81iCQAltOTERAfyqOtEX34NRCWsy9nwg7LyQISv2&#10;95Dwer5+LqWZzNGgrVylLMJKcRWMaSnEK4TJ0h+RlFAJOeU3aBzZffBDs3/c3dsnFtvr9cx4fyye&#10;dUjV7YgmOvGnxKdhhAhpLeWrNQOuNJPJxOw9e51AFMCmrcFABtbuMJh+SOZBqmzGhtsDI8skbdaT&#10;tNdklpJZyJQWuxF4ASJpBbLWXr/LHbx1+yZ/t7O3S+ARvoCQ/yKkAnptosr2syE17nZ7bAfaCcYf&#10;AkX60HgjCKIr/gRoTy+OGTAy2t83/b4kxUKbPRz2yQxEcm2vOzB7tn8w4dA/DNGw7YoZUNETVhoC&#10;LBLRZXc4kXyCgYl9P9qG7xFMIu00NMbEuSAjQAbmms/jFDJbTCrKkNOM6DIPcJeKq+cKjF/XtsXz&#10;UwHJqB2XP/pKt/WpPffYvjQTEFfmmyTTENj0hZaLz4n0qUKaSbow2IAdO97oRTDzJAxFngAAca/0&#10;YoHtYY5UNTqvJzmVt+JECAlzSZ3+PKHHKAVVThCB+PiZSA58X3wQOKZ5qai3d/BxxQUqzOO8zFZD&#10;vW9cFPFZCMaAb+NRoR3o/140sH/fPZiOtUTADxIEXKzv5yfYVltttdVWW2211VZbz/dKkFK7wrUD&#10;1gb388bDGno0vW1uj28ImcEBb8tY5yjYJWvFgiGW92MdLrmjlKImQRx0SgtdiqtKVnU1G9g1mJA9&#10;SmeOx/eQyVVWulY2dTClyEHNfF0rUbrCs/NceKV41pdVrqCRMO+QMNsxhYmQ9Gpfi/xj8QIMBEAk&#10;a0/ZeookFqW0R5JuJWTTMGCjUplvyXAH2qQpY9E3ujvqC0finY67gE3+HBQ0c0BWQjuCOVjouxwF&#10;T1hvCikK29Ajj1DSPCV3tmDISGByLzRT+9KO/UNW2i/GbgRk8mF96WZgVkuUBawrKSzWPi/Vl9AX&#10;wJFBqXxZQRBNjNOgddTkW2AzoYSxFAy7ULAwEMs2sh/pa1iYYmb7KI4EQPWZqWt8+I8VMm6B7ym4&#10;B7BQA0YhXE2NMEWVNRkY07Bpk0APkXMriSjPFPDtEOCVPZWMBwFvhdkJOXihRKsQtMZBr8+BB3BV&#10;afpKv9M309kUISJmONwwOzt7RAj7XUFu8TsAdJjLUdwlgDMaj/g3SGeR2us6Hmm9lDLjwztd0k7B&#10;HgOgh2b1bEcm05SAFUIfqipkO8gMi0Qr3QVrzXYOUndn9n2d8DYplGQdZoX9TAn6uHHzFtmDnX6f&#10;HoCQ0WKij8bXOXAY7O7ADob9fKeXF28+kZniixMf8t4sY4cPN4YEEbG/CBjBCQdg3Xg0Ee080Fsm&#10;9/bqcAv0HZJjL1+9YibjiW1zYjr254HtG3jyVWQeRioVlsEBcNmN576YBP0IpqYmA4CpAB5eB/Yl&#10;JgKAVkni7bDPJWEY7MxYJLpBaD8nlicHRWVS+xoEYjCdJYjUb6+i9hx+ebPpVA9An5MaIKoDCXkQ&#10;AZxFSEgo0mvs6yzJeVDSA9D2N0BbPNUwSiEGU49Jzxh3nrw8Aqik22qqMlB6MEKZbpwLq9MHsFjp&#10;swz9LJpfqmEo234BlaEO1AwoN/cZR76iD5YxylMznu2Zbmdw5BOw0F7M+9HQ7Oa3VtIsgopV1d65&#10;tdVWW2211VZbbbXV1j2qsGvSoipWpg5C8u1mHyF/nXuubfIiYTrw0i2KDgF+UAgFG+cfyAglINha&#10;knDr16AdFu5ia+WAPBdeIZiCUWYWgCFYaTlGnQMKUR0EQSjrTtRx6qlnhLjkQx3lGbUKk0ReSoE9&#10;IQn5aovml3bdGQhhyCl0BdMVO7KaNQjACASg0pvLfQFKEqBTJhl9uuQzKwUCVb8soJKZb8sNlwPt&#10;9AfB3Op1sKfMNlHAMdxXmYDcbyOJw65TBPe08w4SYruJToWwC/sakKoyhHwCzsrJbjT6Wq6/A2k7&#10;Ld+Qf4B03EoCRnzPU0u6oG60p/1Vh1wQlPTVZk2tykpJNRY5tRtfATBLyoMDhqQUfmnHMhCJs3YB&#10;9o3HM80W0ZsRsS1TFUqSk+07slPdmEpYhFWNKCtgin2ALFlZj5Xuj9CtZG556h8IvClE+ILxUpND&#10;gkuZbkwkcjJOCLBMNYAC8tDNjQHNF/d3RzWCPQVLrtfl4I7HEzL/iixxkm6CbQhoKO128jwjAIZJ&#10;OZsVBKwARCFMA3JeIsd2+5C7QpddRaDDdkihBMhGbXaoCTU6IAAEkQCLjkoSMTUcj1KzuzMiGNTr&#10;9wWgq4Q1lqUFP7O0J1KgwUiMBTIPqW3O8I6SQBRAq0zRU/x+Mh5Tbrxn99EfA+ySkJLJZGwG9jMY&#10;krC3Z/bHIw4+9d32oBjv7wto6YAt219oz8z+D+kw9rNQL7utzaHZ3ds1o/GUYOKVy1eZouv7Y8p+&#10;sctoJwJM0M+JbU/GwAtJkEH6Dsbv8qW+2dq+bMaTfTH+VM8H6WM74bPUjkOPExVt6fU6djuZeAPA&#10;SFIZiwBe64c+euTRmBQ+fmVuphNJ8+13OzoGhmOgyR6SLER2YsC5lai/nq8MQvoApuLVVySpRo17&#10;HGOMde7lMrdBWc0LPRAkltxTGrF/AdE+Z4Qah935k68Vgl2Yi2D3xZ0u/fvcseoKP/e7G2aWTU1i&#10;v5baPr3AMaQjGrR3cG211VZbbbXVVltttXWXAmsH4RdLXqzUYEff3p+DAHKvmqT75tb+MyIt1lTZ&#10;VYSGGPUkg9UVgjrOrXwFkXxBgyhbVdCu9tTToAUCOABfmDdQk/u4xi0dBgafPiPAF8EvJsIKHlA6&#10;plwpybUhQj6Np9iZsgkDDbkoJKDUU1IVgyNyCQWRzxP2mrxJklu5PheqoGxbiTiQGArJR95bOc9I&#10;9eiTUFSBICU5WBN6Vb1XD1vlHQBsfQdBudf5CsbpGPtGFJDz8BcNmVBAEnhKZvtiltl+mWXsNabk&#10;UvlYmSjNBB+CTDcQCSz2S6zBSvaLB+xCgVgZCV9Ylg4fofxVtldqE32ySr0a0wLLDngExr2ynxN4&#10;YrFWaY4Bk3ILj6Q2dDpUtJUD48hQdIEckFvLeIf05lNSFdrhSSALcJIc409w0KM0m0ClhpkWpRCy&#10;Ar/kdgUW0770S913w30LE+iE/cSktvMgYUXnQwYK8AeSU09ZqwCqGIaApNm4a2azqRlPEwJD8MST&#10;oATPTBG80FGtMCZhLPTIZJwwTRZAH0BBgELdKGTSK4Ci6Swxk9FU2G4EFwui2N24S0CKya1lSul5&#10;RBZYwu3jvQCfsFP8bPwOabeQBiNJOIW5ZyYDUknqDA4UsOPgnQeWXcjpNuPvKo0xBoMN7xsOegQf&#10;J5MpQzzQD0TYA9G9V6XSebG/OuElObdr+zCnNx4BULTfniCxHfr5qQx3OpuYfrfLfbh186aZ2H1N&#10;AaCBZWm3vzfaozcdniQArASYB2++sXoh0j/QtjnudwiMgjH54AMPsm1jJgMXZrQ/ZnvRDgCYXbsN&#10;GFpi0sBvEagv2geaNGXHUUAWIfrUfhRBWjkw1ZTVzgswGdEXGCswN8EgBPMySeQsBtorANFK+wiH&#10;ORmNYOTZ/e7ZuYCJijRjzxlhMia6FBQezEv1AeABWJY16h3yQJZglYvKF5N4dQC8XYa2rLxsR98a&#10;XRdDW+/OxGKEdODinuZJ7QGxrHZUxj2xaKutttpqq6222mqrrbbuVkWZEdiamSU9kNdtYv017G2Z&#10;YX+79lE7ShEEz7FJss//3b39qtYy/M8AlIrOdUwk2EKAF4CPlTK9jEpdPW2rr75uvoZkEDgKhKFH&#10;nIvSXV9YVxpKAW82sMdCBnMGZq5EFfAOxn3EF3JDMEj84ZxclpGrCgMKw49EIQUHkdRbVk2Atzqw&#10;VnXe9/KXOWgnwQ9eHa6B/Zz/5EIl5j6ERt8v29JwEu6jhnBAsclt+jr3RE7sOalzbePl1VuRpGLI&#10;kkUGO0uw7geD0vZUPjOdTmE6sxnxCChAgU10IvsZWUmco0tilk9LOIBelNEayRUQ6aywGEF0yopS&#10;CUQi0S6c/ZgvHoAS/qoKQ/vmXMeWo+AJcJsr6xDxKZgPQUfYlEbltj4ZmwK3AtBHSm9opF8qTUmg&#10;G6KvbEBI1yHRNQLGeqWG5Fal+iTqmBEIDMw89hh95xPkJUHLmKo2nQSYBCAHHQMgqaAkNTQxmFXl&#10;3CQwJRvLSMxxGJClJoiozodCBhMd2wFTb5bUpo0jAH2zlA2aZTAsTEyUCfAz3NowcUeScOEpB8Ib&#10;gcciJ3rb3xhwQgvjzuP2PUVVB8NebYYJ5JYHWaciwIXRJKjHQRI/OwCZACDArIPmHXTZoBcw+QSd&#10;nSUS5AFgEYw5YMG9bo8Mu2mWmlhNEek/l+ekXFdGvAH3NfCEqLSGTRDsSguCohggvB3fIywjzRIT&#10;lBLPjDkRQTdu37c/2je3dvc4+QCwApjd3bUnW03FTRiIYgjSon8ASsJn8HOf+xz3ze5VfRBjmoyT&#10;CcHMGGzHJCWzEpMG7R/2B/RWo9+g7T8k76Z2XLHPjqqMfUhnOdsz6PXqEw2AOMeCZMiGP8eXiUAH&#10;cpDK6woCuuhXBIb4tq8A7LqTBD4HoKoEeeQSPhLKeAJUFNqvPF0g67OR8HvRCt4XfEqzYmafO6FX&#10;9O/bMZu9K3dcvMGgHdgL/NhevAH4LbcdJVm0d7uJaKutttpqq6222mqrred7CcjSIZNt2esH3JsP&#10;u1s1kHbUPTrWXfvTW2Y03TXn5Z0EWyRIQc8z6E9kuMLcE61nTtAOAAGDECoBaLjiL2W9Q9zFFwzA&#10;03APrxRQrunwRCAodOBgYfwg5Lq+LL2535566xvTAGXLsrbMCshmq4xfFPrZgQZBlMax2XyV0dYw&#10;YVmq974CX+ql53DBUoE6kQ8r+KWfBhKQp8nBDksy1dy7sPYs9GT/iQooy61qgI+QNXuqCPSIFej2&#10;fAFYjWY/uDxOgHMpZN2+IQbQiUMTdwIThynzGPC7AchNWWWyqFCFaWzCUkJHAAI68A7EMOBPyAIA&#10;WAa1YunCTZSR6HuSrOspS9IBbJ5DLhxQR0xI8gpKX1iXBVwAPQ1oUWmuhG3I2IheUX/ngGKwGCsB&#10;PkNPglORhEyMJNRQFAUTC/V3RD8lJuXavlCJdScQGzEJjQEYhoYwNAHU3JANpAlhEBDY4w4D6LMb&#10;hLwXQJTfESNHpL4ykXcwJBsQ7yHaCVP+tKCRJJJmwQ7GUDMExJcdAwprepKyCjnqEAPS65r90ZgH&#10;CkKEwXQbTaZk2FWKJEdxbPphh+1F+8BaQ8eBugkwsWs327fbgRR1f3/EjsMgMpbYbnd/f0ygLMI+&#10;BJXKbD16xTn0HoXJAalqmqUEbfwgs/s/kzATyE6RIgt5aZVIIm0xNTElwkUNYIFZmHm5GfS7tms9&#10;s7HZMbu7I9l/OynhA4jtBaR7gk0nnniY2GBM4nUMxSgrNZX0iAY7k02Ae5hs+TiRIBAjACN8Aj0N&#10;SxkM+gQCEbTBMBcwAml0GpPBiC+wGotKdOlM6rXbKAC4hinHz2jCECYN5MY8X8AfsMg57nWwhiem&#10;othvAJmQOKM9AIQxlZE+fOXKFY4H26E6dUirQTvu29czGAXJycmMDMGCSdChuXz5MpmLN2/elPkJ&#10;D8PAv7AXbO5vPDDTbLJ6wK8S4Bg+F4Pupj1h3PlEDE8Nr209bK7vfV7Yh0tqo8SnV7W8uQX82mqr&#10;rbbaaqutttpq605QCWs0WAHN0uVZ7fTjobk0vGbXAvcO5ciL1IyTUb22WHFn8DNJ4vHOl9xBAk+t&#10;UlJmlUpzPWXfuRcyVEGTagMCd5LGinV56PlKVCpJ+cM6PWTARFkHdhgzZ4xVGgzhKysPK31fyTYM&#10;4DTCzsP3oOUEXmECkpxSlRJ7qrJS2E8966qymgdrKDHDrc8IOGp/V/UelwfWcWyXEe9C56fvskWA&#10;FgRhVIPFAMwK5z9JUl0l6baV6ycBE6V7nUTcozehMNcEXyTeYbeTF6IKNGlugiQhScplGgx6sZmE&#10;M7v+7tqfAyoJoZgEsA0GYFH5BAfhjRcYCTrNy1TwW1URur4Q3qF4C3oaUhLQW9Bo2+3rirIGAx3r&#10;rcgzAraVsiwLZc0Gnoanah5BFHQYIEK2qJPg2m2FCiVCnYmxzUrJRnAIcWWUIorXlEKvSu0+hCBE&#10;ETgs7T5nXH+D1Rgy1hqUQwAqXJl7BH8AjEGiCxZcv9sjoLeztzcfKB54Htlp/X5M9h5lsEhmJYsn&#10;NEk1sx0ac/Km2ZSAFYAbADhoM/z+pKEVqZfj2cwkqco1PUHPiY7a7zMy/GaSFgsNNcDAQnJTgNoC&#10;ACtVCI/BGk+mPDjG46kk1dpBZ4fZyQ+PwCgUU0PKhQM5GEWWW3DfwfSb5LMahQaFcn9vLDLnrCCA&#10;hQTaKBbgDXZ/hfoWAjiVNmcE7dBmSIzBZAOIhicUIss1TLW92pOk4lzTUTEpe12RskLmLBr9oNb7&#10;A8AM7WfH3CdBv5n0m0iACLJ4AJb5dh+Z5qtPIeCdOE2mZmr7BsAdXov3AwVOFDRFZTiICBZ5HAsf&#10;ICnQYS8SBmgu8mG8h0xAmBLYz0C7w0gk1ZBS4zPATqy0zyqNwUZSc1F49TjCW3Ew7NvOmBC848Fm&#10;hNmXJeIh2O1FZjTeZ78DOwKonGXJ/ORxQS/YTL4NdlaTfHtEzXjcFc5H9Y4C+3Crf9nsjm+atEiX&#10;clNBXwU9QbVAX1tttdVWW2211VZbbR0FKkkKKhND/WAehnFW0KwB1gFcAqMvCnv3fBvWYaPpjiiA&#10;zkOlpNWLNy7Ams4wGTZwjL3KSWcDDZdwY9UEsAQQooTUSOaAJ9GqVOjJ8twnS42BHL6CRYUm0hrx&#10;YXfSYM+FWRiRnXr1P/Xr09CHyoVqGGHFeS7UwRMWGFVyRkNKXVJwKTJT2s1Voug0tb9gIFimN/cM&#10;bH7v/P8o21VcRxz3xKdfvPbF368E8AlMwVfmmScQpqnma0S2EYCqN/+9gG+lsCaJUfi17Biyd5Cy&#10;ijIlENiNfKpC/Ylnhv0u7dKKSHCLOMxNBkZgiCTfDpgvBNkqI+y+HAiEL2NoCCoS5RUlIXCivOB4&#10;0v1Ppb74nVr7Kaiq+Alt7XwGd8gcKmRuBKGwNxE+CtAR+6ZKUIC2mE8ANdEuMVwEA7IwYl4mrET+&#10;I+bl82/4IYfcGxLg0ihYCkzJzrXhZu+/d1JTJqAChYaGfzg0RZabsBOSljgajxl2gU4MOqILxv9M&#10;SaWfn7DsqkKQ4uFgIJOVOmKRYpIeGghFESCWr5+HgSNbjiERuSbDCsgHOSmAI4BLURTW6bf0EUTw&#10;h54DwSBjGAQYfwzaEN89sPt4IDLZNjJxhMRYnwEQRNWNx/YL5TYwk2liJrOUGutSvewA0nXjnqTk&#10;ILlGAUuy0lRP7iuqi/9Dx/wrZRIAScbBliY524u0YodKY3d4ICrtlQy5Sg4UMWYMiNrmhUhgsU2w&#10;39BfROUL8VaEP6DnCTuxoJedaNA9d47XwAxMeElUKjk+2GanE5MxBwZjUc7NMQOm2PgcVwBu2F/0&#10;SYrX2s/DmLiTh3j+2XGMO0LDLUo9eVTKSlSaMdOO5aQGoDjNndmn9GWSJmT0of8qPQF5Gju9tzfi&#10;ezCu9CGw8+LqxkPmxVdeeWEv2qDi44lBks/O5cpE4DXomLjTv3sbNS2K/n1VudgrI57I2c/f6F+6&#10;r/lvW2211VZbbbXVVlttPV/LARtlmXHtUAf9nRXoM7Ku3uhtmQe3X8IE3vtVUaTm5uiZxa4NTriG&#10;6EY9M+xtkyhznpUmz5jJ5EmuZ7kGNUZZcUZBPyEM+RooARszgoAkL+X0xacllguYJDPPEJkRvEBw&#10;BaPqXF/97J0U2Ksd+vgmyoErVXHlytSDF1lBWSeAxYCAmK8AlFGQ0qXu1kpaXau7NXulKblzOa98&#10;RqW+cXXaCMEdf+4Rh/3x/LpvCFx55tDcqWrMmbJmT79qtqCRbXrijdhkOWrKhWAljTTgGmewvwKm&#10;QXzDvja1hw2+0DfMUCihOiz4P/wHAWHkSFHOUzNLUlN4Ak+WtC0TIBZwW+VJe0oXkuELYBqov6Dv&#10;qceeZ9SDUIDQyoV7wHOPSc0CqFa0zpO+9nQ+EIOza2VkEnCfvHp0NAvHq7cLxlNJ3Cg2AhlVmp4c&#10;cL+JpzD/QMhxzEKgjhp6abvXcS8SmqltRJJMhTWVq5wXWvE8M2EcEojBB4KJB4YcpZa6IwCormxu&#10;EaEE6g12GxpAZpf9eWt7gz0yjabCDsTkADhHT7Yut+3z87N5+oupqMne2BxSYorBBGwAIDKKSzMd&#10;z8zu/r4k4JCtlwtbz5f2ZPQflMAJyIUB9GE7GB0AnBsbm2Y6mwr4hxPhcGi2t7bMs8/eEJaf3fcZ&#10;pK1lKWEVbsJWyrlTABMDhtTiNBcvPWybgJweCEgwGnQHkj6Lbc4SnrzAwsOsggdiYb/P1AQ0gKy5&#10;3xWAy4nVsQ9FyYASSIBDf94WAJv4qGQmKDQPOjDuMgn4oEkj2H1IJ7bjHGoIB3YD4CuovkTgybiz&#10;fUy2Y6kMzoz7g/e6NCA+cSLaWpFd6avU2Fc/RRxMLlqb0m8g/nbs9idTE/uRPgGROHF87wBCouII&#10;6MDh5nfkgFdAlcxC9ZP0CwERL3ptDx4w03QiT8ZW3F6MZVak95TPghW71QeVP7IX9Wd5LB9+CniW&#10;izUubt1Om8TbVltttdVWW2211VZb96t+vGUmyYhrca6XTsqsO3TPjwf/UBttdLfm7Kz71CybHEhZ&#10;XWnp5wKUPO9wDgGuFKRR26pKgVlZtIpPm69pth2VhwIoYxiDH1Ja6UAu/KPUU9fglcpxRUooubvi&#10;fecRTwDDkiCjY9oRUIQST4FHMXwzQSlAm28kdJMprVhX+277cyzBa3Sz53k1QWku5VU/QLVimkMf&#10;CjpKMIFsrlJZry8NLPQzSIOq5abCRKQCNVBgSq2/vBo01MxhBQkl6bds+OMZlcD63D9PATdCkcrC&#10;y3NRVvp+SgnrdBIyqTfcF7XqoB+bvdGEQaghpbzikUg/SF/IacYTEI6MSuA4moUMFh5IVcyy8ITZ&#10;J2nJHkHBUAM/wF40qkQlpgKgmlLcUIBIwyxb8P84btC7lt48eMMBnAy79SqVe2vqswsydfMABDkA&#10;jbngLFC9OkWlr/BuCGYeQJwoDijfBHCFkAwAZNBbY4OeggbND4Z8Fa0NQ/HCY7Sv/R7S0v6gz7RY&#10;yjELEVrHaog4HA74wfgc512XUQoqGuhev0uAMdoImfZLJlmWETEd2W0CiIg6HUpHZ9MpffUAEjoE&#10;1HhC53TsOMgn0XkI/HBJvGWaGmcxiUm8u79bm04iKRevv3HzJrcIf0BhmWVsC47HHkwBPWHHCSFP&#10;0Pja88/FZKuxZFE5pD8gE69kCm2mhpuZ7RNhXaXpjJO24/tGSXNm305IZ55JH0Ci0AU/iyw+pfdi&#10;KoL5JqCZHvxsgyHbErROjAekuxgvYaeWRJlnhXjjYbLOwGo0yi7MRQcfMhGmoDGpA5YRfAKGY6kp&#10;OlCEQ44LBH2mLMNAg09839F4S54B8LfEHog9BHHoCSLREBcAkDjYCsqdNS5c5eKVPvEA2xHthZeh&#10;HOQXu3DC3u5fNrfHN0TOu2IqPFKSCzt/j/Ltm98TeLyxQKv2p7ftBX52tjbqxYJAX9Rv79raaqut&#10;ttpqq6222mrrWLfRHhltYIHtT3fm99b3uzc/BPLhPjygbHfTDO19Ph7wH6fARkvsWqA6DdB49p2v&#10;lUH9aOPCjAfAK7HhKk0VCNstcBJUo2CV76m8FHBMqLiARmh4Et7L13ONXij+JqwxozBi4Im0V94r&#10;oRy5U8lpSAjW38BSXMhGQA84u+ZCyCaUjmAUVkJ6AgIo7fJrxlzgrLoawC/W6iR8CCppXJpGqTmx&#10;suav1PfP06AK1a+aqgb9HItQMCO3VwWVlgJAoE2+gnlVnTA7Zy46lWFZA4yCtngakOJpSm4uARbA&#10;HEKRzJYScMDkYghfk7QwU4bGCgAbTzrMD+hOZsSTusyR8DnXoA7lvirDDrgIsA3ntVjCD1H2gv0n&#10;5EQhdQnT02Ooq+fAStE2C7sSStAs5bhjTCpE5IYCwnYiAWuFPlUSuGS/Ic+hKpXh6TG/IAxKHRth&#10;/OaVsPcKHRfgY1Uj5RhjEF65tMEOF3CnNIN+j8EQHS8UrXeWmX6vby5f2SToBsnfYNjlAMVXIg4+&#10;Zurm1ibZafCAAxAE0Gbg900P4JM9YQDQwgDugYEHuWcUiN4YzMFQPn+4IewfGJJGcddcQbBEmpJN&#10;BylsGAjohJ1A4IQhky4lyokJinZDagzgEJ/FJF50XFoy+APIONo7sQMMKW3cjSQIJJMJBiTWj/wa&#10;LIMvHhhpcS8W1l4qrD7QK5k2HMo0zwiw6Uk1lJjpUkNOOEEr0elj2zn12T4BwxIed0iN6fXMaH9E&#10;eSyReZwAHLAYx2Y6mxHk29oQViQktNh3INToeznQfUH+lcaK8A8HzG1tbZDtiJAM3y9VHhuqH2HJ&#10;iRwReMvtuISSSAMgMJcnCRMk96oUGW1Cv3IcwODVGGqmGFcqPdagDpFTmzqC3B4q/J07mNknZDxK&#10;cAr6HFJimkn64sVI3Bsekpkg1QDeMb4ufei8DVuPW3Fkj4VsIGDfiiPr03x2rKdiAvhtylOCyU0C&#10;fvVFvrG9416kUXiK2IuG7V1bW2211VZbbbXVVlttHesWvuL9MyxwoAyjpLcpiXT32oeBOP0dQT6s&#10;2bsb9mub6p2qqo4dlAeQoU4EPocCQWazt2260eD82IXN8aD8s1LoDmSiiqQUssHQp6XX8JcrCfoY&#10;H+pAdXJzobiFYBlGmXq0tyqEncd1se+ANJGqMgy0kOAFo7JheMDVMlfBvjQoA2rJksq8pChMovLO&#10;SmW+aDmVcZ6Mr0TuNuaQSkZB4PIqgTI5X2rWnTHKctLPFnBzzrbTIBAF7rhp3RfBHhwApqm2RSF9&#10;4vz/PAX7JElESFbGzFmI9bSvtK8DTe1Vz0PPtaN0lK6aqOZ8BQFwgjw1Y0pvx4xtnwbsu0BUoaFv&#10;4jgWph5Ch3NpV0eZe7F9fQr7ObAF7S8AEJKNB99AEuRsH3sKWaLPPSE6gfVYqhK5FDiY2w2ZOWHb&#10;VGX2MzxKeamO9CWg1LE+K2ItGPOAjL0QCCGIbFml/n4C/JYEfoXwRoYhIWc7SJORJLcitRUvg0de&#10;1emY6XhMA0k21H7AC1/4Agm4SGZmuDE0s3Rm0iRVIKE0cbdr+v2Bme3NOBgAAEt7ghqNR/SYA62S&#10;/niaYgOUFUkpSF+Fnx588TAsM/s9DpowjEkFxWdubG6Y6XTKAUEIBLTISPMFKIUQjj5ScMuSCbBg&#10;KOLA6PUQHCJsuW43Mmlm/+91zGCjqxTYgH+fTTN2OlhtQLB6/cgeKBEnNKieYGahH9B27Af+B/MR&#10;B5v47WlCDvbHfk7FAzMnkgupLn33bJsA8gEkBFjVwUBGgkbPphMOqEOt5XgmHU7AxkhAyclsJpOR&#10;Scw5GXeYOQGMKJO8PiFhAqJf4GlYEPkX1ibYmMkslZNGkfJkgORkRDozfbfMCayVvngPSFgGaXvs&#10;QxxQTA72RcuOmHB3APrq7Ye+CCMBJPO8Ulmux32AJl6MRT1JbbafF+pJoxtHmjhU1sk7YFQ6+TH6&#10;j60q5eSAAzIHO7Io1uKijWNks3+ZklqA2av0v+h2evTdCI7hmYe53o83eHHdn94yo9meJPU2by7u&#10;Bfy5v6tX4PbgKlN/2xTettpqq6222mqrrbbaun+5e2aAdFc2H6IVEMIyIO1t3mvXgJ/em0NNAwAh&#10;smto3M/jHvzwNo8HbuW0pTqXUA763Ud1MMdFWD9UBPiEiee4Z4UGYoAz5Rficw8MwIB0BAkvrM68&#10;imtw30lVq1J99DyyvITNVSgbUDzdCNqRDCNBDAKgCU0mB42slLyAUhEwkDREQlvZdTXhJoKHHZWH&#10;eoowVJ5fy4EDX9iblZmn9bpAz6qsGv5+sv35urVq2PSpz55reyXJtGAelbofjrknUEml3n9Cb/Qd&#10;IKZMvtKtFZEii21TIZg3wL1KZND0vHOyYOdn59UgpACQyg40jYTjSrz00gIEroJYBbMWgkDXwELa&#10;irNMvAND9KeQmvCKGGo1+zmxBmh4KV4GJWyHIF4QCMgpfeCAdZDEckFzuWsd4QYySANMSp+SXB/S&#10;YIV4VRaq+Qvq++dR9Gvb6imulAsICaYuVJ9VxowH35M0ZRDXqK61DQuBauZZSn84n0yyyEyKGSmO&#10;4FUhXRYMK8hNd3dvs3PB/nLJyGBqjWcT7mQUxQzzgG4dvngIjkBjHrh2VQbddlhoMqbOTpDEa98T&#10;xwKeQeY7nowYQ7y5uWUKOwAI7Ijs7wcb1wgw9Txh33Xt5+B9o70RmYJeJSw+gJWQ9HaVVTYcbtg2&#10;je1gSupvTuAR6cFdMttMlYtclMw2kYTicyBFdgg4QEJ64eHYUmApV5Yc6LOdSBDZwm4LAz8A0IZh&#10;Kj0ChGQ42s8D6xDvjwNhC2LydjsCgEFWC4ZfF8m58DO0v4OZZH/QE48+eO6hXyn7FTonUWBMBJxA&#10;co9sOKDVmARg6YGlyRAV2wYwA+nvp0xH0Fbd5A+F0kiZM/q70olEgApzIoA2PWI/JQg86XaJiONn&#10;gK5FVoq/oFJFaV6ZGWEIBkGdXAzWIv7WBVsSsu1QTga+AoWdQEBBAIQMWsF7NdxEmJqK7HOfS/oQ&#10;FCarA0XWoXDBvbb5sLm1/7QZJftHP5Fb7J2C0K8rlXsfE3ATnwLfDPkkMDajmSRxiQ9AeRDUa1yY&#10;3f94mkhfkN52fZPRAn1ttdVWW2211VZbbbV18vUDvrqdvl2LTe2abUpQIC8SUViRmeSbfjQU9Zxd&#10;tyEg8CwlNlGQbq6eVBF1umZ7cO1CkQVAtjGeY9xVjfRYCcwwdZCFBnWEoXrk+TW4JWso8bkvFAxy&#10;QJck7gZktbkcgMATCa9n17ueMukoCvUFtMK63y0laemFfAWMP+SeTJHNRJpbibddzapjGIXzxPPq&#10;ZR0JOfTb1zUdZYvVEctUZeYp488BbrI92VigUt/ad05fKlaEpeAszofOSYPrsA4J3qCfn1dT/4Rd&#10;qN52NRBlDi5LHfNvHu5hdDu+a7qoJ+3+J0Wu4RfSJ2TDhgExETS0ClRibCQ1F6QtAH1g4MVI8oWK&#10;NBSlJHAoT5mFkalqP0ffdx6IwugLopi+gEHHN13Y0GHM7O8oDw4R6jlPSTb0egSjL+C+d9TyLnAq&#10;UCRv5KWSwDoS7gq8Bf+KlOt+2PCFO7d22ZBAKYWzakyWGCSrk9HUxGCxTacMrRhNp3wtZKEAtkaj&#10;sZlOknpHwAjc271tkqRgZyH5FRRihjzYToi7sdnZm3AAwSrrbcfsxM2NDfueRPXPHoGp6WRqLl29&#10;SsBnd2/HZAB+wpBPKmazqdnZuUVAbPvSJk9GcdQzEVNuc8qNAayVZPf1CBhNZhMeGJDm0nMu8OmH&#10;R/CwF7NjARaibwFoDQYDehyAlYjPAeiJ9kMOC2ASIB4lsN2IQN3e7h77APJZQIsAIwG4wQASicKY&#10;Yj27/Q37BbNHSlGz0mRxRgYbJkUUhww9ATPPeeJFUZcTCYEcMpiCGPdsPwB07HSd/l0kyp6Cfgjb&#10;cGnEZC8i/dhLCKgN+xEnuyT35iJvxsS1n19Rw1/wBIMxdiBilouMFv+XCjgCESdTURF0tLOjun18&#10;XhR5Qi0F8gyPPXvxYZKxL4acVR397XO7id0ewGajT0/QD9StI5xDDTJ9jbxhEo0mIK9T4SQKD468&#10;zMjwW/oTM09OtFHYPTYN3qv99kJh+XV6ZppNzDQZ0azXeStQyk0z0aA+5/Y6AwJ93dgeP16nvUNr&#10;q6222mqrrbbaaus5XasApXBfDmlvXxlvoogqRMLp+XUbTiLXvVu5+/yVVIOZCM8xyHcvngWQJ+tY&#10;k0qfl14Ne5USn8sQSl/TlGsc0KsxJife5Lo7DGR9DaAMrDwZN5WulrJNYCgMxISHlcklcMOOC9b/&#10;hvJTI9JON//omyfMuTgKiUdkJCp1REJKOa0kyxoFGunxHwT8O7AbgmxlqeCgAyg9TRUuDwJ+LolY&#10;ATi8hm3wgtqey4F8Dnnj2t9NK0/AxqoGMX1iJKCoCUbgHVibui0GwTyZuXSBqQoSVhoAwmPDBYho&#10;SnCNusmCvPYDJCORYJxIfL1UEnhpMegLUJp58howDiOQuXwJWBEg2CNTkurGMLT7kFPe6/wXMcaB&#10;A3A7ovjsxBFxmrwX09YtDTp27WzH3C9IQKv7yxMSGUlq6rAIENV4gqeUJCV26OXoewJCk7GIhwAB&#10;WIOZCaUjAjMZzdg5sdIIsSGPumbxWPM35AO6XfGQw+TZ25sQ4MOAbm4MKNXcvb1nOyWkthnsrSyR&#10;FNvJaJ+BGkmaml6/R0++y1cuy+8mCdN0J+OJecUrv9js7+4Ridy9fduE9vMQ9oGKL22b1HbI3v6Y&#10;nn1XrmybFz78sNnZuW2uP3uTAzmZTG2bIuqtx5N96rERUHDt2lUTdUSKy4RdO5EAJoHBuLGxZfb3&#10;90in7dl2IZUF7YZ54pVLV8y+/XzIcYfDoXj1BZL0gkEcbAwlrdb2CQBAkedWBPlwAKD/xuMxPwve&#10;fNBiD4Z9ThggwTu3bpuNIdiDfTOy7fXVew8ApG2KCaOuSZnqUhEQw2CL92Blx6JDFl7IhFq/jvPG&#10;5wIYBRMPICpOKFEnqFFtJOoCsASIBmYiwzcwXh0JFcHJhCEjdl4ApJtOEzIsM01KZmQ1TjSVIPM4&#10;SSSa+Nu1/Y4+rsyYx5MSgkVW3JEJS/qx/Ye5RmYiGKJZzmRhzqdKEHyAfwBlMX6ee1LQkQM8LTJB&#10;5qtqrW4GcCLABQwX7N3xDTNJx3MPjkXuizsB2XEFWNcE8U7+NMvO2XiTX2hrkk0YNOPMZRFAAxAe&#10;TxFDekGG7V1fW2211VZbbbXVVlvPi2oylJoFGx2Pa7eswSIK6nv0kwKFnncQAEGKqFsLub8tAnTs&#10;2DaDPZQXK7AdUnoa1hKwPBrEGxdwfAP1mhOfu9B4B9bdlMAC0IEFViDYCP4SeCWVkqX65/nenO3l&#10;AB1fAUDx7hNmXangE34OKemVEFKCdoHvLPZIHiydjLaQ9N+wyuza2a6rqw7X1kUpQFqlibz02lfJ&#10;LhI8kbcQ0gKsUnmsL/kPhawBncSYqcK+p+rByuVyqB9exYRcaZQ3n4OVYwDOgU8n7ZU/KOsOO5Kr&#10;N6H2K4MmPKOJwMJgc5LeqixqoJEZBGArKvGpcmiip2xCHauq4Q3o0D9prjcHAx1wCUQmq2r5cUlA&#10;3WOSLhIcSDhStiR5SIFsm7Jgtj8jJhSYA2HG9rUT4mVRFpksjeyaujD5AEm/M9PLYaUXmxCAoy8+&#10;gkjwBfELFmvIM+ioTBp4VEYpr5w7hBRlxGswRNitBNRyrkpidEG5J3fQSFIsMRmEbQRCTZymU0E2&#10;s9RkU4kKht8e3gO/Ofi1AbABLRRwIYCp3d0dQUrt9uE3R0CHYFvBJNXrT183SZpQ1goADiDYdDIy&#10;U7DpMvG9y6YjSkEBJKVJJkmykBhuDunzd/3mDTOZjM14OmU7AULCs9DXhBqAcpMJPPEg3435+71b&#10;ysLrxpxkOOgQQrK3v0d2IdSuYAIyAWlvz/R6A3P16lWmAQ8GQzPc6BOY9BUVHo0FVMS+4fcE1CYz&#10;s7W9SYYiTpbwz8MkgUcd/ACn0wmTfh9+4QvNU5//vLl56yYByuFgg+DWYDg0s2RmkjIjWJcBsAtE&#10;yhuUIQNOeDDYyb6xMeBAg33osf2ReCPujux+xQT30DY+JbD9OEuEHor9iFRWW1CCCx17IQd0IIk3&#10;aFOoEy5TMDAChXXQJ/sTEmNMZow/gj4IzmUYy4HEbMNnUA/u0Whm+ykgEAnLAZxYSic1LcVjUGSn&#10;wuIEvAxpMdOJARhWYoiJ5F5PTxzBmgR0HC4w7S5tPGDC6Y4Zz/YkuGMJF0+Ay714cU/HcGPSfNq2&#10;Knp96/nXVltttdVWW2211dZFKwA102Sf60bI57COA/sIntdYP+EBuUgkBVQgaKL/o+Cxh/trgF1c&#10;qJMlFRwbuFvG/TEgPjLZbNuXZjnUYPQBKBn2tsygu1WDoBcK7PMR6NA1Y4ZPKlPLKOCDcfWqWrEG&#10;iytmHtg1Mwg7AKPoI2c8xTV9zg8EVgh2ovLawNRps0yPhfueS8f1q5qJVip6xvANTyWt6p1XpwI7&#10;EKoU1SSUjJVv6nDOOmzjQLhLWYdxiMGcp5LiOVg1B+4an+k5zp3yF9VfTwIyTL3v8tpQQMtSk4vL&#10;osbeqORzm6U/n85FlRP77JvAuQY2JLvyOQTHFFh1DeVnaxaJ59DJOc566BuN9GA4SVEzDgWcLBiC&#10;SgASfVhmCoAGul+yIbIKPUk5xt987Seaw/kS8kH1YycxWa9vImBoSUrbuOms4DEHfIvYS9hhEAcC&#10;QWg5R7s3sTrz1Yux1FRkF3oCnAQdh76bpjMGe3gvfvF2RXZYFBLRHQy6JplmZjJNOFHgvQYQjT5v&#10;BPZy6vgp9QQqBqZPkpH6CRND6sVxwoo6Jp1lZHrN7LaSLDH9fl/82CL48gEIm+j2cjIDQ/v7z37u&#10;KRPZhm1vbTEFFqBQ3ImJXpZMBipMntpO6XfNAAm7hQBOeSGmlRXlnx1KkOHNh8kG4Au+cd1eyCRe&#10;yGUh1YWMt2+3EQQxGYagbgpzMRG/OjtI+3sjs729zUl5+9aO6Q/7ZMURSOmEEiiSzCjx3d/dpyR3&#10;e3uTB/LGxqa5desmtwvQjL6GOLhtP4Jxt335stm5dcvcuHHLvO5LvsE8cvlr2yvmic++xly9dHnt&#10;mu3AKzzpm6Zjszu+SV+8Axc/Y850ccUc3B5cNlv9awu/GTj8FPEs4F0L5LXVVltttdVWW221tV4g&#10;X2Z2Jzft120u7OlPpoDLfZVHh+71nTQRhvsAATthbDp+h7/vRatlurn78uu7nzPjZFTLJ5ehQMI2&#10;kRgMRl+3Mzjz+mJZtbO3R3JMWyerTz77UfOHf/VHZPtJ+IckGGtEiTGmPLjk1YCNWl7rB4emjVcz&#10;B2vPRE+Zi6W+R8EveiyC7Vc4PE9DRxvrz8NrUDZBzPdELlv/vqqDTFB+I8HYJS3Tq5GhK+J36YkO&#10;V1iPBB59sazzPFWKBqYbdRhSCnAXYHIv7pGYha8wjKhwBeAHW71et2N6DBTxmAGhRokESCmdNpLY&#10;DOwMIahJntG/L/SVCQaZZZ4WZmISAmeSMFMx1hcNyxQ19pWmDElrSpBNdhs+f16n4gkKB0M37pos&#10;n3Kn8bpOx+5Af0AwDK9BRHJB/7ZAwLw0N6P9senHMYE4o5RLGA+iqZD/Ik2WOnL71zxJzNQI2gtd&#10;OgIsxpPENhfyXENJKgHJQOiw1JAjfSXLye4D4w5JLEj9ABuv0LRaDBT+Rk84+68/HBBBnSQTDhbA&#10;S7wGwwaG2f7eLkEVAJfYHoBEMN4w4SB1He2NObimFFYUTRPzjN/funGT+wUW3DO7T5qHNl9l4nCr&#10;PTM8D2rui9dhEEbc6ZnRbHfO8ms6jR44Cx7v4ombhX48NNuDBw6Ac4tu/2luHkr1a4T0ICsS8f2z&#10;J6kkn8kDBvhR8veG37vTLFOx/fPxAfz7P/YO8/BLrx743c/86C+a28/cXvhnfc8/ept52Zc9fOB3&#10;7/rxXzFPf/qZc52zX/zal5l3/NBb+P1HPvCkeffPvudCbKuttlZZr/76V5m3fd+b+P373v1h8/5f&#10;/UDbKW09L+uhlz5ovv/H/tbKz+OPvPLFZvPKRn0cot75A/+qvRadY73tB95iXv2Gl931fuW50s/N&#10;+9i98Q2zM7lVB9dJOqZXAwZ3JOU27+WPYMrx/Y3/jRGmIBQ6gX/TrhO6VAUxbdePVrK/8AZMi5QM&#10;RbMo8M3tO9VHHfp8D7tbdt/OZjnU1sUrgOF/9oWPaaaAyp4hc65EgluJUZ6Z+/+V+rpSQSwJRHH+&#10;/kaxNVEAS/iJHFPq71eW82Ow0ACS8gBt745jufa4dAeu79h9CvopKEnWoeYoE/SDb6O8WFiY2BX9&#10;s+xKVacLM4m5lIDRTANK8F5KcfPc7E+mJJIFwcz+bkRNMMJWaQ9Ha7ouwb5Bt0NLul4YMiDEVxk/&#10;LNA8MvoCDfPwSMLDNqocPoN2g0mSs3H4Jeh/vl8QZNNoFsp5DSO4C8o+MVCQbeKEBMCuzCuRcELf&#10;H0Bi2iWbrxv3xBvP/gzYEaw6hEWA1Qe8s4vfe0j8HYkOOi0o3R3EHfu6zOzvzxgMEtoF/2h/Kvpp&#10;Xz4/7EhqLhhyt26NyBYEGw+BFEa96GIkAiP1t5BUXRggQm4LBXVVSlLtZJRwXzC5wF7EZIIUFX5x&#10;2O2h3R7COuAReGl7y+6vUrOTGf0B0U8AV/NM/OawX5DTEtzzRfMO8LLU+OxIPe0gPx1PJjTZRJvH&#10;dluffOoD5jWPfGt7dngeFhKntnqX7cFr50KyxwsrUHlSlw8Df+4G4TAQqD/DN2+rf8X04sGZwLmz&#10;3Ag1TYMLlTTg9xPKHMR4FuCe+IFkAsz7AtBjn0FjlgtFwf1xoB9O7rjhwQ2IuzE4/Nmrqpe95hHz&#10;wfcsFuy79OClO4C+ttpqq6222nq+13BrYN76fd/UXiPbOrfCPWZq713huT2y97N3PIQ/6sH6cX93&#10;BCCGe14QADIvM7NsKmwh+zek7sKPG7LfqNNfyn5WZNxtUZa8VxYi5z0LwOf2G9JIe7+Pe3sw+vAZ&#10;LnW3Vfo8t+rjz3zUjBFGaVTKS0ZeQVlxVeuBxY/POBadV9UZA/TfM6aWCddWexoa4oD2OSPQl9Ri&#10;TUwu6S/vH2Dkec31ojvOmoedqbOGhRmo1oaBk/PWMmbfNVc+q5L0YFjNGRe2kotEucwlqVjk1SLH&#10;xhoZ7c8LJbHp/wQOkbo7C0lYQ75BP+4SOxrRWi+wxwyA/4AAYMfrSPgs8LsAobE9KmZDHGORTyu0&#10;EEy18XhK4KvX67Kxm10AbFMzHk2MH9rf9/s0Y+zEHv31wIILSjFUhG9fh9G/kgyDXoHP2s7uPuW/&#10;IocNyYhLZimBLYB9ezu79LoDkAggDjHEMCwMq5igX1aCRde3743MzZu32fn5JDXdXiQnut4G2XU9&#10;pN72KzOdTk3Xvh8AGwBDX5mIQFHHCfz6Ltlt5gTuwC4cj2cE3PIqZyptz7avyCqirTh5ToqU0l0w&#10;pJJpSkbRLIEUuUffQoCcZBv5gp6G7GRJj8X+JLNME2VDgon4wv7Bxw7v7cYB2zIZ+2Q1YV8+++yf&#10;m5c+8Fqz2XugPUM8B+qwVPV+oJuv6bcAthCCAXkvQD88QeTX4VSsBsCHY5E6fztfLw0ftP9HK903&#10;fJ/ZG6CCNyYJGXsE9OzNiSQCy40CDVer8sgbgTKf7x/AQXczlNrX48miM2ydphOzM77F/QV7ETc9&#10;sb3ZWfUNwte85dXmg+/58EK3+aVveEV74LTVVltttdVWozr2Xv/tP/ztdzDs22pr1TWZ7fH+3Cwz&#10;IPAoEFEZhVjb7s/sGtq2Aw/JN3pb9l5404T2vn8ZXncDu32Ac7fHNxqsw2OAe4dZjQryObASibtN&#10;oLIF+Z5bBVD8409/sp4OB0I7muNN4M9X0p1PoK5qkFo849KGRXHJ9GP8TRl7ko8iDEBh05VMxhXf&#10;Q8k3KBtAX3MdW6mPpqfbr3z/wLSt9HirWYCl5BdT/aly4Mrz6+yRStmIpaYOe/XxqKEgvgtTlTBg&#10;ox6PLj+D7cFu5MDTUoaSQlmbTmfMrgAQCFLeqBsx2wA4G9b7zDwIIQmOTRTnTGmGp2SUBSSwhQC+&#10;EJjheQLk4YOQtov0WQBxQAZHozG/H24MydQjyNbt8WnDaDQRs0Lb0Ai9GYQEydAo7EyKRJGqMHE/&#10;pv8ffrm7u2vGkzGlt0hlnc3sQp4RxEgOCYQxaNsBkBEgGQMb7I6MbTuCjmcG9vcIuAB4uLG1IQ8K&#10;KJstGKwRaCosEnIBAMbDAU+AAN+8BGaYhjJi325rOs3MsB+TnYj2bW1tmxvXn5XU3M2B2UPIxXCD&#10;ExCAJ8JCCo2E9tW8khOE+y6Div4Uyqkn0ctewBhktBOMRzADwUrEPqDfY9uXs9mUo/2Jz33AvP7l&#10;39meJdYc0GP6Fp/AhXXa7nEuwthG6NuDt7tNeS9AMwBmqf0qdfuZ3TaAMzDcZLuB0PoR290ZrGzf&#10;S7J9E54PRtMd7uckGWnEeXWQgVi5JyTl0TcCR900HZY5NN/PC0nCL0ifh11JCw6DeGU3DFuXB5QT&#10;feYTf7WwxcyXf/3L24Oqrbbaaqutthr1yq96+QGgD1LQT37oP5s//+Mn285pazX3vPb+czS9bXbt&#10;F+/rlxVacRwA0BNTfqwF4BeIh+A9uw7Y7F0mcWAR5dVqochs2O0CEoHdEB6+HwD97qc6MhL0wbDK&#10;sEsmX3cJbMS2LlZ9/NmPmlmRNsCuqk7E9SvvgOSd6cIgkZHd5x+U29ZxHC65WhOR/VI8+kjyUyZf&#10;LbPXLYNgVSpI6AcH2H0HQD9jNP23kTuC91ReDTLWycAI3qBFXFGz+0SFN/++0gRfgo1MaQ4YsCLL&#10;Xpc27EmQSCMcmOChSzb2DG3fwFQs01TEzJ4AmPh8MPyAuWHtDwkwFK1Q6PbjkYnt8ebZdg9jMH8D&#10;EwKEYtJqljOwAiaBpRpQMi0VJn9ZReYfJKdshP3AnZ1ddj+AOiS+IiQGwGGWTcxguGEHTuO6wRTc&#10;2pa02MmUYBkIgJSyBmhEZNI0pc8fQLLxbEqpMPz90gw+fZH9PmbnRT3Ei+cEyeADiMTYJAn5M738&#10;NHaaCb92vwAeom2MkZ6lBN1m08x0e31TIHHXtgc04iIpBHjMSnMbLMKCwLKkrIQdDn6v22c/4bMw&#10;ZpD8onNBRwVI6ruYbaWmIkEXbEVPEePhYMgwEgwp3gepbzKb8e/wCNzZ3ePgPrv/WbM3fdqesB9q&#10;zxRrAPThYEfCEej1OC4SyG+LjAdfrtJVXOQiUNTVdw4Xu07YvefFtQaA7PvwZbrbEsuOtGt74QXQ&#10;VlQFv3d0+1WAXPBfAHNvZo/zRKXGtZdHVdUn5iM9SY76/m43Snd73xGvwUOHvekOGb0w+I3u0reL&#10;qic/+lQtI3rNG1+5MLDv0Ve9hACiW8g4/5u22mqrrbbaej7Xm77rdfX3f/BbHzO/+QvvazulrZUW&#10;HuID7LpDZXM+C5A5CGnbM0sn/EKYxlbvkunFG3XS76JqAH/xqM/PQT9gTQKrHQFLqgNefC5sJA67&#10;VOB4uvZZ9v15WxejknxiPvH0JxtBGaaW6UqehcphddXochJ0IawS9kqTgw3JVZhrnoZbzI+BOZHE&#10;84Pa98+RbxxJhkAhJbYOVfPrMA3nDzhfiDu/P0/bpmnKJLKUmsbrufhgYe/p+8Wr05d2eKW2y1cP&#10;QBdQIiQdAREDU/MOleUne+vRgk4kzR4BSwKEpd1SCHKeMSmyMvzMvjxhe+jRh0DdKDSD2B53UWRm&#10;4xEt7UImEkOaCzae8Y2Af57JMtFDd+2be8OegH4wpjPit2VcNg/igI1SM33Z2cCTTpUE3K7Zn+yb&#10;QgTKptvtmCxJuLO3d29JR9vtQfo62BiaMFJ9te9x8Z5PS0pe8yzjxAC4iPyOTgfeeiF/R68vBHkk&#10;KfeFfoNFxX0CQxHsws3NIdsOXTNAydF4TIZeWtrtArRDMMdUNM4M2LCDIsBkbqa7t82ly5fMeLxH&#10;oG6WTE0ym5qwE9i2BBJz7As4urc/JQgZRbHB9cBneMfUbG5smRmAIbuvk+mEpowAStDXCEaJ+yJB&#10;xnaevP3H5rW9b2/PFhcY5APjbpaOCfKBeYejoXA3AIeevhl78eVxwSRmOWHgItzr9OwFeXjAe+4o&#10;ua/7HU4OjCw3Ivn1TXhXkHDR+1tUmUn0RmJyOJnrbqBetYT0rqPKk4sAJA24+bi29aKlSBlcfewP&#10;nzRXX7hNYA6A3H/6d79rRrvjM2/3Fa/7a/X3YCw8l8E+sDHe+QMtI6Otttpqq617F7z63IMw1Ad+&#10;/UPttaitlRcecudlvnpG3wkKapdb4+tmkM9o6eMAlEWsEUheAAGhF9MTHCAIlEb02sb6VsEPWGFh&#10;jQB7HUiL8Tt/wcBjWxe7Pvr5PzEZgWAB3+Yom8PnfPXSKxmC4dV0uqr+ok9f5fAmX2SzApvNX1d7&#10;2os8di4qqyh59YwL3ygdEicgINbrWNvmufHDcO4F6NI/fFMryQIqVos6VKMCoqWK1jlcWeOEovbU&#10;tS9B71KAS+BavirfRJasMb61z5+v79d98BokWd95BaqatDDSRhLd8LNH0h7Ca7OoQ2XrrBOLlNfu&#10;X4j3du2BG6j0FP51pAOGPpFW/OxVKcG64bDPMA3xNPQIdvW7EVl0SAzx0oyMPSy4wQQcRJFJkNgL&#10;0CwKCOhV9m9x3LEniIJIJU8I9nUABZFIEthGSScL7de324MvYFFUJk1S+gpKAop4F0xnU55oMKjw&#10;1ENHDoY9u6MZAzHsx5BuDNYimINRtyvR2UwhlqAOtAUAHdqZe5lOlpKgXlGmREv39/fMeDKybUQ4&#10;R2JyasBL7iv2PbD9larEN01L+g6ijQAh0Rf7+zscrxwpxKUgw/i9KcSMESAgWITo88/f/LR5ZPtz&#10;5nL/Re0Z44KBfHmZUVK7M77Bi+ph0OkOGntDqop5CtNMd9EESAjfDVwYkUbVjYZHeu2dl48F97cQ&#10;Fh8APgCb9RPN5r6e901Pg1E4ScdMSNscXF0a4JdMEvMnv/MX5k1v+wr+/OiXPWI+8jsfO/NixoF7&#10;u7fG5lMf+2x7wLXVVltttdWCfZeG9fe4Pi7i4VpbbZ2kiiKjVPbYnnXn2tacD79RsLfpRou392Ea&#10;sP1qeu41A/oOrFs8/67qoybBoQ3neG7UJB2ZP7/+JMlXDtQ7HI4hXnhVDfDVo+411pQN5AsAm1Rp&#10;nCQYkRlzH/iKclcn+HXgIbhpVF4C4/KqA+tV5DaU2G6D2ec11t0E4CADVmYf8BniNir79YPwUGDI&#10;nNkHIBykLqyZfZcYXEeMNODByrEenUWVf2D/oaiFmpQJxb45EGTiOVk0YAZImxWtBKEuyxC+m6ma&#10;sGNCJM5O7S/ozwfmkYFct6Tu16ty0+10BEcFeyYXJlpofzdLZyZLS+PFoen2OmTXlWVI9hH+nswq&#10;kyJZd9gjmAWADQhkJ45pbedNZ6aMxGwQANksm5GJtzncpGT25q0dMgPR8ATvzUuztbVhhv2+SdKp&#10;RBWPxuyjOJYU4CIGWyoWo3+AaYVH5mAnis3Yfh79CJMZ+5hyZQAXgUh/0b8AcopKTA0xOdC58P5D&#10;ElFm9zfseHyq07HtHnZDAfaygvuFpjL6WOOO0Z9ZkhGkLEv7PjsKMSXJHTOdpkR4AbLChxB94pU+&#10;Zcsl5qdty8ee+X3zxkdbsO9incD2zXi2a7/2jwb47idZbYCA8gCs0OCKnFJUgIcb3S0Thl1B/8/h&#10;wuc+EzLhaTY2+9MdtuuOG5yL+FRTx2KU7Jl+d3OpcoG//JNP1WDfV/71V50Z7Hvl6+defQASce5o&#10;q6222mqrrbbmNdqbtp3Q1sqrpHpnDe7LnHzRri1gbwO7naubL1haeMfBW3DvrsDd4UC/5u9B3OHv&#10;AVQUCdmDCPyD3VFeprbdqmhacvvbWkx95At/YnKVr7oxr6cnWHyUlFbqZeeJErQSwE8Scqu5b14j&#10;KMP5wXuak1DR26+kmrRS6W4dpOGJ/BdErkrQMLLyiN/xR5X60v/Pr9fkhmrTQl/rUQYsDMGaE6jb&#10;91R266vnnl9DeQAFAQQ6ia9giW6el7SU8zWowzjmoQMLvcZOQ3EL5ahKkxn6ocpZn2EkRshvPJ7C&#10;OcCJPipLe+wI+zHLSxMCsELBzC9kmIQx02li4o4xPdX8gr02mU3tRXZigo4vfmFg4XUCMx0npoxL&#10;c/nyJqW10BCPpxP69aFrAWZtbA/NhGm5HZPDn0+F2sONHpHHANHAZNzZRof2PcmEA4cQC0hqo25M&#10;qS0Sc0fjEUE1zKFuFJJVB+ZfbN8P6TGDOmzber2YIRzA/YKgYzY2Im4/Q+Qz2IT29Xt7++w0bAM7&#10;HsLQUE+WoD3G3VgQU/uOrMg5SS5vbzApFO2O7eci9AP6aESfAHBM0xl/nmSJkbwSoW2K3NhnAi9e&#10;V1US5IHXRJGkIKf5mAzB0PbTrcnT5pnRk+bBYevbdSGAvmTf7IyuS0rsWVhth1+vJrswvE0nCRl0&#10;MK8dLhmsutfFGhdb+HHsjG6s1yApixJjBL/EZfbf059+xjz16Rs0DMfXWYM6kOzrCkDiWerSg5fM&#10;i77oBealX/LwHVJgtPmP/tPHzPWnbnIfmvW2H3hL/fpf+qn3nNn4/Hv+0dtqb0P4HP76z/1Wzcj4&#10;4te+zLzjh94iNwYfeNK8+2ffc8f7X/31rzJv+7438fv3vfvD5v2/+oEDf9u6ulkDrq7A+njfr37o&#10;yP07aWFMN69sEMw9nACJ/YGc+3N/+QVz+5nbd+3Hd/34r5y6HW/8rjcc2L9/+kP/26lB4Gab0Ef/&#10;+p/8X/fcltt3+GQ15XMo+GU985kb5lMf/cyJGDbN8Xz3z73v1AD5Yz/7D+vv3/kD/+rA35rzys1h&#10;BN/A3N+N41nG5Dj7+OAjV83rv+lVR87LvZv7Z/b4XPbYHPdYc+eSo46Bu7XZfUaz8Hm7N/bO/MDk&#10;fsfsvc59i54D95rnD730QXPt4StHtvG047eqPmkee3fstz2/HL7enOU4b/Zjs7APR7XDnQtOeg44&#10;zrVolfNtXa9763aNO/ntZSH3/+tSuk6BgujW/tNmo3eJa4tVkQgOf0aTwVfSf5xuaGaqNkcpvcCn&#10;pmPX6/gefvoEdoxPMhGVfl7AffCYeNoCfxex9pMd85c3PsXgCfG50+zcai5dFY+6sk6lgG8dMT+d&#10;myBJ1RJd32X0qo+det/RC7Cap+hSEeybWuoq0nFfffF8ysgJuJUleXbw9+O8dGI1flygIRzCtisL&#10;AQR9ZdI50K/yBSB0JEMCdspCLDVkhCEd9n/JbVW+oWPxeZXa4cn7SwUdaeVmPPUFVNlxqfusjEJY&#10;zZX+XJrMHiDGpMki/N4jA7FwycEADbHDAYGujkhji5IbQ3AG/eSKgpLe3f0xPzBUOiL+Bq86rwOg&#10;rUNPvX341WlnIqAiBboZimddr2u3F3gmRVCG3Q4967Lc9PtdM0tTDgjgQSQBx1FsMgRw8HN8yncx&#10;cCUlslMznYo/GtoQxQEDOdBtSVqYCMkktl1gKeZZSkQVfYaUEnyfo2NLRYU5UQLT6/XtZ2T2/w4H&#10;PE1mcPezbexocEjJE1BeZXZfEqFl2n3pIpE4KyT9xf6bzhL+HsAfQkWCJOfnIAp5Op6ZLK/MeDQl&#10;azBLcwKinTA2E7AcSzmtoe0YWrC9Pvr075sHv6gF+84PO5KL0ywbmxv7XxB226K9OpqyXyZi2+No&#10;ept+gJt9e3GOt1bG7sP+TpI9An2QwzZvGNYN8JumI9OLhkvtO9zIP6w35S//ykdPvYjHzbVbtONm&#10;+rQ361hEvvlvvr4G2I4qgpPaZnzWb//ff7CUhe9XveUr6nbgxrsJ9J2lmguzowr9+LbG/v3G//n+&#10;Ey9KMB7f+I6vuWOh0yzsm9s/LBAX5dvYrD/7wCcPLISwWD3NwrkpEecC0i4K77YIOs6+N4EsgBPw&#10;z7qosjrsz9/5x29d+uecdF6e5rhb9djcb5+a5xIcA+9/9wfvONaO02Y3x9E//8c/+/VTnUcBghwF&#10;ft6tvQBi3vtLv7+wcKXjjt8bvu0r7nl+bo4f+vQPf/NPT31+Xoc+WddzwKr7dhXXPXzG1771tSe6&#10;7h11zF/0a9xpC+tByP4Kk6/HxG/ct0N+zH2w69jzSsF1RAKsbQr1+oPUWPzQSg1J8CTwz1Zm0jvW&#10;H1Dq7Uxu2n3o0f6oH28c8Dxv6/zrI1/4UwMoF+m6HkGsch7eYiR6otJkXIf2leXcy48edILY0SrN&#10;o9zRM03Cm0PJ6twPoyCbyloJLjow2PNrK8CqrFzkbeM4KefLcOA3DmjU8A9fg2YqDaIhIEcLOgnX&#10;qOeobhKAoGFYayAAotGPLBsiXuA9XjUXLzumYO2v6QI+6okv3oN4T1mplFfkyQ6ULD3JKma7IFs2&#10;wqJk03zyDjEgvunAwE8jgsE+Q9pJOpsylAOefFHok7EGlh22Phj2CeBBDgsUEUBXN+6Y4aBnfx9L&#10;wxX0A+CHUIxklpmNjT6BN7ACAa4BSOzY14zHU7udwoz2xnwtwECwCEN+bsTGYopcvnS5Bibj0Od7&#10;CMgkCSmS+H82yxh6AZAOHZ4kM/u7GYFEgI3JNCFy7PMJg5FwjzQjMxApvyl/zs3+/ohgXjfumk4n&#10;Yv/sj6YmSTO+Dmm+2I6Eg+QCMkYyMcDaw75uX9qw20vpXQjQcmw/G92O94vkNyICDjYfWIDQuKMv&#10;wRz8/I3Pmc/ufLw9e5xT0VcvnxJ8K5advlXNE2wxj/E07vboutmb3KBXyCoK+3p7fH0O9B26YViT&#10;QTuYCrzE+sQH/+LAIg3sgdMUEn1d4an5aeqbv/dN5vt/7G/dcyF51I073oOFy6IXV9/yPW+of/61&#10;d713IWAQ9vFeC56j9u8Hf+J7uIg5TmH88BlYGN5rwXPHws8uMv6bn/x73O9FFhZRWFC5etVXn+7B&#10;DzwlmwXW0N3696T7jnmPfV/0HFpEIfBmFUAf2CknnZc47gDOn2Tur3JsTrpPOAZwrDX3CYD/SduM&#10;15+kvVjkg0EMoONewMtRQAw+C21cRbm+OMn5GX2KeXLSNq5Ln6zjOeA8+nYV1z2w4vAZJ73u4XPO&#10;cu5f9TXuLEUvehcysU6+ckokSPLE7I5vcH0ht/bLvT92kkoCd0VidsbPmht7nze7k1t2nXGj9hQE&#10;8HcgyfcAEHPwZxBtsBaDldLO+KZ5dvcpu0/X7Xp6svT9aev+tTO9ZZ68/ZTxfAmjrBqybpf1IBQ+&#10;TySplcB/wGnIAvQFnIK1Gn3yiPR4c4yvVLDLAX9A0IQMp+CYP5eLl8UBn0BJzPUEhPSFiUcMBspO&#10;4ykYaObJwZ6Q2pyXnqdtpDeg7yvrUMFMhNPY9iKkhvNe/yRMv4q4DtJ9Bcj05gEcDeDSgYuVSn0r&#10;T4M+3HqWDEXh/ZHZiu+0P1x7Kq8Rb1KWbrcokQ6f/sL11g3zAtePfPc7cSX9qDmEabe1mgLTzT0V&#10;Wwn45S5uyvKD5wZOhBu9y0u9KIO9eGv/GXoHrt3NzOH+05sCb8mHDJ4cgz3j2BineSp9+Il0E0A8&#10;7o36d//gt92xiIT859nPXr9DinuUzPAoqdRZFkPf8f3fWP/8G7/4gYUwRQ7Llpzc7XB/A3B78Sse&#10;PvB6LGJ+5kdv3ZOBcLd+RPuv/9XNO/YB/XhYJo3FHJhJi6xmKjPaBon2SZkUYKC4wsLqMPB6t32H&#10;BO8oudZRUjIufu3vmpKz867m2GC+fPbjT51Zmn6ceXnU5xw1L9/+X32L+fmfeOKeQPh5jM1x9+mo&#10;YwDg1M/86C+al73mkQOAv5M04vzWZNwAHHzRy19w4LVo73HkiDgWvve//Y4DoMu9pMUAP+J+fOB8&#10;h899wSPXTiTdPA1Yc1jWjfPzX33yqSPPK4fPzydp47L75LBsHuOHMXfnlkX2I87t7vyO6wqAa7c/&#10;P//jv7Tyc8B5zLeLeN1b9P3DKq5xi7hHhi2M8+paK1jJkQjsPTFsgvant8yguykBG0vFGD367Y2n&#10;ewT2AJbW6qjDiqG7fX+PnzEmWK/sTG6Z3eltc23zBSbuDFp57znWdu/y269/6iNPtD1x8arNwr7g&#10;9fgTj33sR777nf/Gfvtftr2x2krzGSnlErm9QvCrcXED4Hdz/1l+j1StZcTXA+jbsxfMA+nCa/yU&#10;DE896L+5gjH7iz/6VH3je5qgjuYTaSwATyo9+ba/940HbtTvJ92TBZQxH/3dT5pv/bvfUD/Jxw07&#10;5LZnrbd+3zcdkCR/8D0fXmh/o42//NO/cVcgAIsTfEEe1FyYfec/+Bv3XCAeXvCgH3/7l3/vruPh&#10;FqJ/+v5PENx0nwPADwvARRVSmbHPbvsAUT74nuMvhJoScRTae785dNgn6qh9R334vR8xb3jr6+r5&#10;j4XmbDJb+JiftZbp0XfSeQk/ToB8GBN8fcU3vvqefX2eY3O/fXLHABbrTebRYUAEwMHdPhfbxtcn&#10;/uAvzNt/+Nvr8xHOTfc6XgH+4Jhufs79fEbd39DmplcYgIYvfOb6UubtYd+z+0n+3fn5Q//xI+Zb&#10;/vYb67FHG2Eh85u/8L6175N1PAecd99erOveYu8fVnGNWwRwJffgG/SVq9yaYF3ukxt2QQjdAyC2&#10;bAJBogF/ST4TEoED+Ra5vlAQE3XLrpMwPpuDqy3gdz71R/brV9puuJjVHhHrUf+jgYVBWystAG2F&#10;M708P+SK9N29yW3KbJeyUJ3cMlNId58zkfcV/fpWUbjBduAObnxPIs1zi0FXJw3mgCSoyVwA2weL&#10;weM81cai4Rf+6a8ekNCcRJZ0VGFB4xYO6BP49C26fuEnf+1YizYwA7A4cuVCVO7Wj80FDxZx6Mfj&#10;AK8Yf7CzAGw2P2tRhTYgndlVM8jlOAUvSVcYk8NMjcNzCMzE4zLAMM/QT5h3rsBcWbSc+SyFti0b&#10;6DvJvMRrIGt3BQDgbvL/8x6b4+4TQI3m5xwX6Dvc3v/nf/2PB46he51L//p/8XX1cQagAGzCkzC2&#10;0I84zpc9b5vnAgC1YHQd5/yM89cv/vN3E3xxBeD2XpLJdemTdTwHnHffXrTr3iLvH5Z9jVtkDbrb&#10;DItYKGC14gLwBoYffK2XVQjgANA3SvbnoYauz5bheW4k4OP25KYZz3aZmtzKeldeP/r4E4+1nX5B&#10;qwX71qDsAYQr6rvanlgRVNRIjQL1/Fwv7ErBT9XM1vltLOSCbLc1mu2YWfpc87uAn+fqTHsh43H1&#10;RV/+6LHfh8WsW0DgJvUkCxIwDZrSNyyqT8oqxE02Fp9NoOq0RcPyhoQIC/dFS2mwaDuJvAf92VyM&#10;XHvxlTteA8lQsx/xGSeVeWE/AWwuktHXrCYIjAXVcReJmCNNuVVznh41h7DYO81CCfMO888VmI6n&#10;9a9cdJ1UFr+KeYk+bh5zkP/f7/he9dgAmDrJPuFzDjN7cDychL2Ez2uCW5D3HlWQRzZBUAAhpwkJ&#10;wHHe7BsEiSyrsF+nkbgDfGmewyBXPGr81rFP1uUccN59u4zrHu49znrdw/3Dv/83713I/cOyrnHL&#10;qI3eduNWcw0fkNO/b2Ymyf5SNj+2a4qnbn+q9uSr1zGrWGPYz9ib3ua+iTdaiz2tqN73+BOP/fu2&#10;Gy5utWDf+hTYfbO2G1ZxLVRTUSPJzef+BE8vlGDfTZO9BWxO9idXALFyAOJz4MIICe+gu7GyBGNU&#10;0wz6y7/+5ccGOr7s615x6ptUyP9Ou6g+XACqziLhBWDW9O056eLkNP183Pr0x+cLkZd96Z0LiC99&#10;w3wMsEA6TRIgCoDff/i3/99S5hcWb00gsclkuFfdz7S8OYcARpzFzw7zz7URi7WjAKxVFxahi05k&#10;XBSY8OSfzYE7+Ond6/g+j7GBHPCk9fvv+ciBn0+z8IYtwr2OV9Rr3zxf3AM8Ocu5ptk3ePBy3FCD&#10;kxS2D2nkaQuAijs/32381q1P1ukccN59u4zrXvPeA+eX01730LeLYPAv6xq3jLUB5K9Rp7teMt7m&#10;WsJIKAZsiqbpYgG/zG5T/PmKA2uXFS4AaL00mu3a/ZuudB3wPK9/0nbBxa4W7FuTevyJxz5v//vp&#10;tidWeF20/0LEbje9Js6xcIFGWEjNNjzDDQtqlo7J6ntOyHd1HzpBx2z2Lq30owH0uCfpx11MAxBs&#10;PpE+CWCA9wJUdHVWkAntf9+vfuhU70Vb4Au0iIXD/RZtp2EKwjjd1dUXbt/R9iYb8f3v/uCZFyxN&#10;RsUiqwmcHDf5uSkRx7g0++/wvsPn8az1e7/+x0d+9nnVzWd3LyyYAPN7Vw8/eu2e83LVY4NF92kA&#10;jb0b+3c99o49Zl+4ddfjFYUHC03pIbz+Ftk3L/mShxc+R7D9swBOeG/z/Hx4/NaxT9blHHDefbus&#10;617z3gP+kGe+f3j32b0dF32NW9qi2fPNVv+yCZwv3Jqy+yCvTTKxBloEAw5A3/W9z5tJOj73fUvz&#10;1Iymuwvbt7buWf/h8Scee1/bDRe7WrBvvep/tl/jthtWU2EQi9Hrqp9O3aPA7qsWIOXFUy8aDS9Q&#10;FnyeF3c3PmD1RSuU8LpqmkK/6qvv/7S+CQjiJvUki8EXPvpQ7Y8DxsciPMlO+0T8zW//2gNS5LMw&#10;WJaxaBvtzH1pDnsKoR+bi6pFsBGXYQ5+1PjcD1BuSsRRTcbUUfu+iEUS2GeOgYTPxkL5PGs2Ti8s&#10;mHAvUOu8x+bW06fbp73bo7seeycBDprH6+EF/4u+6AULX9y7gAAHMiyysN1FJEA3HwYdHr9165N1&#10;Ogecd9+uy3XvNEzgZV/jllnD7rbpRQPjO/++daoGuw/+fY4Bd1ZQDGuT/CLYHhnD0I6iKpgG3LL7&#10;ll6PtV1w8asF+9aoHn/iMfDc/1nbE6upwA9NFHYv1nXaIOVqcubt4IkeaPzPlVAO3HT14yFvws7j&#10;4g4/LXcDDybA/YCOJiB40pvUzSsb9fef/PBiZCtYxJzUcw4+fW6xgn2HT9+yZJOnXbTdqz3NfmzK&#10;Ks9Sn//U00vZ/yZ79PD8OaqaMq2jTMubPk6L2nfUZ/98vv+bl4bmuV6nnZfJLL3rYvy8xwapr6ea&#10;o4fAvtOeC5rnobgbHfhbU/L8zGcW45GJdjbPo4sEqRd1fkYbm95ozfFbtz5Zpzrvvl2X6x4Aw7NY&#10;gSzjGrfs2uhdMv1osL72N/Y+GQ/8aVVkzJnum8HqQyAHAMSLUgD8vBbiWHY98fgTj/1R2w0Xv8K2&#10;C9au/rn9+q/t15W2K5ZbPv3fNu0FcSLR8Reg6IWhT+HOcnHGRR5pw6x1p7nb9ve7Q7PR3TZhEJ1b&#10;M+BZ5Uyv4QV3N0N2PJFuptae9CZ1GQsQFBg9x02SvfzQ1gHTcsjMluHTt8yK+/O5kkwWc3xjkYUx&#10;XWQibw0cfOg/133uAOWj+vywTOso77Ruf/4Q47D88kyLvuv7Ry4q2zr+Yvy8x2YRjMizLvxdDS8N&#10;D7CpuoP5MQuf0KZX6KLq2gsvL+xctnN9b2HteupT1+vrRnP81qFP/v6PveNY50TIQU8TZLKsWrf5&#10;dtL7h0Vd91B4mNC8Jzjva9xybzkr040GfPiel5mZpdO1u2fGOgJrgCSfmrjTP9N6YpKOJHX3Iqwn&#10;9PORzosQwjXkXq7NLDKtV9/64BltF6xXPf7EYzumZfetrHrR8OLQ9e3FGP9MdbancGD0ATRcey8L&#10;7YO40zOXhw/yhuU8q+nnc6+gjmZi71lvUpNTsnDOWrNRcoCBg5RIJONd9Gq2sQmqnFc/nqSa8i8u&#10;hl7zyJGvOyx/OkqifelaC8RdpGqeK54LYzPaW87it9ePl972eIGfsUgw5bnSJ2t1//cc6du7XZsX&#10;ed1rPky4CNe45d56unvPvtkeXJsrZNZJKaOA3zQZnVkNAzJEJQuTi7EusF/w724VvEut//3xJx77&#10;WNsN61Et2Lee9S/s19NtN6ymBt0tEwad872Y6+ciMKSsCr1Wnwysc6/PilRCPtb8SgjgEx59Vzce&#10;pOT6vL05Dgd1PPqqlxy5qG+Ga5z1JvW8FmGT0cz88r/8fw+kRL71+75prebPbDJbq8Us2GDNxNOv&#10;ecurj3zdcUzLF7Ewuz/QsXgA9bhJ1+tWTbnquo7NKmq6Zu1usofbPmnn28Wbn4u77jVZkBfhGreS&#10;BbTnkxCwYdcIQRCe7xrhNGuKihAdfftOW1hXzJy10EUgEKjHelGVxm8hjqXdjtqv/6nthvWpVsa7&#10;hvX4E49Nf+S73/kT9tt/2fbG8gu+fbiY38xm53sxg3TX4IlVdGYZ79pKePUGxbM3WZv9y2Z4ToEc&#10;d6umDOUVr/trd5izAwB0Hl0ABk9zk7p7Y28pi8mXfPFDJ3o92v5r73qv+Tv/+K38GbKbb/7eN5nf&#10;/IX1COZqsm6a0qaz1jIkvK6e/NPPGKNSccyjR1754gMy8OOali8L6Gyy0pJpunAQ5LCH23Oxznts&#10;LnI1ZbG/9FPvWUj4xTLrBY9cW8r47d3cX6s++fkf/6V2vl2Qat4/LPK6d+WBrQt1jVtlbQ2u8H58&#10;b3J7vR6i27ZS6uqf/iFawoAP/8KtJQbR0O5fC/Ytqd71+BOPPdl2w/pUeySsb/1r+/XZthtWcJDY&#10;C8awu2UubzxwkOG36os6qOlhZOLO4JRv18Qte3GHee3aVQPo2+htmUuDaxcK6EM1ZSgA/Q7LZ177&#10;5vkTaQCDp6nmQu9lX/rixSwkH7x0R1DAcQo34e/+uTm4Bx8dBHesQx3ox1e/aCHbxEJkmQX/oqZR&#10;/8u/8tEDf29KxO/lB3n9r27W37/0Sx5eSNvAumsCxvcKK2lKqE/0Gc8DsO+8x+YiVxOg37x68eXO&#10;uAYsgo16ePyaycfr1iftfHvuXfdwn+P8JC/KNW6V1QliKoCG3c056HXRQT9lwOHBf5afnsEKtVGa&#10;zS7OGsF+gWWJwD6/BfuWURjs/6HthjXDMdouWM96/InHcBfy37U9saIDxQ8ZALHZvySAn14oV3lh&#10;jkJ7QxFvnInRh/cmLoV3DT370Afb/cvm0vDBc5ftHlWQofzJ78y9+175+rlkF4CauyEGIHhalkBz&#10;oY7tLQJgQqDIaesjv/MxSmlcwcQcT+MveqEfHTALpsAi+rG5EFlWfewP5/MG4KoDEw5LxO/lB9mc&#10;Q0eB0qepJmsVi7XDIRTNRebDj56O8fR8SPg9j7FZl/rEB+fn1i/9mi9aizYf9hc76/gB4GiGFqxj&#10;n7Tz7bl13Xv0yx65cNe4VRYeosdhz2wNrgrLbY3YfQH8yM/Q3rLITdzpng8B4oh1Er7gsx6GXdPW&#10;UuqnHn/isS+03bBmGEbbBWtd/xb3I203rOZi7gC/wWF/jmVe5HS7CAiBlLirrL7TAF3Osw9P8rzG&#10;ttfmpsTeRG0PrpiN3qUL/cTuzz7wyfr7pudM02y66Utz0sJCvQmuffU3v+ZM7QUI+aa3fcWZtvHb&#10;v/x7B57Gf8f3f+OFD+w4DMy++W++/kzbw6LprP140gVoE0zA/0125uHXHd535y+JesNbX3fmdn3t&#10;W19bf//Hv33nIqzJRrr6wu1TMZ6uvfi5H0J/HmOzjn0DoOKLX/uyC99mhBedld3XHL/DAMc69kk7&#10;35471z1c5zHHL9o1bpWF+3GPoRCxuTS8ynAIF4Bx0Qthfae9m6adEMMLLwB5QPuarD6EKrasvmUU&#10;buL+l7Yb1q/ao2GN6/EnHstNy+5b2cWcB4wfmsvDB8xD2y8xW/1L84v6Mi7sDaBPQK7L9kJ2tkVD&#10;Xqa8MK9NEq9L1gojc23rYTPobp+5D5ZdTRmK85xBNYE/+tKcoT76u3NAEeyf00pnsQj9zn/wNxay&#10;gPj1n/utA4Edb//hb7/wgQoffu8cdAVL8qvecjqwDgueb/2737CyxVoT7H3VV7/swP8o/P1+7K0/&#10;/M0/rb8He+IsC1n0m/NRAvPoKNYqjovm/Hjhow+deK7ezbD9uVarHpt17Zu3/O2vO/NDBfiMPvaz&#10;/5Bfy7AgwFx/89u/9tTvf+N3vaEePxw/RwEc69Yn7Xw7375d1HUPhWCu01iArOIadx7rBBACup0+&#10;79vX4d469M9m3Q+As9vpCUOwsW5Zedk1DYC+y4Nrph9vmbaWUj/5+BOP3Wi7Yf2qBfvWv/4drt1t&#10;N6y2cIHb6F82W/arG/XnTL8FV89eRK8MH7Cfc/XMslU+feS/+cXxwpdtY7fTZT8j9WxdqilDec0b&#10;X8nFejOYoynDOk09/elnzPvePT/sIZ096cIB4Ml3/+C3LSxQAoEdv/zTv1H/jO2eZZG7ikKbf+MX&#10;P1D//C3f84YT9yMWf1jwLDOY43A1TcmxWMP8anomNcHge82h5r6/44fecir5NRaK36KG6qj/n717&#10;gZElKw87frqrqrur393T81wH/MBKWEXW2k4CRjFZsNYQW3jjDgHZWiBZk4eJyZI2Tti5C+zC3Q6W&#10;zQQlSMiCKMGSceyQkRdCYpnYEIskbASSkVAg8lo8loWFfdy58+zp1+R8p7vm9jxvz0x3dT3+v6va&#10;uo/ZmZqvu+ac89U55/vsxx8/82NHZ5S89NUXG2DKe2nSg8qgmsVrE8bYeFXAL5uAkUSaJFOFPKCR&#10;LQmmQb6GJHku8/qNzhb+08e+eGqCI4wx4f02u9hOot2T/sNr3nzPxPbqm0Yb5393dbACKJcpmtll&#10;ge5jeyt9+l09frncXrjemKTgDh/C+/39HltV5TpZldbjsUTIVi2FhGwm/AHCEE4k+0JubX1Vfro+&#10;RCT8ZxJ+blXViiuqnJ0zSanbNkqnLfv1fj/ydyn9uSq5OVUtLKpsZnJPqaTqVq/fDX5wR2IiVXdz&#10;6WJ4ZiOqwfKS0UIdkyjMcdzjf/jFI0tnJeEnA8pxZtPJktNf/LV7j3Seveu96sDoeMGOq8wa8MMX&#10;Pv1nl46jJGDedK1+GEeZOTX6uaZFNiUffb0kGeSRa5DX4TLfu1RWlgHpOGTAK4O90WSSvPbnbZj+&#10;xJeODuDGTYDIx3mD5Ljw+7UJa2zkfST34EVmP8rPv9e/7TWHiTS5l2Rm8qTJvTj6s1C+5jiJotNe&#10;P5nJdF5yKCwx4f0WjNie1e6N8/70+g/St5lk/2EabZy/3dbBqhnZbufIdj9B7WPra5V9wK88FrIz&#10;quhWlJvK+pPwGx1DDWf0lfM1PRa7w4zLDkK4H3kI/Mba+uoGYQgnmxCEn74BP9WoN/+3/u1PEA3/&#10;GvXDhs5KKSc7p4r66PT21e7+ljla7WFJetMe9c9tcGXKv+wxIee8bnzddH4qlWb7+jqkyMVeezfY&#10;RTqGDbg8McyFcEq+ty+O17kfLcwhFXsn9TVkwCAzDbzPLwNKOeSpvVT1PD64l6f3UuFztJPuJQJO&#10;+/vLkAHp4gtrh8kZGbCedi1Bsv6hPzSzHK8SR3lt//O//W/qFX/vZYd/t7/Xnto1y76Po8kAz0U3&#10;LT/+vct7Vg55T0hRjePfuwxyF14wf2J/QplperuZKjJAk6SF996Q8x0/uGCuWRLko7OWZNApG7/L&#10;flDejD6JcVxm9/n92oQ5NvKekGTAU1//UfNe+tYT3zkxe1r2Jv2+Fy2bpYDHH3J87P3/xcx2mjS5&#10;lr+oFY+0A//s/W8wr8f3vvnMiSXVZ71+Mhv8v3/sTyMRE95vwYntee3e5rNbJ96f0u6Ntu3T6D9M&#10;o42bxfhAtp6RRNrm7o1gXuRw6yHZisi64lJeSa5JcjOtxxbfvvENdTD6NSYb2JPXr+Msy6ZHixcy&#10;s2/ipGrYvyEM4UWyLzpW9fEZwjBb8lSplE2bZbeyP97e/rZqd/cPF8+2e/uq022bhJskAvv97mAZ&#10;sG5sU3ZG2VbKfGQyOZ1bU67jcM+7ICb6vMZaBvuZokn2hZXMYjo+aJME4CT3mZEBg3TYX/2Gu490&#10;tE/rIJ9FOuqSCJDO+qTIwHRuoXQ4iJBZSR+69ntXXr48LfKa/N4HPnliBtm4cZSZBp/48B+b16O6&#10;dCs53WlNL9ln9n085fouumn5Wd+7zPS46HtoHFLMZfS9Icuf79Bfa5yvJ8vE73/o52PTnvj92oQ9&#10;Nt57aex76MtPmQcm00y8fO6xz6vWbuvIz5Jb7cI9t/3/JfEis7CiFBPebzuB/vly6716+/fn7/zm&#10;p8xDh0n2HybdxvnbhR3M7rOTKZVN59XO/pbq9YK5mkb22bP1WGQS37P8SjlZNV9cVtutTbW7v32r&#10;T3/VscYpST6ZGGHrsUzJrai8Pgb/dECibzqur62v7hGG8CLZFxH6Rvxso9789FitM/y5uXRjL8t8&#10;hcyoO5DlszJ7L2Gpbm9fN1Rp0zDJv/lROcprCGWWoTSU8nUDmfDT1+ToDohsdCwxDCuZxSRJoNG9&#10;3EYr9U6yw/7Jj3zaLA+Wqo3j7h0ns0U+98kvTC0BJ4MaWe7kzcSSQiAf+43HArep9ihJUspeQbKf&#10;3Lh7EcksHRnQe0bjP81Bnbxu8hqOJnmvsmm5973f/dqXTPU95A0wZUnquNWLZZD8R7/7ucAmi/16&#10;X077tYlLbGR2lex/51cSVJJ13/rz75jKp+P+XJH3/P/4g/9zqeWKYYgJ77dwf0/S1nz+U18MVRvn&#10;p4QpfuGobCqvtvaCufrRTDKwJtvHluIYbrqoNra/q3bbO3qs07k10+8yib9jyTtZ8WPpMZRMBJDV&#10;VMfHN5g4qSb4YcIQ8nwEIYgU2buPZF8QG379KznSqMoeFx6/SsR7DWFGdz5u7DwX2FhJY57NFEyM&#10;wt6Ay3IT78m/DN6mOfCWJTdyyD5yxbmC+rFX3Hmi4y4d569/5Sn1tS9/Y+qzC+Tzy3KlX3709ebP&#10;ci2yZEhmIga6Z/PVJ80h+xLN3zF3YhnWaByPLz2VpVue0f26pkUSvKMDoatuWi7f90ev3/rep/ke&#10;kgSpVIWUpbqnLQ0TZy1XjWWP28fXJoqxkftRfh7P6v0kSTtJcp93jdJGSHGn05aFRjEmvN/C+fPl&#10;eLsXpjbOr762md1npVXayajdtq16/V7gHq67pmqwPfHvXX7J6iY3XVA7rU0z0+9AUn7DWXlH4uD9&#10;efQsvI8ZbnMkVYNlbCDLdfOZyolxAYm+qXl4bX21TRhCnoNgI8toadSbf6BP98bnHaxUrVLlhb+A&#10;vfa2embz24FdWiD7FZqCJ6kcT+sQKrKnkbfEUmYgjLPP1qS+ngwuP3r947wIQEB+BkR1CTUwi/sp&#10;TG2c13dttXfUxs4zgdsnW5bAzhWWVHYCBTpuF4dOr6W//x2132mpVmfXJAOlCrAXCy85KlsbSVJQ&#10;lhcPhncJsxegrf8s2w9lU4WZjgc2NjdVt9uN0+33VbkF19ZXu/wkCjdm9kWPzO77OaUUGRKcKm1n&#10;zNT9vaAm+xzXLOMl0Qc/jO5XdNXBucyG8Hz3G9Of2Tf69YK+aTkAAHFo4w4r86ZyKrH73ODPAbo+&#10;KcyRctK+xEGKDcrR63fNNkYy4aB/0FPdXtsk+GTigcza6/U6+ppck+yTPKAkImW7ITNXcBhP+Ord&#10;JPqiIUkIokXfmF/Wp98lEuE2TqMmH+MdF7rph8VAjpSvD0oHxE4NG3ueQ8Af3/zKU4e/v8om41JJ&#10;c3TZ07Q3EZfl2n5+PQAA/BL2Nu7W1jnZQaIvCMmq4TXJCppkwt9+tvTrJSaSxMulS6qcW1BFd05V&#10;C0tmf/NqYdn8vZsqHM44lG2Obs384+G/j6Qq1H8iDNFAsi+a3q2PHmEIJ69Rkyda8uTLO7c7u+bJ&#10;12BafNs8GTP7Y1ywAZT/303nBnsFBuxJmcw6tEn0wUdf+7/fNBuoC9kbSPYsuqh8Kafu+YWXHf5Z&#10;inZMe0+jH/mbf8XXrwcAgF+i0salZW886W8HJFklyUcpgDfOfuHeZILLTCw4jzdu8c7etZw1niHR&#10;57tra+urTKWMCJJ9EaRv0Cf06d8RifBpd1tqv7Ojbu4+q57felo9v/1d9dRzf6Ge2XxKPad//6T+&#10;/dMbXzd7gMi/Pbv5bbW1d8P8f6ON83kNszSaVtJRaTsduO9fOiHy9I+nePCLDCCkUqLnVff9pEne&#10;jctJO+pn/8ErD6sOCyk8MU1yfaOblj/xpa/xQgIAIiEKbZzXB5flq4mA7NcnSTUpcjFOYY7Rfrg3&#10;saDfH6zq7Pbb5t/lLN+fTEpgmW1k/K+19dX/Shiigyk00XVdH2/UR4ZQBJs0ntJYDpJ2+2qvs2f2&#10;qDisXmUa1lub2bbae/q/e4OGO2mZjW+lEbaTjsqm82Z6vmOdn8iTZbyDKfXJI19nlmTPDumAJIfJ&#10;PsAvsk+fV3VXlg393bf+bfWJD//xbStiyixASQ6OLjWSff+mXQlVKth6ZNNyqfQJAEAURKGNO1zG&#10;67iDarwBkLJTyk2N/zDTm0gg53anpfvnSdU6HKPI0KE/GEso2QcwZfbblj/btqOS8ouVOmF0jRBE&#10;C3dhRK2trz7ZqDd/S//2AaIRXHvtLbXT2lK7smFtv28aTnGQUKeXqT/akzBP0+SQj+kkOmZ57+7+&#10;tlmmm03llW2lz5whV87V1I7+2AD0iMxJNgweZ1kBMA2f+vd/ot50rW5m6Eny7pcffb1ZOvTk/3tK&#10;feOrTx75WKkQKPv7jc48EFKB14/qmy+/98cPf09hDgBAlESpjZPtd2QlzX53f/AXM3qYLRV4q/lF&#10;My64ne3WhplIIGMSqaIrycrBzL7e6eMSbwag/mVbttmOR1bqZPQ4RAoCJhIWq3XC4Y/W1lc/Sxii&#10;hWRftMnsvjfrI0cogtb4t9XN3edNkq8r+/Ad7wB4vz9+HuUlA0caWpkBKJ+v3dtXnW5bFd2ySjnZ&#10;U6/BsTOqlKuqmzvP30ouzoosF1BJlvBiZmQ23kcfXTdLcmWGnxlwvOYupeQYgyQGP/fY56d+nVII&#10;ZHTJMIU5AABREbU2LqH7tWZm34xXrEjyTVYAHe9fj/a5t/duqM29DT2W6NyagDBM7kkv/TDRN5rw&#10;G/k7+SgZe+hRiNpr7+pxxqZKO66ZfJDLlHhzB987CUH0JFguF22NelMSftGdkqvbmFqlGprLlftt&#10;v7untnafN7PqvJl8k4tHwvtC5iQl7Eu5Od3IFnUjnzrx4VL045mtp83y4Zl1RLzqYLpDsFT5fpJ9&#10;mLm/ds9d6qdf/9KxPlaWGH3244+fmP0HAADiTZbAPrf1neEWPLMh2+TMF1eUm8qf2sdu6bHA9t6G&#10;OXd73Vtjk2Njigv37Yf/n2w5VHIrZpuh9BkTEIJuY3NTdbvdKL9VH1tbX/073LHRw8y+6PtNffyK&#10;PnikEgC77S2zN9/e/pT29DrWIMvTxM3dG6bhltL21sj+GdLgy6w/Vx9tb3nBLAyvWfb6INGHIPjC&#10;p//MHLJcd/GFNfU3XnnnkX+X6r1S1GPzuS2SfAAA4KxOrtrvzK6PbR76Z6sq4wxmS3p9bG+yT7e3&#10;r3ZaN9XO/tZgme7ggwZ986tMAhiZ+SfbDW3IJIf2tqrmF0zSEQF7k7JXX2Qxsy8GGvXmO/TpX0Xz&#10;HRz8mX2jCazv3PiaafR9K4ox/Lqyf0YlV1N5t3LiQzrdlvrezadml/AbdipqxWWVz5RJ9gEAACD0&#10;ZLbcs5vfNstbZ9G3luW7c4VFlbLdU69tY/t7ZsntlWbxXUAm5aqC7uvnQtbfj/jMvt9ZW1+9j7s1&#10;mtgNPx4+qI+nCcNsJIZPtWQvjFanNfmlu+cZPpmTffxkue7O/uaJSreyd1/BLZtp/rOLUdIU55BY&#10;8QACAAAAYXdw0DNLY33uVJu+f8rJqPnSyqmJvl6/M1y62zo6ZpjydcnXe37nGdXp7Zv+Pn3+mZPp&#10;nA8Thugi2RcDa+urUnL1fURiFo38oBE76HfVbnvn/IIbPjT8slegdDyOk41zZTmvecrm55M2b+ah&#10;ZfubBAUAAACm29FVyWTS3771UD5dUFbCOXVssrl3Q221bg5WGp1WYXd6AyPV63XVzZ1nVae7x0P+&#10;2fvI2vrqE4Qhukj2xceH9MHmUjPS141pq70zuwsYNqSdXscUCDnxgyBhqbxbUrbl+JuIHM48lH1C&#10;vJmFLOMFAABA2PV0v/vg4MC/vrXuQ8uvYrZitu45rU8t1XZbsnTXuy4fE33eNcoega3Onu7/d+n3&#10;z45M63yUMEQbyb6YWFtflc0iHiYS/vKeWLU7LVMsY8YXoxv4rtrXjevxp2hynWnbNct5Z9IZOuir&#10;jMOGvQAAAAg/s2d30hr0uf1KaMk+fc5we56kfeo1tTu7JtGmZphkk1HI7jDh510XfPdba+urTASK&#10;OJJ98fLb+mCqrt8NvSTZem1Tej4AF6R2Wlun/zDQnYKiO2dm+PndAXAdV/UPerxhAAAAEHqm/+8V&#10;v/NhPzwhK3Tyblk5VubMD93zZvXNcCxirqOzZ8ZHsq85s/t8J8vNrhOG6CPZFyNr66uyQ+w7iYS/&#10;Df1pjfEML8jsHdI/6J55vaVsVaXttD/Xetg5SZnGHgAAAAg7b0af2Rdv+l/MbIdTzs2p/DmVbqX/&#10;Lwm2gARIdfS1yLJj+O5fr62vPksYoo9kX/z8vj6+RBj8bexTMnOtH4yZa7I/X69/dmUw20qrXKZo&#10;quP6FiP9y9Jfj2n8AAAACDtJuJn+9jT7tiOF9bKpvMqk8rcZA9izn3gwGByZ62h3W/4kQzFqQx/v&#10;JwzxQLIvZtbWV2X61LuIhL+NvZW0dAPsznba/LBxlYSalXTO6QgkzVPBglvS1570IT5J81Qvecre&#10;IgAAAEDYSH/bsVJeZ3dq/XrpQ8sefbXiivl65z04l4IY9jljAB8HR+bkWGlm9vnv19fWVzcIQzyQ&#10;7IshfYN/Qp8eJxL+kb0zZKnqrJ+mWZalHDt16qa9Rz5O/3s1v6SKuvNg9hqcYidFpB132PbT4AMA&#10;ACDczMy+Xnfw4HwaD/uHs/pkQoGsyBn9umePAxzz76ZvH4DVNHIt9P199bQ+PkgY4oNkX3w9SAj8&#10;bczyuiF2LOdWA+3vBZhGPWWllZsav+qtbPKbcdzpdVLUYAlvJpXlTQIAAIDIkIIZZpnqNPr9w8q7&#10;86U7TN9+3K1wsumCsr2H/rNMtJnrz7KFj7/et7a+uk0Y4oNkX0zpG/0z+vQZIuGflO2ahJ/vhok+&#10;OReGybtxG1aZXl/J1Q5n3k20U+DN6rPT5y4rBgAAAMJGZvXZk9ymZmSPPlmtI4m71HCp8Lgz5CQx&#10;KP16mRE48b79uN+DkqRjXrn6+pnZ55sn9fEhwhAvJPvibZUQ+EeWxhbcqirlqoMG1muwp93IHRyY&#10;J4tSoSubLl1obzxpgFNOVtUKi7pBzp3oaEyiwZcNhdmvAwAAAFEiK1eSk1rG6/W9TeG/jJov3qFK&#10;2dql9rzOZ0pmW5+ZLOU1e4dbvhcDhHp4bX21TRjihTssxvQN/3l9+gSR8I8k/ErZOX1UB0/ipJGd&#10;ckMr+3IUsxVVdCuHT88u+hTNsV39/1eV6y3pveo1e08ldSOf1Y09T/UAAAAQrX6/o1J2+uoPyb1V&#10;OkqZz1fSffq0nbn0p8ukcnpsUD1aPHDaffHDMUhS5dIFtvDx15/r47cJQ/yQ7INU5mWzBD9vusRg&#10;hl8lvzBoZKfYqEqHYK6wqIru3JWWykoyTqb9VwtLKpcpnGi4L/c5k/r6MuYAAAAAoqZSWLjaCpaR&#10;vrZMFCjn51XerVxqRt8o18mpcq42KNbhh8MthUqmCKCdTPHm8HG8v7a+2iUMMcw7EIJ40zf+l/Tp&#10;94mEf0wVLJnRli6oWnFFVfK1wVO/Uxr1i3YCvD/Lsl2ppFstLKp8pjyRmXNmSa+dUXP5RTMz0bLs&#10;y8/w0/9f2kmbPQQBAACAKJKkluxPl7jsklVZ9qr/31K2ohbK36eyqcKVr0n27pZkoas/VzU/r8+5&#10;qcdBxg2FTEn3/Su8KfzFWD/OP38IAbSH9PFa+TlMKPwlBTDKuQXd+FXUXmdH7e5vqXZ3X3W6p2yp&#10;MLJXx+Gfj/1e9vCQp34F3SGQz20lJ3+LW/L53bLqH/TVdmtTf9n+0Ws5z0ixEFlWLJ0L6XCwjBcA&#10;AABRJA/Ku72O2u/sjd9nHvabZX872d/a7LNnpSdyPaP97lymrLLponpu62nVau/o/v3BoIKw56IP&#10;9o+PV4Z/J0UKZemwJD+pwOsrmdXXJwzxlOBmg2jUmx/Rp18K3ztYqVqlGonXoN/vqnavrXq6M9A/&#10;6JmkX0t3Ctqdlmno5YmgdBTknEwmD5NkktyTv5NOgDw1yzg53655p7Whbu7eUPvd1snOwEhi77DR&#10;1793LEfldaeinF/gxgMAAEDkSZ95c++GarX3bvWTvf7xaL95pB8t/X9ZTSPb/8iqIG/cPo2H5N1+&#10;W+23d9Xu/rba6+yqXr936x9Pyxec0c/3fp8w19s3Sb5SrhbqbXs2NjdVtxvKVbCPr62vvpS7L76Y&#10;2QfPe/TxRn04hGI2EglLZZyseQVk1px70FXFYbspja835V4SgdJ4puVjzay65OGTPr9nyMk+ftL8&#10;39x93iQlj/Aa/WEHQZYWy3LlvFvyNSEJAAAAzFI2XTL9+JvqWbUnM/xGk2PHEmeyx185VzXF8Ub3&#10;5ptmP19m3NmZlJnpt9feUjutLdXty2zElrmsI8m/4/18ffaSe65UIE5apt8vExFStsuLPzsPEoKY&#10;5xeY2QdPo978gD49EK53cHRm9t1qO89+ahekJa/Hr6Xd3VO7umOw097WHYKucqzBNH1JTspMPmn0&#10;pQMx7c4KAAAAEES9fsds2yOrd2RZ76Cv3FcZxzUP0DN2xuxrZ1mznX8h13Wg+/B9/WtnuG1Pu9s2&#10;ffhur20K/8lZZuzJv0m/PyN7E6rB/nxRKsAR0pl9f7K2vvpT3HHxxsw+jPoPKmzJvgg6KxEWtMT8&#10;8euUJ3epvKvKakF1ZDlyv6ts3dhL9WGZgZhM8uMGAAAA8SVJMlmWm0t3zeqc/c6uWfkiM+ds3VcO&#10;Sn85YWbr2aaaZylbMwlJmXEoD/FlT3Dp69v6ezH7+w37+ezDHSgfJgSgGi9G/X1CEFyDRjccDah5&#10;uudkzVO9pNljkEQfAAAAYAbhktjTfWTZEkcSgDJDTrb0Cez16mtNmH0E7cO+vvzZ6+d7iT5WDQbG&#10;mwkBSPbBaNSbL9CntxAJTAqNPQAAADCeMM+K866dmX2B8VN6fH83YYg3kn3wvFtRnAN0WAAAAAAg&#10;7N5HCOKNZB9kVt8P69ObiAQAAAAAAKH3Ej3Ofw1hiC+SfRDv1YdFGAAAAAAAiIT3NOpNcj4xxQsf&#10;c/rmv0ufXkckAAAAAACIDMb6MUayD4/og83VAAAAAACIFpndZxOG+CHZF2P6pn+pPv0ckQAAAAAA&#10;IHJkf/43EIb4IdkXb01CAAAAAABAZD3SqDdThCFeSPbFlL7ZX6lPryASAAAAAABE1l/Sxz8hDPFC&#10;si++mNUHAAAAAED0PdioN3OEIT5I9sWQvsnv1aeXEAkAAAAAACJvSR9vJQzxQbIvZhr1przm7yES&#10;AAAAAADExr9s1JtlwhAPJPvi53X6+BHCAAAAAABAbEii71cJQzwkDg4OiEJMNOpNW5++oo8XRecd&#10;rFStUuXFBQAAAABM1Mbmpup2u1H6lnb08f1r66vP8upGGzP74uVNKkqJPgAAAAAAMC4p0nGNMEQf&#10;M/tiolFvpvTpCTUoux0ZvX5PbWxuqJ2dbV7kC7BtZ+8//s8PZokEAAAAEH33vfyBJ1r7rR8iEuPL&#10;pDOqUp5Tjm1H7Vtr6eOH19ZXv8WrHF3M7IuPt6iIJfqElbTUnP4BvFhbUo7j8CoDAAAAAC4taVmq&#10;Vp1XC7XFKCb6REYfD/FKR/x9TAiir1Fv5vXpHVH+HtPptFqaX1blUkUlkgledAAAAADA+BIJVcgX&#10;1crCisq6kV8E9eZGvckWXxFGsi8efkUfi9H/2ZxQRf3DeVn/cHZdVqgCAAAAAG4vlZLJI0uqUqqo&#10;ZDIWaRJLHw/zykcXyb6Ia9SbUl77HXH6nm3LVvPVeTU/t6DsaE67BgAAAABckST2quU5k+hLOam4&#10;ffu/2Kg37+RdENH3NiGIvLfroxTHb9zNuGaWX7FQMlOyAQAAAAAQuVxeLS+uqHwuH9cQyCC5yTsh&#10;mkj2RVij3pzXp7fFOQaytLdcLKvl+WWVTmd4UwAAAABAjElhRynwKIUepeBjzN3bqDf/Ou+K6CHZ&#10;F23X9JEjDN4P9EU1V6mZ6koAAAAAgPiQQo7lYsUUdpQCjzh0nRBED8m+iGrUmy/Qp39MJI7KZXOm&#10;ulI+VyAYAAAAABADUsBxsMVT0az+whE/3ag37yYM0UKyL7pkVh/rVk9705tNWKtqcWE5jpuwAgAA&#10;AEAsWLZtCjdKAUcp5IgzPUoIooVkXwQ16s0X6dMvEYnzpZ2UWlpYVpVyNS7l1QEAAAAg+hIJVSiU&#10;zKouKdyI23pZo978GcIQHWQ4oukRfbAx3ZgKuYKZ0p112d4QAAAAAMJMCjNKgcZKscyS3Yt5tFFv&#10;ErCIINkXMfrm/Kv69AtE4mIsy1K1ak0t1BaVbTsEBAAAAABCRFZrSUFGKcwoBRpxYXfp47WEISL3&#10;AyGIHKmkQzb+kjLyFGhhWZV4CgQAAAAAoSAFGFcW7zAFGXEljzTqTTY3jACSfRGib8qX6NO9ROJq&#10;JMlXKpTU0sKKyrC/AwAAAAAEkhRclMKLVfZhn5QX6+M+whB+3A3R8l5CMDmObauFuQVVq84ri8pN&#10;AAAAABAIktiTQouL80um8CIm6uFGvUlQw36PEIJo0Dfj3fp0D5GYvKybNQU8CvmiqeoEAAAAAJjV&#10;+Cw3GJ/lCmy9NB0v1Mc/JAzhRrIvOpqEYIo3SjKhKqWKWpInR6k0AQEAAAAAH0khRSmoKIUVpcAi&#10;puqhRr3JnlYhRrIvAvRN+LP69BNEYvrMnhDzS6pamWNPCAAAAACYMrOnerFsCilKQUX4YkkfbyUM&#10;4UW2IuQa9abMW75OJPyVz+bV8uKKyuXyBAMAAAAApkAKJkrhRCmgyJJd3/2LRr1ZIgzhRLIv/F6n&#10;j7sIg/+spKXmynNmpp/jOAQEAAAAACYx1rJsUyhRCiZK4UTMxJw+/jlhCCeSfSHWqDflp94jRGK2&#10;ZA+/pfllVS5VVCLJ0yYAAAAAuJREwhRGlAIcUigRM/erjXqzRhjCh2RfuN2nj79MGILQJiVUUTdK&#10;Kwt3KJdGCQAAAAAuZDCJYskURkwyiSIoZN+qdxCG8CHZF1KNejOlmNUXOFIVar46r+bnFpTNdHMA&#10;AAAAOJcUPqwOt0eSgogInH/aqDeXCUPI7itCEFr/SB8vIAzB5GZcM/W8WCiZqegAAAAAgKOk4KEU&#10;PsxT+DDIpATyuwlDuJDsC6FGvenq0zUiEWyytLcsJeLnl1WaEvEAAAAAYEiBw8Xakil4KIUPEXj3&#10;N+rNHyQM4UGyL5we0McSYQhTQ7ao5io1lbRoyAAAAADEkxQ0lMKGS2ZCRJqAhGhYq493EYbwINkX&#10;Mo16s6xPv0YkwieXzamVhRVVyBcIBgAAAIBYkUKGZqujfNGsgkLovLFRb95JGMKBZF/4vE0fVcIQ&#10;0hsumVSVUlUtLiyrVIonWQAAAACiTQoXSgFDKWRoWxQxDDHJ0L6XMIQDyb4QadSbNX16O5EIv7ST&#10;GpSVL1dNAhAAAAAAIiWRMAULZTafFDBEJNQb9eaPEYbgI8sQLg/qI0cYoqOQK5jqU1mXlxUAAABA&#10;NEiBQilUKAULWbIbOU1CEHwk+0KiUW+u6NNbiET0SPWpWrWmFmqLyrYdAgIAAAAglKQgoRQmlAKF&#10;UqgQkfSqRr35csIQ8HuREISGVL7JEIboysjTr4VlVeLpFwAAAICQyecKpiChFCZE5LF3X8CR7AuB&#10;Rr35In26n0hEnyT5SrKvxeKKyrCvBQAAAICAS6VSpgBhlf3I4+TljXrz1YQhuLgTw+Gd+mAOdIxI&#10;laqFuQVVq84ri4pVAAAAAAJGEntScHBpftkUIETsPNqoN1mSFtT7kxAEm7557tSnNxCJeMq6WVO9&#10;qlAomWpWAAAAADD7cUpuME7JFQhGfElV3p8nDMFEsi/4ruuDLE+cb9JkQlWKZbU0v6TSqTQBAQAA&#10;ADATUlBQCgtKgUHLsggIrjfqTfJKAcSLEmD6pvlxRaYcQyknpRbnl1S1MsdeGAAAAAB8Y/YWL5ZN&#10;QUEpLAgMvVixEjGQyBgE26OEAMfls3lTwCOXyxMMAAAAAFMlhQOXFlZMIcEEWwvhpHc26k02bQwY&#10;kn0BpW+Wv6VPryISOI2VtNRcec7M9HPYDBcAAADApMcclm0KBkrhQMemaCDO9EP6uJ8wBAvJvuB6&#10;LyHA7cgefrKXX7lEmXsAAAAAE5BIqEK+aApwSMFAYAzvatSbLmEIDrIDAaRvklfr008SCYzXFidU&#10;MV8wjbFLYwwAAADgkrzJBJVSxRQKBMa0rI+3EIbgINkXMI16U36iNokELkqqYc1X59X83IKymWYP&#10;AAAAYNzEQDJpCgHKNkEptgnC5TzYqDfZWD4o9zQhCJy6Pn6UMOCy3IxrZvkVCyUzBR8AAAAAziKF&#10;/6QAoBQCBK5gTh9vJwzBQLIvQBr1prwe7NWHK5OlveVi2ST9MukMAQEAAABwhOM4ZiafFP6TAoDA&#10;BLytUW/WCMPskewLljfq48WEARNrwG1bLdQWTRWtpEUDDgAAAMQ+CZBMqnKpopbml80efcAElRSz&#10;+4JxnxOCYGjUm7IxwruIBKZBqmitLKyoQr7A0l4AAAAgpqSgn9nyJ180q4GAKXigUW8uE4bZItkX&#10;HPfr4wcIA6Z2syeTqlKqmupaKSe1S0QAAACAeLBse0sK+UlBP4sVP5gu2UfqGmGYrf8vwACChXJT&#10;OpKumQAAAABJRU5ErkJgglBLAQItABQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAAOwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOSrUZ0oAwAAzwYAAA4AAAAA&#10;AAAAAAAAAAAAOgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKomDr68AAAAIQEAABkA&#10;AAAAAAAAAAAAAAAAjgUAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwECLQAUAAYACAAAACEA&#10;fNnvwuAAAAAIAQAADwAAAAAAAAAAAAAAAACBBgAAZHJzL2Rvd25yZXYueG1sUEsBAi0ACgAAAAAA&#10;AAAhAF+WJ4es1REArNURABQAAAAAAAAAAAAAAAAAjgcAAGRycy9tZWRpYS9pbWFnZTEucG5nUEsF&#10;BgAAAAAGAAYAfAEAAGzdEQAAAA==&#10;" stroked="f" strokeweight="2pt">
-                <v:fill r:id="rId11" o:title="" recolor="t" rotate="t" type="frame"/>
+              <v:rect w14:anchorId="366EF568" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-1.5pt;margin-top:0;width:615.6pt;height:326.9pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDtHvbMugIAAPQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5&#10;faTpymUVKapATEgIKmDi2XVsYsmxvWO3affrd2wnKQK0SdP64B773L9855xf7FpNtgK8sqai5dGE&#10;EmG4rZV5qeiPp+svZ5T4wEzNtDWionvh6cXi86fzzs3F1DZW1wIIBjF+3rmKNiG4eVF43oiW+SPr&#10;hEGltNCygFd4KWpgHUZvdTGdTE6KzkLtwHLhPb5eZSVdpPhSCh7upfQiEF1RrC2kE9K5jmexOGfz&#10;F2CuUbwvg/1DFS1TBpOOoa5YYGQD6l2oVnGw3spwxG1bWCkVF6kH7KacvOnmsWFOpF4QHO9GmPz/&#10;C8vvto9uBQhD5/zcoxi72Elo4z/WR3YJrP0IltgFwvHx9Kw8K6eIKUfdrDwuv56eRDiLg7sDH74L&#10;25IoVBTwaySQ2PbWh2w6mMRsa63ctdKa1A6Bw8hgw7MKTYIByZV8o1EPBH7Gv9MlQ3xl+aYVJmTO&#10;gNAsIGF9o5zHNHPRrkWNBd7UZWaEB/6A1SZ2+AAi8CZWKLG6/h3bHBUoD7VHK23iaWzsJXcZX4oD&#10;wEkKey2y9YOQRNUI6TR1mLgvLjWQLUPWMs6x8Ny8b1gt8vPxBH893qNHQl8bDHioto/dB4hz9T52&#10;rjJ3l1xFGp2xsMmfCsvOo0fKbE0YnVtlLHwUQGNXfeZsP4CUoYkorW29X0EkQiKEd/xaIZdumQ8r&#10;BjipyBLcPuEeD6ltV1HbS5Q0Fn599B7tkTmopaTDya+o/7lhICjRNwZH61s5m8VVkS6z49PIcXit&#10;Wb/WmE17afEzlbjnHE9itA96ECXY9hmX1DJmRRUzHHNXlAcYLpchbyRcc1wsl8kM14Nj4dY8Oj5Q&#10;P87K0+6ZgesHKuAs3tlhS7D5m7nKtpmLy02wUqWhO+Da442rJRGnX4Nxd72+J6vDsl78BgAA//8D&#10;AFBLAwQKAAAAAAAAACEAX5Ynh6zVEQCs1REAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBORw0K&#10;GgoAAAANSUhEUgAABPsAAAKpCAYAAADKcinxAAAAGXRFWHRTb2Z0d2FyZQBBZG9iZSBJbWFnZVJl&#10;YWR5ccllPAAAAyZpVFh0WE1MOmNvbS5hZG9iZS54bXAAAAAAADw/eHBhY2tldCBiZWdpbj0i77u/&#10;IiBpZD0iVzVNME1wQ2VoaUh6cmVTek5UY3prYzlkIj8+IDx4OnhtcG1ldGEgeG1sbnM6eD0iYWRv&#10;YmU6bnM6bWV0YS8iIHg6eG1wdGs9IkFkb2JlIFhNUCBDb3JlIDUuNi1jMDY3IDc5LjE1Nzc0Nywg&#10;MjAxNS8wMy8zMC0yMzo0MDo0MiAgICAgICAgIj4gPHJkZjpSREYgeG1sbnM6cmRmPSJodHRwOi8v&#10;d3d3LnczLm9yZy8xOTk5LzAyLzIyLXJkZi1zeW50YXgtbnMjIj4gPHJkZjpEZXNjcmlwdGlvbiBy&#10;ZGY6YWJvdXQ9IiIgeG1sbnM6eG1wPSJodHRwOi8vbnMuYWRvYmUuY29tL3hhcC8xLjAvIiB4bWxu&#10;czp4bXBNTT0iaHR0cDovL25zLmFkb2JlLmNvbS94YXAvMS4wL21tLyIgeG1sbnM6c3RSZWY9Imh0&#10;dHA6Ly9ucy5hZG9iZS5jb20veGFwLzEuMC9zVHlwZS9SZXNvdXJjZVJlZiMiIHhtcDpDcmVhdG9y&#10;VG9vbD0iQWRvYmUgUGhvdG9zaG9wIENDIDIwMTUgKFdpbmRvd3MpIiB4bXBNTTpJbnN0YW5jZUlE&#10;PSJ4bXAuaWlkOkE0RjQ3REYyNTdENzExRTVBREU1QjE0RkM0MkQ3MEY0IiB4bXBNTTpEb2N1bWVu&#10;dElEPSJ4bXAuZGlkOkE0RjQ3REYzNTdENzExRTVBREU1QjE0RkM0MkQ3MEY0Ij4gPHhtcE1NOkRl&#10;cml2ZWRGcm9tIHN0UmVmOmluc3RhbmNlSUQ9InhtcC5paWQ6QTRGNDdERjA1N0Q3MTFFNUFERTVC&#10;MTRGQzQyRDcwRjQiIHN0UmVmOmRvY3VtZW50SUQ9InhtcC5kaWQ6QTRGNDdERjE1N0Q3MTFFNUFE&#10;RTVCMTRGQzQyRDcwRjQiLz4gPC9yZGY6RGVzY3JpcHRpb24+IDwvcmRmOlJERj4gPC94OnhtcG1l&#10;dGE+IDw/eHBhY2tldCBlbmQ9InIiPz5wPCdoABHSHElEQVR42uy92bJl2XWeN1e3+7NPl1lZfQEg&#10;CIJk2LpxyKKu5OY9FH4TvYf8EvaVLxwhhx2hEE2rIyGBJAQWgGqyMvO0u997dRrfP8baVWTQEi9s&#10;ghFCVmRk5clz1l5rrjlH849//CP7b37v9/ssS6nP+1QU9mffp75L6bRv0/F4Svzq2iZNJ5M0GlVp&#10;v9+nzr5hMZul+Xxu37NP290utX2bGvu+w+mU6q7Xz2V24bIsUmkXbk5NKso8VVWRxpOx/WufmrpJ&#10;TVOn8XiSjqd9qps22WVSlmfp+mqZ6rq2+7HPb/p0qk+pbTvdR9O2+pN72dnvwj6jKnK7/8Ku0aTK&#10;Pmdm/97bfRwOxzSZTtJ0Ok2r1YqP1X1l9jNjex7ueWrPUuS5fra2e7q5uUkXFxf2/6e03qzt3o6p&#10;7eyZF0t79jad7Bm579w+syxTGlWVrns8nNLT43O6mM/S1dVNqu3vdlfp/t1dOh3rNBqP0ov3XqWm&#10;a+2z6rTdb+wZdmk8Le3+RvbMN+mwP6a7+0fde5FX6er6Mm03W93DdDzWmtV9k/Kst3uye7G/817G&#10;diN7+9nO1ijLk62V3RDrNSrS9aK0r/WpPrXp45fjdLWYpNwWdmffz5rlth7jUWk/0ybbCqm0teDX&#10;envQ31mbzJ7VLmfv2t6D3VvfZ6kasea5XafR99dNp/3z4maa2FO2yqmze+S9sdas7fHEOyy0L0b2&#10;ezobpbGt3+l0sGfrtAf5zLm9s9b+Xtn9z+zddXZvrEPNOtq9JlvZTi+z1/UXy4ldM7N92Gs9RtVI&#10;+7jRNUZsKru3wq5Za1/PbO9O+Qx7D+v1c1qt13oWnnVs9zQqK/v/Mq2eV7afqjSxPcvzZHbRid5D&#10;betp6521aXlh+6Ljviu7h5H2Y1HY3rfr7Q/79Pz8lE72OZ2tW24PyPPperZI7N+Z7T/Oz8juk/3I&#10;/uf7RtXM9hULWaX54krPxBryi72U2ztv7czk9llV0Wtdcv7L7dk5SPqk3NZ4bmvR2bns7PsbWy/u&#10;/WT3V+psZyw6z2b3w9meTO1cn2rt/+nswn7Gfs6+r7ffY7vHyt5XnnXp6ekJg6F3uzMbYDdizzK2&#10;PVnb+TjZ18d2+532bmWfUdn98rOc6c16p89nrY7Ho84U56mxe+MwFXat0r43s/fG+1xcLLQ2I1vf&#10;vBjpvjvb403T63m4ZzNidn4OsgvX19daWzMeqRyNtH/miwtbmzxtdludr9o+tzLbwx5lf8/tPdhr&#10;tD1uNsPW+uJyps882VpwH3lhe8I+n/fAZ1YF+2OtvcD7YH+w1/Z27tn/5WimNcztfbpd7ez+dnqe&#10;guvZOjT2/niWvCr03Pxq7B319nM1a27vg/vjvrGb/Js2G99tf2Z6x3aWt3s/Dx0GlHPXaX2brtG7&#10;rarS7Gwl+4vtSUVre3BqZ5mfr9LF8tJ2SqnvbWxd2QcHWwfsbGH7/2jv5/lhZT8zsX100tpydjAV&#10;JefRPoZzYj9p63/QHi6zQvd5sPfPuertrPb2Hmazqd4Te3S3M7tfH8xOmy3fYZ/9vHImWDMej3N5&#10;rM0HHA/2+XNbu8Le98LO70y/57Y38EWsUVMf7dp78zeHtLxcaH+17VH7vmta2Tj2Qsa5ss/abLf6&#10;/uenx7R+frR7PdjnuF3k9978B987ny/S3tYY+4Jf0trZ7eFf2uR2A5vC9djnk/FM68YZXV5e2/6Y&#10;2D1P9Sy85VzO1tbInmdqP8f18HFVNdLPVfIp7NFTGk38HPUYYNvj7D/2D/fBeWlkjzvthLo5yv5j&#10;27bbTTrY/Yzs3XN9zuRmvdI5WCwW9t7GOnedfQ7vF99xsL2Lr5TPtnXifsdm77gH1v9o+5ef4d3g&#10;E092f6U9I+eStR3ZNWs7L9qh9r5rrmGfP9gWPpuzzefp++ydVNzH0X0nfpL1Odp7YO3M0JgdmegM&#10;Z+ZLF/Ol2aSFraetb2/7LbPYoc3SyT7naP7tyfbTvsYP2Trb16f2ea8++iRNzHevnrbpi199ZetT&#10;pp2tHcuJ72vqVrarKscWN8zkOzP2q60rvrrBFtpZrFhfu37Z1akwO1zZgl/YOl3Z/rtczNKL20tb&#10;Z+6z11HmZxqLRcpxqTXoxln6/IvP08//4s/T9vBg93hyu2gXyu37Hu7fpfa4Tc/ffJmu7V6KfmPn&#10;+GD3dJM+/d7vpVef/U6aXb+feluP8fIqFbZ3ypH5RrNLmf3Ge9vbt33kJmJn53fN3l4/aW+vHh/S&#10;T//NH6U//sm/tH39YM+20xmWHbF1ID7DjmGP6mOj85wVmfYHe4H3i43u2fj2gPIutodZK/f1vc7/&#10;dDbVXsJusYYdlkm+L9fXk/Y/ZyaT/cNWyMZVHotgc7sGO2D2i5iiSzpTtkq259vB/Nn9Ey+UsnfY&#10;W/YX9s1jAmKkXPfJ3WF3fv/Hv5v+93/2f6W/ya9/8Pf/fvrDP/qj9F/yr9L2bGnryZ74vf/qd9OH&#10;H35sNmyc3rMY9nd+54c699go7DjvhncwnU1kkw/YarNBrD+2rDXbxvfyHvFhJ7P303GRThuLjbYr&#10;e98n2eM3r9+Yn7tI1y9u7IyYnchGdnbHit2wmePp+JxbkLj0+O4scz/YZ9qVxF5F1qT7168THunn&#10;P/m36YPbm5SbL/zZT/4kVbYt7FssDtinTz/9JP2rf/PH6f1XL9Lq4ZHAOV1eXabVZmP3UclXvLlf&#10;pQuLCVkL4htiMJ7xwXw/sSd7m9iLeM+OkNlIs212L7tDkz549TK9fXOXeva+7cvMnv/TT36QHs0W&#10;He3aK4uh3rN8o1zaWR7P0zizON6ue7++Twc7+3Pzzye7z4fnrXz4zJ5/az5nYTF8aznV1NZkZv//&#10;5dd35nMqnZUDMaL9ubczXGJ/7HzVnNk8KV5ivcgLTrXHjqX9HpuNOpjtnZv9wuavtkfzuV1673pm&#10;a3HUtS5mVXr54jJ9/c2T7Pvano+fJ3fBTj89H2y97fz2vftsO59be62dJ5ZpY9fYmt/HJ8i3/x3+&#10;Jf9va/f+e7fp5sW13fc2/dYPPrN98kr53sj+nTyJI7DZrBRn2lPrOckNebqp+dzM7NPCcsnKbDYH&#10;5PL6Rj6as4NdJYbFVuG9y8gz5havy//g0zPPxbCLxLXc13K5VMyZeZKlmI09eWE+XTbQrn0ilyV2&#10;sLNbEcPluc4hcSH5C7GD4vjI9XQv5PUW5yg+So4DkBOnyAHxAXwm8RmxBfkRZxmby3W4R2yG235/&#10;v+SnvXL9Wn/n3Cj+jDwTHzmqxnbNSjEgn0M+QMxBDMI+IZ9Q/DseedxBnGLfQy7MPhvWiJjh0nKx&#10;g9ma0vw5+T5+VXEpuWDjeQbLNrLr8wxcl2cagyuY4yQuIbYiBsR/tPZe+c3Z55y34QeJc/hYYl3u&#10;U/YosAXekfvKQveayS/2kR/4ey/sHQmvOHreI38W1z7aeyb3AYdQ+se12y6ygyzyb88W+JPci3W4&#10;sLiI90WsO7w31ogYtbO/K9InZyRHSI718Pzy0+A3zUHvsDAbVHe1PotYjWvwmVyX98Qe0rqQn+jZ&#10;kt458eFoPJUdVOxjsTiYzsTWn/1IDI09Ancgzp3YGq5Xm/Tmm9dmD9fCkcBAPvzwo/S12e7d7pC2&#10;9g75XmIIjy/IjUuLszeKtz/65BPFD7/65RfpF7/4hb729LhSPu/5UZ4GS+PvqNf+6iKIYL3/UzaA&#10;fah3Yj8zfO0/9TP/X/zSueaz7M/hfAqjsc+eWJzHE7H38H+KitgkfmKFI3TJ/dvE/p04csH32XOX&#10;19e36dmCQECsI0CKEnkSwpMOIYYBp3c62MJbkswmPxx2OuRsMr5G8qYE2mNA34Sdb042RMVLNiMw&#10;nfgBaZV01Qri+Zm9XQcDwL8R4B/MWW4tSem1WVsldxw8Di4GEKCCF4+xYPGzeJvLxVwvmesf7H5n&#10;07kl/XNda21fJ4nhOpv1RoFFH4bp/u5ByZFAFvv3Us6p801tLxYwkuT27v4hXZqhxbhwuEigirKT&#10;kX5+fNRLwhmzMVaWPF5YYgJQyc8TIE/sz+fnlZL/zJ7l6urKnscBT8CgkyW9GDueYwhqOYQcToLy&#10;zowsgFAiny/IJnpz9iPd+3F3lMMmWcKYTOz/OwsG2CsKiu3bF7NSoB7bgiR2d6jtHnMF3Dmxkj0z&#10;QQu/t2sLxmx9cMwE3Bcz1sCBvokFCtxHDlADCCsArAyD4CDuxWIq47wzY4ixPphRw9hxPyRlCoRe&#10;XqRxBbDGzuVPMDlPxjEiBJaL+VTJx9EMBHupjcRjNi3T/dPOPteClpY9YUbt6M6okFWr9D6PtqZ8&#10;TaBoNdN+A7BgX/P/JPpP9k7YM9PLmYKwDy5mZjQW2sOADmOBhbZqtYPB9mAKcgC5TrY2vL8id5AP&#10;Z1L1ANwjrQ17iPdfRuJKUusOq9V+WF5eyunudhsZNJLLztZnsVwqaeIeAe8E8AGekdDZu+OdFZ7G&#10;BDjbuzPi5/OTOxsMOcnY3h0i68HZ6WUOep1h3Z8AND9bp1MnI8L3E6BwvmQc+Twz/KwdZ2S/X0ec&#10;kemzcCIl4DkAPo498wCCa07sOnuzGZypUs7ZrmN7g32Vk2RXDnICSlS2riQKezu/U7s2n8c9rtcr&#10;C3Iu9Z5wSpwnAZ1ympWeXQmf1qDX+mhNwoASe/BuZC+AtSpPPHm3gJGlwF0P8MZ1JwdZjnDivTwq&#10;yXoFkJtXAgMA1st5eTbQfC72BeeuZyRQkTEkYCv1PDwfAQDPUwFC2T3i/DICh8ydPWvdnI7hjP09&#10;DYEx+8wz3UzBzLFt9GB8NoEa90mQkkXhgwAl77Jzct3UJ63ViDWbOJDadZ4c5fq2XPfLu6A4o/dJ&#10;QWFXy2mfuC/eN8EPz6HCgoOKrC9ns9RnZ7IPAqyU7DvQyd7k6zw/60xhoxWQyTvfC4S/MNt3a4nZ&#10;dr/T2cS4CwwXKNG6XynK8949g6P2/52cY+Y+pu98D2JLhnekO2m1H9mne5Ky40mgL/6CBG9jdm9h&#10;ySV7EpAS21pZUMv+SDN/70pe8AEKgguB/Lw//JZAHrPd0xnASSVgaSiYEWy2ne/3IWCYFB4knyww&#10;4vkJ8vPwP9hynjurk9ZpbIGU7dAzwMbeH3Fu7T5PdSfwDOwDkJ2AfNrPcLa6R/x5FjZkt9kp2Jxm&#10;vheTinJ2BtNJ7www8WhnsA2wlQBPhQsCOrsf1lb+2O71Ynmhc9FgVzo/KwpWtGczt7NJqFo6bAES&#10;3S7xd8CA0+GkPc5nXtt736235hv29rylEnsVETLAWQ+e89z3KoFQp4CWM2HnGftcEMTbPs/cDxGc&#10;ZgBXgM2A7hRFKrf7bXsQ2Fe3fh1w6bLoZCNYX56Jc0cgzJkkseFNcw5y/IKtSWYX4P1Nba2XC/MZ&#10;05EALN5hc3IQC1+JQxpPs/T26V36+c/+OP30z/5delo/mJ2tFcB1dp4K859b2+924tLmzeu0+Pgz&#10;XJglCnn6+P2P0s3yOi1Hc7sHCkoWxwB+JC96UfwgK1Cy0GTyByTyHaiffY39/fR4n96+/ir9yb/7&#10;1xZgE+8ddBZSlAtmMy+ensxfs05cD18HYJpnUTfKhiA4l53jXXC+PWHoZG9q24f4J/Y3NqKwr3UC&#10;7DrFIVnusZNiwGywOykS1A4sWwXSjJ+Lg8t7qBXLFH8pIOb67AkSNLfNHoi7PSvcJsb+HhLw3/z6&#10;GwJ99j7m85nO7vLiwpKwa/v7NP3oRz/SPuBcXl1eya6UcS49eerSw8NDevHyhd7F/GKuApcAOYFz&#10;fZwr2/v4Q/sN1AEYiN/Bt57sXd/frc2QzVM2BWQbKwE9tZ7EZnF/JD0jiw+wkySA5BRnMBnCgN3f&#10;26+/VOH98e6dxbO57Fhn53sMEGl7453F9OQVXvTuw08eLa/Zm01ygIF74rp9mVmuctCew6ZMLWBd&#10;mb9gT1Ocfn62BHTmsWJztDNt+29vuQcx7qHxIuZ8bvGMnauc/IM/7avci4oktg47WyvOIWFHaTaW&#10;QvH1Ymn3fXDygp3ly4upClAkohT57++fI+bpvDBPnGnncDouBRBikwo7b5tDHWfNnsPWuIqC9NRi&#10;gSPFj9bXbYsfs2Wc2fM9PNs6jHLF28vlLP35L9+qQKHYQeucp+3BSRlcj0JhMRQ3e0+mL5eLdPe0&#10;8rJkxDL4mToAoL8LwJ7bjeIvgSAL2//TxSRtNuv03qv30qeffuaAFn6mGsm2UkC7ur62/GTrhXTL&#10;yfqiU/GId3Jla0b8f7G8UlzNGWq6sWLclngUEG40SxcXS/ke3inxDDaMej1FPmIQ1kogOoVM+/+x&#10;fOdRNp+4uI99P8SimcAvL9xpTwwmXACbx0RPdk6X1zdmrw+K9YiVuml3PqvfBTY4d03E+V0ASV0Q&#10;KxQjJy/skbNsjlv3l4BYtceK5McXltNob8Q6CwhTnuH4gmKKLPb1ZCw/QqGdteB+8BnDfQiMC6AP&#10;Hy08wGzAerv1YqLl1RQ0WWfiImLqyq4JzjEdzyIWLnSf5LHEgawt76w0m0L8BOi3F6CdK15Ugarw&#10;ogaxHP6R84WfwT5BYBE5xp4nb/zeIGGQexYBzHI2C8XZfjaIpcq80r+NCFyrkfJ/cofdfqs/Kf6m&#10;M5BYeaEty/RcFONz26fK+4iNFff2IhnofJmdAJ8hJpDPZQ3NXnou7jmQQKJ4z+RmAHXKF5Of4yzz&#10;vH3E5yg3OOlnugB/PZ+tFVMeLX449F7oFWZlDv3t23vFVCl/JzvHP4AzCdS15wVg5nduz3n37i79&#10;0R/+CxWSAaondjZURAJDCTIF72s0GaW7u6f0h3/0h4p3WUD215s3bwUSem6a6+v+70nneMhLePf4&#10;sOG8/XXA33dBvu9+7f/PXwP4XEWBJCsz2eKsVSlBPm9S5FE8jzDbN0eqyf84w5mWXzko0B+eUoWJ&#10;6dyCdXvgx8cHc7qHtLVEABCOBVpeXKXLy0sZPdDXw8GDPzFobKNtjwcZmXHngFdqCTzt/wGoOPy2&#10;iDisoy1qRfV5nAmo4uDAgss7T2qUxJRe/Ve1wf47ndoIOgqBjn5W7HOPOwV9YpXAWLCX5wwY2C3b&#10;MHYE8UksQwAjrgHbhgQWwwuQw0FpT/bZAJoWPJdUxXo/LAATGB3un6R/Oi0UPFqalbbrlQ4sm5YD&#10;PjIDg7FcLm78MF4UQqNVvTzV2sxKeAA27Am2u7WM1fsffWjPnKWFBUOrzcqcRGv3v9N7Kwo3IKWY&#10;lAcZSJ5pa8koLLfKDsGpPcp5HBToANAUMoBUirLeWZq8dNhDIL+zcZEW5rDn9vMEKlQOpn0S24f3&#10;IeTd1sqT8l4AGsEYzgsgr5GRbbSLuO+TObn9BpaevQMF+TCF7F2fPEEcxXoKb267AF8yMTAvzOFt&#10;bc0wTjxfjRFl89p/RZeJwUFQ04pVcZKBEcsF5p8AoErv+Wo58aACgNOeWywk2xskQs0p157su5Md&#10;2EbGo6eiZs+EYRGACltwe7R3OUuLGw9sb24sqFlcy6gf6oPew177vJVhKABDYRoKYLAwtXbDerT3&#10;MZv5YeV+j0evlvAuZ+aY15uN3iOVO/YjeyCvnDVDcDeaTXQdWIJugEj241wpocuUtKk6BssWJlnu&#10;4EZnhhbWHedgcAQTCwwo4KiSQ1UdQMHee8Me7xoBDjjpqgJEdygEkKjs8uTWpRfIDqhU9Lm+FwNN&#10;lYygBNADhwBIX1iyae5UVW2qWICgjxak2msWmDUCCK4L3cOeAIcktXMjVYhRUqZapztXQihymu1Z&#10;AN6JgNZCyV49brS+ShjCsdluFUPUDWUKJnGmaiO5LmddTivzag6BPUkpjkp7lEoZlUhLflnqUTX1&#10;dRgFWKbiRKP3DyAzn8e6ybFnzhjrvShQtycHIe16FQ6ylLnTfjjsLBi09ZsJ/HBWVNKS5GLdCqyy&#10;ax13mzNIWY0cKOKM8ty8f3fgmOBMlUhVVAFxikLMMPaLsJTCoWB/z0kA3dHOeXbM0nReKChn3Qj8&#10;caCZUOVMjKgW+2yfNc0dDHp8fA7GRCFnnk8KsYwzrxDofQnYJcgUOF3qebB/AjhzB+j5dtaJZE7A&#10;vdjLedpsDwq2ZrZnsfUwKEmw8syD1KOdUbFC8srZOrknGkpwCDjsZ5tp6w5S2yoTExT2McHdGdwm&#10;YOO9WADW7I8K1Llv/ASABPt9sZjqEjAlBd5bInPqYE938osJVlc+lo3yqmspdp1AOgpFAPIkZbuj&#10;/ORk4pVRAVwNG9SPF2s+sKpgufRDkAsDc1RFslTLXuGz2JNy4H0m8F/+q/UzcDq6r+HCFB3GtodZ&#10;udzurTLfiq9V1Z+EBtdfur3U3gKoaxxw7e37uzJ35jlBb+ngNLa9CJAaZgj+V4GtyJG9s4MViJbO&#10;VBBbr/KKNeAX75NNknthoBQInLQWnKUyfH5/JBm+cPazQM8k29B3zhrLYDcCDtuf9X5t9+tFgj53&#10;BuWpOaSx/RCg38bWfLacp/liZjYkU+KadTIltp/XKoIUmVepOQtTs6cljGj7/8rsWUWgb3af9693&#10;Z7HCvt7a+bWbpqgkwD6lhX3GwpJvgBElMiSAp15MdfkKgOJCqHN686sv0uM3b9L28S6d9o/6mbwa&#10;fOku3X3zTarsvV/ZZ2S92atdnZb2PYADne3Z++NKQW7Z2POUlkRWbjcqihOcC/m7zpL1RveH8anp&#10;FHjzdfr8L36WfvH5f0iH7dru0wN1MbKyb0GakdiTDixzRsTGI4agug9Qp+ptL4aujj6vsCjD1jor&#10;n7hZjAjCTAoHx0Z20tmdKZIHLxKx54rcA3JhcuGTvVCStOct2rX7qd2PRUKen1G7TPc0rSYRhHvF&#10;W1Fw3GCfOTMR0D0bkMXf/PrPgh+ci+enlfb3zYsbfY1ulz/8v/8w/aP/7h8pGd/v9rKvrQrfE71P&#10;bBggPsXxxWIuuz2fUnBffws2HGByr9Njs0o3KqZSXD4pFlfRbLG0a9s+GCUxZSk6ECfIL1Ncyc+4&#10;s7NLFafAMmxkU4lHAAq2T88CRcp2mX75k38lII54e00RRfHcSGwg9j1F4QKfb59/Z/4OtjQ2luvM&#10;R57Ew1THF2eyibXlRldmI/ieWnkCXShctyHepeA9G3sRnq4DzAYdAnYmYEdjZ3bbjWIpYvjFtfkW&#10;uobag7w/CTqFZ76PwjzFC+LuuvXiWilGciNbSayILyeh21NsbZ1JtCeHshvf1tHlEecGe36wL724&#10;nKSv7vfp8mKS3j3u0qvruecCZuvwpQcAwVGu619fTj2myLIAKjolmnTOUDjtI+GsBOgOgHySTcgV&#10;OxbyK2dA6u8Q9K5i9XfAR3wO++5i6UXGjz76KH32vc9kKxfmTwB4yPmubq/SzdV1ev36CzmWElt+&#10;BBydiF2G/xtNpoob8M/4KjrYqql3aNFNsd2sbd/nAh7oTqDoWNkegxWoTqZTrbOljhh8k+1VERfG&#10;SWx3Ck/KP5fLtFqtdf4EpgJA2/VEjrF/T1FE5GeHAvp4Gj5LcUCZvLrk4I0AM4qPis89FqYLAzuc&#10;vnP2smBVq5Bf+tks1dmUO6daecfJuwnMfuwFoleK//yzc3VbKdcPJh8+e7PenkF74gr8RKtuFQdp&#10;iE3YcwA4AJoOIjvwx/lgvSmwi3xROADOz0zF3G8FmsG65LP3uwAUi1zfqxgVMDD3Z8P/Odg6Va4G&#10;UEjRj7iFs391c6X8ZGDn1btGvr8KUI/iOovF+pPXsv48Azk1+Z66ExNx+SxYdr3+HSAOjCOpyBps&#10;wuw7ICn4B7bW9gkxonecjJRr6r6Dhc8e5uQR4w6lb0BG/o2f4TnFjk9OQGDPALwVAYL2UdzluVlz&#10;j6EL+dmmq9X5pdg/9xzBiRdO2lg/Pwu3gDkJXnK1vFK325/92Z+KLPXyvZcCzm9ubtPdu3cqMhO7&#10;k8dADlvQ0TZycJwc+E///M/Tw+Oj5Qx75e2Pq8d0dXWpd3t39ygCDYQr7okCBvfCNQfwmnWFPMA1&#10;+RmeX3sp1vyvsw1/6/6XnJk9T86SOWZZqFPKWdhV8ryI8mUvYoPnYdp73q7ihTRwAArNkAps7Yvb&#10;5c0/efHee2lqD//u3Vu91LEdCBKF5fI6aOpeycMRswH2Yp70CtTForANujcjx+ZSpdUWV62MJKRR&#10;Acb+c/DYVDNoyrQH2WfSYji062V25wQUo6iqc35pq5mMpzItS9sE/DuHb2B/KbHWwY9qH+DiyVsh&#10;nfbrASYVfZJQjFwtpxsc2L5XxYTKLwfEW3QbVbzUUpV7W0gTLb4DrVNUaxzq3gzZfKlqNOsDhZ/P&#10;7zsPQlhHb/tzUAAAkWqnWC+BNmdRCSPpdcaEBw3uTBsZaCVLVPNUnfD2KQ6eU7LbM61czBwOdeOA&#10;A+9gXOZqQ7iaL+xe+mitKJWIehBRqOJEW2KmCoAH9ic9byXnx71xYK6oKgZlWfuBKiKJgkAd34Tj&#10;MS2RUx0k1ntq1zicWhnsPEAZOa9IJkQBFjBaKZgT0FFWcgpa01MtoJnnhL1INQmwGcYN75gkPQOU&#10;smNAS9hsPFMSrqoFoAHHIyv17gD6GrE96vRshogbEHhm68o+oJXLEf3a9vw2DUx57hcjwQFar54V&#10;3D1ZMFmEc+CzWEscTBZMKrUmpVxfA6T1ysRY663WPLHNvDpXFpWMH/ctBkPvQZMYFNlQgfFECmdI&#10;ECumk4y2Mx4FdNl7haKuCkjuexgn6a2ydbQQT84sNoKEIpIrwGYZZYEtnVPyBeJ4+9ZsPtOZpfW8&#10;bU9np42TolUkE9De6XN3OJzCWw7LAMbULkj7QDEK55LLksmhR8WQewUQbcJowfrlLNKWfyDYgMXX&#10;+9lQkH486s+TqqGFBwWtt7KKxdinaF3ug1lYBiCVC4TGqXSpPztHkhcAKloKAMIIAur6KMc2MJa6&#10;AOS/WwWuxuXZMVQCRUe6rgOje+1ZniuPqimgGc+LHdsddqLuY4Nw/GphGBVK3NPAkLbvxUmmAArV&#10;AnBqzlUdsdvaziUNbM0FTIt9505ALDLaM0tvLfCzPRU4BYDERwHCYW+8LWmkZwaMp0KcR7sIAKlq&#10;gapmxtp2XgkUsCt2ZiEwkvVXq2nTRBt8r/0B03cIrPtoLScwhTXNZ4ldZefLGT0n2aWSZ+J85N6S&#10;z77i2bpYizJaRYcAFLsg9mHvsgZip4bdPogZ2zjoaMENARuMilqs1DYKHp0CbpaX5IlgSi3OjbOT&#10;+Dts5VYge6v7cSC6kz2fzy+9DcL2F59JMqo28HykZ4H5S4s84HOnKub4/N7KahRs2k7ricxEqbPW&#10;yqe0tUsCAP7KT+jMOYCIP1CluazChzj47hILSW0OXjzqtI+H5yJZcXaMM7ndNzpDczxyYFdtrbUz&#10;a3q1X7qP476VhMdZGH63YTfU1tGcHPCNzxazeTQK1qMnx6VYuuMAbL0DQG1IauFMUbnuoz2j17lq&#10;W2/tUBtKexBLTv4NEJszUFaKNy6vbuVT+P5CbdmAimPtp6qc2P2PZVuol9TmazZmv0qWwO57OoIN&#10;tE4XyEMUBFC21lmv4tiN2b4XFuzjl3oFyo3ONYHpSO/2JHDyVK/Sz/7836eH+y8tgC3SD7//Sfrk&#10;w1fp8vJCbMwNPsWSfwK6G/OdlxQwLDFc2Jld2D45WHD7eHevFr/d86OYEBsL8rHpYi0fWJdc57Wr&#10;/R1S4Pzm7Tfpj//436Y/+8mfpLdff2VrBFvAwsSsVWKqgosAeS9gcrbL2Adix7W+31Wc6FO0lzkQ&#10;XGRFtGsNkiytABGuIb8YvkBVaPxj20VbSuaggf/fGYQQa0JJaS5/JmJpFDr1c/0gWuAdGANzfCSW&#10;+CmKtf05duyi9K09Z3++evle+sf/+H/6GwXc//M//afpq6+//i8S7GOtkbSYzLy9joSMpPL2xW36&#10;4P0PLH6dpbnF5S43kodUgp9tfreNn8FSLdZ+/iXjIGZ3qTO13z5qf7d0CVnCKLkc2z+XNy/TandM&#10;F1cv7HXbz41Hist0/vFzJPNlEVIfmb6ning5U2F2r88jdoN5R2SzebxLz2++NHueq/DJfTTtMS2v&#10;lspVRuZrHywWXF5fydas11sBkFM6dp69AA/5YGHn/d3jWr4Q/0ky+vy0ibqlFwBT7/Ht4HdqiiNV&#10;rvhmvdnLD1aVdzqw19//8COLBWcWl16kt/fvUgNrmxbj1ZO6DizFVoFFrW+lt7ETTwsYsYPx5v5R&#10;jFj+vt3XKoBVij39PHVqd/eY5dR6vA04v5hUaWO5ytXFWLIlfMZsUqbV9iQbqcJ6mcezdvbsk/Sw&#10;2gaL1847DPbOVWaKAIh0TgOJVSEuuk4A3Nd7l0Lpc1+LQY7m7wq47e2o1ZnVhv1++fI6vXr/Rfr+&#10;D76vwgy+mOecTkbpxvbKi5e3abt+VjG0zH2Nef8AE9ify+Wl50gUUTgH5JOKSdzgET9fXV3rnBD7&#10;59GpNvSjwPYTcyzigyF+LYuhK2Xs/y+G3Th8duedLlF8JY6YL+Y6k6OILZSXFM76HP79LzGL8mDA&#10;0s1T5spxy8LtfpacRJOiJD0KgJB4DumjPvJqffbJCRv9IOsVQFEaAKuURUdL5zl3GQUhgIyQCumi&#10;9Z9YS2CN+XwBTrkTDcriu901Tq4QOYTboKuQVsyZdyi1ZwaXd4X0EU8UEdt0Yha3Z3ZsGZpSXRSS&#10;yAO4L3WcEAtXzl4kls/ifZYB7GXBtBfTOCQmUuZtsSd1cHj3FF/nWZA/yCN3GZVjsZkV78qC5QKZ&#10;5fOCSa8iG5II5v+VY1CYNNt2UCHlqHVzV+skAfeHni8OclXnXuDIybPv5GLDeqYAyfRMmUqyunaZ&#10;5ed4XjlK+HPi58NpH/hKp/sBsyDv1j6LDibabz/48H11/nFePv/FL9XNs7A9f6mz9VKyLjCnt8Q+&#10;T0/ppz/9qe5pMp/qvKxWu/Ty1cv4/5VybJ69D3Yrf/cieBJQSyflBx984HtH7c0H7TviyF83y/hs&#10;d8BlKPqT42RONuHM4OMqyEL2ewZ2BhGBOJpuE3LXgcgin2dxvX39dmRxJJiNxfgNQCEV7vXTOj09&#10;36frmxtVE9hAs+nSguRFtNmaQ+tzMUMIqkgQt7uVKjokeDDNnBnnxmUSvfV8PcuOXokgIQOkoW0q&#10;dC4EyGRODYZOe7BrP9w9KkhkA2DMAF1wPFyTly7GgNpoS7GSFGTQ3iuAsfSgUO1hfYBpWyV1OGKY&#10;IyD74hDhkGsP6vkMNmIjcCZTIIOxf149Cry8ur61t7HWWoA6KwG1+3iidbe3g3GR1Gv+7u5OYAYb&#10;znWJdrbBxmo1uIKiev/W79+elYPZHSOhtJdFsIPnJHEiyM4y10zk//keARocZCj+tEyK8dAG+6Vz&#10;UIkDT7sL/dqV00A577ARlrOZwJqs2ylJ3m53dkhcp4PgADCilQ4fOnYHsSquFwsl8tBipd00cqoy&#10;gFAl2v9OFX/o+xXsCQsIJlWj4M8dnoMosOcIYKC0b6UDmCnAmFvAUcBayhwwbFWVybUfqIbw/Hz2&#10;erU3x2nB5tXcHZYM1V4HNjtl0sMiCJJBqy3IKLzyAeNlXE7iPvLQ7guNpuQtDKzQ7c2tWvagU/eF&#10;OytIBdVFpUCQNWD/AHhLyw/nY++Cym7X12l3OEZiXAh1bwNQlr4BrWy2n3B87B0+f7Nb2/eNvKWT&#10;6o4FBVnhgJiSNHOu7FNJsHGIZdgrvSMB1uaUdpuTGEUE21CcC7VetW6gBQYf1ZZRZ01yf+OsWYGB&#10;o7GqrSkSaPbqoT2e/17XTbSzV9FSUOrcc93dYeNtZwraqL700UbfR1tq6e3FubMCRTxWAOxtbwKy&#10;w8mOxELz1rih7Y8zrwQiO8ihrI+7xH8zAS8OPAIiAhh10aq5jxaA+uT6HEPdkftW5UoBQX8OMPhZ&#10;1lJUdBxg60xGtUwSkA4N0rB+SA4C/IXFKkBn0MsjsQkGLqxMBwM71a2h4MN+HClZGZ8LD4fNVmAp&#10;68fzt423B0iDRKyEQoAwOjBqIa08SAHMJJggmYdpDSCPjXKdOg9iZvNpJMjRJtEMAHHhYCrBBwG4&#10;XbMSBcaTE0AC6X8eG7HhssKZzDAK1uZE+dlRMNFg6Yn/kyW341kKh19Hi0Em5o9QE7F7aPsvlRBQ&#10;7RZAVzujbSKWcXLQMe/lmOcUXqhGlm2qYUt8p/AjYGk0kfakF14mskddgIKltPIm3j4SQV0urc5W&#10;5zGJSbxXQkVlEDY1vkAaKlml+2gD6Mu1hz1wS30dDNBeGo9UuBeAxK3v4+VsbonTLgL5pKCiCJAD&#10;BiTnIlPb8i5NLeihPUS6fPZse/MRYgAQ3I1Ck4YgO1P/rNnUhSeQBMhiXO5DU9Ar295GmbyYVfj7&#10;lB5QtHWUwYo/HjdRkcVPH8TQ76J1uyAZTflZsqKz88R+F2CmBMXO0emgrc0ekpaure0sn6TRdByB&#10;qtkQGJrsxczPsxi3EcDqcQoPELElrOXx4AF1FomFKtm2py/MTiJTURy9eNX2ARSRyJau9QYo3NSu&#10;fdOb7eKNpfbkxbLOiwg0CF7OR/J/kxxZCLNnN9cWi1TS+HxcHdTG/vW7Z+nTPlmSPyHhUxUGmwcT&#10;fZKmGZ0OFnCPT8Hesz1l55GEebmYKujvaKNG+gS9MCqxaN21J39etHwPj2q/+/6nH9mpgA20VhU+&#10;HVyf82BJo9qzbA+ItWO+5mY5Tx+894GYIaPK3ksJY+SY9g+ndGf3e7C/j68s2L16lXIL7Ja3L9MO&#10;ja9o7d3aZ2zbQ3r3+Dbdre7to3bqulD7Lm3hoUMLkOw25Kj3KKYH0gtma9gPTbANVFSL9pEu9gJ2&#10;TYlZ58kcJgWmCTGPg/meumbB5Bs0aMRebx1w7qIY4e1nXuwEnB7kF/JghHrf4KDN1p01TsWgD0Cy&#10;65214UCHnyUF//23OlK/+fWf/9XH4n/v+99THPPBB++rGAPosXp+VoJV5R6ziKlceScH9pXEamBF&#10;jLJofc+8JZYWWRjLU0gDlqxtDju14V5cLtPr13fptrywvTxLnfTQStlFJf9qE6tSEJK9cAA4Tz7R&#10;eSy33Twpbmxs/7Vma5+26zSyc3//9puU0+J76iSbsrJztrbPXmaXHjtnrqcF++iLX3yVfvSjH6Y/&#10;+9P/kMpJll5cX6SHp43WguIaWncSTWm9gIp23vNqJ985dCqQl9BCi38szG6gRSkgJPY9ReM7yx0W&#10;ljO8tnznxz/+sfzMmy+/Tp98+KHd/14twOirZopVC60hGodqucdP2H/Pm53717KQXt9md5LmXi2A&#10;vg/f/61W1e0FDBnzm3Y/k5HraKnzSuyjXAV5PSfvM4s6oq3r9Wxsa7kXi2938ni/PcumJNlsum3I&#10;JRT9IAEQEhtlFF3n9txPkhoa2XptPMb+DgDz62b28V4krzJyZv2Pf/eHth/G6dPPPk6L2VTdKQAs&#10;V5cXIpwslxfpDYzpzz+Xfv10NFdh+oT1RW+bDg6KuvhKy7XwzxTasmBFZcoPiU8cnJhNXQpE8jYR&#10;7xDSjy6WAmsayf5M5feykFKBOCIN7dKlTMjLJH/VRyyaOdvqKLagS2bRYSKJDwAF+71SW3yve5X2&#10;NAAz+RhFUPNLk2LqjFIVR08u8UF+C5uXjoMsi2KyE0A4I5IjCq04dSAFO/CgllwJyuvzPVZwWy55&#10;l97BYTTXLi7mOl+5ZH1c9/rZYlEkBVxb/+SkIHUQ1vp/2YTegTnAkEk1lewI56mL/MKfoTq3IdPl&#10;dm4Fbh0A7IIBDhFjYJOL0BExCvIFYlgGmSDP+jN5ZxvdhWXlxV2fV1A7uaPz7qkqVXEmu5Ba6pVP&#10;kvORv+AX6yiYpNyxDtagU4ebx+eNPScFcrU5U2DPowswwF9y8VPExLs8pLoUZ7k0jNj0TRfFPrdp&#10;WfR6t0EuykPH14u3A+vPCwBDqa5s0SIlHqq9k49CeBA8jhbb3NxeO1gYLaeuV+gx4SMYxNT1JL//&#10;gyutwXq1Vez59es3yl/qU6dYEek4QEDY0AdJjZTp93//99Nqs06PZkthc4NpDAArsQ1riHZ7UXiX&#10;3+PjU/ryyy//0jsdWvd/3UAfOYGfE/FBLV61ewYw9kYlfxdoatq63oAB4BPt3W6R8DFbvDD7P4aw&#10;xbuweHNk8f2trdE8Obv7a8ujy/ff/1D6cvRq92rdsR+ywBIm1cP9ow6XRPoViBcC+OiH+cUXGwEk&#10;eZvUskGSPo7EFoaQKNyById2roAheopp9YPaD008s99Lc/SLxaUd+Kk5uGdLNhDIn3iVRBvYGV4g&#10;ngiIA9BpMMDEP1PV7DgwffDHu9575YXAY9ygLreDZowFCdy7PfPMgtrcjPtyvpQI6+Hk9FkSM/X1&#10;95XATrHMRm3aogmo1qtjVI2TjCRt0FR8NusuRGvHoq9SPe+4RzM4HPhZtTiDe6wtVVMCpIOuVwg8&#10;JNAl6MVIoInFoSYBIzHjINBqMF3OJFo8iDfWJ69iADzgCJz94IEyCRJAVIH2UeaHFQOOs0FDZFQ6&#10;m4zZCDtLIna0tlJFrFoBrIB848pbecYjD7hA1Y+N6xpy7bJwY0DLL89/3AclHjTafvYQOnWL+cQF&#10;Vam2NzF4oHKtQYzcYj4WoEMlk9RQhr6A1TlLt7e3clywcNQK23TRGlbrXQBOlZW3eGOsxCyyJJWk&#10;WjR92zuH/iAnd/9454NZ7L6fnp/0/Ij/Ty2Bqo97GQiCtqLK5FhwBuxx184iYLsI4PCQbkQNt3Uo&#10;RkFPz88tvFyf4BdHr7am1mnmZVSB+hDHLyIA4FGm0wux37q8dt0uBGpxPqLq7t1JINY5Hetdimpd&#10;usPS8JJgYDCwBMBJ7E2B4yPtjxSAV/kdDbk+zrecAG0NY9dWc6aXA37SJVPlxA12UgueA2BNWCW1&#10;tkag921y5ZFjE+3cMAEFPGQDKFWfq1B9aEmwFrRwCwCRZt9aQRXOmWq+tHqo7CGcK1ArO1f0eM5B&#10;p87BvhRO1bVH8kEYPthDKUBp1xDMzw4DYIogTRoIajQuQl7A2QV1HbpgITA/vE+ujUYIoCika2/B&#10;aKVveorhFSMl2LQQbNU+gbGHgTSAsAAoYhTE8BKqhyTS7GXsmloZCtoEPXmuBrCYoKX2Fjr2GGyl&#10;cjwObUX2UStWmdorWYd6aI/MQgMvU7sj7UkEr336tjVdor1ttCMc9nK4atvoCwXDvu9SVHI7VY69&#10;DSIP7ZQmgsLeW3YB33vXQ0IDhTXKyrGYUBrMwlCIvesEsh44/5Q1Ygdwvy6W7F/rguXtjAF/Js4N&#10;gSQApSq1vMvG24e7qCarxXvQPFRbeh+FgFL2UUkJARgVS+nL+aAJ9ht2YL2tNcQglw7JyNttSYSq&#10;LlgOnfThYHwx3KVFt681H5u5Fqm0ZsrQ6dDADKqyjYIXwDLWaC9f1HgQ1jTB/G7OrVLcl7NHnQXD&#10;e6Hl3Nm5DDo66uvYVdZHAErpw1jUpgbAOgDkJXaJwLDW+exbB2H71nUsXSYiC7lpDyKl+ZN7qw8n&#10;ndYDrn8UEzWpyMT77QZRZ2nFu7g+mUou8KiRHEFGoWZcKXkEt8dv1nt/T3m0B6Xc/TPJ5QxtxCyA&#10;7d4THNg7Lpphp3Zbpr29r6ls7jxVdn6vKJZ13vq2skT+xnxEibwG2n7UNMyuTItKz3WxsESuPZnN&#10;Mptfejt132AzS4G8sPtUV2MPJOxO43ueboDaWTrYz2l3Spe2J2bXM3tX27RNEwHEKwtA779+k3Zr&#10;e3+2BRHkX3Z5emU+48V4lq5sfUi2l2ZH5nY2bKunk933nS3dAwNX7u7T6t3a7Poi7e6f0wnmusVR&#10;DdIH9T49vv0qbVb3trUbdWk1h1oFqiy10d6P5okz6dD4LYpe+9kVCr341CrOKT1xQxBcWprZGQBX&#10;F4NDIHoPrqfmmxM/AWtoAOzTyJmse/l7j0cE5AWg7WxyKR/JD2He1KIEWJ+7PunQjYsNxjdomEvY&#10;KRnrzs+yROV7HzrmLcG/aeP9m+qXsVIUJ3/yk3+X/of/8b9PL17cKtamE2V5dem6yMFizwJ0xX5J&#10;X5kuDYZQ2btE405DU3pkYjyhx2Qf1WZ3TN/75LP0yy9+RXKQ3rt9qZxgOlumvd3DReiNqWhDgS98&#10;bRaDAGjDE6SrFrcqvbV7+/5HH6cvv/o6nejKQF+qdYCiJSmeVWpNZs+/fPlKsTQDf75+/bXAqG++&#10;/FoDOFRMtPvZml1VPKnWQstrkJqYVN75gh+AxCCt31x5Dc98kPh8DL8IFhvFXIDytrtXDET7Zvrq&#10;Kw2ZWr++T7OFnd3nO7EpyRdytcY1EtxfPz0rPrqYOjN+aWt49/CUPvv0w/TF67t0dTFJzbFLD087&#10;+RG0+LDRS/v6w9p1B4d2SFpp96Hbt7Nnu7mcSr+W5wQk5M9943FbVTqTi1bkVgwxs7lNJ5bz/tip&#10;mHEiriS/sj2z2R0d+M1CoQWmCoSPwofEwQ70DpX23IP9dwHo+5YV1kUc16ePPno/XV9fpeubhWLt&#10;g4ZH1unTjz+UnjCsvi+//FX62c/+PL28fZFub16k+7fvVNB3eQJvlz3Va+VuAOMAySoill78zxTj&#10;zRSP0GkDUQSpjXI2ldQSxd9iFMQG4je0mPMsdLW9KF2YHyQXFnOPIniXK+dpAliv1eGWn2NsaUP2&#10;I30N4o5aStEfD2ZsHZ0m5+JM5vITxKZN5/FkF0xqabDFIDjF0sl1Yil8sQEG1rXALmLO3CVMiHkX&#10;DFMDlD8eVCRz7b3K9xQFrxhECQkB8PXQHRUH8HOS1jL/I1tfOINOft5+Dr1nztdRubJrCEoKShp/&#10;B3Vt0U0g0hGDRjUw7xDdB84W5rqsr/JHDdczrw5LbDLV85DLMUiijsIczDTvhqiVd+j5Y8iUVJ1j&#10;0IvHLXmAjn2seSeiwkTgWOWdWlkSyao8eicE63HSoMSZ3qtIK/G9rIk6ZQ7OFBTAzD0GEAlYul77&#10;EJIy7BTC+LR4awDj8RhDNjoRiIjBFDWRk5cukQKoObCIM5E0CsVoYkVGHI2/VVE9hrIN+Vc2GStm&#10;JP4jNhu6Q73DohMDracLITpVWONjeUwPD88qmqz3G+kSE4dfLOeun3wCq5mn3/rhD9P/8r/+byIN&#10;Dbp688VUZ5Pcgv3FQL2VPT/vaq0BnL7PKbbUdX0etvLr1hDNoqvBSWw+uLTsMg2E87Qki8GpWbqA&#10;BWr/YicnzfFTFjQivXNp6wN5Ah3u7Gmfxrsmlfb+Lu1rXx82sv/lmzfv0ktz5Lcvbxw1ZSpi9IDD&#10;rHruV2o1gT0F6EL+st2v0yeffpye1o9ptXqWIZRDhgKqdiQfjiBgg+Atc1aGGAviJZa6nothH9XH&#10;P6mc4fXCjCeGBlqm9JrskO5g7uQOGLC5mOJSaHKni3VSbXRavLcQDNTmwZlMx1MZQbVpcqgBM8x5&#10;Ati1Q9C/ejKn3ihpYTJYK/p8E4M7oFRPtUkRH1bCpRbTVpUYWBMFk3Bs49I/zkRGkkVaYEGeC01L&#10;reRYMSKI0TOQ4dWrlzJUBwm1ji3A2aoSJG0lWiO6FPe2MkN2IcMrravGK3AEB3d2P0Kyc9cSc7ZS&#10;H/oSZXrPHPpSwuGedEBF5j0WjU+SmkS7nwSJC6+UaPJNygSiKlBQklWKvVNHyxUVQmn5dVm0UnvL&#10;nLNAfPCAVwJ87aYayuItw8MEPqaIAYKhtYiRk+YebeDRay+6tqbJVgJ/YC3WXbDX+DpTwHqfIMl1&#10;caRF8gSGxM21Cyvtz1wTmyux4EhC0bTDKFRqy270vlyCzCtkYtKgAcOETNiHaeTVs0Fcv3cx2b6f&#10;CthQy1PTRkncJ9T1MZyDp2DtB0ZZMZ+HBmEjfQ9AIH5OwBbJqq1tLv0Xn2Ll7Xi0tzpVPI9pva5j&#10;1AmkhubtBqOQkzsddudefjH5AtAdAuWh/UYtHAzLoR2a4Ewtez4QZ71aSxcEUh9kMSaVUuVHc0b3&#10;EQyqrv1Wawl2JMyVTBqTO62/psCORw6i4EipVuPsW9dM8ymySckBSZ2mdfXOnqN6SIKxWa11frET&#10;DAMSAGr3wnQ3HKEcTrQuXlxcCRjZt3vX76ydmclLBciV7bE/OS+F2vuHvRbsEsT6yypYYQ6ISVsE&#10;9unpEEDqRECJBwxHnwSNdpn0bGqnVHeuWYNTZY+z70XFppUi2nykHzF1wWD2kxwX05Kb03lIh6ZQ&#10;eR+j2gVZPyZ+u9B9o0l/GoBQH6Pd29vcCNLcfhGge8WZALLSpNVaAtCqXno53oO5CN4aTcOspLMy&#10;AHizfKzvoagy6h2wBhDkDJPge+vtQEkvxZrgrG60v3sPhJQQxKCH1rUBfcruWEEkbAaB4bbh0OBg&#10;7+LEh+lmfRdVuc7bm7iPPgYZqSoL6KdJdT7lDtu7N2fHe6Htf98eXTohpjyjzacWaCZ9iv3nzCWm&#10;tROwE4xLugEGhb2n3c6rxFQJCeJo0QWkXJp9pggBQxANttl8ElomznikaAD4CUAhfbzUq1jmAP0i&#10;Jny3GgCT5SkKMKVAPNj27KksmFJUjwEANe0NWyxdHwtk7V5gPvbB6lM7eTEMLmjS1nw1No8EF7+q&#10;YOiwVgvvKFqNAN44HwrI8DddF42TmcB39k4rQNrPWlEFYM8eDfs3TMfzlhNv9+5zH2jE9Ge1TmCf&#10;ujrag7NzmznPJRbtbOrFj64KsqyDrmLuAbROqpgiDsMhtCmxswwPQN8FiYfCbOxhK5HwlWI6s901&#10;gGqmAsjheZ+OW/Nx23VaMBSEGGHswuuXoamZ29cvqkUama06tCOfgq5CzVg2hUpqphbCXvtak72Z&#10;/Ce2WyONYZhMp9PakvgT2Y79OwL9tgbr5/T29Tfp+fFZZ3puz/PhzU26pgXDnv9Di4VuRrN0O7X9&#10;kQPkzlWUxfYsmzJ9ZM/zuG3FUPyL57vUIqx/fZ3y5VW6uLxKT7bv7/7i5+lkMUKzXek+us73XFkV&#10;MenaWVK0f+Qh4o0YdJc5+taqXT8/M+tItig4lDGcS4MvAAOz/juV6jxkFdxm4tMGFg9TfhW8Cv/x&#10;olEfTKkUmn7YEQWnhbcENjGcx889sdFYLHYVnm3v5G0eMil96AJ6W/vQ8i3ZgaiO/+bXfxrkE8Cz&#10;XMjmkWj/wz/4B/Lj/+pf/uv0B//wD9KHH38crfI+PKuJ9kCx0kvXCRUTU8OiTgK7hhZbYkxNaLSz&#10;5MMM6vTlF1+lSYm23cns19QLmEiUSKgo2sirQnHI2M5/fTwEY00bQ/awCCZzfdiJPby6f5suSTDt&#10;3x9t76NbhN0GmGc/H+17Z/Nchbf3X92mn//883Qxy9MCNgi21/5cLicCsKZ9qUJWFvsJQGw2Gamw&#10;j89DexqtPk2dFAjisQu2F+ABoFHyRWKKp/NQMzod6FrBbrext2HbHWE6brYOVtjnrdcHPwO2j5fz&#10;kYaUvHd7ld6+eeuYdnLwU8ul6/ZiRXKfjbRjza6MXV7izSOdKZkAS7X8tugTrsSkX1zP093KnpcC&#10;KUOxJiPpK6P/eb8+puXMh9GdGAo4KdPT5uTgBcVm+d0kYJHvEams86KB2wYnFnDNh/XO9Y6lQXz6&#10;dVFpBmV7b6cdO0jDPv3o41fpt3/7B6myZ1SeN3H/+du//VvpvRc32mfffPNa7/4P/uC/tThskb55&#10;/eZMHNhEnEfC1Xc+UCHPvACuoXO5kx0mkhnxoUTo011eXSnWWNtZy1Q0TpoWS3AGmMcZy4ZptvVz&#10;3Lfnbvg+Ymb2uKapR/GSuFtt3Zb/Yj+3zyvXg2TgC/m55Ln2ym8AWmAr4nM5NxRUq2Cjpmi3Vfx0&#10;OCjHk3SCmGbeluqf2yruGzS1s5CkqjL3A2J0x7CE1fPKp3T3rfL5oQXadZxD07GnM2/nba6SOErS&#10;zM9LJ0q0UbAlViC/34bsktr8sz7Yej6kEgaZpE9amH5NEBaKNJ1PnDkXhBvpDWoqMl1gE8WhkhiJ&#10;7iBy8WE9jtHOnIckGedcRIUADZHikXZhHs+fZbFGuX4WEI3nIkZ3VuRJ/lUDenLXEBzl3vpNEZ/c&#10;s4+cQN0gWaUYkPgbEgTv0icij7yTUtPSXYeOooSIGuQWmcsVcQ7ZI64nWSuO7ZXb+AAeGMRF2GBJ&#10;bFDcFTDntlv5TmoU1yWBpM509OJ4LeIJ68g+I7+pqmgPbrrYO54TVKW3kRMTItfUL73ACLD65v4+&#10;1RbXvHm7Us754cef6J3/s//j/0yffvZp+uzT76UPPvwwPdz5kNnX33ydfvXFl5LY8vyz+LaTIKSe&#10;xBj9znTqAez/tbXvRjcF+nuENJPMtSMpVlUhmyLGOLqO9r0Sd1C86S3ok1Hu8mZ02UJSoWhte/0l&#10;hV+L99jt2g8Eeo9Pj+mFGTL0ay6vZkKWnx9IulxoervLFYi7oO3eddzG9iGNOcd2Ygd3o0XkIJyk&#10;HQAz5Oh6fWrRbLUpityTPQI7qsNUMPLQd8FwwXT74ssvQjAydNLmdpDfvYvhBYtIwB3yHAA+If2F&#10;txSnYJBVRX7WGMonrksDG6AIadgspjMiyruxYP/Wguy2y9VilAWz44P339dAAw4dQCiDHq6ulun+&#10;/k4shFZJOVpHE2lZAXSgA6cJxBgkaTOd9KwTuwcOZ6eA2ycPbzbPWnuCZ4CutVqKfZLqxWieXr58&#10;Ke0RbcSgJ88sOHh6WivwpkVZekajzIzgThN3ZyWT/yoFNUszZAuxDyoBdRzW43cQbYIfCfZCq55M&#10;BVaRBIxH3mpJawJBTeelHtFy+6xx1l0APRIfD4YWWiIDSs25PsZUqC50VgCMWJOmc10Vab7QXm2b&#10;8tQ8pfXO3yOJb2v7CRBYgsjRUqC2NIzvyJkDUJXv7x9irLxPeNV0TZhNrY9TJ8CEdq+qc9fHyPpc&#10;lPgCgdXTUVqB2mtTH2ZA27je55hR5ofQxWKy3IW3gTLNOeYYTlR9DoaYgKNcSW/Le24jED420YYx&#10;1gHdwooCeJIuShKTdlRFy2vh2luqhsJeIZEHJJhN1Ebj1PhKlgEDLWbQqBBwUIUwraomRRlM2L0S&#10;nXJIhgMwd4afs+lYG2+xKhykb3zqMtflnAnsVFv0QQa1gamCrgTtq2hG1McQ3fcAL+tclwlaujTy&#10;kovc8qwMKuO9zmhXL7PQbHTWVBlsDaijVOAkdt+0GtnuOoonBQZcW4NzVOWyvYr2GiCFMrpS7Ftn&#10;MqUQ1XXRa9kDDH7lQxvY1kUfU11DiHfQG/LWIbvX1SE0PCs9e6bpaT7EpOudaTVohWaeVrr+C62r&#10;sH5PB9kNgvrUOSDYBOMRIKuJhEWgZ+fsFwmtShCnExhHIj6VtEB/nioLqNsEKIrd0wRwqlf2jtmn&#10;EnUufYjLsXGGGx9bxrRY7gNZgC6C8c3mIPF/TZOlXaH3CVhMQcX0SIC99NZeHMs42pRcU6bVkA4x&#10;WpMzvxyI7M4AsyaaNdG2Ie3SOh1bn7yNtkYZwbZaXLJOtpAJsVTFAcyZVE6rhvR+To2GWjARBqaw&#10;1rlxvcGEBh3BRWrVZpYHUOkt8MOAkJMHhdGmK8JRNfKJnnax5/Va5wLw/ZHpbmIGe9U5xKME6F1d&#10;XAf7yKdZ55xNih08p0Bm2vHnIWjuOnJqf0yuRSnmbxWTfhUEtT4spXB2aYrJc2plPfkEe9ji6+3K&#10;i14wH5kQbutMsoANV7AkH9urBc7bTpPs3P50DP1MlzXgzEnEOVo2NHUSW81ZVRtmE7a3V/uPEssY&#10;ypJHEOXtK4Uzk4v8vLe8YpoHq+Mo/0X7LBNY2zpkAMQCcE1g6cZJDsJtShOSAAS4EpZGb6r3VlAC&#10;V/RsuP/DoXbZBE2qhv0MqLBRgjbWeyslp8FwrqZhSp4zVw/bOh2eLfGElYY+ou2nKaDBznUS644J&#10;lPPQbO0d9LX3tbcYZ25xSJdXeteONLfn6d8qcgHq5QTEO/u9lm7f6bSx5wJY3qmAVB93ts8eLNm+&#10;SxsAA7SM7QrXtpafLBbpg+tlurUEcsGexB4CfopF48O71DnBHrCHmdtD/NeVfcbmrV1gmnYXdgqX&#10;bfr6bpNef/GF7ZmVesLk31VsczaebB4Mqb52kG/kCYImHoZGn9h6vYPHg1i3J2aNzpeYxP0wWTfz&#10;okTo5A32QNNAVVwaq23wJB/tcY4nV6UPHFNia/5UU+/rAAUyL9YV3u4lZosmKfYKaLGTtGJnoQ0H&#10;6K9W/NYZrIPm7jH84m9+/fUgnxgsoXPqbWhFevXqfS3gyxcv0vL6In3+y19pCNgnn37kEjlmGzkr&#10;DvQVZ5CrjPb9XvrRtUAg8T4bl/PxtrzuLP2xWTHZ9zZt9nWaX1+KJdtFy5u0WcPOnIIZLhYM7xcp&#10;AYtvNcDC3vv++TG9+eqXaft8n96/nKbPP/+Vyyjsny12ukjr53W6sHPVYeM5x3amnp+eHHjJXe9y&#10;at8niZux79WhhVB6wKNOU7ZLDehopCGoeIC4IdVqp+qi1Xy/b3Vm58tL2eFj61p66jYKRq1LmJzM&#10;ruQaaLaYVenpfuXtgvbvMH+Xi3FabQ/p5aVLTNRRLHnzsNX1KKw/rA8a8oAt3x9dxmdPDMv6FV7E&#10;hLA+yr7VVeZ5F4ulXfteNvaL149i1DahSYeeH8k6scvNheUc66Nkf4hzmNar1rhgfA0DngppicUU&#10;3gA8kDXgs6cUxhhGCODLEDBJURR/6wL4Q/LvA2WGwRgTscI++uQDMRzpLqosF7i2d3d9cyUw5v7d&#10;27R+uk8/+MH30+//3o8F0N7fvZN+t6R06MTAJjNsQSSIXiSVEa23NZNgJ5pQTTzTNG5vOQPsz+nl&#10;darNngLuzZcz2TsAPA36AjShu4ZhXfm3k1LF+NewgbkIM6GZIFvo09STSxNJJzjTAEfJ5IQGbjcw&#10;nqPLRftRLKLedVk7B2QqTdp2iaih9bcRaSeGGuxdy73UlN9ewLE0niO/cxJQ2JTcO3ea1rUAHVQa&#10;67O9HbgT4M11AZoH7fOBmcqzs4c0GKL1uJWYx4u7LlMk+SKBVyf3WXa+IAy4TmEhH7PdHUQQ0iBJ&#10;xRuNiDNLOw+uid0qrtfgjKkPf8qkH76Ptu/6PGBOLLJ4ziF24e/SvKdbj7bu0HpUoTBz9qgG3LkC&#10;nndHHA8+wFJFgkbDLFTI5wpHywFnE89hQpJKA0kyz62dVNOLGTqAGxpcZsnk5dXI94ftjZny/dFZ&#10;j++w3cl/QkzIQqNdA1iy7MzaTMHQ1BBCaZ/Xinc0OLhiCvnSyTXEFuA5MdQvH1cqBkrKAcB75JN+&#10;sdlN5lPDu4nL1uDryZ1495ybq2sIUxYf2z1+ar5G4OvIC9DYZvbni5evNEn9Zz//afrn//yfW2yY&#10;a797rOI65X8VzBskRAZtyr/69b9tW8R6+/C+4gwMT+1rM+eEJtwdMghE7JBE5oDeFOGRUgJLgMFq&#10;fuZ2epHmyBeRsJovRbLixXSuQWzfWOx7sIOdOUPT9Zo0Knsy0qYjiBa3K/9WE69Va1GlRJ8W1Gyv&#10;3g0lEoAujHMmAdWQgWgjxFFiBNWuwXRN+55T00bVtVMCx4tmQhZJ7f2DD/4giAApZ5w9YAWBhBLE&#10;oNcS7I/C6BBsUG1w/T4HAqXjxETZ0IaCrjxoeTUSUx8LXMMrHu0AwxajlfOSdmJz9tCA2TRUAXAG&#10;O7sHWoYxDONJlpaXczEaZ0zLPbhhJoCd29c1PAI2Ii17JBEkyzBl6szbIUXj9ioIz0kAuly47hQI&#10;eRMTFlslcxMlGqDU3Md07LoEgFK8J5LyCh2PtlelhoSwEavGDsyVOTBzWguqkNzn7iQg0lZRiRMV&#10;pYt57pNkD7DZRqoiqVKE/qJtwqW9u0p6AUcZPpIAMSegiFY+pSuTwSy+Te4zn9xKXjyIuh5PrRJ4&#10;b/UYeVuHJh9Vju7bc6GDsN36FOOGIAWtgeRVZrVuYhRFC/9Wh0Qi+4gHz4JJil4iay4jfCEDdY1+&#10;lhKYVk6wC6aBEmyJ8E8U7LE/stAf04RIlZciES1cY0ttb0yIFTDaO2127NNGMbgwvOoAEtSi13qL&#10;mwAdn7YSw0FOro2Ru4YEgJTAkkFTIev0jNrnTJCaz13YOlpUfYy5n02xJaJ6NV5UXuVjHwQ9G9Cr&#10;VNIfNPJgPw2iueVA36YihRYLAxVqH5QxVM+mZmgFkuY+EXTQ0WEtxK4NfSVVR0m6A9wZxIUzDarx&#10;6g7DEBQcJq9ciVUJ2BqDdhhUwbmZTXxwAHao1Ij4WrYAuzBSJdMFVscWUMPeUsASDBvYfg64TXRO&#10;1E6blWLGRqVAyQz76hRTtPKYpgoSoEnhGgJh9z0qdd+a3Nr5YA7AfewNQf++s3sonE0F87FXy1EZ&#10;rQ/OAJ3Gs+ws2T/sNmdNI5+RRWKwcZCRRLg+xWAWn0BZjrwy7E7UW6QAQdui1wS1LAYeYDd41wBU&#10;sEXzEILGBnIuVdjIvY3GGTDOcnEtEG/HZwCKpn/1vvc0fKlvYupfpqnMtMUnWE1oEKrwM/V9kfz+&#10;+V4FVrkD0J5sZwJLshjoIfBUaFshlpQmSdV1TE4r0tPjnbf42tprmFPyloFWC9MFi9SrqU205UoT&#10;cuIi/k0M/SBgh32poTe9a5qwV3XPyYcfEeg1EvGVqrr2GMkO+xqbN1Ss+ZZRMDLFwq0cjB6dtVs6&#10;b3+s/J1wXQHEavkeyX6IfVz40BdaqQHt1VaOr+37aP13VibgRxPMdFoQsBnyGeyVkI8AwOMeEXwX&#10;QMfPqv34EGuSi7nVavjKwdtmZUl9slsVdtv1fZjK3XlBCn8iXSaXBnAG5slb17tG9y5bIVCvUwFo&#10;0Cf0BK5QwvLMvSW3ATAdOQvSZVUC351FvqVfo+nkE28FC3FsDWvoi2AK+rTrLMDPUTaN4VGVilJH&#10;sUQK+dtSg3oKZ7rDiOz6M1iVTnatQ5v221OqtycHtVr/GeIY9iIFNQW/of3tml72bmDWys/REmXP&#10;kHkrSqup853aTMUoyJAIIQDfW3zxZM981ECAFqCvQXd3k968/jq9+eZteme+vWF6tMVfL2wvvbDz&#10;MDFbc2nPRnKeq3WxTWOYp9hZEnpLVrD5q+1RP0tFt5jDnrfnp7j33qt0N7X9vnm2Pb8Sm7/NTj7V&#10;tvjuKFNnv2Yx8RA2ovSPI/lqQxxdLZTS43KfADur63Lf67RR9VkkMd15+Mag/yMAkEEFxGKAAJnL&#10;NCymc0mGiO1chTB9CLefguU8tHUBXOt4RnHBdRUGgHX4vDw+39l9SooHZSGq35PxWcvzN7/++mmD&#10;GvBFvGHn4LPvfarBBAimw+7m/E6kQ5bOrf8CfMzX6MwlT2LVWpc7axT/m9u73G1WknIp8V8k3xQn&#10;j66XTLt5MZ6lms4fgOhoxS41aKqKAS8e71Wld43A/iVm00RCznSf1K3x4vY6ffOrX6RLO5v333yV&#10;Xlwt0huG0hw26aNPPkz/4l/8y7S4vVRsy15vRxNpg97cMgnyLr1474Xs0dPDowZzoPE5yGlwTrAP&#10;T6etT3geYqhg0oATlOZXxlMvI04XcxWxS3u2tvDioIXZ6dVspvvHbl+/V6Qf/fCH6f7urQr1xPgH&#10;dTmV6f7pIJDm/mlncbrHikzXJc5/ikmlyOto8m7v01Rp4b2wZ3/aHEIfNcUQJlu33UkA3GIUfsju&#10;+/U3D2l74JqtgMqPXl6rRRhzC3NaraF2kbfPh7QYO2CjwXhlLjmTmnhcReIkn3k4uRQPk9zRNsRH&#10;F2Hfv/fJ++lPP/8qhiEkTRsmcf917He6KYjhsS9oio3HmVht2H3APXU4mN15eLi3vPAxCo2F5ShL&#10;TRFFq0/DBCMPxfdSiHw0Ww8TDd8zXSxEoGHQgFhKc58wShw56ANmXgW3d/ygWGCuDgn3nYOWNjmh&#10;txjnigU3j2ud0b0IJBPFwIOkkbSJ7b4Z+pHFUCKxKjUkYeLkimiLR/cZ23psHHwerqWYhrgzWjd5&#10;n2xfiu/OusvTEVkLvp9J1sRH0W46DOckbkE3N48cbTrxFknF4AGmDaCrhj0Vrl9IjiOgrfW1Gcrn&#10;xIR13JeGaDKoMXTfOFcaknGMYiZx5zB4yr5+eXGVNruVD9qM4SHk6NlZ/sqZ6cRYdPFwphQLn7zF&#10;2YvOleQzXGsu8iaGqZnNAiTkniA3ScqFHF6da8OYFe80ScNndd8O3sR/qqgV0kq8GwBfOis66e1V&#10;rnFXFd52G3njoBk+DM7AFrFPjgE0DqKrAxuZswZRwzXLo/uP4sPEJbPUsaZJv85AbY7HMwg2CvCx&#10;b9uIfZ0prwGoI7eN5GfleZJzpnyJ/TofeSGI+KDtitiPk+/oJdbChFzqvFU3RlZ7ofHycu5djwCZ&#10;EMYOu/Rwv0ub9U4kpy7iDfz6B++/TKuHtSLbQ+OxMa3DR0mjpXNb+gD8ZdFBNQyK+3VM3E2Rf6jb&#10;Kibngu/M7aVdWN6wo20/c7IU7L6Zff0Sm8NeBziF2Gbn4BMKEqNZOjzaPl0f0rIvXMLEfu7rtdmj&#10;3Gz0cpaeza+UOE1osAzYcJHjOhV1of5+XvLMHBg6dohdEmvSkkVAKMO/9yEaz8/eD69x9/YyFhZ4&#10;vri+UTsNm+0gsMauDTjAsAN0pEa5EitPOHdiufnYbK8kACbZtpOhTYFmy/nYxgEkg/iJ2C76N6oQ&#10;BHNEG3TkbQU6TASpfX8WF+WwTi4majPBCIpFGKKca0vEx7UzDNjQVP3q1g/lcJ98HrRZjIKwgWMW&#10;7auu/cZB9mTe7vliLkYgrb8k6lRVJpWPfAbwozeddqJ12qTbFy9FQ+ZaADZVTGR00flRBLG5Woy9&#10;tcWBDVovue7INsZRwvJ9ul1O0ocfvEzT0o4LSdfjSij7o72n21sPkoQY2/3jYFbdVpujC7qoNAik&#10;/WFvoGjCkLjo637vhkuTBlWJKcXYQxtuGgM8Dsc2HfeNgjpVOULA1/v6+zP1GdCNqpdPVar0XNdX&#10;SwElh/3WWVtt7RXSqQNOrq03U0IAA2c2d/YSbBEOAO8KDQPaIXBwKyqmdiDUShGT/nzqljOkJFbM&#10;tZmyBI1bUz75nInefa0R7IXADRwfLDje8XI5D/D4JMF/2pOamD5aBJXbpzsfRSfmXKmC4l7Gnq9V&#10;lUugdO5C8P15cpU7hKoqo71j5OD44egJH46Q6hdAdesj4TUJqvBpWKzBWMmNV04GgCcFIEaw4ToA&#10;zrgAMNU07M6rLNp3Gkt/8tYxguraNS7LED4XFVoaLI1rc0SLpoKMSLQc3HH9upDtU3DYA5RkxTkY&#10;pTKuJLL14S7JttixDhAwq6Kq5IkcQq2aIIqODO+m8gm8eUw21roVY00LLtG/rL0yv987C1a5RHM6&#10;T5VUG1IANmoZKv2cif6TumhLHbxnp3VwnCpXZZV3wxnH0TCdD3iG81pIK7PSOjGxr26bqMplAl6a&#10;ABg8CGiD4u46IQ54JG/lzT3AgI7NO6FyCzivgUVMt+hdwwpB/lHl7RWDsy9GoYXZ+TNqEIvtIeyx&#10;NHOpzDLCPqbAcsaHKdhDGywAKQ4VdlKzj4FAeSftOVreXdulCo0WB9RbFVqOHhwEey/JYR90hj0A&#10;nIZOaCOWXBet6pr4fXvjgKvAskZ2TgNOcM6977cUkgGSfQuQgOBhn3YKWmH+HGPbWbaVIJseDwDy&#10;jYBB3tvmuPGpz5knRk3vRQ/AMpcK6DSpdWAEX1riq2lqybV5qmhJyQIsHkU1XgGsfcZ46vpP3O+c&#10;IRaFi6KjAXt1PY4J0L4fsIEAm2r7rk9e/Lq7159qoIjJl5X0ZbIzkAFT5NL8IEnp1dVNSAh4e8Qw&#10;cR5wT0NhCi/M+OTiTjooJA1MZtV3NW1MXrX32AWrCk0VkM6YBDcqHahTW2Ue7Pm2DdZ+d678cs4J&#10;ltn/FLjw+a5jVXgrcOcBsQZCEAy2zp6RnEBR6DxiD+aWNOErKUAeYTbaWYPdW1ryOSrc7klDkPY8&#10;NOcIQtHxBKhS9TmTVivtf/bi7BlzgUfs1S6rnTXL2RBO1WgCKb49dU2041Bdal236rQRG1zxSO7T&#10;SFWMBMCtXKoBlhGs077lM9euH2hnYVs/2uqclIjAPHz95o3FTSsPummZsc+5MPsEM//V1aW+tjS/&#10;V6GHaWcb7coCyYfVRj6AxKZmAJAlGwzc6CzJv5nfpJwWv+aQNm/epT/54/8nPdx9Y/uljWEh7Oky&#10;2PcupK+iDQyUyv2okiJsQ+vDkCAiVZak8Q5PjTM2AYn5Xs6t2m1Hru/XN254upgaSbHD/UCulmsS&#10;hrp1XV/XPHZd4TYmgGNf3cfnoUl00Ne9pdxtgzjjVab9VkvTdeIFm96ZUtqnPkLbdUn7FNOpy79U&#10;2f/Nr78ykIM9HdI3H3/8kf3+2OLTR/laZ8Z00totS2dQ+DC7QrpCMDJce9EZmeoaCBkO/AjACZ0O&#10;lZ333epR9tolQyoVhS+vX6S17eX59ZVtz5GKk6e+/c6wEGcLYXvwh/W+VmGLa/LZ9e4QbNl9Omyf&#10;pbN5tAT/9uWL9AtLeMb2gc/r5/Rbv/3pOcZDwxIpHYARpFyuzef4NPpaTO7l5SK9u7ef+f7HkuDA&#10;l/D8GwBqdT2MBLxDwL+6fS/lm7XO0PPjWsAXB2y2vJLSbxL7zyddAgC+fftOT4WUyHjqTK+d3R96&#10;5TmDObb783RqbCxJoBjNmm7smsClBrNV6eF5L1vbJR8KtJdeYpF2h05sPw0zOjqTen3s0m3E6DD4&#10;7rfH9P71LN1ZknhjOcPd0yq9996VPv8UoB625noxOrfySbOVM28xAJrdAoZK1wVvzM8eah/goTgs&#10;y3QPEAvu3r3T96hzwH7fMdU4z/9WE+3vsljxq+jd0YFxfXOZPnj10p79Jq3NJtMtcPvyvfTS9g+S&#10;H5KcsHc0jzxkHDpmdALAwqSwx7WeV89il4+mI/kQQPInyyGZ8hxIU3THHYO5XIlhdnX9oa35RqBJ&#10;FowfbPLlxXVqba019MHWUp1woduGf7w2P/Fo74wW4lPkZ+rSIQdDaochGGi3nTzexZc1ofm7xe8H&#10;C0xs7tMpQMP23B3nWtynINUUnitH7jYS0WUv/dw89KJPYmj1yrsA30eS23ImehNa2SIsBJgosCV8&#10;TB7dGVVoCSPxwDpr2Ae6htLZ26plnPyQPS1GYeGDE/m5pcVnu+06XVk8xD08MYtAhUPP90RksM9z&#10;XeNc75ozm0IuSPF6kDNKxSWhz27fj06fD0/zHJS4ZmhLBZzijDrO4BIygIcTgf/mn7pTTLZ3MBZg&#10;1Yfzeltvc/KOBq43rpby0jyTz1HwQj0Yzfgsj0acOvPujdB0HqahDyQOxd4xxZ69jnYfqz8ae4yq&#10;QSF5UqGUd6chh7l3swyAmJTKIS/A3k/BtiZnzMpzB9545DnnMVqQ1UZMzNx35wGdipfUANG6zqri&#10;Jo95+4ix+gBnVWjIvJOUuI6CAtrMW1qH7bNK2/Os39OznbXc4sL1QTnZYrlI026mtmxk0X7x+Rc+&#10;iLCqYniS768B8Pt1T98dCCZowjujr1IMOANwtve6a7voi3EwdZQ5+xJfmhiGFDn1VJ2eT6mwGHdZ&#10;O2+zsvhqc9imkex0IXv7u7/7I4/8SAyYfkPgzATapOk4lbjfAmJiEhGtIL/1wx8owP3yq18K3cdQ&#10;PNw/pdvri/TWnO7u5ItPYEjbIQDMPkC/PCYUUt0r21Ituu5cC4EhfUyhoX2GVqXl8sO0WMztxW4l&#10;houGGMZDFRC1ee5CpDJGvEcwdzgewmh5koQWUlV6qxEgkTPqWhc1R5ixaXUvx/rg6DxTl64uPMkj&#10;ubCNxxREAlXo3mopPDlLqyimArr2IzeuqsgokY7q5KmUkfTWm/7cmqfEaUQls5djeLi/V7I3y/IQ&#10;1jSnY4lOEVPtygCQVJVAZ+dUu25e7xTqtnd239RO8AtzXoB5m9WTJgFWoU1dhBMmWfSWVUdgpD1U&#10;+ChnrrWjAoGBx4izBkdnR1Rq49s7k85+8uWLZWgX1JrE+Mr+ruT16NV6VYphmwQLikOrxI/WtfHI&#10;k8uUh45frX1Iy6bYhk/1GRiTFh1GYDoKfTifDCURYDEeWg1pGHryrsy5MrbbBx1MXc8CkAg2XTGW&#10;YTlpenMlLbuxdOlOMoLAkWi2ODXaKx7SIYTNUU5CmN+FyjkHTXOQU8BJwPYbKmJOJ24ENpPMc2qh&#10;M/PsTCUVWzXaNyWYvN0L+KIKMxlNz05KE1dVOXJmT16OdU4IunBalyMHZlgDTXjuvD000/TZY9D0&#10;fcIoxk9ttZEEnSnyWX4eQ++DTpydCVjIfj7GGWPicoqKm9o3ktPHcTi0tfSZMz98ilYelflSSdyg&#10;I3Y8+SQoTb4tYyBI5zT5pDaAb9tii2hV9SlFHpBwrhHlxwm7k3OmJG7ooGEOljhfz6VfQasfYCht&#10;gM4eSSFYHFOoQnNGdHnuzd4laJ0H2V5F1CQ0AexmP3SmRzoHx6GQsfP35lOrnN2EQ2U/AMai4wZT&#10;EWcuIJ3hMwjK50XsldYDmgADfZCJC+VS+cEZSEONgQG1T2GtFAQFK7IsXZut/HYC7yn0qy5Kb4mg&#10;cECgs2/2rjMSIJ+zoZxJJu3O0s91e9bF7M9algpK2vocpDkFvhF9viaYKYaCRC/wyPU8khzv3uwt&#10;57CPtoDhuXH4nKGhmq0hSNHmTNCqwTJqOfFr9THIoR4AutASw6610fLaHULrELBC03NLBU8aEELL&#10;X+/AExOIjyEMLEB80OzIQhBXNnKqdgIABbH0OmefMoBqNhtpb3o70CQEi0Psu2/Oo8004bf3tm5p&#10;TbWujchacl71zF1zDqTZb5zlZwtU12u3YdIFTN6aoTMrIDbEkbNe8hYS5FZ7Y+VTrtUO7UG0y2L0&#10;Ud32d6QoIjSVWjG2imhNaeP8ZTpTmsotpoO9A1rFMtfi8mruSDYvy3zgjAoHh0YDuzRApXEm6uVs&#10;4YUNPftYeouyq6NMoC6g/XQ8c7YK/u54DD3D7jwh2CeCe2sndoYkbDyigDZzlmk2Si5la4FxNXVd&#10;P/wMoJQGywSb2OKOsdnQbtSnp9VJ7RF5gOsz8+2A6OzX+cK1jzhP++NW95dNc62V9ALjfWlIRHIm&#10;9tBkX2a1BViWMDeIQ6/lIwDGmv4oP7S1vfhsduFxd9C6zuwaCzvTsNAvFxdpPpqn6+mFxQJjVfd5&#10;PhJmfL70sTKXcNCE7s51P5u+cl1kS77e3L1Ov3j9VfrlL35m72qTWgqnfR1tXs7kkN4hZzwGM1GI&#10;Og9fGnR7gk2nNv3e2dCyUUXSHmDPk6wOWm8wvGolhlXIIuRR+ElnoCANTMiu/1aeo/c9J97BcIio&#10;dNMxcjid/b8H6Q4MlhOXbNGQncwnCucBQHYx4VzMdBKU3vdi1/+mjff/LekQQ4QipuUB9w8PYiT9&#10;zo9+lC4vr3xQUuvMzD4G5Wm6Lmc4c43GAahPQwxROUCLz0Nv+rRfWYz7TsNvvMUqOuDNz9LmWTHd&#10;F828Pg9GrxedKWqWYx9EluXe8o1dbqTRtZOOKvaE2JHEk5Z1OlJggryxMyCNW8BJsxmv3v8g/fSn&#10;/z69ulimx4dHaaExrRGpF0kQ2fmaKhHvYwjbRMWgjeUJCL9jH5G6wC+NJ7T1VpJowVctry0BY2jW&#10;yDWqOAPVZOaSE7DJSh82QFwIyCiRfluz5+fHdH15qXXq1Oacq6WzExu7le3mmDw878KW+9Rp2e1g&#10;XjFEw4ckpJg8ncyOVIr78Hmsy/3mmF5cVDEVu0grdErHLtczLj0fwEcQE2zQIIbBFdeUnpbF9LOQ&#10;y3naHgNo8dZ5DeSDJc/7ChYmoDCFoqlaA3MNGIMVnQkYaMWSbIKl/7f5C1spEMLWkoEPn3z2cfp7&#10;f+/HIgdg629eXKv4z95eWb4JW3S5/FRFrII4++SxeyEdyKPnDLkz69C6v766VbHh6WmltayiVXHQ&#10;3sZvCDRHnsf2CoQSaVsCiuV9xLdzxSir9XO0iRbKVesA9Mh9AB4BGNV1cPTiJNeQHZUt9rNKsWy7&#10;3rh0zmwe7MZGw+VYC+/4KKI7zvWY82j3FumGzq6Ydt81XrzBJ0i7OGyrD6Ao0hQQx3y3SDRqdXeA&#10;VBr2IweIyMVHASih25yFPjyN/ooLg33p+noel0vyoQnfB2Bm/nwSnX2SeMg9FgToUxdF5vrCxA0U&#10;VgegD/CMWIlirtuoMmKwwdc3MZyqdAYVgIp5/Hd37xwU1PCJUgXWqboAMuXDrNu+bodJL/pjYTYv&#10;j9iC9VIrrt0PjEqyzPFsHIy6qToCFCsFRqKYhzXK8rMWHmsJjsLn9zGIrgsWJPZwNJ58m9dqmn1z&#10;noDL/rmw5yZ+oPDvTOxS3ydmptidE/0s7z8LXUB1gkidyr7n5Dr6Puiu0plWTNZ67MweH1jQvGf2&#10;wTBMzqf+0i7s+eRpYH/mzsqvh9xdQHClvFA5GbFX43GOg8z29aPvz5mknTqxbasbi8+zKn3zzTfa&#10;D+BEH3z4np+bHdrsJ+WG0j5sml8bk++v/poyhJbYy3zeGCak7elLdD5huQ7DxWLYbC85FYvNWro9&#10;bM2RV+jN5z7u07TpJN9UJO+21eBc9PvsXbxMY9tXo/T9F++n4r0Xr/7J129eC5C4vFqqNWZgFpwa&#10;B1Sg6273G28HoX1kvRJV0ydFHpXQ7jY7bZBxiFuyaQanpJHYGgawDd2jaNM5Cye7g6BlE6fNIWQo&#10;yNA7D9UTpDuPSY7Sz4jq/0DDlOZQ79pfAyrN4RycIgcOkBAhdYwMh4eN7j3yJ4EBXbD4APpIUkXt&#10;lThu7TTl3CttF8ulDAkHXkBKtGkewshJ9w+ggDUMQUucQz30vIdw/UjCpL3rlUksc3yutHsfe3Zu&#10;sYS1wsh66dhkgUz3fbDIWumdET1dzkfp9mqhKbEMUsh7BxO7SMQJfnAI0lEBqEOTJPPkmJZdAAaC&#10;Hs75lT2nGxRvmcHIAfTxs1CuMdpDi6qYQNGSQ5DSt13o/5VpGJ/HoSb5HmuKrDO75DRaB4mK0H6A&#10;hdVJ9zB3rTMPYZRcarBFjIF3gVMH5lw4vJAhgkE0n1/IsHH4m84rmxgL6SYUbrBwpJOxJwltU8f0&#10;VDcqsKr6EMTPRCX3SZfVIAYdUz/RYZLIfARWSirU/tA7EJ1caFQ6NsFrJGDtQ+fAJ0dl/5G9N+uR&#10;bT3Pw7411tBV3VU97nnvc3hI6miwZFmQdBNECeAEGRzbdwngOBPiXPk/6H84NwlyEyT3uXAQGIGk&#10;yJRkSiIp8pA8I/fcc3WNa8z7PM+71t5MchFEJGCEOgcbe+juqlVrfd/7vcMz0IVX+leaxJD+FBRI&#10;O81EadU0PPjxvURHJWoyRe5um6TvdJe6Q3O3k34F6LdIZBAE49RdEf3QFsVJyAnSE6CtWCkOqCEv&#10;FE9ZdmY8ejbSmqs94DdMCBDoMVEgujGWdfuQumtCdTWtrOqTxE0RotBTFgXVj12DyVF93pAhwqPS&#10;WsS9QUxA0ctiNZLznUTc9f0DunCP3CpeB4pMHOreQRBJBtA2SsgK6uJRuwKviUMLTdxGDbPW5Qk6&#10;l9zKqQtABnSNKqwWrB2gAdAUQoJGUxNo6i2u1eiHoQ4pj5qWYS2h6VH52uEh7RoaQuRFTEo4vEhi&#10;Hu7dwQsUAZ3CPAncuGPqgOtcRhw7/vvWdQ939plWTBwQR0ZuroEG22iYe63WdD4apDlR1qASeoYo&#10;GQ4P9NxFbZDLauTC192EUW6+ba8nE0t407t2dX/gU2+Ng4yUCClpliiG0wE+jhy1I8dkCSZnbEYj&#10;xiPRQXOWou2xkAtlLcmEmHFX7srvQUX4GZEU8GygyUAtMeUg6jMlCxo1wtkYcYQQrgemS9L9GTnC&#10;8N1ZhGuRgVRuCdY+0cu4kWwwelNxyIRPSFTqh8KZeKC9hAYkxKuhzYdkCk71+SjrhxxA6XX0GEyp&#10;kVTiHKGu4U5xMU5dJ5EDsIZr9c6K2ZTI54SDPew/rjlH4aa5a+fEsev3iaKLWNNRIdOOBgkEuTuN&#10;c0jCprOa19KHUUPwjo3SjE00rF2ieC0GBU6nS65t/BtQ5EjSO/HuDgaMe0MNnESoAiDrd7u1N56F&#10;pNVZNtBzcLmGAdHzCa+rrqT9k6ep7yu7vhjrzdZ/atcA2l1ma8XyrtQeJ35v0oL3lPPsRMZTaFC1&#10;rkGHIh5GN6BfyANJ+r1As1blOmxWl6Ttbje39juMkgrmT1gfKLLfnl+El2/eUhfLPlk43p+GR0fH&#10;4WsnZ+HZ0UmY2rVP7TOAogiHeJgIoVUJyRA0+qSNVDMpRhwZ2vOcnB6HdDIOF/U2fOeLz8J3PvlO&#10;+MGPfhTWdr9QHNW+p1ltO8KYjTyfqHfumBq8VS7B0LK4Zx7nsi4yT9Kajx2J0ngskqOutLvwEzpj&#10;XCc1SXsEWRcDIncJZOGVJt6477ScRPeic7zr7UUexdtWyKZOm0daq40aUkH6zJEj/FrPLVE0nR4e&#10;hf/sP/8v/l8l4v/tP/tn4cXLl/+/b/TJTMmlBdxkDbEWSLf54aEXtiPGmeEod8rmiOgODR1qP/eU&#10;P0bezGU8BZp6A3MkW0+RnT0rOF5vwmapuJsNprbfxlC1ChmKt1YGYyjKg1OYNJDTQJd5P+m8CdkX&#10;+NqKqB6LHXbN66vz8PKrz6UbV2/CEqY0bEjnHEaV29KHnQ1pXgkRP2l4+OhhuLq+Yc4i+aA9zgOz&#10;YRb29lVU7u3tM3/FeYCzczo/soAxpNHY/PiEeoDIT69hPDAchn3bx7PjM9vvq14nDcXo08dPwitb&#10;V8hzZ4fzcHl9ZTn1yOqn2zCIlG/ebUpvPgiB0xnPVE4d3hVNmO+P6ahL9B2Hy8Ed6QMRQKD04jme&#10;Hc/C5e0yHNjZDkffncWCBYYM9gMw+rherMOzh6fh/OImTCw3lBagGBo4j283QjjfP5mF2+XOzqe6&#10;p+gPsrgvRLeFBgKTkQaGaEDuaCSW+0A442AMsWtbCSldvIe0+Xkh+bp6MfY8lAPoBOaFo/Drv/5x&#10;ePbhI9ZpqFlhxBJ8cIM8g6Z2bDyUbNLImGLAv7MR4Xq+i8UqPP/qK9E13WhvD+y2k2PXOd5yvTVu&#10;0oEGGPTVKCkFU0I6PsvZGTIdyB+hM47hFs5TDAAbAmHU3GVTyj4L6Iy1D/lbBw0Qae0xHDV9YmuS&#10;lEb788Bp+BzkIZfjuZ2xrha6O3s3/PdcpaxqH84GNhvqRkZomaN56bie6N5SMscdeGlaAaYLZDQ6&#10;pKc7olOux+n3gpG7XEQsLcyuQaUzQnI/W7KndjzjqVUMc09Ik7QaVKKOa1xKCKhV6PizRkzTHh3O&#10;s2SnnCcQ2KF8FXteFFwZPi6XC/4smIvYUyfzw16zj6i/VMhlnp5V5XJhOlfVmKu6rJcNWQ4rM2mo&#10;w1xk4HqLkZss6BwWyw41DXJbNVPVN4nZVCupv09dyFiU2JE7BAPZtfU1QkkUv598bdS1rWr4xs1L&#10;ugZ+3aovonS85oBFzCztAax3DOmBeK5d15w606jREp3dHOigXqS5putie5xCTyFyyYPG6666Eroy&#10;IxNpyIoTrIMQq3aNvLnJOssNKPBZkFOD0XdyfEpm5YP7D4SEhOROqRofLFDUTEA8A4SxXCxl6llI&#10;3qurMRkLUoFyujgRO9Pr53nOvv876ut8aNcfZ6wNTu18PcQArXKpoxA8d3HUPeKx3auxHJGorzm0&#10;X4OtxZDK8mk7X+/smSxjeuawgZjhF74HurhvzkMKRB0CMSZML18+Z/GLArV1/ZmFLfwBFykOXDT2&#10;mr57C50BBImRHSK95Ty0+xJxppEwL5ZLGQbkWS+ISQQGFjiKsVYUQWw0FNY0jSCfe6f3HUDDxgWX&#10;SaeqidLANK87RESXLFyE3p2AYqENKuhROJUXEzxSHTvdANd3wr4gnBioko39+504+flQTrx0fqTz&#10;YCy4a6KJR+3GFth8i1vZrHPKEWV2yO1ZUv+G13owm4bV3cr56Qk/NzQi2DAgxU0IL6GQgusziQoD&#10;9BKSBWzSPFOzscSkBXRhOkaJ2gzx9zzW96DJB10dbLiZJQVEk213pM+gTbJa7cIG07xB5jpOglaP&#10;JgOJeIM6MBFai9PFRI0nThHwMz4hL12Ita/fg8T/WTS7AHHr7jsMxLlTtAG93khHcZALkUJaq93/&#10;fTsEB6TiOhqR4qcltSgBV4cWRrJN6GRGnvt4YoftUnz3vT2h3oCaykQNa3FYbwt3Ga7prIjghCmX&#10;mmGaHOlQqDkdStIDd74Uzci2DA97HK5d4aCmjCjXiYufB0xvKMC7Y5GZOm0ZAYmHpGtbdJRYTKox&#10;Ned9GO0Flzxi4ds1lDqdDR4SPi1LfOJGg45SjVYkMaTW8WflhszkrxE6Q85datgBeYNGTu06akBf&#10;YgLd+jFA8eymdVql0JWC/LdetKnRg8ZRtxY6CiYTcolyuh6Xu89F0odEQUzNPyIfo94BFnOJwUD3&#10;VXbjsaDgMEGBg3IkYx+s88JdTBFvIn+viKgiFXvDJHP9CdEJ6dxtiTOb32yQDeU2zIM4d32omIk/&#10;niWnzzuZV8jRWRNsGl0gsAL+Dvq5rfWJo+cqN28oQPVnE1LmHTQwQdKVwExi4o3ZQFqEtDnVoOnh&#10;5YWGENgXQ3c2J7qVyMG01xxUklBhybEIptub61AQTWYHLWiCbEIUQrpoWKNkHdR4GFSQ0h4chQUK&#10;liMJSNG2/28skcW6BcJaTeSSMYEN1iSiuRGdUL0ZDUoyW8Zwj4YTMBpYsc4U6KNGfqDiYNbhK8kE&#10;vBZkFIBsHcNQiBRsnQNFWzsdRMU/0F/j0b69RcL4jaZIMkpZ8GSJmoI0QqnUcKCgMhDqdGuO2cgF&#10;opCIO1CLRoh7MeNd6eYS1Jy178FwCGcGCi8miVHwxLsggm9vrMEQBgHUbbW4gnVbbnU+0fUaBh5s&#10;YrdqxLVygoNQPO8rhyyl1krVMG7g3zqkJ/Y893rU0K1SiVrN+4Z4Q6c+ToS3bopi9xQO2NmYf0fj&#10;EOjc8XjACTvieD7MSLdLKskUSNtRhkKpn8VImNkoc5q7hnT2dG0/8prcTbEbSvAscqMbcPGBjE7z&#10;MYtxXbOQWVGqQhL7nJIeqTRhSGECKhnNbyAoktA7t6PRsFeNwna1ZDKJXAST9+n+AfcChpQp/z3j&#10;nma8hTtu1ZJCx2M2a+laD4ryBi51WSAFdYKhj5txJNRzHTPZ2tGBFtmSNAAZpSw5C5BVQHFhPwta&#10;Bei9sTdBy3Jlz3DL69sUlrinSpwZO7Hn7dm+fvvWCm6hsMdDsSoe3L8XDvfnYW82D3ld+b22NY/z&#10;hM0+WABULHrW0AnGEA2C+cMkjE/mIbJzELQ66AD++NMfhb/43nd77WGcV1jmdR/hgyv3CGXbocs7&#10;HaWO7hq7kyBQgTznXfyaiMY85p6oa9cu80KDRVUU3NTKi7U29rMhdk3XuB+8pERci+7dDQV5Lnea&#10;jrXOP76OyzV0SLSEhUFJx2tGwYT/KD3fRvQvaTeqgVz9azLR/9et2UdK1lAGA/fvnYbHT5+Er33t&#10;60TBjCcTFvyQQ4mSfaHiWw3WyHRwZ0hJKETUsMLJocZHQjmNnLTCDYt1IN+L9Zru02WzZtwGzC9z&#10;4y0J+Atho+Fn5PpUsTuMDtgsRKEOOjzOKbiD361Fn8W5iSLv+GgSRvaaF28v7N/2w8Cu+Yc//jTc&#10;OzsL11brPHr0xM7/XdharHnx+g0F8OlSX1YszgFwQBA4OToLL56/DrNZGh48fEpE4JYmHXY2255b&#10;X1+xJhmMxsxdf/CDHxJN9fVvfmxn5x1zlZnl+sgJNHCCJvkuzKcj5nOPTs+oQzq1+LNCXugUW6xU&#10;1Bvd6GO5LbV/2HARkwNNzxUGAlnsYIqSmlWHs0znmMWDW4v9drnh8dk03EJuJJKWMp73Z6+vwpOT&#10;g/CT1+cskF9fL4koeXB6HD578TZEhfLfs6P9sFxvqLeOZisadkRs2ll9fbcmkhF7bDYd2GcriRJc&#10;AR0IeR9QVilDEoXZ4SRcWD7Rabr/vP7rtB4RR5CDoGlDR9eR9OOPLMY+enTGHAh5+PHJhBJU+Ln1&#10;3ZLoSkhO3N8/DPP5jJIMaE6h1mydSQIG0tQ+x2KlBhBRR0BbDRqnPEtXD9JOJ2f3wsLWzcH+jLkL&#10;jBEgXXM0P+IZBppu5DTvkyPJOWEnTPam4Yu3n7txWMLv64bmMkUoWPs1NEpMesrkzjXq5QLdiFI6&#10;FBr2YHagmgxDbB/wdPpsYgvYM6aeuHICDWE8pyiE4E5cy1sGGWPbR4uQs/ZNaSbQesMvdb334A7p&#10;0ABG7t0Dfmhsg/M97TX+u5hUN1UnssjBK64LTdKGTr63kvgAqtxN7ToaaMVB445nMZg967sF82lq&#10;/eNzpaNwc30t7wE8a2jj2tcvLq8kdYJBx2wm1h+akqCEfvUFGQlAQp6cnmhw7trTrX2GicUOaDXS&#10;iBNows2dZGdELuSagx8AJJHwbCLXSicaejTgoJomo3jvw0PWy9KKbsL1zQ1j0uxw1ptCVq0G5YU7&#10;JsMRujPGurq8JkgLZ//x0REHogATIX8q8JkgMcbhmnoHaCupl6JhXqCRybuaSvRfx04RwR1747Rh&#10;Q7xDk7a+7jrZKJ73qAtYP+HMyMU8Q6+KDdKCkiJE2WGtuYkiekY0UkFtDRbTKNf7OHUaORWu7+2b&#10;lxy6X1/f8Hpm9sz27f5eXFxaHLtlM7FptswxSdGGpMxWbCzS4uv/u5ZnZ+jx80D+KadyxcRaRqid&#10;FA/0VqcAcNh5VqB38A4foX5AJJSemHeWO6MfhjPbEYF49hdxFd4EAUXQNJzbv0GAa4AcG81ByFoR&#10;mo4GTl1SWw5GCaCaYJHDiANQd1CKZvM5m2dwfKQ+QykBeRTHmGKguQCtNCjNNq4OiQU7jZQsbEjX&#10;EiWs3qgZgQYKigYs9M6OHYcibjo2Njr4CHx4RYqZF9IEId0A8E3Q6dAF3mIDlHRgBbJMtL9YwpcF&#10;ipPYjQtKO+ivHJ1ViQYDhNowF1UtSH9CnkERmzRELQLaGsuiHd1qikonmnKCFoaFi82EQhUBl5Qx&#10;SxaIuGnUJMPnhVApGxiYjAAFYe80m07dUbEmDBwNLSTy0ovbEe4uwfuIr69ACicsve5kKEhtIG16&#10;FA72oG234QSIKDwLJjyE7D0x0YOhR47ixU0kJHitxFnYbxmubDYFC8vtdkF0Cp12U03S5aAX99oN&#10;RHVRzwlIj8Z1B1M6JZJ6gIMQRRueCYt2CcI2npBzGmabcW/obki1GmShkQYUihE0RxFg79zFa0wN&#10;g5x0Z7wXHWMxXSoqwdOb1lEKDV1foXEQgjY6NPzueAgMQg7h0FqC3lvStyY9igbNFbwuYMe3N40X&#10;njFplJINq7zhFGiK0HCqOuC6xTNoa9cNwkGOxo+6ORZ8xvxMTEZyGdrImKHl1CJ3jUaiN4JovBER&#10;so6GwfUBjl0KLToaa4KGtmSFpLqUUOvO3euGNG6Q0QMbFvi8aJj7oVx1vhWkdMcyigDyC9MW/Fsu&#10;QxhM3um+3AfITvfAER5AjtHMomRQqiM5ck4QaKF1FyQYHCcdy1HTHxz+A0djiGrWsFhL3ISB6Lq6&#10;6ZEkpIsQATxgM4iaHkMhQjCxbt8TYSWUPHE3SBfgr0jlF/q2F551GD8+e912wT9/R5lJaibP8pRp&#10;HB6e6L6BAuxIW0Lh3cwGyRUmY7j/+B7EEvwspnzlUjos+Hxpp1NCAWTp7qHRh4EJ35uTupxoIa47&#10;UBXHQ04zkSChaQlXNNzboZt/0E2b2nyxI1Al0kyNDIinY5AS4v75JYn3EIEOldgb1xjb1dQ83Pby&#10;Dq27ocmQQ+YUrWs0AV0mbVSLAbEkDFAYLB0ZXZeaNMoERnusc0qjtiI0U2rIFuDzRkTKwQAHKDRN&#10;ByGzICQoG1GZChvqyw73FJvTuEeDCY7ZaHoONIg3A5EAAZ0iM52doyekaxPHQnuiEMjzUXeLQtxk&#10;bKZ3VCCh3kvS80lJb51I1Qodm7njNIY4aAQinpKeAjda7KVU2rIw2MDZtPZJch1ndI+MfUJOhD2b&#10;6ako36Ual0geQTWj9pXT3XFeY30lPmipm9oRxk1vzFC7Izd1EkPsCKukgzzybGRM51qR5iCb6xgY&#10;gLKEXL0ROqN1qveQJkPVO/Fl7Aes50ibveI+kulDWgulMsjlsEq5iDj1Cas7XKJxLPB02MEZMkuY&#10;CMJpGgYVm+0dDacwtEHDNbezFpRhDH0QV6BBXEQlzy6iUCEtMYqZSLc0iLHX28uorYjzME5qN5AQ&#10;aj5NxiG1sxWfleskhk7TkM8sGYw0bfcGJz4D1iCaEJaMQGHM3hcOjLHc3FGU2fVfLhbhxvb9ygpL&#10;NBJhVoE9jCEAgiIQLyVp2xMWEdhiVTrk0OraziugdvHc4cw+sfwnsbg/nxyEFDmEXdfl3Xn45KvP&#10;w4+/+Dzc2vcXbUGKEGj1bI45JIdPtqp7HdUO5Sfzofid1AObl2UHhhWyJVfjjcObWvQzNGY4hHKj&#10;FzXm295dEMl+68Y2vH4glXdCgxZV0Q+JePT4+R9HjjiMVXhzLXFPZxwUoZAdEC0huiDuX5z89PS8&#10;c5uk9k2igejf/Pf/JNinMIkc4Q5Daegpxmr2ciBoX9yzeETjplwO19iv7LlGCePPIJ9STxeDLbwO&#10;E0zokJIWb0UMB9BFKBpRPdF0mkwPwq4BMn7Mhlnw3IqNcRSQXg5FUeQO5/asI6GhsT72hiOauu0a&#10;K2QaaWPO9tB8uGFONeBZGFHuBkgpSPAg59vfn4ermyWHFkAWQb4Gw1Tk3m/fvLG9dRAm81mIrYCn&#10;wYXljkDAPXr29bDcWr41AV3X8jb7mdMHD2VqVUpfl/rOFqceP3oSvvg//pB7e3m3YKw9OpyTtgnj&#10;PO470HvtXl1c3ITN3S1z812loSuOki1c1u170dyXAycKZcuFx9LnvVqsBC5AIVw03A9A8W5wtgHh&#10;nsBcYxc+enQYbtlQiojSfPF6QYddSBhAUkkodSu873bhdL4fPn1+HoZ2/2/tdZ7dn4ebxTq4+Seb&#10;KZSWsBz3/GZF7W7sLehzS0qkpNEFTEL2hjANkYTKBPrBljOhziDaK8jM6+ehyUc9PAwxnfUCajqM&#10;3DAoQPMPg1rkHXD4nB8e2Tkm1NvybskBY5FWYc++BgQ2hgdnR3NbeyXPsl0lTWXovXU15vWLl9KL&#10;tvtweXkRymlJdM243WM9UVpOgxzw+9//fviNX/8NrjOcPzdWb+PrQJIC+Y16G3nNyfEJNU1J5001&#10;vALSq8v9KcUSxByj/EqcOqtFpnDI2iE7RfT+Rnn8jo32oajvwxE/LwA6dJFlLRuzAdZpWTduEikZ&#10;jXfvLwpwRQqyNOp2btpU+dBcYIDCzSIGmWr0Tn+czKBKzRQZBMvUojPKo0525OyZwjX1W51dEZtC&#10;Gw6pqXfdyEiOKGDkmHfQL9Qe3yC/hs7ncNCDD9Z2j7d0kk4YC1BDIv/aOGDp6HAmh2bQjjN5GCC/&#10;nECOzK/u/O2550YyxMO5hnuDs2yS7EmuJ9EQCvdt5MAMXOuGLK4gbUMfiN1c3jgNOnXasPSY1665&#10;OLW4K7CBzMjqnbStM+o6bmRU2khbEHkk8uXrq0vmpEASH9n6po6+5UxotC4tvnNAE0k2Ke4R+q4L&#10;DRdg13iuVqq9UatDyoZI61Q5Ggy6OHxgLVpzoMcGLgATuRqK1OoOApegLqL0Ry2UP2oI3CNKcNnX&#10;sTYl4STjpk6Wp96Iok4KK5sWGqJjcHAwn4RnT56weYsmHxqu6F1ANgIsSNWOhYxnXEu4a/xH7k3w&#10;vknVz1vHT7JDeo/OqAiguj1ofNrdvYGZIAzwQtwP4SDJBP1mPKERzhagvZE3QU4HsgJtFdb2+xYG&#10;uFiLcJHGYMB+HdkWmdi924+0V1JA3bMi48JHsIbtMcTEry2RPj4+4oN96zS4khoSCZMBOmba4fXg&#10;8ePw/MULHsZACjSY5AARheJ+HTFRkx5YoNkHh7qkn7YS7sdigjglNT9k4gCElqhwS2pLjSZjTiRu&#10;rm54UBCtYEFrtj+hfg6aa9TyQcOxUrCP4L642zGQAm2x5eQGcF1RUEagJERAw2xYIKDwnEzHnBai&#10;aABK7ubNgpMEOv3aTV7ZAYbAVO80NRvS9TKEQwsSEA++vLjg5qCdt9vR4+tAnuTeONitS9HydoU3&#10;X6RXg1+3xR0P3Ywie35opTmTfZRoyH2hE4F7Nx3nLFxGliCg83t2Mudngtsfg3+sApeUT+gbliWR&#10;HdDPo7nBRvRdbh4WGAMXxA49v53uP5kcJSV8PmDTFZsbGxVIPRReBYO/pj2dcBWapihOGbpomhKz&#10;OEUQZRKHyRcOfyALOm2oRBS8wgvFzB3ZEjrEaaqD6TAawHuuP1HcafOkNH3JRblzz0kI5UZlHDbQ&#10;SYShAJqs9hmg6wLxXCJAaA8eUW8F/H+geTqdO6Auaof/Nn6fMM2GSC8K6ARaStutTzvyMJztMcfF&#10;QVvZ+9KJuqndsS0Dc8yyjeBaEhsJzUOQOhXVAesBqCw5jDaEvbPpRDeqwp4ZdBSF4oGrq4xs7PPc&#10;3QkC3cpNmPcBDR1aF0sYFokEAiEmCrFTzWPXX6MxDpsHI1ENNivRcWod4GVTu7OnGhqEYvcuUqJv&#10;88BqZMjBfRxiryJUUWIPCElZSzsvkksvAx+0puqW+oac0aH5TPOPQERwmtrhs96RYqtnK5ovq424&#10;5OGBNShtxZ0V9jt36/amRaEYw6l0JXQthUvteyO71kDYvRqZFf9cO/WgdQ27QKfrTmyetHZM8y32&#10;AKbfUrRW9OuWJkMZGwWx3W8WLWhu+WRRTmxtX0BjTaKhxEaYrTHQO0iLC0JPUCaghNbXncWDLZ8l&#10;D3ZSIUomcx1NjgL7oN9BY8cOazRY80h0Qziek76eaDgApBniB/cmaZAyilAzdMsGGYqHPB3bgVNw&#10;cEHty9WaTcfI72VMkwxvCFCgN2VcZ9Jga6z0hJFoYbh/DQS7xxpZkxYh5JYSQGldoilURHBfG/FZ&#10;4HvQqKRjb6nGIBtecPWm+LmEpTfbFWMyKM2iH5ZEVI+HY3dbFjqU92234z6ESQQd01u57opeW4RB&#10;M3DziJYxQ05iqVNjMlHt0dBDzMrkkJa6cQBRjVZ0ArW3ZkI2ZKyhbmtQ47b2JkueDpz+oaEHXd5A&#10;3aazdSXEymjoFCOZtuA+itavZmIn/o3nG3ljE/cSlFc0UzBEAgVEDpcJ1woai9vOQa8Q/SgjBVkJ&#10;MJ4phhZIOOCQzQFTlpAWUlRC0YvumRHlgM+3uJNeDKgoGKpgsov7wEGb3e+lncFIzqHnh3ME+nh3&#10;y5WbaSiJ5PQVTdzBgI2jXVz2VHc0Efb3kZAvPYZVFCJHExXoMJhxsCHaSJOwbqWnR53aQdTryuE5&#10;4GzoqfmR0PudJli53IUNzlG6Dtv+TTGcsf2c2WcZT+n0rkb3hhoyMA6xoBOaCEYzS/v3JZtsRY17&#10;vOF7Li3+vbVC/4c/+jRcrXSu4sx8+OBpOJyfWUFxSrriLp+Giyahwzf2COnx9nkWbRrudncht2uH&#10;Jm9mRfn42PKO0X5Y2dp+bcXn//6X3w7/259+K3z66qW93zaUkWisXHe8JUnoSHMqiCW8T0fsWO0x&#10;NNO6wq9yp94oTvpzPHsPkaOmYPyeDmd4h/IO0pqpgRhv9F6Ir6TGU09GCHDqDtMcqCTSia67lRqB&#10;PMtsfbeOOoe5Cs4A5JeSufBmHvIdsAFIx284nEB8HFBnyRuWnfvl3/z3U/9Rh9T19VAMPnj4IOwf&#10;zMIPP/lB+Nu/+ZvMk0rXtKU4PhKcQXANRbmPS1drx7gVUXdsxyEadNCGud13Oz8aOITDLMrOcjj5&#10;3rDotALGCrMQD9hkb/16Oj1Mrk12HSOewXC4xjwB71ltSiJars7f2vvKHOfNy7fh/umJ5a0rNl1G&#10;+Yh5DRrLw5Mh3VFhPpHlYzZfrqwgPHtwP1y+fUuB9DZGI92uJ4Nu8p7txzSMD+YhmxyE0d407DAI&#10;szg6sX9DzrfGOYZcn9ecyhUd1DLL4djQSVTX7OzakF+intrcLew8chF8O9tevTiXAV8MEXugFQs1&#10;pzG/LzsZl5amG7fryq4z4nDixj4HGm53m4I11XJXh4nFwdz2i2jPFQcJB2Ohq8R6kuES9vfV4jac&#10;zidsXs1naALtwscfPAx/9dlL+5lBeHu7Do+OJ67JGPVmDsjx9+19gNhD7QG2ELT9Di33fX2+IMAA&#10;8g2NM0oQ42DOt2f35M3FLc+0Pbuum43Ojp91gd2hk/Ef2FWjUcYBGBpcH374ATUaASTJ+/M4hJev&#10;zlm7AcXXSUmtLQe+uL5SjWTr92B/j6yA4GcR1vfVzSLc3CzZoD4+Pg5X9hpAqiMvxjmZOLtmi6GI&#10;5frPnj0LX/7kq/DxL/8KB26IrxeXl+Hs7CzEO53LbDqS+j2gASGuCcw0DpS3Ba8tuEQSUKm1146g&#10;6WbZngACibJv6WJnPM+JgAW7AeaVdEtNOACOPJfkcLqUiWQn5SGt+Yi5lfShR6LGZor71MKsxF7A&#10;EBdnWu2o9CSNezT1jrXnqJdk6CiTyMHQDMeAvkOFdWyXSBbcMn4CIMnW/93iRrID3ijG55bLrOW/&#10;9tzQOMW/rZarXk836vQHs5gAkizb8d4saXoSnJar+hL0fM51XZKEA+VEjI8VNIJRU9izgN4eahPW&#10;ipHkirY7MRF3rsNMffhIjABqNCO/raqOl8n8oXMcJ4U2SbyJq4QEtZpM0Sr2XSaTjHEWcWVu1wpA&#10;QZjqbE+3yruoYWj3Ao2zfJqHo6N5eP6Tn3B9yjhzq2FbotwSOXcNenTVSbEI8SupHjild8wL5Z4Z&#10;zX2yXlar7qRxHFlJlKnFaKD0+PxcZgNAkaLY9Q7BgdJg0roEAApnPP8OI72maxKqNgpx3LNBkR8m&#10;o4Q5DfIUIFZX2yWHudPZlP2ny/MLq32gUbmSGWuOnG4gJprdXwzHOcQOkifp4k/JmmTQn4k/a4Sf&#10;ZK6EeIR0UtvGbMiCaXO4vx/ilYAp2DaxD3vIRgPwCb4OME+BMh+2P6R50EC11ygsv1nbr9qN7hCL&#10;txbjV/ZaC1tbT21dHYBNChYdKZTbjaZ0dhM+//wzFimylHZtoFLULdx7Lhx0Iw8mAZjMVy/P7aDY&#10;cpqEjYwbXheNtPOQDFAwNBKiy4u+xCfBHVUwtK5DEKT3BAFbUuRohlHxoeK1UbyS3hMl1J26RILu&#10;uiGRH0S0cHZxZzk6xvx3OfoMe00/fJ7hSI0kJAD4eSJfmtg7zzWbZwURKC0X4dX1il3YnMiJmAUJ&#10;gkTbOb3Y57hdrKj/gMlB7M0BIV6kUUDrcks+UOTA3RGBLrdrxaSI+n22MYZug41J/mq1pcvteJjx&#10;c1CAnKKOokjuWzEls1DRbYmkgGPs0IouW0CTyZhF7e1y7QG95UQPjSTA/2vSh1srijeagO6NhN6x&#10;a33x6jocH+2x0Yngd3w4CxdX1/y80Lzgs60d3ZHKoQ/IPuqabEQ3BdqwLIWa4QQF2wx6cIX0KEir&#10;jmVQAGQIKG8NkVOWKMJoJJeWA2mCKDxQVC5vw40FfiA9gTikqGccuW270CoIYES/udArAiCFWaPW&#10;adH6nhg26yv9O+5911RAIobpSkn6WswJi8TIGzpniS6QkGoBJ2ogkdAEh0ZL4pOD0jUC2s4EJRM8&#10;HusLk2ZoEJDyWQi5A5FqNHUV4Av+DPXy4sj3hzfgghp4ddW5ofqUjxpiYkNJT7Hx9Vv3CcF211JL&#10;g+gIwukdJQk9j6Z1FKl02DARSV2fYW88fo+qFzHw57lg2NQrQ3IH1FYQDfGdE1PEg7LqKMz43tbu&#10;Qyu0JwEmkdwXYafeeqDN6cqZuoZP2heXPNzcVAdFouDoDemzIyBkOr2vIKpIkuiQa2pRXaqucEHS&#10;kVIkh4lw4loXLGzQbIgHrkcZux6g3ZNt7S6hQifQlKWNepddxB3cJ8QeNJW2hZrZ0mfUpcVOL6ZY&#10;Mp331ixwJXYtKpP2UuIJc01jm5LUppTNJDSLSmqZFqTDI27uU1+z8cSscM2PSkYjoJkDRQoRdKCr&#10;E71+R39rHY2GiXDduq6FO26XaLqH1LVIdkzcURjo2TZ0EJR+5JiFdePi4rDmxD0gdYIGQoL9y01O&#10;IuFEeeIZAJFt34f1RGOGtuiNW+SSXBGB1au5taGXa0AiRDdyNKb8e+quYWuJB+n1JJckbL7jue92&#10;uubhUPo7jENp5s1zxRtRV1KKw6M5JbTajkkGGGdIYPB9QAwUpPjkPO84UIqVOEV0mc4oS9MbCVCH&#10;Uro+aMpjfVB7B/o9dEUWNe6nEh7X0ap8ys5GJhu1iaMZhPygEUFr6wMULkfjMX7FbU9tilyfLfJk&#10;Ey+P8w0UFEQfNHWl15S7eHfsFA4JyO8KIXdxL3CPsU+k8yjUGBp9F1dXnKDOD4e9YDiamRTAtyI7&#10;cl3HspLruwRu5B7XrT2hfNXIoWsvGvSkM6FZ3HDvKU5p8FB5gYCPp/hQsNDGEA7PB41fxAGgA9tM&#10;lSsR6HiYjWsROXKmiFs2bpVoWtGeT+11R1awTSioDZOkCkLk0GltVRBsQOcq1tQCBM0GMbDCJBkN&#10;cks+QXd79eZtuAJyChpg9hxPTs6sQDkI+9NDy0UOQmv3Z1UnHD4NgDwEIgDNfrtuoHuqSG55MfYK&#10;mvegqNlNu7D186NXL8N3v/gs/MiKyXUtza+GyLhA2mW3b7ohQ6c7FLsrO9YlcrLWTTBEr3L9n0xD&#10;u8rRF43T3FOnPYbOfC32tnP7HmLMBxuJd9qIlC49Z0BjxDc1zhMiwmuh8LohVOwma5LZCK4F1JAl&#10;oGJDDBKV7SWf/fvmKUSI1JXrCP2NQcf/9b+Bn6EY3IDKhgbD69dvwt//h3+Pz5EsCriAkrpXuLRK&#10;yoHw/HDE5z90bS4WoyPPU+3ZQT6gym1/VJJLoU4rBuVEhyRqTDRyjaeSFClvJQtMmu5FQh3TFA0N&#10;aZ5vJXNMDMAwxAFt/eGjM4t5bbi5XoT7s1MO+O8W1+Fgss/9fvn2iqgfOAw/f/7Szor9UNp7TA5S&#10;Uv3IkDk6kilWdRsOj07Dq1ev6aQJNG5sn+/s4aNwC93wVLkQ6OdzywkxwFgu7sLZyUmo7M84Bw8P&#10;j8OLFy/YAHr16jkRO50uFJoCQIbXHqPPL6/Dg/vHzMNxDrHhbdv+emlr2e7HatdpGdtzyGoOzatG&#10;FHnUIe2qYIG+WJVEAsKI48BiCJxwr5Zbqw8y5g97o5Su7T/6/DzcP9kP27WKWzjQoxmD54Znj/h3&#10;DbO9+YjIwDuLazd23u+PNBhBo49nkf3lcJzLQyANTusUK+jN5YI/O7Pao3W92zdvrtmEj10jUoOX&#10;n61GVkfF62hzqIfARMOZND+ccz1iMESTA7v3VzDBsroLhjQvX74Iv/M7v0UGEfKQk5MjIq0/t5j6&#10;V9/7Nhsnhwcz6RFSegO5kZo3qI/2D6asU3fbu/Dk6ePw0vZQbvXDydkZ2RcvX78Mv/zLvxruPXxg&#10;73sTHjx6SImE+dHU3uOL8OGHH4Y3b195bpCS9li7FAwGrAIDSGOdCL6ycoaaqOGoPSA5AiAIZZN4&#10;HsY8ryfjqRg9nk+gQkI9tHbWCBHYlDipf0rGQYaWlkslrZ+t2o9JrJyWNYNr8kPqoaP9Yh2jLqZe&#10;PRt1uTsIq9GH12QvgHlsSapokoghRRmQRPUNEfoEgAysDr6TyUYs5BdqlglBQaXkr3xQu9nKZAJI&#10;NDQQUSN0VG4MIClXhd4GzxgxNggyAHsNDUm7gBvs+VgmVqTLY7gA41DL2YfTnMChlT1buP92Q7Kj&#10;w0OeMTjTkH+qYema76gfYt1rSo6V8gYAiKIoxa6rHaVJPfJWOrSNm+tBCgSoPvRpgEoFAhUN7H2r&#10;IRFbcm+aIy+c2ue7ubpkfMY6/sY3vxlePH/ORiZev62lqY7GKLihMCaiE7OjuDcu3dIZYZGpyWFG&#10;4zmchq5s5LouPE0Dqd9XUT5Mza2aubbMKluve2P2KagrmtMhzrU7SzedbDRkrGpnmqguIHOPPget&#10;gxFkrhpYZ9tr7Q3D5npHSvTR6UnYmx6w1jg/v7A9dSWDxCxzcxQZilKDsH4Xi7qG3Pux5OdB5ZUp&#10;peRgMvwCg8vOl8jywwFRsXXoxBs44ERTnLqIsTdLLW/GoF3OD2Ft37+N5N6Lo4ImNi4+RgBVpKHA&#10;MB2H5PTo8PcRvOnEs9lwgR0eHjHRRhJACquLLJIuAQRMKn00JFnQwcMm6jrkUVASlnb6L1HMBH/I&#10;BkMjuqHrHsVMpqW7VJcuxrytSImcuMubnOBiIqE64VC5eQ1ch6oQmg5wXRQ+rRornUNoaDWRprvW&#10;3kTaMF64lZxwRD2KAZuYhgTU50tcZw5ogok0yBp1s4+ODvl6mEqQwmPvA7HWzpwBhQOCcSd2HDtq&#10;gQWMi1TjPk2BUkhiN6pYk5rAJDXT1LttRB0kXRrJrYul7jFBs4PiYI8bD9MzoHCwVuikGuQWjM2F&#10;ApJFDr8uxMcwSx1V2PDf0dTE17CRqT+Bom0LQdBc9CkYZYzkWEQhVHb+I/HvGbgbPsfc6WMQkj2c&#10;Tfi9LIAxacA0E3zzTHb1ncZA4hoi+GxoqFHPI9JCla5D2qM4YKjRNX/xtflsXzTgSPRgurSVsjnv&#10;xHhpXFBKN2JqyZ90tFLVQK07WqLZ7JSC1jVROvdoFtpR647RcrXtoM15mvWGAWw4FRKDr6gBKBMT&#10;BC9OxfBwOlREK7QE9YT8F1E0Lk4KtIpcN+XyKpj7llOkrsCNOWlRA5H0ROo1avozGA7cwl77j4Wy&#10;P38WSx7YkLQTjSFuKIvmxjUcCfUOKvqlIffOlp5CsKF13QpRtDqTkE5I3clTKq49wAJNiGQdhXRK&#10;oVefBHoQj/oJiIpGHNBlh/KI9B4h1hrqkMRpIifX0p2fumZP5E0/ThEbUdTwvIgcappejB4HK1E9&#10;bMJJ2Jd02OHQdVd2nBDhPhe1KGYk+rehN5bRhE7rVId7q70bNd7ck6gNqA8QrRZyaaiiOBb1AbEp&#10;yzV1y9gE0jSw8KbkIBMqEJ+h8aYkkWCxqKedY2lTv2vIIn4CRYEGkeKvI8AyuR13Tb7IKdydECxj&#10;LkTXI8Wmzg1M4skyrImiDplYuyaio0CLsp/yIQHtmrdyHx9o/7e1jGFII8+4xgs23UpvBLZMtLpG&#10;QdNqbyVEXuVsuMAzjU1topJE12ncWVRGE2pScMreuNqJU0I2ljxjP9Ah3J43Yi8n2pEkGSR07Pc1&#10;H7JhlLiunkS/ZawjdDHMZ0a8n0B2dJpBI07MdR7JjCXt9T7pZDn0ZBX6dJi4Yho8yNzdfMfkHPsu&#10;d71WSiZk0pcZDSSGjPtJUyUfKiA+ILHtaLRItm+XN/z6/sGExSv2Ma5TxhhyxmTj2+MwGuJ4bjyX&#10;2DyseuOE1p3kYyb0BafbpJsPtZZXdl+xZ6m9AyMrS0YhmYD4WLn2Dq4X8QbFAAYUnOizC55wyFX7&#10;1JvUXxr6iB6vODRwcf5GlJdIE2HqG8rLlclz8FjEhmaswR2lLCgXkbtZVZB5StwZiAkZ2xC8YT+b&#10;wZ16GNLBHptrrf05tl8Rz5S4H1xsgbjdLYnyiyPcc8h+rFiQQ/cLphF3lhtcXi/ChRX213cbftbH&#10;j5+Es9MHYX88s18H9rO2D+y9qiin8D9cSSFZsbB7utrI2Gw0GYXp4SxMZwdh73hGWYLW1sH3v/pJ&#10;+IM///PwvR//MLy5u7HPoEZjp4HXdOJBkUSvuyKqdaOkippNiRtLeaLrvD3EEsY1z+mIbK4qRye3&#10;fbEZd3o0jaZNkGfomoAy05AcQlsLwa410ThiVjUThyuuvSRRdaemITeMhC4Ucrnpi6hA3eWgM9hl&#10;SWi25YNfLFKgk8CWODs5Df/oH/+Xv9gGHd50fV+UXO7LipUTK4QfPXxgudUhGxiYHQOdC7MjFJN0&#10;kQciYzzqKdMsThM1z7HPkL+DNXN7dR7q3TocjK3YXi5kNpdlKvIbizMBg6icaKPYNaw6wwCyPYB6&#10;aWuX26gkecCBYBVG0OaztQ5JhxG0MG0PXr16HqYYJtiePr+44HBsOp2FJQwpnNL/5vo6zE/vh5sl&#10;0LeZFYf3wx//yb8Kjx4/defddfjwGx9RKuT6ZhP2Z8dWKFvOYvF6ejAPf/hHfxw++ugj+/m7MLSC&#10;OQa4wdZnFqVEet/ZuTY/OQqHJ7NwaZ9/vV7x/MF9HEN2ZnFLTTAOUWytn1/ehCEF1bWHkDvj+0s3&#10;SxKFEaYgVVgXMsfaldBcTcLtqqS0Cob0lQMSOARrQ+gUOqS51obVtiSKBgAC5BVx2oafvLkL909n&#10;Fp929qwPwturBVkXQAfWNGGKqC06mwwZu5nbQ/8pBsMlIUOgYymoSaMmPdx2j2ZjUnm7HAxmIoFI&#10;MTtz7XpoLpLnfVz4WRvO4MxFvVq73AiaZC9fvqYzLZhr3/mLvwg//ORT6nF/9fxl+PiXPibDYUmn&#10;ZAxpCt7rh/cfhAenp8xjrq+v1By0NXRpsfxwfiiGln0uaquhVoNu5HgS5jB1sPX9l3/xfeaOT549&#10;tXu/tvNvSFTkn3zrW3S7hnEWGi88w+25Hx0dkYZJzWcg7exsvbm5ds3U1l2zdc9w9vYmFhjOwrjC&#10;rnvj8i1E+UfBTfQUGzvNaJlEylAvH+TexJfTc2eMg7xaOqt1D16gHE6kr6Wu3cecOYl7CYhOA7Bx&#10;CSvVImryxQ7K6HSyt1utEVCtif5yR1nJSzVE/FLSqFTTEDkPnGXZHHT36HK7Yz6E39EEGo/2+Gxi&#10;N9TqEG+dced2p0EhaaKNjKK4Zii71ZAF0ZQaROLcgxkLGDfK18QygUln1/iM2V/IZZZCynLWX1/k&#10;QI3CkZM0+5mM2YRlHR29AyPxdzf5IwAiaj0mioVTu44/TeQKGaSC5UZ2keu58bnkrlsMRpfVysi5&#10;mf97cw69m5cvXvI6MRBBPoZh75Y5fuFgl9Aj+oJLTrXUjy76HgryATT5kEuTneII+tYRfTK8k/mT&#10;1qNqJiLr3MWb2tdN42tackqxIzoJevLmHkBFZJMhp7dfQDWDlUdUOpvAWtda467vat+zPx2T0QiQ&#10;AtYaPSVi5TAyeZFLNq83jt9Ji/1Mmnupyy80/VmLPQpjEgLB4jwcj/bDKfLp22vmK6D1bi3/BNxh&#10;1ZRhbeff2A6PDy2moJKe7U3DFZCSMKxrVVNt7c9XyPeb1mW/rOawX08H43Bq5+zE1sXpyVlInj56&#10;+Pt0TeyLkpiHKuDD1Jhi8VG4gYSQEiiSYQtOC3LQJYBSyETBZaHtUFUUH7LaHvCgwERLTaiEi1qm&#10;AIJbZwkengp9imE3jTuHRkSGsXtMBMlQ2jWZOyx5YohrhkbZ0KcItDrvkCTsEGcSEQa9DXBdNT/l&#10;wkQHSLlfNrXQTW0k90CKaA4GPboMgQOfZWYJN5oEuU9EcF9qXyQ4fDunMrwuUDdA2rDpCYQZNFEi&#10;TcapYQCLeggkNy6Y7CJRCGSYItGtF41Ru984qBIgn+zP84N9u3dDotv2RtK2Go8tYbNgiCIHTcrI&#10;kSN4Xdx/blbv2kMMnnTmTtSe16HP2gUWHOzYLJwitkGW2k33nBTY0RgBagj3DhP6o+MjCb2TGjrk&#10;RGRgCxyUkOn0gE05alWgCehOSBIrHfY26p12FtZVyumGdA8ury+l85CpUUWKQhtYeOO9qQJVB6cH&#10;O0wb7mSbLSf8MFRJ3ZRA+olVL/6ZEd0jAxcczDxwm0JuVjtpxeBahtQRS0klV9NC7jqJ0+Teh5Cz&#10;2dfWfYNN2kiZHEMroUlIh/XDlA1iiRdxCoNpurS+JFI68IMZiyTz50ONt6EacqSJOmqvaeRI27oO&#10;XpdUEQnpIuks/tPMmyxOgHbINPYfp3tEpbY+dVIx1rgLYgeT7w69lvdCa4hOtfacNqSsx2xYokFJ&#10;FFbUOXiJ3gvKvoYFcmBFo2HDQzniXu90sagZ4UllTEU5NRHwekBKihpSuVHFkNfMfDSO/bobNmOF&#10;2gt0goJ+IRCx+JxydM7ddMJRVw1WVcrkDdOoxnXzOhVV9SYiHzKo8YCpb0a+sk+fcq0PPN/hUHuj&#10;cO0V/HkyUQKDBijvZSJtG35tTyY7kTdbuOdIExByka5UVmBlqRC5bArm0o6ckBbssPRG6yJqW3fF&#10;bFmFdOjnDv2CZg5pikBeudNY6+gbJHY0/2m7g0W/aLjhE1vRQOtet6N2N+NdqQYNC4RIw6TC3ZkH&#10;7qgbvPBkcw7nhxfuXTMOjT4aPkRR71TFZms+cNOWzFGHQt72TSyso1z6fqRxuqxC6Q1uNKaQvGHK&#10;DGkCfGCgjCsXk2YCx/fP3Q1eiRDQ5wMaUIg6iImzmq8DaaO1coFPvOlLqjUaW5AAYLK24frhuktj&#10;TpwhDA1NWjy/4VCxl066nvil7kbfIWh5/4ZK6NjkZVO9ZgzD5xlbcol1tEfnZZmfYK1L/9afeZBm&#10;buz0y8I1KDvnbaHnW48HOx9C5UQ7cyJt3weEy+JOqOeDg5kVyjOuR5ol1IqBWSotqZyFQhVurm/c&#10;WXdEYfAmKI4kqRsBtRWF9uVKnbgRUcP7FEcyBBtP5Hbeul5gRhe5SW8yQ0Ql1gD1g7ZE4jE5xP2O&#10;1aDKcg0PWzpeD/gLwv4xqXm5rRu759AFxFCnEq0HDITd+jasVjf2c0BnblgsEkFtv9YWV67uFuHt&#10;xVX44icvwtVizUL35BQmCB+Gw+PTMNs/tPN7Qt2y1BK5OM2VTMMsyhL5LWQmbA/gLL/38F44Pj0O&#10;48ODEObTsLAY86kVsP/LH/5B+PPvfS88f2PFLKbkHXqGDsqJNJSDO+ZG3bxJk2MmoO4kTpc9N7fp&#10;YhAbEKVr7zjFhuYgjgiJHK1DpkM/YIq8qHNnxkgFfzfgZUPP87LY9QK5/v16EYvOTo6IluCedfFG&#10;aSUFng0cbDRqCmW+/7CGpDHn1Gw0l9H0T4RoOT46Cf/pP/6vfqGbfdi/dJ3shs5sjOS9oR0ayqCb&#10;ohFzdHyo2OWFGvYe7nXkaMr3izeZ5JW9y2cNFEqxDgUdeHeu95QxcaFe3+wwtLbHpvZ7nEhfjZq1&#10;kXKfmHFK1OvI1ymQ6Cjs2qpkoVftXEcW55ftlfXNddgsF6Kj234HK2Zuz5xUShjd2WeClAzot+P9&#10;OS4oHJ/cI7IKLBvofV3fLDgMzsG6gIuj/cJrzOaHZKT88AefhN/+7d8K5xfnpMofHR8TUQVZl/39&#10;g/DlT74Mv/lbvxVegUpvMQKAAOh8YWg+s9z35fPnRBbRIOx2QQQO6O04j6CTjf92PpjYlqLeQrIH&#10;TCQicjEoIjDDYtAOsUjMnA1+xh1ygcYfW54FJ9y7tdUQcMhFEYl6ws6nlb3PgT3nheXE0PxGTUYT&#10;kNXO4n7L8+zxg9NwfnUb5pNhuFkUQudQYzSh5A/ou3ht7PH5bE+NHLKRgBiUVjYdXOump+Bhra2B&#10;yimYoFNmqe1ykb/Geu7MDiLPKZhX+ICydpkk/IcB03/4H/x74bsWK6+vF+Fv/53fDH/6Z/+K33N5&#10;eckmEs62mAYmI+Ys+zgz7feDg2l4cP9+ODw55qAG9+vw8Mw1SrOwuluHPfv5cleHb//Zt+18WIe3&#10;ry/Cv/1v/V548/ZNePH6VXj29Fk4tDMR8fN3fvd3w5/+6Z+Gp48ekylEkzTL95aLBRFcQ8uh5f4q&#10;dFQbqWlEmYK69kZL6mZi0rFGztEBJbCXaNJn9x+5NfIUDVmKsIDeIHXPx2zAQtusLKue0UNwD0EP&#10;0gfu7l1JvfFhr9mq3H7nhnNZz16InLVBqSNn17Dp4Y0jNoCcusk6HtrHbp7QadbRTb2uesqrgBAy&#10;8sTzVONm59rc23BxcSG5F3tW0LylXnej/DXyoRWeKeIC0OLQZO4Gv2QY2eeH+Q6ar5A9QR8DV9yQ&#10;fVTx9braFPeBKOSyfsd6cCd6xEjUzRheI69kDk02kQMZ/PxNHDVfFGVvupd53hs7aEJ5ecWeRdcX&#10;6Vylkzju43fkkPpby79ocgrkcZr2poyosVQ3KFfEfUPz8vrqKnz25Rcc8OBZQnIGWpHdnmk9tnfN&#10;W/wbADdgf+DvMvAUAGRHN2Dl/ls3Cgye//Lsr1RfdPkBhhqsHF0egE1k7mUBF1ATd/0dPEey3CoB&#10;RvC+YEZqSJX1AB7WV6613rkMi/kiEBPdoe1n0YvZ0Tix7EE9sbNY33fv/msPIaJ3grh8XcgiZaq3&#10;ATdCM/OJ5TnzAITlTRjhWdmf7+w6bmzd3lUakDwdDsOxbYUJBmOQ87F/W0KeB+hki3O3MC5BXUlz&#10;WCDio/DA7uF9fL89d/SJNpZHJ0fz+e+Dv44GAZo0Jyen1PdiATIYugNWTpt4Ldza0TpN32mnnfie&#10;ggltmB32CgQCNstDiNjaB4dgZOvULGpsUccpt0NpysWxXm2dolZ6M0IIKvyO5AKi5TAw4AQ3V4db&#10;HVS5twjBo+CROS0LRTySQDX6ZPEau60zFg4WADYFm0aNBCiBNomd4oQgh4MLQQ6b9265sV9b+57G&#10;KXdpPx2FVhsQH0AL4B6MqdsRc9JAx8VKKAokz3Sy9UaJYKtKfnedGYGLMmbU3dtx8peSBhbL9XGU&#10;E9GHRhyotwNbBIfzfRb30k5Qh7r0Q4+UaHbNGxpn4HWm05EaeFs5i6p5FLMgRuMU+iEH07EbsEi/&#10;qqf88bDJXcR+wOcECgNczTD54AEb+f2MpP9HyrKjZDrtsflsLkSTPa9DW2MIRii8G9cuwHMHTRZr&#10;DYciNBHQNO3okXhOaHyAPtC6fU2SqJmF64LpDAIBiq+Ua1ONtYI27noN0boL/9mkd2umUy0mCWnK&#10;tYO1QF04rKW10KyiC6gR3U0dRBOOWKjKErxkEKYLZp72B0bXdOMaioXik8afJkUNEWs6rCJvIKDI&#10;7pBabG4KLETKOimmZckm/c6nV2MXqe7cctkY6bSWnH7dHcw0z2lEB9eBU7Gwav3Q1GEmoxvqJ0RJ&#10;7+IkPTQhzrBuKaLLNeDaDm3oNctAfc5d02K3k3YkoPTU3ICehB8ueEaTiRDEdat7GIfYDwYh9qBl&#10;pmZmy9jTOOKOjedEWiTSv4uJBpIWQ0UNMU5/ofHneoyl0wTgglZymomhAe5dQuQNm5Ah9gRMBTCL&#10;p0zC9pEXuaSfIp5ErR+WbT8hTTI1e+RMLNrDaDRxDTAV3LiuwpugLKJ8H0MDKXfBZiLvWuksoaHe&#10;oWCEzhMKjDopbd3rT7AB4PtKSVfg3ujEckWZVBIZx13SWPWUGKKlPTnJObTYuhmPTGwiR9gWnmSD&#10;/po4BZATVhqjLHuNOQxtmPjFbnQSXH/Lm7KkrbtGH34ERVJOMws1apGMUfgZ2oY06SjcbCImtYPJ&#10;U1fMug7KztG3uMcruxbou+D6Z/MZ1+l6ufapZNbvdyRK+NrAm2lCm6v5PkWROJTxC5rjXdIr5GDc&#10;T7yJ+k30WZn8JtCgWapYQIGSdcYsGRNBJbEbX1dt32iTwU3izrFCTbHYcRkFNlhQBOCsupO5FZJ5&#10;xGQ0tICMFDpXTT4i1HZFL6xNY5E0557gRBkSAJnc1/DzHPyB9kbX9IyoRqI5bL3f3t6F5fqO5ym+&#10;nlIzTbTaJQaKTO7jnlIMah3Q5LhvQOpjb3X6oJ2Te+vNyJZNyNolG2J3DxYlBTGO7ndEBRQc8kgb&#10;M2jd4jzksKJyCmvqhiyRmuiJU0SjQDkSwPuSzFF9yYDyAnZkhsoHEIhDaKSutnehKZa2Hu3XbhW2&#10;1Ypo3uAIQaBD3l5ehU+//DLc2euutkJR3HvwONx7+CQM9/Ytx5rYut4PMXQlgSSkyVVB5/D1ekGd&#10;zvHegEiC+dFRmB4eUuessfvw/M2b8Fff/0H41p//RXh5eREWtl5qNjETUgTFgqjUWHNEBRs3nmRn&#10;PpGnJprrBgV3X+72CVEPHjMSPhen5nZyC978piZRENqOA9HE0eTu/OPvKuf6uhEaH2cPnpVrHGWJ&#10;tE8f3D8LB5YXoFGNxBxSBzgrapc1yPLcUe4J3XqR/Od0oW9YVKCxTuoktG6oM6kh1aMH98J/8o9+&#10;sZF9HeMBOVfuCJCj43m4d+80/M7v/rby+Fy6lxeX5+HySsNVuESmLDal2yQDqIL5TePOmTjvYqC1&#10;kTvY/UcjaXl9yRwfQyLo76KpDW28soVBDgZRKZGuiFFEmdberI3VIGBLuhVDYXl7w9c/nu3b2bMM&#10;baXc4RYDYND5LU8GvR7DxIGdFc9fvw3PPvxGuLpekJ2CdQDjjRdvr8IHH30jFHY+3Xv8JPzgkx+y&#10;0TedHFDu5tHTD9kEvIBu+ekZBwDz4xPmyFjT2/WG5zealiv7XF/78MPw8sUrvi+Mqz76+Jf4OS4v&#10;3/J8YC5m/98/PQ1ffPYZYyMlVtCsaIM7Rg7Cze3K7v8wLNYl13qJf0+1Txa7inENenrQrUUTEDp9&#10;eS6GzWSQsh44mAy4lyc0NKzDyeGecmb72t5o0CN415ZvHe8PmXOMIG9krw8E48l8Lxwd7Yfz88tw&#10;dDAJi+WuzwfRlNy3n4E00OXVkrFgOBLCHsNm0IVx9m62lWiBPCdhpCJAAWI4qMYtjS40NNF5+v+d&#10;Xv+u4fHuV+LDMBmPDPuzBGsca/3Pv/2dcHZ2P/yLf/EHkrCx6wPFG/k68vzxeELnXDRv5QK7x3VY&#10;tWpYYCgJtDaMCOCySmdUxhvl26hfEBdfvzkP//x//ef2nmfh937v3wzX19fh7ds3jIdffvoZEZ5/&#10;/Mf/Mvz6r/5q39ijbhuaJmAypKoHL6+u+f5oYsHspjPKoGGkU0ObShIfkTfmgZpv66bPz8BqAsqr&#10;y1FjH3hVu0LoT2h3pqpheipjJVkk1DrItoDmRd4QuYkVjQCTyJtdjdeFAlwIeTjsqb6ihiqnTakb&#10;rzQUn1NIq5rN/EEmjcHgTsGDPO+1W0BbRa5C9BtoomVBRBrWJ/YPAEoHB3NvHKo27KyakK92qLXG&#10;kWddzsx6BjBOZ+rg71s3OnTAXH8mdudaB2dNkrg3fAhu7Md7U71DEnZMJQIPGh+GtzrLRszL8t6Q&#10;oVvPBKgA4Zgol8Pzw9cTogYdoUkAybtBXu1UWA2wVefAqAvrsXXplK4+gLkZvgcszq+++oI/M94b&#10;qSHorCHqq7/XYKQ5zHYrJhXyQB9KkGlh17oiillNS9Hp1TCW0Yt0g3t5nEymbhzaImd3WZDIPxfW&#10;b+0MsyRVXY08UQwmSUs0nusy567lRAsGYVsJhVh3jfKOGs2cuhBgKondBCq4iWrdDw5aRzL+9Y2v&#10;2l7TRHqcQ4uFYz33dBCeWD5yCpq55elRsbXYvSdDVbu220INZXhHfM3y0CNLKGd2bmwgg4UzYToM&#10;b+1+l/b6B7Yvf+M3Pg5ff/IwHMDUclOEsygNU3t+czvPLSsMzy2XTJ4+efT7kXek1ZGPGdCE8tBU&#10;HocudAZIYYulgQVIa+wufuiIa5FrM7WupSLdoYh0oZzTYOlcyWU0eHc60FWG2lwhYeJGR66gAlUi&#10;oU2YWeCF7TUe0vXtNR0oazcyUCc606Sjqr37n/hE+J0GQZqoMQVaJwLGwO2ta4pIFkS5rNjpr4jw&#10;UlNGwvzBzTTQVMF7bqjPkbLQjjjx8oLTRU4pou6IKopXt9Ijw2fG4YLF3emHpUQESex9s9706A0k&#10;CDCAiClmKhOMCfRDjmYUIgYq72g2DQdTOQtBuBdJDYJd181nQywRyqqj4skJSQdg6WJicdd04gSp&#10;4ZQe/zadjh1C3kgzzydHcJQlugNNBQi0W8KApmZXTNRV6fpxMU0E0FyR1oMCYj/pZ9KfEj2Hew2k&#10;CA88pyDhddEwAE0B3Xw2RDwAsWh2Q4euqCaNF7TIoRxvQxx6R1Igv6LknWYYEwEiKHfeeNO1gcon&#10;GnrjGn5+z4IOpZJBeqSCdzB450ZKDQwhMkjFq9Sg4r1LM783ca/rwMQWNF2gFIEErRoPyAoUmMiJ&#10;OiPkCQ5PBLw0FsQbyEJObNq2R1ORskUH3czRMDGTPRbdiehxCKhM1F0HEOxX3DciWp2ijetDstjB&#10;9zkpTBQfqBeSd+irTnOv5c9RtN31wxDUhY6sROFLY5pa8P63SgbxHtDSzN2cRy5jpbtcrVwTs+ah&#10;hbiTuPZh4nQ+mMfjM6CBHTk6CfB7Nhp9EkfKF9YGINuVxJXpvAlJASCH7D1qpzVHbv6BVhMSG1wf&#10;ms2CxTtCDsgpbxwiEU8omlxJixSHFJqG9ueC+kOJJ6AqkjBAidzoZAixbzbnB32h3Ane04Y+8wGB&#10;xUfqCsbS2ML6Dy6iy0QhxL22Kov7RM1N3QNHazoqh6A64V97p+G20TNMstQbMXJtZsOnh+BLVkBN&#10;fyUCbGK6MLAoCaJrsMmCBr8nDbE3GaP3Gm8oVhjz+RkGEjFGogKKEYqCrTuTIQGis/hUtNn2PcMA&#10;T7aygdM4GZ/avkklY5y8p7LUjmTLM61BToeLwpPSnNo4aJD5uJYNhMybX53mppxAS2pMId5MKGeh&#10;Bt/QE1vEcpk+NHL8RuEFTatatEkm12XTG5xQJmGYS1fOkkwkaTgTy56eoCcmV+XCk4iGex0FAWmT&#10;TruKXEeNCGyi1aUDOLFkEY056F9iIs1EHuc8aOVt7G55nfZK0wtgM8F0arnQoI1rSAldSYd4+zvO&#10;Y8Q8oiEOZpZ0DV07TQ1I7F0MwYhEzvR84EyJ4hj3H9eJdQLjkM6YiT8HilAcM1b36CJq8u2kadkq&#10;rtEVPqiApJ7VYOQy0uritR2yKJH0RGf8JBpx3NOg8Q1pCq0pNL7xGgkLevS4d45SQZEOExsUQXG7&#10;sTdBYYZNVHFYgzNgYV+7vFmEt9CDensV1oUcxA/mR+HswcNwdv+xnZezMD84ssLymJRhnEnUP7X7&#10;eHd7ybiPffz4yZPw4MH9cHh8HAYQd7bc5MXFOfX5vvVnfxa+++Mfh2s4nmJPemEbOgOLoDXRUZtj&#10;R7/I30hJvBDkykM0wBICkEVM65Qbp8l0ujnMA5K4T2pTL2w6N8cOpS10RePo3sQHVy43Yt93enIY&#10;7p8dhyG+Zmv63ukpB85oAl9dXUrhwVHtVUclZi7iurhF4YVq6sMXoTWBLiJQGNrLeUyzrV//lY/D&#10;v//3/+Nf+GYfDYgcCczc2DU9EUuwfq9AdT2chycfPA3Xl5dhsbyz53Taoy3I6MDgcqAcQ0ZPEQec&#10;ZADY+h3DfXVrRQz2qZ9JcSLjoZhn4IBGGLnljJ5E9LTARm4cMjioNCDsTMkaaIxvliGhC3gcLs/P&#10;GTshsbmjMURJOh4a4nC0Htu5ARpvjmGJfdTpbB6uVlv7WhoeP/uaYoItSLg53n/wgJqg+P6zew/C&#10;ersOAztzgFY+ts+POAFNt89+/CMCI55+7QPm66dHR8wh4N4KJ9+Hjx9xeHp+/paxXYaEdi12Fnz1&#10;1ZesDXBWoJH9+vxGsjp+hqMghtTHjqg+mBpqry43VZgO456my+G27dv5bGzrOzgqVrENFNvpdE8N&#10;kv0xz1IBAzCgc5kN+96Tw33WM2j04fmDsvvo4dSe/w0bg3itW/u3o30YXIC6nXPdvH17y/gAM0Hq&#10;y0VCBWJPLjdlODs+oJYw8vO9UcbmJDTC8TU0SBELN4Wal51z9l8HRdM1SDoNsb4RFcekdbIWsl8f&#10;ffS18Mknn7Dp+IMf/FBacq5Z+ksff8xng9iDOHy3XNOV9c2bN/Ycz9nUxlkH5BdMIFkn2/vCCAZ5&#10;apK0YToZ81w+2N8P9+7dC9/85tfDv/t3/274wz/6IyJEMdBCnYg1hHzp1ctX9vpvmU9Enm8OUjkK&#10;A4lau1kFtAbVeEl7pNqJnQU4P1tv5hHN7cYcaCBxKGdxEU0RNHGIEqcTr5ygGyLJMh/6R70edpdX&#10;dQYVuI+4h8iPkj6mN32cZ84cR70x4/tUarIOPF+oHWzAGB1rGNW4s2/C9XOnZh7lmgZhsbjlPqYh&#10;JhqZ3mzr0H5AYqL2AvNtZGc94hVyMTzDNJUpBqS1MCBGIxSvTyYMWQOSpYh80Pr8xXP+jnoqdpM7&#10;SgZkcugejUc9sANrpug03/yE5bor1dhOaBpS9jJmvAeukZi7AQQQhqnLzaCP0DFu8IzxPah5U2fr&#10;JK47ixwMYAjkcGD8bFxyDa8zs5iD54T7gLjyxuLO+du3vF4YmwIpivuEHG7FPK3ga6EXg5ztECYw&#10;FlchfQApLQwzuKZa6emVzlrsau7G1z9qBLBCcS10iyW4qZPOUdORzK2q7oFRGOogVsIZm7Uhtcgj&#10;viabsFXlUiEarODes0aJhIxEXorrF0hHNTpiMBhYNAIpBaIiCwc5o73PHYbKRPSteR9grBN7rdWh&#10;gTuJtZ+ZMYfHtW74QDMqNDdjSbRNB+NwH6aqYBsuNzwnyYbcG4bZvTNbYxsisWeWr9+PB+G+xRTE&#10;IOasls9s4obGcE/Pzjhsyu0AnNuZcDIah92ry3Ac8oDKcGJ//3J1GxYWppOnz57+Pjjf26208Yqy&#10;oT11mg15gQhQmHbveCDkfYMPDTN0ngekNQ74wPenB9JnsMAStdKFASyUoqKOvstcdwiOSLgdubt5&#10;RUGBBAdD4Xpz6l7HbGKhvhWcVAEDi5TTAM2fucEE05cIvbrNO1Jm0cDD35lId5BZ8L5pAFJzclw5&#10;xYTimWyUSIdIXfuUU+Y9uqi0nP5gr+NAg0bPzDYIivaykMYQCrXUNYDw2UDZkrtWQYvvsdNVY7WV&#10;GZjwUPCzievd4H2YFGSafg/tYQ7tvt+3h/vBs8fkosMh6tSSjjm0VaKGUNC1BbWrqxseSqlraVFo&#10;3QL7+cUVncmgDQVqaO4NjMTpmCqyZcYi6q6cd0FBAOKEukqDoaNRMrqO7Y0mdl/2WUwm1FupOV2l&#10;ciA0CuwzS6gzEALM5h70pjBVcbQARPk7GmRL0X5pWqU4YDJplKFhlbhBAU1gEByjhp8RwTmJ1AiR&#10;86AV4bYWKTbq/H0cpNA6QuOxow50MG+6SuY6+BAAEXy6YEcHHTRos4EjMFOhEzPpvyEhAE2ZgRE6&#10;kPZZQHGn4QQhxa7L501+Bnm8Ti6UIV2YtgWpaqS/YO37JCujFmMikdI06zUTUDjT4Kat3VAg+qlD&#10;Vqg/URC7w4R6EqBwu9tlN21DgNwR/SktBkxm41ZNYMKuW00NabBD3c7Kp2Uti7jKRftBA+xoFZE7&#10;jfJ+Fmv7u+DZbCKR+p6Q2tvWbX8ooPFDRFknFuzalxRub5X8EP6cJo56rNSwqqU3tqZjaEaUXBon&#10;HrCd1gFR/1baaHSZ3r07EFAYsunoFFRSrNHUqYUY3mz1MyGWDh9RlER6CS2LMwIHIc1eODFVgQsN&#10;SzQosvSdIzXuUcU6Rs592DdotDSOnsN+jF1fRhRGORvy/TlxEwV3xXi9ZYO8o2Zgj6XelNNziB3t&#10;7FTxTAicqTuWceiQZY5mTZlUoTjG++EMpc5WW9IJVBR0IQm7JlgvOOuHGZGPkQxVAh1RpefHKTBQ&#10;kli9UStdJ3d/xgoEgpji/44MIry/1bQP1CbEir2JGn0V0X7695YIn4SxohOYjzoXgo5a4Y7eaHbg&#10;2Ut3SAZBknPYMdkAohgxcHErJ/aEjf+Eg5w46tzAqv4MkwZLKb06S3AqnwAPfEKrSXktfb5ETYrg&#10;yTW0YDE0u7y+8iFS8CZFICIXdGjce1GxczZ8GtdLoWlKrnNFE+rqPcqB60dmLnQda7CA60MSgUEH&#10;6HKUqSiV0HRmKakbHAnsK5MNynrAEc5FpxM3CMHXB56QCmFQ08EeQs80MppOwsjWZeMuuEDFIb9A&#10;Ujhyd+qUOQLWcOWDg7xHvlcubK1EUPQvxICMRilCiodYe2aH89diDxEHnPgEp3FlfIZq+qpRkPoA&#10;sKUWceyoVlHlZdZBezB76ZwGGXBhgfsiitiaBY50c0jpseeEGr7crmwv2Fk5QoKLaWLLOIPmCJp8&#10;0Hb6/PlLoliACoTm14PHT8Ph0b1wcHhi8ePQ7u2YEgGJ/Q7R+waaS+u7sF5ckR737Mnj8OzRIytm&#10;jsIQQuv2OreWHP7gy8/Dt779Z+E73/1eeLO85b4hEtd1ciQEorgTnGobO5K9CSrShL5te009FpRp&#10;0g+9Oo1PNg6btqdUxk6fVxMw6Zt/lDGJ3hl0aKhUOngw8gak66UmQgo9enAa7p0cWZEbhcODwzCb&#10;CWH7xRdfMtlFrkXDtFZapBp2SZ6D2nxAN8NhkhpbLQcxKABwWVFbU3/sYJyFe6dH4Xd++3fD7/4b&#10;/84vdLPv/aYKtdvsGR7M96lD99SKBphKPH36jM8K1NXDQ/t1dMg4QvpWomFQhySJ/Mzr0EFoxCIT&#10;KDZLSmSM7YzB2Yx/JFU9hf7lgHpFg+GE6A3mn1KqIuOmc+Rtfe8ybwYyZwPZlAWcwLh23rk8tmFt&#10;+TnQa4ih0ABExJzNj2DDLUQOhN8L0engjI1B2+HJabi4lnHHjz/5UXj08HHY1HLlhgRBkyl+3lix&#10;COS3BPeb8NWXX4Szs9Mw3JNmNt3KLdZc39yGOe4VjfdKurMOO8fvpuUZ9urFy/coXkm4vbmTazRr&#10;IYuLu4qyRWC6yvBC2r2lN004sLUYAAotmoQRhwwNPzt0u2nkB03cFehbQODdcuCIMID3v7xakZ4M&#10;Tb1PPgd6bxrOr1dhabH0dK7BKlhDMNi7uLUcY6CfhYb3/kQyTJJdSPnZ6eI8kvEhmmBDz0epZV1D&#10;62zE/VhU0sQq7HJXRUPXSNRglIcqyp/pun6/6RR3TC+7P0DSwaBls955Y1k5Is7X07OT8OmnX1DU&#10;H/Xr1eUlQSxtI+Osxe0t43rjCH+cqcgBBsg9dqsw2ZNTbYhq5gs4E0F5fv32NfX7oLv3/b/6Hmsv&#10;nCGPbc0hpn3zG98M/91//z+E3/47vxnO37wW48juHwwgeCIBtGK17dX1JfWXZTylnBJ/HjqooZPk&#10;6IzCtgSjDByNLVkravwBXJKnfjYEacGiLouT3ngpT1OXIBJTitpuQDm62QLreOTobdNrNfdruhvA&#10;ZlkvHRQ5gKEzceSZTKQf6qUNBzZwQY4kSMg9LBbUgLl6cFQ+TR8qna/HR0dsYnaMC+Qs528vyPzr&#10;TDGZJ7rpJWu0RvWTGG9WG+02MsQcD9mgRWMM10lQhe37GZtgpUxCWKtJP5amoE3leV/Ldb6i+6vM&#10;JVCfdAZurbN/yEawz8KmKWoQmpUNenOjOH4n64U6TejAspe0SQiy2rgGr5iE1Gi07yVdOpGBGZ4N&#10;PgeN+tzoEWtEWuQxG40EOkCqzWJ75e+HNcABq68vgiy8QTukNJSj3bwhJ9kfmSQSdUfJpJJ7QHm1&#10;kHalD407qn3tLKW6Z5oJJcmBOxmBus9k9GWp6LalTDKJloSsmDNuWgebUFN+KD1wnDUY2l9f33BN&#10;oLaW1BGkkqaMQzhLtuxLlb5sVcN0+n0/K23c2FlzrTOhxkC1wyjRruXe4YGdtfMAzHBxcc5B1NBi&#10;ZW3n2uXNFSVggEh8MhiFE7jEt8qdEovvRR6Hy9VdmFvMuvfgPuu4xGqhkV366+//OEQbe4Z2gJza&#10;871cLsIaZyrWMA5ENNhur6QbQJijbZjZwYwTLdF9onB6fOqNbCFbEMw2mxWLpo7v3DnaPnnylIGy&#10;M1tYLlac/NOSeijOMjXtytqFHjOH42ZCU9iFL+zD4KAD6KWwgwaUpyi6JAyb4vwWNDY8QFqivgh3&#10;tYW1WG+V1DdOBscCh+uuU9swXb+723CSnmd5ryHF7jMKNivCiVhL4LDaEEEA9xsUPIU7DAMGSjil&#10;/dztYhcux0I2QgC3bS2oRNIFk4ECqEF3FDHHn3ngbbbUDVhTq6Elz7ou0jC1jVhlAwaN1h1JkTTF&#10;sI+OEk7bzo6n4eRwquLcrg+IaOgE1dWGjqQ3NzdE0XXUwjzKWUwBCr5aVuHgIOehP56o8GJjN009&#10;Ybd7Yc9/so+J64iF8pX93NFozgMi68Syd41dy4gFEjRQ9uj2VFLHqG13LMyQ6CUh7mlrGwbwHe3h&#10;cUgNRrmQK01EKDcWLFw+pwf7DCiZHYrFSk0MPDe410TQXMJEYycaKYRUMX3dG6IRsFXghiOtvSaK&#10;hMgP+lGqa0iijA1aFMQomnN7za3dt9o1xEiBQ1E4kBZlDHAQpmP27BDM0cjAgVja50DwxGE0cC2p&#10;29uFBGPLrVwqB6IPYF3ScCOW0B6uY70TWoVKRJXQZitISFAMv6RejRBXVlii6NrVbEBhTSXxQC5R&#10;hQSOAwVdYxU+NJpIKJAcla4ZuKv4/WjMdqL2KwsACKoMsGh82PWssT+RvGGSnEEIn0ZMQnf5NAKH&#10;Sogc6lw7krGse/fhxKek0J0S4gLNKTUnkkRN+Z090yIq+Xe8BhrAcI3e2b7dw/p3hDBNNGCg4y6d&#10;OLhoTc4Dw40SXBMj9gZ57BRLDCjoGGvrDAVKTcEMxQwUI8NcArrY20UhrU5QJuHmtGPjGWg96Z+Q&#10;rgbZgHhI8VTELhbkpYxbOqMfDg7s80LYF8mxhHztswFVgCDW2D3KZBIidzJ3IG3dAS3Re+Ggkk6c&#10;GrFI4DtHZs6x2AzRe2NKHBHmX/K16NgEkfH1JozjEYsFyiWgIR7Lrl6HckWqHw5DaTTamhso9q4w&#10;iUMzlOizsjeykSZa7A7NCZNdiKojHlBjLKhBQxOmSp8JKKsspP5nu742IzIAdCu5fFWc5laedLMh&#10;Gu8YG9mQgd4dioVWMRoDnZEPfoLFvog6sUoasQ+Cu8VhXaAhRV1UmBYhqY00HUWjD2sEukhYl0gA&#10;gERbwYkQrrYEunTuwCNL8m/UUE/UbE96syU16dAgBa0YBWYySInG2JHGG/O1sfQ4vcZ6jRquCzYt&#10;W2lM2griGkcTHo19oo/phuuIXDyB5h39otNfxNkC20ZQl5tSaxYabbkbxuxFOjNo/GCfeWSfBU6L&#10;iAfsQwa57QbHv0GEOuSpN9mVMGKaSqe7nYZjbIb7Pqd+YJJyUIbzFNQsNL/RjKEuaKyGKRJ3mo1Y&#10;cQizj9g+y7ZoqRtFAI/reOGeFEQZ2hrKJN2A5jCQ7USu4h5m3ugjtUPC/jmHDxTEofg5HcxqTij4&#10;O14X7vMoxog2QYwg/TmwITCF3tZaSHjESSCDgG5qNgmvxSIUm39xYtcHZ1eL7yEtOew5Op2FYYu1&#10;v7b7ZM9qFdNLbQ1XdssZ7ux1l2QM2HOx4uHJBx9ZUXFkZ9yxPedZSIdTu1F2Tlh8KHAPkbjbGWof&#10;OpycHYWHp6fh/slx2J/t6z7BWc3i2sXbK9tDQEauw22hmJ/YemmS3ozcdTHZpZdmsuskDzpN01px&#10;nUOdKLj+qtDrSDKBDuGUPI5CJ4IpMfrYjTccORjrvVAENtG7QSVRBz64iWioEfU0bmzatIEjcRZO&#10;55Zr7mEKPQrjbMRGxItXz7kfNYi0fYLCvBUbAEihqLXYs6dhMLSxEPe2m9IlVIUezZzCe7Q/DF97&#10;8pD6f8fz/V94913pwmowN5nu+VCyUZPM9vPJ6TEb+XPLq7A2JnsHkkmoGiFCsrzXwGTcS0S1pf5x&#10;Kfr5AE2xUo7dOFOA8kXzomw3FmuH1FoUe8cdnV2DTEhS25dJ/Q4N1DYcno+hXbu/Fz790XfD3/qV&#10;b4TF1ZXyAZd9wp4G/ekbv/Yb4bvf+ctwenJi5/mYZ+GjJ0/C7esXYRtJj/P+6SQsUaDbNWEwkYF6&#10;aWcAcvqjs/vhkx9+Eh5Y3EMhBbReDZQI44flP3UaJrOZfe1B+PyzT8PR0YwmhnC+zu17js/uEbH1&#10;tQ+fkqZGd3WeySvuIcobJIhra8tN7Dq2VfjgyTxcXV8w30L82iCHsM81GqgpA408uPIezkb2Omi6&#10;7YXb9U34tW8+Dq/OX7DBj5iOPJXDWGjCINbCpXFThWcfnfL8+vFnL+1Mt3tgt/7c6r2DseRpBqCF&#10;2V7Zn47C64sbMjA2lnNOhnaOuDnHydG+3a+t5YlF2N+369kWPMtoQlc0zrCyz3cwsj0Jt9IyPLD4&#10;eGNxcHawFzIga4DsA+3b9vLEci0g/TqtvfZn7MzbOX93rz2y2PLpZ5+r2btcsvjvKKZoqtze3Mrg&#10;zmLV5cUV65vp3pj10YX9HXIx0DR79OgxZV2Q1+3BER308Z0abGiQ7KwGu766IXUSIIbLiws7l+zf&#10;LU79rV/5tXBi8fyLr74Ip0fHvK9YU//kn/zX4csXX1mtZvXW9VU4DDOuGTQYEc/Q5MHaQH1Fk8ME&#10;ZgNrnvXYYxoENswVEdfvrC5XTSen1KaqvG7RvpKWW0T0f5orH6KeI4fPtd+3uAe7YL/iLMCgDK8f&#10;k73T9sYKwbWVKbnlzJHGzQwT14MWQ6/2GrplngQZlYEbb+HStpXViKgFbd/ibAdQKHd3Zb6vfabp&#10;QCwb/DyADDiZIB+COpExxem0ZPm5fA4a9kQYRqJ1ExACaZRGFFSsBTwzGhvCiA8SO/baN0ROtjRb&#10;K1y7ENdTuBkUTdsaaTJnSdoDL3gtA62JxOUImkrNMrII7euoQe4WdwSqQP5KDrAy+pQRStL3T9Fo&#10;hN412GR3y1vGYkqouY4mBpsYno7HkjfCAOTU4jjM0i6vL5jvgxlJTfhGMlA4I4EMBWAAv25s3dH8&#10;DJJOdg1wse5kjX7y/DlBAugbbJsta4PMpXNQFwc3tKQedOxgAM/ZOexGzltKHqozM1R+nTnysaHU&#10;F4fi7mCMOEZkq2s8dnp6FX0dyl5ihGYXzPMBRqvZtKysTlgspb1dUHJrzXwMcT6zPBjPFs7kcJ9/&#10;c37JWoDSI2n8U2jUvzaFFyccaqVYtVXCrZISTPHgcBZmaMDaNV6Dwmuxd90APGZ72v4tsXvxwf5+&#10;2LM87whAMtRdAPBYHl3EheWOaTg+PWINaLvZcvB1+PK7PwzDdR0OAKgb52G9K+i4HYDmxb1f3izC&#10;3D54Y4cAtfqc5gQ0HG4UxeQBwbabhWIFDwuw+S5IYwHROGJvj5sE07Oo0WaOg4peUUirnruObADf&#10;Pz7GAbpy/QCh66yEYGGfJhJy7mjP1L4AooYb1BaW3cDxqKVOBBbNZCRaJcX+7YBfsDko5ASRWyMZ&#10;MyDgHM4g/Jwwedm4OyemkxQpTyMWeTQQKdWJz7LKHePiXkOwaSV4iwB4fX3HBXRmgRwadAhgd6s7&#10;JtZCkMjg5BD6dOlAAvBwyMqll4Vp2GggsXM55wVqAlEvLrLvD4B3Z+HZ08fh3r0TaujFkdxQ4YR8&#10;d3djwX9JTQY2ZuDiSGfF1PWJInbD77Nf24a5JSjSads6Ik0i+EgiAEWP3TwEX5tbgkzEkt1IBOeY&#10;KISM6wLNjNFgj5B3NIKQ1MOEAwKh6w30dmoG0EVx686JDa93yCbIkmuh9mYHXrtGUXCrgyajUG7G&#10;JuaN/czARaXZjAO6CtQqhweTcohmD6ZNlSh/QBcV0BDAtCqR7tPdcsFAI2v2jA0eThWAcsyFeqnj&#10;xhNY6ZmhaMS+SBzmXlOoVTph2AtsVtkzxvfIlKNxHTzXJHJjiCR1Q4UUUxC3EEdjRZL0NImAkxYn&#10;t0VgQ7TtkxW7b8sbBg56Jzh6gtQmot52rscWCJPWRKbiIUzaTCQx/E6LAMVfN1EtIh0sY3v2gsgH&#10;NqGrRq6zcsm119lpGoMcAlNfIKoyn3ix2ee6BEs2DQc9JBoBGUnQyvYDadHUYAxEohRN0zfr0uGw&#10;L9Y6CnSnaYgEsXNiFEok6R1xkVADdk5HUwiS2rPJR9CASohIRiNcKBSJzaKwGGWibxTrQl9zKrmc&#10;iUUTRQMaxUzijfCYQ8eI+5nNsiTmIYJmiExtcCD1kBYmNLK1txh6OJJjK5CxnniQZuq0ftFSA+MW&#10;ELkhdGg6wefRZiuILBNCD0kqJtUUVW5c0wgI2a2abpQQCJJcQJytShkC0dGWtMXABJC0SKcWJJGm&#10;rnR3rgpC/4GKRmzHBJs6qU7lwI0qOxdUIBnrDT8n6aecXg6cgp87Crp2YXh735UVdgNRMWN3buuc&#10;3Nmkg66QJ2AyaRU9D0MBOhgmce/OKnFndxF11+DIEYdommbULdryOnC9OaaUPj1t3WQIqLCyqvti&#10;o0MPD/Mx0b74vESwVYUnse076pDrvQBvKGc8R8GSkhrYnMw8WZW2ZaSmdVl5Y1zNtgGpvaJeS4um&#10;ZhJfeXKOiW1o1NRMc+nqEFUTRb4fOkqCvgeNFewFSUvQ6UcT46J2LZ/WXW8Dk3vsNQyWgotyTw+m&#10;jKtlIaOPzlVVDd2aBSyn9hZXsd8jN+Qg1bcROoD6XlaUFFZEIemcTMdyw8YzQkHvmntjO7Mjl7TA&#10;ft+6Yx21LiuhFZBQj/LcqeiiD/KGeIwJjiImEsIduaXJk0nb12INrjNxTdUOqYqhQRSEOpZMh+vr&#10;sFApRG0GqgX0IWCQ0A9NJJy9R8kMKz4whLGfWyzWvcA4ntqdnT2QHpC8Rh72D894fw5PTqgJlVNS&#10;ImMDHTkTdSEtRraVJaJ2vh/OJ+Gefe/RfE50UFG0loTfhdWNfQ4g6Gzd7VvyfTCdhBWMEDggjOQw&#10;3HnjOj0fydiuKrzhp7UuN16tHXn1aGBKnd0s63WMdH/V7O8KkDSTiQbc/RofksWOymh8rcjpvHHd&#10;tcifh5CFOHtjaDrDQAj3JyG3m8PEy6uFxVXpeoJ2WLhbtQCKGpDOgcI42Kf+J5rirQ9k5E4ecRiA&#10;puDp8UF4fP84nM0Pwv3790Vt/AX/rys4Efc2q0346BsfWiG0CF9+8WV48vRZKF+WRLqNiVoTuliU&#10;SBXxEGRvEBPRnHPjLLks13wOGxgcWV41GQ+UnwIZkwmdMhharnhn8Xhi8XUvo9Zc15+WU2VN1gty&#10;ODIDfECIocmbi/NwdDxhDYJzF2tpZbFlSnqTrV3L6bHGlhUqerjkDsLrV6/C8b0z5ggvN1vmnbd3&#10;q/Dgg2fh6u2bMLB7cLPE8Hcbvv5Lv8QcFlEldwRj26bh8vI2nJ49sO+d0rACw5AD25e4vo3FlJOv&#10;fxQ+f/GcyKw/+uN/SbRffHNDZgqMvfDZFwsgwnYczDCltJwBVP02G4TpEAY6JeY2oSlaam9Hy0J0&#10;z+nQ8peCzbd1JQRLtSrClcWBx6f2uYst0Smzoz3LHUrqDlYLIdZx/qyszjiayTn0zevL8Oa2Ch8/&#10;Pg7Xd9dhspfxPa5uLOewvf5ofxhubpfUWaw7rU+L77e2RpDWnJ1arbbchg8f3wtvry45UMZ+vLML&#10;G6aFTEGsAMXw5MWbW9K4UV+gMbG823CQE1xmYwCNNqBza6DoB6Kfut7ZzxjG2ptCscawOkWGM0nP&#10;SmCzr1DjBsPPlPqhaK6U4fMvvrL7NAwffviBxe6hAAL5kPsC/yEWnRwduuNyy/t+c7MKi5t1ePXq&#10;MhwezdmAm06G4aMPn4VvfetPwnd/8EX4p//0vwn/0//4P4f/6B/8vfDl559xrc3PTsMUa9/eF+s2&#10;snWG4dkK6PEYzIUNz1ZcO5p/aD6iyQOTGkqg2PtDVgLGXthDqKewzgCGwTqASSRQg/g9doQqtfA7&#10;yRHkhWPJOXQo0w4AgnsGjTd8dmkHtz11ujPvGnijGb0Byvd1zduu5vc9/n+S9+ZNkmTXdefzJZbc&#10;98zauqp3NAEC3GAzRuOMZDOfDB9M+ms0ZuTIKGooEFuj0eiurjUr9yVWd5/3O+d6VFOmGRuRRslk&#10;aFija8mMjHB//t69557FXt9JYKlUOuPxKhH4Lu8NDM2pn968eZ128zNNnwlLi76bXhtghnOdPYm6&#10;wrYeQ/WdgGF4Ira9+iLXQii8xPCaTZ03EGGP7FvU25xzJFEfHx/nz7mpvZA+Wt6mUjwk1fEOXXMQ&#10;5XD0XnLK9WKADmbC63XxzLfBXGMdMTgbD82Ak3/7PaxN24wo1G64FGjF3w2H7kUBmVlXqAKxpILF&#10;x3V+8/atiFi317mm2t5SXQOY2SkYdK4BJc8aeySKFe4ZftpIlQ8Pj0QcoAeT6ikGuChnZB+Qe5u3&#10;b19rDb07PdM9w2Puo3wu8Pnpy64vr1XHOgG4VY4CIUTU3oCj3Iub9lZ1pQluZulxDYZxngjeI5Fb&#10;smnXGPPyPbgpS4ihmsTVniCG7sp7voz1GzJpatjWllMeTHVSmWLhAMh4fvZOvfPZxVV68fpN+vDp&#10;s3SfzwE8B6k/Cvymr++M8fQ1T+rDPZp/OrOvsDyZvW5ttOXwvPw8Ul9v537hIF/Dq+srkb2W+Syt&#10;CUrJ+2Wd19BBvu5N7uv3q3UBf4n+gqCmsklvb67S7uGBsgp21zbS229epF/85sv0eJH30YUMqNJd&#10;Pm8A95f0stRueR+rTg5OftY2Tl5Fklh8z9iUyR8PuUEybw6YRasxzv8jIjxpOt4nB45VtPJQAerQ&#10;5N/mDVbFWPhQuRh/H5JBs8wD1hvylpWbN76srDpJSBUCMRoEm8DSEcBIQBcFHyztYVSGcT+Ll9eQ&#10;KXh4U22r0DMzZ12gmlk0LMo2GEpcAx7mPrCBBSqZ7+2dTfBBViONjokM4OTO9kiHA1Pvg91tf1ak&#10;jblRBpSj2ZXELl9wkpjm+fvYiGnAkJkADlGwk7jJeznY21XCrgxvYf61DhH54Q9+kD766Jk8PGqZ&#10;UDVC+a+uzvJmeBbA3738DsaaKliKyUTbKLvlxLt7ezq0OJim/XsjlIBNtnSUtmLXF3Np+dHDH+QD&#10;jfe2kM/hWH9/cHAsLyuKDbx1Bkzd8+fggLNkbhYPnv0z2Lh4H014JfYx1zSUSpNamOFmrx+zgtiI&#10;Jkr/XOi9CZRc2nBckuGyCI+xSqlKRbAQdrZ25bWm6cugCkZCISkuIMZQaVtjT8fy92tiMZmKOUex&#10;AvNN8fDR/It9Kp+opdin7QoYcJPIxmcq8lBrVBtbrFd5KXBADCwpM53cm5Roy9Ug4ufjAM4fYTq5&#10;c6MWm5nSzGBy5XVwkwuyRVybPs1JEpqIuOeg8CHehwU0cTBHKEYkYykIAyDU/uwhNS9XCVw63CQj&#10;dPqmvFnKQp/NCazl6nnDFBUGHeuvULjI2iqhWs2CJJams1tWZ48QEsyKOFQ31vqU5JCQsSeNhiuJ&#10;wDKmUgAEWo8phcdfq+e/C/CJ1+BgBaCyl0qhazJfTt2MwjIaOlDCUkFLQ9s2Xq9zKExVD1fpyV0k&#10;rXKoKHWqdXoXwE2fDCx2W/hD2gB4oUk49wEgREnKsE6hts/nAVB5D0xhDUCRAZhorzqztFivyhyO&#10;QBt8ScQ+i2nqfGE2nfeZpQAjJqVFa98sQChJF5omPPTaVZp2GYbrvDdde/ktLVRMCtRc2CC5DOZP&#10;VXaRUmzPS+4JBU4b15W1Jv/L8EMz66YOf057l3iKC5tyFIVl8b2hTmfZ6XCwMsqVrFNAr98je4QS&#10;vCO5qwu/Snl/BEjKoORKstKQmy8dMsEzb0NmB0RRpCFR42dRePAc63MWdVrLBcwqbblw4qfuhYpb&#10;GyAzvWc/1ACMIKfGQy6fj30oQorQCIMgvufJ0iokyIMi5C0O2mFgJqAVOQTs2JCvSC6vwZTl7dwn&#10;pY7XvocpEqGZILeRCi9ArkkBbBbvi+/CFgvyU4zzVNdEPjXD8GNcmgn8vZAGnoX1DSfKN2IeXOcG&#10;8cr+pTLb71ZpcpXsCWbp9euX+rzIe4sYGvXpZ7xvedl29hZ0+FOxCnbS+ii68CSKPTPkHX1AAPuB&#10;WY6dGoUqwocMhibLnTuz5PEG7QK4sgxxsQoDaeatmpVlAI2lMOZGbMSig4ECQEsxjr1GymfMIG0D&#10;WtRIxO9yQ3UjZjlT+1enp7IpoP6gaKWZODh6mK/Rdi7AjwR6bG3usquI8dvxDOf7PmxyAT9o00G+&#10;xg9PjtLR3kEutrfEhsw3J80urtMkF9uYZXAeXORC8fmL5+kmN+TzAF0WYUfS34f+DCm6fh10tl0o&#10;3/sqNeED5iGEa6mlzj975xRx1jGI4e85V4Zhr1FEut5ILNtqlW4HY7yIIh2AuSrMHkphhVBJ9l6n&#10;Z08epP28NiqBQQPJ3d7B2mIIOgp/18L3pGsMEI+HbXr65CTt7a2nq8uz/NqNPUwrs1S3NzlPinRy&#10;uJkeHO+kk4OtXPdsyFP4B3/yr/6gZbzam3sjcpL/8pmDT9MoAtBOHjyIobEN0aVgiGTHkRr5TuwJ&#10;eaT2Mm9ZPDRiV48qDzFQ/VQCiF3TLzj3WgIe8rrPr10O1wUU206jXHmT1gK2DVZ1MVTn59NPMJzd&#10;hd331Zdpl55jbV3yUZ7Zcb630/yMIIUnyIDh64gE0byFHB4/Sr/+6jfp5OHDdHp2JkCuzs3U9uFx&#10;mueNhaExaatX+XvW857OIPrk5CStbW4qqRe5HYAZte6HHz6T/xdYyDXehrmevl/M0vHjR2q2Gfqv&#10;yWtqXeFwRb42u7l5vsw/l3Z1roCfewH8DPDPLm/Sg5MDqUUItmhaB7XBRGaPwwKAXoBrSg+DLyLv&#10;w3Iwaooqbe7Yc8te5cP03dvLdLA9Um1ydGiQ5/mLs/Rpfmau7y7l3zceOZzo6mam97W7uxnG/l26&#10;Re2D//Cys88ySZ239+rFTs+u4nn3wEmm94s2lDaj9BYPwqHrPFbH+hjiwyL/nQGGu+nCyZ+5Pp+G&#10;9UDvHf0vwe7r6/TeusfKhHqVONqHNN2KZTZSXT1XH1KpfodAQi1EXYsvHPefnpgTZ31jLICIGpz+&#10;hHTlX//qq/Qf/u6XsmdhnyeZvc21522+7p//4JP8dU36d//n3+a+bM+S4Fwr/+qXv07PPvwo/fwf&#10;fq6+BpsWmEcOwnMia5+u2g8O+3RUgGT58AmUW5fXnbzyu85gIfZTa+urP4OIoZ4r0kG5SVx/PG41&#10;WI3f9zL9Moar9+F/x15c1NXq2SzDNoJrRU9ML7WQ7Ui76ic6/WxfV9672Pr06bCwGlvYaOCoFNXc&#10;b+f9hzOT9XKdzwNUBmYauhajrufn15EOroFgXrvUb5aL1mIDU+Ph7Sc2GzVj4X6F+pavcyhbo9r0&#10;9es3Sk3m3spbOlJ/eW3ODQ9YHeCiFHu8YPP1cD9cqcfp1TiLYMSDpcimKn/PlPqKgXjnYWnPPuR1&#10;Peybu/4JqTSkGwhOuq75et3m+0xdfHB0aHXg0j6UPPOcmVJNjoZSWoyiVoatypqwTL4UsaqKQD6v&#10;f3vos99T14FLnByfpHdv33ngkv8HgEdqL2xliAi9lQfXBis29ht76HUiG3Atq9L9AfXAuq7RaBWq&#10;6MTeJpihtlCSDY0bMMvq2xhyD0arhF4Hv7z3+HTtYal5FV70vSf9IAaZ9DxLhcIYfxrk+p/PKQ+/&#10;8Jemn+3Thvuo5L4X+WftRwGEk56+vb6V68ShyDIMyJ49zLULIUr5bHh1+jZVKL3oTSBH3N0HGaxJ&#10;W+UgbbUOgKw2c82de4XLu2vVcg9291N7dZe+/o+/SKdv3qUH83ydGvcVXbDiy2WnfYon9Fv2rA8/&#10;+PBnLBAugllxd6ae5s++j+eFEh/X0vHJsanAmIqTWpcXjr3pDM7J7Ley2Tq+BDQsjR7kKLhTUNPz&#10;AUwRwU1G7kizxc+9zAupZ1og8fSU3vK/bRoFdSYOJVD6ztqaQKu+senCUHq+nK+MIaGHLpUAW6hQ&#10;YVGyodCQzjUVc1gI7MCeftxPKno9jAI7NA3twqvISWaaxLPQgjlwnw9IfO6kn64sZ+RA5OeAfj95&#10;9FAsMGjeOlDyhrOdr/nB/k7azxsbm+gg38X9vS0dxqC9tzcXms589snHQqOHUKEX9oW4zZv61fWZ&#10;vGqUOpOWbsblKVeJKQK41VPTSzGsxgG42j9gGYlOawFw1uFJNQ8PPQCgLjZjNiWuK1OePZiRMIBk&#10;BJ8blFxcMUVQuENVCBydEyqQNzaaK4obpY5urEcQgVk4vQyzC4lO/6Cz6QiICTNahT6UZs9wDdW4&#10;jQ1cie3T2sgcsGN7c0tTER/qBnUE9I0M3PLZRsEMYX1uKUXazCZthE0TbFYn3eJhtq5Gtl3Jk5SE&#10;WQ3Cu8hLZRANUB0st9Q6cXly79h0rgnAiBgk82Wwiwz0IJtp+nUcNOKeEeRU5k5FhcMQ2vDzGuu5&#10;qgNMkecC8t+QPvVMPk2otZ7LFThpb6ViZcYrRlSE9DAxF+BSD3pjmfDPLgy2dl2kWFVOUVaTV8QB&#10;V4Wn4SA8wQodXPYttCsPwLWCZ/CO1ITUhwC/rjQxutFz2ZuAMJkZKGmzl6aZfZYCCJrNzM7rgyCc&#10;JlZKVicZKqbzi5mS1sQ6komuPdxSNMFOZ168Zw4NRuGFt9D+AAVbQ4iYFIdSLgJiipWBfRXFjdIJ&#10;ZTA+VKobZrjKi0im2HtqXjkIRazNOzUnChaJUJFlMDsptmsBJxMH4NTlyudMh1lj2QXX1umKI5vY&#10;r6R3U/vHJYOHBu0KsT4VAz+0Lx6fm4ORZ4/vkYExrL2FE+K41zZIbsQQ68KvpQc/AUoo0ljvgCsw&#10;Q9aV1JpWdgldcBZ1GAXQ18j4el1roA55mb3+bXasq8YBZmqJweGBve8oINl/YGQ4AXegXyNP4Pwp&#10;Qm5aKNV7ZJlCpC7z9Zx5vDcKOxoz/D2Q3yMDB6zg97ATeqmavVPsdePB17pDn/icTQrW2SjY52Eg&#10;HEOoVQpeWYT8xQB+E8EuPcOOQlQAfCT3wjrmZ4wi2KP3IErxPPTMSIozF3FdpJ8aRh1U8ewEgC4W&#10;VlFFKnNagYLyNU1+Vl24eippAM4AENd+I7xv+HmaeOd7xBqXZ1t4+fiaV/ZFUQDKSEBOF/60/FjA&#10;MHwr+9R22Izj8Nstell7sKvx1VS4je57vfIGakNybPNwn19FnN8UoT63l2bC1oMIOikNTHRd2AU0&#10;qxQ4eySWZte3IWNKHiiogMbLtYKJWaihrWUfkNfffOLnunXCNEU9bCSdCaqHAOn38jm5LdXAxtqW&#10;5NViETf5czDsuc+FeZqm/bU6He9sy5MI0IJzaYkJNkqLyUxhXZL259rpOtcSf//lr9I10uKeZRGB&#10;SU6zLrQX2wS9Wk2ty0ir7KJgrjRQTTHQDdm+wOjKE/PkfVzJ71zDaAj7PbkOCbBqsQhE6oFGsUKr&#10;ZNPzZhFnZ+HQjPVhenh8oDqoFmu5VH2Hb9Yyknd5z48fHqWjw12BegC0G/kM+ejpB/q5txjm89zW&#10;DvIhjRSG0WcffZAOcpM4zj/r4fGh7tVotJG++LP/7Q8a7OtNydkDZZYue5kqffLJJwI2WDubknat&#10;xWDcQQ9K85YPVxfPMBVn5/owwsRgUZMeXcl/qhDbtO6Z65UZsMPhus7TjvomfJtV/4QfbBFSuTas&#10;ILpI5cRvLYmZMxCjlPqzHlr2naKmbXJr8+Of/Dg37q/9HBOKsb2Xaph9b16lL370w/Tdixca5Nyi&#10;xHn61JYlAXrgy82DYAZMI89ammVkbAeH+xpyMNSAuUhNwXmCxI8n7S6fQ/sHh+ny9Dzd5vPnsz/6&#10;I/352ds36fhgTw1ZVXooSjMt5t1dmz79+Jl6BGr3yyvO+KFYKWK15z1tb29HbO43Z9fpi88/FrCa&#10;L3I62NuUgqHR3L8UiHB0dJCev3iZ31+ug9fZl9e0v0nKNp1LzcXn3t/ZSu+ukOrNJZ/EHohrfC8p&#10;51i+3SgjnLzt8wFPQGqHl2e2bdI5gwJp6eC+PtXSfqudbDu2c4OKB+H+zqZsVQQK5ucZv75ZbkQB&#10;gGnWlwFq/UuCfdS4/dnZhy0o1CxCPeTptbHhGj2Y4U1jn2YAZVQCBNZwXJEWfnNzJfATxh+f9zY3&#10;06hz/uHnX6WL64lA0V/86rfp669fpm++eaEBBjXG7s5e+vyzT3WmADC9fPE2/clP/jx989svBULv&#10;5HXO/gcL2f6+jdRm7KujUDvwXNouoxNYqDTrwUhAC0ABv47p2CpokM/JOVTGsw87G3Aa4G448PnI&#10;5RfTT4nN7cqLjdAsqoM1+f66aGCgvlDfmdSHT2ezlQS2Jzw4TLFc+W93ofSx3DU+m57vuYB8KYEA&#10;UUW+mGhvgL1mVWAX7N+leh/uVfe9MBFLe51eTG2/Cfs7fy8M8Dr8e5X4DqtN3n9Nent6anVMQYry&#10;pr1sC3sc0ktSB1DPKtQP9Ua+5n0gpxQKRanPzVATQK33sOz96ywjdQLxgrRrLA6knHFaL9/XDzk0&#10;jKfOlse4bc0gurD/SCkDIUChP6fqw6ysTKv7SR2MnDno+gqOUbJ6PvdhkgGsXlxc6foAUlJ3t1Ef&#10;Ufdwvakx/u4//F169OiR0rhv8+t98+23uiZiKsezcnlxqa8FCCQMZBn3ZyxF4XAV/MVe2UT6sNWK&#10;E733LnpP3f8In1s0Vju1ATRXEZgpcopRg3i/Hsr2GE0ZqbpU6FWQUzBoaaRiW6zOPNUlha1wUBTQ&#10;kzFQBO8a5es9Lu0j3zN+l9GP//MGa7UGzLsbW2lGnZ8/0wfHx+nDk+O0nffHd8/zXs1nAsvYXEtz&#10;SBt5Xxbpic8DgSf3paeLSbrP5yryfCxWEuDxxXW6eneRxrO8zy5zT4TFTK5LJ/kXuSNL41CXDVrj&#10;X5tc008+/eJny0j/4QHiAGMawUXlJol6W/jAxUSTQxwqPU0hiOMk0vJo2LhIeByNhoWAvKm8yZIa&#10;bRgMfVMjbzDAHAEbjQ9P/B5ygTxaH0n6wgRrPrcEdpE/LJO36fROBSG/3tEmMBOI1zNXuq5P/unU&#10;pLFQ1taYrG+FN5WT+npJj1LeomHnweB7KNadHjy0yeXSiaw9u4jNTakqhY3TOUT1wEr+OBEiPxo4&#10;0rvK7xUzyI+ePcsP29geDDKotD8TfjwUrqK252J1fz9vTDKZnkmyw2T74aOjXBB8JC8DJnQY/5++&#10;fpGubi71dfIQKozg6oEbD+wz1jYrpswgZGLyUWvsr5I0oR1F+mgRzLaF/cGUMmkDdjZI6NCWYYx1&#10;j2A/cs1B+rXxbm2v7pnWTmvWU3+NahnOTvS+2LjeM4HcVAokHth01sm39ogaBOVazBkaps0Ny70i&#10;pRQG3DImBRSMI7GY8vqqhpqqOCW308HDZLgHpbuYNvHrSoEW4wiJMRCgYJnFLHw/lpbqYoJaVis/&#10;C0n8QgpdfC+CnfepkIaIJ6/DXLyPI+8CVF4u3hcaFLZsOkq2i8h0s9i8Ibcr13MbqwPQNPJmCZP0&#10;wve2Z2BYGt1GIMjQ0sQw4dfBx/uQn4WBQoWThLStb9aSEm5nuld7+VmT/yP3Iz6nJ7d+fnm/gKu8&#10;NxWC0SCq8RZzxNJmgCrYLovpQs1nD/QRyMDaZk0wqXQR4OCIPugD5pWkYwouGXozDhaQKOgAVAI5&#10;OklTl3FNrT4s5KUorzaBwAZQ3yeStpEKvBZBIqWYvoA6g6F9PFaR8JqoGUSsAhhwCIRDAwDRBaDl&#10;fwHFkQTJ5zIaZN4b76kRULfIB+eFGFIC8GrT/3kWAXmgafu56LQ3q8mChbluM+g2PDvEfB76Pgt4&#10;m8MqdHJ1q1CkoYAUgJMqzHfremwZwXwRBs9LgfKz+WyVyqz9sjErrk+p0iAF7557p9zx37vbidlR&#10;kYpeKShlTVYLrViLk2Amjj3JDYNpTXojvKKNxEKzu9PKX1LroLYfCmt7FP5jeu/5XtyLJd2FTHUm&#10;L1kNoapyZeHAfsW17e0K8NRjv6cQ5Lrw3i7yfdDaGjj1upeJKNk1JKR+fi2/5n0AwA/E5u1Zv7U8&#10;TFMkoKrwiLAJT4Zt7Mya6eIaF237j8C+Qgzhkb5XVgyRns0aqGPNDSrLiVwImdXWNWYAK813uYz9&#10;As9Z+90sIyiBfW6xbCLVMQJcNE1uI7U6JpKDOqa4aVX4iBGX/3d1ea1pMvcF6dhMoU6ezJsNUOnZ&#10;o1AuShfinNPtKjTHzbzS8OR706zk0gaZy9UUxQBhFYxkF2t9oZu6Ml7TwRl1gKo2Kh/5+0qnnVfx&#10;fdq12mWEDJSrfV9rS1KTgdiZTtAsJOMtWs5EzkxsL+YK44CtcX9/pcRRmiEn9NlKgtKTApkBzGau&#10;B7ZzYbk53kk7GzupWJbab5Clo2PEH7Ngvc5v08lOLgZP9tJR3m8ZMGHq2t5N0+W7yzTDloTmiecI&#10;SU0+f7999TK9vslN5O21muZO7KnWIRsAfYNhGNC3OuNcv3S2xAh5lQeXi9WwR1JYyXu8Py4ilVBf&#10;31oabNmsC/UUE/Cu6bN/0/tkuxhcAfrM5RNa22+zKlT/DJWSW+W9bSgLEYUlV4UanZvbqZ6Zw8P9&#10;9JOf/Cg9++BR2t4gTfRaDKLPPv0o3V1fCPBfzicCJ/a319P+7lZ69OAgHR/skqCSttcH6aOnj7T+&#10;1je206c//sNh9vWA7j9SNobnp6017nSWcCbClv/44w/FBGJP39/bF1OW++JZWhvD+zIa0kJnAzU4&#10;PpfKhGeAIR/aRXhiAejk9bae13KuQ9qiTlPIAmubGgYoqb50mFFVVCs/UkvAfVYXrQNYLnOjOlRT&#10;P0jX+X2nkmHkQDYyWJlMABvWttLDD56mv//5z9Mnn3yaXrw+TQ8ePU1znGMBqwDn8v58fnUraeNn&#10;n/1Rend2mTqQZmqTfGaeHB0rjOBXv/xl3tvH6a/+6n+R1xshC7JEqUnufaea8MvffJUeEeoxx5N0&#10;U97VhBaen51Lrg/w8fuvv07Pnj5NX/32y3wtd/J6H6WL83dR58/T0clJury+lD/x2/O7/LVPEk65&#10;M5hZ27tpfcu1Jz7d+Nc2uReCnEFvsLm9l8p8DrSq0RdiHz7/7q1k8ZC0Pn72OJ/Vd9qTp7PGHuka&#10;nlt2P507JZewv0skrut1uua5q0OaH2yZaf4+nrnnp7e5cR2Ikcd+AGtP8lzuRGWwjj9rI7QAT857&#10;2QEU6eJmmva31vJeNc2NbydbDSSZAq+UcDr/F3sOelleFwye3pLiPQBeSOUlL7J8/nO+0Uvs7u6o&#10;1mPfg+n54x//sQAd9pKr3Ofid4+FD5/77avXaWt9J339zbf5ft7rjNVQOl+oSX6N16fXec3lfXiw&#10;ntfZJP3H//vv0x5WBLdn+Rov04tX36T942OFvBxCgAnfavtZDswEHUXAVtOGPQupxjP7tw3sHS6w&#10;JLkegq24KynnKGrDNpQ0rvth4I3wyEeCO/d5zNlMLQ0xQ/5vYXmiBG4BOiOTQjgLQqkA8UIS2SAT&#10;YBnF+oABizfdQjjCXL0lYHel0LaFaiFLOe1VLH/32rVDH55ZhhposbANBQoBBXQCsOXXAFCaKTF4&#10;KgAe9iUDSfoyatp+iEh9BvFB6bBh1UN9zvU4Pnmge09vS1qr5PKcWZI97+QztbHv/buzdHNzp16z&#10;i/AJqV8IHlPwqHvbuWTJayIpsYeQlkutaB/pZPXLsBboZMl9EGvEPJ1Y2pzvMTU/3nP0RNREDx4+&#10;0lnM9/AeWYP8S9hLHQEf7NHb+fvAOGDk9cx7/EkfPjjReqVXrEKxdZnXOjgA5wEedn/5l3+Z/uHn&#10;v1RtfHB4JCboLWmxbaGa99HRSTo5Pkzbe5vqxw/2sS7bye/tgYMz22UkLbfaw/kZlAYLWW21Zhje&#10;Wi4vL28CWdlDYniAr/hSmQlDYTFW3Nxrr1wEAG/bN4Okg0jcFjMQ1cJs4mTk/mxKzpjgbIJEpd4v&#10;/0tAHn0B5536L9YHnukzBw2VYYvzTx1AyDIlv87Jzr4GKgB5o61x+vjJSdqFkZnf56u3b6RuqUfr&#10;aZjrxDrvv7fnt6leRp1VyAY67TaFPE95j9W0FZmgy1/D7qIsuXzdr+omfVXka4mqAoygcZ1Vj0r1&#10;c1t4Bv7ZT3/6s8ubq7wh3WmSQPiETCgn99FspBX7h9/DhGJafJ6bo6Iy/RbQg2ZfzXT+EJd5ATrI&#10;Yl0Fo2PDo2mTtNN+eDYWDSadmCIzs8E6m5YvegqmFkkrltthLuJA2KHbLkOWlgL0WCX48r5gJK65&#10;IWvCLLSXfl3f3IlV4XCFPkK8EHDHayjdj+ZqyOddy78fyYmnHobBZEy8JYcRsIMMYCP80Cpt1jw8&#10;I0lE19PRwYEe4m+//X1uxm7z3w11nTehuA5K+SPs7+3k34/T5O5arDgW6oP8YH32yQ8EHAEMEHV/&#10;ka8tmxzAieVltRoLCi8MekeRAMomRYEmRsvIceELNUROQ1TGL9PMvNBpsOylMzQ7hmTlzQ39vhE7&#10;rxWYx0aDdI37CdDHxoLU23Re0nKmAnuVnNfE9EEsjlsBMptbm5aHzSZONSaAQIxLs53UZKRmlWBM&#10;AQHgUQZDYKJQDDMrOczwPZIXHulpO7taHxx6S1WnlVhF/XrTFGxodkwtttfcnoi1QZKJNtk1JRT1&#10;qaOa+HG9qpDlFV5fSQmRA/nOaQ1H+pTj6vFjMZDJoZA0LVuTST4gyGjs4IAqAOEimnmK1a2NzZXH&#10;XZHKYMoNPIUUNawUe2SxdFT7Wi6iRxTO+WuR0mOEXYenGya3eBYwJeM1KL7wfrBhur2pzGoaBfOl&#10;VlEw0Jrd1MSwC4BjqIleZZ/AaCTF8BtWYkIppbYK5mDp9NX76STYbinYdn5UFypaDKqRbtn7SPWJ&#10;SLc315ZO+5jSgZf6vaBb5s35TtIZPQODOg6VJD+c3q+NQxYgvCg8nee/GEIDZnFvKdT52fO5E8aV&#10;KtZYTu7EWMv3KBC4X0ze+2S3u7tJpI0ZWGNdw4zrpYHscQA9SuIdrAWo26xkFyqkJW23mfm9wKnp&#10;Sq4o9hgHUkjXJP9dG6pooEBg+qSwFnJyYCN2BkV5r1NJP6fhYVY4GTw/WxsMIKKwcOqqC79ByOwp&#10;OiguZ4uJLrt+33myq3WqwYtTncGDmfyzZywbg0o860ulEdeaMLLe1hQ0UQswduqjvZ80lGnDb3K+&#10;FKuY4o6v835crJ5ZJ7QuwkKhl553Du9g/72fqUjnHrAq29nyfTIxOsyu1M/k2eDkLCU5MCuE5wL/&#10;RHnCwARUQuOaGeJ5T0eWKdC6Yrq8qXAWQItFvgBTBixVFUbXA7EFJSdANm+Y3VPIOHfERi0H4WNb&#10;ynR+mT9vHWnQ7IeshzaAP4OUgvZtMdHOV4nbmkRXZuc6fTvZY3C8ZulkZ18fgcawLGNaam8iy88Z&#10;wmH4nMJHsAsZp57rZSTtLZbhnbk0m7k0ax8mlSfSTgwWeLBwEjTnC6/P9WetLYMZuBbT6SbYlAYh&#10;l5LwiuW/8PmvvbEKm4/KzNqyl0MIHBqvwlFmAi/tA2Uz8E5eRWaaFcGud1NkkL4V8O5wivCF6c20&#10;65HWigBWWNO19zVCpgAuygLAG5akEpUkVSSBUUympdnthdSMnZ6LtnWCIGsLBrOZoiOlKuK/V3FP&#10;l7BNCoGGRTNNW2uD9OHJoVg3G5u7SpRZ3s3EGOluzbSt8nXaIIW0sT/u2bu36at3r9PrfJ9ltl7a&#10;H09rHdBTwEsbbFJLZ8w4NnBqeXutxOdFazaOmF+dpVrL8GLS5D7Zo5LPpPUdrokyuyjKkO2UKtaV&#10;6sffAhyP8rkydrhNr9aQzBeJrrhYeX3UKBw29XybscEw+Vo1wNNHx+njZx9oP2Sfuc7P6uPHD9IH&#10;ufGB9XB7ea6GYmdrXRYojx+d5FqAhjI/z1Unrz7OC9bo9u5BevbDv/qDAfu679mN/Jd+TS0HmPrB&#10;08eqrbB4OT46FmtH9gYh1a6CXc7zWdf2ui4CPJG3KCn3NPD40LUO30qxp3A2wdakVuEMkPcZdhal&#10;zwD7LNY+gxfLYLPXZgjVPt85H/f2d0VI4Kw4OT7SOYj3NvUwWyOS3dHahiyBGO6qIUbiluvbca6r&#10;9ne306sXL1QXvzt9p3VxfPwg3d7bs5vnQLVQyJyxgaB34OxhgIesUsOskZVBAPij8Lac52frsx/8&#10;QCogaszzd2f560YCJl5/9236Uf67v/33/z49ePBQUufrq3O9FkOldxdnTjqNZhgZNWAave9xbs4Z&#10;lFBrc57yXpDiAayzp4COd/kaPvnwQ52deL3hHbpYtGl/O9ee8urt0tWNFVjIcx8eb6mOOb3INf76&#10;WGcSddDVZCkGCPduf3tNoSDqD+7mkgtf8V/YzOzDlYfedwBhkADqUuvkYHdLDTlS3ao0oA9AeXtv&#10;aTNA5z0qqvz8zxrbSWBYDwOqB+H+JRl+/TPxn//bJ/dSg3C2UBswHAcUccptSn/8xz9MDx4ei7QB&#10;iHWrkLtSgCDf8+7N6/Tm9Yv04tVpchBpuWLdi2ktj/dZOj07l3rl8ePHCvA4v7hKL/P3cA5yRlGb&#10;lmGjBTBVlSFBTimGyyabLJYekHGuvnlzmo4ODxX4wDpmcHlweCB/vhRS/V6d00tTYp4VQ73SIU8r&#10;z9baYBwy40Gw1WQ5VIUyyyofWUJw7lRl9CulmK7yR7yfRAqtk19J1QV0kwSVWn5pn6K2bVeDantN&#10;JCfU0hugzJrOQ1XVirjSe6hZZTeSD3sbf0ZfThAo6r4mkoWphzkfDC66juEHr42HMdgaOklXmMRM&#10;pJTQM9nOaum+lD4UaTHvwWqipJ64CksRB2/4vZo8M/EAUFY3tsvSAL0zWHsX4ad1gJuymorE+nbp&#10;2roHX7murBkAPAX8xL7I2gN3uTq/TDt7O9ojwCLYA0lRV/3cOFiJT/3117/P5+MjsQPrMvbzfO9e&#10;5XOu0SCvS7/8xS91Ltzf3qUX3z1XHUmqOANNzneG69c3V1bm9ebx+d+bO/vj6xmOPqwOYkEZtTIg&#10;sPpLfDPLKvUkMw1ow7+d12UIxZ4wmd5Zvq0e2xZNddhH6XsAZGF2R8/gkMhqZUtDL2c/a7Nhde3D&#10;rkShifHcU2csw0OaoKc23k/3zwzq4JleH/q5Jn/g4cPD9CivoXHeA6fn51prhOrBSJw1Cz2/i/uF&#10;/UsL96IKxcHSKb9GW4SXeyGL17QsXMtN8j26zX9xmf97AesRSX/udYo6sgfojxf5HM8H0M94iJkU&#10;sQABAEheAUzj92x8gABsIDeSTEzTab75k/AZ42byMPWGnZYmGk3WQTIzU4qbPFW6jsEds3fKKPqT&#10;zJhZZComiHGfv9daAybu5oNEHhaYROaLMgip4DRMxMVOWTbxPa0O2jaopRSsNHNNyJ14SCVrCjqv&#10;wYukTafX8ffpQzKTjIZHqUJMnqcT3ZilwkcKNQckxo0DrVcyJpNPUg3zhsur4B3AxI/IeszG+ToO&#10;Q+j7nRJES/ncsciQ9VEIPH7yxJLa5A2T94WHwe299ftLARrdKiCBgl4y6ZFpqopot8HXyoR7Lqam&#10;JT0g532CKRIhybfE+BuruKnq9wl+AEnc34P9A200FIdsPIBs3FOmSDT888Uy5GaWdq682mBARaFp&#10;40tPcAGQKcBKJUvNxfgQE0QSkzVvkoZ6V/JWWA1mAtVm2JXVSiBoQHmg5qoL5qgZWoPwsysEnAqk&#10;rmwkz9rY3d1bAc+8L9YHReb29lYAclWAmG4g+a982sIbzdT6tTCxngVbpFyxHAYhEdPjGpv8IKZB&#10;Pbu099EziGz2nD35BuFZUKwKAJ7JLgpusfSCBSQmjKRwZq3wmfpDaLYwfRxvruXKjy45oTI8n1Ln&#10;tdIo3TK/R4Fdi5V3GeCG/m7ogAV+3iKacl8jS7uUuB2baR/2osmEZKR1mMhO9DyWEd7CgeY1vL4K&#10;AAJwXzQ+BCQLqC0t6A8B1gfXBukpa3Ig6bo9KRcLS3x6mjvPP7Tq/r1xEIphF2BwEQ2rUigDQLMv&#10;XO8GZ5YW16+XW9s3xMnXU9kaDGSmO5LUyfIRMSEAzoPNKrlsPuQIPZovLKGWlGJov7GNDfticl2g&#10;4POapsO3AXbUaqwa7a+zkJYX4Uk6XHkeAvLxbMnAeWkGnYNmuvDfaiNExkxT9skyChKHPSzk1QIQ&#10;vhBwuFQRB4DR+x32xSyADYD0REOioWX+IQFd9hKtqghvutrS6MKAkfz08n/Ha+OQMFueDtjY/x1M&#10;22HIU1jH8z65NPaF+cLXlRXNlBhw1FNhQoN2tX9JYs1Zk5tCppDDys/tVMOVZchOqtWeWEWyb5Lt&#10;gGVbCvvIa45zou1i8h5plRQZNl024KZ1vbQXrBnBltYuY6q9xJuqLiMJtZegF+FTYr9KMyGLWH0e&#10;QGi+lSzf0Hm3tB8j77GOEBtDXfaycWH//qzlPuh5olGdWzZBBdF7JfYszTZkNlwj+a7gozdfmokT&#10;e5mEseG75Gu4CH/NRnsKE2gaRDPoinjtLtg8tbxNbSNg9raLYafAdeHzi0woKSG5DolgJWCx6EMH&#10;YuBo/1Y3LilAUAcXFRGaUoZ/jVP6GoUAeYBS9QObGGY4hbbTGYtlyUqArvMsic3E4EoDi9jL+7Xi&#10;0B3XFL2tGXJdef9UDhcqpzdpp7tNe/U07deT9GCjSCd7m3l9rStQqb1nfU/k1VPMQoJFncPzjvH9&#10;9USep79/+yb97vS1njV7KEVASTSIvTRyKduUtGIou8cNqa3qMBfCsjXoihhcDoKxFwEtRYrBazSK&#10;tc9e1yfhDRu1hkD9GJjOlepX2OsvgmBgcu1sb4h5tJmf1a3NKu3lZ4qAAmonzgYwo5Pj47R/uCfp&#10;1f3kRqmlu7mmOtjfXTV+ePkd5Gb3wclxrhkGUhgAppP0DTCkELS8J+8fPkgPP/2f/qBkvN83Ge9/&#10;bVN7JyEuI4Cst2ihDsIXyvvmps/50sOjXmIvhjeAPud3Cw+tkeck96Fr7N/nUA+nkzOQhEm3sbmt&#10;gQj0TkuCiwBCVnaibsDxEywcqqPml0ReUq1djTvhUb6vY7NA8PZlLY7WzRTO7+HF8+/Sj3/yJwqX&#10;wNtPfrVkkI88EL+9uUtPP/xEbBaYSTCEFCI1sF9vF89SE+bJvRcZg64thR04HIA9l7UncgqgY34v&#10;AHLP89r5/PPP0uvn36ZPP/04/e6rL8PE/077jnyQ83m3zNfg448+lCcWJIOtg6NUb+6kubz+9tPm&#10;jk3m/+RP/jR99fXXuTEc6/n83Xen6S9++tNUUyPn90r68Ivvvk3vzu/SxrCSbyWqJhivtdjaXXr2&#10;9Ej9EvLdrY0tPezsw1d5r3lysqFn//hwW0Aqz+jF9cwECj7XoIpwBSs3+jpxfVwKMBBrJv/35s7M&#10;QPZaSAywHrlu+zsb8hal77memF3Fv11RrsJZer/Pf0mw77/0Tx8S0PsE25rENUVdGXD56KOn6fHj&#10;RwIxFQ5zcyMyCYAfwRgiDwRA9Pbd5coXTWe4GPO1hiW8Jtfh9emZQNiqGuW6Chl87muvblWfSqYo&#10;ayIn2vfJtUeHR+qz5CeswLWFzjjklDBzAb7ojTc312yXU1pu2gea9bUujKxpsMNguhpYH6p2YG1+&#10;X+6vWvd7rG3Ocj3bweRkvVPb1NHDVBHCJJ9WvJBV03sQauXVQuSQNjlgsvdJLMKOaTaf6BmmZgLI&#10;kioikl/tn2IghueH91YPrexLYW0yxmaEs4uQndL3TsxHbJyWfeBZrbpnFl7u1FC8FwWEqrawn10V&#10;6bq9Fx3PjgLYhCmEn9xgsAqT4n3KAinvIfTP7FuApKpr8e6bmyWvQSnECildrIYpQ63C/eQ+8LlE&#10;oAq14nG+97DcpqEkk29jvhYwsPm5F+cXYoWyj8nL8eZGw1FwEPZRwDr69RcvXmqIwX5OsCH3hNZA&#10;qdH5++hJAPkgHB0eHqSXeR8jgVpsUyy2cn1/p+Ad13t12IQso0erqzpUkUv11qp7yyJISK6vGIqk&#10;8CGfLeaRvuuanvUtpZeG0Z3uRRmerrI5CnKTBvGR8QDO0ZNRzDr316OikrdsDya2fo8aOEZ9LjVL&#10;Z8Uhe/k0hul9mOU/55/9rW2t2VZ++XX6/MmjlK4v026+Di/z+URlPg+bChRvE9m0JAW8Xeb/v4v9&#10;cEve1rF28QKlh4ONnB+Hs/zntwCD+Wuu6aFRm+bPeamTskgbuQdd72olAtdV/qA8/Kgsr8UCyEXm&#10;XRupvEMxJzbzIf3B4yfpzetXWlAAIJLwjEerBJW3b94YZJIP0sAG3pfXntjjAbLmg/gsL8qkhsym&#10;synCAzo1Fp2m3yxCNlEYcaRikljyLm+gTdfEZNjTqD7umZ97P52pcL/LBwlmiOjXkR33QRoY50oy&#10;2lkHTuPKAq2CpTVWOqQ9Y/SQrg1DxtII6ZXpJB5++WHAc2I9F5Xr+fXH+SGH7iLTdgqK/Gum8UyA&#10;CHvA/wRkfD69Txv5e548eqRNll9PIsGVZODNzbzpLdp0ig9SLnSOcoFLWhbS3ybSpKD/w0LZ3jbb&#10;ySlG+WGbmWnRNaa2jiQf2kp3gEM0dNO5UOTl99JrRX1dRmqRpNJLxA5pmD/32mhNoN1yAkhyrykB&#10;1wzmGU3/dGLWFkwK6HOwkzC95J6tiWqeCwhMP9dGurY0RhyCeIa9ev1GTYSN+MfaOCUFlIzVHoN1&#10;mHEyRZCsEFYaEu+RfSElayR5TEm7+FWMRdVlowTRx2+J9EExkQT2GdjgwGR9FmV4gSEFKUpNH82+&#10;skyQiQKfX7r+pguPDzfXSsBaBqgxHGkKvvK8WjgooJel0GDr78LbgtemeHQ4SZ8IaQBopglWp1Tm&#10;Hhjkc8/rOuLVS4EuHM4+TBchibP/heTPHFSkhpb2P7PXhX0sOKhSNOU8u6TvXl9e+RmPiSpAMUXG&#10;oDFwwc/M3+iDNFKmlgL6hmJAIee0395wdZ36FFbLcYZmluBxEdJC+SEsGkkkU++5wdQlzNe5pmy6&#10;SsUbjHXIwiSaTOYrSarc8yV3nem+d5EiahPjgda8paN5nef1y3NIQYZ8rqkaM76Y/ODJ0ieaBlC5&#10;aLxWl8GmtQdJsEPFigEoaVdTpGFIXKFVI2eXRykTqmIRbJoiwHYDaPJwZNp6fSGGMabbTGCXOjjN&#10;/nNgxlDNAGtdxScM22UbprONwRukrgKYCt23unRSK/d0EOnVAkQXfXJpIVN8wELT2xeWoXeWl85u&#10;pxEqM1uBUmXsPYB+sDI77R8G7zSkQB5VVKuEO55pugZen0HGcH2k9F2DR632aoXJ5PfQDSKoKSTl&#10;zdy+e3r/AydeW6acdA9p7HguAQIYjhQ6GQ1OKrRIfoad2Jd4vbA+hkpPG4VcdKlnjqIbaUwNU+3u&#10;TgCmpNYh6Qdg0Xwy3+u1kLWShsoe3+XPur23uwq96ddzFSbCywiGkGy79RCKZ08g3HQe4Sy5SC1a&#10;fb62eS+7lP+N/CRnWmcKuQAMXjSrolBWApXDIxzCkJ+DzlIjzr9maW+6NmT8SFcEbKlwafQMlR3e&#10;pHOllmGfIcP1ca29XGEvU0t3itpDFLMDGzUtTaRND5T6bU9RCm+uAcCOG+VW7A2V33UZDYv9QwH5&#10;5XUbAxnuQSrubc3QLMNqoIopeCuGIQDQKKwLSnx62wjMkRR+uZIl9vIRyYE7p9Jq2t1Zro6kx/47&#10;+ERFQrcALg/AkPculxG8lNgHmvz9NDWVBnFF58a3XQZgWOafm5txgG5YmE1jKX+FZDSfb3V+TUAO&#10;QLnltNH3DwoXmcN8Rm8MSgV/cC5sUrSvbelr5reTNLm4TZPcDBY03pNGHn8YLnfh68kzM2oNdLZq&#10;wr3+cEdeth4K+Hogt0oxZHNq82LRhL9uHQORajUASGF/ofC0ufdWhcBEwQwjlGGgXnexDCuBcuV7&#10;2J+VYjjAhM6fRcEvNNLDFAFXZW5M2Q+u026+viStDkez3FDspa1d/Aw302cfnuRG423a2xmltUEr&#10;w+q3L3+f2vl9evKQJLrSjfFkkDY+epT29g7soTRxojlP06OHDwVgUZOwJvpUzj+Ef/r9uA/k6EGM&#10;voHRoJJh/cY4PfvwQzel+VlhPzx5eKLnjaeds0Lm5/Vw5VbLtZzJjH9NwVeEzrGfmSmc3IhJjZDE&#10;5MOveH1rVz6xTeMziLOqKVoB2/Jv7dzoAh5yflN74BeIN5QZTWb3873y4SYELNd5eNCtr+X6HfVN&#10;XlsOWhjLr+8u/91Yqde5ISzW0/buKJ/v07S9P8zP6Gaac2aGz63sN8Rc9LlJDd2rKQAp75E25prz&#10;9N2ZfcTqUT67dyUBA3BLYlundJU/K+DfqzdvpZTiedjf3lGzSy/C3kGNsX2wk87PLtLu7qG87AgY&#10;uby+yz3LnsMW8rXeOjjM+ypnU5u+/O3v0tGDR+ns6lK1Ban1m7u5P7q9Rm6hsJ6r69uov2r1B8gx&#10;d7d28rN2rx7jhiZbpRx2A628yvMlSw+Ox4mPDQP26uJGe+J8Ybb0OJ/RW/na3k7M2GT/5v3iizke&#10;IfF1Ey1mN0MsDYzzvRu54b6fLCQPpj9j37q6c1AaQ4+ZWJuzYLRXq6To/x4J1Svv2mBp9QAgv/7T&#10;zz9LDx8+ErjCOccASHZIstqxrY+HFzvpP/7dz3P/Ceson+gw5DjTIrCNfRGAUL5jc0tPqfvXFDST&#10;7/l8mr756vdpZ383fb7xhZ6Vd2en6eOPnqXr60vJbQGH54tO5wzswdN357pvkHHki577Sga8UgFI&#10;QTJLJ8cP1GNRX/KgTRUcZ0IFg04F3eCZJ7VPHfYZfo5hwGHToeHPeLRK67WMe03so5X/OIw+1ljn&#10;Woqa2zZQDpLgPCnDn3eS9xmn1nZifJ1fXuh9545K+3QP7qsexk8R9lXbrYbsAGdCp9kTCKTT+WTi&#10;DK8pD+z8+RmwmfnfWO1BDd57Uq8CKat0G0oDEwBMdJD/ZJxvsuYhRTh/vmUzizDIMvzIq3R1dau9&#10;T/7T7H0ThzlOZ7ZC4vOzX2qPCzuEmXw019TXOWjM6o+FCC+VQ1ryZzg7P/fehwS6KlahOE1+H/hJ&#10;wmQmBPA23+Pz84t0cnKk4QZ9Nt57D04eKsWX60BPS/0sQgNg03wu5Qv36Zuvf5+ePXsmdVWT1+Jv&#10;f/MbgYYwBwEs9/YP0wfPniqIk57h/O279Pr1K70G58fR8bFYhZPb+1BwdKobUcRQn4lslK/H/sEB&#10;sGxY0lQrBYik9Pki3s5v1XPB/o8qUnLzLsLsuF/rCjTthAO16qltB2ELl9wHpQAKReipfZ7kXgss&#10;BACcMwnMCXsCcBZ6pIre++wsneW+mPC0Njyu/yl7Emt6nM+2eay3Tz/5JI3zz97IN/ji3Rv1t7NO&#10;cX1pwjA0/2qjxOqiTTewKaV2zOuNIJT8ufcKD1VQTkzzfQcuXQDGd7Y6oh+fFoCHnerdIr/nGwbY&#10;xTANAwivfvDJpz8D1ZW/TqCMJGOC/oq5VpRi0ughEgeyE1j16MFDAQtQmvlgFAn9lMQeMGZHIS+C&#10;oSXmTm5uWbx1n1g5N8gE9R3gqIlER6YfbCYsYm9Mo2AstPKXkMx44QLSKP1CcgSQazUeTRsSJ3sn&#10;aQo5dxEqI/6uW8Vwiy0QgEWb3ChKUhqNjjacyqbefVx5IUbjSE16p9ep5U0wUdz5UnT1o/0Dadt5&#10;FUezL9VM7WxvaoGPtPGa7SZWQWlT/pevXuaD5SQ9e/phPpxvBeSxSd/lzUvgV0hfuV+90TzNKoAt&#10;YBxo/EYwzMS8yV9zcXWl6z0aj1cHDfJdFjIHDkURLCCKGG9gQxVctxOnpTIVZ11Q5IspFkaWNne2&#10;TxONsAEms+bKlELO5wRMdlneM3Ro/Bg4oIpgHbQ2BMprbssMgdaMFBUPIP5Le6SlsoiJV8hHi/cm&#10;7k0kcqp5JpQi9WyY8IAJlhGHLxuT7l1vUh+fiY0fbyGmdJpo9xOUypPKPtXR6aHtiiFWxcOkjV3h&#10;K37vNDpd+ACWkSY8Dzo3G9AwfBrEfo0JFE3yeM2JtzTPPBsCcMf2y0MCuxlhHQZFBrpmYuoAqLR+&#10;bR8qbZinFyt/LvkK4k3V056DMWiZu42q5+HjZqq0QQV+BsauxfeKIskTkb4M7dPCYaaDoChXjZUL&#10;JBcL9v1pRGsHpGNThtk0iAm6DX8NMtH0Oj3VxqmeIpmlK4/FLlK5Wk97dB/Y8Jd+TlmXFDCeQqdg&#10;aW47DbX1iGIQ087FwvuVbQVC/lQ4ebaKcBqxVOpB3MsyUlh97QgD0UQ6pLimzps5yl4lOUDevO8V&#10;JLHQvZJcOf+wjfzMDWJC2Kdj8n19WMFU+9lc61PMMyaeYjM7jVQyp9lCzAOZB5f2HhPIO3tv3M9p&#10;UA+G70HN2UR0efmfzM2ktlF4pcLULOilKOa9J5p8UGAZrW2pqDGzswhZhs+HIcwcQl5CspEidVgF&#10;UPhh1rqutSd2hYMRPBEdaC0xJOj9JMUqAsgQi2LpIrtxwEwT6am9Xw3gHk0K65zCyM/UOG3loon3&#10;qQI+vxuaSEzQexa133srbxXZDiiBcrBiqSq4J0y7O6Xcba5kIg4PqgSECnyrnbrt0N1C4GQV/n0z&#10;zgGMeuVTVNnQeBxBEhSw+e9ZN5wDytCS8f2NBiFt28sx0+p5byMwCCDLXqfG5SfTWTDQKv16lbZc&#10;lZFa3GrvlCdqZVlFLcDf19xGzPYLFQuoGqwS05bBVKzCDkAhM4C++YyQDBpmDuliZRUJaz7X5KFb&#10;O2ip1L11YqVAiOk0ZPGdTM97GTJnwnxmtixqgy7CTuR1GGCGvIM6MwtUnkQ4R28GjlqAtU+Alq5R&#10;UO3MShgILFZxGKE/KUJE+Ko6zuZ5JOwVwRTXvlWaSV/H4IQzgM/BEJOfz5o8zMXx1sZ22hivp63R&#10;elpjMElzgXl9vuab+Xnd31xLj4+P0t72bq4Bxqmdt2L0zW9yOTfPr5+/douCjXsIoBo+nbzVq/zz&#10;/tPrb9M3d5f2P2aPjyAYvPva8HnsQX9A7y4sT3qmRu9FSYHYhi9j6t5fU90vgT2+7vwd+xVgX5+M&#10;1/vVdpGQPBgOQmHhagnAh9dZzHrmZ6vhUSvpPwOuvJ66XF+s52d/0w3NZm5Ad3e20sERDL7cFE+u&#10;09u3L9Le7rq8iw4O9vJr2R94J585R/n3nHVvXr1QEf/hs8fp4ckDreWDvT3VsIN8D44//ukfBLPP&#10;/qODVeroKBhtYklHIBfPPb8+zY3g559/nv7mr/8m/dlf/LnWDxIxVtBg6BCnNjyxHWzQRNM+V2OP&#10;dLeBOd+4tld4V5yD1GLU79hN5N9Zshcplz47PWTtU8IXMTCdTe/tH9y1K/9ffL85qxRuVdQaHiBJ&#10;Ozo+cFI7DVNuAqcy1V+kX/3qN+nJ02fhEVtpL2KNbmzbN63Cn3W8LsCDZ2dD4W5TPUtcLwELyWyR&#10;sraHNGemajlY2ckDTnkIdx5aIu883N9Lf/03f5P+9b/6X9Ovfv73aTfvXc9ffGMzfSTPlQdlMHUe&#10;PHgkyVonH9mtdPT4STrNTS/NO/UUoSGQAjjftwF1GP7nZ+8v//KvNPj/7Isv0pe/+0rpvb/76ncK&#10;uiHP4Wh/XQOwJ48epLfvziXRvrq+k6oJXz5qPACF3Z1xus7n5rMnh2bu3M5z3zFLV/eLdLK/Kcbe&#10;u8u7dLizrvd9nf98b2ukayQFxWIp6yKkvqdX07Q5Vox5Pl/H+V7lhnOyzO9lU2zcl28vtTYni04B&#10;MPj4lcGm68+v/17AeG8d0tutzEMN8/jJQwEnn332qXrMRnK7S61vWFVnZ+f52m+lq7ML1R+//er3&#10;Vh/NTTRoIqm4rKtgDzoorapdnw/rUSSxWkUAS5Y/v1OQwqbOcZ7ZFy9eKJUWcJTa5vl3z/MeeGAF&#10;EenN+Qz69a9/nb74ox9oXVBnAvDRfxP2wTO7DGIB+zJAEu8TTzgIBMMIYKAOm0dfOQr7JwP/6R95&#10;HVKDp2BIpfY9C6rpSTvB/m9jnaTCNTC/vpvcx/lieaytd3asEEytgHdINABhvB+eT2qycbCvqKN5&#10;78fHx/65DGk14LMiaTiyfZeGUOqPlqqne7kvqpIxnoQRsMEzrT2u9dcJPCSMK+8PTgGfChxib1C9&#10;Fc9uHxQGwYA/x+cO/BHC0Cywjd77/N3pmQLNFt/zrees5TX7YS+1H3sy7GjqbYN+Vipx/yC+jJUo&#10;uyFMRUOHCM3rezmebxhieA/SFzDUIZTo008/TRcXl7rv/8e/+3fp8cOH6enTp+nf/Jt/m/egB3p9&#10;wpVQV8lOJb9P1hf7NUQph6/kPfW3v9F+vjZkSPRMQWKffPJxOs+v/erVK/V7ewf7DmXL3/vw0aN8&#10;v6e208m1GLZmlRKVze5bho8mn1tKgmBDikVeuL7uh1R90IqUo6VtyDxwL606WdqPuh8AK+Su8tqz&#10;/cTMiin5ODv0REPq8EK3vQ95DG3+PDc6L3rG8X/tP5wfO/nfaf48OwdH6fHJcRreXacH+fO/OX2t&#10;gdVda4959ZaFFWR0wPcC/BpZq9Qk78IC5dzCLi3fG3xvGeBOFQIyTJf592/zfnHH5+ZzgBfk9/5Z&#10;rovWCVDiWSbZ+Mc//NHPlP5BQlpeQOOg+FOsGiSbaSO+DBN5N/Ztur2/DXDP5vQUfMsIwHDirX09&#10;YPT5phSRGuj0wSaKZoI2xkGLZcJBfzCPm2KgyKAIjb1uSNA0dfMrs5docvFfcqFZe5K/bP4R4ksz&#10;JgPTtk9GLrVJdskeAT2Ys4jJ9NrY4RAq8sOXrVQjU+tndDEtkE69cELeROBDpwN2e3szHwa7akhv&#10;by+FWlOAHB8dhpfPTH/HtV4bjiKowPJn0HUWHbTs0cB+N5N7B0wAilLQgJjzOkXnpgS2Jc0TRW0T&#10;742fwVSgkw+CGzGlZbbtanojj7gNGuORgDARWuTxtlQTb6bQSCyaYUg/yphkESKwiGZWflswI6+v&#10;VNjz/qE2s4FS4CP/ls9ALjp4sNvW4I6NU10E8lnEpozUpZ4ZxYPDVKlvwngIuZeaFsSUyR5W9qHr&#10;wyckB17zA5xaJ6/KA208jIakWSURV5H4WwSLTib3ki55+qiHpSz7aNr3MtMAmhaRuuSG3ACF2Vq1&#10;D8XCm7mNRMN0Pxh5ArtC88WUp10swyD2XoBV1y0F+OA/V7b28euDNLjfKQpSyXYjcbEJ1mYTIAGf&#10;fzz0Z4Am3cXzwWGCVJ/34gK6XAUitBGmIGlhBKhY6hDpw2qqHZAic+Ohjdxncyc995LVRaSeLQJw&#10;p7YXI1GkN39uplw6rBuzSuwl6BAJKOg0DmpYWAsDy/00nWH6uGGvCsmyB4NVlD0HjijeQQF34MtA&#10;a1e+GnjcyYLA6Z+sU5kNt2YaiH4+HISHmsEd/E/ElgjWmfc8X0c1KQClrQNJRpFQjkycied85qAb&#10;UdTzawI+msUU+5FAmTrSuVLIUBsVbYA2njaWBryWTeodJXg2OCDb8EkC4GrCR7GLz6HpZHigUIwA&#10;wIja3rC3X8QhWGiAI1lkgOttZ+nyVt5f5rp/tRiXsBSqCDPpgz/sBVZI6qE6qLWHWRVG320TYOjC&#10;hV4ZUmW9dwCjSHKW3DeuuYZCy2Vc5+T3E/tDHa8FeKD09dZspLGGVVuaBLMHwB4r9LNijSazVCm+&#10;Li+vfMDnP6XZU3J8kyJ4xtNfijUFRMAcVnNTax9dhqfjTKmzCydTx6SyDWljGWtS21bXhM+dQScx&#10;WGNyKJZieKtp7ZCyF7T5PmhioDPZct0uQjn6sNzevkJpwZxrLCCx1YpIXy4iGGiu1xnU4d3VlQHa&#10;FLqmKTxlxLAbesCgNZm/lMJ0JglPHWzwxffRhfD9KWUgLMZG0a0CSlIfuBPrhTNUjHylzk1XMts6&#10;9i+gJ9YGQ0QFWIXdQRdA1CJYIPY6jLCP0oEfRTDYNB0ejFbPdxOMaEDtMtJbnXpcBBswaehQBpOo&#10;DeZ/Yd2uQXIAqpg3y8OodPMmkKzwYADWkgHuWkbTrGnAuiLfL1Lx1kdjnZ2DcZEbxZESMAVwLkh1&#10;vE03l9epndovlpS4tTICchhK8LnDl5GG8BdvXqRv767EnG5CRrvsI+KD0deHHBUhw5XEOLxO2Yeb&#10;drk60wSSFpaPGBP0sKYLv5veQ6o3fdKey5oPQ/8qJDRdeJziVdsoEMXpvnomyiLS7pcKYBhK1lSl&#10;9U2HcLEHA4gz9IK1z1onyIg9bTs/o0dHRwIfB0pYrJUmWkU4HGDK8clhOgjPImqlsQYz7K1r6egP&#10;BOzrG+82AFiUCEs9r6XkiMfHh2kwqtPJw2PVhucX5+lP//xP0t/+7X9Qs7aZGzOZ6ZdO1lawuAaT&#10;Dj/Ca0lnN764YddCPQ/YpdCshDJgpHu7kRt5eUKx51SdBgxVnHteSp2+XwnQeFJOLQE0q7T2wE7s&#10;VT/jFPj0JcNxhAgVZgHmk0Be4yMNUQxsA4Jp5oCVAOcKw/2xPYO136awrajqCIMbrPoarhVnNnJm&#10;hfaNHDbA2mOgz3NaxuBDvk8xAMI78tdffZk+/fgTyXi73ESjoiDRlfuws7WteyHgsKrCLD83+tt7&#10;aef4KN0uu3RwcmK5cf6+83fnuTn/IDGmub6fKwACI/1f/PIfFFb4q1//Mt3k5+Mu92htbl5310di&#10;fH/w5EH66vnzlVcZZxmsbcvq7Le6s7uea2CCNTbS6dtLMZtv7xeqNfa27Xe6t22yxtXtNG2M/awv&#10;lYrpCmQ/f93bi/u0uTYQu6kInwBJ92sns15DXIBcMMvv69GxfPwmOvus3PhvLd19n5g5WA0trDYa&#10;ah+kRwHsoD/99LPPZBvAeld9mNcE6jM812HajccbPtObWXrz3WuxGVWjuQpynzq3YqQnxKzqrcU8&#10;etkw9Q9rGfa4cZwLnIHjvC/eXN0KxKLux1ebuhDrA9W3hL0c7ofvna2qLP09kM+1gZROZ60kpIDX&#10;gFoBdnJmYs8FwOY+emgyQ+EzsQ+La+I8aULq2oUfdU+MELHDE/NQGCQxbanP5JUeUtlSno4eAowj&#10;QBGQi95H/sPD8NIT49xqqP5n90MrQMAuXq9X6Mj7f25gTADVdLYKGfHaLMJrOkXIoIHYPqiLMAjW&#10;o8BnKVTyHrK2KU9QVAI7eS/b29kRsAdgDWahPmDhdF1ZgyCzbBYCwmEx0mMi0ZfiMdce1xB3pney&#10;FkK1YDWSrw/nMvvQNFQgRfQRdhMoJNOm9qT+evv6jdKdxbLM62Er7ytcR5Gvbu+879F/5nvy8uWr&#10;tLd/oGv6F3/+F+kXv/iF6tfPPvlYIPXkbirg7je/+a0BeaWrL0QCkidxsLoZ6L47fyfw9d3pqV6D&#10;zIenTz8Q+Kf6nhoLuXr+nIDS1FCwR6mJBgFuyyOR/TKIV8sYBBaODFV9yt4v4oPWg1VxJgvUq0Re&#10;+06iIDD4WvSpcj6EohcvVkN72YLp5xbqXx0g2WlvEsYzKAVI8sLT+7nxrd5S5v9jj+pr0953dA+W&#10;Kn12PnO28nNJEOsO51pel2d5rz4n7yDXhrOu0YCmCJXbnMAxrAAIF8k/7jA/I4+rUYKatLe2kaad&#10;rVE4C+7y1/8eMgBEjKCmcX6u5z//LD8/D9q897akrW+kZpzP3KOt3Z8JZFlY28/ivb5y+gsPAawx&#10;DiihxnkjGJT2OaIg2Nnds6cWJvDr6y66VaZ78+Sg5HuhuhrcG2qz7IIdB7WcAxAgUbK+0jJbTQQC&#10;UQUwuL33REoA0cL+PpLXBk2TJuFO5pUbeqDOzy/9wUN+S5M6GtYrbzTAnDZYEEiR5fsWRqQOcKjF&#10;vOB7OKwUFAF7b30see7GeKzPdn52LYZeySRQoF2dttaG6YPHj9Mh02SS7qb36eLsnRbY1sa6jKQx&#10;q0XuW3GlNAGxRAwm3+PHH6QH+aDnYUUqYbniRKAGG8m6UO/Km7fozDPRcDmYDg8PPZUIs9R3p+cr&#10;k08OXlKmkEPeQfePBEZ5V2H4L6lN5eTR8NTjweV+ybQcNH9tHAwIN5YU4pxfdQQwXF1fatq+nTdC&#10;pyRbQsyFhqK9mw/MQQRqyG+QAzYCX+QTJIPmRs2B39dAG5f8HMLzjQMCuaTjzc3K4388uEj7CMNY&#10;LMJLqvLEmAMGwCgfuw5gCK8xrtFULEWDZ5K4QYXtPSnU+NhjqQkT/tYjrmh+ujgk3PwoQTg80QZh&#10;niv/CUCCaPzVdC7NJsO0lsnZRDLbxSoF8n52r2kSTBEYcARLwIpIbaWJAAe2/OHUBHaakvTAtjYw&#10;wJE+ZTMkZ51dg7XRavKe1ypS6NRFkZ3sN6MU02TQlM/N2uknce3SDCT5kbSmT3fBhBE7cNHq8+jg&#10;C5nuyhE4/KLmOkTbYPRMPKWpbKI6Rx4BgzSSq2gw2NR5zcHQYG+t+zzSQTid3UrqKmE3MoPwzbKc&#10;dPA+mfbuPm1vbOnAlPF+AJJckn4P0RlROrkZhtUgDKXrYBxR1LNHMR1T+E2EDgGIKp0rwhMs5TSj&#10;eRkGshzADCscqtwEzXtdLLjl0n6d8p6Q2a+9AzWpwhsz33vWh8KS8p/TNAjgCjkFBzySfYoLsSB4&#10;/QjNwDsHoJj7xnqxZMbMW64N7EIYwzRRNNaSGM3tq5rCu6sHhPk9ANReLi4IHqEw1i7Oumi78FWx&#10;1Mfere3K4sEFYLkCxjW5qwy62evMe34dgSGSt2v/b8IMei6TWzNNW4FQLA5SnW2g7WmwUGQmsnkP&#10;gE0kYFDy6h0NMyhuMa9dNF0MnQxklWIirjv0Q+bLEVQQbqGLZhGHeH5t0gZbp4JpqliyPy80FaSo&#10;o1iURQJAXNlFivi6zkEFpCgAZqkmE9DXhUTjoZYM4tfCE9SG0X3actJzPon9qhKgtgiZuVJgSz/T&#10;/L38GCOhuJezwo6WLKFrw6G7UyFKkyG2H/dsuVwVvQwGxNFo7FlLYze5txVAIYmyE+8FiFLUBKDo&#10;pN8mEnbH2lvFdMObsR77+ZWEyObWMKkJPFFRl59ZN+dLM+c6r1vWAuw5eRp2nma2wcbUZ6/8M8QS&#10;IQVUgKtZRYORG1XYMw2KAxhurEMFHS1i6Ffrax1008TgqpJklaGJhkMC971unBxpv5cyEgkdRmAp&#10;bSVPyvxekA1P7YPbIP3nTE22uhBzLe9zw9rv/X5C+NA0N/ZXGkxsj0lC3daeVi7szyMgLe9fVeG9&#10;+CzvRf/p9Hn68vpMAK9ku0WKILIy8LguUr67YG+Xq0AWPo/rtdKBaSHFMjha6FpWQ1s39MB+p4Ga&#10;rSxS1GpV/F5nW0MicCTxwgIDMI2095KCO8AZ15s8rp2Yphi7j/PzsrO5mf/dkK/xSPYqQ33txflZ&#10;2s2N9y6MJ/6es5Xmg1qtGMj+ZTaZaYDy+NETBckxGAVY4VyTx2le0Q8//5//oDz7/vNUUkng8N0+&#10;O5M9y4/++Ifp088+EnOJGvKHP/yB9j/OQfyeut6vMfaBWnYxHgpIKZNfC7AV9qul7SkSzEcajsxJ&#10;Km9KhXx1XR86Nlw1Ub13sva7CB3q0+AVjBZNeu8xyLO8rl7DwL0G9foZzfuBFkO7/HwBmIhhP6oj&#10;TibXOoPStW3vKazh0cKM+FVQQPHea1kqkmGwcVqrnLpulWgpl45QXFBTT8Ln+d27MzHBvvntbwV4&#10;jtnv8vv81a+/TF988UOB+rDK+Vp6m/l8kn78wx+lGwYq+S3sHOym88uzlPK+9eLiPG2R7gvgGH6G&#10;P/3pn6V/+MXP0831VWpzvXifa3r2GEI4Tk7W0v7OmlhLZxcT+W2l0sDK7d0kny/sxSn3GUfaX3lW&#10;zs+vdP6+eXefHp1sp53toWwOtrZG+owX1/m95u+bxMB2PHTI1972erq4vA/wxPdeIV8jwBqCTTYl&#10;bb5f+Lw92MMvbpneXd+Jhb8MNlb7zzTD/6cmVXPWKpk2BlfU0vSp17JTSumPf/Kj9IPPP81roBSw&#10;CpOVs5w6mVoBya2YXAQU5D2Q4SH19D3+WxGoMQ97ij4Mi/MJEGkRAxoFs6sOrM1Ql8y5kISdfoL9&#10;72DvIN+PTpZJADC8l1//+pfp+Pgk//xbEUvETt2IYMX8PDx79qHSWiGBUDvQow9iLbOmZcdUvbfE&#10;4dxYX7N6B/UC973ppZAhZeWBEdii4Wa9Anbvpz7Dm/CYs1qhUw3N2oBtKx9sLEqGdagCSg0uNbwM&#10;L/c+hOTm7kbPcxkEDIgoTcg9u86+8tQ1dTCIBeCIDGRvbCU8A6bl/hHffGqDnvwwCLYXNRoDtNn9&#10;NDDS1knCoRZQnzaxBRK+d/zbFQ4ZJJVXkvaZgV0PF322ArI63LHUczCLsFPOZIbQXPuqdo1wRzgc&#10;RCD2LCkojXmI6RbDAc42rgF7cp+Gzv4qKTDehbyH/N7Pz96J7ffddy+0l0vVQN7B9pbOZ6Wv5/vx&#10;3Xff5bXxND3/9hu9pmrTxb3sa54+fSbbEe4JDEEpgvK+Rdouv2YP2stnsCXI9oVk32AYRy4Bzw9D&#10;CvY0mIOffPxJ3o8e6trSt56dnjorgH1aTM5S5zbKS3ptqUvyfwEvSQ5m0L7Wq7lah705R2IgrGow&#10;DM/7fpjZJ2+Hv77sj6Lmpeeg15EdSV4b87C0GsUzob426hjARddQ7courl+j//le9X0vXP7Z291N&#10;w4IB+TCN89r7+NNHqZ1ep527WRoRUJRrypc8B6EKHDEMYF0XDquCpcduNMhr8hkMwfzztvL15Got&#10;OafyufIir5uvyUkIdaJswsB68i+O8tr/qM49UP45mwye8+9/e3vB2W2mEJvI5uZYzSO6bzY7HiS8&#10;amYK2Rg4IUhvpEnH+WIgrdkqNwSIwUKb5odGEhCxsUaRlGuZJhsjvk/IXynCSBCZhnyHKSNAFKEg&#10;a8HmUZGYPySacbz3ROWUjxYX3I29Hu7SybjQxHlIWzWTRmyrCDwA2GFyZVaIZYlFFLzc6LESUgs1&#10;yEU094NgbsmoHoZTes9c4hNJGkESCsbD41ygbjEFGwulxagYansdyYFCqYuR/BQ21zYk3+UBW6eA&#10;aGzGysSUxoIilk3+Kj88AgIqF1c8VBRfKtxB3mE1AV8Vjgzn4egpwwuh6rcqdGBC3U3u1NiVAiKm&#10;erASG3U05mzseD6Ukn3lQwFGASAfX1Pif3CldN62W1MjWwVzT2bktdN9m0hpgibM5gojzYk9SQAl&#10;B6hYBErgmZj1BsMk/yykCm7M5wGEeCMPBIbVoIOxFROBtJoiisZOCW9JGyTmqQ5X2GZyumwCiGhE&#10;y623TQvm0AEDZC2xYczntw6JENtkLBCyT6V1cmMrYKuIAAexSuamezPdlrR42QnQVgGgcI2QsSzc&#10;YHviW8Rkq1nBX/KoG5nRMpaB7dD+hhNLsfDpEGNW4QoGJYswqBU7FOB7aZBykAwQ0bQtVOyOe/vh&#10;aEody84mZ18dJywOB+NI+ixWQFk/pdNEqUurVG3TzQ3aARzZ28YSbx+ObXhCLexlF5MQmaBC40cq&#10;XblYFYg0tiyc71d6Fd+HgXsvr2YSNKzk6aUE3ZDxIf3qUx0lxQXUKOw/IQl5aSaOffdsknw/vdce&#10;Npcx8UhAA+bwRQCN8rPIP4Mig8+tZVemOJA8mbpr7rQ2R+OBWGoCRWOfWyocaKnGVmyjKHoUVsDk&#10;JT+vo70DsyWVhgtz0+EDdQBfLmYsMwX4ZgpHkdZFEASAVqtm2X5bgAHbO1s6gMswT2cf7+XQZDbx&#10;/dyrzbw/kHRNgS1Gn/ZBh3h4ErkU46kV8NOzYz1pdFph+JsofVY7j56Jed7w7nORwat1ZYvJSd7j&#10;By6K814iFibXSWDUUP5mWp+b657u0bCtr2mw0nurpLYNUNjvQZYNALyNjcHF1mw8dV2qQNvIB7eH&#10;Q3U10rPMc0gDxnnRBZOPvWo+XSq1FnYUU2QxQngulvZxaUL2XytgyAAJhaUYX6SRkdoN25nAos7X&#10;m+ZlvXKQjCa0kqU3aXO06QCX8LCVGXLepwDpe4lBNRgE08kemU4HLyR9EMhclw7QCdbaSGBjp/cz&#10;LIer1Gr53nqoH6Eplm9StI3X4p4v7UGiQgaW4Mx+cWP5gDYCD+uuCnuBJpifjdYrr4O0bqREPAdX&#10;yfAac+nerzCGAeyNw8LMGEBvm53P5GFVraS81cqPURJLQq7E7mfPsZ9RLRl8kc+He52BRa9TpgnA&#10;dzLvlZ2MwUoNh4oAJiQvb51azfADj5PeD6oJT07vV2bWF13tfZIGpBhoiKT3yJ9X7PuE8ORlOVqm&#10;4XxkpUB4BfGcpkEbwHSl6yKAjiCjstG5iCy3yeuuau3jKEAEyYbqjFLpm9e3ueC/b+yrOVjTPQFw&#10;XRKExvsFmER6wjS0LQ065/8JEKRYbA1kyg5Ee48bjyrYS7I2GJotZVDPQ5ulEqc9wGV9y7OPM6rw&#10;3iaP14El0mq8+vCmkQE2Ge1jW9GGv1tdxrChU4MIuN1Q2HKmNA4E8jOGdUmnISr+X0pizdcbf6jb&#10;m9yEbq6pLikl920UDKZnanNTwMlYaXOF9uE7PIby9dnf21HABACKpdkOhptNb9WMjLf+cDz7/t8B&#10;jmRJ232bvnv+IjdxR/laPdYZ/+TJY637D8Zrqk8lO6V2gUWt1NVK/kPrQw9yZ2HPMZu3GrqRTi0J&#10;fWPP3PFmfpYB3iNx1ynZbuDFbArWXhN7tPyoSvcO9AaLxTzkdQatqcs4L5Zzg4JOJg+7HfZKaine&#10;Z7GumtRenuv2qAsfY9m8RIiPwgbyXkPzKIVJbeZ8Ff2H6iLO6mVr4BvWcVAVlBQ6X4alSKvzfKBA&#10;m0bgz09+8qcaUPHP+eVV2t3YSZ9/8Vn667/5v/yz5WdMTb+z8nkm4fe787PcIO6qSWV4jvHIGACH&#10;/gaWUq4jHj16nP76b/82nTw4SW+ef5ceHB2mF3l/uW6v06OjDXnTbm7upN/87o08wjHmg4V4SSjJ&#10;0ye513qnwMOr3DBuba6tJJiv396kxw+20+HBbvifX4vBNp2QHIyHWD5PGeTI6zU37/MmfXxwkHu0&#10;F+l6lmuJkUVpayPLPne2x+nlm8t8xg4l893aXtPAh6CdXpYg2WWcgVEy/WPG+L8g65V1BjjRf/5+&#10;GMnaAihBOcQzAQMWkgZncTO1XQ5TDVh2gKUHh3vp7XfPPbzJ++KLV+/yvVwXExKcvCcOzJR+/j5d&#10;l9oTEL0MRpKGiQOrfbC8op59+sET+VA+/+abdHRykPu0MwFBr16+SH/0R18I0KVuZd2SoEr/COPq&#10;g/x9X//uK3m09TJVKQ9q7+U8u4AuB/hZ57OWOkh9cS/N7cIIqXi/5zetLZZUA4mg0fdE9mwsk/3m&#10;+v0fS45Wnu73Hg5TQ62P9XknANch0dze2VQPxeUANFyFawEqxz2iP2DfEiM8rLvYIwRW536PfZ5+&#10;guDM0YjE3HudXzob5uNVQAMAvdQJqZLKAcLSRr7ONzdX4aPeCuQZluO4bgMF8pQCPrsIqLOtTrEI&#10;lUnnACjsZ9rwIy7Va96qblkTQ9rqC6zL2EM4mzjD6vCq4/OAj0Dcwc/37enb9OjxI4X9NPLrzrVc&#10;JKJzP/A4hHlNzcWZyLXAC499l6Txt+/OhHGw/63v7dl+A3ILXol4DF5ciuiE9PZgf0+17vnV1Uq1&#10;RZ1/dIyv6Fk+Oy/TN98+Tz/60Y+U8nxzdaO19ub163zm7ilTgb+Tx3IEOV7nPyN0iLWPBcGjvA8B&#10;pB7u7Wvd9SFeDPQuL66k8Lg4uzDhJF+b754/99mUa7jvXrxU/XB0fJK/7q0swMSOpZaAObm54V41&#10;jdKoMSlKffDcNj9tDK0F7OIdWhvzms7vwi82328skDadwQBxjL5lqX60Sqen5+nicuJ9aWVdUr0H&#10;tWP/kFQ5vwaZB9RG9F8f4Buc19Prs9P8u00xKBezXM/UlixvIykHVyuW6Tzfm1PslFCr4RWb3+du&#10;fhh2tD/mPog6On/KV6ev03MsoQQQemC7nWvgfJSljXw9P6rW0lau0fEM5Hq+nN2mIu9f1QcPH/1M&#10;/mqDkSf1nROaWJAAN7zxtWiOh5UlfNygmcxYWwFCz/ONgXHSMzpYLJv4ANUutji4aPR1nUQ5XoTE&#10;wAEYTgF0wwCYxeJGn1yEH9AiUPvSVXJMG4P+Prd3H/p9wCuBGSHLVErMsgm/AYMkmk50cWSLmGK5&#10;Ks0MFwZWGhsXKL4lrzaW579QmdlMoFWz+DRly+/t8YPjvOHkAun+Jh3lBwdfQYI58JyBDnt/d52K&#10;/HMI1tjj9fF4YuqACX9IpXig2NiODo+9iU2mapQAAQXO5E2Da02zwhufhh8XTKX93X0lz9m/KInZ&#10;KBSfaSKGjpLuTQTUSpLbmsFUiaZdpIvz80izicnvbCJZguQ8lSV4gBJrIYfhfrH5ahKaC5c5IGnh&#10;93h8eCgmGp8H0AF/OTZLe3BVK4lGHZ5YTEgBNw2m+cCzNLXVPZEMVGlLRvvZvBTdXZkRJHmu9Up6&#10;DzokxGwcCRSUPCxVlkSGj5Ci2Jsmmp7Sje+80edlDS3FhJpp2oUcRRHpQxdnCrCAoQrD4nvrW4Vk&#10;10SEulmIXcQbStKar9E0ZHtOfKsFuiq9KIodeRg0y5gohx8VzRJ/1npzpMFmbUp6WxSrz11WDheR&#10;nLkMs+vGUjDuq9hRTNBKp9NpSg7YspxHynQZUsXe1ipeNwI0upA8eLI0CIajWVcUHBQmXLMeXO+C&#10;MSjJcrxPScgK+3VKNsmkEfn75G7lsVCv5DS19iMACsFWMdmX/FCsqKmAFZ4z+V2IBbkIoHEUVP0u&#10;mF9OqZXha1DkBcJFgacpfV0GQBdT5i5Ant7vA3+33ADJq6TzdJODtW2Wq4AQGez2G//SgSMwH5TY&#10;rDUzMsAbXkr2sHOzsgifREBN1sLl+YWKPAANTXe7ZpUwDLNld3dX76VRMXVng2WliM9sAEwyXi5g&#10;tFby+1fIR/i2UDzJsFYBIEl7jJgZ4Z/Bv7ymDaXXtQ5GYtqOxOzmgOU+9DLn7a1Nyb749aB2U0Wh&#10;xb2loPYEbiADa55H3nfPojAbqFWgjqRmgDpVEQ1Qu0r4LENO3UbAEkWm/VNaWxT0ybAwxPI+Ic8+&#10;GIrJidJMk/319rihERMoFQb2ku2HX6PYJEqDmxkcG6+LGcfQR9KQuX0+KDAIYJBv5ciWBhSB7Mlr&#10;Gy5AtC8A+MDS1vPkJG17ZZrxuDbeUIocTRSTTsm8ASj7zxwG5n1AhzyoetlKshdjKno5ruXgAv55&#10;dppuFT4iD7zFLBJ93WTbL6v385nra2BfaV9YLCN8yFN6Pf/5X4qhZXiPcg0xru9TgOWt2rqeWBtv&#10;6vmVVEnTUd/zPjSgCYm/QJnayZEMxJpI86X5hyHM3kJBC4O2LD2VL8MrsQ0JPHuS3CGLepU+zX2R&#10;kT/n+3SuZqRa7UXvBzC9vFj2nl0v4S81Mff+Z5CkWc5csyyWYTViNlDfJAq0LS1j1nYum4V1gWUU&#10;2QrS0oBgKGkNa4zqBDD7+m6SbmcEkAw1MKBxqUe2SeC8JpRFpOvFRAAF9x1I/x9OX6TfnL/R2fL9&#10;FGCBKAFNdCnOkPAgdiZ0G9LwytYNwdqrwqePX9urNOk+OAyl8eeTL1P42PKMlpY9lmV4LZYxOKqq&#10;lc0JTJVBYU9UIJOqc3O3Oa4kb6cpAkQ6OjrI58I47cJKWFqePYjJueU9tcB9JvQ0TvJcHA21lyFp&#10;k83JmpkrnQaLd2JjE9oxWt9KH/7kX/8Pz+zrWUn/f7+2H7QqYAzwLf+Xa7V3uKeBMx6IMDUY1inJ&#10;HACWplz2PEVPBHazT4CPauzwMx2UYpUD8DhZPjfLNixNndJEB2p2eW69ntoY5pnV1yuAtE8Gs7Qf&#10;5LE/GaD2cwmwvxGDMKtDlpK5aXCgPcSDX7GlYyjQK86ViN54SOZ91H/XCoDxoExWJUUZbN2QWwbw&#10;0SdS9wOY2dyJlOzznG19vUfDzgBnI6/fN69epgmkCV57SPN8mF5+9zxtE1aY1/yb1y/FRF1oANak&#10;BycP0kWuOUf5nFzPdfPbl29SzTM3WM977jQd7h+kV7nxPTo5Ti/fvEoff/RJ+vrL36VnTz4QKeL+&#10;9jodH2yLoV8pVhurnS2dhXezmUApwKLt3NdtrG3qzKceAZCz/VKhJFeAS3qQ84tb11vs5/kzX1zd&#10;q15hMHc3yf3M+jCdvrvKa2igFEtZb+SvXVsfiKW9lH/5wCFezhRKp2c36d3FVCxDhh2zpWsggUmR&#10;lvrfStI7Cjlob8nTPx9lJNEeHO2nDz/8QCFqV7eXeV8a+fxcNpHEOkyTxVQWOwxcmtlSQYVvT890&#10;lsB4T+GLavsjD77bkGTqPAoLCZFXSqtDFP5AvT202mwWz8e707dpf/9Q/V0v+3v99l1+fk+036Ky&#10;Y/1BzABcg10K8YKwREnbFWRRRh09DFub3rrH5IRhBLuNw7vParhQXgysJNJgHG+5ZDYca4VzcBpJ&#10;901IHmERAobJ9kmDPpMVUFlJwgyhB2ANdjsBL6Hs0hC0ssca+3bbtKvBfhHkgCZ6+f29g/T27amu&#10;ybWGPstg8t+ZfVjbj5d6YUs1xDDud6kBRSc7oFudW0UZtehiHmzCNtQ2SwdWNq7BrXizRQ+9MADR&#10;bGYQUDVmAE46o/VeJmKRFcGgN+6xFGg3HBmEraMnoJfis7Ev8L7okTbz+mMIxnsCTwCgbJbNSn1H&#10;neqe2b1pT3igNgN0A8fAuoEwIfZo/G6//PI3Aot/97vfKXn38uJa/eHp2zf53q7p3lJ30Wfs7e8J&#10;9COp9+XzF2L2Ecaxn98HQzRwIl67jIEtz/Pe7r7OZ+oYrjVELnwEYdojfy5KJzezucCAhoWN8k8k&#10;nHzNYfBRb1O7bOV6Hl/Boiqjt0y6pmVYhbSBJfXBbt70i1Bs2T6or+v4Gtb+fGkpcVmYnb0QJmAZ&#10;uMLixPauVXPQLws7Eduv/keS3v6/gwhq5Noo2ClVsg969OQkXb98ldZzLflguCEZtvzpUYTl/fZB&#10;vk5723saEjR5HznF6omBXH7fD3INvZuft6PNLQ0ZqL2X61X69fl5mqIGymfvzsY4ffHR0/TFJx+m&#10;rUm+3vM2HeCHHcPZZlynb2f3qYXs8NmHH/2MNwXNno3i8vrStPWhjXXXxCBaOlwhLx4WIf+lmX3z&#10;5rVAHW4AjSDNHA8mBqGSSZHEV1kMRVqWPNrmTkkV+Kbmw95yRTCKOFTYEJDe0WTwXvDMYLIr817J&#10;d42oF4UfNmMTDsqAyeaHNWnRT6eL8LkyrZMNlsWMrwZ6ed9Ul79ccIFMNCFTeylQ6wxFbwYkc2HC&#10;pE8m5wACNLE7G0qtyvtZvvhrLlbxuyAW+epcE8/FfCIgbBAJNG6s3fxJE98W6dHDJ9pEeUBVjLSN&#10;0nABFTl0y9pS14uryzDl38rX5TDt7h1qU5NXUt5IQdq5dyRTIpGmIQVkYxIpuVJRRYjAXAk+40ir&#10;4/4wzXJjXzl5sHVIxu7OtlhW8k+o3NAD/jFZYYJwkx9mmlsaq8v8/ti88DVgsqQwA9ghApxswAww&#10;xQNUmPqlh5z7L5kwcosyJH4dD9C+msfNje280e2KzSgT29uJWYFKfRs56EByq1zQFXlTH5jdBh25&#10;CL8MNkbXgeVKhrWWr6OaXn5mNKSWdYz1oAMmyORz4Oh4mlYaNaYbrLUNBSNYDtKD3H1CFfIMSC69&#10;dxfPDr4pyzBfdc6F/ZXKmO6pvmy7lRRSQRAwGSsnBPF1PB9dMKDYZOWLiJeIQBuZM3l6srRss5fe&#10;aoIYEi2DiO1qY+/Cp4xndzKb2Ti/DolM6QTOZmEDVPs/dfbWhPqe3BAabLMf2zISWCUHBXgcDsN7&#10;I2njb8X+ult5n4k1WFXySeH1mJArUEQyWaffsgYXy6nkrZrOju0BoeTgJpKzBj1jIKT+pdME25Cj&#10;Na3BuZ4NyPtVKrdYZJ7G4vUECMLrA5wyROD54PAVy245XwVIVCED1uG+dKAMV7USsOzgFzxW8A9Z&#10;LO2HY8+vAMdKAyAUIuwHNKdXN1f2S1Mx5oARijkKdZ4dPicyTwyWb3NBJE+75P3E3nWLlcxBgMnC&#10;rMHL88tge04l4z3LBSFT0JR8vSgSF+HVOYgk16LzfeYQr6uhGra69p6It+lg4AN0IK85T+ZYYwP8&#10;FQG2wgPUsq1lNKG1Xrc3M2b/XixmQUb1hLmfRsPqW5espBIYpiT4tTV9HoqmemgpBw8OABNJipO8&#10;f8urjzMF5ph8Rwe6hkmF3sgG9ZLLWk5fVSOx9GAHzmZLgfGciyOYg0qR9WfinjDE4Pd6BvLPndL8&#10;NZ6E0wRsbq17Kp4/8+2d748aXgr70TgkC94PitiPkbnht7hYOuW4H0iV4ZHTm4b3shHYYwoqCu8r&#10;AeWVC3JZX6YuwkucyqnQGV27sdaq1n1YHcCEq0Sm7sScZQg2CfDeTUEVwzYDCJzJ+PsILB140s7P&#10;lLxETb4BVZ05A0tbWciwvfQzJRtuzYYVIFGpQSQlmOahPxNonlgfnCMw2Fl/sk9IZnf3oF/vBcjP&#10;UQJnaRBP6fOw71ozveGelCFTLeJ5qeoqkr49rZUHcWEQvFWC80L/sicMw0NX4Ll8Ji0bYv8vw3us&#10;7eW9IRHWr0OyKEYk4Cr7b34jnB9Xtze5acx/BhC4saZ7T0L8cGNkFjFDJCT5ZavhFz4w3LubyX36&#10;9u4y/ebdK71OFetN1CSRksqQW3of6SVX2v87X4ciroOa0sasDF2Htg0WVLGyVAE8q8ODir8fCJSx&#10;NBcAQMBhYnhrRl+n96Sc4nzfkdyW+j3XdESjxOAJEFOMxFz/nBylHRh9AE35eo8VhOJhTBHgoxUf&#10;9rlVkl9eL+Ow/NDArHPiMkbjV3lfvM61KKAGw5C1jZ308Z/+7//Dg33/NWBI7yPEPsjebsCuW5m9&#10;P/ngA9UxTz54mo6PTlR/c5ayj5e9h2wAvG0kcxfBG+fXCkSf+3lNUV84FbG2hD/vZ1ovRa3mv7fF&#10;YB+Sl2+wO2QHEKyqfthY1wZ5Jblf/D/kvVezJVl6nrfSbHe8P+WrffcYzAwwJESAA5EUJVAhKUQp&#10;dKMrSVeSfsb8GoVuFLxgKKiQQYgQAIIEMCAwA4xtM11dXeZ4v22m1vO+X+6a4A9oXkx3VJQ55+yd&#10;O3Otb33mNVPFt87Zch5UPTWieoGM53ynodi0Qa0dBnLM8Y4cmdxdQ4faw5Z+vAafkesrQmfNyI0i&#10;tAXbKMYjH2PgAcUyhhbcXwYgdeSfoFQOD+8pN0ZH8q2nT3KxpU56WsvX9IN/86/TSo53NPGbHCM2&#10;GZDfTtLevftC363mWkeIqRwTzl4dh9lRKwq7qPpJqU4unNfTl188T/cODtPzLzAAgZ59mZ7c30+v&#10;T87T7t5h6uVYeEkDsl9p0Lm/u6s4BpWP+mQehgoraFsPXe/Ro3r5+jLvxx3FgIcP7+Wa5FpDrrVV&#10;aH/kONbi3c61z1W+dlP9o0m2nd/zygNFnEHPLq50FtyNF3IspsF8eTdTI6SMXJFU96tA9P271LtO&#10;o68VOssMpKG0oQfpm9/8mgw6SskQraWV1YHOEuiFdnHFjMCGiAA3cFdui4VMOzojQ5hc89A1bxYx&#10;7CiLN/szBqxV/FvI3ems1jkMq6OZC+F1mPcnxnUg2X7x8adpe2svvfv+u7peGR6ESQQ1OXkrTRWC&#10;887unt13xWBLqhGomydiufRDsiQM62hkSsLHNOMydMl7nYFJVSxNDtj/03BsFwAkx1g1r2qzPtTE&#10;xRBxMDSoA409nas2gksh38B1AG6pw4VXkhKtNbpZq93+FlADxG/oO3d61hiXKC/u9ZcmXJINqeqI&#10;f5YbeAWFlMabcpWFvlcDijL0fGczUXb53AIxhDayzCJBA/qQNxOwtNao5Mny9e3u7qixRf4zDIOQ&#10;gUzzVpSHysdgNgs6d6lajM8paRfy1hybOwNNYo5q4zDsUzNvZWR9dzWAZ4rloOo0IM/XzPNnL/P5&#10;uBc9yQ7dqRGHJNif/9mfpW984+t6Xc5zmsCvvnyRvvtbv5V+8uOfSNJhLjDKRMZZfCaMr4ajvvKv&#10;vf39NKgHqmN+8fOP874+TD/4wV+l3/n7v5eeP/8ibW1tKIdFionDgZp4c3snbedfZVC2adw+f/HC&#10;eZN6DmazAOpQ/s3wL79nlOLKc1dz7c1ne5l/jiSA66AugrbuXHlq0ERonXemkuplhMFjIV3wYGDN&#10;LGEkEMfAOoCSrQl5hiLyzk53v5ARplmt3GvrPJfWjJ4vAsTknJ/9g67j7Z1ZZA/eeiyZtvT6LL27&#10;up1uTmjSOVfs5ffaz89mCAshr+Xri8t0DXsm53n30CXO+3w3x8x74W+wkl930SvTx1en6TR/hr2t&#10;lfTNb3yUvvHO22lvkNcYPYX8Ptv553oMQPnMeY0c3V2nMecoABqJdoL06JlWN55Z0BJbdjmcNuao&#10;W6+tp0UGSkH0T6avofFThs4eBRRaN/NA2czHFpTGoYpFqaZZOJeSWAxC80lTldKdb0wc+CYO1CpM&#10;OM7Oz/x9bIbWOlAEGDr7p6fHmkwyheRnN9OW0XFTrLeTdCp4QZxw1RAUTbOvAmAqzSiaG1DFpssi&#10;QBSxOW5Jpc06gGLPjQzodAL1nY2dybiW+QQb9b4eMFpYaAiy8o9evYrEy82HIop9T8tnuocgF1ZC&#10;GJKGylCNtLEWpEXvfX+b1vQ7xGF3cxDf3t5TA49nBVWQRisFCIF5Ei6mJ6dn+vxsFBbk1dmpCsyV&#10;lV66PXNQUdFcm04DVWwgzY1rNTpl2tGz+ysTXzj2nq7YFEGoldIpIAk2hyhTFOyxBz03IZm6dI1e&#10;CnW70voeNAtD+ZnGchD0NIVy97+jgxK4uUcgVaah78IBMdPPNmqCLrqpcePDczq7SZaI9RyNYpB7&#10;IISbigI3NaqqLyH1HO6XdAIAXB1iUI43aF+oyT3XPQJQa9MIJysE1iqcIjsElg48TbNNb2P/cK+Y&#10;4q6vrNuQAYFWDBWieYSdOl+vSuseieabrwlYP0Yq/b6ROgQs6VxK+7KnKRFfn83siDyd2mWySUZE&#10;oOmErXc3Pep3grtzI+pIIpRct0b7DPqetAlZ26S4tnno8piSSUOpQ8fQ+C22tuIwddOGNclybZJ/&#10;ThNu0f48xUKzholYdxjzmTbRJpGWoimgBGmczbjvlag3ScUi97kf16AGUmvamRxogzq8CDH6XuUC&#10;vQoKPJuPhpyt22l225m5c5Le3NwNEwDThGisc+AMe4Olc2sZLtXWJzLlWwid60uj1+pKzVfuRa80&#10;ZWAig4420AemLRFjbPxtqYOLi1ObEdWF0LWd7h2NNHTLVkZrmpJdz651GKqpCbK0SYoXdiSOQUKg&#10;ODRliji6trGlBI3hA8lXVXVaY5XQMkJGpxTuh5X2nfiHoflU9N44fOqzcU8XNkAS4lL6ipVoGZqG&#10;ySSlCHfkieLmfNEs5RSQG2CF9KLxxDkzC3OEMoydGjUXezE5dvJp3Zso0vqmfcEiJjb3pJ/XLPUP&#10;6zBUqeQEN1YzZ2dzW/eA9xnLOIcY6J5QqWnpdf7ZvighMlpgLY42hO4iTi3ieXWIOeQcNrd29H0q&#10;aLtJfpwj7r6o1eT9LkpAKYrQ+cWFkgNkGiRvUHm4s1ADN8wONJRYCYRN6yZfKsJ93EYF0rgpqhCX&#10;f2N0lapo9CycAOEADHVHe5MmVzTfyjh/J03QmnKxzvQbVDeC6m5e2vRC2ielkZXjkGEgueB7jDB2&#10;nKgqO9cSp+XA2hi9AF04hRYmDW9QfSpu5u2y6cvenoXmaArzJkRJaI7/u96NbTg1LeoiDJ86DZaY&#10;vMoAihfJa3x+p2aBz5yk9+O7+JxqeJZO8NHSlIvsfBZOwPnzIH5OAjq4CeaAix0adHat9jDGurbi&#10;j4hyW89yHEfaQ2iHmd6Xs59ndHLJ8I4cYEuovTF5Tjk3hRh9HxC5UIpYg1Apby7D+dl0cR4tTr93&#10;cmkr3JToChgZCzVi1wZsKrRWbQhjE4QyYomRFYpNyRIkZQiZl03o1hAD5tapLcO93Pd/bq1N6W0a&#10;hdCrUsg/lPpe4mFP5ga9nOwWahKW0eTb391Mh7vbGmiiYSxkuxo6K/l+NBrw3elMsETA1eWZ/kwc&#10;76upae1M64b2wiDORVUVOr2pTb+W/3VNFDXpV1eXAxdyEdxsP/rg/XSaCxEKs77caccykOl068yk&#10;KWTgRV68mC6WqJ7JDFqvBzdVxBlWR60BWT4/V4hfRtMtQhg9hQZXZ4SjON3J+8Z/2ncgN2Um0fca&#10;Ktx0lGTF3KjT/rC31Jn0cDEtHeeFpgnULjFcSJJkPT7t5cpIoxzJvZZpZdfWnqsDWdQEutwNmKD/&#10;zzp0fqN4vbm5IxmcMc1t9h10MWm/Fho8vT6/SHt7m6nOsffew0c6t6bSnx5qEL0Cuu/5KxI5vSYs&#10;nePLC2kH86wODjdUJE+mt5LPQaLl9u5a+RJ7Ao1ndMJ6yOis9XXPbvMj3793Pz17/kKfkzyzA14s&#10;gk2FZjL5vOSQKhtpIKf04vQu7W4PbUiSP9Mnn34uTVHkK569uEjDviUY7h3spFdHp4oxs8Z5zc7W&#10;MB0dX6Wd9WHaPdhOv/ziZY5JNKhWFOPOp1yvh1b72+vpVPItNkb8qs1rOo2+JACInanZK4Pd0VIb&#10;khyNZtJ5zsugIcswSy6quTaFPqgmzlzMqf7KIDUX1KBbqZnS+z5TPF3J63cShnhtPvcm81lI0hh9&#10;z3CkaY1i7owQiLk0ediv5NbkNeRW6xub6X/7Z/97+q//6X+R3n7n/XRxdZZev3iZrm4u0gcfvJdu&#10;c51w7/C+8v5+UMzJx5pg7HXuup0UFY1wBufzYq4zhGuiUTOZTZfNa+V+wbAw8jWFOWXzxs194cbg&#10;TOYeNtATZXhsVhyxhsYdOX9dG31G/twZRpKjwTDjrGX909zibkjGJvkc7yQ6yI3YS9S7dRiiaejU&#10;qzUQ7CSM1EDsm2UoiQEAJhPXWVwP+fh6NFtAHwNkOjk5Vk7LuuhYT+wamHIgCPmsp4sTsdVoABlk&#10;45rq9NTOzM4BSjVs0UGmybciI0j/mxB7uIZP7tSYrfM+e/LosUwmaCKTm6luEaW6L/1amerJ9DCJ&#10;rprasfI2GcbMpmKFUDtzLy5Oy7S9s6P7CvLu/r1DyVfhvPud73xL9xnQAo3Af/2nf5oePnggk5+V&#10;vH77MtHK9c71hdbBaLgu1/KL8yuhlbk/73/0Yfr5x5+kb3z7N9Of/Ks/T//0v/on6Q//vz/Mceow&#10;p3gz9Q0YdCA3wDMGrc/Z89nnn+caZiUdoS2Y9w5DA3oEWzgu302FYDw5PhZTZHUN9N5EUjtbMEzz&#10;tdzk14TOzroCDYo23tbOdpiQldEbsaYwz/bs7FQDcSHKw+wJYNNCzK1Ka2tFUj8L5afkoACkFrNS&#10;A8oFA0oG0KA3++5bvXr5Kl+H4wRYTZhOd/TM8rra29uXljX5fRWOz3dnx+k+cjL5LFQzL1lfcScf&#10;NNurW2kyqPQ+uGG/ODtJe/s7aT1f2+LqIq3gWo7hqAShcz2Y64Obs6O0tzZK7737bq5hNlM/nzEX&#10;pxfp2WefpTWou/QxAgwgTUKovJVZINXjh4+/zyZFFP8KB5egpLFod/LFm3bVV1GOO9C8aIRiABEC&#10;XVOad/nAAN5MV5cDAg76RAtvZjqHoAfWakutKW5tOEEq59RULoU45VxdaSXjw0ooPIIw0zJuqCfN&#10;kWTicDq5VUCWFmC+GST5Z+enIfJd6EHqF7pq6H9Bxx30PHlOjRqTbWE3YWg7GFjc3QTdBn0FDoT8&#10;cG/z1wYBQ4aWsr46kI4DEO81aMgt77eQExwF3KDnwoFDgSCA/TkTGTUJJQBZB0V1rgBJUN3d2pa+&#10;HtQT7sN4fJMPz00FE+4njQTlHPkBbuUEY3NzS81ONhIICKD8/F5Jm4zPMVUSQpNOVNoagf9rJVcE&#10;RCXf0BFzoY7pyGG+dqCktzlxIHkDzTfCAp2ueP5va2tzKeCuyVMybbsNCO3p8Ws3a7e2hMQgMAu5&#10;kzepDgEQLyvrcgy7zMFjogLSUz2K6vUcCGw13lMSd3FxmZP6awU/ElE3P4plQGSaSjrKZOA2B8qj&#10;V0e6N9A0S7nVJmvSSUOvctFD0R96MUZ+GBXShBCnkuLapiNGLdVq4EIXLWMCSNHN/gBZSULAxG8g&#10;qucitGagKhc5OI70HlrjIFuaIqbB/bD6tnmHtY2CZoxuVumGCsVmG5SzRWhMabdAdV5Zlcbg+ua2&#10;KSo6fOemAYQjV+commJCZPMVpxNqTs/mS5fPuah66Jg1+jvNj1rXWQmNOuj53q+IkvPGFbMIl09f&#10;3zT0cEo1A/pV741DEUV/0AXYPzhScZ/UzKystUhizNrlM8iSnmqx6ByaJ9JPEF288edTA4RCoHSx&#10;6ck/FMUZP6TgD/VesGlNf7z/CxqgVY5xQycFcgesqnDm7mmiSKGIflZ/YD0fNcPZ072AigfdqJIY&#10;852bLoH48p6wjldPRUVf9xLkGA1j7kXVM4W+6NBH+edx+oW62w8aX0/NxZmbV6L39qSXgZFP19cW&#10;dF/XPlu6LhsFNglqvF1Jy84hjx+kOdgrRO9F37KjErBHiDNyo1Ixt7DZUmdyE0YjNPZolNEoJXER&#10;5X1qjc55vvdoukzCnXqSY5iSh3wmyEl2YrTYMCglRgiOhLSrwkVVWn21m388C/YqTrlCfBW1Dkbi&#10;xSLoTxyuoPfQKhutbYgCNVk4ecaZdJTjCucbAyyo+ZsbW0oKiVXEOmI+SGA7ovV8/flr61sbuu/j&#10;qe8D68dJbSVkw3WO7VNcCq9u0wjToBwr6WHRlBXIL9YGxRBNMeL/UIMOT2ihF08Xdi6Ts3j+ISQi&#10;mkD0ieotA4ykNSPZg1mjItJoNiNd9DkZ0I0n0RiMYjdEtEM/wwhl0bD9tY4qC6oTHU03n0zlpcDu&#10;RI/lMK2CP2ndViGXQdIlhCv0+xgEihrF3mlDb1AOmz3pZomeVJhuzdCmKezGBrKHy1hIEsCGHClE&#10;8Bma5Qgl6qYQe4UL9oZYvkTIuvhsg8JrUWkjZ+gDMdxpFm5GyeCrTBH3ekYYLWwo0utZTkROvU2z&#10;HG4UIVlAwsdkl3snTcjaCAhMUYgzjRwq50boGiZpBAwo2bIvyiEFRxPoJ57tOK+N18dnuWifashl&#10;LWk6p7lIoaBY3bC7chlID5CQNHBgReTveZWLvJ+9/KUSO6GJe2U4CqdwNHZ+JUQmaJRkhG4VbQ7b&#10;eJSB8LbeVl0WYd5hSlIv9GnQYlODLnkYRQwxxb8SNZfX6gcSuI7X5/trg5ryGsfArJffIyfd+Tg5&#10;2NtKTx/eS08fP0yPnzxKayPT+8XS6NuZFXSFUdUT0RPJJcRmnlp6hdyEuIF2ZlEafahhU2cQ1LRL&#10;2tbOwf305Ju/92tn0NGhz9jbOjPzfSaWaejHACTHZmhXOnt6RtyUgc62S7Vd1aE6WYPWuQUFl5rd&#10;NOSFkCiCRt4K0afOGXrEK6seQJjGYW2sxWIpHVKGiVMR4vxiNBQ2MyOuzRempYk2roF3uyzyTfmz&#10;mWDd74eZVhn6stbZrsPhvSvAJVVQV/H3tHSst4xMDLiUI5kqnAItkgLJL2RsDPp5T+4DQ6uiMxOY&#10;W5OYYQXabZ9+8otcxO3mc2ndCP3888gBcW6B0l3b2UpHr49UHIMsHzI0xZTm9XGa5nVNXTNvnNeh&#10;S/mzT3+efv/3/3H68Y//Jj042EvXFxfp5Oi1Ys/Txw/SSf775tZargfGMquiCD/OReJurueo5Y7y&#10;90qHN5zPuQ/UPiCAaOqtrfVy7r8Wg28zokD03Y5dU/GcQA9++sVr3Qti3DDHnbVVGl8L7W+Mdl7l&#10;uGbju3aJ/hIrJZ+3DFY4O2ehRyxadyDgvgoabxWNrG7Q2TX/qpBV+da3vplz61XpyVPnbm+uK+bM&#10;1Qi5sVFYZfQ6uQ2Duu1cv3HGaJgXGr0Y4RgNnlTXTueLaD6XymPJXxfhNts52Kag9/I/a5z8gOYI&#10;2md/8zd/kz768D3RMn/4wx+m588/T49y/Pza1z4UkIYchNoZyZn79+4pb1XTedAXhbDTvha1HYpr&#10;P/Ke0AWrQktMgz/QT8PBEoxjhG4Kd/o2EK+1ZWhCu86644sY5l8v720VSEDv6am0f3X+SMOzVlzn&#10;9Wi4Sd9PZjcGkejagl4vlDL1341pusQG5buhHyowRUjoLKIeg2I6lhniVK87kvZfpYZbFSYXnP9X&#10;AVThef/q0KGTMMJR1+u/0rCic5FuQ9tYqC6AU4AX8jUMepZh6QX1s9O9pqk+l6t3LdmwmdhwlzHw&#10;rpeyJinMSLg+DxQNNpiIPdVX3WuTjDKcgBdqXELfrjvGhoZss3R4b1/3RdrogK7yZwFNhuwFhoNf&#10;Pv9CyF7qalGTB0ODuvJneHD/gZqiJ+dnQiyiJb69u5fjy0Ua52v56x/9NP3u976XPvnsp0KRPrx/&#10;X7UfbrxNgLm4d4B1Usg3sS9AQ3ZgETPtkr5PgIFg9BTRQN7Y2kz9FerdTd1Dfob7Yg36YomW7dd1&#10;sNcqh3o+/9TDx85czTJH1PWryi+0rszV9EA5ZN5iwqNh/Sj2H9cFWts62aGPrTploJ4Az5/nurOT&#10;4z3AshwrDjFsQz4JABosjfz6+6M1x8Ocw93lmPHJF891vuxxTacXaYB2Ys7JZ7lOLdCxzp/5spmm&#10;V7dX6b3330mb+fuuvniVjv724zR9fZb2ZzmnmhdyRytaa3oLUAX7qZ/3HHI1X/vww+9z8y5yIFiV&#10;UO1MhhgIMSJ0fH1zlQumuVBDdGRfvnqZH/KNurzq+heNNKTQ3eooh4u5NdzsyNkuNV9YPExaRdFp&#10;YgIeE2TsgY3uC1vvEPekAKU42t/fU6EoBELhAMA0hclUGzedB07gMoS41oOk8ZNCd0bF/sKBbh5I&#10;tpnQb25WAVMX0iGcMKtwJu0OqwHUzYDB4nQJdHVHrruV0Dm4XAGPpdGV4nAj4NAN7mgFNI12tnfM&#10;3Z7bZpxAto7JRv45ij2hWO6sF4hoLxp/EikF/lxXorPu7uzkz74eYuFzFd2X55fS6KNQpVlyG9Do&#10;OpxJobbYjbjQ81JRm+/P2spAQWdFgX0eGn09Ne2A9nLQYARA4id4MQ2E0lRS/t5ZvxPYHz18aP3A&#10;2CzQe2s1jFcD0dKkV69eqaEpFIj0u2z2IrOAnum+3DOaGhTWQIy38uYZxMRIkOhAScn5Nd8Xa4z5&#10;IBHiKFymrI02CUr4UBMc7rnK38qNpyZ4/m6s9OxqhTZgDko4lYFgNWWkVTEi/ah83QQr2YqjS6DC&#10;yo0gntFQDsamwpAky+iADSwnujLg7QM1mmbR9FWhWSataZIfpl7SnJTrYaVCm+ZDN52mcBe9lT0i&#10;V6g3qBLZnMuAxE2XXsD1A4eh5iQHjgw/WuseWkOh0PRrHHp5i5jeSZ9NujyLMEr5FbH90tRZrS1Q&#10;TZHQFOFgOooGoQV8jcqT8QVNhX5v6Vw8FO1mIWpyJ6TNfaE4EVU3kACzSMC7RL9ZaruVgeYh2bnT&#10;ocp9mkYTpw5It52a2iUaWZqQnX6fkpq+ddCiaaBmnpCEA+9BmZ20OjDHYaQgIfvSbtZyOSs6p8Fa&#10;zeGR7rfpz3YYDXOAZOFervHyyk5uOGp1ZhWDvt3wZNhycZ0uoMRMF0uDg85tSs+v090MWqHcyUNH&#10;T/tDcXKi+6nmSFOEqUPrxi6Nw7q3TOitP1gsqYDsdd/fsfYUdILxOAxEhFRLtoVH/HkyjoGFtUKZ&#10;3HFADgamVHEwsq9A/vHsVyRu3Ze+kGiEpamAxC7r461qXTAVVjxR0up2xXDN4tIVFIqhHefsCmuU&#10;x1pOZqS7h6sZeiI5lnAK8FzdWKqENsWdui285ppozpWRoHdn0kL6i953xFcSLlGA8vlI8sBnsimQ&#10;p/TXxMigsqyubRjNnKybmQI5QzyCEquGqJLASoX33eRWDdfpzILQ1sacmf7fpqVgMF+nUSxNwcrJ&#10;upGFRv51LmEdTSVJJ85Nr3k0uppF54TZ6vV7laf8ndNXJ0jcRPFXhfmBKCsIG48seaAWTyRZppQ3&#10;1i2du5l4d3sbA7+5GkC10H9qrevzXqH9G8U/cZ1zkKSPaS/JdFWHYD9nfGi/zhsjPzuajd3bkygZ&#10;IF9SfDb2gB3Xi+iTu7jqKIrKZ3TtRVBuPWgouoZAYe0i7d/5IvRfTOOgUcs9lUFAR1/vGakjun9h&#10;RFNHQYarUmio2aTz6/y582te8RxneT2xX9Msbe5u56RumOqc7PVqU4srAWhmaYozIzqXi3E6vjhL&#10;V/k8FRqZYQetadgGo37IoxXRBM1rjbMHgwOGdoHqZHouFC3DMaj4MTzSBDy0MHkeDJfKQIHyXBkA&#10;cS/JG9k73fCQYeZodaim6XrOG9Y0HBuouceZup0T9r2cJz26dz8XBodpPc5ZVhiovyIooTSi7iJ+&#10;cMvYE9fSnxrYbbxneQCj1cfhkpy0VxCcl+N3YUQi63Ntcyc9+vr3fu2afZ3GkJvZtVAqrAc03BB1&#10;Zw/v7h+kDz54P+8zhuaWIimDRuscIIYMYapjwx8zBNr5NM4dNzgktyCH97W0CJMwqSxAwyZfnc6W&#10;tHLtv9k8pHjS0gCMBj2yF4NwoHRBHQPLZWMuEHp1HaDAIiRmbMbkhp0HnF1Tq47mpaiTvSqak43d&#10;gS2qqj3ROQPPohjsmo9i5kjfzaifnkyW+oGc9+dSUR75P/XB3/7oR2rIDFbW0s9/8Un67/77/yH9&#10;4R//kSlhOZ6NNtzQ5wy8YRh1cJgu81o/PzrO+7LJ63Y9vXr9Khfs93R9xPmDg/304x//bXr/vbfT&#10;n/y/fyijDTnsPnyQnr96nfYPHqSDew/Tk7feTj//+OP05OlTDU40hEOWKcfVTc6jaNowBKukwVtb&#10;wD5/Htgk7F3Q3adnrh069/Hj/HdQL0hdlEF39gDbbuPQiRshqsnfN5TbU1scnVynVcyFOAM4S1qb&#10;fdAkdAO4+kqceTtqe3emDTun0zgrGfB/97vfEXOHphBN0tl0HFIHYSqSLBXB1dJsoYHJekL+4tOP&#10;P13qmGtwhdSVZKLaJWK2jLhMfSuXa9BHUd92lMTOk4qBKC6r777/vtBP1IkffPhuevDofrqfY+jl&#10;1blqB+IjOQNOqERuDB9serjiptjcdFQayOQrIOb6aj51+mqW0gL402nos6dolrmR16atnE9Zo7IJ&#10;h+yFciTWg03pZjoLpf3WGJhTlWUYFtrory9N4VnkE/Plnu10jxfQHT2uXkoPaegcMgSDqJ2K0NHk&#10;LOq0jYkvbRHMqNAb59S9zLnzJBB4OM9Svzp3qJV7SWceZGf+nOQNfk5FsJTmwQ6KgWBwxvhM5ISi&#10;BOe9BQ3eRnRTD3TRpJ7bdE4GjcFWkAxN43NrVay+kZrtxMDRaBDP3tr80Pd5frO5NRRFw3/2hXUS&#10;w/VZgJteXxJgXdzrJFKUN0IXbk3hZt1Rg1NHCw2dr59m9SeffKxnJUAK8gJb2xpC3OXPxcBgZ39f&#10;QC/ygvOLMw2I79/PcWbvMP1f//cfpL//e99L2/l1fvaTnwcab5Quzs+WgA3uM7UtzVxo8a9fv9a+&#10;2c55Dv0kcodSmrwrMomlYSVkK0jTMCHsi8FSRD01C3PIpP0jE0ruMzUD9WYdsmNRq+q8iFpXWVig&#10;/WTmGTG97FyzQ95Kun8hc8W1cubR/ARtiYZh97OH+fy8E7OqFvsKc5Xy5iod5Lx3r/Zzucnx7zr/&#10;Ws/rdndjK9//fB6Neuk0fx9u56N6lBY34zTQWdUqx2uCIUUdQqwAbTnPcfnk0y9SkWNwf5z3HfI/&#10;gJvKNwhc1WLEuNb/BtK32t/e+f762qYsw1kUdPIFTabJIxfcsSDMujm1KUVssA7RNJUe3XjZiZbz&#10;ztDQcDa8upcEQDZPsqC7i1hr7dBZVsLfCXCGE6caIoId2x6ZQ1UOhYtw2Aoq7/7eniD+IAKACPP+&#10;aHF1xRHClh09YDE1ksm26e6W72xt6dCWlhuirdLoqrSoOoqBHVnt6NJpJom62yvS7s5m2s+/mIgC&#10;g+1c8So52o60yF/ng3ovH84ba3Z4YjHTTKHwUeNjPBNyhf7yVPQT266L297z4Xt6eiK0Ba9Js3Bz&#10;c9t6SdEIvL66lX5XLXfbK+s6tdaCOz8/t3h2stA+hy5oDpBym5tragq0CrjmttOs45CzGUdf05Ze&#10;JABCT0nMvQn3XGu/DfOaoSlHg4WAQlO3DC0CnEB5vjjRQDPuEJ62kN/UQUawYaKC3gWdc5wh4amz&#10;aSgiKwlptkJ+dTpMjXQHTVWTyQJTxtkk6KhzJbV2ThqH0HyjAE8RahRYo4ZF0+nFIO6PGU1QRooQ&#10;W8WRjITENOQ4rFtTvVh3JE7TcKfVVCyV4aJrh1Yhw2bzpbB5HZN2vUckvJWMOjxVlLGDhFqTCkJj&#10;LKqgLA4tSl8FAk0mNdMITm3o9M3Dlt206bo3tOsiTfWcUAq10TmARRFvBM80AugiCrwQRq+qpatt&#10;00bC17oxYH0cH36z0OeT2UOxsB5J0Zl+LELU2+KlrGvHhnIp7u4DynoKnvqXUWi4gE3RwJBJQflG&#10;IH4Wnz+F4YsalTQJ81q8EU3AQrguWKyBIoTBvFkWiKZDVqHhVQshqoOwtXB0t16IadIobN0Y63TU&#10;OtMVGXbEZJMkigZz5xyma41mjinfkWgjRJz3bF/oqFXTO6aepFZRRHCQoE/JFBSjmo6aXHQGKq11&#10;jSRwjOjxoCtApm64Yagj2rHX5CKoBjooSZQCCVdI+HymQ0JFVCAI+71+QOT70skS0qZxgtMp0BSR&#10;/Pjfff0jmSQMtX9o1PH5jJ7ta/1qmq8m9qrOlialZRO5gm5SOG71BitKOtTgy89mFcdtNDGhxOfk&#10;s9T3mja1UEOtFNqP12ZQMG8KT8g3dvTe82jg0bCbhxv3Qi511hYk5tV9u7pPxWOvjMgeQqGaKPnl&#10;+0nsaTaCmpCjXenEmPfma5cSWV7L+25TSDxNL3NyJxHpu4mu347DU61VNElBmzONtrmMzyahWUJs&#10;ms/NdduEaqbYUsngYmjzjTCmqYqg3keD22i+xuLEUViJtlkUsZb8+VI0JFOI2Iu+ltxUrGSg1bhJ&#10;O/SzleFE4Ql9h/JexMQdepkkDYo3BkPyBGF6Gsmo/76QhqTcyCvrA3JOMEUGGXtwcC8GFKYtt0WK&#10;AsGUTenzBFUfPZgi4ijxoKwjYdPQZaEkXE30sgyatKmqIKz7ocloEzE3zZwHWBMYJANrRwY1hQ2F&#10;NEV2fmWx7dqI6DKo8xp6hN4cyNeAxlvHr3jz/oolxH251efiKihjvZX8WsNKJjOFdHvv0tX4RpSQ&#10;47uLdDa9EbINhB2oZQpsmmZLJFI44VZRu+icKGyuprywKqQNmMKQKxjnagDW0HEZXuX33lqDRlyk&#10;/c3VtLe1mvZzkr61MUr39jElG6btzZV0sLuVHt67lw62t9PbTx6nJw/upccH2+ne7kZ6dJDzlpVe&#10;ephztp28vzbJIckzGLhB3W6N9ITRwOcgjwDpvogBBrFFiOdwt+wKYpo2HXLNzYI2dJ7cwLXu87oM&#10;Oh589Lu/ds2+TltOxkj5F+Z3CzXr5sr9Hj56lI6OjyXETg4F6nkQTTXi1SKoq+R0zbwJCR2zExZC&#10;mXgvlCGfIaMLyXX0te7ZD/x5WYg0pjC6Ee7Y0yG62u40MdxO70XDTfqtwQ6ow1iu08xtQ+tvELIX&#10;0kYeeKCVSutmCqHULt5Q7kuj+nQOJyNDmnidOhxLUycnEWd1GYyQJpCHQuw4xdZrzUPjTEY3XINM&#10;3RYq0CSJg+nG0Yk+62U+y2lwEwPATT9+62n68vnLtLu7n3rk45iO3eB6WqfrfPb/xre+YwpiYVmG&#10;58+fpd/8zrfTH/3Bv0y9GMZgICGXTlBmOwdpZ/cw/eVf/lV6+PjR0liCPXRyfCQQwV1+feLX66Mz&#10;NZmGQw9sietQ6uqqXKKmrJfZmCKGhNPqMF3fTJe6sqNhLYQfg7qrm0laZV/jLAuSasXmj6Kl5uKW&#10;Ooh7jU7p9Z2louaNB1SdwdlX0QBXTbCkab9BUNF8ee+9t/PvQ90TzB+vcrEOHRdaZF3YMZr6ZCc/&#10;L9D6O7s7yqslRTSdLQ0maL75nvbtNJtSDKveaPEOghKuWFZ6zZcBgpEUz8LmETTbiUlf//rXpOXO&#10;Hjm8v6/33dre0FkPEAFaJmtAw9F8zsHI+vzzZ2oOdXk711yFQVRnUsezJTawzioZhljeScCBaJbo&#10;c5Fz5Gc5EVurF7mkB3iguYxmc12iNcC5z4Ap1ik1v15nMQt5jjAC43NWlslKIVHSxL5rQ+e5J3R9&#10;K100NRbJZ6HN53tNHcw9JH+CRbVYhBGG8Q2qfehbEAtAkPHMUpzt3F+aaMQG8jJkDKB5Kl4Fk0nS&#10;RdzT0mZpq6J5e+hu2Saj0G6lNZ7ScY6pvDeNWfId+hMaToTsUydTgIEK9QFU8psb/3tXq/SkhThO&#10;R6+PVScLGZm/zvObyMDSzECxR6ZjrVXeF4fb+/fvSf5sNQzUkP+hAYskAMgz1jI9CHod3CeASOSd&#10;DAWog4+OjrVvyW0/+eSz9MGHH+bzfkPvCS345PWZBoXr+dwnFv2v/8s/S++9/zR98P57jjE5hmzl&#10;e0y+LKBBY4OTuhcDmvz5QAzSeGXYDiUXXUBAT1tb26r5QFsyON3a29Z97GrWjvVDbGWdAAyi3i9C&#10;679WfdmXq7bALmjPT6ZvJCkqg1umM9eaSEbR/5DmfWqXyNsOlcpeQz6MnPri/FTrmWGJ9Kglb2J5&#10;LZiETx4/tX9Azl0fsAIY4o5v01UYmW7mPH1Nrr09UYBP89lwczujZE4j1TeLdNeaPTHIW6Q3S1ov&#10;l3n9zGn85bg7nOZ7l3o2bc3582kxT6+KHEsLm8SZy1MEw8IsmGq1N/z+ly9fGdraszOPiv58YXJy&#10;ubuWy+zt7ZWTXXG680PLm83CulM5UwnRlF9wLwc/KHUkn0laKTN1u42Sa7z5Q2NLnfhwtJOGU0za&#10;JbovSo8bD9wYJfn5RgOVJmnBTYwghRmFxcMDhtm0kUB09B53MqyR1+oA4/0GgpSnoB+tKeBeXFwL&#10;NaOmVmyAKiYuvMdm3oxl0ag4GQ1L2dEfHuzmBUrjYWEKiuhKDnYU5Gzwk+NTaQkS1EaioA2URM2n&#10;1l1jsdzLmxSa3vnppVBzbWgBEqhp1kHPAd3Ahkenj0kAQZiON7Dy4+Pz4K5XgRIzjPbk5EyLmu+X&#10;wG8z1T1g0wtBhgZRPozXER8fVNZRxLikoxbnDdgLLS1szEnGse0WVafywWSxTCPiOChIDjjQhdbS&#10;AXmRk8kjOxQVKai6dbqXg1E/kBE0My/zxqahx7WiUyHkj0whAnY77Nxbx7q+sRxYjQDoSeC9H/Df&#10;WpRSueuKVjGREYTQjLgjj2+WlEQXw83SWMAC0g5KKvTzoSazihyw2NCgU3l/0aqvLvI9ubYDdd1T&#10;sGnCittTYU8eqnB5klFJ3TPaivdinUVjmXUL8lJQ8rn1DAsVkrWaBD1NzOtl4dhq6lRqosb97NyO&#10;y0hiVfBwb6WZaMq6tTINje8FNL4o3mg5Kckg4Yjmow9rX8M8DB/KTqw7EHbjoPbouctRdrGcsMnx&#10;MXlSSXwQEqcK10ZobIFSkgFA1YtGvEVbe4HCk1B4uPSWZQf3Xiy1seR43HpyGDBcJVaeMBpFoPfo&#10;h24ZTU2a0QrildaQtUu6IUQ/0GemLXaGLkI9FqaQdwL8oNUWorX7AJfT2M2tE5VAQKmAX9qzm7ag&#10;xiNNxzBPgUbI56zCWatX12EKU8hVDNTu1fWlXp8GPZO/Nu5zr98Ps6PFkh7L9XONPBOhYpQw+d43&#10;geSjiQblWIccz3oyC/3DRvvGbuk5jhR1NKmT9mE3FbeWpQsf0a65T9IJNFLR7n71UsMN+v7KaF0N&#10;YWIfSDuajAxwaI5x5oA6I9mZzPK9kZNdJS3VWTS9obBCd5zMPcWct1A6+hJCZk33MdPJMZrv4d9o&#10;3FDgg6hjDa/iBozWnbRfrcMyF1JvVbH1Nh/INPt29/dFB2YB8N7sMX6O4ZcoJGj10RR1ZzI9eHhf&#10;Dol8Npp70IxJSilgdnb2czH9VPd/BJpxc9umA5xn+dDnfYnhJDIUGSRGODHXMci501TPaM9UdpID&#10;rc4RTRvRQYymvCbqPMPZXE1ZJ8lvihoZaQ36Eeu8z6z5WYUrce0GfVUvp84eVMzeUO64j7mQIAmt&#10;JDXQsxkMDvHjO+0n6DtonN7eBvI7kEAeXplKr8S19BQblDc/N0U7aG63dmLgq5cvNEg5OHggGQqa&#10;Bh3xtKiqaFaHRh2NupgMazrL0GM6MUKNzxBOuHyhH8YvMp5IYWQUBiOjFZunMHgy9awfTVM3ouai&#10;9M/CMdFNpfl0HgObKhrvpvpI1zaKyiIQD6aBB019YJfKVNohejzLZ8pNzrlmd2maE7ejk9d5PVzm&#10;ii9/xhIpB4ZLN9Jpusr5GBSPcZsT/WKaDvZ20+bGin49fHiQ85IdsQ2KvIeH0DHLJG07tFi38vfw&#10;a393I21vYojRUzOPfAYKHoPA/fWVdG9/Mz28t5/efvIwvf3oMH30zqP04TtP0zfefyu99/Rhevfp&#10;/fTWo/vpyaOD9DC/H//28HA/7W2uSY9rf3szrUNHzu+/u7GaVntF2sIBO39+/jy5vUxVO8nvz5os&#10;lDdOxtd6/9TO1Hii0dSd6xrC9iz+TrObJpD0UkP7cKh919Ow8jaKGGhtnAfEy8Fo49eu2cd968f9&#10;a2NYVosdMkrvvfdOOj07VTH+23/vt3Veb+c8lWZ5Fc048nI0+tTMbtzZEsqOJp+QsK1oqWbbvBke&#10;0PEqKvTj7PpJfk2xpbFgYQquEGRxnnbGHKJ0pTfOvzrTItYxYNDgIlkzz2eyh6bEtar0YJFhtMxp&#10;klF7HWVTrrkhwVEsG99m/Si3YNgUjB8NJdtAAMs4bhAarMXSNMk8Mf8i9nUgBFgwmJ1QdG+sjoRi&#10;+eKLo/TRhx+ll69fpSkI2xxDr0/PZU4DJO/+W++kL5+9SBvbO0Kxg0p59vplWs/nA3XQmgpLa5wR&#10;20G84Gz5o7/+q7SRC0wkfFbyGXEFoyGfK//o9/+z9P/8wR+kp2+/lfZzbDiRxM5YZzWGZ9U8nyM5&#10;zhyfXqThyGglJFwODndkOCG3a2JVvkKuAbfTu8k8F/Lvp9Pzi/Ti+FqNetYHJoUz1VuFmnfb68N8&#10;Hbkuyevmax+9pX9H4mljfSRpoKPjE8XOq9ucMzZutC5iOPPvSDd+dWYdMZimzvnu3/1O+ulPfpz+&#10;g7wnaIAgP9CKvnstBhL1FvXy8y9epLOzYzVGP//i8/T5s2fpItdqrM1v/ca3tJZo7L149UrngFxq&#10;+XxlWhpHCJFUGRner+sYBFdCWbJHb0IfH9O6w5xj3L93X5TMt54+lb7paKWvs3lVet3T9PjRQzX4&#10;lB9hHpbXjBom+ZqQ/KF2oRbVkEySHd4EXA81tdx/p0aByQSpdsxtU7N0HJWW/8KMA/JlBpbUWKwv&#10;IdZk6GbWFnVTEUh8zr7+wHnGdRiKzCbjYAAZlV9GTtmkN3RhN4GbnAdb34/exNXljXPn6SwMKMfa&#10;w+TK6K9X0bA3C2uke0jDm6/jPn4nYAnn6K3+jeEaiD+aP/ILuL4JreBW72VmudlKAJDIdwVASZYt&#10;4t7JaRfd3vw+PLeeGG9z6+mjAcjXAyDDm2wEQnJvd1t9h8XcaEYYkTxPas3bmysbmuTPg3s3Biw8&#10;H74XB9uzkxM9bxqeVzmHFJ00x4Vb6eaN9fnJxxiabuZrPM15GTGfOoIz8Sc/+dv07ttv61mSW0lK&#10;AD1KodV20tX5JP3pn/11+jt/7zfTv/rjP03383kPUOvJ/Ufpz//8B3qu1xdXaW9rOz3KZ/8//+f/&#10;Iv3e7/6u1htyavR8QCFf5c+xs7eteCz2Yn7OSHPRG9ja2tHA4SzHGJqQV1c3Wjv38non1n/6+We6&#10;9wd7B9IMHIl1N1JfBM3iDz/8QPkxzVyhRNUDsL7wQKYzHhRqaEPt0R+IzcPaoa6mBrHpZC2GpYE9&#10;4xgmeRhVBmoVNhDnEOcRmoD0TVZyfL89Y73UaedgT+AvdMD37+Zpk5olf/brnM9MqIeJ/bgyozUM&#10;ejrXi1/me1DlfThCKZCzsWzSGnrp+QhamcttIA3Rz+ZP8zatN2Xa0LC6Sud5bVxXeY3mz/YqzdPL&#10;OH+3C/fp0EvnTF5FQ/vB4f3vFx0tMK9oUb+gQeWbc3F2osQcemq/Z3FaaKIEgomCkNEkcmEVGsnW&#10;3eO7a90MaMDTQFytrI0k3q+pODe9MNSUh1CF26yF213wSVNCCJWeNbViWqebL+ckN6tA6SAu3Cwd&#10;gSyavrllFF0VlBOh8xYBNUZ4Ebci9JPy+7PIbsLKWXpjNEMG7gxL0Fiot1LoNSUooWeD6O7O1kba&#10;kl7DpopjtAfk3DVfSN+M9wQ1ySZM4foCsg/IroIAxg55UaG/NxvPHHjyv5/new+1ls/XmQIMxK/f&#10;yEn6nn5eEF25716J3mcnRqNV2NzoguBKuYtjVN70gpLnwo7kg+/b391x46my0+/Nta3Lea5sUJB6&#10;3bqgQcJBBupOTaDKDUQo3J0ddRmUZyYUIPpYdK+PjpVoWP/IousEma188HBdJEloiAgRGq93fn6m&#10;NQHasaNug/whOGo6GRpqY7lFzu0qBcR1bU3rhWc2jIYP78dkQyKmQjSZcsKhvirq3TBQpbX0DqVr&#10;ML4zLbMowkXT0xRbuNMM7Slh6odlehHNZBJXucqytms3P+9E6dSZpUDCZ2jCCUpGMUEd5RCWzhrw&#10;6fyMy3Ct7azG7cJkw4F+bHSpJAWkXVStyogxtKVY271wprND3lz7gefHlEDqbdJGCkOBhTU0+zKv&#10;scsnhbP0+1rrqaiw1f03RVKotNBgW9ITAtaPvpSm4p1rZtdYDMpIEY32NgTmm9DVs8j9PHUekU1o&#10;AdlowlM/gj33/i7s7u0M1ujPKqyVjBu929FlbZRifQ03ydzs5FCUO5+ak60SLO2r8a3WGM9PKCAO&#10;4XCpnUyso2eh677iXEdHUKIUGomE6bnWvdEyJOmKrR0asN9bOsF2BQ7XuqqJf6Fm1FVM/VgDm9LR&#10;KcMdcxGmIqax13UV66BK0/HUaLDkJimFylymHHO7OC/aaLg2SkLQ+ACBxeeCNqfGRE6oNCmDYBmI&#10;hc49Tq7DM0+vB327yfb7UVRW1sG5lfNaEbo4+VldT7SejTw19F36qoq949AZqxW3aITROKMhh/EF&#10;qJAiaB7EM5oyDJVoyGE2IaqXqL0Y6Ng0Ymt7V2scdCX/Ll2/XlAsGi0zTYAH2itraqRd5/cmGWAi&#10;KqHdrimbr4M11wv05tnFpZGOeS3eU/J9oAQA3SYaYps7WxJ7p5m6t3+gZJPmJmLEot1XNsYBQdOt&#10;U5wV1VjDPKgxipVnMAhtw1aaqdtaT0ICKlFPRtq31sI0vXyhaaYo5+O7QKrUjsmaDFdq7tnhO9nx&#10;OYyD9L19N+8mSnqtE2M9nzriQcTXkXUdp/NArc4XPrsWNqpR8V94aAbiUEYKaIzms3I2dSOnr7zB&#10;70NTG8RoHTphxDFQEcStre19mX+AahbioKiWSESedRGULBoKdYjHy1FcqN7Q95WLpd1E1eyrjVRZ&#10;RFO+7aQKekPnNXKALeLstWaq9YlSUJMs30DlxpmhQU5lB3JQqG6uhCFGNPuqovP6tJuu2APJyGSj&#10;6sp0eXmuRteszefU1A0t9AnH0se8TJfXF+k8/z7J33N5c2kJi3yfMAGBUYHYN4h5JEZYC9sba9Lh&#10;I0HfzP9+sLmZvvW1j9I7jx6knfws7uczfpecIn//dl6fhzknuL+/m57kr7/15El6++mT9PhhXuN7&#10;WzLQ2MkxaFQX0pVdHeV4ltMpNeugOGLMhoNx6AqO0KwhXkPNbUhuczRhYi3aTZIBgV2gG32NGAQN&#10;kGaffIHMxpZjY1eUE2dAJHEGDyRN4YaWCktoNL9CD+V5GfXdqrireivp6W/8w1+rZl/X6BdKOBr+&#10;oixCy86/3vvgA9FDKZ52YcmE1pP0o7rh25LWZD2gJhwMca6XQd1S49FH3SyGs/2VtRyfwnlbr+nh&#10;RSX6d1peDzlTGS7dOj857xs7dQptzlnR66fOxaMfouUaPkRz8E3+Uy3jRxf7uP5uGFiG5m+nN1yF&#10;ZIVZAm00KoJK2iHNQtZS2mqBgm5joCstsbpaUpA7eYAOScM+38rF9ye//Cy9++676cXLV1rDuE7e&#10;oUkN2mY77718nsmNkwbF+pb2OWCLOlyEcU2+ID/NsWp7d8vD5BzfXz57lh7cP1C8bojlOV7/k//0&#10;P08/+vHPdTa/+8476Ytnz3WdoIP0ueWgnPMBuacaRY97PA0lYrcR1IvIxwo158jLN/J5+5OfPVND&#10;ZGdzmM6vxmlvZ1VDhXpgR/NRv9Iwbjt//emDPQ3LQTHynre3k/Tq6EINJgZl13cLlIaVS4IWm88W&#10;0WhtvtI90ulW8zvSPNQQ//E//od2gJZR0CJ0sK0VyTm/yGcYBokCOOT7gSECtcRGrjsZmJ4xsJO5&#10;21TgCe1B4nGOs7PJPDTV/JqFmBOlpBr6kgqZS7LBQIWF4jfP4+TkRAAJzoTPv/iljBdGaiZbf5jG&#10;DnkA1F32WX+0ajS+N4hio7UuZ5Iwom52PeJGXjf8M3vOMaIODUPJ2nR7G9aQEL29QCeyFz0Ig92w&#10;dOql0TWdhuROIXkVodslk7JYUoDV3AwQhxlR86X8hQbQUDjjOhj+3d0aMdiG9jjXqtxGxoGDkOZo&#10;1NDq6qoObblIrlPbYK4U6hsMVK+tSBfbQ8teVcY9AeSzFhRuU7JBJlIvWouexl7OnW/Hyhc7o0kN&#10;IOowS5yYOm3WS6s9Rg5oSq3lcZKQhasGKwx6MrosJfFiXfF+UKi/zGfSIAb81P6cgbDh+DciNPET&#10;tpwMSjVoNdAEWbZUlOFFkO81xnhyb97MceG1nq/y92DwXea4tC70r8EKv/jpz3L8ek+56v7evjSw&#10;YRf+xQ/+Ur0CaLegCu9uL9Of/8VfyNSGnsgvPv5Y8gRcHwYnuyEbQcMUYMS2XICnanSTg37y8S9y&#10;Lryq6+D6WeNP33oq8xJ0Dbdzbo3ZJ0hb7hc9g08/+6UlSgCGiGHm2NwZ7sxDkqGr06vSQ6l5gFLE&#10;1KKWapxnScN03tWdi6Uu5zwQguSWAqjNbVKzGC8Ua8uco+7l+1zmezTKv7bz96/k9zzLec0VYIyl&#10;FmkreYabfH6e5xxoSi2YbLB32uT1hKY6LBtMpZpCAyEj0F2TgOQ7z/v6ulikcT+vHwbtOYe6ofEK&#10;SC4HlFG+f6uYk4S2IPlrtTna+D6ThkKac7YNlshkXUqAmWCHSGmrw32Sb+R0qecylVbHQjeOhbGx&#10;vqnAxWIlaHKw0C2/C+2+MjS4OuFcIQ+imNdBT5NFlL1OG8RuQUXw3lkkHS3t6upcmnI0v1gEk6Dy&#10;iR4YWkI4kfCw4Fov6byFxcHtsDjStJLCi4e2HvxwG9WV0uWTKHXog4AOqEI4fWO1To8e3BcsvUoW&#10;z67lBJiMehP1ZaBpER1oPtvm+qYSFRp+aOXZ8rzKxcxOWhlYd8oGD3O9J0i8KoTBSSi2c2AmoLOA&#10;O9go9/aLL74QbJn7JMMPiUEalbWTN8fu/rYSLSXI8TtoTeZp5xcnQnvxZzbZvXv7CmbbOQGheLq6&#10;OBe96jQf+A5c0/ysV4Vy6dduiHKvKJppzlFw0MCCrotdNpMHIU2CNkXAIaiCWCQZen18pCbEweE9&#10;PXOCHLp2aoro8FjTZ66lbzQVWpFGzK3QIHdCwwk5NbfQfdMYjWEXTjexNFdqPFXqR9OY4kwNnkAx&#10;0eTgAFKDIxJPoWWwhQ+dKYImgVnPLprIDo6BoAF2PoceajF0qMRKGOem10rLi6JZB2oIP6dGNHnM&#10;Dthr0leTU9Q0TENw2V2RPh/ruB64YdE1mUg4QAdx6Cl5rY3IMwU16T64md63XXjAktGpHOc9AYUc&#10;hBp/R0SexgoJOoV1v+4bjlz2tG6b0J2wMLHF/Ht1FdojtdaWNZI8EVkmNKkNHUFPxIuAUXe0HRLw&#10;cTS95WQ8dzLAjeKgdzOsC9RlaDVyvT3rA4YuUB2UZO4TB2xdhcgrVPfxdOnYScxBi4Z9yT6SOUKa&#10;K9ntmmySD8AAQS6jI+0z9jJrVagpHQh2N11EY4xvFnqhMkR91jmBhlaSpVrmQeNrlLigeTNvQ5sO&#10;N75Zq2EHNI2rjgKS1y16mr3K1Nxu+op2j2iKhU04uE+4sclApLU5EAcdCbcEjENwFgrsEvk3Mbpw&#10;OFhZ6rKxl5Hwl3RWJE1GTbtLVjTWXaEIIV4KLRwNFFEtuO+BJOQZyWiEZp70U6w1SQNtMBily3yI&#10;0ji6AdE4XEnXNCoXpvbW+eugIMp6mNY3tvLvo/w6pUxTtqHNrq2qATWiOUoswkkSmnTeI6PVDSHs&#10;QPP1c5GPYDxTPA76zqmU6xiO1vP+WTNtNV/7/UePU5+kK+iAjSj5+f7n2Mb1dTqB2zv7+bzcEOoM&#10;8V7CzM3tRMnZ2sZ2Wsuxe/fgnt6DGK9pe38QBhOV0IZycgu9xQEUCgSP83Pl86gJRBOJoVT+2mo+&#10;5xbRuO+af25g9kXvLGs37UaBKpxMXDSrad9R9Zk0k+SQaNy6mb1om3D3drNpJk1OUxhICm7VBLRp&#10;Ba9D41IGFtIhmi31KTkXOsRvEUkJum1juTvbxGmqifQsYmaOR5MbJdGzmZkEiru9FE3zsWKyzrD8&#10;rBl0IeqtIoAkuvFwxW7H3pNJTahKmm/kMAwXOy0b1qIMvvIbMChsWzd7x9K6c1PTKOJKKItxoAJF&#10;k6CBSUO9tB5oG06EEvmvrM0pZ/q6F3qqdZgheUiSwqzHiPG7KHSiIcWALjVheJViMr8mN7jBKMff&#10;QSU2Aaj0m5xI31yep9vJdd7n5/lsus1r5jThQ19UnC3kSLVQeqAKtrbWpIe3mj8vg71HDw/Th++8&#10;ldaGOZ7ne7WxOki7OxtplOP2xvqKtHsPc6734ME9NQY310b63qrJzwzVFxoxzUwshnY+ViyjmdcL&#10;2gjnPrT9QX625Cw0uzmrywbZj7F+Zian9kb3QXbQ+YxEiqUJ9APnH8gIeaRCqZHcYWmqF47BMj+w&#10;Npo00yT9UoXUQphAtE3oLDZCnIgeDGNgbTs9/Y1/9Gur2VcE/ZC9RoHGHqWJw5CUHAvUyJr0N0c6&#10;Z7Wnu2F8/w0ysA3drRSaRo1QE4XOyl4I/cssJxdAxFSJqccgk7OWZ9WGI6okgPq9QBQHOj4XQJ0h&#10;2DJ9SEand87tEmQvzFAowsyAHKgKk486BgBVaI51Av+dqU/XdHdDtF3Sd8vQ8OuQIZ1rqpsgCzUl&#10;yqWjtRsSUJxT1AiNDAAGck+cqFkPQ+paKCXcGju6L7ECR/iT0+O0kusYBlHf/u7fTZ/88pmGwqdH&#10;x2oyMLh/+91308nZuTWrpUG7kZ59/izv6d1U5BxDem24TNaD9F/+N/9tPj+L9NOff5w++vDD9JO/&#10;/bEaGednlwIfiFGS49jd1bWHlTmugvgZ5dyH/GBzey8d5Zqtz7Mr3KRCTwvW09HxZY4Jq8mSqIv0&#10;5FEubHOROVo1Uv3mzkOclWGtBtckx19YSoj1vzy6VG14mGuR4zMGehSgdbqazIMF0JO+Y+cc/VU3&#10;+8i9WE/UOr/zO7+teglQBFJFXNOazBxSoFZbD3GjgUCDS8jK/Pvq1rYaGNQIIDy5D8T+3b0d5Ums&#10;1a1cB27KBdaGaNIgI8cb9cLUrczPYUNsryePH2oDAEz4zW9/K52e4QS7mt5556kah9QvNHLIO7bQ&#10;cV9dFxOJXGMWNM+2MWI2hat0F08xvQIVXUtyyowH6n8PiD08NK3YklZNNCaFlg3jFX5RBzBMgcHH&#10;vSR/tc7fxAMo5VxFMIAmkgKQ0U9rbX1kVaaTcWiutUELNviCnkITA2biz/X1zVJ/mHqGQdfFzXWu&#10;Ny80rJ0EI419TzOMn7lVbdcozwD4QR2q4Y/0mUO3XE63s2jgzVW/YgJynPfhzcWZwCLkMbDbONOo&#10;mW3EVXg/IEMCqyffG2pb1wUGWEAdlsROu5RpVm5fBXJSBhDBOGkkKXYnNLt1x/tCu53mOrqKZvTL&#10;F6+UI9BQE7Otb/dZ8kSeFY03DFxYm2cnx4qrx0dHGibQKHv69KkoytxzSRE0NjoiV2TNHOazgfUC&#10;y3CU49LHHz9TLfTLTz+XLwDN/I2tXV0XyLbPPvtUsQnK8HtvPU0/+8XH2kc06N57+23VvBtyLx5J&#10;A9DrKYmlSb1Ercn77u9sCTj12aefpVmusze3d/Q8fB9dn1zk54wEAT0T/sxn28mvQ+NvLD+BysNu&#10;acAbuNIZLhXBuBL2oiyX7uxybWfAU3aDHda2qdtzrQ8b8bCebJYKVXsc1Pa8hy/H+Z7kvZHzp/wU&#10;026Osbt5fez3+2Irns3t3HvbGrFaJssWnC2mavStgOZD1gAgDP0AaL8wa/LPHFKHh6wdNf8lOV+V&#10;8ycYuL0y3SKXJ3Bu3m9QxvN+57UvW+eUw6kRwy0N9bcfPf0+/HSaMUA4OXgVuPLNJdBJ2PZXILws&#10;3n41kDum6XRzU2bmLjxBdO1sWoicBdrG9MLTfjejxqGN4EmeJwRyeBQs1y46CgYqxIcWZJ7PtdHn&#10;EtP39QAJd8d8aue+XGzRoKJ7zC3l4SA0ysPhALar0Dxv9JlFyqUB1VpIszZtl0bgkrPN9CJ/7X4O&#10;utJLqsx/Rmvoax++I8cpkhVovEypaXJQwPORQT9Yo3CgxFb0QJBf+bMgfNnka6aT/at0i44iRHJK&#10;IcthQuKlQggXtZXRUiCU6wPR9/z5c72n7J5Di7DrHoOq6HS1pGOWX4frBErMs6X4kptw3rAEERq2&#10;HGi8Ns/uy+dfitdvxFkS0o/35v6iV9G2drvtKGNnOTi8fvUqvXxppN5Azc7CmmDScupJO2hHlObG&#10;SRBTtXoQrqa3KjZpqpTatBui4Iielb/O/UI/j0DbBUbZwJO0DEaaqPB8KWRpzojuG3pnSbW9tSeM&#10;tAi9NByfUhzeod9AYJ4Q0LV2xkuDGajBovHmrzH5OD87lVApXX8CEugUkIgcOKBS0GkB+l+EnpWm&#10;VPnzIbC7CJoczVC9/9Q0yEXrqUTTOpmAnsz16jOnRkGXqTkTDZolBHgeBGuAwhz9A4rc18ev3TiW&#10;k2YKR9eREI9yrgPNVtv9kWnFfGYEk1F4PWuJ9G1wUWti5oSXiZZcdSvT7zVZG9qWHMqU93I4HkXB&#10;JTrN0lSjkgOxXJXlPmXKndAZK0MdflU0A/ty1PNEjPU16BtxzGR5qs82t+ZiUAQbC+1Il0T0wkB9&#10;FmFkYf0q05WhNoDqYzoFCrgOWiCxhK+hA8c9qWMCZ4HZ/lKnQy6UPSMCmeLSUNO/x70xmrAK5Gyp&#10;ZMDTmUbXxFpvQquoHwiGJuDmrPE2Cg7pi07HKl56odFGo1u0tYETqSIQrLcB4+8QSSmGJtwXCefT&#10;lAcl0xY67N3fsrZYlwz26yoEbK1VxBBBGnedxh9twNoUYLmpa1pmHSWdL6WdEMva7ydTHFC+arKs&#10;mFo7sNMw2hxnOXkY5qSTZG1TxhlJTZ2tXRKOofQmcd6FojtaWVcjbyPHD5p9w3wNFfQtYh8IPYTO&#10;89rCkEMGIBvb2iPo+FHUqjCsHI+qIc51azk531TBU+bX3dvbS9vouEj7byQXSd6P110VhdciuTTy&#10;SKy39/dtDsJQgXWV1yeNqVWKZnRKaZaLMjpQQkMDnol4L5IQzj7uF0MIkhqQbtJHJdHOr4lTMroy&#10;3A8ax0KeJE/oOa/LnjX8pMc18lS4DvRh9SsIYGnmNNYfJUkhwV+EcNCyQaLJpqlUgFma1nF1LlOi&#10;gV6fM01JNg3kiRHQMsQqHVfZ8CqAJWBtwwriptAarYt0nQkhGaDpP0M6oaLl7a64RwwnSWKfkKDu&#10;7R3qOZZy96xM3W2s91Xp882F4EzNIoYujoee7Xk/8m/sEXKdTug7tW2433kItETnzeYxhExqQFki&#10;IXl6rkZfG00mu0mL+tO6+UgDhWc0115eLJHGymlm4Y5Oeyo8O9yIsDEGqI5Br5aZxaqca1mjfRXn&#10;IOAWUxyt+Vyccef5tfMZvsjJMP/T1JLeofMTGoTDfplW81rbzuvxMCfSO7lI3ITSml+D9v1KL18H&#10;aMqWpl2O3zRb8uuU+Zwbckbk95nfgcrJ8Tf/Ss1EKLxeQUHq6bFota3J1fMcJ6H09cjziIcMHHAO&#10;T+RVU11Ti/B60wZ6fiKZF7SwoIBZY2mme0+Mm4exjYTGS58/OotK33PRPiORn4XEgI1aKg2lO61I&#10;NVnzs8eg461v/eNfu2bfrzb9nKfPlNeQQ7z3wfvp69/4htY+RaqMWOp+UOSbME2wrmuHwF80i6Vx&#10;SxhsL5F0BHBiuzTthmtRXBXhVG0d1y5/sAmOB3cUgqDORSfVnrF+rOnxHrhgLNdxPDmD2jDk+NVG&#10;nlze2zdo39Q2S9S+EP9V6JYEeEzDxzCe4GebiJOdg3XqEIQh59NZnGlwJQaDnZ7rpeagtURh0Nzc&#10;2ql+/+C+znjLAdXhMLwQ8uXV0XFqcuzbXN/K58yWhn/NotOuvFMcRlZiruGUjfyIPU+ePE6ffvyx&#10;mgT/9q/+Kg3WNtI/+P3fTz//5efpNsdmKHDPv3guozl2Dmwr9EIJ07c3F3mP9pW3k+fcgnrKf94/&#10;vJdenZzq/Hxw/1GuLb5UfD89u8j7cSanYH7+nbcepK2NoXIb8onXxxc6n2iQYVY4nTYyOxzU1mZ+&#10;9vIsPb6f64v1VdV+XHM+FdLFzVwmRMTVyytrsFWS4Jl/pfuijlwF/XkaM48ePUiPnzxQ3FhbW9Ea&#10;ub48V32kfREMjr2cr2BYgLzQrLEJFY0Dzv5XL16oWbyxZkYSw+AHDx4FpdTn38npaaBiDaphsPXw&#10;8QOdm9Rl7MmrqwsNeh48eOCcNn/tydPHynupfzE3oElP46Xo2SymCQ3irkHdGfOpATa2NAd1W/cf&#10;DX4ZIORruru+1d9B63VabpKdIsZOpkF3jj3YaZlR9w960makJkWX2YZ6VUjHNEtQRqcZq6Z6Y3MW&#10;63gXMnVTnQawIa+T3d0D1a9oVbNHoamyZk2HbmWQMIwGF2sIswi501bWGpa8Sb7+L798Li06huHk&#10;9vQ3MJBYAhJAgeX3A1mu4WquQ3Zzjkmzkf29OnB9Si4yD4Yg8Q1wlFlSSUM7Blzk9MhcdQjVzji0&#10;ERvR+nJCROZrFOqytL4xwB76FTwf6nxiBNRgmmOffvZZ+sbXv55e5tq60y3lewHTdLmL0LP5edAE&#10;ZK3BJtwMrX0otMRXUIH37t1LP/rR3+T9fU+fl7UKgEW5eK5jWPusb5tVDvN7fyrWy2RaqL7E5OSH&#10;P/pFOjp6ld566y0BcD744MP0J3/8p+mtvC4vc038W7/1nfQXf/lD5QKsB544zAyekaSK8jri2v7i&#10;Bz9Ih/fvS9OaHAWE3uHBPeVIJ2JrumFF3rmVY2NPBp2NjD1gkYD6I0c9vzDKrwykppCr0diD2lsF&#10;Pb7TnPTAJwZFtdHmAga17bLeFTtrkUTV5j81EosyUOHJmsoCn+V8eJLPgd5AzdcRbJice+7nnOYi&#10;1/aLcY6tbZVuYUcW5E7hth1rODpKaRp08Dv2is4V63buAYqAJp7XR0ufqZkqv5nDhqHxXni4fEF/&#10;DKCXKPCFak7QgVsLay5Tc1cfvvv+96HY3lzdpLOLcy1IPkAvIL39OCgJMr6RTcLQo6OeTFR09tVg&#10;YNGlmA7QLJRYZ2uuvl1Fm2VSYLH6hZBDfG00NEVXNx6qMBDKgE1CX+LQppnC7wNRNUeCuT97/twa&#10;feGyawvmMhIaFyJQk627VUr3yYLkbuAQZ5h4bYs3fqSiRW6vY0+gO70uFeASPU9pfbWfF/ojJao4&#10;kdEEnKuzPgzzglbuimzYFXXLZ2EE0C6RcARRut+GzvYUYBs1J+60gUh0aSwMR3aBlbBpuGuyPAhc&#10;IONwR9bzgqo3dxFHkiH0X3LxLVRGaSFrrh/9Og6Xh3nDr6lLvpmvPSieOcE4OX6lIMbng67K5JfE&#10;hMXM37ne8e1YzQ/o3Oh5fPzxpzlYnFoDoigUTJcC2mgG5nsMMvIgb1AEuNElsKOZG8asI0xJaF7t&#10;7e/qmdHoI4HomoQUgLMoIPlw1/n5V0Hd6DrfooRNbhUwOmFO1lYjOuzMWi4xKZ6H9hK/Qx1Cq6YN&#10;tF4RCWWlTZfUtDOaza5lHayb6QhTCYn95++xK3AdSd1cv4pw4aXBwhSYukVGMo3Fou0GaY2YrlnT&#10;TSCaQHF1OngSfy9T6FQZEcfByMF3kZMyDhN0BOUomozeWgnLcBBDrKlOZH4inTZPn5pALqbW2tWy&#10;7W6MPOkPnDhwHW24CldLo6pWf5bzbAhhq0nUGkGoolexIoXBhdGEslAoXVhD3aSBmkKUttPEkd4h&#10;gbqslURNg5JlqP04KDuDpUGFk2QXdzd3djJWUR6OvEYEVLrebjABfakrPPi5sVDIRp9KrLV144Mk&#10;kOC7urqu76XI5L5Dbb+V8K7pPP1wvRSqDU0uib7eWTOwMvS+DJFZGwHMldRxXyfhDF4UboSWIXpO&#10;SJPQrAYaN9Z5rOsloorvJ8mZhC4ZNGnTru1WavOXvmQBOPTnQSOg8cKQYERDLJBNupbWzQv2E02e&#10;fjRoiDH9oNRBabZ0gt215jH5Mnq1MyaoZK6gBpXQjqZCsYBBKNCEQz6B5lc/vwY0MuHcahyvN6Vx&#10;B1oP/T10SNa3d/V1dO9w1MUEo5braU9NuVr0LYSTN/Tv/byuRXsf2BlVyR/IPNG/ajWI2BP62Xx9&#10;GzlmgbAjAaii4UaDj+SrLypwT81HkJE0H5W4R7O0iEHO+taWKDJ8Nrl9MzXHUEWmV1PT20gSWNs5&#10;to2GTmB4VujFyc0aN3Bc2/d2Rf+1uUlo6qUiXOhq0YCZOC6ikZ7CPEt6sGGIorUvI6GJC0kSmtpm&#10;WDaLMd3U9Jqg54dDN3tF01GahvWb5zeWK9lU01a0b42obYLCZh1eI9WKpbOj1lagvoUSZcqvBnkp&#10;zVhRdHIM6Oj8NOtqDfS28rmzq8QT/SGo3U1bLLVG+XkSsKEoQvMl9Y443QmIc2HkJ9IRItaFXqdz&#10;kWRDpWjkqpnYtEvDnzac0UCrEmunQW3rGokU/UIiKBYNQ9zfIu26X4uQnZgtQuuyCJkDDxakSxYi&#10;6L4e6xyLzgwSHRRlTvBaofmnKn5oxKOhTIo4aybWyZwiJt6qIcL1grKmAceAYNBJj+R9XXIOgpyj&#10;eTgZK38BqUsfZT65UcMOVCANOTVNgKlDQeH18/nJzxXS8mw9wKHBmgtPNJxFd9Ywd5xuL6+ZXKWb&#10;6wuZroCghKpG/mD3g0ZnZSHZjxWhJUSrKe2Kp/MARAtrjAZ2YRMou172o7lchlPiIobSHlzJ/Xlh&#10;g6gUAyfOjMHKZnr3O//Jv/dmX2dG8VXpkZWhicUvzn9YGavScN5Uw+H46CS99fZTxyYZYdQ6j3SY&#10;dgdgFPYaIkWhorWYf5Ev2SDNQwY1BvN+WYgh0F82b6powBG7mtAWqkOjq8sVfb5X0jpjENj9jDV7&#10;TbtdxDC+iiSkE8mfxxqQPIZyBw+wyEmWTb8w4gqQuymt0ZAXxTEolI2TxCWboYz4KlrYwuZHUzWT&#10;Q7IjXBz9WUDIbQpRRAxeW9nQ3iQO1GIIzWw0AOqI3Ce/zr1c5H7+7LnNKxatTQYxJskxT3rfCzf7&#10;5Mo5cwOB3J/7gV73t7/73bS2s5P2cjF/enZmHUIcHe+u09XFmVhHixZdteu855s0rNDFXtV5uppf&#10;fyWft8/yet/Z3Uu7+Wz9mx//WM0dJDZggOxur+Ri/iA9fHgoXU3rtCcNslQvTb3fpoES31xf0XN8&#10;eXyZa7W+8gX6TzzXu1wcvzi6SvcfPk2XOW4cHZ3ofBL9riy+MpOO7j/yFwEr8jN59PhRrlF20+7u&#10;luIqDYrhysB1QF5c7B9rvDlv3ck5yfnVtdbKxta2TaGg7uazZAPZDlDiAgz0rLGVayXp3eZ8EPo8&#10;zRnqZYFacj4BYgkUO1JNl5dnQoDB4OE8BCSBQQLrG6TgvXsHAnRg6iXGEM26fM6Rb0wD4cYC93ns&#10;gQi5n1B8aKEOR0vX6tahUn8n12q7czwwUWI1MSwb9JxbVKbHS4ZKQ8dSObcAPJPxsrFdhpOp9PWC&#10;njuLAV+KJnvq9mBnzhO64eQnSDrx+cUuiDxXQ6HZNJy6u8aN+widDMGvuqmi94s0C3WOtH8lMzMR&#10;kOUSV94rS2p1lOWp2DJJRpi8N/0HagVQtuSuxDfOVdZBFY2jft1RlG1mw2c02ypkPqLOdz0wkZzJ&#10;UGZvY8mdwE4kNinXhs5NYzG/xtb2lj43+p8H+3vpiy+e6blx37Z2NtXEFIsi35fzXB/TJEOnk1qZ&#10;XgrN5pPjEzUUAc8gBYBkGIypVRmF3gWytUpfvnih57TF+SCkZ6nh6Fle3599eSKkcRla3bc3EzUr&#10;P/roA92Hp0+fpH/5L/8ox5aJ8sJ3nj5Nf/OTn0nvEwMS0ISqs2GqrYyUDz1+9Eh9Ffb83v6+cvTX&#10;+XM+fPBQjD7qobPTIyE25d1A3t2vly7ER0dHYncSV0FV7ubn1etbysznRrkEUnXGHSHDGLmD8ziu&#10;R0PxWatckGdXG6kizVIjtpPyZ6G1Z7OogSuhWBEtgcG0nddWm+PtFnTuu3k6zff6Lj/vaww0cu51&#10;Rd5Fn4J1nF95o7AbPLRbw49Kof2uWN85hh7k13lSDdOQczSfYXeA7/K9vypy7Z7j+0U+CY/zWjrJ&#10;r3uSn+8tOU/hAdwg/8zDvCY3YYMhp4PUz3tP3/0+h9dEQpfmUIPaILiQ3LK5eEhMATGySE0bQt4L&#10;61qR/DamSm7nG0+Sm0ID4HEOnOrot+1SfJKCRm5c4bBjPrETRxxly3B/84PxZI7ggUMMDSlQaG00&#10;Pk5OzxR4mLB1fGjQQAtNjieRoxRL/TKaVZ2LmJx2ikpIJyYhnggXCvwSDZYmgamJvN8EqiM22cNe&#10;2t/bTvs7G9KdwbSjlhZf7eYf7on5AZBMqQtfdLbNd0JK0QzYEI3Oyc48NBC6xIdHLhpd5anYIlwy&#10;m9CZU/LK56PJdn6aXr1+LYFYOUlCU5KO0UKUayUKO1tKpmnukSxvbqzGtMoC+iApxkGJvbo4NZpz&#10;0YZbzFDXbHqeEzoKwuurGwdqUZQ9KaHhsb62pSnWMAwOWFeCCS+aaDBUsiQHIcf7zUAY0shqF7o/&#10;uDvT6FsF4dWvrGHR7wuWjq4AEws2u5B2c09pRAFnvYwItvm1SHBoSgm5B7T6Ss8FNAvN3nlOtIrK&#10;jszq9IeWW8jBLBstFE0cOExEoUMyYSOwcjgMRBexflzkwEpQbPxguhH/yQBAek4ja1BC2VrY8XBF&#10;DbY2qDFuQk/i/praanMDOcmCEBo4QJad+5OEXsswv2jDqKK1GG5QRRbh4gUNlYRMe0paeUZNbuVn&#10;pWK97sWecrGp4EZjE/ONQEdIPHk50XNAsQaiG6Z1uFPSaHagjPqgcXOw+RVxcA72NnRzaJgSkyls&#10;2bBoJljTcKZ1rKa9qF+m9HTuudJLDKr1IiD4egZTmz3QBAMVOwyHvioMUVhTJCXEpV6gZVXAs0+l&#10;AdkooSYZT+GaJme/FIVK4aYoz5amKtcmpEJpKjuTQdaPkbo2UKBwt3mCHVRZh03QEdlbNzdjTYgp&#10;+O1EXEUjoA2zlFL3yYVWCsdJQ+8tmOzr4TPJ3ZZrCY2PNpwPNYUNoxiQjzTVaXwMpHkyUkO8HyK0&#10;ormHqRJ0nibo1oNwF+5QFRY/Di2lMOeR9pmqKLtluXnIXulHEdcqOeQw3zk4VPOtjEbc5u6uGn+p&#10;HqTt/OeNzR1RbClEVtc3ddiTEDDFG0obptZEsigCXVH31YyjMVfr/ewSK9RXNByTKOc96ccQH+tA&#10;x/X0+ftys0rh9EpSNxR6daBETdouNEa5Bypqg7JGssn38Ro9o/YonGsJRff03rdjr+GhELl9oU57&#10;HaoSRMTIVOdKmpRDTyoro+n5nHIvwyk6NBhpGJLM6Z7ne0gSKwRmiEcVseeYit8KQe44abp1GYYt&#10;RmTahdDaUH7WRstoakxCXVhUn6TV7Dk3C7mH0mttHLtCzWrpYEtiS5NMzO3CupsTGfp4r9Y9mxUl&#10;aeyYui/68sT7ELra4cFBvu6h7jFogzZVgaZJS2qGU6VwFm9NAyYPkW5OnKXKW6K52sqR0AVDCiqS&#10;KOk0okobK43H43BGtwahjQM8+XVDpFrGPOmG0uyTlpgdnYUsCIOVzuiIdda0biK0NPtay4mkMp4r&#10;Bl8yUbq1NEK4GpcheF5EE8AcxEYyKxJO56yoUuiGLiTJwvlPwdmvO3kAn5dQZCfRSOMc7kehxnlc&#10;V5YasBvkwpIDoPvmtxqUSbeqsNao9D4Zqs2NCOEMtx7aLIrKhc5ZBMbTopRrHrG25N57rqX8wQ6R&#10;Nv8hllKkcO3WcRzHmVFbxoNGghq5b0xoiFU0VbrGjOiX0VhiaFp0SmoMTDb30jvf/vff7PuqG32d&#10;PINYOYOeZFjeefddoYU+zMXaN7/1TWskiyplyGkT1Gdp1YZgP4g+8ityxkJSEc7rynC4LTqpB9ab&#10;iN+lUNelXFktIaK12CyWkhsy8SN+0MQFQVTYyIAcSVrZAQ6QUV7hc7xr7CJ9UQYht44GXh0DkSJc&#10;fjs099JNVwNIo419Tpk6bJ3BUmu29WXJeKdreoBwVjlSdMOM0v4cyfp8RTTx1firitClmsS56yEg&#10;8Z1GDhvF97LQvSqqgWqri8trIcsv8p6hMYIuFiZ1OhfQC2VAlX/+LucKCNtzBh7l/Pt7/+HvpSfv&#10;v59OYD6pmTLXfXn17LkQutOJNS7FasBwiyJ+ey+VOQcocShd3xZqDUOdl188S3/9b38oQx+GdzsY&#10;7aBNngvp45NjNzBB5tMoyp/z5OwsHR9f6bnJZTTn16v5XLi5maSrnNdsrkNDXBM6hxrz9PIuv8Yi&#10;HRzeTz/8+FM51i8KD6ckQTOZfqXN8K4ZsDpazdd0kGPEWnry6L5ZDvk6dtF+Jy7nWAlzgvs0n7nO&#10;u76+U8OjVK02lI7f9c211g80XfYCMUT1r8wp++md99/zcFPshlpNO9b62xipHO5pMHJ4uO/nPzLa&#10;Fh2wyewuPX76UNqsDx7fTw8fP9Sa2Mw/X4S0SyXt6XqJNtW5Sq5dhD4djU0kSpDLyWsE1JPzl0Zx&#10;gf2GdrA0V8PozzqSzRLUo+ZH0F/Hogtb852/q+6WI25SDTAQfR8pgHzmTxuZ8wit1ZSi0+ocFDur&#10;EmCCM5hcRSjxiCu4z5MrA47g3EBeR+AXDbvfoGqVOweSTuy22O8jsRb7em0ao9PJNAZ41k4eDl2T&#10;c76en53rGVe1kYEX52dqIr148cKmEjk2gIST0U8w1ZwrTHRe9zv0M+dQaUQd+e6KZFla/VqNwe9F&#10;3rcANEDaQRkG6YYsEPcL1+ZNKNohvUCjkXsF+0UaiwyHGTQGyowzc51Bfv4+Puurly/FCOH8pGfC&#10;87i4uFT9MMi5I3XOja5trp4ITUqYaI8fP5CZxCeffpIOHtxPbV6Xx1B5V9aVK7w8Ok1VW7qBna/1&#10;+Qu7h3/jWx9JduTdJ49U8zz7/HPdx3/4ve+lf/NnP1AOendDQ/Cx1jwDfuSnqKvR3Abkw3seHh6K&#10;YUgfij0hSRxcpfMze5Hf6/T0WJRdelH0MIjjP/nZz9IeTENoxDL+SXL47UkffeChlP53bLaGstHk&#10;aNGT12plFtVSVo64BuBsOnYc5X3U6Ber1Xk9tf75xVV+j7VUt3hErKXF+Drt5D/v5nz19NVzNfGm&#10;yPvkPX2W1/cFKMB8HRv5NbZz3vd4Y0vD3EX+vnG+tpMcS87pEwBQy7/ezbXGal5faLVf3t1o4D7L&#10;92s+qtNJvkdf3ubnSLwPvdwmtP2G0H/zc346Wk+DvNcG+Zq293dT9dbDJ9+HW92GmQDQVW4kD+X8&#10;9FQdaIKhNXlM46XxURZG2KijLrrFSD8rKmhtccTb0OFSAzC5OcAmI9AMorC8uh5bG2PhCZyTAKP6&#10;qqVrqB1FQJchPn0t3vyd7c/RnMgbBZQgBwwIEx7IJlSuHFA6SgAP/fTkfKkL0jUVef53N2M1N0kc&#10;aXTS1AN9xn3Y2dkWimZzYy1tyYwipaePH1lIlSJAznptOHqV1sTQZMJNN9vSD8SZR1wSgxM662w8&#10;ccB1T5jYDZREX91cKkkgQVLy3lgnRJNJOf+5aUBAY7JHEOYg531TFPbWRpxoKrApsfa+k6PaqCYJ&#10;V+KequbUVN8LLVLJPsV+z6iP6cQuywvpu43TWQ6GprlaswinTDYFyc9owL3aW+oYsTYQ/6RhRGOV&#10;Zh73nORfensTJ/SetuTCP29YOcH17fxEkcXPnZ6fmSY58TrRPc4FZFfEDkXzNrzdqCJrKNCk1bPg&#10;UKi8TsucVBHI3cToBxqjt4TSG4HV0+HUUV1Ojo6ViI7HU60tJc1BW12EWD7aUtOgC3MvuHcEbAvR&#10;OmDzNYnBB+W0c+xdfia0mlY3hBwDsVNF4d3rGVlDkjwMTQyeo+zPmaSVRq1Zt6YUvWnRusFGsONw&#10;6IdDq9B8UyMyu1wKQXcOBF7bDpuFJkV2mzQiwuY743AFrqMp4Am2XLbC1KTT5XTzuqPJVMtDq3MJ&#10;TkK+TCxwmtzwYx1T5EEzZ9otfS+K23DbNC1ubn2tkBTAiZtkqxNe1WuEkYoO8aDHptAKqgLWz89C&#10;l2RiDk1vHMWvXRuTdcnCep3aZTZ307qvxmGpxtrt9d1yqi99LhWTa24+NI0mdjjQFWXXeF0spQ4W&#10;CzsTS1dvbI3CNhKf/mAYNZALfDdUF2rmF3Efm9CMKYvuPs707EBqoJvJoSAn7MGKNTIxN+gNOlaS&#10;i5NlsWIE6ywQGzJlqDvU30Coys4F2Si9pKYEDSuQTDxPpls41FIcgXSS5MBwxUXO0AYeTKZoDvFM&#10;SV7W8qFNg0qEqfy6UGPX+betnbS5fZD29u+lAU29nGhs5LgPxYlGHw0gNfPCNbnqGc1HM7xW07Dv&#10;9xNyIlxb0V4trNFRVNGkQzpACWOtvdYP9Jq0YomDoeehyTfdE4GyynDDdeOUe9uGrSMIB/aVmnx6&#10;rZ5eL4U7Ot/L+rIpTSMjgl4UqxSAczX/aiELB2oaNSmYpv4cGoD1w6hiYPORfA/k0I6Tem/wK0L8&#10;PvglnQE6L//MZl7roBhTNI+l6dmkMOUZar9Uar6Zdg16keSGPy+adilgzvoUXb9vg5pxDATmEc+6&#10;BoNBv3Z0bhbzZeO5kgi5NSxTSDCQIFIOaeiIidfCiH8KMIpbkivHLGjmwxgUWGtVsh4hI6KGmGhF&#10;M01+yRXYjzSS2ohNdtNuwuHPKCLtedGt+6YbktyFYx5NDdY7CPbFckjpxmhZBqJYSH7rJwrxGvdL&#10;Q4iZaVAWhe7Qgq2KllLaNYWeE9cgxEXRLlkA7EWhoiTYXFjvR2unUhwvA9U+nvieqcFBPAI123cu&#10;1QZl2M1JF2lq0IXRQBHoDbt5z+NsrFV8DWKwJoR7DMd87nXoKA981aRtTdvuZDSqOKdwAhS1LedO&#10;RhD3LSNAAzp/FvI0ob9ozJXcA+uASly8tA4gw4zFzNdH/lGGLAZ7Fo1fD+jcWC9CKgaRe9Y2Dcae&#10;ULfQ7/fT09/4j35taLzKfYLxQG6vc1M62ucanvNcHzx8aORzaYkHDQ1T7CdRbu1Ab4MbTxGK2Mvm&#10;x5gxYwOn0LADlZfjKzILQhInu27P55Ze4fypYnBW/YrjYRHoOcXpyNG7xr6GpZHP6X219nvLdamB&#10;hNZzuUQVmbZbRW5k3aMipAY6598UyCMhRVO73ENCSbcpjKOczxZhdNCRGmjqaZuWPjNYn5zhhXuI&#10;QiX1QwpFNH4kVUAuy/Cvp/wfpBgNbGmrwojJcfoWsyxRLZ2b6TPEuSUd4Xx/L+UMu64c+/33vpa+&#10;ePFK9+/k+Ez7a5xrtAmGNzR4chzHXbSSVNEibe0eprOr2/T64jz9vd/5nXTvYC/97V/+efr0pz9O&#10;xc1ZerC9muPwbdpe70v3E3r1ba6HkMy4/+ChpJGoAYn9nGE3t9P0/NWd6oKVQU+fn9qKbHl7a1XX&#10;BXXv5dF1vvZCe/7HnzzXwEPSD41zEA+u2iVl+qv6bxZDKJhof+e7v6W6D82zTldUzTBie8gH1UEF&#10;7Idxhga7i0WYUZo+hybmq5ev0s7WVki/9FSPHeV6AqbN/v6eao+d/G9f/9rXNFzd291JT99+qloU&#10;4AxxFaShBoH5z6OQW2JtP3jkZp9YFFMG22u+lroXevNukneOoje55qImNbNjrmGiBm3kpxFbJUOR&#10;/00GEnUgdAvXOZaFcTNfEiSTsc5RDC+pdTTwkYFN0vmixmB+bwASnOvkfbzWNJBvxOqf/+yn0os0&#10;G8pa5WJbYcgjAy0blFHrkd8gy9QPhgR1AeYkfJZOjquRnNGd4hZ9i07egXwedCX+AaLRDvphDjrX&#10;3mAvcz+QqaK5zpk3E1PJFFnkXXB4Z93TBwFcI+PEaK5wVt3c+hzk+2g2yRTC/VLR4GHVkEtd5fvB&#10;e5KzAUZ48fzLHIMfCGEtYE2OIy9fvgxX46i/uM8DswYxpqBmIJ7KeTi08DHZKzTMNwiAhhx5wotn&#10;zyS7BeIP2u6Tp09EMyZa0mw8QIom3wtMMllbH3z4fvr441/IOAg0Hs/rBOT3O0/T5599rlyQPGIw&#10;MFr01THruZ9+++98N/2f/+L/SL/5ne/os4rlk+/B//w//Y/pT/74j9QEB3n427/9dy2FlX9xrwAt&#10;0Qwlz2H/ISUnsIYk1MyO62SRjvNnUMN9fV1AA+7N/XzvfvjXf50eQeHO+RPmOZ27M3W6pDxKI1c7&#10;1+lm4eG0NJmpk2DXkAsiT5SfLbRmScct3H9hv/G6ovKGhBPvNRyu5vt+KhAC7Igyv9d+znFuaToy&#10;cM7Xd4kfQH5zdPXuQHbndbuf1/D9HAPQRYY1iQTRz87O0lnUpiv5gu/l533QlmkVcAfgAGuYpAXD&#10;usPD9PGr1+lGxiMenOIcwUccgt7PNce36/zak5z/CLyR18o052R769vfL8Itsk2e1qEBgCA8i6ND&#10;s1DgsvjOL86dcNZOHkkGxuI89+y4WtLMs0Ani5nElwdLh5xNxGKB26/Ju7RXFmp0ETwJgGVZLSfH&#10;QrQYNqWEUc0cwa5HWgg05rCfluhma0qcXHdCpFHudleX7sTj/nJ3u9TtW4g6PFLw1rQGRxTounc3&#10;SnR7/VLiqgQduYLl61jPRY4agLmor4LGgotcUTQy6BDaaW7xaNH5QvMHZN2N+P+lmqJAT7lndzEF&#10;YVHiIkjyzCFP8cMiYPLHASPnoSjSynCORXvpSo68hQIZxSObh9SKQMwGp5imKKiiY21qppGSel+c&#10;aIsUqAU/Lwb646kLuJl03IwsnOhnjTIz4mWoZJuF5GJxEAmUKZJzoavu0mUOdG3T6TBOw1hjqkYs&#10;BSiwcKaESfpFtV53qkbWOAfAc1GDNVGV6+zQYplhQjIILYUyePU0GGiWNZ17bUyCRAsvrYmh96D5&#10;hXBsr142qAbDnjY6jRHfI1OsjNTpK8nqXC11IM6tJUFjTm6pyZpabgAUavaQ/HDf6pgWa/ILumdk&#10;swCmPG0IQMsOHMdlHKbDoEU0w9FKiCrbhEEC8UstHU+0OVw5sJPWYhXIpXBH7Q+W7nJlWcRUuxcN&#10;O6N/SBA4TEB3DQf9EL73hKpzqusQMEaxWGeqm4SkQPOgudFdF3vers1OunUw1iGm3RZhQlMKbdOo&#10;ETZT4Y7pz0AUyr6KabnoBupIzsfmZbnIgNqen4coFqLNDmzm0rMLqBCxujZT69RARhNj4GdKQqpE&#10;o5t8lqbLs454lte3b6jARhS0Spo74V/2odzr8j3b29vxhLBygZui+DEir1FS1gbqqO55KikjBTlG&#10;NUIX8/1VCECnCNIsfkxIrCc4j8btwBqSNFFkiGRHaZtOFEom5QA7cPLgZkTf/85rst7rXrgu993o&#10;qO0yLVRxXS2n603orepgZM/0e6Gr5D3JM4fSPyU2V5UmcTwDPq8bXz01ADHI+P/Je7Nlya7zTGzt&#10;MfPkmeeaq1AACYoiKVFTh4Oyo93R7eEVHNHvgpdx9CPYN+4L290XmihSokgABAigqlBVp8485bQH&#10;r29Y+5QUHR1ytKMvYDFKVThD5s691/rXP3xDVqhhxWbdeETkQqeNH39vk5paoKCg6c2mVoyV9dgN&#10;PTQJculJ6VmhAFJTDuuDjTpSWNWgLd2gKHwdRK26sdFaW5BaNk6KVcdmgzlUgp0TNUgkRyk0h6my&#10;KaEIHqLkfn9VeoXRJqXvYef1lrnR39jURq7ewehv3B9SCoh+6gcnajXe+zv6WS7kyMjaf5W15Hjd&#10;obCjfMmkcgsOqjGJBRIYcZXNaBewSPyxnqhFBGOrcS2BftJjpIfHxkrczziPMD1eNs2gBZnQ0zgH&#10;JtZkwVeLrLAJV+GBgIp6vBfOQiJ0sdfnc98HGSxgqCIaTMUhBRryWLNjum8LqcoGJVkCahGQGlfm&#10;g3so5UJMy8NaYZOitVan4xUGOUtTaZOrLxJxrHXEbJx5pYv7ZIiC5hGbjYiPRAtWTCKBysXzxu83&#10;nBg3Qi+BtgTURybjgMymX4XjAJF3cCNmEO6MqOwHcwno6hIFHwuejhQ4oZLZKEYeBVS8B1xtJ71Z&#10;unxOJmRPMHZk0liVo7t1koiCbuwSOXYsyjyg6enwievBAK51AxpNumAXO5oBuRmjz1ryjGW+wGGS&#10;kBfITWoWhQvql4kxUfD15ssZJVikX7xGE43SA03GySCzMxTCIw4IhAZEQ500uRgrJ3R6FeoDQ6jS&#10;BTf2BhFCcNKsSzNTdJ2T9d3w9Ef//zDoSAOxMGjI1cNQDIZ72PPYryleb+9sc78lN9vBuZaa3NKt&#10;az19KPP8jvfXS4exI21OzpbQECqIbpbcQLADNnKMxGYhOt2MBMWRjGs1ifKVphdm3j9EJ+bFEHMz&#10;NwfRMKp8/uNXR5WM/+TW2Rvh45gdxMZgXmBd8DSc7FPIz900tMkVDXaQp+Ry2AxZagbmw7A2mYfx&#10;dbrOaH7pZyPfX7iJxZyENc8iJEnAzu6/MAuCJtnIFEv8oXaXJQIS+h0xjHrYMKGKewqDsHcnFxwy&#10;tHbQhcRRB6pgjP+vvv6G92jpoc7NdBHG69vh+z/6cfjRH/80XFyehZ//x/8rHL9+GQvRLqxRVsLU&#10;tngvb6bSeCWtmiybJQdtNFRDnnc7j/VHG38v5hcYErSdTS8y/oEM0c10HqazRpp+8fN98+qUw0s6&#10;v1MbrqJ2L2IAvp/i1X/d/aL7iyb4H/3hj+WIG5cUtPNo8gRGSMzr2Owr7+itip961slc7iwW7qen&#10;J6wvkZ+Dhoi6gYaDNGtow8XZKb+3Fu8z6q3JilBheB5L/vcKkWXYEwBCVGOdsXuxRsY5DK1FxNsS&#10;DA4PNbGIcYbis+AcRJ2BXBVGITPKH4wIFKEUjwdzHWV5BLoYOWaQyVWJpsvzvu3NLtEzYUzA86WZ&#10;4EwAETRWoA1P/XgNsrFOr64vzdDLuAZBfUa8wd/4PFhHaDjhdwHuKM0g6z1IYHORslFz5nEEUFDP&#10;csbfHZlRseJhMuVqNjbE2FnIc+Dd8bEkPKj/2hLl1lk+araQCRGlJ8DEYmOyEeug0jBP+r7KxxED&#10;uf/GqtOoR8dmkRgAQMhR5x2gGvYsFMvAusH1ArEHN/nehlbIG4GGBH0br0v2CEA/l1dEYNPFvFRu&#10;g5glpkzvtRf3zcWZ43bJBiWcmIOlnzTkqllr7cb4Ds2/F1+/oJsuGnJff/U75oYYrIISe3V5zhrw&#10;o48+DJ9/9huawQA1h0Hg8buj8PzZ49DHs/vk4ppDH1zFxvpK+Iu/+GV48+2r8D/9j/8m/OLnf8N4&#10;hz0C9OJf/OVfxK//z+Ef/uFXvM5Pf/Nrvn5PJkDG3PISepjrW3z2r19/Gx4+fGjd6XxoxuOZg8L+&#10;4sULNXYb5Z1Yv0Ckn8X9RKYT9DWxT9G3MCMxs2RbZnYT2W5ArDYavrBBbuMmfA3rF3EPLLnGZrTU&#10;dWwsUTK9ER19jrNReW0erwcWq5s4z+IeQKUPYw44pF/H750uJLG0FZ/ZdjwfHxDQo17BNL7WP8Tr&#10;X1Yx7sZr245r+APILMT3hSFSzIpDjoY/zqrN1fDy6DS8vrpkbQtkIDVzOWCK+zS+/2F8j3tdXO8G&#10;MWWjMpzMr0Lxgw+/9wkOrTVAFCuZCOTxQaCJhuYfuuHJYYvBG+gENPJMV8PBdXV9K2HfWpPxlHjn&#10;5kwjcR8sj21fjuZE4embaJ+i0BKua4ofJ+xELjVCYY1KIlnoWIhAWslI4IZB5ZoJBX6PwvEoIw3l&#10;T4KYXZvEhQMdXdgcBIUJ1xAf8Aags52MBUawkI8BErTh/VjIA0F4ERc/igA0K0dVTq0aIuYqwYUp&#10;xl5U3pS1giUsmGPSiv0JNB2aQ9iQjdEG5Iej0B4LmYFmApB2KK6WXliCKudD0wQvBuFONC9wGBTs&#10;vGQsMhaGZ+OwYINpKcpLRd2kFTbg0NMltZlFuJooSbehyMtBRxAJICylcR9XKK4vShtef2HThIqT&#10;+sDNR8oE9HJApSRKa8qCBIkIOvtYK6Oy5OGDYDx2AS/oc8NE6ToeDphS4DMRFYBrB6qjVVKVkFyF&#10;C2PRyBItUg2MyggVrKuqFCUOzSK4K8kttuI6QtMY1wJEIRLYDQr7rzLg5dR3kVtUCwdWrNF43xEk&#10;6SabpelPIRp6l4SgnQRgv5SVEWUxWc0qJsFAXqHIxnrCNVI7ASYbnkLjv9tOiRCSOaB8MPGiw/LN&#10;LZtDXRIyxz5Bc5h6lRmfvTRsygG6LuH5Cdd/S0etuA47Qc9p/HE7FRUfKLO4NgCxLrLcha4oQHxO&#10;3MDWEjR1ZUQx3IH/LLqeEU+JQiw6kdBh+HkidFqh8/DzFNNns1Q0IyJUQ279rMwoHjUHYBaBfYXv&#10;IVYkJMDSjmnYD1Q/bKQ/ljkJW1pwnw3jWrFA+jJzNfvYAJYOh2irHdFq2A+YyqYpG4p3rE+815hm&#10;OQWRKND1KKjhN1U8AaoKqNlefDXesz4jGhjNI+yxnvd7HhYxEUYTlAdbaq4aGUlUS6fGL5sllagW&#10;EoydC5VVloarZ1xX1FHD8zYNI9G5kk5cn5qIudYJEnZO1zM1RNSUb1mQd9S9UjNcIrelKQu5p6md&#10;BhYoptB4hbZePJxAFeqBKFuRCy4aeCgQ6JKIpnKMH3DaXVnbIFkQRcQo/sxoZZ0T6tHKKrUC2eRz&#10;47ewnho1U1z8oZhMhg3UdMnLoejKrdeUhgjJwZYGFKmQ8NQ7wVCBABQ1un9PE64YGoC9QKmDVlhp&#10;91Xphoo+NujmJd2n9H3+bKeD2ZTyzvR/6ovheeM18HsesrhWl/aU91WiizLpC2puMeIUxXBddOpm&#10;jJ0oOe/lNo/hDp4h9hgHZkAKZ2FoINeeZibZhrzP75A2pgQlfa3CTaLkfKeGe24dHtGScfyz6VLW&#10;Tp5FneMe8b4mAqRNcSvn66ERsRb3FNFpZTnIFLRG6QejyIikAeotySnYPZPNHdBiS+UzpMy1MsjR&#10;wEVnCanGaX3Efyxm0hIixafMB5QQdLyknyV9w8IaoTA04n2diNadO5FsqTl4MxQbHFIkX4DU4LB7&#10;b+5nCoRpu7QRRaumP2IYcoMkaM6zFQ2KvjdCH/TKls2J5CRKtgLzihnXBxsbbbCwdD/EdNKyF6Kg&#10;UTKga92oSTIBamgUpG83RAaTSh7slljoOSyJYMh5LkGbB8YtRPJMZ1x/aPbR4Tuu1+3tTeaPifJN&#10;11cPRrk/rW3L6faKBi59DqpokLN5J/MooEGQf7IpkOU2e6uIiGHzpCwGvSSlSxqUjSZb4dlPvtvI&#10;PqzR8Xg8xAE9y47/xt97u9v8PjSsPnj+nAX7vfjvkRv8qZBsu/a9QV42nOcsUOxGnVlDT2GnpxEE&#10;mr0V5Q5gaFQz580tQ8GzxMYfYZB78DCuawaUFOJ6byMbnoOViviscPGS2DmoM6wvWgy04MwGX4Xl&#10;Raph8JKcV7m/0YT0cJ6xG7VAI7R8GvaQjk+2SBjMQAY9sL4bkP34H/VYfeYSEdLIsRhNaSDiQSnH&#10;kDx4gDA4GVtbjHvBjaPU5hoR0dVZM1XnBdb026O31GmDOQEkbjo/A4i+r6+ukO42ivceqKHd/YOw&#10;gIQNjAxibvvsg++Fp8+eheOL43D85k34ZSzGp6dHYTXWMNvr62GJnAWNVlAq47MsYj4EZ/uHj5/E&#10;dfJQyN1YowBYcIkGxmxJBPDW+ojHM/Z3T7fJfmi6okGIx4kYdHmzYF61sbHK+AlzkDQoT4jt1GxO&#10;zer/GnsGDe2KgJPd8ODhIc3bYGIAFpkaUFOZXtE9tfFw1QYt1pB+FvcT1uIuzLu2tplr4pwisibm&#10;SXMi4KRXibMYzwx5PFx1KTUE/fd4v+7dO2Rsxfv//a/+Lmzt7lCu5PDBIesHmpzRQLNnLgXGEQzJ&#10;qLFNs5Mr/g2AC9h2Sw/QJHNQy5Cyrt4DAeRmfRWDkQfR8AbGdK5vlhyaaFAP4EZhOjoeOHXL49dw&#10;dtOtOH5uoPooCRB/793piQw3Y47a9q0dd8NQ65+fnkm+pl0akR73FKWKNOxuSfVfsCYnTT0uNqDt&#10;UfejTkRtBKbPjMaMU9ZRyB2wTin7srIymOMkXfHWuZOeQ8s8H+cSzhExfmbDWqSZJgYPaIDHWha0&#10;XsSDVZq2aIgwZuO1ZR6P517ZjALfq+mC3oaz03OyBSGpgdfHWsFgDOhZNMOQG5HJEvMzUFdRJ9L8&#10;cToVUtvvdRnrkKRJDO3+jbgOkPujBoKOONYzeg87O1sEOUH7ESjTL7/8kiYb0Ot/icYZkZQF6xw8&#10;t1//6ldECz+4d8Dne3L6Lj6zGMdGZbyGK64/NMRrrpE2TCBPEq/n6PVRyGPe+pM//DFNQ5F3AVQB&#10;qajjt0fhZz/7Wfjs809ZgwOd+OHzZ46tGfN5yIERcRo/928++1wIyfUN5qrQrkZPgbIO8X3hwsuB&#10;BHpQGEbGNYV7sGhkGFgRFdqQJZIQ45VzMMVWSKh03COUFnIvo0gDp0z5NJCk1NAHgG2+MBK2H7QH&#10;eTy2BaVJ6ngv1nGm3ajZu7a5Fur4HI+vb8ObeP+xkqG993S0Gg67PBxgz1c9v/7bd+/CbdZSRmE1&#10;PoOHIdaU0/h6ALTF15lm8awBqyze53fxGfzqzRFr51Gdh521UfjoyaPw0YOD0F9eh0k8157FPGnd&#10;eR76PGeQW4lxuXjy6NEn+EC4mRSljxd2EjcmKEePY4BHl5TBoq4GZzMsahS9hVFm0DFDEo0myZwu&#10;PNIC4sEQFzE6tWgaEZFlq2vCcufTYYKHGwnueYIdTwlVHdNyXNM5JRINDz/pmSFBQQBFcEt6G0QM&#10;Ftng4AbUII5TNKWw0RbzhsEXCwULHDQUnOHsgMfrmcTv3TtEo3PJDQ8tvr29bW7Qm8uzuAAn4WB/&#10;J9xenZHmNJ/DVKLWRodwdaHCaOkgDw2GqlRTMqPO1YYSEMKdRTXB58H7S4tmbmdQWZUH6xOUpYo8&#10;3K9bOq/OeN9Oz85ZbFRsNjRsVmxt7XAzNBT0v2VygqQjXQO1WLLMBg63vNch6Z24mGmMGiIl1EKq&#10;DSlXHf/eAO1ufXNo4uBrEBGFIDcCy/XVOd8PC//d6SWbp9tx4YJaxeldDOo4iKivtFTj4JZCnKIS&#10;XdAsZMZig3pxRrVI93GFTTBy1HMVl6Xv0YKd+ZqNNrmOzkXHbKGXUvOg4L00GgUHGUXyCc9Xojcz&#10;pRk6hIA8Y33jAKDWBZo4gH9PREnqbd6AwMDJais9GpgKFF4L09lisPuG++sqabMSihcaTsiOQDj5&#10;2uCuigkh6brQMjq/5ESMlDlbxNNsAolIo0N8uWwHKlNFak5JR1FMKnAP0FCms7Ob8DSjaGVnj4MS&#10;wtELa2oxWYVexIq03IiaiP+9yonZnNTlhGqiAy1QsZhu0rVIxgyg0hVGltEp2ULqTLwzOfxRWJ8o&#10;zdrBNx8Ql7wvXW+9vHw47DKj3/BeXX+nBynkSkckZ0qY62ps16TGU3jTr3lYCV2MWNcYqanCo+eB&#10;XhrNh7UNwXgkNkQEI3HORZWgdoSbDtDawkGYUF6ZEQV5rqDbOZnFH5gByU1aTTrcB8RPNkKAljIa&#10;rbRzYUZaZiP6RJBILu3soUuIJikbIwXRcNRUSQ0UawnWFgTvTQEm1ZMUFSXVSLyBIlowuVOxgu9h&#10;n+H+8FzrTHPqOouLazCTinYkGzV1z+QOW41kUlHHf5PWWkhzCC6NdVznaPAt0CwBfX0NdPNV/qH2&#10;SPwcBQ/XQqYdCYVbqvFIJEeWDw0uuVcpSVTTKQwIyT4kCpbWRxjQcjZZMIqLTemicKNNca9zUyrc&#10;4Ulc5LmZ3asZx2edEFJIgnuh0DQkU3zC/lJiXXNiCDHt1m7VtSl2N0xUhb5y0LhDDfOclH4gEMNE&#10;xhWKy6SnQxOKaOAxzzvEVdFi9BkNiiWCk01UN6dId/e0M5kDZW5eFdbY5P3O7xB9nRt/BdG2WhvL&#10;xcKapDkbm6RSNs2gb0iq01wO4YgjMpvoB4c0uk+XMvPAZ+wpXBzcsOtYNCRXzzlMqEi/K0xLbmz8&#10;0HtfZ/7duZDQnYaQyF9QIGCt16Uo1dzXrdRdEr04UflQmCRd3coNk8w6jcFO1JVdj8EwwBkNTVAU&#10;KCETugVxl7OQvHAzVBUGvqYGm4ZVQHSiwUq6SFBTAddMHTPTJjnuY8xrhvjhmYddSwvrERVERjd0&#10;QNUwD88YyGady3Pqb6EJh1yO+kyIETT4umXxSH1NrwPEbpylCUU6ThqflgLIitK6gxXPQuQJ+O/W&#10;JhnSKl7n853aZRSuh5TEyC150ovyjsIm5Sv4TIs5kMmrigl0ZZURx3lMbgsbFZXeP5W1aYkAZnM2&#10;l8kU7nOxEj786b/+Tjf7OsdmSnEUxpx5T4MJg2ElCsiNWPj9/u//Xvjoex+RyUMDnXiPmq4dRPM7&#10;F/JaB0LJUz7CCIi5zcpQ7BV2usX+mRNVoQGHJAnaQXxf9HENXYIby03betDQMG6y+Wt6LHMMSjHI&#10;nIzxIhfaejSgzKWjl1hIKQbTSb7I/Tv5HVJ3MNLI3cRYSs/WpmIhZEOjKTNqUBrNBVH6vMfdXSMU&#10;OUPwvcoLSQUsbKqGhj1je+gHmi8N0UhHL8REchORRSkNj/LhmaGpk3JfyhvFGIjhdDJW4Ot2atZP&#10;Y0yEMyXO6y8//yI8ePwwvIs55MGDB2Fjdz88ff5hOD45iWfuLHz561+Ht599GovUWJ+0Mta5jvla&#10;B3rhxm7YOngQnn70cdg7vB82tvfC8ekZ3T9RL93CAA4MjLhm4PqLaLgyEfIan0dAmIxGUKArIn6t&#10;U7OvYWHM+9vDfTXmXDNRMgUcUY5Gt9haUiw8N53fvY/2+/9a10+5S0WtvR/+8GMytbBODvd3bdAS&#10;iKKBDhoQ1wBt4HkurR0KtsLR0WtSq1tr3J/Ge411ezuVozsGxPgd5Iho9uCcXl91To/zaFT4XG0J&#10;OsBZfj/Wzjhf6PQZ8yJoHVMyBNIWqDnb3og9NbcIAOGQv2Z+UBZq4k1W15UjtGIA5TatS0P71Ohb&#10;mhq4dB1WmLYIwAFeD9p+kOyR1njgWoX+W++zSU3AIlxeXLBmKjz8w8AWddJ8qSYQ1gCoonjGGJLj&#10;LCqMGG6NliNAxjraSw/wv/ziS74Tck/ky2l/4gzH5wbyEaw27nuakixsrLiMNdQF91Vjk600xIQx&#10;28pYLDEMJEHlRQOpLnXWjXh25Mxd8JmwLrBWsEbn/hpZB62kOeTsKr3D/b09OuOywXd1JTQjNPms&#10;K4dnADBQGqCzQTgTMxJU5OSgXg1mH82gU4gaBTVekzTKzfBBLYGeyCpr0FzU53gmI16fHp8IwdiJ&#10;Nos65NnTp2L0xM+1vjbhcynLng35IpMZY01A04QxFYPkV98ehaf3D8Ps5pbNNfRN+riGIbv1p3/y&#10;x0QEwkxkMl4lK/TTz34TfvKjHzFmA72HOAIKLg2Kpjdh72CfkgXo0QCph89zenwc1rc3idiEYQif&#10;RYxt6BNxLXMIqfyTg8WFkLUZ9fJvmUcgn6pLA6KIBBcwoSiFLM+toUuJmVw9JCXKPEjE0EPTObtj&#10;8ZTWi0QviUNj5C7xmYE4ngOIhteGhEn83lfn5+Hc2tAH9UrYCWX4/to2WS/Lcawz49t8cXkePnz8&#10;ODw+2AsT7LubediCk25cI9fLmL+i9gGwLf791fFRWN9ZDx8+fxJ+8uOPw/Mnj8N+XD/rK6Ows4y5&#10;5sVNWGsLmb7GdX0T9+wMQ3Y8yz/40Y8/wUbF5gGvH0EHARoTPGwycuBzFSN0iUFRHz8Yfz4+RKDh&#10;YKhAHjaQcKDRxaSqbQTNB6Lp5mrKBHA2U/Ff0zlyoSTWovO44dc3UyZsEorvB+vqthVCIyEGF3bZ&#10;pc5G5ul1L4c9hIppPLQQoOim6cQX0ygEkNGoHh4w9BimbhgAPFGxaJDg9MXladjaXOfiB3w0t+Ao&#10;Pv8aUAuhkWkyD/1m0ILDtcKBVwnrWKL8yUXLmgq04I6/B4oqJl8I+ijKAGddQP+tWbA50PgwSRSa&#10;YIMDBC7AgkHlBTqJmhAZXIfiQ9/YZoMWAQj3Fm6GDFZoYgEmjKag3VEl9q4m4spYjpdoPEATD/8u&#10;7RKMYISNjiAIuDHEeklBheYizTmuOeWjfXncvJcxCDUpGeJz6nn4QVwWgZbXPhU9WQdp78JICRFc&#10;kgbacKWJJ64JyCFAm0HdRMOIzmh2eb69uQzLGMDgiJxQafVITq1EbVVqQCe6W9urKUdHZhbmcnAE&#10;vYi0pIWoTkhsWrq0yn1IzWwljEnnKWl7cdJd5ERQgj6O9Qf6Ou4hmpyYyO3HoAb0E+6PaNzZIBgr&#10;YXk1xDkRREOQCWPH+4dbKg2nXnpaKytBXhi50Skl7xkOBrwHGuqkqveZk/SMn4vW4rIs0LQDNM9K&#10;awQHzoLGKUuiMwsn8qQr2HFWiaak8XuLaVeG/uOaW6NCKlNqkhMrUXaL5j10rxxb8dnUvOntXL3k&#10;PchtSEAqQW8nPNOYU8wYBM+zO5pwEruvrEWWUF1EE7pRRkrzshk+v7SFMjWr0mTdZj6Zm0Rs9EHP&#10;bFWGFqKYCcoP5Cob/CtqhmaMbZ3fU42m5Vz3FROxFSNr8YxW47PC4EMaep1p1iWbMihUSWvouwGV&#10;l2VqIHASqS4Wi3bVJ3pG8S4wccF7UJMPyMe+c5NSqEo1qXJOUKkv1gqlI/SXmkFL62dQH63TH7rR&#10;AV0avwf0wYTUwVXe746IHSWkKlJEv6pHEzYEkAyBklKPV9mI7rO4ZlbW+X2gAEtr8OVxDfeDnlhC&#10;NWcDukhoNiEp8iSOEkx9zbOhOFITzq6dblCxKK2rkLhUuYtirEFOkS1dEFyY6nsWdHfDK6HsEnKP&#10;/21tQ2peLdWoAJKZvqh0Nw1qvGSSOmhJEa/uCjc3mIQszH3mlkajaWCFB0dXamu/kdpCV3E15rQm&#10;cso3sJFXaw+m+1IMlOPsDvXJnwl8rYSgq6t6QD2Q1m/Tn95yAFl+R4nrjSyjCZcLCV5TUOOBiTrd&#10;aV0QD3ToYNRQq3O/kstqKsiX1r+T8URjvdo56TDU6rMAP2iEup8S8qYrXmPDpK5JLTKxEEB/MDIN&#10;e20wrxnQzIWpWkKystBYytmTzEUPWDKLoKd1MxlrcIT3v72+GMw/RPPS2kuIuUxLU00U6+ugaShH&#10;xWLQVZS7sahUiJtEGrYyNAvvDU/4+breDt+io8moIB8YBGrqa4+gOEzPnkYkFoZMJk14DsuF1iYk&#10;BpZcf9KnFAoxDFR/xEDqQa6oOB2PJ6ZwSxdpZgojChGgPUvHI0if0DSDguM9c8mY1Wq442YTzguc&#10;pVeX0/i667xpWPsoCkC/0jVUfF86qc81IC6MQIY+GCnYS1F/V2KS/eFPv7vIPqEXskGHDrGZjpvQ&#10;C9vcpkwO9tF//6/+ZSwUfsS1iUZfTZ21YtBKY5Mv9EbkS9Cchf2oZJHYLmUulFlblkWXz3+sTVCg&#10;0Jhl7me3TKzjzMMnNCiw92UmIwdM7MfSMgCIo5WbuJ2RRtTgK4QeZkwyGolDap8J2qOd0X25tZiF&#10;BBfis7wzGXJzUE23uwZkkeKBh0W9/2azL2TD4KchtUx0VfyDzUgMNCzBwhiTSbaid+y11bmbMmos&#10;Yuf3djelSLzNA1PewnMoLzykcq5WjwYKKQa1eZJRMa0Re+7e/j6L1UdPn3Dwu3kQi+9X38b37MPb&#10;o2/Du2/fhu14Dl+dXcTcWaYbz3/wcdiI+els1oTV9W3GxH/49a/C3/7ib6npDdYTxP0P42tz4A49&#10;tcurkHWKgV++OOE+E3AgZ44LOah3x5fh+PRamu/Uu875c8fXM51pmQpwyhJl0pNd2ulYLJ1apgvv&#10;0dP/Sxp9/7RRmHvQhIbpv/23/wuHuDA/Wsyth27UKNY5aO8pZ0QTD8PM07NLNqyAtET9gGYs0FE4&#10;a7BH0GBHU2O51JkMF13UVFknhDbPqfi/1VWBW3CWIW9HLonf5RkNbfP1dbKDelMHiYSuajJyuFZs&#10;IlOZksiho/NlDu1a0ekTg0Mu15XRlHcDoWT0JF1pnb/IycEEWFCrr2WbGestDf5khKVB7NHbNxyy&#10;0ZG2qgeGH2onNC1ffPOSw76MWrmVDCznM+/ZgnU60F/pEZH6Ht//q999RQozUHxYHy9jfP76668Z&#10;03AGnJ6cUntuSr3XnM8PDVecLRg6oBbG/kSjLXhA2NJo4jVzWmqWWpMd/wdpHjSz0MDCfqyqcsgt&#10;cX/wfMF83CQSb0I20M3VFc9lMCXR5MO6BU0ZjrhwrH139FaMKqD6gFiLzwc/hwYlcibUz4eH99gs&#10;XTENG/u5cZMvORhr0Cdpkpmp1LgmrGOsE/QsgPCrDKbA5wYtF0yu2iwOPKvf/OaL8Md/9NPwN3/9&#10;V4wN0hktw8XZMdcRm2TU5F2wNiqLcXj54uvw5NEjAnHQL4Hj73Zc77gPqMHexue/sbnKht83L1+F&#10;hw/vh1evXvIPbt7Tp8/C6zevqLeLvYDrBpIW5w30Lo+PjsOnn34aPnz6NMwgP9OKmbGJ5mcmI1is&#10;gev4+4ylGIric7adh07SaG8ILov3jkNxaVcXVTHsCcq/sKejJvmyE5ApDWCR/ySZl+DGMc8EUt9z&#10;gkrmC4Ez1sDSwPsY0Yh+yXHM2V5hMII2VXztw3gmPs6qcLiyxvznZtSFV/EZFatr9KMo4DsRP/sk&#10;5lyIklfzmzCLr72+u0OzlKt2Fqb9Mvzwj34SHjy6H0bxunYma2Ejvu7br1+E1797GQ6ymEPDpCSu&#10;gVG8XzeQkxkVNAspHtw//AQoKnSlx2O5J+JgxCFywwAlowI6qUGLzHoR9x4c8qZjQWZO+pGMyyCj&#10;ptgkGiQI7OfxQBD0UTcODyEJ1id3u94HqsR1C5kuJIh96IxmWEjw2vSEpSfuuL6kYQFRb2pleTJX&#10;DHbaS+rEiQKlhh/FwkeisgGKjtoSwXc6u4mvU3MCXZdy7N2Enlv82Z3N9UCQCVB88dqvb6/C2hqK&#10;f11Tb/Hqms4/c+omYNqGoIqNCR09BA1O79FJX9/gvUHBwobfxTkDPQKSqHsj6Rgh4QGioJVeHZqX&#10;K3Z2xMG6Rx2WDQYGubQW1N2hKxi6u/O5J5Y9rwlOuyX0muL7A20GC3mgDldNoSsZHDeI4MPGQbNy&#10;Y2OL9xi/g+DKIh/FPrS3OidsK7UpNoswi5uD72uBZBySQELhEEOHHvBqTixKFaw4bAGP7tveENQJ&#10;m5AH+4cMhnDi4cSaU6k5CznQkoEQWVmV/hAd/W7QsBNtTTTau+k2kH+Vk1gGRjTFaum3SbdixEbp&#10;1dWNJ8ZCCUhEXMVQsMalqBpCmcIkRo6LIya9gCXjgMVaxUbGa4F6gT8F1+ySBwzWAehjeSktQiTd&#10;OLQowp+pucDJVasiSGu4UhMMKAiiMgs3tlb5s9D4QPFVj+RiuXSwL5w8oslIfQ06Vqv4RNBe0qlR&#10;IrkJMYckBqg2Fk2mvbdG5yXqDH5+oOKOtVZyNjgkkEunvkz7sHCRQIp+YcH4XnlwQgDJRa9Wk6AR&#10;5J8u3hbQxgGtBlRDvaeEBha1E4WBnkGiNOd2py2KMKCXesPc2cgwqnV9c5PFEZtptfShOmuuIcYg&#10;rhANSg3RGdcdGqNYh6Aw8IChvo2TUdOEUpMkSRfk1gXMLNqP12LilcstFNcKzQkMSEiZsnYbJ7Bu&#10;upKqBfkB0OFB9wEyD8guO4WqL6U133hanBkVuWiEpqXWpDU7u0RxbRSH+Ps2QdDzl24o6VxBep+Y&#10;8CGBYmFWWFPRZhkZnW5XQo8GdF7SgCNHkRbvEf5d4fOzqblix8ZaIuVOGsEJInWXDbvCCNHOCFPF&#10;mqoubbgUjEZs7hBUmYvWRD81jbuzu2LuRmJG2b5y0J9su/c0h8KdyHXhJg+pbp0axkJR5W6i3Wn/&#10;oemEvVbyNaWH2hup1ZLi0UgDBoMV6tOa3umGHyayMjopiLhEQkN9wzbRxUq5LsLYIeSWNFildo2o&#10;s8vBnVvyAtVAEVuausJzqlRTSNp12qtEGjL5FzqVe51SBd2AXKFundeMjHQ6T6BbF2N6DwxfRLdt&#10;lYRRDHzBMzZRXvHhifRb0WADYaJ3s1PGXVpv0uOdE5HHosnPGfQnuszCFAmIPaIXlhxsAXHAyT7+&#10;gO5mU5sR9XE7O6WP3Gzt3XzT5xNFWOhX7PGyyBzzcp6N0tap2VRPQuY0ZqJchSisWJ/Ym3x9Js0a&#10;QKJRj/xIdH3Rzwvq0alRMbKsyWLZmVqo6wWFadEI5YJnjCGBEBjJuCAnCpa03Vauymh0cGAaPxuG&#10;N6B69W6g0LgI0/9M1Cycy2x0xs+FBgDOvSwHei/nvobZDl5L5wqagAvvS1HakdugObfCc3uFMeHo&#10;7REHWLgXHCIXmc+bJHvRe7/mHKxhfyPPCCz6O96f9fVtPgsgr7cxaFxb4x6CXEG6H53F41msAvVN&#10;6lqtwXAmFPvK2mb4/p/8m+9ks0+N19GdTl+lARvWKPJC7J37sej66Z/+MYueroAZxCYbgpm18VL7&#10;Y0mDmGQk1vFcop8h9jGG2oipS+VrhYdDbKZD/J5N74xaRkWQlAmRxS5UO5tMqZEghDRiaWMd06CW&#10;mprCVTm40+sZp8+a8XwUkr9186YbXHuT1lfKnfJScSJPJjmZtUgzDcGCDUAkup8NAwc28YKa64WL&#10;/Nzn9NLrTvIMopEHo/eYK6Xhmc1jBjR0L4BAbo213HRQuYk2ROrgmpD3J6ov4zjOvU5nWvodoijj&#10;GT4Zr7DpAOoo2DUo9JivdjYDifEMAv17Md+GC+R/+Pf/nvHxKu6h/YcPw49isX/w5HG4Rj4FthV0&#10;ps4vwquvfhcL6gvWNoiZMGNAEwFsFOxN5G1JIuMk/vzKqBqGFNfTmA/VklFYX63DzvqKWEJ23r24&#10;nVNfq2kzDvaJDE9FuJvWSw8ZSxuOJbfj/1IDj2Tylpg3FRtgWTg43Av7+ztxHczMQKqpncoB7kx1&#10;L/JoGDDQnGIyoWwBcnk8V4A7qJ/MfL1hHYM1AB23zBIVHP6Axsq8UMhY4tdj8Q/9vk3Wl+Vw7uel&#10;5EHwbEvXIJPJOtcTngsRZ9YM5/nENb1QYxtNlHjdiMfYv0m/rLcLPOmtlkMoknZld5cDcWjQLtlY&#10;2aBLr1CwnfVuc0tByFRTSG5QainNAQ1xM3IqnpM5c9Wjo3f6Gtf5nOfY+fk5Gy6lfw73a/ke4rV3&#10;P4LyPj7nMiPm9w8Owv37h2ywwugCgJR7h4cEhCAf393bI0qS12DdzLxQkwzySZN4hsKAAwNEmGeg&#10;8YiGHWp/rbfABiN0/gYjwOXChkYa+qPQQdM7Dd/x/JIRCKWpYk2LfBk1IfJzGnDG3wcrb2RACtBq&#10;lNqJ749/49nAfRdNY9H9W5kslRoo4MKojW2QCOIZjN5Qu24QqKN8fT7Xe6HOPYmxAX2Ib168jLn7&#10;Nj/76clxePz4EQ1BVzfWxK4D+jJ+LjDLCKDqJaVFeYJ4Tw7jPsHz3toCSOGKTTM8O9TVE+Y2Fdlw&#10;9x89CpvbG1zraJKDWYdn8fLl19QVRa6E+/7RR89jzS5TL4BUMMzAgGIaXwONvuD6FAc54g+GIaJW&#10;z2hUxP2J91id8PdSvYU1lPY5BlTLVkNbAJw0eNL+F0tBezsM4A9JsWFvNgThzKSV3N4xftDbAICh&#10;int1FWfLbM6fQYILjb1/ePs2nEImC+ay1Tg8ju/xMNamiIfLIl5fmZGdsIa6PV7rRcyVskWs4Zqe&#10;A0rSh/M+TGOciBsmzLv4GXe2wma8h+sALp1chOPPvgy//atfhKt3Z2F7GfeFCUGMOxh8A1WPAQJc&#10;5J89eviJAuvc0PM+bG5sE7qIwATtPiwgQI870zLl2FbFjbTNBBL/B8pjEuTfjr+PQIagU9dySi3f&#10;m8oBGZi5CSGnS6F7iIzDYVZYZLxMTlw9HyY2GgSoqRGEzvxyMTh9UoPDdK7AIlVi2dI0Ei0YgfVg&#10;b190t3hd2OwUSJ3e8CBdp8vOnNe0v7vDJg0O4I24ULGgMkwFSwXlGa2rNYHCYsfInW56SHxJDRzZ&#10;9VIIHwpMwyU4bl5sWi2yiRo8eUYoK4oPFCWAiCMAqCO/sF33SHSI99zCcOAgMMK+HYk/NcuIvCgt&#10;DptzY0hItIivu+mCVQUehLdrNwcQHKui5n1Sgpxzqo/XRLC64TRFbnukmMZAhNICP0uRVlChCb1W&#10;EYmNuxuTSdCeYXyByTJh63QHxr3fGK4FCDqiXqqKCAaI9cNoY3//Xrh/75AoRyJz4gbA4YCmMqZq&#10;ibokKpqmt4AmSzepZ5JGTn+8fxTzZKLliVwm8WWgCmtqWK3yOaNwg1gokBqzqYwvQFcGirLyVAzN&#10;NlDAME3gIZILGt6amoGAOKKunBpfMBxAc3R7Z4//jc/LhiKdBL3msR+WgqpjT+G+kNaAKSiLpVpO&#10;0Utp9C34c5oul/UkIF1Eoxcumju7h3T4wYED8wQ2glolubg30CFp7fSMa4C+U2ZDCSQdcNtkkIPG&#10;oo1MUlIkx7FyaJAlqisLOKArIBBMS/sJg2llCkqR3VFyElSa1B3qNE5NMzR9pRdiCa9P9KInsdRr&#10;DBK3T9M9OS1X3Oc0hqGeYcPn2LipgqZclt8hARsbvGAfI2FT46Gge20WdF86J59E4PQqfOSqJvdL&#10;NBLyUqL24uAEaa/ZQTmzk3i6N2wA2fhEl9GzsSo0sMxm1CvKBl1GuvTVIxdBgYc7Ejc8H+quOJbi&#10;2a4zRo2Hxjo+E2ii1AWcS++iYbxqjN5QY4HUxveclXndSKgQQ7t20GjrPSlGXEJjZtUaIdC+aNmA&#10;y4nOQ6GHIj9H0xv6hyiE4r8ncQ+VYzXzEIfKaswpNdF+pQoG8POw3oL1lHIPetL/NURptQNVS82S&#10;bKCvsbgyjiskF1sg1cIA4rMbsaifkjTIB6SZbZBF102NMkL7izu64kBHu9NWLMo8JEE/rMfeGlJZ&#10;om0WQnDQtKHV2iJ6sqwHjT/R4Us7j42kUdW70ZlL+Jx0plL6uY21B7MiH/T2MlN62RClo30nZ2Aj&#10;C7vhWWVMJvE1GhKFnvuWJgbYb3nwYOhuz8gQJ5frNtA71CCaSiu2qu2n2VvUfjloY5GeWwp5T6H/&#10;kBwsc0tVaICCtUxaeK9CglR/mnsJSSBNr6Wce0E/b1rST+XcviRSnIUKmoEL/cyC6JBEbxVasF0K&#10;JYsnwgm30b550tyzppio3M1gREDUlGn5pdF3OI+6TI1hORaquEcOocGE4h0YA6mQ7Yg+Xxto2X3b&#10;mxruxl9CEVsPUOgNNfMSdRrSIEjK05JVcSy31L5L+nwZHbLhTr1o1cSFzIdipehGbGRTPFxT9cyU&#10;d7psIybgd+dLovxGMCDh2imEiIgFAMUFwBiI5zGoy4uFngPyARSriPmXlzdkWmCtQd+UucaajIfS&#10;faXG4BKohmvuCSCDIbiNTsve3iFzGDgUYvC4urbheKyi9Prqhk3u1tqIGCbiziLmzRZaO6RxzRak&#10;I378Z//Dd7LZl5ogybQnIwpK5mWb8b797L/7czqM7sZ8/sGjBywIZeQyNkW1HAZmfWrsGSGK+1g4&#10;H8fz7ezc3vl8yDkoXVXDOj5XNGslMVKJzWL93WArC+Q4yHVya53KVbIa1iDOmEQXL63zSbmLkaja&#10;Y6OV6dBb+2ujMfMCNd/0dmmAIuaEUOqI/YxtbTcMD5NmcZIKKJMmYJCmOH6yNDsgIU9bD0swFCFz&#10;wrlJbmQscgM059lsJOJWiLQsJDkJISc7m7YlIzT8LPYcGiOKU5nZQ9nQnErXnyjy1MdCw+/4NOzs&#10;7DKWAPkKt9LkQI5h9K9/8Yvwf/xv/3vYjXnoT37yh+HwwRM2LHBmvPr2NZ18X796OTikA5UpPWIx&#10;kxLdFXnSaLIeLuJzw59JfPYAdswxsGczpCWtF3XQ7WzB1z+9nHI9Us8PxnltjA2zhjkuqeM0+lla&#10;lqb5R6yN1PTDWVVZp/3/rZ5f0vJGPomaB/mLcqr1sBP3B91SV+rwwx98n0L3uFagz7ZiDYhnC9DH&#10;6ekZUcUnJyfMt9pepoA0tsJ56nMEDR2gjlg7xvtOoz+crWtj0f5c86KBgLgM0wbsRxihgEnG9Q8J&#10;BMR+oM0AbkADuJQe4jBoQt1O+m4lfVU0oediaeSFmlpo6mIIM3ODJGlo03Cj64f7mlhYi6VouCMi&#10;pRrmkPhMHCwCzXh1bROPiii/xkaJOPvg4FyS+bcY2E7INy8ht2DaMGWFylG4iV9DesThEfYwW3nB&#10;5pFq2mM9JEMfNAlRg2MtvY5xGYCTra3tWFNtDSZ5BLKMxS5hDkLWlPId1He45zS+tLMxgDB5r7MC&#10;WoPIq0tLUeAzo5akTjWabHU1DD/JnMBn5OBYjZ+ELGQjFEO0mIvjHOw9SMFxP3YNWvt+JU3ElkAr&#10;Nb9GRKSJ2YVeBxqhB3t7Hi6Xfr4d5XBQ8+OeYo2JBSl9wMYNsr29Xcozpfj34psXHCQD3HN+ecFz&#10;4ZuvvuY6x/Ufn7zjmV0XcmU+PTknem0578O3L4/iZ8/IgMxMu4eJKZqIWhsy9Voup8xfOYiInwGD&#10;AcSMrZ2dWJuuMb7RPDXeNyAaEWtO3p2Ghw8eMN+DDiP2E2Xb5hqYHL17KxMjypfdhk00Mx1XgZC9&#10;uLqU6dhSZm0ENGC/0BE6I7Om6aTJSsNNG/nljsWtNbNL67wihyQlHecPUXpj56piNmmO3rEuuIU5&#10;aifwV5YYITBkjXXXp6en1CpdhWFGtRIexDz+ALrZo3jWxjhyEZ/lZcxfoBR5eXoRxvFnR51OycIo&#10;crz2BOfL9W1YK8dhPeZm8/Or8ObXX4aTL16E6nwWJjGWbnZyAYfuuJgYwQCP4Dovnq/Pnjz5BIgp&#10;IK1aO5ZI+PHORRObGY1AFfoFE3IIzmJKjc6xBE5lEEDaWNET4orkHcUPtYRI41Cwu3Wziy6X1s3A&#10;BhrR7WlmUdDWD82LO7lzefYXLHReFdJqK9zxx2JGcpmqOxw21HyL1wdUFDrETaNpP5yWDg/3ObVh&#10;Q7KUy890HovsUqgc0PPmsxseEuO6oKbe2vqKRECxeMaVxFs9wWODhcYeq7yHuHbcIzRQ0VBDUAbX&#10;mxzz2ZwdcLrNoAkV3wsBImlVsMgzIkf6M2o6LDvRm/C/rRjs8OyQMCUhZaCSlix6ltKoq+VgSbfB&#10;uRo41H4CVSuX5gjopnDkQaKxMPyVSAVoOEJ7wi6CDcXHZ0R9kq4IGPF8yvvKhK0SFWHBRq8EMCUa&#10;PWKwRsMExcjt7UICs2iqzRZsVAGZtr9/GJ/LZkxa9oW0qyXoPZ8JJTgjXXzGAEbHsKAmC/QLFk4S&#10;6IKIwEjK19yHUz0IV8+MVMMCSSjR5FDLTb1Ukb2+tsUAezubW/dteefqyANFqBYEgyW1KjSNpqD0&#10;SBQaFCBb29t0QyorHdbouAPticI50UEq06+UgubSfGCBpb0zQ9FFRJacqXPoSUAvagRNlIr/DWOD&#10;7d29+N/SzGPxBw26TAi3li5WC05SkQxiH+IwmNopG6hI/EHjFBP58WSkaTMQWfH3F6TUd54i6l4l&#10;HQMi55CIGY2XJk6N9W1S0yjPE526J6IqTRqTrmKaZKM5tjBSCwdqae0QFm5zDRVwnUCjBjuMduI2&#10;EnkifdFucBfsjVh6X/sMqFT+rrWp0tSO9ARrkpBinMvtM9HfUIBg7VHI3OsNGiqIP7URO0QtBIl1&#10;0+mtlEMZ6fjuR6k5VPBQWoejeC59CXw26n/V1UBjQexg4T+6E/lW862k419jDTlqVdzecjJ5VzhV&#10;A2JSsgjSQCsthdDxfjfcq2lgILSxDkCs4zzPBtOb2i7YybSBhR7opDEZmMX1CWTfKD6XOh7yoOKW&#10;1BHdpnZfVYFmh+cjFCD+9G700eDIyN2ki9cnKlVuypXNGKhbUqX1E4yAFJ07rQMaYKQWXdLZw/6t&#10;Sr9HMH2zJz0gUUzT+2b5XYGlNdoZqVG62egGUZENNEqZQt01BdOwqiHirLEmqgs76obouckN0PpP&#10;bkAuuI+KYbng62y+A0UCbRYMEjY23CAtiPJoexUciPcjolSlTYIYWdlJnfshiWWbnl4ZRYm9hQKd&#10;OmpNNzgMYyqK/Yn4js+ypJjyJKzHhJE6b3Hd5UYYFW6O4r521IeU0UsWNEXtesVdIY7n0gSN8ZOa&#10;fG4gUBOMjWoN37qmsUbSknQyymhkMqLA+YwCDQ7TvbXtpNHVSSKCa6GxAQ47bHLrxHOGjiAZA5KE&#10;kOqyimgU/YgFGISOaGJS8fXaZLJBh/v5QAekzAAbjP1ADxNTQXQo6jvBNArUq9ls0ONhEl2qOM5N&#10;7RPyesZrSo05PRMNSAtToNV4kIg6kuMir3l2YWjXDxRAOVDT3CYWWmgAU6ajGvG1aYCWKzlPEgp0&#10;zw7Y07RjClVcKzfXt3wdPhPQV6zxhGtEzoNzGXqI0ArEusP6OY4J79xocAxPIUafCvjG4vCtEeDS&#10;BFUjdeE8BXHz7btjDnthELC/u6tBRnw/FAu94wDyHMRk0JyBjMBEe2aZDEoyxBxpfWsvfPwdQ/b9&#10;I4SSZTM0vAo2PlPMwvlx/8F90q3wHPZiPoKBY1WUg0ERB8U8f/JBZkBUWA+osmBkjVybUxNKtFxJ&#10;ssjooxiGR3IHzwZZjt4GO7jW5VLI2qzU7zJ3hXZ2K+1h0uBtIsV9VBWD5i7dci0FAJQy/od8N8n2&#10;UPIGTA/ojJlKm6iLRGVBVmcpVFKSgsG2F7pDJh90Z0duYESi6I/94Oo9uKUDZTKfGT0kh+Asl4EA&#10;qYGdKL0ZafztQCNNw6AsufJmMhBKhjadkYHJoCcNmYpCZ09rA60kD0B2wto682Q0q2iIGPfnw/v3&#10;w//67/4dv/6TP/pp+N6Pfz+8fXsS1jbXw+n5afj8y89jHnjFWuiPf/on4eT0OBydHIcx2Exra+GH&#10;v/dDnjfI+0/ifn53fBpevz0Ke4f3wl7M17/6+hsi/NGU78zMOr+ax/xyGfMzyJSM477djDXDjA3g&#10;k4tpmDdZOL3VgAma1oxxuQfw/wk9PqxpxMPUtEta7//cpl/6ucGVGqaUlihiPjyDTuk4bGxMwkcf&#10;PuN5B4QS/oBtAYmrkYErjx4/5jBCQ0o8Bw1vaf5At/nOyghix+DZoBGCxhm12adzrlUMfapK9cfO&#10;7r4ovHh2xYjDEqKb4s9u7+ywCZTMEHUuC7WFoXqKA2weLWQQh8YKfhbxHEhEvDe1zyarHmgGmzoW&#10;dlRfWidY+QrlrVo1A6k5XJVm0gXSUkG7xNrd3NgMl1cXjCuQpdqKfwPMwAYuWAdAbMfcAO+L5w/t&#10;uvMz6bnLoM+MkyAZns4IdiJ64w+A2v36zRveo88//YKv/+TpM+qOTl0LwkhyyMswWDWdFbVM8MAi&#10;WHIAPQnJ0KiWKY0Kz00hRey5vLkiGpoySnYih3Eh0O50QKa2X8XaCQ1gGDviueJz6RwTUndrR2ZI&#10;oPfi/tE4xRJIlbUogSBFDwBU44PDAxpN0FASjXI4Kcdn98u/+7tw7949aj6Tcl2NzGoSjCsxBRlP&#10;Cc5QTYH+DDQDk9Px1cU51wF0DfEzk/jeX//ud+Fgeze8ef0tzQ23Yz75xW8+Y36B/sPpyVV8hqMY&#10;y7Lw1e++Jmuh74qBmo2z/vnzD7l/kAtt7kpPFDIOiF/TWJevbe4wx3oWnxvWEjQSR3HdbsX3PT45&#10;Zaw7vzwPjx494rOgAVCMTbfx83zx28/D8yfPOKRFw7YnQ0EAJKAF3x2/87C71nAXOebKyEyqZtCI&#10;Z/O6E3iJppvIxZPMQ1Vbt095IaVjerHL0KjG+yJHQnMUeQkb0WB9OS6jQQ2kqswylxy6v4tr49uY&#10;L43j/dkFSzKL14AYcSuTzQpoUQxFQXePz3UNZw7OUevZY2+i5bge66Sqifs5/j29ug03p5dslJc3&#10;yxArrJBBs5ODovjaYBUhM+4E1CDettFnzmG++uGzJ59gw13HzYsObJHfaW0l8cnS+jyFhZAFqQSs&#10;9FoBMF4sIKkQVsRGAtqMaD26WPYMqJg4oYOMIhS/0xrhkCa0Mh2YD3Qo6BdIU0qdZOrzICihY4vJ&#10;BgKDNQhKaxOhsUOh/XijiehxoT1O4sNNy/fG9WExzOl2exsO9rZjQJwwkE3Y9FyStgsthourmPjG&#10;QmJjfRIexWRpQd2FnrQkFTlX/FzUCQPthQLbc95L0mwWEsOX8YKQdklH6fzikgcoDkBpDXUM6Pjd&#10;0q5kgJLrJkggmW5oKJZGE6LjgI4pic4ThZSN2fmSSMuWnWaJuEocfcEDBo0cpCkIMAhic+rTzdl8&#10;S8gqHGLSPsy4yNnI7ESrIV2VRXnPRgI2F6fIZSYNQljE7+4Q0YfGQGXdKTxnOAGhMMQ9wVp5G5MK&#10;fP51Bswxp4R4vjRfgIgonI8wTWLB0vIz8SCCs9fVJW3tB50zTO5iAEPQBGJL6Koxn4tEz1UcgarL&#10;CZJ85N8T6ZfbXJGrCUQKAQ77+DxwuNAB1sEVKFDAhgHx3t7dlj4gxW4lXJ60zxCQMD1EYoBAdx4L&#10;Eeh6pKB2fSuUK0XNOzX64F7GZJHiv2MGFtAcl+RNwPV5EkZ8jjEBGK2GPP53vNAwWd+OgXU3FuRj&#10;Nk+6THQApKttX5huEOiaiOYhn8HVzYAGQkMVQW0SC0E0+ZZGIkHkFAkRmkpYT1gDtYX76ahEeqBc&#10;tNRErniQCiGq6RqDoIW9IXJMilE5koZfJy1BvIcSl3pARKVJujS3ljx4kTjgueCer45XB1de/Bwm&#10;d4WTQZjzyLG7oYhta6SWUFdCTLbec1Uptyw1tUT11z61DiPopZjkx/044f6UmYjcb8dseOG1SJlF&#10;ooY1RxOdXLS33oVtIzMP6gWyUGp0WAMxnZWDyDj2jHQHEw0qG9ZUF3qjFuJeSEX3UnQ17H/QSaSV&#10;aIOPvHAjLLDpTpfGrCCVsKiKQf+uogZSZ/fDkpNPNsmhgwWqoRuiFZMy0YG7oCka1iaQHTXcdFfX&#10;w8r6ViwWNiD0ROfdEazmgU7OK03GipqNaOxbLuvkKmz3xeDmWjBoDggKNm9L3QvEaqESeyZ3REin&#10;pN608M6IyyR+jm+R0m8Nt4Sk641iTG6ASVQtT5pJxgvmXjtVcsftk1tu/o8MYliMhXx4LTqYksIk&#10;ZGRZl4Pgb0GqZG78Ys59jq8RvcukXlqcbDDT9GTMpBhSCyt0Ga+1b+hArCZLYYT0LVHaMloiugQD&#10;NwwgeA21UTDSViLpzq60pDUXGlpk/kwd9fdU+At5Xso8CAWei07q1pluRpTdUmg8IG5UXEkEHfuI&#10;moLeE6JHSAcI1N+sTwYgQtYNRX63JFUMSWVdqFDAXkJ0WAWqNcusJ5cxN0HnB3GsaxdCVeI6IJex&#10;nEnLhQhANWGRe/BMsB4h5CEwwKEINtGT1loERXg+t55ga8OMdkh2uXcZN8pB1y5pJuaZhgYo9DLH&#10;OTpI58Wg32VnDp4X0kGrrFum/dyZ9thZKzAJdgtsVbDhd30DzaIR0aBoJELz8hYDUJ5vY1LsgVYn&#10;BZxrrWWuwXWChgwbhAVRWvhd0OyBtMd+wRAGeQwLqay3pmdDOg3/vrxlbnJ0dMRr+fb1G55fdHlH&#10;jBlJSzCJ3lMjp9JgCv+erG7Gz7dCdO9kshlzpOtYUF2EvYN7MU875ODg/OKKn+cq5hGQH0Hes0WH&#10;3pizxYKGTXjLOeRGwmLNrm7shO/90XdLsy+tr9rmVqm5vEKWSc/GxPc//jjsH+6FZ8+ehrWNVRZG&#10;pFsaYU5nXOuQZtaoK6tyoE0i7+9Nb5KDpoT+kT+2dkDkddhASxp1pelOYUDD8PxbNn7vXkyOrrUq&#10;iluDptj1RvUlEwzRczNr/S6FWi6KO8Sr0Rk0p8mkx5W7aUyTh7bxwFpyAxh0vI9yx3Uum8ZGPhXd&#10;sRNSufXgKLmPFkZqU4bIKBc0YJLcEOLJKH4NOf3AfrAREeNcr7Olt35s0m3mQLZNJmaiPzZGCxOZ&#10;3SU9xTuDqeDv4QzGOY3cODmog/oJxNjPf/63YS1+3g+ffcC8BU3yLp4P7y5PGdshLXPv/n2+/5df&#10;fcWG1UH8b+QtyLF/+8UXihEEclRE2D58/JSUbeTnI5ixzZWHwJ0X/7e7vRZrgC2it7AWQSdFfnR0&#10;PmNz/3reiKrf9S5vLAXVtkPD858iV3H/UKckGnjSqGzb9p9l2EF2yGIxGBThz9u3b1VTxvvy4UfP&#10;wt7+DmMTZJRwi1Hbyfyh5BmCpuZsNh30umezuU3tOlJdOYDJdKZlbs4il0I90xgI0jdi6mAoS0ZW&#10;Kyfgmo3MkRoJZjoFavFWWm/O0Ud0Ku/iXl6TwczSsjtudqM2u6VbrJrLSd8cw9okK1MQWTjn8Bb7&#10;BMhs0XuLwdQsmVnwZzlkE7ABa4xOrBMxrnBW4jXJbINp5OnpsNdQ7+K8Qx2DOHEGjbJcDRWct3iN&#10;uZH4aETJYEKUSmi3o16C4STu8fc//gHvoxy7JYlFHX4M4akduhxcnYnWpda9Bnb4rKOxGEvI16V3&#10;ecsGXmPtW6xhPA9IKEnvt+MzEXhEZzd6CTgDkRegHsRageswzkOg01YsR4JzEbENtSvqYNwDDFnQ&#10;+ATIQDm+6qSUV15bmguvhUZ0MlBBc/Xs9Iy5MK717PyE+xAMMAGKejY8yTwrVEvivEOdvRrfGxRj&#10;rGOgBJMkwPrWOvsy15fncd3MiDo8O7lgjBjX0hRFw3Ez3vt3R+fh669fE9B0cXkT5tP5gExEDoNn&#10;DPo0mH0AR2FN9QZYAYH56s1bDQNmM7r5Ak2MvOYwxhj8+yjuQcgsoB+A5iQNwdDci/cAtN1f/PXf&#10;cg1+8803HPYlhHFvKRw0XWWGF6yZnRNYhDORA9Za95nAmfhvmJWwh4T9uxASNrOrdtJBxLOHXiBB&#10;UtRyLclwkKmq4o0keeZaz2g04n4ACR9/7/jsMsziz63Gn9sCywnAi14anaSlxzgwi595GtfsSm+9&#10;Tbgaxxx3hp8p5I8BeBLqgCmak4gpiBFgX2Congn6Fkoxf6bxXL4BwxRnTq9GPodRmGMBqHe4s/0J&#10;UHjo8orSI+cd8N6xoKnjRAdeCYJimo/mRpapaMVE6GDvwKgou3gtdXOQfKETTrQYKcItDR1I+729&#10;iZurfU9DSRQkCsebisvE225gFA6nwOvKUEzc0oRiYUHuZhDGT80YPGQmDZhe1JpY4gAU+mhpOrGa&#10;fluEcU9Maeu4yGDqcHx2y9fcikkS9ebGmDhK2BOHYfywfA1RBnMuPiwwCppSi0SmHHlIgtvBNJme&#10;Apor47XBbaqyMQk2PJLrpEtHpJKFUyls3ED7B8iKTTbk8LM4wNZioozi7uzsnAm17KE7OUO2vbWA&#10;TO+zbkDhRpz04jK6+VKjhfetYnDkAdYLlo2vIxg1tEUPfq4NaQu4VjhwdW4AyRhEa6ashFTEIYCi&#10;FVpwoO1wigF0EgIxr7VlUYZnAxg1XQNj0MK0Hqg20GlvY5Duc02dxtQOlFkFTQsmSQ9wIuowNImA&#10;mgCKKEjjRTogahr1nQ5gHAiYSKHow2akGK5dE6l7BHOO5YxrAhqNOGRw7TTbMBS99fR40K6bqGmb&#10;RJmphddJePwkHmTQUUnNYDy3xugPrCWiLtDwo919ReRWUY64FsaTeMj3Bc0NaF5Ad894n+PnRSIA&#10;/T40gdlEnspJaDYXko/oyJkciuF+uLBhBvSQmmXPgLge11PpAInEHXtWk/Hezb58oA0JWaCJ9Jya&#10;Wq1do9Uo46TepiIUUYfTMRPijkkvmpGkMve9tQwXOqiddFAg1timwhQ66m7RQKKwiYeacPgbE1Rq&#10;mK2MB+21RH3BPkwIptQQSjp/SUNsZHSuYmhCj4WBykwtjCAr9tLmG5q4ZjrELGgux6zKLrhC2KHh&#10;ifVGbaVe2pmYGmHNrnHKKwMiIq6MyCDajMVrrr1SCalYm1bYOnHEZyFimiYeNRs2yWk3NR0MOVPT&#10;Kdd7NUZL4ftyD2fAtTZRakJlg+kEk+tGaGUkpVgn1OuAngwQQHC1W1kLK+ub/Dtnw6Jmw08IEmmJ&#10;BTuaZqnZAW0aH7a59fmSe3j6DKQ2o9gqM6Lz0CTGYKYzOqsfVKcSFi5T44TNq+w9R1QZZUiTrBjM&#10;EjKj+3hAWqM9dwMmFZyiAneDmHQufqvcHKGzQ9RFOehdJRpZ7+SucPO1t3tlZhH6rjezMZNeYedr&#10;rI2IR4Feu1kHij5RtEaKUjOXjncahnH63wVPrkVLKe3IDHRJXYp6TwfEudDKo/pOWyszOghXj/iE&#10;Mwyiw/V45IZ9w4QfZ1zuCbBMf/rBSVwaeIotKIzYYCjzQe4AyV0S+e9o3NHaKCsfEKg0Bhur8azD&#10;rFU8IC2q4r1HcoVJt/RXOlKGM6IsZOABFCBZAjzH1Kggko/ami31aW49MU8NhzThFb1UTXQM+cQK&#10;aAYtLZmjzInGEAJPFOz0fYCFlHD1ZEJwjfcJJmX0VSa3aTTPJY8gQxOK9admdNba0bQlHYXO9XA6&#10;zMuBlo0eAJ45NG5xTrAx4NdFow1rCtP28WiNDAdQZXvvZWq38nllXIM4N/CyWDOTtU2eJyHkdyZL&#10;rRDX0PJEAq/BmLJt0vLoWKrmEfKOiysYeMFIrJIzXpkxf0A+Mp1LsgKvcX0NVgOMv1DMjcLxu9Pw&#10;zas3NAV7/Pg5Pxeakq9evuC9GRMdsMX1jfdH8y+5MuLMmc90LcgDkIv2eR1+8GffLTfeJKafKN6p&#10;UYJ84/DeIeMNhOaBjByNY+F4sE/67q2br6GzTEUf7LgbrE18NyRJ7vJs0Jo+m872iijvzIWPZQYy&#10;ofRao984KCuECC5thBCcP/D1WiO2izsB+iT5U9hFnIjDJJtQ5KattQOlPmnIUWeX+WynYUL83hVd&#10;K21y0Ys6iEEczkueeUYXoTEo4fuK6ya3JEbT9W7kiQ2CwgrXRV2xKhlgLfi5Ozf8cg/BGAvK3Kdo&#10;NmjMSigxDKhxDdxkCjGmQ/YN89mEuqSZUJYNg+mUf5XWh5OG84KUfeS+m3FfnF+ch88+/5x1DSVY&#10;OjW5sN8fPnsSdnb2pL89Ui67vb1LeiMGwAAngKoK5NZBXEfQ61zbWKcGGrR34Q757uQs5uYzDjrw&#10;8/uH+wR8YF1Mb+eDyRKaDhdXM8aE8UjyFk2fCdHr5nRvp2Y2K/8zzbpgI4L0h6geNN7c9P2nDb//&#10;lItvQgomPUAg6nb3tsIHHzwJP/jBx4zpoIyjQYLzEY+AevRLsaWIDOq7oY4I1nKTxE5LpCn2F54D&#10;9eHzu+ZD20h/HawZaJgm00jSVeM6Q2MLuTpyJgxXeqL5V+T2viagBs6sjMYCQugP7tFA8KIewZlm&#10;wwOh9WeM5TgT81yoL9zw1JyUDnBO7UcgVJnLxpgKV1bkp2q+LAcWFCS99HvzYTiNeg2NshcvXoqh&#10;1PUelmqICPQaan78jWaxhqudm9WWw3KMIDslrlM0yvb2DqxXPaZ0CGSwqCFv7ezChlFZYgc5v0jU&#10;VdWWo7AZP+ucBpK3bDiyTqSL8YJrCNdFqYuZGGqgpyJGJH1CfB4AEmAuifOetWPoyOCjMVC8n0C9&#10;guYN0yPcg9NY4wEEg5oSDW/s6SyTbjjWA0AyiUU0m8rIMbmggxlX2VEZtQbeJ8vfQ/V2jZ2Ml2wm&#10;4hclQ6aaGChCNDeXjPsj6hkjfoIS23t4uL+zzSbUwcFevG99+OXffR5mjJVdWCHzAszDMwK1cB/Q&#10;QAaC8/LiOq6BaWjj/UDdiD9Y+6N4T0GHxplPtGOMBUAqHt67TyQ+1mZv6Y8K1FhIXcXn8vz5cwJf&#10;UPdenJ0TYQxUJ2Riyrh+fv+Hv0cgF4Bnn376Gw27MUC4nfH51gbvMAcx4xFrBihQ3GfcP+SuZCsu&#10;FkQ/45mo35R7YLCkbmFZpJw+SRflbtoXjFe5WRxoLPdJe7bRQCwBMnCGvjh6F+7F/GQF+w30XHeA&#10;mIPGOmOOHG8p6vqIY+4s3KLpHv/1zXwaziFDE/+9wTF8GFiiGbX7dXyUZuuBxUCZChhFVjGGQqIm&#10;ARd6uWGPUXs8fXj/E2rY2QkPybMcQBdcgKUPstruairq5dALtBOLAYjwFzU7vuh+Uv9vvhyKbNzY&#10;04sLJuk4XLHZ2ShDIyguYumqyCEWQrCt3as4oYSLK3Q9bqaaqiHwtEL4oKjNPO0Jia4TOi4Cwq7H&#10;Qusk8fGZNQYqTt2m/Dx7+7uxwBfkfXtrnc4yoVVC/fTp09DML4niQ7KEQ6HhhKC2YG+8F7dzTVZo&#10;JNCwaGfy4a4wmkDgveM6ZtbwwPWCM99pyMeggqANqDZ+H4tXgr4tCz0UVUIgVYSv4n6Mah3gmmqo&#10;kYFJxdu3R/H1RHOkcxp+jz9fs9nERidRjQomLL5a04PR+Glla46kh86stvUGPUfB+pLFE+DiSPap&#10;LwB0Ude5kOsYoPpWtMk5E6ieDS2ajJTSzaCAKumBakScnp4Qcfnu+DhcnJ/JXnshhCLQoO/eHjMw&#10;8vMggONerQnhhW2JA5GaC0hIi2AnNCFXaLAB5KEnomzU1gm10jKooQicE+58Sy08IImw3vj80MyK&#10;zxM0axWQQuzgMMpIgxIyjp8fCLe6YpKE4npknRnpWuW0mP/yi6/CyxffWqNGSFA2RJz0GEYk2LL1&#10;nEKmSfnm1j7RPUDrgbZL1E/cU7t7+2EjJngQ76UOHfTuJhM2B7DXRqQVj7kOWjdNiAAFvB+0bzuD&#10;kmoN4VeiwQInw6KSrgSp56fGSLA4u6DMnYMLkuTghoirBe7L5N6JvcfDJjPyJf7NJkImcXw8O4lQ&#10;p+SuY6E8N4INezrRc4v3qHIQp5Vgvp59KiTYkEBzsJQDb26nvcJNmeQ62jbW2ysy00SzgTbIfdNJ&#10;MxDriful7XmQ4vcSBWI5l1aJXrMf3JYrOvVJQL2giO2Y618IwhGdpjsPLJIemiAUmaiQnQRiQY0A&#10;FQKFLKX4iTLTuhmlBqvfr+9SYyvZyAcL+fYyjuh0b3ubEpByQvpBGJr/3Lu4L52aAsHToikaa50Q&#10;RrYwJbIIvw3zjcn6FpGnmdHJIRfarKglDUFNsaAkMctTcymzY2LFA7DzQEf7ofNz62zMMTJ9VwYO&#10;0rBcuoAsTDm7E3fGpJsGG7kaxVqHI2lVZXJ6TTRT0YaF9JB8X/ZesRGsISiB6Mw6N7wuOymWPj+z&#10;LgyFa6Jfia5yR+/NLRA8IFeK0slFPtCziZTl0Eq6tKVjGouDVppx3AtVNUwhQy7Ey8gDB+z/iY19&#10;pD2V3emODLp65UD5S4Vp5+Zditv42mwR4+OtEHCkdNein5KW4vXLYr5rPQHNjBTVGs+sn9e0zSCp&#10;gIFD5go4GYLUplDxHGuXAzWKQvu+j4jTJRvWy3/0/IPRNngIbIDYRR05DfdYpyZBT0OS3myGmgm0&#10;fmZJuQhQhG9jHrE0Yq+ziD/c0blOcL5NJW+CGClX2I5NWkqLFEr+cD6w4WxNPTYEqsqmMdngFJ6K&#10;pMJxUmeZGh9EpBbS/lxaPqO0+cGczTrp34J+O6JJlFGydMjWgBH0egwGIfkgY55KNKdcLqUVp95z&#10;PnWsZwwUK7MGiPICravTkBcNI0y1IWFCjTygrk2pB2oQ74fXubm+FG2lgG7SiMU8ke+9ih5QgzNq&#10;QnU09JlM1niN3377WiYeQAAc3ot52TrjwxdffknZENxHrG0wFRB/3x2fMC6g0KIMyaIl4rUwQhXn&#10;G4YPP/wX//o7h+xLBgaJ0kvTvCxzoyELP4jFEgo65IqTjXWe8bwnyOvHY6NtSxZMTdvYvEZDQiHS&#10;Cw+Fm0TMdfM5t6Zdxlyj5tCp1++JDD8MEHQei22T6K/BjcNCQlBGZqvRHdz8ycrCUgs2ebMkQ9NI&#10;fkBad3dO66QlB0mCJDd1sYcMmnVzCWc5zS1osiBduc6GIbVNhlIjI+UhpPz1em0yaNDczBW7Wxsf&#10;yRGztlFTMxig0ZgrOPfIi+Ee5B6cJqTekmZ8yPOvyHKhWUrX3znQD9qy+tzBponKSTM2c/E3UDLQ&#10;8AOdE/cYKBrE5934/Y++95HM9eJeQ+xEnYf3AegDBTVyCQwTjt68Dc8/eCbJlPhs4Z75Zdx/R/F1&#10;/8//+Mtw9O447O5uhz//2c8Ys2BigPv66ts3Qjxd3dCoY3trIpmLeMHXt7EOWsQaLcaW6UJ6j9in&#10;aNRDp3D2n2n2/dPGH+4FGTsW2X+/gZdyxIT6S/ng4DL73mugufDxx9+L8aNgjfPo4T2eEXjsa276&#10;IOBM2DiYxTgquRo8EtwTDvURZ0aVjVEa6rSSMdBoUEP030AN1j5BMxDPe/9gj4NCDFEQO3EGUKu5&#10;tLu6KdsrMX7NAJKxvm5iszQ2skRzROjxyhqpMozDuZSaRIkC3TmnQo5HWZ6ytDO7kJivj97a2GGN&#10;dXNyk0czqHNtl5tKjL2CZtybt2+Uo+BappKDAMoM8fhtXEtAjwLgsgE3VaAa0Uy1mZjWsBkCK5Nw&#10;E2srmo6hXpxMrCMoEyvcNwBaXr58yRiRTERxj9ncj2cOtMqRO6O/IGd2IeBXzM6iDEl8njs7O3e6&#10;gRxGlIMJ4yoddq8lMWD9brwezlsYkcisaiQdY5Zs/cBYw5kE993L8wvpuFEOZ+xa95TvS9dgb2e8&#10;zvnFGfMonIGME1luE8NGw5kyt9Zyy/qY52bMBegyvFAMo1lXfI/Dg8Pw+vVrxgOgqYGe41nhZi/p&#10;8IjpOLdj3Pv4B78X/vqvfx6eP3vCr01nl/G8X3JN4G5Auiyd12BkSRUpY1OvoVTZMjx69CR89dXX&#10;NE3BmY9hE5p9c/eC0Pvh2TOq2KBaoYaf9vCzx4+J1ETcgTHIowcP1bsxShKfHesZYJX/+z/8JZ8d&#10;8mPca8ixoQehntWU9yghWzmcxOBvrh4L7j0R1JTWWYrpVdroL5PjOgcofSc5uaYxJd81rXWGQ5aZ&#10;HZixhu1sUpc5hqPeK2+XRNitg8Fm07pBDxuAollHR1009RqgmhGfijocN3P2aBaIEVg3RHh11Jcc&#10;G3yS6nCyP7LC3b+4Xrw3S18vZe4wbIivW+xur32iBx+LuBhIJJCdiZ4KmqKdh/Z291g/QdcNjQ8W&#10;ADGpBZS/NL0jNZYYdAoFIbn3iTONjaYO6R0CCocl3G/rWgd+y8PWia4h2i1fJ6j4pAvNitxeDcnG&#10;asRCQhMOG7thIQpx2bUYrDYJN8fmw4K4IG1RzpmgyCIArK+OGdRX4oZfi1/b2loTxDwuHrj8IMm5&#10;usLUeMaFAGF/TiWs+ZORYix6EdGRmRpfia6LZhU08TKLQF6yE95aDLviYsdEDQ65KNAQOJGIYQIB&#10;C+6att+2Uw9AYaxwKtSnB16PGXy++uobHspooi2svRWsh8PG22zKTSizlCI+uxmnf4DcYmoBGi+C&#10;Lh2mENAgiBmvG0GESB7TKBEEZCU/l8bhVCg8IgZnCwYEUDWBCCPisQuG/Ap2L3qjp5Se5iBw4LMC&#10;pn5xOWWTjAUdpigxod/bP+AkElN+0IrHdqKiyzEOvjLjgcmgD72jeNhcnF/yfRGM0XjBgkNxKUoX&#10;zFBmFjMFSnDupk7HAILmEiZYubI9FpnqVAgRcxODbU9X0JGt50U9ZAEyWZMILtBInXRCcFh98/Lb&#10;8Jtf/4b08C7pqcU/V/F+za0FsLmxJYo0G2UFJ+eYAqzGoDqJhz1ou+VoEjY2d8JuLIIO7j+Ih+ij&#10;sLUrN2ZN2mtagwcekCtxH2zze9CNhED3kydPw0cffhQPow8J90YxBZfDYOcs0LCozwYUbSYNT6zV&#10;tdV1at0kJ7mldd3w7NCEgEED0+LULJrJ9Key8Db3dSpegXRcLNXgKXRgo70A10ah51rZooPyiINh&#10;RY1THmhIsDOZKdDpLjMazU6MSSMIz2VuPa7UuMN9xoHRLHSNOMyRGADajb08j8U91/L0huuEBhh9&#10;OyAuLy6ueICRdr/UgYBkpm16flbsh7mb97j2uqqciBYMyjIiyUgTEpVHosRCA+vAHo1rN61aT6vb&#10;O2cpIPKy0oLiOgy7pbTDcGgHI/PoglwpvnUWoyVSClomdBZWAUEEHQwPTGEO1iMjXR/DiqJ2k1fU&#10;oLy623OEyYOaAlpiHmNnTOImcY2txHUyAnIoGFFos42qrO0W2puamKztTRsB5s9CuGr0SeSfDlpM&#10;uLpBAy8hvflcrNWZu5E1GIoAzVlXRoknBF1HSknF6xJ1lBMzIy3k5qpCMiHOUxOMU/wQjN7LVMwG&#10;fbY8S2hRab5hPaTmXm4nRzb0jDRVE7jiOhdiozBSQ+hTFFxFJTkANtHxmV3ctW5mYs8h4QFyJCFe&#10;0cSkgDqGH2j8jIx6ZrOtt96PG+65aN6k7PVG5qJJB4frIh90EfH+U8f7qpSmCJJwoB8qcjE7DsFw&#10;LlDyI1MhACoTUThGgi2ovXpr2pnMwOS4qvuBfdn1GvIlM7DOgyjpMLYSNW+bAT2PBrUcO9VUAPO3&#10;8eANA8RuqQZF7zwiI6qwu9Po68JACwQCAhNmFLy4Tmi+ca+wAaz9wVzEdFesRxUnK0S3qsDMWZQR&#10;taNq3Dp+0ildLIXsoCtjUdmxu7H7cG/tLhOpciGk6PBrDTXmRZDRwKQ2U2MY65lO1mzKjJTIdmrL&#10;IF7LnXxFuk8wIco0XafEQdOZzik5FUhDo/GG+5KMwnCuIoFuiCDKVNTEdY4YOR5pCEzpgrhmYXKF&#10;tY84hTMXeQLyCzAqgBiiePm4Zs6CWIzcdDReY2MROj6gIyG2HsU8E8Lj6/F9YQSH4cjrN6/ZfAUi&#10;HXvkybMPwiRe49HbY+YEQH0gZ1Gzqac0CH4PmVZN58b74fkf/Pl3qtnXv+9uy2HYmANj5O04L+/f&#10;u0fNr+997yOhZEcST8+NYif+s5PjbJecTkGnbxaDYQtdXZcyjWKuBJObTk6jnYcgNExDYcHGYaXm&#10;ANZdHmy4p1y1ddGTZdmgzZq+X1sagwV3Kcf0wsMSHvHtnRMrjUEyvTZlThCnW7sxd/2dlEPT8fUW&#10;pv8lKQ/EDrzGqJZxRm80O3KWZOZExHQWhobf0Oyz5lYaxCbEo4xvNAxMrB4aii0sFl9Iu1OshW5A&#10;kfc+rYo80XyDtaRKxkSsXd77LLGue6GiB7qyoB50lLQmFfIWmE6ggIbuF94bRThyMdQV+Lk3cT+B&#10;gpi0R0nTjOcGTBlXRjKx+NXf/yqcnrwLn332GZt7wYORP//ZfxP+7F/8KdfSV7/7XXjxzVc8Py5I&#10;00RTb25ASGldupgz3y54doHNcbvo2Fy7up37+Wc8p5Dv/3Oddt9H+ommWnugWgz7ItF803Dmbu1l&#10;Q/Nla2cjPH7yMO6R5zTIgPzLyLR45Hy9qbBNJ/YTzggiiWBOMZZpHdxEm6V0ZkvvR5nEtOIyIKdl&#10;w06O5ohVNbW9KzZDEJeBkmTzKMZCaOGiyYE1TH3VmDslxDwQqfhdMKQ4cFnKpIODmE7yJ0nrWA0+&#10;SW4gT0YjDc07oPoSwlG6sa3WWnzd6+l1rHFVw9DNNZ512D/SdF5ycIi/RwT7zDVccK2G9Yj7g8EC&#10;GlI723sERSCm7+8dUHYJAJareBbQwAPPG+89nQ961q++fcVcEWg05AP4/eOTk3B8fMp87uuvvuJz&#10;Rs0OZDcZfc5nwPIaj6THDZkaGZgUrMsgSUSt8VxIdNF75TxOVhuauJ2NPSEVAq1sIwgpF9Pps6EB&#10;SjSezUTwXtK+1mA0M/Tq4vQ8nl27diiW+RliDV1wT88Gkwn+XlXwvfH6QAcy3hm9lRyS8VlgupGS&#10;1UXc42ie4XOkgUqiEdO40Ah35NAba2uqgYk6vY3rtrLRZE7DCuyDXeopnsTXvWFttrW1QcQbGWmh&#10;8z3f4PugtkfkevjwUXj99k3Y3d3nmn/09LHMuWIcPIuxBU67X/7ua8VUm7JBs359c405J/I3DOiw&#10;bgEyWeV1zugqjoYe9k1rzWleQ3ymz589Dd98/SI0lCVbNVtKhoyF3akBtsmSLmVdqD8DMAYZlRdG&#10;VOu8rEvlUwSkuKGXHP7SPzlA6ltrsfdCofvw65p2UPVpzBpFrr7WaLhw1EzDiHWbXq+O/28dOUwb&#10;72Mdc+u47Gfog8XXeLWchUtoqvtnJ9DzhLTKMuZQcd+NbMBS5uqdJI1N5ujId4GChVxREB2Z0gC5&#10;JPiKe3tbnxCGOZ9ay0OW3EDUIViPONG54NTnzLBULKjWsE7wstE5hglBaYF36kJx8iVKnnQuSm4q&#10;iE5ScwdIwhiE8LpMInO5ieIA50a12D8bVVnHTVyj0Kxy6YXcSoOrt+sYvo8uNgIJHrxMLipOXsbQ&#10;NCPtdzogGVLwxb5ZoShjR4j5ZCx6IAQiUTAwKBLee6tmRS79nrRxMxsUIDBgE6EJhdcXz1/TVRqV&#10;uGgNdiHuTPvBfZqS874h3ZX4UCBWiWeCjYbkl0lGl9l2fZWIChRzt56K4zUxccNrrnEC3lJHgdLa&#10;pr8hiQEqiiLfS9GpkWyjBD45PRG9spBYrr6nQIhkHSKaSO6vE7rv+lLNlLipT84uiaS8vJyG0/Or&#10;+FoXDORvj07Dm9cxcCzk3oimId7ndupGAxpzC7uVWd8BhxcSU8CRMTGAlgiardvxkADFYBMi/7VE&#10;u1GoYJKPpmdu7QPoBOGAefv2HTclrv/87CJcX16H07PTeJ+ved04IPFM0dDGYVVUmTYyILqNHICQ&#10;8uL3T2PwUwEfuBcotM7iUvB0PAcWmUEIIbpi2okOtCkkUmiA4r58FQPU0fEZi3joGQHRgqkMzAuK&#10;sjKNWtRPHFjTxZIJZVWOSaearK6Hg/tPwiYanvEPGn4TCsmuSoMv5BSDhe4Xkqrb27mn3wUpumgA&#10;8tqBaKvlRvXsgw+YEN47vB+ePHnGyWJGnZGRdPHY9FulAYUoOLmpwjWLSU7M2VQci8qWy00uNfqb&#10;+XQQOg69CgR+Jk9b0dhEI1y0jIZ7prZD7GCBGpToT114i0rXk4pOdEvfm34vjc+ltf+or+DpOikY&#10;dhTDS1MAHw1sNrnvXH6J1iWVOyEDBIXGz9L0BA1EmMVMF2x+UIy4EdpodUWGB73h5EK+LNzs1oCD&#10;KN1YgKChyIY5G9MzUUktB8DGbyHjB6Ktq9qulTkb8jI4admcQAyjVkunBgy+3iQXXTuipYKFel+l&#10;jBwSnanz0IVN1gHRIAe/hOaiqQP0GmsViTDRqIj4bsPFjUT70TxYj3sUrrtAlkJbC02lkGjU+Z1J&#10;BosrtCnKPHGZNE21pl2SM2ATrBAts7MxzMjO3GlKL0OJRo3UQsYoPDNCb73DMCS9d406IU+IcMx6&#10;Fwb5e6gRFVapsAxDQzIMqFD+vFEsmgQnEKsdU9swmM0k+m94Dyg4IFWKzFpT+eBCi33HItuGHnxC&#10;aJyVouuyG4RYATffPHjwRKIq7yf1+HDe8qyqiQQk+r0Xoq9rdR7jmeMsplQC3F1p8HLFc4rOzqF3&#10;023K5zaqlCjTWRC6kEBuxfObTmSInygWR0K1InHFlJXaJyi0URxTB7SzVpvQbVNr1dJ8hxqlosZz&#10;IssGd8GpfE3K8ZTxGYLpBaf0Y+UacFPH8AsJcSP3VRQ+KyywhYDp3TBAcsyGQNtzKCPX+dZmOKWb&#10;v611uJaDY2dVyHRg0JZaClVER1DkBSho87uJaw65azfped87aTBxsFrbPbESrbc3pbqyqzH1lzqx&#10;FJQDzSV3UgiZwLOH7tcjxoTW7styea64H6lpVavR13U592JRjIja4HIqpBuZGjCVtYc4zQZyCfrN&#10;hXRRgZgnknmpmI5uJxHrYDKsr1HKBY0FDSonoi/ncvOjxEcGSs0O1zO+iXxnI555iOerMV7AsTfP&#10;6rB//4CxlfIsKIzj84EG7woLVLn8okjGvWResLPH8x0PGMk97i2Gz1h3eGYDehoI+7GQjR/94X/7&#10;nXPjTejh0pIsGRGzM+Y2QAttbW/yuaHhCnR15eEEGyNGFyfjFyCBKMqfZYM2rCh5Rik7fuTeVGxK&#10;uWEmkyaja01PLUsVHYn+nqQpKBEjHQLvK51Vpc2TQheMylKhQuOjPrP7eWIYdIz7uO5g4w2q/7Wt&#10;G/Q69zMP2nDuZXlxJ+3RCX3fexjUvKc1WriZVnpTZ8n4wwU99z0G1Yx5IxuHzYcCrDOtWe7XS6FH&#10;rLl7J4/h182krcShW6+8Bc+GckdTxU6hdiyfUhQDVQ0u09DuKv2+uH/pM+FMRnzHeQ16LYpc5DbQ&#10;WX139I6Nc9Q3ACOQMQUABYT8Yw4t6ZaeVDjkNKgrUMhP2EjeDFfx5168eMXrgwY1EL54X+Q3lzeg&#10;yo3YNHsaf+f8HEAAMXyg7Xsz0/2lBrX124jKHEnn+J/T7EsNvYRsZfNldmcYifuXtNA6D4LT6yaT&#10;DjRJINfzkz/4/fDs6VNqsU8mNUEAI2pPC7EzJqJM6HI2WXPFXlxvMrAAy01DtcQYaoYGbVHmNoUZ&#10;S1KjkJ5ja71K0Aqni5ZaiaDxiv214KAGkj0abPYEzSSKZDIHQ/44oPGz3HVcYeDBKgdWeHYAdezv&#10;7vEzT6zNn/LhtDc7D7Vz081prGQZIepewk0XFNGLC64bDvjA2BpVbC6jxmMuFgqehy+/ecUz7TVQ&#10;fYcH4dXrV05Eu/D69Rs2zdAIQ12O9fnu3RFz2KV1NjFUPz4+oV4d6Lz4XPhZ1I1//3e/IssNsQE0&#10;1pEleq5i/oKznEO8+My2Y+wjhTbW0xiSAdmF9YZ8/urqQnFClA02HHszDijbBFknN/QQOwo3O3HG&#10;AGmu5zQb5LAoK2C9VGk6VnGfHYVHDx/y3sCsCtR4/DwGWbi+NPQV+6HWEO1WLr6oqWhWEu8XUJB4&#10;NnSwbTuj/mVehOY8Gvgljbx6goagRYheBPYxeyEG2SBnffDgPhuVyOf+5q//iuCl0Qp6NkV4+uRh&#10;+OzTz8LZ2S3XLyQgzs8vme+hngHYAYjHtdU61vsX4emzJ8wxf/vlb5nH1jBti2tjf/+AZ8Ob+Eyh&#10;tQujFQKJoC0az6DVdXkarFCfMd43UJIxFI7r7vDePRrPIQ7PweQYCwk4qgSO+au//KsAU1noRp6e&#10;HfN6sDdx1mAPIoadnp8xXi6NzENeIeprwesgTRg66YXPFtReyDMTitMMMTn02uiqCD6viiHukIEU&#10;r6PFsibKOwwMqyLekHm87lsYAIGlGZ/7GvLWXn01nJvXWfyMdR5O4r3+Nu6hS2s9ljFnW4vv8TTm&#10;byux5luLa/fe1jZz9n4Rz5ZO5pedAR+9jSexd6tM+apYj4FUaNaCHz57+Ik2cUXKHgKSKDMdm3tL&#10;awzgYEAgO4yblm5sc6HjsCAJhaTg+4iLiBcULHwLuLAPJyJ23IWcW9gw0W/hBDdZkQYBO62FHOWI&#10;KrLzXQrWCxoKaDI0HpWDwO86xR9HdqqVOycaUZgoY3oiUW11nSHorQ5/DG59wwNuNS74vd1dNvbA&#10;py9N+4IoJAuiuGB3YDwBq/JepiJ5cuTrVcADUhpU2w7FngZymj5Op+aKA6E31hQKCCocqp2DDgxG&#10;0OgrOVkYqesc7NjKgyYu6LiZV/G8xpPwzYtvZGVuI4P5/FY6DbkafaTuEpmkhseMhZ+abZpsiOYj&#10;tyUVehB/x4GG4noLiJ2JNB0xTTnY36OjDhLunfjn8OCA00MIfj568ED/jn8wJUMnPk2ZhE5ouNku&#10;4uEDajASDQRwUoqQQLHhqQRg2bSujnPQ4pkcEHVht13R1SQ0D7F/HEBoGEJsdJV0aOlc4VChdfds&#10;yqIh96anAQ2dmKd8lvhs0CbBJASFJP4bRUzmTr6cJbtBwDrYTh1JFZpZCKqZxe3hWIT1i7V6Eg8s&#10;oC4RNCFgTA0c61DgkasAVqE/ZiBdkzjp5g7pu6vUHoQmyoNw79EHYf/gHilP0Oy7uoFYLl6j5+vg&#10;53FeNaRjz3jPkHPMqZu5ZGEFaH1CoqEYxZq8vp6SNrKxuRt2YxF1cHjI99/Y2OIzyYjmEspLaEi7&#10;hfY5kacN3XR1X4VobActTU6b4+/W1GVU07HPpAFFDUfeBwlso7GwXC5ccAjtgsCIwoBIrVK028VS&#10;TczWyB0+HzewiOgxDad0LEkC+cnwo/QzwAE3coOB2imdpkG5aZpoJuE+ofBdzJaD1iB1XJzMCUmg&#10;xg/WQVXYLc66IXTBBlXlUsX00mLHiD2gsJCuaBpFafHhZbswEmruhoUpybkE50UnalSsN2ooYI8v&#10;LUHQDpqKdwZGRCXlyYSmYCOFkgQ2/SHiCdT1srZYdEXtR5jcBIr5q6GGJBWmTFPEFKAAEdcxId/d&#10;D5vbe2E0WZcwvqeWYtT2AxI5ueNmLjRJScoLN/5zHgkYFElcPR80cZKAe2LXcqLfLI3yyOys3LGJ&#10;klB+KRanLlthHbRCnkeMgYlSRed3i1cjiYW2WNI9leh5ORS9qdGT5Qm5J4QKmkxIQkKiKWcJaZg0&#10;l9zks3EHG9SmM+d2WGaR4Mkdz8hisON18ykftASTYUJ/JwJlmm9uGl7P/UCafqlCmgVHmbM4u4nJ&#10;ILVhYxDBeb6yOhZ6z9p1A1ptLPoF9hLOfzT5MOxDYlr0nRvnCyIAr+LXO2vqMren811rfVehhPAH&#10;1JS8cII2nRkFmJyLW/9ep2ZAr/1SmR7L50ikXWvTG03kiW4sKsdsIVWTHmVlR2oUe5gmUz837g/E&#10;+dwUDjYXipxUe2kZ1oOzKJ9NI0puQn1i35IibkSPDEkWlIZgw8Q6d0DjMkmvCp+5aip3pv1pz8o5&#10;LXOTVTTAZnBDDG5aL9mMUOHX2dl2aefmRFuVUdKYe6zPMr+GJQvIBqgHdgFjWug0BS8qvhbQoUgW&#10;kaOUjrnQmmltuHI7U/IO6p00ZseMkSiqoDeLa0QxgMMWOl831NepY8FzRvr1wb37dwOpmNg+fvIB&#10;UakY+M6XHWVK9mM8wfAJ5xjOTiCooQUGtMhOLFwR46DrB1QfhqVAaUPQnVRWDKs9FETRjDiaFXX4&#10;vT/5l985Gm/SL0toJoQBGAxA+wrD4o9+8HH43vc/4nBlEp+rGbTcs5LLkD6dmAZGnVrL6H3pCzaV&#10;UVi0dqb1WaMGvCj9RJzajIzaYCEbnL3v4r4H7pUd1vnfpelu5d37WgOJBVlIaG01EzNrC7a90Ll9&#10;3w16rXyPojCqXYM3DPdJScvzocGpgZ72sAZsBdGqWaG4XzvWqPHZGYEmfdY8T82/1BD1kKCszBRp&#10;zFrwMNtnBfIZrMl0nmXemyEZQ3nwhN9FYw3SNsV7On82nB9CPZkz1oVN0hCldGwkBYGhDdAlx+8o&#10;1H8c/765ugjLfskcg6wXNshvw/3De3Q+PTs9CVex9rs4P+UgHHEfWtx0FUWeG3NUuHNPNldFoYbZ&#10;Ri8kNt5z3WANDONh0IM9XqN5FOPN/8Pde7VpkmVVmsfEJ1x7uIeHTl2ZWRIKmgEaGrppMTM/q37B&#10;zP38hrmZK66GfuBimmIaGqiqLJEyMjO0h/IIF58wsznvWvuYB30x1w3FE0RkiE+YHTtn77WXOM1/&#10;F+Iwg5jX52ZUi9Ec98HrOEUqfdBG/39YfYXlOYzXuh7DN0rQJH1LAfuqwhQNpj5M5I+/+x31krt4&#10;6OXvSrdKD6jhD/0dw1ECwSLYrSTGl5Cq0eijsq8xa4YzgPOvsFS7IAho6ICVy8Z2DO5ahQ2tewNF&#10;q5CcD2KMbWmYtVi5X2NQteoM0AE+KYF06dA9gtY4IydiyNuax8Nzg9zTABdKT9vFdROrL7zPC2Bg&#10;b3c96iEtt+UTz8WK1+IcVd+y1HXhtQGbdIZLWroSEMf/pPDKvSk9EEOb13kN0o8LNM2v9+LlywCk&#10;rL4DSONj3L93T/eN+K2r1458H1G/5fVMn/n7v//78o/jXoh0BElgbhsHelaeT37/yRPAwheqX7gv&#10;nOeqAwar8arBgzbVtq0tfF7n2mb/YE97ITWSPfRcZ9qrzyGHkKKqGOPanmquva/IrMFFruazj5Ab&#10;AFf6HEI5uY/lPDcDuh3VKWLQrztdIwhMpdbk2doJNiafyT6bZh1SRxFsob2CILdc06PUOjt/LUUX&#10;EurZpI0hb+4F6DMjoIL3/Pqbu/keMp505sEH77+fzl+fa/1uTLZyL3+Qjh8/Tddyn8/A/2zxOj3K&#10;1/UAb8Jc9/7rP/6j9PTpUwF1nMVUFT//1Sfp1u1b6aPvfJhenrxIb711SxjHFlZbSN2x6Hr+IteO&#10;sO4naUo6euQEYBOENdV8ayPNtmwPoRK48zP38YcfpWePj9OjRw/Tl189THe/+DrduXFd1wvP0nkQ&#10;1KrApDgLZvl9u7Aqg5ShfonAUAg/8jVExr0MDKV4pZtFNw1grw7SXxe1mkLA8rVegQUFcYwefJWs&#10;lmjy5zhZOsyG77QF7pT//VZ+3Ws3bqTzSa/v93zRpbuvcx1ObRwMcp7jm9N5urOqFEZ3cHSYN6Ba&#10;npGvsK3R3+30HFuRka8j37dyOKDCGdlTOevkB533tWv72z9hM9jd3nSSZf5Smu7nNwSQIV3FoFgn&#10;9jkXjy8ury/5xPmh3hQA5knaKUl4yYyEQrddRFpnM2ljajWI8SR/tzSMNHrkvEJfLy5CA12pIQWI&#10;rCNBbBIFuQ6KSF1kEVnGNFFBTRMNE00BFpvb46SNDb0O6YC1+HnjzpsZD8jQr7zZK757LeqrHnCA&#10;r/xgfPnl3fT40VPFyIPQ23vMTTeHRRUMGaRThZ3ERskfUFiV6SSFOAUzmypgGd8f1trrk5PQ/xtc&#10;YtFubEbaUL6ByCg5zJVgJ5nWRvr7f/iHdPb6PNhPES3duvGgEHcRVI1sGQqedQBuNm83A/I8Jhcb&#10;881IrrTkiOZlVz44y7FQm6kRSpoQAVSWcAym7krUza+xt3dFIJtS//BqDN8ITXPz/07yon3y7ETg&#10;zuPjF0oKYurEepNRMnLavFm/zBulJoD5a2A0zoFASi0fADPVIaYqMLRKs3+o5OdNMyCZXufvh0fC&#10;9WuHAQoEGwNzXsIRdrZ0P0nWpSnk78IuBTyu9D3nakQs06hGHz82E/mHhS+YAMvakjx8mk5enaVn&#10;T58rHhzp7vMXr0Ull5HsUEm+y+sf5sYFoJIDj99g4sEmLSAdun4u+g6u3Ug3bt/Jn/Mwf7ZdySf9&#10;lRv5EyGlhFFJY3MB6JPXCGmcYt72bqDXCsg4F3APGLySGe6pDmcZ0yrS/VIKA6h8U1MW2IeHAk4b&#10;Gd5u6B5IzknzL5DYNGkF0kxtGm1/TKeLAUxeLC1XI8pdk9kIJuHwa0LKAfuS54Z1wSZpmevSm6cM&#10;7CkUbQdAMTTEQdwVOWCKKc26C4DJ3pPF12gVQEIVjXwdaauS83RmtcD0W4efF2+o76Xv60CHEjsv&#10;L0iKh7odvXdKwYR5rdhOgw9n+/NU8ljDI4uUrNncHpMMUTiMxIIOhmPfr0eWnwHCtUBinnk1OQIz&#10;h/A7MlimtSd7h3UAD74GOsym9ggT0xPm1PIiwoJMX9dkncAK9opohgxUXq5n1gXGyQDkSowD68TM&#10;X8Zxddo/PNRaaQWA24hbfLyqJNNe+t/1qci76jAdb99ogIbwYFoHUjioQLh0LvLAyPLp8tzHn4qN&#10;PlPhYfbbZGyuqjeYFZZMreTLxvsXFrrZEWY4WkI2xNlnMN7FV3PJqmnaWA+dPWP74Z82nWGmPoRZ&#10;fZFPpxLG0VT/JCGa53WoqnFav8wNWRXGwEooXltKWQVNsDAWzb5pghHYS0rBD87XrhjTRyMBowr2&#10;E/4/RVLPcMOp0xNZQHA+yOOvrVUopgC+z/N5zxDwNJjnYuDk96aIZTIO0+NMMqelChPAm1V4PGqN&#10;TScRRjVVcVaYLFUkihpESyPTsxKj2inBDGvMdvRz1geLz6xeg31ityFTrvqQWNfBQl+Pe8ylh1Nj&#10;+WvIu1uxLIfwbnHYykxqh8rKg9Uy/Ku8T24goY57Rd0jNpWYvksn/K49YGHK3ndDKgY9lsUkgXFN&#10;+KHJs3O1DBaK2YwpnpFmYhCkdJXlXi/FwhsiRdGfy/4zrVjIgDvrrh9l6N4fm2Ce17pv1BVtDDYM&#10;8lbyDN2QH6OtHApIqtRh2WScqZhGHqMGJZ+T2zt7Ym13ETBykps8pusb+Szbu7In5vlQO3UcAKqk&#10;pj988CQ3BW/JUuLiwkMhLDg4b7a393S+gTHxfdiHxPAXi9Dm5Ayu5OucrxFeYZJmzjnDr+Saale1&#10;GKwC9r3dg6P04Y//6F8E2FeYTcWfrHj2SZ67MU0ffuc7+nHz9s18vXbS81zLU2eYsV1HoNB6RI1G&#10;SKUKL9JgYzPg0/AkTtY6hhIaBMQAfog0X3kcz83wL0yXSbCu+mAcliGIGE8RPCX5cDCuxdyrq+Ct&#10;pZGhrVo/wkc8TOzHlOsx/KK+DMIo54qsgTqfk93KQHoJ1tI/DY9UhVTRqJ+f6+8KdAzgUc9XYfq1&#10;ddT7kdZb+7yy3+Bax9Xozxrey2Z2DeOZ2oQlT3rDE3Z44xntJC+eqq5mQFhFAEl5zbqtxxpE/r3h&#10;dzvEQKicL05aTXpWsSo5yTX2JNiANg/ttV+x9149OpK87sOPPpJlzrVr19OU/ZnnLz+3e/l5BJja&#10;zT+z9r68e1essWfPXqhmuliYGc5nZsj93gfv2+KDYXpeB+cLfri23MGbD09NGD1OKXIyeGO/YdWT&#10;+JYiuWwDuG2i7vrv6oj/nuF6CVIb9FNwl6yftiPUpBllnfv7ewIkqJfefutOXneDQilQFh0eHqTz&#10;0zO9LgED9HOQH1Cisb6k1sqvBaDUhT8e52MVwE/dVCMYqea9sae6rJoILovhdB/1Bkymlyev1UOt&#10;OitAqAsOc03FQE+95HIVzFr/N4QG5I6AsUqNxcKK8z6v5U3kwDCc898DmDq6dmQ/y2DscsYXmyzO&#10;rS6e5yZ8YzmjOPs0NM+f4yTv5VL65P3g+fOn6ebNG7mfeS724Iv8s22inEzM9/r008/S97/3g/SX&#10;//mvBDJDHliNnujLcUgBeIZPLMDlq1xD8L8f/9Zvp7/+6V+nj/JahPkHQ/mD998Vo3AvXyfupfvc&#10;Jv/+e+l2voc3blwfwVyemSt579/a3dZnO3n1Mk03ZloPWBkQdgEL/WB/z9954r7inbffEZuQOgTZ&#10;Oow56k7OGJiwKKA0cEQ5Fco0e+ovBZjT+0CCwT9vIkn9KtK9LS9nb2yboq4ye9OhEia5rML3dhrq&#10;CHphgU35v7GzINDx4MqBACvqJ64rZz71HMQbATrNRMNWYxZmHLNml5Jotw4MyZ+bz8n9YJ2/yM+w&#10;PXutLOA6vXXrupmWUw/wruX+8+9/+Rt5v9LTARjeu/80XaDYy5/r937vD9JPf/pT4RtYy/zbP/nT&#10;9Hd/87f5upynj77/kcJKtve2JWE+OXsljGYimwLbanXrRdremGlfEmls6WvD88F+wr0Qaev8XGcJ&#10;tePzp09z34TXIdZKz9THc1acp6VYsqe5vj3N+w+BZFXkGoDHLNSX+hnl2T85eabaReBq5TRo19Hd&#10;yCAfQtZbAngmJayPMy8SrdUzRtgTHvHz/KygLoDwdPr8RdrO/2Y/76d7uW+t8/mxyjVqk9fERf4M&#10;j3KNsgq/6jqvrZ18fe/kdXMFz7/pTPsq6/tZ3su5xkv6xAig0gkGo5DzmmyCpgq7oFos2ykKDYZw&#10;79258RPFYC8XAseccDRV0e6pvoEiHlA2Ng4NUYeDLl+HubTkMOulNgDkdejOWxmzu5gFERbwxYfP&#10;Dyvmm2dQxaMJ0IHY9ZfJpmubdQLiUNTJawv5HL8mSCK4DPL/wy+mrZ00StT32o3yUjLIInGotWhS&#10;IPm1fIdCIoYHoeQC+VBQQpIDONQMhPSWouXB/W88YcmbK1IiNp2TvPFJox2pvzL0bAoabybDBeb6&#10;61UUNWaiIXWkEOWQYHGg4a+jGVDjAcNuPnMypab/E/koiEwUhtnffntP6TWAONJkC4hzM0VysNIc&#10;g41Coc73psjG1016fYDbiUGaJhpvT4vcdExnliCwNtjwLuRp9Er0Z1h5jx8/1NQLijjAcB1BICmk&#10;f4CBAAhXDvb1AAP8UaQjA8CbDnNfgDk9+DA8MD8F2KlSHNRmIbIWeD82v+d5sdNscmjQlHDvLxYX&#10;YzEpNiKTg8H+e9XgpBz7IlnmwEYHO5Om48r+ft5A9wX2se42YTKIpbEKcM/AcSqg6WQmdiFTV4zE&#10;Nd3L65ZAGDZZAEqaiyfHL3RP+UHy7jKAK32mXDzxmoMmCxf5Paf5M13R9EfXW15G+dlq5zqcAfBu&#10;3n5bctomN4jcD4Azsb7UHF+yvcyc89Q7RdKtJoEyKHUwBwUe3hAqiM59nWGtsW2wFtgkKTAAyu0L&#10;49dhvQPiwvQ8Oria5vkZtplsLbaGg2Q6e4KJqjwfJWasDRKianmSzQXydSXkISAQNtl21rqghoEb&#10;xrZuHiaiIw/h/1YYKtxbUZabJgAub+RVsjxtFYb8BQwsLFYx1EiVlQfYShNI/hi6PcOPc3mJDMHc&#10;62PSXGkvEss4ZBMGZL1HbOVnmSRyMQ/YfVdO0gak3JCEw55JXEc2ZNasgnP61cgESJEAGjzySH/q&#10;Q37eyWuwpKBepjGuo9jvxGCYBIjZhT9ZSdt1MzFESG3QvsNvSIVCXZgUk0jHmwhs5vqzd1bhdYR7&#10;xlQDiEbS8cFmpOnK1evymqnqmRqDOjyOUoRylJCDPqbySrSFjSQfQ/sYORXU97U0dpMwcNfvFx89&#10;mATnDi0prL5qNM9NIVU03Z5ndohJvENxqmAEDKOMmYl8KhKxSONoIvG4JENaOtGMel5N0Np2lIKU&#10;kJoStSgT+yJ9C8sJ9tvit6HhhxpFN5z6Ds0la3BIpZF+QzrMrwPUS+F/2MX78hqlgdC5GNPiItk2&#10;o9xJtU0AaYXFw2eV5+q5JbuadAdIKYPovK8xoabg5mxi3QJiI7NhUKQifrkIKZuTanW+aIJv2S+T&#10;2g2FWAyj91QKpg6vt1LQhcEBpeutbYDPmtVQYmX/nSaYP0OAvl0kc0q2IaZDFxYfZuOtI1jAxbf3&#10;I9US5zZvlqF6G/6I3ZuWLV4ffRRWkq4v18pHK6b8hVFY1pK8kUgNRk6Xzwn706YIwfIAZDpxUvo0&#10;GAZijgJqNOHF2a1GDyHJe3mOlDhYBSuhD5B3sNwsf3aBZ43NvdmTJsEQ7sWUqbz3tCXB3GtsEiBu&#10;N6wNlkbdhJqCVF/M/S1X8X4AAx9J8cvXLzXkJcmT90a6S4PKADgJwJmI6cHzQxPC3ry5uSvAjjPs&#10;am78YAfxGod5z/jwo+8JFFa6fF8J8Lt5447DemqbZ5OWyPCtiaAlXkd+SbCM8p7K+mDtsY1s5doH&#10;byPZDLx4KVYloMXWzpX04W//4b8IsM97WTMOKGgGqL/lm5SbX+qZo5vXdS2Prl+1VUh441GblRq1&#10;Gt3Hw3+oPDeSl0ZgVrA/q9ilVLN3BgfSm+y7uh5Tfcv+5EFJyNUH73/rGKTIc7n1Gmwi2XwIf6Ri&#10;4VDOf6WFF2agjosmEr89yOjDA6+s7V72JZWT0TsDGwUsd2p2K2apAbrLoUldXYKMhVk4FICwGoKt&#10;PQRQGuyubn3J2NXnMztStUhjSwaeWdJOF0sHn9jzLz6/JGJ+VjXsI/l05tqJmrcPNmVJkq2qwjpx&#10;GN5Jro0VxkKjChPswgy7Di+5lyf2JwvvTAU0Yc2Qn3Ok76wLZL6qR9lTAyTd3N3N5/nVdHDterpy&#10;eE0+0fJrzq/LkJoBJYACKaecCwtZqtgz/eDqQe6VHsq6RjVL7KlNgKCEc3SDZdBtgLRDqLM2Nyb6&#10;LJMwzffauExoTjFAm7wRulFAtcJsnQtwXlvVIcuc4mvn/sSs5mV4ti3SH/3xH2gwC4C7tTUzeBpB&#10;HgwOzvM94N8AXDYRjJUCfKNmV52hIfhc195eywa/IBNQEwL+XM29DqqWhZjZE7GXJN0MmS51Cj1F&#10;E0NEe0sux9CaohRYLZdvrFf3i1yFBUx6geL5jMFOJ38/fBlhUe/kfmUV8sSJQgWXo5y5j1BFEUl6&#10;exV3cU6qnsqvz17P8G5YL9XbnwUJiDBF/OaxneJ7PLh3T6yyxw+e6Dmjdvjyiy/TW2+9lT777HMR&#10;NjY3HDwG4YM1wBmpEMD8g/f52c9+lq4dXbfnfD6bAEyOHz3Wd2XNwQZUqKAwiTPdQ54TekXYaDwD&#10;pBHzjAKW0tOe6qw5EnhIOjw9I+tMZ3E7GUO+SlAZlgeff/6FnmOBW1NLumV1la/rRngDrpbuE/b2&#10;98J6a9AeyHNAXzfE2kTBpnTtEsITIQ/UQ1xrQEbuM9/P5Jyp3puelGe4EclnpdcF8OQagEFIyh21&#10;HYz3WhYjKwV1krPA+w4lNFN+zAb3YbdpYJrXMkqy//Z3/5AePDxOG1iUsY7zd1TACGokesG8rlF1&#10;Isl2cMosXcn7x6Mnz9LTpy9k5fJ7v/f7+R5/mp48fJy+yvccVp/W2NQEFgH201aqyRR2JQR3sVdf&#10;nJ6IdCUrKPl7mx2eGg8nuVf06mvZzlyMRAmS1hnYn7y6ECu7mRLg4LA47dtR78xasxhRrvQR7KM6&#10;0m2dJb0RDMW6q6O3KmfMJIao+DUDwohEw3sA+q5W45ChBPkJRM9r8/W5bRGO8rXaAgjNrwcQzfda&#10;1vnUApzONdWTvD9zhqzwgM7fC7DvBkz7XBddz/c1DSa9PFeis8lcHt3WImc0QfQoAzMwAaxU6Jnn&#10;k5mH+rePDn/CJnUuSeOFLrYfvkaLiocSnTsXA6SYvyMDWrxhlpb+QON/+vyZNtiNrQ0VqUwouDIw&#10;JgTK6II0EehwFua4My3mkdlXG1Sj8VquulEaA2svQj7j0MbXq7Hsbrj008CMF232UhN4p9+I7dbZ&#10;A6N4hx3lQtDR2qeS3e5sziQ93dsBAV7rwZ6r+bDP0U74RLGoXr54JZNwzCzlgZcXOQ0SACaHypPH&#10;LywNxCtmbjNWhRVgYi9/p5nM7Hfy9VlGopMmz/qM00jEOtemt50PUklalZC0YWZG3q9ZXL/45Bfp&#10;0YOHIXvzhFc+gVU5VO3noITIMT462XuNQ3aCbHtPf8amQLw2DxPTQCYf+B9uRjIrzEzWggIk9nbk&#10;N2AqcCsGJnKdp09fKrzly6/uGoTMh4B9yc4ui8CQLFPoEzJiyWKrzYPrh9k2QJI8p1o3Pq3k3Bc6&#10;MNnMFcueNzy8eh48epp+88XX6dHDh+nrr79JDx7cTy9PnjttbXkRxeugtQdzk4khBJwqJslOqLLH&#10;mzZ/BSVY0jaEvECy60gFwvdO8nH8QMLgE1+ix4+fyI+QoudZ/lzP8/VArsQkzynKMzWWRdZBR4Js&#10;9sUrB87Atrs4e63PAtUZOrq82vI1ovTmWly7cVub+RCAi5KQ89riWVKROUTIgFhxFwY3aHTzdWj5&#10;vvl1TvOhwf1+mZ9VDjmAcZrOOpqHVonNvSYofHfo92CGyDCQcLw6YbKy1IGmlN+8gSKf4mC8ce3G&#10;mI44FxAUBbQAHTe3FIrIuYbOSZocaEslF9kfzjLWWk0dU0QVMMvlKJ9kIKBEv6EfUzubkPQojTMK&#10;lzrAHg5HN/gOrWBfMcunH73yim9akbVrox76SOWahE+RzezZr0SPbp28WUXjUPwBi/ecKN+DuRBt&#10;BLVIwlykhfUl8KApf5XCq7GJyWqna2OvFpsDw5ZcLnqBDbq/yamJAmcxh5a8o4pDtEiLOt1TGptV&#10;yANtUt6NrCen3tqzKYW0VuwvEkQlj8/FDRYIa0uhVpLOAgDlvb2LkQvAbn5+r+bGoGpmSgRNYT48&#10;DOFVOPoD+v9KsZpKEm3dXII3zrh3UnAYlds/LibbfeypeLiFXLkZAbTmDcmuZY2Fqcq6HAcqfYoQ&#10;h7V+9r9vo/h1AzidTEeg1H6FjdlzAn/LZM9FyxAm74WdkapLidGlbKgNFp+ZaoUBIplX6scpeknx&#10;LQXEEGnWZm76535MD758HUsyuzF0SA0D4R14Psa10WCljXXGlDrWm9ZUSBPEYpDEw5+dQnF5YfNt&#10;/j6SDYrNp8fPwi/Q1hjUBIA7FL5ITNgnZUdwsCvms2RDva+5LTZOIz3ObCEKluV6HWmw1WgzcPLy&#10;ucJ76jA8tyegk5h5/qeT6RiEoqFOALQ6b8Pfy7LASBCPgUjxVilBLyV5HtmopDsE5nSWaVELTMJn&#10;uIAOji+oxxASmkWDg2uxJtcRYORJcYpiLKkZ0V5GkUlz2K/jvrE3LbXO27ZSISxGYwxq6irA0WS2&#10;uWSX0eSrlsIvtjIDchkeYgXjqFMKae9MTEmGDyou1Uz6fkjqVJsBvaFBzqbquyoCAF6rTslnz/JM&#10;bL7Dg2sC9miW2IP2rhxKRYGkl6EXcipsIKiD8NerxYxu5ecDq2dv/2r6wQ9/J+/dg8IcUuXG68rh&#10;keqOrqtGRlUtieW5BiX8e/YEmiBAEduvDWr0Pvrww/TeO+/qOgEQctbCTsNY/NrNt9LtD3/0LwLs&#10;s8fxPIB1W2eIGdvaL/rP/uzfpY8+/jjdeeu2ZG+S7vNct/Yza2NAVrwgy75oJnM/MufG9Ne+H8Nk&#10;6mC7FUaf06Mtj1tF2IxCecKPzXVvE8+AAy10X0O+20Rol43tg8FXGajjfaayeMknXnjzOjypHm1v&#10;ynBHgU5NO+7N9ucOULMq0n+TClolF1fqGQqARC2lYcN4JRyyUxcWenj9seYFThefNJ6z5IFyW3w3&#10;O9sFFL9y9q0y5HoTeFQq+RDvUyZ4yew9WYgslmNabxleiCk2cb1EbSym68x+3PQiDM2pXy8iOM92&#10;AJ36MK41vnC377wlpjKyNwCm7dz/7O7sxxqaaj/s8v3DX4/bIdZPVcsvrgRuUHk9e3qcFmtsHU5H&#10;/zEYlEdXj3KdeZpe571U0tbwXeSao5qh6Z5tTNLGDDujVnZMuW1KNw/3DUQ1HnJM23JemczAf7dv&#10;nI2lhqjDN9fMew/9ughuKSFbo2w13xN6mDt3bqV333krvfveWyJ5lCC4XoBIhDrp+mwb0AQ4KWza&#10;tcMCYKNVEeSxXnkQLPAXyd6WwdFKvQzWLO7jKiTOMKfxAhwcVDafOe2Uep89nf7x9esTMeckOWW9&#10;xmB2FgQRsVWTz14OmhdPn6VJPiNWeKPlev3J/QcCpTakUBv0+oA/q8HpNXyP17nvkA9lSZMvITxr&#10;kx1Yf1ITTFr1hkO/1LlwP/daSideOrTrWX5vgCGUTA8fPJYd1t/+7d+n27fupHu5H+S7Psz/hnUD&#10;+EaPCJMK0OSzzz9P77/3Xvr1bz7VOQIAjRcs+/uGvn9K737wHaeqhkrg6fGxyCyWbJ/r2aXX5Dzj&#10;c0AKAhgDs0AlZSJFp566lZ3WhRLcpVIkgRqJ7XMH73HP51Kq7dvqIF9rWNGQIABrPRy1Ymi1sr+2&#10;U41r2aJwXUSg0Z48E5DN6zm4x/skgzHVmkp53sxn6YH6rk4hOfP0LPeT9EH8D6XZg3wW3bx5SwxL&#10;Pi9Afa9edKL1CbuuE0Fn6syCfDZ88skn6frNa9rbYSbSYxDc9OjJo3Sce/WbN65pje/kdfr+Bx/k&#10;e3I//d3ff5H2Nu1rTP8Km5ENEOVRneuFAwJC8r4AQKi+iSCK3c10cnqicJ5/9+//TNgKQAVBLwRm&#10;nZ69MrYzdTq8awwPf/Gev5bP8yks5nzvT3LPCWg6Dw9lEULaiWpSrt9eXleAv+BVPFtH166kWb7H&#10;pB6zu17k2mQaIJcAOcC4c3v01xEqKLIXgUGnZ+FdPVMNhQx6Jfn/zOz22jYTJgq5tpyFD/QQvTYD&#10;IKm6wlJF6tK5PRhVz/aR4p2fR4I5dvOzi+pwSS26kZ/xvA4enDzXv7l67SDtsa8u+/TuZCNtE17C&#10;gDz/AIN7AvM1arEU4S2k804qWzdQXzHUZBg9a2Zm9MW+i3dgc+fG1Z9QPC0FbCWBdCTcADqA5J8K&#10;rKmEyAP4IF2B3syChLXFDebPkZvKAyE/IDdv3Qh21kWw81Y6HE2D9BSew+ntO45b1iQm6LFsNhfh&#10;QdPG9G5X8tCJDiAlIkYaFaEQdfh5gFTLm00G9Mto5LrRK4o/42awCW1jNin/oJUK7leYOeZrCKjI&#10;DdKGnD830xA2PSSmgIQcEMfHDyV5vLK/la5fvy6knIId4EApSbmQPlBi7J6uGYy0lMwIEqOomnjy&#10;3jqm3amIjfzSbIa+1GbHA64QBLHS7MdDU853+Mef/6O8N2xmnMKTrAu2gzduiuLUD5d01DRE0R5e&#10;QYFWc3HYBNSEypNopYepMGTwSWCBm5UUqcpzP7QYPwPOEfP9/nvv6PdYyFz7h49h+52kx9LWP1JR&#10;gm8D14GhEQ/dljYMpzMXNibfD3oyG+qW0ptrPSwccEXm1cRUkzARG7vDkPOaefDopRKFoG8z3eGA&#10;ZmIk0GRt4GE6TtQsS5K0WexGF3M2Zl2OPjM24Q+D85nNbWEUIM+6//CRZBIcenyHMyU5LsQqALDu&#10;gnFSB+DA60A7fvFqoXuyv5Mb4lk7gpqSjkVTOShNcUPSqFv5WdnLjfRKicPLSJlykzUM62g8/YMJ&#10;H94aEzXgjYrVLl93fLYouV/kZn0rbyApGGN8R6a2PKuri/juKwNNYnDlRYVnA/dHBsq9m1TeW+mV&#10;Z06TRWpPwArTKQ6D/b0rMohXuIMYYklMN+YRmiRTsAS7hY28lteJx8AUOUjV+wAS5KPG/iFWS4CT&#10;KvD6sVAeqdbB4hTIxwGLCeyyU7Po9ecEVu67JqddP/oGwUCybM0FNwzQInVlH+Ew5fcooizrrAIE&#10;chGuIch6HXJ7s1S5f6fIk5PTxs0m7CQ1NDN5FcmdKQrV1hPj8E8aPdiwAMAbKYyhAabZ/zYjGKQY&#10;JE9jXxFDZ+bCw4npTjPV8xByu+KjZIaTgxPw1GHp+74xgT231DUSvmF5U6SSco6MFyuA7bzvkxiN&#10;obSkzu1lOIcSqoJdUb0hwSkJpKm6lMXaHq8Klsdgf0FsCfTeQzCQDNZqr2sto3UhzDPqM9gF8qXf&#10;2JAMuhfJVC/m2DImZA5LGF3x+sI6NCsWYJvCUiypvhub1Ev2XT+yAdMbjWIKBmE1pvOVe1yNKYyX&#10;KYHVP/EUSv2lL1GQHIMF2Y4G+OVSGgx087sQu8lMRNaK/SgHfW4YB/LuaQxKdfGcKMgpXzhYCHN5&#10;tBnAYh8rdg9MZnnGeGYwaZZnYt9F4rxlUUhCYEsXtg+AEEUijAgxtPt1sFzMi5TcGgZCAM3ruMdM&#10;lSl2C0OlroaYkDt1DSlUHb59Bh8MsA/JPjz20zKo4Emx33MSfj0ltdveOg4XYLpMUBADDt2bvgvG&#10;axvmz62uq0iofYq9x0X8QmoCs9+RTZ1d0Hi8snqAoZ+a40a5KvK4CiWAQrC4X8NajHkCSKoSBtMb&#10;HGfACAiICsHAqu+jh2EeQk0nZvPXEUigAVsBKAazpjSsEJt/okaSgawZzyvtQ8XapDBmZNfC/tba&#10;r4b9mvvdzqzioMYpQDrgKPsCUkBqNRqPYgNx/eYNmfSjxui6WoEcVw4OxeB7/4OPWXn5O/b53x3p&#10;LID9d4SEML8/9RSfCfAapiBDx5u3bmkNKIGwbWLvMlOCodPb+b2WwUR1kqzl0jRK8539dOO9j//F&#10;ePaVgA3Z3gC25kYOOaIS6PNzcTv/mgEuDZ58VcMTyc9KP7J6ipp0GC59VYv1QKM14OdA1jThwVtC&#10;jPqwLigsoUZKkYX2f/tLz8eBTJEgrrvVCADKp7Ww1Up4UuyHHgA0ZsjN3IDZWqMfP3cKtlPxMC1e&#10;S940PRAxK7oa/QN5X9V/6y5sPfoReNPOHIOYwj4v5xHDLwcNxp+L+FHpHJV3Wxi3WwRSBcOx1rOM&#10;tUAXXm+s2774K8Z5V/4+n9thEK5l2FOGGFwVwM+kiInTyJFsQlKobNGDLxosV+ScYgUS6pfPAZhD&#10;2PrsbO3mZ3AnfXPvW9XeABrL2DPa5KFmijPP9edcQBc1Oazub7/+On2b/+1XX36VPv3Vr8Sm+fKb&#10;++nWtSP1jFfy68GY+cUnn0q9QQ26t5VrvmCgzzdyg7q9IUKEvLpmrfYi2RQQJrNj0B+wrwB+k9YS&#10;37apw1LBzFGf+VWwjxsBrGZ1nevnktA7hK9pYfnJ9yx/7vv3H6pXxd5n0jrsQGFT1WDT/7BGAjxi&#10;iEUdefz4sX6uI6Tp8Oiqe6mmDXVNNypCNNxDHdB4mFm8xfvwZis+v5BGtjZ3A8Br7VtPwnmuc7if&#10;5axdhL0RQyT53EKCCFY6BdmQ1/JFrsdf44WWP8DrfE7vHe6no1t3wou41fMPGYYzifNPfX/UgPyd&#10;adgRKbE12KX7+UwX86yzNc0XX3ye3nvv3XTv3v30Vt5jWP8vX5zo2j548EDX4Unu+/Z399PD3B/R&#10;59EH/+CHP0yffvobqbn+29//Q/r+97+v1+JMkpVY7q9fhwT1r/7yL9OPf/zj9PDJE93rb+/dS3/x&#10;n//SCpuhU2/O3/367l2tUdubWI5OHXJ6asUS5xY9yr58Xbd0lrAn1jHouPv1N7IdKfYtk1AV0hfQ&#10;47FPfZPfm2sNtgGhBQUkbEZZi1UO++N18a5PGlKa8YnnJRZY22JV+p6twrdeLFCxKyfqHemlDg72&#10;zQ7M91ihG8+fqf5nuHrj6LoCKL/73e/m5/CV/POsAPIzy+vx9yAMAJTC7P7Vrz8RiIflCj2CE5EP&#10;9TmfPjlWqInUkTDC83r4+OMfpF//8ufp5MWrNJ9sqAejd9g92MvX8ET+qMhxi/URGAXElF9++kW6&#10;ffu6FH6ffv6pfDD387386d/9XTpfnKbbN26aaTzYhmFStbJgQk5Lf8R7AH53gRXxGD47fmqJLIFS&#10;MdCcCqxe2XtW/eV+fh7vCUhvc29OCOerXIsc4XXf41nXjl6vfezvdeho2KPFtQopDPWO1C3n7mWN&#10;0RjvEJNYfz6EnZSJCe7deoUmWgVbyC0G2CAX0Fe8emGSTZ1fd964hu7paWA2bszSy9yv38p1y3be&#10;P9/av5ra56/Tdv5Mm5LlVul+vq+nnIFx3esY7E8C6JOqs5p40FSZXAPQN0k+W9e5vrwYlqm5dfXK&#10;T6Yk2MI+ws+LeGaSV/NBYcrwQosJHwM8xQYZaHdhVG3KOwsZJhobk0IwKHjzv5f0Zr0eE1E0QV/3&#10;2qxlit1EdEVnFhHgyarI7cK0PAmtNb3Tck97O00ns0u57+B4ezPRtpzG1xVD8krSTD4DD+dh3vyY&#10;3izyZo/EFc245JCpV3oU4KWAOBXKZvMZcJrpQSa55uTkhRN3aLoluzSLrA45gw7KwYWQAB8Mp2d4&#10;2207qGAyH9O5xF5R8TFxOq7MpTcVay7fPKUtNZJS8jDg//b48QNtvGyKHEo0wxxufCY8EMZmrnfQ&#10;SgEfoP1KhliYPbWlfkhxpfdu6zhUTP0tRqb82yJ7RcK8k99ja3tD/0bywuVl/DsHFxTst+7c0rQM&#10;5iReFM/zgucevsgHEQDyEIWX0wOH/O+8sdq/rQ0Dc2S0TL9UaSmNdnNrT34+bHYU9hS4+E22Nde4&#10;VXEB0FYkfzIxD6+XaRtyV4FcnSjdo8RD63AVnk+NAd+QacLMaJp52svNgmWzjTxw7n7zrZKiaBIf&#10;PjoWSn+mBvlCa/r8fKn3lkG+GGzT9PDxc21YGBZvbU7Stau7ZtIEk5SNn6aYAn4IE2xOlIPDG3r+&#10;uBZsWpLbBcbQr9YhAfEEYqVplL/vsLaPDCxWik6Mh6uqj4LZ8jZNYkioXaxCYu6pFAcGr4fk/Fwe&#10;JVWwHc917SShPrtQ0SCW4cVSaVGA7TKizo2bpF75Gu7uHmhyiN+gAgZial8af4F6EzOn8Iejr51G&#10;4ImSZvH5rJpI3630nr1ScL15auJSXxbqi0h1K+mZr+T9sRJow4SS+0sCFT/Llwy2TV0HCO91zAHK&#10;r80CavWsWQa5dhBEbcNlNdCarFdjSpOYsI0bC2RlZS9DZq8NuF+Psio+Nz5LbVuH72cTQFjvqfv2&#10;rvc7fJnaqRoHFZJtHaywJNkdps9OUS3eSGY+8jpMPrsAeHhTgI+FikUDKQ4bsTl/JybjXOllQ53/&#10;3qJLW7lwQzrOByTVksOPtM/E9Cg/s3uHR/nZ3BXw10t+Ow0mgveU4j/eVE4iLF6AdSRXF1P1EnOf&#10;wrtPzWD4GLn5ai/l2q2lX+mNKb8K6mCTaEAhYLOAuZanOHFyHebU4e1WNyEbKXKpKuTnTUg/k9ds&#10;kfi2Bl/fTDYtPn32ZSvMUzewdYReFN+mOhh8RSZb0hVLo1v+b/T2S00EPgyjNKQKRsPQmU3ApJVG&#10;cj6bakhjyZFlqr52ldaYilOKTzHMmmBkuBmZhhfVVD4zHkhxDTB5xjT7GI+m3g0+++LR1euSTN64&#10;dV2NjdnajYB62QTAlDbMHcM7e4gKPI1vzTXYkPVCr70FCT33hqFTHUygIplrwl9RCduc/fKsqwQM&#10;sQ/Y1CpA5pEZaxanzzsb9vM52NfkgyQPvFbsa3mmYj8xhrwYkB/GwYiZQTpD+yFCRNZOxuZerpcy&#10;dEZ50Ma5riARpMVrM7Jh7snLallYfWsBfQIQYQDx5zC2L87NZFQC+LkaUcuHl/r3w3oVRbQ/n5/n&#10;zmbNNAAzD+ya8P+FSSHwtPFQD4N+BYFN2mCHmDWrhjPYcp6ETx0EIl8fD104i5frPliAG9rj33r7&#10;bYH/KBVgfCPXJezpQr7FuYbIZ8CNm7fF4J/ONmVdwT4zy4U/7BP2FF6XwV4XgQY89bD2+Xy379zR&#10;viwZXueB8VpsnKmYDthxqPE8eamGnyEgr337zttiG89z7XD01vv/7MC+N5NH3/xZrDeShmHqTWxx&#10;gUfi93/rB+l7P/xBamYTBwPVNurmdFFYW6RA9sM6mMMp0murCIiorH5oJ6EWsEKCGpRfr7SnrAy+&#10;1O3op1vHPlgCOobwANP67+JzhFey5ZazqL0imCKGdhOFBfSx/9Wjn/doAxG+SAWgmARAUgXjRkzA&#10;agj7m/h8oQCg6erESlwrdKJItZoIiJP9zsVyTHTVQKZ2AjXfgfW3VAjhRIPdXnBeVSZMDiEcimVE&#10;PYanrAPAa2NAIbZfAKZD+MJK8pyqMdxsDJ6KOkl+c2K6T8Y+C1KBPNdWa30m9g16K2wKGCoCwA02&#10;D1TzqdCeyuFw7P9Kx5zb7xEwsJ5YHj7EGjh+/EQs5YnqsAj7y/vz/s6OZP6wCg/393StYAIxDH5w&#10;/4HeA5+xSetk2sL+nlELUe/m55LPgIJjI585m1OTLToxn90bbWioOs2fi89XK0CxDXbfxoxe8NLe&#10;oniAtfIqbPXdGAp1EWBSpLnqOaQKy2fXtf10587tdPvmkf7+Js8LbKlJIzXQ61fn6tuoyc12n2iv&#10;QxIt+bnCpwadp6MPbFQv9G9DnM/Tyab6GOxNAFBWIfXsw9NR6q3aey11PfeXnhR/M6VJV9VouyIQ&#10;MMJg1pJ7Oyzy9OXzNAs/SWp+vK+H/GGu5j2Ta0wK94rnMIIrZ8hRg9k0DdZmse8ArG80HPZ5pRot&#10;gjhe5d6X86Au/pP5x/OnLyR1fvzgUXrx7FW+n/N0ltcCgB/Llzri+bMnMTDv09ff3JeSziD5Kr18&#10;9jKfmVP1HfTXeMXdvHVT+89J7rOwxuLb/6t/9bt5D7cXnYChXFtgBcWzS28PWFhCQehVD3NdovvZ&#10;um6bK6n6Quyxvf19fefDICfIEiHfR8JCwDG6/HyRpEvlgffpw0ePbUkWao3nz56JbQUuwjNbvIOl&#10;XpFKaKXPBkCXws+NvUGKiSoFe9CWTLDYh87WHNQ8eOTZfmgwWQQVFpY1K78HCoInjx9ZmVDbYgHw&#10;q7BOJ9pbzOx/AeCYn1PqsEp+rqgtZvLRXa7O09Pnjx0smQByl+n9998RC3DIdcGvP/sqHewf+HwQ&#10;cDaJcEmrACb1RB7/sGNJV2bgC4C4epVrk7z//PD73xXQC/mGc8K+/Y3IAsuoV/uVa/Dl8lyDpHoY&#10;gnA1k5VcVTmDoCHoE7Ya8uMIXGN9Hl6/kXuTHaUwU+8u6FOHPuTYJdTRfRb7mDMg5uOwiv1S4YMK&#10;+NxVz9oFRuWU+Np7fGVF4OgXm5wdIfZvqE2wkqC3qKteRAP+0hDkor7yvq6gG/VVVXqVP99p/vtb&#10;V3bSXt5ntoe8p5ycpfXJSZpRr+b6ZXWxEnu32MmZlAWjDzAv38/cn7WV2c6b+X5MBlsRneV7uRxW&#10;+a6uxbymzmv2tuc/gbnGVMNm8Mtg3k2FLtuXrJGEgwsCJZbGn43CE3WnbtVh0MsCs3/FQtp4ZJ9O&#10;oepFrWVDpAiVCWuckSvFWV+oiOuCwg+QUEWiFN4Gs/CZ40bJS6Sqx+YNX78y5eEhcgiFgS4aHwo/&#10;N+vb6fr1q5IPcXNI5IXNsLs1EW2UaQ+HKUXBrpJ2PIln8Z29fqXDx0EYC70GSbkUEZ7OJx0IvA9U&#10;YW4qKL019V2kLjaSNaVIFTVT0bIDpKkcVhzeRf4gjKu238zpqwtRn588fZr28+Jgss53g0kFUIv0&#10;dkhmHsn8NFgblat2FRt8Hha3fQ5W2lxpLop/mBhGYTSsZqqzLxyLn4bi4vy1vidFIofs9pbZlFdh&#10;dOTN054mZiDCCmVDgPn33rsf5IbwSGxDpiwLSbNOlJx3kgvzc6WktWo0BQSGbJkCPS+ZdJb/H2EX&#10;DcEn+fd2cpNAEb+bN6K333kvXbt2O925/Va6ce1WJO8CeK1D0W6fpafHz9Pr/F6psoF/6sJMf+hi&#10;fTSWX6jAapxyyQO0sa0pBA8YBdRjPAryJv/JL36Rvrn3MH+u03QCSN0P4SFXCahSUk+wEIeg57A5&#10;wVqdKt2yTe++fVOeEhSP60jrElBOouWrk3wgHahpX0XQxbW8sdUxwWRtW1blhheg3M9Fo7W/lsx1&#10;MjLXYHSxoTIlAdRXMhVGsJH6xmIDLG6iSC0m85NprQ24lix8ISDRTWXS4UPDjFyKKS6/z+e4OFuI&#10;kv4y39+Xr848QZGH34Y8pXZ3t5VSdXh4ZDAoUmIXi3WwRWD+dfn1ehvIKwhjQxOUIqOEXWuzWzOG&#10;6zcGBG3tQ9DSiqVBvNrTL3wjLa31s8qeImbcah1NVCdgjGvuSXKryTLrRinB636UDfeRsKoCi+tN&#10;sidM2KkTcOVbyZ7Bnrc5j+CIpMk6hTmggphrzRBSAKSSyzhoSvOtds8Myanp4bAlNsU4dMCMPMQ0&#10;WW4dDV97DQpIJ4ErZFNKuCXhV/I+g2xuyCYCS16dLeXPVOfrPc9rYhs5xfaB2DFzFamW18Leg2Va&#10;Ae5vYna8pQMXwF6U+DoAhcJUi3T0QiEpfnxuXFvvGcNl+EDXLcdpswHRQVN0hSnp2i9G77U+0s4F&#10;AiczQSgiVPQIcKx0ALei1deR1NwLOBE7JMy8eb7fBOtG6RQN9WQjQo+6MXVPB2+wRfo3GH4j6Kjh&#10;yeRSrjyUxN0wJA/QrhQKTYR/iEHcTi79nLR1NA5aCOZaGwBSFT5HhT1MMb4RDSr7/7IzcGTZdi9z&#10;ajPB/Sxw+JrBODitTUWqLQHEQM3FFj5+z/KZo2l2Xq9HR1fT0eFVAS+wpQCyKbyoHWBo6PtFGmo3&#10;hP9JU/y6OKOn4cVilpCfQ6dekiLI/QKUmk5sN0GhClDVRsL3JEymlzFs5PNydqpp3JiPcpk364gC&#10;1g6Rcst5ANNQjF/59MRnkjnzXGxWpYUG06gJcJbrPg02fBX33c9+PGM8G7NoSCV7mkQTPvX9yPvv&#10;anGuwQvgnqRZeOHlQnWtdOJc5MtO4kz7tVjDAKD5TOTPaUAp4sWwSGYwc14y+PA5vYrAlcYFcjBi&#10;m9GywgVnJVBykf/dqdYHwFlTNSMIVMtuY6rJPWdDGZ5Npt5XYYGzj7Mn4L8rC5C8JqjNDIhsaG+/&#10;cfu29ioAwv0rR+nw6EZeFzu5psxFNaweAOHWP1ca8FkZUqTs/D4DY0LM3n7nHTEWYEx0wexNtcGb&#10;a9evCeBgfyZNlOn8PL8PpuI3rt/Mn3fLw6P8e1fvvPs/PNhXBka2dOj/SfJokSq+mbzLs8xz+N3v&#10;fy9973vfk1n9Tj5jqUM532y9043heh4+lJTbevQjbupqtBBw6E1JEh90BqRuFQy0AAOrEugRsspU&#10;giKGMXDnks18ued7eFqHx54Zt6o7gt3eRgp5JxarU3AvPW2Tnil51oXFghjsG+4LVNOJYWjvreIN&#10;WMzWg0RnVgXAW2/LDvmDapBYdLSxX7P3xiBbioEY2KjWBlzL++M02FIaUOTPQWPO+pypIe1EViie&#10;0rwX528bSgX5HhJUFnYlw3DJPK9DsaPBFtconmHbAfjeSEq4XI5WIrLOyO8EG+1Ofv6+/vrr8Ots&#10;Ja0tQVQL2X+cap9eK411KkYuHpekZ8I0fv2SYI9X6cWTR+nrr75Ij+/fS6e5hoYcANMPEKawJeVv&#10;nvflqyR2Airkve913tewE/D6GVSvkFCJjQ+BFNQ/7AfYCuBvhhwQz61JricAAzfz+oXtsrWzqRoN&#10;1QU9G+8zRyqnM2+iAeqmBrNYC6GM8Vnxwx98T2msGxs+P2QXw+BjZnk1v/dHf/yHsm9ieWoAuFxE&#10;eEkS8LIoih9COQCdIHzkHniIxdQDxjWurVhjrWxSeg0/KPZmMaBnDwIY0XB9f8/2VfhgM9BqzF6l&#10;d+OcrRuDsYWprkAmeprOLHYGxRoMxnnDvcI2iTqBNXea19ezly/S7/zB/yQp9mZ+vw7ACTVNPg+3&#10;5Dtun3OB0KFKKR7Q8qiOXwNEiYRAOJZSeRudObwvtQbsOs4eMATWw/NnL+VlrMTdqRUyEAB45n72&#10;s59L2gzDDZIEZ/V66SRvkYtisPfo8QOBRAz+OCNfnrwS2xt2L+A1ahXqOOoRp9Pbh65I2Q8ObSfB&#10;cwmzrpEXs2tS9kopsM4MqlK/nwercBFBfvT6U/XU25LB80xQk7w+MzhKAAdAN30VoJ/DPq3As83H&#10;4LMwfy5ZXmlgZhuKyqb8ulelvgQ/4Lus5Xt7JmUl15T1gOciBB7qfCngVssgEvnfVSGPBZsQMzJf&#10;q6oexoT1X33ySbp186ZqBP4bMPnm7Vuqqdhnvvf976Z7336rgLmmcY+Px+vTx4/y2Xk9/fyTz4QV&#10;7O0eSMZ8JvDX95cBMANPWGT7O7vCE7ge7OMCLU/P3H+E53AqCo3U697z32Inqodd/xMvZgdNbTgt&#10;vne4XAOjVqnq57afqO2tnwY/B0XNwHqD9DCEJzRYFGGrXFvWPPVUYXHKizivBeE0q6XqFcJk8Jfn&#10;2WAf7boY3LflXKxt2RJ+0ZNQzygrQFYsnXrMWaTRswfIkzbODtXySu4d0jnBJHtbaa+apRdf3E8v&#10;jo/TlPXBINnG1qnpLkOf1LMSDFrHj8afq3HZrT2CpHX6yG7lvUwKJEDAo72dn9DosVkGmSGdq+h2&#10;kq6aZvzmek+lqi5pwXSRuHUlP1iSsgJkwErCO+DVCz04CouoLQdytHQ1Rn83k9r+a8S1N06IqcKE&#10;tW2crtp3LnygzNLsOaRjMU7oRb9nSsGDnAA8LnRxNiLdE6aRzOwrF71HB1eUzMKNIYkHRh7U2Z3t&#10;eXr85LG+40TU9t1Ug7q+fqlNeWtrbv+v1YUOHfwJONCZJiONATyjwOZhhVrKQgcM0CFPGucFMewr&#10;gVMk6lJ40mB3yQBBism/DuVI27R014coIMoiNwpMWUiQunr1ihf45paNkxXiMNOGZHmATRq5B8+f&#10;v9DChbXAgUtqK75pXEs2Pv4bEEXmoTAZ8wJBVrUWMGuqPFNQWAZs+E00MiQXm9W4cBMtyvwsF+ZH&#10;km/SUEq++PpcTC3uybVrN9P1G7c0LdvKB6YeKMxEjx/l6/8oPXj0UH/GJqaU2XwNSIYGNHrw6ImK&#10;EdbqV19/q8OVBr0abP6PCeVm3oBpUEg23t/dDh/DhZMpkWnBvMsbloGvhZpLwhEKyIDvJNeDB8Mm&#10;wXP5pB0fP8sbyEl6kh9EDobPP/88ffntUwErXVCWVCCTfrmy8TDXcqmABnsqwArThpE6U623N9Kd&#10;Ozclf193MCMvVHAxwbx+5KLs/qMHOtRpXGC4Ubw1bxTlbBqtQApT1UV1hlHSVjJnhulIgXieD6wq&#10;kmnNuGvCa2xQsyaGxNpThzoKyi7WH9eYOt/3uZJnBOAXBsAEtbAlNZWBQ54DWEQUlnwe1ujFeSQ/&#10;E0Oerz3PhKTHMny/EChqqdEVpQ7zvIpgVdVj8MCknQm8lRl9TMZVuOUNd5mvm2R97AmA57ULQKbY&#10;4CjU+N0q0irbWbB0Bvmh1MOl8tKyI085+blE1fNcDGHWfx5JYjLaH9Yqsvm8K8x9l50AZPY4GCWs&#10;OaY5bcgG8R5pJvYrmW/YY4wGhbVR6zuZydLElJrvu4pQF16zsLwwXhVu1vfBAFjr0FiuPbXmOVxF&#10;SidR9gA+GHjrtdmLSUQj9RpquZi4m/nfDk7Ho1mYMIWa6vcPrxFnnwvFHlnohj7HRt6/5rBw5pv6&#10;LDqQkT/DeuV8mFjC29clLbbSul+F/KsJVmcxl66CmTgm1yoVzjH2pTFlHU0iqEgMkwBoVIQ3RQ5W&#10;R0JiClNvs0jw36nD38LMRntCreO1JO+M5kDDgSjAzEjxs4CPZGFgqHEM8CiFdLwkUS6XLvi5z2rI&#10;muqN4MDw92g8TAK6W8kbyOCe8l+DYSPmX6rHJqp4EaoYkiy/TuOrjMyUMIVHlhmCfnkW0Uy3k9H+&#10;Qod+qkc5EIMxzgLYCiTK8ap4l7xQCNKpA6fyGr56dKhEP8Aw2NdmHluWXhLt1GRPp15fZ55Oc53x&#10;+1RRvu5H6fIkmMt1sEgwLefZmm9vat9H3jWC3kzxuV/JDM9zJcvZW0r7I3JzmvFVAMDB/FS69dAF&#10;K9jvexGJ4SM4znOYm8gUg0IBBJNm9PuTJ3Gwj9uYFkeIp5tYDWfODXhUdQDK65BeMzDLTdXa3lr+&#10;rXUMEFkfvYA9rjMAIY0jNQbMDH60eB4L/DvXvV9J9tMKhKXBk53FGuA7Nyla47b0GMLPtIqGgHNe&#10;gAQ2BphY13h9nskTsFstIsF26usy3VDzClAkgL83AFxLTpMLagYvM4N0nPOH169piMsQrimDiO0d&#10;sbN4ts0MnaXdnSvyOpvDRFEQGHVYK3YfbEDJS9m3USpMmvDhMhsNdYBkcY2B4VMUELUZrbuSZ22r&#10;HuN85/vaXmQvHR7eENuUvViKCSTEN+78Dw/2FY+ukipaWGalGefP+e9y3wD0/uTf/okavqPrR5IW&#10;wiwSMz9kPyUFeqoa00OuIYYSYkZH8rglrWaaDcF0E1BWwocG788ppK8GIqzQ0OihMAE7sz4Z5FfB&#10;bm6L91p4Ro/2Q0V+23g4Yg9PSzXFQBQLox5DaZoA/vX5AeqoPfN7wRaZvjHg0g4Zaah1fL+V2H7h&#10;5ymrgovw3OxH1rW9CT345ivT3AuMHgpTfe2hN7YnS4M9r1+dBKswr3f89Ggsw09QqahhZ6G1HYOe&#10;VfQmkusDNob8yzVQZxBoZe80bIScTDxTTal6vnP6o7yoB4eIACg0cf1gHtH09mXwETXeUt7Xp7kW&#10;vx4eWlX65S9/qcEOn+x7H32cXub9H2bTca5BlUpLeMB8HkOI+tKbuLYcjZ4J24Zvvvkm/ebTrzQE&#10;r5sU7NNGzzDP+iz3KLkcU994eHRNEjxZM2watEO2xmCXgSL3VEPSuYcMG1P7rm/OJxpYTELRBNC/&#10;CyCYz45J3jM3w4qC/f+73/uuWNC97ucgkJA1ce3aQbp567qYfeyFhZU5m1iuju+sehCAne3NGJT0&#10;lr2GDzpDYfsBu57YDMKFE6xnqpHYe7Az4LUk521cu7O/FpUF+97QW0E1jF6ZtQa6MM0sEWz1Wfg9&#10;6jth9NR4K/t2V6F66YNVePOt22maP88qatAq+njW56DAkIl61PN8P5FelwCT4iFc5LSsPSWo5+vB&#10;2oDdTx8y9Paae/zosdYHw6inT54qePH48bFqhLtffaX6lvBGLK9gjAECcwXoS3lPABLW4/37D9S/&#10;Pn78SAQW9ph/+MdfCDDGY5KaAv9XntMvv7wrAIx1x/V45913RA6ZKwn6Ir16+Sp6kc52ZIDaGzPh&#10;EwBWsPoAAb/4/AtJWtmPTgPg47PhTb5RlD3xvKQyJAjgH/bh/v6unn1AYP6eQj6QpCqtt0+HVw9E&#10;ahG7c+rgSCkEOrNwxV6PPbdYIdAfcJ/s0/Y8HeW6S/6G4Z1bhscMFeSTivqCs7PxWZtioHmcPx+h&#10;KPfu39P3oJ8EaMVKi9ru3XffleyVZG6GZQ8e3MuPwEpkBcBdyERPnx4LiH9y/DLfw9P09jt31MvR&#10;j/e5Z9jd3tN9RBq8l8/WV89fpqvXDrWPsC64YFiSpbA/4jpgZ9SE9Ya+B0EbMagQyByDDKtgevU/&#10;DGZ5Xri3XBcANfAi2R7ka/fwwQPVv1cPrmr/Y5jaBwjH88pQAVafiGVLe+eDV4ErJXl5T8V83JS3&#10;Za81dzXk+dzfFy8jPLWqgilui5f1eh17a0l0s78g60mAcCge1J+phs29MOrZ/MzN8nt3EGTyd9nL&#10;a/jhr75UmvYG50016Jrw87RLwszk9chgFDKAzjQPLaqqcCgGKShW+bPhycnPa7zhAbNzvfcq/2iu&#10;H+z9hAtPYADNCUy8wmIpyZSk6zhFZu046PwlKSS6tRtdigyBLyCfMAhmTlOZK6r8tSfDTPQ2Zrop&#10;3lCSJt+eztWjLI1dzEkqfbCiAryKNs5SRRuaS0oTxQAHHg8Pn4sGXb4iYSjORTk/W8iQlZsIq4Mm&#10;h99vKtMxmXA3UVg2mhZchDY6klgEyLnI4maziASu0GBWl1JRFcmAaGf2gmsV99xpqra7vRvyo7Wu&#10;L1ImpSEG3bvvjOSyCQ6hMV9FwqmMyJVou61GQSawYqQ0cUh0ATSsZEj5Mhcfamz1IPVB1545iY1D&#10;be6iXuk/4ZdUGlcWltheNmXR/a2VbBVJicEcqQN2p2mSFEwyDjPathTqsafX5/OxQeB3wL9n6gJr&#10;FBbjXGBKr+KDz0qaM5uzPZNaFT5i4uXXP6WghzmWHwr5AeYNjQOEwkyDtuSkZYAePOkEfobRJpv3&#10;NDZYMUnzpoP3FIfUi3ygIvOkEVQzuPKfIy0n+RePBBm457/L5A0aOKxOpU0tHeiiNdzU4dXRWFIe&#10;qVMwE5qYpFMY7OY1AsgM69HBL0s1exhpczjyHSwTn4eUyvJrJjeb+vOJPJAoMLwJQfPdcMFIMdn3&#10;Y2KbNkQefja5rqRfVmpiuV+ANTyTS8k+FtqoOECZnlSS2+/oM0l2RpNN0bFwqjWHl5/Yyv5eFw4L&#10;4XsDDOPhQIEJoM9mBAtwubI3I/cbHxDo/otIvoVGDZO4MNe45kz+ylorjU4bZsWa1jaXYNF0Mive&#10;pZKJtpGgyvVbLVejx4+kqGJ+RQBH8feL513FfLJEBENj9jzYQ+x1xftuNGNedSGBSGI3AiAzRLBp&#10;t4sxA4QGg/rkVM/5xsbInKhDWjIpUs8wGdf5UVVhUO+0vjo1Y+PmMJkuvm8SmFIuwPlyMSYPmilh&#10;+SvAxETs34nu3DQMo1kaTNlJEpzln3f3DyWFQJoLq7DN15DSBPlFO7dBNwAuLB8V5byO7od9vuy9&#10;Z3YE61TAUzA2ioF6isCEcm8lSR2DZoaRWZmCRdIPlzIu1l7xPSrNZAn6SMGKqCPBbB3TRQWecN3C&#10;5mFknAzlPlQBQprxwlkzhCfUEOujioase8OIvjDwCuumgFT2xAqQPTpapxH3GmR1g5Orq8AC02gI&#10;/0bCYPEg53cjWEOJrcNKzDit+6nTtoYxdToYQkwAp014QwVDiPde+xqe5TOCIpdCZ63n9aVYfEyz&#10;i/yO5xBJJvd3QxLxOkCsVYDdS4HyfE/2DJ5trs15pHr3Qz8ySRxGkcJewr5QkuJGcjCpkBrUce6v&#10;hzGVuO/WYxrmMhgzDuOwZKakMUsKF0Uj953r5RTe9aUlRaw5zmiDjpPwb/R5o8YolWCPaMoDqLZi&#10;wGm6RWZnjp+Z6PKGChYO+wbv5XRDs0tRDnDtrISQREBeS02khyaZ12+qJtBrLe1JWwJMmH5L8ivZ&#10;WGv5cAQTrSS9sux4GaEbtly40Psogf3slRrDOp4R9pwuPFDXEVqwFBthR+BdFQnnBpsnev4AZKhx&#10;ONsnG/OxAdmVmmHiQKqZpb+TMjgh9Gt7Vz+nsOiQB68YXgE65d/fDjlVHc0A58Lm3Ge/U3/t6bwK&#10;oInmHhNzhjBnCpVrdaYSNoDFAOCkGtja0tI2v//+PwOw79K/tA+ZresahhkOfpuGfYPXjoF+yxjn&#10;4Z1J/VUMxfnBmpVssuyDQ3+5bw2XU69mBMYu99WyN3q99xFe1o9sPoYVTciM3vRkdXM0CZ/UYQxa&#10;kWtSfZl8rjOg7ONViiY4jdYLsMMEEDbF9sZAjkPT1pehUwAqdRoTzC01rEJxYpZ41xWvwm5kTgqw&#10;jHCmlc5VA2/U09rfk+VxslSp7NfK3raT1zx1/vnrU7P4ci2A9QjgALWW63IrZIYgJxTPQClp4hpK&#10;Vtz1ESrkYKLyGRXeFaEh8h9lyKtn3r1QJ9/BLr5bp7pzHgNKBSF2ViwcoSDJ/w7vS6fIbqtR57z5&#10;6qsvcz16RQAAz9xP/5//kp48eigPvbMYAOl9VmatyDe2afTsoVJAaQOAIM8wyQiTpGwE+BVvU8TO&#10;DNChn1y9fk3P5lTe4tgODRpstErq3NIZwXCUAIxZMBqR+KrO5r7mcxP2HueRLFdijSNB3pKdyyAJ&#10;MbY3kBQA9M7y3jvTwKLN18iWBr/zOz828Jb3EcBKBiHyXm49SCjr0h7RTtwF4Creiw5ps88eZ7Bq&#10;vJXTRLE4wNKk7HMw2lcRHmV1mMkyAqtDlt6WcLEYzAoondljlzVOzQz41xYAPoCiYhG0I2/7ufpf&#10;BbPNHAYpKTPrsHfYDT0OZ5HO3ObSS1iDhdlE97wOhq8YrvmGAB7x/eg/hxiY8/kApPD5Jqjl62++&#10;zX/X95u1dUxoRH4PGHKPHj0Q8IYKCJmqyCb5s9Jfceaz7ujHXHOf6c8BCCHHbAfLD/YgfweV2CDf&#10;xXMNsu99cy89fXYspRNbGiDOlb2DdPeru+m//s3faJ1Ryw7h73385FgS/Bs3b0VoxkT3zanHtZ63&#10;VQSupLD9YKe80HPdS8I+E7bxSqoIee9GgnaxgxEYmc987KY8ZLwIMLHSv+XMoq4qfTdrgfOec1xg&#10;/7qwl612ItlV7N7aKsCFLEtCeZJfj2ePnpr3ZvCA2g51HTvsz3/+8/SjH/1QoOzN2zfTp599qpoU&#10;BuPDhw+l1EAtw8DXITitADtSlzckNV5pn5NcHrA9nzHnp671uCZIrQFPpUzKv0cNw7pnqH5KCGq+&#10;72JPh4pwiLAn3hNQbNZGOnpvpmkpYOuJ8Q2IXwKG8/PO55JfOZ6kL09UkwGyP7j30Izp8OVUYnOE&#10;vw3Fl5VjTtZj67CNmogognKMvfUkr0sUZ93gDIFWXtRmVLoOXIRSojWTN1iwbfTMDntbR5J7nS5W&#10;FxqAzknYDhsJMT/Zm/P3AOvfytfp5f0Hqc7rb0bPUQWrlh6VcWgf0l3AXEgj9KyqW42xKcwQuzjq&#10;+bze1vSBDOT4LLxP/v0X+bOc5Ndtru7t/mQImjDIr8Ajis7ZPExhDWggs7Uvnr3qKCZpitk4uPgU&#10;tzwssM5kIJsvJD5tpRm5cmUXsZl8zJhucFFOMFLNG/Dh0eFlimGqxyTDIh+R707vpoALTWEJAOSQ&#10;ELMHy8Go9MHWqYNreQluyZOsze9JUls1+OFcK0WoFn2cafvh/hXdCMzBOein0Xg6pe9CD7G8HCKS&#10;vYSZlEQwwESaF5h9SC7xr+iTpdEbs618eG0Hy7CxjnzisIlJeEyZFeIFSbDHuSYTQyTs1moaOIRA&#10;//HimBTWC1RxAMehUXHCJAnQgY2PB46DhwOU9yNZtlZhaGN0QLwhkpgICBH7TP48loBC4e6jUeZg&#10;5aDTIDhCNVI0eYOixi/yxnsqIA6at4DPvEkDaGJuC5X4MP/MNYBVhcaf95Pf07UbivXGc2cbwAFG&#10;YD5wHtx/mJ7lNcQmgJEwUyMlvuV78vLkzBLS/IDiDXHv3rf5cHmSnj0/FtOU5oWmhSk/IFLxkeGh&#10;ZF1wbbSOkbFubunvVzL+3NLhg3QaqRJgh9hP+XNzsL2I8JB1yDmRCAAaQxPezxvelbwmeBBZB1sb&#10;W/IUdIEUiY1tE89ZZQlF3kDYkPBEBCRrIz2StQhr4TA3LwZmhvT0yaN4JpM8c9h8WQt47WnyHZ47&#10;fSRpscGudECFvH6URK4kj2MD5Z5yAMNoJCacA4XNGZ8agEMmnJOYtj87PhZYwloYOm+GO0q3apJd&#10;tQZtZJLgANJxWNb2TFAoRhS8PAMCbPO9BXyieCQJS76UMAIm+L7VOjSKbMtglb05kULLTF7hC5b5&#10;0jfLb663LFVejb29MtlvVDRsb9kOoG0NKrBH9PbKUSKy0u3OncqpwJWVCnUn1hp0bSL9UAyE1kmU&#10;SuQNJlDxqJPEI7lwPw8AUOCnrA6WnsaPDZX3A09WDUTynUQ1b6fRiA0BFhuAgNEoUAMAsDXArkZE&#10;njtm4QB4UvDyWlwDgF2xESTXm6ogBZQhRfP0Iq+F7b3UTGGH3E77B0f53h/mwmlXvnzI5qsoTquQ&#10;mjYU1gx1SPGcugGtw8qgD3NzBQkke28JPKmqSzla5Xsoz5rYv0sT6TRIJ/EV9oi82vi+wQ5ROEs0&#10;gfaKsw9gSb3ugsHHfZNEJ3z6FAQUzHRd8wBsijzrUqlb2XPtjUa2Dt+ZIVKPZZAcZ0XvSEi/Vl1H&#10;D92P35XP6HQvs1LakPk63TXYjX6EtReNKZIhu2vr8HisIuEyzPar8H4dQo4nedjan8egsZ89/p09&#10;l1YqBNmHF2JsX6Tjx4901rBnkjRPUT+VzHziohJWA0y5SOjzBHWhcwaG4jp8UEdGu86NabCDXMyx&#10;n1LgbgIcygDeMjTOcdaQQB6sAdiX5uFNtLpk2NQhKfQw0lImMeAj8Gcaa60A6GLbyxNm5WJrsDel&#10;UhCX9r9xaMB69Iu0N2QVAF3nMxu2Ho1qncKo35YP/DnFWqrMCFWCJdcXj0TWSG1vMKV7t0PYAfRS&#10;ISDXJWG+fWMgM1U6ri1CUt+HR6pBWfz5aBBSAHx9+HDKsF4gh70DX0l+stAZ1wnUXoZc5iIGBEsB&#10;wG0kB7PfASJxTZ1w1wgI2NzeFQiu7F8B8hPVDZwNdL8b+c9bPVeWYTI0kBdVnXSfB8npHUY229gO&#10;sLCyH2gMDgAOBQxSy2FEH8Wr5Y2RVrpcq+GnFuE55n5QxGJv4Xs9OPE06qFWYUp1JA9PLLFD/s+0&#10;fLrxz4LZNwL94Q9VJOQCfkMmxuDvvXffFqvFPl420tezi4ea/Epnkp5V4clawlxk9aDzxHW6w64i&#10;+Cf2Dw1dimdeshRebL+Qlaahj30uwoJKQEblfauNGrH0EJKAVyHRbQ12aW+dOAAnBShWB8A/JtNK&#10;GeMhQRt7uj+H9zKYr2IVB0PbZ81lSnCp1WHiC0QXyDYE88OgOuADQNIq6qYmGiWzdC8909gDlGy/&#10;9HAZ9gop5WKz/erX6ebNG3q/dYBwChtcmBQwxAC2hKI4MMEN4DLCpuwju3LI1sQBDevu0ldRvt5S&#10;qvTjIHKp4COnjDI4Yoj4CvltvmbcEwAA3hfrGXoKAJY91ZR1Orp2VWcQSagY4t+9+7VqSepivMzq&#10;ykNcnh8982JPebgntg69CD5r+cx4685t9VzYz1BbUteTTAozGMI19SW112F+zxShFBp4prXOpUkM&#10;9mTcjwl/3m+2ci+gWrOyRxiedPMI0sIXVb1oPjv47ptbc9V0LBv2LzXHkVAuGwF5tKHo2lcPsLO/&#10;60HW9rb7RakiFqopqOPFttIw3exuzjyzvO0rK9/Q1TJsHhrtoR4ibWt91fR3SrSvVXtKfqe9yfL0&#10;Ks461i4eiPSBquUq1yICjMNSiL9jpYwHoFUY9YtNG37SSA+XEbZXN20QG5LULM1YD6ToL53AqwAs&#10;3j+vH4g5yB9X8nDcDBb5JPc8x6q76E/w3+bDsReLvU86KHZCJyeSj/Lv5a2f3x+VHUEcPEMAegB/&#10;RQEhO6/KFhzU6dS7klICdK+WskvimUc+CxDOunz67LnOCPozyAe3b91K3/nwIxE76MPtrWxQ7STX&#10;NY/vWQr84x//tlSED3O/ic86vpSwnx1ueGqvcaT4s0mwqL0PyrJo5WCozV0HjFAbwXiFLcu6p49T&#10;QuyuQbtKoW2uTwHcL0Lyyv3j/gKiCridmuUm6yCB4xMPlnvXaTzn9pQribCWjir4SEFqmxr4WCJv&#10;UgKvyfW6kfto1i0JyDCKb9+6nv7fn/6NMBOGQARm/vG/+ZP06W8+FSCIHRXJyof7V7XWvvnma4Wq&#10;7e5sjHL3vZ1tpXArJIfrk9fUnbfeGgf5pOg+eXKcPvjOd8Qc9HNdJVc6tZmPhB3ublt9M9hfPslS&#10;xYCfJeXrOHs69bgFWyjMVMvrO+/hMKoJq0QGHCo6npGT3FPu7u+IgbggmXdiUEwVW1htiTiUayxq&#10;Sz7rJFLsWY+o93Z3r6hfk9oyEnzpt1ed930++zSY9ybBGfuSzVLI4anVe5Eulgo6ouYpQUwiKYRF&#10;0/pZru1eW5acwpYH371WP2w5Bht3LlafpbtNsjJEpCsNoGAqdtpr6aEv8pp8nf/8Wf7zR7kGvZdr&#10;wEesteuH+2L2FdlSMafvB0/NqpjK0GwLWKsmkfp34Q0jL/qX+UEgXQl/r6rxlIqFwAIraYEUwhT0&#10;gDM82NB5S/Oqqe7OnpHziKEXTT0MQ3kPMSUGN90swrm8ofzALIPqPkTCpAMrpj482VA5qDZm6eOP&#10;PlJAAQ34cyLjL84kdeT12Ox3YaPtxEK5OM3F0754DKDEHAwAnDQ3ijzemAsYO319NjavPPSAUmxg&#10;gBnIYPh5e8uFs1Id24mm3Cpa+z6kQTbXVrT4wmwJ3eTieRKyCE2UmORoEtRG0pcDThBneR2zQDYN&#10;ENWXIAsHANMyFhtpeBT7NHKzSKg8PbXUbxp+UQIlxezYGiftFCKS0uRDHSCrgBRcG0A9HnCKS9bG&#10;65PX6Um+xjqYw9yWewlgd/PGzdzMbSv++979b/UwI8U5CAYpUl+KEk+xnaiJ6bc8DicORQHgdAIq&#10;YQ2rdKYU2fP0LG94T58+0UZL7DcgJlKAzaCkD8F75T4BIknql/97/8qV/HtX8s8HmgwJTN7a0UYG&#10;MAlQ8wpvPjxYSDclMXVrU2Ay62Y3igakTfIbpMCFocZkRAXZSuvXLtPrWEMY3r7U8wEgzRSvFBA0&#10;kcd544SZgdSL96O4waCUoqNIADp5kCUnNdOQ07DpmlhyzX2zV+IrT+X1XK/C38CJmdC5bRLdi1W3&#10;ocZqGowBrwfRy/EjYKqaP8eG2JaezkOTVrOYn2sFxtBcrOylJ1NbvLfyYaGE2aaVNx8HMYcHniow&#10;PaE6r8NbcRK+JzzXNCzIDAxEt0rjVWJVZwnTaoGUeWogJ6b8fQkDWq7CVH6mw3emYnUeh2oX0iMz&#10;xpwI3I3+Xkr4UuLt2sOCSXgdhQG5/ENn8/B9jGTVvOkCKHrjNjuaxp8JFsX32eJMe4PSafP944A0&#10;q7Ef5a7y8FBa2mwEf3gO2L9sct4Ge7TWdFKSAMI7AE96e2aafWCwXmbevWWLxXOUvaPrnVSJbBf5&#10;NLL6DsPdXGAfXL2R18CemFawYSQzbacqvAD3GN5SZMuCgIMMtnMkySm9E2lqbdmK/CkKQyW8K/ER&#10;rQMIrMK/r9Dk7dFXjT58nEfFNH4da14T9Xi9NthuTV1ep7lMQgzWVx9rSWm6KZIVa0vKVD/0fSTj&#10;qcLQnlmCK+zrUgdLxAS8rguD9W4IBmgzmmanNFyG8lZO+kphqwDo5ElupEmLrdZcJkAGa84S3gjy&#10;CHC5qd7I+Y3X89lgeVY5Z80iKdK4ekzMNNjZyUcGaQmFDucfcjOZCOf1dHj1qoYVqbIXSR9nj4Ht&#10;1gnOSyc3FnmZmDbhLyYPugiNMVDbCvDbVJG+I5Z3MdOX74y8ouZ67dfB9L1gkBXWGBSCwzCMklqD&#10;DmYhiWU/mTlROhiUqgcCnC+1hRh+ABklkCrYDDQFZsf1tvmIYtNej61tSJDFxLpT8VfA4mjUhzFg&#10;ZBgHDXUAHXMNEXsxeauY1kpW3PWjl8wkmHRlOMZnxS9Lfi3BCEzB6BF4H96t2v97gyVaf63X0DI8&#10;zBykFuEIsmUoXkydJOlDpDOnMPeWXC3C0zzg2sl7/KZZeOxjnRNEAdJonttINQ5qbqzjWvJqAMGm&#10;nYTK08AevrdIttfx/GsIJWWmG59WXnLe81MME5cKkfG+sbO7O4IokrCVTIeQa/aDrxfAXgPzIH92&#10;1tW6LyxHeyjN8Iu9evOfZUCHhyEALmYlSYJ3ZpXD22+9nb77/e+mmwxUrx4a1KochJMiJKMO1vAQ&#10;9gm6zlVj24omLASCf2z/62Y8/8RYECPYz3sKdpybp94heQH8leFFYSG6WWvHfYT0xqFP8Z4Okhli&#10;iFKFR3Vh9IpBPQbqhGdhnUaQ3mzxOpj/VZwD9j1u3mAYytsp2TuUs0fnSF3Sb8MjqglrAw0sfP7C&#10;0q/iHBEbB7seQApZmjTy/6VZ/uijj9Nnn32q618238IcRGVTfJvbuI99XIsh/FY9OIp9ZOXAEcl/&#10;856zLH7GAJ6wdhf27uTak47La109uOL9lv0qPzPI9bkGhzB2Flb5YDcEQMwPAA2AQsBK9rmvvrqb&#10;Ht5/4O8Zvpt4VdHzUQOI1BCSUdYGdbOfp00x+2CCcx2wN6JxXyqx/WW6dfNaOlEjOwiEfv/999PG&#10;zpZDjHI9Q7Be8TnFiJ4hvYHc3jYdbQzwagckDp3DilgDO1ub+r5Kst3aEqNRjOnaqhgNGiZmxS0E&#10;4g0iH8A8u3L1UD0Qsk4YyiSHUoeL8LI50/21fUfjPTtCIPtgS/Jeq5U9FmG1ce0BGy4AX7okcoCC&#10;y6azkMfb64u+k3oFQKBoAdpY62VQJ8+9fBZOIsGdM6EJKyexjfI1YXhML1lk9MMbSb1Firte9ZL5&#10;NuFBv16tAsy0fx1nPOAZ1251YSJPUzuQEF93S8LPBLYibV7Kn/tCZ8mLfJ8f5b2RHvxXv/iVWNU/&#10;+8dfpc8+v6vvppT7xmc4Si1IDQsp2QD1FvnX3eg7BzghYsyQwuIjqQfhWujvYpeV1x/gN3LLUwXt&#10;LXWu3bv/jfYI5OhzWUNty2qEdXuwt5N/fSgf3K++/FLDzetHV9NJ7g+Pc88hdjAWGWcXTjVvzfql&#10;T2D9TgS4+WzmXgMWw+Dl2hLiCYkDYIuhE/6VPA+yBKD/WNlPdj4zjsKzWhR/hTnch/SFPhPbFGoh&#10;3QvY/KV8Gzz4V5Bkvp9cR1nZDP2oHqO3s/2Zayj+/sbcBAHqFakH8z7/F3/xV+nHv/u76cu7X+u+&#10;kOqrLILzC63Bv/kvf51287n/ztvvpE9++Us9Q/JUJzBRzFGfH2Aab7/7tno3iDQkvaMGAeh89vxl&#10;+s6HH6bPfvOp9n6uDfsXKjux9vq1SWFDHwxs79OLCHzkrK7D3oZnpa8cVecz5pKFLv9TbJUuzqVY&#10;AAPSIHBlTAU1zJYszjr17ZxzdQRr2J7LRCuwKAJbdK/oDafGcx49eKyBNP2u/M3D3x5ZLkB0FeGh&#10;YA8inURvWMA/9TtdH0zRJmTaHvpqT4rz4PXKvsyEinBWb1IbyZrLNlnzeqK6XyBf5bNLfVZjkoeE&#10;IdQ4+bWp0ZDqnuX252kzpG+H3F/mz/8sf85XnONAjld3d37CBXTi7VobIwtG2vdXp04jRRIxmWrq&#10;wsXoo2DVhD82Ow535Lv4wTWReMqFUVEahdxcUd6eKDrV0Ya0sLSYfhSGm+W6PhR1+C49AZ9ObFYq&#10;9kBepJ0McTe8iVfWLfN/fAY1+W0dB0edbt64oWkAIB/oPIm6mGSLwUA6E5PH5Al7JZbCQtp5RaOT&#10;BBOpuSDBPAhcbKjrTsxd6GAuUkLAIKXXLdfhizX3xkvDjY/Daj3q9Nchy7Fhai9wrYo4bRdbSwEF&#10;dfiKSBJ1sdYmuWAzXEZAiSRrnZpvQBU2BkArWH0AOixmpuiaZOHXsFw7Za/3gWB5crIcuyopoU1M&#10;GlcCWwCQiqmqmqLJZEyvLHKeHSV07UejYTNimYpKmlGPJt8AoIolz3//VS4sMCKleCWwImm6MdMG&#10;y4Yj42Ikh7NZeL94uqf04mhYSOCiMOABPF+sxI6E9v3i5TOh+ByU0MIBPOTnmA8yTXP02lVMqMOb&#10;LTfB+J08enSc7j94lDf3U93v8/O1DnWl9E4nAr625cUXYQ9T0/r57LzPVsjbX79+qYNuFd4rAN1s&#10;kkoOzt8BORKg4DzkCCnkikpgQs4U01wOBaaFt2/fsodPZclh19tAeyHvqJBZh6RjFj4UrGd706zH&#10;MAsnbs7ygewJGgc+k9stScWDlcWBkz/vXN5stQ7NRd6kFJ4zNbA21zO4pSKBwslptYO+CwBsG+w3&#10;FxdMBZcC+FiTyKJL8hTPyCkpw92gZwyQlYOVfWOqVORc0GHeP3XAD9d22oaULNhRUNzlCdqYhcaB&#10;1scBcSF/niZASgMUkgQyiQtzf4rQFFJSpyRPJGPVOq+jsQ0ZBnvZuutGMCIplcsMslFqFOAMjQPX&#10;W89X/myvXp9oHxMrarUKduGZ08M37FtW1np5ZtysxURXDcJacu6+M7jBMz1YsRnff6JrTvHTxHec&#10;zmYhC9sQ+I/sC48cprYY2G/v7Ket3QN5OVqeNVXhzAvDmDCzr1aDLsCstaSHVEy+n4lXZium2hH3&#10;ou8XUC98neoiT64k6lLxYiDGzdpQvJaqOsCUpZvECIUawrOOX0uCdUkEGWXCRearZiqAwiDsheS+&#10;ChZgAFRVHSwhM67LGhGjLHpHBcKUxrO/9LcqbJI69s5LpstlunAfYH9JpS2scHv5tZG8aHZ6VV0a&#10;8qe4XgWYDp6kjYthkPTrSP1eh4l8NUrmhvDqXC2WIddLCn1oojghPY0JNVImAdUKLunsEYXhdyT1&#10;OQE87+UYda8tG5rPDdIAPskcu7pM3fQQKJi0s+noh6XzbuGkOHlYtY3OvmWYYyvtEo9f2H0M2Lou&#10;rDDMsGHP7roiyff6go1SQIHSVA9R7JakyTrAd4GyQz/KyT3gnAoYdZL5SkMiDzIXwdIbInHZLHjW&#10;Th/sTt0XfO0WLgJl8A2Iig1CZRatUvQ6m61PYsCg38/PBc12KVIZCqCoqCIlwEMP7+1cI2RhBVAc&#10;AlwuDSGKCc8YzF5inWxsONCH5+RC7CgnUSstFFknBbLYy95XaoH92+nKlUOZYcu7lkJ/Og+Qz3JC&#10;6gjBmH0KJUgrIIJBn9j/bUimg/VbNdMInfB5U8tXzeeKWCiT2RhWIDZrsqyYuolzkaGaGFFdhCmE&#10;J+GkuQxl477OQwIu5lGoKnjGJBlUUMg87Rze+GcH9vVhsO3rY9+gH/7wh+ntt9+VPI17C8OemgI5&#10;IuduG/ty0zq5UF6x8/kYPJNieBG62fH+VBFoYdnuEM+RLXOKuqaKmSXrXzL11qndwxt7nvaz4vkc&#10;6d6TqQGENhJA2at4PqtAUixLdpptFSEhxbqn7O4aFJUzYVU87wzw87pD7Gu2pElhms5q7S79wHlW&#10;a59n1BYLhTIkD3lCUi/rjwDsFNCBD9+FvTkL0M0QkNCB9957T+e6ru/EA6wu6oIuZHqpuvRv7Z1z&#10;5fCNUDqUQBQPSqoxHZn9RwzE3kE9M+5f/q5I8PBPe/vOHe0ZNIEwW2Brc8WRTJ6RPJp7OO498rRV&#10;hIrhofri5Yn2Vpi6DDIYdv/oRz9S7Y7vNUEv2JfAMn785Fj3hIE5bCell05aGfDzb3nGO9haMVyj&#10;buK5xQP7Bz/6rfTk+JnYcrDBTk5P0jw3/5w5bV0sRhycxfVZRRCRwg4bD4wAHEntHDpfC876SR0D&#10;MepKBrkzhyCxDudiDZrVBzBW9o06mI+oVYBYURLx3CR5u+1q+KU1HeoV9ZhLs688FEoC2jVU08CH&#10;hON5PE+1hiTIZmVWGAFts8l0NO+flrWIlRHXsG3GYadl2Z32KWpsBtN9SOYVhLdej0EsZodZainu&#10;tQaPa3s2y77FDDo/S2kMshIoJF9CP3t8nmcvnqfdnT17PUYfU2p1Wf8kEwg0mMMXk77q6TMN4PmZ&#10;dfmPP/skffrZ1+k//Pv/kL7z8cfp5//4cxE5zP6q0hd3vxWJBjzBA92JBjmFoZvqGApLsdIp2HMp&#10;LGKtFGgwB0g29EusK4Ded965k3u0p1r3X9/9Wn0tNQuWSawFWM9//ud/no6fPk7/8T/9R9XWX3z6&#10;ufbSo8OD9M3db9I2tTGhelL+eVDps/TUJKD5VPsVfSTXgKHT0+NjrSWYguy3vew9Fnp+WXcMQrFa&#10;glVHf8ujT6pyH7Jw9rLtUI9xzamBUDbyXDG8n4ZsfQi7paf52YGRVzCROmxkOPvkcRs1GOtvR57n&#10;y0glHgQ+sl9xf7GigjDzh//6D9L/9r//H+nP/vQPVGfBRn6Y95EP3nk7/e3f/Ff1jN/54MP0f/5f&#10;/7dyDWoN8lLYSeVzPS/tb+99oxwDPP7eydf51s3b8hX86MOP0xdffZX+9I//Tbr75ecitZDG/TLv&#10;I+q1NqdiE59fWM2lPqwOv22wiG49KmY6MQZfqGMQ8Wa2pdqGdczQYShgH2DdEJkDwRaltgD7uHXr&#10;ti16Gu/Z9qg1+MY+UYBTAkqoVXc3tnWtlrnOxZMR8hbP0XlYNsiqTOqLC4fLDkNYL9naoezxIspp&#10;UGRvauFS4dUpq7tIjnc4VCOF7IAydG2PPtJ6OW+QN89yXTqp2vFc5D6vh5XqwgW2TOwLGsim9Dy/&#10;x0n+TE/zufIcqzJwrDRE+nz+7u/evvETFskaMKC1Vr1QJne3d8TCYzFr2h1+Zjo46zAo50CdT+SH&#10;N4ukT6GYneVKbI4HB9ecwrpYhYeDkzKdbLSt1ye6W1OTzY3w56tF574AlGqKbtkgmJryic2ad/ID&#10;pUlGfs+TcyOkffjKKS1L5uOLdPVgN733dt4gXjyTp8N8YyK5C0Bgv1xoExGTbOJp/qsXLz2ZqWKh&#10;QHWG8tlOBIh0kTJVot/tPVN7QqfCOeR0ND3zLTHMuLYl+aXIcJTmNZkLsJREdW3Un+asNGTW868E&#10;xihlOPnwB1xKyQ8KCXeYX9tbaVPACEUuGxQbi+RT+QHgnvJgsOFsygdjKmCQQ2YIc3ilAQ8O+Fgs&#10;7Q9g+YRGsvaqYmILCFDZgHslj4qJ5T75e3OYbW27CQQsBZzBN+MMhp5SrzoHFGzMxQDF/wOKKuEN&#10;sE1sLm/j5/3dfb3mhl5rpmvJg4jUa0/+CXKr1QGBNNHJmb2orRTCx8fP09ff3k+P8gZNwS9JAEEg&#10;+Xo+zpu3jMNJ3gJYXazFqHvy9GUulM7N2tJBPFhGnQ+Bgys72uzwbkA6I8B5Z3tkO86m9oqDTXd2&#10;9krFGSmMFIccmPo5knu4z7du3Mz3ypvCRKEjnTY+7tEBKadMayjgp7UOHph0SHWQCHBIAEozjVpc&#10;LHUveTY5bLRhhGmrAKVVH9JEs0nbMNXvFFFei2lBWAa+Bp2rCoP0MEKbKlL8vA8wOZlpwmmpAyAe&#10;1wHwjoORNOumGgLgteRic3NHUtHd/V17duX1yPOAnyPrlQ8OEMBUciM/M0yeve69n1zoey5yoYFc&#10;6Sjfwy1950Wkcc1n22KpcKACgmk915bGrmOaWAcozuvSqPA8V6Ldb9jzrzZ4KQP0LsCYAPYqHdY8&#10;I61luzQw/Js4TLgWAkFh7OTitcWTtAv5EODn5jwO/VosZkn+8nqVT+XrM12LZSTqAZAVCZQGCusu&#10;JrdTy5YHexxSpEt631s2LOaPGLz5GWVSm9cD92mtDqPV30WiPgH8J9F670Cpu3V+LnYPDtMmvon5&#10;96qpWX01UmeegSgU1WiH7I+mnc8n6Vw09wrc4PgIL6JyzRxmUQeoZbCrjf2tLUBXsNPMtKgindr3&#10;QABqeLiuYxLu5rSxdDk8CSXHF5DmxjSFb6IawK4Pxpxl1yXK3k1FMzJKZgGIOqHbwGEXLBanKlZj&#10;0d7UQ7AD1yG7NUukHlN5ba+g9wovxrr49Enq2YyeWQrPaOoxFT2Ff1DxZzLLLfDB5OZ0HZLxMSwk&#10;gL6mKWm9vcDUPhpm2E9zAIB8BmxM7ZlkJlQMUib2cxRDR2svJGwre/2xRwDCuOGrg01hEI8pPPsf&#10;566HBVMxHSS/jmdOwNwbHpwKNVqawask8aVlGTt5DU9qsyspvqtIANVnWXTBnLXHi/y/avuA+VJ6&#10;T+M5hn3AnlJMzusxQdFeLkPVmwUdKbtdBLeYSbqy17C+Y3ijTs2cqAL8r1MVRtDLSNczQ8NKg17r&#10;wdPp9cjg0AAovIwbyWfPHZ4AoECROHgNURdxzZzu1ug8GPfySHAGrF9JOjUJ4LIJqw57QTHl5zVe&#10;5SZbAM6wGllyhKHIpoDvABt9xh5wVUb61A5rra8h/A1DZqLitVEtx7KG5Zc0iJjobCW8gyYW2T81&#10;RStfPg8eJGNXsNTaErv5LMClSBgNkNDhC53qSgBLGdgn74FmL3gQxXWXH2ywulR/6D5WYhkqvVKh&#10;HhOti1U+Lw+u3/lnB/aVsI5JhDSU4IkruQn8wQ9+kG7npgZGi65h5WdyCIWMQfYh/O8q128W6462&#10;CQLzCmsi9iJ5Eml40DthkJ+prdddDCPXY9iVh0kG2OsSbKRBShoZD/IGi9AkAXTJthicEfp1DHS1&#10;Tw1DhM+sxtRdBY0E+y4I0KFG8FAMMBFG1K4atF7vL8ltvEZfD5dhSgFWdgF4OJ1xGiCjP7fY470V&#10;TIXhrfTLYFfYUqBSWBvhBc+UQmkbmD6GW33YSAjgj1DBOoaAZtUOb+i20whYagAAIDlUkaSeREBA&#10;nttQF+Qfn/3617ouSHC11vN9cUDCdt4n5uk3n35mlcmmZbcASNxrmErUP1MNQVr5DBKIwDVCMcGf&#10;0+jyvR7l+ovzCLACpgvaMWSQYlFPwqc730MYMuuF923LhkNinF/7fn4NJL53v7yroQNJn6vOCiWG&#10;+bLAAOTpltrvyzBvumHvOYXHNGa4TEYwKyl4S0O5UFjUcV+pbel/WOEosjYktTRxxLVTDGzFDsz1&#10;+/a2zm8NpdWvha1CANQacsd6biI1l/vrQCqfN3PteTN5itNzmITgda4k9iCoiCBQ2MvB7i9rzmf/&#10;Gx6SlaW865B2wsjXUCUGhnWcMdMIgJO1TGOmbhksFg9uAfKw8/Lr4QsuuwmFz23ovKVH4szmGZc0&#10;G2/alYdQ9qYf0o1r12xncb7QumGP/fqru/nen6Sz/H3/1//5f0nffnMv/dVf/aW+DyzXR48f6pnE&#10;wuvFi9eqSSQzXPhcrWKgsIoAmT6eARMwzBTuuzLYae2Nh00UPYbYcYNYaj/83vcFzE7CQgfglvP4&#10;d3782wKvUY/Bcv3gg+/k3u44/eqTX6p34wxB0SaCUVXpOnD2TIQbXOiZYn3R0zSykVmEn7MTwduw&#10;JzJgO4R/d6VeFDbimZiRG+G71+g5FNvs5KVeFwCJPQ7rDZ1hE1umEGzCGuZzUZcRZPn/UfeezZZd&#10;55nY2unEm0PfzsgZpESJVEmkp8pjj8vlL+Nv83vwg6bssj/KNa5RoGRSY3MkkCAAAiCAzrdvjifs&#10;MOsJa9/WP4DJQjXQffucHdZ61xuegPq4JqvsWp+J+hD6iRa/RkMQ8RVUYbw7Gp/EX9G4x7oGAAj7&#10;+eMf/yi88+aD8Lvf/i68/967Yk+gF3FxRqONJ99/x/X77rtvh1//+v9VM9zarSn/V+O3JGMOgCZE&#10;cJw/uJet+CtAUOuxxkMDfy2++yY+n61b24xNyBkGRPP7HPD5gxxMfgCZeyCNAQANa7yFkatikMjE&#10;hMNbNLxgPDYXCwTP/Pz4nLHyJMZkxDSsDfQeskzI8/P4jJKJE3IwDEvw3NDXAaANQ3NqPzM3Ehrv&#10;JNZoyL8Qc4H6JtLQ7JQbqYu2BxPkmfR8OBRtNKxDDgjjzMRqgiYi2GCUIkKfC3ktWFOQN0F9BPOi&#10;QrIdwn/r3Eb8WRKtF9csAC5gZsb18zyrw0GMoxcAJiHP7KQ1KUOhDG68K58MSW1ruBmpMRG/EMk8&#10;J90LOw1NJJyamnmg0IFrLqeXeXjKRkp8qZvrfPBomlSlhJ3xgEYDUQ+xiBFY0NSh656DJh5e0ymx&#10;xEJFkwovCdeUe8IlN5UFX2oyXEDCjc0PqLpQMWM2B7HAWQCQKpDHhf02hT0B/UUjBNBSaSIEBmFs&#10;KuisoVExdGCUe1lFDjmCNhze1mNxjb+PxUhNAQu94xBHo0VIhqEWZSlNkrEddhF8sVCzTs8Rrw+d&#10;ZFD0Wh9I+BmgmjpTCRMFTVRmTSxL6yhh56BRhn/GFlDvXpmGIjAoYVtysnHGoCK6UI8a6YQmZCFB&#10;uoKMIUjlyKTTQScoi1oiuSN90IYoFDMvBqJ+sbgYs1uNDY3PxecQHm73IBw8mIZgEyIY4d3jfhHA&#10;BlXZixfjOSL4YrOTI0/Rb9ld3729x3WBd4NJNt5LTqj6nMXNwJpKRKXFoAKar/Qc4kY4O+kFL2lY&#10;Ej8DB8CTp8/5PXfv3OX7xtQPRd6CDc86JnSr3JwrkxEL5A1OQDdFXfPndaa0oCBB8OgspIm/hzUx&#10;GEmHDcg+vVeLoYPa0kgLBHuP2hQxScN9UcsDz9rJ+4LGEFnY27sTNmIghyA0g4lNMrA/aDxjLSg2&#10;meK7SGs2s0g/HrymQmqSJFMhIkDjc0EIF3KiFGw8vxGA7oyYGg6FqsNzxXpEYoWJ3qLfN10/Qcc3&#10;bu3scV2vbKwwgVRDRZORgTXr0PDC3gU0HzoZ+AugHeIZDEohRRcW98V0GM8If3ZOx+lro4oKHhBJ&#10;oJu0QZuZCGFbkM4BGD8LFKxhUyOJfAzWYSm13vC8K5rbVD1NNCRkFJvk0oygWHNR9PqQhfVeSDMB&#10;ig7okqESSOgSZkbrYdQPRCJpnvE6T2MyMLeOT05EqMTHiWTIKyIDSh4WE1LF0SCE41tCVBFtBQSv&#10;6Ql0T6VbptDC0M0aDqVXs765wzVUkb4tRz24yGWm6+dV0ZtkdGyOBZuj6LDG4S0x88aJmhA3Opgk&#10;ApEE1zmCcQOuzJMmXW7t0USFvjH2yE2h6ozYYpOlULMud4M1l62pkv22tdaJde88Mm/bpC+V9cYr&#10;SaOvMAUit9ZG0unrfL/pmmqbrGA/dF3bF5lJUD4JzbMBZHOcPJmRGPCS987BhZt5N3Ej836VY3Aj&#10;uQEjPNI/WTKiSNombOIteZ7wM9sbyq3uOxilaJqB1/poqOu88auxWAeRriOjdOSWjSFdQvLzbIUu&#10;CQduAzt6t9KNsi4p4raQb4HFKmJhaPXZeDfU/YVmaZlQ30vuEdwEim45SRb9s0BSh6ujALuduIl6&#10;BuqeVNghYxMF7JcqfiojX6nbuKyZvLV1bQR66PXCkGjdcJ6F5KvSGdQ2jMHDQWWHzDnXAmQbcC4Z&#10;Otqj0YQ8tcYMz8slGQNy8dP6xJmPvEfIosK6XRWvH0OgREUXPV4opGBaJZuruRzq03sKRqUPBkLp&#10;yhlcwtN09wOi0ih2JMbjycQ6vjI0WF3d0HsCuiHmISNrKoKGRvlgW6V2NrnKK8l+sLhhU0kxhchP&#10;5GfWj2r9a//vOCNfQbBgH9Dcyfs7rW/R+kXjwwQc57g0fjQYhf5sZ5fuzPpOdY8G1j5lg8cC+qSN&#10;4gyntk/Da92+/eD/V82+wgX8wBT5NRZ4HamIH330cZ87yeBqRfIsRdG762YclBe9HIw0+ZKBl88f&#10;6wPSvGwpZC9F/U2B7fwr869Wzb4iv9EpSwilrhP1MViGAN+JHEModBtytJZnALqTjbiCjazWuuGI&#10;VdjHRNS2QkmQtdI2Rj53Hp501hmUQUhmHVM0eAoPJZPxARudA8Vlav/58zIjiqQrm7NhlRnpi9gF&#10;x8bOjowy7av9nJoe+YuYiOQTrpPQriNC2Y1PahfXjWj3ROHmPRUzu+nxWafqRpMUMQKgB5ylGAZn&#10;8e9++9VXYXdrIzz6+uswj3/+6W//Jbz71ru8lm+/exLz0hUhPGOuuf/8aXjx/EW4d+810ufn1iDO&#10;jEwmsng+FysAMWwpI8C0X5CvIfYBmSR9aaH5sQ5TfaCzq5TeIBp3sS6axpoNg9drIsKCDYRUJ/3p&#10;j39El0zQ7DHs3dhaF8ulGHCw19r0r8MZgabnQAP4OkiXnGvFaG2Gn6xzA2XQx/ulpVyu7bBMNPpC&#10;OmdN3THuoYGIGLoCsABqEq6hhNLJrfsooEhy9EwDvtbDwsbroqTRkkApDQ/5GIf4nEb8B8P4mjIw&#10;K8z5sdZUF03YoEg6bVgEPDchXxHj3NB0VaL6FkK5pwYBzXlIkxdVk2ZQzHtlVJnlcjcGtbRnBMRr&#10;Oj0+YSMaCHGsRTYh8X5i3onclIZj1ApciInGJr7Q8GBrQXcNphuSqBgTVYd3dufBfaJI/+Y//y2f&#10;N/LxUXx2bBxfXvD94D3NFteuMxqbqgm9TYa+td9kzKm9fQWGjin5HOCSFjvgnrtz9z6ReYhRt7Z2&#10;wue//5ysvanRcmg2gZp+dHRimZEq7ou1cHh8QLOWt958i7EAaEHcO2joZDXO5hywIWcZVfIswB5B&#10;42o/7iciLweKT5BLwLPiQBDDS8pYXIe93V0PPgR+AQijsaNsbl8CDCTQr4DJRaIPY7h/HK8XDa67&#10;d27z/aspLDMrvM+BzWgYe+N6gkQAqbVjUe9T7ou9DhdfDBMw5Nvd2mbeAs3C8/NTGtN89+0fw734&#10;PcHmcdccLizD1vZWODo+DLP4/X/yJx+T3o8ca0FzHQFCYP50RTr1ksMbNpjj9Y8mMhC9tb0ddvdu&#10;heeHRyE3QGed9fPUBnnaT6m5h/dNM0sbLTUebmLAzByzaShlRbfjhRCuAFWhN7XsasYPvBOceFdx&#10;3QVIpKGJDb1aDHNhMmTmAGoFgEzQRC8s5YN6C7XZ/tER1xpyKeYz0LefLyktsxnjO2pbPNNk5tYm&#10;CTXnSWyGLrVuk755aTksapJ2mtSTfYPzJEhCBmwyrDvonqPBN+livtdJegYLdQkJjUKSPlhzGFKj&#10;1ziDxFzeBezEx+0iPG/m4Qp9hU7NxTQgGaBORby+u7P5iVx9gLyaSyupkqApEFTSsBKFFpvx6uqy&#10;h1xryiE9oOFQ7ph4IaTe1rUn5UJaVJ7soRNPDQLw5RcLW56XvbsPgtbEmmQIMNLRWKqpUuTWCWot&#10;dpiTDgea42CoJBSw9ZqUONF4p7TPLsKH779HPjj03NDQQ0EKZBiovGOjEzbjpsZLwYaqzRsfONhj&#10;s4B3T0Hf+J0IZLhvFEPYDGhOAt1EuoRdVGUVP2TjYWlKMF4gTBX0nEsjFKveippIoyz4WV/x/pIu&#10;UrC2GGDC2zHIAaou04zcTRe5gKFoQtKA79F7FT0QzzMlenTygkPg/LrvpPOwH6SG1NANv4JBBgnL&#10;VvxO0ftK0nCllyLUU25YfdKkwn3lFlSm5gjht6LzsvFXDnjQLKgJI2oDNjzNJBZqOK+RlrLKQ+Ta&#10;bkR4pycxGC34DDuix4i6jAUsEHNo9qG1BDMS6evV1j5A47Ii7ZyagpdyJcTBBYoDPu/7Jy/Do8dP&#10;2RSlKDT1EeXGDJobXYzxToeihiURZDxr0mqdJOAfTtnsIKkkSf+gqcriZaaEbpUJ4lyNmiS4i30S&#10;gykEb0Hdxbs6OTshwkX0+jMGmwevva7pEprEs4UPa0GMew9PUwSXpumnBADFJZpzdIuLkYN0rULU&#10;RTTi8OxwEGP6ifUgZJzolERg+PM7Tr0HfE634kH3fP8F39cUqA0cIyj47GRdAQG5thGT6JpNJfxz&#10;zoAsCjTXybX2xt14eF9Zx4uT9VwGBc1CTr5qisiZG9Mr7EMIzSLJOD46Di9f7MffO4tr5Yj7iEiD&#10;WhQ/acal6Xxce4vGzYmO65EIMB8ytDsn/WzsRtpQdF6agnSe0uc26yiNfBWKCwcG1gFFZN2ozawr&#10;RyosUMLDCZF3QxZt0tS7ojhzx2QRTX458bV8zlk+4GQ0c4OKkzajxtB0b33ooIHHgqfLSc0bjqZs&#10;WIJSB2Tf9u7tmDBMwhgF4nDMxuBgMuE1AKmbF1lPe8I/xocZydxZ10kIjcJaaZndf9W0aNn0oei0&#10;i9ZgyQAaTdg5N1EWGlO5kkdTaQpYT3MNea8Jlb47GClYpmSRWkYuorKuj5dCZhQ9/V8FbkIpuRi2&#10;9EQ6VzA4IH2uFeKFDaNWyE3qVrWd25f6f+HpOq/NEgbSU00ILxfAvKy2R5lmRegF8JMwfm6jlc7f&#10;J80+IWtFH1/eUJRb0V8yN5qK1JC2eG9mGi/1sVLTz1PCziL7VZJhKNRMwvADQsWg7aIwQZOoXmr6&#10;jjUtnVm5S1Puom5udA6D9DKBIibFvStMwWxsclUaFWlHw2ElelMyMjFqJxV+wfo00nPJ+qZE6XdH&#10;R7L4c6NBKvpyJu2kapSVJ75Jy7AztVxUrYwNvllPueV6t76YUP3pfXSm5gtNSVmNTCjkzvIHyTgH&#10;+1U6kmokzO2uJ4dv/R9xtqI76pDvmEY8yK/sslt6WEBH6FaujiV1BJdEFTMXYlN2aG08GRflppJg&#10;DdBMqEoI3JIFA36WKEug9RgTRrrPamSzjHGYrK6ziSdxbWm15b5WFbclkd/UGSUayrSbVvq9ua+d&#10;+Zib+HxXbirxHGADL+vRZNzXeLiFmueKLyX1XivHACE4C77n2jqLScNzYOdfGlaB1sLh4MhIv4Hd&#10;2ys2MTd2f9iafam5l4zgxGYpqLWIePX6m2+EDz76MExjHobCDOiOMRgAHjwSGYVf3URKqGki1/x7&#10;yIeTW3hCECuHC69QfE0pNaI/icfXddLxVoNWSJiBh3rBw4bCpkRCveamZlPfyG7MoOMnBEVhl10h&#10;otU4zk2Bpattb0qggQoG1wmRH6zVmVzdcea8jEUZmjrY29RBBpDB7vYy0KplNMb9J71WPAuYDGCt&#10;orFOZ/G4v5G3Sj6o7U2y0PSj2ZVldWq/q3optBnPfg8XQ3LfdVOHUilGXyGHWVrWg8ixMhbdMbdB&#10;82AKuZ8YO87PTniNK9hPi8tw8PibcHV6GD79r78NP/+rn4aLqxmNtDoACeJ9nZ8csna5vlyE1fUN&#10;fj9iEFA1m5twaV6PRf+5BuFAzk7HzMenMc9etsqt4Lw6XlHtd3CoXJsI4M6OwEDpDiuZ/GCdxPh0&#10;cTlTM9RoUTFBtL4uzi7D998/DT/+8cc0mhqOh8o1C3Z8jLjH4RXXE5x5q7FE7SkLkvVmSKzbBkX8&#10;+WUYxL8/GU1sztJRExtDZ9RviHFAbGMdIqayqVKJQlvSsKMkDZXsJwJGAtcUm38DOW3SqAI5PR1s&#10;454kVVYmfoivE5qADMRkGoEV1BKBCNYVmqMbcX9So5YSFtJew7NDsy45bOc+D5Y2akAeQhM3DJyd&#10;j4JlNLSMC4AUeedcM/4s0OF4j2hO4DtrGsdICgdIzmCkLdal5DZGkpExgvLs5IjNeDr8Qmoh6YHO&#10;L2MefkVkNRCUWVwXoDquACDT2Om6xED+DofUyEdv37vNeI3zHIgvsP9+8pM/4x4jOouGCQvlPYVy&#10;oaVdTlvm3UIrqXaf9+7ZSYsN9dxKvM83Xn8j3t9Z+Pi997lP/tPf/EN47+03wy//9m9I8waza7qy&#10;Ge4/uG+2h4ZAn/3+U9Lbv/jidxzCQZ+9a0ABfkTUGweIsRYeGuHPWrWTLiy+B6YPp6dHjCOQK6oZ&#10;F8r+meIdYY9cXS04RI9ZmsAA8c/RvKcZFmi7ALIMVLfj9wDu4dntgeb333/PZjrWAI1DBkIUL1kH&#10;qAkfkmSMdejYGFssBNDqRPevzHy8iOtpHPc+9jd0mb/+/EuCoT764KPwN3/3d+Gvfv6L8PkXX8fr&#10;HITTS629tZgbPPvuGZuJeMfPnr5gXvXZZ5+HHaCAY3hfWZ1yPaOxijNKcik5NSzRMZrEP9+7d5dn&#10;0fbtW+GAsljPed9Yi0+ePAmnJxfh/PRMSFEPOZDTKG9WXEb+B9AHwBdjGn/obJnNNGBeXC/IEkR+&#10;2tQyRjo+PebwAfsK/SCCFTCQJcsKOWKjPBRnD3Q6aQo0j/u9orMztB9hvAk9fItJMv+gxBpS/1oD&#10;p2Sygc8ofQYhoVesbMkgLWmglpHdl1k/V+jcuDfBiY7vaIb9GffJEYchMTbi3Iz5VI6EDY1RHrWN&#10;ey3x3uN3X8XvfJw34UW8l/16Ho7BrMEfFpZJYl4vqY5BLruU4vU7tz7BxJDCkHAso3iyDiq6lTbS&#10;0VtaVJ4NqpH00UDPpKEAWoiFdWUqiY+qs5hrUQcJlS+MysPLLk1lIwLB3P3cdvM4XKHjhpdDul3T&#10;udsriHfmIlINK8ExRUNSQadgYZFL0F3jz//0p3/GoI5CBonrxvqqDQJeUMMIUM2d7W0GdiAXl3Z+&#10;vLw8J5ILbkec/sdEH+5CmAYkRNXt+Ge3bu0RlchFBe2IQvo0EuAPvTU7NRYycczhTisNj6Z3o8Fm&#10;hjU47pt0mKFoxUvDPzFBXF2R1h2olEgM0UDF5y4XQj1UnqrHFca/n1lbCAgzHKqkFhoBJdRLZu0b&#10;TVGEiBv2LkCgGTeevsqRecIkbkqNiqKf8uGEQkBbkuKc9dpIalQK9QY4LBFbbWCnH0UynJ7RREYA&#10;wz2trkxIbcQawHNaQ1MqyNkQ73U0LPh5Z8cHdJPMqY84571OjBwlfXlYhtOzC+mNAT6+kOPnxeWc&#10;GwEbFoEa94QAvbe3wwnF0clluIxBGwkM9AkFw1/EYH/BJgSuMTcyZmd3h+8Z6MrCDb7ezMHi0Ugc&#10;4cJIJ+BmSeg7KNSASHOqSYriQAmBG3+iwisRRtJKYXjr5QAZA3OHO/fucS+p2JaJC5oUgq8YHYUC&#10;faFJJKfOdtYlVYIFpkS4sb/RRIaGy2J5cwjjgKU1+bLmwQRaF5CI1G9ppMuJiS6e8XRtKmffuAaQ&#10;GLCtAZgxxO0JNd+TWcZkhcUhaL2r8dA9u7hi8/LVBuoOJmTx+o8Oj9nErZnIDejae3Z2Sm/y4/hn&#10;V/GAxjvf3dnh80UC9NUXfyD0HtIAcAybx7WFpimmZRQqhq4DqG9ZIbdJIjBdLM4kWFs6ueNEv0k0&#10;58Luv2rsZRxglG56qvnJgyvPTXWRvhAovWgYWmbciKPGzcOC5ipAGiBxACKPE5yF0Hz4ZuhthEw6&#10;Knk+YBIMPZ7RVPsSyQOSYxS0MDAp3LAHNQ8U7CncqCmcH5895AJi3MY7qEDftAvmlAjTCRPW3ALS&#10;kmuQOVNCylGHiNO0ZFqRO6k3Cs6oPaL/CtnMEy1VuqDJSlNO1cwrOIIJ/RRLiDUhJ3LLRHRN68a1&#10;Ehy2HduuR61lednTAVS4BWuwudnnZ8536qEG9WmMhOzpnaF1k67p42D6DDYW7PTKeOrGVmakUnqX&#10;edLm66wpZ9pNlyhtCfFHJFLbm3mAQoMGJV17S1Exaws5Z9bmTNopuZFVCTmY+bBLLsCZi/rWDr1q&#10;aJbWfRX6gQMea53hWQkxHKjlRFobY9q6Heczrle5B+c2llgyAaGRBk2wMqLtaQhVKzGJu4HOj4Ph&#10;4EYHk7QmobGAhKcWn422UKSW6V0uFkaQVmQO4Jo5zGqDn7OKJLmNS99NMbAxijHrHUQrU84QW5Ck&#10;N3ZOg1sbEncMzVKzgU6JuEfkGL3GnWRL0NhEDGycWKZhQS4esZq+pSjaRElx4JnZxbOy6LyGnoVN&#10;KKR7m5rkhZgSQOhZtkNmPP4ZxICJ9mswbU25Fl5+GRPsFTV0oClrI6ek08QY3srcC00vmHiA1r++&#10;uRVff8V/n66u80zPidYS/QyNFyDSiSqhO1+w5o10aTXwVRNGWnm5pTuGpmLdoEa5n/PQ63Emun6P&#10;7k16nkXZN34YA5sb5BP2etfrWNqgx5RlDkwzUSkLa3kSpU6EK5BC8bzZ2PlBN/s08M6p94vYNjVb&#10;BGtgbX1F1D1osO2JVndBp8OqRyNTk2soY6Ok3Seas+J0R0fu1oMAST8wV89v3MYTAjD9L5lwNHaG&#10;xfe1LmhSY5oNVhtyvEo9lubskO96aQfszOY9VRpWdXJTrpfS4iR6mr8vqQQhovNeNzszXx8NXVGa&#10;rXdXaFKA3A+DQjaVjTYvSWfsXkFdSwJFaOmOQ0bS5oySKez+TjmUUsUoPqtiA6jt0YcJzSpdwU4N&#10;bw8mg1HTTXODZEk1VBrGJMOhLumgz8TGwXAayJSLWLhmOLNQ1D15FBZXF+Hk5X54842HbFbhWp+/&#10;eME4thrj2EsMW5dzSTlAZx1C9fHdwQzjeSy2T2N+NqI+NPQ5R2bStMypcN3IoSDlokazNU2ty8o8&#10;eDEj2gkNojkNJ9R42tneYfOZSPd60Z+NuK6teIY8vH+PufpoImZD7UIaT4Ju4PHet7Y3rXk9MsJf&#10;gzf5zDjmBmkAJ2R67liamEdoPgmsIYaNmsUFZYZoNkPJFukzI+enfEeQgyyuCXsnz0Jv9tIlQyiA&#10;KGggqQFvMsDRkCejrIH0i8v+/CUKvpB+IwZ8QqHK2IuDHq8XmUnVTILSXubZD6fbi0s++8p/b2H9&#10;SAywKRnj4TKG3QmNeEWX9oImEmDHUbN9KPTQiOYXgfJRYxrP6Swn6i/myWLuaXCHZw4TGOTLYFOR&#10;eRNz9Zlr2i//8IfwT7/+J9K4wYTCCwfqiwZb8eeePHnMZwVUNjUBi9SY9T8elGFAtjRiP0+NUOtV&#10;t6b0IzCA9YNrhBli21yHjz9+N/zkTz8Of/93/0/4y7/4WTiMNSPW2O8+/SL89V//dXwm16zvZ/Mr&#10;gnrQDLt793asK6+ohYdzs/A7QT2G5jFo7GjiIVc4jDUW1jTQoc+fPZXOpIfWNJ+A/EYj4yI6LWdC&#10;rCMWAhyEvSSad2rwtgQEncIVeKQ1KtkQqjP2etMAKEDWC5/DPMbGOdhLAMAsbTqK9ZsYei3rB8mx&#10;MPcyy3F/f59/F7JXyAUAmsGfA012eHTIdfX666+H//i//R/h3XffYGxD7IVZx9HJSdxD16zFkI9C&#10;I1a6kEtJASAHiDXG0gCsEVmAAoJgIMiBW1XQ7AeIyrt379hzYNabj6IXcXxyxGeCng5MT5JpESWg&#10;ALQYjbyuryUhRqds6efnNl+SK62ayI+fPmb/Bg3MJKWQXNFRkBAlDsp/UbF+TSxC5IlwrwZqdTyR&#10;zi3yUfa/iGBuWIfhXSfgTLC5XuNhWKqBNLyRlnzn/hWRkAPV6/jZi1gXI2fGnsQerNDnAJMFubam&#10;5swfC7r3NhxkzuL1n+UxXsfa4WWsw86pzdf06wd1BOQQhqjxMQiFP8KwDG/d2QvFzsb0k1TgMEHL&#10;NJ1WceObMWqM4q3b2+x6Iijcvn1b3HAkwK3oMpOpHJAyIxGIdouF5rWttTm1b5WQIzmb28ZezQFN&#10;jMcW/MeGWFjDJwkVJ2ddbNyGhhZj3iY6/wjilTvhpNbFQwmNvrW1afjww/fDweGLeKjLbhuoH+gX&#10;QAdg3VbtW6ZNFt6YSBgQ9PZiYkVTh3gPjx8/JrIiabPdvX037O7t9R1bHChYzAgMA3Pw0fSEkCsh&#10;v0EaHLg/BA40JUR5kcixIPfSS+E0AJSh+D+4R6ERI22/gXT9iH684qaQzoM0LTgpic/g6vqC14LN&#10;Nl9cK6GBFkvrIg/zh651o7FhAOc9LHRg1EZgFHaEBKxWVEkVGypWhr3FPRKlNM1NYvLUR6vnDO5o&#10;mqJRhoCFZAkbPK01Nq3mcnvlFNvJPAIpDlnoMNCRNW6gy5ho1MsZ1wA2IJokFPume/CYmxDfC7j0&#10;Rnz3u9vr8V3HIiZrlOQMFUAQ+JKG2tVMelNYe5sb05gwTqjrQMvyra2ws7NlWpaLl/jLCtdNbgHc&#10;uWhGRNnN+V4bi+qS2k1NDJlKQO8PKNHgKSgOXBhNsJinoPu8N4FYen9gIgqEGJCAmmIXRFmMSIEr&#10;RHFfypVOjfvCul6dDwu5md1M96UfJn0kCdNPoOcYE8ikdSRKvRpJOLBbQ6GTVsqAP6tmU8EEZcGp&#10;3uzynNT5M7xfNCLj5yOxACIQTaZiEBOCYshGFJpLoAe0FtIpiewdcYoCIWU06ebxwHkaC6+pBfux&#10;dhZEaM5JZYM+DHRH0fCDdsW9eLA8+v77cB4TZVw3BJ8xscZnYU8jwUDScE59waV1K5q4Hs/4vHFI&#10;ykWpYaND9y3aJQ4HOVTeJPCtnWOTKHOWqE9GeSUEKYsWo3Cl6SVHwTkbS0KzCBk65L6g4GshYWlq&#10;/wDBEg8jOOfiHSHGCMWWUSMrxVxMzgOdDyd02gViJy/lXIefo6ZXKVdNUGWIAsz1GdinTECT/lin&#10;hDtLDU0mF01Ps01cJAJCiuyGkurJbK804fhEww7qsFS9PX3P79PW4jCEaKBCqB5NyYoeGZZZn66i&#10;I7TWMJvhTdNTd4nczCXmXRhpkmi6uU032NQwtUJmUIrraZBUGqXRdYlerLiEi2axyjhcM4Eg0oTP&#10;qNVUuOmsr2E3TDf67LDR31fb3SDaCyNEgwvdhHrPrWtEB672psmUJQewPBmPFPq7phXfNABFleuc&#10;WDZt46LaToA8P2dM2pH0oImDaTeaodc2y2AzhxpbDRNqaidlQgcioUMxISqMpBeoJzccE5HaOoEU&#10;bbPp3YhBQUYShGFAYd2t3MY4iIn4ftFg5KCbJUTAYulhovSXQGVUwMz6Zq4aocE6QDrfKPJd5qYK&#10;Bxrc4KxhI4Dv227beXCzvWOzL6eW6Jyfs7S7KxPRQtpP1Gzx9yDZbRjnl6KWAzUNrWI7nArdn4n2&#10;G27Qp51pJUQK1WnIJmOzLFPTE0gaDhyspYhkl8iXZIRBfSs13Rifx6Ne9J86xDH+BdK8xtx3qxub&#10;XMMd0YJDUnjhpsvPxzU2tTUYb2juiA8pV8ks7YB7xl7EmZo7BsnpNL85a6xLFV75c4mQC1WLxBgD&#10;IA5MvJcKDxowtUfaDKSzmiuFXZZvhmukq5alm38V1wieRWXdUekGDsLq+g+v2ddP+/3vLD7ieltd&#10;1VAVz+yDjz8IH370YXj3vffDrVh4y6hjEN56801KmQy4BoaigxvBTBmGV+J00w9yRatmzKsbm3YU&#10;3H+dwhsDVBq8ZVkSh/dasts8jSPUhe2HQvgMSnggvpRF33y3yJ4dxote2yhYZiMPWf/7ZZ6kD6xZ&#10;Z4OcpPOJ4qi2ppJczQf8uwlRGKgjPlSTrUhmF4orNAG04y2dVoEwrtW8wx4vTP8NvcyCn13d9ohm&#10;UnTL3Chd0fBkcFJZx6uxQZMxkMnIidRkxcLOutwV4j5BFjlROHgEK5D1qWehA019fhFWBnl49u03&#10;oYyx6ORFrGFi7fLBO2+HP/7hKw5yv/km/np9HibxXo9ePg9nsVjFuXb73n3myrgMNAHReILhHe4f&#10;j0XnnHTJcAoA8CAplyGfDRgkGEhjz7O2w5A7vgeY6IHGuLWzSdomHLyFcJ5TGgWDdBScMEIEGm8W&#10;4y7obSig0dBbowGccj25ri8Yx/mcxNH1L3kvWZFZd5LnuQd3dmXUYAUaawud2fhMIEjRHFhyiNRw&#10;eIEY11nrjkYiQ8ULLJtlrCfwToHurKwHKpmQwpOFnDk48vbVzXUCUDCkxbM5B3JwoLwPtW6q7TjU&#10;RV091CDZWGbXUot/teeRyxNNGOMotRL9bHI3HFueswObvC01LEG+nAkMgL2YKOSUOeH5pj2F/Bnf&#10;hdptMRP1UvqXS4IsZtdqaqOGQS2M93x6cswG1zY1yUdCH1I/swnP4/V9+ttPaer2wfvvWyc8N7Cl&#10;YZ0M8AAonThH1niulDz7F2YBNHR/byxLkb/C7Mt7NgYGQZWlN9Doo6wSmAeHp+Hu3XW06FmL/+yn&#10;Pwu//i+/ifm/tN2hEfn22x+Ez7/4gmg8RDQwFXGupBy0M6USax066MwfSVme8pnhu5AH7b/cZ3zY&#10;jusWZoEcPOGdZdIfRK0HFBkHDR56IX4vG+lyJgaCNABrNXPjWsEzRH2Fdw/g0PHREdckKMPYXwC7&#10;4M+AdpMMQE0qKZhL2D/MaeLvjd0II/X7Sk3eW7d2w6NH38s5GMwo0MRLyZBhTR+iuXZyGj7+0Ufh&#10;l7/8Zfz5W+HO7d3wRXxe25vb4fGjRxr0xu/DgPD586dhbWOLRikYBiOvg4kX3ndZ6B67VqhlAEGQ&#10;MzWdHInBHtuNn48qCUAQ3Atix+07d8Jrr70RduKfrcf9JHZfywY9eh4X1Lu/tnmZkN4ybJOkB53o&#10;Y84K/b35XIasHObGnA4GadR0hCzceGJ5qEuxb8iukSkS8kUxBJYchvJcGAgdjlxx5IZ8nuu9Uu8U&#10;7zUrOCC2STxR4mR31K3OIQ/hObxqbowWAfgRktxodAyjwFiA9Mp0FK7in6NGhnyEp1I8+xpSrONZ&#10;Hd/n07wNL7ImvIj5I004zKygBj5yB5zjcc9NY6zajvH2gzdfCz//85+Et+Ovxb2djU+QMC3YjV7V&#10;P1MV1XBvAZ8ZXW8Ewsuri3BwfMDDXAL3slLOXRgCKSfrZ70UwECpI4ZDrVTwJDolK3rkExGDrbjm&#10;CKYopqllFxcAofKhEb3Y05alp5JIhtS4anTw5kJ6wEkPmubDQSnnlLjB1tcm4d/8/Oe0Cz89OyZF&#10;Ek2fKShE8cVsxw2GTbGNgACNtcnE9N2Wk1Ui6OJ9oQPNBR3vH40F6Iqh4Um0Qt1ayFwbEHEcRQyR&#10;O3Dlaxd8VkAhwVwgaS0Eo0wW1MBrwuHhUdwwY4sOD8Pa2gppimNai68yOM2vVdiieQT4etOKTsWm&#10;WreM33NpqrCKXsB3IfBaL64NX0WHvCaCg7pItdyEYsrjhCkG5eWMBhMLuwVyk11danpvYdVg/T9A&#10;1YnCiAcV3j/QWjACqeyuiKKKBV9o2CiexoCKg2Bnd5uFxEVMKs4vTrnJsSnPzy4J88dUEs8ezxSH&#10;DxIR6hYAWRZ//+Ly3JTaksG5NM1tbbrCSQaCIpp1KGLwM9DZw/qGKQh11CACPDQNEI0jQGWhIRXf&#10;H65/ZWWNwQo/CzTlnTv32Eja2tpm03VqZ9/knIuGIRIMBAXQo1msxzWIBh3uBYFwM65rrClERxSr&#10;YjwU1i9MEz8d5ElQNHD6WlNLcgjkIptwk/DsxUsW3dBeQjBNk1AmzGWmBq61wiSyLvqauaSiMbLY&#10;qogSAcUDdF6sTSbuQ4ky56aJCX6V2aClI/Rfg4Cl9BhrTZeQfB2fn3JtowlLCtAy7qV4ndi/BUxS&#10;ADlnwqIG2TUax4NxOD85i89dCBOsH4pfx5gDrYm9vd1wHP+9QeEd7wMGAVdx3aDJysYikhnS/UJ4&#10;eO9efKfxELieMeAmk5mz0ys2si/OL6khg4YzaL+np+d8h0iO8Q6vrxXYub4KG090memBpZs1MWhT&#10;bHbQU5iaTgWsjDxy2qOX1LREcyNjA51OtkUlahX356BHTdEsZjwl8mZtbYNaWqCKTKcxqY7Pr8K7&#10;j+sHjnZooIKGg0KbU2XTd9FQpWYfJ2/Sj0FzryJ9YExTCPwcdSQH+qdrRPdmYdRKf417NjdSDtS6&#10;+O4lUh56F9KG7t1qAjKdbUU/uZlia/KJ+Jir+8zfY/O76Vwwtn3DQwgnaV2kSRypwj2asrDrVe7E&#10;NvTaN2gyMcGqkpu4zRRACSrkKqZELSflBAu6azvrpy2Y7LF4WKo5U9jEIzXeghHYeXnjOllW8TkW&#10;0lijQx+L4dwNYif31saCTmQSC1cpi5+t3eiTDqH0VE3tJH06sKjIaOphSmx3gwBKA4PCzsUcdFhb&#10;Kr2TvNPPsPAhrVp6PCiksN6Bts470V6BBkBTDWfD5eySaAecQ2XSJG1EOWGTJddkPNGRgk0wEAOq&#10;Mjm5Q2uzsrmAmsdJ8Fwi22oiYJ1mps9SB7OV0HkyTEH86YiU0+cNk1O29fLYiGus+cPB5aA3G0gO&#10;lzgHqVGTtUqiqN03ZAzN0hrUAuYQEPk7KdOmqA/c+E3oS1JzczUKZeghPGzLJmHrP889kAmeSieW&#10;QknDHhpHxLN7RnOTnM+HdKdMSF28czAoSrvYzu3cjREK1xgbG+NQjpAkLsJkbUXulbhfPFOgoU+g&#10;SSSEFGhFFO2P7wi6VTn0eIAWj3EGWp0w1ilNfaRbXpWMFQa8HuqqGTVG06piaN1aD3gLoZE7N9nZ&#10;lHJjMPPQoLUJLJLmpJGYdBfN/E0rinuRg2dTUtgYy8QyQHOWzUmbJYACg7MyZ6NzzBjSeQ8LzTsI&#10;K+vbP7hmX9Ig7ItdIh6l44V87+M//TELSiKiLFz+4N59DiER63DuVkZipQa84kxjlE5pSlzJ5y1a&#10;bOilBSTNoOFtoog1RuhS1w5xzY0vxD/mraHrG4m1f25iWRA9bw8i3MzIsuSy3PRaum2vQ9oyn9fn&#10;t9ZGK3u9XQ1Xc+8HzZ9yS0dQnoBi73qWIzYmlkKAl7n1LzvmCEMWonWPZFxwiFHJ4My6o1hJ0PfC&#10;/SBnSO6QelZGiluElejyIr+RFOA+yEx5bpRbsyHf8uzEO7oAYymeM8g9UyyiFEj8d1A4KX8C4AQo&#10;XbGou4h5D5p9py+f0YH38vQ43stVrAck/cNBfnMd98mMDTVQXItCuQjQWhc2BMTQBMNpFNAcCmc+&#10;L6HXNZvZNVY5DWL2iDXOrsznVsTAWUWMiHtqKxb+cj1VHo78ZHtnizkz8gGwKdAoQl5/FnP5cVyj&#10;KxPpiSMmohlBF3AOVkdSdLaeIq5Funitc67A4jsZ1GQ27QvUVpQ2KV3T61ZazqMR4+clG041/4ym&#10;iZ1y4LwQQvlWzCWF1Mp5xrXOeXBfuXNo1K3UXh3LcTc3ShVDVH22GDFJlwsoJyLPKTlV9MO4V003&#10;uk45fm2ZKxnSiGmDcwU5LIc+8bvX19aJLmMzte0InCFFOSFn/b60zha8DkTNhV17UaNgKH54dETw&#10;AZ7vajwfRjQnnEtTLz7DW7du87834cwc38lXf/iSQ8UP3v8gnONn4jN7sb8f/vmf/zl88/UfGZP+&#10;h//x34UH9x/wDEkmYmimY4B+BtZb/C7kp6BIfvSjj8Mfv/mGgBXsMzB5BqhprM3c5ysevPZNUKJK&#10;Cw8CcmoIJ0fa08vLWE+sxPr7Tjg6Ogj//t//L6zlzmIu85vf/CZ89vnvw3/4D/9r2Npe570/e/Ii&#10;/MM//prDPgAC0DgDO2r/5Yvw/nvvkQWEz0Y9sHdrz/q9FQEA0MOsPBRk/Q+AQawPcg8gIF+kfCOz&#10;xI+GYElnmYM3UvelLYf3hjoUcQD7EfJV+G+cN1hDbGxisNpowODRrmrfRDOH7iSafm7WZ2bKoFpD&#10;fYrPRgMR/YkvPvt9eOett7hfqLFdas0j18vdIwC679tvH4df/sOvwr/5xV+FX//Tr8N7H7xnLUnR&#10;i9959102ItHEojY7ntFA98aGGmQTWNdge7asL9hcjVcPOS403hBz1Vc6Z3734LWH7AsAyAIwE9bQ&#10;y/2X9lyoxOKBdBo0/hfqpySNWphugBuE2Ea3eJvWIW6jGYg9NjSSVejaJGVTCPGbawhIdG6rAQ9i&#10;FiQmhEg8Z4yguSE07ocTGmWgjyPDKV0bNcvNmsCzBfilzOX1QAR809ktO5gRYmOXVGtVpV2HB/x8&#10;GjNhWAl5qes5CJq8xkM052Nsfxr39zniTxAdWN5pQPGJsrsac8E/ef/t8PEH74Q7QOQWqvuLO7sb&#10;n2DzFtYbwi69uLrkRWHjlxZbx8uUWYGcXsDZJt2nkAB8sHYf6GV4yBAlxSYBPP3s9IJNPCxkNG9Q&#10;NOPLsahTYoeDEE0awetFX0xTtaTtxsVeSZS6sUhhaZ0AHg52GiXVN+usb9SG+3d3w49/9KN4AD2h&#10;QQO02/BzcGKCmyJg3OjUb2xuCKZrl6+Kk/WaTlTotj59+oSBey0uXKCOQFHClPGC3eU5DyokGGky&#10;NCPCb4X3ADooDl84ZDXWJUABimIDdFF0/sndR5MvLhZopWHxj8doXG0Q2o7ggmlP52QZTTRxuUWx&#10;hCZf7joUGh3s7J9A6+2ib64OBphOTdgkhKAw9QMm4x4dAaQT4MmZEypsxJpi4zFRuTonDUp1vhLJ&#10;2omNhEobivriMEUgxhoB/730dIbopULC5ES7xSAC9B2aamioDeMz24yHbc3Cu7YDYs7mGPUAAd1d&#10;aBqFDZkZCYr7xDQNRZFQqpoQCmUoHQpMoRCU4GoEJCCQEPg7eM5Yq5tbG7ymsZ1Y0zS8a4WuaWtN&#10;kV1pM+kZuBDifiDPf0KnXDR0MUna3d3hr/g+NMJxgIIuIXqu6Eidp1wUJIbulFGbc7sxh2QcEUTT&#10;zUvRFuY89DNq+YGWie/JjJyAqCqShZGRHaTJYwpusXlS26m/pOYTG7cwY5lMjRQqrE9Y2dlOk/bG&#10;upLUojAMW1NFifUD8YMmLvbjs8ePw9HxUe9+y2I9BjQizUijGNl5qbbjmZCIRwcHfAc4HABbRxIF&#10;VyVO6+P3QDgWcHskLaQ+dmoeJTreJTQ7Fyoc7sdEAAfC0eFh2Ma6rAbWGRPtGYnQ9bV0QzGxxGDi&#10;4OWRA3JOh1zSQ+y4KeMCmf80bkxR361pTDvqekH7VLmycQNqbJmoj22vHQdqLV2nitI0uDHvAd9F&#10;jRUm0qX1VmLsgOYO0HyZTCag/wK0Cp1FqXmVWShWKI+8GFhHrmRRU9hdlpMmoi9aJlwc1lhqYdmI&#10;gkPh4Hpp8XzRK1h4L28oOjwgO8kS5MmRbKE/J3qklEFCk/SOUvOv1f5JLnIJBdEXnl3WIzTQ9GaC&#10;lNvBtyz9vG7QegmJ1+vGGeovhGLhQdRN4ccGRFGJjpurqY6GUfB+bEMqurP+vhq72eamprE5y0a4&#10;UUpdEkjOe5eu1MDlmmiEoA2JnmQMIg0HjP5Mz5ODk1ymR7UpGUn0WUgqSyNYNyshYILpTonWlhpd&#10;CdnY1KIG4WdRVBwfH/F8KEu5cOPcQnKP6W1eSDeQJkumetVugg6sIYTv6hoVGmqcDfxekrNdxxiJ&#10;M5AFFVxYK7kn47wYek8lY4o80WBA/XFuUZu+hfdTmTKGiStiNO5jlpziIVMwV9F8RTf32jGn7c1J&#10;ZM5iqmLQNLRuFj2yCnEIBbQQFSr2z1kkSVg9vWesHzTYEiKz7WneagogHyhNnUUTDAPItml72pnW&#10;vdwWcR4gMSXShY6iV5b8aOM72eI1YWBCquFyyTxB7rc2wYE7MopROmPnHBR2Rg9jOAjGw8WFkB04&#10;m9Ew4YAlnhmT6ZqRq7lQ3UAHGuUlrSdpjtZJV5DIJTfc/b5au0iy2VSWvaGDGnNlL3fRvkJzCUZx&#10;VSkOuoHfusBTgdBwcNKZBcK8TIbIpHVXpZCmneNXa2pwyOz4micdWBmZUbc3xtvp2tYPEtmXmgI5&#10;XeUlC7KxuU6NqgU0ieM6QOIOMXw4MGc2wxElUZp5HCwzdpfWjst6o5SkvddaNoexym8jWG9S5kGl&#10;DZdMmTXSL1HzGT+S07TRb6UpxDoTyxD6IYco/5llHohspwZj0hXKbKwhqZFExW3TZxvJlaQZMgk6&#10;9nlRawmfjudzIaOFrHMDcqmhQSYULs595IGIF9ThdBMT37N07lovpb3H5hOZM0sjhoPo5sHIbHxP&#10;o8E+6bpu4ojxU3j41LAmKUj/14BFbpEznY2U6pgzngH9Bj3m0ojzAsPji7NYD43Di0ePwmqVh2//&#10;8GXIMByJcRAmHPhZDCQOj4/D3VjQX8c4vhNz3KvT03C0vx8mca9v7dwiIufo8IjfAbfNC+h5DdWU&#10;pBmazbaIRA7SfF2Ja+3SDpegtCEe41kmTVv8enB4EA5jXgWm0zdffxu++OLL8NWXX4ZnTx6Hp4+/&#10;Z3NVxowFKcRTsLFgVra+6vwlc5Hc9G7HZULtdzL+C9bTbbvkJl32BoRtpneI94Zrx/uqekMjDZjn&#10;iXZbd9ZqlMQB9hI09RBjOBgE2rxTQ4D3Cl1Q5DHWb2xfIbWz8OdwvlbOCLklNzuoKT4Y2om+FEW0&#10;yHqH4YSoxzmcNChT/sOBZyu9deq548z1sB7NVtSZOANrO+Y2rm2TEQ6G1ZR0wrlZljeuujTFVDMJ&#10;zUM0YDDcVtNMEQDyNoiX0C08jO8VdRueNVxjcUY9/v6RqJ0ba+HP/vQndLVF8+/J4yfhxYsXlG9K&#10;Qwr8H0hBxCg0FQGcQUN6f/8FAUIAs2SWGAmvSDdooFT1e0k5j4ajufsAmSWyeNbH8PXo0T73Q9cu&#10;wqe//a/h/v078fs04P6Lv/zz8I//+Ldk9IAKenJyFn72sz9nTYKBxx+++IogGjCRvv3mG0mRda1z&#10;eVGwNdhXQwio+CFNMWYa5APIwgFmFi4hQeVBuPKCwHcFoAj2T2LrDSm5dc0+AbX6lhoyCMm9YG8E&#10;oCMwDtl4AjUbdff5hRhDNvDEmsSbA50Z8QLrg0NoaoXWvC4wMPH3wKJ79uhJeP7sWdi7dTusxriA&#10;mkjmEk3Y2doOz2K9CLdiNGPv3d0Lv/rVr8JHH30QPvv9Z2R4IH/DWfT9t99wyLtGwMqUNSQAQFcA&#10;fMU9cWv3Vjg9PI7r6JJ+CHixyAn5qksxxZDPf/31V4yTT548DY+fPOLeBvqP8iVxX61MxrzfITWA&#10;tT9G7k+gnoJZCcEwGLDDyMUNbsRToUZlWoeeCxqEqMdTL6lzYy/1DcigoLRM28tYIK4OXZ8i/6us&#10;g/3qmQkmTGJqVQbNkC4MgBulYjoOlwsjPoHqw1mHekh024aIPUoDYJ3Pm7AyGLGHgZoMw9orDG9w&#10;DYvrcJLHvZM14Tl8FgB4y7pe2mgI8EYMfWtxfb62txl+9PH74eGDe+yRkK3CwWvcT7c2Vz/BZmQB&#10;70Mb/6Nbrt03sWBKUzMlpHjtorWQS2WpA49TEGyA+EwA3c3DK664mcSm8fl4ULTULqRDQEhlonRk&#10;cgBama765erBLDkhuym2Gh/Aos4mMdyMVEuJ70tcE9D1lVEVfvzxh3SpAo0XSAc0/TbjwYOJ09HL&#10;l7xHNBvlWKWCBdo8mLxhA54jKY8HIIIXtP12draJMEDnX0WqXjg1LGxGkorD2gEKorBAOBkqQ3Fd&#10;Nj3j51IHoQmcnuE9TGCMUA75bBA0gwVZic5YzmnwgEU5m0tcHI0kaj0QZioKMq6/KCx63zUUS53X&#10;V5wALuxESkSEp+dyWhoywKmoU6KIiYmQKaIv8PlY5B6J2XIpGCttr+GKOp95WiwHt2FVcOo7cCGH&#10;RmdHV6bcOiFjJhPgx5+cHnOCWZpmSkiwdatwMKuoFQ0wFV6aBqmAmzARVhMJk9wkcJ+5UQCbbTpE&#10;+Z05f+QaxTQFUOe9W7tsBE6oV1fwfehePE1r1GSlbkutxl1pJ85UFKrhnHHSiUYUgg6ue74U0izr&#10;tF/QAEejkA5tWS63Rrs9ytGrY9GIe6XehlEji6VgyzM6LbZEGVIAGIiLuuHkCXlRbSTIkCLTEqam&#10;SCyafaV0aRYu6kTnUONn6d9LCAtN4lu+WyQknPaW0rYorFOHZzJw4w+N8aPjEwZEFLMwdiHNy5Sv&#10;hoiDeM+IIXgfFBfP2OREk7scSMMQ6+CUDnsFxWEPnu8TqiwDn0vC5bF+sI/2nz/nugYtZGA6Dpr4&#10;0H4sk65kUPDFc8chS/RaJ2dJrKHpZIVwdRy+Msi5ZODmz7AZW7FxNmfjJDBxLq3f13VycpXxhIoP&#10;InMmYyYcNLugVuIwTFaFXESDmJRJ6OmNpLOFdYvmXgVHsLzic2MS0XYWUxeSK0G9G412VKQbdajr&#10;lGMuqNLJ+S9NT7Oi6LU9RHuXIQUQbtTCsmbRcPCKEx61H013DKKcZ9YbQiMwc/OkZGKe6/frunf8&#10;ksPqjcBzSDqALiobOy1S4y2TZAXWe5bcCl28JkOi3CYIiQ5KtE86p6w1VNMl9obKKM3Ekvgi6fwE&#10;u/XV/c+g2Zim8onq3lgjsDA9p3RzuuVQKdipXEUq15TpismMgmdfK2ovE/087wtXUu4NWSEqwGgx&#10;1hWZ0J6ilrWmBNgcxU5gnYdT5pL2OjdoblCJsFNyU3PvL5lELolQHxDFjwEFitDT81PuPyC/MCig&#10;3momkf6evpJrUIczKDUWiRbu1HRFXFraBKKysP2CItTzm4ZE1/bT6ITqrOysOeOeO+/fcWkdx7KQ&#10;GDaScMp/GAWeDCDwTllsZ8FO2EpyEJ+Wi5npG5pwYo8BeU0EVUJuopk2k8h80jNLOl1YD6XRQ2VR&#10;9iL8SzfDsyBNJxXxOtvxDFmcmuI9cIG/MtX5BBQPBwRApFzbkMcawCjCYYaFhBfvGGeuRMwXXAOI&#10;C7VdBjE8Sag2JIps9oFiDNOdckA9XAiRryH+xt+7AiUkxqSV+N/jqehogxhr8GdYZ9ITrLgXlxZ2&#10;H1gzLrMJVypCJZad9bRRtm9SU8ZpMU0yKg3JUhM9Mx0/aVBiGEKdX2tkBiOogrU8MyN7gt3dSZUx&#10;EgnvRsLYuc2iKuZKwQZoqQFPU5d4DyvrP8xmX6L6cAhXqCEHE7Hzqwtq0NFoIr4PoDagE7we82vk&#10;anpmeU/3L43i6x0v43NNcZ45s8+BGxfurG/Gtm6uChXY9i69maYXdg5Xvh2ccyH/0WBHcVmDgJvh&#10;bi/1wGMmtyxMJUQ483i5S/N7HT8Rc9TYzYzwC72mdxpc4N4SgqowRZw6mPXSzQI1LOm8C13xTAgi&#10;oeg6yupAjxu3OXPBmGSCaA4CbdNG8ZZ6hDYE6ewsnNDuy0bmPyisYASRZCBC40FIq5wPsb2Kn4vm&#10;2N17d0gPrCAFE9/r0YGaFnWsTXDeAs3XxIL5RfzZrItx7uwoft6CZ3NnDVLEaZg3QKZoYkOp+LbJ&#10;cKrA6oifPZmshRfPX3IgizpucTUPFzDr4zORwVJyGa5Ne1dsXxINheEthu+HsT4CEqexlAhZLDFO&#10;07QQoITNDSE/M6H6x8iBWYwvwghO4micdDJjqipoh4989t2sCeiIBqM9Ue2qXtTayFJDmQOAmlTO&#10;AXUdfT56IC7jL8lxoNGKxtjMDsudzbwgccJ1FC8WmukF5RKMIuVZdKOtxyEfZSiCEUJC7WMfwRAP&#10;DAkipakTPuqHHrnPrMy0wWXTmtqdm8GjhjjOJsRsot7jz5wcHUuKCmcZ6kLo51mCB5+FplJRqA6R&#10;UaUNw7rW4Anp3dLEBjmwB6oABgxpmKRmB+75aiHjAuSiqNlwtqIZtR7zUu3d1mi0LqxtbJC+jKYP&#10;BllYw3MO1AsCXyhf1IrmvTbd4LAM+ernf/iCbCga0YHNA1mPuQBD14slUWrM2Qo3TGhU1uoZwJRr&#10;Lg3FJEvSWoakGlR9/nVOGasmfPjRe+GLLz4Lf/GXP431wouwvb1GajbyecQTPOuX+4c859CofOcD&#10;yXphjUEiCjRmvEsAXZBHoDl6EusXnH3oGSTwy8KDRzSDl41M6PSeNQCGoQ7WABpMYMYB4JOuHzFl&#10;UAnhh9iDWA0wzB+//SPvHwNR3PvLZ88IQME7wDMAgo/SFTYT4nPfWGeuNaYuoLWyyYycCQUIB+J4&#10;D89jTfTw3n1SdCFZcPfB3TCmM++Rzcfic50pD25y6eXe3t0LT+I1vPnGW+FljFME78T398477wkV&#10;2NY0MwVqEnsSaxJGoqjbHzy8T+OXq7im8GfI+1Y2Vw2gKMmyAzvuN//yzzxfUS+BMfrr//IrsrNW&#10;xyusB/FsYdzY9o57ks7J3dCvraNHJ15SsNt+HZbOTFj/Lmo+W2jxFURj1z0SndrklgCijJiHNOhv&#10;QNNS5ox2TmfHLH7usGS8CmamAJwBajyH+7nkMbpaPRHo4TN/9DCzbpfMyXObAdLxvpDjNCvT2j0R&#10;5Jp4BvF7LsGwxDWjSR/38UlcD637hwMYo6B/Ev/77bu74Rd/9bPw8OFdyoSNJujZtERwYxxWgEH4&#10;+r2dT4gWQQOMYtsLu1zmnlY1atIAgQNBXGpzFKSeIADgQOh6xJYQM0ARoYNdlQrIk9E0bvQpuf1I&#10;FNHUQTHLjiyL6hlfFpJdJDCY0FOTbiF6woB0XHV92dwzFYrwfU+SiZDIM280OekBcYIXsbe9ET76&#10;4L3wx2++jjfexOB2HG5tb3HqNCaiSk0fwFoFDVdgZjOEFuAZUT/YnHBuBaoP5S6KkgWFzuXLOHDy&#10;IX2DzELmNYM3DgQcGCo+lpw6YYOA6gvKC0wIECxBgUbDD2g3JCd06EST5eqSBzE66U0zN098RgoS&#10;3kXbxSA6u+QBWlM4dK5CEgEUUwYcSqOS+kHQahAsfGrRY3egnWzhQMIEY04tJSVcCJigVaNRU5ki&#10;dUm4dkt6M5qV0EGkZiFRjpcCBXWCveL3cJhURopC8xFTIQjLQgS2XiaNA73P1DRsrFMF7aiWLoqL&#10;f1V0p4YeKWN0RhMVGc+ayedQduBAOaDxmxBtuBYUfVj7hCobfahGl1ypoYVDhOrKlM2/Nf46IRoS&#10;gYA0CDciyqRb4wJ+kAT8gxCYRBaZRqam6khOynDeBf10XjOJCimxoCCtGk10nEZxS9THyDSUAYsb&#10;7MX9/ZfcS+vUKFzjuuNU23phEAGV9oGK7DkNQ+R4hCQ1d6OSwtgu1Nh4iteIe6yJyFEimHkqC9QZ&#10;Ji+YFMMUgmKmaYpPx6prTn8ODo7YlIPRB6Dn+B7EDVLfcMjTFVhCyTmL45xBvjF0mlQ9I+mgZ4HD&#10;6/69uyzWoUOJAE4KDqYp1kFBEAXtF7EIz5boE9LQBiyS4VKHoHv/9TepUwfnySYGkM1tuE1vxYN0&#10;M8xjwIaTE9B9eDdnZxdc7xCnJpUlFuO4ZzS5cQ95r9HS9sWXnkfO5wjnNulLVVyLQ+pcTkx9UpGa&#10;HCyFjsh7cWroc+WFm5flwOgDNf0S8qAzsjoPRW9UgfXRZanwztyIUtG9nGuqiFiNph0pQJ30MYpM&#10;DTnsAxAD4MzGJvFyYTkAafPQyCL+zFU8rGUQNAvXcM7CXkiGS274dT09o3NSXPV6VLjWJmnNZbkp&#10;YwWptjRRyRPFregLY2kgtW68634Hg8KGQUkgPu917zQcuHGwTXpFN+fcskcNBLtUYt0t3UhMWlIa&#10;5uQuTEIvrN7aRKQzqi+3GUgy2NAwonVhkvXmJtQeMk0toVtF8QlGKEn3kPfPoYKQI3VydnZDPulp&#10;qo+Y2c3SyEy+ywVRZLPLK34n1q6GNxWTbzQBEY8w9BowvsO0asS13rzikM7GXisXTSTB2GfY62zY&#10;eQorN1YNKFiE5pbowF5s636CSo1ZDIqIzqt51iYN38CGoAonNkGAsm+0RhBPykIxHt839GQ2dI0n&#10;tzJsSjQ7NtBdCNEx0+YyQtcs+fdyx1Im5AOtTekBjhnz1XhbGsG5dKKsJhzOxTQ8StSqRD8Esm9I&#10;mYuc7wCNhXTPKBhpdoB1jNyGKPER9XDgoI0CKbNWLhDIHGpCewqaQDE+YRKfc0Cb0VkbbucYSgD1&#10;gBjTdgW1B1dWNtg2wwpF3rW2sR2veSV+9tBaVhMW2/lAjbLO6G08DyIvKyGOiMb1PQZTxukUjDM7&#10;acMZqZUK3dyIvLptLFytZo3MNG502uSInfXGapkRWkQMgvZi7TNSsqvK9HpdJ42r8qJHLUIOgogv&#10;NqBb6W3ZrANSEj/EZl8SLA82tcO6Qa759nvvh9u398K9eOaBsoYzfmDkd+4hZbDekQxpaqObSjVa&#10;HadejTuZtc4SZa62+QYbg6afkmbkk4PawTMjJ5jz5P2QdGATGPydEVEtQuthuFWZnizToNxOv5JR&#10;SNqNid7b2HwsuFmcZ704gDQBkyMLUXz6s9xIwKTlx/hklP2NQ3rZy6wglvPctBkRUBit43VhoIE0&#10;92rnrsEO8JnpXnI+r9IgkU3Kmg66EEPHni4dU9DUwNlAbUms0Rgrp+NBODl8SdYCzhuco4cvnocC&#10;eqLHR7GgRqEYc8/4Z5cnB+H86GVYAzU0nrV5vCbQY6G1RdQZ7ulqTjpkZ8QbKPlEOuOsgIYVNLzi&#10;FT979Cjc2tgIy3iOAzGI+uD86JhDwMlQMUBN3JZ1ghzFK7Jh0PQDawQoWjT6ELNwDqJeQcMHBjGn&#10;x6es7dA0AVNnPr/ieT+gYd6IphzjlWHYiHXYSvwsuL5iL+YeJqWBQtJ2XS6vjcQdGUFfyVimWRBI&#10;MsilLTmwG2m/XmngJcYD6hE1YoWo57oshEpGfAddF2cMTYwyyQWkHGRkHTTESvwhfmZhUX3UT6hX&#10;2UB0/FJTLeXQytWG1q2kiQfclWM8Rv7Opm8l5B/ON+X4ajBmpZGdAxtwZFlvPJklbUsbJACljfoI&#10;g5JkbIFaEsCBlK8DnDIiW0k0ZA7V42cBlEFHaDcciGREXgdDyng9qDF1zkkXWhrB+v+wGlo/bp2o&#10;OSD1rmP+h8+cxOcG/W3smet47v/oT/4kXNK0U0Ylo0o1F4wAFzF3v7ia8zmhSZmeQeHzR2jSyuYo&#10;TY9Axf+GdvXGQB//QObrm68fxf1ch/VprIFi/Xz71k7cIx01B+/e2o3/vcvre/L0cXj73Xd5r2h8&#10;r66va3Adn+nzZy/4rJoelZszZ0pyTWQqFQJwoC6vjfylDAlNvpSTXV6ds8YGi+8A2nzIhdjsCj37&#10;ED+HdwwQxp2dXbLyrmFUGNcH3ZTjf0+5NnMPonMxI1cmBlWpuZt0pBvrjlJ3mnmiEKyZ9dUR/6BZ&#10;DgMVMM5Q+3/x+RdE9sFc5cuvvggbWxusp1Cn4lx49uwZKcqzuN7RpMT3Tg38wppG4/f+w4dhM94n&#10;BlKUFYi/d/f+Pa7N0/h90IFuYsx48PA1UuuzUgPDN998M2zG94TY9PjrP4aduG6HWRUuT89Ya2EP&#10;y6BqKgo35AgKsUKSlgOAMU0jVtp8ISo+h8oVdBCvRPuH/t61PBTqbtk3+fA8AUKhw3zbGCWXu0Gm&#10;+qK1ezrALEQ2m9GEPhjZHAv1HAiygmafmTZE8daSWZN7b80GICjHkItpaTQk1GjDa1LDEgh9LEb0&#10;2vCuYRqJ+HEZY9n+wTEb5LhdGm+U2AdZ2Nuahj/7ycfhnffe5JBnUKrRCVkeaAESwQn0M+q6u7c2&#10;PlmSnltzeo2kGIF4OyYaKAahx5VoLrTttoscTA6AqKH1c1X2DlxsDpaacil5bhnkzs7P+e/U31nK&#10;RRecaDwoNFKm0zET4ZRgJl2P0i8Yzbar6wWDWKtT2F1dC3w2rafqQh+gUQU0z/bGlIKdb77+Wvjj&#10;N1/FhzgIL549j985oqYbAsoQSJ0YnIDYm1DHIetpoLmLrwXFO1cZ5LCIEAQQqNGUQyMF9zAYDHvB&#10;WPx73dQ9LReLRS42alieX50Ruq+itzSMOKNWFzYPkBYUd8cU5uqSjT3oDR7HJABU1JwCu3CRnTDQ&#10;pKYrAi8d2xAIOjVKC1Jy5qI2zeselgqUYecpFxAG6GbjOePfR3SDG1Coc84Ji5BParhK7BnIQrk6&#10;duH2ndtER+VGNeCdX8R7HJTS8yNnvhV9uaMbYkkEVWvURnJbPDh4qcRhc10aGyiA4q9ouCHBYHOO&#10;sHlRvnJD5lNy1xr1h12DxkVy4kHBhcYdPhsHIJ24QK/04JnNt8lYqJ9ODRscTNjoSHL0fk0564Qg&#10;wnsTfXigRqiRf9krybc0+a0RZbMT6FgkrRGgzgBLRqLFJgTMJC4u43PYNz1cOoD4XDQ2qQUQbjSU&#10;0IjFO9DPLjjJAroRzaTGmiVJy6S1Iy/eBZ5nMFqvaSQM2oUbMwqaYTBRaXgfspC/5NSjMqS84l5e&#10;WKw7rkHoaFC3BVS4c05xoBuBxHRzc4uJAYIXnASvkDRWau4B1YfrRYC9vpr1iCg8a9CZ0JDEYcjE&#10;2fB1IAchao0pMoxoaGCwFA1+xOFEQ2e7kMw1oOMZ9xboq3CnpZZWvNaHr78eVmMCit9DgX3/wQMK&#10;027HA5HO2jEuInHngCEIpYP1hmYj4uRqjAd4TtdMstV0GpkGLj2YhjGvsMNt7qGI7lFC3hL8D72x&#10;DKkytZzK2iTrbJ0gFja2YhelRlowKGSoMdRJvyrp/yXYOSm0buQzgVrUpr4URONhonllMxMdiHKJ&#10;ZuyjgUlnXTwJixPRQWRdTQ1FaZa2/HwcYpJiKLj+lo6DWUpak2JdUfTOtXK4FxoMCSBd7TJ9Z2sd&#10;KU6Ay7LX4ktUBDniJQ0763OZ9jscqRHbWG+PxZxRJKWR2Ok9iCYkJDmNc0rRIlB4c8DgWJO7gUp6&#10;POlohY1uup7ClsymsmTe8gq1MXPRKiOT3O9epW0aaGWm9ra2Hm1N10XRkxAzuYsdoTrsppmKeqNd&#10;ErqYSG8WHVOh0uZydJMOjAY4SXOtcrOLDSLGz1kvPI+mMJ4lClzqWiIngEM5RMndwCWy4FqSFp3l&#10;/kEbri2Mn/T7sLcQmxCTEkWZTY9CaGqaCHgqnlHvRk020umNMk7Oh4iTnbXziOAej3vDKKxfNBrR&#10;/CTq2oOL1ppfWJFc46ZPCS0oHVhSaj1Zzv3elnZmxn/j+oVmyvt1hpypsS4l4i6QlKIk1c4BJIjO&#10;hm7SyewUm5F3rK1vsKiSPrEaWYj3aKzRhCUrpEM7GDHOQc9tur7J2IHGF85uDg7g0Dte5T1kpslr&#10;0DCmfg7+YVywtqrMMnLrBVcyR8jV0E4O8yqqtW5Eqx/wmpVYC/mVGWWcaFkJISlkliQLJAOQ6PxJ&#10;aD/RZDqjOBrTvbL+PA00tZEZTcorepfsLLdOW9kbUSUM25DmRmg6rP2gmn3MzWo52Q6Sk2MsqH7x&#10;i1+E1157je8TxgY4B1HYY3CZ9nZjZG3u/a4GnXJXDTIC16dopaLB9YP8VtqUWaJOW74ms4keG9tm&#10;4tB9tHcoN/rGOpT4H1AmuZ3q7T3Ea0smS8nIKml1akjV9UiqZFKTmou50XV9R9EmQ6R+5qJvlV6f&#10;ndF3RN0sY14T176MAozgTkMn0vznIbfCKNYQ4k9mndmcdNp5jyBNw5yyyPtmC/LcPnb3roEdm3AU&#10;yQerAs6mcc9DAzprdXrj90+PDthsO4XT41B6TohXl8cnoUA8jfXR7m7MtWMug2bfy+dPQkxvwu7W&#10;Tnjx5PuwHvctGjEcFvt9DxjH6vDyWKYS11dzDfcxwLuOzwAi7vv7YQ208LjX//Hv/3O4vb0ajg6e&#10;hQJ7GlS8SqyUS6DM4lkJWQcWsPGaEVMzNzyAcgKjA+wi/HoK7cBYk4AJg3cDKujvP/89UYAYGJ2d&#10;nxK8AGQ5mEGILysba8wZCzfrFQ8GlhfJiFwkiwD6wMi1Cw3sGhodSeyemmiFGB/IuZCLgOWUTGZw&#10;zcxN0JSKz4IGIKbeYqA7WZ2Szrx7a5drhE2uhQZ6NAKyDACbeZQ1kcsv6h/kODNKipTUYaam+Ir0&#10;9NDsoGwF7g9ISyAcIT9EVkMudK2vkc1zyKFkonJjGEztv1KadwBHSBaj7Bk1lDLJZL6HhirO38Ro&#10;Y3NvUPI7LtjkUDMDOor4O0CRTgy0wWdLqij+U4qeyhwyrjXUGYcHLwlyQE394ME9NoxxragLkV8m&#10;5CLNQOJ7Q+MaqPGj48Pw+NETov9m8XniOQ3HYtxwncYzETkAcg3kiMcnp6zHMLx4cXBIhl1Ccoo2&#10;X1hXNOu17xJjasg8Q4AKDkOpbV7xefz2s6/C//w//bvw93/3t+Enf/aT8PTJd9T5RU2Lc/L5/nM2&#10;qfFM7r/+hmSuzq+ob/jhBx+G0/Oz8OD+/fAi/hzPuHhNL+Kaxv+2ttadKywISEoIS1wr1jxqo42t&#10;TUoRLeoZG3cb8ZxOZqcVWU0lczGsDdS6HfRW2RyW0SmGoXJC9sCE/ghznttJo5n6bCM53mdBTS80&#10;hbGWFbOK3qm5thwZDCa//+47ot8evvE619rx8XE4jjUZUOJPnz6mJvrLeN8wJIW+NBtizlPwnohW&#10;i88DFGFoAaLv8TI+G+TSyP9oJmoWBAAuyHWoqRdzQbDmgFBk/prZqKmNtVK8x4vzk3gdJ5ZyCGGy&#10;MuXewHoEwwv7HQjjguv1gvUNmGK4d6BfZzSRaxhXACLCOXp6dmEmQKFhK+qZrrGc0MD115LDUPUf&#10;ljxbyH4jYGhApmVeCkY3TDTiIHkbAo1YswayycZGcKIpSuq5pZ+oG0gmW9cbKLKuIjK0vpEI8gBu&#10;MK7sWLygTwCae4u4dtF0Bf2+praoDBF//N5bcc2+E8/f1RhzWiJlUatSfzuTHBKajHUQE6PY21n5&#10;BPpXSMpx0SjywNkfjEoW2ez0s1lQ0ukECxJFNlxLsImQiAABch6DAhBE2Ijjaiwtq2XjBaMiFCvx&#10;7OKMLwGLiJNHJsgdocaYmgRq522KxkA78WGYGo2Vpu5oFqJZR+fVeOUw20A7UwVcoMgtpggN9aXi&#10;NcaH8MZrD8J+TN6K+DLnsNeOT2svBn3oX7A5Ge9zfU1GHAtCjIfMNbDgMN3C9QC2nqYxCLZoDNaG&#10;aGMa27Grfy03nmVNQUdsWvyKg4taQrj3+YzaSAi6OFTRKcY/aOIJaTFjMwvfBYMUwFwJm86FYkBv&#10;Fc/84vyYcOCTk0MWfMmxCgkKEjA8L26kmGhgsoDPWTRz05UWKoqAirCDMBc8NVDa+IxmpkaU1CzE&#10;aQAL8qTXAiFLvE8EsIV1uk7PTuJLEAWlNNyc7opGwVEfBeKSccNSJ6a7oRXSOc7Q99aUkWC9OWzS&#10;45gkgeILhzAc6GjgYV3hcOS9YANaq4dFW6WmDIoWBNeasFqZp1BkF1p+03FPecH7up5pClVmJQXN&#10;SfswvRnrjlob1PwSjFjOkobod0pelnauRCDBGBLvDckdkB1Tvm9NMGW/3fCamk7PZWlqriD6oqAA&#10;CUEEC9C0i9Z0nUJJd9Y66av0DuPaQ1K+vbnFie+YZi4zB5yKSZToKUtPILN+ghdIMajV8LT7K5Gx&#10;OHziz0lUWFMMHNY1kUaFHRAHfBbXtK2v7LTdhv2DQzV+0NxC46QV9f/O3Xuk5o5o0mEBe9PBjmJA&#10;g+s3/ncW3+3mrW2jdgtq7CX9LNDgQJVBsAcaCG5TGEAA4Vc7CaIhDjRC0fyPvwdnRqBadm/diQfW&#10;HnUMxiOgNddigR1jwdoGEwcc2Jjq7u7u8dABJQH7EghLNo+hRxbvF01VTCnxZ0g0QHUclGqwIQGb&#10;10ZJ5xpQkDaD90lKrijoOBjmmMi5GdV00kaql53RBblRaUnXTkVQoh725hZEaQ31uda0IyomL3rj&#10;IE5sXUTX3MtoLvjf0QRs294BG8UKkrMBEb8N0QCcubIBOCc8nNOvWnRKTDVpcGFkSTCqYc6iRwkI&#10;UQgdOa+m7ajwInKokFkNGy1ZYYfHV4vE4ERcB2xtXSc6ptZy11IjTUggnZ1FP/nMDeHven01l5bJ&#10;LCMTfTEh8zIX4SgsC2tNUaMjT4XiojcckBu6dJ5yC3MnTRAOotxszk35YIFueQv1+fQ5DZ+Nmjtt&#10;Kia75OaYWW/QcdNIJyGRl/xVr6qRIVLXWmJhoYLfqF6ctUwArXvXuumIiWteKGZ2phxTQ7YQGjnP&#10;uxvxf9J0azbs8HeBMKPbdKYmBBIu7C38B9YQ6Upxb25ub4oGinXOZnPTm3p1dnlls5FrQag87GWe&#10;BziXiURt+ZnJiZXOrUYElFVpLVVRPEnZ45kz71FhI6KVhXxg0xYNjzZYb7CyeRjOopxnNRoo3D/1&#10;QjpSbtBQc9T0MuoNlQO7omV9jMefX/v+IV5NyQOiyoec+FaFTBUQN0DnAPthOIBx1AoRfMcnZ0xq&#10;EZM6C10j+cTgAUZNUyKkGzawMuQw2GvQqsNQw86TdAJstA+JYB/J7IPIzlJoj9bOrpkFf5O+YNLW&#10;Y8LLplBptFaebJ57VBURNG7YJBQqG3CdaO5CpRS99mRhYzIhNys3U2oXnh4KdDfmNrkdiGlo5mY/&#10;nYhD3psdtR4gZF0Chyp2UO/IYurj6doPDtlX2kkTMQaDUjaHjo/ZUFnfXgsPH7xGvS0IyxelKNBc&#10;4276pP5U0qIri7wfPvD88rApS3RYP9/CmllpsJ2kZzLr7TE/scMmB09+N8jJC++15ESdziWaN+VJ&#10;ZzjIAdOIvtBTiLO+schBLWVoQk+VS3GSMdnOzWrYqTGZ9VxkG8WFG3dzng3LutcYRY2Btd940Bys&#10;J4v40ySH8Na4d58xpHB2Kc5mfdOBlMlGJjxEecX9PAEN9/CQhdZlzGtxbTjnTo9PdBb6vcBpFyNp&#10;ihd0GqKi8bcJE42YC81nVxxkcgjRqfmHOIlCeQmmznJGAEBuUyTcDzTDZU4R3zXy1XmMkyi24/Oc&#10;LXQm1DZoAaPhu8fPw+29TTqBtnkV87DbHNjgs9h8icU4ZIGAHkKdB1M8/DfM+qABDmSQla845GYe&#10;vJS+MQ7F27f2OIjNYkAFCwZqPxgIoumJ3ArDl7qTfBMbEk1H3XXmfj6fea52Pk+5PvJedxqNVMlW&#10;5Mx3a1Iql8qpzIyAWaHQfDxKef80S+p0xlOigjXXQEN9Cd3G+4015cqYyK7Oun+4WaBrUr4wWyhP&#10;lp5XzoYL64lKyHJQNjPTXlnr0HSm8uBQzAKifeIfQk5ImqXSn6dRytW1jaAKoX6MTOR+S1rncc+h&#10;Hl3Oaw7sU37UWLZIQx5rV8b/I0+WG7Ao8JUH1TDnOPdwHg2odF7SjdZ6vKj9gVZlfWdNQ6z/a4B3&#10;4prtOJy/Zv4HnTlc44tn+2wCYWCRUE9X52J7QJ4HTaHPf//78Mabb5I5wLpoMnJu1hj1izWTJUVR&#10;m6yFf8Wcov6Z0VcNgRTKudHYfbK/z1r69r29WEMcs7dwdnFJQ0gkSQAt7O3dDl9//U14GffC62+8&#10;EX7329+F1XgPeFdfffl5rEHWYy2yLzdvuaSxxsez602EqHkuNhlMTOYLMebIjIhrGzVqaf1UrHsy&#10;3pBTG7kJnWTo5+Ez5HY9ohs0zk6iawshRZOWK/YnZaOqG91q1q5GD6MuDpYUaQ2sQk2Ee6g9eD60&#10;huDte3fZQPvyyy/Ze3gQa7LPPvs9zUmguYiYsLWzE45iDQczEzTNEW/QUGspKaWmPRre164xgUYD&#10;8nZlbYVnM2QDqkyUdAA97t6/y5hCmvZAzXKcY5fxGcDAFCaxyE/xLlHXQQouaf0cn5zYUGYoVGZ8&#10;n+uxzr1z9w79IHDPHIYEmf5hn4HCn7Q+IWGWmbY8quQujdqQCFqb6ykvETKdEkjWLe6cmye98yu6&#10;HusM5gA5s5lTI3YVgQ6VwB149hj+qsnZ9Wc0zjdqttqkM6TzE066MYYSTLWQozHqwfO4j/EjAOOB&#10;jfrj998P9+/scbAEpPXEaMvSusnoX3TJHNAmfcXe9uonCNzUeWhri3Dn1p7K+0OSGhmlix7DehGY&#10;Aa/EZmIxR1fUEbnZWNRoaiE5QHLbGtlEwwRAeSfj0HiKG4x+kkCLEnAEhv2Dl6TJorEVkisXDtPK&#10;9FTo1OGa8mB9hVq276AZ4oUDlRG/91bc5O/EDX0eA9QiHm5rq1MuOBzQSSgWzabxZMTFhMCP4gXB&#10;+/z8UrQhfp6EjbkhqTU35XVPiOoacEOAhou/T+0yJ1agLWM6Vrnri0MTz2NCtJi0ElaJNspYJFWc&#10;LAU6A2V2BpxTo++KDVkkFyx8HAhhtFFRlFadbDr+gWYbg2yaNiFQ0Ugh6GeoEzaobERwYWSNJrIA&#10;gsIsAH8PB9tiKS0hTO8QKK8uLtXMmC0UiIq813ea0oY988R6Gc5Bf7y6iIfAi3ASEwoUNggKWMhX&#10;F0KG4DM7H8q4ChRQPGByOUzi8ze3NnlQYCIiSH8TD7JTTkf2Y3CHthqmjrAs50QOIu/X0i8AnBqw&#10;a1CBIQoKKqgofcHGGQreLe3pZ31TlomjzSVAMUMR25jjLyfJjs06MshaFS1Y63RgM50J0x2a3JCW&#10;MGADAutB1D8d1EDjYWqPjQqkKPZjYUHTwrpj+Hsja3fgc9Fcx/44OjqK6/qM7wLfC6g5UHQKckqA&#10;6FYUv3++UJNvSavxqtfFQWBoKE6ds1gVtUFNATS/K5siIKCVbgYsOZEqOLEhaoVNUWlT4fOxv9HQ&#10;o8YLnOBA+Y9rFlMbJFxHcS1s7e6EEZplLEhET0bjJrMhEPYJDt0qF0oEk7xnT5/w9xBUnz57yv1X&#10;0QRgIooj0Gc4jOIaw/pYgch9/L7NzV2K0O/u3GJz4tbt22H31l3we+O1bTDYgp6xbC0ejClL3JsP&#10;Xn8YXnv9dRkXYP1SOPdC12oEL2MINEYWMzqR4ftFWZQLMK4ReiW4TrpOtkJIsMFbS0dRDn5yrWac&#10;zYsbF9gs63Ul6V5ruu7QSGqi3xpNn6nfZZF1IulC5phQs6lHSjSFvpe9rimagAtcb7Ogmx/2JFAB&#10;EMKnCUotimVrpAKvmw3CORPaOREHnejUS9EV0GRK+kiJKjamaG8r9zrTkpPeSULqJdQJNS/z3Hok&#10;rbV5bmgeeRCCuqkbN7oKCzknaldh0fai196h3IGpQvrewk05N9uo/bHoXbp6uqnNqyqa6uSmQisP&#10;aUwB6IweSE241tIWSUtWn6f3QSHx/MaZNIl/J9dHogWNgEz3nrkpmHT5+FztRMyGgTVSE30USweD&#10;hvn1XJqOaFASLVCF6XhFTfnCaBwblhBlltl4g7SnvNdnw/vGRdDxer6wNpi0aYh4LuRetrBhD/6c&#10;AvYpjjlGiP5QS+vX2mpo6F3PJDuBPdg5xiKHoLFJ1rqZLdpvGhAlOQygtqA1RJOWVnqoiukNqV8o&#10;yDBVFlpZaGsceFiv2DeIZVdXKb53vD/eQ3FTjOENaACiRp/oJKbaJ4SadQfV4ND7HpC6NOL3AOXe&#10;2NmX6MKltGIWFFGfopMXNja36fANlBJ2G87pwu8FeVagFAWQeXLbhtHGMOYhM/wZYj5lESbcA0SH&#10;jIZsVLIYXdH5OfGQBbRduukNlTC2PULOqFDfS2ndrCK/oZozRIZE0816uib1Ao3WS+YaeKapgZMo&#10;7/h/aefepdHhWcJwZkarGBFbWMYhFf3cR3lmRG/onTKLpCmYaO9OqumcZ3TzaLL6g2n2JZMhFLup&#10;UJ+ujmk+BbfQN956I7z77vtqTsCIg4ZbNk7rhOhOhhJEBJu+ajClihaj3rqu642QgvWCzfDvY3RC&#10;0Ca0XfpvBCnpnHq4YSfU5CQsUz0hkaStmnNPpp+lpqab1ULcFZIbyG6as8yX8pvYnXWhb0jmCbWc&#10;B1P51DBO5n7QnSSNmDI5YrjI7Oai19GembLV2oxLA1PTzXkxgc2RJGoogwAVtrwnNHeqgZpxiBHX&#10;YsHgDD49PAj//Jv/L3zw3tth/8mzsA4dTSPRmjrmPEDMxZ9p0OzHMCSelyjC5zFXuDqPRVw89y/P&#10;TshckTtrTUQVz2sgt3DGogbzXkPcQ06D+H9+GYvimK/RPXkmBCb1aCGBRPRTRXmm6WTAfGhUNn0x&#10;i6YBvuPk/IxonYxIZUkqQAuaA4EsMD/ff/GC+xQgB62fhYYuGMrGuH9xDHTOQXj+5Lvw5PvvwxkH&#10;86eslfAukPPJaMvavciRoc1XahDK88U09LxIOZJyovNY6GPQG/wuRWVdmGE2VA5k+nhrhPjSeXsW&#10;ctNCrbsb3xdQeKhT8F1CI7Uc/GPgSrR8MgFpJWHUsaHSMj6WZGmNGW9Ij/UwoTMCncYpM4ERWMcg&#10;19KH8V1eE2GuQaGG+tZyKwbB4r9qvDO/UU6Hpg0Qe0Pm1gJCsHGKZhpQSoWcquWl1lrXPDMqPtaZ&#10;8WwBsw4/T2OI+ZLDVjwDxGo0fHF+YPhPx24z+S6vrngWAn1WUm92hec4dMoSdXiVeuOiUaIGwfAb&#10;KD7UkJOJQC4wzUMTGLsVeTQ0Hr979F348IOPuCaJSozPYGtjMxwennJwz3ViTYcbHU3JolBXt5YM&#10;Ef796lra9+eXMz7rl0enfK97d++wHvqr/+7n4cX+S9bJYAh98fnnsSbcCC+f78c1e8qG1s7Obvjf&#10;/8//O+xsrsf7yShNc3tvj6AN1N/oASQDPjRV2ACDZA3ibyNmATT58Uwuz897FB4Qj9RBHg64voBe&#10;wx9AGoSN+rax47ScfnEOdD7XEASpc+7pBtYhGm40eIQO4lAGjMxlaAAy5JpD3EN+gRgPpDNqjL3b&#10;e2z0YVD21Tff8L93tnd4rhzsHxBggdri4OUh9yTypfNY7+zFZ3ASa2rU3jyfYGpKmuwlc4skSQTk&#10;L+uDVlIK+Pu4Z+hQFoPSDLur8NGHH4Tf/u5TxhtqDMezb2V9Lf46EQPIuuo4A1BDITehdJilqOZE&#10;8s5Yy6K+PDg8jO/pNp8TKOSo3dEMQ3O3ci0xIFq06/Vkg3sg0iQfEhRC+TXLs6gHor00mtwMsbV3&#10;5qTQnx2dEFVMExEg6BfqhQzHkuCCvFVu7wewaebLuQ15xPYKCaHshn8yIWo9QCG1vlEejH1Atlgp&#10;Y8U3Yj06WZmEjbiGKuRo2Ctt11cShaVTulYo/GAZj+LBna1PRDFT8wZBkXpAdJGqmcziRsCLR8EE&#10;XnFuS2w6hZxf8+CAqw2K/UDRSk06Zm4yjGmaEPhQJSSfM1jhYEORPvXCBxWRaEJok1WarpE2mKuR&#10;iAewFn8WQYGou3iAr61oKmB0aFiP15F1mr7hpeOFI9A8fPggXJ2d0Zp7g5DrhsLkYyIcNH1JpgMS&#10;c5YrKqG2nXAWrTnxoiwPlYTnmtTT+t3JO58DJyEdOeeNGzsIoC+eP2PRpc2lRg4El5MmCJFhuZ45&#10;jFMQpHFwSpgro/kGRPsx8ZdDzFKTeE/T8UzOLs/53iC+ek0RWFGKcQDh76Bjjkkbph+4TjpA2ewE&#10;hQBO+OnKOhtkczvk4FoB+03/Lr0iJULYtHC1HXtjZITPX3KzYkOmJBFNPjT/YHleGAGVUbPuqtfd&#10;KJzscQrbBm/weUh1roxD5H4LB6Fbt/ZIaWKjkPSiEQ/JyoffjNqDCz5faIrAzQ6H58HBQXj27Hl4&#10;uf+CB1pqWsr5edkLBFNjgbTQpQvpjNeG5AuaKVgnoE+MyLGvem2NofUUcBACHSoR0YaBl3phFA4X&#10;pRN0rERJZFJnXUzcC5pJEDhHMxhJhag+rRt2g17vCO9jyqZ9RSosDmYKnbeixtXW3ULjdcQESY5F&#10;mKIiAUIDEu+JGpmjAQMS0TtZsPGBkm48OxVsoj5yShkDLRrdaoYIkcPpT9zj+wf7RI/QyTs+V1i3&#10;D0Hzju+cjpAI5mMZkVDbo9ShV5mmA/pHVkjDLZCKc00dmIuYKJ/EgxyNexpnxGevJmvGiQ72B8Tq&#10;d3Zvxdg0DXt37lFMuiuEmsLzmJMm14XncQ1QCwjPRZwe/joAtTvuEQxBcBAuWzcr4veQmpdnXPPr&#10;1n+ZLWZEntI8Z3GtA5eo6HGPiCmMykSisnBB0NKxtr5BabQK/GwM5HLXZSJci6YseYSGn99YFgDv&#10;AzoXOafkhQ0JtP6k39YYcSF0Ag4IJNh1vGYkL6BtFSym5WyHhBUHGwsoCBSjKWytoARDRwpyDXo1&#10;EBRAXgHy39ZOFtu+6ETew0kgGte1YPMyRglsnmRufKWCszANt8t14LamEOfWIExTf2nCJY1Eo/jc&#10;5E7okkS1ouFF01iXQ8FEzspF39Dp7GJbuIDlZ/X6WLmRMUbCtmpCtu1Nsy6kWZVjoIpX/f1kUoXz&#10;LLNAb5eQy6yn2145P8uUMGlgcGPekXkyWPtZcODVaZKcaHjBhgeI+4jrbRtMexqw2cWzOJlFZ9IJ&#10;UuFu1CFNNlQsEEWHgR0kBIYlk1sUWUQKBJ17nOAuhB7E51Ks3Ilm5mHU3M68NAErB24Oln1Dj07g&#10;KGhM4SeFJSGxxiO9W9P0KRwO7ai5NFoS6gfSB/1+Ss8HqPKhJBioCcjmXqPhY6PzBjEWj57rEtfm&#10;wQZitaQENN3FIp5YQwdFDOIyqV/1jXYfz7Q2I6qmLG6MZGZzyZ9QJN0Na1IvUTDGoguoYxoAxX/f&#10;jvEKqD4g9YDeQ3G5aGQy0dp9t8IgElo2NA0o2eAD6h5/H9dFPdWRHHqBIsa5j0R9HGMZ9iES57oV&#10;MhsxL5Ooopt2+SuNN2u9WY82M803OBFOg8PMeyohCRs/2x6BzhhQOiaYltvduHMn45zMe7qn5OYy&#10;1iiy0gW99oVMGxQLctP27bsk/U0X6ymRVj2kxs5k+sNp9sn8TEUgfoUcCwZLP/vZT4lYeOfdd8ly&#10;AaIDw7P0fNounb0aMlCGI3csDRqcywWw6zX7UvOzyG/oukWPpmztWqxCg7SlwcASDgvrH1qiwGcI&#10;UbU8o+2K6gY91tmgLPtBtNZT19Pxsa9bIw5yCfjd6DQmdJ1zkWS+dlPEZH5uef8sJA00sKZopqIv&#10;5vgyB5LGqJgGS1HMEmq4LJNP3s13ZKHXgUxNR/xG0hPLXTwu7fxIgwGwHOJ5//zp4/DWaw/DYzhW&#10;UoagjLnuMQ3yxjF2Hr18Fk5evgzTUUnK1fXFGdHwaPJV8WfQDCy61u+jDitxjx7u77Nxt7G6yrwe&#10;tQRlJYgsHjO35SA2Pi84bkPTaWd7ncMDsDK2NtfD84NTmhWsTGNuHpZEZRVGVqKmw/0gPiH+oP4b&#10;wzAiXvuMxnKz8O033zLXQe6OpgYonhxc55JqOj4+ZdMPQyEI8+N5l5kQilMOWTd5vkxGEw7pEUNx&#10;7ayR+OKLHg2c9GaztvZ5HiPMUjXRFGYgqxtqHCe6dyc213QsZ3QghIAyy/Ib1C/OXjw7UOFwFo9X&#10;xqSahmQsFX8UbsFEewYV90NS6keUQcBgBahq6H6Vg6HX98BnZmc3czE6ABihsZ0NPhCzgNy6PDun&#10;022eCVUKVNwUZhCm5NYLsTrwjCnf1KhJ39iQcsHrzCnxhFwbZ2bS/Uasg2EmWGaoLZIu6rCSriFq&#10;adQDQAZjoJT0xklBjs+BwBHQFinpUfZIVNJWY66OZwsGXLD2IDTvoCUqXfsu7L94Lh15Sv+s0GwK&#10;Zykc6JE7oYFz9+7d8J/++v8K//bf/vfh4PgkzGOO+fobb7Lxt0EGWsPzCM218UByXopXgfeBOj2h&#10;9EelzNty0ieXvas26j803rGWoXWLXAJMwbOzo3D39t3w9MkL5s+4R3zW0dEpayQgEwsPqR7euxt+&#10;8+lvw2sP77AR9PTJE5q4wBQGzxTSJyM3X/E+Cd7AE2/0/mgmGf8ehmq1dftRF8OhGs//JO6VFGfZ&#10;ZM7UmMF6AMCCjueNEKLYJ2A2ETlqXWXk93KYF1qbwCz7FAAxh/6FnJXzHtWV5EWw59APAGIO1/3s&#10;8dPwbjxfdnd32XC9JDpzk3kS0I549/osNRgviaRbZ75APU7kELVkWFbie8ewFe7M1IoEvX9rg41k&#10;oIKJtM463s/Lo4OwF3Ocf/mXT4kuhJY64jfW5ep0jc7AI9KTA99jExSrQZPG3li4gYm9XhBNOadJ&#10;6snRWfjzn/45873j4wOefxeXGiCPJkP2ldCPovxDp+H/HK7R8X1ifxANGFo3XzU04M9aVonu5fH6&#10;8QwR63CNyK/B2iwHYgExn42/F/Ksl1TBOUL9yXifYCEmRGaSMOKQgme3TRax3+cyMV0uVGdQhiMT&#10;ixL5D1i2QFrTmwHDbptUtUZBdlLo6A158kJnfbGzOf0E3WR8cG5UWO6uI7RdGmpH3egRYcGxCbOQ&#10;UO98Xvf0KgwUqlwNCJo7xItAoklB0IkWKZt7K6t8KS0fQkVRd9BRMzdzsqBid0z6bs6EWFPLls0Q&#10;IETgOAI33cw0yo70OrmprMBxiYkFGoVCRbzz5puiqjHZHzCQbKyvMoGgEURMoKZoHFqPDhoASAqk&#10;zXcl98JKtMqcSKSBxTxrTzdLJqXgg4Nr/d+Ye68my7LrTGwfd036zPLdVdXd6IYhQoBIjvQ2ofcJ&#10;RYz+Uv82TfBthiMFKQ4HRAPdaFO+Kn1ec4z2Z9a+hQk9AwKj2GUyb957zj57r/Wtz+BmLW3kSKYZ&#10;ZbTSvyMgAAuvslEkE2kIcM5sQK5D9IqAgu4JJiSY8KIhaeBHEYkylaK/3+RNG8DgaiVmhWTECx4g&#10;oye+mriLGYOGBYg5aPqdE4T3c1GJB2GxOCDDbOhtOg86+PsPBDOTG2RQU3G44UEHEIWJH/w6kEZE&#10;UAngD9hYSISsAnDoi4SJqDUor4PYNABJwJxiKvEkPzskSuEBgly1t/9cSDLGpKRFrBc0PsdHZzy8&#10;9gHojGpG8LkU2V3xaxmmkv8RYRGI+gbwB9ACk8v3Hz7w4OsHTbzHJBkbNuUVG+c7+UPWAiM4ORsE&#10;4oKpgucExqrbtQoINFlB/yYbcNO7SNym66sbmkNTyrvdeTVVljTRL2pvjwxZpeRKLkO2JH16EqWv&#10;jRkX+/n5oE8ffEX4HNymd2/fKZigDrbOWAzQxzQ5BavlBFjrquM0gvI2+3OpOUj0EwwPJ0keVryH&#10;s7azj1IqUkE08koJa1g43aFQXC4KeEqAuRJrCM/hSL9EUbNb+33h+Xufi18AaVszdRo3FGz67SdE&#10;OWT+M9iNOAwBJDaVmCQA4PYOj9O9fJ8Pj05FOUfadv6Oi+ur9A73evI9w/Ruu+YetcqH0/XtTWkE&#10;0DzgoMD1hjQBByGngq/fcH3jYD843JP0fbPmXnHjMJ3WXm+8JsGaneQ9trXUSF5WkpbWTlbDmuRh&#10;YDYLw1+4LzqtkPRyMQyCgcGEWAetJO85YohJxkuvs7a1Od5EeS6CNyb72NU0qR7oU8EDphf4hEOT&#10;YRzDaBmlhkHwQxwc5CPZfkVgs2JolRu5YJmkusibcQ9bN/lKXazJ1AjZFidlzY4FkhwWgq/nfjKb&#10;+fMkA5iVwbjW8kGHeDRGzZwKKY8cJVxHOEYyayWM7Sd7wVaW9ZKV4uZWBBjJt/rtkHa9r4KNSuJk&#10;GNLbOB73ranktSd/xlTAiMnsvEjDnNIuQGT8CPSoprTj//l72dDUCoDAZ93akxXDOjRnAJxRHADc&#10;QCOAQl8A1Via/spJYGxmkxiFMnnuSwO8pHdrQ3CdXpD2DGzMyAzzbFyThVNbNzZLDkZleJLtMfFv&#10;wWccbGN6E/UKx+CgLL/entPlkiedTBPc3BariNrnOd4Tw5YshZfUOLEI67rWbLjkmmHFPWuyVD65&#10;kMN+KZ9VJSzi+wTMz1iXdE42leys46S2NhtxsKfj7hEUMKymRMEAfS+gOsC91l48GGoGoJwo0a3Y&#10;LOFebSH5u1nJM3c25z1BA9NROjljIUlVApj6AOpaBQ/BJWYvn8VIepzP9pTk3cyS1eVpD8OP2cLg&#10;81xgTN1xaCmPyNZSzHoXmFF9LPFsP5KMTgZzxAQfLZurqqowKpu2KdLc5LAOPvMeFIY3YLByP2b1&#10;hXQrvNr6QQl6eJaCZVg7ZAWfRzJRgVuScw0G1wNElE8OWAJgRP41wb7wv45nvvEQaE6W5Yy+SU9y&#10;E/T8+WcE+Fpfx+QhWrAMWjMmR3shB2sPDJyZw8fie1r7jQb43ng4UjsciVYcPm90rWW10hsEKC6k&#10;XsNkHZFd0pb7DJbYwJAe7QnhHWqKSglHkmfZKNaO/fdq79NlaBLpqt5D42cTHDb7G6wrGrJzqKAz&#10;leohD6pq1stzAu+491tblUz2NVQ68VRC5AIMDVYN9k7UFGTCDz2B2A1lmVI47OUG8ts/fJPOTo4p&#10;0QW4d5Jrge/+8Pt0dnqU95tbSm/TtKFV0LtXP6YRg/eGrIGE7WmzlkfuSIuZFX35sM+SCTwpFRLn&#10;E3oPACqw5kHDiPMBtRPAOPpijrIPqkMKViuEq+lQ66zT/p4a3WEziCWS94/Li1uCgzhO0LCi4X2U&#10;ayWoYzCQp1ff+ZUUGzhfvQgYTOBQqm6usxqvDcAA64YsPXqjNr7vClYjIAYP0+WsDPsaK08qAm8b&#10;DjTlO2nyQiUmI4bGtD7xoBXKBgA3baMQKvSao8O/SMxgv1NTYcWhtT0aGeqxmNOrvXGYEMMTvJYl&#10;eZMtiNLlZX8ChttoOS17pbopic8B2o+2pooQCXkdXpK9jp8FZmQMadHvgIUEAAh1MwkebVsAA9z3&#10;wQNfXGsyvroZASiAaACA0AeFHyH+zGtaaWhJdRPfz4o92tzAfDwrZKbm6/0219i4VgimjPMe62Bk&#10;wOY1GW9YIPgv1hb87PD50BPzzByGsndstupvWweVoK/D+YR6//XL1+mTvKf9n//pP6XPP/9MHnPz&#10;uerLVpJVeM/jeuFMho+gbJ8UgAiFCeTyC6oRKnpy4zldLme2gGr5GVvXfpXDMpG+i7COn356lT55&#10;8pSe/Q/zGv/mmz/ynN9fwlvykmy6wQNhhHWCaQggfzGfm32phGMMQQnUtBqec/AyKNU62SsT++NB&#10;fkZQVwGrAAYBxh96enp5wk4n30Oy/+klK7bZ5cWlQbyZPRhn2ifzv0E90dPyaavPyn5p9LBVABEY&#10;zayR4J/eNsVTEfcaWQNg7z149JAAHvbod2/fps+ePWc6tfoWBWoCzMfvLy7lXfgh720Mg8mf5fXr&#10;V+nJ40+4Xub0JdeejOcdRBM8i1DZ4ff4DAcgQsAP8NVL+UCD4ZyvN+2l8lr+wzffck/A6wH7AOMW&#10;hAyQimR94z6AScMzkqLgMQgVCPa/CELVWhzz633DAcGjhw+4xqpKhAIOn7x/4Rl+/+4DgfM0KrxP&#10;Z1lt+4ehKHLIQreMmnvHXL1tWE6gToTlGtYBlWWdpPq4741BPQbFFfXZfl6Tr7VfjKMJLJOsEawA&#10;GqaQ/IvxCwY01V5gAttDF2sWTyuGQJ19i1kHpylV6c/JBynsnnAe7M3rr3HRwDSDxA0b/XYrY2TQ&#10;lVEwbg3ygEKsBqv19KG14bqCJbBxge1Es01+wJmN83uyF7AZihmki7dw0wpfgZpIbscGH8UIEFIw&#10;8rApAiQBLRR0+IFhBJekvMPD5OzshBLXBeO4J/phkD2V3+feTMg7fAS/eP6cD9bl5QdujpiW4s8j&#10;6csNAy5o2jqpsZx3S7PhVnzfKGowFcOmjgcYwBIZFW0S2jtWpDBXZtF0XowACXqbrb5DAla9k62I&#10;mdCwsIK0VP5ESgnb0PutI0Ue2nRsgpi8AUwQs+i6GOLjoCXDKm8KTC09Pub0BZ1CU4v2jwc+OQEI&#10;VFw8WDLfnKSh54EwIwD28MGj0rDgkIRv4If352RAAoTE5gJq+OMnT7jZICzh9lavdZ+msJryADBk&#10;6minaWHXzgrNHEyE2hNQsKAisRKbK4GwYVu8aAgCN5EGKFCMhwX9V+aWW5nZZlCKklcWgT3vDw5d&#10;ALMC1iSpxYuDpgxDUmy+8CrABCOSdsaQt1QVrxuuF0BJTBLkiTbjz6V0vZFPAA7mrQ3nUYTAu4XT&#10;VzegWJu4VjOnKNJMfEyWHIu9Ion0moxAAL74nvfv35lxmFRYh2l6pQTHaEK7ThJEAJiQPsxs4krp&#10;TSvQCoUC0xVbTVRYTGCdbiXv1UEziErfiNExj7/z9JseAHWEFUwEf1H0cdPD1LPS869nflkKobOz&#10;Mx7e2LzBmsN13csHAu4ZAQk+S0P69o9/5NSpKTLKls8oAHdcH0jUUagBYMbX4/UP8/PX0hR15LMI&#10;wG9DY2T5CmLSB2DvlmDcQFNqfO/WKZtorCFRQBIWDqd+GGwvIClS62YTANfLFy94TbGP4Jri6xC4&#10;A6Ab72/JxLlZSTQWbbsWw9epb+FPhL9f2xuJSan0QppsXK+kVrJpDZ/VLqQ1wtFD0nSayrLYnCpP&#10;eGung6vhCX8tSm0N+KKwgaS34+ebE7QfbfRMybHNofF32JdRVFCmCynveu1mWgAfk6r4vHelqVXY&#10;UrOTp4LVjWABHqqtEzk7HnTyCJVfH5NXnSZN0K3SQR1sn7BIl7ywLUAZ7ltjX6/kBoAeiGsXQs1O&#10;plNFylxcRjeBSu+1Sbd9AcvZOQlsDhoen2kHwzAwJ3wIXQQTnEbaq0HP5AMZwySCVIHhTTt/GoFp&#10;rU2q64+8rib7GEnOhINeXjsbh6lM5X6BkQDp/HJ5YKlySN9s3Gt5dJGmWLobsmB6grEfmvi81EwA&#10;a9yYDTzvW6+vDQd7Lc9uGg/3G65lAcbydzk6OuB7ppwDsiGy7EaC6ZTZ5T/jTAogt3LjFiwaNhHw&#10;20ECPAqieuetlSwdhFch9lox98TUlJxlzfcRTQABSg8VAIwmJpkf655XIUGUSbjYSpJZjg4PCPZ2&#10;ZbadDLGb4iNWVY2LubZM1vE50UjzekDWjHN50HnP5Ny8FOYE63TuHsC+gA2e2L1MMJ9kpwEmO9Ya&#10;PEjpR8cQqSX9R8FG0TB1wbRNeljWSrQEkxrp2hgWkhWYPKS1V24KjxcnVAuQCzBzKv5sDN+gj19d&#10;JIGVAbvaidWUcW+2LjTrEsIR/nzBwovzI1ixjUNnCjjkaxlpeU0ArPbj0z4g3y2xxPRn3F/I1MQq&#10;lFy95fm3/1cF+0JSu6MCJwXB5F+ff/FZ+u1vf5M+zU0WmAwcuLNeHv4swIl75TBx3XWthoGd94M4&#10;78mE9H6RrMIYzBiqPLivUrXz17MPVfiDAmDR/qI6gfsb/Rs16GwcykfbFQOuXWtgfOZ9sNablvfp&#10;5HApg99tY3+kVGS+w0dBTI2Z2qV7USyvJcMbezgqxGtFiwHtFzjTyNgC+2y+cPiPfKyYijtKLRRL&#10;OljDVKjMlUI+2cajGoMiIYYga9PVLdUFC4SD5Xr48vxNur48T48fnqYXP/4ptflewSP8cC/XJu9e&#10;5q9B33CVrt69SV2V60MEl+3Pc/P9komdc0ggQXY4P+fZdHV9TrAPw2XUGThbbvOeZ8oh6yXUAsfH&#10;p6zLF3mfx/W4WamevlvJp2pvf+Fwp4nXGj6gEa6APuMm92nX16v0GDVWvs6H+Vl5n2uprf1V8XMR&#10;RvjLX/6K3mKfPv2UKh8AoNrmGjbsTI6etUwlRi/CwehcA36obgDyYC0J5KsKqB1BMQBQ8XcYHFL2&#10;n+RniJqXAU4r7d0YblC2icCvVa7fViuD2Q3ZWsF2ZQCk1UjoqyLAC+zog3y+4P3IsF+2BDjTGodm&#10;JFvttLRbmpRsvlXPi7UUHrEADOVfupPiad8TYDdYuXOwWCqs7vrW6pebNG3lFXl5fsF6t7GPqZio&#10;Yxxnsl2A3zTW46AhOoHR8NT0wIMM3NFeYb1sGwAa121TZP187jxohfdZDMFQL+N/K8uxYc8EUA3P&#10;I4AE9Jx7lpG+efOaSpfawAp90PuBgDNAPqbam2TB1GEAV0gxzp8f7EXUEM8/+4w9MPqMTz75lKo5&#10;vO/Pnj1l/Y71BqDyyaPHeQ1sCKScHB7wvWLtYDvYz/U53iOUBgDkwMrkwJo96dx71uTzZ5Ofr0X6&#10;3e//mO6f3Wf4yJPHT7hfoNYBoIVznd63WLuLGZWLuOZiQLbce2e2DqDtBA7qQf7XW/Z6aw6+8V/U&#10;GRig//DD98QWEPgJADPUNAAq0ZeMowbv2FNAhJpZTRhBeBGIRoKMpSOordBbVR8NyugNyLC5nusQ&#10;+0TIh/HaOnlld3NyovRmEJEgywV3+vvvvk1ffvklgXT4N4aFFkILv//2u/T7b75hSBTW8sOH97lG&#10;f/fN79Pnn3+Ra5WFwNBR4DtYvuj9QXz4t2/+jfJlfD3kzlf5fWEdYH8A+Pc+34cHeW9APwZ1HZiv&#10;xyf3uH4Q9rKkGmHD9awsiS17xk8/eapMg5WsZFg/uIAereZDbf7q1SulYU86WyM8trH6C3sRfezn&#10;kvKf4D3Cmq3aTZzqUDfY7msyaKY6JNnqRlkTALTRq283W/flCurEeiBIZ0sBrB98LfupaSr3KEII&#10;qRDBnghLLgzMe/mU0oPP7D4Rapb8ebSDYP0MopmIA1Pt9zyNxfKLlh04+x/eO/hatOo2L84HnGKc&#10;X1yJVdLInBxsPjwUAC+UKiSvDRp7huk/afQaDFOSxDemlCAyXTDhOtqDSRQfUhxQENShMcDhiw14&#10;Lx+CaLzvmPLaMxIaBRsTg4a101U3NAuv6zE3/PlgnDXp7PiQ8jGk5eChg0Tt7PiAG9VB3lCRfvpl&#10;LqQABsIjg6nDMxlP42flHZjoNCQTaNxv84EOKi3Q/p9+/ImTDDADZrNGAGi3oLn1Fp8l/x5Ah+Sy&#10;Yjpd0/RRKVy4jmDcYaGvtyv5Ymx0UGGDoXwMEiMEDfD6bpPpJgTXKkv0mDY4idWF18LiBzNi8iaO&#10;Qwq+A0jyxWcAwwwbBCb3YL3Q6wMhBc08PXr4hJsZACU0QzfwSWKR3PBQxcR/BcZmakkRX98KgMPr&#10;ICX0yePHbMwuzi8ph8WiPz07IS2a79nMmIGNigp0TBVxLRDFDmB0MgMAUw6a3cIHA5HtoIQzdTWZ&#10;FVHxZ0+ksS8K22IwY2JGY94lm89+0LSQK94ML4EeFZlbouTKCwC/QGkehzjMO4KF1Og3YluwGTPl&#10;Fw/jrJMv0zV9CFe8JyqAxKjZuki5dUol2aEGJOGxNgw1XwugCoovTLSwkeFZwFT8XT5Q32JygfeG&#10;zcOoflw33PdqrNk04vrCjwvPBr02x6kECowsXBc2h8dk97AkmFHeELJyexUCaMTGAqkFGUUfeS5q&#10;kq6YcBwWcxcDBI3SUEIGIPMFtbq2dxhSn20KyAINhRcNXCtND9tOrF0A2Cf5OZ/na9KxaR4ZBPTy&#10;1Uv5RGDTHhWMggIWYTSUhFYKMIFkXQ1xQ7kumrkNCqT8fg9zw7wdJZnFGvxw/j59yIdQxYIk38P8&#10;XANshlSB/pZbMRn6TV9YJWoMcFDL9Pg4v9db3vcN/wxvJQII8LgDGxVABhPP9jiBZGPjw7k2aEUP&#10;yPVdYRmRdYfr2kmy3Looj0Nq+ijhVQE2k309mzId7ZzyKiP/itdfYT4dWQN4oFoHZEy19mf5wSUD&#10;j40o95AikK3MJ5DrAQA4J1szSc5or8CUsI1YUvYXRAHMJLuqclqiWeL2chIDsOOwaOvJJA7vhsxH&#10;s4L0hnS9J0tdR8lZ8QwO5ef1u+Bby2lUxIq1AulF5T1k268FAOD6ev8Y/c2DWagEItvKAE1TvGPb&#10;8D1MYsSQubDeqOFtVUixCW3NvO3FbmRjhX3PzSM+s6TxqbAHAzzh95v9HHJJsuWdLjwls1EcqsM7&#10;bF+twQneg/1k0cgBGNpzmrq8p9oyZCGbLylZmhPrpOaaDGQOWET7l5qz5/ks8+xKYDkGCPYJEvNg&#10;EMOuqe2hs2XgzGDpKWWl8LSdLex7suG+xHPfUigWZWCx9aoHcOlplYAzD3tLJd2OJuetLEDMLiPb&#10;C88I1gBYbWCAGFKN0CMOmyhLHM18qUvyeOPUY05RsTfnz3GXm0k0BA3DhaQWmPzMMTCgi6AOS1sN&#10;UFNmGM96UxcJJP6Nw7BKCeZg5+C6od5IZoFyQAJgPl82eFoe5nMca3W9kd3DbKFU4INc18zhuYd1&#10;jKQ6gDv5/nZ7RxwopEbJvU3XudFTAQsvGQa4QErthgZ7NvaD2imRYsNO9EgcmRzffcRw1f7CesUM&#10;VbFaGg/b9KzhPGltPs1inAMxARVd8ZXaAdsBxNmwudhZRMCIghf8oNduci3NbZq2sFyLhxtZb20J&#10;K+O9BVumFTA2W/x1wb6PgT42IGjacuMKqfmTJ4/T6f176TQ3iVumPFqGVTclBIU1taXmwX7kNbJ3&#10;qMCcraX6fQFuR3t5MnE8phb2GkW91Vv+/jGrkqzWVoxpnUkhPUqsyxiGg/C18LVz8EIke1f2T62K&#10;PYH2DJE2GtuVVGbR75LE5UtYlb29KkMup0GbZR2NWUn3BWu6V8iLgORa18xMNCvIPfSaSlM39IMl&#10;wmaH+jpMlLreOZk8OTSt4lAP3raLFoP6cwITAP9u3p/nfaxNF7mGoyccgI6D/fT61Yv8M1Y8Py7O&#10;3zmQaMsaZEIzlxSKNfUCx2FRg5qM7BHUt/k5xEAf1xJeTQCtAdRsGaDUUZV0eyf/uuu7tQH6ysMr&#10;hATJ5/Te/Ye832/PL2hhgr0fLETsuUqlXbEORj2JxxL7J643gtb+7//rn3jxUIOend3j3v3tt98q&#10;fZYecnMxUR1UgPVCpYXBOJyPUnhMxTojhiYTw1Q2fD4v6bmNvmDtoWzP+g5DYBjxo/+DDBpBJOhf&#10;0FBjj21aBWzBVgSsNd1r9z14/WkiaeJe7pFQZ6Ouu3d2wj0cJBL0LiBJAOCTimiTLi7kzTxbSh0E&#10;AgEDNzzgZDiSFTZYX6i3Fks1330+u96+fs0h7iH8CvGa+Z7i3oJ1hDMLCdtkXg9jYWLxubc9AQBf&#10;kDr27LuG5xMqlmDu4jpiYE1v/VA+tPKtxs/FHiyfWgHWkkAecJg9EkzcY32Nuhw9CHzkmHAMFqh7&#10;zqvLS5Jc4KsGUs4BwqNwVuTrDzUUalkks6J+urPH3+nZGUM93314z8EUwMc7KrJU80Hxhuv++s1b&#10;Bxo2ZIRhfWDIAfIE/OrhBQ31Ha2IOKTbcp9DijAsdWALBKsu9AJ79NuX1Q9q1wf3T4s6gGqk9a09&#10;xWdk933/ww/p6dNnJEVg3Z7cO0uPHj9In37yKdcw/YKTrW+S6hj5Bm4UtAFf91FMMGAODL8jwWPD&#10;GuL7779n3QzgE2sI62vlZFsQHhgwiCEjWX83vPa4lqjhjk+Oi2UVAxMbDSFB0iHbujHpYKNasyW7&#10;Vn7+2Mvho4hrDb9MkJKg8qjNJsP63M999M25vAoRmlbPmmLhQf/GfP+//NnP0o8//kD84/EnSt4F&#10;8xfrAmsQPwNM41mruhbrCGtlf2+e/ubXv07nl+fpv/7jf+Xe+uu/+Zv0/Xd/yv9+QWAWcmPIdf/d&#10;//K/pnfvPqSriw/pxYvXJZgR4BvwBREz7rhP4PmAJRjuDwa+uM6QyANzUSCKAGwN4lVv1Un1emf7&#10;IOxVYJyen1/SEoED7/xsYI1yoG2rBpGxdOYEAziCUvhTBpGJrnLvCVwMhCzgDxpC1fSHxV7AOgZn&#10;IbIANiJ4DZFoP6gHqz8KCOSwEs+WfSEHMr63JZF+mKRmpF8+hqYcBPR8llCS0uXNIVlV+H5bJYN/&#10;a+4d739Nevs4EKQQQ2zhC5EoAcLv8W9RCLCgcxHA751GU2A1nRimNRHPVQ//sYHMBlz0/f05jyCm&#10;puS/Pz3dSwdHuRCfY/KN19mmvWXDKdFiVlPae3qcN9oqH6w8b7dpPq/y5qwkJVBusbhw8J7kIhgo&#10;7t4MBuQdJcCU+dLPb0yPH9znBgD/KTxA8kCZmFaLphYPwVle+Dg8cNDg37FgSL8GxbPfkE2Igubw&#10;8FjMNDR1M7GX8PVzs3hE8Z04hXuXN8TLi/cEm2JagQ0LZpWVjezJenM6LBNdgtbtkIpx3EmP0Pjh&#10;gSR7KL9nAHqPP3lCyi0mQbhfeK25I6vDLweTfgCAeIju54cWmxAad7x/sCYBDmECQ1kPQKmhyov4&#10;Jr17+4FADQ65M6TfPPmEr/nu7fv8vjZ8gBALHWbao0252SBwgx7lBTkq1ALXBWCIjKUViNEbJEMR&#10;A8k2mlU092TTrdaWtIlJRilpZYbSKMka7pMMeTf8GSwuDBr0W7G2ZpYwb5zQwxjuUYmtKKwAKFJG&#10;CnACkjMwN9vOKZb5z/Ml3xsaiUhTxfThkgllDZl3SM/D2r69uaIPAwDZ9Upg4Gq15SZ5c32Xf92m&#10;P33/Hb8fUw9sFvDSA1iJYuAob3rw1MA6Q3PIw2V1V7wwLi2xga8KvhdrauuJ69ZSAHlZSOaCogHF&#10;QaTyMdmSE1MBOC2p9GtdNyb5aYLNwo3SlYrrfhoV406m1Cg2E4o/AAHY9ELihUJwMjNnNpefJZOk&#10;tvLiw0QaEx+85st8yJMang+O8WPmA8IA4ImAJrVpnJYpOTYkvihiVmSp7vM1ICXHvUPoB/73Nl/r&#10;MLBFcT328rcAcw3FOkDpXNWkcxhnr1f0tNlS1ip/OZwetWWN8ihLZOtRTtqK6YiN9eTooMhvMThA&#10;cQZQGqxC+hPZS1OpuVUpXkUYrOTz5aTeCDOo7fnQROBE1ZjNprRQrKfWgQpKvRZLFcAHnnGyP9JU&#10;Jn/jtAOLSFm39JShOAzfUMASGqWBklax+Jjmndcqpcid2DqQ+qKowPXHvtDady7SUGuz2vDztmaf&#10;ynNTiWDyPhx4DXgNDU7yAExjAbyCYR0pciFprjzcIDklVR+Bsm05jCnRooRS8txtCUXoSvAGJ/DT&#10;6ERR/fzWdgbhH9REU+xGEV8/9luDGHUxxK7smxIAkKR5PqDtbamJ687/LFIjcYh0TuxVcVE5aMTJ&#10;poW9aD8rsx9HM/pwzopJLKk7ijsAzXV4YTkpcxzH4uEVCc51/KxJqXJx7yYn98aggywypo8pgQzA&#10;RID64c/ZD70lSb2tKeZco/CeWdJzB0XWub08505fHiwtBBF4YnMS3no0agebE/fM1JvBFhwEEgk+&#10;yxt3YmOyLhKM8O8FyySVQANNzvH8bGzuzvfaNMX4uyXYthFLaqa0U4Zz+Nngmczk40rMRw7eehZz&#10;3G/hd8wByegAFK0lpu1a4s0mjwFDOs9xNsNzr6Yfy5QOT04UsrG3T98+sqXzeQjwDmfBHs7GuuVQ&#10;g4y5bk757nLv0OBRQ2AVbL6QpaNRIVOgkeySkg+zohoPXbhc60nsDAdcFGY3WbnTn6WoTvazlZJh&#10;LABJ5en41mdQVQf7rykACgGsFPYSDmyYJCkliI69rd6BsGFYr3CooUi1AhSa7FVT+fkTi15MaqZw&#10;m7VNz6f/nwR0iAksIMQx1wRawKLCc4bBbds2heEYZtuqL0cGJxHcN/u8tg9pFWxwDzTCH4j7G66L&#10;w1Rqy55HhxZE7aYUXwOyZhwkpm7eykes12C5tjRYwLZkknU1makwmZXsgZVtboI93zhtvfXeO9hX&#10;KCT6wSSN72c6tgeQtHChj95EACfUG5PtKTb21Y7zwyRGMXttFVGSdc3aCHa6TPBrB0COBMKxF4k9&#10;2TGFHg/Im5cv0v2zYwZpwI7g/ZtXWPCU7Y4YEiRZjiBQTymPA1N4Bej1Jblaa7lNK7BqRg1uwr/s&#10;ENI5nJuTLJGw9uVlLK9B1P3oA1A/csCd3/TV1S3tlR49OGLdSe/r/D23qy1ZQfgMqKkBCILscHi8&#10;x70YYQRMX72+IAC4ONxPH3L9imROBJnhTPnZVz9L9+7fS/eozNjyLHzw+BH3THivoemHCgWfAXXX&#10;vfv3HdrYkcSBtTyfN97PxTIH0AOSCNdXrjeZUD6Txy3SkvF5sffRF4tp2z2/FgOnwcwa2s5AecLB&#10;1sT6S9dszf1lw+CimkMHyDYxH8D+jl5uy/NAqg0OzBjOtCLgN0ySqeI+gD0TKZrqI+oCVmuQ6eRn&#10;hNHx7Bok0cw18epGoX639OuSb2trOXCA343Ts3EmUQY/6pzb2O8ZX7PxZ8b7VjjgyKERngXUpRuG&#10;U9aSe0Kpl/cRStfrZAnqVqDqoPRiXPsPH96LSJDvH1hv8F4c3C9BwYTaorJKhINMsPJv7/hzZe2g&#10;z4Ph502ufdFHnh4dEUyZ7S9IOnmX63AAGMcHB/zMGODj54JJH68DNhcscjiMwGvmzwOZ6RefPWPo&#10;CxNW8/p5kNcfFFfYM0G2mS9nJCed5fM0CArLPXnZnZzm93J6RBuvs7ND9pxn985Y23z58694ze/n&#10;vvX47LRYtKBPkcXImv7uuE7Y92hxYxbWlhY8WwK4Je2dapw5SVBrpu3ORXLK9x61y/t3EaK4Ymgp&#10;3gt6+8EKEfRmVJx5GDF5EDTy3/ZYa1IBZMY8mf+QcM66kniP6zCZ1CDLmvBVV12JgUA/6PmBTzp6&#10;K3w2hBzCvmsJCy8/M2CdQuGHnIP3+T4AxMM9wgAWXuhgX4KQ0Tpkb2K/eOdr1LOffpT7MPzsN69e&#10;ppc/vuLah43LRV4PjYetr16+ZEiIrkdKH/K/gTyFActpvle0d8rnDZh6wXLEfoxe8sahgJTUj6r1&#10;AkjD/QklFnuIWuGWiZJ3hRmFd95AwF6hmux1a12x9qM+NNmzj3XQMBRlwugzZZ5rMILlB4cMdAWg&#10;jTMa9SlT1hv5YoM5y+DAVkzk8IPGsDe8yMPnebQqhrJ79Jyzmb1jZaEWycFQptK6RqWThmbYn2yV&#10;pkA4mt2l5uHZ4ddtO9t5seTvQIAD/A5IFcwHw/XtNTc5Sgo47VrxwTgi6m52EIwf6eFRE8WEV8Cn&#10;nzzk4YikX7ACuhaef1ig8mZQTPRIlPWrL76UDDMXBY/yQwijWCTt4kIOm94UyD0+yPv5Nc5ODlJL&#10;A09kE29J78Xhi6Terlb8PH6PC3KcF8fDB2ekbwJR5xSfF0FeEZhiATWHbBBIqnwz9oi4f3j/QQ87&#10;HsxqFPXactQ55ZsVNzUZqFdm7Wy4iMC6wuGBawtdPCYFo72hyKMjhdwpkL1SBVsGM3Sl2cHEf0Hz&#10;8iu+Jg4vAIswcMZEBRsaHsQoltb0hLvivVss9intgf8IUzUrTDwkVcYDAbBQU9hEaQ8DDBjIMtCD&#10;DpMzNPR4XdBvIXfFBgJgiob8+TOFNwwOeHxWvGbjdEayzzAdxBRuo/Suxh48ydOrxAnxnCDH5Ol+&#10;08rHoCKbT2muKGiQrIQDVf9eEZgEiEnj/01fzOABFHamsQvosY9Q3fL9MojE0kvc5/AAwrOydqoO&#10;mQidPseUxJSbRrGTFrMlN6t9MhnnbKjoYdDg+mqTw2GLh1+bSyXQKzdzb9++S29wgNU1rze+B8zT&#10;k9MzpgqB0YBGD7/wmTumNQ4lqZMyRb4nFcNMCAJbBtLcvIG9/3DODQMbLg+DfE2VKC0/PgADbETD&#10;ezAp+RCHJaYlgFyYqGsQGteQ6Y1JniRocsnaAJBhM+/lQslgBLSROonAm0meiaOb+GTGxl5+zjgB&#10;AvsIHgZv3ua1/KnM6/FEujlHIYAL+fjhQyfUjTIKz+/vhz/9iesFjTVYEK/fvCEwmlzAK61pw8I0&#10;UmwvMIWEtwti7tdK+QTcjGcVGzL8UW9ygbOyz8boRN3G0t3RmzxDLbZiLMt7o3Fm6sjDEw08GTvV&#10;LukvzOUlURJAsaDvisJ1wreqsR9MmNxH0ARTAdnsJaf/NoXVhmeG3h32rqNkeBIQooOiTxG7WJn9&#10;EKaxWOcbT4ZRRPDz2gdUkv87fh751Og0EaixLZ6rIQFlUuEQ/q0C3pRq2hLEliy2YuK5hSgEUXnP&#10;7Dcl9p39u6qpSAnF1Jt2oRLFz6sO0pDZa/L5oL/j1O9YH5UAVzL7lIDCtcqkRjelDOtolVArWWAV&#10;PbgCUsIeYuh3fmNuxBt7l4R8RIBH5ZRLGctXhb1X2btQk9va1zs8Imt/b2VdI92XptGghpiOTZL/&#10;5WazKWAi9jHsJ3zmpiECe0NZKhZpEIGcFB6sHxWB4Sknqa+aEV3jymErwchJZmFSrjQ5iayXWT7u&#10;Q2ega+40d4ZGXV2Lzd+KdUVQYYiwEw1zMF2V+bhCLCBzqyYxECcHw9AGI7xc0VSRibficwmAUXIm&#10;/Xsk0oolvRVLz1K/kOzWtjeIdaUzuWYdoGdSPnsBmIUscLQ32OgAmfBgSx4OdZbm4GynVDOfA8u8&#10;3+FMwNeD/Yg6Yu69nyAD2bnwaz1IDfx+88stD/bJWMY5h3VIaS6ai8W+2PBogqeG52/4X8Y6jhRv&#10;7FWsOPCsGLzj5w0gqJ6KRysZlGb1aXAno/zKcliuZD8vkrFXfO76YSiS0D7CbsxqnpKKa/5sA9+D&#10;LTLCd2gYB9vCyNZg8n6HNUAA3L/CW81xHH6W9KyL4dMWyU1lEBM1KbZpBlzN/0LMvtgD/of/dbY4&#10;kN+V7BmePfsk/d3f/m3627/7n9Ov/uZXNEcni8zJo9GwERw3aLxLzxXlUaAsdxnuoTsgqypDk5n9&#10;KWsPMUYz9nCebXuxZnpbhXQeUIFNhWeLgIfB2vCbHC1zZT2WdhL2KhgG3scoDa93XoxYW00jAL42&#10;+FxZGlrVwdg0I7+pS3BD+OsJyGnKUJ3PdK8BAAa12LoxYOb3GRhGnR/+h6htEXpGabHrjZC7jhP5&#10;IInxg3XiM07yQaeaHMEUm5trWhAhpRPkgOvz83QPw8r8e7BO4EkFhhpSla+vL9nMNhxyr9IGvRPk&#10;Xr0SNcXM7tNe7nfu6DXYUh2A+g/AUVe3xXIBgB1Z8VuxkGvXB6jxwVCCSuH8Cqmg+0UVgrWAXu1h&#10;bp5lYaM6DAARhs0M5gLYhGRQ7KH53t5upOB6+uR5epUbcHocn78XM2YUmWHWyY4Jg+T9BXywzhUu&#10;95EEDu/tYA+S14kgG6V1HtqpMUcIWievP9/L0+Njql26Nu/luHP5Gh2d3ben3Zr+wct2IWCazJk5&#10;61wBwD3rYOyROHfoh0r2vtiS+wji4MCqYa/Z1pbfwsrAbOUt09lHfq+YqwITWzPIa0vppYZIDqLS&#10;80jve9RV/ZZDUZyN+LmoKYs1CFjW86W8bdd6rganvOOsxRCVYN40Fi/A0SE0vc8eeKjhaxTYMCuD&#10;m8FJxDj3YDWkABKBiWATKsW4J8sMrwPA2DuEZasaKjO8EmfV/h5/Lv3PUAP3MThO9HKLfej83bu0&#10;yF8LL1qGeS10dlX2l8VPwKBvbmIMnuOXr16kr37+83SU63YAMfw6DKZy74CE1kePH3KPevr8KS2o&#10;LpkYfZ/EFgA9jz59kjZ57T5/9pTXCIxo+M8BwHv+2VOqOS7yz/z0k0dUrNzP6//xk0f5PN0rYZYc&#10;JkGGCYZj0xFwRLAEvh6fcf5RqjxqF/ya2BcKiJs8QGboGYDcfA0f5v4PLHz06DyfbcsTQ8XNVvsp&#10;vhvkkGtI8cFoRACjGXsaBoxFJlt5eEoGLeTk8I5LsiyLASiUSRjkABSGlHhA/VIp5Zper42eOZEG&#10;9Dy8efeGz+OdSV6TmZdT/sx4nhGACVIGLMZA+kHYIQPh8roDqzOY302lMwUY0If37+jvj/Pr9OQe&#10;SRgzpjWvKWcX6+5WtiT5PcKrENJiMHtxX168+Il2Jdf5fqM++uqrr9Lnn3/O/vXN27dcmwCnj7lP&#10;3JElSpVCI0ssAWke1GxUbwZQ2rU1v7dpNchtvbfCy5j2WVtJh0EEib4sORFegVGqm9XnNHz+Ka8d&#10;VQPjrAAhCszZIBvo7EtWxwwM1QCWhP0EzG6GS2HQ3mgAG+z05XxZQgRxX9YAUtF/uu6m9zkG9YMI&#10;CAfAYWKgXId102BrAAUJNqcHe19jAxDTpJU8slGSVVPLa4ZpKXzobyhfbEqzOJnpJ/NI+vDlhQtw&#10;bQWqcitPBtBrOcDMb/4sH0THh8t0ciyDRCSrwNfiBD5y+0seqrg4Z2enTCx6/OghN2ewyOYsYsT6&#10;OznKRfA836x8UOyRcYPPsKGcd8F0Tsgc86I43C8Towdg7q3lg6GUyomS2jBPhNQFiwELABsMghSw&#10;MJm8BZYAfA6OT3h9cOChcYVilMbjc6XAXjud8o70/1aG3NfXubhXI61JlBhVc4NimuDJmwFNE41v&#10;kzZpbOq4iUzJdfLiPlODGyLSOFixEZ5fXioePH8tgDkUBrOZpw+kpo7p/uk9Tl9QjLcOz2BjONUC&#10;pUb5eeDwglSUUd35PZyenvA+4HNACtkxSnvDTZqThqouIFFttgeADHgi4HVwLcQcm7HpqerKMfJb&#10;S3U1tcSEeTKgsV6tbGQ50fsPr3l0dOJmoMlFzZWAJPvPRQBB7QZj1kjOioeQun3fG1wjHGqcWjnB&#10;dm+5cBHa8LClr9BUl+s+p3x4RiCLXgF5JYAhuWdTTr6+E5KQaKQDfe60ZbFeKO3NawYNLTZsAMss&#10;TuH9AcktJiMuZOGrgecPSbYAYDbW7cNzJDk8hBNFS0I1wRTwckcG7uRUHzGH6DNmr0DcCxwie4ul&#10;WB2pVnrsWlNrrH0y28xW27JI7hywslVU+d1tAU9WK91b+vyh2ADg3nYF7CJoTZ9KmfTjOgNAxyGA&#10;tYHP+vDhY/nSeVJFE+DzCxVm81kKZGtLyXXPQ3yZ3/sRI823Yq3m+/n+/Qeur2NOoVYE98BWZUF+&#10;eUU5MWj4CpfAgOCAIBUOZzbrkNAhtWljH0/4cCA5++SE7wsFcm/gMVhjPYuuTsDWTIBvJLHRo4wJ&#10;2x+lJ7r5mpkZuG+fTTVjkn5KfjQW0+TJKYksPs2wm/weKhZIM1/rgVPWyYWiDouprAd81g6pypXY&#10;T2EIHYUeD1xOlWIYo0RNDnFqhXtMTocCeEr/RfipNX/u39R2BnlBa6/UVLHBxTM6M+Oo1mSNwQBJ&#10;U+Jg/UyT5atmn8kbzbKrpomMiiT/7qo0vZJyNoUtUpnVoz1DINxooKZ3OvFk4KOuNXgJVCsa5fAK&#10;I9Dn6biWo9lxTQC4cZ0FVBZTcKGrEbQrRp8bm9pA2ujhj/6/U4wLv2W01LJmUcXkWLClyRDvnYa9&#10;p+YrVQXoswK4mM+Hv5Xkfs4mGXappbWlxbV9wMLXEOuNHpCjQ18GxnTwfbHpNBNUXiKSutATFYMK&#10;pMCjoMvPHjwTleqpFMQIcgk7B172sbef01bDtXEw2FiR3RJr544BF2IuseD1HqUh2Vh8msgImIWs&#10;3OxgSN4h/XDoUWtQkwnBXV2ea/mUiYlCW4LN2mnxTfHvqizrjntT1VUJmhjMNCf43ep8YJPIa5XS&#10;NeUpda6X9tgUYg/DWgRzD+CepMHyNiO7n0DGgom7GDjWuRlOBFYXZorM7YnZehjWUqYro+jObBRZ&#10;SlT2EaybpnjBcbk1xaKssE8DoKnqnQSzPCON/Qlj7QdjFTYcTfhYNQ5mCEnuuPPnI7ha2/9mtI+c&#10;n1syE7YOJaoKYzAknFWxwNQbns20Lzb1jg0WTEIx08kNzGftXxDs+/8I5whfUak5tAfCD+nnv/xF&#10;+uLLLzn4JijwEcu99tSfIWttW4aQnQGExpJ6Xmv7+0SyrdiPsjcIbzJ6b7upH+33JeZs7/THhoM/&#10;AtX++36Q79DcqeoR+tG4vihsaDKeIg3V+7r3YLKqKVOq7S3cmJEYku5dAExn5UcR8xLEaO1B1NvX&#10;dZAdySBABDVAL7q1Jf5q/Gqeg4NDYmS/wJ3VZ2jyMCV8dBMHe2iU77S3YUhBDfzAxgo9xMX711QQ&#10;3V5fpBp7BoCY/L4u87mYqsH2I71YNkScBjI72lYy0do2AuibKE+F76vTfm/XmxI4sPG+F15w2Ndu&#10;cw92mGthARADgZJQCV1eC+zjWdqo3hgGeRrDNzVUWujnJnpC9Wbnj2lzh3TY/fTu/AOfldPjB+kW&#10;UuRc/3z+5c/SwfEhA8lQswDkS7bZ+e7b79JPP3xPxtaSARhHlIhCInx8sEcbmJSGolKgXJGBhzMO&#10;GlA/4rPCTgX15KyZcQjc53u12Mu1P4Fmhbp0+KAOC6MqBb0f9ouGl5hAHXDfnuBfoo8tfi48y3AW&#10;QH6I+hs/HyFI8gAFIw7M/Yow73aQVQkIIOGJq0TTOT+39GyqT5pWQ63KQ1CmKcdg2Cw/rPXOXrGj&#10;h03L5cISwGun2CsMIpLkj9h/XvMsxM/Az2WdVVc8T1FbcbBvW4o9Ek5GgnkYVmOoTqY61hfq827G&#10;e4M+j/LPRqBLUysNFj2QfDJFeMCf8TPgXQjQD4y+xgnzc8ptjzWARgALEpoltWBwXUtbGe0P6G/2&#10;kTJsmSQwBPmRNvKTRX+Ze328F9b6raw5KAXOa/bp82dpna/bMwR7gMCQf/ZJXo/oeQEu/+pXv6J1&#10;BeTtAHM/efqYKiH0ZM+ePcs90wFl58AgwKpDHf0w97Ia6K3z+twnOLI3V3gZQii0J8p7vfEAtHcg&#10;l85pbao4S/Gz0T9gr1HAZgBCA/3X+Bx2M57zMyfr0q8cFkX5Z2K/RzAlw1zcZ1VWNACDwD4cYQ4c&#10;us9a275UTl7XIBeAcrWR9JM1KvouyD7poazgEIF9PT8Lzk6s25cvfyJAuACYjvM2LEhWI0kUkL6D&#10;SPHD93+i9Bb3+F6+ngwT20qFQfByUuYCfO/xnj+8v0jnHy65tx0eL7leQHQRoUdWWlAjMJ9gA8ux&#10;Gb34wLq4znsqwD6o9qCshC8pmIa4Hq9fvuI6uvCaTWHdMZMlRuXBUjBmUTdiLwIQzRR3MQasBtIz&#10;CTyI4YyrVWHwDvYNbowjdLOGz0IopHh+9GOpW+gN3csOTkqwSYy9SXUy1SkYQrNfn0iUgG0QQOnK&#10;Hosaqta0SuM9r+TrCFYb7llPBc1Iu6nV5o74FVymYP/Q2SN8orS8LxYMYd9D0sjRcv51W3fc3GHu&#10;DEAFTbAWkHziFCuqRmTP0wAUsvCJUFpNIrWW9NP8xo7yQsaNwwaFZFywR25utul4vyPQ9+DeWf77&#10;Rbp3emhvPUwGMenHoZov/gopVQAlUJDijQ7p7GQ/PXl8ljerXLDkf0P2CMDAMV+sBROHakp0F/mi&#10;L6H5HZUQCTYgihdQP5H4A4ou3qM8yG55gXEIsADLDyFYAHgWcDgg0RQPLmR/qAHwwMCviCl+lsnC&#10;30bU2oZMPgBiaJpbswWQdgtgq+l043FgCOUd7dcVRdayeLoAmWcR18qX6w7TQrK9lpLKWd4BZHjd&#10;bzipOYSEF9Or5dImy/h5HZt0JNSCUXBosChYaXj4IT0kmJU3rq0lS3htTIZQvD18cD/fp7P88F3k&#10;zfY6LSHFrlSMgYnIxgdJdzMla2FR/vTjC1L68booRCAzAmCCwxlNaphNYiON9Ny6bl20zwk4DpOa&#10;2spdK7wEk6nj660kCpQs4T1sI51VCZ0sTFcbTSrcAOB6YwqAQzYAQYEqvXyV7Dkmg/3J3mN1kf9C&#10;FoG/O2SE/V5Jz+pahW5A/3l670RNTdJ9J4tx3NoTpuXPPmQqoqZlAnJrp1FuRCEHW2fSdJs0d2/y&#10;kO/yvjaTk2wXxdNK/ja1gbqlWH4orrEBrfUzaFpsmSYZjKvVLvGVk++tvC22a4FHBol6+xzimUGi&#10;FDbV0Wl8lPOEf984lACLAFNIHrasA0xDXDcU7dioZ3m94+DHgf38+fPUzuWHuO17S+wUpHHv9MR+&#10;I/LIwzUHUAmwGYd+3bWe6o5cs/jsAKYx2cf1RqECpqvAdBXUWxSU+TmG9JobNHwXES4Ezz2Chu9K&#10;jPnVxRWBwjnXzpx7AQBKNJC4ZijY6NOQv/+Eg4CGMrxoSpjoVysgxH0IP2ew5PB5mf7FfWHiVDu8&#10;rCIlmyldDNERA6/plPDbB2O1kTn71hNhMSoEfuPwJ4uga2wKrAOaAFDfkw0WDRsKRRyI42C0CwEy&#10;rfY5fN+Cno4DDywwwJW2LWAzkhbFkJ2KLIy+dzafTp769vbCDB/DZGbF6JTtulBWqsK+inTbjw1z&#10;JaEwsFztzPmnjwCF2gEvNJZ3Ax4gF9LmI1lPYEVTGuTJqIYsX5Tmu0up1aHf0Jy7MwPQ4Cx9E1N5&#10;T41DBGSaPzqtVT8k2Lqj07Ti/auf0edobMYd4CeZvL6nAPhokN7Miqx4NFJJn6q0MxKuvHfSviCl&#10;wiQInIcSEUuiJE2OBPVB0jkb/jdOeNuYNVBN+iy9/VlxjnHQweCf3HyeX/L16rYuKFHbqbDE+UUf&#10;O8oMbeKP+0pWvkBdGvDzTFbIVR0hy5VkkNFYicWc+JpMssxNIBIz1dRPfH4FijSFRcDkYUjVMYmF&#10;fBgp4z4TMJndmOUt/7fGQNIku46t2WT2Q6yccFyHVNCJbrXPH+wFk+8rbBpgBdHMlDIJ0/I5ZEH5&#10;nrR5H5jB7xNsPgyhwBgA8wAWEmRK7onl18wIikPG2zpAYZLxpAFvJwdXBtu6pnh+Tn4WGwM2waAi&#10;yzLtCtoAYAScTZY3piI1KamE9oKc7N2WPLApnnyVgGLtB2IX0mOL9693ozh9xEbTtDo8cEKyGyEP&#10;qdoxxbb2+qLKohITWEBsZRtAARKV39dsfvBXA/uwRlX/jQYB5Bf7H/+P/5j+3d//PZuEhevASLUN&#10;X9EyIHADOYY6wp6TwQBSqI3ZWmWIJFZIXSkcrvOQebQ0mMFRHChQvMomm8EZeA+9WL9Mg661V7UO&#10;59DQpnYC6WTJfFNksrUZulMKn76asjoNbWopDDyoLfJwroPB+++0k9jyOKqKryMb8M2w8yPFuXa3&#10;KoA7mC1cO6MkvPxs42gQtaVradtIYk5mlIPHCI7jvWOocHspBQvY72RCwpw/9w9Iecz/Bcng5upD&#10;GnK/sr+c5a+7pUpAVkELGasD8Mfn72UlgfN4Ho0hgvYQUIavpRrjjsNn1FkKqpDEC0AI1gKIFBsy&#10;dcSo4YCxFZMavRpAh/Pzq3R6esjPCzuisIOYmwGG70cfxDqQ4XwzWuVMk9LIGTCWr9njB0/Syem9&#10;9P7inKEWm17BEpCZnxNkapma+fLVa/aEqPt/85vf8nxCfYAwBihZeN3Q29W6/+ivqD4YJc2kf2z+&#10;M5p5Mm+ub+V9ttqoyc7Pw8HxqQKo0KuYHYfBOPod7POjMX9JXUenk654bciKys/Vo8eP6OEeQYT0&#10;xdyGL2kJuefrQsKngBoNnwFuxnAHPQ4+QzlHDESj1yXrb+jLfsMBUi0WPgP5KrE4UbNgHwCribZL&#10;rYY5WNtU1fQKO8FzRvkkzj8PSvE+Dp2GCn9xfKbRgRJkDvWqiyYDllg3IF1ggC8bKMkHG1sjLOY6&#10;98kQWyjsEP0qmFtU+rg/wBkBsBBHDBJdWdfm+4UATdQOAF6wpgmCdZJi4+klMJnXBK7nRf79Q/u+&#10;hX8thnD//M//kr786kveLwZPmr3//Nlz9rYIAEHYB5Rl6GHBznv69NP0y1/8Mr168zp99sVnDPdA&#10;KCX2p7DpAmD68sVPJLjgOQdL7P27dzzvT+A3l9cF07CtnAIIDmn64yePBXqCkdvUtnhpeT6z18Se&#10;yrA41eGU4sM/f1CPiXXbe++FkgwsNNXvCllhXYEgn8WSzxyk4lLBdGS2otfvOvn94xrhugMU5PpY&#10;LLhGRg/wR1uH4Azumap7x0yEG4cFYq1A4kvLnEZ1CL6eQDltjW75jPb0TmxpBYbeMDlF+jb3TriO&#10;8Ba9RNBG7k8AguPrestlxWbtfe6IQY7r+Sjfj3/73e/S9z/+SB++yIWtnBIPJjO9/q4u5Sucf79Z&#10;bblfwd6L5Iv8+m/evqb1E0DZs9PT9O1332oglfetBw8ea/gTCp92Zqsp9a6yrhKjGDUlrYws/w1F&#10;1Eh5/AEtESLtXsOfqQwo+eyMSjkPdSaZdaNqDoHyjcgP9Fq2uiQsx4Z+Z0Xk4TGfF4PD9F5PYudi&#10;+IJnvpo0eB49vAIeIuVW5UCtnudbS8buiqB6a9JHMvdUwyzZ9TRnh/tf38Kzid4K+5ZhyetJDa0K&#10;YrBjtDksd4m9k+Qd0VzRV45AREugDR/49OSA6OPhISKW9/Mb3FBGRxDOBzN9iCxBwIEtk2FJBa/O&#10;IUscSIcH9RSvDZotkUrxJ3hxwArEJoSFBIR5z7HcOgwbIuIwgBzWG/nq8EJuKfeK0C88lHFQ4P0Q&#10;kMm/Fxus5mtRzmMpBqVPs4bXBNcLYB8Zjmbz3dq0EyAICgAaKZqmi8OBhZb9QOTXNZdPXK/CC4AS&#10;GHqgCYuGKy8UfJ6It4eHgwx/zTaB3wMagnbOgAgsLAB9DLKgD1Ei4wuAy5u3rziVOTgSSs+pA5Nc&#10;b1lgYMoL4BchHDem+oIpNYvNnEVoL8+XfM8QLoEJA34O0pawmcHEk8AbJCGmrWMygJve2bydUuXl&#10;nNRVND+tkwKjMRjMJhpoZNvTmFPpRpHUpwaMU6v1ij8fvh4qPNaWaNTc3OQxMJmtOi8yj9Y+Y3yI&#10;LHNDQQNZtOSCIeub2HRGwanvH3nwzi2/jqamswQS64Ws0bwe4N1ACn7+8+nJmZL2GjWKAOTCSBXv&#10;5xrS23yN8FxOLkQge8AhzMS2/KzAE8Nu+tysCbB2pvbjcOrV7O5zDeV1eKtQkYkpeGZheZLNiY6f&#10;LRmfyjRfoGfHqWnXyTNrqkJCNRXAcOHE3uIHVktS1LTabFuzAS+YvnQqCdEw0J9BzJq2NKIoGmDc&#10;ChAb1+qaz5KS9Oh5Cd9HHpTHSrLN6+vi/IIHOA7MVwj4AEsTk1BMgSAnwefAMILT3TkL6uubK+4b&#10;l7mohclub0meZIITG0i8Pg5++Hgk+09hEke26sIFIRgZOKy2vdGqxCIlwHV689nrJdivs671JCp5&#10;mKKmOBJoyepJMlcNbxg8G5goQcyJwm6wwT72S0mWK98DeQvSsyZNZhFrUkQwb1Tq3ZIGzoNB77aY&#10;waPY6mZKa8bnxHONAgp7Ew53MgPINO54ME0BJHjSVfwuRqVHS45VW2Zn+Sv2ZspOK/s/tSVxMSSV&#10;agzbcuiGt9Jo6XPY3deWkEXgQ2XfqsbhG9P/KLesxBL88wRcgY69GVzhlYU1SgNzS8VwjRkwE5Lr&#10;YCU5+bIymFcbCBtskA0AiVJlPA9VKkEDBWh0Yz8WcE7AYWPPqi2ZwbcGWWcfyfwqsxZ3n1GN8lgk&#10;0pG2KlBSoGZjH0F57LmJGuzZ1atRUOEwGRzqONRgKEYrI2EMXkZ7nHAwYj9E7L03Tp/tPFXuZvq5&#10;8AMFUwB732DLDybLr+/IGmYaXjsrXq4opNqmtsR7LDL32gzqyazFGzKOJWnubUPQ21uuNytmsGfW&#10;3a2k/hEygvd5Y9Nt3JLz3Oxor1ORxjARe4WFfyPWBhplgWSpJIUW0KpOxedlcsPUGtBp+NqSHQ5s&#10;8hbpJBfHjVPj8F/Iy8Daw/WF55TO506UVn7NTHt4K5aE9hbL0ev2I18Zg2MhE08R5m0paLM721qD&#10;R9OfeabVlljuQPXK3oh0ddtpxXf/znpOP7eA2T4TGrM+NHUezRLMP3esCkY22bg6ZKxFGtjW9jGW&#10;fBefAWdv5wHoEHJv+9K1BYCtFCA02/urgX1VrToDe+fTT59QMfHv/7d/n37+1c8tt55Zsj74eZ2K&#10;DHcad76POwWzPPqmYAGP00eS14mDPkrDbBLeO7xC0t1Nebb1jOn5wHPbGLiWp6MGoVuD6kzhrSQr&#10;C9+7KfZcI/Fhq7Bjpo8GauWtGu+dQ4wYchSWXTwzkzy0LC1E7bB1CBGHJmb581yA9BKJ2wAlnXjP&#10;gDsoVzAwbjT0qAO0t0xYb3pyzTFxrxjM1qjpU3hFxhTrTQQCMM1yScbf5u4yX7e8X91c5L1yReZa&#10;xRpVfqDsDcj6FntWMs6GZAM2nvTZC9sAgS0zg3gDiRYb7qcTWeqDB+wNvcLxOgvbxkB5AVAP9/Dm&#10;6jbXSWuqpxicBLarJfGDgWDUmKN93fpegHPfO6l8MUvruy05eGCLA+D74dUrDqiRxor6Bkb7/GoP&#10;2Z49e0p/a/j5MXQpr+17D+5z34GMkQOWtim2AjhnaFfUyOsTiidJEhPTJdFf/PTqR6p5sO+ClbXG&#10;4JiDr1HDN+9ly4MDDcts8wDf18G+4Fhvm63Ye6zbJvVZ6DMYMgMVE+43PsvYez+UAmOPnrcalGLf&#10;r5u6MPHRd5FJ6aEhekiSAZAqPFfKOtd1sdnpBZ7bZgXrFF8vv82tgNJexBrU9Ou15KK1rYEgX0T/&#10;2VpWj2f4PPcQ6KUkJ9beiu/HeyBDr5JNAhhNtYFLnplmrePrAAqhb7xzGAd28sEse6jbDg73OYio&#10;Yi/Ov0F9DWAGfa7qIrHkAL6wLrVfN9VLuWeBAg09DGTHeC84289y3f+BZ2vH2gGf919/96/pi88/&#10;5xr/7rvv0ld5PwzmKPYk7JMvXrxIDx885Do/Pj3KZ8VEafCDBw+5993Lr3uc1w7lrPmMQHgMSTy2&#10;1MDrwF8dYDpDYsiIrsj2IzkB1xEA+qD7BfYufbqXSmHGWsJd7RYLkUwAEo/anxvv6wDyeP7Co/Ds&#10;lAojhFky4wBqSUjrq8Trgq8HA5aKqFEybdTjIldUBDkJ0NTySx8d8sb61dd54do8ei4wBMMGJwKr&#10;sD6g3MJ6IXlomgoGgUEEJMxX+fsgJcU6AG4B+S8G4QwNvb3mc/Dg4X2F9TDDYM71Bu/m8/fv1KvT&#10;pgBEKvn13uXvA/MUoOqzZ1+kb/7wB/5sPPdHxwckD0UPt89gmHXEMNm3t6X3Y3j0Y79CQCTk8fvG&#10;Q6ig2I7cK/QsyPYNpC3VLyLsrGilNnEIgf54O+xqjmnQUB04xLUTppu2KlYb/TQWwC5YAK0Vm3Vc&#10;Z6t7QtEAD1T0qdVHVkTY/7bjVFRaVKNZUcvHaxT+lXdmnjUcDI29pdq9vDMhF0ZI3no0oWbLb57T&#10;P1rnh+6tbOqS/Xdr+xAS7GNTP4oxRBo1NwGh2jroBgMrQr+ZEFkJVANaCjmt5GEV04Agv9D0Eemv&#10;VXr65Ele+AvK7k7yQQRz2P2DRWoBkuRmGVH1aMLhqQcZ74lNigdKdOdCpZNkHfjVGVAk26STeXZd&#10;UWPExDke/KNktqBncupbKw2KaZv5QMamBTNJbI6YbgEQE9tvLRPVTuaJSJAJv4+FJ0Nk1Qyi/tP4&#10;kQDahrRrFAQoT6kXr6WfxvdzuoFEYxzWlrDt0scqy3YbAiyKhm94H1DQ03/LoQBhvM/D3kmabdMU&#10;2irNQlt9P5qeOQ840V3pnXRxTsbY69dvGJUNyjOL8CqS8CaCHyd5owKij9/TFBN+ijMZtWPRv3vz&#10;hhv8vo1XW8tLANZhwoJDpB/ioBPVGcwoLHImunZKHG3towf2F1h+cZ2ZxGpAjpLjdu7mWt47o+n5&#10;jDzfbIsXAK476L/w91DRNTK9OajGU0gB3dQHgwW+eHHvI8WNU51KYQlTpSQ2MFjlj6RmA83HgiEX&#10;SjZcOYwgmA2T2XEpyc8RBdDSCUtcN70YJWjkk5sh+jdVk9mASxZLsQYl85T87capP/sOZaH/YJIB&#10;MRmPvVIN55R56HNic4InZTLAOSfboBMziOt47cl+zTU2RdfqtEVcQRYa295ehwJLafzuIAn5EQlY&#10;ovy0a3l9MIkhkNT3vrbysoLnZUUz51ZJcLWM1bEXodgW/f/aoS5JEeejkocXflbwtWD24TPCN6Oy&#10;F8/5h/f5Wb8o4AkK0uVSE1kAdiH7A81+Px8anZl6uh/qiplEDunvqCkLCrxglkVIA/y47siETpwc&#10;hlHqYr5wT6FnPNljiKEOXVuo4oMDY8R4EJCmZqszCGWAo27s0SLZLT3S5h0/V22DesnnNIlism7d&#10;FJBtMCMkpplYP7gfOEy3G8k2OlopVJySVbQJuOb3Y/rFJrLfOvxlwyKO9zUaTwIj8wKqhbNU4yk7&#10;vdjIfFVYAmWFVV0AqGQ2EP5cNzsQGyFPYhylkrxYWCGW69ZuLmsfrpUbxzoANwN7ffFNDa+oqqRA&#10;jsHoM5CHtabgCE/IQvLbNsXDrKp2zDmxiAW8pbrxuTUR8BlsuFuHC7P9+DRYsPyTAMZY3pczkZkc&#10;LmuDzmy+psgak1OKxeQL+Xcw+updaqfljY2lGtFYdx5ebEz9VwPdFzN8ynHwfBpY4/WDlHgrv70u&#10;fAoBgg1iJUBODhZsnBmUIMJ3aLviGYhCfIMBku0P0MxdXV7Z3Fp7PQrKxMTIM3kWmREQYBHTITkl&#10;FwtvxqReyZl4n+3lJpbwHa8HGSpmrhYjbMuIZ2Qjru2JOdrcvPHUWxNfDAfp02QfJ/o5zeVFhPdI&#10;9lS/Yc20ppXAWoyZ7cCaAsUgTdfzc3eePy+uz16uPRb5115uVhrKbFv5+WEqPcNZ09GfC7Yc+C+9&#10;Pc3ooado1xaJY21T/Okjy7jKMs9pkjoj2YuxNgDP9dPLN4rXIuS6KfzhzJL12q0cQDAW6W1V5JbB&#10;+tMgoy7ecpSI2e8vPC2Z7DtNxZ83VTvxenhy0tvtozOboWP82QP3VOyPtDNpWhfICt3hueCzcrSV&#10;hKwn/vJgHz7vYiGGBv4ag6fPPn+efvPb36bnX3yWa7AjnjHJDDgOcCoPOQ0kh28f9257KZbkWLML&#10;JjcmMUzheoxJ/zSWII9g3pMREtKgQbXMrGudvFtzcIXh4MasjxiIouYbAlCtK9ctDt1oG7MPVYcE&#10;QNyUQYj320asaYIMNqofnd6OdcrGm6EJkmTy/JwU+oThcXKKKZ817pCJZwTqlckswMnJ0gDgaoYU&#10;9PJfxdrzMKRh6umt13RF8An1IhvR/P1LGqtfpu3ddarz+1ySvZF/n3uH1flV2svP47sXP7L5Z2I3&#10;znKHn6RR7C6ksnK9mtkCtYc8mKREmTmFFe/rFuEZ+R6sbtfcW3E/qLACqI1Gdd0LxGlqe1/Lo5hJ&#10;q4d76d35TXrw6Iz7j3x3Nw70asQC873HwBAm+gyC2DhVFJJBGWjS+B1pqni2EC4R4CLSvAGYYTSF&#10;awNFw9HpSfqX/+df0g8//kgmFVjfCye9rpigXtGnHeDnvJkRJOGAEV59m1v3D4u0zp/9be5LAPrT&#10;7zrv5WBgYkhUofbh87BliBLIAu1cnnZk9uBoGCoCuwwDxDmY7wmIBdwr5yI6UCmR91YE9Qzc/3M9&#10;VbUcOPIsgrk+mOH5vevabEhQILmC4EvLegpNN/bxGUNP7jhABitRQyjVerhvCJEDe26z0vkEAJ4W&#10;D/AezL0AGEyJ5AMxvsLfDz8P/wa20dzgIuTbYT0UlhmoU7kHoj/zusFnAlgMkIdezGYZreypiJoU&#10;n4k2VEzuXREQAcMU+8CMoWryuYUqRqndtmIxMIq9ZWUizMNHD3gGrp3ADoknCCLoM/nzV0pMxtkM&#10;woOC4qb05vXb9PnnnxHoQ4IyBvpQmvzbf/9DenT/IfcH9VpVOjk9Tg8fP2TvdJl7coA+nz9/xt7w&#10;7Yd32hPz/QG4hPv05Zc/4yN4t7kju602CxF7Bb4GoNPd1uGPSYmtMahoHaiAGmPDml/e2HXbEQTD&#10;cIlzCuMgPYOMKtZ56MkQioPH7zaf/Tf5fozunQbs/csD2Ysg5BH7JTAUpEHn3gPXBPey4l61yfd5&#10;wWezzc8MAODBoVe4d7X9qLF/D73SgMetiC24d9w3cn0FUhbYhgwB6qV0Q+3fIlQRqcN5faL4xL93&#10;3p+prMJ1Q09zJysD9FaQ88PH7x//8z9SAaqcgsTnlEy0/Ackd8uiouIztVqN6d9+9/v0/OkzBqog&#10;hOMq76fzhTAZEFYIds4aDUqTrMToVQ+11e01+5LKCdPYlyl73U7ymE5iui/2oHKwIqEeWa9ppoPB&#10;0Kqcf0rVXso6wB7w+3vyAAXIJixJJQh73DEV0lg17QL74N8XijYG2Q1bD7k09JwcFidLGkv7p+QB&#10;uof7Y2XP556/YIE1DtPOxofDpw1BwVSJPCeFjRWhvdj8jf14sa+07gvUF6lW4zAcQ6XH906+Xq2U&#10;5ofNBYDF0hOB1k00k5LyOz3LNxvA2Mwm1kwgghyjTiyuDvYX3DBgmrDMG9xXP3vuAzUX2bhpeUO5&#10;vPjASG3Q4W/zRraij9pV2kdxljRZwEFK34Hl3Cymhkw9sgVXN7wZHSfDfV6Qe/nBrMWu6ho3lZVB&#10;ABWyCAMAii5/vLt0fvGB2nCwC5taN6i1DE7UVPlTYQMkq49ILuirkii1TuuTV8bISQpjtvPmBmni&#10;FOyuSfJDSH6WlJk0bJIYwT2K5bGgR5EkkL0TAkWz7YhgJ09qR5vW08fMJv0ABQDmdQSglvnrl+lB&#10;PsDBcGuR2tmveR/B1Hv54gUTdHGAA0V/+uwp0fqBMpqRhQkWq7wDNIVEihDeL+4p3gulEmsZaR7m&#10;wxhyJKt7GAaCgxKFyJXDILCmwEpbzucE7rDZM0ikkS/BnuWw8reb8VdrGRTfA4HOuZoQR2iz2anD&#10;NF3smq0pxFc3N7xfMHmlx2Neq0DZ0aDJs0AeNamRd0jDKYjYLcHA6+w3RgTe/lJ4v2SIzgTQATiE&#10;ZwTWx2IhL0eCLfQIWNv7orKsMnEz5zpgMMOcUzcmWE5iU2EyiqkUDvHklD4cApSLDZook53HiVBD&#10;EHbDjV9m7NthKOwmBW7IBxHBIARtKoU80CidvlUNmTUXl+cClls1RwSuIaHYaM1S/lMpKaiAFJWC&#10;OQAugM2GnzN6XczIAqh4vbGX4dAB2F7Rm0aHFX4/31tyzTBtDSbAyzmnRHxf/Kxj0vE5sTDkRttJ&#10;DsSNt2tZYCmRek7mHzfNabQ3mTw1YJYNMLup5c8xxDpxmjGk4Vhzh8cK1MAaWCCV13J2Ac0tX0dy&#10;XbD1rniw4s9YI/J4xHBkk25XSpYe3R2T6WnmCjYtAN0ENJ20q7U2lMlx8S7yhKYls86sX5hjbyXT&#10;wPok62iSVAODFhl+22jcTRdAZFwzNn32RyIbtRbw3JltKB+akc1Obxl1WSdrAXl4VrFZIgnqzsEl&#10;+Hsc9F2nhoGsZIN+vQ3CCbo1St8K7xF6cm403Ypzhib7kwYeYWYcDX/tQJImNJxmkoj19xGjL1UO&#10;nUnFJ4yyzAgacIOMzx7rWemzO2/AqcgYxRjBfoLCm+wE+4a1bogj3ZhARQowPdn3bfgzoKSAkPaG&#10;CiyA5cckpmLxIJvGAmhh/WC9ATRCkbK33LfvoJpJelf1+nmEEp2+K0PhZgec2LdQ7K+pJFzq/QgQ&#10;i8S55Oc84nwbnwdiFgx8ri/zedewOZoVoKHyBBE/U8Oumg2mQh9w7l2z0MN6xX4o9nBH5i1+oZZo&#10;DXRriKU9afLwLFUK+8G/oYHY2rC8eH9V9qaE3GlQU9I7QRw1TXIqKWTPBJN9f2K/bvzcbe2BEh65&#10;weRcMZBDk/WJRfXG0tVB8qzOAMUgJrA8Mlv+OxjArLHMhDw4PuZa3T/Kjccin4NMaVzkPemAA6GO&#10;jOZ9JeviVytJb9vKM01gY2tDtqbIWmv7EBLY4bNXObgjFQZxeNqkAmzrnjV1VSTt2kuSQ5bG3Vr2&#10;dR7sB1NYusGwsefrnOmlA5tDKgr8wLZOnx0neZmCrdDN5ma0TcX4PJJ8yeQzy5cssir5fNYzgsaH&#10;nxfgKphKjWqz2l5xQ/EhEqD41wL76HGHMyWv58ePH6XPPvs8ffbFc577Czbee4UdzHOySg42aTx8&#10;qcsAqzXjWSngBvSCXdpUTuCtLUOXJBZ7R98PZV/tLcvcbpXCTYUJwZt1sTlAYz46XEnNuryLlcTb&#10;GMRV2rMYz7VtJwwOEAxvPZioisfgnzMQE0F5nkVOL48AGAJTANbtm0QfVoD3qEHNVAIpoW5bSxht&#10;yWL7hmjoRqcDM9yil/cfa8rekN8gEAlkARqn5/qgwzBtfcvrN88///3b1+kon3UwoD863E+X7z+k&#10;+6dn6f2bN6wtRpqud2y8ArQkA8SMSUncGvk5NZEILr++pYc3CH6LQCoycVDb5n1sD6ql21VJtJZ8&#10;cG5WfGJgInolfD7U+keQ6Q5qHIdhMrCrcBeouFizOrQJIX8MTMu15dXNHcFUXH/U7ajxoLp48fpV&#10;+ru/+3vu+WQD5veHtFRIALHPocZi0EJ+7hGid+/ePaqwZnFu5P1wBr/QFE2oVCSXuf48Oz1J1wDJ&#10;Ru0bZEE6SfrBw4dkf0GhQmUJ/NbR+CeFDqF+WDMgQz7DtBTgdtfxep2ePqCEE/sqBuiQRI425Mfe&#10;E+fDeiXJLFlHR8fcF/Fz5r7GZEHZZxFsqmumatYcYKPfQf+IzwBWIpRguMdYl5J/NgombBWuAL9p&#10;qFpwhqYpatlbA+zaH1ZrWd6gtkV93dt+59NPn/La3+X1jzURCgYygnEe3en6MGW+1vMPUBlDWuwh&#10;AL2wDtELkunu8LLJ/saoc8GgO8zr+9s//oG9WDeTT3VliT4+Dz4DWFfo51C/V2b1o/fEdUD9j7Nx&#10;L59rsLyBDBr9EhQ30RPOHMrYcziooDoM4c9O76U/fvNHfk6AMJUD33D9fvev/5q++vlXJKJ8l98f&#10;em6Abc8/e840YawLsAirabJX+4L1x/fff0/Q9x5CavJzBfAJdSttwKASomRUDDI+q+757lZ39uUd&#10;HT7alqEqnnWscZy3p/m1wZCrbKU0myvMC/YalHbma9E28kHFc1Z5GBGe5pTZz2eUdGs412oAUifb&#10;e2kIXEfPzz6tYh2OZxVriYPMOyXU4s84j8F8xLoAEMSeBzXXPEJZzGhDXz8gmfmC66T3EALX4/zy&#10;goMdELxGq3XwHKIv+od/+Id0/uFd+vzz5/Rgl/VTYp/5+s0rMR+hjMv9wqeffpL+27/+C/fyX//6&#10;11RQBGGApJepLqnRGEKs130JvKNactvbrqgRpuIB/Mzet7B/q2rZsTH0D6SvVoN3Kptck4eNUmur&#10;MtYNIHogWGcjGfVgH1u5UlTFmiJqm1BABCIoRaVDxwYxj3HfuU6m0QEbg5nuZq1PUhe2ttrQzxuL&#10;LYn+rTWzNRHYXtuGSyz8yb2H7Cc69lAaqLXuJUMdUMo81L0/e/7p13jBlen7KBbY7PHwb4ibXt5o&#10;ETGlpB8owxsnMaMGT4LZtCbp3Dc2mAXzD6gzaLu3NyvKbQHQ3d5t86GUb1a+d3c3G5o0zknv7ujH&#10;RSYGGHytEk+weayY9lurgQUNPW+Ic7LAZk72Mipeyxj9mF5fMmWGwSSYO2RcpMEBETVToub2rYGH&#10;XaQR7hnpFVNvraYo4scdbkEWG5kKA78GslgUXAJJZqL1zjRtjiIIU5pgQYy+dpEYCfYDpn9Cr1dk&#10;MgH8G6vR0566ABDYKAEyBOORabl5I9/w2oPhdMUDCR572EwYl351rZh0HBqffEoAlMXUsNY1tk6e&#10;QGbTcfKE7wOzSoh1o39Hg0LJ6tzT+IqU/95JQysmEY/8PWWqZK9tSyE3OCVRibj7ZF0ewI+QISdK&#10;tg15rFKDB3vK9fa82klOtAmo6MdhAr+58KtBw0U/tHnDdQWJ19pAJbzHlvtLg5qSLo+CPCWZa4K1&#10;oyYYk0zS+fHnXl5y9Mszgo4/E6yorFt0mAUl8Eb+2bzOxMbAJIhymGLyKykeim+kRS/oL9U4AEB+&#10;RGRQMklMzQyuc++QHHxegdAzHmZoZNcrmXLiXqnLUxMwMnzmSHRvslDU4OO1cP0oh0az2c5LooCK&#10;7MrJnnW5D5IWKEF17EfLv0ab1iduaqKOm5EwOP3VzRllzvOZmGyVkh0pfwi5mFlzyQ38YBaCvFE0&#10;EYEMAkVHZzYCBhNYAzBH/vHHHyibQdGEzRwS5Tj08HqYVmnS3dvMWpJdNO6HLH5vFEZSjUpNzn+H&#10;adk5KOicfGJqPnCah7WF4gUHPZuoXsbMZD0SwO3Kxj6R0TzzIaICtQ2QyiyWeNbDQB9r4joX47j3&#10;TAD2+6aUjc3bxq9phpqn4HhO25kK1vBEkoeE2IEwH2cxR7lPKr51BbgK5k4V8fBD8a8JeR32WhRG&#10;i498Rwm0ke2RuO9u+6EYGHOwMahxZaw8vWQE2onZamZVqszu0/4UbKXBjMG6UphUTLEY8kLJRu/1&#10;bm+pFBOuycnIUykmagOFSswVs08gRiXp7kYTu9rMFHm3OvXLVPpowuSbqTUawIvo/02RbKVg3xX0&#10;ZdwlVdpgOIzPB04z7zhtp2fk4qBQ8kMaGf58aPRqP+eFth+BHCwC2lTeZjV9FBhio/tJzU/t9K9U&#10;JJypJIXRd87gI1nynbxMKcf1Z1IKs4aGsntoimEwTJdr+us1KlIIpN/kovQ97zOkK53lu5CpY48G&#10;gwLG77invf3d4MPJYCKEQiHNbB0JuRqysX7B87OcuaytSuolCstgPVfeW4ORR+sFhwQtLK+hjyoG&#10;gJ3BtRBHu+jDYATNGWU4o4LKbm8vi9F2hCBgjwAzAKDeQE+YjhIygH0IaJrAuHS6PCW79PdZ8u+4&#10;H7hBqJtdsIHWi2TqqYDfjX2GJHllTVNNDtH4CIOiv03Ls4d70mDvMlsI0OsxVZZAqrYVOy8VaWYo&#10;9XdemQLNecbZ/qX9SGofg4wYEMb/5NNWFX+2ACPl+VbvZOlWMtT2vRH7ZuFnblAh72CDMTxy6srP&#10;J63S8/f8hQI6PvqfZPJiIIKhghCv3/z2f8qN6THruD2mrAp81uew384wFd+dYdBnZKI39+1egJhl&#10;6YODPMLHMtgEqBXJ1CEwPnCPJrDPAKmWvyfDJ01FDgnQhWmivVJ6tZh0vektxCC/vtwHpZwLQKxt&#10;fi7GqIdPDlhqnAStJmks1yZZIhk2CWENMhjYGvvezAs3bYOuB5+tSsMSJaO6JiKQvAscC5kb07gj&#10;JX4m0BF7PGxP0E+A5QICAEgIJ/msf/vqRd4H2tTjbMvPyZtXP6XT4yPu+fh6gCHXuV6bk921UqOF&#10;Hig3q0cIKbREco/DTYGADFerwy4jMaAQITvJwwbUR2JXq9/CM3+wd5DrQntnuRZmX0E/0Mbrp6IE&#10;7+Jqlb9+xufuYP/ILJ0trx0GbBiw0Gt9GAn81fVIxiNAmrgP+BzYV3HvKXR1yNBmM5i8sM7X55Cg&#10;KAA9AC0Kg9ikRw8fmUVf8XwGSeJg2aYlmwywwVfpOvcl6AnWwXxDb5Zq9l2TQ6eGaXJYZLMDiO2J&#10;h9c5NDCy7QdL3DVg7FnEd+mA3tq5XuMQZkagD/ssZJggDEz+TIMtGiaHj20cDJiqqiSUc9BP8FzD&#10;ZfQteF7mXUiuxcbD9QcQTKm0A9qShy54BgBc7BMcFCgLIAfsd1kRVU4avUkHB7LTQg838zADgCdY&#10;UJDw4l4zYd7BC5LWJ9a6o720uZ66xp5lOrcAvDE4w0PmyWxT1I6ReM5n/yMPYe0hMwLCsAyCigOg&#10;Pz4vgjjhm4iamuAiiTlzsjIBiu6TbdiVYSM+LwYIIJ3Ae+0OLMSZcAK834v8LP3hD39I//t/+A/p&#10;v/yXf0w/++LzvF7WfL4gIwfIBTAS59mDs/t83vFs4X3B85FsV4c+Tq61AVTBLx57xof35+n+2RkH&#10;RG/evGJtB8Ca+1etvZCWQ+4DQpGAZxX9MvvOyez12OfMriSoDvIBnueZWOUW8vAeYG9Dz0EAbpKH&#10;Jp6x1qEoqq827tGS+n2rS0juaZXqyz6UZ35lv7wN9zDUXLXTwwkw5z9DwQVFHNYEJMXAM1qHQnVc&#10;u/Iy3bA+W7E/SpZ9MoQJACWVnpKoYi8B+QfBfAC24ceH0A6AuQoOurX9jbwawx4L1wFqTfwGfTrZ&#10;zPOlzvzijyegEPsSgx/vVrYZmYp1UARnAJBrKvk6qjgZGdw6Oohi6kWYwmeMFGXUkQrbUE0npVPi&#10;c42eEecGsA5ct8Fqya0DcwTG7TyFZRGyS4ePIC2pIyq7aol1V6XJHpWVJd72dDYLsLbNCZWE9Y7N&#10;T+XVKKXWOKgWGDlE7zkIGtzfpVFWdhy+DTrf0qh+tbVPr4Z3APuePf1aZn9itIlqe8sXkqRDkh4a&#10;eqKoomZ6yYnks0+epPf5AQp0esYmbqTfD7XiaJRreOjM0uGeEpVQNO4tVOzfOzmkAT82DU5QrMsO&#10;2UxvSjHMJuc0pO+VCMYpj3yj5FenyTMYa6As46GAzHPDw21JACM2PHpbmcKPh69BUnA+0MFSwj2h&#10;ZDMJEYZfQkglQg4F37JZpwYa122VH5L3ebOhcaejz0l9d/Ir/ry2vwIKDBZrzc60VYb2FTdKFjib&#10;rT37NK2PlFp6DW1loN17cjOzrBfvS2lHOpDw8+BPMEdaMUI4LC/E5zw+OlWQQKukmsam/yOllS2n&#10;lHgtXKI9FiIdaf0EW82QaOktM6VZXitYhJc3VwRn+QAlFeNYfPBDw3sZnGQJmvf15SUXPijvaPSw&#10;Ia24MQlYLRuEqePJrIHaKbyVvXxwje7o3TeVz9Y5vAAoN8AYPrj2nYoQCxYPBh3YvKfdlFV+SInT&#10;VibL5XtDs9S5koIurq4cijFpGls3xaeyc5NBdmKj50AR4NVOylQLLMbDehtAUt146rOyb5qM5gG+&#10;4zCJ1K4AtJGwCGNqTC+4ZtgAi1nKgg/MxnZO8BrrBFI7pW1KnslN0ylFbNLz8wBWDaQRXTfnfSfL&#10;EjK7lbxDNtvBFGFNqpNBkYVTYLFJr7eRADSU7nCyN1o0esFYwLQaBySuIWnLMeUPIMKTEMlKFYUe&#10;Mq810596Sld5n2hOvKDMET0dWLOvfnxRAnNw2LMgg2emD3Iyg7jWGu51+DoUhWJfKsqU8hAUlpD0&#10;YGKa90MU1XiOUXxjLWG6yWAPGtpWopgbGAHwhoZpMrWLjE4Uz6P8OOX92dp+yVLOtnFMfMvDgmEy&#10;9C9SsiD2XqXYdUUOPLmYJG29aZ0+2XrPUbopnimmKjMR136EvZrDtT1CBLjVbOKCOVTb74cNSv75&#10;y7mmyUG9x74eBQPvRSu/CJnRzyzvFXNCnpoLslDHjxh8TBJFOh7WBhGFqgwR8PMl39uBAw71dNNv&#10;oGEcS0Ep0HywlLcuMt+aRuwD76lAwcayNieNBqpRSeoo64WNhilggthDdce4mywL2DHFApQoskf7&#10;6DE4IBCOmDJ+BDRWZsjUxah+suxGMoxFXm/L+Z5kadO0YxoEcEJT8UghtgS4eGFVZktrCFb5GRvM&#10;fAtJZgRt6Qwby7VIBo63HCIofKWyD9rUO7TDAJTOJoV5zM3uunFxhzMFa+jk9EgNRv66q7zvYB/E&#10;usC0vqZPrqwJFrmh2tz5HFvMuNZYhNZKqKdJ9TTZf2rr5N2O4N1kH2EGamHouJBnGQNvGCLUuuit&#10;WdCTVeNaIuTnYdmB6bmSXsUCx5riZN0SRj5TgwYdG/u79v2KRTeeE5ribxX+g7W+ynsXZECQxDBl&#10;fr7gJB8sYwB7sF1YMJF1xt8nh9g0DvwKQDw8sCKQINYbZfyuKRrKhg3PMajCvnEOKmkM/g+2JGHx&#10;6yJ4KjJyS9ebpviwTfSwlN9bFPORQhhDCwIrU3iN7tJ9g0k1WUosoO+jgBtLVSlV9rpSQIyDdyaB&#10;t2x8uoVk07B3GZXIG4PUZPYqaxtIFNGoJNy7w7842NeZNcShXF6Lnz79NH3+5RdKpexmBuUtjw8G&#10;gTc8JZ1XZd0mg6qB2A7ebFrbRqwDaOi6wvALZiZec8WmMDybtmQIBSgXYDHqChiiB8MB1w4D0n2z&#10;D/tJChPH/FrOqxClsMUo9an368Z2CqmKxF4NOloH90zBVg4p9iSvS4aToLbGmlr1PAsr1y/0MaWP&#10;00ZsHjTo8E+D1VB+XaR2wxe8RygcgzKUrHsHmw0wISGVzDXq9cWHNAfonfd8KEEO8/O5hn/T9oav&#10;X8MKI/96//olI18nJpQepFc//Uhrl0hTp9TZVhWovfBf1MorDg8PlXya97OWSZtHBDcODu05DN+x&#10;3ER/yPVxNONX13cERVB/0DaDoSMKI0JNDzVPYjLlB7H9wa66d6JAj16AL4AXAHl3657KK4Z0jQIt&#10;NrRiUfACUnwhNw1/XLCv0dugkQQzDcDhd3/6kbU1pGWvX/yUbrFGYNVze8PmHb8HGAUPQdSf+N7V&#10;3UVqhjUK2jSrBTStAbL2GrqD7cX08bAlaW2hA/Asv+7x0YkG0ZuV2D84e0YNk1E/DwZ2GIaCtTrA&#10;vqEmCIU99vDkNO3la42fAQXNAsGEI1sagtYzBy3ijJAXn2qhmmeUCCc8awYBMAQjnEpLOwf7EIJV&#10;FyEYkL6e5p+LujqY1AwfWMvnDGcc/OHZs+XXwj1qzdKM4K/E+zzzfjqZ3LAV0G522ZoBLZ1CSsAW&#10;yvectjetBkFkLDnsg+ux2e2HFe2FtlIu1bVJIzor4HOO2pM1Yf5agHOS8jfskSDPRe+NNY0hL3rn&#10;adDQGe/95cuXUhjh+nWSMGN4/k//9M/pyy+/TG9fv6XVTgSIrV3nowb5/Pln6cVPL3nNwaaV16aA&#10;HSZc5+sPPAB9MuTxqIsBjr54+Yr/DrIQrvHHeyj92eGH33Ve20168ugxrxU8BxH+AfAMaa8cslmt&#10;AIAY15D4gRVY3L9QUyCIY1CvACApcgvwc7BGwtM6vJhjqNE4jJFe6VN83Wjv08S1j/ALeVzLZ5ZD&#10;LPqbq5eLoKZgueL5xB5yd3NVznqsNbw/MHAHymJb1lUI18GwlASjuSTWCu8auYYl/5+KCgi1MKy8&#10;SDLoWvbr6JfwWrCfQBL3P/3z73Odd573nkfy1RsSe0msDdZmGHaCBUw1x4IqqJr2XXvyBKcVi6xo&#10;AMSDtUe1lgdfMbSmlL5KDjYdgxphgHcw4z8/QR5cgkTWWPkSliOoH0jYagUExms1tBqbubcdFJ6Z&#10;dh7Csqyyp/84eGiVioVJnMmVw0BxRsRUM+yGNFCvSIyJAXtvRaAS01eut+zzbMkwh+WDAqnWHmYJ&#10;KB0Y4tGYUNbSS7K2tYaeLdzOwbVY8/Thva8J4hRz0C1vpHy25BuHDZ4CJ9MLIcvEQ4UpBvzv3l/c&#10;EIlkmiq+Hk05m+eBfn744fugJLeyIMRE5MH9k/TJowdFGoSLTckUWDmUXkgLTpPKVsAXHiIwmiS3&#10;sTcVE832OcmDGegBEmsb6ZfRWCo6+rDI2taIEGfjI/ncDMyvOUCsg9y8X8tvzPJfIOEN0fOeN6+u&#10;JaHFQYbDGovyKhcHMJvkVCylMgkBMw9MPgaG0OhUIAMknVhkYbIJee9m62TTSRtTZ/nf3Am5afBE&#10;gYaSQ/HXqlxU4/UuPnygBxCaDGxKks8iAem6pEbiAcQhQ1DOh7Q2cDV92ITwYIvSOqNenWi+mwCk&#10;ILGgb2YlUXPyxkA6fN5wNnk9wJwThQIlWflzXJ6f81ogmRGIP8ARMCHxd9c2cYcPw8tXrwicosHi&#10;QVhJKl6SNofBaWmatuFwxkbc0heqNs1aEdZMb/VGQYACvhGNfISur250oI6qRGf0SWqKGb6alK74&#10;h6H2fP3mpeQEuD9Na6lmKu+njgl+sO482Wstyw1WHeSnWKcCGPTgV5atMOV6JY+HkL6sGDjSquiC&#10;uW/+P2zumOw1lgWiMEahSy9AN8wh91RTpIYpEr6wVvpBzDOA3/SaoPRavn+K/NZGIb2/DJVxPyiN&#10;sWxMDI6dfDa8nrCZzuatWIagkdPT6pb3fbE3d0pcYjPLTYjyJseVO4Y8vLbEEqjsi+AJRiWZMg4J&#10;pG93ls9gKsrDZqPUXRRdePYhJ8D6AnBLz71pILjJgAsMGFbacOmxlu8V6P6alo58r9jL4Kt1nAtz&#10;Au6V9hwACzjQzvOaXZJhKBk7AVXsnWY+FrmpJ+Y0KnciYkfAXubIwRxq7Q/W2q+P8j3IOdYDAcPZ&#10;zDIc7sk9m/jeqYn0WUwqhDvL4KPwaQxMKCxhyaYO+wfAh63X4Ww+L2s10qTAzKTPWC3AUQnjem0w&#10;ZlGsrrkvK8TA2bbeq/WZMAmEnyfZ1VwrIatTCnNvpgk9DpM9xor0tS6gRt19lPYY5vuNjfj9+ZQe&#10;2dm8W+bm4ec12C8ypqYh4WRIhENAJg5oBNQEwMRzyEBfZQZvMJXoj2g/xNHFEgMNzLgKNkvlRPsC&#10;0DpZsK1L+LCBG3nnhhyMdge1rlFPY+yt0lBdSEahyK+vdg24kowFEEXiaeXoweIMMkXRP5TXqcr/&#10;12BJhYme79oeILJ2EluOQ6F87+vwJHGCrwaGYrvjtREEhSYS75PJ2WB15DWBSbHCLbYE4O8/eCjG&#10;Xy5MyZSFn8/1pViGrSTKwTgKZiXOO5yz9Aqjn9CdPiGe962mwcGcwtkSfoj0zFsuinQx1psSg9Uw&#10;Kyl7KDeIz5/roQDBBgdG0I/UwFljoEtex2tKxBpLTM8ePkmz5b4lH/KeC+Cb9hRFjiqZbu2iP8A+&#10;7Q2N7+dQfh8+amKLRv6dfF2aqipew+FlSZBt2rFQ8Z6xf0b6dePntC7yehn7w3cs/Cs14JE/WdVU&#10;xQZDzO9UZLmlAZuU0F2bmVjXqay42kb2TF62zEkDvanYOFB+BKsSy24E5KXCIglJq+o4paaTnV63&#10;f3Gwr6ynVj6fWJtPPvkk/fwXvyB4BsBDA8OmMCTFrmqtTEluPCZbDKgOHJjcvlGwh5t4hqPhZyxm&#10;rCMI4E+qQ1b0juxKkzPxDGhZy0YargJr9BwGE05NX3528zlKia5DnjRE8kAjicUgQ/m6yPnZnGNP&#10;6LeWVaeSwt44NTkamiA6jx5eyEO8YT8g9pHCMwT89hwQoA7a+DkH437tYD3sDRgqP7h3L7348UcS&#10;DS7O3xPhQXOFIQPSnhkQmF8PoAL+THlurhk61mawcLgU0w7NJwZaed9QWu4t3z/AMwGLbdmLWdfn&#10;Z/c8/wwkh+L+vHn7huqXBW1ZFMagmmjtsDPJAnFGYuhdm2WP5g/pt69ev1VQiRPWaaWwUaLmaAA8&#10;BjeQFkJ5dYhhb/5skAbLdF+NcUjB8d+L63Xul1Tn7s01AMd+fJHr4+PjPdZZh4d7uY66y9e3xy6S&#10;zu6fEiSAjPKXP/9F+uFP39OfDzVRhGBBPXT+4YIegotFnQ4BTl5c8RrdoDbO7/T03v38ah3DGweH&#10;ktW1Qpd0jiYGRGBfpJw2v8YHBBBAzdVgCHPNmmXwmaWae8xnwEF6+PgTgnsAcQD07dMipiNLDrUO&#10;ej3su8l2AKjbJoOGUv4sSghey8Gp5Jeyp7TippYPdV1FoFquP/N6pPx7EDMHpBCQBNDHMnkXQxwA&#10;g9ueAJUCOyS7JeiC8AYCTh1rWZBqBoc9guFfjUp5pSXRqP4RYP0HgNXLBWvSqHuksHFvbQsDsMoA&#10;GOv1RKqBzBm9E3pv9lsAQhqBf1jn6FUWDAP8f3l70+7IjutKNO6YA2agAFSxKIq0Za9edrvb7tU/&#10;kL+w1/vy+j1bsiyRRdaEeUhk5p069hCRUH+3LHORLAI53Hsj4px99rDi98DvAyTDswhQGf0k9gO8&#10;PtYO1t73v/0t+zj0sngOWvdSlxcX4T/+9KdweX5OEO3z56+8Hl+/fKWc/CauUeAKAAdvr6/D3/3d&#10;78L/87/+F1lpVD/F63N3dxuuY//ym/fvM1vu05fP4R//4R/Cn+Nrp3sxsobb5mR2XM/n+PkQkEjS&#10;CVip8KsG8xUAW6xNUKegP0MNvaTnZG1QdROurq8IWtGvtB+sIloT1C0cxphCHZK1C5+D0TUKLE2g&#10;HrRPLp8tDpyHXW2LVF8kL4+BmQSFJaHY5xNBAL+LITr6XirfEIT2/MT9D/tV6deixDfYcil+Jthz&#10;QXKNPo8AN4hOcfE9gyRRJ99enZtb+wOyH4S/HfbV+NkeHu+VNLuWjJayc2AdTw/cmwEsosbD50x1&#10;8OPTfbbtQM/6Ql/9nonjSCJHnYa+bBD/yonR9sGekmWH+vlsrzX0lvNuaT1ESbDDulAn4/nhYIQg&#10;8eD7oL1JvtkhS3a3PPM0gIfkm+zEsrKCsM9DSipYw87bm7V7Gu9bXRdeqaDkae8gNKPO6rFM0ghi&#10;o08G+NO5OJo4J8JUaeVs6c87EVPbdFvb7owiuzSulzBwsiorODMjgcbsdd6/ffMj/WiYOLnmh1SD&#10;X7OIGOmFp+k4N0QUu/Hf7+LDg80Daa4oxnfyiuQ7lAybA7X3CEzABzs9ic13PCRPT494qHZ9WhB9&#10;lldNpj6SvYOmy3HhAATIjulHTqEoA0QRXFiexfCKWWye5L+G4p+MgUoFDA2D8ShVgcEfpNdjs2/n&#10;/D3E1ovJUcQHZkXaMx721n4K2JhpcDqXWe0KzAsi6ivLcnsuxN5mrvSOG2S0mCKeJU3t2MQA6ME/&#10;H+wfS1LgawFaOx7EveUBp100NG+UdMpkNjBxiHb3BFQ60jpHFkZYjArNiAs5HtKg3tdO8VPB0RL0&#10;xOJRwm/HBxtBJChmOnumqEBcZ608KdmtZMuTI907+zfh2Xl0+jACQDp/TkwBuOm3uldE8hnvXvLg&#10;w0OMgyNtNPQh6zURxXdi+lonGR02PMqkKRcW/TsV00x6hSktgi4o0ZyZ/uriw6/JtClaY5WUi9EH&#10;pt9JAF7I4OodiKFwERQYlH2S1bgQxdbfD5s9/bVsJJ7SIyWvHbl5k2WFjdGJSjUl3q1SKiFbXy75&#10;DC6Z+tSKOdk0DrKQtB6HDw4cgOy4Ftc3V9zkSwbqrHlwEyzONOfRxYvYZij6MOkBXRlrR+wryffA&#10;QOUGy+eyFxvMZp9VrdQw7CAoaHEQLug/KP8AfJfXXk/JnB7Xa0HQvXCgzIy+cPgOyaQbn7eynxrB&#10;PicR4jUUrBKyDxAOCMkQCwIdVfKrGpUsJbNkTYjISI3P+fX1DUN4yGKgT9bIz89nCxP9eN3gh0WJ&#10;C6SBcZ9YxsIH2/CXWJx/jgUIGjPcn2UsDsmwrRv649zHvQ+FDQ4YXB8U83yuzRwqvfGTjRM3TJgP&#10;q4iS105idZWeEPedQgZw/2kCXYveDynEYHNyPvdo7uzHZ15H9swipdteRbjWMmifv6KXlzZ3n3yg&#10;a79KoSeFvejAyMK1qbG/Ygo8qcBkKJGDZigHWwjcxD+j0JQMT2BZkl03TrvGMAM+jWA8904GZKLm&#10;pMMZ3zfYWB0NuVJMi5yYi8J6LHZhGuMrmYmUq5qA2pqCz6PA8vJVKlli1AUz6oJ9PSp5TBaanGqK&#10;1uVGtyok6S8T+OGE386StSSRH5yARYZKovYVxSvp5OTAFH2exNxuqnLnhwaWnaeKBE8ZyrTIRSRN&#10;mm28XpZlni6GxL7i5yuykbAYXqX9QBIbyA2SwXM2G9sUWLJ7XRYgwRJ3Tg1LAgSpCHJiAD9ja1kf&#10;po6PDL1RehiKmdaelzjvMFTDmnxePdGMfRkbHjTEySoDex98he7vHlj04hna0lxcidLYI5MXIVnp&#10;tC+YC7TAoKNWqAetRLo++3bl4YE9W8GWJFOa01/VPGuGB01ZgsrimgFRc8kCXTzivVc0rR53CcVg&#10;g8ezp6xas2pX9tRqzYBexDP5KMzALIl7SdFAznkWm88l/fvgJD2f7dHwm+xyhmw1fu1KnnyWoQMM&#10;lTS12MlbJz3ThX2AUurtLmk6vEq5TUDg5CAFrSuuSTMDpxQlkBKq5aewS70sBDpW3B/05zlpNegc&#10;SQA5/Y2aJjNwk9k1a49ezxeZ/562K/Sk9NBn8OcQOM1m2+uFDJVxyMCh9kQXuLZmKcwIoOzH/lN/&#10;NRlv8oBkeIqGk8u9WXj39jJ89/334fzNGSXbRSE2A8y5OwKpSRGwC/PRXjbZZmBiA5cCxCaDm/gL&#10;9THqog19LXv7EtVkOND3z6AI7gN+loMe+mbJx5a+fmAPODEW15UezZW8unA+FAT9a+/LRX6PUOz2&#10;juSfmWJbWO8U0+5ZDGL+pxiYwbIjPoNufHC9sFuzvjVbHAfE7f0N1zpDutBQxfe6vfpM0Aj9ywTf&#10;bTBdUG/EerQniDKFVWw6i3iNn+4fwz6kzPDjjmf4claFP//+DyQo3D/ehLPYn1x9+aRnDIABWIA4&#10;Eyhn0xCGNpiFGFEIAKhn8hpmcEErhhYH/k/P7C3SoEbMnzm/b0upmuo7GtIzOHBy4Fmt4R8IF/GL&#10;Pdw/ydQd4QxLWbqglmFwGNhi2FNKecPt7S9Zc4NJBbAG9fnt/Yo1Ny4+hp8c2FYIlqtyHY21gZ87&#10;OdoPP328C8Bn8DyguaSnK7wLMfSI59MSKbHwXo9NPu7Pc9xDEcjw5z//pPM7Pk9gSh5iP4+/8xQ/&#10;z82XKwI18CQ9PDyhVQfOoe1o641etVkR91CkljIIolQNg6CNNfoVp7YvELBRy7C+B9O3qNjUT/G9&#10;j07PKNVt4zWB5ymYkwvYQ8AeAWF17VIAdLwfewf79mMfsi0TQK1i1KBi44AofG8lIqsW0doL8qWm&#10;7+ILbR8AptCzmkC6gFgy4jBI6UeHXI4E+gD8QH668KCU4SBz2fcwNCEU7EcA5ChMrw1P8fMg/A2A&#10;zeXlpQa88ZmDLUAYC/tF60zHM6BCKvDcZu04IlRlwWFONeoaK6G3c335wuEx+h4G1JisgPeh8o0S&#10;/7kBiJDPiLppss88QM3bWHu/vXwbHmLvBFAe6/T2+o7A9ZxDGg1y8CyCZfbm7JQAJPps1Ntn56fc&#10;l25i//3f//mfwh/+8Pv4fS94r44PDzncogdg/D3UGpDMf/7yOfzDP/5D+PTpI/e1n3/6mf39zfVV&#10;eLh9ULDQbCllXShf2dOIdZlqXvS5ZP7TK1E2MUgmBrnn5PSUZxatL2wfhb12szEzsRuyRQ6ZlF6/&#10;fHaChsEc1tvTUWCeGNuFrSfALgNQO4N/eCNLIOAgq9WGcuTOqj+8FgNznBLOHIKxV9ALU5kXvG8g&#10;1GB4DYUFQcb47N3GXr+x7RPDS0ep5/Ac4CwQgI1zZC3vw1h3QWUimy35OGNTGOlzKiIQ9ijsQWBl&#10;oqaTZYqUHi/rZz4rAO238JsL8XnZCvzDEY8+ujYhaTBphJL2WJduV2uuHYSOKhCjt51O/AvJ6cE2&#10;WeyRsPVMZDLiZ4B9sH4aCw+hJ63FacyhKbSEMiCK2krKm9G+sWMyvLO/teqSyX7ZPMGsUph8blUe&#10;2hXus0o3JZPZyOxxqX6U3ReVedOwszApHFDFAXKRwUL0JrRKI8Zhpj7qmuBwV5Iy4nNTVVmSH9J/&#10;qxTKUv3uu29/pBE1pglIpTLFP4VGlDYUJDUfIA312aP99LQZo9mGZ0VCOZHSVPFnWyaP7ccDCL7M&#10;kC28f38Rjo8PucghrQNQhE1iQxmrvhA2m6211krsnHGKMtjLou8T+1DR8kygbVqnvampPTo6kcnp&#10;fLFrhnGD+96HntJeMZnDYsbNo/dANblJeOG0g024J81Y4Ji+cRO5u+GmDCkpPRQg2TVAhM2ttKxm&#10;2Eg2yRTQ+dxmqxM3ckla9DxpcxlsWDxyseLGAjTBhAjNA6ebMLWmJK0jCITCJ5tVVkU2a2Zq1Xay&#10;qbuSsbCYabY5dlwkYPbhGsMzCSa1YEei+MDkqTIlFQcJ0hCx4PF8iAkyEjiCDxESjiB9wOaF4gbT&#10;kNJyVYCLCkZpbO7ZsimBfj81FwoMKC1/lW9Ty4Nzz8Ws7jeAQwKLqxe+15CbhE7eIgyMWDJNlSzQ&#10;Xk0zfSXR3NVi3OGfwXwDeMNnbhIdfrBvEIpVXBeAOUwVnMmDQo1nx0ZytJdYmcxjK4W7YAqcADPJ&#10;cYsMsMCjKfm24Lndi69ZmHWAe107TXAanE5n0KIxsxabLf77fSyYSt8b+rbBCN9+Uiy6J0m/1zYz&#10;xrNRM9QFxr4v/PcpqBHCfVvRdB4TmGfLlDdcN/v0dFTSGxm2hQokTMQSg6S24b2e45FAWfL5oXTO&#10;FOrkbzXmIBEHotArRXL6tmlc/E8sskqHagAYSAxGAEwoBJNEB3vC3c1t9qlTSpqMra+ubsL52Rs+&#10;Z0/xmUleQPdg24KBGfctGNBirWGa2iJhy16CR6cnBHwBXvBawHgZng4seAaBwU76xBQJE1UAETAH&#10;FmAtqwM8/2hUKktRlfI182GidDIFoMjHB6AZ1lYyIIeR9AutBFRcYD+Qv+bAtZqkUMk0Vte7534c&#10;nIjYEjgWCEYWDBoLAHeWHMo3RFMufD8CwQAcCzXHyZtkTKbHmOqOCodhoiKYImAZzGfyQQpqdOYG&#10;87GPE9TfW/J9wOhFkQ4AVXJhBfH0o9mHAJpdSJH9Y4YLmWNOJd4lzlIAa7yjzLJaNZuWnJoJRLaK&#10;U4zpaWMZQJq6FdNgwE7NbpIoFk45T4w+hV+IfTraUkDhMHrOE/OUYK6bYTEwB2dGTi5sajP9ppzI&#10;TLPotQos+A3hc04G5XXId/5MZS4qGHiUJo4hkWSmHLowGsQbve7Aap3M2pR3YJGTicU2rJR0aVkE&#10;0zkTg5DMfqe/2tO09uSQnnw4A9EQYOAGJnh8DlDEYy9HWiCmz2Il4nw+9p68IePz8PiEAB3WrUD2&#10;he/ZEAv8fRmSB0k5CjdglVORGSYQ3/vh4UlXdJScZmsPHA5YGvn3dQ6OAcCp1NwpF/61QynE3pO8&#10;cuMkw5m9OJOMBsBk5UCRYFmi/HRKeRbNlmLqEaxtYrMMTUMVlvtHoYx/to/6ZCnzeJhm1/RpbQj4&#10;Uapmjx4KBKeQzcPLV8ypqrInX5LiFmX2uBsn+y06dbhK0103F5QHTUX2luK9NZsxyctLS1fSpDhk&#10;X73CzFvJyziAMKDHCfW0A+XaqvEgrM8m5zSO3279sDo8wXK4Geo4mT/q95IPjQF0KiXm8qFCvZik&#10;aYXXCUMt6sqev0kuM2UJdDP763n2pTR2ALPwj/zuu2/DP//L/6CEDabur+vrdG0rs/oaW7zsjA2T&#10;MaPSb/tuu/NCtKIAPw9GGerDziFQ8j4UgIrmqrYUe4AX8WzBc+Tr1ysNI4cx145UdIxKay9sZt6Q&#10;lV5bqjRlP1pcc9SoBAhbeyY6xbtIzQcHMoXT0CfbASSGtSSlkxst+QIPDrEbbXEjX+F+q6Rr/DOA&#10;mb24L3z88IG1LwcDnYAK/Punj59Yj159veZ3Abvl9uY+fIx//vHDx/jnX8LqccWz++XhMXTwQ9s8&#10;haNZrOdvwfZbx70MSoon2WDwnmgIQu+krcAgPOPdVqEE2I0B3ILttuJAsWUNz3CJTp55HPZT4dNp&#10;n0KNVkmp8IJUVJ+xuD5drNVHMvdH1gny2BzYb+G742x+puS4s1eX2IJnJ2dsJFHznh0f8RrTX9VN&#10;Jdn9TZXlqG/enIXbO6Rk2k+50n4Dg32GCcSbcwgrpi0YZj39+sJWrFvIbf/058/h5v4xfPjlI4Em&#10;MEyhmqrB1htjTTn3YI2DspF1EM8RnLmQMUNh0issY8XrvSZQ0sJ3tdB1oI8gALDbh3B0+CZc3cX+&#10;LD7DB2cX4eTdN+Hi7W/DjEOVvfDm8jIcAgSDqoxEhZltDiopQShznVteLxCx5/2Z8fxnku5aUnHO&#10;9HB/cB4VTv/FGkKASXwPSvBH2aFsPJAbzGRfs36ex/NvKQ9x+Dui1o7rVP63UvmgplMa75qA22iD&#10;fYBMKfADtRf2upNYnwI4RU94cHTAM3HDYf6a4EoR68WD/cPYwzwzqGSzls+5vN3Q29zxu277jT1C&#10;B9COmNaK+ww559rD+ZS1jue9cMIw1gEYfTgPwWxDD4nrcBNrcYR0gLUvv75WfS5IPrEWZ/AMU+tn&#10;4aeffgrHJ8dcq+9/823413/91/DD3/6gNQMfb8pnZ5Tsfv+3fxP+8B//ztf8cnXF92CK8Fo1MPYV&#10;9OUAnKHsKy3JxXeENB69K+71/eouHJ+dxFp/Fo5PD1nnzniO65mgh2T8vATiNwp6xHpTiETBe4a6&#10;v7NHMHsY96gpwZx/jjNMpSqvZW2PbexXrdnnACjRU1DGiyGAg/vErlPqc+WQlcO4fsnu875YBvs0&#10;Y0BCrGEKt1fX4QHMSO4dg8MatW93HGhuScgBIF0XNT9PY+XmaGURpaP2yRPoZHuXSX0on6/BbG+8&#10;P+2B5KUP4BB7Ep7Ff//jz3E/XGV5eqxweG03W/lzWmSSh944qxAQUjOAs3KQ6cR9APfw6WEVmqKV&#10;+g7gPiyIhrguAd7F/w1Pcd+Nz/i4GZQPgDWKxHYMztZizk5Tad/bXR5Akt8yNXytsDWE56COLczu&#10;c2C8zrvEoC5ct7DNmLKU11KSXbZdsQv5SEP/adz1DDtbEzFFk4pRHtgD7y2uK8/DUb6GAKBXtoUZ&#10;JpGZ6AGPMEcqDN23OBQs2/KgBvzH//K7HwFQgVJe+H+99fmlvaYwTcIHGLk5vZDSjH/GRQEQRBkQ&#10;mnB4nOHwMm21dpG3Hw+lN2+OyQKs2OzowOksG8D7f/jlK0M7ENMOH7mcNoak2XnjBEnJI5EaM9pE&#10;kWyD7SYzxyqm5BwS1FkaMOq3SUagpgsPPF4DhQ4kadiIwcDDYhDwIObA6Ead8h9LjfG7+Aw3N9cC&#10;2eDrEzfsfts5+WtkoyLpZREPQtGFdSCMauopVSvkPzNO/CzyIYoFwCSmE64Noq/x3dhMtwKPCNr1&#10;YilSgrhSsijTo2BCW9dmUBVsOA5jo1TZZyNJetDUALXHA4VErM4+iMnvChsywB6ZmS4IkAIkXK/W&#10;vJ9Y4JDFbjkhrDhxwGaPzRmbDX4Hn+Obd+8syysoF5FPmczqQbGn78PhITfTw3jPwOoA2EcnPV/L&#10;RMGdzKCbbPSMZzTY24qeb0wK1eHccwq5yH5WvTX8qaCiueUg3z1sML0NsPHfcIDgOT2Oi54boz1M&#10;eE3DlEFJBrnE/44NEmyWh1jo9F60pb1alKI08YC8e3zgIYkNUIajPT1b8DqYmqVCBCBq6dRQgQAq&#10;zAczw9As47lLknmyHgqlNm3NUgNozaYYgBJYqIXCMroclDKx0aZvl4tuAleYpCCwI6fMwnPriYco&#10;7q889CY2ZKONwwlsVmr2BEhtWKiC9SXJqWRrL88vTvErc1OT2AtM+6tsNh/8mp4ojgYD6VFl2QUO&#10;mQdIU2A6fH3DiSjDLOI1fIwN/8X5Zbi7vZXHJkx4KZuZcxoIZl5lKSiaHzQzS8s8euWZUkYoQHY/&#10;vP3mHfc0TGNxWGOCJo8RMTPnbWtj49YgjlIL5Xm5J5l2XZl5UiqWvpZPB7wVJ4cgkKFkZmACbnDo&#10;Db4G9AEatvKWmKnpSE2VkizFtFTKsZJbZ+3MqjkB9JQaDgpGARAxJk8tJ7rhnmMvpoyOTKw5p5Pw&#10;2Rhsio57jeYZcpiZ05tp9wDfPU6HN2EvrunFfJbTHlvKIvZkQG7/xxnSuyE5poRRSaebTl5vlNPX&#10;rRktlYNfgtkN8ngUyGAfMfvQqRcWyyiFvShwYxDTZQxO3a5Ddk+mYbqftcHmuKP+rEzJ2LVYjol3&#10;T5lR8mMhI7HgOZS8qySXtWmvZcRJYisvtsYed5LUlj78YV5Or7nk1WafS/qeGGjEfVMDUtk7SPvk&#10;aPbLa6lB8ssqLI2St1pvw2D51RW2IKjc9AhnSdPSKTNoJQMvlbYc5M1Gvzo3OmpUXtjYtE1rb6mK&#10;350S8EKSzIYhRXUeeiHcBY3AmiFXD9xTsddg/ZLFAUP1YnJatBvqYucjF8LOGxRr4wBpih4YjCnM&#10;x76UDI3w3guZjCwsaqfn1Xn4MnqguDWrUebjYteTuW1/WjIrSq1RsbRK7i0E7G3a/bJxAE69IPNk&#10;Hx5U2F9jU7qIZx7eu8hS3llOZZRMrN2Ft1RFTrIs7AOHvyDPGwxwcjhW2FrD7IVgOW9Kgk7+Mzw3&#10;xslgs0Mx7AGZbFNyevQ05WAOSY4M2tiwPCWIGmeW/Bh1U9C1S0bXtT1jsR+n9OOd56BCUYrEHJiC&#10;G9E+A1YAJwjCejjBtWtz/d7sfflPpSHbjtWnRF5Io/86abyN2fnpOVu6ecV+evn2bWzSj1Qv9n1O&#10;YU+J2Ts5v4DWwoPFKcUNpal9YcatZVtoVBMYiwa45V5hRUNmzUtmzueXyfSPSoOMzzaYYDWlZOsM&#10;Agn42JAJcmBvNRnIV/YG8sDCflOJ/SyrAjH9MtvBZz7lSqPkYpNrgcp+vDrnR53HfW8SgO416l0M&#10;W3t7LaGeeYzncY9B6CRvKTyFOKcBOOFMBpPvMTaLX79+ZW0AUA7AJAfQvTyhaCVD9c86XH39oEZ/&#10;Ea/Dwz3rOyyQNVUNc3mIhZF1M/4d94/Kmk5Azm6f6bOtAGrnxn6L20G1toz7G9raoGYma8XBVicn&#10;R3mwg73j8WkVa5JjESDi54fUMZEvyKhqZiJAMMjtQCnpjQZruJ9QLKHWxr6Hcxn3s6dyRH7T+PvR&#10;0UFcGykkQ0EuT89rpSkT3O3D3ly+c2i+MXRdPTwTtL2+fw6PK+2VnWWmOPtOjg/C0V7cv6dNqAB+&#10;Qda73GcoUYe6GIOepiB4WAaxrJVw3rOmQx+ms7Ihc4f+XACzYuP78eo2nH/zPgzxu59cvA11rCfm&#10;8/ja6CMA8Cz3uLfyHkgbLg+5yqmhtoKgt/jTo+2Lunju3GQLGQytkv8b9kCcTSDkUC3j+8NABJAU&#10;4veCmoSDIdib4DWfn0QUmM3o75wC13C/0F90VgmB/LDcX7CvZigJWZ8vfEbw2dLgcSL4o/W4H/s6&#10;geQbKYyCWKUcGMV7DpCtsCS/70aez8t5S8IEZlqU5dJGYEamX7feuOcV65Rpyo0kpCQ0WHrPpFYM&#10;ftdb2V9Ynonf+eb9N+Hf/u33fHbwM1dfr/g6Sugu8/D3EYnRsdfrR1kJ/fLhQ/iv//Ufwv//r/9f&#10;rAVOuCfhOcT1BOvv+vpaOES8/gjiwHqbu6+AMgl/3jHxtrRvYMnwoweqDzVcRjDI4fG+hkxmOzG9&#10;HSQO+5Crtp5lFQdqmW7QEJcKn8XCNanOyM6+nCQC0R9bdmj0aGykHMRfyTM2qdBCkQZvwA7EXANT&#10;l2xmqBbxvutN7j11hkldUpRlVmWBhAQ1HfpI7EflOHkINrJmE/NM/4zPg++BcwK9DNRG8rjX4Lk0&#10;i7zIQ/DkNTdZpm3P2EJKISlGVOfi7OiYcfDi4M0Zv8+HD585yKQ6htLz3j6O8Ah9NFayR6ANYCzW&#10;N64HAxtRD8W3eIx7y7yaEdgDcQpVWuxKwmwSW/YpftD7+Ky/oObCc4k9dBt7s228Zut4PXBN4LeJ&#10;3mEkjZyfF5Uuzj95ydbiwKVeyh7CdEhwcE/uywzopQDD0nkCNkmwOibQEz3ZXifbm+RZW3hIOlnS&#10;S8zC8vnkP06fQsvwy1d5EbgueIbx7whWqVK/EZ+RfdgUgMgxip052HomD3wvjg9+xKShow/Ggput&#10;GndpnYH+YmPSBL3golmniRWiz+Pmgw1IyUDejJ2kJD+Elih2/C8E+eiRh8KaEpoXblSYHiXp1dZy&#10;DoBJ8OfZ4+KRPxWKERzQjTcebACTZTJoSHG5acIav/QR/TLkzTdRMinJCRhOmALQjysWCdjcwT4b&#10;DXJhA8PDgOmHNj7JL3EQwXMHFw2HKFlwlVh0MKWds+gcsiYfSDWu4XI2z7JMGNzD746NlhtOJliy&#10;CZxlU2wx3A5l6jiMNoo3iYcszJY08roUaNdUmujhMxI0CZI0DJQNtAZLCoIEeH34l+GHsEC5uHAf&#10;4wGGQwLo9buLS1KWcR+YyjbJUFfhJU7ohM9HPFgxnZH0syZQd3F+TtDgGHR6+HrFhmVJdtQ+/zsO&#10;YxwMYD4B5MLh23CyJnl1AqzoAQmXECYkKzkqFdAN5SSTfd8aARwbGfz3ozwaxEoSGNA0oizjMEfK&#10;LDzpZgQ71FQkSvb4ykh8tBQW00RswARvLSGczM7B+z3EQhHPEKnXM8XJwxx4zcNzowkNDoFYjADw&#10;BNOlc/gND1UATbjnbW35mQCdLVNhNzbSHSxvUdJlQbmIpL28R2QCFjzocY2w8adE6L29A7EpMDkd&#10;tXmQMWQ/RjSYOKyRzDY54Q0gHQJUcOiA1ccgEce+y5dlyD4ATIYtC4f0FAIiQ2BRKbmyrlXf71LC&#10;koxXHl27dKM6he04FOF16mhtf7PCBqq9GwVYCWxWK6Yc4iDB2qxKpT7RH5KT7onFLUBQTuU3Hfc7&#10;MuEUrxWL+xknikgmRMOebAEYmNGIkYLCIvkyogjYruWdAAAbewOuFxk5jZ4NeFHUZC1v8hrEPYLM&#10;eCRrosnTo2TOzITfjWTjALwmg0S0MBi7LMEbbF6emj7sjzQNxtmO53UmMC81kYNlOI2TvcAqArMz&#10;+eKRzo8hQ7wuYAwXZpolxwkCNY0kt8O4zWEIfTJmbmwcDPsCeIs4gY5efJXAwKZWkMXGHqUodrZO&#10;5iKQSLNlmSCzALEUlwVs6bALS29ziEfG7OwVOBWeEApU7phcKNAveXBi4DJO047qXsgXazSzL5mg&#10;0+vUISFkoExD9mAJyavHHhnDOLwyzs8zOwcQTJmBQ3aIPS9FRBwN0CoxjMXcJCa6exR7OtX2uqqz&#10;X6G5fALv/P0re/aJ6Vl5ClnyvBrHV6wOfnattyl5/OW9T9egslwiB36E3f5InxeYHdOj9VksoPh8&#10;YYAyd1gSvoNwmykW1p1ZixsXNnHfny/Z1PVOaceQjwykeM5jv4J5O547GT1rQkuW9qvCFwb5mHAu&#10;Zg6A8UBDXqBiOaNRrBulS6JOIOBLMLmx7GYgQIcP23i6DOkwpYK93n9tgCpZIExmOtdOdd6jB5P2&#10;ic7PN67zQ6ytGrK7JEc7ODmljxSYrTVBh5YArpKrK8J0vMeJTReKnPasVNFgb7QiT3bl27qTvk8G&#10;7GStELK1ChkktK4QkywxU8uUwGtPsPQsFeUuTVhDs9Gy3mAwbVSR7Al9cMEr/y2BivTScYhLAtKT&#10;9JN7m9lhOM/4nVJyKtPhuyxBLkLIoShUA9QlAzoK++mk0JIEKE22s+AQzfsxivq6+euAfaNTPum/&#10;PKiWeffN2/D3f/f3HCbuEuSr7C/I+0WWSZ1VK5JD19kagibfBt5HW7cw9bXv7Eeqc5qJqrbnkA/f&#10;luy5wT6sZBUByEODT9s31dcVPbcrehdhPxLboGJ9gqG0nk3Lc91cFw4iEgu6NgND+85kD9fRvqAc&#10;NlniOPTeHwt9H6XlqrnqnLzNeomWBvCSFKsPgEVKNnyOjS6M6bebtb0GR74HJFwPd89sOuEVTbkc&#10;PWGVhoqzGzUmmmpcO/lLxyaJ6oVHrtGXxxc2sBq6DByst/TMUjgGbG8qewxX9gTHHjKrFeiGWpoD&#10;WQyRBrPqfD/AuANo1/UKNDuIPVLnpl6qi2fui/Ct67YCMujrZqsW1snuD8hiB2s13u/r6yutrUFM&#10;fDDi4am+gCcf113FAQT+D00564+yMIhe02YBvRMayy9Xj3z9GQOKSv7e80vH2u758ZkSVlRJD6i9&#10;A8CT0Z6yYogiILCtUJB0YW8mS4OD49PYpE5MJteBvSU7BvsUPxdJIk04PDogGIXvBclfWYPltVWf&#10;NJb03zuKPcrp5VvKdfGskSVVmDkPv1AMf2PNloBtAJf7yz3W6KuXZ7Ln8fzBwuhN7Ffw3TvW3V38&#10;uYM86EA91NuaAIN31mZQACGooFFS7fp5zXu9Was+B/grFlXsBW9uwvmbN/QuD7br+N//+/8l8HJ2&#10;9ob3+uj0mK8DaSru29XVtXzElnPefyrgUNMNQw6qA5iYgt1YM1UVfw6Bl8OgWvE5rg2AiVgzqEtb&#10;BwniHH4hoBjrYn4u6vAJTHedAg9wH8AshKILfQr6BIZ22AscoBz+XAwv+WR+//0P/FwAG8H+kwed&#10;fBC515i08ac//SlcXLwh8MQwvLg/4bUALkKCfn8ri7A//fHf6fH3EvcBXEf8zOhwMqqZMEhZgkz0&#10;Jl6zr2LjQ+6Mof/lhb33ZuE09gd4DdxzyDXRC8Du6yC+B4DxF1zfucBhMucmMcFTGBj2caa/FgKC&#10;sc+i3hD5RkMv7lGDBpT0VWTYhoIciyDFGFUjtMxpCWYz2Guz9YB+zs8PqbbsyNSTzpaSQuM6knxj&#10;8stoJt7V168cJiA7AD31M1Of96k2xMC1VBKKhgWQbNuKg9L8hTyCVUTbSw7Pbz9m/1gMGPDZZDHT&#10;E+NpG6UXT/ZBRg2D9OiBYZ6bPBCElHtqy3BwuMc1tHreyu90/4DP+MyDi7X31KJQABsHZfSzFQjX&#10;rzZhgX4e5I9JANpz/J2HuM8/Yh+K+9P1w0s4wIAgfvaTZhH/Hp9TOoMisHcMNc5X1Kms5eP1gxx2&#10;VM0CKbMCLUb6btLP3zV74fNSKemBexxr/n40y3HINjkpqCUMSQzhgWpi5dt3kOd4eKXGSb/nkJsc&#10;8Gc7A/m1jqynVo8vueanvV289m38PLBX4GBz0nD8teKHddD50f6PNGU3IwVf4oUH4GCPOTX3laer&#10;nESXYuUBqV0xOnzgYYL/wzRt5sk9o+bjRTo63I9/7fGDg7QHk24YE9M3w0lTYOPRUBaT/Pgzby/P&#10;eUEuL87DfdyEsVmDokvPvJkkA2TvUe400yQtPugAkRIQgM8B4Ilac8tBz+Pr4XDBQQ9EHN/j+OSE&#10;xQ1kxQm5fXy4s0Gi2HjJlwbJV49xUfEBxZQrbhqLmTwdWgebcJPGtK6XGaQWTsGFCtgGhxjTaOg3&#10;NGMDgmYYjAYAY2iYIBtYMxI6GYQruWfsdmwpABNYJF+/fKKhKW4wYrDLFHOOA4E08cACBCw6yTMH&#10;TYgwwbXHEzYlmPq+OT/NoRPP9OF74SKGBKuzjxsaJRwCoFPju2AqiM+GBbTt10rvJPBUG7TR4gA4&#10;q9RETdckOeh5ADVOTMpebI0mwriXShKsctFPzzbIzl9W9vORF4qmNJJuoRkFYyt5HslDSWAcrzmK&#10;hXgYLed7BGicl81JgxD4FKcteSoOLzR92B3wmQEmUT5BY+cDHjbwh9xjQEMv9gjur6UvrQ1Bexfc&#10;KKC4TuB/h6AX+MsVkjEDwCULqZHZbsEiv+ehwO+1WLpAVgozzWtDzWvySCP7kjJ2gIu4l0mOMEyi&#10;W6/XMthGqwXmKSa4DLrZW2b5EcAsHN4zS6o5SYCXj9l4+H8Ut7Un8GUYs3RnJGA0p1y8cLAMmZhh&#10;zGCiJmNbrnH6DdoDaM19ZeQBNVq2X1kyONlTDfd44NT/hc/sr7/+Ep/bMxcg9yzIUDR9/vSFz//J&#10;mzM2MljLl2/fEUhAUQNAG016Yt5exL0BhRPWCJsxgLTLPTfuA9kB+LNEt1fxXLJgIRPwYE8MVBsi&#10;068LNgKl5FCa2MQ1URc7Q3tP6dhUGUjhIU1gTWzJQh798ZpMXGeDGXR9L7BBIR/yfGGidVF7Qllx&#10;b8Q6wX/DZ6EXayOwktNaFEytvAJxqBBMq3zgDkOeIjKawb5NiaOeWG875tRABgieT7GcajM/a0/o&#10;0Qg2Zo4LzINUOTGBGEpEj57SEs2GAMhfSsd0AHN9pkQse/yNyShXKkABJhw8uTjkXrTzGhPSP/F5&#10;6ijBKizPqOxB5s/sg5xnmpPTKLOGdM3oymifnzQ0GJM/w87CS56OWQ6c5JlqysTeS/KGgqBT8sGs&#10;qmrnh1VX9igU6DIYiCk9LQ6JKfUq4XKXapZASzEjB9o5jJ4clllmr9TZlOQ5cX8spR8XUawsLMkS&#10;e6q2PySGWZU/N66ZmChiJQJ4x57I5wtepfG855qv5feT0lgnGxLPLXeT2baexaVtOQbaXCzNZPBk&#10;2qgv/SmdtAzZVelE89phNRj0oDAlm68S+Covtyazu3Gu83p53xqcbgqwCOyHkAdeZQZycTZyGIbe&#10;Noxmd8V9pZB0f744oHcUhivYU8DqQ3FbE3xvuAYJ/jmFVsONXRjN5IeI7K9aHrHpnqc7zoEsmZq2&#10;mTCDKyWdl6o11XB6PVVO7p0S6GnfSUnRHSxTlDtZyitgOzGOq8YBBV4XpUFFJs0VKWxnzImQZbZ1&#10;nngfEhNUTFw1ML0ZFWI1llkmzD2mlT9qAiH1PeqQ1cbjaCar2M9ixTktuPnryXiVcq7rj/r32998&#10;x79w7rRmoocppXHrOeaZMBV5WDE45RjNHsPazChOqfK9bWmoSGnFfqkcGpOAejT19HqedoxBhRUJ&#10;QMeAhSqRWOOgCcMZi70MQ+E1GUKBsuPEMhyDGOHB+0tihJYpOKkqMrswpJCiUveBZ4xrmjyUCMlT&#10;VQwXrAX69o6lgbI+g4U4u7dk1nccvoRYF22e4/fb9vyOsCMBe/Hm6o5gJdY06iDK8J2kWE678CSs&#10;bzTIWPc4HeJTRYXS4+0d1yLqXuxJlKbD9zeezUxf3azEqpx0dlPelnwKodZYqLktvC5HW2iEFMZU&#10;acDZ0zdN3m5UZ3RdtuJJtdLkpF+qO8qdJJ5kBOxdldjqYEs9P0ud1G0VQHYa7xtUJzjTesrYNLDC&#10;fcBQBo07/HsXy5bPCdRVWKvYR2/vRR5AEjqACUjwOgea4fcWs1iDb3o2/JtOwH8/yrcXzyo9BOPr&#10;nh7t0buwpA9jvHZTQYCuMLMX93dL4sUDwTywE/EMsUEuKrNGwWqL13/dE+i7/ObbMMR94/TikrXw&#10;zPsDajeFC9W8xuhrggNkGiafBoPkm3B7c8X3BoHl9vaGqrVg0KY1g56kl14+hQC3cJ71GOK7tpAK&#10;QKCTrC56SmjRTwJIpqKprs0OXbEx//DTn8M3796G7777jnUY7hfBXdtA9bSMWbDP3VpRJG+4DQkb&#10;eP7oObiUPdPC8t7Jg5SPH38NUuutZCEF1VeLlNxfGaJAos7cHt8I7asUPAgJOdbWl1jn8iw2uxeA&#10;XeMaAHs/ZOnoebCIyCC0KgBDdQBPqDPx3vQhj3UB+yH3ZaiVT2Nt/vbygtcI6jH6t8e1g3X4808/&#10;hTdn57wXON/nrQYXexyOtOHz5898DajJROJpCQKuGYB1oPW+UM8PZl/XyebpeSW/cqxfAKwJ6EO/&#10;hf0MeyA8IQE+AQ9QsrLqaFw/9XqDh1FSiZE1CZXKrLEvX5GVNcED+juGIarfk//3Ukw/s0pL19Gs&#10;G+JrAfRHv40zEWdHCokL7iVa+7bTfw5MyfVKSbrxWTvcPyDrFASbxF6lIrGud0MeW1uQZU9iVUWG&#10;YJ1SZIvk6b3xeS8VSQLwErMRnsuJ+Ud7qmHKLE+SVTBkHeMzd7OidPro5Mhp5Q1BNjD+WgLAHYHK&#10;DZUTChPEmUPp7egaBwzk+Dt7qDUwfEDtDZ/ouJ1+fFgZZI/PONwA458dxv92No/3sxu4p9PQxwNs&#10;nKo11rh9Csnam5RmXziwE8UL7sVg6XpdyEaD/2MdbGWJB05pCBteWXXLfzz9w/iXNjtpuP7Kxicn&#10;+k5i/g394F47yEqGdiQ6W14222yDBsxlDwEdDHGsLOMt5dFnNmJKb66+++byx+xf5sN2bcYQfLew&#10;SHD4QzZHemghlP7h6YHTqf2l4sqT3x7NruPvcyIyN+W1HEnXxjdZzJ1iFAox9SDpbBeUWLCYia9/&#10;enbG9+1tlg7gAKAaHjoADljgSwNmtWmreHiw+a1tPltX8rRZkBEjcGtJ7b4eKBTtiAh/8+acYAYe&#10;sDSpL53iyPRRGvyqecfm9EyvMBVbN/FwwsaLqYBMW2UInlILCdINE0Gn5WJfDAb7HrVuirApYOMC&#10;+5GptE/ycoCnIFB5yo5h6GqvRBXBpQoO07dhQkpZbrzBFxcXLL6QsoQnm34O662ZOZr0wih1xmnV&#10;1r5IE9+fG/6zfPkw+aB5uVkXhQNScL2wqTJ9dC5zdPw7pAegop/FhX14cKTpNQr5VqBfa1beaNkc&#10;gDMcHrhnuP4zA7jcjPrO08TCYKBkngJFthmQlXR7wY0R9xibM7wa8B5McYv3AQcvJ/oAV1lMbQlE&#10;YuMhsOBGFczDudlN9CrZqqiEtBvPTjJTxUacJrk4II7j98R3bmqZpgK8ZkrsQvHm6cBI4SK4JviM&#10;pf3sUCwyz87TL0594dtRmKmDiTFSklcrsguDzfyRgCTm0pafv7UXAoBx3A8cWl2n1CNOyFdPpmcX&#10;pvo3LAjuHp7MCCnMcum5Uc9cDCTTdO0Nz6JbC1OQf18Z5ONRS2arsAMFv+SEVBa9o70vBASElPRY&#10;ypuOk32YkG7EzAG4P/h50PMuZkiS/chDc+IUEM8q/q4hRJclYzCnxf0DewbTwbM3p+H69jr8zQ/f&#10;m30Xwrff/obvC2+Y5PtGsG+54FrG84kDTulhnwnEH8RDlZNAsB32BPAJqBb4hddI1wmTsxn9Hte5&#10;QSssZZ5S0zuKlUFGI4HlFzYcU1CxRRp/oes82lwaz5kM3KucREnfh0Feq5DGokDrAXpsN1wnhYcX&#10;Mo7uZQo8DhnYSGbwPWUHG30PAMsObEp+iyl6/jWwyUS89SYz8mr68ZVscASKtjlRkN4To5iIddNm&#10;RhKuN/d1GhvXBIIIeFi+P2XprSVhYcdcTObvIac9GoTjgTkyrEaG0/bUm1wETEpRHQfJbXko1q0l&#10;uU47DZN9L1zcV2JSSK6WJnW9WV6yEUieO2SlmnX0WqYtGzJJ1lHQT0UKyCgEtr2SAyffmLJWk5qk&#10;l2UIfwmA+tmqzHDqDYiTEenQJTK6HIpTlTsfxNGyWpozN/X/xfIrM8BQJODRDCuCa1XhdOnSBtha&#10;vwDUU2gOagX6Q8IQPn7mvb1Dgn4ovlm0z1veMwy+0pmOs562IXENEWwwu4XsBNtBSN4gpjHBz0mm&#10;/isCF3F/Pj5iw5HAW6W1ONHNE080zMkncjbXwBPXCXt1SuZN4Az+DPtq62TTyQMUJRArGZPNp5UG&#10;2Icg2URKJPyB5ntLsoZojh2/F1jfRa3nfZx2Keyl/RhTKjfZBnz90ZLUIofUJEYnJTwG6MsMJoe8&#10;5w5e54khP3hvTVN4+q6aYVvY7y+xzpKcObFogxnBBBOL12m7yYOvzCy9YDuFlMJNUBbXrSjNKBJL&#10;VYl6oy0ipix3Ss/faOArsZDpk+nPnliQTJrl813n51Rnr9hHf03PPgF+YjtDAviP//RPTHonYyno&#10;jEwgbQ4YwjWqSstwZDsj+4zBTMqQGc2UTDeNA09qgjK0VqmVFg3FDpQz2Ms1wC3IcNdASH5Skm4F&#10;1hdIvVzF8xLXC+EBWH/woU2Jy8enJ2GqNSwoDMKmgC4lUnvPM+q6Yx+Hneeit/BhSoMFJy0nf9+g&#10;0APaCFBypURTAC1iM4zyycZTAkN5DNzvHzhYR52LB/fm+o51Dwdg9BIMWb7eAQCEDLh3oJj3py55&#10;c6LBNnMH+ymlcpBSDgqpqRs1oGxG3bSB+RIcvjR3GBmY8wA/KHsblfLJOmHWZjY2lgIACQD+ZATO&#10;NKwrc1L2RAYrri8SdvH7ADLTvseBIfe0kn7ZODv7FD7WNPaRK1mzNpRmLvmaq3XHPRA1VUWmX08w&#10;uifwNKPSCVLLTafAmNPjfQ5Amka925erB3tPBQKIGMx3oyjoVFEE+3/G+3l4sIg94pLD06KKPQeG&#10;HYen9C9Fk0+FAiyQABgCyIv7JoLSCloSiG02xKb/eQUQdB4ODk/C6cWbUMCr7/SUFin0lWRNuNgN&#10;Flupd4JZ8yloEM8jvdniuUN2XKyLGV7gWhvXHj5v93f3vMbogeCPp2H3mpZNYAGiF8Q9Z+ibWfE4&#10;A5PdDtYqpKS4R7jHHGjQU/MuXs8T7ktgkOrZeOJ1RN1OVmv8XJ+/fFFNgu8Va8uDQ/mGD9kmqpFf&#10;JBUgtb3VNJDEMElBaSV7KfRaGGgy5ILEgJHEFtQlNa2mnpXOikCt+HwCiMN5iDWHvgz7LsIq8c84&#10;Bxdmm7JWw7lhhi6W/T5ZhUNWlVDWuVRy+vX1VwJ6Ez5jrCvPYz0OoO7L50/h8u0l9z7sMQ/39wxz&#10;67Ybs+b3eV6nIdjZmzNeO1qfvKz197hXsd9Jg40QXLe3fBYXlNQuyRZjkFennh11CUG7UQGN6LWQ&#10;QMxBEfrl5HdWlfbsrVwDT8RFeitx8ADhOjJjgEqVjp8BBKrplY0C7ofsqva4TtN9S56mtLhqWyt3&#10;eq7HmVU62F9VZ1VSg1UVyQ0vz08kF2FvwYCCSkXba6yeVtyvSXiaHLTlFFcOEkaxUJG6DZCfgyAj&#10;V5PtWxi+N4nBx1piCtkmgwO/Wr578ta0p2HcB+6et2EV99nruF9cXr5hNgJsoTCc6GCxAuLEICUe&#10;iE8MPyrVL0JZBuwC0lvIcg/LNmzuHgPQpiXsjbAPTmXY2Ff0NK6v/VjPfjPfC+fYY0CqGORBCeku&#10;lCRgrFfYM1Ffx8/VFPYHRO8VP2+sPPk7+JmqGxkA0owCTQEIsgbbpms3Zh/rdL5N6bqhvqm0H7IN&#10;GYfsoZ5VPg7AC7ZfUe015F5KGmLJinFmT1YCTbQ/6Li3Y/1CoYMAXYQWNfZzbRh6WO5k41bmVJen&#10;xz+i0EDDi8Wwz3hoIa0tp9nBPjeD/ZDkvQNdMPT2e0v5GijquSDVuvHkWdJV+NzNyOLD7yOYg7LM&#10;+KFBY2fhY8P80zfnXJjYMCibrFTgNpQMhRxCALAGKDeNMOPNAtAHkAuF483NFT11QFFv6D2j6V1n&#10;s33Ki+Jr3sfN6/OnT+GH77+XzGgj88kkRcTGrsAPyXjhOUb5UaO0M7AGWksLcRdglkuWYjfy4WM6&#10;4cuGTR3WSGnPmCNKomsWNGDanZ6ceBMfCGwuCEhq450svQNrkmap8RpQJmW5KA5gMA3xfZles1pz&#10;YoSJGhhSeJga+6GVltFgQ8OGcXioJKSDgyNKcenB+PDIzwF6bUr5LKxLxyGAgnWPyVaNko3rIl/n&#10;YC8tTWn7zGTDoYPFzRhzmpdKGkcp4UJea5oWru0nU+pnkTScvFkYlf7IQ1ppuypqt55KMcgFzQlN&#10;NRUJzikeNwKBYWWZZIUy/m4rFch47bnZn0oBGkn1J4OiaW0Aa18wMxQIZEKuCzPYUpOzZzJD1/Zv&#10;U+AGvcNqsffqJjXWk41QY6O/BTD4Qi+cxqxGFGuUZzo1UQk8Al4AGo+mYGPyAo+vOROSTP0Kkpnh&#10;57AZ4bnb+DBDQSFJb0PmFzbnx2elL79s7RcQCoPJDjXgNH3rlFxt8ARXbUTPJh1pf9u1vceSQeno&#10;QI4+N5qvgwO2yXMSz/x662TFXhP0Wga2TAN2Em/bNvb4G3ayxVFFvxr1nnvRjIbLVXjA4Tdf8JBC&#10;wdI7th1FGxpv3Ibf/vA9D93COjdcJ3zXBdnBe2r6KzWW8pZYhg8fPhA0PqTMpdMzsNAzwCCVRvJC&#10;/A48C8nGK5SQyiRhR9vT89BeDZqyydOPsIu9CSGPBBOVbEjLSgcncZGNtlFjA+/LmkOJzvL1JhcL&#10;BNdGSeJ4b3tNtwc33SjcizqlzVbZaylJi0unSQIYrFP6ooNOyOiiJEQsObw+/hkgc8sie+frhYIq&#10;0c0nN4d4AzyPnHJVpRv1TgxEXNNKacVFYp35PYITeNOhSDAgtZTTlAvMIrOSigyw1paG49BMsjjK&#10;2zYyWud35KBI16Ry0u/o9HEBImIqquMtMm1fIOqUpVUETg1ol3VtgNDgwyjpF9YwhmOk9FuOyQRv&#10;S/vKMskSp13KqtlkU9gFSxSvwIUEQBEgQLHkRhxnTwoDoGVCUb7ywZxy4nCRPM/s9UGmWVl5Ghmy&#10;d2DhNE16toDBjP2+U7GCYhLG2kpDHxmmAylrKJVQz/sbixOkCuK5x7mSAgkK+6ey0B+Tn0mS1Df+&#10;TKpXBrMBRwJujUz+LeVGg4AJP85ZrjmmCI6UnyXgJBkXJ0ZFZVklG979ZV4XjYHzppSPJ4YlhQt+&#10;hiEZlEzJ7wVTiMUWRlGLnh9elXOwPBCqhWECPWx1TfCgIYVyMisqXevCwHQaLo4pibkqswRX66wU&#10;W9MekbyDlQBBsTnt91iqgeZzYPPo5MWX5Mw5UY73OIHnhZ/tkM2/J1stJO+aBLiXZrGMXhdsQIcu&#10;P3Op6akdwCN2Q+X70Bm8/kvGbumBAgPhWvmdpoCIVDzrniaQXcOG0kOCwt+JDMq/kow3uNFTTTHR&#10;O/lv/+53sZG+tHd04LPAc6NucrIuhxxFmdlVBObr2t53ChWYOVQpXbPgQWTa8xXgsNIQgc9LLc9n&#10;s/NLA0UEEjuxO7q1FDbYN0anOJp+ycE5BjMLPvtiASV7jQT+0i7F74EPxP2AtXsbyjIBlJbdj2qW&#10;irQnMqhNEl4pD17kGYjz0vVOw5TSl7gGC9qbDAAwYcQOCRy8CgcxtFex5gboVzKNsbfSRkzFadJA&#10;njbmgwYEAGLEmp7C4/1jODs9EXMGzxIYUfTXVYAcJMV4qpfLA4a84bPCPoa2FO1cSbRB74s6XZ6t&#10;o9MUB55vS1gNYBBdiEFG2yQyQGesk5PMkYO25dw2sZOBDzTm8uBi0jVDSySffnp6oWwWn5Fpv/M2&#10;HMXaHkDXLWS8i5ZrbcXgic6+3R3JGlsOhTp+7rpVcBjq8W4zhEVbu4ZW3QN7oS9fb8NypgT0r3cr&#10;WiOh8X6O130zTDmxEyw89CBnp2esC8By3js+Yxr5FOS7PbGGF9CxgnIEQ3kQFSjrHijf3WyglIn9&#10;Yvw+h/H+7MFfcCGVAtVX8VkC04yANhRqs1n25MW9xX3Fz0HOCi89yDnRY3789FFnH8kBAn0h78a6&#10;g9cbpKB//tOfw7/927/yuQdJ4u5aYYbBbFz2EjDHj/Ueht+4jwyyi++BNUOGW6wdz2N/Ch9J/Dc8&#10;s1DP7R8chndv32qIZ6UD+rbG3t4ArtD3vdgjsGo9EIuvi4GzgL05Q0GwHyTWOWX9gwLHuHYw3AGI&#10;Ffs7sBlH1q4zguTTYKukYsr+cjiXGf5IZZRCIlC7QV5KIkCrnk2M4jnXDn4X7H0AuGAGvjl/Q+II&#10;+nKs7/vHe1o8AaSC1dbPP//EvhFEF/zsT/E6n5wcE7T+zW++Za0Ogsvfxz3zl19/Cefxd2EjAA9D&#10;sP/Aijxk0GOyhpCXItJ6cS+SVQD2UzzPB7TOWHL4iPWIgT6uGdPJ2etsSapJvRmYgngmcL2TRzd6&#10;ZtzXxunv2OkYoFmrz2NwW9ft2P+jFDis3UGs6VWja2g/hbOzM4Ko3Jt9TjDEpa583k4kXfC7xdfE&#10;PcN3QN/LwWX8HghsRL+P73h2dk61ScnP19AyC3s6eiAkgWJwgbWCPgc/xzPWgZE8lyvVn1w3ZHRU&#10;HJIncgDPmrJw/aMebbTKoTNrOiXc4ve+3D7F51ks5C72M//83/8beyieDwAmkfYery16UwxHJzPa&#10;yG4ulHy+iDXXy+1j2Cvj81jGfhzvCXY/Ac+Sg9Imfvb3sZc4x6AAnpiycOZ59RSv2w1tqjoCYoWH&#10;43VZ2wNZ+yuBs5HeLAIYrS7jaTEZnsugrBQ2E/Zm1CaDhrzKYNBciLW5bXOSPZh64ulVf+KQs2HM&#10;oNzkAWtSPvgI5rnCAegkUgyH0/ElwDgWaB9EiioF5itsLr2XP/fvfvP+x2cy7EbLrzQJTYunyIO5&#10;gRLdA9J3Nc1BXYcFgYedaTGQ6NorZm/ZhG/evSE7S5KmMS7WuEntzXnBKSnBNG7b0bfpMR7kAEyw&#10;uT09PjA5VL4NCy4++gzFhxWS2Rn17GJnQf4LJBsX+tOXT5QVn50eM70PTTQmlZAj0HBzvuB3QoIn&#10;pH9g3Fy+vYgP5EbTPafjEEjCIq1bS1wCw0hoyArpYolN6shm6tUrU14weuQHBckxmnVOAOPXv7m5&#10;57XC7ynN6Jj/7eVFgM9AkGZB81QAF/BqqGr57JFtg6Qqpu7q+zNlOF7Ez58/shB5ZhBIHTfXt54M&#10;F56eFvZ10yGDogMbKuj++DPKX8FcwAQzHkxMBnOaS0qupDnqgUAQAi9gQFCCXPF6MTigLs1OGi2l&#10;m/iaDBbotmY+lgIppomHXefIa04oZy0PytXqkfISeCZ+ifcTDFLci2HscwBE77TjonjFUrFhNJo2&#10;Morg0UGAU6yc7WaT2S+YxJIBQo+XndyOLCzIbtFUwjvHU5QkncI9Iu2Z/kJOEmKoxwvvBT0X3MQw&#10;cazRAUzKPYDmBr4Kz0zEgtcc1tbp0YmamPmcnx3PGSWYOGTB+tlu7JdXZ8kenrnKMju8Fy4GCjis&#10;JWygONhQoCF0BwUcvOYoRzUIA1CYxs3392FFBo5M0O+fBFbq9XWv8HzeXF0RWIM5LoqQspBcf7D0&#10;sLHXnujmIzdFeXpN9rcocwIo1gbZOW1tg3cdyGR9jko8kj+UvD+1JudkFYZsXqqpFcGMSqmw8ohp&#10;+Zxg3fWUuMzo4YfJtsDSZfjjf/yRIB9AOkyaUPSlRCzcEHxH/PPe/oIhEnj2H2JRhH0PcobUWIFu&#10;f3p6Sh+Ok7imWdxbcol7ApCewQx+ZgQujflZE/irlKuJUpHO1gOxANm+OD1PwDXXL1L5BoEIaOTI&#10;oCNgvuR3TQUAZWD2KqPX3iggZEwAQCl/TOwNZN8lbycH3+B30FjQHH8YnAi6C34ICUwrJSdPoC+Q&#10;TTIiZ/MsZU3yQ4UHVPbxK1ycFQSrmQRqxsdAmfKMrMQEG0+FExsteSgsg52m5FVUZrnBlD9bMBNo&#10;9NQ0eWxW2fOMwD+Lr8kBApPtHgReNI0CVYpXnoBMrBxlQzA5/IdFdafzLU3SZFJfe1/yAWz/O9k/&#10;qIjHs12aAZMmcel9kqluSj7l8+PrNNpE2TFhTicWW56yFaQkwuujEMNTTLnkv1ju5Bgp6dXoUsOC&#10;tdrJJ8u/TBaVrLrMckmmxvmsSYEKHZvaLZ+/BOYwCbGSfBfemrh+2JvQAOKZkcxPz900pKRxNfL4&#10;3FijldkSTCeczzMDWX/fCpAKvocILKI5vgoznCuUHK3T2VFkpurkCXjL57a2/FYFb9fLwyU9Y42B&#10;WOxhTLTuDY5BKjxf0g+stIdS6WKOsmYWtwsCAjSwh/E7UnnNfkVxXpL1qaK/NiuNSu1KkmSCK7UB&#10;X4O+lZmehdnevdn7iZWZ1oHOODHu5LFX5ITV5PuZEq6539iKJPmypme9KHfPKMH9usmgcZ3k6fYf&#10;nTyZHjyBTunACvSpJVNyKFhKV01hXKESw3UapuytqZ/dhfKk1wflmQCVvWEb+iBWWUabPAkls8Mz&#10;uPirgH30dnVDhv3/7//+78L/+J//U/uzF1hOtK7LfM9kN9NLAprAdbJMajGYwu4sxfnHdMEUWGQ2&#10;IBo6+Twr4bh2I7qxf21pVlHB/bahtA8DzE2s/yj5xcD3yxXPsF9/+YWe3bRZscVCCqLiWajIZzGe&#10;mybbQST2CaT+dZHAae3xyRanGPVcj04eJDsQvlAIf+vkTwyGDGoQBmHQjoT+HrSzYZ+Cs89WQJ0H&#10;Szg3ca2Y/rnasF5PPo747GATo5mnrQx9I/WsUJW0FgseXw8MCQ6gK8mrwX5CuA7tbMA0wfvQqmWu&#10;vbZqw9PLmiAJQDU0uAqTU4BRYnQEp2qXlYJ/ErNnw/cS+x7nBIgQ6F9wX8EgI7C4HWIPtZCfIpiP&#10;MzX28gebmZ3nhPv4z1RJAeCK1+F3v/sbKpOU9g4P6zGv79eRkaiPwGzDfyeYNql5pOIm7q9gTaJ3&#10;enh6YR/Y2xMXSxe+fQmsDPTslMf2kuSMhvLdgezPCkg1sjRZI5FdDw5NNQvLA4U3YHz8+LymNHj/&#10;8CScgZlGNnQLBJr9xWKu1HatFZ2zsqhRHYo6mCSH+L0B3OIeYx3c3N5w34CnGFjoCB/E8wHAFT3m&#10;v/3+9/E7LknYACMSADPC4Kqq8bNd+pnpyOBT8NALlR4K0VgTgEweqZAK7/xI+3D57i3X122sLbEm&#10;k5+tCK86Y6BEw951yJq0CLe3tzwrxkHBhbhGz1TcyTIDzxRqXawXePXh/dB/3DvsCt/h7fkFa/m1&#10;z0L4FQ5mDAPMk4VCTykr6gg8n5DNAuRCGGfhBPjKw9JUd8pKaUbCA9ROSPjGWU1/cXhFW/ZKkDG+&#10;Fn5mw/BJXStY6LDuBqFhkMQVdfnV9TWfObFV5emMdXF7e5d9pI8YdiSrl3FK7KmC56VCF9dU+KQB&#10;9WjCx5YMwznXXkMboz0xoxpJpZesISbWCnw2HNRGaT/UgR6MJKUOQS2sEZ/B6tcG7/HqpcmQRphl&#10;q1A69BV6fkv3dLLnosJtlEKoMjCP/hR4B8NbCtVLDzfXZJpVrQhAuDZY+yABgECCXhK4Cp4dWe+U&#10;mSBBkDF5KsdnA4ncGGIktr8AxyH78lJB4cyvwueX/PUmg5vynAXahX9+jP1ksLz7KX6Gd/GZPzo+&#10;lHQ+fgeEFeHeYU9CP5zON/SV241yCvbjGmwGAG6lfemtQIL0FtY58acuYu21xL4Tn+n5JOuHp34T&#10;/+rCZ7DC4+tc4UyNe8z58iC0XTz34l91XGtgCMbqlKw+eP3VcX9t8VoAKdFvTQIBIf3F+4Hph38G&#10;M7DE5zEYWIPFBxKEGfdDmQsh9w/Fzr/bvdGQWIBgRVqqrUBB1fjTOJloMDo3Qb1GskPhABrM5rgn&#10;7UFJNo6uOUYP4sasuuCusr+Y/Qjt9MgmZMOmEiy1FzScSO1hxO/AA/P09DhuPPs8hHH4gBJPWnCh&#10;ybuSRePBY7SUEOkkT6CjZctFdbh3oNhpvtfEov9LLCyKdDPrkiBfyjYBs07a6ZIsONxIaP7TRAKv&#10;DQoq5Itfv37iJnJ+cUpQD18aBx3TeQ73tcA28lvDwrt4+5aLg41XfDBAecUGQ48zl14rsrXKLGuh&#10;P4zBM/yekl+F9OMAwGbPlEqzPcDeQ6FWwNsrHqLnZ+csEvC54Bc30fg3PpAPiKuPh9vjXdx0H2i0&#10;S7P7mQDH9WZFUAkbSSpQQAIAQ1FeHc+UILy5OKdvCw98gJNgwsUFj6Zq/3CPxp2QJiqkQUV/Y9N7&#10;GmJaekGkG6/35g2vH9himP4oxQsN5Qs15NhIb69Fcyf7bqVEnqqQyTCfnVZSn3Hsvfm3bkT0oHdO&#10;c16/PIZPHz/ye2Kyg2cSnmxIS6a3RAs5VU0DVLAjsEbAusOEpKOv06iUyFKsoClNxg1CYR/CpK33&#10;oYODEqw+/CzB3PhavQux1j5tdSpcIDwg+NoSIFA8dmcGqwpv3BCsIRykeD4B7GESCzYkFioMeu9u&#10;bhhKgslZCoah1GAzhLvbe0694FmCa4jDCPLviowxgEAdr8HMzbOKzoaskTWZqXHzPJAXFg5ULEGA&#10;5pAlgtG2pSQUG4gOOkh4XzYdpe6YzuKvxZ7uTWMACE3W6OS0FMTChheTIqazARh/oSQkAROTm7Jd&#10;spDkmKhkIOlnwlBoeG2wfjEVhJRfEpXKCYKDEjgnTbpokDtIwr1lcSjwG88bPisOBzTbwyizfhQ5&#10;J4cyJsZBh2YcxfDZ2TF9NE5PzwlWvfDA3eehj9TxvVjYHR0rMVkSgCY+izeS/wMQqsV0Q1MEYBB7&#10;UMtDdmFpZJnN+vtunb3vGFwUyhzGAJkCnhvspSguId2gtBzpaEjxZAMrcLdlMt08e7QxRbiZkdGM&#10;vQV2CPhnYjb0O1sQbB5xSHFiFpxQqwYNwMaS7NPkhegUWss9mWTqtPPWCb8s+sfCsg4ZDNcehlRO&#10;F2YaeKtAm7KpM5vWAlxJFGbyRiso75b0sbGfGvYAyo0rsUKSDHL3OoS34j6kkA16dxZK/eQEjs/Y&#10;yD2Bnl24fr08hVKaqUhzoyfCkgHiftIPJQXQ5LCDwgb3Yj4FBw1QwltKksyUv8S4MhCi0Bo1SGWK&#10;xQ1i0qAhwHtPZjhpglpmhlbpMJLwyieN/kNh8ms5mXNwdzVZym2iV+9pflnJdkFDAk2rBZg4bMPM&#10;r+SNlJpPehNPo6WVO6+0lAiGEI0EVihMBB9Je5VkNM9uqiuzyiumCKLwxNmzdUptSpVOsmQ0Itwv&#10;sMYnGDvfcg0dH5/xc2MLRvCRhhUvGcTAvUQzhs/F9ywlDUkm4tiLyWIyw64sXvmY0JtSUpmtn/+K&#10;oLNY5Qz0minMaM69IjaF8B8aBLZWPItL21nMdS+DhqSQ9BSl0qfxp1sMGw6P4jkskK+N+3rr87aq&#10;tI7KRsEmeACr7N84ybO2rrMfXXo2S9dZvA3DtJPz+5dr+9j1VGXIcLx2kA4L9HEXcDUMY/bJIy42&#10;jVm6q0fUIKMTqEvf+6LYPeOTJT8AYQuHmJBNPG+dFi3wk69XW4Iaz/PtsLV5++SQltqeiFN+7hK4&#10;KE/fLjPeGPJROvnXjMMw7eTwVfLv4j3HPZv/p4J9SWomlnfBgdLF5WX47vvvycrA2YBrwGeGQWuF&#10;5Xa9JV22IWBTre/LAWQekow5FZl2BJb+D7TA0bXCs0tZYaW0xeCGAde48GdEvSLzfAFGANtQc8lb&#10;TB6+fdfbC7BhYnblIVaw4sNGfdnCIuRzf8rJnUmSqgTwwpK2KYOaKfAs2xt0GgCuVwgUWdOTb2AY&#10;RRHr83s96ww4izXjVnKx4OEg64pS7C5syXcM5qjJvCDr0QaC9EPFVtP3tpUYCaygdcPZAtAFfQ3q&#10;AjJVsedDfQC/7bgPrJ7XBGDApqdUN9Q8n2cMM1vzLEbtgKGOvORqATmx/gGrH9eOidQOekvem+vN&#10;JrNcASyCwfIYvzN+/u7+0YyUgq8JsO0JpvVIHKZkOfB5o4w4vvYpAiEeHmhxkrx9L8guu+b1url7&#10;CUd7M7ISwb7pezWIJdVasu5giAkZk0iM3eOeAHky6lrUnneP8TUO51TVIBAFIX4gHh7sLXlvyWqm&#10;d268Gdzfh7Dartnz4bkvoGKhJ50CStrFXtjAj97MbQCoPfeoJZNeGygpYm84h8UR1ROxtulHyoQ5&#10;BGid8k7rIf2F5wv9CUA89CfJPkh161rppLj3GK6u1mQv/uH3v+dz++HPv9D7evXyyP0G1+htvIbo&#10;CeaWtII0QcZX7B9w7e/pE9cT6MLQi7JhgIpgvTm8SQmkm1h/P9jyqicrFF6IOe2VFig9n1U821Sx&#10;lTLvx0B1cBAV+mV5x3l/ZciGFC9o/EmyKCUahAf3r79+YJ/Jcxn9DSTgq5WG88VIcgX2ZZxhDJDz&#10;QA12SPRi7LbsIbB/SfHX0fteLNNBMlgwJ3lW26pm1EAf+wyuN/bB2p7dGtALDJXnbm8rp96AVCsl&#10;13Yjn+7txpLpxkNS2VKgzsafsV4pC/k+AneAL/ueJKqSba95phMssVc39j7VPto/58ZDUp3Wd73Z&#10;uV02ZRvt24d+iN8P+wRkzPQAV3DH6ZsTs+amPKxD3QPWNAkVJA9tJOn30AwwCP29aS/S6PxmH7iX&#10;lRvDaO9AJHUjHDIuMrBeET4if+AFAXHU0vO4rr797jfh8t07XsPnlyeRVloP6ij9lC8TVIIn8TOD&#10;IMPh3lRkhmhpZrnqhI41qzyyq5wSzx4c3oKNwjE/f73jsJ6hKd3I9f/+/Tt+L6pZXPsd7sk3/yb2&#10;ZWSplSI39dh/4obQb6Va/HUtL3PUC/DuWyC8I+5PLXoIeDWCzNW9hNjxhv/o12EDi4L4+T4i4C2+&#10;3wr4FPCjZhGGWEMWnUMu4vdcYHAJ1U787gD1KOfFsGzk+Ft4SxCgVyU/edSYU81aDWxCZfy6Fqrl&#10;nycwdTe4D68IE+O0U1VMtjZKg1Wppyb79grsEytTPQvWD/rVGX0QS37+ijZOnbCossiheum8rs6O&#10;D358pv/AQP81TEIW9quSdFSTmW1afLVMOpNEgPRrpCTx5oPxU4fz81OCI5iYMBUsvvn56TEfnoLJ&#10;UwIzMHUbiUbOuLlzQcQrt2e5Iop2JgY5lpgSBpi5F0KRQWUG9fc+Huq//vIzF+V3332Ly8PkLAA7&#10;kAGCvk0GTNwQsOki9QjfC5t08iuScauaBEpC+mEnTSmE0mMzU5rNYNpryTj546NjJbTWKowRtIHX&#10;AyiDhYqNB6agrf08wDbCtd3SJPZW+v74mjiIsRFg0sq0GYQnPD7wz1DU0BwW8mGDAp8/f5KnQdw8&#10;v159ob8K2HdLhwukaSqir8lsopFrk+mdtdkNg41GsfnhZ3CI4dDrvdF1pDWvyYwAUAKgEoAoDjhc&#10;X3pijDJ4tj8+QVJs5viutzd3YbXWzz3EA3fLmO4VGVM4GAB+bjjN3YTlfMbvBubYyfGJZds1ZZG1&#10;mUtJkoV/BtOMgIcL150hpaSRKdSD3ipknOhAxfu1s9aJn0plBTA62dMgSU7ViMrInkEUhVMKkcyJ&#10;ggYgsROq8RcmsZgaY/Iq9uKWNOqrz58JyMofZkNgAcVYsKFrz8nswjTvlGC18MYvoBlTEaw3Mlmc&#10;ukwK+qDPkrzmUKzj++AeoOLGVB7gDD7ThnKQKlxd35DRtE1yHNOx5dkkY1cWENl4tKCXBRLoOCV3&#10;AUlPO3uDdEz6VSKlglM0jRA13DTlMIhJ5fVBIKUXw3Kcdl5NNKL2QYhDS5KlrZJxzXbDdFZUd3n+&#10;0Twck7ZC4A82O9gS4NrCvwjAHxK6sF6TPJPCbPtCHsRCEr+LNTRYTgOpO64HrgvWBvY9pNFt7emI&#10;eya5aGDBOvc9VFNRZS+s3tc5eM9M8sRE3x/GPl1qeVdURfYAAwOKqZX2busddCAJo0AkMjyDWJZk&#10;hgxDbv4EvpY7KXnhw6rIHPEsdwuOgU+BEAv7jmIvaG1wnVIXWZg69RX3pbZUN7gwoJk/9rZhzAbW&#10;8h8Rq7a0QffB4b4SY3HYUhLRit1m0L6yFx736hREMRVmr5U+Sid7CNb28XudihskLbbkcLD/C5pd&#10;MEFwn2iy7f2wSnJ7JnoO2dC+9PQ1paGxwO2HnT+XfX+SvEc5NgKAk2S4y9J2g2tm96Q00dJFlMKx&#10;zHCybFc+aGP2iukNQOZvahYUGWKGWAcD7pIl1zmkoSplqjyYFcj7ZS+W4BRghYAU+TNwr7QEtnTi&#10;JovybszBPbkwRMNdiGm4cEqvmD0CSMHI4HryOmLDa4k3Cn+sfwz3KHFnyMaCzQrkwQT1AELQu6+N&#10;+5tT12uBxASAKgG+lcNc6MsJXxMALNy/xZbEPQHDkwxss2sbM+Bkij8SrGSyJgzTbSOhtG4npzGN&#10;UGdB6aAzpfIKfMC/z2B/AakeJ/UzevcB7CNTD89L41CFonyV5Rx2JtlllROTtb8poCklmSf2ocA4&#10;AS2ZrVkWmSmYqKrJpgOfr3f6nSk+8qFxGAcLRjPH0h5OsLuuLBlxGIN9XQcz+DuHs2hYmdKoawK8&#10;ZEh4vyKjhR5y+nyyALCsxaxeheaUboTlSyNWYZE9c7hXGLAW08K+nenU8TNb1f85YF8C+VJKLUNU&#10;nKoLYAoN12+++47MjMYhO0kKhed0cP3dtApDwDlaOGilKBR4xrRw7z3BjCENMCrf7ykzNfC7jW0Z&#10;cJ7Q5JtMFIG5UHFA0QNpHO4JBuDwlZUJv9IXEVqwmO8xeAdN5Pc/fM/mDaznJDPiWV2LtS0GomTZ&#10;Cnoxk7Oqdz61HARX9lycqJQBY42SOvifxe8L+V8/DVmavY37dNdvQo3Qn5c1AS+Glbm5IWgJdgr2&#10;1jEQbAZoDAbOaOsdPApk6oyjGa6j14vZIhgw9fJdxWBoE2uNN7G3wB4LNtUCjC3KY5d4srQ/ACin&#10;r3ErZm/86y7WeADzu1FgjLx34z2I3wkpjwy6owS54H48moKLASX2GOzrGGZXhQLyqlfJx53Z+gzn&#10;cH2KThOBJuuXjgwTDMafwU6cNwKbmO65poztDTzS7u5iX7SlBx6CM9C7jZPVCrBTiK8F0AuT9OuH&#10;FT1/C1s5Yf3QSwsEh/hM3D6+hDenh0z7RTkBtRVaoL5A/VGweSUYBcBoq7oMg/wHPFcgiQBkLUfW&#10;hBvI9+JRCisnqLz6vqDVA5iMl2/fMsUXmEQLaTMURWAAxddd0GJBvc7GnnMcbLk2Wq20vyxpD7IM&#10;m+ctw/BWq3uuOzAYb+9uOVDFGvzjH/8YjmJfeHN9yz4Dyg0w9ACwIkyCwRCF6uODw+NwdHYaVhtZ&#10;+IDlcnp+En7/73+gbBe9yW18fShNaP8Un9nDWHsiRA99EOr7i/OLWHeesE4FMLUi87IT8FtJdo1z&#10;iZ7Pg+qAupQ9C94z+aQ+M4Cu4zVFwMVt7CWx3hHqNjfT7M3JEdc5q5K4BnHOPsT3O4x/nvZ73GOx&#10;7x65bqFemRzcBbAY4NyHDz/zZ/Cd4J/HlNX4WiADwV/waF99Nc5oDObAzC/43DYEOVPK/WwhljPO&#10;XvQ5lNRTJddxv4LSTaCSBsmDWYeoF0ByuY7fET0JnvOfP3xg8jLe89ePn0j+wZvqush3eG4WH4Ye&#10;kO1ysFboXMc+CbwC9l1MGebAviXzcbTdEID1l/g8Idgm2Pu0MfGHdSil2AXPdg5ZRvWokqYK+AXu&#10;jXOB0uxBwC+ALGYcALxGvc9U2kAySU+m4ZznK1ULVjQxcRwy7xeFyhwenrD34F60J/Zj5UEt7Lbm&#10;8Vp+8923BGE/ffmsYTvkucZZSGCK1/f5XgFEgWxhDY6BeTBIaBhyzwn1XWErEPRj2BMG4jJx390+&#10;s+Zbx73l8+f7+KzFnj2u2eOTA/oWb0ikWIoYEft6ZA4c7h9xb7y/vQ8Hy/0wYQCBoXBR2LakDA/x&#10;/jwAIEZfFs+sKa6J5SDVab2cBYwYV5shfC66EDvt8Cvu/d4sfH1ccy9qXBOcxetZbhC6pAHQHlNs&#10;43OIMNOwqxkaXxPanwBvqJLnOPz+SoJ+rK3iF2+niom+dDHAmR/02TGAAGNbntl17heUWK5QI54B&#10;pfGa11ZJ7FWkgiJjf7CVi88L7PcIgpoRuJ1cp43C2XIAiPoSWqcd789+VARR4AIGGwCLRmltg4rQ&#10;snCToLS6stCEiWlQNspekHEFX4c9PvDUqBORjRvyLBYIpYswygwmbsIPdzcqvuNrAAjBosVmCsTy&#10;6uqKf8eEDBMTsPnINDEDhOlTcRNhyABYYPFhfP/+PYuNsd9yc4SeHVr/i4tLFjw4qHDYMdkvLrLL&#10;y8u4mB/tudWY6VI4NbHiZpwK4LXp+QAC0LiQjQRfsDASuElSVPw45EdYdMFpd1jw9/dxg7+/IwDJ&#10;mO2ZqLr8d06bJhY0lLFRCqEUtU8fr3gAQMJQp3TaINYcwED5UDzYhH9psKUkWFZacjHa5Fnm2CMb&#10;sNqyOMS0YwpFM/JEzeUkVZP3UMoXhqy9rcC8hROTmbzs5gYsKWwYnPISCCjiZzukbBmvw8mpC8O0&#10;gNGsFfRA2eOBSv8zNiiVJ1OtEjGdBIVGCPdpZq9HPAvJW24yC6NtxbJEIQRPRUgeUUxo4ufwBxSF&#10;luFiueF1ZMb7Eq5v7+LPSmLXUia54LOeDNE3No0FFR73B6AhDinc040BUByUq6e4mYMGj00LIDNB&#10;zbW8dNZKg4VXwet0TzQIuIcA9VBopNTHND1JhWnj6waqPg+pXhHqZERgEmt5NP1cqorMwqf47INV&#10;ACDz6/XXeOi/ECRMgTEAh7Ah476p75MkLgMgYGrFd314XPHgOoPJcPzz669XZiRoMsxwEY1zPQAY&#10;XJzieovBk1IdlUq1oRychxsCebYCZHHQlfarKk1Zx3/HfoCDhszCtiGwygOnqXNCLg4NTUcLTblh&#10;Mk5mV8/96s3FmdKcn54JmOMwg7wQ17CuxYYAlV4BQb08LcFcs5m8QKuWzxU8aRDuUnl/pCdQFbin&#10;cYDgNMHeCYeUIA32jaC8Sh4aknt0MqaeerIEUJDJw6MV2FMr9RBFRm3m5eCJLr2JJh1Qo9MsBwdr&#10;0CvJTfDg4KHKnjj0JakKe7vI55KSIx8Ypf3rwALmeiEY3BDUYyDAJHmjpK16jnkNCpmHl07bKzLA&#10;Kf/AzoAivpvYg/J9wmE1jwcYmSGWBUzJ8yIE0eRDkgM2OUQgEU1SyihTPZ1CWzhJXnYSk0NfZDpP&#10;BpSL4cKedoUZlGPymbQ8sTCTKslo+DplyL6CKDTpZVomwLCwHEIyRbLNIbejVL7Vs2ZfPoFxAqmx&#10;JtIzkmMjfW37XmmNeMiStyClvfYlLL1eC4ffBMu3CRCURW5wWThMQ/7spX2WMmuotCyabJIqv77Y&#10;b3pd7rtOd5z8GfAM4btNpRjPTLqd25sO/rpuEjCAgLl2cEo7p7/bDYtpTMblqRPPk3jOojBGc0QZ&#10;C3xjwRqYUnCaACY06DSlj/sbWN8ETRD24ck7i+NeoErl5GcmIE+jB3MNC3ysayQXjrZhwP5BWQma&#10;1SqQkdvYBF7Mfv1cSrpG0xZspgyQAL5b+Gui19ksNkNqYJC8yyFFrSRNynUNrHLYlB64LE9Lsvgi&#10;A78p8bQ0Q5fMpGk00F4Q1FF69m7gNdlnUY+D7j0YVCmttjIoSMbCNFoKoiK5Nriakh/HlOzaS35L&#10;qw38b5jygCo44U8guAExWqYoEIF+tOOU02j5Ok4irQzYcl2RsVgb3AxiS7Pw7nnulclnkMKeHbAU&#10;7J+TAjz+s2S8k8/p0rVNCs/A9Xv77jL8y7/8czxHTnUGeD8ZRklSCys4GgOYyTokpDTu0lLuxOoM&#10;haf+ll5XOwCX+51VMVgLCkaZCLYwMKyWrPunn/5Ellk/CIxDfZCGCWze6U3VsuYFW+2H3/2Oa7AG&#10;G9dNU5XS0IvS4Q1OTnf6X0psHhMTIo2VptH+eVXQvEhrkWzpXooZDfkHSqUw7F+bkDDY06qnLFaD&#10;usnm8fLgLLP3JAFjqMJfBb2MQ2/ZXpvPDlr8IGjQigWxaQtK2hbwOaaSoon7x8g9EQoCyNBmCOEI&#10;8u1ErdhS9ldyL5kYLqLnGQ3ZHfzRJityKvnVSdErS4Atmf0663Ad6YGOz9t3DqlrYl/24pCg1mSI&#10;HUtSqoiJDLznWP+gDoNa4ejwxF7kEwNYsObu7p9kedBU2YsZDel81igoIvYEkK+S1cN7MxI4BuBO&#10;5dOmJ0CxpqR4Hp4RvgRVy3qIvUHF5xmhH2j8Uw+Ee/Qc9/EV5MeT5GYAYhmMyMlSXMPNnMAGvKTx&#10;/a5ibfnNu/dM8pzvK3kWa4tNNK1u7As8EEHRWeTnJ3nosnYZlHZ8H2v70UmbCKiQPU9DH1cQNKDs&#10;ws92lsklf1QSVkAoiNcU4RzsgR1CBqCcDPD4zyCfPL08hfM3F1x3CkfccE+H3x/WBnz7Cg4fW+7/&#10;2NtJrEHv8PjEfglnM5JisWZwD+ldDmuKuBZr20iAsCJ2mwZA+DkA3/hOX75+1oDOMl8w/QarUS4v&#10;LlhLb52CiutCyXtVqQ9D+GJ8rfPzNx5SFvHPjsPV9RWvKe5/IoKgBwboDgAJyq+PHz+xN0xeuATs&#10;FnPt57ZRUaBPZTuw0hL5GQdj7799z15XTMaGmADIOdzDhiGzgdH74TMAK1DY1x6tBtCr4f1BAFrG&#10;tVna+xj1Bc5nhWCNrKFe3IsVHppInrvJQ1uorAaTf1CrMvwTfftCslr6rdJOQr0A2YAe/iowSc8p&#10;/eVa+SUzaZzWJoWUBr2Gkeh/2qbK5+WslhQTfQGwEmAOte9R7bMBzz3COUCY2Yv9O2yaeL7Z+xFr&#10;HS83p6egGY+TfCt/+OFvCKrTXX0MZOBu6dP6TKYf7gXWK/fIFNQ2jB4mN8ohmHoNk1FHuqYoJD0i&#10;O5vJy4encc3EHjle7/PzMz7bOEuQzI3Pjf0VNgN47vDsgPQ1mdHHPaPTcKuO13aL8Mn4u09xL4M8&#10;t4qf5bychR57dfyZE4CF8E4Ggz3un7+sV/zZNZl7cf+KH+04XoPforYEEcjDTTwTnZUgxEqs1uGZ&#10;YSVW8v4mTAZwOF7HfQxugwC/wFCPgrVlXyngZKrl74+9WunZVk9J76xzvpC909DrbO96W3IM4VUQ&#10;GuTTE/9ibTYVXFOoUeFf2zZi8CuFV6SaxlLnYOVQtn05Opj9yMQ9y3pIrx22Arb25gxgAENJtYfR&#10;SLJpGqKy+3sLmevG/13GJhpyU8pmQc0sp7CcleE379/F39HGQ4beYm5/o4kou/ylJrIsIEHFBoIA&#10;EJjlYgOElJO04W5r0+KeU5Ct6dFgwv32t99xkaPRxyL5+uUz3+v9+2/ZRIP5dXN9rQSj2ZymsaSr&#10;O3WvsH9GMtvHpA6HHWjZTIuJmwU2mIRsb/s+s7/gCZhYYyhK+PuUh5b0twCg+PXqRggsTHKRfIaI&#10;bYJEHTd6aOZB4z5mItPAwzqxU56fwASTlw8juNuZac0dH477hztvaDBRfeRNv7u/1XchG26WC4dk&#10;XK80XvmcLdoZFxw96py8xgRONGBxA8TEg03QrLEHWM1QliWTC9XSMuE2mbsXO6rLxATmuSc4W/5O&#10;Ve9SLAleVVX2iig4CS6zDwTldaYkK/69ZhNH8BZMOUyM2tpyk9Za99EpjfB7eeIBSfkwv3PHg+ow&#10;bjxosBCmAZARxrj3948uIHQA4Ds/3gtITX5wg6WsPDA2Lzl9q3JhF4zAwyg6RYg/xmJCSb+lPeh0&#10;rUab/jPRaSvz1r3DfRZClEqbacImahRriQEe8bPBXwPJXvjdPRq/K+KewO4wclNtGSCxJ99EN68P&#10;T4/hy9Vd3NSL7FOXvIEmXrORTUhj30aGx0wKdKCZ6ksXnmBGv33hIYZ73KUAEjPIKHMeB/soBtPz&#10;B0v+xww4lZ7qEdsudb+yXLJWCiZBumFwGp/eJzEbZ6Thq3lIqbl4Dl/Wz2LoxnuDghHPNfwomOAZ&#10;9yT4E+lZmcgm/fDLz0wBw88B/GJIBJ7TprJvhhiWd7FYxOvgc2KdtTzktZknCWQCkykDQEHP79J4&#10;jWgi3NZK+pscasJiEYzlqsj+eVMQAITvgMNRjbDYlMnHSiEySvVu2uRVtWPs4tBHERbsO5JkCtOo&#10;GPdhu82BLxuaOrtRN8CF153PzFQkqNCwAGDgTVEaFEahKwBH0k8lbY5Dl9OHCUA40KC2jC9k7z1d&#10;n2ToTn/K+J4pbCCF5JAab8MQhXIE3q/Se2JK5Q0WU5aeCCfpLcNBfHiiwlNzONj/S4EBqdkSKzVk&#10;ZlBK3VVjISA7NeBKcRX7sGbKdSVmkk14EzMYk/rEKindZNR+v1QA49P249YTVDXxhRvq0c0xm+mi&#10;/AuPtSlhgWYiU15SlzbxtbSA86PSacsjAe5krB9eGQGXZppkgDMIXJGz22j5XsHGgg0r0n293Y9m&#10;cFIyXZTZVzJklhlAvpknlyoKGzNCwfAG25vAwXxO0IypeWv5iAL8o1k1Bm+QfjF4RsU5CtSZi21M&#10;s7HXbh0yk/wN92Pxi31+6YCrmh49SwfyqIAfLXfeEmx4FggXBCgBCCztkdI5tXZyaFiwtBV1C55b&#10;KCUA3O0femhDGTmsPOTLN0MAUNyXC4OGBLESMGtj+cI+igrZMAM0FdRTsC9uAuwSFXD0Oi3zYCjY&#10;E0+1xEjWVZKbBzfKmhY7cKXSBJpsmbH/i8RtR/u+YrLq7OgtmefeP/lZTT6uDger7XfEIY/Tgwer&#10;KAoOcWvaWyQwtnByIc5SDMBKv15aD+uc7lubrVnn61Rl6bEYjvIs1Fr6zwL7Gu/DlK467EeSsFms&#10;S4/C3/7t3xBQSP7XQy+fXLDkUgBVYdYcCVuogchynOTfl5LHvXZ4fYYxS3+xHjaWrG8deAbbbsg0&#10;pQgRoAYri19+/Zn3um00OO0Nzm7YZKmO+frliwaq8fNDEgomxvnlOddaaeCsteoATY3YhfbczWzU&#10;HeCXbQhq7Y+0HOjlxayU3C0f361BPAAwaIhpkj5Jase+CnJQypIlXWTTFORpRWUVWCMLKZNSDVA5&#10;UZvSRO8/OjfVDHN/N9AODzrUqQAS1n1BqSwSnKvZkoDShs07fOPiGQjGPQIA4t9xnTENOD2/CLe3&#10;D2R1DUm6Xs3C/dPDLvW3k281AetR9S4GH/juXDPuMTQAtd1DWRk4EtsW/dnz04vsNQYx+Xkm1sEp&#10;vEopxzpGsi5rhkJBBD2HF6pDtr1Y+5PBeSmA5vycd0+QuDYE7i7ODvga9JZeryUjfkG/grTd2NM8&#10;bsLl8T4ZQO0MIWmdPDJdX2J+8Rzf8zHWxffxddEPff18Fb58vQ5XN7fxvZ5Dh+d1M3CvxtAHjLCL&#10;d5dhH4EcreXxGBg1GiDRs1UHgPagXoNK7P8A5jBUh+oLfYK8w/vwxz/8O68Dnjuoql6e1woPAphw&#10;c8d9CaQMyHMRePAx7gGo18HsAysR1x3gFtYhasLn9RP3zL256k8wzZgiPVMQy9t37+L1i71F7BHx&#10;GQG2PTN0rvUgUgNdWgbVVVZFYP1BajmbiY2evMJTUnvNwZY850BSSLJXKK04vIcXNzz4DDigHrgn&#10;2eSFgx4QZLDXIq0eqimcOPBNQ18HKyqogrD37u8dcN0sl7s6Es8x9jJ8H/qiD2LEMrgOoH1de+in&#10;ITBVcfHzIYkVdTYARrAKwXSvS/msAjy7ifej4escCdgtdgoSBYPM+TyD+Yu+nx6WkOaC3Yd9w4GM&#10;jcOLlIw753bz4kErzhIoe6hyszJlot3Xs4MlBO5h/wRrjr7yfZ8Dz6Ta2jo0p2MQzuChwpxWQLD7&#10;WGnNMhCyZz+E4QSCH9F/MXcAPSTtLkaqJRvXzrAtwEQb94u4yBAk9a/qHAY40srnKfZxV5T9LmNt&#10;Ank9riWHpJVrgkL2IxiYsodo5EffxGf18Pg0fPP+N+Hk/DKcxT0LgCGGGQDxYSGE73h9dev+e6Y6&#10;XmYZGUOARdfgIDcOVSwjZ+2IIIn4dQ7iPtouSg9Sl/H6HHD9Yo88PDqN62UTTuPfUSd8+uXXcBhr&#10;f6bjYq/BECpe/w839+GXu8fwAu/NMBHsg3fqD0VcD7GP3YdSYqji3rIGYBA+xT3ul9ifBuAC8ZMe&#10;x0/2Xfzzf4z7+AW8mXEmQKmRPJixdw9ixO2kTtoTaquB8PcCnn0IpIt7UEugb5Jf3yiLoAFe6aVy&#10;HOinPhN4CCY4wozICLT1HM/xfrAv35jJCqmWx3mNnl1Dv4LMRoC22IsWLT57Gf/e4OuHprQ9jQe4&#10;xFeGaYfHuL6v3hwvfxTAJxnqZDNkTLALN2tg0mCi3nqii8VQl2JwoADHG7w5O43FwBl9rMCmAxPv&#10;2/ffhO+/+za8e3sRN5UDbpQAD0HxxKJGsc0JwEYJsXsHS35hgGEnp0Lqscng5yh16CWFOwTlOR4E&#10;X75+YXQ3AJB3774h2w0NwN3dNdkRSOwpKNlch5vrG74ekGksctCnsZhKs4+4oDt5zcjLScCMDLoD&#10;N1UUJB2nzrtGFaBbO1fzgCYCmxylpZVkPDAGLSwHTIbYYrMt7SsVuPlhk8LE7DouAoR8FJ5InPE6&#10;1OEYZqdB09TePmAb0pG1+exxwS/yNH7LBbsJD3GDReOEA6qtRSXHQ9w4SZjT8/g5k5cdGyY0aoXY&#10;Aq03dxShALfSNB4A2FW8/vDvwHclXbobsnSYUyYAONu10yd7FisoBgoDXQAWOLFPSXtIEqr0/OE5&#10;YZplrRAMTmvNVhoHgR5LFmqlA0hGTfBg+sp7ueVfjEF3Sh88OgAupwaLYBULxXVYxg0Q14wo/9Db&#10;Y0XeXgwzmfQanHq/rCgJTR52nLpPmqLjO4K1CnYGQBCALZTU1M2OXWEj8iJ587Dpq1kgYC1C8kx6&#10;Oja3+ExvaLrfEQDHqn1aPdHTCvfmIB5clVldDCJxchSSTpeUzgmgAKAB81741+E9nhHoAc+/5EtW&#10;FbsEZqPMmBbDpLfz2kBDlZKx4RMDYB9m81PcZWTCW7GwwAErX8dtVlIWZhURaAoCSBZmt8q/sXQq&#10;0cQmkMBdW9vPcEtQruEktbW5fEqAFoOp4XRQ7CkUSlg7WIvyn4NE+4XfkRN8RbfycEPDg30J7wVj&#10;6p6+hmMGj1WEaVo/0ldpsKGufUgW8ufE59puOyeUNSwACzcbfaff06E4mN0x8f6N9HxTgicbQHqZ&#10;dG62RxbsaMgI9CZwmH4dY5a1Y52D7QTQEc8fQTeDAyikkiG/2Dtu8rvOt2bMjJBkzl8aNEsJrRlH&#10;gDQRrGV4jGWLA8vnnAZJINfSv9rei6Oln71luim8AIVUkrHCj43fC5NSfF82sw6GaOoMZgWDZaWZ&#10;4pIaln/ZeZsNJbBiMjNdbEKl2Iq9IsPm2f/l7/V/aHuvXcuONE0slt3meJM+k1mGLNNVjUbPSANI&#10;IwgS+jUk6FXqQSS9xIyk+5Yu5KAbTUnVxaIn0x7vtltm4jMRO/tuBuiuBptk8pxt1ooV8f/f/xmf&#10;B5YIm1mfDf81yFNYUA78sERawRdFDvYIbsw5vOq6vN+KVi/PFLIPSbPSnqhmt7D0rLKcWk1YcLiI&#10;/NG28ttxLMz8KvP3TUzg9EG4LxcaqAgkG/NrJ7lmVWx/XkzKNLgREER5d6VgEzFTpAkWQCzQjVJa&#10;vHrpxFUzYZloXjXbUKZBAU7yINNr49Kh0YMHE64x9hB8vx3LfRm+5AGEGmWxe5VgPzUArsZA8pw2&#10;M8YFqFQ57ICMw1pDosHJ3thrBXyNQe4OsVEC429vrq8akg+KE0nx3UsZ+4eU+uxGbOIBF58nDFaK&#10;mn82me3F5vXQSbwy7U6S/HTPtdgTqzO9Z5GfmwRA8x5WZZZskAVeb5OTxe4YJAM1a26bcK39Hl6h&#10;UHXUlcB4/fxgOw6tqywHKpINQZVDPSitSmxTAvSSsg+2KEhNKtdaYtXb53JIE3UC5UoclgIhSdkH&#10;DvLICKw0JKCEqZM3UOvwGfg6C/jcrt/sK2k2bmKT/3OBfQqYEnOOVhMYasfCHF7RL1+9iLXwC0t4&#10;axblYnS0UmJg36EXqdnNBnHRNBCI8HPdmxWdmYG9FQtoxHrX6ikRmqnYa15PDMBX9goFwHZ++VHW&#10;PPGsQA2F2hQAB9b+x48faR2Dc/x5/MwYJB4cH7PpYwgKfQZL+ihpbVTZOmEcxQ7mnhjsRZjTvwvy&#10;4Mcuse8GS7nLvIewdsPQHOQCWwCg6QahAH9PIBnA0tKsVjX5gcP3FMq1dPgbB4nBMkEA/Ay622TD&#10;9MEDSa3PKnuYijgu6VvZgKW2ZJ9DBm+sqbD3gHkPzepQ2LNWo04Oqg5PHoV3Zx8pqUWDy6Rt2wvc&#10;315zCDh2On/oG4Z71wmIS8xzMpvubjWABNPMk0T63cXP/OrFy/DjT7HOaSsCd861yd6IhVPlsTYW&#10;9N7rya45j30Q2UwezNA3nWEfkovBE/uefs9j7LHmYTqPNezUgzgnk7aN/OX296aUvMIXcNgMvB8t&#10;VFxx3V/frenfN2l0hqQBCWWBAKNjr7NYdgQMr2+XNPC/hf1MX4T3sX57/bOfhd/89jfc2zn8x15d&#10;m8FbiDldW/FCRchizSEQ5ZaUWofw7u17kjQApMIvW+tHQDMUKa9fvY7r/YLgy9mHj+Hi7ILAMRJ3&#10;AYTeXFwx3fUWIFRcB69evqSVE54NvDFAFHpwVrLWAakD7FfsdZAHPzo9VUDcwy3vGXpanGEnp8cE&#10;q9qJwDucXaMDbpgK78BB9JObrsshf2WhgXvyzyYIBv/8+HxT0t71Djta84zHmY1n6O72Un0qah2q&#10;8KaunWWDQJsYDKdItOnYsx4fHtBTHANurF3IfykrBiPSQWO0tTBBJlksjE6fxvdCXQ0wLgVogOXF&#10;AfJ0kvdq2sV5cAVW4ZB9kUsSGtqqZf2Ez55SiTG4hRoN/0OPU2fLmN49vgBIWj1NhGPASqppFM5z&#10;dnZudm/De4nPDBLKyiAea78EwuBZj9drh31cmcPXSNqwVJU2ZExErrhXVK5JYR2U+me8DpmBbUvl&#10;V2XQPgUU9lnFIruU6VxWINhbAORhb6G8H1YAsT+8QUCJz134KYYuSP47huxFSKb2uMmhdPiHdiYG&#10;c+ngHQwu8Izs7R6FX/zycwLcj04eKwQ1nrkX8boFq3oq1rs2zXGAmexsihzSIRuVgT1CoLoO623O&#10;cBx5pfb0vfzf/6//O3y8vAn/+l//l7Ffe0MQLcD2JF7POXwq4/W9ivf/fdwb1ix9FfazQA+BoJb4&#10;eV7E5yF2CuEAUuh4bW/jubCMe/Kf768ZGtTGj3Qa686/e/Hz8Lxow57r7XIQI69kb9zlIRowD4Qy&#10;UVGEnp2KJgB8FeXwNYfgHogPyQJqCKsi9guT+GwguyKeh0cnJ1YdqY7GnsEzpgi2J5G1GlOdbQOT&#10;wt5U+hU5oG8KUks8c7E+WwzY4OkY1wkCj0DSwvnGz22WKcqwFD4HwLVIli0A+44OJn+gEecoZl3D&#10;hlhyyA3lHTD2XOSmtalViO3OW9K9T48Pw+vPXoUXL56yMMZCvL44i8XFXdzwLsKbH3+gL8jj49N4&#10;k0/Dk8dPwrPnz1hkwAwflGdKM1EgI722W8af32GkcBFvzO5sh+a3QNnJjIHU92CPhx784xDIcXJy&#10;zA335uaKmxr+/vTpUzL98NC/f/9BG8NcqD4CHXBw4QJq+nNBIJHyFEtk0Ew/eCKGwuA4PgQ6dEtO&#10;tlqm0EoaWsgEiAURjVSxKa8EzKD5xm1jLDbApVGBy0D2H+B9B/Cplq8h1vskLpq3H+TRdxOvOzaL&#10;R6ePyG7EJAAHKh5gVIygd6OwGfjdcKjd8/pV9rJBktEDAZ4Le/YUpK/jHr19+yZ889VXTCX+81d/&#10;Cn/847+jlwdCVzix4ERGUjJsdtz4CoON8b/fw+wWZqtxs91Y+sH0n1gcYNOSXE/TDk5/Bvn3JCN0&#10;piXRo6dh0YPpUmMwmcEqDwtu9vgsMm+uZIJeVtlInNOGcltsr5gkXFkGKrkh7ik21yklwmqE4KG4&#10;Y/8WHFYMblnLGwONUUNavLzYUOxQa2/QJzH5wBTFgY21gAMRkyHIAMhWgQH3ZEcsEhQeZvGg2L26&#10;vlDaY5CUhcDsRl41VVNwCjk6tQtejZRFOdGsGu2FtFJiHBieo5lnTCTE5AAbPsDl+R7/HUUUNhv0&#10;4x/jelhuFJ8OsK/nhLt0iqkAnbShowiDXwr+woQPjD/4u2DDgqk6gez7ZTg52lejwmQsrRmA82B2&#10;oWgUiMKMpVDZrDe2JPEQn8hHqJcfJyGSQiCVAO01f37KQIhektAiZMlpkub1lrnI/HjNZOi3b95x&#10;I8X+BPAPawJriZL51YLNNhr3KYpWBM1wGt2yuQJgXjgavrHZr1I/NX2RQfB28g4adVHa57AHUwGF&#10;9VoA9KiGlxt3P/pwUaoXpf/2z1qP8vPAO2ACRoPzprVxqxLisA+D0k8J8VQTzlT4CngInHxiT+gN&#10;mtVOhMTBST8xS2uTbESgy5Dp/80nnylJeAs6JcnaAJMmyW0bY0Cl18sombclfSzCAZjCgDhe7+KT&#10;tMOh4ylrI38xuZebpbzjKBVq2SwAYCCrwWze0vLkKheWxScAxJjZYnxtMpTCNuBkou+lgdGG33nN&#10;lOiahTZ95swIGsxQStcwmV6HzLZMRrpin9LY2t8vAS2UyQ7rXPgk9g0AL0rBK7EsR++pieUMRj1D&#10;qhzUkFh82isk2UpeiinpNwFlydutTqm9QcbIyTeLISxMOVtZsmAJNIMcksdhYRbjkL3jxDITa4+g&#10;ihOyC/sWCQAoM4OrsPxXie7at4dR6bdZWu7ptKbZYgEyYR5embaO4/CnFSiOZ1aAauXxZ6GhTJBH&#10;FSQ7lFYbcEER3raN17OKxIoynaUSRJ02zrNio2AE2gSQcQVPvlIFOz5HXZkVk7BNJ9Sl5Dyc+WAL&#10;abhND9Qa662URQTSI3FujUxGnureYq8xy69UrDvPiJRKzQIx7kl1WuMEz6ssF63TM5Gk4mVae3iG&#10;HGxRyQuQPqb2stTgR3tn8tlN4TlaX2LocaBSmYBbFR6olJYMJy9RvQ/Oed3rMUsgKbFvxFTg4MPy&#10;zmTu3luq2zu5WkOdwsnANrQmEC8QCZ5XSQUiKfsgKXWla5jAz8EJhuETRnEOkSlG+6z986bx0hu1&#10;Km0D07DR/eJXvwq/+PnPJS23h2EzneTgsMTQTvtaZZlpYQ/CkHykPafvbMiv51DG3Uz2piR7w2cd&#10;z+bDw63ZIiMH4U+fPg5ff/0XXtsUEIQhEaxHwLQBI3PxcMdaBnKvp8+eh4OjIzapxwdHZFOloQPC&#10;vFKTr3Mo2Ed4mzSc7kUoBfYPft8xbM3eib14UDk4lZkKoHg9UH9rcQ5kfvYGf3lmGsCDzx/X9Ub+&#10;wxgYA6zAz318/zFb85CJaNsE2rbYUgJAx5RDcq3n3lLImmz1wmEMdewh3oaj4xO+FuourFUMBwdL&#10;3wdLiAEGLgE64FyLnxGBawA58DsAXNdgNAH87/o8lNv0YrKkBM+UlC0vS7PKAVpiWN5roPDk0aNw&#10;9vGjkho7+VsoOKGl7BaUk97XeuKQv4aEhDZenwX7DR3/I2vDNNfB3kd7plYDaFgfwe8PwDXqP7wG&#10;+iDJclfh9csX4UOsK9uiZo24sz9hOMDO7mG8XqexV1hwvW3sv0XpejHmQRqlj4OSlB8IPu+GV68+&#10;i2v1CWs/9AVpqM8ebmeH5++wltQf+zEAvkVcs/P9fXq1QQ22ul+Er7/6Ovz9//b34Xe//SsREuK6&#10;wCYNzz540V1dyU/8VfwOWMcPsZ4HYw2sGVi/fPzwMRzu7ZFwoeTlCS1d8Ozt7yo4sHYoCM6P87ML&#10;+vqhJ3vy9JmGvPG7vYr98dHRcTg7+8jnGioV9CMp7VzM55aJwajrh16Md9g00e7J5g04P3cYADFh&#10;gOPF1SWD99AHv3//ngAfa0H2rnf8vCuG55XsDzaQOZKx1xEY2nd4JFOSqZaKz3n8rujZ/vT//4nX&#10;BCxPPNwALpFGjM8C8sjSACQYsHhmCW6UhUHAKf8d743ASACe7PHhS2kJ844DH3Ff8XOoA+/YLxRZ&#10;Slna1qShJ+WSQzswDqG2q5Nappa3M2pafB8OyAFItwIi3755S3Aa+9mPP/7En8M1B+kBpAAyoOMz&#10;BgIFMAcODVGPxM9KS6W4DkBooZx4s87KNhEBhnB8dKjQu/jvICkN+QwbWWN/jPcc1xXfl3011XYt&#10;63Q8/wSbYBHANGUx4KGaRE2B4SlCweDziN8n6aYtuT+DgFJYWYAzZlorH2CwT2ZiXo+VmPIbsoZl&#10;OYC+nZ7sWBPomeFXuglcR9gMsP/Re37pPXa5yiEkUhvJGqeyuoj3yYMFkplsX1QbgK2GmtgLFUQr&#10;JTCfXV6Ev/kX/0l49uJZ+PJPfwz7CFCMn2MVn0nZdHThLO7/d2Ckd2NWmHDAEr/nUbxOr+MZujdK&#10;WXUb67YbnF9x3bzfKIjqZawn/zo+h4f3sZZaObm9UG07dsnv2lYZtp2ok9Jl0B5F8katsweefRzU&#10;gcWJ2mMwiDupwqKIvXLc1w9ODoll6UyUAqtOdmXTGesxAfNdlruPxmtEfNewEIA4rSGgSgIhhcrG&#10;ipJk9I4A+jjitWVGU0se3jm4tnLdM1jrxF5lb97+Yd0l76LK/iiVhMNB8cIy5A6ZHooiCvTto/hw&#10;ncZDBzHu7969CT/99EP86z3KNum/QyDghg+9Xj2E67tbpz9K+z+SjvqgiQuAFTN9QHlsW3m/4UAl&#10;/b1bySjUzJRvvv6KSD82Z/mKPBA8Q2MA+cGz58+5qPGw4wIex4P61HIEsi3WG04wya4r1Ixgk7lw&#10;1DcOJkwzAKSATi6pSMmGHJ/z/PKcVGiFAOx5Yh7skTfKhwpFyVJmowXNQu+zOel6JQkSpm64idhU&#10;GaggJQ6p8zVv2OAGdSS7CBuKpHpixDFAg6y5ZUbWAcYpyUmMtzt6k70PZx/eh2++/17/fHYeN807&#10;Uo5ZYMXDEdT5FeWnCxfwBadi8HAUJiAaLwAD+gNy2q6mT3p3bSYDmXGbTB9N4B7A5JQqx5/ZbCzL&#10;HhTQ4QAJTLKyHA3T71aTk2EsLJFU0Ue5oCOpCWaUMj1uWk385QEnlpQo8CMP053dfV4zbG5MZqqb&#10;zNrD+gPAzOn10Nk7oVN0epIgYtParAnmjd4sMEHSulUSESRJicUCydwDWSNi9IHqjeuNQx0HK6aX&#10;SIzqPRUrEhU3c2pkygvPk96sRfpbMQK+z5ImSWa00aJ4gvye14w+fRcEc3Ffr28X4eZBPi4yvRW9&#10;uBtHy3gHTXqHbWy3lUI0fh64FitSikEjhhcD2KwoAvD9MSHjxN1TqhQ5vjHoQeCglN8em9CUdD1I&#10;S0hwkodgkVNTax+QlCrjmq43lpg13p8EhELu894S/h1M/WrJd7Bez87fh6+//Tq8eP5SyZQGdXCv&#10;wX6oOI3c5x4/oyxQ1yIxK1aUS8iTQ4l9tRlRlRPR1izoa3vrJWPgwhNZ7AP7ewf2SttK4GDmPXHx&#10;gPVg29ssa07M1WCfwwQMtk6qHbKxvuQ4hQGAwQAYWLZpigkQHY1d6Rh7+t345zUZHrJEhGBSUeUm&#10;HCBGU9UZ1Ek+TJWHJGwixyF7iQVPvugpWOv79ZyUigmNgwmHGgBzNEVoTGp6gM7V1HNC2JA9qu1H&#10;z0aS8o4Ouii2aRz5/Tk1plQuGEjoJDlLvleWQrZkZRSZcViYoaWiTaADwRfKpLZTzcTkkVXC1CB0&#10;lcMs1JBvcnOcDvw0tWbantMoeydSUmpoRlxl+etory5OA91UB4cziP0UMlCXAheSHmA0UKfAlrUh&#10;0WIb7GCW5FZCWlqabGZZcNowi8hgb8nBgP32WhZmeqUEscE+eEkbnCXNBBgsPbV/LNYvi5hKe/tq&#10;tRFzntDGYEZDyLYfYBqX9u4FGxSvi0YA7OcxsaUd6AIgL60JBStVrHEkY9vY12lQWm4OChHDFlKh&#10;4HtZVyn1T4Mf7FlMoq7KLKurfFbRNwieKrACmM+4f0BiSLYqJPAEB6dsiGib4cIQYF+VgdqCZysa&#10;ycKeTKXXlqbyzhUtUjhFIAOAkljvEYkt8YkqReB+KPN0OWu3s5daYgoa2rYPnvZwe32WtQEGsZXH&#10;JOPx2vvU46eqG0sk9We92UxJ3VCVW5BLjf+Q5cVp4AAwlXsTQBifV/JunmbmqsiuaWCUf92BSGMG&#10;nRgs8s8I9tFfuCzzcw6mOxQuYFSdxKZ32ooFzuFw+MSSoJL0urY3MVOza/kqDkMC+UOWdXIYGPQ8&#10;KBRldBq39vAUMIf3wFmMRgbAGc60N7EeRmVxFxtwqkcgqSLTpSQQgD0ZAODe/gEbq+PHpxzKB9tL&#10;VMkLqCxzOEhi1HKdhMKJmqM9RbWvwOMJtaPSKXuz/sfcqFNuyyH5isELqIXRh5CZYL+oNHho6q0P&#10;5YZrveJnZ68yFgyYYBI36+2V/CZrhfykfbU2cwo1IQbgXLbxc0FmRt9f2otI/ovzB/sS6kPI0hAE&#10;MqCuGKQsoD9VPNdv7uI5FhvzWImGw9hvAHRrWwyVK/4d+8v9dazDbu/ia8vypRhKkhk4cIz7C4dl&#10;TrKHGodMobgXXN/eaqAf+wUwoqGiOT+/kWfWeiB4x1seP/Ny1evMMXNae1Ss0+Jng780QDvIA1er&#10;zmn0Hg42JaVn17ercHy0L2sZ7m0lwRicZ9hTMRwCKHh1t4r1jEIXdMbXHHwu1isOw99/uAjPH++F&#10;o4M5iSAEZDeDWVgjB/UrAtZaN7DWQdLur//q1wQz0TsquK33QH8UUIszadR1wpDoOtbxVP+w5yjD&#10;l3/+M4Gj43ivnsdm/8//8GfWUgjGwOsjwO7q7JI/94tf/jy8+eFNuLu6IUvm+uM5QR9ICMEghnce&#10;7KzIJos1Ls4BAEdrDA5xP29uGb5CJlD8b7vzXXlz3z94PBhIugBrvKPMX0Nf7KsApbH+EFAGiSsV&#10;KrTw0R4JBl/jNGw8M2BQos+A5dMsPpMAGzkssOcn2dSjOoZh3DDgrvXeyjrHUmGqByoFASq8r+G9&#10;Pdo/EMkh7ikvn72Ie8WbWJ/tsOZLIQ5Yk8knF+BbZx8yBakpKAh9HvY91KgI0sAZR+uNIH9KgJ2Q&#10;G08AjJuFi3V5Hb8f6neAg5D0jkPIfu21wzQgU0Utn3yY0RPA/w/902X8vcp7KyTQ2H9wjeCTiM97&#10;FO8l/WwxSEzAHpR/BEknrIsBFo8engFsK2yzQIUR6+g6S6nxOksG9s1krzVtee1g5XWN4E0Hj/Ae&#10;jfLB7e1tLhuVgtgJe5XYEw5+VqEIwzMKJji97aeyqcDnuLu+Z09Oy5T4Z4f7B9wTdg8OGMxBhR4G&#10;cLE/Q28vkkShoDzK+Lucgo4aaM3Q0huCnWEUYQZ73y58/NGLYFB0d6tzFP2x69DOtUYKMBuG5Ald&#10;5YAvFx0coFLqzTOk4HUE+/m//W/+u/C//Nv/OXz77Vdhv5qG5/uHYYhrgzLquD9cxOt43+Ewj/c5&#10;vuZ1v+L33o/72q92D8KjoQnH8VqBjXcHEHFWhe/W8frEZ+Wv5/vhb/ZOwm7cywIIUNVAD/gKey4l&#10;Q/b0JWCmv0rLvnENSvvfoe+mx55GVCLlaHYY+7Z4r4EFxNe+QHL8XksbLkh7GwOI6HM1sPvkDCsV&#10;3JRSc2ccxgQP5oIzfTVoaqxikVxXqhb8M7xCK++5NkjOKd54XiulddCyQAPg2Oc+Opr9gRt9K98U&#10;fC404TTwjw/i/i6SoURBn7SJllmHg71pePrkUbyJq/Du7Q/0zWuagiEdoAMfHx2Ex48f6TWLkTR4&#10;TtZAeQb1+OFe3lVGUVFsA0kWoqlU2NOjY/YbaOxRnGAiA6PTtz/9RLQdBxIWO17vw/u3YtrFhfL8&#10;2fNMGcfGjBSh0UU0iglQecU40UMfHL+Nz8SE0anYUUD353FTBasONwoTUBx2YFxtLGN69OgJNyBO&#10;ScqGYAAWPIDI848XZpT0PADOLq4J3M3nLVcLQhxADye9P/5zUW5lU4u1JL6784kR8aWlNgLzyKLq&#10;+twc7OzMGDKABYKGXtPzgUlcc8iCSx3u2GiwwbyM1wiMyAnZhjKYxXWmz9xa3oi4B5SWYjKAgxph&#10;FNe3LHwkPCm44aAvRkFCsArTURrkjw7LEMNCnmRY3A03QGxgYFZCpj2bzsySmPJ7IEIckwCFldTS&#10;0pelk0S1Edf2i0lG7SgCcJB0lKaKWVhl09l9/vMOk1LjIXt9xYeOxTkL4fu4nq7DgOk4jefVGNN3&#10;jAbFqy24YGlVko0BUKpSDHkpwBjXcU1ZdlznkPv2SpsFc4RMKBx6Tn/tPylm1gSFqwyQVabm4rU3&#10;ZoqmCT4bpLghAsiF8WuSRHYbGa3C+wRFHIyXAQb2o6jQN/G/3T4gWUr6/87eU9j/aNQai7HVRr6D&#10;OGx7JrGKKZKkZQMTKwt7jg3h1ctXNPGVFyNA8mt+f/osWaaI5xtTSaYgt6Dat/z8lENMGgcqDFtw&#10;cZCEmgAS31ZpsQAcKjYIS/t6aAhBry2Ep0D+48RcbITYT2DMTPZyvHZv372JReCJZclK6kShINni&#10;yCZH8ohV9iNxD841zzQ9m2knv8Xa3mI41Nh4O5QnpZZO2xkPOhQxeE9MpzHNX6yXNN9dOHSncYIn&#10;QAV5V9WW3ErGM1qKxuJjGG1gHxsnmGF3YqnivRhigV7CKdKU1+GfCbgqHRcvpiarz+y3flCCHZtA&#10;yJMHNQCi6DtQpxyzwfhos/EUNJIkmQwhsc8SzZd7eavIo0vp62Q04Lu2E/pb4nkv7fm16NaZkSOW&#10;WONk7dKy4nSwKeVxNNOOPoLjmEGk5PElzy7JiikNLbe+U6V9O0qz+kYDlLXN9lPiKpluthvofXCn&#10;hrE2u0hA38BiBkE0Aq/FhGx4Lw1EjckzUNNG7otVad+/OkuC8zNgU3sCY02TgRzVDp2A66Y0fpAA&#10;DntCMSV2zQEAWZFlnZOGS4d8hKLcSgn6zn+mBMZhGLaspULPWZlTmC1rSQy0apskW+RQE12zJLUp&#10;P5ENi9U1oY3CgyW6MMMHg1oMy1FeqQDfnNgqgKxVsboRsFFTotsIJDEYBjBuMLs7sWjRACXwHJ8V&#10;DMDJbGbvsVEs3ULWFcmHDMBd6cFLkpOClYGwEDEHFa4BgBoG6g3PIYVK8XPCAmQ+J7OliIUpfL/m&#10;TMuz6TbuJ33/LCPP626UJLxQs21Hva183kz9pFwdPChBF59YlrjXKTQnKYMJepX6d1xXncvBEl8V&#10;j9iLCbTYQLoua9sCBK3bTWeFsRhsYqkaaPeAj1Jmphxqsix5mSSduChp7RTe64MTutO6aegjPM/P&#10;tgDI5Cco2W+616XPpJRCO+QQCP29NqiNP6+b+T8b2KdE8mIrX0aIXGwwHz15En72+jUL9HS2a/+q&#10;VLSDZVun71JuvVXtCcpvNJiFZZnm0GkgQYYmBlbxWiJJsnNYSrJkYbAFGtHJLHz8cBHPwgsC3q0D&#10;rSib3SwcflBwveP14Zv18rPPWP/RfN4BRPx8Btxqe00mRmLXbfLaDGYh8/l0uFefpc5OUoZPWjwT&#10;IUMiAB/3TAB28DRjcEhR2qNY9hYzey6P9pnFec+hUScgemULE36WlSx45F1YsHFVwNc0h18kf0Bc&#10;R4ACndOkEZBWVGJfQJWEWoOMSe6JA4HmdBYVPPsQ7FEQxK8a1bk7891wf3OvML+d/dDHPQ6MsWXs&#10;Hdr4+RZkJIp9j6GU7E1GqWjwrEDVxPde8fxvE9PdwWPwl8b6gEII++8C/tttRe9AMrVLBb4FA/ij&#10;JebnZ1es6Q5iXwPGHn2i502sRfqwh77E0nfs1w8PK+6xTbLo4KBOw16cLwj40CAWKcOdQQVcv2n8&#10;3Y5rbN5CWaPU+yePj2P/tkd/u7PLG+0pYRtm8/u//uvwX//d34UnT07JkGvtvUn/bEv2UVfSm24p&#10;bz56pS4gTb8M51dXZFFO5lMOpxCK8pe/fBWePH3ChNyffvyJaxC+dA8EXMvYk12Ey7MLMtcGMMJQ&#10;yz088D0Oj5SSi9oIhBIwrPDP5/EZApsKv4f7AZYg+qaD2Gd8eP9B51gjVi/WMvpP1Na4nxiKowam&#10;5HQqixX0CxgEbJwGLSWRBiOQA28s1yztm41nFTsdADPUUFCjrB4WDggqCRzikdyslHwLUgKALAyg&#10;GHzYSlVzcnIqZldd269dgzP0TPA8hAIOxI/SSeNSSyX5YRU8SaVSKlgBx6FH3fLZBDja9WKWQTos&#10;P8Rrhn+ARAMyAr4Pfg77TuOgKRB8oMDDpgdAlKFt06mYc+7bpJjY8Pm6JLPxg1Ju8azGNQKiDvYo&#10;hCTiHNLZkgYyqtuo5onrHCC6PNp1pvMMpGohZNssAHk7VB6IOcg6zAFz1/ROF3kCw/5NJwATuASl&#10;+o1C28pKrD71f2JCgkACMhF+XoPESoNAqMOwZ8XvC2s09gLjyJTlwaoipBUfnzxmMBAGiySzwI5q&#10;s6Tn6d3dDe8vajoqeRBeE+8nByrALwaThEap6Rb3t5Iek0mJPv8hrLsV+9e2kW3JA9VR63x+4ewC&#10;XjPYviGBgKi/UmJ7DXVQPLYurm4JWCME89e/+3345puvw5tvvg2HqJfiHvEULFEAfItN+PrDx/AA&#10;XEitTFj28bkvhrAfP8fj+Nq/n+2Hkx4e93Gtxu+D//4AT8X4Rr8/OAqv5/uhxRm4XvK+JDWJAqwU&#10;TDLYBgo2K8FWRxiwysZtzJ6z8kBWX466Jg2zCPjH3z2v1mGyF+/F08fGKeLrg6nZ1NlWR5LwznVP&#10;yCFqpQO5Gtc1af+ligIqLjBv2X8E9qkgORWj1lRTKRir+FRRUIloMdq2qfY5zTry9fPjP2DTYYPQ&#10;i04NVg9MI3GIABSYz1oumOUSfmUdfA/Dz18/j2tlFTe3dwSkyISIVxA/j/Tbk6PDcHV+xoPsmMyf&#10;GYsFNoTjQO3/ihLKidK3Hu7FloE+GfJH+PBwA9xw03qIC5G+d/EL/fTTWz58ABvxO5CUYiIBsA6+&#10;CI/i+9PMk2BTmSOPweTDwb+2txoKWvwdTSDkAEzciYuNCaxNawlJo/CDbiOj1yTpjK+NxBt4/9U+&#10;DNc2Q0bib7/ubQprORgTvgbJAqaNorvXkurgRjI51SmKlEg+bIz61vQsmbaN/fQCNzg0iThQMMUU&#10;8CSwDPcJn3U+mWu6XgWaMtcpSRPy5djIw8uoslE8F4wZYfisy/uF2SA9J8P8XacKhcSEcCAJJpLF&#10;J6ErnU34aQpLwEObJqcZoDFjk03BC/apABDDKHd40MXPla47DkfeQ2jT7W/Ewt3FPps8NxVi5Y1K&#10;VW7lB6eDTfcRa2O9fJBxM/xI4CMRHwIcPthAsRFCQonvUQzylusI3ghNx/QH12OfRqadwbYhgz4M&#10;eaHX1iTRCihHZDIbJ1oNmxelEsrnTyEcYhw1NrUlsxbTS2z6ZmvQBwssFDMpIEnFpkmvy0aAh0Bl&#10;yfMKsuVqmcJTglUTzLuIm+zN3crMCJlSJzLFwwbPvlmBvbyXKM/GBLgbLAMpWRTiU2DKAHkLCrUX&#10;z174kFnbt23LMKPkLYxORR54YKLBwECBfjSdJu+Vo+AT6ICv1GeG1ZbNpIl1KbNq+xoN9Ie0J9Qa&#10;Mt6fuNZQqAM8ppeLC+Y9eqxUHBZAypCSYjFVTtJY+otYUlE4OAST9JJSmiX/EoVa62RBw+WGnwPf&#10;jTLRVccIebFtdQBi6kapzXyWmX2tk/UKSy8LAtU9hwWNpYIKtmjNjNiyZ5TEK7YEPf3oDSHDYAB9&#10;naeIYkh18iHF9JsO+ZX2wo182Ch7oF+Wp0MNCsIFvTfwrHIo8AltX0V+kxNlQ5ksxgS2BR/8Ah5H&#10;Ng1KBZanW0dPL/mfiIlUm6kTtL7g5yQjOoIlIXnzEVQqMpNNBrZhexAPvR+/imnJmc0XbGjPMJk6&#10;J5Gm9LIUtpHkXPg8BEYdjJOSSpMssnBqeAIKk3H+MHb0NQz2R8tgaKnvXpYyk+/WSpQuPQxB0VSZ&#10;MVlVW9AyTXvpp1cVOchDwwX9PSUdJ88PenOttbeI8aumsnZAQmLaVpYb4p4NZF2uzTqUZBTNd3p/&#10;FS1lXquS4229DFMo0+iJbg6N8EQGqy2RttLP59RoswYoRaglG69Kp1gP8sjE+sfe2PHcXPN6oXkR&#10;e2Ukw6ew/DHZN6S1imENU9QdfFAzVbvO3iZ4ZuG3xN8ZNNxROuFMIQYYeDE4oTYDdshDtvhiDtIQ&#10;aIqmdsWgjl5SXg++6namoJ74GpjA12Sai7lQJIZwo6TTJDkvyjKHsOh/Zf7n0mu3UBx0TpqWzH+b&#10;VDlY/p0k7ykUi2zSQexgHXijWQ96hiUDmogpimdy7DOgJ6y9tMy8yJ6NrBPs/wnwszbYKKarvHC5&#10;FpNc1d7Hqe6QVG0USDDb2bIBnYZHe4NKDdagi0DPuCJ8krhbjDlcrEx+tPYOZRBP+08P9qUAn8To&#10;TsFt8LH+/PNfhJcvX5K904D5keKXKgHXiYXNBslAb6ImClTpOBRLwGW6l2gkk+8o/hxnEtaeaZUc&#10;ZmOAqWAHqT4QVgUfPyz7q6szNRJgECJR3mAXgJDXn33GPRrrHsOvwqwSsh8cjJW8Q2vXH4WtT1Ka&#10;8uh9hwPLYfxHzDz4/Ynd71RK7leyslizKUWdHPJ3o59t3+XU5hyAhCAPSnYnPN/p07dUI456ijK6&#10;Dx/0HENmd/9gZccOrWzUbFeWuAcDfBoGAUDRQEvhSRhYzac7rLv2EEQwqE9qnGhcOowJNdXE3lp8&#10;jV7MXoDAi1i3Le9u6O7H57tQuNzGtTb9xeK+B6BFfno9z1XUDahxCWQs1/Ye7HLyc7q28GCe4fV6&#10;ef3S647BN2IpbejjveFA93B/TiIAVU7dwFoOZ3Thug7G+fg7lB4KAdFwaEPbgzH2J6uwtzPhcJ9q&#10;i66Qv+kufldy/UcnR+xXkus8gkIurm7Ym/3n/9l/Ef74p3/IwT1YR7/7m9+FX//m1/E7jZSuHR0f&#10;sNZNvqb42Q2/NzzNdviZEKD3pz/9yUmxAqW//fobguG3sQ/DMP4vX/4l/PIXvyTwBqBjs1iGL//h&#10;H8IXn3/OfmD5cM8a7h6sLvSwca0AEAbD9Sh+h9EM+sckt2xrCKyd46Pj8OHDe/asIKEQvIv3FtLf&#10;87Nzhidg3cILE70Gesjr60sROfZ2Kcn8GPtkEkvwnTwgxbB1oMplzSYfDLk0GEFaMfol1Hnoa7ql&#10;hs8pyKc36QVSXhBVICWFt6KeiTX7hs9efZZT1On5DN9qKMzmc9oeoXbG8wAwFFZZDGeZTFxnDOyP&#10;sV7TUJcgFRVfYvvhu+J3AKIygZh968yA1WWW3JIVh1oD67pRj4R7snbi8evXr1n/4X7g78+fPdNw&#10;GmzB+Jzg2UCf+OTpU4E6lQYZR8fHZBBiaIHnEGsfvvIM+9rdl1JnuRSoEvc3eOnRk3KhcC7cC/p3&#10;dxoQqK5wkFStICl8H+YIgCXJgB0Rcu7pyVfl+gu/h76HtRvT48usFkONCdYsCBvbftWDdQ+621q+&#10;bswkWGtoj/0R/sbYIPbBNl7FPYI1RkkGWxikiMBwB/5+nT0lueeVBe/xVbwvUDAA5IOHJV7/7U9v&#10;wld/+ZIqTUjF8V3wvTTwLzLpKX0OAH/01e/st57qCOYCNPKTjtfgPl6fr77+Prz7eEF10xe/+Dz8&#10;P//H/xmuf3wTXs33wm+fvQz3cV2gtruO6/fby+uwpK+UyDGJjHFYNuGvY6/5rCvDAcIadxSS0zvc&#10;6Vk9D69mce2ixkafRtudzlYOVbYgMVfJ3okp/Gz0WS7lQQr+K+31rOCRQkN0DPVhhxVrp9W8DCfP&#10;njC7ITh0MQ3cyQT1cG9IQ8tR1kwkqfTaX3mmBhMTggksQax2AtNOcS6sJKwd5JUY9mn6XyWCQlk6&#10;vdm9DmrqvVn9B3qn1GV+kNVzjTRmxcU62t8JdzcPfLHZpIwb3DycHB2EH374ydItpMeqMQKQhI1O&#10;ctg2HB7u23+kUGz7w0IXEwXtWo02U4OcEAjQAA/8/u4eGQk4+FdL0WGPYkOO10Ux/rPXLxXugdcL&#10;8vDABYG/3YymnZW9WEf6TmBCsYT3T9AEsrdpPtDvvZ09MeF6PYi1ZTV8UBsx3rpO0gKGM8TGAR4M&#10;T548YZAJNpX1WuEeCMTAZy7pMTcxO2rjUI4ZE4rJcqAkqWc42WYzEuBTNLiYTjtTePXtETRAGEna&#10;GLHB0c9js8oSQxYw9ARYWrInvzGZRZdeINhsG280ShnGQYMHeckABDHDWoYarDzlWXBhAbwEiIjD&#10;nFNh+qds+HcuYoJCvSXRVZbRYOMZM6VAi5Bm5gCX7u95nTHhxO+hiAJrCocpNmVSjEHnjYcwqN4r&#10;S6+URGrje0o6NwQ5BOIFgxsyZWYi1cO9Irnjd0H6Mdb30eERX+f844dwFQ8lGSLXmV23pi9bYYlM&#10;x2ukicuEG11h2jruIUAr/Bw+OxJ94RlDflMvMIRgIV67FGMhydBSw0XvGhS0Q5IblbzHNKdGGtRK&#10;BVpKiLqLa41gct+RjcmpQKNNFYcQPU3ifvGwXPO+os3Gd3r77gOl4Xu7cyab9fRAitd9ARmpor1R&#10;xK0szZThe1wzkHZMJcepanmuEKQyC2TGEJmT+Lzu87OxMGTgTU/5d12Wlrh2PDzRsPfdytP9kBmD&#10;APKUuCc2AECi2umiKGgBdHKqaWAXh6SkZ/L5Cf5caNzvvbZSwBAOy41lTQRli4LFWWffnHFMjYlY&#10;czjc5YUmr0AGtMDnxM8VZCCcnjqQAAzOsZdfFZ5BvCaercbeHl232XpRGZBmAto4Ogxk6gCKyiEo&#10;TQaa5C9UZ9PuJEGlL+KgRhagcPKLqsymIFMJvjuVTMx7+6wV9g1U0brOUnEezpNW4SBJbmbmc1Vv&#10;U9XIpDPAkyasZPx0y+yvxAknXsem+mS7dpLYyGtORXtKC0zyRyVJxc//idSztC8Xgelevn5sLiuF&#10;Q6QkUzH7vD4dmoHnv/Ska7CfSDpY9fNm03zibeeMajXWvUMGqjofqIn6L6+qOst2lWQoYIoDEIPS&#10;eI8kv8VLSLprBgwmhkUCcAYzHSzBZqiJGv6UEJ7YXaT6lwoCGR2YQNnPYmmZ5OD0NN2SutxKdUt7&#10;bCWQrnT6yIqpt5U8mdabHKKg4IXCYGmfWbdDSOmNORPBE9Ayr8Xk65aKpswyK8Ts6u3fWrpRELOt&#10;JuhYGVDm5zNgRlP2Wh5JaX9iIqATXulrSpalvjkHKgbz8d9gPk8GXalnngFIlC7K9BkNEbypWrIr&#10;U5pwZZaMJGMs+s0OcEIBz7wQBNCOacJq64iGkvWWUtayaZl6B8NtesiiGQcDuRXTFWulH1NyqSSE&#10;41iY4a3vlAq3JPHmKjDjMDND7DsTHJKQgiPSawwOzSFjkWusM8CngIVkMF6aaSG2a5/ZnZ8GLhUO&#10;o8nyXXomSi7Jc6AXW5QJof78BDi9vyTLhuT9xnRmDlpD9leiYmMY81AjJFmXAR/6gI29r8uYAWux&#10;vDRsIFOz/KeX8Sohu8zhPZXTjLF+P0MwBwLqXjxj04t1Mxi0K6oUpFLmwU9ii2Xarm1ZGKhgwCTV&#10;JGgOczCY075nTAAFo7hjfQZ5Kr737c011wRtazYY4ABoWrP2fPT4VKwBe9UikAN1y+njx7QnmEJe&#10;Nij4hayCYmsZIdB+zOEN3N/WZn14nRIYqKvs51d9EqakmjmwXuZAC56D686sRH037JW1h6PrpZIt&#10;K0ufZa5e5t/n+Rkq1no/fv9jOIzPM0ASDu8dgtNQstjnkDecS6hh8HcAKAySQ7AbvVyTBU+hJPOm&#10;5TPGut7s2409aiEZxlmGfkAsl2GbRBx/9v5O/olgzMCblSAuQEvKrLSv7+7tsI7G9y8qDbwJNtJo&#10;fyRQg+vTkF1VsecCu+P+YS2p7VRKDRAHWLtNxAoRWNqLweRwLwxfzq4WYQ4vvmX/j55hqLIQwFZ5&#10;gKTggQ3fG5IzrHGQPh6dHnDtzabyapYSAI0owP2REtKr8zsqsN6fXfOeQTb+5vyGcvLf/e639JxT&#10;8u1h+Jf/6l+EyRzhC7MwR9Lt3V0+t+iLOiggZuE+TL7qi3B+caFQoNhPff3VV6yHvvv6m7AzmZPZ&#10;hboBQY6o39CDAmyiL6aZgkd7B+Hjh/d8PXj13cY+Aao0rM8Xz5+p3trdySzaXQZXXLI2Oo/9aLBV&#10;Bv4HsJxAUnxdEAfAHL/B9ztC+ulzqhoqAxd4HwbVTRVEyRR4D5OxDlBPC9AT2Iv7n0gCP8Xrtwdf&#10;SPYfvdNfCxJfOJgrFKoIrTT9I5cLvjZ9G6dT9iF4nnHuYuCM/YSKk41AZEhiAYBB/QXALwFXvdcD&#10;mHK4lgC2qToCezbuP7R/KeV5jeHCXey/Hj86De9j/6HQIsmwATwVZltjKEJP3fj9cU1ku6TwAnz3&#10;jdmM+HP9+0bge7y2DCCB5yiBvNJWW2I10nuO/nQbAcr26EUfBQYoe9xYy6OfIpGnEquSMnmzerFO&#10;YJ+EgE96P1Ox1kot4KH1yhJlsHevri5IGgE5QDX4hL1uYSm9BjxjHuwWKaBlDGbEOUhMviNSCLlP&#10;XJiVh/uGaw8Qc2dHYV+waQEBqnBdVthWJzF/cX3wHc8+fAgf3uGv97zWCGYCfsGAGgDS8c82qwXv&#10;L/aS8/PLcHZ+TSIUrg/WJj7ryrZEZEyWApUG1woprCnVh56khHa6QxXP51/8JlxcXYfHJ0fhCAOw&#10;y9g3bqR+K+P6uIz39w36cg7+ZfsWbNfwCKy+eayhMDgkDtE5mCyu69gnnSI9er3cJtZjcMSacqOa&#10;bdTgsob/tD9c5ToZ1xhrKqmgyGAv6xxYyuGl6+sNlJJtEW7qMRy9fCyLCCbDF5Yst/kMgHIl2VoU&#10;aeBNY8LBFlaBICJDXtpa3zco2V5qWPslF4GkC9Sxla1RkkS4Mgu6tEd8UkIx7MznUHU0b/9ASZiN&#10;gf07/OvwQEb7oKbu7k3iwVDEDaYJr148pWRtJ/7z0eF+fJhPwpMnx+HJo6NwfLjPzQh+AYf7uyyg&#10;9/Z2KO/Fa8NoEHHfo32/MO3CggHVezaV5HJG+agWOSU+AA1i43R1cxHexwX55PSYCTRXlxd8mLBo&#10;8dC9evUqfp4T+mDc3y7kB7Du8vfBRbyNi4xJXD0mONP42Q5CB8ll3ESI3DeS1oRk0o4DGptQbO5T&#10;qiAo+o/iYXBzg/jr97ygQO7XloFy8jTVps6Ja3xt+D6QQTluCAphM0eS1kDT/56HO64Hit/93RkZ&#10;eZP44IMhWTNafk1moMLLOvoEwswWBwVTyMhw0vSlsFwP0y1JId3QB6Nw9l6hIfHQZXkADSxXK0nv&#10;VhsW8tgYB8u5prNdeyaGnGRMZo7TzRoXm5D7YqMCmo9DAgccgiv4906H7wiAcylwF9eZ8fFjKZeL&#10;YrtAa5u4g0xBKvEomVXy/6JpPB4WsETsVYiDGJ54N7FYgKQ1AZk7+zBcPeLG9+13X/EwAhg4Idgg&#10;Wa7Ug/Lu6218j/eAJ5KklmIsoojox61XBZtbJ4ThQ9I3EAeYgUMWmV5PALFR8K09mR/GlFY6cEMf&#10;RjHuIFXoDTifxcMGfhI4TLHWEJeOqfvO7gFj1FswOZkwu+H33nDDEOh0cXFD2RiaTByMD4sNJRwP&#10;q87SIAF9BLyCNoCGfmZioZKVturpRYCrsztrw0FcowjA+NXnv45NzWsWJj/89Ib3DZMbbEoE1MFe&#10;rWo/z2tJh1adJ+EKq8DvAEiXzZf8F6txdEqdwGGC0PS0HOxnoCkzUz1bHcK03aF5u6Z7KAqwnyg1&#10;eyGj6kIG22DBYmqMg1ksMgESSu1Ts4ZngWaqG8lkgyUX/G4ED8XUbRluUXMIgWuJII2e0lX502GN&#10;IKWN8euj/N8wkKhoYrzhfrew0Xjy2CFD0vKk1mEdg5uLxv5JvaV7ydMKxt+9PdUKX78NUxoL7jn8&#10;bGQuSQbT9TJ3J0BWjhlIwPPAIJFWEkOmiNvTqyi3sjoymOzriOJK+40930b5jg29rhnS+pQSvcPG&#10;iUbjQQm/YJRgaguGE/50tRDgCHahEuscTFCVn3iISbSnlDHtifLH63NwRb/pctDEaO8r+A5iksvv&#10;bEBY3o8Cp/h8ehBUGJTyrEJgSSmAmsWDk7SLoHCDzSYlUAMYn8jLD+vbTIvRMjG+zyDJYdU2BgwL&#10;gx9udPshe/tJrlzbqy3JOkuCKJXBlw2T5IJYNJYtEOQo9DoMlCgLq6z7/P4Mu7C/ak6GHPX+dGgt&#10;m60Hm/0GR/sEBYOFDNaxRwgDRkqniwbte3jvLvmmOSEW13LS1p486vdhdl+YJQ9WJtUE8bnFHhJK&#10;M8f63uEbE3mdTncoo8OwIbE9ZaUgoKiy5DiFOjVVApokbUNSHNYVUv/YnI84t9aWbVcODjCTqEr+&#10;mCXvb1m3PBdoJYDBx3yqYmymEI4RhSKN/uHpOCEbpbbMdxr3YgbdMCilzoAowqGKwabOTn/DAc4J&#10;NIcj8a/G68AJu2PySfwkxRmy5q7v7M8n79/Rz3BvL8uSDFalDqcExbRWCgPRHAwwuKNg4xjsC6tn&#10;ot4a5BGYss+ejdixplMSOZ7/lKDdm8lERt8gma2CCDzcGBWEVFti39tbAFLU0s8bv6vDQnqHtSR/&#10;SA1Revv0STYTDJqW9fSfDOwrzfRN905gdcmz6SDWGr/85S/C02fPwmlsdnHegNmnZlhpzpVB9+QB&#10;lfw5kx0Bv0sKChr1DKJhu7q8ttSn5JAb9weNOTykwQhXENtD+O7br3NjicHOx4/v4pmOveghfibU&#10;DmDHVhxA4z2xJgEAo66YznboqSWAtHGY2GjQq3HNU+RADrGnw9ar00xM+kZ3sivgXwya6gnYcL8k&#10;47PP5vby4Fzk9OHKFhlpEDFYbdIb2KZnH0DC1dqy5QWfAQBIe7E+kV2QGmgqi5L8b0fAF2u5octg&#10;OFneg6TSMFQHYAMmb1GpaYYMUyFDev4KN1oLMGA2Uilgz4XM//ru3oObjuFsCCbDdZxCNru4Y/2A&#10;oRj3bw8LE4sFNT+GpQe7u6z7xCJyCnzQPoYU271YhyFsDaoLPA/6DvEMZR8xZfNIP+bkj/uwoEIL&#10;Pwvzf6aru3/oSLgYwt3D0uz+ir6DSPttq9IARUkwEbXj1BYfONsQuIZ7MI/fDam6+By7BmOwBgE8&#10;Ys1e3a6z3Ox9rGlv4nX7/e9/E373V78KB4d74Tj2dsxhKhy2NLFXOn22Sg7sUet8/dW3PFsBpCBh&#10;GGvgq798FW6ubsL99V3oYn3z9oefws35JS2g6N8Y1xHYfbux50AtiXUG1hqYbx0DuwoGclxdX4YX&#10;L1/K5zjWbAC+AH6TNe9+CeuSMk0wHwulzi+phBCodANrINo+bdgvclAPex2y8JwEjf7QgVkAnMA8&#10;vQKDDwQODkwq2UwxhXkpGaCZRvNpy+/S1vL02rBHvTEjqee6d/4AJbxg7mLvXNPve0PCAwe7k5ZD&#10;4dPjE/43sMLlcX/Me4PPBwAzJcOjnmbwwzh4X9lktvmPP/6YE6Dx06j1ABIB2INUl77rYGAi4Mag&#10;JXpLWEOJvV8RbMF9R8iKhn2yY6EPuK2zyBK9vslWO7hGANlxfSurrCqfYbJrknpjdM9I+5VWrMTD&#10;o2NeQ+4/6ENXS6scevo+4vu1ZvWxv+f51bvGU59AlmV83tawGILPPcCmUT7jAOZ247mP80z+0AoK&#10;xftwEJuJOVLsYIgPzGJiNVtdlWa0rnl/7uO+MY91BuplDGb2Dg5FoKDPg+w3SlHi2SfjOqWk+h2G&#10;eK4o3wX4CzAdwB7wnY6s37XzDNZ8xvGSYJyiPsG1hyVaUkPgSIbEnMBf/D0M8/YP5KeY5OYJhEM/&#10;28Y/XyNoowK+Mgt//Hf/b3j33bfh14+fhp27uO5QH8cLchev0J/evwsHj0+lZIuvu4vrjGFI/Pvn&#10;8bl4OsTnA6SQVr7X2CsDpf6NQzaDfQmdAt+rB03hcE3ZsIYoU1aQRpZZ/cM6BPX2qEH6BBYx7PPi&#10;p0BPBdsEMK4x2Dg9DDsn+wpYQr0Nv0SAyKNY2bR1c82rgLlEo1AwVeE6GR8k2VFVToTn31GGxs+D&#10;MEkNxAUAFg6KC1bzAB8rRtcgrvNLJUm6P4qvdzCf/AF/toT2f2LfNaTt7rQMjaAsNP63o1i8wHPh&#10;+bMn4TRuyKB4v3j+nMXtyekpAb2mlmk/puOHB7txcU3joXsbH/YrTkAwbWNyZiXPqYO4sS7sG8UI&#10;8rgYcZge7MsDoKem3Iby8PrbrCg7ePb0CVHlDY0UNcn77LPPiHRjU8XiW62F5Ja1mAlMIeyVtjW6&#10;KIXXHjwBkILU0UtvTiomDuolqcQrsZLA3EKizu4eZaYAcH6KGxs2wvnOhMAbijBurJgQEA3eyrvw&#10;nqUroU2vKGwsMr2u0mtYJNqP7vIqFmPHB3xdMoP6TfYbwSYyn+2G46Mjh2H0DvtQQcy0N79X3kRg&#10;Qgq588PKiaJiMOJeIbQBklssDLwuNpDECgH7AAciPjxASGjbsREuyLQTI4KBHU5fUgMibzR8T6UV&#10;9/7ePQ/HBJ60puaX9AZZeBNu+d8wjQE9m5LpjaaZHRl2ax4YmFBxUvWwYHELg961mW+Qr6zNCJBH&#10;QsMNlHHv8Xvc3tyF73/4NhbMN1zfAKZYwLGxlJ8jDsrKyUgNk6N2Je8NSspc2VSWE2eCLxVZNaP9&#10;re4XD5aHbZyEWOVwCoBa+BwE+kZNCZLEOvkaYqqK7yJzcx2yG7MGp/SKangAY6LTkyL9EM4uzikV&#10;wI07v7iK93oZbm7uCSahGMNr4rmAD8uSzLgkE1JNUCaw36DXzqTJDK6a6b1dLDzlE4AhAKbmT54+&#10;D0/jZo17eRk3/rdv39l/oKHPxOi9BOuMh+CDQnbA1sLzlpkjg6YqJa9Zl69jw3VZZP9NFvtmaYxm&#10;7RWeYvRm+qWmCe+LdQ0G32CZU2EWVZLwNU7DHN2sQHbdb4ZPZFlayyldFglOmILh4MDGi3uPSHkU&#10;LYXlumIebRQIM4rJIuC3MdtJbAcUKNhnKG9mA9Lz9TZdZ0ai/BJre4Pge5FRAJBkOrPEoxNACPA9&#10;3tvCQPOaoPeGB/BgH7eeITZagwDyyZCvqwxSMc3TjJLBYJEm6bX9gjpLgVVs4v0kJSoNfm/4edkM&#10;4v6uNplZqf1ETAU2cyt5K3I/C8FJbpWLg0aeSkyCmxPdoCwdBxqBvyrLeUfLd0vL4FJqYZI1lWZk&#10;jMFsVdPxJadIAEqRGW785jwbt+zWdO2Dfeb4zA/yoaktMaA0re8Mrmi6VlWt1sggBhkbXoO1fD83&#10;y2AsCCyozPb4JGjEzXTyS1NgQkjx42LWlJKWbwyKF04BE/A1WmasciYBIYUlzIltTZAJBbxlg0PX&#10;56TnIoWUVIkt1YlZZflzaU8+DUlcNJVF9u4TQ3HIoQV8tgYno5oVOTiYKJlX4yIuWXxbslIobCeF&#10;IGFIh2RQ+qVWCsygj5YTZHuvt+AzoLBsLvmYjF77OKMbh9zkP7dPJ54PmGQ/PCwln2/lpQVwPJSS&#10;/gncKh2iYWDYXoTBCdbtdKZnv5KHH2we+HmnM4G3WKd1kyXYfMa99pLXXKJOJrUGmfqV5Hmji8XB&#10;gGAKoyks7xgNDqdnIzEek2eMQk0KWmIEy3Qre0hy7OUpd1oviV86jCEH4aQkVTQuSbqb5JzyUR7y&#10;OVia4Zkm0aoP9MxhvyZrgyyrKV8vBahgwCUEecyp1MOYPPpsfp0ZE35IUgBGIckLId5/ArCPQ04/&#10;v8mvUlYL2xAvMOg///yX4cWrl7FJOhJDbgxOc6zkqzYmf50UCqTPmIZXBNggY1/pfFnbvw1AKYBy&#10;mv4Pal6ZNJoCSsaBjSoSZPfjOQz2z2qJId+NGOITgC8VGf5VoYazKlv6GU5jXVFQMdAqMdRWGaVt&#10;JsrCtaA9gwuD/bVZ5ykFmYxuN8Wdm/SU/i2FRi8vzuVKnpO9vueUDK74/G9U86KBVVhfw3qcLIdC&#10;jDOFr0041MG+jEZ29PDrOvYc9DpCo4OB80xJ9Xh9JGzCZ6s1az15e+I1pzszAicIe5BUs6G8FdLT&#10;sSxyajsaf5xPADMhhcPP3t5ex99dhnoa94b4ve/j58F+jCEAakuJJnr2A0xGd81I+6SNADV5rsYm&#10;duio6oGvNQa4kJSiT+nJhJXUHcuc3nWzhgwefHmoN9DzrFdK1MXrT9rGCocq1oQLNvKVWVAY6AK4&#10;a2oBC4n1XxQJUg/5mkKq9wC/bgIaHT37kqSSqqZYj3NdMr23EtHCz2lNUGYa7uLPMKH25bPw4eI2&#10;1kCT8O2334bf/dUX4fNf/4rv2Mb3gl9ez5TeNfsC/B7IAqitUOei0kCvBaksgDBcq3fv3oWP7z+Q&#10;JPHx3fuwF/cMPBc4J3548xOtTV6+eEG5bsXAxDv2DqjvP7x/T0Zjax/qC/jyHQpIoZIlrkHULbg+&#10;6E84vIfX8qAh/w3WW1txzeFncb9efvYq7O3sszdINjbffv899wb0GWOQQgP1XO2zEWsaQB8Hu5sN&#10;gSMqTBwSsWEw4ITPAdbzgz05SVZACCKA8kFgM/ZkJPric9NLcf+QZIUdMA5Rf7at1S4tmZL43Fgn&#10;WPPo1wnqDb2l02JTX9/dhGfPn/Ea0OsPVlJWgkFO+uWXX/I7kSjhPQsAEA6vDSWfqo9PHz1WzzQK&#10;mEkgGnoU7Dm7+7tkDZKZ5wEorhdYmfh33DMEB+FslWpoLXYklVkb9sEYOsGu6vsffiTwL8sYpZCz&#10;X4cdgoez6KsuYg+FrWvayhpkHERC4bC1kuIkeNAFXCOBM+xXGMwh38TFapkD1UZ7Lab03rFXwN+E&#10;0uAJawgCfASba55zDFQByzjuGej5AO6s3E/DggRnCb7rlEFfDT8bFAcgReF1ppZ8koUIkoTDQNdr&#10;+V3exTVzA7B0I4/xFXzIoZyKzxDvSQD4r1RofJZ1J0IC6j/4YCp8UwUeANbEpkJWANYqpNcEuUbZ&#10;KuG57/1aVTPlGod0+OfPnoTh+jYco1YGYxAPWtx/v4zP9LuLi3gRSuY9ABfZjd/pZ/EsO0XtuRl0&#10;7StfYxM8WAeUOncGB+oVyWYmpcQn+x/7CeJMq4syq4pKewaXXbBPesGwntIqArDmN/HnlgDukENx&#10;sgf6n0BDnn1W6zlMS4xpK3eKwgqJ0cF3mxw4JmI02HylzyP4waoGxCAPgHQK7Cg9fE/fjTUbsZSk&#10;/Aj2zK1yiCBrlYOdyR/SfI5U8FhMA6zD4kU668HePPz2V78ITx6dMs0GijEsQkgDOC3u5Q0xRVLP&#10;/k7Ync/oEReCCsBFLDJAFb25uuXPYmN4/+GjJH82mB89ycZEdB/m1TbTRdPH90EAQ1MrJYYmp5qU&#10;UCICRBl+BPYRoQ9Ql6bdI78D2E2FpVf0wYOnBiipq5XNUjsxWJyMh9fFolYq0kg5JIpwbJAX8XAA&#10;S+fw+JiHAYAimFr29NyTZLEqBGbg5+i7NAioY0NNKm9jY+AtKjvQ10qfHcAqDZPjTfrw4YMi1+ez&#10;3FSgYGGgCcAvTNPAlrGhffJOKj01ws/h4SWzxE087jMO4vv7tWWUAiFGp13gswrAq2REbtALGyA2&#10;xYMDgZDYSCmtgc9SEQyiWpZmSUrSjNf2vcJ0IzXMo6Ua0qjLoBI+efQzjJ9dacmiSS9i4YQCFsAg&#10;DnhsVqDvw2uDzQTBwsaa9yFLmeHZhmIEAN752UeauWJ6BINY+O8BXCpYNMnAdMImcocF8JRGqS0T&#10;nMmugo8NmKSYiBBs7sLOngoK3EhQ/ZPcDmsZm6kktmNu6IdO5sudp3SUXTVitjQ8gGcCWqcCvnGo&#10;FUnK6jVdNY0ZF4OMoy2PRgMIejqK07u7Fdl7VzdLFpJYV0sAf70mNnUlkExs4iGkVjAZQBdmMpE+&#10;XOnfwUTFhsPwnXhY4zA9iI0Mmt9vYsF2eXUTi+xbPheY5OFA51R1sfA10UY8sdF28ifLZvP2G+Kx&#10;PsijsDP4lYzWOd3G5Ga9ycwiMXc6J1crqVfrS809m1F7ziQ5AK4VJo8AEPH8YKpae2qlaZb8eJIk&#10;tPDzWlcCugiuWa6IZxByBTB3UyhHkWSolvs1lUAFNAVovvA5WjYSSvHFusLJq7TtYPbs2kVBkyWb&#10;9MOM6zFJRSjZ7PtPUkPdbI/2FXPSeFVtAytUWGxlBKWnQSnlEFPDlKTYOC1zMBAl1lnHpiPFuxOg&#10;6sftge7CbXDISGKSNW6sstFzOzHbptYE21PrB6cptpOZvELsh6TrYC+Q5ENmwI5w0ScHKZ8XMzeC&#10;U0z9cG59Z2oF9KQADMoy8Br5tYt8UKZkUrCgUPxZXeRmbfvdU4oomFVpn8NZkBr6FPJDKT/3wiKH&#10;YBAIHMcsK06m3FUjKVZhGfRodibPOjKnNmJvFwbQgr3Zkpfe1js7s9OzrNZnxZBk3aMtTaoUfDLk&#10;MA/JIpSC2BvEK7Msr8gDp5ADOsb8PGCvGcYk9FDzWKbfM5hJYBTPFib+GJCBLRf3aqQE7uzLU5Pp&#10;2wYp+8QyKy1Nzx6FTuNzmicDhTiFL1isV5Z+KyimNFtc4MaUgVRo8MQGQgOEdahUaElzyeazfJMS&#10;WtQubZWlpQxqYOhCI6/BSWIBat8hUNdOMyjI1Nq6ykAP/WzHkCXiec04UCZ5ERa+b5Xl5KVlG4l5&#10;2zPxT96RDEDyXlHaK5BgUjYYKPJ9qxiooKEcn7MMivtsH7NAgEOWIa35SnJiNnYbMWC276lmcfwE&#10;NCMT2C9UGpwdKVVR+iCTyiEXcxhW/oxpzaVAoKL0oKrcJgsno+ui8r95uv1PIONNe0P2q7RUPg0Z&#10;wDLBun39s8/Cy1evyIDH2lp7KJSM2GUvEGzfIaBeSoaQzzMLr9n0k9kRm6S2VhGPs/4AZ9fdHV8D&#10;9+vexvQYRrN9iF0Ham2Gd/TrsDMBsyGovgxYj61YqiWYRLFWirUPGk2EpCkxezTwK6YA3me2I7N9&#10;1qz0eS1c5w4OJQq5HpW/6phl5dijaaRvZh9rNzaTU57BGN5WGVjW8IFXoB/yGqidekxGCcgD9n1T&#10;mvyY7RZWfo/bWIPsxB6BYF+8D0xCbOXFXQQ1xDjPcd5vbIOTUkxxjtFrzOF4DHmZKHgHXmoEt+Nn&#10;e/vTj/F10d2uwgCptGsZSsFQt2D3bpRI2yLIjzYtDw48H3Lo04QAt+s81N9gRhrEvry4VnPqQYx8&#10;9EI42N/l1bq71UCzc70JMK5PXo9+zlADBie4Q1E0jNutm00qPesAHpb0eZ5Nm3B+veA10zDB/VX8&#10;p2dPTmKP8yA2URky0McwPMqgJSdGjXV+dUd2H9U6lVJMUXfN477+qy9+Gf7Tf/UveV3R21ESKFNO&#10;SlcLA2F3rLs7st8QNghw9w3lrLvhf/37v2c4Bni/92D/AYgDUyj+DsIhoTIDSeUhPgsAdVA/grlJ&#10;WS7CVO5vbNOiUDmIQSm9B3Or0dCZYDvXw0SDy1pWPvTABqkiLooylhsLgBmLDa2vMDBCIBNrAdhU&#10;wd+eDEoNOdCXIaQGf4bBPGrnoVCPCEJDkhNSFjydkLQBT0cpO/ps74PhGPdX91VgAGFoIv/Kkr0J&#10;9tX5TOzo2gSExCIiWL5cWJJf8prxmXLgoKT0qrOxb+GsBTmGdUMnUBfPNeTKafBE1R389KcT146j&#10;ZPLxuwBsL81WH9w3phRXgpR3DyKv2D4G7z81y5Ee7AsptrBf7lCdo8FQT5l9QzAPhBH8GUhFg58J&#10;BhjE15oTVEu2NP68HDQIzwBGwIGTg0kKM13pKwvwfT6lvRP6SmAcZMbCdoySajHrBXI3GhZij600&#10;ONl0/TbV2LYAs4m8DpnYC/ZjIwVAQTxipNUS1jzY7VNbnZUGDfG8YK0goVr2BwpwwFrhYGEQKxZn&#10;NQcoIdVzwX6lYtQH9qOt6w6lQSebJXoOOqiT3rQORKJdR/weN7f3BNWXveyCUMcBbK+CWLwMvhgV&#10;/ork6924yCfxZybo4+IeEjoFIEEUNMPwCmt8M4Sfx+vwOj5Uv6/3w/NNFebruEcyGMl2P0G4Q7In&#10;G11zBAcqpnOr8LriCeL6h+uO9USdaywSF+Bd6ueAfQqYgNjaRw2vVhiQxL2+3Y/fbzdeL4B9BnyD&#10;93Lu4R7AVx5ypQFlCgIsEhFhtMfPqIE3Q10SaxR7T/b1tcUP3mOUL36wlQafv0KsdJF3KocX6uf4&#10;DM3xIOJfWJyFbDiJP9+ZSaaLjQxGj5dD3IwOdtmYYvqQ9Mfr1YJeIHthV0ABJToT+u5h0XbLuAjX&#10;YjWcfYwHb9wszz9chb3dg+wZhAULmigKCS1QsFOWPFwAHmIKw1SfuKCQRJXYFVNPKXChoDeHRKtt&#10;BKzR8wWH0LTJzJZ+rYQioOpg69FvK77WjptCbJAAfhbLVS7A0PwjeeX+4xlZVJALy98AhcQdG3nI&#10;sQAcThuh9ErS3XEiVse/M0XpQebEFaVL+A7y7oOMEtfuyekRpa34XAvT6eGJwYeRINaE1HYw2bCJ&#10;gfXWOuSkJFhwT2N9yFhB7UczwpBmFttIqFpmA8jSEeO9TUPp3bQ2NZpg2IG9w9Qg9qZVd5T7rnmP&#10;cL1B9d90Yqal//WdvEi0uQR+J/mPJdCi5uazMLhRWXveVIq6fhQP5q6TpBPfET4g9DTsRyZkYTNe&#10;raTNZ0oawSNsxC0TonHtKJeNa/Me3nfrldM0NZ0Qm06SBzT9jx/ts5Db2dnjw0mmlRNxK/qi3Ku4&#10;xDQY/pM7+9w4AKSlhhnfhT5tjSZlTJQC8wbTI4Mz8GiaVrN8cONAkpR1YBjC8fFp/CvJk1xINGpw&#10;scmvcCAwCEUMk7qUHwFM3wtEvbNhjX9vHjhJ7vqChsxI1+7ttdX1WyAIawmTVnr8rTsfAGLf1Db+&#10;l+m5wC7I8U/jZ9yZ7/HAAkMFvilvPnwk6wpgyVfffKfDM/6302fPw/fffu0WDEbXy1ADhCYrjZyU&#10;eK1vuDZwT9lgoCgI230BRRAZE5bjJWYkQbuxUeFERaLYLK3lPh3DMuJ+AkZwqYAbeSY2YdYozRmH&#10;V5o2rlclzXsJerogH81EKD39wYS/i5//fr229YEk/FhfKO4wqSazD16feCbB2IoFX7FTsyHEd0CK&#10;FsOJJprQAnTHwIODi9gYAkzenxyEYlKQPYGGCk1KKFpOhCGfU8OofY2MMLBGOVk0kO4ifvSEGEUF&#10;ZPUtDcV70Ir5GekR4aZ9Sam+wPFkG8Vp6yBpGF4jyVgIAEFWF/e1zuxs/EVGIIq/ymkNbEJ7G7nb&#10;c46N7MgpdYOCexAQPiLgZJA/amBC+T0Bk5kTPwfcq3aSqemJdtDbX2/IB7uklsUnQFTyz6BcdFTn&#10;z4Z6SOECRWZNJXCQRYQBVhajGtEYYC5lLE+AqfDhXZnlpuZE+1dPUCOBU5Ul4gLAag1jhsGN9cDC&#10;o/CUkXuhz1M5JfQ8o7HvAWwrLP8qnZQZ/DrlKOmmfALlf1misEFDYoA0U+/M0krMR4I5deG03TFL&#10;P1OhUllSXlaJydNnmUixNczwnl5/Ao5oXQwOWeg58NB0YRQ6oIJlEtfkGK8B/G0L+dcWYLzic1IG&#10;E9dGOQ2lzfMBYAiUClxnWDNgPImVtgLPjXscZQ5BMtg6MeD69NnF1k6SHzCc5jP5t5QMXVC6NDxL&#10;uUJKMSN7g2pk0Nq7kgMMgMH2mSxqmW5X8Tv1KWyjrLdijiIBsGVm1+ZQL/tCBssbxfAbCI2NDnBJ&#10;6W5o3McEarqAz6Caz+Dk8VI4hblHsnZQ7RfMHE0+xwwN6Ppc2BeuIQafIcETcHzMtpbPXjAbggzX&#10;MBisln9hGoz0bgyTJxvV4KVl6WAfIWEziO2E8xHMJuxZBH0ynqwiOfk3qoQsPwGzS/nw2Aid+wkH&#10;AO1/cLJu8jArwiePSvbsDJ+s+S3g1xqEwr6BATTYSaODH/q+N2NPHnwtmd6x9qBk2WA9AOhag2JI&#10;9thcQ9mwWnB3WTFUIjCsjv5p8Rm5ubrkcA+BE5AwYv+5jq93A7ua+LmW9xeW2A70k40nYXy2Wqan&#10;SnKH86JWEAv8Yieop+cEtFMKeQ95H5m1AsUcQRLP9/icrsVWGLFfpiwt7MebwQFnE3mE9qohKMWE&#10;tAxnMcNsVrwesH5BCiea9HWvhgUNK4LEwPjrzWROslApBqask+nHC5uXiYIxMGRH3X4br9P+bCcs&#10;vO9BUki5Wvxve3v7vJ7a5wPPddRihycnqtWWAOwG1oM4N6ex3kHS7dQDPbChsBbArMP6PD46DBfv&#10;f4p7b7x3qzrseI13SJ69OguHT56HFZ6jdko5290KwBA8QuP9v79ijUFmNYeZHsA7jA1pm2LG1vye&#10;eC7x/l3ZsU5JIHI6e5aLjZMxB/78MnS0+LjmZ433fD3QUw/rbd31eV8g+cDe0TttrFFiT8ch9qQi&#10;cHj3sNJ+E+yn7FCr5FmH/gZ7+93dUix/yzYARgL0ItcBQ1TIjDnYWdDG4IvffBFm+7tkOLUYkoMF&#10;v1bSKgYtSBD1ic5QtS+//Cb8+O334cnTZ+E2rvmrD5fh6uOl9vzb+zCDx2n8kOfx2kHuurq/4Wd5&#10;e3kW674mvH76NFzGNXh1Dn+1eexF38fvOyUj6vL8nFZUl+eX4c333/G7ffH5F2ENSfXxCfd0rMe7&#10;mztaTlSoi9cKvWDPGK/zyaMnBNARHsT1HL9nheCUzZK1yTz2xfLClGIMYCAGz1Q8eA+gsoeec9v0&#10;U3jOgwSAjFL8bFKIFPSs3/BnBP4EDo2TbB099a4DJ0oGTCGhdkfsdtyL+Jy2BKKUsgvAHeA72Ki4&#10;x3MG2izZN8OSAINL1N84d+H9XrnewXAellrwCASAj/0b5xEAPxAXBgc0Ufba9w56Gy0LVpo5al08&#10;hwCzGnttJwk7/SEZTtmF45Nj7v/wXIevnL4rru0uQVmyd+E/B4VfrX6gSGwr2BysFWzJAXT8sysw&#10;fRHGdXjE67Qxm5AAarfxML4ikNbGNQXm8IxkkNhPfjyPdceNt76RQ0TW5x6KpvOOTNtRQ3CwgWdk&#10;QPbGLwRs4nrs0Dt0LeYfz42pGKNg9E4QrnlogojA06YVv53BbnEZnJ19JPAGkBdyeDBONw9rHpG3&#10;8VmA3zjJXaXCZHDthlED6AnrE1LyyJwES5EBJ1BZrAvuq5teQ/yRDOo71iuV/RDn8wP2kbeXV6Ff&#10;SY4MxZS8Vsdw+/FdKGOf9aSYhp21kpNL1LRl/PxgL9534TSu///q5atwDVYu+lH0Wr16JPQVA4ep&#10;seZd9Qytw/UGE5qKHcpwOw0Pg2xs0qS7bZQmn+TghYNEiqyPKMRGH0MOS0RPXrnu4ZAEZ2YTf6ON&#10;veDuNP49/jsC7jhMFeseBLGxlHZWDio6nxhtaYsca5BImhgqDyMdyFH4v4JxSOn3qJorBfOlmrtw&#10;SBY+JyoeDQ3FtB+3rK/MvKweHe7+oTD4A1NqJDTB+BMNMxpPFBvw1cPLooBBiqlotLNsdI9DE95X&#10;G+rAbwiicPMZlXRzcHjMzQY3Hikw2HhPTo7MolMjgwefDzgfkI6bmQIbOhb8oJeenj7i4tDEYwhH&#10;8YC9JatKJsWY3BGs8YR5MpOfzv7ejvzCHGqAQxqbcGlwgMaM8b1BGV554xZbYxvzDZbhJP4MJp5I&#10;+AkMHJmyL8L7odHGQwt/AsmWRspE0USjeCM92uEX640YVoUX4cOyY1jC7s6E1xwHCthQ2HThKQG5&#10;sZpTvQ4AR0aCMylI7JcUHHHHSQMknCtR8/HAG2RIyS3Tac0JE+jkeA34HRFMMcVV3kpqsAHIoqAC&#10;EINNV8lYJa89pa2lJIKVI+NXSxnKwp8kxYuveM80BWnsYVWOkk5gs8X3AVB2F68dGgV6CXRq4FKK&#10;KpPCGPrRmIXSfSL3aSTZgO/hVHHquB6IXwdlGesIDRmKMtDrj49OWFiANScQYJDBp9mMuA4yJBUD&#10;E4UYErskrZQcCV6PKFSxXmXWO6VnG64nngmCo6OuRfJYG21iyyTCSkxV0cjjJhiLFEyuwPjAvaaE&#10;JjE3GM++xwNRDKjSPh4LrnkcKigK8KzhNXG9sU7xvB0ensQi+tBMxt0c3ILpZDIWJ105iN7OfYBS&#10;XLGEsHEnttIc0v0Xz8KzWGTdwGA3/v6LFy/j4XIRzmKR9HD7EN5+OONBj+tw+ugR5cbYCH/4/nve&#10;H0wusWmvKU/wQeMgHjR0NHw19RkNjSRhajqTT2QqDNKkGfeP4HO3sWRPQC3+D4VF8nfjZl6o2ClM&#10;4YdpNdZxMkdu6MEleQLAqLFPJuhd9pDAtQUQg+kwE7sc5ICEJnh70vMyvvZJbBzoPQSAbybj5sFT&#10;RMoFu96Aw5h/rnSRT98lr43RgQz9sA2GINDSbZNRBVz2W/DFgBKuQ2+WjQykd1lgivVmach65aZc&#10;qXgbUvDHLbPNnwf7T7CslKEfnNI3uclXyISAMzEx9D1xQ9tGsnCsSdD9E7jT2IeTPo2lPYHWHT8n&#10;JR2krnsqCjl00+ZDrR+2DL5+cFps8sHAdJuG7ysnvKpRVxBPYuMkieuY5YxlkmSaaVY6UKT0Hpoa&#10;m8p7aW8voUSnF+DS5lRcAMZb5lvIbN4k/9xs1v8oVVgsLYc8OOE1eY9VBNMFMKawBXx2TmNxlhXb&#10;98nvVyUQscphIGVK1LCvx2hwMIWplPY5yVJe7gtNZmEnaleS/4+fSCVSGIkCC4r8z0PvZDr7lCW5&#10;6Bi2Hl8sNutt2l3tlFpNMCsP8NT447rKd1I+VizO4UEE6V1cL/C1SZYCPRlIKzMX+iw7RYOf5Klk&#10;8LVtTmgDsIEhCvYu+Qb1NO5fLldmoMonjMEzqek10xhrOjhsR/J9yEF8/asmrykAuqHyPanEBtB1&#10;GzITIe0NCaQL4dNJbm3f3bQWHD4Seq/3IfsPJcCVDQHWj9d4MMtSXoaa/g/9kNP3tD5CZivz2jtJ&#10;W9LwQc+nWWDBTOrSr49zuk7p4RzAdDm0q7c/XQrRoGfyRGmEGK7R39PhDLk2KRxI42T62hLC0Wyo&#10;0oEXZLr1ssoYHNTxHxvQ8ebNm5zCV2ZfvTH786XBeko+xt9xruLZ/fWvIUv8IjyKzbEk5h6uVgpt&#10;Qj1VuomoKp03KfBnTVm+2OkKdysJnmHwc3+34FnEWqGqWONwbT4oWfLdT294lgEgYQhTJz+vohwY&#10;jAWZUAUjd7znVAmgLVgsk1jbwhoE3l6lJOcAu2uGtsm7MrF+UEskb6TaRvU4YwoPGCibpi1HweFk&#10;SlHG8BX3AgNKeJSlc7t2mBKbMLNaGZ5AY36zIOlvWdgGSAz0lASP6yf/3iEnXOLfLy/O+V4V5dvy&#10;1R2YhKgGH69fe4jInqF16qtVBhxs21+SwAQawV6qg5T6iTW23CDIbmCzRxbWItZysTFY3FyGWWwK&#10;H+C5F69vA/Yiztr46ki/HAGmgywR+6eOCePBgPqY5fvoRWBngiEf5IUgBtAjt/skTDD+6P3dkmby&#10;AP3hxUvPXVwLAJMI0OjE6IVtEIFAMIU2ku+i/9ibNzyH4c83bWonDBf0L00MfsqH47WDRyD8AD9e&#10;3JL5V/jcQU/YOXQpDVIGD9Bu7uWZDC9BnhFgV+0fhRef/Sz86re/Dk9fPXX9JcUBGZSNBvFgs+J3&#10;3r59H969+8hr8O6nt+HHH34M33/7ffjuu++VfhrXzwHYeWa77CBAAnvkADYlAkxaenut4zmAe3mw&#10;t+9ar+Y9ZfhBJS++33zxS4Z6zOPehvAOMGbRj2FPQg1DlRIZfSMl8td310xovji7phqrLwYnygb2&#10;1dg3pNIpuSe9e/dehJ54fR4/fqx77mEPhsdgJFKZFPtqhYxV4eD4UOm7g/xssQbAbmToBoOgasl4&#10;CwUm4rYcxd8prIagZJfkmKn2MiioNgibPOB/w/VDLwYiD/oqhiSu5UOMvgO+heilqLKJ7wVyDex6&#10;UKfBG119xUwy/LW8CAG8kyyDgQHCKdArx7Ug24fGe3OZAw0Hq0/YS8b3fRx7CNYj9qFXuJYGslJi&#10;TYhJ7B/s83r1DnLAvUPPhL4cACQDE/rBqeySOtS2t8C+BOIC9157rKN3T0OfXYJdPdcnU1PHUv2e&#10;gXJcg1sCaIXT7RUIRsZrU1Iy7rknB9a11TdQ0LC2LEqHpqkGamyxQVbsZKbajAzeHfat+4f78T7d&#10;qwcC4/X2WqF+HI7FcyH+/EXcXwBmo8RAj4I1v7EHOXruh9XS9kO6lgBwx1HhigqBCva2DvQaRt2T&#10;Ul571yOoc45PTtnn4LlAD/uLn/8iXCKFer7D83jnYC+UM3lXN/H1v///vgpNV4QXZfxeF9e0Eeg2&#10;ywAtQQ0mJOwM4BH6sAq76zrMYFkR+x6c8pB2b8r4vA2x9gNIiHphVH9BP3ycT2PhULjR9h7Byqba&#10;LHGHeJbJysbMwEK1bmfFUvFJEMvWAideo/i9lzvxPfemoZnHPg9jaOz96454AIE81D30HSrN4gu5&#10;Pkm+5ilgbeNgH/53111UmNr2qHRtk1l8owMIbZnDAU9Q7Z9qxjykLB036F6mOj3c/QO/RDFyo2ei&#10;HUGeOScwoNYjXAKLX8bBknHR2+zuJnz11TeU6YZxRdCPh3ZcWKS3PtwRZYWHyJz+cw0p1/RliIsY&#10;RtTQ0s/gxQOAsa1lQF3qmIB0AQlVCHcgkotJRK3ivKFMp+EDnvw0ULADiEOjWNbyecJCB+CiInVN&#10;AAmAG27Mw0oTBGwYuFAAhlKh0Ewlxbi9e6DkAOEGKGqxqO1G7aSU2k32yNdN8dn4DADz8Lv4u9JR&#10;5HPElD4EPsSH6Qry5iEwsQpF+8npY270TPJh2tFEUomUvscaXAgw3pdR1XEzu7y65PfE5+WEnrKe&#10;kRO1wY0+ffIaFUetAyPAdCK1Fqa6ABQxLZopNAPTTxTg2EyT90bZFJI3j8lHrSEoo0TeTuyaSsbV&#10;WHAAbeH/0pAhIGkkgN8xNRFEr7c+Rd265zrsmbArs9SlmUPcmNcra90t2+U0tI+f/07m4PGggn/k&#10;o3hIPIqHE30NGq1d/F86uDABwmc/OX0UTh894XRN7EOY1IsVgPdFhDw988BCqjXNbaraZvwbTb5m&#10;AvpgEIpDBYCbvL5KHq64rzrUKm4YBAFs1I1JFf0ndvYkPZ546lUrmAEMSzasm5HrHA3BlBTzuaTr&#10;pO7qIce1k6fOhp+RCcTxEO78OfGa1SfsB02aBGZhDaaUt57sDEWIw6ugZ1DGGH726iScHB5yPeC6&#10;YOJzevIofPmXL+Nhsg7n1zdOcAv018T9xzP0+PGT8O03X9sXpmHxk+RqkB+g2WCCYCcG7DiI14e9&#10;CBOuYhSAR1PsUsAXhhAE7UzFpgmrJVA0Ah66LBPH5rpxY461h8+EewzfSRwEkKpjP7q7VYKuGAVt&#10;llRioUpyI3AOoAHlP23D/TGliso3JzC4B/cTk00c6CgUBgOMMuGWhA3TRV0HDTg6NnEypMbzg7WD&#10;ZwnpS8n/EkUSilEa3PO+9VkGJkbfIAbxOJrd2MU18KAk2kpg3mKxyNJoSYiUWIpnhylopaZebZ2C&#10;Szx3SqlPlnfz2bPUDs2e5JEVp4WYYE6YQipGXW6Ykmm+wU4wUTsnBeM6MBxkI48QMtHKrczEsJwa&#10;ND2kGbgqPmEbaYLbZUuGsqkyYN1wrxnMpNWfE7wotom8wYwrNvWQuyXPtCA2VQouEJOl2kqHwbAD&#10;e4isCjWvhJmTDDKEHPiRZXxh8FsWudlP7On0e3pnh/twEGUmY9/ZQ6rKMs/k5Zf+CpVBDr+2CoAy&#10;Sy8T+1OTTAOdn4B8lK4Uvo6WQmfAzp8MoNaYggbKLbsvSYdZhAzJx6234X2Zk5DLKv2lgpe2eHVl&#10;hpq8zZbLtcE1yYAQpBFKsajp7+igHQArWLcTSF1Qc1geDrZSweZ9pAwKYAXOS8jOhkFS6jSxJhBP&#10;8F2FIvaNe/oLDTnpekz3EWATmHyNJLv0amyVwAt2X+mQlr4vyM6uCCgo1AnXLViSO1o+m4BdMs99&#10;LyuDfGOiThl0LuyBh2ZF2ID2l9oSxOB/L32tCwOCYxgc/lEyvbR0snOW/rPYVcEraXiTzZ4JHPqe&#10;aM9tBG66YFVAzyZL07lv2Itx7eeBPsqceHdZRhw8GEBYAu4LmCX0kmNDlhjmwWC7rEkqD25lhzL6&#10;OR0z+27wfp2eEcp9/wPBvv/xf/jvw/vYtButDsW4hdCLqsxsvgRmp2FJ1VZklXz2s9exBjnhnlqX&#10;lY22ZZFCEHoyySmzibVZU976YMC0z2wtMjCw7tcrghQMBoL/Gozt16qNry7Ow83llbciNQgYkIum&#10;IGkXGl8wI2hL0ir9HPJyWkzA1mJ3P8x292iiXtVi9XUc3PVhJzZaDFgbOnuYBidkK3SjtIdp6wCa&#10;wY019s9kpUFbjEGWMhjEYLhbZKBQieBNqcRCqSo8YBoUkpdCShIYRvP0qawwICFFW7a4W3DQizU4&#10;n0z5ncmoAjBW1GzmZGjfbwHprrcdTRlmbSvPZ7AuGYwk8A33i0yf+LsLD3k1dBRrBecchpYDlEJI&#10;GS5xBq61Z8baDWyU2Q7CPUr2BPT3vr2i9HfoVjK0xzAMgBSer6rwEKHPgXQAJK5u7rY2OASQpuxl&#10;mKLKz1PRXzl5auJewbMP13yzkVwe4Oqa9brO8Y6KjTbcgv1TKGAJSh0GKK46goHzmaxj8PrL+FqP&#10;Hh1wT0QAQWK4bgweLuLrAJjEZ0dNhNfF76Z0X5ItVgpd+pu//Vv2OUgwBssOwCYCSTb0XZsoMf1+&#10;yWt29uE8fPft9+Hf/pv/KTSxyX/39gP7MO5suD5x7U3BiAeLyEnO84msX8AqP0bfYbkdQJd9gNvx&#10;5y/jc0NmG4HmjtYakJlCEYVri7AN2NLguUFwzYXTW8W3AcvuluqZt28vwmevfxafgdh/nDzhGoKX&#10;H3pSDLPhN3dxccWEUbB+C6pfJrLeAVtzvsM/Qy+CBF+m5sb7DHD9bvnAs/P65pprasOzv2Af9Sm7&#10;Pn5xn6kFgUt8D5B0UDfvxl777PxM9SHCHKdKgUe9CjLFo9h7MlAHzxtTfhWmAdDsPH521LrwH8VZ&#10;fHh0yPeBpBq9JL4jwL9ktYIaDoOIp0+fsp/l8DoFpMT+DD+LM2Qv7pVkAps9P2U4p6xjcEbCO3DL&#10;3rbFUCiyPcjGHu8A2yDHJnAYrzX6qoe4Fzx98sQ1XhecI0IbBAT2oTei/1l8X6wBrH307VCFYS+C&#10;AofWMFZAgRQDheEwbLgPzqaS8iKB9yjez4f4GWriEU1OZN+Lz/zCiprRChL0IqUVWxxWsG6UtLoc&#10;QvY+3dB7ccZ9EEA+rUzivo3CqgOuEATo4zyEVz3wGlR3e/FzQzoN+4bb6zMOEnBN4KONdQs/d1ro&#10;wL7ALDOQ/8lyi2t/PayCiGx9Dg5BD0i29N1tViCgf8Q1CBzkbMi2hPUFrjXyBmZ7UCdN+ExDsdHF&#10;dfanP/4l/O2zV/GsugjNvAl38frVADShNIr78wQ1zyBLNJSz7VApICT+/lm/Cufx2t/Gz/nNZsm+&#10;Z3+05dkgT/9RE2v78+mMKEZdl6r8NCCjMFEi2OKtljjAZwIA15ntVWrUULhOtUJBHg5ifbVXh3Wt&#10;of+QrHRwhqOGwwC2lK922mtYo3Tq1WQ1o7kR64gueLgarG7UEKv85PzHudjQI9j1eq736hxCl/p6&#10;2sCQHBL/GEnxm45DllpsM7FsMIXbKTV1xOaEaHfrh+iZhiLm7u6GC/y7797FjRymrH341et9eR/R&#10;QLKhnxqmSaTMr5WS9eL5Z9y8DuImweANFO6rTs1uMfKQw4QBdFpcuCk9RaR73tsFwLaTUflNuY4P&#10;9lzy416N2tHhIR+ophW7jlRGexrRF2RI0t0FE22KMpmrC2bakCHQb5sgm50O9gGSybMe+hRvzUmn&#10;U3lmpHev+Pso8LDpDQR86tiITATw0A9ARv1jj2u+4KGKxYaNEB5neC8krx4d7tnbrCOirU2hyElh&#10;CKe4glkppm2QBqw6HsSjzRs5JY0PynzeWrZZho+Xd/E1ca0O+P0W9wv5C8TfQ9DIxF59KIgACLyF&#10;wfP+Yfw+2qQTEo4N7fjkRL5OKCIXS363FSdZkmOy+IjX5dHpI5r5Lha3fIAap55hUovEJRSqmKag&#10;eDp+csr3xVobuo3ZDErHRNLRze0dJ0T0z+vFogF4h6RZxLt3BIwQqDCRwWu8LgiQABUZxQNoxbdM&#10;TVsrhQwPQCvvNpnJrrc+e0GTdFwPbN5llfz2OjaLNeQTkIkWDddWMMW2BcU3CIQcVLVyrUzjIYJr&#10;CFYTN2kWYPKfW8dDFMAqARxO+MSyYHNKM+54TRlq0VvG0XHKRPnU3m6eSLZNp4kzJqiQTXBS1lHi&#10;01mGO8qxgWsQcvgUJw+qN6WgSyQ+bTgRgi8CQnuaQQDs8dExJ41gyeI5wga0hCcnDu5Kyc21fV/w&#10;PP3DV1/GTX8Wfv76s/Ds5Yvw9ocf+HwcxkMLbIGmmogRZ0B+NMOKAD9o45zAY1/q6a9YefKGNds5&#10;sbQH1brVgAIH8yY1ezaJxwbGz7SRYSkLkon8OPC+KH5K+n7sClyEh168r/1arNTBqVaccj/cZ6Fi&#10;N7pwbmpLfAPNkCsDVixaLy8tWa9kaBzX8WSmAQGGCcvrpT9jYQ+MlXwi49pAEh8S0xKTCgcfpqxK&#10;lYrrZC3jcjTOkMMw2ZKm6GP2iURxCO+TwqZtCinRwUbwKIEGDkGp6+Sp08iDD01YOuw77Y+lk6WU&#10;PF4StMQ/N5blJ/+m3n5OFLdyWl/x84mN2Vv+2GVvyARidC5w2PxbMjh+wiir7I01EEBoLEGqDCpp&#10;L00MNP5MpTTbVbc0k3U0OC4QO3k8lf/o/1nqWihZM8leack0aBIY7ONSEwhbp9gE3U+bTg/Zd6/M&#10;oIbYamb1dWLtjKWKABzvZaPgBR7ylIqqYCD/czAjPKS0rsoBTPVWfliKGZGYekmxW5RFZo1qWFWa&#10;ILwN0yh9GiaAbmtsLOadgIkiey5il2LjDuBqVEgB0+K7JEUYt8EQAJwGySywZjkhL2p7lui5p50E&#10;zZA3PieDg7XiOijlR4KCE7K2plCIBEHnzkFQfQKhJ3we8d37vvUwASD9nED5YhEbtV7p0QmFSSwz&#10;yXOVEl0nuwv68rWyiXDyK5oSTmXNyuPVg0FyqSFkEf8++neHNF0u9ZkLJzZyXZT2EjZDLQWrjGPI&#10;ASn/nrL32pItSc/DYpvcmVnenarj2w4xmAYG1AXXovR0/RpaHEoXWrqRLvQGpMgL3mhBJEEAMxjb&#10;p/v0ceVtum0Un4nIaupmgEGv46qyMveOHfH/3/8Z+fB1GVzq7blVJtyvSAzNZDsxYqJ857CjMdkB&#10;YlNn1r67J4AetSXroRhyIjWftcRotV8oz02yo8UGBhMKkiaADN1aNKzP1YfsxbpiOEGbPX0ZAFOv&#10;QTTZf2h9reY6w/CeGebFLkSp0WRlooYqLVUekhnlkL1yg/3JCHj1a6ZfGoT82f/338l1WSsWP/Xp&#10;K8JjMDuuebALOgFxHAh5PaXvpReiQc3EaKRPnCXTydSe0miGKigQhrJGewExJAlNdqyxwaQHg+L6&#10;+oL7DobN8hYd2GAyvK1dOsjhgU8kPNvw36hpKa9i+B29iqZ8fTA4eEaxkdZZS7uB+Pe1/Smlblgz&#10;OyewtsCZj+AyAPFYO2bqtk6XV8KmwL3kv0em7nyZk6ZRf6Yak961kKBVsj9ADbTqlmZDyucbABsY&#10;bV0vifQ81tQ4++DFJv++GfuIttzIfqxMUoc0cFPMpTTswDqbxGuAGq1ibRjrxaITI79f8twFi0P+&#10;wwK29g72WYdxWDf3WcVwjT7WnCsqaNi0Q2Z9cRa2Yv1U9PFaoq/o015qfy2kVceHaLyUigFD+M4D&#10;O3r30mvN/l1hRXkqjfzj+rlp7zhAwXUEE2+BfQ21KPxgC3lZLVt55bWrPof/dGVPkIfBdfdzgiBg&#10;7W1MCt3Ptvc+WrBeMyE3/h7KmQfWRfgeyHt3t6a0itndLnlGXd3OCBZCYtiRXSjl0MZkJAZlvO9X&#10;DyudA/GWT7J0tSDQrz5ZoWi7OzsMd4RK5NP79+Hk8CDMIYNslJBc+AzHUyoz/Zbn/rgpLaWTKgTp&#10;oThf0WtCfYM1B8sHeNHDH3w82pDyAmt3UP2QvNE+nn7iNSrgVb63L2P9+FrXN2es+w72n8W1UIZ3&#10;Hz6Ei/Ob8ObHH7iG9g52w3bseQlAxfeP9NeL26twEXs3yCTp+QzfwNgj4nmDJxt64OOjIw6D8R7Q&#10;EwFshGoOAZFX8XM0DmTR4Fq1WWb8A4yJzwfW+NGTA+5FuF8YzgP8Ahi+GevMd+8+hKdPT8w2HoXT&#10;szNZZYFgAoYqAhDjPrLRyV4GdRT8Dg8ODinN3Ya/ogMyQO6BtdWMASwCwvDvGF4wcE2abt5DqvQO&#10;D9nP3d9JCYevpwTStjRJdoneDKQPeOjSzsFD4yLVA/DAr5QofHt3o9o07kMHR4esR79/84akCO7H&#10;qNcABtcTDi5wHAA8xfLBesCwv2UNPg53JCwp7XjFBGMQeRSYw6T4unYgYMn3iX0U7MJ01lT2F8ee&#10;rNq447rD+8OZubJ3e+Ggs+CAP+ylgz31piQTSeGzt7OfrV8oSXa/RbLRUnhKiM8b9pYy9k/jccWQ&#10;1NX8LlwByAyVQEwzlYGfVGTQS8VI8C8AGJpzaIlBXGB5U+sZAoi4sZVDonBmnH4CcHzDrzk+ecah&#10;IxiPCA+FByFIFCAOxUKeKssbgMQgGTng4yLWYRexpq0XfXiGrwPQBQ7fEkOCCc8OnCW38bm4ir8/&#10;jXXhArVafDcP6C/ic/6ikeuMvBLXjMhkvJFsNtJQ7rFPXg5T69fBbYNtUopc17ngSsPtch2aWSWr&#10;vVRTJSIHavS6sNvQ8KiW9gC2LLL/vph6qpOR9VMnJU8p0lSq65IaLa0VtgXloFAQJ3CnwZTCOWoL&#10;g2E5thlW8fmvjrY3v+1sLAhKNppzpuPSJFA6fmy2hwcHLAS+++57BlKs6MkxhKdHk7AVb+Tu3hYP&#10;E7zVy8tbvoFtGMd6op+YOngARSNWQUVPnqDksVQkQTbMA2+1cLGZzGXlb6QoatEmgeAfxs2fm7cb&#10;WrA3CKCBwgvZcKlUmJW/H03y7u6eWFyDmGNoAjqnxrb0puqdnFgSpQabiemeG0oaogyplJQMm7rk&#10;PUpg1cRxSoNgHNR42O84CQpiNlU2tby+kQQtXu6nxyfhyy++5vtFsQ/GIycmuzvacMzuA9gBc9IV&#10;PQzEhkKDP/j60oCXDDfJ5gDmoABIMj4y8TgNmduAtLGPXhku4yGDgh5g4/XVjc3xq/D+40d+PQ6L&#10;T+dnrK/vLWsl7RQ+dBM1Pwkwwb93pnODuYliAWlB2LAp7eycSOvNGdfi5vpO5uX0U3MzNxJzpubE&#10;qFcSKs37xaDcRhT8WAwkAIk4NBrLFuiT1UpODuA0pSLh1xFZcxN+H6necU1jasMpadtbcukHrjQI&#10;gkLSRqVYg2RCYSrZyZuADbjNs5Ux0TqQgOZUAhIbAbid5YZcf6RIi7pOWZ8fWlKTMcWh9EmHyO3t&#10;jWjZS6USd8uWazeFn/DnrdQ8UG5Ya0q28NovPTVIyaw8YJ0G98DkXqWsNZXCO7CO9nc3wusXxwzp&#10;eRIPaUxScc9OYqGAz/0+FmAoNN+8+8jnWf5WJRs6NMvPnj0N+3H/+Idf/wN9TQjmgcETDwfIt1EQ&#10;EKinX8iDDZp7MoJTqEPpCXxKUVpwqqxIdLH+ylz0pNhKBSPIrBg705R+JyrgUJwQuOwVoLO5Lb/R&#10;+cPCDcEqB1+I1tGzaU170NAp8Qky4PFEYD4PfiRKJp9K+Oq0AuFxMMvcWjHw8ILAmsQ6hdSBbINO&#10;yXYAmDENpcclpTczP79dnhpKJtM5IEI/ozJzLiUeYm+ibYLlsljnIchTpEyuDm6S8d7BQqTkt+3s&#10;rSb5VhhS8I4aaIDiC/oDJgnv4GvQZaP+1mA91gHA2GB5Il5n6X1dTcCUshTS/Ed1TnClPYGZcEgw&#10;ZSCCZa16vphsJB+NMvnzSXpMX5ZH4RODjDkkO8Pz2faehhccUBVCS7JJbnC6b5JrJtAqSQITYKjp&#10;o6bLwWya3nKCwQEVRWWGXa8mi/c0S3rVLPeWII/MUkuSRU1c5XNDPxCAvJB++WsI9NWjR8pamwWw&#10;UpB3R1GXbqbXnmb9kGSH5TqJ2EBMIBOsMtmqyEEQKWs3+P0WYZ0OXCQJcC85d05wdEppsKw6MRBG&#10;ZkAX/vmD12xvOW9haXDCW3rfPIZg4PsIxOkacG+oK3s4lkwTZYAGii/60XLV8Vrg2dxgsvoGWbNo&#10;TugLxel5RZYEGU0AZFMQCkzQCVr3/PvEFAwOuAnVyNdbqdF8f5XSOB095eKzMpuxzEEXpf1USrMJ&#10;C3sJppCUwYEnBOeH8OjfDcQVRUgQQwjFT4BzGv473CDVG4PlhwrNsjS1rDJgRaZvimd3PSEcq9Mb&#10;6teWA0mOmnAxFPpgUw1hDfLJ+1Z7cGdGGn6e/PccEFNI9jwYFEFNopT2NcCM2rAw4CevvtEjf77C&#10;j23v9R/MgG4tiaosS5K/Wd1s/FlY37/91b8JP779MfuDFo/8+Yr05wyGO2jKa+Lk+El4/fp1eP7i&#10;OYGLwmoUeuCSYSuPKz0nWtu9Tb3FWhnydeafO+3JtJIw44/DHda7Mys/NLBWSJeC2SCrgh/gp7ML&#10;qi9wz1CD4BmgggUMtEJBQdjXtnf3efYwpTauazSEsg+QIbo8ihfeh7U+S1sLsC43a7XmOVRkYFLn&#10;i64bh2m0xZnn+gNrRPYRakSxrmTGP5B9L7sLsX+S5Dax1jhcsL/rNDaI8KPC68mPrGL4QeEkSqqT&#10;Kkk8ec42qquTfQGHo/Begv8catZ6ZIa4ZMIAWjiEKiuy+8jkNuiC661h3Cg2zAsyGgmkmRHLlMyt&#10;HV67s9NPDJE4PtgP99eXscGv43n6QAYdgjESMEmPqVJ+1ou5gmpu+fk61lkIUuT1xEAYrNAHheXA&#10;ExBrdmOM61gzqA2v8YAhLmSqVkrdz/QczldqcDHYRTIvgjSKIVmJaBcb17rmYALh5+JZ3dwcu98I&#10;9GEvbDkCSgkSYwH6gahxdvkQv64Le7GOvL6dKQAyrpuDoydhI14ThNzNsS5Zn2n4K9sw1ahgYKHe&#10;PPv4Kfzwp+/C1cUF05K3JrJJwnO1gTMF1kkcKkGKXPHzA1jg8GwYcogP2aRYayBnmKlaO4QOSb5N&#10;rVCFC6h6OGBesU/CkL8heFGRFQW2Hfo62Njc3M/DLcIgZ7Eufvac3o+QWz45OZb3KVQgDzMB96VA&#10;WvSgBWXxIMHsc+BMud1oRIJCmQIsAUqC8TuIFZv9ROmtLr+3OROCa36ejp7R6ks4WGE/OCYDnR7d&#10;3C8qyi/RF3Q+m8H8Q/8M4AjXQB6MNcG5loNqSVs11Jf3OeonkGhAYgAgGMywfpzgDoXVhw/v+bok&#10;yyTVU/zcrH3jz4INEeoCDLmXVINVDh1ack9BzUkVgRVjYCzi3oA5B7l3kwC9SiDg+x9/dEBJkwf+&#10;9J2GJdMM11bqOPzssc8fERW6bDsA9WLLAbaGM7gXnfegwkEKg3tSDDKQOcBnZaIAFw4g4P3JOnrF&#10;P4MJi+Ej1F94VrGnDCGFW1VWwKjWBWFAQ7AQ9o+OeLZcXl3E9a1QI52r+pX+xAykCuHTx/dxf7km&#10;4xBsQ6kTF3zu4V8Pz29YoJwcvwh/8fNvyO6ewVc8aAhLaygqijTsw76YPMbpTX8vxR1+lS3XEE5P&#10;zwhgAzd4cnzCOgg+jej9prvb7PluP52H4fohdHdz2hks4kMOd+W38bXfwls/tGE33uttMHRR88dr&#10;fh6fse+LZfgYK6rLeL1Pl124AN4CvCpe9693D0kMWTmpPaXbJsuaNFhLYN86IazIthPpTA9ZERNI&#10;ZGmsmBnYL4SwAEl7EvfTjXhPrE7o2t6SYe99ZRqeS4XZJasl3COHWHW2WcCfi14WJp1QQ/aqlEgj&#10;3A0+58W6tqcMuFM/WpiBva7dXEeiNoKdV3xeZ/E/7EsfL87DBTIvTg52vx24OY6yt05wkggKYhxs&#10;r1+94gb7ww9vw6fzBz048QcinRNMpuOjPW6W07GSVnEI1PYdCqWSdFFEh06FG8BDNLOYbEymYvTB&#10;/BoHGJBwBlAYYQcSXxWa9AEYoLH/IIYEaLUAxeDLhcOeTK34YW8ub5i6Co+jA7DYPBnEZ9ne35bE&#10;AWkvQ+eCvOdGPl/IIwsPGeXBkHtuQhJ6zAc1JVQyrWg0yp5n66SVnjcDN1gJVRXfmzbIRdicbMTP&#10;vM2vRROOZF/gqk/jgfCXf/kLMhLJmEEKUfx+yEAaXwuYJAO8xDVoKSVcslABuQBTPRyst3cz6vpR&#10;0GBxEkDoBTrs7O4SsEQxh40kUZ5rRGGvND1Guhimz9j09/aP4kH1lBvXTiwCkT5MOS1pCtqAgDeA&#10;sdTZQBwbGe4h7l/X99m3SwdRFY6PjyiVZXHIDWrODfr29poMqzYZFA89pyeY6Mwf5rkg5LWvhMwD&#10;eFSSp82+exX4eC+4Rr0bYxzUSiWWnBnsw8FNEZOFDP5RspISeNyIYWrG60Q/kg373Y34GZjYRraH&#10;AEXmihihR4FYOagDmzkOWbwPXLMZfSGVbgXgEAclfA/29w5kpM/Eo07eTiN5e2nyLx8OenXQD1Mg&#10;HTZmSlST1yS8rGYLTcxReHsykKjDrYHAJLMiw5HAoJoxgGe1qcx4fhuzPr/64svwKjYvSMvGNAFg&#10;LoonMBLpv9evWPQUhQCXohYzEHOYz15/xsLixx/fhTc/vOezTikXPCnomyV5YmJfzOk/WMm/hUpE&#10;eU01lYpv+CdWpSTHPT0WVBDLVFdm5RVl/ckwvc/yPDJyuo5emNPNKb8+m6KzifKhXGujnU4b/kxQ&#10;sCmHoc/inM8p/a8QbnJ/74RbTWkBKEHqcUSDdgFv8IDs6J3SsPFKoBiek9lSbFUMQWie72YWRc+Y&#10;UgEkZz8ImLdsWz56sUmwnBwgMpPH43sZDCRz0tv39rOrcio5nyUXW4MTpnj89WLZJOBHTIsix8SH&#10;XsMMgQkCoDsPRFBoAkzVBFQDHPpvVZqllfbuS/LCYLZHKvxGjeSPaKKwVxZJ1mep1GBfu95BFwIE&#10;HgEnTuRNEg+wciHfpaXB0DvZsiebLLhJVShQ4dTaIROFSvvpleWaNZjqBDU0BhSVl+BUayUQD/ne&#10;OGXaXiC9/QKT54yS2hJzKRCATYEWQ/KcRHG/SE1xa3leyFJaMLoJgDxKyw2W4fLPuPaPffySJDGE&#10;7LMUHjP5fLZVBmsS+yvYvyr50aUgBxaCj6QRCbB4/HMya7PQIJAMN6cGJvllkoCS+emaobc9Fhlz&#10;9ltDyA7BkiDJd12PDOiMCFg0ZGuAzVIpIEN9p+S1o5FDB0YegEgqP9jUpHTqNPffXpNzrGOANWRb&#10;wjSb9go1JbyhkJckPHXQ+FUjSXdFNbAvH34W/h5ywMoFfa2kWfrTwV/WUpHCzwfrJKsFyqJas8zK&#10;dQqt7DOSn2NvZnFhD8Q1C43NkZm5g882NS5rIDWlZTt2IwOKpYHux8BTkjGjJmPh7+AJlrq9mKx1&#10;pfuF82jNsG3NxLO9g8Nual+nwqCeQByxGEkSLcTeSr5sZZrQB3+APBkPWZbT27+U7EY2x6tsmcEz&#10;YPTngX3/y69+ldN4Hwd1lCmVtPjp15NZ7uCG7djcPHv+jGb2XHeVhkCJ1Scgqsy3trdP0nqCPyQn&#10;AdYWK4eMrFngRfaQJehHUM3Jo/EMgaUL9lLWzAuFlSHJEXVFYUAS4AHOfCg0INMb1ZJ1NayrRrl2&#10;wplHlQ4HSqqJUxJ6AvpoUQHW2FKWPQmIZp3drbSfGGhZ0efWQ9Cut2JCA7C0DnAvKWWyn5PsUKYp&#10;TF0eomVptqpY5ZAYoimDv9bd7MGWB7Emup9pcFbLQwuyYA58bJPAmgdDw3GTmSBp2JHIBAs2knVm&#10;0i04tB0ZLFWAHs5w1Pr4Ogxl0PCefvxEoAmgKd5T3EQY9HH68ZSvD2/0t2/+FA73tulTffewpOy0&#10;qmt7u1ZeG4M9ixcekA+09gCAg3N4kz5pA68/JLxLSp3FEMbv0beA0YMeT5LGQXZIBpMzG4aDxT7s&#10;xXoPtTB8xEeUNtfhPtacO7G3ALtte2Ns5mnvsK7A94J/U4jawF4MDEM8L3OwFWOviM9Lr9TxiJ5b&#10;r2JdeHV7H9fgftiM9Rh9tVatB3ZSCiEAEQANPPr+w7/79+EcbKJSab9YwzWCVyhL7SmJBsvnnonu&#10;bRjjM1o+TFsEW/CMrNTgerBHKWyrFmZtnp1dKUGUCh95Z9FvONa+v/nd78Lv//Rd7BcfOFi6OD+P&#10;z88um2qcPzP2kSuGL/z+j38g2eHFyxfhP/+X/0LgGQPy4NoL6xdkDjIeN6eybHEAVtob0CeiHzs/&#10;O+NAF70NvqZi8IXCMQAKY+2hXgyWK8I7dHdnm9cQADae2+RtvMFnqeLAG+w69OH4HrzewcEBe/Ar&#10;yIXN+AOb7Y5BigWJG6199VD7A5yrHJwDUJZnnL3aYU+E93MTX0s/UwOAcdOYAKS9jKSESj52mw7m&#10;oKUNvEHjeoFUeCt+ljlZtBXBYPTlsBKCVDh5w6O/ZUhiPK8hM8bnvYm9Jc9weuzO7WPbUharZN3O&#10;Xsvu31zXwRZgsG1O72EBWIYIw8HnnS1m3JfukTY8neRafkpAVPsj7u3tzbVB+8oKFxFwQqH6fCep&#10;d4iXyG84GGiHFQnqA+x9tZPCO/YZBfuRdO6TCLHqFJIa7+X15XncD2/C1cUp/QpxzXE94DOPdVkY&#10;FPvuh+9ZD7x4/YqMUvSMyEAQo3WSa3vUKwAzsa/vxXsOUI/Kz3iu3NFDVqnPAF5xVl3Ha45aC0Sc&#10;z19/TpUd5Ny///tfh4fzm9DH/hRAFNK3L+LXX7gfQf//ems7bBUeSEJ9BpJWfI5BlbjE/YQVG/qu&#10;uLc9j7XVcSFrCFghBPcFg0NRyjyQSyM5DQvTX6QaqLSFTV3V2ed4Uo2Uzozr26sxWMU9dzkpw80o&#10;/pymyEP5lQlt8t/zANBrZ3DKucRAg8kY2m/TWTf47E9ha2TQ1x7+pp59ucpkCg7k7clOT+tO4Xu4&#10;P/P43m/ic/jx7JzsVAQhLdl/xTrkYHv6rRoMJZPSZ6FRoYSN8OjgkAycN9+/ySyPaTyQjo+2ws++&#10;+izezFfh+Pgg7McCZ2d3i558SHGFFh/SOyXMaLrA+Gz44N0oNQwH5sSJlPDTY8jGwkWii0h8KIAY&#10;oNvOaEbakFr/9NlTbiCQItBzo1aDiRRaeUqp+cSlB2NLcoOG3m5zTkMXfHDxwM0dqQ5gC2Ac498B&#10;esXFC0ARBbpixmVQT9P/+JkQSkDQDWERAN4wiQrySqDZeDPKqDJevyEDbuLo8RveYJh7fvPNXwnA&#10;i4fE5eUFJwQ78XqKZj4jIIb3jI2fxrXJ0BlTchq1ShZBucVK01QxgBoeNtiEULC0TlDSJHoU9vcP&#10;KXXFtAiThg0Gs4zCyfEJASq81zFN8VXE9GQ+So6zwbCSLTIYcf/w/dhAGkabj9gEbyHMpVVC4v3D&#10;La/FwcG+pwHyoIGpLwoWXFO8X2yEOICwMeIwAUMHr31PmWefk5ywcePvUchh81fj7JCAwqlILrBJ&#10;qy7rHImNJw2T5daJd6VN7PHAwrMB93NGk+yWhyYl2Skhp04pmiua22KigAlIMviX56UmcvIWHCyf&#10;medgAXmqSXK3s7OjQ2MmT46yTMwo3SdMvCr7ItUGwNLGQrPUToeXmv9GU/JaXpbBgSYqcEdKE7aE&#10;BqAv1hYmPABp8d4h4WBDUMjXgmBcvK5Pnx2Hly9fMkodoD4mYzjY4d+BfnRBgHEWfvfde3qxnBxt&#10;y38DTUK8lp9/8RllCGenp+HND+9IyIIlAA96THTHCtLBZwQzE8xV3F+0WJSwTMb2hlzKc4VJgI0Y&#10;jDS2rgQQY/I6rhWQgWe7WxvUYyNA4cOUMRR1BEVq7g2F0++w5vD6KDaYlryYp26M/qFM10PK2Fzp&#10;ypQz+kDBzx7cIGNtYY3DJBjmy/f0uahtcL723+Lmb1l4N4hxjAOWn9lpfykRbNXKH6tz2heTeO2f&#10;xbTMQSzjlWXITCh2PwxWbgpSoCmz2YkTymUUZMHPb9p4MoCXB1/JRkmplmJTC6wJPqSCrxvMn8du&#10;EJEWvsiDDoKNkLCFNPEVG0z+FvKPQ5GDIpahJGDi0kfVrD2vRSUGanqWEnKTV9SauD9kH0M1kMHM&#10;oFKslbp22ukjya+DBVKBkIDJolgDXpmS3w1m4/UE3yi1tdUDQ0rSezYQ0htkqc2wTWBdeo3O6y2H&#10;cVgq23vtJvr+YMlIWdaZlcemcFCabm2JYPYPM6MwFTmFk6OTp14qgnp7nqWggMoF5PAIC+wfwYLD&#10;I2+QtQdTb2NngZ1kCvp1EziV9KbpvZPN1A2PwMfSMuMhg8D0tMPaKDw4HCQorasqB5mkz8G16hTx&#10;xC4bzOir68SkKi1FdmquTf41UJE3WeVGMKQQoLr2wFK1CoF2ei1NzAJsfIbUTB8nmEeAZMqCV0Vr&#10;nbNxU+gIzwqzHAqHDg2P2J4JBMvXmwl0dU6R4z02iJzuc+91TJ+aoBfkurO/WZJXVpbUr0O7zNZL&#10;96CwzI+s79Y+aZ19ogJ9CYXkFjnJPAXPCPTtlJqKr601CFCwjNZIocPPvpUCvwUghSwVJ/t5pHNP&#10;nkGtpTqFWaNl3oMLh5X1KbXY6zXt1xz6UMGAhmvyZ4N9796/f5TOq0FjGoqEkEP+yBzGZ4dMC8AF&#10;Blu7e7vhxauXrKH4eTwoLJNHo2W5g1PJ+wR8WY4kn+XByo/kKSovv9qAN87zzkx2SNM1/BPrX0zy&#10;kvvxjF6XTnguQ7a5SI0p/ohGGTYyEzNfB1sdpOTs0STdBzFgBl/fyv6uvaIC7etZ5r0g2QfgPVVO&#10;xMZ7TD7StHtxjZbB48SyKAX4Us7c26C/qu37ucp+UsFBgeenp0q7B7j2cK9k0bt7PXescdRooyaB&#10;pBJ1Nb15i+InwUOlh3iotzA8qy2NZ6pnv5a6tx7sDSkghoPmOQedCDDb3JiSwQdwq45nz3XsX3YO&#10;nnBwhxri5OggfHr/Q2hK1VRIzJXcNfj56+1jXNkfMfA+1vRUn3qIJbuO2cOCIN4DZfAl/WThjawh&#10;aKfhQFA9h717BulfN6wHNaz1KiZm9v0jr0ibySdw9fJ2TikufjakyhpE6X1c3i0JDIK5ArBErOLY&#10;sD8sw7PYI15cKRUXhJH9vc1wEXugg+Onqsvj3zPQDWEAHBjGWmKmYECQIP7j//0fwsd3H/j+60K+&#10;XFUoLOsHIDki+WQj7tG7WxuWri/kewU2I87SXsqQOW2DKta96E2wLvkrGJsgm0AhhfAn78MANQCI&#10;30HSuqnggYHhJQv7YoqF//7Dx/Dy1avYu+2x1nz9+WsORkDSwGdj0BOAva1NEgZwvuCcoL9eo4Em&#10;gxwdFoU1BrXFjNLy2mSD2gqvJc8kWkZ4cFgntjDBH5ElEEICsA91G8AqrFnU7pNayiYw1YrEJG1U&#10;cyocQynZWHuQDcMmK4FylYe73IsskcbeJqabhqcYiqHOLv2G0IOUrmtYxxfy8UTtOLfUFc/32GnX&#10;qHdBKMAeBYYYel8m8eL9lVKF4WtRc85pj/TA4QZVfFAqLZRWTinxgwCphtdKz3nn9NbEcO896E42&#10;NdpnK/bheKYT4w1/B4LLjpN0yWb3GaRMgWoNhJvUMdhyhXvKWLUBPECxD3CI4QAI3HfeQw+e6e9r&#10;UGdzV9cfkvEO6rPFyvWclGns/yv1ISAG3d1cxs/a0YsygVYNVW9jrr8vvv4q/M2//B/CV19/zTW2&#10;f3AUv7bRfg5vunauPh6J4HG90BuZgUFKjsc6QBrxTnwu9mNPD5bqhW2L8N534no5PHzCzwPrJKg8&#10;f/N3fx9mV7dhcT/nNbiIPdV7kH3Q41sR8llcrxtx72qCGPvXfeyhN6fhOm4nFwjWUXHHNf+8mYaX&#10;9SYB/qFdStLcKYiodsBoOqTXYN/wKMBuXY/yvgeHrMX/4flgX4PBYa/XaOEPG/vLWSPfYSXwIpix&#10;ywP8tjfb0qow+RWbpdrpTBzsSZvOQCqpTIjgYNBKKCoq+iHbFqm2r0VCMJmgsEoHNje38DW9vAh3&#10;8XnqsBYhG4f13GRTSfXHuxvfEsmeNlx8pKWWhSeGPVln1xefwu3tAzfT/d3N8LMvPw9/9Zc/48Y+&#10;bUCR7sxykO8OjfhhThkfUmzWAGSqUkUuNj94HOGw3tya8GElVZd+WpCcDRm5pK9cfOOz+4WZUBvx&#10;9Tbj9+2SdUVQZCWTfnwbwybuH/jwoEicxIfn6vLaXntjAi4ze6lg4o70mVWnFLjtnd24OI9ZEE7H&#10;m2E7Fj/Y4MdxQdWe6j08LOT9Fm/C+cU5vRWwIuGlMHuQsTLez35c+KULZ7wXTRQCN66WsstV+OHH&#10;H1lAAPkGao8HAqmuuNHw1KMx8SDJGCQy9C7yZIqgTlw495B/xuvakmZRUPKKQ4OHASWcAkHofRAP&#10;UbAgNzd3GE4Bnzsg6ROkkcaHaW9vl1RbpCqTzbezI6PvIE+CrlNwCSK9d+HdNtni+2Th2ik9liBe&#10;H3IDS+CNm6qMgwFAAoyBCS6LGPoaAJTboKcaWF4V2ZDTeK+3+DmQpMzmrAqcMnZufseUw6641sAE&#10;k/dMsFdbIGMPTT0OIqYMdp2Nw+W7l9gqc0bbLxRaUBQ5HQf3ZsPhGpK5tvyam3ivCQIVKtLxGTn9&#10;mipFFxsrDhSu29mSrKyUGjpyYjEOL0hpsPkCVBSbac4CBww+Nvb0jWlVfzoBDuAWJlJKmOx4uNU2&#10;dsUFQjMG0+6r+BzxgmEycnMlAKhfmzbjJ8xtCjykBNJCXissCJ2GNonF4ubGODx/9jQcHRyE7fj8&#10;cXocrwETgOPP39s94H0ZT0fh/bsfw+HuOHwd9wcczrhXKIiO9nfDSWwk7u5vw5++e8PEpMSuwrQK&#10;jFoGG1iWlZoQbKiUvZf1/8+rA/sTGyD7OBEcNatQDNuO10t7iYpnFC6ccBYuxuNaR8HxcKdp6ZT2&#10;AgJaMa2XNBcF9oIbu9iTMx6qKOQVBNJnTycwDrHGKLGBbGM5l7wtrklMQJUiKONxygfo/wFwq2Ig&#10;TW2wQnK1QGkEZYHJD7JOgwMZBCvhtOXBQhNjNFLYE/oim9VjuFEVmhjLA8tMGac49U4BTgy5rfjc&#10;dzYlZto32Nb0SVSh1vnndJYKqdA3SBX0/nEvy1Ipu0WoMigzDIqJV8Mmn7aSBsOdJprwr7EMBQ3n&#10;eCRT8DH26rKyH10tG4hKz0DIpvz6XEzAS7KsemSZp1hSa8CqeGTTO/i/4LXigqDQ8CtJ9bqhzU1e&#10;72uYv9YgEoGXxEAq6xy8oLT72izTwU29riX26BTMEZyK2zIkaslng+b6nQBuWfG5+ca6GFTYFva/&#10;GpzAlaRzuDbdo6Tczv1swc+j8UViQiUAbMheJ2Vm5JEJ7eCGlJzbh0d+jwYBNQUu1+WUawJKwh6B&#10;WI+M0cgEUgo1RekGTcM6IbyscjiVkCYBbPyz5Q98rxqm6nkKKrjouWkQEvsFh3tMcdeADqEZZdWY&#10;mTrmvQuWTw+FgT+83xRaUls6NY0FJsHpSfwVibFjviclBo84ZS0KpXtygs+Cr86sKjIIAc5WjYHc&#10;lMrrtLUqyTM0oQ5mXCY5Myf/ReVE28G/H9i4yY9zYGNbVmmNKn1T7L6QB5BMYGzVNGgvFeCXyJkE&#10;yzr5NqM5q4rSAJyAe3jDJT+5NTApuTsDM0q9X9SR9Lelx6nOKjanZhdR5jay1DiFmVWVjaedcm2m&#10;X4KvhwxuqpEcnJyd1m0KM6rrsVjalsdWzfSfBfYluUwKPWEgStcZUBZgXFpSj8+KAco33/wifB7P&#10;QLAoENiBPQ6yoNpstSThBhsOZ3tKchY7csiT/gSC4lewbVJKZeHkdQwaaRPgpEF5tnZsfJVw3nMQ&#10;h2aaTYhDLzjsYRLunPUc/LMCvMzg41SNPPCwH6bPXXr0mnGD50f7n8J78MyBsdm74aFMO/miyneD&#10;34shP+sxSEdniyzjT8n0SSLLv0Ot5+AWXN8xa4CVPZWd9gtAYSnJX09v8I4AA9b0TqyxYBvDoJ/C&#10;VhOQo3kQh8Rj2lb0fR7qYE9t20R2CPbaainvD+l5AbNmLN/C4MEGrsne9jYVG2XcRxrYhNxchO1Y&#10;E1VkgWufgeQfrJTDJyfhmumd8T2h0b1XgAGSXennZdAfadv10NJjmYNAG77jmd/amkrmDKAEsq1F&#10;S1slyGVLn2ilPXIZasVANoVxoAanzGvehcOdabh5WIb9nQn/Dt/bOBF3QQBdjeWc16UiyLIfv4dM&#10;T7Cg286xP/ZvheQYYCwtmppYi87C9uaE4Q/fvz0NWxsNQwN3tqfsubC2AY5B4tzZxwr1C2pFyCsh&#10;zf4//4//K7x98z3rUdjLMMDPpJQJDfRRZahXApuQfofxfW6YSVWarV+XdR4u0fKEtkMakhfeezvb&#10;s9BewZ6feOYQ9oDnCH0napOCgFMXvvrya8qn4am4/+QonJ6dhz99/yYcHB2E79+9Dx8+fmQfWTOx&#10;XHsWLG0uLs64P+CMRx045XCo4t/hrABDGIq4sZVW6AvBKC2CvAJRF45tCVI7GbphKGXHXgRrHSAj&#10;+goo6VAzMUCS7PaKTFj0sPTbjGua4F5Z5ucTKb+9z1bZIrX0k0ZNyEF0DshY5ToA1yZ5duOZSOAp&#10;wjvwfSTkWIGDP1OREt/35kSeshPKXue83gy53Nr0IE4Df5BteH4EKUFQ3+H9AoAlaWe5oAcjanxU&#10;D4uFCB0JMEEiLfe2UWU/5MGATvJvU93MxO9GzzgYtyPaXVUOrFJNQ29PqA5pB6CASewdsPXhgLEa&#10;WbExyj6slYe6ha0ckjVFw2TfeF03JrQDQS1MwBzfG/eNjonAE+73kPKhl0CyOkhYYNhhrcxh7cW0&#10;XRCeLuL9u80Bb0M5IpMO/etgH2skIqPvpL0YJKoPYk0SrBzJSgvXt6FST8Dt7c0963bYYXz3/Vuu&#10;p+Vc2AaeDawZ2ADAYeX27op7YgNfbXpSboe//6//IOZlvDY3i4dwtow9d7wXGDrsVOOwG9/vzzc2&#10;GdIBqdysW4Z71DXTcXh3dx3uuKYKJmsDhvw8fu2TuYJXoeRg6BKCEj2g7QuDrIN88GX/U9jWx1Y9&#10;eSBV5CwGegajfndSL4E7DLHivndRxb1llGS/pbkg8SzFMJIEjhXB1uy17sGdalBJeBfo3+z7zt+s&#10;Lck5JJnwefBfV1ojI/snF03NPpK9mzxgeLaDZHMar+mCrJkx63MpZwqqg/AsVK+fHX3bW7bVNALp&#10;OAWML4CEWCyoVXwR/Pnz18/Cv/ybv6ZU9AYpL6sZzVoLemBUlM+h0EM6DBh62LD70Lm5WJl1oUMC&#10;gQA0jg6aPsszozYtueH3AACbxU0JGy1opa3T33Z39yWbWqlhwg2Z0etvxqlha4+P09NTbvaQUi7p&#10;hVawgWOCqQvFnb3d8CQevjhwkKC5ubEloAvNZ1wtAEDhkwFfMhrtx8V6cX4aD9WZgD+AlnHRMTEJ&#10;lOi4McDAlFT0VpHXZAkiZINMoofw7uOP9FP5Fz/7OhweHVHCenr6icAnwK0kZ1wuZqQBi4lUkkLN&#10;w3S5pOEqbvTt3Vw+QpxkLc2MwHRzzA0Riws/d0KJYEkZIWWJAHUZaDLiZgGABeAdkpvGzdjTU031&#10;Qe/GD0CwAqjZkCXgZ9KYdTbjQYT7xoCOkIrfiiBaR2BNCTPYhAGSjAzEcZMcBJbMXczS44sprB1Z&#10;dbj2Sqzs7KfQyYw0yTni5wH1G5TpMQ+Lpey8zPhJstrVSgwwafg1fSGAZIYJC86V1hIxhKDrRhZJ&#10;IQ09riF8RcT4qJyGGXyvFO6BQ5RyZwCg8B8q1XwFFptNODw8ip9LqWCkpTumvQxl5hU3DoFRKrpZ&#10;TTZaBojGVD5P/Jm+67AS3LPlSj48qEVBn+ffx5/1QCajpgu4/pWvNWjfeBYgZT042AGKk/2WAFS+&#10;fnkSn/vXBPsKy/tPz055j3989yNTjzmxr+CxIlPm168/Dxex6PlwesOPdHywF4uirzh1+ru//ye+&#10;n9v4rALkB5Pr+Mkx1ws+nzwJZSGAA6m0pCMMmgLifd5hUrdcWI7/wHuDhg/7hdgeKz6PYDvIP08m&#10;t1rrk1g87bDxx+GHyWfyU8Hkk4wrSnp7pwJ2Ygw2Ts4qdeiLui62JT1ORqPsbQbGMfYfMHQTm48J&#10;zq38PjAdoxwQLLtVu/aWC+sAALxe74k5ZHCp+cZ1p1S3F4jZ9Spcsf44+cO+MKREWoFCWBcooOZk&#10;JAYXJJqK45lkA2+WRJ0kloMOxsxmKQqzLjyZsow3gW347GBEK1V0ZOngYJ/MsZI4h2BZ7ZCLjoIx&#10;CEmmV1naroa2GwQO8JC2DK8wYM7rV6wndmJ2FwTHsP6DgcAkieq8rstyzfwR0FZ6Gt7nJFSBfJ6U&#10;e9rOJqAdfiJ/LzzMae3XiGc9gV1Dlr8W9t/wc1yvD396wNFkXMmsTI0GyMfU+CEDknXy+CqKLMfE&#10;lL+zn6SSxHS24bUI3oe13DD5DxZFb5be4F68z/9e2zPuJyyXR4EEKnKHLDl5rGJM/lmlmVpMA7PP&#10;SH7Ncg2ccpCoTTYPWYsMio5y2idT0srwEzbiYEB0wOU0qwjXtKiV4pnSjLOhskGHYEBeqeS15Uba&#10;mzFkAgugoIxmxKn7qJHcdyiSb+SIDHfUBTCdrmvIe+Pz30xz8i68/+r4WmjeKvp/hSw/53o1I4SM&#10;PjOJC/sDZm118cjP0coG3buKQ4Zk8GwHxQw6tTY1JyBupJXNbfbv652QrKYmya3TtW495BpcP3Te&#10;N4sipSxXlgTXOeil83S6o7yoS4ixIm4M/i1dI03sj9sx9X1ko3Gzrv1+x7bGkB+gPHYTo1rsqvqR&#10;7Lu3lUC/lrQUUjokWVZptnJvJuE/i9nnNN5iCDlgJwFwdV3mJNc1m1Y1xavPXlJyBg9m1JZjh7U1&#10;DmYpPbTIQKjZxUqNXwcVJRZf6/qWzJR4TZDsJ0sHJfdi7eHzAsC7vbrWgO/qhoOixkzU3sA4Gkqw&#10;7XEO4JrSXqeSHO/Js6cMldmYbHAf7lIYkweE01h/K2W6zutLVNS1hx4tcHCWNE1I1ODSPsQD7TIa&#10;vjZAP1lmtGb4dm6WW8ucazZ1iUlc+GubWBPQPgNs1ZGaaYAkuCZosDDc5xkeP+vF5TmHd6hzUGek&#10;hn9kH7JkJ0CrHQRCZfsBrZvSYUoPlAQHsW44WJ6RGSP/sTHXfeEU3cEhXkilTB6kK7LWJMEboSaZ&#10;r1iD38GXvEKgBAZ09/S4I3gIQNA2nNhlCcyGiiAdQ/hqrecnR4d8fgiOFErLRD9EiZgZ0/QgXna2&#10;NJGUDB5+lMfdLgnMLFZdtpmYLfuw4X9P3nC4H7BlWq0U0vbLb37GuhLA3O39UtLLqZJ8MwO9EuNo&#10;E2st3i+kg/7uzXsOhQ92IQVehOOj3XAW1ytkjBX8ESeb9jyVxyn89MDYevPdD+Hf/7v/GCYAINhT&#10;LFkfwCIFXmRszr1nbkxFgthBMrsTYdEbIFmcwYm+xi2H5oXZ6fHf4h41xd5D8HhpYEbnO2rDLRIj&#10;egJxF/BaPHlKKS9qTkjFMUaDyuvq6pIqjV/+8pd8xrCuoIh59+G9ehfXh2U883/+zS846MdwFenD&#10;UK5B7dK7VmNw5kJ+nEnhgdofYDz+DUAd+jEAgfiaJWWlCMDYYD/HtV6L+IH1jPWKv7uO7x+kmces&#10;Wj6z44b18sgyYoBtDH6AysRgKL5uTmVHxV+RYHsY1yFUSclHmkzSVoERWAt4VsB+hI1U8hXEmY37&#10;iD6HdWf8M1jz6CVxTmA/QB96dnrGvgJDNXx2yEIJ4IHVRx/4kVUnK3uWq+fEM0hGLoe8IWcGBKu9&#10;uAb61tLRbq0Moa+aBmwtQcQN9hvoTbH/Kqhuyc/PwcdS1j0pKK1yTc3hUF15ELDiOVnzOdqUzU+5&#10;HoBjKDx1v0CfRNfjwBbAllsg4dsWMKVtO4B5dCup4R5uZ2GBPedgNzxA/Rj3koDASNSsC1k8AdSH&#10;4hGDJVx33A8ywOewXjrnNcPPQp/wp+/+GJ/nCYNYoXpCcM3IeyWfzR7rYBI+e/0qvHv/iYMIED+g&#10;sOTwypUv/fPj133+6nX445/+QLuIH757E99TvB5xr/h0exv2j/ZZ++A94vNM4zV5CXuQTvvg3Woe&#10;7uO9uoz391P8XMUIwTmq3+Nvw5O4Lp+MN7jHdh7oyNpFabTB+1ryHw/2mu6t06tLEUAkm65C5YA+&#10;1LA1hwNlxuFw3rQbTbgO8Zoiqa8c7A1fWMHXiVDD4ceQh9+0ORik7lu1shpbtRqgEXhE/QNfvzKQ&#10;GAefeyoiqmQzlFSbGugSdHZgWo+6Az6rsRc+gyUcLKPIal3yfWSFYG8ly2fPjr6VrEkA36rTmxmT&#10;rdRwE5nEE+mLz5+FL794HW6uL8P33/0hHqxF3FSnZOnha0GJxqJJEdtklQCBXnU+PJQkmZIB8QBu&#10;b+04NbJlUcgGurb0EgfZbBEcH8piAwX50eFRPJCmXLCi9SslFVMMJhJ1MpsF9RsP9uHBvgEQ+Uup&#10;CB/IqkIyEsAXmsbHjQ3pl/BbwO8f7ufh7du3BJtQQOLQJX3YiXY0Te4kWYP3QUp6wwMd2JsW2QcM&#10;jLvajSU2LUyMd3e3GNO+igsakl404FM34WgM8doA+gamddUE4zDBwIZ+Ew85FFQP8foMhViM9Oyi&#10;+aYWwmJpSVVRcRKDJhqHD64BHkw05ihOAaqUNq4fE4RbSTIDwHSl65vMWnX/lFCLzQgbB9iC8gFr&#10;WXjt7Sk1NXnsKMSkYygHfCkmNPlUujPuCejzROWxBnC97E+yshwVrCrJLHumU2FCRZNX+0SUpbyV&#10;5va2EnursXStZMHHByTJfixLoPcKpNegl2dKr6RbmNyBbZPkZakB5nvD4U/G6pj3Bdd1Ox5ME2/S&#10;lE5Zknh09IRrkMlU8aDCJDlJKB/IRrxT2Il91tDw4/XFTFDjnyZioU/x3AJ7uSHVovoDqEpJuzQM&#10;tefP0oBYnzx2TP3F+wYADmYbG4hWvmEAwvAMoZnYiGsEhd/B3h7TdFEgELBCMtLVFQN70AyhoYHP&#10;B81cgw4lSKE/fvgQ39c87G2Nw8sXL8KLFy/5fv7+H3/NTQrvBwC+gAb5VmEyBLYB061u73gfKWtw&#10;gwF2gWSnQ/bIEwtu4BqAdIEeHGYEJRAWzxYmuAz+QMEb/wwPi08fP/F5pdwHcuncWAf5LpbBAQkC&#10;avtekyUUfsuF5FK1E5PBTqQJMkDShRKd0QDg9fUakgYxGGY8dhOsJg17JL6HG3yhAgFDFhy6g0Mh&#10;xiP5FaoIW+agITHZJHHEpA2TM6xJMpeGfi23cINN4H+iBLeV73thkKEs5cGU0hYT4ILriffH8Jhi&#10;yCazlIuniRlB6omfSafE0ldxxKnswibyoViHMPQ2+u8tC2ATV49yoERJj8UNyWXt7xUMfA0GNrAf&#10;ZAmsKflqHtdsG5H2NBhI3nJDAoZCaYlsYeacAE4SY52kyWa87e3ZFzIAiKaKxUTb5SY+PArCkP+T&#10;BgPJYgwvouZ3EDsvSW/MRlq5uTempv3Hss20f0myK4Co5GR6cNLcSBJRA0JCgyxzdSFTOPRhcKNe&#10;GBAJTioz9S+H8D6OHe36fp1Q5ua+z/FZaR09xgoNOFrbIfCulkyFib7N2g8tMyvazLAsndIZsvGx&#10;iihd5tLJyYMNFoZsZJx8t1hHFJqo03C/UagTPTHd5DDFslKiMU26R7W9A2t5JPLaGnzCGuQaHYth&#10;iAZxvCFGIANBaic5F05ILrNxcgLBaa9Qaiqs91GsQb7EUnXa8WDdZZEkGwBy1zxU36IhJ7hpkCVg&#10;cHiU8paTfC39TQmxIV+9JJfsDZZJop8TfIbk2VjlddkbdENhOfQCQ8jGNKiYJMBsqAne1DlwqjJQ&#10;niSAg+WiDMwKhYMuKjPcFJyQpE6sFweZwg9eV6PKNhpk+TkUIQRLuAUKiYlYkYX55zL7PsQz7HH6&#10;bv/IW0eS45SUXpIttR/PlC+/+jK8evmCoXFQh5CB4kRwMijLMvtfAoSQOX6f9ySAOUlGJk9mhXI0&#10;NpHvLO2nfI7yX4FyC07vZ/TxBJsIdSvOaXl5LVlXpH26kC0m93C8F5wXW7HZe/b8OQHiBH4VpYzv&#10;k+8pAzfstZgCVn6acqw6EOxyWYvUPptVjyH4YtUqHI5notdWSNYOBqp5jYwnknkH8NnBHrWljClU&#10;iMz7WP8Uqy7LClurRgAukP22ULBWlc6OIYU11a4hvG9UYo51vk54PSgw7n2mkpHIQXPJlOP9nV2+&#10;dp+YPmYG96uekkO8CuSyuwdH4fb+JmzvHXDIDXAVnmgAv8B6u728IEDDJOp4n8GGqqmY6RiMAcP1&#10;h/nSrBNJ1uF/h8+CXqsl020gGIf9bM40S1j69A4ACgz+ENGhIHA3MwMwDRmakYaRuAMMKeRwuib7&#10;pHBgAfZCgIU3t/cE+2aL+Nk2ZbexWkl+vb+zwaA3pPMSqMZ6iTfp4nYhmWGsew72pvx79F/sA+Ln&#10;O37+QvsnB/9L+sS18fX/t//1f7cvrAafeF9gMoLcAQZP33auz0b25izIcALbjwMIMH0gY/S5AKZR&#10;61AP7KSQLjdo8AutcdTrM7BFfd5iD+H6ibUlbInu49qdx88AcgEAqeurC/qZATQCY28W/+2//rf/&#10;RvUUADwAWPCG/ou//AWvL16DwXpxT0YdurW7Tcn/yckJSSbYR29jP4iBn2o62f/g/QBspGcxfO8Q&#10;uDafZfUXyDb4/BiWI+Qu+ffRjoWDlZa16G3sNdBXPol9b6BCRT6DI4dglLZVQM3c2osz7QXBxASw&#10;wcgqLAuq9rCmcN3wc7B2p7Z/SrY7qpFWeWA8TqEZteXxVgpAio8elkCUffnwWRUyV7D+T7UFsAXU&#10;USDToBcNg0Ew1NiWNAO8LMo0AJK368rBcegTSn+2wTJ1QkBD8HC19jksewasM/QXqQdKPtBYUwuT&#10;NiR1LT1g7D2gH3IAXG+ixeBKUj2yWYqsLWoSevC1E+YfVJnEUdjzOAU+krnKPQZMvptwd3MV+yfc&#10;9wey/1Cvzh6W7MFubh9MgtH7Zaho3CNQr0/HG+wf3/74lgqnm+srpp6D9IHBEENKPORvKC+fhn/4&#10;x99y38E+fRu/d/dgjwAaMKALKCnh1xjPkB/f/MDPg3Teq/ge8fUA8NEfnl1che14Rp7Hva+3D+lO&#10;vAZHqOexC0E51i/DTfzc1/FZuAI2kKyn8V7iz3g+2QhNHySjde3Ga4S+LdXGTtOluiQM2as6pdyW&#10;TpSnZ3erIE341o8KEaPQtzEcs4l77agIN4DUGqlO8Mwj3Rz1CHqE1oNLBnP4vierjuRv2g0h29ug&#10;r4PPbGWVIfaDFLSYwv76XMOlGjnwPMBPukVYK1LGZ4g20WA5eeCyh+kdLlZJRVCd7G9/m8yYu+QP&#10;QilfGW/SLr0hnhxBhncYN4nLcHl1Fo4Od8LuNgqClv9RArqpwxDABDYsNGGotLGRU39eukEJpQ1P&#10;xSZaJ52p2MRkERcXm9XCgB5o3Qjy2IuLBsAiFgg3bKdmDkzKXOaDQrLdKTcyTYoGGmoqfVaFO9I3&#10;Nxy+wES+uIix6AF0nJ9fhMu4GMkA7OTjBroziqnBhtV4IJJhNkAc0FnxwO6BdVgX3KwxEZBfTM2J&#10;C5gV5xe4htfhqy++4JRRk5uebKDam/L19SUlgZRXTxR6ooTSlv4D9/MlPycWDq4XvvDq5p7TNfkd&#10;9DLQ9Ma7RUmsNjgAU6kIg8yIbDAk4dzdh+vbKyL62LzwuVHgKJjEhsGVUmy5COO/g9GIypEMtbLM&#10;KXgPpAa3uZja3d7m1AosFlL/yV7pvYBt9o2HayLjX0yZaC6ORsH9BoAiXPexjfxxGADQSOaonO4M&#10;SlmrndJJOu64yeaoBBqLxDgR2AD/M0xWJPkK/HrKs+ytlH3TbDyrwlPMyBUPl9YF78ADE8Vh4QaN&#10;JuG92Fq9Y+VJoabP4DI+3BsqQHiNlWokn8sx1xTuLf7b9muKpdCbhTGw2Ne0WpN0TofYzDZm6jZc&#10;GyhEAWCT5m8TfAbgNOMsU8K9Rlx6TUNmyTzB4H16/CS8fPFSIQuFDMRRjIzGFX1H8Dn346bNFCEn&#10;U8GHEtfv/laJzl9//VXcS/bC+/cfwm9//8dsPFo44ANTp5PjYxYjmAhx8obAGJjE0iOyI5iYksZG&#10;DkapTJFukwk7m+kqA2I0taXPhozFk8QR1wtNNwqLNFlEAXJxccE9hYAe9xPJnpYGwLmnsSAouJaT&#10;55sCG3SPAfiRsRPkZSiZgyY82APojWNvlMT6wX9ia5rdnJKQsfnbOBl7l1iKqUFWEYXpYs/hjJo6&#10;ymzpc7qw1+CSh1Zh7zI2i6vWASyeSDZqplf2JKF8hMAvJpJKX2Pir68VJr64zkyNTkgPffmcAD6S&#10;VCRZMfTBKeUjgxBFkuINGbQicNBLIgJ/qKrW3kgGRyjN5JCckoA4mzOxd7vhsU9cMCvJ+N/gnxEk&#10;y02kFDH99LOV3LtONa0SYEZW7JDTtXlKVWWWUJKRR6mXwgXWQQZDZmDVZpH1uYFsBYKYxc6AH4Ms&#10;rRt8qcbsJWLWZ0LoCrNM9A9O5Col2a8cOMHU3mwCFx6BNgYnB0t2U6ACW7zCLOUhmwmXj4MIEjsq&#10;mehbvluGdTJp4ea9dzJqYiKuwQAxItP+WyWZySMWXgoGkR2VwM0M/KUpay3md+nnh/JSTtIV2ITr&#10;ree6zrLZJH9MnmLJr45pmolxaAYi06HtVwk238jhZSiyqng2jCYaBgH4axUZLfluIfkpC/Na67W3&#10;DIzXrNJ9SqntjRum5P+WwdZhHQxDf0wHlZRFYoMF7okpiKPI+0hhq4bwkwS6lLpbFmUG9wkAJiTV&#10;39Q5STon16Vb34e1F57XTe+1Gsx8S4CNDKU1cCHj1s9qm5K6vYckyVxhD0HuiX1wYq/sOhbLWfy3&#10;kYZdHGQtxCjsu+zvyMAi+59yf7cfcVGuk6Y7G2Vr8PrPkPH++O7RfvUobMaDgsH3MZv/x3MTyaLH&#10;T46YrokBWd1oXRAizxLZKvukhuQbalA00AN05Sah94R/5J+hRkLeWNqXMRRDk4WXuLy6MpshxLP2&#10;IxM9aT1ye589gFv7vMLL6mD/gOscrAtas8SzGM3sBAMpNJIAfQapaZL/arvSMKjv1/vqKvtAl9mU&#10;PNjjNN3j5EXJIS5qRgy5lqssAyRbo2kya7BMoUn0Y+olW0qG52jqRgq9Of34MVR4P6j7Kw0s8L2Q&#10;8BIQibUW3o7SKJc803CWEhyDBLYZZ+BBDL2p9zcnkxsgxCBNaZsa4qNegpKHw9LE2CWLUemYVVN7&#10;GDYi46j3Qw5Z+QTyxFI1K2pSDPtxljTx2oMJBc/iquizTQhksQv6kssDj+oenvUrgmcILpPvdhce&#10;5h2BrM4B2vgePJ60wOk96OkDAUGk7gL0w1B32QkwZF2coNtSqhHUhPj507HCWtBrYP2O0ZjC7262&#10;5DNNP2eAebub8hdEbQJQcNnm0DcwDCX3LcImehGQEeJa68BCrkasV1A/tLEe+tX//Cuut7LXnrN0&#10;mjv9CAHqOemS0uORvBxxz7ZhA9MNlM737itTajKuG/nthYO+vNboTQlgeGkmVS3WGOoR1KgP8Vm6&#10;ur0VUzf+Bzbb21jPond88eI1Jc+/+9N39OtE2OL+0UHsm5/I3217l8A7E283tunrCWAQ9z4RF9Bb&#10;gEkVHPIA8orCEoZwGPcS1PAzr4faA2PWHk4ixX9bWxvsm1eW7uOCM0ARAwHsF/GzPzk64me9ur7W&#10;Ooh7CIax9PYkgKNgmlsDmOhH8PzcIhGZoZkTMpc51Ilfux/fW227FZJ8bP+C98l04bZjiAatT6ys&#10;gtwWr8uasTJAYSCMewrLrYKDawaYxHuK78Fnozc763GBbVLCDASRCDw61AifBwM+ejpWVoP4DCMY&#10;6HqA+0unvqz0Ps9Ubq81DmGYzt0QGAYGwGF2KdZV4TQxklXS8MXraTBpA3Uv7jMIKajTZeUiMgx6&#10;z2CGKSXtOzusx9G34/mht3bsA3744XuyODH0YOBoIpf0YuPOZrckxCA45vLiPNze3IXVouMgsocX&#10;H4ZF7N96qxVGDNdA3YKUZRKa6J2o/Q24DvpckmIg1yUxoOYzd3S0H354+45WJ9vbUw6S0bexR1k+&#10;8JlHbzjE74f8/tlnL8NX3/w8nLx6ET6efgrN1jTcQvUZr83lTdz7xgXPx/34/QjGWMX7+tAtw3W8&#10;1pf9KnzA8Cj+DCA9U2ApsZ+ZxHtxALUgSDDxPdUmNWEfXvTxPpQarhaDvWSDbnZmpadQuqCwp4K5&#10;o6nmhm1E3LvLRgm6uJex353FLeSsfQhdUyiVOSRbnaWDygzs9vLu6107JfkuzwlbMoEhmQg6pBGg&#10;N4HatakfYSm9mIw4K7A+4h42i3//sFrQl+8WGBkAeZCj8rBQigkMROq6MD6oPIHq6f72tx1NMxXd&#10;jEMBcl58cEhKQdF+9fIkNsLvw8dPH0g9f3pyFBfEXN5Uk4YPz4K+Zw9stgAcYdPERoNGvujFhiFo&#10;xIKj5aE3NcDFB9wFJBppoMt3jJhvbUodwvHTIxa4t/ACW4Hmu+XEypnCPeICheyPZoe9/PHSdBwb&#10;4S7o4iMVmjRIHU+58In8x4uOA/fNd2/C2em5WCXBrBQGA8zC2dkpCwhqryGrA0OIwFTc6BYrPsh7&#10;u3ss8MAaJL0f/mMsLFY0CAY4dH5+Fl6/fhWeHD+RRIASGzer8bUhfYbGGpvLTtwsmZRK77GeB/vl&#10;1Y0At6EgIHQdr/W7T1fhj28RgiEfjodZx0UG5iWAO0g6IDteWFYLY+KKk6AlP1PXSx6AzWxkWQPA&#10;R7x3pA2hMcjpfJ5+CCCrLRlL03pVEgAdwFbDesBnJGtxog0FTABMpLDZoVmAn0ThtCNMp4ewPnyT&#10;x12SazZMg5toAthrwxsnv4ROps9oLhCQQFN+yyAIgoCNtVKy3ZxhKiseTqTVLpfZE05sHh8KtYrs&#10;Cb3c9ODgvqAYxPsFcCrwY8X1t1i2NHOVj5YAjhmv+5zNaDI53bCUuXaQi8zfJwS7kCYnFsqYRQKl&#10;1fHAm1ACvUGwE6csri0mMzIhb52QKW8CFJkAqzBRxM+C7Bq/YlvBc4nNm717kB8Y6fMjhWQwRTW+&#10;xuHBLv8OTcHzk6e5sQbIg2QwTOcRtvLp9COTbcnwtI8LmGMH+4ecIGKy8+UXX3LjxVr9/vs3Yb7S&#10;xqTp8JLgHJi4kL/3DoFAcYZn6vjoWKyxkRo+vHesH2zuANSxBhuarw+5WICh7DDI0wiS3c7TPLBZ&#10;6fc4kb9kyaZDno61PQiZ7hl/nyb2XKcooNDYoqnwoUCvOhvfI+EV004+X5ZnQwKAJgtrDgxlSEgY&#10;HIKiaiZ/RqxvJLSB7o41ClCvqZWOybQ8vpbCechwqSV/ECthJP8LJgmLjaMmTNRyHj4GtpVauMyy&#10;HIYFNQ0HJ72nXmzalpJWAGBEAajgidb+FJLulkWSr669tAh0gvVaytOHibZl7fSpwEYxebxhT2Yj&#10;a8ZHb7ltZ/hvTHuAzvKvFQsa7KdgUVFyieeIe4+YRu5fuAZSsmViKiV2WWrMh6HIssjBXnfZq68I&#10;nrgOnAiuwyt0TYvkWVcMGaRisIIl9Ikyn4I/iuQ9ZZ+23tNZ7Lk0S24EChPkRHiS96/e0zjuRZXl&#10;rEWVPfiCzbEHJwYnv5kkRaHhdrFmbZWpu8tSwTYXJeuAiz77bWWgqJIPI9Z3Z9lDSjwuEzCWwh4e&#10;8cw6F8mS9q2nqEkunT4f5VNDLo/sk1gIt3SjnUJJkp+g/QyEX1piziINDUM5yqmo/HuDn2XySKvE&#10;8ktsxaJaW3l0Bo4rhyjQzLgWmAdQgUbZGDAkXz/u2zJHh/cv00cJDlYGbPT7ISQzZk1X1QhJwj9y&#10;YnJwE5z87oIZrSnMI4S1jD693tqnMqwtAHIibXhEy6wyq214JC4vHq11MiIs2xVbIWQj6MTWUtCG&#10;zmIOleApuRSLItdvBH1U8LYOE1Ka6JBlVMkHKO1XS6s+Ugpy4Qk3AQ6wKGoNF5XeusoBSPJ1K1m3&#10;lE6FTUzG0jXm0HcZmB4eMVL/bLDv3/yK1i2PQU89k37uPGhPrEsxqMrw6vVLsvv2Y12DtM7Bz9kI&#10;wxanaDIJfKTaqXPDmv6v8yCP9h6QlVdlpgSzUV4scoDPXWyUsGejNsA5A0Cgs//p99//IHsUeChR&#10;kdKxLpHEU+DX5eVNrOVPwmeffxF29vd4LoItwtRdgNqNgqr009e2CFzvZkWXBlvkOTj4bJCypS41&#10;EGIwi1NPlU4Yz4n5kg15sC9h78AiBi7Zp1O2M/K9Q5PPkw0eT2D9xPd5sLtL+eUnfNZhXVMMHvDg&#10;PC7NSGP4DgCilZj++QmpbDxT6KxC/7PywEypxfcclvHMdqgBQBg03r3PW+xluAcren3Ja60woEDb&#10;DSpxtE8AoMR+wOEjgatYS8Z7sbW5F/b3d2LfgyDCO4Yggs0HVdXdrFsP4WyZg3tZ2TB/SmULrm8h&#10;/0vUCe2gQZIDFfE6+LzXd/K5xv3b296gpBY13bLTYKvrFYAAgJLKAEvnO1q9VPzaG1gHwbZp2TJ5&#10;tzfLD7/f257Qp/n6fmEptobo8BNsHBiyvYkU85osODT9YEe3fXwmxpPMgP/w47vwn/7T34atccNh&#10;Gk8Kv94k7rloeGsHagG0xF4EIAAe0/d3MyYPT201BKuZBdmkKzgI52e1pUpEezPYQTf4vkZy3tK1&#10;A9YggD4O7GAtFev7i5s7gp9ffPU11wWSL6extnzx8mX4FPtEDG7/8Mc/hmcvntsXuAwfP3wKL569&#10;Mmjex9p+i2uIZBEqpZayvoqv/fAg6TjACzB0wcbLwx/cG/fEtLJymBuDKGOvRvUHGOeN2M7wvaM3&#10;alDQJWXfI8md5eUtVQnlsUmtUsn7GAQBfG7UrFDv4PugYhNDfpR7wtKhFFR5IBRiJMUYzhP0Fuhh&#10;EDwJALK21QdqV9aGsZbDWYI1loImUBeh/8R1RO+sAYOGzQzw7ATqEhwdBnuryZtewQi9raJWqSoR&#10;ltKMssUIQ6TaNtvdpLkma2Sz9JLiI5hdB+IN9ySntpb22U0MWbGfFbYEKyGC/fYw5NeZec+AwZEY&#10;03xPHvTgM0DuPJkIu0hpssBCwPhaxXuH3h1rFNfm/NOnsAurICoMNQQH21ThnbAgqXgmIxERz5qe&#10;Y41oW3pZN2FzW+SflQOUgOdsxzUDB+XLy0vbssAa4nYNXMVfT54exZeVKhPXBet5ZfLJxdVdGGNo&#10;BHZn3IP/7re/DUMsz15+9jp889ffsNdi7/jxA9cHmHLb4xHxDHYWUGnVBQG7ZXyd+SAJPAhnU5xN&#10;sAiIX4fU3kmvc6ZppNQjMAcp7FhBaZakCJ9IFjw+0msGG/buFeTdPanHfL4ahxBy8B0fvdV0FB7q&#10;noBf2dTZVxfrYuX+J3lar6wGGzykGOyRLR9dD1WKwoE8qkFBZmPQp5UOqb/B9y/giRi/H56FsEpH&#10;lYUqAaQoep7Ty0n1Ob4fJK7EYlTYlIat1eH25FumwowVsw05QkH5V0U/LxwuYPK9ffs9WR4vX72w&#10;4e0qNvibNqD0C8Y3gyRVAHJoym9JH5078ap0aIP89VKiLC4QNmJcWAAeD9DHo7k27RcTgI0tocdz&#10;eILBNw2MPFyAmVJ2+EDc31vCqGQxyCZTKg4mEYUno3gI8YDQCJ0o/Ijv9/LikhPpw6PjbJ5fMTTk&#10;SpvWw52mkAAc4yZD5oybFyL24ynTScnkoHdA64YGxZx8mB7u7uXfFw+Gzr4IKUVxMGjD9Lh4SGGz&#10;k6cJ6PhzTlaub+54aE4YTlIz6v7t++t4+KwkV6I/VEkQE7/uxMP8+nbG18aB8OTwkPcXhrHc/OLP&#10;xuZACv9KCaMpPU7FmOjKLEwMcKU0OcholOA0kmcVE9XiQu2UJipfgSULR0TAc4LB8A4dMslvBE8e&#10;Nn4AOAuDDQCnaiejIiihYJKqJLwEC1byFMNnwsODA0j+LWOz3frczCqBt5fsuFU8PCZAfSuQD/cO&#10;1wOT2nVSaGVZZclrIylfKkg7S2bmYo1SbrvK06OFk8QqpzbhwOGhgIQfsBe6PjNlCGwwOW/G9wSJ&#10;eO+obSXx9OtUu0IBLEUI2U8J30eAx75FzajJSW7YCJIUk/c5PkeYtDVOvMWG3jr9Onks4t9oTgsp&#10;M+5vXLNg3G3v7PF7eid0v/3xe97zJ8cnZKHiWUQARwAwVOqgxsQT1x7XGNNO+BR+9+aN2GAIF5mr&#10;UVu2CjjBVBGbNiaeMG5GsXB9da01R+mNJjWYONInBZPlRsnMI0/R7yjdH8kOAGvWUh1OmCGbmEoq&#10;P6L8bmyWkYcM8HzZknfGyPeVE62FwoFoOFzVAs1KeYPwMGj1DGC4AAlDR6nSivsL0rzRNMPjBoU+&#10;1jfDVuI1uGdymKjWSo4esUFlmhij6AWMCXTs+L6DUxxb+0Kg0CyK0kasgyZynhDi2e1M5+4sbUtS&#10;Xk2ACqcmDmsvy9IJuSzCNnjvCPYBNAdAvur8vkY5/IIQnel9pRnDpZ8FPDP1eB0oA0A2MSjIqh3r&#10;/nWDE6n8d+PJ2ElgQT5p48laTpiSa8VPd+psmT3OyLI08yWxnioPKUonnxZu3KvKKa/JLs0BHKVf&#10;PzF2hxQCkRMok4+mCr3EgusdbMJ9OCWp2Y9t8HM7OGl25ETZx75cJjpntlDt0JrCicXpjZZVmX2+&#10;CrPa5PtmLzz7lRUGy4ZhnQSWGmpJbJ22O2SBr22rUrqr3E2SeXEyN5e/iabRheVQha9TksgNoche&#10;f2zS+sFefwlmKjLzMEmEZLUgo36yUc3YrLI6OAHMvcBO3vGeg6+qkndTURWWVKOA1tCosjQiGOwt&#10;HQhA2UUlmVyS02ZAycxuSI0ZElAr0ZXrr5TcnM9PkHohsVUF/FRmwK2B1CLJn8G2oSR9ZLlikWXp&#10;Q5Iy+hkmgNx1tpgoswdk4fRPDgASyFhU2UYtZM+Y4aeMtMRUCH1OR04+hglsFCtR/rV4jlNStDzW&#10;hpwSnZJvdS0F/JHFUKpRaiyVVsJxZVlzwZqmNcud6agM5UoS/Mr2KB2ZQ1BTdClsxaDDKPkwGYgo&#10;i3UgE20BLDUWEDnKUlPaFkBCNtn+sz37IOP9Cdhn9scja8WcpowgoyexGfnyqy+YwI4UR5wLAp2l&#10;zEgNO5+LIeSBQpKyJuibdh7ejxPLl0Bxp5qFgR2oG+4eYu08I/MvyYnBOAKI9i6+9+RXhPtCMKtL&#10;Ev6Cdito0C7Oz7ke/+qXv5QPKBmbnYb/ZWnJndgBabCi+2NJt5+X4KF1Ap0rG4f3STrW9lk5pCHW&#10;goxAyuYtjU7hCGSslEP2Y1PN2NpGoKREDL5/sE7q4uu8/dMf6Xk3opn8Btkx97N7DolQV0KBQnUP&#10;AYZeZ5gbdYLWDKEpyIJE3c/rEDr7vZZkjkybcR6SDbanQE1Lr+Z25QGOao9+6M0+bnmOcvhbqU4G&#10;gw4JloW08LE23uW5ioCHq8sLndfLe67XBWr9pgy04gZLlgzDZawFGrJyQMpIQ6q7h1WWiS8oXy0o&#10;wSVo1JQ02b+6E7CHYEV878PDMkvyu2Ht4NDa26qulDC6WHX2njUQyrqtI3twgs8JFl1VsIdE7XRx&#10;O2eY46gW6/5uvmINClkxAhgP9rcJrMHUfjB7cPfgOOBtUy0T//73v/kdAwsHv5dVL9UOriXYLM5u&#10;sVVQafJFQ3nifry+ANDgD4+68uzqKq6JTdbeUwCFWHu9AADUcK29QwnaQvVBs38N3gYynnuGIWI9&#10;3aMvQC0X38Obt+8ErphldR6fpZOnJwSD/+Zv/ib89p9+G37z29+Gr3/2s/Cv/tW/Dn/4/R/Cq89f&#10;h+OTJ7TRARHjxx/le43nDbUk5P93VJedE9iHbdWTuJ+wl4jrtCAx5UpyP4CUcT3A8x3PBPrmHSpl&#10;7rgHb21OM1tNSqBWbODYK6OeTJYgSrZuWLOjrkWdfbh/QBkyZP2DfX2xprFnyENegTYA6LgX2FN7&#10;c3PDVhuSmENBd3kN2fA+/8xeyvZWRaojkjcy6kWnCxvX5f2Z0qtT/TOGGo3BavwjbLC47odCJJai&#10;smLEZ6iHX+gtCMY7tJKhDWXg627Fa4f9iECnMYok40/WGIOd3vAaeK9UDVYKgmjohy8GLb3HXYNh&#10;j2CNOdLZx8EM7J9w5tHHucmKFNq9xJ8F0gTkywBaFbyxcGgW+hExtOmRG68hFIef3r8Pe/s79OpD&#10;MB5zBJC4DPsxSponfM5w70Uc6hgW1La9FUdS6RGzgCwUwHJ8TydxTc4JJE/iWrwkRnJ1fctn+Icf&#10;3nFtQhXH+hUs6dXKarhS5K+HuXw0oWaK1wVMUvST2O/AfC0HBaYh2AngNrAf3LdtpsFPwhxrBASM&#10;eH8W8WcAiwIYCPLVTnzeJuifMeTvCvabOB+wb1UgFozinl0q9Ix9BVRFqAs6DTezSiSTAco1CEs1&#10;odj0g2veDvYD0ypcgTE4rZlHWPh1eg9LMVCi1JvZApLsggTSua7jOUyFw5D9rNt+yEG4nCG7tis9&#10;aEaXD5bjHOdmkZjZRQ5tHDzMkQ+kQ8Tcj6Vao7X3Kvugg63ptwBUMO3Cf1hE+AKAKE0sljc3J3FR&#10;jcLN1UXY2prEQuZQaVudkmfCoOhnbACIXkZiy+n5LS/C+cUdL/IuwAJODJvsHYZDkalG8QIzmQsy&#10;sriRXl9d8qFAI1tR5rclqW7R8uehEcQBTe+juLCxYRJsKfWwYAPaYHz7nGBQJw0KFyEOC8gJV/YI&#10;RAMPSfDN9Y2m7fRzKfyZpF9///EDNwEs9OvbOQMxFB8OYBMMNUyz9uj9l0C8FC+Oz5xYXdicASKh&#10;mEjFfG2Tz4TAsnE1IguZZ29mGsADBBpI713woAR6fnM/Jw0f9+f5k93w9Ml+2N/dCi+fPwlffv6K&#10;vmrHRwfh1YvnPIQwnaEsuHIstUp9yhlw7SDrDAab8NCrGtXURH6KNVFjodOaoODvycRqZChbmJGA&#10;YhKbFlhf2DAamnuuYlHywE0FRQsl1aOGBVOSxtCrwPHnAJUleewJ8CEcRBt8K/lEFxjKQG8JM1NC&#10;muQnGU9RZJYpZC6zxb0mYr2u/8QegKQwY3Mu7K9lLxoWGgj3sHE/7stgEAmHJIBGbB1g2inefWwT&#10;TSUU4XNN0xSXLNNVNkiHtwbMZJcGdFLSoHAFHepah9c2Ce8l22SCpdJ48Xr01QiSjqfGDs/jgiwA&#10;+9vZdDk9UzgokHLKSTplrSpYUhQ55gdgEe7v7THEgmANfmZ8z+enZ2TMMDU6vvbN7XU4Ojgk2Jp8&#10;hSidKLVp4meBwYbwEgJQ8RpfX9+F64dFSLYxSLDGZ9qNzxCu5d3tPe/z4DS4IsgLFNN1SoTvlCKF&#10;a4vPnUBVgdOTnHbaDypoAGLj+wE69oOk1GKP9RmMwrUBM5TTkaq0PLjjuuAk0Ky8JDnA58E9lNFx&#10;kQ1b6UGIRreXmTve55IA8ZIHNQDtclTSEwc/E34+LXz+muoncrzaLL8Rp39VZl3Jz3SWPavwLOJe&#10;kxnr4QMKOoEcAj82pptuRMSOw3OW0rcIdhYqnMXuUfJmHwb7bhW2TajsI+IExS551RWSNk9kwF5U&#10;ShRj0xNPsVT89GYeJaYcwXoC94EyA/oZotlqJkkZzCYJIEsCQup6DawUyejYHrBZets6LTNF1Rv0&#10;o9TIbG9S27nWBzNCOk6AB8vPBqceivw05MTbysyeyv5SXZaslvYnqiWjL9eftXdyY2cPo9KsLnoh&#10;0je0yzJiNTfJ1ytkb8E+MY/zxG/IoGVpNk3ftnlSWKQgA9sItAZTSwcVlDkwI6lYqxxe4o7dkoMu&#10;y0dp+jwUWQ6TyGG9E3WHR4EOCTgKj5zh0vMowLMIa7SvyJJLFv4pjMPT08pya7FIxU4SW69a+/pJ&#10;+5qvOffKlZ7fwWdDkmSKERmyfJRg98hSn0r+cpUHkUmey+tTpd8rZXkoUlJaLADNGMjS9iC/v+RZ&#10;xK+3HJYy97oywGtGY1muQyScXC3FgwH1IWRNNoEbn1Hp8xdFOs9D9p99hPFprYTC0pVAEK3095X2&#10;X0uFL5//amQJdOm9VPJEFqdDnwGvwUOwxJisHEJBv+K+z0EO3LfocbP6icQ9ge7p/bZZgl9muX1h&#10;r6h+6CxFbX3PSz5/VHasOu5rQwqeSevY+6NYHEiN3/kzZbz/lo34YxlvYvTJ01RNIZmcXn7Hx0fh&#10;m7/+BfcYSP8gjwIrtLZcd+TgosrPSGpwk8duCkgqzIRVRT/koAzWlatV9nXksHIuUA5nIPaImQfg&#10;GB7OZ3P7R6njSIE96bnG2f7zv/jL8OTkSbi+uyGoMDVrOknE25W8VlFjcKBZOeDCoVBdq/u5srSu&#10;N2u7SDf00X5PIMlWL/2jfYkDbysnADTTwL6216MTDxn2Nkhuh3psC/LXi/Pwu9/8Ol7fIQdkhEq+&#10;s4Hn6n1mV5dmQuh9L+QzTj/DuRpwh9Xx3u1ss65jYjTOLwcDYq++R6hXvG600TEjCcF6uBabW9u8&#10;n7xHAKfQeJoZjvM2resUTMcQLgYv3JFdtun+C8GCWMs4dzGgvL5ZUEXEYVFpJpL7heSZ29qHT02m&#10;Unfpobc1tiysz6Enet4h12x9DpRhtvQZHZ9vgIFtP5i118c6Dam9sBERAKZUXimoALxAEoyU3VWn&#10;2g8D3N34cxeui0orATBg3N2Z5gT4VauQD7BLMVLcjjUggC5cv9OPn8Lpp7Ps5zYUIYO9ZVg/P7UH&#10;JnjfOF92t1Kdo6YbEsijoyO+F4J3vZLFxw6gUOCJcADWjwxzWwgARKiNGTu38TlDXXn7sOB9Jeg0&#10;0pC6cnAjZN5gQ6HPevvD2/BXf/VN+Oyzz1nv/e3/+7fhm1/8goAdWG6lySZQzvz+D78P15dXHjTL&#10;exC1OLzqqCiLrw3Vz/XFhXw442eCbBWWTgCw93Z2SLKgVzvsqsCq8/CQYR2FhjQ1/ZClKpCFjVKp&#10;q1ohjWKgyn4CteqOwz8g708yfD4rtt8Si1BWFOinwSIEiASAB7Ux5f1p/xwkjxXI7VC1ccPeTUoe&#10;pdbi86ifs1WErXBATuBaGDS47kyaaJrR2koihTZWlXvA5NscHPI3KFchBc31+jwrWt2MNFjB89AH&#10;17m2EmH4gtY+AX2owfo291pJzaCwKGEQ9LZvZAEiYoEYybSsogpB9W9vYBQ1H/Yd9pBjpRrjHgEz&#10;gRpqP/bTD742p58+EcegdVhcx3cMJpQPPPbGOTERDJEBst2o58Y+3Sv9vbXHNAlPrSxlcL9x7VFT&#10;YL9DCOl0Y5N9Fvruj59OSQACIxzPOb4Ovwd2A3n47d0sHMR+MKk1cc7j37foC68+Z3E/Cw/xvX6M&#10;5yqY7//iZz9jQE1Rl+wRj+NzSqwDjPVeYZOD8wREioLAsaW33gjgPuxnYEmFXhM5BPGaLHC2oO8Z&#10;azAA2TMAvKF9ZCfj4A2RHuyZ3dmqy2qtKllsgMgWe7X7+ANvh9hfj+LeGgSuDb73Gl6qJ2deg793&#10;1Q1ZOaPQ27Uag3VYDmIa3FvUaCD43uJpF1bxC1ANQRVaGYQuMcTpFfoCQlmy3evaPtdjGgJXru+K&#10;nBdR7UzqbwmwQA8MQ0sXHjBZ3dqow/OnT8Ld9Vl8lVU4PNzjVGrBCOvASRN1/7GouLy8VmBE/MGX&#10;1zM2smcX87ATN31MJ3A4jN3EkcnSTG0eLKN6NPEt2TQzeUrFN723tx224yb3ML8jKwQhHSObzDOh&#10;bLkgA2BpGSaQ31EtLw/QUfkBk0k73m9TE6jEzTk9OyNbDg8QU66qhu9nDpr2+WV4+/aH8ObHT+H8&#10;ah7G9cBI6c3piPR1RHfjNV+/fhE+f/UZkX3cYEaAr6R1R8OADZopbRMxf5LPSeWgEprlmsGoYIQ7&#10;Sob5eTD9jA/v+fU1E62YjgXJ4mSDlNy7h6VCFSZgzonpiKIDKPfW9iYfOhxKmBrtw0ATkpegRpWF&#10;ERhqq7mvZ0kJBxYNDpfaBqf0EbTfUfIj6WwY3Xsh43/YAAGWIaY8TSqwyWGtAAANQYwWHAiQDVdO&#10;6qREo5Iv4sgJRwCeOT31wY4/A4xNTQfAmQTiYTNAWjOT2GDoC1+/QUVkkpcBbYdEGxLJi6vz+Fq3&#10;/Dz04ojv7dmzZwIkVg4/gIE0zZZTEyRmAqW79DJsKdlIJqsp5S2FHACMwzpEAYfIeU5MVkoQGzzZ&#10;xoFKb8R4fxmI0K74bGDj2ojrpHbBimdhZI9DMOjAMl0a7ANbTGazFf8Oz0dvcGlsT7jDw3355vCQ&#10;EaVaQRQ1m4TNzamZshtk7gGAxSGKJgAHFTx18OzClwMsQjw3KDbOL864gSnVawgX8VnCpo71zwk5&#10;WGtBUr0iaI1f2KvycO+AJscXcV3fz1fxmRrHAmoeTo4PWBxgokRfO3iw2EMRjSPk3ovZPZmTlVPG&#10;cG/ovWbvNhRVWBNiM3Q8xOhNWVZOAfN95n4nxg4lBGQVj3NxADnEqKl97Vvvd1UG6LHf4T3i+uEz&#10;gi3KKdpI7D38u9L6Ghbr2HzBnkahIgPewb5VmEbX3IwhW5vbKDnY9LcxyMe10wug6jyFxj7FIBx6&#10;xiEVbqWC140A/YCY8qX3xVCQuI4wLAHALYxlIDsyOOCEhVMvk2pJ3FOKp+CCsVm2g8FATjk9JUsN&#10;am8gjmb7AOcaMRxKMvqGHATCA7wea1DTCOjrYQAe96GSE8OeACD25RENtj0MsX9dMkMPyrFm019Y&#10;voz9pMjgiwrL3s16CrnoszdZaU+LdYJob+8yj7QFuHF/Gpn1ZglvH+zF2WcfNTK7H4FTSdo72B+E&#10;ZrmJfdSmRNHuEcAntmJtJlThnz841TmZPvfdis9xY5sDSXS7zHJICcFqqJWqzvUNtmBKv3UQSlUm&#10;1li9ThExcKqi0H5/ye+tsM9ISCDfkAHHBDaVOdRAPop9166b/gzulXl6KjBI54A8EteS9N7FeWV2&#10;HNbz8Mjzj8OxlDbr9zNQktaupa9mHHV5PYvxR78gnou1garaLD75p5VsUMT+w9ekBNXEaqOUf1Rb&#10;rtubLduuLSGKIgeu4Edn79ewTniVP1iVZdGFAfTawGLyekmDgCGByGgyDKSRFfcTCe8jZqXDKsj6&#10;pWy+VDPsSXdlPz/KyosEnJdMqCZ/0j+PkvPWzKXkt5gTkAunUUtKmOTGZFvSKkUgT+trkZhuQ5+S&#10;rCuv09Y2HlWWLqfnJQFHAtoLDZ39kFeuC8nS8noqrJiQ/1LBc6MZb/35nn3v3q3Tpqt18M5gAC5J&#10;rVMwzXRjHF6+ehWev3zOfZZhLAZTawPkw5CYrW4+/BkTiBZSiFFiyjrCeOjXfqD4bKhTZrRKkfQN&#10;59RqOScAAFYQ6qG7uweBFm23lq3Ge4w6ngFd8bx+9vQZDdQ//+or7tXgNTT2OU5MPwb/hN6puH1u&#10;agXalHmgwYalWCd0Y23BegbD5MJMHpy/SwYU9OuEb9uHpOtYlskSoBdjwYFtgey8+4BTHe3yh9gE&#10;09SkV6DgYLAc5zGl5Dw3SyaQYp1RgsZB/1xsdTCPNjd4XtMSJtnWJCMXMyQKWw7INqaRMXuvehH3&#10;GcAGvpcyNjJ6xvYEnmud+1qhSWYgmHsW/D19nGslq+P78IOvLz/xWpycvIjN+kygVJkeZNV59IeM&#10;/dCDh49gN0P1Q/Ymvahr1yv6PgB0vZ/Jna0Nyrs5+EON0+leII0Xnl1iKOvsI3C3KdlnbTYkAJ2H&#10;hWTRUH7d3C/J8JtM4u8fNLjHz6NaDIw+M98flh0ZfwgNaFuBaei5cFbDyxxBJqjVIJv90x//EC4u&#10;b3U+DDq/lw4G415biHnIcCyb4m9NGtazJyfHCpF7chTu7mehjvcGTET4UgIQkQC9yDY6K+8Pg8NL&#10;cAlpyRM/M+TNHNoglAVAJuTzqNMg9YP6JNb5UsA1DlrUPWFYR/yc6C2R0vsXP0eK8SVBEPQcIH9g&#10;mI99Bd6ZYHbimQVxhr1UfJ/w/6wqKSOkMBsYanL26ZSDdZz9qMHbdmWmashgT+Agcca1ubCfvZ7l&#10;mrUjng30zxhuoX+CIm86VR9bV6V9E1fxcxzyeoPBiD1qQWJGQZZjEdasZ6x/hDPQWgvMSdglYWgf&#10;n1d9hkpD66LyOVuynoQiDyy5QFZfTRAzJbgXDNeZs2/C8Jo+hZRjqj9QUOaapZesZUpbkKRBZWGp&#10;b2Gfc/SJKUgKPfco+ffRI63gGcIBrcOr+Do5qV4sV1z7jiovqV9C3/3EPzcNSCGtxRqGnRATXVcI&#10;Stmm7B71OQZCAKJhAYaf+PTpc/b6da10ZCpP4v//+h/+MfZiB2TXgrX6Q9z7wM7E0B9EGFwv2Dbh&#10;fn/33Xfh0+lFOD+9jK+9FIsVLDP2MkvhLItlJsVAackhxWLmZHPUpC19/2CthN4F3rDvP11zP8Z7&#10;xz1DDYGzAdZTer1OAZkkvFhZUUtRdBxfBwOaq/ic//EPfwi/+adfh//nP/+tlHDx3zenmzwTGBbT&#10;NN4vW9cSbdiNfQFeH/1xCcVf1SiEJ/6McXz+EOhxt3wINVLj48+5Q4AP+gYAx71YmfKrV5J775p2&#10;VNZZrVj71zHtFkaqy3BmjcpwVS3CXRX3zKbMJKC+tR+/zXQ5NGj7PPApCnmkpzqPQGBKCXY9hX0J&#10;95ik+5E8pwH4AeSDVQD+jgOyVWslTUXGJe3wVg7MQqjWuLHfeMk9tSx6q2+sxsHZvL85/jaBTqOR&#10;QBB6tJkhAbCuLFY034dH33gir6glJGQ20cahdnp6xYuLl757ELJ8eb0KJ0c7YX93n4wahWgEFgD4&#10;2t40RjR6QIhbM5yAsm5sTsRswA2PD9P2zgbfHw9+plcu5BURN5TtjS1KFDmRtgQKQBe8neTRJTP+&#10;lIb64cNHLiog6Hj48XpYcJh0nZ2dxX//RKNZNF37u2P7h8XNayUvLchjnz09Cc9fvOT3QQbK4gjS&#10;Nvt9QMKHhxKHMiPamdg558SQhveQA8ciBAw6bsgwU47/hpQh3Fxsgki6gdElFj1AMyym29tFuI3X&#10;6ib+2tKAt6YxLh4KgJcEE9iwy3gTRQ7YWNhE4UuBAwDAEaZG9IbDPR9JTgomFpp//Cw2Kta6c5Ji&#10;01eliU6UEDrWVATgGKZVzUghCCjwAR5t+PqjKMI1wLXHYZfSKVEIdTQWNoU6rg0EvWBhtctFlgjD&#10;ixEPKZH+Idg8d0QACZudwK2OFF9OprAh07R4yYShDx8/cOI2I/tpQWBHIRwj3n/8/OQd09nIWklN&#10;vVkManwZK89mRIg+U+6cFEu5OCjIkyk3VMp4IRsha2fIEfFY33iOsKZuYmGJ4hJMKBSr9IByYYv7&#10;xUTm22tN8MHwu70hSH11dWEp8cr+gXNJdxvLJ91Uj0YCdXEo4KACoIvNBinYKBoBlKPAxEEDsBHJ&#10;uphOVoXAIrJTJ0ozJgM1CNzAZ0hJd0majys0nWxyg8H6RnsGPxE8W5Deago5c2rrlBIBFIRkIS5b&#10;vh79geLrA9gjuzYedqvljNI+zlhKcVIQ9gJpOzdJpE6hgEuAPmUJ/fqwrpInlKfLAKF3dnltuCfE&#10;fSmxJZN0EwXhmhajEBfS8kv5I1DGsZhzDwLAjsHCnO+hNHtBclIctIxMDwU9htAAzOf3nByXCRSg&#10;P0jJZyW9BmVaiwULP1wTysPjzwtOZQKwh4/LFLIwZNN0Ap2dUg719nt+fk1rgyaF9tkMZrY1/jcl&#10;Edb2GZ0qHIgHSJ8DD1JyYQrLSMmdSS4mn68ih8YUZgIm6Wjn4qKpBaDg7/GeUGRDboW1QkPooraE&#10;t6GvSGFKegqhCAYHkh8hk3d9qK3sM1imFNggf0OZt+ug7TzhS8EPIfR5+JKZKGbNJR+Owo2SGvAh&#10;yweDzZbXUkR/fW0fWj+LGawLRWYBUl4YuiwvrcwYTMOgBNr0lnLWNOTu87QZXy/gaMhgQOkmu+Va&#10;6PLepIl3nX2IRBwqc7DuQDmymXf/XcJun3wIE2Ms2KcmswLXMtMhucw9MkFO/0vMpfJR6uY6P2Qt&#10;TZXiV8BbUaz9YJMPZAr16C0fl4S0zXKjfuh+wiBVgp0n8S6Y+pQSaDYeQRsDTEwvDJJb98l/sXIA&#10;SKWhAYonhY/1WaIxZPlscDJz4SUozyR6CxZV9pEMBtL476XCQUozHJOmuk9BFrZaSKyGwQwq+acZ&#10;NB1C9uwbjDY/lmZ39sdkCrMlx7xmQ6bpPZKnFvk6Kx18JRaupe3peUrhFymgIYWMpPtMDz98fwpq&#10;CApYoOyaEqcmT60XBmH4OUd6pgYymVveUxWvCndbebCXwmuqci1Jwt5O03rYojiJsfIgZ9T8uWDf&#10;v2Gd+FP5bpEL9wxyctCkZGc8dz//5uexVt1iWurIjA4Zulc2Cyo1cc/7kf1PC+0HyTsxnV+JgTIY&#10;FKM/KqSRqA+vb8xA7lkr3Nzccj1jgA4VQxqkd04qVsCXmP5Pnhyxjnvx8jmZG9h/9w8PKXlt7ftF&#10;v1TWJZWb3MoewXpvicGegoZQdyaZUvJG5RqAuoAqiAf56BXBPtSP1l1ln9AgCWxKIC8t48UzA5AQ&#10;NcMq1rN3UADd3YXr07OwAjASzyzYPWDIihqS3l5t4FmGWpisGMjoNsbcy+dMLm5yOA+AP/QHHPwM&#10;CgRonABPdQEtKoKGsrUG4BvjDTa5OF9VtxasHWieb1Y+fs8h3khDbIBTqDFTcA1DrfgZQzjYPwrn&#10;Zx9j3XQX9hDqcHkTxgjXGzr2RxjsL+yLiRRfSWNXlPCyaZ8pRRcDRNikbExr9leVWbJJZYBeBoqt&#10;j+f38TMIaLx+aAkMAtybmsyQhjXPTg7s9Rpo1A+AD2w+MQh7svsgC2Y66wN6O/VI9O9Fz3K34gmL&#10;tYE+aIIQtVoJ5bApQo26e3jAOhBed0io3Yi15Mf4/LUOvwKYXZgB3NmMPsvr7bdVE3wcsYe5c7jF&#10;s9ij/ev/6X9k7X91ea1hLOSktgEAKFD4uSCQ+P9R9p5bliXnlVgcd03e9JnlurqqHRxnMOSM1pJG&#10;1BNo3goPQmjmFbTmv35radZII4qiAAIE0KZcVqU31xyn2CbiZuMX2FzNbnRlXnNOnIjv2982yR81&#10;ETPoiSVmIQgwD04dRp0CIAt71cqWTl98+QX3AfSiqA3xTIG59Or1q3gNT9mT4h0+fjwP33/7Hc/V&#10;e4b1tWzg8Ry+evWKwNnp0yfh4HCf1lC4E+gRUcf/9re/Db/4+c/DGQA/1PVOfj378IHPCeyoZE+k&#10;9GmwxRhSyNCaBz4PN3dS3K1Z3yupGM8j+oEUSIPvsXF4Dnoarb+pzr1CNXVLObUGmPj93bjvUT0V&#10;nzWsdVhpwXMw+TDrtWY8pyZTWR3hy4HVWLpewjNHb81OklvcC9T3uKcApfDs0G6oc9q7B/3B5ALU&#10;4xxwk+3cso+EVFQWWV1Yx3sGmTUUhMQQ4oP39u0b9d+xFkUNhO8Oggk8x/Hf7+K/oz+BjBj9Onw1&#10;Ie3Hnjixtx5DfOgDv2TPRAJQXWYlX6p9AGQ2kzmfFYB9OCO4F8Y/Bxu89pBx9MAfzGpcy4vzT8RC&#10;jmN/hiHPGkEc8VqDscbBzxIqsVsFIKEPrqfh2uqo0n67A3vbkkOB3gSVFYkMBdchru2KnoANByZ7&#10;u3v8bPhcP/zwhqSi6+sHDt6PnxyJ1FQVClIcWik97f/L7wcPPqwNALJQUX46Dx/ifk2MZlozsfq7&#10;774L158uCJzBNoMBNA4PxP1p4mebxTqrMdYxIYDXc0ixN9sJ1d5MQ06AdJDzghFnmy/27HBqoe3L&#10;6HULi4hGQ5bkLxuUoE57B6fwgm2IwRdg4lU9hNsmvi6ghTr8yGdWFgCqPZPVDtYhni0M4zFIKV37&#10;9sP4I+/qsVBgFpPP437czGehHWUfMVpGHswMHx34sQRTkb6wUuE18I5mEFF6b9du45h9iovUW3x2&#10;sver09MTIsZsYMHeIguvJuXzxfNDap7h+QBfEkZ0r9ZxM5a3Eny14PGBDYVFw/2afhIAoHBonD5B&#10;AbGb2Q9iR4j5RX0//X4GF2uaBmAxQP5JaZ7BupklgvQqe7AkLi5OvDYlnXhNHKDxyyKifDKRPBSF&#10;y5LyvTk3i7OzD44AVwGFG7IbF/V1LJT+9Mc/sWBaruAdV2bTchwMnz0/Cj/76evwk598FZ6/eM7A&#10;D04dLYkC5TnJJNBcIlACwF3yecMGgdfGXwD5cLC0ZHw1BDUouQhiANEMN954eA9O53v8Ln/64UP4&#10;7vvLcBYP6LslADxMTUd6YABpx0MG+j2ApMXunI0d/RfiP8GIxN94KA/iQYpNBqEPXCSWUcgUtM7e&#10;U8lwMpunk6E4yUEJeH1sDJi4oBHAvUcqMx5SgDFIhgqVAh1u72449QLQqUZ14ObNYqFV8hwnVYid&#10;v73NzAG8OabUVS12U0kwckJZ323cyMAm5WTQwRkJrOs7sTfvr+/4kGPTenLyNBa4Tzk5wbpjclcp&#10;bwh8X0wYuq7PHnB4KAEEivU4cYqmkrJwaLRm6dX242ksL8Vaw2dSgS1J5cTgJq7tnF6MPRmUmCrh&#10;fSGrBTUfxRvTIJMhLen0S054rm+ueFhvLFHA59rhfZWB9nQ+yT5AAJl3koTcQE3hYIFnT59JfvCg&#10;gxPFN0DcWSxcseEpXOWBSbrY5PHZlCS1lrl0bCoAHmOTp7/JRInDmA5mmQwOKXuvYF3iOtKjcjr1&#10;IbDg/wabjcaxNiplQ1aNBL5gWIpIczA74VWBw2RGCbqaefg/lC7SCFgZwBqdGMjnHgAik8HnSsRq&#10;NL0fncjVkWnTcPqG+9SZgckpo9kFQ0o5sox6s5bvCPYLPGtohFBg7sVndUPZdMnvudhdZD9AHqil&#10;mLco0PAay/WDGaoyM6fRbaNiEPsHmjf6YlCunmjZqalUA7i23QGeK1xjAog0vm9l0m25u6S5Be97&#10;Ym30Lr6mNsVO0kw2hZbXkyXbrvOflWYW8TCy9yAZQ5a6JsYkXo9m72A2V/ocU4PGCqx43EwIpMAa&#10;xOvjXg0uJunXx0CaygWTQBeBYWWW8jDMh8xATWVDP2ZZYGk202CAIhm2FwnQMKyV+DZVSoIMWyZP&#10;UW7llQkESfIsyhrtTVWZrTQYpOvNmAhJ7uufVQPfh9yvFKOMq800UPL6kFla9D0zS10Tb50xBLY3&#10;XU47DTYM5t6dvpllydynAKy4MS8c3hDG9DOSIxAQG4utj5hZiaXTQ/shGVkrbzUxqBO7uTLYu/30&#10;utaVgSoFXAUNSewfFuhTqKZb9cEWB6gSo4ryx8LG91VO+0webcEOfkVpNuHYWR6dVnXp863Kvn2l&#10;76vCVLwuDSJrIqu9eAxlbkyCk9blUbv1G8wSawPiYjT2ljuNmU0YzMws8meotiCY5TwhBQ0URbYV&#10;KRzeoWvrwYfl5ek6FmaEJcZ99pYbHWIRxjyVToCjQOxHz4CtAhge0cm7LbEy02vLaFzBZkkWlqWu&#10;jyScowcRXTLIflTwVpZIY0iHvXrFxmuUDGgisE5yowTGNrIPsKQ9MTVT6q/8hJ2+2yWQd8zed3qd&#10;6l8A9v0d0+MfpzQmmTQbkkoJq7UbUkiVfv5XPw/Hp8fh6PCEjQ+T1RnSsJWY5b+xVsyXU2rtkIcH&#10;wSyTxAagxUe5lbHj+9HLlf528nVM3p+9fZ/fvX0vuXuhQTD2YDRIYA1M7SUFZjpAqmcvXhCUYIgZ&#10;B1GFBiSl6jwGRpXB+2xjXytdB+5rZv2NXhsEhjcpFG0ja4lYb8jndsjhV+OjAQoBbXtXkankZ5Pp&#10;8ZtO7G2sfMiV42f8GBv0IdYZS/iKFUVmRkJyqLqtVhrvw4OGfqUHHQZV5VEtcGHi1EasIYXajPYF&#10;EwCpxm4rFcRZAmAQFixFVbge7Dg4pWLFfq1gSpLd3YqplNim2SbBcvRiVHouruvFx/dhs7wLrz5/&#10;FcZSPncHC7C31ky93V1MHbwg8BD1JsA7kkQHhDdYBtYKjEP9TR9vy1IB5h3u78Q+4jbs7ngI5gHC&#10;zrTJ/tAAuACs4s9RKy1XHcG4BWvbkamcUDpBsTWf1bYzUGgHPgA8/HBt1htZDQC0A5gIWfHDSuxb&#10;pgaTfShw/+LqJtYJO5RK//MfvmVYAetUB4esHbRH2wQTYBHKsY960V5v8EdHbQrQAzXIH7/7IXz7&#10;w5twizrpfhn+/d/+ew7OB9g4YXDvsyQB2RqICZhHzYjmurfMd9NL5dPbHoDywUqgGWpkqcQAKl6F&#10;/cNDMWnNxn//4R17WwTXYb9EiM/pyQlVMxP3NAAhAfCJuHHHZxD9DvZE9NtghVYMW1sH9OxpOHgI&#10;j/rY122odCvZo+zZegdDddaDVcPXRL2IZ35wf4KBMtevFVuFE+oRHlI52bMqpU4SoaW2vF9DVdgj&#10;VbWANQwgsO9xD6a3axcOjw4V8uVwMIWCDJaf9yRe4FlA/1v4nBvMksMzmiSn+N3ZZJKZcylJVS4X&#10;9rwf5EmHelxAnt4PfRPAMmQDoF+FtyEUZpCotmTYlgTzYKWD8MFPHz9SGksrBBBz2Cdt+LMgBmA/&#10;Yt8UX7fSgc59G/LpCXuiCetQhvJMpBJQ0Nxcwz5iFeoRyHoEgYaBHRqiw3JHe1ERrq8u1N/FdfYh&#10;nkd4XfTweB7gowerAviuAse4ub1UUOrDOnz/3fd85lUfVCa2tPEabHLQpoIv11ILOdiH6kzW8wqd&#10;JAAZt6w/ffed6mnbf83nE/acGtg5aKRQ8BCIPSlgcWmLtj6x9KDQjPsZBia4/uh5YN00cgCzIigI&#10;cFWDnTrsxD9HB4Dnm1YcpVjyu7MFWXl9YxZ5t9EAHDXUYE9wnNFM8x59jo0k+VBtQ2VqzfCnwjYZ&#10;EzLTFcqZ+geS2eL2dtPEtTVVbU+ps+vsYPua0h7X6azA4YkzV4Pv0tYWWiplUrzQk28ke2+2u5MT&#10;5nF/mCYNshOHHSYRAFua6rxKyhGy6WulostrWh7KPDsd9lW47q5enOz9aoVmfLOxV4vSeJHEiVSl&#10;k8NZuL2+oycDNn+k2Ka0M6C/Hz9eMhocGxKSdz9dXMpUk3KxSXjx7BkPUElFCjbpApZU6gDsEGh0&#10;Q9AL4AKjx1eSqUkXveYDcxQ3SiDreKCJhodAkKm2Bw40BPDJowdXr2lnyXTZGf8JkA1AQWOfONLp&#10;48MBEO7779/Ew3tNavwENzXuPJh+nRzvhZ/97KvwxRevw0ncYGcGNHh4A7iID21diXECaSUQckwS&#10;gLIn3xW858X1hYz24+cDswqHA6SPoPdSmhn6PA2dkGV1xOIBrOn/9x9/H86vIO+FxwXAKDGaPnsW&#10;i7V44O7Fou3Fs6cMU/jq66/Dy8+eE3iDz8Hewb6orxU8SyoucHmRycMBGxM8FvKUpNbmw8nPemVv&#10;rRmno5jIy7A9Pqj3t5KPmhHTe3JCmaCjvAFE4rqcX5zzOuMwIPuKqVkzTi5Iq6YPnhuDbsMH8yB+&#10;fvrV3dywwGQzb8oqWBop/AXvJfZQT3BVjLMh3CGZig25pgQwbW5sbAkwhk1Fo0QpAg2lGSzFlgmU&#10;HtBg+ndNSW4rP7RymxJZuuFsTT3Hw758uDXTTGEGSQ6p5qknOwsHDoA5gKPTeD10bbdm3cu7B9L3&#10;GcYAWaWfTzwjuD64bwChAMIWIZnll7Ew0MRv8NSHTI5C0sTSBw8OB4BzExamkgrA6xJrFoAr7hkn&#10;cUiXnqgp23hDBTtUno2acPacLK14yFbe2CS/KrNXBjZNsEkx9VvE9c8U5L635LrgcADyiINYiF5e&#10;noenT54QHIOnmmRKra+FzU27Lt9LeH8qnCD5+wmk5veslIhXeiqUWARkkjZKRoPEm9eoVOOBPYlS&#10;GbNLFCDyEIukHQLB+DMArclbE4fdaBkvAC9KXuKaoK1Ao6Zpwwnjhuu0sX8P5BqSh69zuiWeidJg&#10;Ugp9YUECGv5ozysc0msFcGiiqMNniusgqhKfJXx/gL5gwxRmhuGomTqxGs8+CkgUdCgw8DyRcW02&#10;6mA5Ewuv+KxjLfRmS7FIh4ktzHlRBHU0q3ATN9BuAOsSzwvZDvSCKrPsbXBhFnwvcWBiAMBiczKn&#10;hJfJ241llaUOwtH3MoEnyeMK/05ZilPRrMtVQM1E4TKFDe+l/JNfX3iUJbtt5sdt2mlKoKy2QE3p&#10;JjQBSYPTbpPfHJ+NsDXcT7JggklDYczHLK9kMl7Zp6qQZQA9uMZgnzLJD9g0tQp/qe1D1Tvwo2Vw&#10;TGlgwAETNvvndQKoXaVrVThJtDAjUJ40mbFUlI+AUJsGpxTmlAob5JckLGrIaWaj5b5JKhySgXoh&#10;kJVedIXMrIMHZSlhN6Wwp2fRtRR/n8/EI3AyZP/BMtctGDxIYl1kpn16hqq6zv5dVWINGXhOoJ/C&#10;bLQWm8TqCSlxVZ+T8kP7UGVvskfAWiED3mwAnTiSKdwg/a5ug30Txy3Lr3wk90yypGQVkYEnN5sJ&#10;gBs99d76KMqfi7+T7qJZpclLkaw5oZIhm8eYbZpBOgT0dPY6qpw8/shQHb9XmGVbjMk8us7MQJ4/&#10;m873qMj3Cech0slRQ4HRwrMqvifOLexZg9mz2CfT88j3NIg8OAF7YLCCiucqsRCd+CowdrS/oc6Q&#10;fynY9/7Dh8xeTdZ3GTp2bZr2BUio/uqvfhFev34dz7cd+fVhQFprHQ1Jyj0OBuQVLJOGk4PDex77&#10;YKb0nDGlZbOpHHhvsP/XlGAq7AT7/31s3K+vruL5ecU96CrW7YlxOTjJmt5GewvuuZ8+fqKkEH7O&#10;+HMAflIg9DpLfaZ2BMcEvnbD4DCeMTvojznSJ+Q9iF5QZvygdiHj3RKnJI3DeVNSdjRjLTSh2kfe&#10;i6W9k3oO73q9Rhm/+/11+MM//kMo41l68e4dbjhQQCkHEKLAkAb5F67IrigYatA0AuDA9IHcGUBS&#10;72Ak2veQfTc1A1KAX2/Zb2JaMHhqojRp7C2oN7k3N/qsOONRs7Som+syMzfgqSb/LfnuYa2gTm2c&#10;mDpS3jwSHLyPNdJnL17y2UHjDRYPPJKPD/fpvQWgbBrr+PlcHlbwEOcaxDMUX+N+1bFGCZa5ziZS&#10;OmCdAAgicz8+V3ex19lBIu461uwewm06SRTbbsgDDNgxXd4uefYC2JrGWuft+SosZvK1UogdPCp3&#10;bOOEa21mEqTl8bVWGykMCPpT9TTjPsGBb6xd8LuwKgJzTgnK6L8QjnjHe9r2vZ/t5NkpljyG47VZ&#10;8/Q2LlWHAYCawKoG4QalekSsLah8AI60SDyBJz0USqa2D/bE7B0yhecVLBtZP6mmAuCHzwKSABiO&#10;eBZ6q1vwbD5QLTYLT2PPixoaw/zTJ89k4xO/Exh/N7f34fUXr9gnrc3+w79/+eUXrBeHQaqOKZKf&#10;41pGTwm1C0CjS4bp1KyNcQ4cxr4bfRWIA+/fv+OZ/uT0lLUdSAJTJ0TjOsAvDuEHuF8E1qC+2pmx&#10;PsO6PT44CsABCnsKQ5WC2g7EkM7WMFSuDaplKnsfYw1rmC8QBLUga+4iZEJEU2vPURBPkUO8glnf&#10;3HPajWysnLYLNR9rk0pna2MWbvbjtm+qPJiTdcRIcIy9abwXkE/fXmsvxPMEsA/9ZceeSCViMBi/&#10;Wa9z+Ezq1fJgwmqRdH5yMMnh7cDaSYol+S1OkfSN5wSqPhNoRCiYZJuY4H0B+x4tbGrZ6mjtlRwi&#10;TOmBv+a93yxlH7Vc3hJzARMRICrWC9jbb9+8CR/jHoFU77v4rAJshh+m2P0Gs3qd1az5dxcCBePr&#10;JkCztdR7COoZoUzEWq7oURh7a6SSw9fxfhl2D4ArLOgdBy9BvBMAZHwfPgu9iBjYt2dg39lGB2uR&#10;QZ1kmS7DydGJ68mCXp2V/TjRk4AUwQAvK+ew7+7Ez017DAxy4p8DKIM/H339JhX3dKgd21aKO4XB&#10;9NxXB4BgWCtgJce6gQE+6JEG2WQ0tluonQbf0FIj7onxzFnvlOEibPgape1+evucc1jler8fNZSg&#10;H+3QO7lYIDSeJbL6HIaUAgNRJ+yfHnGQNZ2VDvEYbKFTZHIVB/ZNlYNtaWsBFnxTZbsSqvdgy1Qk&#10;j+8qK25Yey0m9a9I/axUgJYuvPEATuqBaVAV0eYpARqgsTxbOpnCw69gQmaMzIKREIvGnZvS06cE&#10;1DDJAJpbG/HGYhPt/N6+Hb0mSE1jaYOZD/C4msvTYWqfqT7eTTBGJkxv2Xq7pKYJhWRrVJyTiUHM&#10;CKTB4DNispIODGzI2PzPPpxxMTZMU4Ux6SLsHy7C5y9fhJ988w2R9NFJpKNlENi42YivWwJSKLAg&#10;FQXbBzIOfKajowPrs3s2nEiiAVsvMIjCqbet5Kr89/jee0xN3SfKf/bpPPzu99+Hdx/jAzZD0pc2&#10;y515FU6PZ+Hli2dMb4LBLRJPAe7h/QsntQJQZZBJu6JsIZilQVACjCeynqacKtA4FHRe+I84gQ0b&#10;OoAUgK+FC1YUUvDJI3V9EAiD9FRII7kBxQcePz+12fHq4V7m3pjyriWNoCSwFuACliZDOFBQxvsD&#10;Vhf/HFRYbLT00FIK52CGBMApbGhEwOPmDSAG9xcpTwAolQ44ElSFDJqG0jAhRRCJmQiNPQATU0cT&#10;89aASPJDGnk9Sxf1KWW4c7LRlsUQPO1quXHi2i/p0SZqcJJAkolSlNmXHgc5JovyNRz5DFJSPpGc&#10;F0bNnI62KzffBTc0xbObGl8qnQevi+kTfbxwPdtBPhGOdwfggo389MlTbvI0wgZrcTqxj0ZFXwdO&#10;gyc1gWh8Xt6PRoE62LLJ3CPgNHBfqM1aXJFqP+F3D2ZaoLBd870aMhfLR7RlXPszfD8aNTsMgdLU&#10;Dad9uJaYZqZULRk9B07V4FMCeUKa8FFGN0gO3hmETKm5SgOP+0/cp/BsARymdJgpuyWBY9wSvC8A&#10;FvrsmGVMZguHAgYbkjkwC56e008w4LCvrAkYS+onJl6tBCxI8ON3V/MjFkAyqseBhMlrk5JrsZ84&#10;xIHyfDfOrRsnGtH3Ki6UBl5kMAQFT4Ku8LnE/qwkTxl6ejThO6Kwg1cl9j+mgTuUILEr0JBwwmb/&#10;N6b6YuoF6jg9ZR74LOpQ61QEdwL2yzRxhyQhFgEoBNkoIpXQjEqlh5bZ1ws/L0PhgWxmmAKPhYzR&#10;Z0x0Fqu4LKqcRlsYyBOrSv47Rbn1j0kT6gS40DcF1wnNTpECSbYG+bqGOvd6Nw5Zvp8SfMfg4AWl&#10;9pL51QtsGRKbivuIrndwkAXNsVMD0Y/bAAInUAIwqewLVRVO2Ou09tINLc10HFxQp+/d2yMwSfyK&#10;NP2r65zaGmxwnKSealrd3DBJrM9gq0ClYQvxmdE0Wi4pmXr5I4knzujw6OfGBJsahBmStDj5eBWJ&#10;Ubn1lxM/yyzMces5R3yt3IJzhYHVrY/kmAtohtEUVR6YaF1vWXx1VefwiOR7l8Bc/Uxj2aj9IEt9&#10;MrDPtH8rsCKHs6S/7WuYQ0zMvkrMrL7ts5y7NyNNcvjCCbVpvW5DIPg9zXwq8rVPQGWdpb0azGkS&#10;3ft9s3q9CF4XZqoWpT0Ftyb9GkwNOdwjSZ+Z9ten/aBy0muVh1tFsQ0LoTTfAHzxiJE2uvBNPovJ&#10;HJtDQ4BUOPs3m1y/VU6Qx56yMduCwyLYftjjKT1HwYEgKWwlXS8yL7o+M7j4XDtNMQG6zWTxF4F9&#10;//HXfxc+fPiQ/T5/9JeZAomhiP12/2g/fPn1l5TF7rI+nbDeld3A1usvpLyMvs/p9gpAUWNcpmCX&#10;JKlmEd/7u2utQ5KYZbIIorBNBhIY4VGG4fX93ZKJoUpETzVXzToPawYqh1/+8pcMceNZi3rWw14O&#10;XSoNeORzVPGcU2jENkgmN/9OSR7sd5qeAciyK3si0azf/olDslZAvYlGmUy5RfgUrzcGmJC2zhuF&#10;MiHgpEsWG/c34fd///dhEe/58uKCrAzKYxk0pWEYfNDA0Gh7saEBWkDSd31zx7MLtWna28OgsDc2&#10;RvF/Q7qHZhR7CfZ2NuPwLuskoyeTutX3xWuxucdAC8nFZuspsGTLggeLEsM81iHx36+urmM9sCCj&#10;Sv6ZlYLUGOjVs86GlQo+C57BKQCNsWcDjRoM0lww6fAdlmDpBHnHrjcIsROYnqwBsM9XDoMbXCfg&#10;32/uVmFvJ9YtbccgjdESW9R5y5XORhA7ACzOY99xed+GWS0AdL3u2RPil5Yb+VXdPrThYG8eLm8e&#10;7GcmNiHYhZtWLMnrpWSZx8d7ZP/d3K/Dy9hfbZa6/0sCXxoa3sV6/vrqLjbCC9akANEA/vDM9f7D&#10;YLo8LNED1jl1E/I+XKujw12G/EEVc3J4FF6//oLhhlibUG+RuR2/9zKuUwRxYA2tUJdwsCSWvxi3&#10;Yq32HjaYGs99DaQYhu3Fz/P565fhu3fvWM+jFzyK70kFzmJBy53Li2v2Ou/efSDxBPsGzt+XL1+q&#10;BiIQJZkewDEoQFJAIJ5x9IqozVcrga/vkBYOcAbeeocH3I/O3n/IAxW8Hnq51SO10dZuQSEc8ipX&#10;SCHAQHr8WjbPlOfYH++z1la6Nn31oMaxfQYHMlaapJChdA6gH7g3sxY1Bp4t1IoAW9lHd1IJEZwP&#10;W7k5Q/WY5q7grODBUhqCMkzBSkSwvwB4ibEGuXPs8x9u4v53w2FQYdmqer3xR2FU3MMLp6XbP750&#10;EFtiSclWR/tvHzTYGPyskxBSyJaip4JwLbAvXqsdqInsqUjpv884XOvaPus4/0l8mooti/qa9SeG&#10;YMsH+cXH37uMex2UCgA+0TNuelkicMAAayoMMOI9vruHtVBPYgCCPItKvotYe8nOCHvy9e2NAvYG&#10;9QBQyCX1GmpkEAS+/MlPPODSMwJcZCf2UDuwJ0NQKvIBdqYMKYLHO/bMnMjO14VUNmz9rENSYKku&#10;QT/S2DcdUnqGFcWfASkH63gWzwEE9kyh0gQD/Sg+SzxTG/5ZG69BV8rDX/ZXdc42GP0eJY+NXkP2&#10;aeytSgGquDclALV1XPsYWqeBNs7JWOdN0FPEG0uQs+jCaif2aWW8X5Nqa3Dj2pRMVcp5JR9GX0Uf&#10;foN+g6eEYCNSLVYJ0AsM3agYKMXE3VbBWrhvZOk7IJSEsVJnT856qEaC1pWtxgoHuqVzl6ndhUNN&#10;Ktmg8Fl6frT7q8JhB2KTKO0RF2lvd0Jgb1YrbIEMrEdGtXW1Napm/DyNTTf0jfv666/CYsfosJMb&#10;sRh4kCbJSKkCLb1vy9cQYrrp1lzg2ITmDBCYc3HjsEWBAIYcHiRsZAAyGAixu6epBhhja0lkk1ce&#10;Dmxsuje3D/Q1OI+bMR4SHL4lqc874cnpEzL4Xr3+nPLjo6NDHiQPD3dawI29DCDLC6VlCUoCQzoO&#10;gDds8GBeAVgA2AIQbEEzZDHLRhfObb9hUQsJHjZEBmfEzXCxe0hzyBsg+GfnLN50XQVM7e024fWL&#10;k/D8+VNKRwDG0Fy/kUkjQYqh5fShbrSB1gTtpvFA3iXIhWKOMgck0cLf4kFsyUQVZaKXQzsmtRLD&#10;wGZ79+5tPJRX8s/AZCg+NABdDpjCMxULqhGTar1+4IbFwJVO4R2r5T0bsSOmbl0TEIPMYGNJCqSg&#10;8D88IDDRemJSWosufz9stPf0r5MfAQolpMEmiRHkqACq4D3DtVlL4idWQfIgEihUWKpELwdPpLD5&#10;4XOC3Yp1jsYHl6XvNAGrslSo9TNQ8T7iezKZFYDTRnJQPtt1YphUBhqbPF1i4EC8zjhM6WU2EeiK&#10;ghXFHpuXfkMvRvwemJs4XMVgUfPDTaAQ7Rf38ujgOBaIU0/XKoLK8P3DZURKGF4TLFoUDBP7xoRx&#10;yEwWPCv4LGSDepOe1rWN/jcsPAo31JJFVpx84docYjoIcK8SBR/AFybyTHzedE43tWzDfihnny5o&#10;hpwacEyXZzPJjAk4YnOOzyYO7pPjUw4XwDCrGBizYYODfQP7zLqVlx1AFTQtWEsohHsn8iZD7Y7p&#10;eFMeNCiC9uktcsPiBUwUTGGxduUFMuRGcu3kPrBmwRgB85IS9Pj5FvMdpZi3YtthAoeJHgu1u1vL&#10;gwf68HedPudms3ZiVGLSyeuybeWXuLIsmPsj/f7WSvmbTrNpsVJ4N6LRey322V+pz0B6kl9galY4&#10;9bqsBO4qvW2IzWFruXCRmxasR7L/fB2ZnljLuJ0+TrUKJDRVkJQXKNLiNyGoinOqEZPU0VB+Liqu&#10;v8HmtfiOOFiZ1k4wWSzJGt+z0EQ5VKn4cuPu1Ozk25XCN+h7xYSxyl5YIxuGwZ6bAmlyvI5TIO3F&#10;l7yyfMim5F2KXMeQQQwFwAz26NgCWYNBHbLZKhUgYwIlwjYFU8XCmBNHSwMepRPvGIIQtimcAkz0&#10;NCbD+PSZldiqsKziR8zJMUtDMxCXPCUHy/5sF8DwjkqsiMrTQBYIlnOKvVQkfMfXrcz+hbm5NWuH&#10;30XVcJaHDtb/lo+Zv4XcEhOIORp4Ggw2poZqNNCRlLBjOeZAD7IhAQam9GGz2BJ4FQxQjqUM2GXu&#10;XmQvk8I+k0yMNuuO67ZyQEfVOJXNstHHjL6EVhusZPJxt5W8jgngK8xCLAQ4U9rpvXOblVtkxl1a&#10;RwnoTKDr4AZrdHhJYhx1lm5qb5WnHc9DfzcxT0u/wvgI6E6y7d6fwaDT0HHvSqxFMjvc9IRHwPoW&#10;/BOjj6yuvvPeYMlwmdZpSaBPtYyGeAl8qNyIpGAVXodGFiMp7ZbvbVl5z6HnKNkeBiq2AqEUEc2V&#10;vYLT+pcsW+t5Mtv7y5h9v/677Nk3/tmflU6n7S2TgsfRYm8nfPbyhWR59HGdUaqVQmFkJyAbgcRq&#10;SSoAaTBDZsAT1CvkJTQ6DCKlb6cB1GhgGM87Bp1kScX/fvbxjC+HOrhPDDzbLKRrhfockjhIqJAQ&#10;+ur1azIMIEHGMI2m92A7TJQMyiF81taXHg5KCtw7gVWJg/aRLLWnsX4bEzO8s0XM4KR0gbm4X/Ai&#10;Rn+B9+Ow0w2+mG89ZVjzuK4v378Ld/H79fHca3gvZ2EX/rvxLDtgM6gzEGcuPKTBeDlFci68uKiq&#10;kIcXmJcppb40QD9Jw+lVq0F8vL8rptsPrIODgR9KBO2NixoLa1mgtwBgsm1gi4KQtlinKrCpEJPP&#10;ZIa15V3oY/b3D3nfIHG9uPjEJhiS52WsH+AvBsbjzfUVh84IMptMKluX1Gx0sUrgz9euY8O47tmj&#10;jD5bpo3BPXj62de27UcHkUliexDXLYA3MPzwmpd3HZN315R2KuiDvdNUkl0sgx3cp14e5t7+KfVD&#10;D4f6DfJesQllH8KkX/Q3ZK4PZPJhkcIWCmDEDYBPzj9iU327lLIork0wBfHc/vUvf8lkXpI4hjHH&#10;Qow+9+Qfqu+FNY01insE25f3F1fhcLFLQON3337LehGAL3oWKA9oQ2RvU9Q+d2tYVM3Yz7KOQm2C&#10;nhfhLfG+jsU2tItDbiaGav8HexNnD0Cfp7E/+/9+93tePzxDn7/6Mvzt//i3uef7n//DfyAD8fmL&#10;F7HXu2W9vWGo25S9yAN7pxXrVVoucdinQTDWJfoG+G7+8fd/5F5ydvZeNVXoDeBcyrJmHLLNR11q&#10;kBjMsCs9OGLQ5hjM7h9kxUJJ/4avAbBI/qQa0mL7x/Vl/71c5YE8hhxpUI1+r/BgDXsOAkfQ42Fo&#10;ANZhS7BLLOCN6/bRk5Ct9Yw+D/ossK8AXMLXHl5xIHsQ9DVucfHpI8kuuA4M0YHnfu2QhWE0icND&#10;QUsg03AtnzGpWsGarqrs21zDcsqDQvah/Jz672CB1WYEKzF6pEcbPn7VTBxGKl/axJDEsL2wNzPq&#10;c4bSlaUTgUsqiMC4gy8feuQNvc9X3J/A4EQPAnsr/HexoiUf71qxvGUnIkYc1jiG7RdxP8STioAX&#10;DH+u4p6yG3uWpLIJrgvBAj042mP//BA/A5LHwZBErwJmLN5PIUMlzxCEhqDmQN7CaG/nGUHLPqtg&#10;JA1vbOMxSCFldhqk5VSHjQqGDCbF4Owq6YUc+8H4fujDcTaAVIHnI1l9TUphGyDEVBxSzFg3jNxj&#10;xdRFf7eKn52gIBREQ0lP+VINJ1m0PFtRP2GAVEqJ2sNGK/7gelaE+3qgsmRMQSxWe2QWn/uCRB4Y&#10;H1lAyQYnOEhPmADZhpBp3y3DHaTUYL0z0bcQFgEfVHr+Oh3Y61GWKsmbuLH8upbVUeGa0KBr+WgI&#10;T8LTs8PFr1K6KYtJ+3xg88TinE9Kfnmw1KpqZJOJgxmFFhYcGnIsLCw43PSLq9u4mS/C6fEJNw0c&#10;8ticmIxSio4rpHyMC+tOjS3TVCeW+O3wi4L1p2Sr2g+/GGnYeFAM4UHG5grfL2yIeOi42eJQX8vU&#10;Ej9/e3/Lw5oTifjfP3z4yIuJTR707orTpiMCCU+ePiN4pmQVFe0AShqntya2VzK3xkNLb6r4NwAb&#10;fE4WeUD1PTVAwQ1kHAAV0Ph7piOtuGgpD90olAQPPJr+N2/fMSDkv/3DH5m427vRwUEK6v7TZwf0&#10;WikZqz7jfaBEoBL4qCmjwjP2DxYsYphixMZyYKGGzRAFsxIfNY1lwiF9HOT5IA+B0mDaLSeRKKSI&#10;fMeHAx5l8IrAg88AA5tqYhURAIv3Zc2GvicjSR5DogijIIEcm/e9kZluZwksHnzGVmNDv7a8spC0&#10;mCEH8fu8pXGvzOTlIVDEAmPOP98j20o0XGzkjZsfMExTkU02TFDIBA7m+lGTjM8JieZoWRoKRwRg&#10;4FDjtXXBiocM75dYZFhP+K4EU+yPR8NYp7zN6S1Y8ruO9lrKnlmWD0r6XBEcwrOAdYKULHhWwhNy&#10;d3c/JxuyyKrEQhG43RJE5UQMKa9kZ8o/7+LynBPaYEbBQ7yfE6ej0puNzb0Yq2EInuwqnRofEcWZ&#10;aMtqZjmRsP8TAXj41dQCj8cstVODhecOjaMS4pQE2zCZuue1uISX47oTsGHAZL1CIRH3A8ic8Twa&#10;yG3XS022wDzzAUVmQSHm2WwqkBP/QbLrCQ9INAU042YaqtgLs/nCgIH8dzihAfCL9EAA2puWwwwx&#10;HeRTdE9QvON0EddG7Bk1/Xi+BbCFfLAFb/CoKxpu8A0bG1QClOof7JEpnSwJcI1nLiyYfD1sZW94&#10;MYDJM4fjrFYrMyyD2AlOfm3trZIYO5gE4x5TbjMVxRtM3Gny2SpCTmOlbCDI/3KzWmdfJjBUNj6A&#10;RpkX6d6nJMogxhqCV5A8jmsAJiclDHWTI+x54PWD5f/aQ3uz7KZzDR42rQJywOqjA9wjqeXoSWNp&#10;dkkCHGqzdHPSKsGgOkshwU7qzUCjvNBcnS0XMDUQZo09kpskaWuSSya5okBByQdzupaTQRMbMBXB&#10;aVo9Zk+zJImU10YqiuWVJDsEfbdKYVn+85CY7P7UVWKu5Yic7bRRPnl1Tv1FQ1SXYrxgIJGCAIox&#10;4wwCHl0o8hqXW+mu/qkiKLG0iuLRtSy2V5P7SSGfy+BwgMROS2uKkh83HvixxnLbFAiiYinkZMyh&#10;GJ1gqilsZQZplbQ4RcoL3QIcZQLKim1gSJ/AV8kY/KXllYi9Y0xJyiFktuSQGKX5epQ5aCW9vIJF&#10;xswaGM1CS2DdYNPqxEQsDXQJKJtkkCsFCSWjZ/65wx1Sndb1SUqlGmO0d2Rh0DuFNigMpNgGoDjB&#10;tixTGpxXTeGQB9yPcislludkYUmlPQYry599uyszKJViLSsCFupV2EqcDUrhgrRD59CjJsu6Jpbv&#10;o6AfDcon3136c5k9FixN7h8Dqimhlqy9yTZ0wa9NOZ6BUKzrvxTs+/Xfgdn3/kesPs8rMmvrMch/&#10;8uSIKpBnnz3n5ydDzLJ52XwI3M1Sau8LKak5gecJFLeQjJ5D3djlgJzOg7XEmMUecPHpE5M/sZ4/&#10;nX2SSf5qk32ElFhqf0aCPiEc7u6F09j4Jdl/CsTgcLiRZColZqpGcTK2LwiC35InkJ69rT9o75A6&#10;SjBp8i9mdPJlJdPaUsy6lg8Y9iOAB6nOl0ezGvUSg+hNrI2//RaHVGzwBJg3MIAvpVzYwBYkefbG&#10;dQPQFezAfiMvMewiCAzQMLCz16D2fZw72BNRy9/fr+g7luoYPBcH9AFsrfSY8fxH0y+f1kbszUHM&#10;aXhCQfKM7wLT/LqU3BX3GSx+DtZcVwIQ26HPORrRMtzEpvog9hGoLUfUOuefKAcGS+788obss72F&#10;PM852KIHbBGu7jaUsx7vzrWW6sLAa8iBTlQ9OXmXMsT4v199dhxrzYdwt2wJIoKhV/N61JLKVgW9&#10;+iDdTXsbAEIovMAKnE/rsB/rtJ1ZbYZ0CPdLKDIaegNO7S2F5F4Aakd7EwLj9NB1aFK37jjwX5oV&#10;s2EACdgvADHX/CzncU3nBFf2dTVZwQJIqi2zv1TACI4n7DP0PGYt1dMHuGiKcLS/T+AUoBjA1Q2Z&#10;dFN/Hp3QG9azJdcZHA426FVb1eZZqueArzSsCiklHZ6Ice19+nQeXnz+gvUv7tNvfvu7+Pc/hW++&#10;+SruFSfZNgSkExAqsIZxx1B/krQRP/89AZ8106R7egdqEAim5MezMwLNP/36a352vCdAfNSXtDKy&#10;xUwCr1Abb1wX4JlcW7KrAEbVxAO92HbU58TrdeD+Dh7nDFiDMgF+nHH9F2bBJUsdhlI43BH1KO7T&#10;YKsTSm5xbzYt62p6JZrJmuqYzNAvK3v6KbimMamm8PkCIPyOKeT34fz8oyqq+POL+My+f/+W/eRg&#10;ZUWhUlUqB5MTdN7KWikxwgh8Wspe27c+P9+oDQgGydc3DQEB8KFfmEzmJDXMbIkUbJdRF7WITVbs&#10;VLabaeiPv7AXaMie78AdcO8BZBZUtS0JbBZmQwP0xy8AKIPiC8Ae9g0wPkFygrwWNjbJEz/YR1YK&#10;mRmvG1Y3fybIxx4McFw72EjRisJe6acnTwg0gmGM+wjA8fBQ4SHYq/HfsQcxp2Fnwb2Mie+ui8k4&#10;C5Los/YbtyoUhnl0fd5fqTIke7rzkLyipRXIQ9iPwXrszBrFNZRtWs1Mh32QPthT3/CZBjFmsK1D&#10;zZ+P51j8uXWsK+66uIZ2Z0o9R+4EwhlL2U6h16H6A/fHMt5UN0L6u2zivjfBPqBwzm0Nq/OVVmR9&#10;l31RJd1VeEeZPcBDDvFQgEcbLqCQRDo9Un1b4Fba/9rOLEEQisycVV87Wq1R2Xd98PRb/S6BaMt3&#10;WX/ifvAstoXNye70V7U9PeDvAPo2qeBoSOMBtLeYxsUUFyfkbuNgw/+SUwR6VJAhoiIQDS+mNZ+/&#10;fEWvuJura5qtzqc7vIG1ZQCkYMJzqxg82RWThJO9zZJBGqQX0+C4IUIOOWY/yIMIwNhgKSAWCyPD&#10;HWwA4AuLB+ybD/GheGDCTmzGl6tYBF1ycpf8U7AQsZFh4XOhQRoVbCS62Sj0oe+zsTD8NLJJfVVR&#10;9w1QbEIgMBsRMLAEmnQaaMa/kRqLm49/BwhGGd5mxe/ZmjGmAIgxfPfDWfjD9xdhuYZPG+idOmRf&#10;Pj9kohMku589e0rvFVyvKYMtmmwUTiYkJNMw5R1a3huAcymaPX3vohSlmCwcFHTx2sJLhIVXCm5A&#10;6u+dvPlwqOK6w9cN8uwDSkmF0Et2W2XWAP6J9bHm3wCsrpQWFB/KDsi8wZTSiUMDDZ3XvJZA92Uy&#10;ujTT08ECM7G5Lq+u+aAQoJzoewF0wyGDTS3JIUAVbynnHfIGXiCph4VyT0AHTLWmFtW1pb9LRUZm&#10;t1F6ExlLmzW95lIYB1OI4XMIj7Ol5I7Y7Ch7TI2nk/rwepg04s8waQd9Ghtd8nIbFGVqedfACh/X&#10;jJsFD+QVD3gwMg8Pjy27s38RpsXx2q0RaBMqJurCGFzskIb3FmsfUlkQPJCUhRS0wkUfN1XQoumH&#10;Vrn50t6B+wBwZEz+CXGNUVLAKVnPDQeFCJi7MpiWHEwpm9smVsmJOgDSxL5wiis2R1Dezy8uspRO&#10;kyDRnFEwnMRnGO+Dw0iyntGgQEMAcU4LgRnXEph0hQHDGXxFy8rMTYGTYPW2STZWKm0YcpKayVvX&#10;/G5kIgwDmxJ8J0xXyWJIXR5ZNBsPKFoSYiitqysXNCXBG+xLYnYIYMWhWzhpU4XcwIMdQB9lRWDc&#10;zRdKBXRieZocJ8+4gUDgLBtU4yBZMrG5V6K4JVv433jNuhH4ikJS0mWlYhdm6yUpHQ4WFkGlZD9k&#10;9bioZTE91TqiFNfStG1OrCwXxAobOK3itQXwB9/IUoAICkv6edVioa6ddLjFYEoCszyUSskqdnZk&#10;EC2vkzLLlYON4LPEtlLYR2EQP5nkip3W82wZnEFQOqCBQBeZXA4+4CcQ4DE6iZd/vrUyywDRaEZO&#10;9kyT+dyjhM7KMs2S52VKaE2+a4mJmEMizO5KKlD6OoKZWtb+b2U22U1JxwwhsVm2vTcysElpYLy+&#10;CkrRPsKQlarOk3CywIZHvnoGqwpPNPWSZUZDExBJ0KKwE2H2Rgw5QVrefkWWT6cEsaIoMjgbHEhA&#10;Fpp9tEqn1SapYmIIOoMlAx96P83fKd72cCalwWIYUbuwYZo6msYE5No+Ybt2iiyDDw6/SICyGjcZ&#10;W49mFhbFllGSQ6uSqjOYYekkumDZofl+LLgSa0E+fAJYQgrKMFgW0nUPW5CM66YYsxR0yGEoahTY&#10;1HWStFFGP2xN5gjgjMWjZGQ1DmR7PmalZq/NMX8eym/MyOPfYNVWjz5rGBygUtnaZM29hOFdPgdE&#10;fHTYEdZ23+ZU++B7jGCrwUAjwbGwXT/5TLBEuG/ltTQkz7t+dOJ6zTMZ61dm85uc9tw7BEGNXPMX&#10;e/b9x1//mjK5xyDfY2ZfabYrvaymdTg9Pgzf/OQnHFZqONQ4KXsLGm+TuM3eS9DfOGafSq4zXJ5O&#10;hX0/ipVFMBW1ogFy7C8AdKax2XxYbmIDeBFr9JIN3NnZJwG1o85esY21T0iWXYSP8dzF8OqnP/8m&#10;PH3xlHVkkhzjbGPwT2LxYmBW67vmZyQxlR8NTXAPNxwk9KwZycLc9JIsD1LsjKUe6MHPVO1AD7wa&#10;zsyshsc5BvuLuGbQhL374ftw+fZ9WN/esIZDTxAXD5s5OibhXI81wcvPXrIZwsMEtj+HPPG6XFzL&#10;sofeWmzM52bcVGJmFIHKgJ1YA4MFU3q/wDkdDIBWZUrrtv8WU3obByfJxL8w4AmQBmcvvbGzlH2k&#10;XBprEUAoAIou1nuw2GFNOF9wLbe0gbkL+8cn4ez9O3pxFQbw93bFXLm63YSjg91wfbOiTHE/9ml1&#10;MdIP7+L6IbOEAeSVpYI6ODipBNhOarHw7h/avBaX656sPvRp8M+ThFvMPKX2DuHkYEEQDv8dr3H7&#10;sAmH+3sE387jZ3l6tKPnGsExqBPj62/ic7o/q+j7nli/AOXQb96vWzH8Yp+z7oTO4H7KP7Amowsk&#10;jQ29/MoMtpdmAMmLU4101zvsBsMEDMExMLDkEs/NTrxP5/H5WMxnrBchHd9s5GndGuxrKp1le1x7&#10;Q3iIn7NzsmU7JCBFz37vPaobtD8DvO1QX83kdbaIfSVCfgBafPH6a4Zo4PPDBw/EDqxvhEPikfj4&#10;6ZzKMHmHy+cOPTTWCMgd6DGREL3Y2eEeApAYu+xNXNcpwPDs4yf2frJ4UCoxQKG0/ljnA8iN630n&#10;9lNkpZZlVjGsHKoDmyDK/ePvAzAF0SMFocGKiq9nMnKgSmamoA/8PpQt9hbWWSN/ezzPvHajmH5J&#10;sUArFLP0q1TLWVmgGkyDsof72/DxwzsqfLD+WxIcYg99f0Nfy4flHa8HzyHUPynVdnDiPLCGotva&#10;6Nord3TNUxmbYBhC2fA5Letp9jjf3TuM9yXu86fPwmL/kMzdnXjvZvE+THfgMXcQDo+P6Ac6t29f&#10;6UEP2ZBWZ5ABCz/rCUI0ZfNAG48Uyobvj7WImj5+R1xoqIyWTG3uuG5R1+O7g9SEa4Z9nDW8a66s&#10;NC3EnN7jnlOzT25b/Q5q+Z3FlOAe1g5DPBHcaTB8d6HfAebBwYpVYDtk9s1JFlnsTL1X3aqCK0RK&#10;ohcrArzIgG6lyrEyJ7A/kBcm1jneF++3s7dQiMm0Fu6DpHH0viRRqR9ISrnD4wPeZwxPHlb3Yf/k&#10;iEzjCmxL2voMYR773TXQHPiaxnsyif0fLR+wnmA1hz4aA9L4fFRuuPAcTAj6OdsAFlqTuMeVsVec&#10;huzXmgLOyOxdrTwA6A3wiTQjCy/7fONMr9J0NH66UjYBLYIMJ/LKb8dOf3diB0IqT9Bvo+eDQ7cy&#10;uN8Y7N/dsQakEvNRkZKG3ap9UgBJ/L4vjnd/pZQTbeyNN3EUaAeQ8RbyiMNNwFa6i1TXuCjWmwdu&#10;RPCnY6IRTBbjQnzx8gXRXgQkbAyYzRyGsIBEbRCwQ3AuFmUA5sggslwKKbZJjrG7dxAX0iocHR1L&#10;3x6beF7gjUISCB4WQjUBkiT6IoAfGFZ2vQpbHN5v3rzlxatrydImKTGLrMQ7yQHbtXyoPC0Ast6S&#10;KReyBx9DNXYg0z3gJoGCE+//AOYXNkYk/oCCDQCP/jMdGwd6hyCBhqa+I5Nz8F5syClf6GJxeRbe&#10;nd3F1xDQ+s3rp+FvfvlX4d/861+Er754HZ48fSIj3fWSoFGacgGMwYIB8IEFPWcSXEUvCnpqINnJ&#10;0j15w4ySNDhYAZsFCh1Qo5FGhE0EoKmMN3cJ7h0dH8eC9kl80A4pqW4sK0Sh1tHjx/Tw+IAh2h1T&#10;StDVufD7DTduADfYqKf1NGv78TNYv5A1Hxwc8r9DtoqDYWdnjwCjvA8W4fziigAuvP2C2WdKdZSp&#10;O6nGD3cs8lPyKNaRUrLihrm6ZSMAmS7YhlOGjlRuvgIlYQAfExU2RbTjumEyJuaYZYWjAznGIjMj&#10;JVMr+BpgjmFtwYsEDDYwGbF+KSmmf4FYbmCd3d/eK15+OrOPj1g3SDt69uQJm2KmBXtKTglJ/Iw4&#10;ePFsHcaD6ODgSHH2hVICr5DeGw9gXAMWDnsLHuD0Rhgl6d3f3Vcq9o7o94MZekMhL6Gu7fImTcZG&#10;q4TYVLBVTHxesXg8jIUpGURFbXaFgBp8ZzyvOLDKRuA01snaPkG4jx/jfdX0seKhQsmrswrZcBZa&#10;h7gGeM/WkyEmSTF5VtcerDAA65j6wVMi+T4lf4rUps/nKpiW6TmK6wC+m5IYrMnUpaSN3i6SO2MD&#10;ZvrxfJa9r3A44BrjmqCwmsymfG1cy81K01Pucw6/wbVCYd8x3XyWN2UYg+OgZVESRHXHdUMDQNZs&#10;/Av7SlVKVlUT7JNvx2jfuWQejm85c0gRDm5RvAX09S58Z5QKdwT5s8fKqEkdTYedEBhsWDuYHdDw&#10;YJrLe66TTUJi5Mp8vBcggIRiAIyjpqilk0wleZh42mUWSSV5wzCG7I8DhmBKsuQUq1FiMo1o3Vqm&#10;z12VAo/TxExSxE7NgO95Yz+QwtN4XLvctDNNuM+Js5Sr2Oi/yKw/SwtyAq+TMjmVrskaEOipNLVJ&#10;4yLO7HAWYcVgMENJtDWNm7cDGHpdYQ2zwNNUMgEiZbEF3lgEjxrqpCRachs8bAH4v/V4VBqdPHBV&#10;hFCmUzZbKWaQ3CQ1h0q43kpuBQA6CMOyw9FpsEXKGR3HzHgsiiKDARTzJtrgjxhSZocloOCR71KK&#10;FB8e/V5VbNmLpWWhW2b0SFkuvcnMysvArOVsKUAjJDZeMDPUjIbRAGVRbNmcwYm245+JOLeuhHp7&#10;DC5HT9+Tl6DkVlorNG924vvW7ql0CuT2O1RuDgp7E6aCUuyv7RsmiE6gQ5UZwQAgylToWS5a2+dy&#10;DPLhAwiM5qUp6wy7btnRRW4UMnBrGXuR2I6WeVE57oFp79R1PEeSe5Yyrh+G7Zo181febwLAGqcw&#10;ak37KhfFNuQks0QL5bD2YgKl0JjaA+nCgWY4A/BsCNBrHnkPyoc0Mfv+UrDv15Txvs/Mzbx203oy&#10;KKCgOdkvvHr9ikNQpifOZz+6p2VVZ5asPBozKS5LdLf3Q6zMgey5dssMcHBQ32oQh/0f9Q1Apndv&#10;3tD+AzUQFDeFgbjeVgsEUTjggE9vTU8wScob1vEY/KBprR3sIyaMn9MUaFRqaFVY9lgWIbOXk2Rd&#10;Xr0OXTITu6c3XuvfcZo7g0pa1VI0J585WKbM9Q9AOfj3re8ewp/++Z9Dt4KfbryPqI2Qao8wg04s&#10;ecD/AMeQXls6eRf74GWsLdDsvnn/gQ04ai4y+b1u1xsBD7iOYEvhz/tHLBMy05aSr1HGOAhEpcQ4&#10;iD2Fs5vpmWb3MtyDvlW1z2vZeWz3WClbFpb80n4BpAk0gfg5Dvbq8Md//kP4n/6H/z5+rnfh/Pou&#10;fPXq1Mm+GtBNYyP66XLJXgH3CPd1BT+0oqD3Xul7tENfwY6Mu9t7sfgACsJjLzjcp+sFnoNJd7dc&#10;x15tEi7vWoK8U/YSXdifT+0hq3CmyhYKYPBsWiUoP392wrr89n7JYaoCXsbw2dND/gxte2ib04cn&#10;J4cMG+zagYOVT7crMWOkUWfdyARhWDI5zKS2TyalyI/sGtI5KQ/pwXJVff+KgzHVMvAFBHnl8vqW&#10;CZ84i2/u1HOi720tM19CUuu6YXDYRBr+FE4W7wwQcsjqAY8YiPKs/ulPf8J7DgYW+idIduFR19su&#10;hSm5Do47jL3lH/7wh9jjncZe9J7NPYAWfHf6M2NvpN2OVBYIxYTi6vbmLv7e7ylLhoIO4SsV77+8&#10;ywdbFEmS3+bpGf43LVhwL3G/Yv8Lv0x8eexhqM2hFsKaX+zIO/nq6or19pOnzxncgmuOgJGaIKKA&#10;czxX6M0TI6ml56qKnGndOIxLZxcHAGF7rgTvIXMqS1ZMx4W3ocgjKw7lLy4u9L5x78M1Qv9KRj5Z&#10;uB0HCIkMlAZahRl9AwMMZqyfaD1QVLaN2Uj9N4GCbEa2Lmpo1OgAVRFcBMbEq1ev+fM//8XPCeSi&#10;D8bv0bMu/vcXL56zH8MzSL/PunEQzUiGLqTaPYNh5uxhptM52WiwG1Li8do2DUuCwJAkg1wBQAi+&#10;ffrzzkCq9lSGqaxERmp5nydiTNoKZNOuSMrB/cAaOYjrrDfu0Hivx36I64EeUf2X6vyf/+xn4R2C&#10;XwCC4ZxYzAkEoz/DzyHVGurMYD/TZNeQ1BUcKqAn9aCEqhL698uyBzJg1MydfTKxTtBvdw4FA86C&#10;67q6feDaB6EF+Mn52UeSiY6OD8OT2B+jLwQRgiGI8VpAenz7cKdcB24AVTg8OebnnaEmir0ZgjlK&#10;4EHB8mkGr1RhjlrCTPwu1uzruP9dD+vwUFs5gUAeS5PZD4PI4BpmsK83r4P7h6SULSWbIcbAwSkT&#10;eCdUleJa7u3O43PWcK9NbFj8LpjVJWvJjgQukN1kdVdmEB/9RuGUZOIQVigljGtMCi2YLF5et9S3&#10;YEI5nzZK1UQ6LKa38SKDHowFCJPWtm1ygbqzmBGdRUiF0mUmvADQUOPF0SgLLChJHQd1GocEGmZG&#10;pA815QJtuwzrByUEIQEYFNjJgQ7wo5NTmkICjJs0MiKUTKnIF0ThWWrq9g92ws3VnQz440WANh1s&#10;MPhjHJ+c0L9pzQ2qZIF2dX1JsAu0f/nBdOEm/jkmPHg9pBTh4qLRh5RyxZAH+xuhUYU/XqnrttqI&#10;6VXa42c235XkIv5f97ChhHdJ74JWiS/YcL35ARx9++42vHp+EDeN1/HBO4qL9ohFEPwXVBxJNlbF&#10;TSJMRl5f0LYB9gEMAaVfTMnRxQAawmnYX+zbyHTNYu0eqVTxsMOmQ88KHj41rwE9ABsl9kztMYgH&#10;VqyubWMKTxRQh+W3I8bOUEpagw0aOn+AqgDK7u67cHdzHx7ulBDFyQ188wbpz+sKqUQL3k8wvcAC&#10;e/Hyc8nGKAOdEkjGtZ828BNZMWENRZjo0bHR6wt+hz0CSAPlxqCzf/p0RgADgHExVgRbxIaUhHks&#10;dCjQY6CVN0dH6cctmwUAx3sO0Jhxk255/QC8wMsO00M0E1hDjBLHRI9TBMk+h27kPQfrjlJ1yCNH&#10;F30MqRFQhL8xecHmgbWKe3B9e0VmIFrdmVOwk5kswEJ4VBA0KeqcuoMDjeauOFynSr2GhLeelpTe&#10;MLgi2BweG2Ef8qGcgwi6PntqFQbl0ZfSXyFu9vC3ayYzNQIDDKWPeLitYcI81yHSWLqHRoRhA/bJ&#10;YFpeJ9DhIRYzp3Gz2999y+IPm+7tcq148vh+8Kt8+fwJPf16NloNJRbySorPT9nwOV3SL3Hl0Ir4&#10;OZHs1AgMpc8OPZzU1PZM293QG6eO9w5rCEbJ+MwoICaWrOIvGBZjH0ExUPbyKkGTBDCQMpKiynJB&#10;JKLt7R+GYl+ABDb1frXha65WdwLbhpaAMQ5+PHcAhLBW6G0DP434+/CmmdmflPLcYbQsuLLnR81n&#10;gaE/zYTflUCb/bpwH7CWOOkZFbYyOt2Z4G+jIIKiLswKUoK2igwl3xW9hibNtDSLdnhkdF845by0&#10;76CandFAGABfFEEEwZ1Qhs8FhrfYxUVOruZkqm7yNKpjgE3lRLTR7BQVbCkVcSunfCTBLQSaYc/b&#10;9OabjCqw8K+d07JYaDrBwEKc+GMKw0ieP4MM0yQ1MiMN+2nhwIghJAmkgYiSbhnx3grskNdd8HUa&#10;s68de4FytO1AsFWEvO1wzhLwNCBEoAYAddj6qaSk342ZSkwwLTLtUFIlMuZ1yLPQTwAFimF7a5Ft&#10;VIr1Bl+T5FNHg+XCAN7oCWKScxLMs8S3HMXMkYnhj5JCcaYOZpCVli2EHwmmiyz71rXM0JXBxWAp&#10;VWJnJrCnEKgyJK9fy6mD/PcyyOZ1zs9aVVmLmzwOH/vjJRlkn0Kf/gxgqswqe/Qft4m1o9mFhfxd&#10;8D0263WWxbK5GMV+6MZ0X/UdSkvSE3A4minNd8CebHbpaNJoko0kcJZwdqnQNPqw9Z2lmZXBaDWl&#10;OBOCA2fwvGJdosFoZlv0KoFHKSE1A1pYo7UTPu0RmIDXLJ2uJVmTR1vFIIWBoH2fGayjU3KhlmAA&#10;h+Wa2XBrMCO8qnPqdJIXlzn5WT513JeCUgV5GJDJVSuluyjNDgveK3pO+sloMhNZoHcd/tK/ivBj&#10;kG8L9AX6izZDcEKlLF6gEME5lMIq0qDpMSVwdLKu/pnAPTUZhWsQDUVq7qNpLaVrgiYNLHbUr1Xc&#10;4wHsX7PYrwmioA66urogsIGm+e5BPk+jAeEQdM4vbVTeDQrB+Hh+Hr54/SWXN8IMmPhH6VnBmhMG&#10;5Hiiq8EJ0b4Wg9kDvWuHJCECmLNcKegqZ+kUhRULXZgUqtVRF7X9jcAEDDFK7XsTem1roD+xDzWa&#10;fQByYR3POfQZTh4E2wqg0MHeIRt/DMfQXPb0B5+EeazdkKr885/9PDzEWuQf/vEfwjdff8W+Y+w1&#10;OCN7banwDoBykPsShCsEZkPG1h8dkskvVcRWZj9y4HdP65iuFJC7RoNWUzcUn88Vn1HcM6xh7M1L&#10;hhyWHK7jOuP7ohFVMEhPplszqcIvfvaT8F/+j/89nJ/fxD5kzu9XeC2QQdIJoNrbnar+ZthEz79Z&#10;Pz3E+nUhKyWGoSzbPIS5f1gr8G13xtCNddCwNVlhYK+Y1/Yh45oW+FZbOos9YYUk3dg/Xl2v6Gt3&#10;tDclQPb2/UeCldizzu4VLki1zlrAD4DFw7055ZgIdMSzDgUT9zT6/g3cX3r7TFJZsunMvBJ7F2te&#10;9VGRQWWchyR4iP6nJje+9j1A5Xg+b5xICok7tv0PF9fcvxZThc/Ak6/0WQtmIdh+8DjcMCRHQ1i7&#10;lkoe7f2xKLZp1J09cAHyfPz0iUQWDqrj/f/n3/1T+Jt/+9fss58cn4Qd1J3TRgPonUX4V//qX4eH&#10;e4Fb6KEAwpCkEespyDpXq/j+yweCyu/eveNeA7BgPlcIJoa7Hz+eMdjOFG+xjnoBcOjjFT42OiG0&#10;p3KD1wDgHpJxGwF/dazD4RWIlFQAMXg2FovPuP8iuAhyUjLeyI6UZQBqOjwr+M738TXw3fCMYSdr&#10;bIHBM6K0A/GgPnV7ZoP1ITIQWMyoZzCIB8CHgT9stwCEAkyj3Joeh3OrNArvcfIdp/8zz9win7l1&#10;OVFg6KzeMtjjZ9ifHPKsV6jEoL4pfjfU6uyz4rMPeX5iZWNPOo2fBX3Qx/cf5HG+M6cy6Pj4SbyW&#10;B7E/PlfdxbAIBaxQ6TWdOMSu4t5OYgCSqO8uSdK5e7jluk5DVNnoaOB6fn7NHpK+4CX6m0PiCyO9&#10;5Xv+MzHxybCn5LWUv20lxQnq66/i/nd1cclaA1ZCYIdSoemaAnsHrNp+90+/0X5MSycFG/IMH2Ql&#10;QRUMvgdBb9kJpRpJbMne566UQvSYryc85wiK15JFkzlIK7aS74u+FnVZC+uw+HpPnhxjYhDX9gfW&#10;DLPFnLZdWMd38XkgU7QYlIK8uxPGuI/Odnf5vGJf3z08COte9TCSjY8Xe6G7uuF3xVnFQXx8p+nj&#10;2LhRMlyyTkNKZh9pH8OQyV41BgkisT+mzUzhesnDMuzR6bwcki5jFC6DsBXcV2AV8xnW5ySeIx3L&#10;Luz/dXXEtfgm7qUYUKAPwwvN52JEY89LYbRiFW6ISWQ1DvZJkoNcb2M4giYsGZwy1h3S4NqJuLg5&#10;E4EpFcGrKf27MEEM9heoada6oUx2TnNk6a837ZL+ewim4IPni8RES3wje0KDaUU6LQqRuIAQ+dyw&#10;ad2JX2our6z7B6UoDjZB70YWcfKnkvHuwf4u5arwLvkYG2/chPvNrVhd8c/3CNQtw85kRwbA8Wq9&#10;eftDeP70Sdwkd+UV0GlzmRUTBmtgwwRz8ZC/+2C0VGEFbMgxKYrvV3ohS0PtBMJSjDEsdlyfwVHN&#10;OFQAiqmtEqUZCwnA47/7N1+Gzz77IhYiB6RvAigBYNVjIm9pEgorsNeI6ofgNF35B6DBlpZb5uto&#10;6DH1W8aPdXV5IYozWC1jkp4JBINx9qSa8P5ygllWbu4kg0FiLuQhKGqwseMh44R0JgahPCBaPliY&#10;vuBvhElAd39xcR5urq44hcJfALTw0CBFt7FHEqZBcXlzYwMj6+R0X40YNqxCCaXXcZNnslIrc3lI&#10;V3H0NkXtwIiSgCbwF24UloVDlls88spiUAoLjjbLJieVJDcoFCUhblnkYUoDJienE+WYJ9Ypfh3F&#10;/T29B8VaBOiBIhJrNUnRAQhB8otNfrMWuHl6/FSbMYq8s09iidJMdqRkEpM13KuX+58TcCUzAbKU&#10;ydSsNDdFfVp3ShLLyaCQNjcAXMTMmU4R3CApJn1idnb53SEBGmMxeh03ewSv0Gi1k9cJ5c88DGOh&#10;tpQUAM3VPYuzhuA3pOj1ZGbm4Ybsy7mDUdJ0ab2556YJj4uxMBPGIAKYbmhaJrUMv9Mhh6a4t2QZ&#10;vo2fPXsWzmJDcgjQNX6nOSnd8iOgWXYIlE99XH/iJG42EyALH86+Rxz9Tdg/PObr4pk6OPCag9QD&#10;4OC10qkkcRHYAxBwQbl1lfdC+oN2ks3HkoFS4nLPASzwEI17zcVlz30P+wOuqX5/zmvVUOKrzR9M&#10;TKyZzkBmH/eIu7slGS/47GArTJgiO8gDL74ewLodeAJhquzk4flMxZpMiJXi3LeQk8TiaCeFlVQG&#10;KASCbFp5T5DxM6Y01rgHTeQzBUCaAGctmQWeCTwHWHjYX7HfYMI2gccH9mHQ9sHaBDM1tROZsaLi&#10;IThwIAF0ZJ3ZY0SySYUd9B4ApICKx0EApRIOghWtGeBWkjBLbXl2+MQmOyb0uVket3G62t/sWcM/&#10;HxwU4SCpVMg8wnjcJgU2peOfuf7J9HlUah+DBSzZHIbcHJdmnKXQDDLohpQo3WdWWgIwCHqh4Ggk&#10;u6dfJPxwIJEutnDEQGnM2onQgc8SpsAcSNVOSRvFFpS/1JhNkzOQlGSdf4ZwVAYsAOwwOCRN40OS&#10;JBeZCZZAnCTYHYYfA2nZGzj5yuQLO/7ITy/5B5I96yZAsloBY0NK0wzb9NfkH1j8CKYRLU7F1jao&#10;JKX/Vj6jBXg9MurLIOQWTM2ejVs6Ygb9RodRJA85MKPHXh5DAidLBzvZj+9Rc5iBoLHIgTH0lyrl&#10;gTXYOyt/Dqe7UZrB50ipfimgIn305NeGQU1KlwYLtrJkajQjJdHLkux1TCnAhWlBg2ScYlhbvm0A&#10;mhPqsXSA0Zr7SvbJJZgk8DWFyYiBKzZuAsEF3GPNVA4SGc3gHXOqdgKTCQbw2gSzemt7X8pHF++3&#10;QZ3mQRWaHVlItPaAHP9ysK/4MeM0NVDBpucKJbCUPP77yckJGR4456cJbK+9V+V9b8jmf2WZdpMh&#10;J2CTBV2aJUB27sjQAiYxGnCHaoBDH8rcFNDVguUSzw0oUfB3ktdDhUMALu4dOzP7N1I+L9nW8xfP&#10;CRY8ibXa/pHqXbD9BZ7IDJ0+SdNJZpt2ZpOMYZuEHBwSQwZ03L8JgNeNBu7p/rhRRO3LNPoOAMNc&#10;Hl4YXJWNmFlOoIdP8XU8Y9pVz/qXEv9SoWlVvB5sUWKDiBixadzvAA7wrI3PM61NShaCbHZxHv/w&#10;7i2Bm1/8/BcEZjE0ARiI+8V7vRntwTxygE5ZOP1we/48GTWwh4FqBJLNfulBlXy9gn05+YzVOgNG&#10;M71gA4MqtWOYlsgChQdYe7HGuIj1MgDVL778PNwhrXc+C//P//lfw02s2dGcTmelPdhgJl+E23hN&#10;pjOtzf1dgQfB/RX9+9xfgYlH+6FVx6Rd3LM5hv6bln0MQDUMUs+uV2RqHe3js9xTnvfx8oFefMn7&#10;D0w/sN1QA+OaItDjyclurMtXrHefHEz5eu8xrJw2ViMseT3w/njGITV+iO99edPF7wiJ74a13+19&#10;7B/Xuo6rVvud/K7iGl4IRKkrJ9B3usZAF0rbMAz2CO1d/8Jrb0h7YC+vXg5GRt2Ts5ubrcQu/v4N&#10;PN57edZx7+sEiK0t4U0DLAwLpGQQ0297PkiHEgyMtvbK+/DuXaxBD6kmQ9399Tff8BkEiw+WBk/J&#10;rq3pQ62B0EByAYgWPeXjeubRu8GKBYASAyxQi+8X7G1xLlcEnG/1c42AVdTiABiTXYhUGGJWzexR&#10;GOzxitoe/TsUJlT/TAUeY6DdTBVIQ29+hkjuEASDjyB7WQbUzRXaGARMYv0V8DpDQI1ZkKhHdPZx&#10;p7elRdybV232skXPg/qrXaomBVsZABj27cubO2IRP/3mp+G7779TCAfli5Qm8PeBCZCh5fO1qKRk&#10;EbtfwXAN2Hiw34LlUyUmaMMBeMOBgrzdS/msx2sI+5/F3i6VWgyIHDZ5sIl68/oiUEJ8dLjP3uRu&#10;uQmnp6cECC9i3wvyB1m8sSaAghCAPtKlF/tHlhdXvM5KugYZ6I6WPtfXl+yxLi8+heurC977gmqm&#10;jZRRQ0tiDgFhMofb+Ax3JNDg+8kmTcw6qo2I5UzElMX7L3Yyu/rpk1Oqz1gv2Hrk7MN7WZXNJvw9&#10;7N0gyqCHwfdhyFY/5DMMA0V6Y9tvGqjYsAoGpVT7zrBuOVyRAgbrBvd2QYKOnVb6kT71tH6Aciu+&#10;xwVVSDPtcQigQa8WX3PXKirc6xahSIs5Qdrlvazgdvb24n7XhPn+Xri/ueWw6nC+Gy6+fRv20PMD&#10;TwjyGMbQhOUHnn2cI2Ww1zSUTYF9En36vcaShy4DM0ax+AbvP7yOvZiNJBCALFGU8mMHRlEXrtmS&#10;HQrOuIG4BAfItQZ+FfxQ41785v1ZuLpZhun92rW6AvUGB01uTDyRhZRCYGRaVojEhBpoHe/PYjER&#10;COdpEGiDu/EGL2YNC2EUDBvIUtdIgoqbPOVV8SLhw8WNgOahQ08fBNxseF5g4VIfjclbp+QU0Xrl&#10;0xHsubAXL3zBFKMHbkqgruJBR3rtPP4ZZQFsCruwf3AYPsXNDIuB/m6jZGOTHW1QDAmJhc7bd+/5&#10;xaHnXrGxP+AGhLvHidKhqKAI3oBZ62lc6MmDb+bkyRT7hwkeCh0UEPA4wGfHwwMvu+v4IJMmu+n5&#10;cK3duKa4bvxz7Xj4cVDDDQbbpJY/IePFPY0H6ICAD7C3Nuv4/ZBwBL8ALCYkziJheK00IxkfL436&#10;x6Invu/KQRh48PBZ9vbmSuQFxT5sTDHt+fOLxYySH4Be2G1I8cX1GUWhvrm64VSWE+T1ivLGziwi&#10;gB+8npgChJLgB1KumFRqPzSwqY6YgPYQ3r75gYVOaVltC1B3KCizJMOIU7xWJsyWie3vHRAYAshz&#10;cPREDKBOjJ83797Q6wAGp2RL0ci5snTUk5JBPl1Knwz872D5tQwfmBAQxcFbFBMVBlXBzRAg0MX5&#10;Fa8BWGsIMaAENr4+klbbbhUPrzu+Lhh7YLmRqQl2I2SL8bpj06qZaLuhzxzoxPe3D3x9bJC4Fk9O&#10;n/LzcspujxekWFGrHwaFJ0xreRpwwy5Jr6e3WqGkuXEUyIuJBP5aYcvCZtRqmgf2He7V8mHjtNaW&#10;3ouQLgMcwsaJ9XId7zUOcsljK7XAhYI/6HtRzShFlUSjkjwG82oUI2Mb3+eIzzw+I2XOzYKeBABk&#10;MXWjfDmuXRpzV5JPokHEgYo1pg2155Tm6uaBewGKOzzz2PxW+M7xd5EW/erFZwTMCrNvAdjjWezj&#10;+yAlCgA8GAkosnC9drHBP9zzQAFVPKW+AsRC8Yj9KNFmKLM4OiAzEwU/mlYAtA9kZB5yEkuvM0xI&#10;42veXMtMGrLzvdgc4ftimon9DaD45fVVPPCf8h4ISMAkbEaQnrYDcf1tVtuiH14ntenzONywjm5v&#10;73mfZR4tijieQRmeyxcG9w3PLqVqwc+QU9Vqhuu08TPI/mDVrrnOIE9g8nY5ktGHIgLviWdisKns&#10;4ImWEmUdkjSd5mYXEn8GBTj5q6rUUM8Xu2oOzPAoXGwP9ehhT/zsrdhI05QcDsYRkx+nLCSxZ+L+&#10;N2QpkToimKYssm9bKjDEqSvVCBg0YrMc6kRBlhH8RNPz5GtKs9uhy6COMA0DNCzk2Jrx+QsG5uRh&#10;V20DCDypxqWSfVdhAH9Kaddgk14GP2QmV6FC2IBP6Acn+/YO7YjvyuJIPi6tJfMs0nr7jdoHJ7O8&#10;MOHeSLLDQqHRRI9ry6x67LlxxebPURrAI+hIxmbIgNkW6RBAuzErsrfZdmpqQgK3XKUVNh8u/yzQ&#10;4MeA1kAzYn7qMr2P00JtppOkyWVOyQjyYxm2n30ylvZECZxaJ+ajbARKTlm5dux5twV/CzZviRA5&#10;2pA9eeBlYLKowo/hXYEfKrQe5bNi0m/5NQZFXN8Oc+lDn+UdhX6bzSSZRC7ClKRcZP++BOwrzIHL&#10;V99zkBSlDJqRpvsl+a5TnwcH4NhLbjAA09vfDkyh2mCvgOXRvmRD/o6VZ7DjsPViJHM1S6FHF5MV&#10;AwE2NGvvCIjIDywFhvTizRYO+WBSp9gwyS8W70+mLwZMZOhAeq/k8CIBlb2kXaXDv9J9YutWKwiI&#10;8mDLJzUoSKTU0nVJkpEVBnb/BX+N29TuH/9nrS00HI09mSiDQgCE/d2CAc0hrtWSCeECdHWrFaxA&#10;JNvgZmlGJV4TjBael+34I2/FKvk7laVrypKDdwUXqGbQM1QwWID1jRObOYCoSoI6xyeSDqERRe2I&#10;Gg8pjbuLKX3BELyG78CgKpx7w5Cfa/lHmhGaAnQqMTdwLqAJX6/UfJSFVDh5qOBrR49kBGhhwOoG&#10;dPBgojS7r2ri3np7Q5Dh/NMFr+eS6aSS2qEmuPlwprodntRxkSFgD75H8LuCf18sngluFfE8newe&#10;hv/yX/8v7v2o+UewI+1hStJAIZZRt1b9yCAOMCowsJvukbFUWvrIAdEoXzqkJ/I8LBW6hMFnhzql&#10;aegzBikZ+puDxR6B2vlcZz3ZgPG7f/vtt1QefPOzn8Z9/J6Mqf/8n//XcIDAqvheB8fH4dsPHwTC&#10;xzX2/GjGWf2z071wdfmgfa/QZ1nerg2si2GIcxXPEF5nDe+29Nnjh7+5l1oDa2U3XtPTk4PYVF6F&#10;p8cH4e3HyzCfVmxYe58LCu2IdQ7DMWQTAVDj6vZ79gdF0bBhRh1E9VOl38fzemRAEs/I/UMXXj8T&#10;6wb7ytnlMjw5nNNyaGOLgJaqgoZ+aOgDxJQtGCaCz5FsyQSUjzmUoEiy8keDJQziK18fsqBtCokd&#10;axn3h31YUtEnN1ClM6FkEcP6Nhwe74VreEFjCEk/2Z4DBSreHMolVpoYkFZwu46KvVazQ0VDWWzC&#10;z37yC9bIr1+/CvtH+1wzAEPRL7/+4nU4i2sZNRH2krMP7yRFvL0NX3/9Jc9wBjHE3uDy/CIsh5E9&#10;FHrVzrYu+P6np0/imjinFRNIKujJKBlGSGQrFtJmfUcbB7Alp1Zk3NAX+zCre3BG4B7igUUtjc99&#10;dyfgLsxUhx7EvQ5gIz4v+pqG/oDyvMR1v439t4aaI+shnIGoefE8DL5Xg60d8BnvmVZd0Z+SIOnp&#10;MZmIF5eX8mVHnRprhw/v34eXLz8P3//wHfsGnEGoz2l74oFy8hdMdUYKigr0qQaTK/ZBsDWaTfl8&#10;7872SXx4+foLElUQhIjXmTkAqHH4BurYtlMq/d2NWKGQkn7/3bexf9h3gBKu5314+uxEPo8c2siD&#10;FEAcrY9iH7YTVGMDoMJ70usOLDUk1MZ9DwncuL9QNAJgg9S8LJUyzTog3s/7cRkOiJWgpo/PCWx5&#10;+oqDHOyxOA/BiMPvF5WIHF2nmiHkQMiSZwEIP1AM0W+7Ub0MsBbsTg7Sxo1s1tYKqkyhfGT5j6OD&#10;gAoFyECFBibxuJLaxQGK7Nf6wcy3Uv0W+72N37PwNegJJLNOj3XrdL4b9uNeANwDQOhevC5DvA5v&#10;vvsufPh4Hk6ODsPR3gHX+6qVd2QN1ebNVfg83lP0oRfxDHk62w2bi4ewgJ1WJ59hnme2Y8Hegn4R&#10;zwvW/5pDtlo5FZOSfoxJbZTsXWSn0vBeYo8daFHV27NfAGKgUife650ZGXftIBynHFW/wmIMpQk9&#10;4OG1Pplzf5hNFQj14tmzeP58H27v1yRvzRw+Sz/ysc/7nsIjW6kZPNDlULIWG7r67Hj+K3oyLMFq&#10;K2nSergHw/8F8FLSDJf0MSvouTf6RgDwwRQRCwlFAyRTU7LCSlM6N/lhVzDHaL8FIbg9QRwlKi3j&#10;QoYhcbwkZLQAgGLTBRo+WVEypSXLrVOaFKfD1rNfnJ/zAoAWfnd/wyIKviYVALNqQqovigOAHGBr&#10;TfzwygOvpDccHiwAepU/IG48CiMYUpK26YQxnLTwfPt0/olFaFNNKX3AZrxLz4PCJoqa3JFBMYUv&#10;kDx9OlOlwYqbTyYCx+LGqclISbSeHgXxu158OpPRL33V5GmCCQ6kZ7jRBBaZbFfTLwweBihYZIiv&#10;wAEwErFIW/oKyocP3gt4P7B0kNx2e3cV3r59w5QfUHrfv/2BGz8OF1Bqsdigl8f3m9o/DjLe1VLG&#10;uXiIUegC4EWDjAkJpkzwLqSX3mqg1HNSS+5SaHxNxmPDhjNw05wQwCrC+QVSyY5ZKMPoH4X/n777&#10;E+UmkFxC5qrGfuB94jUrpGvHVoJrAY+BOTwRsA7gKTGdE/SltwNA7Pi9kG4KEOTdh/cE7rACT06f&#10;EigC4Ew/i3htsYl09Bx8IJCHjXi9ab1xKtQjWO4McIaMsIl8sCZG3jG9w3p+8eKFpKzx9XAf9o+O&#10;2BitHNxBo2bIg0lVL7l2l/drrqfLeF3AdMTzge8H+UVHjzX7GME0lUEPKqixTi4uPsbf+0i/JiYz&#10;wwS7km/fxn43wyg5293tA6dRb968oSSgsKcVPj+fx/hdF07bwqYIeQLYbQ2ly3s5OASPwMXldSye&#10;1Axi4xQTSezE3rR2eg3Em39ze2c/MU+CbNzblPIPRbGBBh7TSt3LqSR7yReqUJIsrjcOR4CVyTuI&#10;zE1IZ+Izi/UMf8IqPrMPkE/TJ8j+CEi8Wq6U1BXfH58P3wsT1drm7kyNLGT8nZLGKFNtxHTA/VV4&#10;SG1Azd5SbrgnDNpo7YFUZbo1ylOAjLyHZuli32NzDJZML3/OiX3xaMjKQqLn9cU9KAxawJMEVHmc&#10;AAsyLXfsI1Sa/SmGFz3jSnnH9U7HReBQcHLslB6UIyfF8kwbCZoXw5DZXL2ZmPQJ6gSSyUtLDGas&#10;H074iiInDg/2UQVLFN6clQNyyNxBkQnwHF5/uN4AS0sNMLBmS7IklRw5ci/u7ANVZoLY4DRpAQql&#10;ExNVmNNbsBLAId83y0nGPstGi8FJ7HFvQhGSWIDBQS0ooEb7f5X2EOQ9GganZG1ZSYMPdXpQ2qCf&#10;6aIJYCTjqsjBCEx5q+RvQlCRQRyFf39rXyHWV5lTawFqkIlpmROllnVjZqLYWBjwjEVK8K2zET6m&#10;iilkgpxT+E119gbDuoVseDQwQ9lqbel04VTeR8miY5J9JuB5m1yMBlNeXJI9MVTE11KAV6GJvEHd&#10;odgGe9CzxABeCrrQ/6tCEkIzjGcYth5iKXE3eaYVpdeGQwYsEeVaIIvTLCu//pAShzMPMBic13pJ&#10;QSSJ0Yc9h2Aig3vM3C/E9qxTcuFQeK2mP5PUrfKawX5TJOZpYrMmgNoAbWmG6+BPm7wJq6I0CDFm&#10;b8LBqZeU71hOD6Yrmg6yqCr57IhVqz0Q362iZ7OK7dL2B1IqiPlMVtKgdQL2FhMHqybFimhPMUg8&#10;qautH2ZmeFZ+psTC72wkDSkw1jIYRGBaMBDLPm4M8ug1xKCxeVU7HXbgfgmJYJkA017TbCb92peK&#10;PngId9s5/Itwvv/0v/ydwq0M4qTzD3+n9VTXYoPjIi1is/H5q5fyPWIgmgC/2s9j8t/c+lcWZmiO&#10;OUU7WaVke1lLrNMahbQQzxAAZErzYn2FRht79Yf373jthm5NkG4Wz6Ljw137883o13YQa0gMLlEz&#10;w7cM9iSfffaC1hRkUGIogL0EDV0nmR/l84Wk2z0Brkn28RwMFGvo3bIukPxVYGQCSzkEqcsti7hX&#10;WBelYGDG1RrUcmBbbiX7ZJOASV5pCHb27m24ic3/7dU11w9eA0qXDkAEWG3XF/xzrBGoSVB3yKZm&#10;HX7zh2/DENcMmIywzPnqq6/plXUR63jU/qX9L0V0lbc2kj2x97IJ7uRJx6EeiAODAH40OxhsMhyq&#10;F5kBsq5mKoXT6GuDPeH6+ibsHe7H+rzjdQar6cuvviGb6yb2EL/93T+RRPDqxbPQPtzRmxAWRDPI&#10;xSt4qE8lWd5tvJ/2rHtLDxXuH2QhtFp3YXenYcgGJF8b+0aBOUKGthfYy+f7XL8Pq479BZ6d6/uH&#10;R0w+SeEh78XZh2cMb0aCQjyLr2KvUNcaYhzszigxTD3JKv7s9W2rJneGFM3YDMfPCxIJavabh7hO&#10;N0OYob5Eb0fPNbHUW/quLzhIB2AI1QZqRDGjt4MpDibHwYPqNAgot76vDmIAYLnqNYDgMDqB+PG7&#10;Iw2zM3tZ3nsKAaDdCxnBHPuFNfapYbThfvhRwnv2d/X5V/nMv7q6IWkC9366I+ug0uom9KBY/yRJ&#10;FBWvXU0V65o9EcHw+Jy9ffuW9SvW15t373m+7M7k9wyCAtalJL5rBT7G34c/IGq6wYxmfFfUbuqZ&#10;nDzf1JIxtgKgUGMhdRpSedQSTMweZA/CEAGysBQcgT2/qspMNMdeCFsuDD7otUf2o4LCcKZzaOkB&#10;E3qn1fohfPjwhswsyNeBBeDzIv0c8SzYAJEG2xcd/RzVE4jRDbXM6clTAlHBtRe9ZSufjSAjOVmV&#10;wSX0c52GGh51E4VOTFj3S/INJc0u+gIkDpc1+1TW8Aijg7QUQ3gM1OK6beYT2U0wuGqkt+YQv+/5&#10;x7NwHHvGgLWPIIVair+Dw10HkTXyBERt7zP56PCYPb7qgo7XC0of7Atvv/suHBwfxOdlGc7PL8K0&#10;nrGHp7UPpMuQhsf+jEC+fSdV1wlrmTMccEIFTu0QRuyzZGwakMeRJK86gW51DhncDlvp6cfaZPBA&#10;umCfRbnuoPAihWQV+bxHXT86pJNWBuVI2yOQU3ivuG+rD13E6w6gEhPu0Wcj6sumUtDGdG8n7B8e&#10;hgl6sPlUPv5IFo5rHeA4mKhHXrPYC/F8A7yt417WzJVjgLUJ4tdh7E/Lm2V4iH0pwjmariCDlxUL&#10;ST+xt41rRNYu6t3YtwAEDW1Y1QPZ15XP7X6QvLcb5atL8NNDPzL+47MDTg+Yg7s7U6ocGcDmMFys&#10;o962R1AolCTMzNgj4uLieZPbTq/ATNhDYP+tpEYiXlSMWTEUspuxfMg3nQJHW58/7Pd4geNNOT6A&#10;hLMMnz9fhKMDySjDsOGHLHYUhFEneiA+JJIsAeLhQEZK0O6eAyKmnIrgw/f2qMACaxpJO3AzkDJU&#10;cxH1BKQaN5TStM+M9qtRQgGDRXbj5nsY1zIthVxgopAIeHcAAPoQF8B8ZxJ/9oEXZj7XNOf+8pZf&#10;9vjwiEm5eIChwWfkdXzIAZBANsAI8ek8swbwUBLUWbdksd3dCqBUKs2cB8QDN51A8EUS1yKrgQAw&#10;4Prsx4d+YBT9RKy4UQX7zlRTTRz+8qMK8QC9FlAQNyh4DAIMwcaPJF+mKC125UXj96bhugMjYNZK&#10;GU0jgGDPAQj0Iulk6I/DHcnGWGAPlAgoeIJmo/GawOiy657zQSfIMvQ8EAAa4nDJshYsrvha+/N9&#10;Ft4tE3U3BBAxycRro+hlzHrdZrNz+I6QiUQagph9z06f82cBXoDunYJYOJ2M6wxFErwaEDFOGUkh&#10;MAv6fhyS4ygAOtSVZa2tQkgwYSzkCQBg4vr+Xk30AD+YG01kK5lr78x36bGIB47N9aAGF6CmvMUq&#10;SpJZCMJf0gU/1yoTUOdhL24ooH6PbhRpzApQ08UgrqcSqSTTYVAMClaANE6yxH27vbthwYBi/tOn&#10;TwR+6OOF9UPj75KHyZg8lMqKUzBO1+J6vY7F7+Wbt+H800cCUTTQxUQAfm4ATx2wgYMfzFwlbt0T&#10;KLuLRSZfewwEQ/H7mEijyMfhIC+OGa8Z1gMKg4l94VJAzOXHc7GBWjcmo0y1AQrV9GgwgwfshPgs&#10;Hh0dEvgp7C0E/87GgQxYf2SyUmYaDwkY0q5bbopKFUWoCNi9HSnnDKWInwfFQEohBHsBYCRZprHo&#10;OdjXvcAUqWo01QJAvYcD29HmAEbB4J1NIdfZ5WABh4fYd11uNDFgQJo3W39LNrEmYGbbMvTmmqAr&#10;PkNKqhJIOGFxiylc5UQlsgJ8eMp0XkwXbPwElmkWviRojYYF4CP2U1ynPcg2bMAMY+fjEzGW8czP&#10;bBafJ1FmYbVdn2WGgSxqhfbQG8d+i0NOshYkhCJidHNKP1JbG7SW8I3ZtF0yDXro8OCRlDFUW08R&#10;BbkUZvZW2UOMCWZg/MXvNl3syuODXHoxlxKoEJyUin1kTMEM9Jjs+LNFZrJBotNlJy4wxVAIl31B&#10;o9zRBVhqyMd+sBdaMFNiFDDlZy2h0sOQQLCR8sLykX8cG9yqzjJbAg7lqOLI3oD0kOwFvARf8yKn&#10;1o6WNRpQcqBRKOV70ydpoOhfPH8Sa1YptcGm1TbzrQXWGN/i+9eNJXg2GW6dBoeLWTpMpLRmsvB1&#10;6MzGTMzGwkEoyccw+dOloIvk0ZfsD5SQ13FfHj0RLuGZUog5sqUDSixROTWXVoE05896j7zPSsY5&#10;ZllXKLYhAlQShMTOVIJibwBJgEvx6JqrsB0dyhJSq5RYgooYtoR32EqQk4di8gistG/hZ1v7QZIl&#10;W23BOxRkiUkp4GrMKYHFI/JgkpJuJR92enMgCVlbYJyMfXacYcgCmuZR4RoEpLyOWC+Yuag1Pvq+&#10;StkBUD2F8gTLrZLkjfJdslntH+d1UNnjLSVSp/suwHD7PUPyUrTEm0bcRWF/n5rntXzIZABOcK+U&#10;kf2w2jhsqJIdhP1oRidhgjmI99IQSKw5w0uWyw//QhlvwXMkZNlxncNDwIqBEgPNZO3zAMtJe7uA&#10;VZnCl1lqnq5Bksyn1xrHR0nVI6NIsqQ/7W/Jt3PIoHTIDTo8ta5vbuk3XMRrdwpW/0SJ9GiCxngd&#10;qobmc5TPsbbCk9LEem8xp8UHrWAmAmvoHxdrNNQhG9uWAJiYzhYE/ll/0d5FgUMKnnAYktnMsM5I&#10;ayaxsvBzjdPg8QyiriuS5YEHM/QAprVPR0APIBgG5jKCl+f2Jp57dwzhWoX1lcIBduLe9/2bN+HF&#10;5y/ZyJ69x9D6JtzHugaD2Aop9rGh/Otf/k34zW/+kQSFDx/+t/Dv/rt/G54+fUYmDRmIdZkTDBVo&#10;1ROs0T7dsy4sC0nOsIrhS73rdNTBzxASkaHUWcV7wjA2rDv0D6MG2xiK3YOtBn/xw/3w7t1bAj5F&#10;bOpOjg5i7fQx3H28C1989pLAydF+y4CO2wfJ5HfnDWsvKibWAA3EovlwJruUh1VPcI7s/0lFsPs+&#10;9mMA2QBWTRuosiCpbcLJ8VH4ze9/CE9O9sL7T1e8ljcPsU8Bk3ZnyvvYFJLW9ZVk66u1hjkHezU/&#10;U7saCCzSexqBd1C2rDYEBvE55jPZ8NQ2jkeaMNKC9+PrX9ysKNsd6VMZ65ZNz72FAWS2Nzo42GWP&#10;2PUCnQgahdFs0OAEep/bAOYwiBmKHAJW5IQdsbppb8TetDUopHOSXtCDhjR3K6kn1rifo8OLMOgo&#10;gpPidfYXDhlL8r0yDRnjX+gRguskLOrr2Ne9fv06Xqs9DavBzoM9Vfzef4zrAY8LfB9RCxNYo390&#10;rI3jPbqHbdO6C589fxYeYp18dXmpc6KWv+X9/ZrPLlRhXQ+AfMm+4uZqLV/f+MHr2AuDMSQ1yJQD&#10;VTBXcV8opYdPeX8n2X6sF8kgq2QPcn291POAugmyU9Sgq6l9bQVwg5GMXoD2O/F1UavjHr774Q1B&#10;QLDfnjx7QsIC5KlgbN7E2vj58xd8viGrRd/RweqoV7BYPZW8lrXJZmC4FCx8vn3zXfjFX/0i/P3/&#10;/d+EO2CvDqpHQIbI4W44d+H5Dkucek7yD7AHWlr8/4y915NlWXbet4+5Pm/6zMqqajN+MI6gJiAM&#10;KFJvehdB/UPzt4ivosQHSSFFCApSDJEKjBgghLHtu6q6THp77THav2+tfW6WQg89iEZ3V2dec84+&#10;e6/1rc/0Afa2NSygx+9PByL2sL4A/wCADSw0z9fcg2xaBlJ8x2UQGYFh+NPjIwuRWs+MSZjbmRpb&#10;N/P9Ky0YaGuyrfTgy6trPef0f6v43cFfzk8vVMstHu51bt3fXCvMZRRfnwEGNj/0URogLFr1yawP&#10;SZXDWmnDem5WSw0qBNhDbCgtXwDMpNVePtR9oXYHUEOpNBdjrFTtJh/R+LooIJN/uZjY1JyuHpHU&#10;1WuTngfssf/LwmIwMpyAHicrvG5JQ27C+/paf/in9guzi4PdxzmF8og9T2nY07HUTW4sHq7vbkT4&#10;QmXKg08iLzSJm3hOAAwXfiZtxfuL7c0yN8bt7OIyHGbDcPv561DeL8J+f6wQpJSYO4jrawQA7M/t&#10;emV5ChqkeogMLPO2WdugT/fAh9feJzTucSplJ8rBxiwGCJCiDmAvZT1amJv1GiIlDYxZK0sKAL98&#10;EwBXiolsDiCQcLa2xnEfX+hMUtgrgP06kw1X7oSRRJxoH80UFyK19M1+AcrhoMrDfjw0Dven4enJ&#10;gSSHfOm7m9hIVybnGU1H2kgX8YI9fXYs0GutRVPJZw2WDjUVNxfghAN01LeUXZr+3tjCIKTvXxrN&#10;G0RZSaalNb67e2ZKmAzlGy8G+3174EGVU6R365IYDn3YZxeX5zYl6eUd7Vex6oGUnGfy7ONwrisr&#10;wpALwqrjInIxVouVwDhNsT0xbe2SskZm8mshxMnUkuJlDgDZG2rDIB0s+NQf4JHPQAgAmxifHwR7&#10;6JN7e/hsesp/YwPmoVrOl1pIPdIo67UkwlwPwJi93R1dSx4kHuxk2K1FI9pm0FQiMRskmw61QEmY&#10;boUb1g5lQrz2JsfAMXnuxO8PyChtvw6AZQf0AeLJ2J3iLb6XpZWGDvQAKAI447PdXN1aI9+zFGYK&#10;R0tfNaYnDTCbMz5fMNSgCcOum2xRjOQWnBIPxKXkFD0Z1b5989ZDMgyYExIfi4jd+LtKg209va61&#10;JE5r0DIVGXmLnBQp9ErrFFAy5GbCKoYnIJl8BPqaAlF8QlVmA2NazrQNdtRdfODenZ51Tf6Ox69T&#10;HHCIa7JLoWJJAXZNMaBe1UqyPjz+wH+3NqYsU+KRScIbeaeFeKg+aDPHpLfySQqbAdJL2IJDNyVV&#10;Cm1rqVMrl8lQMGFE/fLFC0lDAIKg2k+391VEJFYczxTTl8XKfPl4ZtYu4z04OLRo853d8OToiX4G&#10;34+gic5CADHr9El8blqPdqfBGfR3ZOq7NckkY5VEI967/rBRgjIS9LpvpsEULkjKAOitsBjEfWWs&#10;om6G3HfpSXylbVrL+dom486EfHp8HC7jKbofnwc2vK3tLW9kDdRgPeTObOrn5jPBfXmIB8LHR9/R&#10;5+Y53vnwI61Nxhc024BrrA3zwCOU6DC8fvcmnJ+dq2GWAe9yoTU4lFfGVM/E6elpuEFuFA9yA3wK&#10;m7QygRODzsBh9sb7xUzPEPvg7u6+ipuBWIq1NnsKFgqhwXCrA9Tl0xP3p/vzi3AYmx3uF03w4dFQ&#10;7MPc2TloBQoNbuJzNDQmjk38yo2UyiV2VsjZhCk4U08piGIw15bWhceigzsASY0DM2XfmDRMkNO0&#10;zxp688GEDW3MJ9uHEwlLn4U0u8a9QJ0po9Tb5OOm5MlCRX3uaZsCBDrkw+RuiTWFVNKYTRtgpG1D&#10;FxyRJJoCkPFjUdpa35iXLiOy7+1shdwMc8VE41qsTPqiginLOybbJh2X5qB0y4dHHn5t5sBj4WEL&#10;jQYR4qi5oXejdFxrPEKRdwEoaXjQ+LVN16YbsmT5Yygs1Fntvjs9AwwLS1GWYbaYlyZp6Tw8YGAW&#10;5oe6rszagftmPoHmFxhc8t6GpkuHtZRXA+PNjsP8QDWyaz2IxKWD1gw5Q8899QToerqlGjb3Ycvc&#10;t01rzaIbXb7hDLuidEmvgXkdGJOXziB0imLT+LV7bKznHkwJOE0jJ2f7GaMvs8anNg/Punk/NVjg&#10;Uf7/F9/QORP6/QnOFs09mbftLNoS4FO4nFE+fFnbWXEkgLzpgCBjMRg7agO0JvC59sYyhc2IeQkb&#10;tK27R6VuTSpVpETVzFgwkklmeQcEd56YIe9es0l5HEmt7LLxyv0weR1bu5YEl1KqN3K6zIHrzFOq&#10;807SLK8ZGGqeoC3AsrUkQdZM36WdXX3hoS1iVLOfIqdaV518r3XbiXYdVKvJM61w8D83MHAlc2tY&#10;A98e7Nse98Lx/paBiY3VIhaUFHTuHBwehv2j/fg+hepS2AewNfq9kYHTHtCR7t1jqXiW0Fw/QzNn&#10;O7ZuJZCK9cQ4Nt8gB9k9+bB1YJtaoJflCo9rVvGsnsT66emum/5P5R9JvSMFHuAk4WCDcazHAHAs&#10;PXmMoiJYsE9Pg/mtuPeZv5fYi5zDC2v4pzs7kkkBtuOBx3cEXNDQDAsJGl7/zkXaQ7werD0Qw9QC&#10;S722gmvkl5tLzSDfvfhbNOViCqKEIa10fz/csRbitf74u9/VIB22G5lw17GhW9QW1HEbmz9q1Ccf&#10;fijmGc/aKv7Mn/34x+GrLz9TvU39RaAeIJLSFV0WxffFQxi2DGAh93m5nnnYVaF1Z16KPT23DJsB&#10;SbgGDMkfKpN8Nj5sLvNGoVN5lndp4OxtWxpSj1RPPn1yokZ+NOlpWPmS7zjbirXnOwE7Zxd3avjK&#10;wvzKkVoryO56EU4Ot7QG7u4X2vcf5oBplugIuYDn5vR2EcZ9CxUB7Jst7Rk53JuGs7MLsetYA3vb&#10;k3B7H+9xfP//7B//efgP//Efwu5WXyxgBpA9JR/XWh+sneu7hQbImMxLGbasRAy5f7BEXXodHmOY&#10;f7cPtfoaznU8zWC6YFuzXOJRN9AD8fZm7pIzC4tiMLq3vx2vyzSMJ5XC2uhFFA6StV5HbJLfBSq0&#10;tbO2g8vo2+QuGx7leemMD+5JV7rtksJ7/exK526dvGhZy84ASnuw7cOhA/nSAMaGwHbu7MYalf/2&#10;05//LOwdHmhP/Iff/y6Mp2NZ4ZycnKj2Y32LuEFvMFt0dk0890v5pFnfOF/OtUZRHeH/BoBIjblc&#10;WT+BZdZSNW2rwa/AGRi09DxzO3eou1n/VWG+7uPC1DrUtAIHFuZ3lrunLz0sa5d+HlIJ94Aekj2g&#10;9kGehQNlBpS71coffvc7O9NgXcfPynu/evFKa+T8zNLCbxnUX/TkZXanZ7WVDD80dg/Yt3ueOaBB&#10;TqiVtj2J1w+Q/Fd/9avw29/9Vsy9VOcUpQUYBg/AFLGHQcZgErZiXwOjjL5vd//A0ts9qRfwLBeL&#10;udD7DidjTyXPBJCJnMJzAIFlvZS6cHa/FMiXuU+n1C18/9jr4vU3j3sXA4cFtTaybtLO4+fa3doO&#10;17EHeWjd+31WxT73WgMZGM30ayIrtCt54sKa1IA83s8t+dLZWS+vfMhLmYGJsDDXPqSGgCBGXmXh&#10;OjB85cM4f1C9t1za4MZ8nnP9HGswk71Ypj9PbPbl0oDf/FEoGPt5z71hYUUqvBR1VXz4IDrw5NCv&#10;0We3LuOVp6uDpigBl/LFj/ttvH8P8/v4GZZaQ/RACnfNTNar9xiNtW+hJKQXvr++Dfe35pOP3N9A&#10;bKsb6NPWrK147aZZLyzOL8MYzCded86PVWPqKlk6apBre+V6bWokdzfpUseFfwxzG4rnhYffZRpS&#10;s6dxRrnzs4eR2UAUEkQ/rlXuV6Pz1Xqwfr6xWsm1V1dmp5K5n7oyBSpX95iHvfmyWmJ664oVrgs2&#10;O81y5f7mSyNNZPasK7CqbyQ2ke6Odoa/JuX2g2fH0p1X64VSMiuFOVSSarKpWyBEK/NWDmrAJMwz&#10;ZZJMQqiAvVymt3Vl5ujciIF7UeWZUSxZGGwoSiuFtgoi2pgcDnaZJbY1XVODfI2GvXSmSZosggKn&#10;GHi+0NnpOyHlyVi5VOBBEfZjkWCU8JkWEJM+AD6+K3TyvA1dfDs3UQs+ZGInpiYRUABmIU0iTSsx&#10;2PJbcy+URlKdspuQs1mzIRL8MRoZg1AHRDB/j5VMeq3Bg6Fz9u5Ui1UBFuNxB+iIZSPQcOJT0VzX&#10;lP/BzkPSykMuTXmv75N7exgBG0DpH+L3ARSoKkuQQba7XFjCZjJZF9W4NAPTxqVQ/A/5AouEe1a6&#10;KTP3SAdqXdtDFR8AXlPG0C6D47u3rU0CiP7O/B7hR4e8mslf4d5BAuRIdYIdpTUz6aZmd7d34fTs&#10;rZMbGgEjeEjuxkKFa8s0wj5qJtYWD6V5Gi4NEKtrTxk1HTvAIq/BZgKjkz8z03H73gQk8DoAVgDD&#10;Nk2vw5tvXmsSZYbgpTzxmHzsxwMDEJfiLTF0uAYchBcXFwYmFSblIVxB/jfrtYMca61nBXlUVsjT&#10;NNzf39o1kc/IQOuBaXySTvI7pSK1CxV/AE6w4n4Xi4jfxQP2q3ig8sydPDkyz0ElQJYWnhHXTClw&#10;uRabVPR7n9KYR4UFNMCOW/nEHkZpapT52el0Vz8LKMa1kmns0sx3BYzXGyAVnw/WIPd/4WEVPaUL&#10;GzOBZ4N9hPtG8cPE0ExyS/tcTFxXdiCXzuiCxk0Rzh6l7c2lDPIDQ25dGUON+6TE29Y8FcSACyZh&#10;LTJL6wNAnrl3Cp9jKClt4/IkKx4YfFRru+bEsufehIuFt7Z03YV7+zA9A+jnoGXtIsmhuVVD0Bob&#10;RcnEDhRwT4x5Y7LqEWFGZd+Ma1sz3DafrdzS6ByoEljngEUm2c5qk0Tq0gZjRmbmp0Ti7mgoRgoX&#10;gT0OyW7poS4JS0rBB4D+G8P+ujP7TQm/HZTSNN1zyd8pIhPjifMgd6ZN09nZZh3YZYybBMS0KlL5&#10;O4AL7AyBUZ5EbNKxsmviLUvBJvaFy9+SSW4y/s+dVScGihtJG+vZ0sAoLAr30zOpTaWzRx5OK1sr&#10;5iNVdv6DmUtBTWZpycKSKmdZx9yp66ZjsxXJl+6RfRxNYtBzV3V7bQK70nasQUG17lh1j/MmupRZ&#10;DzZok/dcZmbCYnX5L9Tu75d3Sa0m1ewGZp7U2oGyXfBGkvgWnedsmwI1PGjCQhucEcm0sm284PBr&#10;kzmjqs068FCgkzOUGj+7zaer6DwIJfd8LxjFZJJZFt73E+w8m7JN8EZmwT4pLiRJlR8n9frC9oYs&#10;GSonOfdmsqrzySWUITEIH7P9NpG23UdNQR1Z+nkznwsp+0Nyo8SU3KBsBoZlbSeJyfMky2g7W8PQ&#10;ybeL92wDE7Mxc4+91oO1Gpfqma2AS52zDSe29mdXz3tlcj3OCQPMEwjYpovn16txCcvGwiBzBUdq&#10;enNPWk0G0ilh2n6u8mvedE16YsJYevxIBX3je7mx4LOuDjQmX+jWYiVLg9YbzQ27QOywtfkV1u5B&#10;asE48czZ2vtWYN/f/M//Ku4DeK0NTfJK3bGzFf95rHu+sz3tfH25d/hfPXv2gVJh+UoJ4EyYqUDw&#10;PNvEv/imm/kitefMGgbVZpL41JbwV6/FrJB3kqdpwuzi+l4i84KBsSQQbxAb4dj8jI3hPpnsqsHB&#10;DH5rtBOboe343CLxmoZygCXLWOcJjP8inst9nTu1AEeTpdYuGa5V53G+rT2Jfag6MO1pJjEyr8BW&#10;9y6NotPAkutEzSPbCzU1KxsWOfgPoEyTaDJZY1er8cGjU56UTbiNtQT1+t3NjdbrrSxo7sJ9vBY/&#10;+flP5aO8d/xE8ss3Z6fhu9/7gc5tTOEvry/CP/rFz1TPU6/xey++/jp897vftXMe8FB1R2UhILkl&#10;POPbS78CSCG2Oyyggfk9c4bWHgCR/DzXvsb5M3l5Lwz80rMRn0XAUvqUd/HzAfbw3Y+Pj9Tgv/z6&#10;S0k0L87OwhdfvAwXtws13tQ/25O+ru90MpC/8dPjXesP4v756vRB4NnRzsj3+yD5IwOtQc/29kQ4&#10;h21HTcj73dzPBcaxrk/Pb/QsPX1yGP7wyReWnprbyAyJLsSE+4Ux7/h6w17h9kwGuCkhtKAvG+oa&#10;AejB4EHOKzskDdoN9EM5dnHzYF7iSg02RZQC+QrznWVdbQucGel7/uhHP9ZZRe+5szPVYLhxUCgN&#10;PTZJ6ZtAr27Q0G2jmwCn5EeYPPZSLZF+QhnUXAdH3/WzmZ0Qqc5pu5f04YNC/9b6jum/U9NeXF2G&#10;v/jP/zLet5Pwr/77/y48f/ZUCiizTIl1/pb5dCHBVcrssK9+AHAOv22ecYXXoLiJNak8SeP6PI9r&#10;hSEICqRdrJTiz71580qyXfMvNsVNLVaX1X/0n4BWrbOhen0LAaxUK1lQIuA9aiEYm0sBLrkF9tBz&#10;+ZlIXwJQV+HxHv8b9eXvf/vbcHN5pbr51au34fIcWb35SC9XziTPDMCwAMNMg5Oz03OpXO4f7o0J&#10;T11QZt15a/iGWWoo4R1lFIGg/TRE6Mknk/4G+S19atE3DGJ7Z1/7VV9/Dd2Pugg7e3ux5p4YE1vJ&#10;2kHKLGOfm/dq7nVL3m58mfErV/BVZbWiua03IlHA+VVv4PYZq6Wlei/n95aSLsZgGWaAuCiKlnMB&#10;jWAhktSjFNrdlgwTchW9q6kgagGIbRa6wT3nAYSOhweT+xLqoWEGe1as8ZW8Hl/v7OxcHorn5xdS&#10;jdEb4ycq+W78bgwteC2IC7UIDyNj2EIKcWIW4GOyLpHXNmGmI1OJsb5T4jH3aO1e3kiNU4ARr0WP&#10;b97fVmMChtGHzu7uBXQqpbyw4MUg5v+6Oz8AtzO3hLm5upJNwnHscUsf0nD9le7O54Ildx+v2138&#10;7HeLMKTmIaAi7omwYvt8nvgzAwg+WefdoGd8qMBI7xGwyIk/MMeTvJ+Z56LXZqUl8Nl6TOE8qAlr&#10;Gw7zuXqwo32wLbVNz3q50lWcyZ6lwfahZ2Fe1p+svV7J3VKm1XoTmO6AdgrdSSSuVFcHAbdWc9FT&#10;9xXGNbaMhL/82ZNff/fjD8LzePCwhgAKOEytwCOVcqVUJvlIDU1aQeKo/HGCyY8wZqdhNWPWngDC&#10;4JHf8q2C3UIiFclhq6VTjx+0CJA+sigB7wY9CwsRk8cbbhpImmYeRhYur5G5DwBNC0akr16/0gEM&#10;eICsricft4kXvoUzRCpRpAGLzGDVG53SDAwBHJg4aDgusM2kZzCWYK4xKQOFBq3mcwydiq1mF3kk&#10;UtjxSBvWQdyw5U0nkMuotWx0bOaVp3HxHXkIiWcv/EHgWlFY0NjXlW1gKjx6pTZnsdjcCyXJp/ry&#10;S5s4eDJRsQTbkI3QpudWiFMIMZ0hhIID8z4+vDT9PKgUJCvJFZKpox11YiZ6JDeL0OQbtUDAly9f&#10;xaLknaSfFjBQapOQ14KSbmtdCw5m83/LVbhzKInmG1/z8OhIG738H5Dlbu2ah0T8rsiZLy5O5csF&#10;M47Xfvb0SSzUxioK8RThngFGACSx+XCduG67sRAHbNiabqsg4+A0AEVQvpvsm7SSA2c2N88Lrg/r&#10;BQAOH0g+K6ANAA4sy+P4WY+OjuXrd/zkxCbhpF8BLAoonssgl3uK6ar3+TIIvXVfR649/43PjDT6&#10;5u5GGz73ofEkIw5q1gMHlB5+T9HlutUuRViJaXobfvf7P4T/9Pf/T/jm9TtjxsX3fHpyLAkMr8Gm&#10;xLoHZJPp9rrW67BObJLfV0GsSY1P3yUjpThf2zUCyBWQGe8f1+J5bGp4Jq6vb1xiG+J7z/Xsc697&#10;8XnApPbrFy+UPMV14BDj+otSHD/DrgOmShdsTHJuIIBLvB1UgKgkUB75FF6H8fkBTGYaCS29djAq&#10;PRe1p0lOxlt6rrm3Snwi5ITrBmMZRlxmnlQJCMLDT/46gJwwR0d97YU800xQmbBmakQzUd+5/tDx&#10;AZYB99jT2dP0Hkvz5dRkloNVsoqegZfLhejsMC8BJOdiuE708zATKBS4j2Iaymuhp+vOM877HR4e&#10;CESl0OI1aKyQXvN9bbKch53dqb4bhR5gMb4dlq5tSBmfX4y/lSUvy6etsbTMrHXj3tKkeaaHbd14&#10;v9lMx/MUAGBFTeUhEzSh/ACFPtgF1yl1uCbXM7+hXgfGGYO69mY2eKJb68EMdM4A6oUnHvO5bMBU&#10;SF6TQPAESAcPKnksJ8SyoXFWHs+AWDIuzbembuW+co2aWtZYcC8gHqi6Y9nlltjcevpusQFL5fHR&#10;mjzRWI3OzfR1nGTfwZlslcvXJD0pnAHorAIF0TxiBYl5KVZcT2euQAOKq6zoQEKui3niFh4IER6B&#10;h62dHWIHNf68mBF9nm1SDlu3EpBXG8+Gg2yJHZckm2Z+HjoD4CT1TKBo7eBfYjgl0+zk4WWsr6ID&#10;evwNOhCzi5T13zEfmey9v5oOttqw7eomeellGwLeoyRgYysau6/2tPDMm9XS5dnp3VNgSJPwQTWB&#10;zXthIo7OdA2igTR2xjTOmE1p1FIshCTzypyNWXbgrl2roIZh44cY3Mw6eby1nVy6Y7K6z2Ji0zXd&#10;OrPPVfpQUb5+YmI2/x+GovvF5Q7GNc4AzDaBLZUP5RLoaB59ZReiIalm2q/do67pQG/7Xmv5Ndo3&#10;qrwAbj1sg49RluYhxTlYO/OvdY84zq7WLRlMMl67d6kDrME+T/KvMf9XS9jWsxky99qL+/nk23n2&#10;/Z//+/+owTeDYWoPpEbyrY7/vr93oEJadUvPwHcM9be3d9XAFZ7ymIICBALUbRcU8vh/JvEPHTOo&#10;bRIb1n2SXAkiVmRmXj0aGslDzBgBpDWK5VZUGsZT4GNbgSyNhldNq+91+E6hful7cnue1i//7knn&#10;ZqHSOBBvDZaZbbszUGv7dtNs/CE1dEOdEv9OU7v2cLHgBuJpkGTeTjZ0oxbKCwOHAQLlvVTXDh6b&#10;PUTPU3HpOYIGsrdep5qsFPYCUsdvXr8J87hvHzw5UrPJOZp58jznyR//9IdYb5/G83NfIApqnGdP&#10;T3R+Js8rho08sXyHgYZ4czVy/DfqBgOPbCBEv4P/WOOyU+q5TMPJlYHg3gDOF0ZQAERIftKv37xR&#10;wmepwK3Yd5y+C4tYI7578zrMbmJtwmsKPHLgFTByCdvemCbjUV8y8svrW+0rjZh0hUA1gTcFFjDm&#10;MbheW0AHPn790nY3mHiAcnczG8DCZHyIPdvtDHuFRkDh8dFOmK0Wer5PjvZjTXtrZ3M/F/sOsJCh&#10;MX/nLBOjH7bW3VLsQ8gSXIfTy3sBgw+zpdYwP8+9P724D8+e7IWHxcoGxp7C23hvw9oDTKA2PXn2&#10;LHz99UvdV8BZ+qbl2lJxNVwnkMq9QTcAnJ1rrTfyabhgjObW6hK3cegsQMIm6CvVDmngYr6V9oYb&#10;J8rMfW6De+/aa8sXbTSyNNP496Mnx2LnHR7saz/5Z//0n3W9BooniAWwsvb39mPvfau9pic1RaNr&#10;ABuLHqLM7ZwGQKL3gcQy6BugsL27Ez795LNw93CrnmcRa0IAHyxqgkgilj6L/VZWmDzVetax7H9Y&#10;h7U8/hofMJln78A9x1E+yXoCPYUIN/G+L6wHp14C9Hn59dcirxD4o8H7qtI9Xa3sXN7ZmZhkvXAJ&#10;KOB63Of3dvYsSHC17Njo3M/g/2xprqZaGGBTkpvfLLZKT+PawL6qP7TvJ29asAAsksrYCw/G6nPG&#10;sUanL5Ft12RLvaKGiAqo6Os699zXlucydzaaDf3MRkVWZhparBTWiM9gvbL069y9TZMnr0KxCssz&#10;WMuaCtD21sPMbP2IHbk22TKAKmuOe4ttFWQKBtI8W6WD0DpvvDSS2lC95K3YoGJdxz2FPVXe1xBx&#10;uAew0TwETj7/MNSLQr0DQCmKpdb9lknlhURTy6PZrj//nV4RHKBwZQZ/lgL7Rt6LTbctrZnXhWjA&#10;OdiIrGCqKUDYpB7KXRUjawQPkUOGDmux73ZviVXHOco+DAhXO2txa8vwDtWxwnbWCqmTr7McPOLv&#10;Ye+2ivV87ENX97EHjP1dhlIHWTh1lFiUjaTA8gfOzZdd1gutq0rpa5CnD+L+D07ue4zsRQbm053n&#10;9u+1kxoqhDook5TTENQHiWTQN0uzypUx6bxPtV/afehpmnXt+5WRABolwTfq3ekRx+6vanbBzmZ1&#10;e6RkX8D7cc2CD7VVs42hURdIRR9Eu765vdJkoVKDsA5701G4f4gby6iUnwtN6X1cXON4c+4e7nXQ&#10;svmxGZGUykFBQSSgLDbJx0dH5q2l6SzG+Ldq7Il2nkx2tGkgG1QzChI+t2KBoq8tagUbpFRHaKiK&#10;Gu+ZwSgNKht/lpWSLJB2qehvDHqF/o7E2FgvazXkTCQIjgBFLfItTbXqOr7X7E6sLr4vfi9KyooF&#10;5ptvXgmU4DuHXhDwU3vxAH2S4kObTG5BDtK9O5189jAXwACrZzVfWwGqhTrV7/JQM7ERX6Aw5qTS&#10;xvo0upUSW/amEzNbhM5cWOoecgptUMHSFhXmIaClcB82K7Qno2nYma6Nwh3/jImJvFncM4zNgkU1&#10;3DJ/PN4HcAd0fCzfuQ07BnkbcdEpgGG3vxMP71s1ENBsNYmp8aW4jN/hQYa6TIoJdEHqykFGgX9+&#10;fhkLirvwnY+/p2m5JqRQhd2f7S6uDe5BWQzCfdzEtvFsaQ30/M5HH3dTV3kpLuN3zhsdlJKxInfl&#10;gCx7rlMfys/t8vrK0t1Kuz+AW0xCAG6XDwtNUJLXDnJhGgtYnMFZZAcHB0YFj9f/6bPnFtLQWpoc&#10;oCcbJuALzNGruOZg7ggwiNf39N07nzLm7q1YKNTikRWTvouZ4pqkWxHjsrOLB2VjrZkMg93PMK9z&#10;TTzfnZ6GTz75RGATAMtybUDCdCsWglMOOA6yKq7fA5PmtbmmdCRvPf/wQyXQqiDH06ctBA4APnKf&#10;RqP+I2NtkokaFSmfff5ZeBILl6ZdS1Lw9t1royUjmY33ZX//WIDEOBYbf3zzqQ4iNrdLwnGQTDdB&#10;9HEB+54ILAPovsnnoYJzIAEgl3GPubudqUBWWA4TPKZO2/sWmBHX5lVc00wTTXZmANJ1fEa34mHE&#10;M3H85En48MOPwxfxc2tCvW3T8PvZXH6I5Z2xjtmvAB13tg9jIf5C06FpNTH/v9IMffXMr2hUlp5s&#10;NgrHh8eS4rBmAVcBz/n3k/i+HHjsO0jVxUBck4w70s9JRiEJpcnnNPSIn818GDPdJ9LReA4pjjSB&#10;65knY6wqwn4sGmEWc+gqrKYtBAbqWcyNgclnpj+jyet5QrQFrgQxJZgM9QfssyblJQ2Ng0nJr6tW&#10;HnlVlfn1NYktawSpJcbl6RChmKRIq1sTlvLMyM+PiaYM/wEcepKYjIfmXcreKjbIwnxzDECqXHZq&#10;rG4KLhXkrbGnc4YRhTGGNPnyZhqWpluyuQTRvCITq7F1ZpFew2VjknnUtaeRsl1nYpJAwbcokkyN&#10;I+u65/J8FXCZRUIAgsFw6Svx1qaEtXtx5JkljeoYaGr39sw6+avJGSsHvEwaXWfG5FMNVBiLruj2&#10;jFLNetu4tZcnYJrFwtKlsYV54CbAE7aWN5/8byUwteqMzJFp90sz2m896sHS4ntiUGaFcdjSc6WP&#10;VW4Yae7Y4nKFZgPUeZCJE8O7QIZkFWETXmdJsk69eOvod4V5eKX0ztzTj4MzNVsH0Myf7zFclblk&#10;pdH0NAEsyaItf/QeSTFQ5sFDg4KDf02XcpzVLgP3PaVuH3n1deCkf3f+LPk7etBAW5l0snXGCAOM&#10;nqxIrNk2f9q1DMgNGG31jDDk2jD68o45mACh4P5UrKuUTsv5KN5eboEQRWum0QLX/dkSKM5PaVqd&#10;d0ASgB57RfKPk8zQw2GMqWISltrXLememhAno3z2GU8DTuEESaYcXNpdeEK6BgmePpyYN2VutgeY&#10;pFMnMRhJbPpe4ebg+D4z6PSGRTLtYH+nzqu9ceilpPJsI8Fu89CxrJCc5m31rWW8T44PY912p2d+&#10;IWNsezYmsSbjrIYlXzsrebyVyQKkDW3HFtY1cwC29QCXzYOSbTz4OOFyCyxJ0n8NrOp2Y/4vhq0B&#10;YK2zJdnTr68fLAAF65FqEc+9vnYvnbW5+SnhcarKs7WEZzG0YYogyV8am6lIVgzUlR5GxbnC+9Kw&#10;DyfDTQ3lPk4JiJa/adxvkVlRf8PMmns9KkuB1jwsEwNUoK5L3jVkXxt7gwHufTy7scNJzGHJKwET&#10;kKzhrxz/jECzfHsv3MW6bnZ7G46ePhUjRKEHnK+TbQ3t1VjGNXV1fhWePH0S/slf/UrfC+LANJ73&#10;R/u7CmXDZ85UDEHMmZUUIWbGbrZBlRo//kz1TPwsh0dPQh82bGG+tWIpoR6ZjCX1LePnWHugm3wd&#10;i5FqLZrmLz7/Uuf3xflFeFe/U82zjvXbFy9fxt9dxmvwYIFeme3Mox4qCgPUFKqG9DLe5y9fvBFo&#10;R6ruMDaWB3vb8XdnStV99c25AMGH2VoAHzvJ9tDYiMGZcxeXdwJT8fU7v77Tsz3h3xmoTUN4e3Yl&#10;UAYvq7v4mebrWFuObG8fj3oCE2ENEuzBfx/08/D6dBZOjgnQA4gaxVrswQZGhHvE2mkU32se19Pl&#10;28uwOx2Eq7s7fYcFfUg/F6CAX14akHBttnb2wk//0S/CP/0v/svYS2yFf/kv/1v1TxbylJlXlYCA&#10;+j2GfRLwNomV50MKBpwJJAiekM716Wlt99w40y0+koy3S+D2ZPLkT9sxqzMxK9PwBUBKnyf+KOyx&#10;n//8Fxow1z4I/u3vfxt+9P3vG/U7vt7x8YFqS/rjapKGuJ5ovFoK+MEbkoH5kuG1M8AhhSg8YlKI&#10;TECC7b28yGd6Lvk81PkA/0rKxq/b1VkiZqyW/hEygXkMDxigC/Dwa4LfNGtvNr+K9wpgqLJhKOdB&#10;rClffvUiPNzdxPV0E+vncbiGpRU/HpZgC/lD5860rvU85VkCU+sueZ461tjRw/j8GeAuL7N+3wfN&#10;xmjvuR2JPOvxh4s/f3p6Hg5iT0JvznUrUW7FHgvCDyBTv2/sZQaofQVVWE/DtVUdnNswi/6aWj0N&#10;MNvShhrse6GpOyuQem2qPPnuB1NtrSVRH1r6MXkFpd+fuXnxs76M7BDr7Lvr+B17/v4986CLdwWJ&#10;L4Qors8AIIugo3ifB/KIj3V9XE7XeDcKLM3d1mxh9zj+d1RVhD9yptBDTqcGtrGmqKNhJvPnWAqV&#10;rlYRIB33J3nEQ/AQCDNQKEYi/pjSMH7+pQUv2ZpoRIJIZRVMVmOIj/Ta9HgCscburStl0lo9rX/0&#10;znu4ILiURyqusbvV0j3F3YbDa6Gtka1VC0u1objZRGS2N2v4t1Kfy/6bUxfFvfD29DqMY2/U7+Qd&#10;9trBPcuL3Oph1aGk7pYhyQ1CmTWy6FgLmTb/UGujCQ3tO0jXuBdfZpgACjPZC2Vd+Gy1dDWEhgdt&#10;N/QOAiktUEVetx5UF5whalZyrXAK3rsvjGkdhqgelktZqRkwnmnd9WRJZM9JIUKEBfFo0EzNAAv8&#10;L372wa9Pjp9IlnB1eRpuSMtZmNxMmuOepYPA6stTomDPjFJhj3GA1u6LwmJgwpkkrSyusjDgjiRX&#10;Rbf7RgYtU+a5eeFpf9YEyMi3ZzrjlU8MctcLyBC9NMPmzvYkM0NEDm4YZZKgZLYRIgsRNZOG1T1s&#10;YOWZX5hLVe9uXaq70nehOE3BA3wWDkcLwmjj9bkQ2AR77cHDHtiQoMHyUBhLxeRoCoWI11A/V5k/&#10;Ag8XRdTl5aWAUjZLJh+tM0XG8TDjQeOhscSmgTZ6+1zW0FuasNFAaayZ0KVpSPKoAKysfRpPA82D&#10;gv/aRfz8yCq5x0sZ/C7jZ7nSn19Jttr6ZNymnbUzFfhnQKVkmJ7MoWUmGzcpVhRFEjJIQjTwlMC/&#10;RgmQrbGmCItgHTw9eR4Pt+P4HXsq6mEEGmV9YUCXpwWbD4JRVZ/FTax0hoim+pK91tpAjVJc63cz&#10;ly/xvWmokBn3PJId4DV5YUGhPju1tQ5r617gXmZpOLDc+oaUA/QhseBe8M9qXBQ0sdB6Yx1yyAAu&#10;kg7EvYY1xX+X/4jTmoP7Z8lvJNiDp6kGwOTKGvbgUmXJTIuNCXehw2SlqfNABrKNPvPbt2/Cm9ML&#10;HcQGFtdi4H78/IlMa3vyPenrO41HUzO6jfcWtiaTrcZTaCWdj9dYchUk5lUlsJb3ZD0xmTaZgElm&#10;fv6zn2lDf/3mtSblmAkDJB0eHml9IpVGBv3pZ5/rsyZJT89ZWaUOmYEAP16Ha08houeYDTIzJgKf&#10;sfIG0hhXa8kK8pT8FD8bQHzlSZ+Nm6JOpzvaXyxJ1P7a29tx0lCm197Z2dfAgX9mSCFmV9von48O&#10;D5wZ1ggwZM/DCsAkiLkxTUgwRlaEZ2c5UBFje0TQtQN0ANDbi58Pevmg3/PkVWPi+jxYjXPu0iCA&#10;RSXBwRRl35NJrSWRFzLSnVksfPwce/sHHZjB78PaHTJp8hRUTd/i9ct86iMPNGcosQY1QdUUyXwo&#10;ZAEg5o/t7xq6+N6kA8uN/DMHkiQxa6zBDo8kNGIAe+gGDXzucknAJbH55B1aOBsq03sEP9QFelUG&#10;fLP/AaJlGuiYLcBgMDbT+9IOscwPtRTqIlaW+90FB8gLDyJIlgHskyaFabXnNyl9rN34yulsyYyt&#10;wecxs1y7T10YgFsedL5biUrv7LDkaZcoYsleITX5cp/LNkyD4BYS+g4+PTQPP5P4lu7xUfj8T7J1&#10;l4MIAOvMhVedhNNAz5X2l6oyplDlbAbOxdJl3sH9TlNKb3CQsnLJYOjWlDVGybqi7cC8tmPbdQm/&#10;jz3yUuqthwuYR5JJgyXfC5sgFZ0HAnmK7ndTOlxquBRY4FLtxIRM4khTyHa61w2Ylz1iBWYbqW7H&#10;+gvpPrV+FmcdK7tLGe5M7Db+iQkIzdJ7eEI4ssvg7DxAn75Lq5P8N/PXf5ywm9iUtRezKRimThr7&#10;LAV7eEPrlz2xRnP3iU2eeZkzrhJIKKP5JFPO2o6t2EmxM7Mt6Gw8YBkQRuafvHLwKVl8PAbVDNAO&#10;nrBs97X112k8tEE+rEXp19N+OVkNyB/TPfwKD/UwvyDzX+oM+FVnLrvPatdsIw+vqw2LLIFRyeZD&#10;70+w1GTnW4F9f/d//W/xXLo3AAE2xGCiAK/x1nbojcZKdxxQ+zjjnfpjf/dAexeghYFr+eb65HkX&#10;FJDl4ZFUPuuer/SsyBPIwQJdL2cEq45cmfStCGZxwUuuYi2yfHiQVFKsK2corGtthBrSFM5cyNyr&#10;TICB6lRjyjQ000OzyJD8LJ5JstWINRThaLyhKUBWYuElRh/fMdndSFro6cyZDwYafyayTqrcdMPP&#10;jiEqL7G+gYLan/rda4zGppDBrF1y9JawvlsxMgYuDYblRg0Ci//k6CT87d/+rc5JPtd3PvpIrCfY&#10;9ex51Kswk6h9t3amqu04h0YjU1GgNkiSfD4bNQGAOswbaifqAxvm2h6ZOfMbNY/qhcIGXabGqCzF&#10;2L0PqWEKZzTxufjzt6/fhiuc/OMe/eLNeXzmGp1byZtzNCgNNAX465u1wPZ0JAA6c5nqn//iz1QT&#10;aiBM0MJsHRvkvqTVNIFcVbzZJ6Oeaoy5ZLa9sPb9AEDv/HopQ31L5F0KvBOIATB4N1eTvrs1EGvP&#10;d3SRJgALc6WkVpIH7+5M9Oy+PL2V/RNr6e5+GSYD8y8GgzqK9RiydFKA7xc2mBjGz3t9v+gk/vii&#10;KxyxbaQAQjL/r/+Hfx0++/TTWNuY1zWDxsrZr2t/9rtQjo587Uoo39NojKvGfVZTSreSfeuOjV36&#10;vpL2/vBIwtn16u67mxLQNVh0exdZUsV+g5qNeuMXP/u5zjZsb773ve/quSqd1UYoHLXxZex56OfY&#10;mwHr2CLOY880lCS1H7559VpEDymPZjPVl/Q4gIgnJ8daewxSl6u57IMIqqgUjNJ3drix6XlWqGfw&#10;xDw4OlTNTu1PzdnzgByuAbUCn1NsNwU21eqvAVcr9wL+6vPPw4uXL+Wbid/mJN7D+WzlNXkdPvzw&#10;aVyXd5427vYUedb181jW8BkVYoGCjX1nvbT0ek9LLvz9zY7CahTVffF1xpBB4j1DZYWyqHSPwbyw&#10;ASl9/rA/1r2hruwPR26RsbGP6DnrufLhr/pOJVAP3jN6rN0nNivs2khWuVy5P2el2uj+9rars6V2&#10;WZnCEcBWa5AzdbWwoBv2VgYY3m/DrpX0Viqxte4DVmqv4vXFVufm4sLrNwPzzs5PddZwLegH6BNg&#10;eEMmgNQAOFxKeZbrnqP6g/lndla7sgDbin8OQ536D9wCUsXWeEtn/VCsPyMqiOFY2HNedgFqm3R6&#10;s9PKNehR6nBplSp7M4OfJc9BWXRBf1ZvtO7nW5hXam4+dEVKu3c1S89DoNIgzRQ3tn74fIC4pQ/V&#10;xrEvC0A2+JDGPWyaxf63jvsvQ0SIUKFwLL/SX1qXbsic+WdBXSomZWMe0qtYEhuzj+Ghg9A6p6xW&#10;h+QAzv+AUg/MCvsJ+f5bEnbm/YFdK6tnkl+0zQ/yzvohDVFNjboJ8ZIdV9HrnhXzfDaSjOxKFIRr&#10;bE35+bYux3d7lVY2HPEs+tXPP/7185OniqeHJXV6eq0dbb6ondXgDQ9a+MKAveQTp0AIpfblnkrW&#10;OALf0wKCMSMD4Z7FKWtqzCaP+SSy4JH5nxTuNSR6vSiZK6f/xgN8aU2uvLx6pX+5tQCduTZNm0wu&#10;V0YDrh0MohCaToydI4PhOall16KLyli5gRV2KTYM31s6+geTc7HhrOU3Z//eeqEskGw5Dw9xAR8d&#10;HwoE2N/f7SKQbdPP9eCulibf4wAeO4Uf9gzSRj6nvAH53vGGwWyU1xKeF5il4k23teWvNdCGxKZv&#10;8eAW1W0MDUvYXcQFr/QxpfCY1t3ewwC60v1u7OE3PwOuvRZYacWd0Y3XYgW07rtCMQ2rCOaYzCOX&#10;lfmoBKNRG+3VwkeYKogFFdcG3/2eJNmz03B6dqbvwWFN6MOTkxNtwgDaFO6VB3cEZ2leX14K0ERu&#10;AXAIKKMFjOEk8smFUb2vLs/j9zZ5JNdfHn2NGZSyPjFwTlMkPJTevXsj8+avX3yltYAEg3XHFJzr&#10;zTVDCkMQyu7ebnhyfCzfDUkZWzO7ZBN48JRXAEkKwbP4/W6ubsLF1bWBxBQo69o9hKwjM0lL5tL3&#10;TKBVokkHlzouZguPRM+7JGJMWPH6WGsdVkbNjmsTP0DWMsE08tCM77u7PQ4fPT/RlIzXR7qICepk&#10;OJWcmWl+4aEpdesAmcvv3sWDA+AOoG9nZ0dADYUv76ME2VhYsW4/+uh5fJ4I40Bife6NaaZgDxUt&#10;kgNU4dPPvwhn/C7S1MWqi/7mOc6UDNyP13lX60fG7O7dM7ufC6yTN9Gq1oHE/d3e2jG2E5u/+ykE&#10;3yz39vY9wrxVAQ+QwXPCQch6IVEY8AIfDJm3epgMEm0OvkMV7+bDQ6Gka7m32wFkLKI1vjM0cfjH&#10;rGt9T9Ywe5JJfBcuzV8J8F3Ie/Hei/zSppVM7FiX8fMg24bFB2uZewQwx3ehUOH5YUKFfwbX7igW&#10;ZFtTM3rmgOK+iE3saYD78fN/9fVXYlCr4BPAYJJaAFOeh8IlW3Z9TJ6dmnpj5lrznNJj+3oeDDDn&#10;UOf78/tWkNnUCWa1GIQKNdpIZTopjXsAUqAARMtgvzfwlDSDEGZuIEuzLAA93n8lHvNnTNBGhKKs&#10;VKiE3BpLgWEOLBR5/l56ZubGeFmebbx8HKCoPW3PGt7WvV+Dzo7WgyIEmri5bePPrOS0Lj9OTIDC&#10;vVvTs2pnYOtgYPIMKrzB3YBNagjaTZhB8gptU4CD6Pg97TcKEhGomKR/lgqowtIBvsylq1wHWLmt&#10;gyLaV+UnU+kvmsV+z8B+2V0w4W/cb85ZssZ8MAFw7SkV3C95sWTJE8Q9B2VRlHkox6M0B5e1Nu81&#10;R5kDGplLwQ20SJ5xIWz8+DIHropuSPIoJSI0j0BF8+yxJNPkLdd2IU2NA5SPr/37Pn+dlaIxGNtH&#10;LnxZu/nvG1zP5YtNB8KZT1dw38RHvkLuG5nAQwV+5VnnL9xJlx9LxuzLu59RWsP5e5K0967nI/Zf&#10;lm8GRWnaDUvQkiIdCHVwr/Fr2N2HduOpJ2ZrU3dA3WNLj8wBOANB884fsVubLgVt6ke2CtxjvwZi&#10;tz3K0BarYdBzM/SVS1vS8Nam1axJ2Bn8zFyg09JMq535qWTUwpIGUzqm1nMefD8KXcHMHsP7AWwN&#10;4nn4bf7397/5PxQK0MhIm4GHSTgnsSagaWydOUmBzUBWgWTDsRoxmZHnoZPtpgYzEW9zl5Qn5l/a&#10;r5JEqHYwInN5e+XXiH1bNYT7Sdo5Y6EQX8TGOzEjOS9hClWNM0H1IBg7LNUnpQ9KqBNHnDsw6kIK&#10;9ql1nvGddvZ2VGfA+k4pl+nzp8AuDZBgq2vYbjVwk75DZoPv4J6OBiJX2kxqDy96fJ0E3sS/j0Yj&#10;Zw5XDgD29B30ugwvahvGweJ7/fqNrtt+PCvfvHytmoBL/fF3PpakkKReAvyokWGk6ExaVVK7zN3b&#10;mbqF7/cg0HTk623lbHPzWORMQFLJzQUIH3idhEUCXmtYFAHEtPI6XxhpAbP/8VDPw+npO8ko23id&#10;Xr18Ec7evA0PkA3mWAjdmMTV68TWT6TppKe6m2eY52JvZ+i+z7mG0k+fHoQvv3ppfdV8Hc6u5uGD&#10;k51Yfz1o+Ev9BpvOBgEmc4PAYKm483C4N3EmrrGYLu9JerQ9vNfP/R7CMCwF5mUemCNZfuPr1feQ&#10;o4O9cH51G+5ma/V7MBBLDQsbCwjw8B/u/8O80v6AxxU/i8yYhF6+w3TU03rb3d9TPbgXe61Xr9/q&#10;utNvSQZNLZn8wxpjyDSPUq+T73Jo2/f2nk1y72ZfzXzooucOiV6v1+3OuQ9FHg/10t6SOztf8lj1&#10;vqVbmAzDdqwhP/jgg/DBh8/17/QTBFBSF3740UciPwy8OQe04hkC3OMvzur7WKdSo+LfCFrPMJd+&#10;UoGUsWYE0IfUQa3/4sXXAhcJnmP98qFZZzzn9GvByRkw4aQumprFje7Dw8zqDNWAxsSlf+XnqQ0h&#10;VLBxHR3uqU/i83NNPv/ss/BNfK7Y02YPZt0iZZxfF3kXzmdao4DGlJa5FxLpDC3y0q9hLtaWAjfj&#10;81P4wE5p6HnW1XAJhIU0wOcD4B0h6YzXAhWPvK29bjULrYH6AdWeAxtMQ1DKvJaU1U5hVmQ9T+81&#10;G4Xa9+K6k3RTy3O+5fJfv7MQlPhZGajyO7L2ifX6Q9xvlrOFg6824JcPLb0pQZzIlWV3lms/gfU/&#10;i9dUCjVYtLG3+vLzL/UeawCk2HvR87KGEgCGBcC+E1HYW8E4IKOMtkZhJ+7911JUHot4JTuxYENu&#10;wDGGJ2l/llw2D0YiAiNo3cqnMBYl1xvZM5+53ys7OTs9BMD0WASaRoAW9aaIAQ4+8d1TnsJUxANr&#10;CgQMhswVIVZgrd1rvSwN3BPrW+AWOI+Fl5qFgtc6WtcrDZYI+uRaqw5YxTV4E/ffuB4JehyG2F/i&#10;NchQv+tJWg/W21is5D4M6/dsv1KUHrUP4TbgFIPYAw5zH3LlnnxsFhyw+u7i57hCuo7i0G0Vggf6&#10;SEVa2KChdNZ/5j7UyVqrcH/RjY/xo/MwnjMoh24f7sz3He9N9/wzP1EjQ8ib3wkpyQeY9bpSH7DW&#10;HlwiK5R3WTxUATA0DZXvTpDkkIVjk7lK9bbinIu+pKpM0yxlyyKuh6Oemo5eVlpYRht0SI+JY64W&#10;bqi/FGBQeDHOgzkaGG141Rjay00sdbgUSgqDAbdQGhjML5PRCujDfHA0ds8Dk3sCxpESxMZEE3+j&#10;BN5Ki3oQL9Lh4aG+3zVGlaQbxUUzHU/dpHqg1xU7bnGvwojUTGTCAGmXN7e6wCRX7e3uadE3Xtgv&#10;PQXUgCxLaCtcvkABc3F5peKCn2uWBp6exOLEdzKn1Q60GSVZjOSjpckmeICY+MiXTVIgK0xY9Cnh&#10;DOkH07zMKcYrNP80frfx3sbFyD0B5VWKzbCvqWZiSsggmRCH0UAUUQ4u7v88FiJsTvKGcPlUntuD&#10;LxAv/izMQB5Y7gXX/zZufK9fvVLBxaSUwm0nXi/WAQU3vor9wuRMh/G/k9D64i108Fn44Q9/LNaX&#10;vGmYTMFYrC0RGJNRyUbYeFuLxi6U4la5Z1Su4mnhQQG1Ukj7Mj/FI2MgxqQV5qw/NrEy6+shmRBe&#10;ER+YnbiRLiVPKrQpmKciE8q4NpiAxn9nn2Ltw3a7vISebw17ryweNf3e0DNe1zrPLerdZWlmLNuG&#10;M/x2aMSLzH28jJpP8czUgvu+qNfdFOo0FgPIJramk40nXXy9J8f72qy5/tvTXZN9xucUM+pBOdLk&#10;hj1ktbZEPB41QKNvvnkVvvrqKxUigI2sVTaoV/H+mW9aHV6+eqlNnef2/OJcTNbEPmND4hBRyjEJ&#10;THGdnZ6dmmeRNyQUz/v7hzrsaCTEYOH9H2+78n0xE+yhjK+toR71zfsEZjBs1LexYKYwuJU8wQz6&#10;OXR4e3xxAKaawpqMg8Oj+PlqeXsszlbxGp3IFPv84kpr/OuvvtCk7cPnz9VIlsVUzcHV5bXYptbQ&#10;mFxv6M8EPiBIcrlOFKI0eC9i4c6hvLO7Yya68VpxnZAXMZVmwm1T1kLXgveCeblaNkZPn0w1MQNo&#10;JBmUIQKhK3wWmpmTk2faC9qZJa2qOC3MF6nxtNm51svSwN6x+ZfYxMgKBPY59kQl6vZs6luvzStP&#10;AHluE848mcj7ve05q3c9M2YpAJD8RlQI1ZqUJyCJP8NwV1J3P2zEcHEmi9h1rXmkrhRWE/e1/iZY&#10;yMyF5/I1kq+I+6m0nvgqWrqSdBlE2fsVPjFMpu5d+EF4lD8fNmmpnjfQeZUBgKxjU6cFWTeeGGbs&#10;JAsGyb25MvNnuTdQzHBtYB1lSdpR+tCiTnkOkkmaBFOdlHu8ZpLGWDIjzWArVmX6vCmEoXCZUgpC&#10;SUbiieneOoOZH5AkFFZc7tfYWXJV55nbc1mdBeTYPaHRMbksE2QDQYMS0ZPPnnzmnHGVREvm/eWh&#10;Ci5B1XmQQK4s73zhklm6ARcePtDUG6JaAvTatmO4BQfsEiuDwrPw7OGUPm+ssL5fssaTGFsNkATW&#10;Zkn2GjwLNGwkscFTfdvgibjBQroS4yAFiDTvxTd2Guomy11aZOtIzwly7NaCd1iP1br1Qtoap9ZB&#10;qNoB8ASWZB1HJp0XmeoqL/nsO7tMOvm7NA5q524Kn+4LwJ2KVA/ZyJvgrLP6UZiHTCFc0dJKbiyG&#10;aN8T4ZwhmHdgapBHkZ2V5rObknKb1BhVHrrR2HVLib0hfxTMAMgu+cuwA2phSlQ+sCl9sFIFD41p&#10;rG6UDFphMuZr1HdwxaTDxg5rvLF3O8UupTP53RlTPnNZdvOtZbxxZ4nPeKk0VZ57VCicCa1M7uLe&#10;MDBERLJWar+i5+E0mYbRmbOPgwPz1GZZsXH6CuF9HNuABGc8spDb2lLC/RnXmnOPKbEFYCj38NrL&#10;VTefnl+Hs3iuVZ99EX/871SfYsFA7XAQG+G9vQPt5Qf7B7Zfe+CWDPfli9VT4+G6RzMndyYfsiXO&#10;paXL9+QjLamiWTKs1wvdr7s78wVtvanj9dRbMEhlsKd6ruhUPNon2k1asdZiYQANlgqlWwIIMO98&#10;xoZqdq8uLsRYhC0+ZugXG97L+P0VQkY/McvD84+exybsSmc8z8vJyROxb2R7gGRzZWAnCoGkEOkp&#10;EHAlQOX6urI0w/hZZquVfOm01yLdnk5VFyKfBJT69NNP4jXeMzUSrPf4felLdmPN9Iff/V4EgmdP&#10;Yu1x+ja8eXepupbgi5vYmPKITmj63JGCZwpeyBiAZ76W3ZDAD2e8cAbB4uR9GMYf7O+Gt/E12a8P&#10;dgaSz8LM4/7MVs6Y75sFD4fEYFSGu1jXb28NBAghBUZKW+iap1T7Vn3EbFmHg+kwPCBPLHL33LTz&#10;CNYhnnv72yPZyGBtcfcQ19vuSOwg/N6l5hv09EyTvsnaP7teSl4MS6pu3cdPCocqPD+cWhgNgCzk&#10;j+w+1qgvww9//FOtV+rvf/Hf/PPwf//tfwx/+P2fTNrp4Y3avXMP0Gg8YCMRuG2yLeYOlkytM2bX&#10;HmZo/rkGjgOqSQrfS4Ed+YYR3trelz8aIqUBH2tja3s37Ozthh/84AfhqxcvwrPRs/Dm7RuT28V9&#10;4ic/+Ul4/fJlOGI4uzTgToqDuAceHRyEl7HHo0+kTpyOt/Q8fRnr1Nevvgnf/8H3VWNCUsGTHhXY&#10;p3/8k561l/E1LXDLGIqZJqKFGJIMkCFblD0b9vHMN564WhbWswKeAmgh+wUUp1YkGCLkZjn15ptv&#10;VDfCMLu4vAxffflCVl4AXo2z/AGSAegsQTx4WOJK9yhtdonJ3ysMBDGPzFi7LnsapFAj93MjWKgO&#10;6fW7wbT2KR+w9EYDS9yNzz/Jq6uaELpx7DWtjjAfcrOgkepLPuQ9tykykhH4gJ0dFnCpgTzeaigi&#10;Fp4WLo/0ldevcY+YW/2FF6YISqj38DTnjKHmIm8gi7Xt3EhNqKHo246PnmivpqYXKxg1GuxBAMjY&#10;M9xcXYYXsb9Fgkr9f393rT0HwtLl5Y1ky/g74j0IG4+9RhJZBTFs6c9H44EIFqwRCzxceo7A2C2w&#10;+nreldxb2jpRPkJl+zo9Vi5lo4ctob6BZOVefUOXdwuM0jluqezgFYN8oGv1sJpJ0qy0dcmdDZAa&#10;E7zUZsIrFKRV9Kx+yBoNy3iEOF/S/tm0D9pvbThqHntF/Pz1cm2WBvKY5ig2hh70uuXdXVhc3ocR&#10;ktq4X13O70IZ96EJFV9tyk4FuHmtnGUb1UheZO8plKQS6nQ4BvZbyrMFGJaF9TDz+DnOrq51Bjee&#10;0J27OgSsAUs2Y0facNKGpU2nOjI1aqb7JsWMB5vaYLf0IB5YsxORRprK5L2c7TzHaZiLZRk1WtvZ&#10;g2Sdr27l4aHFf/VPfvbrnfiQvYtNNEyT/oCNkybOJHT4PuzEzd4o20Ox+Rolw4wNYAopZdJ8kgAX&#10;+CLyVoPVNjJPO/5sLcbZ2uRrmA1XloDIAV679prGo9e3IJBkQCxz3NxYbyoSk8khB0g8yAkqAMSg&#10;KWUdAhBKf++IPCAOTTDlFNJOFj5oOlJaikYKBPyjkPLC3oMxx4Eh4M19Ob55/VYA1N7uRKwzQLHG&#10;fRxowNYuSaM4xbuN/4TvFgv7Iv47aa68N5+T77G/f9RJNtl8iGkH5OIAAEGWVx+bUWUG9vJ8qM0j&#10;z/w7rGEYDcdu/F/pQcUr8F6BEmsBIkqXZIIT/+ztqQFFNoWtLDji7ta9+h4E1M61Qd0KPGBqbPLy&#10;TO+dYrdpyG+ubxQfTpDFtrO6dK3jvWONmLmpgRw6QOLP83r65/h7TCAAUE7PzsNp/FxMYH7wvR+Z&#10;B0Vh0kPuNYAmEyxS5yjU2qrqpGscEmy0tctKuHb9gSVPlUXubNGFQKbUhPR75q9V+iZSeLKsgkhy&#10;e7gpNpCXnl+eqThQ2ED8/lwrZND4AL56fRa/x1xFjiXWWQNoDFZLjx25WTceejaZTimduTzBrq5v&#10;u40TijWgWWouAfEE+AE09MxUlD8DhNzZ3ZZXpjxl4vfaj2tHvoXxc2NeSkALRggcCLC7oNjP5wZQ&#10;cT+Cp6QSsPE2Fp9q8Pwgrb1gQJbM57mKBw2AEzRh2HhiV7B24nXns7LGZaYsaWsrH8Hzyyvdz7pp&#10;PAxkaE2+szpga1JgsyktZnPzBInrbktg8VrfW8E/A5OwNzqgjbJOZWF+Jr3Ozy0Z31Pc8n3xlAPI&#10;x2CdA5q1iHeKPCvj/QR45J6fxOLbqOYLY3mpOFmoaAVcZlLJWsejVGyCzMIjZECr8Jy+JlBbmlxl&#10;DkjfWTEj+Zmxo5mu2RBj5f4SNjkcDIbOkO0LJKTA4JpTbB6dnOj1WGtM7ri3dw92zdu6cVmwTxwb&#10;XqvU3quiQ6l7Q09znogdZwOBQmwF7Svr2hoXDL17ZjpOwcP3NZ8+A77EIOGaIP2ZTk3+KRAi5Spk&#10;7qFp8rrK/fL4P37HQBzz7erHNcF0uXCppiVmmm9UAn25RmKWYmEAoE2xh3yadF/A9NI88dI0Pnnx&#10;sEYE5ciI2L5rAhwyT8/jDME4WPw1pd2GDnzg/srDrDZgofKJmCXYZcaE0eR+U+A3ziKsXc5l7Jys&#10;S9dtXRLbuPzXPFU3klLJnB0gSMzVxAArHRw0GYDBXdVq3Q0xZh5sU0r6Wbn8Neu8v9TISzbbt6m1&#10;JOyWhG1hKglocIDUU1YtpMECARSCVVVd6Amva+xPl9I6SJvkvMaaaB95y23MgTfJsokB2DqLbxOZ&#10;a+mpld67k6q2xpjrEhR93VuNk6SlLinOPBTFgWGxlxNHJmvfA1qalNycwGEHFxOAmWWPjdrDJpHX&#10;JRxZ5ynTbMIynE2SUm7lkUgn32wkx/Z9yg1Dz4HlzlA+UUcStdBByJR83fo1TvLdzv8Mz78UZNJJ&#10;xptu39UnaMzrztLd1t3nTDI1DRmd0SopcV5sEqFddyp1hv8e+1DrUu/ELqxdYpJCKkqvcTLJFx24&#10;X1feOLfdM5yuNedmzxnflSfp8udiPzsLLHcWpELW0vrMHCxLknmZY5ukjnUlS5A+8vXJtwL7fvMf&#10;/k24uXuQBYnZSkxMgdEzv0U8oXlctW/CgMYqJDZcyM6sBsg7Ga/AXfaPNvjAIu9oQ7lRADdM0NYZ&#10;la3VE5I5V42GZOZZ2HQptviEcflRcCziX/hXcfYv4me6j/vD+c2NVud8bUbwGMqPy5GFI2Uu2Yvf&#10;Z7Q9dQuV4PLjQteemllhTYaJO7uzcJau2z2sLYAiha4J7POGw4bs1pwn2T9nIucPIGIaRJkc2Jm2&#10;vcLYEHLnT+ExmddAliQK28h8A7PYm2zr3tArrKR4sZCvXrz3l7GB5jqNtrbD8dNn4Y9//KMSInl2&#10;vvz6KzFftP9ov+iJKVS7BApGoQLK5guzD8ks2Ord+ZVALs70GemReF7NZ/oZ6hrqc4gB9Efcx5tY&#10;D2Bd9P0ffk9779PD4/Dj734nbMVzdBZrzCFMq1ERDo6m4eBgRyodLnjle6ak7fEjPj+ehg8+OFI9&#10;gzcj5+3N3SLWlsNYi17q2iDTHY8HslzC4+vuYaVwDtmpMHMmgXQ6lIUO3+1gd6K9FpBNo4w6uI95&#10;I4BO4R7xHqNwub2fhZ3tYbiHaRTXI16C7y6X4dn+JDwszSvz7Cr+zNZA6/j8Ol63YSnQmGAbGxy1&#10;CvWQJUS8nov4Z8fxNQE02R/GDDTl/76Uh+MSeV+sK7/3gx+GZx88Dz/6sx+Hf/HXfx0+++Tz8D/9&#10;L/+ragXIBOq9GvNZTc+b7IaS7YGHLLBDlD7QVI1emsSe9aYekzPXB4YKtEiBVWn46RJhMbXEMG/9&#10;rDdrAlhl3/n+D1Qv/egnP1af+Pvf/y789T//r3W/fvqTPwt//5/+3pieDWEj35Eqw4ZBmaTMy8WD&#10;Pu8XX3ypuhLF1M72joIM4UTRK1qq8Vp1wPbuvsgWYpI15lcWt0Wr9bEXiK8hRp9YuX3V5qyHKTLP&#10;PHMbnXtZT/Bd8QQUCIqaK5iKDqIEVjEMdl989WX406evBJbMUbwQQLn28RTXNeQe8JDrcw6GXofJ&#10;osY8WgGB8IHH2xCW3mXcp05OjvR5ZnGdlbn7OHviqBRu1NqEPPQACrFQ6OsZx8dRdlGNsZUVvOHJ&#10;7hagaPuHBvaDgYejrTs1BuUP+9fA155qxQS61Oa9bqBJrT3B/I/WAsWR3CK95S+SwfEG/+yzT7Q/&#10;sTfUsf+A1WZhoqYMQ/Gk+i1eX86Th9hr80mQ9PLdeZBYe1NPsuW74xN79PSJnoHKfZzz+D23Yx84&#10;nJhXIECfzs++BTKyxzKosFT1VmsDuSsBFXlbyA/Q7gH91VrqN0It0xldOCNXiqDFTH7jab0L6/HE&#10;ewUoZVnnvy4mJ6QODVgyZ3QWbulRbWxFMqvlAFeL0pj68vmGdRz3G7NVKBU+suO5CQQRatAZDGik&#10;NrdzJ36muGeEuN+N4x7Wz2wNUKtC4qkfTNZeu+op+LlaOGO38IA1QL3cpba430LUaQgiikfPYmBG&#10;z6gqe35N8/jZvzk7D5d4j8f1uRI7sS9//7564lJnaF74tRapbcMcVXUKWOqqV3OZyTtfcVkJocLC&#10;75JQVeUumFRdz4UPCfgsSYnZeLjIel17KFrj/s7xXv7yJ89+zS98+eWnajZhv62XjTYMqNV78XDY&#10;3ZnqorD5lD7Z5yata2vsjCIb5Asm37NYcNCImHyirwNzVS1EeRWllGLCDetBb9GVM0FgQrhaGbMO&#10;E1BQZR4MJUcuDRAoXKJCkw2VvhWl3GjjSvByjb8VoY0Hg9iU+G4+88TMpR4Gbi5TDdBSFjYXkwKP&#10;qziaTN388kEgGRsbByk08oODPTFlCpfxAGRRnGHSu5gZfV+AZTzqLm8uw+dx476+ubdEot2dsL1j&#10;wB5FwPbWtth7yAoIjgBMOj29EFUds38AJkBMTbWZIuPBt1hKPsgm/+Ll16KEX8XNRgDFypr5te/A&#10;8gYqrblAjrGGzRgfkNu7hRYSIKcArrU1ebw29wvyiaUeW7gITTDXXX5osLLiYaEglvhd5+6jQwJS&#10;5nLmEYAO02QmJTTNTlk34HWsZpRADElFJttxne05gm9MI6jQ8jWsTGJBVDjeIsSx833ENop/PiJ1&#10;1RvdprYGhkYeX5rgyX2ly4bwLwHg7MVmi2vPA8XEQYfc0uLPLy+v40ZscmjuIYfkNT6W8fO8eXsm&#10;ac/9jHAOK2qDp3ANev5c9MzzDwmDmABKAC0EKktyV1oxy+e6e1gI0OIA7/kEi88n/xUYdkqjy3Xo&#10;mkfjSA1Favr4vhxgq3hPYQ3ueDNCgQ5QjTcDKWhM1/AEEQ1ZKapLSVavLs/Cw2ImZm0/sTWDyef5&#10;LkhNlTg7MyNr3iv3JGm+/D4sASjE8XnHq+DzL7+QnJnN92DvOBYJM8kPcm8SuF9MrQalMfZgNN0h&#10;jfcEOwAd7ivG1pZ+PbbJGuxGihD51Ww7w9T2gGlcO6wv2IYwEzmYYGEkgVxW2DTtPD4rmvp7MyFp&#10;Pg1okXfSSPkn4mmEP6Uz0Jo26zZRrg7TE8BI89o0UAGgDmsAu/5DNR91E68xRVSTmJqrbpLZuBSt&#10;9fCGLO934TMy/F1bQ3N8fGiJavGekrZLmhf+qjKSZkots/SlhfBkm4AEMYzkGzPyNO5aCW8ztz0A&#10;xKwrk09zePEswBoW2In8PbfEW0qfem3Uda7PNO5VXHMYlkn+T0GCdyHPd57ZtbS9r/F0utqKvcw8&#10;+zgfmlC7pHQgv5gERnBmDLZGku/q2StMhiFAQOdE/xEDpnWjedPGSeLhB6UFC2Wd7FIHes+sDAww&#10;NrAjc79YijBJNtrEkqv8QLbnbODeKK1Thwr31OCZ7nzSurG1AQ3GOTKwKSWCJqKhktHylMDr0kqX&#10;k5QegNDFYirQ0iT3TPbYD1mfCqxKXmDunSaWs097WwdwSG1O9P7kr2WMy+CTbWPaEaxkDXjjUuPK&#10;zayNrZa8H8Wy8umovP4kb246OaclKhsbwkI5Sk83M8le7p4syVfRFeBdAZgnn7nM1kwyY04ATpFt&#10;WG2tqY7e8zkREFG4h1/2iJyXGHptsMQ2l25s1LSNA1rmcdX5p3TyCmv8DLA1fybWcZIKZ+2jdFy3&#10;STDJsoMfMNdqY9DnmbM5c0uCTBKxztHRpR4eHm8yWKejlj5dT56RxrDNvC4yFqU+Z6jCRrBmP7/x&#10;AjRwMe8kvSaLzFyWW3v4QPLOE6jn68kA0dABuSp6PU2afcNYSLknN1pidJ65BF7SSwtAKLKiY4Yn&#10;GbVqt17ZAaCJtch5CtfOWIW8/7qT6tXO6ksDYHmDSuY78OfDrFLy3IJbyv7WtwP7/v2/0TBTzQQm&#10;8pOJ+xaZPzF2DOk5c5toBQVsyRep13kidmCmDyiTJD55Kropn+0j7knZURQd7NFz6ozY1r9nIRXL&#10;SmcJLDfOUcLnqI94WWrq4WCsz314dBwO41mNvBUQiobY0ihzyXc5wzGcZ1vI8sQEr1yJszDZrUOy&#10;8ux2/10xVNJ+oz11JdZDJ9sP5qdt517wBnHdSfEzB5BTjZok7a2zfUsN1Aa+d9qfYcD+cHevc4kG&#10;W/7Uni6ORY8a9fie2/Imnmr4/cc//cn81OLr7R/uK6xPtVS8VzAgYTuafL0VaEdjReCaQqmUvPkg&#10;n+47pWT21ZCOh2MfnrpJV/xdGnzWTLJn5N5Rwz05eRJ++w9/DJ98FvuAeK/O3r1Rjbly1iYgD1fj&#10;7btrkSEIk+lL6dEoBGNnHBv4nbHAxuD7M6m3+3uxJrizc3soOwwLQMPSZD6vJJ9MnpBcV4A4wBfI&#10;DMOBDdXv7xext6m1Kd7MawfE8tiXjMLlwzJ8eLIbXp9fioUoMkNtqZBs8zsja2j5M/z3eA8AR/z7&#10;+JfppO/hG6WB1Tybg1Lhj7zWdvzZ27kBRuZNXSugA8ZhBrBD0EBcsx9857va31CJoDJhIPGrf/IX&#10;Cr7g2aNPBIxKtjRtGty4PUKWb9LHW99r8i4gyPb6nttiaKhH6AA9F0BGGhF5X5M94qglr1WTda+l&#10;jALc/eUvfyk57vPnz8LJ06fqFVlvfLBf/uNfqp/A9uY+rhV803jmCGxheMEQnx412We9fftWhApY&#10;qUhuYZmyhkNuA8zb2K/Qwzw5PtI6NZC9duVOX8AAe1IuIs5ELFCxKOczGya6txoAJb8v7Jv+aW5y&#10;Wgae56enAnCQl1JvAwga+cPKHfNxD+b7jM9eadeqLxm4McHwmS+cNV5kuZ8t8ff7MKjqcHhw4NY7&#10;cweAPNkdC6uBSW/pkyztdSimG9gC5wv9M9LGwvME0nAs73xujREbnIiRuR1KYnFR02S5B4s1XgPW&#10;BqZyxqfzqF6nM6mxUCQIGVxHkWketJccx/ocSa2scQhcxFcfViVD4/j++1ifxX0Iwo+RZ2rViMi+&#10;Oav4XfYlhtKsP9YHYBdBl1gw0cNQx1kPyT63o95BHoYw9tYmpS6Fg5SebBu6s74oDbAmcFNEpdC4&#10;T17WDSNrHwq2HuzQk+TbfEd1BrqcNsn/g9e4tdsD8UxwH6xPbLQGNIyvzcO9bppO0dDzRHKT4Fvi&#10;cuMetVmbzoyV2G3UB7wHOBAb0Px+LmCN3pywqQYZOXte/GsB2MoQAsBuXfkw0GtFr3PyBPA5Oc4C&#10;DJPs1hioMEbXvXjmD+OayVu38XFwM96DF29Pw8O6dougUv085Sf2WlKu4p3PvfJrpBTgrHDVVN/9&#10;uXsWMOce89kjdRV1MwMgZWB4enbjViurldnM8fwqBGm+ITW1Hi6UtCMamMG0YioAKJDktBi8nhxs&#10;h8vre09hW8dFaMEbHHZVY6y7SgtgICAIZk8y1a2DMwRyo9guqqUo+0LLG2s2FOXscguSUMwo2oAd&#10;kqT60y332JqrIaMZZQJ1dDQWKANNFRZN4abWsMtImlm1hlIjx+Sg79DT0ibd3Ohq1ejgGDmt9eb+&#10;WjTnN6fXom4zRZb/nS7oMrw7u4s3r6+UUnnFxIcSBiDHxvpupeKncokrDTXNJijvoOmHr198Iw8L&#10;kop4bRh8klP13w/w4AAAVFEoitNakTUeHhwqwffi4lLsNooBTTYXC32npm7dv69V2AbMJh6KqrEF&#10;yHc5PD7sFsH3Pv5IEsNZvHbv4gFzf7cIL9/chJMjJtdboo4j1wPsYxoHK21rNDFvJyVW7VrqTGsp&#10;RhzCPMwAw/H/S2ZtDW2johf5Lr/PdCi48TwH6Wr1oHvGYq6yuMDHeec5xkZF2qv82QgXiYWW/MUA&#10;Y+TVZYEcdevyb6j495YkS0FHQETjUlkOq8JNwGkwDLAyDwXJIGhw40/fxedAsrv4b4SLEG5BoXu7&#10;uI73aKEJOpsXoFajNKJCVHnW+8DBhaW830qliMFQNR8DmywCYsGYAvlH6oofG1IBrhETDZ4xGF0W&#10;4rHxEeP5hEWK4Sr3ebWaWULWyhpuJIhMlJGlNv6As144GDjMAQ/vH2BsLsXMYnNnE5LHBJOZ3CYZ&#10;AsclxVqrIQMswotQNG782vpuhuyAKs/vMDYOJqfLJbHGV2DdwlyNB1AL++hBa3E8Ks1zQomwnmKZ&#10;G7PwXszM2qU0tTonk90UKj56ouPHDV2eGTYJehoLH97vzZt3nqhlTEglKML2fLizaUn83Hil4Fn4&#10;2RefhD9+8ieFw/z4hz+yxDMH9Th4odu3nvjIEAKqwVoF3JaeIe49SdliNXo4C9eEfWiFFHPdan0B&#10;qAPQszZ0Xdumk2UA+BEWkvvUjD2Ra0HjOI+Pjoo40hRJOo8b97tY6HHPACvH0y0LWWis8aLh2Y+F&#10;IWxhWL9MuId43sS9wQrWXHunwHYmlwOehb4lWIkq7sb8HorENYbtyD5LwTDcGuqa0hjhU5kYwpbk&#10;lQuo4/qVAiInxgprkz9T0EFWZ9K86v2ztuySZA0EWXkYghlVtx5cQNHNs23BM5mFctQbDzjzzMgd&#10;SDA/rY2vnTF1U9GiYjZzVh/pkzA+3INMiVe5ec916E/tzDEvtGUUL+JS3YF57PIKJymTxKCWsbmF&#10;hHriaG7sHIqi+HQ5O31lUzhv5MVGTjLQciMXFyvZQ07EGnCZMQBrSsEUuFLVXQBFId89Z4U1BhDq&#10;8w9HHVvXmHONSVJgBa2Wui4Cvl0ca/uisR/MVLjsQKbG75GFBjw2Ug5Kba7rppPjZilBtG29qG4d&#10;gHM2WlN3Mmpd9E7PmLx/a2cvCcZyfz1ntGabAN/OsrF1cNXZZaHxAICNoaOzityX0c3hJPNyRmAT&#10;fBn4EKBu8o2x+KNkXAObGgezW8dqnPWWgEEHyYL76qkYL7LOs0z3w4G81kHPkOVdoZyAxCIl7vrZ&#10;nTkQGTwx17wVW08vtvVem47V2GFZvcE5c5dSO8BW100X6JXWmZqezIMvcmuCGwcB0zNgCbkOYjp6&#10;bUmYbSjcBbF0EDztp1xd+fgFDx9xn6Yk2eyXm9CPjfegMVqLviXHJvA0Ge0nuXrmdUj2qNErO+m0&#10;SWXwvCsEove+tYwX8AA7B74iA9iitICBsunLKoPXpNEb9ceBmPmqinVjbd1vk6S37iuaPUrjaRwU&#10;5nlQM+33oWO+SRJfBb9sXfhU5yfq+1pN/ZdCzOL1YxhKoBONAc+tvKkP7Ox7+tEHqhFg0rCX9MT0&#10;6fnvm+c238/8Si1QiSVvTVjrIWdBzDmUA2Zm7/6l8f2pMZLPI3tZ5gO63GXhxuKoVPvgvyom4Grl&#10;YAP1X7w0KxuKmqWcMaNp0pb5svM4orm/FyCyKxYQZwi+d83KJNoC7DSs8Wcm/p2z8+c/+4X2cmrt&#10;6/PLcA/od7CvAXm+kyk5d3dnX+co5yB2RqgisqIOZLRck3o+MN/HZycn4eziVJ7JBQoKeqFFrFni&#10;l7xXz9CG6e4ofPP6lYbCADG///1nYXs8Df3MQjpWbi4gtnvcf6mdzy4fzBJF96URSLY3Jkws1hix&#10;pmToNxj1LDQrXp+nx7vh4upeIF9O2B3BGtczMUo0pPfE2lVtbNut+DOAKut1K0A42TusWKpNEd7d&#10;LmO/YX++v7ul3u9g2g/zWG9ORgQ12n57cx9rIkA+lCt9vKTiOux52IGDPIv4os+ekA68EFiZ0tyX&#10;2I2sKrGidibOMo/P5HxhCq7KpbYzFGGukprE6/v1ly/Cn/10R6Ei2/He78de6m/+5t+Fi/NrDecv&#10;Yp2aYDgNUdpH1g0d0TnzfVuOOU5qN49T7SPuXctzIakhn62yFHWTxYYu1Knx71rIUqRRHc1H/9GP&#10;fyKp5us334S/+Ku/1CDz5MkTkSIERMefu7m7FlOP/XYwxjJoKZYo6o1zEprfvdMwVvcw7iMHhwd6&#10;fr748svw/IMP5GF/Se9ZN/J0W4uYEO/L1YVqX5EjCIeBcDGcxLpxHHuwqe/dQcGYCsKYm89e5YOE&#10;pjUF3F18XgC1HggujD3VXnwu3r56o2eLdfri9rWAW5NPux1GYe4QpmiyiwsxQ9ZGPfMkzdsEjubO&#10;3Ct03mIhkS0LpYZnvdKHdQb0FUP8qbc6RVbqBQAI+6UBrfiZ9XsWSEQdOSotPDTrFT5ksINWIFVi&#10;+UtGmYmhR03Iczifx2e/7mu4YGqZWr1nrmRTk9aLGd/owLPaRvYE8RmI95Aegv5VYXIwmUmuHdjr&#10;yf96YGdPFr/0Ttx7UOJRUw0X47iGVmE39vkAOfQlwj1iT9AXE9EGdfKCZd+KdT57Wgo+kg2ZegM7&#10;V3uN2XhQy6uPkxed7fUiAQEcyY7F6j5q9NLZfrkTH5LNCu+5kK0Zz0wrdSBqJAXwlWarIGWVKyIy&#10;D3aRJYeTrajfVMO4RY6xsxd6HZYPoPJK/cdA5BXOCA2aeY3WBtvWR2MrE8/dheEtSbNxfXZtDERn&#10;1zaFKKeSHFPLIeNtCUfi+rQeFJeZfU/b2RKYl2lWmyWMQLfMkpALrCoW8VmKayMbFmFJfRaMxYhH&#10;H6xmauzByKyLhkNq/l5QJm9hli9mLxS87s281sqtz9WeU2jQNsLuDuuuuF6WropDGdtzlWTh1lhm&#10;a2KhuLQKtQLOatVTUm647F3qprC5l8Wf/+Dk13zIxcNctPAeE4DRQBsdyUs7O1M1pTJpRB5LkAOm&#10;gfFgeBD9t9EmKU89ps6ZeRoMlQxWxoZ/pgcH5hOLfh43GzylNgWqVTU0P403AY1LQ+raKPl8ASU/&#10;tjYBhDnDIuZwxmycxZIrsXLuEpJMBv8sRBh5y7UZYS6WsZEf9t1AOpmgD9SoLStLuoE+ysJCJsVn&#10;xBBV0mDAPuSc1aorKs18HnByS1MKkFVbSJbqeHp+Hi6v7i0tFqCwbw+/QKTbO7Hqvnn9Orx89Src&#10;3JicNnc/HpJ5eYg5ZJAj8F0zZxbwcIH+w7TZ39sVuJM7FbXvCS0wzORJVVu4RHCzyNwp6tDDP/zg&#10;efz97XC4N9LDu/b0oL6ntrFZErZC4Yu8D0QdD0dASQAAWG5KIWXTWa3dp9A+I4ck/40Hk2kyfwa4&#10;g+ms6LpeYGrKE/8OsKMk5IWFHABUsKkxuQWY7TmA0ddhbA2xmlch25aGpHRRTKi1zkzObNRhw7gH&#10;nioEE4xDXWyu+UKFkcl+RrqWbP43eP8hlbg1Ng3eJOvazFbZEPTwYXwvcGJgwA/rut/zwJYkvwpa&#10;n3z2Yd/82gS8xs9EAAnfCz+Xm1ubqnFosM5MPtzXe2T+TLBmZzoEjDoto9TxSOlLKTXUmDzGdGSz&#10;gDH6JhYQbNpM+CRbhXZ+f6fPwtlM0/IwN0CVNSBpSlyfFLRrJeWVYsuJPenPIMURfiDci5vYaOAl&#10;uJA0MhdApTaShiF+hm2lbltIAOD54f6emoLr6wv3yGzkYQKrjP8xZRzHpkIMXaUXrwXwK+q8sM2L&#10;NXr67q3JfUdD3WeKnB0kr8Eaaj7jYmVrDVkIh6muj+QL9+H84sIj7JedgTUeW3d3lsLYtGa2rLVS&#10;m/G42M09m1y1/jPGME5hBZkzOxrzh3G2kslVPR23tMRhTXgKW7Mw73guYP5yrWW0zGu7n5rMfBtL&#10;iWUKis/lvX4mhIvry3D85Fgbusxsc0/rRhauA8hCXFIOAMWkJBPxGQEkUhgMh8tqLf9JeTGpsOp3&#10;rLHUcK7W5r9EM70Su9ma2fls1rGekuSzdR+/2pOlh279wPVfryxN29KzN7YQHJD9oQHVa0XPj4wB&#10;6dctc89CMaSK0ifveRfuELygTEBP+nN5cPgwwCZzVSc/FQDt5w/rXz5TXEeX/3ZBFblZAzxOm2yd&#10;lVWnhtzTiSUjVSHkXXubvRf4kKZtoZOB5l0AQ+HfiyKH+wZAJxaPg5cMqWr3JrM00tzBLDPv73wm&#10;YUX665jHylrPK5+pzYzBYcEvxhLs9Yz9xPrd+PK5810WOnl2Yoo/Tsi1IUwROj1eYinpq5XdhDH5&#10;juk7pvjednOvkizT/lPRpZl3MXeh7VJjdR/8+yZAML1vkwUPP8k2oJb/XfW6+ybaz6dG0VIWUwpv&#10;1nn1PQYNneHmkt3E8E03du3WGxsWiaclO8iWhUTtSu1+62nKJgvruwwpdKnPHojhhWPu97b11MqU&#10;2q6AjBROQi0gpmtwVk8bcv/e5heZJr9Nl6DcJUa3ifViAGSQzVfR+S8mUD2BwGZLV3fiaEvWK7rA&#10;nOTnZ4w1Y32klF6Bck3TSezFqHXwS81eb+DAXtMNJlKKrdjYvr4K9zJLoR3GyG46IFP2MLU1DL3B&#10;twvo+Lvf/HsD1uL+hX8tQ53dnW2t/dvLKw3F1NjI43YgBtIuKekuOy0cTAlJjtm0m0SYYNYoJu+v&#10;uzCLxGvL/TuruWwbV6B7Kr2DZJUM+NcC7bneX3/5uQBlnmkGmkfHT8LHH34Ynjw9DnsHe9pf+Quw&#10;TpJY99/E7gYlTunBG9a4NWbuvaocUDavJf6Z/Yh6kJ+VisQHsFnjXmYwEX3fS+EHCSzXPuSwTOW+&#10;RGKgSJ7ncl4H0/POpmFzLcSmEOi/FiO9aSyZUiBlfG1M5u9uLKSAhnsUz2r+o9JLvRalR7CB2kjn&#10;LOfLQpLxSnXV2v++qldi6klKtap0ViGDZqCuEADCLK5utOZIHIWRhUT4Nl4bqaLmNkBDQQOwMMI+&#10;ZHcqD1QN3GqaTBt1zFc2aO0VJnubDsvw7HASjgjPiN9zfm8MjuRhRY2MH97d/UrJvDDtHu6XYhmu&#10;JfmOdeK8Um28Ox1Kkrty+wP8gyWZHU/Cn758p75suWzDDACnDC6/XKvO29keqE6ArQdDhfAPwLuT&#10;o23d42HPmNm1Bg5F+ODpYTi/vAsH26NwdTvT+9InrrxOb2obONFrDPSZ3G+1ydSbVZKX9jXcnsXv&#10;yJB1NNkWq0kgZ2new9RugGJbk2n4t//233VDrxRQZaz/fCNLh7HH2mpNkpsCcxr3hjTiQqManvUK&#10;Q+tJrKeoCxeqp6x3yL32UDqtEjhjr0Jv5fZV3/ned7Ve/vIvf6Xe+PDoMDw5OVLoQrIFuY3rk9+n&#10;v6F2x85HVkLIvuNnuYg9I/JyGFs6CzJjRH/40Yfhyy++UF3G3jcdjUO1QNp3K/CE/c6G17bbD8cW&#10;VEetukIxt5wL/F7NPfEVNlDTanCxnD0IBLyROqwSsHwd1zkJ2Pz7VewFbpFJwhbsF+7JZ/UM60Nq&#10;qyITsNcrH7El+66cULBeoV5HQ1L2mjZ0gT/sBQckmff7GjYzVGc/AG+gz0vBIpLGA1wogNDqB/Ze&#10;swEwyW/pdgltZoBemyV1mzP/i3R22x5kwEntTGbzeJSaSASMSp5wOjkbsy+ij2LQvnh4kF0X1037&#10;Dd6hpLQz/J5uyQOd+8s1Yh0n2xmFZMQ9B388+hGz+rLBsjGZhyKBmHrSggAt8bbn3thBQB7fHZ/F&#10;yhmMllrfdIqK2gOykrotAduVs9A6n2SXpltgV92FoRSezK1rV+SdKsm8+jO3XKkf+WR77eBD+7ZJ&#10;QWe55Sj4/oNqKfN6SfVm/CWuA6Af+7PA6Ph96fcEzjlxrBFAa880a3IpslNpATRcAzxC4+/omaHX&#10;Yp+RF7xhA31ANY0ja78XrXsnm49f431Oj2uJXJ51VeT+XeKeWsRrEffBZUGokAGaWBucx2eDvlo9&#10;nYb2FgjKrWI/sRrdlKZiWYsMkTkQbvd55fZOqV5m37HfzbuBqnk957KnMkuptgN4H4fG9YUx9Q27&#10;QY48dDVUfP9SANWiUVTw/nQkwGqHBKjaJBpCadGETwAyMjGurLgvw+72VIUmCKPMvWHCTCbOfLCA&#10;g0rSuCBqeeVsGAqWSXyAacQ5JLwM1eTImiNrPLgISgMKZohZVcbw29ra7qb0FCE6xB9mkuviXcLD&#10;vopFLQcbtHYmYky0pvH7ZZoorKVP59GQnxXpRw8zeRVu7xgVu+9gUJKatJr2MumYCqAQ+0XJs5VY&#10;WgAUgEXyncLrY4X/H6EeM9Ht9UzkpSUk4ut3fe1ysNCl2cEo4uGHKXN1BevuVsUcPnRIJmHBsFFw&#10;X2jIkE1wPSm4dnVAbGvjQFYH1Tp+MQECMHRIAmOaCuvs5PjYU3MqMQfxMJvPLGWJa0EhMJR/19Ik&#10;1GvziMgUrT3U52VqtRU/K2EJoNGpwc9zA2lhRq5XViBS+Io9dXurjTIla9Zrk6rWjTXcePotZAq9&#10;VnFu8oShpBViExrpWAcZDwdx1zBKYTe9PTtXcXoAcxLpTlxXQ7wdAHd5mFoDJINAsLn7nPUlPeZ/&#10;YhN5eMa6teZ6Nltro1BYhE+pYHCukx9WbrToTpqUmwcXXn0Adrzf2qeDMMSQO+OZyAY9GZnZOCD0&#10;zcNc7AamwIVTeOfLWbh9qOKh0PfnKxPjcN1wmOUuefMCObM1p421XoSMhzyuGYx0SeWjOCKYRs9t&#10;vId4H1xdWDAI4BY+dXo2c5uo8QwiDZK/YW1R4xYvn7vHYCuA8X5u3pBv3701Q/IAO+3Q6NZItuYP&#10;Ovwn+LjUtRh3gGXDyUDMWMBcDjJAbRVD7v2J50TrkeGZZMVLp13FtX1zFb73vR+oWPrww+eSCs89&#10;IZlrd3m5Dk8/eCaQWGBdXDsAyZgZP+FwJILcp4s8S7wO+xWgJNO0Ar9JGoC5yYGLwpg5PKe317ed&#10;T1bpCdJtYWwGrtUsFvZ4cUim3hj7lGm/pU+ZzIHPSvFKs5LSwfJsqdebSaoc79f9XSz4tuSVKMmw&#10;mMQEEo1ULM0Wc0mzSEimGIAGTpGDZEvJznh1rox2r8ZLk7ZKByjMYskh/SCx6zPT4Yy0B/nS9mRX&#10;LFMCkXSIudm8Urphc+tZH5gXX+fbZ3KQxovmqjLZTuVsnDSFLRxEKIpWIL+AQgXqmE+REb3MFH+Z&#10;THhdEta29pkTCT9Lhm1h4zvWetGRPPHEqCqs4iubDUjlaI7JW/1fE0DASq5TYZL3HgUoWJFUeJpp&#10;4zqD2qe+Yg/k7nfWblJmE0RSpyRbB9IMLOp1oT1Z8hjq5KONGxbbWZzo/eZlY76HuRuIt8mvzomK&#10;I6XOZS4BbFTYp/S1lMRpI2szk6dDzYvSpYp5BxIRSNCkQ0py6aJLFU5SKfP8dL84ZBPZ+8CJsecM&#10;gBYQ68BNSvZNLIuQAkgkIe3p3m0kyaaxKZzFWbgnX+bhLQk4SfL7XGVdqidahXYJFGxzARKspfcl&#10;vB7U4Qw/FWSZg2ReuOZ528lPNiB49R4Qaf6QBimaD15fQH3eyWQ2EuOm8wq0AA+B9J0sypM529Ax&#10;IW2av3aQ06+lr/lWw4715j6EoksyZL+uU1yJg9Hav8qiA0eRuaaCPK3bxqfztfsbCnBr643nnF+6&#10;5E+oZyMPHduw9jCtEAy0zEo7L+uqdulv6EAdBQXJONuB4NzkxmosJeMvdGOSfaAGunUrJolANQev&#10;Wmc7WlNneCW1wNo9SkffktlHGBWgP+ek0uzwwWPvblr9uVT2tVk/lOUi9OZeF7s8Ot3nR9k2xlRO&#10;/JLGmJFtSrbt1noTHqXDmH9SWXQsnPbRtADQjRora2sNdBjEUn9Twx3s74f9gz0l1A7xPnVD/EE5&#10;CA/uB7yurGYQeEidwl7fN5DYwLjGlSylMU58jZc+ONFwEJ+iwtQ/GtBXBkgm4KR1VrMGCIVH7eSm&#10;sOC8U6OWlbpEAphR4Xgwlg05nZWjPmOmZqZx9ohY5Gxh8Xdokl++/FqBcQQM8P1+85vfhOMnJ6oa&#10;qedIuCcw6+jwSGsGFiRAGnsltXYbxnq9IWSCCq/ynfD21SvVUsBEkkRORuHNuzfh3cVNrIEmNiyO&#10;1+JNfG3OfIbCdbxm1PAffvCx9qaz/5ex9+yRLEvTw8414dKbysyq6mo33dPTPTNLClhqjUgC+k6C&#10;AAH+oPk7EvRJwIIkqDWUllrD3RVWa7Q7pmfalE3vIiPiOp3HnBPZ+2lmkOjuqsyMiHvPPed9n/cx&#10;sTY9P30X3qCmcp00WBWyACsxXv/D2TjckeFSxLWHZOSWPt8cKQxIWN4gmwqBeZtb0/APX56H4/0p&#10;/xussJdvbsL+5oT36SrWRMvYKz3ZmZLsIP8qAI6S00NRc3624JqbL2QFs002SbwC8c+u57BvGlGd&#10;BG++xQMYnbNYi1fhex+9F169ecfBIF4b4NwHz444lBTDcyCwh74OSqy+Cqz/bm+XVNHgfWyCMR8/&#10;f+u9j0BD/NqJv2uxkMwb4AlyMREAUT0pWMOFCy3BP/+TPw2/+Zv/Ivyn//wHkt1RYlsQoAFiWRVa&#10;E7Q28PlTOSUsDTQGn/fc0TsNUVesN+K6jy3Km3g/oRRBPQdrp/tqQbA1gdSDQ3Iq77cA6P7fv/6b&#10;8G/+3b8NX7/8Jnzvk4/D23jP0WNAoXV69o5S+gsPmOHXh3AV7KkIUUDPCRnm7/z2b4U/+ZM/Cx99&#10;/D2+36tY70K9ApXH+y9ecEC9t78brs7OQw9gDgooKLmgluo61yXxGiO80oxBnFEIqlzGmm4n9mGo&#10;jUF4ICst/vm707cckksG2HBfQ10t5d5YYOdEQyiF1Yl9PlTa/wns1T4HSj2TBIcqS2edfMt9rlAN&#10;wb6lFAsewY20pRjk60r/9LqgvUA9ntj7TeMqECoq75dd8j0rpF6oR7ICKLG+mgfVd7gepeqKwp6z&#10;tQNdAIKlwbD8UuvMhsO+jv4DrOPx4GEF7KUAjmLfgjJnkL/71tYG3yPZd5QWs9CJ7yGe+9OCst3Y&#10;7RFjQH87oz9qQXwCh+tu3Fdw/o0dRof73dU9mW5UXvRif9FWLP4OAIW4zr395pLHHmAqELHo2cwQ&#10;wDHetLwoOZATUF0Nul6MPis1JJRfpQKCml6JupVBQCaOx70J4DECcmYmPGBagdRg7OfpDMYZi16I&#10;oHT7wL0F4CXOGvix49rc4RouliTW4JwAqxu9lnz0A/sBJuOid5xusgZmAOFiSdwEp+jR4VF4/foN&#10;+6vNuH6wniejam2d474Cw7hxNRZBxzkPQ+3+wa2CBqTSHeC6kGyCnwmqWeq4URULyIQd2lEFD/cH&#10;4lid1RfjqfzlEaZRlK09Div53hJHWREcry39VxDtyJ736vPRE+N6wcKhcrr0xKq6tlNPR+IIev/a&#10;PRwA4VHtfTRZn0yMqen7eb8/e2/3J0xzvF/mFDP8EBpubEQA2zY24UMlM/mGTBl5pWzYbJ0x8/Gf&#10;KS2NyazjCZt+oK340ExepH+aJJR4M0rYlXxgIGXzQVMrNOpmm4CVhmkVvh835ez0kk3tfWyIGxtF&#10;At2Vf4ikLbjpmh5nQ6B4eIwIiDzQ085m6PFC3MHceCmwBnRrXKuLS3lzlPZFwCLFNdmNh/DJ8YlC&#10;MuxBgSk+pn3YKLEx0uMl/tzruDmDZs/v6cUQAtAA1hAajpSKubWxzYcfIAjiw3GdzuIhQUAvSeaY&#10;rDoya2pLhtBM4dkkiCYWjg4eTQYmYWd3J37t8/fi3/f2D7LH17t3b1g4lmYDaAOscrJl8thLbKe9&#10;eBBs72zRjwDgxNaO0oAgG8SGzcTMoaMPHKZBOBBfv3nLRFGciihasCkBBBnVWh84RNdyxoKbCOQT&#10;eNBI2yXIoHRlAoCdNzEGsSw4UQNTEJ5zALdEt9eEBq8P2SsKX3xmFA44EDfGU09/Rg4sUPGDDaoI&#10;8sahR6JBaCZFrdQAzXmwdjafFqA3qhwq0Op7MI0CCw6fGaEOSWJHE9iuySb9uGei8w5e40v+HDY7&#10;TJ7B8iM1F8zUWFChsdiJn0VNsL2zBskMsCmy+bDXHJLFeJ9b+3Bw2qfEJ+x0AKrh9QiACpvPnCEu&#10;9tIkBX4gOKjwnBFBH8p1Rlof9ByI9w2A0+npaTiNzdD51R3vB7wSMABoGoUf4PVgOr23t81J4gYZ&#10;pQKaUfzgmmEijjUFtisFEg5DoAR/kFwSYBTCV9CNY50CoE4+izzwSlcdhRq+u/ktQ2Jw7QFKiqE3&#10;zmmReMYKM5Hog0KvskFpkQgC2lTathiSYpBhk8UUFtcGhw4OeXjodTadTZ5WLWPhF9zg+VzR4PaB&#10;0z2CR4XXm4Eh7G9KYBUDD4a0AhibLKmbc3I45SHCaSPZuRschtC/jx4RG0yxxX6LA6OilGvKfyY2&#10;aG86OV4TwAbWAuTFtRv1Daav35Atjaats6yPbJvkH8VJd8WDGs8bWdWlkoETq5HPOOVU9mvyM4Df&#10;DxCvd/IiPiP2mc5MYE6BJ57UOmmtpmygpFE3fXVikUMT3UoTsgze9QbvijKzoBJTLtGBesuMex/O&#10;hZ/CxBTC5x1oSC9GuXy2ajPeyjyRo9RyWIcuDMm3zQyzlEyr5rbK6dzBU88qyW8djDPYxyZFPuB5&#10;xb4sNoAYPAAKUpGcmHWlWVIp9T140ofriAaVyeV+thN7UM2RgLfS5lKlkwhD8U9YewmANEu5SNez&#10;WHsiaUjb5WudWI8MmzAAmkIeastzBFx1vh6V/efSNZS/pyaqYZ3cC5nQo2TdflhfU55TXeMz395m&#10;wzpcg0WuWXXJB5BBGcVgdq6kr1w7BmsTayxLwjAs6lsnOQ+St5Yhv4dMs/O0uDTDMV2vx544wdaa&#10;KdyktE9UYszxWldr4JpJ1HVlFl5pgHXNkJOCXNLR8WiS78OQUnSS/HiQx3BGOXPyrxGposiJyVy3&#10;lsU//ozpPYTMkRzsFylpTJG9sfSeGifBDUZTy0IFrJijg700BZbWVZLoD3kNJmlomZPzJMvi/lDL&#10;M7K0xw5B3ba1FKnLU3IMOQuDatPZ/q8F9v393/x3Mt5//rN/ZJ21E+sfDIdwnZareSz8l2STSVkA&#10;j+K9sH94QLkeAykc0MNAkdKpnpklugbzFHghGT5tpYZgU/jGqZ8atOncagkQpARp/P2SFjzzcHdz&#10;G+bxbJrQWmIjHB0/CQfHh3w/MzZcDvmKdTMsMHo3cajTyaC3IodNRKEhAUAsDLIBVrcOQAI7GENm&#10;ylGXYj9nzJx+bo0HhBoUTh1wpP2wzGu1H8pHflkDn8/kVzlYylsMkinnQBjgMPd3/Hd8btQguE73&#10;N3dhcXfLP+tRuzoZGdKqppc3LYAaAB8jJ5GGUZVZK7iuAGsQCjWYPTk4XAv7rgLt1Gjd2DsawBeG&#10;yzs0S5+QzHB0dELmFiW196pPf/nVy1ATfA4EY8SwKykrGxw8BCbIJL7O0f4onOzHRj6+9vz2gWBC&#10;u5RkGvYwtF2BWmHR8H3CCw+1/9ffnsf6cExVFoA5pAgf708YfIH32bonGuy5B679/WoRjg6mTgAX&#10;MDeZ6F7OJmV4srchAAKDzLEkf1A3vTm7spVNCCeHG1qzI13Dl29vqBKCkgr180OshTbQ6C86Bj1S&#10;kTQbs+9B87paQgbXpYwoDoaTyxRlyACaMcykGqrh+gZzE/6U6Jv+/M/+UoOwZJMBxYXTqsX2r3MI&#10;EwdCLhPawhYOuCmdhpFgRxaDIhqYCDtVDc0AxdjnJKku64/RKHv1US0S94fDWJMCjLu9uw4nJ0cO&#10;fhw7hEB2TPI4lpQbdTf6XFjSoB7b2pBtCtbMYezV3r5+TQXc0cET1YUPGuCSpXqrnvr8/F2Y1kVc&#10;c1fho48+JqvsPtamI/jmx2sGUBWkgg1LQAEegb2HbQhkjIvYZ16fX5KlhveEAAfUwpD8I9m6T2oE&#10;nx1cQ/26JoCNFJiblYMZSoed1GTxyZJllOTRYBqNVbsBtMbzWDCBesz0bPQn6M9AKRhtjFkH4iyT&#10;32rt36vhMoBAunYnVv8wmFWls5fp3d43K4ebcbjN/qngfiOmoyXM3Yrvb4UARAcdIl8A/vY96icM&#10;IGElhsDKeA8uz05pb4WgSayvDfdmAFd7At2jPEzt6dnuQafP8ODrJ39U+wcWUiyMKFfW95PIBODS&#10;4ocJfd0t00x2KEM681yvMr5cZ75gQA2Mk4wdGAwIWykVFt9LpURSfPQKqoNVx8rBfnh/hclVIAKF&#10;5FFtvzn8PXCh4PAwrKHWQV9UisXvwSAA+zl82DfhUc8Q1s6+fz17qfAoQCMlOgNPQR/Luo5quC32&#10;pVCega07odS5Yu87ruL+DWynI2IZavQHAPKxZiC3xxkKdVSpkEEO9HmuqV5rXPuMbWOTA8wAfPZi&#10;AHbxaJnH9Xc5X4V3p5dwjAlDbU9KSH/HCrDTYFgBY6i3kzQdStK+8yA1hKwIwjAS+0Hy8svfD8zN&#10;qrB8LlZW/1CNOOX+iWdfYSnJJkSAOOswDsxGoU7x20psVAGtibh8+h6aeVzMSmzpuoIGzExki4sD&#10;CCTMEQGspOKZTh69/PcAyNFLyJpiLKRRfHNkfMVDvhpxLs8NdjzdiG8cSUNvwypuPkWr4h3SwCpe&#10;UTLFGhlPpiYfjSMaVi7WYchTQK71zuwBgGY80Dsy94IpqIsF/OgqerkMKfUtbsRXV7dio8RFDmlj&#10;0qSjcBjFG/XVNy+V8AkKJiaMLEAWlNZBHncdP/MDgJDzO/4exNyvYiFwdnFj/50+xDqM1ywBeLPt&#10;Lf4+fC7EaH/40Yd8P2i6mXJpgIkbMo2My+wHhvcy28R7U/PNCUCYcMKOoR7SlUPY5EPzZG+XyP+3&#10;33wTXr9+FRfXnUNXpAlHYQbPPzyIl5dXPBhoAA3QjGBJIOgymY0tsVbxD5mx5CVgb61YfDKFlWlA&#10;JSWK7+Lh9ezZcyLyWIjwkHvz8hUPuOQNhCKZjEmAFufnSuhpEC5xzxQxeL+1lDRpIgpPFB7G8X1B&#10;QnF0smMpZXzW43ugvHIo7Ek2pVfKYF8QSXzig3t9nxkn9J6M1+AWRviQCo9A6d/gtLYcKaUaDz/9&#10;TwYli43IHCjdmKJQ7LPEr/S6xNqHfwaYAUm6Tp+y1WDWWDxIFvDsWzlhs6SEDZsLQMX9vR163QCY&#10;Yv9ctQohwSa43/GAur2/ladm3IwBurYPMBlu6aeFZwLFwh3B0IYbOVheAOm1ziaUH3U1rxAZbihy&#10;cSgAtNnZ3Ob7JEMqfl3eXMXnsqUUEwUBpCTYWDAdrOjR0XPa//HH7/NnUYSv4jpA6vf84TYWElcs&#10;pD/64H0xIy23ZoR90MQDOwO8O1HhDyzYV+xNJ3EtNfHzMSW1QoJUKSbo0NCoF6+Pewn2Isxw4YeB&#10;wx3Xk158aADjdYPEHOwrrPfeCVdnZ+/igT4nyw+bIxpJNHpkLcbK/MV773E6h+uJYm083iZ78Wpx&#10;kdmpYJECXAa36G1cwzWlUjMynNF0AYTBM4QDCo0C5OIA6q9j4QApM4DCh0XJ9QIDcniJomBq0cjE&#10;3xM4XYxrcbWhRij+NyQkYGK3t3M2UTWnOmUOD8E6AasOCV+Ur3pyiXs4XyrBfAkgA76a8VrBv3DM&#10;YB2ZfSupuuIEmkxfJ9aWhaTA042Brzn4gKeXB/Y6A4E1kppxbTpJ1sDkkCwAQU2yThAzekKvC9wL&#10;7EHNkGzhzQQGY6iywbLj6ztRpu0JZ7YcrRQCQ5+YDsqglrVcEd+Jxq4FS71Ikr+SiV0F2No2b5bH&#10;yECjZuzPkou1YokRGJIvDc6PnLJroCmlnJLB6XQ6+dWFdWprL3YBJ8x1kU25w7C04X3joAzLGs26&#10;ywm9Bvgw0aVdQaUBRpKLwmMrAaBi4+kz0UQ71JkBRnDHHpeJmZEDLSzRCm7AyjVuyKl54/1Wg4s2&#10;g09k6BV6zwz6MBsseSIqobkXm8esp94MahkQi6FHhwVf274wgJKAKgCOZWLliTU1tu9XMEk05LAP&#10;1cAheRAOYgpTHmZn7sGSrtI+cJLfyotSeJ+Lv0rF1GCAUtLt5Hcj3z0C5ZWCX3obQYcE+Jo5WJn5&#10;lLz0BhsgDfZXTPJgBTx0WTI+qmtLQ8XUI1uxSknAXQ78GGyEz/dID5yUgFpnT0Hs62TJ2eQ70VA7&#10;B0VQZtr1WWZdGGDsE5hdBss+O+6zvQe7iS2RAVhKRBzQwPq5cNrcKgOISVIs5p4keynMhdfRMr3S&#10;QGGSwrO58HA4fe7eUmcZlZcGg+tf27Ovj+fOyzffhruHu/D9Tz8Nx7EpH4oi25zc9mKT1+WYTCkM&#10;h7CP4ZxpnIwnwLKw/+Y6JVnBHEMO8aicgMrDPWPGRfaHbHnWNkrzZQO15D3BswQZ6m08Jya1QD5s&#10;Uhj84P1sQcoK65L4upenZ/ZzVRgEmrcpmmjsF6MRGwrcm8KyaJyvXCIje5fZs4DDHHhxt52/Xwx8&#10;SpJw7pht0qzky82gMaw3AIW0XxnxmW2XLfcceQur6eawsRNjkERfPqOFml8m8taUHa9ifYJBUH8p&#10;vzSABX0z5vm2wrCMjb4aLzTr+CwpXAgsU4AeVxcPtApB7QRpM9nkUGtMpzyHLi/OBUqaEQRAFB65&#10;zZsVU3QB9OF2vj49J+MP5yze9P7OFs+323itkVz75HCbA1N47U7hXdyNyaaDdxfUSnU1hL2NcTja&#10;AUjfSPW0NQG5jD1LSj9Oa2JptQhCLGBNcnZxF1483eWQF7XnZawBjg+3aGGzMa1IlAAAtqTPGuod&#10;nQ/HR9u0GAJL6Cxei+ODWIvQz61gGAdluFPJLE/j9x3uboTr6zmTfrEfbthzHP9DiugNkjCnNV9v&#10;gboY9jUIeowly839UuEdm1p7JJfEa3C/SknhApIA9j3EGphWUrGOBTCE5h5ySKi50Becn5+S/faH&#10;f/h/hefPjihXBsO19hkFL1sO+4bBXu3a64ZSyoohh6evA/NIxhiPMusezwTk2Hg9DM6xryDYAkQG&#10;9AcMLIufAcEJT06O4znbhd/5nd8Jf/6nfxI+++JTnvVYO3hunz1/pvAbMOzjM4sBAiSeAMyxdr/+&#10;+tvYFz2Vt3glnzn0XJ/GPefVq1dheT+nfBWMQAz94H2OUodDV+wRtfaUv/vbvw3f/8Hn4f0X71Px&#10;MaJveBPevnvH52HkvRbP2ctvXrPGxrosUM8A9MDQeyKLFqhuTp4eh9dv3hmAL3jf0RONJ+uhC4Mf&#10;ALKFBGT4vGc9XebEW6abjqpg2rd8wjEwxbmE/YQhfzV/FyTc9URM4nIoxXZL6fYpsTTRpe0VxGGA&#10;GZelh4W0UaEfX89njfVRDyILSgfZcWCPaNuFg+oGy3RVXwHcB9iHwVSDOjquhWWs9dEPod8DNiB1&#10;XUN1VGdiAoJlIPeH9Bhn0qje0BCqLxTggkBCyzSpqsAeiX8fBOZTRt/I671zqIX8TgUS43mAzzl9&#10;sG3fokGfzk/W6gxqA8mj4vVbMS19wSE8VU3eC6F65H4+jHJ9k+qAbtXnYVtnlR2VO02ne0crK1lF&#10;gdkIwkpKLeaZDEZhKQ9M4CFMJYbqKF7DjmSvKWs/3Ceml8NqKP49MY+wEmhoVSD2Y7AdGw675vz9&#10;CJtpEEYE8tZyxXTpoqFddiz7YUMi1l3TPxAURC2BPUDWUCZquQ4fm52LGmUJ0hLuG+za+tpnLs5r&#10;eDhiCNOEL1+fhwfUnnH/7tH7N2L0kw1Zjdivwe5NChSBuagTNACV319g4NCc9wT2VaiVqMZJIGw6&#10;//jsjgl8smaLb2haTzIA37uebdsmWyoVKShvWHt6gxxSff7+wU8YNBEX6GyWtMwh7O1CUz62Hl/p&#10;IrixCqNoc8It07biizCx0BN5INtIeERxgSaXiHSAX95M0z3o2C3/xAVBw43mGW9tQYP9+2xMjYNt&#10;tWj4YEpOOVASWViCcn1zw8WNGz4ifbROWA6pkIyVL8vMQoBcmdHx0xGlK1jclJdVCHa4I9MPTQcm&#10;ojdkWPXWTkMee88FJskKpiNLAluYCpHBg2TM+HpgY53fiK2FAJ/r+yY8xIPv6qYJe9sjHmqiNRf8&#10;eXxeeAGAJkv5g1OAwfhDci8YcWDscdNEnPi4yh45AGR6a9rrkdBeJBorcKD3onAy8lTU2P29XSYK&#10;z4gKi8LO9zBfOI2vC/sHB2SgnZ2ehq+++kp+LXEDuY8LE3Ht+Dq7OA1v3r4Nb9+c89pdXN/RN+Lq&#10;Nj7ccb08e3okCS+8YuJGN/LGTYZMr80FkgtcM3ooxM3k7dk1KeRY2ChasZYurm45VcT1IWU9PlS3&#10;d0uCfUmqhIcWIQ/BTC8wlpgiiFRCJs31ZApyQ4xrE0Vj6Wg8MI5SIhFlipg8NvJIo4lpq4ZPjCpN&#10;Jne2N/kMSH65Mhgr+TqMbOV1N2ZxljZhbHa4Nhj0QF6R/HpWTJtVShEZXhMZbKcgDDyoONxR/PVu&#10;ogAc4voAfOrsOWG6DpkM+B7IzotCkzYwZlMa0t09PDjEwKztmYE12Voixqk9pogLHUqVTZ8pc0a4&#10;x8NCtGhuIhNJ8ePfbc1mWr+Q89qzQua5NRskvEd4rZyfXcRC7SnvpwAjpCBf6ABJxr4u0nCtMRVS&#10;wEFFcHo0EWuYCaVuUOjtRn+1mgdo8OfAPYWEmZ91JBYIgyYqHYTy6CzskTix58GEjTpA7LmT3vB8&#10;YmJaPPI1wvej4Nb1WvG9XV1diBG6kIwA+zP2QQB+8mmoJaFCEEh8vvZ39+V7ZOAGzzheD+Au9tXz&#10;WOTh/QAMA6sX62wnXlsAKW0vNjT+/uLsjGA9C5ch8B6jYML6gd8njIMBXuI6MAinae0tJSavTIkH&#10;TqHweRL7tCMYPBUQEj8L/BELjU/dgPdqtNnwySwZe5Xk3gWLf4ImZqDhuSucylZbYk1QHIUwChLc&#10;v+mmAj7MNixoYjvO6ZqUDZCN5q/SAQuDJcNmZyXZTkp6TBJRsqKCDuHKU2emHNpcn8ztVgAFhmEK&#10;LCidQlaugYaiMMg7ZAZaEtlhr+vtm1Law6zvu/wZUHlo0BVyONXgNK6cNGqAg5YB8Bq0r1ZhVhdB&#10;nKrKfqacKBsIIYu1Wfl76swgKu0vWGYmoia+g72BONwa+hzCIRPuIqd7JaBSRUmREzRLh1IwBZ4S&#10;u5G9ckp5V5ZFTr2uPPFPbMKOa0meMgkkSpmlWc446PoEh4lUxTrFlSErZfLfSyEG9nPzOiyVWyI5&#10;aSqc1lzKR2zGIvvNFTb8SaEWKbGvT35kwVKkwRLwIeQEwNT0KGUupXMK2A1ep0kOu2b8Fd9JDX7s&#10;7ViZZRwyKFZmqTdtT+q1V6aAZA3FypTSG/rsAWNf9e+wH4M9mIbveOOVGWhIrFQxBPTcJzaiKpHe&#10;jclgcLfKjD9Nye0paS8Z7cVVJk8O3dqnzdp9Jz6bEVcWTtQzm7ZPzYn23vUgofKZo3NnnVhdEOga&#10;T/d+LbDvL/70j8If//F/43lyHBvfFy8+4B4Kexawu3lWgSkb97DDJ8dhb++AsrPhkdQ1MXeLZEVQ&#10;SlpdeIhB/8uR/p7MYiftpuTs0MsSpTOwh5RYAomlAEX4ToJpcXV5yTOS3orxmiEA4OTkhMOkgibo&#10;Dxz2JfYdriMYARub25nxnIBUBnRQAjby9SwdpCT1R2HAHnvLbDbLawZDdwBO41psBNZpZPl1a+lx&#10;8vJy4zbmMFR+tX1i5vv5LJyGmIYQSc3CADOeN22sMQ4ItCXboFcvX3GgtkGlwIrXEE33lLI57cnw&#10;xMU+ijMUDSjuE4ZX+7t7rOcuri7pgYb3MEWjitC8WN+ARYXfBxuclf2iABziDGaNxzMfMrObcHZ5&#10;SxbJPZl46p9gD7RYNVzad0mqioHo88MwKjuyQjCi2off3aXOH5wddVGYzKBBELzTtrfwGadku6Ev&#10;w5l8dX3PuhNBghvTsfsA1Yud/QDBBGzNUKGPOmVnBWVuV2BHxvd7fLBJvzy81vbmNF6PeTjc2+Rz&#10;hzoS9R4a2NoJtsE+aCOSI2IPGa/hPZKAm96g/pB5rHvxfV/cSql1t+x4XSt7TiF0A2Ef+L2zac1B&#10;zUa8twCi9w+PuA72d3fYN8Ir7S//8v+RLU/83/HJEXstAKyVA6J4dtmChc9gGTJruXQq9GAvyLHP&#10;LtQttEXxpg6GG8gGqK/GCMnb2qS645NPPwnbsdfAOnxyfES/ZHjE/bt/+2/Cf/yPvxd+9MMfhtNY&#10;j/3gB5/THw/r8tnz50zqxIAdPRPIIVijNzeX3Lvg7QcG1i9/+Ss+2+dnp+FZ/N1QWmBgiJqEsm+q&#10;ylYEmMhKa8UkA1Dw9ddfhx/++EccPgBIwLNQk5izItDe2FP9zevXXNcY1K4MEqTfhWcVvQ8Gu2Sz&#10;txq+dr5utT2C5Umqmk7e4pWk+vZk5t5rWxDsE7IKUc0xpre46jv4OOO6a1CiMwh7YgqZGznwLQVG&#10;pTqttCIhMdyTb7EFHQ7osndj4TrBZ2cgGamVD7YB697p8qXXz9LXWcMz7ZnYFwYDxMmKQ9iHQh9h&#10;mYWAvtIe063tXRK7e2XvedlbabiRhgkMNKp0bTjQaTsHQc54bRQ0Wco7tWkyJlE5gI2hDvF86DxY&#10;Tj62+DP0oa2tRJKfX/JP1kBwsH+hB6fup4ITYhV2KAZf6ffaW7VBW7ZGFkyyFFu5XtLewH0YYYGL&#10;OXs59DwYBNHHPkjlhr4FdwgEDIJjrbxY8UwtKOmtCRgWDtgEtlQap4B0//rqmhgO0nebuHfdXN/R&#10;ww9YBP38e9kB1WWV1S+8Fl3vYIuSe1TTtS69SJvntQVk18a95T4u39PQhl9enYZrZALQ2gwBJ7CW&#10;a5zf0LHOpFKpljUFSEaq2yvvobV9FyccgqFPQ78+8n0PHLYnPKTPQZ3JBqYokz1QsfbqG0L26U4W&#10;Rr2JPakughqyev/J7CdMGSslzQVDZGtWMtkLSHs9rghwMLQhmRhmo1gFYiBMQmEEegFK59ouJ/1s&#10;ThUJTcNANKSD2EiaFFds2GkIHDcZSNBwsaajqZhumxukOc/vGx4mG0wl1abAJFDLNQBMgFpLiVbT&#10;sUFtjKIiRYvSSzN7NHWcuNBXEYhiAgf15bXSRxGNroA/bLANQUMcYNubmypwOrNObKSNz4ECBil+&#10;OCCbdiDrCb5rSuotGEV+8mSX12Fhxh4TbuMXFn2SUNWWZylBryBFFe8dDB4AGWzcsYnGAx9spaJS&#10;4yVfg4F/P3IYBR6U3iapg82vx+ORWWAzT070WToaMmvTw8aEghAAGopGSAE7m0RuxrWRNgAEuBwc&#10;7ISj48NwcrQf/vk/+1H4+P3n4cV7z8LhwSHp63gQ6Rv45i29MABu0LR1PJZEt1nZE2/sVMmBbDYe&#10;DLEgwWOyEYsaTLgkVZ7Q5w3rBqEy9OPpNPmGhx+KXUgr8D9slNggsOiXjZoCfmbHU4EJR5mvgR5M&#10;h3F9ME1OqYI4L7DmkVaM9UdTzbj5osAC0IeiKrF2WkfSi32hZw8PdpJPcRJdKykHf457c3evVFh8&#10;xu2tKYFgHFW4zvBhpE9NH5j2i2eDJtOlDG7xPGFd4HsEKA1K0esCPS7xZ5DiDGQirhiQggll56ab&#10;1HcUtlNJwZEQ1HQydL29X/qAUZoUGZksdNXAYU/g5/QEZheJfwB74nvZ296SbK+QQTcmkmfwrjm7&#10;jAXtbvjss88s3RgxuY6hEfCGYEhMkX2s6lrgE55pULyPYhODgwCFBZiAuJ9J2gMPnqUp60kKRqo9&#10;PZi2MyCR2DJJ0s2GaLnMYQO4ZhuzzXDw5JANAab22OMSkMykrlZAG41kCzX5uAdoGjCdauLngUcl&#10;J20G+WSk7OdrtcjPZbDsD+8T7EccQrc3dxlQwGui6KOBOIyxcdjhIIr7AkB6/Cxo7Xhm8DsA0MuH&#10;UiFJZJbONlQQcKI71xqG5ANgKnwFYWmANEGHknCi3SkwAEUy6PeaDtaSxNDEW2dGS5b2OINDDLIY&#10;q7hbkIUtEBM3FNeWjC36ho3kj4q9aqQUam2p9mOxuTET9EZTMcXq2uBZ5ftcZIlkBlpKsQBTUmrh&#10;Z70dzISyz0lv0Kv0fzPhrl3xsxVMvl7xveCf2CdUXNVWNA6UYQusKAzAFN9J3kygXOeJqfhdRS7U&#10;GG41qqxAtGSz0+He2VQ5AUe1P3flUBcOwwbJLMXw7LOUmG1N25kpoLO6SL5FhaWiDn9IQRdoBnqD&#10;tgI3qyxFlSpETd06mGRwomuf5aRicupcyGm7g6QKSVI6ZNAoKDXPfnsJDMgS29ICwSIlsK7l2AQ1&#10;cuiBpNZoEkNVZlZXKlwTO24YBIwlwDGDt8PjsJQE/wWHzazBpcLgV8rW6Pskbe8eyVuL7ySwEDjL&#10;stfBrzFkYDIlK6d1mxJZk0w82KORQ9SqzNeevkpuZIYEaA7J8/GfeC4Oax8+ssztP6r712VAkkW/&#10;QZ9UMKrJKrkvF9VjOfqQpamJkTj4Z1LzzkEBBlluyCsDm3WdfCHrzAhULTH296ihS4Vt8hwUMFhm&#10;2VIqYpUErDOGlieue4ochlKsPRZLgH27vxbY96f/7Q/DH/zhH9Hj7cP3PwgHx8esT8BgoJfyUoqY&#10;rc2d2PjHM3oS6+WRmAqjqsrhOev9oLDqYA1Cp4aobds1KDb0awDVzQjZFkEMjtb+vRiQ9kzIXHDQ&#10;s5o/yP8nrh0axO/tUo2AvQF1D85LNF4ApuBJS4uH0Sj/DNO3x2Pa7MiipjPIZ+m/1zbOD+yHfEby&#10;fejsJdTlVGmev8PaCiA1JAw9t1oGg0qBR1UOV0jNjGr3wH2sfxy84/e1ad/mbpCvL1hKOzDw915L&#10;D7Z4jXgGgnUefwvqJFpReH9AjTt/uGctDNADYB3AKtq/gMHVS8qLwbsA0JoA0NXVJaW0HGrHa/3i&#10;xfvh7btT9gsAyGD3A2YlLE1enV/ws9/ePLB+Q4O4GWupKRnYKBhjjzMtY000DVvoU+Lnvb2P96np&#10;szcZ/NIA6l3dLOLrjc2gKp0WW4dXby+5zieViA7Xdw9SK+F5K2QDAELCMn7/9qaAQKzVy5sla7i7&#10;2PNMJxXTdVHzAajcsGcuAhkUFNbTSxC1JD0ttzboPy1CQ0c2X9crxGw73hsw/SghZlBUTRDz+m5h&#10;f8+Cw+UVB/BFONzbos9gtuAFsIPwDxAFYq24vbsfDmIfgSRRgGd//dd/zc85Y9jBBvfDzz7/QZhu&#10;jMP5+ZX9EIN9VrUfHe3vhh9//v3w4YsX4X/44vPwmz/6IvzGFz+Iz/azsBc/y8mTA+5FGKBzsO51&#10;hOfk6fOn8iKOzz+slmBf88XnnxMUexb7HOzNCO/5i//+F+E3fvxFuLi85Fr69tuXcW28CMdHT8KX&#10;P/uSfR7AusP9/fDLX/2SjOHbu5vw8ccfU7WDIQK9ePGcwd4lLpwnsQZ9/fJb9tKnp2/DZ9//NJyd&#10;nWoQUqYkeD1z6AVgh/TBBy9U9zXaK3Begj0E+6ZvvvqKVlJSaS1tCZEYQIXPb3hEX4fnz57zGaWd&#10;zijt2wLaKgYTKkQwhTmWDoAUIKhQFybojsU2Y+IxgD4ytcYc2s82Z2Rc4Xkre0lskdBLlm05clhT&#10;Gm5qD8H3JMAmncVlrh2D2W6NB1qqbzgcTinYZDGvlBreNtnOJQ0ye0rMFwIWh5TEPBCHmI5HechV&#10;uj+FP2raPzaplLMtCXuuZQ4NXSzVT4kdqjqFjGjUlH3vPjxI1bLSoIR+sV2XcYI0CE1nON9HkEcf&#10;lQJ9Oo/XzH/sBYnt2nnYo+TdPstByRKH1ZhZ5L1DsrQXC5/h7y8KqwE0+KHa0AMZBrgQhF4HzZGc&#10;VK8DxFIdUlKCO+Y1BRBYOG2+9PVpE5kAIDwsxTyIxuAK/U3n/8agQ2CrBkx4P7DBgtUA2OijorK/&#10;vmrX1iAqZftlyIoZrSGDpwiFDa2UPqg14x53HZrws9uzcD00YY79sC+okGONQ+JOwb1dKtGBarUQ&#10;UmiY9mrBqEpxxj3FgAxncrJPSwqq0oSAFKyXaojSKgcCpR7A03eUtW6VfdhZxw/92mYnyNKu+t6z&#10;7Z9gOlUlX5kBzLkRJ2V8SI1Qkz0znjIxhybDpt2zsG6Tj9SUCw3ae9CgMSnrUGAsxe4bVZq20pCc&#10;YFaZU/yKUrIiNK286GjyF41TBgceQDtbMxYBKJx6S2oQaAHQEbTz0IuFNZiiiX8PnhbUI/npDTZY&#10;TzIogigLFU0wwV+tFEgAmik+51080HFwYVq1iWZ+7yBuxPBrCWRNYdFU1ZhRyqg7353dhPlCMfKX&#10;dwb6ACrFTWF3ayK5BrzTFkp5IphhSSYeWCDYaQPCQ8DF2QvAAdCylsxIqkAp6WhKJtBg82eZ5y64&#10;CUwmmgoMZim08fOBCksq8WhC/fyMceN9uDy/5M/hgcJmj8MF4Bmmp/hizHcsYPbiNUcS6/P33gtP&#10;Dg/oY7i7L1CqWyrSHYfK61cvw89//qvw1Vevw+XVNQ97MCfPzq/D/F4Sb3irAVhAUEJrCQeuC4qo&#10;zkyclt5gTfZtwJqcxuIaTCcYJqPKwlSTcnGmIbZKchpVBMQAXuzvHsq3MP47gYuVzDHxuZLEq+lk&#10;ZAlGGmXN9DxTcErFJFlIbeWD9+b0Nn4esN86Abt9yBP70t5aZPpVI94XXEcwlHDQiU2mhh/FEz1V&#10;wOabqJDD6+O1d+O1Gex5+Ob0ItzPF3ZXGgj8kOpOSeaCjAP8OYBhrBO8RlVNCGzjOuKgeRc3SSQI&#10;UcZXyZwVhrebWzP5I6wWimePaxoF46iSdHMEliF9pkr6sTDR2OEZ2NwwoWVEOKev20yIxoQLwN8K&#10;3oqXF+H03Rk3wGdPn4cf//hH/Dsw4c7O3vJ3kZnnPifJ/gA0caJVK5gGxR2CaHgowSeiAeA2J2uB&#10;8jl8nli4wbiUqZB1lfcJ2ggE+VAw+QoHA2T311dMtsWzfs+AmAc+P4tmkfeOlBwlyrUAPlzPkoEg&#10;Z+EtJPF4D3iG4n/jcAKTlV4epQAuMuZWyT+q+ieNYGA4DSdJtkcQkKJ0bXxmSrHn83hdt8mGxYQM&#10;5sxoMrZto4B0OuwVmPDivkOCnNJj6b2Fw882CADuwCAEmH/PhqeSr4uZ2miM4KGZUtMB0G8wFa8k&#10;gMD3EJ8j/GzpZFz5gBaUqGi6pETAaqQGdCDQVXNvlTeOpAutGyn6luDgKwC2T/hMIkCn7WkM5PCF&#10;EV+rY1BAbWmeE0tDmcNH1vSkQcbDTnaWFCSBTW0GcDLowUlrIKjWNALMsOZx3ZlwasBL66LP1PrB&#10;TJTS7HZN5WQ8PvTrBj6BIsEsud5SPYaoOJBk7TdYWnZRWZ6bvL+qbFpf5oTcKssbKcWlHYCZeWYV&#10;ClAeLBnseU9x7qRCojSoOHhSTMZq46Rpe4gKYLFHzDCsU2BxZjmtEP+eA0uGLifHJt+0kNiBHra1&#10;lBep8GSKZ7l2AksDtSKFqrgiHoa1tC15COEyd5ZCJ8DHY/vvAH8JpAqW3stSsMhBKsWQ0s8Kgx4C&#10;Kcv0HcWjFOLCzEI3DI/JecHgXJL65iTezOyrMvCT6gINDkuBGJb6pmCWtR+ghgD0+rEst0qy7uxn&#10;mAr+1k2LCvoQ0vWSBUBRSO7EAJhgLyEGJMgHF8/XY/C0zHLs1sCLPnNK/i3MSkAh3uewDKcxonZ0&#10;M4/U71WrhFw98/J5FEhZ+Fmt5V1o9ljrYR1qlcyAdaovUzLryv6tw1oS3nUeHMiVf7Lx63n2/d9/&#10;9H/QcH9v/0ls9t8Tuz4+E0zOoyxH/pY1WCtxf59t7nL/FKOoWN/zIawbs0fNaEjs415gXgqCU/pm&#10;Z2lZnwFxei2hgTDghRrngQOqnsAj2H2sCWrZNSAJlPs/hiT2BcVAE+x0sKVgJ0Gg2QNmNX4lB7NK&#10;n+/MLu65DgGMNRzECcRjqnxhRQ1YDEixHTvUzYFh9GGsa4cfNNnqgENZDOzgrxvrQFwvKggIdEgO&#10;lRj09Gu01xXkgrh2Iw+w1CiPHIq3tJx/IHuKHkUM+WucsDshy4/rC8NbDC/rymzokgEHF2enDBFD&#10;eiosbjCIJEM/dKx9W1sLASwBIHpxOyeYtrSsGtcfnms9Td4fwuGTg/BerI3vr+94L3fi9d/fmoaj&#10;/e1YL1WxRijC1qQM2xOxFe9uEE43MI0XVjG8ThNJICEJhgR3e2cmZZEZKNc3D1zr+B54Sh/s7XBN&#10;Xd+tmJwr9YM8+w53p1ScrMyiff70gCokgDa39w9xPanP29uccDAme6eOey2UXqiLAESSaUMvdVsG&#10;0Ld6CCeHuwy1u4w9E2o5/NnT422CgR2TXwVQSUI7KBAm/gE+29gACZJ/Z/ELr48AwC5+7/e+/xlr&#10;H9SvAMT2D3Z5/QEsoB85gnIj3uP3P3rBOhHrHvve9z7+MPzg00/D//yvfjf8Zqw5P//44zCL7/39&#10;o6OwF+tejNSPY//y/OmT8MVnAgLhoXd+ehZuMDyNdezBwUHsVy5i37fHIED0PvJ03gsffvAivD17&#10;xz7oV7/6ZfiX//J/Cq9efcueFGST2pJc1Eqo7zv3J7/65uvwwYcfso7EoABrHYNWkDRgIQPmKIa+&#10;ZIrG2hmDdPRjL148Dy9fvgyf/+D7PJ9vIbsOUiGltYxrCpUMAoaKoWJ9enNxHn72jz8PN3Ft4r4o&#10;MEAMKnqe2k4iDY0I7MQ1BtXcYby2+Nzcb6mK0rkgpYiCENHj1PZcJpsW6hiSD6YMsRwR7FO67sS+&#10;/iQYxecBBwf6UNlv9drDa4e4eTgwps9wkYFJyq/LOg95i1BkICQlt6KOoO8697bGA6SSEtuGEuqV&#10;lAK21GD9AAl4sbZZqhKhYVTxd6BWxp9vbczcj3q4sqUeO4UQya9Ug4J0RtGvMtbPiTDDZFUMaKyE&#10;Ym022N/PZzQwCbGWa8rTMznAwWtrxaJVfbYIoR91whaaxjYwtUJMDOAJOFsI+DPb+sHe78HXoDYD&#10;m/txkGQ79Qf83lLqlKaxfUvhQAjshfbG7g0+Sp00F0utSCGZvbz+FzpTlzxfVA/xnCUprDYQKWXc&#10;mP6z6OEnPEMEahW8H6lOe3pwHHat7OuL4Pq5kpydqqJalnNJBZED3jSUbgdZA0F6C2/VRXx2/+Ly&#10;2/C27MIcA6iqzpYaBPisdME1XbWdFVG6huizksVZsjQBjgDQv7OFViCpYWMdihZyaqtJAevau0/D&#10;Ww5gGgepSGK9ZPaE0qMVwBoyYYA18YvD2U/SJBsvsL8zIaCHBxJ/guYWkk6w9eDBVyRj5iElwBSk&#10;VqdGAR96MpqyGa4tZcEGhFhq0lGhhW9VgCZZXWKTdTzwbvgaZEBZgrNisu0DpwhM142NIAx1cfMf&#10;mII2kPp9P19miW7nZgsHFJhTWGRgYU3GI6dHisGzatocRY+pEH4WAAcm5DjMrm/gR6Gksc2pN6la&#10;ySmkhBZqNuGJgen05fU8LGKjffsAM17Jy3Y2J6KOty7UKLs0lbZQo49CAew3Fk5EnmGC/KCABpjq&#10;LwDA3Vgy2HKjppz19p73rnOjoxQW+Vw94ACfL3gNlpSfCFBAccAgAMajy1ePvmJtn6VVJWUAq/D6&#10;9WuxcUYV39NXX38VD5BzTqJQFL1Dytib15x2IvH3V7/4JhaeZ5SlsljFve1UtGAK2HZ91vTDpBXA&#10;xsjIOt4ngC7JwVpNBIKYjUyrKzQBog+BE26OYjGFDQBg05anKr0LPm1YJQ8GvC7WHgo+FAPvvXiP&#10;DCwWoyN9oQCkZMQMAWy2y1ZF3jwWJGDywQcvWCqGtYLPsTUbxwNA0tLgNMbAIksb/mD2J9hhKYEZ&#10;TDUcMo3XApOHNiaUmWxuK6UIoOLbtwLohkQzr9cSvhAkY8ckA9cI1xVyotKMMADK1zd3BP/A5rqL&#10;60HJWiMzFeWDwqCESW2PpMBiDUUYvBjAvgKIj+ckMSMJtHi6B6AYhsI78ZoCOISvDejJ9INa6TBB&#10;Gt10MgsffvRRODl6yml+yQPjngcemSo+cLF+U2IuNkT6uZCZ2XKPwdQd3hdIFARIhynrmDLBwEMW&#10;E3UAhyktEOy/dDiByYZqE/sSUp1Cp4klDm3sI4kBrEmXBgXwk+hDkv0V/N1gjo7tJznhmpFHy4wy&#10;Wnkv1A4/4DQQ8t9hsOxABzKaR6wx/A/vESxYAoGhNODa5CaeIRFIHL+7JVAttoySXCEdwOc/efY8&#10;vPr2pQ4UsicaFsJMfEbhMVUKupISJywoYSaOSTVeB4cS3mdDA3YV0ihgULDh+oM5wXtGOfPY4RUF&#10;fw4TXYJVjQqewWDJkg1fkQu9zFSjxKtXCnIrQHBEdpolCPWE9xmyMMl4KzL7BjOD6vE4e96VBu8E&#10;jI1o2pGKIGF6YofV9nItnfY5PJpyYlI8eLKXPDXpGdI2GrBYAga5CZ1dDSL1BoKHzDAsM0urN5ut&#10;NGCXmHdrCbDS6tN0lmn2nZOGk0y3FJOeoEI1ygVhUjo+9nJKAJPkGGtvs3QGs+CwHx4ntwRPGnnf&#10;mjUogGHNmEo+uImd1hs8YiHR9wbkBETw7DBTLTHWBv+ewp9JoMf6jOH03KEchY20Uypx8UjCS5ZU&#10;kuAUhYGlIoO8YgyWTmgeHoV9JBPrkKcIBO+SWyGbiOA04/Ur2tHVrMwu36PEPBz8+yRHrjMw8Th6&#10;WeFPg42qU7ptK1aTi28BlJ0L7JDZetx/ms6A13qym4MxzMDDmqgsF+3N7OuTfN0WFKlxGnrLWbLe&#10;fMgG3cnnjhJbmKIbOGZd0XV+z2tvxsF7oeo/vXetjY5gQmIGUJY01vmepJid11NKcUTdVbk5KnLI&#10;i4Dkqq5tPG5ZerIlaRPz016/2TA/MT2chlwWVoGoIIfscrr564F9//UP/jPrraex+UfCPIaCOAtw&#10;joxhTG8mAzSam7t7HPjis7JZs1F5SMzOYR3konXpfSMniwezwy2n69v8TAPgZDpiK/CvsjcQfg6+&#10;TGggwZqHv3KwPQ7CRI6fnWQrCHjagd2GfXca6yucNQxEYjLgSDJqy5vY5IxqrzXVXu1qlRvWZBQ+&#10;ruqc6jwE+RIjtE2NzeD03zoPXPg5qLiZ5MZ8NNEZ2hp8SOnME7NBkjxMgU4DfQnFmNWzzCE5PO58&#10;3jLFEX1I3KcxXMYZjwZ9xSGuwqRQZ+D86i09Zs02SC6Wkpwh1+RzE/8TQSd3dzf01D2Ntdhn3/+M&#10;nxVDatQ8kBKjFl6tzHhESEY8tw72txkksxHrgy141nYLWxxgT8Sgv6Ml0PsnO05zD6wfNmOvAIDy&#10;Pn7t7wpQ6WgZMqIcGPsswXL47T40rBsfFi3XN1JSUaufnd3TWx1EADaksMOI13oeXw/svveeH8bP&#10;3off+u1/EU5jzY4eZ7HowsOqj02y7isIDseH2+Ht2Tw8Pd5l/X8V68ytjXF4L9YaGNgv6Cno+Hf7&#10;R13cPLCmuo3v6Wh/K5xf3dIvF0xB9EVkVsJHnT6CPfs2AH1iC5Xhdt6Q1LER1/CP/vk/C//jb/8u&#10;LW/gj/fRB99jjQYSwv2tkk3xzGDQit4SoCsUSEiQf3p0HP717/5uONjdZsrtEGvRCv0A1l1cj5fn&#10;78InH38sWXy8drCgWcUa/yHWlB9++H74OH69fvuGAz7Ut41Zfhu0MZHy7Zdf/iJ8/sPPGQj32aef&#10;hL/8y7/i/f3xb/wGwQqEFKouD+HLL38ePvnk47C9tcOeCfXXyckxwxixF0CKjHrsAX71YWBvAvsV&#10;yHnxzCH1FMx5SN5/9rOfhU+//30Cbudn1wyGSLMwkB+wd8B7+tnTp/EZuAx/9Vd/xf4FnvMMe4MU&#10;HsMkDA1D5ee18jOigB2AqXR7394K1/F9QN2Fvlv1sr5oGWh2cG/VxMyel+OpkqFHHuTAmw915MRY&#10;gWrCEUk+lXsa+sDid6PWCRpIQUpfpPR3WvO0/L34md4+fR6ziWRRJh9jJwKXiTGmc77rZZ9U2rpF&#10;liPjfG6DKcv+g96nU+7H0/E6MCGpJPB9UuEl1YWGdH2jICMQCgC+rG1bDdCZOajZVmnrGSW09mYh&#10;9mb/o85nDoFrSKx37P3YJwDAwqqKzLpRbZunhr0aQyrpOa9BC95HsmUgIOZwsWBWfme1E+vURyAi&#10;pcYjSXPZi9RKKyZpggSi3sod4RroNQCEzxk6qFqYEl0MqgAOBrPdS10DXDP0n3iubm0Nhu+nLQdq&#10;zKFVX4U1gxq4eDQAJqtwxfcBdRC/v1FgUtkWHIBhOHYdr1nR9cykkEXPUnVuqrVCkVnsgye9XDu0&#10;B4pnY3zdd81d+NnwEC6G+Jlty1ElaS3tEXRtEbKD85fp0/R1Lrh3VR6g8nNhEAolVL1WYEh1M3Ig&#10;19pnrzXQWnpw3VuZ2ZlhrwGx/KVJgDMDvjfJoLK8HXsJ3kv18dPtn2CBsHaJm/DGdKSNAJHgsSmn&#10;nDAeavgQZM0lWUkZ6OHGRrfXJEATPuv+wYKyxIx+LSm2Gw0TmzvFISNVKXleEKBpO8kNFisWUADc&#10;7mngD/+khmwZyhC7FK2epKpacETV4x4wx4Qkvg4OJIJ5DNhQghLpphPFX6NAQBEOZBR+fkhdxYYJ&#10;6jOa6KurOzK0cFh9/P4LS0n04OL7xYhqCfbhhl7DrHbe8HsQLT8mDV8bakvwR+lWmnxMuPnvHR6G&#10;nVgwItEJjDl8RgCsJ0+fxyb+GanskIvs76Po3As7B/tMfoO0DAUd5MJAuAEW4KFZ0lh0lYNL4M0g&#10;xsbADQGA53QkHT+MX+tqzOJvhpAU+7CcIdodkm76kF1zCvU0Hh58mOPB8+r1aSwUrsLFxTULABSE&#10;N9f38WEbs3BIRuSk+I48tQBbFOBFr2QyvD4e8FKGRizcVKxL6w9QaW7vMzyYKHRoBNrLz5EJz0gB&#10;cgMLb8CaqbEl7zdYXtPxjEwibNhgAqIgxWFR2ByUU5JWzAaAgugzll1DhP7s8oKbybIVQ1NMqxEb&#10;MVzP2VjGmVhXYCx2NjJfGTTF669Ic9Ymlx5sUdmnbLRxzzC1oI9iLCrIKC2UDobp4jUDRCxzcoow&#10;6j34tQDMU3EuhqIku0uu/avYAGBai99/f78g+IrrDzYWpMGYPioJWxMksAbxGU8v7iWRZyqUvOvu&#10;lyv+fTBFGNvdDBLueL3B4EMBD+Yu2E+QD+HZXXDDr+P7v+M6Bb0dniX43GliBKASn2PVKKQH9/fq&#10;6ob3BSA37sd4Ksk6vHIqesZs8R4vzWDs6J1g1ucY/jtiwMpwGX6g8bq46SGDEBLd+H64juAdc3dP&#10;kGkjPl94fbEmp2QDYC8Bmxm/q6ds956F//nlOUNqAODhM0GWTDmwfaWahyX3CTzvLEOwF/RNTl/q&#10;PFEkgGgDLbCECeyZVQMPTBr41mPtTyhAHFyRGjM8W0jfPdiXNA3BLJB93Md1cxWvLe5F9iAzewMA&#10;qsdF4fLigj93i8kzJNRgbzQCQxhB36xoL7D2YKkyw49yaYf6EExvO0vRZGa+stcUvZZwHSm36Xn/&#10;aL5vo3GAJSt6xGxpMFCg+SwZ6oHnaBrPB+7VABQB2o1rP0tFTjkjYEcJSopZSErE5Gxa5ilZUlIW&#10;9trj9S5qSX9K3bNgzxEWW56cTmhI3jhtbeKkv+LR9RUrJnm9weA/OCABCb8CVRJjrXDQgUGZTmCE&#10;ihCl9VKyXKZprXzIEr8syes0vR1lBiFeg5ILJiErxAcFEcGXTv4xYKU3MMRPxvNmVCRfLXzm0r67&#10;g6K6vgNIMpjKJs+JQKnpsCV7vvbJ34VgwjBk1maSryS6XvKeY7hN2xhIKrNcNMlEe8u6KV/CuVZU&#10;WW3Ka4AnDcFAuC9mz/GamxWVmG6paUjQ3GOmYvqe1vJk/Vy/ZuAaMEzSIEmOuyzXVQ2qM/cxk1Dg&#10;71qqTIZmpT8rUnALG5Ja3jhOgS6qlLxb24vRDFQ/Z6UDMwabpctKove1MyiI6TaHjE6oTN+TEnhL&#10;KzoMnkrSkmTkrZHPPicDs5GyJ1AKnmAgjn0XU+ofGz1P1FOiuTyyJHXB+iLQUighOCUgky2Z2LP2&#10;rEly1sHAn0DsmqwINptmuCfZSut4Tyk8hixRxnuY/prMvj/+P/8Lfw8kfBO/z4Y2EQuzTTQ8qCez&#10;WFMckoUvw/Qkva+zgjh7SBZFlsOmoKC1xNjS/KbJoH7DZ7Z37Sj/2caBKvApQv10fXcdn+mHcHt5&#10;yfMD9SVqnI3dHSbdj91gz+j7rCE4zdOLyiyMzhIqD0wyoK0aCwOxzmqSzkb2CfjDwIYBDbE+x/Dq&#10;3bt34fj4mKDLimb+48x6TsxFsMnRpBIcoJXJ2ECBnovEqA0GIAg69gp7Sn6CWJe4DqgzEpO8a+Xj&#10;hxoS5+RhrI+34vnX0otNthcE26rC9WZPOwwGrlRiKpUEQ2Otsr0b7+cRAbMFepxK+x6aRXiLo3a5&#10;ub7loO3Vq7fhLP575aAa1DKbsQ65jt+3gC9arG9x5tbjIhzsbXJPHo1iXQJp6+Yk7G5tEMjDtcDS&#10;uZsjqEqBJLBPWjnQhgb9rdjPGDbOY02HPuX2FjLg+Lv2t3j9fvard7xX9aMhAVNuC0lnERKC+mkn&#10;ro93b6WqwOsqcGRQoi88u7en4eJmHrY3EGAy456LOvL46CC8jrV/49eobW7fxHuExpb+33MY7Vf0&#10;KNzCz8fPd/fQ2DgeFk36mRHtNvQEbFLxEmvIeE2wjSzobz0PX379kuc3mv27u1uGC6J3Qp0CcAHL&#10;A4NB+tPGvRhMvfdPnoYvPvssNAiaK4ewA/UK5NzxckCuvLU5DTsIVGE9FHvNeA1vY58HSTckyGBE&#10;bjIAZYP7JuqknVjbJtuj9957L3wT3wctfeIehLUGz0wAde/HHhGsTvws5P74O7BOP/nkI5Ik0Es/&#10;xNpub3+PgB+ZcthLGOjRyIO0VXJxvF22qEnDwIVZbVX46U9/Hk6On7E2Z7hXXPub8XORPVUKTP3F&#10;z38R38/7YbK1G96+uZB6j6y3lqFOZAQWltaTcdQSA6DnJoeqNc9sgHcAwAcHYCZ2fPJfbQaxx8Bw&#10;Q71e0Gppyr0ZLzoQ9JmKlV6U9g8uzWKWRQFIH1yjZb1OHrXPc05l93rDjyb7gMqeroXtHeQTXJPp&#10;ylrKIEmRfH8x+GxWOchC1g8T1hBILB+SdDcBeZXCRGpnBNBGBGqxyYT7QGG/78ZMv8SKZohp24bk&#10;zvrYm5fXhRLiPosVaGXlMMfKahMxvGWVkILMACIX9k6VYlHgJM9Pn5OScLfZ7oWAcygcUlVmpnlZ&#10;Vxl4w55AD0zvwzgjoLLMdT8G94MsPcjc40BGzOfkIYfegO9lEBuz6dZWECmcLdnmyMO6oVwdvT4C&#10;OtDDLmgtNKavOdYk8hkA2hWhyN7gwSquCftJWXop5XcW7m/vQne/DIvb+7AVz2YEqYCdtzuaiFQT&#10;JGtPKrzOvpR4CBCi0hXBQ+MyLOP3zWdl+LuHi3A1Hqhw4z41ruyRrLoXZz6Avp2dTaaN7+3A+mnM&#10;ewrcrG1k4aN2T+ofkAfkeVk5oDTZ18jbmj7643EevCcZe2mAmL2MfZE1+NKzm54bYHeFU7IT4Fx9&#10;cLz5ExwooE9LCjeQcTVjmoySUWWML0kYABUaFfMmF5xw4SBEEy+56pTyODxQir/uyMRAoSH5nZoM&#10;NiKdNji8oZQ6g595d3rGxYhGExsf0Nj0gUYG9kaeoHLy1+shbxpNyMAOw0OBm7u7sxEPnxV9I9jA&#10;tF0OL8DFXuv55aeGAgaHGA4XHOxkOQG4cWBC8jkCmkzmWfze+4elU2dWBP3whWJ8XJWWPnY+sEum&#10;ymKjR6oOkF4AE5ex2X755m14+fp1eBULpq9fvQ4//cVX4at4oPziF78I37x8HV7Hr29fvgzffPtt&#10;+Obrb+Jm/9Pw8ttXnCLiAZl64XMaDiZafEDu4mGJQwgPEwp7AmiQf8TicM5EHxVN8DW7vLyWZARy&#10;7XiInTx9ymb+zdvXknPjYYDEcDojRRwyXEhZe7MyAXyiKIB8EYh8Y+YaCxv4DcbCBAALCnn5gXVm&#10;URUCXvzQzRdLUVULLXxMegCWjUz1BiNxQe8EPSwEnuJ7Ojw65ME/25BBM0JMAJriWs9orrstqru9&#10;xMSCEPMKRRuuIb6wySBRGRR5JewMLIwJMHZCyzlpQKHS9jkRJ/mrp2kBkoDSZoyDckypNOj2I3tf&#10;aGKLZwo+MJD5QpaDSQnWxPnFZU4snE2VmAyAASDuVSzCkOgWfLCRStyDITpnQYb1iL8HYIYQExQU&#10;eJ7hJ4fnFbT0FKmONU4W1lLsTzS6MHLGhov7h4mgCv9GXiuU7AKc3Ob7hlE02oNtTv6mvJ6YTAM4&#10;Ek3cPk2Y0s2mPohWnIbP5wJuG0+26UFTjW1QLk8xGrXCwzNu3Hg9NBVDUNODxOjOCco3cT3ez+X7&#10;AhBRAT2dfNec1Li9vcsBBNjBMoX1dM2bIdNrPbnd29lzE9GSzQdANFHFcagBJL+Jxdz56Ts+T51Z&#10;OwBrl5QR1U6dfjBo0VuGGQhUBktqh37IqYuUp7YqqPC69zQH1zq/jc9oZakGCwJIY2luPGFzhecS&#10;KV2rlSjxMIiebMyyhHJKdt59TlAEeE8mJ9OJH+wjoqZM8vX1lJR0+VyMeg/uBzVtyhllcT63h2tw&#10;YijuN03Ga3lLMnV9PDEoIJAHQB4ADk6NM/tky/KykpP1zbjfVC46ko8IpXvF2uOvyOT3weyvIft1&#10;lanJLh67siXPt3XyJYsrMoot/7A3CQBJXGMAqJTKoFC0LQLeRwYR7RHYuYBdS4TXflSPp9DBzU+W&#10;XQZdN4ZbuBhOPq6VGTRJGjmk9LR4RmOwlrxPsavRA4w+pp1TccVUbZIHSDarLrK3C9e6vTexR6fU&#10;1OQfUluGmeSoLJyTh1sR8nt0JWlZcM0CE19JOdAbHKOj1JCk3rrug4sdpfEmGbAYiG3XZDZU3w9Z&#10;RipmnNiLqVni5/R97/o14Bb8mfN9st9JYsp19ojJvj/J15RM0P67noyJdViUj2SzmiUCXBNGYUAz&#10;2GTf4Ry1kx8He9cwBXkIGfTpHy8oh10k2Xcw+McUVV8f1ll9n82aU6ot5TxJMuxE0RQYQhk35PZm&#10;9glcLizZbc1yMljlZyUNM4ZHABqZnT7LOa2mdch0zfZwk9N3rWu13qzHlGisn0+gY7Asunea5ZB8&#10;BpP3m0H16lG68+PGCGnASa6MGoLeTZ3ZiPEzzrYOfi2w7/f/y/8e/vFn/0ALBQQ8KS9DHtCQeiZA&#10;czrdJhN5cFLt2M9IZt9ncDjo2XrkL5pqBeWHaBiT05YTqzZ5RFqGjbMH95qD9Fryvrura/lPrR7C&#10;RjwnD4+PwzaAriB5LPZpgqIYFlVKFyXDoVFyaWL2gVHTJ2arQT36LjksK3itLZgmOeFwWM1lRZYu&#10;PhsAE9SHGEQ1Bt4670O4jxtTWf2M3NxT+lUrJCoF38lLq8uDAEn7RjnpPEmdGYQyKrnXAZCY0Gt3&#10;Fm6cVglf3MINGYAa1IVPYp3Ipjx+1sQIVHhAYB8C/72DgyfsJZp+xfUDQP/64oK9ARpL1FMYCj07&#10;eRYW8bUwapgvOzLGtqcjenPvbozCB08PxfYr1Lvsbs/C0+P9MJugmEYwhNYGFDjdkJ7z3tK9kh50&#10;reXP2JMBOoCtde5BPOrm/b0tgjzoPd6e34WdmYAw1KpoShNbhD7R8X09PTngc7fg0DyEr789pxf6&#10;iDYeAhQfB7Z8+OKIQ/e3p5cZ8CusWtnbmXFAfHEjE30QK3oHA6GjQnLrDgCoWG9hDV3eLtlLcW+N&#10;v2NvbzNe6z0+640HmkjXvVsoeG87PnuHx0/DbHuf4YIYiKOO+fJnv+S6Ql1NKSWa2vj6R4cH4WBr&#10;J4ACAoUYatOTeL+ZVI2wMrCnwFiLn/vm/ILBj6NyHKreXqzxfVxdnIft2Kss5ndcj4dHR+Eg1s1Q&#10;kEAFgWcAgNbz58/CxdW59pp42947eR4Wd/fx+5/w78EEhRff17GHOz4+FJuMqbYT9hlHR8dUqrFe&#10;o9JN7NMQ5IkGVhlqtKMnB6zPGqo+OvU/iwX7IfTJ3/vkI+4FrOl9TsPX8Fexb3zz6l18vurw9MWH&#10;/L2XFzd538SeiHUPNRnWJoPGwjpAB/UY9g74McMSAB7S8j9UPTDxPkdyT7ygGPpjsE7PbvZHqtMG&#10;g2FkJVPSP7IaQq+ffN3YU6WzZRBYmYJDBnu9kU2YznWAm7NNWSpUYhriM2IdbDgQJMlTuY8lv90Q&#10;Mlg1NruZNTaUa/Ea42dTyAXWmhKHpR6hzNq2Qg0ZW5WBPgX+cbht8Ka1RQWHoqixGc4xyiovWQtJ&#10;oZeCxeRJWNmeQwPT0Id1DVlqL2xTLQ77GyeYN+3K3sOSjrNv8nM8dUBHVQkExP15WCgMjxZrM/dY&#10;yEPoBg+DAodYDYM9qjxUxpvBwAvXAHtun/z7PKBOIRF9p4RgXJMU5lGZPYq9uLX/rM53MfRwZnQc&#10;8ghUrHJKrmSpOPsS8ItNHf0lPC+l1tC5P4qviTMQ9f4k1gm74xmTye/6Np+3qIt5Lnmv7dOpFz/n&#10;slavgMTm+/jy37b34d0Qn724l25jTfFMFLOTfqa2wCNOVuq8Va8nZQOedeyJm1vbXJuo/cb2ii9d&#10;0yQ1jIaFtu8xjoN+CL+z94A0WdQoTEiD95RjQMsH/Jnxq8LPDWt5YHufPNv8yRI+dTDJjG9+d3uD&#10;b1aJUwUBADwIjEJ3EMTEnlLYoCHPBV0dHlGBjeKExQBuDjzA0CB09KAr2UhTc29qIpJk8eZTvPZV&#10;bN7x72jW5/aSwM25heGsjX1xw5pV45/TZA6LAGAeb+RSD8AtZKb3OMQ02QIziNLKZcP/vr5FqtXM&#10;zbuoyzCnHduHoLfXHhHyuLAO97e5yVxd37KIpU6dVFLHOJutAXBwxQYukD5fMkZ+TGo62CEVzVIf&#10;GAbyq1fX4exyznhvsqkmNRskMAWR3qViWIgwAKmL+DPnF9eUl9zG9/Hy9VsCfkjLheHr6em5p/Ay&#10;kocXAuU5hTab2szL66tL3ld4Ag70qNskDR6AxuXVBZk+aM5HdW3p3pxgIpB+TCmx+VNmGDf5t+dz&#10;mhWTBlykSHPE0m/xoSAav1JQC0BYfC9ovnUqAgGc3ss3CswsvN9FuqaUYbeaoI9Gbs7VSCL5WGzS&#10;EYE5bFzwMNO0v5ZXhA+XNKXBtW0Y6HDPQwiHJGSuFxeXBKdWnHRVfMAwPYEscDyFB8iOUnSCkstC&#10;8CaWgOICjLkJnw1KVWZTbmhYV/SviL8Dv2/Eg3DGZu02Ngzw4huNFOSBiTel5/B2s4cPWJyKCMc+&#10;pOfqBuAcQRnJM1CcoZjCdQKonZJO8TtRDMEkGlITyFuxFnF4o/jFwcaUWTL/HuibQtlZM9CTAtdB&#10;UmmZRONZ2dve5PQLRfKMnnsbou3To2OSFDuU5uLebsfDn4Ewo0leeyxuYcqKooX7hDwPwa6CnyRA&#10;RoCGVU7Y0hrc2dnRBukwAgCjACq1Kbb2vVyycQFDcmrfEBy2WKtgSX4VnxE2aJAFx72EVgBgt15e&#10;ZA8wFGPwZQG4g9Q3SuDj+wVLASAd1hv3p7mkTdr/CoJ89AkCUw1egHEvY0DFw4OSv4Y+MxQBfiCB&#10;GBJV7HE4tFrL1rG3oYgJZOTeiX1ZKhQJjRSYtigmRzZUJ1CDxsGmv2Bu8p7G102+Km0jKnnvIqZg&#10;kvgd9yE2VEGeMbjGwf6Glb3D0qSos68cBjCp8cf7kL/qiEMHfAYcQtyj49rRnrKU/HpbzEk0m0yl&#10;ggSRgIA89ejFYZn79s6upGLxWcHzggTfznuppGE6EAcHKCVJRGkZY2n2VOqUHbPAJjJk0KDIyaNF&#10;kXzxbbyJiaSLEZoIz+VxiiKaTeVE8v8kXUoIS2LtVfaVIRNpWGfKDraPSKBMNuwvE0Mw5MM/edKs&#10;C2xNZFsXgoMLHE6FcX5ZWlsGg0rmcWmgVdhyolwnepXr8BLsjZPJhuWbfv2qsr3BKAM2hUO4ktQ3&#10;AY59Yra5EOuHBLsO6wTeUWlfkz6n2yZJa0JLB4PNSVKj0K/eYJNSSlMoTO9zTslyKihZpMbrVvpX&#10;UuaTtbnlo5Tjfs3OG4bvev8VSSI8ZL/Px8zHYXi0foa1sXdek77fyU9IwJhNwmnRoSltAplTyq68&#10;bRJjs8zJswL7RpZ8+3P4vfQGIBNrbB3hu2YgYk9K8tDWg9FgkBP/x95eZCNnPzs+P5IkhKqiSvtE&#10;SPdkSK+pxgtLrHbqtNgCrQE2X4OgMCbawyTj/BTsYsA2maMPOYXucZBO6fNcX3yiy7BeC06vHuzf&#10;WGbgss9MTlzr2dbhrxfQ8ce/H/fle67XUZXCupyYPfRO88a6RlM847khaY4l3mZp57Ao3y9JVVOA&#10;QJ99DzUsauVBWgwZ6FQTIIk9zjs0l3d3d05FbLknYeBU0S6nYNH/5Pg4fs4temKVDq1JXqasV5Gw&#10;WY2+48XInTSnOGqwQCDFa4HJw7WGHvQmYtDTncL2xvIyxfvBPon3N7PZu0DQMRscyC0xMMPwTPK3&#10;ij879Bre46wsPPQiwI7rBokagKBBPqO1BzECUweDILKFgecuBjLjStJQQM9gWcg3VkoOXEv0GPgn&#10;XhNKFga0xbWJHqdiuuKcSic2V/REjPVq/F0IQkGNsbJ5PuuBUjY8s7ogqwP3H0w9eOS9Pb1SGn1c&#10;O2C3Eeymkf9KgO1cfRJ3mG6w521wYwdgTc3t3u6mVSOxR7q+FptysVKzGSRtvH9Q8vrDQiEgGyMN&#10;qBlmgvczUwjWkjYe43itHsI3r68I2D052OX6u7eP+GY889CT7G1OY590H3uaORl6kAujj8GwdG9H&#10;KhoM+YFXwOpof3vG9Q523uWNQj/A9gMA9Cr2CdNakv8CzML4umAOvjm90R4XP+88/v5FKzLIzv4W&#10;U4vhhXny3vskHxwdH7Cuur2+4z74/Nmz2MtcxH8+je8PdVhcK0zGRP+0H56eHMfrvkl5bh/fc0sb&#10;p+24xgoqm0ofv3r2Gnpfk+BxfkEQsI7P9qoRCA0236oRIPf5Dz7jPQf4B9CKwBiBqEC7FOwXuE8Y&#10;FIg1VnMwvB1rIIQETTbjZ7++ovLiq2+/Dtu722HZS2aI5xFBM0BiwQgEOxQKupv4/fO7RTg4OCRA&#10;x74y3ou7i7Pw/osXBOpP353TU/xv//pvQg/gNH7/z3/5Krx7+y789m//jmrp+H2//OaV0+UH7ttY&#10;F3gOp7MRAVKqRmrXI5UGK2T0o861dUQCkvDvCLGDX/SoHLH+YP3XykO9Kgp7kauO5VnBnkC1OWrE&#10;sf3mOFgeCUhM+wPWWOG9vqrK7GPKRPHxKAeGdh7ooCepXPslhqJ6+Ip7Hva/JcM8U08XCIyp7lor&#10;sBJAgt+dbGYksTWrDH1cUeTAQp1vdfZLb5xCWznYitekkYUZetPONVrtenYyEjbQ2XZEyer9mr1Y&#10;rYfPaShfme1F4LBpsx/wyLJSELIqnx2dh/MgT2mfUfIv9uu2lZoHvQfeO3roNBwGkWawRceqhSy5&#10;NWmj4PtiejXDPwfbOfROKtcAjn6ttHAQsIdrBZJB5VBCpQ+rhiWu5JCnMYMAE3N8LlsIXOc+1f4K&#10;HyvqpFh6IGZFxRCuBfCcuE+ght9GIm7876sQ730JS4NxaAspDJjePWg4gWdiUfWsOnC9LqYhfN3M&#10;wzCpGbyEa7DlkFD0n4U9eScmiLCfCZKzi93ecG3vxL4ZRSmZfAxRxff0OaiqcF2VZN4pZAprLIVo&#10;SjZfmE07yTU5B9imObD+lV7DQSS2NEFLAxLJD17s/GRne0oAbCBdcOChBe0zQT+wVRBVv7MthL7Q&#10;JIxx66M1Os4JGBsds4acBISFgT/fih84Tf+TZAaFp1JxNcXEJC7JhIFUz4jcayp4b8BPQI+SYVJM&#10;dW96bks9/1RJsmSfiEa6BTNH+Db0kAneGoEvs4xCZq8V/di4qbDYrjwhU6G+vSWDZkVNt9l8U2mN&#10;HT0KIJvEodcZ9EhsPgCRWNAAuhZM17Gxt30FNui1ocRVTMzwd/P7Fb8fjKub24dwcbmI/1xRUpBS&#10;dACIstE3OAXfFrD00Ljj0MLEE805HvLxWAb6KhRlAP4QDyyYxwLUuGYR0YtWGxcq6LCSOoy4FsAK&#10;5PQ8yEQUBRw2TIRTo7i4j+/15m6pCQ7WRpLwUN/fZ7+nwVPBZiWfOkrnept2Nj1TvfBnuKYd033E&#10;Mi0s4x2S6TOnTrru+DMwAlVcFmE2QXLxLkGCMUG/MQGnlRtUXLOz83NKnmG+iyCCwhImUazll8DA&#10;k/gzN/FaXF/f2idkFe8F/GDuWbTN50ovwxoC8IdCFhvkiEnFu0b0J5I92Fga0wj459F3oNNUehqL&#10;krEPOUq28HnhdbAU6xEA6TxuZrhGVIG64ZSve8GiEtR8hgp4PfT2QAuZdagNGKAoNpbbeP/xP3wm&#10;+LugKMQ6VDqdplV4f0hVE3AmmRLAso2pwLTeBuLJaxJSV6xHGBi3zSIXBsGJn5LqBSZxQa46+P3T&#10;6HZzUx5Qgwz4K1LoK7LW6Jc2aBoIsBAekfhdtSd38O8TvX7M3Q7MQVzriUG6ja3NcPTkhOAcmDdY&#10;71cXV5TO78fCkGB4peQ9ymXjmsHBJ7B2wkMNzEC8/vbWLr0Jsb62nNxXWgrFifpkyvVA2Qe96pJc&#10;tXF4hWSyKFTxPZDR4/MMDgLpzWp4mN9LUgn5GV6jLnOIDaWleB17C6aEbgRr4DnAJBoNDYB87K1T&#10;+gm2DpCQJI1eWUwLK/msp0MaUhA1HGO+H4DjaKokfdBkcYPSGbF1OKXrmsySlul+Ha/5FtcsWYDx&#10;3zWxGrkJEQA/DGou8V5GTGov4vdu6/gCAEDp3Zbku5beJ087+X8EM7YMpoU+g3w2eDKza8j7fQJ1&#10;+pyCW2SZKtNh29aUeoE25+cXPJMwUacvzWymw9SAmjxoygzsfEfqaYYOwYu6yoEHKem0yyBcmYNO&#10;WISW+d3miTeBETBVkwF+UMHQ2DgeZxanxmac1fajIgOmTkxIF/gG8/SMjbIMfbCRtViVpT+PffEM&#10;TPRm+vZdnwMdypRA/CittrApbekEZIVmKQWtDLL/yLEXSXLtoIo1g3HIDDq9P0uF03V2EIM85ypL&#10;ILqcbowNckhGxwYp10tDa2FI/oa1ZOEc5HSPU2t7h2+sU9HKRx5/BFKqOrO5ChdcffKhq3TO0Ry6&#10;KrOheGKFp6EX/SRHdfZlLEJiEhZZ+pySpRNYSAnWIJYiJbtDZzlrl2W38glOAJolUVVY37NyDY4n&#10;cC1rP1yPpekz108I67AZN3ylAUtJood8zynBdGOiJN7agFK5Zq313ZphaTmmhmmSD48TwGf5K+9x&#10;39lvR7UUPY9C79cTsNk2jQG1wT5NcU/afvJrgX1/9Pu/x+s7ZgLrhmpjyKhsgwCLGakNRqqdzWhh&#10;WnghVre8RUMO9BmS3/WjMJPBrMmUYh7sFSoLlFFedwCZ7nleD5QzIrkSjeFb+ILNH7hnw1cb59PJ&#10;s6fxc25JFcHpv9ZPa78m3M9lI+ucPknNPXQnwFfrzEn3WUmCA59XJshaIo+6EgP8i3h2YXBJqwNL&#10;fXEu4HxMbNLKnqqoowqrMWi7ALsgBKDVI9VvhYBlDGMBpLR8DlVTwkcJ53FqkLDfoXZIgTtYC/BR&#10;BriAc4c+2PF8w4AMigAwV8axNiSDvLDHI+Vb8NmdMvghMSlAIMDA5/b2MoMWAI1INKjEfMJnAuOp&#10;JsCFdNp52N+aEDA8vbzn0B/3D/JR1LxqujsOZyG9xT3f3ZnI+gMkhbHsMPC+4MeHdfHi6V64vJaV&#10;EMBcBAUCCITvHdQVaOKgiEEwx9nZLUHK8cg+sQCda0nVDg526DNXVAMHgXiyELpxsL9Pf0PU21zX&#10;7knwhdoP7FH0L207qI/xUAaAwvnVPZ8PqEhUI5bso84u5vTr05YyCqdXS/pcrhDKEf9+e2uSBxWf&#10;f/EJZctQq+A1UM8c7s/C1e0iHB4fxa8TWhtBond9cRP+v7/7h/D3f/834bd+67fCl7/4ebg8Ow/H&#10;R0fyPWyWZP3uxXrug+fPnWQe66nYL+5uxP4Vw1aEd8SeCobq+DvuM0g+9tnTx/sOcHcB5mz8pM9P&#10;Tti3fPnTfwxf/OgLWvxcg9nrSuPwySFJDPSMjD8DsgvWx7JbhVfffBs+eP99+mTCigpSw8Mn+yRl&#10;fPbZp5T1Yi+DagN1x37spxoH2lXxPt3FPycAblbv0N6Hw5On4epuRT/tIb7Xnbim37x+SUYqknO/&#10;/NW3YR77lNXdgoBvHxfEzXxJ/zEEMP7wiy84SKRvIGqIMrCWJ8uurHJCOOs4D4rQ94Kt21qxVpE0&#10;0GvoD1ueUW0rjUAwiaDUINAP9lN4Tlsmp27y+aXtllnDG1ORSmADRUYXwQuB+mWhig6vR2DLRCNW&#10;XT4/aQ3iYBG8d4XZKVSUAYaP6tHCdTPOp4mDQ/C+UDvjPTEBupVCAPUuh9LYDyqrAjsNlMb1xPVb&#10;xb34cG+f5xbOoVsPOvD3JKQU8v2lP3S1Vgv0Vhslr8SOAE9v2b36r5EZc7JMaOVdXaTkcp3ZyhZw&#10;aCJDHHRsg0iQSFFFUpEkZWInRdlgWXRd1TkINCkLQKrAHgccpmCgxpLXFv3HctnkQaJsuNfy3tKe&#10;spV73RSCQuUkAkcAngcHuZHgM3GgSZ99kDFsobENbZLGXBNAElqwKQutv8KDtzFAeStieH1qKcNY&#10;HwMTQohV3Bf6+DwBG7pp2/WQ0sFsIIb0w9papmsH9rDvqiasNkdhsRH7qvjMbGAQh6FfECCINTsC&#10;tlQpYXoYpJ5E3ZHqI/SdINbg3vf2ul8P2cqspkmqqYI40ZLvC1YNhYeKuM/AAvpeMmQ8Y5jbEkTt&#10;ST7n+8YXWaGos0OZg9ewtqrf+PToJ5hKoniHfG+1kgwGBwZ+EWmV8SF4/vRERVxV2c9njXZjhcGT&#10;Swa+as5xYPPAt7k+mk4UB7iRMqtccpEnA0l4cuAhXTApcmUzw0ZNLxg7LpZIZXVhlLTqALIYYVzI&#10;BBpAEsAUBj00ApoqSxUwuUimv8msHUwcbCJ4aOZzUZqxeZGCT/ZeTyQbjWkCvbBYK8tn5ks1Wzio&#10;HlYyDW3t58TDkb5+TbibNwrfWHU82CgVS8aYBCwgvYyN+vnSaY5x85h38bBv1BTSDLLk5pMo1wCU&#10;ZPTv1CFLSSFHff36TXj56iWLtH3KrUc5EACJU/QrGY9z0tLIppHwMgEri35PixULP6TFiJ4qaQoK&#10;NDBcmJI6o+Ejr/fZ1QNTwZI5OxiKoM4DTMLLjGsxcpj8hQIqGcGDztsHMywbsr1qS36L8rupOfJm&#10;68ySqClZBsjFlDSwCpHwy+mJ7j82xd3dA9ktMphlqiQ3swtLG0ljYobXgW8cJJTnFxfhbTyY8eBU&#10;NhvHhdrdRiLxlsxb40F5sCf/O1Dzj49OcgLryfFx9onjVCMeKHc3d5xwJ3kvwCc2BoW8h/AMCRRq&#10;wk0sHu6YwDuE88s7hXnEZ/BqvqIRemJg1EWasojWi+uqOHLJw+h7GC/6aSyMID/vmBIE2bLk1k0n&#10;2cg2k40FJGD9oQDmGkMS80pGwzuUHNeZyYnCmiwHgHiFCsWDWDQDuMdUpeD9mROA5/NGWfIGi1RJ&#10;fsVm0D0oeOAD+Fw4xQisYYCAE8o1aoJKMB1mGhw227HYR3Mmct9QnrJgpPmSGyKB/bH8DvHfZGhx&#10;4jLiNB2gOABxeLKguGc6Wvz/ze11lgKgkcEaI0W9kFdEYt+gKajtO4fP2TWaLGMCiyIOnxvFBNPW&#10;WHyogQLQjXWGewtw+v5eIPxuLFS1Jp2wtBCDFQUl2KD4zADfCLphDZjZSKC0qswynNBzE4UXTpeJ&#10;DYZnTAUu+FyPDMLCZ2nitDR5jtQEr8mWns08nJHMGgOfYIlV6eRVJUpNWeTUTnDHZ5lubnBfBuMP&#10;ezg9kYoRvQk7p14zpbiWSTOOvpSMKJaigjxGYxk604Q6yXDLNTgWMpfJQIBZhxk8CgadCsnoBqd9&#10;Bc/AUuHkaojGvvDYY7EZFJSAKT2e77O4Z2JAgFAgTWzTeynWya/JeL8qXTh7Cgvg0km3Ug0UtrRY&#10;pwPXTsnM6SLJ56QsDNqIUZ5MllMzjuePSadmp/FaOIUs+a0VvkaVJ6RjJ62KNTqy/KLPfoKDE+00&#10;IewddBAy403+a+v42gRqFuXaTFvDPae7dV1m1CUgSDLHYs10HOQjp8KttJSwW7MxDdgVLljZ5Ic+&#10;J+q2TZu98Uoz3QoP9RJQGHiWVGaUDtkHpbA9BwuuJFu1XFCSYk9Qh+ERa6/P7ND17xiyBFl7sX33&#10;iMBqHbBR7JV+qCAMAXQjsx1SKnNKdedZ6oudZMOpdkn+LgksW7OeqsyWePznWkvrsJgc9FIIOLWj&#10;pF+7yOnDaR13iQnW24vOUt10fzUokam6mpzWEpOpg2rEymCoiKdQSQ6eEmj5bLvBI6vVYS9tv/aM&#10;S5hnYjgEG6D3vQAVsuP7lNirnytjw7u1c/RrgX1/+Wf/lfvYeKSwupREK7a5wiTIciwKAknYn2h9&#10;MAhA0v2p8vOQiJfpWUxgX045LspHDFOneheFvej0eVHfgGXMprPRGYF9+uzdWzY+NDvne9k02Dd2&#10;sJn3D4cE8dp0j58TNYSF06d7exhlr0TvN6tGtW8KC0R9TBkgUxLtJcv12/C6NW5gBqfv4uxF3cjh&#10;W2ySMLBFM4kzB8AcyAQPDhrD69ETzcOlHLDD5PbRI9as7gneF7yBaTcTPwPOYoZJjZUaTH8ny5m5&#10;XvqB7zkFIqEHQm10c3UlaxOD41MqL3p7XQ7hy6++EZDuVGEqUQDEIsCKQNqKZARcVfjdgThRV2Ih&#10;7m5Nae2DWhi1NiSuYOdBjpv27t7DcNy3kyc7ZAphreB63TAJV/JI7EZg6WHYCODtzbsr3lP0FbP4&#10;uRDGIUb+EN/HhM/JV6/OWTMjCA7fC3/Fs/NLNpIIN0TybrKkoRc1FDJjsVovbpd8bbCpoEYaxfd3&#10;drmMn2FM9t4GbEKWCNeY5mEPrHSu4Ie3aCR1Gyv8BXUswMyjwx0CaV9/cxZ2NmpaSZ0cbnOfODo6&#10;ijXEJof5I7JE+/DmzRuug3/9r/4VwQwEzSCJFyEXBKegZtncoXw2SQcRaoZE1TbWixj8wFYFrKvO&#10;VlN4tlC7Lh00ALUTQ1RoTbSK/cyletJ4T8sxLEW2KJ8F0QE1Ku4ZerDT+N6WTjMlGGD/Sex9WKcP&#10;93PuCwSg4O0ea8Md2uDMuM4wZAao8fBwz58/i3UZajS8n9VKoQIA/6+u5+GTH3wWXn/zdfz8OwQz&#10;MNz4vf/0B+HFi++Fv/u7nyrR3s/LPK61SVxnP/v5L8J/+A//Pvwv/+v/Fr74/PNwfXUe3ytqfIHb&#10;VNMQ+NFQrbKFS2ubDUiZ8V5Kp46iN0DNQUCsLu2h+cDBg9QXPevFpOJCn5iG3NozZ3m4sQGFnf3d&#10;yCg2mUhqt5EZ62VWRmCfI4Eo9k/JKmxmb2/YCQV7/NJr28OoOvVF8CF3vVazZ1fwCgbpibGr1y/N&#10;QFSw3Ww6db012EO5opw1WUJpWNFwHSpZOPnEOojBQ4/O3oMa1q7PAfaWrk3xmUDAqXLoaZXZdaU9&#10;dVM4G3pF7Jttl9J6S645BHjMaLempPA6e+81tpBSXYD7nlR26Z+DQT/0FUnZcR97DoUeFpmRlqTB&#10;AtYC9/CVw7n4d4UtPcjmU+BgsB9waTCwtA9ha3JJGtqkOqM3CDn4jCT7Mg2/uf8bVXPAE73SWw1Z&#10;2TN6PwMzfIQhfXyvD51YkOM0tC2C7WNifY1a1bXQRRn3gwlN+UPs0gNjXOJ9Z5Cq/ZV1faTaoJ9i&#10;ofef6spEUFOw2dqznWExDieU37rPSvsM91Y2psF1R9xIg6+lCRSyq9E5nH5P16+9rvE9K4fxEX/4&#10;4YcHTOPF1AgHY1mYTQWz/7jJHOzv0PMMv4uePUNhA0qnH9pgfGw6pwCkCTcwFgHjcQotY9E/HkuS&#10;goN41Sy4UXROp7mKGyCa5aVTZzA9BUo6t9wPse8A+uATwWaMtMgiF4cw029NA09N0v1caCk8EPDQ&#10;QLaJG7xJSamArCVR0o4pbxe3ipZHY96ZuXC3XGWpBWVRQYa2KBIeoDV3Qi8OsAcy0gpO9VKRhWnT&#10;ymbGAyOZtX1NLFsF8PXwAK+/gSm+ZBcSTe9pFjuZVmFve0LwC8m+9M1285J8eUY2DYX/B6QdOJwg&#10;D4SP2+X5VTwQzxWygMTWnR2CA/c3dwQUsJGhWAU4gwWIZhsR9yhqQCHHYZOCJTYgMXSxK5qy1szu&#10;7nb8gknlhOvj/PKB9+shFhGbm2B67fBBuLtvZMDNyUdHucWCYRPy6UNdtyKyXpqNGBtOX2s8DNrc&#10;TV/lZGVOxhXlbZBRX0LmfBnOzwRmAviDTx4KDLC9wBbqOemZMOFzEovj3f0DXq82PuVXseCrxzPJ&#10;ylCgbGgKycbEgBrS7Rj8MNkI2zt7BC2QWjWmvE8TrsMnR5xs44B6YGDGLUMXwEDk0iCDLz47ZDzM&#10;+Oe39/d8faTe3twvKCtfcnLb85+38RrdLTs+iwnwbvCcYVI1rnMKKDYOFJAoajAVxiQGHpVLh9VU&#10;j7yXOm6KCteBLwpeuzGYg/JpNhvJxzN+ZiTL0dMOjWpwupQiQ+X1OJ2SxYhimfLX+Pf3t9fy9YFM&#10;ABNQNk+z7IFYVpIQYh31rZvsUPLaMSSk1vRNHpxNuLi4oFcfXgMhNgUB+EYANApDUNBXjbyKNrZS&#10;FgVBJlgN0Duo69g0eZwbbq+veVBj8o/9hgm+6YCCrHgi+jsKb0xjKUWeqyhcLOV5iH1w+XBH1iT9&#10;OoqRJHLx2gAopxl4SN5MaoIZNOIE7tp+GiMHMeBwFWuxEwhHv74yvDt7Fw6eHNJwXRK5woykQn6Q&#10;8fvOzs/Eto73CUUDrjH8Djk9AmOBoHGTiy0cGinRCwUMjY7jXx3s79lfT8mHBNBZFIz5udGw0yeu&#10;LMgG5vlhs380yJpqxWuIZp/AoWTKKcmWjIq4DzGd3dIIfI4Rkopj44ZgIYCGRaXnPcnLBO4YBEjk&#10;quT3ZBldWTwGZDSFzUbJWZJpht2jIoOvwSAADXd0uM7j3rYTn18xpydMKFYyb+HULZlDF05WLezd&#10;12vKXSbD5T571gYHEYXSXnc5sCIBAkP2EVQxJM+rLslIH/nusWlFs56ADzPV0gAqhUbg9UbjUU4w&#10;ZstYJGDP7FuzrNJZXhpAVqCHCv30uyt6TtqTZRBbsG/bHIiR/e0SeFk6bMKDm2AWCUHAoNdCsdqn&#10;xM1Q5PdXJFPpojLYZ7pyklIPj330ktehPVA8AU/BB2ndy6JgFBIanBK3B6/NBHwmRmlqhAfLeQeH&#10;RQQLNQUgtgYYC69P+bfQGLxtc+Ie2XxtYpmW6/04T30dekJfYqV0U/IzGBTo5LOYPBPx52oYnAxs&#10;8LbwtUheZ7VDP8TyG3I4Q7Bh9RDWPnOJgZrkvIlRCSYMzq7SzL2iGHLicWHGanBa84gJ2ZJZltX6&#10;jGqH1gCfGgOcOa3tT1IRn4Cowdc9MR3JqTGbC/+FvYl+qixqOwXimIkqr0LVG9i3Nn9NsO+nf/9X&#10;9JbF3itvKgVBJRZoYfk1zpjtWE8V9FCsWOOqIRE7qjIjdZ1EWPreFo/StYucaDx8JxFaqXsAROTN&#10;vCBYUdNPV6w3Dr/OTvnsY/B4cvIs7O3vh639Xa77wUO5JCfEYJvsPthhuFZOipvCPlkpsCWRonuz&#10;TpTgGTjYYp2BfalbN8h47uFDFtLw1ob+w6DANQSkgZ3IwU+lYQQkbfdMU5065XLMOrQ0+wWsHfiB&#10;0YmgFytxSLIlpyryrO4ar2+tNZylYD9RrgZf26W8h7fhPU4FxkSglK8z/cksscOfCKx8YA16G/d9&#10;1H23DJOLNWW83yOGpZVMf0XIw0Ncf5Dq0nerKghcJTsAMOLAnmLIFhiKiU2FxnG+WCcn1qWbdfiO&#10;SWVBlnP8uNe3D+Hp8V6WZX38vY9ibXX//zP2Zs22Xed12Fzd7k6zT39bgCAhkhIpU01kR7LcyHJK&#10;iWRLVqJKxemcqlQeknJ+gPOGP+KkKg+pvCid40pZpSrRFkmzAzsQJEiKAC5wcZvTN/uc3a0mc4zx&#10;fXNvJC8gCwXce87ZZ++15prz+8Y3Gv6+d5+eh/3xBoFGbMUgDXCvL20gaeFZrz7eCw/vH/J9PLj/&#10;OLz/5EO+3gcvYt0S729pFgZI7AUwuTHqsTcBiHe0v8H68eX5XXh4bxyub2ZUJOG9IEEXz+j9w13W&#10;A89ObuN17nGYfHoT64ZCMuZg+xnqzYGxGM/Or6UWQX0Tr83FxYQAKRJgX5yc8EHY299j/wRg4rXX&#10;Ps1+BMPFq1jbyIqok5Q01hiPHr2SwnrgYUVZI1g5GIZh76I9R6zBUU8uFhxiLwjmTWNvchP7NnlX&#10;N5r9UT4MMB/KtKu4DjoLwMHPYf1B1oc6cRse9/S9noXHr7zCvYKyyVjXH8T3/7WvfTU8fvSQ9d4Y&#10;CbeXFyQ+XJydhU9/+rW4tq7C+ckxQWC8Nj4XagdIMaWEwxkte4/9WPdCuQZV1i0C42J/h7r7vXef&#10;hN///T8Ib731Qz7LM6sn5/Wc9jvf+vZ3w//wz/5Z+PJffiX+zldZl57GPmlIQDKoH+kU0IFn8YKK&#10;JykwAGxuDATYMQmXLDH5O9/SB3vOYYwG5HH9E+ibs94gu5hqBckYZV3UUSKPwJLSrGYALLKWgR8a&#10;ZNZQEfbkVU5PtJ7kwKUN+AEEcr/JxPjDcADPEMFAG8y4FUdnoFJloSOFsfXwfvGMo9aUD2uPn8uT&#10;UHvmiYfnH/svz2CzRAAIvPL1LTTYRw9htaB6jyYNf0kmgoVU6p8zPi/5un9yp6EKMBD085UN2wlM&#10;m8e7PICLFPJEn0FTB/gg0I9k9k/NMllaFWRqNmvU/JY1WWn2SNmab6JkylN5LSZfvtzIUoGvk5nF&#10;DAPHbCjlycX4A65RZ2QwkmZKs6lqzWPZ1A+l1ary2xW7kb7xdibJWihLdV5nJvl8LjILELNazYf/&#10;AB87MpTjOYXzJj6jFe0U4jPfCdSjPBa9M3xnNb0PLWrS+PfHZbymQ/VjPQsduY39HRiRwKmGDNnU&#10;hgxQlT619dJIQfLTL8wOTJYm3WqI14qFmVnifVJHNB3BO+zf8GEFkN+w9mhl20HCykJhKAbmEV8r&#10;ZdHgg2Jfc8HPcjAxXzkYvAEACk09kHgw7MDWQWOpB18ovDP3Wpsg4r9xQBJ9zlVYw1AUH3R2J7Nw&#10;mWbGg34pOmJpfxboM4mb2pSHLh6iPlNLJDPFGwP4sb+3S9ACYBAOMkhvYUYr1lib0n+plZ8qqIIJ&#10;pUFBAndM9I3vn4EDVrCbzARfK6348gnrYt6EyVQFEADOzv5PdpghyiGsIh1x+DU0sO9xoTJBFRH2&#10;/P7clVgCKxr3bXHZRMZiHyw4eCaK6RfCoMoIdO1v9eOhuh32toex6d4MeztbPFyLoIRbHArYHCHl&#10;xebERNW4kdDDkBKNlhtrac0f5BPwWEGwwMvjY3rvYSIFE38g82heGbLQHySPMLwODsTLqwserkKT&#10;F7z+aN5FQ5bBM6Z4paXMIMBhZ4ypprwULq/nvJ8AYzARQrGIa13aPZrXxr8x0DYY4OxSH23OQuyR&#10;NMsgj6kMRrPcaMy5JHIX17ecUk5u5+GjFyfh5csXAjyvJ0z3bOmPNw0fPH0WPvjoWXj+8pSJwueX&#10;N+Gjj54TOLuZTgTK4LsLgRCaTC/omTcxiWhBY9ceryGAPnmk9QjEgHL79NlH4aPnzxiqcnF1RU8Q&#10;IPScZKndJAMVsmC8D3wOHJgzS3fGigGIh/+ujbGESfMmCkGbWkG2kliPaABb+Qnh3uN/8NrDJqvn&#10;WUBH7gV7A+PQgXyqCnlhAvSkySimCkz+Cpa2rUlfY4ADJLk9CyvAUQpZJw47+DrOCRrNZfxL78Ex&#10;2WuQZ2Ljw+GDewJ2Xmvrdc6DuOIhj4IJpyGKLFwoAe8N94nr6+vYXG0xnGJmpuB4xsGWHHGyn/PQ&#10;z4waDrkg7o2CBXIOGXBggbVB0G3RcI1jfaNwpycCKNyx0AQ7jjKL+Fzh92GP293d48GLfSgvjU3L&#10;BnNpxv9Lm6LF9wHPwqDpMlN0GwWG0HeQkiOlvSHcAn4uuJb0+DO5GvYH3At496HwQpGJ4A14yaDJ&#10;xPojAyIWTABSwSbEs3FuKbuYfL/55pssGhS0lPMa8vmFFx0msfH3gcWL6wfZMArqwcaQB62e7zIx&#10;RPGecC/IBDMfEFwLVPGQdCiMREmu2E8fPHhMiRCl7JBPVdrrcShX/REZpfTGhCVAbKDgfQFQvjeU&#10;1IqsZ0jLen2TbFQG4OSJ9ZRZk1zaNLpd92ALKx8y9/ZzmW/mdBsPl0gpV60VilmSF+JVcAaCPeqe&#10;SRiGKfm7kpdMFywpV6w69/ZylkNnSGRrIFICzEze6kChS97ZeAexo1CkBvNMzAwooF2GsVQ85S2s&#10;SUuLlB4nloaeE0l7lWLoibfywgpZWAF3ZBQuDUirDbAUU0HFy8rXBj9T5qWxa9ok/RTzskxyG4UP&#10;yIsmt0S90HWpuMssudeDU9qPJehmKdEzpavaXezWAK3VVHrFYiNQpPhlSUUsiKc0T7Cu7ZJs1qVA&#10;uSUUOxCyClppV56HiQNn78uL7aYzD8GVLyAtKJo2SaSZNtjpHjpoJWAxS4bkAh81YFzFyujr7nuY&#10;/mnlW7jKDlHT4DYZlLiZP5yn2TlIyH2/WZr3oAVdWPCJ2E1dkl+3XbuGRAkIzQw4zQwoyPJ8Dcgt&#10;k+zeZej++ejpjIGUKTqwJi36RaCNy4CDzqFmbcKfJa/GsBZikSX/THq+Oas0KOkQZ05Z9MPm+N4n&#10;Avve+eG3ONBgQrs9y51Jrh2gw1AXzR1sGDI+W/LXWQHEZUpo9uuTr10vsnrXUGqlN2rvcFavgIgl&#10;mwsMMnuVGm94lEF2toh70lk8q5gQHK/h5uZ2ODg6DHNjSCqEza9VzWdM11OsgcIYLIXV5sEsDhx4&#10;FjjbSLLVCvCkZx8GimgErTms4VFVZsZGkSqmZ+wN7JVLkzY5W7xyG4EqT0bmAANLk7GjJwGrqzVQ&#10;UwwpPcMA78hcNe/h1u4HvXEb2RqgV3j+8ph+bqhFcL5ivYG9162BqpCJiTG94Nqjb9VgQBkdpLa3&#10;t9fxNSV5Rn2Nc5yNfjzHXsTXRy15R1+6POxsjcSyjzXZHDU1+pKFbAUQ8CffR0mar25mBE9R1/X7&#10;Sg6dm38fwAdnZ2AtocYfjzfiz6COnYZPf+oxvbo5TJ8tw9HeNhUat7dL9hL2FNEr/HyyYCCIBwQx&#10;WBFqhYtrgj3vfngRYssRNvtluFt29CA82t2INWyPYA3e09HBJt8DWIgHe5vxTJeUHWzD49M77qMP&#10;DnfoQyUZcgjjeOY/eRlrNQAy8Z+H9/bj2Tnhc700UAHyX2wVR/ubfC7Or6a8RgAYIVU9ONpn0AwM&#10;9sGmf/31z4anTz/iYB2yVdyLn//kp+HVx4/JyAfDCcA76sDaQj+kUtoIWSMLjJb7zjTUYMfQ0ib2&#10;qjMpT5h4i7pzJGsWrK0XL0/INoUE+hc+/zkO+gFgPHr4kPUa1gJ8mK/OL2OfWXFgscF6bEM+gq0s&#10;gwBMjmPdCmANbD7YJOH7XsT+4OXL55QOd2T21AQAMwPD2zVmdtUfskc+PzsP/+iP/lH4+r/9Zjg7&#10;PwvPn58qVC72c9/45vfD//jP/3n4X//0T9lvYb3BgzGwx++HP/3f/2X47/7b/yb8T//z/xJ+49e/&#10;RNILUoNbs4HA73p5fB77xQk9ulFzkgCwkHKuN+zZ0EMgF/ZIAFPB2Noc+iOJOD4rCmoqSYbgUBgk&#10;m/g1eofHe4PwRMlyuzRc2tyWfRgkl6Wpr0qGvW1wYCFp6TKugQ0LEeklxhr9w/vaM7AHycahkXdf&#10;r2feWsGS4EtZBDjTyvY51QClBZtlKUhkaUEgPVNBYA+cUSWk0CHUVSTFmL3GzHy+/Yz2EIsFCSuq&#10;j6qefJ8VNqoQHwVaCIBz8BE/q2C9kMgKSUliA0kwyh2QQy/VNwAXGEGRqadh+EsrNp3syJbcx+WX&#10;N9A9LvKEUTBUBP0YALsgYCnY0NRxDZyrsnGrE7Dkie+sm9GT2efGuYZnZmk9UGYs+Yx7YJ99o1LD&#10;S/Z+6i1CSozvGYPRwzW5l+aSx3pCLZU9xo7D2svN2gc9TdmT7z8AZZCMQOLCely2ICTI2x2hHlOc&#10;9fFnz4tlqEFcoHIu8P10NvxmAFGvZxLZZbJhAc5UWM/UWnAZ3h+VPHWbVAEkAjQarsvftknDa6q2&#10;zKqO19qITq67aDoNRfGBGXZig0iSFazmW9TLxP5rbWBUfP7xzhsoKLfjQQW53u3NDRF8GRwvuaFm&#10;mRYHF3tfQAAeHgBx8s5TNDdqAy4sSySh4WKrZhoXtSL6OOfkojPQAciljCEHlPjmjG4XawSbNszw&#10;Ad6A+g5mUcU4bC1qsIwKk0qhIaJ/YHD5rAodAE9KipL5IcBFzLZx0CTGBS6EeYVNZjU/+97uliRT&#10;VtwuzNevZ5HdzgxxtpQWX0f6fGPsAlNrKQmSvwOx8zkXGkG5Wt6Bm7GoOBgPw714kG5vVGF/ZxQe&#10;PTji52s53ZmJ8TVT0ubl9YwJWDTjjQsGfnltIwYY3icKD/iCEEEP8ht0k2iaERcVwdazi0v+PQoA&#10;bMg7nFgt1RSWhRVBSx56pGHbIoNPAdYAGC8AG1yvjk0Z97w0uQ4ONxQAQvjrWBjNzRumTyYO2JEN&#10;WUNm5G0yTq4vgn0hCdDI7OsEirLYWlistwWaFJbeA7kljH5loJ9RTo2pICaFYLktYkFzfTcjwNhx&#10;Eg+vuTz8/N33Y3G5wWvKTQtgUZeR9bl7cMjpEh7Olr4UDT378EABzLiKhyWSUK/iAQ5WFfww3v/w&#10;w/D0xTHBvOFGXzJpTqRkOD2bC8QGSI01trE5EhWc1HlMzCoyRTOTvmLN4+c345rAs1RaMi4OmX4p&#10;YBl/xnSUMepmKlvYRhGMeYJpIn5+vL1pRuqiB1OKjnvRak0GpipWBA2xfLEZ4zlv6oWYsfE1NkYb&#10;ZpguCjuDJuzArC19Dym6uzt7ZJ2xSQ0Afyd8xhe0Cchi4XlBv0k0D5hoKnhFTLfWkqZwGEGyAqCP&#10;ewWKjLn5Hi7ELivME6qK3ztkKEpJUBiNNQAjfH4wWhuT0OEA6lljH0xKDwASvndgwrmEBjeIDcPG&#10;JkEptzE4fvGccuWNzU0LLWjEIskKMmDjccPNGPsa5CWt+THBuwQTWrzOiMmz8noE8zCP6wMMAnxd&#10;lgd56I8GNFne398jOAY5FzxUwIprbCPfHIvdiq9fXl2Ge/fvsVj6+te/znt0/+ieMQob2gAAUO3M&#10;K5Oy2XhtIPvHgYjXDgZSYXKLJGvcG5p9x98ZTGross3RUOcFp1s2keuMbQdGypBS9ZL3AAd6Gz8T&#10;AjtYpIDZCY+TXAlTkLKD9YoioTUQu0eJRmneeKUmy21YyavM36M1WaWnXTpTboXrZatACPM782/w&#10;9Fvu28YgzgwEIkgT1wfk4/PpHffPrNS6YPHZmo+Y+YxZt5yaeAE96z6CYsElqWS7NkNyr76UauaJ&#10;unligBVm/EzpkpI2EkgYHMSxz18bS7Oy6bqzCDlZtPXQdALFAfC5fHRpxUIHxkdVJIDCWWI8G1j0&#10;i+ElQK+z1M/KwjwM2LRENQeXgkkavKHV/RRwtzSPLh/0sAHJVgCu/24P+fC04MIlkV1mFox278wL&#10;xpNeaZDsBZjfkiR/XoHELst1pqq/tm5O9jHgsUkpuLnJZQu7/v7fKymns1IF6BYJhAmZs/VDeg33&#10;gCSboZRsn3LLoAAMZ90RTiqylF7s6tvcQODa5K1t3awBTYTM1tikWZLEZM5eIxUzJEBU0vTMQLcu&#10;ec983ENIjFGCwj2xELI8S/JolyUvLYyCns25AKxlLQZ/6R5LFkIBNhrZDGWZ0hWdTeoKh9pATLDr&#10;WvP8o1zaPjPquzI2kBvbR58I7Purn/1ARuZ477C6WAr0Ru0KPHdpey0Y6GSq2bOlcKDS/DcLg11M&#10;c5yFVRiKh9ikJG7zt8xWASjeUGJvwf57Ffd1gHW4zpXJj3BWIDhiaeoL2II8euUVNlXB2AKFMQ1b&#10;GSzJTH2NIYE6pkrp5plYO7mUE/4ctU1mDFUDOk0aRuavAdsA9xYJmOssGK1Kcn5KXqcz1qCd+XLh&#10;PCFouRDLw9M5MZRj4In9rDzF8sQ6slkB60QlVBpLxIB33AvIVDHUJrgU/09GloEOXfK/DPwcZOBA&#10;yQAvYVtj9eIu1pM3ZCFWZPIs5L0GaR/WZJmxXpaHeJaSc4exccRQFqAVBrP4PRPIZGcappIp1NdA&#10;EJ59zvAG220fYRnwMu8pGAAsuJmZzsvsfcRwiFuonFADlgWD2aACmcxkBwC1AyTEkynCvhS6hACM&#10;Yewz8F4pM457GD6P/LdsnwVLaFCk2gi1717sRbgWMZyM6/z04jYxbFGrz/m+oDoIYXdvJ7z79Cz2&#10;Mbvhpx+chr1Rn2qZ3fF2eO/5MUMgl43XXmp84Rt4E6/N2eU07G7LWxyJvFvjjVBhaIsk3Vjz7ezs&#10;MhwRYB76FAw0P3jyQfjMa68RaEYNsrczphpsacDD4cE+wRkMNCHjvUMgHUgLeI5BIoGhP1Loa/mz&#10;1caM6jI985vxd61qIRANpvTrg7fwyXGsx5DSDUuMeF+ef/iUskH87oN7h2KHlgIQ6P9qLH3UrFCl&#10;wE4KwTpnsV/A802QpV4SFESd35rVida3pNSd1QaXZ+fh6QfP4tdG4Z13fsr7s7Ozzb0A6/Ff/5uv&#10;hD/+4/8ofOe73yNIERYr5v7W5iA8ffo0/Lu/+TfCl7/85fDqK485TMbzB3YbmelkU8nuAaypHpOz&#10;Q3h4/z7Vd9hP8IyDPILnFOchmG+w7AIpCHv97t4+vd55Xtn7Rp2MJw/PPFjWW9sb5n+qwWPB4Jax&#10;2O2dQtt8GOFBFsAP+ujhOdTXEIH7UCYZqdcfDJTggKGzgVNHlpusZ6UqqkzaKsap1TOmUlR926T0&#10;U5wFlLmalY/vN71KFj7qz/oE/HILzghtl1KJvU9KA78iT0EbXssANOXQCIPITs8JfdPr1s5oAYIE&#10;VOE5iLUdzwVZUgnMx2CHNXNvFfDWLOuV5QfsH9Dbg6DQKkVWCi3Z5jDow4oC1IO5KfraxoOyshQG&#10;QdsKq9OcAEJA04YWuJ6yEpDFSml+6wpprdnv4n5mTCsWmIm6lH1M15mKRUzz3JQ7wIsEnKqg0jmb&#10;JR8+MtBBwoAcV2a+AbHn2BlrSV7CDGE4WMOwlcOACJhM7L9nyEMAWNrLw1kX93oTffTI3JQ1VucW&#10;LlSbzeRxi6CZgRMSSvbPLrX2MENXwzqwLHuRkLyOyegl+LxiSHaGKVHCu2wtwK5NQwCGwNqAm3v4&#10;uoqmy8zD2ix3sJ4+93jjDbCDBAwIwSyMCYD/7+xsxYNqQjAPfx5tDGX+jYXbiO6emwcGPV8wsWF6&#10;SmFTTWbysSnuc8I3l3YdKX1NnSb4lSPtbMg3Cd4BoSbIY1HyWPTuWZR1K/Pq2jzGSqbyhGRaiQOz&#10;s4fkDtT2oMAJPJRVoWm7/pE8qFnKT0+ePJJocbpq5ptk8pkeG4twciezdAEjPQKSAPvakFkT3hG8&#10;cWmK2FEtmXubwzIc7AzCvYOt8PDhXrh/P26O2yNOAHEfYPZ6enLO4gRFAhpKvDd8lmH8WQB625sV&#10;pcCg/PcMke+RzSc5w9I0342ZjV9NZmQGYvzACPSsJTiGTRGsHLBztBGLkqwJtcy+IXmmfKQNyRfA&#10;5X3wmcAhgMSpeimPBpd5OZ236okNgoMdG1Jp0d36b0myl8Zmq2k02SaPRvyZICEKWDPrAagJf0Dc&#10;Z1yXpdGhZW68CLROpD9NR/kyPRPjdfzB2++G77/zJDx99iIetGfhydMX9OC4nMwJeoHZV/NaTbku&#10;YGy75HQf1zOwmMiY2FtwY0GhD2Dw5uaOchSkQM84bcYUu0f6vHtHAGjGgzyj182Sk1msKYRu3C0k&#10;Fa/J+FKyH1N+OWWUvBEAkvwAB9Z8KVHOJ/EuTWOCcROMeZRTwo7iAp58YHMGo2i3XZtMQd18Ge8T&#10;E0kUdmT49vT+KaGBRx/AYkxQQcvGAYnP2miCsFgIlGMBYIbfCErJzcgVUxfIwwE0M10Pxr1Nbewe&#10;SUFxqDYGTlaFpDJoem7i2kJKGmTlYJpiIWIq6SmMAIyU0hjI/gMIyxTnskrS6utYDC3scOmMJVOR&#10;lRxo6E2GatVnIAN8/A4ODnk40XOor2Q2gLlIw25NgqwwFklS8HnR/JH1NBfzzWPUwQrIzMifCctg&#10;cS7rVEhT6oyhxExph/gsYNsV8dqjwCUbKV6v3b0DNhwAMjEZRWEI4BSm7Fg77o2Eghi/783vfJde&#10;f/fvP4i/b65mZDTiZweYOYrvHwcRrm+TJMMln11KN+J9FnN6akOeimtyxtATo+b7pK/RhFCDHrED&#10;kfS8ub3DtQxwsrXrUfTk3wfmXmepbG2mhGFd7wH3VpRbQ/NuyqxwyrIEH2mQ4kBKoWQtTYnDmndf&#10;ZyBOtgogcGMiZwflK5PnrFNR47JbsaE6pXh3jXmRNRx8VdbwCvDoGGDF92rNtBsPO0jkyaP+M3Jf&#10;8kCFjkmBPNMWkq0HW0N5ZkEJnhpbSJrqutLEY2zrJHNjYWlMIzfc75rGwlSsCAgCxGqTmMqHcqli&#10;LJPshlLXtfcqT886ASPO6NOwLSSGGD97l+hmydOOXrsWnOCAGf/fdBb4sUpwTV5+1oS5V1a+FvLg&#10;DLrCzp2UjuvoSgiWSBxY5DpLzFmdSUbricghS+yYzIDbxsBXhRq0CehiSEkq3k3m7MBy51katv6y&#10;lRSG1o2NMynNWy8Y0zJ0yb9QPyMg1Q4/A7CyFJghtM8YjF1r4TMqvts11h/ZnRbE4gw9v1ZrIb7J&#10;ky/9tfkqJn/KkCXWo3sEFzZY8sKcZz+n260lDHar2GsyDfoJVCALx0LPIJvqWrGzlDDYWWBAsQJ6&#10;0yO1khzJKdw11gKIbU6TkoNxdn9SZt+3v/Gvw83kRnYTYDAsBLp1hZ6huFPFvXaDrP7+qG9pj8Zk&#10;zApbh91q/XstbMzGNiUid8F5oi7nQkMTjEXoQxXWsDhDTJ7IJjfukTfxLMV9v7485xmFwICDgwPV&#10;1fH8x/6O4Q4ZtVVpjFatbcpKrc5nUw2AgoPeXmJntuaxRNjSQUIHfzP5xdIDmImL8hWrrUbHHgGj&#10;fo96wX6AswnyWrDvueIzDZDgKwaJr4KDeqxfXSLHJiovrJbUHprbcG6J5qdfGsjVaahnvo7TyZ28&#10;zlCvZXka9EhKWgkIyYzxCDlf/AdDN7wP3KcBB6tDkgPATMI1nMY1EUxyC0ujxWzB/YsAX7wvW1sA&#10;r2b012vNDxlsNgwVEWKBMxpZGKi30Hc5U2hnd4t7ITyaoUopGWQxCienV2Eer/uD+wcKaohr8fhs&#10;ovTjNrB2PL6ax74jfiaclQAV+tpj4KUNZmGPrMMNqmjg16ck6RBOzqZhO67fq7tlUJne0c4J/Q6k&#10;tOgJR6Megcrx9kZ49vyKhAu8D9j2XF/fiWkZfydSj9/6yYvw4GAnfvZJ2NuWdzp6mmdnlwqSo+VV&#10;bqSQjP8gPAKLACGRN7GfuojXDU9Xwz0MdcgwfPr1z7Mm3z08INAGmff2eIfvqVd07IXgu4e11jKE&#10;Z5uelfg7qBXQ7y+QrB2vLfbO+R2C9m7YOyztrENNDmAR1jNTyBNRpy077pdgGOIZB9MU1j2ozwGY&#10;oHbEM8kU1fkyzG5lSwXggvc1rs2nH37AdXkXa8/N+CxisI3ff3F+xh7z9uqKQRsLI3I0nXn05pLV&#10;AvBqrEe9vjwJt5eTcPryMnzjuz8K/8Ef/F74t9/4ngZ2kA3H1wdwh3rvJr6H3/jN3w7v//RnocfE&#10;YPQCgYDc5OY2vPLqK+HBwwfhL7/yjfCFX/xSOD4+5TNMLzsmUedk3To7mH7UACsXU7HnUKM3SHoe&#10;cfAPNQZsgGilE/sGAKXY+sBaQp2+DXUPAnJotdOL+9Sezip7zsm26g0sFK7Hv8cgFSoWBo9BjZBJ&#10;nZNZ+i36x1AIeGvt2WetZp6pfqYxuM+CipwbToudTPuxWxGUpgYoDWB0QAl7ZGn5BO4z11j97ntK&#10;LmkE99elMbM7s74gK7ASALk0T//SJJ4MV8syq+U0VGgM0MOQXEoRsepQm8snL0+1OD2M7TgEeM/h&#10;YCVWoANBPC5R39i6opfldM7BfpeshVTv+VmvkLLOAiTks4/PyGdm2ZotR25MxC6FeGDNpwAJ8yeU&#10;x3dIPsvJY7vVkFngoM4W2hXhcyFpfb6wM0n7e2tKS/cw5OCYhDGR0aiSCPGe5D1+Dq4TDIIAqGHg&#10;Fdd/bxhr9tgLNwDM4l5Xl/EVgRPBwio+b3dgJw+K8LKehd7mMHn/DTk8yxQa0xkATgsuk7QXWfJi&#10;Vz9nA2kbtGVmnUWrGyODpQGtgb4KOpRikJ81U95DIgrYQJ14RGvBWZ16Vh/eFaZCKXP5ddNuz1iG&#10;xRc/NX6jKl1y2nH65b4TYJYBRPFDaWtzK2yONg3w0ptnyg5SIdvGTD0liaLnVK+gh5VQ6D4fVAAC&#10;C3ol1GnC2xllVFrllsb186Ui6sHmAbMPb3xrJLpjt+ZNhNcBSEPQjolVFZuTO0oE1Zgw6ZbmqzU9&#10;5JRWBXncXDTMpQovHJxKoZIUa0CGopgZYJLdziwZqMg4tbudNQQU6VEV/301mYdbhFNkQm098fdg&#10;ux9evT8OrzzcDb/8+U+FX/zsK+HwYJPy3H4vPiTxIEIgwPnFZbhG8hauD+UPfRYJAMpgfNvrAXzd&#10;YBGAwxm/s9fXgz3gZKXkg7e7ty1fvExJWq2xBTgxAiJda5NC2m/bCVU/u76l1x0Oja0tATmQWsxJ&#10;851zwjy5mbEwukWwApKvShmcQn5HduVM4Cdo70iwhTQWFHxcK+rYFW/JAhosP3xGSAlwOIh9EBjO&#10;IXmgPEeQ5IspIKTRrR0Ki0YMv9up4qVxbwhSwSPMpvDwIJnN2/j7a0oZXlzOCFCANQftP4xr8b2X&#10;d0jXWoab6ZJhIdgkLiezeG9rsj+vb6fh5OKaIQ143QnB0ZrSRDxfPYAlrSLAazOZJbupJzAzs2kM&#10;3h82/fNYIJ1czSjfxlqZLWU8jg9C5mKjdDVSlpf4+sL8nIJtsJkZgWZmFB04cccaGcEQOj4j9E/c&#10;2aYvDAA7pT8JVKJUl2wBk7uALQiKs21SB3Ht9FhsVyw4MRHmIMDM/t07EdMvn6D75AL3HeAYDkFM&#10;6AgM9oY8EPCeT0/P+WznxrpsjTGH/WFEoHkzhQpcnF9w0gXgDn8GEFiWLttszC9vLg8MJsnKW2ln&#10;eycM4+vgfWEC3rSSdVGCCCCLDLK+7SGigCuFVs2JT91ahpjMaAANs2hMgeH5mFsA0ZIptvqdaFLx&#10;zKpJCmyCSnqOlCtze7JkG0p3uzVDVvpUge0Yi0CaiPcHyVwVYR0LY0Ef7h/KqzG+7uHR/XAdmw4A&#10;aigG0WBuA8RF8ECrvZCeeRtbTCL887/4Wnj9tUcsusiMEKWNz3BmhQ3MlSvzXVUS1JQ/6wbylPWa&#10;zAzg7XQyYQHFAw7Tx/j5kTKHFObCmqacjE9dX3hjoiCcs2jpxecnFn+bm2Fja4vDEYKZ8YwIzmTt&#10;yeOHzMPeILGsVgypggR9AiEmPVUzaMykMk8mt5nJS7hO6xX45klnKRXU0jy9weRBawniydeylKwa&#10;Q5Keyfs94YyFZivHvSIZrrdJbsH0MWOmdMaMyNYSbAUMtsnzapVGu/LUckNnPY+NebU08hg1ACo3&#10;P1MWlGWZ5Lxg6jvL15W/7iXiRtZNu5LKubzSWW+1Jf9mhuGVxv5yppgXLZ2Z2afAEPd9W0sozrPV&#10;tDaFS7jstusSAOZASdt2STrrKZrZ2rfIImTFhqSPiQGdrUlRHSjKjUGFwsnvvxtCd2tSVTEK3auu&#10;SUBWtuZx514r+hyNefTlH/OEDMZvTEmsWfaxkBJPlA4GegKwFk6Zr3lPGiDs6QikgqaEFgP92gTY&#10;eYpylq284sS2bM3Trk0sPvcmrk0e3JgXz0rGHFavA+acfQ4yrSp5IMlXcxWipum9Bo1uTM6hng0G&#10;yJKrxTTQ61TpeYHPFZqfoihXHphrjE73enRAnuBY1posfJXe6szIwj43nomtnQefCOz7+lf/PFxc&#10;nhvgLn8qMaRKAaHxtdCM9SjnN0Z5Vdqe36UEa5mNW0Pm9gye2r0GZq+CVTIDyQX20ZIlV90cjOmA&#10;M0I+0I08/OLXry7O7d42ZKYXMEtvlHaNGgCDdoB9qfA37yANBMuUulxZiJvfew3t5QHVWmqkLzI+&#10;W02d6hWGgoUsSZ1h3UFyRdzLb2mFsWGyvELp8pWB32VBqw+ctziD8TNgv6+ndM/cEzZe5w361aqB&#10;Yl0faw7cYwASlGJZPQlQETUElscdWfKBdYbLwyBJ1BBnwroP9R3VRvE9HB4dsh6GxLI0hmFmtgG4&#10;77C7ALssp8x2Lh+62CcNezLHx9D9aG9LYCOG56gdp0ta8QAYfHh/16wixDL62ZPzcDAe0R5kM9b6&#10;6KlUQ8/D4wfjcBXrc5wVz15MwuN7O1R44Cx5eTaRTRGlZVbngzEYa+GrWK/APujh0baGVp1bC2Dw&#10;OafH3cuLW9bEFQe+AlGgLCKY2GjwPKOXd8seEGvk5QnIHF14ejIlaeF6KtsWgJm7O1JEwMMQ/RPq&#10;aAR0cBiEECVPTw8dvcg3h/14PXt8fahtUMvnwdPiBfLgLNrZ3yeLkGFlUDTEveMqPp95/DzXce2P&#10;4/rBzdsa73BvB5MPww4MROGHB/kuWOpYC6h7goEhuC95vG/wFQahog4C4KlqQSgfvBcx2A96bhtL&#10;aMX6hEoBw3NYIw37YnXt7h8wTReSWViuyPN3yjqCnltYG7FuOjk9CQ8e3As3V5eslweorywQEnsN&#10;BwpItI1/c/ryNFxfXsWa+Co8e3YSP4s8uuGb+Iu/9IXw/PlT1vWwvbq5uuE9fHl8Fv693/3d8OY3&#10;v871BpAZ/TiHlPG+/OCtd8J//0//aXjy5KPw1g/eCn/4D34/fOs7P6AUvW4lMUT/HyyAQ2C7BmK1&#10;hTyUtm/gfsHOACghQlXw30hIBvOOibwIIsEwl7ZDQ0qim85UGZ3OTuxnstspjMVbEewb9CSnTkNL&#10;7BnOWM7FCM5twCqvPoFKrnogI7ZXGeOv5GCztWDQzmWWTZMSbatKFgT0EA8WrGZD+hTgZUNL+dw1&#10;PK8rsz5y8C5YXaohyJL9uRj9ClggQxG9Gc65XKQH9TWmIqCctZL6yexTnDknuxcpJmm5ZDUVwgl5&#10;DbymRe85r424pT8PEcSCn2+s1oWCwPyg2+Cs/cxwDlkyBNvT8VzzrOJgaFUjJPs/etnJ91rnSMHn&#10;Gj3J+mBOVg1W9xnLsrTArs5qKp5PRW4Dvzyxw2XfkCdGIWyzqEppnQSgQXtlIaYrfDPXM43+te0s&#10;AViesDkSouOaXRiYCzAaZycJLz3ZH5VWe+P6zA2nwmdkuItb6WRu0ZObP5/wDpyRnmLu8nBmWRiO&#10;RUUd9iGzmsL1YhJ6LkZ7nonB7WFkjQduFIWb2aivKmS/pqCPZjXQb9W3F5++N3pjf1dpm/t7O9yU&#10;cJjmhQISCjObRvQ5JHRMUASiu2zM5yIY6t2mZJuj2CDjQoKujAOi7Jmk0iiMKAw8KUkyhc58nnDT&#10;K5ljm1QGv2c6W5pMp+PUqWKaYMl6lQ8z9fkm8QTrC9MspPIuW4IqACnxNTDv5nHxb8VNSHISMcim&#10;d0u+HpphXHmk5uKgwaQuGKAJL4yGgE3cBG2SiNeD8SwAKAA5nJCVuJE53+/WqBd2x/14XTfC44cP&#10;wsHBDouCSTx8Ls5OGTRwfXPLTZv02kz+gijOQA/ux9cGaNMylVgTahQ8SiiSxA7vs8skjYWXBZiX&#10;WIyYouCajnd3JcUuJN+EPHFpBRoj0xGC0CtM393E4uKa1wE/j3ujxSwWG2SqeBhnc01xb2FYipCS&#10;eJhRel1IX97ague6iK+L9K4nT6+5ANFIgN6N9wz2XGvTW+rf18xDnQkJsBL1wbxGcVCaYavSJF3F&#10;hIcXwRVZZ4a0SPqN9/HiehGu5i0ZeZBPD2MxAz+VphPtGA03AF4EguD99BlQ0YWLSRMLmCbez1qA&#10;Yp1zykbPQICf3PA70ZPtYBHYU3LdZbkOGZrrQ65kpugoLMDkG+Eex8+yvzMMO5t9esPgQM7JRGwp&#10;eabEAp6JmJaXkucAXMG9T0mTMHpG+t6oz80fZYqA0jqcnV2x6ASzamYG/6STV0UyPqdHxuYwjClV&#10;6FiceYoo7r03dAAT8TxDVk//ztFW8qgiVbhuyHpi2l5cL1sE+kZMFsV0SKywQGkqAD33dUDRhcAD&#10;AGmQBEByQy+YzZH8NwYVTdJpCr4QwNyaxxjWOKU+MAMebXAKye+pF5RtYN0dHB2QFYeiHgchU8cG&#10;8rlDswFgCiEfGAYc3bsf9mNBuRsLJrDg+n15xTE1rJAPIKaT+JxIXwb4hg15Bv/GdskCD88kgHOA&#10;fpxOQnrBKV9O+S/AO2dyUN7hDXO8hpA40O/LmvWbyS09NOnZczfTmo/XBAMBAHtYbwCaevQpAeg0&#10;InCOAxbP9MR+/ku/8ivh//4X/4LFIdiYLMAKATRkVNihszRfL4B0kpkMNZ2O65GJ0dgXJzcsoFC4&#10;1MY+nNMrccRren19o5AWSzwD6NpxTTeaig83yYDFZwUITAN3k7yhIdRUr897WXGqq2fdARWBAQKm&#10;PIhjxQKzhDJDgHKToIXgqZ7UkCYWaWbIhLP/xFhSEIQzSFxWgA5B71N9Lu47EiUxUYZZuwBwnQ/O&#10;6grmgcNCyeRBPgnkBNIQvsRCM6moD9Hc2y9YgEJuMhYvcjyMIAV7BIF9HiZB9mRpz4815e4nJwZc&#10;sUr/arUXqkgVuF8ZAJ4YSNYoZq0YMmXhRZel/ibZdL4CA0y6mPz11ulinuq7FkwiVpxeP0la7TPT&#10;mNoktQSX7IxAU6rEOodGBUY44NaY4kAHqF1LCxVSSpp8eQRO+pqy4q1t7J5ISlGavcHKIDqsPmcQ&#10;kCgAuUmAKovUUFhCY54Yl2JxrYpl/5yZhZJ4Icd1E1bAm+rHfMXetMZYAQYGTDa1WWFUwhCbpa2Z&#10;OnkTrvz+VmAqmjhXmuddnu5pumNtlzyOaMJdqhlwf8/W7mUwOXZNGY8a9sIsI5TQukwgbW4G3A5U&#10;ZSF8DPiST1y9Anv97HIvvaDnwIcSLrun56yB740xeDDg3d579InAvq99+V/FOu1GsjaO1FvKK2Ws&#10;rUkAmtM+LBkK1VEhk2w3JVJnIUm2VwzTFdNTnlBi1jo7lcCoTfilfJFhN87WQBnsVEnamflhYt+F&#10;p/LVJdk2AAK3d/dYY1Vxn+1RVlSJLVeVKQ2wNlC/seAdPEdVoUGLB4V05hMqUHZh0v5VOnhjXw/G&#10;zvWaAL7MeaaewD+LN9JK05Ykqj/UOVlbQBRAgjlkXmB8zhds0CfxTAFLCMqShaX+LgzQy8yGB+8W&#10;vln47KkRwsAKzEystVbMD8gcJaEd0C/N/a+UrN7wzMNesrMzptwYzwubrEa/D0wT2I3gf8+fP+Nn&#10;m9MrHAPjBdfvg3v7rEOQ9Aifapxx7KXimTbe6tP3LjdWETz4elTRLMPuFgb4uv93tzP+A3muhvSQ&#10;+46kIGLjWYaTs5twdWX+wwuwF/U13Br0GM8v72L/UYZXH+2Y3YJsXlD/QCaLe/Hs9JbKl14pAgN+&#10;D+pRSEKxny0tlR794NX1lIDNydmEYODp1V0YbwhogBoJvoNIh4VtzSTeq8P9TUrSji9nZDfmNrzA&#10;zgggFNcB/9zetbSDwu+ZxGtY2d6OkBCAQpDwirwx53svwSoDiBF7jo1hP4xj/QqI8tlHT6kSgHrj&#10;cO+AHpd4Hi4vL9hHAGA5PT6hnzylgzkQpgw8oFDj7MGSRl0a3+N4d5vrA1swfJwBQgMoz7F+OUhQ&#10;ei0aa1itAIy8ubomOIBnFX9/fnEW/+6c+9EyrocBQyAmcV12bOZvJtdk4V5dXFI5k9uQEYEfADiw&#10;su9upgybQxDLkyfPaE/krG7Ue+89+SD8wz/8g/C1r32dMj+wNwEQkyAS9+Wf/+zd8Bu//qvh+Pg5&#10;SSGNhRxAMYfa7n/7P/+f8J//p/84fPvb3+Z6/pP/8A/D22+/E+vIPsFL7HdkiMX3gIASZ3l56I0H&#10;YQGorOKzM4p7DoBY1JVb422z/GgtITeY/1wuYpApl+jF1hN7L7e+EXtCa351QGo4ZM468x6X0kjB&#10;ITn3Q4A4ribr2s5Y5mXaZ7sUdmW1TCMFhPznNGBMP7/uExyUxsvhYCkQBXWfwo5WNiyySmpsYFtT&#10;nZLb3jTn2hYpwEkb2Is8xEGWLgLWO1MNzhcKhsI6Qu9WmvdpYyBlVSlsEPenZ2zGwvxhaX1BabOY&#10;pQC4yZRr6hS6BlCaPr5tm4BBTxOmP7QPnjPrkzvtk7l553uQCEsEs+lI7H08jawFrL4xr2eGGlrw&#10;KlNkM9XFmSUOO8OQdR8t0FbWIF77eXCHBrghqVsUnubDGGkyxJRsk8c3bSOInQgcpC9eJw9BsMtJ&#10;1sG7r/RetuMZ0BkJRwodMSpJUgutWdr10+BzFSTW2hmZ23BZ+39tbE3vLXBffRgbbN0Cd3H7FvU8&#10;mYUNhpRK77Yy9gtT/VzYsD3Yuc4QziJLftaoAYq/8fn9NwD2gC2GDwQ2x21svElVzgX44c2jWR1Q&#10;8mVFAvxE4oEoA8aOxZd02SUPx9pAjp5pmoHAY8LRGDOPUrdarDwAOGiSmXq5rA0hV1qJpo6ZSd7k&#10;zQSAAhRxSIwQyFHZ99Dc39ICoc+ntr7JzHOrTtIUmuaT4dfjdLQ1iQneD+ScrQGYaOBc3kAvvjYQ&#10;MOKFt5TKLjO/nLjwp5QAS/rE6HAesBkjzhGtjmRMpMReXl/Tq20+k08aAEOwFkcDNbxodgHKeVJh&#10;ZiEYOOzgm4b3OqePx1I+IHHhgKKPh4ipbbVSyq4nCpMgO8+mYpAjYJHKrLI14ZAaZjwMCwNucj6M&#10;anzwuU9OzyQnrhszllShx4h6gLGlPPhuEZBCg9KF/ElaRaDjFoEKe3mzYBEzXaqQws/d0b9uYUmR&#10;xnqpijTB78zWClPKeV2nKQ8p55j+lblJotSEHuztyWvO2FtgCCIdrcf05Jpfu5trc+4NCgHM8Xtx&#10;/wDyLZPJfy6gsZFmngMXmEnXLaUNoEIDRAJ9fwrPlMlUTMbZwqi9emAHBDoGYXd3HO7HYvDhg8Ow&#10;Fwujw73dsLs35kOO1GsUAfDcA8BZ8xqvml5IN1FE8t8A75aSHzT0NJoneTzWQmN+fZnJbrEWt+GP&#10;AUAP8mtIYEG975WpIWk5QclMUm9STvNGQCEO37bSQAL3cnTzbgQXaHrWI6iTGwiAjQ5BJZkf4qVi&#10;7GcmicKGiQa6sPRWFGfwQfCms7Eild9TasOW4fiChwtAJhQmSqNt0/fgYYTUF2zZjP5/OVljPZOg&#10;IsUSQUAoDGmOm6kYJHMpXkcA15j24/3h33PS4wPZitgH8YyexyKyacRMxutBoo2EZjAUGKwS98rt&#10;eM0UytAwYANAp0AzsRx65pcB1huAuyGB2xFp3Ngn8T5QPOHvz87Pw737D+QtA7ASfjYMuhikBg2M&#10;O3x/7cymQsyrD95/Egu+F+GVR4/k7Rj328YmWDTfbeWbyuTcQj4zDO2I+0DjsickoRWFNUqbXAdz&#10;SyPb3NCwSMzRmoEhaObGO3tWpHQs0gFY3cbiDPJfGKYDNMPzRD9Q3IO4NrbG4+RL1UljRUAzM/FZ&#10;ZlLAzBJieZYYaJCHVfKU+1/Rr8vYRMGCIjy0w7GDlBqbDOpzfW6T12YWeJElhlpHFgnu63h7ZyWP&#10;pVeQgoqCgU/8fUbpF6DkLBEDq4wxQoaexpOaTq8Z+QmcNRYiPbeWySYi+VSY5YLLJOTLskoDdoYV&#10;QcNulT6bm4dcYQm9nZ0Jbm2Yezpt0yZmkRf9fA2TGK77z4R2TSJqISrOctPrmJyjdb+8VUhW7r5n&#10;yUtxZbrobEGyQO33O6jTGJjJSbwniSZ/NAGShQGhPv0ncGiTYnmcZKZMkCTVS34v6BOwwTWna9YZ&#10;YOxrj/fTzqbgQQcGtpVlYcia7lvn6E+uqXhpje4648to+cmyJM/zBBK7L4wzwzoLqHDGnjOR3Hct&#10;d4abDYsakzu23Upek3lwiLMLsy6B6cF95XIPyAlsEMiUcqBXKVB2DYvUONDjzoM0fJ2ndF0DfPOQ&#10;pveFWUr4+/ZnwMNoaP+wxhQ1uzkDy5pVYIoDUkxcHYWt3U/G7Pvyn/1f4fTkJVPXdSbNDXgU66Ms&#10;+3Ef205gn+wNLSWxdasUWWw4GO/MZPoglQIIPbXZGdVkmdi+trBnlqEKJpcnmACANZ5pGAhd31zG&#10;GmQSbuJ5lxs77+jwKGzH2iIDY6FQor1fw2ByKdQMtTO17Z7qHGkTXdaHFM7MzG19M7SOw6FVkEhm&#10;XokIIWPtbWB+bSoS1bK1fgd+ZyWGVmvDh84S7dUoibEDgK9Hb7BZ2NvZjc1YrTMqV2I3nrM+B081&#10;A79wpiq0T7WFhxThz2DY0FcsnksIErybTuXBVddsQhX+JA9AhHfBH1FAgEDXTfiHQ3JpGnL0NfCR&#10;2437PxQLX/jcp+L7vQtnCFGhomlJyeve7gaHRLkNnVTvqF6tTQ4HAkGfYODIVFEzfv1qovCNrOjo&#10;+3x7fceE28urO5IPULIhVGOJ/c2ed6hezmMNuzcCW1KmU0uz58DPoCaHj/J7z665XqrcbH+g0on3&#10;63B/i+vyDAEeQyUsX99MKZm9vroN9w53w+nlTRhvDEiGAOsPa3U8HpFQ8ez4OuxTsdQPz0+uw9UU&#10;w+0+vd9w5XZGJYNDMKA+Pr9lAnDn5xG92SQlBLjUH21Rkvfg8eMwjH8GiI3hWh91Dnql+Iz9/Kc/&#10;DqcvXoQhmKVxrXzu878YXjx/SWbPhMFoPVruZEaI6JdD9rfzZk7bnZzpryKfgDm4GesS7FcYJKMO&#10;gh1KBXnsbG5rpmK4CUdX8dqglkMtgHDLWazNPdSxWSL4Y0bP+MBhRE2gL3Sqs/GcAJCHXVMvV5o0&#10;QB+sYzxbCCL58OnLcH5+Sf+7i/jvZS2gnSBcaKnAurzGPbkX1+Bx2B1vsa7FfUT9jyH67ngnZJW8&#10;7wHI0h4J52T8XfDo/+733g7/4A9+P7z99g/D99/6Qfjbf/u3wvHLF6qjO1NXoVfrCcSBlZCk+PFZ&#10;w2AXgSPxnmyOt8P9B/d5zpL5Gp8zfD6SXuLX+VqVhTIgNLM/MHZTI/Au057ZIwGl4LVl7wIgo6rS&#10;MI6DZQsjdE89t5XIOxFicpuTiqm7suZozRsv60IKqMIwBHuDB+8sG92fng3Kkme6ewJbyBDxDVdv&#10;tO3qLEvhTQKr6HcPRSIGcE1nVk1NSvVFnQBmMoohqqVaKZbwO6nuamVR5EzqYECQg0xe48jns7eq&#10;H+z8xH7IgCeGY1T0rqcdVq66q9Hpy/eJoKncvIHlOpOnYVBrqrPgqfKFpNE+GBIAWlkCrCW6WyYD&#10;/fzRG/YUXumJzrDx0ecqaJcl6494FhgjTuEUhdmrWJhZkJ9msybPzpJXsdh7mUlkYXWEM4D9LOq+&#10;olPKtp15nVnW4b2gL2aIK0gQm31iWLnpMbpcZyGY6niWBySi9JLXajB7hSxbqQ98TQSXK6cQuTZZ&#10;w2D/bB0fKcqkREBfWNgQ1HEMqlGBx1HuLtVdYd6AmYUTqj4y1SvlxmKkYogH7/ji7/31V99YzGMD&#10;xl8gQ+QhI7ZlAj1AOmP8Gpqz1ToCeLLBi4tiaMDNXMmM3LTQ0N7epGTCpS+2Smi2ikMxPmA2r8lo&#10;T4mYcUMVGlslv3FcgEk8APuuMe+s+bLCkUV0K7CutKQ9PMBIoslygHkoakBTbSgLBYjn7IWlJeqy&#10;po4/e34juWCvX5C511kDCFPbzhkguYCw6bwhKIOJEG9+/Fb83c1dzYMPlHT4yd1OFaoB/Gq8PSS7&#10;DB4X+7vb4d69w7C3v8uABrHWRN+dWgrbzeQuybPcP2q2ELMOBcUd5aZ6b3iIYdQbLO2LDDOAd5Cq&#10;TqR/v4gH9810ToCtzQPBMwB8jRfiBnpC8irgb2pgyILed6Dld7L25sRuaZMDFCEM3GjFEigrJatS&#10;KswHIOc9vojX9+RqGf9dMwwFIBrYdG1cKABU80Iea9x84fUWECFPcRSLGoRpAJyExBbvRcm1nZhY&#10;2Kji9QYD8fzqlgcy1sb21pCTvMFA6VkINAFbDoUxJl7i9OB+YbHhQGrZOG+BEWa+QfBZQTFAZqmn&#10;/NVic2BqxwO0lNSQ6bmI0Dbvmtwa9sLAB0okOHFWQ4KDpV/pwFuaxAoP8hAT00ogAxsDHmhK2i1M&#10;KlXRD26qxstSzrjujCG5bGuTZDQGrui5I9C+lA8Eit0lZR4Ni10Ug9yEqh4PKm+a8IydX1xQIo+J&#10;JkA+RsJ3rSW01vQ1ENNG0fTY4Je12LcA33jAdZnRixs+a2CyAtwexQISRRN9LTHtM1oyQW54bXJd&#10;yN8NGy42MNLjza8SScBkGJr/4XS+JECKvwNbEuwEgplxXeFnMdjgz0xkUCzGk8yH6SHXLJOJKl7z&#10;+uqGxS8+173YUC0QghNfE7IpJKF5GtSSjMyWjFfaDrTyVcD1BsgOxiP3WbBvEVrRaJBBNi3A6KJi&#10;EXVweBguLq/JqNygfUIgE3FqRr4MtYDJLIH+mkUpvk6pcPxeph3HHxrHgu+rf/nV8Oj+A74W2L+N&#10;hT7cXE+U9rUQk+I27jdZyFJiK4p2nAfu48GmrmuSHIzem/EeXF1f8ffgemyPtwlC0styIt9BHLIo&#10;AtUYl3HPO9D+DgAaBvcYoLCwGTKkQ2BDlpJpFZK0sEOzMALRCrhToVUnKahLFHJjl7XuqRc6A3pC&#10;8odbn8xhmJeRoeyubbkFB4nB6sEzGVOeRzIkRpoZAMlcE8DOvAQdiHI5sUscsyxb0es93KJubApX&#10;6DmyYoxyAGM6CX9xMMd84vLCQL4sJbN1CZRryEASYNNSGhM8cZhgn5O3ckt5lWzQASEBenmSfjnb&#10;UWtAkgSBOZL3OajarRU8fl4GZ15aoEeWr6WnOFuuVXGqaa7MrLt1NpSGmfKicy+4xEjMkol326wH&#10;tazYVpLYrwCPzGTIDqp1a4w9T40Vy8zOfUhDOjEEhcNmKdDDQSmXc3jQhoNgnaUMy68xN5/CkOoZ&#10;D2qRkboVhHY/+cwY2KaU7mbFZDXQVnZ1VlQWZTL5XrFfrYAnYKV1HMJKLu3XNiVTh84sLbOVmZ+p&#10;CxqX31hibzDCo/yBlylAozHfOfzmxmrABBx2Jl82uXVFgD8k4M4wzjQ0/djkvG5sPefm2bo0pkKX&#10;GHKedp0k+wRbyrC9/8mYfX/xZ/9H3Bsv7blY0sQfDRGff5z1cT+HFcEg7mlltZK/diY3WjEwgwJ/&#10;8hVjUwFo5cdCehRG0vBz5Ma0JKhJT9yPBw+hFpgTAIyffRnrtPldOI/NPgfr8XccHN0P+/ceEFAj&#10;+8Ce6+l8YWzBdjUMsjCYFBpkz2a9BgpnYRVS0znjolDjyfcbSrGguzbJkvA+R/DvBSsKjGqyUBS0&#10;RPsZMrgLAhZ5FpJcHKw1Z37i8+UW1jWPn3NrUz5spV3r1gJdwDwHa2/GQeeSZxbYKwBXMBhtatXN&#10;SufseAbmDnI6INhKIge7FsrdzBcZTVZm0kVcczRoeE8A/ipjyhR5PGN3tljPY6i/v7sRegz522ao&#10;BIdduWwDLmIfAK9mKopmSuMdml8yzpEzJN1mYqig/jy7uguHh1v07pMXVkc1yqzpkndXzwZGtIqJ&#10;P7czAuMt9hgH27EOvguvv/5q+PmT47AfawM8oxdXeA9NuDfua58LGt4/ONpi33Nyds1nkgERsT6D&#10;Ioky3dgHPnl2FgZVwc90HXsNBoTEOhzBDz/78ILBJJ957VF4569ecCheZhpEYm1sDcTmO72eEyQc&#10;mZplM37OKfaHBO7H9YS13BOQ1MY9c+/ogDWfpzqDg4f7Ozk7ZUDdMvaNB/t79N+mYT4Gp/Ef+LFd&#10;3Vxy+ItaB880WDzQPFdg4qEuNqsPDCnRL4AttmwEg6DGbcxCh4SX+JqH8HKeTdlzAHzCWVWYuu06&#10;rp/54o7ehxzAN5YoulCtOCD4mPO/Hzx8GH7w3e9Teotz4b0nT8LZ+UV4/vJUZInYR1zEa3UU7xuD&#10;LeuVn6v3Cs9fHIc//qM/DF/9+tdJpmC6uckxsaY+ePY8/PJf+2U+h3hvvao0+9AmpalCcgxvRjxv&#10;773/JPz2b/318Ffvvie2Z1Wm8wrPFcI7S7NpgcIEtdLmzk7YP9xn7cY6nso5rWcpNpSKytCgIJUB&#10;WKJS4yzlj2+9jHz0WmPzK5Att6ES1h/ADrB/MwO4sCYEcNjQtG1tyJIZ1rC0/adJ53QbJCVFfazB&#10;kg1IMahpRBih0m3ZmC1YYT7FGiLJl6+WEiF3IEwgIUP2sP/7qVPmJlE1ZR727uUy3R8OPyy9Fs8i&#10;evilBSb59wpYVLhpVZVp8JbZgNxtOrDHU1kERSaY1fAaBRmhFSuvscE5nkcqt2xPL02en5e6VxwO&#10;WTgIw89wjsBKx+q30rz4S9ub0asHz5YzySnNiSzgJbcBbG6AVjBVA+5l6yFOZgPi4BW9s1kH6j3k&#10;RuqpLRSwNBJZbkFLuZ25YK7qWdQz3htU7DFkNVKshfflFtCS83kJ9BkveM7r/td8PeJZpWrLsizS&#10;v7FHLRlgUjAgKNigWqy8MlkxrWXymfJmNbAkq5HZEY2UNWY94oNlkHFwpuO89LCqynAAZk+Y+hTP&#10;PcDKflmkXpn97baeRYbS4nP+ye/92huMT4YG3IyRh9TqZ6St4xvx4QlIDPqG9kveRYQZxWO8MHOb&#10;OM6nik+nxLR0PXlIU2dvStDQXMVGG82sErH0vQCMQGt3ai9Ai8zG83w47GJRz47iBU0tmGJgDAEs&#10;KtUgSebZkf5dpJQ7MPx0wTG14uQvyPDQmwp4uTE+PX4dF1J+fTW91XBQFVaIsugio08oPphSOMTv&#10;LBGLaUKQoQ5L+lo8urfNyR38DynTxUMNVlbcnMF2waECgO3y8pbTNxS/2GwgZcwtEAPfh9eeznUQ&#10;LBmQIu8nTJDYABIohTSgIZh2cj7nYZYb6ru5PQoPHz1Qw15VVnhqQueBIij6b65Fm8fd2tzcpl/Z&#10;5c2dQg8qUWtVwPhGpU0AB2ZjHgiSnmUGKIG5OWLxArkzbDzoV2aNDsA+AKUA/3A/+DDVMJEWgFIz&#10;lUYF83LRsfGqCXwqERkegOc3ConAawQGTfS5MQw3egT1yEYCEBPf8+4YD0KfEmPc337PPACCALtR&#10;vN5gZt1MlDbFAyXz1KaOkgncV1GoMxYNYOT1B/0kiVaTFyT7he/MbEbG7GigAmHYHwk0IaDU0C9z&#10;PN42Df8yPD+ZcOJbVToQFkyXHrAQRZGBB34cD1qAJZAFw4SXUhb6DSihiddopqZ8crtkMIgafpcX&#10;SsoDsB+T9swmUmDZYgIKz02A9QRuY8HAA7WuEyuKoC4mPCZvQpGNtUzaPidzOd8vDiJKC+N9HfSG&#10;3IzgLwgwsWcSTk/0k0ecgiyWlv5L4A/MvOFQjVUmKSeeWTw3p6enfNYx3Qfrl4c+5UsCndxoGHsG&#10;gErIh/G8PHr0OBbTRyxEMHhYYvAx1IADBu0EFtG0IJkXIRODEcHBD548ZeLto0ePuL8gqbU2AM3X&#10;L8BSDiP6moDhtfB+0eBgnWDyDLZfQUBzQBYu1ii+js8IRgP2UabvjscssPYPD/i9T54+1d/FxoVm&#10;sWVFGS+8ZHA/cJhj79wZ7/C1volU3gKehtu0Y1hQHp2TkYf1DZYj1iej6uNzCSC0MzYK92VjBsOr&#10;Dge8g8Bzyq3KxLK7jtcGwSYyYx5y38C1pe8dJ74j/vd4d4fNGfe2+HfLRtIOfMbRxrZksK3WLRPQ&#10;MwHkoXMXu2xNMqkmX14y6yy2wi19UxIlijsavBuAljt7K2QWIiPafWHTRTdg5plnRs4OwuD3wswd&#10;xRRkL3leJpmC+/61qQFWsaO9LqT08bDGFpQ3lH4nJ3Umt3bPN/cF5NfL3Llba8y3lSQ4y/xnV5Pn&#10;YGxbnzl6wISHVbismfJMAOhNMNlml8CtttNAkAx9a5gFAMlCQ5LAldFzka9kvT4FdYDOAbHCJC/B&#10;UmCDAWOr8AhL5HUWV25yiG4l+XSmXhpMrMlB2zUPQCe/YW8gwNLWqXmqrCnxn0tJt5b4m6VEZa9j&#10;BIYSBDHGEwM7jKnlU12/P4V5RzqTJcWzrvnieRFfGHDpjIFgaY4SKrfp+1Z+b5mt43zlsdjIZkWJ&#10;cVli/7XJP1EfobB1KKmrPncbVmmtXs+4lUiwQAcWtZlAVw/TCMkfp2fgr6xYPLFX4K+Kfw4VCrH7&#10;V89tl4CfFTDbpecks3TnMgH+K9CUwJ+lTLssmkbhOIvxc/EZHn9CsO+bX/nzuP9fUcIG1jifh9Zs&#10;Mlrs4Tusi7DH9Sp5ySXJeZGtpNLtWkBPrvA4ZyEmqY/58+H6YQ3Si/bujj9GQ/awkrRjv+48vY+B&#10;VgsyD8/PTmVuH98HQrF2Dw9hXKRaYYA9ddOArTVw2sBoDlfN35PMGsjQGDK0CsbJja3hlgoEmG1P&#10;CuaH6Wwob2p8yIK/AyDnnkNo9hG0MKAsUzUmBsFg3OGzwwZDrCzJftF7LE3aRqDPAjtw7mcWNALG&#10;FwGreCbP+fcdbXLQ7CAULFiwDgc3DI8z1ikGkQMxH8V4rzVsj7XE5fUZQT3UFNj7EfaA94X1ROsN&#10;JNOHjh7JYGjBG67IFG7QGPOHlkKxLpvS/3khqTRAgUY17faGzsarmzmtNkBoADFga6Mfnp9Owuuf&#10;eRheHJ+HB0c7lO2eXsxYJw9SKnXKaNLwF4ytzX5ooHSIH/Ew/tzP339OZcfV9V3Y2d0PP/vgPOyO&#10;Kj67kzmsiUI42h2Fw3u74cOPzsKrjw54TdFPHeyPeU9Uq3fh/tE+653L62l4dH839jxTsuwos0Q/&#10;AquczVH44KNLWRoh3Cs+Q0NIkbcG4TR+toOxmPqffu1e2Izrs+5qMSFHPQKH8DWE1x4Zd/FebMX/&#10;3tvf4zXHGQ8/xQkC245fhlH8jLDFuYn1F9lF1qdiYA32KupM3F8w07Dno5+FNzbWOMMdYh+Ea7IV&#10;G+Pa6obreM+HYK7F74UH3e7OLi1e6FUca1sEEWK94N9L1rU51z4YbDWTfcXGxfqGXBRgHlhTYHIy&#10;zPBqwlrv3r2H4bvf+WF4eXod188dlV43BqAiZNB9OR/cP6LKYr5sLKgrI9GAUtaeJKt/52//zfDt&#10;b3+PgSjszW0wiOfkm999O/zO7/zN8OS99/kZ0dNuxf627jSceD/Wsv/ZP/5Pwr/8sy+Ho4Pt8N57&#10;74X/+r/6L8JPfvIOnxv0elD2AOzrVUpQ3Y59x8HRIXvYnYNdYgbO4OuZV3hu+wXtHEoFA+U2XED/&#10;gj0OW3zP6mRXGLTJxzhPAWzYBysDpRSUIS/VyhhOLsHlfunfs2jSIAy9S8/2Gn5/UG9G3z3DKCr6&#10;0wn4bc0zzYEaEofcH9gYwbV5Jdc29Mb52TdwMzhbzjAG9A+l7Z04Q/D5AaBLlqmgjixTujfS0el5&#10;XRRUT1ZVlbxuu0wJrDiPUcN7KjoHAamOLMmuU6hYa2xQ7Vnww6XE3Wsk8wUOdh5RRZPJWxrSZaxh&#10;XCsCW2vD8c5C0hTq10u2Oa0FZ7BO9UGn1eIlX6+fmOSZ2Ri5Iq8zr22QHXiOmxIk8/M0t5RZG6pS&#10;jWjexwIHUxlrVhUCXunRmamv8bAXMtk7Y+BXlui7FnTHc3gx5ZnH8909lgvZ3DAco+1MHq1wUfo9&#10;It287VKuRWd+7a6UpG2aBcz48JnrsCqSGkGCpkbMPYLLDh6LUY76IjdZfFXkZrknO7kNMl9bWzMh&#10;vR6v9R/+3V96Y3dnm8UgU0DhTUSmnArvnfhQ4wAE2ISHBc0N01AXasIx6ajNawdoKL6XUwjI7Rql&#10;52KBecAAafqZJEat3RlsfFwIoHgCvIM8DNM9S/bNCxUVaCzxIUb2O1uyp2SAC3Tzdqrgj8KkkwAv&#10;6BPXdDy4iJJWMiHH4QtGVjC/IrwGgiQ6k3P2SjEnmlWtvupVcjMqbXRQonDAtTq/nhsAV/CGMNGo&#10;0OZcyCaIDyqaeHr1xc89iUUFgg0m9JKo7XXF7ILXYIWHrSi5WbHhLou0CdG3kBthS/YegBxQ/2tL&#10;/AFYic373tFe3Kz79E5g2i4OxV5pfktxI4/NP15LPnsKMSh54Mx5cJyeXbIQYrPNwAkVvTDUDYza&#10;btMmgAAUMgHjtUQhgPuEwx5F1x1SYm3DlF2APBALYyhg0gmPxbmHbMzhm7cI5/EABFuSJr6LlinI&#10;uPa30yUnnVMDa6tcAOtmLBZQ8NB7EAlRGyMevjLfrFj44DqCdYTiglJqAIK4tmA0xCLlcG9MVhhY&#10;lAQsy9zMc1fpwNgfmHJlNFpIwAHEsjEI8pfEocy6l9OUJX0FXVqHhqhPVltc93mb2EqY/sH3EnK9&#10;0/M7rgvGzsfrcn0747QfRR3uV20eIXgdUOOxmeA5buwAcpmONsCO69KTjDShyHhvIA9G4TKzSTgY&#10;tpAUOHDJ5xfyWms8yio3NoKnmSm9GYCTS67ITFguDIBdmneWJIcUtOViA+NZx/rzhirLBBwz8Tl0&#10;SV6EZxvvD4AdX3O+oIwCBRgaT4Yl5HpW6kZrFGAZWHU4kErzMqGRqU2xIKdAgYCDEgUmAFcMLuQf&#10;VvCZwcELoK5HllufYDhCafIgT0pMkDe3NrlXKYVJtHaA82KCLRhs5AAQJ57wwqFlwp35OS75ebEX&#10;4prv7O3FQnuf/43PWFu6Kfa/g6N7LBRIbY9rfnO8Q0AS10DG67kFqMhyAQ3fd958Mzz98GkssD/F&#10;vbrPKbmacBRm8KdyVrFCjYZiOpqPE944gGXsD3hPOFzw3t1/SUb5LRuwvYN9mfBmBeVQ2NfzUkbb&#10;kAFjPSFNj3IGSGtMkpybGTyN+UPuKs9kgO9NfGuhEhok1Voj1ri5v0ZnHjiZs8YcNMhWh683sI0n&#10;zeYCqZwxpbAEA7ocSGrkVeustSWDVhorBkJKH1PqcmuFqfzMEuBh4JGnbzqg4s9psGesddloAl1W&#10;ARyaQhtTqjPpaNZZwZwlSW1r4SUKRVABhoO3NQaqvwcHtjq7vkpjaxMY4Z9DEhoroi2lLetWxVtm&#10;qbReETpDzTvSLuvWkmozGSo7SJh70R5W0pggWwfUJS75ZeNgtEQHDQvzRXUmoVsHZB/z2JPtg3v7&#10;JbZb5+mzXbpu2JtcdqO1kaUU2MQYzFwSZEhYkGwZgzSBPmWShjuDKnMmX6FnN/PUP/f4M08W3hJj&#10;5HXGRHQPSi/MHTKUNMnWrDGmyY4gKCdQs2mbj3lbopF0hldmRWdm0hG8VuN22QYaoz6kmbhNuSvz&#10;TWLDmcsnNLev+/QZ540MzTP55Hjt4gyAovgYyFlbg5XWZGZ2IeYfxMLYhgCudFCDrsCmtlsB3wo/&#10;EFs1MyAQ12J88PgTgX1vfedr9FaWdQXwPjEacaZDuru3Bz/YHbK04eclyVdBRo8DxakxUvRyAld9&#10;DXEAVYu54dK0plmF7mTGFGmNsV/Qu6lOg2sGRmUaNN1OrgVC5QX9xnYOD8ioZqNgbL1lo9daWDDK&#10;ivNo3+Ppu532UncNJXht8nH6IRXOyDEQum7T51Q64crzz/drDugrSZBqJt3204DfX8d9u8myiGeK&#10;/G+9Li35XCkkQoEhGHLiDHK7A/pRsYHW/trngMbSIc3uBGcdrSts3XlCptar6k5ZetRUW0BpkDEE&#10;ZMLXx4DSex/s/WgKz05PeF2uryfxfCtpM4Ta/fL8Sqy2VgMVEAhaYynjvoDRpyFaHh4/2uM9Obm4&#10;Da8+3Asvz27ojQdfv4cPdtgvwAMPNXBlw4TJrOHwpcpdpl6QJYfr3R+WYWs8Ck+fn7Mf2d3bCa++&#10;+qnwwZMXZOTlsd6cLjQ2uLfTD49fOQqnp2dhe7PPe4vrcLi/zV4F/0259FLP3Wl8j6h7L+J7Q/09&#10;3kaYyIK+2Z97/VF4990XBDKPYg2N4T6eic2RPMTKTLXj4cEWAbD5XKoUyO/mHCqLNTiD6gT9KNhk&#10;21sc2iLoATUTPPRG8T6i+7m9OAvff/M7YWd7zHuMQL0HDx5xr6Ey6vYmvPf+u/RahGoBwCL6nfNY&#10;l3TFymoBSwg1FHz9JP0rSYYAiAUQGnYulFMGgUJYHwBs4KmOD4DAPnwv7vXJybGso6Z3lNqfnpwT&#10;wH7+4mV4/4OPwsnZVTg7vw5f+OIXw5tvvk3gFkP9pXltBQNSsC5AwrjPgLg7Kng4jGnl/+qJnU+f&#10;Pg3/5L/8J+GrX/lL+aWyzxIZB70aAl/AMCQT1uxBWnqdt3wehvHaH8f3+Ht//3fCD956O9a8w/Dj&#10;H/8kfOmvfTE8f/6czxn2YAYWxDr48P4R//3Kq4/5b/rzxf0DvplFnpnPndiLuFYkCTkrydjlTPaN&#10;93FodasYZha8YcBQVqy8xb2fwb2p7ZkhqGHSUSoZaq1P9gs2naoJGlmgVFGaisIY71a/BDsHPRRN&#10;rPhmLRSuS0myjYUwauDRaDhuNUNVinV3awNxetH3B+msKmxIAhxjNBikIRATzBsDKTMLeOTgUT7v&#10;VJU06ouw5zh4h+cRrC+Cj3a+E/jx9FrWbiJKcH8vCquf1Le43YiYgVIc4Hq6Z3JmTLs7Bsy0qYZx&#10;NUJeStpdmIoA7xVsS4J/dr65fLVbOwdok9PKBi4vy2QJwhCSurUQqr4BlWJG5ubD6NZSvi6SNiTP&#10;Uo2/9IG45U4km5o1VnqrItPAu9LqqNVAC4xUJnwzfLVnvV5rOJeGYAy8IQmsMtJPYbJbsFhLA3pV&#10;m67bZTS12KEaZmoP0sC707UIkrPna6ojZhkQb+iZd1+RBrmNhcswYI9AcGOWP+4bqOF58R//+7/2&#10;BpqGPficIVoeQQsmgaB5ezCfLx6ulsBplBosDDS/oK7jgATyv7WhRFRUSPCXw5QNhzpSYWiwWfat&#10;AcnZMFcWEuFJJ61JQ2rb0HDYuKwBXm9MhZnOeYOU8imfQGxq06kSclV4OJpdcrq2bETvXXlId9w0&#10;cFFbZxK0AlRwCIJijhswmS7ESoGUAEEdS9tEGmusuCFLHom0XySsojbF90pNps0bYBwO0fPLWTgz&#10;01oarfZEvWys2JHpdWmpjTnZNvi8tTHowFoCY+/8akHZK4C+6RxMHAGZ94/2wu7uTnjw6D6TosiU&#10;GW3QbwzeDwBj5nER48CjPCEefpB6zpkGs0qKbBqTEOUl2UKQQgJM5WfNcXgPzYunI5vxerLge1zM&#10;WwJ9SLidTBVwcbeQj9rFzYysuPF40+SrhaagkGDHP9/M4meBTKERkHg+WYY7JtJ2vN7TpV4LgRpL&#10;i6N3lgQKHtD5xxuxOBj2WHShUKMvR9wkj44OScOnWW8s9p4fX/Lhx33eHQ/jzwwI6F3H9Ya1tzce&#10;cNPGyw9ihXIQCy/j4lDGALPl0aBg6hmT2Oj1MicQ2BiYgElmYVHupcluC05NsvDsxSmbCchw8D37&#10;sTDqc5NU+lWeSX55sCd5iORRAt6wRucEz2pNFvPOZOmaDuDf+/sH8liDHMWm3/ToM7+EnB4lMp6+&#10;uLyRxwWn0XkKAsBUFPd+QPml/KYg2XevH08Kwtfw3sEyI+ODibUCHhUW0CNTDH4fufmRSYKsjZv0&#10;/J4KBDaS7hcIiQD84YxZTIPV9BnUXLofA5O8wDyL+w0+F6SnYzZjw9VEjvI2bdo0+477G1IC4ad3&#10;DXlH/OgVKdEDFjDY/5DiB79KHIYoeI5fHvOzbW1up/RdmEDD5wd/Bx8UPOeXmA4PRmTRAUDsyCqe&#10;EcGBpAK/ExJefD54S5B6PRiZ1LVISdh4P2Oy80Tv5/Q0Xjvcm9zo8/gf/ALJOLYEVdwDgI+LpdLB&#10;kLj1/R++zbW1a6AdDmcB+CoBwYDAlJX0cmNTgOFJDxOySMcGSE5So5rxvYw0jFnMScuHoToOcQCO&#10;UyaLd2TPYk1uxj0Jvwu+fzewgIhrBoAq019dfmESvzz3AzJL5Bj6gRFk0bPIJFmyvz1lNO5d8yWT&#10;Z+ndamEwyYLCJsAuK3U/L/iHkLkWZPPgbF6figl00bkHtqn7GNb0nXUphfv9NQa6dPSKTCEE7htT&#10;SAZQGxDX2RChc4O5zJM7GwM9svT3Lv+jxZXtR0yNI6iT8z47OLg0M+9uLUlTslMVW5TirXmipcK6&#10;DkkmyyAZZ+e7BN+GF7n72nGPq1IgR9vUKylwWSY2nM7ePIFfH5fNejpft0rwFRVKkvLEsMs/Bpw5&#10;E1D+LjardtDU0IoEZK2lwbbdijkoo3DzOXEmXdem1Gf8CKf+Lid2/xwHLS3Bm8xlm7T6dWUoigEp&#10;DjimSbSl/OWWLJsZiyKYrO7/7ynpgJ+x30x+Io5hnkCwzPHVtjXvnjZ93+rarnIjcivKWci3uoYc&#10;/llwQ2eFeJ6tZMMhsVOd/VhyKp+bjyGAGoJPLHiVkp2ypVPKr0lYrNluLRm4Nb83MAIT49TuCSXu&#10;IUvPjr5o/N01xhyn61i7jRoyFu5xHe0cvvrJmH1f+/NwdXkmIJU+cgLzwAqo4p6I8KHeYINMiM7q&#10;Vu6ivjd1q/tFkNACJ9zX0IH45WLxsX2J6bZLyYLE5KsTgEnmwHLBcwTPHKSJqCXgBQ3WGZt5DqJi&#10;Ax7ridoMzYtMSprkImTrECBd8tA2QC8vSwtCsT3JWDVegztwK4ZzMDsHKRc6A2c9XEYKIKWQFsb2&#10;YEjX5kjNpTVSlQEdLq9qOQxV44wz2htGMO2xpjkwajT4ruulhbeENASB3Da35glncbBGHc/WggqW&#10;lr+jz0Zc+5hep01+epsYihdi8GAYO5lcxu8RqxI1EJhcrzx+HI5ffERGGsCk7a2NsBfPenz8y/PL&#10;WBOVauxoJTPisBeyYAygOSSrlDiLuhMDxg9fTMLDo61YS884eN6N5y3qHtQguI+nF9P4M30OqK/v&#10;muQH2cIPL9NAujULGDDsQBQA+I76H+FYP3rn5+H52V3YYECA+q2tTQQIjsLF9ZWxs8Wavn/vkJJm&#10;rA28D1qFxLWIMMMFh4E9NtWQ717HvuzqtgkPD7f52V+eTMKvfOHT4fj0ijUM/g4hINhzHxyN+fmx&#10;sJ69PI+1xJz9AnoLeHLnxtKCJclWrBdG8EmOvSkC1CqT7mXx+97/+V9Runt9ehL68U2/+OgZ6+hf&#10;+uIXWL/jvX/08mV4cfwyvAovuUwqNLByn370EVUReD+opwaVlBBQbMwscRS9RV4V5kdWJXDK00JB&#10;fEEvhfoNNwH9LzwmARA+j7/35OSE1x33/6OPXobnz0/DHUBWECFqqXg++7lfDD/+0Y/1zFjd7QEY&#10;zmzCPnJwsB+f8XPjbXeJlduYhQnYvH/x5a+Ef/hHvx/e+uGPFYqUZ8ZSLRi8cnp6EX7tS18I730Q&#10;16v5jWHvcAYRvo6B9Wc/+3qscZ9T9XRzfR0+9eorHPzvHezxs22MN8Ioft/O3m6skTcZZIAeGtgA&#10;yCUAa6ByE0ag58kTY334RjXYcmlWXDnZjsF8TDuTp/v31vXHWeHy/W3k/2f9t8vQF2THrfxPnSHl&#10;7Hisn3pZ28BIe4KC8lb1ZWY4hDPyAYa6P31h6buNhe4QQ4D1TNXn18Dew+uin0EfsmIkCqvwNGvs&#10;e1hv2B/Rn2ooHczz2tj1ts5Q88sru8/+DH/G62CPwu/sFaqvCjtTsZ8SBG41cGZ4HHq/voL4UJMT&#10;rER9vqYyI8My9jPaqys7S3UfAGrjd6lXMU8+O1OCnRHYvySnLZI/8/qwve3+v9LjkvuvMzkLszfR&#10;UF8WSK7OYgBXYwFnNsTXeaXhsrPIOXg2G6mQJaGB1C+wUoL0tXDfvDwNPr32LQrPWmiNLBBSL9YZ&#10;iaC0Z185AcbsqyR1drY7yCYiZgjwKwysJXOyKhMo11kIaWJW0iamSTYfnTFzc3uGhHMtkvWHf106&#10;jCINQn1Q74oBv/bFn/zur74x3twSaBB/GXyicJBh8yITzjxGaGRvP3R7M+Hiu4sPaZYJzKA+fDEj&#10;uw91GB4ATmIbIddo+CELRuWMtEfQkhkNAe00mvT4O5WA1Zk/WR6bz1teHABcG6OhTTw1FctNT473&#10;gQOlpvdbSyBMdM2Pp96AXulR1s7UgNfdyNhVTEcJ8o3Dz5MB0Goh9y2hBYw/NK7UjgNwWqjdojdF&#10;fD9gnxHotIKKBbQtNxngdgKD8NCx6R4y+SqnJ4AkjEhZG1LiMCTAdnF5SyPbKf35GoJo6F1RNGyN&#10;QNusuOj34ub78MEDPsyUY8abD/AVIC4YOS19SFCkboSDewfcpLG5gxKPZntvd48/V/YGBBewiPBv&#10;TWnF3mmSRMrYFqWBg00ws8jAzwem32QuUA5BGNOFWHjwQISkGPdTwGZOvwhH/HFfZ5Au9yXzuZut&#10;jMPVGGrj6FeWMlMggSzQu6M0CQNSdzf6ZXj08J55SdWk4MM/gx4ei3k4O7/i/b9/uEv2lTYhrZnQ&#10;KP0W9HtS6A82wu7WkFKFcSxsyrwLn/vM4zAC9bfTBgAPqXH8HnhA7G0Pws72MGn28d/YwO8d7oSK&#10;WvuSASJgUk0mCwKKSDO7icUW5JsoMpFK2/F9KEUJ9FyAtUfxwEVmEAqn4L5YbI5lmE1233DAtYwE&#10;ZzCq8OCDgo9nARJMeB16piQ2LQDh+DkcqgDu58s6GeZjout0YPg4gA3CQwESewcZrOmmxIyDADXf&#10;OCDYyHHjQRNiwIQlUQJcxSSa4IVR+ckWscOa7FDG1s/DFXxQ4E0EX5e2SQ01G6FCE3n4fd7c3iZh&#10;Y2NgC1izXpy58A6+IqDb4yCmF2BV8hpjOkwfz4V8SxmeERs7gOe4hyfHxwL++wIJ8QeFjSyTnxw8&#10;DQ8PDxhaAVYbNl2ksGE9A/hz3woA8S+Pn/OePHh4P5ydnbFYuX/vHqX7ZNbBVwTSb0sExqGdcVql&#10;AgSHL3xSprdTTrxRHOKelTY9wr1/+eIFzZSxRr79rW9xmPPKK48INOI0xM8yRCbuOR89fcr0brDz&#10;CpPou7cTGp+WHkbxs8fGUp5+GQEvphJCXoajrioJ5DWdQIWNeE2xC+JZwv6ClGawYzaQYmt+Hb2h&#10;fGCyrltjfBlLzIAASePaVTJ5a4b/GtVqmoWfb+TRSraSFQJk4gHs6DoDs9sEMnlypkyVRRCRR1bD&#10;tcIE1jZYYaB1joQ1B40uLy8tOa6vsya+LpoCT46Tl1nN65tZE5wn1lcwr00BcevppKs4z8zYNWao&#10;bCzmsmfSDgMXQvKoqQ2wa1OYRdt+PDkTgN3SDKMZ8lJVFrrTSLrbGbPP2EyFFUa+LyTc1f5cWUKc&#10;T73rtkkAZp4msWtedF2Wgl5TCm67ms4SOA0OMuUp6GE9oCHJWLNVeERrDBoHDckkdv1kZqBbZ1JE&#10;Sx2XJ08pmSsaEWeOoVGB5MK8VFvTy3WuGTWJqUt+aQliTIC2bRLg0Zl8RqnGwTwYVwEeWZatpU3n&#10;yZsuyczXkl0TGBwUEJIwYCa6dimhmf5EuQDAPOsSI93Te3Vf69SwyIDbp+WdLLu7NbZDF1Igyypp&#10;OVsZUXeelJvz+WzMR5kFq9UPpbPDUvmfJdZZMFYVwDB6CRqtFTIcBxa5RGq3ZyhMbh0MpGlM3Lvy&#10;uXQJrftH6tnqhd2jTwb2vfmtv6AsMy/UYJNBCKlX3PdgIL6xuS3QbzAUU9fSlhlMUuTmf1cE2zx0&#10;L8vchrgWyGPAmBf2qCUy2z/mxrBvW7FX/Htr81OGvQaWNIAg/NyLZ8857PRzfS/WeDj/ZTxeWbBT&#10;w/NeCd+F1aWqkUvzSi4NsHYJPuvsIJN8l2m1BFzbZBrv7N/lWmMuVUzDISA+LxRBCPNzeJhSfOwZ&#10;BjSqqW4SEB2MtQCQNLPQm+3xFs/L0kA0fD4xeQrWHRhu7e3tS2q9mCf2TWuBLR6I05qfrXtgoodw&#10;/294C+MfsmnsTIdDddcuBaCYRUNhqeWL5YzA2eNHD1lrY729PH4ZDvf3yCTEet3bG1MlgRoewCFB&#10;Pwvxoy9epfNxd7sfzi6n4Tb2IA/v7YWXpxfaz+N7BOiCGup2sgzXd8uwv9nn+8ptb8X5OOhpXwMI&#10;1x+IBfry7C589vXPhLffeTecX814xvXIrNsPP39xFX7z3/lCePbyRawttwjQ49p99vXXwovjk1g3&#10;jFjHPX9xFk4vVaceX96F7VgHz4woATLE3u5mgBvIl371s+Hr3/mr8NrDI4JHZzd3SQKP7XAXA3Or&#10;VW+QOGy9GhiBqPVLGxSDbNHfQCDHQdg5OAz3Hz5ONggKzFmEo91xKONedxlrqH/z1e+HR0fjcP/o&#10;iCDh85MTAhL7h0fhl3/5i2GOdRFrOOwNp+en4XO/8Avx2b6On/mQdTcIKRjgQvWE9GcmQw+H3KOP&#10;7h1JCdEfsF8aM2VWqbxg/H307Bl7V3wm1FmTuK4AdmG9v/m9H3EIeXM95ZoT0NAw+Rfkg6P798Pb&#10;P3yHzLqOqriWz5AzglrrIfb2dsLx6Wl47dXHrC/dTQLMaZw3qO9fnp2Hv/Xbvx2++73vsQbCuhgY&#10;yIT1BYBvEfvHR/cP4vo8E7sJoQM9BSmhHnzrRz8Nf/fv/K3w7Te/Q3YqznWoXXiexBsItcnu/i7r&#10;WPg+KxCnoGw3STLrln58HVVU/TR0wQCebFwDnRQY0eM5xHRj1P/GAHNFEusZgEjGxnJ5ZmHs8DTY&#10;6TpT0LiaKZc3+VIhTthz8N9kXhpRQbZiWWIEd5mHQHRJMUH5cVUlSSgYZlSHlQJx2P13Zo9iIW5g&#10;cjoD0YFJkAdyA3NQ45fWN7OnrpvEJsRrY//ve8ghgy6n9tnF2i/sPaMXLrmJ5omFncLQ1vxWZech&#10;KWy9bNKgVUBbadeu5h6s2sd6p04+r415vQMPQh09p097w36ssX5PPZ2ARjzv9IgF89tIJSBFYL8U&#10;OzIk/+q8VDgi3r8PgtznWraS7WpOjDqlWMmIM/O51mvpPmDI3piPdGeWGyWJsHbq2LBWWKSNyd17&#10;Oc9WoX25zmf3i00DYkuIBikCzzIGovRRNNukIVVkYpPjDG6Npe/nF362Jlltxr6Tg38Op8vEUHRZ&#10;MNOdQ5d8l9u2SUzQHgk38roUq8/uI22MSpOgK+3aE6mxdou/9+ufeiM3ZBuL0s2p50Sp9QvG25uk&#10;EQM8ghxyejfh5khfilILDF5dCPpAExLYKNSG2k/JfOgYgDBlY+xoKl4Hxrp9PgxC8Z3uqJRINetV&#10;IfQXUyAw+KhXX9QriQA9OEpO4MEmA6imhkEJQJ4KBqCjrtvEVMhMw4KGlQacS7HU4hlE4DCYJrym&#10;F1ljtGB5E80BZC1V8FSlmi7KSpsUhiP/vKDE2oabh2jaSPTd3hS4gYVCVpIj5LNFOLuYhJcnV5Qa&#10;UwLGA1pG7NsjJHwNw/bGQMy4En8eJ08yTJ43RtsECHBdR6NNAqXwy0I6Eg2K4yEOajZYZVVuRV8h&#10;TwVM7ebxAIffAQ5VsNXmlK113MhwEHtSJSnDYOTk8orjWsC1xyQzFgT4nJXR8u8WYjwq9Up+Ipkl&#10;g7rUrLY0LqBomF7KVNtH+4HySxQ1GwCJMrDycgKDAL/A7IOH3vZGP+zvj2XGjA0abD2krsb3dHpy&#10;StCmdGNYm7A/PNqjYS2Knd3tYdgalSzGmOaLBLFxLOrj+8RzgCnifDoh0xOJZRXBhCX9AeGzsr+3&#10;yw1agGFLLzxMcIeVaMHw2cO9xhQYBaRYgIHsAWykKExwzSBrwOtsMLTBpKbx+wHMcjNAUtj2Riwq&#10;dwWE08C2l0I/5pxUKqGOzWyl5gMejxPzBcFnx0RVskObanRqeDOjK+PQwqQC0xg880rQCvpvbOKU&#10;MysdE5NAfC82daTVMqa8EfAQ7IDvpRCMkkUAQHV8FjQwKF64jukDquRBT/MDe7izcAwwy+CrglAI&#10;DAhwiIG1UdCTZcTNFMEwfU6xGqZKIRlNTAJ5JiwxWetpyoJgEBQolF5bEjCnaMvFKsWtP+AaBwgn&#10;1nPFSTC8Vjj9iZ/j/OKMlgUz84p5+PARwypomkqAcMomZErvw8DXmi3nvP77sfhmklqta3FODxoZ&#10;rc5pg9AJ/A0qBpaUVAdaGuRG2+9ZCAg+i9K/1EA7G+Ly8iy88/P3aRyO+4fvuZ1o/22YaDghA5OH&#10;A9LtBsPkgYLfQzY1ZMXx+isRqko2DDjkwNTGvR9gssu0yT59bpDadhHv1xbkxpT0lmQlDreQViwg&#10;0YErpnFawERgmIASywHSk3lF392OgB7OmM4+J737Ov3ZpZFdI3P9YEm+Hlzh9Pbc5KM+JfMgiq5t&#10;E7PF09yCMalwPEOaXpDZWPPecK8xlhYnfBZeoUCZfgLumDZuUgr/uzZJSd1LrUtgCGkWIbPgDxVR&#10;uRkjp+gEFjc5J77tsknJqh7W46CUG7Er9LI1/73WWIKtgYRNArTMR1nAZFUlOa17CvI9G4aWW8Es&#10;j8XchngeDNuuIji6NqV9Zo5buWQk19CvBXMzrOTNlB9368mqlh5r3oJuLufgYui6BExyIooGIhMt&#10;0Se+bdsk4Mxlsw5AOqblTC4P8wCgIkaTyYc7DZ8yG2602Uqu0RgjkxNpA89WIulsDcBbsTnTBDxY&#10;0MmKGrbyzlv73s78eIINWiTv0b1oaqWR5k58s2RFpjji2rWdSZ8F7HhAVchWMvLCfthTo8mGYojT&#10;Kn059yLSPW38ujuzwpBIl4cmOZUbcGdhzWw8cN9sa08SVwdVmR9ebpN7MWuXfK7d19E9/lxK6tIV&#10;ZyGKsYW9pf+Jwb5vfPVfhYu4nzOUB+y7Tgn0kMD2htg/N7h/l/Sl7RJTgBLukBvILu9i9+PU9da1&#10;oZdgo+fVQV3+LvMCogcpk94bnr1kSPmzDGuU6R0/39nxMRuEi/Mzfd2sKzC06cEP1t5XYzL8kCwE&#10;s+Q/WlogUWJg+P65FrZT17UNTIIxYOUJ1dhQpLHnOrffV3FIvyDgFVbuk/JazOW/26Ovt7Feg6Wr&#10;G7uLUkCuRzu/MaTPVHvjfIQMjqwk2ibUSaJ/dnZu1jkF9+ksW3mGdqbuaQmG9Y00gD5EsjuvnWpr&#10;wFFXzGPtdX15TruIzXh2KZVeoD7Y/AxEyOUnWy8ETL7/5CUlulDk6PN2OpNxxsbaC+CO0nGXDI8j&#10;O7xuWRNh3WKITyktBrXDIevO7771PuWez85uwmceHcXz9MbM7AP7lV4hqb1vLZtQlcQ/3zvci997&#10;HT9zTqBuI9bLAHyePD0Jv/Ubn2PPVhQtQzkw0P7Mp14JJ6enxtCMNd3NXawlm3D/cCdcX89MkVMS&#10;gLqK5z4kn3n8fA8f3Q8/+NFPwjCu8Z2t7fD0+DLW6aWCuXpq+lGrY/lAWXBxcZeke/jMo75Yr7gO&#10;9H/7fxl7r2XLkjM9LJfZ7nh/Tvnq6gZAmME4UhO6YJAMTZARegxe6Dn6nRQK3ShIBUekBhgQHGAA&#10;NEy76i5fdbzbZhnlZzL3GV31MMCu7jpnm7VyZf7/939mcydUI/Qta7FfWVdQQCmQtV+IaXsTa4qv&#10;//BZ2JyUHJKvxhrlPPaU61s7ZLdCVfXN86/Dl59/EV4//zY8//Y5gQt4IGMdnB4f004Ectt3YAG+&#10;fs0ehczRhfZT1DoLBiI2OdwBXtb0uUSI2s4ufZGhOkGPDGgJrL5f/dNv9Fp4DqCaMvRCcDuu+YeP&#10;H/KafP3VcxIAmiTFsx0GO8dCIYjwhIR35JNHDwnC1gbjkx8tgEz0aq9evQ7PPvpYsnL7ZWL9Yc8C&#10;6AFm7E9/8uPw5u0b+a7bE3hB4G0U1/c4PH/+PPzln/+Y+xOYeou4/o9iHUuP8VjXrW+ts2eDVQDY&#10;sfJhG0sq78FWZe+7YRrehMLsyMbDTwF4KZwCAwmCItknt8h7SxqU8Dt78JMwh6Qk6M2ATvVJGvIC&#10;SAbeEDxcA+iUehEOJdsm2wT0yafWQBf277nDYDhcMmDDgYzDR/o7e3eSXA49PAQBZFjXVhN2rHk1&#10;yFoGSGnoqM/cWNosBmGdvfgURCXVCYfJHsKD4ZVC0ZJVSplVGiI3tO6h7tZ0qqFLhzY2HCoJQ6m4&#10;hmSFoPXOPXWoJGT6xvs8l12Q6ikFUzlRvi7tKVeJCNSn2ikFJKnXxPOVwj5a23z0tuGgxzle05Y5&#10;acCb1kpSzBRmtHXJ+87Dc66BIG/iwiaHfX9nUNoX2UYmqb0KKwFoK+bzOlnoZPxBEDJBXxCUBmRa&#10;LvQ5upBDJdEHAgtjAjEl5nX2te4dhoLvz9eu6+WaT0NVMxP77s7aqgZWTGgwjPpStie9mfghJ/4m&#10;z8bWcnbVgSU/d/Uf/tUnn16cnRPBZhpsKHgwqZiQ1BK01BnThzRhxGHbe8IKM3tsdBexOVWxFQuU&#10;mRh+Yt1Nww2ZDjM+vAAsYBwNlADNPqZxZPNVtdFhLS4cwMkoPVEgKyf45uLeFwMg2mR1wovPcIbi&#10;rkyn5aIgg6wV+NN6cl45ZRdN5dzBHES2G3mP0NSxCzkwoPDmWthsMQVMiPlXkMW2aJfeTGUyY7ex&#10;JiYsBOu2Vvl5cDNoWB9/Fs0wIu5n04avDXkvNgsw1UDpRxz0Br1AJhmkgEQT0fAICXj85GnY2tqm&#10;PxmSk/EZh7XYJpQ6DnXvQFnHBoADbH1ljYEqDWLlr2/pOYL7gT+39M1rvXHWPDAYPz1Wsgs8EMHU&#10;o/fcWOlLaSrFJjFev/XNVSWjWhoMJheuT2fGRoq7bzpFvENyQP+OYSkPLvpGCtEXu0x/Px4WZDQO&#10;x5KGoJhAYQFfkPv39ng/MIWF7PD45MReIKUlGJq6vHp/yZ9ZQfETC5XpzTUDNrbiwQoAaTVeN1x7&#10;HNKMrh5O+E/INea38/g792JzPSfoAxnt/XtHLARL9+iH+3vh3YezsL2xGu4fHMp3IP73jViUQOK5&#10;Opb3y4qLToBl8OoDGwySnPVYWAIYAugOT72LqwsW1ADsUE4LVFOaFgA9pMHh0MShSrCRss+WQKem&#10;+8O8EcAImnL4qSa5mCpjE16ZjO5MXpLx+ZKFgP0IzyVTWgcjJQCNRiySkc5d228LUx/RjodihJmt&#10;UdloVM1ux8YouGllGm6l1KpUbHPiEa/t1Y3YCyn5KgUzaBovyRhAJDwL+Kzn51cOaJCEJSV88cAC&#10;sGmPzsrFDoG726twFhsmMD1xAIGFhmIeYA0KCfwZBdfB3kHY298NVxfnjLFn4AgKSxiJx589ODgI&#10;h4eH4c2bd+HDh3dc/2BlJsYSZRxkwfU5URyyejBEwC7E2oD8HIyNt+/e0NOEzCwczGA+mzKPZgXS&#10;GnwfsASxxvH9CQozIETf797RvXAzvbZPXBn+FItj7Of3439PQUn4986H08KMNNx3JAwDzMK6pmSA&#10;YKKSf/E8Y4KNZo7TKBxsYEXiMGRoyJjSIUiUwRAG63ItXoeRWXyjlZXs5cHPSuCmowytSolxDiUo&#10;OcEyOE+mhsyZWRwRmGtdpEmelRg9tzdKi8ZhS5l4UZqV5GLZDJSltDDYf0pDHqX9StKbPcB6UeR5&#10;DlmugPMSQCnYpWLHVPbnKjKzJvuyJY+WO154S5lvyEVFWaciLuQigDKShZJ62dgXlf3JKm6WKmDt&#10;+VWE7L8S7kR5KLG0zxLO5CfTOeHXZnH6HHWVjbX7zDT0zuDCcmBQBq8zd3HOIsr7e7gDwuVkT3sb&#10;Jvlo5VTLzM7zwC+BXE3TLu+PgaoEksgIus+KgLrSRLO2d6B8Ze4EZBS+tkXyOVyy40KVPluV5Sh3&#10;/WuKUNnjrrBp9DJjI41m2xTI0IfMeAp3EqMV3lEbUClzMdtbBqnL0Dl4wkLt3kw7V7bJ1473KbEc&#10;zVpNTFEMxZJPDRlapf38smw5ZBkxEu4by6iTbw3O4+zrE+6qiLvMZiztjZgm6QKs5d9c2+ezXcgP&#10;lY1ekj/3iZnSiZnniTvqN0rVyyqzI9La4NAnBdT0LmR5H+8wOJ36ifdM/jp98pekCXaslw4efSew&#10;7/e//hmBENRTaPxRJ9HPlsXLkEDfeKQ9TKqXMkvGNSTQ92PdV1f2K6zyM588J0OnAdPC/xN7UdYA&#10;DD9pu2UidtB3E9B0zaYZ1+P5l1+JiRH3auwivHZDgSftfMq/k39uZ1BskMOKhpRwLW15mG5ZFVkq&#10;laT6vdPMabXQaxhWpyTJzEquvM7EroCssaf0TENo1h+UsrkJLpTcW9vLsXcSY+8FwiEDBv+uDRZM&#10;9B3mcI6R2fpJlgXWeelmqfM6wfXBGTXw0KvwWsQzsZjLO4s/12jYW9jIvc2sZtmM9AsNdRScIp/b&#10;r77+SomZcZ1AvvvNN9/Gn5nGWlHDQ7Cf6qGAqPFkyNC0FARX28KEgYTc37ROWPebbfXs2ePw8tU7&#10;Ds3vH+2ED8eXZNe9/XBOOSrCPfBZR7X3ELKHoOABu37C5+7Nh0vev9ex3sXr7GytxfsxCz/50cfh&#10;6vw4ft5ZOD29ip+5DvcP98LJyVn4/JvT8NHje+HduxMSGB48OKSP+tvjeIavan28/nARnj69R4Yp&#10;13pzS7LB9sYKJbToG6+zRD2EJw/3OMTHGnvx4jysAzhCQNtYEkKwHvEYI8QQjXQVny1I5fePjqjI&#10;0TVTbVv2TXj/8kX42X/9f8COiK+zyuEfe9jxgOolsOeOT89YN2wgSCeum/VYi6fnEyoODG8//+Mf&#10;w7fPn7Oe7h3QBcUEah/swyBFwH4GypZrnvGXQdVpx5A3hiHSn37BnhZn0KOnT7hmF/E1EbSB52WN&#10;0m355GFRffLJJ7xOb968JYjcOg061S6JKQ0QCJ/l8vKahAMNHpZnKthFYBaijsG9+/f//m/Df/mv&#10;P4/rZJTDllLyNHraP33+nAzBD/FnWaeg/h2rh2G4SPwcP/zh98Kbt684pF6J1wL92eNnT8I2pLsg&#10;llRSdExI9ChUo7athxlmFlVF7vEIOM4WBjhc55VV9r3l38/lj5Z8Y9MwkgMsk33wvDZmOONZZ0iH&#10;SUK43rT1oWS4W1pUlHeDk8Smwt5amYVP26xywOdokCWWAhrR6ya7AO5LrfqvZGGQLBqWw+GU+ltk&#10;EG/hMEP5nNeuXZa/T5ZeJ7sB1F9Mdq5S0kS/ZDoX8uuUr6jkyqmmZGZBPI/Qd5H9bT88JVcXDksT&#10;w09WUFAJTk3oEJiYglNFTBhl6yT5i1ZZ6bVomhzqSeZis7BXa03lplibnX0ZVaMNSilcSA6pBWCq&#10;1qgEGFfyHNRnXSbPV8Zc5vRGVQhI8s2Wx+tQNii+9rjXVMx08rEuXYdX9j/MA/u0NmrZFdX2Iezs&#10;uZzq7TL0y4FlUeW0XQ3hrQT0AFi+5ZLNAwjHQ6/zUPkHJEH5mSgdENX2st9q8/4/MChd5wAPvC96&#10;GALLfv8udHlNy+fRTP2ytMd4Yd/zwmEhDdd49a//7NGnuimgwV/xkOjMFhiNR0aOg9hhBhNOT06U&#10;CIRJFg5ZpMbc3PLggOxMvkGaXrZuim5jw4kpnQz7Z2Qe4TXR/qMRRKPUGd0Gm4+pP0SYEWihh7Ny&#10;oMDZxUyeBa3isenFEd/7erZgqENgUg0i7V3EDEpOKSTnhQyiY5ADEw17+5rUlVMSNbG8XtjU0GED&#10;03ljeaCo03N4xy367JuA7wsvtaYVm5BFRympKa7VxuogbCIEYiDJQtp0YL5/enohkBJeVhP5vHHe&#10;3ks6hs8wYopLSY+J3Z0tghhgkaHRx+EEz7sV+l4NfGi1TKTCe2FlgDHItNTZDSnVeEgBYNxcXsTr&#10;ecbNmD9Dw6berAbJvdIUonHBjodPQJ+YgAJu0gSm4kaAwikxF+YO9ACrjdHYlbybAPRBltxZWgY2&#10;3cCykKGbhapcJhWigcHPrK1i2t8zcRisPtznrbURvUBQRHD8HL8/prw4MO4d7nPjw30GC+k2HsAb&#10;K0NKbAFgQ8aOScjW1iZTvgp7LXSUS8u7sTKId3F+Tf8V/M6IDUcZCxx5EOIeFZyMyGfyB588daCD&#10;2HslpdQjyt3hXzY004eJr/HwBAiE/0YA0VReejMgdIPS7CBfvFIBMADn0s/iM8rrruZkFNcXEow1&#10;eDTOptwYcShDXoCCVb4IC7IRIX/GpoPgk3Sw0EPFksCBU5gg44WnCQ87gP7xGZ7dCBhOXneF4+Sv&#10;bm/YkJD5hDUU7y+KboCPDPBxaMfFxUW8J7f25kAK9HX8HGLHHZ8eh7PjUwJgSHm9uLgkuxSgNPYI&#10;NBOdgzXAYMWBkKa229s7LPDgq4LrRZnlaGg2qQzmcR/wnEAahGuUfNQgid1Y3+A6ht0AGIsoynuG&#10;ZVySUYhn4ujgiJKGdFjhEIU8G9JONAiQV8DqAHHu80YMAAC3YkErIQqH8tBSgQVAy/HYRYQO7KYT&#10;2EUgK+jAAGOxs6SVqV7x55iea4lhkrZRUrqQPcE07r94HUyqv/zqq7Czu821hkZElPLWh4qbGzAM&#10;YIYN+QPWEKS9tcBB7AkAotHQzBc64PEzGBbhOuE7jMar2itrsS0h6wUoChkMPP76QtIEJXkVOXWt&#10;C/adQBFBZtSC58qAkqeG0ipOa4OShFH8kiHTughoJcPAesK9A7McRdfQ3nmSefbLZLhKzOPegEqS&#10;VraWBpeehtJ7NZnR9wWLlJKyDk14sdYza73Qw54KGnmnaNomSUW19KvrUnCFACP6Sta1gZqQ0+Qk&#10;4wgZIF763qXvm8BPyZ/rFE5hit2SfdeRxSzwJTEk+382vUymb4kdRzClT4bWS9mm5IsafCVfkNIN&#10;fAp1SaDSEuhbAl5llYqsBOz2y9Rdv39nyCuHNiRgtg8GPMvsRYdPo2udkne7zCAr3Ugk5Kqwv0tR&#10;JIAz5OTXbqnVzQCxwGHJgMt8/ZcBBsLdGodMCDDIHkxVufSdS7/nIJXkLZTCV/p+6blXZLmWEmWX&#10;LL8gxpPZdvKM6/5Z8hoT8SCDRbNRptdpzWB04m5f2AUqgZR31ssdbzeGOTn4JwVyFO7i+5xQHCwv&#10;ChnUAkOg9ZR8yaCQ7x6M/ZNEN030w1Lk6Xuoe0IgrGmceiw5XGKodpaOJglyM5tbgi6vPp0ranIQ&#10;ErRz+N2Yfb/71X9TKEN83jQAwhBkTG+clv7Vq0zixZ4G7yP5R9VSYBiUrsiKFfuhdCphauhxVvB/&#10;YAUnRpwH1EVQ0iI9qwDumYFJn134vsafu4z7OIff8RxBY07bARk/KQk+njOQHa6syIYj1blNp+do&#10;WA09zO5y2j1/sBezsjYzsTeTM8nKKga7NJmdnAJYkok9fh7nLGpJ1EE4q5KvFgeNAAYoNR5laXdx&#10;J01TTU2Zzd0B9OC8pPeV2TZpYIjPDsb5jKBSlwwuzcQJalY7y/GKwmb2smXAsJXD1Hh2bqBmRD06&#10;n7qhnWffYJAZ8H3HrrMGDn5A3YJvDcDx4vyC5/nmxqYGS/FMOzk5ZW2Gz4A69M37U4azJesIBmxA&#10;NTNXau/B/jbrEPzfe3jzDUuzetR/ou45v5ozoG62KMK//MkPwtsPH3QP2AOVIZFE9nZWaacB+x/6&#10;v8EHLZ7dP/2zHzE84nvffxZev3kRHhzeC7/5w/Pw7NE+hyM441+8vQifPDngPvb63XnY210LL94c&#10;h+PzW4JcXdmxx/rk6T32dxeXN2Fnc5XXGzJhWoj0BaXKtOyJ9+j7Hx2QmPDu/Vl4+fYyfPz4Pj/n&#10;h9OzcHp5Gy5vF3c2vEBWH8gL2wcH9D7DM0SWG5hBrAViHf72bVjEWmwM2XK8X3v7B2HRL4i5w1MO&#10;1wv2IABSX7x8Fc7PL+O/jyiD3N7YDt88/yb88pf/necs/PMogatqysD5nKFGjd8PyhqoyXC/7927&#10;x74VNjDr65uxht/hmYCecmtHXsqQdQMggxfak0dPwrNnH4UFai+zmltLKB88fMQ6/P3b96zLQGTo&#10;Mytd4V3YNxFquBP7kpurG/ZdeJ5u3cvhZyYr41w/A1Du+0H423/3r8M//vo3DP1QQrP27QXZo7Hf&#10;WBnRSgt9Mf30AGyN9E949b14/TL8x//tP4Z/+s1v472I33N/L3zy/e+zBocqpHTtlIINVmNPgmdU&#10;JoPL9Y1adcBwSdVopZlgac8o7O9LawQQXEaDHOLVuiZhPQNAzzZj6byt6WfXWOqrgU5JwoT9Able&#10;FvaR1TmQglVojVTXuYZKjP/hQHJIsXWrZRBH2+Yaocpeb7KtKu1lvvAQprQEO52VSlqtc92RXqs3&#10;exo9Sx72mUnf+rsw5LMWUIb+nGxlkm5ELGAd2svXjqC/GZKyerFHYl/Y/7fMYXc1bYtG2nvt0Rkc&#10;CoGfQy0ri64+h9BBWVX5uicClvpKea3jnKLSsxSDkUGpOA/jWm+cNEzVlP2l0RPis+Izpzqg93C/&#10;t3VM69o62JLHV9AWIYM8DF7612kDnHlo2NtqijXpHduTTjM2pXvjPej/v7CiQYP0ou/ydZEc1jWm&#10;vbnnCIWs9T2CzwH0Taw1a/V5tCujcmzC92JwJPCSvs2kMVojDYcesCqEKr0fLgv2Ng7YC1mLKRE5&#10;WerZ/xrroJUNAJOBGw3Fknd15cCZ6n/5q+99uhob5XpYhNubi3ijL2OzOzEVU9PtNh6mkO/iv+1s&#10;bfNDg3lCTzDIIisBIkBTwUTCNDQZNCo5RoaL2FiYvtkuDTCTnhYmrfhoaOCVuqupIf5dCzb+3e2c&#10;LDewfQhuYJF3etAUga1pLgA30NVr+lcsU/UYBx5fC6DGbCGJDXz4rm4abnJMlkWy7TQ27TM1IcOk&#10;E7es8RYSVEZRB0p5VasXOf2TsgRLcMZDMR/2d1bChAd/xc/fd/peZLUhXQsGvVOFWSB6Ham6CBvB&#10;oXawsx62ttbDgwf36duxv7sX7t8/omnrweFh2N3ZIaBB7xh7d6SihpruTmmVTAlbnfDQp1dR3GAB&#10;Fg1HtVNhx9xYsbngoQfrckCT/hmLG0gByLgqegJTmxsrBK6yn5FZepfxwrHxwPWejOWbEK/L2ooW&#10;9Hb8LmCSAWi6mXVcC2wWG6XVrk5qpfR5bTQ2bh4PirA2rsLW2jAWahVBNfy39ZWK7Lx7e/E68LBr&#10;eTDg8MH2cO/+fRUJ8bNfT+XjgmsBNh/+fi8e2BVTueIajQU0Cj4AZLi+ABSZEkvZ55yafAA3SMrd&#10;iAUFZdhA8uODzXUZN2G8BiZwTx89pnfbbCqGLPYqbADb8fnBRoiD+2DvkCAEG5+4Dg4Pj5hQdnJ6&#10;Eja3tvmQwv8MGzuaCgJQ8ecB5tWVwikA+mLDhDSCPojc0EWlZnocTIQBBMFLY2XC+wvwChvtbixQ&#10;MFkFWIbDnh6I2LwZNrPILBysn9S4rUK6VA640WsTLylLpRF2KFno09NjZSx6PyY+iwU3RSbyurHH&#10;n8XeHWSgTwETQzM4xJzFIKC3YftwOMiJVthX7h0dhSdPn9BvUj5lbfYs40E6UsIvnl2wH0eUIQvo&#10;o9EpJ+tzAosMIlqZMGRjbOPYs1iMfnj/nvdIJttrXMNMILe3IfwEOakrUJBfOB1QZrz0anPU/LsP&#10;72IDcMxpMIohFEjYN2Fj8PrVa4KwnAIZwEDhhQHGxfmpzH9j41kwgORWzRqkH/OFpG+twCY0MGAZ&#10;kNkFiallTNjDx/SFvKCs+Bf/41fcmwBuk74/l0x4HvckXBsA9Zub2/YYbdjwUHpcBTMAVSTSoyNe&#10;NzRbAK8l7eopqR4zbGRVoBoKGrMaq2EtKbTlDtlTC4Aag4Km8UyZicHXxs8f/9tidsM/N0xpn+vM&#10;cUImvmeHfRTNBfydOnnHAiwEOx2SFhQqWI9pakovpUaplguDobUnwkqtbQi+ZOZVKbPpsve9KSxP&#10;LZJvSEtKBeVcCxdGA0l46aEIhisHSgMHm7QqeIOYqr2BM1QhRWJgJXCxFcCXvM2CC21JFJdJj/TG&#10;NGMkecqwYPMwqnPAE+WIadoc7hhk9cEAY5mZA4WLxWC5FUCezgVrYkv1yzw0r13R2DWBTZYZrYCg&#10;nCLrxsYpYUtNRZkDJHrriEtLRIItHga+h5Rp2tsx3JHvZDAvJcwyMMXS014AZ9EJcC3L6o4HYWf2&#10;X50hpwSMFQYgi84Ap6WIfbuU6xKQ8/Q2JZumwjCrNLqQJdi8hpZXt/acq8x2zLLUBGIZrEqG20on&#10;bBTuYKYYz7AySXmKDMAArc4AZrGUHeseBQM2YugntnMKSkiAa4JqS+9NpRkSoVje09Km4jzvWwc/&#10;uFnAXsF0SvqbNq4JXYSnhsO+dVy7lZ6lwh5NjaVTyReqdJJw6QYssSKSR05vg3WxziQPkz/rOOwc&#10;PflOYN+vf/F/h4vL81iLTWnVYHoobVpKnLuTVe5vYFPjzOztES02mofM9vAp7qTu8XOR0X4nqATD&#10;uqK0FF0gLbxqS6dFim1ZWq4t71o0tbCrQP0C+d4UyehoHJiUPKK8GOx0gAGQN6KGYKI1/LML+01Z&#10;hl3TSmaQ283KiYSt1RyJPZGYIElqLanjHSawGZ+J5REsf6dXVEAjPuY6wRCMSZoD7blYM9Ww9tB8&#10;6aWqz1FbVaOGZmECAc7ykuzBKeuMm5sbN54C9+nNZZk+G8dOoQB8JOLr49yldQTrRa1ZME/wWmCx&#10;TeczJxoqtRHnEawkUlIigLGVWFedx1oNTA7VOhXrOHymv/jzn4bXb14zlRfn697uKmv+xQJ9zIJ1&#10;fstwu8Zeu7DfGDAAD9cAdTLqzeSfCKAGn+fyug2PD7YkGeVgvnP/0ZK8sL+3YhsSMZNoIzKS8f5V&#10;7O3Gsd67jbXCo8ePwy//8TMOvDuHHgJEGo9r1rd/+uoFWYaXsVeCrznIDlDHsB9Zn7B/+P2Xb8Ja&#10;/Mx/9Vd/Fn792y/CzuaKg8RCeHt2QxbWSny9w8Mdpr0CBN2MPci3L9+H9+eX8pesCg+r4/3lMHQc&#10;uqomUNjEe7O5vcXritRbPCe43r//3a/Cq+dfkb02jd8J6+n88iqsxZ9B8AaCvzbWN7l2yAoaTjjA&#10;JVAI3/b4PVGLQQl1dHTI+4f7hLoEoAmeG9S68GoGM7+h/21FUgQSuFVnLjj4beYN1/j7+HqD0YCs&#10;TFivfPa7P4Sf/+zvw/Ovv6KnMAM8UJti8BjXGfaNk+PjWGOeS2lS2SPZFlTBPmK38XcR3of+G/0v&#10;hthQEcibsSH4BruegcHob775Jvy7f/tvwrfPv8xywgHZXl2+zmACQsHUtrJ1UB/Xcx9TSN0gvHn7&#10;Njx+/FQAdlXw+ic1zWQsoJ7bXCFwu7MvHAcxBPbFKBPLXCmrlJD2srnA99O1bfxsi62Nuil5CrdO&#10;VU2WGilxVMFqvVlVfU7nLoul35/O3pS62ufBJ4dxhRh9c4doYD+uTG5pG/Vqqs9SKNGSFVb4vCR7&#10;2NdjzL2ozEETCdsobCMhX+gy2weHojDrzvYcDgaTlYMCPtLAn/UdlE8zB5cCIHPIBuuJgepK7Ifn&#10;Z+fsl8G4VJ00yMNmDZ2G8o2lj6pqguwfXSx9VtP1TPLlNIACKYVp7t4bK/s+NlTOiRGYk+UNvnWt&#10;SDOlgSkw0BhukUOtlmuECbRlGjTJoiBlH3AIRCC1zaFSrLtTIJnjazqDobV9VYvsAiZxfJcsU5L/&#10;9mxucLXIUtjCPttFt1RfaPjfZ4ua5OlIC7egIRD6l4p4gLxJkzoFQx9cB+AKGMANDBLC9oikkNgL&#10;3txcOYH6DnPU6KRsdMo7noOq+xNzL9WLpYMVE9O0t3c0iROonf762d6nMueveBC0aKpgIolmpa59&#10;wLf01+udXIUP9fr1Gza6YIakZB20G0CBG3r0ydcLhQsYFnz48sBcSDuafSazeOp5eTkj7blyAXlz&#10;o4IHrLdF091xsAlELudzGzQWYtVdXTf0ypjO9fOSK/Y2/awELCHpFZ+x7XOkNR709dWJqMKtpgl4&#10;z+6ONw0XQ7wHSIzC98A/kSybNDx9n+xQehol4xDcWhuTOTU0goxNB6wlPO8NZdDYeBtOygA4cpEt&#10;xAJbI6AVmLLLoJF4zWEAm+PJa01MAE5NGaZS8e9R1OHBBjCxt78XD7QtNus4wBAGgk0TMjuFgszC&#10;JUIEMIGbNiwQkqH98YdjXg8wY8hsjAfk0eEuE23BnkNwAe+10/GubqY5uYtyT4AooFY73r7x5nBx&#10;PeXrIbkYAR7s8SAJBP1+VGWZTk02YyUj40LXFIAUplVTJv11DOoYj8qwu7FGOQaALamxCqfBKv2I&#10;U/C6yub72Aw28T3iNaL+nkm6lwpqqDVRYPpo/HsWwb022O3NLbKd8IBiuofpGKbXkETSuDRugmBz&#10;gnn20dMnDLK5PD/lw6/mxSAw0pHByFxZk1dNJyAO1xSfHxvQ/v4hp9qYXGMzX1vbIGCFCSU8QhiM&#10;EL8LwEMwO8EE6OLnXlvf4HfmZDJ+to1YxCixtuaGXHn3w3qBhyOe8Qf374sWHf8MkJNsr0HJqS0C&#10;a3j4Yb3P7VHWtrzWtadj8uWRHBWTz86FBdYgngcA0VijeAbJDh4NFPbBSdFAZuxNa4p4ndmBmLjC&#10;9BqyVgCW+J54zcODA4Za4O+xdlEIQeawoG/hCs2nUdD09rTAs4f3htxDz7FSaFEI4rqpUNJUr3aU&#10;OSa5MHHG9UcxiecIhZYAXIGD7969YRIimm6sJ0h4d3d2uda+/upLMvMA/GC9AZQHKAnQFUxFGDvj&#10;QEFiMEF1gNFX1wYH5G86YKjKDZ/H2n4huE5XVxfZWwgHH5ifx+8/SF4xGBBkxzMG82n6luK6Y28n&#10;23cUvvzyjwRv8X024rPD5mk0yAxe/N3e7h4DghicEl//5OSEg56SwUlXZCsgzAn7N/bxEQOUeq0/&#10;HNzxnosZrOIZSCGkNXhuwEYku6130mMlBnRHA/m4l1GyMCeLDwA6bSHo0yWAA41tmSQvjUyN6c/X&#10;ylsLPoT4P4Cb2MMgvd9iorEGG2I5tzyQsYdqSq0mXZT+3oXbMiGPYRZFkc8gHOw49+gLxeltldOE&#10;Ob21d1pKsTZfSc0/CnV4o+KcJOtiwCa9T0BVKHNSHc2Zi6XEt0ryzeREaBkJiFGcvA6qJROtkPyF&#10;Ujh6s5gddSe5NElmEKAlps8yMTZJDov8nTuDpP0yLMOAS+FE3ORdQ58ZSz3hF1I4YZlpvmai5TjJ&#10;JRaSJQwpoa7ydSnc+JfJn8aT69AF231Uy1CGZDgYNCxS4SoWWpkYiU67T5LUJItInmMp2YwAvIvh&#10;sqr/f7LVLhdkZZIihrvXZunHIvPxLv9d8h3MvixlyCnDqaDLOGwCUeyvqPtS+Nmu7wQfpaKvyN54&#10;KREVF5WDxpBtkfQ5aHxd6nLdWd/ygUlM0rAMzuFQt82v0dmzMZ3bLJwtQ68tA6WMt2myiTcZYpbF&#10;JM9E8jINduZpPvzZ4nkiomzhAIee+wKtBPoE7qlZI0uus9zFgRRdTqNTMvbu0dPvzuyLNS8GD23c&#10;i8EYJCgan1+wFeCzjL0Owzieg2XIQQ+V9Mr898oBdwlskqWFzeWLMk/gU6AUh6ZQyTQy2061K64j&#10;zjlaeEzF5EH9CCByFWycb78Vy99rZQJWH/dieYs1XSEJckqp5OeJ+62b6pCYIPDFG9T+LMESLgfF&#10;oG4n4CWPPrGQBzx3aWFiCR/OE5wRKdEd/0NNNZ3PBchBfcAU447JtvT5Lpfs3aHXSPID1P3vGdoA&#10;JiOedzTq+DnUViAewCoD1yUxjJMUUibzjeoef2Y815T7FRpU0TS/UujHJf3IR3zdLqgebvkaC6Wx&#10;sjdQnQOfN9RxDBFsVN/jM6CpwwAYBAd8hpevj1kfgwl/fj4LZ5czs09lFwH7GQz4qcABk2tzhTUP&#10;6sirqxm/22dfvKOa6NnD/fj9u3B6dsEaGsmulf1Gx+PKfuVi025sbMefu6RkbzX2IvsHe1I7rG2G&#10;L794GeuagcDcgcAgbELYL8Hg4r6JBh+Mr1bDJPQzCNbAdzmPteGf//j74enTR+H515+zZ1vQ83wR&#10;3pzcSCYdD/ynD3fDq7cfmPB+fTsTMcP1fD1QT0UpW6lmHJZQ1XASxmDPba6TWba1s8VnDLUQ1vrB&#10;3mY4un8vnBy/Cz1DA2RhMo512tHR/bAer9fl1U148/ot7xOYMDj/Jg4V0zB9KxweHbH+uGZY3qWH&#10;6mMOCAhaxloEtd4QARKxDoTlEpr2VQC4BHtXec6hbt8/3KO39gp7qwETbTdiPwaQ7+T0wvtQYDDZ&#10;9uZu+OWvfxueffQ0vI9rqGGIQyVPcwNVXMd1QWbi9s4aa0NI17fi2ri+vSawK79VSerJ2rJF1a9/&#10;9Zvw0z//cfgQ61OGRYXkx629+jbeg3tH+wS8FZjRcSgA0B/78+7uYfxeQwaYABDdiPcC4YKrcf1C&#10;qYJaVwdvyetVdmJQkcUHss+wzuAJhyyoeTywxDM3se0TekspwZR4n1K1W4NoBPYNstSSg91heN0J&#10;a6BiT7L+3jYtiS3MoAUPWxTcWTgIplR9OxxY1lnm2ohqmLueth4WJTVDkeuksKzvejHQU6J39qrt&#10;U/hklX+edWOj8KLk8Yr3xPpDP0K1jvfK2XSa2fLLhNeaAHQg0DoywKNzAr/LoKtGlg8azkve2hfy&#10;N226hUGoUa6pEtDV2uu56JfKhMZ+zvjOeJ6wj4V+OawD0Ij7hH6jD8KHCod6YsCGNVE6BZe5DtXA&#10;NVbItSiB33yvVMPAzgp784KA/YADjt51bm9FTGcrEBBmOJBpVWcUrvXKZKfiLIq5B+3JLzfZkqlu&#10;MPs+SB2VPJqJazkQI4XuEXA1mz0NrFErbSGEEdL2yYg9zwYHWwtaGSn5uObzwWDU+BzV9GXXoIif&#10;vYy9sXMQWIPrW1hZxPxQDxClJm3s8yhiTvLmXtZUHa+J7m31w6PJp2ggMMUpQdGeXrOxGw+NuiMd&#10;hpK3uTwxeOA3ZKgAWF2HPjn0nBp1C0lGMNVDg40Pj6aZk/BeaDZZfrdTyTw7N1KQwM1Fzxw7xQZS&#10;S6ZmTZskbSfggEkYP8Oi4xdHkENdpmSrQOAMDxZkpp3Nfnv7kkmGoMV0NZXMDQAnDtFFK789/Bkp&#10;vNdzm2Wa1dH1Kc1PxTyDKpiwJLx/brNgAHsAHJHQ1dtXimmVCyHzK/HvwCKkV0d8j8vbht8NjDb4&#10;+R1sj7HH87NtTAZksOD9ATJIdjfhYYIHBMwcoO0AItbWkbg6YcMJuSYmWUkKmNIFGa4S//0aacjx&#10;zwBhcUDgYcL9IANr0WjDtvQEgCEOtEcPH5BBOCMrRjK761j8UK4VRIVOslR4zUyZfizD3Z7g24CL&#10;HFNN3FPJriTThaR2bTIU8IvU0skgM0fgJYL9HcAfGHzYJBG+ANo7mH24butmoiJ4g9KNLEkUPRcP&#10;OsAiADc41Al+YuoOxlQsrHH9cI0wMcOhAWCtdmw4NgOmU8fr9vDBI3t/FQQckkQb8mHcU2xYKPS2&#10;PQXD5wBIO6QBttooFI7b27sEGnF/wPDCOsHvsfmrKqX67u6xQCU126bBMlAt8+9AEotiiMmtjJYf&#10;8fNjowH7L9i4tC7ULIwnIxaynLBuytdxNBSYI1p4xwMTzQwObkia8dzgGcP9QTobi+T4TY5PzjKD&#10;syNzd0p5OOPnQ2uWhopJTHxoxDuZ3Eki7LmuWm/aWH84NCgT87RKiUiSuAHkwz5E2SwNbAU6oIjj&#10;lIkeEnrt4+P3BH9GZix0bZNTcOtSTRgnSWgyQmmjVXtsxPUPLxVMr/Bzz54+i0XhPYKqKA6++vpL&#10;gkjYVwD24ppMxqv0VKSXad+R9SHflw1+JrwWwmHQLGCqBpAXr30Wr+E0FsB8PhASRLbOgs9ZkvNh&#10;PZNJjcbTsio1HW2mrqMgbQ38Yd3P2RQWYkdzsqiBBdb9Rbynx8en4bM/fRGfnSHv2ZY9BVtLwAoD&#10;OAyaMPsKzxGGBSgGUSTi51cNeONQxwEDqfkGzLfPzrlO0FyTDwO/P5jSYirMYri2pNCyNWbydAys&#10;mYEVxwS3GZlYiKIHYI49FMAamr351GAfGURzPlPw8sEzSRP0eC94OAUNDfBdtrY3CZ5jndUuphuz&#10;QZM/FFea2SgMvjAKVTiMg+ybzDzrsjwQ+1znSR9NhSuns9pvTsTF3pNFN6Ie2KRgkhTakNI6k+ly&#10;YaBPgE/NyaxMjxV409mjo7Z0ZlBrD8YBj7XUdcnnZe4pdUF2d2ruS0/iGQ7g9DOl/rYZuAoGMAn0&#10;OYiCLKG0SBILz5PMJGeRFcKd9NneLG4DCYmhmyS2ifGVisyUJYBLJM8Wg2elZadJlmzpUNs3mYlI&#10;X5O+WJoXV2KDa9o9yIEYSXKagElOpIsqF+yJ/Ze8bdJEuPdE2a56GbijRx73os7Xo1+ajNt3JqVb&#10;p+eSQGZRORXXstR/Fl5hE++mzbLVpm2yzKR1eiAtP4oihy0Ud6XbRfIa7rIkO3lCpu+ntDxJeKGY&#10;SLLskNZ8YmW7uRQIVFlmZZmxZeRpzaT7UzmdNwWeKNBCSgw9j10OpknJu3yWPGwlyJm/pyRGvYPP&#10;kp9kSlpMvj70ASr6HAAGb+Gdw+/G7PvVP/yncPLhFb3I+FoL1ZDkD4CxG+uag8OjMFlb4fOEJovr&#10;rmntJRU4QLHQnl7VCQhLQF9ObG51T3BOiAW/yLYoADbRkIE9UVGyJlCJxusOZMHA8fL8nHU3mFJ4&#10;XwBjSCYl62xlQv8zMBHr2HwtvCehnuB9GejepEY4ybmVKLz0bLwbIkTJEwMVFlSIMOkXqp1eTfXA&#10;Jv3Y0+n/XXSZsXkTe4XC70M2cryeRTJgD+lcU+gbB/DxTAbQgnoV4Jqezd61SE81AYZqUjyIAYn6&#10;BR5rOPPE6IuvPFfYFFPWY7+DM5f1Ge065EVMHzOEpQE8GAzzmVDw2S8JiGDwVFP+ucvnEE3pwwcP&#10;BGpSvdDzvXEm4dlEiJpAn6kSvxt40004GAYZ4Oz8NuzurpOtj/Mew9aLixvuoTs72+Gzz15yLWxu&#10;YFDak+EOkjI8wodmecuapCZohP1n/3A/vIvn/JMnT/lsYX1eX0/JWlxb2wwvXrwOa+MxB/fnZ1eh&#10;6oNSgoua4GW3kL817Fwurudk851eTsnwO9iehMf3D+JzNWXoF2qI09PYW8S/O78UcHoe+5rtCUDd&#10;tfDu5DJsrg35DPMZKjyQR+jDpCbACXlyFev3Gp5hsY+ZrK+QQYvz4MPpabiMtdL88oIJ2e9evAon&#10;CNT45ttwsLPDGh3SWfQYr96/Du9OTxSSNsGAeIvPFHaem1hroUaQoqQKz198Sw8+AGdQMsCKhh7M&#10;owlZgNNY2+DatR4+01c+ri8RCWr2QLCfAih1Fj8jfqcvRbn65uuvwzfffsNQtuS9VtP/swtHDx+G&#10;P/zhi1hbPuKQViFVYjsFhyHwWSvEkNraXCWxButlLV6X6/j56am8tc4AlcLJ5hjG455dXMzCD3/4&#10;g/D189f0PEevhP2qHEg2CPnuItZQn3zvmUBO9AUT2bmgptuP+9rO7i6vx3asmyqfHWAMUzZ8eaWh&#10;PTzYzJpNEtOSvpM6XzkcAcOs1iBG6exicXOwb1lvaW9BMrIcqJkYX0X28tQ+NRxILVE4GCqdXwJK&#10;aoN9RWZz6byQ37Led0G/cR8UYhPa2zZNYRKpvjMzKrHfC+MMtFgyqJKDKzwUbZ36jesyh1cahiDY&#10;2zS94j3kdSpKMUm7Lg/GFpQ0I4RPhAfUM7BSQl/X2ReP6pBSPoOoJ4LrChCYirLO4WwEoUI6tMXk&#10;Bn7CPi/I1oY9rlnF9KTkHijPVSa+Ym+L+xbroEGdyRo5XMxMcOEKtwTA0GPjn/TXNAmkSWno6C+B&#10;UfDZkbR7LZ5NwI2gTEpZCMkCJDHiCYzGfbxvZJUk9qA82WmJNJ/netxW2XpubTnUulei4mDRZJA4&#10;JQ+rPrVapFMdUfRpAFl5qin5bJLYFx4iD0rZstE2gsPnTpZftXAgcFkIQsMEASGiaxN+PwwSEzOQ&#10;WQrx+7EvHcgOBD0g1gIsj2TJwmaee2dXpHpH67N2LSdiXON6KeT6Sf1xCbBv9GnoFwTbcCiucXo2&#10;Z0Q52DdosBKAAuozfKVwYxeOZdZBWvCwBYiE/4aDtHCiWkqqQUM646IamHoIgGvkyGAVzpCAMm2t&#10;BaDTeLobcopr20rK03rifH0roA+bwA3AAiShmAUI+awCN3omGoHtV9v8E8VI9tcju0++MSOitiV/&#10;nxJTPvs9C5im9zTTsoBpo0MLwCAP7XhI7W2uxe+sYpihB+3SbLXy5B5S11tKkyWtRQgEUmTXV4bh&#10;6eN74SBusg+O9sPR3lZYXwNLaUfeK3ExAMQBCDvB1CsWb2hQ4dmH1x8OJopQJ+pbx8U0Jevo9OSU&#10;6VqggAPIa1ox+PBYQGJ6dXEhBlSB4IYx2V7b8QDd39ujTBh0eDCoxqSmFiyoUFzhUAA4I8mk0tVw&#10;00+OL7hJ434Ea8aVvqrpw8XVzLr9IhY8o7C3PeEBBbnMhJt56UjqQC84+fTZ/7BwymWpgn5rrQ73&#10;9rb5sJFFBh+BW3naUDYO6jJ92kRPBrNlf3+X7KL9/X2y+VZiQYD/Oz0+ZSGN9Z8SezCBoDFu3JT3&#10;d3ap45c335DvWbEAWyd1v3P6L9JyCS5RQrtKsIJJ1wgmKOULg0Qrov8rEx7YlDOMaxaw+B1c21WC&#10;ujXXEDZOSHGYpjsccdNCwYEJM6aMoVPMPb2V3FBhMozDH9cLU2ZMqnFvAfbR8yD+LN6HLDCvcx7g&#10;gyEnDpjekZm7mPJ+Yu01TmgaOo2LUfJzMePwjM1bHU6UCfYNWVO3s1tu3AOm+KpwTlLcRdN6slRx&#10;7dHLCJIHpA93C05WARw2TVwzZae1S2+Vyk3igL8nlmrL18M9hD8oFhAmQfC1pNx5ssLWovIkEdcR&#10;Awps9gOHN8ybRbYWAEMPabr78IJZIOnsFdcUgFYMMN6+e8diHgxMPA8oNsE2xZ737t3b+Pzd8HnB&#10;9BdNBdgHAJNRKCGEBdPgPRRUOGTj3wFAw6GJiTL8TyHhxX9bXRnzucJ7BwNKuK9kLdGUuMxNMkM8&#10;5nMbZje8Ryi8IC2n1Cm+DxifMA3/4vMveD2xLoYjMRspsyok8UcBjoaGU+64plJoiKT1Mo1G0Xx2&#10;fhruxeuEpntCo+ye+83u7r5sEFxc4DpAuov7KxBCwxA0WxWeKzDkIIGKxeeCUt45QTuAgFexwMez&#10;R286HO5Tg52dwA8x+xqlO1elk3l7ngEqIEcE+iqzs5L0EP6KldlHkB53YWmInPzKsKd2bsYT26wN&#10;em9mRTLcacZnCM8F1gSusZJR9SzO7U+JBoFnAAYmXcisMYJnNBHW++E8uxveQEJOv/RFC9l41+lk&#10;KV2s6LMUDqxVgRQqkBIIp0AGnbctz+HePnO1QTcVH4u2y3LQFDRRJpDKg5BkqCxGX5m9VQl82uO2&#10;Kotsvpym8EX2rClsfl15INXmtNo0Ydbvy9snOH2Y3yeZlBuQrMpyKV1Nk057e/VmREo23t/RB1j8&#10;US1/t7e0trzjA9OlNLtU/Jv2BpZX8h4s7FWYwj2yp6J9gBM4qFCFxgBlkvyK/ch0abMp5cHXZrZl&#10;8rOh1Ctov+7s6SqGpiW3OdHQgRltm0EbpeGakpeAV3sbalKs3ylSAIxlUknK1Bo0Sz5+nSVGCayu&#10;nAoesnG4QmRqp/V27TKcIq2VwmwC3F/4EjHtMHnEeSrP729Qmf5ABJYWBt1bDZk7+XTSCoYBSFws&#10;2R+JIE/ca78rs+/XP/9PcZ8/lYclz8daEnZbuGAgiIYYwyewmmmQbVZKa3k3zu3etEgxALoleJvA&#10;ftp/6LnvbQieEqvxbvBxY4qkfXLx3QEsFGShy5AeigKwl7H/ycYj1qJHR2ErnmEHB3thDTUKrCkg&#10;v06NGjyybLOBhgOBHgOv58pG4JT/UG4euL8uWtkmFA4goWcdw5sGPOMbsze7tre/dmwkMYjqkiej&#10;jfJ93oIFxcYtiPHZWkGB9TFx6BX2a5wz2Nc3tjbD+3fvKe2UdDv5X2pYg8E2w+vcuDGUy0oBsQtb&#10;9jJQtBShX+5hTthGTSfVj+5hIgYwHIpp90PWcKinAPg1rVKRFR5X0QObDJpenm/45/ExPLGv9fk3&#10;VqVYiXX/8elN2NtZj2eQQLLNjUl49fZCgWGxl1AwwxZrsVev3zGtFvXJBPXxvA9fvIt/rrX3wyIH&#10;9wb+jPP4z48/fhxevn0Xnj37JPzjr38XDu8dhJcvX4ePnz7hnvHFn56H1UHF2gK9Hl775ftLPm8A&#10;Hd+fXKkhjZ/r6rYNT+/vhPOr2zCNC//BvpQtOLNevP7ApOBXb88IHMwbgT70how/Cy+/Vx9Ow7/4&#10;+BFl5wj1wCMA9uFkJN/pD5dTyfxKDXlBWhiMV8I26vStLQNQm+H69CK8/Oab8Mff/z6cxu+GhORx&#10;fM991NJVx4HQxTWkvPF3xmuxrt6L12M9vKTE/TbWZ6thd3uHZzXkjrihGLA/fPSQ7NiTs9Pw+rVk&#10;1wyAiWf04/h3qOd1RgxsfzQQcMWhXCCAzqY8vj6A2f2jg/Cz//fvw/NvvqUyjedFpyEISBjn11Na&#10;Mn359Tfh0f3DcBq/Bzzeg4Ei7uXZOiGw7qbaCuwmp9Jex95uQaBkzL5paLN/hTN1YWd7LfZh12Ev&#10;Pvu47u/pH6nrDTBBDLOCtkDoaZmMPRrwd/cPDsJBrHmZzru+ynUthV9Bee/qmtRTDG4be3gVklWG&#10;gErZDzTZ1go1LmoeBn6VZfY1FkFHIFzltNqhLcAKy2I55KBMdci/A3EA1yJ57aV9Rd79VQ6GKorS&#10;tmELe6Ep4CqlSSd5aLKpuDucatqlrUUK1uosQ+ZAFQw8hHykgaCl9kmKnJN7OyUNV64HggFEegvX&#10;Up0phVjr6pb715DsM6yJ3j66yVe4qpJyQmc5gOk08EjXgdYutGlxIBnVNQsq89SjC7ie0PJn5oC0&#10;2ixknT+joQI6SKRA+MRoxP4hpbOXDkBCP0gG/UJ1y97engb5GFjZQxYqT+zBGASl5NsQkmpCPvMc&#10;RFt2is+LPoN++Vizcc9l+MVC0vngcKjW+7vyGRYOwijzvQ9kwM88IF5qQltjMqXtVejBXOoeQkIt&#10;xc9yCNx6naS8iDSEX97vKr8f7ZlolVaxPgT2gO+ns0x9vIIOa/ZDtEwCHgBv9HgvKN8OsoXBmY9+&#10;sXd4JfYWPl+UJ1fGSBRKl2xdsC6vr27c48qqisqAodQd1V88Wv90hcBFT48SMJSwEK7jIQTPKtxU&#10;JkvFjQrm92y2CzGsTo4vNZFwAQm2WHDq6pXTyxYOOiCgl5M2pd1mIzJviHyieQRVWQbzSqPtLLsF&#10;C4+o9EDT/gV17QMeKItGDDscNIlkQGnfvAsbKyMn0IScrls7mRGfq0ngIYE8MSTm9jaadXo9LIaB&#10;U/rwEmieW3v3rQwlXQazI7ZWXNA3OAhK+TqBiba1PqT0FB5ooK5z8mY/EqRojbgZFmT6TeI/d2NB&#10;g0b38eNHBPv24k3GYhGYo0MF1Fhtij2ZQfPbGZN4UDhBIgg6LaagAExAhccEASBrzSSzeCheXNN/&#10;CpLNnZ0ts37WKesD2LSzvanm3IVyMv2HVyKA3q+//jqcxcMRiU5vP5xxoZ5d3tBsF9MoAKmDYWVg&#10;tqf2nVLmRiEHOJxwTVeGkuk2lHrE4mB7RCAPhrcVr198KIaFvRgEmOJmAkjDtXt0b48F2joAOrN4&#10;rm+veEDhAVqJ33vhjYjgB9K/RpJ+kIUD6WQsEOTdNiNLCRLQnVgwkAKNNNt4PX/y/R+FGa5zXM+4&#10;XvBPmzAcY8jN4fjDWzLlAC59/fWX8TB/SOReyUAd06dpPkuz0xlZevifgEIH0XiaAMBkMDC7zom6&#10;TK4C2g/6dGmPk8oTASRGIdEovg7TcQfynQFo2dlEFTJUsnexcZLVhs39hv/eOn2VG7iBgzFT7UQJ&#10;T00HKPyPHz7S1KeWISyZZ0hBjt8dUukEBkPmgaKbiXy3c0evdwRXwRq9hXSSEiAV13gvSJtxmKKg&#10;RjE94UaptEAyfuO9BLCHKS7lUj7UBvWIBSuKa1znGQJoSBvX4TocA+Tc4rUDMI7PVZDlGjdFyInZ&#10;qMwIkvF7LTqCXk8ff0RQGObsKAKx74Gth835zds34egIMuK9cD8WhCia4HkDcB3+SXi+CYYWajK0&#10;v21zPZKVBdPoFy85aQcIPJ4IjFJSqhoPrBf47KHAHzKFbsH9ToErc0nC4s++iYUv/oz3ABMTfnZD&#10;S5WG9l/kNCi0fC8wDrAmnn/5XGFKSMDbgm/lkP4+9DID8DcZMQQFk18Mb5iYBi/MRn6qYJ6+jY0X&#10;pudI/4ZsGs3jSTwzeEDH96LUAIOReG9W41qnl1Q5ICCMPVHeKHMyypFiCDbf1dU5JSMAyW/iszeC&#10;cTjk8vH6FpQIKsWdYAafmU4FA+0jGgKFKaxDSVsDFoJgLw7BdiWwPiI9Hv6KONSxNpTsVSx96cww&#10;S5IEskxppFuK4dZJJkC/JxQroeNkH5P+0gBZNpV2498ZhKotjS6TkXWSR5I1JR9MKUBbFvXBpsKp&#10;SAlJomjfErKqLS8gCNh0NvYfmEVUZHZd8nxL4FuSFxVOhestz2ARcydEJMlIGxdkfSFpLG0lqmDf&#10;nWAAaSk97VKSPVkKraWb+vukJU7ebn2hAUtiNiZPwDr/aMFzunbDIFmPBiIpPIRT+r4wS2fkyWzI&#10;5s6aACdATWEt+kydZdzlUj7diUVYlVVOjtYAM8lhkxF2YbDS0uLCQ0LbEmi4IYlJZ+AJwCan3War&#10;5Wl1XVrCoXQ5MSYWbgr6O0w+pVNmD9PK6bhmjSb2KQEwB2SwIbD/EP0C+0ZMJqdLcj3SHFqT4d5s&#10;i5BygVMiiWWcCSxM/rGJcYj1g3veJsP2oDouldxlArQps5zpuwUFnNBrCMxtT+DnZEurEUjNjBLA&#10;WxfvAouCve66O+mICTCncoTpsaOwf//ZdwL7/vHn/zncXp7x+/F6txj4im3S8fuNw3bcAzFsowG7&#10;k4AXTiBNUvZsvm7T9T4svRjJau4T8FcZbA1mls3NRGhzIjKK/imCr2IdjiYYzTigOFiIAMCovL6Z&#10;CB7PvZW1dZ6XNGOnv3WymhG4Jg/RIifhNg5B6VIaYmU/P0p0ZXGQmJPJjoeWE9OZm7fkxSmze0i2&#10;UO9gANJ7L2WSZJD3Js48nuVlZX9QvSyDoBYCARiuEa8NmE20h4jn3CX+XKsZg7wy+fNVlrQ3Bo8H&#10;vqaL25ktchYiJ/i7LcyUDU73Rg0uP92VHKDEgLJatddt/C6oFzE8g2VKbUke94AgtiFeb061gbzM&#10;cC7LP1l9CL0Bedb0BLePz2/Cg4MNnh+HB1v8zAxiYGDcVqwnX8Tf75mCiyRehHpABrwxUn0zydLd&#10;gsytJ4/vhZuZeq+3745l+TKZsJ6mB2Oss2c3N3xvgHxn5wo76wnADeidDu9A3L/r2LM8vrcdz7Tb&#10;2M/Nw+HOKmsz2AUB6IO/H+2WHB6AdXXv8DC8eHMaZvE52VwbMQgJa+PLF+8E6MWf314fEHSaziSN&#10;pL0A9nx4AcfPCr++2rI+gJ1g2t3f2QsfPXoUPvnk4/i6K1SAIWl6en3Ofawv2rB/7yj0ZazJiwHV&#10;Pwt7O5IdE+CvfBrOT6U6INAQr/F5rDGwlqBgOtg/lHqmUEDiDQJ68KyPVDckz1GCxw44zN5iZnT/&#10;6te/jv/7LYelqLlRl+CZBoMyhRX17Ck79i6or+SdWbrX6nNiKM7a9c01sofQxE+snMJrbm2scG9S&#10;UnXa5zwcKZpYh12G/+lv/jL89p9+Fx7e2+U9Ls0EZoAkbF5irXKwv88aY3V9g70HrGhW19fDo4f3&#10;w2R1IkA8vjBse1rKm2uyrDBwQI9I4k7QQCepxHgm2P+1cJI4arChgbCmUdCSrBmkQFDqq0PFQp8D&#10;jkAQQv+bw9Xs+ccaBWBZtzzP8T1GA9nVlGaxF5Y0EgRrW4deyppC18S1nT1806CmMvM42XbgMydV&#10;V5cSve0hWGTmn55deUNXPqNr9c/2Y5S9fWl7IftC++/xe2A4Ezz1MJvKkC7kkDfUR6WD3zg8DvLn&#10;5CCsKp2Ua9mu1xBZhPEZGLP/ULp758EHg1kRyGFf2ARscViHa2LWt5iaCyuIGqVHl2L0p55MAxYx&#10;vGuHTXBQ2jVUJw2ZDTBwyGOX1T0MrrDXbssQCoOnTnxnEN5C6isA5iJ3zEmi6G2REszcS354rcFP&#10;eps3Uiu2vZUPRenvrrqYtVvbZ19aYiWDKg857w50WWfgOjjpvXUYoIawIqTImkjrAiA17AdA7GGQ&#10;IUDTQoo0sGRB4kLvKfWQ7Kawb3CQF78X8JaKGMlC+yT9W+fyTK/Fim37LucmJGst3Z/SVnUaelb/&#10;5qf3P03RygBozi8ueCCTCXJ1ywNsTrmmGu7kG6W4a4VpAM1kYTZXcshNbGJxWMGHAl8Yk4h20eZE&#10;E6QHEYSxgTcO2UUjydHK6phFqZhEHQE5FTq68KB7N04HZAPadLlg1YbcEnzrXcjXjrNPOnv4O8jL&#10;Rk0Wfp9mx7M2b7rwKaOcK91sG18P7G3DRdJriJ48UFZHNVNYcM3hI4c0raousg9B5QMBKcDj+HlW&#10;4JE4EgUTJrk4YIHaHsYD5+hwn0ASwAWw7ABSrK6vccHOWHDcEInH9dZDIEkhmCqNpdKkOhfqEhdO&#10;jqSMMS5csG4AyszIupqS1gzwEOwnPHhXN9fxn7c245yHk+MTyv8AfMFUNhlDDocCidMmxuswBuhk&#10;RlpV6MCN3xnfj4aeNEKGlt3hHUiRwpRxUrPZxpoZ0J+v4nUpTWXHw4gwiURR3lofUb6La5um2wB5&#10;aJw8GUv2Vdf2qtKDAJYXGm2sb1wvsK+Q4sqDrOnoFwbQGWvy9auXLHSRuoVnAQcjwBdIp+Fbweaa&#10;hWXD38NmB6YcwBQERwDYoDEywJr4OqDJ30xlIg1JTemCGxTtNCXAFB/TkSSP5dSkEYsPP4vPA7Zt&#10;OdAkrKjkSYHNFYccQD36IzjxEoA6rvnqRIcyiv5gBggYV9h4pqZpr9GLUNN0fF7KcMj4VAGPv8fP&#10;r3KSKbo4jJ57JhSf29OhYyIYoSX+u3yiVunZVpCVGpKXFQYGAOsxXSqXCZrYS3go2INx6OeAkyUC&#10;GwMuNByq10wVVmIRAf64dvHfUmIpfFkAcPWW4ZcuJgS0FPJMcxPJhCUAaHFNgtGKhQWGGhKAe5u8&#10;44AEmH50eI++MPicaHROYuED9gGuMT6rQEUxJdDMv4/PzOnpGZl6CFKBsbcM00u+HgpOeDvgc2MN&#10;45rQtBaM5VhQAriBfGnKZNng4ButK5zdmEzjejMBMX6nm5SmZQYjigKsESb9GgTd39sPX3zxBT8/&#10;QkngjThKflpVze/BNGAcLHHdTAkoDpziJQkF9gJ4UdALAybrg5rNL4rBiW0Eako/JpzOYc3IO3Wx&#10;jLbHwQxvHLwXfSaVsEuJJHwz4h/AhCQlvZC3WQJJUgAD9oam0YHXWuIBIJlSVgAuKJIwvR4qKESe&#10;YSUnqZy48dka2LOqzImZOLQJ2CdPtEo0/RwOUMpbsCjFVl0wGGhuadcNC3GyAyt5ZhLsrPXPwXCY&#10;AbQiBRIV8rXT+/VOh1+CYpDj92ZWagaTWONOxW1UaKRCyo54Yh2VxR1p4zLYIoUwsL0p0pSztndK&#10;8p+zZxeKsFKSoVT0LveqFGbhIJaUBhzk4dZb4lhQyrcEOgsbX6fha0rkzPJPF6GhT56JS6m5CviG&#10;e2dpj5J8uUKRw0CC5aIhA1ZlNjMuzNDgdTHw2TqBvkhmzr73ZI0mnzuzQxM4GoqlzLFPCXAA+lw4&#10;925AkpyXzED7RAZ7E5IlITdyFcqdwR+Z/2RfvNCFnDioi+Z9ugg5WTn5/vFeWKLe2hqjc+2C5wPK&#10;jWA5bgokqR3IEPx6bJYyE6Jwwp1ZmVUKlXDxXiYvKUuGw5IZWOTUY6/vRnJJ+eAU+UxVqJf8/9Lz&#10;1nYq5ufJl6/WGkxBXsskY/sNWYul9N/OjKlJ2Lv30Xdj9v3s/wrTWAeROdEreAQsmvPz2OBjQBD3&#10;t924h8Jrt7AUB/v03CAdmz2JybM/ZU6fph9amUmWychd6atiYeJZRmgZ9sSzs3MO8tAsn52ecI/D&#10;QPfewwdklgHsuzg70/WN6wxJpo8/ehZ2Yi1BoGcgbz1Glfo6s+5mIvwStC7y+rQZvptza+OWSh3a&#10;CsQ61vdt7mad0vJQ8fVRp2KPv47n58L+U2TDgH1T1tkfasiBac+fkTUApFEKLUn9Qhq6oM5CjYoz&#10;PXgPbswEbdKeHEJOZWwbeWOFVt9v5GFN6EP+jqWJB0qkFvCPeiINAVPYD+4tQQl40LKxXfDeg4UC&#10;1QXOwPOTEwITYOthPzk9vVCdcj1j48aAjkZqqNbWJQDQAi0xJnwWYF+EYbu+RxX++OWbWLdOyPw7&#10;Pb4M7awLiWCbVDPJF/vo3k4Yx1rr5Sv4wIVwePSAjT38dQt6YN1QgVL4BQB2gEU0azqCids7W6r5&#10;kOR7ehWePjwIb96fx95oETZWR/R6w7P15sN5PPdXeI0aMttb1hjoKQAC3sR/31oBISGe3ddzfm/0&#10;Amtghq0olX5ID+WJ67ZGVjVQs8R1coj6anuLiiJIizEkHsVr8fLbr+J3+ybM43MJ+TCYuwokhNpp&#10;Pb5XrJX6YZi3BQeXp/FZASAXzEBtW4HxYJQOOBy9ZK2SAhjwXO5u74a1ySqvKdb3WXzOVmN9ROAx&#10;/nM0kb0V1iMlvHEdgESA1OCf/ewX4Xe//0NWrSw8SB+a6Yhe5KNPnoUvv3oefvTDH5ClSsk/B1gC&#10;oNP+mAaGh4cHHCKXLJUQeKIB+aP7D8Kbt++zHQWuQ9cnn02dO1ubu+H92zdU2QBsnNJLv2C/y/Ms&#10;3jOQFFD7HBwcxf3sgPLBtY01Dnsr+/YDrFlFoEcvr268DfZS1JnoedKAaU4/74YhK4XPnzTsDN5/&#10;O/usKg1XQynuRylZNYcCqj8CO3JgWXCqTfEsog7lvmmgD31dSs8tKc2t7wB3uq5Fmc43gZ1znj3D&#10;pXKhrMw6t18a6qhe32HuhF5apCwan9m6hr09xxMDD+sMnwc9NYB43I+maZwybxARn2+hZ43WIZWG&#10;Y/SebWSn0TnoSoPoWuFJlWoXXBusJzJqF3P9Nyf3pmFSAs7wfBRmxAerJfj3C3mX9znkQtcvhaPS&#10;omE85mcHGSalGUt+OrSCImQ1Ba9L0TmsVbVm5R4V+A/AbV3Hwvu9LCikmNAgCGsEr4O9MHu3LgwA&#10;ug9LjP/eZKcEzM0X85xrkb4PyTJJXt3Kx7qwf2vRWzLv1xoUql3IrPd5naJWyAwl67bywF/p8tgD&#10;AbwVpZ67NHCcIYGbwPycGA7wLTJKC60HMscr1avsR2m/MczBVEkBgP0DuBAGLOyLSnleclQ6UNJv&#10;8qxmnWEPZnr3OcW4rPUdq3/70wef4gPixWbzG1LNATrgolCqy7TYihsbNuk55ZkqCFGAtJYcoAg7&#10;Pr1mIh+mQ2BqFaaSArSj4a0nza1TczH9EA2zsZ58yL1uxLjmLssJkl/M9Y188chCiF/2dqbfg48E&#10;HiowwZJ2HoU5JL1kVjWaLAxsdJxS3PC7lVMiyVRAIxr6rJ8nfRsU/VLR9aWlT3yYa8leQMnHRr26&#10;MpDHgCe5fHBp/K5JRm1mxmRYkpW2v70WDvZ2wsHOFjfww/1d0rIh5WFMMya48ZDDYQOQAN4SYO/h&#10;ARRAqnAOPFAypC9N5RxYrqANTklILX3EsJHLa6LN8h55oU14YBMEu70ly+ZtPCS+/fZF+MMf/0SJ&#10;Ng4chlAsxJCjlJkUcqW/bKyPSanHZwDQCbAO/x3Mxe3NFV7zq6tp/POE4SVg9MGPb29rRYEs2PDi&#10;/3Y2JpTt7myuUTqC+4jQFvQiABLxe+vxWm+si3UG1tOCRve6bmC0lZTLzklHBjMLTd325jbv8e2t&#10;1vbr+P1QmOPnRzQRveV63o+HHjxlagNeAPFurq45PQRYUtXaDDDVQvpqg0CBoX4OBfz2zjbX+EZs&#10;BrhBDrSm8WfcNxQO6JDQOMRHlNM0eCoA5ME/g03M0WAwITlIXgtQkDRfU8cBNCWmwOb6pgoeShXl&#10;KTKABL9rJGNxE86DrRf1F9cGTd9VLIZWJ2vctEjZB+uorJfFPr7T5hY3RnwnPC/rNP5WgvHBvpKJ&#10;ce3fnZwL8I8vfH274JrC5oa1gsMZnm4AJFGw4zUg2YAMApsUCvmyTFMWSa5nThPD/cWhwMHB9S0b&#10;IYX/CFAkwNLJL4QmtL0lXZUkkEOyH9VYciIXn43rmytNGuN7ogiWb1IX798uJzGvXr7i9yALExT7&#10;qd4XoCfDiDjR6chGxjrB50GBhLUAMBgSsGQYSwlnXNNg+y3mmggHS3wB4uEzwZNvRsZjScYd1tYN&#10;g2XK+Nxch3exMBzYDF3SrjrLwxUI8pz7J/1KnTLGArZQAwOgdjga2jahoacnDpbP/vhV2EHyH9jb&#10;ZFrI7zP5Z6ysr1LSoqaqkLl2/Bn4GnIy6Qlo5XVL38VCht8jsjGHmkJBUk8QAI3dbdwXKgJllxdn&#10;YR6LxgDZdtzzbi8vWFw2BO9vuTfAxy9JmEtL5fDcjwaS6OM+3WKAZE+mnBKJazxeIXsInwPfQb4x&#10;S58zHLAspjDpC2bMtgL6Qq9U3NSEFzbsTd4uORCilayaTBEkrcMXNe4zAIALMmRXZYY8GPG9UnBQ&#10;kgMUTkfNaal+7c5+ZFVKjU1T7NZ+gcnTrKwyyEOPRcsliz7k92gNmiRZaUqHK8rUUDsZtNBEuvNZ&#10;lgCAxPJOk+zCUiCyzwon2zo5NyXYZqmmWXpFJUAphS/I5iEBckU+7/X7lYuslICmzyIws/XP6bpx&#10;4s5rJFaRTLQre/2qwE5y7eQNmAp7MHRa+yzS7qEVG9PUTUmP/J04dGoaJyiL9UegJIWCpOtSJ/Av&#10;mBU/zwV4kTzlwMAyIywNMRIY2KeE5p5mlpbdWmLbC2xj4eoBibscgTB979CVcpna7Kl55bCMInEW&#10;imCQtrLXoUv3LuRkahShSrZbFtApSIRsIsskE9AWzANMISS9B21Zkm7AufGzkkJRCqciKhn01nLe&#10;ng1R5++E65o8GSWR7bNaoDM4T6/JtrOXZJc/A/ayQTznvyuz77e//Dt6hdInOZ5TZVFTvovXmcX/&#10;wccVQ9MK576bVJ0Ji+xjnCyTknQr3dvg5rQyo631GdG52SudapxkZZQtYZgS1yhsV+AdW8brMI6F&#10;fusgmbdvXoGvYdZHHbb3D8NmrEXWNnTG8Hr52VBwifeXLgHZtVh8HD4IEE9elIXTEJcp2QUHsqqr&#10;57khwX6twLaS3miopxH0xufaIMRiLqZeYq8OCIB60EDrncb2ME0Or8HZtHCDvUjhgVAfDJZ+mwT8&#10;7vhmpaAkrAVUSQxvsX1B8gSkD2Y6E+wpDNY7Q51i3S35ogzhodRIoPVidkvLIAR40fojXsMP79+H&#10;+w/uhXdv3nn/FGPp/BKqm449UW8ZGUImoPTBnx8c7iqUhUBoKUUEwb/18Nkfvg5HBzuxVhqFFy8/&#10;xF5gFtYwYIyvNa5rJ0CXlNfubgugQQ0Bs38Ef+H1T07Pw0/+7M/Cy9cvw9a2FCvwA5w2DZl8t/F3&#10;D/e32NSihoGX9OffvAs//t4TXuv3x5f6rrGe2421+eWNgEs8v6+Or3iNx/F1sMbeH5/TEgnKnsoM&#10;rtVY69PSh+xynLcpKLELx2dTBoyMBlIOoHaDHUrBQXYdTsC6M7DRNzMGdY1WMBBoGAR4Ha//0cEB&#10;NtzQFgNev9W1nVhXbcTrfs56GV7L2Ce//vJrgqx4H+4fwzozsAYM6RvI/ufqhnY3sFnBvqzv9YH3&#10;B3vJh/hnfp74/x4+eBiePnkUPpwch//9//g/w9npRaiGlv9B/hh/js13p5ADnHdPP3oann/7Mnzv&#10;k2fxnn7LmpLfvfcclnt8b1+4Lnzve5+EV6/eELCu69J+rzqXzi6uHN5TuE7p2Sc1czC5MBi4iu/z&#10;cbg4P9F2GLtb9PcaJGugi/tycO8e6/GRwx0YujEw4O9emUO3FHqBz4xQmtmMzz9qeqgt6I+NmnQ8&#10;ysBRZWCjcFjU1LUp+gH594k5BtCGQyungOPvsVZxFoxJ3hhkiap8OkeZ0UdQyx6orO/LypYOGp6i&#10;RyWm4YFsTW+/LqfQp9fB/qNAxrD0M/b5jO9AkkOQdy6tKQr5ewYP/gpbcqRBZvLsR/82nYnBTt89&#10;W+UoPGOY6x7Kg8k87rOH69AhGik5vbDFSVrLqOvQH1BaX6caTJ8h+QzqjK2MEbQEfUtjM6iNdf1v&#10;lSQbexKyW0OZLTaUmFw6bLBjL6HhqoLfxFJU/02rtEGdyUKNiTV4Nun3R1/4CYH4qlieLQviBiPu&#10;9bjnPFNq+Xzi++M74vfxviB1YC3gc4RC+FAKq8FZCFIOvbRthyMmuoa0yXsz2doIeHMachEsiy54&#10;rvJe04fWli2W7I6Zdlyz3xrZxzKYWDYejfLAlOQ0hDnNZ3zWIKfuyCIt+f0EtIr9WFlJwv0phFzD&#10;4VzCmsXZuru356F5x9qHeQwMh5MiA2+IdR5cJ1P+bOsNnnn/6//8yaf0HuCCvCYgA6q4JHKaxi1T&#10;biyRvZ2KKVSP2Ji+fX/ORg4AEyS88GWbkbarD47JFg3viUYvsr8NfO3mNJWXzx4mSDNKsRreAPw9&#10;3ltMtT6cXiiYoWEiiWRJ+Cd8JYC0opdgTHpIqavybZry9ZfFNm8ybjppj5VlIJI4zG2gDMo8JKXw&#10;0ttaH7O4GdhjAO+ZTMZxmOHzAXCcLayjxiEc/z/8/gpkg0wkrRjAAWkv6PMbaytMCw6Ia8bUi4EK&#10;KNzEqgT4MaA5/9weQAJBU5IsPiMWfWLrcWIFxg8nwg2p6zi0amvGwd6j7AxTy2rIiRLuCTYhAChg&#10;CyJd7P37N+HNm9fh9Zs3fJgIcMWHGWw1peaMCRziIQDCjIkRKKY4fPEZREVVki6+z9qapKLwEMTm&#10;s702Jv0W1wbgJhH2DhLe9bC1Jo8IGD53NtfGpgTZJ5iTKIRqF3ZkUa1OuG7BOpRMVZsJiqyRjajB&#10;HoD/GmSx13GzwucAS/LqUsg7rtHW1g592FIACQvHhVg5SvgDQ3HGMIaSzJyKQTZ4UAHE0lR5fd2R&#10;9lsE2Gp7Huzu7vGzoJCkDxaYnaMVAbFDBHqsa6pBOav8acDu4wZfaZ2m2Hn6y9VDvk9tz4euly8a&#10;Nhm3ewToMbFkAE49WE47vI4gSyi9ceG5wVrGtRs4FVTebQUbChb43KS0H2zGoqAzrR+fM4E5WMPv&#10;P5zw5yH/uLxp+GkQXsIiwBJhrGE0OmBU4j03YlEKLx76U+7vq/gven9vFTCgbtelDshJPCggY59x&#10;3crQHJupfBtKPjczyk0bTlvHpk3Dc4kUavj21TqoBjbGpfwYACk9i4b0P8ImChkNPFsCXzcWu7u7&#10;Mo9liI0kPbgvAO3wvKHov6U0NAUBdZx2w+8OhygOK3xOvA+KK7D6Ugoo7qECclquaYYqNEpQxRrB&#10;jUPIhyaGA0lEbci7MpH0Gwei2IKnXCvwlML+jUELmCjy11hwGov3g5/nN8+fE9xEAE+nHEk+42RU&#10;gwE6ki/jGsHty7AZi+fUnIDl+vbt+3AvFosE4iolhHM/AmMXHn72oRmwqGoMUi0I+FG2e34WZrc3&#10;nEyD4XcT34NgOg4qeJi1akixH+DnAFgmSIENKFlYBVnKGAyMOXlX4SlfsYZM8rSeakvT8Gzi4Rna&#10;JFnDfUkgFgabE+DUejCSAAwZz/tnnLXbpQYv7otMmYuvA9AUTVdvc116Yg7HFoeUORGV08ayylN6&#10;MoKSBNKSfQJ8Xbu0m0uSHzPvKG9hyFSTfySlWyYcpzXI5Je2bKPk+5f2JkwpjBg8lEViG5Y5dZay&#10;3LoyoBE8BXfIh/3ddG96g23yMmHTU5ZZYsvis6r+mX9eTtEsLbMocvBwTjVNk3rIbpPfoVhSfQa4&#10;xRbs5efWC8TPLMUyMQSKHBASisT0qf39bNpdhDwJBhBFqLos7/i0hJz0R4ZlLU/DlHibjMvvgqXB&#10;kQ3Jvyz4elWW/y6tGTVoZOLafG7ZapFT7BILs8/rscisbTEMlmyDYgnvsT5Jxte9i9/C+3wZpEzo&#10;nAx7NzwlJPlSCh4p+hzYUdxZa8loHiyQkIJRiqUPpkA+SdQpp6GPp/waIYNfuBFJbA7JUpZMxdbT&#10;/d7edmRJwcc0yaSSb1zXZdZXAoMwfNi99+w7B3Tc0Lx/TAsL1Go4wze39sIw7rfww8OeCjbAwGuJ&#10;NQtD2waSodrLCfUsZbOVWMhklOL5KOQ/1JlBksD0xmE4xnjNklSThqIfAUxsUtA4xfMVz/7Jh3e0&#10;ppAsqedA62J6y+s2hl+tpUFI9WOgU6vAjJRAn9QAKVmbvo2W7TYLydFrD3ZTMFF5J5iIbI9KjD3s&#10;xVhiaA5xf7AnDS3Hoq3FeIX7hgKF5KcFplUwywF9RG2WX23GQmmW78yDp9rsYzERnZbtQYhYvwIY&#10;8jOF6w6ZXmJLm01JFrRTt1sHzyR1w4ieX3M3zgofXJnE2nmBMKhLBZ3EewUiBOSmqN3wZqiNMegs&#10;zZBNyqKS6oY6vD+74dD63uE2z1HUc3gAN7dXybbDPb28uSaRAEOs0agMJ2e3YQzFUvwY6Gcki9aw&#10;98mjA37PeTxXVzfWYr08pex8sr4Znnz8vfD+3TGv81WsN+b0lF1wWH56Jb831JkfffKUZIKvX74J&#10;P/rBxxxifvXiHT8Dwx3KgqAeWGHYsiAlPtrdiGtywRoBiims1fPLOckPD+/thLMrpWeid1uf1Ezf&#10;BXjPYfyioy2Ts6LCAnVe/OyD+IxBTQPWLM5OsIHI3oYf9taEzBZ6Qc6lbmIoQTVQ2FY5sdLDjPq4&#10;xuCRDAsegSRxDfCs71kjrtqqCGvp8uKKqhXUs8cnH9h3wgYDZIuOfcxaqMcjetrJM7SNtc/L8J//&#10;y9+F//azX0jWh4e/k3cygem2s5JBXm545/XVcbiI9dkPvv9x+PyLLwlIOEpBcx0TYdhrMRhzxrqO&#10;iZreEFDrn5xdZNVNsF9vZaP+4Vi9wkXcv376lz8JP/8fv2MQzApTU+W5NrYNERRHAER393bp8Ydz&#10;ESDBgPWKpLmYOSFpGG9DayTuTx37JSiD2JNVy4FOUjmUBvDt8spniJLTEGz7sPQFxusoJDCYfTxk&#10;fQD2HYBM+fFV2W5E563AqOQnHLLHX8Vz4K4/qjw+NQAtTKquB0oQV7iFGG2SxOsHKJ802yyFCpLR&#10;FoLDEWqfZz37y85y25Ye52OyUvtOQUJkfAOIGopwkxQaVBRUSfKq/Z7hHmRGlxoChjozD2UhI1BU&#10;Z2bcWx0Y0wA8HA7sfysPvtLXi2qBVlJY9FjDgVhoUmkuHCgxtny4M6lIXnAFgwvFdqZtFAcnOv8X&#10;DpUqy5RyXLCXhlJnYCLVDYOSViyTLSRdB04CVjdZ8BqAE9wLy0Fzqum6TooVJif73pNslR6aQjYG&#10;sBvSc6hZdqEYd9e8nRU2A3lk9uox504Hx7PUVYVTycWI6526W5EcM7AfvoakyecZ676kUm5I2ytI&#10;2tGLwSM02McXdQPAz+FwYNl5y/OOIbitfJfRF0tJV+WgvYWBX5z5eL8pfds79m8NE4prh14JiMfn&#10;nqyuWMUmSTntKjqprqq//esnn0J6iJ8FCHPLqHJpsTsb15LeTn+lxnG+PZs6ItyIREfKESdVvVPr&#10;Qi4aJe/VZLlmgIZvJFgjsRlUFLu01dc3c7LxcBMR4Y7FM1tIzoD/BnnsYCCPilnTZwNvNIpaJL0a&#10;eBis4rB1dLxJHkqGdSGNm3w9a/igWzEUDxyZd47G8p/B4Tai71XITAokrLStFtf6CsAZTZaxicA8&#10;d2UY/xc/487akEAf1tXm+oA0fLzeKjw87OVFyituJrwnyJqbWg/fsiDDRncDKUGvA+zCJv63ZN8J&#10;NGXx41SWOdMqF0KOa90nHXQV71foFCENwOsyHiBgIGGSSd/DRtMLoOIoaO4fadqDQ65rOxtBtpkd&#10;RIryQowFgImJsbC+GQ9MpiSpQMN95TQ3/sv2xkr8/pKP4o7RGw5TzPiQbK2vUzaTHiRuQJAeTGdq&#10;LuOfV1c1UUCwS2mAmgnRnRiMmnpV9FqDpw42LVBoMS189fLlHWP40r4JJZl1SgEOLIrJIKNUcpXy&#10;SEhbUbSSBTSWJJGFFSjgQ6H38G7DZsCpQXwhBKrQtw1FrQt+SAYXjRrxZIAqym7l5CNt3EzLqoec&#10;ZjV9mxOsKAk22NeZyYANo5NRVp7+lC50xdSruZ4ANsJwF4cl7j8ATjZc9unh9BygbqEYdXwOso8q&#10;s3tp/F35GteZrYKNHlJLfFZOGON33d7eYPOFiTbOGIR2VB4SlA5sYRhE3NwAfOjAVMMGA2CAawBV&#10;kSCIDZBBNGXFdYrrhsIahejUTEl5IWnSiUXRsNFUSAhDaBCWQLmOJ6BFl6ce4MjgPk6dXsuU7dtZ&#10;Prx79bRsogB2Xd3chBcvXvC6QS4c7LFI+eZ0xkk/bhamyp2Be7AZJ/SNmdDMfXN9i3/uuP+tKJGs&#10;rnndwRoE+w+eKfg/JK8B2N/Y3Iprfz1sxD/jXiTPDjKy48/iOR364MT1wPtgvSGpGb8DQHpnd4ev&#10;3dNcecpChLLPeH9Oz04Fvsa1LhNkJTmzKY2HKhqZZB5Pn5AEZuJsaLqc8Ez2FADjMVJ/r3i/COaj&#10;yKo02ce1hPwbjT2KK0hBbmLjhOcZqYZgrcwsk8fnbuHP1cmXqjdzg/LxIA/XInTJqJVNB2X/YLQO&#10;5Q2HewMpNg1wyS5vef3l/yaAoDWDLzHTakvI2HzXg5w2mwA4600lEewEAtGPrWns69Na0ruQfxOl&#10;40NPJmtfpzonqxL4SsmtBOdKJ3h2ftbvgHx2WEvAZJEjEwqHA3QG2arMtFIYQ3ACb+FE2nIJwphZ&#10;qK9XZiCrMlBT5KRdS4Ytk+ttet0bOLLjcZbc8P3cBLAQd9AE15Uc9O7ILspsfpzkgsHy4MSwyQbX&#10;ZSE+YLkM+mjbBGzdBQ+LO8nGusSVgzeCjZmL7GVYZUlosHVH0ha3TrROoGmWUJelU9uWqcV8bVEq&#10;s+w1rdsl+8+BDKb+5UCPrIuRLDuxwjo3GsWddN4iSVjbPsu5C7Nn+mLpv5iCSwRIL9dSlt/cSSVW&#10;mK7WlhKbk9TbnkRFyOBluHOP2zs+bwkILK2+SPdB32MptU3SqpahJDr7FvasSSw0+SZ22V8xpVIX&#10;yWvSzInkhzQwMyw9oykMJi10DNf2viuz7x//jv6kw0Gd68caPrqjSZgjzZADlFWyggoz0pfLp5C/&#10;YmL/wgZjfd0A9HJtKmxG3oQLnlM1QUAqFcxa7exHiTWCeg0AJPZChhEReBED8JbSxgtO/cEWgULh&#10;4N4h9+7KPqQamntPsRRKTXPN9V5ZtpR8sxIHtHKwXZr4p/Wa2J/cK2xqPqeNjPygIHFtvX4xdENQ&#10;Av85nTmsKFgt4TTgUo0UQzbqetlQeW8kaGIAMkvlzdSVnYMl/Qjbch+D9TEjOcEMU5ux0/vKUvSB&#10;DeezDNzNfEqXpldy8jRkc7bg/UryyVWDYPP4fQH8QrYqj3KREe4dHRI4kT/zLNw72M7JzPA3Zk04&#10;rsk2kz9ipXpx1rAxB6OPVkL2PocyCASEWYehfnzNZsY6G37j708u41rbDkfPPsFUl7ZMUNp8+PCe&#10;Q0Ocr5B+Xd2gfwvh8PAofP/7Pwh//w+/omTyb/7mr8MXn3/F+kDqrEB/cpAeANCcwcv9eh6210fc&#10;I66nUAmocf1wek2wraY6YRZ/ZzWcXU3DVuyFpm3s7WLPBiUPmX2QbsfXnXoLQv02iM/Ug8eP6Xm0&#10;tgHlx4YAkvGE/nEI5ro+Ows9ekjY3lzdEGy8iWfs+vZ2WN/ZDTsH+3zW8Dvy6ZQcu8Q+CcClUfI8&#10;VS0XV6Ghl3od1lD7gC0WBCDQEzLWinsMuFmNz34tO5PYtL949TL891/+IvzqN38Mp+eX9tkMrP2T&#10;hUJmSTvACj/z/e99TOsUKTBqBl62ZlzrbZfnVRt/fWdvJ3zz4g2BtzIFW3EYK8ClqtJwx0yg0nx9&#10;DBzo+1yHyXA1bG2O6b9PH2yEQsJjLfZSm7E32t3fo9x/Az7tDIMrZU1gu4vKwBCux9yWC/ILq33u&#10;KQUYw+6FLaU6hxUsXUgEzFAW7JAyne+dvWNF+KGk0uzX0kF6yfsN4AfOirTJMtQvfg/0a6g5i0rq&#10;Bl6XUiAdBizBUsgZ+7qCA3RJagXukZXWKVhvYF/1YOkuwL7kj9vQizUFNRh0pI1T621RYKY849rs&#10;eYtaem4rqb1dMbMqAoxzsbdtUZDkrmm4kvwVeyseSrMWk3VNAuok0x1mywOAs8AHsm+t2ZOsDZs2&#10;D0wlu5071KVhL075Z7Zm6ez713tAM2a9KkLCjN8fbMCGe7t84JnOHv8OlhI4G7EGFvYcL3wmz9x3&#10;ELglADx3v6u+Gr7b9CPHZ8L9nU/Vy7gn4gCvkHoFr395NeVwDfU76lqqb+Lvr0CtiHOmUF2XrGkS&#10;O70aDZ2QrJqiNxtS/sOy+krPm4JUGjPvlzYmZVnkISaVYwCNK603fFeAvDgF8Nwgh0A+/GNjDzX7&#10;A/kHDt1bFDxr8BmRj4HnkeejB23Y/8SsbblWSTSJzyrPTuBjUP8hPHMy5l6PnlELQ9+dzD5x2lC4&#10;iqaKhxfPg4A3hSxwslCKfg8mCR4eUAaxKGbxhy+uFyzswQi5mTZKxK2VkonvAdYZNlp4so3tnwRJ&#10;MDZrbP74eVwYMPDwP0zA0pTodqZADmxeZKeYuq+Noaf3HTY5/A4mGMEPLzbDq2mTp/r4PqKOBnr0&#10;YbqEjeHSMmAVlGIC0AuQyLQms7gD13M1U3h/yHFXJ0rO2d0YhbVJFXY3JwT7duKBRoP4WuDL9tYa&#10;D/0m3vTtrXVuHCk2Oj2Yg2SCCRYJkr1ubsi+w8QXUxWwb1KaMKRGSBRjulKlDQiR7wxmQIDHQBHq&#10;2KzGKwLGCMzBrHguQ8udeDiujFbi64kR9PD+fTbB8ODaQ5Jm1xMoQPooFhQePCxuBLVgwQ/phViy&#10;yLi8PONawHeEET4BIEyNgGTzwe3i9Rnx84OavbO5GUYDgXeLuIAnK7XM+rkpypiUICASbAFegSVq&#10;6i2KH8pM8f8qML1WyDzCPcLnxaZ4GQsapOgeHd3nBvzN8xdiFcbDbW6T5sJBFysO68ABiocSwBIY&#10;q9ygwTBilPiQbMCRDZc5fWdK9ciGniOGyhwfn4b79x4S3Qeovbt/QLAAjNUh2Zpq2tY21y13LAwi&#10;TjJtm41TvF4ALOlBwDRIAS/4faadZQlvz+uLe0SPEUxdYlHFAt7+aAToKxfT8A3Dpo501Hht+VyD&#10;fj8Yk4pM7wh646RpjUBXRYIPxG4pFZaCTXh/fzt+xhteC0qeq5qMv431uD9MkXTsCPmmk0S1VIPT&#10;ma6P67eYzmVkjRS+Xsm7KEhJPUZIA4NRFnF/mbKYjXtm/NzxUCGLacHDhMEG+Ly10o5DKXYEGIyU&#10;KgTtBYh5B/ugj9doEt8PIN90Jqo8QBix62S8iw17N66X21v9DA4jeCdh4lzH649p6EEs4hEKgnt6&#10;dnbCawx/UoBpjx49YNgLw0/KZOzahO3tXa6pFYKZkt3gAdVzt8vCC/dic2sz/v4BpWeQZ5cEkTfD&#10;4cE9SRvp0xkP1vMLfsfDw0PuA003Dw8fPghbO9v0AkSqNqTSvOdr69zD375/H/eFsYYqV7exuP86&#10;FryQia9wAMOURAP8eI6DPTYoiYevIEKVkDDlokxGyQITyCaFhcKtJLgDUswLXuuOQQMz7s9g6fUw&#10;uT47DUUjQJhBK0iau51zfRYOScIaZaFZD8x4VFNHCbPp8lSHkkUmZl5ZiPWqNPL38Uyah/3dQ66L&#10;nd0tro0pn/GC0iP6vFC6PuBaaAyoJylZy2CgwGa89Rphw+vktr6R3E5MhoZNGZpuXHtIstB81MNV&#10;+YBkElqVPUmDJ6VJmtG5kUazoDV7JxHYoRt4lhuyGHo+90ponuditOuX3h8E3coqs2CSx1yRgKGU&#10;EDpQYdaZhdy5mM0JcHWdWYKcAoc+g1SF037LO4l4zsXQYMOJuKkXKiyXGRD8FIOHkmiDZmrok6Kg&#10;y4l2mugOJK1s5CNVuXBnYEMnRmRZJV83N1EGcdN+QBi6aB2yUdnzSO/RBnvGmRmZvBd7N2SV/Xn6&#10;5c3U75F1NDDIbV+/ts1pukViy1Vit+H7KgFXazDLq80mbMiQ0PCs91CLydR958FOb6NreeSKxdYz&#10;4CZLgvt+mThnhiA9iYJYnSyQG4FmSQ5FQNYNmZoj+dskdlqWZpdFxr+TsTwuG/a9FFLTOlSENWaZ&#10;mqlBcPYLAYKSYVY9k7NL+i01/Hxts2SqJmP0zkbrhe1kejNO076Y/HwkzRM4A2uAejQJ+/c//k5g&#10;3+ef/Tzu4zcKp+lVF+IRRG06i/+OZgaAxJDDuNY+dKUtFFOtXJDVBlYEBi+lATLKsMmoaPIaI3uu&#10;rnPCNj2nwIpzrRJYWy/CJZLc4WUV6xuy4ZxoeHF6LlYbQOxaJvoYtMG7DFLE8R02f8NhRGMmoVOB&#10;qyUDVVIiva4YUTawt5m5AimKLAXH9+vdWSafqZQ6jvdJTTsGz32SKAUNFhPrkqwhKFM6XYfpYuZm&#10;KdAaiJYmbZuTupMZeZIXlzSLXxj81iaB2qCwZUOdfETBmrGvNRmFNubvE7vb3pQKbVtkAKJrZR9A&#10;pkf8y8vL83C4v68zLX5WeBMOPBDHM3V7M6MXOf4PqYqV7TU2PIgDEw713PraiOSCNEjGZ7u8gA9j&#10;w/oBdhaX13My3K9ij1WRHTYMF9M5+yGwefYPNshYvInvt7t/GH76F38d3sT1gBTWhw8fMrgLpIV/&#10;+NXn4f79PT6f746vww9/9C/Ck2cfh89+/wcO5P/6X/6r8Nlnv2NPsx4bxZfvzwgqonY+jLXe+eVN&#10;uLptPJfqCfqNY82/t70RPpxdsebt2I/V9OgmA5NAdrx28fDcWq3D5vpK9maDvzPYfr2N9AsQLeI1&#10;+OGPfhx+99vPwpPHj1kToRb4cPIhbMS/2wLrb+P/Y+xNeyTL0vOwc7eIyLUys/aq3oacGY4kSiRt&#10;izRJwZZtCIYN2IBl/aD+OzZg+Ivhr4YF0hbEGVKcReY23dMz3bVmVu5LRNzF51neE9nfmkKre6oy&#10;I27cOPec933eZzlIf/mTH/MeHR09SodPn6QKNXE+u9+8fp2+/PKr9ObNG4ITYBUN+f0vP5zl7+ha&#10;wwFYjMxnrMMe5e8w/PJwJQDxD3JvBP9C9F6Q8H7z5nX6+S9+kX7285+nv/jxT9OXv/5Nur1bFQlo&#10;cmgk9l/JAWtbGcTAqWHC8e/9k3+Uvv76N2QUQhWC2m9mzzc8BS1BQVK78nMwUklykq97O6+PajDA&#10;zf1tzXMoDFhlc5DKUG3mpFGA5icn79P/9G/+dfrZT3/K/jgGzA+Oci35/AUHoLv78sbGMJh9Akka&#10;XQn/Qqkz2HYBvzvzPlVXkmYinA+AU99L6ro5Yyp7zWkgVMcQr4CBYxlKVW3toIWqsIyVappKcAlr&#10;ojEUJ10hu8yC9FDJTobDOZ91pU4zBkAJM8HBCOJq+GxH2MbkLAAOxXMdGiQfkCVGB5WRobW2fcSU&#10;XANsfJDDLkQgUB+yKu1XHoooX0CeeyqTqmI7oTnjyNqQqotKRIXeNRn2+Tv3qlXTmHxUl+BRE9q4&#10;/mNIyz4P50WSqgIgm+xtOq6npgswzGd1talDqHbJa1U5AWuStuAVi9dF71E5bEUe/yJXEDDse1/3&#10;UHwDgWV0ttQByBdhTQIVe+JK8gUcSi1SkxDT8UzENVDhSPXOnPui+gL7G7JW1tk643Vb7uy6TD52&#10;Wg8jg3ZGPv/YPyuyMKWcIsFgJcZi44C7lX1beZ6BSdkrlIOy4Ah9At7h9R32Lzh/d7ZljYRgVAHB&#10;NTGclGRDtaCSKZWhFggvg89p+MMD7ASgzvPVewv6TAXE6jPTDmSpIEP0NugbwZ4cetcj/+U/e/Y5&#10;qaf2xJApeWO5rWRLs3lbaKwtzUbXxbcBBxUuCEy6xbw1wqwGDxe/s5iT9UczfkxknLqDg2PmhDge&#10;Ek6UYuoNH/zG/92WzTS5yVEsdq0/m+QfUiRE2ORaBW3M2trAVFvSfjjZgaE7AMb863eDgjdavvdE&#10;6vXN0gaZ48iwDhUOY0kRhBz3YFdR1HtbM4J+kJ0BiX2YD4qDg31KUWG0C+NbasHtrYApIyabAOKw&#10;aBBEQi+9RvIg0NZBL8bf4UGaLWYEfkALRuw57j+YY9hQwKhSsqtSWDWRqeVhBpYJGDz5/WBEiwcJ&#10;/41NAhsCaOuQv56d5UPw9poaeiQswQAaTJ/VUky0tVNrNV3viaITibaxJx766/y6mBqB4QdQUlHb&#10;S14zrvfo4AETS3Gw4f5o42lZRPee1lzSd3B0cmzDoAyAQfS6Y+qsDpOo/EMiRWZULQPLOAwB+gCQ&#10;BoPtJH8mBpusBd7NzXBLbga6LqZUqcSXy0x6WeTROBjwmfbgN5fvMaboamzGvL5F12VsfAMGp8yV&#10;YXxLcK7VoYTfwwO3pPxZnoeQCaDg5QFnY1A8J5ye2a8vpu94DTAgh2HcJOhNkuvUTmwMXxv6FrnQ&#10;GBhA0JrtIB8bGIrTH2IpOU9tZgsn20kSKj5HnZIkldQ7lMRHFPexfmtPz8mwdHoejIwZLpHX1eGD&#10;HRuw1pz8LsNfsdb0uvFEjodxo8YhfI+m0ODkZhc+D5D/jG4msTax8YOVjM+NUJnlSmxCgTjJSWWS&#10;2WL9USIGUBxJb+HfYqYhZQM0d1dxgUIQDRgKdRQHkICPPgywLgDOvc5F4Hku8rlWOrEe0Yg9e/6U&#10;ewBeDE3W0kboF0zKvuDrxMQGxf+WpznwCZJhq6TR+L4RMoKvDsxChm3YVxGFIPx1ULTuwjiaKdM7&#10;vH9Le1G+fPkJn/f9B4e8n/g+kF4YqaEACnEwf5WL4xW9V3ZLitiCgRoVwVN4B+7l9ZzsVQbGHT1e&#10;l2tPFzcSDkqqUcQ4CZG+YdVIBt9k8AINPMA+vBElXwZw4D3a+nVKAA4SsfM9bjsz4swEBVhJ+Ye9&#10;UAjyGkwC40UJan3+3m7Thw8fCCiAhYk9kwAwJ2QjD/CbmzsVgJ6wJ0rkK3u4DSUEQ1L0sdyHyWlc&#10;9HSxrwvu/5qff2bpsPw5sAZjLwgZHKWO9pHie00qWMYoglNVADFN0dO3WGscPLlQZXk4CBxl+mOq&#10;SthFKuwYyyxL2EVy0EhyYaX08NgTxJydCuDJ4tbFiFIJLaELViSLWCWIfkumSllEY3+6MRUT3moj&#10;Bw1QJ1hyrRPzwmMuwiUCLBrvBXq0ZjULELVnjZ/tuGW1GW6EturqHuCZ7Pe3kcSOlooW75J4jfAQ&#10;dChHeDYGWrG5rxt2YXmd8H1pmgJQkNHhRlNhAbWluYPZDga2qsky3sFyUW2ClSKb/dkmeZZ6gDOO&#10;98BWM8rGkIYaKONaHGU8HZkWAfQoXGMsIG6sl28B4GbGioXRlQCkSKSjRGhQMh0B1rqyhHd0eM4g&#10;MA2Nik3lW4JR68IoaO6lKQtIlFSXg421njlKoRyMsvGZ1PsMDqzB2Qrg/eF3BPv+41/9WbrKdRC9&#10;smqBx2AmDcw8aziggxKAKZR1bTbiWL761g3PkgFUKvhDojTYK5KNwaR9APdxbobGho072vN1paFW&#10;/gwnx+8lg0Q6J/bARsE8ADXIFEhidr/46EWuP4/YxONz2yqzJMIm1+k461vLbwk8TKkMNSg9NDuU&#10;4TzVxsuRDXSt/amw/bw+1h68SdKr0LToHeihOAzF+Hxu+RO+Q6TIov7FZ8JeHcmPWBsrM2twXuj+&#10;VKHGdYBOU9JzK9+7AAmYCu0hVAm2MBABsC+FF2owRR0MBZZ/479fMmF34qD98uaC6pX9nT3WH5JC&#10;z/mzsEDBeTXahgiBgQwquVky4Er+S5L5Xt/0VPzQR3saKb9lPdt0TL0FIwZ+VwBwb3OjAhkv7G+g&#10;bJn8HezuztMtGSVNrjs+SnsHR2TlgV2IoBYM4eEnePLuOP3g+59xUIm0208//iRt5XMQns2v375L&#10;H3/6MXuAOVUzqgHQ4wB8/Mf/6Afp/fvjdHJxx4BBfNN3aCAnMAylUiBZYwAhok+PD3Zcgw1pF4wd&#10;7yPYl2GtcnPbkxG4XA4edEmuDSaf5NJN+tM//tN0l8/l68tLrjn0V7AG+ssf/2X6yU9+4ib6gHUU&#10;B3y9BiD4HVi9gKlHw/1JPVdXd2QHMigOICODLpb2R030Jp7nPgzqKfQ/X796lY5z3fD1N6/5fV7k&#10;5w1KFNhWBcO5L2njyR5m6d6gxiFO9KYf0r/4z/8wvX39hjXr0dFhevP2mEqvIFePw70EWfpYiuwA&#10;FQvBaL8P7ATWwz32uc95AdkaoFXyVSCoucrX+Pzpk3wPbrkO0Yegj9zN9Sn2B6TvCtizx6DZ+aND&#10;G9DTrj2YqC0T7p2UzoBLhAPCogiJzF1j6bL2xLB5oCKp6WzH4iCgtt0EYZm5mHyWVE0MTZL9XXvW&#10;UKwLaXHTW6a41FAR96feeLZFOjwDLNpmY0HRa9+ZeUhS+/uZbFuAixj6sbD7CFx5uBCDs8Gkp5Wl&#10;rMHsKvYdtq5IPucUojcqG2lKDm5KThBPDvAabV+SDMyJVUyFQ/IwfVIAlLIG5N86+dlhkIUZkayZ&#10;GBQl2ywMBKp6M5ipzG6jTVsnrz1KvzsxzXiGJbFEBcKlEmzTmDQSg8uFhzV1JeCqruSnN5/PLee9&#10;JOAUEmmsqetc99NSrK7M8BPxi5LVwtqsHYZSFRWYwlInk6PUi65o+aE1STupufr2jgBXb/n1qKEb&#10;Q7/U5+Jm3ZHVWDEtPFQc4Rk7jQrFRF/WW6FDRmq9ucfRD+j9FezREOiOgJJUGIAc/tvXm2F+DGNT&#10;XYV7NfRjYdGz7h57Bjq27l3X67C+E6uwtboC5yZIN1TxgTyDszTvYZBgX7sfpoKS92aWmv/2n3/2&#10;OR6Qu6VuEpDLFdMQ9ZBKdjvxRZRmK0oqqY+mY6NgwMK6uR3IsmO67V1v+j88QswI8qR9IEgkDT3M&#10;ZsUCxGIbKSHFwUYfrXyBF1er4qkHZt5oNl/nVEmZUqvoaC2ZbAlAqMDt6JEmKS+AB3hHIRADhzV8&#10;9sZp09SsIcWFp95CDy4CQEImjPc92O3S84d7lPJy48yvc3S4T6kdfDnAHMJXTH8zaqxv+MDP7YkC&#10;6j+aaAAB2GDhf6YCeKBvB+47/PNoRgmT00neQmDM4WGjh9U0bkzCAUbmYgOg3m0ugt7nQx0NM5px&#10;FCGY6OEOvX33Ln04zod1PrxOTk7Sq29+Q8khppNgJF2en6fj47dcOADpYJzPhxUpmOOadN3z/HNh&#10;FEkJ53LFxYYFhpAGsJCAPiPMoaZRpEz1AYyhCcM1PgBgARCTJpyXvFYAnzDrh0HrDo2YVywQsaCp&#10;/b9bETTcy7+LpGIwhBiNXckME6/dj2t+/7GhYPqKghehIpigwTsLcgbc148//pg/d7cSewh01y1r&#10;6gEmabPTJgxwFOsePmXYFMBaHMhKWvKQA0AJNlSiL8E1GTx4D6xdgAyYSqJZBboOYAsHFSZE5+cX&#10;TMaTDHfSd4zP1CoYJthgC056lSZaeXOJlCqyPJC26qSmAF1aF+z08iGDRBs01l1M1cOzCcy4VNUl&#10;4TakcDMbX6eqKkAOXn/WKXWIRqAIVZjkTQHMgh4eW5J/YqK4R184gJ+7+b93+Gzgebi4XKWTs1xE&#10;V5JuwTsFBdSyz+u/X+Z7JWNcMsUw9QEdm5KalrIgFF3nF9d5vR6n45MPNAnGlHUwg+Uq3/fB+8U1&#10;J3MTXw+HDr5nBlVALpMPEKTmLsiqFHOSbIe08brChnvNaZYkVmC84VrhB3jK5L1tyYENegBswxoY&#10;mE4rOjvYgPRpBMhEue2ixLXDTwZNb8fgBr0+m3l4wqxWJaER14n1AMCTjQiMdPOzh7Q6gOc4mLCm&#10;8JUhIIYyXjBm83sidRcwCdikKNrAzuM6nxSIhO/0LD/nf//FV9y7ZzOxYbqZQDV8jsNcFGJvKIB/&#10;J9kTwGJOsyxpYiDO1YUBk57ppoP9Hq/ofQMPzZW8nPLng4k7jM+NUGsKP4juXptREgdWsrG6JKAG&#10;pMkYXJakaja2O2LPzXlPLjlMeJf3P6zhPSQHT4P21mR7CkgqwEyZ5OdHT0AbXg/2vwuzZZlo1wZi&#10;1mx2Il2OicBgDfcqBjBFxN7AiVy+JoIC7cyT3KoARGqeN2DKME1FIlebPVabjT7551WwRdCVANk0&#10;RcqqJaLBdKqinygUuXtgz1TSh5MZcGPZ/8Q4qCw7kYxEk/KQcobUufY5T/bTMBYwMuS4ITWqmqpM&#10;2u+HM8QgggBvtRErh4yCickGE6K4H0OOYVAwEobveweFdC9+b5K+2b5+AqYIFPqzNA7uSE7urf0z&#10;jRM860jOrVJJ/k2WtAewNXpgQqZavKcnva3Z2CHrbUpgmKb3sB9QqqlAMH/6TTCCfzd8MO+nFLdN&#10;7fCSXp6DbXMvYU+eTlzX1VQSdjlFLqnPdouckpnXm+TdANMIoE4B7ERCr/6MBS2tQCaDlPYWNICJ&#10;4hu1pEzYBWjIO9nhICFB87AK56UGyvJvDvJkMuiNOpX3CYqAsd+sm0Ey0t7hNeEtxKl9fh4ffUew&#10;76f//v/Ke9YHMiT5rAE0WAmImDB8IuNagTvw4K0dQlHbh44+Ub3CXzCwwXm4ZG0lT6Spl6xqkrlj&#10;8RNlszfIc5Yesm6UMCTDPbnNNQfAODbmtTpi3MfzsxPuqRwq5+/4o48/Sk9ePE9Pnj6mjQn2VHkv&#10;DUqV9ZfOIZ0ZScEk5rfm0AAwKBz7XPYGPGOTgQ5Jy6ryvXGfmyupESAm2G1MQu4kYUUTOqP37rw0&#10;8pSW5rP0QT6jor7Ds4SfIyMcZ2C+h/RHnnvv7tebcBcnNrJ5tjqGTX/dbhK9vQZi7yFrEk0cQIgq&#10;ZOGDlSh6/lZUTWyn92/f8X7DBwsDcu4RoxjnGBSFdx/34EqefZCjzWdSIzGsIddUg58LnPm4zidH&#10;e9oP7GsKgBONJQA+1LYYyJ+e37JWXK9GPh8gFlzcrCjjAtgK77WXn3zMWqnP6/JRrpGPc63+8Sef&#10;sdl+8/oN3wNDdCiSDsFGzOvgybMXuTY5Taf5ZyAXRS3WjwqsOsh1K2ot3I9Hjw7SV199TVubYaXn&#10;+xYkDNSn85b9G4gNYAqeXoHp13C4h3X08YuH6dXbM0lVm8R03rWJFkZ75ZHKgMPtXKMcUIK7k+ts&#10;DCAvzs55X+FBfJPr9w/vT7j34jNu7yws8514vhpZS6u7tXzvAIrkOn15daumHJYhuSbqcm93lJ+J&#10;R08fpYePH+YaW16R59cX6ctffZV+9etfp1/8f3+Xvvz1q/Tq1bv07sNZ+pDvEfqLi/Nrp31XZfAV&#10;c6s27AtiwOJgNHzfjx8+SkdHB+kXf/u33EvACD3PnymVUJrBMtxwAE7pxbOnBFir4ic/kbyCsLlh&#10;kK99zdo9lbTb+DcTikF06RqyRf/qr36e/vRP/ohDz+3dLT5fLz/5iNdFkITkEnnoNaxVt/hMo05i&#10;b4HwBNgIrUUggXpntFdeR9/cjiBOsLm5N3lQS1aXCTsafjUG1QT0DPbWjBDZ8AIO+5Lwj4XFTUjz&#10;Kz9/DNvoZgVMUhBILdUH7IjGvgQdsH+OoV8txUKk8kafI3Bx1HNKFqMGzuMwFV/PIrO29yDrskEA&#10;LUNEphgcGJD1GRb70owMSA1wZgZXq3GyVRquo+NrswyptM819MJeyqrCWAJJWK6BVSca/wAmkHte&#10;9o/waLQKhvjGui9sVKxnDqYhyZ0kR8Y64ADZAxMMabBn35DoMJjckaz2ENNS6o+x2AilexYbUeO1&#10;tqlhzgMJC0pL7jz8Xvt+JyssWnupK5DFDL5p9GB9tKdizVpd/W5fEtuplrDyhLNmA7kE/sYNmUfh&#10;kxX36Mr1bmdFhnrAngCoZODtxkaiVe09JfUBZMJ3bRmcdk66nhyiGmqKqI2HdW+wujLIOciTv65L&#10;sBmHg/v7fH16YrbKbrixVy8CMTuDs6hDWhIjRu4NPHO2RBRKvJ6WJBJa9f13f/hbn18boIDBLL3Z&#10;8mL7cH6VLm/WZQAvSd9INgcmiljgF3kjZbx4JN2Bsn6tlCcwyTjQmWKipiITMl78L0hoMdmatZIp&#10;4gvg762V7gSK9hgoKYCNfFBAWqvFJm8+ASURxTzxd8HEmwNoy++/skZ9cKNWJ/kGDW4eGlNie5sl&#10;k7G3N1c66FrF4v6ODB1bh23QGD+v3YNcmOwynGLFw251p6RPMB33diSr3ILRKfwrsBG2+kKZSAPq&#10;Zn4doOAfPpxTqsgir980J2p0V5wuneafYew0HgxIQvNDSQCiJCiqSby+umEzBXALJphYsKCzv/rm&#10;dTo+/sCp6OnZGT8D0n4BxA32xsPECJ9HUoaxUF9RbGnKWzOFDN8jgNIXz5/zHgJEQjONBYWADxgK&#10;N35gKS+5uGIT9SQXEGjmFm1H2S9AEMhB553ox08fP+Lmc53XFBh5kDnge2LwhCfQ0XDzkGmVBp3c&#10;8AVzjhHYndmgNIfWBCKaZIRA4HXBHPxwfJIPvU/T69evCNI9PDzi5ob7hPAEHGq4l7hX2KR29/eY&#10;kgoWWdvYlDP/PYozADYIAplTHnhLrxwmfbZzbuTYbOAzt7AsGN/tbi5q5GdW0x8ojal4RBCtn808&#10;SWhI4cW1AZzuQmrnpq1jRHligzAlgZ7tbBNFr6JCfjCVJaUNKc69mbGt06di7fVKDW0FcmBqPU6D&#10;vUjSZsrWKdmocuO3xWCHnuAwrgESIslrVgT8UDiu7648IZ8YBnR6fkFABx6S3+TCFAcVmKLHH07T&#10;yek5AVswg2FiC08ihHIgcOHi/NI+cHpv7EOaQKq5w+fZ29thIxa+C2BbMpk2b4Y4wOQpJ49ESptW&#10;mtZhAz35cMLrRssNTzx5kvQ21R2ZjITDDg3Y5ElveH1gveB5iSCgi7xmBhtHxyQL64ksW7ARB8ma&#10;wdhdLVdOIFywiCWTNK8vArNJ6dMEPyCjBwPQARNPnz5xIpQanP39B2QN7ucmiUUY/AV3djWVXKop&#10;I0MbLN1BaY4X+RnGmkVhxMALT19nHN7ccKoGFjA+K+4d1uMh0urev8973bb9Q1dO5J5R4kxT3Xyf&#10;LnIDwsSwvPzmrVi9AH8B7NejpsEcOsGE1pKGrlMhjsnein6WBn66jSQC8vi6VTIagWfs2Q/2WWji&#10;msFskEnyFvdhJBLqIJXvLJ5bnGlkcDKJbosFpNEyMc7p7dSl4IVMeM5cWJKlY3+nvhcwEP589MLC&#10;d93KWLh2Q7IJkzAQ4/VamykjQN2hDsFCqTs/m5JV9mYcirmngZfjNgVeFZKR4zbaunht9ZbD3Q/6&#10;cEyvZabNvWuqDSpJrsJnrqnMrDHAVk2WzWz82GI623Wb5LMAzVJyUIqZwdEwTWmTSBhhFsGEZDiA&#10;gamQdtAAumk8oW/s5xcAWnvfua/cBwUD1Om+A+J997rBVh6UPQTQmqriXTdNweZQ8WdlEffHAE8b&#10;S4Q2YN+GTVdbYpUs5yl+fsmeffQBHA2UTYWdlOwnVpvJlFIwO8wWc8pb42Ynks1ZvPqeij1eXKXK&#10;gKR2sRmWlJFeVwIOfI3BAHOmSLEdCd+iyc8L01arZiPr9Q1uDGx2ltpHsxjhITyvOexb8xwNgFt+&#10;OeNGYpSmIikfzSIUxeweKGgQmsx874uQ8X5XsO8Xf/Fv8153KaASie/wIpvvqM6cKg4TEFDWtJ3B&#10;0o1HYN1qoL0iU6ujpQLOZpwv2CtG1F95XyLjLfwGKZdrS5MU+wE8S7HPg/UFz56ri0sO2mZM9MNA&#10;Iu+3+Z4dvztm2FtI/VGkVl1jpowA2UiyjqeCvlf0kK4LW2/GJNSmeFzWHgTWBvyTk0aDNRzhRpMO&#10;QTVZ9mgd6bE0FtYBQBKoTMBcwRBkM2iQHG+yrPaO7Iy50tgxALW8q7Z3IdaDhqczDp2j6U8OM+EQ&#10;qt4k6eLZbO7J7WRpUDsERSymlsMB9RxkqUrBzvMIDKiB55oYs2CJHR0+5JCIzTsGlrn2RqMFmRoA&#10;kQV9zZQKiheL9N3KwQ3F46mK9PCK1jPvj684/Ib34snZNZf02dUqHe1uswm/us211N6CCbwgGszy&#10;eXWez67Z1m7aO3qUfpNr/ZcvP0p3/UTVDqxlUHPCC++jXOte5LWzk88/gDMAWJM91169fp1+8Ds/&#10;yGvrLv3N3/0dezx85rdvTtLO7lb+Hqv07sM1eyoQLeAJB3bf46Pd9OESHsojPcwRWPj8yUG+L1Wu&#10;7a4lK0c9Ag/z7TaWqOT2lQZS29vz9AAs1O3d9PyTj5nEC29j9CO4h8fH79KXX/x9ujg90/oB2/VO&#10;6o2aqZYCT27ymgBwAvP6u1wzXeZ6kcqjmxsyq2DFAz9ktPNonMnSzPfjzZu36csvf5V+8+ptvr+3&#10;heEcoQl7e9sCfPqh7OU8QzwMCz+9YHtTjo/9mgywMf3OD76f/t2P/4r3Rl5lsogoDLl7VhGDAa7n&#10;T5+mt+/eczAd4U4K7BN40Da1gYmNi4TOncT+GWcRg+haqalAWhjo8biTXrx4SXsn7O87TOStWZuh&#10;H53N1f9CDaQwurUtFMZ7Z1piz0Hbo3z/0Xt27NlX9sO076rBG9kp+BpRi7q3BTlgpGxWIFntJPLB&#10;/qdk39kjb3Tvxz9GjWtbEwY5GeRKBlx0GFUOUKsKCIohSuNhK4ZQjQM/4rWncSw5BKNZhjwz/RpK&#10;5O1K3YQaXrYySuRVXbIJCKubDQsOw9/WZBQoT7gv4v3t7Ye9CD/fkC25JrOXqpdK57k8vre49+Fz&#10;kI05yOcwksY5+IW0c5IFTzKoVzuduHhRO1xO9zksNSbud2Iwj8WfD/0I7H8CpBwt8SXTFK+7Fmmr&#10;sOyqiSQi9M0MWmtFtJC3bs8aXWEpYrUteT4LqORQyHJp+hY2IYcO4LM3sCaCFOpssnnv1vLcBwOQ&#10;tiipMLrD93B0hReAdFW8Dy1VrxVCEkMt9tegjfhsHwoYKeCQatB25oGX1S9NV9YkfcFrnS1hEzbc&#10;CwJckX3Zl0GUQERJ8gfaTNjLsdb67uFdCtDTCtfiR11V7uPaooaqHHy2SyuwnkGKVG39N7//0ee4&#10;UAAbOGR7pu/qpgEVXHlC1bg4xyK9vVZowmCJ4RihB5bbQsaztlx2xlCAsUz4wP6Tl13yIt5M1DkJ&#10;GJWMgvfD1EgU2ZpprQsm/d5xajFNSnkKsFBTY02NqMGmJHfyxHsoi7mflPq7dhoZegJMQh7szNLe&#10;TsfDjPLMvDEf7i/4pe7tLnJTu62Fn//8GUxgmcApOSbTUuow09YDIU83eHhdkUaO+3mFph0TWlDB&#10;kVaWD9amFsNESXWjUiRpPHnD+7292CG4B9ngjAygOaWIVZVs5ivQiQ8s0z+30umHk/Tu+JgbGqS5&#10;WATzmbzm5k5wOTw4oBQQCwp/DzAGTL0HKMJqI90zpe8c0PNlJjArb3AASsBkg4kkGFZ3lCnqQZq1&#10;8k8AkoyiFMDgxx99nA+vZ7zP11fnnORivwZQQHotZTm1Tfbz++0fMogBRS6kilhfWJPYyMK+XFMR&#10;NXnc+Cg3n5lmrM0brJ+1CzJ6UmwrhVSU5JZyOQA5kC8szPo6wTStFnPt8eOnShzK3/vB0RFpuigc&#10;wL5DofTk0VNuYh/yPd6nxHeHv0tpAYqoXv4gBNoYTLJFicBOLsxEL0+W6irdShMJmcziXnJqMUrW&#10;pelbS7ahqNsCYERDr0rhzMQ7NH5t7TQfNUtVI2+mylIrpvla+hKAfpjGaxJR/OktzVkVmTSvfZws&#10;z20s9RPwh816bUbDZJBY8hjZA8CHBn4wb9+jCO24+eM5lb/YRP/P09OrXISB4XqTzs6v0m9ev0+v&#10;vn6d3uSGBtNuymBMo1fq4qiDuzGbiBRvJSDKA6MpvneQTyWbxUMigmcRawXNg6ZhcxZqeNZxz+gV&#10;NMm/Z23mI5i8+M7I0DT1/mBfhqgEtLcAIN1wOk6vJMiQegUaAVQaLd3kBMyJTyEPJNhSIX3vA0FT&#10;Dk2qyU3PSlNFFA+WoOvA7/gsIn1XxsFTKZLQWMGXBVNtFmVIrKYHyAbuwHWcfjhOJ8enlArK36vh&#10;50BxiGGHvNo0TcSUNbkgxncLBi4BHBTm799xD8R+cnJyzP0XAO7oWHlOxRhYc00mX2XZSOPPnSZ5&#10;Y+EAw36ZbDpcOa5ee6ckp1hnTSdwc2dni+yVtcNl8NmxhygEYCCgy4Tix0fc51iITRXBQsjysKaU&#10;Tregkb+mhBOLnurec8AgjF4MaxaKgySFgw3eCTrBpWyqSnMabNrRMsPJdH5ZWsh3bnCDPxZlmgoL&#10;gSTJa3BVvPySU2MHy39kXJyKdFPTW6d5u6Ee7b82DkOxAYgABIJzaHIt4UrBmLe0/R61qky377MR&#10;tBfHvtKa0WWpSaqK9578ZzRsqBz0MJoJEc+z26fieyQvIjOOzDAcJu1XlQukKryAQsZ5L/2WYSbe&#10;FwojLoIjfIWTAUk6B1eNGVMbUHAsstmxMA4nM96CphKMRyl7pwLAySDavmCWS8e1R3qwqRmFJRVA&#10;31DAlKkYoktCPjqJOGQia7Mc6wLCIryBy4FTdRWuU7VJ9NWk3OmDVf0t8DOm2WP4H5vVVxKPk5Op&#10;p/tBKPJiiwAUFqIAUByq0jHsxuBzNGipKmuSMqIpFVn26Loo2KKTA1roGzeMVnus2WCEf2aceaMZ&#10;GiGHGujT9d2ZfT//yz+nMmK0jUTVzFKHwcpUc7/AkA9FP9Yzink2LN6LIqEZrAkMXcCQIUsalgNr&#10;+ergMxD887NYGAD4fPZYZMuY9x9IE9GI487e5T3tFsoPDj/XZPdh0AzWzmS/ONRq8Hx9gCY/F/nb&#10;ZHInBrP1DtELpmoTjFmzEguY4fTcQP02yZpTYeMyCd3ufeF5x7pgipCMFT9rMiNlNFtRdZyYJ619&#10;jsDQx1l7nM+MaKgXTLgc6C99ns9qsYK9EO6dgyWOhWm8Ag/Adg4wXYi8z1sDJFhfAJrJfEEdU9i+&#10;HqDCygWg82LGerWy/xbPovxzhwf76Ytf/kP6rd/6Xnr/7i2bqaWtXwAwMTwOTPdcVwA4wXe3tkVR&#10;BDjMutaem1I2XV3fscfBn11dr/J3PuRze0wvDvcJqJ9erxhKxUDDRZdefPRROstrdMq1/1GuRd8d&#10;n+Xz7Sn//OtXb2mpg73sH//Tf0pwj018VbPW+d4nn6Uvf/kFn3+cqb//B7/PwSrUDE+fPaVNx3mu&#10;VT/75GPWYQAmL29y/9MKxJ+R+Qs7kja9P1+ml093qG767NOXss7JvRu82yMpdg7VQIczGYPfba5f&#10;fmutlCR1rm8fvXyZjs/O02effY/DXw4dV5Ajf5zv94Pcdz3l2kLNqJALAUsMO/TaQwOOYDwoNpj8&#10;mXsVJGM+ODpMj588Slv7OwQiULP/9U9/lv72H75MJ2dn7PuGcSrqmfV6KN7NCCt8+/6ksIqT1/tg&#10;v9b6ns0BQQMCNx33YwSgINSta6XjhNLl1oBiYcoWv9eBEu1hgI2VzpfeACPq6Mr78uCwpHJuN1UJ&#10;6NA5l7gHsDfM92LLwW9QiOzndQrlx+HDI59hqhkIwtD+QeAHQ3IqkWEmW4QM9EXfI+BK1piDeEIx&#10;hM+Fuk8MsqownGrbh0TdMJm1F77PJDWs1k4Ml/8aADGofrYICI7FT3e0pz2tNhi61NqndTNYS7Xt&#10;iu4BImGd0do6TBLZdE8xZX/dKRXJbu2hXQwxRzPzlpEYz6ToobxHsud5kHWKKmSS3+3agRpUEYGx&#10;hntn/1H5Vs74udG3IkQHqhd4vMknT704v3uzwOlTnpx8bMYXBkzTGEFDFUFqXhcGep1q0WBUq+yo&#10;HRDVOw1ZoCuAcIJvM/XgZFU7hI81Ei14ViQdzRi4OdKLkte+tW1/w8bDltHJuLqvGNwAqOM9sdVS&#10;WJ6EaqVi8rBtOgbZ4oTfY9N0ZfgcvWkw++TdWJfAStbd9j6cwitYBYJ6i5BVW0UVUmURhiybbdpS&#10;O3NY3q9tbeKBLTMtet6LyuzVkDkzpd7pyzjfAsSsadszFUalbLjkjy+F7ZJ9Gv49d0+q4eiMwUER&#10;mjfd25NGkooWxG0g/8X+j30c1mwM6vpXf/Dx5ygUI4xgxiSSnsUMPiRo6kylmcaCispDr6cspY9p&#10;fgW6r43D66qw74ha2mcPQFNKQrRxMGwhgfdWr6P0wJrN6azd+ADSfDC/JUA+NPA4zEdvLmDxrfnz&#10;uuFDOUwlx+Xm2FTlkCW9v3aCb1uXCfnOArK4zvHyTW5m5/nPWtLOcZ1IzN0hY29OgArvQImspWws&#10;7Pu1Uy6XlFHA+4HJodd38qdZK104WFG9wU9uGNDWk/Iviu6DvV0++A8IIOzyIcIEFv59oGoCNELT&#10;ji96eXvnh6rLB8U2D743b9+SFo+vSuDWkptK7ekPmHOo2zApBhX/KBcuhb2XC1Q0zvDIG2zguVrd&#10;csrw4eR9ep+beRhA4hogw8Vn2AXIBUZNXlA4cPEwX8Jnq6n5GZ4cHuQCNd+Ly3MWdQe7+3kT79jQ&#10;42fhp4ZpPwpRAB9zJuDe0XevYapsp3u8XtnbQN8d7tUWPSh2JVWFxh7NBQrkXOwR/W91GPXcMBcE&#10;9CCpkc9cZ+md5BoChwauezC54PEBgGKxu8VJsZgoNWW8kjDPFW/disUWZuhA4CNBidfo4oQPef7Z&#10;25UACfw5vrub69u8Dhr7uHWS89CsXOw6MB1qH0pV2bSa8syEoTR+FwdA4wRfmX1XNAPVhMjBNpVA&#10;sblTgAEizAgudpJHxoQRzNhOoQhktEJq3GgSPJ+17nMnm5OLpYRJJO47gCIAIWSi5f1ld1s+k9gk&#10;tvP3D7D8ydMn6fnLj8TAGJZ8TgDadwtt7GisUCpE2hU26SHM7BvJFbdsIaCJX8OJN5K9OA1MYtrd&#10;YC1UMgonu6xq7Is3o5R+rEaC+pic4fm9zsU9vf4wkVoPTrtu+VwwUp2+dRfchPFs8rnG2kmjJV8j&#10;/R3RAOCaweCYO+2tdRABDk+s3c5+KVi3ATpACqx044b+MrgXYKj1U8/3Q7EOFl7L6c0eWR+SLagB&#10;xqGPgoQScCcwR9HS5ENzb/+AByKem136gc7Zg8OfBfLkr755l8bVdf7st9w/lZa8IpMBjAzseUwQ&#10;zGsDtgC4VkjcT/P+AJATgwQ0gmdnJ2bAdtwzcChjj6KH5o0o6ZysOSEMsqPdvR2zwVtK8GmxMCn5&#10;Syl6E+X39AmD31S+72CBtN3M7ClNavGsQWYPoBJm77u7udA9PGIxCiCcz2Nbl2CKwQm+OJAbA1YA&#10;9XFvcd0MyzGLDuzFnp+nZ1DMHa0NxD4i053JZp1BEKfapo1NXRT4Q3j+GSjoHTYRvreVn9PBxfHK&#10;vikbAMpN9CQpCdPAG8kT1sNQfOnkIaTAGzZIEUZSN07n3RRbMUyp23bDvEmp+HWW63LhJeDGabZm&#10;iMnnLZk1Mxk4coHS1iVFN41i5BaQsgpAS/9gL0lmpAVrFqAvmpDKQCUbhDA2N/uAAzez/IpnXdPY&#10;lzQm+VWZGEezEr58dRhOT/fyaislANcOJIlwkhiQRMF1vyEkaN7WTjR1EEBykEyy51kgLUTi6tJw&#10;0tQcU2rXZsFoqyLZhEEPY0lnbgycKqQjQFmxHcp9GeWRpUZocsNpULlKxQNIn7XSSnDoR123GyC1&#10;kZcbpboGKllMh7ei10cAl20dYTZTkTEHqMRGqgS2OICGzJeedZS8orV2zWOUpCf/b+w1Yi7SkJBN&#10;HP2MPPkvTDve94o10+OX3/9uYN9P/oweqxykt7kA39rN50RL8G+5HrhPYP+ZQgJfpRII0zVNkZHv&#10;0Yds7dCent5ZmNxPGEYvV9xLWqfxCfir2JyEJ2h+QMg+GixVvs174jmsIdhw6d5gaHKLdHiDzzhT&#10;YBcCthQY1zSXN4OQidhuxPhPtRkONZH+WIWcToAu7Xiq5lugfryecQruh5Ob8hh8YDCJ+hRNB9fc&#10;IIAE+2Xtxh5nQWXGBQbkZL9wMCjDeOxDCO0gs9eJzAz2qBQaFZ6l4R1cT5vvgd6/wbK1PUbj7yYG&#10;FdOwqRHZNE4yfMc14IEfPeDDc4z6HGdvfEbUy7ju4/fHrM0Z4oHmLt/L01MlI4/3fEbp+w1/uHlH&#10;IgT9xEGo6B1Ilz8XwB7sv/jdRatAi5PTq3SR+ySE/4GthTPt0+99mr558zY9fPIs/fYPfpjef7hI&#10;R09fpE8//Sz95ptXDD5EvfG7v/u76cOHM+6bl/nM3YKlSq6/vvrq11yLCKM4OjoiUEk/rHxNUC38&#10;4he/SC+ePE5v375LLz/6KH3569e85jn3X8tv8+e/g4H8TsswNgCgGDqeX9yl04tcI89b1mKyVoCH&#10;cm7011J3XeUaej3JwmZ/fyftPThM+w8f53rwZWpmAkpph3N7mT6cnjDcEEnUqJmYgu16laEs42iG&#10;TE11GgBjMgBHBHg8zM/BQdo7eMDh689//ov0q69+ld68e0tZPsGeSCcdTF4x0xb102Huab7+5g17&#10;1PWonmMaN563k88MDmHHDVOaKrb8fP/w+99L37z6hu+D8/3o6EFuvs/5nBXf7QDFUOfdrdJvffpR&#10;+vr1W4ciKTiKZ42TPgmOk6llm526KufcbNbQ9km9Rq5ncg+1vbPHdffyo5dp/+CBFFBtoqUMeja8&#10;LvYx1PSos1AX8rnHnu79jZ7WVKbNNNz1UIMpuA6ekr3PDYGqyuSdmeuypg1Pz6Ew6WB7Eyq7yYBg&#10;DC75DJKJuMUeK2wS+knPYzWF919twEoezY2DHCeHiej8nTas/0gGNvgY713OpCRgKOq4sIQIC405&#10;Ab7eNY7emyfxMMXcq5zphY3oQQr2ew5LOtmQwIsU4TFrB1O2TiAPSxHsh00lxV9d1SWIpHbIUnU/&#10;ubhSsm34D8oDefQwefCgXYMY+uBTqVUVFhx83eAnGcFsImz1HH5jCEBP17w3zWzHgD0YZJOqVh9J&#10;0BL9Gck1YrExyKRXmvbkwIu2VT/AvdH7KC0v1qsiga/oqyimKUHKRrVoMC6D1UfwlWebFJy4X0Mw&#10;sxvdL4WLpTI8VMjLSPbwgHoaA0iy0Sv+WVixhASZtkmNWPfBii/P/rRh++KMrbwAluwZ1qU+FhBt&#10;aX8tab+srCs+Y3iGgUvMidUodJLWREFqGyR5n9ubEecph38GmNGH1q7LceaSjQownThETZAfSsXm&#10;P/l063NuKLn4gF8c5WV3Ky6Q1VoHF/4bybgdfermjo0fffPE6qHfFWjvS/lSwIAWkx0AZP0wlkht&#10;HW4jPf2SF9sS/3vZU3r7IDd7AEFgaMsADh+W3OzMjoCnHgIe6Am3HEqSIRhCWC4rUx0X9MtQMTtj&#10;IhgWQFMkMPAHxIRqb2ehDY+UYubYcDJCvz9PoMSMU5JXeC0p+aaiVJXsQZohCrBbOckFzRWKBIBn&#10;a5tF39yu+Fm35kLr8YL4ewBjjx8/LK8lk8pGaasMLdEC7yPBz80Fkeb8nsfH79PrN2/SUW62F/TF&#10;U6NKIAwJovlQ75yqhuJ5PlOgROUJhKShQ0k5C8P187Mzvg6mbU8fPSazB4UNFhBSY3Adz16+yOvn&#10;kocRDgN4lTx//pQ03ocPD3nv7m6uOCml1HGlNB/4gXG6md+Xn7NqOFGNqRrYjExYAn0Zqa8ARWdq&#10;cLuZmnJMrbApAUDB61NOyEn+IuFRRMGLwwebDu4tGIoyi1VKUOs0H8rF2o5N9ccffZKubsQsCp8B&#10;bOyYdvaji/1G05LtxbwcFPIQMCuklrcYJzaQqPdC+xsf/Ir6rjURcFPI8AibwA7+jHi2aLDZSpKz&#10;duJRVfwSuiL7Gg0UtPXmAAupahQUkWzo/cfBHGMxtyVg5wkaC3cX703nRruWR05Qt7G+J4dsxLSr&#10;MZW/4fS1s7ysl+cOZANbYqnKG+80vX13XPw821ZytM7NfWsPKoAGz5894/Vhk8T1sPGo7B/ExiTx&#10;HgOQxHvg8z55/ITFGtlZa5nQLriGJDkOOQWAbrLJbLAOliqTX3FYzrqycadKfnfpXiIpCkOA30hb&#10;I2Pw5ob+PvDlA+gEaS8ONBTUjKlvahXYXmM49AE0AhjUMEJruzGTCVL5GBTAF5MH7lx+gduWiLM5&#10;qsIgvnUBN+d3gtc7ys/uVIk9hsOEclOA+pOkV0v7I8HLp3YRunTYDybh8EMUC0WBTpVDIg5zMY3z&#10;AA3pgodWR78qsjqQxL7Y5mtgOWKvwmfGPcd+R/PtXJDikBrpMTHXuqrrwszQGp+bpSoAmjKIhdYa&#10;9iMlrcrAuWLAlJKtZ5YFLLbkIUnfzJn9McfkwsD+dGgkt7ZdqMoLi4fvSmD7zBICepwwgGAt2Z2B&#10;JwbO1K092ppSFHAKiyIijcVgOShUUegLvxnMcB3Tt9Il0ljAHHnY9aW4CpmnAimqjc9dFMMB5FXJ&#10;oTqdAaqxgHijU1hjEso9YtoETbAAHQd76tRFuquC2nYYlsFMlmQGayz2lylAQTflvesHTCkxLAh/&#10;v7aty0SYxt1sKPQ5eD/9/EGmK7+ugsZ5Gu/0Ooe5JDf+AQgoa6ApIGhtv55I160M9k1FdroxQC9R&#10;wFVj6WvjwYPWXiQXV5UlypYTQ3Zep40cJa699r2u/H2NY8jE+ntyydHDnADwJicwjvbImb7F7NB3&#10;KCBmvJdkXIA1y88GgzWtzykJm5RuO7Mxd5jOh5S7FLlubCY3oTKYTv5uKhfOZn1CudE1m/PRILNw&#10;6KoMyCLcIhgYwT7UhFvhIlgrEXDRWoY5xGeo9PwUWRSm5Nj7OKzqbfI+S08+/uF3Bvvg85vqfO7C&#10;k6+dyxeN3pwDG0k0onimxSYMdlulczqlIk/DvQbANQQbHUMtMK172SjUNr1HrQ0kBWxlgA1Iqr86&#10;u2Bx3zugY2057/IatZSkqhjAAjQLk//aCbsYOGzRx2dLKgMzYpNZxxygRQp3024Y/t1mP2xnnevQ&#10;ung1xT4ukLg2O250iMykYc5SZxsG3gxKupRnMq49mM4a5G5StDE0jueULIeFwuuYWgkmSIRwmNEX&#10;rJrRYWsDA5muVc96vWptDQKvzaSIpEwOIcz8ZnJltWEm8vXApu6dvoghZ/5vBK2gzsR63Nle8Hvl&#10;cBaSyJ2d1Puz7+c+ZmnPJgAquF8CYlQTNQwhWfC/2WMtZVvz/uSaw130R3gkTs6XaYXArEZ9EFRR&#10;T58epbfHJ+nw0aP08tPP0t/+wxdp7+Awzbb3KOPF5/udH/6Ie2DvZx3/jURoMPVfv36dDnb3qATA&#10;/QZzEbsbBn9fv3mV/uPf/F36l//Fn6ZfffFFephfFwDe2w9XadE2JSiqYa2L2rgm0Pfw8QHTS69v&#10;Vuk0X/NOXjfo/+Br3vgMRFDFajUlHV0iXOB3OVTOtdYiXz+SJ+f5GnE+ALzAsBP92RVTddfuO85Y&#10;p4FFBN9cfO9Ya+en52IgMcRwL734+GOlUue19MWXX6RffvkrenUjwAQg5OAQLA7ubOQf5zJqfJAg&#10;ANrqRBY4G2yx6Z7XqWw2mnJcq3+q07/51/9z+r//7Z9TiYUeG+sQNc/FxTX/d8jiqypAFwEAGNYC&#10;rGzDqsrMwXHSAEzhcnWR4t/36SNhpFGQBxhXCGfb3T9IT3Pd/DivFzB+K3s9dg49E2lBydl1IzAZ&#10;/ZQAxUZ7rM9VgEQaON+S8dVUm+EhPsBxXpeU6Lu2kYLKIEevASRxgLlYYgQEZ11JLyWjEj1YrsVn&#10;ed+azJZb9xtQX16j2jcEtlXFPy4Yk7LTrYsn32QWZtiQaL+rJLmmDHxdlEz4PGDIhXVIMMvlhduW&#10;MIlw1b2v1iDLLkDEcSy+q9ybAbihnokBoMGaO9sOSFZcM70eNR5IWMBWAIzRxsrnJ/4Nax+Atfzu&#10;4Qs4DErINQMNn0mMawd9NOrpAOhhv+Oe6zoSRBsMzHAekcXGIUUw00auW+wblLJziDw5sHCkmobA&#10;PPAXDl9GSVh9rVhTwB6wF6JeDxmr0nZdW4WncwxIm42vPNmPDp1bENSqlHDsn21d59VOWWdwqxUH&#10;ZM9x2CzSTDAHEy1gBPLWMa2qFJQFZSSYxhy8R203hv4jFUVTgIchm022khpMMGqLp7XSftf0/678&#10;vKei/kOvlVwTT7aTqyvdy/BEntJUAMBkGyM8Y/S6X8sWb7JHMnGT+VwBLfmZRogU9jdgas0ffLbz&#10;OdNvOzVF2Ehba7jpmwJJ4+2SDLxZqwdtbbTUoDA3GXhlYbHCm2J3W5NK+Di0MtRxAyBT03U0Upbv&#10;BaWePgSIZwZI5TQrLJSVQbVktQk2tMGBBOGnpw1JTDyAgfh3D4YP/gzJoKveun01GQuyBlScgMmX&#10;7OEUXwamb2THQX57eSMfHUZLy3fl/PyaAN319Q03VqZvUrsuMCH8ApkmebX0/ZBciwEG25gMK2AB&#10;GwI0+nPKFsSMA9CADVchI50f2IagmwrInnJaAGsEsdZqyM/Or8m4QXGBogtFxS5Yavn1d7eU5kt2&#10;m5mbTAqmJHYkdZeUUaS73cpEf7AkGYv/MQIn7PcX5vxMzeV9uORrKAl4RVl426p528bDjuTU2yv9&#10;7uqOD1XVhGxPDw1MgCm1tp/FgwdHBDToh9ivXCiJzTYYOGOiHKYAd4rsTmRyig1xSFBPnw+bXO1D&#10;Amwo3KuZZZ77u/uMqAewiENsMd8ii4ngxyhp0DYLUQE02JixBvkAMYjlVh4Z9SbGXUa6KoirprHR&#10;7aCNhtH18qHhRHgc7hnZC50HYym82bCGRXfvCMorIU/hLePQb2jkll+CPYkiPgxQ0YyFUWxI4Yr8&#10;zRtuiQwP1ooj6AlK2qhdPhTJZrY9/zel3igMcFj6YJXf46jn3n6fTCbEd9AYxBktFZsmgtT4/i6v&#10;l2IKjJqUUWJO7zcxpmqb0IM1Gx6CS0tb6Xu4HkqIASbHAPv39neKBwsaHyV2Kqa88SSJUfJ3Nyoo&#10;ARKD9dctCtoCCb08hmSqyr9vJRXFdxUeYyHL3LKhLIC0AHJ6GoLLnHUw8wjPClkOaLIBvplNdY2J&#10;mYH8xocd7jGNvucLboL4brH+AuSgv8Zq6WQ8hVAA8Kfkh2A1noElGds7O/tMn+ssb9+wz7T3IGn7&#10;7PxSsjMncrNRgyl+/gyn5+f83L09TORrl4pnIA7lBQJHtnZKwjv2LaRwYT+H5Ayfh16jHH7ciR3C&#10;JCwlHiuxU001AXV4zsAXcnurMEpaMCWR1oXXqpUwDXYrhhCEQapRvohgFG7vKnglXyi8gOi1hSYI&#10;8oBg4pjRQlCVkrHpXnpjKlKOMAtGYYrnGMBnBCjIB6pxoqNeb+1hV8ijxebbmHkrzdcyuGkq9Pw4&#10;YMVusozFgQWTGTYROlFX9cZ7xr9amvRRHo0osEMCuilU/I/9wiJ3NpXkzdE+c9M957uxAD2NLTPU&#10;NtXlZkmKsZFqkuXnarq3x2Hl36maqvjb9fYdTfcSg8MPqbLXniQqdfEVS+GR03Vh2GapcLPx67Ps&#10;I+YfqQQVpfJ+JZI2VSXYJIo5W58KBJ3CW3csPorBMlQDZ4lxqoqklcxdf2cRwBIS3vsyIy8Ig7hD&#10;kfZX9uoj0DuKpT9rxLwbDVDoY4X0tZePYOxNpaC2tNn7kr57B32Eb2AKC8fK3jUCqCr79XEYGeyW&#10;KhWP1I3M0oDbOGxewz6CjYtXvAalYb3CKMC8j0CiyZ58AtMH7mv4uSieOZhZytKja8zyZEiOGIuj&#10;jbxn9odimAfT+Xa+O9j34z9XymluqBo0VQBr83e6xB4yKbWPw8mm2gDvOEvms2KNkarwYVZ4BbMg&#10;8ZlXGhiDtSZrnKGkCqIxnHmYAqbe6cVZGtdKpU2jAKmrm3xOLXGmw4geLLKTdHF2JSYkAeOarPTd&#10;/X01e5C1LtebNcmGsy0Ssxj0kumCoSYBBjW24UU7jZt1JAN5e3cSKImB4GAiwJqAKKxe+vw93V5e&#10;YxLHOg5gC56HJ08esg7koK2RsgfNC5j2ShXW94bhTDPXABaKlPDV4plOFpB9kOyhRc9ZWDk0rn2Y&#10;+JlYt6ruGovPNT43amHaCeFpho/e3S3laSOlqm0KXwUqm/K5RF+4WqbtqBdw7zHwRj1wDT9F+BXn&#10;PgnecOE1Jk/z1kMMsa4wDEe/gqHjsNbA6O4OAVrrdLC7xf9G3XYLr8h8Cc8e7ae7XjLehkPkRfr+&#10;D3+UfvP1m/QA9jr5XF+awfM7P/jt9Ob4Q3r0+FF6//6E+/5hrt2xKn/5y1+mzz75lMqbeb6u89zv&#10;4f5hiPrm1Tfp53/3y/Q//g//fTp9/y6dn54yEOTN8Ql7qTjnF/nzgZW3u9Wyt9rfnXOd/ObVKQPY&#10;9ncW6fxmmXbRF6DJ7yqquMhSnxT8OJkZqKEw0iJzzQ1QnsnUGhSg1n7166/z2j7N9zi/5uUF5dxb&#10;ZJmZXTooqAprbk7LlLyG878Rboc9F+Dl129e53uzpuqjchM5TSHHVehW4zqZXm6watlD2J6Gn6PJ&#10;IaObcTFg5ZPeNptEXA0OG9akf/Inf5j+9//j/6TCbLKR/9CP9pofNudpdS8cJ//zx3/0n6VffvFL&#10;1fajwOmGXqt6b5JG1vLvWoIEwHVVmQxQM+COrMcWKdy7affgIL14/jJ99PIlnyX4tMPSZufBnvzh&#10;qExqioRWihop9ZJZwGRazeb2yrzVezMMaCa/5FoMwMHDp5mZxQwgMMDHPYQ9yay4QYS/cLAE5VUq&#10;4CNNCmNrzEgLVcNocIhDCgxf71leAKQi0Dqqly1s9SDFeJ+NoIjew5dyrsQ5CLBlLWIOQcEpPPo6&#10;nUPul6jGr6uSKC8FkBjuDBHx6HM2VzpsuAczsKa1/z+CuaCSnMm2icA8z9qJgA33D3q/z/j7dwyu&#10;mvGeMv3Y7GUx9MP+pfY6rxheWRiBjayl8P2tINNNtX0bt8nADr9YXnf+jABzj09OWF+H9zLT3yFR&#10;nS/YE5D4M4pwhNoAfXFnwkwEauH8Qa+OM4ADCOAJtNhozBgf2atQlkw/tA04y8FeJyVBWN2IODAV&#10;lRv2vCCeJBNegrEeBAlKf8eN9Fdhrqqj+HNOPGbvzYC/Oc+DWB84nzDEYVAilWdNYR/j9eCvXtmK&#10;prIvM/clEhW2ZE1iAFLn2yT8AO+71tAKQzmsWxJMBuFptCZzz3BzdeOeTWcbnud1qB1NnLp1wBWU&#10;h1Sp3dw6pyCvzf/qnz36HJ4MQHK3FjM3507OayubY+NwlKfB7o68EFZrGVO2dV1i5pVmo6ka/37Q&#10;1DmCJFgY2YwRU67bfnLx6OatlmwPU7zTixsy3/C4rL0JJE8hu0bUZcath6cMmHqLjn+G6RemQfCJ&#10;wHvu7Mz5Z/TG6GSgvbNlJttaU18AmQAHsDnjsAayCkoyzQ8rh4C4i4rCFTcYaU740t7lwxUyY9Da&#10;wfLB5Aj3AJIPsBD399V4A1jY3RHodnRwmAuYB46NXnjjQiDAAxaSAPwUCd1w2govPsj3BiL0d9x4&#10;Sf/MTTSKDMiIERwCffbIKeQuix9sjkxwydcBD0B4juHhG+09BQQY3z3Q+uP377Xg8kIB2In7q8K6&#10;yu9/xocKQCpAPETIY4HPkRbDCWdlzf5cqU/5s+5QcieJMK4J++mO49zBSMKhROkiwk7Wusev37xN&#10;BwdHBCTnDCNZ8VAHaCkPOD2EW1s7YlzVMgqHxBLSP4ZrwFQUhSLZOE05sDHhos8ii06xJiEpxbRv&#10;YnLeIZsEpa5VDEDA/awdBINpGen1s1aGzfkgB3ML96K3d0BjPz5OBSCX5p9jc57ZnFiMPQIpZO3J&#10;ZLi1rwMOGAAt8bzg0FzZ40FTMk2cORFplQIVFHkeYtjITX8O/6BIN4p0Tfpk2KCV0qH8ORY8cNSM&#10;0ZvG8eBV6f7GDSujmkqIC1lwXUfTY8jOsS4Zb54/w6xtC9sA+wQbxKEnIITDHGsAwCuetaODXR4C&#10;YRheWabQm6GFe3bD1xZQiakGnjGmhveSVOIZv7gV0/XmZpUe5dfENcydeEuWI8AjS88j/RnfPab2&#10;uzv7MtNtBPqAHbLtiPmFWXLyG+15QIEijSIToDel3W1jn4aO74kJ7TjIM45FUNdZNt061TyRLYLn&#10;ZmQC4KoY5cJgu3V4CkBvUOdxf9YG2isn/90uxZbAPZVheE/wFPcJawrfCX0s4PeZPxekLQs0gpY+&#10;058FRSh9vyhglMnzNBTZkny85iw0MfUG24QAI5533MtKPpLYRwDMowkDKAtQv3WDTx/EChYLGybi&#10;zd0NrxX3/u3b95TO4+BFEUNW7bzj88mJYd5nb/NrtPTW096BRD4YCOMzYp2BWY51h6KYjI+ZAGMU&#10;J/y8zVQCUtpObEEwiTnlbRQ8gvOHicBNV5JumURtYIdg+CCfjt4hQKvlqoAkveXTZPYUIF8OIEzy&#10;m4bC2BObK6SyTQGc+rVYDAoEEYtcz6nTfuuYaG6SUccAtCwbkZVAVfYkhmigWHX6J0H1NBZGQvxO&#10;mioHOqQCwKhwHrX/NBt5MOWh4f+SxMyt7HvTetqPM/d+VEYwjpVarAJ+dGxEZf/Gysw3prk17Sao&#10;olxry7XLtHGGB7SFSV+VezKmwjWMgQiakknN/5RCAiWQa7C/UADUHChM9wJ974FqJT3C4JKAtiZy&#10;iEvIiqwXJns4clOzBMnSVqfaUb47CFxlQTr0hcnHNTLaZjqSfHmPwsJsKGnE+r51HyNko/K14f6s&#10;aMAtCU9rlnflZqYaAwj0QLeqnBhcmRHe3EtKHD0smgq7oTbDM9LGw3tOzEChgqPN6SV5tMfeMLnm&#10;rDfMc4PqlCCbuTUa5JzsF5ssS1oy6OjOSSmjA1sk5cX+NFl+B/+q7wr2/ewnf5ZfcyCAXJk9gzOi&#10;pnn4insAbB86M2qT5fCNm4xU32MwVvIlBEuRjeyg5jDAUX6uVr8/RejKJDBUNjGJZyoGUhOHwbe0&#10;w4ABOGrZy/Pr/M+tgAoHU3CfMnBPhgaHgmrkUTMQqE9i5YTsbc7PKhBFz1/a+FxWltPbR1Nsy03q&#10;YkiosT7RMF1eXKgOmDS4VSMvRgUG5OeX52QZtZbQVo32aoBtYC/Jh0osdNiuRKhQ4/MwmMYiVVT3&#10;Inb0//NMpxRRXqVk7tWqo+XdZ2Zy7RAyeITn652hj0DjVttLEPvlKLAGElF64aaKlh4PHx6xvoUH&#10;2vnpGWs5yvzy7yAJngNmvC6kyjgfYSmRvzv48sH25fTsgnv1imEdYnu/fP4wnZ5f8Ry7Wk8kMhzt&#10;IKBlWWS/81wrb8E24yq/FixxkGCbe4ZuC9Yoz9g0gwAAkkI8f7gHSJp9+fw5lTpdK6saqJIq+4j9&#10;v//+x+lf/OmfpBdPnqV/9//8eX7vkbJiPFen53clWI2NKYb42xg4tunxk8P0+u1p/u4EZuER3sq9&#10;xsW1fL+2FmL1YXsD22/tUKOGiZSqX1GT7ue6BEPyD7mXwpkBzzL0Zcvr63T+4VzARxL7a1z1Jl8s&#10;ZZWSv2/sHwCyZgzJW/LzQp1zc7O0FDOVM2Q0AzjOy1CmFL9P+5qN073t/lv/EaG7Zu939n/Mf8fk&#10;WNRl9CYXwxvP/ZPcdH8ISWQrlnBlkIz2SgBdYIF0ZY9j97m0e7KXI2ogKO9ah9Nx6I+9o9UzCiBC&#10;4UHbqovy2sS+9+jJY9bLATZD4YZ6HECO+lmdEwo5UDDimkqqWQn+mCyRJ6hla4TWHuHB0BYrd8Va&#10;mIyzdW+/1AVVK2AU3t0uWRe6FSoAm5w9PPhKVQm8GDxMGT1gkhQygD2Fg2mAORQlTG0mOckgAfJ7&#10;f4hU1nSvJrBlbmFot/S7Vm8jJcZYvPum4hOscEPW1oX1GfepKXuSvJV1lrHvCqWD6wPcLwUttvfC&#10;JaQcSfZXrw0e1gab0eMtHZBS+3xh2GYrUKpyzcnzO9W2oZmK1DxNIYeVvzL6DzHjZNWEGht/JtsX&#10;AWYCI+Mc68U2JNDeF6JC7fBHfldmuTdWzqkucODLoBAwyc0rDktk2SJm4bof3M92SkgOUksttVJv&#10;0FXFi86l5OcspNMRljZ5UB7eycHElwrHgZO16mP2DVCHOlyrMoBIIlplgs04FoZ7eP+tVgr703B9&#10;LIN8fNehDBpIeFnaI3FVBkcKTVzJbqmenBbcMISIAC+/h8Yg4ljqarzuDoMjZdPUW5U5a8V6xxrF&#10;2c8UbhAc/tUfPP9cvnIDm+DleqmUSZi7mj4M4AN+TkgPqf2BwWaTJr+11rz6Fm0UmzoONQR1VFyc&#10;k9kb2sSwR96tJqby4qZtdwLqGO1+t+JEVA+qDSEryXPxPgcPdtVk9aMXuv7++q4nqHe4v0V9+GAE&#10;Fwsa0lkGPfiBgm8EPWLY8GqSFGbUtSW+nScHl1fL4hW3Mf6e8nXsp8vrq3RyptS21bq3n+Fo38CO&#10;LEdQ0cnQ69pCRwWjj2h3UuJXFBxgmRWmjmViONDevHlNuj1AJbJ8+p4S3P0HB/Kvub3bJCgiVCQ3&#10;83hQQLleOAGYhsaVGulpkAfSjCkuAtTOLk4ppQC9H4UArhcFCwoCrBGkZmHDwgJ7+PCREzO7fA8u&#10;hTbjXjGptuF3/OjRQ/qBAaSD/BUFOdcLJ+SS1cw9NcAkGJ56WNgARgC6ASxBwAimBUjSgodOkfEA&#10;wFksTHHtecgDwHv77q0SOQ/2WUTgQQJTCj5sAGLgoYMJ243vF4CP9VqTf3wGTMQh5wSoiu8M0mdO&#10;RtBU3N0VSVjlaRACO1CMLngI30mi6YIUf44CEO8NsIIx8UmbemUwq8KmThZCK3+8fiI41TuhtXHC&#10;IunUNqJX6My6FAqRQNn32ryXbnBCtksQCeAm/RVmkjpy81mTCUK5AE2FG5uW1myGRW2f6LcmaXKy&#10;j9boNMnaZtsTi3h4lMRhJnr8UDx4FFiy5iY6s18eijJ5v3QsnJWIlAvlqzsWgfPZzJ43DcEggrpI&#10;NqJX3rbZc3MW0ZgSd5az6XcVJrToFEaD+7Kd3w/FEuPWazEQWzOA8Jzgu8czgYIH6xrXhf+mkXjb&#10;ls09/CHpcdp29imbxPjL17xFGfGaB+w2QalWPhFVKgEoKzL9lryVKMzZOM4QgvNIQS353j158oTT&#10;7dVSEouYHKHpCK+Y3oXJ6PQ3hqA8eaom8EpMAzxjmPKiqdhD0E/+/ncQugPK+kyG6QC9l7fXlALg&#10;OYN8h9KbOyWu33lPZvLx0NubYpUe5f2IKdFMIp/Z3Ld3k6q124QUBGt0recswk3wPeB14BWIa97d&#10;2VMqL5KrDbxVZsSp+J5oes+DHxYHuaDtnJ6rCbOKO05pIbdezM2W0zMV7EN6UxKoGngmJfsQLZzo&#10;q2Kzy03FuphKy1+ukhwFezTlgZq80zh7SFxbLJht8yAZzKgpbt2YIjgZQLiXdus0TxZDNoOXYXBb&#10;krdZdFmCN1FGq2KqbTbJs4N9h8K3BPe4MAMGTaNHNznFd6cKWUlbZBaNAxrCh2vGolL3pS2SWvu7&#10;9BvWh3AOyyMqyV8rS0iSB36N2QiVWcajAc6mqgvzN5jKldl78iyT/CYk3oWHNqWS0MYiMWwuwk8t&#10;bQy0S1Vf3UsHdoE9GqCiPHRYbmTR03QvrbwqXr89QxZWvl4wVywdYsMxkWlVuagM6bS8HS1/9dAq&#10;fH6C1azGZAMCAzyPSw9JSdOEb4zkmfI8DIZhKubRtcNZyHjzoIOszkkyG8rKLRWrKT8xSBzBLknN&#10;MAvcUaCswje8ZutvJzNTmbDSuTG3aiFYlWDLk0FOtp2Y4Xi/NozD3TRiP1kFMJamUoeuwe4327y3&#10;XKqytyF9Jmux7CJAoiwO38l53gOffPyD7wT2/c3PfpKb0hUDDSgRw3rCEId78Jq1DO71DoEohXAV&#10;BqZl10U+DcWDJ/CNWdny5hPjXCFD8tiilK3XvrLyfaC3af6MAGkAfgBEoNQ75Z9bDunDyUXq7/Bg&#10;15byYJ9dyr+oUbOl4CJcY2t7kbkCKgxkYcgyBdOdjPpO+43QVa5t1HQEDWuH2QxDAX2HCL/I73+e&#10;zw+cIwJhV8VyBsMZXAs8vUZ7tWLrhQ0Ewbyk+9R2m/2MtWSnOnay1Cv8v9SwKgRwtDxaQ82BdWSw&#10;QNkochEPku0Ga8iAnh02WefQJ5M1+R2/UzbzsBpCM8fwjTtePzyTTk9OtA9YgtsYuIQiZZcD9R2C&#10;TqhVsN33PbxjtxgUcZLPu45KnsQBFvog+A3Cn6+y1Hobvub5+14x3V7S390He2m+f5AWewfp4bPn&#10;6fDp89Tu7qQqv/d+/jMEsuDsxBqClLVzkBeGc6iDKO/LnwOAJlgfCElADfuTv/oP6Uc/+lH63qe/&#10;lf63/+V/Jbvo4cFWXmu36fL8Ll0vZTExczDjs6Mtgn1Pnj5Mr9+8T2eX63x2y1/43bkYcdhX9nc6&#10;1mP4P0iTV4PDrrzvrG1VgOGiwt4GkktOzz5wDV+dn6W9+TZ9rae1Uk3Beh0hU2NqpTySd3Ndg/4L&#10;TFgM+9/n7wYA6mYIlgrLOqVIFN8w6OU7Xxfbi9FrpSogUCpBU4P3lZD9Vvaw3GJfVqXv//b30z/8&#10;8gv3kmJk41qePHyQn40rW0YlDdQNQeHcevr4YfrVr19RdRZ2IQLVNDTBut3fkS+7htGo+0f2RzN6&#10;fiPxeJe9G7z6Dh8/zj3qIcNJagxit+ZcS1B1VLbngIcxAyAg/4PKA0QdM5hiuEglA3vasVxPw9rw&#10;TmoPSgw7A3G+11CjzLcUKjYKdGgYOGCGMV9nNAhiTz+CX07E7tqiKAgPuZi8zexXrzDI0b332sEo&#10;jYdlQ7HNSCkknQPXDm2FWoFKBbStN2FkHIg5vUSBU4n143Rv8qdB7mbAQWVJ19oJdyop9oMZdcVT&#10;tK7K79QeNKyxl4+SbIaiAWcdGaCoSWcLhyqpxgLQp6HKLfuLCCEKr155F25AWXqiM8Qr5Midg73W&#10;BF37dW+FZlv6TfwM+jWphxIHXHGGyfaqNwAoIE/gns7KFdVvkgmPVmmxhwY77UYquNo1URmG+d6g&#10;N6QvexrLyc3zvZEHOzG91uuoVZ01jWOpIQefsa0VUUzNrlJhsA5Wj0QaLwdulm2EXLZJZrjDRsQK&#10;nRR1slUKtBUqCLEIOUqUTwzFYA/Ovlj42O3t0nL31jLzuuBlWAfhqUgVwspWakiW79fGDOayP8N7&#10;jBoec5hqu6za4HSk/3JoDjsQ9ki7ZHA3f/zDvc/DKHR1u2TTDHkIAAd6ItgH5uLiltMWSFIpAawA&#10;gq1tyD8V+QkbHO+NRLunVAzYl6Qft5ws4tkFvZspgwjzwIQnH2ir/FrnNysWFCsbmGuqqoO7pcwX&#10;NNCpHP6X+RA52FvwgQHtPBgOg8BebibLZa8QDjz0K10j6bxbnX2N5YeAxRPU/bXN+fFFcGK33qQp&#10;4odwUyEXjNjoVa9mfMYAEvmR3K4GFygyjMRE8OXLF5JjXF5RhqISeuTE9mZ5Q2kuFi10+ZBV44AW&#10;s2fGhwWGzWD/4R/I6jBJPcvNM9gt4WcjXzDJCkNm0LoBY1MJCSESuuixkpv8pbzEDnLhdeliDT+I&#10;VN1rrws8VM+ePeF3Q7+GTomwYBYBeJPng7xQILl49vQZG52Tt2/za55xAQIg2WKoQZhudml5c8fF&#10;v7W9T9APv0eqsk1v8Xq4Vvmxzbkp4JpxT0FTRvEFhh+kuHio8R4QP3CDrrT+IEtemS4tSW5LduR8&#10;vsXvfGmgCp4f6JD14OYDHKwg+Oqkyok7a7F+OoCN2+nD6Yd8oB5wQ0NoAx9ebwrYSBui+AJ3IAUV&#10;YNXLb8Z0bsoI3OzQyBgMKKcRYRNxXWJZVirJmjQo7lc64LCG6s1su3LiECn9jTyB5p4C8fpGJzTZ&#10;J2NyUdxausKYdINWaRiLHLe1x1R/z6coKM0wHe+axrRjGcQyUc8BNQv6HHbFUwieRNrwBk+KFECD&#10;Ig/fAZviMcIarjnxBAOT0i/43RnU5P3EJu64daxV+Tskfue7e1sKu2GRMznNWJJGpufmYhIHajOF&#10;nYF8KsC+wXOPRDc8f2COYkLCpDM0j3P5cT14IJ/R0TH0wUzsbIcwM+1+Cp9Jy3t6WxHQeDb/5c21&#10;WG51mO0qfpLfO8JtINuHkS7fy4nHuEFY0xjOSHY9pMuLc02GUBS2HZN40cghlXdn/wGZ0pjc4bMF&#10;YAvgand/m4cukmnplTWKPYk1AIn15dUd2QLvT85pMv3++EM6Ojog2Bqy9NEm7GJpKwSHk6+1zNTB&#10;lBnomej7PMgXhhYGKBBn8uELTw3c79rJ1nj2FkjURuDNlgJP6JtF79YlJ8zaE5yk13ZWWrayNch7&#10;CB1eKD0NjxDJfzn5nxRyQ3NcJ2tqeDhJXkSQrC+TVwK6q3UJA5BsVAOp1sCreUpi/rStp3JV8VYk&#10;+7JtzRYcuF+G6W8Uq6NN9wMgoB8dAb9UNLssWsbKidhbAkIq+bDRGmG19uc1q6GyrLiWT1iEULBA&#10;m0bLVTRwmwVIYIlTCvGMAdDwFJqmeN22JISXz2BZNc2JzXDE+TxMo/16qsIUqz1FVehBy/UvmWld&#10;whYiwR6JpASyRiW5Tv4eazPnYsIa/0ffQDd5k8MexnvhF/LRa/h5ixwm3W8UNbDkWq425tHN/QSW&#10;cTCIYqYbk8s0XFM6cvqWbHbqlcIqn53RzM+qpD6mqTIDdCNtHp1cLB/Ikeu6MWAULEox/oKMIuAW&#10;Q760Kdf4T11AX62tofg9au2QSWE2g1gXZthNA+uXKIbx3a6dKDuzVxGGRrfrZfnz4iUZIm4CTpMa&#10;kVHSEF53bmjECh/8/Y+bhmPasB4BGso6zgmMUgHxnvarVQFzaXA+205PPvmOMt6f/TjXPbdiDYwC&#10;++pqZFgbksQxtML5gxqMQSbwJTSLV8PvjVwP5wItGFAT1i2bcjD4sJw0xW8ty+oKgNWb9T/6XuJu&#10;vX+noIAVPYmXCjLJr/3u1XvWTZNlvvRY2pqZGVOng4ODvLc/YL0wmyuwo2qb0tS1tHKo78n6q+I9&#10;HIydxv5hwa4pvpwONhAwK/80pcBWZsWNm/Rt+m7HsFy+xxhoXVxep8ePHhOkODu74Jn1/MULDoRw&#10;vuKsQO2SmtrG85LyoebAdw5wWfdIcnmCm7mGmtk/WKEtTUlXrK02oLSpUliT2PctVS4NG/c5vbNq&#10;D+dZyzUa4FaNZLyn8M07OCRoh+Ex2EwYQCHUImo4Xv8WLHQWrPfl+6r6Db/T0LZlJauh/O9ZK4IE&#10;B7zrkQM2gDqQsUI6u3f4IO0eHKU5GkrI5lBLL1qG3M1zDYPk+8rhZbjWWwMywS4NmwN6K+dnCb0G&#10;/IBxjj579jT9/d/9TVrkvaq/UzjXkiGIE3ssXCPAomeHuY6AT9/DPT7Xl5dLrpezi2U6yf/swXrJ&#10;8uoHezMxGlc9FVzwZ48hzmhW8N6W1A6w3QEAtpXPfFi7wFfwLvc7ZxgE1i0DNpTMOpYackBA4P5+&#10;enf8Ln395h2B09ulzrpkBZqsa2yT40UeoW/BsK/tdVtsD5IY4IV9blXMZoBQmcXYsN4AAPX+9Dr9&#10;0T//g/TXP/spmXb7uS5EjYBn/9OPn6XTD6ciXFg+Xzs0DexJ1OiykKlZj8e+2kQIR5J9AggXk+sc&#10;+BV2tOeQtzmen+1tp+/me4JnHrUAQjnI+nLI3JL71o4VB/YR853A94DXWZslxj4SYBHZSSIfRFL2&#10;2cUl6yYE7VU+ULDHoBdELUtG7ko9DYa2GgwOfP40CBSrTGdpeMnSsU6hOVOcTbKvSpbMTlMAtHVs&#10;7hzUyYbA7GQDf43DUubdQgwxDGh2FPAm4Ls24DgUb0K2TmDaJt2f4Z6qYDJyXFm5MHpQXOofhzvE&#10;sHGwFRN+jx7WEQiGXizmjMGol8Gxwa+1LTtUA1WbzHFbwAiIbS3hJYFqTGZlV8UWYiNrlidlCY/y&#10;ULO2lBs16xbtmAYH3Gndhe3B/RTd5GciLIIiXRlM7obMslkB+eRPNxdD0u9XO9iktioUa1xkiqkE&#10;ahB0NKsvvmOsW9qe0dNxxfUs3/JG398wlZoVPtCjmaYKn3Jf6tdnHWZP/SgS8LsYcgX7L6x2CIIX&#10;g5ON5D5sjIgTOBA17IfEhpTKZ2dvm/df8t1KNihTKv6E4UkYYSStQ2l1Zmowsrav/IxWVFM6JTu7&#10;c8YAlF2S7obHNs4WAYiJgx2QxJo/+sGDz2m02MmUHBUINdA2xGx8UMvGRyw6TGqC0i0NvT4AZbJc&#10;fPAVWfHv20ZMwO0tNb7LXv5D/SiJzWo9UfJ6uLcl+atZAtj0sDVvLbqygNHEgy2Hg2Ntg2kFANSc&#10;ooMqniqxK2gkbmlZbZkJNmdeV7+ZfifLhPHvnW35ICSHfPB6VwMPvIBQMJmr7DmDYnQwNbb3olVq&#10;78JJiwK+Hj8+zAXXA77fPiW28qHBfQZSi/sP+amAhzl/F8DGYLSeqa2NAg5wj7DQwCrERhwJwI0T&#10;MQEIwm8CC+bRw4di0kEWmh8OSArBIsR7sdDL9wZAFR6g1h5bKJ7xUENeCdAMrE4UUw+Q4pULAlz/&#10;4AhxbP5KJd2yH1ujhyd/bgB2YAuh8LvIh7UmHzPLrGoa2MbDjgcSE6m1Q00AovFAx/3eU9op5HRb&#10;lJDLUJmpjgZZYTwMgOLOC3x//0BNLBKf8kJHIbNmomgv/7XdfU+bttPl+SXfC5tGMBBwsAAYQOIw&#10;AB6CtmDttUoiwuEK1gKKhNPTD5RyrijVsEcMPFkondG0d6QMZ6lQDzZBLSWTlacveijFysChSBZg&#10;rTRQpmB5oymeSPSGlHcTN+eIS+9lArqy92Q/bsI7KPu1d15IQMWWEbNvbdAi1Sp+SeFvN5MmppNh&#10;Sk8Qq2WhFqAVJkwocrHZsKgy5ViMOEm8J0+U6IUwTr6WydRwSSsJhnRgfZ3y812j+J2pENwknUEK&#10;sqa3DX4Pid34h3IGH8x43b38nB492NUBBxbt9pzPEVkhaCQRI59fDCnB5vZrDS3FbG7pkZF4XwCK&#10;4fnBd4oPwuvpxQIOPwkAgFhnbSswmc1uowAcypnnStkD2y6KqM5mv9g7UDyRTY0QmNzkoLBF4X59&#10;c0UPwF0k7N7ecR0uaIhb0QMT3/fC/o6QR2HfC9m75PFb6eDoiPYIx8fHbPTQGKBpwHN4dX2pCRDk&#10;rp4c1aaor/jMKMp+RaZnblByIX1ytU6nNz2v+8nRXnr+/Jn8xAxWh4zq7u5GKbnw5bu+laHvQhR8&#10;/NAOfSXuvpWECED85lrgahTk2yw+NUjC/kYJLljJ87mfOSeZGQhqPFUVQLDWsODujmCp2Mxze6p2&#10;ZAaSdbru7TepQJ2QvxPIM9NyNPiKYnRtCWK/ErvARDQVMZZzVCETpfSiLY30GJ5sBp4FejopO2QW&#10;Nr+XF1pdvGA2TDz73VUK2GhKwIZSxZKZY0WqH7YCUarUNhV3404/nFHs0MrrPlh0jRlHAX4q0MdN&#10;/xSNVLDnqiJZmMwmj2K5uve57wdApBIS0BQgqjJTk4V1GFw4RGOyRIGvM8YUXTYibNQtPYqfuQ+S&#10;VU4dpgfTsPFYUaiHQ3ymsfgpbYC+5JS2qciiw+tMy0LnGBmbdUgcpwICp5CKwS+0F3gpIFb+jXrd&#10;yYbVVWGE6D6F99BUWJWjm6LJQHPbmpVt9cFYnkeDg5ZbcnhjQ/nwDsR6bT38SBEwMaUiBarKcEKM&#10;hNGAeZ2CwaYabjQDpQvDdgciTDYsD/1cZXb85Cl0pA0TDOSzNBkArg3mrEriOqfvllclKzdga8DX&#10;rSvLn3oO0kL6m+yT1OXG9+mnv/OdwL6//tmP6cnWVnomh/UdAap8xbQ3oLwG3m6VpOSVG3hKEgNw&#10;re2XiuFB3l93thRAQaYeh3O1rDDMkJXca2Bdwb0F4CaYMYPOrMt8LhA4RH2yQj2iPe7k+JSqG7Lr&#10;0lj8Jbkm8sefwV5iITCgabesZEFD1BWLDa2DJK/SJGkSGfmUjio9dhxjj7IvpBn/qK16r+nRJuWR&#10;fDgzuI0hH5k3lYgFg5mrYMrBH3c0WwY3DcEo6EdKqnV4a/p+RSJwBNj1q3WxTYnaAufg2iAXnjc+&#10;U5S1dVbpbPY//FvBexpysMGtZRNAVozra56/+Yy9BGsRzPOmIyECQ1H4rEE4jdffyXUlzmsMoTE0&#10;B8NuhZRENttizHBwgfNuZ5fsqvPTS97jVa/9bu3/5iymU1gbz76trTTWE+0rHj5+kr/bBQdRGOTX&#10;lMf2lMXtHxylV998w3MUdhpR+yE8jB7W+bpm+b5eXJzxrAY7bDvXR+dnJ+ntN29Tk6/tca4RkOp7&#10;fLa0j6z2xWePttPTJ/tkH70/yT3FcmQfd3a1pp/l4KnPzFYwUDd1rVJil6xXy9yEP0vrpRr1zHXa&#10;zo3x7c2KUr13796nva1d7vc3yysyg8Fop5UP9m8D5l+/+obXOVjZtAlVqEtYlQbk3qMrS7+9vppg&#10;13ugUf7PbOreQN/oMyttRjEaxKG/yt/pf/p7/yRf82va2bRdXewd8LNPHj1MJ6fnxappo8LKn/vm&#10;Lj1/+oSEDYEyMXipfKbYwqqpyeQqjOhW/VbHmmVOX2L0ZwD79nPNB9uWo8PD4muGswH1KJQhSEAe&#10;IhRpVIBLY0k/iS65zttDKMMUAzEBQCnSrvP7o159+vSp7vHQWw4uMFuS3a1y/wWMjVYoNAqisyKB&#10;fuTdzGFPfdlHR4MgxSl4GMsgi6qLSXhFgE0h85R362YAOVp9gXvb088696u3y28HkDlRWGEHoxwh&#10;MCRAr2Zbidr7TVU3ZXmI2Tz6e6o90BodPpXsO61wDfRJtM+qBNKGSk3gUFNChFQP6GyMmo/egUNY&#10;Z+heRNBjFe6AVe1QDKW0x5qexrH4OZNIgDPEFhuSn8rWqbcdSzxDQWhdmY2vIXqk4o72P0zcC4UL&#10;zUpq8IoBWbON53upnTT4J0GklXLLzh227UiF4aYglQ3jn2xM9zUaOGrgU9mXWldbl3AmPl9dUwaD&#10;1X0AFGfTvPXnrXS/qlLgFk/Rykq3ZCWVhtCNE5hHMwSbdHejZOJgiLaup+ntDb9JKjs2ew2Hef2K&#10;v1tNm+1mvMdGlQpEdSDJcqiDrDRCrymbHq0N/Cx9EklgmRW/XfTpN7mHxDnV/Ne/d/T5ejUSqNrb&#10;Xchrby2aIwoISlPhB5ULJTSTkBnWRVZUO7XQNGgANfOO4Bj+DlI63Ke1PVlwA25WKgTg+bDsJ6fy&#10;JZq9FgNoTkFbS1jkL4MbD08+JuKutIAiCEDUaqXh0PS1lnll+I/09hSEdBfvv7fTpYP9LTF/nCgY&#10;Epe7pfz2aHwNxkTS+6D4wGJGcwp2EYAUxKQrMS83rluiq2OB4e+ZwrW3w2YbXww2YjR0AL+YFrte&#10;O7FXyamYguA6QEHHxBjUfzSluGdgztWhkcpfHiZwOzt7ZN9cXIr5hwTexmlEkDzicEXhgskdjJLx&#10;z9pSMoBwmPgw/CK/BooYTEKXThIDyEefmHxoEcwDBTwXivu7D3iNACYYwQ3vMYAU1zdlAfYMs9hO&#10;D/YONNW/UZgHALE0ehN3Mo2CSXZYyAD9x+eekZVSs/kXEwag11qBCp6WN3ltyFPgLi12ttm09UwC&#10;3aLckIwLm7MDPBodnoBNFezHg4PDdHF+yc0Thc7Dw4eaQk/JtGXJSZDym9hsyGMCwAvAR8qP55Ii&#10;YlIPQBHADB/uXpsO3kf+ZxNBVCZD1praxYZK4Aggh+XjQvAt90tKxMRkuHIzncgEmBVDdlH55fNX&#10;uxGeOZ6bjC3KP9el2Y1iReyyygbqYhYtl3fevHtP3DYyHRnazggiahrRajhgYOKa1OzaATNjmZym&#10;e1KmOHzxOpKlCYSTYenKPhMNpxD4c7we2KNXZJauyqbMJGYfehwghATNHladk/OwP4DRQKC8qksa&#10;KP4bAA+nWCv5rGHt9/bTaGdtSehCQTK4cED6GzwtsakuLSHRFHNeJIxo/sAa5jS3HxVCY9knXhsg&#10;2+CihFOh+Yz3DAAe1g8OQCbXDmo4IF1AYh+eUdCwJRUdBGABkCX7VPIlXAeul80bweUb/jeuFeDZ&#10;s2cvWAhy4oQhQb+Sz5VNfO/W6xJYMlEquy9PHzQKNnyGh6CQL+zfKX32/Cg9zkUsktMYfmJwBR6H&#10;+DM8AzjIlmtJPQCcr5erYgpP+Tj3+jktClonQrZmtaK4h78ofj+5yYQMv7bMq7O0WtLJtgyewoOK&#10;0zuaGt9y6tib6cjnxKbBKBo5EfVEsDYYVBK1ndmwpqmw9qHRgRuFaeZiM5g1zqOQ/LdMfvVaG++R&#10;pngGxfXiZ4tVhH3JgpFQO403fNAGN9ONhxrB0lNAy9oJuxsZa31vUDD6Hqf7AJgLoUhF5eS5igTb&#10;2lIeAaIEcMZU/HMaT5I3sr9UQBZeV6rt95WKZKHtJKOuI721NuPOoQ6FkTZspDYCx0YDCZONuf05&#10;k1PXuqaAbyW9Njz76mAvOvAgvsWSelzd6/LuN32Tg6RUdM4scR199tc2hHZhZOu4oQCgbGqGjdzx&#10;PpOC4J/DDQJaVI0+ea0YXHU6cJFWM0F0vRlo8rvvZaTvRjR8hSczJobxnu/hVBXAMhIdx5Cvt42j&#10;R6oyWQ/PHUo4Kyk/lABcq6muNp6MtUMcQvYezJhp3PhmRaIra82mMvC3KkmKGIatV8tN6Ix9pWq7&#10;KrKWzDUNBkm9G67G6XvhV9NQTbI0G2ViouCTT74b2PcffvYXua65Si2WY5/3yTX8m5VaCqvPqIFP&#10;0cDjfa7zD9KbuOIgkJYs+fzC8BahCtgfYZuB6+knhWhgoMdk6UhmNssR3zXOA+6BuTbD/kWfpBWS&#10;4+/yOXSR78eKzzCGiK/enVEGKmyhKrYDU942m3xObB8+SEdHT/J5+YCDHRiG17WYB0iGjFTodA9w&#10;D9A89tjy3ZUAF3tpjXVJdh6cFIh9m+vFTZ1SibXOwbokE3+9YlOCIS+YPrc3AgcYrFHXBCSQzMom&#10;xezwJdUJc6VaMvG54lC6W3RkCbMBbjcDjDLYdICXBiMb03VcDxrSKyZLDmYeqoFlyNCYOHCl15LT&#10;3bF7gmUHMGzK95x+z6g983f97vgkPXr0JD08OOL+pppm4tlDlRQZOgLmcHbjvh9/OCejb3W3piR7&#10;3gmUaZ3WWTcKuesWLVVI6Eu2MaDf3ksjQeYqPcj3DWfZDX0dl/QMPT5+x30H9hgHh4fsNc7Ozukv&#10;+PDhQ8Jgv/rq1/LVzXXIb3/2afr1V1/m68pnTl5jR/nsv851yYfLVbpBQqo93J8/WqSnj/b4rJ6c&#10;3eT7VpGJeHy6TvuLGYM4JC2tef1Hu7nugbQ4n53w/btdik1JZQT6qvzZdiBbncTSPTn+QL9H1AN4&#10;Zi5y3ZMGpX42rs1aht2tWTed5+cktUpO7h0AGR6aUvZtEjerabOEq+I565CF8HCr62/5u6YNef4+&#10;/qe92IEOWGc/+sFvpy9+9RVZquENHf67kOe+fv2eLB9JOqMerXmWfvrpi/Th5IRDSlxK6+si4F2n&#10;kjyKumpnR6GRIKrC/26WezWAV2SP5ufl0ZNn6eDhYxIgcC9gS7K3u+0h4lDqjw7Pv0NF8OwuyJCq&#10;LJ3VXgz7l9EerJvzuw6Ykz+LfrZz0inqBaw9suox8L1byYfOlkS0xQq2vT3qKKWtU2Gbxd4VMllJ&#10;Yw3Y1pJZywqk2gQi1rVZVjOFp1giSzYYhvd2G9bQVD0Zh2Tuq6YyuFT/FcOkVa9BXNvNNqFZo+7p&#10;5PM9EsFDzYX7OJrkEefmopO3XeVQJjKIQRYiu3ZQjwn//dw/D5Yx4zZD6RdhZK0BLXx2Dt1G9agD&#10;wUSpeCozxZYOaGQ97eTr3oMb1g34fxFyQdampM3c633NtXs45Q+obsZ+jaAnPn/0jG08aG8c3lgz&#10;FyBKKVwDn9lOvvokt0xDCfQaPOicYrCeP+faZJkxLGmsriDQah9m+vBFgm1KhUEeoDaZfDwH9PkG&#10;M+1Qo6zvsQsjOHIIyb5tSGJYxzU0Co+KcD0AdLJQajZBcNHLTOr/x34wqakioMgzcWlps/cLhY3K&#10;U39gMV2XAf1kq53ajMXkgBDWWXwec899daOBBVQfvWo+KJRggUcinNnjmnPI07r5Fz86+Hy+UDom&#10;GCN3d2uCb62n1oHirh3LjEWzXE9F078wOooDCeCgCtFkLz6Zc1PmlS8AjDyEX1Ci208l+riNyOxJ&#10;k1uYu4rSKbS9q0XH5iab9N9Iyx09EeeXD3bNbGN4jINJmuuRXhEyX295CIFteHl5Z2mRwEiGeZhS&#10;yzThSZJEsP3o8zdK9w1GET4HrhEeFQj/AOjQMOlmJBMRhyemdXh4Se13wjCa9sraeEz99vd3NeVY&#10;LvlnV2Dckb04KwcRNjMAICh+Scd89IiMFiDJ+D80yngdsNC6VtRvyPjA3gM7qJ5kNjlrJf/DZGi0&#10;ATg2mpP3xwQlUHRdXV2W9FAUlwQlQK8/POIUGNpvHNOdm51oKPCAgpEDVtA8bxqHubjYgYdeLjwu&#10;c4GBCg8gHx4EAIy7uVDBZJpAx62KcXyOAQUkvQpXfH345eG1mRDtqPoVfE9ywUKvuCp58r9kcYiU&#10;XXyp8/m2UfSGB6IkpFsFfML7k7lVaWoL2QC9hJzO3JgBQwZhXRngnOUD+5v8ve5xkotJHsyZR6cV&#10;i2GhQycaHkhPa1ONkZ6GZ+k6FwMAEbkJrSUJBIje2cgUDyco5ysbVGsioE0qJDSNY8ZRVFP25w2i&#10;NV0ZzMM105C0EdEbcpKsBkXollOMOWFutM4wMWi61g1lcnT8VEInK5s8d+GF0Nm7r64NcE6UwzYh&#10;wWtqT8Z14Dbe/CgFQ9FTC8Rmyhc34LqwWwASwfeAAStsRienL4uxA7l96ykcP7MnQHVdFRZkhA0h&#10;OAP3/TA/I/gLhD9gAj5Y+kNaOJPD5oU9U5udBFA7PLimNJZggb6XJ5Ckt1dm206UCuG1cHiGdAYN&#10;E0BoNL4hbzp8cJif2T0GQ8A8FQXc4PRhsAdXBguDnaw0tAU/3+6unlM09q2NWPF908cPLAs2JZJj&#10;g1mHZ0Kg35LgHVICW098Gk81GUrx/zP2Zs2yZdt50FxdZu6+PU2dU3VvVV3JjWTjLgwYcNgOBxAY&#10;QgR/gN9S7zzwAxARcvAI77yBDcGDwCYkXVvXknWl21TV6XdzdpuZq2F+zZiZx7xUKUpV99Te2aw1&#10;15xjfONrwIxzc4/PiyCaloazDe/HniXMX3/1ZfqNn/woPX96mk6PD9Jx/nuXqVJKuaWEz6EaaD7C&#10;FxQFKTzhplpMC8jqw7iWbMj8LM272SeGyZBC8aA16woFLZ5VSp/pBzbzutwkSZLNY4CIxScSKvOz&#10;cpsbCBRJaCTkL+ritGoUjIN9BwzMxZz7fvKzEwEHTNPsFSowbAU3MDyg1WvM7AM1eCIsfyj5vkT6&#10;dUxilVo52CPIBUkXLNZeDUMVhvQ2qy5So8pTcLHpkwM7aDsxyNuFHjrhfZfCyD4ViUdJyFM1yGvU&#10;+zmsDfYHiyHSpgPUltTATLgwtdhOz60D+DPrvt6YbRdmRCVLADYPjafwSWEMtVmK0RSlMvFNBbhk&#10;eA/vz1RS5RGYxL2k2lyr9Ak7b7K3V198hyJUI+RcU9lBNmDfaESvtsdMALTBmBvCMyaSkMmYDuCk&#10;Loy90Ym8IdeJ8A4ykeivFz83OsU4EpiH4uu3tk8Vrl037zwp3mCSA60eRp5/SwZDTYVJEkzIkOhG&#10;OElMslMJRUmUiE1mh28uReX1swGAe/seGVItITPF2LoWIxVn5BgWF5PY8zzTzGiPNPMo+/HfxVTf&#10;TOojHA1nG5scf/au0RkQaYpifEi+SesLexfSs+8Hgn0/++nv5xoL/mn5NTCcGmVLEXLInmwUBRbh&#10;DMBehhp4NzfWkFPWtgNgQjrO7+WSw0EyeKumePwFKBysXgZP5Z9FWipB/bUM0Vd5L8X7wK8P+wtq&#10;KrCo3r+7SNdXD7meGmljAfkk6lmF1008Y+FnhnpngSEuz/hOkjXsWa3CmQjuUdokAL4Jz0avx+Sh&#10;92Qge0qRKC3rjPA1q6zywdKiWqWVlzOaAshYCYAZ1OA+yX2ipRw2wlkEdKheRP2sM27B548eeDvy&#10;/OvCaigsC8h+EcORtebM4W5psul+7bNBPrEAnTgE4mtA+q1kdQxvl06iJwBo31OATmD5X3x4x4Rh&#10;vP+r168KCxVKmov3H9KvfvEX+b68zef9R67nRe4JeoKbDetxAAKQK9/khg29DIaZj4+9lVB1ur7V&#10;cPOBHnWVmJiocXIvdXRynM7On6WTs6c8U5+cPSHIgzoCQN9FrrcBIu9i0JY0HKY1Tf7+8NDGB8Jn&#10;efXtd1QE4Fnayevg/du36cnpWV537xhSQsbsUKfvL2/zf29yv5Vfc1anl89PSXhY0o94Tuntq9fX&#10;6bd+8yccLOLaLw0swKapoSQcSq8lLY3gMztzSAQDEXca/RMKLjOGx8E+0lA82KuKjb3ZdRheYu8A&#10;m+/hcS2pcR9p9lXh3aVUFcyttrfo6LMkfNRC7lttD3sM5E//DtMvarHeQ82Gyqwhff3lF+kXv/he&#10;gUlmXpH97eGzgviGUkO39uLGunxydsLEZLLfagG7kXAeSbTtTEx9DEsbP6+scXf3WQ8uKN3dTS9e&#10;vExnT87lDUa/9n3aGRzk2jc8qAen3QcbH+cJ+pPaskae7eizrCDDM8RhJvuSbotpJUAOtlLYBxsP&#10;PdXDiKl3dXXJGrpyevHkhFHK6u1Xx9FjGRTI3xWfMeqeKgC+KvoIDYilaoj7UvkeN+XPYthIL3ZL&#10;/GOfQF0agQchUY2h4uTkecpJHcyWHHhUV5tgsmAuB2gUhAapotaFyY81MdhHdm1rlEhilXqi4v4O&#10;4gyeFdwL9AmAu9D70gdvsL8p/ejMpMMwbC2pNcBCvG8q9kq2EAofZ9tLRMhIMMVqg3WsnUmimHzG&#10;baohDNNosdTNrMTrRShxjSZLJRFlyHCvap9p0Ue2Rf3AwJBKwCBtIsZk4GvG5zmGmanaSFy5Hgpb&#10;u7G3/swSeLHgo08Pe5va6oem7cqwtTVGFKpEnRcKjOq91ut6ExAWJAqBhskq0pZ92WYGPJUajcOu&#10;dU8gODEQZVkA0yD30LucAbKREWHPvU52Y4MZofrstZmCjbGJScQfDyTqqKtcQ1VbacX4TNiL175W&#10;kz9r8zv/0YtvsFni2ZDBug5rsNvgBwf0fU3vsIUm+lxQmq4DQZzbyDuKvpax8h1luDcPPZOYBktc&#10;wHyDFAzTqztkygP5RBKLDfaHQa+JfwfDDhJaAgtg9HRmaSwlPWzsd8C4cSTzWs5DVuCicRzzwM0Y&#10;jMB5pxu+szdPd/eipYONN9+Z8eI39iKb2fdqSPLsCxACoQHwpzg6WJCiDbAPqbKxaQfDQOwl+RYw&#10;nRNyNE4G5SEib405467BnHv75i0nWEzuwmfKmzZYgPQTqZuy2PC7z54+pZH/aEPunYXkbJTL5uYZ&#10;UzCCE9VkGaFor2D64X8f7stjA0UjNhWw9lBk4bPioYaklUXxbCEpBiK2c0Hx4sULTpfx58lJd0Sz&#10;832Gmf/pySkfTDCfQBPHa1JezIn0mgfS1bU2fizsxvp9gE5MFN4VMChj78TXfIqQgbzhX2Ky5+Z1&#10;jWl2K/+tJX3dtIg7NOiQiHYLTn9xvwis5P+DbLcfZeh9cys/GIB9YEKRvYV0Tx9iD5QBS67Kpiq/&#10;Hwo/3BsUHYx/B6CQnxMUV3hPmEuDrQTWW9DSJxfS+D4EQHcWBZgBczOZ1lwZye/IrBPtmY1eqmya&#10;Omn9eJOKDZ2sPrOW0tZhgmdYh7fYYjQqpdF2y2d3wLOHaT2ALSStMkRBR0IwDGuHj8SBQDYmU4R1&#10;mBFMcVgHmR2WtXJj6Rz+QTmtGUJNzeJQLBhNxnBAyFS0pjcjrj9+BsDy2hM6hsbkawDQDwXFHYDr&#10;WrHlKFIBwGNqQlr+vDVTUcUy9hEUj0i8w3thA0Y4x7wVC2lm7zQWp2Sbtlwv916veI9lLsBxDUdT&#10;6mF6PdKP6I6fD2sHzyTMyLHuwWBdrkJKLg+doPLLR3KHBtmLXQd2wI9ud0eeaPaMG/sw3+8o9yWT&#10;by1DdKyx6xv5NDw5P/cBO9EbE89XFARcn5a/id4tFiVW2+XlFaXrB/lzRCJsJFLF4YxGUAbCiaxC&#10;PM/0OdnZ44ED2T9Svk9Pj2hNwBS4eiSYjqIA0lwAxzFZxL4Q1yTkNQAh6cNEYHTJ4h3M39v7m1Kk&#10;hJE/1hOAQ6x5sPpSBA5AknIk5iYngC7eWFTZPF8yuDXBRkjD0Nj0Tl/HtYHcGnsfafWUQd8RDB4t&#10;nax8oNYOFpF5tMyflSym1GP6hoXs0OCZmuCxyA+xB62dIDb6YOYaRHE2yneR92A0c4xDlDGFYHei&#10;9cVQ9g7KRO3ZSADeMrvwC9M/ax/048aTriQDV5R8BcAeMlQU7lEEj2ZKBPi9mYYOJbRC0hcZBoMZ&#10;H8lnKtwHTRSL3HUqxTmbjRSswzqF/WA0AsFgE0C1WZ91kUyOG78hMxYBaLQ2QGZCWb0J30jTVKTd&#10;PLu62WZAEPJjA1XRzGwkx3ouxUDUpJlcgQKETVsMkKl4pVUGRKapcqpuMMzH4kMoEE+0k/i+kcIc&#10;bH69z7iRszQKIWpq+/1uAXIjvX7kKczhLEJEwDg2S6GuNu4/VdoAoeE9qMFRVdgsJUHd2uq4j6O9&#10;aeQ/q2C1TXqi9qLw+BMTdCMLKkbnW0EW/OxmLCgFecPki2KfbMGV5JYCbgYD600JL9LeNZQUaQBu&#10;o82sARg9+/Ff/UFg35/+v/9Xeri5zL+3Jtg373SOBguF8txWQ7U4y1t6iO6XQW1vYAnX4907MXtm&#10;3aw0D0ViWsuSYOC9UipiZV/ZtQeZqI9WkI8+3NnyY2LN8P79ZT63eg7XtZKmImcLGReGfYu9PTb/&#10;UEKAFgRlBAc9c3kgCTjfyJ9wtskmpOc+2vHnBfaxNuzHwvYLcJpytFoyMbB6wC7Hz2DA0tjH989/&#10;/nOxsin3nvF106T1h/P64/VH1ndiBNba+2zejjoKP3tvaazkfgpjijWWzLK9vb1TWmX4agUz2FGN&#10;6/VgT1WlK+O6dzY0xZASZ0Gi2fo+a8Q1ahg022TcTYUhuLCXNgbTjQOtUGvc5fP7/Owk1wcX9L2m&#10;Vx+9yNpcO36wLUDlBl4McGznCBmsK4X73dPWKPdE+X4fHub6ZWeeDvPZ/fzl50xYnegtvUrffvs9&#10;ayUMD//SX/pN3id8d1wD3M/Ly8t0fnqWbnO9j6sAa55zeHNffeR743v/9Kf/mj6Zb968zzXOY3qS&#10;v8+ff/eeQN/OrGFdfXIwy/X4fXpzcZ+ef3bI/fa7Vx/SSb5v796/T999uEkPaxE6ECjSzhCWuKfQ&#10;xZUa1lmj5xkAHwI+QL44yWc/1hmsowBWHx8eso4BmKk6cEWADUzDR66rB7KuRt+rcTDzeNzs81Mw&#10;gv1n0cRvNqG0xeqbPk3Z/STYwaoRN+z4HCBjYN8FieRv/LW/kt5/+MD6tfH+qQCqxP71yelhuvp4&#10;pz2qvEFV6lcQMThYN8lAycmTPPtand8zewijbhezrSFbCjXmbFeefGe5JgQQzOdCuCb70M4yeg6u&#10;aw105G1ak82VKhExKnuNbv5bw35owYG7EnbRV2A4Olh+ij1RPm2dQJ2UDIgMHEStLQultdM4lV4l&#10;WJUCp1SnxnlOBdF6vbHWqKritbhimnCzUXOYMFF5CBE2I40HUcG8ow+5gz6CfSVf3qow9MNKJLwR&#10;g+GFAUlvWWwk6zKkbr20322EQQX4VxVnPZ5ro8k2s01IZqgx+qG3NYaZ0Q6qwXPM+tHM/RjSKst+&#10;ct0npVrnYSWUcRy0rNel7o6gT3mTCzBfr1cuhyZjJCt/p5FYT29vOPnKWYnn76nee/R+7UASX6fa&#10;9i8l3X0aHaAx2nN7VRKFdTajR1yX4X5YNYz2z1TAiH6OSrRGHtphyyPvu97KnDGcaT65r8UfeUtp&#10;BgMJDjTt3zeFlUmlgWsTYYcRfmmAn31iZ99Zq2QowY2wtwAYizeoXg/3q3MqNdYAr4l7ghRBYuGT&#10;G1Y9jf2ufbYyyHJSki/2hOIlOfT2a2wMTIqZ2VqxMZU+Q+z85j//uy++wX+4uVv5QGy4wd7ePpD5&#10;xpRUS0K7VpNAAQGT2DV4gNc6aLHBMxX3fk222+39moy55IkjmgEcXjR27ESb3Vm0pOBjsoUCEWBg&#10;mRTap2+9lnFpa38+XZhKG5dfGwlO4cHAycRyZLMkXx4tIizg5dizgTo93HEIR2+jWAVr7Ll5xJ+D&#10;1UfQZxJTEDf6+nbJKRfSj2rTh3FDwCTC+4LpIoZJI6nCvLP0pCZw1JLOqgf53bu3BEY5YeuVsATk&#10;WxN5x7mPeghfvnzJwmx0yh3AuYgthxkqzKGZrtaHxG9FgIKGrYxn7nPDe+1p64whGTg8TItJH6+u&#10;CAbic2IaC38vbLz8fcaxY0ohIABMwMflQ3q8f/TGOuR/v+M04mDvkNHzlMjmw1lI+EgPPBSbWD8r&#10;yCPTaL+tsSQ7YWJBDy169R2xkX795hUlhWAzQXIC8GcY5ZlFlBxN5VDl3zviIXt398AEKvme9DS0&#10;nc0UiU0W33yHBxEnx/neXVxcEmjAw4RrOndRiw0D5sA4+Gb0Vltxg3j6/Jm83eDVQiBin4diNDGd&#10;2a84XOnRBxBytsPPSQYRgEqaH7dc22TUIVACFGmw8dwwVqbsxkSqqeviH4Z72dnslkXiOBa/qM5J&#10;vqMT5yabYjNZt0qeylgeP8q0dRo2ARnBSmxsKssm2EVAgKuRLktz0L4vdGMwwQh4FAPZieEkuO4o&#10;CiannVZNWwqf0Qa2N7kwbed6f1w3NpwiLbG4RzEVTCZJh5dOeR0cOjCRdYsvt/ZUBoUKGJiQAycX&#10;gwj/mGiO/bFE1gPo4zqMwsfU/mAlwgCVG+qkkBT+PDZ/AKf4zlXjxEutZ4CE8HIE2CvG2EN6/fYN&#10;m5+eoLDuk+TQMxa1TMWyeTMm8GSfVSpaAYrzAMifB41fxeu4w4MTIBbW/XzeOWa+Tzc3kvxCojM4&#10;1XzWymcSDK7KZtAr+uXZr9KOVExlswyNBuhm6QB8PH9yxv0F4Co+H/aAfKyQScAE6bUSxDDSRnHB&#10;RMaV5OFgHrfNnAxiXOPlSj5Bw2g2OAudXV5TynVzk4W9h8nIWJeQ/ICtmT8XE5UXc65dFjOu9LpG&#10;UkYwXmpKthAgpf0WMhnIfGCSjdacicQHsk4YmFa9ZuFTu/DuykRSezVeF/dV0kOxefEchm8jpm7h&#10;nelUEE+Je6ffesJK4M5+fKl26q+KpWlQA41UVBzskjR6Im1GXwBROKk7psopdGryxI/paNPm2Rrs&#10;pbPxEGyKbJhZIywWZiWdjPvHOG4Bc0r0VZKn2bfTJrRBjMVNccL0X7zWNFjq1+uMdPiI9hX717Ep&#10;mYqPXsh+NY1WiAcKKnlztZabajBHFlrIRbZ8bJIBtmg8IoAjDNHlc2LvFxtHVWaD1ATkLOeYBrME&#10;0ybyKOTYZpTTJ7A2ALlRfUkuZr/EYC/EP8PfMfn8U3MqSW48BwEWbabHlZkHKjhbpkjLx42Tf7C8&#10;xlSK3skyZwJ7o8PHuq7IG7m/ecLNM6BtXXhOJfwpGYgIfxx6xPJZ0Gfsg23Ipkzp1kwIXC6LHKVx&#10;mMTgpFE25JNsCLi26fG25p5VAUCif+lK7Ne6sh8SLmVF+5hxDLm7Go5x6B04ZdYffD3Xsq7ozOZw&#10;hDqTqGeL/fT8y9/6QWDfH//+P8/nyRUBcQx4qlHfFYPexiwH+QwKAKJR/mKXQ/FIDAZghCEs/on/&#10;3VViz0QQV4DQAPo54MjXCjVb7fWG9QA2XA9ZFtlBS+7ZeIA+5loOjK3bu0del9F1HJm3XrTrXsx7&#10;tp+oY/I5MrdNRjub2xi9LjLB8OclqG9vJexhC54/8s8cbUA/RuRmCdywfM4m/5TD5X+Skei66vLD&#10;BRntkKc1ddp6HhUwgLMDNTIkSpXPdHwGKEUAHODM26WJvFjIBAptME8JGmX/Pfe4kG5raD3Ke2sc&#10;SrM6MnxvzXU30PNR3kq0nVnrWQQYiUEUvjpl1L1M6JEQO8/7LgP2nBbPEgA1JxiePJ81kESNiI+C&#10;QLnPnj+XLBvgreuA0eFKV9dL9kHraFzNFvri2XHuKfbSzv4Oh4N7Rwdp9/g4HZ4+YXAeWWFJZ8/n&#10;n/8on/m36RpBcW7I4dMN1Q2uwf7eDn3xUHO8z/XIt7/8JT3d/vRnP0t/47d/O/3ql7/iz3325JSh&#10;XvBXb1qt88NFK+A3P4cvXxxzWHJxCabmmD5cwMdwaU9CnPUaAqEH3F/s5c8kqT1KSNyX/V0BTwAo&#10;UXOgflZq5G7uH3ZzHZhrhXyvl71UPqi1EbrxyKHyWlZPlq6NDm7cBus2zOvNIGdKG3bR9l9V+kSd&#10;Xs69OvzODPjRVoX1fWVCQUpffv4ivf/wnutVoQFrAlSRqH58tMtnBezNIAjGx8Q/IcvFwL0nM0sA&#10;QteaEW2/SLHt5Mu1Q0VQxRoa6w7y7OOzU6o1APLt5r9BFkFtxPRODCAZNDIUs/9k8AQsUFr4NFYA&#10;JNV5o5n6nW2SuFe0Au5kszLak1hnCUMTAEYy9KbxgHEqoBPBCrOLgrkVwVWd7VjoBegQqTqGzwbM&#10;mPQ6mXEfliQGSSrbdUzhvRt2xJYCpzGV/aryOc0+prYM2H6AkXA/UBmzts3GVM5nrjTbljT2exvt&#10;2V0VpYJDZ0hMaeVD2KoXZFCcwTmy25qNmoDSUNpVqEYBgUeM5Ef70G2vSdsi2TtziFRf12699zDi&#10;EgbrZH+1Yav1fe+E9saJvD3xAdQ64Rk7bvm0o+8KeXAMhCMnVzkNqpPw3q2H1FW95aFnclAMcllT&#10;+M+SAbWFU8m51h0U1jhEadrytRaprN8MjL3Ph5fzOI5FqTGlqdjksL4KBug4OYvCPtSTsB4Ga1qV&#10;lqzSCtAwfGqLv7b37MY2P7gaK4aXtGVHQb3VD1pXvcNxxAgdrOhIVBE1Dn+lvHs2KzY4ja0qgoEa&#10;wziel21Yr9hfOUBr+2Fq8DEaqJ2KhLj5nf/kN7/ZyUUK5AazmaRRmAgxIXA9mCXghCDI3sBaY6O3&#10;ZLMWBs0sLtYCAPFF8N8A5AH0mjtKHK+xtkffuOXSiqW4vycPkUeawA/0cmhN44Qil5NLfoGGQI82&#10;xorpu6DBJ6e7aXPMTfGyL+mADM7YaVmowcwfct/lo3yxmORjv0EcIJD34gYdH+wSUMDCB5svQkx2&#10;5pD2zihhCwkDviOaPXi0JJv1t2EwbDCL3l6e5r97/5aNMH35CJiIsXZydMyCDiwZNP/wLDk4PCRz&#10;Duw9+Qms09XlFWUekUqFYhoNKadL9H0RDRomwTzwkZrExNKRvjUNAy/WnPQxAdVyRoSCPHmCdLRr&#10;fm8w9FBgEQTLn+khF734M7LW4PFnACa8f+iHdyQ5BookgHd4/eXjPd8fUsDRm97p2RnXHBp33LnO&#10;KZy4JpDK4j3evH7LdYMCEY/NgVl2kWa7JNtKWw9S8eDzge+6u3fAwghSZwAWAHsGJ+egGIPf4d7O&#10;Pg88HGj4PLuW+V59/EiQCAAL5Vn0AlSB2ZCl0vF1sNHhc4a/AwrZkHzy51rdh8E+XEoNkg8fpSPr&#10;lb2WIoRbrNiWstahNDqiUQ8l7Y4gu5H6tcNkIgGVGzSLTzfLcYBj0tZK3jizDDf8+Lh50EtDbBlM&#10;ILBuGCDabHwIyOrw5DEmZ9H0VPbCGEyJIjMAG1nT2ecpvDHEWMT1pYyp0pRysEyAjX3T+ffGsoHf&#10;Pd7zWad35qyzxK/KRe0D7wNAHExR8V00Gdchcn56zHtFievQm7ms5E8FrExOM1rKZHwYi1chGinJ&#10;1MRSuLUvJadJbcc/h2cUnlNsvvQ9BPvVvio4ZA/2DiT5yt8B02usNRWqPQ/lGUNhRjEt83uCucbU&#10;PwxVUGzZ0Jdy60rTVTRDVxeXXn8K+6GMHimBVW3PjYkgJFm7ZIZWJQlrYgz9Uj57SLUlw/fWqecT&#10;n3EyDUaBuGDqYe+Bz88+7QLUlGFd4vnCa1JWh+sEv0/KbOsiJZBfJYKR7nMDIdAW7w9f0MbBMGgc&#10;dED1bJZRfHTtvDR4uAbwN0RhCsYJ2Ma1J7KDp4QogCj9GUc/ZwKSKNWCz0g3J5Pv8vqagwQUynv5&#10;+u3law7/QrBkwtuMBfFCrG16qlSayKIpGWxAz3CYfA0A/NKA16EYyc/Q6CCLyfsdPUfqunj9lYTb&#10;aivgwnwr3i9LL3jIT0pko4+sn/OY3tWFrWfD+roujKHJ51skzAZ7TCbNgyeSrRmdjSwBHBzRuohq&#10;HTgw+NnAPdrIQlMJediw4KYiAZEkVSz02iEjYuONxUevSCZczNGPiwVCVZiJlRl1hYFXO0133NiJ&#10;xO8H6z1YmVWVyjWqN07Qm3Rb0Tck2cMgBcVyFKPJTMmQkcZEtbc81IBM1D8Edkf76Y2SE/P7hz/N&#10;NJZCteMEfHRj2BfmdDDSNnKkyfdiIhgZGJHmmmY+TlVJWW8iZMRFpVJUB6fq1SUkQwWlA1iatjAS&#10;qk8YnOGPqKUdDJSYlkfRrCI6FQl5UGfohWrGd7AWI/SJ6cu+TgwsWz8Wmaw+ySZYRcysyuw9J3Ub&#10;kBb4rqRvMiHSJhGRXlPVJoEQE/LnX/21Hwb2/bP/NRfwN/kijWKpDwYO8sfPJz7PFaoR4L1Wj2T7&#10;d90uPfLoJ4Tv3/dbHslKose+vXIoWzS+9EKiEuJe6Xm7cysTJg6Md3AeIpH99iat8p8DqH39+k2u&#10;08CYV9MbQMaMASCqZ3HW7+zM01Guyc6fPEunT5+mnXwmKQir5WeKZ0Mp02sP+mblPjPgK7gq01bD&#10;431o21B+9J6F/Y/S5nzGfHj/Qaz52zvbrdyl0yMwy9esA5LDX5gcb0Y/1juGSzwj3EChdsS5AfYf&#10;fgYqD/ohMk1RRvh4HgQ2rgk6UZ5YCQzEuUHTewB5sCzKPQ8v3oik+4/2/mrs8ZkojUSoFIel2EMN&#10;mLNuyp8Vv/PZZy/Sm7evWGv+8le/pNfafa4fb64uyS6f55rlJPcJzz97ToAaVhJv37wjcwerfLG7&#10;INP/zfvrdIj610OQtX3L0T9xb0vyQpwhHDD/3M7BSfru7QdExXDIDXsd+iUnhVdgz4aF0Lu3b6jq&#10;QZ0vaaYYk5BX3lxfpedPn6V/8fv/Am+WXr16xfP0xbOn7A3QfL65uNE5hAFsLXbtyel+ush11/Nn&#10;L9Of/fx1vk99CW3CdUL/t7+L4L8drpnrjw/p5m7Jc6U3szl6LXhZypIgLDikDEGgzEO+xgCJMUzG&#10;+b2kX3TLrYvMq8IE1/4kj9uQTlZF9l9c9igzrA2QpCLfLUkhW6DKRhoqAIjre9KzNThc8rNn5/ne&#10;v98oeuhrreElvgvuHYaVH65uthjoEdalE3Q9qH7vZm05p/hsGjQBUQT7DBitMweTqR7aTWfnT3JN&#10;dp5OnpylvcN91l20uck/f5RrGtUfYjGhZkStkpw8jf50zYCAQUBDrZMwlH2yuVAPMaMiSSANB0YO&#10;qShglaXB+g61gYzKQ4yWPRZ8NRlcWDu9uF8X6fQm6HYqQAlZtQ7sib0lALLBwaEkimDYWs633kmx&#10;mxTZKW1qEfmfC7QsIVwehA2TmHzJZ0aEqLD2cf012iM6GOh1CVpYlzqgttd0vC/WBdOxrcaA/RBr&#10;AjNNGbbg5fdIy5va3rYG8SIFmvuziACsT33OTtOGLDGZwS0Gvc7WbdZY2KFEgnqEjOH352YrDvY/&#10;FNE+JOxV8bMORmZ48g5Wz4CsUDlEpDabsrb3K64LwGn0RjGEVaiT6gL25LRf0TmCPR6/OHcfHBJ+&#10;hUMJ3OIgPxQpBuQre8E2DirbgH66Phuv4Mk+042BYwVmCYUay32MJF7LSoqkWP3q6Hqotd2F1FiV&#10;5d5F0bBeFX/2qI/53/25GdpYb5QqlPh3GpwuZro2kwNJ0YexPoXFmRV9nUHbSQuaPR1B9UpAIQfL&#10;VqzwXP+dv//1N/Daw2aBf8ID4vLimg9oVVeODp8KTbWb6QDCtEJpMFosRCDt6wPm1MpySl2oiim4&#10;y5WK2IN8GNA8Of/u7qIhkNeYeQADVzT2IV2C59+4Hkscc2/tPIpGfAZsvphAwQOwtbeFJMabhXC4&#10;1xGQ08E5KSXKmzulUo1iv8Hsg38FGkQdRmCRdJJrrfp0eLAgzVaspSFdXEJ+tqCcF4wzsDJQtODG&#10;7DB+/I4bLT0L8s8f5ULl+1ff0nQeTT0a/PnOTkkG1YSyU8BG/rPT0zNu7Ph9MGGWZp8wwZXeK/KF&#10;urm91rQbMfQHB2SqMTXXRvIXlx/IFkREPTYEHBqMimbIwU5hCvbWzQP0U9DIY26GlagLEAMLEjHr&#10;OHgBugWFtzLgBEAT/n4AIulpxkj6GcGtIwMPccj2TNbsyPgBuNg7+fM8FyAIOAFbCH4zpPAipXjR&#10;+Trqvq4fV/ZqkhQUMkN8HoQktDxUxCzCYY20UDQET548oUcg3hObyb3NrxdzJeZiA7i+vCQQgM+K&#10;4huH+Xk+VAczdPB9apqvVmUzJPCG++K0Q9xfgBttO5dXXl6nACwxvWaqb6dNG++xYJHXc4Itwock&#10;yytPG1qzCnlw1zqAFGqxLtHn60GHuhhGbSl+JwefNAbk+nVfJApKmlbirhgwg6TDTjEEsIHPQr9B&#10;AoSacnFI5M2jpILiOasasuhkVN+USXvl6xRTlsrS3crU49qsOHxfMoCquqRPjZ7kgF0xVWERMGcT&#10;gEIfTIiPAPrpVZV4mPae9OKfSECTjB6JzXu8h5DU9PlAQbEOdgQZh/nFb/KhDDPrSG49y78rMEHT&#10;SoZxkCm4Sm9zo7UyaIkNFSEiYATc3NzJw2+1ZlPx9v27Il+7u7/X9a/UiK89ocKzxWCbXka4TP3F&#10;QcfmdeRgBU0YJOoA/fCsgv0KaSzeG6l8OGzRMH/22Wd87vDcYo2j0GIispO/sNboP4R9bnfHLBBN&#10;jNAoIxwEEyo8N6PB4pnlt0vLTej3aHMySNIf8x6H4Jqa3pDyWAR7mCbBAOHzuuf3yZ91h15LkXyt&#10;eytfxIb7HvY1+BmGTFCyjgWvG+XuXeek1daS7c5nQi+T4EZMsslAOWU1k9OwWoFr+PMnuemF1xBA&#10;2YoJxCtJUfLfkDiBRXh8IClRkIMoQx5H7nuQ7eLPsU6u8n6BIQPWVUgUKPGFdYCLZqbPO7gnnhv5&#10;kAmUovnzMLnBFjuRzMIwvY7QDqf9RlIsC1FXdE3Imw2sJfujEYj38x/AHADMxswBBR80npI2no7W&#10;nvbr7Eaxy7VbB7DowA4HC5UUYANvxRPFct6qLmJk7wcCuaq0acjiNUYne5YUQrMGq5A8uEFITtTl&#10;5HToDZBpj8J9biwTnkq8byosgsbJdzHxDhCz2fLvGwOAtFnyaNl7yEyVYNwWs3Jek9Fpgg4paqI4&#10;1ypwkWkG3STW5RTSXANoAdpVZkdPU/xTTLiQ4koRMxXmHtnFZa8d7XUzOMhjLHLuygyCKoXPqZ4b&#10;kbin0iTh9YZx49U4jUMJW2oczqFZZq8hZC+mpDwu5V+Ds5USrmnj6xeq6Y4NSq+9o06l0EYdguKZ&#10;Uq4Uv6oUUxIV+ecCdZVUa7YsWeQreUCxcNa1TbZXGTlI2Emfff3v/SCw7//4X/6nvEfOUj7VncPX&#10;yY80nzGrjw9pzHUE1ROPd/nMykX6HHvYfprtzpS2Xnds9rHXKZF84mcXUDZs1n8t8AN7LpnFZiVA&#10;hUE2RV4jR/v7GnLirLm+StcXl1QwkG00yOsrFebphiWDOhvn8E7+/eO832GYtIvzgsFQ8xKIJIB1&#10;9BDBPqjDYNadQ3tKOrUTo0MCP00FFNajJuCO5+HHG9Z0BDcnScjQzO0D/MSww8EzGCDhPe8el2Sj&#10;IwUUgAQ8ylDLVQ7dQNPI4Cd4R8Me4lEBU6hl0aE+Mtm32wQKDaMZ+aMDnSQnpArJ/mC4f9gN2HjR&#10;v3soQWcCF9YEBCeun5ZMKawzKE0QAvj+4j2vJ+w8APa9f/OWTMAW4Lz9r/7lv/wDXu+7W/v8vf3o&#10;2nxKry8+pifH++ntuxuqO64eh7Q7E8ECybV3y56+pGCnJyhbTs7Ve+Uz9TrXG20+H/FZDk+O+Mzg&#10;DDs9PUl/8Ed/yJ4O6wh/HR8dpK9+/GX69XffKeUzr6vL9+/T67dvJU3GWY2QrUoWTt++vlKaNIIW&#10;IQPN92tvMUtvr+/TV1+9TL/69bu0eugppwWoSTVHXiv7uV9C0OPDwzo/2ytvUerHmqBiG4QAiL+L&#10;5wUXDGdQJwN7eMLD0/v9h2ueGGr0Ww0E+9Hql6LGLQOGKl5+EgNs8p46pmCjapAXiZ+xn8X0pDCi&#10;PRBeD+qzxGKuCtDxV//yb6Zf/eoVe4vO3nLhiybfs0R1xq+/f8N9TqwoPe9tpJBTXicLqwgG4NHQ&#10;SHXQtvLFbezjjLpnb++QLM0nuQd79vw5peP7J4dcW7RFwmCWiq2ZUqXtfRdWXPiuUK4pQMc+2LO5&#10;9mJ4AsKCBfV2MI+tKBI7SV7MwWwXs1kWInd5bwJhqPNQJwJweLYY1Ih6jgqrdV+AM2Gyo4G1Wsxy&#10;7z1t1xWmf/jyb+5DVdJQa1sF4bMU79phvfHqTakodZLP03qqCwtUrEOBhKMpoI2DVMKPnKGi8w1R&#10;QiGHdbGECduPkHhO4V9cyZKmskw7GYjj3tBsGGtrD6pqs/3EqLXSBmo4y29Hg5FYP5EOyzO/Sp+w&#10;R8uA0ntfyJQpJ52L8YUzUX6NjffttX1o18XehMNI71WVFV+0enPoRagwp2CFm7EX4NUGGNX9Yqik&#10;VQBiHUry3q8D+O7Mxhxse6L9Izz2Gqdqx1oK5icBumo0IUdg3uCahevSIL/8plszJGXVE4z4YeyL&#10;33A1ad9gLTUmh3YY/LSMHc+uVDltYVm2DjB9eLznOlitRQ4ZHPJRNWF1o/duoy5PyX6Uk+S/Zho2&#10;9lqUtcbcljIOYGMYpZ4xkiE8+Gos9Z88oOU1gtLiv/2v/vY3/biSpGWsOInDkgMjY8eIPKWu1v9W&#10;0ayuez+0Ci9Y22OM1GEHcmDBctMEsyh/8L1FS5muTLI3XjA4UG4fBg9aJNkA+y5MtvG/QZ/eW8js&#10;t9liBIRhdD9Jl24Q31LPMe3MatLJHyxDQahG5Wl8wwvYlA2hs0G1fEFW9P2iV0D+/IcHO3wdvMFs&#10;ZhZTpUN0TZBDTQFTLCl7Hdxkj+ko/wwedEjJSFn24p0zuWdNpgq9U+DDcHhE1gUlCsm0YXj+EXQd&#10;cnN5UQxPGXG+WhJ0ODqR6X8ABfhOYOy8ff+WDy8+FwoYTozzYnrz5nWJz4aHFqbUO0bTFXCw+CTC&#10;OgAJgI9I+H3IxSakBTwwKFdtOH0F5ojUzh2CijM16vlndvZ29B75u9p0obCERjLgejLuZO7aEgxZ&#10;UlbXsXia+wCksTfSgXig6bN2DCNQkMh7eiBKEsm03vzZFnwfAUtgUXHTyZ8XUnWAMgKEJv4smn2w&#10;H2tvYNw4IKcGiLufry+CR5aiSiNYA4wbeNJgk6QEOH9G3E8AptigY2PC84FgkZg+xEMMIAdFKADB&#10;aCxxD3sbd+OAoY+VG/c40KKwkxx5LJOk2KTretMoYvOQ55ia7JCQQhpUm5EUoMHkBqtjpHmVVvm6&#10;2vqYEis8N5BC0yx1HIt8hyyoqdpsYl1bNmMy+QxQNpb7QTqoBMnkJNWR70uGEcDdmTY23IhderbZ&#10;k9NmsLjHKHzu8hpnOA4MwB96pzPpe+P5pecITY0lUQTLeJ9J1zPe47kLkWOyWAVoA0yUBEFgOJ6d&#10;YJ6ikYE3Crzs8JlwjwHwsgCAYXNecw8wdm8k1+QkFcESlELVsjKgMW/N11ZjqlCcptOUFOuptlz1&#10;4f6R6xdTIshcH5YPCtRoWjIEAFbSg6gXa/jw4IhF0q3TofH9NBnr+d5NI2BjtGecEqTX/Nx831oN&#10;+25hFKqpQuMMOVuZxJvGvssERUl+ry4/yKtmvdpIKydJNMGknjuJOdhLYeqsVM0lv3OEMjG4g8C6&#10;plcAPcU6kVyB0+cAy+rKDI/RDLJcMPRRsFWUhxM8nyoGlvBgzK/d20MQ3wEFAe7R1eV1Yb7gy3T2&#10;tgrLB4D/LN78TGMoBBkG5FH4b2H4HCy7xpPwkvCXQvpRF1PdUUZYWw11sjfcpEY3GnmDKSnSyQy8&#10;pSlksNWnOqXwJKpSkfImy4ZjcqwwDpkr15bzFKP8KBirDQtvjOSyrSRfOftFqq0Lcae7JgdvaMs3&#10;eFd6vqpIRDYJiDq/lUDcWqYgBiSDSWymHab7Y/gRekqLn60cvJKcXMz7UNWb1F03I2MkzKYN84JA&#10;TBKTYAoP06ra8jv03N8Did7Jx8EAEJDVhRrE11jhX/RInAQcKMl0+gToc6IIf4aDEMuOeofDRGPK&#10;QQAlr2vLs+3v4sRkgHsMcQhdky/4NA6lKI3vENNoFuMesG6CR4Zii9KYsS4GSm1261DsHapGLEFs&#10;6JAqxt4S5uiS5QYoO5HJl99B330y44pAw7JIvsJrloES+P5Mlh/NBFuWZY4zAd6kOCfBRGlz7Tij&#10;xF3n5eTBxSI3y8+//GHMvv/5v//v0mM+wyGNw3BvjqarwrN+n+5fvUlX796lBrUKpLFIXcc21O5y&#10;r6ZBfqvhUFhCSCUweng1bYp7XxMAVXHm8+d45ue9FF61jcAE1Hr3uT6BPxrCCYZx4/WjhNPJ7Mma&#10;XtkM3wIAc3SYXvzoi3T+9CnBIdY7fpbxjIW3UeX9RMEUAvqjg6zbpkjrwk8rmsjBSovBvn24l5Re&#10;5loTYBjOcuyxOHeZJprXN1hSu7BXsZflSEbjHmsaDlnBiM/3tLN9AOu0vMe/e/+O/QXuMxvOTp+r&#10;m2uoKc8p7S0h+QoQvq3q4jW6osXG0n7QLZNqUbcNZLx2tCaok9mKtvh5l2tLpiS74X6fP8vT8ycl&#10;5hVMwCdnZ2Rp3ny8ItPqw8WF0oZv7/lzUAmQ+WKP14ODHYVxjbAMyTVENVniqHMt2ero+CTXILnu&#10;QqzWXT73P+ba9cn5s7S3e5jf81x1gD0M//Uf/0w2G2aio4FGvfBv/uRP6EuMs/31d79OM5Aacj2B&#10;Xgc34OhgL3/ea/YfO6hFDETA85xesvlePH16zMH9z//sOza7R3sLehjiLFvYFx3fD+QInI1QaaHn&#10;q82gRj2bHKzGIDnUvPCnRShk7i0G1ony4sK+iX9fr4MxbdCh3o5P2nbCiz/fngqlDRM9EEJf40/l&#10;vFtBHSSBmJENdlHXFbbX2dlJ+vWvvyVLEWBd5QEQlXAe7h0dKUQN4LDaRANMHlizfvKwpHGPC8C0&#10;dqDH3Cy5Wb7fAPrAMsU+gyCW49OT9PzlC/Yk6AdgI4TrhP4xgCacHSsrrvCc3Od73BqIa2czy2zl&#10;F4dnEs8RwG/UQNi7k+WyqukVMNbblqF2Sm4kbEPxBYZiBFkIBFwXW5BhkFoj2O8BEuIZDu8LDO1b&#10;B6tJWZE23uFbvf6GTRxWG2NR8kVfVXn4Rua3AcH43TpAMC+DwRYfaQukE3GgVxRolUpOgc69xgrG&#10;tWxYWu1LkdPApFgOlRtZfEwKY+LAwGx70AnhG4daQPvGRDBfCojJPrPdll+k9gnU4Ozj+sFDIJ0l&#10;IYVmfWK8oHfKLc6ElfdmfZbE3mNmb3hdP6lM8D0fGCipzyvGW7MB1oAB7CxKum2VQjFiwoBDbYId&#10;HaB5hFdsVC0a+YZqZTLJpi6+q5ueMpQOAXxtS6Xjea6buqhEKivrEOgYvoQhxxejti71ku7n5LC0&#10;QdcswORkZYgB6nEroKw2mw9rlsqIVJcAqwiIXNtbsnVvTo/lbuFaaubk3EUJueG1CaVEo3tIS5op&#10;auNN8Kfu38K+hur/MSRJ41QG0BGKUnm62oQf4X/zD3/yjdhwWkAALfBij3f3mySSaXQCmbyyFrOO&#10;LI37hyVDMMBsw+ZFzTtYejNLQcJXbGtjRUPeOMWX09geE4WWYF748wm1VvQ4DkLIVLF493fmZaJI&#10;hl+rCxzhHoGEIgUqMfWqSfu7LQ8Hpufuzp1U2XCShUN0MkjI+OJxw/o73F/YWH3IDeKcr3V0eMDN&#10;awUQcafNh+MuFxKN93OhgAQsprtYzoODDfIBJuPe33CZY/MGCzB82ADuTfY5oVddbkYh3T0/e6LU&#10;SsphVyz27m4/csGsEBxhOS42e5j24sZ/tH/XTf6dt2/fknEE4OLzL77glP39h3cENG6uP/L3YXyP&#10;RRvJu1woXStZYy6EDnKRGIgyPh8kBwAuUMzAawIMNpnrH/Mhwfe//XjLBxY/x4k1wy0WXJQovHHY&#10;oCiS1HtWGgiaUDoMYp4PfYCbANVwHQ/y64Jijs3p+uoqFx97bPzwncGiBGtqdzcX5XXHhhufF9Hz&#10;J8dH/Fy4pnjoIM0MDwqAE2DjgNGFazjYJF9yLjUa+D15C6kAxO/i3j3k9wDT4MOHC011kgBKvC+m&#10;YzocBLDR/Lpuy8YM9iM83EImVnwQCPyNanI6eTeuvVGHaTTlhV1bQnQ6m/ArfEPMODa4XsMB7pFh&#10;sl5/khwVyX+Npb+jExK1aTuFK1VuOsPIe8Zic7BXEjddF7pTFeEdqqnwPXFPq0n+gPNOQDJTOj1J&#10;ZLoyN6+5GS+afIRXw8xpepAEA1yjWXZeeyigsaYa+h429I7z3pjvzcjnE0UVJP40Na5F0YavJmWt&#10;g4CvXYdlzF3Mzbiv7fF7AKw9wnPVtjZQ11rFZwEzCtcKzzw91szyGm3mj00ez/zDg5h6eAZam6Dj&#10;9+jzcndbknAf6Z2n6SM26iV9ryrK4lEUUepFOVVFpt5VLsjx32omyc55OENSPveQAc81Jq34bvT0&#10;w3UyODfYpzEmuywayCgW+Ilij7b/k/YeTRN7J4YpoRDyXcixYKaO6zkngD5w/d1SvqXX+3h9wzWI&#10;YBBcYDy7zUw+hQimwOCBCZX2ZovI2DnZiDN5wyKU6VHXh7H1NmdOvBYCMoOhNBA00ELozdAAWIdw&#10;Fw6X0GDu7/NZBlgO+6ZdFsutpM/wykOjktcT1u6+f3ZKklBHsEHI5/F8g3FN7z6wWfN9hwSeqZc0&#10;mO8KUCcWTSSzqjBaj/JHmZGVqGe2dkodivm27VwkSqrJRNhK0/7GbLfa1gBT8c8qjiVbwSseAODO&#10;VvbUs8dkFODBdA92wlCCO3T202+unzzt3Jhda9AvIK0yc23aSl9D0dtG4Eba8hjxZ497Vwp6AG0G&#10;+kp4RmnSquLvB//WMN1uw8vPUuEIoYjghI3z3FQ8b8Yw5/MeFiDLVIm9ncwkCI+e8MkRgD04eGK1&#10;xcA0wzJ8X/zZC7DdVAWYLNLnCCFx0RzqCTyXVRWej4MLv00QSfRAhZlnCUpl1gzBEwOYTK9dy44C&#10;a3RNSdb0ScocwYe2LfLo8H+Jn6OTs5uv0YwpGqOzUWnMzpZ/E0NuWgFsZAXz9W24XkuKa1dGy25H&#10;DxV0LVBXAgjounnxxxHbROuQvraj/gwHFfYhDCsHKzNqA5MEv81IhKQSn3d3/zg9/+qv/yCw75/9&#10;3u+mP/3pz9KTZ89krdBgP7xMy/vrtJ7lmu/pSTo+PiQbGq7MHEB2eb9YzHyvVOxHA8PPnuvl3sOO&#10;lYe360FsenlPhReTrg18BpdgDGOom88IDFturi7YlGF4MuMarUrz2lRqfLtZzb9RH58+OUuff/l1&#10;+uzl56mCgoS1j9h7ZA3NdywVqwoDSX5GXRn2hkG+pHhizMr2QQuxX6+L1QgtHXhfHgj2cS2DIUZv&#10;24rn5+PqPnWw8GB90lPSuxrETAr24CNN7RXeJZuXRVrl+3z+5Dz90R/+EQeANJbvpXjAkBZn4+Cg&#10;DoL2YXViEGHcCm9gg4dACAyUAbDk36XvFK5N/j0M2ZCme5jrvbevvksP+T5UtIIRCwb15Yq184rX&#10;7l2ut0F6eHZ2ppRpMLvBAMT6BHMcgVK5Xh49uP/RFy/SyekRz1ja8AzoAUb62YGYsB6rdHxwkM+B&#10;irUX/bLzOlvsHqb9w5N0evaUXp1TPsQuoEY5FLPvu+9fpXmua9ALYN1CQoyU4F99+12xt0BftX68&#10;Swd5rf75L75n+u6T44P8O3f5/WcE6R4JjiYCWggyfHJ2lPuMQ66Vv/jFd7RNQXjHDZKE1/ZEy3/v&#10;zWXddLA7KyraOVVVet+qrooH1Qp7Q/5eN/crKqw+XN8zzAL14M3dA601qqrlXirJ/lBAs3Hc+ETG&#10;gGIrX8OMrQ2hZAyEaEqf9KPbVhJxBgQTNOqNUWMQWrGg9iyAk0HD1v5iy1XPXpiMnpUAr7qAU+pT&#10;NxYI9susK+93Gi7S/qbDgHiPzyrYuOdPnlJp8uLzlyQMgNHXut/AOakBQ1OkhvTYtP/0QPbWQr0X&#10;CA4EdNoSXEIg0/6ZlW0nRivCIn22djqzGQXcVwmCm3UGBQnq/fAa5RDf9VfUOtr7awMYTZFdE8Cg&#10;DLjjcEHDnbr8eVU836byN2rhYCDSi5MDtMGMsbEw2xhqZguc1ky9yWxiKp1Q/5o1xb1hGOzhPPp7&#10;q56Rr2Elv8iw2TCIEgDkaEbj2ufi5DAJ1gv9UM5uAHs4nYOFProer7yuJyfL0luPJJBVSXGVpYV8&#10;y0MJGCBlBGsoREPXoyg1LN+Wf7IYrlorFZU8YdkhjKe32mQq/nGTQ8tSLfsXfPZQKDV1hJqNBh6n&#10;4g8ZISox3A1MKJ61VAZO9Sb53aEgeJ9gY05ORUZvryG0bFAIllndsgEXp+J7z/Ud1j5WnqjHbnxO&#10;dg7x0TWa6g3Ih2EPWO7sac3+TFVTgF1UMagTB/8Bw27SVNQLrNGb1s/I3InDQ1HfVCEllmcMa5rR&#10;wDrqOfUOoU7RtextawTQtZnNSxhfALO1lUCTLzhIDSAwJUvQm3/0t55805FRIqAFhR3lkI8CgNDQ&#10;ovnBRoHN92Bvwc0AXiA7uZkG4IcNLsAqmJeux9G0SCThzpnqi6IEkxwcHg+PatCw2SF6naa5+ecP&#10;D3a5YUazMXPEOBh6mLh1NiulvCSBkSFZmtTC2kgXlvLJ80ITDxn7y/NmlyyvSVOXQQBAZcyi86SG&#10;QADYIPnhhjkukGIwhNgg1JpEL5gk+yhgBT4VOJjhTXV7z80CoBo+K4xwx3GddmYLNXR+SOTXVRGo&#10;YphA3tzhwQUvOxQeaIRxTdGoUsY5yvfp8eGWMmnKcfP9QgEB0AoP7b2NoL979UpSjfzfX37+BV8H&#10;TD5Es0uavSRAhybpwRLdoEqjmIapL7xRQAlPdaTKjJQF4H4AIOtdJGETQkGBe4LFDAAAwMwDU0sb&#10;bniQbKB4w1qiXBoAQf58ADU4FYbePK+tjh4Vc05V8Lryn6slZc4XDunBPeXUR4VRgb8YsnF4nA/G&#10;YwLSDDZBSEYuerAhMlDCzW6knwKgQAgJZBxgRZLiDnkIvNceVwWtT6Tcr0XDbVsn8KnpgCQYADAa&#10;HFzjORmac262AFrh88ZUO292M0+y5bEQjcyaBb8eXHmZWJFdPIeCQcHAjVFG5fLC0+b+AJPuSXRz&#10;gmzexHDfZi6Wa4JWTQECwnw+pIphEF88+WwKz3nBVBXgIgAPJViFubc28vU0Wt7n9W3QNFi/AJUQ&#10;JoO1Sz9HMrcEWtDPEexKgl8rMasqAQRkCWIdQAY6JEuY63QPMHt3nwU1fg4SBRSfuGaHezOyCRqz&#10;vuZMmlKS4y5Av525DFHRSAFMytfr6PgoP6d7BQx+pI/SI8E5XC8x/DqHC2ga2JoZifW0u7/LfRF+&#10;pmjM6P/VSBYP0A3sU4B3+N6Qf+J5A7DOvclG6WQAX30gQwnFujbriQUbUn+VwjtaKvLUrD81La1l&#10;qr0bL4DYwVjDnQO7AAEVuF6Y5nMSlK/rh4sP2ifpnSFjdQT2DPQ3Evt0MrMEz+xV/nkkZmPKtHAh&#10;CdAViXAYWzEFMR868NzEd0Az0vA5RhL6A4vNuxuxYrFe33+45O+cHJ8pdKITtV/pYWv/u/bcyuwM&#10;BvPUUzFZBsMDnrGKtm/4fGIPxt4CcBJ7Wd06oXyM56FlMR0HL+6tmNw9wdNC8cfaXguUxt6O9Ul7&#10;CzMflhyW5O+3t8PvBG/RBQNJWqffCcSZky1by0OsDdZ0lcJKTjJTMcaYpl6r8IyCIH3qllcA4rW9&#10;Cwm6eCo+2QMzbUs6LEisC9W/LsbTU2xS5Z8bU/Noqgw/kS3UtU1J0tXfTZFasBnYKtRbGwoLiLH8&#10;r65KQRSpoXUw1j3pjeTlDXVDog4xDSefTXXZ13E7UMSFdLp2yBcLvaZyun1dvF8mS2pCyhgFe7Jn&#10;y2iWeaQ/x8eR2ffmXpDJ5UHjaq0kXaa0etgiDHvLz9DN0rAljxwt0Q223+h/bqcemxxTOtbwlqH6&#10;ggy7USw/g0dkZFiSFcFDYX2ovasrw5/GaYpUrYDVl5KTvRUStnbYkBLVR3tLdTw3CF6Z8Yr7DVsM&#10;MjjrTdBla28lJb4rYE1ssL4w2UKaHiEjk+tAycoky+O1yz/74PpI0s2Wzzf2kmRfZAQhAYxNtn3B&#10;PZrNd9Pzn/yNHybj/af/Y/rw5oJBZk9fPMv152Ouey7yPgV2c67H4BO47CnXRW33cPuYhno39bC4&#10;YSiZwDRdHwUA4eKCqUTWGWVmYuVBvaAKXawXeqoinR7+ppBC55/BUOT+9iZdQCaav9/Hj3kftVyR&#10;ciL7ToOlRiZXvge78HjLr/3ssy/S2ZP8HUYx4Np2w+bD8E5l7WQ2yqhBSyWAJurbyWwRgWZjMcsX&#10;M7wvMmKCe2TVrd38SrkAZvbV9ZWZNPmerwbWhavx0fUC+oyeQ2QGDASLtKnJbJoqPRtYz5BI/vKX&#10;v0gvnj/bBHVUeg6RTgnQbkmWdV0CXAaAL7xeZt3YdJ/Xmh5wE0P4yFrqJKF8uLtmLfzm1fdpFwO8&#10;j9cMVwMI832usX/0xY/oh3d8dJQ+e/E8ff/td/kzfUb2HHoXDHVRC6IuXnSdPdmatL8vi43OAy2c&#10;K+8+3ObaRdZHD3nd/5N/8l+kf/Yv/pB7EyyQAPK08/3Uo49C4B7YWPn3oLA5OzmlT9uf//KX7HuQ&#10;/AwCApiSSNaF7Qhr+lyX472ury5AEUkf3r7ONdNcaoK7RwIi6N3u10N5DmCBtOjq3N/s5nNcqcrv&#10;82d9+UTg4sNa/ohkzlQCsNAPXn68p3SXViCzhuSI0azxFYN6Kvoroy+Ev/rHu6Xqt/xP2Oug1kPD&#10;j54TwHZn2XXyIELhSlORxG17yMZ5sRn6TJu08ghyKOYKWyz4FLLVZFaOgBf0q589OU9v3l3wWVzS&#10;wqoqFj4NbZbW9HlHCM5NrnEBcFro4p+VT2ktc27JNCv59WEACuZezbon10S5F0Rdi5r4+YsXDBJ7&#10;8fIl63Hcw86sIez1B7nmFAu6M6vXBAAw3ZgeWrGvieHnarUys1+1y4xql1kBVCsmp/Y6J53m3tT1&#10;huUfoGoVZ3XasBs72RvRU7PvHYYQYVjhL9eaxSafawLy/crsrYbAWDKzX6ERnduwcUsJKGXCNIyl&#10;1+O+5f5a/tQO5DEBIhQVMeBKBs7IhuuawiBrYBs2RNiV7m9IiWXrMRbwMbzkJrP6hgCdq7GQOCYP&#10;HJMBwgBwBvs46zwTsJjkvuGBobx1w2MZPUJYrETYBW09XN/Qbsl140BbjV6s0WKJIzb+erW2t7sT&#10;eDsplnonFFNZ41RZSU/rwi6bXO+GVU5jGWrl+xPej41tF0YDrxiIM7xw7Mv5jt6ud1KwyDWS3TaV&#10;WK0dVYGrYrVSl8Fpcupv5+Ace8JbFSfPTK+DYa3z1ey8sEiJdadhaPLgq9nsE1WQIurSL0wBUluN&#10;E4qxlXvKkOJrR6nsU5xKwFxYyOBv7GWNQ2kqJ06nKpKd6406xuobMvNaBdTRl9E+v3XxUK6KCpZ9&#10;YCM/Xg6y6FUsckXzX/+D3/hGrIiJ07fYFcEIA2Vdk2ch1kr6EMgQklU0h2A6IRkKRRf8JGp7stze&#10;rhgv3hfvm9HGqnowcAAQILtbm5ZYKeWm1QOxu2hLnjb/3WAe5Wi1Wo/FrtJuI2WltmwY1x1SYPwc&#10;047yQ4w4+5nleErWsr+THF5FRWaRrIRS+MThu1PjPim9a2Gj35OjA34f+vXtHepQuHtUIMnOnGbK&#10;AKd283/HprWztyuvkh15VK1tSLzP1Ml9MnUAGOICMcFztRZocHvnImfthMHGEusFbyqkpAOTbx+4&#10;od3cfuTP4fBHgYCD5le/+gUnQ5D5XubGG3JZbAwAOXBtKQHwCYjJD/4MvlZkATCtR++1kz8jJswA&#10;DCg9pbm+pk+4/vCRAYCIqauSYmXEGQSwLtKFIaEDsEDQdU5/OxQmH/N3XYC15wMd/nYA1mT6L98z&#10;mvNHAlunFChcp5OTcwPUyYBKk85OT8x46z0Z0cbD9Z4/22UuenBvjo+O2UAk03uRrgWQAolrSNOb&#10;zwSG4rOGFwUkj7gmC0ot780E3CP4gQAVAMER6hETElL0AQZabhTaf00nFRFPCa1ZkOt+KJ5PpI77&#10;4Uejq1CEXjKadV9AAW0k9qTyFJWg3bRJlASoMw6jpZwyf49GneBD05bGX1L58Kowk6M2NT2NhUEY&#10;PTlADKwJSSFFze8tOWY4y2rDEprZhFTeIPJfHFOysbb+PZKHUABCuovpP34W+9P3331PFizA53jm&#10;i7E4iuq8bqcUzZ6mG/i+YNVJNjyQwYBwl9rAA1lfZtaBhbFk47XiHrKkX+baxrBjkQYofXAlBvFi&#10;x14NKy56SVBnXA8tTd0f7VsoDxqYUKPwx/XFfoF1DfAe4Dg+53H+fnhWRh5iksXjfcCORUG8j+vh&#10;Rr5imvlSAKGTn/Ce+CyNk1axJ8ALCV6cMVUDG5XMvLx339/ei4mU7yNAMhot1yoMmOSb5JuDP8eE&#10;if5F8GaixcAV99MVvazy/dqRZxU+H/aYt+/fk3FA3xY2X6PZqgLhcLgy+AMpjmaLRIHXWmbCSTrt&#10;GjRB5AQLEvp83SXxH7h+OSAh40xDCKyT8M8AmAOmaT/Kc0a+eGLiYVilMAwiOiVUAgAgJ5srAe9h&#10;eAzJMoBB7G0IScG9Hs2os8VeAcrwP9CM1q2YUlj/wV4LZvXopFsUF6OZWSEV4TNRJoshQx01LHPA&#10;z0aeWRUpcExfJwc2UKA2bcRPG6+XugCKGqqNBVKkWpr/byp+g2H+zHtUbz5T8UFKKkZrF+/8HJUl&#10;w8UyYCjFY2EjFkZGUATr9IkOq3jZpVJsR4JtfKvaQEEEeFSB1G1JncO3JVh5aSsMhBN3phw7EbHa&#10;hIKEf1Ds6wLJx2LmTImuEzVjfx5pDD6W7xRFWmfDaRLR3DzEDZnCUyEKf4c0aWbjwQqN1tcefk32&#10;H5yKx18da8EyTQzUlBLfFmlVJMUFIyYKz/ATGuz3NLnZCEP6YTQ7ai2ZMQB3APqVpdufiOvMHJ/8&#10;ufFa6/WqSIzkadSafTHJGmHSsxusPoKYDp6B1DPZB4mTbk7JVbuNrC0G3jPKZ+3dV+X98/O/9Hd+&#10;ENj3v//e76bLN5fp8v1FOn9+nroDfLaRti0VhpT3+T0e+1y75L/zmQZ7j6Gapce1zutI6x0MZIJN&#10;js+2zPUE/MgEAg4aaNobSnLknp6yWFMI41jTw7BiUMe7t6/T6+9fsZbi9cln6LwNFk1SkiVAr1k+&#10;046PWFMdnZ6mH3/9NYfJ8N0F0x1/lzO6ahRWVSdfz87OUfLXpWcf5W5qtteWk8eaURDQZEZvSLwm&#10;Js4qiV6+wFiAh0w/r5WajOCxHufeqqQkIiiJbHlp0jWobKSKmM2VVDiY3TCSRX7H70h55Ey+eTus&#10;D3W+RCBOsKtot+N7s7TnMQeSbECHwsa5vr7M16QmYHN9+SHt5p7jw9s3BgnlFwqgTWnFGggoJG6f&#10;jEYwEG9vrrkuUdMj3ArnApgWAGLRJ+Ezo3aHNQcGYPu0sEmUv6Km/P0/+hkbOgBlx2cn8lqEzBk1&#10;EEJWmo5DJ0hqv/76q/QHf/RTJtve5Gvw4y+/pO83ao43r9/w7EY9i7ocAGv+auni/dt0f/WRA+vb&#10;ByQIVwJfYfmDASIZMGLr4Zy8uM7XOu8dl5d3vJ/4PTa98IMDqyc/ezszsYowcKWiw0g/WKY8IlAb&#10;zsS6zUuXYB8YjJP3ZviuE3gCEHj3wH1KKbB1GY5P0ybYcdpm6XEPqct2U5Vo9I1tRONz5BPLiGlb&#10;8Tt9MkAL8G9/b5F7hVuSQUAmmLUCD2YOycJ1oMqLRIh7+fIZXJjszUfGUYRL2VpipE+ePPagJOB7&#10;HR2SNYo+ER7r8GHGuj3Nz/FdrqEQ1jg4mBHrJCw6ygDLvoNhh8QzqG4MLum74lmKkEN6ILMeFQu5&#10;d+LPrJWP5mTPtWBECqypSrIvPcYsJcVr8blDP9DIDzhsDOIiB4iqvWbjgyZVnuoUDKGkhIjAMu37&#10;qdQFU6lvGvdDZJnZB3BwWBC+x2jAKqxGeP+n7cCUqtynsPwIX/gIdBA2tVFgRTJq/PdUxTAvuSbR&#10;t2o5iHSaM8A5fPJBHq3JEuNgxZcwxdGDYXinWvJa/IOL5FXqwd73Bj1y1Bo6M/tizTHYsqN2Yi1D&#10;LcfRqigHSQ69g0y973twEjVWsixXvY/trdqmfCf2bIuuBFFErRF2WXzvelNronfszQwViDg43be3&#10;LdVgGfZU7HCGMSTSqTDtgMlQEbaVFkz1mFUIsVfwrLMlTPIeocFDY4/iVM7P2qoTMdLNlPM9qZLB&#10;v15eh7zHZI12JpzpfsVZuKU2LmFzoXoR6zI5sCxA3rZYLKpuKQ+dfEEnA7G1zl6FwDZlXVBGbj/9&#10;5Xpz/iWn3jf/5d/78psoPCnV7OQVh5sEMG+1eqD3xHwu6dNoOjXu6H0+pMBswoEO/zX8HG4G3h6T&#10;vBmlszve4IJhMJG5VNOctOZhEVHEnJa7FueUaVBiE4oD3FPSwatIHRXbbN6pGUOwx1b/osRNyBnQ&#10;bOfN6Oz0iIv57bsrTlcjVez4MDfLk8ylFqSKrtOCvmsCKjClPj4+yIf3nVkBicjxmAt4+GjMZ2LY&#10;rVd9kfB95AQQiZNzFlPw+GLIRm7g8ddy+cAb/ezZZ/lQPrYefpcLi/IHxKKz+b+R1BIeJSh2TC2e&#10;M1VW7BvKdB4fbUbZ88FBuApCJlBs/PrbX3LT/OLHX5DRh2JGTJzW7ANNagEgIu4bAAca5wJsNQID&#10;QPcGWwvMPTCdAE6+efc2PX/2nP/9nkEHE5k54W1GII6sqSmdnz9jE4KmCK8NAGll/TlAjDlNLdeU&#10;aVCOS6nkoDARAGr59QH2HeaiJ1K0cAjSUNobLB8ONwsAaHEPjk+PORUHCIIpLn1ScnMO4BObIpiY&#10;aNIV8DDj/cd1RyMC+XCkN83oCdNwQ8IDBlBkb09MPrz+k6fnhWpL9mP+79F8ApjFv4ABiPeC5ERM&#10;CjXJfPYAyLQqEmhOHslWdV2aLG6yaWOcStAQ/n4w40Uz0UQipzYcUINrT6B6P/ydw0FaywbDPyXF&#10;Zo4pkT3hGh4qoxsAFWUh7SFTo0z4VNRRBi2TtmLy39qHraVMlAu4mKuGiT2vJ83c52zuZhHF3kpO&#10;BICPSX32JYlDioAwQmT2D1g430HCTdBOjSu8Zp4+eSJgrV9yUoShBb7f1fWNQCpS/dVcYt21tSPP&#10;ax0SALBQVOFgYfriSmw/Bkt4glqCGdj4LsmURRgP9kNsyGhB6e+3UnOL57sPSQCk6628NG8o2ZqK&#10;4bKezYHfO8x6weRFgYjfBRANQByHHdY0mo3Li6v04eLS4F5XJArBvpJUseazg/u0l5sASPnhfUgm&#10;IiQE8AK8uy8edAD9eieGr+AdgvtF+VFPk3qyZ+3pFYct9kU0GPjs+N7wV1zY//Dt23d5P731tLUu&#10;EyulcipMA/cI+y1SGfG6e7s79kqpuFcOBgKUQibGMRi5XDsG5LFHrQb5SM1nYt1B9swDE8Ah5Op4&#10;NmsVT2RlNfKjukHSML4Hg4wSmZb0CTO7oLfvEvZ+NCgYGLSUWuvQjk6kLqmwOuVRqANULL4sdSoB&#10;GbTTIFu5cYFniQgP87Z4mQXQlhxAQdbSbL7lsef0VLNJwquvDnZaFJWjPGWicAimBJO8Shqq5LEd&#10;k9PajXdKfI54s3GTpjdFIrL9xEpFaJAuTZt0z8nMuo1fklNKhS5uqiV79IUcZiwS16EUi5OZdCrQ&#10;N+8VgRUq8CenK0/lPK0C3OD3aowBmKU4bUvEzLaLIA6n2wmkncxglhdfExNvF8AlKVnxFVvMk8py&#10;HgcdhTfVtGlsJqcNjgS8+pIaSO8+p6rrz0OiqOIv1mLIfRvvx/QFXI8uDlWoDmaUl5RLs3rhOzpG&#10;AJTTAZMZh2pAan4fpUV2BrYGmcvblzYVw/TJEqX1pukOlgI9LJ0WiKRrpGMPYonjugLsijWLfw/P&#10;QNm2NAxRKMbtSPDMezTO8rlTc5GE2s530pe//R/+ILDvn//e76a77y8JqL27eJ/Onp+lg5399PrV&#10;m3zWALTMNcqQa6h2J+2dnaVZ3n/r+Yxnw/LugXsph6n4/BgegdWXz6rl412+to9MP01UgHT83gAD&#10;l7nWnpBKnPd8MPpg24Jm+/7mmgDhn/6bP6EUeFwrIXUcN5+3YfM/4/6FFEw8+89fPE9ffvUVQaIu&#10;73/57ufb1RGQndJGVqU1OhTtvfq70cz6VJ4pXvtBbJsYgigsrpO9C5PWxXpuXL+wPl1Jxnp3f8Ph&#10;dRO+ZOOj5ev2NQK7byVGHs8v7K1zMZfwbGBgroTBJAkVmGVLncWw5MDrgsnGBs++SgwjMrNzkxSq&#10;PRK1Qvh8d7RwGWzbkr93PsfvPl6m1f1t6h8fch1xTgAjLCQQqHKf/4aKBcDhh/fvue6gghoplV8T&#10;2MLPoGbFsAlrH15+WP83t5K7X1zckDl2m9fMF19+RV+2f/vdG3qefv0bX6Yfff01kMw0z69xlD/D&#10;X/ubfzP//Crd5bX19U9+QuXPv/rpv2Lt+vTp0/QT/BnsaT7eEgzEtZl1spfBUBokhT/+oz9M97lH&#10;QarzY665V+spPTs9TJc3jym3TGQ6SuEkOTiSdUG2wLm/BEC3MpMcPQ1IEfn5O95fpNOzY9oz4ZyG&#10;X7JLQYYczsg4bdJtfj9aI0C++7BKDyt5qxEcSALH5zP59FIKa+l/DCYCWKnqiBqdttjoU2GyF4lu&#10;hEclsbtDGbDt5eeytFjSaHBWkdiBLwEVRFNXn8iEw/5CChSd0XcPj7xmAZjE2cF07KYunn2Va36c&#10;LwCDT0/PGboBi5HnLz8jAeSzFy8ZKIg1j31bfmktAVslac8FdlQ6V7i+HWwgcrq/qyV8tRlOtdVb&#10;WOOoqTDYXtg7uiLgutr4z2LgPcGTfcdzKj07kayb7EmH94Y11A5JGQLa47wFSxc1Ym0P3JCa6rNt&#10;rEbwnUIWjTpcNXW/kUK7fgqfZ8lvtW5IHrASi6QOrwX1apX8t73HDCZVFEDYjLCmtmear5nC4dQj&#10;z5zyWzlYksxEJ/5uqyxiAN3Q2mAooWm8J8NUPjexDctUuS6aikzkqBdJxLAetF8PBSSjNQbJRk7m&#10;Dda/1SetJZ3qvZvClOe1AsEIpKfZzMxCJ+PKm0P+vFEjJQ3Ug9QVYDJ+h+qUUNc0Aio1WFf9F9ck&#10;WLFlEDslE1u0Bua26QhpMutbZzlEHan12qpmLmF0xoYIdBo0HyNUR/VJBFRgLShwUoF+le1IkvMV&#10;opZNVqOFHDaUEbx+VW3IubKs2DZblFE/EuCOQYFIMLn+MZOvNRAZ3pLsQ/KzlCzLBTFmmqqteagD&#10;bmedrFCSB+seVjfuE7B/YI8dh6koakgkMBFOQ79QxiQnquff/wd/6+k3e7v7jLKHFBJSMxxgODAa&#10;A1Riacw54QCIh00b0x40Z4NprfheH2/uJXsha2/OC3f/uLLPxcRmSmik5BltG8b/AjMA8FDyQCnW&#10;FhhRhxFxxcO58s0CkM/f5ca8UHFBSV1DkBDNIsBGbD7Pnj5JFx8u+PuQ7k4E+vbEJAxPADA9OClW&#10;Mlc3B1tjL737cMnPsbeXFzonjpBhVenFs+c0aoVkD7JN0XwnglII5QCTDwADJLG3eTMc+Rr76fT8&#10;jDJasoicFMmHhlMR/T4WM5LJAChB2oiCGGwygIPAScCQCVYZkzYXMxYg+FkAEk+fPeNh//rNK8p3&#10;8TsXV5dk9CkQoi/+cGCZoTFnouSkxhIIOwCLplEjHhHV3373LRcQJMcXlxfp+fPPuOkA+BVzqqNU&#10;E4zGoEvvGDxUsESfjk6OOBmkBAWbj829L6+v015+XVwHAG6UZqJQdUEGujcWNCahOKTIjAmAjQBT&#10;JyZXXfG6QTYCEDHSkgAkYNNjavDxCe8ZvFYO8rrvOkmj12488D6cXPUrsRzC02vVs6kJOaqSc5cE&#10;WpiO5wL3480tnx1KWMB2mBKLfyUiz8UirTU1Z7Isk+p6yil7sosClNuA4WECLABnlLRwPrNsZigS&#10;Ocp04M9kaW5TKTAj/CEinKFI53ywc/MLGYPBSDJ1ALA3tSVgagJqTkuqwkwkC2rWluQrpoehAG9m&#10;afW4dKhBon8Ufn/FAsBm+snTF6etEmxw+jE99xzMooO0KWbN5+fnDI7BZwBYxmvCPSmvx8c1C9RI&#10;aoVFgEJCltwzQgaAM05ytRnBIjxzALbw/L17+84NzJJgM+7ZcilmKKfU+RpCUqQDZ7DfJbzo5McH&#10;uRdYu7im4UMZLJvrq2tKe/GeAIkAguEufMxrtmEi9z4bGLwuBin4nnjGTvLzjwbixYsX6bPnz3nt&#10;AIihQMQ6AxD45PwJwTbsBwRszcYAgIl1e0fW6UAJGqXFSb4SZMm1kvZjT4MUH+sLpurY4/HMYY+4&#10;zPshDaYngc54drCP4e/ODLx51znFVybrmDShUACjEOfNaX7+AFzCFxNMYQYKYD/Y8jaEZKUmk3mR&#10;r9Gc1wxAGe0FIEHhvrJwkq2kvgyDyu+P67DMzyVAOJnfj5SzYIum+TZp+WLQUkaBooKeLZ3S6iYF&#10;9hBkBhN5FPOxMlU+prVMdoTfE8BYdgy1C7omOgLJd3xQT04cCz+VCHKYCOCn4qs0ON1QjATJ8dtt&#10;uaxTq4dRE/UyibU3Y6TUbdK7zEzzeLGyZIBnT13ZNkDPejl4bWocclHKkYe1A2VsSFxNBfipilFy&#10;VSaumuxWJQioMNscQtHbS6sOkMEAWG3pUDFJqTZ+cgokCsPvjUwivPIiOS0SpYNlWXwBp09s2Qtw&#10;qgYsCspmwzM0Gy3Z0HojKZrK6yksairMh7GXsXxtPz8xWxozGYdNgrFZTWJEjlsMk43YDIbhldPY&#10;G6fGhaRG4OJQ5L6Tk5nJljXYX215HzLsa937MzSewE8bEG8LNKXUt42kwZH7REjrG98nTJuDJYbP&#10;pXTChntalTYpwjG0ouSYrPSh3B8W+ONg03hZrpC1CvAf8uHlymBoqLh1nXXWSz5N7yacGWY8KPlP&#10;rErUSvjyh8fn6Ue/9e//ILDv//ynv5tuv7tkMMc9hq/rKe9ZT9Js7yil3aPU7h6ko2efp+Onn0nx&#10;kL87ADkOm1DrQoa7ehCMnJ+ZdT4/7u8+5v39Mq3yvnx7dcVaDF7QTQWm4l369i9+Tqua29uPBASX&#10;+RxZ55999/2r9PbNa55Bq8e1PRNHgX0O4JlqDRIQOPfyixfp85fP02/+xlf2KN2RRBhD83ZmWwz5&#10;41YGwAsr3t5aVbn3Y2nu1XyrZsPeAkA17GUAYBHoXK6oMqG1RL5uZV3jtfM/cSbhsV4AZMzfsV8/&#10;iDmI2oDsHYQKLCz5t6IgjUHI4HshAA77IQAQekjhTG5b+jcnJ1ZSUu76BbWBrChkxUJWSj8UIJ6y&#10;3UYABOTfLZOc8xrF2Q+/3XxNXr16nc6fPuf1BHAHtcuPf/Rj3pOHfO/AWnz/7h0fM3iDr5b36TLX&#10;x6iJofJBTXF4cMAzCJ9fAEp+VimhzD+Tz2H45D3mz/Xyi8/T3/v7/3F6gFQ8/7fPv/oyffE17uVh&#10;+pM/+zPa07x8+TJ9zK8LO42zkzPWn1DI/Oxf/TFrtegL2FjPNCSF0uX/+f3/O+3w+6/oz/s01y/j&#10;SpJrsFTu+2AvJtslJQZsPDk7Ta/fXudnoWfPs7KvWWcVBVUzuT4I9lNL8LYlYFIbNGA7QDuogd8X&#10;tcxku6cIVlHyq4IfRwOK2qvqIJlvBlpbe3i1HUyV/h1PPp8twfIuLG4PByLFunbwGIgtC9b1Pddk&#10;tSUHjl6XNXATUtF+Ax4YEGjqODurIhnszGQTsD3jGj7J9wT9wNmTJ1RToR46z/8O9cVBrpXQE+P9&#10;MSyVD/ZMHo4RYtXUZsxtGL6s/82MY0o7rn8vMAc9I32ZfRlUs838vRqz+uUHKB+3tRUItesH+6D5&#10;9QKoCFn5VCwZzI7HMKl4rw1OEO2sGKzM6B8LW377bA6mYtRIZBc7HXz0mpg+GRyOW/a+dfGUCw8+&#10;+T5GSJJkmutB3zFYnJVB2SnAG3u8FRAYQIqtRKYt80fsoXGd6mCaNgKJaB9kRSN9Qdt2S86qwVpY&#10;MylgqlWSsn+G96RVnxuBO/Qyt8VGnNmsu1oBUdibwdi+j8AVe2ootdaArQHB3gAoPXQtO93YNExl&#10;UCvLIoeYGFwN71dsGPSF9IA5ObgCe2t4albuK6XGcJgU/OKHjZWK2IHqYbEuArCdLNedShzbRmVW&#10;iCNtgLiSAUd4Cf31YCtlnTQ/o+tz7i1N+NJWW7LwqQSvFcubSUPmjmzzFYeJAuTawtZjQCeIQU1T&#10;QlRFZGtZK9UOegmQtfhSO0yvdQAn+s+FLcA2+08qATCNAWyGoDpoCwNDApGRQG8QFN8M/uDNP/7b&#10;z77BYYSDc3QyIQ4KABp3dzf5cNql6TqSXbGhMMnFE5QlY+Er68EnhnXA365xqltpVuoN1Zj008Hm&#10;2QhZaAXitQ7okFmoJIjw6rt76POidvMQemmDdWsXEgAh8QXRuLIJzJ/zcH+HgCHe++z0mIf/7c19&#10;fk99+c6mqj29QxrKC3Fl4aexepT8+JgN+EiAQ34bQvvBhoFx7xpFHLybKBM78mRBRT4adKazdmqe&#10;8bP432ja0URW3oQH08XR3KJQwnWD1HbF6dhCJs948Gsl/wGIxUIbbFCK9z8AAJALw86bzfHJKX8X&#10;XlyQOL54/pyFKEBXLMRqNBNpLR+TkOp8+PCeDT0eEgVlzDlhVyJlS5Dh53/xFwS50HQDlATgsDZb&#10;EOASjJSxWaAgwT1CMQQgIpp5MHoo6Rz03SG/wJp68/Yt/xwgIhYy/MkAuoEerMW/EjOhnbGgJ8vS&#10;+vtk8JNhJ1Y9AeTF5wbLEumxKL5xTQhO5D+Hvxo+PxhNJycnYjeA6dOKnaAi1UmAg2i7YAMtze65&#10;zq+LA3hpNtncr4179eHDB25qZCV6k1lFinCnyTpAxZ5ejGNJewJLiw2a03coYTKIh80df0GyLGKP&#10;7hvBMR/Kkf7Z2oePUmL+vjZqNZ9V8UKAJ2VrTw02x/9OEz3EFj0OZuHVZEDKK8GpaJN9/SpthDT8&#10;reTxx/s8RvBHJKyK/QTAFteHQTaQTC925Bey6s2pbngYRRHVNV2ZAkKuHbJSFN5YYwDhMEFfmaZ+&#10;crxXTG9xT1HcPrr5GFmYLMqzi7WD55E+P/C2g4SWYK0ARsqRkCSd1xRAetwremrm+4X1xfc0q7d2&#10;KA1Aw3X/KCbibCPV0tGjdGuwSsM0H8UuGobazcHj8t7SKR1Xu5QuyTsLadE0q63kdYj/hmsMdiRT&#10;tBs1+HhOV4OL6FHJxjwEURB0klDLfDimar38mlLt9MQ9pUHTVmClMWBtPzeyUmZ8nrkX5zUCX1Dc&#10;D6yFx5UA3kMkkef7eAymIzz0LGEP1mttvxEMlHBNT3NTsb9/KKAy/x4GBdiLcI3D6xPMSAbxeO9o&#10;5wLkwO6MZ5dAcpLXCZOMd/Y40QYz+eT0zFLdhtcBAAOeXzwPuOe4jtir52RviiWDNbZ2kiY+a2Uv&#10;TXzGOjpRT37Dc8YObYUVG4z0yXYWwUCIiXmYWlPSgiRRF1cbRl5Vnns2T8nm2e2seJnUdfhoNma2&#10;jZ/4xVWm9YekSO9rCe0UKbhV+fcA8yqbR9NiY6rMHKiKfBxeWE3bFBuBsAwIH5dtufAUfnXVRn5b&#10;R7Kyr2VM5wd730Sqm15j3AB7ZiAXqXT61MC9tudL2HVIvuyJ/LRlo2B/GbIyvTZH0cXFMi4yF8nj&#10;KQQZI0QjpKKVA/a0jzYGZWOSHlLdEm4QTD6DDr0BQ9ZUcb+qyczFaStNTvc9mhwy/EaFHyUzRiLw&#10;KLnZACiC77p0QETTdAVQjUa3MkOx/O+tMKeQ7iuJdWMyORjsT1uFeVPHDF72DuuVWLAcojDoZ1Us&#10;LEYnIuK795GOjLVn9iQ+O5h5FYcVDYPDWgNPHAzUwZ7s+XMABvG8E5idVH/g+kDtcHBylj7/y3/n&#10;B3r2/W66fvWhMNlvbh7S6dNnaYIv6+lp2j06SbO8D6/zGft4g8AMeDUvWcPuUlaMfQcsvBUZZvh3&#10;Bms83Iphns+YA1q4LNJDPivev3ujIBEmNw7c//C7Hz9cpLffvxZgafNxerymbT9KkL9UO//oRy/S&#10;X/mrfyWd5330/PSQLK22AztZvl5NPvdQ77Lu6qoClpNFbs+v1l5fBF7spRiyw2ordRB7cnhEwhMO&#10;79+v7TuX9/LlamWfwqVl13qGMAiHNPYgX6fT0xNb9NQ0HYe9R12paUz0+V6wHhW7XrJHgFa//vbX&#10;rIXBqULNFCAzWP6ondfLjeWOUg9bhRthr2A41bqAmWQjOrmX3xLWRLfX6f3rV2Sq4bt98eMv05t3&#10;H/K506e93G8AkH3z5i0luvTbdSgIhnZL+PX2Crnj0Di/KupFvA7OrdPjUwLeYDH+21++zbXKfjp/&#10;9jzd5bN9vrufjs6epAppuvl5OXn6JH3+xedk6+PUwHmPwTzOV/QssJyBuurq+jq9fv2GljoC1xI/&#10;C4blqCtxjj7kXuAf/8N/kP8JVcM1vR/x/T9c3aXn5ye2kcnfHbZDcylEcA2hjvj5r16pbnuUdcxu&#10;Vxe7BDyb61G92aPl9zu2XVoPOjPYFNNLt7dJPQDOZbq6uTcjqi61cFNvWUtwj6u2gjQ2Ca0hjS1A&#10;X6RCJamvUkmI3wIGq/SJlDd+F1s7iQ+zhs8XSCpM3AXouZkHGRSrStBIkNqlmhjMqEoF0IjwA/lz&#10;6prN5xqIAtQBUw8/8+zFCwJ/6MMR8CVQb87nMbyc8Qy0rXzSlraNCbCDRAWnvsaeLuazVGG95fVU&#10;W3kogUGzPFbnJhf0hc3ekA01lP6e98few8E6x35be9gQckT0uXyWa6UFK1xq3PJeU32xDhAnbVj3&#10;G2AjAj5TURGU8CDXFvIXd9Dfli1HDM+CvSUPv2ETkmb/WQ30ujJkTAZ6VZSK6a7XrkvybO/wDKno&#10;grHeF1JL8fW3zYHOssnsysb9kNltyR60g2TBowfQk2ufyeDmWDz7hhLIkBxaJfl0VZ6Xlb8XrjXJ&#10;N1CaeL1OrkMlAU0FSA/bnbbbAGWUB3vgs3m+NkGOrAFSDD2jJhoJjoePa7Jvq/bdeuN5GCa+8Zyi&#10;vs71KwgzYrltauLoS3EGh6Q/AjeCwReAVyoj7VT6zz6UFrg3GAyt9PtcS/RpHV2j+bq7Xotnl37n&#10;JKzIP3K0LYqe8Zr4iADjoQCPyVY74YusQca6ANa8crYHWvbLotgbrEwgo2+SdqUQwZIGLwykGiTR&#10;xvkoJYWDLKm67dlzEaCu2gLO0xoB9/4/+w9efkPPLhTwSLaEnK7r6J2EKaEmLfLlSzZGpGz23gmY&#10;SFvCpoWGM28iUAOQNkk/AG18AMmETAvZXNk/DZ56wzgVY0sUe6CUK3q+ZjLuwf6cGy6N9ikN0QGk&#10;NaGUO2yKMHJlUTAXmwcNIZiDOJh3nLwKAA6AAIvtYShy4f3ZDjdDJPbOyZKQbxiKsftcnGHKs7+/&#10;4EFAGd3eLotNHN5kKNJLSiAEHkBIRI8PjzX1bgT2gaUDQBCm+TERB+iHv5csUIeCBgOEikTCYIHg&#10;s56fnXN6tl4r7ALFM5tdADn5O+/v7pe0Wfz17fffpWfPnpKZE2g1gEo+zHhY15LvsqBmoulIrz9s&#10;VEwXzt+fTBqm0srP79379+np+dPSgJyfPzFbZUbwAh5iuP40xK/lk0JPP9IfEhk+XS2zSaZQ5d8D&#10;IAmA8+VnnxMsQgHDBw3JfJ02HBQslE6yaQjJ5IrssTDNR0JrZVNUGApjTWIjA2i3NvOIv5MPU3ia&#10;oGm/ggT3yTMxdlAgLnb4cwAeGJuOcBWHEOzu7RQ5wX0u7lFIAWRCcc9nJl9D+MbQewgHBiWjndOK&#10;1MjheuCeRMR84/ASJqn2a3tpTGUyRYl1fh/4uQUzJDy1aq8LbEIAMydPUnCwADQbxzCzTyUlmn5H&#10;y0fT4UeBmM2GBagJV1Oue23gSHupaO5I0I7NrC7p2JFs1RQfi0ofzoOhiglHKH7ZHOR7Ttal/doo&#10;vxwk2eLEu5X3ZcjHOK3hd5i47hsbtmKijQ0UxS6lPPAAhb0AmHGLHTH+xjXBYhRSuJZ8bs0A4z7W&#10;i+YOiRHAtuurS+5tWG/YD/X5ZmTQ4Xk7hGSrjjQnyQ3AugXIh5APhXgM2ozpEzcjuNmbOo/vBMAJ&#10;YA4YdPgLibVgxjzLRb8GFw/UaeG6Afwb7C8IEFG+SPWWpwie6z2uc+x7Ubzx8IIXD/aZxYz7DFkh&#10;+XfAeFuv15bQd3yG8LwQOLDEFyWCgEwdrEiuxf0E+zD2kIuLDwqt6WWcXtk0F0A4WMz0PFyvCjWd&#10;EzH4EgJoz2uA3kz5mgNEZfNYNWTcYkCAe8rmKf/8xeUHSZIMnLrWFxDMM0keGJEAV3NKN3eimaQq&#10;U9XwOdnbO3Q4Q+JwAvUAvAzBDl7awBpN1eSAAxQxq7VY12K7itGeihRAbL5h2njEtFv0+qYVAC9m&#10;QVuYtAq5qSxVkbcOhwStwjnI/B0lMRmZDjgW4+hoVETrbwzW1MVjpnEBqWSxqaTY1mZIbEtYJPuX&#10;NL4ur1vZq057TBtswToYEJogR03QhH9O7BVmkclYPxVftpD81/YWYVHpNObGjcameYtUtUjOHV1Q&#10;RaqrGXsG+jakxKoU6inCBKqqJMLy85iFrWl+VQBazTbMFnDVpnQ5ewKS6bT2ORDNwIZhMg3h/dM4&#10;2MA+ejZxju/VmKE4uHgLCVPjxLFIJk7cM8aNkMTGQLWDvsi+gD1F2zqhLhUWhkyr7QMIBs1kP8S6&#10;dZqyPISqpt767qPWKH6OXsEBZKYia0lVKnLvptnyLpqU9FcVIDD/+1jZx3BgYMF6EKgSfjS2BNJa&#10;ioRNMhjEYiA7bN3zuQfQz+Zk9cjar3WID/zvBnvdsQDV+JJnvs7jijUaPPu++ut/7weBff/b7/0P&#10;6fK797zGS3iS5bX29uoiPfuNH6fq5ChN2NvBUM/7ekJTQ5ZCrht3uiJfruypGAFq8LEDg+8q72Xw&#10;50PTiTopgspw/rQ0Ru/pG3eTa6JXv/qOYUYIO1gPY1k3aZyc4imVTZvr5YODRfrt3/6tdHZ+6lCj&#10;pcLOqhnTXkdLzrtOwxau/yr8RQ1O2y+7NMwYIrJp6eXBFQyHcatGYb39wOf34UEWFZBy08LFsiT4&#10;f+P85AAL/m6QIsKiZ5SPHp99Mq0hKVSvMJ8vyrqELYuk62sFOyGwKl9X1Gsdm3in/s6l9sDwC2nw&#10;qG1pRePB+UivyCX7BdpChEAfzxGUH7iP+eG6ePcmNWBimD075Gvz7LOX6Z4WPH06OzsmOx7nNF7n&#10;5uM17yUGvR+vL3i2AXBq66aoKcjQ2jugjx6GY6hBsYZPcj397uKKqcnzxV46zLXBRX69H3/1Jdld&#10;2Efg2VaCcPK6WT085s/4gbUp3gtsQTxvCAuB+gfsLbHQlyWNFPXTT//wD9Kvf/GLdJh7Agz2f/3q&#10;Ivc/LdmrsJ7BGlvMELIxY/O9XI0cGrMOWfZKea02IBpIGrhGvaWQSrG1Ab9rZdTA6AFRzy8xfIYS&#10;oJ8I/HENDWOpMch+G71fT3VZZ2FAXwZP23tu7IvVhrFXZL+2SQh5YdSmG9ZfKvZLVC+YzbcNElZb&#10;IGNttTDP2FZ1crxvMMo7A36DAwQ1mNFeOWMitsAsPBfY08D2BLMPKbtTklJgMrsc9WNHEHLBnpGB&#10;Hs0mXIGS2ElDfwYhbHm0jk5Tj0CCYKWzN69V24wOGwjvv7hGCgTcGjY66T089Fj3A/BjAOOcQxX4&#10;weI1WY9ZEQBGLZljVjUkhxYEKIajvfbzEVLM8P2Y/DNRExA0sUVR3O9gr8pXLrzfBg4jh8EDzMZM&#10;sySgr67iNaQKVGL8WADCFLJx++dHbSNGu85UDapizU0emIwOFPn/mUGqX6o0MNFgMxXykina8rJk&#10;aMXIsxzPZx1KK/xv+7RXtI/pyiCDnqHuMdkXouZHMnmxBNF9Y+ilGfeDPXAr12FkeFLiGx7sjR0D&#10;1f9heIIeUWs8QFuRMRj2GH5zAMHsZycfObHymm4DHNbe0wM4T0nBS9gHuvDVc1Jv+AdT+g/SD/bo&#10;utlIqpmEq56yslKut1eg2Kkb6S0BMV+z2iE1G29CVZNMOK5r23dNZWhK+xfXlbJOsSQ6fz4w2lur&#10;KBTm1/P8bdqwgalKLY/PNNhLnUxXD6tjiDsOW3WiSW549oV7qHaqmlCupALq71B9udX/THUx96bK&#10;DGvjP/27z77Bwy5SQcWHtjU9mUhqXRcjZaaJ1k2hEC8WrVNcUj50ZtyI7u9XTvls6FmBAxELAlME&#10;SPgYE96Eae7EBxLFGIC2yeEYlCSGvKWX9HBvZybvwFlHtBW/fnv/mI4Od/Nh9yhj9EmT5L3debq+&#10;faScF8mIuClAumkCnH/n4f6RD8g+U2jzDTfVEk3vYy5W9g/2+TnJXoRn4a6klQB1Il31loXGPG90&#10;QpzZWIExlIsPgElLAyqUwuWfOz07d8PXOto68UEICQ0OcXi6kYlVy+ha/guiiYfJOAAlFLSYFFJa&#10;iIKIJrJ7pPVjKgTQERJBLA7Q/cGSY5GTD35MgO5yUYkiP6KZAUbGZGLvcF8NZttyGjjay66yXx0+&#10;E6jm0uy39AbE+1/nYuPxUQEaWOxIPBXLo2YR1dnQeO24cJjqc6qf/769u2HBi8Z+sbtIFxcX8nbz&#10;NAL/Pg0yGQ5qOdOfK9GSaxtjivLdsIBsbSBND8L5jhrBSsBHTMwAXl58uGSBJI+pxOuIe0u5punD&#10;YIXheshbqHJQRUWZt5iLuyz6Jh+klL8/rgg+RXw4NhEUqtgw8cADpMT9ZsJyLoopMa7bwoDBZsVI&#10;+k5MLEz6I51OBZWayHUwt9w0ERRrZzY+19SVh3vIKh+XTpU2bZl+X50lx0qhq1p5HnBdO55ePldD&#10;8eHD890PW2bk4/iJ90D47oQR7RTmoRHL7oklvjOnlXVdvBfnOwsnjLUuXDaBBmDztY0YRJSb0j9v&#10;7o1cm3hIoXH6IOFN3i8qfiir7ham3Gsd8pmm/989ryFBZm+QkFPQD+X/Y+w9m27JrvOw3eGEN4eb&#10;7wQMARAESZFF0aTksiVLNku2S/5T8zsEukTyd1iyy5Y/OajsIl2kaYAAJt/75nzO6eD9hLX7XHwa&#10;oKZm5s4b+nTv3nutZz3BPixobAAm4j2cO2AH14bnB9Ca4FiR5A28LoB0h/T2WfG6HmHgTS86gZgK&#10;edgvzxZrsDZFHofCgunRyzIJA1DK9wlrycA+PjeCd9DgkuG3uysvVRg9E+zXGlDIiAoArDvsTbVT&#10;m8NsmsWXm0HR1z3FTjU/J/bkudOeJMmQNwtT3JGmCK+bUUX0bX63W0+n0ODqcwkMYVoygcKOHoHY&#10;i9EwQcLPRMa8R9/lvap344frIgPUwJcmfQKpImUOwKoM08UOZYFWTPAHyoF54NJ/ZEdrBUUGfr4P&#10;SkiuCR6QiWkDYU9O4ywkRb6RgW+p6fz+M23U0o+QlUSBMgVGGLCsJ/kK+XGNCygX4jFV5XrqdT2U&#10;Bbd18c2LAj/ktGE4HTLPkNU2Jfa3KhLdkClUW2bnEQSlQtAJwdsMsG0JagB4Y8iEJdcRENY4RXWr&#10;EUtb6cBboN7UoAy/0cilkhSbiuy1p8l5eBGheBpdGJZ03RQFWsiWze5jUb9tytw4yCT8nIZyfyJw&#10;Y2IO6kHHu1k3TWHPqXjfSlUb0geJumxYxgkgbMxUqKspQCAAxmhyRktSQ8ZTwlIC+LMEujxfpy8X&#10;INeBH5WZ3SXAqVYqcgCY0QRSQmv2hFJXk1KVU+1wmInV0ZuhyM/Ry0tQ/pJinVWWqVS2wMD5iH1O&#10;BuU1pY9sjjAYhvfaw53Ax0H2FLQ0AWCU9zLsCTzH2IivzZrU+QJ2teS7PSXmG7P6BifZ6++NvIpz&#10;HfCjP/rn38+z7y9/RmZf5Wc75m32Ie/f767O02//zk8U/JXPzM3qLs0b+PQ+urZtOGFvm5GNIZih&#10;AIJ++Yufp3fffEPPv8uLm3Tx/iLdXd1wD8xfnu6ub9PXX3+Zri/P0vtvvk2/+Ptfp3ffXZZgjN4+&#10;Qi2T+BTgA9uMLv+Ow4NF+tEPPkm/93s/pW/afF7ZVw9PA4FBAm/baifVef8Ek76kJUZT19jovA5T&#10;+JByt0VyzcYk3nnbiIxDMDK1fsLOplspURjqIKXFd+mGAy2FyUCWfrC/w7q/ic/DPTqfv0cn+fvF&#10;LmKgRyUZeLIPcGVwuR7V/LXoCzCA79Q8L+ydiMYWn6NbDbQpAtAasnWeKfD9Yx3ZCETDID2vp5PD&#10;vXT+3Vmu0eDXfZLP01Vqcr22Ytr3jCEr8KwFgIxBNj4PPPvwtRfnZ+n5yWn69Adv83M/dxpv/v2r&#10;npZA2F1OT56ns7NLBtL99Pd/l6Eui90DAkdvP/kkXeTz/bMffsZ3Az7EqNfffQ3wMfG+Xb0HWLxO&#10;h/m8B+gHaTckfQCMDk8P0xdf/JqEBIAGAEQBbmK4dpXr6jp//2W+xr/7xVf5syv84uZxI9ks69ox&#10;vXixn1b5Qdw/5rX71DN99u5RzKND+u8pvGQW4UvNNETBfnSwu1Bz77UK2wCso4eVzmLcT9isPIKg&#10;gfphGCcrAQwbFGvgPbea0uCrqjDABEB9mHKeflPOWxWL3eKZO51/078Hu4asGIIDhQP/AVgX/xtC&#10;eed9vHGNK0/5CQjVOd2Q7dv4vJrNnZoNVUUr0Br3Fe/kjhVTCqg0Ayzkr76GuQdPVNB84DtYc22G&#10;siDZdza80jTEsXxw1N6voEQnroZ3byP21shhwtz1TMt9txonf49IsUW9OyOQsmbfQR8xDwOrwo4f&#10;SsgHwSgCOkNREolVONi3z/fPw9TKPnodmeB9SXhF30BllEPQ6NM9iFxCS5dIlU0e/EKpROsq4QtD&#10;UYA0RZZKMGwmD99xDIZezZ68s7qpDGgjYdUhUOGLHHW/fAAteTVzPwWYQ0B7dL8aZ6a6XclEZyXx&#10;PFQHsc47B1SRTTlTSGYAz3MHAY6hGNwC5MJjNUJoImhEdUHDc5QDV0uMu82m1Iaja91xC/jVoEQA&#10;Nu2lugjnEIAbnx2YEHr7GL42Mw2m6Q9uYJdkIctqq1oM0851dIT30bLDnotRVROkZhjGyHcyFY9E&#10;e92DKGIlKm094ANOJZte79b9Nvc94AZWzPB6ZsKzuC78LLCYxDBV4ORokL0fbbGVxFDeYd9vsN+y&#10;afQzfI/opyj1oHxj5x/4LVb1FB7DstkKi2Dgk7XXzq1cSqVmrc1yjvpucDjH6H2APft/809/8Dke&#10;+NOj5B0AeEBRB+CFm40wAQI6SWgpPfzWCuS4JZNryY17022cHBgx9rXDBvSCYcEguRagDaZ0OGSe&#10;VrkIWGnxzgstfGRoB148sPTwMt0aQAyJrmc5Sl8DQ3A5tzwY7La5EfaafwGsuLq6lvwNoMDTml59&#10;sCBn82l5zs5c8lAwguiBlw81JNviGmignf9/+vyUcllM0rB30fT2UYb9u/ngJfDmWO1dy1jRxIeh&#10;PJrFnVy4LpnYWXPSS5/CfE/AMGPghBlbKIgBzDytHymlBtD48CRTfFwXfjZ+Z8MNuWOhDINUyj83&#10;SiaCr9f5xXteQ9crCQ9TmPPLC76QJ0fPeF+uri9EuXX4Aa4f08HBhqMwwF/ZrJ/+jp0mcpBgRJz6&#10;u3ffEUjczV+7oM9aTdZSZdZfmDwD5ICHYWuQC5TyFdk2e2T34F68f/+eUyL8jl0yGEWF3UET3m9K&#10;1Hp4hAEApgQW4GP+2deUvAwOc9B6wD3EAYGCDmAlAB1O3R81kWaylam7LI7ydRLEXooizPS1lSYr&#10;VzeXfE8wfQeYeHRyUNKfzt9/l05OjgnsYLILMIZBCZVCPsC8AnCHFDUV3D0PSxpLmyUTzJ1gtWDd&#10;LHcWBKxFIW6K9wBp/k7HYqorpxoCr+Zmig6OVSeA6JCIZPANQF9lk1VcB6QFwTQKk9LK1Gky8Wyu&#10;m2zOHRIZvO+9QSTc81lQnRdL+zCkUmBVnljMaPY6Ol1JHgySOs75vkmy0BYjVgGfDrvIz7t1UYF7&#10;D7/RmeU88IsjqwVR75XeU0y68HvgWVdX8KRccuNEs4W7h3WJZxZTH7wL8kNMbFrk44KEtH2CxTBW&#10;Btvh7N17SS7ttRCgKGPW83rDM4GXDv1MxmRWwoLXD2uEg8MD+vesHTZzl/dbmGvjHVOqrejtpHCn&#10;ZA8ZSacO9w99LyT/h18nnic+F6aCWOM4Aq4uL1nyYB/COwK/PFwHgGpNyxx0ARNoSMXXazbalJLR&#10;JmGf1w42BEMsXDgRMFvIN4mg5GJOkLE2QIKDUTT9aUIcDGMMZ8hqoQGyTHiPjo74Xh8dnFoSk9/F&#10;/Nmu4E+60P0DkwFrZW5jXBTIWG+QuWm6Jzl2zaRsDV3w+/Aceto0HJZUX9H3m2J+C3a2gpsSQWSs&#10;F+7Vo6aIADI7g+uBFhUwx9KBGc17mw98QeR9JslweQdcvEeh3ZjVB4Yd3sUhzrjSd4wTY5Dj5UiS&#10;E4srJpZpqwDAM+fvdUCDZE8Sq4Vfa8SDKYk7TdL8cTv5biygXssJd1f2kMFMxwCWNKDaSrmzZ15h&#10;BxjVirZB776MlNOwxeoLFkEEWYRviwvt8O8j4GWp4eTrNBY/n1L0jFE1hFSs/cDPabLZnkzeCQ6O&#10;ZvgZQBq20ts0fK2Kz178h6r8XgeNqH0Q0BmeeL0SbKuQGPeThxgNozcCsMQIobCJdwPACYZ2MpEW&#10;U1ts4cnLmMyrUQl7KZLWiyRbbMa+jyGOGhgFFXVmgYbMKhXfl4iBDiBR9xqsunwtlQcEY2/PvF7h&#10;Gr3u3f2dLRHq2gy8KayjDS+jzl5+kAI5BGUKXekJCM4awQBhwYIzFXJYNH1PuSaDNJFswPxnPc85&#10;TefhIYdr3j04Tj/6x98P7Ptf/uJn6ebbC4GKsLTBsLGepZu8L+yf7HMIBOlR1Q6U0MLbD97bQ7+W&#10;H2+aMVkVoWNgu11d3eb9/j5d3z/K8/dulVaP8iAGGHRxc5Xen5+n795dMiAJjKqmNPhoqgcGxyUD&#10;uwNq31wLv3r9PP3BH/xe/vvL9Oz5SZovZ27gag6Ihirvz6POcNSnsDNozUhv7O0bg78A4bXek8/2&#10;puwvIY8K2TiYWUPYenjtQjXQGjxZ+Rkw5ZCDxYpMfHz+XdZG4UW1YbMuf686Pa6QyqhB6RgDkpCL&#10;ISCkadh/VAym2kuPazFgAIQ8re4VKAQrmHy/oRJAsuXYKdF8GCraPZDN7mEqzkmAd7MZztmKawn9&#10;AXoerFsMmGb5/DmDR/WLl3x3cR6Bjf/td9+S6f7q5cv0xa9+xVr76fGOsu7r69tc42O9czzL9w9B&#10;Btf0pt7j2n5/cc5zYZnr6sNnpwT+4Nl2kP/9qy+/SE93j2kn//fnz54R9MOAGveU4NnDI9/R84ur&#10;dHAsf+0LnPW1gA9cI2rj05Nn/GdYD/393/5tXncP6ce/9cP09uXz9N37M9ZR76/WrFlOjnbT9e1j&#10;7rk6/vli1pRkbci++1G+6K0HSgwJMIMFoCASeVe9fJMBnDT53ZgvW8rJFSLV5vu9z3fj4vqxmNIH&#10;q3iydXBiqfcC7W1DMfwvYF012RlUW8EZH0h7xw9lu9t+q+E1q59dfQgaeshZhzeewYBQy2jQMSkT&#10;JS2sCsiowV4qMlD6GM4EdC0WGlJSQVMryXnJEJOWIDg91e2/NvmmClxAbUG2FQCXWv5elQeFkz9c&#10;WC4EsWQoqegEJkza2DiICbUA7Zjg71g5ddQDnZnDP2IoNCXQDpZwdh7cSMU0s5op6ggmwo69GcUf&#10;Bm4Ur1k/J4JHBiUjXV6s9J6fNQbko89CESSmwCzci87npvweZXNR2xsypKQxROUzdDCZjkgPJ/UA&#10;ea/gta6E4Hrr++sp7dT3IVQR22EyoZ7YBqCV1lo5uMthEw5GjIRdsf9MlBgEzIE4UBvIKV7uPMuH&#10;woiMAKM6mIYhvXWN2xss7RzCE2BQWLkESSR8F7cl72KGi7BRzudxSrImAGYPxrj+2qm08tYXSBaS&#10;7GCSDg7hosTWawH9YzAT5/ak5mCH+MRQMgdGZVz6XOqLmiLewcY+xlB0dSYH7DDHYU0gUD7LIYeu&#10;i4wZ5xJ6nZD3BgkC76vsj/LzcOqx/LhT8UycO1F8NEGkd0DKEhZKAAcHWVXFMIoSf7x3Vv/0DPKY&#10;U102hR62hdkMC4eoLbFfhA1csjdhayua2qQc2iBgGPzP/9HLzyHTBFBDhldSMcgG+vhEJpdOMOk9&#10;qcbNwOGGjQ0sOTT5YN6Npoy2zbRptk4Y7ToxDpBshOYQYRcP9yv6deDBYkq0k38GTc4HPcwZTYBz&#10;4bMZ0svTfQIvrdPlTo6PzXaqyvQFAB0eEtBjLRI1/WhmMW3DYpvZ8B3XCoBPzaICDOpKWngCddVA&#10;GTIfYpO4AaOxjXRZfK6OEo3HdLh3yOtA045GeGa9Pthb1FPDn2MlzzkUDlxsNqPGwoHET3RhvUi7&#10;bDBl3NkyuWxOdt5lLgbpI0dGg6SPC8pnb8lMgXQOE1S8TGsa4s+KDBjNPyS3OCgwRd5Z7qXnp7mA&#10;uL0l0wjsNerfcxE0B2iXiw0yLH0DMLHV5L9ns4GfuSB7b05A4ttvv83F5nMWupB0LH1f1/QSuydV&#10;/eFOfn1zSvqkM8fGiukQrh1F14YGr0qjxUYNZiZAj5CfhDk7PgeAm0gNwrPY2411fMdrfPH8JZvv&#10;L3PRBEmhEnTW9OgDWHN7c8viqDaTUulRc5urb8jQBJhH+eBixk2TUqJRhyPS8ihPZPhFx7UBwAhs&#10;L8gbaWZNVpEiz93eEkg4yQVYY/ahPBsm/wN9nkHTAKd04ucMQz8lXm4Z3EYjHbIZyohtctoQfE68&#10;z60ZG2BLUBZa61DHM6qKDKFismIUUWT0ApxaK3UWLEkxjwbT40Pyp2lVCf+o7I2JDa1Xkm3QkPlz&#10;IJemv4BYW6MNecm+zL+/t29EpDpyY2t0sKEIhf+RntcOzcqxEQKYEcOlZiNWa35IKS+WDbwbT45P&#10;2XKTLduoeUJa9+mzE0plgAgxQAWbctfTU4lyYtKp7fGR//nq6pJNK3xWDhGOgc+Qn8mKDJZVOj45&#10;1pTWbJsnAto7BNzwLmHPxf7Vd5ZWWfqBd+wG7AgDtGKWdpSyovnDPUNSGxoWfGaE6ODrAKx3vQ4O&#10;euABrLKfBSUg8N2Db2n+2WMlhl5y6Ab2k2AoiNkjA2kFN8ijDuBI8gR2/aTAkhe58cG6RYowgLpk&#10;qQXAaXxerLM55SVrHpoEpofBUg9R4LH/xjuCAxk2Ce/fnxeACOsN6wuDCUmQ+/Tu7D0bu9pG1PS/&#10;WMnTb7bUHk2wz6FNTFdGQ7XcJZuZXn7jUEIz8N96r10VtKkUTVy7K/kP0n+nTMLrYvpMA/RWQMTo&#10;CSMDNSynDN+/0dPckPwIxLahbtI7hXvFg9ss1UiGDee7YIGNJQk7bRXgU+PTWKZQbYVPVGaAig0d&#10;rNvOUp/GhZnY8cHWiII0gMdolMJYOOSxxfutUrqcQMjBkhqHJhZ2XFjzVVOjN4a8RdcV4tjRHn/R&#10;DAi0LJ7GpRjTezYll1WpKk3qB35LRTJtULDW/jJspZGODiCp6i2Q0g1ftQU+RHIuQbpuLDSSYDQU&#10;KW9M983YC3uGSSLmKf4W6Fi5im6KqbzAuM6ee/TI2/SlWYVHS6TdJaoB+nI/y+Co/PSxJAQHC2J0&#10;+l+19awjDClA2LpuSuLvMEhSSeVBp6YzgGel4KlxwpEV7MTaMhy9B52A427Dsxr7VWNmY2egk5/d&#10;nmCtp+LYr0az/NIoieFT3n/gRwZP4dEsQzR4t2YF971kUQg4+NEf/xffO6Dj/MszS6vFBphVkird&#10;Pt0QaFke7KTnr5+xPly2UCqs+N73m5EeeRiCS9LWsrFGXYNaC5Y48/xnGB5tkLw75PMM1gYIr8C9&#10;dggJJ/JmT0XCI61x8jp89dGL9Mknb9MPPvs4n1uHtC3Bf8PejcEWwF8pR/L1UKJf0QtvZSmwpOCt&#10;m5RggES6te1Z66oY5ysEYFYAAygXqmoKvMEzVjjHky1TVrSGwdroGMw3I0CH2hq/4PnxXv7nmTz3&#10;LF9jqFn+2lWHBFRJnGeztjSlOL8w0Lq6vGCi+34+SzHIQ72COgNWJ333JPZ/7WRNe2gH4wG+Tdjr&#10;BADUHIhCXgySAYaz11cXZGyCYoiB3FGuFTEcf/vRGw7nku8Nmj749QKEQ/Df2dkZvQTxRl9fv+f5&#10;jDPz8vyBwTbwlERCLepPgFyJXsVLetwiLXkHljm7O97DZhzgXeWfu0A4Exjw85bDJgwDka6LzzpY&#10;So9alrVx/jecxegvWMtQgXTP2gvvwfvv3vFzvczX+fOf/wNrVAB0UOG8eX6Qnh0fpKube1nHLLTP&#10;Mhk3/yO4GBi0gpSB/1bZRwo94BohVXP5fUL+e5J7td29fA7TA7gm4L13sEOgtR8qJkNb4SrbluK1&#10;lcqQaFKIbPmHbhn9FxZ7sFG9f22DddWWrHebmR0A4GjJ5uiBjjzwJo+ytM0KLCyryUO2MSu2Zwhc&#10;W87Y0TKbplHgWXhpw5qqbQUA0ki/bUrI32Imf+sXL54rUdP9z2KxKB5mYb6P/gy1VQmSMgGSTK+N&#10;Bhz0oKvbiZ1YWX5Pe4HktPjKgUgYeu8K7GtCKWK1Dt57WO/0g0WM8qwticdbg0uBlzNf01hUgKi1&#10;G6tzQp2k48/XU3oa+9KWdFuDu7ZEDusM/uw0+cYGCzBVVQm5CusJgYfxA8zcCvsI1wv4/OjfFHyo&#10;dRXsxmDj6e+dawEpkTSIGq2yGsn+K4M/hJBuZHvQhIeu64BEJltrlmXYIUz1XCjriAGQOFD7feuN&#10;r2gd0H7IA+UAychk3gw8Aypx7HU++53SkNaJtdh33dcNrl2E97QOT6zKz50UJk4QVoz6B4EqwSaN&#10;2idsWLbD0Ri+YxsJybftKzmXVz3W+Mry5SAJRBhlhLMFSWUYp32jdh0X11TbpgpWAsyZsG/iGKEc&#10;BmVbh5ww+CVNe06AtNWWwqT28Dl8JBv7VNb2yJ/C1exBbbZ81FvhgTk6xTrFvhOhdlb1VE4ALj7a&#10;nsKTfFPXxElIfsq9KdjsVZ1KtgNwAw14Rb7RO26W5h9+tvM5jcDHroQELOwjhqYJDTQONaYUrt2w&#10;U5rRk/2HB1e7UUk260fCGA18gb4ilv1wlybNaujmojzPRZNESiaaR2xsAPOw+HDxmGRSXgUkNf84&#10;GO6j6L++eeBt2Nld8OseKEWb03ialOqZjIhReCzNyqq3JoLwrENjTLAPAA8YfvTgkS8MDicAWHiH&#10;AOxAEgfGCyRyd/c3jL1vbU6uKfmCgAMTSBeLUpzgZeU0G42k0d8jHMCjvO+ozR+Q0JoLwPsneXSR&#10;pbjUC5vvNQqZmb0kUDzs5fsNJl5FUG7B6wx5B0z70dxKbtal46NTevth0kjJ8UKT0Pt8mKMIBxCG&#10;DfP9+3f87AAqhQjXZL8gNRZF0N7+EVlxup/2lYOfg5s9XB/Wx/XNFQFYTCk4pVosOIlEsw6wZckF&#10;qsbo9avX9EpDcQ6gEBM/JudUYhCwwQcrLD8PTG61/uSniEISDXFrL4OaDNEVn3LrjZUA4VrXq4hq&#10;vbhA1MFOIiAFBg0+y6BGAODGmj6PrZkEazWrQ8+UtzUYhfn7yfhJOvjg20fJopMz8dlRWOHghMwa&#10;gGnEkzPu3hRyfB38/wRypSJ/FHOnLQwV/D4UAnhph0gc7QZvUg3DQyJcRWCTJFSY6CvcQtOx0YyT&#10;2s2TvB/scckQlpXTGBM3BgJx643luX1erw8G7gGw2Ay7bTwNcoFmBos2mNqmvmI10vAYax6Tnbpl&#10;6EokSMnIVlL6ODLmXNcytx1sTMpiCgczaewji51hTGXaxOZjy4dlbeAV4BruNybp8DTBs4dMFpvm&#10;UW7AKGFeP5UDDPf18uIi3T/clckSvn40EKTNdjfV2CdaNatMSQS4ntftnNL4HdoBhKksPhqaPQD2&#10;ANnDGgHMPACDIw90NSP4Hnhv4t6Bdcj1SQZkpWCKtSTqAJS/+PUXfP/I4Bvl9UkZrVllQSUPltnF&#10;xZU92gRcAFzDzXqJVN9Rvpgwm73jAOCJB/Eu07DFhHuyd8/aQTMjU7gftB7zJo1nHLKDmZ+XJHsP&#10;KhIqTcaCjXmdG5ZgPFKCXcED8DLdPjzan+iJnw0y5POz93nfeGFj/jrdPd4zzGe0UTAGOtgvI8Ua&#10;9wxpvSrgUvHBoRnxXL4q3SCZdUtAWoUg/bPIulLRs+lVaIRKfYiD2pP8oZO8oN7KBgwvzX6cEsuY&#10;wOX3MAyMh0gdNaDSORBCAwzL4FO1FcxRFbZbcoMeBVw0FHVbm/XVT4w62xwEKC/Qsv9gGEdfqrG3&#10;crUq/ntVmGUbLBu3CsUA6oJ522wDfmV4P0w+emYWho9fGVqYHVRtpcaNvwFPiWIXCXfyg0mxzwCo&#10;KNBgmpDAkts2Sb3khVSbuRdgRVVkXmBN92Zv1m5QoqKlPGcImY6ANhowdwJbBzPnhq1UwKGwCWQ/&#10;4UenBGmm8w0G9s28G/pJOlZN90xFr/Y+FskGD/HeMkHOIFzTVOX3KoSmnnpcX1ffT+tSzN7N9Pkd&#10;MFJ8Z/17ar/L+AyoTwDkDARRGoIrahC1P3e0rFCz0/VKZ8Q9DauL5GRWDNWeHh7YSFLmv7G8ahBA&#10;o4ZGzeuGUt8H1oz4+WBOwSP6Ke/TsA8ZaU69ZhAEwBB8nRhmPesAJpofHKXf+qN/9r3Avv/wV3+e&#10;Lr4+TzMARAFwWT6OgeTF1U369VdfpSvsYfCfW+zms2SH4XOwhhCrsGdzj4A4ACVghf32T3+U3n78&#10;Ij3L9dfR6fO0zHXlMl/Xp599JssZrOUONgyoY0eCK2R055ruzbPD9Nlvf5Z+8o9+mn74ox+lT96+&#10;SMvZSDaaMHCkzYLtDnmTpEK5vMzrsmXF0tQIjFOtIx+gaZighspMUgMUHA52fWkAg3lF5qS9uUbX&#10;HwD5HjkIHzhEhZKEfsmDlAa11QPhk92t7xLuLOo7Wa+Mvn91eljhXdIAHrUyQbt+sJf4E+uDw4O9&#10;XMvKk48BX4uWoWz/8Pc/J3uOy95gU9+LYMDgvVbAGwMOwIpHnTdqf+H1Qh2Uf9715ZXWX34h7vO6&#10;xXWuH54Iqp/m5/bXf/PX6Xd/73doPyE232NRsMCbEozCesxn4u0j36ndnQV9r1CbQ+baraH6OUj7&#10;xwcacFdSQeG5QDGFdwP1Lnxyh/xe/fqrLzmYhw0RwDz6UrFOyvcl1yOjFQVQCkA58+67d/mv79gT&#10;MJ0eAScYSOea/otf/ir99Cc/Ye8FD2CAfe8v7tL7q5tyrj2tBwciDel4f5menxwzdAZgHhidDLRo&#10;lbaeGnkCnhzscg+APBesU9jj1I3e7S+/uaW/G/zDf/6rr6UimTk0pSTuVtM5WiTlYwFgCrGjmSwx&#10;ir9akfz+ZhzvOP2ncZLpVdUUhjCBgj4X7HOlQc8UQBAsswDdUmFMKWCy4bk5JborXbP2UEkeffB9&#10;b/gz5hz0Yd8gWy+/IzsIX/GzpZTT6gbUKDMM/iuFruH3d2Yx1U4iZ3rrFruJSpiFiAu0PZiJ+Y21&#10;2JpRJE++kUooeLUP9q0LyWbFYqAu4HhysGV5BmMk+mpI3BLQnIux52HFaA89yT1nxXMxLCGKbYUB&#10;w6qqSkq7/Pw7g6s4QacgQVkcNwXUoaa/Un+EMxm+8FQ/1XWxZ9H73RcWMt6vziF4vdmAwfBSTdpP&#10;dioOo6oMLlaur2OARwJOkhdfkE47B5HR7shhYtU4mbvQHmiUJHl04AcD8wJYpgWH7vfTw1MJv2A9&#10;PiSzSKf1izoE9xh7Efd0n1tkDqaJcRrZABGwRVUXQ2NmUk2El6CTnSOZvfazCXn1NhAaqbO9U8+j&#10;ltNnUV2AdRrs3FBChVoihuFV3RSwMGpH9R/6bHHmgAWONSk5/Iy4QMd6aBTzMDyqLdPG8An1CFnI&#10;BcyvOIiKZGFep0MKA1uIAcSsifti/8husAd7VVh0vfcDKjTRtw8aumJPp1S7EYszQirZu6NmA1mo&#10;F5BNW7tZa4C2Zl8oNqNYiVTf7uwoT4BWbLOCF1DubLCXWBL6Qqc/s2f/sz9+8zl9kfJLtSA4NrCp&#10;BGMEf07A3IjjfCE5KlKwbvJBG9PnRTsrVGM2wPB4uFsbwJvZD2Yk0BfNiwxyO0+tNZShzt7xx/MW&#10;G9uMvoD43+nxniVEG/4cbXgdD5YdTAjNtAM7sA4fHQQi2JcCDeJJPggbGzvu7SgldWlGIt5CMPH2&#10;cxFBb5mqp08Bru8wF2PynumKOSkaDKaBNXPRPevw9lGqKxblhoymDeW2h8fH/Hzw8ANwNgyKAb+7&#10;e2SDnpxChemgiqKaycYo9QEcjY42xwsDphFTM9mktFykkLgCONswvKInQAHAjRsOPQoMKuWCGYBD&#10;PZpxAHq9X2iyvvJL8fLlK6LSSAA7yoXqY74+BGhg0roxUIQUsnjmKLjADMJBRG/DfGgBcABQisIb&#10;6wnhIte5CEODDlkggERIxPE5wqtizvRLhcQwidMefWAKonCgJwy9UkTl7sfOUp6NC9hZLvj2uAZR&#10;VGiAVzHxSptWW7wcFvZEpNQE1w9Ah8ysJxaEWA9oaJhqC+ZjlRwooolHMATx3rD5cdIrAMPXb97w&#10;5WX6bxoLIzIkAACn8fICmRett5ccDofbRsEOOLzRHFXV5MtRphXwassbCH3lOns6NiF5bXno41oA&#10;qMYmEAnaKO8hbeQ/53sCU2AwLvEz8Pzw3MnGG5KvyaNsg32ReTlaVhcb82AZ3sapwHFwa1MeGH7S&#10;R4pyq6m7EswEPuH5hRyvtpRI/hEOYLBckH4PDPGwfxZo1yySRSHHHrG/J4AKg4CYaPZDNx3o9vDC&#10;YAFMEQBWKLwrR56rKJubBfnAtQoDbDxzANiX1xfp4uKMrBLe56e1TdWvWZgBeMRzubq+IiiH5qQj&#10;6NynM6ZOt5TWQLorOaEYY3iH8RkgSW1tpAt/PrGGBVbB5xGgHqTi8Bzi5H6tz4BHTP/VTowqTPwx&#10;tAmfQxShAMRGH/IEoVcrvm94VzFMQDPVD0qPfmBC7iPvf7vQPk4PjEG0cvxCXNfJ8QkZRwDvcT9x&#10;77CHYf2fnZ/bA2UkaI69F2nHKGrwjuJiLi+uPCGbmXGqSRk+G4I5dnYWfAfhkwgGMu4JpHtohNAo&#10;1pR/jXyfAqjCfTw/O+eQBveLQ6vrW+43nKCZDUfGdfjk5d/98CDgFp9jY38UFrOd2OZRnAxb4C8P&#10;6XEsvimzpnWgRyrFiMCbkBjVWxPZyow1e+qV9LeqpKUWrztLIpKL0agslQJNrWdhwElW3AZGVlKd&#10;K5tSFH8+yx4QaDCGnD4AxbEqoT1RHPX9JBeeyBJqolo3XxG8sA24RRBJaKCDHdywmZhPe0j4/BSJ&#10;zLhVm4Xp8GRx0JvpVr7GjUZJ5K0m5ly9VfiL8dUXCZf2q6Z49YTv5mC5bd9rMESQbxwM4nUlNa9I&#10;dgaBL4mMhikEoKknWQfPzGEzSXTq2obkkbba6QlseezIjqaSXYkTbamWsAQnGDCjmYMcGrlRGJ2a&#10;NxiIjCEGWVT5HWeTQfuIwV9raY1Tc7En8hxjwNVKTEvsp0ly3UEJLEpf5fmEolvN4JqhGRv+OQA6&#10;9Ccb+pr2lBoPnZJplYzeyczbXpE0s8PQGKzwfiNpCwZ0K+xLN/ze9erBe/E9wT9ccwNFBvfKWwWt&#10;5X2NgHj+5x//8b/8np59/306++q97j9YGvn16uWynms9eeW9y/v0+8uL9O3XX+U/w5D0NJ89RwKQ&#10;UsdnynoYwzRcP8Cbg0XeZ/fSwfFp+uGPf5JOXr5JP/6dnzKY6ePXb9IuQuu6h/T242fphz94k+ve&#10;Q6oSXj47TL/3099JJy9O0/Jgl3YGyxYSVaVW4m2BRzbeJTFcaq5PKKbr2RI2XfnSc5Ngg//GUj7U&#10;juTgcoBYFSuNMQ3eJ3sBE9FQbuSZuPGZEjIs2JBsbKD/8HDL14HEALMvBrIOpDYBOLq/Aza7PItw&#10;ft/dI9zsLq3yt1xePab9XFuj3mR9s+mLL/CsEXsRZxbOY5wFADhRz+H+/tYnn6b/+H/+RwaLSKq7&#10;Yk2CfV5MmQ3fYTRqOqc29ozriz3K+Xffpcd89nBgnev1129eM1RDrPR8TufngRrhb/76/0pv8nOD&#10;7QaYdGAbvn75Uow5+NOhRl13fH/QC+HvR4cCNxHuBhARjD08u8U+gsZaDfbyu8gzCMB6vrePSDhF&#10;75Pfg72lQuL4XsFWJ38fdi+cb+iJDvNaBwPxMtcrH3/0Ua4zTlkzf/PVV+l//9/+D74zu/k9+vKr&#10;b/P9vkqH+zvp4uqe5+duvl8bB1kc5L7ode5Fnp8e8/4JKBnTr7+9S4d7CPTo3PyPuc6Afy/WwCp9&#10;/PZ1ukQQyziw92st8X37+nl6yM8YNcXzZyc8k8HM+fb9NYHDCBUats6qVI6yD8Mhgn1TVVupvTat&#10;L9LeYPMNWwOgrbTOieQnhnOxw/DwKTxciySYIEK9NcyTXUNvlltra5qQ7tYGQOWVLQYe+op5eBna&#10;O3i5K1unJvdJqFXov350qLR0f26miedaicxU18DYYziQ8SBwMGsofFAHJ8IywdYWPgGGoh4FME/J&#10;bv5vCJdj+Fqo8erafsVVCQMMEDE5mXcwuzuGYiUYJRhxBgKHbrDib2B/MTowKhh4wUarS7CIEEnV&#10;9ZuiAoieg2z0biwqCSpQ0lDSbNfeZxpLjgfXK03UFwa/qPybzYpMOVj6U6hLKmdpDBxD3dEXyfhI&#10;BeDoei05NGx0XzJ5To728B1seTCwZq9KPaIzHnthqiPZeSjhHSGbLv7KSfvY3KBRvAOtwzZAIIhw&#10;llBiBLs9Qhtx1ob0FbVN63COkKtXDhaSX95Y2KH9OJaapS1py5Mnc128ne3J3tgjlXYODdc61E8z&#10;X3sMjkNeLmso10VtbZ/wlVVwkrtPab+S0WoNyAdQybmDBlaWjEdAZONw2WDMETjb3SmEkahvqy3W&#10;bh3Adl1tqWw0MMV6buytP59JEjyby1KO+IwVZK0DGyNNuusGM81b26fpfY2/FMKmYfasacs+q/CT&#10;eZGPC0SfksnrcnaPBaMIgBDkrebP/uSjz3Gz0eRgY6TckTdmroRMGuYjdGJf4JyplqCLQ9oIFgs+&#10;YPiZBftolU9tpNiC3l1bOouGf/SUY49sFMlhEe6Bn906mr110Qo/OxwimIriUFpvlCbZMqV3j7+f&#10;6Ymz0OcP9JwgEDQoIr6hz9ySU9aD/Nke2djv8qGBHdhTwijJLyQGTBWrazKe8PMA6KFhj3NEm2dL&#10;7zo8GMh4MckN+RHliNBn7+zw38lMyd8PYAuAGQA7JiAtF2y0OwKjtwQZsaHjkN/h4vUGQ6nwLcG0&#10;tZk1IXMCAwsvEnz42MQSOJBsDLI6gK4YyLBJr1oWBnhOYrItuMjBciS4sVAIB76GaV5M0dzQPwTe&#10;JJAtImSgMyBD6cDcU4enFYMASFWfLy0fViHFePZWxcjV5bVo6ZW09le5yV/uLpRe6gNZTDAxHrAW&#10;8TPoiQiJ70aFGiSAOHA2a0W/P5mZtTGbD89zIMvukabJBNOAgpPmvuHv4/2bazIKUEZS3EHpcPYK&#10;wXsN4FdA2EIBIr5v9OHKv/Pi/Dw/3z16OYZBt6bmVb5vFzLg5ded0UMsmE+4v/CZQ6OuYqrji4zP&#10;RHCo23gj1gRuiBTd8KzA4Qm/tE6ySTI+bU5ae/0C6FZqnzZsejbw0FpbelcRtEWhzSbOKYmtadyj&#10;JzblEKw09R9LolE9TZrGkHfJ95CM1KY2EFG5kRxtqip0nyl13gO0CUqinixnbQ2eMBjIVHasGyTN&#10;AeDF+7M0sxJ7i7zRVCjjz/teCV14B1EEIIFWCUqNmI9+jjN7GeKdoARuoyZXgwux2MDW1AFQsQl5&#10;8eol2Xq4Bsjucb9vrrS+MeHEe175XuPevHnzluAgiiyyTjGdgT/Ro4I+KMXPf3/z9i2bH7JG8888&#10;ONznvhHFEn4n2LhYE3g/8NnwrlMS3amx4O+m2kAeWbhuMINxP5Fwy3Vk4JbFqcN4Yk0wlatO9IlE&#10;M4+UXR6gSNHDO1fJCwbepdiHAW6C9Syg8lYFAoBfMEtgGOxDPfYtsAl4KA/yCMFAAF5/GwLc6xJr&#10;j8+AfWfHgS0I7mB62qgDHvYOY1WVxDAAEPQ5hS1CXj8ww0fhin/H+433nnYCBLurAjaHwfDgieaK&#10;XoYqnG1pp0EP2XFFCGk2WiosPKbjNXrHQnCEe1nb5FgNhkxGBpsti0nWmx3rpsKDI3pk2XMkfIIi&#10;/bexJ2bt5OwPgLII2HAxWUfIjeVQqfhzKQlXISxb0ifLt0dLmwMYbsy2oFSg6IPSFDzh6WcJfkjT&#10;704h9w0vJKd+E4RpJQ9N0VyFKXFh6FVbnnqmJ4SNQSQil8n1OCXxVsGQa1wsWrrs60VDpcFRyLxG&#10;vvuV5fOTVniSZzROZguG2rCVuFinABnNxMZenMT0qMJj0DYVKYzM7Yc69JPFwWDPz5ClAEjHWQYA&#10;GoDZ05PSW8M7CGvuMVjp3mcHT+Y7A4r0ZnNTwX3RYHXd1g5zqIuMJz6t2NPDZBKedBaxVrSJOgAl&#10;7Ff4THyHzOyjhIyDwBU9wsgzGMS+o0E996Z8tuazm1Nsg5wEiCK4hEbeGwI3lAsjNAtAz4OAvZYM&#10;6VU6P3vHMzQSHLVfVByAoK5CrYBzHGy33/2n/+p7gX3/47/9N+nm6wtJDW1Iv4KtgHHdWSXfpUeE&#10;vuV96FtIOd9fUhWBoQnPL7JenigRxV7fYAqPs72ap93DU/7zbGfOgS1sbMbuMX+mMX30g4P02Q+O&#10;01HeW5doUB436TjXW8fHR7le2qX3z7yhzwubadTFYGBjgFIrTzY98c+xF+X1PUO4kyV9tc8+N7d8&#10;9yuxruU3OUQYoo2+kwNhqq011dNnFWmp46ABKZjw6Dsec1/wQF85geRgVF5f3nDgtFndK4Qpf+b9&#10;Rf6JrLVqDqihmEjNMj12I4GPVC04tOuGlQze89c9f3bK9+3JjMHONRGGlQBS8PeenokVAdj8S/Nz&#10;yj9WmTzpFtLamYYi6E2wTun7RV/pBWsy8Ci/+uLLfP8/Yy+A2vfNmzesMWG9Qf9k2GSsHtPO3pKK&#10;lo8/+ph+a2fvz9JOrv2e1vdU63RPHZ/nmh57KR3vzBmk0dvOBNLWveP8Mzn0WIDulZ8b9sMFVxx9&#10;YvM72OUzEbU/Gmj4ckP6XbkZxNmJ/kb14ob+hXc3N6xVW9t7zPO6AAPxD37/dynVnTfyT3zMvcv9&#10;wyrXRUsF5eSVs8eeCh5aYzq7uk+XV7f5eaq+BMv0d3/743R+daOB+VxS1AoOHzOBsN+cXeXPtcvU&#10;3XXeZ3bzP4OpeHe7yrXMUfru/JbA8FBpaIswRYKhBnJLcnz1IUtvO4QjQIUPAjm25Jlp68+G35Dl&#10;jWbnq/mvp4iLOEsMXNX1VvBWMKrshVUZICdAM2vNgGpsmaSfiFpe6huDJq3tM8JX2WoDDDxRy6D3&#10;O8y13gHVcmJkc1hDr+q21BbRP4dHX/G7qycbnPJZcI7RP3Eodg6qe2qB3L0AIZBVZm3r2t7SQt9n&#10;1C84b8g48z3BHs+aw2cwznP6OBo0DXVBgI9pHKfU6+Jv2JezvgRfGaAL9r8zecNIuIAedflZ6ulw&#10;Lla2HmvtWxhy5Ma+ZUOKhPtJijpU0d9Ma66qp7M6guRSpJOnaSi7tl+56jHbbcQwtppqoAJMD5F0&#10;L59SEIlKarsHrnWrd54sNteMuD58vsFA08rp2qFYFHehKuxYPVsHho6yG5DHclfudagzeveK7IPD&#10;pzmSaQM7d08XtZjCYwQ2JjM3VVN0RSkgNWNPtqUYtMHMHKm8JBt0M3kGjw78GOyZj18ukFasvtbq&#10;H5KqUl0YgIWJG74uuOdNa3zfygW+Gk2RBAeIT4stAHNdZxKNMiCSvTgBog1aQLb7actwP4JMOltc&#10;4flT8dB7uNxP/s/yNN+UhPtQMPH5zZuSgg2rj9ap22IHCr9S8KFD4yLILwJYjLWF4ohEORPOCDzO&#10;5LvZOvSk+a/+k48+x3+FVJMMPDLnzIoaAOoc5qbukb5fOBC7MkVG2MIDN3xMGcOLJVLQwMiDV4Mm&#10;CTW9KfBz0JQ/Pq7N9Ngpngf4OfSlojRUDUwM6xGScXS0R9CPybvLhh8ENxjNYej6KeNsU/F126wk&#10;AQFdnckwdcWNVoEOD5zGgGaNDZsyVwAJkGHmQ1xy1iM2/HcoLjcqDPC/XSfOEhBY7BQZDVHm+VJA&#10;micruJfrdVei0rkEehXOl1fXLJT4dZAG1vIXQIIlPhsKWEjq5pavxpQe94YGvPb260dJKZg6Cg+P&#10;fXnNAVgI+Q3ontg02lpeUiigwPxaLhfl4LthCuYOJY+X19dcqAARwUSEryA8/4LaC2nz3a0YoTKC&#10;lHwZUmYAc9cGPtCk4L/DXw/TvI/evHUzmdJlLpSkfW+dQCvG5orG1k8sbgl8MNpatOy+mxiXNOqf&#10;taaQ12zSsS5Q7PN50H9xl949BGnyfbnKxVtlwIFpZ3e3BK7B7OMrYgryQHS+LayGwXTYyg0Fnos2&#10;qMEpzo/83OGLh+eK6S1ZDza4xp9jWrsEVR/TAEix5woQmRNw2ihyfS3vHyH9fTlwlOA40iMOwBGY&#10;jYfwSkt1OSxDhkDT0WEs5q8E3trGTBMHawCE34dxqZgWaxunw9tMjXuln7FZFe8ABMw0Nunnpo9i&#10;GeEcm654gQVoUG+xkjZmx/A51vJl6j0tCmPjrleSHll3noIAYMIPiPcNC//ezYTSOGtPLW3Gal8I&#10;SSi0RwB0QjOMd5sg1FqA7t6O9p/5XGAPgol2KPnaIfjZE5Tf4TWL8SYmG6SEAOfULGwoc8Z9BfCG&#10;4Qf2M4DhpE5DLr6W9J0M1vx5sBf6hgpA7zZs1nCQb7Y8QwEyEyyGEXkuBCl5yZ/3MO/JYbKPaSB8&#10;jCRTXrO4Z5olWRWpGLE3lrujOIL9QmWfSBaINHYVExLFJ/bSjk25vu/s7Nz+Mgvehz0Cc2LzomAE&#10;mA6proDUylYEOnwIXFOapyRkXF/sH0z8oiy8p5QEaxZNighZIwckYCZUNuGlFymamfs7TaRvZUlQ&#10;1/I1xed/zH+GdYJBAkBInE0Kx2h5DRtKfGcstAX8qE7Y9GLMdl2k4CoBLoDtAP+Lp1y9PYm2DK7b&#10;FCCld7FSO2J6LIbEApu0nuXpEowzJU6G350l6j6wBU7VZjI2Ssb0upfcaizMrtpenNWWh11TT3hZ&#10;7aagBOIahAqgL+RbBOtageGNpT292WQzJ+dRwjJrSjpicjFSULK62vLYq8rXFEPrKPidPDaxBMwS&#10;3LLlmQBJJxgPXTEqHpzGW4IzmraEn9RO+k5Ofy+yXANrYpQNhV3SmDFdmxkXHi1T8EdfmKFqXiKp&#10;24bkeZ+rxzT5SfUROGG2YDc48MNs4zoVP6Xk5PPG4JzAr9ENhEKLqCzIfwfQnlykx6ScXqdeU4OT&#10;pAdfZ3j+iOHnICKfLeGnGh47YH9Lyj9Jl7GPkvFqo+xg2Tz56ypLjS3+1ufm+SXAkkz0vK+i/sK7&#10;taJVwkZm95aizC0tUzjJaOZmTxAKgzAw+5Cqent/TYYjrEpYD5iBj/oOMkaGBe3IDBtNAtgOkM3+&#10;5E/+7PvJeP/yzxnQsfE73KEAx7rHcNPJzi0GDpBno9YkmPSUfvGLn6d/+Pk/EJyBL3VvOXUFYBlD&#10;1eVeWuwc5D9byAUI7zJYdBXAFJxb8ApOaVHn+/7Up6eLGw43d3PtMst75oyhdVoX2N9a2uEs6fMG&#10;n8BcZaZcXrP2hjcavJy7Uaw42mAEa9XNeaQp1va1qjxkCE+vxqEgDFZyfSTmbFNCVeDJjGeOtcHB&#10;42pdGCSRsAxFC0Cpht+LIIcZ1SUAm7744qt0/5j39TucT0uCp6/fvpUsnMDinGclap4Xz05LGBLW&#10;FjzOcG3oC5RWLBb8HYZa+WcDeFzxPBwYNBjsDbDfUINAtdM6pR6vIew/IMtd2NLnDbz67sEwvyLb&#10;MGr4s/N3VMmg9gNDDt+LevXdt9/ls1RBS3e5JtzJvcrp0SK9fn3E9Uu/adTikLvl96LBWQnrmcPj&#10;1OA55rWy4mBtLrk6anrbFOD9AuCI+qc20INagioisgBH1o0ABFE74UzGcI/eXPkd+fWvfinwPX9G&#10;nMlQS3WD/Oaubh8p3WXyKVRYc1nEnOzNeZ93FwK13p1f5TN1VupMvHiQi+6wJl3lz/mKYOD1wybX&#10;90/0qUNdN/RVOru8UT+U99anp45/x5C79yHcO4hjCmqvCtN8O3RjSpX/AA2cRLxb/73a+oHhWSub&#10;hbGQx8u5V4InRrNnLEWN4batm2JfrzywDssKDkwYUNEaoGvFtqVSbc7njkEsah8Me1FbHhwfp5Nc&#10;45zkdY3AQ9SA2NthCUNFSyUgVbYsGowPxb+2Ks1/lSaALQ1RV6uOAWiNXqxxnTFYMuqEKUnjFwoW&#10;41nX2JLD53F8fRAJ5HE7fBCAguE7wU8wj/qxnPOR6l1bbREAmIZwdekRBMQNZQAtIE2DOnEFzIq3&#10;pUewpIZ4Vh5GQcIY9UvvYX6ElZCJ2SlciEx2M6KKj6MD/3B+C+DT+TXa668OT9lhy6rDnrKFTZom&#10;NcO678raCd/xwYBc7b0Xa7VOerZkDRYQsZEcmcF87llcY1VN7WFHZ3VkbQWmnlUQJgJkI6FhPi/v&#10;RDem4tNXB+OtvC9hHSNvWOIYVT1JmD34kj2U/WSbxsGkQ/Fwb9zPDrYdqdvwqOuVpOwBH/dTy2DT&#10;aI9AJufOYuJEcFkJubIjEutUOI8GljOtgVKTh0dlZZuovgx/S70eyg4rIyRdj5pUSGfX91O4StjT&#10;mPBRiBIOVA2JOu4Lg1Rs5VO59y4WMq2H+2YR4OxhrWn/zNqhesUzugyto5avi3dyVQegrM8Q4THB&#10;gkypKj7crNP/yz9+8zmYKskx4jfXd1tT4kreANgwTIOn9xppi5LYnr0/JxMPrBlcF4q1R4IzQCVb&#10;NvHnl48sVLUBziwTHOljoZCAhh5XB3sKzoDRsPddsvjgAYiXDjRxmZ/XWuhOoUXzvZiLuYDGHdJZ&#10;GPwCQGFSS115sm36bFKISLBuABSBeQj2y3HefNnowvcl3wNI02SurMZbiVJ6ablhMHRjqbTPpLjy&#10;ZGN5TCZlmCpPABy+aMTnuWm+PL+k18xBLjbgt0eZB1hebIx7AkcRBoLfuyYLENT+Nf32wkMFQBXu&#10;vQb9CpDA9d/d37I5v72/4X1B0ACKYkwCafgP9srQF4koCgj83hcvX5K59O7iPH308cec6hCEcFJT&#10;5YIQmzqkMwFikaEEZpTllyGtBKiIw4oJOvn3Qr6I+4yFenN7LaAQYR8EvhRPDdlyO5t5+iD5UNvO&#10;PIXpTUFu+Pu52dRi3DB5yElpuA4UcAzVyD831goKnYMDebDR4xC+RHnjgfx37RANTC1wXwceGPJv&#10;wu948eJZfj+uC3gH6WdnOQvvxShmLO7f+/dnBD3on1BVBIQApFDKmO8FPuOsFdiHwvkSUm2kFd/f&#10;8V7gqdzlZgifd26mFr0HNmJQYKKN548NVSCkI7jrtvhGVWY7ollIwzgZvYLRmZ83QCXQmAHk9sFk&#10;oez5sDA/+CzXAvJJR7avpIAzHax8NuPUFKPgx9qi7NyHFkMfbMwaDLJo7AN86baMjkVLb4u/WNDA&#10;8e+QdTFyPgBBFJwMfJC8HlPSKOiYTjSTvJnWA1VDduuwUfM9OOHz6PAgvXr1iv59AK1Y7NeN/b0a&#10;S5ZGTyQFjhE4Zcr4Hp8R5LfHxwLi0KAgDAR/jjWH9wwNJ27AgZkfo+WKYnglMvRurm+4fi4vz/lu&#10;HB4p9beKQ9DJxwDP5x5arGmIvlE6Nf1Kn3itAPMPKQmRbx6ePxqeSKUC+M6UJ6y7hwcntM6577T2&#10;cwwvHez7aDwWNoftmQqqAu/eoH9nULP2Gtjd2eMa1jBIzFUU+wz8wAAg/85Izu26znKxhu/GDY3I&#10;W95/7Fvwzvru228lRca1wFu2mavwzNXLOr9nG0qWe+5ZeE8vzq7kK+jE7X4cnGRnWYoPQpmEj2QD&#10;Dp70CYBuSlpZaThqDUbqkmgqKVzIUgd//srAbEiNOIk0e0qMT8nFFUIyL5PHmZOka4d2gJHdj73Z&#10;frJbSCWwtp68jrZAyKDzT4GF48Qc9BSwmFS7CB49OZRHSmPfWjUz20beyYBTAfool5gYA9VYlSZN&#10;8ti6BHelrdDa0VT5upqmzdFsGe21PGcyRa8KiNh7Il5P0hEHGYVfURRI9bbcqzRzqVx/KtKViudA&#10;pNhpStqWYJQxJqmDPMyq8IMy0IoGh+EZlv/G5J0G3kMAV55mDwaGHYZT7qU9YmoPefA1o/3+WExb&#10;Xs6QLgewKORIVgqUkZdGfCiAu4KZtYbpy7glY5lSn70+hpBrSVKs5Lm6XBvOk2jY6IMzyAYEQ9qe&#10;Z9MmPT2syeiVN1/Pv3CmKoF4TU8z1kLdEwe44b872A8YFyyZ5orv432uE+j7SVuFO0r7wQiEnQsv&#10;eZR3oMD2jk0zLGlYfOMcvZdNBaSzv/On34/Z9+/+7c/Su2/OEk7Wzt38DkATM2aeRj2XNYYy+KSY&#10;ng96t1Z5b4Zn2i9/+SsCIMudg7R7cJJmGM7Wy7x622L3DRCzHVZpNuY6qVrRxy63iWnMZ8XTTb6/&#10;K+yLO2n38Cg1e1KQ4B1DSvkKlhOQANLTdpHPZpzP+Z+X+2m5d0RGxAahCPTdbHXeImRhrvAlhl5R&#10;TlQXk3O+uQZsUzUlfG4H9LSu71gXpL54AKMG3FhiLhZLxTMomtSH60sCfvuwzslNOWpgDGyurm7S&#10;t9+cp6++fUf23QYev3mNIEUXA3dcO37HYa6tUDvqnJNi6CqfFarPe55HqGtwLqMmJmtpteF50eSz&#10;4iqfrRuHfBwfnbDnwVmkMLSl2Gv5/Pz0k49p24HEmK/zmfPmo4/oI4sU2Xuw1O7v+XkOD/dUR+d7&#10;gfMOVjPymBxo3bPqMBjD+zPkWuCQZxZSaBuCvnM0N6ld7KeqXRJIJPOwXfBa1/Zw5uDMoM0uh2wD&#10;g1UwvMdg7Oj4KD3ka8Jzgt0Fnu0h7DtQd5qFhTMC4CbqDtiSPDzeprOLm/TqxXMSB8BCpMQ0r41P&#10;P3pL5iXUHi9O9uWJDsbRIJ+0fpgYUujNcF23+R7Lr3yZfvXFd5Smknmfr/XdBcLyBn6mJ0h90Zvl&#10;vwYHLmxQPxq02ubuVakqDKnGwQnbQF/x3tv6nvJn9bS3p22mX/zzOAU9RFrsOExWDDgvB1suNAF4&#10;1ArXSJa1RjBAYxY+rlV+diOZvWQXz9THogaUr6TIDBgEv3zzmrv6q1dv0unzZ6xZUWPBMob1J75/&#10;3pIBNXfNwsCxcZgGa/484R/fu+FnGN9MAEgflg5mOhFcMPCfzIBfryWTjBpkspVzOIHPsHEcS6jg&#10;EP6uSd6HDHpr6jLsD/lgsPgiPTZucl080Hqz3+rCXmLAZi/LDCqTmhk/0+BwiRi6RWJwED/CdxOq&#10;Huxl+FyzCGCw7UkMuvR57c+7VZgwoNHMqAiuCm8+1t6WMlf2iE+2PCADLgZ/MkZQkEbVFFuQYNYH&#10;eDpuScmDUUmPw74rntg4N8FknlvxRtuofnQdKxCYKhF6z8+JiwxjMiDZl6EebRu4RjxArKZAkJn9&#10;8tArEeDqx+IHHVLwZKBpsgSptsDUVNhykpOGh1yzxcitWM83lkwr7KmyH2dPlnilok0kBIeHUe0x&#10;awurnF6FJgd1JrKoT50JtHQCtYa8rherKVSmNoZQGMFV+iC9WsOgrgRghq9tPLt4fsEOHhxSM5oN&#10;HFJrN8SlPo1atASblJyLkKwbwOyEKy13lwqM3dhzk2f8bGuvm3wwa/emQZxJZPWJDSmPQ6uP/sU/&#10;fvM5mkbcXDIh9hSoMGslXVut+rSbD1xIRenJwQ+ZLxSpgesVN0Cl5QnM25gRQ1ZIK+3/00pTY8hn&#10;Cczg4vLXXF7epNevnrGQU0JjTUmuPAFGJkEdHy75+wCEkWmRb9jh4Y68DDbSwLdM4m25kAHiAd3f&#10;W7ROCZ5JCgGG4HyHU0cx254IDCKOvqP3Tk9A6PT4mLIIgg9DZx8lG3e2s9IIokFd2xSVNOFBxq2L&#10;/DuwAiBLAwAkA/uhbOL0iVs9Fn8THNhoEkYCDocCbCoxEOGl0MR0FeBJPgAAliEggM1HJRBtf/eQ&#10;GxtAPv2MkY3382fH+TltKKVAIy15xYb37fbmnpsdgZC2Lsw1ABS4lrsCIkrTD5CxDS+IVlTh+6eH&#10;YvS68rT/JH9PbX81yBo5GeuV0IeN4+Do0JtHw8kHwAgBqYqU3/RqGMB0QhMBMAwpbWBMoQDEZ7w3&#10;UKUmZJIQzJyofMLJvkJagMcAdEDzwXTm8KNpvfHn331+dsbADDQTM4NTiQdmy+cPkAYsChwECHVg&#10;w2cDZTE2KkqmcY0MOnFoSXhZkR7vZF6sG8gfsVGd5EItDDfD26S29wCuEmAMGGT43Y1p82yGLKUB&#10;yI1roUwVkncnXkfqpIZWvcNDNp6mjTTYfri/ZQLy7nLJ+8nmtpLUUgWmpsQMgek3BHwX9FtYFVZt&#10;eF/Q9xEHBdkwjQ+r1lHilQ1Ge6dT1oV5FCmq2EPIngPzDD4iMxkIRwJUMKjw3sIUXnK2Fb8OTR4K&#10;+rklvzgca09YWSR4MgXTIjDr8MzOzt7za5hgNwg4xVPEu4prmfn3a1K54L6BYg1NBkA/sOiQ7It7&#10;iTV1dLDPxq83swtPcT5bcs3DywcHoXyqEvcUAIs4SwF2CxDUusc9wFQeAwb4z4FZo3dhl5+ZHo+t&#10;WMAAPHeXAjKD6fj27VsdQrU8gcAOXDqYggnZOwqsweeDPwxYdiiOGFrB6ZQOc4B8BMcMtGDYAHAR&#10;7xgaFjBtseYgsQ0JZzAD4d+HYc93794R3GZilg8hpPHJFbtWqNEoCn8pNhtJYQC6QRqPfW5mrxka&#10;9Of7gvceTRmYw0g8fsxNSZ1k19ABIMjPEnsQ9pyvvv6aa/P4+amCUii1XRaTaLIuu65IYwZ6qWyc&#10;7NUUYK8JLzq1KMVPMhqWwWmhlK/PBTovZ/Pia8iaom1KoUxzdaeSJxetAmtmJXEsprsbyyMiIW3c&#10;8pCR5HIs4QtRONdOcN2Wp7AQbwIIq0sYxaytXaTWCsJp6iLXCblIMBtnjaQGxdPP7Za3DRaY/RD+&#10;pH2RHg/VFsBY1WZGJLKRkgvDkuxbKuDBk97Kn10+nyGN6oMJp+UkqaQLLaXtVtyjB3vTVo2eVTCU&#10;lDZbm4lnJvBcQxEWmi4C5V23KXJmhnL5Otli2GdY7NPKpvMC7gqjm9Lg5Oel/bJ2HRRg6dALLG+c&#10;jlrhaz3k6DtJWbFHqKlseNswGMBaQV2gIakmugTJmBLYbbG9R0/fp9RhAE08mwywhUR6DE/OenRY&#10;R8Mzs7IHT+X3wFR77rP0EjQAtH5c6TmPkrcA7GMSb/eU99oH1RPrdfG54vquxRYQYLgWQJjv2ybX&#10;UGDygU0ELzjUVPDDw/kO32XKiqreMuI1vWmYYl8J1MJ9xuCOTPujZ+n3/9P/9nuBff/TX/ws3X1z&#10;rvM/0jfDqxahQ6Ml2vCaRSIp1iMHAB29YGE3CGDk+uYuff3Nu/z983Ry8pzAHep62pI2uWDPX9gC&#10;9Bw3BPjoXd0/KjxilRhst9w5RNWe1pAt95JhI8gDrD0wfzFg7tF8wbMKNTIGfmzIatYEyb6wUngs&#10;iqePLCzaMnyTTKizDDCVvYNM+So5WVgN8pqAnjwrmVZOA/S+SE+xPupKIX3wrcMa20GScH6uj/c3&#10;VN3AZuHd+zOyvB5XPdVD13cPfPdwdrz96GOGjaBeQtrt7fV1enZywnVPZhpCIwg8gg25S9Zbu1Td&#10;cUGP6V3eH0XoiumBIdIOLXTWakAXC1o7jAb4IcfFuQKrjKf1Y65Xj2i/Al/e56fP+Uyxri4v3vPn&#10;vnxxmr755huCO2D14Yx98ewk3eUzcN3lc63u02cfv8mf9VsyeN5fPrHWxZ6Yq8308s2nTGOG93ey&#10;tA6MTDL6cYWzlux2+E6jJ8HZCzUGAD0oRPA+c/iGITcAIlpSbAp7HJ8D5z36gk9/8Gn69KM3vG+/&#10;9cPP0l//3/8PVUc4Y17lzyFLkt304x/9OH337TuGYKHGmXkvw5gAKisOe/g+i6U431kKyHtYMf3y&#10;CcnKkDEDnMjP9BH/DWquVPnPxlSsvszq7tMUnDHJeMPP/cPGPBhM24m7W4TxQmD4TUBwMIBT4MSo&#10;k4vssvowWdQM60mpopNPjLqB90UDUvmT0jc675lk7rmGwu+HHx7IFiB5YL2BRPH69RuC1FB2rJis&#10;uSOrq/zMdnKfzB7PvtQF2KmdBzoUE1+d46jb+nECFCr1Cgo0aCcwoJ7SZ1HDB5Mp7GxCtRC+xI3t&#10;URTUZOb7sCUJts8avmZNmfecoJxUXpX9l+sStlQA1jT5/IXtyJRk3JswUxVri5ACTx6hgwGVKBV6&#10;kmUYHNk6qMw9PvYsDYSSGWFjCW3u/fOrAJW4ruvC8CeuUcoRe+B5PRKsGfpiuRKBE7H2NJRLVmfl&#10;e2ZmIteb718Tsmi2w62BR8lYeI44FAUPAH0anguIIANrCA1TZMPS8L0Ke5gqTeqQypZZYUMWqrpg&#10;+FfFziVNcvd+LImuHkm5N5X1ThsBbe5t5f/qhORK1RXr5rbx87bdSCvShDyD5S8uUHVwbTtMQRMe&#10;GNd+zgHURRARAb9Y60mD+eRaoo5QuQhXM0Be19O9DwYra64IeqnGyVva4TyN1TjBeozfM1hRwv1p&#10;C/gkMYQ2Y2LbUn3j+jeYqMm1p0g907B7ZuKFQk4MrKdUyGUImJqRGGBvaRMQktc2ww/txauwlars&#10;VdzL/vU/++HnaOQ4zavU4CPZijrvoacHCQzQ8SBoeGydM8IzUMihKcMHxcQLD28+XxQKMB8uUVel&#10;dOJ3YHNDcwnwAQauVe1IZKfa4ftgYgrfiNqSXlzT2olvUYADCYWnFHzJ2CCNSi6j9t0TF3yOZGky&#10;J5ihdffkGlPwGWnRQsDRwONmQYq7QlqpfcuEfPfcEFCAYlMI1h1NIoegiovRF5OP3kwcJoo1mjzT&#10;cwOTUEqA5e9FpuRcXnD4nHODamoIWoOqc27eYJOBuYLmHSbM4bMIWSoafCyuq8tzgSAAAHs9RxS7&#10;YAsBKEBxfsdnOROL0lRjMLHgLxhMIbAc4VUCWedtLrhmrXyv4IcABhQXFZpbJAzf3nGyiJ9PBkMS&#10;owYbMxY11hOeL6ascSiD2egBExt59Q4RzV2R0UPZ3t0ji53OvmQTW0aTlAemxYqiDQmGCp11LtyW&#10;NPmXifAe/2zYmlChIcPPxNQT9y4mUgQT83XiwCW7D6Au0kvzv+M5IxUNz3/mKVn4FsoweU9rDY0M&#10;6Pf2A0MjBACYAFcnr0T4Ymoiu8s1jg9FQLjvyoEYcdu4BrxrlJMzhUjvaLfpzMKtLQWb0vMiGTpF&#10;bP2o5CVMEUlbHkf5VD480WOJfmUbha+E5EcGqx0n6nMzkdpGSZZ9vBNdNx2YtSYjjY20xR4QQxOS&#10;7sFNXEwnAazjQFbq14zvwMqyMLL1QirgRhs/m8+0t5GrwfE+PEJ6Ge8yUc4g3hjeI3k9hqcB2WcE&#10;GuVro/RKbar4S/d47mRLGa1jIquAmo5sEoVeSF6EAg+bOwpmGLLgmUEyjvvBdVPLo4Vrwuuksn90&#10;b3B+YwYFmXX00VsSgART5YmMZBnr3uf1ChZiMPNotZDvCcArNDOKsp+zuMT/mHqdnx9Mu3Gtt/lr&#10;7u0VqDTf3eLhid8PhgaYe3iPcM/CB0xm0UOJrMf9w3kAb9evvvoqfffdt0oqhicr5eE9rwVDEU45&#10;sZdxyJGUqN2qwETjheYG+8TN1Y2A47X27LkTpvCOA8yoK6UIAwBXwT2XB5DDk1qyPW54HZAJvTt7&#10;b8BywUIaByeAyWaL4afptAvpFDLRSeLTdRNjMaXJJ45MU75nYvXU1Wjgoi3FaLDuqjAOtsSyaQWu&#10;VSVYp5kmjE4KjKlgW4yZJz+eaEoGA2hVpPH6jKssMQiPnLr49YXfXHjn+L9XVZEtjL3Ypp2TUEvS&#10;bzN57FSeFk4SnLEMPmQd0U7yojS6mKwnGe6gdzr551RF2uPGys1HFR5KnkIrLMOg2VYKsZLOOxto&#10;d054rYq3XGeWXLEZ2BoiVDZVH/uxTIExQedn6i39TZZwlZAVJ9ViW8X1oM4Ye743o4GOKqUihyaD&#10;FNfejZb96n73lrPUW6yTMKhmAFneM7E/yUu4KsEH/As1xEwp9ZHQS6+0wn6fWcI3FPCmt6l6dMEj&#10;A3NWJd030t3JKow17wZQ0+2ejYvSmWPS3ZtB1G2Fjgh0HZCE2q24z4NVhL0FiadqyNSU9hs9GyYU&#10;k81aM5wKNcETjfw77hv3j/cGbkb69oGpRL/btaSJWLuQxBVvXtRyeQ/98ssveF/2D5+lP/xn/933&#10;Avv+/V/8m3TzzTmDOEazIFYuVsD06yuxTXsM0hr4+plVMyhZvklOe87NyCrfuvOLq7wv3eXGvOWZ&#10;W9U4B58o162huGADMBYfJPzS64vb/BmgGtlPPVglsNfxO9zgvIPnD5nwstwYaIUx0lqmajU0Gd28&#10;oa5BXT1bhG1LU5rigEKKhMzPJiwAaDdggBD7LAZtGFBXNq1HAAn26+IJ6QGIQJwqffnVF/n8uU3D&#10;esVnz7CbzYo9w22u7e7uEe4x8BxA6ujLl6+dWCjPa6x1nKH3d3ccQkMyij336Um2FEhd72k30guU&#10;pgXPPkFCKJIgm984jAsDzvVGCfcxAMJaw3aB9+jm5oohFvRgqgZ+/eg99+ziIv2TP/2TdH5+ma/l&#10;hn58sLK4y+fpyxcv0ldffslAi2/efZf2cp+D8/7xDiEYSw4pv/kWibQjB8t3+cyaocbcP8LomV6M&#10;T/DY7kfvC/axsyccammEfoAxCJAIaiCsP9hfYIgfjBEM96BgQFhYRb9yqUmwn379zVe8b0i1f//u&#10;XXqV7/P/9/MvQPZMpycKBvzy27N0fXVBhcLN3S2lzAwCatSLzQoRQ70TmIp3T2syVQGSYs1BVSUL&#10;nJFMxDFqHIB8rNmqYrkQ/vJN7MlW4X6wP/8GqFdC3CJV11yZ4gEXA7YPzqfpbJVNQj39jK3fFQBa&#10;/Lywk5KEtjZbSHJaKscs/WR4A4eYcw0i8vqjjx/UDFiveW1Bco2wF7D6sJ8cHh+xDqGyaS5/vrml&#10;vrRdeVprcIEzDv0c/M/NlpI1S+N0dhEUKntgR/p822wz9VQTUJKaFBAQckhZRFVOhm20x5oRVhnk&#10;CCmk9rh+CoXgYFw+2iQBDJIikgBjRBd7v9jbk/Q1wsWCzR8hIwItZg4i7Eu4lv6utdfZKmwCSoZy&#10;JspeRGoJKJbasHnyYJ/gZ9uWzxKAsDyXZwbYklUbwSYbvS69RmtJWWt7mk5AZSqgauRrNXFIhmdk&#10;PxY7hORU4vD8DVYWmL+UQvt54nNh3538uCvbjbTmiAn/1Z4xFo9sAo2uCaQiqYr0NVitAdr1wavF&#10;13gcWtQijWwTCDJVSmiuxikUggzJQcBkhHWVsLCxKgqa0dJb9HuD1Rq95dCQuevamuJPr/5PoWSm&#10;p5UU7BSelQ6PGbeZwFFfMm3XYF7TFGl21LRRyHIAYEC4dY1bbdf5zVZStD3mt4ko3KMj2MVs2ioC&#10;h0wM0BqqHNIyeVvH0ILYSsiB+4lAILanLOBCphvD+NHJwAL2W9txBJ41qNeqBCTTAupf/NHrzw8P&#10;D9iIk2GykQG7jJElC8QvwqYDE96ry4v871U6yocgFheBNOuzhXLXkqHlxhKMlEd6PC1KYdzERJFN&#10;4DofTA88QOokM+nlsiFjpWLxocITssubm0cePA3lt/pvO6ZFN2akzG1UjpuGYI/n+cDCtImsPicQ&#10;yW+ooV8gHhI2IkhbmTY8FwsGvhn4WpxEADDBxCPwNhMbDI01py15Ue3s7LGxDjolk7IQJDKoeCa7&#10;DGCeFxs2wItcNODAHuy1g58T3lQjdf6SrtZJkdUw140kXshNAUY1tQCxeS7sAG4AFNjb27GP4QMb&#10;nCW8QTYKz8AiJLsHibe1GDowGMY0SThlw8Lm+OQZnx0mTQAw6KUF38L7u62J0Cjadv5zFK7n+fPg&#10;8ARLCaDRJj4DGXsLJeoBqMv3BKnEDCkBcw0psN3G/gFDMRNto9FLkinjnh7Qq+ROm52bLWw8dYxt&#10;cODARJmgiw4Q3PuVY+ER244XCs0B1jhB6qEvEd+4T3jRAbDgeQKYI8jMwk9AAoFESJYfHu0x6MQs&#10;yxDQlMFDr3NMNu4TpksVA3AeCHBQkt0psTXSh+azKWEH79z5+bkOMwMEMCMH6M5pL6flK768m418&#10;HMnMrRr3zqJLk/HqTYjXkDytaSpPD3R44zkD7Aw6Nu7PyemJPLp6vf8A5xR6sXAhJDlYNcqDoOtC&#10;StiYtRPsPUlwKRsaeks15VHQNk1J+AR400cq0SATW6yjlia7TvPqRYuPhh+H+QMB4tFJUmr+KYVn&#10;0EdjxpgsAmZLxbbHJr9P6wId3GhAk4FeMBj1zsoUn6yZUccpfh8aTFCs+RkomdmTb5CDHlCEq+mo&#10;+TsQCLR3cGBZYM1nBRYKmgo0CrhfeLYhDwGQR9/A/DtWlJVL0kbpCGwUYNjqiSoaGqwr3AP8LPxv&#10;MV/a0yeRzTq4icP7Bq++Z89OydJOnLgqQfeLL77g90L+MLN/UUcJwCTbwl8AMrE3gDmH9xLvL54J&#10;AkQeVkq8BVCM9wHXsWsbg2Bz4pljb8QexAKQsvthC3zdqEHCdY9gLO8yDRF7DvZgvCdLy6eZUvjw&#10;qOTe/P0c1Fhyw3RnWAJAbvf4xDMD0iKaYuc1jDRFvAdY0wSBivBU/5OhsQ3sXSANo54P5QPhW0uW&#10;We3kMQGKmnQbmHOBWlkmWm+l3IrNt5X419gjxn/1wYSzhKjausKSSBggXN1MfnVV+IjUhSlXgjHc&#10;Y+nM9CCuCcZCKil50ySzKh6C4T/ConM9edaxluVAt1aSXNVM09PksA8XfHUxwI58jboAgylFwt7w&#10;YaNW0mojadiT0fmsJBRz2Dd0qbSLsB8JiW7dFNYgBw/zWTEyD0aTQjKmJMex7z8wbk+F9TFO7Apf&#10;C3zjyHqoNARpar3nAZIMHk7RB2iUpxj3cP75WIrX0dISSkL6vuSSgB2H8wI1Es639UZ+tZTPsi5b&#10;8jlizeG/rQzcqcBXsYzhHZ4L75vTINWIJZ5vtGLgz0glLATXG40dGRYGOilbH3qHc0QK4iiwjyy+&#10;tJVmKYsMyZs7MdoxbAIjmYxCBXixsRxrJsXXTnm/PDvn/gKmLjYiBGDhZ6GpvLo84xmucKBH7rGj&#10;A1c0ZOgYrMBmuhELFJe1d3Sa/vA//35g3//6V3+eLr+6SKtGk/suAAbUFfYYZLOS79kmv0OrJLZC&#10;yKGpaKgMcnRSjcD79Oe/+Pv0zVdf5HfoMR3uHbLJB4gAz1DMjDu/h4+0rKlzDbafRnjWgQWxAMN8&#10;n0BeO99hEY/whTWALuwuUJlAfg8JT6UmaTQzgwzAuZoBABBNkRwZwKjErg/mbuMEwuQmPLlmkKph&#10;MHvXACHk1Rh+964rbNBPeW/eS8F8R12LV5FeuPn7bq+uCUrdP6x5XuL3nD5/6cY11/awEsk/D8mk&#10;ZIMQTJH3KoAo9CNUvNhXFEBY1OSoEXEdYPtBAofzHe/P7o7ICPDSu7695UAXfoN4v3BdKw+vBvtv&#10;43/wF4cSBoF8XS/p1K+/+HVaPcgWAzWh/JwSGYOvXr5KZxfn3H/wM2d1/gw7C77Lv/zymuAnZGkt&#10;vLGPn6V5/pyogMFsnC8P2YMAFGOCKnoWKpA0COP5hdAs1Mq1bYjy/2H/cXJyIp8vD2wwBAPwd3yq&#10;P98/3Eunxye81n/3P/x7VHDpm69/nX7yw0/TOtcAGB7+7c+/4OdDzwQ1je2i8vs6IzN6QeCRcaFp&#10;1Qm8u8/Xfbfq0m3+HkiDn+zhfPewlqUQBkejwP9umPzP0hb7Lg6mxh54wVipt0IlQlJaNVvMnN+Q&#10;6E4+cePktZXS1gCpngAsn71V8Skz06lSLUD7FrNywOCDlLkfpswm9FZ4j+Zzq1cYANaS5Yga8PT5&#10;83R0+izXhi/TJz/4hCSPV69fpdNcf2Hdos4KIE9WSJ18kcnorCZ7I4cdzAi2SCkQXrJlUFaJWUSZ&#10;n2WW/LxtsxU8oZ6PPar9talgwd6KOhdKBNRjXVcGi3GGRYBXbVufKWl28mtbOeCusQcsB4m2qkGN&#10;QdbUmKbvHQV6DPbXT2ksNUYk32Itrh0mSJuIsS9AXN/3k+qgF1TFvctDRQKAqOPyNdA73Z57sU7G&#10;AuJVE9Ov+NOOJQwhfIIb34PR1x0+uzFwTbbkkdez7TlSXZQfzcyWRPaEKwNSy3ipkhpjCLhxLZaK&#10;b6RAplmRFxPI6gUq9WZxcp9EXeF9IHyYtcYUPleVgeL4wfopLNZUf4DlJKv0WrM1K3vrDknegJU9&#10;IBkO2tTTQDwFIae2bXPt6xfxC/8cw6bB9UKqG+MLqTDz+L67V2mapjDsNOBuSghFsAyrrYCKscjV&#10;t4YEljQ3DqmKgIzBpA5a13VdmgwZK/5MnpNtWyzKgunbeGAZOIKC7BTeVQOsLEqbhriS1nfNn4E9&#10;vXPCs/r0FdnadSUCHHpxb02F3Uy1VQx1+7HY4Ol9EP86fAEZtoheLwm0bP7Vn376uQ58SU8IZM0l&#10;L7lHAhSSTMxgmtmMFABPNF0VKff7bCQfc5N5e/vARKyjfEijOE1+6Pj6lsmpa37AEgneaKFhc93f&#10;36HfnuiemlTt7y6JbM5b3dT9vZ3cwK05NQKT7+hAv0dA4cy66EpSh3mVHu7XZJxh+VGmvDNnOuzo&#10;ZkSBARU18fJMmrtISpwqklED1sCw0e/BJsQQibXTYjsxH61Rj0RRAnXD4LTUtT0Od8muGxgackhA&#10;YejFfGN4g30R6ZsF/6lOKDRo4Ch8kAyMa8Z0E2weyHxPc8GwWq/LNAeA086uaKS4n5haqhHNReHT&#10;A+n/Qf2HeS7uP35vxeTgPYIUmKhj0rgxmzKmC6Ci7zi8BaAFgCJIpi9zcQOA6vWr1wVQWdu3BWEH&#10;TAOeSYYGtqASdFcEMcA+wgEPn66dhQA2NMKM5+Z92ajQ6gZ+Xvo90tewE6hlBgteDkW1j0pfNkOq&#10;rucGr1flgMN6UxJP78Ytsalgco4P3Uiqw31X+MxAUBjNCf3PcKi5Ee4N2KEwA9g3OtEumFr475dX&#10;F/yd9PUgCPFoao2mI3guZB7ycNrl/ajITl0ULwe8d5RokbLvtM+msX/EzCEyax6uvYMGZMMkpgru&#10;WfhZMYzHckLIZ1Vc6n7O6FdX25NrRuAZ11s7GUxePi48bI7f2sibUq5O8vfWtGmwV8keAeNkI4py&#10;G7T3SgUE1ktM8mo35uGNIlaJfsdoLz48a5nTOkwljHjd5GC/wX3CcxmqkSBZpHWRvdvmZwlGxWJJ&#10;aZimtS2ZuSHr612EoWglAxEs48WC9xR/hikuCxiAxLmxeJaLu71cvKPhBPiGZ7IkeCXfRhRVtaVe&#10;q8c73qPT/D1ItwT4fJXfI7xTSK2D2ffcE87rKzEEAdpTIsbwGXk3Nq2kqDjEAExG2jf8A2HJgH/H&#10;38nwxde1MgNG06OptfbAk5NjrmUMBACCLRjGpBxKyn3N3Ej+XvjnocFAkjWKnMfVo8JM8v3GGn14&#10;fDKbWWa0HH4keafS+D9ZluGiPSZZ3AuxNvN6QDOGr40p/GK+KMUd7iFl5jhAB/mtxRSYTOGHR80A&#10;Ru0bTBxmuIwm6EoD7ovX5ZP9PaOgiIJoMJPKo8ziUdOa5YxGLIBagOFkDNfyNaUxfzt56M18xrRm&#10;BKwd+BSMVPn/DWV63BaT33ryzKptWB1ePdVkMh2mvAV4d2dSitPkIjs+Y6F4qYioHDxQmVEf8s++&#10;+NAFG1D7j+6hRJ1i2U7piONEHtvOzSiehXSL68dyDZGoNtoPbzulr0yiI0G2PKMpRTHYpkoOrksY&#10;RyTqsdgxAzIK9LAfwWePH8j7P06+RfG5k4GtxkDbaC/X5Kl/E+bZ8el6McKHKMKcaDfYy08BFDa4&#10;jucU/oH0+N1YvjSBa5xwWyItdrHzT4Lxh30FAMsgJlaYXsekubbnTufzf9ucnL8WoFHep1EzkB1e&#10;q7FiwzVoH9Yw0vt0kuy2tok9ZCaoI8eSPNenp4c7npcAVQYP9pK/F2EINOn2BBt1CM79q8vL/M5e&#10;G/TUWmONkv/56voyf27txZ3vL2qz0WsL++5gYApDJOy/aBgAiJy+fJN+9Ef/8nuBff/zX/4snX91&#10;piZIUYj07FsDkKtS8RkDw28E66aZ7MD43jXJfohePhgYojhP8g2+Or9I3WrDPWn34Cg9wTJmZ1dn&#10;YL52hD4sMJDOe8otFBLw9tw9oiQX9WaPgUY949B7hdqTCcQzAn1QDAzxnAmwJA9slN5K83OzWlKt&#10;GpAG/g78aZ06mtLE3Awpv65PZvhk2WzEtH28uy9G8dj3MITCQPgy14UH+XPg/QBZ4NmLF3mNPtBT&#10;dVa3tLbA2Q9WG5hkWL8H8KF7WKUf/vhHUprAV89DW/rEjkMBS7DfLhlQkuiPCGCZ71D+wbB6QP15&#10;fXVOFiUY8vBOPsxnHUPc0BOAcZqvR8Bx/vveARu+6ysw5h7Ti9Pn6eLiisxCnDdYf9jHAdL+9d/8&#10;TXr70VsyruA7CJAH9wuDvMN8NlJylz/Pd9++Z61x89Cx9lvmena2zD3T6Yv8XPM9yDUqUpPF+KjJ&#10;OsRwChYVOxzuP1LZg7XM4TDDqFaSSHIAd82Gn8M+SEXpi77MNeU+AzpQs6EegJUQAk5m+Xn/v3/3&#10;d+n92W3aafIzZKBKl2vOe6k58vrdXahObtlHLJXcyVTT/IzzOvvm6p7rE758697gKO1lPLi3BYUa&#10;z/BvrbYGL1VhvgeAFv5bU7r6bzD7YoBURSL7BPYFEydAvkhYLyxAn+11M/m3xjWkCIMwwBHgCkBL&#10;MBjbYEQZCFzO1UcAPEcvCKVMb49USMlf5j7oB5/+QGqh/HmOTg5JfIGqTT1my/oUNWMAXLO5PLlQ&#10;U+JeU8kWnqm2+GH9a3UHmVu2zRntn9dYmdK4buTZaTA/2OUKu6lKGilqR1r0IPynabn3bzPVKp9J&#10;Su32XtZHnV5L/cIAvZUHV0MJEYhgp23FQtQoERxBq4kqzuShDB7Xm67IFcmWtlS1baUorOL7t8C5&#10;UEcp9V7PFD0gvBAx8I/PEHYnMcRPBcQazS4MK4OhhH01hV1aubwYnfqaCsAV/Qnfy64vwKYGZKnY&#10;i7AOaaLuHQrwh/ckwOg0lWYBhfLzci1EyIptNToHWMSan5l0RJUTAlPGaXi67VWcihpcTHTVAU0Z&#10;BBIMHadiqI9rGTWMJqOUvaXBTYJc05kXA6TKYKPUg8JXyKy05ZDwgs6hFlobM6uz0OPg+7Gvrb3n&#10;VSYDBWlldOicmHw9DjDbrjh0xfY44zCx74Mdq1rL/ny2iBld97WWwOtRTMN/Wva0woDIJp0r34F+&#10;i50UHDxLbbkjn22BngHU19XE+KyaqrACY6gGohneT5JK8pmNgTlr3Nbsv0FBLzjL4x7HsBYDXBC1&#10;lPw7auCCa/rX/9kPP3+8u0vVbKBfA0I1YsoMr6qa0daitWOTwgHCAsvpavgLyaS4eYdMq2rJ+sD3&#10;HNE7bUGgaWZ2iNh1jl9eyVgZgJEm12v69EkDr8QRpHVhAW08Iac3XsuRaS7sdgUqReESccezhj8H&#10;6V5EkZtkBhUa4rlSVSqxbEaHHjDdsJnxL/pKmHWnQ6UnMwwTwJgmoohmTPToBNBeJpkEwkzNRlGH&#10;jXQ/FxARboHpNnzqwN5pmkjhMXWV0lA94Jkf6BiR3fl6wbzDQ4c8DcDO0dEpv+7q8loePrnIoKS8&#10;oT6HxR02mrlTZ6Opwgt3m5/Z8dEhp63hrQgPmJvrW95FgCP04YG5by4U8EKjeEaTAM8xbIp4Qdfr&#10;p/zfb/kSvMqH3MPdPe8PDo2u69y8KwYahyh8VAiownsPwCR8xJieCsNjySSjccR7IeR6QTbJGEmF&#10;NO0XPXfOZOKK4ABlKjNJwjFx45ebZryih8Jo/4muSMCe6BfZERzF5obrxXQNDK5INQIIN3kAKSBi&#10;mj4ohIQBLblgwsFCL8BKxcTKKa4o5NCILHaXTI5jwAATkjSlaM3ewXsFRlTtP38gaCEzdDIJ8y+W&#10;pHPUxlZFVPqMwAWeR+vJRW9PPcn4THeHkTXlzKNAPUtnxQAV25WeKDb8jGRWvBNre+ppL5g7odKx&#10;6z4MJQnwlK6uS2ALYRNI2dC0mR7Od3MmOWhjU/nk4qzxZDeZ6ZJs1EzZvK9FsjwXdACKnOCEDRrv&#10;dm+JIxmJySnhiyWDUQi87iz5+1F04X9ovAIsRHOKDjcOSawnst+Wc3r5yFfRJuRP91xb8DfF+319&#10;fcMDYG9nT34WpOBvnJ6tSScGIkz/zp/j6PCY14bfH8bald93XCcnnGuFCQFg43NqJd1S8MmCXpGQ&#10;NQ32TMNBcJvfZYDGuE9gBND3Zz4va5cScrBFlgvJ9sZpWhfJwGwOG3lnXuYGFGwJsH1l2SAjcQD9&#10;l7dXLCwQOISkQYKpbNCnkIpdy+JHT7GYxDUkNqRch4MmVntMq+6LR4x801by56u0jlE8JzI5l9wD&#10;T2C4jq+zpHz02gx/0w3l2fl5zef0PJox4Vz7OSfaBtOSi6TBiW+DD1sA7dj/IkyD+7lDEWaNZNNT&#10;lSYmDff3AOMs723NBhwN4kWBuzZLV8DVBKxJpmOWg9l94TmY7BcTcgbsgxE4UaQ9lQDdWVvZuqAl&#10;I1rvjoCwMRLTSnKvQm8qs38kBainazJQG2m/4VUSATpFAuhkxCgwg+0+eoqO9VuVNL2QGQ0Ti8Og&#10;Z7D7agc5xM+ofQ0p/G9QXPeSavMzUCbtfRqPthqLd6BK1yK+8D4zJc9KZjxOgcKc8FpmZtnNOEi2&#10;WxXAceCzxl6qPVODDRZvThbm1NzyDllBRvLxFAQCbz55+K0ZwIP9BSA8mW1MPJUEHns1zd/nOqvX&#10;Ds9oAxBFgc2H4KYpUoi9vtTUwFtP5+3gQY0S+FTok3FApm9H6eWG3sAr7uNreop2ZNYptEfBHADs&#10;ombEtWO/7GlV0opdUaRgkuwycCKfZRt8HzxBUU/aemSgJQTY34v8/t+xSX5a3St0rVGAAQO/qvBM&#10;XqR7MLBz0z0zgAWZPwZah8fPvzfY9x/+6mfp7Oszsg37WjJ/rJSVJb2RZDg2CvBYtalI6MOHKdSK&#10;tYv52nL5qD/hx/uQa2AkcSJoY2NAsLIPVetwDAQyoIZEDYQzH035Op8fsNdLUHjkM6lZ7MiY0o0r&#10;JV1p46S/Gfcr7M+yzEiFHT43W6FxSmkEafGc7TbF41G191h8rtZFTi/w4TqfNfJQFnNQYR2b9HR3&#10;TcAPgRJ4lgB+8XWoEy/OrwnqwVdwtM9lazDio48+of/ibC72NwkJScmvM/sBg5WOcyNqI1wbasi5&#10;U0zxdeg3kNp98f4dA0EAnt3ePeT1sLFv30hWMj7b21y/MliGcswlB1y90zOfnZ6yXsUgD+/+2fl7&#10;AnAYECMkA+urdm+Ae3P68nn69t17Dueaap7eX95zQQAsm+0ept3Dk9TBRB7DQzJe6vx5j0uSNgdj&#10;s7lUJjtKt0dNDVJFS5bijkPLav5+ypmhQuJQcsb+AgnCNPUHM2c+U2Df7Q33plfPnjEF+ZM3L9L5&#10;xTXPufunjdanGeiNwS/0B8fHB+kB6cAbmpPzfp/f3ltWHswhDW/g29f5nE8BwI1VCdeoIsE2yfqi&#10;sTwv2ODBdKk+oOx9GMYxFqxvK7F3y+KCXqhpS+rrOlEy32EK17C8NEJq2iYAazNba9V+UnLUtjIS&#10;o6/JaxG9HIA++jjnmuQo12cIOYR9AMDAw8N9n4813z+sq8pWEPK+7pyI2hqAmBUFQfQbkfo+WIJJ&#10;WyeCIV0xY6ubCQRqDA4OWx65AmTaUls0Ppc3lNaPlFHyjO56W0rEOd8WYC6A1KGk6g4lQbazdU+q&#10;AsgYDcza765pSnDUBAdNvcHoABjATvE5Isk1hUOsQzLQJydLH9dOLyYJp57kltvBGiSthL9vJWmn&#10;0kwb1kdpnKS12yBzCbiIfX3cBuEmj0ly+BoNskfLjBWGNRa1wZC0tsKfRQS5SrJns/3iviuU0FJV&#10;J6VLadIXWxYMSytbswyunXTf7cvrdypsr6TQaQowWpmIEezEkJzGnzNQzOFvjYktJe+6FjUy3ifV&#10;yhFQ4/s/pIk9WDVl+Nsa+LLJcfHECybfBGK2BSCcfGOqD9iWGgy0hdHbu9aKoEf1FDo7mi1bimrL&#10;+3H0sJQqtEFnUASLDCZVjB7WRhhbWLjEPQV+FEqbsE4hTsA1WZch9uCchZBP8330h2vbuvQcs8Wi&#10;+BNWVi7F4LqPofNMA9LB7E5Kd3uFcobVS4DE7Uykk+a//icff06TY042RrLXICtD/DrCJiomWq00&#10;EeAmKVN6ggBrGfMT0Og1ZQUriQVBLcNqpFXhcV5c3nBjdC542tub008DdRCmGbgJAFoYYlBr2j14&#10;Y1C8c8VGO0A/gDrwvsD0iFMR+kmoyUeDCmYJm+OjPUsTUkHGl/OFg0JqFqKQnDGFEF59BCvkN4OG&#10;Xal4azXb8PeAz5dTRtEEQn6BCRCNvyuxXjh5y58NBvZ1E/5ZSxbFKwZm7EgO8iQD0UgXwu9eLve4&#10;ENCkIhEM0mUACPL40gbzmIsO/DPSv7CYMLmc28D6VS4ybm8v7fqZFEqQ/7q7uSezkAaYltoiBQpS&#10;Cpjl41nsLPds5r+i78vgmPGKdOrJKJ7Gr2CyPT6wIIKMF9+7v3dInT1k15Cs4Jft0PtOwQCdQcyj&#10;k1NKmVFgoHnG5wEQsKT3ihrUGubtA0ptSa+w3iAlJriHKtcA4mjjWGyG8Eg7yIcrX8JGyb5smB4e&#10;+Ixb+5LRM6CXjws2JRgw7+7sOx1YhvMqMrVpL8zoc5fKZgK/A1JsoulJSYyUL0LiOWxy4/JkRpSS&#10;rbFGKN1Dg98NpobPWHhh8cH4GCCi5JUC1eDrwgba/hBgH84WrYBAUIHzOzqrcZ0VpbpK09IUTAX7&#10;xomzbuq4QQ72udJPSWYh4sDe3d/Vu4VnjHs6bLhJanIk/zZs6D3ZrDXvI2UfZinScL3RBojvQyFB&#10;iTE8jTZPLj4aFuOajPUsgFj4LGaaeOGdN7NutP9T5bQqFvFcwKJa0wdk0GGzv7frYqMqU1oB/C33&#10;E04DMfmGqXlT28Rdkyl62j098XmSKYfGuUdqnEBVgG6QA2Etn+XGpXHgCBbK08MjvYeYYp6/5uTo&#10;lIw+7Jnw6iS4nZ/l+7N38gmdaQKIyf315SXXw+HBsfbX/Flev/6InxVNR8XgoSXXDRixTLG8fyRg&#10;R0+iByRTXrCQPzw5okQPxT6Kbbz3+N1sFluFFeHAwaCA+0/+mv+fsvdqliy7zsT2MWmuN3XLO6AJ&#10;Q0LkcECKUlDSxIxCmhj9LPyOISM0o3nSgxQh6UETMZIeZDhBMmhEAiSBxhDdjUb5ulXX38w8Rvsz&#10;a2cWn1qNKHRXVd7Mk8fsvda3PgOG8FluOMXa05LBlFi+Xh5H55fn6SJ/DzSZ2IgODg7pB1TbL4SJ&#10;0fm8Pnz40JMo+byBJYwbS142VUnQCj8RJAhqcKNp8DnCPvIFAotg6GUC3+Y1AOcX1xHWEIXZ0StB&#10;d1bPKGND0wVQHCyXxLTljg3+zc2K8vbLfH1RCNyQjb2XdvN32Mr/RmmHAr1m8zIrXhrJEh7sdXgm&#10;plMNqlis1fLi5DXEum6Gaj8OZXKsYrhNJZ2CYH5raX5VWBATgtNjMQofbTQcNgWGuzglXnUCyxvL&#10;edrJtBSSoyzjvPFXCqZJkptMgyXvIAoysBaLtSxngyWHw6IUuo+0sVT8ACsXqVTrWnpUWbLD5Fev&#10;w8HIa6oNYG5MpYjrPa2lhMNpjuvivi+eLaWuLsVoVVLy8LyjFsBxdYUBYCNoeyqxySHgZdmQ17va&#10;2rRx7G1HMFo6ugYCI7FZycMb010PHRmOZcsEgPbJjQ8Lrg2GY2VbBBbcSY1A29Sl0emdhluVVMRb&#10;N8ZSBMhzZ0XPO9QrC3reXVLai+cbgDukg3VyEIKZogx2secXn68k02cODRa3ltuKZc3ynGEg+kzc&#10;TODvwDoCTDzcP0i5BrMKg7GQK6Fuu83rEQArePgNK/kRYj8bDJoGs3x0mAekq1U1mF0zqtlOSGy9&#10;5C/UbDHEOTt9z/rihmFcOzz/YPsh+AqeadtbU64JqAlu4X2X65XdnV2uO9uzHbJblhGEM5uqdpjv&#10;p1//j//rb+bZ99/+y/Tu5fu8xuSaD3sbnkOEdmHwhvsOQ2WzjfIZTQsMTB2elSLcgtd/4IB/SAqS&#10;ozcqQFQkl+c1FYDMixdfc3iE927s+4qBNfwUGwxJplU6z3vFWd5DMMTOZz5/dr6WaI1xbrCfsrmT&#10;jBWhMUiIXY1SATDwYS41TqVOjevbpFmnBwbzCcdHwBp18FiV5l0D7aEwerD/yoNSihQ8h3MGrHW6&#10;Fzv5LL5//441ARRDkIGCiXaWv/NIf82WE10CWmY0wfJiP6/PCOcQE1sgEEAzPJOweKC/cyWwZAg5&#10;vYe3YMaTWVZrmA9G5em7UyWZ9okec7iaZElgEDKqHoHlBqS92KsRYAEpLsCaihYQcwaaMcmaflJX&#10;8gLL5+dXX/+Kfn0PHz0i0Pzh7JwDJUAmVf7Mq8tlev78u+mrL1+ypt/eP0yTrT1+t1n+tX94xIYO&#10;9enBwR5Z+MmN7JzBO/leyWvMxcXHdHikAD/UYWLHVNxDKC/GWp6PF2ojMl46rfcA+FBXk0mfX7uT&#10;/xu7DtaSZ4/vE2QH6+ns6rYEb9Re16dUeIl1hrphgQCWARLdhZ5hW3wsbuTZ19nuIgCAwDZC2j6W&#10;0AsP8c2SKXWbBxVVnT4JZvsE5qvGwCfEPLI3WAB73EPNMOUeWK8H1/Kw1XAt9gGyWluRBjRUmLOX&#10;Uk+c2K9Rag/ADyqr3bzO5B4D8vKd/R3WZZjAH+aeBtfuwYN7UnzAo3km9RNr61yLEexwHTE6IGLq&#10;BF/Uf60ZSY3/rIRQBKhk2SCHuZvff0hFkps8HOQwHXX0KOnzaDYensnWdbvIBV3x6uT9MpurhnNN&#10;wN7LYJ8G3GZMprqkdcsuR0O+xuneBGoccrGiZ3NdfMciqKsEVlmSW4X0s7D25C+Lc9Q54I8DQ6uV&#10;umEtVR3NJlVKsIIIQ+47JvlxkmEa4FrVmL3VFPPZYJyNMdwzCNUEU24c10NIgyr1hlebAsUspe9H&#10;Wy4tN4Jnaqc8V/Ku5CChLRTKYKuFLzQG1Hh/9NS0zmIPUxFj6O3flsZUVFBFUpwELgWg3A/9OgnY&#10;4JCAzVQ8D8c62HJin9F6xs9ORywh5Oa9gbMNlYSHolUMX+P4V12xqRFoagCMCkjhAVhf22biMAoP&#10;GQCCdVKgiLlqMlewe63WiLUhAqfWjNUZayQOGAzMJdtLjQY04xkpWGKAjaPVMw5Qa+1tH+et2pTp&#10;NqpfB1F2klpCKeRGP8eDz3NteXFjKX7ljIfkoBfs3fy5pNBV1PnjuPb7Dt9RAq/N+vzKFqvja/Cs&#10;ckiIIfBs5hq9Zp3HZ/Vf/P63f4QPFDtlSHtgFdHTRZRIPKhM5yUTIje8M9EDkYzFUAuAOXOlQDX2&#10;jpEXWcdNRD5VM7IGF2z+Z/Kiyl/kw4drngBIc+XLtCDrKEynKTFddVyIl0tNE7ZI51yxycIvFC0A&#10;p0ajsji+niy5JT39cJ+zgeWipMWM6bvW/qM4wTQBcqwJT5A8EUgbZbJwV9JfYIiPonJne08U7CS2&#10;Bm5aHPvhwZESgchcW4nxhoYyL/Q4Jzh/+O5Y9BqCKUq+xBJylptdMG9woRSacM0pHBYjnGMcd+tU&#10;YcqO3KwBUMImjs8DYMZJTS5KkL413ZIEFEAGWD/YmGjgOYa5vG5mAH5gIc3nu8XMGwWOotETwzyY&#10;dOY0RtzIuOb0PehHyh2eP/sWgZQ5i9kkgG0m5pTOz5LntZ2ITQaZyg1TR7f0HcrUSQ0cGZEM29D3&#10;XPF8nvFmV0Jsp3RGN3qQPWPj4HmKBbcTpRyhBQD2BifedG5m93Z2ivRVq15faPzYfFHEorlQYEFP&#10;lsV0omYbm8ackmZFljeegAGwRnOC+0GmqwPDS1B8CYyTITSQeTQ4AKwXPPaaDy6p9QyEaJkAhwar&#10;9sYSMkxO1pfyP4HfHv3EWgHUlUNHYqIHQBnHh+vMjb6pzQpRaAp8G3ENca+TAQQj12jw63WUN0I8&#10;bhkKo2c+5LuaPBXKjyn9KxuAt54smO7dDcUPAYv8JDwfKGGXP11dt0XyOFjOOdojjcEbTmYZbewe&#10;hvAoMpA8PaG0YlJkGmsjVQEeAHZSXW/4t2iC98uvvyreC/C8xPMZARk4T/hOIbtkU4wmjwE0IxNo&#10;j+7cZVofA0scIKQNW16HDHxhQIumM2SIgf27XNiLKCS/t1wTFvYbrDk116bJaXLTlGJ1ZnZdTybi&#10;NZkHXAMg0c+vQ/NCRm8p1mQpUHlDpZyWTVtP8B3fB8eA6nE6l6/TYBQQMnOseee83waCkVEwY81Z&#10;UKosQBnFCeW7WGvQoCEAyuA8GwlLnxH4xLmoXbrJ+Mjn/vamMyBdyccCU3J6hghgJlt4pfTSlX1h&#10;uJavtK7jz5gKCEniQlPwq2ukGO6ls8vLdJ4bf6buhk+lgcwVGesrgjohZw+JRuMJKtdMDqS837W1&#10;/Uiawu5SQT+RMW69bkyKn1+tKaTu23XaX0wsk6fD4ekS17s2M0+vHex3qAl4+K6Gd0uw7pI9YSJV&#10;fbDMpCkT3DANVkhFHWy9dlIS80an/sbUedMDJQDJ2gzASK4L+Z8ksqMwz6K60iRVNgqpTNwlga5L&#10;ERWNHNPNPJmN9DsGaLBws09TSEmKVCgptCB4BAYdY4JPn70NxkBVUBp7I47r5EBNZXveH5Vfj+GO&#10;GIB9YYnTg4jhGD3ZRJKJV8UPtUprmTiLdQ4yhuLbk3ytpZzo5CXrMDMMmwZ74O7s7RLAV0NhkKkW&#10;IyuUCpXBkDUTZjSAvyw+SZXPRRfgXCe7BoUQLbmv4LO1nzioBr6A+TXYi5f222NIms+XfKFqA6E9&#10;Bz2yYWkJjGoQKh8+Pb8dA68guWw3AiOwH7Dey2sm0y3BuPfQ8OBgm39OK4hKk2taUTQKG0LBfcWQ&#10;Jw0T1JAi8XI//frvfVOw7w/S5YtTrmcLg5Idk3hTujLHYZaUbL3EdZrWhdHSNHWRpzORtlPtygC5&#10;SmwOKFOY5Mxh2TKdvv+QXrx4nR49eEp1TYXIj1VeNwH65vP19u2rNN89SJP5fl6859q/kCwO+w6o&#10;S5JUNiCsjhhOd7cCosetNNvZT/MdWVc0loHVZlfN5jPXJcnqC3t7hcG4GQzhZzbYRqN3uAzXFipy&#10;BJBj7b26udT9lK/VBwQk9QDW8s8C4KQXdSLICbIALHnQnGPg+vxbzzm0QpItgjvu378n4Ah7Lj1c&#10;d9kThFgePQXBaNulQEkkY/IlbSZev36jQVde937+d/+BgNqsnVmO36RnT59wHemGJdVJx0d38vtP&#10;08ezczbp2P+x/2CQiOf6zetXGqDROw8MwSv2BJBOHyCpN7UM3FgtxnSee5+tfRxP3oc/XKaHT7+T&#10;7j/5LN0sR0qwW3iz5Xt6b/+Y4BlUBnXe32cIIoEXbTMh2QCee0gvxve+e3LXgWDXPI7aHlWqPau0&#10;n+tlhpzk52F/f59rCJiA8LsFEItn9/TsPQGzv/5/f5LvtYfp3//pX6TDnVl69/GaPuoE25DAi/sZ&#10;A+r87+38Xqu8gF/mfZmpu6jPqX4SMYAS36baSH8cC7uK9YCZ1U0lNm5rZmtdwpfqtafsRgO+SewL&#10;9nQER8SaOfoZqwp7tnIMRFLtlCzZa2Td0dbB/hsZTAIyxTbAuUoDJFhY4ZkEaQD11vHxIYNH4LW3&#10;f7TPHoq+4/neOLn/IO0c7Kad/Vwb7W4xiAN9l3zrc5+4i7DChcKSJpJhD+NKg+j8HBAMQK0FKV7+&#10;BSsRDtGnLWso+suDtd115RzJPsEWJJbRFlmvrSVG17EBMtSWyIZKgEqiRgSZle1zcP5gacMAPZAw&#10;UAc6gVYhT/06OdlBWK2liwyOmCkRPjzj1rYf6xCskqBcV0W5Fn1KWHDUdSp+3417DAHFQwnkiMCG&#10;1pY4oS8dN/wfg63bGSALT7feoOca0FnXQK2DIdk3YU3jILdi/cF9vK7WA0Xsja45UCcm1yeLCB80&#10;I5ZhNGMEkjjAo6m8d49WVgxlGNpYySAii0A6WtlQQp/YN/ZpKP2ZNAqDZbExcK6oMFuSlVYVrz3W&#10;4OzvmhJYQy9f+/opjVZ1GwClMryO56wRsEWGme+5JsI3wjuxyLUFJAe4FUVZ1FQMYbEUmAzWStc1&#10;7AjGqrKP3mjVigfhTuvV+1alrgnptk+jpewOnKMnsLyji6zXpMY6/O2ivi7grvtKS4BDLs5amTV2&#10;a3ZjXWToMTCjEsVezHUdgZAis3GI69pe/Wlir6Ch9bTU29zHqOCYlLA69RaTwpAm+Q7DivysYiDL&#10;4UU7MZNwKOzFqXMamn/2Ow9+RKkWGRY9b1ZIo/KPCZGvhBrT6H0l6Sa93SwD4BQgfzbYL9QQE9xR&#10;4goR0F5eZzV111vF/6hlYlqXzi+xqWqTmRmNbGwuyvTPJJ8QgCU7O7NiXNm6WZ+0jReJtcyPzD2D&#10;CWB5kJmE1NpcLMy3po6NX1rGqDTEhlNCU0XJ9tqi0T0Nf/NGjA14NofvwlFS6adABMqr88Xa2z+k&#10;jJk+Lvn7f8zFa0em457YOfBAJMNsykaf0jqkZdrLazIREwcSOQADZ+cfmUSnaPcJNxH5a6mwxTSQ&#10;oCrBjkSmIxZqTlnyfyNdK5kerAAGIcWdb+y7eaMCMwiSa7Do7ty5xwRkADS8efKN9vH8jOcYm1SY&#10;lyJIRFRqmX5TsjiZUGZS1QIUMF1EU9EweW6HBSBkd9qcZmy0cC6woIEpRGDM1HUBCudk5nCjAtUc&#10;xYUbmNELE+SCkFoiIXVKcHXBB6bxQwXJCwz/wWZ89/a92JsIIdnd5/vD6JuBI/kzPpyeUv5B3778&#10;XS5pBt7bCFUPKoAkFMEE/CAVurpMu0iWXi4tO58K4Mz3OFNg8820bUCYATdTMYdwrlCsMU0XkluA&#10;Mmcfdf13xQKDfAVFG54dBhOgQbpRGAGKAmxkk1Z+cfT0S2ILyb9mKtbTbFKKg47+ZtMSJY/7pIQv&#10;WUoeiX1M0mLT3JSFuSaj9ZZsFtxfNBGukyWmTYl7V/Me5sla4PmaVoCaPCDlWdFREl97EQ1JYSug&#10;aSK2ShiEBwNBqZM6XiZRNrr/9Dktm3Em0s1kajwtU8majJLBnpxlSkKWapN283nHRkc5Ql4XwBJ7&#10;8/Yt1xQF2jRMo0YiLH4G3kIMk8jX9zDfv3gmAbThOcMz8+bN23R8eMznXv4rt65alWg+mBIOgI60&#10;f66rK/lI0gNJzIhTePih0aWkCOb7SkS+pY9da2ZY8mLeEBxfmRGEhh/FHNYaPJOH+TkhiJDfB8/2&#10;169fmAmxw3sWwRpgxmCKh8/E5wEoVAjPNgExeg3m+wCvY9AIU9nnPAecfK56HguTmjnNnRS5KD77&#10;mn6A8heFhxB+Fvf8DQNIGh4v/huNfkyuMaTAd3v75lSJawtJIyE7aW0NsOoEJK8AsgJwIPO0pS0B&#10;QD0Eqczy2vrm3WmaYNI+eqqHe6xtiil9MvuBQRueUDeR9hoTbQPUkXzLaS1Y7eG154lfb8+yVMC6&#10;ynK+jYTeSLu0TLUkDroAru1nyWPhfmr3EANqQ0hRvEcEEBxS39GstbU/kmV2kzXIXtUhgd1MPDTb&#10;LYI6xnVi4bhx/Pz+bV3kxoOn2yP37KFMn1kEbUgfJy70YkIe8l954HnyH/5+YyoSrJjih+SpBJaw&#10;uJrwGZc0py4BEgHIRUEKcK1jYqomwbXX9wAhY3ofaeFkRve9PWA8TQ//Ol9jfO2GQySBYRHQEntm&#10;JHpTXgG5ay9wbHCCYjKoEmEWWMsvL87IRgNw0RvMAPsIiY6ob8B0osnzdOYwhJVlhwNZpBOzdAi8&#10;9loPuP7a9y8Y02RrME1YPoAdfIkZOrIi+4reqAtJcyGjvc5rwkB5ck8AwVi2vWR7+x4NCrDgvZXs&#10;d6u1eAi/Zvuu6igll8fQAIMOnAewxfGdUYfh3KI2wmdgXwKjD3UAvIzxbKMWwX5/gDUXfmiokW5X&#10;HEr13EMXuaGfp92DO+k731TG+6//MJ29eJ9W+D7YryolRi81q9D+hNoE3yMvwzdtVaRdYjX57/uQ&#10;ODWU6ozBXxjWirDKzQXOx+m79zzvfXfN/XZcjbkW/JDvpTrt332Yqu2D1My2afadohEwsFEzg2tg&#10;8Am8sGRor7T0yaxhaENtOV0A43Hvc+9vqo2GTVLg5DWuSPEJRA+8RgCNccwAbVFDAyjG+o4BGdO9&#10;sYecX5iNO/D6gtmHJPgYSO6zrm3oO/fizRsOqu/ff5SePnuu9HoDCq2DARQQILsF3COVBxRYU/D7&#10;81wPALgDyIV7hqBQPtZXL16mv/3bz1kX7R/spYuzD6zl7t67w5obdcB5roVP35/yfDVtU9J6oVTB&#10;+yOI6umTp+n07Iygz4//+ifpu9/5Hn2av/jiy3T37l1KavF+Xb54GAYP3cj7E8w4qAJ62HXs7giE&#10;AviVn987J3ftbyfQjmnS+dztktlYUdqOP5vbQkNgbFNkgq2lfhFSEOob7P0Y0OIXPHnhC4wk3ttc&#10;W7/45YtcF7/mfoo9MoZtYVsCEAzPIsJEsKcCfMWzgCCR2sSJkBWm8RM/+08ZMwTgdD9J8bEOkGpC&#10;Vhs/a2ZRikTeaj2o2PToiyFuXViAay+ykJrWlgmurX8aM1QFenFfn2gPnpEZa8/m+ZQsPdSJh0cH&#10;6bPPPkv7h3u8n7a2Z7zu6DlwXWCtgLeH7QhqAJxfBknAs35v36oesfPArtTAcCghT5PJtNhehH9f&#10;4+A6hg2MVbGCYF8zn1nnaUWO/FjWzPMI+Qs7Cg8UQ35Ye4iXwlpglNxvLe0VKJgGsekKI75YcSTb&#10;73S26tAeeXut+g3HDPwgQqZUqw/FG63QBSMIy0PaUN2xlw2ulv30JKOvCpgVwJ2kruu1ioD3JwnO&#10;9nPrLbetBb5FgE3Uc7RksZw6OX1V7L+m+BU3ITv1kJUhbQaZuCb5HPUO8MGzMWmND6AGLDkCtusw&#10;SFc5NEukoaYAsVRJlqCVuiSc15WGhL0HtsF4w88XyS2GT2ZaF89jMzATBzmL4qZc1evwuLBQikFt&#10;MOcCVI9gjlBBxDAWfRz245Bdb/aM5ed8X4d8laCq7/HwhQw1x+DPVxijvDnbAIo3fJ+TWW4Caae+&#10;lhOzilV3S5GSSiAOr330wB4EVjFQ93mme0sZnnsoZmC4cahIpP8GezJVnz4jo+/vymxi7JdUPMQx&#10;1c06jMZydLL9ScZpzPbU9Vhw6Kk+eGqwkM/K0NtfUL6cWEs4RB1Va/VO/UWfGKndzT//vec/wqLV&#10;GPHEA4gEMFCzzz5eECRAwXljCR82dgBmSsMSiwhNp9hvZhRA+jiTJPY6bxJb821RHStNDffIEmto&#10;jH913aXtrYYngIUeWCpoZpMWHKZ+5Rv36qZLeztT+UkZaELz//ECTbimwLUbe8hBrq4WprxOyebC&#10;BZ+SEbbicUWKEKnLueEN1g4ZG/b8wGa6YqJrPhe5aLlz9x6TuTjB7EdK++RT0XrKoYVbjXkuMLfk&#10;74GCBmDJ+dlHFqDJqVJ1oZ7WYk3m4gDSOlDJceEYFDKO3CgAHC0oTVYScTApkRaGDR7nEgw5LJC4&#10;NmiiAVpEaIIYU5Ix4uajGT+m+PnvlrcrJ5o2lBFjUULhAx8wFC8EtxBjnhsqSIcj6Qf+KfD+w0KL&#10;qTFuOEgE8d5v37/jjQ9jbCZgwiSVaZszHgskS4GE04MhycMJklmca/wZPABbMz4BvA42mIXxbdcv&#10;xbZaqEGAnIiAAZgvmHRDCpnvEzRG+wdH+Rp2xegDE9CPpx9VoC6uCbrhPt4iqKJJJemwKE4wmWeY&#10;yKKYn4YnGN6bbCIWbVP6o+FcoejFxHPpZMTKMrS6bsyckrcd5ZIOqsHfszgcJRuFDxo+D6zAyp6U&#10;OI7wIUIdL0PX9hNfg3FUeMTNzY0nVLdODm4oacXvFc89loSnto5gGS2eOA+tU5fjTQE2rijN6Shz&#10;WFqCjQ0ajSIAZsppwKKdaHPE33NQACk80r05nYtYdANvvu6UmvSWzRHAUdM7ekMnENMojQrALwup&#10;/N1xfug9NJsVj7cwGl9v/C4UnFDcj+vJr6Zvo6RidWKjgucPzxIKBQB6YAdgio/Ev0s+B2J3wfz6&#10;KBeGSulTAI0M7Tt+BkI24KN5fOeEwTx4DZ6DBTyvkD48EYsAPng7mMqDhTmdFvAL6da475GYTQay&#10;C+PtfK7wTMUaBXYCg27yd8NAQ4mUK95jOC9b+RfWH4CLKCo5pElDeZ7oXVRZ+Y+0c4cKsSCvZVLN&#10;jQfAQ74HsH5fckhQkwWJ/4bkFubnAc6JXabEaK1P1wT4AVZUbmhwPPh8NCN1W5fifdq0xc8QhTUL&#10;qnwsh/t7otXDz2zoSuopPfV2d3mdb5eSLWP6Bll1Z59KTOMT9rJ8T8GzDzIqeH1RDgYpeSOvDbHF&#10;awNX8hiJ4pl7CL35ollORR6hqan2jjGYpGlt4Nx60heMvUjBLMCZi+fGhUU02CH3D0ZYTK9r+/Th&#10;PGIvrKN4q6vyfMkLZ7MRG+2XVBXwrEhvXdBWBhPruiqFYklEDLZslO1s9pxq26wZinE+osKvnOaL&#10;81OTYdyV716l2sDhBrsjDJ3MJpQ8sSpTZ4V1RKHt4qvvioF7SZwr/j3jJ+yQcZTX2LDB4IvzHOzU&#10;tcn74OK2otchp8h+v3XSoHxNWaRbKtyPYucx/bgN9kAXecxFesLkW+whvVQU5x8/ctAHZu8t9jwE&#10;Y823uccJDKi1LgHAhgdoCrC7s6zahtNk+MmbFXXEsOpsMC9vFya6LSUxjtCNwX5NaM7J1sVwK6+D&#10;1z4OWUTUlGOS1cXBwEwA6qovMjQFUkjtgEFPSMo4vLRc7+PH99y/AdJDqhvMH/wPazDu5f39Qzbh&#10;YMmgxgT4iWFJa99RKCComMifdZjXyv29Aw0Gl6rRUE/heDhMrGpKKL8p2Pd//qs/SJcvT9PS0nUc&#10;1xySXABiqKn8uh73ZP6OiyaV+6yu1il9aPywhk7bdSJisOBb7/vBYACzCiEnX33xRfryF1/z/N+/&#10;ez/Nd/bSwcnD1OzkNWy+lz9vlo9DQUDxDlKH589Ctuu4IqCN9b9utwmAYvAUTGU2Lg5C2+I51GCD&#10;6bn9UNhZAtkm9nTunBqdCD6joQSoJluYinUyvKOpqgEjAexKeD33a1ZqR28vANlXCjaAf975rVQx&#10;xwe0cMD9jX3i3ekHgghPHj/REB+KGYd9rWzQf53vB/qFD2I5QyocyiDca2BO0jsz79tIoX/44F76&#10;0z/7i/yZ7wlm4blEnQqAHQ0rUtqxV4fROdYr7LPa01q+/+Nnz9KXv/w6PXz0mPXyV199RWASw9rP&#10;f/4f0re//Vm6Bvv06IjMelit7OT7joBxPllHD+6m47t3Ukuf3PwZ823WAUdHB1QA9bEme/2/ZR15&#10;KzDdaz+GoYkeuJJnQ3WDup7gaKPGFn/PoWBj0C6/J4ZyWPuOc13y+sWb9Aum72qg0hRQxyoR7G+t&#10;VBK4/8BmhK8kwD8OJlspdirvFeOYNoZj2h+ZYmsmUfQ6m4FCY/UJ6acAfeFRp3K9Kn9XPPcM1NQb&#10;+0TsD8V71nsevOA5+Ki0rtVmbmNdQqKugKYqHR0f8XgePHogKXsayBSdzjVku3f/Tu5H7pL9B6XZ&#10;7t5OOsq9zcH+Dt9/0jqxE+q4XF+ASDG35ztqBsqrwUYnI6pO8oGodHwe2mId437CtN+5gC6DpJ0B&#10;NrH3pH6qywBM/WSAxTWBs654arPutq+1fEC7AvSHdUVRFYxrX1HJC5syBCTDCYoKEgvWYB+9Ixv5&#10;cwfA2THhvfHQfcYaNRVmXyghBFCito26Z5PhLtjPSbvuUSa20CFTlQy/mnuXLJJ0n0xbvVYWSR6m&#10;lsTSoQR2Ra0U8vUh1uYi4W2KsiOGlrUlldi35B3a2Gc4gDpZefB6rrriuahU47Z41EVdqHPQh8Fg&#10;AW4XxCNCyTBx/7IGwxsPPQMMLD2mBx+d66EYCg9WujVm+wezL+ol3U9rQC9thL2FfDUNTgQeXIP6&#10;/2unWsc9NFqyG5LoAJyxRmEtYF3ke7NyH8rvPcoaoLHqcGLfvklRq1TluGnfZdltqDgiSLY2G0+2&#10;Mb0l44Olt20JgxlT+BvqWqcS5pNKCvE4VvaHbl0XNuvIuTGt5exm8CUr2YJ1mEyewf4xRjFuYD7q&#10;avqTW6EQzFEGLjKtVxgQbZ7Iah2KTchYrcFXhS5qf6dvfihU0ri+Z/7p7zz+0cQpPq3Bum7Rpd2d&#10;g5JehGYPRZ1oxS0nu2joJcm45gFAjggJ2hZN6JXeimIF8i80erf2/SNb0HI8mRArdfBgf1dFAE3j&#10;J2xYOQWpJEFarnJhuT3hha9sRBkTQ/x7wthyNVpjp0lQRcnkgs0xpLr4WcgVuUmCAdVLKoNJHr2l&#10;aK7YkNmCZC80owvLG9GMg03Gha5qCbjVDYDECYuW1hrrAO5uCWruFmowwItbT+higoDzwSRSSj5j&#10;YxRjCmADGk9M7gH0cXqaX4/mv6EpcVcmaoy9rnWedvbkMRWpfhVBvUWhl07s2wIwCtcVjMDDwyMy&#10;dyBRnsLoOf8cwD5KI44kTUbxzxADGElb+gp2GYHTurX/hSbNvZOgKJs102yafw7FEhb+SwApnFB0&#10;vBFxniN1djKdekrRKOXKDDuCD/lztizpw7mB/BgsLgAdlEHnY0eDg8+7upAsHcAv5JX0+oK3ESem&#10;uzIez58DCTm8EQVwifXSOflVjCSHdsy1+TLVlQ+tIs8pkUW6lg2d21oAOJloBN1uFbRxdVPCAMjO&#10;vAGwsy3ZKIB0XJdGxst4HzKWFisWU0xGXtxKUoRwjEZhC71T0OhxMJqJWGljhN8e7ikaVGMh8EY/&#10;mu2Ca8WfR5IqwX4b/ducmt5UXrSxQd7St0msXLCqsA6o4e3KtDC8worEwvJBPOO90zdXK3lrKP68&#10;tn/RUuypSr58Mpr3hjNEQ24vqnxub1dilvC1bOQqBaKMYmZJLteWOPKqpLG19g0ZiycH/ePogbPg&#10;c4YiDRvzB4TeoEHc2WUjgIakj6LBRcvh/gEBI7z+4vySzQfWYqw3IwcNAsdxf2ONAPsPzILG8i81&#10;8BMZ0bNx3lIR1gokW1oeNZnYYyUSM2GSX5hTFZ8ZgP00K0eSLoFAg3P514f8bKAB47lb3rIJ7txU&#10;iIlxo+eMz/nSydnJ4O6K7El5CGoDx/r3xVdf8LUMmQGwcCsj2x0yeTuy/C6vL7judmQZqkgQiNu7&#10;COvNTJySYQwwGvsE5IRshlslKiMZcXt7Skk9Cm0A9JXZne1EEk+sS2A2Hp2c8Fw3ZDVu8XMB/sFc&#10;/OD4OO3ltQ5r0SGav8ePyHgA+xfHAOsCNMWi3guY3t6afyJd1bx5ZAHGIscyQTH5m8IkI5RcrZMD&#10;qw0wS89a+wmTr9DyA5xqbIlRR/iGhn2R/BvJbyGj/SRBeOxtWr6eOA5mtwUVI4r1+GfYYL/F5Dim&#10;t0Va5TCJwcdaPJqcvlp8a6pkL7ooFlORhIdXTG3FQCqgnwowyQbjoIpx34Y59rhucFwUhjQ3ZMZR&#10;HxRwbyP0I5qIegP0rFwsCuBwkm6vBNzBSXe1wcFISw3z7jFAkPBjGQRoVK7Ghk5suwg9i/te7Iiq&#10;MDKU4nnG5x7gGqSt2KfwPDVOb06WApNlaHan9seVfXMkXZcvk2RAg4NpoiGGlLJfCeTjnu5CEIwr&#10;SHdvHIoBMIeNHRmBCykH+q58Pi5dh59Zdm4aRgdXaE/CwE2MDHuBLsUoWPIzZXyNz5yU45RnIIO9&#10;7MPY2A8TigkMFT4ylVxeWmgc4IupQIMJAQ9cpeVKoBLqNfnNrjiEwDHvH95J3/nhf/kNmX1/kD6+&#10;0MBtiecN1xfXs6lKg8X0PSQF5+d7IevRYvofEhoOtdp6wxuoIgCUBuf2NEodpBxv6fApDGBXGLhe&#10;M0H17Cavs1CIIMABFjczDa3bfonVVde2hlQWA7C8b6yuCDaDwTzfOsjnYj+vbVIWhHwbtRTlc21r&#10;K4BhI8k70kfVKHeWSTm/SGxTsqydjog/WyxZ66BexvdB3Yrrhe8LwJi+U7Zz2aatzSS9e38mxjj8&#10;Y280KELti3oUtjoYDGOvChAnBvQcYwxKlEZNfZ73h8tcC9KDkkzXnr6A9Hd891aNuRnxj+/fTVvw&#10;9Z6LKZcqqUR+9eIljwW+z/TT7lZU9FTSoXPYDeUAGKJv3r/nWo/n8+d//0X63ne/z0E/kob/+sd/&#10;w/Re7EeH+X0/fjjPx3LBgL+jO3c4KAWIhroa1h8YgCP0EF5wqDXY6DPETN7HWOPAqsVDBN9v+mDl&#10;1xzlvQxqFTDzyUTCwH02LfJ51EYYWg6WXBZP1Hz/fv63P02/89s/TP/2f/+/0+HulgaprdZi1Cc0&#10;zneN1g8aKu/uHhCExzWjhHslJuJsKk/Ttm481NC+0RSPvGAf2l6hWqeoVwa5NU+29Myp9wGaVLZ8&#10;KIOu0b59aSM8KfaQai0BleG/fKSxdrWWVaJP3NnN9Tzrqjbt7m1T1QNrhDsnx+nug3v8/cndO2T2&#10;iUnfy8OPwF3La4i1ECoaDD5Qt+D9KqsYcHxggy7JtFFvytpnJQ9tSIXxVRhWw6A7nWPW5xHg00ZP&#10;pTp2auuSqB/oWT3VgDkINnpuBdr09nEcHcbD0I9+NPNJvvkCtSXDR82XzAwbIzSqkpVKKkEfjWWx&#10;GqbgU1EDDqOAr8FBdLgXmlLfmYU3Dq6pnOZq64vACmrXCQGQrQFgHQelsmlNI20MNPIesse3Qi60&#10;toWdRjApi2Khbj9hkyYPg3vJJQoINzA0SOxBsf2GQhiIgWhjVmWcLwJsQioLABRexq2DIle0/RjK&#10;MHhtE9MUZlyDYdYwFkBIjL2qDDexCoalSAwxQZIJa5TwyFuH1kTYmQatwbwdguFaNVYvpOJtGXtB&#10;sWkZNXQNBiLVBgaoeibSOjm2bf3ZDmezjLk2WJs27WpKgrTUFnqpa4hh/GStYA02VsXHryrgcFWS&#10;fQNYHgunOJUaWLVktQZzPdSN81/bZ74OaXjYEISst5NqZOLk23hGI8Al6mOxQmWrUaV13xkWA2Ky&#10;jiYFjEVCTW9fA5OVJfIxFFdGgtinZH13y6JomUzWg/BYG2uzcrk+T2YK/8Nx/LMfPv4RNmYCKNO2&#10;0GNry1uxWWDKIA+9mkVaeA2MKRroZoOhq0KOr69bU5A1DQIgMmkmTs7qKengxBEyv0oJXxpO15xw&#10;YpEEQJScltJaOgRpLr4b/PlQIKC43oGxajvlhDnkVdPpFoE/nIxLAkpKTyINvRNlkoxDe7BxYsYL&#10;Miqog6y6bZq6K3hji8d/dn5R0gDnDqDAwivTyRUn+Hjww0SbiwlkpkykmxZGRUkhrCrHZXfyUsgn&#10;AcbG+Kzjw0MWv0Fxxnfb2T5QGm2rlN12oo22N0i15SIF74UpqejFvlGrlnInpgKy4QKQu8tiBpJa&#10;npvcuC+degqgA0UTJ8W5MIFhPSSsIVnF1LZMfzakHgg3gLQGsl8AbqKpy2AV9xS9CbBJOG2NcqKq&#10;MStowmIJTScKjDH54TH7BfIGgGPv377mgnPv7kl69eqV0HeGqygAYHt7l8e8tb3L955UeqBxox7s&#10;oxB7b/ngxPTqihs5fVlc4KLwBnjAhgyG/ShULSVFQY7CDBPTS0g38s8AsO74M0oU1UIqyjeOBcwr&#10;AEdMfI6mD4mBKHRnMz7Uk/k0HediDp6PkX6HjeiW5uqJzxIahr2dfRbYrSdEAGB38v266uSNGcVx&#10;AAMAt8ESwaLOBNymdfHeOWm5Z5GNe2ex0KYLxh3PA5OXF5QV4PqB0Yain96Z+VosbiUxxdqxWEnG&#10;XDOMYMXPgHSERuXdqviFhPF2IltVCxcKbiwGlWnSydOSCRlgtzYuHSljX9D/R5sT1guyi7wmsTii&#10;x9WU09J1zLn8SmhdQEPTjqFCKISaIolpi5cVQjbADMVGdn5+mZy9xQTdRD/O/Azk830N0DG/Z3gg&#10;MS0wn5P3H045scd6g2fr2mwyXJvTdx9ZxGOii8/pyfZrXZgpVWrVKTzjIDdAeH4RfIPziTUZ3wH3&#10;8dHxIYEI+APiWYUsnElqnsxLQiNW2jzflwDJwY5GQ49mIdlIOBLNcT5xX2PgAHYsmTZNmNCuODBZ&#10;UNq3KKnRgxmg8lOdpimkwAv5l1xS4nzmplTekZWbYhTR9Pur5RGrya2KwRkDMKZcCy/zPhA2Dcl2&#10;BGQ/ARjHxBTJwCs09rfpLJ/Ll6/fpSE/p9t7e2Qm7J+cUNZ7kBuuuw8fpvsPHpDdBwkWpvp4rjF9&#10;x3qEZxB/h4GTruWU1hYEYx2YM4RPG4Hb0al0nZkxbk6Swn54z9SSbNVNXfw3BjNSBvvIFKPg1JSm&#10;O4oieSRXTuobS/EQk+MI3Uk2I2/M4JF5s/lk41AkuslmzZ1B3jLBrBrLjdbJwGLCpSIhDk9Prp21&#10;PBfHMa1TuKu6pMu2nn5LopuKx01h07m5iGtevJlsjh2JfiX4w0X+uJHp13raH9JirhvFP/AfeAeZ&#10;+RAu75FIV1Ey1PkYDJrGVNjPIb3B3KjAvyPSapMBYO77EVax6gyqNBzUxTS+DsArCdzC75tgTdpM&#10;miFi+V7dJRvEg4shEnzrlGygL18/nNOpp/duOOhHaLkzgPewpEDzMMjrdOGwjSoM/xc3/HMk4uIu&#10;ajnQxMDhJk3R7IDtu1Cqbv4N/xuBG2kU22/we0F9wPdbCTzEun99ecnzgToRtQNqkmmr9MGlJZ1c&#10;a+yBKgP5qc7XpCWTr+E+k58/DKkGmXpvc+1SmjqYxWBD0FtxWCkQB8Pem1uxt1Ev7h6m7//uf/WN&#10;wL7/599IxtuXvGYAfvmc51PfGyimrxDAzGle0xo9m/Taaupy38WzuOydMthK4t94KDd4iDU4sESJ&#10;eo2DkmoOZ96enpNZ9fzb3+Jei2sIqe5kRMDKQGmo/DYBvvX5Z64YHlHVGF7sEyiEB9toib1UIWt2&#10;lIDWvpi8R+fQWuFCEBfXvfc9alYnGxGHo+FlAC/wPACgAxvzI0LY+hW/C/aN1UKscKzdAAJxrlBf&#10;w091fw8+wJCJKln36PiOGVE7az9ws43IrgZrslMtcvr+PY/jEBJ3eEBjj00aIgLI2M3fHz8HxcRl&#10;3h9/9rPP009/8StKewHu/fKXX6dnz54zlOvx02fp5cuX9Pve3tvlfvT555+np/nPwYTd2dtPv/ji&#10;S9bK6BPwGbDv+Na3v83n9O///hcc8P3pn/xJevPqbXry6GkBVrHPYzCN40A9fZi/I4Bs1EkMgZrI&#10;pw911AXscRCokc8lvJ0BuIfahcFuJk3gPEDtIQbiMh05mfcsn9/R/nZQ57x7+y5/75/xWl7l5/GP&#10;//2fpPt5T/wICxnWvVMFmm1JcgnwC7UWhgoIagSoiXsee+X11a1D4BqpS2qlSYbyIJjlMYOK+ksu&#10;CENhfodUToq19c+WddoDssrhHslpvxoipbIvrBNrI+zKz0MtDzTUmgA+GeA403AQ9TkILLIXkiR3&#10;tmGZgj6gbaQ2m23NFHi3EqNU3sncpfnneD285LFvzJykCZk4ho/qe7foa8rBJobktr6AWgjvX7me&#10;rR1WpgCKofjPNWYVVbbFkk1IX4Y/65DHqoAcRdboIIymJJM6WXXova4p7Aw1cd2uPyPS7GXNU4vt&#10;WCstPgXjHRJekkba8rnJwBYDJ7ul3jdqFCsSAugV+21VUlqrSAkPz2ErcSqzPGsTEqox2Q9X1gpj&#10;MPHsRx4Jt+yv4jtHGqzDT+JayEdaDHuxr0aDLI2tNca1FzDWlBjejQquZD85OsSCdhZL3kMkl4yR&#10;WiwAWKBhKh5x8V17h3+QjfkJIp6ctDoQNKtd3wXrWomrukfCC52gnQHWytLiKdnZbSEpDBuemslk&#10;IdZgJqnEkKfy508MgkWwJdcy3zNdANxlaL1miVYekNK2xddaxAUlqPclMXadDh/2JxHsET6+9Eam&#10;B58GaiV52KE0OM4ZA1M77aceuEYox8a2VmS2HFK0CjjCOhYhL4GzKICyKYF6o2uskA/XTnKO/S85&#10;DTp57QqZfPgyRhAMgWB754btHK4J+lnU0pFOTiLadFqGqFRFkjG94cW8Fr7z3qefuQfQkd4NfI+k&#10;oP/8N+//CF4UnE6QxSAKadVXLvSTDf0nPNlo9jFRipUck1jebCuZdMroWYg6FlJMqJXApGACmVP3&#10;PCgUeJhcy/S+p+dB79TWIRKH+D5Ta9R1I2HhZIpRPRKMwYXZy5vTzNO7aTPjMTZMuF2wKT3IGywa&#10;2sYPNn1mnGaycMAHiiyAMTeL22J0qeRDxSvjAkJi3DPxxL4ae1uU96D5ZQoTkiVzQYEFEBKJcVyn&#10;KK46STrILtwWW4/gIsI1kK55fsGNmJT9fA5O7p4Q5NBESAtD7aCQCBZAQ40mFUDQxEVcMzFLK99k&#10;aOyVuCamD+XXEVedZL6JpoJMmslsI9FHNyWAQ5zDynlXaNQqx5kT6M2fCebPlP6H05IqBO8T+mFA&#10;nplfD/leeBHwwQ+TVSDW9LzSxo3NcdvsIBTxNWW+liNz4WrJwML5/cAEz4oFEQo+MPtGAr876cP7&#10;d3wYUfwlPwjwaOE9nM/DnZMjHjOSRuvaC7Cb1sOjI95HwZ4EUEj5Jdl1DX+GdHHIeMFumsvjhawE&#10;++NN6Zky52dgQ8QUGXJHLbIqjlD4Ik0VJ+3GzxGZSHW9BrcQoIKCDPc2U0WHXPzdEERmAeKGfTS9&#10;F8cyhMHrqMREPOwAZwGSSnp5u+HtpSIM17n2RqhEz8bx5S2fDxq107eQwiYWg1FcrTwJSaMmp2BS&#10;zOkvMtLnsy1+Y2KLcThQK+0UTIBop+AFinsajajktQ4psP8hJxvTuYu5hk0HQCmF36zUeE4i+ViJ&#10;rrF59d2qBHU0ZqBuTg3lTyS2Mu4RBNaAtYeCbNK2TkNeah0yiIHrD2ANz+PZ2QU3efjsoZFB4AXu&#10;Kdw3nYNE9BxVbA4IVNJz8Ixg8BiLPVOedzUlm0iqJ1nUpPhg4gBw75B5nJsjAL5cE2r5w8A+oLf0&#10;lOssAmbAYiX7JfGewTOO40e6LyTu+Dz4DeIcv3nzhuAj08k4GW9lSEuvvTMeAxqrkCuiWFm4yLnM&#10;x4FfXWGpKJRIvnONApfgqUmwWZ4UGDSwwARAmr/L6nZZhgAEkhcry41v+Roa9WPtzecJzRMTBWEU&#10;jqAjhCLhNbmJvKGBPJr8XcqxZ0xGzt8Z3lHcb3b5/pT7jYOn5JWbLrGu27otTLrGxUiZ3LYKLCII&#10;1g1FLgLwcUbQcFKkGpxisuDuC0tB4E1VwEHJiKfrNL66LWm1YqKJDVc8eILBZqnsWOS1lmiYDWPH&#10;6uKL1NT1BviVim9tvSE9jhAJ3rvj6MZrPR1lsp09Y/BvPd8RrpGK/0pl6VQKiW4qCpEib1nax43H&#10;QGNohSBVzZqlxyLNHndVyEb8fkyXjURjyM3IimjKew5Oo8O1L4bPBjKH8HEpCbpjAQoH21XwPGCN&#10;ddcRbEDKijsVoZXZfWG+3NTtRnGuqa18WRSQw/AMN8W9A0NWBgh7+pFOuEc09KPpCbjLG3K0b0vN&#10;RgRAeci8ZPbcrItvQfBc28AO4rDR3jXYSxjYQ6nvwNoADGP8/J07h7bXkCySrGZ/Zm35Tes0boB4&#10;oX4CsDYa9JHv6MoMVommwT6WaXZPWatC3G49iGwI8KGORIWA+ojNG9Qa48ChKp4pNM7TidhoM6ad&#10;XpVEbPrkeVARQMfS9hFYK/cO7qTf+L1//o3Avj/6N3+YXn/5Vk0jQ7Xzs4TnDucdAwvUFCjCMWhC&#10;HdpUheUahf7oa8vzhD0W3yX/x8xNRKSusvEeQj47WOEASSvCNySTw7AD13JvG0P0XLemJRniUJe0&#10;pAmiLs37S6+h2qJDHbjPAQMkptyDJ1WRWSqYaOWgrcHWMzcCY68u0sfcE7x995b1KCxSzi4uyUwH&#10;iHR2+pFsPciqcVyop8A0GQ1mo+nqORxcEdBFcB2eB6zbAFR61hxiszC0DmzWGwwS1fBNKTudEOQ9&#10;uHPMNTg56Rj3B2wu2ECjJs3vs0M/NHnLou6inY0T6aGAQCPx4d0pf8GfbntrNx3tAYgZ0+HxSb4v&#10;EMJwJ333O99N9+8ecz94/e5devDgfnr5+jWHrgC5cI4wXLrNx4vABqyNOD84nqdPnqQ3+bU/++lP&#10;04O796nvnuZrg/t7qFUrImWYfn2Djv3+w/uyQlkteG62tud8dsCKxzM3DXn1ynVPqikjnYR3c5Id&#10;Rgyf8xMn+xb4k+fviEThn/38ZxSe3Tu5w3Xxr//ir9Lx3lH60z/+s3QvP+c3+VrXkDTHfjdViBRq&#10;jsOTYzGI8+d893vfY62CWrCtBXz0Qype26EyGTfSNUandIa8rewf4dnGgdO4wdobi/Rwc0AT7ynW&#10;i2EQ9++RFB2SNfY/TWXPdsnnZwTiYNcxISiHc4b7kPVVvtYgjXz22a8pXC/fL+gDkLiLmpvAXl05&#10;8Tz3bbAqgpqHD/eowUhT+zWJNTJYfag/ku2sgunO17kvGx0SE4xVqsoagRshLQ0ftKg7KL+tBQRy&#10;kGbv95A31gY6I0AuGN2sQfq1R27lFGcywz1orEMiyfp8umE5UWnPCtsP7wEEAUMxU62t1IrfHvva&#10;fh265D/jAC3qn2owiUXMwSX7+skn+yYDQYbREts1AzQsMjqSRxTCMQc7etC6HESHRUkQXoeDDF3v&#10;YCuRDCRZFjBCSzKDfQSnZtPSKxNs9KBt0w+ZQTmuH4KlyL9v5Z1JNSP2aOzrsMAwQxOgTW9AMO71&#10;knhrgLJhiN+yeCIKk/H3QR03rEHwYcPrT7WSz6ODlaIQDZ/gSM2WDUv1ibVYvaGtH/3cSnqN5N6q&#10;9E7hvRdYwuBee8XQl8bfYzTT1rJxD8SjRxsli0hDQJyDcJ/1QL0qfnoBhoIhORi8jec/wOKwpApF&#10;x1htBLw4ACaNoTCxHZYtkcLTjz58RaVoINNJvcMY/pjr0DqAsUqx1lrBJOAIK2Kd21mia+akIp8F&#10;6vk6x/EXD1SDhxEWUm8kaG/6mSpopvAYVS6Tuah+O2TBzX/y63d+xOkZgRk1WJSf5H/t7R8QOMKD&#10;f3l1roKEDDz5YhAwI8gk/yUCdzBxxWZLed5KhXfSSWIKrX0cQnyEggAbG1gUS0/OZ06dhVQ4Hips&#10;Crc3q7yJqdknm45TlRUfImzs9NMDwJffb2Fp4GD5jKYuAkLA+Jp4UsHPwWbQKGwEjaiYU8t0cHTI&#10;QpEbKhPerlnAYgISLAT21zFdSoMpkxUnR/hOKKDQpAF0q53qAuBizUrQogQmG4Ii6BlV68GeNFog&#10;AFJ1lJBuiYWT3xPTcqV0VtygljCLrTSFQBObzDoA5XNOb7UVQZblcuUEq5pNPoBCgBoAE5gqyfPQ&#10;M5AAvhSSP9yIEt8qfYebatsWZsTVtWSKSjJV2AauFxhNkKXitXt7u05bXrF5QePOQIK+L8m1TCCb&#10;zOzRJRNgLMbXTPMcfHw1ZQ8EhfJxQeayt6NggvDKSYPuK6RkMaxhWHnyfMNiCsxGFIZYmC4vPpKd&#10;dXV9wQUKwAR8Bq+ZPruktCKizXFuUHTBh23qSSoKCJzbYNngWi2tmZ8ymGOaPp6fk4GFxuTi4spA&#10;W0onJyf0aCIVt2klMQYAQWq0AhFwzK3ZRvTUsRyAAG2yuaclN9ycWvkCQs7FKQrAOsiE4b2SjxmN&#10;ECU49u3gc5AisKJmAQdpQkkSsixt6CIhsre/plirQc2nF4jNfgOk4waJjcCbNWnmvZPCajERIUdV&#10;alhtKYBkaZFuimvZ2ctP6dVbxRyV3ni9Jpy9mTUEXg0IBEAjH5GJ79fGAHpnL4p6bS5r+jlMtek9&#10;WYsNgXuFExPcc16vOvsX4v4LWeBypcJiuRSwCPZkbxkAmnVcy6urWw4BBATPaCFwS28sgWT4jPd5&#10;HeBE0z4gOF74Qa4cgIJGnWlhCMOADHuxKAA9jbkpORe4uFgsDBwHs3jOe0G1k4ArrJ0A3AYnauGZ&#10;x3NSG7BgcBKnkK1ljppC0nNx0DQboOeH/Evg6az4Z+C4mSSMiXorGQiKx8bT6Us365xsMZVaxT4Y&#10;h2DdocHAc8+B1NxBUl646YHSTsm2wPfBPVnl38OrbxdeoQiSytf73qPHTHmsJ2JrPHn6hOsRLSnM&#10;JAhJeyryAxUAHKDgew8h+6zpe8J7KybGgyUitoEgm3bSrjdvP1ti//XFMJl/ZjBEiYq1wxqGApKU&#10;tMK6LuD65iZfuRGpnOxVV2vvzgiz2Wyk1BCtwb7wy1Ns8FCK9gDUxfapi4dSGBiLBTcUpkZlEHmz&#10;4EpFyrtu9sKxjmz1zrKkprYVhYZr66CQVDx3Kqc9ViHrsGQ4wEDt0RoQDJYlygNGhZ2mrkMxCB8c&#10;KKJrN5QOMgDIzuudmJeDi7swfx4KKAhOaxSECjpywecku5FM2LB3WJi5Vzu5cMWfBfDd0QftluAA&#10;fjDWnM7ye/7cVJKxNTicVEvVzYZnsQrsqeWZC/p93aYeqebw80Uzn48d6xGACtQRklkLFJxMGoP0&#10;C8t5b82iSFJh+L6M4B1ZUoidx7rr9tbMxdHWD0tKeAVUdrRagUwfOyDAIg5hXGSjHgHIjlRUyBwj&#10;bIggRCOZU3jzApCpU1UMv/CZUjEM3I/xD+TQ8BQGUIh94+GTZ+nbv/VPvhHY93/9qz9I779+l2vR&#10;JvV+MlAhLRsDEFgbYIyOcwFgtBlLIx8BAQP32YF16ayVjL0uvkuxF4bMfnSzNCitNwnYxjkbB8l8&#10;Xr16mWuPd+ngMNc1CNuolSyPppnnCYAqBi0dGIe5pkdyr5MX6YV9JWBKbB0xRiWvXtfZCCJAbQHm&#10;/lG+BsfHd8iua+mxt01/WQBUqJFwrbB3YCAFq5HOEjzsb7f5fc/z2o37C9cB/7z/8D69fv2Kwy6t&#10;uao/7t89SZ999jw9evw43b17L9178IhDMvrR5RouWErhVUpVUF6vIbfEetQNus9fvHyRXn79gsNN&#10;3OPv376n0uEm38s3ZKxWXOMxAGWtnM/vx9MPaTe/5unDx+nvfvK36d/92/+Vfc752WV68Ohpevvm&#10;PUPdUIdi8IdbDiDaD3/nd9PPfvp3aWu2zb1YoOglLSfok5fPB9Yk9BaozwkC7e97aKGhOax0MDyD&#10;NxyeMTxHkOcimZmhbqwRtvh9wRZEbQiPYibGg2gBCyV46CKFGCSDXEveXMm+BsNG7G/7uYZ/8/JV&#10;OsvHvJuvy/7udvqf/uf/JT1/+oCvgYqFwMNkwnNeQ5q6tcvGd9lL2fTsW895DXE96J0ddgbjaKbS&#10;GnDaSOYo4MW4wToL6Vowf+Llg1Pl49kpXrFp/CThs7DXWoccODyyMrsQ9YH6ALAlG8pr8XuAfmAi&#10;jpVYageHhzxv+PyjeycE/gDsoE7BmjRxD4oBKwedg3yz2PcOqbCklIDZuncX8CF7kQn7vD7qZ6vl&#10;dugjOpY01VQ8CFF3T0s4BxUDJENMN5JmnQZa6z6mMge1wqQpSfOspUyj5BrtNNRYs2l5BfVQqOu8&#10;v2m/su3HkD7xPKME0IPkzWT30V5rddMUIqcO0yqPlZKhGbDlCz3YgoOhMI5EHX2PlJAKEwMGS1lH&#10;/1xj24uodeVf31s26nMadRHWF1H7Wafzcw2sCsyU1ziHHfY0BFlojMGpE1Gp9Gmk2luDj0MJaavq&#10;TTa0jnkwWFv7XlZf1JdE3NHS4QikCV88XDvsocFAizqt8b0S8k7WkcNa4tsnPb9kfLkmxHkhMccM&#10;yZDlr22N9BkY1pM1GIxZfyYBvUrg5zLCMa0goXefFUOSQPc81wHsYq3WALgpGMHoYTpJGgZWa4eG&#10;FK9EexZGIEf4D8c9H+LcweoRsevqkuQsP+x1gFwyQ3Y+m5ZaUiqbuiRCR/Iua3RFD6v3NdYQoBtD&#10;2YLtWK2tc8pwr3L9N8ifngN0A5F47sMbszbeU/y27d0dIK+G08G+XwO+2H91H/dFsRKS6bimw8Za&#10;iee/mUyKdJhqut566e1mRhN6GNm28E65lpcTNourTuwZAAlsAm24jD9TSpqYKyhUIxQAGweK1K3p&#10;XEW9/eLo+5abMII+DHNYsMlFMzomTeLxC19stXQzT4bBwAV7NIuA3gSjTuakXQM8vWXHDBXqlTK6&#10;slw4FmcsQvPJlh4w+Fvlk4ril7R1TNjz9535+HEh5V82UJbSMA1XLJrdnf1CE65r+b2RCWQQcgse&#10;cguZGRPFdroZmFDL6wU3+UqwOYG+q8vztJcLHTTpopkrgU6AmfTyK1Kjc0G1MzfCn8RonIo1gvMO&#10;CQWKXHp24WEEuJavCYMyWIRgIn4tlkA+z69fv07Pnj7nd54zfr3iNFCMwRuCDJg6TupA6RtufGe5&#10;ICLjDQk/Y2UfCcksQX2nt4R90xRaMCipkQBNVbwKsPjGA8pJX/6ri3x8YIohDbpFYdvWPBcgOeL+&#10;u6I/5CwXdGIk4Pqf5+8MwHkn37Mw64YUoj7cpWEufRQXYt5B4INCaHsHoNg+mWjyChwcZHBT6MVh&#10;bMs1wGg/fOf29ia5WBNwFpsCpCrJ4Ic8FFqCK8vr23QzvyFzcnUJM/JdfgeEcIB5CKYevc9Mi8d0&#10;a5xoCsRJk+XfKLKBw+H38Ci8d39uxo+nKr0mSJJ05nvtRgxVLNZ7uTDGd8HkPvwH8XxvVzarJetu&#10;5UJkm4tw0K+nPPdi38D/EfKHW4YrtDxfraW1AD9RaIfEcLDUbbD5MCb0AKXx80v+HGQVreSkKGqH&#10;aKskSaU8Oa+js5DubmycQUWn/yck8/n5vr0ZBfTk60rpP6QxYONizfAOGs9q244sxPG9bn3+sdli&#10;HRD4hGn4fV4PPrNohJu2GMKv7I0BkOimX3oS26XGASp4g34UYxlNaJgOgxmJ+x9N1dH+AYFngLnb&#10;2EBurzn1B2CMe+fx4337U07Tu/en+WfP05PcEE3aLbGPqyWb/XFYkXE8z+f1eM8N3ihWIv65vHrP&#10;pg3PKdYFrHsqRAcCelgbADz/9Oc/4+cBxG2R4IiNHs349ZWavbyuDLcD/ZGYAFxdM5jn9iI/l/m7&#10;4+8XiyEtc0OyTQnLguD0dC7vyuvTS268ZO0N9mvBAz1VgAjOJ1gaXdPzWY60YPghHufj6xgc0hUW&#10;JOR8y4vrdHikcBsUkK9yg7fAPYICLZ/zh0+epgosTPjygbmdnwOGME3lgSED+oZMKiRY1vYH6p3c&#10;KiaYiqI0KjAKnoVRkIZ3RsU1UQ1pbwkr959xzajjOkF7i6qEKaBJ5X0MybuNlNF8T+ooyDQhjUCM&#10;YuBePDpSScwdCzgY8uExafkdlVq5UZSuXU2iSh/Kn1VO/MOzUzXT4t0YnmNiTYVnoOSbvSVafa+J&#10;YuOkt2oMj5REYJbgoAtv+LrB5iCCQzjF9noSBJCQG/Povc7VUdC4IaHJfDHRVuItiyQ8x518ksQc&#10;WFkS5lGEWeaNC8N/+M9YrT1xpD6QfFHOQImyvoaNTEW2Gm1GWsnJByeD950aksosw25ceQIcntyd&#10;Db1le6B7MT+TeU1CKu5oVmU7aYsJPN6fzPG5WcM0JZcCYLD9RE/TbXnr9pbNY2ADxtZ8OisBM7Jo&#10;yM8e2VTJKgbss/IXPj4+Su/fvStDFQ3VEtc6MBSgAqFnIC0StBdh+cNAEus0pPPyNZ6nj+en+VxP&#10;eE9z+GA/5OvrCxbes9m2fYNbm+/LvgG1HpUVdc0h3PZ25aCxFQcm8BnDfBkD1XFcsFBG/THzMJEK&#10;jrxWwIbh/+8/WN/hyzcHS95NaxUJ1aNYPa0HvY393cQyHzfSCNXEdPTrmjvgTOnsfjfeP2TxeKia&#10;yHpX0EUVnj/5j1+8fJs++3CWnt5/kv9eLI+OPq63aXVzkVZgYw75Psl1xWJ5Tgua463d8mzgs08/&#10;vBbzP/8cbUCczh2eX8vbhZUOSk6ENFtLQk2fPhzIlodU4Y2F9e2adVR+r2XN9fzg6IBgS2fvoeRA&#10;KDB3wYLDeTrPe8cvfyU/3M5WBbBHOTzYSr/3n/5eut8+4fnFazsP+xSiUfO4oDBAUN4UiainYlv/&#10;6suvaNeDe+tjrrFukYyLPafrWfssbq6UILmT67i8D354/zb99//D/5ju7m3Tq+39m/cMc7nKewvY&#10;SadXZ+nZkydpfjBPL1+9sPn6wATe3/zBb5Kp8jd/87fp8aNHVDSAjYtzBI89Mjryed/N+zKeObAC&#10;E4Zo+fzu5HPz7W99J/34xz8mgwxDqLcvXzHV99XLl1Ia7eXa/+qKoCi+EzyFcV+htt3a3SY48PnP&#10;f5runtxNJ8fH6av83cFsnOdn6fT1e4Lt9++dpL/5i79ID06O0h//0R+lZ4/vM9iECsRq8BCu454O&#10;70us9w8fPeX1f5ef/Re/esF/I2gwkjYBPq9ZfNXGQCmMbcUIqs2CX4cjpcLcGsyuXifueu8y4yiZ&#10;nb7p4TYUFp88+QgqtBsemWbZcRjnngLrQ580rESSNdYG1AsMP8u9ASxZ0LdARk4VUj4HWK8IQk1a&#10;D4/bkspKBh78Qp3YOoiKJA97D2dam+Vj8FqBaUwrHYUw4bsBVITdwzzXvSuzwULuqoCT1gOVZEaf&#10;a4ZeAF7tJOzG4A/WUqwpXbUOwKsarUsMjrNXG0Mn4rg3FFzaV/NrMaRdrsr+G8xBkkXqqQd5Oh70&#10;6Fvcg5bFC3ATvI3QCgIRdXgZq8agJRhBCLuO9v3Gqlut/fnAZMIz1IuZJeVUW5ihoYiIcIwAlMF+&#10;rcaV64Om9PK0s+BgUjZWtXvqeoONir7y4lJrb7InYJFRu/4aSEIAwCWfcYI8q0Vhq9UmGuEc4P0Y&#10;cGmpuwgAqXgAYg/AwG90UEtrAkfUjuyvoh6yqgHD0cH9dFjjFP+5aq1+CHZYZblxZUY9rycwnWpS&#10;rj8tQ6zu6Ow9R8sJ+8pS5gpfcBACQooK0N9AZtOopu4cLsLrNSgYZGuuXATUyO2W2I6jrxdfGwCu&#10;UgJVS4OwZBVSV8Lkanq/tg4aWRFs9IA+rRmHAdqG1zEt3obeWJTO/TL3TZMUDOl8bwOTqqVWYmCa&#10;aTB11ZQBeFVveHE7JXwTqCOwjz4Pdb09olkjtCLghLKm2DBI0pj/bOQa0UVtKN8e1WewxTNGUrwm&#10;fc3Q/3UOd8O1Qx+G/q1qBfhhvx0a+3D/kx8+/VFjF2VQxAMtBNCmxnbFRfD2+tLR6Y0nqsmSFBmw&#10;KxFvYHHRLW/FbKpbI9OazF7Rl0pIMIqNC8hd82aLqRGadV5uSmzrtA+/mtx8AUCYFl39UHTuYyWv&#10;MQAuu7uaoIA2r1RPeQ8pIXdw6MGysAoBLhIgqpwGi+l1fm8kP2IiycV4LtZSb5aAEipv0+nHj5x6&#10;4nMOmLZ5yQJ1cBw1UowBeND/L18vMFPaiH0OEMQNDwqQmMSfkeHVFg8JyOBgGI+Cb0WwRwX6ig/T&#10;kkmfnU0y8TOUIvNhbLyYdWZidMWrYWdnTuBBBvQC2i4vr3nz7e0csDA3gYEstIYmkUs3Io3NYjsx&#10;aJwYGYsMQMQbM8jI/PFn0k+iFvOCKaOWhIsGnjYSGOuSNobNCZ8PxuE+Q1E6J5PdpF1KNVoadjdc&#10;5JYlrRHnCIVq+AfhWvOhA2thEO0boB9APmnh1bwg/ZATYni8QSoEf0EzjC4p822cPLjNhwcT0TnB&#10;4CUfTjBiL68uvIh29CnE+97kxgTNLPzKGLrAJqBiiAqYlI0T+vQecxZu2BgAdIUvAKbF8Hg5z++B&#10;5g7PzO7uvlOQmkIjXnmKVoenlSdGSsPVBhbBKDJvHxw2IjBu0k42Gl8lsLaWAtOk3AnTlBbXCu7R&#10;5KgqBvm8lyHLXq3cuOh+TeN60yEDx+ak8bOaarVmPaVPfMbg+yjPga4Y8kese9CpR0v8xMpdsmkl&#10;aypAC/pmqSEJz6u6+ILYQ8wgCcZG9I/ckFVuMVzmkow1FHoEAJEGubOd750rslVqaxmYOjwOYh43&#10;ykrERoK1hlLTUaw1nG+EUqB4p9xjOuO9w7CUpuWzApk6npP5zk4pAHD+0TjUcY3ris+jFvxVXp/O&#10;6OO5XMoInUOVQaE/imdfeMNqKH1Hs8eExXwy79w9See5iRALeGL24oIMHDx7uG4fPnzkv3F8nHq3&#10;auYa+uLs8lkEqI3hDEBvDIPwGXhPDDCYCG6Gnuwh8rN+dcMwI9xDOEe3Nignm5tJ3WLlMrgFTOJ8&#10;PAK0GjZBOMe3TO7dT7sHRwR8Id3F3wEkvM3Hh6ZQzPKJkqNxz09lD1FHkl6tqHqJEczOcQ8Thf7o&#10;qVs0MPLGk5yXw42QhlLiqoIJzwTZefRjrczOXboorEvBNxbpknxaCBSNQ/Gwi/s8EgrJlurHTwYT&#10;o6UFCrxYJx2yQWnCV2nNEKz+IcrltZjhFJ5mjsM6RUzGPaPlurUZ7skAerNOGHYYAFKTJdXSL3na&#10;DsUjpUytQ9blaXu1Ufar/gyGoOQxjQ2Wo4EkS86BW+F1M7qADQlJIKLyAi323vxj1hZD2BpYMmRr&#10;hMEqBdYDllwyzdb2BbVBsGB6dg43iuMny3FcDzIieY8JpQZX8DO9PV5jnb2mlH4oAFu1UTsMTimX&#10;f9poA/hlkSWjYcOzqwHZyl6Pg8NyWptOd9yPwfZreC57y3dwnRasQULyxfXcjEq8BmmnCPNINqBW&#10;EMZFrncEJuKagSHGgKH8zJ1fnlMtAWkd1iessfxeoywjAL7AtwrrLRplnO++FytG4U1VYc0RtPUA&#10;5pJJwWoisObOzGaYuBnAk4y1G3XUfHs//dZ/9t98M2bfv/6X6ebVB03Lbbe9MKvvuhJHlN5X+dd1&#10;ble7aSQh98WYuw8AtBFzNlg2wUJQOm34SrWl/hHwpWd0O+/1W/YXu3N8Jx0f73OfAzCG9wdTn4zG&#10;5YJ7As51go3N1nHau/OAns9k4GEIzJC53XTv3r10//69dOfOCYGle/fup/v37qaTO3f4dw8ePEj3&#10;H9wny+4o/zz8g4+PDildxR6B48FAFccBMHjv4IAMJPoZW6qF55vBV7dLrs3n8DS2fA37HiwlAKpg&#10;CPXsyeP07Pnj9Pzxo/Tt58/T97//vVxb7/IRhacdzhmGU7JnmItBwbVDPndDpfW6w/6KMLdOcncw&#10;GbHmQ3XSLxb2iFyQ4Xs3f5frfB8iWRf308wDOuy/H84v0uvX79L3fuP7khlzkKahNsDAVS/QEPUp&#10;rXIuLsjQO8nnDvZBOKYZWHQIvltKhYGAFCTy4mcfPnrI48V9eZbPy7PnT8lYPf+gXgFKEOyl17Yz&#10;geoELMaJyQ5ojLGngLQA6yM8z/S9NeN66qRuhE9c5roRa9V+rpv/j3/3v6WToztkDgIsbye6T7Ef&#10;417CvYK1AvUrnm+kCYN4gN4EKq9Xr1+bUbgwe66WJDnM6Td881K9Vj9VG2BeCXoxo2zzn9r12Tis&#10;QcBqg7WeNnxaK4OO9KOrxOjCOtYaLB9tOcRUT37XGUFWgHEn+Z6HjPfe/fskNODaIjkaNcjejtJ1&#10;ycDrtR6D4ILQNUnqxiIbrB0yNzr8ZPQ+i4MFaaIyyDS41obNEUkhJBZoYLay9E/2So1UMYNEh1rn&#10;R6cHT2whE6F52ss0vBbDCiclmHi1LZbAKA0vQNYveL9aYIIIOwaYIgnUQVNtkFO8lwbDiHu07VFG&#10;24PARqWypxmGMlGz1A5XGV2PdJRlpiK5hO/4EPuhWaGs7+u1eiGueLAPw5Mu1EwR4ldkyLRU6Qja&#10;hH1GSIuj9w4WfmGKkgGpXhV9IhVIq6EMKTFgXvsnr20+mghrGiOQUjWTrpH92ioRXUJhuPL+EFYw&#10;/qb2EtSATsmuY2E7kmFmH8RyRmoBT0O/DleKYMg6kmt9jShtthIlMJShHwsQH71iKLkiqIX3XidA&#10;F3VEXaxeRrHSbe1SmG3DWGS7UqfI5y+Ya12EivjewsBANaOOK4Xfc1UV5mJJ3x1HfxcpLXk/2st1&#10;HfIzrr2jI5TDWEjt+p73YITajFWxIQigXbWoGMDFS9DqFzIrG3lCypouEcjEMW0xPbuzDVcEDI0k&#10;6Cxdc4Xncpz3Ugt0ncNFpmV1G8x+bDbBQdeXS4Pr1YblWmMgMoYEldeKwSGbBIj/xe//2o/wgN+S&#10;eYXp2dLJj5gg37JAAz0AgAMM5zElGZ2OFfIWPCCil+om3t89ZDoXTlplCRNAtNYXhrJS+FBNFU0O&#10;RtkQKCYSSGt5Z+HJQXCBkn/bFNnaME+dkd5eUxa3t3uU33OLTRckbUhQRHOK15EWa324TDmnBFpY&#10;EIOmnjdlgCB4IEBZ/5ibZUzmgIATvEJYRD5eMO/oBVGboj8Vqwmvg9xVi9dKICIS5GAGTIN7SJS3&#10;ycSRf1Hiwo+Haj8XUPIhWbIAxm/mW7v8/vRAzA/Z5fklNw4Uwzf23lKcc8PmV6EbI5tpgLWdG0iy&#10;sgZ59dzSEHtKcLGzWTeaXjTH52cX3PjBxGHzQiPhVboBYJtGSxLFrppQ9qHFcHADyCTZ6dSsw44F&#10;JaZWkOcBqAIoCqQcRTjOV2MW2WJxyQ2Ui1/V8noufM/gWuI7AjhFIXp2cS5KtBcSAhgMm4Dp7pzG&#10;zzBMxjQzNWNhL4liHoy1fAzzJn08O7XkOIkt0LQKYMnnDvcsAB3c0wQa9w/Ti5cvGRyAYpmMpARW&#10;0Q3lTpRs5u8EicVXX32hCT+MlxF0gus6KCACrES8vnHiMgrI3sluYPWVBFx8/3xd4KOG+4BNFp8v&#10;T3LzMYB9G0apR/lzsQgsbzU1AvgihqBox22rJmza1sVfIbmAWFJGPRHroApjf7Fv0DihAGoNwEKK&#10;zun+MHhSLZ9HLCxcZEwDxz03bSXvR/HZhETQJqZMMmOakNgWsaih4JDPQ+ckI8lE8B0nXsDqMRXf&#10;imSD2vCcig1D7CzJcwDM0ivDgUC44GAezyHtdGNcm6k6sWyaa4wnQq19S9Ac4X7G84eTirUAbDys&#10;BVhnmLrmDRrnFbJvslMIDGpzIUCERrZVQ4diGQAxJOA0zL7JTXJuhmV8KwAZ13o60SQVElkUpc1Q&#10;UwYO7yQx66r04cMpP5/PKH2equInh32b6c8EWKcEv7jxTyRB39k7UFLt7bUmhPk53Nne42bMRDME&#10;G11dcs1GaiCYqHK/0DAFz/YiN09LShBXLJBW3rhWlmnCDgDnWB6OwlhwPSBH4jtVkhdg6IBJacWQ&#10;nVahNkOirB8Ee3ri8R6aKXl60KS4nczBl8lr7YJs3+38nR4+fpKePv92evT4aTo6uZvmO7tsTLfp&#10;3beVm9M9XlOa9uf1H/dIqm287aIPrDPeB0wrc9IbrSC2lK43Rvqr9yWnA0cCXVikTMygouF1LQAO&#10;670aFRlzB4hIMMZ+HJFMqH3KBWKkXFvC0pSCcdzwNVr706DxqSdmzhEYHjfkNhrICFgYSgMNVvdI&#10;1mpbgLzwSqrtS1TX4as0lhTAVPyTUvH+k8x3LLLHtZTY79VM1lLk8udiuEUxEx5BEdYh8+XOoKPZ&#10;B6NT3twDsXBNKu4iCMuOglo7nESoX2oYQpLM2r8fSyLvSD+zW7L6WVx1g4eEtbxgxvC+6Ysx8jLA&#10;XodiKKVOUspoWilnzzUR2NW4H0ZbJVB6CrCefq2yIOC+aHCQjGizuWkpElKoUXuibBAU7oO/kqSx&#10;N8ja8xRVluLwHh7GdVNXiR1OpuZqKIEflZlnq5XCFtAYXeU9Z9lpigzWAgABsIXkGzsjOINBI0C3&#10;Vf5377RnsN+ZFo6P5jBBhSv2yPASwvdG0A6k8xh81SnZEFwJ5tUged2EQ78F71UMcD+cnvF+QdOO&#10;Zx6A2X6uceCThv13srWXfuv3vxnY90f/3R+mi5enJQgaENFspWb+FtP/kLu3COfIv1r5+kWg1gJ7&#10;TC9/I6yx2N8xRNzdP5BKBkytwwMxfDRZ4Hc7ODqmf9yjR4/Syck9rtuVa5WLXAehLrm6zPt93j8e&#10;PXnGJFmx1joCGFwrU17rtyFTPJHkGT5lU3tymw1bEqPtoc2gsBKkMLAW4T3arVNRUefDPzVABJxn&#10;sIcgRw1mYEjOAYLgXh5sQwMQDe8LH0CAxAia+nh2Jg/AXNsAsDyHL2BewwF2rVY36emzZ2Reibm4&#10;ZKCH5JG7ZjjLKqXfYDSjnqQcDtYYuQaB394qHx/Yeq9fveIzdyev/69f/YoA5DYsKizPul3KLxK+&#10;fJ9961vp4aMH6a/+6i/JSoElz+c//zyd3DnhM4+67ctfIIn3u+mLv/97Sdq6FYdKuN+ePX9OoOzB&#10;g4f8/rRIwtqAcBuAdLluODw8TF9/9RWHx/dOTvgLQXNgSGKPR50KMA/XBWFyMysq6EtsWxmu89MJ&#10;674VwnHy98Y1AdiIHgKMxPev36ZXX3zJ1GJcB9jrCGhTgxlpkagNjg/305u3b3jsqC8xjITyReGD&#10;YPLKEqfvPTgxyFFYVtVaWh9y3LTBANz0JVvLcjd+NplFb4CIe8GmP5V9Vcl4HVUfjvbDa+2tO3fQ&#10;HfzXkUQ9ozIqf0/68+6ke/fvUumCaxDnECor9lJQR8FTeLUsYWm45uif2uLRa7OvSt+dHqtUiNUF&#10;zFu6Th7J4nPoh0EKgI9s4AcNslHnN34/AGD4zrSUMcAX1iCVGXPhP10CvSqx30XU0eBgdBDX0oF4&#10;I2WqUw/2rUzwukObHQx6PKCPtPaScG/QK5hiLX3kFnw/rAmy/XLqbBNhXKODuZzmW8t5DXVj+MQS&#10;EI4gKw+ZqrQGjCIkSwNYg18goCxWBl1TCWxhDW+PdTGlh+IPF4NSqJ3CrzRqoPBETpY70nrBvr4d&#10;Pb9b79tVqb3WKa6JA1nWX5UC5khSGNe+7BEqAhwCPz+3kpBszVQVcg775L73cQjY7GylxLKlUtBM&#10;sGgH1x1jAEORoGtyRwSRUBJuJm0/BEBXlz6qMlO1o0+gQmLivEzcB9Bep4rAtLEk1o4+v4Xha6Zu&#10;bdYZvEdDsYFfXbFd8rXz3w0p6jgRRoR/rLjGRNL24Po41fWGjU1dGIwRUBbs+t5M0QDYZNMUQTCR&#10;krtO4KV8FudoXHscNmXoXPl71Ao9G/viVdhbpRIDO0rWa4U46h5Uf0u5v4cP9AQ3yB6DwVgT5bnf&#10;l4C6wWsd73sr/DhQ8/qZ0lpyj++P2qo1wBokHN0r+T3+6Q+f/Sii7HG/QNKFhkr+e4mFwnkuMjBV&#10;6uyVwULOU298QcisIiFkNIVbTCD5+eGLABSKi4TXYlPCiZFMo9fEGYyR2xtJvSCHWcjoebXSTXlz&#10;s+KCLhP93ARfXrLBJXNpZ9tpLQM3ScoLTdGNFOBgqNROGrrO7y8duR4wfGbHCdGUTSy8RWAujGYI&#10;TLOQ7mGBBpsO7DIUV+MQvoIDC1NIN/nQK35KkxxfzKkNdZMXRrxfLARkC+Vzi2IIxS2mSwBJKatz&#10;4iA93CDpQUGzXHjqrQQhLuaDqL343+3NlSZOSBzd2VKyZyXkGmmTWJAoWYX/Sd7YK5uSUi5zdaWp&#10;Kcy0Z1NO6+kvdnNt+cd1SfKs3PQCFIIMoPaDHdeevohTJTvhfqIh9OKGcm4Uj+EnQD+QXiAVC56b&#10;G4JOnELl4wBLiB4NHQJerGHPiy0Kox166yWm8uEYsaGBaYACF2AYjhc/zwIvvycl6vv7PIeju0ZS&#10;lh0RjmM8PDzi6yJ6HR5sYCeBco0i9cHDB/Sn3M/FI+8PJ5ECQMamhoKQPihY7G/lxYDNDUUlpVkE&#10;oRobUzclbry3h8WMxXnNzXHpcAcamPejk3BnLBL4d1VTaNe1ga3ZbGo/xERpVgR4QB7WeAIfxrO1&#10;NykVfxNJ4y0fE5t0RYbW3HRsXJfwRajd+NZelOnhls8zgAxJu2rL7cXoBNjFQsBx9TLU10KMtYfy&#10;TnhMjZoOjV744Fk12jMjJhxKt+4KS6exwTHOq6jPzbrWxP3RTMoktLEXZ3hCcB0wK0eGqppQR2ps&#10;UOzBAA7mCFi+aMDwnVlkeuPsnLiFZx1A4TymNrUAJIB0lBsCON3d1ffM93JTpWLsimcCDAgAvAhp&#10;QcDKVr7P4QuEAl8y6Dmv6cj1RMEjV/m5h1x4i+vH0mlTA4H7xt6KBBIWeg3ABKyblKB0ne+NgffV&#10;x7z2s3kzcMuiyT4pWHtjaoV7BywMXI/lUmt5veFpQzCE4PfMm5OSuHENMDnEqoV1VWnLyd6hHaeq&#10;4V2B+xXPOj0smomYIygI8rp9PzdVd+7dpS8fmCNotJHEy2I6nx+GnpgRAQBUgULy4wt2XRhh18UD&#10;reH1CAZoTPa4lneaBg9ObZY/nLw+CsM2JsBtU4oNJhGPAg8jgCMapCg8SgqhPXRYsFVNOUalDMpM&#10;vXExOVoyGjYL8dkEhQb5WRLAWnWWT62NtDe4FQQF6wjBsJ9Q7alyMJd4nG1jb9WqTI1ZnFVjeW1t&#10;jxkSm+QsWOS2GrzNSrEWAGYU+bVVAb0ZbIXX4cTa2pPXwVT0uvk0dGS0FxCZHZPWrzM8Wa2doIMV&#10;F2sEP6/rDNYOhWkxmuFP9pulQkxftoxVxyqgI8DLALdwPkMCHCnMBMTNuqvtaYjnEf+J4Ztkz2IM&#10;Y9+S1cJIhlc0vWQbmr65so9yx2CMjus9mE29w8hU8PYEaRpbjoQ3Lo/bSbZkNcCmYKkkbayxTJ7P&#10;x6YBzbqoPvvwMe3tKF0V4ApAm4kZdjtkebVmvCi4AQ8AnkcGJ+Q6h3K7ZpocaG3mgbyG5OVr8MIy&#10;JSVidiW9GoM5fC6sFyiRWy54vPLe1P2LIcQ1rSe20/1Hz9Kv/aP/4hsz+06/fieJNhW3FdfwRYUw&#10;jppWIJSIgeUISfMEMZ2TdJjPx8m9++nR40fp+7/+/fTZZ5/Rqw1r7NKewOdgGi4EkCEY4OHDh+kf&#10;/dZvp3/8wx+me/fvFVYq1l8McbfmOxy2zxjysMfvcnxylynxWk8GyvgWZHPm/075OPOl+sUXX3F4&#10;Dbblh4+n6e27NwyPwvlDfY46E+cYwSkrJiJfus7t8h5y7WFo7VR1+TFrH1cAEY4Jg+/azGSsU6iZ&#10;1WgN9Oyr66oY2R8eH5E1+NmvfZZ+8wc/SN/5znfTs2dP+f1BIgAIk5+qvJYf0wKHICnrt4XsZTDs&#10;MWCCazxxgFiaSNqOIUXjAR7XRah78uciLG55u2ItsJPrz62tCRnsYLyBmU+WVT7+fdyz8JdGnZjP&#10;GepRJrA66A7fGcf/4fQDa9D3b9/x2QKgGP5LD+4/yD2E1498GhB28/b9W+6feB7x92BR4tygx0I9&#10;mQxm/uVf/mX6j37jB+xR8Fi/fftGdfZ8buCp4gCd1zz/76c//TuyM7Hv7OX3AosWUl88AwDsAGDt&#10;55phlp+rP//jP0lbkHxhTUqd/D5hM8PgFqX50hc8H89v/fY/Tn/+Z38uFc9MPn0AYmsC0hp4D2Y8&#10;h2dVNOXBAiuA2KduE2U9jz33E2ZfU5dBboAQxUbB63Ftb9LWQzTPLXLdVbGv3MHwbiJvMDAUT/Jz&#10;AqUA7DvgnXh4fMxaYHtnRoUAvawh+c/3BfwlVYsIbIEVD5mk/VgGquwXXR9FUjw+C+eP9a1J8Kgr&#10;MBCPBGnev4WBL5sQ3A9YK7dZS2schfs6yA7hm636YM2a7AxalaFZnQxMNRqqxJ7mfqMyS5CBkb3B&#10;CYM1q1vZiNShzNnwuV8ns/aFvRZACck7E9UZkqu6bnX4YmFtxiDP3sIRSEXl37RdMxFDYuzh3miw&#10;jmCa8eOwTAoAp0QShEw8rZldQwR8ODQM1iuNPdRK+AtBxOQevV2Hm5mliXMsRlZfwmCisKqcCowB&#10;auVrRYuXJs7J6AHVOt1WcmyRPmQjrCHo2Pt5snUC25dWfSjl57DqseSVNklF2SSNRx9sUx/baOVF&#10;P6zrvMaKKK5TljaLiStlVNRPIWUOL8bB4Sl8nYG9eHaZ3htKMku0I4ixcS9aOXAn0nFDQUb/cQ8t&#10;qZiq5TkXYXRDqtbenvaejmHBWpWSSl0ewBjq5PBsZl86rK1YeL+O9gqNyNFq9DBzsK2YANqwXRo3&#10;Ur9TtWYN1u7RmDbcysd45T6U96+HFbzPMRwLML53aJzXzjXY7s+P6+BbLZibImxo+IvXoucT4a4v&#10;Q/SJlbjJoZYxqB8MfOaVa1Iog5ii9ga00Pgleg7AR+WCJ//o8Ij+VmqUVTASfBk1xaQEcRlpcxOC&#10;RAQXkAILY2Z8HUizyOqT99WVQSUcHGLg0eTforEZdNNT7nuBiHKltSxXfZoB4czH1ZpVAS9AGkRO&#10;haCygAGYOKqhXLqZBUskFgD5Nc3yRn2em/cDgVB4cPL7j7OqsJfoTZcLJAZa5Pe9c/JQExmwZPqd&#10;fIGjiJ2mXGrxApK9tZIunub2XtAA0MxoqI1isSlT0EjrHB0pjsYAx4PPA608NNmjk2HbSVto11wg&#10;WrH8WlOmtyZzMf9iGmSJMeSGiyXYN/K8WC46FtvznakR/Ur+Fr38O4JkjClvzUCIkGtN0+mHD+nw&#10;4A4Xbpwj+vstZTS+TePmGSe+ZLUhmRjhIiG7ZDE2KaBNTD7gMSYJzkwNOWjVkEfl96A/jaeiM/vN&#10;LMmirOUFx1CWhYGfxKaeQRUw83EiJK45gBp4msBkGXR+Joj1EcLSFl+qAIHu5+LuY25qJIvuc8H8&#10;ToK7/H5gXDHxL3/2o4cP0pdffsnibQlJRSVgYNUvDdJeszgeJnlTXShsBODZyonQYHNQTuHgBLw3&#10;Cjc28n1SyMJCqW0Ae5g4fPouPXj4WLJc3JNbO3zg0dxAtrSFAqCtHIRwTqYiimn54qz4jKlIRdMi&#10;I1YmRpn+Sx8FGL22jZvCngmnYPmtdpYCXw2UAbStpk7v6roy4SPTJGmDXixldtzYvJagn88zQSP8&#10;XaPpFlIYwRSj9IGG8zKiX/CZEf17tHffaK+Gjkmv0/xdZr7X6uQ9SL4H03mR5IxKGsjLX0jYRpnj&#10;V2J4rboFn9WVm12A3X1ubC5MzcYvNKI4z9/61vP09vUbh+igMO/M5FICuUyBJ1ovc4GH71bXe9y+&#10;cC9WnubhO10tbm1iDPrKig3W/dwg4LNOP35gsXo3N0UM38gN/lZeB6+YjHhLBjHYIwf7R7lReEcQ&#10;ChNDBs/ke5LyoK1tNi54ZmATMJiSjxAbsHaTJTO4fpDIBXMHnwOWMHwucL5PjnfsXbhiMT3L3w/F&#10;89Tsws6yeTLCWjXGZOkBsMvvC6A9mJpYq3mceBZqTeTB9Ls+v+BzhD9H0Yp1AOs81hUm5W3t5p8D&#10;E3qSPpxfptv8nXcOD9Jufm/4MXLNbJT4iOS66XTiomulKf3UQVAAINPooc+6gakLE2E0q1sTdgBt&#10;XS1AWl4oFaUxwzCWSaBSxGTAPfZKOxvNhqgt2QiQSuFD9rWrDCWN62Ie7MfeUo009Ab08zO6EOuP&#10;nlv0IW1SDOwl/xlK+nmRxdp+QZ4+qXjhRdp9FSmKToVl4VnZFNyePGR79an441Q+PxG6J8ami+Kk&#10;wVa9AfL1/YZxtYNQCpsxjZ8Ud0qOV7HMsAKz7mIfSXX6xIcwmWmMIhwgFn9mZUNzg6CJrE0MkMRY&#10;rPjeK07m0zBsmKGL3TA65Y6sNxZyBgn7bs2mTNGYWUplP76lk/RwStC4dP3SMJHYlzEkxV6PtQl7&#10;wHQ2Kf5p2BMBwOSzTtB0xJ5AZtlIAImMXtzbaMLRpJDZL/CAzKpzDeu27Jcs0HkorEuqAHDck5H7&#10;xsrevhg0XtJ2xWxB10O4j8mWys/jYW6mUZzu7+5zXZnRQkUAAU26uQYoeXJhGxUCkQg1wdqGwC4P&#10;BgKcmWxNubfNZyPXFfgCEyRddSUNvWa4xcjUdiW+53fMpxiqAgwUmJAKRUWu62Zk1QDw+5hOHnXf&#10;2Ktvau9OJVzmGqgKibmCOmYA3HGfoflqIWGdpqtmpPT5Q64Rlvm1f/OTv+H6enznDs8PalE0/djX&#10;UTPiGF+9fCNQJ6+xvZ87AjGzlmnL2L/RIOH8Ic23sz/im3fYb1J6/vwR/UfJGMA+h8Fhvn4n9x+l&#10;7/z6kQAxDAUa+SwyeRkejZUAMjL2DU7g3sAApbY6ha/13xMERADYZErJKYdHv/w6vc911OD0b9yH&#10;8gmasB/AcYNtRgkxh0q6xzGI+jCes9YWTTwx3Ei2Lfvch+C5tUNAOH+vecPjODw8FsOF6eEzgle3&#10;8Je8kUx9QpbUit9/y2qD9xzQ7hIIxF4M1cf5xSn3eOzJe3uSlC2Wffp4dcV6ntYq8OwFm/LsLB3k&#10;vgcegw8fP06vXrwggPzq9BWVKR/en3J4B2CN/sb5PW+vb6nueJf3o9NcOwKMrmlJcZPevnrNehoe&#10;2KgX8XM4r1CHfPatz9Lnn/+H9PTp43SRz8XB/i4lwou8v9OjdrXD8/jTn36efvd3fph+8Bs/SD/5&#10;yY/Tw0eP0uHuXvriqy/JCMUwGs/h21cv0wWASZAJKgX2AcjCQJzBbmAre2CF9RHN8OvXbwga/8YP&#10;fpC++MUXee9XQncELZ5fXGugGoyUIueripQuJL3B1AvpZJFdjl7/w1DfQJ98yiKpsy5sodg5NFxe&#10;Az21193WCbz8fEreBtY2+E6wY8K5hmwd7FHI0WfzibKL+46MTYKtDF1zsjqsRmztwrC9SGJtlRbP&#10;YTdIJsmWHU51RT0Gn0aqTbxvJQMbTT2UoC7uyfabxofd0tPd4Kb9IDUgTCXYjlYrlt2OG6EWjIgq&#10;FhsOUbPfW4pgu7Ev3reBrzYGU5cOWxyLB7XsKYJRNKXH6E0yxU9DCLIFG9vzhF9iz5Ry1jKj/AJL&#10;gBlrhE32p84nrlP4myYOh2vLOYfC7CTTbVinMQf7rbbNy1iGeBqOjVgfsTA2lRmHsuwIZQTWlrok&#10;xMofEQfEvb+yz2GfpPSBRYxlkMEUpC2kFtMyQEz27aUFkHuf8IwLxllyPJjCkdaAeLfsfO93tgDp&#10;HdqZrA7rPdAzAIV+abEowW19YYfpXUfLaaOOlUR4Uq4T67eh9zMoefAn3pvJQGZ4FPZiDdapLV5y&#10;XYTT2HqG97RZZOHRT9JGGnjvU3ZbCZjtR7HniIFY1VIkqzhfBnAhyV+uZHNSj+vEbtbQgy002HvK&#10;95ZhG1XjYMy8T9r6o6rGwjTsOtWN7PPx+3G0Km0d+lIbqE228ClhaAR37X0XPpkgqlRtkew2BuYb&#10;ErOAcan3YG6wWZgK3RqLLB3PHQkltD/rvcdOyvoJ5Sj+HGS5GQMxQyEiq5IIroyAnmBocxhSh3Oi&#10;bOSaH3733o/gyYHvtFhciy1mJBzsNUl2+kI1DM+ArvMNbENR+tLRq0s3G5pOAIMAMXZ39ujncZmb&#10;zZhOBH16TUmtfaEaa621iGOT6zoVQTc3CIqYkJUxbeeU7OJcYVKjQkZyBCxGoGjjZEFOmsggnLG5&#10;mNMbS95XOBsdjTWVzjqbzsuCCm+04+NDyXKWN2wUwRjBuUIzCj82FvKtpImYvqEYDTNiHCOKbQAi&#10;SlqsikcNrgkmp5HEcknvj4pJapjy4MJgU6dO3rJGpLni33gPNHc4fiDG27nBv3LxNTUDEIvRDdlt&#10;Ux1nPk8w8IU0DXKXppnma7NIe/uHLOifPHmSj/WGx0gTXrMSAL7WsYDjRgYTEGb9+ft8PPvAmzdS&#10;Q3kuzL6qIurbwCfYgTQWz8Xe6DTIPkItfB+hyIS0EIUUgEMUUqcfT/8/xt6rybIsOw/bx9x702dl&#10;+eqqnrbTMwMOQBgRUoRCQVGM4AMkhn6Mgu/zP0C8EBQVod+AJ5mggSMHmBmM6WlfviozK7MyrzlG&#10;+zNrn9viSw+ioxrVmdecs8/ea33rM5x8Ua6zumKxhEITCxsMB8pKluvSXCvVseFIFRJZTtHfnJEt&#10;ikNdHpM6oLAmIfnA32P9cEJ78YZgXSStgqWIBgbFomR6GzXQo1gEweAh+wJrENJc+EMaIBK9WvJu&#10;vG4kf2JSPc9NDYJDrpGo1mt6DFk1ru/gWPVFpAiZ1YSGgMlC4+hknpHXZ1uSmkjX3zWw0RevJnw2&#10;AIUDwWUxu1iUufkF8AGwi2A12Ik7kiUAwO0ttwKrdCATr+FaQ2EE1hoN6c2Nb+nrUHGTB8g/WBYE&#10;piYlEJXYTZtuYxlUU0B5sDVDm7fO9xXrDtPYMlUbk1PI5OuhYlGFAWGYWpNX7ltOIGxnTTnG1g7q&#10;aRy0ElPGndm8eJ+MkSg8jDZ6rrYajDDY3fB+UybNdGkVoHjOwLqoPGXBa8DXk83iWiEi8N4h4zg/&#10;L/u78oVZWppX0StRz2wxZ4VnZqXnBawO7IchU8fedob0v/xeu2zOr8lmBQiAa/P8xSsyWfH55vb1&#10;Gzw5B/CHewjmKvZRsE+wLgAcoimDdH7w4RYJiI0PLB6srQY0e/k5wjQNIAbWCEDfwXLTymAmtvZd&#10;PxdMGEQCdKVJKL4rWS+56Ds7PWeRgoEOzf1nOyV1a8lnKikdMj83I02f816Xf6bGcIDG/rvp9v27&#10;tH6Ab99x3qshq4ZcjoFH+/tkSmI4VDWa9OI6ziKwINLcmvDYExhZJe0tkXY2eaa0Pl5rgwJaQwqd&#10;aIp0HpIeMIPkOTlzAlxVCtgAweptVkQlWWUxGi4/F8lp9jgyEJ9igjqOhT0R5yvBtFrPzMyFSrLU&#10;oEik3DwMLhQjaXEcA/STrJNyPrDHBqkBAgSTlKsunncxgY/pYirp85PfYTGRNtA3WBJGHlgpkoMR&#10;0rHhwZCx2UrsFTs6lcJWab0x2QyJble8dqotCQ6HbE4Dl2ffxCJMw2CWhNh8DL5I4X8yCLH08xHN&#10;V+9QDpyFAPp6MyRGF+xsAlBv4PnKz19Mbbnn538/PDpQYe6yDdI/gOCQlcHTlKCeGbMYjq050Ozc&#10;PLn5NWAqQ3MBR/g5BioB4GjF4BnJjmy4l4cBOVTeqEHA0EcjBR8y1BUMGEo64/GM4hnUUNfpdmSO&#10;pHTv7j0Ws/P5rKQqov6ZWY5GI/covgedlXifhobcC6bO0oqhE6uWaeUcBAuYBFBEOaFTzsk2R7jb&#10;esk6E3sMwBOuh6qxBDWlu3cfpFu5/jm+dT+99zt//J3Avn//5/86vXn8mhYYTMWsVVusXbhzho8G&#10;H4O0bs297crD8nhecB3wD83oAfR2S4adfPP11+mbx0/IHrvKezhee4fMcEhUFzwjYB9xmGu7mycn&#10;6dbJjfzPMWvC+3l/e/jgHcp3UeeO9DQc0wKJnPjis7wP7h+lnQPVv+BxjaOMyZkOP0iKzfWepGKZ&#10;WVaEwTzqWOzP+OeQvqfzdOvWLSfz3sx76SH3cHj5gWl+cpz//viY4Nbx4aF8XCsNQM9PT5mOCxbb&#10;86dPyIh7/epl+vrLb9LZ67N0fnbB8+b0/Dr1awVzXF+hucv12cEuXxPAEwHLes6zJfzcaIsyb2RQ&#10;DrnxSomRYPRj4LY2MxWDvT3YuxBh733u10XhgjVy/va62BmYPKzk5HwPb9444fcA6IYhz+PHj7mO&#10;AeQB+MPaxL0R2LngOQ4QCO+Pa4vX+OrLz3P9fZuAJT4b2Jb4HKhtEA5xmq8FzlwE1CiEbEN5Kh4q&#10;7AnPnz/XGZ7v0fPnz1j74jpiP3/4zoPUYz+hr95h+tnPfkbWKQHG/N9P8889f5LX2tmpms78vNOi&#10;Bc87JNH7shhCPYjaCLzl16ev0xdffMXn7+LiqqS4Dk6hHYehWLBM9emwJekdzZ7Rddz2hSVYz3CG&#10;obDcKtd2wdqRimLcGnalYoFUFfaQ9nc8n2Ab4gyE5JsyXlh15Fr6Xr42J7dvavBP2fwR+xs8Y7Bm&#10;ODzaz33CHvcgBkPO9A+GI5tOgx0OYUmsQLjKhr1pU2S1o1UGTalJUzWjMoYsLMqBO4EdY5oATKfK&#10;cggM1Ze9LOesQwUioH+sPWgM2aS+s+WX9WT/KlCtKpYalT3UBsqhdSbyPLZXXnjdkn2GtWY2VOX6&#10;eoz0Xp+FndUe6hcGARIh+RwGD7RanpFKolUq8uS5lorn3Wi7k8qSySqYZWYSymdfqFVIvWU9tSn+&#10;4VJajQb+RntX1yXcAP09hvCNB9ez2aL4Dep6bQd7mfXFc1WEF9UrldOCk/10O9pKBMtKwKM+e3iQ&#10;EwshC85sSKfWRj8Rg8E6/A/HsMSpi4cgw0838s6Vb11dAOdIcY70a3421xDsqe05EeQegmsBxqeq&#10;gKUK14l60yFqtiES2LSIcaSGAmGrWCenu+tzSvkXic/ykJW0VddkYM/VOZCkLRhP+CiLParB9xjX&#10;yCoa+lE6xdamzZas1+VP/tPU0+ulbf/BusitI9y0di/RWM1ZG+gsLFG/d++BQ227utHvHbLeGDxg&#10;P8a+gbXG/dl4AK2K6rp4SAbBpSp2PX6+XHdPVlfylW+ipo8wnEp4UnzWOT3spW4RY3CSXre20WLA&#10;JRN/52XdNX/0w/s/WZDCOtCwVR4bKx5ySu98SwSRoAIWnVF1ItQ0d90pFE0kpSHllVLbhUIcIJ3F&#10;TdjbnbMgOn9zwUMMgA4K1givoOdfVfnDKtkLzKdagHnx54GcGLRrvP5q2elGzuSNte4EslyZ+o73&#10;B0CEDRUMGSxqNeOS80DuJknJgSR9tXTb0rOv2VSisYfkFMAbLjIOaxrGR7JrOythDro5fQFZXr16&#10;bdNFaenxZAPkO84HThi605DftFxsvDiMBjfYvBZYoJhK5ve/dtpx7XRUJXXKtyaotvh8KHpP8+G/&#10;m4uHC6ZatmR1VZ6cYBMhE6tqWSSf5GJOzZk2ezKaIOXI92BkwXFM/X5EaWva0ktuZO9G+g/MZja6&#10;r4sP2+godNxvpjoSJJuzoGksG2Yzj7Vzdc2XhxE1wGKsvXnblrQwgIUMIwBQkpt3Mhec6BkmnrMA&#10;YJKmdZCmNJYwoRjCZ8W6AwiT7BHJIInNJFXBnwC2aLJb1QQD8V1evnhO1gUaGAYlHEiGgeINxTn+&#10;bknZr9LqasuP8J0AOuDgx2thneKhxtq7un5ruZIamB2kj769ZLFS2bh027eLQMkQ4REzSeFsPNpw&#10;81ESNL/bcqnnNr8f03ltbgqAB2BnO2vtKZccENFz0w+5Yhy+YR4PsBusDgBDwQqARw2AQXnnTUna&#10;MSXkfpGqch0AkHSWvYGJ1ht8RGHcOByosWclmhSsMRVMc6UDcsJakx1MQ/pRDE9JMxdT0wum31pM&#10;Wly/tdOfItq8yCf9vLNIsT8GvbsM7M2cmKSiYS5vwY2keZVlHdhv8N/OmVK7IIgHEBQgMGwAFEIh&#10;Nswum6h9S2qdNunEXhYcLiLhLycPODc3czEJ8TwDpI4CEns1fg5MAHiErm18HwD6xkAafk/T5ppM&#10;VSaQX2utosg/5d9pXeH+YI9ZXq+59wqQF9Cyw0CMRGAYIKWCnGb8/LhXddM6hXquor4jr1NFIViZ&#10;SFq8ecJnVACwA326gb+PZwoFDD0A+95Jap1p+C1lTCc3b9Bce7kGW2OT7t1/yEbterNMH33/I0rj&#10;3nn0KO3nJpRnhT1FR4NN2B9DKkQWKU21m8JqC98QMhzr1gVD6+muD/6mMeVfTCP5oHjYYEpjZfnr&#10;zABXFFj9MLGq0lZqWF2mkfGZXPhYihJJYABtGG5ikJIsM4+3o3iVRHMqjMokNkDAQoirBBIExSaY&#10;iT7nQ8objVe5bmM49lXFJ2VgUTcl8DHtzWEQYZcRZtuV04ZDihJzyTDljt9JYUk9KhWZ8t40Tf3j&#10;jIlGciy1Ql/Yf5WDbKI7CjCys5RJsr+qyIYlE+3ZhI2+5/pu9ic0209NroY5ZO32a57/+sR6ZuCb&#10;yPOoGyw1XdPSAewzJhMbRI0UOYLKs5k9knReaxC7UsNb6/qj+cCzgIHXxn5aYCfIGN2yrmT/n6QG&#10;VdL1OYkT9L6FjLjbyPNN+qUiEZ6zzhFQSW9OMuc7+naC4Xfj5IR7AX146Ou6LObqlaX7dQma6dh4&#10;4vNDPomfjeRqAP08LyjbT2yosC/FAAB77coyUuxfkSJLjyom1Q/ct6iCODwkMIVrqEHdXjo5vpn3&#10;0kMOwG7eeZAefPx73wns+w9//qfp8umZrqWT1a9gKZNf+y1kc/n67XdJafGoH7Audufe/3Rurgyi&#10;YG/ktaalRsUzGiCFmoPEATcYqBhSAkjCz6KORt356vVpOn35mvsz1szr/P9/9c0TpqOChfX06ZN0&#10;/fZNug3/Z4J9uf47vMkzGnufggE02ODnmjUOLtCeVkdjmybpe0+rncnjWme0lD5IYn/x/Hl68vQp&#10;WW/Jw0vcD6hkUCcne4Yy4T6vt4Xr5rntExCypgFnsk/fm9wnnDOV+fLydT6rztLrl6/ITkfdhDps&#10;0SrhFuA0GpnRAUisw23nwuZtK51cw+Y5zdYRAk2GI8Fj7z2wo7GcuiGwkkpTjiTyw10lPuMsxzn2&#10;MtfzfSerFvhTvsnnF9iFuNa4l/t5/SWzmnFunOS/f/HiWXr08B35d+dn/+D4KN28dZLe0Ht5np48&#10;eZLPqw/S8+cvyGrEZ3md7y1+D0EIGKrfunmTtfCzJ0/Tu48esmeArQdUJkjXfvnsmWrq/KyCabjC&#10;eqMXZiIf55f/8At+P4JWJD60Cgiib+vI5waewS/zOkPjDl9gADlg3kJd0XdKfQ5m2nJjH+JIvdxa&#10;P//V/wzmVcGSNyARMtT4+8bNfxXsvW/5/VVqnv36YrDnXm6nLSb9GII3AK7znye5vgDQdohE5vw9&#10;0POhdriR78dBrlfhuY37hJqdp0+vAL/5fFE8WCPoICxN0LtIptubhaVAo5nrHUokERRoVhSe/bXr&#10;4Hg91D8Y2HS2vxrMbKRvm0MiIPUft0A82oB4yDpadtmYDT6xJWvbJYjRw/CapirhWlWRWvp3DfiB&#10;xY3aJVj9CrCamJSsicEUHEX2qOwzGDYhhsr4d/T5o/VMLWCncA3TlmzWIJ3TW+sIEejtqVu1ZbBc&#10;Gywp6aNmDwbxYWbvMimD+qKM6A2aqLavPTSeTUnOBhcp9Y5AM6uD2BsXGWzrOqW29Y2Yr0MoPyxj&#10;UHhsU4C0xszLMtzEMzfK55d2CF7XvI6N/KCDxRXsLA5raykUgq1Z5KH2xKurSfkRgRvFbqaavALH&#10;qiqJxOz3Nn0Br6Y1JcB0bjZr53UbljK1a/AIJIsB6mhGIX6+9QAWfVhjH8LaQYhT4ERTau7RVgv4&#10;igJ/a9tvpEIE6y1tLaqUagpzG1w/xzNCu4XKUt66cvCM3quuJvmv+pHRLEmFkES9XyxjxqqAkRtL&#10;uKNGJammGktaOMFOr8PKATIB/INRq3p/CrELu6uosePFYw8cHGyzLZcePAgfix5oAouDPUv//Lop&#10;TNeQ7k6qnvz6//S//eFPlpyeCY2kEfQg2RoopgBb5k4UwYIXeKWGkNrxQWguHg4lLNZEdvuYglSO&#10;tm4d6pB31hu5MFnmQzp8egDi4EKgqBvpcZMUflEpcQUXFZM8TPHWy84I8ozvgyYWGyiGQZDeoZie&#10;78xsMq8FA8o1k3HYUAmMuL5e5e+24DQNlO/a9E9s0KJ0C4BAehdYZsvlWwJ/WNgRlAA6PKc0Bj1x&#10;VdeU1tRlQ961v+GKwNNbA597SgwaRWPG54J/Q2MfitHyR4VwrHg4z12Qc6OtFTqhxNk5G3wASEzc&#10;bOe8f+u1FikKAyTaAmRCkQIPrKFXA9/yGmqTx0Mq342G1+7qAqyhU/77vpPIcK+vAE6i6QaguqtU&#10;UQIWTuWDVxA9vJI8FiKpb8csIqyFlmmjK6+fsejtkewVPn+kIiNGenfHCXxrTjyYRIYirl3IRF89&#10;Cu8jzVXze52ev+KhgwAEgdUzy2oXXE8A1PCZca96U/BpsJzvLfwe+Z5I3cvFHGXVTPwV8y+SRClr&#10;yj+7yxTdjXxl5jtkWi0WkroMo+TemB6fQILi5lO0/w0nu+gW5IG3x0eT6XNIOXbSaaQ6qXnMv4/1&#10;Qur/ktReGrZzGqlCBUUeAL6QjwGgeUsPmNHBJC2n5ZW95bAnADSQZ4ukN2nLM0IJXn2RItP8GR4S&#10;pgtLkiQpaLJfWR/m9pjibWR6HdLoPUiVu754xACoA0NA6ZA6mCXHXTAsgBsypOE7u3y9lUFZTRTB&#10;bFi7WW+LX2DlCaCKgoUnUvLLo9eP/TnoHwEgrRHzZLVZ2ehYU5W2mXz6xERtlOps3SHWAl4W4B5+&#10;Fs/InZu3xH7qBG5ib7yiHHbHTLk1r+EuvWBkhE6PSz7PY4mX711s0RfTSb9Yl2yabPRK5lkjdi/2&#10;rb38PMJD8pr7qfxQwHLDvcI9B9sN+yaGGABdca2ZZg3geCEZLq7V1XIt+v28lU+qQdygi4NxBwDg&#10;cP+oJN6BmRNG3diDu2FjCYH8O2M6vCIL560CSBbalyHp5/ofa7KOcUwIiJyx+Ti6eYPF/OHxDfrv&#10;XeXnDd58N27dTUcnt9Lte/fTu+9/kO4/eJCGWW4CcvMCqXTrZG3sq/h37H+QbVfFlLeRNxQYTg70&#10;6fspGY3FheUoIThqnAyvCWJdipF+tG/fFks9fet4rr9V/DaRLB2MZPvJhEdOeK1UZhiG9GncYgZw&#10;smxj7O2gC303ySLk79eUtDxHV9jTpyqpbWmo7cnTuLFKpXHeZgpGkT8Go99eo1NhN9qAWLYbrafw&#10;yUbmkaxu+5Pi9RJePW0J9Un2n6mKn4/jiIs/Hs9P2yuM1SRtYvo6i1HfBifuEczC90ZDZSkLGJfJ&#10;DAoCHRwKDGb2OcTADWf+RTbA2F80sR5Kgu3Qb2ygLj5LPUpKu2FC6IYMdLH6NpSdArQAe5nBRq2A&#10;Y5ydlYMyUNwsry/z7y7TdW7EV8sr7nc4A8mszNeSXp9OMsc+g2ZENcVa8pH8XZieTqBnRukrJ8UO&#10;PwHwhmFsv7Y1QhOm430pYG/m5wuvC+AfADzOTTD74GdF5cBKQ1Q1FzPt65BFwncYQV/5Wa/zawMc&#10;AaMxEqgV6NOX1N1Ivea+OtMZge+KMwHnDs457E8Ywh3Y93e2yOfebpvu3r1D+SL2ItSQR/msxXOP&#10;PQpyfjSRSEI9OL6VHnz8u98J7Pt//82fpusnZzJrx9AOoRWQ91mZABbkPvyBga8NAravFhX33lm+&#10;Hvj+tRs3NglNZXCv4nbOBGYy4jUcpqTdbKe6KGbE+sAQfm+hOhiN/x7Y/TVqXKznfJ7kf+4iRGAB&#10;oG8v7d04YkBJX4l18+L5s/TyxYtcn7ROc9azjM/4+PGT9OzpM/raXTB91YEpbiLA8sB+CdVLY88g&#10;rLt7t++YACDrGviddet1YWkA+AML7esvPk+fffEZgyee5vfBAPwi10jPXp+l16dv0rDWM9Ax5GnN&#10;wL0rqmZUr8Mjj1Y8YMaDvT3D4PrAA46RrHzUXfO8/s8uz9L+zJ7Qg84trH/IqcA8x6B9Z2c/P1oV&#10;Xw9hSwCuce2XGwXPcbjciF0GwO8CipdRZ//V9TLdvnVf4Wr5rD09P8/vP6OKBKzHdiamNVnzOwj5&#10;qyh/PsnnVjfIExcM04ePHqUnz56l43yuhbgRLWhF1s2atTICrDjsY3jfW27GePZgPYOadsQADHsM&#10;iQ1zMj6fMoBkmZ49eZKuzs/SrVyb7e0t0lfffCVfXw7DVTvVHF71DPIAy/1WPkufPH/OTyL/0I0T&#10;OzUwUBDF4ITRastAvi9n4LiVciqbiHpi7dUTe2+7CRV7pjbZsnKYVFW8v+RlW7lOqAmMU2a78EDO&#10;vl+4x1gnuA8YhiIJ+YCA9x77OPSy+HNvb8a1hucK60ahQ5I9U83igc/CwS3RdJPxNUj+OnPiJX6e&#10;5IPOjbVrgGCcDzb7R09cuV5o7GNKdQysn9AvoW/ygBaDF5wtM/p62Q892ZPMNhK6DnOx19pZAQDl&#10;tdfYJ7PmsIr+bO6hpbZwuEl+NzBGD/P6L362ZmpGMIZ8PsReJ5mjFljE0KfiwSuwcuNgzSZVZZgY&#10;AEvXR8JrNTFDq8oBgGKlkR1G4kjnBNea9iBYX53XX4QFiaXVUNLZ9+HZ29p3dii2OH2vAXIoFUbL&#10;T5tW/vFS0uzQQmDjxFy6LlcKtxuCuV7LR5fEEACS9gplMJ/JSgFeplJTjVz/qFPCHw/qm86khw2t&#10;unZYO8lzr3Lyu67nMIYVSiT+6v4IfB1LqvFYPC7Hb/nTTdL5oaQfD0W5UJWU4wgoYcJrDLkNwpoG&#10;WlQ6ySxL+uINU3/Vm5HX2M86wP2ebLc597SQr5PAEoBUCfQQm9XUTXuDD3xGNGAeSs1dglxq7c/0&#10;1AX+QgKRnpuQg3PwPoyWVosYReAM9V+VDHzLn5D+8t6LKnsGyrpqmPz1THLioHKULZWG2JOHZ7UF&#10;UBNI9LrAIxDDtdqqljF5IF2V1LziVaqfTSJ1NTNjZ9NAvPEzjL6X0u6uK/75IhFUDgdp7dec/33I&#10;DRYbymHJom6zqjlhwoaDQwqgXL3Rhg7gSgy5gYyOdS5E9+3HgUIM1HGy8nJBhkNzdnjAhvHizXX6&#10;8ssn6dHD+/LNorG0vX1GBxWMYtaMQZvdIMUIiaxdOjreyUWeAJfd/R2hxwBwkBhnxB9/Aswg8IVC&#10;H959pPLP0jXNRBeSMNovAd4OmKLsEA3W5ggUF1PH0/NTHgyQGKBoXuzOlNK4WFDWGag3Cp/9Y1HB&#10;WbDGgZ4LLxSl4akAmjn+d56v3Y1bAn24UTjEY7CH4AFZUjss2jYMKEjp8ODQDA8UlErypJw2H/iH&#10;kJfaQwlTX3yOMDdvzZKaM6RAZt7nV2fcMPH9wXLDfTiATLZqyTzAooZHw0DfAAGB8q9qjETLZw3g&#10;Qhz0s7mkOOe58IEvX7uAR8yCG/lbH4L06/IkZrm03Bg+X2gMaun0F/k6vHlzyWt4vDjOG0VHL69I&#10;CwM4iOknikxs3vgeSCoGyEAT/2bFTRmHBR6Oly9epffee4+bC3wJ44AZhuQNE9f2SJPli7e8t6TR&#10;1wqcwc+CXXeJBLzLC5oqMzwFaxxGxQuFE5yAhbhzJVZoXgOYKlJaAknk5bXkETsCNcCG2qOR8oKb&#10;0TLfw4XTeRuGV3SeUi6YZLSCbHdXclr4c0HGO5iqHqbZYHbtmSWLAnSdOiantq2AHIaONGLn4Wd3&#10;FxXpx4MPQwA+BLronZG45vG9xSjE5iFqvqjLMHSWrw++AxiO+Exg95VJFq7tfCzUc232GzaGaPQY&#10;BhHeDkW6UZcCFNdtY1nwZi3fPGyomIrTX67rSpQ67ne3so8WtmcfHjFJpGQXYHSFwmtJ/yPIi3i4&#10;WP6mwkxTHRRakL1KZiLPjrpRgRup13iu9pQ4wOsDoFAm+036Xm44ASTjf1989RWvP/ZSNAmNAUpc&#10;C9Qn8OLEQYm9DAD6927cIHjLpNa817y5vCo+l2h893cPmP4Lc/fibTlf8L11yNX0ocHgolrXBNWw&#10;hgGS4foxiTf/7PnFGZ/XADFZLDj0Bz5L7dzTJUtDFdAykAWNhqrrkbJ8VWSkO60abDC3D/aPuEcz&#10;ICavNfxf42ChkDnSfxTpfnl934DEOX82Nve9CmMUPYcHx2QCozjCPgoQNr8QpVSQ5mBoALbOSd5L&#10;mxZJ4sfcX27nZr7dm+kQt2S28gHIqbuniiHTCtmrFzeCvItJ9ZS+5sS9MH/sHUhjU2J52yCKM6/L&#10;UYVQsrdXa+CcfrI2/h1iomgwL2TugMZ63xc2MCVpN00BFv7M3MdSBJNVUyBGNRRWwAQrCnyq0sSm&#10;6J2yV/zRDWRDDJ88JQ7WBRkCvabnMlB3yBZZ3AKXajNfY8oK1ls/yv9wPfYlGa0166kkNXJoEt5+&#10;lROhK4cFWVpMFp3S6NCA0xcGwHgtCUhrD5RIIOZ5ygl7W57vYYz7XBXAMHyTIgkQ+1/XrYtktLfU&#10;iIE0ALRqpx6DdRrhZJw+Ow1xlAQ8FWbdYNBrRXDv+mqVrmHIvrfD4QkuJRpx7I9gOa0N9sNKZbPW&#10;HQfAhXcF2/WwOWBzh+Hj1eWSFhU4ZwgMAoDiMDQ/5wi8oHxmRRAdUtnO8hwAVmgch7y37Owh+fWY&#10;Tc7y6jKdvX6lBMqmku/oIN9lSpnz9b9xdEw2+JKBXrrWOGv5+mDfLQf643abxoniG+49les57LnL&#10;jSwSsJ/hfSVd3M2vcejwty69fnPOYQL2TflZXZNliIYBbDicN5eQ8+ZrdrlZiqHC9bsg+ATgAsME&#10;Pj8EyQGC7qV5PhvP8mt/1/9tEVrz+WHZHafMdamLev6f7hW9ZK/VsF0N6+i6DJjnv2+Ucr3adG4E&#10;JfMbuk3xrUxensMWnaU1Q2e1Cd8teAZ2xcqj2cnnz9CmF2dXaXHzXv5vLRmYebNUY5L3RciCh3ze&#10;4DoqxbWR1U3eY09+cKtsMJ2HpQWsqcWyoTdp3sugkkENw70TfpKwmzCzld8hP3PneR0x/OPqLe//&#10;+x+8l95979304ukLMsZWSwUA3kfoTH79o3xe4vwDAxB7A1jv7777LoFa2LgwoTS/19HhDX5O/DvA&#10;QKz/g6N9NuGokxgIxjNxRrkl1iXeExcTfQn8Dw92DnltkM4KaxacZ7AOObhxmGvAi/xcXXEvwxpE&#10;sAXsQFpc43wGYtB08/5Dqmu6jaX5lYBfsOvAEgPlE4AcQg+aEwXu7OzvprNcP6JYwfW/zucyzrX7&#10;9+7xs6Ph/+zTz9Lv/M6PGKLx0Ucf8fUePLhPJcXlm7O0aOZFfvf114/lXz4OBOtRR2Dv/uzzL0ii&#10;+Pw3n7IWRHf55NnT9OHBB5IEwue8nZW1ptC3DfcGSYoP0sN3HqUnT77Kn7t3WIQYk6mkZY5ljQYj&#10;KhgqffjvbdtPcC0P9gurCts5BaObZ2FlFuY0mJFH61iYgZEmiTpN57NOtZbJt633QknP8XNQpeFa&#10;YMAHOyeGVOxKfYJ7sqDl0qqcOzinZ7m2x2sAHJ61SuFVgz4zI11Ei2SrqDjrUOeEjLnyxeE5Sa9s&#10;M9c6RSbidQHyV7O6SF8JWpUgAwNaAOl2pRDg0COXFyA34Fnu7Bk2+Yr3hVXV92ZQGbRozJAS478m&#10;czgUaLj3UB8JtFqXoV4oD4ZeUnmsjbHr7P03iGVoQIeehZ08wHFToFrpPdSLc37whgZsofV5suGZ&#10;7gGiay+CeAQqpVKCFH20HdBgNmFd2UPYMuqpwvHAsqptDyOJcGNlFdaBpI0eLPo1ohYaI6CP/muD&#10;Za5Wk8D2AvsfpMAGK4fNOLEF6Webv2CnUEBZBXp4OPZOzFVSWk9/ttrP0FD8ESMUQ36BQ5J7iXye&#10;gWzUw1AkuRv31MWGqR8LGxl7XxVJtINAw653UNm8dQ3e8X1mdW37JYGlACUreJ3z3m+sqtA6YC4C&#10;7JA6YQuUwrby30XNlMbenuNS0ND6p/jf9Q691PVMHvYVNUbjQMWk2o4suFF4TklKTk0JZ0sBwFa1&#10;w18AME9qlKqeQn0K8811/2bTO7m5LYy/GUH90QBi2Mnoe/cydC61afhVt72sfWYG0UNhNppAEkQZ&#10;qj6t2lRfJH9YhTuifmp5rVW/tZJh4736YmLgnmG05DlUQZUluzXPwvl8VrwPAYBHeCSfXXhcN2YO&#10;/sHvPPrJHsxM+zXfGMAUWW5miOFi4ZDCIiGIZwSVrJJKnkaQk8ycbMkDbHeh4I1G4Qx7lJVe8PWp&#10;6aaXVssEMVw0mLk31cS22HgRYiHv7MzEGqo0jSMi70IUD6J8vSQlxKIBG6uZTUk0Av5lcEDpashj&#10;sQA9CcFDAdDmmkVkl84vz2neuVxf27RV0yz5mBwReODkG58Bh/tamm1JGDdkQuJzMV3SklZeP0jd&#10;MM1ZK1lu9MQCa/H169eUnqAwo4TRiTYLGtdv6NmH4g6NLg4rgG7wUeHG7TRfTGEBpuIzodhikZ0/&#10;0xGS3OiPE4W2pp4bAzKzMK6HRMHpxvhv8OyJe9qYcYLpKCa7NMgn0CZftikZR2nE9BsDKg32kKdq&#10;OJSR2MfpG6W3FQu9oKm+JZNOfmNgx+G16RFo7T5kLQBs8J0pA8e1WMxlpD72JcET15kBGmfnSuXN&#10;xf/xjRv0JewtWw25IdkD3kDw3yBZhixzCf/EvT02IAD85vbzuLg456GLFNbBadUw00cTBKNdNHbz&#10;1im4LJj6dJQLRVxD3DOFcqxL8bbgdKfnMySa/Jju3rmb3ly+0SHdyFMJ1+88F35i8hkcb/V9F2gg&#10;yfLcIZMT3xefISLD1SB3moL0kwxR+v+dQvkOSeZid+7DarC/kzZqMgntnUbzXoSGAAzfkbRz6DRJ&#10;oBEumbSNpir15O3JAsQpQrhnjf2c8HxRFm42RKROka3Xzkq4Ao153dCHYTMP8k4MESa8mo2FjVzX&#10;UO+Pz0vTeCc8kSWE6zhrCxCCJnlmU2MG3tDUdzPRwCmhbeStQiluqxQkF5xr+0mdnp0qITCvNfw7&#10;13v+7Giw8FwAeKXfQ14z2CNxT8j4zf93mvcCAmd5M4fP3D7TxVdMUmycUgppEX5X0rzGzM5B4SNJ&#10;k3BcCzwnuK7w3+zNFBNtXeA9ChPI5xGwgb/DUGVGECYJALEnCL4jGlU0S+utAkOTpVrJta1Spjr7&#10;geF3sd7RoK/NJqWJv9O1CV57OIF96+rtknsyvAbfUsq3pPwawxN8l3sPHtBw+zbSDC8uczP4Rsy9&#10;vNaRxn6V9wc0V5RbzyUZw+8pFAOnrf1BCiNPYRnBOhD4U5f1UeQsBtDIcPRB2lsKmrY8cGQWbrYB&#10;mJMsUMdyMJf0wTFNUloW2eNWSlxdKP9B4xc+NRbpK3wkI7ku2e8lGqN4Hc02xNROW+EY2mtDNtBs&#10;+edV9mkZJ8+lKvx0nRLmtDAyJfncVsWmoYkGaQxJTmOD4Mm3ZDafeULrwcs4DYOU4qupZjFmD9Pm&#10;IvVVc1g8PYpcQb6aeobHAgSSTUjGXrxPTLu3rpWnzB0TBLtpKuvhlya4K5GDayXVolmQn2pVfKTC&#10;JT3S8bBXosnEHgEwrOd0WbIdnBFiJi/T6vrt1LJU2td6FNC0btiIYdgpnILecbPG0+FU9r6FfcsI&#10;0la6e5RJ4hnEZwHbbKZwiH2w8XFm+rnGYInMmUG+hLQxaSQbR9CGkig1QOvsZ9q2sRcrCnOwPytC&#10;fHA9L+lvVpmQrLXE8y1fS6gFwm4EjD0NEhPPNTwHOOeY4jrTEIzJ4gD74YG1u8vnHK+IAS7qxnWn&#10;EBTcP3zX43zWcti6XPNZwpl8vZYHb9XM0w//8Lul8f7l/y7Pvs7raQXQQzOeVOflNIclS15inZ//&#10;yn5FXX42rwaZbnMQXekM53Nm4KRypCjVJykaw1QkkaNBvmDHjJEubRsbDtFozXJMltomN/kHd+6l&#10;uw/fTU2+vwCTDvbk9UiP1JlY3OH7w9RI74HwcpRH8aac0SGR4sCOjb3qA67pXgw43BveUwak6PrS&#10;Mgfvmd8L3oTwiXv2+Ot0cf6Gtfvh4Un+50a6fe9ualA/Gmx4cP8B/Slxvv32sy/SX//N36b//Hf/&#10;hQ0W6v9ktngwVOJ5RfMGELgncLzh2YmLBVktegLUqRhCP3rnXYHBAPigYtgD4zPXcLdv0S4Dnq7w&#10;fF3s7HOdP3r3e+nG7Ttpnq/jo/c/SAe5dnz3/Q/zubfhzyOx9uTkOD1/8py19Zt8DkEK+/ibrwng&#10;ws7j3v17/H2GcOXrdvPWTVpt/PBHP0q/+IdfkolyDDJE3qfgZY5n6J18HT7/7Le2kqgdHnjEMDzU&#10;kwe2TMHzjmfwy88+5zMGwsVf//XfpE8++UH667/6y7SP57CiwR5JABhEy9pDViTozXA+4NmALBvP&#10;99Onsqh5//33eY2+efyM3nao78KXNFWTnLSN8AX7lob3XrV1tiYziAezn7dT1dnCg41cEjcrWwBV&#10;hdlaWabIPhKp77Zi4OCVdgeSJi5IwthhHYS1dSfXz7AnunX7NoflTBWGFzo82xciD+D6rWjZo/ek&#10;V7mlsLJKav0s+uwig04DM4JgZvkEaybEr5GWG9ZNbSUlTMdaTT3fWCnIJbzB8NkwDKf5/ka/S2/d&#10;8HUbRlvh6PPTBsEAVjDkqnqSWSd799X219XA2DZFYBIy6G7tEBKx+Crbk2yf12ITWlJLAI05zOxP&#10;Zw6IDFaWAA3LDsmM/7YMkeet02oVINZJ1WUvsxiGF6sPW1zIM9C+uqNB1e1E1nHyqQ2v6L7rUxlX&#10;1lUZ3rXzuS0WZsU/nTYXkYRs9v/Aia5wObDHI4djNNA6hMqn1/WI9PQCcBrIVDDh5PEWEtPB15I+&#10;bnWyHLQvBAbc52SZbSopu8kECYN3Vmal4vknBmjI0Puhd9hJKmmzum8hQ+2n4TGeqcXMdZLuSRoH&#10;p2FrGAoAqXPSq9hwUZuKpFE3lTGbVAbgWG+7DJ2Ma5QKIDf2Q1GSDHyuLH+2xL2yr6pq1C1vwTFq&#10;vbZ4QY5m0IYcetMLYCRYyjXXToODYQssdRAl7Xd4PzeqQ80mxNvyWa+9h9VTFoGYoroXJG00M3ub&#10;Jku9G9qk6e1q21os+L6bde/07DnJUtiT4+fm9EvU89baAiO8K/VzAtxrsw4lR6+L5VHla1O5NiPZ&#10;x6qL5sOHRz9heEFulNBEzFGAjLXCJrCo7V1ElosjicNnCwuktw8BigY8TBsnbFL+6PQffKD9vQVj&#10;7mE6TGBpULNPb7qqNShQU5YDyjVuwsXbDac4QyWZUE857OAmoSaLBnR3BUBoE7m02bWi6uecJCJQ&#10;Ax4oYTKLBdYb3UfBQZAMAJ0fQABaKpo1MQfKn2wmiQUFMGUHkjnKAnaNEte8FpxW2qi4tFie2lRu&#10;Dtgs+bWw6V/nIgCG+HdykRo0WxxESnJMbOrR1GLSx5RkRe7wAMJnULT7Lhtr+IbUTpJZkWEpg+jk&#10;FBeADHMng3aWzwCMrWjAre8JucTgpCAU5XWk2ngRIcIdAE94LtT2CMBDfW02lhgFQ2moKNcBMEXz&#10;Z3koBigayUDrzZJgFd4r5KHXVxdMCG5qMb3QNCOFj7JtB3BQgoxrDanp1RWvxdx+QpiEoKEJ8HGM&#10;B4Dg1oam/ghjYdKgTXXDvB33CZPBN7kIxYGMRENIKrD+dxnaIXCAtN68ptCkPLj3oBh+jlvsIfzd&#10;rZNbBBKj2+xN3Wf6m+nFOEzA/kNxhmabU3gwryBhz4c8FjBNtGdKvg7vRjL5GN6yUGIRJskoDNbL&#10;cpiBQVWmDwY2ak9d0HTBW4iG4o4S54HOKaCe6SgYIz2JhUb+eax3Mlm8/gNQ4POcPx/BLYR7dPLq&#10;IiBuuW+yFL3y9O/bvgwCvGf2DULxtGFynq4NJ13rlQ9+Hd47i0Uxtk1VAAueBtpfEudIa8kB/xuN&#10;csM8VbeH3ls2xE3FB8JUbwMyklvIXgAHEfYC7DsAB07Pz9j84jOBUQKQFMU1rj2ahY19LgbvpwC+&#10;Whuz7tEjaLRnY89rd/PmCZl9rU1hPZDjPwxJYZjPJPOkpyk8n05fc4iBFOodpznRA3Lo7DPXSPac&#10;BIjBG3RIDj8BqAHTbkjpID/sFd4gUCcp2AjDodqhLC5Uw2eSe2PSfcKBKFm4ijHtfwN/d+1QD0q3&#10;B4ElaHJmc7EmsechSAgNzwX+zPsSPDfB8ts/OOZ3gxcSnlEmRI+izLeNJKZhaly8SuzUTCp/HYER&#10;ArPaaMyrxnv3SHAwmGNk9VkSUyjy/fAtz6EwBx7HSDruk5edGe2C5xpO7QLoqsv0Ltb/OJiV5mCV&#10;aovF3jmVehy32IkhhzXTb1teNBb5rdZMU03MQbI4x6EwHepUbTEEJ6lVFO5hgrxxumdj4Jz3s5IE&#10;gcFNbkIinS+lsXjkVf//wBFLkFPxkBmKdCLem5NmP8/Dlm9JcgKuJsbh6xPSSDH0kqVJk8TFwwzs&#10;aZ6y++YUuYuky2MB8saQc5gBSklOUQmPPH/IRPDggXsnwO7VyoFBGxfzm3SZ9wdOkeG5B9Avn3tt&#10;HZLeSpLcXq+DMwdDL3ik9g5FIaMXDDqcAZSCNUxwVeCY2L4Atxs3DfSPqrQf41ov5nPbH9Teg+V9&#10;HGu6dcDQYKCFSer+b/hMeBbx+TEIWy6vbMchtt9oU/DeXq/JjGz54kqGJlCzJ3s5DNlrA7sMnnCA&#10;12XeF/F5AbLARuPNxTmBmqMbN3hOlmHqKL8gDAnwzOOMhGJlvthjHQj/vsN8/n704z/+jmDfn6Xz&#10;r1+Hsoifr7UJ+Br3GsEn+ZofeF2sUB9Bvotpu2VrxdupUoMyumllQx5yxq1neIhmqAorAa3Bzomc&#10;Ohv2dC3zPxdvrvjfHjx6lz6oO7YguXHjhOuh5cBiLD5K4W0crIdowhQM0Nov0szQ1bqkK3Lvztf1&#10;8vptkZyjVkDtqaFxxzUC/+KNg9p28nq6d/cuASwAb6mv0jdPHqfH+Z+f//Kz9PLVq/Thh+9TXvy3&#10;f/O36We/+HX6+smzdHy0l/7kf/mT9P1PPkmffvqr9Itf/IqBH/v7h1zvkBpDDoxzA3Uo7IYw1MV3&#10;wv3GM40BcgSigfkGjz/Ua7T0yddvblYrzgsQGWANgc+IPQtesEzDnkEaey99+PFH6SrXXThfVvma&#10;Q7lB6469vfTlF5+r92F91EpxUKtJvf/wodjggwYHqKOx3u/evpMef/OEzwKGupTb52cT3wthJ5DV&#10;N/ZgAyiHvRXXEf6MWPeo2+/AlzJ/iJ///d9z3/jk408IWP5Nvo7v5bWAYSE+V22f2sG9FaXbea9A&#10;fYyUXSYHIxSv61hvf/7lN/n5epPe/+DD9O6jR+ln//ApPQlDUthsAXyjGfPjMLH9xJwfU/wf9wAw&#10;z7ZSWYOb04bnbfVt+4lki4Q4Swj0tT5DnIxNK6lGDHCFSNZkVoIdc5OhXHu5N5WfOH3XkRDdih10&#10;sL/LgawUJ5b27u+RnRTAHW1kYJuUtI/A65EMNgMEFYkjK/Wu9qhOHnKGJ1wi0FfZH36ksgCfnT62&#10;Owu+N+4t2Mi9n2+yhTmA2SnMPO09IdMVqChwbpJDC2yrzLjWuVpv+dw19srjkMdhDlTnLCbzfobA&#10;BesqUlatcOicztu4XsD16Gm3VRN4lL+1/dkdmhCsZn783vLxrXTzlW0LCFThurgfrglI21cb3tDL&#10;Nc9I7GFS9gi8qS0XTmatBjEgGRwlIQJ733xRrAXi3FZ/puEJPwMJCgJGRwNv0aPxJ/uh2LMAyOkd&#10;oNjZt662ii764bGEoVQlxZfDTwPEBB6tIKkdvpeqKUxjDMsXy17TOAU7RAhO8cisJk/EJvwOPegc&#10;LDkdLP8drG4LC5pZ6x5sCCLEaNAt6r62+GtWZlP2vXCAOLM17G3MvDTQ73qaMt+ZshrkmT3as67e&#10;GmxPw+aoy1THDQw5C1ZeeBuWaW3lIa7ZlgH6RS9IECy87D3MZ+0CNiKvhyTL8l9XmjB9hVM1pS+b&#10;hFS+m1VWyYEuBDQjlTrAcn+3YNWq3xbJQN6EZiFu2d5sg9eTV19dQO8A8DuzAtcOgQWpLlQ4ES43&#10;pQe3xAjEuJY6s5lX/U/29xfpJlK25ioIMJkLb5cwy1bxl2zauuHU8DofRmIuiHmwsZ/H1eqKC+TZ&#10;izMb2s78sI8sNhua+loy0ytlUuzA1iabnaU/Wpig2g+F7TNyCoLvFPJFacM1vQSdHwuKaKtNGgE2&#10;EBXFpg+kdOwphcONwwYIEAeLA2EJdctZZf6OS1Od55wooxHHd5NZdM1GnnIXm5HKq6a3wX1vto9C&#10;KIZODLfKUwcUuPJMEQUcYB8OIE447deBC4FJHu4DGvfRcgoUKKT74hCdySMHGzcaaxzUSG+Tz0BF&#10;3zj8d1DTASC8fPmKiwPXCRLm2tMneNaxgAfFPP8fWIQ48HAt21rJODQhd/ONa/nll19I6n1ykwBW&#10;SALpi8V05pabSEufrhWvJZOe83VEkhz+nX53G0lHsEQh2UGqGABKABhoIkLevOmWBLsAMnb5d9Fk&#10;gPH09uqSkvG1k1/xPbGWwKYDM1HeDHpQ9vePlPJTi604ny+sfa+d0CNmaUvvxg1fEwAL/CaxtgHS&#10;1ASr1pxE7zt0AzJhNHkADiB1pxx3pth6/BzYjHWY9TsgA3+PlGmAk7u7Smyum/C7OedaOD99LakP&#10;pyxilp69einPj/zZ0djg35eWAWMSgGfj4lIS8sPDI5sC75SJiKOCJLHL1x0TabLXaIS+FBPKoDR+&#10;L8zjdUCpsULh0zsMBYUkPbtioueNH88EPTjH0UzVgROXBf0dOw4GasuEduaLQmUfPB0ZrVkig9eg&#10;ow6LOLCT1msVMuU1ny0wkzE5oY8n2UetGBTNWIxnm6q2T4Z8BlnIOKKeMoNOPkTFcL6OgISmMIka&#10;0/Lx+gFudPZeQgGKfRKFJPYaPEev0ZDUqXwfhLpQtrHSnol0X7wOAH3sK3j9JVjKkLnmNb+0j5GA&#10;jUlWiuEIbAcYYNN3ZB/gEECzs9yIVcT1DAbu0NsXJxUTfbwXPm/4NNFXL19XPNt4TvbyGh493Wva&#10;yaNtueosddGUKvxtcM9XDAnpzAyvGcQSbEJKLGdtCXBAI4Rm6ZJ74Fq+O2hm8rU6PT3l2sceDfCv&#10;ceGi6z2nLw9ZLBgM4FxweAibBFDoeT9V4ODeNfYlLaCNtbCjGQRiJzelsKPvYCXfOYZw+GeHkHEa&#10;+KidoDUFbmwbH48FEOot+x3GCMPYSrhPdTHFHtXZFFPgKFQiPS0AssZptsnm1MmgU0gvKzee8X1r&#10;T/7qKN7qb7MNh0ib3TKLru37F+yjJlL4xrHIjoOFZ1dmg5IKpAiZaVjQFIPmku47lsI0pGHxGf+r&#10;hNxI7GvaMlkWyGdmQBqKFlKFo5LvKhfaVZpYwfhc9G4ZByf99qU5UtCFJR2WKGM9k1nXqhbBZ9s4&#10;aY4DpE7AiPx+N/KuXDk5G3tjt+Jejz39/OxUe629OHuw6M/P8rn1howuJHgCSAEbBPJCetJ4QAb2&#10;E4KiFPiz5tmIQdWQBChg/+/4WVDEzlkv4AuA4YMmhUM41BROjsMlw/6Cs12G4mK04EwafW87s+fG&#10;Tk0tGuFrApCXPMNx8OIs6Rg+skxnp6/S4ydfF28oJGBjuIB6BKBlMshak0l8TfYV2WKdmhP83vHJ&#10;LUoZOTzZyHoBLGc8c4td7Vf43GiWm4WaD4V9aZ3Sn9WDvd39Azb/N07upHd/8PvfCez7T//2X6fT&#10;b16zYe8MaPA5MC8JyblwnYb0fwXVhw+tDsOMKtl3zE2wz8dYs/HstuFVvOXBU5WBxJAinwDA73wW&#10;ssE108oTPaabdOPGUWrz2tg73M9n+W6+bjcU0jZXzapGpvczKsZxAAlNrbpejIBUkoS3AxUIvoA5&#10;iaHdSsFnWIdX15dcf/LN6j2UEcgMH95Pf/VregV+8enn6ec//2V6/vIlz4+PP/koffC99/Jn3Es/&#10;/enfpefPX6WH9++mH/3gk/T9Dz+gNcOXX32VHn/zTbp9+3b6+KMP83OyYGo7JPCR/Ig1gUEK7IPw&#10;LAI4C5/U0TYHvT2cDo4PCN7t5T4DEkr4uwHkA0sUdjYYpJPJmtcT/IPx98nBKRiYAfjCusWzBoAZ&#10;5xGmUvOZrCEQqIZry9cC+JTf6+mz5wTgMGDt8vV6J69lqI7w2fF7lxdvaWPx87//Wfr4449Ym3/2&#10;2afp3XcepZe5xguADHY0P/zRD9M3j7/hs4X3PWb68XF6+s2TvJ+cMT339u07fI5++IMfpsdffe0G&#10;uObeEsFJAM7Zp+X7jHt5lJ/LK9vSXL69Zo/29nqZPv/8S8pGf/TDj9PnX3xF0LgOqaUBL7HRxVyq&#10;wpahmlJ3K4MYtXvI6CNHe4QHEFkVKxefkQZWpPRScmrjkIgYgqCeqWcOHMK/w3s3X3f4JOI6QMWD&#10;wSrqd5IGkkgVqKUpNe10DtN72im5aI6xftFPhtIiuX6J9GGqf1DbOz2TTNnBCZpk/+mzyU5okDWI&#10;e4rOww0CpAY2GACV1DNF2ATCY2LfrNrpLBUw73Rip9JDEoxaioCVyS7hqTt54vp6uiYP0kddR08/&#10;FElrCQ1DvxF0BdcO6jHaAspWTumtLEudfIyTvamVFho+YgQ9AC7TT1qsYQ75nWpKwLMW4FY5fZhe&#10;ZQZR01YwmIIia4f0DGUoPwVjVIXxluxbNnpqU5k0NHe/TvWPAc3Kg1wOYF1nxe8ynTlNfo70599s&#10;ShJyb/UT36MJFtwUSFOUH/D27jYe9NsProqk2JF93FCGi3qOOgeOlIGyB47MQejVcyi8SnV+7eew&#10;94A6Xm+wP7kAO4GNJkU6tEg9DYd6qTF5oKI1yCganT0Ra9btob4SmDszI097gTCQmUBxD9tZ7/fD&#10;twA+1uWouau+DGpB6AEGo0DHqgDsyczuxs+XvPwELEeAXQTGjSZRhFdg7QGKS1QPZpIHhRpI4nOo&#10;7m6KFx6JM2Ow88RCDOJWkLxEIJpYqRwCWM3G72gfPV3v6V6MSb6EqmO7EthGIsZWuNEUdJS+lcwr&#10;rNeM3pkHA9hP5ovioUpCh32wmxv7i5/s7gLg2afxbePwBxSFoxPapoY72bgUHhoH0qRXaj8QirF2&#10;kMFYj0pbhS/JztyU3F5JoUulYjL22oUP5GuNpzs0cL+AJK7J7ysEHnTylYMsCPZsdMgsFvIDC+on&#10;XnNlRiKmjfO5kE+aRWPyiKCJ9aps9kyJze+NSPY0qECGETbpzzBtHUYyRZiwCyABDfTymlcRBRUO&#10;qqWT5ZSsu7ScuWVhzw1tITkZNmimDzupcu50TZpuQzp8dpHu3bvDm6epkZuZPtHMHkDoZiNwEO8p&#10;P7sZ/xsmgMurFa8vCuuN9fH04DHdOKZmAISCaTVrpVe/JqNrYV85gRRrpu9t+P1hQIxCog45JDwI&#10;65HyANwDpXvqwYXnSm+ZMBb0fi7Q4ANX2QgTCw8FE2QXpACPyY2SJj34bniPY0xSEWqSCySYyAK0&#10;QLMwd1iA0nlXfD2Ap2A2XZHVt+AmfIOgpwyzuzDkhBznesmJMA4YNDT0D7RxtmRSsyLXY6JZ/uuj&#10;g6NcDF2kW3duyYPI078FWY+tpZ6RHKtUKhTk2HQA5CyZ+Dvj5JnUYoeU4P6t6G/UFfYcdhNMzU+O&#10;blCiArARDR+aGk5mBkkrWWjbmBa+lAA/FvM9Xlf4IGGaPXcIBia5z549s/eYWDVrs/BmcwEgySDB&#10;Ln19qiIFiNTDwQU9Glwl/9a89zS9RrMByfOgQmLW2JeCzBAlNfZu7pnUZLZMSxmTmUCWSYwhBfGE&#10;kkC+p8v9oAMkUsMk85TPFNb/rsNceqfuNpYuaQg1SQvKRC/pIMW9jPTVYKOMTl7SBjsBtZ3TOgnq&#10;94Mn0wZpPEHEOqf3IQrNWo32WX6+kyneaM4hBw/6VMdgkbkDgDZcCwAK8JlQkEKSDS/RmKAOrqoA&#10;uqg4nVMizORASIfsV4r7gX0JwDmGIfpT149FBa7TTJ56vX2XRsoCNfWunf7chEGwqe14XmetppyQ&#10;orN52GhPTzbmrZPkNz3lA71DJwZK7yg/zk0QBib0sMxrDu8Jo2Q872hg0OhDhoNnDs0VnmMMdx48&#10;fKeAWACWD/KZFUAY5Qve4+T1onuy8oACnnZiskjeNnj4UjstL/w1Qj6HtdoEW3JrahwSlo0LvNFp&#10;7AQzx+Fb6XPRCMQkkWxaA2glkatYdIVXVvLZG8XNlKbL4iDVRW4ckoK0xcSLRr01OBkyqXAArCzf&#10;DW7duGWqXCQ0Jf2uLtPVMVLD/HwSNAv2XhXy26GwhsLbLH4/niPK51NMTJUuH55/yWnGUQzWXvOR&#10;chipkP2oADAB2N9OfJS8YiRbuLJJc1zPMLWmrMWm0HjuoqGiHywloGORD9qxpVyf3ooFsfSrEiQS&#10;foG4R91awxP8Pgz0Ick7PTvjuYt9FObjs1YsaLBzCFoM8g3tt8yW6S1lgJlp17WaDwy+yK5DSEE+&#10;zzAswL4/M5NhaSbuaHYZ2K9MMoeUfndhFoRl/w7XYl2D571V8FpdyeNUlgUKQsJnPaDfmr4vzzCA&#10;9W8uOKzrzSSRTVclyWEjqxMM6VDDrLi/bTgsw35+cSGpIeoNDCyRQHv3zh1+bwQSYI3dMIjFwLC8&#10;Z7x+/Yr1wLUHVPcfvMO1hToG7DasGey/R7kOWK86+gHvHR6nD37nv/lOYN+//zd/mi6evFY4B5iP&#10;TQyIRgaDsSnqxJgd8Ewk/dmT8VfBKjBvpDKdb+3DN9ovj2xKswmiwY4GOkI4xIBpZCUB5v9GwDP2&#10;3iYMv6E8ODomW+3Ogwfp7v38z517ZD0PXrPhHRgbxMyqjsENTm2Z29IBcvLbu6J6BQNV1FRgawZz&#10;nEFp2Ft7139oLPKXg6oEABYUQhcXujdvzq7S7Vv30sOHDzmEhmXKr3/1WXpxCu/l2+mf/NEfpt//&#10;x/8oneR7SyaqZVFosE5fn6UXz1+RUHCSv8/t2yceXolVOquRrnrC526PPrlqROEHhs+PQSeAt/38&#10;J05zAIUAceB/CaAREuhdWtsorGeX6hbJw8Guu3v/Pp+Nk9t3aGWKhhDrCdfg6HCfvn7vf/gBWYTJ&#10;MjqERR3kNbafn9N3Hj7gvoEBHbDZZiFfWgy1HuS1Otp7CesYP4vv/+lvP8/vJ4ubDz78kHsFrH2+&#10;/Oo36ce/+8P0N3/7N+nWye304tWL9P2PP06//s1vHKpyJc/NfG+++PxzWtG84FB4IFEA9+6SoF7D&#10;Z2G9GchWf/nqND9XN9PL1+fazxECAt+ttkqvTl+l589fpj/8g3+SXr08Y7gX9g/UlcnKurH3SdT6&#10;3AgrAwPklQGX+Cf5+SFQAbYb2S06M2sDGKzdSrBU3j9aJcVjn4UfOJ9xDCfgoZb3Dgz3sbcBvN1Z&#10;ALw9oMc6hh/7R0dKax/0TEHuDBa0hm4aGmIvZOCA5a6R7tvY6kZ74k5hYHG4zIC6vOZXVwTBNCBJ&#10;3AuD9UUFhAEokikG1b6rAIjGVNhlAUKNPu/x3QlGmPUWwX7235isRHpxwJikis9dyUtyklgPpeEf&#10;KrGdUPMgLEqKrSnxFme6aj5VEL0ZgACZcbaAqVtHQuoodlsAepJO+vOGZ5xVBslSy97egrTp6vrC&#10;Fku268I5QVCXNZsYVhhajX0oGroC5jCgZT4rvt9jeHUH+6uaFAQcSBN4GxxglRSMMIhAMdhfOYIl&#10;ImVV121bKjokJwSkeibGKj0QHagRfr9VPcrn2MNGseV8nhIsk/8ivTDHxlLb5lvDXnlDWnUyBkmh&#10;KtLdGK4IlKu5J2JtXQO7qOvi6zwaxEteB7TW6TbFI72yPHdthUL4U4etE4dl9uIsARJbQRm9a53w&#10;dB+t2NiWSOP1+6HfAjzN0K2rbw20A7CtwqbJQy8CrmbJ1dWWH5+lObVVk2MaC/BcwkiSBud6Hjf0&#10;iI5wxeT3qQzmjz5vq1Q7fETXC/VEbcmwZMWtw0ja0v+1TvEOBcDgHlvMyb4kYjcmHZFBj72i60wc&#10;scTZw8EUicoO5gl1ZBAVZKMwK4A7iF7yVpUvIWoFMWwFzg+2smn2d2Y/2dmFlxSYMGPeEOdk1ASN&#10;F5vfitPqvrAc4O8HiSgOUPhRwWtGCZ1osDY8SBgOMUchd+10X4UCjEyZEwiF14Ip/JvzC14ALLqN&#10;DTLX64EPoeKgZQbauTELA3lMc1DoQtoBkKaZt0Q4OYXnoXykzSM2VCRa5sIAlwVsq4GT7p1cbNzi&#10;pgpGHYCw5En+zH6FBN/MKgBLhwf+8bEODi5oG+jmjR/gTkV688qTChUSYPlJutcUFkyYVoJJg0IE&#10;xa+MJDfqjxolWTKuPZL1vFAA9qCooOw4F9qY4h8fHUrOycRWJZER9MwHIwCrr7/5xo3LwIWHz8r7&#10;2gRjZ6BkFocbr6GPAtyD07PXueg6KWABrtMQUmIn/uK7ogkBaIoJKXwzZk4Lpu+f2R9o7tE0rFb6&#10;+40ZAbz/a4GAAC1w4KGJgFwcEo4V2VILrgYwHAAS4x5hjXKqQYNx/Xnjxg2yI3CdMLFFUYfri0IO&#10;FxcgAqbDmKqBHcjmIF8/yRC7rURMeELuejogAHM2a0vIjAx5Zyx2sRG8zo1KyOXktXjDRp2TB0Zu&#10;J8n6w2ZN82gfoPj/V2tRnjF1NbVCfgpOncIGgWuktaBACxpv1yhkj8iGQkpypBsCvIPUWWCHGGot&#10;Zex9bmBmbAjIzjIYE5I5XLOYWEk2pgMnZFmROIb1jwI6AjbmNBqVpDoZLMR9k5FtV3xQJIFo/L7J&#10;zJzEYjMmfYGCCEyoCkup85SNTKUxEmJbJyCJEh8HBL0YusFpVf6nH512HSb+erYb+syZreOiLQ6w&#10;8OQQe6QrEsDRHl3h18CfA2OOz5AYvudnb/hcYK0BFMVkfuNJKZpbDARCesfJX76/ZNtxirNgsT5s&#10;yUTolzkXMIZ1v9osJZ+r5L/5/MWL4r95cutW2oOsnUxnrUE0OgCAecj0o6dnkvop+XtHAB+Dfda8&#10;96O6fw82asp6YRqPhEfs2Qd7c+7bXR9M2p7FaFg2wBeQQUKQIvZqXDeWo4EpgqaGEvbcuN68eYf3&#10;FkVmsny89kQSuzgSGwHUw58LjZ6KWTWyqWoM5Kj4w3sxUGd3x4xwAdxzM1rEODTDII3F9yZkp70l&#10;tDGx6/uw5HehYvmLnBUGG2RXxewvvI4KkLc9rXNhLfzK0oViYl5t+SBVheUehUFymIVCnsbp5cLM&#10;t64LgM2CxCll2wVWyF4mmDB9K6mNvkFmfE6TVRW6YnWMkzS3imJxnBhKblwqp4oWzUlJbKzLe9cG&#10;IIPRhATukESnreuF+oLp5GZbsQgcUzGAl23Clul2bfAP+4+bPDwrlPgmMSuYMgnJbNeXJiEkIRsH&#10;A80MNqYqJrujC0N5r2oQo9cBMIameElLkY5A39OnTyhLoX+Zz3GGDICthvCvVnIdNjzJjO/cvLIo&#10;7Puy3+E7oN6Bf9pu3nfhcwt5qxh9PT2qDvOZg+cD5x0AfoJEvZo9MWpnJX1+eX3ts83m0waDEAAG&#10;cA6fg4PfQSFFIR9vnYqJvYl7SCWvoUjLi6EInmd6hub6AZYAlDFj/4ZSYv+Q4UWx/4LRC6Y5gL23&#10;kAYjwTD/Pi02wj/SIHpnT1hNuc3CbmTLQmuWuWomBsDNFKy2k9/v/R/90XcC+/7jn8uzL4rlkBG1&#10;TT1N8PE58L0hqdnku5afRST2IoyD7aXPrTkb+YqB1wRHxsmjL23JalNhGJvx5zM5PEM1aByLf+gu&#10;B2wjAb9H730vfe+99wQEVAK5661kQHrYMv1zTWAPnsSQ0r5+9UoDSjRuYJHnew2QC8NWMNkWs7aw&#10;aZPBq9ESO6VwSrUB6ehIi5s3qSPIvUkP3nmUXjx5mn7685+np8+fplv5/v6Lf/HP0z/9H/57nl9f&#10;/PaL9MXnv02v8nn181/8Q/ry68cMoHj2/EX68T/6YfqjP/wDrgV8Rpxp8NBezMX2QW3MRHv7DqLe&#10;I+uQoS9zDd2Lp69A58ZJtKgRUTvS5oG+mjrjyF7NT/vDdx7yuUON+eLlCwaGcGfux6BL8L8pvER1&#10;PZ7n46MjXrcl5Mb5OuwfHdAL/Pat2xz+4f3Rbzx+8oReYLCIwdkG2TVsPx4//oY/m2z1g7rqH375&#10;CzLVnr94Tn/G58+ek8X4m9/8moDNE3gi0u9ZtdOnXz5O7zy4l758/JQsNtS7ek4E8L+lCmhH/utz&#10;MeZw/xufFaw/VrJGwXP963yP/qf/8Z9SjXKWvxOUGZteNds86icPWJoSGIWB0GgGVipS3UiUTA6L&#10;qj3QrcJW3aw0emi58Wf6bj2Z72Pdg3ACZQgtgeClne/V4YGGfghtwfqFb+Ld23cLGCCP6ZmHOwMb&#10;4T0OhyuuY/R+eHZaDzHDfy5RJTbTc0eGZCSkanAkH66KfRYG+vxbh43h9Rg6MEpR1pp915oZj/uy&#10;Yz/8qgllgIaJ0eQrSMq2Ef1QmL/dpjPoL5ANJALuVeHDVk+WGJDdVgZccX5ggEPv12ab8aaAKZ4x&#10;xct6lr766ismYisUT+Aneg/UsnEud/b8C2VA2cv8fuFDGvXM6PM6BqBMH61LVZIiB5cM9bG3msYh&#10;I2YnBvts9HmO/kp912C/N7OaZgpLpL+5B2x6z8a9xBZrsEoODknFtzberzMw0zqzYPCZjHvSeCBT&#10;Bqqu2TbdUKwyovegVJTy0fUWgJym9Ny6KQPbsbKHXVtvSb1TCWMgWcJ2D2QZu54ftxKUUzVuSXjN&#10;BPO1IYNuHO0xmQogV9lXNhQuAQyuab80L0CfVC0N64VxSJaL2x++mga4jdmUoweo3HcNVIe6JPzm&#10;YqAbg4LYK0JdqvTlLaakv39VUm611tRfzhzsUZe6vKq338uD8bouYONgSXXjxO3iY9s7kRqAdd0W&#10;BUz0Bo37junvh2IjxDRsB7BI+p0KuaAkk2+B+FE7R/DczDLxGP5zsOx9glJpEmAETu44dX0wnhDM&#10;Rg4RD3fmPwEr48bhjI0bgEvQg8lCc3MoivtOSancYZrRkogi/iRDDWlps5agR1CkoyhfrTqCFPK1&#10;G9L5xZI+DHp862JeuV5uCBRgEo4JVKrVtAi13uhhnTd8vYu3kIHOFJpweUEpQ0eGSVekZAD7qjD3&#10;Nf0UxWXttEMZz4MNd8xDDFPizWbJzXxN4O4wHwgC7+i3ZTo5GApoxlHEj0mT2jUT6VaSm4HZ40MW&#10;FxmSOix4srGGsXgHUMbrjYQswNnMIIMKMxqiMhV0TrCG6KwDTnDdWez1m0LtlKwgOeBgxs+H748C&#10;GgsPwBKnGLwvFadi625Fz7WZTTEXlnEOY1cOXVwnAJuLuRoRMLmulm+5ieAzYDKPwgQFzRWDWZp0&#10;5/ZtGTgz2GHJwgMNABp7yAyREgSfsmMk3uaDmfJFMjE7S4i0+YFRR5NK+mvsUDZau7Fc2seLnmX5&#10;+p+enhG4BfsSn52+k729w9xw4r6dnr5S8IPNevGZsNZv5GINjRMO3reQMM+09jvr+kfKShcCK/Lr&#10;wm9mQZPpOa8hEheXZGJoo0OyK9JRwR6FTEMm2TOyzFob8GIag/uF4qsKnwwffGKASloCP8DW05to&#10;AAA+cgIDNtooBih81BTvXvG9avvmyV9FgAiefQD19L1qa5tdr0vghZirC15jJmMDxN1sCntIXgid&#10;wjryi2KyWtm3cYeS07dizHUK5FFQjLwvQkKAggzFGhqFkCLwYPD0sTfo1ngoMMR0yH4klAJA1uJi&#10;Hutu7KcJHxmLpolLdr8jvw3LKWiEbFBQtgWbbxlIp5BTDckHilPCyzSmKfJJ7CGdWaBkFLqwRVML&#10;Q3ym41kOdUVG7YzemTsMLjonSxfXH82/JBm15Glo0Gbx7OuzX6+uuV6RTIuiDWwarOMVzZt3uP9B&#10;4oMUb7Ie8v5Fhu3+Pp+DmS0aNL3TdIqgjn0mxGjdEJDHeoppFM223bxiIJC4J4i91VSS12zsSQUm&#10;IrxywlxahcLaLLKxMO4kJ5tRQrRm4qkOWX6flVjRgxvjhw/fJWAH7yYAmPh+kK6xmMH1QcFgBjqD&#10;BTyJw/PJpgAArNnqC4B+pvoLiKpKsVfHRL8aC4OzaSYpbEgvkg1zRxfj0yGttdGYoZa2GHvh1Tf4&#10;uoQfSLx3teVnMmPj0ci31dewLsVFNU1HbTLM4Vmr0A6G3rSSqzeNJq+k8cOc2VPQydRanyn8YiKl&#10;LEJCJlbQJK/vuynIotoqZAMCVaNUl4LPlUv5+bquvy0hjnARf6ZoAgUyhpxoKFLbqgoj8gk+FMDk&#10;z+VpPFmw9EzUZJ8SfYdpEbAfJhPw8KOKJMgqjaXAtdd8AfSLKTQbC4eAMPxqQ8sOPM8AyXhe12I7&#10;V07PxOAl5MO0BoHHJPZfSnsa1Sz5dzBUxACMclX4JdtzVgOHjs2/hpdi2eHZx77QUaqjczkA1fAa&#10;pU9V/l3UaKNBa5zBkeiCUCiwu3BeQL6KPYisDbC1wNy7vpoKZTNAda8G+4DqeUGtsPHzTquTvJZf&#10;2n6C3sz5GaX0mPXcnHshmhMAO0sy/9Z81sEapzVH3kvIvGoq+yUjzVTMK7D6kcyN74V7vSZo04mp&#10;mOu06+sVFwwYgvO8Fz76/j/+zmDf2yen8srx8w6GX2uFBK0rav059/N5NcPPKJQD/mqpFTjbjGY8&#10;G+wLX8iheEQOZdAWdWkB+ZjmvcUcj8Y0ZLYAOG7cINgHFjb2eaZedhuBV/1QrBZwX0aHyeBnT/Lv&#10;AWjS2bBDxtTc/sdkoNIfeiyDbIKCuVdY911JeE1umBEw13tdN1yPe+nVi1cE+H7wyUdk90H6+/Nf&#10;/CL95V/+ZfrFL36Za6KX6fT1OYGZ/Vwjf/Teu+mjD99PH3zvYXrx6jlZar/59FN5OKaedSOG7AAh&#10;Uety8NbLXw2DRPiBB3txdH3HtWqPa1IGeu1RYMOANXiVz1Fub5CQoxfY33cNlKh0CuY7rhl6BPqC&#10;59+DrFiBdx05OTi/UAPWZg3fvnOT7yf/wD0OlHEPkcAN5jpqS7wOvtMbe/piDeN6YWAABuzxjaP0&#10;5PE3fK5xlkOCd/5GoXNPvnnCa//i2XOGcSyXYvKizkE4DeoZsPHu3L7DwKsdSvUXfLYxIKNtBtPC&#10;1+n+/bvpyYvX7N/wGeDDyxopr9FFfs9f/fo36f333+NrP811rJrdqVIqIUpb7HDJx6oJPBhTCVip&#10;62DpjGWYGv9rtoAfsKSg8CIANhcrTKFyrc/fltcWLE7UoG9zHUF1VC3A4AAeliQH6P7XHnyptpgV&#10;5hzuHcDfmj6pWyE6Pp+CoVcz/b0uHrpNG3LW3mqjjW1vbH1FCyP1dQxUW68dTKJgPda2GPDbv5xe&#10;8xj8GJhd2zc8wIyZwUqyhwBKuV4IqXFIBWN+N3wrwGHUsxuy7lYAvkCTobD5qjT52uG/QAY9uvDH&#10;Z9UQZ/Q5HiyvuoCMwzBdv1JPR5hWABOuWeQdPsWHFcaWV8ZgSXPvM6016KEEYLFCdV4n+7eFLBwA&#10;pyyIBvunCng18DOOBZyyJaIG/BwMt2ZEhn1Ky720dn0QEkwO8meTAiY84TfGOdIY/oRVAXEDcAs5&#10;6yZURJY9D7Z7CKCvKglnY5GLTuElI/s8+nCnCGFoFIQXLLUIPuGgYjDZpip+uI0tEcqabZsyeIrn&#10;ePKAq2k3VgeANE7Fl/DioQyrKGmPTADLdqfXDOBfwZj1mGwvURcWZTBCt5O7J7/lVOrU3r6Pyb7u&#10;VQG2ktlx9iJ3vULlBm29VBvTk9A9W9TYgUoHsBwZCtMincJWwmOf54N/pI1gH++HZPLn94KCj0nA&#10;89m0Poo1TyrBKrKu+bZSJ/ap+B/7bxPGcCbEM1czzNP9gS2GxlDX4L7cO9n7CT74/m6TD5eDtE8j&#10;2Y6LBgVkSxPXaxajTNucLcQSYKDD0tpumezj8AAoBjBvf3fhhljTwKGXnAsH5nxWkWrIA5upkfli&#10;d5rWUX7itBlcrMvLjRgn85psP1DMV2uxNWaLYGaIBs3kQZvNv71csoDgIsqvDQZNGC7iwQcAFgk3&#10;CGlQg5c46Q5G48weT+E1AZr7HnzfkiiaU2KjHuZNpBQ5zRbXT2m3mkL19kGMsINIwYXMDwlykJei&#10;UdOEfV5MYmczMfmSWQuaMgwEEZFIS+15oyYc9wSFEW78m/NTfk+APh0num89wRGAiqk7gwHsRdbb&#10;9R8NMg4uHIpkTOJBz2sA01P4b2GjWxF0WDPFChcBfxJMbAyqkTK/0WHodBwt8FT86wDQIFFYPnVv&#10;mHS8smyIhaYPDzDQYsMZB0kCyeSjOay8v0hvzuvrkPLy0cElgwJNPPEVu0/Jpsu12BX4QMfHJ7nw&#10;fJEePXqYC5tfOSWpLonAkGNB3oz7iMP+7Pyc77+Y77LYWF2vyabD5stUwH7FggR071kt1iQbNaSr&#10;7s3ZfOLzoeFBk40GpjZ4gEaGBsJmH6FI3GM4yxsnjunAo5SX3+eQBRwA0QWTWeeUi904vmFPHiXi&#10;ovjZmPlY1VWRQldxYNqLorWp6cLJVbjW67W+lyRba08vRvq+VGYA6bCp7N2zstxzw4lwGHkrvKOX&#10;TwOALDxDnqzi89E7iv4lreSf3UYS9vmCBW/fiVWiQBF9H8na1wQEySgjULVgMVe5MY4mHvcx6M5i&#10;0cnvhRLhrjdrc2b6fxwEzTRJs8fJ5G0S7NzkqW9TgCGmNGEKZsYcDmWC1fnVb92+pRh3fJ9Bfhyd&#10;/SVwaEZSb/jEAWDuGMKja0N2idPB5wQxe33n/HNo0lDkzvPaRBEM4G3OgBoz0AZ7GvW9/64v/joE&#10;iyAdo1+dQnWQRqWD1oEIW6muMkuu5SdFSfR0Qh0fnbB5pCwZE8G57jWkWEpg05QbjRzWbpe/t+61&#10;0jjBGAcbEL+L+x/JwPBYAdMBkt6YjiGUSEWxDOaZ0Jd/Z89JxC2TL12AdL39CdVUNPaTIfhiT6ue&#10;pvii3zc2uq/9HKuYmU9muo0CToL5HcVOBMSkYqo8ebcEymif4cKKC/A4iq5kcLWypD6m4iFl2fbI&#10;mf474cQSxDK40UlODI203W1QrwqemkG4ALoDoqy3mLhhuB4M+xRpftXkR6bebSwhRfKxUSMSjIXR&#10;U+H4vQD6AgSsDCL5C7toT8VHk4wJNuGDp/HBTtiWMqsJkOeP74MBQwJ3bqjCJ0pMq9pMuI57RW9g&#10;Y3ChGEEeKyaq52cgn4MosJhI229oVwIA/urygnskWEnYd2CFUfwxwQbzkIrgM9nvK36Xu3fvccCD&#10;Z/784iIt8zNwyGGKgH/UJbdu3kzvPHyHrKGO7PHjdPPkdgl7wrm8cROhtLZGHjpzGfzjPGFSNSfC&#10;lb2ELWMKmRD2cA9K4akJawaAMgQgK0n98VoaYsjrVwzkxOsgoFzMZNx31AYYhB4d7QuEqWdc39iv&#10;UOscQzWwkK8WQBB8NryvfEn7IkllmBiYxQiMuHjLhFPKDxcz/rm7sy+PwF6DXHxv7GVQMSz2DtPD&#10;j3/3O3v2XT4+E6OiSO1tFG5W6WB5Lsz/wU/s8/m3j4GawYt6IXsFehZpwuuQHoN5W5Kxxr4+CrYz&#10;26NIo/R8bid445zHmoBs9DjXUMe3bhK8Y7hUvv4tmUu7ZFOCHcl776FVMFZCYRJ/8jysPdwxah4A&#10;BtYDnj3Kx/MaGPzlZTuxlirGwSpklOf7iTrh66++SH/3s1+kbx4/piJoYIhbx1rhwYO76ePvf5Tu&#10;37uTmlwrvXj9In325VeUkF7ke1vnuv7u/Tvpd3//x+mTH3ySHn3vgbxtfa24/vIVOT8/y8+SBjn4&#10;DvTJ9GAJzxn7FmqpO7EmNwO/A56tymojpETvIel2V6xQXCPY+8xmYtZevrmUDzHqekjFF1LQwCPx&#10;cf5uLaXuK/49UoifP3uaa7l5evnsRXpw/x4tKs7fnBF0g0oGZ/R1ru0+/fWvadFx+eac9d7LZ8/o&#10;E/7y2fP07OlTAhqHB8fpP/6Hv0q/+3u/m3760/9CsA42SvBExIB9znC23EcwpXXBkELIplFH4L5d&#10;rzp7ew0Eb87y5wCYgP4BTHs82/s7CrRjjbyzx9p/SqOt0osXLwm0/smf/M/pl7/6lSx4HN7EZFEf&#10;SLivdbT1YzWxSwMEbORV2TgkofhSOQVTtY2GcCAXqG5MDB+KtYtBItUT+fPjM+3Sc1HBZ+ipsMei&#10;98LTtougDq9j1JhUVlmaK+bvYIC9t/f/xD6vi5/tFGowfAtUU8/HPaaTP/vcdXNdN4W9i3oAzwY9&#10;ntumnNmo1+SLbyY/WJXYX3212tms+CTquZorXTdNTLzGipYIskL/SOArfAPTlHiLvqeN8KVKFkBj&#10;QRVkqVQ5rAvyZKqG2lkBbag6yv99sRWWMZSwg6r010WNMEyzzsY95ljC09oSYNayaaytoOkJXlPh&#10;hcoj0oRH+RorQLHia1ShhhincL3GwVLz2U4BMAWCiF05GCwtqgGrp/hdxlTWR1iO8F402gP6SIj2&#10;wIa9Sx2efVYUmUHINcC9WMGLo58PqQ5HM96qb6cVey8Oa4Vk79eouSMlWa+zKWy2zj57YzWFXuBT&#10;UiFYV2V/DxAtQh+qLcZbcpDaMIYPXiqgVbAT1RMJYCb71CCvzWAKeWAKcRRZqzU7PIAtO+AVAkPI&#10;l/tCYtnyjLZ0e9jydI9ntHZoaqTRRPhmAIsBgLNWHFyfB6OuCoCxKt6EVfHQmQBFKsT87Ae4GfY1&#10;tMPo+2INM1naqK8I8DzZU3ob2CtBHHUqoTox7OeZb8uPsEMLv7/KNGjYvcS64n2w/6DsrrbDRSYJ&#10;fXO4P//J7kIb7M68IaML0z1MuGSwn0hPV6pmz4cIUzuCAk4hAqNiw8TEK6fxVSyAd3YUkIFmcHnd&#10;eQGNjGMmKr07L8bMfCht2o4L9vZ6o6niIC+Uw8MFDy2lYOoLgYW4t7/gImZCoaWOYHSh4EUS12jP&#10;vrbWVASFIwAIgAdYsDgocOjhQNgYGApEe5vGqgCHlkyZudk2KMjXLPrFQtqlsb6klUH7VaCFjHxX&#10;TONU0XXF9E0dZmH0jY0aE3lM9eljsJCvH/5EsQywCGmUjhQW4NGt6XOIYgmNOaaETN+tOkpl95im&#10;qcTBZAPU0d5lmCZdXV7Rz6GY1Nfy4CDlnL4uMpF8i0AMMOhWAizhqQI2597OLj/7wcEegVJ4F6AY&#10;QqOPhgfXAUBhHI4zB3dgMgqQC804PLkgAwEoQWANxrP++ZEedpf0AVytrjQBQzoTPSY2msZ4kojX&#10;hqyJoO1SDE4UO90QfmL2lMsFwU0Ei+T3unf7DlmYcx/+mKbiGqJYBWMUrwHZJaaGkAvs7B1QF4+C&#10;goAsDmwyPR3egfuxwjR3hwUFgD0c0gtKTtR8Avgg287fcUlWX8NCE/8/PIkkX23ZyIZ57+X5G75n&#10;+DxeE1ytAy3gdBfvA2ASMuj1alM2vw1YH07bwvuiWULhsSZQ1ijpmHRvSFOW9GXERk2PSm6Cap5Q&#10;sG76taWYPa957VSxoEnXbVNYeWR8dD2Bua5fmyEj788Nn53ePomSW2FD45S7E1hOrymDYJrKjyWq&#10;HgwV+lgNIR9Uedq2k/n44H0Fjc/gYg7sYry3vNd0SDSzicWczLAcDX7HgVRT3i+AK7nhw+ReEmZJ&#10;8eoqnvmW4UNYdWAsk11Lk2gVIQdHhwQpaU2wlXKHgBEAeJTLjQKCNXAayLbBtem4eYv1taJ3544N&#10;cpt04/iEjTN9UNuYXgtwZJpu0kFAs3UXNwGMUOaF6bNp+hxgrK59TWsB/y4KNIxJBCDx71fXaxXr&#10;rcx4X5+fy0s0r9WrlYMuLH9vnU5FdowZdvAZUpDIRvsSPE/B0gZQmpvVk1t30+27d3NzdTP/7BGl&#10;ikf5GmJgwYh6B+5ArjejtGbG+0uPSBfOTKQKk/x6AsziOxHoqiXRCelANCKDWaNjGBpXVUkhiwO+&#10;riONTEl8Ko7C884+HFXrIkKT9ZIoO3iiWKUyyR+HYOAlp/AFWCWZDu/dWJX0tME0f0qC7Ks3ulAI&#10;0/8YTWlaXNkLL03MwCRmEr1sDJZFiMiQQh0koDfZAHqMtFBfu1RC0wz+NZF+5+9n8HG06ThDOMK4&#10;mU1KZwZlX/x/SoJuAUqGSY4TzEhPRvstXxs0YRs3WvoePQ6BkmpbJNAAxDCUtBqhtqQ4UierksYn&#10;z1Il7kr+iHMDQyoESkHe983XX2rYhEFiGwEnPRsXXIejfI7O7IGEe/8sN+14jrFuse4x/MP/Hj58&#10;h4A9riUDnez/gr0GHnRg7z9g2uk+Byhidu0JMMv7BphT2N/Jxt2VNQfkZrBwkO9my2ceax37LVPV&#10;qYy4pmxXLJAN9985Q9I6Mo7wPWs2pisBfGYj45mjf5en4/jsGGDi3EQaLu6nwgw0SN3bO+B5RlP7&#10;/H9vLs81/IBChKztis8/3uPs/Iyf//T0df4OA/8eexzZu3MNMzb2yQ3rkFJX1hqutvPd9P539Oz7&#10;T//2z9Kbx6eStKWpueiDZQFQE/si9mA3OBgBzPJn2xtq1qw1GFKN6tfRYWgtw1r6SfpemA0aNlMm&#10;y8ZMIVlkY1SSeCOFHPUcvUxv3UrvvPMOGYQ4u+6/cz/du/+Aw1gMDCnHhoogGqpoPFJtH8y6MHBm&#10;TV1ALdpYDJFMLZ9d9AQI1IPfGNYTzt3KPpIA+VDX4lm7eXKDf/fm9E36zW9+m14+f557gnOeaRjI&#10;YxiLOuG9jz9I773/PZ4Hv/ntZ+nN24v04NH99OH3P0rvfu9R+vgH36eX3w9++En6JP87fNiQvgrp&#10;6y79gfdVQ+da79SMQtTEuK5Yk2S+AJy4XmqNAvTKtccFFAdQ/yw7qT64L2wIQp6fnvI1EBDCfbB1&#10;MEN+rRv5rHnx9Dn3gCVl54lAGtNsc63FxgvqBwTh7S7Sq5dPc212wfMftR3qyfNcP+O73zo5Tl98&#10;nveH/BxA7QI59fXlFffOy1z3z/P6PXt9mtb57xHsATbw2flF+t/+1b9K/+7/+D9ZY5y9PuOeCaYN&#10;U1EN5ief8zjz0Iu1Zn7j7zZWVeBZ2t3f5Tn18vQNZdpgv6InU6qsWII7GBwuUSNJVgtwECFjf/23&#10;P03/7J/98/T61WvuVTMPhSIMpw52+jjJNsO0P/bo1qwwng9my4et08y+uzKaV002ZyhHq6BHNsB5&#10;DRzts64+2D9KczB89xSYuGNLlL2dfe4L0cOFpdLgYBXZy6yVPl05vGIYS3BNXfz2JCMtFjcpmQCw&#10;MiutItiPepvG+NVYGIHVFvtdnpe1wj/MxovgtN6KJ6p+xtHA2op7BuopDjDb1kNxnY/J6aGhOhHo&#10;s5kSPGv1xINrWA7FkcC7sygy0ylqPEIfBGYxaG4jss+mt2S10nBawIvsDBj0BLsEs67GNBaf73o7&#10;MCNAjPAnNbtLgWLD5DOXDEiFJUTdWEqpdRPe5r2VNQXYIPteQKHqqcoS08lOBSAgwO5gTsXa68dx&#10;YkBC6t22RfnC6+I+uDWrUpL9hlgArTDKoMRS1RQS5drhkK4fDIAlqyrCqisGwbo+4Ss8geOTVDVU&#10;JQP3e3xGZhb0neuvWUnvHctAqS/17mC/c+Itm64ATt9Kwd1m7fdDAYIbh4nE8LQEo6CfL+zI3tFV&#10;9RQs1bQGRe3X6Wsz2EqpkOZq28VUjcNp1Bu0HpqPRb9RF4uswSzN0cxNpTfXJaiGnrKWicvbvtoa&#10;SDf23x6Kx3NYEZTheqPBcQRnBusyfKvrJoK36kmtEnYGrexS2KNZuVlC57YG85XXZwzxJmbrNAQM&#10;sFP3Sv2F0qpHW5fU9glUAnTbyo6qeHamiUHYHO/Nf4KLscgb6vHxHh9lsl5smM+GqdLEIdm8kJsy&#10;L0BH2UfjRoIsKvvdhSFhM0aa60CgiMasBLj69OL12/w+anwGmkUvDEjZzH+mgmQNVH6nccw4JMJ1&#10;6sfJNJIJTe2C0wglmiZuvjjA8D1YAJipMlY2QHZTj2ny3v6OwkYa+TkgrYsLx+6nmJReX79lYYAD&#10;m9NyN0kojnBoJIKixwVJ7RytTnae6f6VDY5x08A0C/nQysBjay8dTc/NC4Uny8EhN3Y0NTjEWaS3&#10;M1F4RwEpACDxWgCAkqW869yAk+GSrwUKNGz29Bd0GhClP2ACjqLJk4nUNA6akH8J033yd4K8dW7/&#10;IFwTFHmcfuaCHtcGDcY1DJ5hHEpp6UbBHKkm6BibLzYaADhiB4qZhyYDzUnfqdHo1gJLZk1bDFa5&#10;wAFV9Lqu+F18V/rxUY6NpK1deVLkAwEeHnjNN7moOjrcoywoNlv8SQmzpYKUfrQCB84vlJIKmSvk&#10;IpBdomnBbwJIHL1p3TyRlDAkCyy01iuCjPIi3CUYITm8/Mbe5s8D4DwCHSi3TXo+QI/W2khmciq8&#10;BQUEgDn4ZqBglOfGukiB8B0BwLPZyg857re8NfR8KhV6bVaEUlH1fLcMCiEwBV+5N2cyIyWYruuH&#10;5Qd2xdyyGDSE2KzQwIVRPcBepsdiqjN2RdbFlLFWRuBYS5hsBoNtZ75TpkoCZ+Zcy10/FhlTFfHl&#10;tUziY8MbuokyLYbJQszFYPpQ8iGGSFDYZYiszVtecp1DWez54TUR4GDIC1gcdxtvuKOLv439qiQN&#10;iATuisxeycaxl+H9Q9KIPQVsNAAzANsgl2FBiYS8S6UaUjqV1w7k7ADOMWwZLRWjaT4nPTXfG5L5&#10;OSPtVw7GEYPmKDclYHRC3qbQm5F7Mj6jgpLktxLGtwAOr/L7wbvJJ+jEsqok1yeY20zTqtGNFFMx&#10;GapRKwo+MvcMglLmwFQ77N9iFVwtV2W4A+sIxsO3C6Z5D76+Yi7dYeN6+869dDM3Xw8ePEy38r8j&#10;+fvk1m2CBCjuawOQPDt2FGKE6z7zXijz6EZMUh/GrSfpcQ0EDEni2VpSuzHYNEa2hJ9RpX7NpsNa&#10;GmC+hySek99WFPQxfRWw1xZWigrACOgI3z4VAqPlRoOlKcUfz0UzvndIR/oxCrKqhJSELEo5Jk0B&#10;1phuGGEZ+LRteC7pO5Y028qsvLF3MerXcqJZMIMjVARvR+l6NHghy6jSVipxIlMnADv68jj5j8+u&#10;xTtdpDz2kTAXfiXDt50Fqy1PHXzesXJdPxSDM/18L4DWqcDVIAmvZJ9duDkzZKDci8IENMxqmUo/&#10;yJMyTL0bSzoo86mlHoA0sLLseLNeUibXtkpqZMZcfs9XL1/yfGFYhtnjkOchqGDuxOnXr065t1EW&#10;AhuVxa7DtpToOLeheST5RbAR/kFDB9BntHUAmN6oNzBwCJYDzgSEbjGoyWeOJDGjE3vXfH6vOYhS&#10;kAdY84WxmtR0rMPvzCADfpfP4tx7I+4h9sJaskUMJmgijYGDAzlY2OP9k2S+GASCqUT/mUpyrytI&#10;7fJzjz1u5fA1gpzu5xYLsRUHy2GSp/GS+Cud+yjvK9/7wR98J7Dvr/7dn6Wzr1+J7WumQVsSuxP3&#10;xHVnX1DUBGAigT0/2kMSYF2uORaHea/OZykHk2CocK9seC7G+Yb1DfBy3Er04947F8ALRQsGuX/8&#10;3/1x+v4n3+eZj/sJNjTOAwxh9/O9uZX3ysYyfprx953Pv7oMPAbLtwMsb81kZ+gL1nFS04z7Tyl6&#10;vv6QcIf8lWzPlaTW04BjSOeXb9LXX32Z3ua68JrBahf0h5starLHPvn+99Mf/tEfpbv37vGz3LkH&#10;Vt/H6cc//lH68KMP0v0H9ynjhvwVf1buC/bhq1apnoCSB+u9t7ID56DC3lb5eXnJQSfWKYBJsMPh&#10;K47aAUEjL1+/5BqNfkDAj0YYGObi52h3ka/j2ud4XqQcTiF5Gj3Q5cUFLT/EVGkJ/GE4sMs6XD7T&#10;DCa5PPXeLvkWPNPenF3QGxAKmL/4i79gwAbqo//r//5/CPzdvHEzvXr1goNnMPbeffQuP/fpqzOy&#10;NiCx/73f/730s7//OesFyKYBJt65dYssyLfLjfsosYcEvst/TjJTFU1U7wxjYUevrHyIOrqnvHAk&#10;K66uxrKHB2gDsPUffvnL9L/+y3+Z/vNPf8pzESEafbIfWhWlhGWDWym91ZZUrzDS/SfBPifXxs49&#10;J8DXuC+SrY1q9z3Wy6ixdw2yBYMO/RxrE1gfNK39l0e9Btk4BraHwTYnu6zxsSZwzUKlMvpcijTR&#10;GQeKM95DMOSwb8NCgInA7Wzy2w3Wkc/I8P1uau3ZYB+GtDH6EQKK/n4BGsgiZ5LGyt5kwfMDIWeF&#10;FVSwxcFnQ1iIVGb4q65dOzxyjNAUy/xotVWG2/1WemtVwvXIVnRgIb4jgSr09A62CmZSMOZp1VBU&#10;b+MEdDgocnDyaQwDUx22EFvpvyupXgS21FMSuokuAKNHr5++V33QWz5Nmew4SYq7viuJw5U9eisP&#10;flkHDKP9Zs2MHM3GNmGnsqcyAVsmQs9K3Y3fozWIASKqHtgLdsXuo3iu1mLbxbVP4U9nq5zaSsiw&#10;XpkS10K95hAUq3BiuDmYGY6zbrCvd3LNUhtP6Tsps3gmztXntDPnB+BMMCg48x5S2b6m2ZIvF//N&#10;qp2sV+xpF1Jh5aMozEqBSwILkz1AFcYtGXeoxFR/LCbWXoBm4aldQiaG4j3J4TnZsFWRYid7tuO5&#10;bK3ULH54Bg4r18/had2Y3bl2jxxDN60F7QNi2w1OXK6LRL/yACFAUgF/YjPOCPxX5RkO8A/ruSRV&#10;u4cOCxvum91gJm5dgvKqLe/6bSlvH+zJti6hP0U2bUJXkJOpODrYnf+EUfZ5w7lz64B0+B7hDwDL&#10;wrMFSbZOeWTDjtRdN+F4kTVDEHYLMr3pla4EI3VOTuzTRGP3pVhs8MNgnDemzkjyZWqVGHEnNw45&#10;OZPMK5JlRrNGRiaRwZtssWhKCMH/x9ib9ciVZGliZndxjz2CQTJJ5lJbd9e01OhRT2MEQQ8C5kWA&#10;AP2p+h+zPWgK+hd60QYJGAmQuiV0d1VWVlVWLtyCQQYjfLmL7FuOXU89ZRUIMskID/d77Zqd851v&#10;wYLa3G+4oLCwYX4LZgkDKtbyqiBQAtlw39gUu2F6MBiGKnD26fbdW02ttxtv0JqoABjZsgDuSyF9&#10;zI0WD9+7d7f2D5AOPJpIFMkDWVwreXUciykp4/N+iZhv9MBNlm6EvxFuPkAwJcPKfw+AHanBmJCC&#10;AURvq40PKN0nPEgoPgCKQN5AD5BBLDD6j2AiUA44NBW4Z5uNzP8BBAH2oAdJFyDEtlJ2AfYJ1MkE&#10;vfa+5wDEACLiY2PSCukwAEAcyPC0681mur+/Y/omJcz2kgHjT0mzJ2ygIOvFA0wGHxrjrmVTBFnE&#10;xdVlOi+FHZhm2HTJiNzuGErB+w95auuUJHpeiTHzsRxyZ+cn3EQBBu68lqF1B4iHdYrXQOPx+PGj&#10;9N23f0qffPKURR6eA4CE+Hk0JjarCybKOCzAoiCoVe7x25sbNtZkcOBejHtee2x6uC74+geCVgqu&#10;gcTw7k7JzpRpjmLr0eS6NH4oYgNcwXOGa4Rik6m7R0fcAdAUQc7RJEmAwxQUqb8fS7Ed04iQz4Jt&#10;0hikaj0llIFuQxAIGz3SyXZmvWlPbcg6ouzZJsmjU3klG9AAAN6E4RGBZ5QsmUmeBgCGkTAcJvI0&#10;1g7aPQqiYXJidLwvPfPH9I07USAAJHM7yeSqV9mgZ4by6f2+GpjiGuC+4drj+e8JrnUuorZ8LQCW&#10;WAshpaecwxs4eiMcRLvdvqYQqvhzcMu4yPlweBNwH0YnoZmtNSoABY1p4nscqidiGMujIcYzEgxH&#10;elmyac6KtifrRYm7eH7WXc9mOTlpEc3gyYmYbH35+1OC6HvKTB92Gx6IlF7t97z+Slx84P0F2wGD&#10;GrBXwU6cRjUIYAl/LH9HyTOBczGLyTT0pFATczFmPtw9kAkg/5REZk8cSfDbqU2VC4PGSXXhrbTh&#10;NZZ1A4YaAPnATAGz9hP4csF35/iEzD9IkAjy2YiaDLmur8DrNM11yqrkQQWo9Ku+FhGT2Wjh2xqe&#10;VEszspjxR7hFMoW//tlWEbkGb2QDV36ecoB+8gmJ6VqwbINFvXieLFPW1v4uyZLKuX5Ptt+PDcsN&#10;MmpwlavXZ65rdaz+mtmgVfVWmQNM13ucxrGmxyWz+kJePlc/PSXiVUNiv/85UtoMVtYk3ZRr+M1k&#10;Bp/M0tMiMfD3TmH8EiCS2QqsGxz0QH+8yVNyM6InM5biGo324KPv0iGzxCyqMDPa7ffVi0XG5q2n&#10;0qlO/gdPrsNwG4AemROHkulJjL6Q+MKrdLZ1xMiUtCM2rEd8frb2YXTSYwPm26nY3DjrLy74tQpH&#10;OuZgiGnvjcJiWMyjWTx2g9lrOIePsaXn51CbZACMUDbQTqOcUfiF81GMD6k3uFaxV+SGQ4Z7BFfR&#10;MkTrBew/ABeVDYpmlAn2R/KhQspuJ1YvzqHE+mPP4RrP7WMxbTDkaOkhB5byPdlhvK7l/TDpdcoC&#10;wizNAstmVT4/gq3QeCEB9fr6cdkbrpQMzgZa6wrvG7daXoaSUMW5EaFpnc3uCeSU1/yxAR3/8df/&#10;Lr3/5k31zMluACbvD6O9hAwn8wzeI3yk7H8DGpCs5MS+XPt0ui5FZk/KLPZ07Kf0DsPZkjQU52Ao&#10;h1cv9ldZjHzy/NP0xRefp8+++IJn9Hcvv+dnxGD5lKBHS68xfF4wto5PBLTiQUNgHZmJTjcl20Oo&#10;dvUICgaA0guzA2tk4r/I6/Voo55GHag1oebnYfMxvSs13zRs6aGK9Xn99DGZ68+eP6f89q//s79O&#10;P/nJF1QLgLX+5OmjdHV1zmA/+BeDNYqzog1lSTPX8DX32QSHhaU0lOrSFB6rAL5p7cx1hcHkN19/&#10;m777/nvW/1h/BAjoOazhMGoxssm4T0/8b5yLANoxhB78eQEAAswDMK+kbgXtAfCGIkQ+YvJLPr88&#10;T99+/51YR+NAr2Y8C5BVIwTu9u6WyhDtrzOfcwB6WP8Y4L3/8JE16d/9w2/SsyeP0zffvko3b1+z&#10;ZoHq5bRcS6iWvvrtV3z+YA2QLYNDjY63DMUSXhc9VR+Mmqxng4DI5AEchrLlG7B+4F+eDZaA7ME6&#10;cGvGEWWjndOn3UzPVk6UF/zyN1+m//a/+a+ZDLzZb/hsyOakhl2a0Z1qwIbUNdmey3kZ2rYCSjhY&#10;5FqV72PfSa0UA3AoPzLBrI5JuwAoLzDcRD1v9RTUZAAdodQJu4l5nupAVgPavS2GdMbuaSWyqudv&#10;sKLQk4pooPW253A+S9XDfWhvmxgBek0ACvNyDg6uGbF3jQ75SB4Cb+nFmKpEl97koYih4kATO6mX&#10;5srexJne2WeaXnq9pLatPfYJFJBFbgBkEEu+7foDf+C0BEMkDUEjrT68icO+SsFkg+ty1Tm0aDGh&#10;pUpOQ201p8paW0IX5lo3tw6MiLTjAEPQ/1MG3nRmU86VTRl1zJSaahGRnJpahxruvy2S8HE/1RCQ&#10;GFTVcIa2OfCUm6oFV/jPZbJKO4fJpArAxs+vybN+faZVD2MNKYsB7Q/+F37N01iHrisz0RsDNl0X&#10;vuVKDCZzuclVVj6Oi80ZrUT2++rpONX9OjyhGwO8mX1CyECwXij7DL9Y3+vO4Kqs7+YfAFZ8tmcD&#10;UWOyF2pmbRFS99gHUl7eX4Tt1NrX1zsCXwJonGoKcqqszWDRhT9keOYFCibroWbx1nM4mBii2WrC&#10;lVmP9r0OFUlu7BW/XKMYYMe1Xph4TfXLDo/DCG6MROrcLICf9r22PoNVemym3jgvzEnVtM1BgvVc&#10;ZcZh3RPYW87VHMf9WFvD/Jom10T0yYqECiyjZr++OPoVJQIEMqb09MkjX3zd2NkTlim8a5KMTplu&#10;tNY0mCbPWUaZiHhH8dzMWjyQsB0fnZmeqcn2bO8LbObBEsBDcnFxzInuze09J/xKY2p4UMGzDxu5&#10;0sok74U/htD5vfz5Zr0upmnhNyh57ZoAVUiywsgShQaAxskTVx3m55Krln+HnFZyGz8cADIAVkAm&#10;YXPLnf0aQOeHN0qyf0CLQjgrLQdeXQRmwPzLTTVgZWS6EW0cGvCA4zQTCZOcVh8twQEuznFooJHD&#10;1+CWo2Gf6QuwZ/FAw/ryMzClPaJER+EFKEnVAG9ZiAxOygMAhOKYkj16u40sRlNWnDvYepCO0FOE&#10;ARPy0Lh/+Ejm5cXZqRoYhFrcfZA3CJhKLXcly7h7TofxgGMtbVFwGcR4+eq79NOf/oQTU3gC4bUA&#10;NND76OGuFGEXlJgCYEL9GwWbmHt3nD4CrMN9prdR+Rzw1FszsXTFopJphWAlQl5drh1MqfGoYapH&#10;P6WTM3lTDALoAEI2BlQi2S05vRi3gkDuuGNhzYRBAKClkUFhtgZwCaPw8p4v4HFYvgYyCciusplD&#10;/VrJuG9v3quIoheFrh+mEvjJAvrGCmQQtCibFmRiradHI5+9DRmGBK7KZwCIg/ULDxo0DydnJ5av&#10;pTqRAPMDBaPS7DRVpX/muOdhO9ooOIVnA6UdGzOLUvW4k2/OipsTG5Q4BJOSiPEMUe4/jJINE+jd&#10;MyABL4tnNGS2yZuvZO1ikwLYCVk+1oAmPypGKH3Y7iwxyASlRgNWeE8onHDg4Pto7j4ny5RGJWKV&#10;aw4fRICU4UsRhSDZJUhyHnYuPrIZE5asVObPWGXFbNRnFSwz/UHE5qQfFpOYtNGv6QUqXxQ0Rq9e&#10;vaTfowhGAwHnjgf8TgE3Tnzj9AteV3jWMPE+Evh8V97nioWqAAGAYpOlJvCw4teU5/8Pf/gjWTRv&#10;370lM+T7ly/Tm5vb9OHjhvcHnwUBTWATaC/qyjNb9pMm0o9lUI5TnkEAewFpDP552PHwGk23xh6u&#10;UBUxtTCdD388JpfOkSimYuTzz79IP/vZz7m3YXO5urrmlBayoZ+Uv39amsYTB4yEbJNHWde4+VMD&#10;ExXeYOlqSNkO/edims4ifIx0VvuGDGL0Zb9XHcym6XsqGFICFhhBLEvB1GtqcqXqoLmmbU0GCMMv&#10;LxhIwqB+aGadLYWp/i0pLya8h4a+OSZ+S7JaTS+zL+Yi5UlL8pfT7sLDpXrszIuZskC4yX6EPzQT&#10;ZgrprKLW5PeautZaulADPOwvKUmOjKhbm58r6dtTRxY2anLy5KLPxXjbWVaVQw6rtMDFMHv2GrYs&#10;6QDQ/IEccdzXJL3kJjNZPgQpEH339qNVAFuelRjoZafZhm8crx8+PxiC5fz4UM5G/CLoVr4PzCfs&#10;sfDpw7Ms37M9z20m0696J0bL44xhSJYKxX2lpMgDHO5nx5LmgrGEPQzp1V3X15s6el+iL5S9XgCG&#10;4eeBRYvBINPurTBoHQYCUA9nFdhFLeX4HxkChNeAFUVdf5aOA1AB6K5gq41YDniuAahgGNofsfYY&#10;IoGyfLa2O+KQCunA/VoJqvi6vtQ7sBx4/PiTdHp+KU+/y0fp6tFjMmBSlj8mmDebrUANDIGbpufe&#10;zwYQg50jyfgZagTAgBYHwdaXryn28sdPnqcvfvk3P47Z9+t/m27/9EbN5Lz4dw1+RnZkAluyZFbo&#10;Bj61VLSU37205lImDng2j1fp/PictSj2OTDaOZwBcFr++8jNc0fQ7owhRPBIxmsgOI7Bd6xHJNVm&#10;Gu/pMRNfcY4S+Dg/pZ8Z1heZrQYS6IPmfYBhMKivLM0f7I2cDGzDtmHYyq8RwWnbcr6QSQjVxnYj&#10;P1cHc+z3D9wbQBCAdx3kthhS4n5gjXz66Qsy1OkV2GQNpjp4JJ8r5CnLPgNS0pVDZGTzo3AqbF44&#10;hyYPJhAMERvLRARqpEc0hmQAYF69fE3W6GlZt4+ur/l8YOiHQdl1eT8vPnmWPnv+gudi1+bq34ln&#10;o/MAHu8R6os3r9/y2Ql2Mc7sveXKDBP0PoIzOZiR2NdQL2PQyWCasg5fv33DrwfxIc0auO7oh7bl&#10;Nfzq629VE+83HAq8K/vIg33L30HCW3oQPHM//dnP+HW/+/Kraq0weu/AXkGQD2EPIDc41RG11z0I&#10;Bu57msoW0Un04tmz9PrmHd/3YFk/fnawpVe9pI9zWuRmqT4Lc/p///E36UlZp2Ds57RIEldd6xor&#10;V7shDf5my1w18OlbDz9bDTRwnSPlGT8Cg/61Af7GlhgA/HCmP37ylMNO7B9ifU3lnj/iToUeBc8A&#10;6rG275Ywpyz1RbxP1KtUg6XwZJbKCs/kQNmj9mCyXnd7rsvKwjJ7ZjRoxRrMNg8MOCt7H/oQ1Ecb&#10;pq93dUi057B8X1lHYQkU0kgGYpqtKBlzz8El7YhMJhELsK011DhOTiZfgrKY/DnpnApgrTLvw1pg&#10;mu01Oy/ppHkJTBht8E/7B1v3cN3Dx85nZ3B+Q84t6WWq51hNW/V6wHWWj3tzwNTPBjM1DFMwoNiX&#10;k0EcWnp5KDeG/UpIPjupeVgHjBq+U9JNsHZFUB7Pthh0lmiTqYXB4cAtEMM1EmYMfLL3csgh6tsN&#10;bZMizTVURwomDWAugpMC2GJqsX3eIiNgUTuoGutWq8ryoq+0VSZt9VbVuj0v58IDLa4a7j9UBwUI&#10;5QSH8IsMxmZD0LwXu9Me/FjjUAvtGCbpcw2fuxW+EUPlqQav+XNR7dhVOS7X3yBJb4TA9QacFytI&#10;B5nZ36/xYJx9W9fZ52+sAGuE2IXH35TNEMRz0eUaGBrra4loE/sxgGT5GLYOuxBLN8AyAdfJqsFh&#10;Cbs6YBayv3YfgbXUuGaKoJDOConWUvOQGITfYfV1DysO3995XizYsj28FxZerozDfPA1Uzq4BgZv&#10;GebTd/XactDi+3D4eof9Qntxsv7VbFkM4sXPTppySD9X+o017JiAYXHxUOQk96M2vtRw0WR7pHFz&#10;QKPX9LzwF2cXpXAYSNkFODMO8iJAwAbSqM6OL0jx51QFJqylABTVdSgFxq4Uf0elQbUXFJp/gH0M&#10;adA0FBsQGG5395v0qBzQeNhxMOLnAIgUeCUZAqdnx/ClQILJSoBKeU3E2ANkYyF7v6EcRHK9WRLO&#10;Mxe2W5hUrx3CccypNhFjp8YCpAGoAMCNTW/WxBqfHQsK/4YmWciy6NE7R4IzsZiePWWxEjkWwxHS&#10;HRTjuGaQbbAgsXk4p5Zm2gCEQDHWmMVAZB6b3ZF8vF69ekVTb3otzYOaZgcjZE+qAMZw4swpRSYD&#10;6PknTygbfvz0sZl+G6UEj0LlASbivR3x4MlsRFAQotEBMBAT9bVldWzE6RkkeSLkv+/LvXl8/Ui0&#10;VE+U8fDApw9FJIBGbGZkUMBng5JgNewAy1BYnJ3JrF8S2i2bqyOGSWwYhgC50hk3Sph631MSG4b6&#10;6AowiQWzAj8fQR07eiCKBYk1j58Hj78VY9z3BLcvSnErHzI09yuCB/tRASG492BSoeBlEuHrN+U9&#10;zTSXxsaDAphTi1kFA8Dfs4s1r18YAxNMayWVxLrG/QDA+/L772UUP4xOsxW7Vjp9GY6CbYn7goIC&#10;7FAkQNKbx4AeDqAPD3cGr2ZNscu1WfHAXNEHJjYWTs0me3g1CnnIpoYzJbrp2Iwwxc+p0AA1aYBd&#10;XhOvjff+kf6HrYr/XkCYJKKdwcyZhTpBQxvb8u/H0aa2duSbhioZyC7g8AhiXYiVp88ZFHA0SQLI&#10;5yoPnmeDQg62aMweWOTrMxs27HUEOWdPiijjk69XTGiCws7QDyd6KR0tpmQyJiaYupN/WIQRaD3t&#10;WGhc0i9rR9AGX49GDzJwsjfapia3NQbWwcj7UJowbO4M54D5f1njlBsgEONI5tsYfmDQ8fU336Tb&#10;sgeC9XNTnoG7+125byPtGBSaU/bXlcI/BOTmRTLoREI8xydkuu5sTj3K75RrFg3HaK9PSe+wzzZk&#10;uChNbfBUE43T2n56mMxjeALJPwu0YzSuJ+n5i8/S00+e8zkEs68mlqEQ8P3l3unpGwNG2q4GwSSD&#10;4/QpaQ59quyvMo+VDs8DObc10CACM5Y02rRMw2nyrfsQYRmzCGkC8uk/dpC0GyBZBRyzLLhCMevp&#10;mwZpB759OS8gmwFEPndmHYTX3FwhxKzC3g3DnG0nMTrxLTk9kGfEVG0ARjMA4vqGxKA1K6MJn5OQ&#10;0sxTnWLGBDI8/5aJpoZ4U5XsZjcxqbIpg/UX3jnhHTPrUeSzFD55s42I47ViSh/gZp3U51zTTWef&#10;MTkvUqdZG5mxjdl+KuWZBJtlsUpxk+HkNpsr12iESYnc0fSAbf0SRvkf7shwjyp3HvV12AN5Ju0f&#10;CLa3bATkXYbh4DSYeQw2HJjySAPlmXyqAh1sEiTyMtxn8fGJab7karJvGB0Qtt17mHeiYIa4T7ON&#10;2PGZoUjAuY2ArOOVUnpHBBggeImSFq0XsGhWZrWQKccB4AOb89kAdrJsDs8BmiMEnpFFYMALNRX2&#10;IIDwzz6Rtxz2qqdPPnG6X6/njez8zmD8VK7PqRoKhPccSbLJz1FWCOpJhB5g0IX9Qo+xpON8TgY1&#10;DxjIYfgF8Ozs6nF69rP/9Md59v3636Q3f3wjcMtrPoIGginVNZLRd04J5F+iESh/vMf6h51BqZ1z&#10;uSY7p3hjbfdO+xZgd8K7eoJBYvnDZamFrkrdACbaPcJfSr2mwa743GQ5dK2LfYFZlE+fgcF5LHm5&#10;m0Q+V2TE73gec90OspFp/H5bM7JhpQDAF/sw7i+UJBgYSsI7HjyvAjZRz7JRJRAmmw/Ik5Hken52&#10;Wmr/M7HXW3mtYa3lWaqGYERyCJfFXMLmx+EMwo/CdiCHKbuGtAx8qA2wQIycwieu489E7YG1DRk7&#10;9mjIYpHSuy+f6Y9f/T59VX79/Kc/VaKrnyfUdgjDefrkCYHTt+VzcygARcPmns8nnnMM1tGogBE3&#10;a9mnR+X8un33jrXy1199lfblfJ3SnrUUao8/vXzD18XrvH33sTTsYl7Ciw+vi35hQ1/rLT0Y397c&#10;uqeYa1r8+9KXfPOnrxk2cbLuyLCcaYmi5vTD/UYSscaWGjkEi6ma/4u9JY8x/NztZs/18uHDXZVQ&#10;Yr0MBodnJ6ayOXbiONeNzfJzq1oLgORf/vIv07fffc/rjP0jwgzaSHV3iN44jz4zg4HfiO2Hr+kk&#10;geTXd7I0WtkPuKG36DHXOWo5gH2XV9dmDl8KwCmvAxk7WKGosQKki3tMQprPo9FscMmbWyltyl6J&#10;PoCg0Pq4AkJi8y0J8ZHmzsY9S0GkYV+2PYICJyFhx7OKvqJ3MECAhugT8JxxiOtmHPunFFbHvO6r&#10;vq8MLQ59XN/gfT/Qj7ypQTIEOCIt14FxYfiPehZ1Lb1oD4wwlEq8qf5meE5DkzFOSraHx+Y0H6he&#10;fL7utvsK/mQDw33n57rabQiWq55x41QTTUOBEey0bBYW680IneD5n2qwBesbqw+y9Jpm9U1eX5LA&#10;kklWPgsVbyvJnkleSQpYwxk3h0+aJeV71/NS2Q0882IwEkAlffkd8IW3sbJND861toJKIUWeal3S&#10;2I918uBltMVZtSvygCNb9VCVFLaWCiZmWNzgNcIjUSzYtgJ9NdAiHw6Pl1CnvVn1k70pR4cyttGj&#10;2OOSicH9ypZkk+WzuXq8MqzOA+ZpGiv7P1nZFQA0R0zVG/vAo28OX2gB7EutPbu+THUQbfLg4pUH&#10;cC0vhpjZvov02fbAqHeIZc6LuiOGosu+01ZbgfQDexizWmm90lXAbrR9y+iw0aZ12q2vee0jLMGl&#10;X7clMZU1aEJiyNkrqO7rFd7ayq2wF59rj2AqEpgF0Nu39kSsNAZJpiu43lSWX+xlnftcshRQIH35&#10;1Rsa7R6XFzoDK2nA5G9XNsA1b/rDTpMiFLG44ffzSEBwteqtIy4XpRw4eAhAt6eEw02H0nrVZN3d&#10;bTnphBz3DhR3THKOG6b0npeNF3+PKdWjR8f83s1DPNyaQjE+HnKz3f4gmVNN5Edko81Cq7t2Tfoy&#10;iqLM97dV49wfsVmGxJBJkGWDH+xLhkJ0N36gn8UYxqzZRV+rqRXkgC0PvM4pVjP/jPdAqWy/Tttx&#10;x80fIM/sxMPkxnO6n8SAS5rSknmERGJSxpUi2mBDxMMKv8NSRBxdHqUBoKonyZjYt41SX/BzabC/&#10;ldfbQyku1sePyqFzL1Yb/Sce9KCNer/hTYIiBgmCKIwxvRwapWhtdprgwrwYP+fuYZu6hwf+fIKV&#10;21bGuOXavnr5igdhx1AJHWqQQcyWCMsceMcNGIAg/HmwLp6UAxoF5dOnazYV72DoDxZY6Yjf3bwr&#10;f/5A+ScaITwkKHxBoMSCxwbfmsGACdXOmzMAJDRJg41LQe/GZ8X7gHT23c2b9KQ0GjuyA9TcY+L6&#10;9NnT0rh9m9YnK8qoAJTRt4YU+ktJooYzHuQbJtIpgemTZ1dp8923XAcEpsCmRGE4ixGC93e0PuVr&#10;6VBqScWAJFOp1Gt65ODlOkpdYYJ9l07bM7N6nIQKs2gUpqUYxURTgIYk6thcAAwhiQ6sMEzXcXDR&#10;iwUblD+jQkjK842NnfYto9K34S1Yri02NDwLqhG1me8GMbmy6c6S/8l8eloJfMBBEpO2kLI3Kfz3&#10;cj2oaBmw1TOGgo4AuBkaOlTFmjuhDKNTo09Znpp/Fl0NNys18ZZuy/9v5QNHU+CmEduITCB7ktAr&#10;YrvxWRFJVVP1t5qCHYMpUu59aHgzR6Fsk1VNw8dkY08BZkgj3g6LFNkHbONJJgYQI/6/GytrF43G&#10;OL/lGkRCH+4H5LpHNlfHNJGF6IePqT1tyQKkTKh8ZoC6ShjTLg4jcaRTrphA1/Lafvm7r9KXv/+m&#10;NI6jpvUdkrL7dH1+rLAMpNsdrzm86ZqJ5vcoViFhefzojHK05MJ9bVAgjKIp22BqO4YwLp7B2uwT&#10;hyO7aeDZ0PiZ7GctffwssPeY/lhe6+Wb17z3YOZOeE2wWcq9OCuNFNb3w738dBjksjqqBtoMIAmD&#10;76QibxV+F6MK1vAzVGEQnjo/tPzt/DpI08w2kN6HbCWakygM4E0bYG8OoI/6UnnK7pWEF1Io59zZ&#10;+y3ivDz1DpjObIc2LWl/yUW46tupGkar9nAQiMFtykKSBkuTUxKrtAivu+oskWsWE+dZDfZcPUCa&#10;Cm42luSM4ZHjfWB28zGwIG5qAaViquUH43vO9hnKbS1UVUi1NYFPQFJO1T7c8pjJ11I9/WKenA7k&#10;hFHgBFMlQPzRTPK5eiFNNQ2Y7L5BifPV3Hsv1t6hp9BgQ3IWcZ1DUrK8jVSMhr/KyP1eoODA9yum&#10;3ZzevnzNvfaTp4/53w+lToG/2GWpAxRYtRGLfH1dnpP7claIDQJPyq45VWAUZPnHZwoBGRQ0hXoD&#10;wyWuFXtH4qzENYUsb6QMSsChQr/kxwX2Ef0XJ3n10cf3eM0zCgMxsM9ffPoJgwSQUCrj91bgJRvk&#10;0QX0VAeWBPxh34D0eDJhJC1SkrsHwPhZYD+UzwrGMdYthl6AD9C8Y5Bzff2UZyZ9q+a9DcZHyhNx&#10;ZuxKDQEwr+3lfXwG5vKYCQQATMH9BChFVjpTb1OVsQAAOirn4QVYg1BV9Ofpx/4v0gHXTKAu+yaa&#10;QrMDMBTvDWw3No/vuESpN027sm6OACqXe/Gx7PVzaY57skzKeusSa2f4GJIhg2Hl5Tk/6/XjR6xj&#10;UYOW1VWukc6NzSCPXoCWYJ+sGKawL/XOHlIHme4ngbRQmHTtfZVIao2O8rqjj6qDq8rawNpJbuhG&#10;J/CymYR38kY1NJjoHFDlFc+kZBAomA7s2iBJPzuWDLxdUgPDf5ABYGDr22s0VPt79xLhMeb8bXs7&#10;jazbeF/B/kudlUaS5fVk+kjeBYZYe7bi+cEjuZXv5sA05zn93d/9XXpcnr2///v/h+fMf/4v/zb9&#10;9svfpeunZe1N2oOurq9L7d0R9LwvtR/qJtT4qKkxuJUpvX18y98f9ydUmJyVtZnL83FbalVa4Bgs&#10;L281fV/2AXyGP33zfXr6+LL0OW/Tm7c3PC+fPnmc/vjNdxp4ehD52y+/Sk+vr9Lt7XunSQu8OYZF&#10;0cM+/eaffpf+7Oc/4QAVNcAui72DIRnPvaS6hPcNfpvlDG7D1zUlM96b6k/2Tfn5F6VmfI+QPryH&#10;Vut68hBLyZjzAXCR1MDnCIoSa+h3v/1N+qv/5JdM6QWISvnvtMgzw7tMYLH28wguwrFhzldtfLOD&#10;oyab+6+Z6I3XWbGOACMW62O10pAfMvDOg1MAY/Q8B7MX9TXZ4wND2Shtb6Q8aBgS5OEO9kX0PZBe&#10;P7qUt7vXbkMvwUibVf3YddmWMxG+JH9kDsYJEglYOjs9l70MWaqj6+3ZPq0K5JgcLkemHlU8K6fH&#10;JwcnBVu7s0TVQQS2suA5PYjBN+xz9QcmUAlv5C1qzazeF37qAOZH+duNHkInAJbwVrZ/4w892pIZ&#10;XOrhk5mX4TWmwEDYOhi0Re09DT4nzQxrlkTeMWlQmQ2yrW3zFXJx1tQenDMZd5rqEC7bD1yD11bX&#10;k96+vRmosgvhIOHoxHWN0nHZw3FAd6A6OFQxTEpsjiEimXj0x0smIuy9Nhszx/YewGt9DB6oYQA0&#10;0AN6qOASQwQbybYjoIZ2CR5mMFh0nhxgt7N3+Fg9INkXMVRvJ1XFbkswjgSsYPd7yIhnG89fgD5z&#10;AJT2jKxBM7akmca4uGKHZstUUTuNJjHMntrVtGD0opSXu9cb7Vft2hBhk7y/47Bc7ANtyehU4dkZ&#10;CQH0pTFV5hoAZYW+tfalxsop/73uqq0GFY1JgTt4RqgswOs2M0F/sqdTDOCXkMfEEAudERyCU5HS&#10;qF6MOnOarfoJX7xWvQKA9XGqoLqsCWaTYUIiPkvJ4fDHkO1Xj+4YPJg0Fb6Iu0E1DOqbJSV7CfCa&#10;HJBTh9qWc/O9OG2YnrTGgCJNvYZOPn98/itqwnkoZwJObTlEnsM7CUb6DRKoPooiTH35kSnMmgJj&#10;se+dAkRmT7mwd5RszmSjoZAMJlbrRZwN2QLUam2kmJ1mE4lSuNDbzUj5LgpEFq1tXxvvltJfH3Z7&#10;NXpMBLv+hMUUCgag7/DKOC5F88X5FQtwFjhZiDIZJuVzccLYiInHaczVBRc/pnGzUwGnccfPCw8O&#10;sLfIdvEhks3yQaMrxL3Xg1cu+OnpuSjVe1D+e5spNukOTLxW1wv37j392GTCKnaQmidOZep/J06z&#10;ZKAtqaFYNJ1ZlQPBtMGTLZzOlE0ypXLNvxvpVyb/N4WinDjtSLT/oIHSNNfeQmwSxoHv9dHVJaeR&#10;DJ4o33RuwAHAHthGp8enNhDteb9RtKPYpr+Oje/fvn3D76symHJ9To9PBCQ0nQEju+GMmhrNbDQe&#10;CHwoNUzSzRcvXrDgRrCG/Ie2POT2ZlNSztW1BoNn/67GzKQwMh1BFwa4NxmgwffCw4VJhpBPOthC&#10;xuhtevvunf6d/nDH9BTE+7oyw/TNq1f8908/+yx9//339E/E6wPYwz3FxkI6v8NIYnIGuSLWW5pU&#10;kIwMtFhLVlPuGRpCUdF1gON64F5Eqh82H4C63AjcxOJaDARKj/najUdsDDPAdUhaq2TmTFFYyCND&#10;chsVuY2p3dUAvdG1wgFwRt+UzoanbtwNEuG+EfxhUbDm5+KmxGI88frlHCChDkdeC6QtYhrKdMi5&#10;Bn/MTlhszCgmmE1W2LHTXNcVuECzEyEJjRuRSC1jutta3k5bNGSeMrEZM7hKf0g86/uhmqAKtO5Y&#10;YIXfB4s6NE1oMm26i+d9x1TduXpM0LvC/0Hz53Kt6YWZBfpcnJ3zGl4/esQmib5PXVe98nBoYTIM&#10;GTwSLo8pB7tMz54+K3uKmhOwBgCCwlfnH37z+3S3GZm0fn1xlD55fFXu1VE6PzkrDciTdF3WLYDV&#10;1s0rQGI0lUflUIWHnvxAGxZPWL+RQAUZMYtwT+MhqztaH9mzceBZEt48SiGW1AqMRbCpNZUuP6M8&#10;L59+/nn66c9+kT7/4idc/4/57zK4bblnzZIBnpzYy1JFFvYXGT2rKKWnqw2RebhZGt7EzNpeca2l&#10;MdxrHEZR/fsmFY1hPJxqMlpTU3FDbBCeVwzBSJ7gtbaZ8BT60LyXjYPlCY3fcwBoo73i6rS75k+F&#10;b5x+ekz/lry/ZMmx1u7kcIr4TI2vVU0ia0QrzE69q4B4mDylvKTfusqO5zJYPZ1lzU2Arr4HOS+f&#10;NbwHawKoJ7GzTfE1EVbDET5ZMhdv6pCkyhKc/iagZbLPlLyWwg4jCnQASeFBZvEPvVc3ZnyHCbi7&#10;PF2XpCJ5Y3ljE37ETuElCWqv9F00F2TrMenzoZyFHwwEaphC375x4FpnsZqnOkTA+6UvLUkII5t+&#10;ACiQUTGwxAwX7EPYjzoGLazM7H/gdUNjy2Jy0PATygrtaQOfqdl7ENmnZY9Qg58r8NvYLgDnA2oC&#10;MUX3ZPjg39ZMOy1n7LDVZNiSmEgkR21GFgeGhKWWwi+oAvCzxejryaI/vzjnc/HsORKFL8WgbhoP&#10;1xp60uHzDQZomRBOluWGTQ1T4bHnRsJ2t6pyFShAcL9yZStMZJM1Tt7Gz46kOvx+en7KZ/Xo9PJH&#10;y3j/t//wr9P25fvq37kiw6+cTWQoT5WJqzOuqYyIxmmiq0E+pXBCBDiXwbrrGw7yCGKiEWmVtonz&#10;Cp/r7uOdpGBg6p3Ic+4SA49ybaFGQI0CoAO2I5999iJdPrqkXxxYjie0o1ADgHWJweIeMm6sVbPs&#10;0QTg35D2DLuPcZAnGcMpBgMVrEm23MvJyIPkGP6MDuKY7b3dOX2b/+4U1Dhj6TNtVQC+B59RDYf6&#10;hfhzE4zZyuqd677XNdmM185DQDVqZHf1XQ1saM1wEljY8O9wpoXf1Fdf/S796U/fpD99/S1tKqB2&#10;uXnzJr2AxLisGdi2gAWPABjUPTsMxwEc0a5iU4cmg9O9IXEHoYCMWwcJwfoC4SSou+CV/PLlGwbG&#10;vb394PNkpgc107ABpGIYX56ZF88/obIFQ/vZPqgf7zeUHLN5tc8vPve6E/sGIB9qODDawAB9++69&#10;2PlOqUz2rIVcHHseFRTNUrcpiT2niFRoLEutHmveNdvcVHaYjVkreGsnPjOgRg7Zz47X6dMXz9Pr&#10;V695f8QONgPIw+F5mqvfcvWazWrou7apLKM2696D8Q8wA/3OivY2OV1cXqbrJ9e8R/SJTgoAQG2w&#10;XslaCUAtwjugYmJ67mBpphl60wFbSem9Yr31NcVe8s2+lZQyzPRDuaK01bZSxlunc/NaW+nWOMyy&#10;seUO7Ag48B5nWwx06g3B7qVKLvN+ETvxYJj7xG5fPbdgbaChu+sfn7PBmgtfv+olPEs9g9q+qcPK&#10;g3tscDV82zqzhxQcqHJg7/o5WfZKea2lwjgrsJbDBiSGAJJKzgtQcRA2OVtR0/jrWS9YFRDrkb7a&#10;U7IlyFRrpEMrk0Op8RIAFmwt7WNb2mkcGfBoiW0IsB0j89Sv4XrPDMyobbIVjwozHKuPGgMvnLwb&#10;gGzTLM/LaGuhxgqfCLVsGkmrJytI8IzIokS2E7QXwzNrQI4koKZdfP7mqapWo26rctdp+kEK9KF/&#10;X+sA1M7hEKMTqbFW5M3eVK/AkGRP9kSfq82LQyC81nPU2Qyy6BxiMVcsIdiQvCZtruy/KQC3g9CN&#10;qDPD0oV1ZFL2QpXrRp0fVjI+a0g8MeCnfm1nCyrd3/DxrV58XVNtBLTm1deH/Dmxh+6qzDeFgmW2&#10;UiXJnidYg/yM4YVdlTiL8qTxoEDWbp1r/8b2LP3i1W2v9+YgBO8w2CgSh9uQD9OLfVcDXZYkj+QM&#10;iVwZ/tVm4vr8+FeM5d7KHPN4rcX1vBxEYCKcXxwzmn4y6o2po1KXRi+OaUEqy80DkyxSaIMizIYX&#10;DbYlO3vKW/b2qpH/hSScezabTOwsh8ft7T0Bq4cH6aolvbLPUNOwIGEct8GPlZNIURyCtTealcBg&#10;gFEafhT/TciOCERs+Dm4OCn/1caryfjIQgc3iJ4x88A0Kizmq3LYjtNgSe6Wn5EP/k7055ZeH2ve&#10;PEh27jcfeRiNngiAfUU2Tb+uSU6NmRoo/jHdR2GCgg9FIB5SyCUxxdjbMyXbkmhtmWJ23PeOabAr&#10;hw+MTgJu+Vqg7ytpaKRsBg07NiBKoo81naX3X/kdLDr82/3m3p4D8mYD6y08AWiAXV4bUob9uCOo&#10;SQ+98nPf3b6zQWebHj7e8zMBXGWKqA9P+Okh0TUKDIW9rNPN21cGWScGjmCSARnuZBYAJRClcYI3&#10;CzzJ8AtNxdHxKdMHwfLCw3RFBpxlhqXA+ni/TY+urnkYw28PByEYe2Ci9ga0W4OB8L+BFxMS2lBw&#10;CLCUVJfyi9LwwUicRWerdQJZEcDal69e8msARv7hD7+nX+PRSjLR01Ks47oC0MDXyND8iPcJ1wiF&#10;AK4LgUb6tWniBwYDpoW4B5D8RnEUxvFK6yrrBABV+ANy7QsYbg3sUf5TiqG7UpgqgVnsOCXI2k+l&#10;W9kYNcnDsJF88UNpbgGAnVBuZnPcWWERWHO4Fkx8xUSFSWWS+aK5oCfXNHId4mtDYrJ2wUVgZJan&#10;oQZPrdiIezV/KCx6s+TEcMr052wOEiLZAJf1RC+I/Sj24STJk6jXYi1AikP2XruENLQGqDi1azLl&#10;cPh8kM+MZDPN3Afi2SObJS2yQQJdOCDtQyrmXMumFfcA1z/Zj+TIgGYkUPHaU857IdCh/BnXOMxn&#10;8SzingFQn7Om0VjfaMwxmAnJrtKIxWz99tvv0z/9/hWn6F88v2KDg2cczACk/T2+vqKJeITAoEgH&#10;QA1mJ/YyhvvsbP7bqmgEcxRfA+sDhLYoaGPF+0M5O0CH8pkhnz9nY6rk4GGQj8qbm7fcN74uzRf2&#10;K3wdTPrpEVrW9Wef/aT83RMyHs8vrljEw1tsRQ/OtcMJerKQOwcTNWZhCUwISaf8oNoD/wtNlyNw&#10;o6mHaBShYcgbxW1zwF5Tode54PFB7O+XTLirYF1MS+Xt0S9SVUteavCEJ87Ngeyi9RqNcBaedS5E&#10;ck41aXeaw//WPh91Et/UIqGLAsahG+EFonAbrcmqFTucvs6VQrek3s5zlb7k8DKsRWBXi6c5LUV5&#10;JM7FJU9sOJMlC5qAx4+SL6bT18KnJArNVHsFMZAceBNeamQ9m4UwuvGZ2PSELHq2v5DlFAZoFaax&#10;9cTcBZOBQA43mqVYIjAyqvFCIwGZI84GsOPILmbolPzyjhgEtSln2BvulXgfd3fv+fOw50LSCLsR&#10;XCv4gzHJs5xBANmDtaj9YydgZdUvnqGzhgRbNgUq1tscshQ1I63VB2ja+r4zq9SgJW0ZLEObJGnB&#10;a+JzRKogntcj+viKqcpEbzcwDwzI2nPtq/5rWGDf3T9wGAWpMphJkFLelPP/t19+mf709TeSMo/y&#10;B0xsbDUAAssbKoRhVAIsfX3aXP2N8AtnANhV9DlEku84ediV6TFItoojo7cRyuNhAAetXAtNurx+&#10;kj7/ix8H9v2f//2/T2/++IpMbrJBkayKc8TMg/Bo653oN7rhxNfsUWhjDZd//9Bo/e/LswyGHp7r&#10;bLNxgKao5SDpwzXl5xvEIMHZkdw8nZjR9/Tp03RSahKk1dLeAKnLCNJDsnPfh0ao7gWRltD4PWJN&#10;sZ51IxaspMn2FGFFgNqYnrdzqgnHZKK4CY3asjODneb2XRf5EwINLKeP/Sjk8MEyiGZ2nqba8CQz&#10;dHke9isPT1qHyyjtNep22pJ0XfVsDUIGLhjqtsvLC4YAPinny9/+i79J/+V/8S/5LHz4cMsv+/Nf&#10;/II1ABQGq1LrgBHJOsPgMev5tqms4cmBXBFcMuw2rHPG8vvrl9/TKgV1MQBBPAti3W7rHoXXg2Lq&#10;3fuPYmiV14V0+M9/8fNSO99WSwg8u3elZrk6P5VCZi8LEzJme/lbYc3c3H4gm+/ZJ0/Ks/Y+PZTn&#10;4snVmdaN65nRTL7wwWrMZgpSRQ2HyuG4FpI7D7T8ezTZ8nmbK0Nw1bcVsEFNhUE31uLrNzfc4/pO&#10;rNhgWzUOP0vVEzdTvURwuBXxQn1c73UmEPzoFAFdFw7rOkoXjy5pcRKhVJTCz+qDsBfsLVmVJFQ1&#10;p+SxGlwkB64onbcTmOq6YprlfRf+czz6aWWydq/TVFYY7wXAOLPpCUzTG21vMvls6wv1m/KLnTgE&#10;pg3TrHMFAGZt3mfZb+B7o54XMNnWgTiejRhG0SbFPV4ykyiboTtVb2l53EIhEN5l4cebbDEmaWf4&#10;gY1VNhshE7OBjdHfj3XOlPleyrZk0DGC05Kfx0gtnX0tY9jaOYQrvPDD/66hBHfLs65f9dXfrDoD&#10;HoSi6Zm0j6R9H2mDNSlZPDGZfuUaSWdZBKjFWs8eNNVgNVybYawqpBheVslwXqSf2sN69nRtSKjB&#10;8jNYqnDL7sBjTiDxWMNTFj+1ZCY5Pa8d1sGzeKU1RwzFyrW+7ap1TWvCzBhAaA4lWHNQ8zWV6Rly&#10;4zmLySYSkdZyqiEZc91jI+hDSFz2+aB1rgTesUpqF19I3d/Gg4LWAHsMdOtnjvAUS1eD/RmDtMNQ&#10;jvB7bL20eG4cMONIdOr7Kl1dknwXFiN7o66r7y2YxCvbl432fQ7mnAb3zUHARq52Lq2HxAvI6h7D&#10;a4PDyTrNzzVJOHtYzkTrJtUQEvn0C6Q7tB/QtV1YldVCwLY77HMPlEY5tzV0K5QmvM+ohx5fnvwq&#10;zPYjBXO9aunxRsPU8oOO1i2LNPz7EVOFNAniNDCLjjgMapbpywQJbmnuVRC2TjeSzDUm3Fik906N&#10;6xzUIVqsJKcEtNpcaeCjfzYANBR+kPjiQd6Yqo8DCA1x0yoQ4IhJdh1lJ2D24XswKdpt7wk0grFE&#10;5NwLAwAhzT3TxMlpMEsiVQ8NOECLx48e8/6hGLr/+EBmnKSIDVk2ow8AXGw0ugQJYHxtn0Mlr+RS&#10;FN+6kUougncs+I+PV56maIIGU0oUz9UU0403GIYBwMmnbqA/BApuMKOUvDNWj4Uw6Aw6OEMr0DRT&#10;hrPlwR4PiA4mSYThD9JyAnbM1LUnT55yHcQ0n4EK9iaa/WCflc+xYWjLbNDwhIXUllKk1hNBgYvf&#10;fvstHxIUkNjg3755y69HY9WmyQa4NreFJ0n5DLOT8QisuImB79IwK/UY8p4oyFEQ49ofgSGBxDZM&#10;tMum/8t/9s/oXwZ5D+4DTJwliYgo9YkMBTRNlH3iZ5fXHcjaOHPyY2azAuNxscMUloF/wz3D+rk4&#10;F5V/1a3rgw55gVgpYi+MkwCamDCgII0pBT43AD7cb7FQssG7BzJJCeCWZmhk8nNvJtyWByV9Dssn&#10;ARAKKVQAT2BpgrUV/gBsYk0bxzqXL+VRLRKBOfDZyPqdLNC2q1IhgDBkdXW6t8lJSkp37Nj4bQgm&#10;9WQxnBwrCVegnZgAkM80ZhT2nnZhY8c1TU7ijkBNvT+xhAH24fnCs8m0uU7WAYeeXgQjMJUclZgb&#10;nkAouuAdmi1X2dE/T4XDSNnf4KAU0fixHkaGdrSSiFqCpEAZFYyjzVwTmc07ytVZTBD0XiaUCiLZ&#10;uyAT46r35oy1DDYniov3fJ7X9OzC10SSKKc7MZ1jwbH34AGN9136/vtX6f/6+38s/5bT0+tTSn4h&#10;334K76rSPEI+3/pnAlSSFGTiJB0AhLxiej47WGtYLyic+dw7nRdgOwBMsEX4XI5iV3B4BG9NGJOX&#10;Bujd+zsyrO8AsIK9AFbDi0/T1eVV2d9W6fNPP0ufff55+vnPfl4a2UcCCWE0X/Yc7Klgkyvl2FJe&#10;HOppmRJHoEY0EMHqaJr8w+lywEb2iSJIPoUfkan62GsO/DvEDurMYjPDz4DZErDmCX7TLF4hFWRs&#10;LImanQw51ynnXL0Gm5riFXiTvHOm6psYEoF4CCpIFv56efGQbGrqnEJ+Qo4QcoPFV8/lywGQFxK6&#10;KCpa/8zJAyk2MGmR0mb7Gx6oDiqAHYFY4YMn/5+Z52OEhjSeakYamQquw8TkXD97hLC1nr6KwSsf&#10;qpCnzP4ZBP5Doh9FmQvM0SC+PA6XySgYeYOlWnwuJzF2I4kXYBTCN7YcIAwq6hsBi2h2O0/mAYjf&#10;3Lzh0Ah7GZ4nPGdgn+P7Vv2qAhcMzgC7arezQfeKe2kTUmt6bbVkAkRICljGAABPeXbvbc4sIJQh&#10;D+V1dd5tqgcshqg5JJKWpsz00pTHZMcgsbUZOJPYoXXirL12Tx+z8K1KDG6gXyv8imGvcX7K32lq&#10;jn3FkjsMX/D62/2+Nouotzr7dqrJV3NCWUo5nwEA7uxVvB8n1oliPnb0huNwCmzBsifBugDADQt/&#10;fA6EdZydyYx8N3Afxhl1fvk0/eRHMvv+9//wb9KHb250Bs7JXoszwb0I52DD5X9T41rOEBvdU6zc&#10;aP8A/DggjLfRUA3WHZRaw0uPcptFxp59vilRO1VrHJx35+cXTB7NHlo0UTe3TU22Zhpi7Cd5af6z&#10;mT6Ul4WPJpri7UaBAG546CMIT+ccYQID1z5qNTK6DXgECMGGvxPYnsxAYj05TVV9ID/P5f1MPvfZ&#10;kI5L0M/k5nXNYKVVZZWNtgnp7L86+2wa7bmmI11MQpxN/QEjA2nOK3q8XfLXP/3DPxL4wNqE4kR+&#10;v1sqbTh8GRTyhXXHvmIQQwh7A85WyN5xjz6+vyUL9aGctbBVQRgDzkOsfQSy7V2bThwci+nUt2IB&#10;IfmWIR/l716/eZeeXF+R0ZcdjsYhJqxOAFQwBXRvJdFUA2PoJ7zV8/H5i2fp4vSIoN8aycZg9I6z&#10;/VvzwUn1w8TL9iD9PZubHt5SOcy1KrN9YZIv/yUJeGe/NJz5qN23DzvP0NSQdgHsGUCgOiaGEhg4&#10;WGHB/QB73EokBK6BRiw77COXpTbAIfDkkyfyv/aAkOSTJPBc4FK3DKQagTc4K7Ye1LJObZVmngKI&#10;7jorf0bWQ7OpO214aGUN4bjnZ+2dVHZZQdPae33ymUEWTwAbBjo4/A2gnwSBroIkAXqzdu9Xssmy&#10;BzE91CzNpbzbHpkYJOrMHuuAL9KEBcIrJKWzJ9tkwCG5nh08vAhvXd2PqaaYyguxrQETDF90MIR8&#10;rRXIJa+91uF+Y/3+GF5mp19jlYEtFjVB9I6UAzftgXQ3VTuekICHnPcQQFFNI18/kHSUuixwlcGT&#10;J/Y/RF3OfXVHe5rWlijBAsTzhf1oZZ/55FRhkiPaXKWYO4Z3NFVlEWDUZNaW6mcloIdaMq5f1EP0&#10;TSXjsq81SWP/uDTNtVbsTB4RAG1G6jjVNGZiIljXDmVhvzVPZqUtLNyUFxYkexCu5SUQLYavMSjn&#10;vZ0XFUkUeWF1FBhR+D/O8/Lvh8zCAPezw5TwnOZI0M3topoJxuDBLhPezV2/BDLF9augVsxlU4Bo&#10;AmHXVDcEmJhtQdS6rp4srT1IsnVPS5Whw+SymXeh+oi9bhkeL8Ey8tPuzbLs7E+dLA/OlfEYNW0+&#10;kPGmg3TiGqQ35yplDoAYdiTpBwnTqaqKqjejw3Jae4OGHRbt5zzIa0/W3a9STVvSBq3Dd6aH1KOr&#10;i7LINmRrkFJMr7SOk2oEKNDTi6b2qUps0cyDaYLNCub8OOAQpKEHPdWiMvvgwcGIaS1AqdOLUz5o&#10;3AjAxjsC0j/a0F8Jq0i2OrzxERWNNLdIPrq7u+fDd3FxxX/DgwEWiUC2mcXLTTkccRADROThUf4H&#10;mjzeI8ARbO73TOCReSyMi8Fa4+Kg/1C2/CERFBv4vltPO7akYuPCYtMZXYRny/UoKRoGFzHltUvh&#10;jKlY74QVeq15Ygo2jxqArnoGKYlpJFsMYACu2cnRqT9/S7NlBTIMmtKa0cW0YKO92CBPHVzB6deJ&#10;ZJCUfm53joLX94O1B1klwCuBNwoMwc/ojPID9MCDdXysoBU2R0w5LE3//QduvAAN9kw83ckcl148&#10;A+UqABJwjeV7IVAjQBECqfvRD3dmw4jrm8O3blbgBRhHD5RtPRDwAlsCMq6dmQWQ+cZBBUkhwAlM&#10;ziVHlcR1SyBzzfcVxr2dI6zxUGNDoZyQz8FHAhQI48B1iZj4m7dv+Rn3Zq2yqeSBsec1w+8o6PBn&#10;yJA/fPzAzf/i6lxyZyTtPnzkewb4sbPcFwXM6CY20+T6hE2PfHhGHr4PWzU+KyeZMZHKyWKjI7nR&#10;EGHKvyM1fzxoqFtOunl4cvNQcQZweHRxL1BSEz0EqWCNn52dVU+xplGqWTSL9HoCIGn6Md4zi0AG&#10;LYS8dqpJumTIeaIIGfgQU8tZqdUz2YFig4blxN7AqORHkkykOrEu17e8T1zn1gA/BiAYaiSb/Saz&#10;/wbLmXIwi5L8smYnkKOIyNUXTIARm9dO1xb3NIBzFI3b3c5NlD7jXE2rdV1Y2OF7pmWiHM9qZ2sC&#10;AMj4BVAN7w976sZ+R3gu5E/Ye6K5S19++WX6+us/sbmAVQEkbjAJB+gAb6+rR5dkPhDEL88qAL77&#10;sl9M+5FrG88M/ht7H83bwaqBz02SvBHPJQN7IO+b1ARhf4WdAtnSSAA0iHT74Z7PLferJIN27AHY&#10;sy4fXac/+4u/4LNPWVCnVM318THZHBFwgnMlpv0rygVXvD/7YXTR1eg5apfGpXHiK9kijQJOajkx&#10;5ypGqqbzjfx5ckzuq7+qmgIKdedcmSe5Amou6Nzkc8ptM+WYisqE2AxEh6HE1JP7cV78IyeD6Tuy&#10;t6cqEz80qE4HxZQO91SDObILx8WkXaEU4XU1B+gV4SRuituuW5rCOdL1Ziu4DBI2C7vg0FMkio/s&#10;RjxMjnmJKH8Ya9PDkmQc60QX17e1H1KEAoXHY5OWQn/2pDxFsJTPv7Gy1CJ8Q9K67AJoTkvyXQ4J&#10;LySj+53YEGZXQLkQTB76lXm/4UAGewJsLDoBL9wPnFJM4/03b7k/opngswnbk05po41f5+rykkAB&#10;nteeIRY992Wcv5RfQfpO5s4g3x6CfscE6Tj0MaiL54DPGHxj7zeWvYWn1EzZ5t6DlKPjFUEceBvT&#10;eqBvbQq/pDtjXYTRP9hjStTr2ejMo9YFmCR87vC7VRCo2UYrAgDM3dNSRGxuWBCAUY9z9fmLF2QS&#10;X5ANvKr2Cq9evSn11w2f5dleP2DP4HqvGdJzxPXfmwUuaUrL94iBHX2Qyv3AXgVbEgxed27qce1Q&#10;gK/Wp9xTUPciJOTy8ZP0xV/88x8F9v2v/92/TuP3H7hHRjE+2xpgSGb4zZKb7u1LiyCDORRr3lc4&#10;DAKzr3zsfZIxOtY7VAHwNppLnYNzCd60ERhTwxnC/7YV+x1Jxm2vULwIGgobhcaSydZMzS4GAMEG&#10;djJ2WwE8Datw/dquq0Bza5BZWTYTpZK907Dx2mHr0Jn1H/+jX50HazFgoZ+V93DVdGPdn8X2GavH&#10;aGu5Y99bPsmmeVEnCWhcWYIpFif3vFFMNHIwOjN9e+0hKyaxCnD4UNbo8xfP0zdff5d+/7vfpTBe&#10;kEWMm6VprBJyPJvYIzC8xrPGgBMM7su7/QgWX6nXmvKN8Pf78vd/9OeTiuny4jzdvP+oILq8EKVx&#10;Xp2fHjEhF2Acw1EylDTb9Lj0WbDh0BrTFg0yBPaGi9JnSeo7V3sJE3RYuyHUA+/5iy9elNc/Ta9f&#10;34hpmpam3AvqB55dYRNR5XfmrVQVaNL5tIB/qQ6vYki06gUuYO0BSAF4jLRlhfiEpYMUS0GwOaLs&#10;WjJQ3CDI3Dm8OTqSJLvUZaeXZ6mDUqT0JGD14e/Pzi8JCmJN4jmHwiaC46wBdDDQEgDC+nsazSRT&#10;kIY+uxjrs9OYyW6qYUkCDYMhhJ8dQ59gfIXNxYqqj2CyT5aptw6Fm/y6ZrizHltTuYUAmRi6UdWR&#10;xWxDD1TT55MHXWbeMXwJqplgTvmZEeNuXGw/CKqPlUV3mNArxqL6KJBPRttiKKG6NTA3myEm5lx4&#10;v4UCL/v51zVo6lCK7DYzxicZFHr4Ws19K2N+Not1sG9g1EkazCjgU9YiaQnXOwgtYwJvlZX6M0xm&#10;VyO0kFL2I5EVGGS447WfPEAlIcBrmKxZkhUE2I7uJeMzcRg5KzQwkpvjF+XMKykHQ34pH76xKi4a&#10;945SD3UV0Ocwp9V5myxDDp/oeE5D6lnroAjrsIVK4/RWrM/G3n69mXfBAFNtOFVglmBzq5TzwUGQ&#10;JEntx6ryii1jtCVXBFUEkBhMt8ZhF6PZ9qGiC4AyZM3xXsiIawNYNBnM9Uc2W7/Ni4S167v658OQ&#10;qMlW2QLKZw88F3/1bNAtzj5JwlN9pqvMOtLFHSITz0/Y1+SDQckS0HUA9vHPTbUtG0NGT+uZXK1r&#10;4oJSmTZMPwCAaRvQdzW4KljJEUIYgVQRaNc6HK1zyIpAx2Zh2pu8MOyH+hl57a/Ojn7lZ0oPIx+G&#10;RH+Li7IhncF4dx4EDBCgabiRqFGebFAolJ5AyWZL6nmYCUOiAEojs0I7/WAmL4LRFPRCUPJXLRl3&#10;p2cKymAkeisz5NaFFSSo2oRnPsg6LHJ9yOFJhp/VefJBGUwp+sCOQSEj88ktmV8ABQCMoekNbwIU&#10;iHjvqxYSzgtJEctNQNIeJ9ObLQtSTF3AOjlnAStQqFupUMJUk038qrOMdiD4+b4UB2dM1tQDh0kG&#10;itom4p89oR2HvZsloRg4TNBMA9zY7Uebzjfp0eUjPuDyrskGohZ2x2S2GA4Q3FMALAGQNpYSIvkO&#10;DEd4LOJhBYDF6XVpCihP8qSXm9A0V3Qb12/v6RVAHhTqYBQCoFvbBJRhIQcMDnwdXhM/G55iKFhX&#10;NqmGhPaqfJ63N6/5+mDZ9fbZw6IHcy03mgZAtsvJsqcpkF+A+UbG3iR/HFzPD3d3lCiSJWhTdLAw&#10;h2HLhosgLsCDcn0B2FHGuDpigbcrBy7M0Unpd4iEPHanEERQevyw2VYaLj4rDjcUObiWlOfaG0xr&#10;L1W9PdbWZClqMMnAdGRIQ1kjajYzr8MRQTcB0putTPjB8sKUcHKxgIRUAMKdp/MoGPKBKWhMwLSh&#10;76vXgQ6JHQ1dUciSLTcrdAQS7zD0xmfAM6sCo6E3TW+PBFL3CTJ25RnoamQ7mXwMdNAaxftDIQbw&#10;lOxDF06zm5HJIOQRDchXnqamJfHIsomYvOE37BfY4DgNJfB8VH07OPkbFine5GRuTlXIlFjTjzSM&#10;7Pf7rWnevRmwlh7YgB/PCdPutvIZnJ1eFWxbBQWkGr8u35V1lfTHumk5iVtCEsgETNrY0czQYxMN&#10;a9uyaFGa4YpAAQYMYBAgLRCfE0Ww/MIaXjdcy5evvkvffPsNiyaAwJDkPn/2vDQ6z+gHCEAfBTrX&#10;Lxh7mH6Wz//m9SunT2VaFTDd+n7D6TCZtV7jePZZiNj4Fvsl9iVOjrLkVGBHwYbhI0HJUSwDeyQ+&#10;efo0PfvkWfrJT36WfvbzX3BPxX4NmTuKd0hacG/I4l4JtO36voJMTAdGarC9M9tGoQUqiueaIqjp&#10;Z1uL8wAf6ffpBNwFGGvqtH6KCaWB4giVmOdwusmHWtfq9zLVafqSDjubPUPGamUWzgbT1PBOwaqo&#10;B/3iCyg/lMaegDIrJ7vRqbpsLDxdFjiZakEfEr7w82kO/IhiPc4hQSB7rq8efGR1RbJu0jOTm6ay&#10;fRjY4Ql+tjwiftYw7g0WTIuXkIs1NWat/JC6tkqrVQguviryjhLASI++KuVY8gRHBgctBXaid6AB&#10;zClASnvrRFDKIAmuvM1Ge9IJaAsmeDR0asRTZUnIu27HocX723ccduLMw1AH+3UT8qfyM2/fvacd&#10;A54veLeC6XdcGnZ4RLI+KO8DgMB2e29gSCASJa3l+QpfPLJ48TwhyKvRsECsPKW0BygT3pSRNAnA&#10;CABFzlOVsEc6cPJnj+k+JX1TqR92GiKAnQTmmZjLSfUDGSc7p1B3HObhWQVYDwYuBqrwkqW/HMPa&#10;jsTA41khuZmGbUNNYyR41bWVvQqA8tAbiICLz1vcU8mKlSCJYS/9D8u1Qm2HvePFZ5+mS9h4ABwo&#10;vwdLHOsZ+xDYh5ePAPb99Y/z7Pv1v02bb28N5CX69NFLzGcLmX4u9oMBj7J7NMBP6V5ZhA/wEQW4&#10;B1uBsu7xnu8+3mtBj7O9h8WYxFC0dcblZEktX3tQuA/OVl4HJSWIEdWImZmnufphD9PebGY1w+HL&#10;luxfFgBHe9BgYK+lv9deab3Zth3aJ5TUunNgG+pcyo3t/4UzQsBjV72fguWA10HNQZaQ72+2FJeM&#10;OQz/cRbbPymkelQw7AYn/moIlLnexXSlWXrTVZZagOCpDgRUy8T+imoJjPK//Zt/nv7w5VfpzZvX&#10;9MvDWctasNwfrKUI3sEzjfPu9uZtHX6//O5leT4+yKdzJ6/Kb8rfEWRGn7CRz+XV9aP0+u27uk9P&#10;wQxlHXwiFl8kOM8CMFDb/fTz53xOtvvRzgpOm5wA+J1JXWFmHyW9TizObpw/3t2n2/ILFkw3SFF2&#10;g0xrCg91FsZ7MFDSQSiTpXN1LKZrRwZXZQqJrBBgz6EnW27ClmRKjx9fcYDCmq0VuxH+62GdolTp&#10;jl6TeK0eQ8eTsiZL7UdpdemZTsBkLTU7AD4E/JDJV+owDBHgcYxBwxVtSGb6eNJDuW2qBUxlz3hw&#10;jDWOwUCogQjk9V217qFcH3VtnMfYM8cd9+MHDzkV0NHWcAvd42YZVrVttatqwvvMAzb0pmhSwFyE&#10;z+MJpNpmoo+TGaQYnKMH2O5rbSFgXUwu+rG2je+fzgKB3vats2yW3tUeHsUeyno927B/cs9utvHs&#10;tK5giJGt13RVkquzUuuVQyDWhAJQxhhMJLHO6W82ym6B4NZ+sH+Yaprs6xgDuD1Tf7VXQJ0SYWwR&#10;OBGDB3weJomC7TvuHbpgZrDZbpNVcmcXZ9Xmwki2QifcT4T/8OzAwGy1TzDeAxhvvd+7vKq9O/Zi&#10;BICCwY66l1Ju+/y1Vc24KBSURbCzeicpvMIMrN4KHbESpdQLj/7mYICKe3O0Wpvs01TmtdbjxMGT&#10;7HRa+97lyggcDahJYSkyBb3is5SFK5KrhpoknKodTmJvKh/rqe75lCvbPm2eFx/F2ZhJ0yzD8Ejy&#10;Zm9oy5aQ5YYCpoZEzR6sBfu47ar3tOcVi5ddlrfzZOJL62G01m5OB8bXB4P+tCh80hIeJIWHftbk&#10;Hx5qmQr6VesD3+uwqHBvKp+/tiYnRzhl9n6L2pL+4x6sNx6aN2bexl4ayq3kcA1iTAfM29b9BAdl&#10;TbMovZr2UHB0oDTy4PH5o/NfRYodDhgMIXY7MWhOjkXpXyF9yJs8bvq797dk6pEWa8kpFjEafBQQ&#10;OKTpiYaUsPLDbt7d0ncNgEt7sAiOT9Z1KsAmv2zk69IkYmO9ff9A5iCbCCT23m3NcCiHaSmUO4MB&#10;eH8sHHY7SSPniQd4NDhB1Yax7vnZBQ8J7B74OVwgYL/tx6oLB1ijVElNwIMCjY2dUjUGHIjJRD8c&#10;TxoGexhgo1GRrvALbaAjARIUuEzhNBMB0uJs+mzigb9hSuzIaPYHbmzjlJwo23nD0qSjNxWdcoZR&#10;yWVPnjwR1XwaDCztDR7IHyzPCAa5NxNwYKgC/h4yT2w4KkQkZwXbj74SBF63RK6DLgyJLopGyIZj&#10;wdJUNUkChkIQEkmEUnCx9mpyRKkfxGrbSfIKhlD2dKRxmQFzcGn31dhiMhONNFkg8xIzDcnEisDA&#10;mkAsC2kbl+NwWB+JgQbJKxs9Ayu9P8/l1TXl3wAc8TCen55TesiUqnk0O3FXG3qsJzLLMC0yO2S3&#10;UeFLOrg9j8D0zPYdYlLiEN5nLe9DTBc2pO2DLi6DYDBMAfLc39/XKS42bjRSndlgwTjldL8XYwoy&#10;TcpZvabIUPFrT5QYS9qb7ZHHWmYeyEyJ1MbGcte2NBAAidikIqF5r/AF+HFmyos3YpWVggyvy2eX&#10;gTCZgDGeO5oCkwEi5iuuTd+u+F53ZhaQ6QVfy1agykgD+pXTjwe/l0ZTj5jo51Q9rcgWnMP7LMzB&#10;ezXGNNQeg3GvNElOD3ubWMu3RDWd5LuczExz9WsTXiKARX4X9iGzf8fk6QrZOFxjffW2auyRpGa3&#10;5UGa5Y5PGVpl1kyRLK0BhZ6TpgKBaKzVXE0EDiPUJBK6aLg7TgSsAfD90z/+U/ru1bty//r0uDTg&#10;2Kc+ffEsPSprENJdDEmwdshIMWMI+wT8xbD3HdNIX4U0UrKxn7ERT1FYiF3a1WkePEkViILPhYYQ&#10;bCT4FuH9QWpIsL/sFc8+eU5gAAb666NTPmPw/3vx6efp0aNH3C/lA7PyFLwTAMnpes+GjlP91TJp&#10;TE3IAJYiCc96yj+UlQJE0dTPyVSxRsxkJuBgNvEYIJKbrcnBHk1Ig8LjJgfAM//A8m5yg3x40A/c&#10;exb5bTWVxuQy7Cq6pjbYZNE16YAxL9+txumZyXLWMMJu3eSER08UtPlAjhRS2cnSxHxgRpymeQHb&#10;pph2LsbEMW2NJgrrkes0/GLsY0k2R7DzLO/SVHI+kOY2Eb5mn65s1pGkUkxChZE9rtk4VzbGaCkx&#10;p+jeCiLQRArd0QOEWUlr81w9xQgc7naVrTu6sFehOVbfslyvm1JoUVNwz0PIUNlv0KTtDAQks3DI&#10;vD0/5WtjsCe224OGfLc36eWr17z/DFnAM16+H35iGMbh3eDZxfND+SnYFsPotMFJjTVkv21nQC85&#10;tXCgBHdyQNfoNDhKKmes6wdeQ7AQJ0/dOw/6Wg/LcM4BRAJbefI0P5h3lC7vlNgqCfOQ3t7c8HVo&#10;dbHfcdiFhNSQIUkKtU73YBcyQGzjAjw5Idzrl960H+s6Rn0YDQHuOQcLo5jfuB5Yo5SseQ9iaNms&#10;mg+qVJwtzKhEinm55j0DgY65Ns/pI3bCofFJqf9+8ssfx+z7j7/+t+nhu3dpxwT2lmBfne4buAEQ&#10;iBW5B3jZtgcWEGI6YYVsEJgFJiDOXqTzln2RzMidpu4KerCXpJ/vprPMyc9jMOKx9xG0cLAdBpGS&#10;/ycOriLFlFJYKEOmVJk02b6deE0M4qOpicapGvWHLNH+z5JoBjspVX9rDv1r4nfDOiSCsOYD38/R&#10;gA+Hjw7AaiznAwC9tocS9ySsbxAZAcBkSXGV850dJjLYu1IDoDB8J/P7yEE1kRhqaVh4182RfOkU&#10;6f/hf/6/yz2baa/Sg4myHxeZVFLzh3WPZxXsh9dvXpOx29MmSLUulBzvP275HILpSol7uX6XZS/4&#10;aFb8ISdktI/a4+tLKp9yFjN0Tk7wLHXI5599mm5ubmsjGmfFpuw3V2XP+HD/wHp6Qz9gMfwUjCgV&#10;AUBDMBQR3vHh7t7hfXOVhInQMfvnpto0V7Zezikf+KNlW4vFHp0PZHXB4FzM8NV4np+epK+/e1Xq&#10;jk/S7Ye7sg/29Xzqeg2EydhBjcS1s2INIWn1GWshqIgwxIZvMPaRp0+fqG/BAJThFqc1VZikjK6t&#10;dg6SVbY23x9rj4K6oQvLhiSmHD/ZpITQkNMLgFMoI8GjYTBzSAxF1FRTyAB9XirEaKpyeoJKjfZR&#10;7nlkdTX1mkVPE4b+VP+MOtvQ0w5jWDL0tf4kQIS+kn3ZWCWAHNowBbWpQBNZqQZiFHDWG7xqD/zd&#10;UgW1FpngXJ+bsCCLIR9Zb9Mi+c326cNAMoaRk2W5MeRr8pKgLc/uafEpA27Qi3EZfnSdPWh5DqUl&#10;JVeyayWhhsqgBom4piADf1rua1MlrPblGwbX9LkSL8LLrTmQu4ZXXygWWMt7wDGOU/UPDDuX8HuT&#10;n/iw7Kl+XQ7UDrznRgeUBEuN/Z9tMxr7d9PTjT3Wkaw6+sXCIDeqWVqDjn3XWYq89KidpecEDzdK&#10;tlfvmhz2MFoSKhZaw3UzVpnofCA1DhZcyG6DOBIy8dlDVYGtkwNOGuMVgwfwo4HrroLMYRtRfVHj&#10;PLLSRmVlhDFm9oNjBVH1772Zf3Wg7Do01nj46oXNznzoxe2QmmBHTra8AJ6QfjDAdwiqGew5ZPtp&#10;AWGXDIXJHsHL4Jq9nQHk8LSulj1miMw5BvrzwgT0M4f3h2c+0qKXFOmFHTg7nKer3s1LkF+cQ+3n&#10;z65/hcJjb2ppiilN0gFycXGazk6POK0B8DHTG6xjM4nNGEluPHyb1ii1Eof2TISV7Ha3V8GJw0nS&#10;yhNOezC92O5kwoxFrYuuQkMpRLPZPYtpJA7FFZIlHz/hh2cwQznYMJVDYXhkSjgN3HEogn5vCa20&#10;ywM39p2brynNNeK5teQAKUkxFTh1OirCJvD5ARyB0Ycp0cnpsYDNRoeKXlMPKIpZ/K6NR8WHipQV&#10;jb1RDON6wHwefwbgBLAPU2kUtmDVcIqUuxofTjotEsfWnVPoJAubTd1VwyK/GxqYT5pyyEtQAMrK&#10;jBkuqFbFPSevmL6Y2TPYTw7SI7wHgHZgZE2eDhBwKJsE6PoAAnDQIOEtWX4LCQ+ANZh147rSRLvr&#10;6+QJ92ND83EFYUDCfGJQgMDQdufNWA3I2jR6gWUrbjJkM4H+3sggHFMzMnd2+t5jetQ1DmNRqhWa&#10;CgAgkqr2/DwMvOBkZU/ALwpZAM/wNguQIXysOFWldPooPZR7BKN2gBRYewwAKcVNmNrjc+P6AUCJ&#10;Bw/vU9LLVIuL1UqFqiRWLT8/fRa9HvFQY00CXLt9/95FttZbeFl19hzBeoYEEw3o+3JPIKniQUj2&#10;Xc/7u7GUuTGVXtP8ZB8QpSVCFoVnAEl/WMtk2Y46yBnA0ejZiuh4PCe50rq7unGyqSk//w5pjw4M&#10;CECOAHmvZyKSQWXW2lNKvN2F5NppkvZslDeFCi2Ag2yOkwyaV3xtp421mhRyQ20i1GBJAgs4CIDx&#10;bBmDCgg1WAJwd57czk7Gm+Tr4vc6+hnLlkwGACbmYyIYSeawzXEb+5MN9r/iMMD7XwWUXaDLJLZT&#10;sz2N9cBhSicP+B2vB4BWhNK8hjTu5l16enWZnlxfy3upXIsrpOgi8bus/0OPGBZVraS5eH73sF5A&#10;8VD+/fb2hlIzmkQPk9mGHae73NNyJhCgBHGlS6csGXb4MzHQib6KI6Xu2LMxiQfg11OKpiRFANxo&#10;0plg2nUHEk81kKlZkrAq48qHttI5e5n6U9q7GPeuI/nZ3mDBaAg/VMnrp0VWmy0haDyZd2MZ/o+z&#10;TXhHJ8DGes0HXiUEXABWWj4QXhrVayPnyjSLb5rs41dTgd11ymA3u5lRIa/3P9vbw/I6gIRNV6XF&#10;8s/ReRYSjupZUo2oI8yjUXNn/VZIW/RpxoPQk1ybgPi+kDW0QQs5NGwxmyUS/AJA8EVZEnQPGrRx&#10;nMxEmKo0NyT+poQtjWag+E5Cm/z1EwvQxn83VOk/fXSTQBi+t0bMlL0tHsT0G8hCAMt3b98xmvaX&#10;78VQCoC4zPRHAoD8Wd4Xeu73Gybs8n6xOREwiqRbnDtkoZavu7l5y3Mlag6y5M2EethK9o86gHL1&#10;rPMSz3rjyXV4feK+xyAKNdEDfXNHS+tGgpO3t7e2Itip6WukJGATZdPv8CCNVE7K0SkrDh+jJN9M&#10;y7RwLQHKvb/9wAEBUyTLenh/94GAIPYCnE3hJ8g9m16+p7RaISu5/N6b0QugH0FXc1KzR88yn+N9&#10;72RNmqsnW4esvX9Lejxaeo6fdYv3BBY/gytOOQSE/BXv/+r6k/T8p7/80TLed396U33MABaucJ0O&#10;ALI6ULC0/sF2Hbtxdtle1kTZl/Y5c5D6ptQ5BFvM5tyHP6UBk5A74f4ySXUYqxw2O/UTShuyuKvM&#10;SEP6hsOq3iyeRT6VDLCE+bgS3Re5fDD7AsSMZ1neX2oo4+tbS/UDaFCq/ZI4LinbgY9QbRoFENb6&#10;wM6uGDqyiZ7sZ+rOhMyFrqngWyd6Wvk7N53cu+RfO9r+I7GxHaukC/s+m3Ovc1zvE1vzfP75F+mz&#10;z56l3/3u61KvlRp1doK6Wb2U5PP6y0sTMvhcVQx79jYAuhnAMUnqGgRy1BFIste9tAdT3SvF6AFz&#10;frvVYGGyHQCu7QN8p+Hdfbxm3TREWrglijv6Bh9z3WRZfNWhD3wON6jhfcbdl9oUYBsGtvtR/lFV&#10;mpYDe1h8V0Ome+hRtZBZAugz4yVAvrB+Yc0XzKjEfe9oJTbvyYmsgFC70pZo1fG1pBLpJNtm8JYY&#10;ewqRWbEfaBvV+KgZCPyX11BgXSRYi2RBm5qVhqUYNh07/CIb1KCCp+tNkuiqRHLv9cOhedN6L8zV&#10;mw8DHlpQZJ3pkf4cHq+j2c9KSp3rIMV6wwX4wbADIWUMW5nJbAVDGX0wnvP9fm/wPdlvfm0QTOdI&#10;ABX4vFhTtIUK9pkHX2JEWY7aLgwnAR+pBpVFsjrDrqbZ6iKHW8U5m8XQax1eEgA4erphN1hd1lYZ&#10;IesPSp8FJFsMXiWbWkNNZViFn1pUTajdpmDhW1Yb5AH0QdEnBRsN3w4mmtKLm8V/1P6na3r5ppp8&#10;zNp0Dj/gRWEVhcrkdNqo+5Z7OlXQu7VH6DQvwBV/jRFipMEPhyJ1MJxrcGdrmSyHmbZgmNOSLrz3&#10;ICNkxjV11p7m4wGJAOy+wWdHAFiUfztkVD2sfSYB/G6V+htBca5Iq3/jZPbodFCXLvZoy6C2Wrj4&#10;7CWoZy91KUHMZHaYU2fP1vCNnazSHJw1oD5ZoHxnewgNOKZ6fhzW13NYy/jgVXK11DjNYXJtOvQh&#10;bKp10xJat/hpj1Xuvlxn9kYO/aLH+8GZr+uyrGHaBwW7rkqvzRZ2r7eiKnbPPpfJ7vuhJkyn2k/o&#10;c7W+xpH+LPaiPDHjfQdL9v8P+HFANw7GWsYlgMlenu3z64tfMcWxGjLnZQpFuQnAvhUBvv1uQx8Y&#10;HHz08DJgRm8ETlxXLP5gBD86RU0+Y57MhfRp0tQeHwaAIaVgjqXH1wJMw83DFLTvPRnuRT1tDQhC&#10;LjoM8rfBxQQwMJr1BNZZY/8khm84PQyfDP4xZOJsxaBB0QmJ68P9prIcaJqMgvTsosbEoxnGAQC5&#10;CgAXbCjYrCeDaPAInJi2d8fGHf8DO6pfOSG1FKBA2MFkwdegicDBhUMM3mwAxvjwWHYZrJ1gejSO&#10;2Q6Tc05sOX3d15Q0gEaR0heLLrHQvJAnxGZb2U24hqDLj2Qi7iqFWYfITOAKKbQ0tkUASZYHGSWa&#10;pcgBA4khGpB+lM+G6wt5M645QNBIg5oczsJJxcHDhhMGnkSQQeFeHR+f8l7ivu5tmMpDuBMlebYM&#10;kEmEjNfueSBk+w9m6/TlVTDxwQLzMPxeJFeaeP3jkJKUU2nNilfXumDxVTYxhNTc37/3RHEwW2xP&#10;STVTlumnJOakZCPydbinjLZJH8t9xWeAdBKTbHj/MfxgypXmDbCaMlGEnbQ6wHDAgXVBRlOH9OMP&#10;AsAYwKFEOFz3rpWcC4AS1qJYWA9cB2DY3bx5W/0YJnttnAL4dXqX6N8DGzAAJPRRpJ/gWKfQWMvv&#10;3t/o+iWlOGHSekpgRpMfNFIIRuHUtlVjIelzS2AMTSYkYmTfluvIzQ8y0/LaaAAxpcYBgEIM1zY2&#10;5qBjRzJl08TkVQUIQVhP8ykFcNhC64OHLBQWg2P1h8hzduKbfDY6sw9XZJa2dQ+i7wrWR1Yhg+IM&#10;7x0N3BABOmYO5+pF0toHZSB4siUImOpeE/5q0eDx8LOxL9aQDKIl32BATicGHZi6aNbX/RH3uRPu&#10;V/fy0yrXAIy/9+/loQe27jETxRPXGhoLDBFQHN2URhxMO6xFPKvBHsGz/oB16Gd0u7nn65OBaH8J&#10;FMsoAHFfxYqdNDxYyX9SoTkaSmBtHp8eEdDHfytJ8nnq6KfTuHhWkjD2U3ipnlmyQ682SwCzvdtk&#10;2G7z7srCN6gVfjL7vadxM0Eb1ZueyJrdEiBv2CSAARbgcu4Wr49Ivg3G/2y5Z44JIwqECKcyS1CA&#10;mCaETfIEvBZ9qUqdDqW/PzDrDa+8kEIdsNYivXOur7lM7hqDAJUVlDXgqIy3dMhIiqm2Qmxiqi2G&#10;W0tJTUrhfSNPXclzxzpRHw0cJrsQ1qTekHiprD8IMZmrhcGByFjvf7Z0uoZnKJBKBuDJ3kCd5Du+&#10;Z61NlJMT3mZLZyto6BAeAof235wdzpNcvOP6oN7YbR/YKIb+PjAcvY5rCDb7d2UPfs99jc1/aaAp&#10;4fvmm7LHvuFauGCozeTAlY51Rmeg5GlZ3ygQ0Qy13ldgH4Kfu1prj9lb7k/PIqdQVq8ly7haexSF&#10;uXsmWN4ZzC2fl8nCD5JS28JgNttEvsUDz6CNfZ/Y6PC8n2oIEeSLaHABIr5+/UpqDO9vEVY0m3KK&#10;swnPMFUPgxj9R6vjyqxmo7GTlxuu14dypgF8/EgZqz2KfJ/pk9VrCIl97fhEIU7r/pgpnJxMzgLQ&#10;Ptxv6HWIcC2weE3Glt0J2MGUryXuO1yNABXKPnhydpWefv6LHy3jnb6/Sxs0YZbqrjHgcgO/s5VB&#10;gIA7n4/bca4JuLvyljcGz16VPXjqleg7WcYUwxaxAQZeQ4as7MfaYOcpvLNU051eyO+UqYJ8jlvu&#10;Q5V9RQBgkMS3VY28YcDSafWTrvKjg1TcGIziPgQbLtJhI1CqdRDCbMuDwQ2qGD6jrUmaykbINdTI&#10;nnwGChla0cuvazqIAGfSpO2A5mGqMrpITQ82xGT2VYAkncMr9P0rhfzR81gqHbwOzsXJ4CXOZaT0&#10;/qt/9V+lv/qrv0xff/2H9A+//Y2SVNlPoI/5WK79qJRq+AbjLMeZV/aFd+8UoIZnEOB8hC8R4Cj3&#10;84gBE6tS/20PvNBT9Vy6K+v30UU5wze7agIfHletARkCpDXFMtfgKaqMEMjl5xp/D7ul27sHndOr&#10;jqE0+N53ZZ96VNbLqhMzrDlgu+eDtMdcd+a8JJ5aM5dr4xzA8Fx9IoMbQt/lBv2ObDxwX8BuxF4G&#10;uwKx5PVeEarIM4qqG0h3T/g7eg2G/HDAvuLfKYxLYBfVMazXxAqiTVIv4G+/kzwy1lrUta3TUqMH&#10;3LJ2V480e2BMYsOoa0MVFGyAduoD6MfWyyvzaC3wEfd1Y2BFNLG2etU2HrDNBr4x5FnZp5TrfpJd&#10;BcEJP1d7ezDjelNSXvZGBRQKxFieGz0LqAVZC3XL30/zWCWkhyEJTF6fl4TTxn3PdMBOTh5kjrO9&#10;fX2GjnMAUjPPt9HJ6ALkJFVFnxEyxOT6JNkDEk8EzywD/QGe0fYgvHQNdkdCbARkjLb7CIZksKdi&#10;wChLgmlJlcZ5DsYunolew19KptNEcshgeSiwicbMVa4lq0bITrS/o/rrUKwL5E6zQnyYvLvT0I3S&#10;2/1YVRx9BJU48CZVuan2NQzuJg9zenvgRYjHZG/D1rXq7BAZ3auZGEmENi0WBT8EoHDN0APunZ/Q&#10;2kMORIbsM2gOdvV04BcXigx7RveHjDXv6cEcU/hgU31Uw9tOXtFLAntIZ6dIw/AZz2cuzvwIfguL&#10;lWk6uGapBji1tj2Lz9vazquxqiVswuYDK5xDqW9YP4W/oxQ2wVZN9RocBnIwR6Ftqw9mMOkae38T&#10;eMuLKiSUIhUA9rkZNnCVieehWdhu4/1X24+w+TITMiS9D/QnloowXj8Yg8FYjkF87/CsuUp9FxYg&#10;96bH58e/UrPmzdx3EfUFdd5lI7m8POHkGHTsxgmrkMMqTWuvJtYGpUzI3Gw8bRY7hwW4teH4WPtI&#10;4CoX7eTszN5FiY1znTR7eqYiuKHvE94DmijIxJROp+IAJ81taXYB0l1dnVcKrlhIkqGgwMVkCGDM&#10;iQ8UA9Q8yDmtgFTiSF9zaGy6XikhN0wS1w7eEGvryKCH2GbyyknctHFgIcFT5rwDm27IIYUId14M&#10;2kB2lMp2DOlAwwNAZ8fifUkFg1QD1zvZrLjnw/zgRlOHHEDYZM8jmb6aAg0JiaUzNCy1XAaMSPze&#10;lc/ENGP7kqmJU5GxYbrtnLYPGzMLlKwLf0X8HE6AwIqYdEgy2a18HVhGlCE1YtYpPXDHA3cY1Rw0&#10;bPCE6gOgwmtj2h+egRrR6NAlqDOokMU62fKeYhq4kqmoKbNi1rRsEuGvAgks/EwuUPhgMpgU5ICG&#10;QQnGd35QhNoDwMA6OzlWM4PNZr1aLfHiiELH5m8/taA3B3UYawLm40ow1YEMlhWeA6YfzrqGHe/f&#10;vbwMW0kX5jnXZMbyePKAAXsQ0gGCgpbPY02Q0UgwVpJeAGdIAcZ9w9djvWFzxGfAWhHbU9doRW8S&#10;Jf5CKgHWCq4Jri3gip1latV8ln4mHdcYJNh4TVxjgJVkFXXy2SCzDpvqoMCJ/U5Mmz2b64GHHvxV&#10;WkvPADhvHQbD12wkD5URuPcgJOVSvtosk+XwSbLfV7C2+Fz0/VKYUDa3LT/npB4avB/Hx06vHPlZ&#10;j1frKk9k2ja8EqfZRV9i+ERFA/Aag8BJei7Rl3Bf/c5CCtzZ743NbO8pKBm+fU1G06RnXw8e7FNg&#10;Qq9MoZd0qa8ATPjOrU01D5YZfiRAPsjQ4ceHPeX+7kNZh2+dFrxIOCgH3orFB/ZPslcZ0qbB5spO&#10;MhXg1NcmBcVNa1Ys/QTtGxRT7DS3lYmyp9n1Kj178ZzeXvT3GxTEc1F+ffb5Z+n5i8/SNaTFJ6f8&#10;POFHNKepTvUgfwPrL9gtNQw3y0eP9zjP6YCg4iIsE1SAxyEHDHUaP/Hvw+i5tYxmKZAnJ4aG788i&#10;uQ3PPhYOzYHxbUyXkyaBcU+ymzT5kYxVphEsX71OW6fAhwVYqkKQVP3tNJVuyKoVG8FMl4MIXxT0&#10;0dUdUvwX+VVTJQpkpoWJsRm6FXgMTyAXQlH0ZU+NxXaaaqLYfJBYlg+KqZBsxCRf7PBg482LTNle&#10;WxFggnph5ZCdSBad3GjwzJ7mA08mJwDzogs0DN/AAAKzJ6E4y8CAg63G5DMj+fs0yd1LwjXJ349D&#10;LZuzc18Gy+/jnXw/6duzT99+9x0Z0NfXj9MZksZxtuGMLD8DRv5QBaDRwPXGHgCWF/ZxDIWwoNng&#10;gn1q+Q1T4KdgbkzLBNeNEItENwKwVMDQbdhtqJbAZ4Y1QwzwVgZ1ce5gyBSy88khUH27JKVmM6XJ&#10;4G0Sz1wMe7rweJyTvXO78gw/kq1Beabpq0WfzWOFy2x3lXWxLc1GY8NwETEzh3ME/j7cyq8OwBGa&#10;4XFm/YU6TizDhnuKtpiGQyX8LNQJR8dnAnfQiB8dS+a6PmLSPWWBJ6f+HFiHHZn+J2VvvH7x0x8F&#10;9v0fv/536dUfXwqQQ81joHg/y8YBEl5cuw1lvo3qV3gUwiIGjSOYJq2GDe8AxpXa9Q51DILqrJCP&#10;xnaa4szQ8x3FfnY4Ampu+fO2tEdBcF5uBfqSFZ+m2pQQECzrCWcaJOe416hxajpm+DWbvRfBG2FX&#10;oLN7X2VEYZy/NA6pSrS07ZnRdcC2jvMiEkEPmQ+0xejlD8X9J/ybGArY6JlHUxRNpKXduzEGOBFu&#10;ZFaba5JgCAEAHd0wRy8BL2+ch3iu9mamYu/9+PE9a9F/8bd/k37x53+W/sf/6X/hkAtAH85ShM7s&#10;Kf3X/gllD+od/lw2xY3ZUQ41aLSXYV9GLQ0QJ1hCtkatEsfBPn+DAYvWxv7JDKsTgE6japFxXhKh&#10;I0DxvPQJYMzjNXDWDvbsQvjF3v6MBNvNLKIH4rzINykBDm+nGMLkw+T6VL1SG6+rwT5SBIEMZMwG&#10;OLNZTUdrqToC1MNaQ+3Fs2BlVYfPQNal5dldl8/CgXP5muvra/Y0COkCAIgzBlJ8fD9sESLNuzEw&#10;izoO+012OrUksZOHQlKSyeZAVhzozyjT8zBNoViDwwhkz4M1AvLHSdlLUF/DQukwDRT1+Co8gw1+&#10;VGnqnKu/NDZIvL9k9lAwYN/evGWPgz2fqbskKAyuC1Uvkh00zbW3I/MrWEtKvqogWQViWilPAlhi&#10;r4ZnuVG/GIz+6AFi2Dewd5WN0DyFXZJIAsmBFbNVVsN+qkEt9GAbJye6tq6jDiSz/jrJO1Nlq3H/&#10;abL9oFsz5iYz8qSS29tbPIeFQFKwJ0E3A6VRy2iorzXPPg5yclthNCawoMZGLR8WXzwbvL9Enx92&#10;LMEIC2ZU360WXziQA7Z7XmMGIJiVp3CEJbTjMAgnWHcB1IS/aEh1E8kuxzVsITkYZ7DHbu9gogoe&#10;Wp2AGny3Ux9JhctKtkHh3xbS7dh/55qQm5ZYVyFrVe4azHr2gTnVIWhjb0j0fLHXH4ZwRP3JtevP&#10;ykEAB0kCGKUMa7hnVXDaPdwhczCYeWMkQx9KyefZjP9+AeCaZglUzHM9q2L9xJk02mMwEq4jcJM4&#10;1jBWH70YcM0LzbHey8lhd3EOhg92De5zON5ipaMNnyQmA/bhVd+5T+3s4ziFwsay9s7PLIeeDvEJ&#10;5mdch6nuO3MNwMPfc0+MpeTr0j4+P/vVyollA8E6I8yDpr6nR216/vST8ncACkoR9/FBb8iTNXjb&#10;oWD78OEjJakyCZxY7N2+/2C2zZgumNYJOexHbQJdLt+zIyvp/mFjnwwEVXTVtBJfj8bt6vKcRSPk&#10;q5ML8439md59uKNMcn3c05iYMjenXEHuADr+/ccNi3OAVWcEfFZkbY30NduTyUTOyF7S1QcmoyZO&#10;eTBlOYGMufwzvAo5UZgVDoGDiQEgSPBF4mf5dwEoe3pU9U6qChYiHmjS3CNhZZ646d+iKYehL+Sh&#10;vViIasITJ9cA6rb7TUXuxXhrWASy2Ee4QCPwR6lRg+mhe6WxTCYM06TWBp9JjT8n6WwE5LuIghvv&#10;BQX006fPSBl+d3NDQAerBhJR+JgAUMCk8+riKj2U949rxYResg+H6rs1mlbaumHFwYmDB0zGI/tW&#10;4D69K9fwlJ5dkniCPbgfFf3eUOe/4gEcGzoYBJvNjn+PR12hGx/tYzWUZuSUkyowkf78z/8ifff9&#10;t05CXFHiAMAXG9d5ud+RUBte81dXF2QWgM159egqPX7ypLzf++o3IAmmCilM9nDdAZqiKEEAw6NH&#10;j+mdgpACrB3StuFpeY/wmtKU9djIdp7eJU5A0ejBywwAKczdCQ6W9wXA8O3bm/To8ppAFNYC7hmK&#10;hLv7DwTEMLVEgQ5GLII0cP+vHz9OL19+r0nlpGkSfh7klEgAzDa8F4NFlfsF06x3pL8z9KI0cJiM&#10;KV21YbGlye2gVOWt7m3XB8DakeEXElYGqNinE4cQZBEogtWwDizCsQbQMFdAhyyBgQXA1kB3toyn&#10;d1oWixkXvymHeWvDJpRg30reLgyRaJVIjaKezwE9hASGN72LmUlM0IUaPnuokSQ/bjrLxpKp6rMp&#10;4Qo4abOmqGFqC4CeYP6kNqwlMJd5vXgQm+4OJuU47GvBlmzOe4JUTPpRbhxiM7FwYSo3vBvK9X93&#10;eyNPjbImrst6Q8GaWZjkdHv7tvzdFV8Laxavg0MO9w/rBvLyu7JOUGyhEFGQykggBHvlcWmKG95n&#10;hbdsNh9/4EmhDISR0nIUxvDJpDVAuXZgnnRMQWvSs+efpxeffpGev/g0XZdn6Pmn+P0pQXeE1HDw&#10;UV4MwHSw4wj2tL3NrzuDcjqsIvlrzX9bsdCuabSWT+tXRyYH5dbeOzCtF+N0w+/D/rZykJPSKcea&#10;YoXneXKiciSXUwpqmVccojWcAqCj2YSNJT+RGls9iszOEgMvVbZKcrLzkoRrFnfnlNU518TEkMFl&#10;0/tJ52/kZaICZP6BL+F8YKidXBxoWi1z9Giec041lc/fRMBrto8bDdpbNemcZg6D9cezpEkHZu7R&#10;4M/NUvxMDgM5LKBCDiNpWTSVCrGJArym7ILxOg72lNGQLViEAfiF6XMwsOXPtec9H8yYImsV+0LW&#10;xD68XHDvhlHDPPoSgcG7l3QWrGrsqRiG3N3eKpyMXpJtunnzmoDeaIYwzpGRjP61C3AlOWaucQWK&#10;YQB4DLAPINWxvHThG4vagAzVnYZzABG2tkAgw38liaaYv6UZ2j5wUDR7+jxGsADOEod5PDzsKmuE&#10;4QoGVmMwgcR6fLb3pW6pLN2yZ0C2KBaK5bgGDsWQkYE91uHp2Wn5dS57jcZrfG5rMFXnQAkwAPkM&#10;lfvwpNSSYD1ivTJkqvz9PWq5A5khh5NotOn/t6XC40OpOyFTzI1Sz0eudUj0SxEMpgQHImKHYH3j&#10;iTj6/9h7j2TJkixLTB8z9rnTIEmrUKgqabRAsCEsADvALAdYBKTRPUBDBKvADN1YRAuAysrIyowI&#10;d/+cmNlj0EOumnmNcgrJbyEh7v6J2SP6VPWee0hei1LTWP6ev5f3F++++81fBPb95//479LnH77w&#10;XHdghCUBfnWAIi68MBQX9CvVZh0/Qx9LP4uY315geQB7kkmFdYnioedfsjz2APZXwbZIAmXJJMBa&#10;tuwo54c/Lxqq3VrMGqxxSj1tbIGzJ+CrNOfVV0XSsRxs9tfDDzPozHOVSjJiW0eokFMdvZ+fC+vB&#10;7OJWkkxZ79Sl4A1mUsjGarN8oggKrJ3JlHVl4F7gJ5USpYBpC7svAFGwGslqruQ3VVcHJmEE5VWW&#10;H2N95/PihPPJOiMcMxpC8Kz67/7bf5u++eZj3jue8X/UKACoZtcmkXoa6ec4L0h5FeI0FdAS9/7N&#10;m/O8r3+0b6JxFct8g/uzYrE3lUIvAnNap8TSxsfWIXVhl5hNasYUvIKr+WAhEQqH2pLEYZpKMm00&#10;5lLc9zmVxHMOVdtUVME+N5AXQEbj5lJllmHjVM3W3optE8mXFfeMaD5jXoWfKffYlVLU63ZJD0+w&#10;bQFwAQw8v7wweUSgKRqKWOdP1mutC3VyA3QU8z9Cp2oxCwWKtAYVu1hQLGusi5oDYwA2PJH0Shum&#10;6sDcas1sxVjlnpQhhguCAWDZ7s3+k5xd13JwWBVBiKYtQDNqp2Qrl7qaypiE8inwEea1w2Pc3vP0&#10;hCSL5wAMh3fv6M9hyrv9u+nr5783IU00Q21yaIBu+1TCQ+SFbfXELKubYCmJbTYXf8dgTgagv9/u&#10;napeH1ihte1AZo2F0c+vJLEOP5slaRdbsC7PP8EZB5ApUdmS8zQVC5Kqtt/ZLD967OXRPGMQZ5Iv&#10;XQDl4VfH5FzPhfi5e4dsAjSZZrtS2sdUioGuADbhC9d6j4Q1fE/1o/YNg0PB4PFMwNO83sFqu1Dl&#10;zQbmqmj4zsYZKgFOsk+KVGsDgPY8DMC9LtJeh7zQd7Itc5tAowWPAYQEXEuss0skeKPWIWiqPaZC&#10;TQ4p3GHREIm9YRulBuNU7JjmuSoKFnwd1zjCOdJxQ9l7z2INYVl6NIJL4zwk5rFPPUqmDXZ4+GVH&#10;43gu4UKSAdPCoYTX1CUARHZClQlB44EJarueQ0hpY/bewfYimvBfgY/HDFhftwD4hmH46neTAeF0&#10;ZEcyWZ0WKrLRSpSw0ZmGGH8O9ijrrdaYxjZlmDvC8zO8JDXPNwc1SihfGMY3FzurAPiby836d9M8&#10;H2jiLmSaoDnmh+8ib07Pz7FZFS26mjTogiFAxshgZhwfJg3OxrRJPGA7AgZ66F9eetNe50IBx8YW&#10;/8ZmEp1JopOkzB48eiIRahzmglbjocJGmV3Otma3HBMW6Kt4X3iyaSA26e7+yTRSTUJA7NHpIRsH&#10;ANHpGQMqWNRVMpwF0w7AG/2pmkPaaBvx6qOQ1vOzMxbvVYlM14CAfx2pv2TdPRBQocG0JQLyZtJD&#10;taAvhLo9uK1gQnEj12jCRVEMLzl4sQHMQLGMtChsdJiOliLpRcm6nBCZoNcU35DexQQLMAxAMhy1&#10;uClRrUk///QTzy1i3SVj3cso23RcAnWTUvTG2V5LpnezM0CPDC3IANeW9tnBhNPmDfvT84MWUtD1&#10;mXi7lVdHvvfyHrI01+aUWGRpCF7pgV7RgLs2C28kEEIadVMXGm5DwFHsyUg5qhult65WG94jLNyx&#10;CaB/iFNmAUhgLHCT+PzM48MJnmxOyyYXCwhekCsu8/udnJ1YvtLyM/p8b96/e6fraFnKPI3FdBSF&#10;6R08Y0yvx6ZCaVAjpb9MiXIKHq4rgBkA3wszM3HP6aXmBDGMH4Cb6h7JQ5AFkNmOOEdJc1qnWIW8&#10;Qh0hyCwrgpc9rw8ARzwvP/78I59XycRfCHzgOrVNW7yT8HmL1ia6k4BnUc/n0oEKP4mqVncreczt&#10;yA7WQgHWGWUZXesFamTxgzGMpMhIj6tME6cxqT2swtsEBWzspiZT9nns/c7el7UTuHuZvHtTTekP&#10;UoTzZ4NBArARoG2wXmaEjHRaDJeLzkXFnvMdxmYkO82O7sLCPrg7xS5gst9WkQ3KoH1F2a3mRrJ/&#10;ptHAllCQzpuOFcM1nuTxZUl9hCnQsJ9ScMmjmNbpDWVtWcvBLFi+nLgmg/0u0ajAeMGxgBE4OhwA&#10;iw3DYo6Umez6oYjdbTlnc8zZ1wod+cs3b9KHj9/movRCKeNoWHRK2cNzBTYONviSxyyVvpy/j2ca&#10;G/XWEpW6rg5/h7kzAZnkwIiDTKy2KX1tGVikE5LlAt8uG8CjuAgALjqr0d0LaS+eMQQSkc06aF5s&#10;TN8H+CBfrPRVIm/jZK7Gxc5hp26xiplUhQMXMhFrkusjuv1BAie2R+PiKgDh8MNJ7hwWELr++n2S&#10;g0YAZPFadG2RCQdlY7ZxdDTQUshrplQ6lPwTxV6VigcSx1R8Vn0o+kphb2ZryMPmKY78cO5TsNVK&#10;5/XIls+FWFU2vVVJag25tJh83sQ6gOPAGLQkySmlc5osvR7N+pnI1qMvmr3qsPHuka5OBvKO0r1n&#10;hjYNMumn3LtlgufnT5/481i7CMxjjUKa5EIG2BM9qlZ57b+wk6fmC7BX3oLJmsc57CTkr6SNOzw3&#10;8RyhCF6wkZa4NpeNZS8JMaVALubUqbbHq82bZZfQc4Me8u3Z8powhsb8OhRZWSo+TwfJZa1rmq8j&#10;LFHIRAezsRer4i7PFdjL4Fqg0QnLCXgM42s4W4y3F7IoOjKynh+fuVlFM0FrkmSKaE6hgUlLBZvg&#10;9wZZaZXhjWukB4p1Npq5WhEA3vM+7nluOA+ClXm+wjWBkuHh7iH/f8frAznwt3+hZ9//9b/9h3T/&#10;52sFbTjN82WQhAtFxsKNgC4CysAaGkOmJ/+5PY43nwNWLXA4+/ogLzo8ClXx7CsA4jQXQCU8dCOB&#10;WgnfI/ffp3m/gTlwSTmj3pbNDDMfqiN2rdQyg8Akg5+FCT0OpZicPbfWBl2jIEtmadS2DFguNGej&#10;sQ6gtbEFwjhNpfjHfWz9HhFoc/D1rIrXpgzYU2HdzwZbijVisC3MOCxk3NgLmC0heV3D5zpYFUqt&#10;Nsuvk09zb8uNyYAWfRIZGJavVV4jVlAB4JlLA/eQ/STm3JYMed0HrGmDA9+meS7SspiPkajKsL/w&#10;Qv9X8ln82Am8vRlio6/SyqTTXv15u2fdhe/jz52bKrPZ4tteYQSnuT553u299ok939j/jSwSszlL&#10;Myc8Xw+kldKkSi7ajxPUwx4ivM3jVGKuqKPxVMKXKjPpK+5nTWFVCi5YsLYuwloMMB4N34s3V7w3&#10;qKFwv9gIWcmqgLXdclnutaT/CpyovD4pWET1AvasYNP29vjG17tWoCrGPbysSwp9hDd5vLXdotRt&#10;TRV1g1j5O9vSYP91dn5Kgkplrz4W0l77CPbYT61hU8iqL6wCw1QkoGxEHMknGboxymcWcy1ruyHA&#10;CgO4ZrKFJLtOAmtUX2v/ycKxiuAcsV1pCWO5fTryoeMeOjmtPoAKK5Qk5/W6PR4kliRhQJ2F5tQk&#10;uWmqDtYkKdWWRIYCwv7ZBIwrWkx0tmugBBN+gt5TqwE3s7lI0HqcKdcGiNXRd1RqIQaBzGoAzKEu&#10;MNMK82IkmSYzkfECS5f1u5s/lffMSv3VhBL++kjebu1rDbsB+dqLvUeLLay7bX2IjI376IwBVh1W&#10;A4e1CvaNuHb8bDd9g6FFtrxVDFJ1yVYopK2ss4ATdO1Rc/UgyVftX9lTXPMrGvsMp0nBkEtmAXaF&#10;SVo39QGIs2WWlGv2F2VzTSzTyQqQ2TYtc3UI8JkjBMN7pNrp3iqCVM9WlimbQqj7nWJsHGTJx8qS&#10;aGwXRV2R8tYFDB0Lg3UoCdnhmTjZs7JKx752TZEnp6NmcQBmCjapvg4hirEcCpl0UK9M01RYfMls&#10;wgAf5ynSi+UX2Xo+VnDKZE9WN9aqCNupCpmA483HNJsEcMygLM9tJQLKPM4FOIz5saQrg7zw/uLs&#10;d5FmOFvmRCkjY5kl7annPn14f0kW0cI0+fPTE26sRjMdzi8vzUJwJ97gDCfBSh2yRyaRVWThwUgV&#10;xwq/rvXJkoa1rYM/Sucfm02Y1qK4XkpO+Py0I1sKDzUm4PuHLYt3gDbw3kMK1gCmXgON/o4AhHzV&#10;luy6kBpZty5AarLpkP6KRaaJiwM0ddjbz6ThwgQAjilKiwULVCTotWQu7XhjAA7c3t2LOktvNz0o&#10;ZK94IDHheLMu6Y/yemt4jvAtjFh4md3O3KwCEOIksNuxk45rC+ARcl6wbhon85CVUh8WcFCeo9jv&#10;TA8XWyoMTzUwt/l6MTzFsuKQkGCjJqPvihJdPLz3d7ecyLCY4n5qwuwJQJIYOUh+enZ+QRYapRos&#10;ympKKDBR9du9kmGZuuruNWWVG0m38nEj9ZUD24DC2emFGRoDgann510Bt5iAmo8VgCwWeDCWlNgm&#10;DyqwwAjqgErNTurAe0cGhAMPACJRQmpKOYCw9ckJ6fqcFOz9wbTk9+85xlBQ0WcSSW2fr9O3332n&#10;hMOnFxYqETqhCG4BP2KSQDp9x00Dxsqjg2Vedo/yGOHmWOlwDBsw+3J0h0QBHyve1y39CyX5XJBq&#10;Hnr+KhdY+RxRwPa9J9PJVOqeXX96/TmFcg3JL30Xl5ZGnJRFGc8YPCq1YFX0pqS0FABiqyRrSF7A&#10;SCWrthODcBrF7g35AZi5vaPnJc+uKEdixwQBEAB9Y4G1jx1DRcxkxP3EJgP3nEBbJeCYssUkBgp9&#10;72IDh/OtUzFZXS5ad8pcXFkOy3mPgD2XLHcxI8FT8lbS9/Pnw7sr2a+IcuZt7wTkLYtJnEMsYNwQ&#10;LZZFeodrYXOe4hvUGJjGeAOQD4ABrECxEVyMeOHqvTijiN05UGDBTaPkRpg/2q42k0dSDnj2ARhe&#10;sZie1KCZtIjIGzLPKfleY257eXqmBIeyKzzX+627aU6LGgUGsXsO5i3Zi0s+n5g7sCGHL98mP6s4&#10;lsn+Wnwm8tgCAwIbd9g2AIC7evOWcyOk62CTM/SgVQs7wkiYNO5Na2NGbWNGyrEkNoqP8D8Mr7BI&#10;fqst40VRvCTTqPOmJ8yBVXyEXBHXCWMam3UGGpm1SoC7rYvRMZ8JMgfrVHz6ywZzPtqMHAKmvkox&#10;nFW4RyoCC6VOwGSynCZNYjVO6UjGagBR/pQGz/y9OR1AQ4ULNJYZHBLIgtlRktYMph48gxvO8ZFo&#10;3zppNBg+dTA07FFUpCHF704sudqb69nd8/SvUouLBCTSwszcJMjjNGIqjKfChZKfmD17Qms22d9o&#10;QnL6bm8PtJ7yfbLdBxnf49mizHrov0okpETJaaSPea6DnP3u9jbdXN+kP/zzH9IPP/yQfvzTvxDU&#10;ukMireUekgZttQZZrnaQqvZc65frJVnQq8XS81hXZID0nMzz9sLyNBT0j3n9wPiE73GyjYMYSw2b&#10;oFgnmTjbLsxSmAoQOttnKE0h1TwE/WA9R9CWrqvCliZTqra2DMF+g0DJPBbJGObY0UEmAOogWcZe&#10;DA0AbpoRxrF7Ln5s4VV6crLmsTZu7EQaNQMs9loXdv3ewWVNAY+i+cY5M38e5pAFGmm4hnmuWq1O&#10;OK8vOLdqj9B0Cu1AoY99ZXKq+g6eaGB7r7RPAJv4u9/+/V8E9v2f/+u/Tz/+4VORvofPFRiMKLHx&#10;fADcQ2DHbhTraefQI0p4we5DIwuBZvBpg7KkFutLY20uyYHzUZhFADqzDfTFhj3IiNiIPDsn4DB7&#10;Dxd7hFg7O6eiLu0XhmYk1vHk5kHIMotXUpHuVQfGcYDtkZrYtDaqV0E4j5MTfFMJozgASma6e55i&#10;g8ugCYv1+oipEUFC41QKsNZrfqoOBR+b8p6vJjezZGrfFDZdYTUZcFRgQjCo9D+eg5CAFXsKh5fs&#10;x14m+/PExiCAd+0Pn6ms6X18DCegnclQAp/CC4vSVYYItnzGtBbOX1kLGU8jE473eDwAE4V5k98L&#10;8uWzzTI9PG3TyWp5lOJ+CFbAddqsFnwf7hGqymP1kO45TmFvcLCiqI6M+EM2F/8O+4kqvHGDIVJr&#10;FamDzRmWDWhILuoCdjEQC38uGu05kCqa58LGFivR6EDNiHAuACoMnRjCk0zramMF1IJyddmWtAZk&#10;kpPkW4cjhRdbbYsUNSUbNhDFTq9KE67xHNhUumesR7pF8SwPOxHuOfI9eOGcqLXr4fGe87lCDJMb&#10;YnqesOeLkAfVKmKFMXBqUNN4vTrlPodNvVbgVrCmTk43Ap0NhNTBpMYjOowGqGcxfx2sFYmh2CvJ&#10;b/oAXpAB60AOJc4eAx+pJN0qlHEo44V2HlN1mPumuTzjqEcZggFv6gjKi7F7zIZyGGNjWTUl1dyf&#10;pUMT34m8bEKWoLLKNZ0IDqG8SWaXIaxpz6a7g5+SWFMB+inscDqEeLnRBQxAjWBbopgx3DkQLkCV&#10;aToAN12QKBZdsc/BZwwGtkqj1w8j76XBLCnqFCQU0vN4kd253pBZL8/DupCXqkgN59ym8C7cOOxH&#10;aQOF8zP7be9xmyIQw6zSIAEkM7anMQgHfQE7Q+45O4k9fFeDEYfakynrbgw1IWVNqTCEQ7pfkpBN&#10;YZ7moIenAqoS8GuaQ7hbNI+9BhaGXKQjRwPE4W7HvnlxDRuTk44DOZKPrz6a14JtOB8FvMW/q6OE&#10;3sKAN2A5fRWkV30l1z2eMw+e23NJoQ/vxrnIpeeS+HscZHfwYo6aJpHdWh/58OF3aS839AWjSIXx&#10;GCqj5qj5Uh1CAX3o3It///7d7yDzolSka0vqoZBp6fFRjLd1LxZekmE+NmlIjAPrKZJNJoMd3OTm&#10;QQmGBI1i757Sx2/ecxO4J+tOhSkkZzj307N1LqRfxLSyx0Ik5rFTgKAAyCqfwLQZ2P2Kjt7DI1ha&#10;LcEaLCJY7BkgkIvg7RYA2pKbPqZ0YUInel05YXZNIAty3Mu8EaTUNx8zNpw8vrxgQzKB98YkHw8N&#10;rhMYWfj9OYnajQ41GEWxQGCyepsLWpwDNuXYSGOTjAcJnlG4bkLgN9wQ4KFer04kw2CnekwP9zB4&#10;XRvAGBlSgg4QfEMWvE7qspOevF6WpKPKFGt6tI3yjUBXnQBXI3r6fr+z2aYYbwuzbAA63N5cmy0F&#10;NoomZcgEn7dPKsABwkCaAm+gQal5OD8Z3qs4ZAADQCCMA3immakG5lYkGuNnmBTsCQNU6m6hDcG+&#10;10YKkwlSPDGpgSGAf4P5h+NHMh18VFCYDRE4MfXF66tyIk6kLuL9wS7qGPShdBzcX3ZRRhX5lGoY&#10;HYcnoEDftvi/wOgaLEJcH5wXJAFM2wJYhYk4afMmWUvDJLFPn75o80HWlei4n7985oOJ94D8d7d/&#10;0e/k4yW7in5O2nywCEKXlJ4jz+mEctsXhd6QDQsJ8BWBnpdHgbe3+ZoQcKZfgCRRp7lAQBLkVR7v&#10;3NjQR3JXfPNW7L4qzaqAhs8v3EQoTW2knw2eD038jYGvjs82WVq8lpGqpU2O0jD37qQhjU1y2xOy&#10;OOUHScDYGwYyzpwMKT8DydBYx3XqUIqduXIHByBQx0CL0UBfY7ZAFB1NfTD2xjWJRMPWaVHRc+/5&#10;XjJ0BsA1WjpIU/+t2CpYwJfcfE+FvSqGRl0m+8qLKwub8DXK/0GqLvn2yM0onkuA6gsYR6O4nXWs&#10;o6n7bDZ48cE9ClN0MlzIvJPHkZjN7aFbyE6eUrWxocZxYa4JHx8FAQ20LQDYzbAgn8eWHpIu3tNU&#10;Fhelf/b0yKQXjNOs8CydX77l3IgCBYstxuxDfh/MYXPdUFb+y1//hkxXMJfoiZgOjG2AHlqUxbQT&#10;a2enZ7iNpPSam526OiQcRqc7uUPKIodz8o4b5AXBvbZYCUAQx1R4ewdNTrFqLYGTtGihRbgKf7wD&#10;GyUK7tiYtK03xON05ItnFp5Z6010KG1aH66TVbA354MMNvzTOhZNDVl1An8NJoaXldP5woewFHAh&#10;L/bxRap5ZWP1FEwIM4jIwqiUDCd/naaEiYTcYDaj78CwS4fEzkippL+fNoDHGyiyv50cfxz3GGzZ&#10;I+zP7IgmMvKI5+ne0kVS3m7wxxyVIpusIAAgRek/55mtPYLkzRWd+Ahv4XjmGKsOkqi4Z+PEtfD+&#10;7o4FPsbQzn61aMpMvQE9dv/VIIwQMjwPb/M6BdsPsFLwTMuPd0ePU/qg9r3XtbkESfT04gXDfc2v&#10;oTjFegO7CzvvUqWA48L5ICjk8f4hbSChRbOESe2nbD7R8D9pvqkc9BWXPTyUV567w5iez5rNn1Vo&#10;jJ57xByfp6kUFgw4iGTITns0vMf1zS2vQ4C34xThDY1M+DsxasmuRYOCrJ2mJCOGHy2aYGxOoGlT&#10;CcRrWrHNO6ooOFmwkcEkz0XHtQKSX7w3Ey8tD7rK6y48FFG8wFoCjY8uX9tvf/N3fxHY93/8h3+X&#10;Pv/xU+oj9Rv7mlrp4pO78NtBqZaU7ToIZ5jmMsbHPMaeUUiDFZg38DvMKVw1D4DboS8wlyTKxt5b&#10;vNZMHBYQAlucf/OP/8j7+E+//38ICMMupnLSZBSMCnCRbyr3XH7PYCjQPxfP5BSyHzVHm+KveZBk&#10;ycsvwoTCd3Okb1Waj4u0qhRV1VHgRjzXncMWuk6N89EWAQdGoZs6VVMSyyeGAgyleA8j++Oir/Yc&#10;FB5SEfQ12cy+CUANsvbdthRRU9IeAXvR0ez4KOZQP3BvvlrbA/OF+zT6OlWHXMjRZuq1mdeTQVMc&#10;64qMwoFNtq+DiQ5sI/mBtSU1tTpKhJ+LpYPGwi5/dgTChW9hYykX5sirywuyAMNDsJg1Hfl0zUe1&#10;a8x/VUlhrss9PIA2DuBo6xL8RNuU+ojJ57WqMgM9PHvp49cYlLd0E3MPxhVIDahBFghoy3UAarKl&#10;bTUUwlXxZ2o/6wFMhFRPS6n3d4NUJmz0uXBVUIvYYQRzvI+UIqAp4NzsBGjM0QuH9NXFq11rFZ+f&#10;KQI8kPK9VvONF7NWAEdVlTojJoTGoVcEfRh4MXpfuWYxXzF8L/yQa/sGiuCBdR37QTX75uLdmqxG&#10;CTUdwRwC6QIAg7UUfsQ4n52T0m24WhiZ8qe2ysjWDtw3NCKiBPM45LGBllNVlddA1EYMmjD7OixQ&#10;UL8Mx1YBRQUgQFwS26HIRGU/EF6HCvosSeIG8irrGRBsxbW2749Y67PCBhcO8TLTqj5i2sZat7Dv&#10;WZHE++eLGi/mMNcvZAlGYIlBmqkEedkaxeOx9x45Ut3kE+nnPfZNweo1GAjGcMyZ4SOXzAILu6rB&#10;gYFzaWgc3oPhpMtFmd/Wy419vOUDm7wWYH0frLxsj4C+SGNnyKKfH3okOnRCIJ+brSFxLSERyaFt&#10;kxU4ZkXGXs+g92yCQwGnYlKZDh7oYmUe5sdgSs+FOVkdwi2OWHgxxksjOTwVnUcg0kdRwx9jbIe9&#10;bHhIVofwp5A5BxPw+HOPwb+5rD9zsWESg1FNiGBfVQb+wtM6sIQITikheeUazca+hKfUVp2FfLpx&#10;kyDOpUh5/SwEwHlIa/Ycf7roftd64xWDe7AEl2CfY7nbFolWikQfeklk0W2D/wAmuZ1TQ5D4SIPG&#10;/ItgvHCxxtxRi6lDtl4/FmP0zcnSqSMDF96uU9cZGz48+DCcx2YZA39JautYPFii6MKAx5/Y/A7e&#10;xDCJFgwteOSsNzSEpudDsjEutf8rXmR050mvrgXmkK4vSoW7VQ03/8HICIPQ9eakbFiwqPEBdZcf&#10;x3t1+YYPGgYwzkFIv8DCzqlO2AxTCmtJlTwYxOxjx28OFk3LxRKdVfiItabXYqEi6DCLpiv581ad&#10;V0pXey6oTOkdleTasmMwFpNObPywUQ6GJ6Q5ZEsuFvw65T5JMgYwFJYrSXjDJ4uFYqsBTbkqo9EX&#10;xTy9p4fMtng8cdLvZNAJWj3j5NGV90YO5w1fMUVVV+ykYefwGL4LC4dL9AozWC0d7NI29q3RAwJZ&#10;EaQfYBCgGw5vMQAfjCrfKixlsBSZfkr5fe/uHsrGGGOJnWhToLceJ7utALLFci12TaMOENiLYsa2&#10;ZD4osWqR7m4feH70uakmeu0N7pCBJYjzwwNMU9WFUoYf7gUcR9x7lVQYQFKmIJdN+vT5M0EyFIHc&#10;8NQtu88A7dj1cncNJ6Aoe8lZAJxrE2vJT74OBP3yeMZxfvl8w+OGZBlmwgSKNmsXaJOBrqpMMDNl&#10;CBtLslv6eoxmVYWR8DjZGNspUQTzQc3vRaVv3F2rXWQAxFVXSLHxIeHtLCVCkYyFa3DClXxlkoMQ&#10;BOhgXFPi7MIimA29Je9VxK3Cr9KyWLxWZk5GLD03rhwPYiaG9xuZDHOymWpbgjrYtW2UrOfEAXX4&#10;uWFf8/OZ/NeLpQf5N94DwF8UU8nS0YMsNBHkxv+ST4n5x+RfzCm1A38WWuwkKZw4znFf4V/GAn2a&#10;/dzKN6Qy4MluHiW9Lc8TMsSxl6dqKvJShaege46io7ZRt5LhWnpvwXMV46luF9zsXr19l77//hdk&#10;viKoI5KiAajRm4sei3r2wlgXjQxszE5ZFKzkueFCSp6kY0mi7Qcx5wgC1pIb0iAcm/BWPiytpVxz&#10;kZDKc5DFIzrOnQqJAIoDcEtVc6DiV23pWIcxdshHonscLLdDvsZc2MNzMTeuCiNNHe3KxYfBQNM/&#10;ooua7LczR3omAcJDcmIs9mJ0zGJ2mRk0jQfW4GEzkgoYFBLiAJYbGw7PQQmv5kPC2HRg5bmOLixD&#10;sYbnEs6h7u9IdvLkNaCqjrdcs9O+Z17j+pB7UzZ28iA52EOExAnrNtPXHcoyWWKn8btzoI++DnZC&#10;7cJBgR1j8Rvjn07u7Uc1oDC2MHcNeRwjZfeHH/7A4gvH80JrDYF+t0iQd4ozQsMAumh/sixs3ehc&#10;owiJiBQWhmAC52dSvq+zkyHF3AyJPVkU2FOZuRAd5rBaEfjWc09yZ79ggD5Yc8Gqhz8ynodFu+Rz&#10;jD0bw8w6Mfw7A2xLW3XIy7ZzCrWe52WnoiyYNZirmSBcS2VAYDRfb3jMMgDIjA2se7V9oSiPHmSM&#10;zjWLoQMak9zLDQJzuF8jQCVVBBUNfObzj7YLdrW7biWJ81LHgiYU5cduNKmxpY01/L8wH9HDKX+f&#10;9hXYH55fpY+/+svSeP/zf/z36enHGxYsL74fYOxtzbqZwti8PgAjaxS62OOEL1H+/n1+3oY8Vndo&#10;vtoXLQzOwzi7tV1DrNWVE2hHe7VBzYIR8m//m3+Tfv7yOf3wxx+4p4PlSWsTcoy7BSWSrT0rBbjS&#10;wiVCWABQ2RcoCoAS8DMdefbRv6n5OjnToUPBiuV+2QUqxqlCIpRsXRVAQQzb8PULBkiwkVTY+v1S&#10;yMTMSrZON/YMYvsZbDbLJ7w95+lQAMaePewtaDnSap3qy/otn7Ow4YgQltHAGfZkTIAnED5QlYBG&#10;nxoQlpuNDkcwY64kKxqUWS5bJ5geCs6SQnk0D56iCR5ASzqk3wYbMArsOJdo+k7TXEz3V6wldmR0&#10;hlcaALlpFntwPirQDwVvgHUGGIPt1tSH+rrYJx1Jqg0Utm1VbJXYqHfAnfa8ei/M3wvOiR2vLfbe&#10;aGik2n54TORdcm+r2k++4E2nPR720bWZlDhvNt7txUe24GrJ8UEwZ54Nks7FZ42WDa4PsfYODo3g&#10;XmwavObx6ZFftOu6od8X0JNrIJdr7bVQa2A+YwOuaor/eoDWjYtrzmfBimrMOB11/2XjNBcJL313&#10;J5Mq7IUfnrU4T5yj1qyZYzj2yVL7SHmBOq8+2kP3DsEIxcuUrEZIlW06KhM6JoeIRbuiMsMutswO&#10;NrMKiMDSICVYMshZlUAwMYgKS9CN+AD+5xCN1hHGOX6VHhypxbWD66om1qPOaiIDfdFoZON6z61U&#10;hAwle4XHfoJrv8M/w6qqN1ssJNJ1CZtJZR6Y57k0XZSKXBfgLSiyYn/WBRDkWg2FipmmBz/S0RZX&#10;aqCPVnNUPr66gEKRQDxZ2ZPKfCN2tcgowUQMbGIcInhRidPhj1cdPQ+1fZnJ3jMzuYQdmVRSkrbn&#10;WBJG8XbrsHuY3JyOe5nMrE6F/RljMJVAkXTEbquc2j6Ve067CXvaV0fsumOf6soga4S9pBgfRww7&#10;KY4EardNc0jonQ7NmAOzcj5YGhw1N9IRg/BYgjs5CNGR90X2LfZqbUud8PNzOrf3aZGuXB2xEZPZ&#10;6cVKwOvPXAlcTbZeqkuDS2SjqRBAFiXA5GCNcxgntMmyJVzZV2NuP1stf0eNPE3z907miW6OJzEU&#10;U51MiOnhhIKTkzp06HtSe8O3Dl4VNIYc1B14fkbh2JGKjiJlsEwYYA+6XgOTNz1A6Nk183cAAg2W&#10;qu0oaUR4xiW7bNDwLwkGikqN6z24iwPG2N3tnQISIF/b95ziMDECIPmcN+o41wURYbHBLk4vKR39&#10;cvuZ9P2Lq0tu0mFcjZuJ2PefPv3EzgLBDBhgLtfcfEKqPJrJggcPEzO6HrVRdCb3oMOPEI1Zck4w&#10;rfAwI4ghFo/9Nm96+kkyX8oNRqbntYuaDAOMC6SmAmQAKIDFhJ2/Rl4dWCAfHu60EaCPlrxAdk4h&#10;o+G8u/jsrq1PbAbcyoMPEjsEiOT/vuQNJUBSMtZ47HszHzQBwgcD1251umEIxW7fHwrHSvIkdMB2&#10;NMOXD8E8HZIrURwAHMKiAbksu2+aOSTZPlmLdrzH/V8Xvzks2pA6nZ5fWkr0qI1cngruH5/yWOhl&#10;eJnHDbxAmLqI8AzILyHr3vY8L46VfF4wCg+WIIojhnwgsKBrSucklkh8HeAsNl5MDcZ4RFFhLxyw&#10;HJE0SuPmfI3uHm45CZ/jM55fFIAzqOMAEBIbF0iOcTw4F6SStWa2MAV2v/PCxPxP/gzO/+XlST5L&#10;eSze3dzliVtAI+4N/CF5Lkw/dicxj7WHh8dckJ4nh3hxA3R3f8t7AJYMO+L5mrz/8IFjGonOq5XS&#10;ahFSAt9OBJVg8r+9FZjP1ENL+cjSmlUURjemctcX9wgT+d4FAVIRB/sTApxvvZBz4937/jiJkV33&#10;UYAVrhnk+0smOQ8EccnI6tT9G6fBEpo+SjFutrBxQyBHqkdJXyARhZfUPnw5JNuhLwcWLHdO50Gb&#10;yDSLQUT5rL3p3OIjUIZnl+w8g2uzQQpcEzybGOuQ+6BgWOaCFSzhJyf67Z06ieuJnwPwSQq3QwPa&#10;YAq6KMOmGU0Dso+XCzMVU+lohoEr5mIwMbER+/TzzwR/A4giSwAJcM2SDJNIb8P89OXzJ7KExnko&#10;UgbYBUTyattqgcFiw2W4VpcQBvr9WJGxiWCns7Mrsk+/+e779Ktf/yb99m/+hvJ3SnwsqUURIPN4&#10;dcdb+nWuOa+iAGwi6MKLPlNDQ0IE03yD3qmkgkmOEwbvkiuoCFEx6PS2YKMFIIsEzX4o7KdSBNtw&#10;eorAjFogW7BBKxfogzeD4VcUISbcIBZjajEIavs0puqQthtpmE34DprqP5qtOIeJNNblaSreKZMB&#10;tMbSjfD0qO0B1pkJkY5yfWPzw73KGCDuVPwcOe6CMRdd1So6kk4cxkbJMtsoIIMhLiBw5LqujbyS&#10;hKfKwS6Vu8O9zNqL4bQTzSHnjuAjnO9g+c/gDTsBtJIq2h7kOA7vqMjsGdTowvt5XlHgTy/3PBbg&#10;vRPR5iKx2jLEa0qPt7fFhgPPJOaAlzyHgf2/Xqq4ZJOTDYEx/fzpU94fnMkTDUqGPObub6/zWrrK&#10;+4pTXrsdbTfUBd+Q1brkfUPwU92anQY5L3xPES6E1HWEK+Df3YonDsButYqQjyXncoa/2OQfzOZn&#10;MNHxDNCofMm90BhNuUaWH1i35W8zHAzJwUDK57zdv3CfB8CO/oBkLmkY9DslE+P+g93NZhY9rBTY&#10;tnQztgRQ5N/Z9vJD3uc/2ZHuGgNbLmZsb4B9EO0jVgqUkFxsn27u7ljE/vDDnwj+83zB/m+UME/5&#10;8zyXJtC+F0vyZHPG8QUwTI2uZV4b3+TPX6YPv/ztXwT2/af/+L+kx59uNMYg5WxmAjqd59re8lpa&#10;wuSnbjdO9uJR+d2igd2ItTLmr0PGO5rxW8I7bLQ9mFk+BUAF4AwNCzRzd0P67W9+k97n+fO//N//&#10;hfsM7n3pK9XZ72st0/+2DpdQPgfYFzIAq+/Lergge6ktc180yMYoYI64D+GXPTvFPryGmUbM95zL&#10;WAoJUwmGGNWUibVd368LC4aAmyXDXINtmRF2JZTTDvKuCtniV6CUwyLm6ZBKWo53nouXdmOf2mDW&#10;cx6v1Wyk5N+MUKaSgj359MDndtFKeo5xT6UOw+8ETLdmS4P9WuSLR8FDbFh1dbmvxfrgOGjdxSgY&#10;edjbShpXm7UmULY1Oykk3gEGrZcKqZFFj8c9AEaQCNDs78fAw3itOzJEtUYKuJtLYcvgK879VWHX&#10;lMTetrZs196PJDrU8p4yYKQ0ZPmls250oAfm/XYhqwEqfOzRt877i7OzczLoF6uOf8e1Vmp4yv8+&#10;Ld6QaJ6wsdlJvbBgoFdVvKhw/muqO6pieK8G0FjW1J0DufiebW2G9FaWEL3Cm5KfZVrnwD+6MgvR&#10;6wnUHGyUjGq6T5XPEQCS19vRPswBMjYOk6NcnyCIwo+wdzs7PbfapFWwAoPoDgAWveWcoKtnTHt0&#10;qo6GqdRSDMl0+MChKSnAdnJjb5zlnx2KlgLKkGCzlcWCmWTEKyf77pk5JI90NdTk99p/xXiKPwMI&#10;DBnh4Oe+secom/O29UhmFdaRUBt7jdG+dFyjDRyNCuJhevOJSAyt/e0G+7SFnDOej5ClhlVPY8XK&#10;MEjGiiZZWK9wn1UdgPjZgL3GU1OaHPKN3xerGMkr/cwYzKqqYMlWZT6SZ/Nk1ttQfPHAFA7/05Ci&#10;tg7mUsJxeM5VX7EYg8GskKy2sBTDK7yKfdh82Fsmg5JFMQlGJoMf+tI0COZdNHwOEl/sBdOhDvFU&#10;3hUgaT6k0JZ09+bQpJw1J9QO/zhOUJ7tQz3PqTBMQ95dWH9TgH76mfEoiC9CZSYD0WzyzlM5fjZ0&#10;6lTYgSUQZJq+8ssUy7U/8vH0XGvCVIzP4ktpZnHMNWF1QKZrXVkurLV4UcJY1fhXs9nXlJVq/Lzl&#10;+SVQ43CMweBmwE3bmv3fHOqNdLCkODATdWy0p2pUz7TUort7PlvuVgwX0a1EJymNBA/uH7fpw7sm&#10;T9qnuUCayPbDBu9yc0HTagYKgP6eJ/Tra8SLn8swH7LTZeuBjcltSg+PYrwBKAR4B6PZk1ppbp+/&#10;3JJFhXmnd+oLPp8UdscS4z07LjQpXd/Ac22pEI38HgBYIO0EEIcNOuOfu5bHB9kazhCS227fkhGz&#10;fAtWSV5k8gWHvPenn37Kxem79M033/IBR/cc7MCXnXysmGTooAOAFwDZIO0UC26Qd1hSwhOOtesu&#10;lWabkqm3qyI7Vfdrka/7gpI3TWAKmOirgYAfNvqQCWOCXDpEgQX9EvLcHtY+aYswjmbB+4gu//WX&#10;z+q2m9arNMSBmz9M8lhkybAYJ/rggCnQnHU8R2yo21xkqKv84gE+EdjD5nzK94xeYXnDH4wimcG2&#10;LATahVJ3AeQs8u90+75QwMGcIEia7xU29N+sv09PD488piZPICeQ94JdQcmEAkLUfVIHabWULAvX&#10;DIy4zvIB3FvInTZLpfNiLGCLA9tlsLsgzVgtNzyfytKYCHJgBDZluVuzH5TiKzo6mJVP9ntriwce&#10;7jmKKVzPm+GW/n74ecg0UXQh7IUL6qNCMdCFvLl+StWydjG2IJggZtGipDE9PjxRdrTmBv4039/P&#10;ZGqenizpbfnyuOYzAXN0ALQ4bnijaOGRx8VuQHoPAPkVWaytQ2ViE7lslZqLjdpyWppuXnPcPuT3&#10;jW5kv+2LfAbPG9l2fiYXmITriYwnhHbg+eCGxBRqMc60mDH4YaWoeky+XaVgFkjZgxkKkIhSVXvZ&#10;4f4rpGPUuF1JWolO3uh7IKCrVppm3qgtTpaS9DmAImQSWGzQcatbpfeps18XqQABr01XjOTB+MTn&#10;kiE7HdLtgvreeCzivEsEOph5YOC2ZonRaHnPaxtUeYKlN7f2B+kK2wHngk1gUOWj+9XPPQs6Agmj&#10;CnKmHbe9U7E6e6moA4drtyGTea249k6yfI6ORvKxFiB4fhZQYDT2JJ2mlnPZx4/f5DG14LOO8+am&#10;fhQLsh5GsoElPxgJOOzBZshfA7BX57GGjfy7j9+my6u36Vd/87dpSSlOW5hlYBkhcCgdeYFMBmZb&#10;S4+4GcpF+iGNrk4neX7Cc7ckaCyLBCzkBPwWMkoHMKEAjoX3K9ItjWYCNq3mqQCLWOyaQUPzZ/sx&#10;pUJycQCMEzP1a82BF1FpLcPXJibXms2WZjNJZzJ71BbVhrHimO2/CsAYHSCj9Xoq+94A6uYpUhHr&#10;4vs0uLiVfKMvKb+BIdYBHDjJbZ4i1a525zD4APJime2PR1DMzK+FC1oh5GLKpQjCICEv2MbaCUZq&#10;Ljdn1aG7ypAes0Hmr2QUKoxC+qHO8vQVQBkgZUVrCzHDS2DXLP/RSFurzT6p3Bkns6wf/CyOTtgb&#10;CQySC4VG3KDgLEpQ6l3xNwKzHYfx3TffcI3A/f3DP/8+bXORwO/h2B8bFprnuTjFBgxWDPidFdly&#10;FwRIsJeAfH2zOeX8hGcYawyAw8Ed+pNQB+B5a5fcM7y5uiJYhwL58eE5XV1dKoG33+bzWRsIHVj4&#10;rMxmA1OczC4m0vVsstAWwObcfMaY2ifftNmJpWLvBSul4jykgj0kTPI7Yiq4Jb5I1GYDEoyYJqRG&#10;6vjX4+igNzVyH58eCMzhXmGPuD7ZcEy8f/OO89Qjw38ka+Mm1n6PeJbf5e/3Y839Qnjcwhj/9FQy&#10;wJBaRQe7al64x2CgEJiRLNzlCYWwrcuTs/SXvn7xX/9XfBb7I4+dxsUOQ5/KZj1f+/z+EGqfV7C7&#10;mQvwfTPJn+guv8dHNEUCqA+ZE+bfJN+7vdM0JdGrZZmQx+Pf/vIXvL6//5c/p3/4+3/gceAefHz/&#10;hs/mJl+bkzwOL6/eScpmkI5gRCMgaJ3H38KAevpXfkMHo/KDaiWAwQh+0nM/FbZhmMRHkZqOCuWQ&#10;iPaD5mk2R5gg2RhUqp3uPFvp4KKO5uKj2aV1sRHonGrYxFx6FB4RljdcB498+sZ+cNE3c9z2Bjun&#10;6ZBYHmM5vElxrAh6wZ6LIBND8UYC0fCqfnN5RcZfv9+XRnD4SI/ToVFkS8a0QpN+UGAL/K8iqfeI&#10;9M1xcLJq85r5Tf7Zqcjq2rpyU+drcLA+8jo8P1mn28fnryylOO+7MabQPK91R+Evx6/6yID+2Et1&#10;dsEZ4J/znFgbRpFNkoXXJAU0HYzmGapl+wmxTRdsLGNMwe4De5EIeDy9OOdebLLnOJobAmTrI/me&#10;xgTAwZBqN/boHcOD0USUxlYZwVICoNvTA7iT7dJVknJrCjBYnrLa6yen2IqQgs9/22hfTbJI3nuh&#10;+U3fciq4+sIkFWCmpsrkZs3gZFs2hzbak2E8tYtNOt/Ie+4U42zTF1bUaAALn4kws+RQN/i7lQCY&#10;kCbWh/ki+fzDAzMAv5Mw8C9MWDHI8LOn52KOh2chgUMz/yJscXKjFKGY2GfvzwQst97X4doLdJ9K&#10;sFAyK0x2D11Jdw2Gk/wRa3tmq0FYFSniVML3mgiQ8PlhPVyvTwXy4Dqtx6K26+wVHjYUaGADKORe&#10;EUowg//AAdbrx5JSPjo8Qh7EklMXv8Akaw+skZd5TYa9x9fz3VS8MENKWnsshwdgASStiiE+ku/9&#10;MwkgsgyqDLpQtjvZPxhA7s4e59WR4sGgUQQStrYN49wWzV+zB8m6LGEXAqRAPMEYpedpP7qZW/xf&#10;sCA4ZKIpac+H8LmDhDh8nKcpwNWqpPDWEY5oRdXBi68qLFh6dAeJwYFCbfnc8at56ljZEEE7jQHx&#10;2exw+ddqXm/tDXlsvxNWCYc9dbJybjishWZuywqi+yqkSI3+g79uSH1lHTZ+FdphfW/5LNmqSUY/&#10;TxGsl44a5WIYp7o2k1nzwMGSrSqWKeGFWRXxzVx8yRsDxOFHzTW8qQuLsAWTZHKCGgcPTN5f9pQb&#10;Nq1Q/8FSwpPNIj29jAzV+Pj2kl3NZxr/5gI5b6Su80YYnSp6VTXytQvJQ+OUr5YsoLxx34tOvVkv&#10;+dDjJt7ePQtcxGbT5sKYiMA4Q4cIDwWYSjgegE0AiOTJMqULSFW3eYOxGpXqeNWkP/7LnxLs/cS+&#10;mMlSATiFhxnhHcvzjiDNj/DSOj1jAAYu0A//8sf05z//mH6RN1pXuXAVUFenL5//kNqLhhPC5cXa&#10;xbI8NnbbZ154bPbzFRPzjGEGvaSXBJzk/zbbrBjdHgxKADcYXDSnBoU9L2ooLAIhB3AJ2cY0yWsH&#10;hQM6jrNTorD5xb2qeoG2n37+pI5QLcDk5UXptoxvxgYRfoZgiAGMesLm+dzcUXhayScR4E2krTaW&#10;Og+Do88XyzKxpro76soqBa1dOeU4qRM0JTEEET+vhOBOXQ108U2t5+SUFgx6AEtBLC8YkNfpIm+0&#10;kn0l0vyQF8x7hZMY3cbf4ZVE01N/7mRD0BWS6jwxIRxguVgzJOTL9RdRXW34i7/f5rGAIo3eb5Ok&#10;mvQhy2Pw6uLCANULO0zwXdSmoEkfP74nU+7TTz+n77//npvs0dIMMFFReGIiw3idkn0qwFA4WUpC&#10;Oc2c/K+u3uQxqOL67OyEYwaMupubOxY8mjRzkbmWZLzt8+/WAxkgYDHscZ/HqbCAMKHmu8fjwcSG&#10;8Y2xgGCRXb5fa+3eeI3gvzky0lyS60W3VeiG/b7w9/32RZMiNsb57yeUY1IoyQ6CjNjz9/bPnNyU&#10;lCy5rdhOo8MuanuIVWQ3YqHYGMyuhj3fT1KHQVH3fV/kJbiOuMcEFKtchM6S+BKcHPNz1pga72j7&#10;2LzWrZ3K5iiqDNDgHqKBgHE6e5JP9r0YB3dawifNaZ/5uJA+Kb+HvX1LTwvIkr+ax7VYbMMs+jU9&#10;NhEq9LzjfZR8T6lZPB+HM4yUQmFTtudzEN4dTJpyqmKkN8t0GAD/jtcLBf/k93ycXijx/sUvfimb&#10;ABc6APDwXK3y954cVINgjhVTwJX4SZAaDNG2ZVGNZsc4H2jimGvWeb7s75/S2/dvtXnMY+jth2/T&#10;WZ7/N3k+uX14TMt8fGDPYrNVRwKkN2YAmultsRB9f1KbVde8cpCBGSQMVsjF0BO9LjoulAQOO5n6&#10;3+9vWYhtcG83DVkSvDYLLfpdmLibwafNUt64TnXp7snPSv4++2EuoBsZAeh0p6l4IeFa2g434TCb&#10;SkEiLIInSVO7pkpH/L0StkJWZDOX4kRAz0TLidig1JaYHXdqAYaTaYFxUh1MgaujkBKCH9xIJ0lY&#10;i29NIotammAxs9XBHkuIU160JOn3Zw821W9nsUxHSzqLP8gw+Vrh2dRGpC4m81b5Ox2sqgKCtEG6&#10;E9spp3aRlFJdiuDG7EZKrfuh+MQ09WHDW02DrSjEEqJ0kmBeAH097zfZpwySEMBAuS9sSOg1lNhs&#10;ZFMO6/Sz1kn4oj7mouwl/z8wCKvjMwOTfFiYAOD7xfe/IHscjRYA+A/3twS1pk5sN6zl8NbF/ujd&#10;2zcya69bsw16fj4+Z23WbRq03cTzB0BxYW9KNNceH5d8lgEu4lj2XAcrJl/L9yuvt9WOYwt7nAQL&#10;DacogrVXm80kEKG1HGrP+eh8eZ7v797yST//fF4myptRGKdRgCp9RR/Q9Hl2szCZhTGYCSnrhQkG&#10;6nncrGhtMrOxgPNsF63DGub0z3/8Y3r//p1B0oqN2U+ff1Lza6VnG2EldQNv1zOCatc3nwlc0W4G&#10;xf9anr5I2V3S93TF/dV2uy2b+QhruX94SFff/vIvBvv++//5f0+vr9fX6+v19fp6fb2+Xl//f381&#10;J8vF76J9RLTVNHx63dk3b0fvnZAljQSq4IHWLdpiVEgpYitJA9I+K8uCAEKAZfXl+lE+dzBnZidE&#10;nV9tViUvQAAHTKaxGTw9O+HmDSBfb4ALKDg6b7f3D/bxkOnv9c0D3wfJkgr5kEymM5OH8o9azBd8&#10;Dhghu5d9Or84JdiIaohpfaO647gc8KIZ6IW2ZIEjiedzOs0bT4RiAHRUsd3QWBogSuvOQHTrmc4E&#10;X7qLc/4uigqm6uXv4+/sZC3kKSNvnCULW27o92Kk1LmQBJgBlmT4VYkEMVsWVzuaWXgdWDso/JlC&#10;t+zokcECgB6Kz4WWHh18+iOu5eEG9iCCI2Rwu2BKMWWxKOiAmtby7Zslm6c8BuPj6TEXN4sN70dy&#10;R+Ph6Z4ADjbmBFUG+VDAP4/Xp25sMttQQg2m3allT6RM73qy/HA/4UMkpsPa/l0TrweOK5KScH6r&#10;xbIYUg5Oh8P4GZ0GieIwIuBR7LRtW5JJAW5C3qjUU8kMZ5vIqwCqKXHEsWEs3N7eEShEAAcAoru7&#10;O44XhE4AbGFa4aAUWBQ4K3sS3joYBuyKs/x+4TEY6WNgPtHUmIzDZX6frSU5Lf0Je8rTxRwFcwQF&#10;LJIPUSQhbAQgpDw/JLlh52EcWIjieuK40O3e0WB+KVPffH2Qjvrl+prHMWx7FnOQf19/uc5F5YL3&#10;BgVw4+4E2FwA3OukdCccGwDTkUX4jozb8NMKjwclBHbqtM2SK2zJJJVnAa4RBgtATshVCTLDGDuN&#10;lLvXtSSfABo3lAA3CoSwAW8EtMBLE+f1SOamfWaQIlirw9OkqvhhYa6j1AnFbKOI+a47hOzIIFzg&#10;X/gt4dmonezL8JE8ljZmuqqjWUQ96uwdIhkKhZw2CeG7ACBoFHs2vBAlUVkTRKXHJkCRuuF1AFiG&#10;ghZfX64WPIve0nR8PgBb+N3J4qB2F1UMMLD9xGBt3PGfKSuBbQLBsTQrYAlMHrB+1wKZT88uKBPH&#10;ONqcX/F5wrqw3Y2U55xdXCTgSSN9A1cE6Fcs8OXRiOMM6j8AP0l0NC8r7EPnCSla27alk1h7foPt&#10;A+b88CHEvcDzKOuEvX2SVvo3mjkEhAV21ZaqhdxBIUqWfk6SyUjSVhX5wWRPx8bs1PB3FNibjpK2&#10;DqlvYjX4WAMYbew9ZNCtqsMAe6YEE6DZ0uEqsZaGpDiF9MzhJGHyHJ5eJQikEnO9qg4ivMEpwJU9&#10;+MI3hTJC22zM81ySFtMRsDg52Y4yd4NAWK+DRTDNBw7IaKlnoHyVpRfTfPBwCfDu0KFOOqagTFYh&#10;7RHAR683APUlCOUQjCLf38HGgQrUoEIA8v1JwB99TiHBc5OSc9K+L4Ak1i4812hg0Yv1+TH9/p9+&#10;n///f9Pzw2Nezx7EjMcYz3PNzz/9mXP8r375y/SP//gP6W9/+1vOW59+/onAKVO88zUFewxzD4M5&#10;ML/mtQIWIJgb8Zzf3d1zr0DWOOTBed3D37EfCYkKrs7HDx/lwdYtLZ1yQIf9mvCMvzB4IfG+UPK2&#10;XIrRa1YC5Z1r7Z9qp0zjXuyGHa81wEh8j89ENR7Ya23j1FxJxMj4R6gCAm8mJffeP9zzuuGcR/vD&#10;NV1rX09JAsHaxDOE+wL/XYDCKyZcd/L4S5JcoSn8ZBnjeV47Ma7R/MRadpLPB3YgePhwrFijyPSf&#10;xVbEWkDLGLCP68oguRijp+dn8vqjPcAJ7wWSwt98/P511//6en29vl5fr6/X1+vrrwfsOz9Z/a4z&#10;gyw59hnFSoQ7RCJO6Novzk5YHMKEFQU1WEaxwWYc99jLAL8SrXVHg9BlWnUwdh4oXXrZDWSTgGY7&#10;2cAWoNXdfS5C89chvUXxo0SbiWYCYB6ha4sOMEAFbDoXKxW+kBiCjQjgDkV8ayCJhAV29UexqlBg&#10;OZCCRQ1N/lt2hbGJhLcWKpJzgEutPAUBngCggV8eATyeq0DBkVHYDRkEAAdWLNq6dJY3l/gZmHnj&#10;fQHqoIjf82eWZBsAAFWao2VGAOHg15OvHwARApL5XE82F5KwtJ1NTSX1gjyms8QPzBMazNZKMp38&#10;fnUl1huKI3jSAawBczI06jDMhQyiti8UmF8o+ADWYsNO4DFf45HF+ETQkT52leRZBCR9PB0Zl5MA&#10;t0YUbfjx1fbKwO+iKIUHDQBTSP5wf1EkoHA4v7ikTG9yiusw7imRBruAf/YC7x4fn3jsANoAWDCR&#10;+PGu0G47S6yVztcyIXffi5qNwkF+THsyAZ9ftsX7IdgnGDcYUwAqK3sckllAKYBMxenTl7+O+3Ke&#10;xyVADNzPiYCp0ptRnO3oxSFPlGDJPgAwaxRCADAEfm81gdml6fSdY+q7YkSuInDm+/UMWukJNqOA&#10;5hjLx391dc7nCfLiSC8VqCQgmMeVCygUl3uwVZZiNU4GRLt2mR7gzwcgFP5JZnbeXN+waEThBMZJ&#10;53CZNQszyUsj/Qlfh3wMY0V+MXseM47l7uaWxTf9WShbF7TAYr1tWKiSrTdYBmbK+4sBOwDXCuEQ&#10;+4V+nEem/EumOLeSWJj5xgSuTkDZy05pkZBtkAVC2nPL5w8BKqJuL5RSaH8UNRn2lFAwWRLPzjTz&#10;ugFUp9dQv+cx6rlTEdqaZh0yTYwrSp8Jhst0PFhXfP7qyn4dTi5NSumjLwTYPruhpOw2TjKWPNLe&#10;J7V8I2l8DNZs/sTuyL5gsnl07TRGGXPL7xPHAq8wzB3b/Vb+aHP4wqTi64FnrifzLs+fkBjnZ/3y&#10;8m16//E7yhSXebw0DBHaMJTj8uoNnyE8Kxg/TLojcCeD/ZYM3iYF254J6G1TTPaDWi85WSIjEWBB&#10;mNZDrhep2GggEDRvneZqOXQk+AEboMm5A4gkA6gP8FYlU2o7rh88Piw/CNlosoSockKZTHfnIruO&#10;vLaC1voYyMiLsJZkuZODXSIFtXzGUbJlfHbIpoSVyauHQJgDFSonGIZfVxgkKx10cnKgAcpptJ9M&#10;MsheF4CPYUNhE+mvMc2WXjyWaoypPCNxrCHjrWbLoOaDb0y82cG/aJKnn38+ZLujJcLFF8Wpvjw2&#10;JXSU5DIy9nz9IvGaYQ9k8/X02ySAHKmXY7AHNYcyUCCPmYf7O/rT3t7cpcc8t9X24IStBMB7PDsY&#10;w3/3d3+XfvObX2n9595BTEzKcfP7PL08cd4KqZjSZxU48/B4z2cVEiAAg5hfKSeb5R8IlQT8SLec&#10;2/u8vj3k/x95zlh/JzYg2+KvJjB/oJ+QWJban0WaIkQhaJYsKJGWtIryFAciNc0h3GBygIIkPrWb&#10;b7OanPBKyz+3ZvpkRV9eWr7YfgTzDgB1jHqA7GgGBUiuOYwWvATj8OyT0Z+P65ypuAIasebhnuJ8&#10;cd64h+1C6es4fykSEm0ZlIcgK5HZ+49dL7uTyYzI8D9SEq38AEPujM86v3yXLt5+eN31v75eX6+v&#10;19fr6/X1+vrrAfsuTpe/I6sCHh95U7nZrJTCmzdUT9s9YRP6Kc01CywAb1cX52lN41ynuzglh75S&#10;kOGRUSCwrA/Nt9OZXl76dHZ6QnABLMCnpxdu2M7ONvw9mKUvlg03bwCWEILw808/c7MJtiE28WC8&#10;gMUHuW5o1BEMcnp+wk06fm+Z/0RxCmCktiyzddrhlCSJGpVtns4vrljQoACFuTO882DoLB+BYF0t&#10;xfJrOzKLlktFWvfbLbv3KHYgFUFBSnlf/uzr6y+UloKZxlCHnTbkOI8ASMQ43JHZE+k6NUAxpnfO&#10;MjpGoTNCqnxeCsuXpyeCoigIwMzrmgVBI5y7gEVJiXsn9OK+7BAkAHNf+wdF4c/EXIC0Bu+wU1/m&#10;or2yJ8M4q+h92b0QNFTKmzwYn5+2BJvCSLLuxBDdkkW5IIA57gcWVCh4UdSjuCBYRTn2mlIeJXnV&#10;lJgCmEGiZ08JaW3z3omS0X7Y0v8RhQSAVvwOwBZcy+1WwEW3qGlETikngcE1TYvH3Uhfw/uHJ0qq&#10;MT73/UwvP7BKghFxcnrBsYXiEXLfd2/fKlwiHytYDWCZwh8QBwHANEIamArEpGAn1JKVOtK7JdnU&#10;Vj4eYu1BMofU3QWB3JasQRqW58Ln3fu3LMQE9Mo7gz4hKP6YTtimm5tr3rfLizOOSRXjMwEw+k4w&#10;wEL+GDhvSB9f9lt+xqpb8f3wXKFo/cMf/lnS+Px5YKJ8eP+eheWXLz/n53VDoAZBH5VlnPC3oX+X&#10;06DCRPnx+ZHFbPiJyBB4IpCOmnthE3bcX0jppzC89vXCs8pghXzOKLoHByI0tYpbevo5tQqGx6MD&#10;BuBvgutBEGkhUPD29sHAjsCNiibPC2e9i+2EIB8WngtYFGzNABtVBPMcej1D8IuELG0W2ARJPOYO&#10;pQMLRINXIoydGWbB9GOYqSbLOxPBdNoJzAoHmMx8mqeeRThsYkbMnzS515xJ6eEg37Xw/RBALS+3&#10;ngEfnf2rFixs8exifkSBDfk1Ewj7kczbvvhnyr+TXmYoojfLtM1z8ZbjTZ4gmDPw545BIpI81vk+&#10;396/cH6Br+dpnjsxJn75m18zkOPb779n4V8vxCpFswDPOIpt3HcC8AbkWnv9YK4OJu1sJh3BtqY6&#10;ShK0UXElViBlpkl+KnUVkr2RwN9sP7RIhpRdhgF0M+SmFGlaLZOBNUCaknobHlQlVMIgVnA0CUol&#10;hdAkA9fpKAm3n52e58CCaZqLeXsdwGMlC4gIGcGrdRpcfH7lxsXo4CwlfFlSHOEfk8AsMsnNvg9P&#10;ETJJCQziD6fJ0X+pKWltRcqcnKRZy/IClg0D5a8HAHOcxiNw0n6AlHIKaKxtuH9I8ztcE7BUJ7MR&#10;6UFSyUeHUncDmI2ZYZFMFx4nyd6hWEM5ZgcBfbg7lPHCy3OvxOthEqNxcNKnTKinEoiDOQShG2hi&#10;9Zy7nyxB1vnQXL/fMngDHr+YW798uWEaPL5/e3PDlHJcZ/jrwWID4WRYC7hm5nO4uf5MI3iG3yCR&#10;FE3GvFcAe55ePU0kJ1YGpHacU3oy9sa8rj4oUbjEFegecp5Psr0odiD0HkpspCFBlPYS9KeUHyzW&#10;WvmQKTG489pNn9iksJTwUxr7wV5KCPxZcN+HMQdPZAB/eLbRfMP8jWcZ+wN4myK1e5F/Biw6zP8t&#10;PWjVcIV89+zi0g3YhqqQZilwH8/B2ckZmwBsHJrdSimvWXlk4kZapMFtfUbLY1K68+ykQvkOMm0z&#10;ib07ez+2zp/75v13r7v+19fr6/X1+np9vb5eX39dYB/zRlsVkhHp3PcyLW1tsjk7cRCb3fOzjTz9&#10;wAbZbemHdXZ5xtROFGg7SAXhuQeACFIVSlw7SsXAlANTBYBJ5TQ9enjl97q4OKUkdGVpZiQyQboG&#10;f6mLvLGGFxFi5s/zpjPkidhQn1/K+yVMmyuHO0hGOlGOgk0+AM3npx0BGJ4HJMtOoaU8rJZ55c3t&#10;Aw3rUUjQM61dEiyZbcaIIgCFPU3iu4UYTJW8x2qyUNbpT3/6c36Pj/w7wMvE4IhngiWQ/KBYoTl8&#10;fs+ff/yRUkOAhUsX7ZFWBwAW0jsAGihW9mBn5a8DPEDKJ+WNTCmVxJqSJsY5z/wcAGz9bm9vqtpJ&#10;bDJMpml3vu9gpimYYCbgBjkqgC5Jrg18AJwDwGhmJJJgB0vCGBaxVxIgpX95hw3pD1gC9AxjEMmS&#10;n4lrhkJAkeYNzxddfIJhBkGx+Uf1gWuHexix3wxpqXQeYIfK3H1gwUYZXx6DkJ0iZRfnQPN1JuA+&#10;EoxVgvOcHnG+lNtumSaKY+DYBwvt/i59yPcejE7Imt99/EBGGM4JY4SJn2ZNIKSDEm6z5AA643ri&#10;udg7/QnXq2ubYsBLSTCZbGLCgB3LdCYnSuHenlGSm4vMz194HmACtvZawrjBeIcsm0ELDOFQshfT&#10;/cD6qsTyRMFEKWkuxt6+e897UhK8ktKfYUSNcQlvSphR4x59zOeMMQNDYQJhT48EnRRhX/E+hY/e&#10;vtexzy6ql0t5Ro3jIXFLiZoVAyRqR4PD/B6FGfyc4ImFMQg2IMB8nIM8Pdc2HO9YLKKoJ9hF3yqZ&#10;k4I1ijGHa66kPkknETaCZwbXM5hcKHDpQzqOTj2d9LVRfpL0g5oGyvcYokPWXM9roCAHyW5xDQUM&#10;iEGJ5/vF9gUAbpQqKUCdz+rmROCaWXaHUIFKyZat010NnNe0IRBwHEbGaDZ09u2jz51BHhwb5OJM&#10;DxwHWyp0TuHSc44An5PTjRjI+diCdYr5Av/G9djTWkDBA5HM+MTkzW1J+8T9Bxj+3fe/Sn/zd3+f&#10;1rlQPzu/pPH++dUbgno0AAa4l79GGaHPE8fJdaGTrBAS2d6yxGl28jtDosTwa53SPZuVONvkXO/V&#10;cR5d0uphZdmvzGvx9S5ksbM9+5zcFYEqs9PDSwLXJNlsskQwWHWRcVY7oVdm5FVJzj02qQ9mXZgC&#10;F1P0OVK/kptN4hTy2iRxzjozEyO4o7EZPs/J6dYEz8zIG83AjM8nM4/p6jKyn47wUR2LU+EMGFYR&#10;dJFSSdfjHDINZika2JzdHpuDrFh9tYGQGbTOqzYTMqTptWXYwYScC8NQ3pd8ngFuO1mQwLcDRGbf&#10;qzA9JjNwEAhPA/5RHof0Eww/vl6G6ZxrJjPMnHBGQ3aCe1s24Z4fH5WAnb/2449/TjdfvuR9ywuB&#10;9vd5nrw8P+dchGYaLR72+U+wd6eBViRv3l4R6MJ7nDn1tSXrtlM4EddNSWoXbKw0NHfHWsyQmnxM&#10;TH7H80CP3DWv9SEopiKL/fnlUWmPNmxum0hFVhKnxlTFhEEaqKNJGqnU9NKTF2ldUsTN7PMwFcNW&#10;ex+8P4+nFi0Z63ukR5MhTN/lhmsd9mVkUy/akg6NOZMswK32B0pwF7MUc8zJ6blNtmcy68Pce9tr&#10;nbzK+zvuxZjm2fG6w7qDcujLK1nL5GsNZmasl53VFGDpRzIhxlHI+Mla9jN+cnaZ3nx4lfG+vl5f&#10;r6/X1+vr9fX6+isC+65OV78bXeyEFHR25LiimJOkN6MTAFmsOh2zqdJqAzPlmgy0uhFT7T1BuZHy&#10;2rZSkQ1GCTZv6MwDeOvIUupZ6VT0cGppfL1yJxxFODaNKzJxpvTw8ETvJQYR9Htuaj/ffOEm9OHh&#10;nhtSABfhkwQGFsC5KgrNVgUmPehcmGAD/bIdzJ2oeG78f1JkOM77PBeykfaUqpFdfWyyb29v0rt3&#10;71jAzzQwlw8OfgfnCdnO0pLdiERGMRW+PADzmG7qhCWANgvGtjtNCFKcTjHukvttuUGuLImCUThl&#10;vE7zpJH99kVhFJM83mj4j4LHKYa3+Ziw6Uah9ObNW26swQACcw+beLAPySbbPhuYUsRzpK1COnzO&#10;VKJ7MhaZwIpjh+fdSiAlfp9R707RQiGO94VZOGSSZBkRYFgnpVTOuSi4yMXXA4ECptc93hE0JSNh&#10;tXYS4GQjcMmIV5QXD2Sehewc6bwCw/bc7OOz9wRVGiXY5jGEwIdxFjMqVxX8PqXitUIm8H2wFzF+&#10;cKcAZAGYJuCdryG87HTvlJCFe8r7xtQlm/BbmowXiihIvjBOMB5Q3TPler1gocX7m587jCfcF4BT&#10;ZJ7m6w5vSowVMEckPesVob4Q8IXn7/r6hj97cn7Ca8fPsJcjk9mYliVGIWS80yyDeowbnMfHDx/o&#10;VQWgV8zCLY8V4NTt3U3xncRFl4SrFWDQNhyPo1lGXSsfyMFJyQDCg1mE4AgAGwCTvvn4Ucb7s4Bo&#10;jHE8pwAncK3BRDslA24iwB94Cd4PzzjnFINdAbjACB9jWSFIYqwALAQQzucY89VSYQ5MVtsPDgJo&#10;CDwvFgHCCVDGXMWgmVagIuXAC90/pV4pqAD3bhzEwsKchWeBxbwluAALStJrdUhrUnR6XdK6kmW7&#10;YO3Qxy6AYXil9ZJJdyV9WMU9mirhA0ivwln+gANsDBp5USpGfiKDFDLo0bJnyN/RgGE66MuW11Lp&#10;ZAZlEO5AL8dJLKk8aFebs7TMc8Wvfv2b9Ob9N/keXaTrm9s8Dpapzc8pQzvAwqE8fU02Dxo8RWZq&#10;H0yCn7YACKBt6AVKzG40UYI4J4NPYuxwfqadQF3AEMxzZFW2YuTJg7N1E6MrSYv4eyQph21cFQm2&#10;QqwMalQGrFL5nJD6gomp9dASW39dHqGzvfSqklg2O+E0BbBWQDIxoOVhp3TstqmLT5/S5xrLWVP5&#10;TNzTCIlROqFBy/ngmydGuZlsTPmdS0ptpBrGmv41YpccIDJxrks+3jkFw7EqaX5fA31OSQM42chb&#10;MJKElbImZhfecz6ghSWprQSmOEAizmUap0MAiY9tZINidgJmX7z7Jst/aQeC8T1oHHHe6bWPwO8y&#10;hKOXfBfrJEC/e85vOzbpsHYh1fRtXt/g4ff89Ghmr55VzF2SXU9sKO3owfvMBuI+mIIG18Dewxim&#10;L+pqzXuxWnQF/MU8NJvxCOYcGjDY0/Aqey+g49yS7YdzRLNvcDI9rsHC7FYmgQ+DE5vlL8sgrrax&#10;ill7u33fe645JC229g3Fn2KeO80Pc1/dch2k1Yho0QXOhoUB90lo4NlqJcBwzOOYv9XsmLh2b8i+&#10;qwm6Yx3CWsYkyryu4Tr0ZAmL3Q5WNKwA2ABCaNPIFhalvDiemQ2bFRtphIKnxLUFnqDxHOLat1ae&#10;7PeyxsC1X+c56+3HX7zu+l9fr6/X1+vr9fX6en399YB9COiYnZjbtU3xqmOoRaNiCIX5gqwryY2e&#10;d33arORns1rI9wobKzLyULTRf25F9h2KaUrBtjvKXpbcBO/Tw+MLO9lnJ6t0e/dkDx5tAlkk0KtP&#10;O9NvPnwQMwOyy92ewBLkWtj8huQPoMr94z2LDES0g90C0/jOxvxkLqATnDeFOCbIOJl8C6CiqSlV&#10;w2ucIkgA3lI1j+fy8pyABAoJgG7aKDf0S8M5QUrCGHZ0j9Hln5U0jCRKsH2W9s9CIYBidEfPLklx&#10;cA0ae9qBoQh2JIongGkoGF9enrgJR/AANtYoDIcRQSZPBIwgMwyPLoAUqMewwcX9Q6cdm39ci4vL&#10;CxY2jM2uJblEAAPkrQ+UpsrHbW8pmIo7XQuwGuA1pE1946j1mYwkXB9KqsaeMlv6GCLlthFoiwJj&#10;SYPvvT2aGl4HACG4LvRFAkCylNcfGFpgkaFjD1kUwihGAgK9je0TU/xwbAt49nWSd6IgvTx/Ix8p&#10;gKkI4ID8d1bRut/ngmLZpbv7R3nNTUqDnKuO0vHKQRm3909klsFLCYUHC7OkABr41+H+gvUKcK4x&#10;Ew/FKoC59UaMqYU9/PDJ8LnjNUcxg2cFsm0UO4xVr3nNGYmeCzymn66WTiiWvxXGOuXw+fzPwOzM&#10;1xmG5kpVXvNaIXBlg0j6WrD1znJrFJtM0T47JduT4Qt5XMGbr60P8d04FxRXuNbwTlqvlGB8f3/H&#10;c9zk6yE2oBJCmaZKsKkmqD+ZTYHzAphOX79OgNN+i3TJR7HQ8s8RzITB/PbFfoGLA+upkhQV1/zz&#10;z58JxiwXOpaOqclKhca9IrvHxb8k0yvFrtOrUKA9pMbdQj5VOF+lS0+lodFQzlYRFO6LJ9WezxQK&#10;doESA1kyG8rvFH6huPTZ4QC1TP63zw5baeVx1tTlc8FCATsFBTwZbfSU6h32MPIaVGaeKfREjRUC&#10;cmb6keU3p+JLJdZbZZZkVwCRjkDzlp9HYBGeWU1IFEelK1fyHgMYJ3BJ7GZen1kegwt6dolp23Tr&#10;9N33v84/c0bfTUjsNghoWp3mufEdPfsuLi8p6WaAyiAWcwQ54PqSgdMILGrNvmsb+dJNBozp5cg0&#10;5MpMtdGA6kB5OcENXweCTJiHm7ow//DcYX6aHJ6hsTEzJV2MP3n2iT08FRllbX9YAqQpgI/ktPWG&#10;17Q2y49gndN9Z6c783Amo14GxkOyq4AM8eSaws4jBdGMzdkszXxcZr6NDGuYC/tOUlvhiGOExdSH&#10;4IraMnjJu0ezEusCMDYl3COwvbnIo+ej86BFxDH7zum1JU03kPekBGG7HEqiPEkqGeqA2UCz/i6Q&#10;iu9JL87Z8vWJ82GwFMnWOwr/oJTc6bpYd8lSY7CKr/ssywkeCdj7eaxznzFNZW7AD1Aii9/P6x/C&#10;Iob896enh7TLY+ox7xlgUwJbEkiX729vmQoNz1j65SFsgx6mKwVdpbgeI58zPPtYPwGaYw4Qi39H&#10;uSvnkCQ/SlwPqBBaN+EYkkEwLc8tqw3BOwR44PzIXoSHcL9jY4QMXU/WuPePD09qsiT5f8IuI7JO&#10;MJcs+HmTFABYd5u6sEH73Qv3LBiCtPbYv5gJqDmTjN9KMn9aPxp4RWOr38s7FIxprF+Yg+kZ6+Ar&#10;nB/mbpwfjglrpRquVWmWYJ3GvX9+fCJzHgFiW4epIPQJrGB48a3YTDxJCyg3FgoaoePyNHONRAMR&#10;6yECUbDpQZiJGm9L3fdKEn3M1/g3juHs/OoV7Ht9vb5eX6+v19fr6/X11wX2na1XvwPooE27ii5s&#10;jCjvYxqlNoYMLPDGHhtoeF2dbrCpg0xFPw9WyaJW0UVZrAEMGdjLPw3/BkhTJXl5AcBbdo2Lz5rh&#10;FOjyTy4ywB7DBhMpkihksLmF3COkQgANGM7QJIIeYP5IytsSzGL6ZqOQitu8kUcBDRApMYVWEjMW&#10;CExxW/rnBSJhg4sNKzbFm9MNGTLstDv5U4WcCkbstAH6yfS/S58/fyKwgvcGCID3WTLZ0sVtW9Nf&#10;Df6FAGxg0v3+43vJmvILvjZkWCKBlXLGTS4axFCZph2ZBEzihSQOG3t4eM2SAD3zuncsthdk3KxZ&#10;8JDpMqsoY5oxgkD2e4FKYA2i8OpVeNHnDUUJU3cXxdQbRYgCB/ZOH5Wcm36OTtTk9QcgxE6/rv/J&#10;5tQehRVT9cASBAAGKS2KBIC1KEo28PuCj5bTN5mqjIKr1+dho//+3RseN2Wwo1ha93dPLArAAGBh&#10;Ng0szBHQgQKZYS+QJULek6/Dzd0ziwkAZyhQAM4BoEERg6IW4KgkrB1/JllyxNCDfA+ur6/JRsUx&#10;A8QcHESDoo8m4WbUKMRkIBiFF6SiGIM4pzXTApWGu3veiZEA4GEhBijuOwrFkMaRpZdP+ub2+hCw&#10;soec+ywtNyseF94L1wklcEXvxRWvM35uu92nk/NT3icBGQKgrz9fF5nX3e0dJcYMMHl6kh+jWT4A&#10;psAkhKSqdqjPSy4OcbwYX/1+IssSBSfZkiQ2iQnIcZJ/5+LiUkEQvUAugDMEL5AMvR95DpdvLgis&#10;atwJHAMogGcd4DLASErz9/YTM5ivkBBJ5OhNNyUW67UBFUIVw1yYmLWTRYNtBqk3QWgmVS4kXxwE&#10;alDGizGE56NKhVUF4BcggoCRXs2GxcJgx3jwMbM0EUE2mFtgZ7A5WQv8sUyTjNGx57inH2Ilxh2L&#10;bzyzlsET+DTjSmnTkjViXGGeApi7oQl+J8/LZSfQ0KAYnkmwZ/DaOqSGbEyAx3muxjjZ5GcDoS7n&#10;Vxfp++9/nU5Pz1OP65vn4XWes9D4+ebb79O7Dx9ZREMiPImoxHHPBN6lkqsZvhLpsQ52SGb0VE4A&#10;xTy/omF/EqvOno8Cq3T/kc7e0pNMXocKQ9Gz0ZjpOYPBN2u87d0giBAMsQFHp96KXVbZG5Fsuboq&#10;9yueX/rEmbWr5Fqz8uqqeAk29Bh0IEdtIJasqVZjzKgnQFfCRKPA4GDbKRFVLMHWP98UNpWhr3l2&#10;QMOB+TYy7GI0kDOZfCWG42xQleJngpOTfe/G4gcYlh3x97k68io0I9HbhBKoMxu0nw0GHpJy/b2k&#10;ZHSjnuXY9S/5VQZIXRmoo3csvuv3EdCocBB68aGpZ8/OabA01UoDBsfw+RvLvU5OAuZ5pGQ23EDp&#10;7s8//5iuP322v6EkvpibMdffXn8xS++J62dP31Ot3WCS43mlJQXugRm5GLucJ2EnkH8Pjbt3795T&#10;gruzZL611JqAfSX2Ge4bGmC417d390zPxlrTOVyjdsMT8zDnMweQoMGDZ5CWEs8v/P09G5+zr5nm&#10;fyb8asOmCzqJFUr7FTLhRwJ9kwFaMAf7YadGkv0RoazA2Md5AQTE3KT1TGEkktzXnq80JjCfwK6l&#10;sS0MGkitrQ7AZEdAx2VeA/AnmjZv3r5NH7/9TtYD+bzQ7MB6tkVTBQ3mcdLcfPeQ70WnMRcNFviT&#10;okGABg8Zl62Y3/bmZMPJidK0kbl48wr2vb5eX6+v19fr6/X1+vrrAvvena9/R6Pn2X5R7vpjswQD&#10;/fCICgYKQC4w0ypI1tqKm0cU32en61wY751aKFbGZD8+Fk552z3sBsmy4Nc3J5pay0RbqZlMzszf&#10;6xi6kRjQAOkW/HMofRoV0jHM6iRP+U2Q5IZkYDCXIIPDBh3gwzQFa2bJgh/ngM0n/AJPcmHJzfxu&#10;z+47DNoZVrATWxCSP7AsKDmdZP4PWSg2+9jwatO743mCCQn5Ic4bv4+S5pRy5BW73vKcW3Hjz01+&#10;/tl7AF3NwmzAxEAOFDWnJ+eU0EHmTK8psnTGwmQAqyVf2XysK/sqzmb7dAJLhly4bE4EOC5a+5PJ&#10;N6yll5CYPeEDBiktwc68cUaXXOCi0kc3+X5uufFXMQqW5TwojAXnG0UIUxjrWUXMrMIK0uAwaUeR&#10;AlYgrteanf4NQdH7fN8oA18DPFin6+vPaUySRKJ4wft09BNqeR97es3pGp6enbAgR2GBomm0NAjs&#10;NngunZ2fELRRUZiLZwYqjOnPP/3IIur+eU9p0DOSRvNZDPaUw3WA/AdAw+ebO4VQAEgEgxMpzRdX&#10;+e+Sa336/JmgJM4ZQDcM1deWwcLHD8UpJOuQqgLwYJjEaNYbwLx5IHjRwPcpH9vdw718D8eZ/2Os&#10;gn1CT7IVPCvvXTRV6eZGgBv9i/YKd2BCogtcSXV7Mcw6sQUjIIES8P2Q7m9vxP7L1xXs00i7JWiJ&#10;IIX8858+f+LfURyS1QqZLiTgl5dO2W3IgktkSAm42DH5sEtrGrgveC/JrnHCL+VpYF3m+hcMq9aF&#10;JwHj/G8wNr5cX4vFWSusoTKYB/mYGG5Oh91LstrkIhH3Cfdvc5LH8VgxeRpfhHQM44/3CY0DyPgh&#10;CXMqNYpiSo/zfUCS8ZLssJDvKeUWIB5Zz/lnIO/GeSWDZmkSqxVF+DxJ7t21kvjiugEMVjr1ngCY&#10;gJleqeFI9XUgRkWQ/pH+jbi2s73SajPXOrJlloJPAATvdUx4YWwtGQYjYLZxkAXYNUwk30uKTPbY&#10;vjf43XBuVVCPAHV4aj0/vnA+guSePoZ5bH76fJvu7l/S03ZH4G6sFWpxdfWO0jgArKPlr5j3yOKB&#10;1xYZzZ1ZZ6mAQrivjD5qqiNgPFJhZzLBILmUf50YpCjkAc5TAh7+b7afmCP4olIzozLj1gRJXvfw&#10;v6PkehwKAFelAAJtHTcrxbYLAC1wKwMpkRY9On23mgXcCGRrHMAyO7BDx9kS2JrNhA0vvIkWF00r&#10;QJB+gPaalI+tfAsbg4GpeOKJQKj3FwBJeW5d2ZOvEtvR66d8KQXCjfY9FeNuLues9N+m+L9FyqvA&#10;+qYwAEeHHYRQWYpgnWMVJnCVJMABEzKfddKNaPK4wnrS8F4ZCDX7sjcYDZZZssQX8u7aJhuO9NV8&#10;4vu043ovb9thv5fPpwMuAMYxOGKQ9Bb+pk9P92mb150xz2MV2G2zGmQI0uj3smTA84/5C3sTePFh&#10;7GKdebSlAn2EySKT1Fxs3A3XKT6LeW6FVx3WfexHxCCu1Yjj9ZKsH2nWCs9qS4OMfnt53YJnrPwG&#10;E5nWSDi/vb3LX7+XT27fE5SnNB3sZ+zLFrVZ7hyUnEeUtDzTtgHzIf6kFBlewHne09yvQDWAlW27&#10;pER2nmrutTBPznPtgDI9UzhWjGOsRWD6LZyQrQbHxLUumKZkPWM/YasAzM9YSz9//sJ1BIDfJu95&#10;lBKc513LdNFMxL/7HvenYxIvHl+EguD/tl5wLSljNhivYwDfA72OEViy8X5oP4I5eJHef/Or113/&#10;6+v19fp6fb2+Xl+vr78esO/N6fp3BBgmpYSGCTQ2XZDoRsLn3vKZFcMjJEEbKTOE3Aub7GcCWTL+&#10;twQH7Jm84QT4xe59/v/nn78QHOwMXGCDyiTOtaSmYMLRyyV/1vX1Q7q+yxt2gEsnGwJHKJCx0e0s&#10;M95RlqLPhESo9fsxCbKTNAfSmJFhIypk0D2GfFJ+dHv6X030yVtQCgQPupVZVig+AK6wMIRpdf5c&#10;+LZRnuyEVBTG8nySROvTzz9JFrnaGNhoWcygiMfxo+CG5IfBFrkoQEGyXp3k83qmgTa8avCeAP+w&#10;GYd3mWSSudhebFhAjcNsQ+2VjMrzBveFJtWS9E1M8OzJFARIQ4YX/fIE5ojJKEkzGZf53BGwASAi&#10;TM3pj9TvjtIYVRyiwEHACTb2kw3F8SeYOQonWJLxpcRNdedR1OK+Sr7WU3KNf8ODcenUWgCsuAcA&#10;SBAGsMrXBGAEJFEAJwG0XF5ekhExEMAYCFoghRfHivuCwg/FMAokmHav1idMJUQQwJZA05gennYs&#10;Yp5e9unm4YWg9g4MrfweuPeU6ebiDuegwAXJkzGmwIIjS/TmNhcrF2QW4KIAfMG9ZFhEvidgWT3k&#10;Qu3lSUxCJuQaZACQhjRf/B3eeChlwcagH+VOgDbYPxgjYCTEOGU4iwvaq7dvWdBuCVCPlEHvtmKG&#10;VZbGIU0T5y95ZkXJ0+jnEsxEADMhcVq2CwO5kqxtTk5zgXvvIk6A5/nFBZ8FfDZYu5L6V+kh/xwG&#10;IYJzEJpCSS0Lc6VLyrer531kYT6IHbJyMi7GBqRss4MCfv70mdcF8u0lZN7rNZMwyfJsFbaAZwEA&#10;PM4p5J0YwwRMmWL8QgARzYDkUAYwZ/CMoshmcnLbFM88jPgHyMchpc5zEfwwwb59gPcm5yuZ1TNl&#10;2gmUAHMbHnPNpgB+nt8b5CXXLSXTA1CF526dxwfmMbCik9N1e8rnV2Qt4vqTIT1ovlqS6SagCOfA&#10;59sG/eErqCTsxGcYSeS4n8tuVUCaPS0DGodemK2bdLyTveooI7ZnJUE+fBaeMTR0GJ5ywvTok4vL&#10;dJrHwJt379Ll1VuCrAuw9hA4AL9WeAPmsV+3kvrLq7AS4Mlk74W8Cu25SK8++I/RS1GBBmTtgZXT&#10;KuCpNhBIphsAHszXZp6J3VeV4IdhUspxbZAM1xV/MnQFgDIsBEYlI0/+rAgJoK+p/eYEJospibHC&#10;++F7QuZfqlN4oc3ha2vAMRjyswHCsB4oyGM6AHcMDBZlugQZ1JWSRZs6FTZibbk9maYMWUoKdLG0&#10;NyS9tb3+Qj4tf1ols4b0mOBgUxUJfwB+5T2aptgTjONUmPwCNBPH+2jZfTIjlWNyPmLwGZw8RJEc&#10;Fo/Zfn0BIE7+PTSZ5HupJt08hVx4lFWAryWZfg7H0eWZOLeCGQ6AWPdy5NyLeQkeu1iPH27vtCfJ&#10;z8OyE0iGdHkGi/ierZeyDHj39j3HG5jTmLOwrgFc2r70lKxf5TUIY3+zOUvff/sLWlMA8Ds/uySR&#10;jvYTK6kG0NhiswoMOYSVbSX9pY0DwH6wlfM6AzAOjFxKXfPxPOY9Ds5JzcpFevv2Xfrw/iObGZeX&#10;V2RIA1S/QtPHybQC4tSoRVOEstblQmEaq85+lvL1w8+zEVLrucTeQPNESL4rAm5Lqh0GsgIxh4WP&#10;H56lCFYCmxfNndH3DODeXZ43wZQeLUEmWxXBPYulLRGm9On6S15Pbrl+gUUsq4ORv/f8vOPnr/L1&#10;xnliXin2BZU8QDH3yyJgqYATzC1I8M1/nyqF0mBtQXowktTPLt+mq/ffvu76X1+vr9fX6+v19fp6&#10;ff3VvNre5vF4LRc1O6j04AGQAplh3gTe3N6rwDCDiMwQADJ7gCLP6d2bU5mKp5GFFQ3Tp9nBGvd8&#10;L7CKwscKxQaYZABGAHoA8IMM9O72kYyQSPIEcAAfOIaF1IfkRBRrKPCxcX2Ti08AdFtIUiCbzBvy&#10;5abjpnpDuR+kqCo6FFpRp09fPqWz0/NctL5lMQAPuzt6rq0Z8gBmEb3U4I+3HXl5Xp4l/83bSX7+&#10;1eU7Sj+R4NeuFzwvgF/Y5EKKCp+y77/7TkXNOMv7p5+VXozrOLdkAYRHEjb6LIly0bxOG4I/p/D/&#10;8wtAFopPFCiyfMrXsa/SUy5qcI+wGe77B15vAAa4F5DRYhP88HRP9gI225Rl540+NtYTU0VH+ivC&#10;d7FrlvxzfOoZaiBplLzuJiYLdirmBvm2yehbIRP0iKK5vvwPURxdXL5R4Ea+JgSSyCqa0ocPHwn2&#10;kQWWC7XNvCF4+5z/DbCNnmgujPFeKHxWJ6u0eFjway+QQK4l5dycn1K6M44u3m0+3nW5CGgHM3oa&#10;Ags4pn2vxNybuxcXhin1AEXgbdZNaVUv0vPNQy4+1gQmb+6fVDwxgdPJtgATcM0B7m0V4IECFJ5L&#10;GKMA4FDEAfyi6m0SiADvNhSPSNmlVGyhBOVqljwQYOHD/SNN3QHqrZYbXjOAogDtbm+uCWx2YE3l&#10;ewZgDmw1PB8oaAAAPT8gmCTf33zfX24FVJA1kSTr24I12E+l+EpMBb2Sr5XZqgQn6UcnReXnXJSd&#10;nZ8TSElMbnxiIQUgWGmgKMQJL7BwnVB8Vm368uVawHWeEwCMSvouKaKe6YbsI0gzcZ4A/HA9ADaO&#10;lr3e5/ENmTee56urN3ksPBJMiFRVMmySAEACnnslYQpuECuI5wqAcL83gFQ5nGPH+QQMS/rdQb7f&#10;tvb2y8eV/+sBmDKoZUjLWkV0bz8rkdTkHwimKwARMGpreLEB7BrEHF10NQvj0UECYHQlSIkJTDc8&#10;T85njZstkAYioZfAC0B+Ad7DsLVUEz+TyIQm0Jv/8fD0QMYrwb+55rjDcYKpJNBm8JiCb9ZeSdG1&#10;QL+26gTMME38NL3gWcF8kn/v8RHHgWRd3P88++H3cc5gSq7UNOkI7ip5WazsfH9q+byOZk8CFO+D&#10;qec/I6mVc3tKHpMNmThd25Z0bJ2ywbBa8mUmg3rhKjwyJq4qvAShOGD4SY6N9WzhVPGWfnwVEr5x&#10;kaZkSazuDS0o8mfW/N2lpKWT/DPJ2AO7L/UEEY5lqvwZMEirpoB+8QrpbBPgXa1zBqMJTRk1KMRg&#10;hT8nmNLj5OARhGaMY2FN4zrPZMHKpqCJdNYCpimxl6w8A3wKqWJkiBKyDUySVWsGdjRsuLZ3bZH3&#10;Bns7zmd046eqJbXl5yEMaDqEamBcN548BiaS1wSYk8cY2Ou9x180j+T7J1uPaKyR8bffe84YFbbR&#10;752kPTo8aKJSYELzZ578NQGrZJnR63cvZj1sLfL93b/syZh72T7yqOB9C9BoSV/JxmEbI5l0DJ7K&#10;/2P9Pzu95HMCpj4aM/g+5jis05gHrvNeAmPzxz//mOeqy7Ta5LG3E8uuaQQ8o5mDOSuvDkpsh68q&#10;5jn44Dlc6v37j/xZMAMxRldMrk2cYzebFcNx2FSj32sigI3rAMuOaajtTal1B9c5WcbKNHWDZRga&#10;E5O7VwoHetkKGIYnL56RribjHIxVXAM8hqODlMZG8x+aIJzHkxi7eyoban6NPrOwNQCbGXNzflr3&#10;c74H1ZjevnmX56rL9O7Dh3T38MC5//b+Ll3kz8U6sVqepJ8/3+TjkA1Bcq9xm+/b+kSWHr19+QC+&#10;EsBGExbHM+sc60VHOwKO62pSUMo8/sUb4//pf/wf0j//0+81t9RHevpKcvNkOXHj96RkHH6tBq9H&#10;pd5wbFf2p2RDmFYKdfHYrEUX1RrqNZnSfD/DmDMqegvX+odMKnkM0XSIebGyRF6hb5XtR+2LOsnj&#10;MSXZRkwliTuVsKDCALDsPAKDGjcjxGZ3Y11bAbGV57n8PL05Izk9ybOTdi7RJDHYn2yZoFC80T+f&#10;/H2t3fLlPFgF6NwO7gZ1BCz52DHuZiXYcfzFcXF9wXWfw0PVc2PkKVXaQtRzVfxVkxsAZEpXyUFA&#10;uqeYt6bwcMWcNDsZu9IcXDkRvS3J6ZM/xOdvi5XK9iaa69LRWialDO9FXTsXfT6wqr3HlVdtw3UE&#10;b7hYnaR37z5yDUcdA2Ab6/+U574//+mH9OXTn9isxR4B+1s88zvbEhUbCs8dUkBMJfSpdkq8ullx&#10;8w8etcns/elo4atLmr2Yt1zzy7lUvqb6jLCyKAlafKOJixlIHEwX9/geZ40X3kuPmdoetbx+1eyw&#10;rMn2LabCz2IwxzlyLzK7SeaTm8bBgYqHdV32Ex5HDteqqd4YuQeZp69tK0Y3p8o4GjTepzkaftoD&#10;8Jme9fx3lawtSvwYG4EjrT+qI9a95p3GFhuHRqd8fTUfhBphdphbba9k7Z3Imy42HPzMtjaLv/az&#10;r3EVe5cJn+c9UvjrgiDE5yHvJWc/s0qSlz/sfEQeKiFhtnFhAyhpHFUOu1Ogo0f5kZ1H8s4h5hY9&#10;Pamo3VJVW+lRFUJKHDea11S2uAaQOkP3NMLnCCfEFG8T4rp41vuauWlZH82RvN7NYW2a/ZTGPMgx&#10;lGLuOliexCiJZzmswFI6tnyu/OwcXJbLb9m3m3M9g9RoFi2fa84thwtXlR7z7HtxdImqcPjw3jUu&#10;X1HNVD5e0n70Pr4otZ9gbw9LcOBhzaiKciQOpPr6nz6moy+wo12VvVvSP0sdxxE8zl9d/7h3ajAf&#10;zuurk0yp+MH/f5S9aZMsR3Yl5u4RudS+vQVbL+Q0RZpk+o/9azj6Qsok0Ux/ZaTRkMPuBtB4eK/2&#10;ysolwl1+zj3XIwo9klqAwfCWqqzMCA/3e889y+yImcXlab38P9QBRnwKb8//X9zD6a9mrtglvFEM&#10;+TbZ/rz84mf8omeI/433+hd/qbMZv+2jzkw9Y1E2Oe1aoGe0TQAHHaR6zjqwA+p1sw0n747C9dUF&#10;WWeL3oz54fGHggTN6dPrIdzeI4RgWZs/AIBdOB47yiguL87p1cdJvW4bQD6AHZjwMqk0mvQFgJ+z&#10;CX768yd+HRpoMu3q1wMogTzy9vMXfh2AhpPTEwIZu4ethW/AH7BuPvDBw2uCEYevybFnuIV5ABpz&#10;BqyfP/3xe74WC/MjsGvgr3dgwbWTdxsKcrCIIE1F4wIfQACDx+sTNi2L5REBUjDiDpIWouh4eLgn&#10;i4cpts/PZPCsKJvctvTEi/Nzgo4AiU6OIw9eeAPVbYiMROzdJ7W4v72FnBRgQGAjAp+3fMgEJeCV&#10;BTCtBHgZbQkA5FyL4XFfr/0Z5aw0rybLcQwn9bqiwYAPERKDcX3BhoJX1MPTA5OFvaBk6EZnQiom&#10;goYlWUssvOvaAGPTAhYGMSl7Jguewe9xHOmDdHp2QUYSfh5BFXiLAeA7PeVromjHn4HtljYmyzX/&#10;RWMJ2utbMAKl5bsdDx54y4GZ1b28kg1wenbO64H7ZV5OA9ccALlFvwovKGzq+2GjQ9bDnv/fjztu&#10;6FukPx/A/tvSh7L+InR7gCOLsIIXUG32VosXFuG3d48mNyv2nLxAOjZYswmAmQ27pzvXA/vhvjaE&#10;58YGhYS2Y1jHigEuOMAQGsLE4vq+AZBizdzfPfB1Pt9+JrMBzSo8jV42O+hV+dDSt4rJowZyLQHO&#10;A9DqTYa4Xm3l6bQjcAnghoBrMXAB9xeSNDb3uMvjqPTUSGlvmZ24AIm+//EnY1Aka/CH0UBhgAbc&#10;UwBYpZWx9w4GWuEZxzrpBOjc3d1SpomGF7Iygvtgfi4tnXu3O3Br3/NZWIWT5Yk9r2TZbo1FC89Q&#10;gGG9+fQB3EGjad5RJt8j6CRwYbFece0MlAAqaRZhG4OBf0zxhKRO/pdZoSMYRoAFM6wP4fzsQkEk&#10;1vhQcrd7Dd2RJQfj+Tawxszma4vLJhz7BViGp+dnb8ALyv7rfhNV9Fr6rVkRUHq/7Mwu4GBN4o5D&#10;gs48tgaTBLu0Ej8rydeORSQk6dwLFjwFwdDe7+uzFJGcvWnPK5r4BWXrBrYa+Atg8jQ81feMfcEY&#10;fHV/ACvx8pKsnKPTc/4fQH/gs7ExprUkugsyMM0zy+7NgUWIy6X9gKMnY7bQBpNE1/+TNRRMkq4C&#10;y8F/fO2C1gQjQZ8c3zZ+LCLRHCjxOCDEJWU983btrPGzU5rswWT335tUSoDFYDNU0IrwspgX81Mw&#10;h3n/ZSXkJkvhbY2oft96AWOReQHIGqdTs52Khmxj8yU8lFGv3dt9Dakd4Cws9BvzUbUfg6EKgKIs&#10;lmOvQtqSz3Pz3eWwSM2zB+TkGeiH/2idUQw0SCELkBvNO4+Fvpr0MTT7APPgNCk2PiHWVd/Ygi4Z&#10;tiY2KO2Wa7qMshFRu5ONqU/W9Ggp03taYUwpwAbQmr3A6MxM+searBeAHkGU+n0I5lgtFibTrY0w&#10;QVP8lw9cvzgT4TWHM3ihNGsoCJ6fUvjq629YP9w/3PLvt9sXJs4Oshl5eB7D1cVV+PDhPcFEeKo+&#10;08cPliKJ5zLE9bwWdc291NoAbLpFb0D2gozeU4J6C0nO3797b+uoN3uOpGCr41OziDBvv17s757n&#10;vQ12khiiNljNWT670Qpp7CdYz3gvYP3Hfb1eYMD2Sw47IM212rsnU5hgYbRymM0Embc9Bz4E9cZD&#10;a7bIHITkdzSmozduF2cnahaSrR0En8D2oL4eQInYmx+jeTeCsbcKf/Pba+7nYOtygAR/0vXIwWlZ&#10;pjdAjsv0LbCtb40YE3oFUOMcWq63fzXY96c//CH867/9FzvH+dxOzY9V7d5IHKY9RX/nATgHAdgp&#10;xrYHeGJwx6RwY7+2viQafDcKGEx8nixxmN7AemaKD5piakAf1lrnwBabLeuSTcqdppZGTb29L2cM&#10;FzI1s5rvqBRzgh9ZH1cgSVZIH4AUm2IuDMzhsEpDfr3H2Fvz6IAO7QHwewxM1cU4Yxdro4x27hal&#10;OvtFK2NpwVRRPpkO1viQyHxtDQC2YJ/xzfX2j+9BVzzLO2c511ftlHKf48TQxvvB9of36KBja6xt&#10;QJGsVG7+ph5YTpWCgrUsiM97LuuOs+wTWosX09sOsIENBmbEBgLYdXFAtuuMlAAW+82Hr8L6rO4D&#10;sZ7dqLsPe01ozMfz05efa+16yxr0fHsafvzhB+4BqCPRU+D1UedhP8waEGIdDvS2tYCpCUiKAjTm&#10;TWtudhz8dTEAanAygJpyrslY3gyPgps1OBBejLU9VxTl0jp3Kn1YDxVbm9ivzXJIPyTm5g2cHHRz&#10;f/VkHrR+v7EuYQ1l9yO3M5VWKvx+A+IxuKABSTJgmcqlEkXYsAEmr5sGZMMsVd7v/agz3gDJzp55&#10;nDcYQBvm3Aa+JGx0DsonnY02LG2ASJAHL8oVX01i3fsacdZ+bqB6agBAp00grayuTqp/+PBqPdLO&#10;AUqQbCFvqL8G1QxYPxb+ZttBlmpBhryCamLr/7E/89lzCyhaQyw4yAAgg97YgZ92z2agCBWFWjPE&#10;FQSY4pwrqjs4DM5F51JpagsOvUdTcmD9QO1lIG+idUhUAGEys1upIBLP4FhKA+fYAzjAl6e17wNN&#10;B2/YLDq6I0Daa7fp/OoEDhl41wnEjbZ5vwHO3bbGwS7OU8sENPs6cPDV3o2saKIZajuAxqFN1oNV&#10;rO42cDvPQGm935An4K2E2b3xfqjMrkHgoCkXt3ex3RcrD9c1tXlVCe1taT/xoL34BkFzsky00Lpp&#10;tN1seVxdyL1DyKK918j9Oep9l+hAslBKVwXlCUCL8Zdgn01No0gGXsc3YK9MtzgquHEauqe2btve&#10;PpfUvPn1X2z/9v7ktezPO9eFvtaHAx2XWtRzJqWREwGK3X8O3U7Xi9/7I0mQQj+faZuQstSiDEmL&#10;5nnzSvYQQYxsBwQu1NlxLe5WANvsoeg7M5GnOTVYJ2DN0dPKFtjxCQCsh/r3Jr3L2f3ZLI3VHxZs&#10;KgyzACOQzLMFi3J83VZeW1f0D9tRsnh+fsqGwBJoFwTvUKQXhRsQtDs7oZQWTBuwvQAiggk3yleI&#10;ya1g+fQWYIDXeHl+JfBoh6AVfmhgwVAbNRXDZwB7Dkl4xhBZkWWHYhZNLdhnQQvT/M+2nLSDkYWb&#10;4eDH4fDKmwQgYtGbV+LnekgfrZb8fDDLXq56HmbGtFwY2yEbUwIA0qg0UYBs+Hr8g8/Y6fXw3iGT&#10;xDXE+0QxZeeIHdAHJY5CpmjsN4EmCLJ4fuFaob8Rk2ItKRPv2ZgwRYbYxoJjwISaTwIBS/NQBNsL&#10;18STRMEAw88CKIlmbXSJaylNDp69mVfYA4pGsr7QDNSGCCAafAb3w47r1BqXGM4vr8kQBHvg5XVH&#10;hgSamx2leYVrE7JkggX0Miv0VCIDs/4cAIV8b2hGYuCzQG/Ck3oNN692yBHIsKm8GaEbi4MpxwJa&#10;k4JaUm++TTfX1yxWwNi8ef+B6+ji/IKMUchmdwSUtgQC0XhasmAmePzx41f8exx8AJRetq/mFUi5&#10;vG2CT5sXAoe4L0Nt8tCoYg1CEgtQCp8bgI9PcveUxm7IENlRamapzrg3kFDjubq+ueZ6AWsMhSGN&#10;3XcmC0OxjrVzeXXF64+vxwX7+OEDATCTK79YQmxvybV4DwSZsL7q2iDzZWEsUPwdrh3vLwo6WQHg&#10;OcZ1wbPjflde/DHpcfPMw2NPlmgkY3chVl6UtyGlxJSvLyR5NmAEzw7uA9bli4PDnQVI4POgiQdg&#10;h5sO6Zo1OgPTweFB1S9Nsh+VqN35BFiyVU7iKadLTMsc8jh5zukZ6sUMGMnYPLJGIBr44RNUhpuk&#10;TlPTSIngkuFGkYwfrBfsgc9PD5Ta4V7x0CAAsVChbGDxYX9QgEfPZwjsPazR7371awvqAEvg3ftw&#10;fn3F+w/mAPwiKSkfTNbMJGIAEBgI9ZLqxmmf6GJs3qFBsm4/oP1g488W0MIGUPcE9zLL2xXXL7pU&#10;NufGEuQ1lZTXPOqs2bJUUUvD5gFcXxsgAAvtME1cTRZsvrEs8PB7gY3RWW6zpFgD1XS4xySWYjIW&#10;n5Ku6ePWJvkGYmZN3j2sxJq+1F7bp+A2tDErBTI+Q2hgGSfnQQ10Z4zA7FPplMSYnTX2YiUaKBhV&#10;PFigEveubOm/XoDys/U9mxVnKjgIGNVskl3FdGkrMdwvtBFlul98JtW9WcXkIGsNyGrZDOKa4XOO&#10;ViTiGdtLQm1hPAcCePz5CI/AwAODIwzjthtedwygNvWZ5VBlNH9aeqWigeBnHOg1bOm5GzK8O7GN&#10;ATPBFw8+u3jOsEbw988vG2NDogYhMw+MvA2bLNvDOq5Nqzt2lJCCRYYhY88gsmyhXvXnYt8lCEjW&#10;4JM8c6MYD3ZGM9TmyCw3wFRmIm6xRhPDKQ8AC0HhYMnCsvya07N4YXYFYJyb/HbQEGcqKEey+la2&#10;F1DKf2QenyXzPTgTwNZAZqgS/o7DgRzoXYv1AwASL8xz0Fo41Y+dGNCZLHH8fFxLnI8retsaeMu9&#10;hKznzL/Hn52dXPLnM5CNDL7UAtHAqMR7Jtu+vmdTFFj/QRuAXJonsQNXRZ68eL6//u4//FVg3//6&#10;z/8YHpDMnA04zEqtTmLXJNkKhKiU6lkDRxCZe6uzf6Ok+kVAnLOZvNkV803PcRLTrzXq2h8ba0Os&#10;C4YGdbMGb7T6rTQ6hZoh+ZuG1qIWtQVKKuePE0Og62QbISn3rCEpxVlUzsAoDYDpNTQJYksZODM0&#10;uT5DkBTM43YJUaBDLHa+EWgINnCZ783BU8fF2A953kylBiQ1ZooDY8GT2lNjy0QHMZINWmyeI+Zd&#10;9u4tagClxk0DviTmhFs/kPMz5tavYWCRPZ0dP6/Y3juOpfnMMvWa/zkTI4qwYn+efUctsSlPDBxL&#10;rZmchibY6yHTP+KQ+MM334UPX30TLm/eh6vrd9w/YKmSCLAewuPLI68dhqiow2CDQq/Zzl4X+z77&#10;Ez7TsTXwRVJ8Y3uZdcXUrE/sMj8bo9ibyRmZDlqWuc+rAGtZepCvFcX4KTYMcgVHSFE2SXF2Bkcx&#10;foxxmMo4qyWywMTIPsLYfjYIjV3XgHLcH/5e/rspWq/jsg3DQWwQxyGggBkfXjW2o5MbNRDhPRY7&#10;qj3rZJJNFhVjKXoabbhe5OtrzTtAGZ0tzvoqScO5bmbf4Wx5rwfSNFRMQYDVBK7mMgNl9WyDIQam&#10;/0CQvAhnSwI3sljCeu5FF3drjzkZwIYAEzuVv49+f1RLpU4zjU7Kjq6xM4v/q4XhigPbaUzdkOWn&#10;zJAyKQfHPLHWuK6SQHvVd/P34+w7h9hFbbI9wkPcsshP8tpOkkm4X+9f+KA11rGDclYnOAPPh9X4&#10;r5eSKulZdlafP8tBqozia13nmg8SXJERBO74+TDnqc0ZhvYsRu2Pcf7oqI6075gCBKf76SxQr6Pb&#10;Pqe9aDrTRg2J3It6OqeMyas7MAO9XcnmDHCeTNrD7XnXIKRQlBl6HyzoLExOu+QItbQzycE4Py8J&#10;nmro0gsItbcYxQyObxiAbpvzFwOXUmagrNiVznYPAidjbHZA05/9BSWvMZeLviAXB8edBJDeMkBn&#10;wGIRahkn8qMx/2X11PkwQH3LqHq8lzqq90MQN2y1SKKO2wO+QJjB8ws3KRZcTN088A2sFIJhnn6Y&#10;YB2xsEXxsWeTVovccc/i9+LqOtze3tPf7yAPO2ysy26lxhsH4s6+95BNhlrA1loS8ILPH5r7XBvP&#10;q6sLAuabTcdiGkXrzc1V+K///sdarD9b84J0uU0tZvH6+/prFsOJTfC//Zc/hJvatKZonjnnYP5B&#10;sgzmUz0A8bPfXV02BgRAvvvbB2umFysW7N98/W14eHiit8xJ/fqffnpkiMc22IECthhklkhYHXYH&#10;Fv8f3n+wUApt0gBJXg4v4XS/YQMCA3A0VQAw0DyDrQem5fLIfLzQbgFQWB+vKDvev9YCemng3frY&#10;TLK3ccfnEH+/fd4RTDihzMVQ7u3zxvznaiFsqcWmDcKUnVMXrIX6vlEIxC5o0tBzSo/X39XC+/Ti&#10;koDT7rAzk3CkL9eiAkDUAk3A4ysZPefnK0ogdwqseHra1KJ/rPcPIMGWxQdulk+WUGBwElXf7Jd6&#10;vdFknEK626/I9oJv2G77zO+xlONX+sntKT0LlO+QhLIwI/9SNvWe7XloQgZZd4p6d1Z1zZWwqOvw&#10;tTYb9dXr15tPU9iYzBlN9m4wL7b9Dj50tiYw+du87MLzaADeuyvIGns6YqEJBdvq9NTel6+pYdxx&#10;EwSz7kiS7CTfuc3GgOYtQEk0JqL5A4x6rE1PoVQkW5LysDUACGEli8DGB2AxgDkyc0L9Gsh7b1Zh&#10;XNWLsS/tkEdDCf8qHrfaNCFbG0cLzkDTjX/ge/X4+CA5YuHaJlDFjbpjMiObs9qI3t9bUu56bZ50&#10;xwJq0Wj3NGcf6n2p9+coEfREczySkWbgzKquSYK+CLF5fiU7F8AuQEMAnwAl0dRhE8JronA6Ozlj&#10;o30guLxhAWYShI5AJoswGMKDLTwWNfDRfPkAFEgS7kUAgSMBI6mzBFG8PoG+NRhrhT50mEZhKPFa&#10;3wfTfrue6x7PfU/QdmAjHg7GwAJQuVyONiGrX/9aPx+GHjsOKRYE3ThV3BuomcbI68w1gPtwGLQ/&#10;7DXwh5jY3ushT1NNJoXSZyuQ3XRc97bdxgAEvM4pQmMArBL0PjQJDRLBATSASLc8WnPN4/qO9XUe&#10;6lpf4pmsz9Vmcwjj9z9SGgQfrPe1KQ8ITzrgsNmHnQqDE+xXAAdSbCADp0ydvPKyhamAuQn2BwHn&#10;4J570WwDRpsCk3kHNiCeSzVkDpIDCIwA5xkyZBVZ5KAl8xln2BEO0UHAkafN1j/bgSXt/QvAB7Al&#10;KYWZ2CMulWHqtewKyLDprGHzQ7TE2WQxGFNkECOGbDhvPBm0M/Dztca92PTa5S1s7LoZcBmtGQku&#10;7VADXLzgoszPQJBegxu8t45FjclbyDgZJgB5EHjmQQ6Ut2nizVTgNE7METFUuHcdSgsyyZIq+ozW&#10;dRkIshjVzDY5RLYGA6x3nOeL2Ot9RgLbZBcotbcNjzU2znuT9xvQY2xpfKi9QnJoEwDwDx7Cu1dr&#10;rMso78XapNY/e657GNjDmcqEx5Z8bsyPED4jqZbs7zHc3R4szKk+m0jHxnMPv0583pf6LGxeI4Ep&#10;sOexl+Lsx/MFWT7Blj2efUurjwJonp8f6xqOTf5a/zasQpFMb8F7jhoI+1u/EMukW6j5jWzZsOfi&#10;+e7VDGOQtBCLi3v2uLPXwLmNWmzV2567s0T3gWFA5s9Jpig+/yIx7GKTnwggo15JKTZgiEElGDAu&#10;OtoFkEk47HiduN6SAMSdPY83V1c88w8eppZMnfHyvCGb3tZZUCL4wP0PYl5InnFv0VxiwIm6Cp8Z&#10;zMbVcmRQHNjHCZ7Fp+dkI+wU1hM783bE6jHvwMhAkxFscPkRYn0a/ojP2/Ncxp63hP/g6uivZva5&#10;NIn3dTQYc87kwx9n/RdjakCesUyMHTKqJsFZ6wnugeziwj2rNal4/jvzwnTWHVnB2g9gHBCUED75&#10;fxbW0HHQs+tAATfNxPphFMhA78JkDFzscxyAYLUqqRgvuYgD7U74HtzfU5BOiaNAqCS2dWiemb3A&#10;g7GkpoUbssnBgwYm3tiMxRtSk7hGDUpKNFDQBhuJ9TBGN6Okv/jp9JwFM4W/E/s5WNhWG8aoti5i&#10;oJqEEG9L8mawEJMxXOzeRK43Aqqj/Vlq4EMnnZsN2ZgXnqydGlBNRGurk6M9KTQLpIWAzWL2sLZH&#10;EzyIrF+S2GLlwEg6MpvwM0FMIMGBe3luzSj7gOWigZpkbQBUMB5oODk75UD7w8eP7G3gdY1BKYL8&#10;VlBXoJHHkAs+o4sjnpFfnn7iay3XPZ+vlCPrObeisb1cA7BubDLOpOHGQg0kA/C4VssEWOdB69eA&#10;LdSPJh6dwOshmoInNClvnMC+ZI2qraeudbbsneKCSp4uaQgVHchOkmeq+dX6iEqzMkAPz0G2Whrs&#10;I5yvevbA8HMGtB1HsiUiU3gQWOwgTMd+EedkLlaPo6cKYsFj2XR4/sNg3P4iUCkPzaYC1yzxvQ4M&#10;iopDvY71Zx34vNfnsYwkHRgQyCXLddd1Dkp7WJcNFPsiAENhmiF2YsB3siIJZA/aIHTCIYYcG4hN&#10;gGA0cIOSadaGxeST2BsiLIwSLVpoP3IYJLOOb2oDZ9g2ECQG1VEje1NjSRcqF+hnzdAoq80ok38D&#10;HQdj4LmCHLtC7IJrOF2Z4UMOY93hgg+yOBjb81mGYs89wSVbVKg2B9GgSSLBs6tASpdeFxBrJGu2&#10;nSxNcvMGCiWfhthytSVvwK2k//y6ziwAouzImve0sBQ8h3yWUpwsDHzQu9CgScCS/byuscN1VLV6&#10;s7FsjXfKoUaZDYxsYQn+rAVySbo2jZFpVjmsIcMko/FBM/eEbmatIGA9iSyHlx91XpXZMCxEcYum&#10;TDepeoKB3lnEu+CWFzaY6bO9sLMDR3iVN9dl1dYpNQVL3xkwZvYMmYDfWCbbmpD/W9Lb0kBY40JE&#10;nqW6Xfx1EmuQqyeWlnEwl86yJohu12D1gAwcpmdD3tz+hlLRQKlIVu1y7uwlt5/B07MxilCKdbVz&#10;gnguDRTtRI4gCH11uv49NjQuA00M59OK0LxY7CBDqmlU42jTfPuxx2D2LTvKHtFsoPnilLgWZfCY&#10;wXQbYMGCUrRM4BCywr7vmj4brw8mHAMJYIB/2IXPX+7CyUltlrcDJ4VgPuGnQ2aIopPJrSWTycb0&#10;XXhhjRYesV4YQ2nQhB8JeyiA7+5qQ/BwZ2w4eDOBjUevoiPS3NF8wwAbHn3jwQowhukh4ZLNdApn&#10;9YDlZKz+8+HDO/6cL18+G5sIhwGYNGjMRvOuIXMJzLOtyQ8hc+Z1QGAIPYFe9LCOlPAwCbLewLPa&#10;ZFuhbBMlhH6AuYALj/uCJYeGBBM+3HUk0Nl7NaAF9xQNPcAS+MEh/daNyfEeCBxRJjMSLBmUuAsg&#10;6vXVimwAbVikBGHWFhACwOuYgQ+Ffw62AafukCeJucdAiXpdLs4vmWSL13QZX0eZ6RG/JyZja8Gk&#10;+/nJJLJY8HjPKOoxccI0AKCV31+XgBAYQZAGQiaW5s8FAAuSZE/oRAGDQxCG6tgMNgDTeGYv2JS4&#10;TME9DJ3NhV/DR9Cnq3gtskXBUFKCKUC3+zsL7UCNDBkmwFcALFyj0diXKKR2CoYguDNYocAk1aMV&#10;k54hNWKDWHcIl1KAubqBR15IbCqfn19qQXfDX+P1T2SS/vPPlpyLhoteXPUe/fD999ZkpETAFfcG&#10;ACHWIlgdAE3xPsA0hccgml4AO5b0vKesDGsQjF78XDSXeCbAOoQfJdbK9/VngAEHmQgkXfBwM2sa&#10;KxjA2jDG3k4m/wYmQkJ5fnJqU2QVkvj1KwN3DEQBmICvBWPn6ubaZLVIWEZqb33vYIXgPjwy9XpF&#10;xiOBcTB+wGxbL0zeSZashTT0SvPFzwD4sSc7chRIidpxNDmvpEG4f1jnDFeBhx2YP9xvTgkkMoEX&#10;9xd+Xwv5+YkRlaMnRRogYjKQyPtMRobkWnhvu4PL4QJl7gBHAAwDyMQ6RfhKlhwoz6j2NlEr06QX&#10;/ycIeQjP9Xk/qmuRFoGQzEaTn2AdBjHvhiK5CcM71kwphjSLjJr6Z6d1vz1HIEBt7vF/SKIp1cPz&#10;i3tQ7y9N81NqXm/O2myFkJgaMfpBqcli6pq8hYw/PMNg4OlsMVaKmtrUNT8RZ9j4PYm6n4OSnzv3&#10;tBEdDg3KgcW4ebVMHkNRfnaTNLbvuzB3T4oC/Yy1Yew4959yVgMtLXwaKSaKTf4l00guJcpNkkem&#10;EsqFZdcSbBOtJiaJhDNpisBEAIdZIHIrMlyKp5/LqzN6EEZuIVgeOmJfprXjXoiSuLgkmTLp8SA5&#10;lUvwUmMScEAgqXQ3m3yTq5An/xHcH2fnsaAfsxoUAwIDGX61ThgsZAMgHAN9JDGxCb5JtosCo0a+&#10;5k5eMxbYYaEdB55jsM/Aaz0/P3Dwgr0ArwvLCth6mJTbCi5aZtT3dFb3NDSmAKHg/evFcyTovjHG&#10;cH3PqE2wfxKQj5PXiiUiW7NISd1y2QJ90MwgsAkDMSoX6h6N/SQqXRp1Cr4eioMVA3xOuB/Q/5Jn&#10;ac+aJyl0A8MolyMTO5JXra2PhTyabG0NtCkoYppHC9+iNI9Xk/u++4Ra0WAMH9RuHMDK7y85cwSW&#10;K1A67DZcVwAgLNgmCYAdCKyZf99AyfHZ6RGfBYBBkA9SuYFndLlU4Vr35/3I9dezsTbCHAZ8xowR&#10;O3BvtibYJwxwMGsPKBPAosQ17BSgtiS4u2A9kLT3oMk8PjsPNx+++6vAvn/5p38Mt1++BO9Bm6cO&#10;pf7WPSYHy3ya775cDbhwr6Ck5zi3RPK2t0l229pI0RRNeqe9kkyRPDWzRRL2mV+XWQSkZsMhupPu&#10;z+SSNMpbs8RJWuceVa2hFjuOQ5vkTVDSXhnfMCBKc2CSh9LojGO7NqOkf3EmqYVHWFYNZ8OCQdLE&#10;0tjIlErps1uA3qR4IiMvGThKlpWuTycpZdHQoot+TQ1ojbqmScBbKeUNE8bOasn5mtTLXatKY2+V&#10;xuiIjankkrBOcmNjpk9hTcaAMaCcey0L0NQ8oMy/0O1VBnmbFjFwuiY183vVUdEQ6c387v3H8OHr&#10;b8JXX31NFj6tWViPLMVWAwP6tdb/d9wj8XuQCQgkY4i/NZsdU+PYvt/Yqiw43KutzNacJJtJ/mzR&#10;pM0AssMvfBb9NI2d+5MJzJx5nLkWbgIm4oy9ODn9uYdV0ZlE3139YSlTWBZZLZ0x+xpDs5Tpvomt&#10;Y+fsOIEF+kwMLupNor5YJCoWuKbqud3PmKRx9tnce7bJ+9LEfG1hYLI8LPbIErwrMmxzBlZyQD1M&#10;oItLAlOYWD9RA30HN6wmCCJRdHbOie2UdC88WKvIm9vBMQeXk+ScnSSouIb4vGMZ/FRsUvkYU9uH&#10;rC7JKnGK+qXYQispw4/TczfKooT1hnCEJHlpVo8wSj4fJO0e5Slsw9HJU9FtPaY1ZyxSs0eJky9x&#10;nPzTRSTVx4mqoXzAk/i5fb/j3jobcKiI0f6cJ++2FBoL2QPTosCWoLXcJLwltN87Uzc04lya9lgp&#10;KRojeu4LKFuHac+Xb+XMFK4Rs+NMDiwlSRN+6txy9nrxc6h5wsY2GCxxApqDwK8gCxX6IbqPnq5N&#10;aFYRf+mnl2fs0NJYk85kb+YzDSwcijE3+b3JpcBz71DvK+TpLSbp3MqhtIFT+AvjvsagKxN7utX0&#10;oTSmXJxfw1aHS14/0wI3tmdxQbS5HY5iADrrvVlAzN8QB4nxjefh/DNEl+2W0pZJnFoek+j7uS6p&#10;dnd5tv496cKjSYfirIg1uY49lChwcZCDHRd1SPddmvw4Yg6XFycs7jBVGvOopMtYi9Wr1gCj4A5M&#10;2cRUd2fhE+fnZH6hOINcDoDbYmnprfC7WlLyuWWBBz8XgHZoIl4I2hQCDSzs6OU3mBn8YWzeKJeY&#10;YksWR3bS6THBDDTQN9eX4QkSW3ox9Pz5KCjBEAJIhUUIJtEgcAZgF24wGoSX12fzcoDMD35p9X1+&#10;/vwzD3Vj3dg0HkU7/kHjDXmVMQUAXj3y/cHoftibDGirgxdJggCxsLyW+n56CNbmg5MxpfuRohlt&#10;mrxnQmdkAQx/txFSSISOQN4MwDDZ9I5sQBpWZ3r94M8o2QSjxY2mJWMAqo/UOzzlHpRCyWy3kDxm&#10;aPTfIyZzatISdGDWrwPY6z5Ag9JYOVFgWuqG7Cy8d76P+v/d646fwVNEAf4BdIAcHOyoGIOCEg7c&#10;vMGKBDCEgh+FPq4r/NAAHmGjgt8eGoMdAbhteH59ZdMBudIgU2wURvj6yTfEfFFewcwE00myIzBa&#10;92o6USQgRRGzTbAr0MDTC+34mEAcgDs8Z9dX1wTTeIiCyVQmVhC+7vrKkhVfnp95D14g4633n56Z&#10;da2ATWtT1EDvKTR/ntZ6dX1FRh4ky5TrUiKb2PB++vSJ9wuADO7n/nBoEjwArVijP/30Z/pE4RmC&#10;/Na3G66FFC0hWsbSME8ngHd0zKb3xx9/ZKF4c3NjrzuomRNDCrLp6+sbsf6M3efA0FIBBwCAMQA4&#10;Pweo+WoMXErhRzvsB9t/cA/2YqRiEo41akBZT2kcG0+3tK2FCa63eQ2NbAABVHoy6khgtjbRF+e2&#10;d/C6DVwjQbRnAklIhwb4pWd8x8TPgX8GkJUyxmJTd+x3WHtYdxYKMDbwuKh5oN8cGDudeR9BimhJ&#10;sYU/u4j6jz0P1wbPk0+9TTJ/sIReSSqxPov2F7JHigcjWNNFD9GdAcy8XoY+mVxdyZhX9f7Eej3P&#10;zi7C6vicgEOsz9jq6IQytK+/+ZbPHoBfMIBpBUA2Qi8ZRmjhDM6MpXn1YIygKMN3C2fqZPJsNgc0&#10;0k+9Ae8ACVMn6Y0xI8kkGi2Yo5PnKpjG3cx9OKpCigKYWcD2vawVrNEx8M+N2eMEdDV/mdjYdnOZ&#10;XVBj6EESsVXxKkjl7VgkL/Z2Gdee7KXDgV5ascmXfKon75RijW4vYMe72cmfKU0FvxeXIUjSGOW1&#10;ZRIoY+AZUOfSNdwrl2hMEpsyyfIE7hEEkOeoN3ocbGFoo30gi5WXm+wk8jxmwjXPo7F5/3ngCUC2&#10;UWnXk3+WTPkPlsiN52VUEBSHZMveGs7mFyuAtphkN48HpdvueV9gnQGpujE7a+Na98dHBmsYkH+k&#10;5wWMMrCS4bVnhXMhaEZPKVgw1PMDzBgC9tlASgeMzBQ+cz8H4IdrhfMfDXQejZVElnWAnP657pnP&#10;ksmZFBlMWqxz85vMxkxBOnh9b0zbXdlZB6Ybz948toIO1y8J0GBzKymzy+S9MEVICaS0e6bUG7vz&#10;efNkoV7wJEQa/GBM+6JmDO+ZwMNoDRf2M7AIbfJuQ9gFfUxHs2SQbNx8z7ISz40djetCiW+0Sbs3&#10;vRikYqiCPfvx+dXCq2DBsFrT1xcMUDJIEBoVLOgqMXBs1aRUGOxgBI61gr2eewXuHdnupUmYsTcU&#10;NdUGkvRWowpcwxn//qvf/FVg3//2T/9Yz69769+6RQMRknwsJ3evMPn5qWHEnw/02yvT/tiM95No&#10;H3EKjwiS/AtY7NLk4TOqIXZ/Oif2RTWladaQeuOJFyjyBIyzwA3ztouNgVVkhNbCH1IS41nuX7G0&#10;cCEPmPAhhLcnrhoprQHUvjvKSl8gDqWaeWwyLlfMcs8RyBXjvAE3Vrutb2dOJAIvpb2n0Jr9JODB&#10;9p+sIYbkw81Pz+yAmuQrTkwMZ9/lkhuBwRPSizzyPOgjzoC+kmZN3iwMpPm0yauWfr45Ny+xsTgw&#10;bNBXL7Bo8r0qTX44ysuwSy5LNupQqdfn3YeP4ezqXfj49bfh8vodn6sgySCYyi6vfnq6q//d1/1j&#10;F17qfvQqaT28zfFsXtTzf5B1xoJyfg1ToGQh3ct9tSbvqyzJblDjHbXexX1qA6gUnfFmwyNavrzx&#10;5nfQ1PaNBopoTY3Z/fy6NsDiWdf8Y93EspuYW7L/sTAn+bn6mZqLhuCdzrPU7p0rrzwcDXuI4/F2&#10;HgXeq6hmeikPOg+YEiIzed86OFWm4An3Pm3rRSAYa5s0hWlQyqz11On8D2Vq5l0y7UAVn5K5fNqD&#10;e8T49yfdfYUNUMh8Jpj/I3sm/L6Lk3WJgTba9/x+5KK91t6Qh5KEGcM2ytqENZR7HwswzsM4+epl&#10;JysX+cCOZLfj54DVB+ap9aOhvSde0zG3a1sc2PPiTlL4JLllG463oIvJx9OvX+K+KdqZrFeKPlOa&#10;gc9BgT0uLZ9+ZmggOdfZzIIg6hnwYBWvoRrIF6fhctvTNbTgevTUtZj1GjbEc4whpTizPQjN/86v&#10;RZzZwIRYGogW4gSCl0k72oZbpUmVUwv1sEfe9qbBDWRzaOFQZRZY0fZXQaJe25amoH1rO+FCj+yB&#10;M7p2g5i+hcoHvV6cZMtzzGoCUsP02qER76dgnF8w+ePcI3F2D5wckhzkDQ3NtPPdwUQPYmmsSpOH&#10;+3Bv9uLt7PbvjT4EaPh8muXNTF8TXNrrZ1CX3gwGHfBMqp2nkL26h1ycrH7vBsu+MfZqIve1MAUo&#10;h2IP4BDCIgBYgQbuLAHzV0BmQA4nR4mgB0EaTLhR3NL43byc2KjUX8OTBgUsXuNlszVvv84eDjSo&#10;YA/hfQCoglyU4JkOVSweFKAAhFA0GltuF1Zg1xytzdx/aw0umHdHyxVBHFLV4UF4bsbQ5oeX+cD8&#10;zW//xnzI9iZWYNDH5pXvz2SwMK42Bo/JjGzygUOrk+cgHh825JC2jHZIAhRB6izDMVSgFJ8MskF4&#10;tUTTlAhiQEZMudUafn8PZL3Bj40hFocdXxsND643krRCmaS22BjpVUbPnVW9PhsCeT2ZBj2bKPiR&#10;NXZMsdAUmvp35tmGhhMNB5mVkMZoSoL7B1AL7xt+cmg2UdzjumOxntZrFNQ0obEwL62O4Bu8fpAq&#10;m3NsyWu4nsbQK2wY2KCL/k2G2eFgXoQCJdEo+SRmUKCHo+zY6CC5gqwS6wWbLBotTDwZilKvxafb&#10;L2HRLQncuZk+AD88kIfRDjh8DxoRePWtV+Zjx2RXhCMMlorVpZYDxId4QW+5PZOBMaHDZzm/OCfL&#10;7OnxgaCfeXvZs4W/IzgjP0P6INZmGTJ0NDlgXOFew1ieLMqVeTjdP9y1xGVS58EYPRy43gEMf/70&#10;yQzScb131oAx+OP+XlL1M14zvO752TnXDZ45gIg7PCP1mcb/0cCioRoUVgD5+dPTE3/u3cMjDei/&#10;fPnCQhLAJBpIAPJ4L2CNLtcLAvFgpmEN4/2YbBWMmX3z+sC9BTi+YeiPMeLQJKNhBZsX4CRl4Qhc&#10;2W4JTAJAgl8kGlQPMwG7FkMIn26goQcg9yw5MVh+UU0QpYFoshkulBkawnVQvxb3kT6V2rco/R0O&#10;SgydJb3m0oBCrN8tA31iA3K6xaLd18Ph0Oj5zrTCc4Fmmyy7YAAB1seOyeLG9toPxmaid58CQxho&#10;QO9R25+xb5gfiB0oTALkdLco9GYQO2eYwDOfOEVL6cW12I8D1xtkQrv6+wJPVHipQYKowAAEyyCo&#10;g8IyNdi2Txi4zSa1TbVyayA9ydCZdS1hTX5ePMD39jwam86KfIIOeO4geeJ+t2P9zLCP4IyYsdlN&#10;0KuPxvAyoZUHUJqZZhQOHQxwJEhJ0HOKuvLp16gzrSiIYrpWewGbb6UVZL11Fi4Av1r34CheAMkr&#10;iwEUeUqx9KLApqZq5sRSjvJwKvPRo7MpFIJhgpncvAux1myAUpp3iBfBoxJBi8zJLQwmtcKbrM4s&#10;v6PkoR0C8+TXVHieDQIHx+Yx6MWKBdTsxVjJLQzEGuoJHDDApTcpUgkq+CfWjyUqGpiKPQX/mffn&#10;lj9jFOuEjDUOtWxNQOqPvejAtO3YktewZrD/pTgZXGNdYWD5/t2HBnjz+gecRfW8XNnAcaEzj3tu&#10;Ng/BkZLYjvsk9kUA6VjD+LwHDgu2BPMRegXga5B3JBgzeO4HgqMrgrBgBi+ZjO3FrozGR3tWse93&#10;qZtNmMsENPOsfyGLHMw37Nk4L7AvYLCF9wo5LZ7lgWnPkXsBEn85LCwGlnFowsGEAR0ufTemtXkN&#10;MsU55yYFd+sC5wVgeIv7iwEIGc5HJwTktvCrHe2eYe9HkMBZPXtwRuNsIJgXzYcQQ61A24xXPu+w&#10;kIDNxkhfxyy5X+H1wvev6WOqetDBHAKWB96HjsCpJYwHMUxwJi5qHfLuq1//dZ59//SP4a7WDZPX&#10;kfad5p9jbLMuTEETjUHhSpU37Du7xya76RszY5RU1Ok+MTqgVt64ds/BPmcPNrN2ATHRhzrN16lr&#10;apHsKZaewhhLAxRM+upeebITSdM+nWZJgcXBmTiBdTH4IKK4HZ7J4iZz0lYTNiFYsWffG6vSEixC&#10;M+aPSsJ0o/0s0H8yVbfhTjfzl5uYciZ1pcSx7wkSNmaf+yCiZkqdd69iaeZpcCPQggOixuqTD5aa&#10;vqxE+TDzQyvN/7s0Dz9PkPVmeZRvm8scPRxt7gk1SHI5zBrIJMYQrvrp+VX47je/Cd989124+fCx&#10;9l+numaw1jlmv2ae088cCIPVh/0KSgi8r03tkyBvP67fh0HGYW9KJ4D1qM0s7CArObeoQS8Gisjf&#10;Gn2Epb3mZnHhIMNYpn3XwUobymW7ho2Nk8LcDq35/BmaEZrV6IytXjRU89RbUwMITPXrLirSZFVQ&#10;GovQWNep9XL+PHCg2Kfmn2WDyqIaJVK+2ysMrZPELrmfZrO3zNrHSwMKslhqE3BQzOIjWZCD9XHd&#10;BNS1UI/sTqg674cGqgdnLPpa1UV0UHLOUgrudzkjD5VJc2gWAJ3vlfZB6GebYkvJnXtkBgeiVYeM&#10;LVRlxsycse289nPgrci6hL8fTS1ASy8q4XJjSTLJulg4w6BBcR6d1eeSU73fLs2uuXFETQWRNIAc&#10;pNLTmtE+ys8XTZ5MNnQyKW0sNtTuBFoW1U9RewKfNceRxKZ2MC+kmU9e+6PYnu3UWGAzkKnENz6D&#10;Dto0/nSZ4onnYFwTsaQJRAwajhSFsTU5e5glXnsCdc4a2Ex7j9Mc6c4QUht6ODhfZv6BHkA1KXFi&#10;Y66Wmc2mA1YuiQ3RmXlpOmXFDCwzZWlLmm4y/zQx52dAX8PqNDjytPYoH0xjlU6s+4mCOwtYmhsb&#10;x7eJva5ojfO/nrEtQ5lnbrj1x5SwPbHBxZD2mjTN7n2c3SdnT8fQfq5fi0YISGkGrgbWt0n+n/4+&#10;vD/uzo7Wv8evexXu9sCE2QTCPIzozbYwlovJbK2wRnIpwiyWPSSnK4VurHioAIjAm7q9vSMbCUXa&#10;A6alBM+MhYaC1NMqITG15i5R1ggghWwt+ODVr0MBCGDlrL4WQDawCvD+Li8u2KADHLEgji0/x/nZ&#10;KUEumG3j7yFnwgQfk2bIhHHz0bSDIQiD26wYdsppACh4wlvqKRVB0+FTwhTNZB5ebPizHU3ux/o6&#10;F7zolA/XjRlgiDfhTOiChHf/ygZyUYuKzYt5eqG5ADsHBTyLVUpR+nBaGwv/WWhGmdgrpp/fxEVv&#10;TKSOG1PHoAA0HvDpGYYdf+aewR+dpR5SyrdrEyQU52ZEaZ8fzSM8FqMbd6+M+edTB/wcFGr4zHgL&#10;CId4X4uNTmEJlLfW18B7xzU8Apsi2nUFSMjGNJuRKRo3LOWFZDhkNakRNPnkyIaMvjL1++GbhIYR&#10;oCKAJfzd88sTAQmwrW5rgc4Ql7pmH58eNOVc0AeIhtnJGmBINekVljrKQx9rc/TyemBh9fT8Gp63&#10;Jv9Got6Qm4lA8zywoBBrgC/Pj3mQQG5+dnbE64uGBqA2AL8tWaLnBFZwDQD+IlUZFw/MvQ5yVU3v&#10;wUoBG6NP5rfH6SLM2uk5tBbjxlmsB65tAL+WXmty8E6psJ9+/iSZ+pGlwNZ/zy7O+b52+j2uDxpa&#10;NMwA2bBm4Uln0labwIJ1C/N2JrU9P4erqys2lngmRqYuv5iUv36/H2h4LnBd8exwwnqwBFhLwfTg&#10;hMIETLzWn3/8yTwzdG/hjwmGI0HSeu2sIDgQaAIQhs+D5hHgEwDiIDkGXgsNOYoiXBsyICGNLnbw&#10;Q1KM5xDyaFzrUYwlSpfr/gK2D0A7lw0QiFaxgJ+/q9f6sn4vi02lX2K9WfOl4BikP76+CvSxjb2n&#10;d+Qrp9MAOtGULig7jy1sCEMCP5RTZ/eQKYuY+mt4YI30K69BVHNSxPzCt6Kx9gIPDCLcDwwuACpz&#10;6KAJOQNYZH6/PEJoDMBZhAOchncfvqrP7FldF3WtwluxPlu4zp1k8tmrLJkMZzG2FgQyDJQG0BuT&#10;F9gjAQXKfVzy1MBAK0SzpBhMVJb9A1NDFT6EtW9SJwPOXCpmaX+jitPFZOhOX6/eEkLpN2Y2Cp4Q&#10;mjyNz42+4zwBcUrs8oKbCY8MepgKD2fOeCGAfYJ5op39h+aZyZHutfSLBsDYd32j67T358BYmpI9&#10;oxgDXizZwGOUn66dK8Y+mUBOgnplktsVyXu8wHOJXVaqc2phGvpUoxmK4xzmWvcCtuQWoOJBHc5A&#10;8/PRJXbuf9hYk/g+eTcyCVKsPgKWsLsgyLTlM4X9A+AU3iPeH1jQYCwT1OHXmPcenhE8E0P9sx9/&#10;/EFsSXt+sDcmFe8YJLzUswIg+5fPn8laBuiGNQ6T+8MMxMLPQ13hYRMYcnH/q43yZd2PAIBuX18b&#10;i5Fp8bAVqZ8JzD6w35l8PqoWGEYOk9BoA8z6+fPP4fOXLzwnoXCgtF+sW6xZSpOVEJkIhG35M3zF&#10;jlQmbOXzeaAFQ2rAlg1Scf0O2z1//uvLa5OCgilXFFrjno+zGMfGnHRGKfbSUQbdBzGgudZkpI83&#10;sUMdV68H1gDlhHX/v7i64HAS37ggk3dV//yMQ0yc89iHsccc1XtgTPPIcxzPOmXQAlmwl36u5zrW&#10;LAO9BAbALsPZvNyfxBaPSmYdm4x9oaHDInz4+q9j9v3L//wfw/3dnczFTaLO0LrWlhhzJQj8bgB4&#10;tHs4Ncfms9QAIGdECbh1s/YU3fNuZs5d3rQk7fuDs37m7AQxKrrUNaP41h1KThXVVJGdlNIUetD0&#10;YzLlj8bStsauM0mBgwJiDJvEelTjVpQ46yDFxGgJMbaBgMv2XKblP7t55ZUiZqFSh2fvu6VYul9U&#10;S2ifwBS3IzBgx64pm584BRl5gzQxpjo2gmMyYDq5Abw8ltxbKc5oVc6C9BNikno5cBUb83rO+Gm3&#10;s1iAgzNPUJccFBBn9mGyayhBCgPVm2D417qIssb639e/+nX47d/8bbi+eVdrpKtat5jPYOnMGgj7&#10;VaFMd8O+Ylf3g7u7e37eh7oP4aylwgH9VN8JWCkcntuiNwDdgmbCJO+drUqejTMvviivO8rexgmM&#10;Si2hNzRw2Fh0nUnzJEU0cCPQs7Mx8NW8tzPL+1PDgWSdUhpbdFCAZMgT6Ffmar8S3yQ1RwHmDrwk&#10;KUaS1gaBOFo5TOC35YYL/JKkfHTGqZCK6IM9Z9+VPGMPKeQLQ8xkQ9NewPuU3i1WqAN6YQrKoQQ4&#10;TAnULXAijw1w7JVWnJtSQsxQMRcnAMbDV+zs6OUbjAF7bOFxffMs9NRh/6zNc7j1pLHZtCTti4Us&#10;vaFZlHAYPdr3YfA85tKehVG4Q9E9pM+hqckl47WvG8Sqn//T5KhlShKf7rW8SAlWj1MisyTXBlSD&#10;sVmIa3SSHoeub88y90UH07SO8TkXnYGkPftCA8B67SWxc4Vv1AAlNYag4dkezBDeWAo4A9vLZBsy&#10;mHTUPa99x50n/YY27ihtMDVnurFG62ei0RTfsmyLBkj+7MzA5KQh+7wXnocpldnwJmlAMBM6z7Xv&#10;s2R7h+tVjbek8tgYuea9pz0jeFBUx2FbHz2nuky1t77X9/KUZlaFnn7sqcexTJ7c89TcGe3PX0/2&#10;7g3kLOltDsfcEmgKHEnTUFdAqsv/GxvQ627hrM3rz4kUep3YFoPOhDlhsJux48v0bAv3Rl9sQJHB&#10;iyNlmwT9hCam1oj13FDhyYe9AIXy0ZF5GnDijgl7Lay321U9XG5ZjIJy+v7mmgv5D3/8I32+MOUO&#10;mnBlmt+v+QAAYPiHf/iH2hD/u8CpQUm3kM6uwgXBjl04u7jkezw5Pa8F7PRJsWHc7x5qIX5JedxJ&#10;LWiNCXYIcYyUgkIeCLBixZS7zHCAx6dNfX2AUXfh+vp9uH94YDOA6T2M5wGirE7WlqpKOUoioHR1&#10;fcnT5vb25/D+41dh+/zCxgYgz0ltEmAcjWIcvkEw0F2mFQtok7bZQ38I++atcRi33Pi7vcng0Oyi&#10;Seck42Ayaha/mLrV18Tk7WhtJtXb4RVwGcEUfA9DUMi8ATsmEciBlwfAsKfa7NBTD+zI7U6TOhno&#10;ggUBZuRgwCEmfii+ET2OQxMFuRnDm7SK/n5Ks8L1BdMKvnpM4FxZGMtRvY7mVXTMw59yoPr9ADwB&#10;DsGYG40fFuT9/SOvzVqgBv6QzMaDScJOTy64Rtfr0/D4cM/AE7w2k48fH8MlgVZj6p0en4SfS+H3&#10;QYr4X/713/gz0XQAdIExLSWTMGKnH1omGLzZHXjYJEWnU54WzHA3s9kRM2aZwsXleXiCR9R44BSV&#10;JumQFkOm2Bv9H2Ar1sRZXRNDbR5iMOYhChT4LlFyXr9njfdVr8P9/ZdwDkkFJZhbrlmsw1cwNXZP&#10;vEdktJJ9+VLvoaUqM9RmtNTJJKZnr4MWDJin54e6pi80hTSAiH6XeWxTkKSJIOVltagE+GSmuh0n&#10;v2AF4u8//fkn7ibffvdt+K//9q9s3E5OjrgW0HgCpCTrRcwWNiGYAuMQ9cRdFjjRpH4y7QeIy2Q/&#10;PAdYy3cba+IQvHGAJO41XF7f8HstyKKu/Y0NHbgOUQiMaixwCNTPjWaTZvexb955WMcHeo92k6k6&#10;m0MUtmtrujlBrO/3eEmpC2pQrN3zeh8hVcWkvNPPTLFr3lX0MckHyYHNky7yeTGZ5P51Q39RS6Eu&#10;TKBk80tJvu21JrVXkZCiJEYd7yv2ISY6AwCoawTrjHL2aEm+Jr0aCOShad7yPZ/b/lz3DARgQAoP&#10;qdxNfV4geV0enSFfpL6PS5NRH58IGIf3aN1XlouWfojPQ7atWB8M5pCkl0b4i5VYCQcGJOG9GRic&#10;GDYTPWiCRW6gJyGMqHHP6TkGj1ClcLPoWvZkf6PpsEI0McQGbElPQh8Pg+SFPdOGs/v0BGMiHXwS&#10;/KYwNB8yhn3Uc2oUAOhpwWDQjpIJOcs4H4zpWzQhNkq/ecqMkox54eXNnFlJWDGdZ0AfP0eMLZiD&#10;qciDMSviL2oN85iLTUJrRuOeEGpHtzf5Dpq6NC2UJBDArBeMbDpKXu6gn1XSrYlWwzzSJsGkVwTc&#10;RrFKhiwps4WIsKkQK8CSJ9VwKJGVX4aGIBpAjnsZp0A2m7juBobSuJzNC+Oe8k0D/Q87Y/h5EYd9&#10;HCNDsOwAvO3rvor95Kef7jhcQHDQUPchDDdwdgJEhD8g9ksy1F5eec46uxIefkswXMAoZaLvQINj&#10;MIZRxONzHgHwJuu51iT1XwwM6J0Ltn09A4+OVgww2m524RgBE6FjnYM6As8h9tHb+3s2OvhMnz59&#10;5p6CxHIOGnt7xpngjYYDz7R0TvKG13lqVgf0/cXwLR74DIwEXgzsXNTfbyjbDbzm57XOuby6JKsZ&#10;a5nAfVSmJdOwl7QvIdMlKAmSTFBI5219MPwFzXQaLLgimRUDAFMAvvC568iUHsO7dx+4Vwx5z3AO&#10;7Ps84+vL37x7p/3RGsierOhI6SaYzvBGJkhX3wtqF9R0HeuWpbH6AWiK1e1riDWMUjOLmuBeabxB&#10;id1/7T88KyQnWJQkn53cJJuFVvUW58omdZSk0TGhNJOZBvlehaJgiTIl+qohGFqaqEAwsfacPZv0&#10;sPhPx33oHSALM/Nz+SvRmDvZ+xm1x+C5bf5g3hA0fzPzQcTf9ZYa1ICVlCa5Ib11lW5tgNuo10uT&#10;VDjMWB7yIMtlTlyRFK9MjRVtAuRvNGb3ZG5wWpO30rBd7L4of8MY/RGJSoG1hOoMlcyib8P50Nhc&#10;dr8WXZpCGWir0nFNj94PCTiwdOGxsVGCQjLIOE+TT6KDEEVMevcVczpNDKWl205eUrlJu9DX4J4x&#10;ZTm65NJB2dTkY9i70VN8++13JD5gf1otFACB12Qt25PBu+fwzxKSEQaHHmVzeG7p8xgin9ee6u7+&#10;tjXDXOPZCBZJ3oADSR+dpNjWVGN9dO7NVtIkRRtGMfXlW9vomgIIpa4pc8BAwJ8zXd3Gw2WkLSk0&#10;RoGgdsYMSvzOZUrYJFihPjZq0IM1M3YGxB+kDjPhqniCUSwu2RJQcdD1zfMSSxLnOFUasVh+Q5lA&#10;ENSELrl3sHPO6UXf5MqFKEaqp5E2YqjqgVHvm2xP1tR7BkbwuRYYimd/cJA/+zMu9mSw3novC5mW&#10;8qkkzzy676SHpPVNMu5r21mKSQnNnewLEtPdjZUIxUIMboviTF4XCptSy6Xdo+5nVs2RNfhzeS7q&#10;BnteMqWhLbTFpb5TpoKxdiltjU1Caq6aoT2LTbY6I2e4xNuCOHQdUXMDIwD4h7DB2reCaISzGkNi&#10;eJVvD6Y+sfrMlC3vau2MsxwEneGwF5CbWAu81LMf3vkc5MF/288DAaMpurdemg13w8wjs0zec25j&#10;Ey3IBwvBh0Njk6f3k5TXQ9K037ltSwmTdctYjAnva38+ePFhhCk8kuI/xPpXXRhKeHPeTPYFYUpq&#10;f5NBO1lezLSo5vPXrCXseWrDE9npuHR35mwRpES2wcbbgG4bkJfcQE/DWqbz0UG45B7gSiwOM2/R&#10;xjKP/t4nhC836vo0vCm/uHx+xvH+pMmj10NOykxaTfi0m+5NAwFbKTClIjdvUr3bHGYkxOjPQbHh&#10;SJmx43WG9ZTr1sJsqQZiVJoUmSGDSZsyJ4lofAZOx81Mvn7s1z0v7qqP4d3NGaWjKFz3r7WYPl7L&#10;C8sCHwBogUGHgmvHJD15UIC1VBu6h89P4Q9/+APBHRTQ/cICJmzR9+Hk8iiEe5MUsqGgofOiLebd&#10;YBJVMNrOz0/JmIOEFGlw5mO24IQYze/lZSJ9/bQ2AfCRAegC0Kd7WIQP7z/Wn2+SQgAM9JHbvhKU&#10;QmIwpD0AKG8/f2ETgcUI9sDF2Vm4f3gMD/W9X19fsunt6fO1IUvBAhKO6tduLGAAQCKAwJNjTt2K&#10;e5QVA86W8vzDdP6EHmmvpJcf1yJ4HLbhsh7y7guHJvvzpy8010cTAjkvil4kG+O1YE6NZofS437B&#10;dFgvznCIHzHZruOCANAD+eqaXkJLPjjbTS3SH57CzXVnSXeUn675vs9OT8heK4qaB4D3guTiujle&#10;Xt3w8djS927k4bpjo1XvRb1WlDFJGvb8ZCAhgFQAQmBtAe2g3Huz5cGLpEQ0K2BMYM1gkT5BstlH&#10;gnicxmqaAEANr4OfjaYB4MoL0nmZttmHl6cXSmr2Y+H9x9O1e96G5/pZcZ0XmjjYdGeazi36vh0k&#10;OKjM+28l6SfSe3fWXEaTOEEGDyl40JQKxvEEdFZmHp6tYglfnp6Vnjk2CSu9+fAcgol5AKPTXpdg&#10;NZmEJ5LTR66xsR/ZGL8uDDzHs8LQghIotaZcF76Q+y03L3wvriMSLC2Yo5eMfRkOYG7CXwm+mtne&#10;Jxt3gj4GZOIZeXp64YYGsBJ+MdgbLq+uw7//8Y/yHDP6PT3kXmsTuxzJNMTh+e7de0rLIN9CY45n&#10;DXJhAJcocE5Pj3gPweDFcxfEJEZgSCIL9CU8Pr2IYWUTQJpEqxhgoA0YcNECdo5WR80rCz/XpGvB&#10;bADWCxbHLPQEri3JTksy47fN+ebmmgc6nsfTkzPzYByMjcT0y8EadfqWiolrbMWX+vcr3gMOM+pr&#10;7ARS4RpjWGEeWAYksEmrzyGYj0GT+kdcG7ClY2jhCDiKkZQJNiSuW0fT6mwSeqYLW6gMHgrskef1&#10;3qCAXy7t2drUe7IbXmoBDJC/s1RM7ANHK2ueKZPt2bQjxdrYgdlSfAVwkmnpfkkYArgnig41ygW9&#10;yRIYtaREGQRfCybplUpqwJX2piE3ZpvJNGZFgHw7zThX8ioykUx2cZCM2XxEOrGhDk1WXGam3R6A&#10;UdRoNf+erleRN0qC1LXUNjdNLmLocDYAeX4em1zHJ3M2dYvBBUlTAW4gtbG+S2M0W1M6M+31JLcc&#10;W1FIyQ3ZK/LRc1o/hnf4dz8IMDMTsY7PbDHZO9msQ5PXBU37eW1HY3GxyBpzY4OZxM+A5OaNiWuk&#10;IpeSS2ea6n7IItQ+Uxkltx5ZuAKQGskuNa8+/OxF1zVz5VgsgXc8yLwfwHZdM5t65uGMhe0ABj5J&#10;zFoAPwDi4B+KpNifPv3EZwR+tbAvGOVxScZ0S2U9kI2G64/rNILZXc94sGCXBAHHJvHHmZOWNorH&#10;s9YpWc/BlaAhE4N4oiUPU4o8miywZ/CNnbeWiA6/zGuuEzxzuL5DbRw63d/ep9Pui4v2qBgwnpV8&#10;hyEcZ9tI68Trq1Cu31D3lBcDMHD21ecWr3FxfkZlAwC9SNsA+dolk/kCDOJaRM2GcBAyFQ8EOjwE&#10;yDzgIkOZyA4rFiiwiHa9wMaHPyu+8ud6Dwj4gZVbsE+chNOzTFWFedvWr4VnI9YHpdRm74Gzh2Ec&#10;CrICixuqD1iMMFFdnpwSSrJe4T4VLTRjFIucKcFUERhof/QLFsj/2z+W9G5S4C4nk5yr3Hejbdae&#10;SvLEs4X7PAogDZIVRvkb8bbmyWx9LDO6Hv5OwUAK1+PeagBSFvsySWKpmqTz56p+XW8sNwYeEQzv&#10;JwaTwAgO0+IEukX5BBYzsW0p703qn8zywACqg4IGBNAlMSTwrMvaZCwT04X7ZJ5JrAhYCQKINkhr&#10;vmbu2RXmzAsBCBpgOKA4ES2i7IaSyAYm+WuyxGLWFs2mIQYB2jKdL7l9L0ef2fZ3qJEWZtQqYMAD&#10;D9LEWEoKF9LeniRLVHZWk1NTLRBSC2hwgNPZSgwAcI/DwnxhA1cJJg02hMBQSYBshJpHrFHsdfDa&#10;hccoVA8GYudZbMaoJi8rzTdzH3AfXdQZeL6vai2AAMAD7G3q4sQAe/e4433ioINBZaaoiPJt7VSz&#10;jlIxNKDHkqdaM80zehxDaGI2ZRwrVdx9a635jTNAz5rVIjsMt7dwD0YCd2NpLM6ssBO7rLL3CC7V&#10;DC2lNbi3meSqLhHt5BMYUjd5UxaBAcXsU4xtZDWkS2STUVItnVmWFeyLAPoNYwug4fkgsDt5cFdn&#10;idjRAQgPWZgF3zhwSNapfDwdSIwKKsjBM7/MBgQ1/CDvyTi5sDW/sVhUR5Tchp1IXB7zZE2So/sS&#10;yku575qMeor5CQ3kpe+hgoAs4Xqm9uA+Yn1fcwwmScTu30EDdRs42v0zywEDDl3cSSD3DbBj649g&#10;O94HB60KFcKeJek2s+3TZHcQjS7HejVZooTATqiWuvDh4jJ88+Ed9w6QVPpa80Jd1K8v6nNmpApa&#10;dNTvOQE5A/V6HOWtb7YE6P+2W/ScJ+G29sF3t3fh4fm5nnNbWWpMHqadW9J4TkLxpFv3UzWSRFdm&#10;QGGavFyTvOUdnMoavBaPsy35TfCE2bSkNkiZ+54mMYc9kbjoOXWZfJMez/wcmq3NL45VDi06rWkF&#10;HcZisXYzw9c2zHEEj7Ci74lhhqS5/6fqnpAEwJeJzcv6mwnoSjX2HxXL5KfbPBH9GXsr1508D+Oc&#10;u2xnXJnYjA5nOgPvDa1PtTSf1ZkSoEwUbwXRSEbP4cwMQAyTzUBTAb15k2V6ez7MmFlfEDdMdqbG&#10;Fthi77u7PFn/vp+ZiprapmjznNTWg6Q7YFqgYcULolnFYlyv+nBcC8rT0zWLephjnyJddPPicGN9&#10;wI6bTx+AFxTTfBgV6AAvlrv7RwINR0yc3fP/YHnhJfp+1UIhMK1CwQ2mWtRYb0H/vMSHjem6YnW5&#10;ATqabjTAYOkAlEDTDG8osNuYggqgoj6km+dXNur01Tk+asETboCMjfz6+orgFKQlmJgjPRd+e2g+&#10;7+5uWWAi7OD5+dGCJCB5ps/dCVmDHQv7wWTND3fcJO9rA+MeHXifTsMEWAR2DeRLZCZgkR529DUE&#10;INgJyIInYZF0ypKPdwRX8TPd14lGqkpRwnSiiBVALyIUtvU6n56dU6roYRxgK5AdVT+DBZ/sa0P1&#10;jvJT+A0eWhCLpe11kPLp8ALQOGqSeX/3QK86fB1YkyguRm6OG0qmeQ97A5wMZOlawEqWVAlNG69b&#10;/fodAz3WvHehWFODxX16cs57g8+IRg4Mrh0TZwfKp1AgA/xAkwGg9aR+/ZYm8SU817VTxOnHZrEb&#10;bAK1x1Qz2aFHSrmoxlhrkLC/vz4nm+OiNpaQFmOqjmuIewEps0vQmBJV78XF5VXYQwZ7vLbCMRlo&#10;Sc9ArpWeoTWQw78yNMKKBDAX4UeJIuz56Z6HEhlwLyZvQyLs89NLmw6gIVv0kjIitGMwia6bvgIE&#10;B8j2CDZmZz51YOee1Wvy/fc/8Pri84JNh+uNFOD/9H/8J37Phw834U9//APX+hFl6D3B5vv7+3BR&#10;i8inh0dK5DKDK1Zk3ywUooE1h6aQ5vEI7siWxIjmF+sW9xLsVYYByaT+y+ef2SBzrdfnwF8LP59y&#10;tGzsT7w3FK+QGOOAwXWzEJAl34973tCXajCvPGfIHOl5x6GOtRviJIcEY9aDFMwb0w66PljiG72k&#10;ViuyLvEPU4NpYr8hOxb7BmQ2kPU7II2/B2iYBSLjnlhAwUjwlEDGfifbg229ho82+RzN2xAgqHv3&#10;0duUpvA91xmuGUAEPEtPtdg4OjnTAWB+PxmTeEz2l9jLF2RKr9fnTKxM8Fqs96eXZA7MPrB+cDmW&#10;q75JmDg5VIpxUMJdab5DJkHB88u08ObZ1rXptJu59wqSYDGSOsmYrbDg1FTgKaXOu30zB/Z7b+bE&#10;WSmkgUWvpZQWJXxmsTXHZvxu9P23CWCDvPNCLo0qnwUGhpk8woDArrEFKafoDASEN5RKapOApNgK&#10;K5cdN5nLLLiE4J0Doiyy3B00NHDRJ5Uue0izqV0W28dDbQZnhjmgGIwdzoRVNU5x5hFiQR92P8x3&#10;MjSpAxNzszGacWZwXQ4HMUmsCB3EzvaAkixwapAH5UhG2MhkbJxj2PfxrNAPUQ0xvna725hEFXJd&#10;hDXVfRPG8vS8q2ctWOp4PhE+BZY+ZLXYa798+Uw5Pz4fnimwrlGLYF92/0gPrgLYPzJ8Z222APQX&#10;XdS1fyxP2t4+KyWv6yYHXCDxvl7zw84Y+UjZxTV1DzlrvPGMH3MQA7sFSP6xF6FWwfAE7x1n6Fk9&#10;KzAAPDs/43mIQUen8xY3H+cFBhsHefrudV1w7163kDe/iIEyWGKwJsD0vB0suRafE88W3hf+OzpZ&#10;K+wgWMoqB6bRmDjFmBHHxyvtK5YUz9AihSTgWSOrRcmi2IOx53NYSeN9a5h3e5P5gv18/3CvGuqE&#10;tRw9juFXWvdkqCiwl5zQ/qELm2HHsLSuXzL9ET8f9QXAQ5zzVAUIZEFQCQa7o0IUQrLznr5dKphd&#10;AkMvqMGGTB+++e1fBfb97//8P4V7ePYpiMeBn6LzoLjnUZm86kaxUUaBX8ZeSBOTK03yJTBJLDEv&#10;tQAYNy5PjXWHexOav5kDccHZYfPQjiZbio0hSNAnlpbEObjvUoxqiGOTOrsfXAwTroamcSxTAvxc&#10;xlq0V+Q4SeG6Gbvdfd7cV8xkhzojGstnYjsMRexI3N/iA4pIRlPJnh5p/UOSt2Bx9k+yQY0TICgD&#10;9FAjsTjMy2guMZ6nCyu0apZ2S6sENZNJwxze91i8L9M5F5u3EgMBMCADM7KkZiJvZ0VoDBazv4gC&#10;XIzRF+JMvqn046JQD7D3Fzrro1Kl/+7v/yH89rd/yz4Ge1qvZFl8H859qKHwSRBWh6HK3e1nJvAe&#10;NHz48PFrDtRhp0QbH4aJ7fh72BAgMCcQrzs0GXjyxOG+a2duVAOfxDZiIqea6FFDAgcFs2iise9n&#10;MvcwAYbyfUtNMq3rBGatCB6heBq1nXNUCgfzA3e1WNaAxFitBp8YmBgaG94ZgW5oD+7yxLhSaFBx&#10;r+TcwAAla/GzWYyEAKkoJqFCdii/zmkWkhCa53xL1XX5fpk9F82rLzYfYVpf5NyUAcNoddbYArGi&#10;9hrJ6Z3NJfOzrAzfubqBgbTFfeQVqBijgkJk7m+B3g38N7Ant0CUXCYfMp4J8o1uK1s2Br5PTWEl&#10;o4KhRgG19rweCNrLz1IsWf5aoVFlyM3zLwvMLQrd437QJBEjA0NLSq0GIiEgQWl4Fb75eBU+XpyE&#10;v/32Y/j7X30V/oe//XX43W9/VX//dXh/Wc/leuafn5rnJdRzl+i16/O3rv0DrtSHjx/CEYIaNyCa&#10;BLKHT+r3gG15VM9D7E5Xl2dhEQ/h8vwkvH/3LlyeXZCsUcJEAythYuzT4ibMwjzi5I/KmhP7V1fa&#10;PhjUx/h+bvJgT2WfBKnNr9IHgY0bGZtX6+QrV6bwCVXFyRmbSmyeh7qReNeVN/LhbDKxNrCZ21A4&#10;K34uVQ7Ndie2X3sQUOymVG4ROI2hHmeBFZJqc6itv++aF2anfl7qsk6etfJ7bGEa/hTHN6YZelZL&#10;Y4/HKWJkCsiJ4RdpulMYUJPcJv+MqWmYPVm5XYMw+cg238Q48wR0pVDzIo/NH7UlBDvTs419xKTF&#10;+QoQ9zcf3/8ehyoeNCsWZAiYYksxWyzsxZnSs+iatyObzsGkUC+vu/CbX32kFObdzbVR4ZMdVHsa&#10;3S9ZvKFZ3zIN9YjJeg+1IESDSg8wptC+8GeBRtsrvRIPPhp1AFwAHwZNNMEiQ5GMnwWvMRSbd/VA&#10;AyjhxqZPz1vKg8x3IYSz43PbZOvPwM+jBxSAQcjdTs9ocG1shIHFOK7D4+M9QZsFH+ojXkA0E1j0&#10;Xz7fhqurS4KFxgI4UMoKxhu+B0mxOBgAlJElx6m6XdcVUzxtk2cqZ/01PfL6BRN6R7IiO07GseHj&#10;+gGgwt0AowyNCsAVXAMUxFi81zc3ZAOuGDJh0yv4CLp0iYl/YmcBjKXskk3LGF5ftpQEYC3gM7j3&#10;DIALsNXw/aTK9paQi2aLgKs8GDEFuaqbaUdp+KH5pRGg2GcCvu7zYai3R0JlSwfW02zedhaAYN5v&#10;m/qfJe5CPg7vHXjeoUHrRXOH9OS2NnzwYgM7kMWwUoUBZq0ZCPFKMGswjZl5fYDxtAfAtKZcsFfw&#10;CqUCedowWXD1dlhfnh6ZrKu+9Yvz47qen8OH91dkYRCABYsAUlgwC+t1J3ipAsVk2z0LqpXYV/gc&#10;AB+xDsAggQQZUqvX+l6fNsbQMMDbdiscDDt55gHQO8Czrn4vmYQr83rENcMGiCb54sruCQDWTBDo&#10;RDKMwfz0CE7fGCClND4Aq2iG8VpL+uStud3/8U8/hI8f3vMA/fOff7Jk5Pqcko1X3wOA4LsvXwiw&#10;0ltTZs52jZeSWXfmiVkM6AEQiKYY1wv7gQ0ALOAC1+KhNox4PwDfse5prL8yD8GHpxe+P3wOeDdi&#10;PeA+v3t300IqTo7PWAAv5GtGsIDX60neVT1BtSMm0Roo6kmSfI9IZd5s5HMSycSzoATzmCKoren5&#10;IC/C/cGYxl3qBeCZNGdBv1ADdCnBhwQwuLzD/PXA+gNouRBTED/3+emRLKgVffFSSz9lCrLYg2z6&#10;CRiaV48nxq6XR2q+Ip9pyvHreh9h3D8GY3avkUJ+xIYYkvuecsVgyZj1+qJoIrOvM3N/sm57kxZ3&#10;Cl4AoIzGo8lgmLQbKRl0Sr6z4SRA5euZ114Si9sZx6P82DKHCvA5xD047M2iwFOai5JJuccMhyaj&#10;GgQgMz24dsxJEi7bE0oz3/YCw5sZsiTU1LR02haGEuXhaHIBFmBJPkkht0J4ssWY0ueayb5kLFGy&#10;paDUQ/c16ZzNQ3aTmtxY2tpj4eNG5GOepnp5bGCDX8el/A9HGV4HsSWiAkhawVTMNwtFdRHjj9N5&#10;Bbx4ExPkhRbluWM/PE9eLwDmD6MYbJYI60zo3db89fB/AHYA/YrYGTSOF9MBzzDOOQB4WNfY3+7u&#10;voQffvghfP7yMwc5YOFv6/6G2gDsF0zqOw0NIbuBFyCeSQzJPLyGrB2GQpg3ypJMZpOIwoLg6NiC&#10;Oq5vLjlM4Hm7N0Yfz4kc6FuKc4Bp8Qt7LnxcDHa/7Tcjp/3uy4O6BV6bZCrXeuI3v/11+Pqrr/ic&#10;ETisP8PfI2swhfF0CmMBUA/m8+vGwol2AtYwtCG7Tvsr3iOAPgxLeg0OUB9FNceojXAmo76jPy5l&#10;18VkffWa0zsWe9/BBoWjGONuLeD+wHhPg6cwxyD/NjPTofUIrk29Hxh6nbKeeyaAiX1wuThuHj4L&#10;nbGZfn5raxwXvQbM1lweNMBM8kly1i3204VAfrJ7BdaQjeeJ3/T3M0YyGhAmZ/7/APv+5Z//Y3i4&#10;/2KeUWXyYhtzaU26NZpiO6QwSfMk/0w5zgYCBt442MCRgOqLNJNENvaOUliTgAr3K5qbgpOVFKb0&#10;RDL+lL7rbKsowNPwAGOuWxPjTVxqTXJU99S88dAL9KnZ7pjETOwGJccfRqsZQp4HUxgTY5T83Ac6&#10;oZTJyy5MdjDGKAlvpITsXcgQ8SR0SXQ7Y1gXP1/c6Dyp/ZkxVqIk0D54mTeOJvuOjXUJ6lSfugbW&#10;ONDn0mKy3NyAf8b86ASyBU+dd9lVtubYQJPSgiO8ufMUeIJUYpJzyD8OChaQ9Un99xwKDljDwIev&#10;ruGvv/ku/O7v/r7WnO/pJ2bgW2gyYtitmKrDgntenh9JPEA9eUHg/4LnoD3nA59lDDDxvN0/3hnT&#10;B/UxQ9X2Zncy83pzCRzPJ9k5mtVFbl63c/uJKenTw23SG01fUUBAbHzZ2Cwm+Jl0zg0Ct7AusPfT&#10;u9CBP0++bYEVE6vNz5koSqqzBme++uaXFy2tuRNIRZZensmO59LBaPUMQasWWJDaNTCgppfBfhQT&#10;MrHmCvLCTPKnnMJ4goIQxNjKWQxB+VKOxvov0eWdoREtjF07ioDkA8FuSkLNFgRQWsCJgM40MfRo&#10;nyNAj/dULLDi4EU3sUUd7PHgpiz/3xQmL+MiQGl077eSBcSOkvCWyWuzJZZ74nVQvWLszNRUW3Em&#10;eJzpGFXflmhnH57ksesEgoVwVXu2//4334b/7tffhY8XZ+HjNVh81+H99VU4ruv/pNa8lPxLMov6&#10;u1P9hL6J7PousedYYNnXGmSEhz96PqwTWE+onkNWAOr2VPasEVBvn51dhgvYe9Wve63fx4FYUw3l&#10;FroQZkF6qZugtxhMpks7GO29oYtvoi+iqyKiBkVNIjyxxMI8lbeRuyJZ5y4hbnEw8W1gRWOeRoGx&#10;tP6LMynrdJbgfi6aH9/MT675cL6hCLawHE99j5p4tf00ToFHDprNlP2q3ZNyCUpLq/evTf4kNBJb&#10;mj57A0RDkzy/YT6WKco3zrwGY4rNT3YCan3wFptXdwv2SBOzkfiBvGN5MugMn5+R0YcPKbwZ7Lk/&#10;Y/L/BJCmMEtsgZWF9qIsv9Tu3dn69yjOCAYpycsp6ylNJoJemJlsaymz/cwJEFU22EzzllKRK3pB&#10;FRaolMgtlyy+cZgcwwNOBo7wcsrSNXdMzzzmJgYA7vrqmkwveFolHeoHPiA9p1Bo1PHzz85OOMH4&#10;8cfv2fTh4Hu4uwsfP34lui/YSnjozDNhvbCwCbCP8HqPAEiWlugLaR/eDwAFHJTGuog8FPGzIOFD&#10;UY3Pgq9HI4BmvxRLcCV4A+8geKHVjRcedmT31GLagy1QPCFkwoAPY8OZ1HlB+jmu8bY2/GT21H8x&#10;NSdY1BlDA9NrhAiMkupRfpSVEMxme9EkDAQNjo9aKigm6zicAMyhxLBggcAmxKQvC01aMqW4Zmba&#10;SwYt7wb9H8AC3gs+E5Nr4dEGFlddGxcX53x/YIbheuLvVitjS6JIAHiK73ut9//rb76xydBYCOiY&#10;T1PXgjew8RIgJd3a/OoAYCEkAo0jAFn8Hw0M/Yy6RADt7v6eDRkaA7A3Le1vMzGbgvl2HLL5DuIa&#10;3T298trhIdkeDDAYJVuKKhoWnR02aIYwxcG1BOCHhgy/BtMDQDXBofpaWA/mdxPZPH73q19RhoZr&#10;D/k1DhVcR9wrAEQoSi/OL8mm+fLl1q6xEpopxavv/fbui0nAwBiszdXNxRX9WA5iVGCrANMLPxuB&#10;HGB1oPFF4Uc/mEXHtcswGDBBxSZBcw+A+v721hoUSl7XBMtPazMIU3sAnvjZz/Ue4qLgmTW5txUF&#10;H99/Ff70w/dswnwaCLYrvfgUoIB1is/bd/LFqWviq6+/CZ8+f7JE4sOWBcBqZSyc+/tbFgjweepU&#10;WIDpBWYu7jPuGb2kCMpawiQAbFwzgIgLAJUA9wCk6R4leT55BDrZFTjQoyfhDWzuixdOBAjMoxTM&#10;JPfUIOg2ZgVgmOQvK43tdWsMRBY/9bOe1SIjuo9ZfcaeSO/fSBptmz28hiBFrDsq9xE2gmUkKL8E&#10;QIeBwevWfNcOBhTYe+vNsLZJnwobMaRqD5JtBLFkUWxD3l4UwHN+eRPWTN89M4B3YVNtNAI97sHS&#10;wL4V0k9xoIuhhmvGVDp65WWuzxwUKqBC8cCQkaxJv7G3ipggxmY078E4Y/rxcCt2DngKLJv4bCCT&#10;B2q4QTt+PhnK2WTclDi4Lyo+Q0rN0NekpG8tg9sUzo3Vi/sNTSwCl+VYsxwn42/tuzYM6xpQx8Zf&#10;JsdBnkDmA2pyWEqbxZDLbiiuhjEo6TPN3XbV7Jo01BJyjQWkqes4SR6iCgc3zc4C+ky6YMEaXjAW&#10;T+uVB2uRhMhYmbEVaZ5USZ80TY+Tm5i7f6BMyluyrhuXD4NSiS3hlWAgffEGe//FWGQ7stf3ZOdh&#10;P8W5iaEO/CzxZ7DmuL+3VEl8E85t7JkvTSazNwkaQEaEHlHWlQlYX11eGyu7roFXhm2s+RlxliMA&#10;xsIvCocMeB0OqrDu5WGI8w5ApjGId1xLGK4AQMNeRp+8pVjyCwO+6M3Y23mW5ZG63WzDn77/nkDd&#10;oJ+Bfc7CPKxxwvONBQC7hYEpwOYXbPuSAZku58S1xucJ8lrtGPRlyYb0wCrGPGAwFYFR2y8AbBCc&#10;73vJQns1tRZo4SmA2b1rOmeVSfLdJTFpS73WK9ZgWJd4Fsk+Twv59r3jHnM4mAeeMUqs+T4me3gl&#10;U/XAvRJ+tVuGgcnvNNowIHVmYm8qhYGfASBhmfv4yHeL57nYPntqya2QB9j38Zu/+avAvv/ln/8x&#10;fKnnlrGQU2P5hhbGUVivTRI8D8QQYFemAIAwhRs2GZdc3JXyasxaZ7+kVNrXkgmPxPM0mYwbC0+A&#10;SwsfSOYoNANbWnCI+306a6BJe4JSniUVTZb6bICZ3Xj66Y6hDf7dN89Sum2/ordYM3KPqptKM+l3&#10;IoQHdVgzGBTbEBugYy9vnnx+XW3+a76qLYhg7nkXp0EM93Un+mRJapuMMTUAwkJArFdeKHHUjdaL&#10;pHQlTl5MYOpNoRxR6cBhAn98v9NeHcuMda2z7k1QgDM2Ghhp95rPM1ioh1GBdKZeWFOeaczUj199&#10;TdDgd7/7Xe2lTmzgpuCUUV+DmoySb4Sn1R4Mw5XC2nxlZyMB/IOa6WIe1vWZ+lzruxINFICyitYH&#10;0YBZAyg7fX5LVo6/SI3MDgCKZUU5qTzkOk/PdvbOLDGVAFYIf+H0ZdfZ5PDtehetySLm1zi2gVcX&#10;prRnY3T2E4AisJVARQs+Sh4fa7L15UIemTrLh6JAyomx6Kmlo+T1sXn3OkaWGwIBL2+3VrD73r1h&#10;8RD0msiCExgQkvylc0v5LlJlUkI9lGYxNIWzGaNYLyTGU2oy8bnXWvQwHynMfJDR+TNSfHCh9SsJ&#10;tO9pxVmDwTxk88xrrXmIBqlInBkdgxJ1B9UboUk1s6x+Qpj5sxUBlGUCAJtnY5wM3HIDrAIVKrlY&#10;aBI8LNHfgaV3suzC//i734a/+/pjuDipv18vSZo5Pj1hrYs+DIxZS59X8EGxsxNetJC3o+dOkADj&#10;hyKYCyo7Bgb23JoA9uF7e6/TMICvfwHm7RGIBlDFjXAieww/g4ySjVjVZLQaavj+0NiQHuKUJnZk&#10;iBMYNgeBSlt9U5pwCaUx5cQnbf6fpUwp5mWW9uuMTSffRLex8mco2P7NYV+ckuOjrB0MGDZ5dZn5&#10;T7ulzRQ+JTAspdAKjWajERrrsLHb5C/cniF9Dg87cVxp8mvUtfXhVPvMs/1GbPriie8zyXAME2D3&#10;xm9w9r3N229K/5lAdJ3vBGkFAPZSjOB8za12aZrjNxY/k/fg2wGf12YMI3EmZZmePwsBi2+eGSqe&#10;SJ0Nr0KF3atjwdCCRWeLioe3ggkcIXZGh8fSu1Ybhw+S8dD/XUnKCqnp5cVV+Pnnn1lYZ7EBTs5P&#10;Q3x54SECcIQJdKN5x8AL7Ntvv+GtA9vn8eGJrKWz48ii8LQ+rCjyX0/NiwxFJXy9wLz7/PMdmwP4&#10;BwIcgoYezJrl0iLlyfa6uyfQAgYdGoXzsxMelD/88Cn8/OVTuKobwePDbYiXV+H6+jo81ocUNHhc&#10;YLDnAAzCWxCF8ZfPX+rX3BA8Acvv/uEu/PTnT3wvYEE91NfBgQsQEdd2dXRMEI0ghcILAJpCCojU&#10;vAfISfNt+OrdB/pAkWq/eWQhi00kIYwBASNPj9y00DigaWCzVuSnRQDRFhFS5Zjs2httF8LQ06MT&#10;k6+iQarXHOEVXVzwHkBqc7w2iTQaFLDzlv2KSYOQbg3RmCz7oZjZeipscJ4eXsKXLz+xWIXX2ChJ&#10;2LvLG0p2EszGNY1Yw8dMuhjIqyBjNo+WaA1+fW8EEoV+MwF6t21eZN744PpTtgePJ/gdktlgDfXm&#10;9bne43M2i+/PTvmAQWb3uD1YOAymtThQI8CvQiDLmbvumUHvAvysaJ5hkEGsF51MZ0ej79ci4642&#10;oav695fnHQG4HcEUY1vCmwjADoBuMFDhwTfAawhG7C/FJqjFAAAATGCCIHAE/1xAVl3v/2phn/Hs&#10;9DysntYEMm/r/QcbDU3MfvdnAwTFcAErBs8J7nvPkIMNAV1cP8jQIDvHesJzt5Nv0mktEs9Oj+va&#10;PdDrqussofX15ROZqv/6b/85vK9rHwzL28fburY/mjQ6G1MDzT/W/qY2tJDukoVGY3z7ucYwyhZM&#10;UpvXF4bJHMJ3337HZhmMVHoMosFB4jD2EjTZTMY852dm4qdSpz/dfybDyplFBgTCV+89TXZxLT7V&#10;AtaGYJY2B8kx5Ppgm6ExHg5bS+CiMX5tsoc0JRi5WS2Nmy25e+T3da5JMebfYiFgOxO8SWK9nZyd&#10;8LXQjKOgcMCKa/VQDPhgiu2Ca4OhO0hKHnY8jsys2RoASF8GytgS9zmui51JAgGCAigBU3m3M9kf&#10;pviRsjtLs1wfGxAFBum+7q3wD10f1+dqVX8+AO8i+nw0fzYmsnVLrkkmg3vTm0z2V1x+EtxkXL4T&#10;8l4hu88ZbWLemW/HxN7zZ20hX0A3L99zqBObLInTTDFbh36hYjiYRJdpsYeWnsctBUW0GmMzKu/E&#10;fBuM+SJ/TQBnnUs2TV9lzLWUFIbUhWUXxRQyD7xRbDdPSSMjoJssiJPAOk9Xc/aMy2KiimZZR8kX&#10;qGuNzkHm5u650kzeG4hq5zQaDRSfoyRSnEiOngIq/65sPlkmu8wzQCI0/8SspGGCKmnyyUryk1mI&#10;pUlPUGfxlL6ZAAOI2o/GEA5qOrxJdvmRhzIVsb3hTbdXUBV9bEZjfqJgzgcD2wYCPiP3a9QZYErj&#10;2q8UbHN/+zk8Mvyj1GerPusAtg8GiqP+OOQ96w+ws/H9YJ3j3ABwtGLwloXo4PzLY6zn1pfwHuxs&#10;MtDqs4ZmDcV/sfTaMybLmwcV/h778IHpuo+sS9IiKjV4X79nSVsN3K0VrUO2vJY4F+53TzwDz+pe&#10;C98tyIQDQcHEM5Z7i+S1eUc6IRnka9oW9MFuT5kKuN4sUTwFvFCevBQDbhEiPBHx2lAOjMbMJ5C7&#10;NE9TtykoYmviHMAeFuR1MxB0tKR3NsLYr7revPQONnz1yTKuLwaKKK8fbu+4PwCYeF9rINQRqJde&#10;NiMtKgDyYe2sYNmyH8k8xAAHP/Oi1opBg5stQ1mKJQ8vkpjVrwTxLlGDgnEPSxI1r5TxYfipkCUy&#10;LvgZ+zdr///rnyyrhUFFtBFilIBYzMML72av5yqJAcshRLZCG2qDURLg7M+8g3HxbTKhN1OUKMvO&#10;JShtkT6XXWr7iqfPygjMJKcGt9RrlrjX+X5dJGEamiG7sf/oMFAkBRTwYaEQicCaWTAr2MMZC/K+&#10;wzMB2SNcOvM4tm67zK6bDRsKv8YHdI5W0ui+1poWHpSbJYFd49wGVa5kcC+2LP+/PE7yJbduiHgf&#10;9fsXlF8aWDdajG1rkjm4jaUFl9i5knVPJTuORT1NN/nljc6MjMZ2bqy80YC2bgpHSim0gJXoSeqS&#10;lI+yAsI9XAnAQ7AR5XGSK3JwJQZ+Ufo07p3VcUuqOW5qP4KhrAdmucebs0ZsAF9k+WMp6nhG9mLF&#10;MzyLYYMhfN48tYEMWEt3jy+Wvj5aeAF7iTFJyu1ASG5AgIOg86ReB33p8RdTmBHXjH2e4hsmjXnp&#10;KcBq5lWXnYXGMz2TTOB+gM5kRz0dxdLJqh9a6q2CUlyGTiZcVEPeCxzA+8GgohSdvYG960gP0yJQ&#10;zkBrM/LPJm1UY09ZdJ5AG5tUKp22E+A1GjiqsGMOwkex4GJME6PNn59iwNdYnDXv7GqbDJi9hg3s&#10;sVa9T4GUnWoDvC++p2FKvI5We3tIEVm5h8MUEgSWXcoCdoNUCtHAPA1r48zuKymUh/cGSdY6Gwgk&#10;j6aqG92MU+FjxZlGzqx0T7RZEIF5r6VmxcCvTbEx+Rqo2diJxm4e9HmXC6vHIGP/+qubcHN5Ho7q&#10;R/72/WU4XTHdintcj6BRKhWXYtyitluY+jNIvg1yQn3+9uML/2yZ4Y+740AQNiIQo4+0GtlyveJZ&#10;ZYjYaPe2p0dwxxTi2Fmdyb6kN8skC8Ea3yR5aytpjOVOXpKWHpyaJNSGRPb5nS03CLTLocyOmNSA&#10;rumwCU0S7oF5PM3kT4Atk4EpMUshGRooFz20qZNk3m0gUmx+cnEmQfZU4b8InQvOdPdE8+k9uz+g&#10;hUeWNoAJjWA3E9QmpekWs9jib4UxdLaYrBZXHV101iZzB9BanElpZwAsrR2Sna0tRXyWXFxinH0u&#10;MU5FHBE2aZL4GN/I57uZo6ZL95NIAFGErzeJ87E0BmGZExQkdXZJe3bAL9vaaCFh+nzd+6uT3+Mi&#10;WQKUYos1kfdJn/9Zi5THohoHM9gcRhn0p3B+tqLU7mS9suafcb89HwZMeS9r4Qd5KCazOOyymAaU&#10;f2xfm4/QoObq/PLSGoEyiv1nARAwa0ZhiKJutV6qLxrCC5hKMJUmfX3LTXXN1zZzTDT6L88I2zDW&#10;Dz4zGWSbF6UCFZOnBEODd2Ib4Pf0v1Gqi3mEZf4ZptCnp2cEKRg60hnyCuAP15p+PqT6GpPPKOlF&#10;6a8LA1oQPT6aWT8OGQaH1Ib8qm5UD4/3TN5KMqymL4281nAoA0SYvJwCmVFRjBqY76J4B/0/KuXs&#10;5OiEh0RREAgKbtd4m3zWmIpgFeDBwEQCoSA4GOx7Xq1x4CFbGhMP0318nvPzMzYZuA8AbwBonNEP&#10;bN3Sjwb5E2BzgmwRvkVbpgBaoYaGDI0EJnAMOsjmbUbmZwm8Bng4AKChmUguf8ThJ28mFITwLNwr&#10;FRZmxLheJHcsDFDDPYDvpCdQ3T1tzOdku7dpYvMZmLxclp1RtVeQs8vH8mglD7j6Pe/fv+OUFIwt&#10;NF3wJvrVt98RsE26Vj9//kRqNzZ+rPtXMheTSZJQDOCzwZ8tIG12YylhCLSoRd7t51uuBXzeBafq&#10;A43qnRW0pMfjkuApgCOwNg80ZjaJI4BbgIt4vwD62JDLUwksOFxfyHPRRCJYBGCbsTkHsmkRkAJG&#10;JvxdEKaDjYShLpCY15/1h3//I59VgHuQ0+/pi7mnZ5wnUX/8+IGF+H/+P/8vMnivb97R3wlmtpYs&#10;W/eTuo9ABraRXO3m+h3TXAEaM2yk3j9cR3pu4UAm8Lvk94BZ+VRfD9fQ3wtkoFh7YDt6YE1Rmisn&#10;tQC861oBU5TF+Got8Kjws1OavkPq1qDwB2tylpJl42CytTZwAx6ZOpoZXsMku/rejCFnzFiAr9gL&#10;8fr0rJT3JRh6Q10PRdPSVDwdXT51ADO2lkqKgp3ep5ADcg8ZRfO3QxRBQ/DeOwxWuOEe1M7fpPxi&#10;ASF1d6zfs6zXEzJHMJWXdW9MTNReh8V6pebSQANjmynhEAMLMb+6bpLImPdLMuN9PV1syIslDEfF&#10;9kUFTUR5xFCu501Tm3rFdvbw+qXUpFcubfXxIVlKaP7E1AUg4d4+LTGsDeNm6bxx5rfRGXvRmQBJ&#10;r4X9zD33LAnOGKFpxjYJsymzT+eyA9FdagmPzsawfXBKMOs9OXKi8ExWB1OemXq60rz/nGnsRYMV&#10;cNkGM2IDuqTPCqgkJmyemDzOTlBIEPacpMn84SDmOJtIJfL+34y9abMtyXUdlplVZ7jz+MZuvAYI&#10;wGTYEhmk7ZDCDv83/BhZcoQpRVj+M5ZJiiII9PCmOw/nnKpM51p77ay6oD80EB2v+713z1CVlbn3&#10;2mtAswWWH85qZ3wFvzbWGGFos33amjxYMj/z2xntvMTZjsS6+owDyAbYfXt3Q6kqpLtg9N7V888B&#10;EnrxwidwHFhYwzsXgwecofCm5TOM9DsMVOjxes9nAo0x9ykM9up7ge1OT884+b1gj4n0NdyaVKc+&#10;h9i/0fBhwAb5MFOIMahaGlCF7wTG82Xd8/GaTF0/OuAej314uTIvv5v6nQKZoub5B4XA6ekZz7bV&#10;Yi2lRM/93FIYjdGK/ZtBWWINW9CZgZFx5vtowURZLKrI++UG9Hg9vL6Ztlsztrdnw6KsZGKeByHw&#10;HHKfNdpsdF2T1vWyIcGegfO5kxy+uMQTaW+LpVi3kcy+jiz5EB6ejImJoa+nbncLYzQWWhusOGi1&#10;1+347wglQ0NGP8nOwnI6DVX2ZB0yOtAm03tnkeAzMmEy2XnL4UX97/16Xr16+93PAvv+7//0H8LX&#10;66tmNxDEZDUwYWrOFHg/87+ajMWnZEHfcyavtjTzL5psfVLz3okKhUrOhpoBvO7r03WxeWt6qEtx&#10;VjHALk8mbCEF3dT4uRm8NyyzICSvTy2LI9FPL3lTGd3g387MrPOJ9VIUq0CMnLHk5kPnhijmpacG&#10;LQ48T2MRcy/hNeSDlg2ACN7wzAVrnkQpzyrfH0ouLxhiVFg7M0uM8exDlzCZ/ePZ6XMXXPRFVngm&#10;tG5ywFRmfmB2nwDk9rEXUy21e5PizEg9ixUVJo81l9djAMvzacjtPGNvAYWKPlxHH+oYTvaO6GP5&#10;5u234bsPH8KH776rde9pSEyOt9AyJqNGU2Lg+UafgZCeh4c77vWsfZWqakmeQ/j+D38wdQuHK7vw&#10;+ctn1sxF8vMU3cpJQIDYpqlZX9jZ70Dfi8TLGFtyrsvrY5hYqC7Jn+xo1Rsp6KGtq2Fs8kSy7OXj&#10;lseJbjPqz7JeL5dpwOZhIkHrMhRnpobGzKdoGftj5/7/LmXLzYYji9E4ylvOksnra0dBT856y3mS&#10;AAq8yApAIAik57mPXWPOm+fo5Gs2ijnqTEqvBYsngr8w7J8AQzu7FYTA7x5l+/OSmuRJ2R6AycuT&#10;SmPspjg5vlli+zQcNLlhkq1xmuTSOtuNtVsMyE/yEtb1p9S6BSO45HqSePs1I6MTTHQC5PW3Ogs0&#10;GqNk0CU1IMuYVy71rzXxIofffPs2/MV37+nF9+7kMFzurcI+aq76K6yklnuH9TzY1/ATz/KC72WD&#10;vlrzLvfqXr+iXRQT4WstwWE4ghI3zwrUqbUCZNPwKobyrZuxv4vtcUvY5+Dcr3VAglUFhn+1HgcB&#10;4Zk1fp6Swl1q2fUNXPXgoCCGF5moRlkVg82lsaWxZlMqTRHSLOdynADqxnqLzVYGfzaKRef5GSnG&#10;ZhPEdaghNUkuvie4pQN9VqdzhSSwFCWNj3ovnW9lBpTN93V5dTr/OucpedY+Q5rWCYN+DIjrmgdx&#10;bNYp/HO8v8ugxXB0Cw3fxx0Udep99GAQB8fcd9YDadL83I/t3vkJ7/te9IA/BcKE+JKxTNb3dKSH&#10;pG/tz8n8Rr2YCabY7mlS+EdLQJ8FXGVXE5WX883u3eXJ77KfpriAy05ynolu3iY4cZJLrA9gSL8I&#10;K/19PMBLpPJennBaDRNpzNJgcNnLy848cg5YhLHAXagg67v2adloLEwrn3rRxovJaB4Jyg2ceqPI&#10;T5wmP3EqbKahRvUHqHdze89LAckhgBYUz1+u7upnW5BRBVYRGh0UupcXF0TgKcEdNmy4sVDBBkDx&#10;f1cPzMWiM7kNGyf7nAAx4SmHdQ+PGtDACz2xlixoIScGY+Bcfmi4Tge14d5udixsIVM2wM/S6QAW&#10;kMGVd+H25p6pwmAeLJkOaKa2THHqDDb+/OWK7AeARsZoMF++reScKFUWpKZbwUtzYzVqoRl7RhYd&#10;eG+fwHryLAAlGrazQTSWDK43p1udNRUAENf7azZWeMAAsh5Dhjpaghd+BoAqPhc8h6I2r5vbu3pd&#10;zmpTd03gBtcDnxvvjZRWgD0IeQhCqun3SBAvh4+fPnFdobmBRxg8Sv74xz+STQiJdKKx+iF96wzA&#10;XfMQxGcAiJrYlEz+EUz1vX/i5O3zzZPbCMr4VumImNywSZfjTP0eAFbXy57yxnEww3IAZgCPETaD&#10;DRKpyQAzwWoA0xT+dLf1H4C1vfyGcK8AnF3V9XJai7g//PM/GxtmtMlu14DAwob406efJL8ywIqN&#10;J1O1N2G/Nra3MGWm/9QFPameaYQ/kGG4YzT8o8lZtU5w78EygbcjZHI39IHc4zO6o+wuhy9fv/Ag&#10;4TqMmQUl7hllcEolpoeW2FhguqIpgxSZjNTB1grAPTARb+v7YJP68IsPBG/xDDBsBR419RpsyMLp&#10;KM8HmA4vyLubG0q/nCqOa5EldwMw2Sk4AWEWJVuRaCmUx5wA43vjeQMIkiiZtTAQB365h3GNjVxX&#10;oxhHfB4w6R2NDQZZetY+5R5BTKnNShyVYXHS+5fmgWRTccj/UIS7gfxRXQt4fnCti3ufzBLvEGbA&#10;5jzEljBLX7jWKPZK3TN58rLfk/x8wYLu4PCEqdPw5AtMYDTWHsC/0/qsvXr9PhyfXZJpzaTk5dpS&#10;6JI17Wji8OyAtePAM1g3C4IIXSsAHaiaF/8u73Q/C0iSeoGoZrbeHDhUQI/WBIkR0xoLNGSpmzyd&#10;gvlPJQVbdM0mwcA5HJ8o3EzCag3Bovnx6WB+4YUxS+KK5peWVQCZQX9shXWvwioreRfsoSRZY9AA&#10;hEyi6JKn2Cwc+J7JDMftLOvCzBO5XbuUZgmQXsgPxuhrCX7N7yi3YsfZe0XsPxqFD2MzTS+tnlA5&#10;LwnxqH2QbBzI/Yt9PnjduXyZybhqCPCs89yXhwoKQtoYjNbA4tzcMGXaCmHcU5zfbDxhg/H4TON4&#10;sppHk8YWrl876+GXtts+scC+vbsOP336kSbzqCtMevZMZrp5NvbcjxYrA9SdZQv7ATDTPtc9CHJ/&#10;nFvv378jgIb7C8bd4dEBg39whtpUN9seX78j9u53b9/U+uAyvHv3jow0DPHA9D87PaOaAD9vfnID&#10;VES2VmCVMRrQCoYfwCwwbVEkv337XuFLC+7/nP739pyagXvm2QAQse+swMRebE21ha4YOLZiY9/S&#10;pt2OQOsbaxBKAbAO8X2xPyeFdlgC+RP3T9wXgIwYpgF8xPDSvINR6wzco7GPG3PG1uX9/ZOBfos1&#10;lQcM51LBvN3Z/saByXq/7juj6qXBAM31ivcN8sJMX9S9BoRgCWJoURQoBjCSe2vdjzjU0NqDfxqG&#10;B/hcPRnvApWi7b0LSaeXCl/BXo46ZF1rgovX3/4ssO8//+2/r2vwq9LzJG9tElkHzSOC6s1Ta9Zg&#10;eQBFaE33lAo7ajieZkblRczaXmBfaR5AqQ2coqQ7LhFCbT2KueSyVE/etftksuwWMBRysx4gn06g&#10;INugHGYG5KGlqhaxGUtLkqXetrHGuF+naY9zf8+WfimgI6rrGGegQHHZltgh3lS59Xpr0DjASo31&#10;6BYFUQz03KTLE+OBUs0Ze9J3+K4Zvk8+SmGyOifgkX0vFcM5pDQD+cToDsZa7hwsEaCVZ9+7SDIG&#10;mxh0hM9bW//YU2y4b3VEaOBNoh8oBzMKQcJZhtoEKhx4Kn/74UN49eZ1eFP3JHo/K9jJrRqwLvAM&#10;LwnMFyqfnutzhtMQzFrsp2Sc1mfhy6fPrPtQc6G2gM8yvJEHhS90GmpPZ6MPuuJkHhln1hFxMqd3&#10;H1eXlzYQe3b2lmKAn/thebquy1d3Slh20NmCo3K7xuYPKYmiBePaGeay6PIvwV9HeB08i/JctKFh&#10;VjBFVABOZl2Lfd17ltBk17bmkABrTNfYAnXCLBM5xinUo3kSa093X3wjsdgzxns5ywJLPuSVNp3P&#10;DupJZ9I2K5HQwNEsDXt2RmSe1n9sQF9oSeZdN+MZeSJqmkz/LRVWTClPttVFNZxgbOBMdgTWAVVp&#10;Qkf3HpRv33wfLWUCSsyGZhYm4uEAL5zpzAPTgytQPhH4qT3J5ck6/Ju//G34n//1n4f3F8fhuNYB&#10;QBAwQ8X5t6znxW4Uz6yY3ytCVgYMHAD0MdBqIaZaYg+KenvRfOPq+l+aWmYfPeXWPI47eVr7mgOL&#10;DwPzVX1u+9qXDKih0d+OZl328fNXEi1aSncbEMR/cQ6ZrLiXN6iY1mLQTZYG7qkZLY115kXp4K1t&#10;MWUaDs0GUqVMz+8clOp0xZ2ZVxoLL6nu1PC+tF27sfkatc2jq+O05i0hObSAiaDzO0l6muYUQL2O&#10;f7IUPfwu0i+wBZMUwzI8c6L3IZNCgTggiEUWJpOPpGfxuVde1HObxAA2u4f0AtiLOmctQ8hrdfl4&#10;Fx0Z+m4e5mSe4aH93XYPfXCvlHtjmYeJmfgvgP3J26/rJqVO8zV0SXUJf4oyQmJemLCIpuP+4SkM&#10;z2I/KYjB/atoYtrZzUQRCNBgfbwfFrVQBmtot7WmgYCNaLAoNFHwBYBZC4uovrvfaaIRWyovvXc0&#10;XaaXV306AdYB/b54dRT6Tag/N7IIDkoU29KUvjZVYwpPmyc2XJyE6SC+OAdwcRf2apH/6vUbm4T9&#10;8XvbzOAbd2PUXLIKH8wX79Wri/Djx4/8PotVx+ALhlFAWoTmpRbI+D64OfClAw3465ebsF8LcwQp&#10;4OLDHwdFOOSOj3f3AigzwY8ff/yRDREYT9/Xf4e3DV4LnmpIIcxkopghP64lkgTxfdG8gL2FX/cP&#10;1uHT1yt66j1vRgJO9LqDGWzdTHbFmjMU1NCvHKyOJD0L4fDgyMzGUUD1xkbC/QQT6vPHz9ygHh7g&#10;Cbgy5pKkasveZAFownCvAGrByHux7nnKQiZLMAk///hEQ2AHZcCCugu3lGri54OSslZ13SB5r1dI&#10;CdgXmaDRHmXb9B6s9+T7H37gz2IRI4ADQBD+d1Pv7VrsTgaHIAFLDShAyPv7K97Tq5u7cLBnXorY&#10;S7f0XbL03WW9xzBnR8gD2J7XD7eUjVnfa5sGB3xomouxPZ/rwXtY1/Ugrz/zvYr0+MP/PmFqg4ap&#10;/vttbYq+/Wa/ftYbXgfcEzSdA8NfTsgaxbVDkY80yaN6fz5//hQea5GG777Yt+IK2y38ARk8MGz5&#10;75d1Df3jf/17+kKCQXlwfEIwAYUBwDPsLEht29F7qz5n+yuyaQFAL2uD9tOPP9Ffc4lDrn4WS0Lu&#10;wtfa4ESGWDyxWcQ9xPO1rYXiIU3crag1b6gx3NdDC88W7tff/8M/ciOFnBT/g3Qd8m4AWVhveGbQ&#10;WH/RZAvgp1H8rdkHuw/MQYChYO8+0Mh/oFQdHl4jEx9N6oxmsUiy1dPTKYZPHz+xETdPmpE/d3p2&#10;YpLu+1uC7JAqXz88kB3DxhwSdKxnMGm6SXLh0h9IZgFQgbGK5/mZKc6HvCZJUrF1/Tzcw5TEi0m5&#10;SV8XlPl1BMiW5qG3tX0EISL7TP9Nlu6p4ijJvJZeWN10EDoTF88i/MYQzIOG3KnhkI3j4HmifHxH&#10;j6xclECbbLwEf1ImzMHXqr7GYV0zB3WNrMCWxj2T10aTkHU2YCCAsrJUcPOu69g8M8EZJuq9gT5k&#10;YqhwT2JUUEKi4Qj8wlLzdQkm6xyMQQRGg5Wp4wR4ooCKspqfqpvWCKaZjwlZPpDpdstJKiDPyd3T&#10;pl7jTdhE7Pdr7tsmMTXZS7OmiIsWaoTmJgn8sgbDBh74jkNL1pW0ONuwi9Pxrp8M+2PXpM0m58qS&#10;ApoP4OTTIt/bYScZn303Zz8UGm9HTVVzm6D6WZjkHWZ+Ztup4XGvxJlUIM5kODgvzDPQ2OqUQrhB&#10;PKWedj0IunSaLI6jWPAu8UitgadMaVTxXAxAtPUeaAD/DMk8ZL1gkBHYC2LEbgjeUToVtvx9BEY8&#10;P1oqbYwj0/HwtcjYg5cr7nM270t8T6ROBjFKj+q+Asb7mD82RiSAM3ilIljr4vw0bB92lPxgAIXv&#10;jGcWxeLA1Pku/PD9T+Fj3SMR+OQNE8Aj2CYgKOTs+NTCkfD96veyZ75r0jswxjEsQW2Ba4C64dtv&#10;fsG0ezZZAKSSBU308r01T5olhxHWbNq9wbncQ1Iv32F6ajFZeeDwkfYP9czeDZ6cmeT3VK/byZF5&#10;DCI1vT7naDLQ+CPFGM+wyXtz86lxCwuAaGvth9g3b+sejmcJ70MGHxj0i5WxSLq69/QWwnBUv8Hm&#10;8IjeafheS0iwGTAwco/N8LKFTUjdQwHOYqBK8JN12JY1FwBAeCaP2msA8mPvWYc9PYtZKfVJ4Q8L&#10;hdbs6LcbGM5jDCnUh6gnnSHzc/+XyMwKDPcpAtHNwTfZM++PYJMpFWMpyQPMn6UyY1L4/mXhHLnB&#10;AmASUWbUGT2pa5478t7quxYa5CEpPgQxqaSkvFlpp7wu7r1tDeUgVg1eKgcHhsXQSZJJ6Tm2IX+S&#10;qiG3Rsib8l4BUYHSwNiCCppXoCwEfHAxZh9OdC3YiufEOCV7Nv8kRy/EqOK+aVlNZApZgEgwOxie&#10;3zoTgod0qJHqbO9OaaJQcFBCxnZqA5SSTGrtIGCDt+Rthg/fCevJYpjgvd0m3iVoLRiiiM1d/3yn&#10;ZxF+yvtHB3XPOONA4/b6llLRzk4Vrl0brCmpNnuKb0/GMgaZsOo4Pj2r+9cpfccnzrdJoV3i1yfz&#10;4NxtjDlt9hiDeYrpDEBdhucewOLbN28I8qEeyWpos2Sz0TCw5gPstB/35+MAK8YXrL7MVNYSLMuv&#10;e9lwRmehyUN4IsGKJew+lQbcJe0/Y9FAM9n54gMuN+vneo8U2/EdHfgKcWqc/8WTn22/NbWJrXV4&#10;JZo0LgazuS3GUs+6juMov76Btc0uG+jg66anv/KUupsUHENLjWIp00me31FNP4fBkn9j6DLU79GV&#10;jjY/IH24Tz6fmzIB2h6MUTzUI4cWxLODzB1p6bCCKDagw9aFfaR5uUVjMHLQgIEt6q4WFy6QtExq&#10;gaJwEB9QOyiD8Aoy9twXcOIYNYDP97OivSSJHTYPJrGwFUtbdqlj9AGBBp7jKCDHmW3196EkhP0O&#10;zqL/5X/8q/DXv/1V7XnrukRtWfowcCilewTAXTYA9XQNu1QUuiPrGpBSkvnoo17PUqAVAHxD4rlH&#10;r3Wy/QbziJSyh/ZEYtnjzUiGWB2GskAgHx4iWKPdcvj1yN7lT/yim2dqat7KSZ6L6Gd76otTsxrw&#10;oa6F5ygobrQ9OTY2nAUP5VFDIgVBzKjmDbyiD2QoAqzjtP8NNui2pHi3lRlbmE29io2NZuecOIdJ&#10;DMQW22serz6MiY3Wp0T62Wfyf7GgDdkltaTgKUA2qCfPLaSjNGyxjKEN84vLlt2fEAxK+Yq6FLw0&#10;T16dIWOedi6xBefJ0o0h2RjyZofiPoUNavPLLd90B8Sdoe/i3OS5AO4Drrranh3tZ2kCGDkcGUaB&#10;9KmBwGH+FMYX+TWhe3tx9Ds0bQA96CE25pm/QpmmLy0hJjXk1rx8rLnARgkw8NXFqUVW7+0xxZce&#10;YZTWmJE7imuAVqMYAJSRwC8C4MZy2RY7HvwFPSoOeefQ/GGKbjKUPSUrI+nS8OdO8qVESduWdHQ0&#10;wAA4FixKzd/GPLg6Y2LJrwlF896BFcvntVFAIwImEF4LhSh9vupDjmbh/OKcHmp4uCD7w3IDCPWm&#10;HppIuUKMPUABvAcm8pATovjH9wBAQuPbbKAFmjswfCwV2Az3ARpgaQFcPK+NCaR0FkDRS0oAxuED&#10;GzA0J/Cd47S/vh7DO5QACzbT5mlLaSUmfABCMVUAYArQFSyw2Eyj7VHYWx9w2vhEcLY3mQ295HoZ&#10;ZEfOjMBScKka0pcB/uLvmTxoRfltKCY59AADgLO4bgC4IKlkainXjRn40xsQm+0KQNSPvD4AQb9+&#10;+RKOaoOEhY7vtz4wxgO+YyKTcCuW1o4NozXwxmKEhDaocAAT4Ekg3ChJDlgrdsiF8IQ04ecd19Ju&#10;57HaqdGje8lulp0BcPgvgBfLuv4OD9fNa8GnAMZQ7cL52alCQzZs/j5++hjOzs/YnPK5YKL1jsUH&#10;JOlP9w9ksqERg0SS7J+61jCZsqCRjlJhsFI29VmCl1RoIQGdSTLodyPvv7sHY5vC129r7LQkAB8/&#10;i3sFE1matdf7/enjRz5LSKYGOMtmtn5OPLcXl+e8T5aUveYmjmsMvzn67+F5q58TDSjZlfV5/fr1&#10;M+8HpG4ABQGI3T0+EeRnAVTXFrwnP9Fbz9Yx7j0OcTAd4c0JtuSz7iU2xIv6Wj/VzwlAEveV9x5S&#10;6GA+oQCiLa17j0ME/L2BoT/WoOMAeZa3HRkV9T5hzXdijvl0CswgrGGA2GTOce2ueRAPDMewRE4U&#10;zggLIbCKIrA+D/gzrB0k6OKZ4AYtn6tnSBbrHoF9EM/Wrl7nZwaxiC02js0E+YU8M5hEEvfuSSEd&#10;2YMVBKIvGEBkUugoL7x7Sv8DhzhopC/fvAvHdQ1eYAhyek6je6T6ZU1kk0thIc936awHR3D6Pph0&#10;LlqKMAFFHM677cSaI+tgOhx7slOX7XUolaJ0saeRtbNaRjEo8Vxjb0hM7u7M5wIgxmBBMrgGPFxj&#10;ag011h+m/w4I2jS6N9lSMVbAoDRZY1KZH5YbQPv1LHnKC27NZwozg+vUDIkbm1FpeVlBFJRsifqf&#10;Zqa6zeS7jFPfQVDAQLxOQ5jG3KOESKyilgxor+cSBZ/y+3TdJ+l5HBoLgoBS6to6HF0ypbXTRfcC&#10;NOB0FEMtyZ+S6epiCJZQZtN3Z16oCdN+ZjL3QGAPzyaNwJ31BECw7rdMj2VKbyHAhTPi9u4qfP70&#10;KVzVM5UdChmWI58PT30Fc8ueKSWn58n8ngMfBNtgMg+vWTCU6xrmwCEFFtoYjkGuz5CM+r4YQqTo&#10;3iiBa6Ikk0Xu6h5AZu3Sin8AewjQAtvfGLr3ClVxw3XzMeOzB9NvpoQ/hHdvvwmnJ+cG4sTExGtK&#10;290PKQYBjlNDzCR0shV7+a7bc4nFiLoL1yxKItcpodQbQnxenCcLMsOtGEdDv6Pvrq2npWSC2OeM&#10;kWvepQzOYK225YCCISz9ks8MzxBKwyKNxyFVhtcg7CEODo4ZhgRWfc/abGmMQjRS9b3gpTpKqkbg&#10;kJLDfQVw9BxK4ZrQokDBHW6ZMsr+BPvnwPN8obM58X0AZFoqs8nwXcY8tia5sJl79fbDz2P2/af/&#10;I1xdW1CV7Y1ZCduhAVTi7Qmk+hNWhudwiJFjrKOJSWaCQEsbNbmmNbhdik1y2DUGVZm5/Iht0RjA&#10;3QsT9OYF5AK5Jmn0ACJJkFqIj9JmuykF1Vl6TPdsbK1R7MUYmoMSn0f3KJ3CEtwHKrSBzCzAILrn&#10;2sQI8/yoyZRe3kpuvk5PwtKCUlK7Ls7u6cSWSg106pTQXNQk8ZlKzcVKoRZiEBYb1Lhc1byzeoWJ&#10;WbhNaUwL1Ya6T6OzOySptrA8NJJdu5e//OUv6d+NIZ+FEtoePug69JLF03OQUv0F2avwIsWz+Or1&#10;63B2eRlev33LYeZqvTCQSd+7KIApSiKM/Rv1DQYsDBSr7wuGH/uOznyqr75eE0jEtcMA+uOnn7if&#10;jKMYbrMwGA8CShreTYw9l6ZLLRRfytkmZtLkN+mOXZQKi6k8NLZaaEF4pWGLbDo1AMwGwkcBvwr2&#10;c2aRp+A2uZzfa7Hcciyz11UohzfyyZ4991csMUxAprzTsj8bsbQE3uJSRu/q5dnHFOkXVkAK0gCB&#10;pu+maxxtrXZieHPdESAZ1cDnlkZM791gknkfLHg6cTNVLM5mNPDAvXpTk5OHGWCSZmEQkwdfCknh&#10;ZDrps4MH8gqWp14LIspB/r1jC3Chf9yslh2lAiDDSmd1Li/tTubPvdubdK6yUqI675GuJ9b6YT3j&#10;oNP617/9EP7Xv/7LcARvWe6jvcm7owW1EJhkTaTas1tMvm/sB5fysDXLCP/+iVY3ujfsDwbW/Fln&#10;0J76+hiNoMPXge1Gram5jgA2ws4D/s/1NT9/+hy+fLlSINhk4wCyTtQDMHm2RXlwdvrOYhfH0Cxk&#10;5gnjtNpJnWTyZZLJu0BN4VqpTFJuOyLm99gA6vwioXZSd7Y0WA1jYmN+z8Ig5snoTbrfteAWrtcy&#10;kf+cvJkF7s5DMubDspZ024nhOU/HdeDUWaLyu3UboNDSef1FU/O4mw/kw0zinCTldVQvhnlwh3xu&#10;9e7ov2OTpM9SRlJo0l5Xvfl7hxkj0hmWY8kNBG3yf2frzd57gkT92ZnPVUoDYEvzb6zf5fJ8/3f4&#10;UKtVR+ZH0Ca3XIvloM3MKYhg4eDPjw732KAlvS7kF3jRi5N9AkCHR/ss3tEkLJA8GCwynMVd3QgJ&#10;YC3MB4ZNY7aURoAUkF4Q3Ng+E3BAAAcfsGJSWAAPB5CWkGFn6W2g3JqkzNgWm2ZGOxKwuLi4NKlR&#10;/TyQWB7j8+3MTwiAgpu5f/n6lb+i8Ke8tTYPeC9cgLsHM6+FD5qb5qK5BiDw3/7xv1FGCobaDz/8&#10;wM/bqVgHO+3m5ja8/+ZbAl64MZb8Yw0JCiUU58f1Z2+urnmd2QghNfj0mH8X3wUSUJNT7fi5wEJb&#10;CISDpOD+7rElGztA0BGU3PAzGusjcMLOhMBs9wwAJBl99Bgy5B7sJZ/6s9iRjwtNuaUXR8qx+2Dx&#10;wFokFumjUqZsgmFMqWGw9NfHJwtlANMBjQeaIVwDAESQXNMMHIAR5MuSTYP9htRepLqi4Hj37j2Z&#10;TYVpe8+UUC84bd5RNoVmE4Aa3sc3S3jo4d8fIelWAqVLLZFM+vX2Odw9jeHkuDYoSNEdRvk5ddwk&#10;8X2w3mGU3ncG4mw2I737rHEvvLd7AD/lUfXm9aXkWim8fvUm/PjjD1wfWENg8uEagvUQKP3e47Xe&#10;q2sRz4YbRxf3ytCDTa9KFGtXVyZNqtfoQcxKD2CAdPf8/JLrC6EyYBGy4V9YIwSvw8DUaQv0wLPy&#10;6tXr8Pf/8Pe1sd0QXIVPJIJnyF7Zbdgcw1uOiY513V9fXavQGGXQbKwmNqh1LT+SBbsOHz9+rI3u&#10;u3owHxJk/lgPO9z7UZL2UelzWOts+JD2e3Yavtbvh/X5zTff8O8Y8HdYn4ez8PGnjwzswQHMUJsn&#10;AwxOjk/ki9KxkGWxW4yBCeAP6Ypu4AygdiQ41tv0HQb+kDXXf8d3Z2O5NUAPxTc9NkZjqiY1nZES&#10;O0sQxz41KK009QbI3T08EoACcInnEGA0/gzguxmoW8ELgBcl0GppYTxYxzQIDqXF2ONzPdGT1Dx2&#10;EgNrtg0wJMgVbfpISXxd+0/1828BgCBApX7OvboujhA4dPkqHJyc8T4ksLcoZVmaj5aac5cOuPyY&#10;acPQKargCk1magcWjaI9kY2TtYGpzysHNKLb/qQmwaDEg4OB7Eia/GJsf8wyaadcvzPJtAO0aEog&#10;BWW4BZ7PnRgjOiBR7GQZqJuX5YpFWKRxtDHId0xQ03HbpWYCbJJIyZbo5dO9SPgKs4YkhblsOTbW&#10;XHEBRM6NNeMT05SmYiKLaZlUlBQlBhqbeLTp3YvetjRJzuRVZdN1l0EVsbet2LIJKe7PqPRZl3xb&#10;IENWKp+ktJJdD/KzhHSXwHg0YG2nZF2T7BugyCJaHoE7mb3vBrMJeGTw1s48oyDNRNptvbeQ5MOf&#10;77ruMbfXV7zfAFdgsm3+U4WMFLJTyPQ7MIA3mu0EvhufFfijPj5b+qxk0zjXyRSu5yXeH9cVewr2&#10;SrwOfGcfnyxJF/ft4fHe5PvZvHPp1fuMvXyf3nHYz0iOgP8tAj4goa17AgZn9w+PPJ+wt8HjbcPP&#10;tGMdA/bd67ffhA8fflXf/6I+Dys2HvDNZVgXpfLJ5Lr1/gAQ6FoDGGWs3+uZSwqgyAycYf2aikJq&#10;Mq8F9sEiJYDJeM2bD0PJQYM3DDaw3nY6J933B3sIBmkobxedfXauf+4nS2tiegzgzuhphGYGA9yR&#10;wLwZkNPjk55Hi7rfGMiKIQ3OQ9QX2GuSEs6HkuUVlcxHFsmG/Vpnbk+fONYNGNCNBvZxcAiABFLd&#10;xbKBkKkkDTzsZ+2fJBsOe6YBaOJ93nzzy5+Xxvu3/77Wgp8b6yT8iaSmAQhhkrWFMsnNwp8kc5JN&#10;4vtEmHnAaVAQmjxoGihAYtb1qXl6NsNvb5JD14aS/sNuWl6apC9acI8G9Z5G67QDBynGmQF6k0oG&#10;yYdzbozvPPM8MuA/WvBSya3u9JhOiWnlxWb+oCbLHGfsn9z8gZrnWWk73AtmcmukJA8rkrW16002&#10;Zpn8j8IUKGAJhTKbL0FXLrTwIj93jPlhP9fLoxRMryRwyRh0YqxwyNq1z5M6DxIwRvnRyQFrpoe6&#10;z+X6rKEHoN/oatVCGcgoy8beYrCOoWN1r+jJ4nvz9i0Zffj18vUrBvtAlRDkwRklvaQkvr4n6hEE&#10;aNG7G+BKfc7psVz/ex+heUwvf+AAE/X9jz/9xHVORjZ9nf8kXTjSSlG+eWr2k0kubUhjoYATG7O0&#10;FE0qw+SAbo12167bCz893V0Ok8YyWafo2KRqQIzdJEbMduZJlXj/QvORcwClb/5eDnaFF/6PQSx5&#10;DhmD2UA5QGfMpV5puyaT93AeYy/imbH+1wAtDyoI2teD7E2sNsK14GOXzFQftlDRZcOyXHG2LRla&#10;Ciqx769BnNij7j3WBpFeV/iruXIi5ybRd5WoqZFmrKrOarwUVO+VRsEUCBSlAJuyIdzf3b2Xg3wW&#10;KXuWBcsUauYpwpMP46ggiVAmqbCD5g74Bcmpk84BxzigbMGzul/PlvevLsJf/OpD+O2H9+Ev/7tf&#10;hYvjQxtMoj5gWrn1YfTAhc2VVIfEO+q5jhqR4Gq2JGZj5S9pNZJNm88djJFGWCsAp+HVN2ztbIRc&#10;ngC9/LihdoFneq0laIUAZmZvYWZg+G8fnyif/1zrnOfdRkEr7iGpdZe6SSqapmAk362TBhLtkRs9&#10;EMlTdC3MrovdnyRBN5J3A2Q93bqoPrTbbYCbn3umSHHR92QaXcSqA4vUQbcoANtg49SGjKZGiM1z&#10;02/mXOU7RhP/05JxmjQ0dlpMaZZ8GxrDrQGm7g0aJ8/s0k4s9/yTSqe43+hkCeFnTpqgwwlei+4j&#10;GVt67xR2N7OsiKGB1XqLFsIX5NXrnnrZr30DvgvJGC1QKMTGom72FnFKw/Zr0dxJ44uY4D+JDZZl&#10;27vLo9/ZBA7hD8+aphkjD6+OSS7Bv4X5y4wyqYYcz5JigslRGSwA/6nevPzqgQbvPj78tRGDbxom&#10;8mhY4XG2eTbq7b78YPDabiwLEAKTeDQAkOvRLB8Ay/NGjYUlWFLWRuYJfK2eKesMYSqSfSoI0Amm&#10;2ijo4Z2GIj+FqSBC44+GHguRQSEx0AcOZv+4Liiil5S2DvXAvrOGGpOD+vd9io1m446+bKdsEiBL&#10;Q8PdyfAcQCEkQaT4Qk7z9MwNCNcEG+4TP6MVuwhCwM3ZbAb6pKGBQKENoAzXEiysXtHOYPxlIfYn&#10;8gLaku2WuOmyGVYxY5JsiwvfjYOmSX3zn8OfPTLMZBBjIxPAQOE8yDsF95M+Q5TGZGNHRvNkQuMV&#10;JZuA1BL3jQEW9HA0EA/3AwyvQcEslLqoiAULcam0RbAh4HWHgBJMHn/13S/ZDAKoevf+bbi++sJ7&#10;he92+eqcDRMCGfCdIf36xS8+8Fc0qoXm7ks2HLi3COgwVlCgd92PX564QSJdOM4Mpk3qWZqhbDuY&#10;wOzSzrfskibVdtj1TJ/d1XWxCq8uLzlRPT4ynxZMdZloWd8XoCSCT3AQnZ6d8znA50cxgXX97u17&#10;yloHNV3wQcR1giQEvoQEMOq9haky/JZOz8/4uSCLgmQcn5hNOqRVh4cE7bDJXF/dEPAmIFLvGVh6&#10;X79+IdD64w8/8p5DZv7jD98ba6W+95t3b01iTzaoHcjGGryv6/o+/PrXv+H3ATAAScjB4aEKRgPd&#10;EY6C9T9szQsvEXw74D3DhvrTx59s0l0PUYChWJt4HSTOguW4ld/nkg1eTzAdvwdGLJK20VTiC4Mx&#10;iqYOycFkypGRMXK947t/+fSJAL0VAMV8M1fmT7dVUjFYingOsfeYv1Jgwhap68HMybdkDkXb0+Br&#10;yJCBJ56m9C5EMIHYv+aluNOU06R3AGCR8Ok+G7GYVyAadn4vAKNP8sscDdiwpiRw8GBsxU1L4EyU&#10;+NWGeTCWAP7uIxjX9fufXVzQj2S/rsGzy1eUdnOPOjgikzNGk1zh3z2pzY3ambxZv+OKnqFLypcI&#10;Gvd9m9wnMSOFSrdJ3EL7ctJUPDVz78kfJGuAkCVHXXBCKt84pd4u2NAb4EdWnvzsAMABhCYAKJ++&#10;NuFs1zVyrXfuM7jEmbBQKnlW8z1nwYTm19LkxpAs91YE0yMw9QLypgGIFTozer+aQfcpimL4OfOP&#10;hWLftabcvXd8UOPMHF8fSUUU1qwx+7qpyXX2n6L+7HwcmySBDEwxNMimJit1aHIcgiKSKhcx+mj1&#10;MAxNWpa61EI/8qgUxJ35S3pjESWU8Ml7VPJkHnaq20c2mrvnZ8l7MpsfemuWUQndC0rH0HjCWuSi&#10;7ml4PQB2ON8xUKRfJr4DJDkcpBgbGM81jbPVrG3oYbvh98eQaRS4iboF3pPwNsWzhOefclmyXqzg&#10;x89hfWE/w1ABYD3OfJRePE/oB7ipNcqDee5iKAnwWI0qrCMMeE3h7btv67mSa21wZ3JG1EhHh1of&#10;ZnsSeA49W7qj2JOTb00xNqtYqcPODh74kqI2wt4zyssRLLz99ZrsZgwVAOhhXwIjPKpxyPKh2tAf&#10;10AR7Dtk7dV6A/snve9glYKBxf0TmcLYVzCUwU3D++3tQYa7z9ATA5N7Wl3gez/SfDwQXAPz7xDq&#10;iLrfJ4aWrDlkwPVD809G+NbkamBHs0YBCA/VAgGJtVIdI20ZcO/cl2yuOjGGszGmLJ3Y2BlFtRH2&#10;j3XdV1+//5nMvr/938PN9ZWAtokFUOZJ7W5eXywwwJ8X1gz1s7gqDsm9WQMPa2iz2HnOmCgN/C9h&#10;1mzPrAriTJUTpWKJ8yl+moV4t89aZvLKrJTZOAsk8uZE4QejpaxPtgbOhJiktpM/me2z3YzRUZTs&#10;7GiKhbiJCeJM4DLtlQ5edA4klTyTONl54sw/H8pASjZqwNGnKaDJJW9DLm09uN+pnzuU/zUgM8w8&#10;D1Nj1JDV3sfWcDcvs+yM9dQAVmvMjQ2HcwXPJhr/i8sLXjOAaug9egHht3UPCLKAWNLf29LDsQej&#10;7sGgDYMD1lf1eQE54PL1G+5T8DbGEJfkAAEzXb8S8988U/FnzjJDfb0T0IdB6T6DwgZavmBYgeHn&#10;Dz/9FD7XOtoVWqinjZGTmw9uKLGBS7FLLRTLWXR2u2fJq2FmYh8N4IsvWH0TO5Leim4BMZQXjE9n&#10;nNu55InGpnagJFTPUVYyR0vLdpBIwNvk9GbMpqD6NbcoHT0fSrxNzf80tpAqnssxNfDeJH6y+BjG&#10;mby9n3zvdPbTo0+yRTvHU/Na7ETGcFIG11S0e+khNKEFINn1GcTuayx5Z++FSeLZnrUwPTeuGnD8&#10;wxPYOw8xiJ3vaAYfxNTCMzpf83mmgA4WxFFUvw1Zg0adAfSWj6UpCGb0sgYgRQ8r0FAyeDI2QdD6&#10;LIGRx9RWYyMv6mc8BvGmruP/4TffhX/zV/99+Ff11/e1/zvCQB3Ei9FgKXrkK7XZCRNWFy6MSR0N&#10;yMU1Sb2RWkw1s5kGvgiYohIkm3Kr7Fj7d/KJHkWWcbsGtxiIulcrBlTVa4weo66l25vb8Kk+b59r&#10;b/OMQVsJjRVtrOKueSbSH1GhT57LURqTfAJ9SpwA3qIe35Q2Vk8SA+i6mYflJLlPnoAcYruvzsj2&#10;epDM5yTLA8msfYMmEy1O4ZWOMRjTdqKaueyUcvHm2Smiu/tHlwmRjo2BGqbBlupg7zl88C9knvfn&#10;RfBFmgW/yD43+wArJQXxheaDWxqi6gQbZxuKCey+o+0s1hpW6FOe2RTM9MgaSAgwdZWO3xsNyRwz&#10;91CuyaKvdRqTSmDu9et/HsOsb/sT+e40gQzdN+9Oftdp80Exud2OYhck2+D8UE8uG1Ji7m605hTB&#10;DmDF9YZ0Hh+YVwomF/CX6+ST1BBk198PtmX0NNTfEiij4W39AYBltlEMluxKmfEBGwDnha6EpLvv&#10;iD3AtiAAqvAwVKMyEGh55IGKZhyH4JaeL7ZgybYLZsaICRqCKfB7MSk5DjITeWGwiK3fB+ynvfoQ&#10;3zMVdUFgZ8ufsYVkUfZrbhb4/U+fvxCYA6jySAmqJafRL2xr4AHAFHw2SqFqEQD2JJB6TknU/IL5&#10;Bskwvg9ADG4Kg0kolpRCL9gYMWm2vi8SkAGi4HtHNkGWXAjZIn7mmZJcTZd6k5P0nWQMybwimAKY&#10;VEz4lABeY/RFKLzXPj2jCT6ksPVzwpcnKukKU56zs0sCU2TY1QYOQBPuE7wJUYguKHc+YMGDRgZy&#10;VTwMAKOOT4+5DgGUIFDFPD0iQxfA2sBaAZsMoMWWINfCItlhDL95tsRTHB5gSAK8XRpD6vl5CFs2&#10;SoEeTocHYMoBiFtw8rMbreB0Xy4eaJAv17+7t+yVWm2HSSeQwA134b8IAB3X5PrmSunPS5PHlCD/&#10;N5v+QnKNz29y6D1ujAD1cLFPTs74GZhY3BuQDjkp1imaJTA4ABIxebE2vQCTHXUBWAbgrAUKjFt6&#10;TqDxRfOEZwhgo0lOtyxwwIqk3ITegocEZS2MZE0Qx9Z5vW+3N2TWYqtD0ArYk0yURfI0mGz1+5Gd&#10;uR1M0n53z+ce4BBlXpDi1WcZxahNzhNl+e7fCdYekpyxVrAJWvJsquvhigWRsWqN5WZJtCY997Th&#10;09MTsuhwncC8Q9O5fXqckhD7jkU4gOgd2UcDwT7sGfDa25LZV+/D4z1lFZ0GEkhIRpHA54LBMhs+&#10;l5joQcILX6xE0DoYUKU0c3xWvC6mx7h/9C4ZJ+koQXZNizCFxFNJv47lYoq4xwS/NrwGWFryGtYV&#10;WDEDJRIdfUFgRr93cMyG4Lje36OTi7DaPyLIt394alIhgGudTR49LS84UNen1ph5EEaYmaOnJuWZ&#10;PFqKm81LLopCo+e/a1qZ+jZR9+kgDrydgFGwdTbc/4L2ks7YdygqyChTem9MjbHX0munU5m/MoBG&#10;CeLR2TVZNHmss4WFi5gVStckH67Yba1L6lrgRZFRvw37U2PipLnPYZgCNaawOnmQjDKqluRzkNdN&#10;cSdtNdlteucyt9GKAoJAM98Qk87a+UIgEEy7bIBe8ZGimqeBVgrbliAaVZTjA24EwHUqxqYAkyir&#10;hcHOoJ3J5cdhp8ls4T5SgjFdsWfDTw+eUPSGIzAmWSvWrUCKXhNY+HDCCxKDEYBdYGkDRDQvvA3l&#10;/Xh+R3mwAczHOsX5y/WrBsnXw9PTRoPIPbvOAnsWSjmmDHe7ZSOAcw+vcXiwV9fZikCj7dmjJVLD&#10;GxT/pNRCFRzcJKAlABJ71Kjk5ofHDYE9sNsBql9evKEPMgZ7l69e1/3onEniTJrHOo+hsRjxfbmH&#10;yeuIbHzaJzxzfyHAj7pks+F/Q93AxiOaJAlrEHsXFieuPfZvnKOecgggE+Cb+WCVJvnNkvHgq6GW&#10;GfXsgbXvIRsY3uzvHdS9YsEGKvVrY+VpDw+SPRLI27NaDygAfnbNlN0lz+X9uv9Qvos6ZbVnKo/U&#10;Nc8jpPZifQXtlVhbK/69A/PAFKM+KnWS9iGSerrIxmWtlMHKhsMY4z3Z5Rdvvvl5abz/8T8wqCrN&#10;Ei+naIqJTWNmWGkmXQ0T8y/mlqzpTAAD5Y3tNJl057Yv0my+XzSQ8kXwxHxqX9RUuQRvJp18EfaT&#10;fL9OL/yQXC3A5ztMXncdfVqVlu5gQZlERLMEAv2diXmAGsSbC2Oaz1gPo1sYOAPKWO0EOZOBDc78&#10;caN2hZS+8Dii1F7KkiRrnuieRQL6HdBp+6hLspw9KJ+llFzSrARDgbl+zvkQvYV2xK7ty70Sn3Pe&#10;Kq0y1VroIlxcvgq3t1cMEsK6wKDg5PiUVig+hOdzmGx42lHSvlI4zjPXAIC+t2/esS7DoPTy4ry+&#10;9jn3miW/75Te6U0gwSMMPvTn9ODLu3BV+w6qUfoFXx81FNhR2F8wZIVaiEPz0ZQMFqY4qA9YtCbS&#10;B2nY+wBUukl/lOm9h8H4s2IspE7+fcvZOvbXGsXEE4Cec7OxzGKp/0nCiq13hG1hECEQRxEZxoDB&#10;WvVAjOAAQWwJ150hAlMDPvMbzNF6xc5JFL0sTFQXsR7p+rYesrxN4yxtlHYFfVIvlVqyaJklZ2M4&#10;1bv9R+dpslHgnwJ5dC2K1qORKXYC/bLUK9MAIPoAgo1ZnkB6B8i1jo0xLJaiDxdcCtrZ9aKiROzW&#10;Urym8ZCRKfIzO0gj5uCQpzA7nr3wNi5jCxhqvr6uOFCaa2zBN8IXWvhD4fXGoASvg8+9rv8N9dtB&#10;PWP+t3/7P4VvEAaKBG9ZhIxitOJcLkyl31nASgMta82w7DmAwgX0RPhm3SK1V9dNCe+TZHTk4JJL&#10;SOnepigZtM+qpuKQ1OpKeiLCy3s08BE2YB9/+il8rXXN0DxbYwPDPZm5qT9SbPsXh5FRsn2itfEF&#10;ecvYenadGdAjEHam+mz2DC2A1pmxaQLvffCTPP03vPCIaEQA91Bs1g8vzqjZ/pQc2IuTL6Ok8aHt&#10;xc7Si2EekOv7cJh5GqaUZgn2qQ3ESIhVajF7l+D7t/lmNymsAPVmX9YUr3FKo59vOmmWMu7MP/kN&#10;uk3D5GiRGoDagL5cXqTqjjrXgqt4XMsc5tc6zniUsxCpJgMOU0iRD+4UBpREoIkpTv2QfrY72Ot/&#10;5/KIpfxRGN/NTX0lo+fMA2J0I1ml5pgPUwpH+31YLzoayp+f7BMgMObQlj9nyKah6NS6a8LAaTR8&#10;vlYmi8Ghhy8OUAPpeGjIcPiAJYcGA4UTpr1gKgGNH0S3Jf22/h1jQUVO5AEq9Uq3grwP7DB8bRg9&#10;Y6qFQxHMr7u7ZwIMlobUE5RaERizJhUAAG6OeRBBQmRFJhoEJGRB7oOpP7zlrAE1+R0m+ZzQ1YPd&#10;sd9CfxbbYFbLlabqGyW3gLnUcYNDswCAAhM9NL/4jLjHkA0h9OHszEAMFA8AiS4uzujLhe+NAheN&#10;yBGAtlQsSAPFbr2OKDwA8pG5UC+GyX4Cmx5jox1wI2Ra7P6ahxm94yBj0oMIFgNTxHDg1muLZg3X&#10;IPUGDBN8qvcIC89TeFHoA9Ba9OY9hEYEjS5lz3WtXF9dyY8iEDzaSfK7T99Hpfh2ZjoMsOTq6guT&#10;EPE9MTk9YAM18nMjhMSYYEuh5JB0HpMBhs8OvyGwnsw0fRmubx4JfuH+7O+vws3dJry+2DeZ2DAd&#10;elnT9yw/SQe/yWJFqIemUjB3R9F1+/BMsPX4wCRVALPpIbVyD0t73i4vXtX7e0OJKRocAn1gs9T7&#10;izXHxEUAIZS3r/neFxcXZJXg++PvP2weLawhGYjxzNCWe74erh9ARJqa13sDhqtPtBE60dMsfZ/3&#10;A4D05eUFmT1Xnz+T2QiJ9JZAQG/SECWL/vTpY7g4r0Xo2Vm4vbnhwYhmHxNkJC3j7wDMZIIqnpvd&#10;SPk7QHIHRfHav/+nf+Kzis9Jz7n6XAKExT1lsvTO5GkEWeqfffr4hQcqil9j8BojdwX/PIYvdOH6&#10;61emC4NVadIUA8y29PizAnak3HbRvEkhowaTFLIBshQHY0IkD4hg0VAEeJhtgKWqDgT0ycLqTR6X&#10;6SW5MbaAtmuAIFi78BPD/si00ueN+TBqgk3gpCiRMgR5ca74unhgjw6ObVo5ZlkB7CwxFvYE9TcO&#10;9o/5a0h1z4Hktlvx17F04fj8VX0OD/h769p0u2wgS9bARk9STbKYihUN8HPEnkkwMDlTLLUJ1ihg&#10;yYx4C4cubhGA77pkGuZyapyGLM+ZIobYjs9DM4yXVxzAeKwh7HEMkdAJ6mdCINt8afIYN6iXZ9RC&#10;/mo7ebe5d4izjtvhxwZpoQmvyfObSb0SAIM3685Q0eHayXdjQd9BYx0CxMJ02ab1fZMCN68RJRVP&#10;XjvOCphe3+UKXhSzwW0MusnXiNddjDyuOcg0RyV0qslFcRqTSW+zg39iDuNfyVCNE+gQo5vmj5IB&#10;5xBmaWWjfJO8IsMzgYYVAB0aRbJhwahr6dqPBMaxT93U/Q2Dmrub6/Bwd29SmGSsvueHe0prg6ba&#10;uJ6bLV7jwRg5iwUbUD5nOeq6m3/dSsxcsvgELOO7oU5ASvz+4QGvG5K3nX3BRFqBA1jrCAPBD5kM&#10;bm3y0GjNHfZLejsp8deYHonnFIYlaHrOz8/IVH7z5m148/YdQzjev/+WgM4vvvtV+PDLP+PQBWqA&#10;wZkCsJ2gH2uSYfWUVOjpxFj7DDmpewRS0reUQWcy/GG8ztoqWnBIr9R2snSQcjwYc7/rbEi3qvsV&#10;2dOQ9I4GnPNaYL/dZWPCBWPp9wTn8Jor/vugQCYw7xeLPYJ+API6+UAyWRNs/tWa1tKUNwWlY8Mz&#10;FGqB+h4E6oL5buLPcW0hLQTQapYrZhmCM5LM7yXAfxuImrVKaqFIO38+ggGZ+J7cG7quMWmTGA1M&#10;EGeq7ypcvv32Z4J9/67WJV8nI/SWqif5vQzUmxytsM9ue9EgIAT3HANTZ1uYBcHkk2VAUmKIUhK7&#10;w8l6nWRBuF625xQ1NWVqjGcG96ElNcYmL24A4Az0S234YWni7jmKezNoDyVQGjTgaREkyk0XAWBU&#10;kixUCyb5Ms/b6WywfXIU49UZEC2Ls6WHO2DVtZTVKeHVGyfJaTtjZXdicTlI0OSNsTTz/s6TjMUg&#10;6sWaDs6gUIKqnfAum0sN0I0zM0SscWdYB4U4+FkCIsDR4SkZtR8//ch6o9S9rZ4MJBpcoEaqNVGK&#10;FgiYfFjFxnRBz1AAcWhW9+szhjN0f+8o/Oa3v2Uo2nmtEQ9pq7OceVRNDDqmtQY7D93TF3U/ZIOF&#10;55L59IUGYi2YNH1T65Eb9ikTsIB/tjo3USthyB0kd3TWJOsDAQtJrHfuPWNp69H9GXGX9hmkp3Ml&#10;T2u/OCteoNZohp4tAMrSMDuRRNQsA+iPoTXlfZ6Aalqe8JkxVm1Wgu4gTz6XyDe4vkz+YGTcycMd&#10;ah2oZjo9730vFlFLDxVbtExsN8rkewOJFgrpGkNo1gJYZ6gvwFZbRAMNjT1pMvgoYKuINJCLCUgJ&#10;pAkoN3WHPbNu0ZdKr9oomSXKZPJBe4PYpLrGWm3egfLl85rC9e1llkrK4UOyp9+lmJRv64mhHD8q&#10;SAf3F7Ud/YCLQjDyxIL0jbLMGVuhMWuz/P46txhQMB1KMgZf1l9fn5+Ey9r7/vmvvwt/8d3bsFfv&#10;bALbDn7dyYBcDo5hJ4SwrSC5JHpreOhpMMDAEVne4Gdwxiy7xcT0ct/TzmSXtbo29l7Osm8ofC6G&#10;ccu0bVwHXGOcu7wWoxGh4rIjkzAVU03+4eMPDO2Buqp5Kcp31WrD0erR9gzZjunXyr2cPdjBwX5/&#10;3hgA01hg0xnhgF/xoLgUZ2dDfMF29nrUft/+HIFrYWaNYCzT2NQjjVGm889XYE7zBO6u+c3x2ibV&#10;1QynmnxdY5wScpsypnkFxhbm4QCxy3bbcKwlJ08DrqygJhtCEAZs67uXT/vo4RhxFpDcAPSJ5NCG&#10;4Xp2ckztz/19s3qGpOfXzr5Z2LJY4qHJfidmoeeWFA2bonxl//9SeecM/RdDkRBfDgn1NXqTikYe&#10;2GicypDpWcYzd7AUGG649WrskaWzI6CBRYUiraMZNL4WClTztGLAQ33YujUe4i2BMRTbZVPo4YTN&#10;sPRDOKgN9jCarx+CMHAIAiC5v78hW4nhGpCsApirBS5AtiDK/9HxIf3N0DiAGYbpMQ5kHHiB0dd7&#10;3Hyfbu/Dyek6nJ+eE11HU0SAY38/PD7sh+vyVD/vLlzUQv6BjB2b5F/dPtRD+pSJpU7v/vr1limo&#10;ANauavGNoh6Tht///p850burP7NeHRE0guHml88fw/HRAYtVJm9CUvxwE85Ojzh9x0y105QAqZ8A&#10;T5DKCwksZvybodTvecaiiWzFx004hAfIw11LYd3lHWU2R+sDA3cghwITqG6CADFxcN7XxmlVFzbA&#10;DEwNAZDhPR7HZzNSXdomnkQx58EU4Zd3R2CV7BF4J9Wfwfc6OlhxGrhmGqgFEgC4wop6fhjCyWHm&#10;hvvERNfjeghYghUNykfbTB7h0VQbv7ffvAtHZ0e8vyiu379/x/WIKSa8lF6/ugwHxwe1sVqHL1cf&#10;WVHf1d/fQ6DM9ybjLvTJsMYAUty9AyQx37L4R+GCRgsTTAAIYJDsAH5hs0eSU70n+2vzCAJgnY6W&#10;NqzXdA7rJVsInEmAnSqNCcraDtG7p4ESdl53bI6j/HIwXQJ4VNf3Q71He5B41XWDUA+soQ/ffku5&#10;2U1dw3hm0ODgOLm7fuDap5NGbaAgCzs6PAvf//B9+LPf/Io+UfBjgwcbkm37fl3X+KUKTZMW2DTT&#10;KhEAKsifLwhsQhFUG4tXry9rwwRm4304rYcoDo6DvRUPETTlaGRR/OwfHIXN1VWT8Z5fXlBOj7Xk&#10;qb1oor7//e+5pjoWvkcGjqMBXC/5eQEGvH51IfZb4vf+L3/3/9T7/sBpaJZvDQ8UBFPsMgM+7uta&#10;5YEZOzaD8GqETBnrHGsGhyPDbTBFX/RkD4LBh+8OABVgLL7L0/aRzclGgOSuPnv7S2uGUWx//nJN&#10;7ykkN9PdJ28JsAKEsLRwFOPWFCwB9MEjs74WwNrHuv9gD6tlnjFJsvn9JNkV7DQ5xH0BiJnk4YFz&#10;Ykl2qPkW7mD+CwkaJJdIZw2e1NqR4Xt9f0u28C1So8GqAXBcX3MNiU79y7d3D7wXKLrg4/jNL9/x&#10;vsMbEdKfgCIT4BjWOdKUITVYGCtyQQZzr4ogGzgPUERGxyg8ADazMENSphquknqdih2vQa/iHJpF&#10;si5y1ATXEt0YwAEjcLE8mP6KwgF782Ik+PFcr32XOwPyJNXq5WtHAJwWE0WppngPnFdbvmdSIA8Z&#10;RcmYgSZfsVADm5hmfjdPHqXkgoA/Qk1k78AmR0UBiiz8eTLGzuheVe7pAqAwCDxTqeihDU0SIzNj&#10;3N/pfxNzIqXpAMce18k4fFDyICXUFrdpIAsCYXaDPG/r9+cX3zWvH2MjFzLIHJgYFNjhgVYmpeb4&#10;ggxmLiIGu5hkA+eAAUOhyWzAEudeQO8/8wpcSjKadW+7+vPLfo/nzNP2yfz7NhMgWMA44XDjkYnc&#10;8DlF8Yf0wTJErpsP33wX7u6vOaBh4nPc0TqBgBf26r193s+7zQOHj0VsThRIAIvwbDJhr14r+I1i&#10;vdzX5+f26k52C4mBEB8/f2UDjHWLsx5DNAyrMLjsCZQ+8Z7v1X1hc/fIpgHG+Rh4AVQ+rWcNfTN7&#10;S8Q9hyXD0QHPPqbkQiaMBqQ+54+bxybLJiQBqVECQLs1/8Nhp+CnlSW/b7YClnZm2wGW/y40+Wqi&#10;r/JI0JTNHov5gUDnflqTCUB2cv1uy85Al2W3ohwKADquLYKp0MShSSOzr/77Uf37D3fPrJN6hkdA&#10;2rgMD5+veMYmKi0O675zYCFpCDcY5H9WPyAGBGTU13vdUeJk9Q1Yjq9qnYR791TP8L4/oQfSrQZT&#10;a/qRWdgGQEgC6J15GhJkwD6wXvCswBC2hXwBeHretjWNhh1WMBYwYUNEDDtD+tlhvM2YP7ewH51P&#10;kjixAfPU1zZBt2emk6/S6A1xMD83C+KTAbo8rNgs59JM6pv3HFiB8v2xRtsaBuztxpLoJj8jSXY9&#10;fTuXSbpjsGpUUFlWOqY3TAZoFKWvtubCk/2U+B2jyx9HsbCK/MCsu+EYDAMqmNTjr47yRophavwn&#10;kvHMv7XM/MQAnOTWaU2epI0qaU1gNgBiEe1MGD2xV+z5lFNLDh2GKdEyM0V9bN5tre9S6EPoFP7U&#10;ZN+617udVC66lznIw9POk/X6UBY6tRb7+tECH2CrMXYM6UEgWREgh32J85NsgWmbFGlpA5UOnnXI&#10;dDmwqPvGu198W/eRw7qfnDGozvzAFk1i65/dA/RoedF3jcFsNhhmj4R6DddkjxLgYixq+KnDdxhB&#10;Zhgw63sjUA2H0dHRqc7nEA5P96nicA93V3qQeRVxpj+38JrJwEuADUD8vFOydpBv42ge38mkqu49&#10;2MvnbkgSRRL8GuQdXKY02mCsGvxcL6CWFgijpWyiXsxibo4K5OqdMScQBO+/G81TLip0D24kyxSb&#10;TJMsmaRgpNbsB8k3lY6ZPb1aIP9gQzLUjKw6YCEzjFOfLilfmMmaO5Eg6pKxs6y+Pok33EHw3mbn&#10;ZCzK+lnxPlsLExzKMD1DwcO/yos07SzGE2stDLFCJ5sm+Qxk8/UkYMZhsfyfO/OD9U2iDSvj5OlY&#10;yiQv9MRQ+gML/AstLXgmHVWISS4T+EOJp/anIOsoBuLQumZVz7ISfvOrX4Rv374NH969Dqt6EWjr&#10;BQZ4Nk/UkAcxAmMLqbIk2nr+rfdZs0Sdg4uVhb6h7qZiT4E3UYw4A4FMfTHU8zlISu6kDh9wR9k8&#10;AJvg+YPBzs5sSh7uNmH/sH4G7BUieFzd3IohvAtun8aaQPVkdkkzQ0OMTDABT5bcbkEn4pnHMnHO&#10;JE8H2zC4/6tPUuLEoGtsuhkDzT1QG7NvBo43ht/MNmKndPc4Z5LLH9yuZ2n7fdRndxgqufw+FJ1l&#10;pf18VEhVbozPKWwmKa42uS9lHmeBQGmytfB4njL54CbJ4qMYuPSqTr1q71r/YWgezfebg4I8Uyzp&#10;GjRWo5iAo+tvZ9FYWfdBKF/zuG0WFp5snEsDFuU1EeZQs/sZtmxsH3Bk901NL3UGMU4gnweNxIl1&#10;SZXZu9dHv+vku0TILpemWe7k1TMobTVLfsYSQgk7QRHfT89bAnz7646gFY7KyKZux6YEjSLkrkyE&#10;JXMutc0fjSaYMEDDwQYC4yrFKUhiR8PrvhUY8HO7u70niNh7+hrN9hdKaLWkVnxDSEw3nPr3ZNas&#10;95YExygxW/Scmt8/bZvlCR5IAHMo3gEQ4bMh4GDOuDDT6w1ljyeHx5yi08BeyaBPYhTh+jHUoF4H&#10;yGd7evM9suFlEiAZgrbgmEpMH7e1HQCdNYYw9cfnh7QUX+ni7IISAbLe6nciEyGYHxNp+mw6rKkf&#10;BVKikGDaMQ6Q0bzUWIDfP/JXAA6UmWVLDjSJp4GHWdMDvDZkN3yf2shgQ7fEWWPyFCXnoeF31pCz&#10;ZoJ87lAkALDBa9EQvl4TgFoAenFIYW1cvnpFFiY8zSyRsKNsE5MUsOM2ukZ4fcio8VlwL7AWv379&#10;2theKMQANFlKayQ7MAeT1eB+QYrgfgnwUgQjEeDl49MmPG2GNr2GLIuMEk3PPemnkweMFbWFEmB4&#10;UVq6bqYMGGB4EkOLwNfCgKkfPn4JpydH5k14f8efQeLsnoIrwIQhS40hDDveT4Dgr1+9toLs6gvZ&#10;qpAZ4R6fMa32iVLSnqE3hX535xcX9Dg0v4TINYNkSRSPuH/3WN9kGg70C2RCFKdjG4KnaOjA0tky&#10;vXlnTVS99lfXX9iwYX0AyIYM1zfCJ3rUdK0gxd/H9zk7vTAPp3q/wQDE+gej80n3x8NHcP8AAr9/&#10;95bXekuPrkKWB555glvYSxY2NYdcBawPrBeAf7iWb+p1Mq+7kfIJ2hMMQ/NN6lUUA/QDIIxrhGcM&#10;ckK7f4P2y0IgkrLlFlZgide+yYLtA5k0QEz6QCRLl6OPiZg7eJ5QnEFWR9/T0SagnZr+JyUJc4K5&#10;XrHZByBBRlw2LZN5Gmb5/AyWQAn/QdkYwCwfBQ18qcC6QXrfujYPyz1IoU/CYW0qAHpDWk9v02hp&#10;3gA0PXE6yAwZzCdjDVkxRi8aNhWRBRNDSjpLqKYUdcxK1+00vZexfLJBjbO4zfy6NPZSVqIXX1ve&#10;nyhGsC/udibtNU9RsWno72QBA3amSRLSzcx2Uyd2Um/hHtxf58VAEM0/NElZCLNix6VxSsgrlMB6&#10;kqxl5hZVSuaxN/PwirElQxrzyA9ofWellE9yutKSDlsRoRdrRvUt1dI+M3wvswAUgg+jSXcp8yme&#10;RFxasJCnkZcZcFwEBloxm2cFg00sh+22sVaN4WfN46CU3afHZwvmaImgSRN8K1V2TIrNfF7m3oiZ&#10;z88jC2Hsv3v7KyW+W4ot2fsAwBiidWV70saYnZ3YW/QzSkmS90BwDb6h5qVq42U20/W5RAODwZgn&#10;91na8858/npjs2+Y4DzwjETR88jvZqwCJu8+Wdr4KM9aHMLr1YGlgG8GpfBlAwEBtAf7vsYQtJoF&#10;z8UoJilqnFHXyphR5llmno5DY7aaBEneT5jYKw0Q9w+fZwk23KJnE+FBBzsl23dah7DE6BfGJsQ+&#10;jqEL2M6wW8D3ubt/YA2DpivTUB9qhVN+N/ws9gEMDwDeWbKt2QoAQCzysjWbAvPvxa8Y0gFow3Of&#10;xYAw2e5KDVSWzcuS520ie7njgIbBIn2v8KzCvY3sxjyFc6B2gm0JgBOAmriPuO4rhhuYnQwHvmLl&#10;2BDD0oCx152//nky3v/8f/678PXuxppAbRP0yxJq1TyUoj9LQaFLQU2FNQ1Bkij3+jPg3/YF7KGd&#10;PH9txB81a8lN9pclG3fvPhmEhskwQCw91eSNwuGgpDMHnHEnTyAMbYP2RU/6ji0dt0zMEPqZWdMy&#10;SOFQ1DkSQNuN8uqKBF09qThqr+S6GY2l5NLlrKR5ueU31k8D91qwqOwP3H9MDWgvsJDMK8kSB+2z&#10;WKQe2JGUUp50zdlMum8ZznaAnWKkk7nnoVnaMz3h1ptQS4LsCEajrkRtv1wesPbHHvb0fM+hETzM&#10;EXKDZ51hHFw7xoLDnoj1iucEdgQ2kLb6BF668NUF6Pdnv/5NfRbPwknd3xZkKvW2p5Mt6imto0Vz&#10;kN274OeCUorBgttnyhvR34wCPVGP4vmhzLjWZIqKtFRu2Y1gSIj9B6olDrRpi7IRuz6YRUx9LdTe&#10;qCOeOYx1T7DcvL49sAW1GXo6AuEArFzGHQxET80DMLdjkfYR0T29UjPJn8z2JTkFIFSms5+EBbGl&#10;eu6Vtk76kKa1HR2Y0nmovRJ1HoZWy15p7/Ap7hcT+66dc2NruBvaJSuQKPYo6w/UPgI2/TlK8xTj&#10;WShNSzE1/aT5eQpUHDV8BRO+1UzZnr1ulqbrvn3cG5pvV25svjKrcXAfkgZ+9vyL5BF8ABAJWjnD&#10;L8sewVmNFqI080jOJl8tkvsaEJUIVjZAXXuWp2mXGQu5CBD0FFQDc8k9ZGjV+dkxffn+7d/8VXh7&#10;dhQW2HMxrHp+IiudYRzye17qPDJQK9LWplvssX6wgSt1uDwXaKkgWma3XFCKjPOQnvj0a7f11smy&#10;xNNTBylxooYwu635ggPke7x/5DrdPKOHO6StEvwBwUa9eripNc0TiURR5xNeswuTFUMSU6zTaztP&#10;zpQgqqU86DWGNnDhft727yzGsQDgGSjU1lyeAcOzKIvoXpezwKmX3q9BnpeJQVmeRt+YbQrzIDs3&#10;Crx0gLFMKfYeaFfmXDQNCdozUibpbNLz0ymUwxPVvW9I0UIFw8w7sOumMECv6dv5OPPgc3mtM7nn&#10;nry+3uM8jTca826MnoVbJhujuSdhIwfGdp/aGVzCLPBEquwoIDNMfpsO9KWZusDTqBuulyaQzwNG&#10;4kw67P/dOzyLRnLhG4O+IBqBZd81GUuJxtDiRxgNfX/i4bILq/qAdOueB5n7BYMFAM8VFH9RiYRo&#10;IvGQolHFIceb1tnmuOVGakwCNM/Ptdg6Pr6gVNV9TdDsIzkSDxbi43/53Qeau6LQ2mzgGZZa4i9W&#10;Jqb5SG08OTiibPDh4ZlMntvra06SwXAK8TONqQF4onjBDTs9Og23AyLqr/h5wLqC5x8N9uED9vBI&#10;GSTSe7/99hfhH/7rP4bTkzMWlnvLvVpY39bFZ6Al5EHu1XMv3yY7EDoCigDilvQPOiDogOLcUnSf&#10;TVKL4IFPN2xOXl8WSk/PT87DLRoZSgOWBBNWy5XkFJkFKtkHkA0vLRn49u6+/j1NJkYrSiHt3V8f&#10;MJ0QBwiSAgPBxyd5pwGM3bPpn54XNL+rfiWGQaH8F0AquEhgApL5MRrzJHa7cHh6wUOPHkML80IA&#10;EAxg6L/8/d+Fv/nrv+FWQ9bXYFPADdOKC+WquM6fv35hEqsnLN/cXNXfPzG/H6UMnp0e8+cABD08&#10;3XMR0hT5yBb748OT+Z4gjXAEOBkJpIGVB1abS+fYDHviWvGJuIxSAZDweVBKnKbM9ANzKjXkvKsl&#10;mxi8Pij6kBLjwUXiNZKgmfhYP+vmaRfevX0tFnT989q4AkijwfrGQFccnvj7uF9//OGH8N2H78jq&#10;xM/D0w5/DlYkGCVZwHIQkwfgFM2ZBdDsHazIdvjy5auFImR46V3zwMKkbEV/lSlh9NPnz+HV5UX4&#10;w/ff1+dlRVCarCgAqI/PfG5urm4ILOIzPdTm+Pzikgy7RW8BJ1h7r9+84lpBCrHJ+g3IPeys4MVz&#10;t7dnzOEP9XlCevYPf/yeABnWxRP9pEaZG3eUKXeU8S0Jspmc0QBRPF9P9MXsuCbNwDnLmLjjekUD&#10;C5khEnvBFgTr9PBwj/ejbJ4bo2Ks15LsxWReEHurQzPYRkO5wP28sxTKpQWPbIaNNaYCHQYVQJTJ&#10;gy1HQ3+TV1sS8c4CBSQrJwCMQpzF+YrPMMDYxb7teR1kuAD56s88EUC05E+wDgHO9KLK4zCGF+Gr&#10;+swcnZ4yiIDm4giHqd+PICjTqLPAaKOdU3bfadKMIQsP9ZGH+nZrwAiGA70SL1dkIBnDFoOfjRgF&#10;TlXvkoORVqiwcIKcMZpfE9jgaJRWLcgiiTmb2UiDXYX9HiAjz6CSuQYtxdw9O+ygTy7Tys5YU5pp&#10;GHRwpiY5AVuMBW4nQ2XT1jV5UAnT51kslgLNBhX93bx8skmhe9NlY6l0kul4Wq4d0C4HsEEZvd6S&#10;pE2Qq8hLCwUNps9h5g9GH6PdwHOaASlFabRo6uZg4Zhb+ImxnOq9chNvFfsEyjXAKFnXxhPyIH8e&#10;61lYLIFuEIDUN9lRod0EznUAcXh+Hu63YVOfTwQKMX2Xw4IFhwT0hQWYHQ3YomcrmwEMUZ7Nk5dr&#10;3cJssFfA84/3f+ZTwsESVijqkZ0xKNDUnjGkaqliFc+emY7jXOAZ3AXWBWjEjxkUscchF+oIPDsm&#10;n7Zh1f3DM5PZUSaBmQFLiLA3htOLc6ZgBgWYgFV2fXNn50Nn0nvsT/S4WxnLz/zF1IAVS9fdKBUX&#10;TfcwDmKQFHoXMjlQwCjMuz0BOaYlGxWwBu3WqmnPO37PDDBu3+S2fmbvCMbV75fM0gThSDux4HDu&#10;M9VYstfMMbY1P/C0hXQXlgaJqgBjy+DnUCuBvYCPcLg85n4LewiABHsCjuFJBDAAAwX4AsNndxxG&#10;pePWG1H3dOxhUX7F2K+hvECxeoAhSZFMCYPmuq+jHoKPH5lh8urD9QGgh7VfGLwEz2Jjm6KOYlq0&#10;QHTaAwDcGa0hXazKz2b2FbcGkE9mFrs4y1OxmR6JWUSP0jLR0CydvmNDIIOjyf8sGajHhl3JhYHN&#10;kUtbaSpjkloJaIeZDDh0I5vYrGeXSeIC3KIn3PqQsbjHVJ61EYHgOveAcU4vmEzNSwtR8KYnGqvE&#10;WX30Wy0teXycJakb225kLW6/J9aOy6Ci7aUhTd5ik1eoPMHkG9aSF7EoxtBqsOiJ585ClDyR5Ls8&#10;NraKXVp5h0W71p40DrQQjX2r+UI3S6MNYVCb7GmZieqNPbLysRYwYHx4Gmr9vF/3lGsypFj7rW2o&#10;3Qz7o0k+QVjD3kv/awz0BIgxMGPcpz3LutYm2D+w9k9rfYu1TuYZlDNJOZedeyJmMudpOYDwKYHP&#10;2LoZqIPPWWzYuYAaAf0TBqJ1jzvcP7L0VO05GOZe43kBE7rWQgv5fmEf/VL348h+JbKPwb4BMAzD&#10;Ylqo1M+/qXVtyaE1tGUG2nr4VW5WY7l5VBWXR0brA1EXLEYbmHoa9OQP2Dc20igT/25hg5++hRqE&#10;5lVmA6jpFC0zUCP78L4zwJFnBvrQaIyvXp+fJJNeFhtq5Dl4lO/u1FxPfvRLBYpZroXO987keKaB&#10;CE0B1HtQBljbtRaL6qmiwrrSaGsIRBnUCrQWCuZbOOr7RSEjyejGOsftPbs4SdEN0PNrYHtKSiYz&#10;zmT9Y7BqrCsys1AHkK1mTEALIUoKAxFI17w4XeafJ46TLAzSpLU0AB47Qo48O4okqWOcWM14JmkR&#10;Xb/r69evwptXx+HbVxfh/HDN9YLnB4QeDBXdhzHT/37NmnWMBjbiRXBdcY0t2KSTnN9sl1yOvaB1&#10;Agabz8ZqlPWNWQKYP7FZXNh5QAZ+slqJzEH4xz6b7YYHAgEIXyxTeNw+0D5nW587DAdvGXpoknWy&#10;vYsNARpYlB07McXlwCBBAatJA1U849FBN1t/g8KQgpUIVmOWlz6vvre1J1Br1rksVgt2LUWaMnq/&#10;P3N/uzKxoh18y0pOniyqY7OH8RRvEkSVHlxmSbsGYHUaVIsUJwAuWYEmSm2hzUd0H07WuYM8BlOQ&#10;U1/zaA0tpCm2+jjMArBCmEKs2OuVLEu10DwVmy/eLIgzCuCa0uHjC4qkW0n4+eWcghinvcmZe/NE&#10;qjST7U6Vv9Xm2b27Lei+hZbRE32ex9FsJ0pLDvZ36s6P93430FS6nwyOs8xHdVefJBnqVSDuaMRr&#10;nlF4cA73F/Xw6gkYrFeQxBiVdvt0D0VtbcyWbFCZzLpeNF8CPLBgXzHZD+mnSwsO2FKOiklCZmO6&#10;vzo0ORaM1JneGgmCuEk9mHgrSGflneQeFiarEvor8IastHo3OckHu6ce2AB7djuTAKGJiJR2rnkA&#10;uH7AE/LcIweTlkcmjO44gQMLDwtk97ylfAQTCU8jhP8dQCx4mwEMQ6GAwxgADg5/HhDLlRI8jekH&#10;s3GAHzTN7TsDa5S+a2CrFcbb5104QdrrMNDbjIDEek9N/c4kXJ0BZKNkYCz80XjV5mbk5H1hMtJa&#10;5D9tnixFmO/VNe8ONwylUT6amsVKqYBDbT72+ZkBJuLeQJqAxw6yaDIl9+zP4TUEtubtzZX5ccFb&#10;pH4/SLmwHp7q9cA6wcT+4d5YUPhsWJNIMgKLgV5vx8d8XbDh4M92TzZZtLTicSAQQFCqvsej/ODw&#10;uTeS+gzZUg/JFBhN/vXwYOzJ3W7UxMuKyc3OmvKdb4jBGjTlwCkcQY1wsPTqjiEzq2bwj3WPa/NA&#10;gPjA5MHFjLgBZJKpUt/g86ePvJ6QweL3Xr9+Q1DrvjaWYHaAEQfPOzSinz59skRXpu4+NuAD2z+S&#10;ewFsQ3qB5yRqKvfEMA+bSqNJ91AEMFe/XH0xttj+Add2kpTB5PP237hnKP72KGPbyEjYWBYM9NAE&#10;b58y10h2DRLp1p70CvnBTt53ZPHsuDft6kF5BubZ8REnyQAnr6+uw/c//kCQ1JJzu/q8PdIsHqA5&#10;w03qv/Mzkx0Uwpt6vXD/b65v+Ofw/cJnxhrjYY/hBfwyV2uuCwDJe0zFtc+K+/z8/GAy02FsSWlk&#10;125tbTIAQZ4cYDUO3NP2uPliKggpMNYefenq/3H9MUXH0ADXbWTy3bOFCATzycNhnyWlpHdc36lZ&#10;KM1oFk3yiLRKNLFMnN5yjwC4saoNwqoW4UuAxAgtgdSofqZ33/4inF28JuMPXqH0KUFhu7A03ZWY&#10;NGBc4TpwL4Q5/OywYNiQy8OYWGrAINkMChXpNM12AIPyzsGauU4eqlEHp8s5zP81yctU3i5dbIw8&#10;vBaaSzMzTy0oxKeESQlfxn6SR5ckswak5pkP6yydMmd5FNrBzRAPDaemNEt7LW94DTTWBI4+ZUne&#10;Gv5Z0osUYDeiz9mTt0Lj4XCwl5VeOGfilCmduKUhF4sZxK/G9BrFAMsmid3t1Cyb8XWgf+SgQkJs&#10;r2GnQZlPc80serd7npp2sA+iDXF4PTgkwCDi2YZvwRgKODvJlJJ3CoArHzrQ6xc+lPW5IkBYPx/W&#10;PVkhGMLBv5EgYW81wQpevJJqu8eMih78PPYr7OOoOwhKs0nPzQMJfxnnEpmb9OSzMB1PycMzhn0J&#10;7EBIajGUuLu/4/o9rXsN/HB55tfP/bQZafqN533RGXOOYWP1XH/9+jX3dEp268/h3F6vD+rvvw0X&#10;l5d1vzzkEAr/nJ1dmLWFhj8e7ML38SRmgQaD/H3QDKJJIBs4W42F98f3ogcXEsMVhEHwDexKsZax&#10;FxetEVheoI5Kmraj6blnuMloe3ln5z79E+s1eRZjDit/r36fg3oGYBiBQRMZdZT1Pto65Tm84tDw&#10;sP497BWLem8O+Pf3uLIJqsv8GucFlRMKe0hKxqOMXfcM3wV7RAOMPChWnnUI/6JHbLBAg9XS6jvc&#10;X+zfowAdPs8eRBEs9IFKDzA/xPgfBpNCLZf74fLNz/Ps+7/+479n6JSHyrnkvSix1VP9nHVWxIr2&#10;qj7LY6vIm5RN7uipogIicmzGVVn3yQf/o5iTExAvr7wwmd1nZxp62A7+fnb2TZklARpYlxUxEuXD&#10;5S1CksrGqgf7JzhLlg161jCztAGv++/RQ0z7MFlmxRoR64GT9uixsb3GxggOjcUSZo2Nm8zzNeWX&#10;7H2IsxtcalbkJuhpse7317yT9C29McO+Tq9PXButP5dooa72kLWga87QpmRsapwBVIMI7D06OOI9&#10;fKh1BmwIMNyMAlTwuXy4SluBhbFcPT2YNc7RgbF00ceQbdVzYEqrnfp8ffP+fe2r9hT6sGj+r11X&#10;JMXd2J3T76/oX1vr3e0Tn200hmPdv5HGi+TxDAAFAXefP/Pz79e6igAQ/U6f6NVNK5H6z9HJEdcI&#10;akjun09PfJ/j+uyfYmCiMBH0CiAiuL+oDbLMM9DM4s3iA9dC1sATyz3Pnfxz86waBfzRMz2UmURe&#10;sr7gAHJpvon04zLT4DA7qhuTy/0cKS0VU3r0xGEFY+A8WoK1CeIF9t76q6fn0kKDtha5IR3EAGR7&#10;5Oy/TiomMiWDr0WxfHJo6jD2DcWUEO7HZUnRWT1mnEnzRzHsNTwm5u2+x5mgoSePlsaZnKcee7rt&#10;NMRwm5FOiaRJ3vsO15UQmze32xcQ7I/iVM0kzT4LYN895LbnFAFR7qUYuymAIArtsP16clfw4Byr&#10;9ep+Xe/ln//m1+G715fh7cVpWAoERUUyYIDI4ZsBMWDscrgRDSArAPEB3C4XOudMpuuBbuizCaix&#10;n+8ZXIhhIc4mDNhSv2dbYIfnHeeJsaGHLI9r3JNhQ5Vg5utM9gasKzG0q88iBlJ4/m6+3ob7+jx+&#10;rT0HLXy4D9sgk+BXzk1m6nJUYzLLv7GFR+SWmcy6lSE6LdZWNWuevODkJRtb2MpMe/uCwRanQZRY&#10;uqYa0d7tls/ueNcCtbPPVKy+bLHtqUnJnRNXxtJYe1k+su0LNyZabKz3JkWPM4af+6aKeFScBagC&#10;PmldRTHgij5Tex0V4UWfx569noNGiZjtcygkJzXm6RSmEpyBKisOT97WB235BnMwM8ySgaPbVjTg&#10;MTTWKIkHJUyDt2B+hx585HthUqp7nPvbtmsZJqDPQxTB7BsG06zjIIOEcRQ13xolu6oLTseikms3&#10;YhrsuCjgP2aAw1APwF4A1CYcAeAjo88o8XfX1+EMkfScwtikbsEp/l0zmMT04mAfDJQ9Ngd4GFFE&#10;wkeHKW8o8GuhBx+tnNF8L8Ldw3X93Lfhu+++q0XyaYi3t9y4BiatPnFCgI0bLCRsmgdHh+arUN/z&#10;ay3m8GACVHv9+kLG5YXF9OfanJ8cHxIEpW+NxyprYgupIL7X9z/+SODl8vIVmxQ0GKC2YzNAQAka&#10;nX7VWbEF0Ofmjo3F8cmZmaU/PylQoiOIFZSs5ZHTACEoC9pb0M8BjcMack/5Xlzf1YN6eRsOBfBB&#10;4gLmAiRSaBo+fvlaX3dpyDqTv5b1eg7mxZIgy7GGBAATAxUgUSYTw9KMsC4gZ8JGDukQwAxLnunc&#10;1dXM0dGQwAcMLIfNlkwDMI/gLffqdSYAuLv6apN5MJZ2GwJi8B6EDBKsSbB3Pn/+FN69fVc/hx0B&#10;uEf0XApBctBTAg2H8cAMZDW9HskurRv+emGNJTd5K/LZgI6ZLEYGDOwyN3hMyXCt0XAisez2fmug&#10;cw+GVpa/YOTkB95KQVN3jE580OCHIYrdO8gr6ya1Kj2p8WhUIUdjWnEKBMIpKQXDkdOonXnliI2D&#10;Q+rXf/ZLsuvQdAHcgjE7WUv1PVB8oXj4599/T8DxfndHwBw+bpCTArDD9SEY+OUzGzQUZpBvYTJ8&#10;sr7kukQCcQdPJxix4/l6eODmzhRZJSqjwARTB8zIw4N9JVNZQfL54ydLFkYi8NOD0ecXC/5d+OMx&#10;FAMN6Wipgvj8aK6/fPrCDf7r55/C5atLmfEvKX0B6I978bk+S7iuZBku15Qqv3373iT4km2jKYdB&#10;Pgql669XbPq/+eYbeYkZsMfJ+ZhawQaTXOwdIVj6NgC81WK/Pqs7yteWi7UluG7lddObHQAHE2B/&#10;CjDGBM2a7wUlMnhG0PQ+1dcjgIwU7nrNASaiML2t+xHWJ9Ywm9x6bdC4o5EFIEEmz24rMK0EhEZD&#10;Wg1eAQYSaGwj5VAWEPQMlnNdg6vD/dqcH5M1cXx6EVIt1gGJLFf73FvWB4f1dfa5poBUYy30ksKS&#10;mYoUcBQp9VqR7aqQGgsNypyKAmxIMqs2Pxdj+NFgn1JkNy7GCLy0JoyFpCj1lCyj8Y8G0HhKakd5&#10;rk3Ut8lYT0VhE/zZEmgpYM1O1/oCkzIaKIb70hVrrNr0ul/KAyaxyBkIKGtKjk8o/6+yM+Ayq0hw&#10;f7Qk4DJrmleadMYkiQCDRvmWObXfZGp5FqalgoZsnI7/EPyQzHnME2umZG+7jY1NmbYM+SdTc2PU&#10;m18gfGdHDizgzwZgZtRZacbbJlPeCmCKkk6OPr5VLeCgLgpJ+ikqyZesqZ0lIaPJAbsYjaWl03Y0&#10;w6Y0D2my+uRIv8PAbF3X9VCfuzUTHTfhcM+GXJsN7BHuOZSgPBGs3rpPrwUYk8X+bGwZ89I74N5J&#10;mfx63YzhCTxLzrJkivazDYP6SPCSf/+gPi/PaIZNConwKjSrDwQeR/pa4rx68/pt+OUvv6NMl8zi&#10;7WD+mvXz4nOBmXaoNOuDfSsUv17dqElahK/XnwmOuX8oQqrwmTebsQ1EULAC7GRToWn3qPRdpnMD&#10;jOqCGkUDwBx07WQaH5R693h/R+kj9o4FAQUbSBTuHztyXZLk33g9SC5RJ0HOh8EBwFBIii4uz+m7&#10;Sg/UuiTwe6vFHq/nbrRQKtQiGPqsDw7ohZw6CwJJwqU7DnwH+q4CtET4h4EYoSUfE4TlkAzM0N5s&#10;EuprbpXSyeR4pK33R5QI7vgMK7hg6dYsBixZqrbVzdhbse/yXF4tXsjsbU0GXv/ERPhg8kPav5g8&#10;/Of+L/m0fRai4XJTn+67abgzZUapUkrx5Eur4egPttsJ17M9g2yTaBK9FnBAb82ueY25VxIHhs5W&#10;a+njNph3Oe1czuukwyTJnEv54dXqUj76pcmVPLuOSEOUiZZlTBh8L294PHW4BA3G8ywYY/RUR/2q&#10;vdNTW1s6bjJJ7ygPvhgmpoYzs8bW2IrBp89J5UROZOwSLN+JLqbavKWZa3/1e+DG8lgDEzBkwDhf&#10;Z4ysjbGDojbY0Qwf1gPYHZOl3NZfsdfBdxd7EvaOsQzcHykYlK0FzqU02jnDfZn2J3sWiFc/CkJp&#10;8OKHxwesofFcrPY7Ju8CdDu/sORdBuOlKLAvyTPNzqEg2VoUs4NDO/y+PPCwRjdjrXH2VnYd6p9d&#10;ffnCvwNmPkBGBOmsoIAhQIJn54QDP9SRGELzmaFiyLyY0fOgjoHaCDcPConH+2vu9amFZuYmUcS+&#10;uqG3ayTIlndZ9aA8BzWk4n/pftowSw2sQLSWfB0nBIPNv6Rwrgbo5HsZOeSyZ5YAdbBk2OgoQTA2&#10;F94LfQCux3JRTIUDAGaRQmmUPYDlXSN8RLFnm5xQYF1sOH+k9zJeP8/CcYyNaAz5IkYRBzElNgmt&#10;W994LRBne1CYiQXnnpwEgACiKImzKFQDTHp6IePzD2ar4hCCpa/nxponsGNxsjPIUKy7uGjyaeXS&#10;GhhRtA9IEWAqCAPQGxiBp4JeafUZGGNjRVogXddUgmHGjsSFRG21WsTwm/dvw7/69YdwstcRiMUA&#10;EbUnHn6caRwGAFjHFpDllU5lRSILdLFc61mJ9ME0X0IbFvJeJgtT3PkwIpoLpFnP8KkSx5NcO6kJ&#10;tlS6ZHgRg5Ffej7fHNTwHAI4u2sqhDU8BxC8uDblD/wr+1V9VjnI0p6n0BrfeskS7WYDsCG2QA8D&#10;kvLkiYoBjqdau22D/J6DFB3872JMN0+wHf3+B/drlYKE50ycSXMFWItJaBLgOCXZzkKg/E56nFMn&#10;sIxjplLm8dEmFU/mK9348XwtqWCihmJec4hhqJF9s2pwwNS9+fwsMeLmdK7Rv3cuv/enSgnR/G23&#10;5/DAEvfl1ECo+djOsT1hAXMuXjt7PCXXOcVjbnuEy3gnqW2avllj1ocX7MN52nFROrmFUaXJ/6/M&#10;CH4eBKJ36QGEoQm5vn2wCQUPEZM5FUls2XwPZvpoIQcDPcpQSEEKs6wF8d6qt4n0omMDsSGrbkuK&#10;6OnZMUMzevpTIUH0gMV1lP8Cml5MjI+OT8Ld7bXSoDRdw8PBdMedsV4WHUG977//MeRFsKCJ+8fa&#10;VN8TlADQgYkTXhu+M88PT+bXJeNm+mT0Nm2HTO7uwRJN8bnwMJ+dHbHp+Dh+qq/5QB8vfIkjGOne&#10;3fIQxm06OT8Ln376Mbx/8zp8/Pg9pTWQwAJYAXD29eqzgMY9AnyQG54cn9E7p5PMZ10/C4ATmPt2&#10;nfl5wDuC3i/19SBBxsTBkxyZODxszch8tEfq8uKQkznrYetDS6PhWjzf7Xhwg/kDr5otafFg5gVO&#10;IxbUui/C87AJX77eMDzhy/VduDg9oK8hDnBKMCFv5WHRKbF3n024pYluycLCosVEEJsrDlYw0Lre&#10;C8VAhsDZxQUfMLA5HgTwMlyjXgcEm6BJZxozQD2mBEeTJj3e1Ne1xhKsNDR4NGGthcTjI6R9S7Ly&#10;UIBFYwLzs2DiuJTPG9YMiyT4pSi+/eOXKzLCMszIH57YrO31AhZSz/ehNFRTGsuNyC9TjmjkahVl&#10;EUuQFP9iYQnRmN4hrlJ4ROr0GvchsBDZkPkQ6dEPkAiNdNfZho+kVxwzHz995bXAvXp1eWkGrzCU&#10;r8/g/c11XWf7lJfhIP969YmAGj7/w+Md2Za4Xle3dyatT5agfXv7aAyFYNcX4O1XFoHwaTlnMXt2&#10;eh7+6Z/+yRIQOdk0oAbyLMi972uBuKjreh9+UPB3FEsGTeg3778J/+/f/R2l8vePd/z+x8eH4Q//&#10;/HtumPh7lPfVw+758YkA8qtaRAI8w7MAwNcM2He1YDb2Jajaf/j+j+H927dhU9cSGDcoyG/rXoHm&#10;9+27N3z2//DHP9Rnao+BLhkyr3rNwXSDXAbPANbDphboG5jal56sHEyusS9h6ACgL/V2DJC5lHcc&#10;bmDNw+vQt81+z15nj15WI1lDeXRK/EjWJx4KTOjhTQhGpflFji01nHJzABk49MctPb9YCEOSm1XA&#10;4JNhyDIUPqubvKFUgeBjvw73zwh3uQ6PtXBa79cir373Vamvt9yErjYNJ3VvWEDyC/nQas3rGHUq&#10;QpLH5N3YEfwMsZsx9XqyxBDuwRRiSRbc0xRDDXr1dMbkAZBMs3yw8TpLlAQ710g3ReEuxtKh3+Bi&#10;8sN5eq77BpKzF6Y/iJaCYYE/SDHGoIdBIZY2OKWC2f5Bb5WS2VRwKoliepyKoeInsybKpNbjtfYW&#10;DRzIo/lAkl3FtOCxMceSJHfuhQLGEK4fwhWKUnyzm4+rEGfyFWj/nfwHizWUuI+NH6wCf/u0UUNu&#10;TLwi+XfxSacmupgqE1QE0BYMJEg2niRQBxZ8UhItmduDyWd79zeM0xQxBxtyUB64HdQc22uiujID&#10;/AX3KchbcE9ghUF2X90rca7i+dsq1R2Gy3fXt2T54ezHnGbLgdzIQZ2lR4NNsrL0aoSBdXYv3ffV&#10;QDRrVhhOhFCqewuc6eXlSB9Hrn3m44XjEwPQH+6fwg3PWPN3PKrP5WMMrFNgqQFmzsG63oveVAOY&#10;lP7040/h4vwNvz/q5VevX3M9regFOjDYB+vBAO1COZz55nZ1H0IK+QWZX/DgOTmRN603qgLq8L0x&#10;fKCfU29rmYnVY1ev0YJ7BBoLDOY2CBAadxwQ4HzGd90Ndq0OaCFybGyk0c2F4//H2Js2yZJk12Hu&#10;HpFLZe1Vb+11FpACSILSF/2/+S0CYTKBoCSTfgtFM5lGwGB6e3vtVZkZ4S4/557rETWkmRq05nS/&#10;V5VLRLj7veeehc88mg+cGziv8X8MI0KNIR8qA9v3XA9g/Jxjj6DnbSKbCL6sKa2s1huMwbhTWAaY&#10;w94cn5yc82wBG9rr9rPTU5OIFpP40xOY4O8jU7jJ5ih2fiyWkZYv3FuKDXoTjPuzNdlUjFBKNk+c&#10;S2ELpn4wFgb2cfOBtNJ6qfck6J+s4EUNsVgkWSUsTLIub66F/EN/lYzX5arOmCgTI6lz9oNAvtBS&#10;/CSdGS0IIkiyGuRTyIHJaFSWnKfEP/O/mjXTYic6S7W4tc6MCGz+hfaexk7qBMLlxgbs3P9LaYS0&#10;j9HgZHRrARmYJaWHSgWlEJLCpjonMfl0HbKbs3vyoKdXltCAwNKi3o394NJnl6yZTcPkEO/fN8xA&#10;RTKxRhsGGOsu2NBIrAy3C+K/d3lK0XVwL+bGdpn7MPGZHXNjSQN08DMFZzb+KegHitXMGGKvaz11&#10;dfWJex+DGDgcqM/54UFLIOYAHoEYW7MxsMHEjoM/DOgx1DvcHDNcDj8HcO+61qeHx2uqK6DkgIID&#10;YJ9ZuRhbaZHSFPnqbM0QG9DHOi2Pun8GSOEZXGCAWvcJeBLjB8HyO8D66+TRRubtyJfFfg6/5+1q&#10;x73ksn42hnWEzJ7p66/e1D7ljEQCgO04L+HvB8uGJECrhReoUmKY2PWNgVD7/QQKSDaX5FdLWGgQ&#10;g5v1c2ys+CCGmQ2uNAAIFmSB4ZQP55LYcTv2Kj1BWDLBFfqRm7VI4d7TKYSll68X/LbRoyEdvhMo&#10;znM+lsbccq+xtn4dmEmSx0aTzEeBFJ034Xr+aIMlhjBTZ51JWiQ97JVivVcQh0CkJB++sXnyTtLo&#10;+fPA75e0npOpHKIST8kGlvko+g6v47A/wpOorUXfg7g+EErWsa/k/oPPUox5OMkrZScgRvA4jm24&#10;OLbBSWoAoN//UUwp8okEZHHYAwl77c8ujw7C//g//Pfh9flJ6PMjiQ+oWXH9+uWycZKNgVjrBfTP&#10;Jeq6dQQEx2KBMp2IKQTOFf5ATmSye+IWYQjW4Xcu2neLJdIihg0hWrCLKM7/KmYdNRaT99LXnAxY&#10;CwqhwisZu3C/MUB22dtzNbBeCzMLBrGtR/m/FmN5O2Nbto3ys+uUHKtrFsbZoTWFG43azL2OpI9z&#10;tuCMEudJ5zpYjKra9knzs5Q3nZ+Ds5TXnGexFKWE2auJyVoo22U4TSP6xVmg1MTE8zBoB8jMx3Y0&#10;8DWb+il6UIhAuyRP2xIlHS/PfTAtiGnOCLa1PMjiwpVGGGJkBZ9EJYRn35O6/IwBmVQ/j8XwMR9w&#10;PIvDLTOrjrkneJn8OOd0P/fmC6VBmM5Hb6CfM2GLFwFF07wcGgvdo37jRA2Vr6Gsi7Bnnhyu/jA4&#10;olmCCi8D9AZuCPZggilj0sSoSOzEGyV2KBl59adpmD2SEVOL8XqojZIEUgZQq5PTWqBDa79X8t9S&#10;kjK87t2tNQZMtoMPT1048MjAxj5yOm0yNhzGmERjgWGyjkAHSl5EyaaBNHxmKPfIkgWZ2fvu8YmH&#10;KBp4N69G0QwGAUAqsNusiUks+gEiPPEg7MVms4kUJIQwvN/t977j0mAXh6aTqQEg4r8JVPNw6Xjo&#10;X9cmAT8BkCTpZtHDcPckOYpN5fEc45oBHEVRADk0/hsTwgP6e41sqh8en9SUK1CgXl9M5nDtYMaN&#10;wpdyU37frBRFmZDLMDwlx+TtsFgqhICeSvDy6czXB9fx6suN3nfLa4oG3tNqwAQhGxS+HvXwxPVd&#10;sXG3BZzpR9izMQQAsxcjBVKivu/agrXUSvMbeXp6sPTfjSVsMpVMYSmQtVJe1i3IgvpSm04EXRDw&#10;22xYnKC5gxeTSxAtRMGAF2wWAGvI8mvFZmiTjv1QZmavdqD38i8xg9DO3X7Na2sYxfrLbF7cPyPI&#10;CwAMJnqnQDpJQMQKjbvaTL+4fEEJLnyT4OUIph09XnpbI3huwIg0dlhPmTVYeWjQDiGtAphFoLxn&#10;IQk/Ofp6KZEM7Ja+d5aBNdNYwVg/r16/4YGKdYRNENcY93r7ZGvDmjowTO649hyQA+CL5hGgKu43&#10;ZKt3N3d8pm+u7+j/hO/AxGyw+up74dnFurmvhyOkKmDpgRW4V9Kmy63xPH337bdcz5DVY4KO74ji&#10;HPccbMDXr99yz3lgKM4gaZsx7PB5AC6jeB20d3SS4wBgPT87VWhB5PMIMDYSJNgRVCcwxYThKIbS&#10;zvaN3pgn9HEY7WDuW5hGpFce3iOLOXp1/SWc1ffCM4DvxmdkNOYA1qalFpqsBIMCmnZvB7JiUCR0&#10;9Nay5xYF9rJeC4DJaJ7BQIX3aVefGUgZXr58TWD98OSUDAIaBHcWasDPrSk4ZD8NwMpZ1ztIwh40&#10;XFi1+xBkeGv+la2tMo/NYZTf2oLA80Im+3nMzceCjUmypHP3umI6MtOcl/wd86YyGSoKdoIH2cA3&#10;l48tdF64Me0oE3WfdsamFwoCG/7rCHqPp3KGC8s3yXrtPJc8TyBem6qp34oupysGzkUNWIr8sSav&#10;4dIKOWPgDC1NcZBfo3mCDk1WN8ibLDaPldyCoUKbgEalGg5KroutsLFmYS/Pl8SJZhTgGSVfAdPY&#10;UwOnxEtP2zOmFL1pduYnic8Jf1XsD9hvACI+MmTnPnz5/Dl8ePeO6brYozGgYgovDeDtHh0hOf7R&#10;0rCxJzK1HEzixyde350CuFxeY0rrnsMFM4RW8dLbM8t13RuQM472/c2mQkmxGEDlQtsEPmejTeXR&#10;oC6VLms2IKXue6/5O9hPXtb9F8Ay1iB+DiFH+O9zhEccHFDGBnb1OUIs+p5snaRi84Cy1nUDmIpr&#10;t8TYoBQHIVWwNKBBuIXHmIR5kGJiktG46T3TJDtTBuA7gE10V/dKFrsAJzbmnZhk0v+0s9Rj7FV4&#10;UOnVyb3KfGNh7QEPP0usjEyH/1LP80dJXp92JhdHTWHsqtRMocm+VfOGPQfPPIZiGBBFsdHMwmDk&#10;69F3sJ7LC1lxlBBbY4s1z3RDSIsfH8xSQv6NXgAbMycrwTJaYnbJ2h+3/HyWyJtlkm+DgiIkjUDJ&#10;om8hFDhXL3+ljPf//E//c/j0+VMr0n0PjHGSyHngUGzGPM1hszHmPJ3c9trBBpJC1MZi7LIcyn+V&#10;dth6jJm8yc+A4oV8EANCoGBUbUr/Y8lJi4z6W3OhRmYK7YgtBCEoXMGew44NY2FespupF/mWGWY5&#10;OkNI7JSslNLiKb7FAcIw2ZhnA+dG9/nKsUnSnIFJ1mA2z/BiVn1uWd5YRO6H5L6oKcykii1VOE5s&#10;rGgNYmDa9ZJ+YMaIUCJysEEDAwEHC9ZwJgXqBAwFO/nH4vfA3trVumJT9wisB6gAGNKCZ3M3NNP5&#10;kXVHT49T1GIA8bCvIQADBAfYu0AVBF9QeFAf1H7D7EkWGoJYUEH0Pb9YmIg3xb2CEvCzqBfQq2QN&#10;ewh0kFFXexp4HANMWUTWx6gphg7gk4FYPbyPSSromfp9XD/j1fV1rRmfwttXL8KLV6+4pq+ur2yQ&#10;VV/88Q6S4fuQZ4wzhqkRSEysYbC3c4g4Zkn3bZ8miJx1f7Mx1QcfrBcT07k/blKTzO8y5maJ0alJ&#10;JmCS5PeWbTBTPHwBjyStmQyE7BiKE6jYgs88GOkHtCiwf6etkphVUfYcTHjOSqKOeerd2QubjQTS&#10;5DGEL24p4GCO7IBo2xPNizfrc6Kv9XXs3nv0SA2lDRPIlCtiKJcsKwtdzzYxsM9iqiNn+JaW+u71&#10;CK9jik16aAPHyevQPEod+DJ5OJ6F0ikBukxpoVYI2bm2l2x7UB04uqdpzm1fLBNR0gKPSnjue6zg&#10;QwDd39Rz+HdfvQx/9c3L0Od6Dm0fWJ9TiUKT5U5hOXUdFvN2A6kGL7dMFuK16KxHxDB7vVjzz3LS&#10;HspE29GAJu4JI/0DU9xY7cjrb758Gf6Ruy8KvejMEgu1en3gMBAtTKOu9RIY/DjDUWsgaBRnGvYe&#10;1DrwmkRAaF2bP75/X392FPgUZvZLoTHFy18kkRclvLYgJR0RSV65QpKVgCuprPrVqBCXUft0SJP1&#10;QSxTCFIuk5y2pU0XD6XrZgOjKbTCnvWZbFWAlQ2UY5g5EeozmR8jT/NuknAbucKT5ycHOpwTvZ4L&#10;1tBpxqqbM9zE7PMhHZ//OQoX1StomPCM8RY9nENMQh/YtcTsQvam1yHzUJ0Ul5aSnaZQjxif+xoW&#10;2fEk9xks4XkoT5j3JeWZ755vNE4A8H0wybs4zAZuXmvHGSCb4hTagevbvbw4/gMeTlBZIV/BFCcz&#10;IGFkQYcPeETPOUuB3DMtr3Dzy5ZYr6IMbKqVvNMsbeYARXlnXmE44DAhQJELySETbJZW+NKgfbXh&#10;4wGQBodiVtovwAY0kVjYKHTZrCOw4skSQ7c04rengJP/ftGYAthYYXTLKRESUsEoHAdOrgEYohHu&#10;5N9Ek9bUNXoqmuHTszOCLplBH2DsgW6/NlZDPUDRMIAVCNARhe26fl/4ld3f3Zp/EBNv78znSIco&#10;moULsAJqk4Qm5OL8nOEKBtoYeEOpHBuuwbwLluZ3iM8Az7cngaVFzAFMsnv6DmZuYpDjQOKME9Ab&#10;j6etAYm4tiuxfaJ8+OhzoWIdn9XkA70eUvMyAQj0KLPsDVPIDsLZybkl1aoIBciBZ8Zp0AZgWkgI&#10;0/cAPt7dc+wF2TcYiUgKBXuiqHihPwieOUxQleyJ55cFGJiDQ+a0ECxKMLEgk4RfyinCUcjyM38m&#10;POeYxuLvVmJNAdjcUJJqEkY0cHe3j7X5eeIhiyYUElfgEfDq242QQlghu4O8XcalXZw8P/poTRgl&#10;iTqsydjZjQQFl70XKyHcPpinEr471ur2CWDyuj6XR+Hbb7+lITzYIgDUIP/Fc7o5NIkuAHIYop/W&#10;+8903q2lN+M6AbREE41mm2bnLivdbafQA6U7Yb3g/lGSKmDy8vwFQayutyRoXFes7dvaVNKwXZO0&#10;PRlgxhxCk7V7svRfgOJYn2/gMXhzz/sINquvByQOk4VSPy/WEFMY6+c5PTshUIjCAqm65nXkAFKu&#10;zfcrNvbX19cGuEESNpp09OT4KHz3m99wM97tn8gWhUTntDbm9/QjRJG74zrFnx+fnJlseGUeHgBp&#10;l0r9Bih/e3NNEC1x8tuxgfVQBnwe7klII8ceUr87riEKEO5Nybyp6Ed5c2ubOZ7le+0LayUrA9gr&#10;xsIheOrmuqPdBxtyrAw4z+abhWIc+x0OaAC5UNhumWgNxhgmv7VQrZ/lb/72b8Obr7+tRflreoQw&#10;tADFZL1/AB5Nrt7bNcD/CkjD1BySHjRAZCAxfd18Ptk8ZwOzOrGrfIqU9fyjmMdAAXsRri2u0cOD&#10;XRfKsTyFKtiACNeOXqXLhVi8j5J+eCNjxT4+12plPkSppWqFxl6z4UZnDTMA+MWqyeS8cnUwq8gL&#10;rx2QNGsPTRbBIZFYBjgniifvtVALT4M0wDt1JkV035tR8kCX3TSKvbNuknyG/KAHE0oJzOYbk5rc&#10;ruRpSooJcSuImreXJTkXPpeDJMTFAG40ew8PFkAC3zwlUI8yyY4ymsfZ2Qm892uCdYKz1k3N4aNJ&#10;mXrdQwDc4f2w3uFnBL/P27q+AdTifQaC6Vv+rzEnkixA7D5Q5qYi+vjkyBLc6xp73FqIDuwebF1l&#10;pp/TiL3u0ZvDE0t9g4k2k24j1yiGDLamBOTU/fr49JR1xkKyUwKiSie8ODvnesC5CZDgxctXBBnI&#10;5sReVp93MJKxB6JR/vzps0lp5flCUHG3F6jfN789XB80eHiW9xzCDATA2ADV5h/fu5f/kHk5WZCQ&#10;JXwPaiDsGcPlovdw/Z7Y8zBQAYB4VOumA53XBA6KsWR71UTXVzfcg3HWg7mHNGEwU9b0BDWwBkMw&#10;yPuxH6wOjuv5cEJQj8AF6pK0sGGFFQU8F1AUAHSgqgOetvXaEuwTc9SsTcR+7SwlmEEcAEE3hzxn&#10;cS4BNHG2DYz8TcLamUWGmtFBIC3+3YcfYP7i7+nhK79As3VZtmEgZZcaljqrDc8rap1RXpej9hPK&#10;F+t1uHz17a/z7PvH/xA+1zM4KozHJVLNeFweVsUn63NznuiAY2qJ5u41l9wvyBkXSpjNSjJNMiP3&#10;5sCb4MbekUeZJxRmMa6twXoeQOIS2slXSNLXPAERjeHhliQpNPkWGValtP2lNU2jAUlsBPPY9hDz&#10;7lKzX0IDbrNAv+gG7WVqUMg0yaUxM3xo7EwSl47FufeRm5a7nK3EZoWSn3kYhZaiWhz8yAYM8hl3&#10;p7g4iQnxzHogEGrhNX12R55TeH4wcDYrlr0FnC3XzT4kM4zG7jk+1orWSFZv4WzFOoTiAXvdy9ev&#10;uRficyCM7Oj4mOoUMG1xduL594GcW89PiZfyYOps8GVpsj3Z96ipER4IpgqG5GC7gTX30w8/1jV5&#10;zP0KfRNYTJ1COBACkSVTx2viHkDGj2ExPM++fvuGr//z+/e1F9zwObu7teHPLu94XffyP6SvOkN0&#10;FrTzyQKlstionsZslh6lsf/NlmIGCAsca9JvesinZxI898C1/i81qfuoc23UUC5KncbE3YVZRTC1&#10;e2kDRdY+naxF5FVtNgd2/sYyIQxNkifA2aTykrF2qbFlXVocY6PfNS8yl/bHefKo0ofLaGDhQBWB&#10;wjjkz7cfzAM0sEYeBMLrdQUqNruw6BLo0OqLKGlkaABKav5tKUyfgwwyqck4LEhSDWjPKUpstZAh&#10;A/sG93hToJN56wt0DxMFKoqVafJLY23a+REZNHV2fBC+f/sy/Kuv34R1X2odYr6/g3yOB/c5TeYh&#10;jlBPnGOdX/sk5iGSr5UWn3ygG8wmpUvGngtuTYHPQV9NSYwp+TZGJ4G5tCO+mBRaivtuvsU9ffsG&#10;WaZ0PlCXJyssQArsUggId+GnDx/DL1BRjX7ux4lVONuPnZnm9aJ93jz5ullBaAzRTsns+tnUpQa+&#10;uW9kmA3PiqdcW5HaGOa8lxp4lxmgVDRs7TzxOZbmo1paomxpD44Pw9wj1ezD/Fyc/DenrkDEsdTp&#10;721gF2fy/NJohPI09Oc6pXb+uo+kg9gGjnUt5bnV1X5J9FyOstHJQ25nu3vz5hmLMU28gYY3Ocjo&#10;ftMxhtl18M84AXDu6Z3ifHjY8pafMQQbzzYKFPX+oEyefDH91563c2bfnDHP+/DqxekfUMwtZYxu&#10;3kWJBR7AMppq10PHDJ2LpBCm/SYVGtJHBRrgQTirh9nh0br+Tn0NhGHEyaAZGy3YaTg0sfQgeaUR&#10;KhqmfVb4h0kNmu+GGBpI0WVCVLB0RxTAZAHWpgCsMBTAD2x07HCgVAUF/WrJafbN3Q1f+4SefUP4&#10;WBcdGnFQhgE40edmb4ypB0p6B068L85P2ehDrnN5eaKNKbBhcnAB1wHgDMCM03poM2ms3iFPtsWh&#10;iCLe6c2ki5OtuDdvJBaTSl4FqKVmyBo7A1wfH3ds0nd7S8jFgQUwFT/7+LjXQQLPro7f5cvVozEo&#10;im1zAOKCGnkGBYw2YZsAuo4Ab+qN/k0JD+V/q/ZgE4hIJi0Aow4gBKnGZHntGqsNhQ+uP54lNAho&#10;WLAxmj/fDYsegJ+4H9u9mbuDoQDvJfqQdKktgs3GZEksRBbmu/Dx4ycrSsQUyu5VEIy9dnt3z+Xy&#10;uhZU7z984GaATZrMSEjLxEjE4XFz+1Dv904L2tKl8YzvNX0etCgR0JEVw560oCkBCF78m9/RIVJ4&#10;OwNONwdLAuO+IUCmsFktwsXFKQ8HpPLiul6+eEkg/Y9//CfzoIpIab6uP3fOJgegEgAUptvWZ26g&#10;f5eBQ7h2SB4uChsgI7O+D8zosXHS5J5g1Y6NXZE57y+//ELA+4gp1af1mn7mdSS7lt5pma/Fdblc&#10;8J5SducMpoT043Nef0yKwehYLUwqCxYfThQAkdgbGPLBNNoDhQbsWNTiXmECB4AbnxXrBEAtNjcw&#10;YN6+eRP+8//1nxlqg2sI9g2aQXhs/tt/97fhn/75/w1Pj/dcwwBIKUsFS+/xQet5q+QtAzswHSWr&#10;9OGOoTAEd5lWfMDPdHR40JL48H17DQC6aGxhgMZ49ovStlDkgN07EOC6Y2E/jKLXJ6OeW6Lutl6D&#10;B94vFklKHWVy5iCfQJnaRsXI48QzL8+eLBjIGaECBTBC/5H62b7/zV+Fr777TfjXf/1vwtfffh9O&#10;zs/IHCBjCPt5/R0yBPr+Wcx8VFI5AHwwdIvCYoqaNQITy1UzTMY9ZROj04/SRmeoaSDjRSOeQTx7&#10;MZhU2LzHOhVW5u3YdybLc+84M20fxeyKDQicDvtAuXcn9+3mfaWUePwB9lSmQIpF0EI9xMIMkpIR&#10;KDO3bAHg0/SzE7PMCwxPMOV3tzGnNbL0WOsaiO6gB5P19Lm7GSMwi8XQSz6VzPKez5VJTMoz1h9D&#10;Brwq8WpMgACfldGKa2cDlDI2wAMgUyezbzJDJclwGYuzOJOSifF+ZGPJI49ysMFeu9MkfNHFBjIB&#10;wCJzHt6fj5ZSjaYJz5HZVvQs2sAads9deKXuyDZ74n2yYdsBfXgNOAVTekGACTXHYnXAZECwYQyo&#10;WnM93d49hKOTUwNQmGy55JrG2YqzHE0uJVrR6hGwaPEssHFfrMKnem7g/MFei9RufD4yBhj8lDiE&#10;wHAQjGvsV2TYwzai/r+LiwvWPbi2OJOM6d5zOIDrl9zfyX3aKCe3wYQx4B65V17fXPMMBiCFgQIS&#10;LdmjsMa55z6BdY8h1ucvX8ice6j/YPDy5fMVLTTAasPgEmsNIDe+z6f6s7jXl/VzYs9n2Nho5s4A&#10;9gG6YVi2Wh9beh19+Hqmf4Kd0lF2CMXCMfcsyP+jZHH42b2CGLDvky0+mBfnfjBmM+7nmqykQ14f&#10;WEisV/Y5erL0EyW4BlDLt0vDRwMs7L9xvZih2PVNHrRXCjYBRjV5HiDFZw9haEgLr/s9pcDZ2DG4&#10;PpTki/m3qnvjrwX7/vf/+HeWWN9YYlqO46imy1gWg8zTcy5tQGCWDvKka8CZvY4l7MYmbXLZXFSC&#10;97xpCS05Nzf2S3FD9KLQDw/XoIVBaD5P3rBP8q4ghoCasNbxZdGfrAEPMzkugfYwgRxogh24s0Y/&#10;P/MqzXliBnmAUp41haPLfIsz+crMoHzyQ1Q2yMx/L7aBR1ZCsg+b4jNSpHz9GqNKcjexlzzpkOeI&#10;LlSnWnNU4IKdPdagDfJLdVcpe+5M3k8mWa0FVt2K74Ghvu2tC+51+JwnUAXVsxF7DfanVy9fU/2D&#10;NXf5EgDficmGN4ccRh7WWgzn7kKEBapGSmwhTM7oduargzgeJoG1xAFk/ZywSDk4OqA32D/9l//C&#10;2uygvgebX8gV0RBLidKDg7Ps+GwTRF+abcZV3YO+/+778KLuKT+9+4WyRVy2L1++cI+idct6wffl&#10;PRFLnXuuhkoWgmWppfhzrE9TByQOxPHvqDU9FJIyUDFRs0JqgCwbmDEKIJyCChxBGj09M4oJmqJC&#10;bobG/l8phIKSXTD5Vr2dP70NQDv34fVAimLJvEX7emP7af1wuOH3oost7MVDXtxn0sEDUNpynkIK&#10;JumhWDh5lMWYklTFZMxMRTdrEVqBYOCStRbj5GVI5pozCsXU9XRvZw7FOAs4SVE1VrC+iyxh+dr1&#10;nQLRjBUeZonDQSm8HJSNpuxgLbsfm4zX5KgK7hF45ViIwVEGakLmOtR/lvXevD4/Dn/9++/C71+f&#10;h02oe/f2kWdnIGgTaXEDsC8ms26ARVUuoanhpqTlQvmxD1pw7UaeQ6ZacYFxkowXa37gDei1rvA8&#10;7hhctwCgh3s+TN5o8JOH13VGMFn9p+zHJjNtwwycsYt63h6ZhRlqkl9qj/W5rqkWKhXdkVShdVlp&#10;9CFq3U/+bcRa4oypqT6iaPDk3nCTp4R50DkY7V6Lo5KsXSI8DRD0+15rUvnXu/nbPL2uSS0ssdxH&#10;JjNparTgjjwLhuFPudrGY6EcGAsT6BzkZ9zWzDP+Z2j+uDy/xOR/xhz1oBsBvL7GuP8rLCfobHK/&#10;QLP2kXpG1pV+Ztu53esPJzufliDvIVZpYgpOwThR8nQB7HNP4DQFczgrr1EFivvuPPfocxslVxPM&#10;2Z8xPsvkVSpznEBu1PO//f7rP7y4vDSj/ZCUVmVspdg0yGFKFtJ0Mmo6gOINgCDYZfhdhE/ALBvN&#10;znoRGZrAhjL4ZmNP3EDvpjWbbSxo+OpgQTyC8YXpNJOqNvSIAfhH5o+QWPre0czbmkbz+QoEAxnG&#10;Ub8Lpml9k6+ZHx4YeH5POBWoGxQnzgs1jOulpKo2Tbm6AWhgCDHCOiDzJXMIBTeCMsBQQvLqZsPr&#10;c3V1xcYa4EEnthKuEdiBkNBYIqkzwVJtJB54OC6XNg0wKZg1pZDDQfYBuZ7LlWj+20UW00Sl97aJ&#10;0jSecp/Yis7rmy19FK1R79sUFOw2AGv3t3eUDuHAPTw04CLKAH+hKYenb1ralnkCwaAXBv5gYgLE&#10;gVn9VrLpUa/PplMyMlyjkYEJa6Pk12cHPk649wB7SrAD3wzNk1L9LNUMTYfJfXsy9gC24H7jte7V&#10;2O33SlSr3/38/JzTTEiZ8Gdfff1VbaZuCHQV31ijmfaCzYTJIzzr8A+nQCzGDXRGQMNI1pVNK7dg&#10;TWoz9GRmn260A18H4eCGn8GapUPI3+tzv673GUy+LEk1E67p31jCu3cfyHrziT6bJsrgDchFYYVG&#10;MJA2bs8PGH9g2/g1s/TKHZm12I8hn8PPRnmLAVgCIPbzTz+yOEVje356yX+H3BZBJgaUmsxtlBH+&#10;qDTDneS/8GA8ArMNzX5dW/CEwfugKERYDT4MfBETE7e38oETwymZd9IT16IF0AAUhj+hgUKJDScA&#10;YngJMrm4Pod4D3yGN29eh998/5vw/uM7gorfffetgUX1+cbvALQLDP7ordhJlrSHAxcDAt+zLDXT&#10;vGoQ6LLQFB2HFJ4X8w+z9YAiBt8d1wvp11g/KBgIitTnFM8YPuOOidm2uaNJ7/m7Ji3m8AEsJ4QA&#10;ydtvcJBLU2FO6JPdy+0OSX+PNDjGe2AvfPf+ff25Zb0+p+HN22/C22+/r03DG0qJFgdmsI+CnCxl&#10;JMrV79tTittzmEMm6qIXg7koRa5rnqBsqPF7XKtR/lTmL8dBRc5Kbk2ckqMgzDI3BsuGYJiKmJGS&#10;qF7g4CCTdvnk9F2TFNveNLbiM8rrJlGubzJpmny790sKTY7v/nhRFY2xxOMs5VGNndamMVLsmSCQ&#10;N5oEw4zuc/MzJKsRcsy+awWAg5u8T5B2zwBUa9JLKxqaxCjGFkLipvuD2HbOIvfr41IHM4ous0O+&#10;8OwayeLesyFgY1PKxCgqE9sP922rdFfXPJivYq/1Z4DkXkbaYOdhz6AkUY0UE8DrPrB9NPkMACms&#10;Nfz5fT2Pbuo5h7//9Olj+PjxPb054bULxhvWBq4NWe8E90eZzHet8SHzr/5D1syQCeqReVGf7YVA&#10;ZgyJ0DgzOAIDrmg/jzNuR9/PHYcAZP5roHB+fGqAw37k3n5AwMpkeWi0GexRX/+c3qSP9KUC6P/2&#10;9VsOVQxQ+2w+emtL58U9A1iJz7zVudJL6j4oTZxDH1137tHBvVstYIWAXd0z8XeWTrw1GwecZ6MF&#10;oODcQn0B9vwTg0JsAABAnkw6hJcdHIVLBoIsWcuQMdTb/kSmI1Ks8WyJWXlABv7amI7Rk6rXJqmH&#10;rCmaiAz/jaHeK/oWrghoxN4GFj1TvINYREqdF+i2ErMO6we1FMBL3BsyoR4ebe+ltH9pzQrO9PVa&#10;zBKrM3Fu4HsTkGUI1EIhH+6zlmdG4QrMIhiRmsWAMREmgCwKQA86Szsxn3AtfjXY949/z2chi+1G&#10;GV8exYAxm5Yhu/F4VFqlDQ+6kORZFRtzKYlZb+yprgUZ5DylGZolvNgJ7hGmwcRUx7esxtbcEiSL&#10;Ck2TV2kb8HvT4KyFPKXW2hA+KxlwSgX2SFOT9Q0mRZZsOc9k/yG4B5kaSd8jvVnLJufiAGkWrjDq&#10;OqS/SBdszZgCP1wCnGYpg1kJzC2wQYOc0PoLBzpDG7wkD5gSQ67EyfS8FyOVLBd6Jy/F8FtxP0Mt&#10;wDMHwB7rfFv3ZAdi34zmy8o6TUmdWykjUMfgfS9evGRtclT3G3iDsr6pZzYGngaur6l8Wi7Mx5b1&#10;J2uBbuZvFVojmXSuBKX/0i6nfnbbX3ZhibWKe1I/3/uffw43X67Ct9/+JgyQKGPgfHhgCgO3O9qY&#10;mgvvZz6BCz6zqPXPL87I7AbwjaHqD3/+M/sP1IkcJEbrc3zAuRVJBFJNV4/QDiqb4sizqXieyc+W&#10;gB9k20pXzfJuKPKT9KCvIKA3CPCOQsnMKiO1lE/sJZADj6G0YAD0eAjNANAHQsRqacMa9K6omehV&#10;3xtbP5Q4AWZ4/pTUPMVXKKhvFuRjTJvYfCc5DHR/PQcPnOnT2DqpKRk8sINnM8OEclsP1ltZvcl6&#10;S0nf+zwDWMokcfe9IzUqUmiJvNaD2f5lISVdI9S0MDv3CpSSg6Am6/fQSDg4Y5mPQ8DPhjjsA3WD&#10;R4XzNOKXr8XYCdMxEkvozVbjtPZF/+5f/yb85tVZ2KDHwQAyG3hLUA+16HIhYGXBPd57uklcHDmg&#10;YDiUJXHIQiO0e+t9SCyhWcJY0rfJ5cs4yHIlK0jKasqhJPMZRjo3knt3Txbasd+3/ZZqitFUFXiR&#10;NUK+6hpiaFz93Z8+fgofP32gPYxLYH1fJq4iz/ZOLMog1YrvtQaCm+WWWVeU50Oj4lmysSlc3JLK&#10;GGGW3loEAmYNxpt0tZTZOStJejQAzoGv8kzB4mJdcdNmprKzGI1m/RGbf+C0oSXfswV6OljnclWq&#10;k0IJzwjoaWKw+igoJetdyjit0zL/TtnW0+hM4xKfeQw6uOhydsfbaHkhO5U2+BNYaH6hsQX/xFm2&#10;1VyOW/wFU5zJh6dBRZzLjVVL5DwxOZ3t76FFrR5qUT/TOR+fgf2lhYTwrEAhfHx2zIIbJtdIxwI7&#10;Dc0hvGScDgpPsMcne5hRTFqSlT0U+DOAdLEswt3jTThG0t56U4s3FF5F/k0wfK9N/kP9OYVtHKAJ&#10;Xp7aVGy0aTY9bw5XPBywUSOxDZvaklKW+t7Y6JEg+nhHZg6YGGMcaaxfmABqD8kWrMHVmg0bpuDL&#10;N334+PlTeEDIRm2Mz44PQ7lCQ10LzbxrlQS2xIPDYx50mA/f3jxQiglADv/98/uf6dkDs4CHJ0zl&#10;R7JO3rx9yQsNRhZ9z/RQ7uopdnx2Hq7rd8NDAQ9AK+C3lATcXH8JB2Up7yErArH/Pj3tJTdc1gL5&#10;MIB48Qh5alyEqy/3BDAgu4Zsh1Lfek3A8Fv0tvNcnqwp++vIDDPDbmyeiEl5vDWw9OHRQLAH+AwW&#10;Y3Jc1Wautkz0Lbq6vuHvrDdH4Y4G6Jj+18OxFux3DEFJ4ao2gyObkcQDFc3KIeXSkJRtw+JoxYIZ&#10;/h0gAvaS/YB1AunT2eaUGxhkbbtdMflhME8xM0G2EJCH2lAe12t3fnpCD447pZxCvvvh4zu+LwoL&#10;BBmsIIOA1BtSx3pQPG5toR4cLMNBfc5R3KAAvP/wSeEtlmAJh70nADvlkSDpDmAqGn7JTWzNebFo&#10;PgedQgGIbssHkaEoiyRWpq1zAJdoWr9cP9TPYNK0+3q/Lk7M3BwhE0hcxHV7eXnG4hHy7gU9IvY0&#10;cd+PWxZWTBCr/zAFGczb9YGB4h2CCgYCgwcHi9qs79ikQZq42z2y0fr07mPYb9HAntb3qNfg7oGF&#10;7e3dDX1p0KDDBxO/t8Z1rvcX8pJrAFqQhoDhBwNb5k4lyvnAiAeL8vPnu7o2XrJ5RRiEhR7oORbD&#10;DlI53Nv39eC7uDzndfhyg/ddk9V3Utfe48Md1wOABewDx0cH3KzefvUVmbm//PyLSXNrgYxC+fr6&#10;HdcthgzGsom8lygIAPwu46p+FrBiH42ZCsCmrp/3H36x+7LbMQmbxSfDYUzy/zA8sJDH5o6UY9uH&#10;RybZkm0Jg+php0lslpm0JMA4DNDoLiNZf2VnKcyYN2ENXNf7RZkbAoXARIzmoRUB1qEADWbgfXtv&#10;qb59twoXr+v3P6kNw5tv6vcBO+ArdCFk80WGCxhQz8aaKeJLA4Tqd97x1K97VbQhSVoZc6YI4CP9&#10;v0SxYEclydpxYkVMaeATp/+LFQsieqomrOnJGwYNPO0C6s/g+tNSQV50NMNerXi20IgYnioIeBFz&#10;tITJ3JZAHAAChAShicCEs+/JKrIUuULmKZ7HfdnzulLijmKLUkQVDtRgdGIGCQBQQdX8/zorEF2K&#10;xMa7NgTwNgpK8uzEDh3qc1bG3ljuAs8cVPdEy9zlxlSILYFOjJkGisqHaDA/UbTOe8pHzYPP59Wj&#10;fMkAZNvEcmyeUAQsweADoA529n4/eYSxUe5b2n1QIh88/fBMjbtM8Np8Kp94vsBkGk0vnm/4E92Q&#10;ibYnoE3wXf698P07rHtS3j+E++srFvsAej58/sLv/+rFCzL3TuvZ5x40AKqNuQO/QkzqwdZa866v&#10;6ue8vat71MrCqhA04UXUcnXIvfRgaRKxLi7Dtn9oM18wggn21Ptxcrwgc+7mp5/CV2++Nm/Eet3w&#10;XPz2d99zf8D6JMu2Pu9Y90g3BoOPANlyw7Ce25u9DQnpLXjLs/RgaWvqjj54lrRLD+G6z1kIVOZg&#10;c7kwH6BRex8td+TxeXJ0wuGEyeXq+6/qvjNsCbKskjcjVmsAJKSf7WJFwM6SBi0FGz6nfb/mGQ37&#10;ha6zho0Jh3ht1Cz4nGrgACDgvNjWswlsZKx3gBL4HKtaqxFwzaMl7GKA1nnTGmlHgfMP98ulRmBZ&#10;I40QzyV+F0Mb1BQDgT5Ly93t7wgIpn5laeYYskEKuTIrBID6UAic7s/U0FqiMQZk9E+dhfE405eB&#10;WdsdgZE19rfeLD46ejxj8HnA6456zX0cowD/v3DT/v/L423pyWRzy6+uMJnWPMKMRWMpqEzKHsRq&#10;6bpW3AfJh5oHemvu4ky+apq45A0eWY3RHeqaTM/YdlODYPJcA9G5F4qV7ZK8KSXQWE7FWYO6rwr1&#10;tYYlB4Hx9u9jNpCzF9AYy4S2kTcpiWRovneWNughFY0P8t9IyHWD8SIpX277VRYQ4UyI0qwuxnFi&#10;ijgLwqyQLSwkFVO7eKJz4w/xe5uslPI8DPsQjiZDfOxZ4PL18qUEw3gvRh/2DXz5/RbU8iXDwSDB&#10;pfIDtRcSQbuh7VNgsy2hWBkfxQLqwmmtpU7qHogzjmqQulegtrZhyKb5pmGt9tGZ4ZPHbHqWdBla&#10;KnRRsEuStxo/JxK3MTyt/dT26Y4WM/D3PLt8FVL9/Pe1N9mcHoVl/ZltrfsSho24pmDnwSpF9irY&#10;41DjHBE429f66opAHwYq2EduWWua7HV/c0/KJmqWUWwzrGsMYQzoMyB60PkXJLvuBFh44BAb6yyw&#10;Q6h3UtOfu9DYl0ngA2xOkIpqjMuObGB6rzUWqw8BBH5J1sphZ2dWHr1LdjHQX9p1ZBNPgAFMuVHs&#10;sC7YfFF2GS0FMzZmqwPRAOQwCEXN3YX8zIrTAO3Q/MD2CujAPaVr7wzQjvJpG6jkSgRi+67uZ11q&#10;wwNU4aUBOakN/jxNlYFn3PuM6ZyUtkomd2fEGagEAHriZ5gdlBZt7SQPzZIHPfcFMYo5pARjM3id&#10;M0jllRvAgXFi19kAHTME+65uiWL1Vx/NZ/Ss1hKvQHbAQI1s7tEehPodOgWs7DU0Busu0lt8sBTs&#10;biGGn4YH0e4lvzveMyvcIdsZ6bZdpvgxggGTw8fJb58pvEkKHQCjCN5BDYt7Br4nrJPq+Yc0Mtzr&#10;vMuyejCbDj4beD5Rj2Ed1vr13YcPNrjTtfVAE1PW9OaZj/pIICADtnA/x8kmwffQJN/UkFyu+dyj&#10;uoV1FAU0tFCHojRyhTdomJBDfiYH5dBH528OpnArAp14FoxiiXp4He6xn696ztPMeUG5ZdwDOu+n&#10;Zz0Da+hiCb7uJWt1bOb+YSHzU2J7kL9e8rTabB64k69rnPbLbD1CCe7BV+bBtc8TrhupLTayocnz&#10;n5EmDfBTlR7ELp0wzHlcyeyPlO4bw3Mf8DDzmp2HdiQPMCkzmw7uUVE9QGl9QEss9zN29jf+f93F&#10;2fEf9pxgDaRdA+QDIJX5YNub0nuMKZJ7OyixUIJJTDkZ6+0jdpTjZAIVR5sVC7Lt410twA8buwQL&#10;s2nVc2gtDUCdpMkIJrcjU/p6gj948Ggw2JnkCNR3XFoAivCBccP8PJoB9qK3CQAncAzs2JIphc0e&#10;BuLrtcmI8XMfP30k0wxeemQL9jbxASBowM2Wnw+Jfy9envJzgJGGlF4sout6mKLwZtpn3YA+vP9g&#10;jKjliqa9+Kyj/OH4neBNcGiFNSRXOPAx1TdT+8xGCp5BNG4m423j9k2kTjO4REb6bFizNZNs2lRU&#10;QuaIB/zhceQ9QBMFvzwus2IgFD6fJ84uHLxliMO+mfPj/SAtwERjT9bGxpoPTvZuaSiMqTyAOoY6&#10;IGji9qEW8IdSn0W+B+7JksbkthnDXw2+cpA0QWZNb0ImJa+amToOXAAGAGBcOoZnAdJQFByQY202&#10;R7yPaGLMM6EL795/NKYlQMr1Qfj8+XMb/ILptqrNHJIF/58//rGxf7ipZpPh3tezdbMyJsCe4Qg9&#10;pZN7jxrXQlw081vbPNpkviXoiBXYRTbGO0kdLNDFJI4vLo65lk5lAM3GIpoPDp/9+hnYhNbvheRZ&#10;An31z7766g2fATTEYEQuFgKMUDTszZORE16ZTKO5hYzsiZ6LxqTEVA8TYawFsE5o7Axg7eSU3/3d&#10;u1/MNL5+ERSM8N1LMjmFXPXy8mV9vR3X49/8zb+lX5bJczcEtkvz9rMpF5o4AOi4J3f3dzw4Ez/D&#10;Kvzph48EDuANiNCOtVKZMSm8fHFJedbbN1/Ve78J//wv/0yrAHwfhF4AcAMgCR9MFp878yrDNBog&#10;vPusIgFvhyCW0diNlNc/PCj5MxPgYJM7mtkwQ0wgm4X5vFjMJic3k1ewddGUwR+wW7gUNTffKXrh&#10;ofCuaxvvg+bTzOUtfAjXzZ6DvWjsBkBtyIjs6MsHoIlJoLUROMS1I1BdG4Xjs7Cs6+fk4sIGGXgG&#10;KNdVMiVCSjzNUCbmC8lO3ZC3SDJVZHDdKUSJ+6YCEzoZbaOApY+nmg/8OdkHCwvVMPP7/lmYjCc2&#10;LuXtZZLRjhVAkv8fm1M3iA427MAzzzAkSfyMudxbeEu28CarwcznxaSEtrbiRARgoceSlVL/YRZG&#10;EXkG8ffFgHS6fd/FxiTxq2R+SB33p84nwfLk8aZ78jKcyocmIcjmXzPOJvIx+PmXW/KZAYBjm2r2&#10;yYp6rH+AxEWBIgRF+JwKjC2jZFRjk3yY9GcUg2oy7ycjMhtbh00CPhNxhsECI5RWBzAFX/PL1Wf+&#10;DNiv8KHFXo1rAw9NnG0457FGsL9nhS0MYkvSh42hCysL1nH5NpnsNtBBU+nhGFiky8UB5UtYB9gr&#10;yFTDWaCwFj5n9f7D9wrg2uPDE5vQSOaNBWbgnD+GHG5lNcTrVy/593iuvIhkoNGhyWCZWkyGsj3L&#10;AP+WDNlI/L74GYDNG/iP1nUGwNiYvAO/Gxp3fE78GdY6Bpc7MgADgT80CagPwOLBcwTWv7HMFgqk&#10;CjLZLxMwUq8O9lM8N8ZWNgBllCQRax4A201tulEfMIyqfh/WQ7IIMVZ5pnUDpL5kw8VODaUx68Bq&#10;RAoobCyMXWep1lt6/z3O1q0lQuKaYpXRT4zsX1vHa4aTHPHvyZ5cWU2Ga4GzAq9HwGZvg4Qk70iv&#10;RVFreXCKN+BOIYhiymC/AbMf7GpjJqYGBjbPK5njJ8n36eW5XMordGSC/MvXv47Z97/+w9+FD5/e&#10;B/l5h4ayhdhETeY5ONkbeBMemgzW/fccRIjNp8fSZpU66ywefuWunSNB8sMiU77Rg5FmnkOeKjtJ&#10;YZWU2VhHYQIEUhQLOTRAzT8PfeY0jPAmx1lFZK7lyY8rlMlEPnvSqGScHpQSn7ErYmM1xDCx7iYD&#10;8/Lcn3AmTSKY2TyZnrMnGtuk+VLJ/kXsIU8QDU16mFugh4e2eKAEn3P6Va/57DDUzEMTCGJF1lpY&#10;Szg/nlg7G4RirF6TtR7X/QM1A2oCrHv4fp/Vf/DnqKnBNj6tNRbSqmEt4PWAKZXkvyUGrTHJu/Y5&#10;QsOPJ5brSrUSBg/4DNivH2oNjj9//+4964tvv/nOGHeo706PjVk8mCT2sNZUIE8M6L8EHAIw7DTE&#10;uIUndv0Hn4/eyXXfhWUR64368/c3N/Z5qJiw1zQ7j8GscIo3qKU9I33sgsNk5u82yTxLk2Nn/bzL&#10;Ih2sjs22h8+ubCDm5vhNOgcChSwVIBPF+Y5av+8tpMo91sx/1NhsXZMe2jOS5Y0X5I8ZpQpzL0jf&#10;qjztPkpu6WvdRZo5ugzvefhC+/3W7BcDNTuB4MEGDmZPMsoz1WorZxvOnb6SBohFezMB7qAzJjmI&#10;N7H3yNjuZVfT2T9TUEJsYT0eB+7eoZRYA+wu8gUehhYe0lK100RIddXKlIxqNQ4IIsv6Xf/VN2/D&#10;24uTkHaPxqIuMrJN5u9aNKzA2gRlBXv5nkMWjy1LwpE7MXF77dtZwXxKLB/Nx7VMXDLlFxUBhGEC&#10;3zql5w47eUgaYNyJ6c0U4tg15QuGdEHstGEU43EH0HIZvtw/hD/+8INZAwxjY/RZqGjfzrGWo8rh&#10;YGyqNfvAljrta8LtaXjeu1feDOzr4sQmd7ZYjA7m5fZ85knHOwWBlAmFy7Mzb8KT7PkYJavNMTwD&#10;nmJ4DmY1D8swD9aYknnbfwuwTLOUixTjs0CNpvidqWZTnABADyDx2KasmtqstDRoa6G2U99QnjHn&#10;yyxtQ2z4mYy4qWY9x2PmyxlCaez/5tf738jeaIBm8wbMkzdv24cm64ZcHC+b+9hKJdHseqZhWAzP&#10;pcHd+enmD/QJS9MEcaCPlHmdWHFmmyQSqJqHkRgQ9JWIRpMEFXq1SuHy7IhNypJGsx2nYACUxtEm&#10;3wwAqJ8c6Wrur7SuhyxkE2CprJYrmbc/sJGjEfx2T/YVQkBwqO63Jn/FAWxBEFuLUu4MdqHv13LB&#10;zcgmDgMLYYKWYEJEm6qA5eUSN1waSIhxKOJ7wcusVqhkKWGqjTW3YDjClhIzvD/8ACGxA5CyYCJn&#10;odfFgg1rb59fSDlTE+EZx9AOFMMWPLBcdmbYHi2lFdeTxQOmAP1KZsIp3Nzemnl+6iYpKQ76ei0g&#10;lwZi/7AdSbF+gjyXfneWzgp5zNXVjSUuCwTCIUdAlAfgQqmCCzEQj/leFv1deM/2DCU5ki+JJZbh&#10;969vry1Rhxu6NfwIk3C2Yi8JKcBVNFkASnh/IVvaPprGXjKcnsDWDUE9XAswwe7qz3mxbJPsTAlp&#10;kUwKh8EZ/OPqs4p0wV6eZfisv/z8nvf28uKcxuyQi2NJ/OmHX8Lp8WG4vjeftbWzm4Tpm1F8beIe&#10;BfQ5/TiWBlbYdDsLfI0NsR+0jswI2IJLOoUMHKwsCbaXP+DhZikPxo7XAd8b9w3Ps8nXTN6N64zn&#10;9/LygqEuANUAiq3BetpPoTOe4Ml7A6/J61tJJvZ2kNNbcOT7ACzFGsB1BtMC1wvP7WcwCuvnBKPy&#10;+st1uL75wvejz04tHl6+fMkUOYCsv/vt7wmCvf/wnp6MaNwJTihZdRxyM12+eHHJew+JHnCey8vL&#10;8MuHjyZpRjNG0KxYI1tfH403mrtvv/uWQSV/+tM/h/PLM2Nc7G0/gGT/m2++4We9qcUofZr2O7te&#10;S2NygckCdh2BVnjVYa+p3xFsyNOTs7rOT6zopBxnp8GBATNM4D085L0D4HlUr1nU0OH45FjypVFT&#10;0G4mqzA5KqSOYMT6qUTpOSWkuRVsezFCYKANyRtYvfAlgQSX0BDAKTQi/SacXr4Ipy9ehuP6DODP&#10;sg6zvRv4JmOoWoXVE5Ds5avKtFyk9qEx2NtEEeENo4AZAMTOpLE0ZuNWWIhEVAFlxRwLZvh8kfU2&#10;tsPcgy6YZEyP1nWTdHhibUyTATCK6daVeqJUnDyZOhWlc9N0C+nIDSx2H8H9OE5+VyW0FCtvKtvk&#10;yydrzSNrZpatgt0LmqLpKxPKQp6kz3E6SqfIbSVdNjNlsRTzJLm1VGFLywSoacnMmSCbAxZ4fjEk&#10;2StVl6EZKtIaU8gbQKXceyAJffUEjCZJN4Pk6GRdEgQsTcJs329Hf12eTTd3vE+wmLiuTR3PyhFn&#10;1jU9bDBUwOfHwObh7oaDK0rI6h5dOIA4FBDb8Zw4ILu3UM6CRhH7Nj3N8HdIxBUwcoB1FSCbNQ8q&#10;ft5k5t1revxG2yfqnmM+fkvur4dam/SKBdtMlgO4h/QCDRZ8EdWs4bXxOkv6n+r8wDmyNybfjoEk&#10;93wG8bNoEL0pJIhV//2w7nNrqgZ6XicGdsH3b+afhWvE8BoFppivkzFeCAppGOkSbgtz6cjkTwrH&#10;wH7eJRsUAWxAXQSAwM7TkWw6DHbA2MZeYcnbxj4kUwiSXSZLRxqEYx8h8xBSXfr/jgzeAFN2lNQu&#10;Slr5tB+0/syKoKhJjMFsENxHiB5oXfccgEDwWW9gJgDYpSeLIqiLsupR4Q6ZYLUnRxvDRIBPDBqA&#10;BjZ8XkfvFGjjcnbuSzLd71SLcmeVDJCFcGevCTD08uWvS+P9T//wH8KX6y9qhMzDq+TyjGFFXoua&#10;9yRWkA8xkgMOITRmRnHQSSECz2W5Sdh/ZEPiXloWsjHzuvMGyBvxOHnRxVlYiId4tIYkejJvaV5J&#10;DSDBmVEmeZA37TQvz1mDo/ZCU+jRKLDLHOMtXTRZjUaGeAkzWVGY6clCM9L30I9mci57glTCjBdS&#10;GuA5pRQbMyzKe7CbBZ/kycW8fdYFbQyiQlCSwsBKux+ogRkYiOeUNiNbYwHqXMFwFmsK8lsGwMjP&#10;FVcZFj2PPFP3taY8Ze0LsODk8CR88913HKBiCIHnD4QAMPbNG2/JgSSHSbFrkq0pZTc0Zm6cpap6&#10;UBVqS1PCFA5m96r3yF5jkJL5BOM9zbpmQ/D74db2eOwfB3WfwYBVpoX8eeyv2KMRhPdEafCeawv7&#10;KXoX1BIMt6v10wiiCHobKBTg3SvwAAqQncC9nKekXrMM6SSlE2jh3rnzQA4P2tDjQmZqSBOLqExJ&#10;pg1E7iZXLDwXPQkm9RpFC+ZYrnvzWsW+3qcGblkaaHr2nCaHMzxkx7n2s869aJBnacAOGomBi/20&#10;GHBX9GdlDC3gLMjL3i1/ikucgwVnjUqmFpGxrcscjOForOU8q2ucSSUAxpgH1ufJPzqk2TXyf+8m&#10;CaL1KAI9u077fdI98zRd92acqRTETktxzuUyJYHXjcACenlMsldKPc9wWBxd1j7s929ehoNYa8Zs&#10;bNoxmRqDyonRr34w+SWDBM3+JVA2O1pIHu1Kkpjtvbwdg3lYe11KNqB5+vEaSxEABtXOQ0W0bRpg&#10;BzZwfpZ2Wijf3ZJJCpYVf8fJd3ng/oBeGevo4OAo5PrZPtS66k8//cxekudblgejB2uk2OSpUx1Z&#10;ml+ny1qT2xY4c02+o04LtXNZSpIxP9sH50FRZpUgwLPVxVqP6oJ9gJU9vV2J8JS52y+HUa8xSUfj&#10;lL7rw5cZkN3gvjgLgPHhOn3zNHwZ81+AY3+ZeDslSLfTzFmKwKNM69zS54OH9DWQ1wMyxCrMUzrx&#10;MxvY2fs58OgsyJhiC4J7FnhVHJzM7Zo4eD7/rK2mF3IZFZoTY3rGzuR+12w7vJeI04AryEIjTgOv&#10;kkvzBPTHpTs7Xv8BzfVJbVxxAGBTB6jAFMmDJRf8KJAPEqMtDZmtEB4VIDGK8onD/hDpoatUi/I9&#10;VUM2IYe0ckn23P3tA8E5sAgPUMSP1qRg08QmjGIYU2ZD1A2gg8H5wGhrk5iQ/aEG0A8iABdmaG9N&#10;DRI2ndVXKJ3rmfZDv61sPnPb/RMvBmSFnZhklOExyXRP+vHp+Wk9KFAIJPqjDQxWOOA1gGE4Hobr&#10;q2v64wD0ePX6NS82Dkoa2O+NVXJyesx/5yYRs/kK1gPz08d3bLixQD99/kwAgX6DYDLUh4jsheMT&#10;83iqfQG865DkB5DxaWsJofQ4etiZ90Rn/kgARe8enlozyiTajSXcerQ2C5m9GWyzIYS0+uCg+Upx&#10;Iq+DylgIKRzXwgYFA+R592KTeegCwJ69JjwAoixZL3LCSVp/toTD69tbNoEwgwUojHvz5s0bAkVn&#10;pxdsggCysKlDWlb92UeYl28fyLLAhBHsyqTkQDRG+LkffvyRU1NcOwCeaGJwT/AdzmqBZUbJu3B1&#10;dWepTPV73yFljcydWK9rNl8RFVOYEA/y1JhPITyxx3cienIp7r6TIa4FGpRmDI01sOVnMuAD/76i&#10;sT1YJJEeVCgIB/k3MdiBTJF7TpAIViK1DcwQeUaBDQjmIoowsBkB4lB+C2YfEzKNrg52CEAV+HPh&#10;E5/IGBqA2ZANlMPBu2BgxY4+Lfi/qy83bPbB9EXiLSZ8VzS439Wm6bJe09Pw+dPH+tx+5PeFx80j&#10;vaQ2ZNywKB7BFn0y6Tb8BBnmYNNjFNFf6uvRCH4/8BnFZ0AwDkCE169fka6Mz/3TT38OC3zGfkkJ&#10;O4pkgINvv37LtfH58yc+SzSP3+/pQ4nPtFRABZgqAP1wA8HkwX+fn56ZyT88Kevnoi8gATkz/ifr&#10;ZGMNN9iDKBjBEEQlRTlhbx5U2GPgIYnn2PzELC0UoA2e6c1mraTrznz94JdTrznStaMYFy9fvWEz&#10;DMk+2AVI2sWziAZ9L/+fkxevw5tvvrVkYTCllrW556QzsqBnqi5DdCK/gwF2dkD7XvTEBNXBvEoB&#10;mCTzqiELl43/IMmIST2KwOxWVEi64inZfoSZj1xoTSqAqqDGpUgmbwOPJE8PT48qBiJimkuWk6bG&#10;xfxCw4yJxOuHZxZ7c+pbuiwKPdyHRa/EOCJ3FkJBRokCQqbmLzR/Pj/Ni+j75v84sSdMamLswiyf&#10;LWcPsfnPY/OxTfI/s16yo3UFwe5iDX+RP5eFYIz0VNoz+Mp8D7F+nPEZJQssKg6zmgIOZ1oBleWN&#10;xVw+A9lHm4r3ybxr+t6GCB4Agvd6vL/l+Utjbfry3dXz+ok/gz0EQ5irT1/4XpRUFZPC4uf4bHXG&#10;klivzG/0/PKCZzrYKwC3cT8AqPdqbAn4lpF7zBEYLrXpfQSDDGyS3mwIGIySFgbmirW+YBrzgp+T&#10;rDHJTPHZwTRkEvJ+MNBrZb6228ctaw/snzgL9krRxSWz1zMQkMwcXquRHlcHK1Mi5HHHgRdqnu0W&#10;rOFbynofn8yuAvvG9dUVy6793gI4VvSrtDApDm4UrhVKEChuHpBIlR3pX9qxx+JZveikKFhoDW/k&#10;42o+eajDsK4tMMeGgDg7AO6BZYQGB56dJ+fH3DvxHWNnEl7RBgW8LQj8w4sP7GacDZkBQkt5dPa8&#10;JtiHcR/B6E8CW/m94CP6ZPJc1AhNypJLS76Fr6B7aAUNE8HGc5aw+ZUmDY3sd3wQip/HEBX32llN&#10;Cw0rzMdszWcq+5S9TfhtP3FpfHEvKDVCw4yRhmvw8vV3v5LZ9z+Fz1+urGtWeEBWIIY1PbaWx+JM&#10;ttLkbc6Wdqamw1bNF6gxh5OAgSK5laIgNEwokm2h7xmbjiDOcgxnsq4uuu25DQRasm2zQOczSuuB&#10;mNqAJQZjgZY+toGBNxv+DDOQQnuiMURsAAKlSBRImFrQwLSXFtVISR6xlogYn4WWuKeWg+GlBXFM&#10;jkSjPNncOD46+Nman6BmP7Rr6I0l2WCdSY2Tm69nY9gXZ6RgT1schM3RoWwGzEduizoYBAZI9mjT&#10;0IeLy5d8L1jf0Ie6vjYHGRx81ffU/2JIfXL2Ivz2d79n3Y3aDvsfe5WjE9pg8Axmmq8l7kYNuwFU&#10;hC6qB4hhpltrAVKeOtn3JleHTQuHN/W+oMd5vH+0MLe6nnE2RrKP6lpAnVP3ccjeD2qvgT+HpDcL&#10;7MPPon5EfY2rCxIDeiCocFDj4/WQyLutf35/c0uQkyChbAKM1VR/bz+x7Uvz150SX7PXAMmk1/Yc&#10;Bcokm3RftYuxbsQOLGUWClMaQOXBeZ2HSkBVICYWamyzvlnaObAwz1LYjESRJpxl2LzlNMxn/yvt&#10;Htl2Oo9bCI3XGkWMNQFgRbI7N/C38Isoud+U/Gnsu9LSij1ohHYMjUmkwag8h8mYHBUeMwu66aPZ&#10;R5ARJnDfk1q75pPqIHIn0oIN5hYaYrbAjuiprpnmfxNAHlTT4PNsJcV34MPkzaipOZBF/Y1nvLfg&#10;PJx1bc+pZ9XpySZ88+oifPXyLBz3CIpRojbeh8w2YAyxSYoJ4MG3IfZKWtVZI2AQoXVB3rIOBBcq&#10;R5YG/niYS9E9WyzEDk0NTOIZSUWLvAwRpKmwDNtLRyktVMNJscEhzX5UCKeRLdADZcrN+/DTp6vw&#10;oZ4nHKh5wIUrSZwJOea2HprdgcBWEvFo9FJfPxpnzUC3xum0QU6eElyL7ntxCayelU57aZOr6qwZ&#10;9P4+WMpiRY4zlC3Onimeg2kWviE2WzcDnt2bbnKXFGCeplqcy6HYOdBCqJISn+M0dI8K0Jm88CYw&#10;sCNOlZVyb5hEsi8ccsvyMT/OPBvSTfOnONlMzABIlyRPrL0wO4GDwhTFwBcb2MG2OGPthVmf1CnN&#10;dxas22qZmRJan8HIQ827dTYk9CHQPJzDlUfjjCXo97dHM44Y9dQZAk7GUT0oYmc0WrILnCURLb68&#10;yEODYBom4vLe8J0dTDP/MgCrFnEdjlY2ufKUNRwWX5j+tGaxThkxGg74gu2euCjQmMK7BUwnNBpW&#10;jI8MB7i6vuaGd/nyFR9KenV1ZhiPxuP29k6HzMi0Xkzfv3zZ8/UAUuDwv783tkkcYy2YD/mZruqh&#10;dghj+3pof0KqaBzIDKBstx6mN3dP4d2H2/DixWE4PlqHL9ePBDQ+f/wYvv7mO7KiXr58EW5ub8iC&#10;QPONQgCF7snJUXj33qZh+E5IB7p8+bI2D5/qxncRjuvh/KG+DhhWWKCbtfko4oDd69DuHw3ssyTY&#10;IPlZvemrwGJ7YGKibUDIJdhRSlrqPTXQk8EF3PAGK4wlq9sLRMU0kJP6PGjqBNDNJFcouGEkjEKE&#10;HigAf8lA2xPoW1Ie1YXb65u6ISU2WwCxsJmBgWGeKYnSJ7CwANjsaC5uJscrmiMHArdXmKrX98d9&#10;Pj4xNlX9BNy83r55W5+xP00pTwhBubsLn6/uwstajNG6RrHwWYXd6elZ24IgLwLQGhQjDsDr/GgT&#10;7h9vFUJQX68+L0tcBzS2TCUcZlM9nx5n4QVRSXJK69DBgE1yATnXqmcCMDzVihYiknrvn+p1q697&#10;fb2t1+qQU9Pj+qzh5wFI4Xkf+j2fJ3zeHddHR8brklLma37/A1DaAc7j+SDrw9KQD2W0fHdzx2cR&#10;LI7f/vZ33Gzw93/+8w+U4xrL8jG8/epM09RM4OeWzFNssKNM/03Sfnh4wg3548cPNLU/JLP1MTzU&#10;74OwH0x9B03JQjC5Mf4Pzwea8J/ffwzfnp+HP/35J8rwb+p7bZCUPAY+DwD6vvrqLSWyp2cnZBjh&#10;/968fl2vowXW4PVfvX4Tfv7pB/qCYT+C1+Cf//wvtanueC1wKK/RMD8+cOPdim1KwL4WumQEM/zB&#10;mmgwaA6ONwQlkWa3VlPL1DkwRTcbUvB96oQ1wyRphr1syVrE4MRYPgDnd7xvDKtRxDz9OgnwZMqS&#10;M9m4e0pjjk/O69pbEtAHGGisiY7A7MWL+gzU9YREyRXDbGqRHy14BWtxJbYO/CzZFPTmUcJUyGws&#10;IyaO1p/bx31j93qsPYp7fG82EfjeScER8tYBWIVmYgngRp55PFTpYTNybyzJQCA7fK25wHOzUGq0&#10;S6joB9WZ1cF+0PS5tyRWgBCU7QkgcBZat1gqfRryEJeLdPTnwrR2UXoCnwQIXaYRxaqJNulPrSDN&#10;zfwbYFNI1mTxnmYVuN7wwn8QTcXCQDMDLs3QG/tg6QzEnAQM2WS2sTTmCPaPLaTGDITq6EXKqXQI&#10;k6G1DnRIv7cCrN2AuCgZHOcsAcCUTY6yN6AwuHz8yeSyYLE4w6cM0/Sf10rJefDHhPXD7f011wd4&#10;SrgG7z+8I/DNs6Z+P5xHWDsvX17QIxaMWAxQOFhYJEpmcabAu+ryxSvK569u7s33qd6v+3ouX9T1&#10;udpYKM9Cfjqv69rFvnT3cGdBLr3JXZkoCdY2Th6w+Zn0ekj2+2PJbLBhewA7DoD7CAvqFxba8PLF&#10;ZfiEdGGlrWMPOKh7D34uF2P1MlBrvZR8b9EMZXANtjsLlQDYCa9CL7wwYOrkrWUBJIf0oAUYivCO&#10;pb4rpT1il460FDHm/MOTtafYv6NS3Pm6de+LYmmQ9QEAsb4u/AGxn+B6Z4b67MiO9CCIxVLBY2Ap&#10;on5ab+rz8sC6AMApgbdU96t6bpL1PWSubQzA4mDWGmS3JGMcg014dLIKF7UWwXNH9mWGvLZvBSzS&#10;KzvVV/gl1Gy0Wkg7sTjFVM1mJESPTsia+jHMa+WFQjXISlZIDO4dhlP7oWUpNu+qROBywzX2REXF&#10;giqLpLS7QLZLtmA5MLFG+Wqhqanfyz289mRtD7/asY+emnNT8mTgnTP56WGIvVK0dZOMxjZc9Xq5&#10;ydawm0vOWua+QdmDLPI0yQ/G5gtlMum2FxNDR6mjocmbJC1yhkVKLWTO2UnNxF4AQYo2GG5BQLtx&#10;YlQJ3BskHzfvU2NdhLyf2Dueat7MwKcmgwqglBo42aWkNN7cBix9mOwSzDKocCgUBP6O2cHPKBlk&#10;nvbEGcPPJZbe9HmYU0qxmZh3GgyD7c/1hDMZvpbyXGSfALZaPcPjXKPFfTOyfizBBuTwvFvcLdjL&#10;rDpjlx+dnhjw2xtIwFqHA6iFWHxrPh+LbsXnAZY3PEPcXmEU4aoX4OKBCdEbcPd5TRLVyf9R7C8f&#10;/lDuv1MC+N09gcgnhNmBwAHPPTTRrD2OOFi4/nLF4Q30R7jGK661wiEv6iQoQLIYPmQrIqDw7pY1&#10;DHxezSbC7inqJQzpy5Sx2WyYwj5IFdaF0ORmaf4YtS63c1/CmXeXESLMbofAZB/a8NEGkX0D06I+&#10;q2EaUSy1QL+4RTKgyOu6zoFnqHDkT8fhQJyYrzgzLOR7bENPBmKV1FQEbcAg8CLH0thkxswxdXmR&#10;nLLzFVkmZUGY+YYl+W1GhsgsWfNY2GR9hlAPwIO9s3PDE0ud71OKAzAOkhg7cR6saQy+rskli5nq&#10;iTPsFiWWlptUR/HadubpyboRQyt/P9hBLWxNRIFAC8lQsc302pNYK+TMIdOri7Pw/Vevw3E9W/Y3&#10;n1nTgyG66BYkImiO00D8OLdA1JAT9xjP2KD91yxgUlsfFryXjMDBAYwFjVjScGjDFiY+x9SYVRRG&#10;dgbA+TOGs3EHH08y8y15N2nvQVjmqHCPvrf9lrZL6xOqFS2kZmhWE1FDk1LKMwDZwSEPLyJ7U8Gz&#10;echTWqtAnq7uX0MLuFN9LbA5yPuZD1OZ5LTzIA6TP0+QFNn2ubRzpDECo9ajD1dwb8cZO11esK54&#10;m8tT3fMxeIiHToxRYWdUAMa5ra6BnCXmFsERWuiTmIt+P92v1gMtsj7DzCc7NI8+JVj/hT/eBMVN&#10;6rzJTPB54m1Rb1NkJZAbo7O0/Wwy6UzTGS+psT+L8Zmn3gTUtXN/JlkmoarkZweeyftzsx1IMT3z&#10;B+xmn8VZ893Z8eYPuy0a4Cf+ABgsq/XCmG9oWklz1QvLRyBLzmgPoSQqepNeslSTZhaCGqTuUlW2&#10;YIMdmndV3yZTaHKxcQHIwI0j0DEMLP7xXodI4sN7Dnt60uEfHF4A4ZCohMPtAKmnnLhbI4Kbi4kX&#10;D5vODjAAVNisUaR7gbCoRS98xMg8qI07GpAoYBNNDYp5+hkRRFiwWUIYBoCQs5NjBiGAcQCJJRou&#10;LIKz8zMa2+J1ARJwww253QQU39YkdOFpb4ADGmlcW8p163dHumwuqaXxwVD7TlM4MPJQRKCov797&#10;qkXHgmw/SApY2I4Wiw0fgd12lEw0cvoPVlWh4btM85U2iZVir9sRbAA7Kolaysn4whiUeFpRMHmB&#10;iYm8p6TVV6jfx2QM+JxgMqHwOUExNO7FEshGNo+F1wHgjqcJIigCfn5bssJGNpyUYxUx0ABsMcHv&#10;wSRCtXFDSMe72qTivp9fnJvZLBK5RgMvzs8vw8XlC4JgYC48Pez4uVhA1SZwA8lqve8Iz3gAa3Kc&#10;DKz53cfJOyTE2FKifJLtPirmq5PbVHC9tCks1hLlBAheAAuws83zeAO2n7Ed/Xr2TG++4+vi83Ka&#10;h+aFUqrc0uZ+efeeTfL5xSWf8yBZJLwU8VoovAAe3l5fE8DG6715+4YFLYBxMALP6vMK7zvaY/RW&#10;BKGRv729r9f8jl5KLmvGe8GLJulAff/+A4cEXAP13gKkWR/0PEAhFcPneKCPX67P7CPTMXHQgOWH&#10;pnwPP8rNmusG1/f+sT7vZ8fhtK4nyIQhu0ViF74r9gJ4eGE6jtfHdcHa+PGnH2vxedbo07cIE8Dz&#10;tjaTdhxyB0wHt+SwRyVE4uYAfKZsMAcCH9gbwDRN8tFyLyqm1PV9M9/H90cz7rIRmsbjWaqveVeL&#10;agwpzGw3kg2FBnMhSRuZsJpuAphbHtg0/GBzTJCz69ZsbAcUaUj+QgLnyXn463/z78Obr78JhwRN&#10;DsO6FuldXQdgvrJ46Ls2meckU4yYomfCZqmJk1+A1tgT4BnEI1jNWcfCaMHf7QR+ZXnEWNR8YJOd&#10;R5PtUt5ZRsmSnWkXBBj6uEr2Dp5sHGVA715EkpkMo/k3ttSuzqn142S27X5UvJZLSRKyGkL3jlIh&#10;ED1VLXs4mLXDZUqTm1gGUZ5aYyuCCf65yb4miV2KjXHkErLpPI3N9CNL0sKQmmzMsT0BZWNDGrAj&#10;gI6MpIGDFSZ9dpYYHPLEegk+mZNkkd+HZtJ7S3PWIIipkWIi+LSPMiGc43XdjntLjhvreQiKOGwj&#10;0LQ9PUCOfx/e/fJD+OHHf6E8F+vow7t3dY94T19ZAGtP94/ylMLg6KGFsOBa4kxnQEm9cdhjOJhZ&#10;AEAyED4uLNAAZwpArE77I88SNjtKNUvGZumbLFTsr0VqYDF9/5QKzgYPYU4HawPQMNihfcNGDVSR&#10;BMckUaOmQOZjWq8D7Dl8QyXiUq/L9oHPFVQN+Dxdb96mo+TVuJ8YVKH+oLS8/g4GTWTMPkvwKwTz&#10;cL8ZvMTrNXCggO/8qIRp/55gcrjBPUC7UjoOnehxRQNygHtrMh5QJ5ycXpBxg8JrNzwxjwYgMUEC&#10;SHTrmgQrh2HScUGwkInzSrwlUyn2PH+w52MQhMaIfx+ntNhODSHZhrpWAG0ZqoJk3RxbQWthMrnJ&#10;V7gHx9AGHWD7Y6/A+xF4K9b0RYEq/gy4HQKAdgJEo4HcDGkYs1tykxlrzFpanSvQx/xYmcgoo3pT&#10;P8Ar+SS8ePXrZLz/xz/+Pb2T8Rli183YRqEFwzCXS/uecDz5dYbGwmOz5u2OsxLLlIgbfF+MU2+R&#10;XWKVpybD2wPyld1PT85nDjAF7fVRvx8FJqTWqMTGYjZgIjXvoTxkydqLJLtRrAeT47p/WhBrIsi3&#10;q6UmOitCcssi2KA1VWUWyDsLI0wzwJK1poDOOJPjsgYLuTEA3cx9MnGfpIdz77/e/RsFUuBzAxho&#10;Sb7yXkKthO8JYGukz3fXzp6sRg016dHxKQdvqCmw1rHvnZydkGV7VutOvDbqqxP47kJ2vz4Mb7/+&#10;qv73cT2317QqssGBhWT1Skh3MM9l89zbxLY3eWRoLA2XzLsMzpNq0TcRmAQ5o647DF0OWb8ZUAMQ&#10;DioHt804RM0WA4eaMMUfOGg6ov8v1rJ5OGcO5OnVrtRRDPXf1bMBPs5F3nqoj0Yym49ov2ISUws1&#10;cAWY2/CgpxrGPAumcXbRM9xA+0+cvMhyc8i2e8ugDcn35aOWBBI2ZprY0/a/iX0N16s8SN1Ljveg&#10;66bG330jXVaZJwn8xBo2BlSY48Jaf1ZPKDG12OfgWhPAaZZRkszqrCDYJtsPrlfTPwtkE8jpWwZ9&#10;50b2Gg5ehDIF8jTpoJhW7m9sXoKhXVfz+ozyJo4TYUfpnl5/JK2D5HJDSY1tADJO4JqD7AJs6bGc&#10;jF0WlegOLAHe0y8vT8Nf//bb8Oqo9vX1WStP90oCXvH7MyQOgBrXdt88DVFnYohT5HMNAgVOgB2s&#10;t9YG7I3uVxw1JMjmawfv+YFp46bWSC3N3FSJLd27DRKkDHGZp56QzsEqKLW2FghY6PltoZMgGZjq&#10;B5YmS/aT//ef/iVc1VqL6hbf95Sim8SQt4GVgoVKbJ6k/BgltOTmxnzOk9x3GqhlhbjNnpeZF2Yo&#10;odlnNPG3hpPmPe/PdWyvnU3fyv1UehmlA5cWJuEcRA+rCJJ1K5ZJFj/2DIZg3nmheQ6qvhU4PI6l&#10;YQt5ZovktThnfEUDcg39Upv6FHn4JSV7lwZe83pGD3aamOPNkGcWBhbmLL8ZmO8sPgfV/d9FdXym&#10;Kih5QhMbGaAxTMusSpi89coM+HNYL6XpHPWE5ShfR8DSKU0Dt1xyez33W3Z1ZndxsvmDyUiiySbq&#10;zyFt9gbePaMlXHVih/j+p355AgmCTTvcQ2Cz7qQbz2TsHKKph2xX/i1RHjjm6TUSzHE5MCR6hk6P&#10;nH6hYOwUmoGmY8H00eXMjDBYUtQTGmlLyLPAhT2p25iC7wdLrIWe/ueffyFTj9NobKJjkb/Dgg88&#10;DkkwzyCpLWoeMGkEwIdC9QKypFqg3tzcM50YLAF8FyQZ4tEG8PQRIRG1KIBHHJgQflDQ505mvPjO&#10;RfHNKBIQOAFZDm7j7e2DLUA2gJpEko10xhu9Z2DFKCmzseJQjBC8A/ugHvKQtgJsoYxGMeUM6YiF&#10;jQoAOiypu4cto+ixuMAog+wa09W7+x1DE7zOxHcEmMiNLSYyxRic8bRjowIAaUvPr5E+gQAhcf+K&#10;mvGX9VqQRRkD2RFgUVjhv2VKLg4AsL4AjoKNwZh5mXij4AaAs90ZqALADg0XJGGkoC8QKPGeTe9F&#10;fXY/gwlGidKaLIXN5pgTTrCbILfE7/D6l5HADb4bGFhfru8okcK2tVrEJiNw7L3TohqUikfz3z41&#10;888sGnEv+WIUY8fkUn0rZi7Pj/g8PtWmDiBg3ydt9iYtWXTdZLCtdYUDhD4glH/emw8GABulymHh&#10;Q96Ga4MtACEZX75c81mAjATAlV2PJ3q0kC2zMvZb35v3Ja4J2IKWErtkgQjwzA8CyOtfv3lNM3o8&#10;o1jLMHjGgAD3FWDcp9og+TQB9wPm7/jOmKgDCPnqq684Cb+5vhIbZFGvwy6cnRzyeUY641W9fwjr&#10;aFMsyrDP2XR/+vix3vfj8OMPP3ITxMT9luC4BXPgGRzJwL0N52enLLZwvVgEICmt65XcZRNmMvq2&#10;1sRjQMAmdnXQElthhs/9Ss3EjgxHSxrOmjJbwMmW92/BdFwLPQGDC/++qdfoqf43irNOHo743g/0&#10;ZRvq9znjmgJrb70+4gH35qtvwnff/7Zer6/DYb0mgXK9U5PX9haWlLQZO9iJ1+6V1OxTW4+kx7Ub&#10;5A1oHkYLJU1qP6bkbskDG4whGpPrPTx8I3WdvEbMD4SSX8ljQvQELwPmMMjpNMW1pNo4DQTI7Oua&#10;F5WbBTdPJveg0TricISffSRjbMWUYRlNqxi0ginPE+3b9NA8Tg1c8wPVp+mTR1ButH1cP8oegxWo&#10;fdc1T9Gk0IKpCXevj9DCaObBBp1Pzh2k0DDApo6jgjgUMjK6mXT3bCo5VTsWggFAlezTuo6xD+Pf&#10;aRGh8CyJ9poHIMDuewZHPHGIQjk9AJ67OwW1DDzHwGyAGbuFbvQc9vGzQXJbfw/WDZjMA2TCXs4k&#10;b4Y2BILxGAZAtvtIT87CZwprldIjsOAgM0fKOm0hlgqFGWlgj58Hez8oACYJ+LNQlq41FNY8jgT8&#10;CfaOBvbQp1VrwCRPmbUD9ix48OGz5ax0Z3hJ1s99BknxynwTzWO4b7UFJ871dcA2xBfcyUIE39N8&#10;MI0F7wAZnifaSQCQA8BNlkNH8BRnLeokWCS8//CBey5ZjLyGdxxcoe5ADfJEi44t9wULrFjY+kNY&#10;yGDfE2xsMkSxv94/aFAXGvuNIRv1vbCXjyqqexrqG1DHQCtN71EYPPF17nl+OLjpAIol+Zpce8h2&#10;XaLkbDivUecs4JupgpSDjxCU8C3bgmgBYIvlSiE+C5vKl8kbyZhwsYHcHg7knpR7+dKadNoaKwd9&#10;CWJIrktZuAJgnmXVdR3PvAskmP+K//vf/uPfk9XqqJ57Xbkcyo3cDdzKZm1QXLLoDAwx+pr/Upwa&#10;SrfAKz6kCS1sLTiTbyZ+mggGU5PgSRe+n7h/jzMHPVUxClQIaWJEdvJBbMMQBQRZaq/5g5GhWSyB&#10;0xLabV2FMT/zDmzBQCInWlqvnJ8cCBlL+1qD+/I5SqqAs5BDC4FqgQV+DTVwbiFLAk0o49RdXonV&#10;7MBFmoGIeO48TKmTbUTHhF4DldabQ0uO7jS8ajLozPN2q+CzV69esxaFauW07h+rwwPWLGdnFxxA&#10;wp7m5YtXVtusN/XnX5ANt6AyZsnXshAE66t6WU/gOtF2QxJSHwrGBpZ6UM48wMR+FtZADEYajW1M&#10;yyPUdSGyTmZoznLJ4ThtVmqdhjOe4WP1mq8XBwT7Ogb5LMK27q2PCB7rDTgBw9qTnhHchvPj5vba&#10;gs6iMa/38v1EH0P1Vr2hS9WxWZ6lQcAr9i0bKEzszbnZfpMENsqiQejOXPUGeNnbvV54gFbsNEiP&#10;6jG7pvxZCBR0z90uTh65Qcmxc4mc//koxU6cmfmbp7PZMUQP3BDQ1zzs5nyh0vios7X9nNVDXz2R&#10;AJJez1lMo1I8LXBibKCPEdKK/P7KFPbkaFX2tFLthnrWS7NRCbP0brGEtD9FQWH23YYGwLqFaRaX&#10;EMwyk5d3SnLumw/yQrJLH+BgP8f5f1nXyb//69+H1yeb0G1rH3l3JdDQUm6pKMG6lyTb5PE9ffoS&#10;Br2hF3FGICB1yknMvSmNOcSuyWQhrx/G2cAC50UMqmcDE3YdwAQNdCgtg1iDBgOhzKMt2GCJvZr2&#10;q3HUGg3Ngx1gIJjm+/p5/+nHn6lKMrCwmdjoXCltGJN1xrak1eh2MfK4zFNYUSd7hKAQvnmQT87P&#10;vefaOmzZV2kCmEqehjuhNMuI/Bceecnr19j4dkpND5OlRPO51Dr27ymbK0+D90m52SqIve2WDd3k&#10;d5vC3Ks1TraGYWIBOvjZLHnmZnv6DEPz6/P9JDbvwikZyNnSk2LPCDZTIvrEGk2Ndej+vLGBoPIK&#10;14Wx/UP9hv5fCs8Hef6dOt/jZv68HgJi19GGye6fGxvQLmuTv0j49QEioYTzk80fKD2pv3NydMLD&#10;8+rqykzi9RD5gdh3FvsbhI765M8Ln7H49CaG49rgwiMPUjZMV/CalkK3JCPA0xVDSM28Ec0IDisA&#10;d7vBJEkdI91tCoyiDsmcUVIPAnGmo+AhDykOmH449OB3xvCCYUcAsSiR0CRIOyUqdZy2nxwaEAQp&#10;nPkHjgQEISE9PT6mrAeL2Rsa25wtmRSNAnzsyPDZj/TuA+Dgk1AUxABgKBNDuue9STAhR8Lr42YB&#10;jHl62jadftRDXyRpffHiJQEJMIfwQ/A0y95AMnBjycMLr4Pv8SSWB96XSceQhEHGiCYiD5ruW2KW&#10;UY5tOrigVCeG65stWYxgZj7tMCXc8V48PDzx+oBlid8FOOSeiZbIaT5he6W3mafeQPYYpqa9Ei13&#10;20eynuh5AvkZ5VCH8sIyb0T8DprDUUwpsBooCeysAQRLC4w9MjLr371//wuf3fOLi/DLL++NodTb&#10;ZojJLf4babyfPn3hknoPeRoKXnlF4nkHeHtcnxnIKrfj5LHxuB+tUCGTA02Pa+Y9CayY95m8oTpN&#10;anKTs5hW36bBBqhvt4MVpbw/kqfUv4cfCq6z41xsYGKg79uCCb2d5H4Hk0l6Z98VYC/AXSu4C1mq&#10;KBQYilP/DqCYpyNjk0IziOIO/kx4NjCxxUa7VpI0Prf57lmhBd9J/D7AqqLCGWAt1guTt7dbPotm&#10;3B3C9e2DhbsgzbVPBP0BCiOIh/KO0dilmTLTgc8V1jr8s9AEJzWeAPrw/H369Eny+3uGZaCwxvqx&#10;zzgwGfvi7IyfCd8Zz9QvP/8iZu7Khgv1PWGYvX0yZs0TP79NwymrE6AQJU/B/QWo3dFYfk9pMZtV&#10;DUC8hMP6BdiJgBh+n7ouAIRaSlekgTOBfgfV6j8wBGZRWtfB8dFp/Rkwn4/D6gDsvSO5KC/DAZI8&#10;cc9yNJPmYslsDiq5ET2a6ZUSiKdMrCJ7g6IUMDsnzNfSwA+CG5CporCXx1mRZ+diFjjA0CEBAPz+&#10;KMp0iFPKO5oXqHnHlVbwuTwMRb4z6aIkXlPz1jVQmebns8bXEuU8CdcN5LOmXFkGxqFNPZOGINGT&#10;DJOnzwkADdPPzFP8GI5UcpPykBHgwRne3HahFdaUGicPZck8m7JAPOwr7klo4RAG0uGMo3eZQNet&#10;WFKeGIrJMKU+wyhfLJOP0KOHw6g7BhhZKMTOJq5kkrontryZ1Kw81b2WwyJIzseB/nM7Jt7VdXQH&#10;w/UbAu9PT3f1bLqre8aBsY8J9j6x2AFQz/9FamP9fFc3V+b3WJ8ZnLlYQ0iLBssYwwQkUIKBiX8H&#10;+/zq9oqNNewpsEcABE9dkm3EE9czLC5MUZvVD5mRN9i/lKUubN/04YMrCRi2sVzIr9TOc+xRlJEG&#10;uxeQRqOOQPMHlj0/e/33bf0u2CtQbxR4zeYdmS/4OwycVgqMwGe3ACNLo8d3ICgsEADfFeE6eG/c&#10;bTDzsLdij7Lh1xPPdQBjnkhpwRtbAmVMul2s21q2Ys48FzdM2oYk8Mi8fDvz5MN3nBL9LFzngVYN&#10;9/KFHXm+4hwC8/CGqZlWnxxsLNF2IdsMS+Y9s4CCrp8SXKP5+BQBt/SmxTCDlgEmv7ljMEu276Ez&#10;F2dKFpDh4DvuG9nr2dbrkkzBwtqKJvdeuCdrMs3ndm1sTw04mACORsybb08w1CDVUt/NNJ3+ZWok&#10;cjG/Kgy7fi3Y94//CwI6rox9kWw/LOMkq6Unp6cXzpIU3X8rKFV13k+EuXG+gMLQzM/l4hen4aGn&#10;j7YAAzVb8vEXsyMotKc0IDKI9WH4g6RdbmvgrOvcMhANgCkWuuLPYAMucX7TKgD1ycRgLrNuYnCj&#10;fv3TEhsdvNP+aPLbibGSp8heA1/Cs6wms6HwJitMzaMltNu1WjDd1QasAJc8UCc6U1DnDf1ckw2p&#10;GBZA8MBtheo+UtcmBnudbfANPAWggMEErDpwDSGNh/fzweqg1hovGBiG+wP7EpAOAAhCMXFyfsqw&#10;DtQEqEnxM5Tycs+yQERjpXVuoc91Q7++JBe/OLvnAnVbOnPyYZdUNrV+GYMNhe/vb8IKPsYfP5v/&#10;7hIy41PuS6nugwe1DsaZgr9fr44sYXhp9j59Mo/2p3pG0MeazCUD52Gn8vHjexs417MCdiIO+N9c&#10;WUgfziScCzlPKqaiECTuA6MxdVvifZQrXfP8ckZaal5TbjGZZn5WuP90mlK9bcMFGw66N10nQMPP&#10;x2Vn9hYtI1csJJfA9vL+swTXQimqG983f7G/cCAzAM32h1EPfFQAA/VsxWwFogcI+abkLEH+r848&#10;/k4Re1np2wCsQlLwjywRsnliZjHYsgLQuLWE1FQOzm6LDZCIjQnI6+tptXyf1Jh6LWBBbMxOXmqj&#10;2GCZkQ2hMcGie/11YgIxNbcjaNn1BmDDSw/n7psXl+G/+/1vw9uzTViOtS5BqBaYfdH8D/GcDNmC&#10;TQYxpwLrODyfCzrCjTOp6SgkpJuH/Aj+zwTuzOqG9j1DsfUeiwV3As9QcjECinL00BcPnbCenheA&#10;fs72XiaLxnUaaJMyUtljvsi4t3jeUOtlkF9gI1Svzx//5c9msSOgy557SwlOM1C7T/0s87UosM7O&#10;m5jMyxhrPbpdrXcgwg6cTeaM56DBpzHtHFfIBOMnQC230KjiyexFJ5PX1PNgCUmzUwsi9Ns+PXv8&#10;8zClv5e/kMzyWBXQjH8f8V10v4rWO183S5LaBlMenhPb2eIMdj4/TkTLCrZSjwB2Yp6FDvt6cQl6&#10;THEKPXEZsPdQzkL3ZPeZ3LixkmOYAvk0mAklt3M7zQL9ui4+j+bVd8MutZTUfpyRCUpLpk/T7pME&#10;hEYbzgX59/mg0c4+HypqHV8cHvwBDz5Yd/hhFHI4CLJMVlDo2wQ+K0Y9KKzBzImToNZBPlYA1lYL&#10;A40oe6vvBynv0WZpoMDKvCyWCzOMBnsA74OCHcU3gi8c+cTFNePtgcEfALwzpRpGeaVGPpoX0QEB&#10;qJ2lLfWT1GdgWs/AqRYKwLOzUzZ9T0qOcqkEG8HkngZdA+rISJA/DYp5NCzjPpPZA/APvkPX13ec&#10;5mFDQQP1u9/9Vbiqh5+xRCwt6/rGQAI3gO2VFkTADTLFk5N6kH5i83Bz+8DEVQSA4HWcAQNTXyZQ&#10;Lixw4IASGCt6UWRY8MEBWV0DY8ktyQ//rFZLAWdWPIOVYL4oWdfQCmV8tqcnm6xYaqFJ+1AoIFDF&#10;05P73poFkzpmTgpRBByCuozpKH38jvke9OMBQ7OzpGcUJPg8dw+39CwE+yFR5jWyuLp7vCNwiOcA&#10;QI416QBCNtzwYJCOhobNTzLjfJiWouHAe2KCcoHiq96rO1ynzYFSgG/4vSx9cGBxgCCTi/NLgicP&#10;D1tjb3FqE5jstBskg8RnHw2Y24/yx4jt/2s0Zd/Ssv4ZdACZyXRQs6god02r4f2IZhfLFc0vgldg&#10;Eo+AChZTtQF/U/8dLD28JkAYJo/KE8AYMIHNNe77SS3s0NjgZ9Ao4l47Ndu8IzJZbid1LeD+ffj4&#10;gc3s5aVNoZnqdnNN1hClVusN03lvatN4Bf8/eHqtFiqkLNAHz85YpqkTWJIPj+aTdX56RH86vD+f&#10;W0i2OzPmB9MS8r7jQ/OaAtjJ8BjIZxcLFcmL8O79e8nb9+HLly9k0eAZgdy47y0YA88q9hAUk/Cj&#10;ASBC78uDY0sMrY09glqQaInCG88d9zYmW664j0TJSW06Y8BfkfzHmE62ceJZdNYKDhYAhXf3jxaE&#10;MeTpIFdBj3uAzReyGGzkn+ozjPu4A6gGcDwY7bxbHDKAA+beR6fnlrZZn/MFPdQWYVOfb7JjlBrY&#10;LawQH+WX5Ew63G5IhhZLSRsGG3CUcZLRGjC3N6uWMGs8xBDJ8kQhO2wwwJ8N9c72Vp+VJclze/kH&#10;LpQW6qBilteQy3Fx/FEW6IbVZPr1xnzAAAbydSf7JTuMcb0pgS1mqJzlzZXaNNp8/zzt18HA5ofR&#10;dfL4maZwsZuugxeMUUnnljg6TcAn6V5Uip81R2TT6fB3T0I35IanntsR8NmaZWoxmVg2Evg7Sybe&#10;6/mxhFIYPpuH2h0lmZDGw3eycJ80/zNOQdVARDbdNpkEkAtTdSTmAugBwA6gD9/jsb7e+/fv2MiB&#10;HbjbY3/YhZvrLwTNFn1SwBCYPjueNxxgYH8/PiHYhdfGGQzPXA6TAM7I2D3WZg/r7ARemiVznye7&#10;s55HaHzXDLQIGhQlDfq24fT0JCw3SqmE/1vIDczF79BUv4zaO1a0hGDiK2oKBFLgXvQdhxxMnV0v&#10;CV7iecAZjr0N3+GJQT47yRbrdd5KeiNpOKTN5qtYFPDRhdevXoXTeibjLFzX92VgTl2LkIbi7OY5&#10;XyL/bkOp3wG9RMH2gc8t/heAGtj5kMtB9mtWJqt6Zm7IkETTzJphdWDGz/VZdPN/PpcxTsENufC6&#10;k+GLdEyl7IKxSPVElKSb8rQo+4OB99s9nHQgWXpv/QeKht6TkMVkxgAU12aQnQGGdaOK2EHAOMBE&#10;1En0v4zmCUiPtN2uJe3S56aYXIhWJyj0Wd8trRbsk3x2900N4LYrYJSOlDarvHeWjYBOl7wMrGH2&#10;Skr1pifa74HNvDwIL159/euYff/wd+Hzl09tyOdMuzJLtw2lzJL1YjPedtAiSkLcYjW4huQRJVsC&#10;k2SWab9TY4EG3uWxjTFACeZMepuV4lgm+a+/tqUoquFTunGYMT/CLBTDkk9d5h4mZkhT5o6TSbqe&#10;wey+gc5/kX9Ruz5iOalAlYTYE4zLxL6YKSfMRiFMzU0n77o4hYBESTYNDIsGiCU1lWnypWrnQpis&#10;G4qSYL119WEZfU7rcw5g3VN9k8gAnhoNJq4zEV/BQ3ljqeNgLi8ZcrOq6/ucNTKeyZOjM9ZhqHUW&#10;S2Ozdhp8reiXW5pfWmiDpF6DeGNuLPp+xiabWCXu6UWGEZOCtxzC7AnM1fuwM0k7JfUAKxXCA7uP&#10;pdJ7cSaAsQf/U7CewPx1aaHJcM1fDEP15dJIExjy7J+e2lAukoxwyJ8BU5yMa9UGI4cN/x9jb9os&#10;SZJdh7l7RGa+fau9qrtnMMAQkAGg6YNMv6//ikAYKZCi/gopiDKTmUgDDCKmu2t5+5ZLuMvPuee6&#10;xxvoQ89YWVVXvfcyM8LD/d5zz7KyWhrDxp0N74p8pjrUHLun1wsZXJ/CeciMH8b0fhuNzb9IrmBI&#10;zT7E2PEKBhuSpNzy925sw9LSoFtYjFAJZwplSVTzXN7jQQ0xzNIuBV5rMMJnPgdJbw2oHdz/DExR&#10;+lUOjLRNxZp87gXyyowO1gdXC6WucS65MVzN9iFouFhauI2zd6P2ly6n7Inpnvhr9yo2S6sw27ui&#10;wmGyEoWD0nZdUg1WX5cn2uUZVReRdRqTgJPE9ff+7avwu+8+hk9vzsLm8ZZAH72e5XWHe7MTKQKK&#10;tqj9dFecmStZ6Uxi7UGWqHuie10Og5QfeJ4W+rxioXmQ0QuPs0QPvrYXaYCD+4FzOGf3PhVQBnAP&#10;+AI9kc0CgaAprDgwVKW8d23kl9oP/3R1Hf7pDz+/YGB1W4PS7Ay4ToaxBX60ICjfx5T+XDpXswdC&#10;tHC82AOwshPAYw94+KOgp9DY0wKXVZ97KEXyuZCCqVwSmku3MSoeyhReDrbSLJ6C72kGoL1gAkoq&#10;Xdq5bm/NB0C+3ubnrO+FpUnr/dmV5YSYklEfoMwkzS8YcKXMknX7YxZegPu+FXXZsf9KAvfjbItw&#10;eW9KHWhvthTav0Jjnus9etpx7p6LPrzztdq0CrHLl/36pNnncpm+E47s5WrPcn68/+PhPthYmUUe&#10;WDX3d/cWVQ+WD4AusZNcIjM1/45Ic+xdLnr2DBRheER9dYBRAPqQartaji3p9pkG0ZaYiuk3/evI&#10;2ttY8V0PhrE2xTDnh6wGjTJkRgjOwMOKAJG9PZv6ojE8QnKcvGYYCBHN2ycNCijg51mQ2UVvPEoE&#10;I1lQ242lfe4p5RQHJN7bkiyZJaUBaLIOmjn/TgeL+W4g0emnXy554F7URuaqPtjmw3UQPv/yMwt9&#10;FO808UQRCuAAngNadWAcoPhdLi0N9fLqKnz/3SemnuLvHu6f6iF7y0bAkjSzmDNZhcOSjUkRIwkN&#10;iOvIAW4wIGBrRufLhTE0wBKDt8YKEucZwGcsP1Hk6/vCJITJsc+7dqC51wYmm5i8897BAzCYuT5T&#10;kTdrLjD6pwFkJG0/WuIrwaEVmxekzsLLD2wEykrE0CxKgNsnWJx4vSAxOD+74EK2YAoDZyGVhhea&#10;y4JQBHB9jUsFOWROZuGbcil26d3tPa8pGpGT48Pw4cMHgqqXtw8mWS+5MYEeN5OmWoGeic7q4yRQ&#10;0oA5Ol/kBZAlTeEE1+O9VUgciiEFydbx4aoVuNjErup7WNX78OnDOzvg6r+hYb2rh+O3y29kbTrN&#10;dylJ1LerK36Ws7r+0GRmerQY4+6ejdhOoJmM6Sk1PSRjlAyhen/egj0K4/6nZ7Ik0dyd1eZ0FFsD&#10;1/b6+pYgH9bMKcBJyWi+XN5Y4nZ9xgHyPUvGB9AAnhpoRClZrO/1+OiwJXuBaYifjX0CYPjHeh+w&#10;HyzJTrSiGEWpT8YhMcRhBwkNft4eC+klWT8AMwDk4/0DzPP4ebBYcOpBZo/JOz7jHgN8bslwwhgJ&#10;P4sSnlTaoQoQuWhqSyaeBh6H9TnkhDbYpDUK0M8KucBhzeZ4u+Faz0rtPaJHoA0VAOg+gt2qA2+5&#10;d0hjbDSjx6evGPRzCllQ/dxI2sS9YlpnvS541nj/8AyNJmH1BC/8NqaxsdboWwVWB728enIfZW5i&#10;T20ZoDFK3qJpUJCUQBUJGvwoBhkDIjQZd29VfGb6Yw7GdKPUUv5o5r9l1gD0X9W0j8lfMTY/liAT&#10;aMqflmMD1ShZYYLpaD/TPaOKFTTO0GjMOw/2CDZddlDRR2GtzFChm8TamRgCYnt6kU+Us8F7XZSb&#10;dBvMZEsFxvjfJrspps6q8xQyL5jck4eS5C2vO33GtlOT5oLltKNZ8dDZVcUKPJyh+Jo9sVIIcu1Z&#10;gmyKLlkajS0rjyVIPJEmi2YMZyDAbQJ2R3vcFx6Z7P5sUt3tE/fe9dOjWBGB8nMHUFdLG3wNmtDj&#10;2cM/4Iw5PDrhkCUqPXYBRhkAuj1br/gdHp3PtGywoVykGbxN3JOkExhWYLBhvo3yzBTTE+fBhr5T&#10;S6U0F0rF8fMY4nV4wMba1oP22XoGU9Y3mj8WpLoELSHZF8uDNc7KfITx/Z6uzsGaBhLw4uWArO6V&#10;8Kw6xTNZnz8M/gD6cV+rexL+++T4tNUjbqsBVjuuH64RJMt4X2iyMbBAXeGm2agvaO0g8MGkdwYA&#10;YuBiC9j3cWN/YIjFNR5snRD4R5BOfX8ENZH6DguHfRso7RGIPLBzH9YL9T3hNdbPFhqENeEhOtwr&#10;9i3leqczZbez5HYKn5KxIcC8xnNgTGA7k3CtKS2sr/P4/MT6brVaKaxg1ToCrg34gZUsWdJEa4VE&#10;BtRKANCg9MiheZYNtFYYFEQxNRkT001jUJLwaA2injw0hm/ff//r0nj/w9+Gy5tL8yoO9nNEmZ+d&#10;83OZrTnJO4siu3G+0+Q8qTZL9q/hWw5eS0sSrK4kllmD4km2zhT0xq84I0o+UxooOmNgCj3uz+U+&#10;niKcZkwGPFsciis5nKBdNnl/mIGbbnmwc0nZTIaYYk8znLIzVMss2TATVHCJ2IyM8gKUibMGvCjk&#10;YNAvV1KwkQpxlsAaW0J6SvOhfbczyKU0X2LcS+6XGnYzzK4+E0e1dh2cxamvwXOEATS+7vXb10rS&#10;HsKr16+NeVufP9TYq+W+sXBHA/3xbFPivhg5iJg3iEsxhp3BaexNG0Z50IR7pvlAyBs4tXkClp0x&#10;X/d7pKtPGzGa67P4aAoMgPfnF6+NdQlvWIZtTbQVwV5wUp/dMKQeplLsvsf6YMO+Iam+ub2/Df/8&#10;h//OWuZZAXFgwp1dnJGkEBUmQLWT2KcckD6v1Xhm7gXJAaPgYLRkpa0pjY21lNvTlRpTNil1low+&#10;rBmBHKn5+3W0wZQvlmEKtiFTe5v/m4EVucz1bhpWl271MZX+LvIsqToomzurHjGARMCCs6saL1Xv&#10;kc9rM9xsadUWFFhI+21APmuNOEstHjS08MTporolm4ce3knpn3se9xAbgNWZte5J14IdtN+4byxo&#10;ue5RnkOcecJp3WaFV4TULIecDeefl2uJZ0nkOffnf/rb8OnVadiv5+/T3TXZ9JAIh1lQhTPbp+LX&#10;34KWggZFmXKL2FlvaWgqDuz5IZonLd7aguSa2D5Hux6lX5nmUVdiC3Lg5weAuvNBTZJ1zZagN34f&#10;tEDpmoY1xgCsDZ9D2t/QS/ggTPX9/fztOlzdPTQ1h7PIvM5LM8NK25sX/Tr6MHfmFdcCpOygMyKJ&#10;pNfujzlnQ/eBkYApkUx8oGMhRN3GpmUAz4ZSnqLrweAOguc5szDMhi2zQJjoQRqzsI8oe4sWMlUc&#10;S1ay/Ww/IJglr2w/QzvHtnSpcAid0T40/q7d75nfa2wvJs9ZPwtnHn0toyM5+J1m+7DAOqqcFBgU&#10;ZqajPoxxwG42qJhLred9iycZF/Vlf+z/N18hJbwc3L3w2pwRBn1g5oFEw8nB6kdf4FhXYCrAxwyM&#10;j5AMIKK3gz4gjZ0py7CtDAVCFN3e/P1qAammEJOmRTIqLxq9lQrzqNjnQDnjmhsafOTAJKI/SP2Z&#10;mMpnNQJgGxDcU6IWQBcUzSg8108A/pZqUOXhQVPWoiJ5yTsNYMFM9w95i8kqGMZmbogDHFNverCB&#10;jVgbKbCGwLyDXBSMJEwyrGerjSulUZlm+fAEur5+pHT47PSU/jcnTH+15Fc08ZjisJhCYbF3QN80&#10;NAS313cKKllyg0C6Kb4PBS/T5yD3W29ZIKAZPqzFRyaTcU/+PBujOQuNxnsGCGdm2RuZZBtiDGAN&#10;720AK2vsCW4ACydKTJeUaqHIuYOXHwImcF3q66P5SGlU8IRJejC5ZPJU/VwA0JZMv5t4v+jBoAdn&#10;Qf+nZwZxoJBAwYDjyXwQN2SomGxsR9kZZL1gAqLRgJF5kowXPw9g6M+//MLTBcARGqzH+4fw9GBS&#10;TiYz19fCxBXgC9by2el5WNT7WbYGWFxdX3KtoRB7ff6GhwO8RpCCSq8ygJaUvprngoGida3icBU/&#10;J+rg0+CezS0lTz6hSe4rMlgKL/wv678drQycsQQiS9/E596JQfju9UV4UwtJ3BkwC1AwATyCrBkh&#10;Nh6rzfUBSW39HCeHp+HDx09tc8Q1gjSup7dF8+fbmEfmp08/1Ab0mM0zgiHA6AB7AhJ3eHXi/oDt&#10;yOeTzNtMIMLkoNZgQJa6UTgArimAyfu7JwNythYvD6kynseD2hxSOlZ/HsI/LEjHCnU20XgWkjEE&#10;8ec7vvcp3Nzf8fnCN367uiYY8Pi4CX/2p783Dy0AnLWBvb68pvk12LoAu+h/Q3AokGWCZ2Qc91i4&#10;A+j79vWSkjc04CiAATowbGJhz2CWtyQazw3BQ0uexlolk0tMV7w+vgcMGyYvj0syFcEkBqsUSbNY&#10;Q3iGAWCtMcGEj1d9T5tJbk5xyTXz4eN3DON4//GH2ijUgqj+SotVm5xlScXAXsWaMEXBKCaiDTco&#10;/4OsZyuPnclSxmywsdKazZKNKoBjlyWLsiLYpbnOgGOCJwv+hQF9zqYJoaWrj2Lt0GNmNGaCJelG&#10;SsAWTOksbeARacQ7iRYfOAwIDu45W3BI8sM0GQfMmu08MNCwNTspNrN4MhGVqBdmyVdDGeQ52w/q&#10;mGaHe+xeNda0TzLf1yRdydJRsp3c0s+8KpAptDffxfwMi6bWNEPONijyKTyvs7wwOvMkMSEV1wF2&#10;BSiSCIwFeZ6hWR2TQE9bn7mZBg8yp95x/dELbWusbjKveKZvCOo8bR7ZrJayZUAIWV/bdTiuaxZ3&#10;FqDgU92HceYwfGNrPnLwZsrF5GZXdb8E0DNFW1vH9SyA1xPYXtd38FM95RlOBhok7mCeQwpMRriB&#10;fAAKcZ4fHR/y0yP9e8q5ydsoU8oGCJmZeSKQhH2iyKR4q+ARsNnDzlitRWb3DDailHnN6+yhK2hU&#10;7WyyVORtPbezDOgBUuHzkH09mSLg4c787B6f7pRmvOXexsk31AkEwYqdKWDCPT/z/SKpGN+P4p1y&#10;pjjaGcPBi1mGWGrnfjg8NuAPbEA833sHRxxAAkANYtIzpAIsSiVM4/pwoEU2864xTrGEB/oP7nPP&#10;c69JmMTj+u02AgDhTYqruDAwlOA4BoJ4bifzyLMk2y0bpz3u20mep9ZoZHkt4QuXkh/DV5m+fwpG&#10;gN/gTqAFAUABPuOQlMxrwA57i2QpsbAtoAdmsXuGmmalcwb1whg7qwCDameq2HufbDBdcgu1whoH&#10;2Pjm14J9//5v6jl6GWb9ukCg0g3QBdzFlkjb2YRWyAv4yz5E6vKdHHpIRBFDq/EtZv9uTA17HbJ+&#10;5cGXm5+PWjOx1JwjQKWNWGovGH0OyqlhpBcfmdtihU+TgIZJzIAssGAGEnjyp/bglHqC6iR2067n&#10;mTTp4OQsqOCAaG7sLQ5LZs2UW7pwiK/9z1UxXlsZc6eDfw70cG2tVg14jGogowDfefjRoJoWQDKG&#10;9fbcHRmLPdkwDYNi1LogH1xcvCKgfFL3t+NjUwnhv8HAJbiQzFaATD49M0PqQCaT3MWIaZ6CHiyi&#10;IBK7tRpo5dDCcmbYrdh/ts4wOGIwwMbsMwBEYHiN8BAwrAf68K0pzd3RnqnujdgDDgH2nYSNmJvc&#10;JxZGwgArFwQG7CEAg69vro1FKCUW9jeojzCcQG/FZO71UwMOWI/oHLe13VNaGrDQyHKxN8ExzvhH&#10;fa02dp9Smclox16B2lqKGVu3At1f+OS9lA0zEKuBS8VA0NzZPFmvzPoIdVqKzfvf2b09eKYjBFl+&#10;xAQ+s3nJTRry+Q8oft5TOjTwjPK9IssKKzcLwChPMGN5F32dS/eDwDAPUbM+NszYxXMgKTTbgcnZ&#10;etiPXbGXu0SwCATi5wmTlGX2840NbwAjex0lZ0cNiuNMYhnUD4G48/H9m/CXf/absJ9rbfpwGba1&#10;nwjZfJipwhNIP/l73RUyTnGhcLYac23kfY+SU1polF0bDu2jkTCm7HvroITdGfAzA07o6SfA1Peu&#10;3MCy0iyaTN5aWC+RWTdZ7ZZyTxqaFMbn6xmKGypQas92Wc/8r1e3dq+jfDhLw0nJ1HKZewkv/eM8&#10;aC03X96i0JKhDVVcstuk5u7mkLvHaWnJSLExsMuL9A5jwMeWCB9nTPNeN883ImdM8t6UnjwfZwBc&#10;iM6uL81Oh+uyhC5nde9C2Us4Y80JZMH9LH2Pmg9y/oitzjvm6ofgZ+8ckIyNkd6V+OUFQBbjHwFt&#10;zmCfpwVLGuss2MFBuNn3pplrcAtamQG2cQ50ujY4xZfndTctbSqCOYA/B0HD7HtefLuGIMPFyeGP&#10;G8pcFyyStmr2koA+gGUAFnwCN0kG5jd0OUal0Cmxlaw6m7zgAgMoWSF4oBh9GzJSAFWc9NZmFsEN&#10;MPxHmAAeenpHFXsAcOeYFlqsOS2Sqe2UOAVPrpFA0sb8pLRhgAkIFgy8dPAQHB+fafqd2KTjz5DS&#10;TDwYR072AXywCamf/+r6mg0GPeN2llYHujom8gOZYXcqkLZ8r999+i68fnMRvn655Pt69/4DgUMw&#10;rWiO/nAvyY4xXv7w0x+M4VFfc5/MSUvJBesRk8Kffv5ci4ljglwEGeEXhmRk+NnVzw6WEICsogQf&#10;CwuYGFYAcBEpuhuCqBN/rt/sRCPi/fD525VtiEU+Vamb/T48bendZ81SYXNi1OfatMELbWUMRGzy&#10;YGFBsmRSwkjD4oene5Ng0ePwhIAUHnKwJgC8YPpJMCJnyp8gFwXVHw0TpFlgghwfHVFW6cbdKCbQ&#10;6II98fXLFzJW8LpojvaVOoufuXPvhPq50KSSITqu+LV4DwhdQdM2MRXTUp0RRnNNpqB5s9GjAayW&#10;+m83989krD0BJCvyFNDhTpC7mauGLh/0SG4VtpxEjsYY5bNQ1/fj04aSo/PTAzMqJtsns7jAdUCg&#10;xNPjmgEpuI9gdJqMfGNrZTSz5Yuzi/Dh3Qeua4ByYIHiM7r0DLJWNJ/7CirBNfntb34bvn39Rims&#10;ByhgMntzeUUGEJpGpkhud2QFjfLic5kQ1i9kp8/1M3jRv7fUHpENfKG0d2l+iSdHB+H81QVBZjyn&#10;796/Z3EFcJXJyGv7OUjhxee/ur5lwMtmvWPABsNwbizZFw04mDXfffdDuL29IzhNhqSGEQSiVybH&#10;4fO5tffEwBpM7ev7opyxNuWHlACmxgrwKb6xh8zKAM+dB8fsJvNbW4hVM0l3BePgp8dnAxWeDHQg&#10;27BeWwAglC6DLQUpL9kuhYABmDqbrTEI3n34Lnz89Nu6Ft+S2QewDwMBejTC1xLsAPkTWkOrdCuw&#10;/cCEjdYML8bxxYTQjP6taRvoKbptsro+23Tz84myTvwNPU5VddDrjazdrflwikLfigzJp5yK7h5f&#10;bgDv5tZGW++Mtei+ffgZZKVZc05/RTAWOd0cFGBkRR/9IOUF5M9XaQbFQ/O38uj6pPAaL5JLcVlN&#10;aUV7T4Lskzv/2qSiyuRHO0pvTUqsRkzegUwolkdckUF31n9HFfzTxsA2/zcaqePvIb+CbHfyFG9j&#10;zuN5pvy3KEl2azxQJplOO9k0pJfJkWVqBscEG8293xioGHRx2LYiEA3gyPZF+SwB6BnsjGWITX3f&#10;G4Lki8ZqWD9b0ATYbK/q2fb4bN51GKw4cwrSdoR0gEWLfRp7Ds5pMrVX5vXqqbqU5UqyifWNswk2&#10;In4/dg1cTiwYDaSTZEX3iYA8/UUHMlEwlPAk5CDAk5469EO01GKczRyUIDRHcmp4IeKMtdAPBCet&#10;KMO5vrqse82N0uhHk/kp4Obxyab42Dd2tKbYN8Cv7s+TAscwRCn069vn+UfGH/YWMqYXLXzp/v6R&#10;TBwLoik8+y3kyCTe/tyS1Vcs7xT12TP9hI1Rs9kZEwv7s3n5LSTTKsZ6CF1ug583BdvPg8BRDqkA&#10;qGlwMEryFnSG0c8sDVqjU0u988QKl4uxYSoGAi9U83DvIXts4pnmCZ8YoCQFRjRpTrAkZayRjfyV&#10;LcDNrgPrgmivY8bb9pnwc3EPJ6VeTwKyXH6Ds/Dth9/8KrDvP/7dvyHY5wW2154ujdvNmBB5xnTL&#10;00tZkYURvQz6ygI8myTWGS3lRaBgk22HMAusmP3eGzw1dGoWXK5qIWGpNyXyPR9kPUHwModm/s41&#10;MXk4R3xh0u5hZXwf8jG1pmsmhWryQ+M92XTJ1t+U541onEUodQYFav9BvntNsqtU7cZUUFI6AGJe&#10;nqEHgTgDgzVgyATfuA/I52krb2FYkmy1/+0T8LbvBTB2cHRCv07UhajFoco5Pj2mfQEG+QAEj+t+&#10;R0uN+v3LWieCKT8PTPP9y+wPBgvO0iCOIRKSuzvjgn7oOrvngMSk0JkmC1PSqTE45e3EZ2Ir32Oz&#10;ocH37R8e03ccezL2nQ2Dy8yLnEF7qKdPz5VObGEHDLJS8BY9m0djcSOxF/ums7VwzfD+wV78+vVK&#10;nqFrnlGOQY+yRSJ7UsnbHI5rf5s3omkmje3gTE+QdtBqHo5DYGtMjVkUlfBue2HpSdbtebGzuPkA&#10;CnSMYvSVEF+AGrtpavcnDzM2UXEfr9wASZ7v064x7txCwINqXAaac2kMxuwpp2IPFskvfU8uxQH7&#10;vgewPgjuT2zDvl3p4Z4OGLkcvsmbFX4gnW/3zMx55gfa/c1MlWHXdpp6nTXN9jkL88mzGPHQWMkt&#10;CVfEv1e1jv+f/8e/Dkep1shX38Lm4dbAUdZCubEGd9nW88Roc1hJLMNWSbpR3uRFTMOYYjt3MqW+&#10;5vNH9q7USL6W+LPGsQeq4Swstp9lv/bBgEsOorSWfBBi+/3OmPoAxAD0Sfq82T5RGRiVhI3ehsNg&#10;PI/17x7rM/Hf/umncI/hYRTz2lOcoxwQVeO4/Hwczfom+JncfHS9ZrU+oNvuxO6jOpPtxpm8tt8j&#10;V6bN6GshdRA7lFk4hK3VYcbMi6p9U+p12JzR1g4xZ6FFDbKjp2RDwp4a0Mn7NA/x0T3y1OhQOrux&#10;swU7WGnXY2jsNhsalhaznGIfcOUX2OaMKzdj9TXQLfTr50zMufQ3xeYwJNBzateijSviTPLXgjgE&#10;Oye3Bcldzht7UlGcyZvdaiD1N9kskOZWFTH+/wRzxBYnHIa3r05+DPpA4zAoitxSkrDY6W3jVPNg&#10;tFU8pFttApTjTjKht6cnHB0smLCKsCYEEuChgOcSfCGWi0QAkb559/cy+bZkVvwyL7i+AMiIqj8I&#10;Uhg0+Gjm8XPQiDDGXv53boqJnz25X4JvFEwD3RdDAnKerbEDT85r0b9przUMBpzt6mGIgBAUKWSO&#10;1aYAsj8woApNoE2GhBRSCxgwaTD8xsDYgzTyGAmDk03kwLSCaTkBEkkRAE6RTVMscAAPAZpzL84B&#10;hICNBeAH9+Hh0czDTXqwI0MKr/3t+rE1a3ZAD8aeqSvxvn6NAx+4HpBYAkDK9MLb8t8AKvmif3re&#10;Mb0YbK9RGww2QyTUgv2E64aUxpi9uLbEY8ij6ScHsGpr95Jg03KpwJKtvMNCOzQggUPzBhAMi//y&#10;6r7eu5FMNxQtkOaimCD7o74+ABhIhH/65Rdbp0oRRTOJBgsgl9OT2UTQY2jJRvPs1RveI6Q9ws/v&#10;9uaWjRUOIXixkFEqCdSW73UIN/dPBOAgTUVhyAAYNCq7PDPm7DIMgNg93UjGpYNo6CoOII1G7Wnh&#10;JZEScTAocD0YuKHmCab07q1yc3dvTBDJQcBSpMS8/gIA9u3yiiAa1kOQpAkglsnWj00eL0N8PME/&#10;/fQT1wNSpb98+0ZQAQAxnhOsb6ax1b8Dw5IAUW3G1puJ1+Dh4ZkgJ5k12vwXSsAD4DUMqRnxMDW7&#10;XrsffvND+PmnXxQesuDXP4st+PBkqZAf3r/jPYV0He/14vyU1xLsWNwrvPdH+sJsw//wF38Rbq9v&#10;uebBPL27veZziGIa03ZK0p+e+d4gv9+jjHCfQBvkKwBLcN336jXGgWxSty33FTT1JokcLQ16Mo/O&#10;zda+BjI+n/pgjeMwRmiOyQ+PLPVX+9FisdfkUwysUaez41k5wpyvNhOn4be/+304u3gb3rx5VxuN&#10;83pAjPT+AYCOZwfG2QBCghr95kMhNg1BmmRyRm/+6KkKs+z1ll9LM/z69/dieBUx+6xhis0jamre&#10;JIlsNIYFaWhjgSC2F4fW8FoAUEje6IfmW0U2U0pd3jaTxqOIxs/JnvAuJleRPwVNynOWX0lqRSr2&#10;72HmrTpnuDSfptQn7S6P9OlzSL0IyvIGKbG0BC+f+S4kDUa4lEl/khLlJNtX8u6EdZwsic3Nmcle&#10;pFef+RiRCaHCmEV+fQ7wd2T8ZQOg3J8pi90zcehmLTPBETRS2tNxH8iAxB4sM3qcFXiOEKZkKeYT&#10;wUBetoWlQ2OPfvXqFb1M8ZxgTe3qGedNNhN+0dBBZv70YJN2pYQbe3epZsUKcjTB+BmTZOG8h9jf&#10;okkYIWHDfUYDiD0F5vc4y2FvMbY0+kK296D1akEcS4VnpcYYjXomR52XuH+LZIFUlEizbhh5H6LO&#10;UbznweXsKIp9BK0kadpUAGS7u6MszYZ3NrHHcAKm9WhgsT9g8HQooNQB40m+VmgwkHiJ/RcWHkyt&#10;r/vBPVjlaxtqQUI9kCVpIRw413MzLx/4ewkmu98qebY5YtdfYAtTqiorAXxe7EdoMshKCcaIw/9Q&#10;V5i344agAs5dWIngvV5DNRDNSxkND16XrFsBg9jr6XnMIKFRn9FAU1M1GDAJ0MySBq0BYhruZCC3&#10;N/fODMP9XAjANeArtSFFVlNrzYQZshvgmFpidFCthL2V+zSYpvT/XbCO2Sp8jLLC0dZsKV02b367&#10;1vBizf5asO9//7t/QwWAe2clGcAbKBZaQNWkhjy3wI2ephuD7ZF5VhfMdLFsUOnRM01dRjaVlhbo&#10;jXUv6Lucts38Z1QQN8g38KtDakmMCEfbSm46w8ZWNEDT/csoRDEWv84U3yPzLGUxhS5P9qZEtvJ2&#10;3hULR3HPL2+qc4kzYoXty4O8mAZPPk/dp8+bOO9RzHu1ND8rt1IxD+/QgE82/o2RaWE+Jp9LZORj&#10;7aDuciYObDOwT2IohUH0q4tX/NlQJAHwwxmLoA4oSsg0rWsR74vn7WCJ9gS/U2n7DtbyqICsqPPa&#10;PfkI/KV/yd6hNxjYMJMRHpzh4kCVm1rl6KmxxtCMYnS65N291BO9p2u9VCtRhIGhpkCq6eGx2Q2M&#10;8gmjf7HuNc4i7OskW+zM9xw3kkOOuh9BWgkFBgD2UUFuAAUVrcG9zjyNzW+NezKHWtMLeWl84Ts2&#10;9zOz2tlZm71fLg1o5mAvG5Mxhs6YKjP5YSm54VHNU9PlcyUoHMgUAKWUPujzfjaW9vxyOK4BlAPQ&#10;+Di+RxaB2llssdzkl1rHSanKGqK0BNVg17uBJwruySW00J6g0D1/hm2/tUCoSSnZbhkyyMcwuOR2&#10;Bqtnlw77n/1SidXr/sW2fwtZpTRbg8wS2nCl+R17wnCTYCskZVjybP/Xf/H78K+++xC299dhg6Ao&#10;eEtqqFOiGMFg8GVbu1hbU673X56yEz28rTboIeVm7TBFez0SUDz8Qmq9tDSvWypekvVdHkwySSLt&#10;nwWXYnJdiaxaGEhlaLTu+0A2n/0tsBF4Dj6HDNVErZnoUbu1gTDWO5Rgz/VQ++X6JjxutrreufvM&#10;zUDc+MJH0D3982y4E/uaDr5X2L3pLE5nEJf2vbl0b8rcAgVzk+wXAXoh92CpInads2J7+InkztGl&#10;wT31PTbd8Az3m3ny0QYOn7WEmRC11wQ9gbtjY4PLgF94AHYvvT70sleDzmVKHq5kgxUO6VqgVJxB&#10;cZ1R3BG6GP4Fdpm69NsBv7FJkSE8SO16hRc+vj1pt8mBywyUm7EC536gsU18yktW34yZ3xJPGt1v&#10;/vovv8wtPljDnR4f/MhNudEb1QjSD2/HRsJ8UoK0yaVR/smw0LSTpt76lPTnS9YgIpgD/w1fGJMJ&#10;21SXKYLJZEePT1bMUr40JoJN3sSBZcZCmKEa5vVnRtaBTcpOD89yb+TBSioq5W1jo/5u6EuHIIdB&#10;TWsyM//nDQ99k69NjbVj0kkzkUYDYSbZtUG5uyUbABO9e5h4TxOLT7wQGipMxMC4A3vn+cnM+vGz&#10;wK4BIHNEhsPEwhQsBGwa375+pXQ2a7Ml8HN4YEy1KZNxWehntDHQaUxKhwpkneF+QBa54DVPbNhw&#10;ffeYbDrZoofnzm7i5nV//0R5FRoXsKdwy+6fDDiBHJpBHRvza8N1BxjKNFV55SzUQHCCyMZka+DU&#10;YiVmz0agqbE4KHOkL9hCzXhgoV4mYz6AyYHDaq++/qSU2kluCmiKthtrNPfAxMw2vQfjEteXgQAL&#10;k+DSK6hex5ubu3q/Tnh9ALDCq+3Tx+8ovfr87bOlOUdLBgVweXFxznWAzwZACRsc2GPwVTvcX4bn&#10;rbFuNmC0YeqdYzOY9mmfWdB1Sm7Sxmz3qnvLuK8IihJK5PaXBFDxtUgDxn0E2Gwpe5GykRPJQ0Zt&#10;Kmggr6+uCNzc3j7wPuGe4X7za5cWHEPJFT7TwxM9Ee9u7k02xiTofSYek7XEVMYVP/NuJ+mWNhnQ&#10;zgEQY534YNMnfRbu0uVFbgUAP0juDfX9vnnzmqxBBFesFELjEqG1GD4Ad/E8gr15d/fEYhigIj7L&#10;ngAFBhXU9fv27Wsmfv7hn3+iFOPw+NBAv3GgzMZ92LBGsafgOqDohIyR3nKjSe6SGhhOY0JkM4/3&#10;RBZq7IbvWHt7TC7OxiYRexNgKvZGPgeQ38NTBGA5/MoWK5nPjyxeWLQno7JjLz2/eEv5z+HhWbh4&#10;9Tb85k9+F87OX4XT+gtr/Oj4nE3pUuBCmBmik63l0qZxoWbIgBK8XhbY5gbTAJA8Mfbm5pq/UITh&#10;syRJ4sjWwV4sC4Sg9WoGvAasIfRkUGeJ58d9+2ZtZvPOY0plLvL/G5r3niWNDZ12nmxaO4hNbcX0&#10;QJA+SWKGtTLIj4zXNVgT5H6EMXQ6f5YMxgG3lrAVgoCN8UWgTmdR+ER1aEFUWFOpedlkgXChGe4O&#10;MnoeZApO5i6m7ADb6KfqycSZEkuAMgDsAC7NE4PphRt6kWEsr62KttAah9iaX5One1BCUqG8Xm8U&#10;zLKt+9WGgxKyk+s+ic8N+wY0suevXtErDswMnPVYD1++fCGwj+ewSN/BpGbt9RZKY0XhASX1Q7i9&#10;v+O9AoiEcw9nYdZEFUMINMeb542Scld8jjDYWiz35CNi4U5RaeN4j7h+RZIi8yEc2iCtmUsXk+Ja&#10;St5act3Y/SU1BZ4HD9j3WDPrkl8AVdYITryHYOShpUR4xquL1/Vs3hGge5Q3Fb4GrFKAf/RBvHsg&#10;u597jc433GPKhetrwiIB+wb+mwD4mHjur3VvMZQja5HhGKOlxQ9DM0HHe1+LpTOKeRNUo9CWYGMM&#10;USwS7PNkICiijUA6wDSEi9Xrc3N9S7WBhXCYpHcU+8H92dwPrQcYRHlfppZOyGucUpOKe4PrvjxB&#10;cmA3irdk6e4VutyzUCSc/TZ4yq2x3skHGetuQYuPoPCRDT1qR/lUYh1NAmW5fyukCmcEzkgf/OIM&#10;HWTg77MCeiXXtfj+05/8uoCOv/vbcHl5pWYpNLP8WJLCuRRuFmbenNofeG/VQEdK9bQ3uWF3MO86&#10;r3GzUnVjmRXrg4CJ5FLc1FjYLhmMc/ljscR3ZxsNSqh1MMHT43H/MbBzuZXh31EeYKVJ2rwZ8jMv&#10;SiLn9fMoMCQ3c9HQwiym4uTq1ANMQk9YbU2RzPuTBgujQNnR/RjdiF17XxIQWJqNgrH+sliK5sVk&#10;15tALALp0tCYSQCnB/kv42x1sG3Q+YAaAuoR1MGoJ0EmOMCzfHTAs3Kfib3mf4nalIPOPasrmgx+&#10;TBoqJZP1zvbuFHs6sKdBmkdoZ7Xymk/uh27DcCPUlfaLQIA3uwQmdia31GvRZoMsuixfXwvGoEUE&#10;mcG15jk0H9FR7CGywYL8CjkoSrwnqEuD2N4ARn/5+WfWMajJr25uwiIZixx9B+wLRgVcYV984P65&#10;MMJINm/I3FJobb2gryBBwfhaWtPJsO8m6YuSbtvZyWAqGe+3YVzoaaxZEleX6to+0NeoDaw6My3L&#10;EJ8/K6U2DI3RfTWN+YhBtLP6uj9vab5hwRU9szVPuaf/TAd5sc6znf1IaI2T+e2V7dSotOtpkkRY&#10;1isCBgmM6Vy0azq9DNPJ8kWk3HdoAUBRjKj8R55eTkxIqSMcnYUbCfilOM2SxjNrNOsPzIPQmZre&#10;47gaAO//Xa3Z/+rP/yzs1Q/4cPklbDEQF+hESTAtkIYGSg0LY/NNGoyjb8dqRJ2dHULSnuHnFMMh&#10;8blFUDGF30C/vOD7Fge+WWCVAt4E4prPZB/guHzc2Y6Q6OKzLOLCrhERT8jhYYNjJJxMzz4D+shk&#10;xXNd94m7p3W4rD33PVUQoYUZlRiaj+rc8zCIdZ3cz9oDVhqIlFp/aGBuD/CI2ovdXiII1nPLiSGk&#10;HorhQ5xG5LI9udmaiSEdFYLkuFJyULJhflYLNxArOS4pdu3svcVZsq9DWS24JnRWb6OutuCSoh46&#10;NeCrAVlhFqoSLXWeryEGJof5gyUudxlsEekqvpRLC6hu6b+e6q4k6wbKzuwUitaXW0yEXObuQKEl&#10;Y/kJ6EzmZgZeVBG81N52Rl8fpnVZdGnrxweQ8Y+9/USGKDMLg+H4cO/HvX2bLGPzA0Nrksk4TK8h&#10;o0NhZ+bXgwUEyG/FddWl9EXsUqSzU5jOGwCYFf/MyRPM6/GA1K85Pji0dDYCX6EVH8vl0Gii+PPz&#10;elK8cE8uGYZOY0z6e3pWBKN1Yq0wgapeyMO9IzLYrEkwA9udEjZxofbhn6MmMSkxKw496cWT45aL&#10;PbKS9mSSj+8BWw/FAZhlkJWSWUCPtbWMM5HYdcTXxnSaAREIJhAFFwfg3d0jr+NtbSIgC6C59tOa&#10;zQaaKDQcBd5iiyE8gXUI1t9ykIlxZIOI18MFOzo+aOwQHrSasmPhURZD1l2i3yAeRoBrS8pyFRii&#10;yT6aNNwzADVY/Hf3SP8deZ0hBdiRBVGbCbAF4HsEc+Bp05p0gGxgJqGZ/PjxI68bPjNlyDIv/vL5&#10;i0lIZJiJIBAwqbbyCcNBA9ANaapHx6fhc/1ZeC9gZ+EafvzwnuylQCNnA66w2b5++5bsKUxfUdiC&#10;3QcGx0NtSvHLacIIvthnevEVrzWu4RnCH2A8X/98XK/ll+tHslF3skDzZn2YbQCpNaP27wv3UHQj&#10;YI0Wye7pDwwB3Cl70IEFENAbix5Ox3UN1Pdbm0ik0N6w+Xwm8xDsGLB0DmQoD7DKfAIHfh5I2W5v&#10;r1lsTQJVMaVlurT8l07OTKaCBgjyvCewUU+OKM1GkMkjJWUIwzhg4TdxKmvPA4pak/sNTebvVYPt&#10;FSsWNAC+8Uwe12IZgMPN3S29HZl8XH8+ktQAiF1+s3RlXDPfZ9AAG7sxkL0I+cxf/tVfh//6//xX&#10;Mp6+++47grwomCBLBJvPGuJsnmMEgy2shZ5akPBB7iLm41byPexxzqLAdaApvNvHxthAQBZ4DOaw&#10;6SMPTwAWyeS/kB/j68AyBEAFxtITGFyhcO3uHxwR7Nyra/mw/v4B0t3vf1P3jqNwCCbfgECAJQcS&#10;aB6wz+7ylteH8j4wTiFjHDyRspvsjgqlcAYDbgXDCcZlC77J8tojkxqJepSZDmLb5sZ244Sfvp0G&#10;MOPzUvrEsBg7wC1Ix8D1PJmtAsNxJF/288NYO+OLZEQHFegVI78vCxKRBE5KeYJvAgR98lrkldEk&#10;xPh5/OwGXtgB19PmvFDo521n/Hlh6CEiUYErJs+dzLSeqZ5Os7dhDPbh3BrLQIANIBCmuiz6shmh&#10;w1eV4Gw2pp35z5lBehCwZcnOY/PYijKHdx9C3HO8j8FBzWiNIUVq2YpakxzZ2t4yxS5ysHZ6fkYA&#10;H+xorDswmJley/Ap2/fAXALjw9kS7h1mg7ckRrP544Hdi8+z2j80OfrO2JLYi2hSX38HEDUKhDw7&#10;OSNYz/UJNv1mq4HTgmfwcmkDKryPXb0u8MqDt5sDuc6098/tIQWeADeo2rJAMJP3mBTZPFGxJjKN&#10;6NeKKlDxPu2aGbuzOwh4DdagPD48cziQy6SCz/b3R7G/nx+faU+BgRO+3xLC7ZqBIYjBEc4KJMCb&#10;v9vQZHjOfIP8F80yGmn33VnLH8+TtrMY/luw58mKt+bOgWK6KXEAtbMgFIUV4X1Rflh/BvYZnNXw&#10;pF3IQ8j8M3M3NheraRT7dyffWzJI28DUQnoAGABwc78+gooM0dLeowZxIDgnsIaDxp3ZWQw9CCjL&#10;dBvXiV7A2VJ6oaAolAgecm1Riox6E0nDYC8nSw9eaHjjMjXeJ7GrLMDFjcIT6yd8PZQBv9az7z/+&#10;u78N3759C0Vkl5DF/kCTDQCmWPxsGvzByQ18txmB2DmSO4eZl1VpFh9Nj+eGWpLyBVnXqAHBZykG&#10;0E2SLlNOTdNMDw0wv6XBAb7oZt9hJsftEsZcmmWoZGfW9O7kr7dj2nL9M643jZnBJsJ6GcWkwutm&#10;Xp8oAK0AaBM7EAMuly/ag1SUQCsRmcI0lvXr9shOzwSeBsrH7QQeZmbxKXWJ0+DeUM7OlhyxmcUX&#10;A1rH2pwPaggnB1YJHCQO1Mhy3d8zn8u6ZsDau3jzin0DlETwSCYztq7Bk7p2luM+U3bB+qV0F0m3&#10;COqj9cTIe4IhBfxWkbZahqI0bLsXDPZytnsUoIUGlZJ1i3twDzlPXfTFF4fYAOOS+rlNhtduspoA&#10;ex8G6SA2RD2j9b0uRgSe1WsL/85xwT0XNSAAT2+YaQEhkBTnOQD07fPG5O9iACNV3QLOlkzlhc8p&#10;fh7eF1QZYJqva81yUM8dCCIf6tnie3kKs1CKwfadg719qkTo3TZNLbAlOXs0JrE8DXAYirF0c3QP&#10;rIHXZZLELXJPnzik3qkeLWJ2EtAWE7Io9MIfkCi20iCwnM09ejfsUcUCISYNIbmCokmnjYns1gM2&#10;KPNaimudA06w0IOIMKUBJAzl4HNW6ww8f8l8v8lOAogUc5OECvkEL5NbRa+vpp7Km80XuJTcvdQc&#10;WCILFM+ys2tDV0zMfMgm+fmVJICsiInJ1+zDR5f+G+i407W3Pge9D0I+Rw7gD8L/9Je/D++O6/p7&#10;qP3Ity/17H/WOo8k4RQFQUwKqZmkApl4ZtTedzBbsLENqRZhJ+kuWKolLmQZoACfNDS/T0N75AGN&#10;/xez8kpicrqk2R0/Az9bFriXbUiDfWviTo4uqP77M1BZU3BgMIKvzfJqJs1zJ8wD164+M/UZurx5&#10;CE/oaUvWcKH0YBTdBKsDYxvwhMZsTso3cLsanS/Bo8+HnoRrWeeNYR0dKCq2X9owtft/uocs/nUT&#10;piaBNV9A/Qx57kUxv4OsE1wKPGmt+MAp4eWzrYedE1wUquM2C0UMXWPaZrHwzMgvyq+UVowK3ZiH&#10;7+CzDCG12o3PzYytauC63p8nMOscLTH15HMP0JRdxKLY1xj7ML5gOVsMT2Cv2a2+7d4wKMr/TT1W&#10;EZM9i12f5liZB3DMIjcs2f5lpE5swSJ2DvIiY+3gvTX/8NK87x3m8zCT5nfYmJf1+05P939k+p48&#10;MIzRZ0wabsT0E9sRzV/La82BuFFefMHDOVRMwsdvbwXZTeCDCvmepXBqQ5VR+4GCJHZ8vU04qYfE&#10;Ztoa2+xxbZKP+gveapQKD4mAhTWbRhF2jwA2HLVxxyGehMBjCg/ACIwCY8mt+CA9PlraMBpfMMXM&#10;61UysFhYINt+bwsSXlbWUNrU0eU8mM/SqH+yBx/TQDSdWGQPZFQhEeuRnkYAuNYyCgerEAzBZb1G&#10;SBYFS+G6bgh4iPCZYAiM6f9Sr1MkM7YpVaBXGXzksEDAyMsyu4TMcbUwg+vbuyfeJzDz3rx+Q686&#10;AHAAMwHwUa6I91u/5vbBkhgnUffx6+rWDvblakFwBJf5/OKEQCMkvQhIGZl6ZKAJ7h8eiz155ZGF&#10;uTAZLwp6yBrBrkMhjuAJGB2D7YJmwGRo2eRbqfu1WNy6AT9oIL7CMJuMKzNKhQ+bo9kAhOB79OrV&#10;63rPFvREcxYAmJlIdb27v1XxYsmBSFmEHBwH6mplzR7ARvhH7jGhektWI5sZrINdpnzdJItxFmnv&#10;abqx0ZFDiwQPTYqSCYgM3EwmSau3kgbjPWEzPpKsDT59WAMPj09aWwOZgFZIZNvYVQww5GQcgmcj&#10;pWhejAxdAUMMU2hvguv6PD09D6fHp5Sa/fLTz2F1sGKiIppugNaJCZW2Nlg01M/8qDAPPOfHR/Ye&#10;nUVGiXe9nnjOj+ozyGTNev/PTo/amII+gnz2nik39GkJ1j2865bj8EKi+ebNG8n26r29uQp/9dd/&#10;zff/j//4D+Hdu3dkJeH0AejJAI9vXwmYAnT+9u2Svo9B3lTOijEpoL0OnmmaZ2MtrNdcm0XFH94/&#10;k4iHhfa+nUAPAX31ukLCs8fAgsDPDrB0S7B2Y/sQGsy6f4JlStlbdtnCyKCD1cExg3s29X1hzwJw&#10;OCz2THLAVC0LU+GaIfPXzVhTm1yS8cnXWTTa/aDESrBonMHNwcdSDASyAlC4DmT8mFzSpM8sGAGT&#10;p2HG5t4pbMOAiCQ/uEmyE9v7xxYwA5CheRPN2ApNOiMZryff9QmzTbyDBitBaXhtUhuHdvi6EbIX&#10;dc5MotxuGBrjo8ym9q3ADbHJ5VML0yGnQebeRb5Wtg42T08EQAxQNTYLw6d2NsndUs675XXabN0S&#10;YifAzIp0eirVaw07CJxJAKLdS9AM8Yv2g9wAzaCCMQusdyYC1sGOybxmKo4gI073AZTW1wPAR1sF&#10;rEE2dHuWKu9JtTzYDCB8eDDTaD6vjw9cT0sHbHfmsxbIdhgtJbg2v5DO2sDrwBLkV/Y99KLb7LjX&#10;PNSzg6zXZCbZZMcNSwJhUWtLUxC+DwZwYFi3XksuPTQpEJ7PfaVZegGOdbKp+yOknrgXOB/o+Sjj&#10;9Z1AVzBX3MJiJzZEIdtyw6ECznkMnchujYlgHa1EvAitvyNZF+c9/XjqNQFb2J4hs8JgSI987jCk&#10;enp6YK2EegTP+/HJIb+HANxojHquySk0z0IO2+QJSF9AMOGWS7FR4wu5+0h7hqNwgve1Mv9F7EMM&#10;7qn3eclBy8CETe4lxVPjAs9phqXhWmBv2U2SxUTunWQFCmD3hNslU8otHMfODyvBzZtOrxGTvOIs&#10;wZdDU4BxCwPRURNEl1ZGe/6Xy1EDz8j9h2tvteQ+SAYXB0l7TcK9Rw9TY1yBoUSJsvYll8vZntST&#10;woeZbxjOR9QEr95996vAvv/wb/+X8PXrV2vjnS2kOoxy0WShIk1+64b/oYUndvmtM/Hm/kolNvmi&#10;2484KOdhBMkDgxr7IzYj9SKGXUu7bZJXY2nHGBvjqMTOGpgpgGeyRXvdSUx0ez/9a8fU/fpaBqLe&#10;1zBj77k9kbPOjDilNEuX9wmsHqL5ffM8xtkymI/n6OEVg+0Dg9aWrTf5HZXYXr/M5E9+7V2OhnuG&#10;Z2TSPopmb4/emRsOgjHwgW/4+cU59zW858P6LJ2dnnBQhj2CvscrrOUVhxdRadhJv1PWpcFX1LnS&#10;fpepPP8tpeYJZfc9NRayKQXnjJueaEnPVabOD+388lR5gM5Z3sFlxhh3iSv2JCgtUhuaRDKO3dt8&#10;ELGhydWKyRfdi5f7YjZLFtr21H0fALwrkHBtsZdhEIKQPNSip/XaSQ/OugVDsGPUhJMtKJxFboeB&#10;GnMri4qFA5jz5FAHopzUMfT0zibj9YTsIL8uqH9Up+9yDyfw/skwdQXs7KaXUjr5k9m+lJtHWD0x&#10;1Dgb8uzMyyDAvwV4xf58kCeZbEgYYmmDB0+tdi84ByTK3E+tmFeeM9CSJyW7R537BcJzfZq6bNmB&#10;b/YlNhDK7ckILeDMrUhS7AnHSWBdY9P+USBAFomje5Tpovs9gboNIN8C4X5nDOL613/15+EjEqxr&#10;rfR4fRnurq/VHw02UJKHNP48et2LgdLOznWqOZJJzjM8nAFk45wVS5s+k6gV+CtosLxoidmlpTsn&#10;vqbZZYQW5FJCmyLbAMGfAfzaWf+EAVc07XK9Xjl4wHhWUEfMZscS2wC3EMNAX1fGFZVhX9BLq3f3&#10;ABu/7s6Wb3La6Eox+WILiF0Mc0/boD3V9vsogpUPbJN7y8t3fy6Z9SF1buEdbqWQCf7FWT3ezq9o&#10;7O+5MsZtiTj2lpVF9HAMlf1TY/LFrkoVW9Zt62Lb52J7csLMo7WEzoh2WX4USFv893lCbQrNMoF9&#10;hlv3YM/Tml96Ou3MF88tKbonaCHew33Swn27XYVwocHB5ViaHYPL2EXHlu+sPVt5doIGP8f8THgB&#10;/4nQluahWh28b/687u83C/WIM5WGrwfPZhn29xc/WhqK0fshRSuS4Z2fn3KD3TB5dsemnOEbanh9&#10;82xUQjSmOrwDPcoS2WBL+cihSALIhQecVGak1dYmA+wIvGlMzXFAUlY3ydttZyBdFgNso9Q8TgBp&#10;ILvPB9klaUjuGSjpMOkHmF93d/csOG9vrsLewZKsODT7aMJwT9abx3Bz841U75RM006Z23IpNkdh&#10;Qw/QCgAYvN/QKBsKPrHhQsEO0IAsvvrZjo4OLD30aU0Pv5GH2x49MLBRPFPyN1KOiWLkrn7t0xqg&#10;giXhJU0A6d9Xi5M1mUnYCAFGrug56KlwNPWWvwe+bogWmmIDYPs5ewrIiAStalOysfeM94fD3M24&#10;aQ6KRkZ/7xK8NHQJAs1+63s8OTph44oGKVL+ehJevX7DtQGGBADGTx8+hbtaCLx6/ZaAG72uyHgp&#10;9HFyHw96P0HqAz8jbIaj+ZwksqSO+FmQCm1Fjz0eAGS4luqmj38DW+xCJsvYzLypXtJn5CH8X//3&#10;fwunx/uUWb25OCezBNJdsLsIDNXvARttRV+gHSnYAFbRzN08rFtRXHjI5u6dIsbeoKLYjasbHVuG&#10;uTn4c2ITgCS6OABalxzhAMR1Q3DFmkCTPXOHB0sLR1lEpRpPCn4oLE4J3NKjxczfEfACVk9RMWi+&#10;bYHAJ67Zbb0nAB+2MqEFWPb58zfeB8iycd0Ayj0huGawA/T40CaxaGoBAENqa0m3+LdDYwg+2/7x&#10;9s0Fi0N4+d3cPRF0pkfe2uSweK7x8+mLuBjF6LF95fWb11yvG3nsvXn7Nvzw3ffh7//+7+Uls2IK&#10;929/8xs+9z/99IfWTKGRPTzY5zXYSO5mDZamHZhc169Bei+KQ4D1+AxYB6s9Aw1Wi2ULuzBmhrHn&#10;7FmSqSwCAeq1QiHy9ds3Xid8JvxsBHMMlBI/21rZGYgD4ODV63fh5OxVbSD22UAgQAasnOhNnGQb&#10;eA7ANECjYIy+RGYFPXYIqJkEll5HuD8hNTAvytdIdYyaXUvZJuCTDaAzEGZorL+iRERK4ji0EDNJ&#10;Bx0ZR5IQlCahNblRkPTOvOdK8xfDtSVrLRbRzoMAJE+vSs0nxE2VAQCF2fQsKLW5tMm5++j1BsGl&#10;5fFFuq4O0jQ/SnujmuI83WtosrrmtzSTC3mxm1TY4s+QJwEEWjPYJPNMWStMx4pBC7UAa20r9iuB&#10;0lw6m1CSRCxOfA0BLP17csnraExLBzUnDZdcBkI7g9WKYAme+UFAsDG0lwakyipi5wwKrLHlyGAc&#10;NHArJkiu2jkeJcdiumr92WTgQZaJNGBM3WGrAV9PpjiXZgRvfpamBDCA2pivaJQ9tIJDnJSa9637&#10;yJEg1e6NAb4A3PH+mY7LYdIe7+Xe0oBufD9+flQDQ7YXJMPyw8PrQXo30ONVkrlodh4b7m9r+k0Z&#10;sGnsQNQYNrxY0fKC1xMsYzC+69eCzY79mRJSgKMI39KztKx7CJKIjT0z8n1jP8e+tZkxYJ1Fi3MV&#10;g51RwB5e02Wz/BzLZZPJgw1p5tyT7W0lyuOvfg4FVCFEywLLjEGJ8yA1P6mJ7wfXvZl+TxY05qFs&#10;zvjr5uCL5hH66NYkq5UxmaKpKbDPG1C84vc+Pz9KymQHJoOlggHMZF7GgYAqByXwHVSdPSxNGtmY&#10;wKL5FjVsQdKmIZhnZp4B9PQPlWm6hUyY5NfrVIai1O999+m3v86z73/9G2P2FQ+c6GmdZSa1zTtt&#10;snk2lW8Mgu6p02SYaghbEKIa9Owy2twiCcRqGsLc6q/1Z3oju2z1KvfUQU1V7GFDzsTIAnIcEC+e&#10;XNqaKm+aZjWND2Nmpvvz1sqBLW8ec+lJpTaYGXqYTvNbM1WEDf6DwD0DFAeBIe69GpWmm10u3cCb&#10;8sKInCx37m2lDYTY/UPRgL1BACS8p0fuiXusE2DHg+EEQfODo3AGkAI2BGDJLgxwd5YsfsiCbOSF&#10;2KULylwXg1gq7sM2JKWJ90Th5gVVYveM8x5bUrHF+EcMeO/UyIAJbVjmElUfVM1lW55ePAiw8cEm&#10;v3uw4T73Gb5/A9TzTLKd9IwOCqVi0BOUUPI5JW9IddYQjdmLoSRqMQ7n689H6vpWHuKscGHtArBf&#10;vRIZwgT9xgYKDm71MZOv4doa+CbQV+naQb7xze/O7WVUp3G9SCb/L9J+xYzlgG2Sl7AnZSswx71i&#10;3UjfQomyWEXGAnMVgn9vnAE1cQ7MxxbPPRsGlFaTd++8WWBvnsS27SE2ZA9KfspnQszEqQF9Alo0&#10;2CrOfFLdMzmz1N9X6awvkW77c2cPs1N+NWDo+9U8cI2MXv+ZUMnUM+8CqdUnh+Hi7Dh8//5NALyW&#10;63mwvr8LTw+PkjpGk56XrPUs31IPnIF9DjzMkzFV19Ngqhcxh2k9VJ9hPMtuK2iqP7COF5aEK6VX&#10;Ch7qMLT7GxWEYuEYoSfxzoLZsodW4fPKkiWqd+MAiIy+yfwM6593GztXXcJPHLi+l9vaA3yDFZK+&#10;14G6KE9NnmsKJPXaP5TO/pZBhq69+/MN8pvE+5VXtIY2ycHD4gzQ7oPZ/Ex77ns7m1zSzusluflM&#10;q9qeO9uTSwts6lLUbivoYTM+iB96RkT7Grd398GDg4c+v0oOdKUXmR/NBz2kl8y9MEuJ9/+2FOki&#10;+woLVRna6arXaspQMYhTlGeqwp/EJB+iS5iDfDGjguPU03fsrQ1fonJIoicDv0gBnl+3GZNvpuON&#10;AgmnFuiS2r/5lpFecAFnXoOz3ifp9+Hs7PBHfBuYdzjg1kxxtRcGSLYjY2HLgzKSSbbkRViQfbSx&#10;ieAut0YK/nxHB0gAXXByB6YPEnrJqpPZ9AFo4GDS1FtzcnJifkYIAHgEw2Yik8/ZLNFMGEird5pi&#10;VhoVgD4cOO7rhkNhtYR8bcWGgylu09QSFEckB+/M8w2AHQ6q5cKYayb5e6qF/E0rnhaSx93d3vI6&#10;478hc0QR7XLDjaRaKB4A4KGYev36jeQ7tVkB8w6eOfIjOawFBhp4NhvbDa8LrvPh4Z6mrJkH2/3j&#10;E7+GcjwaXBeT9K13vMZYYA/P2xYecfewCU+b3BKbrm7XNiFg0uGCP4+IeEbSrIGYlHVCqnl2wiTW&#10;p+etMcyCeSOhEcJCAyiG620Hf6SnH8C1lZKQGUNt3Jja1B2YqWotxsGwoqnxQV1bw4qf4wkMEk5G&#10;RzYP799/IOjEcAMmJ5/QNwVeUc6sOjm9ICvvK6XSh2zycE/Bari7vmWTgWktEpbPLwwoglk6AD7I&#10;y5ASDMYaEhfPz88JWL1//46v9eXrZ7JgAMLuJmtO8f6+fLsyNkAtBm/vnxrLc6vD1Zmg1gxYIe0G&#10;q1KcG/An3q9LpqKmBLaGA43iAT7jvmID6d6JE8NtXJYzLo2xSf+EYBPSoyPzZXxGoMnjI9mNeF8f&#10;P32kCf+0tWfX5Nm1caxrDc8f1i8ac0jQ0LReXt0QmEIBiGYL4MwTAUdc4736PBtbc7MzFhLWLLwA&#10;CZQe7FF2fH19Y/K8+oy8f/823NzcMHQFbMCzk0OTqmF9gU1b94v7J6O7n9TPwGRD/PnEnvF39d7g&#10;uXIg+/T0OPzhDz+Fq8tvBDEhyX715jUTQf/z//GfTFLoh12MMuK1wwb7GRrTI1oGZHoeAtgAsMz1&#10;DVATicAs5pdknmB/YMGaFiysEocKK/Pm2jxzPecSFIKQws+fPxM0RXGM5gBgMppLXC80twARD8nA&#10;QfrpnpgA5mEFiR1YKgALUaQg6ZQ+oNgrILuUB6DLbrw4Waj5xy963gjU9MO+hVAku/f0LBzGJnHD&#10;4IGBCvQdXZn0fEhKyEotHdfN84sOpwZSSMaX3ENuXLxIbLTGz82EJz0Lg5pSFWIpNW8R96FyqjsA&#10;GWf+ENzTnwkyDmLz+anjjDxOvXeOH8pEOjXvm+5tYmfKjkmnboLvoTozHywvjeS1YpKpXTNaNr+k&#10;LX0Mt1vz60M6KoEI+hituccXMQMJzHEoFQX0GQsqCMyghHKyieLgU0lnLw7GFPHJvoUfLMje4NAL&#10;LJSVnYELsaMYWrCwc2iQR1sQKwDXCPcd4CBA6EMOVPD5lMBcP+vJ2Tnl52x8VyvukQ58rw4sBZ0h&#10;HSoq8R4RWDNSnnlgkiMqBPa49+cSGiiH58l9bn26iWEaBg3OQDTrj2BsN3m/DfK/svR4M+Y2KYMN&#10;FIPYGATKFks1wMmYu8E8BQ+pAFi1xhiAFvaASQwN99WF9QAYwjuBIrhOOAcxfMLPt+CfNc8XyJux&#10;pnHeHJ+c8XzEXor/sWZKxmZAzUSAHd7AC2M4rmTHEIOzV5oRrNUnC8llyRYyZp0ni2YfQAEwXa40&#10;zDOgC9cN7wOy5IkJmzbUyPR+Xbc0YIK4Cs3BHjEI9MN6oTT56Zn3ynwWI6W2g9KUJ4UcwR4Ezw4Z&#10;zTi/6uthUFNcdioP1CEqWEh7EYA5TNwxQILHIAe1Ajk5pFCo0yTdqXvWub8P2ETm31kEDowtIdjl&#10;qaipMLDGvv3+uz/51cw+gH30E5Spe1BKraN0XTzTaUixJR7b5+5s4qLk6bnZtjWVJcUG/DXZncz2&#10;ncdRxPqdp+/l4r5P7hbebW3STP86+Xblgy8HJNLQgwUEdvh+6KAZGV6qY2xY2dUDfg08UKTMGkfb&#10;codZW2nDPAPhwa5IlHa5OmBQY5jUyIWZp2FLG3bAM3RWpEOjTjow65zUABS8Jmoq+veNK6k9tjw3&#10;8VyBiYZnFvsRzmPUF0e0N1lYIJR8+MZhyWfeB0MYsvJzDUNrbP3+d8Ze7NdwMOsPglsCHgD0W7M7&#10;M7tvflQdObKgjs5KdzuKODOoL2Kd8b2Jre6etiWW1rS28AINytx7PWhPxTlmfomxAemmMtg2KWvR&#10;vmQ1bGEdT0b42FnBuKbT2gYmgz4TWOTm/VlMjgiFllK/F/LUJQlk9PTvJI/wsT12qFMWL87/0uxL&#10;GijFoLoSPMzWE3SzwOLswTTFgD++/sJD/+xiGtPUFAgMqiITX95pAo8YIBVyAxeiPMgWWic55hmY&#10;Z8olCyQY2nPqiaJJwEK71yU0gCV785/S7H4Xnlejeg72xSU0j9/QfMFc0pnDoCsG0MMAzQ5G+NnS&#10;qqpSZgSk1GWGAiDYa2NA15hbObyGdUit57//8D58evsqnB8fhLKpfULtDRDGueEgtK6PbaYCx+xN&#10;jCmNOhfS8w1JH/u0tVkzRKPeh71DJfGOlLDTcoL7f72e7MsHG3jj7105otCv0AIqOOmbRTRrr865&#10;gbKsUcWYbDYBGnTjTruME9Jdk/xuDUrNnmivvnA0i4WH+ll++nwZHnC2qbdvZg6tPpXsOIaZLZns&#10;MJIYwcZBMzKTgqcML5bUvwVIOaiWhJMEDVXMSiDIgocs/FlI05xPVmIf+Pjz5P6A7v0XZ4F2xb2s&#10;PVG2JcjGnpDecpg8aCZIJeOEvtj2/HkohjEHQ9sPW+Kuz01Kt21oXoRlDriFWS0fW9Bekc8m1HpZ&#10;VgpJg4W5t37SwGloQTmdVeys2JZMPwMcXUY/RFO2+oCgzNOKY+w2A7PQq+hp3trrS5j7IMbZGRDm&#10;ceNdtvvCs6+zCHnNT072fjSD52zmspIWuUlnM1hXIwYgznTt1nAsdTAMsRc0APkAAiB0ARN4hClQ&#10;tlofggMk2x3uE3DaCXAiiwrpp/XBP9xfmTHlzIsPjJlB4AqAATZWk/kwAPDzhwG036CNnt4ymgTj&#10;EMd7ODg0s3A0IGjIkbo7KR0RjfaSYRGT0n2WbESwAZJNUD/b5y+/cDLFpKn1M+m62GjQNG3FTry7&#10;eyZoAQmIG09vdzv51EwNHHLZ0tP6SaaUpiHH5wRwFQVaQCoUJVHB31OiQSkdUnIz/YGwSMG6TPod&#10;jEo7mqKu2WRItIIFcJ3BEvPiCK/h1xaegHifoxg/bPiTmTsfUYptoB9+5tXtfV0P8C0ZLJEPm1q9&#10;Dve3N2RS0Q/uac0gAnpKbScZ0U8E7K4A3h0e0Tz+y5evBEMAuAL2P6hN1rPk0wDo4AkCFgPkv3h9&#10;hshgC+ZECO+9NmO16cIBAO9DgF/78n3DZ0GKL8AtMM7WtYH5+OGDpSg+3NOrDo0QrjlM2q9urtu9&#10;MsNVC0HBtV1TIpCb38Wk3SvOkr56Eo8BgPHF9LweTrOCMLtXj4x7Afy1yPPRDj88qGcne8YWWZqU&#10;LtJoe8sDAYDYxfmr+pk+huPjs3B9fUXw7er6WiC6JRkizRp/hs/Z1dVtvR6Pel6MQUq/SQBaawuH&#10;OT7a473H+sB7wLO/LzmgSeqXXBcAEPE5KUEejPlzXdcGPttC4TD07JpsUvi8yeHkaEmJCYrGg8O9&#10;8KYWBzj4IXvFvbuuawggASTf2Aiv6mfal1zvh+9/CK8B9P3n/6RCP8uPcCNmyXNjlplsxTwqyd5D&#10;OrESHGlNQONcM9rHrooG32Rrdj0IENb94eb2Vl6dXQqA/QbNPnz6iuRq8ErD84zPAJk5gjYoi6w/&#10;Bz6Tt49PXLsw/sZJvMa+EeR/Rbnvjq+HgYVP6n0aSXCPcj1LIXcJQJ76VM89mVw2ZIVu7m4QMetw&#10;0NSSz7dJIYqS8ty4mWDL4Kyazi4gwDgYc4qFLb1Wgvx5ep2YlCDshuST5C9u+h/boZoa09Wn0Qa6&#10;9IRPTLfnPpgemuENokRd8jR0KUzuXpp5eimr9wS8bAclQ0fy1Hz8ikzfnbo/CVCOkjNt15LxgqEN&#10;CSsDnSxsIpYij8upeQKOg0/mhxYCQsaXmDae1hs1OqRsV76BLfnO/W8VAAMPMjOGt3uR5BXqDLBS&#10;cv99lr42NJBLgSwMyoENxrESV7fGUhUzjJPYxch9h4BzMDYd3hu965QCa36rW147PLvYKyYFsxQx&#10;Q3dKyc2SeTHddLt9UehOOq9cxo0Cd0UJuVk+GLhtn8kATiuKE33iRg6jfMKcJUe1dFbbm7cCefEM&#10;A5TkPUJQhpp+NJpgQqMIg3fmM+TX9ReAUzSxS9mC4HyHDJgDFDDdMWAha9aM+ReLsYFTBK8EoC0Y&#10;lmEMNvooCswsAlKy1o+nSGclSaLppOxYEld4L+Jes7kQGzMT2NqK8Z46QKowNQvNsj0MCbsYUHJY&#10;orm+/xv2o52k+rGZoZt0FnvHTgyZFuKh1G2GIAxJqd0mTXYGipmqW53hKZyUQC8MeMH3MryM637i&#10;AGRDEFaM2KkQPJ9YV8XGdnCmFwbI5jekc3uyGpaD5fr78elZePfp16Xx/vt/9zc8e8gqnGLzESuN&#10;FTO0gC6v6RysyaIx5BjlRZt88teSezkI8Wblj8P12sbtjUxWo1Sa3Hf+K86CH2LsjZyniOYXA5Eu&#10;Cw9hZnLuLJ8wq1uiS2mDybWcnjFLQC/OOOvtloGXxbBRe+5sD1zIlmdwaZMY1CnNkjwdMI1hFrxk&#10;Z1HW/bRgj86WdHm+p5R7kICxxUfJcG2ICYsNPDulGEsYIW4I5qDVQa0NEN4DKwT4nDIVHow1pIoC&#10;uE9ilg5Ksk82uW0G7i14Koq60iVxzhgKMfX7NGtEvXkMkn82c3ydr3aNUj8j/N4lD/UZNADprPsy&#10;k8L598FnUCTZnijp91CWJx7G4L0p7F1M4it/WwfVkwFxqG8weLdaINpgtNZgJzxPLCQF0kziLdhb&#10;YVcAtQqGQKMBehaEFPnzsNfDqw1yu0PU7wJbFs5WFOu7iM0XS2xy5lYfNPJraaytnQNiZepNu0C9&#10;NGSl2GpdDsZIspwnMUV1ptgazWKM+nMqxmPq4SNlFowRnW3nBvtNrtwtf8rk4NIskEED2yaj9Gfv&#10;BWuwp3377gAQiPc6dnshf+ayK468/pJtUpqliTrzKcjx1tcLrR4G1f9knQO8LuGg3vPvP70Pv/30&#10;Iby7OAkXR/VcK7twe3lF+e5uU/vlZ1M3YC3s5Nc8yQsbCpk1iwVYWeyFpy28C+tzC+APZJdk7E4D&#10;z0fZ3ixRXJh0F38nj83gViBin6Y0dosoMtoHMduNwEFQT2Ar5cTF+vAxWb1WYNpHQCgrAGNLv0Q3&#10;cjUWbaJnm9fJ9MevNfznb7fhAX7Hedvk8RY4M3YAS5Cs2zIUoXaulCYLsEwvJK3O3Mqq7RpAV16G&#10;Kk0iR4UZSFfaEGWG6eYinzlLXA8apFDlqT0lyFsu6pr5QMrlz34eOiNwcCAqdc+9kDoYZZjO0POB&#10;o7MwZ1kVDiI6Wz728J7U/O9jN6At/fU9VMqvcVZqrbbZDrxhX3QJe+xsORuaWRjVOKSm0huEwcyD&#10;eNxfN+iot34mk6FbeoZVB3tnlyr70Cy+iDKegbAvBcAviAupg3qpO/dpv089ZRjv+/h4/0duACqO&#10;+Ga9+BNosSdmF24KAKfD2vTa9+SmCfeJh29E+8uxGbsbw++ID0lKBho22d2m+0btLRfNL2Cgr8sq&#10;3N89kplmxsvWNOPfUfQyXXdXapNxLPaeScrghQXQAhIcfkgUqZhyP96H4yNjEt7dXdciYI+MQGwA&#10;Dw/3vGFHx4d8f/BtA4C1QtFbG/KDunmhMMeBeH97xwkgppT4WWh8mjSiFLIELi7O+EC7AS1COAC2&#10;AcDyZobNnJL0Lq8fzYhUDQK88gCyGNiw5cMGdqVJZybKeZlOu8nGEBsBthij8el5Cgd7I59ayD7B&#10;BMSkEmbfmNIA+GBRz5+1Y3OD989UX4CX9ethGH52dsLrxqk7JHpMK54oIQZYOMqTxArwiY0XglAo&#10;u2Va8D6LdXxmPAoAOyDbAQBwd3MXPnz8FK6+faNf3EX99eXrL5RsonAxdoktYTOTv67vD83YAacm&#10;aE5xzwCo4PpgqnN5edmbGtwzei+abPPr1y/15yzoz3JKqvkpf+YTJXiRjR4CWCArv76+Y1AN2K64&#10;n7/9/hPZaJ8v7+nBgE3C9pbYJhWTjJKx1lyClvWP5qEj5pA2ak9CIstsOcr6xwoWY2va/bx4dRrO&#10;Tw8JtFIaB0mb5KF4lb16LY+PTrmpX1/fEjRlcixZcduW4DipedoxwOJJk8TEgJkoUIlemDJW32My&#10;8IpMNbD8cCgCOIN30quLV2Ro4nvHwRi+WCerpfnjXF7dMUUa8tygohzgP9NcJXs6PbX0X0vmXNCb&#10;EO/n8uaGxeDbt+/ZbEGqjYbw9vaGHou/+5Pf8aD9x3/4B1tb9flDAAuAc7xXsBnZYCpAYGQozIZr&#10;AswhsE2WZA1PSvi270dDC1/NKCkL5agyPL6v64z3aX/ffOkAdiFlu+6Xt/ePljy5syEB1jaeT/P4&#10;g0fhms8xGnOk7r7/8IGgNNM5AaLCR2VcEcT4Vj8vmJCQaSM5E2C5h0nsgdGqlDPaKOiABsOSAUdR&#10;3qeQfSuptkwG1kw7p//bYV2U0EbgZ2G+qwS+6NdnTEDsVaw2ACwQ4DQZoEQrDRA02V9qQwVPxXW/&#10;Kfeh4fVUIdIMaPXZ+NqSpRogEjmx9lQs+tRtzD9u1FTcilJ7XZOAlGZq7s+Wh8iMMvkvc0edlFoT&#10;xXAnDCPkH+PMFQ69kOQuKRWuI/Z7WkCs1yqiMJB5tGYDZtXyPFvIlNf8eSbuoThH8Dmxbt23a2gF&#10;WXac04C+Xe4+k4uxNdKBUk9LHyWrEszRpRW5BiCNrdD1xtPSJo3hUVzGzDR7k/lirdI3r37f+dk5&#10;zwjspzjrubYp/TXvqKQgGPzc46PjcP7qnMXoIcOpEoEmFlmT+eoyHX6ywdtSZw6ltqPLx42dh/dk&#10;Erko83FrKF3yhHvhRvGNxSDgg8w4GUlT7szGPPVUvIWxZ1FDrDVA2mVjKVP2MVixjHuL1wHgDya8&#10;sVUN3LaAmkgfXlw3WA1Y2rHZTFjKdaFNAhmV9EY1ewUOcRZuJG5lM+sTNLJgro2Lxubz5FiwZXA2&#10;81wRQwxrCGsFwCpAO6sFtvw+vA8DKq3Bc4mdeYqNqqeWYuMaK8U9xwaxIUwuNxqQpRAghmoMJm1e&#10;KJQMqbuW9G2sSvcYnNwgX+naKFJxb3CW0iA6KWF5EivWE8bVMDHNt7gP59hYpJPCQvj+k9VjTPoN&#10;UUxZY3vgfKI/8GCWBuZXu+K1NybpQXj78YdfBfb93b/9G3oEF53tQQwAYzg4QyK0wZ57IEnRayDD&#10;Ls8aodyN1GUs7gzb0MzC+5CwWRfFEuKLoL7YmrIYO8Oxsx7sZ3JwL5ZHyKV5MMYGNqUWpme16yS/&#10;1EFm++mFrNK7w9wa2pm0tIGKcdYoeoCOMWvxflBXYuA/xj6IbvYw0RirqE2d5OFea5MsaYqe+Rw6&#10;wy/n/nx4srwNaVILuSE7udYyr2qNOckk/8Onj2Q1oz7/8OEj65HTuvct90yKDmuNFeX/A9ccrRLG&#10;pQbzsQ08zU/WfcHSjIWSWohGclY3mVO9mTW/KtlbyPPWsyotLCM0b78SOnOUlhahS8LM4mPySE8L&#10;IXHGVzDmrPuCkeE9BbMlUZLuIHCJ9asM5o0JmOzs3W2Dr2x8vVlKGKMcL8n0aw6dt6wBbTqGkKJV&#10;A7MxiMVwl56p9OgzUBCffzmaVyPC3pZLC/dhPbmwnz8mGeG7zLkY0MdnarJKOzsWMJMYFkkno0CJ&#10;oqAtB6oJ6IymaFguxKpWkOFSNgcAMIMUCWUITa9v5+jUFFxGHOugXApGBCAI4OnUKTbGdZlKe48t&#10;WEDXOwrsbbycya794CCrwGE+13O5sgAK93eOepB47WYAioNm86KouP2nq3/FiGc/M44KTAsEZ9En&#10;8n7hXK3v66A+Qyf1/P+rv/h9+N3378NRrf3LrvYc6114hHXT+okDve3myaw8pqkxHnesQWvfitdd&#10;7IdxdVj/XM/u+sztH57Uv1s1D2eSQpXYi4F3JBvTzjSzm7BzY4HApyBgL1lNUGJsw5PonqDqFX3A&#10;2qXMvv+pHo0TA5Iy69tJctydz24Ms8A5vTEvXA9yunzahc/fbpjEm1NpQ/bmp5o6uc7BMJc1Ozjv&#10;kuLGdosODBpDzTEXHygMGsb5QMfT5Pk609S8rv3fW9CFg/7BwD5nlJnXnVKu26ChiM0cCcAXJdCa&#10;1U96oYpJusbuJ/uCvVh60E6YB/gUV9TE8DJbrzQwOkhK3yT3spSYEaJFmQuN0adpnc4bEdk8BEtp&#10;5G654M/PqAFGO5PpCJW4JfjA0b1kPfk26pogZCdqWDA5W3Qm2X3hnRtKSweeqaNnfn0CXAXOtwRw&#10;fcMosbcDfsn9z/W1HO4fHix/NOq+jMHla+CMPmzQJuNZkI3gxqsoenExVpSSzCaFAVJVi2nHdJ8b&#10;OVlsz4oFt0n+dmtsN3yNF2vYyGDgj9dfSMqBjW7/6ECMwx2b9wP6B+2I5D8x0W5i0cdJ8WLZEGw/&#10;uN1QEw3jY23OEXYQNHknI0fsQjKDcHDskBh7Eu6ub4Scl/bZvfiBFxkAmJPj03B1ec33s2BBb+EI&#10;OMggjcRnPT4+DHd3D1Y0Zluglti7oaQIMkkAMpBy0tgzuA9FLfrXxmzBHvD0OM18P3SYSZMd9PDv&#10;LQcWTACKrPkbwt39M6XVKJYB1GHhPZEx2OO38dABMGTgh5rT5dKa5I2YXvB3Ojs9ZQMHVgmSDp+e&#10;1vU6rAhw4GdSFly/5v72kU0SgE/IfuDDgMYRctz3798r0GXgwwB5GPxSvnwzdt/Hj9/Vn2tx56Ma&#10;WWPqwY9KnisbSy+E7Nq8CUey905qAUdZWTHWKL3E6tqDVPrdu9d8T2hSAUzApw4+grjX+IxIAPzn&#10;P/xEjxGEmkDee35W7+/NZXh42oavt0+aXqioDR5PnxuVOSkl1dN3Bt0fNrZ6hnGPbOqc2gaw5n2P&#10;OkRHTjgZlrM1Hy/8AmgKzyU05HhfSL0aZGpLyVRdqzDHRRH7xHThZ7sGYhgg/dfENQObxN3G2BKQ&#10;mmNzmCgNHOjFx4AOgIHyW2Jzf3xiLN36c27hg7my5xN+fUykvbrmc3J6dkQw/PLythbMIxl/9w/P&#10;JktEUuz+Uj6Yk2Rg2/D0sOFrgWU52Kle1/EUzuvnwZoCaI3PjH3k//wv/4XP60N9lseVedElrX+P&#10;naeRNuRfkPHzeVzKC85kehgWoIEFgHpzc0fWEhgmeG14/rGZZBjEhmxIMEoJVsIPC76StSC5ub2v&#10;6+KZcmAr3I35Q4B5M9EQHvvR2elF3cOOKSPbKb0QsgXcJ4bM8Jqfhrdv34Z37z8QPEAB7QmDAMkY&#10;iOKph5KATZuNFXslNIaoSVBMEgOG406hSgA4ow4ApuAOqUnc8H7BJpwIbk7NEzUomS8LSOQQaG4K&#10;X9wTozTZDw2gQ+I6bd5rPKAWbWLt1Ps4o6HvxNTyVEn3hylKUsuzkrZIn1CaF4lNxXfbtbE2lRY8&#10;G4Q3eV9RwpVJlLKZO0fvkwwgd/+eQR4mQem3iuo1AKs+j5ClkAU9psY0LPIhQhfiAzKTSu74zNHn&#10;rxR5AppEYyv5aNEQbJJfjPunjfKLc+eURQtvSJJdjg2wYcE1LpoJfPM4HHtCeBhi8yMc9RoePoNf&#10;OJNP6rN2dnZBhsvAYdgjgeUsWSrZf5AoN6aDefFgaAKT+9AsDCJDKzj0w+CrFYwGFDAoaxyaLxev&#10;o1KHo5LmhxQb49Qm8gZUkDkfZfLPn6G09NF8+ayZWzQrBRSYAJ8GPR+ThiL084sG6izEGMD+5SAi&#10;fQ/r/799u+L7wr4KySk+D55pXK+ksBw8V0eHp2bVAX/C5aIZsnt9RN9fGNpLVmzy+UhwjgmNBFdH&#10;MjOMAWlBHvD39bS+qNCMxv6XxxquAz1w847XFsy9lQJUOPTk2bnltcb+bez3PTIbk4A9Snrra+Pa&#10;+/NRsj0bUEaA9TgmY+6zoVLaNCVsYFDt+pCBqc7P6za0wHNwA8sHytw3YrMv1AiYHyH2fTYuCgAZ&#10;xCbxBt39ngfJtN3T0pkwz2sDmJ25MNFLdeJz82tlvA72ufTSmRMucW3Nl3vWOQjm6eFuip9nDcDs&#10;5wCcyHPGjKp7BgO5OkBMZZcsehOeQ2e4RZmxp5lJ96B9Z3AWUZn9vRhjRbX+i8ZMbO/ke0fo0r3G&#10;InCQfcYUmUrvshr7OnYftMSG21I1k3uHNV++1K6Js3V72EYx2Vocm59hA0c83GTWIEUFsWR5Ne2K&#10;SbWwThF6d3p+Yj51YPzX5xYWQhgmgp18cnZs/QoZxAbQL/aMwT7Kt5LA26hnJNqgAnY0xWu9YWzg&#10;q4cEBKmemodudnC4kbrEjlUyrIyekvaE5msr9pWf7wR8Q57bvRt7UENcBhmJwhflwZVlB+L6uXYt&#10;JePOGgqWJlGPUlHtmncxwUuRLrg/5R0HlH72M5BHNhI5WlAfWFOwtNiX5QPtREZ5uwsIMHm3DaSG&#10;pQ1srPaZujRXZ2kQ8OJnYhGb1tIr4wt/L/fbipLsBTXnLhPm7wwISt0fEO/P/SMp1RsFMufW9Cd5&#10;iVHiWt+ZA5LBm/YSu8dW6HWKDfN3TWFgXnLyYPRrqJADH8zRM3ZI7Vz0Z7p7d8WmDHCvtqT1aj6D&#10;xQmgAoTGzhlS7YZEaE/zDim9fOa1546SXO/TUiKYxQSS0+t/v3/9Ovz5n/62/hnkllobPN+Hqfau&#10;j7XfA8sTZwR+N284Y4FberQBj7DBGGu9TC4FBjuwxQC4LoZ9VEgN2OgMfwLYx7PKh55Dq0GKwPYc&#10;fUAg1qeUDtHJGFNuNVtsSgK3ixhnAJslAxf59iGwhUnIYL1FG6qTOafBnA9+fr58CF8u78LWKsge&#10;eqH9mqBrEPA1Z2jHWYBDCTPgVkxTDyfywBlnlYfYAb7SE16D/GDdI77ZLuQyC4AQsy80Al0LCFkI&#10;+CsaRGVf41iP8nCMWiuNeS3gqbEnZ956XeoberiIzqjUvu6lpHcue3dMx5moOZeWkjvE1MCyMrO8&#10;aFiJD7scHEs9YKqzV50Z7SBiZi3FZ28mj/XPOwic9zTvHiw4M99rvUsJaZ7R4Vy8WaLuVDx0KXcS&#10;XekM7Bj6mR5bgnD3CZ1f5yA2I+uB4+PVjw5OkHkhz47kNH1uQJJJbHctoRNb24qhAFGSidAo9Vjw&#10;aO4LklDroZqGbvYJfyNjz1gDxIh7eFY9Ppof3NZAIQuNGAnYAQwyKXFR4z9q07CJC6a5zgZcaDJk&#10;jIiFUmEXjTni+nWEgKAhhWxwZJLeLjzXpuT27pbff3pyZh6G2Ki0MeD9ojA2yeCO/43DEMAXmXH7&#10;B5T7mG9FZhELc35IBcESQ7G8ViHrZuNoHAD8HR6suKHi3/1hBUBBj5zHbftZOHPx2ff2EZQAvzEL&#10;7VgtU722pcUw75S8ZBHgmaAr2JVo6pHkC3DOfVe29OKwTZJMDn7OUWSDgQyDJyb4Atg5skTeWkAd&#10;MfHUJGlYNyOn72PzzmFBUK8lADWmC1LSbMwY+AQiFRmsqYGy5C3lkLieYI+NZOpdNSD5tBZlmACh&#10;idtKeo1mAimSkI/t5MF1fHpMsGrhabIyt8R9AbAKE1mT9qxr03HNdYL/BtsK9wlyzffv3tdG95Ts&#10;i2+XX8mcurp9DHdPOx7qJXaGUEvf0cM3qWkdtDG5J02frFuttZ4msa8m84YcbRPZUwCJpVUpEXFp&#10;zSgA2EH+Jmi04V0HduO6PlOB6ZDP9d4+h+urK7LtrOm3jQvX6u7uibJgFndbK6L26rNjgH1pIDOA&#10;VQuXeeYBj9AZfu76vpEmimZyT4E0bIrr83B3e2cgWn1eUUSDqr+/Z9M2An0oSLa5eQ64Iesor7fb&#10;+jUXr854yKz2D9oU+ePHj/VeW5gO/vdP/+8/WXOo/Qn+hjsyoAZOk3diyxoL2JpnAHA0st8YAAVw&#10;Hyb7QZNurFXsIT6FgvQ8xc4qoSRvaTIzrpeQ2FDiOnmYCgqf8/ML8ydDch9ZgAYAQB6J/6YEV4b+&#10;WONkHGFAIZPwQVLFQUwA7A9LghO2r2VPT8yW8GrpwmPzaPJDzEy4jdHqvkocbBQztrfJ3q6HFKlR&#10;TXNTdx2mZuw+qchPzdQ76j5ulcw7uLG/ihP3EPSgE/Ma6+mUQYmZJedZGu/YJFEuwfE9yKW/ZWY6&#10;jMqEkj41M2Qogr22y40p4mgfmQACG+0RlSFxLI327tVzyTsDSfm5d2SLbum9Z9JKDIO4b9Z1Sb9W&#10;BRYlgaJkTYo5Brkv91VZH/C53lkgEd6aJ5Eb4D7wPZq81Yq5xhSW74yxR1cGzojN4kmNPtn1osUT&#10;AqP7nFGulJoPXIrdOdnS6U2Wg3RoeEceHdrZyNCnwdb3TtNhk7JZo0Tp706Dqim3vQSf50jsaK7v&#10;wYZrLqlxFox55bHdNPaYiuWsySQaIh9oodj39VQEmpItIeP5rOcjKv0Q50QR6GwG5hbMgQYBz+5W&#10;HkEjmbT7DMYBg8cYeYMCVAw8cDsL3qfiaZ97ZPhhSLVayktI+xoAL3oVa2iD53olmSwk/7y3Yvjj&#10;vmzFkPexKRhxtH3wMBL4eCK0Z7Dmk0y3hYWXoclFrWMsXavWJ6Xv5iaxscATDpTqPU6jeyEumlee&#10;g4IuAbbh1SSpnZ1DHNriXup898AVyqC098Ri4GXmoGHZGMDwd115eAsAoOXQwBFLVbbr15iqWvde&#10;W0b5djnLd2II0Fr3civZeWGd4JY0WT5H2H8/fP+7XwX2/W9/+zfh29dvViMpNMMtXuYG6iU5UJ3F&#10;4LGQI+4PzdcuSO4lXhHAHNRLwQ3DPfxirqhNLYzBG608a2jMR2qQNM8agBSs+TRpWjdQj75Zxp64&#10;iXs3+DAgWDPtvm0M1hBLyMCGsXkElpkxOxUNKRuIMvRApCHhsxlFyLxdDegbab2irQygdHbmR1AD&#10;U5+1wTwMp2JDLgJXZFyb4ihjv0na1yB7zEYaKPSmUtjDGHkOOPPa1nEMv/nuN+GgPi9ICgVAcX5i&#10;Cg/4cu7VZx+A4EL+vJTKj/VrF3thWkRTAAnQSWJ/cU1hD6a0LLXEWPdytgHXYJee6zErLKEzd+i5&#10;Fc0jfBKwZ+moBnYPAveDr+nY/RR9YMYGuUQx2MR0KTrQGzaaSHjwdp3XdeppnK60mgezTALx40zO&#10;T/9NAVHwx93Ueh61KM7oPTK+TIrLZHOGEz3bfWaCuUCYyXxc0b9N7pO9WjZP2v3aY+Xab+wwMCRi&#10;Y2wpqFKihulZMvjJ9zZLxqtrw/ahRRBoGpNYoXZ9RobVGQFlVfeeBYMTR+DJGngkNekGCHqtgvM8&#10;zdBsPnH42p09R7F4aEppAJInqXr66jC436h50WXppKkcGAMDUHANpvplW0/cbSC9pKX472yDwSjF&#10;EPendmaKYUVvPmMDRgf3mu/ZjAI12M8qA9jwI589FwTCW5L+kvDNoywY50CkH/9IBt0iLGqNgGfp&#10;X/3wKbx/fUyPvrJ+Ck83dyE/TyRawNc4IwTr6ZmvgWCpCXs3Q2NGY4YuDmRFteTZSPZjRC1hg6mB&#10;ybz1F9RCBItX9T6u+D6GFtZSJNbMBGCn+rohT0pinlS/ZXOX3xXVgwbmDvItDBqklegMu3p/cD4T&#10;KMTZukbRWf8uhHr68nkDMIhnd9o+09sSIOVdXb///f453D7eMbwD92eY+b2mZqrq9ecQzLVjIM2S&#10;vIQGTNqXGZM+N5ZvEuA/SYHk+3NSEmwKfnaFFtQSJP21gTmeFwC9sQ157PtiG0qk1NUIUVLZxvlO&#10;9t+WwIvnwQZVjaPsac8Cmp0xmFiTqK7DcyM2LAHRZPvjvMZLMwYbXyd2cK5oCJKj2WRsQ1fdRSfb&#10;zJjU3ieUOJM1g3XtLFwHBFXH2fBcVguSL1voiFRHA9ipYj3KpscZ57yvSDjO0SzHkgeMOOOy1995&#10;ltLjaznOJgW0J8qTPOlL81n1HsYBRJyPDI9ORgzxoDU+Q8cHyx/RuAdRjQfZQABYWqg5cDCnmQ8r&#10;WckD49EMuJbcZQ+oWTmhhdcb2Gv1AUZ6H94jmEB7NMhNnLpyav34FO7BHBATwSiSiWAGitoVqL5I&#10;BpWUzZDahRXu9WFDU0E5Fpk3ltKHwhpNFeSr2FDA2ELTxcREmATDdBygpAyrUUh7AwwDe2P2mL8c&#10;4+HJGhzJiIJZN9gkz3UD+/z5M4E+FL2HdfMbVCQ3wG9rUl0U/GC94RoQtITU5HCP7xWJpQi8QCOI&#10;8AL4mtFTqBbAuLH39yaZfHyqzUr9uZTm1o0PssiH9UQ2H9YXZXxizQGke94YcHpz/2y0c9xPBW0M&#10;enD2kbBa38/D07r5NlJeKESeaWRKgML1v7i4YCGMJYzrDvZTjJ4YuDS/s9EOt8fnx4Yuv3v3LuzV&#10;z/vwcMeC7OLVOQEq3IfLb98IbOD+HB6fmERa8edYyecXb8h2APvr6uqySSnweRmoAJbWwb5b/bNp&#10;ITAxGe0aUs3vf/i+vvYDmQ6ff/mFsmIUAZD2wqvvl8+/hOPjY0rSAFCiUby9vuO6BNh5emAyaabn&#10;iiU0zIA+bhCpgySNNp+iwJDSfBTgdTk6zZ6MCLtnnqJMADDFxk7A2sJ7S5KUcEpav3Z/dUAAnR5K&#10;Sk8lw3TKL0ytIRnF8wwZDcBQgJlLsWABOFsyrkm0sWYHFW+Q16IJzZIp4zpS9srC0BhJ8EJEM/j9&#10;d9/z9R6fHsJ1PeytWc78mdt1bgULjxxOpy0ZGtfj7bsLY9XVwhvPLzz7vv/+u3B5dUXAFXLr2/vb&#10;+u8HVvQMlrS5lZ8n2SR5Z8+LmBTZU9fks4Z1BmAYwC+TM5eWPgomEhqaPCmYZ2kSFewtG0iYl5Y4&#10;upLUEc/yZg3Z7SUPFgTKHB+fcg/Ar6vr27qWPtf3bH5Nx6fn9PNKg6WEYWDgwA2Se5G6u5D0Fp8d&#10;YOQg/1DsyZudpuucvPfJHO6fT+dcDhvlo8SCdxyad6EluFpyWPEJVjEmCX6+D3ecITyJGQN/Su7/&#10;JTf5VztoVWNDLu9FEmUMBI8Weg5MbkJ/Fsl8fXpN4GVnU1H3s5m8sXAWV7I92CVaTcqWrRhnyicB&#10;TJMyeoopAVE1N7z/2PNKN7N1HxFjNosVlbw4MES+TFasWvjGOmT8zuS1Z2uakPi5Aeh7bx6OAoP4&#10;rOhMdOBqo4KvFDdRt/0LfqCTfIX47LPKs4EC1wtsF3Y2qV8q2GUUq88ZAcM4NglKGnxaLKbf2JOJ&#10;R6WrE+RR0qmzA63AtaALBscwddWCZbC+mW693VmRNJjUH0xfCwPBUGxjTTWaeA200LxAjrqvAAr4&#10;/U1iMEOGE0qW7NSSmJN8UeKMdTLJ26cNVHzK7c0PzptdbtYYNMKfTZ5DsuKLUv5i8lZ63Pk1Ekho&#10;gN+CxRqYQM50XCjEitc4jRxkHNb9E4m7AKToIyf2M4BCY/gvxSC264XPiAEazmUMGDHUMslyoA8o&#10;w6+QmitJ2X79OYdHJhF2jyRjoixYO0AuTEk57kd9XbCSBzW17lc25dxMnTnw45lvICUsBbCn271e&#10;CdCXF20n275IRHWJoHs9WcNiKgDUTu5pY4Df/0fZm3ZHkmTXgWbmHgt25F5Ld7ObHOqL5pz5i/1L&#10;RqKoITVHv0jnSKRENrursnJDAkgAEe5mY/e++547Wl96SBazKgEEItzNzd677y7m4VskkzN2o9a9&#10;gDx8bmM72VDHgLopEk3dV9JDEcwj2pqaZSA88j1NKoKLzLdRfzgwNwQDrBBM/IuZff/57xgIVsMX&#10;awHDfDhRV+wJL9Y9QMnlUk2DiTzkmMz7oCoMzlcMtRJ+pp5cmyNII3nAhzxQYxOWLqiIIrL4OC1m&#10;/d7oeyoo/30V/9fKEihh7L8Uw8myYio2SVOjTfKwkrYEJuHfLPBpIGOKnkfZ9gwykoeyyJ+nSVLn&#10;FJ7fnuqb0iI3Y+MX11++iSufIyp5dluuic3GVCx8BIrJ2Eed9y9fvzSvYDx/CjOCZx/YZAzt2Blr&#10;ek+269Zkt4OFLgwMZShh/eAsviRj/hy+U3klpfMYyiq/QtlThDq6rVJ7F68t0V5CNrykKwscjNRJ&#10;lwRK+pl9CN0ibMVTI7OzA42npB7Ok2wX7VhVwjN9EhVINWlwynMOwB32n6cnJXubogF1Nf4dwU33&#10;d/dhDXPQYBLDELPnmSRDnCOMCyzjKg9WDsEOR7MhKJb4anViInB4ZK1bl2ROWRW0YNLZ+pkUZNWE&#10;RaPn2Gg/gje2S4f97Bk1WAMoHfuGr/RiLL7iYIPu3rDy2Jpri3revTKtBl/k5uGpl5ZwBUtTdXsV&#10;bPD9XARAgBpHSolBoDKfz40FAxz5nJQAWCZ5aPmzzTPdA2/KSkIYlgEaBUjaIBOJBUD2vckZuYOt&#10;U9SnDIzr9/v68jRdnezS3/7mh7QHGNi/5+6m904Ee6fe/92ZzcnjUwzsZw/T2wwKo9umh7m/ZwDq&#10;m36GgtCBYUk1YGhE6OZ2z7qEHrUC1Bki52sVYSttVjjLrPU7h9dnpcXNkYSAWefcrLPCfPQsQGOJ&#10;T13CLnNti4Q3W828yeLJzQcqSubeX2AIjK8/HVv60vv5f/75F/ZWLT+DcfQcDsHa5H6iZ9g9Wp31&#10;G/5xkfy6TIQi9ZxvuUTIjwN2Pvzk+S5caXYw31l8tQUY5N6nSQnGZfUslcCIVTcLOBxWILIfRYP2&#10;9kH/+Bhr8dxeTGrN+7KtEngXT1jHm7zuCMaxM9dWVi5Jtn0RJphXZAEBd2nlJT5K7uxMv1TcGU/r&#10;IS9hV0u4Zg4vwLSyBBoUUuN+nx4s55Jb37cnsfLKyns8nG6dXemMXSkI3d/awzy85l+nf/vzXFcW&#10;Iuv36F64w9nJ9vfcvOeqoibLFyBp80vmV7UbV0bixTbn2WVPZUnxogRpYOGIohSBcwCmdih4pydu&#10;tk+UdWQ2H3gtGOdb4uQo89ZC4AFoJpp5sIVac0NWmEAfOX3HRkcfjb5AURxjw+eF7q8N3yt63CCg&#10;4M48t7b0/DGfovu7W02Z2poIbyAhpDXNEkl5yCP9DsAZAZORQQfw1AI7ClNAJNlCfmz//o2FAi4x&#10;ZE/4fZDq0U+rNrIUaXS+26Tb+28EkhwAOT3Zq2mwWPqbu4mgAqSzKIitgKnpcTI2n6Xf2T2aKIUz&#10;aSiN6asnkyYalq/lDluBF00peJD8zpS/zOGRwolbsikYvW+2O/kiik0xz0z5A4OLByfub79GT70h&#10;hkz3577RgZkI1hlAVjQ4YMu8e/smPfZm+e7+Nl1fv+BmWOQnhNcDKAIAlUzS/ju+9r/jeuvXDJKk&#10;A5mUlu7aqgWNIODjwy/vubEBzAODz718Zk9S7OtjataYoIn/5f17MrIAoP3t3/4f/f3+xM8NOfH7&#10;9z+bz9/Hj1yjuCavXlyKy2wJujOboxa06cH9llSwoomPoi6r+NVUdiAQPZqxP8BuACo8mBqfm1Em&#10;1o8Pdji61ACNKtlcYvbd3txE0X9zc0cZ9WNfL3e3D/Tn843g28MTG2Lz3NtTyv7Lh8/p89d7SnIt&#10;vdHYdtmlR8UmkjjQIUPHn5AP49nF84QiD88b2Wf9a69ev04//fGP/XU/kRF41YsA3Af6Tk5V4R9i&#10;gBULmOHB3K8TgMfbft/QNMML68vNZwIMDBW5+8LpMOTi6Hlw/3xtJLFesA6wd1xeXBrAOJvHJE3d&#10;J/NKG2Ru7wEH9FWTeTzYLmgYT/T8ofjDZzQm3BMNuynRk7clkoYh3SUjtP9OAv39fdz16wkpM4oI&#10;7A2Xly/T23ffpdd9zZ8yyXMw76jTExY5l1cmuSZPmtLlwnU7i6E1M8lyJsPU9t0mFqg1TCUvzU4O&#10;oMSYXu7B5QRyFCM6Ne0wQYEi6ccsWwWniCelIDNI4uiMyBzJvpWynrbsn5K4FkkL8Y8Z9PtBnwU0&#10;NB2umUnAGp7a5xawMUvKstjZlueGtA4CujeSf+6k0A6l4aUABx2kMAmWSyy8mfYks9HTCWdrZMeN&#10;SWIPYCZgHfXr9/TwwMTdQY1dUePNpFKBRkPydO5ZQ6RHSuwJtkg6zfCjkA4Yu8obvVGgGqUtkHKr&#10;OAR4upHn2kYsLHqxSf5UlNw26jXGYQwPPPpibkdjbMmryQHbogTFFMyUMcCfIsAc7Hom015e9Of8&#10;TX+++/7x/hcWoNjjTzVkGQhe9j344cGYtGSAb7nm8T7sGg0EktMKEIblwDSbJxw+U24W+GFhESbR&#10;dsmLp+2GqLsuQ5V+2kfK5cC91eqFLT0BzTcKz9Oe6cB7Dik8RRhDN1xfNqaDMXX8dzkADSY1XhOJ&#10;w7hm2Kt3lMIaox9MX1xrfN5H7g+WZI9zbSsZyKyEazJwCGRPPCPBmDyFPKr/HdjuJj+dxSgaoqiP&#10;REc93zsCjEd+Tl8bWOessdQgWPBP5TW2vn7xuCHjtFqz5MFk2INwqe+/PSg0xNh0bgROyTSe8e0m&#10;vDnpGdokY5KEp4rBQLY1BwYpgnPIpCYYYA3a1JsmC7WZAnRg0nLLz1KNN1rb/Lqeg0ELYKvv46BP&#10;QMBRrFxLfDxJP/7VX8bs+6//+PfpI8A+l9HkJkZnC3kenZvqAvZ52p6F6bS4XlWAhQ9ZyG+rtrvN&#10;NRzFo5jPLuF1Qm/LC8N5kLzIzeNTWwAlD4NY7IoCsHNjsPBkc9Ok7MCEWFbZbBOc9essQbl9xmuG&#10;IXnNwfKmnN69rxTyAu+zsZj3o7Hoc5i027ppZMPY8h6SRTG47M36ianVSKMloO/2CtLPWg0keWO1&#10;z3h5/TK9efUiZN/YuzDNgaIHgW/YZ173vWwSaI0am2E/OosA+hVJDD19FL2LdXSDa6+DSWNrzpiL&#10;lhzfNFBYwKAi2bWnsYaRutge1uvKe1BMlFnKFldohFdkU2s7yFtXATvOJOXeUtsz7/XU8gpQna3e&#10;A2gkv1i/j07ogPqFRIU0c98kWDWb7BaEBwvHm9PF6TnrGdQ8d72vgtrGWOe2JxSxjNGDPfS9k/1J&#10;MzkwWe0CvqlA2pjdCoL63NIAe64PhXG/Rg4LTvj+UUdWsZl9aCZLYjElk4DekT3slgzlgT0prGps&#10;iJI1wLI+JreFbWv2+FVsoRbNu/mAFYYSNtVGIUevbocl+wYPjZEPI4d3YuMYUNX0PFofPchCZCGC&#10;tQB+W15CbMjenO35zNVl4CaT5zOnPd58IiXPde/DtAAP3GeGQcCMY4MlBmYuu3TgYy97Gpyr/+6v&#10;3qXf/fh9Oi0t7YZGFt/h4clqJvQjx0ez+4AlREuxnlFfbcCa7e/2Afdw3PW/PElPbaB/39DP5/35&#10;JQdvW/w+2H3tTNFgyqdZQHgRQFfp0VnZY00RWpekVqxt2WdzJJraQyceKwHdGqm5KUI4NsYF5Hr3&#10;u2xKgX6eHu7T8emBg2Ck9MI//v5xTjffHtOfPt/Yc6OcgeypxvnPQvSSDYMchHTPY1eKBdjkAyFn&#10;WkvRsDyzVffXbKJmZ74mD3YSa6+ZJ2itS9puJDi7z5v7C4rJ63LZFDJV2TP8WWiEPzdF7OKQ+MYR&#10;VeJ8p5e9+uHsITVZQXWrVIvI9tD9bmk9UYvcYPXfa1uHIlshnVV6bk15o17H/XSLyA4rBdIQg+UW&#10;dXhbvR+3Osjakkuc6ykSeMO7NS0yaAdU3brHm7QaNnGrIUNbQkpKXLtVCEfYXqzY3mVl9eaGoDjL&#10;X12d/J4SQ9H+qy7iOGjRuMFpsaAENM0xuZ9lcl0XhLFFXHOKZLDz0y1DOnDQwgi1zgY8YAu1NMwU&#10;UzIUzpi2NBk3uvkiwBrcIBR+ANNQaI6kHltCG+4hGhOTuyVJqozpM0u6aGbTIw91AIZozsEmozm5&#10;EiGxgTFtUTKrjcw9yeprg4xKB3rA+aG4odG1MTC+PdnPomAGcIVN9Ibef4lAEj47wEGAFfAyM4+s&#10;LPZfJfhzeXkeE/X7h2ohAmenvXGc0s3dkwAgk3eCucGm8ihArzYVuZX0dEuiSky3woX+dPvoQWFK&#10;OmxidM2awiXeY5/UE3vndM82l/Ozs/Tl8xce+hdnp2pc7HvBgIAJMh5IgK2YjI+DM1OsMLUevL/f&#10;6ZGSWXobPj7ymgIIZSGvJgvMRIRogIn57vvv6eUA4LKQMWZejW/fvaO0FOAOgL67h3tjUfVD/KAk&#10;yzdv3hqIgoKhf9+nz58IAEGS/Nd/8zfpl19+oQcj7uPH/u9g811eXfB3ABCExBo+kQhZwTocKTs/&#10;8Np5gU2GymrKsBlWvgQq3Is8b5a0PfuezXYMQ2vKnmSyvh1NFj0osAWTVFvHGzZ4kGTj3k8qOOi/&#10;RwP7ZSqCiTpYtFyzdw9cDwbgWNjCYbYQA58AmwQth0myhZlcci0i/OPu6x3BDaThrv0Jfv75PUF7&#10;FPOn+y0/k0fAE/w/mhTMfegATOPwOEfQTb/uAPTwXGJNwysRz/SXmy/p4cHAFgR+jAx5qEoozWLL&#10;bLi+kLJH+ejRJN4EV5KFnYwKKsDeAuDF958UkkJNdVXMoGAx2XULk2K8LzCTAaJiCECZ/f4kvPqw&#10;Vo9iouJPMEW///G3bCggmRs3vvfs6TV61Z8TgDlHeeBs5a3oLI5jNQk3il6sVdz/rD0MAM9WUs9B&#10;LKui6XbJbmZtkl1cxyaQG8U0pE4ooC3d8mg+fKWEOSyaJgeunW1XZLJOeeNmeG583EyWWpNSV1VU&#10;UEYvlhkPU/dc0xQti9nYVlMrZyaMkp24X8UQzdEyAfOUMmMcPg+kWCdX4b2a99UgyUF6lniWBNq5&#10;ZC0JuEgCQpnmqgLwSCaDFa+J4JFNc/0ABxuhSiqNBNfjbMMmgLUmqVYRraTzURJLskLUBPjUlx4g&#10;g4UgwDvKU2eHsg5TkE8twBflZVogh5rPogCDsYTXT072uiZzyHx+PMUZlfLgoIPOQ4BZg8Kx8PyA&#10;9Xx+cc5QJdxKgPA8R6bZJv4o0veWaIvrYYz3bQwRmOI7G5sf3rn08VMtQalrHsIDEEBhVWHkqcss&#10;egRiu1m7+xdmgRyDJ6KiuRDLy8FnhhW1FMAnn33UDPIgAwseewYA7o0D0GLo47zBWQPp5kg/26Ji&#10;O3NPJcNt3PJ6XF5fcx18I8PBEu4x9Dshe33mwKvJfB5gKpoCrBGs6YksN7PT8GfE9/7mMhwPgEoG&#10;htF/tVk9NoybmNYb83USW7aQHc+wrdG8lgFKus9QXXl4uQ/ZHOba5ifLvcPZ34MByJQ8K4Ua78kV&#10;IZNAHGctTcdFnj1NBwIO42CARvO07LbI6YcyRtou1tJQFllTWRXL3nwThARbdKN0cZ1pbpGAtfjd&#10;r377F4F9//if/wM9+3hGh19OUnhMjUbKr9vCoFuMCrL1eHwyjdVjrAdlYWjPLWH0zWZdCgCTVS57&#10;XhUoyP1W4FZ1OU5eew657FOMu2e+YTVk5mSpBEsiP2Ncr1M/syeHCvD08KJgmeQFpGw6v4rSCkex&#10;M4NJVBYmg7MlAT6bL6L72Ek2tm54BGSRqdiWVGQLiZcvqvw/BzF+8POo716/fk1AHOqPC/kZk7nH&#10;cxiBbdemHNpvKQ3M8ok0ZrSStFfDmEiOdxbKkJfathgrzH9uLekN5krOq9CThZ3pPlyeXN8U1ODD&#10;9fXZxwpK8nbp6mOuVVX/JzHn175PC69LrE5/Hfy+2Z4pG/ZPWtMmEZsVpJRTkRxSkSzYV7nXNA47&#10;MKRNstkwye9kCezYz2RdUcTEZ3gW/QNbSPxBHMFzi/PyMFkK/CRPwIx71vdPHDr4GupCsKT5frzG&#10;aAvgwHWn3mRgPQ7G9Mj9HUAfwSb6L6rWZehICZ/FyMUmAOBBnwtjJqSQCtGZa4u162E8deUv6WDM&#10;c2i/hRcjvfuW6DL7Pw3HOCyo8yL7s/KEaGYWwBAM26Tk1ebegS5PzcES9XqJe8EwiNmmxHd6TBYN&#10;ExZwv4Q8NJN8g39e92fn7eU+vb2+TFvsH7N5EuMf9IxQyYEMYtYzEz3tbO0VKljgzzeVXl/sz1Id&#10;+7kIWwKw9/o+DXIHQyDho60wMlNq0ZBTpKJFllmbDfscqAMg5sZp9PST+kFJLRpoKYWY++8cgSu8&#10;5TlFwnL2eycrJu5E8xPthXL/k365tIY6sA6YWklfvz2l93ffLFRz5bPrAK4D8mQQDisGs4CddfJ1&#10;MMFzDvDHfe2qZMo5r9K3pVTx15x9LVY7z5uAPrfFWLIvatQJkaCin/eUXPcb9COmeLS31o+z0vnf&#10;z/wz04LzJH+WVkm+AdctPrhRw69MsyIUQ2zvQPsc0ip+gUs8TyWeK72VlgV0i7m3YraHFdKweO25&#10;77hbW5QViYe42awgrtrCl5zEg0Fnlsun0yppeSHFp8WVoUnqnxlCmoKh6OFeKzWS9qYlJzkt8ua0&#10;ePa1CADpz/WLixN69jXla/sgCgcc2EdYwLhBmDpPkzHNcrPN7TjVSBBbkkmyJTkK5Mg08jQ/DRT3&#10;SOPFn/joh/moyfvWaNtzYxEJ5paBFpUTNvzJpM35yKbDCuOZaLht1CODA/CRnvoDCFNxHD4eaU82&#10;U/860397wYnpkZnlT0zz/XZ7ZwAnjOofTbbIz3ecCUBtHSiam7x4rKkHmFT0AE7VmnxIbU77ZoUp&#10;/21/2AGUgBVE78DRmFBg9CHJdKMClKbgoL/fP63i4o1dctUbK4ALuEdI98tC6b/eq8msdmDjvU/0&#10;xwFoNnk2Oz8fZKeQ+9IPUMEI5tslwA/m9iou8HvJEJQfGkIgam1K+Kzp7u7BElgR2gFftpM9PQcv&#10;zi7IUPjy9Y6AGO7p+fkpGX24D2D3Hfr3JwEoH758IfjrVGYklX7+/JnNIB4YpPrOkmdtyd57xWuD&#10;VN2dJGCYImIi+/HDezYtn/prvnz5gkBjkswRmzoCOSDZfXy8J+sMrK2//u3fpB9/9av0/qef0udP&#10;n1koGtAzLabaYASenpgRfH+Pb9684j2AUTomOJYUhpCarTHVIHEYlMT5zLC6LVOUbBsJrj1COejr&#10;NdeYSg5K7DIpr6XiAkQzFh5YdY8ENb/263zb1wvAJ0pZR5tfgF2JBh735cXlNdMh8YzhNXwg4jLj&#10;JEYTACc862CWglWKFGYAptgDWMR9vSF4hiTr3/32r9Kb1295r9DI3t3d21q/f+zX23w8N0yjHNLn&#10;m1u+l29Ph6COM8wBIOK1BVLgOr7/5WN63a8tinIy575+4fP5hz++D1YN/sRr+4CB/i7w2+hrFawj&#10;bHtfYPxObzVj9+J5RNgGpsL27JsnFt4f0pxpMO9Gs8UKYFDy6TE0ZoLuBgLKv6P/zs83NxYIBIC/&#10;WFgA03CTGdtfvXjZf+5FevnmbX9fr+z+cq8yRhUKVzBvzjgIsLRyfFY0HvSMGQdJ2pbJPXyuLAFv&#10;INCaZKw8Uw6jAq0Mzoxn42xJzMeUVpNlL6wrPRcNIKGUJw9xyA+SWlkhPMq7Zoz0QTMwFxutycA6&#10;/IRWk2Adtp64is+3HFBlxWqwIoKBD7VGkRqplMUny3lhN/gkrCpdsLrZsjU6Rc2rg4QsVIaiaXCR&#10;5NcaqFn+e+5FloIt5k1ZI/uKhWs/C/EMUuI8G4CKr4HJANkS/gST71GsTzwzbipPNmJby2xM5jUI&#10;wEYDM2laDUDFC9Qm8M68IjMZDaP7IMoLbFDyLwFZrqEiMCuHlHFpKsbw4CppKfyzrkEZSkgtRlkh&#10;JPU0ALLw+ud9P3335k169+57DkXw+o8MqTFA8VHp6JS145lO+vySOJCtJmAGvxNNOb36sB+C2cWG&#10;4sSSZpuB2FlgX5EHzCTmoaUDW5hUKkkhNlXG7zbhnqZjeO3hZxhG0+8bWN1NIAi9peRze7o/5c8T&#10;9EOjCVPys1N+P557MM/x+eBXitAvfD54pDLxG4OK/toAD1zeS/lyNTC4eCq2mDlNDToZTErULAR5&#10;txrGmWca9h6sN7JEtWbpcUuA2XyjkNL8QCbqLM/ffXjF0quPIRaD0iprBNlwSFHnaGatEWrxnPi1&#10;dw9T/AyY+UeF4RA8wu+hykJpsJtNmN0XsVYS67OD2NX2OwPgyx40ZgMbDDino6fK+/5tDOTsgK/8&#10;K/HSDFib7FqQ7aWwB2PmW52EoctfCvb9l3/4u15rfLR+Z66hanGWQwQUycrDpWkuv1FoYhhwe75P&#10;EXi4tkPwa+ASUDdMX0s9XfrkzBCTWC7BYC2vpDs5R/3izYnX6M4ua235PdWtDUIWtDAPXTmQI3FW&#10;gVBKJa4aoLSFZB7WAaNqn432YfNQWhJ2Z7LH5VPnIQjNPLfc+sQBVL5/7GnJkgcZfCF/NTKyNgbk&#10;jALvvWGFRJc1IexZLszPGTY0eFZwlmLgBuAPHxnsoc2wtbMKA3ImZY9kHPLcKQLBi4EJtABQY80U&#10;9LI0beZF2MQWt2vI7xdDFnWwNa8KxvH7ktZpvnnx9mv5WXMn98Wwk1mnzDPdUgBIvGbJMYgz8GVh&#10;aqZge+UY6gd/ZDbAzWuqwaWpeg7nyRQUD/3s41B6uwylDtX2CtQMeHYBANngv/CsM8ufxL3pKCsO&#10;7lcIF0Ndy4Cg0Rju/dz69PkLe6HD8SjP2/osvXphxNhQa85JKdBbAnwnJxtLk+19x0Yp9mSfwi83&#10;jwJKFmZqE9BT0wLSNYVYBEdspaRvSjfwULXqKSxpkejV9XteeZF5Yu5IFZAn+prnJG6CA9nZPc0c&#10;dMyzwjzAouy9S5kUqWv1Ku0DSpIf4iLb9RCeEkm0kuyvPJtd9j2sJYH0YS7pZT/3X/U+4cVZr+VP&#10;9+mAwCkoUGjLMlt4HO1MjjYckZUE7KYGDBD7Gbu/uE516GdU688rnkdYBPXagnJ6DdpcklrSsqeZ&#10;z7Nb1EzpWXzSKhkbw0ur30t4OGcxgTkQ03O6DvCiVDlYaznk5tyoGMShIAb4Ok+PaUzzElSHpOrN&#10;PsEU5773x3/6cisPZ1sL/vtS9jTohfW7sL1WVmku85RdRNH6zPJpbbmGB2Ry+7Q2R5BFE0nHr46n&#10;3ea8MPhcY2weu/KPczd6DSlmZyDWFsxtHwitAfawGfDdSOdfENL8nAt2nAJhFvpxWkS/q0Datd9k&#10;SkuwSn7OKlwCjZIyBAaliq/INcUP5vbM3oKs16akYwcVNeD0NzKUxcJDaG2k+7rtSQ3Ov0I8NWiZ&#10;ncVX/0xzvIoPfs6wFHFungOQXPxCnzMyl6+V584eZWEHcgByebb9PRD0id5X9nC4vGuQ71zV1ORR&#10;k5SiYmHSRLisopSJIeiBMcq4sd6xOPcn2LDM6HIrHxea6et34vW/fP3GIhZAU9W0jilZYNb0Ihus&#10;nd2JFbGcsA05DJ5nGZ2TgQaQI5k3HlhZmNwAmMDBsmO4wKNNjyATGeww4nU4HuSJZNM7TNTv7x+M&#10;FaKp183N196gywNQU3hcJ/yeJk8C0HDvwO44HCkDxPfi86BYp19hf78fPn62kA+k/55e2Gd8tIRb&#10;HJD394eQycyKmQajh8W5vMoon1BxBRAP4B7AJFCJp8mYglcX5vt3ENiH+/DwOK+m7pk/Z8WAnRwb&#10;SUnZ9DOdz1LOkMLMdL/+NQBQNF6mRPsY9HWfLqMB3LLByPQ9w73DNYchMpvK/u0X59c2lSHwldMv&#10;7z+osbVFDYkXritkP+9/+aXfj4PJrLnpHxkUAV9HbFSYtGCSiyYTMjJKqPvhcVASGIqSz58+0ncJ&#10;BR+uxR//+G9cF2jkXr54YVKT/t6vr6+Zwgq2CgpESIUh0cZ7+PDpVulUBo7cPx55bwGIWwLsRFmu&#10;l1OWdL0YnY6SZTFixqe1JYff4kayXfw3JLi8L7MxaH0jxjXbbaxAw5TNAm/mkMzSy6i/B8gQ6ReG&#10;1Kx+XabJfNJ8g6LvWTMmFn0vJNPA84e1imsPMA3XEp6LkO/96ac/simHkTKCLgA64v1+9+YlCwcw&#10;CGs230E0/gDNkiSCRYlGP/74Y/rDv/2Jhdu712/o+QLvRHjd4Wv/9E//k03ehgxWYwhgfwKDbr/v&#10;r/vNmFJIyd33Jg4+jmQyDpYYxsnYaJ6BGD6cMTn7kiCoe0Sh+TaqvrEPza5gQ9DGJMo7MuNwh8AE&#10;vn+4p0Tx5PRCcfED9zewmVA8QEJtvjMnNOzf7s/MAH9jLBik7F6+uE5Xly/4dbCQEUZCyeCQVRAd&#10;KX1xdhYKVQvXaHx/eC1Os6tYGkUNV8tK56qLj4eaejyX+Fn6vuiwxnUwFoGma+73VGtITMvKA2bD&#10;wBMD/hxYnBQY42BaTPfEgKnNvSuK/PhMXkEJr5uYl7wwuN1IHj+b60LfX020s0v0VOTkYEi02Ctd&#10;clFKCg8qB5tyet5I2/DED39rZl1+UxwoS8Ysgl8fk4NhJ8B0dhmGV7NNaPIcNHDwiWC4h1lM9Kay&#10;BnBS4iwbIBQ8YPZ6wlozae0o2Se9hMg+TfJh3ARQwO+T1MwlwJ5Av054c18w98PzJrp4im92ycOw&#10;AKRaJx4W5XK0pjAPl6OfM8nyBWVcSOh2sIh7NNQA/bmGn19OOTwvMdABeJpl2D5Xl7Zmnn82XLJU&#10;V65dDQEmgdtpBVwQ7M2VjMCJ68sm3SuLFmPMK1USv3vPgK2j1sWg8AUP9liSNPEyOIs9tZFS//0+&#10;XteLb9QaqFmwr+IeQJ6PRvaRzAaTpe7EHuIzqmQ+M7XfB5uEsmew0MZRxaWBbvjduAaU1R9s7eF6&#10;Y6hIZqt77OraM0Gv79cHWR4sRW1R4zGHP5z7GzeBfx5q5MCAsxE8JTnp2aa6gL7Ah2AV7HeWRlwJ&#10;fj4aQMiB5ontzZL90pBeYUjGMJ4WmSrsTM7OeE9giZCsbzUGdrDTshjtkwJNWngGOzs9O3AIkEKx&#10;jBbQ8Zd79sEvtqUl3dYStz2B1oA+32M9GHXwEAr1496gDjlHSF12PyQHx+Tb5HuVS86MjLHM7h2c&#10;aUqcN7aAgQtLymJ7JrmNhEl/FpY+R8w4dQuy8Sl6D3NbvT++hnz8BBJkhUwUZ1B4KrasBKjWHYZg&#10;p5RVKGGTR1ytxmCo/qbUpEZzrn3eZcOjktrzYi9o57BADNSsTJjGs9H3HQwnQRbAWYth8dmFMWsB&#10;QF1eXPFP9BKUcmI4sT0xGe1gvp5Z51rOHiLjHnqJPcPGJVo+HHKppasqRrPmwLAwl8U7qgRzPi+h&#10;gc2Thqv2+hLpqTaEydFgGZtmDEaIy9UcnXMpq3s3VnnjNWeCRpKlMimdIduqQLS2sNiq1T6s17PL&#10;TO37AeTYAMdUSdjLGj18zwzsw89JAj0WsYKno8LTrHYgKK+wCQeeGb6j1GMMZu5uv/Wz5Zt5lVJ+&#10;ZiE4m/A7WxaEfWYL4hi3xSS79As0Ge+GZ6tJss3uYgjQy+sJ980MCSGlxovtSLAII+zEg01WzJrV&#10;MzzHvtEWMDjlsM2i1QIsmQYE9PXzpL/Pi5NN2vZfdrYrvTfcpTOAlb3ev+h9Jzi9l3v7u8vz3hsP&#10;6JNrOtsPvcbva/t0278PYVB4xOd0AV94gED953YYAIJxWYwg4mCIexiX9b+XpQ4gwD0Y0/O0P1Pf&#10;vX6ZXlycpleXvY6FB33vwY4gyjxJwgvLjNn2TA+K42MPf9ze/42nV+n2sX/+8bT/94t+hl7b8wiw&#10;HV65AMGxX2JrkO96m2rYjRHEbLOskpz7m8i0Ks4Dkwovu7BS/sRFg95RNhCsnRzTkaS9iLGJcJqZ&#10;VGwmBPVrN1Oum+YnAn4OcM7Val9Kifu5/f7z1/Th9t5UDPK7jhC9snqWh4VzRk9z1kOL0sXtNZLq&#10;yJZagG1Zg6ess5S9ocIfqmpTp5BxIO6M7FpXKbXaU8U8q0pnXVTPOSwhhlVirR8bVYOXpiGfg6bB&#10;EFQdVpsrEVLwtIe8AOhtWFLs/btm1WPrVN4YZg0lhlAtXEpTqFDdczB+TPTyFjVECjl1JJmvvKCb&#10;nE2570oF4+drMOfSgtklqSABxIuorgxA9WW8/qsBYcrakxch7oKpL0zfYSgrz9Zl/Ld8rwJSVlYN&#10;KT2XNts23vfhlxf730+TPTTm1VYDJcchwWmNHg68AhpgykYmJdusooidueNvaJY5MVlP/YO/enVF&#10;YGLXN6OYzvTvue8Fvl/0XFx6c0ynF9Yso+G2E6pxCkePmtw4MTffP00ukv0dwj6wwZiUzKSEYHlh&#10;Sk9GXd+szvtrGzvGUr5wMEOSBWDuGDKtIxlA+J0A7cg6YwE7RhGHBoYgX78W3zR1wvQai3OrCSMa&#10;GHj8kW0EtoISMwFUfb37RjZWpAllY1s90n/NkgOxaeL9gD3gElvcp/12CJDVPHkqE40sJdMemZMd&#10;Qj3Mh+j01BpBbsIR/CDj5MGMXn3asFEiH+SelB4/GhMRDwTWwC0MeIvJJAGQ3H171ATewauBbMst&#10;k0Y3lOwylISBJQf+CXYaEtDQDOIeYcP3tEcckJB426HxRPnF/e09JZ94j0jChMQM6wRgHUA4PLC+&#10;PnHtwU5D8MePP/xA/70nBlE8pbev3qR3b9/133/DoA6Ag2BpgLEHU2AYPN/eftXvArNqS/kqJMXv&#10;P3xl0XDZD11cFzDT+vLuB/EoCq4nJ1kTPQeVf23KmcUE8EK2hKdLXftHikKNB/gwGeCLNXN2uuda&#10;MTPjxiYTQBP9atBg9zXJolZSusPT0dLM+jqDDxO9C8ZBsjqT3JostJo/kliGWzFRnyhfPKbPnz6t&#10;XS/Cl+rV9UUvrE8IcILNmpgEawyL6xdXBCwBvmI4gGcPqZ4/vX9PyjsSot/1+4PN+aef37PZBaPi&#10;9v6BMvS9JP0nfe0+PU6895NCfcAuwr1r1UIkKPOlWbtNiPFMv7y+JrDFMJ5ejDx8swbc5Tj4zFs1&#10;oQSsxcLC3oTnFmugKZHya2/oh3FLGe5+f8ZnjqqC2Z6pk/5Zrq9f0dfs6uXL/nvP2KTvYH+AdEnc&#10;k+0uTLjLKKnrWGIC6Ob0AMTPIWfAoELF8qBwIvrBqWlIarLIJOvXeND+UaLwdQmVFUdR0AJQiNRA&#10;Z/RtYnrFxmYYJWFwmeoh5KUEBqYaTY4znD2VN2Qh8hjzYAbzPdGQT34kg09fHViQDCatQQc/DPPK&#10;C9NUJTJ+t2vQsj0HWRT6xfhcwKbAMdzrgRL6bUjzmpIu3Wifz8FkabxtMpkpmAzf6C95NINySjeO&#10;PJPAuJ0lqzDTbwvLSSrGkqRu7pnFc2JQg6/Owpkcu91ezCgL2cB+CcDVJ6ncH5pCN/Ji+m5Nqstw&#10;y+KxErKBHCEh7m0WcufwoxK4MtoFJkuQQ4waFgtFoC8l6NsdJVa0INgZ8D1JwrxRCBAaaJp677dL&#10;kq6CVHwt8LyCNF61AM7MlpYJt7FgBgOARkl4ssnczDtYTba82yxJ1+5FqusiOAWouZar+2drhlb3&#10;PeecgBvAtweGelmhBoCTdchkgVeoAWhg36zgY2rxdAxQ0tjtVQbfWdjKHOl/Jh+3wSSuybbvMZPs&#10;D3CzEMDE53S0oZtPyN3uxENuCDoNWQwZO8dGsmomsV9nFY/WuGWFhwSLTym3g4JcNkrWTTqnmIqq&#10;STPAy1k2GWWw3+fg3ugBOZS+HyIQzOXcDNYYlpR6GxB7GNiW3weQGKwsgMZkHx5MyUAvo2bALp5H&#10;S+J9MLamgI485JCmWW1kDDIApN//+i9j9v3Xf/hPtCHJGnrw+VWjVlXbNqXI4hmZ22qvEfvMB+FO&#10;N/B9NlJ9IwxBbCvtQdwvqydrFv17VbNtHpZcR80SEF2yHSncwRZK8fx7g9ZWBu38b3VDG0nK/Dmz&#10;PXOIOvfPfaOygm9yWgApgAdbKEJwnnrARJY9iBropm7HvJVKyJNnAcscWEDpoj3OwRuUpVs9s2zG&#10;Vmu2FAteMNm42TqgD4DZP37f1Ytr/jfWExJ4Yb9hXqNn3JNGKRFwFpDNvrKOGEYLx+F6GlzSaIzV&#10;MZdVWMByndwDzgZQSVYfOXyu+AwGm1XspTLImL9KRrywkBY7GNlAuDBNKcB4P8HczyXqShtCtVCZ&#10;WHKnSeZb80CYFHYrzuzLwSJaPDdTyAmzmMhzSICxjeF6GjGAfEMbwkghhvtSdN9A2NgoyAOD+2C8&#10;KyH8xauXfD6+fvmaPn36REUWLIno9dmSPL6yBVeUsqznIsltsXW4Z5iVh0mUdAY23zYrGXrgHlc0&#10;IMthC7GoERyk4PA7ObjennlZWgrzijmVF9YRQ09ULdeF1ruwnrB/k1lo/suvry/T68vz9OrqIr04&#10;36WrbUnn+yGd98/wEjXzSe9Z+3u/7L//XV+3l/0Frvule93X9cveX70926er/vXX/XO+gS9l7w1f&#10;98/+5vQkXffP+qq/9hZe0eiL+t46yMvQAf4sqw9+tsHIBm4vEuoR9TSXvUf+/vVVutiP6cXVadrg&#10;WvV9+K73eLwFwTQdZW0yBzZAdULv+ebtab8AGH6/68/jRcqQ65Ld2MLDsepcS7WuMgUa03wH96pc&#10;e1om914u4WMcOI9UCg7sR9BSqmbvlecAdnN4pVoIYR0avemYSg3v2flA8HQIkCn722Bvcuj/ftP7&#10;l3/78FkM2xbDVvfMDAA/5N6L/3uVRUTyYU1ZgmGWYcEU6gAD240IMmtwnZW4XpWe68qy2hbumXuM&#10;cgvul3pWum3zBPDcQjbswRt+Hjja3fycjcGQzhnK2csCqoW9jux8UpAFV6zjxWIgl6VOXqt7PazE&#10;CUU2KMrLAMMZiPQbXM7E2tzqoK1qvhWrrnkGtVtfKOxQ14uMzyHHWZf0mrOutd+v2pYAmiTAjgEx&#10;zfxGPeXYw0Vqe87It8Gpe/QtfpmOB7Rwj1gHRcnPz/3bc4p+zLYlqzWGN9fnv0fSqG/++FDYhBiQ&#10;kV3KU2LCdg3pSjUfOdU5MpJMkaBF/zamw5pMaKvQiJleVicszpmeCTmszMAr2RPmxQUwBU0MDgk0&#10;yvDbIIMO4MDFGZsqn2fWauy/pOkQGigwt/AnfK5oJEvwpW+KL18zEIBpsEPRJHgTD+BA2eIdiwAU&#10;3pZgV9jIkV7efwaeRSguvxK8OvKaoBHgVGKnEAuwzNj83fEG8D2g+AWboH8NQAz9KrDxbYzlRxCi&#10;b4wA9ExGa6mGT8cqbb3dn2+PRwMmq4V0ANwbFHltzbUVFKe7MeRws+i3lBDmJRGoqvGz36cpVDUG&#10;GSepAD0goYaU9OGJzMsiKQEDJCbbZL59eyJglBgycmJpsGr8yI7bb9n84eDG5g+vDcqBelODYBPc&#10;g0+fPtOTkLJugniVrLQ3r17R9wH3GIEet1/vKM3EtcW0DqDcI1k0/Xtfv2JTvKfH1Un6+eeflXY4&#10;8NoDNH55/VLg34f04cMHYx7mTFkqmrYX/eufP3+kLyTo/S4PPzIN9o7A98l+Q4CWBr9MpxrT/cMh&#10;PRyMTcn9SQwRNFS4vi2kMvLRKMYMrPJFMI9Mow2HSWdOYpWUdMKAmdE2l7YYc5oh/aAJZX92xi3B&#10;Paw/BHGAiQmQDP8NCcQsYNj9E9iMQjIt5gbZtKOlowGURRNlssFGZhzW7cd+r+A7Wfh9dv1ubu+4&#10;dj/fHSgb//6H7zhdv3v4RhAcDFMk6eIe/vzLLwy2wPP43fffM/AGgS64FpTfI6Vyv2FqnieRJvfk&#10;GYyK/aLvQwDT0JDd9p/3xrFEk2fP86PSVOHlyLTaXAi6OdCHAhUSZ+wJYMpg5gKrgkFm93hmICmH&#10;FPjs7CJdXLzoa+uUoCkZAJDH9Yb0/PwynZxdGoOg//v+5JyF7E4AX5W/0wPMfMH+25tUAYl/KHQx&#10;dSMw2PcQ8xg6D9khwcxZ9glgZerv3c9uw2CEycB2eZWi2CRII7kbWcmiooOhBGZm0VSfh8doSaTR&#10;AZRBMshZwN4UMkwWs5BkoMiglYFo6quDawkEylHEZMkSvaB0Jks0PoMz2opJsrTPeYiGU9MpLYxk&#10;waVRdqicQFUYjteYbBobUsyMcYxEwiLw3RvvkhcpAWSaAPQmsQkGjS1rNY+6rViXaG4ASOPZwnor&#10;cU3d78cKwUqmhF27p4MxBefwSarx2ciCGobwQttutzJ2N2DTfShHBbb4GVhkHG57f4uJciolGCCj&#10;QGb3QHP5dg2T5xSS3LRKWgsZQlkaQTDljXW7ST98/0N6+/Ydn+s3b97QT9X84rJ5Q0IaR5Ze5XOZ&#10;tddPCofZKRgiKTgK14yMNh+MCNS24teYy0UplDnYCIu3X5Ovkv+sF0LmIVl5TnC4ORvINonxTNaR&#10;ciLoQUgri5oejg+Squ1i0DnLjxLvM6tWMiPo4RnbBEA7z/82a8AzyoPUBpHxfEwqMmWwTQ8sWJ4c&#10;rd6iTJvg5qR0wxIG0vgG1DzOvHWfRiZhUqpoEnEMQQf5RpJlVdxbzpMIl9S7QddtniyMzBkGYzaZ&#10;C85m1HH4miVgtyW5W4W8B245k6aMmUzMFto3u29mCXHPIR/uBaw3rHAfaCeCvfT89JRgQXLGkBhA&#10;WXJ/99KaWG9WDcCMsQ27hLc//Povk/H+P3+XPvQ6gF5OxZt6GabrYuW5RXfzjA3jgL6DIc39+wTq&#10;1CZ/IWPa0aNPQPHs0m4HbLBSyaIbmLhYq48+rFGgkYT8u9LsXkl4W0taaQtzb/f0XHwRg/3V3Jtp&#10;WJIMdT2rTVQWtoaaLGc1FjEEAa4MkV3Rz2sybpeU4aNA1+YsktlUPrxfYFQblSEBm4fH9+DBQ7ks&#10;QWgM7bF9jGeYGM4ZQzhKMvdMuN+e7LjOLq8v+H4wVAbYi7Vy0c/pjGTrYUswmXvpbtS+UsxzUueR&#10;s6kj1AazOfkq5dGaOfPtrDHgymJ41rZO4BRDO1jBwypJUX56rPMFsFJOOnKRWGDKsIR9JG/4BIhC&#10;AuvWANlCVnzPbM3TRnPqlQofN/NslfwxexqvWHOrczxCF7HOyibYmGSzJwsFhJ+tJctvBbYNBkDC&#10;53hcUqQxRKe3OOppyHv7/XnotSWvZ6+zz/q9Qc351PuMj+/fk0UPgoGd7c7+VPBEWrzWDLArDILx&#10;+trWQ+EaohUOUl8x0O6fYUPW2Ja9B2qvKobNEIk2ORKoczT2ZUnNDYle4bM6lab3lwMQdGJfjvuh&#10;vbUYgIZ1C+uf037Gf//iMr063aRX+5Ze7Ht/mac0gkGGd4YaLqkX45rAtZjUf8lDElr5NpHRmfWP&#10;M9YBVOE6jv0ZO+2f/xR1de39cb+VFwixORn7s9D35PTE54oSYQ5ITR3m0si8tT1/mze8t+jnfnx1&#10;nV6d9bMRa5fJzIferz2Q8crBYLXh1SivZFgOHHp/BGDvpNfGj2mXTq9eUh1A716oWAC6y1ef9Qjq&#10;AhBvXMnCq4se9mgMPrCC9bzhvW8caFbtOmQLX8H6wNIcW1UdUOwMGgXGU/Kt4XJxdp+FjRhTdiIr&#10;cm4T7cjIalZgXqomO8f5bLL9MR37+/+fHz6lm3t5hwvEMdB88WitbuuQisqqTIBqSAsL3JVfWUSA&#10;FtkKKWS3k7AX7snzwp+bqgfLeC2+TiFepLP8nrLU6AS+4mzKC1M9UudNotqC8W3DmKIBl/u057qE&#10;Rsj4VkBqWwZ8xf1XV4w1zNXcKiMvwwr+d9FZpT6l5TVT0n18Mz+Pe7maunQgkFx19iatFayhMtu+&#10;bufjENxDs/US+28VYML9VCDqUBfLDi+fhrwEXM0iL6W2+C3y/a+UJ+G1+0xC35x8v5IoWy0xhBS/&#10;LVLitHjH8t23BVx1EsFwebIn2DcKLZ0UVb0VZRTNDArQh4N9Dx9kTHg1davNDj9LNbK0uVmnGIEA&#10;NWqQHD7213jz6kIOxYkpTk7hn8UKo2fcsco4tbBJOO2NPySFmcy+HS/iyUnfsHeQjz4msxWydDh3&#10;TCHbYLPjawHw8XP3/PKcE2cUkigMbDpgwR5IjAPAgMSoUyYObQjsQY5bFfFUFIXMFL3esOCvKRs4&#10;u7AGRtNJFDJXF1f8bPCIc/kzXvMj5CH97xk60ux9Y1MGm68y4W+jzzCmL7cHSnLxGY9Ka8WhCG81&#10;Bo/0/8G9cSPtk6159o2DxW6j+L5/6o3l1OQOneitRgD2aKw9fA+YYWiy7x6OPLyxSYLlSADmcIw0&#10;SDSaRyY0blnQ3d4a6+Ch/xyCGZiu+Gi+ctzEkXz8+I0/hwTTb08TZZlsXuHN92Apxm7bOYpRiOcX&#10;aWCg4eM9vnr9jlJbgHzYxCGRA4sAPz9ruoipIFgE8GbZ9cb7/S8f0stXb017j/XX3+MP333PtfCh&#10;b8ZfvnzmNUITgfUDUPkP//avAXBvBjNnH3TgX5wZgxPXDp8VoOPN7bf0GaEpYDk2tgaU8loEvIUN&#10;TJIqpFXKjxveenIqVjBu0UbgoVOG8b24v/ifx+Mk74fEYA1scgcywswna3Sjf3oeHVVsSMZGPwdI&#10;fm1SjfdYJQ3dKHQHQDie9at+/QDUMQwEU/LB5GeQZkHaxKTMvjZfXF+nm96gfbzpDdpsYNLl+S69&#10;efuSabr/45//Jd3eH3jvAXCjAAADE3JpAGs//vgDH7/Pnz7wID0IWAQAi+9///6Tya82G6VbP/Le&#10;XJ6f8+9gCN36eXx2YsxblzrjWcL788ADpBQ/kU1qE10USpB4gIYPmTiYf+f9+bWG85GFjpkv14ib&#10;J9hRRu5heK3X794oEXXPRuwSXn0vX6QrMAkhQ0NRuRu17h85GACQdd6vy9nFWS9yTunbR2+2rf1+&#10;Nq8ECHcKbLDkV4BDWKOQe1qBNyitdCtJZjO/t2wH3dOTSY9N7i7JnCeJsfmsSgDeEKSZqx1A8Hiz&#10;FDObflZrPQnQjDL9B9OTRtvyckuSYZrMzaXFA+VTOS8ePE63d1CawxWm7zZjPiNEJpt/KxM4kbZu&#10;rkTGeHaeiktiKOUw42kzKVY4wdDCIya54a0aWJc5BUvQE8kJaBrohaJ0oyYOQN9A/6AnBm6QYTVb&#10;MQOWIxPpwFTTeyA4td2HBMNDOVy+imuD+5bIfCgGhEVjDfB/VDqxkmojYEAMAJ6pe00ZhwC/S/EU&#10;0HEBGPJSRGzkueisEw9UymHinyLN2AvTzWh2GJ4UzOtTxERLdu2PkmIxlVZnLIEvgN/0x7pkUAWb&#10;2c1IICrpetOOgWEdVgsMG2PU8AznuTWFJYKxCudg0YCdjUZmkN1BkQ+ls7kY8KLCb5AJfFGNgnoC&#10;92CQr6SpF8ZgXrLZKIOkG/oZedaOzawwUMyRPTiYFBrsMlz7z59veN2whlE3meROqc3ZJDnYp3DN&#10;IFUFKGzJzJmsFrx/WEVYWvVG54iVKHj+wCQdyURVQNpkACIZcfDyRPiOPCSx/nHODwKjs0vwBgsR&#10;MGBxWmSbGib4wIlydPnzMTSHoJrYdww0MaAPFgpkcsIuYbNXCvVMgGquR4FwkiHJG4c1zn5nVhNg&#10;7KlRGMZdP6MtMGQjAAV+sGgaP918cRqvMaxw30cxWksKRrRrVVHD4vn0hEOsS8iJ/1Kw7//9h79L&#10;Hz9+tIJfYW1ZHkVObGBzp5pqlkegMU6UgCimlJtnVzH0jIzQYnDqMqEWLOq0sLnCy8j2V5cqhVRH&#10;XsvL96VoHF2yVFbJrybjTsHkcpk79wYwxCTxbs8S0Fdm9Wq+qARh4zQH03+MZHQz+W8C4Vt4vev6&#10;eeAJX9bO2rkYmEF5pmov3D9juI1xDW0fNSaZ1wVmVzNxGOpyNoDbCBGykLEXfR+66vX2uSVW49yU&#10;Hx+ZgXhWS1L43hgDNDKPxcqhtD677NYkgpvwo8zyphxCNm3S3zDkWgJP8toHsaxSeYMSE0qpxXvJ&#10;h3KNgwlvZpqkbnGvuL+PUle1Z95/7tHaLBdag/1FXWL+u8vrJpf7qaZw5rEHwDVD/pbwD6UYpxUT&#10;dFDQFs5KDPlRaxXtwRi4ItX85cvrXm9e9rr+G79vIhnggXY/PpRubUkwtQHTEEwp2gg5K12DOsrI&#10;MSDfbZSCbueZsTg3YqSXCK5ISV6EYrZ62nZW2nJq7tNYQsDnfmF7l+dXgS9pQ684rOsjg+g8nbzX&#10;Uf0fSHS/72vxx1dX6c3FLr042aRrSHbRB0hlYWBJicFT7GvFhl8RqCNFA/2d+3Uwe4onO99LCVsU&#10;Y30q8Af96s4C+7jOiym+eG7RFsTPeQsHwZ+j9n+uTUiNe+38737zm3TZa590PGgznNkPk+UE8J4o&#10;SQkw+4E94DZd9HoAvUsvjvsz+YqhOBgYMgV+kKxW0nADiAVwCnx3bWZea0ZV12Cok3lObTg0KDpb&#10;/TpRjbDZyNsvrUIaNBypBqLyysn3l+ApahQohVg7G6MPzyFk7CDyTJJ1c7/anKS7vh/90x/+2Nf3&#10;MdQ1vveWVTjHEoa0DF0ifCVot6uABTH9U1hEeABECQmyWzhUD1By240VINjCX68oLGuOoLwIa/Pz&#10;RcywLBm3+yJGcob7PVZjsDmQacndnhrv6pGFYbiRuiOvku1XviuLNNYDLPx6ua2FUEm31nCrwLzy&#10;MI2fX+1nalGih0grpp7Vj4uqKIV6SnZnItlYmG2LICLfM5bPU+M6+/1c2wO0ZzfZupzFt+95snFK&#10;60COvLLYWdJ9F2afgOrw3U7PXnR4+/Li9+E5pAM7rYxIjfaqpk2gBEMTeuMJCSMAPVs0CpaoLWRd&#10;i9FrlhFjSy+vzxl6wIl8SDGO5h8zGu0a5vjuvUIvv75RAFhBcAAYdYUx1RM3eYQ8lM0gdkQViGRM&#10;F8jkAFoA/OAk6jCxeHUPFkzG2Uxtzd+mzgZ4Hck8syQ8bEKUniIRc7vja7F52pjhtadcUhZWTIID&#10;BhkKMzBCUJTQHL5fMxxoZpZtcizzozvj7wOQsqckeM/Xxo39evtAqe7JXg3VZpDXUw2PCLwOgjcO&#10;R0t8BRMQ+A8Pmf6hAZTOSovhhAMNKSSb8r+APHSj5DT36PD7fxADjyAvQ1AeyUa5uX3k4YHPgaIe&#10;rC28t6fDRLDN/RPBfgOg+cDJfua1qLMxLeFhSN+h0zN+djCZwPzbbk0GhGuI+4MAjoOziiStY7BK&#10;Xzco3j5+/MA1A6CoMIX4QMkvDh5jUG6Ztgv2F3wgAOyAHfjl08dgcuDn4PX39farMS97U4D3jafy&#10;9vaGXlR4bx5uYd4jlZu8BXPYesV1mKNYK7xntdaQSrihJkBbl881N6V2+aJ7nGZjYnpqLZNUNW11&#10;qTSuNQA2gFlYE1kMDBrNq2gjw6F/08X5nuCTN69kTh6mpWgXIFmYcnuk5Bmgm1PAkT7tpskIXkFD&#10;/5WhJ0eFuYyU8p6eGWsOfnxm7m5+WD6J/d3vfscG8bI/y0i2BEMQz7Ql6p4pUXRg4MF9XzdIQr66&#10;vOA92J9sue98/XrPZGSwv/BaWJcsszZW3MGA+ZsSr7G34BpfXJxaYMtgQGeSdxr2HYD+j2SdAuy3&#10;AAQUTTSQl+decskM5aKZn5tM5P7vYDK9fvNWgN0oenmifIFBLmpcrq8sMAWsRqSM4fdA1uxFDgGL&#10;IS8HiwqakWDpiSY3xv6h1HiuARZZsuFsMjelzxoLqERK28IuNRkmX0/7Ns336xzsKTI8EaTUjEnp&#10;6YRmbJzj3yM0I+TFKX4niyR58DSHjAQ0OIMueSqtpLRJHoJZkjWeA+MQE/Ps1PWymOKG3Mz9s1ap&#10;xp445owlF91U+az6AWrsBRsyuJlypmfoo84GK2Yf7h9s0pstjfe+r0t4haK4pbT3YBNeT2bG3gVw&#10;icFImH77nqrhyeFg/qyjJNrcJ2lDsE270RKos1hgLFTJ6FgM7yP9sowRTjKI6Sv+kIqaZV8KWr/2&#10;/bWcYCNvw7RincxK8WXNW6eYQraV3NoZpIMajUEhLmCwwjf19atXBJkAlNswZeRZygJbYSSU4s2z&#10;msQcflgpkk6VDg2pz3Yr+bp7za4MxLebkOoHSymb/cW4MQZf86k4A6B2VjcU8+eiJ1Qkcg5qPEye&#10;jT3EknIPAgZtuDeSJWJp2TjH3W/FAL0x8GZnU3M40YxByf2dz/QmfG9xl8CqJkMbHqLah3DNke6L&#10;oaRL9pLSVbkHjhsN0SxojOnB1WVpTTLaIdL6WjQ+ZgMAYNvl91lyIgfMcB2OXN/uH5SYKsxQJAlz&#10;ilLsBu1jkL2jDjNA8Chw16guJh0f9M9oDRWuo4JKCHJLtox9Dc8SBrIE8rP88dSgkt0sVm0SQEpf&#10;MO1NYAtizfz4m7/csw+1BZttsuqW2LzwIMJay8PzpqG5j54R7daNV7AYZGIXXuZR1KeoC5xlYezL&#10;qt9vRuqr8X9IfhgEUQ3KSfI/dCbeYt8gOb9bJKwaN1b2+r7mEimxwzyhfAj2ohu9e7pvC0byIJmp&#10;SedMPeKG6QyBqWm1ZiXfr8QUeC2LdihPKCVYrwTzwevxjeR58Dnr5yiGtKz14MV3fU2P4dNL8+dD&#10;jUh/0c2eawtMYpOGbzmQAugXifPZ1BaeUGwAwbCkYQ5q1vHcpxIs8kjmTS6pLqFwimZMZ3cOGejw&#10;zKNpHZ6ypG2uUlYZ3JPi656AXOW3Z982r1K4y6KtEyPE/abcSN9ZmW3lxRnm93VhTbsJFxt5sanx&#10;dTKd8rA0wcMQw2hKi319FFmkUG0wEujGPnXea7Jv92a5RO9PEByopniy8EaxkML3cjSSQFYo1Tgk&#10;AX8LqE2f8Y35XhPgG+xc2dKfzYBB9kGhiavy0ARsXUOmZzMoYz0F6KH2KA85fO03s11TjkWdzSkJ&#10;PQko9OEr6Xxb0g/Xp+nN2Ta93LZ0vclp3w6p7/hknA2CzGmtg+A4AiIj+5xxO4j8YXVBWQHPRcnw&#10;DJGBL/52G+uSg9qtMUK3AtNGsfHR84GVuaUNSO/Hcr83GKzTSmE0RhlUc8XYcdnoj7yGJ70G/7/+&#10;9nfp3cVZOvQeliEtx4Pqx5FkGtTNu+1JWFrB7/ri8jodMdxFnX3xgsMhDMs3o4ahbrtA310D08im&#10;JM3e8IgBAyxaDxlIWOSfyf516GsD9xn7NQC/0dQhDPZB4JU+S1UNAUakMzgHpTabt+pML76Cr+Pb&#10;8D7gP4k+lGn0vTdAXY+6QH65NuA+6f+9SR9ubtM///FnqvDaNC9DGz6zg2wJ8pLS6kEYDPpsMQyY&#10;KBOtfL+Dajt71kow4gcx6K3uT2EP5arH7KqWuSpbSrV6LiH/Zf28CvpIERSeV2s/h6exx1jwdT3o&#10;s7kNWVlUZ0tObIRBlQBq0+I3sfZADvHNOuwvr5LutVcKY/AwKmeP+/m2TrotksZ6sE2NwUp7ZnPk&#10;PuBu4bBEbTixVyFcSf2MA3yyW3A1Sa1tJUsW0Lj2+lTI4Fr+HAEqETKTngV3rH37BncozObfmjUE&#10;axpqLynLz603hr/+zXe/N6+QOaiGG01x93uTpQKE8yIRf2fBFwb4ub6f0kwZxVtCXiX4440ryh9M&#10;Wt69edmb3ktu9o+YQAMo6ofx168ml0TwhcvXXPtMKeFmUGJmjc2fxtUKRfCJaFNSGBtIeZuA2Vcl&#10;j8HbAZgDdty3uzsZxtrNxYaFzRPN3SyWA6fa2y29s6rYTQBP0KS7yS2Bt+KyYJMooxHE9zYZyULa&#10;h0X+7Zt59JGpM4ws5LFoUHyYZDRxI7OUveeJTQ9PVixRKgMJTf8TTDmcz2Tq1RZJQrhXTTp+/Pfj&#10;wcC/kXLeKiCpEiSCbNpp+7NorgSBmsm66T2YrLD4+nDorzXzvQzZXgvvH6wNeAziwYJH4Iur8/Sv&#10;P33t1+rAgxZsO0ip+VpMPT7E9I8S3LevLfjk5IQf2cC7TBDwtt8nerMpUh33h42ADMJHAo0HKwT6&#10;+704Mxn2ZT9c8HuODAU5I3CIe3J78zm9//knbphYh//nv//3lPV+/PALf+e7t9/xfSH5908/f+Th&#10;d3p2SlARaxLF4ofPX80Pob+Hu0dLkn6am2LOzXfSAhZGPZo1NlAzpF+MOb2ITprA1khPzQQMfSLk&#10;95jpg9Xu61bsFgfnZwF3c118W7CbQWKY6IO1jU0Mz4BvRLgv+MwAsCAZxuEAWj2KsY/9sxogn9Pb&#10;fp9wOPz084cERjDAe7Am8R53J9vezE+UfF9fXUgSDqDN0pn/6ne/JRsQ6xwJyDgsvtzccO0jtRpp&#10;a1eXV2TIwOfq6vI0vXhxxQkwfKcA5kHmgUMUpsVbgnu7dP/4QHn9niEsx/T5i4GHuKRgrMInFIEr&#10;ADBHeYDSFw1JjirE6Ye4P+UzjNRou0cbAtKYEiL1eHOyp9k3AHIE2kDO+/rNu/TDj78SCFb42i3Z&#10;JBHrHfsTgEDIe5m6O245gBjESgDoBw9ApnUeD5pslkjBbSuAAE032az9enjgAwGAZsU1p+46LQcx&#10;mRz02crHbFJwzKh14B4YlCpVS51mg1bn8DtN8qtyxqv5p8yWkipwiX+fFYyi9dhWfiTOGhhW4JqF&#10;hxib1yXYoXxqi0ffciC2YJkEnb4sPneeUrs+5I1VVIPJl4NhsxSWZHRJBm7sDp9MVgNZxDKC+TSC&#10;JcD2RgOB9c7k5OlIkIFgH+TyAp+9eXpkoMcxQLmWF2mX3YuNJVYWO3NHB1Y5ADOWGKbhaETx/GKd&#10;JyXcDpGavAQjeeO30VqqId0fdF2HkEG6fGyWX5g3vSaBsXPRDd9XMSlWbHGwMCmgyhLrBoXwkAnG&#10;Ytu8Brd7C1kCoH+iAAYAp2xu+memuTuai+02ZMiTpIIcum1GBRKowdPE2BkO2EOs0FrYKpHexmJ4&#10;knfOGNNrsH/HCMMYZR1lDetm2Oj17Myd5Tea5eM0uHTUoHUOF8l8R4CWWIgG5hr4NDMhe+aeM88W&#10;OoJn8IGDvidaAfD+94aBe912K16GSStRF9VJ0jsyWDdKSFZgFxPVt5KJGiMGgxR8FqwpDu8OhyWQ&#10;ix579uwgbdNsQ4xd3WjlsDXPmbxKxxaDjaEj3tQTaN8EQGWgpdkANLHEsOd5qBB9qjYjWfaOgJkU&#10;fDBQBp67kBmr2cRzjWAjsPrRTFCa1IyJUMUuGgX+FDaqm8XrchBgqwIe++5fnMb79/83Wey8v8HM&#10;T5GS6GbmWed1eGL6/hMJtfJ1G/IzUMiHOTnMyNuzafy68coCBqNiWHcCWg81pwAZI9GwhTJR3ohL&#10;kAf9/tqSujrmIcKd6som3fyVWqgRTF7UQrOE58YtJVxCzz0Tz5F7MbnsTOwKZ1sMAgUpCQMwgrXg&#10;JvliuZscsZk1AoYHBDx25q+XJYfv6+ccSZ59X4E08/zygsPbN/3MvTi/oMXG+eVlSJoNxDMvTgIB&#10;kqRxD96Y1JySd7EkfBBT8sKoHLS2ghkX3oULS9OJE2mdjJhc5j4+a8aKUriLvBOtgR00OFwk1Qb2&#10;uYy6rNgheaUcGcUgbcq7qqtc5yrwv4WFR1mIh1bTapBmfVyjomoQsMhh8KyAn+Q9ma2/QdYYZFYL&#10;RJxlmcDUbLEU4XeMAdmRgY9NPn9inTFA7cA9icz4tPgAY2/I3JsU2CK/9kFhgoPS6OFLh3MS5+Y2&#10;AL9Rsv9h8T7UmWvgXAtQdZZKhYn0vMc2tKx6mI6TQoGKXQMCJxw2TAzEgHx91/+BTPbNxUl613uh&#10;1/3PKwDNWBezEU1wZhmjciABI4ZnrUZwCNe/Eq0Z1KZnEn6tg64bnkl81o3stjYaSFEJcLLXGXDC&#10;ZyYCjSSnxGAcv2u3GSJ5l755uGf0PuzXNG8JxrPn7v/v1flJ+u27t+lqvyHDDfUNvaP7vr07NZ/M&#10;gSGYE68x1TM48/t7/HJzZ5YnJ+f94m3I5h5oZWVM+FYl6YRXHmoLhGGIllakLIACgs8u9pvRyDiU&#10;5dNH2P4sssgZBZCOw5AWjWrlZzRyQw35pbP4GoDp6cnOODLeJ9aHJZvahvYZzcKsXPllw7g918If&#10;fvmY3n/8wv4oWLvNrRlysJ9d1mksWVkzBJvNenxneBGOlleasTKLvH9tM50nI2HNCoNo6/PE6dRu&#10;AeGs70j1zgEeLuE9Kc6rLC9Hq+NLBHFkDSfsTBChazXMaQLoTfa/8pxNy/fn9WBZDOYIjco+9MpL&#10;cr2z+KoRmMjsJ6gpuW4Zgjzj/tSeVFwjLGRJsvXhZHGf1pJWA+yyhGiq7/bo69n9+lqQLSVHVq2d&#10;LIiyuex5rr7SgnTgjP0IAkp5CSIRqSe7714O2E/Xyp5V8yfWnuY57aWEH6L7rNLO5MX5/veQXWZn&#10;nOmY30n+wcJzNDDFfQgOlHHZBN2Bv0keO1Uoc6SMAJSSzwnewOXZrjfwLwzhFesImxgOc/PMe9QU&#10;y1L/0ASw8FeCpk/TUdQR+Sa13DZ3p1wT8S9WDBxV4DIcYlMW/bIAw0lx2jvJg6n5l3/PUSbbprc3&#10;jzmaVkue5pNYFAMzwwnuWVC7Z8JZL0BQQP/8/iMZgHjvV5fXXMC8nrN5y+B9wPTdgk+m9PX2nu8R&#10;DDVLEaweFhlSqUmyZy4OMkkWAAjX7umgQgVG8FMNjf/hWCXhsSLs/GSroA1L7m0rM08cjKCjHyQf&#10;PT07IbjEqVb/X8hKIQHEdT/033feDwHzYjU51tnJlqDi/f0jr4NHqn/5ckvGEwAkTJZwLw8EcwYD&#10;WnCAoOkAINUbRJP9mIQWHn0Aljll0GQEB9/d/S3p/y9fXEtqXLkO8L7B8jrth9rZ/jTdfr0hW68p&#10;ofTXv/krgkD3BH6n9N133xFc+l//+q8EZt+9fd0Lx1d8/wCRwCqD9x0OXxxmSOJ9eKoxDZ58OpMs&#10;Qbe5xJKMnVHspqK0uhwR4sF0Ss9Ch8wLh8CUpaES4FOYBr4OJqeDKUyElmcTA0MUgbcZ5XGT3KvM&#10;GH800s5ZPlQWde/peUyJni2UAP/94uVVpLcyrIZBITtKTL3ZtLQj+3xP/efQoEKSjvsOBic+HdiA&#10;eBaw/gH0YfIOxtt//6d/pvH9L/2g/HJ7x2s1yEDYo8bddxJs1yRG2YQgn70V//DdAxvQ2Ip2DV++&#10;vKSH51F+mViXaLjNV3ROd/1ZQyF7enpOAJ5m6/Sw3PS1d8bp49wsrAJ/3n97ooTt+sXr9O67H9Kb&#10;N2/tfldb9wDgsZcA1Dg7O+UeAP9IJtShGQdba9hImmTFOq41DxvJTODNlPMC+voUC3shGDv0ceMh&#10;N1sjUnSYtFlmsDWSv0ipn6qkerM183XWFK1G2mI0I1UHn0Bkvibl0EMYixuDwNaNM46S7Bws4ClH&#10;Qh3fT5jCi+mi/94SnHAWeeG1YSKgmvmWl2GF/ewsU9yZU/i0TuR1ur5Yb6ktYTiptmfeScVBsLqA&#10;hiX8eq2xRDAQwKyjwA836fdgkkHXzU22+VzQ4/IQRsgMmYA8edxIaizfOe3hbKA4fd8vgAVk3Arj&#10;QHCLSVHk8QnWVjFWpierTp6i6WwXN7EGGOws/VUGGs8ul2GnrGRgAY8CJ13Wx3N9Pso3cxTo6ffL&#10;5AtstJAcrmLT2YZJjCys9Safrw0Tafd8Jk4EduH3PhFEPXDIhRtxkG1Ea4tp9SDftKJmvYqtXlVQ&#10;luH5VHd0vygxbGaFxNi+vIQUTNMU8nOGkWQ1E4PZAMzBXlTyr1iCHnAkEYaFD223IbfzsCCCxGR3&#10;HkKC5bI37D9owsg+JnNjb0MAPBu7UcWipfeOkii6ofqGgWOT3l/StS5h1D8o8bJq+s0Bh/aUWZJ/&#10;97sE06XJhzLkuvKssd9re5Q3DxhWsjaQ9GiQRA6X0YZ0vcHr9cwjhxdDAFJsZtXMFNVUs4r2ADxU&#10;qPrkO4f8fKCdAIZ2eE0MUYZiLHRK2Wir8mTydxXuFmZRBeL3a/b/I433H//+79KnTx8trCEXgSc1&#10;iHh1dsZsWI6G1LQ502DlsWYgWg5fUHqyFSUvlpVkM+X/jXWXSgqwby1nrJECmIKZO3ij5JmUK/bY&#10;Eu6T1ewvxuazUqO9ufTUbgPylubIE2SzEtz97AiZnfbkupKmrpkWJm+Vp6SzMmCbUWAdtImUYk93&#10;R61H4gG9O+f02Gu8UcFhALwxLAPpgMNYJIP3+g/rBL3JRd9noOyAfx+GdKcaCDJ0Q9JPs4MYCO6X&#10;0a0pVCepSfbPWxSABOSjOENa3djCoGgh/woZc10Y5T4xMXLnEMBayisGiwA+Bw+Lwlzc3qbJI6ql&#10;xWPPzf89XCNS5/PC0PHm3dZfWwUTLeuLLF73/4pgKWPBj2WMPXOjc6y6vFx7jutfnTmH52G7MZBp&#10;J7DpwGC3yrOVft7szUYjQWCwRX/tJ/udChQi26yYLx/7c/jKjVa34k+3qMDZaYPWIUBnrxVBFCFs&#10;QuVACS+urITo5oF6uQbBgoSR0gK0iH1Kqcm1DfLY7Pt/fyEw+C57zfvm8iRdYw1ibW76Por+BkN1&#10;qrp6f0bGl7H2ccnHYRnwWlCM1XWFNj9mB4M1DZ9q1qejuIhUXg18BvY8f1L4gG+UTO1+7FnM9tkS&#10;ujhUcVY0k2szmISPaQ9Jb39N9Ia7wfz2qkgJl/01X/Y+8Jq+r/1cgFqh1wjo/s8uz/tr7k3WCiVD&#10;/8wA+cDke/36Tfrl40dLrIdf4ell/2y9H8SzutstSgFKd82PFvfEAMjBACfsG7P2TqoQBrL8OFSk&#10;xZTqIvRIu50k2wqhHIyZu9SLc5wPZtdTzKOPvZoNs1uEXZhNjCtEaDtQZ3mk9+s+Cojt1++hv96/&#10;/Pxz+vDphmQnZ7MNvo96iFJdku6dDddSDpzEG8DaXIuhfRnrx5Ut7okXA9sWQ3bCvrOfS6tRgEJl&#10;agwBtH+tai3vtWjnhbPBFUFF37eyGagBeLUAq4LRV/LKEsJT3RebgiLfad+Hq1vKhGonLeFzAhmz&#10;asGQrtbFZzAn2dB5Sm7La6JiBJxE+EW8p6X3XtJ/JQe2lM1QEZHM5vL/BTFVyF5SzafaUh660f9o&#10;CDi3gP1sLft5kZ8n7Rb37l8N2rN8HGOY7YMSlzDLhzWFf/XCYhyuL/a/z5JZYQHHhDGZR4M1KFlm&#10;zzW+7jIrfLgHhUpYKo3JSF0emPJCU50oRS3pGqa5/X/P4B0AE30kNA2W7odNg6mzgzU6B5qdW5MB&#10;jzma2o+Z1GE7YMz4ElMfA4Yw+TlRiI+MCzmdsyk4vheHDT7z9fUVDxwUiWDYsagje2ZL01hOeKqx&#10;FtCwgRVGULEZQwYFA30s+uteI4FP/kOTpI54r2j4sajBSPr0+damIPRKO2Ehc3//wE12qw0PwBem&#10;W1/vHpT2Z5k/X++fLG1IBuAIg6DUbrBFSX/mWawVWCIM+B7z4zPZs6VZzcf+u9UcVW0QDO4YXL9f&#10;JR10KaJdwwMBXUvTBbMKACJ+5xNYfkebRNL7MWUCHfh9X77emzxuQJDGY/r05ZYH/pu+8eP1b/EZ&#10;IW9++EbAjZKlhwdLvUkWcgKvLKSo3Xy5YTHg8mdPFXqkb2LlxAW+LDO9Iw68bvBd/NJ/Dusd6aYP&#10;iIeHtBpNZz8AYCL/6fMnAihv377lwQifns83N3zf8BKhD+CT+XPhvrx8+SL96lc/Cizp7/3RJOLN&#10;uOEE39amq3kt0xDw3SSPwsE/Disdv8sEhOLXtY3BbE/8UZ5hqGEw2dwIYJmltvACyenQTVJvfO+W&#10;639eaL2ahgJoffz2pGbMNjjIxADEMZGTjBsrfgHCoskkEJ7yytPLfheKktPzU65jeDQ+9HWPBo1s&#10;zsOB9wuMEzzzv/n1b/gc/usf/sBiG1JhgHWne2N44PnEdfvy+WsAf3ivAKqHIcszzwIncP8BIFOC&#10;Qf+oIX337i0Lf5PSbZjw6N5kkHVjrYM5utudig2CQQJAvgv+3XZ3TkbsYWpc549PjV97+fpd+v77&#10;H/naDw8HMa3MFJiSQMgMGN6wNQaOJlRsnPsTMslywNPJLMio74dgDwuUKwITyK5LS8E/qok3sLuE&#10;vwy8bpxmb/u2MWxmgbXOPGByJcBy7O8ACxTO45M4kzhmNfN2kM/TMajmYfWw8uCjoTKAujKEn86k&#10;QAaXgoVzVjDrDIiommKHaEYeXJ4QynRCNpItkktLcdBwSfUlcytSijcxzeM5N3uzK6dsJSq6b6aF&#10;HZnJeXWvFh3SB2fs4br1tVkVZIPvf3o0Sa+HvRSXxDKN12SquMYGLg6yODBgcEuQVk3JWPSMGmjC&#10;4ncww3gPetjT020I64ZRk+1BAQUp/Pc86EdG+8mbdiX5MowkSTK0BFj4FNKZfDzLql3PGimPuu5z&#10;E7jWIiRhXLMnNialcWCLYJBAT4CfANvBuIGX1qtXr5hee9GfQ/i8DptNsFWdqUmvmJJDsuxT1GHc&#10;ROCUBVtkSf4YE2eBB7JS4LnMKXwhw5YF12w+hyxumSDbeHbzeycL80GiLRunzS7AsEHnfhI7ahDD&#10;tUhaj9oIjAoD/6oBYIN9jzGLJ57/GGCR1d/3EexdBIWlqZvrkuo4qvZCreLXAV93RYLLV3A+lvBN&#10;K/KKzFxXTKEUOxLfjP28qmHx6b8/j/y72QrYcWPSYvgs0vaA1/qoCbpqAw3yMNAYJbdEsBotK8iE&#10;mI3JIjAUcng+N2xkk1LN55DQ2yDVWJVzNR/Cz/DXreaDiesw00rDQm0myuTtawB0ObxWo5Tlb0NQ&#10;st/DH/5CGe9/+fv/mD70WqB5gJw8Od33qK68+3JZ2HqeUMoghPQ85CBHsqGzCdpKshuzfdkJLCFB&#10;TfWD91lFnUpWWE3Li9l6vF5eGArJE/7yEmvYVgmQwZJc+wXl52y1tgrvyD4ccoP5wZqM8EFbsdt4&#10;rbSuLAfCE4irkouaMQCVsu4Joc6aNe9TG1LhM6F2A3jwDdYvvT4BwGDguO2ZWJcA0FF/b+mFe8Zz&#10;eqv6DfsL9kIAIfThKym8cr3BDNbXKNaLLABC4tVWfk6p/W9JxW635YPPtgq9cA8+csnqso+mFaPT&#10;5V4pLfYqlgrp/mJLsmdeM0FblY2Ft/A1gEi+l+YsohY1p1pfgYYLyFUi6dYaWFu7JRIvMXBqK7Ag&#10;ggf0YOA+JX12ACE4/xh2JY9RMLfw7xaCdjQQGd/LkMNjuv92Z+nhxUJNXKo5jCVsETjcSGZvUwTk&#10;2NdLMHs9yKsIOBs8rX6lmLLzrwbz1G1tKH1UcAFDiuZJ17zXPVivzbxYB/xTj+m0v6cXSMWF3QwC&#10;I+rBGHLJ+rRShkB6ISGfdR1xFRkCxWvV1yf7z72k4xvu26wp6QnX/zw5J4iNi8B6QWxm+inrrKZn&#10;/XYfgNXO1QPBDDfPSe5tHNSZwg09AtbutuQIxiARCMnG/TMA6DuB7Hc3psf5QUSTySTxYplvByPa&#10;7PoZj+eSZ0G/7hieYByB53K3P+Ugfbs/45DXAp36NZ8mnXXHYI8VfL5xK+uZkWd4MJb0rOEa0Bqq&#10;/y4C8tijRlnQNAutMb6M0pWdwYa1X5OUjY1fNybnzNrZzqCD6gKXFjdJx5vAWPTOvQ9D0GTvbf77&#10;v/wxffoqn/84JGRl5MnoGiKklb+qgz9pBdK3tshIfQgUtXRRLT2bwqKuvOPaCseJ9Agbl8tfNtw5&#10;V8O1HD5wwYJVfh5t1oZ1oq6Om7JOm9dzVdrqNElL8ER+nuqeS14NtZaU8raa3gc3utWFFe/BoxE6&#10;kqPWrcmZkTmYgX7+lnUYhs5c+sxGkvpisUqliyZPDBPT557FajYP9OUcbWERZNDbEWGdLQWjL5bC&#10;+lxeyaWD3tcWpnZ2X8FV2ncJEDCFN+qa8ZdLebbnr41Chrcvzn/v03o0zaPSTqZ5jsU1usHyaOj4&#10;bi8PlnmWpNQ2WEzrUbg9TTKsHDeiRFemOUEyigniRW+6X/YCf6gTH3xSYRX8YLRsC/rAhXr95o0Z&#10;T3MynWyim4sMUwd5omFqe8IkHFD2WVzSE8eSYqxQkJEuNnXQrQd7yABebfqfYHuhQGe6YrINH8Uy&#10;mD+QGwHwAXjAVNnHb5w04vUA5t19u083NzdGre6fAyw9YwxMXBwALWBWjifn0+evPMw4GZBsC78P&#10;rEBMwp/AAoBEum+ej5T4HJUCbJLqR/m4bT3tSlNIGof3e4PgCKQenSgs4+nYKCV9eqpKN8v0+Bvd&#10;qFmSU6b6FptUgOHnG1FSak6TdMVTZ41dtjAKZjVnuIefbr+lewC2o0kJXdMOpoh5LRZrbghUSWrd&#10;D4XHb4+c1OF7YHzPhOb+XgH2VfnxEJzCBJ9NbhZo+JU/x+lv//0ANM5OzgggokD99Q8/8oPe9oYB&#10;9/mm/3nVX5Npz/2QQFAEGH8fPn3oBeQZygfe9883tzyA7u7uWLDgHt/c3KU//em9eTtoKvDl7kmh&#10;GY1sx+YycxQdioRvbtSeTFK2nvQUsTZz9rjtsrDaNG1cBD9J3iMmscCzlhW6wkkT7gu9GGc+p2Dv&#10;YbLl6aMAp/CaYN0dp2kpRDE93xhL6fLinFLELCwJb+/27hubugPTpVIYt2+Y9LjjJ7vohTdYlLg/&#10;ADlwLzBxBzCCdT4IgED67g8//NCv79f0y8dfKGN7JNhrCcdYJ5jIAmx8//4Xfi5PwcY1ff3qipNM&#10;i0SUl9PRmlGTDZ9zkkjJ3GQgmDGVZ35GNs39M2PSf3F2RTAHRsFYKwDjGUjR/8G9RJOLJF80vScX&#10;F+lXv/5tf+23Ak8yGQNo6wiOFdszigCBwenVklriH4TwJEyDW2HS58ne5ESDpIkMH1JiaRkWOj0T&#10;T/MowPMgQDwTvGZBhgntbiu5pntEmLTGTfoB+HoC2FSP5rWFPZLFVo5c91G2DV5k1CAALAVLSSnk&#10;xsOwSMoyJdGTJKItvO9MhrGkPLq3XBZTwH2TNp5gOyvtzFN3o+Kxg28j7x4LZsgsBs0fa2ma7bRP&#10;+h1zNC/uFlzkpWqJsTY8gYQDawPecoVeLk0y3b7vPdyTWTwxHMUAl5qcBXcUY9bsEcBstXRdm9zn&#10;PCggwTxkbLBm/nQAwopAU/OCHUlfGBVAgu9B0TyIMUOLiibm9jCG9NtN9rOPLZMFfVAqxKbJQM7w&#10;hSslkpo99TpLnkumj0zJ00ouW8UKHdxDyZlgxY2T3Vemhf+RDxNHWQVkApsbyk7xp7Fgzzidfzw+&#10;MIWdnnuafljYg8s1tZ7GEsbbnmLrcrrgM9q0yq6n2PwEueUHZaEzWqNuYozmabvTJN+K+Ymg+KTQ&#10;HgeQFnlzUnjJqM+TlGbMM2BjAKclZRsoDuCQv6OXWBhuWaqe+XpeXl6QETAd5PWn5xHBVBtZDNC7&#10;jOC6gRIOMC5AigH5Zj0imYj8tPCZJg966n+PvRd7CaTUJa8N6G3SzIHgcaLEkmnJaiaP8thic1py&#10;+OjSG5h2GiaLcj9GAshKZ2RDP9tzZqEf7sVrrH4sLrKh+NjPJj/WnmAhaJkNm5+RT0x7n3TLm+oE&#10;20cYpLPbEkw67+fC2x9+8xeBff/wn/5D+vDho1gOHgT03IsnGFmrcXxWRW9G3ktBX1dT+pjq50We&#10;5IX+oCGEyYYKz5TlmUrBTGkrP8BlmJJWQR8p2H+zS41X+2LOC+uAXxsWhkOQNzydsWQBfUsjkaJh&#10;S6s9epF7r39XSHkF+rWV1MhJiGhV9wAodnvabsAv9pG2G2M0vPDuYqgYgb0h/fLpE5+ra6g5+mvA&#10;Kub0/CLqTqalQ02yManvqCRrgk96Zt1rsNBjTME+yVOVB2Pa6tph/8BzMPg9poQ5hdm/Dagk7BdT&#10;Y0X+WCUTL6BfXnkupvBVzCumeltkpG0B/9zXs7hPQat/BtA6QKj7PLXgB7m1Rl1J95oa06SU5KqA&#10;K9sLjNnvYG/YP7ButDoo5IZ5iLRxTxrHM49n0i2TsHc99J5perJANi597N9KDT8cobS5DYsogsAK&#10;TzILBwXFFBtYM323mE+f+dNtjNntZ6L2SYZAKVSHMvZaYzg3i7FVVwE5VgctifQ+9MIjCW+7HQgF&#10;25Kue9/4Xd9bXvWeAwm7SIU92Rg4OR/tLPWk7iymIo/4ZOxEG5AOBj4Tfe7nPQLyUgnW4Kgh2BHX&#10;egdQ64yBehwqwk9+3BmRxX3p84YDxflovtzbYpLmJLapeWAaAEvwclukKBhMMio1ywH+sCcY5PXr&#10;iNCn/vN7+BCeblDGkmVivtYDlXa856hP+u+9eP06nfT6H5Ler713Qh9tirdzWtyM2xPW2TY4HiiZ&#10;bVAS9LVylDIBQ3vUyQD88L34symkCTUsQ+SUjMrVLtuPRGA40/+/uNayOlBiKfQc4EzmC2ip7yqa&#10;xS5chqFHkzcn846lGyPOc+xlWp+5f56HWtL/+NNP6X/+8afeB9nAPa0SmQdZylAZs9pD7SzWEKim&#10;FXuurUZAAoDwvIyD9oMaYS3NvfnkpUeiQF5sJVYHyLPBRHNADfL1vDABBwFiALwZWhTJ8i3lxZ3A&#10;A+AX8LCsqHQp/5kdRXq210VQ0WCEkqr0YB8oOXgYe6X26aLMhSSwc9Vl9M9ewuewCvT8c+AxvD1F&#10;aPDk42DUoVZaKaOWbXIJwWi1xjDKA4+aBsogkZg9xRAsPg/t8/ohPPXilR0N9fu1cPxrbSsW/qIA&#10;CHZ+c5VQ9oynpWkL7+3+PVdn+99T4tbkt5cXtHFQgWPsrIEyWMpgRAFFqqYZYdvkhLIX0bmHkldB&#10;H8XosooMx0YOz62Lk51MWweCMOcABpjuk8KjClLK05OtptCNIReo8QZtMChzNpw+w/vnVOyVQzRN&#10;aN4tiAMg1lP4k+G5BgiIggDFgxWLLX39ehP0drBPABhgE314BBvpGzdXTA4BLpAV2P8efnKYJpsZ&#10;dqLcNRhoNPU2P4dXL1/295VN0jsa0IfXPapIBrCH5v/+4YkeZmA7gM6O60rPNBmqA5jDzxv4YteV&#10;9HWPpZ4NJMM12W2H0JWDFbaR/4vLdbP8nEY1Tyj8j5JXV33PJLkxQEAwnebaghruibVsHA6TfBKT&#10;mIEGIoLNSQBRzQMaY3jzZSZ1md9d0qGMd/YAT7bzk2AM4I2cnV1YGMrRwjqY/JTtoMffG3BlRQDu&#10;Be7DzZevPFgw8QIAe9cb9bu+9r7/7nv5hw38b3jzfOn3/erqmqbct/ePfB9np/tgGmAbQoIs3jfA&#10;b4BfNHfv7w++cAzjQMPS5PWiFMwqnyGXxZeg4JrcF8/D1DyZtMbUyqUv28Gny8aoMu+OgdLcdXAH&#10;AF14+m2HEklGW/dOQ4N3MA8UPJ+QEBS9JtbN1dVlevfmbXr99jWbbkqr+kvAN+/29kEAXw4PNzdK&#10;dpN2sPcsXKQRKPz+h++tOWtN7I1C1s6Hj5/79f1KSTUAP6avHW1tgy0KSTfYbXhP8Ny5+/o1fe0F&#10;wvnZnmA41tDVxSm9BtEYI8QD65XM4v46CAiBLGQjls7jwz0L3vPeAHz7ZiA79gBMMU/777m4vDB5&#10;7OkJn1UULfvTHQtOgHy4Ofx6v+8//Pjr9PbtdyY1lPchWcYKV3Ap025rwRtotCH7ZzMuphCeEwCG&#10;Ju3dmxRDk1MrvhR8MRiogoKCzDwxwFCss0lW01UnNdd9/6Jxv6wHshjP261NfTcMJVGiIQYJaGAg&#10;IZutoNkosdSS30qYyFs4RDbmUkkBKtU4wJrAn4F+YrOb4eqAdZN1C6iqYlBZM+tywyYmUTSJ8lKx&#10;c6aG1Li575CbBnszrdcyydSwmNAnhSwQvJpWMiYlEc4G4PCcwSHMNN85DP7JFAKz+PGB5wSCAQDS&#10;55A/2yQSDSnOAVx77OUONiB9jgbbUw1vpiLJAhl88J/sexgYVmg+acotCwa8D6fgm//dJmQP3A9V&#10;LEUBJraXIblq0GqKZF6uPU3vPWGXn28+hvyvysvR9vKqZElJX2djdjDQqJhtBdk8+l73GnWjdme0&#10;UNaVi1j65dkEsslw3Bqx/j3bnZhqTeFdNokyewAFhcwmJYVfK/c9NpUGTg6S7cp73iSSc5V5tsoq&#10;va6zAd1IfpGlmPzIQLBHGzpOUxjPVze+1rUKT199fZbHlDEbcxTC7h3DwSma4WFZh1Vm/QN9b3cK&#10;9noyNmEMymaCd1640V9T696ZHSazHgJYawqc8cbeFQr2/oyF6a9JGwcAkBuxiXORpcO47Efz4kvs&#10;bC16Q5FpPUfwCYZEJctTZzQW8kAJnjVFlV5HtrclT12cJwETVTLhg31+ytkKwUFcnycFSh2nYwyp&#10;cJ/wHrgOGFC0sBj87H4ieDxzz/7hN3/zF4J9/zG9//QhTWbQE/uem6urm6DH0iyFhDeb+PxjzOaf&#10;By0UMfeSm4UHS0+M3FHPfUnBlGLSbcgzhe1kk/8uclyBGpEY2uSh3YKBV7g9LG1Ga0uq5Szj9yZg&#10;3vZkZ7xlPb+N4COBffdJLYtKwJJQS1jkIKyMAS8KMODzp4aN4AearexAWrFAJ/fJI2CzJXDQ1Kww&#10;jAB7Sv8e1HUXtLmZ0+dev8ETF2cuaubLfsae0MPP7DO2kvgNtF3Y2dBjs3gNmmQ5aX2LXUhwy8JG&#10;NvLXtWAkYxcZm7quEpNb7GxuBeSgr52pdWF3RBcWtLxg+/jwXIaQERpU6+L3VJM3jVZzhURYwy8H&#10;J4vODP59MtKFS71CKr5i9j1DJlOK/WLVXgZjpK3YJbM8FiMLepW+WXwYMx81SLRrB+YWvf9KCmY/&#10;9nT4IKMHPDw9yNerKK3VpKxNZ7UxMksEqWDdgbSxjfXnlgyZPnOlLECH1Q4tFDMkpKxSLz2VlzW9&#10;gtlyf6/n/T1c9X7qej/Qi+9FrxUvh94n9M+EXhY1OQFHXMrZrBlc9QDAC2SX1Gxfwz4xbmxQh/Mf&#10;FTfBLAwCk91H3NtRPdGGASNbDjX3Zy/S1btfp3J6mY6PdwTJEHaC94vB2UZDkFot+JKWCeiloEor&#10;BqDhHkwCcnjGFQvDgXyYajru+WZ9ddLvCS7QDhYjGws6gZR0ozMb9XMbDJTbYKivMJy8MU/wufew&#10;X7584jU4O7tiPY4bCIUOQWQAfZAKI/xpNta2M3WxB+DPYauwMjzH/WsFXujyZs3a97AZTlrAxlCU&#10;WsSHdFn2Fc3SdMEizKi/JaltAg8rpSAmXW7eR3E4e0xTX5eoBelZzf2i8nl/6j/y3/71j+m//fP/&#10;6p/13tSNaQ7Qfs3Gi3mID1PSIslfQiHyM6ZXUoiIM0Sas6L12dqKwZZWQyF/ctuzJPlqDEI98+6j&#10;VxTUNBhtkZ+LaoXSFq+7YKbbj29Uh65tZJuGhewZzHl08Zl1qwnViT6sXZJmy+LjuUordwspPFzV&#10;o4VVyxUN0q1FaFGbFR/aeLXHUBpjOGeFFtrkub+nlhfWvXvqChx2uXKV2qBqX6RaUoAne/FqV9EJ&#10;VHNLz3zLm8KvZvH/avK08ZpWxn3PvH/NlmgBS80+SFV2eDq2SCNfgmCM5RjsQ3z8k93m90leXi5P&#10;yBEXDIPOTUhGdgrs4OQYQNJuyzRcAi2KWHektMoB3eOYPb4c+zNYSEgJomeYPAPOKf08sgjEZoND&#10;HFMKsND6b7NwhV5Imo+cHZxg8KBIxSEGLwN4w4EpaB4RNaih2EynvuFQ+lfss8LjjVI3FUcAcWC+&#10;PijBBzcUYJybSpJxdpzI2ED678XlZZr7+2NT0DdKMMXADLy9vSUrCZKBUV4yj4cH+sl9vbtNL/r3&#10;vXp1nd6+eU2GIAqWp/51pv3uzPcGiaaPD5YuCwYTvBUAit19OxrleztQLsprDinifsub/dDfz7dH&#10;Y859e5r5WrW2kIlV3RcvQncKWJlkWH+c3P+j8CBwBqn5+2V+3a7FIJDRmX0DmYTGXljkp5Z+OFCW&#10;OQwL9RoTqYdH8/PB+rDE2Ep5BqXWk9G4b26fSH/HdMlYSlslwB7Cc+Pu7lu6//bIEAisP0z50YTi&#10;T4A0kEv9/NNP/drfUBKMw/Wsfy+agpsvX9Lt/R1ZpkhIhYwUi/Rkf5revn3DQxB/B0kr7lPjpHLD&#10;TRdr1zydGl+PTDbt1wOZU2FZYMmEKtYBaJmvmQGi7imFe71zUAXPiORQlFJpeuSN6KgiZ5Zp/+np&#10;hglZFrJhLD4AlShy0eSBQePsSqxz83waWUDZGi/0LPz8+RMBUZdz4ADE92PSjmfdm4CT3RLuAKk0&#10;wNSXr16ny6vr8HQyD7eRsl/e20e7h/sdnvVz/iwaQ3wv5N9Xlycsfuh5hq/1Z4OhK5sFXLroz8V3&#10;b9+yyMXzhPAV+j6O9rwBdMxi2x4PjwTVsN4g0wYzZiuAHYy+E+5b1ZI7YS/QC5az/kyDmXdAAQCG&#10;Y/88m/75kPAH812aA/ffdXF2sZJxGbgzKUDEZzIA+sIfAk1K/28A1gAHyUKEHxzAI4ByMmfGQIDT&#10;4DZFw2tDjTF8S/H8GohsB08ZrCF2vw7uV/JwYTKnUpoWfzZJP8GKlmQfbAoGBm2KjPqP4b8EeYuD&#10;AD7dHiTZzPRQPMpLsgRr0IMT7Azxr1mTT8BwKOp1rQgoIRtbbBeCQTWIWaXPNiplF8XXJBmi+2vU&#10;/4+xN22W5EiSxNw9IjPffRUKXX1MT3fvzPJYkiIU8gfil3DO/UkkdymyZM9OdwODut/9MiPcGaqm&#10;Zh4P+wU9UgOg6lUeER7uZmp6aGD1qpkRA66KSTfLWNmmiZWDHGMSGnOL4AVAaICBSIQT+xWG4mBh&#10;1eXeQIYO2wcmxlGOtE9fb2+XfeghPDoxpDlM3efMJdlJTEA8f0iL9DUzylqB03UwHPBc0lzcZLFF&#10;gBkBuTr1hkzMe2OBmpw5CUBuq4AntobyZCVzb56jP/XCMQyX+WsIY+csryZ6Xqr5XtUmFuQkfy+/&#10;l+ExIqmxMVcNxGCzIaCOHpX0vNmYz+uyN+BXq5Z+fJBBd3Y5d/F0ykFFl9LKDwboprryrXH2tdLH&#10;B0+JdrNjJ6+7HE2sDwAC2O/INt4fQkrhheiGsljdNzDIHAxUzeQejk2MGvo5bTYBWJiMzcCwMY8K&#10;Rhm6tK/kSBw1dkAyGRdk0BspKlRrOdgKRiv2h0GSKHobY82MdoYwPRheTJCCOWOnmbE7ztppnnS7&#10;MwekOM/4PeThRaBOVhIb+QpmBwElSZqj8aj0cSI7kTK1FsxLl2ZTUcFk1A2/K663NyomXysB8GMY&#10;S79HeT5y6LHfKxW7dBCsdt9NSyafBCxZE36y7L8/17PvP/7D36UfPryXJ6NsCwQCyEPfAMC8Luht&#10;bXIs01bSpZJ7EusKeFgn9RZfj81bw9yZ4dmlRjk8hnq6uQ0Dh5+kv4YBvADI5oHkAqfoOehSsdT9&#10;glx662EbbozvHrA/ZUi4R+fGgWHvMJMF5bVoDG1YaZLzumIf2+eyOlwBHsv3nzSUyIMlqU61vpI+&#10;YW3gHL+++YbgAWTe8P69ur7mM4BheYF1QDH5OoDAEWBJsfOHhvF4HjyFO4IghjizuadRin3gnuzA&#10;ZwfqWuyRdq2qgNUxEnijiG62t7g3aNawKFy4BRJXKZpc6h1eUSJLtBwxHzEwS6tQq74Gysq7tnV2&#10;jHzCahj493XmXr/4AQ69Qh6cXrEG/ZxuLcWwbh3EaGfyYN+3GmhCmwFIRUdjSjLkrErpAzIEhpS0&#10;MzoiSPgIGW+1IDEPAWuS7HcZrilSBl07C+7oAK6HOA4KliHql3IPgQgWsz0XRTWypUZLSolrsuyr&#10;l0vder3UmBdHG8p0T5b66hj1CPqipcaFEsmH+Bv1j7hAWHemOjpR+FSW7PyI5BSuR0jPd6ZMaK70&#10;1ZrAns/wqmRnMsDQs+s3S8N6mc6/ecc6//HJEtd3J+fyVd8QjEJSOv4uekuAeLTwQV8hr25cG0vb&#10;LarrNkQ3eFYNdo7TFw8BGsV4pIMsXOhbufxC6JaHxgATQM1Mu6jBwm8A4CPkD2vlzdt36Xz5c4B3&#10;sFSyIY19FoZDHZ659+H9EOgFKTO+MwgUWAeU3qsOGpR6v2Hg05ZAKM/T7WgDFfx/02NK1jr3VNUm&#10;1n8EFOm8qJ7+a/VRePuypiJtiwnGDGcjWzizBkQv/HHpVf+v/++/MtBxlq1MWbFmU+7y++yxzq+S&#10;2F0JoTNhxUhrbZ2sqlGBZHm1dt9OT4OdpWKZJDWNVPXVHh+AVlSHqr29a8k9XRyp2q2P2KO2CyBN&#10;+9TsPp8RrpeCfdz8XChZfqcG9A25h3K4LUnUbmLmBRMwdcYjP2crQVLroX+ynRDUFZLt9NozMLv0&#10;X+fTEPtZB/0jWCW5p2CN3r2KxWcDLYX9ib3uTHuXEMd9jtSMztpzaW6w39N6cBRa3X7e49xoJRLY&#10;gx/YVr7/zihXnemvxoCOHCyOEmldBBWKNV6zGBYlD4pRrwSK7pH2lmQ6roKW6XphTp2CzbUdXXpr&#10;r31xcZLeXF+Z7HJp3E+P4In3SJCLU0kYuR5m6sSZAMUE2x0BQHx0MIH2S7OfaHAK5pSMrmkmvScD&#10;Yrv1JskMXR+f73hTj5cNcf/8QsYGm2s1jQAbTXJ4ZH4zy+tAIjoqKAQssNPzs/T+/Yf0cPdAph6k&#10;hvfLxnW3/Dd+5gIsomXzhZSx0Dthy83hy9dbseuMCcOUvuWOXV5dpm+/eUupKOU7BBmNNYXmEil0&#10;q1gdrgMAfb96d006MD735zsDMg1cbAbaabEhNZchHfs5vLaY7gjm39wLBoB1YKhN601IAG0V49NN&#10;LCeBflgD+PnDbGa1sybgRLVxUDNhz6jpAFcY1jJNvHe4q2goANIc1Ag8M7DDpkc03H62dN/n5Vpd&#10;XFxT1kxAby9Z6MZMlV/I0Nzy/psXVWLK4c3VzbKe9mbgjSJBjcTd0pj/+fsfeBD9u7/5dyZPXtay&#10;M4HAOgOLE4mzuAiXF2fLfT4lGwxM0w/vP6Uvt/dcX/i92/vHdHl5zqbpWebluDa4ppBfn5+eRKAL&#10;wGuwLXebIRqTPSZZkiDgrAeT1afy7mOwKWIKis1nwOpy5h+NIb3An0MGRo86mtUmej8SSBYQ6J/Z&#10;AwFmHUpFSdVopgCqf/lyb96Qj3tKcx8JpNmGgzUNsNYA9ws2xwDB8f0Bdj8TXHuk5Bnstf2LgVTv&#10;fvF2+XyXDDj58NEYtHfL6yPIBQ3f4+MLr8Wx0jnJ2kCQyG6zPGvXBEfwdwC03N89snC6uT7ntcV9&#10;xs9wwjsacwrPL5rCZ/r7HLMZQIHClOxm0oE92cjGssQvJEpf3LxZiohjBnKgQUSBgs8DQJ+DhGrS&#10;7lmeMpRNOJMJYPyReQUhdQ4swd3OPUTNkw7r19d8MXsxCwrKxjr2w6ysvRzY0JU4bJrnGQ45DieC&#10;ECx8Vr4Yq+Yw62eaJA21uRxJHnBZLDc1ySYhquHL4aEQc52Der6Wp7Xw+xmCpcdEu1GMoOa+KSma&#10;yfCqyl1WyqZJhxTBx9lsDxzk8cY3KRGrG8C3SDzLAlU425VMOOvwMZZ4ikAJA5lfxO5rHPrMlIbv&#10;uYZoxwBWqPsCNmPF4TnHs1bpO3rPwcDTy7NsI4wBNx2swWFTOSSdSfBAPZjnJhJIyWa1ZwADI5xD&#10;2NeYplsMsPF0W79Onji6GYcAWPjdDvYdzMB5Tt3AKQsYSkrlTcEodaNfLxI9gMm+wzYSXAnoqE8K&#10;IE3SBmOutn4Pc5LZ+EbFbTd/jh45t55aWqwoZbjQcj0GSaxNkumT6VlAdJbkeQwFQhaLpclv0d8z&#10;63OHS3Re2VMUC/pIWv/OsEpqugGs5ZS7p04xhgRZuGNPKqZUeGsSXoKQYkmNShJlYyxJj4FmJouj&#10;FUiYvhtwViJZcogEWz6/tYdtkGWp0CeAIFAnjOM2krt7gFhVcl9/ZsnsLBYGhPcFsAepGc5iFNZg&#10;VKDW8u/OUJaalIzp0iADKnbyVjRW8d7kixjOQUmhgAOmS282kg221XDkhc9YrTb4wNDAjNWNyZGH&#10;rkFhEwAZ2s6GF7CEIVg4mlyPbFoBiw4WYpDle4wFDVUyT3791z+P2fcf/+nvljPqQyTVsgwvLTxw&#10;i1QUTriqq2Zp7amWSpdNBlYl1m5M3MVOGTrhb5WtmoNp0ZuzEobpbqbuEmanBWRzoTLYMHdPohZN&#10;SA3Ad9Yz462J78uesJu9WVTj5QzCQfY90UCl3pQ4yzd7B1XF9i1rQ5IWjE9jTKs/kGgNZyStD5bn&#10;HB6fvv9hjXCgMh1o23O91OE3b65tcLXUIgD8bKB3LPbUwNMTHmbYS4t6nazv4PLZYJdgIMY6VIF8&#10;Q4pBRvGwjmKNdxPLsqxsb6JhVVqve481D9jR369q/EaxkKoYyQ5Qm3S8dl+n1r01Qpq3lqi5j6B7&#10;dmnP91T71kr3aZRp/Fyd7WcAl6u2bDBXXqVDe51R1KD7mTxk92pMOu+2+v4KIgjjf/OOQwqvr8nD&#10;4SX8vooSxlFV3N597eeOpINMQdXreZJ4Ww0BneHujBcy6oYhGmMnoDiz1N5JjKBm9jtM3DUfgbRd&#10;Xvts+bxXS4397uYqnS29zEhWVGWYwyiwggBTHoLHS+87JSs7pog1i3sB3+jiacnYH5EsreEJGGU8&#10;M5Lt2zw/aY1UCQxmDnqWM+L4LL35ze/Ty/K5z5Z6GjVfpTXGzvxLyVrbE1yl7DGbsowMazKpavi6&#10;jYNLu80OBYMVS7UdQ/aeB0s+dhIA6lz04SdLT+QBSE3vD/smPDDb4xNTiR1m9m2npxfp5u073g/U&#10;R7dfP5uvYzYvxMnlmEgmBiEBdSyYglvr81BHD5udEu/NLitJCcPvuNkoaGeIx6I4u8v9LyHPje+e&#10;VB9VTxUlyy9c1wS6e2gIAL9BzGiy/EDC2Fr/AGeeP395SP/5X/6cHl8ONqDkg5ReBTj5euZAMvfk&#10;1VBF5O43F4FGq8zcbhUR3OAV6O5BhhosrPZ6DgxVZzTZKLTWB0a1dXlt2IcGg0+DEe3vxT+Th+fR&#10;FqbJniHHHprcW7RZUGVWsk5W4rqzoX2f5M4UTOL0yv5nLeEN+wDBeD70iLCdSAHXfUT4TTFygfs9&#10;J9nVZH2XoeQIoIo0dQ3tA7xbseSbBllVjOAk9av7D7rPtQOkJXfwPrn1wit/XF1zyYZrbaszMnfr&#10;Gh+ipW6d4YqRtvLyxfoJAwf5uvLsfXN59p3JOCXtmRrRSpCO6DPFA9Q2GfcswIbirIodzEjhU/do&#10;0hNSgJMdjPF3MD0aLMxjI4NUACFH8Jg7PeaDNu2fCfolMVdsEpxY4GVNn8jaoz9Y4fT/6elght+Y&#10;mpC9VGLCyGTNGHjVZESOyZ5tyreUJEmprxmvoyFz3xk0evi8bO4Pk8n8krGE0LVhw0KxymRPFL6Q&#10;0jF4w/4boAcZJMv7X11dp5ubN1YAw9dtKbCxAeKB//zla7pfmsRvv/2FjGwTmWuzioKJyVQH3tiN&#10;knDxcH7++hisO5Oi9cnx4WBF9yS5LWWyJcmg1VO3bIp68KQZL1AGY/Bt3Lcr50gdDO23ChtM1SDJ&#10;xKEB6e2TvADd3L+biDdKk8G8+vpgTCAHGrGIAXIi2fb0dJseH/YGMM4ml0HBh/sMABSHCtJwqyf4&#10;gVkETx4UCfJrw+fFWnx4PHD6Mon9hsMMawVyUoBN+C4weMa9gPya9OLNyPsGIAly1purCwIfN0sx&#10;+fHTZ/o2/vpXv2IDk+mttuPmfrysRWdNXS1/B2t71nT87v6ZgJsn+TkYYSbG41KU7thsuc8evQTI&#10;djWm1NX5qSjkldfaQ3PAEGTKlIqmo6ONmQCTsbklK46Nck4WXnNsxvhkYS4FB72y4Fl3ZjIXMMnu&#10;7u8J7OHewH+yM5JyfJ/K5tJSvlBU47l7pBR9imuJ6+TTcrzvu1/+Iv3ql+8YDPH999+nr3ePfN3b&#10;5V6fYR9YPh+AWnzfm6tzrl36+NEvZJOury8pp8QBCrAVid2QIgMkJBuUAMGOE00yhJZrB7DWgjkK&#10;AeWzkzM25i9k6hiI9Pg0cSI47o6Xa3LOaevu6HQpKE6Y5n18em5ShdGM7ZvM/lHo4PsBiGezr6AT&#10;vCZYizDeB7MPRa9ZG1RN6M0GwXz0tmqsWqSwbTVRtcZ/6pMqT1jVlJLs0uJDivIqRSoSWHOLVF2m&#10;uCp5atCBAk8XL/3JZcjVmBjV1lfTa4PJxsCQociHzBoQY8mtJktiWO3F7s0CSKbYa9XwQ+6rKZ6z&#10;Pcwgu0XYi3uWhF/UUMJjrMU0NkVScZUs16ecqZSVTGk9+WzRbHVT/RqAnYWKmEzITaJxJsGnD2cE&#10;LBsA8uKQB9MPnwkMU7Afcf/Mf23uzESX1wUbrjO8jo62PT1RYAQAle3GZD1p7e+kRpRhHyULzJlC&#10;Dn2Yp1c+YK3V1eS4RSprUwHkxZl70hBUmyYlH5dVileKNRheZUGfypFO3H5i+O/rcVDyt3kVGpCW&#10;XdIhj0bDKBX85YwNycktZbGRJYnhGcE9yTsmSTax/5j83c59So3VPM6rZtolXG6Y7145VVPkDt4Z&#10;wMZ7gnMQjH4y5sbuNzkY6OeBXEwDBPClMIkq/xnbP2dZmSQ1cBveR9pfICOkWmhLE6M1OwM3db+0&#10;UemlOVI57Xk7onrA5YhWM2Fo1WoVS8kCPsgoyeYnSf87Fc2o79wIfZT8fRAw6gmbkzyfTCrnPli2&#10;LmAxgHvi4OxEtYF5p25GC5gxaWhTsInJ9xyAcPaMNZWZIUvu7YXPYEEesyVFDgZGG0sPflRbNtB4&#10;PYAyOK9xjvFcRgKl/L4syMOCv5C4/le//9ufB/b9Ywf7Sl03UnquBc6GN5BLZcVm8El7pBTmEsB2&#10;1R43iJXsz1tObvPhQHWXYNn9GiJEx93gwmex9WYtq8OcU2cQrlMJ59Z945r2Q/eHC4bYYL6sDlC5&#10;DcEwdCaley4WBR5ZcmbuEtDJkttzpLPPlq64ChMZnJmIhi9bKzShThcjj4A07HKWevzs/NxY67LP&#10;YL2OJNeljnr37pesR3zIcHlxSdCA/rs6L81LUqAQ2OnD2EMdlvN+UCqmpY5LFk25pQYGee2v54yT&#10;0s/g3BPf7ZaUsCVwKwLbf5RW7HvlEPwXgXpzNHBk8tXWG9GfwHvpJyCAEqhsf5vmYJLOwfxJob4B&#10;8IlNqAVL0Z5JD1RMsXcPr9guRSDksBoCtbxqS1dsQz67o61b89g09nyWD+bhxYJXcAVQs9q5AMXO&#10;rcKVFEKIM0pqBw+8S3mdeC0O7lCCgBIeWM6GGrJClTrw17Kra6pICuafhr0OYRtvQca4Ok2n9HY3&#10;n71Bg/GsIKU6m+etS+2wL3pysj0TJfaMXOyM2R0fde8xea6a/+rEMw2/2NuQ0DAS7Ds9v0j75WfP&#10;bt6mw/Z0aeiO0mZZ4ycgpzDd/bBcK7z/Pg3wIBb4yn2RibamtHLpIPyrM62YzCMYdkg7hWaSDR8e&#10;w87atrMfiikLFqncG7OGMZMG0fDPx7O2n561H43Ls3u1/N6O3/3T548pz3sNKO1+TgI74Lm5oZzZ&#10;WNwY0Iy7Ewu4oodpDgarrS2pEAbbB0dZUOAezofaZbIKYane7yZjiVK5Qen7RD/cNk2Swncguy01&#10;MBh97SBvv41JVKHAQf/9uJ/Tf/nzj+lPH7+kJw6NtbamukZ1wgeV9WhZSTZr+4mPnhQWuUv8y9oz&#10;L/c9vs5udaKB6Nzrurn64LfIX29eAX052GjOVA6+meT+PSSiRg/iCr2YnWrY68Njk/T7QCJT5lty&#10;jhApnnc6q+LsE6AftgIrooIPMJrbrJB9XGKw1FagV5KVR+skQoLu4VuHQWxyRvsQoZllFXyfUv+s&#10;Pqjhfi3lhgcDVilHfZg21U44CCA1r0Z2Xs97ERApTmvGZYpE47RK352lnI009fDVdWWUJxXbeqh5&#10;LRVPQRIbbi5PvnOD4aa0SzwwoPfSKw4SKoCAmtLOahIAEh1k7H0QS8yblcCem/uLCPEdTC4wyw/p&#10;6nJr8pKNSRgBqGFDAWgwKHyBmn+kHW0KFysKQBjU27TEJiRoyEwOt+OXhiTEfBfg5ZNItwUzYyym&#10;vW9KinSEnwVpy8Gaur7+xjzhkvl2uA/GQOnVjg0PZKN4X/iagSkEj7nEEIkX3sOrywtO3HHRP336&#10;zKYXXiI+oSKL8GA+aphQ4vcA6uH1IRkdBfR9+vJAIASb2iCw7/Rku2zwI4Em+lyMxvjZMzEUIQQl&#10;kOgqxu8k6nxdU3+T+8QMZGuaT4Otz1lI+MFTfAHk9nhZviaNwx+NxQIpsQGNs2S5OHQSX3dgwTaL&#10;tWeNi8mQG6XJs7T3APwGmUojeALy5VkyX0jncI0A1uB7sAFZfgGY8/RCgEOc8iMYYrfj68K35fHp&#10;gQAYXusRiZoKpLBNqPHegI2Gw+96OdyvlkIR/pG471cX55SQny8HD9KkPn74wNcHYAjaOl7v/uEp&#10;ffx8lz58fkj/9vmeycu4r3cPeyoHqop4vP+YexG5ozn9sTXxZMcoobUaiDuweZ2DNvzw/GLsmZxj&#10;agjQC74aGx3iYCjRTFfSYUyfjk92ZMVN2vxRbNHHaG8MC6z1lHox5lKeJiYKWbtLQQ0mLsJm6HGJ&#10;tbZ898+fPqX723teP8idIbN9++Ytp5/w3cO1+/jxU/rxxx/Tn7//YCEt1Yp8gKKY2D+SJZiXa35s&#10;1PnlvT9+veNzCxkvmXmnOxbBYM2enR2l453JlrdlS3kNQi3MoHm5fvAgXe7RxcUFwSd4LaKQYSGf&#10;N8t9/MprjKLiYvlOJ2cX9B3BXpfUhGNien55s+wxx5Q3VKXS2jDAQCyCANmGIceUlxlzlVLybKmV&#10;VrxawcuQBZdp7rYsvHZIJBvN9w/NKwp0mBvv5/1q0iQ3DcngBgEG82TA0pZJoQLxndmkpF58doCD&#10;1WPgWwrGIJ/AJusGmknvuSYs9Xx0VzMLhFCSqUljMsEKK9ZsUERmmBhzE/1qaiTk8TqUSkCGn2yw&#10;tYu9klNjDpUKWUp18sbZmigeqkqCJfAg0KVq7/aBlwXW4NpVTumNuq/nTdYPzuRrKujtrLHvbEnW&#10;5h1Wkez8guHTo+QQh/SE0CUy/Z7T3f0XNiMAJ+DTB5Ac/5wEnJmJsMnAvNDDtcFz6MU2LsDueLcy&#10;WG6S04j6qCatyo/VgqtKgKoldd9DMli1h9j1twuDoc1BfptePGZJUT25lEMVAV0G7nZTaBahtSpF&#10;0Jj+o8t1hxwG8/SiG81kPGtfJiApL6eysRTw7kViDbAnvLpRsHkAjTzryijmzcakRX3KagNF88hb&#10;1up+FgN0lEQws3G3oX2OZEUPGsEacXZOkzt19zlJ8d3cuZqsA91T1B0+BWdjxiLdrAByk7y6mbia&#10;QhU0XFMN1oux52YNVu39MagycN38k9ynzQDybU/sk6y+iAUG5jqZnZDhTofwdaXfnwMrm0EMySkk&#10;wRjkWghOkW/izgpK+np1Ocz94yMHJLxmc4t7Rv+43UYhho0NOIAY+oCmqv1pXCXIwd/JTMnxrNNe&#10;QGxPNEsESGerMelHiwYP+42YKNj38HwC7MWZVeUzitrOvX6ZwKiETgdEkaT6MhkzFMMoDG3h3/ZX&#10;v//3P1vG++H9B95Xn6TXdbqtvCS9WXKW9ij1S1Iaazhqp7QKg+nMMAY+ZHkbOftCyb92z3Nn5bqX&#10;tmSonmbIWkAsQ7cziCZjZcXmSYCBj5RuEjQr/RYSobWErEpmNGj9pVWiIT/P2CXKbtfQ5PXUBtIy&#10;adzfijwz1dQXpZPmVVPkwEIRa3kYxvCDxhqB7Q33wMHOUgL8AAWW8w/AwNul9rhZag/cZzCmcS9Q&#10;9/mZmeVV1oMeSiQk0j5FaxceYj7Qtn+0OI+cSZTc7ykNXbJWhpUrqbHFIu26JvlgduluSPpCKu0A&#10;1PDab6vUCNRcgwJ5ldjsgGwfMnka8KCwIUm5BFaOGgyHx23rbK+g82ltRbiLA9FpxcyuLTxRnV3u&#10;f/uIg1ILc0zyPwSg596/9NyEtY6afgDyO/lzUn2hYQDZ/XUW2zevvPf6pc6yaDI7ieGVF6L7Y82+&#10;rv37ytePvqEKJEH9CTUZ2Hy/fnORrrY5nQALW2qATTbg0byzC+sgrDF4OWI9zgqEGkScadwPtxZS&#10;KFXVJK/SST3oIELNPL1YmBNsForZMnCwijsGlcnyHidLPXr59pfLs7pb6tZv0ubkPO24R2+ZbtsE&#10;rtID3rSJtqadwZ4lnZTtCwdd4yZCV/ysNluuzBoVQCEGwO7H38ia3iqAsqUn2pXMYsQOBPQAusDD&#10;D0AuelKcdfDxG5aa/fPdFwKmxSikGnKan+PJ0h8DJKR8G4y+raUPo05yJZKd3wLIs/WmmYx++70m&#10;0NToTNVofYOzcA3Eq9MzmZlF/82nTgm17uPsViQvSx1e9/ZZM87uwXxJ2/JxPt3eLufwmD4sfet/&#10;+tNflr7ibqlHDva9ls+IMJUpW/CFWyn4cGidlprz2sk4R52exFJttXvwxpCBPqjL2g22eRYItZYA&#10;lxW+kTr72tPfV8dTyymYiAE+KenXhxpNAXv+z7T6K26W7H7IRVLU4qCUJ++yB+uefWXFMnZWYF0F&#10;ckTgkIgSLjT2V/Dv6sGEPkCy/I4SYRwl6l9t9nYcGVvTpfzyQ62SJHf4z8412pHUZnnOubPnamt9&#10;2LEiW5cV2YCDsaAfOOsvy9d1FXHykxCvtBoARlBh7ud2d4ZQxxP1SIr0Yd+vh6vTo+8oexhNcvos&#10;KeRaI+wFbnh5jUOoYUhFXpp2RN3jpmEjQOFH8OkwB+1xsyqizT8np5vLU95QTCawwZpv3ku6uzNv&#10;PqP9m5Ep6cu5hDQIMliTYk3yuDqkyzc39BBAY4/PCjAAr0eGnf4bhcCxkj3N38Yiy/nwVLHDlvc8&#10;OzkJrT3DPZh62URZtpSpqu+bFDSBDRGeBV9vv2iSoBuyMVNasJLQGH7z5g0/C0Cou4dHAlgAjW7v&#10;HgmA+MaGgh5A6DiYQOTlYCmu5nVRQ/owcvIiD7hmzI1plpdPXcs8ahi+iuxnTYWaTKT87sXiq2L5&#10;VTHwfGED3IBHASd+PFiMrYmDYDu4sbdJa+4PU6SwbeXT5LJJSpon+zzwILQwDwOjAPy+MLhhEjVf&#10;bCSm/hkbaA5JRBEjtUay78OjsaLQPKARgowSDQRYfbhPuMbTbGw5NJbzNAdgaCzFJ4KuOCAQ7IGN&#10;y0NAmEw0mFH+8XLQokB5/+Uh0HZcx+vznUl2l890frLj59vJ98xlK7vNKO8JY+nguj7tK69nTUY9&#10;HgTunJ2fsuGf41DNXBPG/mtswufJqNZjGcRuMVYdnmR42FkoTSZoerTdinEzLWvuXkDxgUWCP7cm&#10;d0xKi26Upx+dwAPxiPeEsuiCZNxv0l//9rfpzfJPfBZcY7CgMLn88P59+tc//0AmH1KcXTZi8vUz&#10;vtaHz1950d5+c8NJ5sP9kw0Nlu/229/8wv59aybCeJ2z5XVPl18IxcGzbRL0I2NbyvvDJyFI58Nz&#10;w1CS/UGgHTZdSwC9+eaNNc5Ls/pvy2flYZIhhb4iW3OgHHirabzR+d1I1437LYk48b8BiDL4Quxk&#10;Nw2m5O3EppOkkGNPkeSPLC4AVSoCUwmba6O8s7k3MGYsJuM2FptJcmcPIMjGCHJfR2cud/+m1uWv&#10;yZhQg+SgDk5lstymoKN7qAGZUSupbEzT+zg/gCLs/S25RNbkHwStphVFfy0lmN3YviVpaOTLoqZZ&#10;g8N1aqezyqpPMVt7nfqV8k+KBflsYN/UUMVlic78TgJnsK4fH+75vAPA5r7fzMPFmdYvDO04xJnB&#10;QcPeUlKz/Ks2Mt7G80wPx+3YWRl5iKCFLH81GlJnK2iq9nb/zuGftVJuWdPfJStsoJInNw8hIaOX&#10;qIKYks6LqErU+biUl01x8TTKwRrUaC6bmeOLVTG4TBoN0Dh0yaW8KkdPP1wNEl2u55PLjdJws4DF&#10;ou/TUo2ftTrA/D9HnjeTZB9iT2X3MUuvGuC1N62zDtvKk9ilu56AjevnwRuWhD0EiOPFZpGE3INl&#10;htKnwN1sfWvyVO4XKZhX4a2tEBlnyebcn0FroMxrhwWeZFw4h+F/VzXlnpXmjv3MayKyG1J/5nm2&#10;DUp1z529NQv43KipnBRM5vXWXs8F1jeVBu01kQj3DmcjZZSss1oADVlpxpSSNVsL5gU4y5vKBl07&#10;MqyapOk5BksEasdNiHjw9yH5c78hMg0nMVprCvUALi5qKRrt43tvN2Ts0JMK4OKw4bWAr/Nvfvdz&#10;mX1/vzRvn1bFe1uFbYjpV52xoYJ8WN1rZSxwC2tdFeE7cPG2JTf5MLV4pvw6ex3u6bfrQr97Yq6Y&#10;Au3VpxRzo4Xc0fWM7mc2hKRo5Z26ZhKWoQMmqvmzM9R8f05t9cxZ857lCddWNVoOz8EOFjWFiDjT&#10;zNhNYhVX8xAjc1eemMPGamMAFlTLLHX027ffLjX3BcMCweSDrc7JybFAbIUrDDY0KGLQsWHH0Cgn&#10;yQGLzl3zkqIPZ1bdXUaHzcyzrIzRPDYBHIGq1g5cxnkr7z5fw0WS3zW70f36fJMIxp/YJ3nlM8Z9&#10;yaW6EapRY32uz8GBXqsdoO2hRDlY9GTwrs5R9+x2Jo2b5bss1m0a3C91DQrMIn9wiMFnbxuAsu1J&#10;k+11tBKpku2Z9BpnMkgNqOvwWR6WuhTPPvoPhKoBEEK9CuB40v670evkFfspu7e1aoSs2szDpyYN&#10;imyoN5lvcW0WIAP/wOXzXp1s07dX5+kUYNm05/tyn00bXtMm39+i9WADT6vFtkpffz48m4XT1tYS&#10;JMqwR2isDY0YgcEF+9DBADTuF/Lo5XXfWMzPJXwpr9+ku+dDOr36JpXtcTo6u+R7bcRqRq2KmhXf&#10;A/V9xQAQllQAxQer9RDSR+uQjQWEDErkdU+ymbX0idVx2y2fo7JicuN18HtgUrM2kuIMHtTJfcf1&#10;fvDj5lBuNnkmPcOzagAs272d4wR/Yd+wvC8CSmAX5IzC5AqDYl7n4bPLey4gBfe4FeILo76PsYSN&#10;mcyhJII1wDyBamUyMC6BWThboi5IBJOYaDhzPf9hLysyAKJI6t2OONP3ZB7fL5/zcelPn6dd+v7z&#10;l/THv/xl6a0eGfaB/x3Ces3TuXOwytKQ14S/OENdcjl72Ib7cuo8KDEwkVTUQ774/ObwI25hxtz9&#10;UrNk4v58O0hWHeMow387TFBohXvltRW4FwnpbsXS8zdigONza/Qts/xuGazj8NbQ/f082T76jNRe&#10;M5nDGqGEHYn9lZZeGRrkEJ6Ev6PZXVQbBnJd2G4+CEBruatT/Jfvzc7oi2ve1pYAP0H3Qgq8Zgqm&#10;roRZAaNt7fu6umZGkKta5/b+PrAoOUeAojPkc8mvBnBZ9glZQ+O2ClYazk923+GrHCiLO5bOvUS6&#10;aV8sAhZG8/06uN8RPcCO+KAhIIOym/0kQ3Y1WQD3RvuyTOul4WxKx8tmhkPakv4O9LCh6XyxReET&#10;DnqUHWbFqZt5tcnpDrHYH/cvSqg9pMvLM5OA4DUhX9xYmi/++RIJvEeWdro1fzQHOh4e7rjhYkPe&#10;KoULYGCVJMfZBWBT5EgIM0kdNu6H5YGHbHBHAOKYrwtZCX7NLHoHyb/2/LwASQFe0LNDEslPy+bh&#10;iXo+SaQ8OtvinaSBH6TPNlZljQJwM/q0rifyeNAIztdR1PKpdvevFAaXiRJuK5IHM9Jtzghy5mkW&#10;g0LmljLIfyGLpEiqbap6S8+rnVYa9OFeloLFBqYWQiYOAi9cIkBJ67LGIPWdZRAO6SvYVFUN5IvW&#10;22bTqeQAv3AdUHzg8zy9mCwUr/3l9oHy8POzE64TXAEUGRuxN16Wg+z+8YHyva9fb3mwfb29M2aW&#10;/DVw7e7vHviaYFiCUZmUnguAFqET2zEzSRbXHf8d6UdOH/Z028HSbZ1u696OAPhw7SCLZdKqTOb5&#10;mppmuKTnlJ6Le74nwC98P0rhCQJNK1DqYEw4AeuUMMpHKbWevI1nnKEa8Bk5sgRQhKEgkQqb31aJ&#10;uFijX79+oUE2wGy7nxNf+3a5PnOz5vKE/oVbhrPgvqCw40G/3Bsk+H7++JnJu5MmqzsxVtAwbOUn&#10;dwKp8saeN7BEIfV1ggLCcgBc4hm6urnh9cOWDpNf+IBCDmASk5Iurt6kN9+8XQ7ql/R5ua+z/G0w&#10;KLi8sqARY+NtJE+byMSdlRaIa4IC6/TkxJpln94LSNseWxoZAHzzr9oa8yS7ZUeXd1U7Sej1NggE&#10;TNoLeG8JHG3NC0zA0tpfomSzLkgrY9lhLGGYndYNnDzWHKvzIs5BDfdIa8lTYEcCNvQt8uJibmLu&#10;eKJo47NmYQQTp5EbeWfl3DoNv7VXJ7EldlsTRHCrafKWu8m2m0Sb5HKyZqx0mZgVKNVYXM60aCox&#10;VNhQIjrbs8c9RfKG7CbM8kXzcCgmrCNFHfYJy/qkl+qyrxcVD3e3XySPqPx9XGuy0+RrRi+50QrO&#10;HdNVbXJMebmk3vg980JTs1tMek+vSbA8t+bFh2Z3cA+UALUkhVg1lQYYjfF7cxjF5yS1gdgTYlQp&#10;2CBnl4xYgRFyPU9nE0OvaV/yVFoOKFwi4olw4Wc1RFLxRgnQ1sOWAA4d4HrlM+VAQDxLJk3ZRLiH&#10;J38/GbhW9Nrx9zXMH8YowIrALhr+z9bwefIjwehIxZVFQZuDnWL1zhxyc2ceZVpLWN2BcwkgHG1G&#10;5JFq4EdPJabJOlkfs5K6B7ml5Ri6OTDunpbZvW808JkFVo4CdMlC0cS/elLcbKxuL5WxzsCMH1zN&#10;oOb9INB6ZpJ3Yd3VU5sPAuxGKjxsnW5iyk3/Sr7GxGdjkG1C9mABpfRmMRKKzrWtzOetDvR9fQ7P&#10;uYO8McEWT2LwGrhgjCwDJNNrac9goUb4DhjOOUjpIC39mQRiTJQuw3/14md79v3zP5iMt4dSdNPs&#10;SHHNKxBwFVjj+3CTLNubuOz3t+VucJ67ObebjbsZeF35DPla8sZNW0GXHrU+fG+roUdKvRnz1/Ym&#10;yt1c2WDKzLsDTSVYpZH4W3KA4z0xssXZF+yRPHSgRenIloxtwyjzxNvEoNw9npqbyVcL9iNDHvUI&#10;Ag7kvwcg5eL8gmz9nQKOAPzBUgM/g8EmfxbSx92Jwo2G7vuULAGUYVSjBl1aqwD56D/XvK7N6kcU&#10;uDFsArh0IkT/zgG/yk+q9eHUKnPT/QHT6l4mMUV8wBHgXc6rpPoesuHvw/uqfY2AhA9TxHA21n60&#10;mAHaJV1nbERzm+UhN+scthAksr713NvQzs4v7+fWHmR2frTUM841kJY3YhGYykfBE8E5ZDc2eqs2&#10;lGIo0NaGJQ+wznh+5utR1p31TDuAq8Cvtk6gTC2egQgX0PnuTL6mkMKmgKqilGUAiBCmnizr4vr8&#10;JF3slvM7L/tLs94CPwOwDsBWU3otrZ9GT6seI3DK/Nw2NkrEMzOaJU6Tl3oicG1DGOxtDDJcajzU&#10;z9ujnSypbJ/YgogC9crRCZl8Z9dvyRjDnnp6DMmt9bIkwwAkxFkHViT9qh/ZU/Ozi1WOM8gZhWQB&#10;0lYl0ccbtR/7hGz3B98VfoRJoWwGNoxUZPD8RRAT68VmkmMGg1h/SkZ9s+GHSZbNJ417I3vVohou&#10;s+5FbwX1FxRfANxgUYE6Gmc0WXw8y2UdkLtvcNbeuuM5NHAoUbTOLHkXdTvkuS8Ct6H+eFnqP0vi&#10;bQo1m1YAOx2ZBiPAmJ8qhmrLeVmXfunlSeqxTEbl7WFI/88f/5jef/pERUxzJvLKziErtImfvaUI&#10;tcir4Xt+ZcOSmNJeHRQSuB/D4JULt/Gv7HnHc8LnOID7GhJh1grOwtV7+F4erPW2Aq88VKS4N14K&#10;+xUbJKRXtbx70yV55rvEdFhLdIsBZkOgUx0Mi+CysDXIrweJSrJNa2Zi7rS0LCb9EGFLnUE9KODK&#10;Blq4B+qBvG5xRmJ+faa6zUtTqnx1cDQsgXIPl1rxH35isvDKL7dLSHIPh8srcDFSmvveP3gir3vn&#10;iiXodaK3emX1XtntQ9zeCbXk2+uz7zZsuoqSqaxoRbEX9L8wOU6cDMyUP02SiFqjtxMDCAADirVR&#10;vkPcWHUDiv+3FuP++UDzfbDoMEW7vr5aGvN7vjcKzP3BmF0AcwBeOF0Tfn1n52d8SC3AwBJnP37+&#10;yvCE85MjyjFflmYbT+6JPGV8osWAgsE2OvjlMa6c0riD+XtwQjDSmwDvhwIDcl283qwC2Hzjlo3v&#10;xSbgbtANzxwWzjIuxSaIzQ6viUYF3xspolZbmUciDqSDWG1gINn03Zg6k4JKcLNeDvYgPzxNktON&#10;pElveH8gla22cQIIeZkjbWYQqJQVk01wczZGmANuZANqQVsCWYumzfyPqh5AIeJdKSJqekrPYnJ6&#10;6q9N3npCIjx9KpuGqiTDks6OtwQqsQYRooCH9xahEC92kO+UXguwDEmueyb1Tkz4JXNlP8U0HOwu&#10;HGpYUydHWwV+DGJVPlvBqeZot7NJrwUpWCjFp2X94DMDiCIjZm56bwtU+Hr7yEYL0yf8OVhoAIhw&#10;vT/fPncaMo13LUEO6/Lr/TPvzcnWZCX07ag2/RzEyBrUpJqPZJEnmz25WEsv9Ihqka6E9cLNFDd8&#10;MnmBB63g9wD4mVTF2K94xiBDfHh44pocKQV7joaDYWWbkYEiAJ9RUCN05OrqhoA8gwuWZhKG2Bby&#10;cRrgjAOtX77eLc/Jo/krAYB/2S/vuyP4fXJiUlME82RKNg4E7s6X6//p8y0HBMco6pdrBK9EPNsc&#10;LGwsUAPvBVYfglLQLDzcP4TRKYHSlsncYPpYbWoqTa4J8G5YnuGz0/PlWTxl90L/yPtHglPwyCz0&#10;gNqlm5t3LLA28tR7ejaWMF63KEAD4CfBUoJBDyFbpESagNk+/fj+I1m82OseYQkAuS0HDJqipxzA&#10;31yVlrnbcL3Sf/IV+24M9hLBve0YprFum8BhgPyT6M0pGYhPOZ1953tvUcKfT5TwDHM6zYl7C8bQ&#10;oMFB1e83DWtcMgTwlkbHLkGF/EPXjn/uLLV+PAlUrhFoErbzSgoO0qC86pKaLvd5c2ZNEsgBoC5L&#10;r5Y9EVSsAXzHvXxYikzSIV33hFJKCA8GTuN+kkEgn1T4PmIiDFAZ6c4Ghr4s58xH/iwSAzHBJpud&#10;8pMkz9ZBMmcDH3ZbY4FTojqISa7DmIEEXK8bS4FFKvJgjWXOvdkPz6+0MnpunXPiZuqzkhzN224I&#10;n8bsAGrpXnsR+KDmzKQ+iWuArNmaY+Js/r3p1UTWvVMt3bgz1XIkkJvthK+/JvPikAgqZMI862qs&#10;hdmL1VTDRN983Xo6LHUyUfi1kAl7g90T72qAFlUsEADxlAYfDl2S7NJ2StBd0t0TLN03ssq3BhKn&#10;aTYmHsHd0Zh9SaAmgMBW7Zo6E4a+lXrWvBijOXuRfCOArBJNvadRN4Fw7rcXXnDyACPbfQWKYf0X&#10;hreYH6MDikVsYdRWWykOhmzgrfn32XWgVQDYfUodHgRy4Axg4TjagHPQUCCLYY/3wj6KQSfPeDAd&#10;5334MYLl54mywODp+XdyaqDkXDjANfn3SMDBZJWJNVhxz0Ox0N3KoCXzVqxiFbH22G74vFU2lMbA&#10;AdP756bx/vM//B/pPdN4UwTPhPLGmRc4j+cV4W5lwZNbinXniYLeXDlLo9tx9ORD62FasDMsS8mZ&#10;x6X3CSuQqXtwpvDQ9FAn/0yT6nSmk+eVzLH17xMiKdUEs/xWs/z7evKxmFQKz2vugyYGtfte0tce&#10;Z5n+zIOBqsC8osbJlA7bCPKwtPKNUoNtj6I0F8mkUFQsawusPgRunTG4o1jiKS12MoGCTTHGfFFg&#10;F1jB3SNxMOZnGXQtFDzihv7ypRrHEpJQCwIawldznYRMJlxtwdpNuQcEgBnYat+DskKCcvx9DfQd&#10;JHPZ9sqdz4dlvrbYqA9d0Na9HWskjUf4Ve57mA12Bi2L1kGxVIUvVikPss5tDWlUfzjI7fRVG5K4&#10;x6hYgkptZ6+1tfTUJm+vovvBz1FNvunDPhsgvLCOYKgaQg73z8k5TllM6VZrMPNCYrySLgfJIXVf&#10;WZ5pc5NfW5MfclXY12BS2Tyli6X++tXNdfr2/DSdjhZMYwzrDf3i3X+QQT3wQuX32VjPJMYiBixJ&#10;7BsLycv09WXfuJGH6Cy7IvnEU7k2WTgSnwv1bUy5hsUSLbNmqkO2J2dpd3ZFwspMVuRRqIEwyMFz&#10;87T00E/3d0tD9kQlD/pdpPwSXLUkFNVSo4GTDKU8We6XKU8G7U84156WvgnWCoOIFFt6CR7sWc+2&#10;B47yKDY7hkT2JaSOkNdnsd5xrrK/fVzu69PeAE3IZJdrM+5GWnctJymB+uOzM7J4KdMXO8sYbj31&#10;nEzNg6exG+XY2e0lGWMPFhuJoO6sutDXkXn323lbIu2FazbJIoE/S1piKnWpE2CrU43lyR50Oaue&#10;Dzn9n//1z+lf/vInEn18n3dZJ95j8JCc0t2tywro8jIlr7yOq/ZaGzQMCpiwwEv2C+5bJ6WGA0DV&#10;mXcCxqxeryHVTxoGzCIsmV2kMcsZVNS6DLaJnV1j8FQ7w710YCmCRDxpWACY1XUtDa9t6aLOz6VF&#10;argPIrrHreeoSVlaHeQSU7wVYRQ29CQQV1KoZPj+tSmjQEnBqUZabTH2k4DTGsNX34s8OKnW1hN6&#10;V0Ecq7sVdh2vgDw/x1dXqeV+k/MKVF2Dva5M5HouTpTI4VPez93Xvtrm0ZpigNenfWtm5HIvbs5P&#10;vqOHDwvvQkBrIqvP3pQ+B/5CQkfJBtJ/OzvDqLqF4As9CgBOPR/EHssy/OxpNzRvZBgBWEZb+kW5&#10;LHfLae4hWB3cMAYDGcnuUuDGoMmEp89s1QjW6SVdL4VAcolXMiBoIsvuKN3Bf4myu61YecbKQFOG&#10;DbOyyNzwIqO4vFs2ToCZNKhGxDkTNo/oSQDJItNeV/IYNIpoMM2M2gAcTCJterJn8bQbMe1XQpen&#10;82bzwjIfI1HlKZudI+mWRueYpBxahGUYc67LIzwAgx5mgzH9zI+xmj+EWHqj2GVr6JmFY6QtmkfT&#10;MPZiw8EyfIo9AcMUKWVbptAa65M+jn4wa8lXsWM8pIIsLnlI3T/t+X3h+wbAyY3OyShYvt/ToRLQ&#10;otx3P0vGakasnnyDtVdVXDtrAAfupPAO7CBuUI73wH26vbvjOrm7f0yPzzb9en48UPrDa85i1JIA&#10;AWgh1AKAFr7R8ckR3wOgIu7REQ5LPV2XZ8cKgzBJ5/F2iIQgXqvtGPuFSR/t8MdkDUm3SCDGt8c6&#10;QtItvQ54r03CfZhnMYU6oAFmJFk3k0nKi2jTF5eXTBj1Rx8+epAfu2zIQi3Mow0guh/iZjw8kYVK&#10;tp6+j7aU9PBwz2kk0osBZE/e+C6ve3l5kd69+5aFt3l6bQnUMU0XPodPL0wpflj+Hd/r/PSYjdu7&#10;b79Rwp+e2WU/gCwBXoEbTva36Wm5/rhmYGMCeIMhMvz3IEHANHJqxnRFUnClXNw8R1B4m9+dXcOE&#10;ST2ayuVf3yzNA+S7YBIz+UvrBhNan2SjWNtI0kppx3LtwfCDdIj3UD40uH/83AANd1sm+sJc3Nbh&#10;jMFmsKAm0bQ9oMOn8ZgmDvJsEpPfwh/EonXmH5Oal6KKyqfZAnFcllklo+rT7i75LDKzndVstfAQ&#10;MksCS2DbcGI6u4eUhgO1tpBjuZyuSKZHAJ57cjYGBa55tibIWdEuVd46SOBBMNrPZp9gOV1GzacN&#10;wRxkMg8g8+2YNURqcZDyWsmUGHsFPVGfXwRy9et4WH6Pk93JDMDd9mFiwM2LGYcvhRzYvZD34uVv&#10;v35d1vwXNp40dx+3YrEbyGwgew5prP8PYJ5JNoslOA/Dq4Td2uaQiBpIrxS10j2ymoqRfvjnKJaS&#10;9hBvKoNBRiDFGI3d4N/AOGerFbGFmuSura5BwzHkA7OYka11ackgxr0BwUOX6QkIdF/CMHPWBD2Y&#10;Tin1+5c7287cUbpU102ica+eBcJ7MxHyWxWPA5Mdm49iDdRSMmq2N5QENMf35TM/TZGOytCNYPkJ&#10;6NvY/TPmfTV/r3GUdLcZQDUYo9xCm4y1YBPkzoArSqfOPjmvXa5J03FP7waQAv8fJVgOo/kUm8XJ&#10;ECxhAltigzHRUaoAf+onNXqjwLuNrpkPS12ePU/GoMX6RPPtAVgevMwaB6FparTdU20TAUOFqgiC&#10;lDo/PK0UrzmJFQO7BDLcqoIMmhXqLpExP1ILQktilKB+C8BDA0QW9NmAnMFtX+RR5XLVKtsFBCf9&#10;+q//5meBff/0D3+X3n/40GXi8kriHpY7OFuae3KmYOCVtGKq9pggpU32fTYACr2HrbUWyYet27F1&#10;4Dl1j7TXubYrg2/JYp3l1+QbHABg6n5RlDApTKLknoDMe+2D4DUY5j/nrMYmP1W3ZpjXrHVrQCc9&#10;F1zLzv5sNniGtNDCkaZgr5n8VLUJFCabnckUEVJwYgn3qGnI5Ds/TTfXNwQDUV+jJigakGUx0mMg&#10;4oC8fNeSgL7tsGU/ofwBgYTqj5110fo9ce8k23+GYKZ4KFln3pewifC12BkbJdITPWU+t+6RF/Y1&#10;MtHGnjS7/1No6lqED7jvV5XvXo4gkR4WsjaKb9WB5LaK2Or7a1t7VpWyAqtrNPee+o1nA4MMsqbU&#10;MDNNfrcLaeWoAaTvM97AM5ACbL5UIywIe8n93e2ybibtb7PACYHTOv/tetSVjcOqCZfvltUWNgSb&#10;pirPW/ldCiDH37o+3aQ/vPtFuoTMFeCO9lQ0UKPAbPr7ZWPikCmXJe/LBsij1uD1rH7vuo9iVdQ0&#10;6uPd8Yk8dgsJJVmhksbonVgv2T208xT7P0Gj+bDUyWe23+6QzrtN7dBMsl5Momwe8wfKTivIJZNB&#10;ERgXYUA1+3khxjR9McHow+eQrDECGLFHZ3no4l5ThmxX+JjEij2fu6SgRPexraEikVe5HiwjAs1U&#10;8qDWenh65Nm4Z0+8Xa7F+fJexmQsuy3366FYyq7L3ItYpEz3rj2wAhJxBlJ6GAv9cg+2f3kAGwZ5&#10;s4VNJA6Jffg4ENhrc5Mty0zG7AC+3/SShnm5jofn5V9R1y/18fLreSrpTz9+TP/5+7+w/zkcpu65&#10;JgVJrgq+0MA69g0ojnJOMT9ytl3KXYKrLqvI/270FPPWE3Sbc7OdVeuqCMfF0Otn85rzoBgvibIU&#10;HUXn0PATdjhfo7jRTV2x7nJYQhQx3fzxyylFzzGEnHidcOuqkRxniP/Z7IDWKvXbfUTDg9OBMoXD&#10;5gA2W3zvQfLcIXl6+hDDVA+DCvICNzIzs8gt9+Rk3x+rsfqclBHsx9VgoeT/Fsj0gQvPRp2vrvbo&#10;md2v03jdTzSvBnQ5v1ZwGUO60I+4W4r4AHAIoM+vqVt0cHgAT9O316ffoWnBQwjGHJs5MYjs4a3W&#10;kJYhaIxgGA2K4/bkUUxScSChKSpkrx0IytAcPfzj9HC2HL59SGklO27b6fZVIMfcLN78aNlQfDL5&#10;JFYcNhts+kfHGzPhzDUSazG1hqxwy1SuCwZ/gIFyfHTK1FgwzHBxnp72XAxXl9c2odjIXHp5A6Sy&#10;4nU2Mvil99v2iM09wAKAf5wKNmsSsGm97GcDKzHREsqMiw0p6Ne7e5NBYSNn8pSxRwDeoKBlau6y&#10;cWNigyklDgOw2XCtNwq1wEY9VTt0cN3xOZ6eJ7KnyIKj95172SgZqmqqVc1ccjPkmAq7WT/AtFnJ&#10;mOMKjPOpMd6HU4pVgAxTX8eiyUAS6OhSgMRpVBEr1IvOGilwgyHXbWUoDWYgWIpcU8c8GJDuO2sS&#10;ckI5YQkWYGoWBoJ1UOSThp+DJyBZNssaexEj4nG55/ePe5skATjcW3OP30ct9fbbX6Tr6zcEnCkX&#10;3lcP9OR0UvMOW/dKJHy8fyZFHtJZvDb92mAye2zrB2AW00gPlYxEk0DY//E+7m3SRVDq5Dx9881b&#10;PkcAos1HbkrPh0nprTZ52jMop4ZB8awUMAIOAoLZ3sm/sYppC4PyXJKYchsebEykTpbweQofjuVw&#10;PV+elUHgFw5avwYPj8YABAO2DDmSSkcliz5QvlutIJV3HZ5FPEMA83GdAAZ+/XqXfnj/hXLkN9fn&#10;/Ax4Rs9QpB9t0rtv36bnx3u+L5J2GXRzccbUY0+EgqEzQail2DHgs1HGc3p2yqMRTKky7gjc3Xzz&#10;C/o1ni7f6+L8isy6LY2Mx3R18zadXQCQ/HX65W/+Kl1df5OOTs+Z2AhmH4oVsPewd5EFSqnlUZiH&#10;WygF2KjnnEICnMNF3i5F09tffJsurq/T2eUNP9v1zY0Bf1tLVsM1HjZmFG7MCT2rGi7YEGLkr1nF&#10;KtiKo8s4V747eRwFtrRgSZhPzRwpv34Ik+WCz5oVHiCQzH0vZw/hcNknGGpg1LjEsKZI+XbGKQEP&#10;gB2SZxWFajhAVVOXhxI8brZdG+BhMktIQkrypsSm/KOSXDGEKm7+q/W4kay7yVMEResk436GHs0m&#10;CeJ6pAeaSU/D8Jb77zOLhufnRyviJpPxAti7/YoAjjtOxXGe4RfCAf785z+nz58+cF3+8P33fFYH&#10;PQNbAn87+VsZCGAskBapw4N80SiByVlJrQaCWNDCngCXSS1L+A+Zv8oQthHEzIYhVNEcgtU5ZL6j&#10;PPTILpefEgs+FcbD2JvQ7ns6Bxuhe3Ilsb7n5FX+Ho2Qg8mH2bzVNEEl4z3Z0LBKJl2UeLku/oun&#10;IOs95xUQjYk6ATN8TwIJxYy1ye7bshYoDLWwIVibDMAEkyevQBXzQnPw+RAWBoMGMpMkRCEnTRYY&#10;Y15Ks2R9RYMYgZ8aNmUFrsTkNIraIUzsZ30PY7eNUgNMSrc01mYeOmA3CKAjJ0JDw6aGnam38hJi&#10;g8ap7hgpylAKGNtuVICF5Cs6N8aidbPyL8T9MUa03VurGzLriybWw1Z7hYcMIQF3Px9C/uJ7S9NA&#10;ZVbSAeqmPZMzm5KhZw5wcZlwPQHwGEv6iH9+9/Wea2K7tfRUnBkHeSNjgIdfCAFBAY41sN2aHxj9&#10;3MaN0pmt4MG5+gQZG1bivFfDbfXC6fll+tVv//AzPfv+Ib3/9PEVO6/5ClNarqcathUgkgUKOqDn&#10;7Om8yi3Pkc5pg1dnjTVZD7AGb10lEAW8gnByMKEFPtYU7Lq08nrq+dgdVB/WwEhe9S4lB2Bf/eeV&#10;IOrpux3AKGGf42F8k1QTBhqK0edAfelMPR82YQCDNXh0smUN90IbnUkBXmYhgEEh1tlM3+HTdHl1&#10;ld68/TbdXC9n+82b5Vy9IgDolgkM09pYIETZjvw82Fc5KBhygPYAg8nSKqWzRdAgAgCvaiZLZ/KO&#10;xe0MJAPEUG1jCdcjzn33HZ3bqtECMDTLDjCTaeJeTsENrFaruaojaU9Iq4Y4O6tP+3sOsnVLa4Mo&#10;GxyklSWBmINiz7cIGUkrKXfuc34ND6vkfn7uUKovpUmEduRBa68F0zjLLsZAVWP7ckiQjBW+0WBv&#10;0AACwIudceYPl+S96fXLw3L+VrFaOYCQlJGgivbJYeVlG5Ek3pTn7g8/C4AkCYL9sX2fHYbuyz16&#10;9+Yy/eHbpYbclnSyK8rYNPk/6Kl5NljFmULYoxJ9ILcEbRrXS2KNxzC0agA2ek0QSIawojAm2TSb&#10;nPbx8YFMfvchxTNCHzwNbCbKfU1FBjLNZnkPyJshWUdwxdnSt87VA+CMaYmzoiw/WBAmIRCOA4Qh&#10;E2BjL4sBDlV8FmzBPRXPkXwH7QzDOTnSggbXFrXQ1oNVFGxyvDV5Mny6yc5dvsseYXuTAWeH53u+&#10;Fs4RgHYAhJmgjfpua8MpsxgCm++CIBoIF3l5TyQP7/iZNmL+9z0We2qpihVvZsVCm5elNrFfdr3q&#10;vOd3BRDI80m2Kc7+rC7rnoz9NkkVYfNRsLbNvqe0J2MI8vxlDFV6//CU/u8//iuDBEH4CUsWgWYO&#10;Pq0i0m1YUiyQKYeUt8SAprk0VPWueyIn2T44GNU8Tbt4EGcN8MvAsGXd4CwvtQvrs9Xd68CHwRne&#10;zS0dUpxdMWCK4IzSLVkMblEITLctGYoDeCUCNWI4svKY9eFRbt0LsLipcewyrlwYfkJWaK+HVQLE&#10;R51TDvy7DUrLHctozqb2EAzfA3XGri0PzBrIdurJPDjsmuQVIy937l68t99uydNfgXrJAd1VsNLK&#10;v3YdytTBvBQgfPV8oqFEnTnknq/hScnZQ0AHBdEpgWW4Ojv+DrJHyNWmg4EgbMSyed1wijwYyBKm&#10;pyWFJ89ET7GDsSfkoTfLP24jU01QlMNvonXJVtYFxGZ+cmypQI1SkAPZMkzQ1ISLD5QkOzTH5iFi&#10;Ei6wpCCnhCQzycsBh4slOpkMl8cvJHCbnQIJJv67GYNvtCBNRkKTcfisPT7yvQAY4jpsVWjBGwdg&#10;B/wVZun9sU7wGS0t1RLkYBicyKg7yPg+MZnUTILHmMJjMzs7PSMYcFCxamwNY/BZIMiYLs5P2EAY&#10;2GrTHwKCU5f62n0y1p4ZCqcwOge7zCeue023dpjAibWBKwCW5XYcNLVvnQkRiXOWpkPGVG3BOiL4&#10;K/kagBsLE0GaUZXMuATduK2kLM/7SdNckyLZf3fa8GYoK6mZpQpjfR3vtpSSA6SGZySlZ3tjpGI9&#10;MBBCDAYAohZa0gj0VYEWWPcEaCebiEFO+oc//J5NAqjatw8v9K3z8BBcIchGMFl+XA4/AErwpXt/&#10;+8SCCNd4L1kxDi0Ai0NxGe5srMyI9LZgFANJkq2lahJxgEyQ23oCz7wySebz4jRuAXiImAfQS/q9&#10;EtKSTDoHPjt7sl7xfIM95FJgXl96KhkD7Xw5cGcBDQBcUUCjALFEuw3/jOE7deI1QAHOMJBsCZkA&#10;9d798l367V/9lt8B/47D/ePnTwra2CxF+lKgH4+UTbsUA9sCpL5gHw5DCgYF0xm35gsFFiHBCBTz&#10;8FhRgtebb264NuCpiOcIwPksLxF4LuJZOijRGM/n06Oxu95/+Mg95nT5NctD09lyJrkYQ7KKe9M9&#10;uZJS1gYWSWTVFQN4T5YCBeDeyfIsQ3KBqScKILBBR4HGbJp3ds2dUZf0nrhvLBi3m2hk6Y2m531U&#10;cctENYULRTsn9op7mdrUtnuj0WtNgS8pNYFjGupkBevIdNzTqglKlhz71EGT+0jimqtkwVqHta4M&#10;c10WaeB/FpvN5oRWjFnKqeSmBD0qwb6iUAYLI5jVuHT6ShFLMIQEVRP76SALhVkStEHHjQCvOmsM&#10;WQne+dQXbL6JbOw9fQcf7+/T7S3Ye7ecXtN4Wa1zlf9lljyjSZKNM8aS9KwRsoCWQawMY6TSy0pX&#10;YNxsI/3R0uObwJqZZwXW40aFPn52jOTKVWHlpU+VfYbkmp6mTZ+6asVwFjowi+pwUEJrURNFADCv&#10;gkBUdGw1xKO8Zxhe+Sq2vArFaB1a8OTKKPyGHAVM+FwpSc2DiAalkQcwrTXGhFsXc1XzDsJ1Bnss&#10;iwXLc74pYVLXyUI/bEiJvSuLwYbnFcAg2ARlxdTx56Q47lF6Kl5TGmnW5J2iO30+3Bf6/k5GERmd&#10;aTaMko+ZXM33Yvf7cqmjAcD2DBwgd52NOe2AXVJarafJzQJYgnW4/CyGLWQ9KxCDz1c1JofLvs0y&#10;ZDIAZLuTYf3MdVsFHjgzwwKesjyH9wIdTQVgsnUzVrc1bsOGlnraXuV5t48AAXr9zY0Nrg8POJaq&#10;Neoy5z15EAOf/UksVjBgCKYbS4iSZEn1DsE2T6xBYU0B0Bb3BEFsk7w9cQacLfvzzwX7/vkf/z69&#10;//hRydcxMjdmydyi4DbzqC6rdflmKd2Kx+VNNvUXqEbAVH47BIPmfr5UY9MG7CbrFObXSMLI5nSa&#10;g7nmDWNP95P/TwB6OYKLui1TjSZjHezh/21StBZrKIc/Ye0eQ5OzYdqrdEnu57J/abWfUawRWVMs&#10;9ezZqfz1BoZ/ndCG45hnIBj1GIjhjK5ivuE8vX5zRVbf8Ynqk+0Ra5VhHENy7IEhHNolT8ktIWkt&#10;8gPH/QGwzAGXwoF8kOEArIUPvfYanesU/pQ4L1yyzcTpSLddrkuuxiJ34FQhG2u2hqVRz1aDp/Sq&#10;3nazeB/sWp3hu2ExmX5y830luvvgBYEQh5cIF+vrU7ujzohuSO9AmYEp63TycVynF3sdqrVbWwCS&#10;eWXe3+TzhjpmuxnFUvME9ySZtKwuRrMqmBikWPi5oRjZq89KPmhkjTCHWqgzSOdgRTchIu4qWbtT&#10;uK1FB7Bh+7Ksr9+8+zb95hffpNNhNvUNAzkOy59txc6q5p1WEofmWjwEtTF433oQAXqm2UA7H/LA&#10;M9LBHlg5oT8m8ClvyM1uF9cpx3PYOHT09UpPP8rQl15NoU4Ntdr2JJXdMUE/Wiqg5lFoHmqww7IP&#10;oh56WOpiDDCNCJLpM21MORtkTVIIgSWI5w7LlwEiCGvay7Iqy64BwxlGlc4k9GDdv6COkM0KPDZd&#10;ufTyBFnuCy2RILfdbU/JmO3pQrP1EMsewJDD95+W3qwxXfh06avOzi/NPsCfRwEZXKpVrpjAFZqB&#10;wUM2TCC7TDu5T6MxQ4skvrm5HFNy1ep7qkveXcWINXdQYusT/fgw3Lxf+rLH5Vz64fPX9McffqQy&#10;aT7IRa/ZubZOpE6yO3CZcARZlVWytZLVU+vec1V++87EGxz0DwBI3r8rhcWazY3mO+vsylK8dEZ2&#10;DnA8SY2Rw0KiM+tiv5BFUSodhhrIpgdwvvb4k8TXmbslRZ2aFVLk//RwjCyCgA9BOoiXVsOHGhYa&#10;Lm9vDra5PZtqiJh/FClV1DuH1L+11RJscV4ftC83HZrNpbyhyOjM+LySYQ8B9KlvUjFgIXLylww7&#10;jvSTwUTq9jKr3Lw+bJNNROlDoJS7zYYzx/vMJ4cqIK16habPO5wfb75DY3F8vBPTaIrDcq+Jinly&#10;GRV7Jx+GogbVTQOZfDYM0bQaRdVShg5TZ3e4LjmCPzwpZPkLbLxBnx03wYIyqYm918P93iSS58ds&#10;hsC4gZfedjNEaIdJ2RTrDkbX3YMtBDDPSLUtpPq7EXXmJHpP8I3JSfIc2eOgHMwv6PHJQL+pGoiw&#10;lYkpWHgIfnAmyt3DPRfuzn3o5Kd1fnbOqaOjvqAv8xAcbdrhUhg8QGBLIp3YppwTv7t74E1q5Ags&#10;7udInEFyKW4F03Qna+zmlfG+eyq4H5KBlva/w1zDa8WRYJ8gMAXRAQYViZwEFdGQs/17pB9q8Voq&#10;lczcJae177E0mQrn4MR0bXSjRYufR2EOxBqgYSWIKhkmpkSDFR6eErYRcu0R5Y7cm8fRkO4eDbgD&#10;0+32/kCp7dHRSN/AA3wyNiYxRIgDQBI0t7OSuxCWgsNuv7z/u1/+klJfo98P6T/8T/9L+rg0A0jh&#10;/Hr7ws9+fXmW3txcMVUZ/oVHXJcDv7s3o0mFEsImktJ9yL57eCRAhvWJNU2proz2/VnxA4LJvKt7&#10;th2sGQDgeHZ6shTJOVJ8djsVWrpfeDYJ/IK11szb6BnG7rOxKMDou/t6m758/cImGgwnTAc/ffpi&#10;/oCU7z7y7z3c3/J9IJ8hCCgJ4vc/gPV0ayE5Aggh/bp/fCSwarKPpZA/P2Eh2BTKQ+B8npLva8YK&#10;rfTDIFOrZBWFM68ZJBAIUACYOSgBnOAYgHqyGbMmejOZtFhL+N6YYgJcB4gCsBbMRewPeK4ZkCBZ&#10;Nd4LewxZlfAU4fUaJcM+4t7Gwhqmx2QinBLUQwEGD0CyhAV055Vcc5CEqImBEQUNkql3WzUWgyR/&#10;BgyzofbRWukm2174TpIRJq0nDmTGcSXHMYPkDZmbto9wAq8QojDCLT0gwyRrTSBeCcNuCwqw+TcL&#10;p2r+e57CyES0wQY7llI6iClun4delstzYdLEZsXnYAmr5v/Xgm1hUp+DmGM90COpeLHzyhoSvh4L&#10;YksTDblumsPIucpT0TxWbD+fIFfEQGZZ70ixY9qxgLInBPUs6xyy3T1MnpfC8dPnD2E+P3FQdawt&#10;bIj0WAfOymByUHqfaa/EuUq2F9jKmyOxqw/8TpRz0++tsvHNzpQczeuoNE+VbSGJo1RSwInLKDr4&#10;a1JSY+c1WccrqSybOb2DjCENTynScrMkwG6lUcUabSuLjSKwzOXa+bWu4ZXUOAskLmLJuL+cHNhj&#10;kuwSryo5lTV6Xa64VTgQGCDYY93Dze0bZPoY/lZeQHKYqeTILJ8aZznSimNwTUoJiVwzEx1Jq1IE&#10;rBiLdZaEbzBJoppfnyQDGJglzw5LknEQcGfArqVyD5wmW3E7R6q9y5PJ9hQoYUOh0eqvZGvn/PRc&#10;sheT8tOXiBNv6xgOqutGMqxaDHIH1U0+sCD7lntsNYkV03CTbAxGM4Cf3EPZ9ikHP4zdoGRGgdxD&#10;zsEOnQQicH9AQylfUmNJlVg7Tf6iWP+4z6Oeh8k9gbXvoQE7KIQq6lD6zh5bKIgCZFykCKnab373&#10;8wI6/ukf/z59+PQxJJEpUhO7hBGgXFaXNAcEYwuNwLPCC3LsrTIiL6ZuKVpnTbLNtLJKSJF0a1JS&#10;9wFkzSDAreROx/B8KJfrzqEG64yyOruNTgo2aVgBhBFgey2I1ADIJWQ5IklUj+q9J3ldmh+f6v2h&#10;xJDKu1bsSWj+wWKeVN/yXE9Vg72tAX9LLwC/YJyzZ9dXBE42sNJZ9qTzi3Pa4hgzdeA+Bab/AHm5&#10;Mx+5F9kQo4ktm+iFmgJsNvBztITV7OB9XgXMdTubWJshe5WIjsFRLaRloLwULQIAuEPOAcaNg98w&#10;+SYKMON6kFc6Q4IiZKODqpZIPIfXXlsFKvUUck/THYJatFc4TVJsSFbyeGoeINBW8sDO8HMQwViQ&#10;m2CmlRWTJOce5pHFVMdrg+kFe4xxa0oLZ3V7qI3b87zI/xOfF9JTBvMk84bGcPfp+dHCfFTftNRD&#10;EgMJUYqyh8pwkF9GddZVdggaOsJKA8AZBhnLJfrdr75N75aa/STPkt2XYDdX3sTlJ4elthsbgQvU&#10;LGStLp/laOnbjoYhPCV5hortO8jjz/eLgb6r5t1OcHcygIqklcEGkhh2O5MfdRI9mLHf4hofmfIB&#10;YW+maFv6FKgI0Odi3QyqubIpwNqyL+4RDgff3WVnmvbPS48wUHWSFTKDu4/viRqaagvuwSafL3nD&#10;P6clCTzT06jApcJeF+uVigv0AEvtfHFxyf+276TAHyYdT1TUZfTz2UI5qWCrVSy4lO5uH9OHD5+W&#10;evloee4v0tnFFb1VWVtTij8Ew70A5BMASz1tm8xTT88kSSiHvWogY3ASe8PZTNDNJMFVQz6bp9lZ&#10;mzkEn62qrUsdyVAPeM0uaxppvcvFenhu6WXO6Xbf0n/6lz+lH758YVjLXCex6uRnX8W6XiXNhlWK&#10;fNazM+vca1qWKQ42ORDG4U3prLfZpasxSJIPHxiweM8sefsqmGOL+qSZMqG1zsRzlnlxOXqEdZYY&#10;Rr2Km9C9HXqud5qLg5Frz8wUe87aziAVTzsvAW45AOrD4rxOrG1dneHX0Jm7ThQZVvYTBoKV8Cu1&#10;oUeO18ur9NpU+xjAmcBWIgs07Tpq83fEXl3lVdg8ZbiEb2r1yZ6OUoOW6wrMXXvp9SSP8ONb1c1N&#10;e1H2kDwxO/PQffoGDzkccvgJ47ksTu8UozH4/bhWby5Pv0s6QACIQGJ0YKpgjqCIWXRqnxjlZglJ&#10;s4A1vuhkxeioWHl8+Je9+RJM+rNBaX45qNyVPnLGujnYhF5sIzMKTdzgTpcmelM23LwGFaQnu42l&#10;N2nD3R3v+KXYrCO9EpK+0SS4ZL0BPDo+Wz7Tg/m3nByZlx0PH0VzY1KzG01KxvTXKRLrBlFC8XzO&#10;tcq8fuDDh5/Fv79790sajXq8Ov4OWI9gHXHaP25F1Z54sIEFBoaYNyfDUNTY2PFlqZoWUDJpc8T1&#10;clqnbx7PhyrAzxhfW3kI+uTCTV7Z3NJc1P7seGcT1txXYNBkxxUCX2T+SinM8ZY+Xvi+CHLgdch9&#10;ImqTysoNjQ1MMgq5s9rGwX45io3vhc/+os8+ylDZqPe22JHMWsgQ1XdSqlxZMRyQ5DepG8T3e5qq&#10;aK05Pe1NqrUdTHaOi/b1/oWfDWvjER5ryz+vEEhx8yb928eP6cvtM4Gz87MrAtTfvn2X3r//SAnW&#10;09IA/fjhQ/pf/7f/PX369Dm9//Ql3Zyf8tr9z//hf2A6Lb7j1dWZbW4KUDH/vkJWIkHE/SH8qm6f&#10;lsInm4w3eeLUaGyrSQ3UgWCWXbiqCdDkhuQA20cD5sHOhM8d/olmFABScplmyWI7vlA6A7AaAD4C&#10;KyYlbGPNwxsHzL0tvcU2nKSDubfdbsM8H58PsldM4AGeANxDsYpp/eXlJZtFpPciXfrzl69sTgGE&#10;JxmJ4zoA7KvtQB/Ecczy7zFPPbBHKpm5WxYdAFtxL86XRgDvC98uPPc0ap9n+VlZ4wSmIv3CAKAd&#10;7QwEAnN0udc0gZ4hCX7h9H+g1+RxGuExIzncTqAbQ12Uf4VmxGUZMG3GcOKg4hKSA8gPkthbfMZG&#10;AytnGfa6nKmUPqXBnkimmD99MpeH14anmbNJ1iGEP0v6M0Vq2b1tPfm2qLkID5/UFDpk74siDBO5&#10;olRdgFrYM5tMjpuM9g3EG6JgcZDP/YEGDQ08+avHvTcl8ubYW8oqOWs90bc0XbvCo0xnW3Efqx5n&#10;xRRgyRaqUviamF4EOcgSNL9Kv2+zGoQmOY+ZedvnsGLUQjjAMn15hnH0E6U1+2Ut01C6mqz39PSY&#10;/6xL8Qfw4fPyzH9ZCj0EdIzyhcL1A8NkI9BzIPvMpN1F3ovOMiFYM4wh4yd7z0OfUGwPWcEGk5o3&#10;8+RoLKhnNgJ1MvCEYF7qQG14oDCBuBcbszyGHPgpPmhQIvFeoPgrXyd5tRiWosKheAjMpgeFyCPP&#10;ZRcASl36ael4As78s6rZ82baU8Md9DCf1SnS1nMeA6gb3GB/+Q0wt/CMwTOnKQDFLUKMrScAi8nJ&#10;ewM74pp4WvEsZqmAv9KTMtNPvFXK0AsymI+byXpS0Ma4ks/aMEZ+FwZoo+EQC9pTTZmMmEpM0M0L&#10;cI5AlFGG8Ew/h/xpMmn0ZrNZsYCK1o4Y3Sr2BrLM9zaY1M8Z80nBPeMQ3pmubmCzGzw2e2Y3o51V&#10;lF7JTxOs2M1moyANZ0XJw6tZpWhg7sQmlQEgcyN71tZclQ/kyO+PZwf/XiW55fdEYBAUGYz6TPR5&#10;teT4HMnQDPrC5zmYzyaK3SE8JA2EKGLDMGRg+Y6//cPf/nzPvh9/VJDKKm2v5yWr6LbrN4SkW41p&#10;8ZCFDt5lyct7oqsaAw9FGYaIaehSzSRQqETD4uqI5ko2rGNnH5TUmRi9deqSoNS953raYWdJlUg5&#10;XEnQkg0ZesZ0I6vpIC/kudWVULnLkKgMgT2C2N308/XAodKZ8oPORDCDcKazeYQ/8lJHnF2cLbXE&#10;dXr3i2/T2zdvl5rqytiAxSwmcB4Xi+m0hN1iz4MF7eWQxQ0Ke3KvwMHPukhN1p6xajLDC06/V1bs&#10;EZMP1lChtHmOGs98U9sr+bODYQ5K+TkZw3X3wg6gr4WU+FUqbzJgMLxGJdd1+XaXeBvrdtRA0pmd&#10;vF91UmhSE8u4djaPSwGxD4skUSjBHGTdMb/y4fK/5JLu+7u7dLfUv/Q935gVCQd+xaS9w2DEDA45&#10;YAW0M3l/k31CVeAaLGCeXixl21VBVevJn6+Q2LfaE7FzEatLrMiisaQAc0hhz4826fe//CbdLOc6&#10;2H07AW5gSGNg6GFVHIZguLsdbD8GiMdaLZu/rt/f0focDHWwRxGEVtK6hTdZYNMjiCmoH+lFaanD&#10;wzgEo9nSb3fybjQWHAglWCsgjMC2aE+7kYnvQ2XEck3BrgMrFuARwNVJrOq57knASfw7h3QQEx02&#10;Cx6Wgn38fqmrcZZ6mI6v15OlntlPc7A7m1QWqG343eBFezDWuil3tmRioj4xWbf7LQt0lnca1qDZ&#10;WFlQxvHumOcOXvcYASRHxwaslrF7lDbBURNTf0yhJLKJB4AleUubRx3lh2I1mUdsy65eGGNvo6pg&#10;o8AIDMgaUtyX6wdLj3k5V+DjvJx3Ty8t3b1M6dPDU/ov//qn9Kd/+zfaLPHcif00xVoOCp6fpboO&#10;OQY6/UwJYCtCmloofngWrBh+NtBRwi+Dc1aMUA3ji+9XCt3JArPmlZ1DGYcuhxUSVcWITe5uoECU&#10;CKmVCqusvtlcWpxfr73oSvfZXjHiPOAp6q3YZ2UPsTqvWsTIV1ku2LNcdD19CJdyeu2El9sK2Mth&#10;PeZBpBwYqC9za7qWLcSq6lzk0FVszbbKq8i5p9O/CuUQA68MeZ29HpLeCPlYgZlV/Z1bLPiwr7Yu&#10;y80iXQ3ERey/Rx+wF9+ruw+686b7/mxJ85T6/+YXN9+B1YQNGYmdeFjdfyNLNrnbjHEQHTSdnauj&#10;lS0m3olphAYgUfo4GcCATXp/mMKvoa6SxHYCD1jTVfNKgJwKKZ2AR+mFVq2gokx4bgLTxnT/8MKL&#10;AoYQXgeAA14D/lzwAfCkPIRyII0VE9+UJ148AIdo6IvkETwA4cmTzEPv8vINGxg0efycy8b2BT6A&#10;211fSDg8jnbp69L4obC8oD/gExsLgAjPj0+UfWIzBahC/wv6F5jkbTNsySDEZwMoiIVytbwGmqLb&#10;hzsVLsPyfU5jooWDA5/TQL/EBFM0jIeDLQ4w1eifR6myRZn7wXe8MxAtreQl2CxPEOE+Gji3GU3K&#10;M8jLj5uUQDPcz80waJpuh8KklFgLAJl1EFoBsWc0fVE8vW3CO7Ew6Sk32wPl03BITWd9Tiahvkzc&#10;oMZs1+FIYAuZYvKXYNrpsi5eJGlB8UBQc3mYz5bDHJ6QkNRy+j41pStvmAaLxuD89Ch9vntJ58c7&#10;AtcoQp6nPQvVYyZj2mQSxc6nT5/S22/eLkXBA4sQSET/5m/+Nt1+/sRUrC9398safEhv3367vO9D&#10;ur6+tkCW1J+drQ6xu/un9PBshyLkLIM2rJNljT6CYQSAtdZIRzo4G6UMBPLOls9NnxuG4wD8Nh+z&#10;0xOLuXe/KWwGN0uBDMNZJBQToF8+A8C+wzRLZj9x/QEwhT+ZN0pg9fHZHox54gUIvPvuH+7NW2W5&#10;FvDExIaF9X+7XAOA45Bx/fBv7wmkYE2dnB1zj3l4eOb3ubg4tfS85e89vjzyuvj7PiKtC+v+7MTM&#10;ogHKLkUYFtGv3v1a4RmVr3dQavgpZfBb+Xo+0gIAew4MvLH2nijTtUlmnbNMluf05ptvKL09uzhf&#10;Cqtj7hG5lEg1xTolG1CSCztsbWKNvYAgmIofSASZxCb/FU9NyqvCdONST2d9jWM3RC4GfEDeQAYp&#10;A4GSkpu774s3AMNmlDfbHOYPk0C64uyTVINhlyPcY37F7EDxaIfPbDJEZ/66xLMMEYrBZNBm/JDR&#10;aAnW7BU73M17zOWM+dVEM2eX5FtVRJlqs9RyC/TVQCUbA8EBk+rsGgGTJpWZ1NRao+XvE3+nWdqq&#10;eYcJaKLs1gpyePUBGIRcCE3mw9JcgCVGVgKk4Mtr3t3eLmv7wa47WbImk0TRvtsaMwmAH/w+j5n4&#10;bp40/O6DJck5SGqMziFAXgDnBPnKloOzI0ocLQwGrBeTQwx2/jUrFNnsVCVdErSdbYIrEMaGPalP&#10;/zxMRowes4nYd98/pXM6C9jDKDzRtkoenT2VvQwarrjHSA6JgkvvXbJC5puDyZJRE3xJkrOGlY01&#10;raNPJ8WCrsHSVlMu8MMDRdw3k+z+5b5hMGB+qj3N10EWPKdeNTVVYDQFTym+e1F6clOTDeDWgUr3&#10;GXMvTLKYZ/MLpb8uGMn0HbZUcDauXJ/mtWXyPpOgMdFTQSEuufe6yAOtCF60zvq1QYYkTdHUpwCR&#10;kyQp5qc6y2NwVoM6ck+xQJgxaheTAzfJ+gfdT2vIPfSKPk2yUTC5uiVYexIvv6+8/dDgYc9NYi6S&#10;aXswWdtIObqx8Da0WjCWNRh7qbaQR2J94drSQkF+hNhTzQtrK+ZOi0Lbw4xGpiPvgvFvHlVjJPei&#10;icZzjr3/d3/z3/3sNN4PH9+7KKcngK9nomJLGdupxsA2fFNFqvb7Gb2JWMnO+qIiIRoS46kQGBr0&#10;LAZD1TxIc5VvoAYjNXuDoEbFLXNqXUFveSVNbyu2g9mCMBQjRjP5VSNaXMosYJNDCvoHN7JYZsni&#10;zOs7h+xydPmUfFKdVMBBlLm/K4xpZsMPtt6x2PGsjzebfu5Kuob+4vz8kr5lm9G8TjFsBPOZzDKp&#10;H1xFxOFc0VmmvmzMlkBtbKVRMuoqT6Y1S0Xfr9VIpDXvYO1q7GSrSZ2zvFXp3+YWFi2Sac2r1yXU&#10;LjJt4XmY1RjXkNt5KMboLqQRNtPZyC28dp1hnVdhIvyMspsoKxuIJmlxsKBXzSEHRmKj4Xt74qzL&#10;Y/FsOWjXmc8thlKfPnzkl7Dnbh9KAHonSoo4CdQzBYBqGNQkEt0CkLq9+xpe8DjDLYBvL/VOjlop&#10;+3li6QFiytpe5SEIDHMcrbf6zbfX6a9/9TZ9c7JLx2WpmwEWN/Pl2ipY62jc8XwGyIcU2yN4CsNb&#10;V/YV7FlAjAFZgrWfJZ/TkkHPPy4w9rei4TpAIdi5TFIPObiK64hBuoctWM+6iYE/9kGEOeIZ3x4v&#10;fexSt8BLDuZx8/4pNa/V8kb2/8aqA5FkOB7p3ff4+TMVUVAKbbSPmoWIqQ1Q38MfM6lOxXeqyQaO&#10;jbXKziS7Ty8CzjMlw8fbY/p/0199+SyoVdD/mr0D/MBT1F6oX6AgMtuGDetnnDuQwPK+4vvtTqi6&#10;oeRQ56TXzTY4atxT2izrp9ECPlOvMhSQob0RA0gMSfOY6mAsSUY46Cwnm7eY799cX5Yz+5mefwj4&#10;RPIur+/ymV+W/nG/3P/7Kac//vgh/cv3P6S75WxET5ZdnBmxujnArxr2CUnDdn9G14y2FM96i4ex&#10;e7hp5NrtGCQxHdRDDO69nGr4/yUPZRLABOJAU33F3/PU4BW05juMB0pUH/ooKdxBLpcS035H/XrR&#10;8LKsmXxkYvaQiZQ7C8+DiUwNYs8rw2/Y7StZ2fP5mktTUygFs0DTIZh0RYOdJLxiDOlqkg2GbHZD&#10;6URwj4Cfe+blIEw09ydMHbhta3uLFVPQfVWdUZ9f5XeUsD0q8rntQKBd0LK6/sFkdKCPlmlWnQ1e&#10;V8sOZkhJYYwl9n23plgPqGOiiNf53V+9/W4vA2uAB0xLpUxkiAUzipFn/jk2JSlr+qmuDA797caM&#10;tCF9xIm/oVGrFaoRZVxr1Ew2gazBUiILQVHVPBgaivIdN+QiaQ8muk2BHM8vtpGgWLFCFTE7E8FC&#10;BkukgWCTG8pjM8KHxWTeJvLm54PJcRW7jDKMYgXu6Zn5vpB6LMYCqLIoSDCFwWWHlNAncqenJwQ7&#10;RpnbHx2dpS+fv/CwfXPzDRlM/FzNmjVs/GgUMVnwwpQhCUxm3RA4RIPhJrNJG95IaeEczDFIUqtY&#10;fEWTdkp1qh42eX1VPTRHRxsCGfi6T2h+maJsKbHrwcSsCOuZHkBiHSoIA4DRLIadTw4tGMKO7WGd&#10;hocCYDZmoYERtkh32gSd1j0wfdhTl2WMnY096XI0NN1IwiXjTUlVeN+T050Vf5hazM5+6nr9rYBM&#10;Y0omgocoyM6Xgx+vifj5Z/lE4h49PLzYpgYfvZNTykUtGr1Rvgsm6uevn9Mffv/75Xs9p/efvqb7&#10;ZR39j//9v0/f/+V7S2Uk+3Tk4Qtwj5vDkCXRtk3i8uLEfMQYlnFEYGtDoDeH+flBBfVODC2m9E4O&#10;2pR0eXZEMO9s+bUD0wOspuW7nRxveQ0BIACwo5zKYk0jzn46WMF4cXHGIt29lSg/WN7jAbLkl4MK&#10;bhkBk0llxQwApsuLq4Q4laPjnaVVL80yUn8HhqpYki8WKADY68sLEtIBqsAHZZ48oc+mdOdnpyz4&#10;dpsj3jf4ZOD+H59Ycpn5JxaupWH5GchnAdB+vv3IQQFcNAE2Hi33lUEBoPuz4NuYVI7myY9c+yb3&#10;qmF8Xr1wA7tqWR8AJLGmCO7C243Mu52l61aThmEvAAPmRdNWFD3w+XP7VoI2YsjMzdjHTc2E74HY&#10;8w60E8gmC6jypsCzutlF/vu0n0Ianc0UzMAAFfXJwwlUtGOiycJ0sL2RoBATajcxETSJonlsUCI3&#10;HcQqs/vs5sj01Ckm5XBPyORhHm5i7ofgsEonHHIEeIwCDtwPo8iXwxqyFl5v1kgbjz68PmNM6BM/&#10;k9JRckKQMSuc4yBPr8TwJ5dDJMlcOczCXvQC8/9nNiUPX2/T7SeTrjOcaVmvOLvQXAJMGrIlfeEz&#10;HGuN49rBkwb7PWQ4W66XIxYQ7iHl4RmzGCypOKtEE0swspfi0qeNScEHljwoeWXEbZrHGxutZgVA&#10;SJtc1qvrSTm8wNWXw17yZWNW7SzSTgCaTUo3Sg2uzjDS3lBXRsmRxitvX7NP8CCoKhP8HEXlzOY7&#10;iWXofis5Eh+TXq/k3JvxwdLFvYAke1Sp4/YDVX6eYyTZ45UB0k5icw6arm7kswlg11hq/h2mkNS7&#10;PHNUEq8xxoskz0MUh+skzZKHkE6PCsro9Y011mSk7yzF1kOU+GdkbxkzgamKmxKG3JMS/SxYZrJa&#10;qNrfpRx4tvRE7BO4wOOwEQtlkl9rXqWlG1PCrw8lTJQdNzau2GvZMIhZ5wy/QcV9Xc4EDGrobYgz&#10;hxLexn1Q1ACFhtha2ytggQCMrvNGnqNIkax+zyXvJWhSrT6pzYcXQyQY25lh35O+gALPLf25e5cC&#10;XMd1xr02b0bbB8gMDwly5j4Ptvmvf/fz0nj/8e//Ln348CHOvCBCuQG222K07rs4eNEdgHsJvyFf&#10;4kPuqYoOsES6uditnRHaf7XkQ48W4RqptWAPVtUH9tmWvz4bbBg+UN2oL1LPB5dlco2XPgROK2Zr&#10;W4l6I7m6rbz4TPkze1iJB3woiM/fo5tNKV21yscpWe1hIPHOWL6j1c7wTG2qSy4vLk1psLNANg4e&#10;eKYawDNCLeH7q4DjQdI8MlLGIZrNHK42LYKQSurM6FnPgYMWZAjp7CnNQfYmS4pJjXMNiW6kVebu&#10;FcthU5aEenaT/Nem9Dn1lEVXwrjSYu2b7VJeyuFKiUFLktytrBJ4u6eTy46NyWMNqNkjBZO7ddP7&#10;rEGle5q2lQ+UK7QgYW6yHcB/39/fMoQN7HicNTg7l2IhTSA6gCG3sWRZilJj8GiSUNROALHhcYxn&#10;6uOnzwSSZrK/Kq87rVS41w0KB2sr36oS4Y5JzfGQbDi1XWrRt2/epG+vL9P5sldcbOFfbtdxpo3H&#10;njADWfnV1giUXtujLc96MpOVFo0ehp7oo9mhQC5LRYyacAyWPHGcnpHFAjnQE6PnPF4+D3pQrP2X&#10;l4nPAv1nSzLiy5CDAjSOxhDM4xgqlSrbFFvrtl7Rm8xlx2eDKrTBezSw05Z9eenTSI4B+eTinPYO&#10;JFoI4OazNBihgWsMqiMOakba4dhg0xjZCDPbjmZLAo/tF9WHjf3KlmcGhiqsrabKIYwPpPGZAXga&#10;695Ud/z8S991dXMt0MvWxnZnFiL0A0Q/jefZByWygfH+yc5JSS/R+qLPhTS/jWTBhncj1F1bD05w&#10;f2mdxQdYuDxT1XHYP6WKge/T0rMccnpeLtLXfU1//nSb/t8//SV9vb3nOvAapUZARovQJrmhBvvT&#10;2WAph4IzwheCARz1kaIhVgB9+OoZjVYebilq5UGDeQ5yURuqpzAA1MFIsf5Si2G8h0/5AHKWTcTa&#10;PzTCe5z9W7r3sjP9SoewVudbD3lyWwSyqlfDBT+LUtgR2GesK5Wh1ZfGlLWeo2hPH00xNRQNuHL4&#10;/0VaLwdVJhufWo5XncW8rc6YdEuE1tONk+wMijx202pg1qNCsjz6Oq7WBCTb0Z/DQ3SQf7V/iFgG&#10;3u+o9wnrCK81hhwDjjL069xZ+HmlHCorhdcgWwmx2c9ON9/5TYTc70BD0EE+C4YkHuQDVxXY0NS4&#10;DQwYSPK4cFmMFQFTNbaZS6q8EGirJEkCWNXkV/bnxgKkb9vhoKmwb8ovCo5YNlhP/lr+PkAO1y9j&#10;sxuSpQTjCk4HA1TIrlLBtF023MO+xuQQrDp48uH3ISEwo86BJu1ghvj00ybVezaB2OTPlg327v7B&#10;AjZG97OwQ+Hk9IRNI4pxMPvgr4D3wd9/c30jL4wSMd/7/TM3DLw2wIUJ0wX5GnAaxAm3sSu3oyWd&#10;ngKEGN1Q29hqpyc7Nh/3jy/GmKk27TcQsKSHp0MUfrPSqVr2zcTAULwWGHWeLMbAD0/M1bTS5QRV&#10;rBszxTdabNKEc1CxYB6NKXzrcjJvOaYrKy0S7MNBP7NV05lWJtNsDiUPrpIIAwCixFT0WhwOkyRu&#10;dhjbPcHahecfGVqYEk6WTAkJM/758Ly3UI1k7FLzb5MEWUmeOGg+f/xkvhRsbPY0ZoX898Akz2ey&#10;2uAxCLbQRjLQ73/4IG+dnD7fmVwbrEWA2khQxmcC6/BYwCsKr89f79P5+SkbGhRAxROMqgwTlZLq&#10;7NuZASg5XZ2dUHZ8dXWZri7OaaL+TFbq0rS9PHJt415iSlfFMEMxDMAYn+vm+jqdLwX15dWN+UBV&#10;gUq7I+0JI4EMS12e+MxgjdMvbxjMZ+XxkYfNt2+/5eH06fNney6XYuHm8iK9WQousCXxRH///Y/W&#10;jAm/ORLrkMEvB7MIwB4AQBn34uT0OAzHUUDcLs9eyua/ec/kNgOiUOzMaiyPFZKBogv/g4R3mqwZ&#10;x2eCLxAThQdjiTKISNJJY9wNZAhTejkn+m5S0rAUdCiGLH00836yWdlaYMcgPy9PEXOWlQPcYags&#10;w3L8EJhJ2ffA2gS02sCkjGr+BehtFOzgsfT2XiUmWzkAsRy+o/h7/z9j79osS3Jdh2VmVfXjPO9j&#10;hgA4AAGKtmQ5wv8Rv0QWRckK/wpH6LMVYVoSHyIJAhxwgJm5r/Ps091Vmc619tqZdWE7Yga4MXfu&#10;PadPd1VW5t5rr8eJAMWKHZXGxiyZFeBhPmNKYNeULkle5kEFzuTyA3IjJoY33x5EwGmZsw7VJAR5&#10;6DlLxuUYSYFDUT5ISEhz9tiUxib/Klwj5lnltH+aapeleYMVAaAcPmBgcph1bQSsFPNtAysP6bov&#10;tTkBOA6fIPgIwYvy/u6OLF2k36H0GJVOC6n6pL0F03+8n4/3d3xv+7qegljgKE392pNRJcnYdhpV&#10;HMQmYXAQw5Jj5ec3GDPK99exeTZGgobRp5+e/pptEIZ7uciXroOkmuTiHIcH5uHIJFw2ovMiqWtP&#10;h6NPm0865XPIc1+NsJsHE4gsecUMCd10eVVM5gaYRYFYoU2Ci7PrvI4tAkdU9BJULJ5IrHTbNDaW&#10;rSUhT3wbkNvYRHRoYUQmnbNahbInsp5HeojaGWj+d9mn8m41IoY6fQXFdhimscnD85KbNM/A/FHe&#10;t+YbNwocp63E6dwKOSugB5PwSpqPcwyNIK+dyJ+JgTZDT9VUPUazd4J4CkoZxlbkFpfsj7bWOMgU&#10;MEImfDY/PkvZ3jQgLHthK085W2cmCVvEsFzEiHWJ7ECrkLndm824aYmdSanEweX99Pub2NTidcDS&#10;YxIjBlbHA69Faab6xmbE3kr2a73O7z++JwC/Z5jDqOCZQjABXzMwnX1rxb/AGDI/aTcy2vOI91d/&#10;7s9+INj3F//2f2WY2tqfzIGvKDiVHmxjlE1JUtriWnKZWjqvM8U88K9LRMWCGMbV0CS0oKMWorPi&#10;X5TWJOnvQ2ryKPpZZWcP9rAEZyOk2JvLdSBHVvjdsGqWWpPooL6HQYjBR9CvDe3lf6RGjXtbjmKq&#10;mtcjB2nN5mdQ4ErSfTKfM/iaMQm63tfXr18xoAOWHag9EJSHOpjArp4BbyRj80cd26AJtWQaPNTC&#10;WRgeFJSah6gxRVJrwthYx9BY1M0H2gcu0b0ajXDgQxqnguTS/aupWCL76WyggDfkOss91XFMQ0+W&#10;9QTkpBCokj4L4nKpntvxplXwoczKWpJ68bpRLN6iXZcgxSIvwyIFQOtic0u27W1tbmu1NepD0tlg&#10;fcz93T1rwJF91SHc1+d2AdCHswi1PVUniWejsbCFawuI8KEjrtXTwyMb6GN9HZxZYNOPzvTKluTu&#10;Qynfr0Pq18xdGQNTYvckLFxPMdxe7MNQZg7SaYuE9FiRKLYcHO9Z59++urFeBsND+bm6tUSUByXZ&#10;20sigIa9didwr8jSgBLeZEMk7I8gELA2KibFvsJ6RqjSPFNRgmE/GHb4WRgmY3BNua/6K/M/rjXv&#10;5SXJGSAnYJgJcG3E74OpMzayeSgYIqJfPR/ZByzylx0kqwYwd1mfLXzPIIUPAwDr5wTDlgO8+lkY&#10;DAlAFgF6GFTX67Hbb8hsQy8OxqFdQiPRoL6AnypQHZy5UAuhVmDCfDbjMx9mY38GQSBqz+a6Hw2s&#10;Lx5uxSAvC9kx/2CT9mKIDxmpSV0HY/GhzyQhA3W1+6LP/B7WbSTynVhjLvQNPTK1169VgQ0XPJ3n&#10;AwdRL+cUvn98DL+p/co//PPvw939s1mCuA9bCD1Mq3EM+5nqwNEfyk59EJ4kUR8cH8luG7EKJDF6&#10;MTdZHyhF99fX3p20CRuL2v676P61faOsUn/b2aDvG+Sln60mwZaTVGeHVbBO8zoNsYdReFJ8Cn1v&#10;jRqI6PxoYKanEg8+ty9tOJzM6NCqgNiDg8gcd//n9rm7vFYymG4VpAHZtBqkGKEiyV9XdgbK9vPg&#10;uOCBJqtfwe0V/GeFbkcUPPxpJXU2+44+vGnDEg9PKeUPmHelq6zaRNEDOEJXhg3dHoRKISn+omoJ&#10;H+ybv19p0mjHYfj7i934SzBRUJA2s1ft9268OueySmgRyCcZi1EwBxXcxj6zRMmtJGV2UT2txL1C&#10;mJCpA5Ibv+QZDI9QigpYZu5bFPT1RdOVzWboDiIETy4ox4Inm8lUjFHFhpkgnxlTYyNqTVCxyQMM&#10;Rg3dNjNh/B4Jr9h4zfet0IARwAHAt7tP9/w70I+3SOqsGxlkIvvtrqX6WvKvedEYs+vEgxASSHiO&#10;nRcLGmBMe30v1zfmfZbll4Wbj/d8OpikDAXxExJgr6/4nj7dPYe7h/p5N6Po02c7KJelUWXtkAjh&#10;8cUa6v3OpBqzZFO4hosANzbTSuAFS9CT/0ZNrY2pl8JBAQmjmoggw90cTPLNKU4xLxuXIpkxrgW8&#10;0LOvbvDwXCTTjYm7UcBc7om7YKPl0ABG94Y8KewFf391tTeNfH2Rh6cXY7oJXXfA4hlJ0aPJm19m&#10;S//cUiqUwuPhzOuHdTZL/odJ3n29zvNpsdCaHJqHHJIIwQC1z5EEpNY1VNfc7779nhOwL7/4goXJ&#10;j370EwYLPD48m8R5VuoVm9NBibdbrgOwOyizm4wd8unxEC53Gz4jXAuifuPqgtWK9zOmHnWOZ+4t&#10;wkFev+bBjcIBfwV/GxTLWEcA2Y4vZ26+YCWNTHOdtKYveVijcMCUEMUanhuAf5hucjMZzTCdQTwb&#10;k19iHeAz4Pm5quuSvhz1a7979z2BxqdHa+TwvvDnBMuPp/Dx00e7DmgAp0HNtm1eB0jaT3a98TNR&#10;3LuBuDEA5N8kZhGKHk8WJtAbLEQDSdhgNF3QuD7w/aA4QiDCxdVlLZguKNvl8wn/yetLC1zA/RR4&#10;FZW8hgJnh7Tv21qcbfb1Na0pIfhZn/ELXrOtydIoLQ3dW0xGsF6YDpIDAWAOAsgYOKJ0Szwv+Pmz&#10;vFAgDfUN28Bt+S9oMh7ldeOp5e616X57gxJ7Z/kF0adlM0rKMTTz8KCkOkoJl1ky2dgkk+vYJ2N/&#10;y5g6dWlxO+jcw1NgvR+5aeiS3iKj/9ZMZGMTsBjMuTc3OnvO86KzwHw7+D4JRJ1ZJLPgWUldZ50X&#10;+GpI1MGM8ukn0v7gv3c8PNW9/COBPUyP8XsE5RgdvnDwstFnNSZMoK0Dnp0X+vs9Gyirhha+OgB7&#10;LQTBpPS5gb221pnGvNu2pPBFZtI8xOXzSoYU2aIj70VMdpYUpZxFMXZaOIdPdkNsjLkohpj5mZ7V&#10;ZHri/LFNUxexrB10S75++b3ySok2u22A7Gfy7NgYIBwSasDS097kG+Opq7E32l70GpPEpaW2ny1i&#10;yTnDyJKPrYiZnOng01XupTs+4/T9zd6cijHug8hlab5oDGNiQMrUrgGlx2KSDromBrhHSddsD0tK&#10;3DWVwiI5aVHhm+hTyvpla/cwDT0J1CWSpfSpOh8lFXWpBKkI8qrZ9xlyMm9K+PHBlqDe6q0M213I&#10;5P5bDih48E0Q4O9wFZl2PHs21qzkPgRx79Osa2iSq8I0c7MD6Kl83EtKbPLozGCPDZ/LJRvg3rwK&#10;FTJhDZ9ZuLgNA4cY09gsDtwuIBH023JCbdJt88hk+jD2SbAGF3nano1BaD6HpYGXfi0glf/pDwT7&#10;/j2Yfe/fNQ+mlcKqAWaDivDkazquw2jSStJTPktBjI2yF1bAeQfe4h8wJHp8bnN7t5AV92ISU7o0&#10;YHCV/BhTT+Vd+6y1oMXOIHPWRuvO1ol+DhrKf3aR7NwTGkOr7T3jw6W/pQ3L7etSG6ShBkMDvpEJ&#10;PxnZ9X9XtUYmGB3l3x2NEUnJNoBdBLfUP0eyKJhgibWlAYBgB8Ieh81ONuAAjC0wkYbUgye8mZae&#10;1ZRDzkBJSUxZpY9LceBgLPkyZW41WfyM5dFTFIuGT4ujcs26wAC4RXupJUqmbqHgQSfZA4P6vY5x&#10;aL885XgtDvNnXLTtz/9c50Ju4EJuz22I6/Tf1NmbLQTEznpPBWV/MJ8b2+fEweyBZ8uvfv2PVJI8&#10;PD2E33/9z3wHN/WeQqY90ObCfPy8ZpjlC2d920JPUFrq1P0GFjH4OXhdDETRP+SSm/m8m9h3kDK3&#10;gDP0dlewbjofwvU2hT96dR0uNnUfmEyRgl4Q4Ab8Z8NgTbRbXgR9TgOQNwx0G8Qedt9fDB8m+Unj&#10;PHqmb7VZS+0vr1j/Y59mWrSALABmTAiv7wEEgaf632+/eFuv1SFMtd8oDMHcKWyrsF8E8D3WupXM&#10;pGL7sQ2tMdyYOchAUu7g4U1IH5eH5MOnT+ESfUy9frT22WzaOX9m4MeePwfPFeooJJZDWoshCixM&#10;SEKgHtfWE/t8DwvAQGrcUQ0FssxMKw07I1GrvjCMx5QPPM/RW9br9HK0Gsr9m/v5u5GaK7eAMSOK&#10;jOoTB0I1ZMFj7RJoVzwHzix5HxKgD/J4K6YuIFS4GEuwgEwAluj5hd58UFZAxhvgIznb8w5Z96f6&#10;eX7/cF97knP49uND+O7Dp9p7HOVLG1rQHcFHpcO7JNQSr9fpt6X5r7GmLuHzvfgPMJZWlwcH/2Jn&#10;ynUfCfn7dwDfvTjNf07kq7VP3AoMC6WHEBkLMH7mvNelxKHVXn5OdfZbz8oJKTT7oBj+sEYcmtff&#10;MKYuOS6xDUV60FBo7PB1Mm9Mg9N/Ors/+oBxdY10fll+WZRNgCUcL2IiE9PKnoJb+nVSr5lDT+Bt&#10;fq86LvwcGd07UGdcko94Cj1owwdmJaxic0NneTqG1QDGphpQjTF4AJ714BJAyZajs69LC2UtvT77&#10;bGBXr9mr2/0ve7OgtJzZgJ1RzWLSVJxFSehGrz7t9K87a2rsqZ1H+f8Nird3jwWyFGSimZfyWWS8&#10;GxoCcKK3CzYYGm8Hsj3wesfzEm4A9CSbMmITcTN/oODY7C7kgQS2EzYoa9IGFreLZC9Pz48EgZj2&#10;mMQGG8z3DZs0Nv9BJp9ovjEJwS8UK5dg7NWfYV4ygeAfmErYmPdbYwnSu09ySAvjeOa0kRMgyW/A&#10;JDkvJ02NrPkHiIifAxARDELQvgFwAIgjIxF+ZjdXbESjDM7RYFGWW//74QkH4yJq+MA/9wQgHq5i&#10;aA7yJnNmXxbINqxMg5l4eLRmAow8l2QUAXzeoLkBZW5sPJlHe5y0mHmNfQBmzDQQbLPG3BIiAcid&#10;Zlu0Ri13P6PSvZ6ibUkAwo7NY9I+E1Ju0QDhNZFYjO+Bvx0BOwUZeMiJJydOCiGgxA2Mj9lMV5nM&#10;S0+Js7FEEFByuSVDKmtz3u5NDon7i80D9x2+fjjI/+Zv/q6xY44nA8cNuDEWLQ5BMMRwJfFvrOXd&#10;zszWIXcdowV6DJKxsQCcDdTwhOMLepos4Rby2Ndg5t1KahNocG0g5TMBKTybYCVirRhAYs+Tm2mf&#10;Jc0GiyKoOXYvFhor4zk6GhMWE1AmiMoD5kXJqhZeM9BXB2xBGAfDtPleqb6emB0o2bD0W3hammGz&#10;e+UFPrf4e06PxWAs2hhR6MQhibE6scnHlA/swCP9P4JCPbYs+B4eH+t7PvDzAeDDM4l7DNbtFcFz&#10;mzAuCjxAMzGMxn7Bsw5PFRSnkOzQQ42F6SjGm7HVsozSDYwwmUOzrY2+5wXJYksraNzYeqAXmvw+&#10;iskZwQz29e/+NuflLO+PQXKosvJcCk1eVFbzNy/kIb9Ikv6Yp3o3ifffu7G7+/65TIFSs3FwTVkL&#10;WnIGVxZFs5m+uwebihALewiN0RCCyYnJ+IV5/3JubBcPq8CaYgiT5JheSDjQHFd0/yggzKWYa/kZ&#10;J/h13eJ6zcuRZloYVjzXYvbx/i7c330KHz6+b40Fvf7gQ9nYjRYiZKyO1J4JJlPXdX2mj1YI11c3&#10;GlSajxnWFMC/RenBHObMJk0C+5uAbjDWEyUYY2opr9jbIA0O7iVHj77SwEHbd21vwB6IAtvPhkS/&#10;QksTzj4dDxZ0EJbOmHR7BwNlkljrdl+3arZZCIbQmKpkcCb3skst+cvZTy41TLIDidZdtyQ1Hxy0&#10;4K4U5YmVPpORebo0h45KVaZKQB6eWSEWDigm+Upi7/IJ6EyWpDeukqrkpQOYKuaY0CtJk4ODPX3T&#10;Aw8M1FuUCGvpsstqwqvp7bKIIeuSYkt+b4lUbticSwNAi0syiqQ7nsAcdG+iDaicaZg10HPJE5NQ&#10;Jak0IKI3vM4c5d+RFTEQQOsm2OZdEyWt82fNZDFDY32Zv6iB1QCti5JOrfnVYFg14aj7ElU/nBd7&#10;ps4u3TaUlPt7FNg7K2CJgN6KsUPZnoLWCIhPo9hdZjFRJCNDk+0hTeaPObahhAetbXeX4as/+Rc/&#10;mNn37vt3DaS09OrYwLFBQw9TFImt5sxGDVyaR9oKKVz74Tkr04rz0hIJm12BMMJBhu5+j71nSLE3&#10;ls5odCZvkuTIvbbzyvMprAIfmv+Q9ukgSWpjMpbP33NZhXvEtS+Sd2sNdrQk5NKku0FM8qDeITcQ&#10;CkAO7GuMbX2gogH2GG++eEOgBaAK6qmNBiA+pOIgTCoKnkPclwYxWSdjiEZj+rJ+kQVCUUAYQW0l&#10;9U7yCFtLtIwAACBwapLtngBr14nXPHdZrrNEHABPWocu0Y7OAgzp8/vgrFExeN1iwfZTkymmYM9v&#10;XAGLzQOwdOZfzj1lsgMIsVkS5LysZGtuNVYElFif55YNReErbW0G8zhLSgf2oBZ47CHQ5uvf/oZy&#10;+X/6+p/CP3/zW6ppjk9P4c3NKyVrbxjs4AFcnoqOe4hneKcUbQQxwH4BAVo4p1E7UrnB8Iml2aXE&#10;5J6XNlyzvmETruvPo+cjUnd/8mX48ZubACtwesydjra3lGghWmSYJVodcN/YTHxd+kXWaw5vbhAR&#10;YNmBS0dVCNhsHMjasDbKI5vhEvSItV55HCcpqRax/UbW4KgtGZ40RA5id7tLStfp/yziyeu3X1hg&#10;TX0lhNQcOcxOBLlfKM3dGKsYw40lkikID3j4V+N9QToNhdp2SObxd7ZryERs+f0mydWRmEuVEGrO&#10;cdSArjSZJgFYi7ImsAvAEcOf5WwkGGd9D2KMwpvwuf59HFJLYCdBSGFguIdk4TJJe2es3s1efnAD&#10;+wxce+x9m2ln91asQ3rtKXwrMjm4NMsx9goYyC2yNcCAAOw//Gy85mzg3nx8CoenWrudngkADgzo&#10;NFUf5ntPT8/h23fv2Cue8hB++7vfh08PT0Y20bAaYGNqUs3SQJ3sXsTyvxtSB3FsL12n9KpAzT1Z&#10;O3sdkjyUQyxAseIghDVvuqHtz62GyKGxv12VV5Kn60oN4Sog988Tq95TaNvep0MGLEwPp/AhZdIH&#10;iK7YaUL/2IZZHcBaDckGT3fvQ5Usv2Afai0tcbd0IE9+mkmM2R6Q1ZVMY4qfEcD82tnnNlB4ztYz&#10;rYE+Yksrx4qyCiniWR4sw2ASYDn4+d+Y4qG9tyF1sLMM3d6sX5/u9+cYWnQJtkA57mUaJo6qu/DP&#10;xhVjoZ/d5pceuporrKwYPAJY73N4++aKYN9Ib61eZGAzoy9RNiANANE0WEy9p9iweUxJVEvz2kty&#10;8mXhS4Cl9EmQKPGDTKdN8rRpKLNtMsECM1YhITuw15IBfrZhlPD+7sX8rDZmYg+KNFhGY5KO3Dex&#10;aN49NNIGik+GS26ILMAUTGbQWEGvD0ADE3+wPUh7j6V5mGzqZgTZyUzj330zbKc0EsAdCk4lLDHg&#10;YWtpcjvJ/8A6GMT6gOzUfNRMloLLBlCCAE7drAEMokCmlBjslNNZm7rJWA/Plm600XQch1EkEwFT&#10;mUmbRQxPB7te+EsATjh8kagblX4J4BQyWvw3/nxI5pm3nQahyibVHmJo6aDTMChlxymjbTgRrjZT&#10;Y/MByFvURPlKn5mabr55+IudDlaGMSyzkghj8wv0DRH2CYu8A8B6AygHcMzA2t78I2zkGYDV85mf&#10;B4m47h9hMk17P5eXG14nrpu9NSyYhoAVh2fL/B4tDYsssmAhD1gv+AesPyQ3exAGgIk3r1/Vogds&#10;obvwo58gvfcd/xz35AHsSoCD9WdeXO3UMHY/H2ONLOFit+X7Um1la4uSBQM+N0kSMSVmOz2bwQOn&#10;l/oebo1NUv8Hf0j6m9S1A0mSmeaavxJpze6VF8fwiIMMBzRkEwnf+2SS5flE1gxDDY4mRWZarIAV&#10;FB2L/D/AhMIzg8MZz9nz0yNBFoR2BJnP8x4igas+b2hKAWrMSgwGW5UhL0zONoDW5FgjN16sj6fn&#10;oxrczEINBRvMuhdJSXB96eszGBiHABF8JhRz+91VXW97svQA4IHdByCXgIcGFXh/lGTvLenTjIwF&#10;VoGNst8QXAneUOp5ZpqkQghCNA+0RspQYEEPwjBWTRFIloWXZHmSYnCw0d7loIMzb7NYRGCKOXNr&#10;Fms0rAxoLcSiRWGR2WYpnkUeat2cN6Zh5ZtRGqsrydB/no0thz10oMGxTcN5PqtgdBbfqIldlicK&#10;mlRK/2Sc7x5zRTqnQWAi17MmaEVri+AwnmsxzZgcK6Av63luPkXwPAWALUDBzx/snygsD4dHk1PJ&#10;WwxAtaXvPoYPtajDWsWei/2bjLx50SFbxEYe+F5Q2PrEH3sxkmCPTwfzKKuFOhIj7TgbxHLaNebX&#10;htYBBr5ZEMHUpVbYa/ZbnTkqGtLQQOJJiX/+vM/yaMKzAak5nukzptWz/SyYWANEt0bQrsmpPqtM&#10;86MP3NQmMUUpqEmNsaXoGmPLJ8dFYJGbQyvBpTV+ZJoENxg2oLpJejU4RF3icnMWm2PUUGFu5KVR&#10;KXEG2FlTP2kdNo8/TV498GQcbBgJibR56Smpb5CXoxLcFqVkZu1FbkrtATRkmZVulJxkIE3T86U0&#10;yQnWMv3kikn0XDLu/rRFSZ3bjQ2dTKGQmzl9KuvUuNS8VszyIgnkC00GT5P3rQ2ePNQG+7Gz4kKw&#10;ADRn4SYNTsE+xrXNGpThB2N9ODA7TZu2P+D1OHhqjUaiRxYBP/njceAB/ySF/YSVQf8Q7B5zj4nZ&#10;PJEJuJ41ZV9M9h48xGdpcttJe6gngYcVkBkVUkZGCoBDMDfROMozkSzH01khKIlMrxg78O/MV7JS&#10;6rnws5//MGbff/jzfxu+B7Mv9IQ9UzME84hug+/SAHofOjTD9GBgje3zsYEwTRZqySohuohyxZyb&#10;XRJLsN2YJDmGJuG157rXXU1glZWrlD3ptafCfsboczudGJpJeGxy3eS2gWw6cvMHLI3hQ4a1hkbe&#10;YnkypAG40fOdbB/R+6CPnpjgNhQa5Pe4sIFnGISGOGCCXdda+PJqbyqF21vW1JRlI5xLQG/SGpqU&#10;Fm/7SD1vk8nNk96/+1rSAzLFJmNNkl3aOThIzaNr5wCemFmpeWV5EIwnSxojCABkY+9JsmnAjzHD&#10;sxPZmweUhmKlh6M09ryA0VLsWraBgdgs7kuVdX5kDRDsTDk3fykP8PD9qUn+5UeZlVC5liqX0m16&#10;/HUtuCc3AIvszbqf4Fx5+PgQ3n33Xa1PU/jP/+d/Dv/wd/9Qa9mdyWjr/brd7akyYWiTQgRppE8l&#10;wyiGdqDSiZZAyzkcaj8EGw0w7kux4Cpj7c8tlIqhGgAAog2XwFQDOw1Kmou6vf3Jj78Mr1GXlrMx&#10;b3CuB0sYHtxnGEtxiAreGMSyn1r9NcTJ2EiwkNmMUk9AJpsV+mAMcCYfM3Ryy731fFz4Odx7L8ky&#10;gZ7JVH0lAVl27p/pEzzpSU486wAewiN+gp3OEYNeC6rcbi/sQV9skId6EozYD7XOR8+AwBuskwUW&#10;RfXNHg/oBSxcZpZ1FmxucO2oJNGgYnYbL5EtjkwnDgQRwZrFZznJhxy2OJeXN+G51vfoPYqSgvFZ&#10;H56eTFar+jRxHZ6NCe1MJA38TWW267JUkHrORz6LeN4H2Xsw0yeah6Ex65VCLuCWrC0AsC9n+vYP&#10;9Iim8279mlM4Lof6HkDYqbXew8dwer432W5dV+dTvUZLYvDGuw/vwjf/9JuwyUO4vbgN39w9ha9/&#10;//twgMpisNAUTwj2Bo5833UabnAvVt8uSgPIUkx9DC22bVyZwrpFjjN2+XqL1aGOpbh819m2MaTm&#10;7xZV+2cxzRzYz24d43thS+71AU/S9u7sv6jIDAVrhCiyQGw1ub/N1HwJQ7NXaSqQLKb7aBLrIBav&#10;S089aKN9NjHiOps5dFAtRl1LkwoP8jCdZCuR/Dws3es7aHBiTEzDH9R66/pbgEmzyUldejwo9XZQ&#10;NkDyjABP3VXqcIouve2hIZSW5y4jdkDQfcrdK7aP0Qjj2vOhn98GGDrHTM7eyRXmu9xD8kro57L7&#10;spqDTL3nP/ry9S9ZPKo4wEvBIB+Li6mjSovbjENjMxHA0QNI9pjS1hZR05cimmWTiZWVTjy0JLik&#10;DW3JeSVHKAqViJ/JhUxaZkwQ+JFB+nlztQ2vb6/tBiPZbj4TXNlvhkaDjwRpXng4b8GaWiwi/OJi&#10;Z815zqJMZwsWABMDh8hoyV9nmjxnFYu7RjtFoUCpQbKrDIktwD80ARvF3cNbiCCCDmdS1CGF4bQv&#10;SpZqDMJiZiF8YmwKaTKF+oRw4jMTmIHUcm7TPDfpRYiIe+LRmFYTXQC452zgoKXtpoayj2JSENSL&#10;vQk7C/hzKilDV8QKPOve0pdojCpk+5TZpLzGFJtUsIm4ZD9PAS74Z7tJSnFbeHhsJ2vc3Kwam/RM&#10;/0Z7cCY3rPYYc21cM0MaLBWIibdKCr7cjUx8JQsvWkokWYP1811fb8OXX741GW29/jfwEnEK7mBF&#10;0CMmatkM+A/w9Uhm+ovACwOVLFgEybgAeSmbvTUTaawFbAI/++orHr5mUl0oZUYQy6BmhUWFCrKZ&#10;zDpjvSEhGHJWTPIua8VCcBWSKykVcK0uLixp16j5Y5MaB5ldf/z4kSwlGNeDYYo1fCTwKO9DGXrD&#10;hBeFxywgypiGtkmeZ/OOfKqHI4BoTPIA/J/IouhgDF7fGKMLJ2K4Ho+PT/x+AOmg+fPnEQDfUxoM&#10;wAzPKsBuyN+PCp7Y0RR5p/TI7hW1KMGN3nrjoOThvawGbC3j+8AkRCFn3nEDwURMOn/281+E16+/&#10;oCchpRFIYZPUNnljyediYqGCz4tJ7+X1FY2lzZPSgt8JtI2bxljiVIneK4umslbINvPv5D4ZAmlW&#10;sppRLMHYEuU8ucuK8HE7alAyi4JfGo1/kc+n+3S53HEpS2MMIiXafZaGVRpeS1PV9KhbLGSl1srr&#10;x1FnMbMoB9ZBz6JsNl8QwiiSSfrwxlnc1lzMZEa6j4fJ49yvYmS1sKymm55+BdYSi+PRTP0JxpGF&#10;oYGQmA+jQoTct64QEMR6P1nwAQ55gmFzOOPZrmsTk12wEZ6eHvgLBWvSAAjJYGTVOiuSUvhNa7Q3&#10;oyXbAjxEcAs8blCQp8G8abAOTb47NGCOoInWqvuCluDJzR6kYMwVeuOAJTuMKtaSgEv7egJfq0mq&#10;Jx2mrscztsZsayH6dFdG/xx6KWKNQwMlRQ4uKQu9YDWz+W4GHGNneoySXpopeGqgV5JnnRWTC5si&#10;ysaUL2dDtz4I9JCKnPMqZEIBImK/+ZDRmvmt2Af6rCq+XLbM5OtxUqPVDdWX+dy+bmDAxdAUb+5X&#10;NjQzHiVHakCI/5v9gWRtBIVzS8n2a2/pv9Yw2nk+yd/OvDsjw0ViC/Apen6iPjeelaygCpdA4h5C&#10;BQBrAgdBmQIpYGIYSiuIzRszqsm3PdRAkbENF+xzmM8RAwNUgFtSZG45oVyLmlxneWpCwkiA9WQN&#10;NJ4vfB/rqLLwuXBDcja7Qx8i4EyIZgAtq5WBhTkDEQYDEbAHm/fhJEbp0O7hmc/83BI88To4D2i5&#10;Moq5zqHLrIHHIjbnwGfyq5//2Q8D+/4dPPveywA8dhmyQGimSg+xsf680YlKzePzKKsBZ3tkDRqb&#10;6XlL3Qs92EMDj8bdkgm6+y3Z/pht5XioR2Mxu7yp+zSlITXpV1n5rQ1qNFJTFylR0N2G2rMeVjKj&#10;tVw0tDCltcdRlty4rDyM2HQLLCtuNK6GeMPB7U773sQhGxhKlug8mTrn+poWIrBJuNLZjWEd9llL&#10;wBazTgnMSeeZNZSDwhOGNihz6TRBa/db0uCo3Qv30GvqFD2PqbNYTEkjwEjyQ2/wXcESRc/x/Z3/&#10;6Um9OloX987z9PGWoJg+u4cOxrlHWGO+pNQkuO7TlN0PXSCON5Pun+oWBE5lyWJPO3jv0mOqNVq9&#10;WBQiENrQBHvtw8NT+PDpExfSX//t34avf/uN2d+cLT2X96w+u1988SVlqpt67+ivLpA2NN9g8zYk&#10;yaGe2y9Pj+EOFhvZBip4lqkASCsVWLB9g+GIF1diCNYesP77J1+8CjeoJeFXd7YARg4l1O9hX0bt&#10;QnXWJEYo+yHzi3PLJze7Z18ybhorCcPtLQO5bNhj4IoFo7B3UQCFWdEEDgoB3gHgAgEB+5ENI4Il&#10;bAu8WWTpclZQ2vX1DUMgAZaeXp7JKISyBrU7yQ45q9+bCJxD0YJU27G+t7nWNFCAPQEwxYCT51mx&#10;pF3VEqyhOWix8xE9DQkB9JM/k4WL+7ml7c3U/FWpetldKsRjsF4mmlqF1ijBAFEOv7RWucdrqOAq&#10;n2ljQObh+YnXAyocPtuTJ1jr/fowZaVACWJNcm3U87EgbAUBKPWMSOjDR3N+nw9HKvk+vodVyyE8&#10;3j3U+u8lvDyfwt2n2t8A0Pv2+7qO39Hm5bbuQ69rr/BY//5vf/t1+PT40Oo4H6onKXqip9W61cLq&#10;sIgO4IWewNtYtWs2logzpdls9IxhD4Dw3tg9tOPKFiIKRCoryX+RQ2dcZbIPDpaJ0ZdW6bEGgKXP&#10;veRS7OJe3ydiaEFRlHNrn3BrFv9bT5R1ual52w4tqKqs6rmemhTaUMKVIUlrc1SKsgc/+SBuHVQV&#10;2hXra8N9ow1rktKwtJBasxz7LFzL6v4xJrEyOwvS7Rz8PPVD2u8FSR95EUOyg7c9/TyvbB+6ZYNb&#10;vGiMY6oJ2TcNSvgeXEFVSlNUzfLAdnw4/YFXciNUoDd7+/b2l4ukT7dXZjSK5p0SqtOsojip2TWT&#10;UvPbGtpPYDPqKVQCdlwSYlLcPlLMCmzgwgm9eXD6JNlampCQsTUXglSva9ONgyDpa6+udgS+ABrA&#10;lwGF18k9oIpJSk6kWZtHkfFbCw8eZ1JAshhUtIChBB8m9/E7PD/z0NjRVHYggAGwL42DWCdHMoau&#10;by6bfxBRWFGwFxmL4wDCpn1VN2esJDJIXh75PsgmhAQLiWO3N9xMnx7rwfnxjkAGHjwcLlgMb968&#10;InAI2eE0xJaSbMCSsSwARA0KeqAkeDCvug3fM2RxWY3qoOJ6IFMqinrtUqdBG8Vxzvp9aD5WWUCg&#10;N+POKKJXkbxAhuaZaQ/4qIn0JPBxMyaxgKJQ8qFek7OS7azonJK999heKzaZ0uNxEUPJfNsQPDKS&#10;7j2Gm7ouol4HRZJ54plJ87tPL/zziy0KjzdWgMpb5qkeAId64Nw/n8kWxbWn1LUZlMtonLJaQ/yv&#10;ri54b5/q2rl9dcV7A4n2Qz0YIC29qUUq1h0YQ6B/M434nHlv8F7fvL4WaGGAJ30FjzOvD5ongFxP&#10;TycyDQFwABBzUNS9Y8j6GI0VggLlWQcdaPZHSslf2BTj9bBZbsRmRLgI7t0y21MIdtxeBTV8KV/X&#10;9XZb1yQLmno9kDJtQFoyyfHKiwavjeeSPztaEYQ/Q+F0OFia9KTJJZ5vgH9MlCzWwCG8Zl6sYUyS&#10;EOL5f2aoiEnU8ffuY+V+c5BOwy9wo9RLpo4WYyLjUEET4ayRpZgc4NXrNzT8xmfE32cR4OHV9unT&#10;PcFRhIFMkHAgzOB4IPD3sRaz2N4Q9mHyCZssui+e7VWz2MQrWj9TNmVHUD/fRb3Gs7wlzbem6HlJ&#10;rQhwqZHLvgCqnj14ZrAUTHpuwXtEzQD3nLw0xounrA3yR8piO3kQkhUMpRUKlHrKG9IlJ/57N/Iv&#10;qwPFkz+LDHUneTI5aFzE9GBYk9I4HVBIKgrlbto8JqyQsJRQl/RRcpJn7VHLSh7sjAWxylHwsUkw&#10;n5ggFp8n6+G1YeXAJGYwTmvR/PHjB4ZwAJwAYyhnAy/wjGEN4hn2ZDiwbQcFwMxigEFagNdAcAsk&#10;4cXB6Gj+llFS0iWXZq5NRpgKIgIh06YBnM1AW7R9Y30vje2WxFJz5jRlgJi641wsNg0dlFS2yOuP&#10;HnwYhJ1PWldmfmxFUmxs+3E0/7o2qU5Dk60VedT4+vQGyNMgi4N0PtkJxnJMq2RmLxl9SONSPP/M&#10;BHZW0rnQfp5LgHOXJCipjpPN0X4+12kuYtTa/7AX42fDUzWLSXc+Lw2g95/jPjV5cTuJoU24x8aw&#10;9fTo7m1FKfJiTAjKvyEtU3AFwXZJCt3IrMhXjoC4pvEEEgXSBXpuikVZSivsJvc1EpPffUl96r3I&#10;AqS4RNYnzoN8tgSWWSLumU3hwPThzPPLHqnUGggfGMCDlIbosH8AA4K10WTy8/p5jmJ1u+UDBopn&#10;XY8iKbGD+CZlCxxaGWBhexdk7qilsMdnMaIpJ1Pqapb1xvlsjMI9m9zExo5hH5uNJPy2Z52ZQr9I&#10;Cj2rqR9tT6vX4hd/9j/9QLDv34TvPrw3KY+DVkNS4FboE349197UuMyX91UDtdacrjzzYgtg0P0q&#10;RYyeIqlUEZFUYQ+lA3Bh7ecXe4Pp+7c3Lc2Pb5UEGdeSZDEXkqSji/tjemXur/2Zp1BoHrpdjpTb&#10;ILbZVAVjBEa5rw9qImdZgxDIw5BxMQb5/uqGQ7mp1g5QErx587buqebdh6/DfpoktcU9D2T8b/h7&#10;/B2ZpMG9AmPzNYwuJ47enMaeeKiwHzR1SxTUWfrekFpQxhruLLbXCtgrIi1EsaJL83kaLBJZN2tZ&#10;mfjH5OGGpQGIRWx798B2vzzXluWWfhw+8+SLLfm5NOC3ywOjeXw2ud8fALEaaliDHz4DDNdsQSd4&#10;ANxfRJAoGjQ+1XP0eD6GT3f34f/4T/8p/Jf/9tfh3Ye7cPfwGA53d/W62usghRYDdvjSIRgNvVSk&#10;r/kkj86zFAeRDGTsLbTIoL9sIBB0ZAp5aAEGHKhGk2xfashLP3ckoaPOn0q4Rk+EUYqsecxw0uiv&#10;DE+U1QsuEXqyQTYKGEBjgBfLILnh0OwrcrDACIbJBQF0sregrUs0STB6xQv5+vG5U0AKJbt13aHf&#10;JNsfdQf2F1gm3d+ZnyLAqsECwXKxcw2yWJAejggNQ/AHAdUXevwVDk4i91V4UyOMYLHDIcT6d6h5&#10;PBgH5JHNft9Yo1CnEAyQqm8+z2LFa9A42t4Nf75D7dMu6/2DaghMbSqqgt0voABgAH769JHPJYgS&#10;Qf1dkV1U1t5HG4zz0nytzf8VdXwOb96+Iuswa2iDHngJtm+cWOPZ8GpWyCTrYNgI4TPAj7nWbRs8&#10;V5MNYdBr3H/4EO7eAfA0Bi48Djf1PpRNrdO2l7XPr71O3X+u6/p8tZlIBPn604fwX377dfj99+/D&#10;CR779PItZKoZkbuQPRxWgJ57aQdJYmNplmltCJpWXndtuO2hSA4FuQ/uCmRKK3tOG0525YEPoT0I&#10;zP04KSXHqtT7IDs9dvAvrOq6aBpaFx300PfgA5o1m7iJQJt1Q0uilbQ4pGaIsPLxC/Ld7oF5PoBw&#10;ll0LJoyhBdo4iWD0IZXATfe0KDGshsepSZH9n0Uhc54a7+zEMZn3nuJDTD4bjdHu+IRjGS3NnRkO&#10;gQSg7s7njjKxnQFZ3p6dIe7KqxLWW3n00B6BsZ68O4pFSUVtdKmwSbSpxkCN7/LoYOCks8p9vUR9&#10;Dv4boQNkacDHYMnNe89/T9DnbJRYSol0IMxi2jj1n2bLc/f8cYNkbGY0tZzNy6vL21OjOPb4atsQ&#10;wZQYtLjw84Gun68LfcCQXPtygpTvyERTekLUhxmMoNsxcCIEueqb1wjQMKNwbOYADFHoAlhA8T8N&#10;5sPhki1I+vDGMH05Ho58X7evXrPoxWZB/zAwnwDM1MYwwYh9tMTFhRTqCxY18NpDY0Wp3mkmRduL&#10;kMs9EsUu699vwnM9JAc1lTjw/va//3149cXrcPPqTT04H0yOe7GvG5kZVxdJH7E5nig33VAieXd/&#10;qk0ppj+QRdqi+KMvXxOcfHg+csPFMgLZYRawcx7m8FRf9/ZyG27r9316eDHvtiTwJ2ECYwcmDhzD&#10;UCFBHUM+zryHAK+w0W5GW7jw34tLDwVbR3cPk7HgzLMkhse6ySNBdtwMzesPjQmmYde7kQaqkHMC&#10;xNpNZnCOIAY3cr3eW5P39Hzm+/ni1QUBummyxorm3fUeA4zFQQtfke8+PNd1lfma+Doz/33hoTNF&#10;AxYxuXl6PPNgM+8584VjwlV9/auLjcmPueHOzeNmtx0I7GENXF5eh9/97hvFXpdwdX0Z3r3/wKLj&#10;/vlkhS6KCTDYthcEMq4uLY0QkurL+rw8PL6E17f1AAIou+uMrdvLHa97XLI2zSQ5rUlYcXcBgH/3&#10;4T7cIdW3Ph9gMj3Xr7k4Hnld4On3i5//iB56AJbv6lqDNB8gFw6PmXL0FzXLW2PE0sPy2MyYWbwp&#10;uKMojALvYy92HQBorDsLjyg8OA+Q30ZLW17MBYyrhCyQaB6GnDhK/orNGdcBa5GTjcGYSUNKkm2F&#10;es1v+fcA5Gb6EB7Nx28zstjCuQVgD0DC1Q3kzRcsjEx2ZWleKDgeHp+53wGsxZpAkM7p/p6g4bHu&#10;GWACovn4yVc3lGiwOC/dhLeo+HcZG5PIMWHUpovrthvND4YhNsmmU5zUCTBhAvnifnmF4IEzo6NA&#10;gKyJTRFIwOmqM0iWuRX+WBfmCWbpbDiU7OujTO5NYok9wieUBIFS1iFq13pxz49SGoPIABo81+ZN&#10;lpRk2lJA59IkZO5LMUs+GT1UJripbNJwKFJKPqCxlzTRmw+a/pbUpG74ToabqLCyg1zMPXhHwr9x&#10;NjY6Bj5ILj1FM3vmIXs2Rh/26I8f31PGizS20+mZQwkDHjN9XUZJ9vaUUPbAJ/MPs1h7JOGhAKZZ&#10;OeVBM8/PQ30G4Ms3wuohlwZswc/HQjeigKeDeUSS3W1nDdPkgyWiTkqABcucFgRnYw9xbcPQG0Be&#10;3QcjwJ9i5y3O0DPTwl/kc1aboIOBUcYad4aXAkzw2abSk5ab1HCVDdDSb0OTkoJ5PJbOJGHRoaKy&#10;gV9sJHK73y5Xz/IXbLIRftwxDC2119a6GxCHlX8LAZgh8H3jzLC0soFDHhTzOO+DGEWw5jAZ6mjs&#10;T3neMbRF14NMDgBIweTOWaxWgrXyOeJ9mE2SRzDWAyQ0BCtiO3nDnMX0cYknfFWtQd00NtCZdULd&#10;Nzdmq4H9Jm30+gDFFotV5QAPLeZibH1cZMrek84pnnsqAGcDZgG8cZsdVDA7sMqBz0YgVOTgogiU&#10;T0tWOjauiaV+F/neTWKQ4LxCEiOsKlDfoHHE15mXVmZhaenQi4EkZ0sgncg6WZrMaVB4GYA+SNIW&#10;T4beGshNBq4DDrr/Ntg8mDKClgIbDnkBFGzpr4Vvty4kw54E1zN1ocwklucP+acXyd2pjuvHjdYl&#10;+wyyJvD021z6ADyv4hNcXuSD7uass5KKxuafZybcZRWO4Y2QJ6K6uoN1RpKVwZA6A69ngNg9lXY0&#10;OxiErXd0c/fImmJXX+tMdY6nSMb2vosnK/4Bo8TkWaPV6gLAPk+nDM1EHWEZo57VwPAiez6wNz/c&#10;PyhJtz7v18GYfBw27iwAot7L6yuzj6AUGGxQsWPdL48BCw6cNrP4wHC9QYzikiWdGgQ6YB90Jrru&#10;oXeyxdl1DoEWPJOSUunz8ixmZzw0BhJBZjIBRwKOg4b/S16xOZzRroT56MA2bXtS2+ec5Gw+2gZS&#10;JfnThujke5cjZ36u3MKNFg2qz906IZm0LC9uvyBpZO77/OwhFaF76NMmBgwtDNDqNdzWXgP1Fj3H&#10;a734l//3/xX+61/9XZgRGjHB87h+3fmo0LPZpOiLkTAG+RX6sMWCSAYyyg74XKeo4MMQrusZmueD&#10;MfxnCyVa9HyhlkOttxlk5cRzFWf0Ifz47U14c7MhyAGmHNb35e6SPapblIDgwaFwqjUdVFtEcMzP&#10;F7+oPAFZAR54xdJ3SUhAYIuetyPrlUhQj7YdSs9Fv7K/uDYwjAPAiUAgAF4M2gHoYdgM0AyDZ4R7&#10;oEbEfkiGXJp4T9DPllqrw8OSyba1b4yDsYrx+w1trGBfcgwvtWYd69c9338KN5vLUE62XtH3XVxd&#10;17PwMYwaGgUNVttzHMxaBjU/ewnZIuE5rDeS1/64WE9qVhG2R+TzuZ3h2L/RX+N8QR9CkhD2dJzh&#10;ZP6PSowNvU5gsMszmbr4TF/+6EuCtmDMw2MRZ87h8EDrhnNdd4Xp3bAYs3MQARtc53g06vOJX9uN&#10;qeFQJODPsbfc3d1TEhywf2AwgD0E9z4g5K+uj3q2b/NjWB4PZJa/1J/1m/f34Tf1nMuLyYTdAxZM&#10;x2bF4RYZUoZZLIbVORbgpJA5TzwnYaawV06yhSieqJ5UPyylAUpkBuZk6rTYnxcAlnFYcQHVX3ud&#10;bx52ZrGWTXtMRqsxxAc96wv3YoL5ONlybH7iMXa5dbLJutUVaZDHnixLWmiHakAx+gzATE5j7wEc&#10;oafBu7x2HMwiJ4skQMKP14X0DJTXsdDFQfui2zOUFbu9xM7qs9sTP6tpeIeSMyfVn3lduVIpJj/j&#10;aZ+Rlb5elLaevX0ViGvfwLq1KNiQp0xese5yYw86cbusU3kdnDOjbPtM0UKirJZKQc53Xd4sb2B3&#10;U3Ula1kx9fH3CC6lHPn25vKX5ssTzWNvyWT0kXEy+GQ6yh8jeio7G1Nr8qKkFZYAQ++4WJQYaSb3&#10;YPQUIZauDCsKeQgptjdGymX9xKBgw6z8dHYfp8CNdieTajSaCCMYCU6dOZ2LwUAJ7PvbyVDaSeAi&#10;NhHK9gZrAMBcdJ07gAP8AugG0LBI0gK/GxyCePB5EIF6fbLE2y2Tfw88kPDzz6dzk/sY9TuoSDHv&#10;IkwDPNESwAQa0j2nIsZMwgYEf5KX+jqQMbx9+5Y+GJbsZAf/Xd3I8XcAXeAXOMjv5vpqS0mtI2w4&#10;2CGlxCT8QnJINKMAw97cmgcj2GWU5gZDj3dMDbSHGywuT87cTPJeWQN4+fPUHKMVI6LcN4Mo2bBJ&#10;u9xDAIDYKGrqoELM5cZF8gB8DeWgKmQmpTsyZVKyJspW1awiXfhyP4VXt5dc5ACVIWmFrPxYDyeG&#10;bdSvezwYm+b2auJBerE31txR936IBl6hScf7PZJJZgX0ViBg1OfEBnwWCw9ef0cxdfa1Abq4uiDz&#10;4He//x2vDdh7WPAwGJ4VimHNd6JUd09PpbOaqZFF3zgqW4mfbydJbU86pOx1v5EEfOG9n9wHSxOD&#10;pGYZgCqAihR6iAsYjA+P9/Tkc5kswBOsW/OBOvOa4X2A+fpU//xEppx5J20lweVmj0CPw6H+Ojaq&#10;M67N8WQhEkxzVkGLg5Y+ZePQJzlirY1iw+A9Yooxy5czjb0oxLNmSdULwTWAbnimXwRCMp3v+toY&#10;JfLqwnVH8QGvxZvbV+ZzEkYrsilZPlqzCiPnrSVvRz1XkJns6nMOdsHNq1fh5z//edjV36PoWuRd&#10;xmAimsdPks55+EVuAP8i7zfKPWbzolkEjmWlncJvzrxjbGQ4ikm9Gcfm2dYkt+MoeroV+HGwJLjg&#10;fg4pNf+L5OwBHarO8hgH80kKknOtxnPG9hOryIMoPDQpBE8ODC10IjX/ttBYTMbCXHoKZclaD0vv&#10;QCXTdGPwbLoOsUWz9pzSAhlwCDqrnD5gwfcWM5w+50XNl3xKJP+2wcvCCXiGBL2uCbC2wbB+eLgL&#10;T/VZwHN9BiikQr9kS3BzljOluCfJhwQIuucMi5XRQmCwL9+8fk0gBuvCEnhHBU4ttqZ2m5aUDMkR&#10;U4KHoQW2FNlFRKW9jWLvkf2mNMCJLF1jFrj8KrrkTGl0QfYZzoj0yTHYBLi3y7I0xpwX9iahNf9J&#10;D37J8uNs8mAFM5FJJcloT1leMZecQTq6nNF8AQcBfM6OCC1p1jxEZ8lsmyl81tpzf7L2+XpKN9gM&#10;zsLxIAmGowjgc3mry4IHMYRcLpP0b4JhsadNRqXbumzREkWD7D9MDlVkH0IG6GZszFZOaek1Z/5N&#10;3Ns2GykQxGBV2IADPEHgIl4X4G423UzzEMR6nimLHcikYJMj0zWX6GdNwd2fM+fSZJ2UesHbDEwJ&#10;gp6lsXNd9uiyJAZSZZNvZd2/wT0JlTxZVimt5vNl4M2RIVCzUiPPshQIktam5sc3SNo4KsyG5wGt&#10;I4w1O8nAvTTta2mJs36uUP5H5nRuDHlPrOZrsIG2BOWrq5vw0x8o4/2Pf/Hn4eOH99ZopC6TiqXL&#10;vJ11Kgu3UFbJvRbMNPbADTUr3uR6TeXsjtI88ULrIrr/kQE8gzxEi4A/2tusGAItjdH/O3RpppUR&#10;qXkPxsEbJLEBsE5yaWeNn2A0oB+cEpgaB6J4UEXp/o+oeTEww+ATZ9dl/e+LnYHB8NgDUxQsokW+&#10;sS6xQl2A9YrvZ8BdrYv2F5cEUDDQu7m5DjdXV3wdb9Bw/40xZYEu1nClVQhJkOxybL5sLl12eXFr&#10;tFi3Wp3kTJKoRtWb3ShzfLu5S2euRoF1cWhJyPZlMwOVPNmW/rehNH9eP0/Zb6yaY81UGpM4rxpl&#10;WvVkl/rnJhdzv6gs4K5H5YVVWI/btgjCjZJ6JZPeh/WgInfPLr7aIslacY/nqDTbJ/rEfvz+u/Df&#10;/uqvw7u7p/CjP/mFDaTr599wiBLCTb2XX9Q18dMf/3F49fptuH77hRLrQ/dv56BiFlO4hEOtT8/1&#10;9fPxJXz7/lvKQvmcZ/N53BMMTEyaxVoCoFhkp/jlq+vw9vYqDFR41WuEoUSwOoH1ft2XAFpt4EsP&#10;n9xay1/W+pAepfqMliAOQsIYzslk3qP8B20wbftOlMVRkFd68NC/cdDQC/LSpf68S8prsddhfxyH&#10;1K4j7a8QBFLP5suLnTHy0Q+URa8xsy4mFCm/Xw4vdK7h/eO9T/KKB1gP1tq4uah1zbNCHWxNZH4u&#10;C0DhoO/FvO8x3ETvYgn052afRbsFAoPo52FxdaYaAnUs3t+p9pZbkSxAdCG7fjB//COHcebJXcQQ&#10;HXUdz0dZbew2FtYGvAE+nCdTCMT6no4IaKm1GgJSwGIcJijrNgqOEuOaQ7CZYYYxW1ozQT7IgIcN&#10;z+q7jx/NWxj9R71/Iz0/zeYnaCgOYHU5fgqgItRDO/zD7z6Ev/7VP3HwzyFJ7N4yWT6kLm2NvrfL&#10;cqorYcT+bUBUbESn6HtNXHvH9d/7MUB1jJjXLclVtYvZIiRZbC2trnYPQMFKPUVdoJCDbUWvSYZo&#10;A8lyr9H1fpPswbwVjb7P0gewNLZi9M+WZAHjgNr6/FwPjJrvb/BRjFl7BfckDJ01HgcRBVYMw9ja&#10;Xnu7DpKpblx8ABt9eKW089wtFnyfN19WhW65AsUjPFJnbq7t5XLuXutupepey9ynhyS7otise8Iq&#10;BCT0IPR2/Qa3y5F3rD+HSUMeXwOl9BqhBbT48YS+z2s1UUpREQ31QP4lZUfT9Llhq9LgrMhNzbfB&#10;JSgEQ3TjcRqd3JtObB4mIJ7nnnCS7YFu1Eodxj6FctZIK3yUYuqsVhrfqznmA63DjuBBWcQ0OJrU&#10;ESDQ5QWn97hg93ePllIor72FUsIXk6vUTQuFBX4MilNs5mDlwAcPXg5BDQ3Ahf3lnhvi8/OTNcOa&#10;dJOJoyIzKEnPmH1nm5yXIgaNUfbxM/D9YDBy0l43F4s8P4fvv/uWGwYTQ8FwOxqrMMq48fLisoEf&#10;7z98ECg3kkKN+1Tk42YebguBl+vLvcmdECwCQ3ew2/g1hY0HvYkwSdlNBpBqwjBnbwZCY3VhY8+5&#10;T32HFFuKczepNA86si6iGVx6gEYozgQctZBTZwM4Y1RrziceZ9HKrShMel1jMeB7jDmKcIsN7z3u&#10;+atXr3mdv/7mQ/jy7TXlvTtKxQSCMMl35mMCBuh+Nyk0ZWEStL0+TMWNBQZgEd93PBrQd3mxtQCE&#10;+v0oRvF+wSICM9RAqBNBXZpPA2SDnFVm1gBUMX3Ce8BhRJnq2TZFBH/w+s1Zh7xNhelNmGILokhD&#10;kk9WZJFBTxBIZwe7tzBhhSTYjUTx2iZ3twRsXLP7hwM/D75ume3ZIjsS10RNLsAXpBozOEPTfptQ&#10;RUnFR5vy5SL5VuF6pLRWDRFADeyMMz/r3FLYmvR0dRgxRfnlRE+TIp8mAO0Awg+HM5OVr+v1BuDx&#10;Ig+2Rel25g0xsgh7BLNqf8lEsx//+Cecspon0L6lS6JBAXgyslG5YKOBhgNFx/XNTXj15lV49fZt&#10;+PLLL+mRArDGJYTGkpMxu2SQW7FVDKSO8p4c297G8BsWPrMxBrKxcAycyvKss/flkmbb2PU6GJ7o&#10;Z7qUM2jP5j0WE7A4XdynY264HXowQZY/JAGkaWxy3SCfKaeXY083cDY2ifGy9ARUN+JlESEQxSn3&#10;g7wmCeClLm1OK3aIAxLNnL4skkZZsUGfuiC/ycWaEvflzJKXMrlV7NYggNL2+Zn+K5D8zccTmdAE&#10;+GD6ff+xFpJP/LtpTM0ryPxAPdnQwpaK/FxjNMk6AAkCLGLC0X8NawDrXMCqMzazPDpMwmaMT14X&#10;TWeTAn8WAYAoasCsZbBHNq/GIv+9IqkzGZfyoUoKVpk2m+YNSSCX98TSg7MDXPL+gOzFJYQccMRB&#10;aedDe04ppwCrLRhr34aaWUwdO8eSG9enoWs+JCdjIavPlktosmCCjNpHrKkYWjK6e4WaLLV8xvwo&#10;zQMlNqYRrs0iDyJPlE4t+MCTfy3cAc/vSGuBLdkgkP05ME8z9dkaEoKXMciQ37xzee+w/jQ1HxUM&#10;Yv5f5lkJC5Fm+6AiEWs2ys/wqLCYXGxaOw2SpwiQCHoug5+Xs/nVmGm9eVY2Nq88oLpPmwVm4b4f&#10;aaQuQHUx8Lyo+DdwzxoDPpJScbhHG2W72oNSCo09WMS4dYY1zqOtPPqwF7Bxd3awAAb7TLWZw+C2&#10;JIW6JEq/MABt4R6yUCiydRk8yRYs8M3WzO59mEKzfK0jnBMArrO8n4v5No165jCELW7mr4EpbCp+&#10;+qc/NKDj31CONpiRXgO7kwrx1jjE0g1GVx6aRcnJ5Q8SUd0PzhMZ//9YhQ4m/n/Vxb31CMbMCJ6s&#10;uqgx0DB18MHt0By/fd3k0oWpg57j0DyZezMyyqSdQNlkg1YHKtreJv+3M9PToax5YeO222wagEf/&#10;MtNDy7/OPDWZ0FrPtG09q9/Us/bN6zf06INPmYF+e/ogU8Y7DmL6RvqjIoggKjAjKonYAjTkT+s+&#10;SaGDppZkn9rwujGGlWzerANSl4iNCmPxBEtPME7aL7n2vYdxH6noDJrSQTe/t6V8npTigxFZEzjQ&#10;5knVfdQeWmq2S6TWIWAlO7vYbTSSwH41tThnzrnVZefZvdTiakBpXNrcKd3aX/35NnAFZASoIPB+&#10;/v7v/3v41a9/Ez49PjLRHuBMQTo8wyFieH39KvzRzevw1VdfUbm0v70Nse5hWB8uu7OQIxvy85ys&#10;Z+Cpvtbd3afw4eNHBsgBIIKSACos1MVXSoEFazppwLMFAaLW5hdYp5mpfk0+h8b35vVtuKj1I16D&#10;8l3UTB66opRf+rhywYxcd7RNwIAUKplaM6Bvs7ppCk6VZW0LkgxICxdXZKk/1/eP/Q9Dew82QY/J&#10;Yc3zM/dz2OccaRcyEDgF0EUwz4ej2YZi6A35Ho4vpkqBdDVL5r+wQePn4aAdsl6yZI057Uzp+fhs&#10;Q1Ay/s1TEWcJyDJgwKOPAXmhiFSwzFYnoFe+rPUzesU8L42dvJt2sr6ydQFgzgbBZ14nAo8cwJxk&#10;y2KDTw69acGwlXevhebgc5PRnGcCh58+feJ+gudos72o9YTV1xsGhQrMkjJrIsCaBHuE1pfQtuXl&#10;ifcX9fskaw8s7zNDtjKlq/l8qH9w4Hd/eD6Fv/zv/xje3T0Ym1MsbR/muG1CaRIUB8biZ0Pz2XcE&#10;kVraOZE8ZCL0oJzYOeDm2qBnW0CXD3OCvPFcPrr2BXcUaT10bQB+81BdnTGygiJTTYNQP86KzpbQ&#10;HFV6WEhYSYCjNqBmiBJFeAjGnl2HR3hgn73V1KwsYksOt69pEmYnOQjoc7sVIyh2O5+uJBTAJWZ5&#10;XhnjFTHOc3GvvWQBK2LxDUNqe2xK4fME3Vhazer1dr9vpkRzu5IsfINDUrnd+vVt6bj6uzYYEiEj&#10;qf7xkBBjjOYmHXav6ejequoHfGDL29/8er3nik3+OzJpFeBX3RjNSFRN8GAsHBjtM6RBciI02QeZ&#10;wi/F5FGTGHdGN+xyEmxslJ2S0TRYZLo2dPoYhSTJR2mpUUNIDTyKQtHnxRLtjpR/nmvBYalAGawo&#10;sJjqn1/f7Phn5/ML7xZoy5CzYQKO4uFMP609bxjAmqfnB5v20Xz/zAL7NNfDYH+r1FZM4q3hZXFK&#10;374TPxNo18KfualJJR02yfzBAMSh8f9w+MCvucSBQdDkhRtpEdABHwXc5b0o9ReYONUN8L5ucjAH&#10;vX39Onzz9W/r1z1b+AGatPs7gh8wpAZwYTThhd6AOFwYhCH9PIJW3lPS+WRFXf07vvdtonQRyU6D&#10;CmEg9AiiGDSRwjU6HG26hQDmlKXbxytNoRWRxlhb2hQV62Fm09SlEWxOFdCAJgcy68NxoWT35nIX&#10;7h6eW+FLT7z6H4cX06PvLu2QwFrEmkLTBBahP2zmbzfWz7oLP//5z8L7d9/xcMUG+f3335vn42gm&#10;5KOmOVjTu90Uri73BITJbOOkKVMa7AmPJzWWPPhyIDsSB9hlXWuX9dp//+6OQSMAs5KouEylJShU&#10;zPORB71tMAz1ALP0NHMSR6aSNlMyPyA5fDnbWrgYWCidKVGaWESRjn+z5bXEvYKsOqnQNx/GgaxG&#10;XBgEfJShx4Pj8x2Pj2QjMnCnfqar/cjXWSWC81lkKijN1OsVwJqfhpachck9UqVJvz+cFZNuGxKu&#10;JYJvKLtR+Aam2wPlDmfzt6p/hutC2Vw+CTiz+w5ZI4DcpxfbL7bJTPSxqR1fzsYMhZfhfFTy4sRD&#10;CHIygIso/h4en7he9kwVnchIRhN8u9mxcJs01PADAgWHGegXsTxzuNzURuP6ks8YCrpF/hcAyDYX&#10;I4vkKHPe4LLYuDoM0RxkN9w2htSgsxgF26zEtvN8FnuiN+VO8fa1VAQelcWKUibzDfGzyZj7fX2m&#10;3ZJ3SBFgW3psY4hnySM1xS6zZBsy/nXpVRG7zP0vCDgJlFrEGqHXk3xrihgCZpCempFsaSlk1pjO&#10;Obeig4CjTM95FqiAY6HkHkhi/9DvjvKXrbH1IMPMYl8V86ykPx/Z1idjFaG4PRwIoKGgfXx6qM3D&#10;O9lS1OeDzABjyKZoTFsCINGm0FO084f+HPDLgbx3jCbpHAufdchp3rx5zebgSHDSwFhKhMte56Cd&#10;aXjtGdNt+VWNkjwypAkBEAiXOhc+Y84ON5AncRpPpgqCPZY+HTXvp2TrMGSZvte9ZYmN2dj9vool&#10;7Wq/RmojWBHbaM0y4VOk08We7EjmGs+EWiynobEZHPALYv/E1KsvZzi1JDgmc5n/FQr7ILAOuaND&#10;GMWUSWRyMWIv+DNg1wb3dSYLRpNtSHgWl+xFDSL7yJRBKRu7ZhxU0qphE5atsWXGYcPrsBk3LW39&#10;GCwQhumGkOFnA+OYDJ4sPZuBD6MNfgL9Bo2dBwYKQWeClXbODQxLRIjLwMCqU1bB65PuUeFjkgMP&#10;rDEWedotJrUsdp4Mm5H3BmepM5vQGaFBjGLeYG/DXodGPCIIE8wGSt6VrF3rk+AeuwL6AMTMZxuK&#10;0ivKmRe5T6Lxc03+tsjbcWSDjQU7ya8VsnXc/Fo1cs8cGvsC9+5gfr6oo4rkKWkSq/zMBpOS2CU3&#10;abU1qic+65C5m13Fgc/FJFdxsn6xfyUDQoftJD+xmeve9pSR98Llqz/0H/OQXMtho+T3g5qEDkS3&#10;QBfBZ87mcKNzP1s1f6m3bek+en8A8DkwmJVcbcbseeXvE5sPXnCwOXV/KGeXhBA+A2z8DUT5G6Vc&#10;FDpgrLcs8GpYSmOHcQhblHRoshED0sBohzVLjit5VWENSTC42KAFDGoy9+vaxUB9N+15XUuy84WD&#10;vLr+MCDFeQtbEygHNgIJsc7o/zsZi38iM3DDOh/P7jmXlujoXZozHgD+YtM6ysfb1SDcM2KPGxk0&#10;lHEFiQ9GfUAVFeBjbGyx5ucs24hZDSx55tZgcThm6z7HrCGY+bIFDxtKoTWAnsxYFHyD73dWNCTH&#10;xlLsHoseYme/RcCIMegXsWe7KfygAeyksB+Bk4MHmmkQ5Onma1BaTSiGUZmYgA1ViIUuhdYmALau&#10;9lfhm2++Cb/59T+x/nr7xW24u3+Cbpbn8jBiEA5gLtSvvSRgtL+8ZkiHByY5GOGBbOf5wTyZldT7&#10;VPuU58dn1se3N69D2kBpcw672sudDifrt+r6OCZjLN1cXdS+Ykd5Jmow7OeojfccEI8WTkcbopk2&#10;OW6LktD/ig1OuyNcP9hQXV7VWtLUCmSLw2NvPjefc9Rk+WTp4xgGGXPvzB4ItbDteVYP41o/1n4R&#10;oBpqaoRuxIcsO6l6jkAyG83TehO35reIPpEWOMX8lDhoNOoH2HMLahT0GADZn2PtTW7Dp1p37F+9&#10;Dff3H8Pr2kM+PDzSt+2E4IuNDZZOCiDcaf/HSnupPUOQp5gxss8kBeAaPdZedXdxG541AMQQDH0U&#10;9t3L2sN9fP9gQypZ0FBdhcAz2o1caJi2sH9jr7i1oEMy5kCwqF/7dF8/10X9uqVey0IvJb7HE2oE&#10;nlWWehsXe06S0khJACq2Ps/uTV2fJaQhoz8nCMjaM1sojTPsQBCq14RqhdNjrYFqz1fPi/eP9+Hb&#10;2nOfoPRghdJnOs7SM8mqSefJ3MoeZKQU8laIxLBGpdzeahCYl5ww5V6tzgRrgWWBe3CUdD+5z6sG&#10;a7CT8jTb+NnQKbReoEQ/rlaBHsHDPHLzWeWRknpAXhZgZhSZ0jxZ++Chf6ii+r3JScfYBp9O6ln/&#10;U8Tia7YWn5mNOugWe4BHiZ8l9Tb/5pWstfyBH1+0tJzWc+SyzorIzaPS/pUFVsb26d1Co4Wgr8hK&#10;Xkqc89xoiLxeDv7K2qqDlPY1IAYQL3TAr6zCuNzF3AFd2avYGRO5dournTyhWqVITP5SKzKFA6by&#10;+x12m+mXZ2+WNAXyyfFZoB5DHepBuzBgYDYz5SKkOZv3BIG+YuCIH8BJpvNZKTZnebaY5KjHLfNA&#10;CXGFUPsEVUk8K08/oP/wjPHwBfxc8wwy+TCAChwMA1M+9+H54YFBA1tKV3JjNWBiOCuYhCaei3k6&#10;YaP1Rgj/oBBx5gxZQIMlZ8IHAMwtsjFguoqkJYJJJjuhobWKDLxnFD+YkNDMmwly0QDM+nUoYG9v&#10;r3kQcYIZR0ooMUV5fXvLn/tUN1tMPh/rz3WpziLpMJqYLMNcMhqZCDzy8IGMc7/fyozbGIeWimde&#10;P5aYOZJh4mnKs/ipTCSejE5KSSY8VyTjA8BH9pkKyMGZZrqHV/st2WsuWRnFCtjtLAENEmF+jzYj&#10;ptEuuW0ANMy92PBejwrb8InDKEDSjVCvL7fhqz/+iSUmU/60kH796e6Rnhb8WTLXRzOPa4MCEozQ&#10;w/PJwjyisRQ+PZ4oDfZNcVQTXRRNjj9/8/rGwhg2FvxxfXXFYgATaPozoeFCIu3TgfJYkyMWApxY&#10;mwD9KAEdzAvqfDYZGuS5R7JBh0bxj6FHgPOeLouxAgFiMZnUpOm81th8ahHmUhW/B8Z46DJ6yLrP&#10;c25TWwfbZ/kUehOD94bvZ2rexiSEnnb58PTSmJshmvz7glOzSFkvfg4ZmUqSBNgOwHHWZNCSU4sV&#10;S8EOOHqNqfHG96ERhZ8GwcEWvpW5jxQZ19MPD6wdFB/1gA70Ppwpm53I6LkIV9e3fD7pUcNGctD0&#10;ycyJDUAbKOvAPYRXENO/6C1lEiSCgqMBjwtBh0kTp4kMBWe9JZoaL53sEY31w+RPNNGLkgAVwkCJ&#10;lmRIqU27zCS6S2a6RAjPKDm+8jR1WaM3K1kdpftNqApph38KPZmxSKYZUzeLz5LUuNdVzp1b4PtN&#10;km/U6NeyWKPiMmtnT6wNiPMitpv2fJdhmHVD6tJTMQxLcwAuTQJKMDG4+bBN7Gdz/TeWH/4NSS9S&#10;5yD9AEBBj9UDE3g/fHwf3n3/Lrx/9z09bopYZEfu46l5Y1AKOphkx+SRWrOLsYXoyyNJMXx/aMQN&#10;z1YVUJ6aOOo5HuQRaUEqCjEJlhCOPQjXYBbLgp6KMv1vUlYEacw+MCvyrCoKDLL0SU9P9mZ1VBr0&#10;7LJINbhg6AKoz8vSwGX6nG5MmjRKOh7kr2lJznOT69pQz0BgstFcajj0ZGuXk8bG/7bJsMsv7Xqu&#10;5BgCMNxU2oNF3NjYz58syTe/Rww8f89uKu/eNTH48zjwGSebWwt5XLGR57y0ZEdLqTaGR5CschZY&#10;4OzbLJn5lgEktYnDsCSZEf6Yuqm53SdLAA3OskL9MpjfIxrW6BNomUeT6Tfq+i1WRLJWSLYH0IqB&#10;UraewBmCe+Ha8M3XTQtnKe6DKqBXKW6i0jV5noXJGCDBAJq0CuPxcBy37yjG0Pbm5MTwsg33SZMn&#10;rYbGk7EFAb7Tl1YMWpdzc9+FD6rUEzZsVJjDbEOSpbh0Wyb3xZI7kTRu9/XcWLfzbMEdAIvA5KMP&#10;XLD1M4zb8Iv/4V/9ILDvf/+Lf1f3iXdNHso1kAyoianLdz2RV9MU7a2FsrwopkdyD+vWnHRDdg+s&#10;8fvTpD6hy3vXTI3sXkmhByXh0oxi+Y9JjHA1Ryk5M7s09oR97ygTb61B4EB89ky3Zcn0aqwEUFuy&#10;emzgJ3whwQqyui9qODZy2Aqp427aCpzKxnyVDy09tDdbns0T2fCp1g4X4fL6gr7cZNXXehhy4N3G&#10;7iH3RLAoaO6vwDgxDBnYkWJregZdz2F1vdnwNM+owZ7VaPskZcDy/swxaBhlX52aZDo12XuO7pE4&#10;NqkcXrPJusX+oK0NIXQxoVNs8rcQQ2PRulQLfnPOUFlkp4GzdGpRz7ExnlOTtKVVBmVPSnZm8zoQ&#10;pqXKJgN4XWVlW0FW6niQ6qCsfHGLNZqUXpvP8UJbpW341d/9Tfinb/45TNfb8PbHb8Orq3348c1F&#10;7VtehZ/85G346vWbsK+f61/9z/8yfPWnPw3X9WsG1L+r5n9SYBD6I6qiAEw9P4UP3/4ufPf9t+H7&#10;D+9rjX9tnm/wPr+6ZnjHkMxDDMOo83IKF3Xv/GK3DZdgbjNIxULf9rWm4zpAbQBJLwG4RI88sNOu&#10;a/0Iv2AcEKznBtuzMAhC7Xw4P3FYOKlvoMJD6djyPdB5RSNM+YTXa3Z4of87pMSojTF0BEAHgJbK&#10;KrDuBmPt0RM7m40WV95sQ9Dj4RT2U2T9Al85WvKgZlssDBGP66XsgLD3YU1DBQMCAmW5sw0/t/VZ&#10;nZ8+hQWsW/gAYvCuoBioH+B9x/OdbOgTAQdIqTFATWTHX9qZFM03dsdwSQN0jfBxCs/169FX58U8&#10;iwmAK6gNPwN7PH3oJjsDY7KhJM+sxYYL/A7WdGKacRBsZwSef1ycaT8a8Dp58vbcfCctZX7k94BU&#10;Yv7iFy00qtCPsF4rBLIh5KneV4DTm/LE9/vtx7vwV7/+dfj2w4f6erUXywLAistLoxxcYwvedVIe&#10;E2Y9yALPcVpJX92zVYQZD4bs552CKzC4klIxyjvbQ/R82BBVYyaxCb3PiPIQj7GDbs1oOTZ4r1uy&#10;JOtFFpv2NLCuMftcrhpWCSOxB/o0C5bo5KzQbAFMbVDUC/Rab50+u8Yki7zMs0AzjwnuKiNde9mW&#10;xNSBt9i88Fb7WQ4t5RvPZQvKkn9iS50XHpvVA4VVdnkQSAnqQbMc0FTN6uCewlsaSzO2NGIHQRuG&#10;6T+7rCKvVGNtxCaPZhTe2N3O3vS7wlpI729R/d1qBAU1tSFK6KEt7EMudttfkmU3eIGl1JvaYB+Q&#10;YkuTzg1lrQDE7oH+r+13FR3viOtGTayDQO6x4h4f3sB4w19k0unJLKF8Bv/aezmZDw7klieBTmbq&#10;2lMESY+WvxWYKvDlAxMHRYQnhpLyLS8G/B50bC/eAGJCqgUTaJ+0Y1P3uHRssG78TfAuG2MIPwdT&#10;5If7J35dLMb6QJPw6uaW7w+bJ8HT86n57qCox+TDkj0jp9vYnHEY4fc4HL7/7h1voMkYLnjg/Pgn&#10;P+KBff9wxxAKbyLpH1E/5939g4JOhvByOBnIdzbmExhiWIwIT2DoCidsg5qKWSlpiVJZY3QYoOdA&#10;S15sgugexixK9EDbdNFkwS9na17xvWYKn5rpr7NwFhrqZrK4LETFiiGARm7+mWl0e+brPGH6Ly09&#10;pKZFIPLrm1148/pVePfuffj46SO9s/B+Pny8ZxF6eTEZy2xjLKtBDbdvloyuVlrmy+HcJgYA5vYC&#10;jCkTqN+D+wnq+5dvv+Q1tOCXUTKmyBCHQVnduA/PNBQ3MHUmNT7KWFhpqgR3N/LE6lNeFMp4XwD/&#10;AKwFpQDje+At6FLZ5vPAZ8j9AAeuBSZd1T+/fzwQgLncbeQBEMh2c1P93dZSMFHImCzYJFF45nCd&#10;T2cFvID9+GKm9icBkj4B32hjJ4h47hsj/eHABEZqY7EpOn7O4utJ9xnILjxAwf7g810PdhooSxZH&#10;CTFo+mlQkW3XEUxWrGkA5GQi10LsTB+VxGCOP/n5L8J1LTrBZgXY5xIRbzA3YA3U+wswAA3DxeWV&#10;sWFwCGPySOaK+axY0ZGUtDZqXxPbTgncRSxHj5r3kVo0zSuvFfYqFIMuz3I5zjgYe9T93OazSbxN&#10;Zmx0eHsebQJNIEdhA5TbqRGY5XHnUvWow9n996xoGFqMfWN/KAXQvLUsKMKluS4dQyF+VJBTEiCU&#10;JB/OYi34s8W9fymf0ezTyl9iWCXQHumXZ4AWQfBVeiX9wsj4OakgkkdXXiS9Pdp6P1lIBopHY3Mt&#10;/DeZJfWl3r//LtzffQqPD/dsFJiERz+5s8CcReDdc1B/Q/lqUconiunEZ3ciUDM4bR/P6c7k8eaD&#10;KCYwffIKmQC9ibeCaVFAB+QqWI8AiLIAW/pjyqwdsjgHvl8Oz2ryPKl3UjGUmxcOATcBXMUT3AZP&#10;Bxy0p58MtMfr88ywczml2HzpBiXpyp9eQKgSlWOSVC42z7+iAmNeVkWqn9sumyvdS2vWXhVWybHO&#10;MjUptt3nRfJcZ6YmVdbG9u3yb4Y1pFEAta1Z8zqMkgmnVosMk6WA2j1Xqi+ArpOx2zywpllMDEms&#10;Q0uEhYweQ7ikJpWyr+J+hybn4hpUfYz9Dv9GzeDevvaZJKFLBsY5EE5Z7jBK8rs0oHzxAjkbAIhm&#10;B6zpJXvam8JwGE4z8HqUUBrgQ+PrwRoL+j3KiysJNPVBq62T0iTRfTjb018X08twfzxnA6tRO6E+&#10;WZRCQCNv2Zd48jIHmLJyyAoxSgLVl7nILmVjcuJi/o1nN3hXGjuu7W7vKes9CR5v8SjJWpRs0tKq&#10;TXYMJggGQL/4sx8G9v3Hf/9vw93dRwPwxL4NKzbeWoHrCXhFltwiFAjs64yplDogVFo8amyDoaxC&#10;y4CmtDojVgJLnS+DM3VL0XnozV+XZLlaxtgdUewUY8SumSb8U9x7rWH6p6rxCjq3gxpP+mPHlTQ2&#10;JQKr1jvM5vmrFM0GjinNFS+HATntYAAO4wxjSNTCe2OM0M7gaP3DEAVSjTyLzX5jEAPN5cyreGL3&#10;4ROw1wZm0Ww+KAGkFHtodkLFvUE9dGSVPF/C2hgq9BQ6/1ldc2YMEXmRFp1fVtfNIg1EDapcKRNW&#10;XlxJHlsubYytqS5N9btCF1qznBQIU7o8rgu9bV8rpXtlxqQgRQGO7sdVekCM/0xjgpqtE87as9JQ&#10;cW9xbX/9j78K33z7HczXGCqBq7qrPQ1YeDeXe6qaXtXf/9m//Jfhj3/x8zDudybFlIWKPw/4edg/&#10;aKsDG5Zay3/3zTfhV/X1YdvCYMG6pl6/fVOfyzvrA+oaMMXLiaDZdd073lxf0ivSBq5L26ODPMmo&#10;utpd0ouZQ7tsdRaBNg18uM4Q8kZFj4VjTQrPwDAxs+97aeAJvhd/HzSExS8A1lj38C+8uNzb2ca0&#10;9pEsuSQ0gJJg1GMCnvGMwguRfr4MuBp5va/gEw9fvu2meXBysBayyWTRQ74c2PNxGEhbkS2ltXgt&#10;MP8O9x/42vSBW4yZzToPe/HhWcPfWWdJrcsOL7VGmtirghSBHtJUcFB9Haic47qOxlxESu9L7Xme&#10;DwezutCg7ng26xL23AzvOxlhSH7AZ/ZguQ28m7fuYGAeAjUYsLUx1i/9uvG+3AoH9W8wL1k+97hv&#10;hZFW5m882TMP9iCHZapjjvCcPAlkrb++f3wKf/P1b8Ov/vl39Pl24DyvlAo+hCyyMipxZQWQuvQz&#10;NayjB2Q1L9XoFlhpdYZY3WLhE7kxv3sNo3yeuALhFFhZ2h6QeqBZ6GSqsmJ4pxWhymxwSgt6WsoS&#10;Vu1AiB31a31mCl0+Gz1EQp59LShoZUjrxIC15529Z4V4ebhG7MFFUamv7fOvPE49dZ51X0otxKqh&#10;eT7HlM+wKS0MRG/XxT2ZS7dBKuuguAbFpRa0ZRLcQVJgI7lnKRdDcfWUgX1rFUFc3d9mj5E6Y5Ag&#10;nGS7niqcV9YQFgC5MtZYeS8WkeRYVzSpcm6g72e9GID0uon8MsqAkSwcvUsASaHkBqDBC8bTInmx&#10;PVnKWQxJbKVxbFHthrzHFk3+/5pS+sXVm13YqA+aKg7NtPgsY1UUzqT1Us4UzQsM9OO68V5Sejgy&#10;QRFMPsh34Rnx9s0beYOYqTlYO0/wEyDlemJBDWCA4FPdmPf195Aq4nXhp4AGjlTnefayjBsGZAwA&#10;6vAZQJO+vLziAnUK+JAskALF626zEeBl8pJFsl2XKA7Dhg0Qm2PKy8b62fYEMh7u71nJXJCJuIRP&#10;H+/Cm3rgXdbNHyuNMh41VGC0gHWGPQR0ek/DfDma14L56FhBj/AObLiPzy8mcZ6GFqbBSet+Q9Bv&#10;VJMIhmDwxMVkvnDws2va+GIUboRsMHgjh7ZZAgzC17pvlYVXWCMFwO9iN7aABzJf5NuHz3V9MREQ&#10;OxzNt8/93XDQX+03ZC3CzwNAyN0jQNJJCT8m+aLk0hlDHBeZ3w+uC67h8XRuaaRP9UBjEIB2eLzv&#10;61o8YK1AIop78O27j/QGLASCrCkGaIt1AbkXrjHo+d/87vfGHBE4zZ8zJPlYWCowPsfl5Zbfd3tz&#10;ZaAv5a+DigyTLjoDwAC4xIm3AbKWdAvwED53USCKG8aCSu/eT0VMOpPYW5LqUSxdvy9ga+LPzIh4&#10;5LVl+u3Zik/8HRkSAhYAsKPZGvj5ZgafjATSRiaF4r09MfFYTSc8R06W9B2UPrtoYoZ/2yQuyk/G&#10;9gsAeXheyBKcBoKcPvEAa9PkaGdKZ8AovNhfMUV7v7+k1AcmvRv48CGEhsDdaM8kmFjyI/Lt3WwK&#10;DNAPYv8lAWOeUmoEH2PjGFNJIIuCMSg/xroYB/koCFBQaTiOZka/KBkbe8aQQgMnUrD0VLP/NJ9K&#10;Y51aUWfNuQGy7gnFfVS+PM6mM8Zf+VwCJPte93Jq5t3uAeLJvtn8IotiGwdPAg7m/RY0US+KoSTD&#10;bu40ePruiclSok+/1AjH3hhl+YFizQ8r1p958GU9t7ZfOHubQIqA/jwvYoNZwZ3lgcZagCDiC4vZ&#10;w+MDJWUf3n3H/ZSMgBhkTG5yUso9NhuleoqJfjrpALefs91tmk8m7hQ8izDpdyAF7/O0zGxG3R8P&#10;ewOSrskiF3DX7IhLbsOnLLYKmigO2Ggi7Qy/rITmpTXWDnSNCpThLxTXG2uEzQtuavcveDaYBzIA&#10;RD+edA4N8t6zIiwo4CDJ/DkI0LXP2L2pikAW9/FtQIbYwpEN2aQgi9KAmDVgkmREnFuhVhqz2EGs&#10;KIBz1mvafj3LN1INQhIjRUWUycKGnpAbzeclyYC5KKk6Lz0xjAxkAqBmizDP58auJnCuNDq82Q1D&#10;rUYLaFKhxeRBFZeegpr8fuvPW0KvGGF8LvLcmDdnSWpjM9HunjOW6meMPSgYJiZ/quAvJvHBs2Rr&#10;IhrzSPVZFotu4aDIEoHPBOm2DRiKrTnIbS9ZPOHNfa+Cg7KzQFE03E9m7UBFxaDUWAv5sD1ykNfm&#10;udV7lFTzeVawj8uUhtTk5gQJg/wqlYjMUAZK0l6aL6rtq6OFvsDYPpYmC+IeEW0fhS3KH//sT38Y&#10;s+8//Hm4u/tgoQqpJwEWsQzcVNu6MDkkyOs6KQAqrrqYpIaiiZhiTywvoQeQOJATpZwZBL46y8+l&#10;S3ztpTM8wsoPzupsG6KVlby1iOnRW5rSgzawX6zDOVRDDKmbhdMqAGCZTOhbCqcGVGD0YT2hIWcy&#10;rjyf8Tm3+z0luQik4/4YDPjD62NPaybko/nSYtBOsF0soNyYqyP37oFhXyO/1tkjIYa2X1niZ2xm&#10;+GE9iFpRSkroXtNNqtYUcKUFJ4XP4LO4ej5TA3mMrdTXbFDCpiN1dP4z48Ke7uhekEOS53lqgRoe&#10;9tCoQUHSrrKSfecOurYAG2XXN2evYsw8Z9Mkb5rldZldDq2vXQdGLdqH+eQvBsAz5CHbvvLtt78P&#10;X//z78M5oZ8wyd+W4VH19QnCTeFnP/1Z+MW/+tfh9ss/Cptac3M45p6Kqp8ApJnHLlhhYPV9G371&#10;q78nWIO6B9LY61evaq91bwFatAM68p6i97uq6+VN7cE2ALBOUJ0czeaGQ0m7rqjfEXK4v7oQuzPK&#10;piSbAkdrZaEaw/Y6QkboAev6xeB/MIo/rxeAqxKdNDGpDi0io4ABuuE58Xx4MWZbCjZU3u74eXEP&#10;9xhso4d4saA59sxiYXlwXVDwwazAi+QDZNWXM4eMJren7zaDn6YwbREq+WK2KKdDvR8vpnyAvDaa&#10;1QTICwBMRwF/SSmtWcNhfA1BtGgWOtHlhdyTxmbzAiAQnxmpt5f1OmOtg6DxzICLYu+d58NkvtaT&#10;9Q04HwcfjMsbkT0jZPujWSlg/0YfsL/YcahEgoyCSxC6Nh+NrTifXjgUhrye8koNP3GZjrS7OLWh&#10;HNl9AG3rZ8fvD/Vz/PVvvwl/983vwwELmUBk/dljZ6M1CndcKU4F78UViOdnw5DNriA3G4UexDG4&#10;r7GfJ3FoexAlpMo/SMpEaP+9CpQopSfbRq/Tc39jWeSDrHPF63yrB8zOpPkOCttpgyklJuPXnNZS&#10;0352RIVBBA2bWRsVZ0XLOqQl3PbhVFgxEYPkwlHDW98XHInLuXvbpti9En0g7nLV2Po4eyxmget+&#10;ZubyeehVbkEpOsfSoN4htR7UA1gWyYh15Cr8QqHtzpaP/YxwT/tGXlYt4kx037/jYOfOkPp1Se4f&#10;2uwaSrNV8HtTVsMfTyV2L/kWLFI62a7oug2X+/0vSzPFthQigj2X+/aiJ59Ij1a42YTVQqbdnH1q&#10;Ra0K43UBkrzY7UkvuZnJ5sZwKS1RTAW2e1OIpTI7o0TyLaOUn7mpgw01Jk0EMDF5OrBxQtGOJC9M&#10;ZzgFHgclthWmfeF9H47ncFW/5un5hRPGIlnahpvl3CbvaNAnGe6PK+ny89PBfOUm2/B2BGmObYGa&#10;hPdA4AYNhoGJ8nAp3YAcAB9AIfqELdbYXV/dEnCEWel2a74lMJnHAQgvBPfnA6uFjCGCJgYYgWkV&#10;5T9HIJIbbqZPG34mABpKWjdjoynP8gkD8AJwaLsZFTluDRxAQGcEFcaWL22qYUxNj/22hsn7MDa/&#10;Y2zyAKYn6+ee5OnHVCBKPovJUlAkTsaiAtPOpaiTZHYXF1sLczgvvIf45/pyohfXBO+r2dB2JBZj&#10;tZIpd14IxuBtXl9f0ZOC/loHFBRZTDcDLCdNhHwbeVWbhX29/leIsa/36fWbNzxEXOoHkPm7776n&#10;FJyALpKlayECqRcA10XXFsxHT1xF4MRCz8WLxnbgtZbx/IYed2dJfq14P58E7DEYQo2ein4EW6Rg&#10;3mD2GllSiWGVZmxybJ/67jbGLMKfA7DDuTKo+J5Jew+U4OL5xXPkh98wWvoknhFLwh7E0tzwGr//&#10;eM81TrBu9sCPQtCuiMKO5/G8GF0fQSFkbGA4UCxIB58DQC4A0YlNlB8C5uOJv+c1pffgQABmqoXB&#10;m3pvfvzVV+HN2y9p7mshGhtreL2Qlaw/yKCczc3GAFLsL5gkDjKfz55CWtyItrS9oBlpy6POE3P7&#10;QC22OHR6uAiM4+a8Ylg4q4bOJNnkHB5iQoZnscQyn9aZtFNfKxN2yrBz91GkTJdM36bLa9M1Z8AQ&#10;5FgkuXZZfhq1riy50QKbDEDwFE2f+C0sQDUh9ImiZLgOTA2eOJhLZ5XovZHNFo219kL57dJYQXkt&#10;aavfi6KYoR18Rs4GVIjtR0af/IRQxB7JGsnh08ePbCDw6+HxwSbxm7FNIi3owQpppqDq96UsrSAb&#10;R5t2U84oWSOkN1jDBNU0sWOjquR2vI4Vwlsb/Gw3xu5eJc6GVSobgS/dX/wZQaM0rAIoTMZoARHy&#10;wmthPZJjqCA8KWxkUKOclXDtbO4sFhoNnwcD5YJAhKVYOJcZXM+UrVmwx7lNVovudUw9LKY0r7Kk&#10;or00MMRM9A1Q90j3UrpZPBOlPTVUhc+g5r7ELvNtoEfwNdXXFYr2XsCVxh5uMHdqdZdVG8XAaBZ4&#10;AiZoXI77ptrCVQBYR5CNBgHcrEdm88uZNEi0tVialxD9BgVSlSYNtMJwMxljwg2W2xBFfn6UKW2m&#10;FjqTnW2XomoRAf0Cka1JHxXMMApQcG/AQRN287BzFpAzs4sKEQeR8IwTWM8WesH3JYY6ZXMnO99s&#10;QDIraCw1BkXU0NDDHFh7KCwD93IauqwVTBGT2A7t5jCVU9NtH6R4GIwFu5y6x6OMtf3aEQCItk8Z&#10;yBw4wAGjBw3jT34o2Pe//Xn48Ol9a7hKWTctJtlq0qTiElID1A0sKd1KYWWlVMxss/sYxe5hlFxK&#10;5D4+8k11IKzJthuLOvmMvw1Wu0F6H6Z709BAq/K5gCatnmc/pyB5aQzD2OWmcfVzXdJVoofr2Doa&#10;40iVCj35ah+B/TCN8mkDQ3O2xn8cfTiQGWiAYQoAQ1dHgMETJY3H75lEPk1djs4GqnTQV4A+3tUm&#10;2VodFCBkXzPoWo6NZRfcjxfrvfly+ecJqxTw0oclLa03tOfM9yQfPtEzsJhnlXuZLyW0II8uvRo6&#10;wzL6ICIr6GrF/ImrBN/SLfJdblxaEMdK1Fs62Oc/x9Fqt9lo1l7yeowaJkhbZ/WFpMxZAyMMJxD0&#10;kTQs/cdff10/20hgD16QCJHAWXtV7+ef/Ys/C//jv/5fwo9/+tMwXl6ZNYZqB0pWqdhyNuiZz+/h&#10;+ZHe27BggscueiKAdPi6zWAgHSW/GJTWtXdR18QFyCqoYeCzpkEKznjcewBu8K7bcFg3tTV/Op9X&#10;VhgDh0lQh2wUKrO92KmWyzzrUXuQCVYsOIONPsHGK5Pw0u5mYvgH6tKpvudMFU1dywTgzOePe12y&#10;z4/aA9cWzwvrvLMpCGwftFAorBjumRxGHQlobVrKuJ3T7Is1uC8C7KlgYU+KGq/WQ0/3tSZ6Vr2m&#10;1F28azAItXdSEs+a7MDgjyYTV4z0RDak1WWoEcG6Qz1DkFL2IQDkQLQp9fNC3QSWpdmrmFe5B5dR&#10;wk9vv2Nj+vfafBELNdIyh/YiABtxZs+ZSgek9Z4YtFnXDs6k8wvPBvNlzG0tk0jwXD/3fLLzkkM3&#10;W2v0Q6vX8O+++T785a/+MXyq7xd7U9IgcWYoVGlBdHHtaenBPu1PSwf9JMt1leCKGN9AJAf5fWBe&#10;RIhwNl9STRhbfRhXwXZZrN/YmWmeSBt6DRXF/moJ3bkzFD29Fn9IPY2DUqlbRLShbpPLutm21AQr&#10;JqOHdPrWaHWI+oYm97V3M+fczstmROBMSZ0JHswxOigaYve6zS1wnNeAZ708HrPqqax16gCb28S0&#10;oUY0CyyXQfv+WVa9m+37uf2ZB3D4Ok2lB3G0FGY/h/UigyfqutRaakwfzjmZpzRwV8/vOr23SL4f&#10;U2MQlrWEWShnasM/T3l3W4n6Pm6uLn+JJgQAWJTsY4huCm/gnxuqm3eZpAFiuEzjKKrq0BIgGwAe&#10;Q/OG8j8bGpMg2s0puaHRPQ2rL1gvtukhhGaJXmWLZGx2Y/H+UZjTlDnaagbjAgAgkodurq84maE3&#10;H4IQRpO1kEI9TYw8jyq2QCX3Cw5PkVFTWvO+MaYVmsj/h7E3bZIkSa7EzMw9IvKuo885gMG9XFmC&#10;wuMP9l8hICSWu0vZX0LhBwp3sQsIQMwAc3TXkXfG4W5Gf0+fqnkO+aExUqjqqszICHdzM9Wn78D/&#10;ffjwg7ECl3/7+OmDNrtNeDwdDi/czBnGgINFDyKTO8F6WhpP/zlm2G9SYk8wwmdIzmK7QvjAvfmi&#10;LP99f3/LDe+M6a1WdNNLIhtTBvcIYQyU2hwrWVAEr1gwyZdJwQ0mt5VfG67dzibx+LvjNEcj8vA8&#10;pWdIOavJfY9qODj9kbXNFMWQVRa4R3j/k/woNhtP9GsEvTZM0SrLn5uun/3aMq1rQyDv6eWU3l2f&#10;WfiENjR8LZuCWZHdy+9fvbuwFBsdgCgSttvC64D7/fbtGxYUD08HSsIBuv7ww+2q+CqcUA2SYdKn&#10;ZjAAAtfryy/ep4elAKH0UPITrDesYbB3kP6Kf8cz+sX7Lyh9MznbUWtL12s7RAjN1YUFbkCy5z5H&#10;lBUvP/f+ydYuQbyjJnqlb6x4NsFmK3qflkIlf7WpSf6SNf3Nmsi3AGYhbb65vkhPz4fl9/N0fXW+&#10;XJNLA9KWZwfA2fPeUouTs1rIDLT7XzyFdrfVa840JcZ9ub19IBsTQCUavsurMwGQjcAfQeLlPT1B&#10;Un60tTEpBcxYqgZOmEH3uPK1qPKUtPRJB7lu3rxLb99/mX768z9IP/vZLyjJpfy+eWJhobwG/h3m&#10;qTLHdGxQIBHA9ee9PJ+W/aKIveYeQYMKPzY0ZYjkpCxghqwD+bNNmjpxwu0edq+sCppkfxP3D9xX&#10;k4LY62Ul45IFyOTWRv8gKwbcd3MKAGHILu80H8kajDFrNDyp15/L5g3IbCA09gU/IINpoMa+q5Q6&#10;yEDJx2T3kNelrjLkRX9vOtBN1l16apkYMN4cMTncC0+sUUnP3FT+wEJ7b4Dc8WRBHZLpMD2WE9q9&#10;ySSX14HXDEy958kK4/vbT/T+AUhuxa8xmZkqCmnKZMExuG/wPEVROIlFOSkghwEfyy8OPpCu/fRk&#10;/kGXl5SC47DH+gGDhfsx5JTwoFyuH68hwzfMcN5ZXLg2Tw/PZvyv++7pzbPkRDxTa1UDnsS23wTD&#10;rmgfp7dc9jTIEqx786+xb92MPTUXDB2ApebVNq9Atiw7BwMsqlIiqyfpihFCODD8x1SCuuy6GlCb&#10;PZlYfisepuHAl+9Zvi5nSd4cUPQixaQNduYXDdnMx1LPnyez5SS2a+3Fx+/JIHtatIaKSqx8VpgA&#10;7jvYEB7+4InSbESOxwD06BMFbyOGeZxMijWMkowmY1zD9iMbQ3TQ/bY6YqMwkRbpajPZ6EN4q3Fg&#10;Jj/Gk7Mi6OdovsFkyh3NKB4Acx6ywHH5wICdfXamQKJemKPZtcZhfCXXcWZgcoNtZ1CK4ckGqpki&#10;odFawYJdwEAly3EzBgONMmmByfRxDjPpnpp8xqGqFaf4/iz2JetJGZEfNBwtQw6lBz2elJZHj0Ux&#10;S8yH1dhV8F5lU4iftzHPZF6n7dmPZvb92//1r5aa7pPN1V1aJIByzP35emUu7uwDgTFt5Zdqz5Zd&#10;V8KkVeBac6/JFKzsXJsYZ85CqKnnHTY1gcUdmMSKHdyBaAVol2CVGXvA5OC+vXqTFQbvw6BRUw+D&#10;yCvG3CADZksaz/JhtloSS5dsUjVIlvI8mRTbWWWePr181RdffEGLnJGy7R1BkiZ27bDUR2/fvbU9&#10;eTAFDdYFhujjshfjFwF2AeaimtuZ3Mzuwzwr5bs8mnNeSZGrEtI67zEADoRMNmYFuXvrl46VtbgP&#10;K8ms+zh685xLB1jFJMGDBjCST6ka1tY6o9YTANyjuQQrMYV3IvabUQz8UV7TxYc+FscoNr+SeOM9&#10;mXrFgeCshGEG25QxGJgpPKWSrEB8MFOkXjbvQpyRCB06h9f400v6x7//L8vz+pJeTnsCK/AZ/J/+&#10;+/8x/fGf/6v0B3/yR+n6i7fcK0axTyaRS1zeitcDkAVrlqenB+7BGNIVpdvy3SJZ9fkp3d3f2T66&#10;7GVf3lyngvV1eE7XCHcZleZN4O3cmHRL7zTuEMZ0zn0HtSH21pneYsZ+z8uedXax1IZL/QpwGnLx&#10;WXWv9Y2TDcekYPLhJ2awZ0qbbirAYXcD8HrAIOO0J7hUlz4GQ22w7c6urtNwtrEwQskec2vhs9Zk&#10;sbA/HSMVF3UESAxgsB0PL+HFeuLgcmue65D0MsBjqdugXNqcsW5q2vufl36zMRQsGesPBAkoEWgf&#10;MmkuZ+qJ+Wh1OwIsdsv1w33JGmztyMw01iEiLM6W+icV82OFPQ5CVbBGnvA+Z/PJK6of4IN4Tm/v&#10;kQNm9N4tht0jB4tRI2PgLgli+GDK9gW91Wm2UEVck1yP5oMnViRrJvkY4/w9wu4FYVCQHyPgL5F2&#10;l8alXrtfrsP/+Q+/XHrBz7bHq26vblVX64qZ1qWZBFakgvB+LgKduKdgX5I0VVhasQQlgnmj+tRs&#10;KJjJ/0uOPTyL+OSJsWGt4j4M2fZ9p88YF7VF0vvoKa4aqiYf4nJfGVzfoH9bDWU54C8CplyxZO+B&#10;X1KbekHUUlLTlB4QwqGiapkSg7EV42wlMeX7no1BW10ELf/irMF1cVZzsXdNVWl1kK8GO969+lwF&#10;MdcO0PHcE94ZBHr//BEXnIKk0ZKT0jQYzisuvHybu82Cu/W65DcFWz/LzsMZzCapTeF962etDTP7&#10;kI5ezxogttxT1v17Wki8yyvvViOEz+HDzgR6wa3DxdnZd/6DJyXluOlfVXEPoMhAm0IvMH6dCokm&#10;+i2nyp6gW+c4OJ1e74Wro5pV7EAi76SRD4aQtp4p1VMzzYvMbxERzlIkS8yclJCJNRqaSpYHilPJ&#10;D59enphyyM11sOkeCnUAcWBUmexz5ASY7DfJiXFTAQ5Yumrmpu4HuDeG5hEwkN0HLwl6zmxsigmP&#10;C3z+88tzNosWULFLe7D+lrd+vvxsk1mWdHVzRSlZYyjIBT2lPEmGDfE8kYmIzREr/fLikmzEokaI&#10;BxfAE5iqKhl53BZFL9vmczhYTP0s033Kouc5GJyTEsjo7XSyyeskoI8FabI1sFHjTtkMpi8E/pxB&#10;ZocX0qZ4TynfWhVFQrGRyoSvOV8OPTDq8P0An1zOVuSjiHV5sTOA8v5xH15CWHYAjXDfn5ECuxzm&#10;YMlB4ormmu8bzMAzk7XhWjto9vJsicEAE2/v9yZhV0qrNR8bUu8ppT2z8JP94Zj+4A9/lm5vP4lZ&#10;U3nA4v0xqerMChl4PoLVA2CRTd7ytfCw8M8EOfPjy8x1isP/bGO0ex62KrDgz4ED/nA4KSl0E76L&#10;6PO6aXztQAqSi3fmaYGG5/Jil+4eX3h9/Z74IQQGIqZxgwB2sBnppbSssU+3D+lpf1yemQOvG31R&#10;jmIoyafvIGbs27c3LHLIfCJI1/ieHx5euF+Y7No2TKynh+eTwLPls6NhJMBnzSSYj0z9nW2tM7AE&#10;11QBN5AF++RsVmAAQEKAz9fLswMp/ONSZG63FzqZCpsIgM/0+lgKEgAzmQwU8+3KSl1EUiCT31B4&#10;NEsoQ6MOFhaAcKT+QhJkDf0Qh8XsIBtAQUjizs96mICYiTh+t5TxD+FDRrml2H92IFXzSWotUrOr&#10;UoSLTH5ZzIspUwTKs+CTXNHAIzWZ8mMbxDJ0Fgeb3mwMLZcoDvI+MgmVNwnG9qsKwnDzeQ82iSQ6&#10;gcx5Tal3SZV7uTaxvltvoDhdlceGr2Fnsg4lh4QztRrUdUz5GbhBluOBrF0AdviaeqoEabiPTcYc&#10;QZH78nTPNfP0+Jg+/vC99vvzpeh9ND/EjeSFAPYoXTegH8/689Mzk9Gxn+NMsBAPCyDY0XMR7PdL&#10;ng+zwG8ws3GPIO/B/gvDaqRDE/wBACFPPhS0TIaGJ+yZ2TMcJ/cO3ZjHziy/IQLkp5CXnWg74EnJ&#10;VbYPmzhrjSVnYNisUBQvBIp8c9rKDzGLgZZeSQ4l39Nk1ae53ihiMLURm/GoJL9UhpCx8YyGL5+K&#10;F3pQTpOAQzWdSjk2yWrR+pbMLbc+nU7df4WTfr1fnmnhyydqitbLEKmc3WjaW/S6YvWSBUof3Zle&#10;Q3sYqh+sKWjyaBtlMVLEBPJgFpcK4zkAk5t+c7sd1yjOACaZg8G3MyAji61ENvTpJGNxe69kG3NP&#10;G3U/jAEXzFPVSnaWWx1ElmXqIQzuv1WSpsJZlgcaRPBalw4EzSFPtFqGezWfewPXzDOpxPUKINjD&#10;HqqBys4MdKbQXKv81MxrcCsmVi/IxUrG+hgLvYkHsbAmmbXvVGdlmQO3VcooG1x5QGUNnvNKgswB&#10;lzzKALxyMKA1jPvzsz/8kx8J9v3P6fPnz30SX/Kq+SpprUgKO5qcg2VWNaDxZsNDdGaX0rr/oUCW&#10;rLCmYJg6c1DIS/cR8pAJZ3j4ueEsuTlUF75nOEBtMs/O0HO2GJ+r0UHg8soPbgh7CmN2jn7WpG7H&#10;MCi4xxr7LmxzaZOzVfC8/PTbn6Yvv/rS5O/F9lLsg5dXl+nd+3fpaqlNLgHuyNcJ7+tiqXPB6mES&#10;uQaxPAc3YpkrtXFQKI2fQUMa4vp4gEeXUsuyJsvvaFCTKKa1N7BFjJtB+0BY92kd+P7jIToO2nmI&#10;UHLJnO5r84ChFbfSje17kJZ7bpmVf5FFQlvdewLvukYE8SMcRM9oyQH0Og/QAziKWCe0Ekips4JW&#10;oYocWgaomRU0JNYzBmyHkzEQl5f8+ouv0n/62/+cbl8emGLell9//rOfp3/1l3+Z/vhP/zRdv3tD&#10;xtwof1AysVT3NPnenkiKOPJ5dfUKlUEI0Vv+HgDg/ePdUqM9c29EL/TTb75OL0s9fnp5TDdnW/YA&#10;HAhOJ/M5vzinZy7WH0I9vvzyKyo30FeYub2hGAD2HIAkMxrKmKXGgEUSL8epkklHpql84lAzXt7c&#10;UHmEegGBgJfn5wYIsrfayF98K1umHXtNqMfQnxSBJtwfJiN3XFCiuvQQrBkyba3cu7GqroGCIotZ&#10;kZUwX8QM25RRrKmZzxrYlyRCaHh3XPoU+NSVKtsDgYi5JYHzdiZngUY8Q3h2bQhS09ezjGIhaagz&#10;67UgvV3qn0d6lT+zlkcNdTosdZNOJVw/s0nJrNfwdd3PdFSKqtWkHmbF/WfIBBRRc1C1wd5xYwNr&#10;DH1ZH838ZSnXAnC4t7bYj8H8R1jJLF9vgHF3L6f0t//wT+nvfvmrUA74QLykyMWx83jlGdd6DG1I&#10;YZv3pi4DLT3tugwdv+hefB5q4VLULgd2yX6ENIpN7QPKLP/wtvIpNeBY/UXJfWDukn+XhLp36Ipv&#10;WFZeoqWsAE3JttcsQbd/yCv5KfuWPHQWu9syiIzgn7W2VUrw2rM5t+492JKCQIvAqxTegjVmIr0u&#10;ZT3DsNbWpcuuNMnd/7mfiSuPxbaSzsp+pL/FHDVkbf3MyG5m7YO5rtB+5U9YhI2UtR9fscAX3qM4&#10;AEqAemtfxyFqWrP3Yc2oYM2VXiV8Z9cqAreVCssJWvxsxu88hZBo8MYOdJOtjCr6BqLDZIBJihiI&#10;amtqcOeVH49tYnho55Dq5PBj8iTR3Fp4ZtRY5AL3hiHQ0UkSupB8DZLiuqwHUwx42Aw94RXNxgX9&#10;jSqNoZ1tR3kt5JWYLkgix+k8pYbH8EijlPI0B6UfhcOkwIBRyVFeWOO13r57b0mgy+a2ofTyxRhA&#10;m1HyIisaGOpxfDHZ5GYXGwL2KICGOORQwG63Z8sh9xzJs3OzNF9LnDxxreHP9jkKGxdcJfhS4Bfu&#10;9fN+nyJvTcAomskzFtjefBQy6QyN90ReA5D2CmnY7ycWdGB0BRV35b+HZolyzWqJSgBhpqmFVMfA&#10;D9uEwOgyXwuTyVZJO893JhceNM6m92GzNGNMF++fDpEIjBAPsM18LQL0++LdBQtHT7Sih12xQAgc&#10;vDgYPt8+pM/3JvMBeIQ19OluT7CL4EQzOv0gg9qbmwtLXDzYWvvmq/diHOzZvJMJwuZuzwZlp+tK&#10;f6rlZ37+fMu1/rI3X6fH/ST5wPLaV8bgw+eGDJ0MBfzMpeidJE98Xr7vJBkAGGcAGN+9vZKH3UlG&#10;1wMZg7hHsxiveA/Xb97Qv5A+ScXkBZ6yiesOQIsS46NJHQ+UFlsTcn11xs0F994NRM1zaY57fokJ&#10;KIM0bB1Bqoxn6OFxb3J7bTK4t0cF+CQl3Z1OArdUyBaxBMgWlTyEzSeN3GcmQlsTM7Mgw/2+Xq6T&#10;m6fj2lfIjmSSDP8FTG+3kBLR+2yjNFzJopROadIr893y0A2ks3mhZnL9YpNLFQ8b99ZTY4Gf6UxQ&#10;DAuqkjRrswSywlCSrQB7K0a8GT0eLVAi6VBz02YEDA30OjN2Fz839h2n96sJD7ZTdhp7U3DFFCmw&#10;fL/FJqIO8HhCutHeVci0LsF1P5+sjHi7R1bkzTJBNoP8LC8lKwGyEk7NE671RiaVlfdX615rg8XM&#10;k9GVLAQjrB66u5V9Hvxsedag2aenYLV0PTCnAdTMJ2NmARBDAQ2Dffi4vOyf08ePH1nY0otIzxoB&#10;XSbPpfC6weuAnXtzfUMfVvxceEshOW+3tXvtzCoU77guWOM7eemRKbBcS/jg0MuqGHjhEotK0HXH&#10;NTeUHh6BYhv7O55hrCMyxMSq8pRZystPJzujxx0ZL2gSPGSiWwCk8Jb1pNpJ56UzE6vvdQKvQ9pQ&#10;BgHRSq7dbCPFzieIrAMmY7KSQRVNaCHbYnDAzv3IkjWnbjbP8InJJMR1BRb15lSpY0oHpam+/AKr&#10;jP4HNTYOMlupYCB1yNlyL+JcqhfCg9oiuKaZvbfJt5XkjNdqk0IiAADOUyRRU0GQlGBJ0HjLM8HB&#10;LUixT0qVDh8Wd65U0e7eYjZ022qdzzaEWDEpXc5q4Tun+LyWYFtiSk6vQTe+nu15sqZvx+vBwdHy&#10;Gmgo51WxOErm1ZR4G8FV8sMk63P1LNoeXA2A5lo4imF/EnBpEi3aKyRLpCYrV8Er/mRbinbzmyHJ&#10;ZYnBCFiwG6UoRwJ3MluLJt9Jbzh8T8N+yiTc5b55o5zl/0az++W1/+AXf/ajwb7b28/hj/Xasagz&#10;PFxukx1c8aFGXnn0uWl468CKm4c7sGMm2zmYXc7jc2lOdJUCELPLTVtvYNrKF/tV+EZzDmB6JRt1&#10;4qvL8Nc/wzqJFqBR0UCIA0CCWLPTHjRwTvKcNv8pDFKymLgcMN7cMLEctcftp09cM/T1S0adB/AL&#10;qSZZr/B4XvbTq6WGAYsIbOkd14WdZUWyciZyS749qLn2/Y4+4hrsr5vNOJN0f4pshrg/qXM0dlXW&#10;edv9eKs+rw/VKGOtk3xuzVbIPGar6uHa2R0r1mA34kwBLKSQaK/UtgEOlAAaRqV9e6NfQvqbglXY&#10;soMMJZKYUyQTz33vUSjALHaSA87OGgkVs/os8G/MML+aqmBIHKiS2bZc6w/f/5DasjdeLn/3P/x3&#10;f5n+7L/9N+n67RvKYinBJliceba59+48Wd1aadly5MA56T7OS5/0sJzhAIUenh7S0/GZHmHv3rxL&#10;f/DtN+nzhx8Qh56+uLlKV5tCvjkZ0svaAxEDzzt+9ldffU3WXtHQvIUFjilGHCBCnYtzHoqpzNro&#10;xDCONmVLIJ6N6JIU7AeQj/uVZOJ+T172ew1pTrKZsdARCzmb2dM8Pzya7zWHP5AfZ76eq6LAbETi&#10;O8gUFrpUyLZjGu3GktkHhmll63Vqi2vKMxtMvqVnAiiJhphJ7i8vZBoCRMPzxYFLNZVKS97Hn0SI&#10;Wc6M5d6A5ZikOEFtw7Td1RAWLGeSEZYe6enpWc/VnA7zUnfdPfEZQr/qAQ7EBTBEHC3x2LyGxdqe&#10;qoaYE5/nEaERVF1sSLihR75LX+W/Tqk5atRmwF8pxi5orIGbOnTzoMZ1PoIVuNTl8IB8Wn7er77/&#10;kP7+l/+cHgA8Vkv0pT1etiRuI9rltCJvd7Crm8kZ65VfV+RlPIo710KO2UK2uQLA0oo1ndfBFtaT&#10;+yDI+2Lvq0SjE4ushtd+CTZfCnuFvPJY7UEZLVJhnaHcnEEsi5NBQwxH1FTWCchy5dHQh1UlB9Bk&#10;jMXXUlUPimpDl6hWD5UoPZTPhpYplA81LA+MFVl1fk4aTlrtIjIobYn0fUl2c+tjzfOUch92+P7b&#10;8ascgYeDfKxb6nZrXHqpU/qawpjiFgpXsfpMdZbLsz2dWNYLjrt5OFSEqqkXrBpmNp3TfiQPsjZJ&#10;IRl3f/ju35pKXoVYLe/p+ur8O/di8YfYHkBnmFRLD10u6p7+dYb2k2UoKQGnsuH7kuNBcFmIS8jw&#10;ji1JbuAG4xev1m4s62WOpw7i90npkEexEvD+mMCLyZ5PwHNTks1M2u3N5YXMf3c6yEGhNmbMy/6F&#10;E/ztzqQD2KTwGvB18Hpnz2So3M3FkYo5GAgASa1RuI/RQJOBBBbIsrF9WoqZm+tLySxNaov3gQQj&#10;MrWE8pMB9uYtC6L721sCM2UcZY5vTJzNYCbvuHwwl7+6ODfvvo35l80C/Og/oAcOBxHey+PyuSBV&#10;3dH7p0puYQ0iJK4McSBLpRnot+nsIARoWLgGJLZYA7YoGdRBRsfEoAqmxFJuuRRo24HAFaY6ZwqZ&#10;wDoBm40PIcz4nQG4MQ8LyoyqyYU5fTrNneKr3ZXAnCj1eG1/zsCMA4ONcrrzLTe929snMvYoKQFL&#10;7vKcTe39/YNAyMp1Ax9HNEDPh0kbTkvv3t7wc1mv29T0TJIzT+mbr96m+7s7MhW5bp6fTSpBxt4Z&#10;fw6YlbiPMCG+f3zgZxpdujxLxiY/NQ0Wl/cOwLbSfwbX6v7+kSAeCh/4DaK+e9rbQf/+3XW6WYob&#10;UuMHY7yekBx8vuVa2IsNiPf91ddfkWHIgjiVSA+GzBt0fzyeAB3gV4j7CN/DvSZnAGVxbZ5ezBPx&#10;cDLWL67zzeUlJ6QoGPCc3N09cM1BHu2B3yeFrBxPtn9oj6R3yYuCRgA2ug9ekY/nKPYrmzaxUeij&#10;lmowg06SytETAinJb9+mt198ufz+ZXr/5Vdps7yvc8gr0ShAKrShdTFBkqm2kDyaT5s9u1j4aI53&#10;yzMOEMdi1ucwauW+5VId31jDs8ye1VaCShRJiFnhEi3n8N9KmkThOTTPNSt4fI+etMe5HC8YsStv&#10;J6wxK/iGDggJ9DMZ9i6ab/fdaZKhkKGhNNdBIAsLPMpx5fEUiX81QhQMuDcA0tmVg4pVa7iGsHcw&#10;Fo6nwRrLh827qPfueTbVOZ4FgOcojovk5k3peNj7UVS6JBbfuz+aFAOvy+87Wvr6AWlvTMpb9oJP&#10;H5Zn6TOv0UneLmBbUwo52v01wPBIWciQzcMMG9XV5Q3f18P9bfiBAfyjDBgAejZGQNKwYXSvxmTg&#10;IP6NCb1HM4zGtTlWS6k0hspAw2n0zFM1kAhNz+3tHc8bSuOzDQ4skTvzNRkWU81rkt480yxZXXlV&#10;PBi5Q154YtWEsa8YalhDYAYA3MaU39PaNvIwas1ZUlakxRoqzgCVx1sZwt9rVuq6MUyMuedr1kJr&#10;qlgi5gtpoG3l2sP7qeGH1aUZ9M1MsviQz6VJcd0bMuk8PijUYFS631p45z5pqUsfHLAPMM3YE6l2&#10;f1hv5Ol5OHUGG1mmemneu+Vzw/bAB2bmrzlIRo+9dS/7Elk1pG5XMuoZnbSveYgLE3cVnuEBIkkh&#10;PmBJVMlpcAnov6SJP9bIlgMGAyZopSDPtMqzfROBFpaYbc91anMwDiCrsWehrSTVkgsqRMuUiHMU&#10;kz4o9pRBWnQMaqplJu77LkGR5kbbydiU2b6n6f5uxzHkvLNSxrHuN6pZKNlFQ4/nYrtV6Fr3abPz&#10;zpLWjdl3/qOZff/hb/4qfbr9zHNoLMOr8IdBjFUDYNzcJwX7KSxoVvN3lxdVDSjnkG7mkLxTMhmM&#10;h9alnTmtmKo5FDA1Ahrs2a/dzlshOymCzpIGM8YczJE3kVU3Z/l7mqdS6f8uxi5/DWIQtJ6EXXNn&#10;BNOiRQwd7CEI47i8PLcEc/ixLTX36eUgUNmZhYX7D2rYUTYY19c3y683TPcEcxp7A+opS+KVN7Cv&#10;LT3DWxn/D9pXRtVb4Wu09tbNJXaFKtl82RQl/lpvMrh5fDUgKsKCAgjLIXOLVPKWVs1gi1rIBlwl&#10;vJvy7/sC5vIqWdg9mlzi7bSaNcPPPbAcMC5q0mvNIf1OqyCPMNbXaw7rlAF/L6kHbrlHmBE9PExL&#10;Y5HZGn88k2aTUtJbqFEeX9L1ci//9V/8RfrFn/9xevftt6yJt2SsWb1/Ys116gb9K0sTMrWSKayG&#10;ZS/a398t5/ljuru9pzoLoYJg56F2v/3+dylPh3QDeyLsG8XsIjZLT3K11H4AiL/85pul/3kj8Cuz&#10;bjxOVrdYQIG8p8vIocVxfzBLp+Z2VvYcWTiVqcHoIQaFGHpaDDfhF76c99vNRmuwpGsovvC6sg8w&#10;Bc0gIspAEonZZNjQPovxeaSFzMRanTJXhj+ZdzNl2+6hqzr46fHOQmqKWa4ADLQQJLOK2I07AzTK&#10;hkB7RR+Jc27/tAqVOhDgQ/hIFlgyrBjzdhZbPYaBJq6Pyyp5Ps3mJ21tnQ/XZvrpJaTXj+Y/T69h&#10;9NAA+RQYCHWDMRsrB2TV6wbPZyAIxPRPUy+0LGBaNTiHWtbbpzaxxsOwd+LnhMR40gYpGWcFgeIl&#10;fVr66E8Pj+kf/vm36T/94z+lH5Z+y31N/bEYcmS3hqQzrxJb+wBMz1VJ4dvG+1eMIGW4XlsFA5UY&#10;jHo9wnomD52xvTprkmSwAbjltOK5m0epM/actJNzjoCHJo9gSw8ukRYcbkIa7KdI5bV6z8M6sz54&#10;UYJs1GTay2r2IcEQybtUMWjPLSt2WXJANClUwiLrbegaAwnJdnl7DStpek+zpLlVbDcPPujpuLrP&#10;a+++1gdbvss5qWHwvVz3wMPeigC3GMjVzu60e51X1hzaG6VqyvIkdiSL6jHJsJ3RPayiSbyu6szC&#10;IhzbyRuvz3X7fus5q9fIqacK+1orHniq55eD/nfXV99NarySF56aEG1GS5ZEoqZF0w/ctL2pDMmX&#10;Yoc9Eeb35TdEgwe7gz4pritKOxk8kzURbn6ZNIV3Q3dHK7M2GX8omg7D7eAGkeT20KstyyT3+vqC&#10;N4IR5aMBhXt5QIEObkyyKWQO2JhfnvfRtPpnxPXY702y40Uek3/mORLXAH7g2gH8yPTbMUYIJiJg&#10;NIBlgvd/dXnN4o4SZEalD7HJgg5tEeiJjWXLZhB7dXXBTRuNqXsp4dDAoQBJ5Y7+fc1CI5af/e7d&#10;jU04cRCdmYchJipgBTAteGOJg8b4MBPtYcjhmQP5tjU4VoRzIW9NmgsAxxkCLlMBEPf0YiEgAO88&#10;aAPNsO+l+O+r8w3/vWo6TxbhSYeZgLdCM3clWyHI4mJHABcTxceXI/37QPMHcw8AJIrFx4fnYBEa&#10;cGkUc4DEv/vwzDWAryXoo6ASNNUOMoKtBwlWFbBTXWIIhsRy4Hz9tfnwATAD+GjghKUcZ/rSXfLg&#10;xBrBZBGpvNszY2hh+kZgdDbpM66JM7J2GwNv8DMAdpjc25Kez86sSLIAncQADfhEgi369PTCRm6a&#10;7Doh4AK3xIJFrBkmawRrVw39w9OTSSBHA2NRoFxfnxlziImvNR2mFp49uAeU1y3/eXN1RnkEN/88&#10;EIQ5LMX7gQm7rceot870wWEwKXUXjL5Z+wTCNTaSAOPPWQCwJ5ANDHgxTx6GBB3Mn2qaj+kZydwb&#10;kwbivuHdXl1cpzfv3y1r/n26efM2XV5fcZ2DLcDnK/eEzywAAg2Ey57x2jtJLty8+bA337ZabW8Y&#10;FThTW0/E8yndqOTDUZ+puReS2BS1dQlhyAIElIylRBgj9yf36ZonmWT3npJFOJ/5E0EtNrYK9PBA&#10;DE+Kjr0UR8TcuQLwTTEmtjONchjdOgMneUKvbAIcOMh5lVSlogzP02F/CGDHx2guQahiDbkkbH0v&#10;nJFiErAqHxibgBNQmSxk5njap5OKYaw7MPCSvMZQ5FLGK+kswDbsl59vP1DCSyBQ4CT+vs3OJDOQ&#10;DsMg3AMkOPPr5M2IveFh+f5xsKEEmghjNmY2hABccF3wu+3FY8hNcS59/vyJjcabm3f03zFvP7te&#10;LgFzRrsFTtlzanvBqGJjjiJpULL9yZmTAict+GWIItGAO7OmcK8sH5xknW8WtDXbJFfn1yDQadAE&#10;NYnVO45u0l0jgdUnsmhKMHH3xtLTnIs81tyzsSl52Z+brQIZmF4pfZ15+HpIgJxMwli5KhW0y86t&#10;znDPnGbsdoFzpq4v8Ww7MG0BFWWVmKkE6JNJegFm0mNVIUAOxDgLzQNvPCSJLPlhZB2BsgwDIAvK&#10;sCJuoq/moAK6yBtzWg18ss7fPhwzD60UDCYH0HlLag5wlSwflYFYN56A6t6AHHLqa2ANMqkeMzsk&#10;C7lxqTKl/7RxSSsmoYcXGWCHvRh/5xYILckuBL5tgxn0k53ogTWS440CcnF/2+wAop3rc/jrzGJ+&#10;z/Z1YJgjoZ6y3ZNAw0Em+NtQk/BXUsCXp5VLSuvy6BSswE362R/+OGYf0ng/336SpL1ooDusEnRT&#10;JCl278NVCqr260keljUkSJln4Vw91KZLfkr3PleBLumPObdboyPAb65VsmuX6brZegqWtq/B2VPh&#10;lXrv2/0QTAxnGwi8d+abQ5pCsDhgTC3AXGcqmC3FEJYCV9fXBHnwtjCgxt5NpYvAeVrlaNCf5dmI&#10;M/vN23fpZvn15fsvlvP8ivvxDmw/gdPoIVB3jnqWUzYPSjdLKiIbEFCAzGvQ8BrrexDLWF6hxsJ2&#10;8H00y6xotnPY1DQ1nbM/O+tEZZ3f9iwPPVAjEii7Hs5M+p39Zd2fDzWymO59P8sxVHB2pjNbsjem&#10;MRCrYa/gTJh5PkWQSwSBvAoR0XXabBR283vqYbdV8ATp1hOljS0uNpy84Tawj1k+/7dv33JI8sVX&#10;X6bhGqm319wfzzEkk987KkDWNcmka24d4IVBkW/nHmFatx+ZHPvh02euqfdLbQcix92nT2lY1tSI&#10;gXU1D8+RvcmWg154/H3z7U/S7sL2j1l2Jy3kg870MmVFrk3rscXAj8PXwRJoOQQtSoP2VHqdSwTo&#10;YOGyNSscBCmi/5oVWnF/B4LGJb/3BeQAnPFIcVc4CMFkSfsx5LbQNWdgJvnmzwTDNjvzda/qndiv&#10;PD0vP/uc75kDGDH86aVZzFv3Zfl6AOefP/6Q3l1fkt1Gn2L1p1ZXbOyZ0gA1K4gTjFyvKSd5xOLr&#10;YCNlHnoGanJQQwKAAZ4vy/sqSgVHWB6GzwCdsFZcLmkWPaPCn0wFaPhAjmAUgjJUJW35K2uw4Qms&#10;OK+xJmCzQnCULNGJvWgeV4ab2ayEYFH0u2U9/eNvfkj/9Zf/kp4OYJM2Jyl339SUldiaX2kzg0Ub&#10;Kd4lbCZC4qmVPgbg1S2UssK7RhGqSoTltZUPX2R+K5xqNXtfCXKDLah/I+EpZ3ksZzHSchAqsuyA&#10;jKkrT9fkElkNPtx6zX3sIxm3XxdnRjvrMSuwNCUfwnYwjQEisibyYCrHiGzwkMLyoVtO5Ff+0U66&#10;sFCwbofQFJZR+fxaj+n/TTA/vwZkswalDtx6uE2LcLIc6eltJc8W0dEIHE1e1G45p17OhypFLM0x&#10;vw5y4bCDXtlFwYtJib3ddoRyXSeE4Hz39N0VcFskcfWzqWVdQ4XexMBOkz5XDnFvuz4/+859qDYE&#10;VgwBP4mBRpaNPHYsJc2WkCUJyR9EUx9HJ0Pe4CCdhzu1rjd2+W2wSsqQIruMCTilCxFqC68JP+A8&#10;8Tcnk1niAILsGD/z5uqcQJWBNbbKAcqBtQVG255SWSts4THgTxG8dwDQ4ICqCqxg0384BDILsCcV&#10;KyhsgVVuQiist5oigzkFpt3T02Oamr0HA+8GAhCQ1uH6IZjjGMlkBsLhIx8PlmAEYG2uZtKK+4CN&#10;GdMlRpQv/4bXxyaH9/PCdCJLU2LIwlzDPwIPPqRkezBE0sAmtiV7cPDn7W4kywoHEkA0LJrzrcll&#10;ENbh9wlgFBhePmw8zVVrpUl+KVAwmZSXi3wYlBjblABrrBNMgmal/qbi+vnM18F1PVLSZEAIPNPI&#10;JjxY0MWRKcIDf5knVOahB/+2pI2DacOTUfoBnMBnbsPkV3uosBZe9ta8YmJoEtgcwAMbM00ATW67&#10;UWLzE4sVgHlgC9KXgw26yQkB+MF7EQAWGAloHPE5H59PlB+fRCvO2RkddqAnyZ9nmaMzEfk0sQG7&#10;uble1pZ7KWRj9AkEBfNuJMh8Crr227fXMsk+UZKIG4EAAxy4ZJjuUXybBNKKg4lhGldiSZqcapTn&#10;UzKwemcsOkiW8QwBOP90+5SOs7El8YE8wZmf3ROHJ9uIX46V68dSQzWnwDo72/Law7PvSLZSi1j6&#10;FBtvpaQAn/f24ZC++eraGs3ldQCaQ7J7sRSDlJ9zQlgo97DGSoxBFBWjGdw7E5OyayYEzmx4WYiw&#10;8Z/F+BtCIn+Sz90k+atHrBdFnmM/wmvhOXJpqDMnqqbWRSmbY3FwxgCRUTJgeuCEHECFvLx7yWqp&#10;nlJpsgvcNz8YnWaexcZIbXVI1BReZi7rKfLIMqsC840pmw6kDGI8tfDOqwKotAaxb0Mq6L5UdQ6P&#10;v3CTCglADRledsNy9yoUwGd720Sgbp7Nc/AkH74knz7K15Fs/bxnoT5Q2rvcK3jmLPs25bMPT/TV&#10;3O+f0g8//I5Td7D38L7RQJgfWGe92XNo4J03TiyC4e0ynVQ4Whok/g/eqwxJQgNaxmA1mbemhan0&#10;QIMkCa9JKw/0IC1iyQwcUGC4gP8+yWcvaZ/cL02ON9AY4mACz9RCvOZmZ8V9VWGEYcxg7OkSReVg&#10;DGcGnqgwqW3FPG0EnlDAMxQhlzBjnsUeGOgfuNNzaDIhyuwERvnZTH9apQy6hLMPCyaBCAb8OKOz&#10;TrM7e4VMLrVeFPdCM4cBsrGQRrFmJwEslmjIgBefQKcqqU+iD6NJCY1VMSjQpzn4LqP8UXs/WCf0&#10;8z0eBZqYn6SvDQZuQCJKJpaxwnEmGBN/xwEC2ZuSfB+UPnhG+ayxUJ1lmSJlNan4H1SXaI2ULtVk&#10;0mUxz+QiACPrOea6OHVWZFXip/nRWIN6kjfvJBl+kocX7wPeO4YDgw0FaLUwHcI/NVyocW7qOaTM&#10;XAOQogJvnpskelVJxCO/flTwmjEuzVifwORsAB2fSVxP+JtuttqbjElpAy8LGhlkw9CTYRPZ87Ze&#10;rdF1RgLeB4AC+GdShk8p3Jj+6E//9Y8C+/69mH3e61m4jQHzazlXCq+lHAwLb5TI5m7deBzXZ0oG&#10;cHbVrHwW9aIMHJPk1/39wvy7qRaOYXpngLi83RlTrWaxl6yBS/LZi6TAXCIB09klUrS+ArMi8TGJ&#10;Aehns6f+5Sa5rMn5cKZyuHl84V49KcgmiyVWxIQnM4h+uRcEFL795tv01U9+kt5/8SW9Ui/OLmjB&#10;UQb34xvlPTzYoKy4FLdGQjkAt7wy5uvSVpeN1QA2hzErUGvo6fSe0JvcjiJFs7X2AE0O9iooI0ew&#10;jZiTtXNvfL+vkQTZGXTtVUOYu7eoB6aIOTiokUt5ZcTuKLPCHdZm+jU8+7qVju0jczBiPPG1RYKw&#10;mff7QKdOc1w7Y1VXNZOm2jCf4srmk0D6bqNaRYD8ckZeXL8hS3OrkMMkVYvXvwbqNyUW259x3uDP&#10;T4/3Sz/zSCuO/Qyl1jWHfY+3tykva2psy363rLEzDMbpkz6mq7c3lH5/8eWX6ermjXk64rzaSP5Z&#10;NpG8S09ieeAV2blgjwFgiD2c6zhbjYm6FJ/55WjEiFlWVAxISjYwR52B/vFMTGMf5FuAZVVIX4mQ&#10;u1HDmYGEGgVpANSojcC4B1iSZU+v3xMH2PT8BWlF1hZ4ho708TXAutIKxSx4sL/Cl66ix1nq48Pz&#10;A1mAkLHOTrSZDfRr2X1Wp/Cw78mp5h/tITpFxBRbjxuBthOfL6jQsLaw72KgB1YnhjZHho1sGShy&#10;FsFRpnIwK6rMkEJKkwdT4jirFnum2SSdm6dftj2rkYVv3ruQXGcFOxA8hp2Nvh/+4Oh9P9/dp99+&#10;/Jx+d/ucfv3hLj2jxpSdSFsNbDxEyfWq3Ss1rRLYex3r4REGXTSpApYeyveUcMcppmxJFrTjktvy&#10;e/5wLa9k/Dmv9mQx/NMa+QuOeQA95mc30FPcQaT0CjDMryLiW03xmllrtPUNtHsL+sBBTF/um2O3&#10;X8l5lfiVjEk4KIQmwFE/G1d2E+sE8dQ8aTZr300WJqKBk6/Jpr4OKMPENWDgmBPMYo/tTnarP72+&#10;h2VFYMitB1H6z+d5J2++FAMeD1dLPagpwFzdi+yhe5ueNaDabAgC28ruoa08jWtb3XL9bA/tkho2&#10;Dd2vL5USEl68zpC6l66nsQ8Xu913g5oNosA6lIqYeCcZNid5tK2prsUnyDF9smmzxxqP42q6vzYA&#10;z2EWYiDO0YAwn+aPgzEIPR1yVqHq5voh4ZEfoC9wT/ODFLJkL/a3bD7ApKKBthqRXHJQZwEUAaD7&#10;5ttvTWq6FCmXkOEuXwuzVDQnW5mmI0UXn2PDJqiFz4J5LpmHAzZlyDkZiqHm1VkbLHTHDSU/kCgM&#10;SkDzMBR6btGXyRq/MjSZPicGK7CxmU+aXktKDTAETEWBsXhNJJ1lSnc23CitobJ0LU/pQ5gFrvv7&#10;L94bCwQN8fI658tnvZQMGtePv2+LyabpQeWgsCaEgydu5gBxyTYobuBtBSEb+9olKL6fgPkV5uER&#10;42ySXZdq4aAxoPYkVtjAhxt+e+7jdr4zTzoATTfXZ7G2HHg+HA2YtKCOqiarpPdv3zLcwd8QrtGb&#10;N9fcqJ6f9mQJTkruJAtIbINPt48Gbi7v/Wb5+qLwmcenJ6XWTlxzkCOBjehedFnSEpeI43s8aXhU&#10;Y1rknbXdGmsiy6cNRRUWKQoNSxadCVbidY8nMxi+uNgRlHh8ssbs6vKKRcP9wwOl3WSv0QfwxEfw&#10;/ukoML/ymm+U8ElWnzbBaa5KxZUHo5Jzm1idG3n34fvp6bS81pOYhkhDpmz3zGTwAACxHK+uzhlQ&#10;8Pz8kpIa261kWNy0p7lPhDChJBMTSX5vWfRAJkRvCUyCIQOTr8jVzVuue7BZUGwglW0zDEpwM6kQ&#10;7ouvSQL7W0v4Y+MqH0Cm9h4the0owA+NYwkTdidNNd7rPBhItj/Y12w5KS1kBuJ+MujHfTpWGznZ&#10;VkGTN98Fps02C5nBhNJTB5sng7lcMXXZFwoXNmWjJZaOAg9W6RhmwF8EupK55Cxamx5n+bFiz2vq&#10;KFtt3YQe7wEAjvyQ3E/CbAAGSQ1Xya8heS6imssPdZ6UuDxFGAnWMopmmlHP5uXDIBuBftiPyehT&#10;+wugj/YOCOwgCDvTQgHsPrByjvvndPf5E18bDPW7W/PQ5D1CyhyaTYCzSstmymybCa6hmAZLG88Y&#10;QHuANdfXlyEfP1sK9JOCZOwjIgV0J3kbwP0XedJsea3Olr0eYR1X9OQ0FhXWmKeUU040mDzaBhpH&#10;YwuIcVBnS0002wADip0VhusEiXGS5BVrH4yDcdjGHsOU+PA+qxowmSSW7AfJyo21niUH0kS2us9k&#10;lR/p1uSWLcX6qgJ+uul85tdsNptIXKshTWw682oUlAS4tIdEyq6DEaUbMft50OYq8MKYIe6Lm8VE&#10;Q02zkd1HWiWk8nn0BlcNj4H2DrZoCLjslV4zzvJNMxZql5s4+Et5IlkPA9kWeP4wNGSac5vJCKUH&#10;reb3xjAsskNrGqbmGDwQ2Fjuvaf2ZfkE4n1cIJ18u5UvWCMb2RKDTS7Mny9po1khWPFrYS1SD0hi&#10;OwbIqoZdrGYyGvU/ShrHIeqTQcEifG5rDd9iSl1rT/P1QCJreBVONNeQbVcPERML0JhC+RU7AD/X&#10;PQ3pb0pGy2zM0mYJ4vgaAEpMhT/bxZ5KAFD315mRYKX/4k/+mx8F9v27v/mrdHt3q7XXPQKb1nrr&#10;kbeSWLewOsgK5ZgEbMySE5HJ2PrzsTZlT7n7QuXS2RhVZXL/1Xpz5s9S6zZwVZP2vPL7DLDWUyKb&#10;eVOZ972HijSZgueVgbrSbNMghrk/p0Nn8ZdqPp1kdVYO0icMxLGPjjv5BPe056rADrD2AMr89Gc/&#10;S199/XX6cvmF8xy16dnm3OSJrPW3xmoaSjAKwdJLIiAkAZBFUttoVBVI1FYmeMbys6Zo0Fp/xeZp&#10;vSdxxVByL6mV0d567xjU6HsgjIEeDqTb3pRF15yDK1lTjQCAQewdMV5SlYpKyggBdEWMZh8EZ/9A&#10;rcbQxOVoVTVJFjnilSQzOQC4smakZ+wcYTPuZRWm9Cmv1FrBa7LB7mRrbl76AwxLLTEzkem3XfoV&#10;snBHq62ygv5aqcFmNMlaV4ax9pAC6vH+dnkPS10ARv6yrvYPe/rOpfmQ2rLvjm1KF+hVABi/e5fe&#10;fvFV+vYnP6U/H4gTrbjvMGqTM5MTA2SaE9N/qwZEANnmrKA5DUFRM5zmI6VyZJUBBFzW7EYqEQB6&#10;qF0Hpdf62hiy2M/jRg1/4X1nevTyXkAEoI3ObB5+qGfqZGoeXIelH0/nF9ulP3yyupTncSFg+bTU&#10;RlcgiBwMOMSADsEjCD9hgB89y09Wz9HH/sr6waX+xYo7oXaFbHLugVejLEpmsb0J/uUSfton2iYY&#10;4xDsQLOD2pinLlnm1n8NG5xRL+zTUH+d7S7S8+MdwynJhsKzT0LAgcNSt/NAfQWAFGXENFtNglpp&#10;FiuJPtfZmIlj2XCoudF5R3/9KnYfmYeH7nFGdr+BoWQ3Luvlt99/n37z8T794798n+73M4kKLVfp&#10;7oc+wPHEagWRZD//w/ztVXjrq9COYEsrdbwE2y+LqZiDtFTc3iSvQipE4yOo5V54v3c2RVpsR65U&#10;Y9v+R5gm2T11LzsnbJUYvrdXARdZ57opQRxE6oEbHgaUJKd1SyMqSBgQl1ZeyQY+DdnyEyKwQuBl&#10;a+vQrdb7/hUtuq2YiUlqUAwrnPnmidvcU0Eckp1aiwSlFagZQ7AUZ5yn1XaXgxzPvxEXcgx1YngU&#10;g+gUryWVbAcL9VNdIhwBXgDeivXK7BMlRa/at2G/YESM9KpGjiuz8nal5YdR820tapjKQKhkLOeh&#10;2XA8Qpxwz67Oz76roYNuFvXt0cKaqrHx4jQnhyGw+da0MFT3Bexmry679TQak3COluTrgIca5kip&#10;0Z2pbqataVNeyb/CrLm1SAZjCm+kVprRapVfkBXrdvBfLps1fJLAcMIP2YrlQ4nKYGwMbJho7I6U&#10;XW2Z4uvsDUvHNDopjdFzou8ApWEy4OdBcbRGaSPZB9heACqsMZJnT+3TRwN2jAb+9NjZYiTWaqRL&#10;rwQwAzEdkY+cy7dw7e/vHtm0YcMDKAEA8+lpr40ITJINfyetfrkGKETAGEsqXMhsPB4U5GDXA/Is&#10;kxIlMZxmTkSfX6yxOtuZnGvWBlD1AAYrlMET9qz6wWUehLP8VgaTqFa75yd5Ilni4xhT2FnNsRXU&#10;AyWu7iOQ5eFGL0aw1Sj53VKyzCYNabLhy2fsM2/QK032zwnCfPh0H/L0TMDsjOse981A7RSNMA5o&#10;3OvDyUyKORFcfoHhAZAY0j8ccJDuHimFagTW6A/YVoWkGsnN2NcpWJBIEPMQGkpjNqMKvUQ5xMeP&#10;d/x8VlQYUwXvlw21/PpAWT9qOgsAt8q4lJJlMfoImrJosbCFWWyE/fJ9kObiWp40dbA0bpOqnAh+&#10;dQaCA0aU6c62Se30ngd/Np3OXnIvQJuxafk+3Wy22eTYJ4+jPMOsgSz0JsSBCnBv/3KkpBHP1PXN&#10;2/TVN9+aT9D1jTFlCaaPkRiM94jGMWLOZQPAIIvNNqwJUu2ptqSQe0Fc5/CPolxfRTWlepKPVWW7&#10;+5TYgjN8E8/hxRepeEqxKqJXWGM+K6CgS3M38id0w1oHlptkhZZWbp+F4P/hEM3uIPmjG77OAus8&#10;ZZFMrdlCdrwwYFONr5/maM69iIFGclSoSAuT+rXhuB005pkktuJKYkb25Gz+dZXJfBaYgc+CYrjK&#10;aJr+cFlSGbAqT+ZJQ5bYZGw+/BsMtZmE/fDAoccvf/X/pE8/fM9BxYET9z2vAfZztzN3b0MEBXHv&#10;W/bXS8l0h2yptZQmVDPkRoHqwBOn+VvbHyxNviqN9cyu02AhFmgOcK0w2MEz94g9fBiUJreTRNyK&#10;rrOdsQGYUrmyjvB0MZ5PsDqgt18Vs3oKb1vzlLQQKTatYgv1AsKBBKVp2gHMc8ZZ+2P4NrZgFTpj&#10;dCOWq7FNixJ251dG1R6WYH/X5LdoPruzhwsIMB7D5697nBUVV6V0lk0L1koOawAvnLnXzSel8llg&#10;RlIohLHoN2Rs1HUCqrOpxPzNktAU2Vrgzw/LGsS6oi8mUgpV5GEfpVei2FWzAEyG/4SHoIFKbCqJ&#10;2aspkUSaHmX0curT8EFFGtl1LUuubDXPRCZ/FhA8hx+Xe+C5VyP8AWG4PiiggOnOPmkeRwFuvclv&#10;SssmI1IJrahv6FmYmz7XGLLVrBCJUUnhBw058XPR7RdaoRirxGQyLcyoN4PVDsb+MqsGWAmY7clB&#10;Q5hBA+QSMllj/VYDNCWTz7lfK7xLpqnDz20cgm3gtDc2i5S0W8ENQPzHgn3/4W/+On2+vbOghVQ7&#10;t0PUCw94mT0tWD+bexnlPst9d4pG69IzZ9INmu7jS2aBVhvcq7lFg1aUkcE1oSKfBt2S1lZJr7KS&#10;F+sgXLvoF67PaEwDT7xkonOw+lJ4ckViYHHpl5qt5n/X7w3l/grtqA5iTrOkUAoVwbscLXjj4vyS&#10;QQkbJrJu0pvrtwwQA8CH8Kvrq3fL/nppgQSDgXyjPPjc85ZPqQA545Iu/3/5kBvsI1VhHeMgpmE/&#10;Z93ah5LfZB5/m7LVc9+TtgEk1Fq7r1/qKZlUIuAzqRYy6ZbtQ2THh0WBwgu9gS0COZqBvHyfYq3A&#10;FdA02XPsScbeG2L/p3LIMxubM/ab5OKl+xCa6us1M6h1cNf6qCHSfS24oCd0JrFjij6vhxy16hYJ&#10;tduMDP0cYBjPVgmop8pFB0DtCGApwz7J7iv21cIBs/mylTpwYDitgH/3R4SSid66xz0tPKbnKd3+&#10;8EPaPz8v9fPT8nNe0nB8Scdlj35zCeuWL9LlUvtdf/E+Xb57m7YXF2SAkYGO2m9ArzAySIQ16hF2&#10;IEuNsbwOWMXogzKAvmy1zoFhYKP2yMx9CgMbY7UPNog8mS82fVwt4oAA49XVDW07sNYBMp0t+80A&#10;aS5a5zlRecUaFMNEXAeiFKZ4OVV7hpA8vJxgy/WRjFSqD3qzs29cPoPYdpyJidwxq+mndzsULqgZ&#10;BETW5VqcXdyk+8cnMv5Op33aKJxqBksLAyUm2tp55JFMuDZg3dHPkMPBHe8bmHX4nnF7Tkbl41Jf&#10;QUp8fHqxMEEAlXni/U7ylDXrPPMGBNOTbESoD5Z7ha9D3QMwZOag8zn4zJPpdLjaaReDMz8LrDed&#10;cwJseoRP4PJrRj+J3gbM4OU9HZYL8/2yj//Dbz+mv//dffr19584iHWFnPv/WcJxIkBcY58FYPca&#10;beNz6nJeTrm7H1wJ9p/CE0r/N7DcjKHmDLgaQJ8pbSTD5d03xVeWXLPmFHUQ/jyJ4cXBP/bzpr1A&#10;NcOsXwPPGqwPYxz6UCCpdsB+ipE+zo2i9z802SFwL2qdlZi6zcEgZZFZs2VTBOQ+GIlAiOz4hs4Q&#10;1S49Ji2HyWlOMcPXeeeD3Xnlt5cNS3CMSLYnTY1Lk/9e4vo3RmQRwLnJpVu/CU4akp3D+FwbDbvm&#10;2gLAxfUbg4ztbEUxpcVU5metpnQaiylEksC+OlLLbPkXBBlH++EeJpLLyprDfAjpOqLQu+ivfa21&#10;EiEqZegSYasDbS2gd2lu4pptLRt2u6yD8+3uOwZBbE06MVK+aI2/64CdiZWDgpl5OAJ4cOPf7mEl&#10;SVRK4SNFkECpm5NM913w6+BKbpFx3WU8KtyqGH7OyPPwD0erY+6mhwKb5/mZTRWRYsrGG94e+LnT&#10;SZJUY6bY9HOmvBEXB7JHFLVXN1dKDp4Iij0+P7IQBrC0PduymW5szk6SLyUlYVayfxigAfr0xaUF&#10;JujfzDi58NBoMvE3M21j9+3oX9bIVgGTyiTKO/OxgCxiaRrPzy7p24bN8uX5YJOfwYrtpCQ9MNVw&#10;fZ+f9+nDx9vl12e+7t3dbZhf7plU+cJrCD8JbFLXV1eUBKPZwQJ8oTeWkkNV2OIyoqCi1HM7sKAs&#10;OUVYRxLb0hhgXUKIhY0ACLC36AeeDeDydE5ODEbzcwJQ6H4yru03xlCRZ+AZ2VkA4zLZVC4xzwxH&#10;QfN6mi1lFsCVJz4BoB6UFoQiEqyLh6dHJt9iPeAz7eQhR4nyyYFCACqKhU8W0oKNCIDfzdsbrmum&#10;Hy+vcXv3xHttDcaO74MS4lM1er1A8lFmv754TwoxAIiFdWVBLHZYoili82pQBYFqTGOt6TbWBJia&#10;HtpC6fHZlj/z6fmY7h9exAqypOMXXRMAIHePzwQiUVw+PJ8IujJZmR45G04KwGqkzBJehQwkKAxv&#10;cSCO8iOhPQAPcd03BNCbMYI1EXl8OfHvL88sIdFYnQLNZksAx7pPAhGN/VV5fwmg48A/Cmw+v0jf&#10;/ORn6Sc//Xn6wz/6o/ST5c8A+tBUAHjBxNOZdwPZBOcrGngPAqAkQuxgTGTxdZ4/D1P3kX4plh5W&#10;xGxsYuvO4fNpBTBYYu5DyVpusqTflDtrmp5pAiFahM9mSRgUtsFGRxKg2RhigyZIlELK92YSyMN0&#10;Mw1r3Nj9RCn8GJ6C7n1VclMhKaDW0HzuOT6tc4BoLL0xTPLBckZY9VRAbd2zTPubTrOmsIsmd5DZ&#10;UzTnOUAx/BAU4JSlTiY7x6ACaXQYokxi9cGfEl6YkPLAZBmg3ulwSi+wMjgc2Qx8/vQ5/frXv0rf&#10;/+Y3kigfWaxmMePOl/0CbD68PmQmmcfBKdLNCcTNJh8eBgsvwntAAMx2a35kSKHmegRzr5nvESRn&#10;TCeX3yF9N8ezSFEcxq0SV7Ou0cDm1EGgSiuEiYMc/l2xtWADJTvv8Bld4mjWCdUm7rMNBGjZIKCY&#10;RSHAlTTIjmJjfj7NvDbRQjLQQdISNNhmxm5AH/xdLXBkE+e2S5DwLHDtyx+kts5Id3/HFNJch/bk&#10;azUM8nrpiWrhG9l8sj+SCcs1L6ZgVYiEF10EYJb7NDGY5RDSIxSdG/l5VTFsBg8YmQVajUMQXfE1&#10;3uAA6ML6F/eFDYkz8aypSOGB5rKNWXYPs8B8f78Pjw+83yYZy8EUYJjN8uzinCBjQ4da0d+7f2id&#10;7PpuNj05FWdBGHsnC/FxP0M72yyxuyafultNECPU6gqBHH53VWy/quexqHqcBPjhWuYVO8wDV1y2&#10;pVKfBWaV/cGs4RaeK4JtCDErfXbu/0vhWaqQrmYycKyvKvkhn02tC2swckimnp8t7RrP6iTWIYBY&#10;WstwLRaqL8yKxOonNOM//8Wf/3gZ7+dPMWh20+swz5YNQaT8ac9tETpnigU37271te9RkjSntrW/&#10;q2qd3D2C0iohsKebq3ZqnsI4yLtJQyAVxcNQ4h6FLEwelJ5kzYFRNYlnDqlQ7jJegfJ2BqxAc+2p&#10;ptQQ21A2EsbIS1GLUtWynMVv374nEwmMe3irARR/s5zXb9684ZkL9g7O2Y1kkOHdtQ6v0PXwpEh6&#10;cHLgbz5YoyyBQtbqbOI6d+Z8SHG7WV1u3TqDbe2KBWn3sL5SJpnPlHWTfr2G7IxkAYayqsH+1Rk1&#10;c6Qe+zmdc2fqWIO/8t+dDQhg2JeScPkea/e0eu0lRnRSvtNjrM32ym+wvlrrLt/lsABn4OkYMu91&#10;HkH3Fexy9pJnhQJtO6jOgDPUUuYFjRrTVE3FQAStnaTBtEt/CfYh3VtenIelLsU5+4gk3mVPPb08&#10;pceH23R4eUnv371L33zzFcMPd+dn6frdzfLnLT2uL6/OCWhNzTyjkzyYwb5GrcFro/UPcBJAE85F&#10;sEpxsfF12L/hS0cp/ukgkLWxLjHPX/MOxbrmYP/lhfXx84sBSRjOPj7c81zngBx9qIfhaE1O2neV&#10;BmJWCCcDFq1fOK7CrKxPxXvdjnZfj/RsHrne8XMZqngyT3HU+Civ9jhHAbjuLpfe7jIdl30T5+aQ&#10;mqd42XkMIoer9+R9thkslAfrkb7qy88DMcLOqrP0ZnmecW8QbkPSy/Mj+2gwD/GcexgMvY2T+6dP&#10;3BfRO1zsbJ+Ah2ABSAoF2vIezmkF0DgwOTGsMqu3W9YPw+XOeH23PF9NYsnB7fKpNmVDcPe4nPf/&#10;fPuS/u5X36f/6+/+Kf3dP/0mff/plmAqaqe2Sj+trUU0eV75r/Vg2hz+bNnrCRE1updmjkC95DJd&#10;eQaTtD6Owl/kSVy6nN6tEcI/O/fE9jWdr6zlvTFcUJ1VYnO0s2oYxNBM3a4h0n/WbMAUKeSii7+2&#10;FEjyU/Tr78RvtxjRMLlEurgGg2vJaUuvAi3KapgXvpXy3TV2r8IGm/cT3dJockua1pPia3odcp7D&#10;l8/uQ1qxCH2nNZLD6kyVN+46dbmDtbIgcJBPk7iySrsdwk9VPoulSP2Uwj94KB3gbLXXSo4v+D11&#10;3qP79rkFVBJol3/vHEyq3XL2OsKsl/zZ9nNmuLk4/45x1byQSmAL745uRB+LXQ/IJDYPZZhA/Tej&#10;TARzTL39XXE6LqP6FAlw5vnm64yHmYOEGsHPMgG3mPeui3a5BL3rxo08llbFfVaCz9Z81rhpw6T6&#10;/IwbNLzW0JCBwUcG2DyHj8MByY8bY5zB+w4Jf9z4l8IEGzcMuJm2uhQn2NQh3T0DiJBNvjlqA8rZ&#10;Dg3Ghi/N4PnZVXpcDi8EDZxxWjJxg2TggYJRKFWVJxRuEDZXADpGhbdJOBOR4E8HNsswUqJ5Aar0&#10;bBHll0ofvXlzky5hlMyffcGG6/By4sGIm/u8bNJ4GO7vby1QpJ54jX75L79NTy8HSflmgolsBpb/&#10;/uLdFdNt8bPArsPU9mV/So/PxljjVH+5pTdkxS0H40HgJxgpeO/Y8FJWeESOJtXvbQApKiCPRwPq&#10;wiwe97naROH88izdPz0ZU7QUSlavl0MerwOjZ/h0vTyfmDTrRTcCQ2YyOg18MZlcS3f3FuyBv9/Q&#10;q9AYjPCnm2YPnrFESxRulI8u3//bD5+NBbhcEzAvcZCYZ5U9LO4XBbCN0ri5SpqcjZGWe3R2jZRM&#10;84oEUw9AE1NVl9dAc4P7jXX7ZmlasC5eXpAedkxfvH+fbu8eaBIPCTpTPhFWgPuNNeVpoWImwufP&#10;AHOTXv/85z8lyAbgNAJXJIe/utyR3Yq/e362InAU4L6lvMoAJXrc0dtssECW5fPdPh+NIaB0J6az&#10;JpMZ+waLzQlpwpbImwWAW1CMM3IcPEZAyLvl3p5Jmotp7fn12+Xv3qeLqzd8RsAiQPoYnkl6Qbk1&#10;wGbQehOQicS+jQH+ZCKgeADT14MT5HNZyEbdinliRQ9+PvYbSEABwDAQY9MTzBpZkFvuTVVF+gaA&#10;Yjb/y8ZwFitS5tqlR0ftc6Okj6PScfE7psKczrXVhE7sYYDeLqkdBMK5R1IcwGLwNhlvT+7NMlpy&#10;4Tj0RM2TJvq56n3KUJkgIdPinGJfI16e0z0NPFwOGwdXddeqpgS6Sdek2H9jcoz08+WFXpaCcf+8&#10;FMmHl2B+NnmBYUByAhPodJKk94mf+fnxiUUnJtq3n37gIbynLL/xZ5h/niXvNh6QhQUvWZsoiCEP&#10;X/ZVM7YWFR4TfQCEy3pi0zg33ncLl9lSeu5stw3+XuuDaaqbMe6nF0qPTHyHpP2K7I1ZHoeQqDEd&#10;Fcm+apQnGXBjbd09PDB8ieSJ6cQhBxujkzEjivs+juZPhGIaQ5zz5RyYPJFWhQgYyQA7cQxPnmwv&#10;43Q2hgSLlu8ZSzffp6Tf5r6WhrnTe5nEEGlGRhHQXF4lOpZgdEZiq6bCgyRbkdaq9cu9uSZ5vG3N&#10;J44WI1V+XGL/LusDwCjWDQZVBKAm8wTEmsM+SEPwzRjBN6LkpIj7Cx+rHloA6WULRk8i2IvBHr6J&#10;7AMMZV6OET4B1n6WDA/P7pPku2jUsE5OlNruIvymyuML4BNDk/RckolXjWl+mk8B+mZZq0xi6rWQ&#10;SI8KHbNzn5+/2YDG2V6zGMpVPlxJlhlgV2Ft89lTII3Jd43xTe/JyTzwsLf4oJVTdA4QdkstYcb+&#10;jQm4ZkviZ/h2Y9YTaMZMnl4k451lW2L7CCVdy+cFS4qhNGC7FhuSHBGettRG2IdR62BJ3FybLBAM&#10;KdRkHD6huRawSL9EscvB4su0AjnTQMUCeH72ix8X0PEf//3/kj7d3qohNLmyS3l7Wrk1fB4c50be&#10;zqaNMIb8uhupq6ReW3vt/8McaWtfpVcJkPZ6s5uDi+VgIVoK2XDX1JpCIl40SE8ubf498Ab1DuVY&#10;xWMnk/EePPG6NYGoObzZ5gjgKRFAQ9CVSdU1UrQz5YZX6Xqpm84vrlgPf/XVl+nbn3yb3i21C2pW&#10;1NPeICVZGrjGnGwwNc5F+3cPikoBcJbiTKj8KlCKsRBiq1jjU3heORhoDJsh1EEBPGkANdUpGloH&#10;ANxj3AMeiogRfq2rN5XhbZgirCqtpLbORPEQkCbrJOvBLBkytielsHovFiFXkjwOAhkJKJJ9msRu&#10;tJqTsnKBniErbJ1x7wm+TV+Xcom1vAZbzbplsOGjGNLsLUsHl3mfNualZ0m8Q08Ut4Wp76sBshog&#10;d7RQtuXHn5b+B9f25fmBvx7vP/M8f/fuTfr6yy84jENNeXlzSVbn9dLvoD7EUJBgF5jS9KO14VIS&#10;y3hgT2rnv4OWDBnCAH2a1aQX9oK8XpPV0RgAmSw981yg4q2asqOK8Y796eL8woDE5bPvARTmRqUL&#10;vMfJhB41bMEZvzX1VCtWy6EfReidDcfs+Zzk80qgj3X6S7rYGVPWLKZ2PDPayXyGvY/AM52wpy59&#10;RMEZhP72+SnNeygNXjgwwx4NgLG8soSxsLqpHrWujc1O2yTu9S98rt+8e58+fPre0orpDWxqNwCB&#10;kPfCVsGu7SaS5XFfAP6Zh/bWAq0A9MEWZTry34xkYz4DppTJHGzSp5be2jueqe4VatL/DWujYdyl&#10;4/Imfr30+P/Hf/m79MvvP6QPj/v0eJwIHk70i++S8SQwuCiQKKSlqQVQ0zx9WwQj90Z1zCmLZeue&#10;w67a8WsaNVD4eKYO9MWWrsDSVaqrM9WKyzUlWfV9JCuFuXu6aS9TrVMU6tUct2uvk7fXQd2eyJtX&#10;slV/c5OYcx5WlVZnlgNmtEda5SxkeQ0WyZHLKqehSeXkKhD3t3Q/2VBvegjGejghokITE0/C3fC1&#10;jQ8lK7m8Og+HIIoVt7uTlUALNnYW6YM2xIOGBRzO62zSPXHm3Zi7Qqus5E1Fcv/iq0P7TJWEPr/y&#10;/23m3+51wyvE0VQPfk1CXaX3Tu90zzzw6+4+kVK7DOo3hvPd9jvSsaVzj4NjKApUyFHc4Ifuttsw&#10;bg9Ph2za/ojFXhnMekFRPIRDOvyQPcxO43Z6aH2VgONefR1tz4GGlxLB2CYN2VpEOjY5bpxb87BB&#10;Q4AmEYfOTiajANboBSg2FQASHIaU8XKyYE0DkojJlgDbDwmfyyb1wuLTJhb4WjQY2HBw3Zgamqx4&#10;tZ+zU5KX+WWRNYfJx1LImu/FbNHwLoPNOfx3WMSyENvw2sPHAqwUS5A0Wrh5iU1k5OFgwqZIdhgT&#10;eXcqwkaLVi8mC3qhKXwiW0TjOJMaSrILkApsxnEweRlADbDG2iokBbI0sNo8DhwMst1mOewkxzHf&#10;IJNhXvH7Lw2sm2yadZwtkMFYgiUka5sBzDDza3RGCaXBZHiJljtkgoCPj0oArb0Ab4rNxoMD+S58&#10;+gbJ0Y9T9xPzgRrAsv3RfLJQOGBdeGF80N8DoNvvJ/NNa0aNBXvj8fko0GtcDr1HFhItpjtF05/K&#10;a+VpUCK5xfTdNko7TOjrtPz95cWOU7hzSgOu2GzS6F2F5ijQEeD149OeX4t/x9rAy8JnkOm6J2PL&#10;kaGRSlSqHhKCdQNg9/HpMcArXN8zsDU3RQEdNp2H/HmnABxnUPomSW9E3P+tXVdIlk+zrQcyMRXu&#10;4t6TYKw8s6DRhr38+xt4ZK6aCZOVzWR54mfB7w97z0SJ6pFNKsC4r3/yU655GEHTv2QYVeUrUMeH&#10;FKWnPdXTLHMb8/UwFk5PFB035nPpfpq+kTZPBtuYzG5DeZldE6a2ibXEvc4loCHXNnmXGdPPIZPz&#10;wIBR4QaDmArmATQZMFIsqbioQSli5DG5LOcw/K+SFHlquh+go9h4brTrLHpPEnOvT/fO8KkjJ9jj&#10;qDNWB2JNsX+bEXhZ+VrUFSO7RjJrsBRWDIE6izVLcPxgYKbY5/gz3iDk8GzoGMRhATgoBJ8eHrmn&#10;Y7+jXcHydfd3D+n5+ZH7GwpeSnfXSWUFwU1XJr2B/8yy/w6SpU9MZT8Tu9LOuCTD40hn5L5oDCEL&#10;KTCgFAMbgmwH+7sji23YBxhz1eShW4LzB9oknJnP2Gxg34FehZ0lh7V7mi1sB6AdnwOyx+1+cnCj&#10;QpVgLUKhaEBuvrG0SsB5omKiisHlxQ6AFQw0yOwDiHzYKwFQGkAHHmhvUZSKl4PNUpX4Fymd2P/E&#10;XDVvXU9XU2E81ZAbug1CnzbrP3OOgIDsyWgCCquemz6wtHWXxSgc5MHljGcC+QrKIoNoa2bffB5X&#10;g0s2W2LZuKS7yYYDRuHYOAAk7ZVcOJ+M7QaQdCebhSLZJn4GvVm3W+0/SkFfXh3nLp5PnAPYo8Fy&#10;2Uk6nXQ+hKQYYJ2vvcFDfEr3y3SwT75uLiPN8vhhHSefOCbiulduaiGFRSNMU21ZFMyTgmUAoMsv&#10;ctRACuEtWFOejluGolCSFEE/TT5BFnhTw3/L2dRkDM1TTxjlcPhkkr5m9hwe+sI0djSlbl6t6g7v&#10;j+EpkzVnkMBXsY83YkPiGTD7Dbvn3iAdjgYg4MwAyPSHf/IXP47Z92//On348ENnRDlrT7YzUY+v&#10;AzsCSHM7hhZJvG5z0lZ+Pt5Wxv1PnT1acx96DyGfEqtk5ZU6liHk0tkDQ5xlknuaZF6FcPizFA0C&#10;145ZL+S1Pd3Kcygrxba5b5Ce31kAlDM9IoBPcmAMvcjge/uegRsYNgPEBSufRv1KyN7K7431IEMJ&#10;/MwqBgyIWeisUHeGoNTXfT6jUR4CyxIHsbNoJWV1f2kbdA1il7n1xNyDr1qmjNMbw8BCBaxFM+2e&#10;nkrxnqVgChDB10b4ROXwHq2p+5JmpWG7T2SR0smHkilkuXnlNKV0ymyMZ7fv8HvVBETYeSBGbviP&#10;raX98j8rZtGQxeZ1QGGd0lnlU5eVBJlWklP+/ajEdu0bpu7pjSzWFAE0Pb8Alg+HZ+1lpk44Lvsv&#10;AKz9aU//3W02nzPUuzfLGmrTkYMy7C9v37/lWfz8DEXSsl426Mc2qt9G1ogccqAGhw8zA/vcEmlm&#10;KAbIFaNAt0qGnA2Qri7OySRjv4WzX+GQHiyJ313hdc70aBvK85phmKbwGk85f1x6QN4v1NV7kyvz&#10;+Z0r+8NzDJPlM4y/PzDx9yQ/MQtKo9+p/5ziVi+Dedex7hgtaAq2URhYYvhcwDa8Y8BHBoAtgsxJ&#10;qiHcO8qA0beeWz2MvWo/vxAgO1OgHQaXF1c3y7N8tVzvB/ry0TKACgRIlQ28MwIRavhdulzuzcv+&#10;iddqe3bO+7LHmQq7nQuT8loCsLGFwfIbgh2/US9s1xx999ulH0XwB4ILyQKFEgQBfs/79KuPH9P/&#10;/Q//mH5ze58enl40SOv+aLEZOrTXPGTj/yfKQYP/ugKieg1ThBWWwDqSBqee/Np8v8ruh1dXwRSd&#10;MT34/rraPx1va3UFwEle7u/dLc8cmDOgx3qJIilr95btQXm/bwQYLOO2tktz9lgJgGlwcKt0I4Dk&#10;IUDJ9xO3GPm9gAytU+8f18Efxpy28YZbDwQjWcMnPz9rWCAZMB0hsR0PVBhI6tdZ5odd+toDL9rv&#10;h5b42Vh6gImH0Jr37CDV4UDJcxPJbFCAoe+Bo4YsLT5fC3VYbn1Qx39RMO4rjz7/Gg0U3ZauOKs9&#10;96Tn7v2YXw2YhhiILe9v2TS/wz/AWJcHggAWpgqBVVQMaLHJ6c5M6+mphdSgU/gVeVjH4AvWvStW&#10;RYMDLC7ro/RjMsP0telvWw1CqwDESYbL3Ty3Uzst8aTIwy0ptcskf/R7UtMJVgOANmwkpBQfTHJH&#10;Ntec5KWzFAAMYsjmkaQmC0U/2BzwgwAAg/dJ/55k6bBgEvD1msm5eGDOlcy/ogRBFAE7skKe1cBt&#10;yPR4IT36nO+LG4ImnAwuGTYyTLdNE4fWUYzBYTQzTjIAj5YsZCa0W7LPsBiPlDxaMsso5hrAq4tL&#10;82LAgYtG14F/HKQ4NABesghSU4MGdD6elMw0hUSQAPDyO6Sb52fmk0GvJkk9LYDD0qhMcpvCxNsA&#10;nCGqy+1opr/4XhaSs8dd2wNFXzJeCwOxBr0+k18RpvFySm+uLtLDcn3JOHxRau/yfQ9PJ37fbiPT&#10;b4ZfbAiWzUz/rdHQFr1uGQd5TI6W9iOtPRo6eFjgZ2B1gtr+8faJf56rmW0CHATgBRYbCpBPd8Yw&#10;LDmH7IiSFxlPH04mYc1K5AMzganAy9oBY++FskGbImKCRaSeh+CR9xjraq7dC4HBJAqQ8FTtMz6/&#10;GyU115CbYs2BAQng71KelvQq9NRfPZAAd8HkGySbMaZjjUkunueXg8mAKX+oK7p0tvvbHCTENJsA&#10;SI1n43iaolkhuCofwY2SdM8vL5b3deAzBTPo919+mb76+mcE+i4ur1lYJTD2RmvwUwTHFANqaO5r&#10;vjHuVRTpnJINkA0IXxQmnPn67yDVVqmQpMlDQjEWTjA5vVbTUBT8k9OgMzqblCd3pk6WX4OHCpHN&#10;t7KycMYTZCrOwjIj7SmaSKwFfB8a+0agdAij6ywpXyT0ZvPaoicdn1tjkNlwZwjAib6kQ0/PYsow&#10;hj+jGTGzWPHhiw48A/uPCmSSB4cfaJIc+USrapKPohJ7KgFKTsgnFthgGmMPPewN2IPEA6ch/XXA&#10;1n16Sk9PDwRiYGINec9vf/Ob9M+//CVfhxYBk8mDLA3aZEIofK+WPQ/P0eFgjcqkIhtfA1aQgQiN&#10;gIgNXUzmCFmSFyzGTJzFiNTACCze8zO93kCQfnZD5GHDpmLmIGlHPyDcc/jaHE7WPDA4Ss3Tls/x&#10;zIL2HiA8/YGqBXso5IHNkFH2bFquECv3hKN9BRNizTsP1w1+rBb0YdfazjVjjZ8mO1vBOqAsaZ74&#10;3mh9IVN2ZyA4m8b3rdmLzdSTv6pCXbxAs7AVA40AiqK9pRQpzQKQ50gK9Yk113f4SDalcY6yDDAW&#10;sQf5uPSE+9xyNkNWjb3AZNSDZDp2DuUAaZTmJtmxSRJrFN5mOQLgb09gedagjsmIy38TLBV7Fg0Q&#10;WGf4bHh+ADhVnRNkHQDUgIIA6x4N5WYMlrDdsyEm7hsxhZvAoyQWVVbYFQEusTGrAjBQd0weViZv&#10;v2DzFfNH7MZfXdaXxLjG8GXtnZX0OtPJ7AI80bepXsP62oy7bu/BsBkbAhOYScXek4IzihgIFgxl&#10;a5RsQjR6mzOer2Shoimmd2WJUJusz4vnk76l+G/4zIK5jWd2J4l8s+RLpmifjDXDhPuXPV8P9QrY&#10;Y3/0Zz/Ss+9/+yuG/VgKX2cIuG1bpImHGWYOS5lgfdQVK2s17PB5S00rua5YnHNrK0+jtAp06vIy&#10;HxSWV3Ilsz8puTNIIu257156PUkxh1F2FVn+TDkA3Bi0t9xlrSFZ7YyuXJyZkF2dav5TQ7amf7fj&#10;fcS9Asj3ZqlLMTRHDX11dc17gq/hfUSQwziKFDCGP1wAlSt5bcik9Kx2cCu6pLDrYLKsB19k87Zi&#10;AMgwCsTE67tPW1X4nAHhBKtbZ6BkDSfnlUm875FVbDsyxpLkaEJdw5O3ekNcVqye/ntPwVxJc2sK&#10;C5Dwp9K68+A9r6ndVoXqKWeIujxZqoMkFp8raPhcg9VbnR20YpmsUo098COtgwkUtNSvTQsje/MP&#10;tvdRySS2M7dJzlzlH2nWJTbUYYeugvPEgZ49Kb/79b+kp9vP6c2ydi6Ws/FEn96c3r17m77++msq&#10;fcAQyxy2GEtv3F3EOs/OPsQ1q3bmE0Sj3HnZA8X6xFkFXzrO9av5wYLFDKufA0OzzmyQz2GI7Y/O&#10;tN7Idx1n+lFepBgS0X4D7wHe2lsDu5MCGqbn5XxhmFc1ILaaxYY39gTjjraXoiECIIawiR2HG8nO&#10;KDGbSzG1EvpyY5VVAmuow3fnlwwhmQ4Hkgvmwwv3d/PxXq7V2SY8FM+kDEK9QVASlk1LXdzyKKb2&#10;wDobUvymoe6OAZZmnUIWHgaQyz3eLz0FnnGTZlZThnAdjVTnIFjl7OKS3Gk8g/Daw3veaPjaNLCB&#10;KoE2IoMNBvDsI4n9hw/fp999+JA+fL5P//Wf/yX953/6VfrbX/4q/e7+kWeTjxo9QDRFknULPGId&#10;0vPKOkHMbB+SdBZqCuC7KBjCB5ejWycU7cuyyLG9Qmd07kNPssYD/OmDGt8M3HOurYARZ5inFdO/&#10;n9tDpHwT9Kk1gsAs2d3Ol+oKzuIgYIpUcic4l0HMZ0o3ZKPmqkupIdPvSY3XqbQ+1Ohku/ZqT/G9&#10;x6xaZh2s6+CO9ipBl8MuD9eIM9XPrNfjD/cYrCsf077BJgWkvU66zxGI1gIzsSBXU/aNXq85kAsv&#10;aw9ai0Fav9cOEnaefosazhffrBo5Bs6pB8HV1kPd8io1OK2IbhE8UqSYTP18IXEu9cEf03hdNmTT&#10;5PHV5l00WWYhfX4WaYrYUCBzdFPq5n5AKhpbLCgVHJps1pWMoAULMHeJTZh1lyg7fMJtDZaxjWiU&#10;6vK5wU2F7b2MwSbasFHGATFq4U5MLdrJVL9wEoOLfHd3v2zCS1FyvjEJTbNUJrAyBsWfX1xdGHiy&#10;s+KSQQynSokCriFljmIDQRrmTSEaJ5pmLz/74uyS4JCZmhRueEzkGjacmGwlGXYas0uix9F8GEZ6&#10;Tr2wmXx5OqSH5X1TXsSUpC3lNK2al6A1UhOTBbFwwF5EtQFApyiFCgDQwAb1UsVNY2OChhrvB4cM&#10;mt+7uyexi4oBArkEW+jANMxGf8ETPSds8Y4CCqu8zSz0o4R2vypt1AtYTHQ29IIzfzt8RqTnAgSb&#10;qmHjAJle9gZkZfn8VaXhIcWqktF3WhrlKTZjJO8SWJ47q2+3HZUedyIr7XgCU26UR4w1hpYaWiW3&#10;ciN1Y1DcPb4Q1Bq0hvpEuxAQA3gIEHJQ0tnz4cTP5VL3rM101LTPBs9ZXnkDWUi4F1grSHaGRJws&#10;0tlM8QEgYDp+ufy6vb1fPvt5+vT5QTKqDV+PbMszSys7kLkxp5s3b/lzwXTA/dtt3PDc/LnwGZ9e&#10;XvgMWWKrNdZYG0/PJ/MOUaotrjUYf7gP8NQ7yadwErsR19jk8xvJoXNPrz3NwYagVO9kyWpTNUB2&#10;J2++plTvL796z9eG+fHNmzfp53/4R8vffWPFwVKI7PA7nqVkQSGNYSZWzDNohzKNUWyTpMbTvPOS&#10;prQoyiDZNRA/EUylCe4wqHmbDegqLj10SVYJ49qsaT6l98MmPCwNFLOCDAxR7E02hJh7wavO0EJD&#10;LLWpyEPPD6A6m6/OoHCHkdPcFglZyffNlkJexT1XE2HXEOVV4umshPIqGwfKArvWSHJN26YpGRY7&#10;G/vAMBqTjHTzjZrtaVoBgXYoTlq3LhfCpLrNsxg7R0vnXe734/0dPSsB5j0v++vT4zNl8vCnAdjS&#10;lte+vb1Nt58/L79/tgKdgwRjPYOhhGfCWSoE1F2aT7brbEV5NWkvzjtPf8c+jxuN4UkSUA3/mPA8&#10;w7OMAn8yxiYSeemHVydLyMsCwwSeomEF8IczhExD+s1suZ/ieT6nXYP5xbGIXdbMC9NdjwY6IrGd&#10;wOGsYjDzOTxQbrzh9TR2+sR7uyMj4GiggeTaZKg3T2Hu2pGSuw/Jns+7SU7yYKXxUDyFMcnPq0SV&#10;NtAA+4zgoHu1kE2QzToDz9dYOvjtko3kR72kHKnVV/KKQcEaY3H5Y4mwDQuKMoYE64Bi1h08U/is&#10;ma8mpdby+bLwoA6iOEON16y2WJfe1LOKELhgU26z0pgZzKWwsqUBpL9tsWeYoMFowWPmiznxHj7D&#10;rBxqg+X94D5u6VF2LiDVJL4YXuHM9qJ2lq/eqJRZr592OzujvRnD1/iZu2Uab5F6QJKPkpROe8br&#10;BP9e7u+6h2TgieVeXH6emtJvWwCvXpg6KxwDUci+cJYMCqaZZRHRFLKTsw2/nNmVFQzhoS5JzPtM&#10;5slEzyH3coxaUQ0VzjH4bF4v9RueQzSRMMw3r1kbeBEMh3T9cIjriPvCMBUB4CVbUj2u45/8xb/5&#10;0Z59n28/255NZuGq2WoO+NVoM8qardec756d+BD2NM7OrytVbk9qyyHJMsl6E3dBz4fALu7fzkaR&#10;RyPPn1Gp7tVZHj1xsKyagrTyuc5qoMrQAzg6y8xMi5rC0DbOsCsK6VCSp1tOGNg7sI7m+ltqkisw&#10;cN7cpOubawJ+nmZKtcnFeSSkbiUhdi9lG5S1VxYADuoFe2EY+n+X/l44uJtsAMIhg0gB/Jx5EMA3&#10;6vkbZMew6X5OLjdbpTB6MFaAWbxgltTpzGVnyY1iGzJdU4PMGsmLPWikhAd54jqmN6nCcZLWUGlZ&#10;EvjuR9lWjOg1Oljl4YVhc5OMt1UxmIN0KWBPdRhBuDUCLR+uGj5QqXsDus9jpKNb7cNE7eZ2N6V7&#10;EhcbwHjTPyvYh59VKjJjABvAy+EBzl7YCoHcob4BZ9r9p4/pGvtZsrAyKIW+/vabdPPuhoPgvLGf&#10;B7/Zi2W/GORvbay7PfcIDkSxFgDknrBfLOdoaaYIOM0RhASG4Mvy7x7GMZ6dcQ/bYejH4CezVcJA&#10;DvuS26HIuN0+M1RUOL93GDA+UUIL19Un+PgdT+HvjERf7gfFQLPL5dmhqom2UA9am5mDSPZmsMxB&#10;P7m8XaRdc28Bi1RhkCRCVEuUzc18G8mivLxO5zdf0kcQ9fVRoWWwqbI+JMsn3sIG6Z/L70Wdg8HZ&#10;hkAxvg9kENQxCNi5u73TsHKm9zG9MbkmtkLRBqrdMAy7vftIZhjA08MebMx3vD8fPnxkbYcUXzxP&#10;b969JQgCe5RheS6xn0wn8yKGxczzUoN9XmrDX/3mt+lflu/91fcf0z/+9vv0T7/7IX18eOS/H0lC&#10;6EPntYw2fCeThWKUV2Tm/JrdxzqgBmsqK+zHvK7Nj7OJiU+Zvcvt9Yx3Fp8Dd0Z+8HOirHxY3ZvU&#10;7TtS7sBUV0EUGxpILZRz6czmFSOPe3RLPVBCDDUmZ6NuXNlNePhRc3m9A/RuG1DNAmHIqQ8nJaEt&#10;Ka88PUsM/12y6wzFtFJ5NvXrTTYq5vOcwuM6gK68OpNyV4imCG6z+Pm82p9SWx2pDiuVHIOJFCFv&#10;qdsp8PMPocwCGDu6upV2DQrV0jlbdF03TlCLUOQc4C2HuXkUa7rKHqOLiqsGSLM8zT0PYV0W+ICv&#10;BLinaygmOGu6QcM1T3UXycOHWtkVB6jbr88vvuN0W14t7ps2ygQ0rUxawWAhqEOGj018aY47mGk4&#10;pUiarjVd1EGMPzvk7UOSESTzQZc82iEyyOspRfG0tiwZtKDd57AMnU4a1FEHKGdjezHpaNmwEcRA&#10;83wtwEp2w4aLreiwRXw4CwQkH11csgDA+8NGBJ8CyAS5QWLDo3Qukf1g6ZxHbo40/5Tkgsmdashp&#10;AsvpqzVBWf45A1/fWFtv3rxV8ZXCBJUMIETRy0cvZWsGTGZY2Azan+1+3X2+I/tu/7znNQKt+uXw&#10;IlPuiRs6JjtsaDV5qGLekZk5du8uFGCYxIL5d3VlcqRhtIYGks+7O/PMAwPyeDQJxF6b8shkqM5C&#10;otx10+Xf8Im0lOSe5Iufu90M4WWW1bCdpN/dbg2Yck84Y+S5vxXSlnfp6flAgBDX9mJrcuDngwVB&#10;jIqat9Rfe3AgOa08RF2WVVmszWz0Tgp6GanIPAngAHMEJutHgoUz7+kzpYfGMjRpZ+E1smRmMN5s&#10;PeJ9Hqb5lZE2fe4Q3jEUJd6avBC+FKCgQ6a4kxfIUQwq+mJoozF5cSawbSBQCokXnhHK+wREkQkE&#10;CcPWQCL3QoRkFsAvfAfxPZgQ4u/cqw+AqQfbGCuqvdrUzYjXml4Wvyp0vUA3hnCNUBoPbbH0SQ8A&#10;MFbsKBkO3hekxAD6EIoDUAjNwcXyHIIVAA+g3dkV/fmw2QF0wkGE+0TDbuwzqb7yrqvyeCSDT75K&#10;eKZRuKGpcylaGUwe4gbyRWAcJ8aWlBGSQtyPYdxEU7IZN5qyeABIb0qc7u+NSNjZFgPFPOmuJvfJ&#10;0iRNDLUwtBc4Z16B9vdM4mx9MOjDk5iwu68P2Qs1AkKcHk9fvNYPibIyyXXmBIFfvfc52b4+KKE8&#10;ouHd9L1WPfueLjtbIa80O5c3n46Wtgvz648fP3GQZIy/KuP+wu+BV+nnz5/I6Lu7vU3393cs4BHq&#10;gbWMPR4FIw9CWTaA0WeT5NlYzkWREWAaYY0fD7yGWA8A4cA23G4NvDQri9EYgwpPwd5r3nk7ngeY&#10;7iOF2/xUz4MRjWLYDb+NKVjIqASAjZRPSHRxnsKPDJ9rr4GNS+RwDU9if3NvrpbwbA3JJryyPMxj&#10;kj9gURKlD2LQcOIzNTE2yD5T4q8ny08KnqoqClisUgY6B0jT2mrSKgCXUgWsv2bpgACAAKxXhVA5&#10;oFCczSqpSlKTacWqne/0kAwmn7xMBfI5YJ5WcpLMtTgYU7eaFxzlmwT6ipiLKpCUBlvFHmthkD8F&#10;oCJs0SSWeEZmk1RD3tUYyPJshZwKb9y77dZDewqZH3Z/LJ0XPweqAnrFLmsXWwEN3WlUPwag7j5d&#10;BrZaDYQzeFCyom3Rw0rW2+si31d6UESLgSgn1dqX6bE8mUQZbFQP8qGAcLZC1NmArIdUMPp9NhCv&#10;pz7j/ACT1VPGS7Y060G1F4AW2k4IIJqbgS8GVBjAPomFRKkngmkUxmFBG7MYlEcDAmQngz2ARv21&#10;KnxEJCCN5nE24mzmMNIBsGEMoB5nxo9l9v3v/+6vuRdhbztJhuwNypq9EJN1PYvuqUbvteMsBl8T&#10;haKn57HGU93dHZPUmKzCMCJ3VQ9KXjUWa6af15Tmo5YF2Lxmjdnb7c1Y1TNl+0gKILaj8v3PdhZb&#10;sJAPd1ySmlWTFoHOfJbRRAMIh3QXIC08tsiKt8YMgAr9NHVe5sGDgpKSuIcYao251xCenuuD1Qjx&#10;01ljQSFt5XHUQkInFynz4RVInmW67+xzH+w4Y4v1Zj1FMI6zSaKh1j7lErU1qxBKge6PJRa0pLgl&#10;9aCWJHDH5a5zqytyTw7fJ0/TxT5RHVhQDWk+iTYMcjSXwGHrz12NgKPZamzZcRStRU+L7kBfXiV4&#10;txUQ36IJtxTmEiCDgXZiseT+OuZrZ8Nz8wudghlc1Yfg6wiMZfsZGKyhPjydIOdd6l7UdQUhgheU&#10;cKJuRrUJFticK4c+ICpQ2SLfNwzZfHhCU3yEOi21O3yBK7xRTweqws6ublLFmYuwjWXfnaAAgw/g&#10;1VUqCJjQtcBZ3ugj+MLn++npnvU5fV0Jlszcp1iDcD9sHAqSmQcg7ngwldXyPkGmSNUsFl6Oe57Z&#10;6DXxvPB9Q96OZ00J16hvrC460YOdoKFY2HVeagR6hdkQGUDDvH8iIQD3tuZtOnvzJeW7qLVmstAP&#10;Ykqb5QzqCAxqOMSlGs28+E7Tgc8N1i8sO1C7wG4B9fznpQ6D6gBL7kQJcKUiC30priVwZrwun4fJ&#10;zojnhyfWR2eXu/Tr3/wz/ePfvb2xgcNyvaAgGiS7Pgf7d7tl/wO58ef7RwJ633/4mH778UP6+Pic&#10;Pi2v9/lxz75PQewaeACXyGKmdd84q8NLHzy1tJJstrDI8CSjEj6dKUKyUgBdXW47yqai6Gwa8xA+&#10;rGs5P89IDugngYQu0xxWFgiroIw1eS717ASb0JdQy62NAMnGZ+q3vP4i2CkT6HNmcAz1/QDK3RE8&#10;RRZFCasATwj2AUBeBbOa3L/G/lBWoSEO0PlG0Uu6HPkMacXSWw92wr5NRBOzwrBU2wjjSCurWUdG&#10;i1Ms1QelLLCw78N+aavsZyLxPoZHhhvE3i6PdQ/ZOEmZNTt5oJhkm6zzVuIYHYYedltE4vLzl0PT&#10;sCHrcF+s1VWt3wddRbVBDRm5B9iWYJL2y0924tXl+XdZINxWjRs2YzuIRaeuk20YoC3ujPliFMPG&#10;ppqplJNFJP+/lL1rjyTJlSVmZu4ekRH5qsqq6maTXA53NIP9IAH7F+evLEaQtJAg6F+shJUE6ctC&#10;ml1hFuSw2ex65isyItzdTHbOPdfck/OF20ChXxmREe7mZveeex6zpFE+FWoJM6I9Bk3wZ6e+htiS&#10;BCnlAxg19CIz5iYRoCFwtrjzpDjjJONH844yQXnMbh3vwSAxvHlzy+J9IzN0AiJ108QmxeRVPSyU&#10;f9Tvcv/tsRU/2IABgszyR6LnjdPSgzX/T08P3Jxjx7KahU3QVAnpUKAvI1MZzSk2HkpssWnWQwdT&#10;8sZuOpp3FT43biau0xNSlsCmoe/TmVOqTRpamh/8rnAPQA2/vnlDCjQexq/3Xyh9QxGO98Q1OsDT&#10;rSCd9UXggSUlpmiTdzS8eAiYhnmameSL+/mtXg9Mzi0RdkvmGmSexxeTWqLIgD+bN3aU5socmrJZ&#10;NiEKdpE2nQljYvKRSi65OAvBrTUIdmjnVmxy2nUYGTiRJe+lmW9AMqvd14fHU72PxpTbyPi9SHZx&#10;fbXhQw2w+mpnNHj49Z0m+zxbJTUOMih3Zh7WMNgaaEIeX0beTzABKa2qBzho6pDB5tmkmzYNSDww&#10;PZwG/oGb3orq02n25Rp2W5ukwf9vj3Umb4ztds8mY1LTydCN+pqnetCBlbHfW0AM5Hrv3tyZBGYw&#10;Zufl5XU9FB9NKgXJMVKe63sjtIXyKsodZeo+2wRlM/RNftdAGvy+J0siM0vHyPs4W5QmmSq4Zy+j&#10;mbxP8tswwCvxu5FxVr8o0n7xflsmMRsAPivUBSDolmbGOgizGuOtsVwxuUUjB2D3AJYMgjPEbETz&#10;QRnQxVX9/jtKOKxA7RTGYKMPTuE0UBgGY2QB2OpE3V7CJcQWlVcNwY5+Y1NmTwVVsVCa4XSgDH8Y&#10;Fo9MDy5a2AnWfKIgZVAIm+95afIBVm43LV0zeOOPFLQXM2iOCjlKzZcw8vtOlOaaTHlqpunmmzck&#10;A2h9sui9MYMumEa3EeV9MbA2lo6YgFGTvq5TEROZWFsIsBsTzvZzedSIjYBiGTIYN/53OaBLIUzv&#10;PnMAg6JzRNI40nUPBuShmIbtApL38nliih6epd//7p/CQ93bdvX5fbz/asVlfT18dTa4VvX14Cch&#10;4AaeIScCW7kxHyzUKXFPh50CADlKc+rneqpFO67JHpP8+l4P9/fh+vqSe/1NPUMAImMPnOYsn7At&#10;rwHCBOClxwN99kat55rAVBu+ePBiw+txBoCZmOjXOBib0OXZeFbkl4YGAMUuJD5gJbAZXHknRTWH&#10;vcD3IvnDQPlMZkHfq4j3hNxOLFFcczIWNoNCHs4s8CO9N8+cxqPoR7MaxNTg3rAavhmIGiibMobM&#10;IGDF2KWzW0IFBVIMQ/Oq9OTa2Kw7FiYqBmxZ3TLTWbtVsIWSnvG9EShlTAZjgASBLKlJZDSpBut/&#10;zqskTJPahBYKZhN4sBa66F6by9rEmTvPZwLRYFTYeWuAHaw7eP9hbyG7BwatJGsicObsdzdkHVP2&#10;0ht7k0y93gDn2ZM3eyW29aZUsHsdFh/P6D7KNoBk2rvAS1x37MNM5U4G8FJOlMygOaUl4Y6/k7WQ&#10;7WnbC7vPzhAze4CRe0mnRMhAoNGedQ8cKrofuB5PDw+8t53Yzp72S8ZP6CSBsSTGwgRxSwov9GXr&#10;7R7FZQhc5GdqvrOZf8waITWLgmeqDubmJ9TLPmRScA3AJAzEyJYSiHt9+zb8+rd/8xcy+/5N+Hb/&#10;TU2BWQN0wRKfPUmaRKGSBWBnrtXoihZUAnNp7Aim9+n5c0mVNxCe9Nup8WIZX8TGcMlQLK98/kpL&#10;8FTD6uKnzozhs7OYPHo3Sp6pe51aRo0xNowwslxf+keCFY2nUUN7T//z6IzIIJWzhUgVVJIdmZcA&#10;K/a7q/D+3V24vbkJN9e3Ysva83Zb6xAGdQAErH8gAbzgmd7xGTT2fNdYfln2BDn9WSPk+bMuB4NM&#10;MOAcGmkREORr6jYdxQynWnKhB3mwxspZzVhuXeOkAUFSoxvUy6RiNgY8ubMA2axmUl2sN7MEiGNq&#10;Kc1piUJuYJ4bKRZRUTz9k3d+JbXtXHZWrHlLvad9yr/XfZ8kRyWQhvIxL+Et6K+6oNRVZx3m0ph+&#10;YSWvM8ZwMbmtwFIb0towwcgXM9nOBGZjasOPRGCo3rOpNM/zScnx2DOwFZMkgAE6bFlgw9Qtno2R&#10;AwoMpp55Nj58+xQOT1/JZMFQrRtwLzOBINQr236Qt6YNigEOnchyD6zP0XdgQM3BIv/7KAmmSbjz&#10;fDS/O/reRgtRBAkCwN6LBWPZkDDxdwFIS6G+z7ZjEM3F9TXekXscww0BBuLsCAa8zLM9f3E+hXh6&#10;Dufnl7CrezDO6VzX7XR+4TA7yoN5rF9md3MdHpBUq6ALPBvoCWb682Z5zJrnMjwSwXyG1dJlffbY&#10;k0f44e3DqdZrYDqi1nt8/IILH85f78OWAHc9Rzdp8aTsbXg4596ewx7npAB1MNIHq/V6shvrvaz9&#10;CEgYA94D15ZgaN3Lb69Cef4SeqjUwiY81ZonvzyHly9feL+v370Jv6u1HB7quzcf6prfhrd3P4R3&#10;3/06vH37IezrPtJjXdafRQ0Iawz2AvXs/PTtPvz89Ut4qrUVyBokfMjSwhVSPvDwtFKWnGHxRmVP&#10;Hq0MtUCLsrJsKyqv0xJAw2cvNdms5k983kVgtNcmH9rUdZxN4um+ae6tZmEQAg2LhZVF1gL1cnTL&#10;M94YfsUtJOKrYCf+NwH6bWhDO6x6P7ClYE8DEKVBAU7fyfPyslsAGCcgaQ8SLLMw83F2ggRVZvVJ&#10;ue29LXRjxR70oYwNUZ013i3MaCPjCUd1s1AHUGNTVATZJdh9KwTiGTDEc6uT5VzffFJLbPkjNgjG&#10;d8LZ5sFKeH6ChQxSkpxEcuA16MSAVO/kWQHRyChT9EGRhjhgHUcLLimpSOpsz6djaalpe0NYRDGR&#10;r8vOTMymruzE/isadHvwWXHQtwF7kZkG/WD7ZPI16uCf+0GWVQCLM7Lx+W6uLv/OzFhDK8SLJvWU&#10;kq4QY/NFMekKZRNrvXibcHYrg0tDUDufWknK46wOMqFobK7CEOAPvIHUnpmx8skmiXFJH/OYYyY4&#10;wVurW6TClEUy9U0T+MESrQC0bOQz5tHnlLJi0oRJDgARRLhfX3OxzkrAMy+8iXRrBhkwrXfgtRlH&#10;Q+ZR9NMvgV6AG26Wp5PJbJ4PT6Q3o6hBE/nly1ebOtTXganlNPg9EoN1fTeD+WN1mtLjcHWm0AVi&#10;1GMiu4Wsyt5kxk9Pj+Hnj5/4Wa6u93XjfEuKOfwXcNj1kh5SrtibbxQaUYKcJXCitNFECYU9imVy&#10;xcGYAShKU/JEeXLSIgLjD0DNKB+fzcbYbFFTVQBIXQoNKMryCNpd9Px3yHN9kuh+ddMc5NdkzE9M&#10;8nDAIMnqmR6R8pnThjRrmoM0JjDQgjzv+mQPI5iG9OgTUn8WXR8gLB7GI/0HiwF9SofdbK25xZrA&#10;Rkc2HNZJDi3wgqy+08j3s6j4mYDemca/nXznTgZqSmbJpERNnrEu9xcb8z3sbbMhi4Ap0RtrwhAc&#10;sN/bVHYulFZDBuFeUc74MdaOsdIA5L558zY8Pj+zqbxScIt5N658BVDI8LtPbByZYHo0b7ixFYKl&#10;MWmsWSySVmeTF2ASexqb34MbzuMeA0Rv9tjF7meLTBejxVkBgzem2ZhiuKYAwTHhu7m5YnEI4BmS&#10;awB9uAagXd/W5m3DkJydbfzFpLeU9A29Gm77LmhAyIzr5amX3IMjLGwoSXydQePeVc58KWLbhZVs&#10;xw2wyUrwUA5Jx7hPZEvW8xTSrPCaUuJilitvCe5Lsw1LZqe3C9zB9+td1qtxI8ONtE/b1C41SQDX&#10;LEAdVNVqgsvKB7WXh4kZf+cm6eLerM/YJGtKUrbEwKkZAbdGKy9hOlkpnjjScvZgktimeLPYYznP&#10;Sl2zQAQUuthb72uD/a0WcwDF7r9+lfdcXdd178WkFPvqt29fuLecIN09HMLN1bWFIGCf9eS/+hee&#10;HbCmzWvOGqJFXmjBF7jhl5SdDQQ5mIzbW8OJ59BSZjeSo9qen1ZMRktJdqN4C78w+WNiE3BmoIN5&#10;2yDsKSjlFc8DQOoo9hHNrGWZEAVe+GQvZwO5W2hMsYagsWnmRWreNUuM0iSf0b0Gp1EelHZvRz7/&#10;Z5FLrGj0CSQlo0F/VzGZnMUSl0ljESPMGS9RknVnkKQmHZ0bs8/tPAiAhcXUnQ15XAUgeOAHAXeb&#10;L2dJvzlYzMYStTRtA1w8edjZPrNCN3hPcmmAKVlufaewk9JCPhZlgRWIuCfwfQM7EvsE7sEgP7uZ&#10;Ng4eTmJPMkE3sqAsuTjKZ66oycf1ZyBKtzQY/oGx55P1Ni2DhiTZTjOrFvPAWL6dMUbqG1/udgIZ&#10;5uY5y2ZHPoesb1CfuHn4KqwHryG7I5j3ZpIB/EiWd99MovldxfTxdcBmFWtZNhBkjSPJEX6bo3lP&#10;sU4ahmZ9QOajBgfGVO8tgZR2DqOx1CVNB1hgzPMz//16v7NmFEm8x6MxmuUhOguIJBtG/jV2tirw&#10;pD4vf/XX/+ovTuP9XPefrBTKtApIMXuU2Pz4kpofDzqKDbixunkOSwg0ExsdpFoxF3pnTJS8mJq3&#10;sKMlqTdIjprF3Gvebnkh4rFWLJKut2Tf2EIpum7Zu4MP5GNpNhTOAnGvtzl4cm1sah7sXVtKqzcW&#10;EtVbSM2FAjju3t2F7X6r4fCZILh79mEoDZYlht7bum4RYpOc2ddpUNp3MmvXWhPI1lgZ/nftc+0s&#10;5lk3r7zzVMd4UiJ9FlNLt6XNgRhuHiYzixWWm5Q3tmbVpaquXiqNgdy1hm4W+6TIRyKr34kOSjZw&#10;LcgrdLEVsET0sPjzNf8q/28LUDzL3y3K62oWc87Dh1IW4SHb8IdDIDHsJ+7xc/P/cvZrAxKav7Ca&#10;cbEXXfZntjuznmcxXcTWTjprZ8nzUB/7cKoT6M2+q549CN4oZM53jb0zKSUX4BLOV+xDD58/0Wdu&#10;S2VFZJgHQYVUmu86iA4Xl1fy6Jz4SeH1ifXHcA14AGJIJbajg0M8/7iPzeZ1GDQAr71Wodpma0nv&#10;9fOgpsLQh8MxqEgAdMPrF0EYgwU2oq9DvTkoyRzsfQ4JusCwl7TpW3APVAGsNwWsMpjxPDZiDNh8&#10;eJY50IFqSioSfF4MMhmqx5Cx0kLdtlvzCOawBsCewv1wTXD9EhiN9br7fTL7jKQEbes3OcDmtUNo&#10;Sm8yWtTokwVSYY1B3ksmaWd2IRjYRgVkEVjHfoxBKqyvJpBDHnm+vNQ9/fHxwDV39+FDOGI4c7UP&#10;lxjA1rrv+eFL7Wc/8x6P9Z6fZmM+gVQQO2Pvg7mJHmF0r7O81JicmcivrAggaqEacfHFXocB/rM/&#10;LSGhLCm7HpLTTDXjkkng79UcGZTwGxfwzJ+tTkysV/6BXp2XRUnppL5OElAP1PNftLC9UrOschJU&#10;VKCqKyqa6cPStihA0vrhWBbQrqUHu0+nAM0U4j/zNmyM9XbdFlJdSc5GL61HbGCWs7EbsFeatPWV&#10;kWIKjV0cFeLa+Tnswwnfp8LiG1s8KENnsbEkuzasjquFsLDe06uEYl4f7ZkEOVeAJUgVc5Mndysv&#10;wMghdhBQyDonhXa/miOuhs3zvNTOuYRXAVexeMK5kWOGaMFSgxikxIVkpZH8c8Q/AxjjUiN0N5d7&#10;A/uEEs6MDB+aYWKSB0iUzhwG025an9yUW9TGskKc1+LjvDI/taao9SPN4DpJbuapgo4gA6iaZTLp&#10;xY/FkifJBzpR9IOa6rrp+qEEdB1NNwAmGgAbyw7/F+myPLCQZjudyfTA58LEmPT8+r53d+9bOt6n&#10;L595Y0xO6Omq5rUEoA43FWakaAhwwCJIACDVOJ85TYJUC9cKE00vmuG9h2IaDBEuYhlMm/TqED7X&#10;Aw4x7AhLuQIYiFALGqHWz0v57oYTGxbbnMT3LLjg0YcJHsZnaIjRIBvolg2cG88sWGD+z4k4ZGkX&#10;Rt+2pM28eDUCxBuskAOrcE9gJRlAQwZK31INvUkdJSlzQ0tL3upbcIo/GKOAjQsBMxrK2NQRB4Tu&#10;I/47pK847EoDS4ICDgTwFvOoe3oZ+e8ElcHiE/WYcunJmGeeGovfA38HFGyX8Goc7f0wZYQ8l5+n&#10;M9QcfnXjXFqBd9TvwqRkIBs207euNDlDDA/PR15vZZMas6u3pxCBJm76STYZGnaFkAyDSffwwkul&#10;e4GhiYk4pnOfv94b81YPEkNn6nMC2RcuIAxvEfDx8PDIez6QNTeGx6cD39fAgdhAC0/ZswKtGGsE&#10;koXz3JoD1ajtyd5vjYFyVmqbP5vn2fYSALozjf07D2rlGqTcjsEJpXkKIc2YEsNxZrOMv+O9Pnx4&#10;a1LLyabUbNTrVbq+eUtQ/cP772vTcMvnz9l6ljxrZskGlneSvRZJ3YtAhPzKBN39DopkQr1Su9E0&#10;zgowSEoLmwXC+V4XdUARrJVExvzdTi34AlN4H3ZksYxMihebT6SBtrGlagJAwL3abj0d1qaQRZKy&#10;KJNyl84ujD6b9p6ns6R5kZNH7047GZOjDZ31HKVVmpc3LqEdml0LWhgnk+IOSkyMmmYZc8SYbVFB&#10;Mi5iaunh56OupcmAmVIJBsJ4rPvUC4G5L5+/hG9fP1Ma89Offqzr/sC9+evnj2TIgZGNxO8vXz6y&#10;cAWIhfWUxFJIHhBC0+hBQweXj5lfKV5Dlve2V4CHTVgBFNLHcmPMXjcpttAM20eSkpjJigvyvhwM&#10;YO7UqLA4VKGNoh4NMIF1DYiwbgBSTpIqG0CexNAYuV9jfTs4iuuK6+HMG5fL+cQ6dFZEsLGLy7TV&#10;m9cghhh9apPZQhDMmc1fkUywXinz8kVxpqf5L0bz0UvG+gxap71AcR8YMIlWIBA9J9MiPfV0dQfY&#10;mv9f54CbZLSUD2WFH8wE1lI7R3KTrNLM3FNBCbTMjVE28Trb2s+SuxfJeU3eaT5dxjZx/yj7fT5F&#10;dU/BIrkN6h6+nu/TE9CCxQOYiHhGyKLRIMqA45k/40EoXphD0jtxbW5VvxjAcZ5saDLINzLJxwrX&#10;ELIy82QbVt5Di0m1h6ExsREMjsHAMK7FbGzgjj6VBrhm+gePTTZE04B58dz0xoKNu7zYCDLIu9PW&#10;1twKbvMUm1tIAH4PfIxpqI5At2luCZbuw6IZnYXWiOkMQC9RdWHMQ5NKb2kZwyGzZPAAeG/q+XZ1&#10;c1XP3s78Wen9Zr6bbHbJ6hCDU3YLOBf/4jTef/v34eOnzwvzSh3SrECcKAAoqXLv0hKG0RopDs4E&#10;5riH2ooF0folNWldXBKLWzidwN5m862gDA+N8KTBNtEngyFpL7J138lCpxRPtk7NeNC/X2nvJ9lR&#10;nyQ1RfBEakbj/vtxnwDw4tyFdPoCiaVbqxORzokhM6xtqAZBqN3Ndfju/Xfhu+++D2/evg3X9dze&#10;gg2Pfc7DrlLf5Nf+dz+EPGwoxiX10hMY7Rm1gayxgIOGwIspvQ8UmOhcZrKlydCYJXGdDfyiB2Qz&#10;3H/tKZ7bcG9hybI+mEuTqFrzJo+6OPvkbRWmsmLlyE83uD+mHg8fAXZlGZL7o9MaUt1PyDX99S0r&#10;pjNv2aTzBKEMqA0nKaP8/J2msVlHtHAPAZocnuYolqfWZfMtzQ2ojt1q3XWkgWmgPvOeAoSzfkoB&#10;fi01MhvTBt+VzPLZmL3BvOZiBiA1UsmC+vZ8eK5/njhMBfsf8zwL3+vJ+NoC9Kq/4+VwpLQOPto4&#10;t+GXSkCKxM/ZANdsXnz04pyV6BmM1QcwEPs6Pu8J/RKCE+u1QDBYUSpwRN8CGWrt5WDlATAMYTQA&#10;kaF6KiIrvEzmz7rb9i0EYSIYtuV+a6nkHQE/AOEYxkBBdFOfDQBlM8OeLo2cUOv7RxI8BvmiT/Qc&#10;xDMIIH3K5r1LRTqua291MD73qb7/BdngoykhOFitPenTM/dIKGTcI9p8wi+45+J8nzJqkZ2p2PTs&#10;MQmYKcEH7uOXV3uqFS76vrG1NvV+jGO97xeX4fT8GPp67Z7r58f3PiItud+25NgPH77ndwUpJtG3&#10;8ZlKjpejDUfhwTsg5KNbQq7u62efdb5HBpXNyzMotnz4s+AEN0xNcRWwEVbAW3NUi6+8QtuDG8pK&#10;Ii/A3TuiLAZfjO1smFsQYFgwimJ+q9gBpmZjkhefQO8rknPJSkvgLSW2oKT459LYPwtw0jinye1p&#10;XbYazM7FAtCKD5tCarKf2GxUHEQszfP19UDABk++LzWwMS7hF+swH/drn0tpSfPuW7fsez7gXu5h&#10;LwIZelaXDeem1+kWgK+sEuTXIVe6zx41bKy+0M5vq3U9mCM1ZmZWOElOzQDClE3uvuChIe7bnkxN&#10;5kNrt+uIej+v1co4q+4vDQD1YVDyhODVPWBCuNj1W8qzQ8tD8EFYA2ZXNh9UE6iG5DBvv7v4OzcW&#10;RCE+i6WV26JLOgBCSx3CBkU/BU3azetN4QMlvAL7PLijHd5Cetdpu8Z6MdCCANog3xnJd7q05ET7&#10;xU3+8IqNNcsYNU+5SUf1OHDz3tKDzjwBzcTcDjk0kmDFxd78hpgKKUbEJMYL/ty+veUfTJMB2O1r&#10;sRnlg+R+hT5VRZHDaSaNTQsDFnAQPj898/pA8uXeZX23kQ/dpDTe2KiiUZIz/L/D81OYALZdQRr2&#10;YmAQvYMu2EDiPoBqzgnrxYam1pi2DJ0diJCF7RiwEhQAMimpyhgCp9Gmr54K6SmFeA0KAwCOM4v2&#10;sTG0mEo2GcsLEyZ76LJknJ0aW5OIWiFcWsDLqOLfQbfn46SggSAWYpKO36bzk6QxzRxbCTbu4UKP&#10;OjGcbBofRNM2GSn9+WiintgUwG9i4udY/AI9aQoN25cHGdHCOwhyg3pZjieTSvHz1F+A0A1nOOBn&#10;Xs5zA0Gzmluw9yaxpQAyulcfmIx4DU3iJR0AIOTApBvLkip/ttQwDxTAP9/e3rI4BdjAAJnOPtMo&#10;8A0G6J8/f7UgBfgKEvDKlC3jdRf1c+FAR4IxiiYWwWKmBDEhaLSvwBQvcnsxJLHxugTGp97T7FKV&#10;1LwW3SfRglns3nrSkvnPKZVWwJbJ0QxghBQDniC49Qd+zz68e/8h/PV/9bfh17/+KyZ5dZ011E1G&#10;SBnE9tWhSEYWZI2pc/SqJU2bx40Vqh2lZhYW4X6K3NNm81YikA+GZDGfnyImiadWZRZE1mS5XxXX&#10;e8krllV5JRnAc4vJd6ftzLyoyuoQDfJPzY2p4/5MbMQ1PXTmgif3epKTgfXG5rF0U0ds53bgeQgS&#10;d25nNZaF0W2sy7kVPKZokow5L55+k6SgnvybQ2kmu9hT6ZnK5D+xLrBvw4vv+BIeHx7I6vv06SNZ&#10;fCjIkcSLqTSuSafUyZHhFaMliIIxhARxGHKjmD2dWgQ9QQMUpQK1uy4qkb03Vhyel3Fc/K4ABGKw&#10;xIn5iQMgrqvNlp/vQqmqnhj4qLS3oPACDmog50VYj0IvUMDjdx2VzMcwCIFpT/UswPtaevmkIYdJ&#10;R/GW2MvJ1puXTs9AQaX9iq3mwS5ZbDdnaJDxRtuE0YZsaQEITZ41L4bHaubROHCQVQyZ92a7FRRl&#10;8WrJAg58oMoEPsnhLYnT5GV2xnVkDJinVlkCvJqExZqtDLAyFYV9xDb5tXTeuXlavjaxWaYQkxgs&#10;PqhyAN1Dc5J+F8q4NtEW+G7groKHgsl/3KeJfpEvL7rfsQ1GHHz1dE57ppEafkkZI+RmeO9T/Uxg&#10;e5jUyHzyDGA1pnEvQHOesxIHu2Z7gkeOTOb62u3Gkmfphdyv04jlzyUpYhONeO3myathkdQAnBvE&#10;Rp1UOwGYwu8DSDmfx8b0pV9feT29p1yPsm1Lg3QWJj7TnlYigTUKByTZhg/Q4Jls2IpaD7qBGgHg&#10;LRp2gEV+7hNIJ3vRJMJFTC48L+d5UhO85drbygIjKeAk6uw/1Pu2k6QPXq+/+Zd/+5el8f4Pfx8+&#10;ff7chpBBIElw+axktsnZEC3heJnST/LiyWVJ442rdFwHfcgCj2LntWbLE1v1umItzCuGxzqlcN30&#10;6XzjkCbLhzUtP9utvJVC87lWeq/qn9TOgEIZrbNQsmEjJkPrzBKDA9LtEG7f3JpNQr2HHHzXve/t&#10;27vwptYqd3ff1T93lFbTb1jrN8kEnRY8CrqKnTdsQYzEJN/XICl+lpWAQDr5z86SCfPs7dMqUKNI&#10;UWSJp0WKJTL4JvOOa5YbHpKls997H2PuLoCa+zeVmBpAm8NikpglG45KYykKCwgiSazZgq8atEZs&#10;kXeWZO0Oajb/0jKr1rU9cpastpOnKNbPGV7gslXygJCs8Atfsx6Y6P6oUSwf2kO4MX40+bGzjKxn&#10;iLIzSPIV94T7SUOLjv1PJ69brx2Ksy1Rq6IeANPr6YnBHGCNXew2DZA81r6JIFv92Y9//DGcnx/C&#10;vq6zy3oOX13v6N2HGotp3MHCSQD4XSi8B+Fes/ZpAISoJ7KY3sfDSZZQnfzYzFfQ1RM4Dc5kGBfK&#10;XqEMKximSJGF5F/U0gApGRSJsI7aE76tNSmuJRN3e9gKPRDkvNzveP+QxjufpyVVG3Xudlf7n5Od&#10;U7Diqf3oJT3j7Tmn/2/9TrB0el/rXwty7NjDov+Df/hFPW+M5W4D++fjodU4FyLvsJ/cJNYmlBvL&#10;L5VjX1oymLqNtkOHI/thk0jaPgJmJAF+H/KNCKEy79rH+j1xjiGQZMo659ImMNa4vu7p/itDT2aw&#10;arvah9b+A4SbmGO4rf30rr4WoOEjgD7uiz1TvDFMAxP86/1j+PT1c71vL+ynH+HTd/9AcoHXFNFx&#10;CkneozzlPAQyaJ/zsIf4iiW3Aq2cTZY8PCw0tnZUD+v7ZnYf7miAEuuMYGhSUehRtimPQjuUht2A&#10;SEk1NTR3QDC5SmcVuuGqniZbXfnhtcFESwpeJKnOCHa7lCCgMRcP9bMB0XIeLJLVXJZgk6ThWeNx&#10;pbSwP5LZ96Sw2CTY/3PvPme1xebM1wKGFcwRwsKIj/7+oWF0jR0YV0CiMyOD1EwlL7ZJvhcXXUBn&#10;XDuByG0pNOtfEsXzErBlISRd8+FF3Wv+egJx208unzuIsNFpQLIM1Jxc7iG2CyBdHHRUQJrDzDyL&#10;RXDqfVCS3CqqNI9flR6y+1iyNuLKObt7c331d6GlzARJU1LzV0orE9yo1K0YX0dBt0KAHmx9a0zW&#10;aTJRzdarBDKZwoe0JKQ4Ck3phnylXH6aJDFwQ+518opLU3pNJxwQAqhC2vZkBakV+hMp0ChUUWTB&#10;oBUb4/7y2nwButQ8yFyCRN8KeIvBP4FToDPZF7aJxmZq69NFhgPM5v+R/Dslkz9jA2YCGTxllDoH&#10;cGbOZzZneO9M6TEmpT0ZOMfTMw8OAH3479yI5XkGGYRJYG2qybTfYB4y/Bx5FsPACqJW0KjIT/QW&#10;vNCkwfwqdrvLFmjgDAC8BtTuMpuENWpR9y1wJL9KU3YGqMtr8BoCOmDUHevBTv+HIo1/UOhJ0WYc&#10;yBqDf19UUi9e14mynrVxARQM3igLYCMTJbps2Bo8T4ptBpdqBs5zbpusJwwSXDqODPxwDi5Te2f3&#10;lCuU7I5KrWYwjYIO2uGgNewJpzS3LsbO2tWD7vH5xGuB32ES8I15ckxK+2Ty6YbFA/3fRvP+GvMC&#10;yo2U/Z3D+w/vSP0HmxSsoMPBDHU7MdE8vYfPA2PrzSOMoS/B2K9MD1Pz5ZMCk5UvgJiLSvhd4Hoi&#10;BmZoBuUG0uL7jO5hJOlz36V2b7O8NLL83sDIbEbyntrpTbVAMnzmu9o4fPj+h3pdLq3BGyysY+i2&#10;rZmNkti4HATgHf7OorAbmlGreTzpcChZzKdxMfzm1NxZSTL4VnJqEmOprBNntRGxUV6xSYs/cw4s&#10;SL5M2bBAuCZb1F4xSc7je26UhQKBmMYlLK+atdbkxyW9KioZyg8xX9tBzBwPJ7C1Ki9To029Zva5&#10;5FD3Jc+lTZIoP+R+o9Sn4ABwi5gUFd7Av1GhJPDZs0TROTzcfwufa2ONZDewmQ+P95TvAiyA1Acy&#10;ylmSHuyVMHRmwI+AnYGgQzbZoeTg/H/yH0Tq4/Ulhh+j/CmNYeAgQhTDm/samo5671HAQoKJlF+A&#10;NsZMSvRlxedAg0EDaUp2NlozMvAu5oWGFDlch+eXgzXR8CBE0juYwrXgRrBIr6AnMJjwWfF6priC&#10;NRZTM4+HhyEl/4MFYGCPnyQHdWYUZMsE/3V+83MO/ZJ+7vYZJbdhXhZbi95swRpts6cwj6Wi4o3s&#10;/liaXLusAgRwj8mal89cMwhWAe1DGTZS+DmRatl8F2M0k1GnQUmRqsBT2kIrXlNrytxbx4MlYlw+&#10;jRVZVgwlJQIvgMESHLR4jWildrFN2n1YgzIUQB8YpkU+L0kNcRDLL6ySTd1bxxM4PcjjeDQWTXKm&#10;n0tzPKFWNZAx5PyZLmSfMt15JZVwJpLL++Y2jDC5OlkfYUketvTarVh3ua3VFIrksrElCfcCEOdZ&#10;AWbyumSAWWtcVkV3zmJYWlBbKUsabRQwC08seqTmqbEevB5JYlySgVbXKmq+67qnm8VI5HMxSLpm&#10;9hsXBJawx5zgoVivA1kxm0GT+CRps913hitJ1g+VyF8O9v234VttUAkEAfv2s8ubrOwambzIe8WO&#10;mgX+TrLvKKugC1c2tHAPefK9qqUXLKk1KykYMN5ZcWFNCsMm1KjlRfbltUfQgIjAYfKU2NCUGy7/&#10;ciaJDXZSS5guYikHNXllJXmjR1FvcnVKere7NrCmZ2e9CDdvbsLtTa2pr24I+mGvxJ9BShHc78a2&#10;SYuczZ771FR0Zmkh0KsowX2cGyMmNcsNa66Y5Iq1PltC9CxmKYYJOCNm2p9MSvgMBJOyZKkGbpsd&#10;kXlhkaJpYTal2TApHTmyL8hicsyqSX2P4CIRaz75vXPgV7YmadXzBCX7mt9YocH+srmE1nAuzX1o&#10;g2oHjbnvldxYzwDcZC7JvT7IS9hBY+xNSY04Q3u05sgwDuYNisAgY/mtJMtlJT0M1je6DNnqRpO1&#10;epCL+xQyHGKclDBf70fdV6eX5zAeXxiGFL0PqD8LgA5gH0gSf/qn/xz29XNcUqEV6ccbpR2wgZAN&#10;5hCseHh65iDbBsodPa5JShjMX9YIJEoNL1Fs9dnOUFh6oIbT3k4gejo3Fuio/XkAaAcGMgK5BhvC&#10;cO1NNryEH3Cs+82vfvVD81eHlzh84aH9xXWI8qK8qrUJap1RQCmtKDpj3PWD+T8DxOxrL3v37h3D&#10;oEC+AECK34vzJikRmSCgQMM+Lam7ZHjiOoxZoVETlUp47C5qHQ25cjdYv4DvBp/ZSaEdI73sJ1tP&#10;HJQO9A0DaxJ9Iv46SuGA+qbf2uAvxA1tkKb6eVHXbK+vaz9pLP4OicfPL2E61u8MAkJ9/ee633a4&#10;vxdX4cOHHzgw+PnnT1SpocdlcMnxheq7x3p9vz08UMZr0vvcPMoaCy2EFVsthexS1IY9x9XeLI/M&#10;GBr7K6pmd8beIu+M4VWaQlGwlwP0btOQlhRvkkgaEB/ccM0pTLJK8d4rBcfRfBjtrLhQ1gm3oaX6&#10;GtC34iZ2Brh5UGrUudHC+MROj/IwDXPWyxd2oKONaR0bIXAyr4Lkmk9ncisD9VUtdXjFUAxLgHgp&#10;C2HSQx6Xa11UF5RVwlRqafDt7JqVRpsWW5J2voo41aVVuIosLLIYnsVDWYIFi0UPRPL03Lbv5rYR&#10;e8ZDzv7esbHrO2M3KNX3z9j+c2iKkXYdXyWvrGS8jkOnuBBmOkuAB8AX6XWcNOAS+z/9c0m5s1fx&#10;WbpbyniVhCavnXHyBEuT6W37DaezbohMQ96+081aFpRPmTil1+TcMU+X8SQxXnxK1WjyxSmuC0sE&#10;E2KfMNEPYp5aui82piRNeBILapAxLBBmC3BNYY+mTBcRxUnOYwOhEHKAQw0SAxSCZ5qlBk45YmeU&#10;TEyGgxDaQ224mLJ3Gm2qqIKWB+q83DSarZOlNEk6tWroswGC2MiMRLegxrz1MJVHsMbxwMK26wpZ&#10;WPTOqwcRJmwovOntRN+pMxmRCJNAiqWBYWf6uyFxyrwl7PNvIGsDy+ByxwaVrMB6XZ/qoYqCCgmt&#10;uEY4VPCR4TWB6RsSqfBAcFIv0AB/yDToe7EElaA1mr9c6qJSSpOkpJ0OGNuU9xd9S/zB4mNyshq+&#10;5MlvKnomNTaUPMr7zAHLXiEToeHIi27fvBfV1AYz+kxK44XnHl+WrTk8TbPS3RLlue6BUAj0zeFw&#10;tgkhmpbnYz2YZ/eOsafq7Ae1mqOLjclY+415CmFT4HdPJj9wuQf+/YJeTckeVoEl+92W9wsSwG/f&#10;HuhzwzSszYYSXcgAcb9xbXAfDvUzfbt/4sGPov5ezCOYIAfJnDFdNOluZvrnrFEDJ+GUc9v3YeiJ&#10;+xNIQzJOtkENYm25JMbCG2JLUvTEZNwHMGwJpKclwcpeEyzJMpj02ibBicxJXHM0bgC08Wvu3rzl&#10;FIPSuJzC+/ffhTdv7uozexOuavGwHbYNMGum9tmAO7MXMC+gTsMIl/lhGprJ4AsyJDbZxHJimC9a&#10;1HChiMFGIF+DB3wHmj1HZ7p09jzURgKFSa99bhJLtpf/nyddugWCSXqLNcSr69rA6VX8fCzG+g0C&#10;BrLSoDAgKHqO/DM3wGLFgu57Y0lNWX5jum7Ziw2XEQeXmSTJ6aPMZDsW2fTdCp288M6roZBJP92D&#10;Y143XkXpo2CbHl+MRVf//uXLl/D186fw7ctHAnkwZH5GEE0Za+H+ZHYE2Itq4ZqUwoqHIYm5iD0K&#10;hxnWO0g3Q2+WAfBIvdiYVQFDREYLc8hzlhdqxzNAFsy8b4PYCC53xjUF4J6Vzovr+QQ/TIJupT5T&#10;+1rgzvY8zeY5O2zq/robJO1XKmn9/UeBc/AkBLMPvlXw4mOa3/lEgA9DHJwtMLrP8t3BZ6C0F0bg&#10;8D9aTaRxFmCtsYFRDVnMGNTWnzze6DGn5F3s4y7BJMsa0rViDAWXqZLBrWafV2c2o/ZZSeLOynaQ&#10;rMh7pItdGwRGZ45HyVCSNYlpsEKno6l4z+dj0iDOPVydeWcDtFHyb1MTWPLkFLweg3y11d+oAQYr&#10;isjwSko47/tmZkxW6RIVJ/Npl6NO7o7G/QGfB0MVnv1BzF63p052rSJrFGMvMg0RYNZmy8aHQwP5&#10;SDKdU4BAJ7sLSow1QGpWKLPtBYVJlGeeAW7mX+ZFLmhNhDF2sXa5xaqBjI0x6UOnYp8vGYtw6Lrm&#10;v5oFxKfoPm9WHI7zqD3B4ABnCXKAFA0oXLONizziIDljDUSw8kLDX5PpmY+Oscs4nBTDrKwk0Bai&#10;M7ATcK9R97HpB5MG0u4C6ZEX8ghO5rcIsBv3ivVrkhcspdpnDip/8xd69v0v/+N/Hz5+/GQSSewF&#10;ZfEVigL75NS3aoIWzzacl/NqIFNaLkNpk3xvZNJKGrVmCYSVLImMev9ZnTfOwEMj0LlUS2BeLwZz&#10;Y3jo05nnkYKS5JtirPbUgKZO1hdJrPTozAvV2km+iIIbCXggsZYDy8H8nn/45Q/hF9//EN7c3tUz&#10;+z29sKESAVDbN2n4vPruku4LuM8C9UxJUrRvTwrpm1pafacBnjVtM4On4AGX4ed1hH3OU5goAX0J&#10;L7BOYBLrgeBCzBbaAEZY1uBgbqBiWBjTbfDlkr9FqpV1jlMR5OtDoJo9M9lARBmwz87sKc76cXBw&#10;YWO0/i9rcCZ2S87LYC4lZ2F2UilocOjPclrY/ky0HvrGYKS1ST8oCENqEkr/bd/pBeiZV/g6lbdb&#10;rE5ip1Vq160x/eciNYIB9OZfFdh34cxP6uWYI4kB3tO3cHy4D49fP5GJODFQy/YunPl4zZdPn2uB&#10;fQxXW9RyM1t19AcbMaM7WildE/AblTpO6XBQkrt7drbhRJDvV+FawvV8fvpKS54Zstb9lQ2uMDTA&#10;Wjo+m89qPZNB0NiCvV/MWJ+hJE7Q4PkxWl9E0GrPZ+dQv8NoKHzIYJMiAbi3UCtYZ0BZxiGQwOuh&#10;Pk+zM3/r9XuBuqHWJe/e34Vvjw+m/qAf4yyVRc9+EHsizhx8xvk0Ndo9E1jr9by8vuXZj3UPvzsM&#10;yo8IY0JtPRsjF+sNgHxin3MkkI8at9N6CE64AfAJ/2baIplVA6S5Q33tzLO+5/U74Tqh7sb1Jmvx&#10;QG8/piWfZgNc653C3oGaHoSFxy9fw0OtCbEWaHdRrwssiLabXXte8PSfMRw9j42U49582dnYJSx5&#10;A0pGjmGVQttCKATEhyWYJsq0V8ZNNkRfWVA51bi0hN4opq+dkQTWU2zefd0qzXv5+yqQp7G9VoFL&#10;LpX1cyL9GegoVYL3H8ZOs1p/UMDn8tNJPpG+r9nQ0E1LvBxyBWazzdN+3Jjoumas+db+ng626TM2&#10;uwjfJUpogRuhRCmCRKxwwo3bW2gI2LyXPcCtSytyg52zUUrRruTQ/A5aLbiEJsX1viqLL/5ODyQJ&#10;6dX34GBNPrG5Mcp0P7KhdkyJT6XJnPu0sLz5jrNjDwpGWSWbR5EjPJE3NNsOk9/y2vXyqhbDNKm2&#10;w3/Pzc8xvfKZbMM47c1phYn0ISym0WiGCAoNCjM4zxpsWUHYDzZRZcBDLWYAQmHDmcC8ULPgH7jr&#10;XfohhqDrlUN5VdjY5FmeInlhqvSamNshYsakkOiyEeI0yorYyZNPCJJMYYfACjT4lPUYS2qHpNZo&#10;yZPzdGQhA2r16WzeBafxhU0fKMwMSKh/B6MDzRg2G4BeYHycFc6BjZW/rxYQkJChIEV4x0ZeYQ6o&#10;cArG9NUX8xRCY3qaSQPH++BOfPv2Nbx586Z+D0Pir6/34cOHD/WA+1gbRRx+KBw3bCqv95dsNNFX&#10;nRkKsgmuakJCVL7IbAqZaFvvTdlEfu6nx3uyEO/u3nJhoSDG94TPApKK3797Z4mz8ITozNMIn5dG&#10;szcbGcLjng2cDOHe3FwO4R4R6mA7bi1MAn46mKjh+l9f7nn4gsFyOuP6nAkskmmph2pAenE2pl5y&#10;s2MmQs4slkf93dl7G/pg5SXKmiETs1LKyuJ9J17urOJqkETKGVJuhDmLiecT2RMl4Mu/03+us3+f&#10;BWrPKv7mvIAjszbRlDy4IcpP0MygNzAURpDHVvJLsFanzOcMhTpAiv3tDQHu42yhG51CYPB8gW1q&#10;bB4cpBPBZoZQbLI8USyBDyDRpUyxn55ezMi3jNzQ0HqA+o5D/uLCUjg3dX0eDiOBine3AxsnPBOT&#10;p1RmAykAnByU1BsbNd0mIxMlWkWy62B7hqjykCkPZAphzWTeBzAiry83jbBzFkCMrSgKzKUEpK7X&#10;pBARAHNT/d6//OWvw69+9WsWW2AStKRvHu6xbaAuNfSCmIE3TOyaVJiYjIIggCQpJgPem0F90iBB&#10;vpzwCAHIigY+KgCIAGBRWpcMX3GPMNUNAuR84hIbsSOSLYbiaZ5GFRVdO2iNeWsNvPvyOWMUzM0L&#10;T0iPqYGabOPks5eS+WRy2k//HDEM5GnkXnz0gdAkzn05KP9NFuQRV4eWSaCVcI6CFxNspUbWaq6x&#10;/QiS5IWGYBYMUwtjmunlYwBNlvE4007rn4e6B0LG+1D/APjimqnFPb4zG7ApMUBnlA/h1WZf955H&#10;DhAg93CQBOcjBjYAKSARQcOLPW3fX/EabwZLPoZXKvz+0Hwy6AZJ2yhe/bsr+RvfHUU7w0E2JmnB&#10;+0NSA2AOtS7WFabNI6XxWzbBNMxmOqsAI7JIS5sUA4ww+eKJezHWGPaN/XRB8I+hPFh79O4zwG5Q&#10;QBIk/XuE7hQbcCRJddgUkvWwIXCI/XurBNeoZHiCyFkM0WihM3gvmpOPCpzC9y/GgkBjQL/JaJJM&#10;NMp8t+vIfceb1aCUaOxjYF0sxsjBTLqduSIGbRLzlqmOAsG7lU9kdLlJMS++OKQ2EKQFB8Htmfta&#10;co/OYWtyVFoDbJplRNfCQjS1pdFxbAOj6Ky2aRlsKGaPa4vPJ8C4aWwJ1ZEAuOQwGALVtYmaAc8Y&#10;Pt9Q18fV1Z4hM5R04z6CeQJGKZOKTcJ7Or/w93Ybu8dnF7m4nx3sJkYDY5MsVAjsTcsQoJS4Yt7H&#10;xnAkEDzZOmDy+TwphX3LzzDKsmIXLdk4SSodFHzClPPuwgCXbM2Vy+PJ3ggCddPS+yQxG13m5+bT&#10;8M6kWgLP2jguDGcMfZCkXp+t+3qtZjHnrQ40ufNJkjden3ISc2hLNkw3DK1Q9zRlgHr4C/UYbSIo&#10;xU+6HmP4S/8qeWF2sF7BoCMt65C1Lp65tDQkqHU56Jb8yWxFVpIrT4gOS0JkTNZ4DGtT9LJ4+WVn&#10;d5TFQ8qYCIvkk/cY6xLNgVITTWZv1jQAtrJsVDgg4SDbwlRKXBgb7oWcxcYa4JGFfXsyJtQsKXwn&#10;FicAIlq0wFv4ptbKe8jXL8O7u7twB4Bvf8N9xAa/w2J3UQDGmaVBjFNrkhrrNC/f0UJ2zSOWyeBK&#10;U4S8jzUGhizZPPjITnZfNgH1ZGRns+5h/Z70mTcX9Xmrz+3lzoB2DbdQy9p3tPvS0U5oZdavc9r8&#10;ICO/SwmSbBSTdRt4Z8l03qBP7gdFewsPM0wcQc9i86eQWpKzh7a4X3JI5l2V5NXkTamnWHLQR6UM&#10;UqBzC/3aDDtrTuHbh/3R2YAuyVY4h7GnraYGitUVsWAYZoZBZm5eXu4F5gFhDtaHXJo9R9cY5yOH&#10;gTPTke2M7aOpQnBvxsOBgRG7eh3vvx3I8sLdICAxGgvz+emBfdqMxO4tmL7FXPZw32GdA3Bstj0D&#10;vnA4Q+/ef7AeUlZD+F7j2awtzgy5MwAAvQ7eu+8Kfa/7be3nonm54ryD390m1brx8pbelRdXN5QJ&#10;f/rj78JFZwSKaarPSu0fI1QH9TXo4y6vb+r17kyhVV9rnsb1HK/X4/Hzn8LDnz7WtTiIDZ5eqTQC&#10;VWZ7AtRBqhF6G882lOJeWuvfm5uh9nYP/N4gcABo+vrlc7iun/E4vZDheHF5UfsaO5O6uuZPXx/q&#10;5+5rHbwPm/qZUfuP8ulO8P6+QLDIjuy+R3jm1Z+FDHiSNVIUikJm9gn1embNBt/OuRtqbX7Fnq8H&#10;8Bcs3HI8jWQ/3p9nWjbA2++6rssT1gTO7ttr9gHnp0MtjmqdW6/a4+EhPD4f6NmIQI8CQPaPfxKz&#10;dw5PCM1C+Jp8JCeB3B7I4MNMPyNDsyILKzYz0pHz4pMXV1LMsAB3PtZpIRBSBpSYmp+rJ+0SIBTD&#10;agkes+40r+We+p3eW66HOyku/nzNg3mlmGvnjWr5ec7NkqWIeT8XBaSEtAKCklm1UZ1UjGwU7VzL&#10;0ZPkZw1RO0lGFzuT5pvslle9rFH8irkkObxmH65piMXlqyW+8qyN4c/lyjY44P9X6B0zBFRzGtDV&#10;sQexpN3YwiDZo3fysvV7E4p8oM0yrt0b7aHuWW4ycGP39U4Q6RZWIp8/WTEohlDswdiuha+TREa6&#10;1DkLncveRyF++BhTS3ROJvNWAGPqjCXI6quzs2HTbZq8egngsFp+8cIWaO3gsCiU3dXl7u9I2Q+L&#10;/9Y0GfvFOS703en79ibmj+ebfW7gQJC569y8dRZ0nWDYZqMpT14qRDcTnzz1pGgqG5pnXy8ZhoVY&#10;dIr/npf4aHmJmWmhfEZKXDTZmBQjTn23IWsNABhDC46Wwoum0SYjfZseQ7IL+Q7+mdOci4tWrNKT&#10;4epSRa3S5uQtM/tkSQ+Xp3tZEMGWRQv8/nBgYCOE/wA2h+fDo36/FR3wMjMDXfPRwYaBwtjkai4l&#10;7DXd60Xh3lhziZkyCvvtRtKNTpHufZNO47oitRV+Kl1nZvL4GTaaMvWnjwYPyRMLQ/xek6p2pFIb&#10;7dwWKkA+vP62btwAk/C57+shMNN42wDZi023UEw1McS6wv30UAa8H9NYJR21/TSqgc5tsuMJeVa8&#10;Jk1MY3MFSAqLQFGa3R8qmcnlnEur3frOvQFjS25bHmxjPb2AZj5LZjrbtckro2YPJ2lpRGmJZo+S&#10;ojIRmDK2SNAaBTRAL7DYruta8tRdT1/dbCSH51TribJVJCzjne4fHkyaWv/beJokRzU6L8EHHq6D&#10;peRhQk+24qnej1Nji1GuNdt3PJ3lh9VHTdAlB1gZRjjtu5MfDjAcsB2ZfDxYwXLWM+wem3xfgatD&#10;Jx8/NQ6YqPduED+XlprYaxrFw47m9CN9me7efQi/+OWv6NkHWaWx4/rm+dAroCZqcBElkUuavDvg&#10;YIGdkawv+iHiWRPbAEBqErjBZysGSYKKyY76Tg1RbgdxSz2NSzPmFgDcrOWV15IP5WvjhYgVeF1z&#10;avDhR85mmM9UbnnxJHl7tjXnYAYn1pNYQ0Uy1qn59iWl43pia2nGvYtvqvv3ZNHprXiQz4YCBpr8&#10;Dr9b7Glbr/IO0r5CMFTeOJ6UiDWKIpsgHwYsZFo8EdD6448/haf7+/Dl82cW9hiDQW5FBoIAeg/g&#10;gK/eNNr7AFjDe+L5wdUD2MS1GAN9WtEUolm6JTvU/HPMAzSxmN5S2liYQB4VLrLZGuNhNqslC0Th&#10;OjD2GMAHO+twnzf0rsV7ADgEcEbwSRYOJpfJ4UVpw2nY8nrChxKFJj1SKce3hrXrzTMSydM040Ui&#10;OoFe28uZBFmLXjOK93u77Kn0j5XvGuX2G2P2wLvIwHdLTi0rrz9nZrgUpCgl2eSoZlqfREG2FWjg&#10;EUO1urTIEYOBbIu5sjOY7NlggyLZekw+T14Vvm6MzPUWxMgb+Fw7k5Y8qmLDn6wC16UZ9FdcmVEH&#10;X/dpXRwrDTosrNmghGz3J/ZktSifNAvxsiGagXSDPM+CybeTJazbM2j7Vr/pxUBSMnUx9puFiSkp&#10;b9NJglUoU0piofl9ibIa4BB1Mlk1rl+fOgUDpFZrGHBqd6es/EDdvN/DQvA6smBlpI76JouZ5z5L&#10;kzxbz0xpjg1Upn+fmvWWZieZIwPePGFOKbEeJEM1gNal++96QIDvTWBzBEmHXdbTCQBGjemMQNqO&#10;1FoBtVNS7eO/m4yVaKnEDEbpzLQdA9PxbPYo8Lr8l3/zX/9FYN///G//Pnz78sXqUZfSun2NwLAc&#10;F8l1Yj2d9SxZWT+692pYAj6aSXeJi5+Qn03N0NsDk1aWNymuqCpxhbBGKXLYQbD+BeBPab18aMkE&#10;AsAb3MvKGuQcFtAYSplBQ6AuGLDUy+LA5ax+T1ALby8vw2Z/XffWm7DZ7cP19W34/odfhu+//wVT&#10;dq/hVwoGIAPK7HM5w9DPiCFqGCUWemlrMLdzNFE2uFlScDWAgiQSg/OE156P4QzmN+pVqDCensPx&#10;0RhEkByOORFU2GFggmsD2eXlbUj1eyQwuTU0Qj0BlhEGjfhnYzGJ8SNf7qhAGpi2jzFIHBjaeZzd&#10;twqDAA2cizfbzrzxBMkYWlKzZgeLJDktycnG6u+49rkCuoW9NIs54v1X1kCFzXtvXuxQCsHDrdOa&#10;met5hMDA58d7+uXxuULIBPq4zmRi3IE4mGFaC+tZA2WLnP/M4qfIp9jdzcFsA+hOVnyaGLRR6jOY&#10;yJKzGgHDCpzx3WzsyzLVtXf1ljZK+PZPn/4Ubq5vwhy34dvPX8ILn8PnsN924RZ7/XwWw3mWZY+p&#10;i2CVAHHG9dv3YX/zlkPQkaBd/e6w8ACoRYskfS+wMSdIh+v1QM2LNF0wHOvPH57u695xqPemnnez&#10;BURc3V2H0oEZ/0SmJM7zzf5NSPU56G/eh7yra6p+j83tu/BcP9p2nESWwVl+VZ/Hm3p992F3/T2t&#10;Z15ejuHw/EK1135X37vgnLsIU/29W/ZL+3B5dcvgP4KG2551dJkxubwMl/U5O718w0qrCwcEmIHP&#10;2lDrZe7fx+f6fFjvjrp4PNQ+DtYp9eeRCry/vCHgMx0wJIOv7E7nTEeLhJDUf23qdQRwEc1fP2kd&#10;p/o5SnfBROKM9UlVwsj0YhA9jvmsgQ/26m04PhzC53ov8fNz7VFO9ZdfvXtLb74I0H46hafpOTzV&#10;333/XO/JCRSFvn7P2qe+/z6M9HE91nPXQsaeXp5NUREtHTWVlYQ2ByW+FwN2U5BFkMKhopETHH5D&#10;7xPSKvVcnChXb3k/KPqaUrgjwX2zTDDwL5cl4qOu1EW2Gj1UQSJS91qTnRGH81ESzbiuQVKYHEhL&#10;bmDnsSQaDLm1iEBBH6T27vvutX6UgiJaoGTng7UiT2wHbCQJjW4k7jZFGvZFV4/gG6qeijG8YuMF&#10;+V46k4F9Dfo1H1DlWbWYn2+mesMHBity9sFCZ8Sdoa7vXmSCLprSIK5eT0UU1kHz46PTHu03aIlB&#10;ZUVvLP0kZwGqqaxXN+acICkMNnALEvxq8c+bheGtsJWSfA+2kBnu+SUu3o/NKzZrH82ycVD6OdZK&#10;CqsAkSVUxWsn/Dco6fDMYY8zLEf7vSxqkijfxlpdZNxJfVMRmE0fVrCx0tY9L15XGGvGqtNDKQEj&#10;68uYcfYwLT4QF1tQk8+agAkprh8Kk1iXAbCJZVpcEVg2Ns+WebRJWaeJR3AaaztsLP1v03fNeNEn&#10;cbgQZ3rBbS0Zs9iCOp6LsYwuhtrYd5xyfP76UAsSowif6maKyciXb/fh7u6WD2zRJDiHHZsLPNDD&#10;5kZyKGOxuUcdbv6GHnxBBUniRo6pxHa/DVe3lyxuDs9HMhLG+0eakZqvyS0bPCxyJPc+P9Xrux1t&#10;WgrD6rrhoxnFpvnx0yeyGVD8jAxSCTygTkrezTJix83GRI/pmfXzghmGxgkbJaLot7d3ZBviOsLs&#10;NcgbCHcBQOhUm0uCkQjukIl8kwLCz+78wn+ED9Ykqc8g2S0+B7wc+KDKnNoSRxOZL1iwAFaZCHiy&#10;1GVjZiw+T319IjfF6MTHs9hOblMsbxNvCpJkj6azt3SeWcDK0HdKYbVid9I03X1zRDyxzV+JpgCj&#10;NgzgsACPjaRNbhqePH2d6XlJnj6FLJ6kJghgGAozbCQA3nAt3r3ZEYzAd8akcStj9klgCPyB6HVS&#10;G8VtMlAcEzJMMyfGx5fw8AxZw4nPyyjWGyfxAviwtl6O5q1EL8eLDYGGm+tLGufCrw+NFZ6F5m8V&#10;7PMiXKTrU9vYx3mW/4DdcxZ00db7drAEZ3ouzkWpcpJL9F2T79etwJiLp6n5NuwGA64Anj4dziYp&#10;A7BZ7JAzEHw0ucngrFF4vAWmnmX6Nu1ZzAI0dx8+n+pRAkYTezdqF+ssGUtou5W5MFimMhQmSCHA&#10;ISslycz6t/SDmjcznwt6HSUHvaxx7uWbQN+keW5yDIZJyJtzUNouZZQxNiDWGRWTEjCR0saJuGTf&#10;/AyDpX3SE0d+EGBsnseTPALT4vPAQ3Rapo9idEUvIMLiF+hNgU2VLd3cJQze9GdJQUPsNEG1BN6N&#10;M1fQ/AMxBoAbSxvyxGaqPlDCkrOnsY9kQoElhT0Nsio0HTBv/vzpI03wRw5gTIZHv72tBQThtQOB&#10;AiXc1nWBFLtBEmzswZC4gtkzs2BwhrlJUrMGVGhUud+h4ZNHKCQkZBwRkBosKGkeec83aUMwGMUN&#10;9mqcETCZPnHAky2Ri6yTju+J59kCFawRgrdGKp28LofwT3/4kQXc3du34f7+gT97XRubSf50BLg2&#10;Bsy9fP1MxvaH9x+4/7/UPfvi7a6ZN5NFNJ2WxGCCqwbIYq3Vy2vhJZ0NnYxVZh6SOJ86TYKx18HC&#10;ATIqAAfw2cKa3AiMBNB1cWGgwelUePYZYCRzZUiKunp/MBREc05ZqwGSxmpSSmXIC9sff6zuVPKs&#10;/FhCaoOLZlncwHVjSaOwYYJ3tGeB18M9ZHzyLQmD1zPuHWsdt6UNe/Jrkf9aaY7UtodhzRGYwz4B&#10;byJIy7A+kVQ4JJ7Bs8AyTrrrfdsP+7o2juYr3BvziGyh5EnXiyQf92HPxsykbluxl9AM0D93Ost+&#10;xNKzKSVTOEerk3rzY+Le3byHQiv8CE7yjJh43WneDoN3srKGV6nkgWlytg7TcMHaKE+lNRQEdHsb&#10;eHLAK39Pgi+WDmMSZYUjMFwmRXny2hpM3cDnrp4CTFvENcDzh4l7VNAbmSMKVdnebrnnQBoaNewA&#10;s5YS+VpfrQtV3HswPPE6qDKGEXVFJOBnoRXxL2f2BUtTbOuvyZiT/BCXAA35kDeQ05kcUWyCsMb5&#10;FirsEtsbbMCSPDiqeIBEXrys/SW5LEEfafFzszV45qrngCgqgZ72KLX2gJR5tPXNRi0ZeDyJaRlb&#10;8l9vez29nK1h3FJObeFgNvDreAaDzffh3R3tNN68e8/BMe4NgWpJyTGE8nASMkpi1+T0FhYtX8Gu&#10;a4O+TTRv0tgtEl80r0yQplLmRIAEV/8sljzWHr4L6pGJIVsWNjAFk+Ff1LO8KByOYL3AR2+K8Dn5&#10;2VJc+YCnFmRi3lRZVjsWzkX/ULCgGQxmvEnW4bmsbcnt9Y4WBwWN4L9PCxvDE+HnlY63l286gYFO&#10;7D+FYTTVgAfmKCW6WSEAOD0ZaQM1PIN+6r6FMxe2GT/98Sf2YJvaE8H7GGqi2/112IDtDh9pWENA&#10;kl3/HqajybYl4aXaRZ6anTwC6TdIgkgnVVoWkGf3htYdpxOHX6zp6r4CmSYtNy57DnV9X7z/eh9u&#10;6tnYQy1bap94hqVRDNd1L4O3H87dnGbW7bg+h/AMtKbWVn34/pe/CX1dg/Box96LoeIZbPnNwKHZ&#10;LPkgBmwA+zAsRFWJQCz0di/hVBvsQPIJPgvUTZcbhG0M9MfGcB6sZgDqYNm8DDaQuEHpfKi/B/Vk&#10;vf6X9Rzo9lc8B+DfB1Tt6eln7sMM5UpTGGqv+e79G17b39e6AMm+tMx5PtXa/xzeXlyH+4dH7tMY&#10;Ok6jDcjBuuPll5wVtj71o9W+a2TiOJles4WGwHZit+sJJj3BRzCZpyzvM+tQXDo7EyHHx7Dz2/09&#10;a2tYqdzV53uTrc53Bd1YzNsVDSjqA/hxfq0/uxNDvohQgv0e15WkmtMh/PGPv+OAaTzVn0u78O7X&#10;v6kFT10LkDNjz8DveRypgnp6mUgoOD7Lnujnn8OHX/4yjLVPn14Okq9jgFY0IHeTU9mLyC8v5JU0&#10;VsBa0TP4yvcu23CbYHeTW8a2L67zwOxfFynwnD0XNraBF8hC2Ats0J5sfyihBfr4kDEU881vFjf4&#10;bMlCbPx4IADogFBcVA/eQ9AiREqyoOGC1RpR3r7WuJuc2NZMp89dYlykpc2DvP4zCBhRfqbupay9&#10;MKkX9DPRwj3iklKOPUr+udwXcm4ZC56T656yi39wXKzdUghrYqBZJsyLp6HOXtOrlVdet0lKJydX&#10;JAGoU7FcrdSlxjB0Fn1Mf5bAHP3sdluuWdYOzfVRn8t+e44mq5WErikrrBYwooRbNOSy2ELQL9Rt&#10;QaLS5h3klLSc27zE1k4kSu3358ZUXeN2sYXQqKZVjdDjRkDaR/+pORg7Qg0iQIyh+bGY/xALsPqz&#10;8Azjz3WaFMrIH6+3Rfba1DGJxsrDTDK6KDlkoqeWpkmUJU00dY6acndpoSyO0yQau11bgFQW9W4P&#10;cK+kQRYrSFNCCEcy70FOkGvDur+4DNs3bwKqH7DKUBCykMCGDgPf8lg3u4015fUvGKmjcb97+57v&#10;wxCL/Z4Judho+s5YGpDk4tDebffcgPvBwhC2u05R95lTCVCZ3Vz94fEbwYlO8kiwAiA5GEcAg1sm&#10;dYJB4KydpNRfptxBYkgfJcg3zTAeC/PwnFmEAwzaKsgD7AGmRe73lvxYf/9j3aDf3b1lUR8oLzsS&#10;RKCEW15TOJgv66GFxveFnllJG1qhuS7YglsyFBJ/BhR6FB1IyqKvIzzkholpvWBzYd2wCanXHT+D&#10;Zuv+4aUebqPdv40BbjCP3faWFJhk9AmJmHk/RYJ/OFhwEOYmN8zNCLST/LYTxW7StuCps300CS3T&#10;XyWXsah5a1CEaxFUG6e5PUiUVcylbZKtdvcEPe1S3HjnSIr8ZrDGiwa5+F71uyOZlwcLQC/4l9V7&#10;QwPhUDT1KJxa4frT+7F+jve1qP7PXz/bpBXfCI19lzjRNIo2GGuJzdQsE2t83m8Pz20qnpguPIFq&#10;Vw9eHMY9zX6fCALO7UA3mnZs5sv081IjiddbQnKRMWpsfgRM9pqNSQv5FkGqJlkpZKqcp3nxkChz&#10;KyR6+T7RXDnYJC7V4vDuw3fhr//2b+jXB9ZAYvO9l7fQVuzjEyWy7jPGzVL+j27eivfH9WSiNiQb&#10;8P3se8nDjYmDgtCSHy0EBXWQeV3ZM9PYdEqFRBpwp6k6PaoUIBNKljw5CMDrCGaFdahGXsJylmLC&#10;AAKAN7yP9TVIRltHudNXs/Ri4s3Lxt+lZoVAtm8SSE2QUgOZFOVdo0S4ITXZ2LLHJO6Jk9i1LvU1&#10;nw5LLsXabonnapi8yJxbWIiYJNFYDjRWn4ztN9f9CN5JCOc4wHD58YHyDtyj+8cDgWRjdFunfJZX&#10;Wq+UK0h+MTwAYHB7c0PfuofxG2W3W0kqLq+v2Oh7wphJPofGnnA2M14Lb1YD243p4X5l7v2GQQkY&#10;tl484bIeyonTSsgwsQ89Qjaz2/J30bMMRU62ND2s+/taROOvm7e3DRCHlxU2m6f7R0tmRQEtljPZ&#10;WLKzuFT4Roo2HDNmptjMGzOpBghlP1/amqAXYL0meC3A/ox9PQQ1+hP3TJwpeE9jWW/M0w8M8mEk&#10;q53M9f5Uzy0rUMl8xNrl+p4IaPa1uh57/iuf6RBKS5IOCm9yj8oYs1jmZs1RlzIlTV5wRvlsRnmF&#10;mr9Ukj+aSbk3SiCnNF1pfH1UynAoTaI+iX3uRaWziWdV+xMDtjja5aSYRvWoZebQ9jbK4wGwPc0t&#10;eIpAFkKwerMIAEi6JdicxcyKJguD9x6B516SWLF2sIdtdmTNc4+gWiErKXowVr+8sNLKIJwgff1O&#10;TIrvjckdFbYQV4bdVpR3rOvAHrGBzMh1ivPavJ3M1B1DJUr3cO5nGxgA4M6zMQQIbild2wIHDLxD&#10;AZ51DdhOTLPO4UlDXo4FpJAwL0xIr5BWzFAf+CC/PNu15RlX13dOTXbNxGJJkOlrlZISnks7d+kv&#10;O9sehH2EvmgYcN7sGY4SyESaTBGiIKG/5K/ZQxGS2BPYe6dJEiRrNFg2ySA7i9mZtb9LnNe2dz8j&#10;7Z5qvyxZSaULw3r0QDsBh01a1gJCzHokx9ICP4rYhBjGtPjCaJYDDNGo+9NVrXn7aeAZZGxIGzqN&#10;516s4sFMvHE+8NkadG1TuITkPJ3ltXsRbm5vjMX3ww/hbf1nDJMRJmBM9a75BFmwwCYkT54kiN8Z&#10;61Beu14vvZLxKzk8n5fQKapK6n97Oh+bf9yskL3z8UBgCe/0888fw5u7OxSL5pMMFQ+DCsb6vO1t&#10;4NUP7T6hP4DnGc4t7t1dXOTWeUm+bLNEDQSTUmhTMb/mIMaOszhzSxNWbbjgBTaUzmZ94N+/zKsI&#10;HkrzddYWT6C23iaLlV1KWMm4Rw6QUsys8T3c66xQILAd4X33hx9/DP/wD/8x/L//6T8yBIc+n/U7&#10;4Pz8089/Cj+AQfXmbdjUuvzm7Zsw1ufljDMIyqd6H3fyfI6dedriTAuzm/kbqwn2QbR9qOdlGCcF&#10;X0wG+qGfxLMymvIInzcqpC8q9nqsn3kD+5+Hx9qczuHnn35f+4yvYVff9FT3CkYV9WjykwHWSKbH&#10;IO9iH/ZvrmuP8hw2eWSvYQF6IdzevuVZD2CPsnLeyJlhGTyrZ2NBY6CFC4u6xAI0soWwbI21Ts+4&#10;cVQ/YHLN7QDZSqif7QsBzPPJrBsAyGGGQ1ly/bOt12wzAjQe5J0bwvX+lgQNqBhurt6Ytx4/M4DH&#10;E+sJY8P3fD8DVGqfV/vLodR65MsnDkOxl6fNTT3bH7l20F9iMxpZz2zNo7NeiF3tEUHEASHmXM7h&#10;7fc979dLfabAVESNesCAerNl3Y7e86Lu4UUyaCTv5mDhK3g0ce1z7few9233O7Kc+DwpUGSsv+u5&#10;1nI4Qz796edw//WLPTNQqG0T5cXl4T6cvt6HA8IH6/dF3QXroWGu9x89cv2eYc/NI3z6/f8VNhdv&#10;6ue65cBKLdcC6qD/ykUgilizDqq0ROtFLlskqG/9S14DP6UBKV6me5KvK3pWAEcLACna6wyLN7/T&#10;LI9LMmaLGIUptyAgT7yP2ucNsHMfWo0tV8xwgmni3nDNZLcp8WRXs9DJcdP8gKM86AAkkkGNxy0t&#10;ycTkpqUgP3Yb9uSVDYH3GR6wZd6vibVcaSLNFJbIkShf0qg0WzyzmTXu6D7eKw9Yjn3yAigHgXNK&#10;hWrYpoOOcSWJ9vqOgxBc89n78NKAXHce4heP8mUMHuZSVkCZ+9Xb2WqMvpnsUFwwV82YJFge2QQd&#10;PUvgdRgJztIiEDZzPw/CL+SrF+VxH93qTmqB1DWAz92qGvGtrWlrKUPzm8xLCAr6XwGaVCZhjyzN&#10;2F6GkiiuhJwZ4DdJM7xQyk9qRpNAwZOkhJa0WVoqDC9kbwValplkkmeNA33uN4Tmm18ORVm/sLc6&#10;LS47QGeh28FSjeipJcBBtwzyGB4uYbSwgGzTOVAhQYfe7myKRP+0aBO955eZkeQMuwDP8/BUP9Ml&#10;pxshmg8GkoVOdYcDCwMN5mNt3DiFJOuj8JpYAZPCASCNNOmPD0/1sw4mCYSsAF4hkH4JdIKHHT4n&#10;ZGBokuBVheno4Cl/GWDjgffGpvEAOPZhgykKGCSqEQ5PL/V9Zk0rh/o7bHMuknwNvXk+nev78/rU&#10;y/f29o0xmWqRjU+7q5swgFEmUtZrjc0ejQLSn05kjG2Z4GpNxsTEJoR3PD5ZEAiZW/utNY1MqLSN&#10;Cc0iNv9T3bgLfOFQhNQC5B4bPCStmPZt+paYg6bt6sI2KawXeOkdlbZERxxRoOHDPipZCwyErhON&#10;VtPvXkarx9GSEQn+So47d1lTcttIKMOuawk+dvT4EEOGSH1ZpLpFoEXySO3g5r/ycFKYiK0bS0sG&#10;gPn4dKRf3WUtKODPOB+xfs+2Kc1gVM7h9rpXEmtp7EMY+YNt+ub2Kvz0pz+Q6k5vInkCERiDPOG8&#10;hGYgrGNu4Q7BEvuSUd0Jqp9LeHo+cT2hxvZACAvmiS0FaopZRZ0x2TrJuni/kOqbjLkLluLxbFID&#10;bIydmmz3MgA7AFNRsmNRbGHKPE6NfQKw7ao2CwA3KTUEaMY1tA/f//LX4fbdO3qg9FtLjab/WmcH&#10;CaS3bRLOybNZABSXZss4H7+0i5bkOSg4xKYtdW2NJiuCEdeAYsoTM+OSNmVNytxkgc2HNLtRvn0v&#10;Uq/xORSZ3tK8p0m+Nprktah5G0Oi0DKT9Y5STRzw5+MkKU8vMM++86hQELJqgzFWCByrEJnqGglg&#10;0KTBzMGzfI50b6dgoDNBuONZh3tp/83YfwMLXLxXFqMAUicEvoBp6UMcMEGKpHvWHxmDkpNzJDbT&#10;YD23w5VBS/X/PTw+Mn0XU3yAVGCsHufn8P7tXXipa/6pfq7bupeMDB6ZTYIl6Z4lehfKUqIGDxhE&#10;IMntfH5WsJGxxyGlsGbpzOAAvAAerACLPSETV4ceOQi72e7o0YfrvFMDC8xxJlgbwrs37+mbylT1&#10;+p4d0lL7yELGgm1y85GK8j6tpXVdy2BaP/P96cMHGeVgPm4/f/pYm4X6+a4uw/PTi/l1pE5phlF7&#10;5IGf8/nliR6vT08HAiR4P7Lkz6PA4bF+vzMBmM0GrPZT3VeuedbC5xDeOlgn2JPNY/XE/QoNX79x&#10;GbDAFoL2PaVvM4Z4vbEaMtkiOF9t6Da4JYIHz1AqUlrIDPdKNqA9NyM0xbYm5yDyfpOr+6AuyvNt&#10;s+3M+zCbVy8ZPRx2lIZrNNKMmvGZw4zYpOjuWeMM0xbCu/rnqOTSQuPxzHUd+43WyJlr/wLXuv7/&#10;43RgQ8JhSOwacwBBEAwTqo0PgCeuof2F7C0Z6cpnlkFPqqdyvaYXwRiG9Fidsjz0usYgsNCthQVE&#10;KZ0SeemlLPZylOywyLYDzR6AY3hawVcSzauBcIH73wyqlydz80YM/KxYqzjzGIgwW5ouWZGzvaaj&#10;39UkKWjHa0d/zPHE82FD2d/A12NdApRHJwU2TN/tDTxMM68BAOjD4dEGV/QxnPRzyZiF9TywM8Fk&#10;8wArPdHbrGViqz0CXQ9NtjU+1Brm22RpsZteUugh/Jf8ldUkuOE1weMWaO2J6QLxohfzsvqIbtGw&#10;RDaatLpbGCKvhDdlZZlhUnyzs+m0sebWqS5Nq33X1KcGUJF1Lm/XTsnK2Kvw2aj66M1DD2R31Gid&#10;gva8m2JCK64ZmJRirWOcCpku1vZ13Sfu3r0N3//w67CreyYUMdyXl/xL+RfH1qjlYtLiYdszzC6t&#10;mCzuKQXvu2m0sxypuTgrcXZwYBwS/dawhhNDI2qN/XzP3uDl+d6Cv+oaAECUCdrtwhHrXEO6b5+/&#10;hrs3dwwQ4NmZBjuXEHwAee/OGLWZgW8iOkxm6bEOUymltARgKgKxf8W5WXnkFTvEWUFra4JS1v6W&#10;QRZDCu7xJjcbgO3DQwz/c9PGKcCwCOXIs0JSrFmGWmEqIxvafDZ1BEDE56dHMvn+3f/6v4V//3/+&#10;Hxx7//a3f1X//Lb2Fvfh4fkhfPz8KaR/8VsGYoEN3oMYAD9y9B31HMR6OBQPzjnJxL+uLQyp+74F&#10;glhww6zmVcF59fvhe8RsPpFkdDIN+WzAH/qoukeBNd1paHOuPdi3x89hPj2ENB/DXHs0nI1UctTe&#10;4KL2ZqiZIu0ULsJV7WUOuKejMa+hYPLz4KxQKnqt8ow064MjhxOSPSLNWyFtYD8C8Lu6vqz9WV3f&#10;BDw3tYZ/EaMzhQ8//JLg1nw2uSO+88XtjiETAKYxkL+vnx9g4PH8NTx9ewrlpb73yxN92bGOD4d7&#10;9lI39bucno8EIy/r84ShGTzsTvB3r2vYmPWXPD8z/QQn9gGBg/IRjU6tQ4awL/WaTIn7Y7fZKW15&#10;a0qDaDXYJc7/PPK+Xe4uyfqcyeSyXryHwktnywX87+vCvZ9f6pm2sRAbElZ2Bm3Va4eQD/eMDmIE&#10;QwaPPXmuPejpcK6/4yn8+OPP9edtSH4iknMOqfbQSFvG8B9JvLC0Ulofh6vvb67rz9bPNEayIwHY&#10;o74rvQXMsT/sTLuZilJyPWTKiUViz4XigRELWzvIY67Ii5CssqaSic1CymTBuQVdNrMosf9sES0k&#10;k7Bwr8QGNk/xwIGmb/PGeoY8s9OwJ4kpaChSM7AzWMhTa1FXifHsZIu14V0UsBhcbbUKblhAsiCr&#10;IntfBqAV33sssZ0+cgrE4M4mlnMUC3khFoq5H18nyZOUoB4WbEQL1JjlXWi9U+xKY7UHt0IRG7OX&#10;3NotgoKC6tz8xf2T1/UcezIVg9jLO6VYLNaKsQFxVBHE9M9AWwuNXTOyIwcTvnaKDFRbGIrAPcji&#10;PbiORD7JuulTLjJIkOUM36EsdldW1BVhW73yBQzoTDE07MH90aMCzzy5m+oUWTOV5i5lw8isuOLC&#10;Xq0TI4logIFXABB8zcVoDJcE6u8wNL89GkNm88oj6KeFhpRCsOOKAwaTmUJ7cRq62NB4mlCDwdLS&#10;qFNjt4RucfWJ8llqPlMtHMETUQ2R32g6COYhPLlMandqOulYP8MDNlUymHb1ZwYuuPPzib4CL0d4&#10;IyV991Ibqqfw8PAU7moDur+5YgH/x3pooumApwQWLSZmZKPUxvXq8lKJldbkHpA8BA+mp4kMC7wP&#10;vsMvfviBBx2kaIkBBipi5FuEAhmFLP6dHlGALr0prwU7EisBusEMGay7l/GZTRA29Y1M2uF/8Xj4&#10;RoYE2IMvh4lFNz4XGj0APLc3A6fu263JhI51swU4gMk/Gq/PX+5bjDUPDtDjVZRTPlf/H96b4SMt&#10;xQ0Jl5fmVajxOA3K68+A9TfLdBt+bhdbSwW7ue4s2EOpgUHSXYBjPVNPu+DkV/paoajJQTKh0NhR&#10;hSBRZ6wsMC7p2ZEJYJ7GQmCr8ybLE5now1fkL2Pr5zzNLYQDDw2YeF7EWwBNUeGfNeFPNFlOZI9F&#10;yWCcKo00LmOXIJCD4TFimj3X/w4fQ1z/kExykSbblPNoskOAaJAS4LD7/OUrPYlwPXENzcOwCICR&#10;NwFAEIXkJMl5PcgG9+3laGwm80Sc26a/kadeYEJjoTwU5C9+5s49/gw0RwpwOZucslOqY7RWntOx&#10;TmlCLOQ6YwgHT51L5hHYYs09wVAJz2TW1Ou9q0XJxf6aEoDx48fwq9/8KlxeX7M5ARjO56U3KZ8N&#10;I7Ymm+3NtB3ynjQvUqQUneE3mxFqXGTjfO6SARsoShGygYMFk97m+5c7k3asvcNS19KeEfhQRguo&#10;SVqDZngvj7LoaXs2GDBvlI1AQz33YIH2BsTw/slba4CHn9JK7Z6aLNrCG6wI6RSaEpSUSMAwG7PP&#10;GVP07Mr2PkVG7l7MGMvSTMJNOmRsJJPBzvIRSRbK0dgK0VIIZ5Oxqw01T02lTWdnWpWkz26mzQ+1&#10;0DsxwXZs3qwA7MHwu7yExcGT7TWdTQIt6OBoaZ0xtsRXfIZv93jNhbGRY1kZ1A6ENicBIW5C79Jq&#10;D9XAHn1Z98sbNH743Xj+o3neOZudRWzacF2RvR5Nbk3D47k0qwcUpPict7e3lNYDMMXzOCplENce&#10;YCT+nwVxxHD+w0nG4SdOrHe14AdAARYU2RBgFRDIPPHZsN58VupoL+C9M++33nxtzQPZ5HQA9WJn&#10;7IRZ7Erca15nPOTFZE3pbNKPKHYnBy2QWg7G/ru+3mofnFty4Ea+h2w2p1kNqJ3PGyXOJrFh8YpB&#10;8j4y4vvNwrrTs9KtmNEohjG0QrIxkw6nuTXKNqFd2Mod/e2KGM4Dr/WsIBKepZKXkzU9L0lweD4Q&#10;ynSejKmbxACl9H92mYlsGyifH+UFqRT6PDfrArIfOvc8BivYpGNDZwxV2hMQENxyfeG+cRDWGVsM&#10;/w8z3y4ZCGPDyBzWokAPzuFnxXnbDa0ozbqORdSCKJ9jphgTcLViEwUohopQFBQNdeHXdJom87pM&#10;xpYM2UCUoJTcU55YT43REugAKmG4h2sKtmXqrBB230h6tWr/4AClfmaEHKEAxVq1PctsXgCcksV+&#10;ngns0JcZ+xyBaVNddLRwkdx9Y4mkkc2lGMNkFZ655l/OB64T+nFyCLn7LwP65rlZ7TFEQ5YkahVb&#10;HTwXl36HJnHkfk7Sk7HCouR2JSws7qz0xFcyorjIcChI6KKYq7El+5Ih4sN4SZpaemI036AitmEU&#10;UyGJTdcpbAZUpJfpxLUH8I4eq6W0tEn3UmY6JwCe+tvhHwq1yru7d+H9h/e8j5vtjnssz4ZozxvW&#10;LT0069rCWqINReZvN0ZaNvuIWZJoD9YLzmiR1co4zWK5j7y3eI4Q0jUECwSbJeWNAvDvv30jAAfS&#10;APGC4YLfy31iPR8XAOHh6ZHgDuwiBnzGDQZjtjdGDsfmFvaT1Xh5ozjL+zms0jOtHwkrr6aFLeKy&#10;7aj92GuO5CFuwVgucZAzZFxSGQEAzs3hz9jRnRhGJQtInKZXcuGkBnOeLHAJg/hPX76Ef/fv//fw&#10;Tz/9VL/vjsEPf/jjz+Hu3btaY+3YzJ7rZ3k4HsIbBFuhb4PkNlmNMWJgCqVVvdcnS2mwIW4KK9/e&#10;RJblhr3BYuuEZHTk4+A+zrAjyjaAABsTwwcPUiLLHMMCsNfBdgNbsz7DfT1vMZTOkxLk+VhsKEUd&#10;YReEgEgM++r6uLq7Y60U5WPL2n1rAMuZhIeennU8E0ezBQG5BNdswlk1HpnejFCvq6tLnm2olxAc&#10;sdn3YX/9loGG2Luewda72jGYCYqoq6srnt8v9y88M1mHHkay2PbDTThf1LW3r3X2aUs2M+SU3/3w&#10;i/D16+fw05c/hcuLq/o9TgTiSphkIzGHU+1Nt7uNJbCXs3lfB7AUn7iHb3Z97S/GcLc11m7c7MiW&#10;o6UB7G5Qp15s2dcRvK7Pzt3bN+Gx1tUfP3000//Lm3BJUtHEXoZS4fr84KzmkGhnQ0faTBQDahMk&#10;tlBxoc8Wg6lXABoZ3I+1zz7WWrf2OL/73R/YR6M/Rm9R4CFZ19Lh44/hjz/9MTzW93k4HcJLFkgx&#10;WzjNpn6mq7qPXNU+/ZLhZx1Bkj4aiI3z9DTbXpzk/T255H5y0lFpdcISDhrCCj8PnqBnz7IHYxRJ&#10;/lPzUV9e7GQqgVP+7Mun35hgsgZZ+bRmseI792ZNvfDo1AIfG6Uthtbzkg2ums4/r3t3TtkHEKbu&#10;cBWLZS4sAOWyiyyesHNWgJyUmc4Oy9r7yI4si3qLYwVP0nWSjPuAy6udQJeeU2ea+akJLAKYyYYW&#10;E3NQqK3YcUs4UTvPJLd1Rj8Z9MHutZEvYiPdZIV7ccgsVWn04KGyCLY5lMDnLit8KS72VXEVfBgE&#10;AhMUjEm9zGuzD4alpSi7Gp3RIelgXxiLUZHqZGAnndveM0X3xDZEohfbP0rSmhpj0zz4kn4W70e7&#10;l2gOjqYssErDQGfz1p49NHe/2/5dnosSf2bekOTyWRljz/JisWjxhcniBU9Rah6aGHoOyETe6fbm&#10;32Jgn8tzGu1STXOUh437+nWKrcZhgw2bCZ1s1DpjuG0HNuMbJYKRMWTUMJO5IWkOU0ctYhpLJzPy&#10;ZqohpYh9uKybOj0DuScswQ0MU6APk7HZGFJSmyWyPTpLKnyphybkA5bWN5sRtAI8gsxEb2/f8Luh&#10;COnkcYCCEI1c37kHoXk84boDqPSm9PRih0guq8xoAp9b3mB+BmzGlFZfGFOHqZdnS1Ks7/csA14U&#10;x2CJ4YEhPbse+gOZBCY3g4eTHdCWavf16zfK2/AzF0xn2qpR3jTD9KQN4fq2NspghvQD74N5ghWt&#10;FVtTmE75DguwC35y1JELOMRa2m4s7XmebQrlDbRJS5JtbPJzhEwUDVoWFReAnPIQWhoaDfLnRSMP&#10;6exiXp7aRKfX77B1nht917cpk5jaWm3x1i1Rzz4TgT55FYHmnpjAm5WUFJofCa4PJM0hWUJvEDv0&#10;+vpSJuZWDCHNGO99c7UngMv12hkVHMXcTma6k4zqu6jrI0P25USIvN4Dzf9NAo/fg4NzO/Rtc/Xn&#10;mlIdeOUNvTySsiZWBhyyQBK1nbIjAaCzWINZqaNJAB5DOWYVztkSlgDE2hQrLSlP2UBWrAE0oVh3&#10;z/W5+/D9L8J/86//dfgXv/kNn1Wy3IoJ+gBqjdqzXFKN11HyuZIC+iSPQSCDNZ9FEz8y2BRQZN56&#10;sQUW9CwAxxYyQj+lTgmYYkGbtNeAEV6PcVqKA8mU1olVSh8w5opL7+RZ4dMa/n753nkq1VxmHbKe&#10;vmRpdu4f6IwDp91HB+3KkiJIg28FEeSVv4kb55tMazAPurBqRp0qX1x67B5P0W3YzKOO4Toj9x/3&#10;8yCTKFmBAA8YTJJRQKKwPMJPp+6fAP7AOM4CobL2JHz9QSyHaTYwHM/PheR4ZHrpzGDIBUzfJdez&#10;4sCYh5T9Pj4Q5MvyJ0Qxz58fBj4XYIOA3ddClbIBOvcP32rD9GjFzWzNJ2Wtg+11KPRzKwaTjJgH&#10;pfF2JhEr5omD4gr7MFgy9GjbwFPzRKYg9kdIicmmobfklkMbNBOeVP7ycmBzhn3ZB1xZ6xTfg6Bm&#10;S3jL9L+k5FV7NgpuT031pFRnY5TigRzGECxhOX+9GAoKPSo5r7zwYvPUymVJqWQzHBZA1qXvOS8S&#10;TPc8cxNoqwMkC29FkIpB+oxpna0kHEnFbEqdgC5n761A9qXEbcl5oX2/bpn4u4Fyzirkcws/OjM5&#10;+WisQVEKHai0oYM+zyoZl8nisPJIjbdlxe7GQENvPpB6yuEE9jZJUMqq/vLwFEu49EGrgSb2jIcm&#10;37c1GOU52reU086NmxEyM1qd4vueBY7EFXupLNKn7GE8Co9SMiSAyb43w3FO/pPJogiuKEiGQKPs&#10;DiwVfWNKEKRFz0uI0mYwyxYmTp5HbpG9+xplyYqYZNzVuulgNY7qCQygAVQCsCEwAZkni/Cx2RmU&#10;aM/nTX3ufv3bf/UXgX3/03/3b8KnT5/bups9mCsvIRxZXoWzrn0uS03Q6tiwBDZ0kufmFaPNGyl6&#10;M6rmNSPv2AKUCNzKVTzJb3JZx3YuBaUYer3k54EPai2wo1t8HZkQnhemSfbgLvPBpK9m12nQMIQ3&#10;t3fh7u4969mByfRKp482BMTvh48f6lBY3EBe2AK+YDoi+TDtEYL5y7H2nCamUlOpQ9sBW5veQHs6&#10;PD2t615GJivVHyhORobInWqdgMH8d999Fy6urrWeM1OI8d8B9JJ13Zg/VmvPYmf2kixHycUm2bSA&#10;DZV11s0CbP16ZrFc3EOxUEWSZO/CHG9j8wjMJbiby+IRJsbGLGAWzBBjw9jQ1Zr01Lx33TKjIRTO&#10;1FFCMtc8lB4YzmSroR9qvf/x65fwf/+H/xD+4f/7T+Gnn34mEeP27R2BEvRGt7W/uMLQBwPYeg/e&#10;1jr++w8feD4CPHr49i2cQQCo95ShLNuN+kP5inbyytbaZv0czeeKbLHZvPUmhtzNliyPWoOs+2hB&#10;YrMZ8Eew6r59rTXCMyXo+Hs3HcMANjFtcQcOXWfVaFAg4TrgXPtQ7z1wT6ia8MyPZfFSBeDP5Gkr&#10;Wg0EplWSKdKoMql9Xh5PBBmhtgK4khm2NBh54vpt2FzfhJ/h2Yt+o67156djODx9qj+fwvn+a5hf&#10;HsP4fB/y4Sk8f/5YN9oDg0nI8sYet9uEUp+Z2+9+oEclPPRwPelzmcxy6cu3z+aTLMk/nqfbqxsC&#10;jPgesK061T3u+HRgXV/g3y71kdcT2Pv4jOw2xlDVcA0AMN5nU/97pif4kQNHSsTrVUU6LyTbL/U+&#10;XF/dKliw1lz02zdprvkBW42H94H6huzxoZcnbKCM+OHhOTw+PIY//OFH1jXsAafAz/rt6SX8P//4&#10;j+Eff/9jvQb1XMX9AAgsNhJsWPZ1Xb25GMJt/R07+rjO9JeE+mF/fcXwRzA5z7O8rGerN0tc7MJe&#10;PzNiiKm+CCtfTmdMN681ry7k4ctTtYvNDqiUxePN6/7OpaYeVNoC+FTnpyT7sdRkw0UqriAFRA4G&#10;3mQxuVlzkohlpzd3fpHJsqwCovqM0JiNNnixAWsv6yUPgirN47MNVF394AGWToooi8KryBbC+16G&#10;tMjuwNmPrghaJhuhefjFBra6t3tZUmL1+Rsu6CGXUYCep82yb+mXgCzhrlASUdnmartmpWFgn8lY&#10;U7NBSs0moWs9WhGyGIsHZC3+gUEhI9F7nxgXhV9wD9+iECvZ0DA12IbbPt9r6j8RiIbOztqi9ZiE&#10;+SQBmEG4hq/ZlBYNQPSIjlJaqPE8C2/RmnRuKXtK+TP2zTQWkpnNhsWWeYuYRKCsmHPZDzYYfMN8&#10;NZhnGpoD+DOAreBeU+M0LRHXanrReC3GgnaB+26Z7rE596TIZpBYGjNvVtGKqRyYD2zoVXA+Pb+Y&#10;P1E/yI8JB/3MZux4tsN9h80WE/z62a4ut+Hp5RwOx8/h8nLDA6jLndhdhZTtm6ueEpNDLSZgA5IS&#10;0hdfeFExtURS0gzZrSYeWzF1IAPDRcZ7grbNQgtsjrrpdfIwQgFyrIfLOQuUqwdbPuRakF6T7jzW&#10;jR2F/9eHB3o9oXhCLDoXeH42U3R4sglYxMSKTQc8dDY9jW1PJ9PI7/otD2SY7ab/n7I3abYkSa/D&#10;3D0i7vjufUNOVQWg0SNBGEyiuJKZzLTSWhtutJBMpj+grTba0PRHJJOZttzyH3AjgiZiI4FsoLur&#10;u6u6cnj5pjtGhLv8nPO5x01ooUaDxazKzHeHCA/37zvfGSxOmkw+SyMGk5CyO0z4Z0vK3BACgmZR&#10;8dDyNENBgkaleNA480VDAQYKPst+bB5RwCfNb1uxO3Cwlgbbk/GR1wolrh0/BwuqCMPyhdtsO5v0&#10;YZ0pxOFE+eWM97IAav2oNJ2CwqMPozRijMYISrzfNCy1qnbehSqx4PTYNhmmH49a770lB3qyU1Qk&#10;grE3j00FxGqYQRJIyPVjIHJJfqInD+Sio5D2FMSsgFwVybicjKw7ym5ReD3tTtygNsuO6xavCTab&#10;s7RBPBd7TF9vb7ihf/p4LxatKYdjTFWaNpJVJ0D2fB4rSMkwjv2ZDFb8fTQAx5NYesuZ/EQoSz8N&#10;dUoDkIg+ivA4KWlTQZKX4rRzQEAI6cyWHI0pXxQjcLBJS2PmAzJ61rSmsWADTgWPicALZje3r67d&#10;f/6f/HP3+u1Xbntzw3XMgokpRPDZm6nBcx2vOfZEsOt6Mm8cWXo6HJwxxFoxZxqxgGjkblOfkj7q&#10;vYIOALQ8Pj5YCI6Oys4CgUiLBiBuDDOyayhZF2+gtXWDvz8U6rYvTI4puYqyvGjeEaGr4Gy6SAkl&#10;6yoWhuk0m+Sh3GqPZvOeC7zZrKuAXRyHmmCLe6R4m1jXSZF4l6TdaKCf1grAzbP59rUmExTjNpkk&#10;jVNDrwkZWZtoLsDWwaADzXvq8nO7I3DEK2CynUNeuxg+YK9CeBGKUjCF8LkfPj+69WrBz4zQAk2m&#10;ogH7gSl7AIKx5wy9SQijvOywd3kbApA5AIaJsQVQqJ/Nm0/NU+R6w3MTTbYAFh5Yy/D42+92XB+r&#10;TowAFOJtkPUEvFvhnRPtDMPPSxbeuZdc3N7caL1hSIOGNzChPZoUzzPkYU45stYMwLuXlyd+LzbB&#10;LAJmuQA+uJT3ffgqkUGW32OL4YhLZA3skbJnHiuUiOdmCBhL26qwROjJOjdxSKvD84f9HMwcgJmU&#10;9YF5gOCTUab7UAs/PT1SOg8g9bjH51+Yz2NPCTGYj2JlIqFM7CCul5Nqh+ZaCfa9gWHBih6CVUiz&#10;RcBKJ1De29AGNOAmFJatWTKYkkXMwlJUpgr0laegJK6TEYtCH96BxhTipL9JVqhGJePGiUkUyPTz&#10;llzvTGpezJyDMZ3kl8fU48a8/wqbdVQDwLO8mlsHK870c0yTZAhZ5J7E5zP/cz3fEGwLYSSrxEe9&#10;P0BdZz6l+FyQtXkOSs4VeC3gB4MSwHCmzUQi8xXMp+Cm5E7KoI0xS5+9C7YLg2pykxasGCQLaDzJ&#10;sP3CuxMLnICgAXbw8YOEmCmV0eT6NEpXwxMY4BPlh9pIkosBMEJdJmdzrzrzNHkMDeNYgcbJL3og&#10;cygypGhmKb4CcqMbzEt24ADz0Bw4MGssHAZn7Hp9LWA+/53Nam0hcsM/TsJr67gw6DUkUhNe/nw0&#10;W3Cmd0dJ4LnuuX/7yQ+1AmpKuh3KNXZTWFhKxW8vVGUNGYYmk4Y0kMbpoaTCJ2Osa4hd/Idob+HM&#10;TJyNZkt5EBU9kDGmwkadLHUo7BnFpA2hd/N8zVZ+SR9KeKkuVlf5/i81yCbDoqUfMSr15XLjVgAK&#10;zABfafKO8kBa+OA7jDr/CO7gNAJwZyxNDmVzDdRbIBPl2ThmLaACAAYDb2jfEZgme8x78SGfIRgM&#10;wUsViof5IteXrXx4keJ+//gkv2tcDa+zbmCVMrrnx2da6gBAWizG6k9Lq1ZjR9NPi4zcUWcf0zcb&#10;rk1XyHzBkuILKwcXGc8GzdmbL3zLaWlkKY1izQhEiCYJ8wZUxCBmTFuYPTFVuXeoQwaT1kXZGzGY&#10;hDV3z3oX1+T7j5/cp8/37r/+F//C/fW//xuleubv+zn3ExgalWRtrINtvoeLfL1fvX7jFvk8XGxW&#10;ZFetbzZue3fr1td3LkHeT0WPPMFHDvVGY2Jq/Y52vwtzaIwFuGwYptADjLLah8Mps13BuXbOfdMZ&#10;6qLTwb2gz0IwCMIguoF15Qj1xinfy/1AhQZ6wEPu0zbX1wQrEcyBL8k6BxTITh+C9ZsNS0YEeIFw&#10;ES1Bfi5vdsR0yNM4sGcDCHYDBivUTLkWhiXCC871XI8vcu03TwqsQk26f3oWE7sVeLT56ob9CtYS&#10;gkLalQa1Y/7sp/3enT4/U9Uxg6z8cJR/YVQQ09Vsm/fNfF4jnLG74t58//HBzcBuj7lfzJ8Nz9wC&#10;ICRq62bhVu2CwCpqmP7lMf/sOl/r3o35+3ucQfShV8Ad7gF8jLur3OflZx097NU2f/fnTzz7Trh/&#10;GFLl+mHYHchEmvu8t5J1fTYf2E2+nz2fT7B9d/v3zoORmfd+DOjPOO/z/Xx8emFtGawGgfXIS96T&#10;D/l1EH25XeXrSOWKZzgkFs2yBcA3FyvYlFYAAw+QfCMcCoM37PnHg4CxyvUy6a4NqGJyU9q5/X+h&#10;CdO83bsv2H6XODotD/wkvWzKLNBCNVJlY1uonYF3GjhaUmoFjwoN0Bw9zfKh2EN4kw4UAC81Cvor&#10;Fkis8Xyqagk+VzWq10BDI1yUvhR1WiK008vXMkzXwtdAX33O1oJ+wuhtT4tfBBRxUB+mYUMZfjkL&#10;xHRuYjmW/KvqZ29ctaLEDG5S4E1e967iS02aXte7wpwW6491V6knS0BWuGCz2UCOibguWeJ848po&#10;OBh4pg1Weyavn5niBdTyUYxMX8k5VgsMqqHKEJbnScEBjO1Hb0KzZmVQJ2rETqQfqrec/ENpH+VK&#10;oKwTVOiNc06cYrKkKl62sfSFdsE4d+X7KrwpRSlDBPXZwDYKJA7Wu9B7XB45Mo3sgq8eYkSyYbjp&#10;TM5gXxYF+3AW80EsFsfmmGbp+UE/0OhcCZNMgjPT/fEsn4TQNabbtiSl3NiAsRP8RKtkaIctCry9&#10;GBh2UOLhwyTAzHt7k68BkBt7NbSNGU+CKUT6qxVrxQcIh9XzDsm0jSXF9pZ8FjklnJs/VOIBgclO&#10;VKKSk9wFmwamMgD3lvBdAihjgR30JDgqpIKg4HJJ82JQntHsHY4A/+aWQuhJXd/tNbHEBodi6BmN&#10;V276tttbS4I08/toXk6U34zcaOHB9PL85I75vWlnQZPwsdK2y2RfCaQD5aFkHVghxYZ0PBJkAXOh&#10;o9m2GJT07Mrvi+koDuur7cYtZ3Oy/ujJZ8X5/nxium9jZukIt4f3BZmeTkX2Zr1kOAgaZpj3rnLx&#10;+JRf95wbSxxyr19tOLGKRssGeJssQWxuRuJkKvhRUuElpmFi1QAUBEgL5t6RPmeOUyLIhMt0ACw7&#10;3E+w6TrzKqBHWhcstdTLCyNFkyg01Y+vJB3Rq9CkXYC5RjMAxqbSFmmwGaaCzVYkuyd6bqGQbXnQ&#10;7Q9i8MGPaoyS9z7l77vPxcD1QoVmZywO/IqCDY3LzfWNe/v2KwJ/uAd4LYZMOIV04OnAmsf3A9NR&#10;6aySleEQRogLfbBIh3eU93WrpoYrMIjDCnh9V7UMx72AkZUBSj0NlgUsQoIcy0FgHkXJKznuNBoj&#10;JfiJaWiU49H8O5k01shoHpsSmKw/+enP3F/+5V/l115VRhH2EtxzNs7zuYA8SzgVGNrTS1OfacHv&#10;gmoLhVxJLwXIA+bA3FJYNRlvah8a7fckG1OqHP1PuIZsKmdeUcUPDNeDwKYFaxRmD65iG9IFi9l8&#10;K0ZXPe7ktWSTJGPtVUa0seZKo9AYUByMzSVWtO4PA4hO58pW9ub1gOIupFET02LHYL6YMufW8yEP&#10;saZKfp0dXpLjyeiZ8kgLQGiqB0URP7jKIkTzVTy1sA8dDyeFMcDfJ++Bf/j+ez6rCDPCQQdGMfx1&#10;bm+2NOFfUILc8Pvgfiw6ybLBiINNgRxpQ01epYw2Sm6FvwNJLv4dvjLyhhvIJASTuRz7gVL0/DzA&#10;kyfvUWdLTQZjLhlj8ikX8EgqJ7sYYPfhpEHWbKbvF5oa1iFAz+nzXTDdKfuEt1++hsvV2hiUYq0C&#10;xAHbcBzEYl5S2vvEPRgFI5LbwSJHkVyCm/j7x3wOPSa3zXsBzhYMgjAsEdmvc7vdk8yryZ5eWGFq&#10;UiUzkmcDRqZDPg86FUFtEPMXZ8xqtXBPjy/55ztj5XXVFgDBLQSWYF4ewJZveD2OkBQlgfZFZg7D&#10;e+wMAmc9fYgAUhdPXw5a2JhPlv5qJMswaSoEY5/MO8aZrMIZG02ASBwlFfXmP0wv2rbqLqv/nUCi&#10;ng39UMK1MHyiabT+nE3wOJqZu9LCsT6Yeh8UPOSNcSsGv+TjyZhJjTGpgvl9brbX+dorlMuZnykH&#10;ovnvyl+y4f7Ke2+epxE+uo1Yh0yT9jpfogFJplZXE2kp2LOZghVk3GwOqoPsMTpjltLrdZDKYbzY&#10;c+CdVwLSyNzrp9Q/7Q8tz5rBCwBH3eIo885npslOnDEYwcwqUpozgZpU2b0dPZw9P2tv3mzxIhoR&#10;6wfAT8vgrdEYkypeyfpAwuo41v3ldNYztwlX2heDgoRw3cDWnafRuX/Y0P0R/xvgPerNwym1krih&#10;1oCUOU3sCnp1egtcMNZzYU0D0JUiJpgqOtXQhs7q25DkT4S/A6ucaNt+sqCaxozaITvqYsO9iI1T&#10;0t7MFG8vg2/6vsJQX65ClSEWaIGj98ePt17Pc7ddEXhmgnb+iZdcmwGcGIe90i3znoVAjqsN2Hrz&#10;3PDnZ2U+49mL52aVz+er9bUNmUYCmHgO8ZqskYzpHUtLbeAlalAw6bj3JTqY8EsjFRZg0gB5J3zF&#10;7ves3QHwIdX9w8M9Q+Gu4SWdG36wbfG8L9Zr8wyjPIAg0MvTIy0nsK+BBQVv05D3M9qQ7HM9i+d9&#10;kMfk8Xzgh3vKa3qV64/lfE02CJnKTHe0EJ/xklsX6QseoilxRpPmOmNwJOJOqiNlaOpMzywmyOir&#10;AkjS3Smk2ZvcnkCuMTzJVAoF+BPYjIAcrE8Fv/U8S7FOd/n7Hfqj+/TDt+7Tp0f3v/xP/zNrRJyl&#10;B/NExn73mM/bM711Zyho3c3rN+7uq69z35Hr/NyTzTcr+uDOmqU8mw18YGMNEGmmsDoxqk/0xgtk&#10;3O1ZY7rG1RTOSMa6zqIx12mU2ioRkgdSxL399Nml3A88vH/v9iNkn7m/urliGERCIBlsRSA7PpUA&#10;w57hWHTshOw/f9b19TWfhSGfR348cc8mE3+mPiohaCvXHnlDdIvrO9c3YF4DLOvdcJKPI2THqMkJ&#10;TKe8D8f8vqnjKDedkgUj7l087Vy7usuf8TXPePhXwgppf1AoxyL/2eIqnyenfT6T+9wXBbdFn3N4&#10;dJ//8Ju8JOb5O97l+zp3p3wOt7mOWeXPf/qQ7+8Bfq+N2+Hz58/Qct/ONcP9gdZNAO33+YLebLpc&#10;AxxYr768PLqFByCW7wPsSfK6J4gD102sJwANQJLRX+Rnd+axl+W9//VrXiusnQ7S58WM58XzqNpt&#10;d3rJ+/Yqf86OPSzPsaYjaeMlP0OJQCcSv/NazGty6PNzC+bkqGTjh8+5P82f/XX+bu9agWcYas66&#10;RfUeb2YN398VCxiSEFQ74X7PnYZzMddMOINQZ2Ijng1iY2GNhNYTmOGeHFRrV8K+SXRLL+xD8bAz&#10;G6AalFBYXc788hw91jn4K3bx4cJD09LrZ+gxTJkjnDBwb+Oziz6gnXzXMP0OdhbzMzQqylBzSF5q&#10;ny+KrdeVEJEm1YCROjvj63iCsqjT+xSrr+BgKiJKbAsDHP2pF5GrTTZAi7I4wzUffVH0eLI9CWn2&#10;rrLz+Nym8EUQibodkbeKORb7ayf2dGEJFlVS1GHEsBq7MzYku1DL+cZ6nTQp9vha+TOH1s5evTPv&#10;DQkt+s5qGRUE15pHIKkDvYBWsrYNlxIQB8yCzb6AV9QRFmrCUDUjxLdjqmSMWBjbBDmTwHpNsgms&#10;42eC3ax5011It5FUPNp9SRz8kc1X1oKxQb9Mco+V5ddbIBsZrFEBn4D9xiDWYFvsJtyUxOxNLdBy&#10;Elpo/8Y0kcH+aDrycsBoSllMdL1JKErCaUEf9WepSmimxZlsEj4llCUr7op0yF2k5USLbh5j8Vpr&#10;KwgIlhEkVQKCR77GGmmvrUnZmokiijAORT2b3KIYsoJ1dxp4o5GQKxAksOiVJ0XeRB/2BAs7MzLe&#10;5+JitAceEesneEy0B3fYWww0zahnBCPCIJNwTt4BtNAQXsBQMOorbjQ229LquFHNAiSxwc/YfOFz&#10;XK02KmoNL8ENHznhH9UcgHZ+avQdAc+i8W3BXNwzaRXNJTxN4NEEA1awcQCyPueDaUaJ7ZkLb3u1&#10;pWx5vdy4XS6m4qBA8cVsJYNdAD/5EF2uF1ojeXOiqWr+VGCNOGPQgZWGIrRz8omjFA1To9OBCXnr&#10;kBvxgHSrE5tw512V1D2hEAti0gGYK+nK8s2BJ0jIr9FRQk353bwjWh6jih4k9qLYA7iH68xADPgy&#10;tWKJpNTxv4+nkTNeBjTk67VqOoaEJBaLkoyzKCLYKIBLnpTycCNwQgCprUwUTvOMvswkWEvBIQvO&#10;6TlDGAT+G8Af2KW+ekUMks/ioDWvNoDoWKNgod3evSbQSLDRrj29KVysfg+UYcLkHBPEFG16MAEz&#10;h0PvVgulM/cWqIMNFqEkmJiRAevlozsOYqi0FoYCn72G4S09701v6U9Hei02Jjl19MBkKAGYTDMx&#10;1tiU2LSKEegyXWATggblbB5179595X78058RJPnh0yd3+8q765ulZCQAGcEYXIiRhHxlTCBBLaLU&#10;GPvRfGZS5Uaen8Ujo2lqgBYa9GbZVZNtYcG+7kkAtiWh7Ka0R2PjJTtIBXie6TEXzBOBFgidpIya&#10;2o887JOf5IbBfDaiTX+45xoriVIAgojGXLWZF0EIu3+zqNRHJQubGX+d+lgwzWUiJPdub01+NLmj&#10;Gj+ANMUHQ+Eseh+m1ToZzEYrkMg+wESVXmT5eWgXZoAsry4FMGljJBiDPS+p8EFDcj4qUOQEX5a8&#10;J30AyHWSITVSeRFo9CY3Gmg0wcgEO2HWSeoIVsftZs0hkqSh+Zlez5Wi3YQq4+W5haQ7pCrTtHuu&#10;AQS+Z2i5duiv1ijJEmAP948oDz1aIOTvAsCFTOP8epvtmteH4JnT+oo2IAGDvLHPiOcCTbHeO5IV&#10;gDXMIBAk1sFv1VjCGHUh8Zx+Srm5hscbmW8Aq3EeNfL4BIMuNC/cDyD7//z4wrNplnQOgyGBvX0k&#10;+NC4zWJGv0jYLVw1Yv6gAUSYCjzQCEqSYTavAyB0nueTznMO8fKf7/uD226uBGRxcr8ikP6837m3&#10;+d8ZMMCUv1bDtEbX43wwY/hRIPjZhn3wG3KD1QMEg6O930ygsxUv8madsSxTEuJoRaoGbmQZjtpz&#10;8HzSEw3MELL4WgPj21qMsbA171UGApiHZjAmYW/Dx5OxRItkJZq3afSSZkRL7EUiUDfma7Q/a/KL&#10;94y9yUsCwTMOAqg60MCND2AH8/aeQRbwHDszqKOjHBrgGYARyQ4dz1g1KInnyBJ/L54t0EByfazN&#10;lCygaeiNzSW2K5hRTafntquMJrNLscFLMmbA+bA3LyyxO+VRp3N0Tm/es8ljBgLTPKUGhVbhzMb6&#10;x7MP1ieCM+j1y+RVO4ewNkd5K+H+8Swt/pcA6LXLsHFme0Y2eMf7WaS/TBTM/7eaa/9uTV1CYHQ4&#10;sZ7rbCiD4QHqDKzXU64/zgx4anmWdpT1j1+Yef///U8BJapBnQ1nuB6iSTdLQ4g0whCmgpypg4nr&#10;tqQgXpBGJnDH6lDWzyaPjr6woNwXCeszNNbeEqSjzrMi2fYXcnJnrO5gidzBGBxgfHky+gCGOZNT&#10;B/4+9hSk0845ZMnn+74V27rrGNSAAXRHW4LBbbqZnSsNWURgL5cU3ThGS2ofKvua6h4zrMcDi8EP&#10;rgvO1gNCWVAngJ359OyuX7/Kz1euUZ52kvnCz/U8MOwAbCg8dPgsC7B58jNzf39P1iFUDqh1fX7m&#10;AGSAOADPNdTHHILmtQAW0Mb2mnamho4pieZDreC6M19vfbWp17/IdQmdRgPizOfTm1czvH7l66fh&#10;AXsdU++0RgkqjNpYQGtbA2rmzYrG1BK8p81FR2+gsvdFuTFOaaFRw91kgAleAOyzz49PZNGj1np6&#10;eeZQ6/PnJw3FoHRJAiZbGwKBJIE09K+/+YaM8Ou7V/wVMlANOENlInEICpbKPH/3M9Z7T4AZgzz0&#10;FK0RRgjy+4HDrWJ2ifM+0UtZJAwEvVFunZ/lIZ+7qA/uHz+6959+ICjG/Rk+tXlPXa6uCDbt4INO&#10;trYUUZCSM+kbigIG8ZzM1H+0WlDeqM6Y3GK1zxkWgzRYMNYBde8Oz0zAnXNY6ixgSGqC83rLWvUm&#10;jBymfc71AFiuK0rGg7uCPy9ATvRd16/dOa/XxSbXsI9nd0Qfhb0tr9Ghf3EJ9Xx+7bFbEUR86ZXA&#10;Hv2cgFhkEJakul2SjUykX+VZTOz857licuvrLT8rVAQAvmFZBR94fHbKsgGctXiepbYbzOMd/d4O&#10;foxm8wS7IDK7Vmt33D1LBQPG/qBzB2sP1957hJQsKOWdNfICw1OwO+S1C5VMu+Dwr0vynD9aT/nw&#10;+YGv8aM//zF7xARQNX8nKNgg+6dSIq8B+LlHS5LGZwe5Bt+dgSAgnTh5sZ2iguYW+fMe0oF9U2++&#10;ZcWbrCTofknVlsK12DdVCa8x/QruXtnWBkYU2z9Xva8n/79SS0Sru12VdxaLoiILvkzzNa+/Sm3T&#10;HqP5UKjy/GTeu52pIf2lHvnCz67Id5MF5oRoRrKU/7pCrTVVS/ryRdx0kZL1ib6GK2kwXvxkq3Q1&#10;acdyF2qgWG0JVJsWmX8y+6dknopF/uzNlsRXC8TirZi+OCct36kGk3Vd64o+4wzlhcUARyMxmCmX&#10;QGOmZU/hKkN0E8jrpjPc2xA12XSmkOtreIsRZkJM1ZahJDsrAGWSinMPDvLa46CukeVGMJsYkk6C&#10;hn++yHKLtLjQ9iwlmkoMes+PqnvShF1FGwDJRqqvNkpNSburUuNJWs3B1epq8S+JVA6GCFP7PzcT&#10;71RTYEIQ+NCEkqLlmHIpsDDIP+Hif7zhY7SkXBUhYvk5JSzaE9d1hVEyBXQo2W566Ki1Nj8fNDR8&#10;sKnVT7WRb0ymQhkgC+nOAquixdireCIrI8moEd8DBw6An9PZwAg7DAFCXG2vK40eBdLZJILJvDFw&#10;jdpgUkWbMJNhw4CTlt8BzRXN/lFUeB2CKCzwGmj2wJQLclO3SPZIcA0sSawcvAcnH/TC61SkGd2c&#10;LBQDNFDk4lAUxdVRZo2CGbIssS11vV9y04aiq6dMtheVN7/27c0NGYhg2eC7RmussalDAobXRhPu&#10;jNl0tO/fdbrueI0nskyO/F74PbC00IwGSip9lZ6UhEEcwpSd5cZDsvCy8WpNgUUJaRn8/XiwN5Lo&#10;AIzDd77ZXlWmkjNaLdbGgnJUMWYoE+pNMhQ0NRpM7krAhL9KJy+fA21Ig7H2QvGONOZe23hrvDAp&#10;VZKyfARV3E8bpaUzhUDpcNeUpGoBz+tcbGyuVlqzSHI2Nh89x2adFfTBkkyV2jkn83OkTPzxeUfW&#10;Iz1m+jgFUFh6ZzWhLYlwtglTvlPSM2lurmsqllkqpBtJ7oIMYIuEXww7yZ3x+eg5GOx96UE40EOj&#10;CZKxtpacOl54TvHa25o7UVYV3Zt37wj0lXB3PHfXuYi/uromAxQFeDDWINJFFWrRVB8wPNMEFmbz&#10;6icohuVYWWr0GjEJ0aJr6zAChWvZj1JJcoqSfpQ1pFREyWy6bmZBMpJm4D0pDxkFLIDhrIRYecOE&#10;EmAUitTtwr/MgAncL38htauuGhawEA0olZ+kgdZghs666pvZmIST0ofoKnW9NIQqSEZjR5kH5Rir&#10;t1Opjuoh7CZPEUjCxyKBS18mVZLRYR6HNAu3AAiyZGFTAD+lvF6RbgfPPiQD/uZXvyJQ8fL0lIu6&#10;nRhRed+gXyOGD+cDm3SmDLtkyYhToAuuG2Rj/VksKLIOzDuK8r9GawOfHew4Ssva1hhLg3v16hWv&#10;Mb2cgvxQgEBj337KjRKGNWTLkQE6uvtPn3ndaVqP53Cu8Cew6nTdNazoLVEW10Yei2Y4zEZkVr2f&#10;sO8+PD4Yyy65b3/3+/w877n3AQwaRiUjAwCs/oz03BkNtBt0TcyTSDYECzZGqTCPWzUrkDH3vawQ&#10;RntucSZgfYqR5qp5MuR32ItKCJOAYX0f/F2C+m1nk9NgDMwTz4sik8E5ge+1YHDHaH6n5jXXtHZv&#10;grHm2+ptBsP0xpLKnHmkynS6N1+nsQ7IxovppibyqU4xq2daDfzy1XS6JGwXL0A+08XHx7tqByFZ&#10;ZDDZoQI9SjJtipONQzT2fuG4MiW4kUdkMD9Ob3L40QysJQ/0NVzHmW9VlcwUyYsBR6X2Slb9AnBG&#10;k94X0+7iQRMaK061N0QzjCny/94M7kMJ0mrka0b2orjtSvc1aQprNwPTi0gqGnOXexbCUyDdanwd&#10;1BX/w2DnfAHGGcCBvb8Xo7E0VLRu4FCqMd9br+AlNI8WcqbmwBNIULCc/JtwPQFUAdym/+W8U903&#10;a7kHF2/HmaVs4j0RWvajn/zTPwrs+z/+9/+NBvZiiV42h/rsY5waFSoEijTdDNlKjVz6qgunIWNk&#10;RkvJc+brNNXZ4xirD5uz+8Hr0kgOWSwhdH63Mt4vUrUg32fsXUVmXs6dEjzHQVRoBaiaByO+G4YU&#10;C3phL92bt+/YM6L2w0e7vb7L12/NIDsAZADGcOb3R62DYsYuz+VRknusW9TKGIoPqEVbriumL+f9&#10;HrY2D0+PUowghfR0Zm0OsARyzpenFzZuGGpcIWAFwEf+s2///pdulmvDzc2dm19dcXCFmgFy79Ge&#10;WQKfg9Qt+Lyr9RV9BmnvgH3PGnUAP2CkbbY3ZPWhUYt+YgQn6yGS+TWrwY4WKGQS5TT53xZ/waaY&#10;zNtQLBnTUgnart7fIqEu/luU/xWJ3IWNUaSNQDRPKVdl5Xwd+B7mPf4514QYkn7O1xT/fZ9/RW0N&#10;n7eH54e8XwiUk8d1517d3uYaesMz4tV2637+i1+429dv3O2b1/n6KgSNz3NTPMdU9xK2HFP1LCy+&#10;mvJ0l+xcZ+2JKh70DTjzhnymAqhluEI8KXgQ4B3A+Xwevrzcu1//+j8SJNzebjjUJ6PYbIQAgMn7&#10;sSdYxWCqvMZx32Z57a6vVuZnOZIBj7O5oRJKrD6GuaD3MsEbGKFgv4PR9/zwkaEho4VZOZ/XEviu&#10;zRxFnZvnfW7/+SNrGuz4r99+k3/+2h1eXtzDw6Pq3m7pDvsT1+3zp3y+v3+f1+ze+XlyBwxi5lvX&#10;pJl7/5s/uPv339P2YLc7sqZF3YLr43nOJdp69PQvld6b5wHkxADpgje7DG+sadWIPIuC6kLsnRj4&#10;oI/FGve252sYh5DDnsAi5NxgMa/hI6zFzjM+WLgW088B0Oc6akw63ziCyefunMO/rvqHMXgRQCJ7&#10;4JP7+MMHypT//Mc/cdevJYmWB/yc79thjXWS3ePPUI+loEBA3Lsz+1OTMubPckDvCtZ4vqf7XJMe&#10;hqFaF4npVB7FUOW2k8zU1DKFJWbDL9kc+Lo7C7j3XwBskz+fqyBNqZVLPZ0uQLRk840mXURvu2qX&#10;aiF2sfoLapivAWPdF6z3bEqIR/HFu9C+lr6uyFpV44gJxlrDyUczFMainRupeASaf9x0nbyBc2YZ&#10;0FRphQVQTGdgsS1xF6BV8QYsPUl01QZ5ChmbrOQn4NBkCr4QxexiB1/UEWNlOhc/dG/7TTl/g/V7&#10;o531hdgRrQZLltBbBifVMcNffKALWXG5tlM8WnDu0nO1ps6nWjsWSw2pCeXLHqpno6/rR/2bN0KQ&#10;N39581G3+qyk8Abz80gX0uriSZiMrFTCL6v/dSHLVUsaSXrbQiVHUU1bkCCDcKZ+pOkQIsuEssG2&#10;svJIO207M5l01aSaKUZsVFKl7nPjCVpwkttYTDALvFQR9rKai6Fl+V8F89JQH4jABs8R4OuaVP25&#10;8L8jpCCNgBNnjbtSXYSEgv1UZDEtWX/evewRjNBaylo+nOJOgB4kB/Egec2gTXVzteYEA0ygEwpY&#10;awrwdwCa4RriOoCq7Gdq0DBt03xPDRmM2nWTxUacNwu3y0UtJGT4XpiUKHU0F8u92CGQbpFqmz/D&#10;IR9+bS6aily0m3k21R0b07kSVO1hJiCZP9MhHy6YgIOBMDcgFWxEelfkjfzTp49sZskAAUMnb6rH&#10;047AWxl5no0pEtkwyvS1AJ34K7d3t5UBNabGgg+ohnHNqCLl/vM9p4cowh6fIXdeUHZ4ODy61Rz0&#10;9k3dfNHEohiM0dfG5XiQyfdhfzYwtnF3+bAH86zIQuv2O7OU38r2Mj8EJynvatkRuAKouMuHdceD&#10;BgwHNWbOQi9iKqmxyS0aAX3VB6n11tSJ7daagYHACMmWCH4l+Bv2LLRwndFQHA9g5CQm84biHbeY&#10;swkDyIuDGxKNQ76+YDBgvewPvRKq8V3yz41nPVcjqMtN5Bophb5hPjIrPivh2BWpM9dNPtDzuiMg&#10;65UAfB7PvA66bAKrFHbiOW3o2kSAsMica5jJBft0KGaseA9LpPTDlEoHafd6veY6+Xj/iVNayDDA&#10;mEKBvszrA94mbKKNsblqTEptTJfhbIwK+HpYQheeHYDEzrwL6L1n7EMOIUwejalgSXEkIO0Ti5Fa&#10;vJZEPZMn4Wf1+uPFxqt9kgzlXsUOACsWSeXvWddQGn6GKMRkEye9J0l+ZEWoOZbP0WjmvDqwwDpT&#10;ytSU8kd/INL/ZeKO/cI1A+V1LNKMFeQMGAkGjLTm5zhaGjB5/gZQVMPh4s1pDFB5gWkdKfnLQB97&#10;HbJa4yDZIc3XRzUp+dyAufR93lse7u8VdrB/YWI6GHeQX3eWuivQu+Uhx6Tx3KwwvMASxvCcgn17&#10;tbni5BI/s4C5Nv5vFMB6PEoSABkfAzLAVsr/vnvpNeh0ngMQDCMwVIlMXl6Iqj9T0AWDhbqV278c&#10;cyO4yZ9lLc88JIUCnDod+M/N8kbUfAu5AHMEj97D8xOf303+Lmua1btaVOIazvJeg/fAOUVvQMiU&#10;IU0iyGf+UaMAOpxNh33PvQ5m8gBmOvzeQT6t/QFyUPnpoEmg/223sOHRgc/HYb+n7QMaJeSTdga0&#10;4JyAzFnPUytvSwyCjD2sQdOMTAf4LIKRTQC6GSmrhxl3Pyg9/nxW8iUZWhhOGeAKBgVeH3s41/ag&#10;ApkghPnOtE0zdddmPK+AnNEAaU1AmZRr7C9fPG6i9ufGGH7FfNoXA5ZaXJb6YOQ+560IYqPka+U8&#10;DRzt2RotKZigfSv7C67rJHm5zoeS1O1rOl6yNGpMcjuzLynFPr83ivtGNYgCxrxZKkiWLK8/MfPb&#10;WnyK4UifqUH71wLsmWSSFqfrCYCl+MU0F7Ijl2TPMqaBZ7y3Ona3O/B7tvlZkrfySOCEFhpkhR/N&#10;Z7Hhd2lnAn1xHrXGRC/WAqgpGzMVd4U/gDR6Y8bifRReoYFw9TQiUGDpfk7sKzLVD2cBvo32Zrzf&#10;zBpYXoO87k7GiIZyYbTBMmoWJZILjBzH8R8p5g3OQnlrmEJfgzomP9Zg/kp4To2/VWVYrg5v0lQ3&#10;G2M0GQjHteYtAbuxprVCyNJ4nsm20zmINTcLRfojAIZm/WTGyC8ZcmeAoUyGbkL9TJMcKzFhleuj&#10;EQsTH0QKgpHfe3uzYd2ysECgw8s+1xqz/Byv5XOJ1xyb+t0VMDUSiMA5iAYLhG+CiWBVPUcF3CRY&#10;g+x4pW5vbwgsYdgDIKiHHQnY+gCG8ocAuxBn0QkD4VxrP334gbU2BgzXuc6MZP02lggMuf/AAURn&#10;rDX6it1s83671HkH9QIA0ijmMhhXS/j0tl1t673xDMbS+FuTCaZp8avFXW+RUNvG6t1FD87CDmq0&#10;D4zxci2UIAt/4VUloKKroECqQSLqW8SBHW39FDl4aVRH7vcYSN27D/ef6fHNBOrWkVnOWmc5d9/8&#10;6OvcV+zdatW4Tx8/uetN/r13r6mYQK30sx//1F3f3DKdGWclzwKv9NqxMfP7YjZPS4CxqrU6eMHZ&#10;EBQsM9gZ7WA/EXtK9cjoBgmj1+DG0xc6f26oc553lF6fDi/uhw/fu3M8uVfv7mRPw+8nhi/OIKwp&#10;ysJR789KkqmG5bBROuc1RcUFhimWNE7ZfS9lgbcajuo0SPPRz7Yn9kx9fv+E0BJ8j7wHYr20i5US&#10;U58f3cESplGD3929yd8zf8f391zf8LN0R/Q037lzriv63c6FfOb1CMh6fHEvv/rsdp/ya7w8u48P&#10;ud7PveQ+9xmr+Ya2C6hz8azd5PPxataSVHOmvN88wDGoaKVIwnC5Z2JxUh2wLCFXTa6nF5TqPudz&#10;GsDsbNESPEPvjX0Ae+kx1xgBqofji1vizEbAI7z9bt+65Tb3B8ETjMM5gL11nntZ7Hmr7W3+LAI2&#10;cgVA5t4TQkIgO83X6Pm4o4/27e3KfTy9d/cPsJY65RrsihYmTL1uGdPMRG2oh+idC4kjQ/MS7yPW&#10;EXZH+MKCofg8PrFeJIt8oKlYDV2MZfQS/BfhNyXp/JLIJiLJFHBXAKkp0Gti6vlqTmP9TJrSdi9M&#10;OKcsijJgNJPzUOth46FRmdaoXkkiEMQytHGTn16y74Zv1vKl5BksUKf5wuuOAFz9vs7O1VgthFjX&#10;O/njlwF5E6YAEjHJC1BXEVGqTHxNsC0+da4GDRFkG60Wm8KJq11RZaBbby37NAPeqjHtRLecEnsv&#10;PPyqv7Y8Dpu2DLNsAGkKz85sUmqQWroYyOGMDdO95/Vo6rsauBiqx6JNLiowWayUSqAIB2qGGVyy&#10;s0Md0gVLUC5e1e3E6rNwkBIe6pO/CDJJNSm5saFw4Q4W9uiYfPVH5+ooQ6RxtO8bOQQvQ9QCZLIn&#10;uRgOtWMvphymJ601mlXyYVP38nG4oEzO6C4WvrxYDCQzg//iw1IOhwI6lUO0M9bQYGmXYJQVynrX&#10;tjaJnAy36cXDwqQR6d0bqmtyy9OpZ1GMhmdg2mhrKWXyS+NUlAuwNc+qUbHxTvIfFXMAKWxxY/KR&#10;ZMFMEWaj5oVNqVMSrxhkXjHfBlmDYbTAhCceCUjBaENIfaKsFk015Aj0bsOhDGCHwEQupiALwoHY&#10;Cxzd5kKopCRjqoW3oH9eZ8l2TobLaorOlPryIYAfAxpgMjLUgGF6xHuN686JINgxa2NQ6DCnJxEb&#10;QfmosYE2ec2ZRVRfv0vPBn5vDLTIQwjyY2fyJ1wrFh1B3x+vLZltZ5KhKLnFqBTn5WJtsuWG02Q2&#10;Lebfh7WBMBM0J5r2QwarBr8xFkjxpMF3VcJvqL0j5HO9F60dGwSaaej3Z7yOrk5SBGIWem8JvRDz&#10;A4DRctFyfRCg6UJNHG2NFUeGIB4uyICLN7NtsGiyMXHE2r55dccDHRvU3fW1e313R9AC93GzWfG7&#10;QSaHZh6JpVgPj7mQ4RIzr7z1sjPj2zMlwbMVDu6ezbErCUpmmNxYsTk4MxqVrzufcYRzHHut9VTA&#10;wVAaS0+JNNivjaiwPHALFbozlsp4YWiOa4q/T79BA0E03RaAFC3sAlJMTGTxvMoweuXevnnrvvrq&#10;a5mCr9a8RrO8lvGrN+9HZ0w5AAZgYqEQSGb+WgxdK3BAM36x6DDJDAbgtUkHFr3FbHI4TbWi7Q9K&#10;6hss8RbrugszK+AjASncs0TGkwq0MLOwgcIoNNPtclB2rYrkvlBYSwGSZhbIYQxIM6RNBjZ4k3kz&#10;tRoyLSfWJb0FfTMlgZZ01WiTuChGH6W1xbzYahIynk1yxykkGGOpBDKpESpAtytJYvY8jWNfWd8l&#10;4AfrbTAGB5qtfjhRtseE3fy9Hj8/EOjrLQwIcp4EtnN+1Rc0erRiWObP1VcWI+WisE84RNsHZgKr&#10;AYCflTJLefDxZNYFSiUXwNxQsoTJOZivCDPCAYy95TEX4Dzj7LAfjY0yWropXnd23fFgnRvzyXBV&#10;Pn9PKP7xmRGuAMYCwyfmPHMIvuZ9nNIhSJfgZQeZDjwCtxvKjAamJSrRDjYIq1xQ7w6PkmaWxC+n&#10;dO3DsTcwTLJEhO2cc6Fe/Dmv8nMDABLsw7u7V2yuwFQgYJR8TZVHIY3PyoLbpYukTAFo9M5FqIj5&#10;lDCoxUzgh/FUnxEwMTFwKkzQAlCVfZMAY9MY8Ae3oBnPi6EC65aaHUqSbzLA2ZNNGcxGhGzUrjEZ&#10;rhldlKAYXGPzPaGFWRALdBwmtpvW6fR809PLEqMZ2hRSNW3G/dByKzULrr1SQUdjBXpfGAN6nzFO&#10;vjT1sCjhw+aHW5ltAMGcfXGb+pK96PT9kOYoLyypJ2gtcTjVQBJn/p6QNBXxTbluWoMDpU58Rpl0&#10;CdDO2z2QPQDtQ2xdMfjH9v/IYLWTWAStmsLDeDDvUUt2ZpBLw+Euz8J+5HOK1wMQjgHo5IUkg3HY&#10;QjBduch8LoKHUB8wYAngXZc4xBDArvM8Ob03zh6yWgnWzQRytXNZppA5dNbQwdgEsOHAcYvnatku&#10;df/Me7EwH/7Y/8nPZ0oCTBZsNBrYkuy7Nhz2pGmwZf44sDVIfpJANWYJNOZ6cDQmYDQEKNU0QxuA&#10;lxRmghNmUG4gLn1oUe3DdmQ+I1CnhNtEf7WQFDCG/Q61DQPVgjy09WwVj9pGg7RWQA3TOwkoOIXx&#10;WG2MgAsMYsnOy3vZ3eI1v8vM/KCTpZeDJXSid/OpBlLFo/69NRsIsKY4pCUrc86BTUANbSmpkJY2&#10;tFWRHxOGxqj5IC9kDXw8EMTE97l7/ZoAx3KpAQb2fiY15895lfdT+Ipvbq8lqe4WJUCb+wOASTFI&#10;W1nMmJURaui2WVRwupjne6tFi2RLktumMt99MG+kpAFoMvJECc9Ldi3J9mtKcmhhy6pDxF8t3pZK&#10;p5wM6guxJEUlMRL86welq45io3/77W9zP3Em6AKQ/LQ783sydAeesesrDgVQn/3lL37slvh9M/H8&#10;yTdfMc32JteiV5sN9xD4n3nzEyvQSlv8UJmk3Nekdg72C9OJw4XEf5jAC6uOvCZAMsDaTL2Gq/3T&#10;izs8PhCA2z09uvfvv3UPD5/c5hoAPSxSGoY2sD+EPPGkFGeqkXCxRttfqGpa59d/kTdfft8un08A&#10;h1ebNRnjAPdoRxMHBs/h7y23qitP+dw7IS23KBnQL3QLSk4/fnoiA61d5OsXrtzzxxd3d/va/eHb&#10;H1zI9XeT65F2sXEfHj9zf9y/PDNY8avXd/m8j+5v//rfuL//ww9unC05VPvh29/n5z73e1cb9/Rw&#10;yB/nvTvgLMFzll/rT77+2v35uzu3nin4orOQsKv8PSIHHDfu+PxEcBUedZS653V8l/uJw0l2NqtW&#10;3spYa4/vP/HaOJJyxJRr50v3dDiQyZds0NlhSJmfI7ATfddjguXa/L1nAOYwBGXqsTFWocQbPb0M&#10;MRRamsT26vqGjNzHh0eJKZf52lugGPrea+wj27kCcizAj/U4LangKb7L30e2TVB2YDhJhiCS4xF6&#10;if/mzVm4Xa6JjkbaqQn0QaBRGtzk/W/Mr+I3LOl8rOf0ZXhOssQdX6Nwphq91BOXqpfyus6Ghsl/&#10;CVLZY829Mtj9KBLQKY1pSr13xswaijyVxcXUi7JP8E2Z19UBvos1xvbCFxayU1NJNCY55oCtqe+b&#10;vlA+OIa8Sa1RzPj8NLhIE2OsyPnLr8XSypuHOa0PnHmSm7KNe4Yv/rvePAKThZcYYSKESRFn9ZG/&#10;AFYLqGrBBQrhIKg7Wr2v8gr1SxvK/Y4XjOsLT7k6vrOajyzF6SyOBqrVJObiuWBhSrHKiz2DOOSl&#10;rp8hE9Pss1RfFjZfsEAU1SJjSSoOU7gm6p1UAmFsEVVvwDHV5OiZEbcm78BQQ2e8d/8gLViKGtzC&#10;VmbmuehqLb7YmrjWZE/JjKijyUX9RbqNM38dydwUcOAJKQ524MurqzOWTeHQ4u/3w5RoVoC+sUxe&#10;yKZrxBgwyU/5cjpAzW+iVcgA/geZLE2v+7OZVcs3RwWy52dg/LoLBj56AjIAQw6Hwabt8n1D079e&#10;de74cuJNXC/1/n3bE4gJJlNSgxNo/suisp3zoj8+PVESwUh1ppEO3CgxJYHHIOjPA6Y/viVgAcCF&#10;Zu5Ie4IHBQ4R+JqgoXRi0XSc6raMRO+TmHSr/L5gS8DgGRvk0Hc0i0TjjTQugIpYYAwvyIfajIXb&#10;is1amToyrjmp4AfAeH17K3+us0BHFHBn8z3sT31F+ynPQhJz29R1gql+SdUNzShWWj5gYJCMVQ0m&#10;D3wC8Z6QHeP9wSqB94mkxkoxbMjMPPD64TrSl2rXWzGkDQ/vuzuc3fV2Kdk5isHTmZIFyg0ab8nB&#10;Yp7lq+pOowzBu3XjFoOmAcOg79MmbY6rpXyTCHgaDVZyIMldWzPX1gGi6QaaAEqKONlNLMIlWxeY&#10;AKN6NPRYfzTR9h0PL/pPLeQPh7WOQhnPI9idx/sjo+txSJeiilLqfEDDvF/ApnxJzseRhezcpLf0&#10;dTE5EKV3wTT8VkCOlrRINhqa2SFdyF0bTsWZvhvFlmpMouvtfKFnn8V8o3hkWiOT9HKROUiyMrvw&#10;raGke61gm2v4Qxkwx6TE7dqttlv3k5/+E/p4rK7WubjZEvwj5X8xq+nd2EiV+iz/sWDMIf5529Zt&#10;vKOnnjV6SYMDNMMjgTLP5iaY2XQJ72DzOAQW3QBnRsolbFJnm26yad00USkMDzDpdHHm83mtDoJJ&#10;pskMMrag9tVIRlKJTCed3qTtxXrAm/FsIeUM1nBzsjP0tRnvS2qoHVwM3UjBQD957JU/w88w1ZHn&#10;iKZk9GDj9VXKIx8+a4q59mkZYN2GzEbZTBdQcDCJEm0fTL5LuQ0aP7DykLybi/nvfv8798tf/kfe&#10;Y7H+BjJFOIG2YQcsAPDcANTD/cP+t87rZnY4muwg5T1EE24Md5bLlhKkXb832ai+I2WePCfE+IDX&#10;Kpo6Arjnnmt8u70hcI0mFusK741iGM0t/MoYHEOyRZc/jwoSTPPF4Eu2f03ydNzj064n6wnP8pg0&#10;iIIkjvs3zgYnxhauFYpzAH3Xt3fu+XBSavlZNg5ixKm6Qsq1Bg2S7T2RXccZklsyMVdyebwe/mxp&#10;KbsE9mit8ECGI64HmHlI9w6N0oixhos1hdZL4p4upl8gwIIBkkImNlwfBFAwsLHmCPszm7DhzOuA&#10;poZSJ/iUQt57YRVDUMn3BvosGP4FhhiZoZjOMlE+sLHB/tINSs4uEgOCK/SFE7uvcfLvBQM+MkCp&#10;rdP5lKaBJVnew2jnlsDr8swlK5SiSVdFsEnV443fmUBB/plcjDV5ncjyoaHh/NkCfJJNsc3Ui89+&#10;YxLXyu4p6dcoTtGIY1+PsRaiBCudGnRsI8FkmmU2gL1CibjO/GrnZMvXSX0qQXny5OKfa8dghUof&#10;RUq15Z3ne7EWKcNOSjXWMGmsyXPF55P2IVH2CyFFPn9NmPGspC9gUOo6QDyGWeHnrZJlimOwJsKL&#10;0VA8QslqZhKXY+pfSR8vipTGZJhkI0K6lZ/1Ahwi8Rt/a7lZSQmCcyo328FCRk42kSdr2zljl/+R&#10;YJ/5o8mvzbxai8m2MTmCKUPKRD0UpoAXq+HsixxTe7tC1qb0Pjwk/mIgLlkz/j3afh3Mt1o+VYUd&#10;ABBGsr1cW+Q6ddWt6GGIswMtdJti9Q8qXlAMRoD0v9O+WAE/BtDlpn224F6arDkC8ziYPyP7AoYI&#10;qd7UWaYa4pzfF3snWVRMOI9Wd49u085kj573gz321/PAz4NBHvzO8OyXgBWsKXmRnrm3vHrzRnkb&#10;DHBw9H2VnYfj87G82row02fBMBc/j/dBDgbSUcHW8uk213pLNdszMczEIAWDW0wtstPMs5KDaDNE&#10;d8ZUTcYYL77RVcRnCg9eY8odZ1NybtDZrwasNP9JfpzxguFpjX+wwMJg5vHlc2qJFFm3NYbR0i2j&#10;1fX5DPnuu+84MEWNhhRb1Pe7/TGfuwd3c3eda5M9h5PLmzm9xt/cXruYn9/d44u7ubl1f/5nP3bb&#10;V6/cCmcD6k0bgmBgl7wRPujDO1hPp2AVhv8w0M/Xhh2szzlVLCHXrzulXPJZHCjpxGAcA7/nfC49&#10;39+7l/wrhmVP+XvgGcb+MWfI01iZOjShH8+svcr7MIEdaqsFPM0X8nIf5YmKQIUFvBv3x5qEOdLq&#10;Rs23pOmB+2DnZeXAOoCSV91HeM05njEacD9//uBu5zfu43c/uHW+Zim/7ynvvR8/fXKbfAZ+/vie&#10;Kbfv3r127z9/ct/+/vfu737zrfvDy8H9k3/2i7xvRffoP7j/7r/9H9x/8V/+V+5//O//m/zeuq9j&#10;3hN3Y+t+/eHRfX55dq/Xc/cXP/mxuwYga2AK+jbsmXhuxv7Iz4rhIdOCrRc+5v1wPBwMIN/J4zXv&#10;h0idBjgMhuTt5tY9w8rk7Tv39P0HDgfB1p0vthycb2473g/48HXrK04o5sY+wll0dbVy73/4A0kp&#10;6+3KnXMvwuERwjZfdhzeYv9Fr5vAhHx+dr/5zW/df/afXjNl2WPoxzNHfT4GdahFjvmZhU/f3d0N&#10;n2WAxHvWj3k/yGu3y/XWMV9LSIV72tEE7c/+4iwvBnsGThXPzeJdNg2cLnJ4ze7C+SLXd1VGWTnZ&#10;vjDUow1+fSUh0TOf54tZfAzFJ9dsQkz5Ui0aooZH7OdsiB7t98BCbb2rZAOcA4KMTLXoYyVAFcls&#10;4h41TGFMaaw9hWuKFcQE3CULsCgqh1iGkqZ0Gkc778vY05iO3pdgQCW9MxzNQrcY0G79DGXNjTxs&#10;3UU2lvYQG6KkKQREGGwzJSaX4Wm5/iWozc6raODjUPwZvchGqVjL1eCUSSWaDHSbTtvJrTDYbhwu&#10;SZtB9VNZSuGCfZcs/KN8RvTCjdV2waJnNVg126xGK6Zc624pX/HWFFehwMvB2TqOZkNVmJAWjmuy&#10;X2c9/eQbm8xb0htj/GKIbx6QBbNrmSRZuHt2YwjauGBIdiow5oXE5VLT7mVMe0HBZKGCzde8RlKN&#10;XDaaJEAWFKurZZVWqNltKjWSjSYOVC+gLsZYfQmwQBZ508GU4UjfIYsXxhTHmBEA0Ap90ZemnKms&#10;mBQEY7C1hg6bdxZfO9GQmiAhZTauNvo3VyieT6Ll0vek4cHVtWIViv2H+9HxQFysZpwilRALymps&#10;YZJtBLkUwD7Is1BYzSzwBIUTZRuagKBZY/oVPNpmI33+5BHkucHq2kqeiddcc+Kb3O55V5FeGMVz&#10;4gKWHiZCUaaWYPd5N+N1xMMIkBDfC7+i8ML1XuXDUYCfpF41tIABK3OlhNH/R6xQTMV6Tt1HNus7&#10;L4T/EanB+UC5u7tVAAy+E5ii+ZpfU9Is+Td+DjLeJ3iO5MNqacAPzeIHXM9nFp2zoZes2XyqZjQl&#10;n7wgxbJyMtdEAEtoq6dbyvd4KMlP0VcjUDDqmlEgMr4nnA+wvgFKITq+HzRJwOs39jDzgAvys8MB&#10;e0Uj2mihFYkHLppkbILzmdLsunNg2ufMLfTnQ1/ZkPjux+ODqaY9pX5gxgiEPavpM/ksmCX496GY&#10;gXtzGbiY/vBwiQJAe7JG0Uzn4oAea7pWjTXAWLc0cQ6+pkW1Ju/U9HliqZUN6ERpa/6+SzQaqfpo&#10;MBWZkrOGTFakfO4OB06g1/nZv727I5MPcm5ML7c312LptJ2Z4IuZ2xe/OOcMyPE10p2AJr2JAp9J&#10;rkkyCWQKruRNHcYoQBv6IU4+Cb353qBNinxmxXYlCOILyKDJTrI9jIV/shCXaAbcTlLf4yGaybr8&#10;xaIxg6oHGiQvMyW3inXa8nnnpm1MEiZukmXmOTUlKBmS+W8Eo4obPX2QhwkBP2OzFU+LxBs2VpkH&#10;k1HHQkGPnEq19nNtM/1Zqmb0CgAiEwoFSJikDEWqyGc4r01M7Gm2H7Vv98cD0+PoywfJS/51lwu/&#10;nkDgwGYY3kk4ELG+lbitYgJgN8BZMNmwXrFHAWAkgwMemRxCYCA0EFy9yg1GY56MBEYjUq2X3NOe&#10;814Bfz/Ko0OXn2M9mwCiCByjIcfU+3gyH1H52WHN0dwfLImjQjuwlxM0NB9KfB4U1pCgQKrycHik&#10;PBLrnKlwo9liYK/N/4CVLb9VsZejb2xgFvl9fPFoTFPqNxlnQV6yWJPK2RI4XbxernJjU3z1KB/P&#10;n2u33/H3BcThcwY215I6Rw1pjMXPxGEyXgZKm1MS05Hp0kHDhprQbaBsMKb8OTeXKu5wvi0ZWoUh&#10;C2qINmhQVZJhm+oZmmQsHFUsMjHbCiaAhmyWyYAzlUGZtsv0itc4xabiz7Xwtn8KQ680hqmMAYyV&#10;AgAvytpJzLAiMzNjZO7VFx5+xQS7SLHJYj1rQAgWcvn7hYNVUoQLCA/QxBkIQJasS/asqAEoDHal&#10;2U+KCAKN5k8opmasPr0afogxqJ7Hy0okTq1MsCAfebhOchmwUJGmS98m7H+dvHPBZgQohP+TLFoe&#10;Tx3ZV2K1wR9MYNpUkPbmi4zh+HEQeNPLGEksPrIVFc7SewVHjPb6pRFoqrpiMHmrkiN1m03OVEAY&#10;BO4A2CE4ozoMU3cGq7iyL420t2CxbXTSfwyzr3g/cn1WVoYA5hqmYNLLsncXkK80Z0peLT5sUX6/&#10;XibmY5pSHclU9eIzYl+hysY3NvipOmKdCxgWAHRpBKqeYk+PwvX2yi1hGRPNaiTZPalM3aOFCQVL&#10;gZUlTTf3ZBHhDMR+OfdzDfZy3bnNdVfyGugJpJPVAbhIBHB2CP4QawjyW5zz42D2JXMBrmA6gbXT&#10;mWfSfJXP+u0N+0AAeEoCz3t6/nwIkcNnXW43KjaS2H4AjFCDYpDd5v23gQ/rqPXUdpLJffz0QX2C&#10;BUEA3KcM3q0IWFAeGCUTJnMNvpB4j7a1hk7hExzItk217iAr2dLExUZJ1SezEBJmtBox643gaq8D&#10;xr7+fjTPZJPimqS3JO2WOikaezYkef5xhB6ngAF+Jgth4Jm0P7JOp+Ip3wMM9BX0hRr/JX+/GUPZ&#10;kEyfL0C+PpED2RHXJ/dHb+9euZ///C/c9fbOXeXai4ErwZpK9ktRnryDNd0WRBaHEnQkAADMfgzr&#10;caZx78eaGRe5xh0ZwPXy8uQ+3390x/wr/TdfXqhYwestrtc8o1FvXi3WTpavGrLwOadfqz3bg6Th&#10;ZKo4DWd4b/Ll2T0/uj2CwHJxhUTT+HJgkYRAv2iBB6r387WdeYKxsMpx6HH6IwOTOgtqAQBO3+r8&#10;s6fdi9sfRloQfB7u6TP3sL93ywBm6dwt8x71/jff0tPv6fvvGar0t3//a/c3f/tLd96d3Ckf3n/9&#10;f/57puICFv3X/+pfuX/31/+Ofx9BZmMnkkGbr93N3Y1btqN7+PzB/d2vf+V+/uOf8jo8Pz65P/z2&#10;O/cXP/2Zm68X7pzXG1iL2OBH1uBg9AKoxJrfWw8sxZv8fg/ak4aR4KTvFjypIr36h/ye+Z7ltXL7&#10;+l3+TEf1q3gGmp5hM4ug+4xh5POTgCF4vEN5lOhhOHLXXeXPtn8CwxJ2B8l99aM/d7/9+793h9z3&#10;JQxv81rYbla09QBbF+ozspLz310vFry/8DK82m65puGJjO9w4HC8c4stmI3PqgOSEjew3/nCCgsI&#10;qGgERhkbv6gyRgv3chdgn6+S+Zow4dyXv1SgqfL90gQ+efMjLmEPIg4IzKJKA8CXZi488+Tllqra&#10;rbxuY/5HJYAsGTAlXGsKPU1l/ymfoUCWZNONk/GDqTFH8zkO6VKBMQV8lEtBqeigPa65QL2SKX1g&#10;EVR6IauETBo7Mn+JTF/nzPfdV89hEGhG6wddupBE2xf3pb4tCboXgSAFoSoGGD6UQVd9i4uAkKKf&#10;jdazT+biyRvwFyer5upnX0AyCzOc1kH6Ikyr4lpGD1cNqPvfyLuoBkEGEnNcHZIUcRTPj0akBu1f&#10;Jh3HGvZai6qZrYc3W7ySRyA7PwO2bZ1okDTUYbJFSE++74V5al7Q5BzKYJd4MiPMZ5aehiZORXg0&#10;lHxCSi2ghv+lAiLUxVQSe9m0l4l3QTfHsZoQFhqu6Laugou4GJoahaqlT+b1gsKusSTFzpKpaFaK&#10;RFaTmOLVODXANzLpKmS/XMze1aIxmh+P0pJaY9Dos6CgYSGeN66Tebz1ZvwLxB0MAzDVdpy2K0Yc&#10;srWyLWCK/pAbXDagOLgh9crX9SUfcqA1ozCaBfmN8IAcvzT5PXNC7ZmWiIZiHNT0Y/rR9TLoLnJB&#10;FHtIkmy80u2665YSmRMQ/0GeBJDYMkEPTbmTzI3FzThMlOCyXspksRED8mSphmJginKODRv3nTI2&#10;xrXrM5Cp59SsYSpcTD33hwNfG98FkjE0t3gswdxCKhMaAna1KBQoJzqLQeS0YZ/GE70M8doAP1Fg&#10;Xb1aifkIiexsxusFdovMuK/cSz4YYFyPg+Tjx0/cjMRA6M1cPZm0UpsElgXAV4AeB0upFHDl3PPz&#10;Xul/TahTAYXIyOT8dDpXYPUZAOw4VlYEGi4UQ/j3/cu+WkMNjLrXIQGAr8gxP3z4oMbBNgWAc21s&#10;uM4JSLZi+R2fj9pIm+IHUNJ6tV4jWbL6tAilGMwzjiBhJ3+ZwVJUOaNKk+/FaEzaZGEl3pgFhZU3&#10;bxVA04/yapMkeCTQcgKwagmb+rxq6l52B7E/4EuyFBPrI0zQmfKWC6e8DrbXK0nCDDgHs1Tm+4WG&#10;b3R08+lrii9nlCQG0ymAj6M9DwPZLJMBb/H7bIqPgwUgpCSaPBh9CSza4usRnArOKMC0JIkWHwhK&#10;mY1tGkpinUkeq52BXUeCEQDlfVunVAAfUy+g15fG0Z6ZdMEy0TNVDn8xocoUyodQT25OvDgYsXRR&#10;Y7Z6m6IMow1gkqSLaOpQnAxYp/henLwKtGAAxKBKJdokn9H1BHDkT8oiGgWzyevRhIxkzPW8/vtc&#10;OMIPDAwONGzPxo7DfotEv3aMFkI0WMr53FTEzGHN++WLGh/8DFL5lmCb7arZNM4usW8j9zwMJVgY&#10;OUlCFmCiBG92EZHsksbuTZWAJEnz8bQNUSAe9hx8B0iSCf71vUmUrMnpNfjAM9wwPS8XvgAcLDUe&#10;/43nF+EkmL6CcYcdDywlyjWGxKbiZAMVvD6GGThjHp9P5iuiskMeNQYuzdUAYf/EgXCy4Qj2TxT1&#10;nQVJEax9Gjk0ghJnNl/WP+uY8q2JLNgNSNpLSWzqYNL7lmnCB+0bgyR62I/BhsF9Wi82PDvxeovc&#10;KOC5DmbJQXar+S3RPsA8+LyxcGltYSAQ7p+CngT4dcUTmEy7UD9PNJadYwJwIyDazr/UyJcRex3Y&#10;CxxKmf/VaMBRY15ozk+WA6nIei24Rv9v5FphgE1hKcNygeCBrDCYKIzPA1YzJdkKOOhMIu1Mgknm&#10;lhWtBCLs8zhj76HeIpuoiQSbvdWs3Nc6MZEgd2fytPngJXvfwTyCi4RnGOKFj5C3c+5Mr8UChnIi&#10;bGCdGBH67D3AZyTXdmLn0ZYkKmWWoF/X1dC1YodSRufFpxAfnKnD+TPh/tOfFvf+NEzDYAOzdSYq&#10;1AhsUzDh0cxj8IG6ievPmG5kRgZpZwQwh8pEwLl4pL1JIuAQaSDfWECN2LYulwa7XgO6+Wr7x2N9&#10;5mlLboUBzjFdBG3EwsRy8o72Oj8bU0ql8l2dEiDLEQTpNtmAQ6x1hDeWHEGUC5DUm51DSMGaMIOt&#10;G4GfkECOx+R2DNXJ/74eyM6D0gF2BhoMWeADhicmiYtMbdbfo59Xfp3lKtdrrQKuMKC9utpUtqLC&#10;jBYEp5j46fQr6376Liogq4SGgL1CBjC2qPwer/JrgXG5ze81W6513ubvjzoAz/NxL/kjhhFXV1te&#10;Oz17XqDoDBYJK4GJsJAZ1PBgzQIggCKmGcWEwYB7n/fsr77+E0oTl0hS5SAp8fNIZq+gO/pZ4Q1a&#10;ouIcuria0KmmXaEHnrtvW8Iq3HSec3hhoYXSek/PhhLFL1rHUl+DaOAvcAeyFbUuBi8vNhntO6lU&#10;nMJ0WIfle0C5MgZVOFPxHNzc0n/t/Xe/z3tJfu24dSPANHzOs8ni0NHkZ+Vld0QR7n7+ox+7r//0&#10;R27z+o27e/PObe5uxSQ1T2MMXUYbEpQ5Ac9/65eGc5psUpysNIrahVYjABdhT4DglZsNh3Qv9/e8&#10;37DtQQJ05H0+u+7hPt+/F9eNR9aNgykGWPvZczFEXwcwYBVPQIUngJXMTmYkuzPmtRyYYs97iAE3&#10;Bt0xMMCHt6qRqiodc+2B18NwLsmOg7YOqHGMhdScFUx5j9AP+LXfvHK7XOM//fC9++6HX/LMwjl7&#10;//mz+7//7tduyM/gvpeIEz/fYi/FOQmw//5794f771xbLB9Q26SBTKjl1cr983/2V67fPblv/+4/&#10;uL/5D/+P2+bfu8u9DEAt+DH+5TffuN//TpJt9DFg/KFnh5x7vmzZd8BL2KN+H1SvDAUfQogRvvNw&#10;ZtjF9dtX7vPHfO2PuVaLp7w/rnJvBoBvztfGGYh+p09idid/ImED3/dwjDonu/weeAPUM77hsPD9&#10;7n3emw7u6f7JbfPn+/Tw4D68f+9u4LOca5zD7mB904n3AgoO2i9gMJA/1/3TgzvA9xM+96ij4J2I&#10;/QU+aPTH77WvlgEMWLOD9pTiWha8mPDOBtSxzuBSFRmW5PhKBjTZabDACAEB1IaJ+Ra+BKEa9huh&#10;+t6O/WgDnonNJrQvVd/u4htOxvgo6pt6qrGGeiUjFkR3wSS2oKqS0F5kmhwi0v7A0YIhXgSUYWhc&#10;AMFoNj1kRhevQjtLykDRmSy0fr/QTOFS3gIuS+JHgUuN9e1CAc1CHbYO9mtjas0YL5LjbY/lOWZ4&#10;jDckr+ZgGchXlRTmK+vplypFwUArFbApQ00SjuavOwlQjYxT5Ns+VbKE88H8+8vVlldm9d0193bn&#10;LeTYLJGYaM5rUhj3AnpdlQX76gPdNpPVkgU1G8ipRWdzQRcMmo41CVnnAHw4E22GivTbGIzeAGTO&#10;ZgTwBfsIYx1xm5QdPe9mvfqXklI4Cx+IbFjqg2AAmBLIUjW3LMlUku50k6Gi/f2SOEZ5yyhvidGE&#10;xUzlMx+VMv2uSZCNr8h4YRAWL61kRd6c6YuBUwGZW3fGSDR75JQs4COQGdcwoWjGDSyZ9JAWZKMa&#10;wlhI9b6AfYHN5GiTumquOMrn7Yrsn6YyH8BQAAgnw82g2HsyJmY0u0WDe6T/wFCTcJRgrLQ5gBwo&#10;0hr6Msx48IPR1nJSmarpMn26zkr7HW26pgZD6XAA+l6/es3F8Pj4zPcMxmKYzZbyVgObB2wV83Vi&#10;44iNNb8uZKNHbrh7C0RpKvhAY3gkX0ESBrCVjMbWuAypNhRcsiZxpF8D/DD4OWdsbPcnTf5Xqzkn&#10;gVhvMwaCLOoDDr8TTe0j/WPwoEIGC8kB2CrX11u9N8NFxAYk3dvktNq0RpvMDwLfLFiETRuMZwHQ&#10;0q+mYQId5E2lmWfx1UiGpe8oX74ZveaQqiyPQzB4uP6NLg2QGw/kmZ+nJ7CAQwgTczCUYO5LMABg&#10;WCe5J0A7gKgd5XMnShGw7q+vrzlxl+R9IKtwf+wt4KYhc1UG8WLYMQzC5KYAPWdtW5uyYgR7c722&#10;ojEx6IBMREsXPhkoLPappLBklOC6sflwNW14ICt1rEnQ3oynBTZNDvfxwp5iJDNgqeRUmvn3fJ/D&#10;Uc0D1sB2e02G1Cb/2pS0zSApX7SmvUyt1NR5Nnxi9AgwUGKnl2ea+Tl6k5yj0KMTYbCgDZOJdE1r&#10;lHHzTmA6cWseiaMBZDbdTgauBR1WzaVsMBh7qvj9eJORFXalPSloaLVnlYl5MVNVCEZjz3Q56Kvn&#10;bJr8RworREnEZsIbRyOSu5oybRwneS4lOyzNV7MAdIXej2cj2QBHzYv8Aguxm0UBbAHMu1OA/Ml8&#10;vM5sUpGwiOf36eEx//PgPn786D7nIh8G4vBhScauUYCOJRQaJZ+DCPN2LAnvBF3oUzGTZ0zbqmFJ&#10;8pjqZl1NMWXR4eUZi9cDo4+fW8gnBwQATgp7ryN7UBYA2FfxWl1hadj9wjoFoICkOPw59kD41pUE&#10;aACQkJvgzIAFgba+RKZ1YKiNwCeAYiU0IrQ6c1AAwagb+68Ks8DvBl9CgrYhTMnHTmuIqbnG6t3v&#10;jwR52GibpQaesd5kvPQ38tqPe4Y59NzTGdDSmreIgSM4d4IxlPF3e5NqF2kr0+3NB9KZN9PJzqTO&#10;1AE418EubM0L5twP5ksyMWUGO7d0JnQ1KCTVQlh1R29BWP8fSYfiei3MoK01SjCj4mg+g0qa7QQk&#10;x1hDwVyRsthZShYqrD94hsrOgqAMpENM7zT25Shz/gNT6CXdqewBAjLpghWgGqbsXWTvJjEq3eXf&#10;u/SlwZ56VMAVUxBnM3mPGvhAH+OuvUgU1jCohJHgXkDiW6TLNVjIjLm9+YcyPRcyqlnL55SDHpPH&#10;eTMthzSzsdAPnsMEbMda/6GuYOAKagGvcJmSmlf25RJ8hHtMJnRJGx7lt9dyuNCpqbBE2dJsMaDH&#10;FT/Qs3lpmVdPsOFwo7ReMNZQB3JY6DWICaEwqq2mHZgK5W5vX7mf/OKv/sg03v/Vvf/0qXoPVSN0&#10;S7orzNHa9mA9dua1KndyscWCDcO9rxJrf/FPqZlL2rwM4pWqmKpPpNkFtE31s8b5hgEC6h+ddY3k&#10;1+btx3OHgKkM8DFkxc9hXQG8DRfJyatcG85zLYNApNevXrHOYmqnJUl3FhJTJGGdWZY424+8NVNk&#10;hFlKN64JgAhY3CQOiJdutlhMzy9tYWBJ8izgH9JcWALYM0p/zai6HSnA9ArDGRVlhdAayIT1gf++&#10;zjUDBgdgaN2+fu1ev/vKrW5v1CC1Ar69DVZRl2ufF2s5BetruvailpE1yShjTlubTWUHaz2KYUPW&#10;UJLsvtzXsjRK7oYSm4PVHKn6ZWHgk9Lkhxvt+jQclqrPAahQAueUCq6hL9OYIflHDQl57s21u52v&#10;3DbXlqeHJ9fms+HN1ca93V65df67f/bV1+5nP/qx+4uf/ty9evfOvfn6G7d989qtcj2NIVIoDC4C&#10;7kPt4QC2JQOJCxPn5XnH86Vr1SPICmCsPplk3PB+DQoqxHpdag0g+VgS1Lk75PuPII/h5UPeeA42&#10;EE1ShRGwOZuE2tOWqLczQWF4NgDMNSP2Jg6ikDa/mNHbEk8qfT37Uw0pKN5rLSyOsDcANGVI2EGy&#10;bqvRoDhC7Y7n8iWe3NP9J9fvTm69uHLPtNGJ7te/+VX+HInv8fHzvfv48JnrDfUxzomT79xqc00Q&#10;5gifU5AYcEaClYp6BwNF1EDoLXB9Fo07vTy5+99+61b5NX7+p3/qvrl77W7yPfzm7bt8rfbu8Pjo&#10;3n/3u/zMtm6X3y+w3jnTQ48MO67zSFILh/uQ0ud7gYRl+F0OllC9ublxwCPxfOF8GkEoQf2GEJTT&#10;Ia/LmJ/NB/ocjlH7QCTb/8hebQdGKes4MU2xcJ+fHqm6Yl3HAUtgYAnYfIkqr5WevfxeTO09D6yp&#10;JEE/0WbpmP9B/wkFUMuePZINDGbqMwJd4mCAiakgCrCWXO0NCmurKCPGmL4I6ig5BMHYj/4ihMMV&#10;r7Pq82f7duMrzauQ33wNvvNTSIcx04SRWL3hjRRVvFgtC6EoBqIN3guQlQzDiMmYWb4ES4Zq+VEJ&#10;OuYhXIL05DGcjJQUKgu5SFrbkgBr/x3jBCnyPAvqBwSAhUrUciZnTgWeLNhMwYnKGWDWQ4X9V8DG&#10;CeQzUtE0/zCvwDClDccLPKgmJluibWhqr1Z9VY39VuqHqDjhem9CUQ/YtawJzHXgIt89Z1hSCFMw&#10;oTO2Y6nVCnuSWQHmLRiaxvCCxixPdP/xWWb0TJ36tsJSbLyr/U8FIP3kiagBi6+2GgUUnpibsdYN&#10;ZtBuQKEsZKIpScv3o0IhmskhGT92A/HAsyiwSXIyn68iaynAIG+8Fe+uLMhivG3hBN5S7IbzUdHE&#10;BmC5OOmkL9l/3oCW8TzUhxDTdNwEyUo0KWaz1enmDeaZ4S1U3V/EghKw6RYyBA0wVz/wj/jfdvN7&#10;Sy1hUefVcKiwSPQDoYffesHJDC7a54cnPuiYFsHDYD+qwZldzd1j3vBw+KM5PFDCsJfPAFhZDTb1&#10;hkCJc5YQGjRdBLtNxZIYB/IgVHEPhgUbT6ZKge6+EZDgJTOl3wu8FxZrTqYenz/Tr2KZDwkAY2q0&#10;4Klw4HvAi/B6uzXGxpEbtHfyl4o4I0OsHkRgEuFnV8srFkjYgNFUrpZr9iHDcFQicxotsRZGzJr6&#10;FCPTPQBFJvWG/L4bfV6k7J16t4FHX+jsoDlWfzIlKp/INnr16rW7v79n8497DWPn/W4vkIHyYx1u&#10;eLAOSG5CSrEBP/Id8PTtaguAZcwMX+jSxrLD910iwe4kY3MAAXwGDslSv3qm4bE5GhM/32iSi2By&#10;KQB685l2M2+sMRQfr+7uGEjCQs6SrZFwCKBy519YBMGjEIU7DsHvvv8DNxQ8W5x84YBez8SCQXIc&#10;JqBBTRTAFzI7WgPko6vm7sHkXpyAPjy7G5j9urNkEWBlueLH4TkJO54ly4HsjwyWMVU2YPIXseO2&#10;J8zYpOnZB0ih5l9sSU5GRl07rLsXerSp4Sz3GSyjVT7M/+SbP8lrXilwuLfLXBiw4TvLz7L4RmHt&#10;jUUWazJpfFc8K7QkiCWkwnxDDZRDcUGwCHsLEttGgT0y+5c8paYfoZhOjU2jRjvEVMiTF5sEsIB2&#10;jYIKhqk9E5jzawcxDrGPgDmRis9MmtKZxSYcbXIjyRX3M6dGqgmTbI+f2TXVDHjy8BNogH3aGSMa&#10;/ivRAj00ibIIdzSejZl/49nmhY01SZppx8Zc5hZEabrYgdyng/kAmz9ga2OlY69UUhUNA8FuAoD5&#10;WgPof3p6cS+7HZ/bxhoXTGgfn1+0nvLH3Fx1ef8ZKiAxb2eScpItCBZBQ0Aee+Bs0VUZcWsepuOg&#10;xtDOXYKtHUNZAQioCZlDHn88V9+sh4dHt837Iopr7KlgJTQGmKLox97G4DiagauBpa0YBhzWkM1m&#10;ClKg5Hgx5zO4Y8LkyIMX+wk8dJi0u1zzGsH3c0zyoILMJYrTzyZ3E8FQuGeDyQbUWOQpGUsdZ10U&#10;ax6NAu4h/IlQ5CN9D0MXmNPDMwksGgSBwGwdE9Cn3Qun7gA5t9ct9y35hS5UHFn6q2RBUXYI+D0f&#10;CVKiocI9hQXBaGmjfHY7sXmiNdHYh8FghgRxuU7GIE30pun5HoKixwCJpbzjsGd39NOMdnYMF4Vr&#10;/nuUkCmVdeJBpVroNeYvE0uKbzMBpAOlKaE278l+z3yrFZrkm7qXkbGCZtUA8BXPqZnYwRwICKQf&#10;e4WNePNzobQW18NATH4iUwpECwkZjYU4azsbigzmJxtd0d5iPyMI4eVpmcwLuQY9OTX9jaWdez+K&#10;le5bpUmbksFVsL+p0lUyPCB56wxsJkOg0WuBwQp2aFhIDjsT8MtzEnIz+noKuOI9wZlor51Sqgne&#10;Q3mvxpkkEiE0R3nbosEGgNiYJxHCBYYDr11JZO7yMxWNxan7marxd/KhFrpoEHlvzWNLdiJiOzoL&#10;YcB+S8uLYtOA4Ifj+R8V0FEsYEbzfaqBdGZz4MXBsqI8EsyRlEc/35kyhSOXEsd6kRLJn/cm9b3w&#10;XcXnb+dBYVuNNTjBNrgwNS3Ohjl6z1D9nPCsYm01q0bJiV5y8zUsCJCWC99SJN7nupiAEhqTfB03&#10;uV6ElQb2btQhHF5dNNT0jQY4FYsVwZx1bWGOV/ZhHDloiYOXpyWGqm1TZUb4KmRQ58+CJN7GwhM0&#10;OG3Z/I5jayn3M13vUeoLF7tcB10p6KPXsAr1IIIYzvnavf76nVsB+MMeeS7eto7DXIAyxewdnwsA&#10;GYE+pz2C5y19qxzXfBxHS/8ezCdUkn+xnmQdgnpZgwcdkup7pOYonkul4Uer11SgLxjr3+R3BkSp&#10;pg+TKbyhEAI3GYvmlnn9z4NJ1KMTAyr3Gagzv3r1ht/xz775RsnbpqxD4AaHo/kMQGjDIl+z26/e&#10;uhYgsJElEn2UR6XXGmjM9NxiixDlCYxrsYGMVF+VtT1YeBgw05oo/7Nazq3egFQaQ/S5K14w9MjL&#10;n3f36cntHj+7GWSmJINIdVQsWPpBtRZTZ/Pa28O7N/8XfAj5bB5zDZe/8/60J6gcrIk+7wEU5f3g&#10;pIE/6jA8QwcGF5Hv7Zaw7sDAN9/Tl90ThzEIEqHdhxvMMqZnP0BwMe+J33z9lTtHeYG/nA7u1est&#10;e0AEx8D3Ds/ODp7auRY45c8Kq5ctEnJJez5TMozXWnYKWutQ28HTO7/mPO+T17leuPK9u73ZkrRB&#10;YgXO6bzeEb71nOvn7371S3f/3e9cm899nEW7dnSv12/c/GrJpF144Z2Oo9Uy+Z4svHv39p3b5/uz&#10;vFq7ft67F/O/hKfphx8+0Aee9lVIcBcyrYH0fGESdNlxwJMQH2i3f1H9wfM5cfDy+PyQv96e4OzQ&#10;J/Yyb16t3HaVeyj0CSAo5M+DcBCAjuvNTe5HHxmW6Kz/Y82Ue8cGgSZ0V2qYdAx5O2yADsZyZ21n&#10;A0dZhPjKmvc2Skh12C52bJG1pjQxbccSvJWmsImCQcTL4NgSSpGm/d8biTc49wXQl+zMKANnZ9Lf&#10;ZESIxrsp8dcAq1BkuFFDIwJ+PlUFGP2LzRd48h0M0+C0bczmLNUhIv596OX1j+BA1Uvm7xana2La&#10;Fu7F5cuS3ZuUYg/8JNi5O16k2ArrKQxDgX6hJARj3w6lxjCFkyv9hg0NbcBBdUZS9gH3FgPWvgD7&#10;7Pwr0tRkstxgPnnUY0QhvilEY75ZsFDpjf6hPFu82+l9qOJidToN5AvtM6YLL7+JteltOM792s6V&#10;xoBEXhPLQ+D5F8SYLjfVu8n3X1Jb1a88W1MlkNYQr5r464THpOrraOEgciOTxyssvzxjHOtQEvVT&#10;iwUDeSSmZ97kJskYVmSWjTjEy1TXfjBOgdGe4RAyNC9+aCVpimen4ZGSiKmBbVyZPoeKonsDTMDU&#10;SWZIzKaHfmMCR1pL/8TFnLWt6aBVQ1CGyahySaAoVbBk3mT/zZCMeVMDReQHNrIoA+hGfyH7btHY&#10;jJIbC2ndGUgwzxsqNuxV3rQoITaTXZikn818EYUa5cbnwYzDHf98ONhD1RnDq9VDjEYSDyBuFA5t&#10;TMGwUDqYqVvaJK47WGiDhT8UamyTv9vN9pY06A8f7iXlna34kIA5haYKTZikcSoIwTbEdIZ0/VHS&#10;Hsh1FzQt1vQf9wzgIa759vra/OIGAmddq0TUZCmpKdoBmX99etrV7wCGIS4QD/9ikE32hkaeuD4h&#10;xCr/9pbu9jk35JjW0og7f3b4Qyzmmvg95gJBAOZQ2SPOp5oMDelzWRN4faV2SqoXrHnHOi/x6GcD&#10;FpqgBuF4UoNGFqXJWOE/MOvk6zYM2gRGi6KPXqAwWXaDgKgUJWnBw4+UUTbpSdNJAAM9g2Umfx/c&#10;YwYUADSzxrppBDgB0GjmQr4xcSSoOurnUORi98N6ULEl2aGP0zSo7HAAXGDcvFjICy2WtO3o6u/h&#10;kJ8FAaLyx5Q/H65JrPHfqU6iyz/RfAxTEjuWk1YysQJTvtTEo5l1LAaYPNkpdQxm4M8vzyyg94c5&#10;ixxcn3n+TMF0UZx+DWXoP7K4RQFWxnVYDwwWYMjKoko8eO1aL59Q84kqJv5iMQeCI5hec8qJJqf6&#10;DSohEulnZeI/WLCB08Am/5maAh62LL7TxeTIvCCjDh7uNdbYnZkQJ7CHAUJdGa64GqoRmraax8rX&#10;TzJasXZiNV9NNTHTmH7G+HEmp2fyOCc/AuU4ImDYQStQB+sFLDcCAiNlHtw/0Xj5WEMp9Iz2tQko&#10;0yUySorHFdL1di/u4eGBfn2fP34iEw7Pl7PBzGASYDTfq8VcQT35emwhuwneQioi2RycMlpzi8+m&#10;57nT+7dRgRJIukXjhmvci9UG4BifE8OWhuykKADX2I8CSQWqcs13lrjOPSoqcThGWhYAZHx4fKrn&#10;QrGg6HuT0+J8MybW0dKGXVICPBqUZLLCZmjZ3DKt9AQm4UJpxWM0Fg2k7Iv8M70bg0nyvTESjF21&#10;P0aChvAfRZjTiUEmvbvaai/4+OkjgY/G7C3mrXxMsVbRlMHaYL3eEoQF6xz3I1ioknkBMOwJZ2fx&#10;RBFjeSSIAOZg8bIhAGGy7e3NDZmdmN6j8QvnhqBraMQCDyWZkveop1WD8/LXAkDLYhIm6t2ULsbi&#10;h1HmI03MdY06G/CNbN5hTt7Bi9Unk042NQBhoFSwkzLA/NeK9+9gKdECiQaenUz8PMnHccGArySG&#10;Y9JnPhJEFdMXf58BVWChNZOEhNY2w+SzxjWfG3pP6wQlo5K9jX2VxTL+XDK9rkx+bR8okpxQ6hUM&#10;Hlr5hHYzDT+xT4pZM6+Jy8WjuF2q3BvMS7OEBuF5OvQHXhv5JKqgRyXbUeLYkJmBJ2XkOlWQAQa1&#10;8LMFYIj95EwWpywBFPQgqxH6ScZJwYACLprk2xelhjEfsQ5KCinkdNynrGnnXmAG1SzCLe0+0qN5&#10;qPUof3YUSF4GJVj78FXEPV6t5wL9F7N/HNjH2jG4CwGtmsbiQc30pdHOKAt5MWa9t3jAZC7lHNyZ&#10;vGcwe4cylJ5YYa6yJComaL5JtF/FpxnlY13uRyjWFmA6Q4rtJCn2TunWTashJmrPt3e3Gpi3iXsB&#10;vJjmCMtYruiHtd0s+bpgC8ZhnJqiprGUaFfZJIVVPprFi/ZtXSXIJ5VYbedfq8YUDCJHf+Ghqifg&#10;qUaGYF5HSFrGwBGnlzxcPfce+NxiGEqP1LnARsnnNXAozdXbP/naLXI98bTbsy/AHg8gUM/3QYbw&#10;FnbGwY/T2cJQQA4lIPW0lHl8xiAPN4R5YB/As04gDL0C+hhc81BY+H5aIxggGpsvlIAUP7EynCuh&#10;YqEOoxXCEytZojFWkLN058apZlmTxRZ5P7CmkXAMFth2vOGw53jY8TNu3St32h3kWUWpY0MFUcg/&#10;t9isXIs6B89DY7Vzfs0jWLQ2PE0lidMpNCrYMK54ro62hpFmi/AV1GPzxYrrAuc9QH56r9E7WNcb&#10;+znwiN3zk3vI59Tvfvut2+Rre8r9AkkcGL6gLxp6ymILsMEe0YLZZksNhHFGgVBBIkmPgbpqGtiG&#10;0LJh0DMjX/Uj7yVAJPRUeJ2X/BnmSK4fTrKwyevzNMizlBZEJm9/fN65w/1zXtMbd/d2Rg9RLH94&#10;Hy7urm24dMNQxhAEaEHCfJ/7npfDi3tBaEV+9prV4I5ddNfXG/dPf/Ez92//7f/FWnALVdPV3N3d&#10;3LlXN2u3zvfidnPD55KwCp4Z+J43+Tu+u3Xud4EBmPBCxPJZr2/Zvz4/fba6Q2GVAE9gYUL/ddRf&#10;kFojdCT//uZ6m+uzZ3f79q376s/+LF+Hlsq7xNTzuWSSzZz7Mvz7vMcgV2cvatOn3DcCLyg2KJ8+&#10;fiIZ5nh4JLMQgRPoWxG0drXsOLhErYIBH6Tzn3NtCO/RzebWfffDDwRzyawE0cLDo/AzXxqBMLgG&#10;qO+Q0H0aBBo15o9dEnYlL1dtRjsR1nVqTGiWYKwtsfSLlcaF75s9fwoMaSqTq6a2hkmVE2qIg6kJ&#10;UgnwEHAzDlMGQfHmD1Uia97prcC4VGSfroQlmd/qGOvrlWCK5F0N9ii1eGGw+5IZG0bWuEUenC5U&#10;O8FY+9FqSjEY1YsQw/DBbILsTLXgQlelxQWk8hX3KSCaN0xmMI/AosZpzPu8MNijhRr5MiwrARIV&#10;xJxUYb7YIgWBfTxqU6x1ZJUn270kYOrLfY313gBEK2exN/uyGhhi16bKa72oOFKcmk8q999WSoHC&#10;+LRrUgYx3vbG8A/YoyEqnVfZE0FZIkaMG4unhH3/wWyM2O9UX3RL761KK3npFwBZo9poYHWYLAd9&#10;HYlP4DSdKvJmubpaWUHlqmk7DvJi9C7vsMFCLkpK2xRFrQdo4EGEza68DRvcs9gRnLCjob0wiiye&#10;R+W/UcCm8t9WYFP2Z7IAPjz5fedM6HPcoOjjY5pqsgwKsj0Q+2ThTOlLJ2lyrigs5llmrSrqPCdu&#10;pHD6Mll2NQFy5htKbvEdkyXW4S/s82Y+azyBrTH2XOBo2gEkQTqKggWfRYlj9lrzhp4olIbmwwbm&#10;8vjQAKjK90ZzSm8UTI36MxvG9WpBkAisLgCEJTVKEr58eO2eWcAN9l4A2gDKPTw+Us6HxbKZy1z+&#10;999/z+a2o6RSCVpoyBCsgfhzTFHWreQbawR7+MZYD5q+4DXRKEhCe+bawAMO0Phg6Wq6vkqSXK9m&#10;Msk32vBYpFVghmAyCbAFaU67M5txbMqYDKGwQOOIAwjXjIBxLiqO+fdwfeZLUc+xRrBRPzP1V+Cc&#10;imV5EKHpRHHkDeBi78QmzdGjrfjQtW4ySe0aFVm4nyh2emtUkpX/yf7OieCeJgNFtovn5mZ7xc2L&#10;sfL7o7u+mbvNekPJ3/5wkjdV0PQexsIIrCgsMKx3PkfJTNGjsVIgS4A/osnTsJ6QXAZJLtYyWUGh&#10;NBQmpXeF/i2jcvxcPwT+DEGIJN9CSV0b92rRupd9L1aIHQhgopbNvaQoOfOQg7chig1v3kTlIEGy&#10;FJh+kIvNGOjSEBjZn2KuXWbu+uqK6+2rt1+5N2/ecdrMJDfK7lsDwE9Gjw4Ty8DYQfJ568kiKo2S&#10;ZNqQaEu65KIYO1hnbIAsIQtFLw6hk3mMae+ZCQAyhhPNfwEulGYgTgwUHMoEuozpXUI6ymSwDClY&#10;WKbJI0xJ1al6ULAZdm76bgxI6cX+nDBaXgua5A/Fp2wqENQIWurnOFYmZ2FAegCdcZyOoTTFdnIy&#10;Bh+33Aj1uZhb4HkMSNo04B48LvijcG339WAkKNJrr0GBHs1HgswJS+3+/e9/x2mkvEjgMSrPN3r5&#10;IQiDoUvaqxbm09abDxmaICRBA/zBwXfyfZU+7HZH3l+Z3crvA6mjZJ+dz7bvyDPvym/yPrgggxaM&#10;T4CDeO9F3k/AMj0ezgTOFNbUuc3VFb8PmhU0PPg5sJ0BSgLcATuXHpXnJNuAKMaID50CBuAdhgEE&#10;hjpgg5lZL8AO/PsBDScYYgComDo4p13EeXh2w05epzc3N3k/+PD/UvZmy5Yk2XWYe0Sc4c45VXUD&#10;FAjQJJleZHrmH+i38Cc0UX8ik5neZRJFM4BEowd015B55zPF4PI1bD+nmi+NhiWqKvPmGSI83Pde&#10;ew3mz6WWmlkMQNPXifubhkrBTH+3RxNYiwDcOGWEDxruqRtFWE1IxixJshLQtWbWTgLF83o8FrLm&#10;p8PE4QSbdYNdk720NgwmGWkCfyKwcqIP2IrMnJFSTwywHsCARcIyrC/EFzXwPjrACL5usufoyHqT&#10;z19aFqeoRpFa3AwvLs51ntKTxF6sAvPEBAPgjbUm/2DtDzi/WoCMATAC6UgDRNCIJYg3d7dk2uM1&#10;mZDOtEYx+SQJlfUEbBDo19fkFCo+yYykIbyT76a5MZ2RdgeJN5PVySzMfE5YCSZ54PJeD5I305vY&#10;bEB51mhvpQDW4ErI7PE54LfcAkTKL9cQhoCSq4gFT7k3PC8NRBFcsdSalhBm7i3Ho1icZN3NHhyZ&#10;rYezaHRjknqz8TzdLn5uMXmm754ZUZ0AUclONOikvQUDcK6abC8KXtxfNLfY9rabW4Z/QLrbN1/G&#10;Yj/B/lx7YOha1+hggBigz00A1X/B/2bT2LPlmgQU215+roM5iHC6Mk/IWcFK9DfiuTrw840hB/aw&#10;PICM3sU/6oFYP4mepmsOlTkk7AAEr+zBtzhhUj5pWEcDPSI1VMKzSmbFqjdLVGcWzsWfvz6y0b+m&#10;PYg9VuueDGYxQbdFzRwGF2mdWpMYklOct/o9+Z6BxSNJk9PfXRORVctzdCB4jP1qXZt+NE3YH/Ms&#10;pvyq3kvsF6hPEWDAcIROLDQN6sWKkL2KFDp8DnFGkBnlsJN6Y/C9MCl4enymJx/22493Dw3IAcuP&#10;7OhuzeRirKNkX6ZlGRneVOwFWDgAPiosA+8/OuHdLoYyxB0aW6g3SB9+U9melNmkh1yyLTSiSe4i&#10;NltsoCwbAOzXpdkjdc3GoV/Mtgfjs1O9A2BE7F0xqlesLbap1PVw3UvBkhnoM/8iyIgDJvxzI8bZ&#10;AAAUNX9eGhiR7dEXQ8wA+ujfzkHuxIANDIwilA9VM8KawPa8e7jVnrjoGae8ArXNoZ5T3x7TeDik&#10;//qP/yWlw2v93NgrdzwZxrrPMTjoKKsi+Bk35RdsFeqefMvE4PqZR5Ed7vt1ejvtFBJiZmbUnSsQ&#10;Jjw4ZWJ6ktQXzNWBvWPmWmJdvZzsIZaYVv9Oi6WOauDth48p1zPzx29f0z2CBGu9wVCjK0ADJ9a1&#10;d7U2IHmDYYpL+mswZ4dfc5h7InCZ0nutObAXner7/6///t+TEbi9kgy/y7Wfwmc2CQV7KX02r67T&#10;cHVFwDstQ/ry3a9T+bcvTOX91V/9Vf3sE1VcfVZPAz3V/oR99D5th97gk8KtkLbc1z0R+8Dn2w9k&#10;/j18/FTXwjUTvEtWkA3sQTgIGuCvXs+u43M9AzA4PRAcXqPP8PAcbNqHLx/S09evSkI3UMaBXx8g&#10;VC/fzLoIEXB2M1+nt8dHAsKfPz5wz9nsNumnp0eHAH1Q8Gan4Ww6AIyaqNRQmJFDy5a5ed3jrJ2c&#10;GF+siAkFEv1Ql/DxTRfWCd05yDBp4BLYwJ8PfprkNAIigrB0tvl0+nZuwRYxEBX7TXzd4uC7zmqR&#10;lgPSJXvahdffLyXJAcyFtx99gVsAqT3almLwZ2nBEASWPMcdcjonXDs0aLkAikIefE4sNkCX7c1n&#10;7/HkQJQSKbLlwgOvRHRnkmosn5VgyYGOU/NjNdvP+zhZbFAjqWBpioTFAZ996uxAJ5oB7j3WmCwO&#10;oh/TcJTP+pxsY5PpNRjfK7JmCUouuXnvav/udI/tP8tBfPMoVqBGKRHK0ZHoI6+8YG16ofQh23Xw&#10;WmePvsYmHLSeiwaZvQM2uubxcpbrkgUZJMMWxOJ77ZqgmJlePISMz3SWrRc844UTtyMYZUgK5aYt&#10;WdNZs+1isLOvVyTnwbCbcqrehcPxF+BdeHlQVpEv0lAsn9QEeLbUJpkdVhrbICAbFH/FlHamlLHg&#10;OQcSLCUWtaeoQ2+PPSXqDv5vIveWJueg6/LAFCNN5AZNvmGU29unauxNY3XyCgpBTuR5mKkR5iR7&#10;BV+Glf08kn33+pbsiGIThW8YzuPfkbS0JEn1sHAZvFAPA0xpAFAdmQ7V14PiQI84yA8AsG2L/C/G&#10;cU/KOGPmPb1AAQLfQMj6cN3BykKT9/T8psCHes+QfkoQIEtS09FHTaDOh4cPJh+uGaaBxF+CcZAG&#10;g/ZfHxIcuqDjj90pvTy/c+GhKUbPCwno42v9vPW6AOhDw41GH3/OQ3hYsRkUYJPYVC9kyswsHnC9&#10;8Hfw2dA4gWaPZhqfhR4pi0A7Mg1JedFBd3Mj8/qV195IM+ANm0gApZFORRbduGsAApswyyHkcdRJ&#10;JslDd7I8uXCCuLZEFb+2N2s2/zRGPY5tqgGgGRLGSHDq7FGHKZ8K2qF5+xxP8t5DU6lEX8nc9w4S&#10;IOt0LTAOn+vjwx0be0qoR01KsFHgAJQ8XN5eLEQNYC5J7EV6QJlVRj+PLBkQmXg7sRJutrUxqgXI&#10;kfdGrz3ZoJzgo9MIl3LmPJCB5Gj4uZwZENGwQW4IcJFyq0EsLchgP376UouWGzGwdih8rvkLzBeU&#10;0sPmSqA0AKmTAOFTfS6Kva+UjKsN+nLKP7rAIR19Ufp3eI2WokbkGMMMXFd4eKbeAw7toaucGhiB&#10;KbOMXDuG8hSfYJiqp16TQHokuuHX5LBwHVxa7PL6jXqeubenbKr92pIDF0dRgNh7As8np6ItWCK1&#10;NOKIZp8vAEU+G3NI1VUIkcU8O6UtaeqE/9wwMVwS0OMSQTt985nDGiFLhqb5WgtkvCCcxcwOppzX&#10;wlV7xRun5i/PzwSy0JDimsGbCQU8rsyW/nACqgE2QXIDwPxwGj3NUjOIZ2ZXf13NQ/07Yt1B+k92&#10;H8ASsFrVkbNhwzOBfSObNYhnKlg+AxtAAFyvae7FOGKy7qIUcTCjMF0GkA72yH6nlEv6MgIgrI0G&#10;WNL0mdle1b25s/RUey73BzB2x/A6KmaV6zZibwOYjc8Ib6zTJFAIezK+A9b53d1t+unnnzUmm5c2&#10;gWbzOUuSIfn3irJsAvr26wSz4K4+S3jdq6U0JhXWBa7j+kYAOMCkp5dn+s5iXX/88In3gD5xm3Xz&#10;f+lcaKHoRmOVHIBCMG1WcQJzau1bPQdSd/xzpevinJ6LGbhmVg4uEudOgVWn08KJPw5gyqevz34x&#10;yUE3OCPopcSis/5oGdxcWuZSNOTol7MsHc/difL6Qc/68dj8PjmAKQrmAnjx+LQzc1Rsb3jEYg86&#10;M7VmMfe68GZL8gmlNcWez8d2KyliAHpZ5jFspLM9rfJlQtwsewI+r71CdPBXxmX2+/T2fbSHrVm2&#10;8hB1yvuiOiTSACmnd2BQAIhH235I+qHAM9hejAw3WJHJi89/vPQSTt6H4M2GoeNsgDTZCoH+v0p1&#10;prcinmkW3VABdKwdTwwTEyjEGg8G50Us2Lm+5iatPGStawHXaS1/QA7kyCTVHk8m51bS3lCGgKGG&#10;dbBh2Iy+H34WQ+WJLCSf3/U5ANCEz4rnDF6iz89Pfzmz7zKR76JZCSXK4hTDYkP2rqSL5DyzLYqH&#10;U+Fr62CfYMOxxo0hUclmrRpA6sX2BPuu99ljvscvJEpKURxYVzHleTqp4T0Wy0l73kfsfQACZze+&#10;Hz595p9tzChnsBqD1uRDHLqnFded6gxYF0R4Euwawpgc9TZDuzYKKmN4EYeZehauzHomWEl2enEQ&#10;j3wIt5tr1mdg0yrgY+Z6BlCKvmMDQAvpv7sdW5vZsvdsiwCssz0GvX29FltYzWzThy+fKTPEUga4&#10;t0ZCus/mjWvYoVcTBUZhWQSyIJAPoNUUID7ZWjvKX5kiH97EYIEtvVj/ZnbmTgPPJZu9a9ZeNJdd&#10;7g2+LmePLEt3A/gNaZjAfyeIrjsPp/umGoiE8xZsaND5en3NZwUPV3bIYJxDE5dkx3OA/pq0CSr0&#10;QQM7L7u3ywYlpmluhA6GMZ0UZAbQFv/bUOZZ71U9i260ecuLyhMGrCkMEvGtDu/7eo+ea92xpD/+&#10;/rdpV8+g//6vv6T1Uu/pVZe+Pso3HIPwWP/HSb3dHXqNuvbgf8chLthjk7wFEYIIz+vwUF147rAh&#10;oH2F/MGv5HWJgRsCqQAu1X+Hr7CsHpIY9osC3naHZzJEYTGUqNg6EJRDwu+3x6f05fvv0tWvvk/D&#10;/U2aHg9pU9cflDgjhi+riUx09EYIDWQICO4lvATvP5qYAMsHrOe3WhuJALObOyb0YqixkttKrc2u&#10;+AwcdwdaBGHweI1B+a+/0KIp327S6aX+fP254+6FIX8bDnvAPB1Yyx3wzKAHprPEmkFdX36tAMwb&#10;WMag34TVAtVoI9dyZkh1z0CTRZMDSebr/gGQF4Nx1Gtg/U1cP4kee7nbptda+9EXHqFdh5S++/yF&#10;NdXN1R0JKa+vr6zRyoeHtD5dpcdvz6wHywmsyRWv9RvDDHWWM9ixCGjuF4E8ngXKCiY871KbwWif&#10;KUtjqDWrCQ9JzjZv5yF9pNxyh8/FXLlz/Z6Z45MbyFUaYtidS/wlEtwdilB8HhjMKlkhP2dGV2l+&#10;c2f2r8PxUnEvJcadlDMKrorzh2ew6/0IV4yBTQyHqc7K81nC2nVNvtx8CiMYNYKFUpAQcksA7qxW&#10;U1uyRCa9k3R/aVGUXEvQGsWWKXF6LvNZDnYORl4aCNl1IdUVI7jk3EIvIlk4LDWGztYKnUGlADEX&#10;1eRdH+ClyBTBdOSaMMDX9xHYGESW5RLlpXUJ3mDodFUIUPLn9Fm7ORiDZ2Yk2b5Wj/GWOPo4mKGR&#10;cSJf3NQk6WJzikXYHPr898InuBHssoaPORS0eWlgazZW2kfgq+uXfrvZ/D28O5Tg2TWzbHng5XZz&#10;ZxunNnNESqEGP2zFjbYYgdmjZhnnL0qiWyRr6lp6ibz4wphY0cWZk43O3h8AVlCMYsIZFMeILBbi&#10;aeAxNPf0vDGTzygyb6WlHvQKGWX8HWms0dyreZFMscv2a7E+nGEERZI/svPscbHyxr1dy9QRRfQe&#10;zShZYEWMCBr8LwRt8PcBpKD5zfQ3kgcdN8eVPMjgoYdGCAcWNr7wY8FnjslEJljQ8WYjnhzgzVVt&#10;IJnI6A0HcmL8Of7sfXe0lKyT90cnA3EyCOeJsskIWtnQN23FpgDX4Lg/ihnllbo14w5N4FMtngFg&#10;hbfG266+1nbgin+4vWIy08RwiQOvIa/vrAcDIM1MydiJf4bCGUmbYCSKTQJ216IJJJqtXt6PKPBR&#10;rOm+jGwQcAiyCbbcSWaekjkB6GSTTnN1m+G79ZotshlNbc42G4UcNzltpzdrLMxcwXjp6IchKXV3&#10;AZgNZIAlhV/YRP+I4hETMMiD0ZCYdQhw9nV35PXoewFU+DOEcKApotfXGrJbJY9hWnmiZO/Egz8R&#10;hFkswwoAPtF7KRvdZ2iLvWBmT53Wq6H5pSWnTIux2zXW0GLGQryepiC5eWRFQICpwY1BtxhgjMMv&#10;TFfHOTw2Srq7Flv0u1/9ignRx/p97+7v0sePn5gACBYnTIVRvGGt4r6CVcSCdZaUMIpc7Sdd853o&#10;afhvmd8820BfzLzO7MV+pUYTa57T99jPuL/NbpYjdt77Rj+0KVnINyNsiHtCSApcwGdP2Ro7ZSnN&#10;qyGZbckkcKdgAXwIYK4jEKx9qxUiy+iG+2wwKxBQnoHJLOS4xuEjktxALOkMEPLAnTyc4GBlbH6I&#10;ahZlAB5TN+zRAKCTveMwFY8pn1gVWqto0Pe1+Pvjv/wL06Tf317T129fOSjo+86J1Ufu57coTkcZ&#10;b3cuKFbN3DyRqbexHxy94czujCJKLEaBHnhWBfQOMnMGY8lnEOVbJ3gzXbXEUgwZAOZE0Y39dm1v&#10;mi4YPIv9VTH8shm0hgQKPOrZIK/4/OH3IYeFYbk8R9VQjvYy3DiRHI3/hiCSCtHTuDRPDnz/m9rQ&#10;ACz96etX7tnhWdZdRDbKgy3us4ddvob0svG+hvXJ5Osp0nFlNyG5cN/ANOwFTODt5aGqMz/RM5M2&#10;AkxqXvj3mXTrIo6snWywI+nsDw/KKLR6Szlo4m6LDxaPy2wJxUK2JKUXOVs2rT2wtyQwxtOqLQWC&#10;RyptCgszyzL0fLjuS1GkZnnmleVC7j61BF6wSMI4G76h2Je0L5a2vxWnUO8P8kGklybZrElG8JFw&#10;txoIhsbwozgVbrHMHYXpIidzB6PE3qXPmWP6aN9B7gMX4UfrlYJ/gsFG79a+t1WBaoPwBexcZ9Fv&#10;Cyx/KA8AuoVnkQcEYXbNqi73LcylGKQAWNbHdNu+ZABraEvi4efIZ0oNYHjKgNVBNUGtYa5uthBT&#10;cI8rBAyOXAcYXC4uKlYscPV5UcNg2Nn5O+IKQsUACTsGoQDiYyPtDWRRRjurthMLPjOp9Yps+YWg&#10;NtY2gp/+3f/4P/9FYN9//I//oe5jP5NVkF33noOXcrNQmJoUrGu1LHGjrPi++L9sBlyE3wkc6vxS&#10;HvCEB2Inw36mzGcF06Epx3A3G/g7F/4aAK3NSlEwyaTQCAc9dTF07DU4Qz0HOf7HTx95jVDL6XOJ&#10;2aszXs/wwBCzlYNzljPbwOsV9XaynIvA/NCTqRQp9LfX1z7HRw6q8Rpgby72JsUa2DEgB/5cN2Js&#10;ox9gMMiGg7jkJNgMkB7n06gzCgofAISTbWhgkbC+uk13H+9l7k//Te8v09gCtIq9w4PosJAlKg/R&#10;99dX1phktGWdbww6CZlWNG6uDQcO1G3k3ymxk/fQtSgtcSKYMJ9N63Mf/oyphe0o/bR3oJGtErI+&#10;c3aTn91QX3onc9jHwLFZ3nw9oxrUNxStR/ry9hqgJJIMBSZjeHqaFUokAN9+qePcgA2et6fR9ghS&#10;A2WTNZgQD4DVdiGH3bvCKTDcfn1MT4+PDJZADYOf+d1vfpP+8Lvfp493N+nLw3W9/mN6/OkP6fH5&#10;laz95DA31Gnwwbu9/1DPzVvKqxHUIE++nfZ1s5Bvb27ZswC1294o/AEKmsXgdfZ5xMqMg9m6Nmpf&#10;s5wkJ6ef7DKZ2TzxwjMAD3V3vT5Xfd2Txj39yefxwMEm9how9WYAigDkh22zDkAS7oYM6ol9HgBz&#10;EkfqPkk2PMHuKzHe4EuHngo2CLg38FJm+7GwnkUNgt4Ba/PDw129b7Wfe31ivXD38SF1azHYr2u/&#10;RXCk9j2//qu/SfvTnG5qfa1awfYU8DGdR6rcPj58YD2zvb2RVJGWTwf59HlYicEtVpICv04czmIo&#10;LJk/hgojrxf7sUXrFkM/DE5ZP9pLDvUMPv/sQShsdvC+Hz5/x2Cg+1r7Q6L7Vu/ZM+5tUX/PYEXc&#10;ExOAWLM6dTksRxbX2vLFvaizU/GQP9JN/8ywLcCuZklUGtNXpKLsFHV5o2LFD9l2F0IU274dY7zi&#10;vireprtwPSgGdUihMsssMja6ZvnTNdl+Nmu3z9ne/p1lyIENds2rMALcCFjHDhMJwzzHe4cCyVe1&#10;uTFI5CwyVchEm3HFL2XKce5Ft9W3sMQlXVAQ22AsO402N6sq90Q5bFrK2dIg8iBClmt/2gi9IHAX&#10;uFHKjW3HwVE6A7jBzuOApYgdrvOy93FlnKnLzR4n7l/v8JKwY+HZFyFaFyzRrgW2ap10DiTlkMRh&#10;kKml+Or+GPNtYV+97ev4Or3qtt4+hLT8xlPnYe9ipnmjJPpz6xq4BuGQI7UzhmeVfSWDbcD1hKJA&#10;iH5u9NGYME32asIDzfRZTk3PBQgKck7s12uaqh4dsNDZFF+No+WCDgkIhLvYLwfviWkgC2dsDE4b&#10;zTb9xUY1mmVHL4Z5aYl05UIjPdsAvC/ZaWUyUF/oj3OOf54s4e+zzMjbw9YeUjSYWey9LpGxQ3YX&#10;gMG0OBnYNNKswvJEzfs5cWa98eEyi01ztekJIhAMqtd6Vzd8bLRKWBvEHMNrAgzixC03vyQUWpST&#10;bTZqnHCzTzK6XCi3UyqVBvtIw1QybSZ4c7SBZxQHlmTCVwVJWJia1Pf9/Pm6PTAx1Utu+koDeDV5&#10;fnp9dthGTs+P+9ograiLR/N6f7fh4qeE6lSaQf1M2cZARgRYEAwRyCOBuPDc61jgbpjgBgBzkzdk&#10;wjCoA9OuekCDJXJbC3Z83xvLu+FRt8MEsR6yaFA7JwUn+zbQQ5EeXwGMLX5A1NCNnhJv1t35wTno&#10;wEAh+763X2IJFttM6V9Pr7epoe7YwF7ez7LQfFLjcbUduHZ240wz2o7AmdPcitYeDroUBtTBK1gy&#10;JbI31wM/M33MAB6fZn52AIFLJHWGzM1sO/kHAEBR6q78aHp+1+LpNDxH8FdPBhZ7T0QAnuCfj/tD&#10;Y/4t/jw8rOBriGIGze3QmY0JqcvUJtizPwekmJuQAxcAfZv0+csXMhIhAQHA92/+5t/QfHjFpNQp&#10;ffh4K+DRjJLwd8PEld4SliWzcVoNDfwiiJdkVEoZ3Tg1NiSGDWTYePPkc9+fLJ9T1Dragki3LD5w&#10;ODGcxRQmg2JtP1ODeJLVDGn+RQ0RCVqpRbmfefqFzeo4TQ1MHDb9xV/20ei0vzgoB0uZRvtK5tZY&#10;CDQ8p5GmcwZWpIhxAibvq8WyLMpqvM4mF+zRzBMUSuF5ATA8Sy5G38vOgQCR+Jt9TWcdSgxAmJnq&#10;nejddJXe63//6YcfWeBRplRk9CvrTO1K2AOK2UaJ4NTGXoJmQWOgYiP+mYDsSvdkEXgRnlLpdGym&#10;6J0l8te1+M8GpN9qIxIsChSmsEMYFrFpKVqe5RlUzBrGnr3fC1wHMxasQqxPDERmejwyxkfsOcjC&#10;CWTINJcejE3epYlg3BrI+u/uPzYPFPj1vLGgP8gTkGelKfqLZAm4VsXJZZMbgu4CgEZBpnAgpTlj&#10;LYPlRzuA5YkDkZvrO54/G7KlXwn24ePt63UZ+rv08vLCQp4J4fXe4TvTHJt+dgv39dItBsDIS+U6&#10;HEc14fQ7ub5WMEd2AqVBCIHKAqM5JGRD3Pmsys0Djd6/eM2jGr/BDKAoksTq7JpHa8oR0tEL+I4C&#10;3dJyvhYYZWBUxxCSrCR5nWWnx420DOicKHyyj5yZwBzITfVsVcAQGGz4GVhvMPBq1Hm4Xun7YZ/o&#10;/J1Gnuv1nm7gj1nP95NCL1ZhTVLOvl0Ad6bZTb3tRyZPfUf6nGktLaF8cDgIRRcIVUpitjNNm4Fg&#10;Ct9AbcDz6nAg0DKEd+Z0DkMJWdFiCWzXDw2IJtuODJWlpYtTMp/ExJ8nMTVRt9EQHLVkrTlOb4fa&#10;CMqzT4EdJwd5ner6W1gTAKQ88FkTS14yOvmJ4oshGXg5SUaczDTdbLFPDJZuS1oTHraLQUyF8WhA&#10;BM9N7GSzw1n+Nf/rHDxBgss5DFq+1G4syXAsYlkQHOu0Z5X+bDKO5/pUNPgeVoOB09IAPyXWe1+0&#10;9zVZarRZOGivM9uMr9H35+MFoDrlsZ2K2+xQIa5FSYnXTu2lZx3O9MbmrHXbxweykrMTtfFeq24t&#10;+TQapBIYl94zR/oiFTti1uI6A5jD83ag9LxP19trnqEcbC1Ko8YeQouaqNkX+9dhYIt1DcC8WzUZ&#10;6zJKfovnczajZyJbZWAtP+4VvHb38DF1ACoAZG5vyGbvHOgHVhLZxkgmRTp2vQZYa2v6dY6SeM7H&#10;9Kc//oH7w8osusUN5mCPvmRJKupz7vFmHoZn4Hk9KKyFkvkeZ7SN1R2EGAycwVJ93J9o5INXImsC&#10;+dz14W3VndGKCLFrGZFZQyqC+CUG4/4ZD26BouVg1WCNcm84OS00O4RLZ3HId8ViXLiscMZy2Jo7&#10;S/yl4xtPGv5gcPT28saa/LreT6yTh5uHWg+88O/85re/ST/9+EPdh3bpy998n67qPv7TH57St+dd&#10;OtELdEPwlTZSUArRo3yb9mP9ThtZK9RyOL1h6ALlU60DjgaQsf4fPnzkWTUWKZXYQ86q1zAsv11f&#10;OxXZvBkGQR7NpNKZi7PxvZ6ZsBk4vOp1Xvuprq+79IZegKDUKxUHH+qaW99ccWg0vT+xn4JVxh1Y&#10;jnPPPYKWKuXA+vTh4ZrXmANAWJtgwMY+caKN1FKfCwD6Bd8vGWwexbg/1Wv2xz/8hnX6Q60dUOMu&#10;9p3FczNF5Ve/3//3//zfVB/Up0P7Niw/6msAWMN3hgUHlGPX97f1WR2poIEkH3ssGNA9fVQny7/B&#10;yn/nvX99eSJQqoDDhezDLQBvBw3N7H23VAh+A8j79I1r7/vP36e+9nUgpMCuR06mvVhoqy392dHj&#10;9WsnqaPnA5sRg2bW9Zk+rVMoh7wHlfB9SxEgd2ZlR6CCLuI5jOJcajutPgzNgsE9L78A8LJl9F1O&#10;bXAj9b3UWYtVT2IH2peySWhtuleCmbc4BDW3cN+W7O5gRYKks0GokpvXq02MdVZYWUnQGAoYg4xL&#10;y8A1QIX136emM74EnMqF7DizBplb0mzpcrNh62wxUMxClGWPWPlSrXVnyXFLINYnGfI5zDIvJQh6&#10;Og85GJ4b6hoBVSRPWC4cgGZgEIsZhfQSn838dr4AapOwlwr7ksXDz8V7N7yGowZnKrHVIIvZhbJF&#10;Og+LnUqRuhDMeviqdXYeeBWz94JkRuwAz+c8NS+/s+ejANIgObCO5n46pxYPbIai+i/10l0Q8WZj&#10;Bw54ufRjLA7sCOA2WUYc/cGwZtSwqM/NaPE0EygC4w8fmM1QDt+D5RdFExcijFoZFOB7t6hopAdW&#10;Ocn7gr4iRngNLARzAh5Mg71GegHpnAjjAZi98Mk06GTWmczqwaGMzZc1YicGFoqau/sbp65ONGDl&#10;pJiLdeA2Ayo0JV07pdxi+kgvs9PEQgKF2sZGsJpGn1jc8+C3nAZNOwr22uKJGbFSBDbTrMyCQDFx&#10;s6G1rgyKV/ItY7E8LgS/rmEkv5ZUmVKq+ntgn+B64M/Hw4neVZC6ga6OxnuBy8Soxhpy2rkeMABP&#10;ILM9GYDKNLMFwiuWWVwzXEM03huHG6D4xwHFifzxxAl4ulhgnWWO9AV8ffKU0klGToO73qzbtH2z&#10;3pJeD9Dx9vZKICFAn3qQC3Qb08vrjgUTvh/SjAl+LEtrCotRekznJgcOvL4+E3h73e3EprE8J/hK&#10;LM4ITJw8GdViRwN4fNtzY4ZMeTaoVpwGvYWPS9/ZhFhsOjI+ea/RxCTKU9A4D06cHC3nJRvPoGF2&#10;yEiwP3ltt5LkAnADsKDEU0kh6CXY5xa7szJ7c2qsO8U9LXsdSALWxHrBZssQEXoYDdwQyPaL6YON&#10;UBeDHvSRwncYVXTj/WX0upzV/0UJ1UHQZmLYIkNl8088WTtPaLCqELLBrWdMlI72BtgmyxDxXbaW&#10;H2L9vTy/EZz51a//iv4jCk/pCfTCTwaMLzFtdR2VbLsonSrJ2yjSQOHByKQ1eyl0XbAJExvykEDS&#10;b6/kxnxKnQ1RUzp7HKIZBfAwyFfMXq9uSKaWlLg0mWHvQ/OXxr8BzsSEkdffUxoyCYNFl+XdFYa1&#10;TK3CZwWAknXFaUhrz40mQUCTwyn+ueiPYiPupcI8Fh+OYgPFhCgSh5VgraaQgKqbgJCrZct32agV&#10;FaK4DihGl5MCKOhD5LR0vt8s7zaYhGOSvH975/MLw3YVF5Ln0K+ry05Ix6g+2d/Fcu+6l5GNZA/W&#10;wYmxYhiqCEEi4W6vFMDezDsCXE5c7Ps19/5gXB5OtaE4ykQ8ZB34fgC20Eji8nEvmiV/xfXFPoyE&#10;3aHuXcktAfaqfpTEnf6gYNxOkmaD6TAiLANG98tiqcXcksHxWQGaD/TqEzAD2SjWx8vzN0qf4c1a&#10;dkcyI87CTxdp4Voc9akL1tlSQVkbzM1uApaI4+mZe/393Wx+UUlfv03yJFzLDoCo5a2KGfgJYW+T&#10;B+xEmS+lvHlmnYDvSlDHZvWrNZrjTdt7wAjHfbpeXfF7w//wfbfzhFp73Ew/waHt+ckgPdbhzMHW&#10;1rJVgdrytVoko1gk3yKbFo8h2OxO06Zs0MOvzkFPZB87yZIsHT9LvJ6WFzIdvpN0kYOokpoqQQzA&#10;EwdXuRX8WSx6+85t7FuFUBV+brNj5PmpcCUOGWY1mJogK6hB76u1GD48fA45vSvnopPST6cNOvE3&#10;isuQ92tfsX8h7ELIiJLv20C55EYqDdtZcIhrr1KxhCfuLzE8mkf7h+Jaov02oH8yw0n2K5lncclL&#10;C3OAbK7UxQe5Fr4H9+L6uiPlpgIgOzBcc33/Kw2GJzSb9XVe3l64h2MdQTpZW/8WlAR0BzUKGLSo&#10;WxEs0fl64T0HArUCdsjgJFqsvFwkdN7cHtO/QsfbmLX6asUhMOkMBLthiiZwwvBjksIkR2Lu2SDq&#10;DKyuOn6vPtZcnMNmxWaz4imdBcu5EzOtwPMU98lSTww9ItBMnpcDQSI1oKp/lQa+pf0KwD6+Xj1n&#10;ASyDddQPGzLowH6O0K2sqEP5Kq8HrfOu86DJyoxZTCh8mjmUAVgfc7GnnBh36cIGaH215lqMcBE1&#10;KGP9fGsuO9gAbQi0SX5N5tZQXxNKCTL15C8Je5rilNB1rYkJYNe1cKzXEVYGODewvgGSUqmxUQgM&#10;aqT7eq4cMDxyTQKwGr3AH3/7T/Xcekv3Dx9YPw6uefle2eK6TnVmymHUL0sA9n0ObcpeG114jIf4&#10;G+d35/At2LVksWrJDMR9DDvdJE14jgYUdZoBiKWo7Vxakq/ZRa6z6JW5iMEZFiLBhknuu0h2IOta&#10;CiS+InqWWf5+Jby/yMp2MzwXSq1pP5OOZ+9es6nf3l5JHpj47MGnEUFmAqh39X5/+/aNsuKvP/7A&#10;sAz0e9tNl16fnhgUUau4ui7rGT0fqfhBbbGvn+3243dWsdRea3sniXc908dYb5MGlfAWXm0G1hpQ&#10;vtzVe3javaXT2y6tuxWHUZIhzmbA25oFw/ibmzQ9y18XPRb62A/be3mW2tP01Imd9uH+Szqs9mn/&#10;/qYBS6ceDLXRtm4Sh7dHBrQNZU1mZLe+VcIw/Xvr2YrgGPi/o26v9/wKa69+pzd44YLwQkXRRHAF&#10;IOU6D2QYop445pnhdtc3DxBnU9r849eftPfCSzNpPeP9Ptf+d1VrLnjK7973VNHgeZxdQ5a6Ng51&#10;v93P7+nmvl57ePPVmm0qUFcpGIRMPADSvSw4ihUuIFJAaYc6oTer/Ig040XDOxJ1BtkFXUPWX/vV&#10;XD/fmiqokt4OOwKCABFRa6HOQXpxXq8boaRMm3TKCuBzLII8nEtqTGX2WrkXW3j5JbMsGcTrrGoJ&#10;YO8X2/tylpMWp6gu6aI+TpdsNltbdGeLi2wCRLrwzO0Y+iOfjjmlVr/zZ0kacF5Ayz2QNJRAWq+J&#10;Sjfzi7UQiBa8kKJGzo2RRg92vkdpig9sMuELGwMVsqLjcwcr8CL1lR6dYRLeWWng+iL2uvB/b4EU&#10;YXe1LOf8hhzBagJNR7OjzRhp0tWZgX5dG4TFfaOEtnRnuxMDu51rpAgnWaK2NmmnXCTcn33Q7R0c&#10;IF2X7JfuFRRyXgcgLrmzNUdmT3py8GrvQzEbMFt83eIEWCKpOQd73unDZpLn80riLY58kRDqBpNw&#10;mXuDvxoaxtoS8cSBiDk5vElEs2Btx2uXCCUJf8dsb4li33BcSHy5jv5su5ZUQt8qTlh6+zWM58LF&#10;tM72omEs2KVfTriMlKPA6FNu1MVkWiUujCLa+6ZdRqGBQo4m7J0i57HxgGlwQCLrzYbJP2ycZzGd&#10;ULBMfuo48SgLzdApgygypca0YXO1Ejtu0D/XD7f21JBsIt2oSAN9mNMUAHxkBq246RMgCqnUtJD1&#10;gXTfPRpNTyh7AziRSHp3s2mIq3zg9ICAto2p/uEk+RKm27nIz2q7XjWj7NNBACDkjodysp/KItCw&#10;Hr5gY4DtsN874czsMPkqJDaPBAcwVcVBbKo17hGb8EV+N1xoaHS22hQGytUGsuw6pPkicYvXIxNY&#10;wWe7vl3LIDhLrkDT8yKZ5afPHxprkxKR+vd++vmrGD9s0AqltpQAWwomNspJUh0Du/KTO/Cq39f7&#10;BWYp7ktEiOMzzYual65XU/BeD64mM6FETYcU0nM3KxVlWAtMevOUpORI79WWhvsbYQow66W0DKwx&#10;rEc2rEsDteJomO21B6NdNMwnBnvMTTOP9U3vsU6FPJbKalACKj4F1hIMMEDB79t0JfwHXWDBV69+&#10;9uNxbqBk6VLzLejc+K2d9hzBEqflbGJKGa+ngko+dHS9gb3FoAKf76XYG+DM9MW3xfo7eqNiWvPt&#10;FdcLvPcoQ04Ct64gp6IPnNbrp0+f0vb6Ov3t3/5t+vTxoTZpN2w2UODjc7+/vvF+genBg7HrWzND&#10;oG8JvK5Q8gsfocnMgZW/syReCikJfnfI1mSTmy2JV2R7iUTDvnNBZHl/6hqjamU5kUInIrmJF1Ny&#10;KW7CU/P5S970I0WbScpZLJcw5s5mPQ72+5ttJo1QjeBgU3oCv6JxbIlZyWauXBNFkz4mc87zRUpU&#10;IShCJlwZziEdbjgjsRf7K4ITcLjxEDHAOrc12yl5u8itkWcBQB54teL53u/lH1afY8hQuV9gvdXf&#10;Z6FRX/cwBxBe1z/vy9Qk4ZHyLNmkQG36mvbyB8R7XDGB0Y1Tvb7ah8Q4wDNHgJ4BQmO6ubvh54CX&#10;aSGOtW2Fw+3dtQAjs8xwKSA3xne6r8UzmOoAHXY7WRRIJogJuqZ9SCTHmqPBMtgY9fd2416sqXkm&#10;+PCe3jgcQhowJMLYh2eno4Xv0d32mgMUhUn16fnxJ/rfYD9+fHqRHLNTqlo2e4m+hH6+l2jKzS5a&#10;FhvDs84sjfmOvZDDsPnE/Rr7/ocP92mqTQAY1kgqRigJWAeP3x4V6MFrKTBhWF0pVAQrfejtq7aW&#10;XMxSP3pbjUczrDo2H9hXD/X/tknnAj3qCljnB4VegJmMAh7pmusN2YdoNrkWuzXXGcJ7oqHEtcb5&#10;O+WR+wCTvYuYMfSAWSZ7BRugYQCKgdBFSgCZ7WsvCaCcDFGzyHCfk1l8BCScYqvE2wPZKGEZolAs&#10;AZRizsuHVnWgCu95VFPfm1Gs4WB34cVpOYnT1cjCs2WB/JLV/RfLellD2DcnURWxVhDM6eShV8iZ&#10;fP/RcFsy21nqyUk7gCh1TQLE6emohOtlUWIzQY2czJb2fjv3jU2JhpuMvkW1IoZ28tFdeM4yuAoy&#10;dW91ON+CCZUMhsKgGgOBm2spD7SHTx5kmLU7qIGARzEb9GVunqX0o5zf6DkHBhltMqYDgZ0+MhQ6&#10;KRkwHEXS5nLpx/MX/K9v5urBPM0uzINFmC58/SJl1enmvICd60tZSDSmFJPYhyZJv9pcN6nq4OEE&#10;QDasEQD1uRdoCoPja1tmxFCUCa03d6325VAQ5/4pUtNPbDyG1S1BPwBbZI1ZFl7swZop33VDaA/2&#10;wSmIzfS7Sx5qLG5Y5cjE1O1OrFiFaqw96wpTeTPJiNusVA9Z4t7XPQYNKwJyhhUsW5a06XSm0Z8w&#10;izm/otfwkaBI3VxZb8OygXJP1Or1fe8/f+S+B4YZw7fmyQMZEQsQrCArFoEEGFKvNgj1eEqP9df9&#10;x8/N0D15bw4lD7G+vm9/hs91AS/4ebV8G2dod9YNZteq8dPh5bk0L1+FsrCx7yXBiqFW6Ryu4wGA&#10;GuClMXiWeTR7v7O3XtgdhVQvN3l3eOuf7MFLWxTcf3u7iikfGqDO1hY6E7Dn03fX9hQcTPIZlHXG&#10;bFsO7K9oPHGewTf85ekxPX37RnbudHirtUhKH+o5PIKg8PgtHd536Yj0Xtsr0HYGz/36Kt1/+Jxe&#10;n7+mh48f07E+Q/By2+RRKpDR37vWjTf3DxzcYJ18+dX3dS3V0+fllQxYgE3QKqBEe3mZlFTfyx8d&#10;+9mxfqZIHWVvAtl5b6/SqfCc3Lt02kGGi/pwpfCMt7qgb2npgNCuWrfOGuScdkibr73NaqlrbEPm&#10;9/vjM2W56LO3TMzuyORf04aorsH3x7S+u0/fvj5yLdxsb+gvCAn38QiQcE6fPz2kqe4bU16n1/p3&#10;C/aOq2vWTUg4vr29pycfriUDTuo9vL+/qzXOe5re3tLtwx39/NZ1v7m/uZHsGDZH5SVd3X9IV3Xf&#10;3WOAXp8v9Avr7ppnyPbqlv9cr6/rZ3qr1+HIvRtrECAwZe7SeKf+tJC9jj2NQWSr+t3rdSsvtScc&#10;vtR1vyYoPE9vFzhC7XneXgggJgPOSwqbkkVezhZbRq+WLfnsus7Kq9ICLgP4i6HehbK3MbNKsMlK&#10;8WA9WTVkcpjyioTB9Wf2dV7COkQGbfRsdZ1RzIDAICskxKG04Tkgt2zZQmQFHTJewftjyPT5WiGP&#10;jSFRSHPT0rztwBjuAPbZSqQ4QEdreW6ehLRM6Fd/FjiiwQ2NrILql88AU4n6xHYoInFdBG6IBtmC&#10;JLKVQKmEF20oJkurG1oQSr5IDFqmFnMczPHO6CmtmSJ53q/fAkRY/M6pu2BgNs/kJh3WtZUtkuzQ&#10;UkkXISS5DcnDTiNsarI/tgDjpb33ZYBJMEvz5XUtuWFZxSSkEt567tNjmS6+HiTH2dqpqVWXpV3L&#10;XM668+JAMvZpJs0pACo3X0r2kkVrLV2ESA5oRE75lK7XWyORWVOI+oCNkRrT6cEg+wzsLxr1ll/G&#10;NNOzbvpFkgu9mNYrJWmxuSxKXUNBNCu0AoXzFX2NFnuKqakGnRif9RM2uLqhvr7ueJBcw/Pr9oax&#10;8o+Pj5QEburGMtp4F1KVb/UQEWvN/i8GNAQQZ27EAIxiug1tN6OtZ2mhkbwL9lkwtWYm98mjcHFo&#10;xxwI80kMLUxrQRONJpXTWYYTQEKEIl7gDg5OfIYbmq92Lm6LgcErbiSYiD/Vw2o8CoCg3HISJfTm&#10;dkvGm3zuSm1MkT41t2mwDLQHyaIRAPK+F1MSZvNFjSLBBcTUM8FRlFzcu48fPpAphYZ9ggzg9RRl&#10;r0z+O0mNAsCgEaUrw2w5HdkM1Nqv2QTAO+qF964Q6OLDCMNoNPEw7q8FAZ4CAmVIwUxKNAYriH5x&#10;9iNY0ycQMjWl98F/j2nKS2kyijSLMQfWZD8Ei6QwFRA3GAAYC105lbKhfCX7yMbrGV5CK00f5oWp&#10;tGSmWZbFZmlabI4sD0a81ttxZsGL7ycp45Ke304tAGSWzodgBwJL2KRCKuaNhyxOOxvjNTfbnp+p&#10;GGwMADdS/PD+9EZ0iihAxZ5gvHzJKNXuDNiisFhSYwphw1sl/dnkBNeTvZzI9LIEf7loHvlnXTDj&#10;wvehtEASTOaOz2/p08M12VFX08z7c39/2/YCFCXvtbBjYjAKHkzkwVRFEmNdc7HZXjP9WZvyyDAL&#10;AXgAhUGdx7WD1DBbXhNJayyAO7HtsA8ASOA6HAaz23qt1wbuyZga+9HiJi48t+LwkFQmu7lSGAXk&#10;DH1Eufcyu44GDmsfYAhTQCEPcnXdEntxzfpsGeRISVH4aCQDuvI+GuWRSDb03AI28IdgdqwILmoK&#10;XEq2EWtEa52nUEpUNkhmdlxMPmMaR9YbzJU53YpmVlNJfsfwCpoFvEQgx2I/NnXVuRbSz3x+2UzU&#10;xhuyQ5jp43NtIV0eJ6eNnWPk+94g1SI5+bBd8f3f9h6y9JLiolihNLtYttwlFoD0DvJnmQ3WpmYx&#10;rKKM+43ZAmB2A5CDnL7eMPo2EsRcNA3F4ITs6+OBIPz26oZDlhMn80j2XHmgowMcTcXsRFc0YsMG&#10;ib61uH5/a6sI56h81oZadO9ZAHCQ49RW7FfwLcX746wUIxxDkCPDi6JA6s3ALDaDD+lKTK8l58yN&#10;dRtgBZkMDizgcGotf6bTqwYiDw8faK7NMAucpdcb3kes82GDc01gI7xbMXALKSFkQGyYJq05AJVj&#10;BBxxva3IStAw8JyQ2q3l49PbdxbP+nE8cHmTpWuriz2NwBUIMqxVG/Q2bsbztWIjLi/gpeuavDRA&#10;k+jEV2ZOUIY/i3mA+gXMRnmPOzwgG7wJNp0Dv2j9MGsoRM9JAH0mLFFy3Ecidu8gMDGcsDa4bw46&#10;70enUDd5f3geLkrXLU6+LJaWRAARQzLsvUgQAYDYaW5pgkwvXLRnZAOwTW4U5h2dpWJm/oHVA0N+&#10;GuyDeY4mC2mNde9dhLA2NcDpJCAVw9fDcWaz/Pq8Y2IzBqICE4tkpQiamkauI5gloMbZ7995TuOc&#10;mrwHwtOJBSmkcpTROVAD5wKfz6MGl7YNgOwN9/lqs6VhO8Bf1o7248EzhjqPsrndQFAL7NAtUzMt&#10;leRZsPrXy3idAN+ZCb/MwUIQg6+45u2alCudG89ZgQgCZ7INv7UnpcUSawPL2Av68EKkLcvI84Vs&#10;6vUNQTpY1GA9yV9WyofFSai3N/f11+ZCMt9bfr64ruiZFIohDeSQ8d34y2mRyb5QnaYIZ3Z9d2bE&#10;E4zpPGT0ULhzQizrZfpZe1DTn+uF5ERAyrl8b2MTG2cFCADAcxstT0r7A+e8YpoxGEF3HL7MktAW&#10;+fSOYAfebPn6CGDi0HmeW/I0pbtYQ5B71pri9f2d6b04u/e7Xfrp558YxhBe3MVsEtZp6Wyk31kO&#10;O4RM2utK504+cyE6i2vdG9F2oUuNyUxm7aR6Aec4zo4+ZGs4djsl4prnq4GF94wASMQUVkO/Hla2&#10;WchWY0z2nepta7FIso/QBfR1rqvJFp1jALw0Novuy+gQDuz1ujdQD1FpA4/3IqYyAy6swhn3O56z&#10;b/VZfH78mh7h3fv0nHavzxixJbR2x8N7us4P6WkE8+7NElYL5jpJ77qh1oBl5ZTtId083KVT7XOO&#10;9fVpHXEhd+Z+jGtSz4qH+w/qa/BZUO/WdTCWU60rau0w9WJ94tkadd72VrLByJ+Dfg9LFz6Ptc7b&#10;SuZ9s7lJL/CPQ5LzSfLWYaM+rEvvDMEASYPPVv1Z1J5fEVBWf273OqY1zhnU+ZQlX/GcgC1Nb8D8&#10;sDtxKIn678uXL/XaPdZzPrP3pff6skp//d3nuu6m9IqE+w9f0reffmTasCTKI1nQqA320+TnxzV9&#10;WnEfPJHVeKI/3ur6JnW1toGVMQktCcqaO9YhtJmhxH1NwJaKidWW6/Ll9U1BHrU26TkcmpiSrPRo&#10;qew6Stvx35v09L5nTYAh+NPLjvvLZnVDuTY+A8YwCG55rbXjU+3ZGfKzRWjZN36WZNsPJdgqKI1D&#10;0Ox6p+Sz19xcGhgS9e2fz3aiDj/7nZ5rpeb731Lg7Zfbm3nn0CvJ6g18JYHzxX1CifMikruLa9Bc&#10;LgAhKSTi3ofygLv0JCYcrajwXHhPvfQGbPjK4kRYB1XIKuGchPvfENUvQi4a4Bk6hS6ZUadzreRy&#10;YUVUmvy3NE++CN0473nnkYf2BTEDL/wTl1/ejMXezSF1Dwn6wppNe2SEURQTAdre50RjnqPz0uyj&#10;WupqSk0aHKEjycOn5qaXdWYt9rwOJDjb5z3npYUmpUWMu2xSUmRYBDi4lPBD7Nr1ycSzVDuz3h0U&#10;oKXkYHtQG2yerSRpizQ8DLMVJqU030OeCkFlbN/JQ/9Iam6g99nPkmdzUEpR8M32uZps8h9T5smy&#10;XZmTr1qjH40IpvZMI7pI4o1VMKw1BZ+9eEkln+zvhYYe1O9eDQCn6htJnuBTR6NsFCxFYRNXdUN9&#10;enmTpGcubCYwfdkfX5QqBcNvFilJTD1P50sJPztJvpBeOzppCmADjfIprxkEKtjfb8VmIrWDliwz&#10;UlSR+No1o/CTKavbTZ9u1n0L04B3CyS4DhIm1Xx/GAke7Q4ng1RFklQbV4Lhd5xHN4Qz5YdotCLs&#10;QMwpFf+73cj3wPsew5/DRpEAxtCwIxBELB+ZNt9cS07LBFgwAuvPgV0Jk1vQQHGgKx2vpNf6Xu/7&#10;iRRssI3u7q8ElkxiG6i4r/fexZuAFbHi/lQPekkp5uhteO0e6vuA2fXy/FLf/4UsHzTdKIrH+cRF&#10;A0o5gjR2h4k+gGDjQVIAiv7b+9FJOJbNUeOYW+DE7JSmzv99d3fDAn0aza4JSUR934PZmqtBDxBB&#10;MqZkrgi0btarc8DMLHm2WAoC4CZLyIN5V8rUUP3OzRzWDCQjYO0xbAMAHa6TzcU4nYaZ+ai0XCbD&#10;dl1bl0Erp2fmKIbm1dVARgOb6SyGDMADsqLWMpYlmDXNlm53SmKc5J8TflGLpwSLJxI4YDBoCcld&#10;mOyjqOyKZM3JxrJo9HG9+L42Nv32ekjd24HefA+1mAZggMLyPQyaa6EOI/y/+7u/qwXLBxZyWA/Z&#10;10m5lD1lGVxb9X73K7GIxMIsvHblAuwA+xNAIp7dfuhbindv9k0yk9hDDtGeaWjaNYN6FIA0mLan&#10;0txCSXoVkos2+ZCbB2MQf2/tcwKsFKVM7w1mdJTaC6wdCDhn08ZFg+9aM8Xra9ZAc9f0lI+NWv3Q&#10;q+2WXkgMpmGB3bHRocxYNIDLzCvuXcXSUrIxaAzdtbTu5KkTmzVLKlHYxrQLzQYDbE6jU7mWdiBR&#10;vs+pnq7zgXt1Sj/WZx7rDteg2K8UU8y5m+2z5EAPe/v1DovAGSEvqs4sRw1ZtvXZfUSCuNO3cMhj&#10;HaPh2x0kvcXzwmTHvnMqbiZrhd+nfs/XWqDCvB4TegALKNDXw5U8x+rnuL2/5V4AFgLAYwyKGB4A&#10;Q3kmFGanIC5MZaQfXhlsWi1jXUgPQ24+0gNJNHwUPQCecZ1Q9KKpxfQdrG7If+FB8/r6zrVFWc4/&#10;/a7+Ob7zu1lql2laYpYoZazjM1/C68VFzugzK6Sg8rhM3AeyPWqf6/vhbMKe+/Xbcysov3z+zPvw&#10;VJsUrBUcovPuTUBlp/0f5t6rSJ9mci9ANe2rkFZeAxw9CkzEPgsAY1UbBbDCMSgZHOQhP8XJ36fj&#10;XjY68XwJH7kLqXrXd03y0qXYV+t34sCuI7AzwKYAtUQSqM/vUHLbv7HPAkSK99draI/FszT6kFao&#10;y6hJK9iQp3eF0mSFJMRn5fNdJMMFewqAORjKLK6yXaB6J1umCExa7IfWy+fsIm05UjCjYGTTj8Kw&#10;H5p3ZVipdGsHJDFQJ5H5hr2Hz2iSl3L4cJZ5bqEknIRnecYNp85sa9mh4PoeaXeSG6uC4GCffU11&#10;JkBeq4Fl4bbadzEpX5wIru+yzmuu62WSnBMexfTjBFNlOmrvAABY7yGYYN1FQ4Nhn9KkJ35W1HBc&#10;8wS0u9Z8LPacA3MN9+zq+oZ74/HlNZ02COPaEgzlIK/uE2Dt/KX/yxeuTdlgRAy5kqW72b5wf/73&#10;Qh6UPZmnh1EntofCT3qHni3Ns45/xqHxmqBeeE/BgwxSUp4/cS7Va4gwmc/ffeH5R0YgZM03V/Xs&#10;vW0NaIQ34ENd397y+hDExz6bVceHCToGgJt+7S8RzP5ERpF7ErFTuv7ck7jRLF0EyTgqq/17bt6V&#10;+GEOrXrVxWygCFYFO6Mn2KakYRfMS3b9UhTU0V3XddW1wcZEn1SF5dzU7wUGFANg6BM6cOAslcCg&#10;M3JaOFyG1Q8G/Og9Xl/e+fG2t3fcl+HbymTXFqqR6L+W+b3je6bmYTV05+dX/rHdOXEXAwXKnou9&#10;xYZmsdMcwmMPQF3YTakRZrBvoHZI8s3NJlYErSYaddUQMx+IsSRb7mfulCXPGmDYW72fbcMyTq2n&#10;m2YJ4rBn0GcZZ3fOTRLHoUytwQ7veh65P5cjvxv6rVVdR2/1nIBsFT0ZvFbfn76ml59+SE8//JFe&#10;dN34TgYPe4bDPu1f6z4w3PMMOe4E2OA8npiSC4D+ismu8Pu9vrmTXzekrqwHBQYgiEJelFcM7rj7&#10;/LGu8bu0e34lo3yG/y386G629OG9AdP+qMFC5poT6Cw24kwPvd577dV28PcHyaP2aaf6vNU/g/T1&#10;oZ6bc11rVMMx3e9FHnP0l4Y8t9BS6uH7z+nt+ZAe7m6ZRr3UvwvAbcYjtippnda8LwDF4Jt4d/+h&#10;9jaPXC8A5T/c1zrh5qb+VM++qdTv+QaW3ac1h7yoQzBMefz5B6o36INZ9/aHj1/S69ubgo7qNQV7&#10;vxCMrH1UWYEejaOVnx11H/oFJTXLVkL2V/bTh8UOgmsOJw5ip/6V3ubYww+719oTILa3SyeEckAm&#10;CangWh72BHHrZ576QqYf0tqfXl/T3W2fbutZBUXFK4b/s9biTb13zy/P6fe//z37c+IzAFM6+fUx&#10;XKEEsBbUqLkxoAK8o8pkObO9muf8L/jXl7VyamSGs2/2GVhXmKVVOnlp/YW2ObGqyNxO8ewZIIy9&#10;vai+0OAjtfAG9igmH9HeJlkh5/5kbVa5HsUIRipmGkuO3WmL5BkNBuKULUldfjn4jT2nmFSU+mCL&#10;dbZrmNh1MQnW34mhi+Hi72GViDUGljjE0Z9LMl3a/hS2InGtZLOmaWqxzJYkinlpKcDaJwVszrZl&#10;EnnPYGQ6M+uWuMFLsRei7ntf1JNEgGFazgBnciBJhGtkew9G2FHnoMWzD57Ih7NBxbnZZC3t+jIj&#10;IiS8JHUuTRpdrLZZPLzlO+YIcHSqcPuzszUWwWQSUJbmi5rbmWHmXrufs2uTnmckshHC+1D2VTNr&#10;O6pvMHA4GWQ4mR025EFsIchmTC0nOumCpU3k0ETALHmjaeJ4YRotz6Sz7CNmzMEkwiKROa0M4uEr&#10;EBHI+NLbqy03fyxCTJYxqVrm0tLneqcAgjFyLBPZF72DGYS4FsoYEinoa/t3FTIbStaNu7reNP+N&#10;slnb5DAz0YsHV1EAAAoCTMAJEpLdo8KKdO5FqYpgQm4pfyp1QzsyURjMOjZ0o2Q3kMLRM+TumgX7&#10;aNlRZuCBim6woVCIgQlYOLGx+X6X7WkEFl/R5NzGl4PZZPCHw2Ed1w7vgcaRU14/UIOlGzs2sSpY&#10;MJHC4oIXXq6/jjbLl89RpkSOcsEZ07sjJbiL02Fn+jIqlRJjLFwP/IxAKF3zm6u1k4yVnAfA6v3b&#10;NxYX8OW6vbrmfUYaF/7edb0vpE3PStoEoASAtNhrRGmjhabA01Iask2mFxp/MAbzxh4dJb3BtwOs&#10;IDPAMB1GoAdYXDmrCcHAf5mzN8pCZudkjyWZ7y+UowLsYiIVvCamMIjvKAeJxjvbny2bjgymEP47&#10;0nvxXRhKknTA9NxXM6XbEWQBRguuE3z2KF8dlLh1s76WLxrZOgZOCMRqTeAXmImn8TyxQmN6tG9j&#10;RyDfQMtKAB1l2OWCpm0KPUE8yvLqfjBZilOSJ/Zav2EyPnqfwFrBM4nv8MPP3/idwDrERPX+4S59&#10;/Pwlffn0hfcAxQqK7vCwS6NAq7FMbc/o6XO4lsGwQxn4vIwH7jucmFEi1cgy3OAgE+jN6qM8N0xL&#10;zeDJwa7wBHDVidEXTJIzNT0o9HNLP0pdb18ISU6479m4VsDaecrfmRUcflpeJFyzarJUevD6edKF&#10;fRFFMBqZ5vvgCXRvLyhK381kD4+n4qlceFvQ7D0XT/ftF5K1T6cmb05OCh+0Zwwhg04O8oCd3kS/&#10;sJiwhZac4CbCgxiwcaT8GgE6f/yXP7gAAMjdO1l24ToiADWJ8cE9zU3SWVZdm7ab6/T4+Ew/vtUw&#10;8Wfvb68JVI37sTbvmzYRxRR4RR+URKCn7sb150/0pIrJq5q9nrJepoYOCpkCeAwG3+ZqQ7AQrDL8&#10;M5Xbej+UzthZupWSQCl54xWnj264H3x7eaNcN9K+AFRALrufD9x3mIRLAGtJnz9/ol8fnjfsdclB&#10;DDir/vinP6W72hh8fXxRkvCipN3wgJM010MxpzfvGbiwPbstF01Ggz0WVjayCchOf53S6MRYrKfH&#10;+vm5T9S1+9d/9Vf6bvWevO7ezTbqCKbTQ7U2ylvIXRFUVe/tgdKelZIRKe0/yAsWwOjxvf43wNEP&#10;DLhCjQ72FdM4AYC6BAVgiv3gcHxJ837PgQAZfWhMy4mfu7ZWTS5x4M/UZ4T7tyb8ABrppQipH9n2&#10;C207AIjivpL95JT2ZEZqhDu8n97TvpPvcG/VAX0Y65ruBgEbkDVxvebikIHerBwV6jYLtZfZ3Jh+&#10;yb494SkrRmStUTp5Nc1/poIYInnUqocTLTZOYg65sCWT6aSAEdRG9Cnm+bZItj3rdcCyYLgPfXJP&#10;ZhINThftnHp7FIjBonpJe5jBrzetKxrpl6vvdqSR+8C9l563RWuKzB5RHSyRVnPDQer+KKUCghFO&#10;hwYSgdm3P+x5T5WEnQha4vPFsHjxgBL7/H46pMHSHKXxJQ4Jw/NQTZB9YXHmoiGfkUj9xkYYIUhk&#10;6nT5XwX2RRZTnOVdYw4sYtXag7LVvfZD6i7SeuPvcjAxKAF1njTpV/p1SWe4x/66HnhkN7z4XljH&#10;eNYXh9tBvr3AG7N+V4F7YkAmK0PIgMe1dRgL06LX2i/7XjV+eCzGID+CmUq295DBVTJ4XdRIxeMw&#10;CZ9Dfde3poRnW84tYOPsvySZVoTnzD7vYNbH4L1F5xkGKmC7kUHvHiE8AcNPut9EgFeh0qMziYDi&#10;k7rWAEZgX131azeIC4dWCHsBOITvP1GldOSZdYOUdPuB5jy42R/4GiRABPsEdWz7rlISKLxCfn7D&#10;YNmvG7kS02cz+cicXA3nQI8lzP5JP+RrNcAhz2ziihMkR3tQihVavDZzqxnFdEoNdJXnaGr+ehre&#10;LRpwFDEsQ5K7TLNTU0fKAudFwxv6kq4UQAX2WmccGIAgmPzoR646qUmwJ5W6Z/7x979LL48/p93z&#10;VzW0UBVh0FL3gkQShixbsA53r0/qT1z3oKoCm/7Dx8/pvUg6DA/FYQ3F0zsBOfqmOZgNw4Lra8lI&#10;b69v5cGLvaqeEYWhLLIggUc5gL7SiUWlQJ/JXl462yGJpLWO66W1hydd0j6Isw618/v73gqOK4Jt&#10;8/w5be4+c08FY/SUbsiye98d08PHG/YLODcJ+kC1g/3VABr9zZda1z/cEqxD+CAerdenEYg+e7EV&#10;FFoA5uHxV9/z9mpIv//nf+T9/vGHH+r6PCp5dLVh+MXj0xP7Bqw+JG4DsEOQCc57pPNiYNKT5dm5&#10;d5An5x6DvTxwX2ZvPyrkEfvmpvYd8Gu/v/9Yv++Rig1YB8wG2jGs6ZncDly8vs/tQ9rVvqvU73m1&#10;bKkU2EM14QAODu8WM8NHnckIT/vNb37D+4R7g97gyOCVWRJFg90a9szNz7nZ8FzKLNOZ/HG2YC1n&#10;L13/zlLOfnvN4SaGb+ENuPg0CPZIThfBoAoK8thNOIn97rNtgqJ2b/LPi5Tt7MEKJaYO80r2fZs9&#10;oG0Obw7DicCsrCQrKV2WpfVy0xzgZiTParAZAythLJdMR+1TCrmYW1hml7sWFDg3cNPee6E88BkY&#10;wWthiRUhRfHv+QIDirARz1KaH19IrXOLsQg8b5GCK3uINotsc25hHLJC3LI/X+MLlmayz2zvvbQL&#10;10dbG7APtEVOs8/yn3GoUyI4RGuDZwGVlKkNOANM7WzVQhDRQ6moz0PZFOdnalaTHiI5TTcyMZp6&#10;N3wozehr68xS4UU6YPW5OcK0zlZNvdfJgGk+pUZOAQtviM5eFQMNOZRCRT2zpbgNCLS+mImHXiDH&#10;054SzbN0RVN5GnCuV5p1G9EMvT3SfCGzBPgyOd12MgCJyRhktNjMb2uz9/a6k+mq0XCmBM6l6ZWn&#10;Sag5Nd+dGliAmfLeG8lGQJAFQjXGsTDSfI+kpfrZ72qzOa0wxXqW7NNDBFwg/NkbEmZtrcgbv9bD&#10;DNYGJvZMSYUE9PXEQ3Qz9Pa8MvbZiWHBf6KB85TullKViVMeLMzRKan4Lkj5Q6DX7iD5cLFnDG/k&#10;BHCo05TnCT4IB01q12FAvDLNWfRhHOInmyQ/3N8KiDpN3FTRjoCJh8/z+j4SJF0NXQuRwPd8fHnn&#10;wsfrZ6MsXDMnsGj2AgvA4HtYE9hi+lMv+Q3uDxrs77//FX2QMHmaakOHSdTr7iRZXz+RSs7ACBi8&#10;1vt0xGSIsk5N15mnOqmYWQ9ifawsH1HYxsxDGQUEZTyOT4ePENIkGUpQr/3b20Hps0h5xAFj4IRB&#10;FvUaXwOwBXutvtf7+4kSXCtyeVCBadj3KgTloZibkSnv9SzQbG2pJ82y0SQfJrLzcPVwoM+HJT0t&#10;+3R/vaJf33p3YMF/Ve8paP/0qqn3edj2nIpjfSidVMnV5aVekZXApwDtKVdfdfJkGpe2SZG5Mi8t&#10;0RYF0Ka+FxiebDYt6Z2duFnSbIbr7KZKr8sUtosQDgAEKOoIJzjR6P1w4vvg+YQ86xZTWhg54/07&#10;+W2RKQLAAo0yQMiN/efIoFxbBjPb60DTCsltOqYMK03JHjL2YkMMImU4q5XZ7pPNf9dN4ofrCz+1&#10;o6Wm3Nt7GdcqsTA75ELT8Tg0l2VkscHmAw05imcnMwGECWCPk01wYobunIG+CKDu7NXFyRAAyDQ3&#10;Rh6l9pYu4JlcG1RIKTyUChuG2exBpV3PDVzsOh0W2XYDZGLFbNPei/Ic7AgyDWbjcu934xJTf03w&#10;5jMrMpLQsf5W2/T+9uaiqZAx9+OPP6ZdLXixx4RBMK47im0CAQsGLvU7JT2z4T1B4O5mZUNhsXmU&#10;8rym+TR2eoA8tBBgovqiQh7engqy5vfBmQNmR/hhwNga8sN1v+Fnggx3i2Lbnw1+kTgED2harrZM&#10;1buqe/z4+sJkuOTzBJKS27t7BsJAcokhChrG5+cXNeQB5lLO/Mb3BnBHaQ4YfTCEv7rld8KZQ2uJ&#10;frLP1oZ//jf/3b9N//U3v+XUfsUAjI6MxPeD7wWev84GxJ2ea4BQ4ZE7O6hlTktr4Bk0BeB4joKu&#10;Nm0ngbCUzdb9BfsPWPTkj/SS9hMMXwr3bCQMfv+rXykVrgfQOPLagQk5M1Bq3YpOrA34/nZMR97W&#10;/fWNDCR8ntfaTCwurMhMxV5hj94uryR/P4pZSiYOpGcnfff5tOZAI4Dvzl5ngcZwz4EtwtDxvKeH&#10;on3eTgyL2nPP6JiU2hNwiwJ6mcNqwSEalk0QUJ9mF8SSr+JZ7h3QhfuKoSBDLyxTkT+Mkh3j9zix&#10;b4b7hY3X4oK2SflcQzHwy2DZEkW9Wccw8Z+c2AcQAGEGw9oMskGpbrhu43Sg7BFm89NRDEXIGFfY&#10;h5G2eLCkGXsy/SQXAUrFZwmnxYXhbPt5b9b1zD0Kck+oANAIzp64gwk1nwqtGMBsJ+ha7300J0xm&#10;TpJiQup9BPOZxfBK54oDZtBkRuAH924k9W4iwEKMS2In2NMAcOGZGyQjxdCZ7EbIbDZOmgSLr9Oe&#10;iqaaSd+p+1cn8VJGbi+n3gMKgVlnWVXO4XBmP8aWnmfvnd6M1Hz2gaNSwCbytD/xMLYbLOWkb1Li&#10;XoDvOmP4jqagz61ZgB/ZvFpoawEAfc2BxYrKeljjrLYaxN86hI8Nj333xD70ACB86BwstZiF2vch&#10;CXKTXFRfsV3isGolPRfnaGe+Gpv5vmsG5AL5In1SQ9G+m6kQ4T61jDabF1uZTNOsBhrNa7d0PKvD&#10;Z4ugKIB8gMgbvR5Yu5Dkr3rZyGDNo5bm88xQEyl2OvsqYjMVmLwSo28pLRE3mrbZkk2qDbDu1oP7&#10;HfU+YMP0HE6sm9G8hhSi3BCAX+YU9lu4Ds1jNZkV0gCFWQODlJpP5OyArXE5OX1R0vBo5uZgdgd7&#10;qTjcI7yg7D+cgo3aAkM0ZJlGgfMMcwHjru7d2CvBugK4/zf/7m9rT3EQu9/PwNvLa93jJZUG+Pzz&#10;Tz/wtZ6fHinj7UDQeHlKm07gtcgZRCLIQoWn5t39vQZsW4TEbNMRe1YnCezn7/+6/ux1/fu9anoC&#10;nYnnJ9neaZ+OswZGAL+uP9yl+48ftf8BWKtn8tu3p3RbP1uuteRUPzMCQq7W1061HcnyZdgIPIK9&#10;/nGuL2YNgYXXOzGVQ74VWEN1H0SyPdQ7dad5e/mW9nXdbLZ3HDri3BuCQQq/WKi4sDfW63Dz6YNS&#10;bp1sXI57nrtX97esaVCb4NlD+Blqmjeot4qGjMW2JehXAVK+fXtNBSDbfGRt2Dlckn3CLJuYExOm&#10;Zf+E4dDV7S1B7PXtQz0H4Ju6IssVbEv43VMmj7+zjsFRSaqAe64RvAYYg8t4V2uer4LBUKf1k+rJ&#10;rUg6AM6x3w8D2Jb1fTZ72R5gmJ7XTD4GIIpAlxn3u/YDuCevr6/pp59+Pg+mvbmW6CUczhee/iH5&#10;ZD8yCOAKn8o/l+zGUDn9N8y+Xw5+unIGmfLln4afXor03gDUHSi6OBm1nH31FpOcYsBHopMl/anE&#10;AKlzULBZyj7vqUpratTSAKts9nQAXGLunVNdSWYr4d0sNVIXKbxh6zJ0TtrOVsEI8CQw1ixwXMs0&#10;Zlw6J3lnBXN0MQG7YABnh+TF9wssLVLMOaAPn1F78cXfx3cfGk6UWppuDP5mk6Egty9NJus+O8UQ&#10;rnMISDnf35zbx8w24evz4j02X4Qrhn9hav1M+EbK/vBsj6T5lL9r+AteAMoMqbKnvOx9bPsznf0E&#10;A1PiCTGfz4LFHoOX9yWwhOyQL3kC2gO+nAHhqEMuZbsRpBqugoOSK5WSCiAuh+eNNdoEB8bxTF91&#10;c3lpBkiPr3lpXxibMP4NxTt883ILL1ExJPSxnMMLiNCLlTc5ZY+yli43o0QVNwpKoJ4fkwsUN5hU&#10;mr1wIhgkz4CxyXXERMDGBgZaMXV9rhv31kyTb1+f5M9lJDw2fWx0YNjge5C2nQVIlGwKLoDF8Sxd&#10;5rQpdZZotpEwJxM4YLBwMBVBEUW/n1loLEyxKRsmW8JU5FKahAXsKIA947w0PxAAcQBd6DO4FKde&#10;yn8IjRM+09ubvJdwPVGokFm21wRiZeYbASKa9S5M0AVoibQl+M/hZ3AojfbAQwgIQ/Hq/0OiMQ4G&#10;+aMUshLxOa/WfZNYruh/Va9hp6AKYCSQCwMQiIbpGbJsy76wSACaodF629UDbCswkT6IMH3dDmTI&#10;hRE7GD8o4k8ny83tWzAasAqpGP18Fm0MNJbNycEgyT+v6Ty8vIIBxxpt1ma69nfa1etTstJl6YHi&#10;wini2ymJiJTCrM+dZxVtYPjps+uAioaS94FATibQBwP/3R6/P6afH/dcZ/T0q7/gW7muDR7Yla+n&#10;92YgroY7U8qNgw/3K6Licc+3Ic2a5Q+Y7f2mylGeHwBN6dlCf0R5yaEYllwR115yY/olHkdviMmM&#10;zZ6eipQymxGC+4IiCNK+777/dfr86Ut6+PCQbiDb9YY/ekoD0AkgHqaeOjRmFtSzi2qsjZUn4gzv&#10;4XQ+81kfafB6nl7DGHvdizU4cGo5MWVMoGPPDQ/3abGHGAsMBlIsnubkiD41U2Yh6MRJfza9PClN&#10;sFE4i1i3XYk1E95Znt47+VnNlYMWwvi9ZA8kDO5jugaJ5iL2lszgDQaiwbAZLqj1pwbKnQuZeT4n&#10;LIshJvAg/OsA7S193xonPXtTGwiEV0aY4g5mQAmIlHcgZLtt5tjMkZPZUZ3DbEpLNmeRj73kJEnY&#10;ZB+pm+3KXozZASF1TRhcIIB+lG8Qn1mzFeblHHmP8wANLm0eUIyc9N9iC/Tppq49NMKHnVJnu6Lv&#10;RSYYGNv1z749PpJNKB/I7pz4Ra1Lx8n40KtAQOpjJhuq7gW7N9oN4FmGRBSFGuTqDD+x9xVYKhgc&#10;YG86vb7Jq8bNIZiB+KxkR0/YB19Z+E/TJu0Ooz0BR1t45F8w5NnAzoo3Y4Fo9mSJojWfi9TJLDal&#10;YfeSVdvEWebWWjk4g/7xv/xj+vTpI33Wbin725DxiWFDMC+ppuuUWI5fJ/r8bCiZImMMPq07ATpX&#10;VwJf8cx39tgjGFv3eCT03lzJtxYNwKCpiewVDgefIRouAFTGtQJTIQK4wL4EeJtsVJwMynHCDRAg&#10;AhS8T7OuAHvFoFw/dGYpGdzODphycQTGGZc0/Im6oXnXIEyC7CVYK2wV7DE7uVeG4b0YmEWeWon+&#10;xFH36AzqnQ7MQnYczepTKFWeFNTT0VsQ60FeyeL5aHgU/pQ5h0hYhX/pNcVVmvRCv9aVAxHgVTa2&#10;Oi61lGoE0nQGo5icCGY8mXGz2cdDS5bWdhcAUKTvDjYp1+Sa7KvwqekVqES2X6/GUbYZQxsYL1AI&#10;OKUb/9ysNgrfWCTzh7k+v0MM6TtB2vg9Nvf1metX9ToMsithAnfWQBBs8GHYso7CuRWm/n9pGq/U&#10;QfCsmzlAam1gPqc/QtWRzCTp0ll6FcEUACGmpGsjj1kDRX1vA3FRU3B/NggwwudFUM2wFUi/aEjN&#10;YBpP4bA+biCHrXUehocrsvg2knIbtMNr4/puHARHyeNKXkWySugaRUUsqTMLr2/ssNmppFkDsJLt&#10;BTe0FGgCmeu+sa0DJE1mUsSguFzUx4PDxObODdOsugLrBkND2N1cBlYBYDnuDjyHrw1uFHk98Dqf&#10;xh3l7gwfyQq/CEYHh3VFEtOQUXWUkEk5ROANhUMWgxq7yWDWo6wq+rOXfAvv0v1bUxEkFiZTdhdf&#10;N++xzuYUC4UJvO5lsuqMJZ9ZMgT9raAiW9+N42Rgj98hhRw4rJ3CC+sMX3Dfm0fdA7Mz2bqC6YvP&#10;aBYomII4A4t9DKfde/rtb3+bvv78M0EbqDAAEv1Q/5v9AIkSh/S73/5z/XcwqxPTdE/vL3xd7BCo&#10;eK7xXCJlG/uHgeseLD00vfVnbuse/uW7L+m0e+XnAjBF4JgDwFW6vf+YDrTR1cBnh2e2BIP9nkm3&#10;Q6ch5s09LIFkP4Th0dvXn9Jv/vN/JttN3rs6w+nd2WkPxL6T+zPoj76x2EuLXlwY8tfXlI1NeP6O&#10;GrjAPxT+dwAW6zkHdtumu+aQ8AT/5OWYdvWsWq0+m42EmvyUnn7/nD5+/Jh6hH2gdqrf68Pn7zgQ&#10;hGptnDuqDeCRP4EIcL1lnQh2/Lbfpuv1dfr555/Sxw+f6gc+MUl4U5+DkWQQed2ilt0ibAs2SAhS&#10;Kcd0f3VFf859vaD4+Xqx2DOjJll7v38b67W9u0+r7Q2HW0t9fdQCWI9gVEba8u31Df/76u4DQcWy&#10;7NmDTgoLTRmkl/FEax5K0uu+M1xvFTyIEBF4Kb6q3gQoPNRnYFOv8e9++5v09vxSe2yxHwcHXJZO&#10;Q/4Sw26HtYX9BQaT2X59uUXKigkd9WixhDR35/opXQZ1XLCnWshO7trvDy2gUEQOP6LNs/nysMjG&#10;LIpN23BcZA8SZb9hL0PIxXO4TnYeIompxwGL9w8OVey9Jhbg2Q+W403FuJKJG/nEsbcZJvRg34zf&#10;Tvty2G/lHBYxXcCHLUE+AnJLayS6QKd0TR1M0Tk9lvWgfyzCiGLQny+DKBrac5Y801svOR24izN2&#10;cdhk31Ared+lZinUAiwMPKr2KgLxLBXGcDrsilJ8vta4lOav2uwULs4q1msNw9HFiO+h4AvdDw53&#10;cLVLbntz1AlhGcPhqq2SFAqzNE/vYsCulHNIyll+Xn5xH6K0D1HvkHqrCbv46A2oPK/z3BQHAxte&#10;TCRMIbz0n6DXQzezmeGk0YAYJSYAp9ZO0u0FagkkjFSy1PxABnuYJDNKYjkG42lxChMfKK1oPlRD&#10;eBXlMAROZFOFTIksBHowhKeGJEG8UGgiB20YaDrE1jul2bRcTXY6GrlO4T/SJzayoYvHZpj8wGZK&#10;R08NbecU/jgaae1aog8OgsHG2zr8e0ub5Z9FOvVV31BbTCIx8cb1hQcfQSg0ygutJmTeuehQlBdd&#10;ITDUjP29tAB4oUgZBjV2kK8GYwBFxVIL7ffjqObT7LBXUK2TPjM30lnhEgiLYGosqrKjAFZ6a4GG&#10;fr2ihDaSduFhdFpGMgLh1UaAKzv9a8lm851aEtj7bm/deUeJDUA9AFBYC2DrAOyTXLZrCc8oMscs&#10;6ff1lYBSFPvwdMP3DNPq993hDLK6GAXYKGlUMaA1Uz4syeLUrM5CphHJZvBnOI4yQCbLZi3fNdxj&#10;GtiuB4JZS5gk27Q50P6I4KY595LJuFvsYwBgqVt6AiLz0SnKnaYdmnrnlvSnxFKkS88ER97r9Xp+&#10;HdPdlRgmD0g2m9TEAKSDjPd6K3AIgB6+/+zExQjUQNGJQntZYoLScXo6XByK4xweTPqdd8oqO04O&#10;A7Dp0tlAFUDfkeDEOVAEewtADMg2AB6U9JHX6MPDB6UvO8EPTS3uLUAdevMNfXvdyUbRXaefAYgn&#10;MFvANxixcdjLR0ep0/LS0vMGIAGS4s5GsCv63Tnl1CwXGb0fNeXy52chn2YzIvpzWlKOPUrTuubV&#10;YUBQ4MzZs2h2QiP9F9GQNPm5jfqTpvT0x+p6NwoCeGXanduB3KZwaE7AAja4PJHBIF9OsrFnsRMI&#10;Wq0GH+DnsAdK6y2hHqfSBhY8kHAwzZYnziEF0gGP53HFdPADFwqYXz/88Cfumde3N+nl9VkMJBsk&#10;Twa1A0RHsb23TH7VK0X5imxv/e/l/UBgGdcGwT4fbq45SIAvKYYNGGiAfff8+lrfo37WcVJCLIGh&#10;FdPlABbgox7rmp3ofankabDMYOWAh+u2vkbPdGy9N+4tPK0gjdU13J4BjZXS+QpkwqtOxT1YgPVc&#10;gccp/GYA7OFz3N7fU7ZCqwCA5n1nA/4NixkwUDDBzyyi3xgmMJNiLzYcmwHLQYXHKGAnfJQYNqIx&#10;nQqUWUzP1QUDCr/WZtlK7aHzTL6psrhYF8sBLOVGrz29vrPBpAxogUfqStelfi40OUx+RJLwoEEU&#10;zw6z97E6GbaAa7rdWt6p6wZv1N6sWfwZAqCw90PihGkGWHlgKHQRfsXrMbhIOUszMOTbMqX9xPO3&#10;rDTRHuCga/+lkCAVj+DByOBZwdCY+VyQTayWxLaJ4hv72ElAGT4n5XlmGbGBxhnOYKwVZVzzHJ6l&#10;HgR0Nu5PBvhDAjkvZgsLFBBjp7MXpOomXGeCbYO8OGMYx3RXDqMWMjJop4b3MwOvcGh6MjiXHNg0&#10;kw0VZtF219ZehYFJL2Ynku/py0p7lYXrRLXL3AzwARaLJS5ZND3NGO7UMfW0N8iyYdiMkoxXtbkD&#10;excDPvwf9v4jAzSW5uvLGo3Kg6ExObD/g00a4F+/Xtlr1KVxyIsyJO4npppirQ6dWHFkFDsUhYzk&#10;Wf/c7w7tff/S/y3lsm5vmYqtMTT8aRBc0tbZ90q+bWJ3LWZesDFIGkbTGwvMp6E7J7MPShQH0M29&#10;Iovdi+aMoQpgsoHNhKa9yKd3heCgqy33Hdyfzc0Nr0+3UtiUAlkErDFYzFYnMSCKQK5oJluzE4ww&#10;g7u8x11nYMs6NNtK9H72ImmerZvZd5K6mvHQmlr9H20EfEZoGJ7IVJJtkEBwpQ2qDqGsMknuhzUZ&#10;yd2qO2aG9imATH57AETArl/sfR0DfCU+CojngClShHGWs+7oW13dkYV7QfMxKNczWLB3Ezrb7/kY&#10;EiAvmYFnX4CpJbwZ7QEWAWidPaJ6Dwnp8RQMfPtFTbOAAHpz5dKeTbGStaeL4VL/bJzNZkrc+5Sa&#10;Kw+1ROmyPi9rNVyn+syBdfbD73+b/t//9J+cwKue5J/+yz8wYG87zFyDx1prZ+6NazJ0j9++pk+f&#10;H6iQQe0O8GVYTgJHshRiXDv9ht7qa0rXB9bfu6cjPwNSsnlebe9YJ4Llta+fewvJ6Hjk839T/wz1&#10;23jC8FbMzWEVfWTHgfK4f03//I//wNr26u6W/niosUMWBwAZ7OPe51ZIBrnfdqgPE8+hAiGb05GL&#10;B7TwsjyMR57P3yBfXjygxeBwL6uA+7urugZv0wG1zvqa3Lg//vGfa22zTTcAha3GQiI0lAGo375+&#10;/bl+LqiwrtP9/ed63r7W5/+N6rDC4JJ69q679OMPf6TXrwDLiVL0E/pA+HNiTcOz+7QnYNb1Ww45&#10;9wf0xJu63rbp+mFNtjXsDThUqdf9lX1Y/d53D3W/3loOWNK+3m+GywE8rbUNAjkRRoL7jt4aleni&#10;BHrYdEz1NW5uZJswbAU60pYGHpDcx0q9bjl9+v67ut5/SC/H99QhBKSedX/6w+8ot1Y8xaI1ij2D&#10;oTsaFhf3zqxTMNi3ri7Nk33SZK8hsA3PVCe7Ddv3ZOMLIRWNoKWcL338DHiFf5rZScX+dbm/AAsN&#10;3DfW3OX+sJz7kBzBRCX22tQGKSwrOvW2sE0Teapc2KBpwNuZ6KTAxOznPHEPKGFDFBY/xkvK2RpQ&#10;oFwR8w2D0T6HlDgG94n3lcNAHldLk/EGI5A/v6SYUtgR1Ky7RSmkkWYbux8/2lzOQWE5gKgzGJna&#10;9egaDJgv7lEL5zAI2hkInKy2SA1IXM69S/PPywZeRWJYlgAeO0uuHdjom8PXH8ykCwZjDFVQM3cl&#10;nfMzuhZWwmy/Nox3rnQJ9WFqjP1zunvXagj5AnYpGv2YnwYYKLun9AvgNWras1Bs4jnTGKXh52cc&#10;QizR3PwO+/Vm9ffZrABdGE3He/vZkdHmRjeYIJMv/ryc/Z1YMC4XlE379rWY4Xly8W4tdZjZRrS0&#10;gY5FiQfyTwrj3wuDQka9r/sG+OFBhf8Rrs/KzCACCh8fxKiih5AXRVooERXQ0LdCmFIHpIAmebJB&#10;DkYJ7CCpEEGUWsCyUL+k9TqVtveklIDh0MvodlKRonAFTe3RcHSdGkwsiLe3Y9vAwR6k8XfqbRQs&#10;IIxN/BL0VUltAIYVU1EpU4O/iZPLZJZ+IhhFSW5ZmtdX5xjuuC8EgsIE0wsSUtWHehh1frAORwEI&#10;vQEvyj/rv+OA3+9HLkxMsQig2deqd4LdAamJTv5ls0mPE6dEDQPDNhgqAQ8MSooiFEPMC8iW4+6v&#10;/B2KUXgmWy6LNfKZ8m96Kw6SkzNY5SK1plFoHUCz2G8xWSodMleAgSgeI+gjKgN50xUn4IoZNZua&#10;m8wQnE1H7vw6MeEfnY7b2Y+hd0BGTP8D4KPh86C1DY8zMvrqe93ebAnmUopqiZ+YgQLhOJ2kRG8m&#10;22nvtaSibmpSKe7bc3JwgorEoMNHGmzI07tOzJLeaZM6DMs5EMAAqYCC2aB8prz4qq7J9z28PSa+&#10;zsdPn9OXL9/Vf36hrwgYVWhcrtGc9PKvggcRGpjFAwWwMGZLA3k9NhvLVM2KyUotXa3XPpzEwlOq&#10;e++Jin1I+8GSpNSSioIdSvmhYk/FKBvUhBen3eng6d2gzDYIFnuxpW/5OVcapovJObwmRC+nl+A4&#10;nQ3OQxZQnIoXXg7+vd5gdcfUqKGlMWdP8ynDdcHT23Kh2AA37lPsrYNoyAoImCaDbvYYMxDWKPRm&#10;pTYz3BJGsef0PgYWkHkw0ePtn/7pn9KffvgTgYCnp8dmYn84yfOLada0Opj9HGvAkMkCX5EVKo9F&#10;TeP1PKT0tpdkFLcXvkphA4GfhQUAmB6UNtPr55oMwjKrHNmstipsvY9P9H892b9PlgbFzyfOmoVg&#10;w0ibATD4ukh9c3HH4dRaCeNhbE8QHD6n8H46HHhuFILsJ8k8sQbAlu/su1mvHwA+sv5OJw+slZT5&#10;8r5LL68vkuGxgT2xyRs8MJvnxeCcitF8kQ4ZnJzeh/zgoJpiScISErV8HrYt6Zz0Ra/YXtKOmYFJ&#10;8tTEv08EU7ds9gGm4FlASh/Xcq9njEEuBHR7+xltlAy3iOFCJpc9NzEgO/q7J7N4I3WPcjx7BQ/d&#10;0CabAQ6NZnyFVx59Zsz+073SlBRgXySSkg3qPSXbKzOZtVocEhDhXfx5M60mssBsN9IMt/VnISZi&#10;oAZYhDFlv/BiCW/hzuzrhWnL8psskZjtFEMWqE4LR8qopMRim5ONiuFiN7ShqCRKo/1bZoMzqfkl&#10;L7NTgItTzadQH9jugD5Iy9m42xNnTcnNRvZUeDyJ/YNzawlWgZPes8NVuIfE2qJ0RTXF7Gk8B6e1&#10;WcZ6ZFiTE+hHX3t65ZgtH8l49JJmg3+webcm6eOoFOjZZzhk0WB8MvjNIDH3vEFpe3pdMc6vtjfp&#10;f/if/pe/COz73/+3/5B+/OlHP1cXbJCSLqRBYoFHmBLXv022G5OcQ8y+AbsKCZt1D84vxDqbHjth&#10;Nu96Db+H2gjPD0Ho9RVtZ7TXKK2UHmN1z9LZesXnD/scfoY+fSv5aUVaczQh2f5Z4nX+ItJQ79/p&#10;7AupU+cwp2RAjyA31sHQObwjflkyPAh8E5Oqa761JZJq0SmWX0qJZ+6bs03YC/ftENfh3DkheGGW&#10;/x1YwLvdu7x97Unb+8w7nfb15/fcz+lHmzunb/cKP8N5MEI9ciVAHvuf05qzWXGJnmZWlwwOR+o6&#10;7zVxdk9cq2f2ewRlLgSloy7gGdzOdAEU0XM11oiMtNu+Td9W7PvTYnpgbqwlnMV4Fs5pPosHA3Pz&#10;fox9kCnptnIoDMvZEyyZ6j/BRHv6+lP6v/7P/yO9Pn2rtf8tJbB4iHcvT+m7Tx/SD7/5h9TXM+39&#10;29f0q0/36fDynIb6Xtfw4Z0PJAesIcvEXoDBQ71HQ++kz6xhGa0MBkkJP334mPavz/W9X+UpDW9z&#10;MMFv7gn4TVn+52BxZkpt1+w94AmrgBBYUawYHIh7d9y/px//5ff1v7OSZxncp18a1EoV0nlNF3tK&#10;lu5CvmiWKtYfQ/L6LOYjrCned6y/964NhpVqEACYR4R29ToTx0U1+fPTK1933cmLENJZ3L1nnP04&#10;C1e1X4OkGJYgDw/p7u4D94KFsnD5imNois/69PQs1UHKHKxGv/vw8RM9/tJySqXem93hvV6H13rt&#10;d+mwO9blW/eL1RVnWujD8kpMQwxajycNRNdgAm6u0gIf3lqr7097DrU0gKrrptY2WLVH1+YA2u8+&#10;PGhogzqoV2+H17+G/QnVQmJwg5SzO8r3N/a18bijvUQ/ZNq+MNF+u9GQiNfuZOyjk0opznruFWfi&#10;Ac+qdPaH6yL92gBupxmGpbalWe7RfiGknSlbPXiW7javAWMLociZPLyTVUtvxu85Pbbx+3IoC/X5&#10;+sbDUm0fe4ECfvxW3Vm+2jIz8oWiMadfnM3s86OXvPQCNJuvXDC6UENpP9TfCTZbIEidgcKczyBe&#10;1+r/c3hYbj1i+BpeyJ3j+tnKotGPLL9ePGCNlOTuIi1X9VH4xsfn6tp5n/uzOjKbvRegYni2Bs5K&#10;Tz2DXU7Jat568dyf/VCzyRdL89Ndlmj0S5NHJ7/PmQ6YmyekDXXTn1lD+jN2YaLuhGStHfYUZb4I&#10;ZTK5IoI7TDiifZ4JL10MigKcbY6MJuq4JpnLch4qFqcFe53EM1T3nPXfN1PkiNA2iLWyeWejOJZL&#10;Mmw26KcvNrsYniclSzL5qOvcjOlmhLGktO/BxLmY2DrdDA3V4Ik+Db03KyV7wudgs2oLT5O6Qf4u&#10;8NOgnGvkpgnGBExPsXGjMAYbA++H/YhAHAM/5BvWaJKURzm11UyICCQB/ZYyUQOZkuYkAha4/WiY&#10;Ui+/Pmx6YYoOZD38Rljwo2jGVPGktEH58sm0Hs2dmj0lvyKNVofcTClpgKTXWxV4oXOPxGRssGEO&#10;uXOjfHdzxQNwt9tLAjajoVKSJDzsgq6erKMPZhFYcpHmSI++QXJKetiNS5M1heEtNrk9wzmmdv04&#10;IEOhTYuHwoNMf9dG8mawLTRoPfI+4xFkAAnZjIsLXj+sSIxFmvF24xQ+pTKjmNxsNg0QTZbJaBLt&#10;EAkAqvbim5wGGgEcE4FJNedqUi2BnM6g33Ix6g8MEaAag0rsPcbCZZz93YvSGKMx8sQIoGg0DUjo&#10;XchwcrjF1f9P2ZvuSpKk2WFm5h7L3TOz1l6mKXERQAGiBEE/JBB6Nz2JBOlhCFD6QUEjkKKGw+me&#10;7q4lsyoz7x4R7m4mO4uZR5GA0KyZQnZl3ozF3dzs+853li3XIEC2C/hxFcnPcG1i96XLBPXavee1&#10;6RLR1d9hNg15oidTA9LXA7O08ImWJmuQNpjpGeyPtzgYZzEgNHoIkL2J8XphjQ/aXE+zimhIFAAa&#10;fPPtr8Ld3ZtwUwsTPCsnXx82ZUn7hBh1weDkqcs1W1gF1u/estxxI+AOAPrY5RjFEgxP/G1wvhiQ&#10;2LiIb8a5ZVm8oQ9d+posP+bEfcmWmkYfBjrGyLAZm1+RD29z5Cnrs/k59opQ2mQn0TNI20rhZLcV&#10;DcFAjBovselmgiaj74vlYQTJZxUNcW3O2+GGPZcHKZ5FMxYFegfHyztZk9PB3JsPyoQoGdR0ka9h&#10;MKSx/GgM7sS6bAC5TQYPtWCDVw3+/f7H7ziVR8H2YhZoK6LxTOK/BaIvloNGTvkvd/JLCn5+FgYu&#10;iH0MJmszAu5TLYdBTfaLY5gO7nNMDBxAQwbAm2cP2W34+SPv7+PTU087BHiI74RnDRNqPj91TVE6&#10;aaYdfSEp9ZJs8vJqr8MY+/esNF+yRnJksYvvhoaUzXFKDtjYsKFsewc+0/XNjYI26r+Ynv/4/n34&#10;+PEzmQH4HEitwyACbIbNRvv/tGSnhUU/p7FPMM8to/vvuaBVGEzyvQu/GKw1n65x0Nk5Egidnfq9&#10;8EwCc1pTyEgmNRpI7POQesETi+nglxd8/Va4Qgb6+PDooYgA2mKWGPZAPPN4TxT8ZGGCYT8psASA&#10;KF5rOw52DYoEE6eT7imeDw7wsoJmKEFz6ITYOGJ5z34mmvwF7wFgVoDn0I376Z026R4LUM0cIgBo&#10;agUUAPbNRux7gh0xdikHfTctHyRoNWysQjAr1GFiwbYkySFByVLgYWhMKBVmbbK+OHm7Ab2lST38&#10;fZp0u6enhsG+mKvMtJTYgfts6TeeZw7lsuqnYdSwhay9ee6KjHlqAwg1UgDC8Vq7nYzrKRH09W+f&#10;S6xFWxmMoyWnuX9vDlhb2nhokpxgKeHUh6Xz0ryIspLZ4yqjnJ1cSN8xAOJmgqZBey/3SQ+QsLYK&#10;mao7riR4aP4X//S//ovAvv/tf/1fwoefP+gehlVZEs5SabnHxNQHiajdRie8t6CE1jxtmG6pxPih&#10;hbNYRk4gkEPlDc+q5t83JisF4AVdzz+lyAq8uKhn6S0SOzE4BpA+jB3YAzi4taw3MfBL7EkO7p1a&#10;zmHeOPZ1BUBlNMNdMl0x2wXgjr6+Q0+yHg2uxQZiDm6cnbDdgLHmDTzEM2/CKDAlxeZrJfA+52YQ&#10;P7ZWxpLs2AdODTClr+9JElAFBE4OvNKgBNL/0/FgoCD1HgZrdLJX5sZALJ/lcWXlFgP8yUOyhsll&#10;DwqbVAprD/+KQZh7ME8pZ0I6N3DJ/nWtz+Lu7CnN0KV1wZ5L0dJv2fk079hksA6UEoB4wWEtrH1K&#10;7izDxYNFAOUn29YUBiG+dKDvtZ4xP3735/B3f/M34V//9V/X//45/NWvvq29BcIu9vyZL2sN98Mf&#10;/i7sM9h9Mfzmqy/C86efwx3CDZdToPJ7eaG8dRDHMxTaHuDAPhkIKfRkPjFQZ2agwc3lTXh9+kx7&#10;Dabw4jtzraPOTGR2bfZ7ea7DNgdMtvpzYMUPVgdA8g5Q8VS/z3R4poUHamiw5sEIpvcl+1KxlMdB&#10;fQp6MRAK0Bcytd0WBdkhWPDxhWIHkmV8JDyTabSqhP66E0G3CSQInKn1KLqEDBbhGTdv6E8Hr8xd&#10;vYalfj4MN7A+cIaBcQhZLQNNcFbUaw3JcALzMWQrEpKCrnYbEkCgHmCwnoeyt3dfhDfvvuZgE0m7&#10;9Mv0c4jnFmdXHup5GXQu0tcbtXIaLWNXrX91dcfPMlF9VZ9nyoknh1AplG15PYSHn+HF+BpeHp8I&#10;DOPPUJfIW3pgEi+IMPSA5X2C5/oFpbtLPmqINmz4rO52l7z+uLAM66r3FiAp6j/4RKonlqqNXuY5&#10;r7BGXKOMkuty9oap7QfRferQgzwtfjXIBH+9M1ljbGERpVvWtGTWEFfgsLTE3hT7oG0FjZK93Qwo&#10;hsGEmtxBvhRXP7XoAXNL0E1W6cS2z1shoSHfGrS2Mt7smecDcWghYaH0Mzi4riAugHVRtPa5H1vi&#10;3BjKAJ6KCV7FIR5NFn0OIrY9d528ZlugRLMcwy8CqdoZSQKI65/SgcPUh4KDfQfZfzaPPfvIp2Fl&#10;FjZP6nZfGsaRfC7oFkvJpOu5fp41jTf2cKgW3tGJZ2c+jeeDp3OAr5TGuiu/GNCksvrwqZ72UGlI&#10;vVZfzuS77f7kc6ntWZ1YOoDpgbABzjVxOqxhYKgD21PRa75sQNnDs7LaQA273fZ/OjHFSBH1pCDa&#10;wD9nMYLWpjS5KdTGSFPccexFWzOgFKuvTVPWC9HYBgQJmBSXfKDltVGJAp2wqdIoNMnbjym1i38F&#10;Ay6tJvqklXvKRbnrrGmMNuZnMYZKJgihRnHRFNlpeTsy1gJZBYu9+iwi5TVhUWu6ebGnD4vTvMjf&#10;xiAnm1U3xNnMIU54IE+F7MIN8MTU1AsVCnml5MP8mq9Bc/SJ4BeayLZImLK3qBnBa3Py5Vhofk6w&#10;rI7+HIv8T+g1YcQZCwl/3uiS+Dw49EYbNrf1R/89ywGCWYr0fjO7igcoJjWnzAIS143N4HHS59vK&#10;x4jyUQIKxX5OO/mMuVmaOeEWoId70FKAmeiaFX+93yVT8TNZY/jcR/tQgR0Wmy+Q2Yl4byRJYyLd&#10;7oUmb0cFiYRA77+xh6Z4c/PwlGvPIKDM4j0hKCrOMZXCw3bKi/0dcw+ZaYDpMKTOeAU4+vR6Mhio&#10;JD6y6nB9JgGa+O4NdAJYiucPgMmjmZ9Nq7+cMTDRPITSUvRkkA2gkVPqCMaUQg6uLzd9OtAnWH69&#10;yWBmS9nuTakZhLPZgLynZkzI724lAUQnGOHavp4WP8dqx+7u7sSuCy1JT9cE60gMg8TCSwE6B04V&#10;uUkaJJYv01YphmDEQoYwarI22H8BBW1KmRsannMUZy0ZVb4XZzZLpaVMam025iC9ns4Yc5xsmlkj&#10;M3MV5qDBD625jsXgvxi2S3Yq4WKjXUuG2AA0FrSB+XDm06OBxJZFixJFoz2qon2sspnTWb44Thps&#10;3nAprlMxMVq2/g6pExn7IRU8TWtdayje3/ScyI+srIwm+iaJRcRARg8pIPteFnmrwR8G0oWf339g&#10;Im9jIfDsmHMvUo6WkYNFiz+j5B/AUN278WxSNu7nAuulMXwxkMBaB9iSzOhT+MrIZhZDDMhiMmX6&#10;WzVbeaYME2caQCntm3O4vbmzXcIhXF/dci+i31yJPSkRSeWc3HuAwjPMIG6g/+eRf4b3HcwQb4cr&#10;CnDZSGi0jO8quwJ5yYBJjQIb+xbsDJgWugh0/u1vfsUm5o9//DOHPNh63757y6ELwL62XtIZz707&#10;hLRzNsbeALbDPoV1raW+JkovHGanSWNhU17mhGnsKUj6fKzn6MYA+8f7T2Ff7wMA+M+fPgkA83kE&#10;ZhHO3MLUzL2Bmak2Ffu+FgnmQYLn/Wa2lIGqgeAJ/jJQOhQ9KceXxBkOmTTT5mAqzn1oUt3AKaZk&#10;Y6f50GuVhUnWI31rNbzMvyjE8b0BVB2dXK/X0Oebl9ILSLwGAaVpsURj1NlCFjDAGadDWy5cPBTJ&#10;ltBsbFHAwtZpsWJLZ4MeMm8GQy77fJpdY+HPJcOR7UBz15mYnB0p15xZ9wiwlXWIbQ+W6Oug85bg&#10;EQ3vRzZfjbEcmv9MceNhGSfKSHo1O9GX1waJm7ZPaImzADcZUDAo6A1fYMQ1WbRCc5ksdZXXHNYS&#10;w0jGrRnVM5vR6DA17kkbgcMNmDp6iMn0VaRdw+PRgw0wTMDews9f2g+WvqpRw0cxScRAudzfhH/y&#10;T//ZXwj2/c809k8+09mENMZXY7bHsxQ9s7pboh+ZFKMbkMYOd8MXyDiUH1gqobNA2hAHe1/aaI+L&#10;VmMEBxbIxyiyIdpf7sneuyCj75J7Huo9Ju9SPrnpdbgGEINAJwPpLWSD7HF+LnvzpdG7S0vL3fwy&#10;3Q/fs4XkDEuXAg9WtUQnFbY9Z0149B41mp3QrmspPXGzSegaL2ZNVHQPsRmpzmnWBwxbM+N3sxWo&#10;8Ph4z+E+5clJw5scVlCtS2gHJe7OHma0JHt6zTWAmWdjNNFH/qAExYue59ZstmZLRACf9YOvcRw6&#10;gyzEMxZk+OW+3ewaxOLQ88IkYEv5yCJc5D3Z1p2GuHMnKjBZF5YAxxdaxCB8beI5/ULJbobc8+k+&#10;vP/z34d/9b//i/DDn/4+nOo59LuvvwxfvX0TbqFgOryGr+6uw4f6Zzf1+XpzfR2u6H37HG7rWkOt&#10;wnqxvtcpvxBgk1czwCLA8/Vz5pPqjmHLQe+nTz8xFRye0wCFZoJ3h3DAYB+JpmBIJ6Wh4wyFDx33&#10;nqTBzEjQT2zvq1ozAGgc0MQu8HNEWNSBVkUIJWJsZNYeDwluIFNmDNe317ThaIGLkkci7Haj3qIZ&#10;/jtgCvvJMMg7kHvRMPo5Tgw3ArNwHjSYRo3/WM/qp3rtEELyfHrRWQmZMYBLM0UzbJsAKF5sw/Xd&#10;F+o5Bg1PX09PBPCoemCozRiuLq7D6XVmIi8YgBiwHZd6HhatAfgbwW9vGME4vGDvAuZgYH8k9cFQ&#10;b87T/T17mdCUMvuB5wiTb1PoNb9656fw8nAfXj/X56ien/XGh5d69h/quvn5/ffh/qefwvOnB/qt&#10;/vz+OwYA/fzd9+GPf/Pvwocfvg8//fieg2Coe1AjRAxRd5fhmBXMhboRicuwp6GaA2sSNlP199HD&#10;HBCE1gaTJq5iDeyYMq4zLNufXcSN3H3fm5JByiMp9ZrfN3u1Zig3qEbL9l4jE6w9fw3Ma7CLGXD9&#10;WW3WYmn1KNWAI53594vZ2f87xZXk0uwTrHJJVpyV3DCQ1NUDv0gLaVYIMXh4IAuh0ivC2KWfsmZo&#10;6h4H+nh4FywzXul8sdsKxbOwh255srh9sG2I7ElSvyal2RG1xNxcehpyD+gIob9+Dw06G0y3niWm&#10;pvZMlkrHs5R7A1oe/HTwsw2wPYiJ3cNPr5XsYduYii3xogVwndlcr2xGr6doyyMFHKZ1TdhTL599&#10;r+hrQ6WKHJDEUjTjf2nRri34qjHzhuh06bLW72H18ctm9J37BgaHuUTvY1Kl1NeJwYFrq+ewgktA&#10;8EgyGC9nlNJ2w0g7TEu/CG36HY2KXpixsPji5+YXVZrPfXcAJkOtJcK0REfM7FGsLZbHtOQReRyp&#10;QJ4pw5IR8iaLedDoq5ILD5azRTPRdOHQwMKzQmwAm3iX5tenzT84eroxZpqsigw3BxngwDja26PF&#10;3S9n4QxIsKKMAhNWG8/nrGZt40kmWGMtRZUFglOIKa+tf+O5buZX9SA7EGwMAnx86RDK0BmuQQam&#10;4yighFIxJidHTvRLlEcWzpXr650KyFho9C4vI7FqJPGdaSJaLJl9fTkKiDzpZ2avlsvLke+JNXE6&#10;SR660Hx9E45lcQMgIAqfA35oOLDRsLaACPrE2Tcp9od64HaWHfay5aacWCCBLh+cUMOGORZv2Kkz&#10;T1G8Qjq3tYyKvi5uosA+2ScwRw4GdbQhbmzcTJ+lJLZiA1uRaLxzU/vyqhQ3gGWK3a7XvN5fMPlg&#10;ng/z3+Tn5HIzsDiPZsJ1lmzzPDJLoSV7hQ7ardTb55cT9f+3N8wpldTwCCBisB/UYuDtXJoXOhhV&#10;6NtVP4eBy0atbuAypej4zFuBRiczJ/Go5lXp3KcxMk5e+lQHr9O+W4txb5MJfPdXFA14BjZi3tBM&#10;utRi+9Pn+p1uwhdffEGD4q++/oqmxmhCrq4vNFmdW4Oz59+D9Aab6uhnBx5mALxvL69ZAIIF2Bmn&#10;LHCn/p3BaMB6RzE8FicxFzXH8B0B4F5Xc4+KF2PJCZQGhYtlbx7VcXiwGQoLr56U56Khpeb1JMMW&#10;K19CZz6MDJo4dtkZWUlmM1MGLQ45C6LRRvS5S40lA2ER7fTJtjGktskDSG2AqQcejdEzmrGL66qG&#10;LloC5cJnti+NE3FbBH3p6KinZEET8ubXimEIZS2vrwRTIE0FgPv89EyJSXIy11KaV9jqkcIBg8M2&#10;sB9tRklxFksmTrBjqN/t6eVkuXrzZ17MhqvfZRHoBeCN3pgequA7XW7RSBz532D0cZ88mfEw6180&#10;yJAVTgR29F12F0rs3ZiZ1Q30s/yKRsuMASxOh1N4+8W7WkA/SToMIORwErMHxSjWMdYcWAFoLhAO&#10;dSwEv/EZIc05zZJ0Q8aDa/r4+ExwARcM4Udg+SG86AUJgE7NXHL5DzMEuq9MA6cJgGNPXdT8llzO&#10;LH3Pfo3RZ532obEMHKLgGmMfBuAGv6bLCyUKI+X0V998S0CXrCY+m/Xsq7//+dN9LzRxTcHYoxn6&#10;KJk/Gu+UxDogKOImd8wt8TIRmE0OusHnxh49YKgCH0+cX2Y3AIx4rk0n5ZEs2LVAH54eDRzKD09M&#10;HJ07uPf4rM23rbHWBofsEDi031qTnuH3ZPchK+RxXIdmgazjjZtFhyxQ1p667D3QYmLUPkHG+NSl&#10;8fDpAdhl5xeBOHhWJ0lmNyjcotK4h6gBX3AYDxlJeO8yK9wjKHhGiqe4GowTnF995rKlu2K7O+mz&#10;iAGMvQnMaYALGAYShAOYM7oeckIzWWc2+gazsEuZFoUaYA+f7T+4SVsPDiRfx8+izsTQNHiijjP/&#10;lTXPJBZtC2QA+9DsDA5828SeoUdiIuC5Q4MObzbUIADQkej79s1bfjac/Y39Tqlnbfqny788oCN6&#10;IJPOmO/NJ6ml92XXn5L8R7Imd1uFNvA7jAKx2iARjyIZfjH0IDrb3wlgAoMS+1K9t9tcm+R9YGBJ&#10;CQKgcI35nEQPW7j3hHAD9juYf0wel02NJPVDD3IpLqxZY0/yY6WfbfObHdcGRHX6aMCrnPnvmWvL&#10;RtV+VGYwkoWeV4ubeOab3Ped6ICqtqmbua60ZrNLspMqsZ8n3euNPWmTLQqUFDzYb2mmRxwHyQhe&#10;msRQXdOF1XQR6HMYG0FngEmDglFaeAhYmsmyXT6z4NcBeKE34dDZ7gAsEEgEYE3BbLOB0GLrHqmN&#10;klmOzTOp2aGIfVx6EvfSQ66yh7LyHo5ef1S7YH+as03m5cFYymw58WJv14V71IkhgLrEYNvzuiAk&#10;q35uSHYRqvGv//r/DI8Pn8MNgOK6FyGYaWBS+cxzCgA6rimGcQikoyQWw87RnoMM1kBY3TW/O8gW&#10;8C2Ef9vhoMTape5zX7/7qrNe4S2Jdfzhp5/CUmt3+rJRxo2fTX2PwXNNoI/qg5l93HAx8lxoCpIC&#10;ael08FqtH2TZscZFDcSAKMhX4Wlc7GkWRvZxyTK3fdpzDVzg7wA4OsgWhIC5a8+hfv4HMtS38hyt&#10;/wemHepQ2JW8oN6pe0uu59jNzVv2RAjhyrV/SHVPexkX7unHY2YTvgOIuB3o87dFjPQTrtJQPy/A&#10;2edw//SJVjcM46mfHUPZl+dZtiJgstbvhsEKjg7seXuA8INDuFDrDgtTh5Gwe7G/DIeH1/D6/Dl8&#10;vv8zz815uQ23t1fhU+0p588PBOAQArLsZ/Y3tG2qNd2xfq9jrelen5/qGqm1yv0D+77TUq9nfZ17&#10;eroq5Rdn+4ff/yEcoJpArYS+iQz4WgfZGx1Jyt/+5jfh7VdfMaBy3N3UM/0Qbq7vCF7e3r1jMCH8&#10;muNpEYBF9rrOVSYvX1/WM/6Z6zOV1XePz65tjXo4R5YHPX4G99zQllh/zZse7Ff7XFJ9s9hv1OF8&#10;pSfCutZaDOw0Rl9prNy4hlqEZpMisk/zmpttjRbcB4Z0DhAZRMuls8BKC1tzP5vPAkWabx92tcH7&#10;bctaCLl0oknreXs2bdRn7eElZ+GCPeAnaZ/v0t0WfMjvNPdzMZ2REJLJDxjUlTP/vCZpbVZP65nq&#10;VOIUulKRxIzQJPZnPDunwI9Oll5fO9qjOf9CFtyEamTbuUZt7LhuuBhjz2wgcS2sbOsmwW22TPSO&#10;XRYDpHrxpanjioNCSnQYWvxFMq/OsHjGAjR2ZIVFk1MrByN131XcviWfM0xjv4s9IMTerv08Mk7V&#10;EoYxcCkG+enB7Os/dl8yavPFjMECRcrlOJwzRGxIbz9AFKJjb8bMIhhWZLuNxpqJPV4bBwenB/4y&#10;NGL2xYcMt3vFJIETMIllQh7leGP4za+/pORpXsQoY2E8St7HkIlxYhOVESAhNQ+BhVZc8XV9A2JW&#10;4QCwAs0Wk+qG2H1vGPuOxr84oGIQEEIt9aIEv8H+alhDLPKcclnsD8XJOFJUn4+1adpwCnFzIf8V&#10;TIIkF9XG8Pnx2A0awfzjbH10Uixu1NZyKy4WAT5McNuJyQMPu+x45WLQLjez7aX0z5+dRAtQcEsg&#10;NLM5BntkILNh4eeAVBjXn98HHkD1On1+fOkMoOVFkqyiasSMhMIgCkyqRsqSxaIiNXuRLBPXAhO6&#10;wRM0Mhed6ENPino9LskGKfX9XjmBGizfQjrvxaUYEHho9ru9pjtF0ukcT+HTpycWEZ8fjrwOKFRw&#10;iy62+j4qkmf7S4g5QnsYG6cPlHfUzwYjYHubkbEFWeFlCrfDJdf5mhiZCe4yjGBZumQHbcnx1NJJ&#10;Bc5Btsu0XEvqih9YrqMRMsMTPRNRLCKAQ0mz8s282A+SUHkz2Y6SPKPg3JRRh/9+1/dJNFxb++SQ&#10;cWFvC8iHkIhGH44pO35c/kliIom80OSlZN6eNUBtU8R3xKb1Ci9BAE7eFxoL8s2b2/DNN78Kv/3t&#10;X4Vvv/0m3NUmDMXj9fWNOfRrMAUKvMm+dfLESi0bgT5EmATjPcEkbs04wf1aKGDCSo+eWpzSG+aU&#10;LcEM3edjHEYb2KfVKNYps80nhwVDk6tyPSs9Gvsfhg1NzmbXZkrJ2Oq3Q6iI+RadwtsOsuafQOP8&#10;08nyZBkwoycZPN1rBQH2kRa4ATAOjUSbLMsLybYICBSZT6b9CyTflG0TFbgpVsIuC4Jt6p5lufmA&#10;luK0vmY0a6Nj7DPz4qGJ2KP0LxmT0xm11j/89HP48OP3Yg8PG8q0YwIA+OqY+9VX5dzv6pweD1BP&#10;06nApFQATQDkSmzswvoc1f++vRq7JwWGIrgeO/vQoOlN9juD7wxeD2wwvDtYaEcCkHWPhddQ/bkr&#10;Wi9kpjCiOdggaAdn0UbJvvC1aYmg8CDCPgO2DO0RkAqJQKtFE19IcsHehU8OTOLxDCE4BHs8nrHl&#10;JNAHDHB63iUxtMEywP73/HqoDdmTYJH6EL19ewstang+ADQ78vOiHlia8e9ZKlfuRUDuEl1R9nUW&#10;n02J+HylLmlYk4mX4KS7UeCzgrjq79f3evj8RGYeXv/x/inc3d5QWiR2W/2MTy+2hTiR2YUm6FBO&#10;HBxdUdZc19vrQcnm9f7i+uRZpslIBQRQg+cL1wVr/aruSyPB8MWyXQ0QF38+3nfLfeNBkrn9xa7v&#10;BzTKR0DJtJilfST7jsMxAswnnnfJpvzwOor2+5RVRP0OabDMQiFcAkLW4jUxZOXEwd5ApqFFKrCC&#10;aHK7tPqypUnXeyarZefBmJORz+SJqZhp5Kl75I1ezFAwg2k+eV9U2vVAOVuiKTn3oEX1if57LWJ5&#10;r7vHcTQ7VyxlDFvw+XD2niiTCwR2p8PU30sWHIHXklI6yOudQoqzDw3YUuyHSAbBTNBqu1WNhmIL&#10;59HrfHSgSd27WLTmziTOto2ZGwgJIMYSSVxnMF7Q9MKu4/rqmqygmfYsAipbYNDzwwMLZJ0bW/pM&#10;Abgum8hQgb8c7NPRkMLKAgr2u+zMRg5TMwELymgB2o5Kp0fuOQBbj5c14DOrDtceR7WYNWL6zzaU&#10;Lzbvzr4mS0vjtXwWNQw9oAc/42OkpxQ9eUIwizSZvTl0z7TBA5Vg0Cmd+ZVR1u6BOUAjacgGM0AE&#10;zkcH1ch3ysMhm4gPsflFx9XPqP4MQmKSwS71EZnPlXrM1ANm1NeZKUo2aFoZhEVJtMMc6TuWnK6z&#10;GEDbYKi+3TjIQ/6VDJEaNMmcGdRnD9OyeG05YOMsxl5WAJFqi2jlCQG/4vrbrN22pZbGPLaH2Jnq&#10;i8M3AtptKJPLKttCvdWAw9bKOTk5nQ1iyJB3InlpCaTNQyqbeNHO8LJwcDuDuedBMgZy9/efNJR5&#10;eeG5+tMP34XPH9+HH//4h3Bff/2inl23N9fh7d0bAkT42bv63OBefnp+ouLkgv59dV9FQvvNJcGA&#10;w/MrnykMb4a4swRfAXhgdIn1WdfplRJcP354zwHGEc9iwc9uOQwgwO9nYrPZd1l3aPYKGLRuRz7H&#10;IHtcXEjmS5A7nLifgy0PgCoZzOF5GVq/l4ICPaUUC/X534ySpJcYrSxaumyeA378N5PQd2Rz3719&#10;U6/ZB0s4E6/xbIY29qYrej5u+Pzg5xIYf1vIWK+YmICnB/eEybtBmwqShXGmLCd56+G6TfUe/tU3&#10;XwEbJHB6Uc/dG7AsQZCwoHS7U2DMZnsV3lxch7nWB0dIeaEKoUx60Zkxv1CdlQ+ZA1HUz7hmUC3s&#10;PYRCiBiGdLe3d+FY7/XzXD/QcQkPH38Or0/PlHmfDs+1DnkKj5/e82zAUEZ7U6T0+Pljvf9IznYg&#10;Jtj08O8D2AdwMzJhXszx77/7Q/j2N78Nf/VX/xmvz353FTaXGhpAMg1G4kzCz4fwtDyyv9rX+/Dt&#10;N1/XXvkl/Pzxs3riLNAmdn8+g1dJ6prgQI0GnrcwhK6gs9cxQ14ctshhuJ9X1sDZCsTGgCstoKkp&#10;JHxHCPwPZ555GjQ2iyMN3pLJD6W+3yqxpP1PSwo2S5x93TBYam2/QjPFc0/mjau010rIxYSZ5GCI&#10;YJY0rRXaZ4+lYxUN3Ixm5WGNlrjwLB+6bUE+S+zNnYTFgcbsVO8k1eZgxadqmtD3ZgFn2QqlpQ87&#10;GwZmXNW+0wLOLEXygCnZlmD11J9L7tci+NyMzY/Z7EXDtj6zw+qNmkpozoK0eWkBivbPJWFpDO4/&#10;dQaqxnEoSJAVVgsn5pnejpHG6jZIrDDH1iuufoQi0smubvEelTuwnB3imfq1byzG8zCY7LOA/bPt&#10;KTCoygZosy3WQqeiRJOWPO2m31bdwJtxeLIhb3FCHguPMyX76ryiG8GH0ymDjQJL/6PTqZ+Dm7NE&#10;tBauQNbffuubmmVm7M8HRgFAwsta4KHIxHSJdOogeQx+aE+vNsgaMqe7+elJVGswAZzsSZ8vTAAX&#10;ef7he2KVvcEEC9Rh+AewAdmEKS1OO9ENSTl2k228lxDyLM8MAwmQuSHFF+8D/6Knx1c2mJo0Sf5z&#10;PJqRWBcIEpZoAo6Jem1G0exQ1mTPrgYUNLCqAX4y/8wMo2jm/vv9wAS7RgGevcDBsgLAsCyJxdFs&#10;L7rZkwQxLPUaT8+TzFItr9ruR/m0TdpImCI3l84GwfS/hatsAPBNmWArgL4LymsSmWGD6ar0BbQ3&#10;CuWmkBeAPWL/pc7OQe2KNQO5gqezMMGNMlsgy2VM8oTEz4Cx+PJytOdUPahfl3Csn+MaaV/HiVNA&#10;Sns3KsBxJY4GH5fGuAuSNc5maew8eQfdn/KiqKKP8nBLkch68wOOzWLr7xxPKuAodc0GrT0lxLWB&#10;VyIme5fXF10uxsTC+pkuawP1Ap/G1ylcXUQnxMpDTKCy/ChgPox7Qy8t+9rhXRnuYomrNlix4wDi&#10;giEFbx8+u0hfO57M8Bz6Zkp/h1H+kfL5avThpvuXXI/PFcx7l+xpWHA69YYhN0wkvXkb7mAebAkO&#10;JBH4czA/IMmCobr8QGczTiILqxZ6QlaBG9G4t3fTEu0zNJANh1/LOLS3EIsMkoTthuAMGnIMo8DY&#10;Cga5mj9YcrjC6ATFZmRK+SIACgCZk9bJxizmtmdFJ242+jiBMBu1s2FowUOQP0UxnXjQ49pZ+g/m&#10;YkuVGiFT7jJ66tH1mcahs27ou+civ5n/z7klUgkQaX6n+PzbcbBtwXTmuaE9jb5Z82L5uoqJnr5u&#10;Bl5rRCSDX+O9WPiA6R2VpA6j7KfH57qP3nbWIkFwT9Qg/RawmFdgeZBkkDLepIYe+wfBLF/PcaeD&#10;d56XDvS3xgfP0MwE38Ep3KHfH0g80Q5CAgevHEmB19RSAlq0IZhklI3w+qR7xD749EwA6vbtndhA&#10;sBfYC+gjm3unpgPXGcAt5b0MYFFACFmY04H70YFeZrG+1luue7COnuu1gs/WdS38sdYeHh747IEl&#10;CM+a+8dCCRB2+4f3HzkwCT7QwW5rBvLlTNfGmauBAp2ZDgZq0+Y2eRxkeh7IVAnar0LqrGgAZBd4&#10;76RnmonvQecU0ngxZYf/Dr1eD/dkR4KdBjkz/rmtz3yo1xXSZHj4cH/ZJV5fePXg+y/3E68NBhXw&#10;z8s8zzW93tXn/BVJxUGDE1yfZ5xrRc3zmEf9zKv9+dJi/5JJVh4XF2rG5mVN3QTIX19zniP3JUiF&#10;8H1xjuN8VPLwZgVKsyahEwGCNvnt8XMcEJ7K4hpg6H6Y0VKgIrr1Gr6DIVDz1EUxvCw9tVvS//kX&#10;bN/G5i0G/snMNftJE/+G3TpUIaugjN47aIlgO4OEWElWolJjtMCzJkVhZEIP/jlJuobBSRJ7F+DY&#10;CQwZXEucE/NiiYzOlMW2JJRVDqPCNmwnkeEPB6mVGX30bR4H+oWNbajCvUtexdgrD4uA1/l4cH2Z&#10;e+IrlRv28ON3C/J6Qq2FiwIj/dls/9rmcl2+QuoLr1ckQgb7Ew7xLwb7cJXI8AnZwLHZBUnMaRTW&#10;m0FngfyDtYew4XEibLAVCAv8VOwPuZjxPTAdPLbE1CS2CQefsCMIkikzfZ4povLigw0AwAJ4+Eka&#10;ONiPb+MtAUOagcmM7DLSYG/d0H3jKGV0InQ+swPogcMxdZ+gtp47eyQ2aXKkMmSTPAztaZTRgHXo&#10;flTdnzGvwVElpN606rq52Wtk3SK7GK5UfJ9k/6wmv7WpVWO3cXQ761m8qPddFAk0b6UbrSv1d7A5&#10;fqs5myfXsCqGzGTNBvpotE7mhK1DADa1oYt9N3HNWkJvMAMynO3WuTP2As/fBI9xA/rTNBtcMCu/&#10;tECBRMOjU9bew/5gmvwMle6li3UCVt3c/E/rnvd4/7n++0mBFvVVHu/vw8cP35PZF+vz/u2XbziE&#10;1WAEgPpVuL26qB9nCp9+umftenV3LX+/eqZfXe7J1H56fOoNpphGGuQsZiOBLXd1dc0+57F+pj9/&#10;/109FgBYTbxXkWFZmTW3nsldGOtZEgzAXO/2ZuNMXO9UR9Vr9O7uLW0LwD6Hf9yx1v2Pnz5TNYXr&#10;BCa81GBkomhdb5NVDkVhXqjtx023a0CISAsdoq0UgjDMICaDeqehJwZ1VNYYnsWQEQDV7e015ceN&#10;+bUJl2QoMk5ij15t8dAycMCyqbUo+j30NAoXq73Oy4nss239LADfEPh0Q3YfPMFfeZ0A2KDeBoAI&#10;oIy+ulAfwY+RHm6SqW7SBSXYtMeCpcW2vj9sm4aLcH33LuxubpnUmzaFEmUqNGrf+lrrkvo74fT5&#10;c3j++JHg7Mvrcz1rnyixxdoHMz1yb7HyC+cBgPF5o95Ui9xemImM5ORngQPaWlv96d/96/DD7/8Q&#10;/tl/89+Fud6vt+/uwtdf/zr89NOP9ErEPfnxxx9on/n1V19xT/vjDz+q/nPoYulEgY73WJIqQIoe&#10;tEycB6hbbH8TXT9ne7DrdXAmXtt+ImoiKh9rYxoEf848kaMtUXA2Nb9dnflm02V5x2p+WHzGL78Y&#10;BIgU4N4z2W+xKYaCQnkEPqv+aEqqsOS+f3Tvurz6wiaHbCQPF4JD+5ZSOogZzPBu1iAtqK1hB12e&#10;ak/oRhrQWVH6fin2ciM5JPe6qqfa+/dapQgsO1ckZ4dNYOyRWfM7sbh7sAuk7N6+Z0zBZfEzlUMH&#10;P8tK2DPQGc2eEzC3hqCkTigR5hUtEQ8+l9RPNMuQclYLSHmqvzov2eBi6iEhUnutkvByZhvVuZgG&#10;Jjmcn/uXMlh5FvXRfWHXQX6I61nZvV3zYuBSNfEcuvBL+F1ZgeDgtOZO+wxdyqepOTdlv+FiX4vG&#10;fBu7Ma68bjZOU01uSJQ0I7N8peVIoiuZX9Y0LuXerJW5dAPf2ZNiAScL2RT4yzAxZwLbftuTVvHn&#10;AL8iCx4tcHp3INIbgEDQZDl6CgcQgB5DCMJY5u6ZNPSEt1lNOkAVNw9k6MGngSm9s4NMFLoABsJk&#10;M+2jTcQX+5ot9JyaWRQuZ6aOswIIxf6ACWs9AGamU9pIv+52u0GF7uIHCIcNAJ7RoQ9ElVsKUXZU&#10;d5LHXDMyh0/WmNoRFcPzcQ43V1s2zMCIAHxherIHKElGlGWVNknmvUWiDybmz4cw1Te62A1sIqZZ&#10;LBzIPzZR/n37nTxhIHUlg2UQyIVJTwAjxEwJmiInsyHh9YfGGL4anGgqwAHPHWWhWag1QFOAebc3&#10;8PA58nXBosEh+HKcuynoxqa7oxuF7caSUE/3TjbzLx7PLlM23ThSLgJGhQ6nmUyKZM+zFwInka8X&#10;Qq/j+fdeDu2aBRcSSzc1JVMSYRw06HbQg5leAImZVuwHhpPSJMCNNO264fPzLvL6E7Mt1INxz0nd&#10;pj1/9nlrzzDTRf0BKTcrMsVv0y39zIagHUJd4lkIBX2xPPWRN+bQDwAmqgLo80aoVFf54uF/P9Si&#10;IT88he9//Dn81W9/G373D/5BuLm+4RqS11ltVuqhDun1OZOPk68Q1gAB+4OigW+HzmhwGR5rO2+L&#10;eH4Hp/CiwKcxu+X3HAKcHwRBDBkCtm0aZCntlJee8ixz90TzYU6YnAiFyS0POw86FMHeTMTl6zA6&#10;8bTT8ZvsDz/vCddokGDrZkOeWzvKY/B8xTl7wp36gTQvbVqliRTfJxm4QwMJhghBjI0lELF7jgYD&#10;m8WgWzvUs01vcS3GKMNqMHjI3JynNdmTTGKF7oxOFgYwCw8g7G+fa1Px8dPP0kph+FL3SOzX2B9o&#10;fxCbV0nuEnZ8MjwXsz01m6VBC0QbCRKK0QNA4ZAz13uwd+LohOu6qsVqRrjPVs0wAVc3l80yoiSZ&#10;ae/IIJ3ZdGzjnvcMbXFp3hcArd684dQbDd3V7a1sKRysAcky/etGeYntazOA64B99hqSFgcz0fi4&#10;+WhAGrMcaE0AlsRA1uErGc2bzR3NyB8fH8Knh3uy1DA5vH98Ft3f4UBtAmjFdy+iWvDCuZXGxoOB&#10;NgEEuy6eeWuqoVz6WmipdDnLt5Isn7D0ihJMPnn5DmTwAUifmbK+sf+s9lTImr7+6pv6HCrJ+OOn&#10;T7UxwbP7BYs6eBQOUSzlaZTZ/94SYXwOeB3xmr0s8nNzUz8MY2fJZ3v8oeHbgymPPfngoKd6zzbb&#10;PYFEDQ1OPKuZtuniixLKtIaa5Da8OZ28DmUGz+bi5CRsSPnZGG761Hu/3/UwIe5/dm8pps53RhWn&#10;9G0qPfR7JtneJPLUWfJ1Y2E3oJa+ZMPYhxXLInCR4NdQJPe1n2+0zzEVMpYz8Uwa15CBxRJGSlRQ&#10;h8GzEudQlFl3SGIzJvou1mZjm9noYw2CKVUW1Vlg0sgzb7OCGbh4g5PjWGAOfGZg2H6ajx70urlO&#10;wXt+JgM+DIPZ8q+qwYqk0QBBJ+9FW1scYL+ElyFrhyibBbLx6+d5fX4N4SJI4ph33L/pEZZ29e8p&#10;ZOUv/WcogsKWQcbuLPQ9cCkECeoeZHATa6MlRp4wkAQACn9Zp8pyKJdksRJtq3B4ncKBTd027GBo&#10;X/evq91AAJQNY13LYK3jHEOy+OXVBQECAH/YRy6ZCjpy34+uJekVawZJCYvTcpuZvdih8ocabCTu&#10;AUtsFjrFPo7NykGyM3m8Dmye21Cez+ZZwBeGec0GSofueUpk7I3ZkNxEZTOVHWoxuyXKlNeJ8QP/&#10;zsbSiKhJMgmlOInE1OKBUfdMWg0h9VRBJ00uxUCIpKTr5g21WELVEqzX9OzzhnIKg1tnnrH+HmA3&#10;Yd9rlgnJnoFKvu5KL70Onv+iIQobVB9uPEPra0+21kHQUDH7Pzm1ODd2xjSdseCzgD6yG1GbHVWL&#10;RA3pYFOwIYvvNTx8/lx/fQrH5wcCQkiMfa7n9On5Mdzt0cfchK+/eON0ZDChtuHN19+E+PghfH7/&#10;fV1fN2G4uWIv8en9fXhze0cWNMA1Bsqhr6rnwMQueeZw7WrzJty9ueUZwdAFsLzqr2RcIimbPdNW&#10;QRfY8+rzuCDYbzRYBLIGJOhO2JUFiwbMVzeXCverC+P5/pUDxvff/VDrkINzznwGwucSTM/d3nuc&#10;GVQpmckPNvdE2xlUSJvthdPQZZ2DlQYXI9QJANeRorsMi655/ewff/qglHczlmjPcsyrB6ND/TD4&#10;gJcxvYbr92Uqdv1OL7V/w7AKSbrzIwag9+Hu+pLPBAYoCcqXm7se6IX9lUBY3QuQmjvWX1F/zIcn&#10;phkPDogasYYmMdugVNgttb56feJeMoPht1nCxe016+5j/Qw5QmK7q2dorc33ODPqvax/98f3fxM+&#10;//hHAsVgZqNmwUrcYNB2caXh90ahhyC3TONE6SzrXdSxBkmbASWHHgZDLureu4HFTn2+/89/9S/D&#10;f/vf//P6mt+Gm3fvwsdaO1xf3dRr9hD+q//yH9f3GcP/8X/9P+GPP30ME8+2UXuQQw+X80CyDLXw&#10;IPnyRlhFRm0Je4hTIcMwO6hwKfKPx1APv/f4rAAfWpm5Nkdth/WJk+3oQM4ejpDk7UyG2NB0Qw7k&#10;4aM0qD4LIk8UDk1IlREOYayDvqoOAsTT0TzqWqBEcEhKY/XzM7bhbQ8MFpBdXBORde06Int/ytxD&#10;i72az9jFsQlDmz7EnslNdWoFzeorV/o16JjlrKCsxUqr1X9UfoaFdmprjbqGYyR7Q4vYIH+5KEWU&#10;9+42BFpZ9ga/HFYhgG0lRDV11tLYKWENM2tA5+JAUDHsNXCbPYDhM7Qdu8qilJZWbM87nOFDsGpB&#10;rFV+12lxIKL2+3AWuhFaOnFZjfLLGegae9CnE8t9/YSrqsifPV1c3UM0INV1FC1yMhFC4netH9Qp&#10;qSh0iMqvQR6/I78oCmrSmUcCDHGZu5R7MfAVbeLcmggWMUOLb9ZUprHN2o3PQMwBtBXJaE7zZEBm&#10;4JdDk6RUrdlT9NJ9phRnr+JlMegIRlUyWotCEAyx4sh7HMSn5cgvHfhQT2aE4mCZu99ZaXHaE5JU&#10;X+hxMg6xp9IALBjsKwU5Cr/yEAkwjrUYOz4fCYZc3OzJdGjpYs1cH54EAOsgVG0U8cYG0r2tGyWA&#10;tWjC61loQBzHvpAxwaXX0OmZhffoQgQAFxhZ8BEDGHv/8CI4xCBJsldLniWfXjyRQHO9q83p06tA&#10;lsPkNbixT8mS2bxe3ChEYyIjM1mCWItM3OO4hOeDpJQyvQ9nUdECJp/gfTFKbgYpWpbqgiAZXldU&#10;e7FRmNZ3yl02A6PKuTRfABl5X15A3nsy4FOLj8/PvH66j/KTi/YFGJrvDNggg1iE0Z4mSnEc5APG&#10;gAA1D68HTY9bCAN+7+V1JttoCIpdR6E5uKHiOo/r5GJwEYmE3GZkuhnXZovg5m4gWAeq+vXFqHVc&#10;nwtIklp6xEi2oth5sxtQ+MKgGIFkCdLCYnXN86dHF+nJRqEyL8bfx3uD8YDnClR+ykPw7C2a6DT/&#10;BDTM8cz7DYfwriXTJflfAsxlmZRD9wos9ktowA2nR1kJqlgDI9O0ZYoNcOSrrwWKIV24Gf0vZene&#10;EYsTZclWWyLlT3iu2chksXXxetFFBZf6IK8DWgJMi2V5m55cuMQ11QjFZPEehkKTTOMsTyJ5Jmlo&#10;gbW5o9G0jNjRTHNYwKahmJWw9IRBSQMHT7bV0AU2pNqEM1PBcTBkAnlkKcSWdOVGjIdB5r8MichK&#10;x0yW34c+jco9HREgRnZi10Ij7lM7s1mIMngmLDaUTvb2nAgiEEiuz87k1+N65hosLI4mP8eYbc5M&#10;LI5q8jjAmMSs4N5x4Jr8+PEn+/Y9hv1G5ui4xrfXV/RXOc7yY9tvVj8j7Od4n8eXU2iDvNE+SaL1&#10;jwIdsxjD2bR8hL8MowCraA9YNf+1kN2Y2UsGwbiC95jAWzoNdpjWmMDQx/qZARg8QBo6Krn79u6O&#10;rAh898ubG0rI8AzJdF+m3WBjnQ4z2YecAtfrfnMjZiNAR7BysD7HU+Se/Qw5MQNFtpbri62DPeTm&#10;9pbv9fo61n3uStL65cTBCgB/nHr0CLGnF2uaslgWmLuRcvF5TKn2uW8I00JXOXkDhdpEnJ5XTqIj&#10;w/E4ySog25uEw5cSHh6eWXzuCExs+F0fTy9cE1g/qAsQJDLzed1x+DbzTK/vVQv29FUigLw0k/k2&#10;CZ80pW3yB/hHFXtzHesa28Sd3mMr37LHp1eew2CZnI6vPXFUqYORDH0wgfF7YFMmJ92i2DkdX8Rw&#10;WiSLJPC+secb6hI+W9nFl8+DQYwoMgJKbZqKwh4A8NKnC9+jNmv0RGkTXZ43R01SNxsDfirQCMSY&#10;9SWTZrUtBOks493ZzkR7+cayJUshsX7m4sALGb6zjM9zNyhP2Z40lCmbQawUiNW7hZSCxKGZ7Eh0&#10;zs8INQATGgwi+FwOkZYa8+w9jFsc9hQlTxOApXxPEnfseUNqXsgT1w6eseUVr+2EZAez4e9gOHqC&#10;DBbSv3Evj0TbQ4AhO1P2uxAgPpDlIukpZcVgbWLvL/qVlmz1uyAZXD6zr+E639Tf08B5AwZR/MuZ&#10;fcXG7DxvcC66bgxnBhHt3AwGcxu7FixcMArJ9MK5jjOHXdCGYReUC8aT9iY8F4MsOjbDlgPfxRLr&#10;m8vLcHF1TdAPgCCuz9bJui3pneCI/ac39lIaPARGbZ/w+TZjN30voaUxrmneHF47XVGDD39cW0aQ&#10;ATzEHs6WzpsxMxDIKsNg2AEmTZ4m1shqyP4fiKW7DHYTB9cqA4fHaqAbbyebwRp600xmeRxspaHz&#10;e9wpjCGbER4NjNE3a5g9NBl4tnJoNg49IKT72C6TB5uqE2EVQlA7ifwA0309Y2qshu7vtoYP6v/p&#10;+NeHCgKDUpfhJfeFE20TFKJT6C0u+fzQGDoGsrKbuuKQEHm1Zu6fkOni3e8/fiYIiJCeCKbfC6SY&#10;B/qppfo93tX1hBr47ds71sQTh2zbevZch5v6gT4+PRCYSkhtjhsOcOBFh33w08d7+U4PTgMH4xB+&#10;q+XUwdKPP//MswGD3Yn9W6F0dAfwKgt0iU5mBSBWlhR2ONPxNdEbXF6q/4yqizD0ub27YQANwhv+&#10;9Kc/h+8+vA8//vh9+OaLd2F3cUGA/O76mu8/OBGcwIEbezAeB7KywRpWQBC+72Yz+IxTbwZLgLFs&#10;GC6VxotQcK7gHELom21WTif1fqxH6zMH25IQQXI5EXzHvb5/eCRA+YIzECQVDNXhgweSye4yfPur&#10;34bD86OG2fWsRO2E/emqniPNA//502f5300vGEVy79uTGf0M7RE/x3YU+JTJzJ8UaFfPvF1UPxvL&#10;BXvom7tLWjBh/8DzK4bhhnJbPh/sE17CT/W6fq71HHoObPSnwyRAHwxP6G2DPPGat+3oIVJjGoFF&#10;j/MA+9GedfTAc4pDWqp0VDsDRJvqWfxv/u+/Dr/73e/Chx9+5DOwr/e+RKWMg3jyrq7Rnx7vNSDx&#10;gEye64X3MzBocVf7UtXRRyQkPy18cLajVEw4q1F3YP/hX12kZFmaRQOZvNrs5iJCxXAWEkHiTY7C&#10;FHoie5YX7mDArUdbpF7PMp07G2j2XhDsFSmXu+wgEO9scU1ipbrNaodOQDB7z75C9gZf9+joXqCD&#10;gWll5cUUOi4TzgYaGvJaiuq6vjG6i8PF2v6ce2Lx0D2gyeq11Hiwly7Pgbl0X93iZ6s4ETuehf8N&#10;zdOuTfjtc0igdBxNLnPYh20qsoG4mMsvmJIaMuXuSN3s4LJZ+bzPZuQ3pVMxkSKbvTlbddH37zPD&#10;RuAjPX/C9MkWopFdWw8evMaYVjsGf7ZUHPJyFnAij1t5Uw72OGoEi9LJEbFLw5vEt9+VrIHoQJlO&#10;WBOLzbwVk99Jvf7sYweT3fi3ZCc2w0yLnAlK0Ph2UQLv1qmsZKbMs1O9hm5qnO1hUyzhYFNmWSYm&#10;NtwApugDdu6UerA1kG7UCoZmattSkzjJwOFWN6LDQeyCifPV5m0ifzT61OXZEjAZXuPzjoxS355R&#10;U2U8H+vTT4+gUcEcxcwnoKYXlxteMgCSNIJmeqMo8zg4BYQkToFKT6SRmTOSMdH00FcsyefrFfIy&#10;TM2TDObhYzjNAi7oOzgIdEIDkt1E6KEe6ZuT69+hpCAqcAOf97Juevi++G8m5iaxiyjpcjx2C1No&#10;8sjLvTY0FOTbjRhgKCTbgwoZ7JvbS8pkh9SK7NmgbelSAoYDtMAEyJiLdPOUp3pD2tOrrtGTHShQ&#10;D0MCPWarhOYfxBTIHQvhuenV4a0w1fvOuHsxEPGdIMkmKAGK+0YN2iuvt5J9W6I01xYa84NBgFGT&#10;XwCsSK0FnR6gieS3bqYGT4GdWARpZPciQDjAafa+K3ZbMWuzpTVBlosHMfOwnsWUgK9GvdevlHgD&#10;fFjMdA0s9lFoHs88xFXizgpJSPJjxDXeeX+kd2MOfL3p+dRp1k1WHZI+N9cVple1GI5eU4OlocWF&#10;/9ahNPNUupfD6BQ/ecc5vXWjlFJc5ybZb0y2ljqFw+rN23e1sPmWLASAxUzotGcQigKuo+azh3sz&#10;z17XMm4PlFPIP5SWAAC8cQjk0pvnZuQtQ+PFYRu5+/0NZ7YBscW8nyVjlcYOjAYFAAr24B83zDF3&#10;mjv+j9YASTK6SE+hbMANidKeyjXAIElCzwAF7p8aOmzOmEWxH5asEgh2BUvBg32NmhFtdhKmfPeW&#10;1VsD23q05Ml+fkxrPkteleGxTNB7vEpafS3a1E+G5Ur3BitMh+Go5mCeDADV+18L2fv7e4VaMERk&#10;ISMNzy5YlpewZnjV3n10MBALRDf8i70pdFSUnn4ITyqAZs0biUDdZvTrwCNnw0EDQU2eCzP3v+bn&#10;mDyYCWSzHgSuYKA1qiDhczeuHj2UKtfta39zxbXJ74Nk1LNE29bIv5JNK+YLzLvx3vChA/PmESwG&#10;J9kiHGZbC+/7h3unSY8E19GYjYsSfXGrwAzAtcHZg1ALFCOPD0+9qJkd4gEPtnZG0n8yS6XWkud4&#10;FsfVHyrYdLoNZxugvrJYWtJZ6AVOs+490t+zdGesdt2wHo+Hx/B2vKMBPPZh7I8jzkHaW8Twc232&#10;rtEAFXnA4SzDngPpPter5SU4Oyen4AIczG2y6MCqF4dptEQ1sk/BCEEdcjqE40Z7bvciTJIoj/Ra&#10;2rCQSvYQI8jtVMzgopVyflzb06ln2W020mjAEqPteRxibcbOSMceBobLmFJfm3iueVaXhazHNlnm&#10;FBmvMWgwOedoLxUx8yh3Dc0qYOxG2c1xs018ZUQtkDfYp8+xIK0U1xoFmwx7hRUNYmgapImSE8mS&#10;PBKMwmeS8fwrDfK3HF7sPLyq6ziq4KekjUDiRFCQ4Vdglj++ErBEDYZrBPN2FZteY81cHF6Yg+R+&#10;cQoE80Jo9iAOCNts+bnYsJjZs4mSFC+Tp9gt8AqSN6T9kjE12z8ymTEY6fFFEJ7yw+f6edV8Qind&#10;/Cz/kn9ya3LQCPiuMPH4jA1GVu2wglh6PuV/gWuMuoKBNONg9rKSi/FXaN8Cdsw8mwU6MrUT9yQO&#10;bqSo9JCMHYNaPCuqy5VCzHRQekuO/Rzh0elaPFmaOrYM76G3ITpLguSyqFMQxBdaI3LGOghNDmxm&#10;BgdI3juKWYHR0vTgdEMOJmQSbGC6mYu7JluV8WauOCTITKDVWqT9nOoxeCCi+e41bS49XAPrf7DM&#10;OicxulN2EAatf1pQBj8F/ZPDWYiafKcmfUbKhWd5WXXD+9lqguxQtCZtyyQlCNzMvZ6Sr3nu3lip&#10;ef5aupVpzzCJ2U+Qc6TUO9LzS7Y7Sk7V3q4Qu1qn0mc0Ou1dZweDFZ4eQ8awCz3a81N9Pu9DPL3W&#10;M7j2G9jHa69ytd2Fu7tbyrhfjtnehdvwzbffhPd//FsqoPY3N2F7eRMeDy/hup6J2CNxXiEJFfsL&#10;wEDsqRQHpxNZVOghEDqRze7HPQGABL++i8trKZ7MUIadx+d6xkERtGcid+52RIPtl2QXMxDoxuAa&#10;Pdqf/vSn8He//zuyLGGDgR7rm6++DMen+3Cq3/EGvs4x93AnsONwxV+eS/daTVR87AXSn2aDVqoT&#10;YVWAdbK/ugmXt2/Ddr9h+MQBwE0973BmXNVrw2HnLFALdS8IK1AH8WfBeDaraQOfSfI5Ju6Fb9/c&#10;0F/+559+CJc3d+Hy8rL+PKwILpnMu2XPM3H/jlZpoR7HUHW/u6AaAeUTaua8nPh+TOsu3vPhC4y6&#10;Byqo+jMg7+DMgR/xZf1ODInMp/ozN/X9LpVqjsEb1gxsNT79HB7qv7numdi7yMQeZQ+RfP6LLVzr&#10;ppSZcq0AIum4c7OzSUr4piqmWV+h1gH4SfsjRHvUWuH9DwyIAWCLED/s17/6zW95L0/Hh3CF5N2o&#10;MEU6OgwC2kYGg+64PrCuHg/PZtKJrResqGN9UBK9F3Ff6W8dZxeVRX5WDooQk9yDi6Q9ppFuqJpq&#10;AIktNLJVF8khRcEEgcYMizl2r0DKeGNxgvlat7S0eYJBgxhdw5g60z94gND36mjcP67WSi39twVh&#10;hv77zV5EacN5sVbV62peysoiCytjsKlE+HMxdACSbO/Yj/Y+EG0BTeVMPtrPaoeF9s6Cvc2qtEIg&#10;EyXAHFoMxjkkM2ZddRbuGjqTr1DS3z1Qz4zA7QBh5ryJNsl2RJw0qJda6/oi3+2z92kS5WxLguZt&#10;u7jP0v9Yuv0JLRjaECaWHkIYPKfKDs/LrqUUvBK7QoU2MGVxPZjkB+jar0l/GzhHf0TPlBn+5kCT&#10;WctLqpyi2g2132S7GZKdmmff6LABTOWyvVGaMT+9KGykH03XJPAT1gvMlLAhhVWUbb2z45ybJKj7&#10;WTiQgB6Biw7UbHCoBV6ouFby1GBXyfgfOLwzMRcMJDCqkqaH8q9aQnMEQbEJ37bFHlWYeLy+KqFx&#10;Y7+d+SiwcDRTpIGML/SeEiOosSBSsUk2vhUa2CGtqSxuoprPTHHRMNiXcBy2nOIqcTP25B5Mr8BC&#10;PDgxMtFXYvQEInfGCyjVg69jDs2M2XHfLkyb1LGBGQBakGaKt4PROmXWANOu9yysDi+vfKiw+QII&#10;RCGd7XvCg+Z4IguNRORFmnUAqhsnKOPP5qeDNuKMScuGBc7kKc7lHl4inmrmqAN91HWnbPFkzx4D&#10;MG3yjPflmpjFBMF6OlgOuzGwNg5NZpro6bfh553D3eVWMilzX5dmwPvLpPHuWwSgbJO0eRMY3tgg&#10;2AxVFNnkm9UCiZ/BMl9KcUcZktLnzlRmSsWCporwoGoSuZNp6ArBkL8BCgUUP2BAPfI+mbXUmKVZ&#10;HmeDD4XgqSo2heOsIJVoI/lVBqKzTJLbHF7JaBssmzw4bVsT0GaO2oC6tmET3OBBq7S7ZMNXpjnH&#10;pSdCNS/LJsNEkfb2zV24uX0TflULSHi3hPYMuAFsckLcu5E+Q25EOQny1IbA5I61hqSIiamNA6SY&#10;242m+kkDBDbmOfTJfGtwYk/jUipqcMPVvDcorWkhBcnsYPjKxbR62DFFU75ao1MsY09nzFLIQuo3&#10;ZLM6Vm+/bOPs0plTib5ArTnHr4ul+/IkzGIfhk3zkhVDD85y8cwTI5kqz8ZoIUDPpLY5dAYFv9Mk&#10;mVJuPmFtouhpkl1xlTpq36UGYNDegIkdgyWJi6Zg3XhWzGuxJDKHILfXN9xPmD58OvX069gYoEjA&#10;Q/pmtpSCisdC6fHJa9lZEWQMNPZw84ttXoVcyycFMQHsv7zckd0XbfzBtTznXpQsWSA4QAs0Vvz8&#10;ixonyE+bnBkyKEm11v0d9xQM6xQV6DCSCXwId3WNa9izc+DBbGP0gXIkJBKz8WpFIPcFeZOiGF6c&#10;sgrvzCPtAmbJ2c3MzpaoNR8sexZ3K4hurBw9LAuSTpbYGA0Lp3gt7XGVDoSzZK/8Cz/HcpZ2lsJa&#10;ABWf62TC1LX2hGEVmIn5RPYS9pyLC7EGoq8/vDtxzR5rwwlA8wCT9fo8wwfopjZVXOcbSfF2ccez&#10;HF7BAJ4wiNGeVKgKGJFG6qADMM+YFF731UzgaeKzvRkzWXpjC59ZVqm9vs/QPTUl2595/xYzcnEW&#10;3n/6zMYU3xN+Q/hzBrPQ3kMDATzPYKiVUYVWpE3FkesUzx9Yt2wsFhXDTXrKdO/i55zPfd33Byea&#10;xjXPTGWZPnMcokEbFbZtqF96+m8LA9ImPp3kiZVl8EeZP7F5Gyq16T4AKzCAm5wxmA3Dc8aeNvmM&#10;hCVQqIg1vN2KQQu/yl7fRVuQJK7RbHuR1Hw0Z+1R8GxErUjpfr3mL/X52Lo5FYDdzrbFYIfk+GLU&#10;TLSuwBelrBivuVHIV2OjcRiJGmWS/UWDsfFaDBWJY/hPIPY1TEaNQpQHXjYLLXlgQr89+16mFl5h&#10;Lx/Wlwa3JBXU8JONVxIAiYYfrDSyTeuzBCBwW9ccGD977+tYm/jZHZnxGw+3NmoeMcCWFtzAzeje&#10;IDpMZLDlg6qdJrGLoSkS4i+pjL5nTdIa05qMyAZokaSWG2HPk1TTGW2qnj1Ij+k/Djxp8uBkGVIb&#10;qmX/rpIOzYgJS097LN2IvZl1eQ9MDhdBLVyai3hkMMicbcni4Rf3C9SCtOyAF7f2U80fko3ro3oQ&#10;P1M9PgZN3UmJu8U+CjGu9keD64fQ0zqjbTzEpumev97DlqThd3Y9TgVObuZR0ZJTnbdILZVnonwz&#10;0U+xvrV9B/bS08tLXXO4XnN4+vwxnJ7u6T871rP9elvXX9mE61r/4+WfXx71fNS1dHf7lkDQ9+9/&#10;YC9ze/crnuvPx1d67G3xmhsoWwJBLwzbplqnwnoI6gDI/8EkpM+46zuepQCtfC6CYZ1r7/P4/MqB&#10;9vHplWfetv7e/qqeG0sDo4usWEbVX5eXF/Q1/P79j+Gnujf/+7/92/CmnrvwuWS6/cshPN0/17pj&#10;z/UKQB61AdidSKEEOWV2WjnlmwjxSEO3KQLgKV9F1YDbtCVoC4XDy/1TeHoMCnTKE4oCyzeH8Pz0&#10;IBbYtGiwMMuHm8zcmDmQoj/0Sf7MZCAzXG7hefbuzU1nZMPrGCAqJaHwXN3hvtgiqT7vLy+PBCnI&#10;wpsxiHuUzQw8bMECXgoHUJtxz5ODYWMgqywawI1jJtsdvezV9V1I+4EDvOPDQ8jwAL2+Zljf5x8/&#10;hJ8//UgWKwFoeCLDR7GpQ2iZ5wEtPXdH9UtQqET5Xg9MH9/y2bi4uCQjcjqd3HuNBFXRp8G3OifZ&#10;S/3Lf/Evwv/wz//Hek+vwu7yNkyHU/iu3tNc1NtfX13W/vJZfvz1vl5eS/1wOLxQVcZeivXHnn+u&#10;x03sEfrEt9AD7jMbqVzACo8zgdDJQFApjeiknqANAAf3WkBZlKytPZbDtMakN+CP+xTOpKaNjdb8&#10;8RvZICenmieFAgp7LH0fiz2jovnJrd5x0WFHzQdfqcBnAQ7+y/r7A+9P7r7Dse/z3K+L7CRC5+TF&#10;Mydo1+eWMM9lOUf6HA4hWzZaHLAPnc86m9VDuxm/n8tZW68ZW84G+raN7AuC/YdjXPupRorI9q9U&#10;D9sYh7mHX2R/95Z0Lj/FIKCNn6GEMwtGYUZNI2uf6HAGM5VYum99zA0Q1NovTYVlsgVBNltedTKd&#10;A19jO1OTEuGbKivZMmrJqxw59uq7rAkZeWXyKUfDoS/5DBRsNlhFrGveN4Md0QOo8Vxj302mTbsl&#10;6MH/njtq26bELZmrNG1+i4QmUBS7h4VvbTdAbB+vhVPgpqIhl6+dFhH16c3oklHCAp9OnjgkPzj0&#10;/auPbPbBOttoExcBHk4drfZhRLNzTGpmfaPkgo70/P3Gporr5yO7xl5skv3A+F2ysGhKWo72hprV&#10;/ON7oLE7nV7EAmJRZt+0A8JGtvTVEAVTKcVCmTMP4eYvAB4Zo+LBIjueVHzYawdyy+w4aTIVTjLt&#10;xYaH+zYxvAJssoWF+M4sTcjDNpY/QIIMcAOvhc92eJn08JpKjMWApMwWZrHdys8A1wQbHX69qoc1&#10;wk5QhL7UIgDN82QWWSDDrPR1gaY82uNJch35SWnCUAS0OUVV7Cf5B5JRctJCHxkg4iRCg6C4z5Da&#10;nY61+UcKroskSQMLpUicVGxU3C5OvxP1FsWUjLHxGeDVARDxGbJvB7a0z1fyymYkgDfK6BmyKzQi&#10;EyVEE5syEDWypyc0tKfPWiu0naAWBFrSuD2JocYHmlM0sJic0ug031IakL70VNjWiGEzI2uz6Do2&#10;+bbwp2hZminFBkvneV6j69v0vW31uMejmH8ocDHZAtjWEpG4kTtBKjoRClNFyBBQZKCx+9u//ffh&#10;n/yTIXz59Y5AEtYOPcvY+NTvlwW6Q85Bg3oEShD8nGy0PCgVlh4cJ4JtZFlAbrvbaNINdsqYzBp2&#10;kIMp7NpQBYQwaIcynIkNSxz9HVigjD0NEuADQxDAUrCBdJvw8XO4QJf8hwZAgvRT6p5cjYbdUg7R&#10;3scGLqf1PugQKG6kSt/cFzLA5OvR7spgOSIaZLS4BOi3G4PmbvLiGt5Rwpo+3pODo/wINeUOnb0W&#10;zgyGCSQOAgCzQXJCDZQlLG62XwiMgdX3cP+ZrwPpitLItZ81YHhdL8XrRNdq9DRxsK/nNOt9sN2i&#10;kcCVOFAKt+nTPrJH6+1kI8FgBUmwsDdizW9dUMGKYFrM8kYY0OGkRF4ARIuYvUwwH1xEew23QgTX&#10;bPJ3AFulQWRoMp5r4dlknJcEsrUfHtgcRa6dzx9+lp/dKAYegzXoCSKGG/ZHMKPQ2GPfwqF///DE&#10;z7g4PAjNkHxOUi9ENfkTkL+69Mr3hXKbzdgHP8mFD+Wni9iGBApS6km+LbSgndCaKq+deWtYm9ck&#10;wFV4aCpRNofr2xvukS1dlivcYA7OAp2XG0rMnh7vVazXa/jhwwtlz/hsR/jA1mcOTA2wMbEGDocl&#10;XNRzBc0MJFi4tvgzNCGH2vgibKkloWOYgIZANYf2DNlUqjBfzMJRMMJE1ioTy83SggdZXuQRC2k1&#10;mRqQwdnTF83ayfvekuLKPOIUfyFrn0U8IHoMLup1wffF9wZg2NPnUuyT6pJlq7AwaEJSTLCqMJnd&#10;pdXUHPUEQ9GWtYHgnlbaKWJvr2Veb6gtFsjBOGFIs1Gz4tQ7JEdO9uwTSz8ptTQulm+qttOgt8m5&#10;LScKbS2OfEbJhgm6JthnyUjjcLR+l4OaxuBiXPuzJMxghUJWFqZEoFbAY+leZS1EBNf4OMtzDf8i&#10;CAZnOoAvDEQwWND9vGAiZJPVYAjCtN9ZvsFgxWGYEe1F+hd79tFKRNY1UjSJGSr2RpYHzmboIq7G&#10;5B5day28n5vepIFJU9ywkLkA25TaFJO5bq82nJ0wqkddJbnuRr5fmwb0Df1XelMnBVnt6EWYOutD&#10;19ApjoQ0Yj/zYij9vCdAaynV3FC03lgOnSncff9ScMhJ7MzgxlQJ9gUczE7rDeJ5A9qM5UM5UxIt&#10;Ovmym7xQfjE4FzNPlgiS9CUTAFpDGnuf0VIKeW9wXZtfKfa2XPcjyNSDEn75TOTcLYLwPG+HPUG0&#10;JTcvb4Wz5S5tjnx+NIC15U4yy54S/c0Kkvs5wv1qMrlpljoKg+N5USM+OsCB7OvsjEXbDLFJXcwG&#10;CTKnh//l4BRMJOLOZabi5/X+iSBfng61xxiYeKs6dPaQWQma21qH4xtf3N5ROvnh5/fh6vqGze5z&#10;rdvkT4zwh+fwinoJ0mIAYPV5Q09xcKK1mH3JtRH8cAd5cBWFnRwPM+1UDvMrC2IQdKfXo5LY95e8&#10;htjL4V2L97653tNGY7AXPIDZT7XG+Df/9v8NP/78Mby7vSXDDf3TPu7DSxGD7eFxCnd31yFu6vNQ&#10;94K72zdcrw+PL+Hx6UF1zCAfK3y3ZiW1DQhT3BOgYr90f6Rn3iOGWReXYtBi3e1G1glg7akO0n0e&#10;RAkTO3WUX7YA+51Ssy8vHbYmixYIYeEliLMxF4GbC3zx6s8AxKIHIMOpah9zfVs/S332yz7sLi/o&#10;44x6Cv0bem1YKV3W+uFii6CpHRVHqEPI/KtnJEN7inrmof75mzfvwnc//IDEkvrdBkq08Xdxtj0i&#10;pffpKbw8PnM/xXNBGS7GzDHZlkLgEUDGDWt1ATH7i6vw+PIkljZIMAbhr+r5no6HMx/aWWvgdJC1&#10;BYDd+hLf/+lP4fs//in8+ne/g2t1vWdPXNcI13j35k34sn4uVCg39X3uHx/Dp58+1m0isg/APvnl&#10;l1+Fp/ozYDm+1NqMpKIWnFF0cLTQHda2COAaBOwUDBXn1GW2lPU6TbYjPp54kB2H834qBLA2RWcK&#10;ezqDTbLOiT0xtdshEDS0NY8ZuS00otn1DA7YaMSAnNX3wz4C7znG3H3vhi6dbsFsVvqYVEf7qxbK&#10;wd6n5QQ02WlxP5IcjJEVciT4brV8ibLtwDc6NW85q9pEmisrIObB3JDaoHaxbDj2GnPwoIaKk6Iw&#10;pqUNSIzxRMtxec1S6QOQ2CXDpQ+uc27ehGZxp/W68HwsUjWKnR9WW61yNlTt50bpauJmVZQMwmrP&#10;r2eDbdhYE5vVC5ym5yY0YkVcs6JTT5wX4WFwYGgPBwl5HY7SSdDX396UrY8LZphGMiFtaXGmppME&#10;OhOQT/6ZxrocXBSQ7NYK5xjXB4NI/agFiEkJ2A4KMzBAwHGYDnxuzJDkdOmANrJGcY1uvIN16TTQ&#10;Nmgh2WY2+2ejA70eMJJC8cQWw2jWYboxbbl5lsiTaugFFQ40ph15Yc+Wcl5eaDoKWdfJqbhgVEWn&#10;Dm5bE5TW4IXGltP0DoWdgIZmbAz/nCYLYrE2Saefh8JNM8mITZvlvHRJ6sPTC2V8bZo3iZKjzR8F&#10;+ibZ30cgwdb08812EFsn62Fsr9cSCMdhlZJkN9nJ3lbYbOB31BY7TNdbWjApurlRSBo7aKAPxVW9&#10;ZmRhgMEwa7oJcOuV3hcGHGMUA/CkzwZQsFGFx1Fy6GRPOvwsm3P4/tX/hM8b3m4kHbUZfa/AB1mb&#10;YY1dSpRKDuHKgBUmTYeDvEH2NMNNnf3XkhRRhGCqlm1ZEA20AEwbkyTT+PuQHZL9tqhIxuZ0ybU/&#10;S6ZrP8ljkJxDhr7656kewmyqG4sqDfzsDRjbbwTMMJxBmmxtwHPu5u1MUTMnd2kyRzIiixhvQWmR&#10;EyPOo5lmul5MSHYoyMJkQPnNNfkMAC7KxSxrLeUsDMexTm0C2Rm9MfXQGhS/2kT1egDz0YBQDgFg&#10;xVI3mPqG5xh++9vfhX/4j/4xwYEv3n3BhoysEBadR45JFr8P5byQM03yRKGkbhydIDrah260SfLI&#10;aaoSkmcV2mbRtFS66HXfzBzAlBA5WAEas+yN2PwHqYP6Zj94H1C6LXnPlqmJGXQqJ6dwjfbr87p0&#10;MEcLPSAww7efe156dKgRigLSsAGmNrlPLbg4lU46EMdhcDqxRkqxswrNsE7RDOY1ZZfteGNk+hni&#10;kZwlUUDTsLUJbpMfdbmdr0/xoXE+KcxODYZ0tzUNWE8otvB9kc53hYLU0yrsDQTkLRHHd2o+rADw&#10;2kBh3IgRjjCfyb4hi+XSlPHjfQcluON1t02WHNT8TbPCBgTsSC4mVpWu+YaeYEclmVsmvrffnIBM&#10;J/NmgRB4nefnJw2hXLTvYeBd7z+Ya9Gpt7Ir2FguMjM0CT+Lz/vDDz/yz66vbmuTM3P4wT0PzCL4&#10;vNbmYku5/sIwG9hZvJrRu3CoIXsKAriLmLXBEm8Gf4RzE2AxjFM7/85csLA+4McmSaNTHcGoNEDf&#10;pqfJ+xOeOxiQN/BfU1fLSNvzBC/TlwOfWwAXaBQEQCm9EEAc7gcYuTNBmL39Ro8C0sHCY6GuCTvA&#10;v7zXcBE+a8Fm8wcEv9TXQePX9y8C70pnlLSRRrr2V9UAiz+bnOhJ2b+SvfPYFAuymUCzsonRiZvJ&#10;fpQ6H7DW72qTwZAKM2G1v0Q3bRwpcm9voATWMJpOSABl3E8jXA48EsHnSzIsgiX4SxGItDg9EG0C&#10;pNwcDJbUJeM0tl88kjwrmostDMSSzqw5mjxVshP571LSmSSFXrrccLFEbOD1bIUi9nLIxcSEaMXo&#10;RqmEDCwbOCXmcuZ1ka8miktKCR22xGT4Qu6RkhFtWF+KvK7QJCeDsjua1o8cuHDART9fBX5AzjiS&#10;iVf6eQXPxVib1UNt+i43FwLx6MmU6Us2eO+nbBjsHvsk0VAfsth8CM8vz/9JzL5kMCz6ed866It1&#10;Mk2vtf9j7yH73c9kbozZJnE1eIUBDTkQRdYIGzJHE/cP1NsATC+u9gT+L8jms+8kwzGa55vArjg2&#10;j8CkkI7GQBj1bJxlH/YUwujCP50xPcSCzfQlkqw29jCg1gENloLHFFeG3lmSrdIwdd8K7XtyD6pq&#10;xIme/OgzkywUMsiLPJBz7rtbs6kcQksFzvaTKt2Uv13jnpbrocj5XjiMv0Bv61O5s/hIKouyRIeW&#10;NPzC93RWXzEXPd9g1CEshPO8OPTPSQ/g2SCzaP6WiRkE8nlLDy8nfKOGAZA3W36ngeyAcHHXbu4x&#10;FjH4Zp9xJEWARWx/9OeHR1tgzOHzh/f1fDmF0Z+XT9EowPc4y3ObTFt6aScyr7Amfv7pp3B9fUkF&#10;xQH+clPkNTsdXsLjpw/1V/gb135thiw0sy+bFqkfJtcbuAY4D+Qdt6i3qPvZ0/MpbCEDrvsIzwo8&#10;8/U5wscCm6weg+EKEs7rW7KyL7ZS/YCsgDryvp6r//YPfx/+9vd/H7751a/CgLAeBCEu9TUutrJb&#10;mmvNiXNhf1mv+1FWGFAYXV7zO8NPFoyzl7oXZ/acE22ccA0BLjy/wo93lqQabnjNGuKEYJGBQBmG&#10;IiOS30f5zO8uHNaCehuzidrIZPRlg3yBsWbgPUtAnUNqsUVxdsD6ZPQgYHBYOoB9rgcmyu+ZUv78&#10;/BA2015epdiXo2wpmMCNax1EdsD3BfiKOgPBHjgtdld3VhGM8rDFuqlr4N1X35rFuuEef6zn5vW7&#10;t7QS+P2//7swgTBRa48RwYA3lwrxUUpUrd13fB2AoBwcYmCG3rLuU7t8QTLJJ0iAe2DmUYxtWKXY&#10;F5jnJ841nNvwpqXF10v47rs/hy++/oZAx93tTZjqdwKhBmfYP/rP/2HYX30If/z9H+rvvbBGvrq7&#10;JagLu5M//P6PHiJnJ9uGrnzpIRMtPBQgHctcJb0qZT3rzPVz2yhd2edpasCUA3eSB/lUi2UBRtyT&#10;hsGDstyJSPJZtmdo40Cbzdd6htGe3wTxWqhES7R1zxcauyyu/nnBPqTJYBkHUK7rGlkJ5xHBWqfZ&#10;N6ZgT6otDXtp+17s6pJmr5Et4+WfOZSGzLQQu3dr46KxJ4G/If2DNaBHOnoxGSXE1Q+2B2hYRoxD&#10;AkEiZUidexB9Lnjr7tkGS7N8USPRgS8B7xjCjWJMp2BJ7tI9DrNZgdFe90uTbmMvKw0kLJb7Ftlw&#10;oX7CNVSj7NM02Fop+LuVTrzC/W1MxOKBfTSLUEBjscxc/Z48AnP3pG89HT0PfWaXsNqDtdeI9myN&#10;BuRNqehs9MampLzYM/3uWTza0FxBFWIs4CGluXDQVKqkM06+jWLJcrGmW8FqkRPvVoxzYw3SGIP+&#10;SxP6qOJobogqHzIV3BeOJ8cnvL65YBGIaTDu19v6oINF8vR4YFFyVRvGN7f78PykaTr2mOCik75h&#10;9TC5Q9Ng43kUfh9//sjv9rm+Dt6L5tPwz/O0Wj50Qz2ErtmMkRHHiVQkQ4vePZfa/CgjSjKthjkq&#10;TK3pG8R4d022AS4uy9EpikUm8zTfK76GoZsUgz0x5PALCSc3Sh5AM28W1tbrJKBkNNOOgQWWRTda&#10;KwCZZPnfZMbdxX5kahrux/XVBX/25UXAJFlrZs9hKg+aLHwOkpOEkWqXuxlm6XJb+gbWn7m6HFk4&#10;ArRBY76jHl3JeGiYMenLLAYWp5UpBWewjwGtbupHP0yWl5q+LMBSppcA87YbBVG0e0ap3ajUy5K0&#10;aYOtOPmB7oxUhJ5sB/rnmWHLf653G74/ppYEUafVHwDN9zSfm5rPPf02Wia72OMO4OcWATdOE6Vh&#10;M5qdSczRwanIR4Zw6FpldVUsNJLp43lpfqWWVIVkxk/u/jhMHgqz/RQ0ZcP0cc9EbG9KxYdSK/jJ&#10;tppXn7eUnO4q1s+SdVA3X7ySlZ7cntHi5l8gZeH6UFqqAagAttUFGzZMgZFKiEIOpv/H4cDrdyyS&#10;UYK5s7/Y8pggK/N0YEEI5hOMhHFdtn5G0NCBwQfATY2PqPOpM5WcNLsINOXyZwrkwd47Nox1oyZ2&#10;iQDiwU119xONnghm++/ARzAqxTOfZcBroLeYFSgwi54mLcfdx2B2QcCgiGhpyUn7zDbIy0ng9mgj&#10;/iCPqiY+HFUQFDcnG6+hxpQB+CGQX3JENgtcL4vT6CZPx3RMEaYeJFFu/nuhk8VDZx4sNtkd8kR2&#10;FawGsK6enp/J7Ht+faR89Ntf/yr8+c9/spxtjSNczEg9nRRKsmtyhb7n+RolpZ2CzzzNi20IkpL4&#10;wmunyydPaPlsQ+qSxSDCNcP3Z+L5pRg1KFjxXo/5RcmBGw1D5P1WWEDjuXygrGjLgUZrEnld6/e8&#10;gqdObSA+fvxU/+zEn4NP7GJ2GwGeWeEGF5dbs1NTePflbbi4viF4BSkNOjg+PkN93wsli2Idsy9M&#10;mX9nu71jU/LDD+/5fWBtgD0VPpvJoNNkmTNBtunUmaHJyeZLblNL2/nWs1c+euEX3rr0+fOz2rxg&#10;8XdQtCdPF1f5oxjaZJPYYH7cCmAAfDQ5iRaf9+72jkOVtBV7Fk3N08sTZVeX17v6Ha94JoBtB/Yv&#10;/65l72g+mscOnqOrt28lTaPPUyJjORi/uHTwECVf8AFFneBJMoHmek/pf4vnf5B9RUky6h6KBoQ4&#10;s5OLrI2lM9i36PvjAYrUN4nhHZh6k7tHm4KBbHiG1TRLlTD0xHIO6+rnHbDOAOoiWX4+sp46ZyvB&#10;i5QDnmxHG0h+kXK8iMkOViG9DctiIK8BzbGfPY0lhaaOPraQwbR001GMxYl+MItlgDJLB1sAtV5i&#10;EEvmfi0QIyuxkAOLQnavnpvR+5WLbdQYsNawHH4i819nRXD9AXn9icbshQzcZYYHV7Znqc4n7G04&#10;c9FUq+mZzFo3S477nMxvml0D/YXBoiFr0TYOlg6SMQV2O0IByouYfASKp3Aorzwz9xe3fznS5waV&#10;u+skwHz2mZGNRkX6QCvcZzsoeZPekmy2tU6TpokK8XCYxpaN8J6snO3lVrUDEkT5+6NAIQ8AdWat&#10;4VPJrIzREt+chlX6k1rvFAUgwVe0nCVHeqKdXXPjntOQvv7cXJZV0u9UegVV/cfJJQ30UwpkqwvE&#10;PhPro8maVokRz+4o72QyMULyQNPnQmcL5j4Mbc1Os6BIlq3Rt3YVt0nOm1dDc4WMhd5kBgeeANYZ&#10;3ASJOZvJ7m1guupf3ccpy69ZybiR65fsy9Fy2pztY7aGbhDcs1KIb8shq/qA5OAsvC+A/TJIzUGm&#10;BvzdfN1LXP0ByxnTUsOSkfJmMMvJmKp1zKeHz6w1EUiHmgnAR0BqdpJEEb0UmWfZ/qtpy+ErPLnf&#10;vn3DPe4VmtV6Zh2exTTP+RBe7j8HZjXM2KuUYIvwKZydANNpR0SQW/dpNpMR3x0DPABMC1jRtQ/a&#10;7684qMb59tVXX9QzdxfuLkd5M0cNz+b6mR/u77ln3j8+hL//4Yfw/ceHcAO2X30+bm9vua9icBZx&#10;rtbvN3ETkHfvdT2DkIDLIe7Lc9jDO5bMUYFtYCiyl0TAWVKSKZ4PhGZwHYBIgt4VVhFL5JnV7gFS&#10;WVWHTWLNe+B1eHwJpwIm+ync3FwqmTQoLR4DV3AoN7uRbEKGwpA4sQnIHz6Jm13rwXr9Dyf74h+5&#10;Lw+oLesagZIA+8JrPrL+ogqt3of91TXrlpnqqWM9Yy/5Przm6JMcGAnQ87neV4AweL55/tV7cn19&#10;x5qJXn/27wVIi3W9R29r7aJEUZG1RLP5QFjN7LoWUl0A0BvuWbXHq/UhFV0nBTOCvT4zZPLA98s8&#10;m7f0rMd6vazf7eePHzXwhKomIKTrMry52odPnz+H7+qfPXz+xD3nqy/eEbR7X2uyT58feV+bNy7P&#10;YFjNDFJ3JJMIKL3FfQ2yWOFn8t9rQYq0c7PtgHzVzqYF7kFLin1Qks1oa0P2EsvKch61X8+W2Zbm&#10;ae4wijm1VA0RSoJrOMXgmdnF+iP23kB76ECvumQrH/apSwvwC73ujp5a8G2UHOEU23L2nUf5uZml&#10;3oheOa/JuSFp8IBrw76wedbZ2HmIjcAVzwhR6j8aIBndRiUDe1LSrUBosDohNm48Mg9aIEUU7hHN&#10;2s7+O/RAjucWEspc2MYNQUaeza6X2FeNjGJ37dWCPcwOLGdnUxT4QLu3brFmL3HFT4ShGawk1Zuj&#10;gbli5US3rSjqo4eNkEliMz7nmkKpMeWbSizEwepBD6sbw9PDY6ktzohzVtOkdv8b+NmCPMpqm9GY&#10;kcTiuocVDW3Xg6sd+m3hc3putLI9BENqFzybeaXpJc2eMe1/OfT0Gk5IfegrwbPJEAofSHqTXOzr&#10;5n7Nh/Z4emWCK6YXl7VpQHEDuQ+ahY/jJ/7M2zdvw9dffhU+f77nJv/x0ydORAd7mnzx7g2Lp++/&#10;/44XEU3Ar3/za8poMSmAZwJZI3Uze3x8qhvKl2wGsKC++vIdJ0JYxDBap89ZkX8MDG1nF8r3jx/5&#10;Ha4urtnkoQFnw4lrVj/HcRC9mWnBx5nStIvaSOLn0Dwvltu90gR31yOfo70Ms02fcVCA0l2yGmOy&#10;osZkFpYeSrJYLHVnoh8nffIM2JmFQYqnjdKVgowExQ1ZIMdXmfMnG1sOY3KCoejYNBINayDQYjYe&#10;QDQw++jV17Qksd3vkX/n5fWohn5MZFVeXGpyj/eHX+HMkI3RSYySKu+cgoP/vSVDTwEX+PunIkP2&#10;wf6SaMSuIVEoYtDleo8xjUOTDpAzmq1i4kP92U0vXtXkrLyZxkjC54VPH7zGUJi8nOxPaPYg5dZ+&#10;XuAXeLXf1oP0mmwTHPYng0jZKaT4jFe16X85ZW/qLXihyYRlrDk1CUlZU9ia1HMzqHmQKb0KRXuY&#10;1gLu5EmI/GpClyDpO7HItNRrmxpTLJldKpAS15QgLpiZWfKyNhHgxpQb+GkwH0UmwQJ9HjHwxGZC&#10;0hgo/WjYUWRoOrlX2EZdFzDx5yQXRaGvRYwrKyLRcF/edGTXwkDZjVS7WTPTttLZpCjz99oabxLc&#10;Rk/Xgd58gaITInUIzmaxFRviNgZxszlA0UypIFlSC32Cmr8fN36z2+hxQiPzsTNtc2PWdFlTd2SQ&#10;L+qgpDF+9mnqJrACV9eNvTVHxYfWfAbwB7Oy20FdLPNsAK9xP3kP0W9nsr9Skr2BJWrJUgEBmwMP&#10;UhSwbd+HdOJjLcRwda9qcYZ7eDqJKbS1P2Q68yUlGyC3cAIf+qUYsCv2Lo0OiDiRibeap8u77flV&#10;Unv8NwsLMOV2Tka2X5RYd9rXgNHvt1oXW4LglouHVcKO9Q5pOcBp3GIk4j4tT3xNMBa1r2zsIZr5&#10;bDdmFYr9x8dHA5AK6BADsNCnLhBcnyjngRE5/MmUcJcI0CHQCT8PbykMnmCUXpgCPtF0l5YGtnkg&#10;mASwmEEQa8r3uQQhWoKQuh9JEohT2rM7dlCzMVBbIvZoNj5Bcadc49kLBpXAiGxgxdF7DJ5hBq9g&#10;KHIUO3FAuuJ+Q1BOLOuZXn0AhmHZgK3r9fWZrHJ4FV1s5VeUGkvHgwuCJTiz4PeUM9cYmXJkF+r+&#10;sGlufroA/yAxvto6zVxwMppEnNMTgziin5Pg4C6kAisoaZ4W++oudU3t+cxv08h9i/56y0y2/uk0&#10;22vFRtJc99rX8ExxnSGAaT7URm9nlmSxf2J0gMSu+4byeZ3lg8pUcDAPLf0Uw1aFHtmIBiSiA5Hg&#10;NKAQz+ank7qfTnBy91AL/+NytHVC6PIRpg/6eSawIBIcrxsTrZOHhWYYxzT3dZMNqiQCpyeuN8k3&#10;9Sw2ufLgNNM29CBQY38nBOQglGNeDva8PHFNoMZkMNok8HAgqxr76JG+rfgHNRaaRCwVhOkAzOC5&#10;UJv7+88PDMxp3oSSPMlDFwfh5hdUr///fyD4nF1YqxErfc9S0FCm71sesZ/VfWyq3xRs91kDO5xz&#10;FwCjaVg/an6k5DTK+DnIGSTPxf6BZh9gGAN9htj9mfAz0c+nUpXxuexthECC4jCrFA0GhZ4oGRyQ&#10;13A+Bcv0jL6VGdhY3mdM4e7Zh4YviWE6nDEGyaoHG8FprMPgYKC+E6dfhGPZZ19rxewHyuizgZQm&#10;h6XPoAdfOVu65S8AmRKZOcMvXI3EhBlE4PDPE+y0dJiA2lLsFy3fu7hJXW5NTBDPX7bVCthzxOU3&#10;lGKCMqd4goX7xmz7HzX7YQ02KZKvpSxPPdZmpXkiSyqPPmBwoArZ1c0qYsz2vFw0rAsaAocy+rmT&#10;7FcefoVqlU/3D3XPrXtp/aLX8E6H31o4yc+p9h7769HXMJKhN4yXBNZeoKypZ/rDz58hKwhT3ZPn&#10;WrM+Hg7hGV5zAT7ureY81b9X96x6Pp2o63NYTcK59eAGFWtpS1kxB9zIkEXNfvGGA8cbMO1MtkBq&#10;7e3tGwFdqCuOz6wTwTac6n713Yefwp/ffwjva32BZ5vKlnqePtx/JON+uJQUdl8/0+WungvlgT3i&#10;t7/6NVN0AZgxEXg62v6k7sT1DGYC8OGly+7Ido86i+OcBJIG1JsX3DvU+qrXhZqJHr8AWGutMDMk&#10;Y+a1JoDqZp2hH9t6Tr9KuYEeDwmzCnODJ6H2v9kMQ6yJ6fjkwAnXqPW7wUecNdKC3vGVZ+7zy1Sv&#10;21f1+qF3VKgVGXf2BgUjcFev865eE6w7blEYNNXXYI0EMONU2BvfP97XZTWGxx+fw8vDp3pdM4dU&#10;sX7PEz0BxX7E0AGqDezNeD4gcZY9xkLSymnaEFC5f34gCIlhCM5q3FecmUjKPUyH8OnxIXz+9DFc&#10;1+/55Rffkvk+7G/AnSCo/Pz5Q7iua+L6i3dcP1RC3NQesPYHN1c3tL/6VNcabGyytKPcCwE6bTzA&#10;XMyhg0oP+zV9qLE/hka0iOwZGwYiJpgGbqynS+qgUjKjuJz1g3q+V4YZPEDxpGxa4EJclVRxlHfy&#10;4CRyKA7w5xsn5wYznmU5JcxlKgKGYh+SkCe52ncQMzFjzv7IqVnNxJYiKysFAGA4b/4/yt5sWXLk&#10;yhZzdwARccYcq0he3u47mCQz/YDMZPp/vehNz1fDbXZzKDKzMs8cEQBcvobtiKRe2KSVVVbmyRgA&#10;h/vea69hDZkx0yZXs9kqz18M9JO9Z/n56+AgiqpBSNJnwgAxW4GWzGRb++4rALraXqSzxhnGValy&#10;XB32EcEp+aJGQV1Pgg6vkbIBxIwzuObv3WPkIi2++8uXXrcojGPtPVUoSbshMq2/9No8y8tlnshK&#10;O4VisLeaGqdwlYytWUEuIBfUYVNp0L4hm2Ti9/b74PvjPp0t014iV76HPXq/t/WByD0Gm/3a2dLY&#10;gZ7si5wughVpmiOH0RcJvsaypZjMOr5k1QFZvtkuPcLSDWSPGg4fqlXFRsgQt0fB/lKmGmMRoika&#10;BhXU9HKokbQoI83BXh2Y+IhpkWyev3ITBNAHw/fH5+/cZIHSfmmbBQo9UL/f3d8LhU2ipoJJAIkG&#10;QIvbm9FSIoF/CKZAqMZT20QJ7rWfwQTp5npHo08BBgsbX8o8ICO7uZVEBhN8Bk8c2MCMmFi3Te39&#10;hw/poW0++J77w8AiHMUdDrJrTM3apgiTcrIB28GKaQ6An5fWEKJgwsFDZkdrjNA7hVcNZbvT3r4o&#10;q7yjDLbhM9A8f1azian4uGrSS2p1pCFnBUZITqgpQ1r09+Cr9kqWImeFvKeQxTKc4HTqKTjcbIrY&#10;fGjUIeEl42hTJTqsQb4QePAwucHXuLkR8HOiR9JKcEr68tQBLLLMTmYqZMmtWQj5NTg9NbCwt2Ey&#10;ihu8HkJLikMsJMde+PmuDoq+xpo72nx9pVn8zqmb8v7D5nFzJd9HNKtkaqypg3JoDvfFZuPt99/Z&#10;a5BJUGhgszY4XP/BCD0b1lnyTTTuYBwua0wFLMfNBhVfbQyfJNMjqDTKODikMVdgX5pSLs3+5pVH&#10;4BBXhABY7U0Ypz6raL3cPAls2YcpAhGCAu0UscshlqQJs+STSA21F0RZ7VkTQ/LedGoyxuYajXMr&#10;QnF+fPv+1NbAI4H4f/r9f+SkdG5FARhRTJJEIXDOfEbCK6863QrP0B7Flpm5HArMZregeEDC8Tj2&#10;vYmfYRKQQ9C7fZ4Fku3lLMl0GbukPRIgIxULhztfO0leRi/Hfg3zhQxqkwxSYpPNjlh1rQ5OhF7N&#10;ah5skr6axVIcya6mXkBGdYKX6PAuEMxfHywt5ISQ8pfidSAAUcshUptWf7ahm/rnHkKSeuPCgBQD&#10;jAwmyZvvW7akcQvTqj1lUZJAMdroywlvFzAAji6o2z6N6//rr3/l8xgeY2SioamFafUgu4K51s5A&#10;I6i9KN0qGq6Q4OMzvbRiGswKpAeSDdzWpSwZMhlGfJ54byVvxd72dow0aoH5AA/fTpLqT7vMwv6F&#10;oLKuA1jd2JcVQCIJBgyxsxkniyWRZG9PI/f79P69vTfbn7cKYE+LhJIeWrOS7RH569cvPNdwHe/f&#10;3UkyRaCurd+ryZNZNQJI931uZxcm2/gOkAQzBZvy+SQQ3k1v7BkhnAvLjXpRz3SpXnjtW2IQs1BR&#10;WgSQi807C4RJkaiZ3YiKER7NNPYzPKNvR7HYw30Ue8ueQScKZLltzy6+J85seDEtlFjtKBEdB/ne&#10;ABC7bk0JB1iY5mczzChZOhKQIaMYe/hZQBcBVXgFAnwdNchb2tn49elBwNxu8hAy01OQvkCj0kqv&#10;bmxD4vAVedyMBJJo0R5WGwiGeTtbAg5Z2kLAUZYOYrexyF9GsinAbitMl2wN36oEWCXcDrxv8HhC&#10;MT85OTDJ51usOMq4lBifKN+IIrutZTaoHvQRNFhln+KJcKyHYQ7JoLxNhUHni0I4eVgy9QZFHsca&#10;+pDNMYudyQED/eYAMO+6jKm6AQHjejBQl/064UcMdkjxGVDMYKAJPiXE5542vy6zvVsnMX5PrxeJ&#10;6hjyLRpQ2B8XrDP4Cu+Xgd8Rg198dnguHinbvaHcP/Yq+UFpn4c0bSJ7EiqTV+7vANOncffvYPZt&#10;Rt0EKO2/WhRx2A3AIeHLk6xSsGbJMMeeBWbkaSRrF5YHEwzvyfIeDI7KkkJMwInfa7ebfM7KKqLk&#10;wSwVDdAopzVAx6EMmriyqXar/fiya656kbYRQ9h4prmbODE0BvEXVAfJUMns27ykur9psnfwYF6G&#10;rQbGXLZ0j/qj31+yl18wDrJ9iyO8iwO41U5Tq86oMdIok1jGVaZU9rYLgkjpw7kL09HOQKw10iZr&#10;92IKKS7N80U/aXd2YvNEDVIOCfFAr7+4rvDzFAtFzzi8aOoFg7FbTlp6XNPGtFyWxbVcN9iQAqgo&#10;pXY5y+6AZzFAd8jh1sxaWDK89p6wC2Bi/JFWOAekkkNaioAwJ7SG1+CBg5L2GvDzbuvqen/FhYIe&#10;ZD49M6Th5fGBfuazQznAYEtIW6W/0WT56JBeZw0B18X2J7AneTmnL98eeM1Us5x49qOGmw7X6XZ/&#10;3fbeG64x7IHvbm/4HZFSjwvw5dcv2nfMlBrbM/JrO0e/tvr5T7/81cb5C0E4+sGdC5+z5+fHdAAD&#10;e2x/1s4brKO31rd9/dvf2JcdvP8qUXPh/vz89tZBT8nWZ4IkTLdmnXnimoMXKDxXF7DPDkpWp496&#10;uy/om/C848wefSbASgby4jJvHvajzx142g4esqHXxXmgIJ6RoDITdlP4iyssDHUAzs3rG7GDZwYL&#10;ZYKYGYMp7HeDrHywn07jYCXajoPKaX/DZ2pZFCbyenwhULucTra6kUUW4x0R+ghPQwzlW80CogJr&#10;ZtcB2I+u2z8YyOMzPr+8pm+PL+kvf/4lPbfPeXd3m37/z7+nqkp+1SI+vLX1RZ/09gbfl2N6aP/9&#10;y1++pHdtTbxrdREGNTfv73nufH+otKhBffGb1puDcPPp559bX3ygLy++Ez730/OTZLhlA39oD4N1&#10;UG3HYQUQ7Q5Stbe/TAFWexLD73oVJk+Nf1mVeE5vxipJbdjchOlZNf8sAiZKWAc4oCHsYOIsS2Y8&#10;hzJisCKF5IiwzLF9UGdqJQWShGIuPOCyMRWCgj0otKtvu/9dgEnmIXbCBD7zaa59UAtMw1EDCnMM&#10;5TIIH8vZoYWqfZdgiNH3LvfakhySVf1WWDQsDq10edntssInL/pSEjh6+m+OjED5sUefXMxyU1aR&#10;fQ+3wSGHDQ5SCTwhACaGnNSQxYq9rYuh+g7YwZLLZh7b1RlxNuY+PO8DsFLsja+1sHQyxOqU9GBX&#10;RrBI7vcmvn+uG0s7PA8v73Ew85j94HTySPatTubNZtGvln0nDhBFLFntjxuKj2DmyvM/975ovJzY&#10;MgEyUqR8MUajisVu74NvSLJ5YEhFiyfmIz38jvxv+KBhCoNNY7KJPH4fYBxM3rEJnqpizVGIv3Bj&#10;oZiRoQdXVxMXwBPMYd9OBLzeXk8CpgCe7V/54ILu/O37d4UkPL22jWpnI9Ga/vSnNzcLE6nK2cUE&#10;or2xwS5kHp45XQE4KFNqFG3wDnjlwSofpcFFUE3/9m//xmuERgY3FcDeYzs8KQ+uX+nBRYQdANMR&#10;FO87AlCPrVnG74FuD68FyIOv6Ysn8//jqlAAXKj9NFq/LnYWAK04fNnMDg4ksKFldjIxQAweOkXT&#10;aDLw1pUBGSzGvYgAVjFW3CbzeK+JBrYKygCbjsXSWTLGZd0irYtTZsIfMvziMO2ZWQAv9iyRnwwm&#10;XiH7CFnsOpsRmjf2EpoNsARX046v4M+GxNzXkxt4fS96xRFoGWVC6yIWgC5WKb2q2s/dX+/YRK8R&#10;qQOa+PXIz/Dydkl3FdgwMCWtKt0ThubXO8qO6bcDCdexNXEINWmf8e4w8XWfXs8sztD4K6lwsZG6&#10;ijkx1LJ1/rq/MJXHms89DVS7Lk3hSX9f7bWUesrZ7E0gKunBZqsKPRjspTf2BETGmrOBrP8/T69l&#10;3WYzgWdtCba1AwU0HK3d8kCehNFIOkkSEoTTrMkzfvCmFSQ///SZsgs2+7s73tc3Jm3aV2mpPQmK&#10;fi5mudDTaZAhOe4rmxAA4Hulfk6coCyd4UI2QNavw5gd01ayZ5x4ig0SzJ46VDZ8lKG5Cl/Z7Hg6&#10;hGTQ9j4LC+vRHkGmt5/lHzjamJuehx734H1RcExOoKz0jBNgRsaymRPddyGLdcPrkDZ2p6LdzWSw&#10;x1/1eJF09lIMyrm5iCKBa2MhAIECsftEldL92yJUqTi1KtFseOmHbjBExaAfnDBWO4uzM8Xb/5/a&#10;Pgfj67/88mczJ2r69Okdn/nHp2czfUc+n/iHa97paFinAJmz1zzeH8U5gf7ZbKxBACl2r5Ml/XF4&#10;DmbVsicZtPb2k2RX8mEUa2hPD8lWsBqsWd2AwUeILGSASG2tPc/PAihnFXw317dMYEVhGxIHrAkA&#10;fSWmsmZkaL2IeXawrAlg3U8//6TEWqTDLmKGggGDtNnZifP4Upjeo4HAs4qi9jWf2nX8zIIX+90T&#10;mj97snYWTtoSc6NwGEIGt27Jur0mBAAzDRtubclr9rMu8/jt3g5mb8/05l23oaj3p3HSdSbAtteZ&#10;zrCcLIbnfi9gT+Exic8bE49xjdvrHZheXFrD+UQAiUz9qysGbcSwsHhCCYab0nUXJuXifuEZuWkN&#10;5HzS+UqbAKaKixVNGTSk6NhLCXYVAjC0Amif9w5pfhzEiNmxuDgrZikPLizJ8IVMbJk7RwnP8mmd&#10;yWi8Hq8cmDLzTOCwDGxogFBgNocZP2RnxzfJYNuetufATvsK7U8GBUfEpF8J7XqOY2/ODpoKwJ6J&#10;cWTWyQoCe4/kr+ViQryaTbX0IlWFpQ2jg3SFZ7PI/iC8XqL25O/xDIdn10nXyABXAOaoR4Z2T3E/&#10;WXPtd6x9AiBK9lErNeTRK9OMwQQnCLhIco0a6fbmxs/izHWD5vgOCd/t3Mh1NTO3kC3HBG74WzKs&#10;QF7AeJ7QQKM5ldXGZEuAPZkWONdh/fCP/i+HrNJ7KQtrsxfleWRfHvW5ZG8sIZPF+oHnFxmtSha+&#10;gby51YlT2Qt4nORhNkSNkLIBPgFsI9UpU0//zbEH5tH1tti3SKpk4Es0D5ZrUREwygA+J+2dBP4D&#10;tItU7lTDNrvvtclWMmuqYZLkxvnC6Dx+2HG5OUJoavgU5e4bHESC3JkmF4EyF8x4kTdXr+W1N2XK&#10;1VzpN3cZIhJeuKmMfUi1hU7qmq5Z4R8kKqTqBPnFfY7vHz4rTOrN3gmmeOkJxQpf6l5exf62BuvD&#10;3zE7OGMxyEOrlUXsFfmEZdmPeOAViZApfKrpi5tsWaH9SOF98pUCoA45LdmQmD2sCMZoex+TGY88&#10;E+G9SgLD6u9tRl5t+9Hp7ZkA3xE2HAhQWM7cnzHAQyDGOcnKiewXN8kYOD68yS/14eHRPu2ZzLnn&#10;40rWD48YyPBhH9H6qpu7T+lwc8dhH7FpABLtcxQPp55fntgLMYgE3xnn4R//nJ7bmfDYnl9cx/e3&#10;V+njhw/0tMOAFUnteVFgD/rLw3SjwfFJ9SPsmajqGQd7mhZaKbx/976dR0f5984ngbCWkbPvPW5h&#10;iUu7JhMZt6OHJmt6ezkSdShWXYCw8gYm5PnEocPSagU8h2Cwl5PA5WGHMI1BYGtPe67cIw/tDMKe&#10;hps1egAJf3QG+pD8cbbsvipF2mXYAL/DkRP2NId9BFJ5OTiYCF6irjyjT2qvAyILLHFAUnl+euKa&#10;O+As/f7Es/Wx3XNUoDhbB1wH7KXDNYdusL46Hl95Dq3t/Hxq1/hbWzf/z3//Ixl0sA74l19+SaW9&#10;9n/++ROfjdnBfuhrBwwxMFha5GmM+uf5DTXFC9mH48P39MY58ol90O5wRRbah08/KegK/SsCzSD7&#10;bTUWpN9/+/qFqcICt4Z0gyEKLFicQsyn2dLPYvJR9t5STN6ANyQtlbAO8azMqwdQ7efCHz58oWvu&#10;TLYgQV0IP3vNBM9MBGH5cek1DKroaXQP4TM2256gB0mkH6WwxYzp8M6GSyQVBCZ8VKsnky2YquNX&#10;I5io79PuJ1h3F1l8LWvUGbnbj6zeU2ooxZaly1aXkDB78B02EB3AC4wo4C77sPYk47SFEJYLooqu&#10;aen4QIR4bf6sYRkV6a61S1s3BfAGNNaeyJtoPVWyhmPha7w6YGaIDIkYxoQlVg96EvEk6n6BkcpO&#10;ILHMfn5SRwrclKW6etlQbJV8uUpy99gLy6kt0GMjrMSfhe0W122P6E2dDVmjZqu1B2oOtigL+XTt&#10;SnER77SR6TkY5VM29yY89+YqO8VlsZRTps9SnSwXZrpgpcybBG+SXwCKtricoI2P5UQwAx4R4ZGF&#10;JClsoA9tM8ImV8Zi+rD8KMAWIoLc3vfu9jp9+PiJMqAdDUG/cRLyOD5ZQjNKJgNPrtZQwkchvAg5&#10;DW6N1fThwKj2mI5/bgcBTNnBCkHhj41+2slr5xEJk+3vwefl6emZ04e3oxLeJHkcerribDAUYCQO&#10;ABwIr89vrQh+ZW3zp6e/JGuqeNhgAVHSFZ9vf00Z3JkJckrtne1ZhKKQhbHl0/KFKfY+WXuxJGaS&#10;AFjQtZVKKVP6CGZYDNbMLtYVmqEpJs5INMtRizER9m2mef79zUTgECy41bJXPDz7XaEEF8m5u9Hs&#10;p/B7MHUaDW4g1UczCoI5o3hu+Q9SF8/PJJDj5lrszNNRYOa7m6kn4WJyt9C/R2u2ksUz87Ptp+2h&#10;+vXhzZLTTB8h+kTOkgWfZ/vLxIHgwwGgzd0+kpwR3DFRGoQ0KPgJ3lxPLIaOTI4VcxEN7xv/WxK4&#10;h5djT4XShL3bZnqyLxZdhFTgWoClgM+P77VGqIKNYUOK2eV7VfdnMds2piT6MbnW5LoFSpG5Ytr4&#10;JZev2JtBILAm55cubiVdbOqhzi7aSF5DMsykQaxHgZLv3t+nn3/6SUXaOHR/iWKgAUATpHKS065k&#10;pB5T3mTEZt7REBhMB3twhByMoT498W7mFDE7NY9A09U1XyNS9pZo2M1gCUo+pJsAbSOhFs/GeZ47&#10;JZ6gBhmmG9tvtME25WuDbA3EPKydEaUkX31OXPcjZBTFnk+QA2JaP4mFJCCsGnSwtMSBKctJUhB6&#10;AIFRGAzpqsCO0tNSBd7s7KHD9EAeQms/gLKb1LiumOLpgIkwFuzL8Nt8E0vVk0mwkSnras8XElXx&#10;89++P7S97YVN9c2Vk1Dbd//+8MJngkMKkYl5CF5jTx1G7RkeXKye4q0Oltk5AEXBPvLlgG8qnnsm&#10;jLc9dT5LSiZGJSS88mLh8MCFQ6Qe4/Vv9gcFTRkwesEzOeia391ceZ0VDoWObw9t7xnT/u6K6x1D&#10;JxTiVwDl2UykdP/uXqE9rcAFo/GNzNS8pVPjHkHaCskvwgigfMWgbJ3t/TqQkUuZO9mADwSu9ofC&#10;gQSOxFOWr2mwM0rVGko5X/hm5h8Av3qBTpAh7P225Fi/FxNMsCBwFgMEg3Ta6eIouCkNwkAJiXVI&#10;SQQ7nizc2UVZpk/Qrl33jx/ec4qOgR2GZHjGZHsgTyQOdRYlxC+z/Ey/fgHLXmDZzfUNgQ+xXKvA&#10;PHgVwbuO7Dg1xEhtFIDpsUeftnpNMdAntebyltf+7iC2xNlDFABGSNnFs49zHq+txqga2Bfoyzrn&#10;vNggWeAzWdwueAHqQT1QDgPlxFQvtHVAzyPucW6SHZo1jQJAIS/DsBP1wPkkq4SrcsUQBaaCD5vP&#10;C/cTDmjmHmRQkp7rxWnCi9Oj0QgFy0qejCtZRrkHoy7+HpbGmH2AdUYZahGgCwA0pUh+WwnUhkVD&#10;pDpTSrqfIgNI7KQ4u+fF1g8jr/k4qIYj0OjkW4bZGJRRQqn+Dp4rGtqfNbyROFKstUzQYUdlA5MM&#10;h2oftMImlMnO7RlG4M23r9+YUKmtbgnYhWv39HKiPO79zXsOF/OQ/12efaVepLxyj0+q48wmdEwl&#10;18eChM1RvoWDrSxsdS5lyfMjAf+P7wqb8IlJu7sur8/eD8fd2Bm2WFtxDzCEqTEA4u1Ws0ggCQ1/&#10;SHOHSA2slJF1hbf3/uJ0c8mPUmdvGE60B271QD+7RtiCoEJerDWw8HMwcMBTg7IOXNdiC+aNxd4Z&#10;DIE0Lw4LSl2WFDwaDpMXW7/blsZBh2wUU9kYJNVMvHThSRhZiDnYiaVahrX083CIUJHwkDW7JK9a&#10;94UywNJZMKtJDUMiyobGiXV8yrn7KaduFWC/MNS6ZXYYj6TuqRRL8YctFCBtg7UA+jgYXXUeDrRW&#10;OTuRUvtfbWf1oT0Xe1rKjLStgGf4sFda+tx+HoNngM240a/tDD09P6fz8YWyXYAmb21dvrXXPJJJ&#10;nhn+gHuN98PZjzOeqg341YJdT4/MkaArZJsY8B2it0gaiB7ac0mGHZVNYjBCSoqrs7+64vOB0AkC&#10;bnhO2nuiFvv25SvJFVhLYJn95vNnSkgJcoLpD+nsLIYa9g3sh4UemrKZyHXxNdRAA58X4R1vCH8a&#10;1JOKbTXYA2vpYTTF9i+oqzjwb/Udk4RfPDhGCFB7771DQnjGs1YsVAiAhQZbqHR721aHwjbycOI5&#10;hsG+WP9n7oXoTVdb59RJihf0jKvrUrzuTdsfkDae6uzE+8E2Vd/S/ceP6cOnz6wlT/SUTQyZgO/i&#10;zbu2vxNkEpCDGgbKgWTpJYaIIM1AfYV18QwbEu/nxfRg1FMn1nHXPL/IqlqUtspnAqx37M/tfvzx&#10;X/8t/f5TqwWcPwqvd5yDONsZlDYrDHLc3zIJ+Furs05/+Jf06e6GFhsAEWnhDmB2d6CNF0k67Xp9&#10;/uk3vEZ7DoYE1n769InPEtb7Q6tDn54fVBrA/mC3v2C1pf6dyw+WBqkHaGUYscIiiPVSob+yZJaJ&#10;HrspbaELjq3tKdilW5ipTsO5MuTNXZTMNuzDsb9R2q5AhWA81RohD97fCVDZRsd7RK32wZOprpjH&#10;TBEXmL26hqhOiOUZe5lJFKw8+7YPDjQcyuYJT2AM6eNJvquzVSRhI3LJlN7S2VPvL7PPmmz0rYZJ&#10;RI1rbWCs5u7zV80ez+yLhj7QjvTxwYBc4Ak5SApp6cP2CIkQq7p7l7mv9J66BNs9X7DoUgftAujr&#10;OYddzFW6QYQCKw0euocKeW/yYK4uq89WPSv6jmHxFR83SDRmOXbmeXJib72wpki9P6L6a9lUttm1&#10;x+zef10kEce4r1yQgeoFNhRBZ2MsrOw44zh2V9/JLu9yAmpOW/MxdA1xUCCDdp9o2BkmlDOLbyW0&#10;vrUiEKmMKICTPfnAYQK6Pg5brLPkPNOWHtr+//b8RhANRSom5QD7wI741DbAd0XNNGS031pjCjq2&#10;pHytcWnvhcPlCHP5ceWmu56P6cvXL5okI7kJk+CrkXcczQ8KM6S/3SIZ7RoHVbuYDy+ic3vqz+K+&#10;fVkEDwDow5Qf1+CXv3xlIUpzzvYwvr+6I6DIQ3FW4DQOCbAawG5IbMIg5ZoU0QwmCJuytnGCBbm8&#10;cdIGz5BhB7+nvZKnLC3NqgB4wAXyXtO2MCYejjM38Ymvfe6JsyFTwbU6OfEP8lZOmsCco/ZflFlM&#10;5bUZtPuD4raY5mp2H9/LiTqMgze7ZzeOHaiZayQIpS4xw8K8ouRIbEgAc5QynNYOPlE2HA9wVXgJ&#10;wMPDzkbSYOLtR00/j/6MPEQkAXp6PnMyhnVmxZMe3Ll6wtje15JJvN/r25zubxUQ86Udsk/wmdop&#10;mj0AJ5iPo3nFzyKFFN8fh9vOIB+eJxQsM5lUZ8oK3s41Pb89+3mzH9YsSTNkS7MpzDpjcqdGswyO&#10;BL0+xS4xeO/gT8wBzj1OXFzoIf+4scVGQAp1rj2SvV68XhAiw0RWz5NkBExbtnwHkkusww+f36ff&#10;/uZ3MupufwlMmkKPxqNYe7U4Jh4T6qODNdT87dw0CtTizKInvAJMgASd/lXT2Df4mUlpMm7n5GeR&#10;R8bL+aUzkFaDYZJh1c5gxCSWsKilZ50qTRnEyvM1fO8o9XBRQhk9A4xEZV+LfJGyo+bPlHLNek2z&#10;rRYf0ikp/AaJz6N9AMkuHGRqDN+UYt8l0dd1mFAGQmakvMzi8MH/IVnbh1TP9gur/Q2VVKv9jCFL&#10;nhCu9unC91/YEAh8ZDozJsul9P2BgORZXmXYo2Cg/PiwYzPx6+sXeW5iUp3FzkNji1U40fdoVNCT&#10;bQXQDE9FndocCw1nwiovzzHYWPby2++HLuENOURIxkj3x/ut8lvMNqrX5P+cnstJTc9OJsoAG5HR&#10;ebiWr1vQ8xdLxgrDozJBIZ5mo+THuBY4q+R3MpPFBPDu6vaa++2Z/k8CZce8oxUEk7rpHTqywQNT&#10;EGcZpcXtHAC/7f3HTyxMYKAN4ByT66fW7KyLJqvhr8gmtQcNORzJPrgc7vD8EhizzMv27Do1LDZQ&#10;Bm0A1NtPPXn7vGwAwex0Vpxfp7MAQLS2qyUbAPkoLTvV9Ov3RzH6wp+tPSvfW7ODe489/3XQmlRB&#10;vJCxQL8zSKLbez8+PvO6gEVJwAnDD0rWxaYgwNzqBMrWVq1ZACSD0Qk852yZwAJGcwDwCGCYJ80j&#10;fdD2SiVGUzprSn5qzc5ur/MS+yosQ9T8VcqxssF7PnNV59IwFcvzNcUn8MEaYXZhGgPKqfv2xLMX&#10;pthk5JEJMsrfb116gU4WSdZwk+l9TuLUMFQAFq0y0DB3S4yFzy0LOuqSBjU93tfRAUBGqjVykbrO&#10;8/nC1NnJ49xLk/fJOjnFe+44BNYBvJc0HKxddsl9iCznScxEPgODmUoAIGQZgt0c6Y8CtQbWbdU+&#10;M8TO5ryxnFI20z1LvphlQg8Fbnhrvh0BnLW67uYmvft0TyZt2RWyR8lYpvRJYReHq8kA6djPyn8s&#10;iTf1c6Gsax8OjL4HZK5NpQfgoCYMGV+wZvfSyJLxCC8tgLRs9FaD1/Bxak3uJcsPdW1ysM5g4JNB&#10;G6X0ILzs1HYOTMFYHNaIpehD3z78GGwrYfYGG5SaO+Y2DLnLbWOYEKBoSK6iR+jLJieDn5meZNx5&#10;i0OXXEOIbbKxEEoMuy8yxVczZ+RVly5YEVrDClUyg95gYRi0B2Q4RgJh3uoUAZKlD8cuA8bicK20&#10;TySNgQOOc/Q2dQPUkpOPg0fBoBSC2PBnTArzcrgaW9xVwzEAudkFBBhZUk7JoiaII9WKjew0yMUG&#10;/JT7emhc7c8p6WwmQDItq9O22/6FPR6eiYv27RgCLE6fB7MK/c38BmDnIa1IpW2vBcAcoREAIN7m&#10;RWDGoEEmeiH4a2OogfNI5JpFPpQgQpA9feJ1+endDVU0Z1vCXF/fpZ8/3qfbgwaadXETzu+5yvZg&#10;kc3DuFeiK5YNiBtfvn+3jdGQfv+736WPH+5Zi6zL4iGByCaStevsKOtqhUClvQTqzGE/GmSe2a8M&#10;ZPmXduaO9B2UumjHtUKyAM6ZswKHsNZOy5HXAVsRPGU5AF61NsEuxL04vr5ySB1eWniGjxw84fNN&#10;vIYcKiXVMnimEaCBc/tIJp+HTLw38hZEf7NYno4QyrnVGNewpICHOWxTKnzkf04DlGDnk+4vrtcw&#10;dXAeKcojk4k9EJukcHt+euC5PF3dpuu1KCiMnoKHlK/O3EdfTuo9ICVkHUcvzsK9N9t2gCzDs4c4&#10;SX5hT63ekeeg0nn12cSw2rmf+l/+t/81/euffkmPf/1jGp++pYEqpZkKN/gp7lqDjWEx/Pgr++tM&#10;xia9TKfXdHtzx7X4/ftXgtBKhV1Vs5msvZbUQxBJYMD/V+2T4ZsdNhjclhlGOit4ih6Xw8YSC4tQ&#10;M/1rBGP1sAPt9QRZhs3DvtiWKgV5ZLB3Xw8h6oKczp5YI6U1b7Y76v+EwagGt+VVAHqL2Xw9OMSq&#10;GPds1Sy1YhaZmNojz56pWMk3O0UYz5bTZ9fea+b+/iGLrRcJwj2FNkltdqGkdQpyprdihCh13/j4&#10;J21K2qoMLg+jspVNabOiCc/1IFSaxVg7i20bRF1KsPtrlIscCmtnaafyw7mQDXBubPHIpig1XQyk&#10;tsHUYiXbWlO31Ak+eXJKfTWZp0+jgjRTa1cRR394gSk7JE0hZXUN0k3q92K1NAN1rYI8Fg+H+4sq&#10;YdykgWQSxBjodffBujAArD3mt2wHuNaIfKTs5VVcYCvBdKZ5PZJBgcqrCV/NzBDzjubekP/Rky4a&#10;78opOF9v1cVEQyFPrnP6/vhESQwO3HmRF0OAIEj0KQb7UtZk/2gpKWGnrEb8Ozynji/cKJUEV82u&#10;eeVnYgz9uKfPBQInnp6OZOpgCpJZdC6asGKSj+lJCYnaxAmKwiQADt70wyORSTP3KZLCNTJDOvA5&#10;vrdDTsEAa5cZKvlw4nuQ1WeYHGAJwIaaj0a+B3umLTRw3U0uxtnIxnVN6es3NaAyK07pcJhMZ91Q&#10;aqYS7sbUSxsepJWgXXIq0PG8EpDdTQpjINNv0VR3tEcMfbRo9L2wOKBnHg6100aBXWLdmL4azD8s&#10;zskBHq88MCLXVAwggHU3h8kpnNu6xUZ1d73jr2mlsuofeHUBeHt71fUPjws9BAjVWCQVztrM2cS1&#10;38utWLlhemYrkhBawjAAN032OYQXAj4rXuv1JKlazVFk67vgUEWYwZHM2Wxm7NmpSCjmFrIF8cwk&#10;+GI5hVb+CIXgDNduSPBktarkZB86QfxRIpol3d1bZwv2CD+n8BIIw+w+EHfKX7bUR14LM6eDlJ1M&#10;g1Oi5RFxfTNRWh7c6N/85nM7uG/Sv/zrHyjX+8//6b8QBEIDg/S36uk/2ENvs6QTbGqzABoF6yiQ&#10;w/NgeYGtmmwzkAEsnbJJeTj9MHg+2Tuv07P5/WSKHaxjMHuCuYAqSqw/f1/Lw5nqZLlxHBgRXMED&#10;M56ZyDUFqEypWPF0OA7CuDHbAV/t3UdwcFBaXtyLGLYsXh/w3EmmY6Ng3dtEPJeexcFiA4AYI+NX&#10;WQEsXb4sE/6lCCzklMzAKfcppKcdZzd8Dlch2Kip8EqfzplNEddWK1L/+tdfbHWwpnfv7tN//8O/&#10;ULaHEJz7myv58y26vgwwmsQsY5DOYFPgNZgQpbd9sV7Zx0BOUWqX9i/2Clool50EsK62NXDYDICX&#10;06I0LjwzkNWe2997fjmm27LrjNrJfm8MA2prUtLL4xZ64KoNRWeEeYBFcH2tKTfZjK0wVgqs0s+P&#10;r2exD1cERr3jWlhboQxG9EwWw4nDptVVz+B94K29HgIFcO/+/Je/cmAQ8g4yE1aF6RCwvvBhjORR&#10;AiwosIsknyH5Xi8a6qVeNNAh2zWDuVSt44kywsEyYDNyzDKYeNCP8rW0nBCgCdOzz6+We4rZjJfB&#10;6wG8Wx30UEcFKwlI7rQzrTlI++E91dY7EgcBaL378J6JgAAbAGIXg6XFDe8w7HiuMJW3DGF6w+ax&#10;HMQKgEKA57utNBg0lcU2WGwBUOmlOxPAQ4OO2gXssT3uHWTk4+i0tLPX5ZnpqRhSYGA2pEi4E9DP&#10;xgsDiiGprrHkGR6+fWqcqoM+JO2U1HhHAHUw2/NsbyWm8+Iz2etuWeXLt1qCRnAygh+4/4x8TtE8&#10;ksnjM6KWzbIhkdU3ky2CmirSXjfp5tptWYrBy9WqDoC41YmVZFpgn6X3kxJrmaqJVeLrwEKZ5+2k&#10;uqVdlwNN8iVRZpLorKaXk2nvX5Fgivv1Nr/wLMD3x9pAQ4brg6AbsksosXshYA1g9/r9Nffn56c3&#10;+99mninV6SORRvkPy3jNoMO/9sPUfdtCyhSMSTZ4vF6W35jtPtKYaaA/JbzLsP7o3TfCx3RHHzMw&#10;WUaqNyaCQpKqpy4XTX4eea9z7jUf1/QwGIwTxDXlods71GANrKuva1Hzm3J3mKfQysyAUOD0Z/Ti&#10;GoRnFRlzbh6La1mCYW5CySKt2icITruuLJfNWBK4zB3KbIYeFiKu3QaeEnCWnHyx5xSbvjV3hUK1&#10;zYFzLF1LDJsMrNtZaE9cog7CoHrobl5MgmZrBWZl3q5DNI95c8AVEOTkD0gn0zpbnn4WwQGfhx6a&#10;9tPkMGkkmLaYHKAhUxjNaz/XvbMkeJ+7p+7RSfITvd9G9l6V4WmkaqmhrlIU4KypyzEd4QP7+EiG&#10;GvZNMJyxlymcpMiqBgPLVbUCrvYr2MuPL9y/wf4KFRDBfKxNhDZM6k/aSuafwTsd9TgtNF7bWXtz&#10;236u7fnLKR3WMT29PijNFoOc9kPf2+fDXgfGPGoqADiojf/85Vf6M6JX+PzxQ/pN+wfnxpmPoAAV&#10;MM+R/npqPSBJAd7n0Nae7QWI8xYDgdE+isNFkBvsBiDpx/5zUzRcQmFxor3GiUNW2CysHvDlzuAd&#10;KeVdzKTDfYYyRZZXCgI7vb3SZw4sxSP7s1bjnavsJQqCrFofOWczeSeBQVYzAdDC2X07KSiMw+yE&#10;8+oqLcdnrg+UMGPR60/7aw1jd0pMx1rDe7w8PadhFUB3e3eXnnC2Ql7YPtvryzOvT2nX7f3Hj/y8&#10;Xx4e0pKfuY8xyRgS77Zujs9v8nGlf62YoQgf+u//+sf0sf1dvB9ANwSkSGaqoQxUWQAGcTYcrQgp&#10;rd67b9/j//w//nfVzm+P6e6q1VM7DedQF06op1DLjLLPACHnw8efqCBhSA3Yo1c3xAqOZ9W46OkQ&#10;UqS+cWBvUqxqCQ/0AD3CT3NyOI/sppRqvRiPwPWck84IhlxUDR/WiyTTWrdwrMEWAWF1kM3q81ZM&#10;sD/FsDANPTgtGNR1qbbpyD8McbP3ddpk0Id/5BBA53TtQB7qlsE+dgh7KbbsSBzObmqT7kdn9jcw&#10;Aa4X9NNkydZe861n99Lh/FcjoDX3gTH3X6UgpU5BWTfm3BoV/bo6zDPydn2WuMcuF5kP4Quc7Aef&#10;NfGVyinQx1z7WRLlDD0Hq88ZW54Uh7zVGlzGTV6sr2H/xc4oFyM5zUtnuyd7DG6BkSEh3kwJ6yq7&#10;gNmBInXdEuap4DGDs9v+pAtlTtrYl+iVykUYFv87BANp7eBnhMYowX71mV177xQ2GIFn9ngse/EG&#10;/DlGYuLqCy+gr9ivaMfDggkjlGpY/uXFHwwyfGno79MFmgqfPSTM4mE62pcLptpp0oQUB83I6PPJ&#10;GnUVrdhUj5SEaDp+bk0FI4th+I70Qhx+2CiP8Es72tx9YoPHRNp5NrJZyZjA76PwWxw8cHqdNQWa&#10;5SMFX7bnl5NZHAOnZ/u6b38u/5hfv37nYSMPMtGS8Znvbq+4STy0QxWbC8LI0BA/tQ3zlqm5M5uS&#10;00lgkXDHpacZnshuvOLkfrH85zwrnQ6SMwXlBB1TVOEzGGsAvSyRwCZX7T3EBJckZhnuG6/ZokY4&#10;+z7RaLVdsw93N0q9hb+Og0GYcGmAD68/Wi6Mhv/ka6XFqBWFwIwpJg1m1ZI5yCbOktokxlwEpWJz&#10;QhqxgNilBz/gdSDLS1Wg3humf0Mx6KJhKq7Pno3VShbdp1bcg7Vx9ut/uL9O3zAdoofUTAYSpNwE&#10;Am+vuHZnywaLN47RU6zRAEKYchczWx8eX1kY0bx2EjgxOZKbJuynxWnAyVOY/AMQVddtwl0s51UI&#10;SiJbSo356gK9SraaRM9e1kiOFCNNUtLK+00Z77p2c9DsII/Fk6BgFUYzLua403OdcETZQF27+b9k&#10;g9UJgAJrkqfvlDa05+G4nuxBktPDUTI9bKS/+817Pqt/+fOf07t379PPn39mA02GRpZ0t4wyWi82&#10;WYWsHhPP7Am3gGrLjNLGBpCsNPUU1M2ATL6NBE0R0AC/LBTi9snQxly752Fv4BxkQUb4OHSPhtHg&#10;iYD3C28Ly07DMFWFua7xzAnp6A1/YfG1rsu2v1ueG+nYSy9EKifryR4RpQQLTwEcOMcoYQOLbxrs&#10;RWg5nsEPPNcD2U2TQyUWMzWHzqLqI8OYWPq9OB3q9PrUWQcEQ+a4V4V7PsBHPGd49pF6/n//t//L&#10;U+GJjd3rooAcGFdPlP+cPbXLXB9nX89Uc5dQh9k7GQg+AEmYXCQfwP5cOWW3j6CTJuk1epztw9ka&#10;oIPCWTC4ub05EIgCMHHmIOLMZxvNCwr71RLE0UEK9JlpZxQYAue3mQ05kjRvbm9t8v/K0Cau41VA&#10;b6SZcW2u2tsANKCQPtOPrzUSuyvKS+CPxHvnYhIf/vHphcAhXvOXv/5NjcYcg4yB56U8IdfNOOzC&#10;o4rPqc/FTtjP4bNbOtuK3ivpIn2tyI80zvfwS+tsHhtw4zPIl88J8D4zKd/BmQBACkO2RfsW01P3&#10;k6enld9rZ6ZHtt8h7AmYogiW1eFGa6Y1G+9ag0Hf3ecXP1Obd/Ae1+yqCMSi9cKJ1w37xTVCTtZl&#10;kzJ776Wf5elodq9Ckwi6r4MAwPpMJh8ZIbhGMKZnIy32P/ac59cXsSFWF2R43ii5LWSz4Nwfx5V1&#10;DJrPYExijS1O9UNDzMJvkJ8nAD8yxQFUDWj8Tmxudvtdl9WIfb9LZakdqGDIzWpGq/ecKlp7zN6d&#10;Tr1w7xoGFanJoS552FJWmRjpNcjwLpeE9BWcNVRlAALbgI3VJUuy6kGVZEWRHo5rscyFPlpYj6fj&#10;UYwVg8lguuDf8KMEcEs2Yvvn9VU+yWRrwu+PDS7OPANJQ+ZaxF6MWgbg5DBl72ee7Gelux/a2jpx&#10;oFTS8fFIpsq79+/FBjytPhf1PTHEmw0Q/EPMPvuqgZ1RFjHnlF68WV1QqrZU+xnqrIpEWgB47z5+&#10;UHNviRxBBVqmrH0IXgIotYccB715pzMP9cISqblSbyjVeXDD5CbSyg4B2/rZQbq7LiXryYNhzIh7&#10;ea4XIFPtzLnBh9bgoCAGVXQJ1wUg6BTK7EEnve7Cw683suUHH0QCZashPjNTqhVF4Tm8GvwKw3k1&#10;QKsTgVMHWFlflJAU2y+xDxBz9zuqF2CdcEs3q/bzIoI2l+SO3MPvTDYa60Gn5y6W2AHcX8NTqQiM&#10;lYfjGnQgrpshBz1IA72SxABfrPLoACNB3iymda7eOxQgxiE9rQl0bqHexd9PGEC0n93B0xwKJ4TN&#10;gQl9ek3PD0+tz3lJx+en7bMiCX09SaKYHVA0qB7D33trf5+Dh2Xn2jVzuIo9PU9jIM9ksdFOaFBy&#10;9i3sdmj/sLKezEj3BRvsJC861ClUPMzu66qG6H/55S/0pwWbDevm8/t36fe/+5mez3fXB7LNfv31&#10;azrOJ4cjYX8/kUmIwRsS7ln5ZD1HGEABFRti72/XGoEqZBCWYJbKd3o+LrSgoAdgtzIZeIYwCKwo&#10;xAPPOv3gVvQ0L6xb4M1NogP7ulaLAIRDLdHuyyP2LZ4ZEwf4UJfR2xfp29PU61qlo4t8EfZOqF8P&#10;ERhCRRvSexNl11hW467VJ0VEB8i7p6uRgw949OF8RRDQgD20/Rn864edguAw8IDCBkSam9u71vO9&#10;Edx7bP+G/QWGwWBIom96eXzW4LL92eP3b+3vPHOdfnte0n/6T/8l/fr0TCXCaHblze7AHjZlMd2l&#10;whDDfp8PvI5Tuz83KLefn9PVrqTb9qXAKc3sM0v6+E6WIDND067Un7RrBq/Ff/3Dv7A2wrOBz87+&#10;Bl0ua8Mzz1dYNawM8kKNnLsacaWv+RZMFnuAbJPSNhBx+jWBkfCjX4PAvkmd6I1oQClfRPWGBUPt&#10;g1oNMsgHrGXzZ8sXbLRoLH6QqWpdVPtNVqfPo3bG43eyx77aFYXahd/82gNnNbyotgVYzYgei4Bl&#10;eZBXBQmZRbyEQjEICau841j72eopvODShcKk954XXnyXxvCdmXbhLx5gWuXaV2hJ6t51W3BHNvt8&#10;9VDTeer8XPw7a/j1rf3vlvCkuExPTj+qGHQuUspoRnAOoUKX7kaaPbfJ1YEpZn1TInyhisMHmate&#10;Ywqrkrr0njxHDHHdcLHUf8uApgdgQ95Y9IwCW7WGOj5XdRVEkjDpzh6zsZxq95bMW1xL3bxxx06R&#10;vDQWdNMLKelghosS7RT6UCwVrPlH4yDRk5WKQ3+HYjPqIvo1pblesJSrkZVx6ob/bOqyptX0dzMQ&#10;FWaOAMg4dVgWm9NLFjXbmwLNxVqV6oqD6Fy9ITgABFIMdWlJoSNFPiuDF+T3dkju92c30yd7qCkx&#10;kAUvqcoTG/bH5+f+3cX4zJTZzfMbgU4c0ruDGmYk8sLv4RJASKYPq5l0PHoZOFUDgy1YRrE6skF1&#10;yHDZIGf5i6DxiAaOhqNoxHkdVvnCLYlSVyzuMLxHmhKasLPBkPlC/nU286EWGU1zmsLwCF1vNLDL&#10;WYXp7OnkVCTRpp/fbHAS9xC+Y2gwFkvxMKkE83OVLv9gVh1k3S9vkL+qqLyyGS0TP980mYeRP4Fd&#10;MkkGTjEZMOIEnq/fnuQbl5VgVpIkGGDvlTzbJ3Dt4BeKpwAuyTxdBGrhz78/vhFIBavnxtLV1WuU&#10;DYv9AVf7F5QsBlCwY+kJuBjQW3Vt6dGRxfioi5pMynlsHsr35xqXZ1dkaC5pOxwEygqoW9YN2WcB&#10;mEzDxrTWqKWCL3zgeAIy910hb83BkLs5ae7SGRX9vGZ5tTG8ivWTNGG8/7/9+QPBpi+//spG+Z//&#10;6Z/Sp4+flaDcnqH7vQqR1cEskh1qUo2kXjwfYEMxuXt/cHEvXxU+e6OktQxdocR52Uy4wQyxb9pg&#10;oEKfc/OEYzGeB2/uYgjV8E1IQe0XG2EoQ2cM6ABbjZdVTvGrByKrJTfB/jKUTeYKJyijZCsn+kOO&#10;Tl5eDaSGWa3XAKbsNKUfHZ++9EIw0lhHeoANTkpfuq/fvMrMSMaudTNB572cCdoFtbDaC3J0ujWb&#10;OgA6TgGlV9yshvyAUXJRSl1yeEmsY/hX/vGP/8a1ikb9TIar5PcAbKeyWUIkp6Xj+s2WHgiMknw2&#10;DqvF8hCyVQxmB7Nj8YRNe9Nm+s91v0QQULYZ79bg4vZCPip5zEr/VbCvl3rkOpkta4WpP1hHYGTN&#10;9ojJYZhrRgkKZD7XmN4X+e1AOsfr1743WK676Zp7d/XgBsxByl+LUsCQKJctyXh7fOD7AMz681/+&#10;lq4gLUY6Z/tvGFovltOENQmYDAwfcUPvCJcfJHIE4MIz1ShgcTpcrT8WaKu9nwYHbTHRz96uxXLp&#10;oLYQhB5LlxuUSde2OqmOoAXWYtvD8TlnpsbZDxbsKwz8cBa/HjnEOpitT7B7EZsUeycZDdgLxt1W&#10;vDnh8Pr6XrUDwHk3ZNxvySSUXBhDNErmau1gLqTTkfRGqVnROsSThvfaOwQBz/nOqYvhHMbGl3XB&#10;pOEi5M3H0xZOFvuh1yl9fFxr4F6gSaXfYxEwS5neICkcngF5QSqoY62yueD7zGpeBw/vQo69mnHM&#10;CTRkVmTQOlV5nh2OUOlfF1JE7VMDwa5zyISzDc3X2kMCKFUrfk9LXGYzkELCdqZMROfnbEClJ6fa&#10;wD67eOfQwcFBx7ZHoOAnkFPFEoRmUpyutdeNZGxgn4N1CYegK88HWWwc+RmubMeyGGAMRrb2RwHY&#10;L29PrXG94nmBYS/kYlhjUmis/zDYR0XdEGm0rvPcWLHpcJDRMc9sXPB83u5vWXvdGpg+nysHqin7&#10;O2I4gW+NpGecgWnkfaUgJSlMRoxdyW/DAOotvaShneNTbs/GsKN0FfUf5WF8Ric3VYleY2QGX8pw&#10;zUCsttXJMX0t2abqCz9L+CbJ3FvNzuSAo+ygCtXk1f6IrQbIRxNs5RoI6dwS56+b3iAQbHIsMYs7&#10;ucWD7ThjStmM3ju3cHUTOOgMWIrZGPZkxvPJem6MdXWyL17dfJPKcNGohe9WJXici9fiHI1vsDdd&#10;ha21AwBge4XX5RAszEly5tk+XGSjrhdM5qyBG2xsKD/EsAFANhUBeIbBATp7SBH1fqZHIKDBYcWz&#10;1XqTuT1Pxyf62Cpob9H6MQsYabUPD9/bfvsGnFzBV5yjjgxWYMM6S/4P5u8JgBYS0Wlq1l6jrcsF&#10;ibEj2O03HCZOS6vRAX6tCjdCzYI949z+7PXL3Pqm7+np9Tm9+/guXbUz9xr2TN9+SY+viSAWwwJP&#10;C89dhEdA7fJ21NAIa+O3P39K/8M//3N6f7Nr5+XAhiq3ffAwHdqesE8P7Tvh9w4MylH/A8ZjhtKj&#10;7tvrT0osBzs7X7HuKjdg3wmwWFsfMiyn9Nr6u+mqPT9g+a1n+RwjhfWcOchmXVIliAcni3sm67AT&#10;gfF2E9hPQEo60wd7oM8p63koAlDrTjg/cc61Wuj6Xcr0UMzts0/04ZNUWoQHgHV4L5xdlB0vbd20&#10;uoEKLwLiu3R1/z4t8F9EL/T8nSy3dYCq5qZ9X+wVu7Y+dlq/O6CCa9v72r2brsgQBLDy+Nrea7gj&#10;QWYoh/QEVh0kvG2NHO7eE1g6PL+mq+ej/Bzbd/n0od3Ldg0RirEvT+nbH/8bH9PbiNBpe/HV3R17&#10;VgzH5lb70MtwENsPntPppn3XVjMdYBkCNhpArFYnrc8v/Jlju7+n66u0trr/HsSeViOMbe9kDXGS&#10;t/dX9rEvrU76Y+urBTTuxkzbH6SeX+0G+m2i1xizhsKyKsAZ36cbZLWxpk3GIABY7trPvS38e4Ve&#10;tmYHVoUFdeujS99jA37cYVEbrdp/AqtgoixrouzQO9XZwwUI02cl8+YNXLzuFMinvT17kLI4SIRu&#10;vgP+TIGaHL5w2B+1WDbTUudzrhHOYUsjeqSLhIEng0ob79tLPem8D6lrSZ3MRdvPwQEelohuvoCp&#10;JxXL+1Fy4omhN1J1kCzGYbEDOtrejP0HgG92Pw5klnWmQa1gCiKAkWxFgJ4RflWyLZiShyyDFFO5&#10;/MCYLK5xI8gEfexiNnkeBHYqSblwX85R/0UwXg/TOKcgOQaLDu8LDu5kq2Fdl7UrADguWLUuGKxa&#10;UpeR11X9evcTpFdm4AArz+NQmiV77PJeLL42DhupDnNd0kYoyRdS6R6R7N9QGu8SEb1GC92UrjV1&#10;3XYxcKekyXRhcLhp3Lmop8kAxuDJ9Uz5AhN67TdTV4GCR/sE0Vi/jJbDyAETDIFxUpOT46FDXH1r&#10;ktAg4e/Di26ff2SMPD8/s/g7tIbi2eAOwDbKXa6G3nSiuCdzYBXzB8XpkSDh2L8nJltke7df43UB&#10;dN2BUtx+7vFB3k6Y5OMDI7ER4QRkIx7P3PgfHp/pCwHviMNexRKalMSAh3O6tnEsmsT4fWx0+DXY&#10;hqPHBycCaLqBI8G2uRtSo9nu6ameaSBxSf5qYlwIgBOdd00COh/b5o57/IKUpGIfg5jge0s6+u9x&#10;odMfScDc21EPyWh/gbfT0mVN0QxhQ53XpUsRMfVEAY7vTfADzTSMYAeBnAMTvmbKAgDW4X3IeLH3&#10;DNYEaP6SiMFrZNWmDzbPIlYobgVMie9uDnyvxZ4e51mgWrAT5akD0PNMsDBoyYGEg+mApiymkbgG&#10;+6t9+t4acaYeU6K3diPlwYUf7vOen2PHw09yOYFB1dMONGznZbZPiya+2Cjubm/pZfQ2z27END0b&#10;BjFcMNlh0zYb9XeyE+UtSb5o8XytDl+JJOeQGG8Jq5t/QS0X5qveQIpTTJNj1V/n2Ybbm5cFZJG3&#10;d9cMM0AAz831of33PYs4ru3DnH73u98R5MMGDWkkmBxLezYfnr7x+tGQ1wmJZBONwU7qRGRJwZKS&#10;PXNNPfynWJa7qrPkM0PAh/4ytRu1ojA9rUc23cty6s3h7O9Ept0qZmuy5xH3EkfLK9hk8LRYbFpJ&#10;+X2wj8HYFFB2mXRo0z4xe23CtlgSXM2KkKR1lKxq1USdTBzP6LjemCJnRkmW5xP3ApoZV6cvZ5sI&#10;bwbgAfIEe4HtS477uhhwFGsYhRCYMa/HSKKt3bqhEKw+p1+/fJEP0QAPzOeLRYMgkrUzSWNdYn84&#10;tl+/nGYXAUXJmtXJlX1drt13k4xF71WQ/uMQBtNrGrIBDsn+ZocqUPK8Lwb/xQSGhxeu608fb8mW&#10;w16PAQf2KfaD7f5jao09Ilm+PjjRUgnqL2y67+9vWMDC4wivDekyGEvY87EO3o65gy3V/obTTgAT&#10;EhKxxmlGnipl2SjS8PfxDxoeeLxSXjztBUouCmegJVceLGmTAX6O+3BaDNpOnqC6gR8kD1FPPnSf&#10;l75uLjxj8BzWi4mj/BRLT1+LH6RH1DR2lqDYToUF585JvkzlTjLNls9uW0etocJzj/RBPkCLPDMB&#10;Boq9k/n9725uydg7EAAbus8lwVL7+TFIYpKPnKRPi2TRswra2aFWxecE9tHZrLhxPyrJE191Sj2l&#10;rzpyTuBihDUNBHDJWoGschW7lM9rB9L1d3c0A08dIK+jPIMos7U/HGUfZRtKDKNAYnx9MGUBPscY&#10;XMxGmKBPPegDt2EqqVsNiImdHewzs3lXk1Eu7BpSl8asLgSZ6oczHPQATsonnsXcI52ISLkbnre6&#10;eEio9E0f5RqwwpuYAR5byqC84CRX570Cs5m+VEeCXqPZhrkL7lRkY5FPg+XhO8nUwbors9j2xQbi&#10;6K9xJk6tcYYHcoVDJs5ONHztM8Nf8/2Hj32Kz712rZZJniUnrZNYSteHDm7+o2m8l+ELuOahKuLv&#10;Z5mbU5bb1guYwQDwsTYIMEPaucrUPZjlkqWPPeQtbEgGs3aZErkq+S+oEmIkRSNYfJ7NZgXoZxSc&#10;MFFKnC4IFjEUGbLY4NXgUx7KD1P6bP/SbGUC7Zy2S6rBcjDjc9o+V/x3JNvaRyoGBlhPHLCHSXOR&#10;yXp3Bo/XT9ks+02+rGTLTdbFCmGjYVi5dQnAmSEY7JoU+Sk6B+uYLpIkUz97OyOniJ3POjuXLuGL&#10;1MvVMWuJ9VVi48pGtYrlXxaxjbGfy2OwyHMlbTJ5ivrCemDcGQywbyZrvUnN3FrNKhlih6CFQDnq&#10;7ODwvKKGf+GQDCoAgGqvjw9I6WBCbrU/OhlOAPPaf1OOju820p+i94L7ct0DS7RWVwfDqNbJeyfB&#10;Zvn3nl5eOfj43nqe+fVI3zacUcsXWwDBD7B9zrfT2pkzyi6THJFec6jn2/78oZ2p//xP/0zAj+IO&#10;nIGz9l2wxsEkm+iZnOlbLuWAfIgREFY1/ePeM9hrmKokNNjwZM2qGXAdrlu9auooQWx8FgDsXPvp&#10;QA9HWhI5HIi+vaczmVWjJfzhjQ02JJi99FifrChAbdj2cNpa7a4YcjW6Hjye32gtMvHXbX/F4MIe&#10;bQcEO4IMYOBvIFI/cngK5hASafE5rq6n9LoA+GvnSasX7ua7di3b2oGqeg8wt92nOnKPH4Yrsj/f&#10;TrKFeT29pgUyZpy1STVAub9Pz98fYJSY7j99Ss9Pj7y+UDXg+iBo5ef23vAhvn18TEeAdN5dAFhi&#10;iH+2zzPuEwZYWHG7wzXrTXomtvUDH/0TwJoiAgT6nwWkjfZzP/38m/a9btvvn3iek5RDKxAEQ+3S&#10;p48f2uu/pf/5v/yP6bF9vue3J4LkAsWSgmIioR5Dn0EeuzlvTOFI+akXklueGbPAwTVrTRXbctCa&#10;oobZXCVjkLVlXXuNyQFLjSwD1V+SjW+BhhrgC5Ba/i6pNecN/Nm82zwA936UzHgutkxY+b1rz1ZY&#10;a5QYm/d9MOPWi+RWrllbDOHaFRN5kolTiyby3VN0thx6vQiCW+wjnC+CIiUh1b63bc25g01rTpvH&#10;bxKJKHojXsNx3L5r3qxROqg6FH+G3K2UImgpLDVyP1tV80pKa3b7xfVm0KFTRaIFJsi3rH0ortcM&#10;uVM1ma32czHY4aHGCrKIjqe1h4v18DTbDHVyoX0AeSYHEcLfmfidrUyGSO7NrrMigDVCqUw06vt1&#10;+FaVzcon1Jy0DnKfNsLD4Jz1sIwuboJ6ShrlUMzuGbYvXMNI240z4rN3u/53MTnG6yYbkkI6MwzB&#10;TLF/HXzrpkm+TGz8Ebihu3I+B1tlYqOWLSkAHTkXScgA+i32awnW3pkMvpmFKlOACHjoGnATKGI6&#10;oXl4RZIu5EYw6kbzw4diMVCmRygkt5xknbRBEzTAxJlJkXsehkqikzSIxc1OoKSkyG0DaxsUpWrL&#10;NrnklKOHP0dx4vhkgIKjpMZIpXWto2REF/eXuXLjIEaBRP1KxiUAllM3lO6MICPfkhPiPuj3sbBR&#10;nE5O1lsMaGU/vGRCuqjqzB2wXtBkm4EhDwF9tiPZQGL7RNGJQ+5sAJaybTTYVQsfoCV8HvG5IQmM&#10;RwuhIdd7Sb9fAM616wJGIA7H0NfjAXnynyktp6a//fKNicRv56VPiN+/l1cICgfS5iEbn3U/RgJK&#10;athxHZ4fXrhBv7tRIz47MWtIKp7n8IEJRo0LPQAIZIbMkhvis8KGDCUA2CI8zC1BYWEywP9O/o2v&#10;DiMYnWwMBsjN9TU3t9fl2E37Q8KSiwyCT2RFBaOpdMYOwz4upuXZD3+21ChbTo/7t7dcUc2ZXr9L&#10;gb3/zZZfQWINAB9hNSc++0pc/PLla3poz8/7u/ftWr/nZPS6FWSR5A2wEslj9DYcC4ERMqZ2YvtQ&#10;tp0VQDEswV4cGGwwBH17keSePleTim35uEkani37wa+LIm659rPd2fNu6ibkPd0uxxodOOFC5z6N&#10;kieCgRzJ5NuUMDzRqlXYtR8W5gr0gUJ2Ql9MjDCRZBr3sfp6J2/oZaPFLxs9PcczR/nQyU1KNXC/&#10;MKmN6+Ec/g2S/dUczE55eVVPJMPwenYC8d7sRHk+Lty3AV7JdFtTRbwniqqH1kz89W+/SAY8a4+u&#10;lq8vYSxrphiBcIKv9qrAupxKT/TCe9UBe4Ami8FWlT+XmEEZLDKHBQ2+3p4FkYE8+Tnh5NLE9efn&#10;o8FwBd5QytcO4senc/r58x3XxivkTvNywbLU6T9RapMIHILNcNjXzlKnNBHeO95/IWnG44DBAL73&#10;8fzc/v6NE59XNpfwrCRw1Z5hfJ6n52/cd/Q8oFgu6ePNnQD856cUQnX6sC6rjYDXLumvliKUKCoj&#10;TazT983gdRpY9ZlOcJVsRAVCrPUiaTvu/VlDHzzLAMop6XXzCZAJQB0HYZBmXu/7e0+DjOqxBu7u&#10;7iVpBfhwkIQEoxA0M5O9ig7XB3rv3kPe2/YGJe9qOKjEvGDfaO3j+nNtLScmFkeQEH4fVg2L9zc0&#10;AgPWLmw1UCOAJRzywnEwY1bDNAa5YMCXtf8wMbGIwUl/UHu2XHq3jTTd30AKgY1KV6a9wyjGah0k&#10;kx8HPaeUjgLEnMX+kO+nPL4UtDP298FgdI0UtiHYsUrqjTREfC6wH1MNH6GQaIqtHIzDdCHh0P4i&#10;hitAbOyFq0xNPcgTqw6scqyRm+mqN9XYKzDcWnz9YE+yLEOfUB+uxNJEA3oOsGaQ1QuHI6gnKBXS&#10;+tOLyPqA9eB6FmOSxa9sXOQtKtB1rQARxZIcDC7iOtUp0xv59UXBLhgmhQwJYSKoIdGQjq3BxXpQ&#10;AEz+d8l4xR5EbeMUz3nuPmaoGZUWr3UNaeWLFmjbt3Se7cn0kc8hfGvpTbnTkBkMi9EeomT7jEP3&#10;GJNUb5OiEQinjUFxeq6f2aVuDSalPT5DDO7FedTXQtk8oopZxpE2HGCZEF4BflNvSGtPVUxmC4kr&#10;mMUoKtrnxyFvjVGu/eyrVheAmpCtSrmU1uZIUsybACm7gdFjeKEiChe9ukkgGQxDqbob1Br+egYL&#10;62p2R/67e1xcu60CoQYxMnKwWC78T4PxYnIN30s4bLFfZ3FyaurWOGRcoxn2BAdySXr7zqtJf7mz&#10;U8H+DpAQwB4bx3FSGFyFH1t7Tl6/pePjr90jFB6n3799bbXqt/Tw5Vtaj5LQ4r3OAOZy0FvaWba7&#10;ansWgL62zmDPRNn5SKWM9jiBbLQJ8Z43JNVoue0H+7trMWtBTnh6Tn/7859ot7OMr7wg2B7AZs62&#10;TDoeK73rSq89M5l28GvDufvzx/fpP/6H39FXHAGLGfskaqZWsy8InDnODpKR5+dqT8ilvQfBsnXP&#10;Xm+3Kx1Ip9wZMtV2DhX7aYc3JM5ueODt8byu2lvkQTu18/6YpirfeQ7x6cX75NRV1R0L/aMrB68Y&#10;ILIuRr1Cef7Cbfyt/czr6S29v79rz/dBElEMOhEcCHYbVCXtvsISCioB9ALYl8TQkpUQe8rxQODv&#10;jd64x3R/fcezDUoFeBpdoed+lQUG9pTlDJYmNo0rnms3t/fswR8ennjKs7bGwAx2CEihbdcaddcE&#10;liDWK/0Ql3T78TOB2x3ryTP//scPu/RP//V/ojfzH//lDwSXX5+eZOEE+xywntC3nM4Ok1lk/4J7&#10;MpsRPa8i5zA8TcQbBDh8/u1v2/27ov3JRKZ+pnIEdJC/fflbenr4nh6/fyej7+u3X+lLCFLtC30I&#10;X8n8oxoQ1lscfmYzpVVHkq3X9n/UHwKMHJKzKAxFoR1MiFJPV5cO6K5xvpZiqw955hf7AJayDdq2&#10;4Ia+uUpNFOdFqCgu9x+rVcpFINLggCcO4HDWDw7yq4lnbPcQTA5ZysH6dy9qf9bu1FBKVwzIqkRA&#10;H/8PBLue5B3OQb0Gy7UqeIT4i/2j42MXS1Oz9+e179P5h9De8OdbI3HXe0BYSfE1jT/oOBWbMpW/&#10;C/pYL4ZMJjLMy9LvB/snA1IE3SOYqVy8Rkh6s0KMZMswGA/RYcp6L+wgLHfm8LgrgBXQVYPoVkv3&#10;yutpuql0X1qp6UyqqOvmpZsvEnfXi9ArtuVLP6h7sFraQL2NQOJBmP1jg4wRcvB6MfQNj/74oCNu&#10;NNDt83Ihjwv00XTBvqgjLtp+GuOgBE2eJ0itq0orw0POSajTvk6Wt0WtMY0XPiVVRu6k7polKImO&#10;/J/wOUW3FsURqW5Y9Ex0qwJVaBIOgA/swaxCvthXDbKo2YW5gJRRk5jnN+nSaa68IaFhTCvvP/kW&#10;rh5xFvoNHS0tuqJEabfztB0TkRehxIOjuPE5sSFXT7vXJHkyJw+DjM1rFWsLngNgbewcbILXZrOw&#10;rDZbFuAWjA2lhI6U8lCuOwsJGotuMBt2yAbmTNBLQW56+GkOzIJy6VKx1QiwDMQrizhJ4+xTYsr9&#10;4qKOABiusR/IIaimLqrQ7GAyM1hqbc/uHuTBMIZRbEr8Ge7xeV59qFcj3GoW9jstajbFde0+RwCM&#10;iqWv+AvXVzs+ZM+U7yDwZVZidPv17e3BXniV13t0ujSm5DI8F+vu+HqSKXJ7/+udGqDM1F5txrN9&#10;+BDsAeYn/FLoSwg/QieB4RoSDJ5U2AQQEkARPTgmyTYBWMBU/OyUqdEhIkqEXPkMAJg+nheD6cVA&#10;08rnDYVGT+EMCnKp9hdaezhDbJphAEsgvG5m1PNau5E+A1bmOBjsFe1aefAkEoULwL6RPps1PbcG&#10;674VOb///X9I7z9+4IHP1Gskax8kK8dhDTAATYmi4xc2TZqWGSazjJg+MMPoxKeRbFl+RxwSmGzj&#10;uZ8FxkmKp4IwpIdnh6LUYLt5Q8SzKMD3Uqpof6Yk/xPueZSdpc6q6VOkfGlea6a05fWQoM3r0j2H&#10;KCvGczLPkeiegmeNYpNJnKn8cMDx93Dv59qTczdwx43ZKNCF32eRVLBsKSBmjDgJyhOj1V6nZC6h&#10;oGAYQHiT6dpVG0orQKH04h9TWPr2weS/PTsAoKfdkWw5Aldmgs62BQjGFybfc9L+hXVAKb+BALmL&#10;5E6VLxfB85Of9/W89slagK2kx9c4gwy8uA+TvE97mXqqyqEJ1kgpkplgYHS2OTT2gXV5IkOABWr7&#10;fg+tuMTvX7+70Zm4CjSAzObx8bHtI7dkkmKyDw9ZFlFZRfpolh7kzZQl7g6SrlV5tOK6AYRCyMm7&#10;d++6b+H31sDBHFuBHBp8rAZp1zh/69qHPjldpHvZ44VNb9nYKz3hrappIz0hmX2GcyW8TtzsBaMs&#10;kuTU+M9K8WMjIt+0q2Hy+e0Cfhqc1F30vFex9u/bdeK09TT3xG2AgVgXMGjHGR8Ax1Z3qKhSga3P&#10;BkaWgitGJax6Wo89AoBr8UBtMDsfsjNcqCOkTwSvJg/zFP40MZ3RrG948j4/8Z5iXXBowUI9MeG2&#10;utlDevZiST1DInZiUYExcz7ZezWL5bucZ8vRMwG26gRy7ACUoOSLfdoWAFnjakl/VjWbKD8inXcL&#10;/VGBjVojEtrQJBN4McseYN6Z0lGnsBfJ9tMqf9ngVoXB+DKoVpgv/GV4FqEe87Bhtd3ESPDhLNmw&#10;VRhMQ8Y+VNYLY/BR507K3fMnGjH6vE2DgnEYrqIhqdixknIOTGW3t1V73fOLUp7Hw8QzfPKAd391&#10;a6uD3OqsV7FuuQ6KlAEPj3zOpmHPZwvm7/+wjLfvvaPYsACsV1makOkPb8ZFBv/Vigz8DM8lX3uc&#10;F2BwQjKHhpasGvh4ghmMP6OUXzJx7LsELMrQffHIAqw0JFGDhtrWUm6Zw4vpEDLdDQyrfWCPZ4N/&#10;ymbDAF13evIyqbmb0KcOQKUeFpPNbg+2YAnGQbCK7YGnwLW1px4Xey+Zkh62el394cMpDLTkkXfR&#10;f6g2WfveEGEkpp2k+NOQdCdL3ms0WAa6owbYyCdKNYxnhlcbPm14/pzEnaI2xtUc5IWWzNIp9vTD&#10;t5gjaG5NPTStmFm/dqv09cJiw9PwQZLa7BNzzPLooy0O1lZVIjEZLzOG+e2sBasJqa/DyIA/DE3A&#10;uoIn5vmkhNbF3x9nLRhhqs0HyUavb9IAWSnq0jzqHq8aFDDVdVzNSNH9pR8pQOqrG0pmD9e39OZ7&#10;B1uF9ow+4z0xGJtwvZfuaVwpT06y5cG1aNcTLLf3dzfp3f0tz4jf/vQ5ff74SSwz+tW+ySZoKFZd&#10;FPlx4nMkSWllG9hec5baJkgDWDVj+K3BOqC91g2UICV3RhX2qT0k8Ag7KUovXyOsivXWTHkuwFKs&#10;l8NB6xV92wyvdA8h8D8w0qsZ35BZv86n9NT+IWgItlvbk758+9a+Pwgqd2nf/g/yx6Fd/8/te1f3&#10;COxp2uuCDINaqYBF93YmuAm/PwDQqLWXdu/3401bH633RE0zXKXlut2/d3uy2UBEgQT2tdXX8Bye&#10;zxPrDQzlMGSbuyVJBq5F/1IwDTkUnQbvFkP6+eff0nvs6y9/br3sMxl+f/nTn9KXh2cmJH/69JmM&#10;7D/84f9tfdKL+uVZYRKlfT8mPsdQmd6U6r8S9+yRQCztaEaxEK/bdfzw/mP69vV7+unzu7RHKIlJ&#10;Su/u3vEZxMD0p59/JmBN//n279vbG7E7fc797cuXVlN95bmHem9n1YMsj04GfHJnVUElhHMS3xv7&#10;dwGQViSPDNUOB+ZVhmUMJ4vwRZ9p8uUUe0uEmvwD8BfJ8uxX1k2ZGDOH4pRZDklq7hYYkqmO2i7R&#10;c+dgnlV5fNYLwKj+HchIEHXu1iHpguFVg/l14WO32vopvOpr/TuZcR9edIJeB0D7T62bz3DIV2uw&#10;p4tltkPu7xi1fLF/X/j0iVhgstRqjaKvTwSjKAx16LhIKhHCMlBWnX84A7eeV8dUds9k0kBYpBjs&#10;y2YdstcKoDeVzrZLZlxXe6fX7rc+pLiqulb2x74YwIe7YTYKW2vU6Rf68FgXpfj8qT1hudpDNddt&#10;LdS0+b1HyFbH7aJfMqs4whDH1Xrm1TT7euFnWCxBAC07CvKhe5ioaV5NDy2Whs2hpQ5zwUH+d2oo&#10;BjWyoE/Df28SEFIiITOYJy4ciuWdyeAkJYLHNzd2i//diszDnkXTy8tLjwCPRJ6eKGbz4JARQf55&#10;g4l+jkTNiUAeZEXP9BSom2EqDFF3E2/8FdOqBPjRwNYFHScNlBfNnhQm+81IcntmBLukN9c3e7LU&#10;8PsATCj/q0KO7+5u03Xb4PH7RGMnpe5xKkQmmdmXLvAkQ1LSHDYlJhvlDaCl3yIO+ix/qeIY8LzU&#10;baOoqQNg9BRioQuZU7KcKPPvyv9KHl1IL3w9ngWUZckw+BAsAhpwnWeCsicX4LoG8u0azLCZleSH&#10;X3MylHuyTkgCKQWkDFAXFA25TNr12cHwAXB6tdPBDsT++XXmgXF3O7VG+tgO5x1TNL89PHCdQjaG&#10;74OkXQCIg/2hiPYneQmCkfj96a2D3sEkkseRGHsLU6GXi83F5sBzxGdjGjR02i3CYjB9LW5Yh0Hs&#10;TchgAUAvlkSpqBYYCIk3wL7wZcwlYtWdyItGIe9YlEBmTfYomaZDZ6dsYL82MH7fGoIaNbdhO756&#10;o128UVHaTkNhB7cMo9mX8vA8uQkGA/Xz55/Tb37zW7PzwlNp4IFKgKDIL4r+nWXytVXwAtNgJxV6&#10;C4Gpkc8i/dhc5M9OqkZSGdPvgnW3Lv05o6xycVpuBKfgPQIY8VSu2hw7aLXVYRFmz8v/oa6bz1CS&#10;Jw59OkonVEveUVI/KKplIRNSvdfqpnjtnnvRfCuBCr4Vq0HI2tm/mMInzDcXewcWNURotnlQuqE9&#10;WaYOZABlp+j6OnSLC+8czVg0/0PuCYNhDst5WB49yYqJmuGEC/+9CBJRyqOkgpMn0qsl31FcjGWT&#10;VxHUSmLMorvIZJJKqnY2QxdebjGEWp04lUKOnPRcZwcv4Q2vDzvKhPCzB1P4Z6eGg9WJtEHQU25u&#10;DrRcwDX49nAk4DabaRrPZaV3GiTRJ07ub8Dgbu+FIImR3qu79Pr8RnbT6msG4CrkB7hWaOTJki0q&#10;RuEzxAJuNbMKReQqX8KRSchHHdIIs3p+7XuxkhI9pfWUUgVj/kGKW7IbRwNtIUHHflQHs1XK0CO3&#10;Q1aQLmQF87r0dF+y+sYtmTx8e4fwzV0lFcRzhmZqvx8lb877dNv21rv7O4VrtIaFQKbBrVNrRMHA&#10;AsMX1xjy7/t2xiEtF0zfmPiCERm1Ap5n+Ci+gu0IVgbSDsexszHE4hXb57rd3/N88pBNn59J9rt9&#10;D12CUTgK//MCa4z2/C0C4ncEceEr+MI1A3UBB5Zm/5JpiOcdAR32kwmWdHL6XrcSiIKtOPUeexW8&#10;kMj+j2L1TQFYYHaN8murszw6Jd1d6SVLAI335axfR7EecplcCGyRsQZ2bvvcxYO8IdhJ8LMtE/9e&#10;1A4EIKy+4OcrYw/7qCHpx/Mzn/uUOED1cYyQI3mI4XMPk75D8vB3CQ8ZyuulutBrx8BSw1lUGJQi&#10;w+sJtYJDYTi08vQcfwcAACTHEbIgn2UNfsh+PZ7t9bdnuiDvVS79TEbjDsYqmJARqPLv+R8lw9Wh&#10;FeNOTEGw8RgaNlvSLTkXvgPAPjHOJ77f7nqvsKNsr1ZchxVekSOb9EiOLd4fsoG1eAazwzOCRReH&#10;VQ5wOer1cmGMXvLFMCBqBQ+lTPTKTnI/lyp/oADiKOdObEIEyKHxKKHctefjYIBqtb9u6ayUywRb&#10;DaR7KObfWaVsjnybZDrGlal7KffG1o2oZhiSWoYSaxi2FNtLZsbW0K69QStdSZN7c1jNyii2VekA&#10;Zva1yvKJ4/CMErGtQWPyfAlGfu32GcWeYQF8sC7way/xs3MNaFLw++pU52G0p6GkuFNRYwdGOGyB&#10;NBCa2q+f0vevX9LzwyPDzijHa+/3ZhN7MME0ZwLDpu1DN7dp/PihvX77/SJ7JLC0doMGK2ARZisZ&#10;YmL30vZqeHVejQKih/acFbDq2t5/fXvPEI3jG4Za1wykOh1fWOOjXrk5DOldex6wB8BD87bt/zet&#10;bsO5jdf+/Okj2a7ntzd5FoNpNolxQ7UMgRhJlOFpHsBesnxd8wfXIfSJXK3sEdFEvdS9GFEcRlQ+&#10;z2ASZw99sZdpzz0T/FRtNPYaBNc22pHrmyvtgwDqi0B7JlDDi7D1pFe50oLn+emZwz48PwekDqMW&#10;hD9eu3737VxkqKSbc4YvtN4RrE4ECoHwkUYNPw5UhokZ+/3hOT18fyDbDn580/6YDu/ep/GQGcSB&#10;s3F/3vEePP/6N+4td/fvlcaL/ZqmyAL63lpv++3L13Zt7jh4RxgSPNjv23+/tvfANae/45rZD2Pf&#10;ev3lr+lf23l9d3/PWh6f/nUWKQNehlBCwCsU/nz0f0a/CYl1weD7JA+/ZekyZaitPv7+d+k//O73&#10;9JRnrwjGKDCBdt2w7iDLxv6PlON/++Mf0h/++Kf057/9wjo9XAhQd4wM/jqku/fv5cXrIAd+D59z&#10;i1USxazpZRUpKMAwBqyNqO1nejcvZ4f0DVswReny39RBpmSG/2q7pti3KYl1HZ5t+cB9PgVQkzoh&#10;RlY/qZNkpJicPJw522vV3m5z9P0ie1QreyJXnFYci4gqZDtP5Yd9mZZVF4ScYFJ35rJ9RSO8I295&#10;Ej+EPyx1Cz7JNS6H9s1igkFxjz+ULbm4RihgZ/RdMOO8/3eNr3sU4k3ruhE1HJIRoR/BviuX8uJg&#10;tC9rr3dZzy65n6+sMy7CU5K9tqVmHft1rvZ4LfYiX3wNct78WAN4LZEmXP9OsxkXsrPYpbxZO2Mv&#10;976orpvHHnuqbE+NCzuetec5pD7I6xZ7gdz2odfQ/fxGINxB2VyXpfu30FCYDfFscXjeDO2rWF8x&#10;SeEHHgJMk6b9CmEVAEPoNXAgmKSABMdTt00u06R9IfBGpB4Sld3klLxCbx4w6EIzDvBtWa/S68sb&#10;Dz+mCq46dLFZYEJ/RcbdK1/v7v6WjQk+x83tlRkrgyLQp8n+TEfXCLqJSChiE+cpE6ZmoQkfLF2p&#10;9GYaUsRnQAL57u6mNZa39LU5e6NBI3x3d83DBP4TeLhhULs32BTI/MCUq4mNAjY+sQc3aSwXQlFM&#10;OBuQqh0ne+LAJFMn99I83l4i+LHdpATF86zvQ/Nvpn853XOIB6A4rGN1g5f79UopUHtJrkOap+vm&#10;VGCzAiNpZnZwSLH8IVIs6eU4JGvlswGO2XJF+dlhw9uJotgTZlOwHC35A7MC08phcbT2IvJK8Z9f&#10;H8SY/HC/Jy32y6/fUwT24HM+vpwENJo9iK/7/HZy4IU2HzAKCVDWjbU4d9+ORDkBAA6yE9CctPfD&#10;QTaSAVhpTLyuDkYZNmmeGulKZtTswI0Zskk0y2w07Zl4lvF6mD6TOYagnAiSMKA425ulriF9EmgX&#10;VOVpEIOGDI7FadYGzPMwWHY6b1MpJ8xtHgyZa3lySisZlv7cWD+T10h1otS+FXdggsFLDQ622HRe&#10;X55FTcahg+8IkBxG+nzWtvjyZd08Hei/Nyd6e5h2qwK7ipdAFgW9xuw7x4n2uW+qi6fzlLuuW/Ee&#10;stjVTMIApIZINl5nU+ZzZwfSv4t088piudh0NXblhYbyCmTJ/qyUUcMjI04cN7sMRLAX4ZYm5XCK&#10;sw7QCKcYL1Kmin2FqmVWASLUsF7w/jRYpoj3BqASE8jVxvbJYQLLyX42uWyTPH9WBiet+hxgJ+Of&#10;1SlWZ+Spef9abZY9cdiQ+4FbbHA7jcU306B493myJM+FDv0rz2s3pg025WbYnuzB4cmYQS4Vb+mH&#10;nz+QAWRT47MSDV/as31/jSHLkRYPb696/jNsLNp9A3gCcIDDo+tBzK0qZsLJTOHrq1tKc8CY7mEd&#10;SHpdavdvRRIv7CcAMFQPu/TMLNwHzmarkzHXfh7PCcAlyJbwGZZlu9cMOVgjHCfbq2Rr5ochKPqp&#10;S+LGISb165Z6GYVQvZBJpNoHQjwv3D7TX4ZnXKZ8XmxegRVITcWghIUKUlyvJg68AHiBBbCalYYG&#10;bqFP5zXTuSFZRBH9y8MXM4EXM2m0JrR/LqwnFNQ1em2tUgXYww4A/3LRzAJIw3UFiFiLpDIM/2j3&#10;ZEUwCACeMM22nyAHC2k2U25iUNXprAl+snGyVHSlh0yItQR2T2GDNBpcZi0QqW2rjJ9phE2WbMhT&#10;Bv4b+yKSecEeobzLvrYBWqwMLppklj3PnVV/KftR6qr2XEzPJjMWoXaAzJi+sbOM8Mk2L6q5WK9Z&#10;6skGYxz6fjF4Er04lVMp3MUDy7INiXIxG2VR4IrvdQy4IvWXwK13PA47z4sGUbZjqSnUCtEIaMi1&#10;2P9ZDRAjaFljgR2C6/Z2fKXHJe4X/mzf7jkkc7g9WBcENCHbG8WuR9OIAR93/3Y9v798S3e39/8u&#10;Ge9kvzkw4s6LgW+rQVSzjWz0yMyCf3TbEwAGYuh7vT+k6VrhUztK8A4873CNmMi9U9Abhe7j2D2u&#10;w/NOHnI1RRBvhGCMwcZO8onMkdnHvzdafjx2OwnrKMVOuUiX7F5RVft0CW+iHDBc0XldJNGXV2yA&#10;YxvjeknBOq02Kg9gL3XzcYGQ1SEeHpjE8C0W4rL0c7mKat4tbcJXT/8e1GyWANMipTpbQReexH6d&#10;Wrda5oK32fdAMwXXH1gyYqlly5LJzg2VQ5b7JIbum1pm+cF7Kxrq2uFNNZPlwoojpc3TszhIpJrp&#10;XkN633ojhNQc354IgOxv7uVZjXMYDK2XY3p7euGw42zzfHqPFoXhLLgG7b+nu/u0/+knhh8kEyRQ&#10;+s6TApkAFiG0YuekciqI8Jpgx7Z9/fHhWzrkd2LatmewHvYamLVnsEw1vT6+tBc9pn279leHQqD7&#10;/t1dq73fK3Uddc9RaeQ4s/B7t+1coBUIQHzUJTV1+xjsa2cGaMnvVmSRbWqN8JtMaf6ZYX0z7GJa&#10;37cjIL/j58I9of8vfNOqPcYRCHE+dm9zpGMDAMT3xw55tpxR+y7sJ27F5EQ93N4TXnKF8ntZMYAs&#10;AuXPodW2ry+PaXh5TQOHTwv91Z4BIqab9ITa48NVejmdLfEb+Vp4jsCQYzgYrH/a95lQV8Cj++05&#10;fXt4ZM+CvheSVfjQIwgMIR7nYXCAEwaf7XPt9J3AHnxjv9de6+aefeIBvRC8FR8feM5N2EPR95Px&#10;uCf54On7V4JK+LNxvkoFLMXzdXoDgWZ5Tc/f2mdsn4lMwrU6WC581FgkMBRGycGTpLL02D+069nq&#10;x3aNZqbotvvbruvn3/y21Q9XtEEA2Jaxl86L7RpE8EB//trWN548MB3HmlMgfSSBwDtykP/c3K4V&#10;WOfB3kcKPPbdQjk1T1XZZFhhFd7f6LVxZh6rfCpxblBq7wEVa65UrA5ytoEZarWGHDybYJN7UFop&#10;eQP2iiT+C8kBQyc0d29k9yLd8969dQ9hWy+YwUHScFQu2XlmDlL1ZqVMeKH6JJbHa03dAw5J0pTq&#10;m6WNoodBtREcEWeOe9XAQEq+TGMPxWP+YT8DczavYq4NDhvMNRifsLkYrHLbCGZh3xAkrtoJFmv3&#10;lw+CQr30KYnAjZqtnLKvty2cwiUwJMEhDzZ9Uz2sh+kkQ2QPPCORI8A6v1/pJMq6MUZT6bY5ypfI&#10;3XMwqJxrfN5ILv5BbCu7qlAU9Cs8eH61OH3XUmDWCNnhXnVxoJA8mKutawR4mhxRda6OtV5IpS7k&#10;12TXZKXlRVMQYQEs4sBUCwPMHBddXxKJTJFYh8knpjs4KCC9xYUN7yZM0nUYj26+E5uk4aZ01Jeb&#10;S9u8Zvoinbv0iN5D0GnblBgyKCLNvkGDp/PaeB2OwA1/Z+nZKB8fT+Jp9N4ODPwdAH7wVmHMOKLb&#10;7cmFRgLTFRSfeH/Qh68oVR05uaqLjL/vriEBU1MHHzo82e9h7o4GpH32X7898DPgO+G16lU86MmF&#10;9yzPPwRVMFzEixIG52hgF12n46u8I8CaAMC5RErrWjtiTpNcp+ACFIzGc7BR9jxfyLd984s3Nvn5&#10;IOlw5kE4k/2UZCTtJw7eCG9npeuymTIDDf8wnGSVQfk0in5bnfa7Vq23FZO7uRr5nztTBQsYTEKA&#10;TLM3tHHKlv6291s13Tub6otNHiosAHUMdmn34fP7O27GuIbzC1KSleaMa4YQD1yTaRxMiU2WEwtc&#10;6V6FS3hTuSgEs/BaKZ9Hextio6SUjEwl3D2ngCFB67T5beG64xqD1clf1ygyC5sY+mMuku6ui9hM&#10;aFwlCZ3EfGAxN1ywzVYWaPEs1kjTGxUUUu3Dp3RsgX4EJyzZQRG2GOSnoaxl+mEqnhyBDjiRHgH2&#10;agvfn3EIdsKY3t3d+VnPlCZQOnVSqi4KNEqKHAghduegZLRBqdX0VcoCxGlUXqKYnrv/1NSeCxxU&#10;J4M4OW0+o8XN2WWTjNdAs8n0REqAV0rOZHyfu6Rx8mFK24Ddzgl/ZqUkJcoO9tdhwekJ1ryoiBBA&#10;p7k9z+u0dv+szc9y7sDdvPg+VgGri03qNeU8dzku/e2qJt9kYWFzx/oc9Rwx1dYeE8WTsZXhEOfu&#10;lVetoa+W6DHAoB84pe/vODDhbZN9WAoAO/M7oiiiBB6MTrNaOZiwHHix1luDKEtjfGbQL7Wt8dPc&#10;s6X5zMVgZ7ZEn4xgCGNGMYRrvfBgylt6owy6Z+6PU1EaNW7Lwd44p/NKST9Az4fnVzYS9A90wMXr&#10;20wPOrKjcmtCftqlh8fHdh/PvAfcL9/ePJ1Vuhz8WvHMorH6+eefux8IAR436PSJyQMZEGgseK0J&#10;uM40v44iWd6rKuoAOj4+vrG5YRhVFGtVA5HZzM8wHSYsZznB6CZ19LnB4IXO/hsuCokf1BkuKPKP&#10;FlZ5Y4KTMT7FZLa2s22vsAMCPSOZi1dMHB27XJxNT2tCUEADyMegDcU2hj7fvv5KhtCnz58F5hQ1&#10;cGJJDdtHxHm0np0KW1gfZFvFc0BQFTYFkIUeipDtgD1WRntPhv3IJBlN+CSto+0RFgKPkFpJnr/w&#10;TObzDA9gexvu8p62FIvlFJTmDTonpqI1NoQnWqTtLpagVgQ/PcnvsGpoyiGnAUOd71uTn6uY8ngO&#10;yDChj6kkpFF0druxbowdDZVYC5Si4NerPbYM8J15frZrtbOH61nMBbIR1837hgFW+G6QD6KAPC+u&#10;d0Y3FzaPLsly5mpQczUDXXsONhXI0VDg43rPZ7EHKaPmGXTua3vH/f7IREvuEVm+VfDTxAteQb4W&#10;fpW27aB9Ac42sv5enRIuw3vUe/SDJovbzwCGq6g7n1/49/BM/6P/GyJtnbS9ndJHAXZmMGdHNd8w&#10;kncSeGZq9dDPBzTssIRAiBJCY66QkLmTd/W0EzCrWnpSeZ8v/Jii3h6D6Tf04SvvGSqlsnb502gG&#10;SSHrbezSfKojWj1zMmt9d+GPN7spzTHoth+C/GzF6guDcLLJ1rylCcpQsH/XXjtWnyux7fy4wVA2&#10;Gd5G4a9o47vNvP5in4qGmD/uuq0yaViS9MGG3Nlg8ZAuWX6qlbLThrPTKX94C39ODQgForPmdXNU&#10;7U81rvI2Do7pdnZuqqEhGBseCPIczrVL9jmgPIs1VUN+HbwODsYsGwuGY/ut89tT+tvXP6fj83fL&#10;91N6eHklcHJse+r8ciRbZ6UPqMDoPUNgBg4PcutDrj58TBn2CYdrSsUHbiaq+Ze258F6gD6Sg+1U&#10;YK8DL+Rzq7MeX9Mb2O44p1ovNMMuZ1EY2ffv39Pj01P7LI/sE2FrU85QH+zTu/v7dN9q73f3711z&#10;nNP+cMNBR27vM17fs67GfodvTc827zHyrdu1feCB1+l0dtrziMRXWaQg/IL7SXuNW1hJkRhypSE1&#10;6thJcngNJ6prI3tNItTvet/2nlfWA7SfyBrcY5+aImBnUfgeB2ZzqwXQo+7kubkGQxbn3O1d6xev&#10;0+n1moN4DPB/fXhIv35/IBnh67fv6T2eedRNg2rkOuf2cy/sU9DLMFl4UgDPUuWliVrpw88/UbaN&#10;ZwPhhQyA3d+kEZJqWPjA7qPt51+/P7PngAff/f2n9LHt47gvw5z4Pqm0s+X1NX38+L7tBWeyBwFa&#10;HvZXZAzimiN597ktsE+QzFqif3Z6dHsVpt0+P7xKWk72+5X2kCL4Ho4r+MzwMSS5pH33Z3jPYe23&#10;mgk9IBimN21N/H+UvWmX5DiSJAiApF1+xZlZZ/d0z+7//zs7H3rf257qqszIiPDT3M2MJDAQUVGQ&#10;Uf0lt/pFZ6aHu7kZSQCqonJ8+PwH/knqRwBmvk5Wd94cbvgeIau9//6VddPp8TlcxZ5970gDXetd&#10;nVWGQSOGKburvbE3Z1g4vRrAPBh5ySyhOjI4LyI9jKyTpW8qhleQhCLLBNYq3VJHJVc2SnFBhY+Y&#10;VknMdxtCa1AnOaU77DjQ5yQCl2HOHjjhiUViEDKsUMFvOB9Rw3JY6Gm1xWtkt2ZZhuce8uADDWOD&#10;9+YJGm3wEhn4sZAJ3CaniNXXWGvJesoSwz8N4VfAn/Yz1kupNGsXrpPZeoMkb1e5scr7LrQQE69z&#10;Pbhq7b23sPFs1MTPlEvbQ92TXm2tXtcHY3EFGIbG+sZPejCqeURbv2LA4GJpM+eV36tTCYNCU0tp&#10;wKr507rndGnquPWArV2zmNug3pVPa/9F3Mg5Lr7aXUtZFkjqgzAPb5P8l8m9ClnNDnDqmejziuro&#10;rAEWtfK2wcaLDwbAhLLDy1nMm8gCPompNCt2mR5+nXlSoSg/naxxtdfxhLDQUpCsCL2QRgwJ68P9&#10;I4E0bNBff7snQIifhfwH7wlUcFCl+dBm869h8SpaJKjADA7Rg+oBDvT7g99FMWkkCy55CxiYl+nB&#10;hOIdn3UWKp8681UC0HIpQb5VM9l88LlAY4GJM2MmCAbVa3DYmFEpZYYdmU6AgtCEUg4Dw3PSwTXR&#10;7axpKvOJBfBESWNH4ARNxJtYjLi23FDR3GC6hgZ5vgjwsaYJABtjquv7e65NB4p6XL+ixgc+reaX&#10;Voxxxo3HAFdO8wHQ4JpuB4G+maDWKAAxSSNvzM+gBEjzJuDEXtJCo8TLVjIa0w2Nmm0A8qDKDGrU&#10;dCIQCPW4bFsUWQBmVpNvU0cuiAlSwOX5wwb/9Dpa7HdvqWd4yCEXw/U7kSUX6KMBqdQsIAT3fZyM&#10;2XpzbSlQQU12yQtF2MEM/BzkxwQfwTAYbDOmzJy+HmVha4lCm7PPSwws2qPIr88YigG8PqSF3Bxm&#10;IfllCUxgghLXqDFa5im3CXT0uG+xPlzymEVJ9oLcackh+6RcqXXFmHj+eiikRgFUSMptG632OEzd&#10;3Hibhv0EByUD1OGI53roLeiAzDQe6AOb8rBmqkgfYUDfoBSqJI8kS9YC2E5/wNPE5/6wO8huwA7B&#10;rElLltEH1pZJeE2WRuAheQO2yFln+QEa6y215tA36EHMZvPmm9iQFE0EeGDNnrSYDOSWOf+sZtai&#10;1XNLCsztcFmma/bMlSY5onF/tzo4JAk19oNLAmziCMCvy/LPjP3iy6fTzv3FPLwn0z/VmqHcDs/F&#10;ZySqwPBERh51U1Z8/KQE14Hff/f+I5kGu52Zzx/r+oKknfJRgN2eIKYiGzLDTWf+mpd5OfCysz9E&#10;9+fna1W0+0uZRQCAJgDzIj40aamfvxbqYZNmJMD6RBIH+deH5/D+astnFeADm95BzIcZk+dOQA0S&#10;DY9s9FD0f7//xr0Zw/iNJvpYj2CRASCK8vuBVAhy1r0S9SiHjoUg/ZmAVk9ft66rBXh9/efnFwLW&#10;Hz98Cl/vv4fH5yPPo+zlRzZvSPvd05LkJXI9LQC0B7rHSpPqtdxYTZl9D1DR0GS8RYwT7ecTgdsk&#10;oN/SVpM4Q2Cg4lmBFAsMfWuyB/O0K11j6mFZ4uvXd3cE/QDE0ID8ZGFdh9oU9WJcmEF6TzaGhRGZ&#10;pxxTcFU0Y8/GNe3E4PCpNtiEBxqLT8bgUyrzdKn3oBb7HGhstG87k69knZ+JZx3W9EWSIZz5s/Y8&#10;hupQ7pl5bsCXDedaNqKZNfJgDgSTroORsmFohqavGgbAi4jFKz0fTQ4KoOkidlgRwyFLwpmmWWxq&#10;O0ss8VuBYjpjOThwjzyjt1vafTFPrhxzc28uzavGGWKTeXAxAOpinspKhGcoD57RPDepJk7+4+W0&#10;8m5OFjCAGiXPjf1NU/ZOaZjuf6x04bjMgHk9CBbUJm47bMm0IVt25o5RX8PsUjDARMNMhgKAI6zP&#10;TS/f0KgwN0jEduGlNtTzZEObp9oQXl0fLGFS3sz4Wf5enLOUA07h8+ffH9BR1E2SgUjWe27MK4BN&#10;YGhNvfn80lOafpIWuLGhjHdD/6yrw7UpNgBKw5KlHxS3jT2wM65CFE2vEwnapiSsGTsFZkTWNNYU&#10;BDHKNsUUKM5Ozy39T+xneW538lIalQbYwjY8OZHfNjcfvihfJnoEcXg4qUfoTD7f5Fh1bwybVj9w&#10;3BkXIG0ua7nvLBsC8wfrWLeENkyLa8aIN2RpJTFz1iwSfuPC4ojFWIddWWRgHgoC4NP2OAuoofyD&#10;TeJC8DPfNQMN2XQrGK20SxUJbvr788CsOUnhE1K7Hknr2e0/mKqqcxfPTO6tBiMXQ8FWBiYYwGjr&#10;S0mY5xyeHx9CwZlSz5HXb7+F88NjOIJBDdud2gMVDWrBSI/RbIKwb+Vcey/IZj99Cod3H0JEWJFA&#10;cNatCEyM5reO5hBnY5ytP4DCJNJuqV4//Nzbub6vU/2FxmxG3fLt7Vhrs5dabz+Hm/qR4M86169N&#10;9TnpN4kyX/japSmRuLCvezaGiEgwfr+/DjuEBQHEIqNvsnpRygkznQ/0eo3ol0g6KVTM4HyP2m9n&#10;ru8NASB4Y9P7jrYoeLz2Idcz//TyFHaoY+pZ9O7uE681yBrnp1MY9Xymznq+q0NP5mGRx7LVg/i8&#10;xvbHITCP9Zq/mJoNZ9XVlYGOGM5vAaze3oVS97nTnKk+e3p+DZf62e6/3dc9fV9/5lD3qiPv0f66&#10;1hEIy6h19G5zSz879K77Yea9A7Bzfnmph0z9/eWNqgnct/m19hnYz4dd3RM29awDUFv3yXpvtvWe&#10;Pt8/hFT3woGg+Fjf4ybcPz6G7dUhvHE4bCGVuN9lrPc1vzHtdj5Lp1Zf8+6nnwKg0O71iKDfcOZ5&#10;91x7Nfj4vdpWcDrZkDWZTHyC9/hkQ+9YP3sGy48+eB1tPIAV7Pa3YXt7E/70f/3P8P7DT/W+bljj&#10;Q2787uauXrdz+M+//X8GntbrkVT44DOOYOPjXL8IJ9H+ERSyQT/2GX3LtXk9Jj+3TE2EtU5PfykX&#10;yapmiJMlL3cM0qnPGntXMYmj+aSTwYp9BH32LH9PrOn6whgMGvciN6CmyKc5h3Uqqvvkdo011vXD&#10;EuCzHsTGxYOP798qDibMb+gLXvfystSGqQhoLEYmSGKeY+BoqbiJQwaJ5ey3xKzBxMwgpkszdjeP&#10;vSgpvYcdsZaRdzTZss5EdAsoypUtvIIgetS8JS6qkiI5L/fdzrzoSDTB2Tbr3MpmA5a1J9peWpoi&#10;jhiH936dkQKcFWgkO9tDZiWcu8LHQy48ybjIS7yQDTqQ8FEE+EZZWPhBNnVlkWkzNG/SkDP7IdKI&#10;jVFWUBOBWBlwRLPe4LkqUG+W2fuskLUmg5Ydiyl7i8Ix7fxhqKTxyYKT8NfjK9TEuKaT1AgcogoQ&#10;JfhqIMO8XEynS8vcD8avbvqdpNdmcAWbemP1MMGxs1RQGGPz4iEB8fGFNw7AFBBpSwKcTefOCYCB&#10;SfigYLtxoi95GKfsc+YG+MqJbGQiHz4kCnWbThdOFJAKhMY9rLxO0Hj3g6Kd64eGDx/BwDej8qZT&#10;t2LAWUMJ/4KuNwlMfrJJNiZGOMAxcQZd3BItC//dmFsTixdMw7GZTJwAywNpO4TxNPLhwHVB83a4&#10;MvAv0oNw5hQN1wig5sxrFCntYjog5cCi6krO6ZJmfH+eRwFyo/Tt5n2AJ2S+mIcNpqknyYI5qaa8&#10;S0Ug3jcO2KzFmkN7+GwiZ74AznpzGu08LVJeZx2U0SYqSeCcU1tdqoRr5rDRZbKJUVQh6obsWXLx&#10;iQEiCmzRI4nJIf7tPOZmstx3senRg5KHkxJu8XfwPaSMdrI/+FoSwAeAFslfaTZfAPOy61nEA1ga&#10;m5dZWPz1tAi9eWb4RLIFy43Cg0PEuMF1GLOrWrKmOxZoMcsoFKAJk5/RkNR7R2B2lj9fMGkO480p&#10;eSxsovtmir6AJC6RctDPCtcow/XRaNwuqRYDYqGRa12W3CS8WRLhTsUoP6OKapjt8tnneggyVrZG&#10;xiWp7t9mk55EFg79HuaJ/ie73YFsmqL0ttCnlobK99ebzNc9eACqcvIuCVi/6ZqHlvlzdo2NiIle&#10;9mZB/QbDWGrRvE07Y8EU84/stedd3GtTARXc2zS1C2HNrllAJjcktwnyJJwqGmirUCCGAWhIYAnH&#10;YMwIXKOkupCRwwYD5tIoihXAwQlXNHAAZXNR3DzuJ1k8aDKbh6oBnADpzP9QDBcPdlAYDadDksb7&#10;sMWSnCSlVgGHiT+8yvAsPtamA5NAAFTHl//kWjGv0UkM7iwwPLT1B2CjDyvD2WIJaWddB0xcs8Ju&#10;yFbprJnM3BdHyY0j15xZQmhfKQuQQzVosokngfjJww0yC3GE7fz04bbuHVuCTHhdDkvErru72TOY&#10;IWh/msZCEPu5NglkRQ1D+0yQMWN9IoUaaxXPxPX1je1N+ysZgfcEBi9iNOEcfKvNGXy8wISb6Gln&#10;qZwPj0/h29fvZMDiHr++nslWZUAN9qsyKxQn8XkxoGMpBJsaWr6D3Pd97wmyTVC41UWBDq04bOPU&#10;0EyPYyjNMJnqit4lclGehJZq2isVFMDpfr/XWt2wiSMQXt8GGCCWHlqL+NpsctDHPXGmnx8aKHwN&#10;EmB6eHLPMKkhnykMQADoqVjENY9pFc6hlDum+SqFj8U19oaNJ8UaEEbfOD7rBqjRzFzdPhOp0QCg&#10;EGaT6YOL0Izzja0zaz8O9lzDbiKbl6nPL9zuwkDP0BjSANqQCIjC9ULGrgZY8HxDs9FH2k3QExWs&#10;6MHOOQ4qepM3o74iE2caxV6UdUVY0pmjA8UlUlXgKZIA2MhIqOuNwSJTMMZ3M7YOtncxbXo0oDFp&#10;P2pG5Tq/5ClGdn5WEqw8l/keZRPigK4lU9e66GgstmnsLDnek25V72F4apPqqfkRE8CdUQ9teA1Q&#10;A243lnB7Zsq2eXzhdd7f9XzfuHfwbcYzcbi6IcD+9vYU9tvrgFlTY6v/HmYfGUKdsVzBBqUvn9lP&#10;FEmcsbbQ1WD9wmd5K48ygN3mN2s+aP4MMnlXRuMuA0NDgGfAWWo+dHdZrycxh7AKYJrFmF4nuNNT&#10;rpMX0NzAcSrfQhSbNLdBYnC2QmfMQQxfkprNPize3c3OIhrATdaGrDCKmASh+dutZKsrgl/xM0jv&#10;Ka2SaNdshyxGalAzV8QSDy2oIzfWovlVKYU42HCorFgnVA6sgNuVFXpjRLoHqm+mLvctajZTO+8N&#10;MHflE+6JsXsluXUGjA/q6DUelHCpZG+Xz2m9uGeWX6ihdGL2zawDXutze3p9AZU25BFUAoTSBDJz&#10;EZ4AUDxO5o15ISO45/kWYl3jdS1evf8Y7hCAATZp3X9mfXow/7aSlgf5HVuS58mku3XfeX0+1TNz&#10;w87DfJoHCyGEwqBeopd6Fh6PTwQnf/r4KWzq83sE4AWgrz77ONNOryfauPSD3TsodHAmW4jHyB6F&#10;yobe7v8stg6ZVlBugA0W5taLcMBK5r1ZGQzaE1Gvj8TMNoyGz6ZTDp/uPoTfQNoYbT94eH4It7d3&#10;dV3uLBwFShnU3agJ0GOin8ImMRuBhGEx2TwDC5U7hWAgR6C0t5g5OIHtCoknE+qHE+8xBoCn41vt&#10;DRFiGM3HUMGRqJnhn3h92IYT3niyQRRqRDCFYUMVe5Ptfn94CHO9jte3Ww7GwAw9obZhH21stJnk&#10;LNsj8Hebbsse97pe6+PlyGf39vq27lubcOawKYXnupdmBTZhmI7z6RxeSUJ4eTnyvSK0LH78HL5+&#10;+RKu7xLBVFzrftqYtBoegwgtqvf1qe65ZwY3zRygwbJnV8+uze6Kreb+5o738MOHz+HjH/7AugnP&#10;b9rteA+RTvzKQJI+/OlPf+K9/+3XX8gQxJmPP/Tyr+t1v7f6ivuUDwqjEVawQQHoe/fuHYdLpXhg&#10;n1c/BgIZmJuaEsCCc2YBJGb5wf1AgEmJnn4aF9k/lRWJAAusOlzdkfMiq23+nx5sJCKA709ej1kv&#10;psGfe1M25dYc3H/K1Rpptec0yyPV9U4QoF94nFvgWdRPetBFDEuasKXx2s+gBgPjUctMtZR89lNq&#10;vqnurWq9g4c8RakXouSwS3hIIzGEIluRSFIN+yyp/dx0xjwHl0yBbjVoCf5Jkihr7qFalsT2IsDT&#10;CGgaYocoQrn6ZKkqlmF50tUUaeufeSkCOotCepqXe3Ebhrkx8mkvl5ojRmOG+sC+tMAsAyyzpxHH&#10;xVc+rK4B7YgUiBbkR1jElvQzzAewpZTmU+1HW1NhmmShax+gTWWjTIijpecy+XYcmy8FNsRO6Sal&#10;C81/bgOZS90I3o5Hm4DNhRs/F0g/t5oFm/fFaY4A4U5ju1FotCgtkZTEZTNoLBD4gDf/8mr0Znq4&#10;MLkw8kHNkt5R+z92xuJQIWHMMgUlyH/N5ca4yWBsbTe5yaopRQNjRSaTBNnOEzc4+A1Yim7PBEc2&#10;ZSz+zUz3PSjT9T2AkXh9u+fvw88/PT43xiO9u8SKcbPGq+sdQZNXSp6NBcdmuiz+XlgcCCrBoYqJ&#10;qUlLrwmAYbN2aq+bfltCi4V3wDzWErpC80MxMttk3m5ihJzOk0BGo6tiqzLPMpPc0LNLTVrOngyk&#10;pB2ATcU861wKlTThuMweE24+UFn2UrMQaOw7Y87N2BvXukvmz5eYRgyWkTE2pnnZFOHdUQQGJiXK&#10;eo1YogEQu52l/yaldI1itfbyLsFz8PJ2samm2KqIocf7waRiw/drYR2T3j8WGNKt8spnYHIjd2zi&#10;ZTKGJlmnExcpfB0BJOw78xLjtWKibMeCjVN4hh8YG8kPBis87HpiLZhwOLZDAkyLHKzBTwKGLGhO&#10;xaynj6Ul4IQbNjYJTUg6pYteRgPU3TzWJDe2MdDTZbYUbJOBDJQ53tYiBx5FSeEblh7Yu5kcDzU0&#10;TElBEw8Pz5TOW2U92oQ52uHMAQNj6Cc2wINk++59Z6+duA5CjFpHdu0m8h1NHtp5crGkrmDcdVtr&#10;ZNE8Yh8qMtuHof08l5ZnSA8sMGDypHRFmaCqIZ3lL8mjXwmAdlBkGhzzWmItAgi/jEpZTgqlMGYk&#10;pfQ8QM7K0LDXTUXpmt3irVBm8zJF89kz1VH3UZIlayqMol88xbvYnhpFxU8xLxMspZtGHSxz9uTp&#10;qbGDTq9IZPsSfq3F19dvX/ks//rrP4zNVWxfINEWrCN5WyVJrMBe2on1CJCPvqWwJiCDYG6HkMmv&#10;rYASGa01hPhvrP0hGRuZz3ZcPKLI4tXED88g3szbfFISXNcmvDTNBus3JRXWQ7g6XBH073tL82I+&#10;wAlMg8mY0/KyPdc9dZaEwPzXcK1tSEFWnien1f/GM42zAfsRnrfD1YGFMBjrMW3Y8Pz6y6/hy/dv&#10;ZMI91td+w0BIDSD2rVmefklMsVGFbpH8wSbHsfm+edHl09YsWUqJoQX+NGafJzorhWxhyJqVgnum&#10;4fkF63EnOwmCUfS77emNe6xnOoMwkCZf1yBkNza4cMuPvhbxO55RmEbgvxmAEVPzKyaAMOe2p2H3&#10;2u6NGYwzlIBSkKk0QKRo4Rb0MgHoJuZ8J4B+nk2WaxiA+f/ie2D/YAVgF65ubhr4HVbXg8XQMLSU&#10;RfPlywKjBcwnW1dTtwAhDZAISdN6s6jA/k3pPSROl5H7PfwO2cAEC/IgexhnlQBc1BpDNDm2Jesm&#10;Fb6T1uniWBMVuENGa7ZnGPsKGiUMO/a16UZZ58V9hhVK/Tt+pkuRX6sNEOlbhfCJwdLELYm9N/Zf&#10;NuAU9w/3DrJ0v170YJuN+YyzkGcuzrLoPsOBIRxoJmnLUL9/N5if3DQlhnyUbL5ZGGAxTGMw6SzW&#10;OgAzY0hayAaGoCeGw2z53JDJXW/mtjcVygln69n8CzEkZsBJ/d6pGACW5/y7wb6BYWrmAblFmIaC&#10;EwyLii39lT5eyUJ3KAEk6Nm3OtcCcCx8yhjfC+vSA1HcKN2bKft/HjBFp3VjgaUiJqedGxiQRfkA&#10;R1EL/N6QSYBVPS2+nfSiEwsQBaAP/8BqLmSHGsstrwJ0Y8uLjvKti5L+2hBq9vss2XxYWzrl2MDB&#10;xnxorInyo8rX5cslNnKBqYeyMFANo9SgtWu1Bhd9GudsaPfvW7iaq8x39xT0BnBu56WBh7mlpa9Z&#10;KR5A0nmYSo4/qCw8cdeZk0FWLTEvwSUcvCbfr02W7pJq1PIvz9/C4/ev4XJ8Cue3t/Db3/4Rnh++&#10;h/ltZDIrmFh5mnTWJzJIcd4N+5u6N6Vw/eFTuKp/4NnGcDx4mqp+6ZWmzgAySvYmpvpyHQNkQyjH&#10;6S2cny7hAGYzwMcy04YF7xVg1bbuAYd6Id7f3dhwejyHK4QV9nv+DkhPofZ8i7VHicZ9pMwXNjlX&#10;A702e/lXuo3DJOYQBhHYI3ktUa+NRZ69NgAvKbW98PXtWPeTjmDfKZgFD1+3g1fmLuwPtQd7nshw&#10;w1AU0v8EpdN+b+F/8PfbdwwagdLMeqf6+zaDwEUw0wYy2F2BAGYgWJq4Hnif0JDNxX426x7O9esY&#10;AF5LyXH34UPtAd+xjgGTHCzjM4YCh1um24O4wbHasOdeOQv4TfW+XdK51g/1OXwew6d3SKytfd7+&#10;wP4D9k1TMcUNbANw9mHfx4Dx+9fXcJ7PtQ/9YIMRnNUIyKjfgzppGkftGb0p2erzg1qPnrT1Ox/H&#10;wmEFPHfH+vVh+xb22fwiqfwZbBAI2w0M3XL9nVAyDLuegCqCLOe4YZ21u71lMvT7j59Zs788PYeP&#10;7z4w+PPd7Q17A/QBY63Ffv3tK2teD8QECAi/ypvbO15vqg6R7KtAPverjnGRyL6+vFBKjqTquLIV&#10;oFcmCQNRgygfMIiXTLbZkmIrZ/ymaHPmuq3aLCKD7ask/Kz8lo0lXZbgxrSyVFlZFjhs18lCKOsZ&#10;pz2BApxinls97lY2/u/o22nh0iXV8W4xEldMMutVTbmU25Ch+fKjrxkN/J3KEpjkIBhbuCwmYPCz&#10;yoJBQrc6v+Lyx8L9xBQPizVNbB6GYkhfzALL/aizA+OSq9rncD9EU3XFtdw1LOQbHpWd9V/FA+k0&#10;AGKtknIDSptnrDCjGBd1W9JAr4XVeQpxXgGXIs9Qno4zqrcwPF5KnV9ZwzgLlYmtNjYuVBFDT4Mf&#10;o2Dyv3MprTzl8HacFvVVXqUlr5KQm5LPwT3Uzn0vGbJhNX1SQltL8EDBBm1754XqheEbxnbpBdSo&#10;+ZAUxZLhkvy1MqclvGBMSJTJfCdj2MHYZNklKDLnD80w2h7iXkmlmBZkXVQac8t4cIxjM8FNZP4M&#10;mjgoGELMOvqqYRJQlg3kIm8kYxCWhsZuhl6giQEZnMaPlvQHhh8SsFAEwhsKaUY8qMSnxGQHfk4o&#10;bjAhv8fhnK1hQ6OZJUPAb2N6kYrPy1iatyEeoOPxZInCQyfmYha1NMkgM8oIvP/BEBiHkDUbthEG&#10;Nt6jsa4AviRL89wOOTwfX20qrcAai2+eBfbYYvFCi3JF14bPtrnElpKpOGox9FJnzb8X/e63UjRF&#10;MAQ/t0LXwcYsjboXb55+03lhShZGESPAgiJsGDHLcL1wihb1jHbyPbPkoNxA1RDNDJ6Motl8MViI&#10;89m01OIQLVSADNNkMtOkps4NZuk910k+LGR41pQC94iSwxIUfmKfs7EF5VOB5+L4Zj5oTKwdTVaF&#10;9zVpegD5I5MhBSSi8Sjy9ulCr6mAGnuPlXfz/tS1qXInBu7KzEDhErF5E3KqsxkWvyBJCXPzP1oK&#10;abIzUmzsAVyHjx8/hvfv33NSiM9NaVkwjzdcL/gXUY6dzbsCzSTAV26QvTWatubPFmoQrdFF8Ydp&#10;LpgeLu32cBh8bgsEii3SfOR1dCkznSGUUmVsMqyJSJuBTQPaen+uwHg5n8XIyUxVdPogvI+S0qza&#10;VMv3MZ/C4fPp8CMjo0nPFu8+UrcnM/3PKSmJUQm0kCgB3MH1HRTpnvvGVibbRpIoGgxr4mYH2vxj&#10;WIPkmZ0A6XkWRysaWBLk82FArpLUyexRmrH7nWF/r/s5rBPuvz+EP/z8M9lZ375/r9+fJRewg/sk&#10;f8mFPWEsQ/rKaV0g2RZlp8nR12lgXfMSQkNCdhjZu30D1wlQyPuzU2EwyztyQ1nNITwCVNOBCD/V&#10;11qEPp1eCBSwoKq/AI0HnlMMa7CH3Nai++n5if6SaBjoP9fZHhA1BAALFQUVvYEAku5qkV6vSQe7&#10;CvwdfIMOV/V1g0KM5jYgAgseDRfMqHEWYABEWUl9LgD2myRUsgOFkzgQ6zbLGBrMAqLWKZbmFxND&#10;WKdgKnhnKUzX3lqFoAo+j4cpWYdbGtMGUhHYZWS6wEwMHHj//paBWWxW6/747t21UjVzLcRrY3N1&#10;zQYInwlgDD5zDGbngbM5dG48zWkOBx893+MihdxIxovnbgePJ0htwdzD/d5a6iBZq2AN1KbH2LFZ&#10;rH8NKYMV2RwoQJ5NH8PU5PWQFXf0I7SBBBgu2Htfj2+NjR84cNhyLZZWWCoX6YfJ8cR0y8lclC0g&#10;obNRuxeU2NssnMx8fThp39rrgtFmALd5AuLMekNjNZgJ/DSa9NimzwY8m3VCaV40/PfJ9nmeSZi8&#10;bkweRCkc9t1pkfXTNyuaLrkXKxsjkVE+rObvewnKApMcvJM9C5id9XoiNR1hVmLnMCEXjViRqkJ1&#10;D+EEDgxe6zN0IHPlpITrUtybqCcggoRLBIpE2SSQxVjMO/rEgI+B9wrrOYtZyHiP1IuNOdNPEdLv&#10;jYJbwLQ71rWG1+DQpvv9cbw8Y7Dv4D3hOb9clIYeGvMRjft2Y8Eb+HdjKFvTiO9lIIHXPWDwBANt&#10;3e+Q6fGdeWAlsVSS5FDcA8Ra4BkDT7dsgzpbA90CbpW4Gu4tjDFXYqjTldXMD/gaQSBnC3dxFeub&#10;7Az37I1WP7Tro5o9lR9sP0tp+Rxt4Beie1B5c5tac/UDfaKUVUhGEOjX6XkyjfMShhsXlqtbQrgF&#10;SrPsCK3eLHEdwBH/Wz3k4C3P5WJ7DPYh/xydkgWtpvKU6iBFjbFYpikKII2Nzd7ilJp/n9Usrlwy&#10;GWQwRlldQw/fvoWXp+/hcnwOX3/5e3h+eAhvz4/h9PJiawLsdQwPdhboNyukEPvlCPb9H/4c9u/f&#10;hf76pv6iLc3yyeACg7zrF/YQ+iRYANV9Amvy7emhHr9z/V0PHEYDzAFzzYNoJkhPt3uef9foaXpj&#10;xpzBCBTg0slsH6w0SOoHsOahokAQRt2LrnZ78xmF2ku1clHdMbDumBQGZP5qGTUDWdUhnLF+5ZFq&#10;AVInnvNjMQ9LWk90StQFcSFCSnwXnnjNjnXff7IhKZV+Vt/Qz5QWLcQ6ws37T/VcOtvQjfLf2bwP&#10;oQQAg5JDkIH91FnKm+PrExmHWYnl21rfbAAmon/GsDgbE/L++Rg+fv6JdiB3t2D3HxiUNE8GPsba&#10;O57hRfr2Wv/7HT2St4cbDivOJ3jHb8Jca4h/fP0WdocT1TFnAOn1Z67p2f4arrYYAtTv7Ub2KfDW&#10;xd5pjMKzgQa4n/U1r8DErzX309MzhxSX6bHes735ngoIJQYwmzT03Yf3tZa/4vsHqBfkN5262RRU&#10;Wq9QMADsw/28u/0Yul19//V+mP9u5J4IEgGsX95Ox3ptnsNdfV5P7MMGXj/YokT2zUf2YA9Pj/RY&#10;vLm7JcBLi49a65kV2KKwSdrL8D5wTryrNQv8gk0dpTUeOwEqy1nOwbWGrEW1vfVoZQlscJ/6WBrB&#10;IqyT0MWmI8te538RW4/nk2SbKZbGlvN6jFY8bvWzYtvRxkaWelSeTEr0lerDh/jmobow3FhrdMaI&#10;S9G97CzAZ72XOxmo2eM1FtgyPCpLxlOzrvF9kHtiS58t9OVOIpV4mFEu3q9a4mw7Q7LJhQlC5n/y&#10;jnYgrhQpjToppZIx6/o+hNV5NGvQzVp9xXCLZUnnJZFhMd1TkEZoWQntZJA9XPKACw2ZG/joasY0&#10;t3rHvd7JsNSpy48qJr2OFQPxcpJdy9ySiZ0B2sJ7NWjL8vRKyVQnpawly7F58pkv6dIVJNlZUekV&#10;PSimrmlngEVPUFTghaeNoAFOor1zAttbE8FJCxP0jFKMhsg8v2zxDNJQmy2FDC0hV0DC2tvE/wbw&#10;cj5PzRyXySxMaMoy5Y2N0dB3dpE6BkYYuw8MACvEjYoeZUzp6xDNqEdJh2yUdEhj3l4vbFh8xUdp&#10;xzcyTd9th1UBsiS8RFFQsdeB7YO01os+N5onxsTPkJUZc2TKFrhwHhfWYpAnVtf812zRNAYGALV6&#10;DYfZjHPJRqFkOTeWF8IiwGJ8qQcIjaSHLTdXbMKY6vd8/5awykXYGcCA1D6wCOkxE2LzJJmmWYsm&#10;i4RVGsPB9P/W+HZK7po9ZADDwDIreXPx3suS+Jj80wo1Twtq0HaUKac/7NEWrT/oS/i2ASIMPElG&#10;m8M0KXqgSZcaYMj3l8xsF8/e63kSKh/IJkLzBqCWTJnZPAQJAPKZsvTUQR6NaL4PkGGPk5hhAzfe&#10;qBMBrwXglwyCYj4sXZviWAHK8BCmic1NukPwLBrDEM/geJ4bJdg99PwBpmlncZW/JugtS3yZCpGF&#10;mw3YmY2KwSIgtsJfvgHrML6yJM0CKGYDMi9G2T4tcM+rXpDBNNvz3tHY1DxUPr5/H/7y5z/Sp8XY&#10;MeYrRFABcn+yRmrTCRaeTg57lmWCrWlQ4Rrt+azB98XXd/TGIuS2F/l6cuA0KDHXmEKS6ncyip8s&#10;Ddvi7sXSKAY65l4bO65HWRI4AQwW71x0re36zbZRe7KlmHjO+kqzwoUk4bb3kzwm2iaIvR20s9I8&#10;mX5JSeFE82U+A0r3RIsIIGwiAJ8XVkJxf4up0duNMVKaz0jRXuwejp5inMLi1ehNG36Oz8EqQIMD&#10;iWj+m/jndteHv//6XyzIAPx8Oz2Kfi/zeE0P101htoA7Y0XKt7OoQAOYE7wYQiEdjXXXd5JZKTmQ&#10;E382jstwB00yZfgozOv7vshiAffk7nojhrIzcDIbcjZtnHya3QGeQbOYGCnTxT4IKRLAoOfnI/eG&#10;27trNrQAuPfD3kJ7IAff7cIbJNkAtVWQjOesZMtItkQoOzJ/UJxSAloLbviLoZAOCKMpGmgw7a/j&#10;PjGVZd3OSgJfAi5jSwX3aarqJgHG5l8I8IbbQFrkJE06OM+N0QKWFPYwY0vaeWz7n4Ejm3otbm+v&#10;w4da6GO4xYCqWY0Z0navwGDcybw6cW0wvKofmtEy1vdRwQj0OtrYOoQHJBoDL3r53GJoc3zhswkm&#10;wO1uy32YoNx2aHsVmiRL6TV/Q6ae1Z/fKuynlXS5iKFm3pxkSs+W8I1iLZABYuMRDvp6q/rO04ks&#10;kB3DP+SLWGygFzsDTMwXN5EBmZWCRqBgTo2tWjRh3h52VpDS1L1vgTwbpEZP5v9mqeQ96yNnPVKK&#10;O1mtNDszOplEu5TFH8j87cJqANOxAV1kicWtt20QQ6WGPWMcfGpXsRRguwbYe2em7VraKQOe3Bia&#10;A+HI9OwoKeCsoKiidDtroiT/UZCLs9joMya/RR9kZOdd8efBfkZNeVZ4lN0DnA2H3b42qE9ct2iM&#10;u26QtcFszCUPyYjG8cY9YuWdutZo/Z7/8T0KmJgFIvX9ZMn0fM50ThezdcE+D5BxkNSYRMCua+uU&#10;9g2dWArBgLQgUnanwWdP7Xwg6yp2HsZhDZHt2wqFkaSKZ7VCKFz6YxBrbP7beKYbU0MeqEXNUZFf&#10;dfGQpubZvZJcNbBKXnhhbVRu0nxLSRcPJi5culZLlLykDRb3XC2NuV3kJdcIL1b8G99OoVdF7zu4&#10;ObvqfTdALz4wcsm5Dxb+KfgjrmRlpZmnL7YGSyJmbt6ndsb55Hr5LPY5zEcwzL4m7b0lXcvJP5cS&#10;fbNkgPC/S2Ji8n7Ml/Dw26/hBSSBujbuf/0a3p5fwlT3oefv3+nNje/HbgWFDofqowUm4TWPlzm8&#10;/+PPYQ/bhMMVk3dRtWGQiZRa9hCyCvHh8UwfuonMoQD1wemIMRxZqNFrLdTS3cH87KAj7nvKczfp&#10;iuu7HM9hRGLszYF1QZZPNFjzGPDQ8njoySBEE1o4FNtJFmghe3bATSafZTjGxSSSvYHiU1ETXWtI&#10;nLvY7OZ6lnZ9sbAyWYHwfGAQ3Yn7Kq0C+i2Zd2CzRfU6MSkVN73xDGJAhaw49vAPVPI49qjtriPo&#10;gLP7jFAgBZ/NBAvNHxbhO6ynOxtyIhyCIRsXC5KDmmnY7sMJ/vO7UzgABE0L25yD/Lqn/PKPv9W/&#10;+8BQEuxvZaiv9TQxYfxcv/e3//zf4c9//EPY17PwtdYR8GfHEB0hFngsr673BPVwvQ7X1ySV4Bo8&#10;Pz+y7vr08Sfu/QA03+r3lbc3rk3s7fv6njDQxZoBGWTk3mq+nRjQjhdYc8207sB/z6qtMOQ4/fJL&#10;rV+mcLg1afXucN1kn/C1311dUd3w9vLCxN67u5vw7XIKn376iUN+ppFDJo9zOpiM+qE+88/PT+Hr&#10;12/h+7ev7G/A6GMycdzVWuvM2oNkDk9Kj0EGBIZVwDfx3fsPPC96nUneI/DPlBuIR99mgVPsSbMF&#10;7aUVSN9k96G08zM0ub/ILt6LxEVeOUjdlAXuOFDjm5L1xbGlDDt4E2ST08l3m6oG+SNbxo+RWfDj&#10;NkDSYEJqDyUF2tmQbfAZfxjYLINj2f2uPlNsMuG1D3RQf+vHdQx+7kTVRXE1L4qLtLgUl3NYH6/6&#10;wPfVInsKDob07SQ3zfZ30a1KQmxqs6aLjQJ8l/BbDX48JMVq5k6klqxe2HIOsu3h84p1SSJWaB5Q&#10;JSyg5cIkdIms6iENOnxAldY+FjGo/jESy1zyEvRRTJ690E+dbe8M09SAvh8GYQ4Ml8WLMOm+O2nL&#10;chRm+VrCnmNl9r+ke6bmUeNFu/vSWKBHkWR1IvONRrUbYx11HAnL2LhPlqQGjwMxofglTIUs4k0H&#10;ntJCErV0NvFE/PjFik9s3PBSQpOEMA+YsJNpNdrmg0W9UfobQx0mp0jONvFJMog/XQig7fYDZXU4&#10;nCZ5VF1f34bT69nYBkyoK/IHPFsgx2bDhoDNSf28D5DuBvPLwaQC14F0VD5/A+WYkNq5j1LT8+tp&#10;xAawUSobqPGYnjEBGTYW0Vh9RLP5fmwzKisG0QlUfjQATPyDGfxJppSF18i06krciyb5eoXEafZw&#10;hqXYSpKnzGQ9ilYL0BMMAYBVU2no/8J2yZL4WnrNhcBOT6CWD7aYemTgRQNIGDzSPLyCZBGlbQoT&#10;U3t7pZUuX4+qCDA5mIoYoRZgRko9pTyD0bgx0dpIDmKsItuU8bz2G6MpIyHXwmRsWvtG6Z4Vq/T0&#10;ktyP0msl9RQlHTudOuuAmGViqR6ToMBUVPBJYw8W1vlimnvK8zpr9mY1iPQa82mKTJ6XwjQ18C+G&#10;/MOCX8tXLG20EHxY+3HFldEoZVjaOJKCIf5JSyNWbPrhUPAEYzaQbnoPtmT9no/v78K//vUv4cP7&#10;d/XZGnljADRdaIp+IbACYg8BN0gJALqsUvxQiKK4NJmItTT2c4MdBmVJaJpbKtMCxBMQ9LCXyZhm&#10;mMiPzsTw+PZ+NY2jbWUOY7Bii15hsxUITHZU8xVkAmuHlTHJDJwozQesyJvQ2AMm3+sodVbar4dn&#10;FAP6UmtAxAgGcC3pNPbIkab+JmFJHrjiQSRMUVySntkkrzw6PO04cc2eKcniPlr3g00yiwGmO8NT&#10;Va8zs0k2ii/BDVo0mIck9r6///1v4bf7L7UAfK771BsLsC/fRl4zD8ah72IxUHA06ziuG7zvMVsx&#10;chKbupwMsOxYVNsz7c8T1jauPSX7XoModr70doAyjdUj7SWTAQjFPWueG/sSIAzNyic7t1Ac4vfD&#10;T+vp+WiybTAHzudmEtyLUv/08sr3cHe7I/OOAJqAegRsoMB9Ob4QXLKh08Yka1E+fedXY+txmABm&#10;g4HYTy9PBP7Aikz9lntFEQjktYvXBx6WFLQH8VnHGQG2V5fa4U5/M6Y0FzHpY1vXZeV7kpqpfWrJ&#10;YR5mgs+3E5MUvxeG6h8/3FFGieL6GgbbOZqnbbLPe311Y36VHLxl3oOUJKESu7yoSTLPv4GDNpyj&#10;zlwmwC1gEUyabWeJ2WjAKD1IBoYxbOc0a4Ck1FsAY9vU2MdpsOKN36N9A0xlJqROVmRMYlYTtEQy&#10;7eWNZyVZTGAgpo1Yops26rahQeKQq8hPiqyPzmoCsrzkq8vnTkEdJu2QtxmS1cLUzKzJ0hXrzRjy&#10;VjNt5BEZogcQuczI0thx/+hXNE+S/Pcttdx9grLAP3zeE/z6RvNK7Xrz7sE+m1VLUOpO/8EgoNx+&#10;59X+RkwVqyG4XmV0TguMSc2FpFEMDHKrF3jK9vKOCxaUwXsSjQnjyfDYmw08sueYlgg5a3hnTD3W&#10;jMJY8F4w8MNnB3svaYBJpuBgjKWI54gWLcYKxnuBcHZ0ln/+/TLevqX7LWcz/S0ZwqHkehXVzXYi&#10;WN3QyydvfbLi/Xee2NuZ7LmlKzdmukUflw4+ymmR3MpriSzX6EqJ2Bowk4xlGzdqOBslNQ163orA&#10;/iYB07B0Kksqb2xsS1MzBDFO25BBqbeeIBjF6E4rBQabGSl/GhO2aBIR44pBF1aG9jZELy1+UfKm&#10;5gmdlnNWw1/zQM5hLVL2odbiLbUMktVVO/d5jVfqOE4/DPcngczt95eFCbnUSrGRIvjb5AlN4ECJ&#10;lokeXmYJUnTtbQBoSG+UVQ4Avdfnx/D2dB+Oz8/hy6//CM/3X8Nc96gAmTV9eMGJ75hqB6ACz9QE&#10;YArerO9uw4c//zn0da8eaO/TMxm3l5KEfsrFwAbWDgxfwVD7Yvsr5Kl1nWDAzSC884n7eNragGcL&#10;H95aU5xeZ/Z95iuK/mKsdUNX94y97clD39iLGGwUBdThPc0aTHvwUJ68Bhml5oDtRxeO52wySUlQ&#10;CmuHngEXDBhhHdizZt8pZb0TqynM5iv4evweNtfvOZTGrAn+nak9C5Fsc+wlx3omcz1uktKxJcqE&#10;3+Ym2ZpCMFdxACYbALqxtTeej+wlwcjG/mRMVg9WMPCGQVJ1r73VwAyDwFm1OfoNPA9IXsa5A0AR&#10;AOVbPe9qcRJeX47hZXqjJ/qh3o/v3x84aMWAHb/mty/fKF2+vr3lPy/HU7irf9dvD+EAL/z7h3BV&#10;e1ucfTiT91eWinweXynbjaKgz7W2w+c7A7w9GwiIgBA8B2nYyqt+IsCGp/34diQdAcBgrM/Wpz/8&#10;MbzU12MYJ+TFAGPBxj5sTd1Wa6p5E/l8wOMPQxiw+gAKoyZ6eXkjoEPSTa1zbm6vw9PTA1Ofg7xd&#10;p9OZr2/DycSaDmFNicNF9YruW0Y/xovUBYYbLH2Nfd8sopMPVWeF3HVJlg1RhAvhGWaxM5MhGmWR&#10;En248kO0kKvX+pbKu5acms3VvOy1nfmyB535ZuGQFsu0eWrP7dwssUoj1zSJXrFhEgcnTHPNzeLE&#10;B5BN8ql9kuQGSaL/O7td+6NUYrPbATlRRFYOTXmksyh5qODKCmIJ3gutn1mGLmnlzy+KnEtW/XWK&#10;++QZo38xhF28+nyWF/M/Jz0VeRrnxlQndpKshuDZKculdX9N8kwOzRc2iNUdDTVs2EJcYWSulhnd&#10;M9+D0mSbwNeIixWVA6UGtpXmkdsyg5X2u5bveoOfZKNH/GaVVlwEHmflDmR99n5WQleRQWHqfAI1&#10;L04Xmpy5Jr3TgY4XxIbLyQSZcovnyCz5Z69oYwBzjZ6ao6QaZTEYhqQOHnjwMqsNxh//+AdGu2Pa&#10;0F+Zv9C2HkTdtfky3b17Hx4eHuhR8Msvv/JrPaWvUWmU5s13OGwt4h1Tm/0mbCDzqO8JyZ7Q9JPd&#10;UZu2P/3xT+Fvf/tb83W5udnR+wA3B03fFaYTp9fwWA9i9zczk0szvnapDDZMvB4DN2YdyJPJS7Gx&#10;s2GAfxsAPhSwulnzPK82LDPzxAFEY3+l2HpwAA5bC5Wwyaf5KRpI18JN5DeS5cnjjJ+o4JUuLYwv&#10;S9Ix4GqN7FN6xzAAm2JxGsImtFMDYJtnliDfTbUpNQqZ6cNJAR0GKkgW4vTmYvTiJIaWF9BtipBN&#10;/57l/wcw+ZLNgwDXaLKUC0mCZShfQvM4BEiZivkvAVCaJQf0Ai8KnPEG6zxNagpMgjvLiM//fVTz&#10;PLdnrayDZQl8TNoQKTcQwwuvdxErc7sZmqwIbISBB5VtWh7FvngyxEZBN8/Ky9IciM3ohq6Uc+rQ&#10;CivpXlxdbx/fcEobwpKYC8ldWjZ4nyKk5HKeSJBwcqYGwMV6PW+u9gT5ejXxTF1m6qVANKRw1rUc&#10;BRAOG5MGMC3bDx4dWC51JXN1s9O9FMBX5hWwaZOZTqBwkM8NmFEoGtlsd0mHYGoyfcqn+74BAQRw&#10;SdOX4XgqLc3PD6Gg5FFjGM9mcNt3YiLbBWOx7B4flMObFx4uJMI2EMaAogcFq1/XWVLtPnetGaFf&#10;VW+edh6aGJuEc5kCmd/awr5OupF2/fowg83lScIpKwHYCoOihoR7upi73EuCTY8AJBGgqH82GTIL&#10;+5n7+/tajD03oNgkBip+GE5i8ls8L0PnXlS2ZzM5TP5+nQYXflgTAJLEHXv/VHwPUhBZWCjtLMTI&#10;wOrkuYl0NEt19fNlVhp2J28iSiPnsw0xIGupZ8W4KpxGyaiY7ohnFE0q/dYEnGTzJIUZNRksh0H7&#10;dBdenl9Cuu5kTbFj8wEmwOvrydZzNNCKYR7yLZnaMz5oMiimUy7y8goCSqx2a/L8YMxIa/iWIrAX&#10;wMK9GP/skvw/LQF47c0SV15vDhbjvuEe9J3J3Ic+8uz9+PGunnfX/Dr8gF7rz6BR+XD33thrsCSY&#10;Lk1aiX+ioN6QCWcsdVp7cBC2pWSaDIx1ug2u/+UiYKVjIrlJ1aNSWgMlz844v7655ue6jCd6FZF9&#10;o0aSk30mz2UmrbPA3xi7/azESh4ns3xM0sxU3T52LnwwawH5ehKU7xVekjaW3CZPMaZs56TBzsSJ&#10;aWoT9NRk0alJaGLz2sPzSKY4vX43bCLpg6z5BQYi3pAkNN04y1gDZntmFFrlDQs/U7RAFMqy5RGX&#10;JBOFxyy9mZovXGRyJ+RAuJYE3IuxY/B9tFNI5ssIZqPVaHMr4qfzyPvOiTs+b73vuIdgikCmCyYJ&#10;JEUsPlNpLLAWIEGvUbMrMVY/BjtnNndca8msEgwoDvKVMlCTDcVcGsNs1HrHOWzDA7N46VR78DNn&#10;Me7qs7CRQuX/T0DHVqFgqHfMZqI30ICJzxs2rh3Tqy19N6kOwhlQxAzvRFunf2gvk/OwYkWIFQq2&#10;NwngKTW2jz/j3qiY5MoZRMnnVgL6UCOUH9hrJS9+RcZCtP04rQaWLvWnj5zuQRTjj/fJDazFGkku&#10;WZKtR5RXkPITg73ljgzURvGIpTENXfe2ZpW71OoHop0H59F6IYlJk5rSwIdEa9+9JdF3UeyElW9T&#10;/KfgkCZYk6+et4WhDSNE9Ch2lbxuiKvEYzf5b95JAlUJXrlpfWcsPq9FGqyp10HgxvPjfTg/34dv&#10;//jf4fj0HI6PTwRgJnhQ1rMFElpIU5F4i+2HYW2jyWz7uld/+Ou/hr7WYmCVYs8a6h8CfMmN+C2E&#10;wBrMiaSHHDchwwMwBXqsXS6voQNrfdORWZY5xKnPPawBIgIZFFpWzFoDpAakrWIfxXvLHFoaAIxn&#10;faCUNUl5Zd7gw9DpWbB+hGABWdl1b5jMlAc2Jee3I/du7qv9Juw3hzD39Q88O6GjwV7F53IMu3r+&#10;YhjDhGMmHcMj+bX2FTc2OEJ4SLjU/u2JtRFD0/KzBUd1FiQ4HWtfB6UZ9h4QAwDqF1vbmUEhk0nW&#10;k/lpY9+C3BTBKvRR1jOaNXgDmwWMRnRy8PxEDfhY+9Wh7qs//eUv9KvD2noDWMZeKxLMGuvNOFzX&#10;31F7zdPLK/3usb77ehA8ff8ePn/+FK4/3ZC48vT9Pty+/8j1QHuhevbBF48dUkwcXO/rs4Hz+vT0&#10;GK7vbmzg1UuafTGf71I/8xMY9WCIor/FPo6hVn32xvNrrV3NzmuiBcbAISXIOrQOrXvz55//xKHz&#10;lIywghnn9buP9HeFhPnD3btw2G5s+Frv9e7mis/mr7/8PXz48In14Xwp4fl4lHf0SCAQ3ntgb2d6&#10;+u3k32Y9DxKgp8nY10kqPbKYow2goli3OKMBUOLMR+1P3aBYv+4X7H0IwTmpsWalaAf53znj2Ov+&#10;Wb7dPrgvsiSzs36VQp7SD5LTIjZelMLP/NRm1WYeb2RrFS9PQNFZ4HmSn/vc/IJJaNB+RQVdsh2m&#10;d8Wc/Ol5Gs/LudEY7A0tlEQ3rwbOLg/lmu7E1ksrNVDUHr3siUn7YVp5/7XrJ2M/2+Ntr+QbTpbi&#10;i9/lOEqRBJZqoRBWie1l8czLxsb0DIAkEK1ET/21fsetXozg4kxBe10S2KZ5CfoUy5DYgGyMShfb&#10;nh3TAkL6OeY+7jiv/3u/HRowuwRoSh+ts7MkYTMenre2tFDdllJagX8e8mWfp+EFYjgyEXk2qygO&#10;wOXb1xPYKz/SO/3Q9XBeprqqcLAE0thSyegd5RNooZP+PxS2ByTRJUs54VT3PMmrzdJUPTHQFk4K&#10;7+7uwudPH5tpJdgH2JQBjHVC8JHmY2lnRsPE90PGNcmvyyRIA2nNjNgWhRJf211f2Qa3mo5+qhtk&#10;IN22C+8//6TGextOh1cyOD68/8BmBF4WlCkNJtU41r9DYYOiFBcZHgmPD08sXj0wAEUimhNKW4JN&#10;DHGdkA6MZCHQqQFIJnl1oZJDwAnAon39+uU0tsKsCPhCI9eJNdDJeN+BANfg+wFiE//c5A69gBb3&#10;mcPbmSTf9MlX1sNOD676e7Ya0WLzjipWOxmCcltrBrp5SUHNWnDOgivkLzRPAICdToPdbboWStGJ&#10;5prc76UskvJZrJUiBXaJiz9YFtXfUpusgU9qiHtJMc6z+aT0QtwV/CzJphYKJYKJTLzUfFqCfMIM&#10;CJ+aabOKPi6qQX5xtuFNc25+EtTPe3AJk4FHbc6pMT3JhNUGkcQMIf9DBZFLbXwTDDH84NU3zwsg&#10;tiLO6V5as9WrAJ0Vc5lXHj/uQ1c8Qkh1Mn6GsuZxFB3dNjCYogNot43TvC0P8IVhSu+5Pvc7ayPk&#10;GedAZ0yp+VzMIbeK2ptsJuZuti1BilL8MGsCJo8oTwd3YCkGyeHsz87T5tyuSOAmPxbARGzKSbRw&#10;pVzT0xNBL/UzsYim5G9Jq10SA2drVNW8J8W7hxbb7olTgWxSN94tZW4MZvMAMumamdzP+j4DArnf&#10;Si4M0AqXhlJ7MQtzWpIHSVH3RgQCTrxeZwDoZIvCJHmS6vddJxagyRvN0Fd2C0O3GJgrLAQstIfH&#10;B0o+Afy4Hfwk6Wr8Qfpmw40oj6ZIKZb5xHRu1ZHtc2+yyS95GPHXTQrWmZfiQIwSn2QtBZJ9jnG6&#10;aOi08kBRgzbhAK17jAXyWNNt4J4BAg5/8QyDZA+gUDAAslPxwNs/GmOMqa/BggDGS6ZHEgrfcXqV&#10;3NEY0JD4Xl0fKBvHv788P5HhgDMF/mH3KPjrOoFfp3l/deaD6gu3LMnIRU1wbBO7ld+UPixZAyoq&#10;mc48WyEThqgzeLT9Py0S4KQiB/82CLxGY4Zh2Lt3Avp62+uua2FuQQnZmhul3xpDI3EI5oww/D3q&#10;AVxfyn0Q3LOxAIORBtAG7lhQT9eeR9qAwCso2Lo0WUoPkr9512Xz3QWYeBhuzOCg5B+N/jVpx9S5&#10;x+8UkLfBsCHaPnqmnDgSiNzzTN5K5i9rC3/uAMr2JrflUKeNTlLoZ5O2GzFnkoeLrSfez1gEKnbN&#10;N9RYK6vwgBW7iYqIMosx0FvSJ4aVeWFnkimFwWNYBlWWtp4aA2VuTFAl6BoCYxYT9Z6M89zqrM3g&#10;LNQ+PDN90fyX6MEcLHka+0hkoWgMZhi7M7ACydgM1UhsWCl5AqgI9lGwYcFYpgbweWFuHjkaZtUb&#10;O57Obch5uRQFpPT0yCLrHixHDCByFqNxVOKghhwptfOZDGPIEHEudVZHTQo1cW87Y7AOvxvsS/Qo&#10;3NqgsLN1GjspNerrwPdzy5CBvoWIYQAGdvAwdAq8UXgHrAE6nctFITtBia349zSKVYLaw9IuCUAB&#10;nEHdlbqFbZ6W4WRs8RndktKdslimZi1C8J2RVUpJ1PnvjAEf7HY56PP5XmsDZzz9c3HfveV6F8lT&#10;cwO3rYbJWpfWCIppTUQzubZ+YcI5y6RJhteMOw26UpDjk1VWZlthYJ97VEWnRLfTKTUrFWfX8+di&#10;FtCcFgC/pTNGJebSoMN83aLCeuLCagl5HQiit5CXRGH/2x59QXPWNOWMJULOC5MDS7SeYY9fv4TT&#10;8T58+eXvHKw9fvtW+6SL6pzEIQwk9Hk683N0+95sY4ZD3UC24U//+m/h+o9/CsPhjsw/SzZXANii&#10;jVbaeWHghHnejgToQDjod5D81r318kYLJgwF6GtNIoj5UWMt7K+vuW9Cxr897K2Xwjn0ppCPxlyy&#10;fdSuS2/DbnhOh461GQZjWLNoLZCcjXMh9TYsnqVqGt8uvPf04qvnKaw8MrzkaEdxMVk+1BV4f9tO&#10;wEbgEL0HOAXFGfzp3n0Mby/fw+HTH8Pr96/12r6E+QzLo3qfN3t6kg79LmzKhntaiKeAWA8shzNO&#10;m7TnczExud0AMuxfufZmD9mIJXnOzTahNeXzhfUrBpgYZm4zPvtVOH5/DW/TW3hBam39bO/ubhl4&#10;VXdmKj2+/uO/SCixJHCTUj89P9azrAuvde/99fsDr91dPasDam4MOVHj1vv97dtXeuA91T6U9EPU&#10;AOcTe2gMn5/qswamn9mjYHWfa180hl393vl0DKWe4S8vBoqCyU/VXl/Y6+KZe72YtzBWIfrU3efb&#10;cPPxU/hWX/dwc0NwDuGOqCHw/i/13LrU1576MXyuvfVzfZ3U72vfe2HY5n/8x3/Y9SQDPVBNdjy+&#10;kdTxfHw0L8w32x/TYEOXh/oa1+VgAxaSOiy1lyE18quFkqUXM7fUe7qp/cix1mpuD0DbRvHPZ9bh&#10;GJxOtIHCWTUUs1AadDZaANWoYYx5487yXaXHL/8ptp4ChVIKLV2+yDbIzqXBhihF1h7cQyd51/bG&#10;GAtmK0S7Hr7nLCWkiFYa9NvWbOs6e31fbHfsUTuMkwbxGkh2xtYHSI6wPrPYmkkSyK4KKfLk60UU&#10;yEZEovWE7KS4q4OE4cF/nQIghRvh7y9dlCXRimGXze6KtU3XN/Y2hyEE6kxFUxROUVTbJykksyTS&#10;OcewMrISay8t40UvkWfJdx08K2YfVrIBodHDqtSrm5Ais25K6pWa7UGKK8qjHZXw+AZLM4oBaFY6&#10;HUHlWPpGtEjuaafg0aakhe9zffacjTiXhZnnZ8faF56KzOKBH9kGf0qcJjlUoTEe0uKegahIeksC&#10;ic03LCm9LXlBIWDEjJrnhqyfNJW3RE7zTQJl2gIQjDVA5B2TEkYfS9oSO0py6W03WEF8dwdPoDte&#10;WDPyTPRZgOn/97o5A+hDUQx2AcA3NBH4OkzB8Tq77Z6+BfvdwcIZapMF3wSwbriB1GYFYB2+hkb/&#10;t/tf6cmETRZN8Rf5RYGBgGkuDsn91hocPKigfKOAxO+3tKPX2gTd0LNok7aUiUDe9ec/gx34X/xd&#10;z8/P3Jhubq7Z4L1//4E35PvjPW/S49ODRaKTTbHjZP63r7/Vn70l0Dh6vHgwIOTXL7/xeqKhe355&#10;rMUmGpoX+ubgc4N5A/AQGxBj5IuxerZDz/fHAloJg32XyUJr0dDFzMMpwxsnRU1bwccGTYyUqERM&#10;JppKRlOSTT/M780md67F96KwyM/LAgy69vu8CKdUdpqbW5h5wZSWxOapRqEh58YGar5q8jUwnx0r&#10;4s7cXJVanuVDFYw51CLUnWHolFqXGdHIHIzD3GLbPXHY5DdBk00rpjO9xOcm0y6hW4z2lUysvZ0G&#10;9l4Md/0iw3X/IsoZZwWysEGa9ffTkga3Isg0j53VdNmdPik7KHEl5XO3zbAy7wuahsUG+pewMNU8&#10;lp3JvMGvQRcOSM8az/wavPo6TTwGBr/Yc8cUONLyN9ZI+DMR7QAxiVyvePjF04eMvHkl+YjmvcdE&#10;X/hkTWKnFcm/Zgsv8Om9g24OYncpNrYIm4NNZDEwy9TXaeAA1rDv9CugD5+HzNR51IHQLY1GNso/&#10;CjT8TvrFdDIDJpujt4N4mhSVvmQbYp8iGBAMOOg2ljaMAjk30AEH2MTENPPQyyuatm38c/kxIGSa&#10;/XA3OSIj29lgTZ5xa/IiPkR1r+PeXCjtKDoosF8D3IMvzPPxiYloeIZRoJHN1GTtJufp3ddMDRqv&#10;e+hkQhsXJq7WRFLzLrNJTlFpvs2DuGsBK1FeVU7Vp0x6zGQ2JIF3FoyTWrBQ33XNfJiG2gwqsYHE&#10;0/0xHHYbTSrDknQr1nlUEjCHFlkM4fpe4BeHvRzF7w3TXG0CCHNrerp0hR6ubPivtix83t6e7X6x&#10;SIFv6xvZUgimQPI0GJ9MJr5cJOuUZ2lKzQ8mC9BhQaUBcVYy76Bgmk4DHWfG0t82DWKZ1+asN6DL&#10;AotsryertDcQI0qmj30b3nzX1wexvUu4u73h78D9xVrGzwGMB/vv7vbOAoOKDS8Y5IVidbshAMh9&#10;QExl83SzhFeEmJAhp+eSHmtM2laoUd81Q2QDu8Li8QjASYzeYWPnFU7I+TLz8zH8AFJcGXYD0MIa&#10;sMCmySa4qZNUxFjlwI/IDk2WauiMlNwYcqVJTFA7BCTWThpS+L3yNUm2gPmn4BBp4NZqMss9eBBo&#10;Ec1Dds5ISZyV9j03/1Ew2jiSoKxIUpQya03PHH7xcddgxAKA7FlB4i4apU234eeamAjct6RxZ6hT&#10;ponnbrAgCZO1WD237baUSBVMikdjvcMnEx2w3U8L1WHwGdo/WCV0i1ypyPphR5Cx7geX3GpJAOU2&#10;gOo1LTeGJpmPaETkVYf7cT5d+L4x5MR1wRpkym225G9eDw0s6N+JvSXJb1Z2BaEzA/3f+z/UVzjj&#10;cA51Ch3p5MFnIRw9PzfWMdmtZA8OHJjg7zhs6hY5qhuJ22ey845AWDKJNaf9HCZaYEnnRu8+UfVz&#10;OSzycgvO6lgjuoyHQWddDC0aQqCgD1smSaF+0G1hf21y4OVZtWY0KYSiWwVkhf+WhMtaJy9+STm5&#10;B1RpoG8Ji5R4UQ+klsbt7Jmo0KrmmRvnJo1fXMzFJil55R0Vm5Qri0nM39/+Pf6QxhsWbmRL/G49&#10;0JoF6HaSOTewc6lUF+aKD1xdlULzeUnsXbXBxq8xUgJlmwByxtdjuP/2jXLHTLb4QAAMQUcc6KMG&#10;AFhZf/Z8gm/pjkDdx59+DrcfPofNbk+AvE+9EjSNVebWKNH0ss2f3C95T0LFniAyZd24S5eTDS80&#10;5EIIg0n2k/FbXL01KbF4Mkl1N/QaBE4cfmf6FHZMyI5igZJlMpk/H4AWgNsceAlcRk2JYcyZIYaF&#10;+wTTqDmgq8/gNtlZxn15EsPFZMoePMfPAW/Z+gUkx2P/u5zregYAVdfx8X4mOxsDKCgusDgub0fz&#10;XgZjchrN+gOdiSyCzCPWWH8M7ZC36BWAwBBbqAvZ0Hlmwu1ZAVNgHWL4DZXUU+1b0bsiLIj7Vu0V&#10;X54eyYAvBCtjeH58Zs1sQU1DeK3vH4m+9CGs9/fXX37hZ/nUfwhfvvzKMxXsx99+/cr++/v9I+/F&#10;4WrTglMw6MrnkYANBvWno8l4H2o/Sgn3xWwtTpTt9uGCoE0RQo7zW3iRQgHPGeq4Te01b+ve91Lf&#10;6yvWcn09+E3/zz/9Jfw//+t/hU29lk+1B0Zd8FKvzen1xUJIyDacaAdzosVH4RAU/S/ZhK8T18bL&#10;q0LVOgUuYhhWvwdPCS01AOpeEPwhBV4wYCnK/3PiAZza+RLp2zywPoai0IlMPrQoa9mk9gNPMqW3&#10;d178P7MsBdj/dZ7ebfu8E1w8dKETWIhG1ML4UguhcQa3gWm9iBY2GOPQU37FXHfJ5B6leWPPkuuu&#10;mMwi/HgACRVQkuBmZ6A5cNRkn3mRpjWG9HJ2KMW17ccxuqIxKt4hLrNLDT+axQT+Li9qErcawjdP&#10;jWnt1gmx9a4lLGdH63BlmWBh7p0svuSxmHMjPPnr5aYQNDZ2M5NVSr0uPDcLxynMNsp6Fq+V19kN&#10;lkjs4aEWlObhqdz/pWT05Gd6Qkb14W7HJOlulJTYvZ3p4yy26WKzkRbFZ1ieKVqrCLjtGuvHyC9d&#10;XJiHrjx0bI+rxtg0GwEGLhOTP4GbACL8ACmJolkOztTpTDKDJnC337DQQtGDoguNzN3tNa8zACkk&#10;3rmJIMxKb25u6Zm0GYwFMQrhp89U3XSur/Y8/FC44d+fHh94A051caMoRIQ3Nrr77/dkit1cHVQ4&#10;mnT1WL+PTJ/dICbeq1GG60W4qu/1AdOPUDi1xo3Dzz8q1eYxP/LQwe97eX3m+3zHqPld+O3b13D9&#10;ZMDiZthzY8Yjis3NDDJt6kwjcxnxg86MRf39+zc+xHhvSLW8q9cAoCEOk5vrazs82ZyZNOd0fObB&#10;iftzfnsky+Lm+obgYQpfeKjc3lzXP3tGyMP/4OvXr5S1Icr8FkzG+UI/LhT2SJ0EmPl2GlWgGe11&#10;T+PbQPNfM5O0pKxRDb3b8Lt8A2BO7qOSEJXa25kppDWfZWGihdJCOhw0HIKl28aVpt/TK91nkABH&#10;KZqYZT20muRCkjRZgYJn/a02BOM8K2I80zsHyVmQEs/ZvbGs+JtiFhDni6cYCJaLfPSsmE+qkDGx&#10;L2NhUzs7jbb+32k0tpzvGwbwieunjWecxmbS6gEo/j+anqsBcbDO06+Gzqb1eTUvLq1VW9LkfDL+&#10;AyU3rr9kBZZ7TLjPYhAJ1w+B2VMhHfzVtGTt5+lgJ5omHLAoLD68f8/nzlIZE42GydNCwbrRiKfv&#10;FjpzmeXN1NsEqO8liZ45kYVcpXdWjA5Vl862EIg5LYm8eZmCMEwIDA95VWZt5gwYiYMmbFYMZDXo&#10;0VnLeM+Qv4+WEsrUJ/gtznNT0UYVqn1vjDQ+j9MsyWfhOg2rdFmy86apUawtoECgnmTBxSdVkNAO&#10;XfPHcPP9OZu/VzPjz0tDUn6451FFhDZ4BFAI9GopTgpS4tQudk3eyesxC1QW89SeLxgiH7hOsa80&#10;3kX01O4g+UJPkGI39JowFha6bmyb1ShFSaA4/dosbMsNAYVgvpZi1XnwkrOV0P4nAYB416+yQYhK&#10;xJ6yMWCRvDqJUXC+GLPK7AFiOCApWuCXgR1BYGVopsmcxGfjfYw+gCDj8MRrh/1/J5NwFMQ4MxCM&#10;1EWX7cP/Bml4ZzYTKNaPtXkCeIrn8N37O+5/L6+X8PxwNBDafbVUpSz7hB3g2RtJskWNJYTf42mR&#10;9Kudlr2AthXY78g4t+JkYSglNj9OMOsYQnIVPr5/x8+FJuy6rmcMtVg8dJ38+KxxQ6qjJe9quAJQ&#10;CKEE9fuvYDwOduxmy3WD5macTTqGdY0nGb+Dya2dARtIegb4GZSyy3uHxm/o2v6VaEq/VXHUyQTa&#10;Bga4ZhxEaHrNQCM+8yj0DdgcxWpNCg8yRoMVlWTBcb2HxlokQ7g+exuxhMybE8yrWexXT9WUP1d2&#10;Zq89O11KC3NJYAcZ0iuwHucugPrTefEFLfOs74m8Rnj/DiZYMINJnDsaQNu+ZZ6Jhfuue4Zl/W7c&#10;Z2djk7086f0XG5bAg3MzWO1m8jzbX3gdPDRstHMSzTTu9ZyLvK0SG1aEADGJuJMv4mi+w8Y+HMk8&#10;7dJkoTg+6BJoaTW0/HGTyZgJLsdBIVAbPsM4Q8lA5RrpWDuNYse/IeF7a/YHaAZRpznoD8aHTd93&#10;Blin9LvBPrwWrs3cy5evmN0F/mCvgKwMzzyYjpSxS9br14pBHp2MwKOliMLLliAMWSeWYuyeRRa0&#10;0Rn47CEzK6CvSVLDjwwyA+pCS5R1WWsjvnlyc7RghqAz1RvX5H58yexYkmRfyRUjnTyaGjiYlsR1&#10;NZhl/Y6KQL1s72Nqzewsf0GdST9ihQJD1cTEWWtIz7Nes/lhuRRLPkjJEcbFFKhZfkT3HwyLBDe3&#10;sI7S2MF+DrMhDd3ShLo/kmwUfqi1Viwub6CT/LAXj6W4yJ+doZ4MlJyjgVKxywSALpeTwXPyOTd1&#10;gsndNwykOdc9rD5Dpa7FejZ/+PmP4ad/+Tcmk2+2ewJGBjQPBhwHq1cMVJjJuMVno8d47a+KzOnx&#10;c8NQ94tjIXvuZTpxOGm2AZaySSZRrYPBAqPR/2wBIVlDLmMrWe0AX1Cvk0G8yGIVAqQBcQLn6Oso&#10;H8Jdp7N3ZgCSC4Po6Ym6G2BNvyWYFeSjjmCKSQMRDCeua0/0g2k9mYmnMIDkgLMf+1vtBabShZu7&#10;j9xnX58f6qNttkozGHv1M56OZ+57VFMEY0TTV/f1omfT+uHs0jolRbu9FWqeSV66PAf3V3wt3nUG&#10;WZ7DsfZrJ117vLen+j5xrnJIcTHPP9RJkO8ePl9xXfYAY7ttuN5vw+PDIwEufL7/+vvfw+dPP9ee&#10;7oW+jXg/3759D3/+6195Hph/9aX2g99ZG+4G86h/qT31WPulN7DsCrx4X6mAACiL179iP4rnJZEx&#10;QUHrMBMUxj39y0+fwz/+8Qu90d/hs0ICXF8jX97C1edPYajv7fTtNxuQ1Ov79PXI3wUGa1f70Hfv&#10;3oW3eu6/1J/5+Plj+AMYivV/AD3R08N7MOteXhBuppDPIr9znsmyZ8A1A46AfoTp4W2fMFbWWC6q&#10;V7Hnbshitf5mlVRbbI9ixoAHTrp9VGiB3c2f1AfrXVoNpqPZPfkeN2f3lvNBgsA3ht11kvlrv5Hf&#10;dxTzjMy8PGnw4/Y9i0LLB3WWMKsAIQFmydnNAuTNH7nIn35R+flg0HS7pW13HjLB+WZaUnvdXsQT&#10;eeMq8SiqxvSgQF43kIfEonSmSydv10n2Oa5IWg9Moh9mK//WpMDCllirfdiVUkbYyQ2/ckuHsgqv&#10;YwChJ/S24y822zYfMrlyxr0GkzwgvaZqeSbz2NQalmNhnroeVsYaJA6yPUth5Ujb5NOdniUPa23D&#10;4BQVemse+UuypgZNySywcmPAl9ZLzSUsyiqugdzIGb0Xy36hTKrR67Cz4hpR6qalLtTKw5yTDUB9&#10;YPf7HYuc9x+2/MX3D/c8NA83+9C9GWUUYBQjzUlV7cjOAEg1j9+V3DZTToILA/NRPChA9Z9feoJ6&#10;oOPeY+IAH4K6uDGRGJWksz+8WQJtfc+/fbu3prWLlP/yMCKYN9UN7sSET0qDtx3BL5qyJ5vCPj0+&#10;kblC35q6QT89PJBmDUBuXws7TChAsQcdmnTeunhu727qPlc3yKc3bjbPL88EDjG1AIAKNgiu7VP9&#10;bKluyJwOxaxJXSQoN9YDfvuyC19++8JGEqEkAw1aR94LAp54b68GSJ7rgY9pzP23B/7OHT3gLpQX&#10;T/OWaY8sEmpzGjcm1cP9RJIRJuKTJmodrmvdrJAUBXP269vrcK4HzO56x6IefoY+se09gZDXbkP5&#10;HB8e2wrD3KmJieZNyKRB98gLlnZroJ01iJ2yrpmolYyhkZtDfbfy1ZQMWDvRNIrNt0rCcYT9NLkU&#10;UkahIVGG7JYE5r83s2m48OcKN5bs/mPN4DPyEHZ5Fhr5iQCChb6cp0lsmiCAyEDLNVkuN2lq1zYT&#10;l7es2Y0mQxfIJuajs8kW1q+x+zxtzEMmZjWG9hpBks+uGf3jPi/ruljYTbQEYTQensCcxIDz0JPo&#10;Mccrc5tZUmIUalhX1vSF8Ne//kv46aefSdnH84c1ncObySy5jno2Ra0YTmsn1aLpR22rKavV5tob&#10;YAy+Ak111cAisZLiJ4JVs6SOApFU9LNwIyBpkrqhX4b3UZJwYy6uin2Xb4t52Lneyj2OxA6LnaX6&#10;mreCMZNs0m3vbztYuAX2Lfe1AuvWvD/cD1VBH5AOICCI7Fzz/oJEft8ZwOKHvT+USTJoTsnHc2s6&#10;/HD1g8kNz6PLWbDnaoSPfQ6/2X3qkvuw5kkNXN+MyVm48h4bmHJzfcVm+fnltT03eTU9A4OuV4rU&#10;pOdycjZrkOelxnWUanY2MQ5KnCQbrTcmKPZgdLzzObPgHHo7sIpAlJFyR5PpAywhkJfdhyVQTugn&#10;MoqNC8DL+ULPGAAdo8BXSl7xLOC5EtBRmMwN6cPC5uEEeX7jkAUSVzBzT3V/ByPj5vpAG4a60YbS&#10;W8MD8BoNCBhVAGtwXcFMwpoBiGbXDfvOGwteKzI7BSTZzjcJPGLRMco3pSXy2j485qnZQs/yJpG6&#10;tLFbWr1Ev9FRSbE2XYUv0/XNgUMinIUM44DfU3djgIR8QXC+415tN5b4zrUPWX+xMKU4WFq8s57e&#10;agFPxkT9PwCGexm3cwpavw52I9njcQEGevnBoI6AVBep8ZOaVPxefD1JzkzAaBiMWT5PK9/DaWE0&#10;kumW2BRFgr4XFYOpyekZrEV7kF5Jn1Y483xCc61JfBAw3gOkvJwtIGXYkJlHgKYzRipZfrNA+jzL&#10;m8Y6+iyJS6fEODJi0FS6V6b8FeFv7ETdUQnueFoIvhVjMqPuAJPRGVLY4+k9lC0shbYlYOQjWVn7&#10;DO7bbrOzbO9SFgPtFMVYzkrB7cgIxD5OSbHWpg3zRts3ukTwlNYUk/xxYBPAgZqFkdCbDtsJvFRF&#10;l50EHGxp+D8TJDu+WO12Oc9katI3tdhwEeoPsD0paS7+LHQMTpsIIhugz+GiKD0cqKKRf3tlsAye&#10;Y7IUkcY5bNpZ/LvSeCfbx7gvwv95f+AAboD/JCSSYOaCyQcPv6FXnRKa/xvqEsopGejR648BfMaw&#10;75oiIWrt+OJtHrxdaI1C9DNSflRLOEdszILmI+eMOtlPsMEKlkocf1AixUVezsHiLH/gXu+DuVZi&#10;pCyjxk7yNJ7fZWG+JbH9bD4s4K35EMYmOVqax6Tze2mmbdqYG9Dv9kBkcQb3e0utMV4POdnox9T2&#10;f4IzszNwXUKclt5JAw/yfuIqWffH+DNTHTSmiV2nJGlxiV1jylkzawnLUaEt3lSubVb8dfG4o57C&#10;K1rtBWnkpaUMJ9Xb6LUQfmBAE+nP4XB7F/7wb/8erj585t+DTDEMWwvp6nqBEpZiiWcJElSAzcZ0&#10;TfQizmDuDnb2MtxssGFHV/eKE9nAF3l+JktDnwfe14tYSfRQZ40bKEUzT3GTUVqYWWw+Xim5wsJe&#10;s7h6RRJ8k+jrfhWrqajiwAoY+lYP02tuNn9h7DnomWCZ4T5fSYqYqOEAvAfhEtC97WpNk7nv3H76&#10;EyXFT/ffoRGiVN085TP3PfwTwB9rdoSaZdtvzK5D6dsalCMEpTHynXUbJV8ssXm0zadXe/+1V4Lt&#10;QmFvZF6zuEemnjKAUeZmVIedMUSFZcgBdbfbPky0B8Hf4z6+//iJRBa8p5var1ISXK8pGH7Yf2Bx&#10;hb4dQBru2/ev3/i54BV5IcD3QMB3qr0lzqJpyKxZwewe5SN7Va/bWJ/Bw3Yf3mrvuUdQWu2ry+nE&#10;M3mXJ1p0/fL//kfYAuB9yeHTTx/r73jl4BOMfyQEc4+sDwwsf959/MiPelX7Uni5pHpvb9+9o1c/&#10;gPDH71/DrvbY5h9rLG4O/nANsnmjAhiERJqEkJhW3m7rgG1ToTRPxSnr9UzNN9S9/hyX9dn1qYVv&#10;+p5axNqz1PnYAJnGhI6t1G7WM25DxTTdkJsnIMkM7nFKXLGTAs32LzJIZa/mvnNuIZBLbkqx7L7e&#10;q5AH7pOdWaK5T1ySNRaJKZq2Z6liqExJRWeSBQa5qi9o3aYfEthD83yNGrIYU04AmTIAbE2UH1LZ&#10;gxQxndRdsqyz3ncVJJfCwkqLqyBfI2pIJq3gw6C02iT8isotl8EoZKWIGRjKKmk+5xUfxmvD/IPX&#10;a1HoWWxA3ZJP70OFUuIPPrDu4+h9uTMhY1nCQULLFyhKbM9LiEjIUrMUAY0WslJi+G+WSQwlFCje&#10;pMH+LIh4UJrHIXumJUkGBwuaOQAc295APz/owb4Bew4LMSk1EsQdpKGlseMExAEIGDlTYFM3ayTc&#10;PswPLOicZZHI9Bv4BsHOAOoMIO61bjYmYbSvA8yyi92TVXd7exO+f79nYwLzVjABwYbLh8LNDkDG&#10;WVRLXKCrdwdudGSPzFZcAXzA96ERwaaNKRio3jgEcIHIcMNNe5/CTf192ATv3t2yEX19feTdO3S7&#10;8NPnz2wcLSnXaN/05pMn1CveewiSOpVmzg7gkywmMBnrhvz4VK9nvaZMMBwvnOzuawFw2Buwgk1p&#10;Ww/f3eYg6rySzlQg4TWm0Q7Okl7Mw2kCWHdu5sto9N4up9pcnlgQY2G8nkYFEFgRiPuIqbgl0FiA&#10;gMd4T81zLjSfRvo8SR7VJBXSl2NK5F5leAPwcOBSSWLtdIsZpYELJtdxCVFaTZ7NI883oZWnTuoE&#10;LixGlh4iQz1/BxClNEljkcfarDrUzN4nThxNeolrMJJlYI23p++aLNGTuXNLrbMVfpmyWHOZrCD3&#10;PfPp9VpCW4pHpMtDq0stMTOqOPU0aAelPIlnVmIl0w4VbuE+bywyU98mOpRTd/YcOwNiq6AcBlsU&#10;E08zsRaJ0JLwunzQpxlOGqSspO8bIIk94ud6kP/1L3+qa+SWwwBMgi2d1CSGkPrxehdvTA2My12S&#10;TGcBLS/jOVxhCrrpzatJZrTOuixKze0k/x1purvlfUXxyAlbvT5gn5n0LnEPMYPkYIXaODXfoTbB&#10;wb2dptYU2qArNjo4rt2sUJJBBymAdGukxAqcc6O+c91IDks5iKZoUayXwrVwWqjhybwGXSpeBH6s&#10;PQKZOon1p3RlY1ukH1gFnRfNYPOBeZMs9dfSvNMi1ZbfIT1J0XRPBhIwFAJgVTIg7vVoKeu41jux&#10;tL9+f2xFDhPmRmv4++bnWWzf1+XbKvH3kk0SOyhptMj7yMFShgzNlnLJIYHSKtkAZAHNxYYcV3Xv&#10;RoeENUd/q8HM1D0wwOSN7mFJHZUNGer7fqnnwFb3g4woDiQMQJ0UeMTEOqa2Rcpa8f7P58lCQWox&#10;ChBhHTAB+wjsnQA/ACh9eP+xMXazfEWR0offCt/Xh5c3nnEo0h9fjixAXe5o1he5jZF93yiyHmgX&#10;NoUmB/C9gY2S2AZZxR2aoqLGGu/f9hOzRYBHLNYPAMvLpeNnhQUEztULmHaSffRKG2bqcY6852BJ&#10;7ehVZuEO+13f0EUEapDpBLB+sDAeNhUX8/pDEX0+vjX/z8iGcdu8MGeuYbP+2EgGRmAHfzQ8o6we&#10;g4c4tPCJTWdAZFQaehIzmwPGsJLn1WccHk6dvKvw2u43lmUt4Qwjf19Ffr94JrC/GZhsKME8CWxW&#10;2AdkdQN8R+saz+6LhsZ7Mpaw781ZCfZY2xzWyfA9k7nSie1qAyU2lvV9ElAfOu1VNu02wFEMqslk&#10;rdu4WSweiiSjBP/qGp+isVmyyWg81JqJxPKqpXcx3hOa37l+rk1HEJl7iVjAix9haJIYSqZ7a1DA&#10;UOpmA9stNCY0TznUGEHBbfg92+37es+PTIB0SXKn90HZNuQtACTDIPbMmTVZ4P6UjRlOS4S5JSeT&#10;7cqG0BLGcT4hlCSG3x/QYbJyrIMxbBh4YEqNobMzioOb3molhBOk3v03tXaGXlYcGkpFazBjMICY&#10;6eXBgMou5/bs9UylLz8k1vsgyk3SnXnQeYCTy1dV6OfgzLLU/GPdB6948uwKKHPv32VvKy1hkrWO&#10;lBX0SIuLLIiAqzdHeekGadFS5IrXSrncmi02Qi2vuIhprXR5PwfjMthsyt20Ui64fcm6C11JdA08&#10;zIt/E/dPB/pWDawz78I6CTE0uZV/TzaqC8/+VNIPzMQl1G4JlytiU2SlVXbdwhrJajSxh55PHSWZ&#10;p7oHvDFMaLIBAgYO9dnNIcuDMjPhMZG114V/+R//Hm4//Ry63YFA9mazsyFxZ3JYeYm0IB/UKgxm&#10;w9k51DUaLHwQhACs/2k6h0uJDPspkNbWNfP6duQeiWMWQ8ZRwzkAfwMD4U4EuxIVTBb6Y72z1TRj&#10;cZDFfCrP51cOIfgZZUhf1Gv0HCKMwZTthamx6GFokxLtM4BAQPnsBmnqvTzMgpQ+wQLG8N5wNmHQ&#10;vNspfKYjKw1nCNU4kDlfvQ/vwFY+Poe3l8f62S8ctKB3QU/YYXgb7Ewe67Vp1jyz1hPkvRigYt3W&#10;z/OKuk5EXA4/wCoOB2NwBbObwV6KHruDZBV1OFUnMTw8vwjALDbkQU+HeprOX/Wf9Rp/+ceX8Pj9&#10;e/hLrbnB6qPvbRo4lL2//x5O9Xy4ur4L97WfhN3UVGsVptFKBvpUn69vX76Y7/Jsae1Isz2/vrJ2&#10;Rv2CQd11rWnG44m9NlQep/p+rjdWRwFYg70Bz2/YfWAQugcgiLp6Y/ZR9TVvUafhPKz/XUDSwWep&#10;+yPUfBGp9/VZBaOvq/0y+mpIuKd8qq/7FL7U93iu5wFsqciGrzeFUvZdYp1mveESEBrWHmU6l+nC&#10;F81zL8qPbaZKLbTk3fPF6tfswNfKg9NCHyPtUS2py/acpIyBUWGLP7KDpXBpkwQp2oLbF/UaapvO&#10;POXFhzmG2CyCiqyfXLXFvRXvM7m1VRFzLPDZ8VCKGIwpVuTXac/9Yu/goXlG3jAw2bzho0L+shKB&#10;w2IXEdf7ZJAk3IJEWGMlgX1xlWALS4qSJGVdqcIUyFFW4VEOdsWVP537IHZpIQBZLbwEVGQrgnVm&#10;uQoqrFj0kQOIsDrXvAe1uiw2bGTxUA4N8DM2vIYOa/kvf06WFZ0IJm4N4bY7YZVCrHPWvQKT7keJ&#10;iw2Uh55wyNRyXUrz/3S1nQWYWT3oFmn4uV7hIdGtJzxpWHJwnzHRe3YJGijNMBtU3yhU0WQoYh0R&#10;6Bn5QkNnKHWtw+ri3ttkEwBgv7GvYwJ7ngiAQKZF1DgmmV32BKVQoKZgiUcnGJYrVRLTDgutEGtE&#10;iVrzZGwCPiiYuNTXuHAyfOGmioAMAo5z5kZ3dXWom3yqG8eLJfjcXvMmICl3I68ILFzEk+NQeaHH&#10;wEiZbKcYcMqRKQe+KHrbDMjhY8UUp9m89UwiaXKaebJpGH25hJgYiJjD559+Isjy+Hhf35MVrPAe&#10;mBVkMCRLdcQ14MbCyTxSha/D89MTm0dj+dgyBJUZvoAoxvGZ0bRhAjfUg+C1btoADDmp3xh4i0Id&#10;X+vqf6PxpI9PMdNyfB4c6g1MYjOy5d9R6oPGoBhbsl9FnDuYQMnyJCmD+63xwRdNNQrUmiVdirGx&#10;6prhMw5Tc9Rs4RJRD/la+ZGzy041PRTd2ICfQtB31l4QBZ5Yuqv9vvFtNLlJTy92Rp3bhtjxIAhp&#10;AezmsqTKoZGdFH/uCzgrRZSsiiCwFCCKpi29QikoJ/NgCdGMfULin8VReBd9cFIb+zb5cPTefaBm&#10;JQivQfsgch6u2eCm5AIa6cukYp2yI21WvctHNRinH6OKRp9c4R0d69pBwQJWkzdUdu9MHoj1BD8v&#10;Z4ViErhCmwRSLt5Ju50x4gBIYIAQAZwnY/wB/IuSv1KS09nnNfBzFhtRUgr54gBsIJiE/QrhHiy2&#10;ekumL6D+a5PEe0idZIbGJmCjJpC779LC+Csmge6kGbclLRZlY1MoLGE2xg9laCuGAdMO8RkAujav&#10;DGNOMyFuGOT5tUi6i4rhrMNoUsiLMU+mFYXLCgCCTPX7L5hSloXSTrYYJrRi6Jrx+KyTJRu7DwBA&#10;LKKkBzJwvn79LRzr3vmv//pXAgvf75952IMl6shFiT/6PpolgwGeyQ3h5T9IPzwFFNmQBDKaeq3J&#10;Dqv3qO5TV5hA1/3WfMCC3k/9+93AvWdjDoBMryRzuv5hSER9zrHPY09zVh8ZomoO+z7Kkt3WFZO3&#10;O2ukCz04iwitsb1HrGkELSGpEI32y8uRgRX43+GqNkOnV5MP1j8I5YBsEHs5iuHN4WCeO3UfBysI&#10;e/P356OZPzMkJvK+JklrR/kZzqs9NbUQndBSmAG4+d7vgU3rxtflb1msX/w+NGdgzFtRhKTDN177&#10;m5ttvXYYLG05TX6FZQSKBEp3t8aMg6duXc94tq14mJgYCMYfPAtj2tl1DPKolK4DjUJI1iDh2T++&#10;HGVpkCkF3u5M+ov39CZZJh5pAIL4GTS/IL1kNcg38NdV6jP9/kpvsn3ZKEwKYiH4jaCELqkZ7LkH&#10;4HwsDBNjjIRktklJs8YiI5PxsDffzzAv/l8YBKHGaDYWM5+7ogI/NXsJMdiHvj3/oe13PoTUf0cb&#10;KJ1nD7Ew2VEgKDQ1oAPXHOvNveByWZKB+95S1NFwBzBHcmrNCMEmnqO9CmfJJ2WdAJoIwIUoVq39&#10;3Ki1U/fIjYG57l1IdpBY1WCbzho8mGG4/IV7S4IbRxs8MBUZ0tX6WifJsTg8Sb0CEeSJxEGfNUEE&#10;NHEGn05krWC1gjmei4Hq5l87q4k2Swn6k243arLH8IeffiZgjPcOKQ0ZRvw9m98N9hX3WQuL71qU&#10;tY0ZkuvZ1prC78DlNwbsxhi7+Hxk0lqzx2ELA9KEP60Avdmflzzr8Na+2i1psggiYGDKSqYb2h6v&#10;14lFbL814600kKxhQH5urLItaJdR0hKJ68mxZMcVuc0uoFgMHrwWm2TK1WGUosYigGztl5eUWltW&#10;cRyxJU4GZ6uU0JgWHPSlFfuxLOBaWaWMe4fZ/IZHPy+X4SwbzBKahCxl8xy3+yvvP3VNZeV/vMx4&#10;4hL84SoOB/pWacBJ12ZRji9An4tWsOdBnvsv/+P/Do/fvobHr/d2ImN4T9DYvH4vYjfyjKx7wF/+&#10;7d/D+08/157iKqT68xywcGibxAjsrJlF3bFZrHHYIKP2xDAUwDVZJOZTN8x7Pq8nyDofTrTU6Hpj&#10;Pvc5UJVkIHIQozfwXKMkXYzAydcHPI+z1SPTPDcAvsnUukAiCOtRhiVc+NwDdNxwXU1iBRqrvVfC&#10;NpQSA/f7nnvDVM6W0M091Pw/uQ7JiJoJYnTyiscyOtXzeX99y+cXdcIIeS7sRghg7syqYZpWPqx2&#10;RuC8ylvbS83Xq5hvn6uOplqHoJXmQF6g/bZel8OVQIAcroYrk7VGMeExDIUNQa15PtzcUUV2KrBb&#10;GsxKhb3tmz1Y9X1/+/KL2UvVvhE1yM3+lsM1AHu/fPmN9+DYvYbbu/dmJwUW5cVIGehhESgSOLw8&#10;E/RFLQErJgRWltkGbPVU5z6aYMtB4HYKV7UPv66f5RkhHwDdcJ17G8aTWQnV2/NIghCBtdmY6N43&#10;Yf8d9tESlet73NRa7ble+8daC71HwvTGhoNQx3388JGBHvccBL+YTHu2fZI9vh1WZDaSEe0z8xSb&#10;fVfwNPiQFMwjBpkCj/4PZW/aY0lyZYnZ4m+JNSMzq6pJVvd0T7cGAwkSIEAN6MMIggBB/6v/kT5o&#10;GUANaKA/IGEgaUYge9hNsoqsJZfY473n7mayc+655h6kPpRIJLIyM+LFe+7mZveeexY7F0r3Q1s5&#10;06zYWctwxPvGrHRWBi6pZ/b14RJX9qTBJb25e/RRieS2CMmTzu0nsteRbU+SWiUoqToFB/6SeXmL&#10;gT+QrV4VzGHWPakH2qVFPKXBtxNocA3gAkxPS4LRi0JtPVRxCy23N+gS3pRCJzGqNrJAzSofQc9b&#10;XKTspZ9Pi49sD8sIi79fzvq3eTV8qt3MZpn21BIcSo0C2dZe9TF7iEdZvs+tJqrnFCw+9z0ZfhWC&#10;UZXy13ttBYCaQmUFiOJM8gXjtrMrgLMG9/Av9k7KrLBCHZJD7XtN0DpwVmJKr4dYVD0EWVrVsAr4&#10;cNBzNXhyn/7qsnLbt/N2u/u7sMwAJWfRBFqJuJ7ymh0d9lAB+dGxgKePEVJWR0pQOYWEbw4Ku2om&#10;y2BCYNp8Ok6WhiN9Mzwe9pwkHXsBMLkssxj28/x8sMmA/P5o5Dxb088GPRlwV3zjAvukbWxemOG/&#10;AZwx1Y0hFkeGauB9oVF4bP99d/tA5s2zzEsxCQILAwaiZKLkygkI3jdkrhYMELnpglUEUMz12z6N&#10;ZTrRaeQmygCQ9jtCRvC5+Z7IUtoSXIEhOh5IyJytOTLW3u3nOwNf2o19fHrhhkGDbDUSuAbY9Ku8&#10;sgYFWaBxYcot00WTGqwtWTvGOhz4vpwGaoyWgddoJ4Nqbv5JB240Sa95AAwdiEOBbixQIfPtZ6G5&#10;rAp+qUwENbNfSEGdwZaVcpckf/CEZBZiUmS4l0FPQdKmU+VtEl55wNjmNXmkugCnDsjQLN+YgkVp&#10;hzTaBtX9ZNOa0zh36VIRNICUTfdNmuTNl12GIjZh5xbr2eCkX96DQ869qHVw0pOOfHJg0m59RlHJ&#10;iwp1Bwd9MrARE8ylYWugL8Wl8e+yYk2ILCFYke15UArmIs8i42KwTcdpwvj7nlQp8BXgwC++eMc0&#10;MDBkAfDTM3EyzxE8ywC9zySlcg8lrC0WeCqms7yqNsPQU6TpN+PgUbZwAhqSehPDdDqbDo80DU6c&#10;UJqBt4EdZJ3JDBayHV83VUEslPBhHYYkE31j5ZW6yOOygHGXw5BN1D5Pkfyky4GNQqAp4aw1WbsR&#10;b1GqVNI9i7rGuK8HJlIGM2tPaRW0YiAmDy75lLg8MYiCPstsm8FJZKQd7b3n2K+rMTJq97DIOiA4&#10;tNCewMQ9yBOLgadga6AQQKGOBLb/55f/Lnz77bd8vee2xyFgAlscpuxJB0vvPQX405/Tp20p9gOJ&#10;adueTqyDyjwvI8GwzcZSmN0/0j2Q8GwYkzOS+QcGEYpiMB/Y5Mj0ngWcXnt3tu+egcHXkppgk3jb&#10;NWLxx4T5TKkjAAXuY+bNTXk63h8kxVnG0Nu9eYqhcKZccJO7hHqg1P2cQBa+F/cAwyT8ch9KsKsN&#10;uAgLi/mPiir3fQ3VJXy2zxFQko9kXP9f95asOgFgwybLR8YaSz/7Lq/Pwtc//5IMcgyLMASD9y2G&#10;RtwDstt4zARyOLwYX1qTccnnF8NpmGszdZ4gtRXbGLbhfjAJUn615h9oHxHMTJyBSb6qY9t7yCg/&#10;iU055C5XuLi84vPmUjY8iyYDG3UvQ/dFHRT0heeEcvC8kRWC2TSQfZvdxD/0ho37EYEnKyiXVHOn&#10;ScUeThBrXIya5a3KsBQOv5Q8n21ePMi7E++Lkjn8LqsE/xm0m8gm0cP1xu/u91eVQhvq4q/mYRRZ&#10;IFMUG5sS4JSW5lhDuiC26CjfKbeHcP/TKuTHkpbFWJGMLKs5R23isneeg6OlcRuT2IA5k0Wj3rIQ&#10;IA45cpTvnLGUp6koXMYSvHlP5JFLVnO0azWTiT/w9+lkTPMNUu7FAsa9Iuicojx1s0DGjUklaay/&#10;fP1VW9Ncr2CVJrBXL8J/+l/8Vz8J7PvX/8N/T2/AbVuvZm1j9Yvbb0TtxRsx+vCZGRIg3zsLwNko&#10;yXurUA7JWZM1Lok2MubFaEF3qTN2+Xmzy8mslliM46058pzapBAN4nRRjYvWm/9y8/dallAqY2SI&#10;eRaTmAJKz11yGBbZrJjENbi/o/asV35Pcnd2/7q4CrCJsaflLl53Oitj7f7ESaSAV3G33rTVJWXX&#10;U4N7qx4l3XVQT8zKriDz5lG1VlSSve2rYVEciDkZ+jm09kH2HTf1FOEO9K2Ykc76Kdo3uvm8+wcG&#10;89zC+YC67M2ba/q/no7Ptle3HseGRbI4gD94q8e//qu/CX/2z/4qnF3ehP3ZJc/ALcPQUpe1J6VU&#10;OPvWG24LNAoKgTL/3u5FF4xtZGzsOdwjSJC9lYFsAP8HDlcsvIwDUfqAD5LSJ9XMBnLS/ma2uszW&#10;tfti2dB8ovrHBuHmDWhDjiA2naUGR9aRl9fXVH/UdgahnxxHW+NgQ28TvHjPCI5G1ZiJoVrt/N9e&#10;MZwLxBOoQsC2w/kM1mLMFrqF6wZ1CPurDuAs/tM43xMHJ2BMt+/Z7clan8x3QgOJxB6O7HX1Naz3&#10;ZHVFjAc1S6sHhq0BqJu2F+H2MzUWQ4v2OUBOoc0OSBfwW23fewGvRvj9Qv2Cfq6YNQgW6M2bG/M9&#10;b9cf9QYYlmBEgmEHEA2s5qK+EfXeIP9K7rc4j9vedtPO9JMAQNp5ICwSA9RW45fWC2/Q86XNwpia&#10;inli4zPijG9nyyA1k4WbTFyT5vmeaInEZ4aWH1v6D+b2My6ur9jL8nrszlkT/e7Xvw4ffvguPNzf&#10;sqe24fdsrHPsv6r1eG+G3KX/0X0wBbRFZ9FLzmqD8MJhsSl2Zj4TplgrC4tO7L3Y92D1DMmZvrUD&#10;13Hd68VlIOM9JkkBfQNV/a+ajlgKw0RSH2YwRE0S9hJrZ1/zpJ5r9yat8rM265l5RRhZsdqknhkE&#10;LPGsJutwsKHKvEhFfZB8km2FB16EDngugKFbJ2QRdVirxLqKJq9L2Afei6SlMcQVwKkE91XQ0QK4&#10;xi4TrvLkTLrHs/ZzlzTWrpFdfASrQj19n3bZcvXB0Z8ENZU+LPJzImkQG/28dWWW/mSYWNbPD13K&#10;bd8TFYrkp0DsNZzbRaRVHxbU2/jF9gFaVuDhH3vvOxrtIR79vmtw6nt7WsOrHXxs18OYcOaDxA2c&#10;QQITFx5NuMmQmsnOO9WxpwIawdgYTSgUH+4e+RDh384gXZ3twu+R2nk6smijLwKavrYhgN0A2SsK&#10;SjQOmU0cNlVjT8EzAlMnNIhFKXJJ3zsLkCEQ6Wko1aZPoEHTNwJT3da8gZqMB/39+7csFj/ffuKi&#10;uGiF4CQGxPs37zk1++Z33/I9g/nn1mVsDNNGrBmxCpL5Mhza2XTVGifIOGZIYZ+PYffGZEL4BfYf&#10;ilOAEadDbr+eaYJaJOl9uH+hGSqkYpjC/Pjhzkyhqac3pgO8vPYXu3D7cG+yZwRjIIr98Zm+QsOF&#10;mZwjrRcL9HA4hbc3N+37E306XmjGHk36os2FLEaYquJeH6fOzCIQxgffwMDx2XwDMVVB4wXzXrC5&#10;Dj71rVOXmFKyKTkeG4WTgcY4aAn2bTedHeAeS/vW3BOYK1VskJGHLz0bAUYIAFk87bRByfMFTRST&#10;M+Gpo4Lf0vzm3nCFVbFDQ/9oxWhNCgVpr4u0K8rHi5pBeIEp5dLkP7YFAYR9eEJwzM6YQDn2QIL6&#10;R2bTg9KBnU1RJWuPmuJ74nX2pCMBdgRAxG5xojE94ST3SpMFGuCLj5pSkfaroJSoYoMNrTaQjSTS&#10;3edHgAGnRMk8xowpovfX5dRLCASuK4AW+5oaniCjR9p2MTN7pMZi/aAgscYncor80tY8gAR6JsKD&#10;bWfg30asLAaSJHt/BgTOXUoXNf33jbzqWp5oSh+6n4JlORibDV6enhhMBmk0uv+m7QWEkfiZzbOw&#10;ta+vpDwwYByG3FP+THZlTeSQBh10256IxKJZE7/Z5bug08ehS9xQYOHf6dG13RJ4j2rO6HkEf7jB&#10;DnpK1uQdAhNsTpJyUvqSARYmI1mk7u6Lh/01KK2ZPleyXmAS7Wym+V6QVzbDJo2lnE4M4jhQV2yH&#10;/mjXH9LUDz9+ooSVARtiJxlgYj0Z9gRfX3Y2VJOpiSEcNUjA1yLtfKa3nqQ+k02CswIxZoFpdBCZ&#10;HjicMK/Yc+6b2E/5TGONbU02gbUYT5aWPLdrf4J5bjEmbdJ5ZkEFCp8qxhKv2bzR+HlWsuvMotU+&#10;D1PL5aeEewdrAKQvY+/EZzFPODQrIz39UFzjvDsfNgqReiQzEH//8fY+fPj02SwUghmwA/Diz9Dz&#10;BgbiSYAjC6asCe44d8neDixHFfEOLJAVWKyoHbJmmrP5tY3tfHhzfWGsb3rpbQiu4jkFaw/f8823&#10;vwtf/+LPmdpKEJXBOYPYTTBnl9wWXn0MPEgdmM8qGF+erUFlkwYT9clMtDdiZuCm4Gw1cM8aa/g+&#10;7XYbPaNbk0d4qmcyn0z4N56rycQ5xCFKWxbwewMITFsGBFQwMXfDgRfuHuVYKSsgIMs2oT0zQ+Hz&#10;spG1ARqYuBskHZ+tCKdfotKtCSanHmiEgSAb8e3GhkZ47ufSfWhqtQFK0N9lyMbDpH271RNxq8Q0&#10;PZsKVaDlx2TMiaqkczNqPrKOivRePZiHS9X+3NYLWKF4To5HATzBvPgGJb2Nxa0m2nMy2d6IZwIp&#10;k4X+u8XY82ITlZrJJvezwpODoWvCPo6zCEPdPAtglDWLeejMrPPY5Med7DRmAzOVdP4yHsL0dDRQ&#10;Yhg6kzFl8xiGXAvPMLy4YP2BvZBn6SQWcntRMFXg1+Us8dLZjnmxh0GK5uHE/Rjy2Fp/ekAH2YzJ&#10;pHIMPhgsBITFtAI5KB3PpubY0Rd5L9Bu6INEBxsp6EK68hCVnJwFjC1sEgflqvnLqylM8g4UuCfA&#10;GCxODlfQRJWiRGZjBHaHITH1helZsxo8DXCJT0wOiompFDV47X63ef0e62I7wd7UfgAVFC7/rZ4q&#10;HlZeeUU2AsnYkmqdLENrYZHwM4Xc5U2x63dtsAT+mHv2hnU68HKSm3Ru1TzOtYT0R3Jfp+NZkian&#10;52S78z2LReF9rDN4wipgw0O9WBf4pIvUxiqAYeR6q3VlmC/xWOmNmAW9nbB/tA3tZ3/1L8L19fvW&#10;h/w6fPrh+/B0fy81zi68ff9l2F5chsu3X4RhdxZ28JCEZ95Ggw1XSguIp1Isaw1Uk5F3ywI10Xyv&#10;1fa/5+fHMLV9Db84RNlfkmU1TQfKWCPYhnVWf2BBPbvPz8Ygbp/t7ZtrBbOUcAmSgCSJvuYIODGA&#10;y5mdpgIa69HWEfoCt1wUMw/BT0Pb13A/CHbQSmKi7NMGJoH9INROIBFsdpYGH4vtF9PT5zCct+d+&#10;e96u03mIx4GBPldn7ZruMq9farXp2flNePj0vX3e1t1gUaK2RrBHPNiABeokJJYHqcoArsF2Adfy&#10;fHvG+wCPw0C/wpFsXvSUz8dRgTnojzIHagDrZng0nxnwgzr1LF9YQCU+NwAxqOFkPzS2uuH6chcO&#10;rQYD6PH8eBtuvvizsGu94/78uvUE8nBDom67FgisABA5nl6YkHvdzvj7YRseEXAJkO/sjNYSOOsf&#10;2/uDTHhLRZiBeCNJMpGA6fHlKYx49NpeNoKdXTGIuyEgdWhnUagnG+DIP72d+uxlCaBfXrbPeG5h&#10;bQCezi7CxfU1Qeva3t+7P9tyPX349CH86t//X0yBhn3Yc/t9286KTRmMlUQyhZ3/llhuqcUu66eM&#10;N5v3XQ1+BqqGxcClGkjpfpUwBGSvVNXv4PzBOl7hK9k3vSBbqDT3NNS1FymBPe2pBkNUPoMxpVfW&#10;AlWen8Yyty2DdRsGYfIPDGnx97QkXYlolRc00WLFzuQhuefbYlVlEmaBy1pj+EN2j7q8hGF2eyiF&#10;aZYe+LD48iUPZPIhTE4Li1zp6qnLZ8MyfNGe4wSSteHfLM9wD/9wtjnavpxrP8u7d2uyvt8GPRqA&#10;an+LCgBNqvFYwzhImtjO6cywXozWOgKw6srUultMSeHV2XZ6zz7c0ERIYGxcmP/9/I3dkzbK5z12&#10;qy6hp9nO7LKWb8eFFRhc6iuRXfeZLwvLkcFtaUndrTW8DvDE/S9mW1G9PzaiVjYGixBRn9iFaJKr&#10;rEAEJDnRP2qa+41kDPbOPiSBo9lSPYsape1+a8mdTyNBux0n6ZYK6Kj7V199yZ+JcIubt6AmPxiD&#10;RnTNpMhjHHqYsoRqxt/394827Yektm1CZ+2/L4eLcNqMZMVtdwMBBRQG796/69NkglWUtbbNtB02&#10;MBDHhbi7uzPJxLRoo1Gk/vznf9a94/Banz63Ru58z6YTDxvMQ8GOwmQH/+1MilBNougJmqBru/k6&#10;jNoBdOBz4npCIsSl1/7tum2GM1mL8kXBxjlbc3/55g0L7ZdnA+ogK8Pr7tl0GMsRhfznz3dk5b08&#10;G3sHC+P5CVO2Ew99ZwqZ3Mcavw2kDO3fyP4ggHs0zwQcCgB/xGicX46Sm5UOWDhbAcDYsDHZFqd9&#10;SkziRB8yT7AywLpBAuA8mpx0xWyLKpJnZwDAcwffHwYVrlYc0vS2yOulLJ42nNgAeR+GHrZAuWKR&#10;8WdM3W+GIJjCGOhJVK1EHiR54louTtzS1LJ9zX4/yBtL7L9aFidYgE0AGlT2esE8yZfNWXZuvhk1&#10;BerAH95vcoPuxEbjpERQB5sdvJTlG68zgbDZJg4byctqWdF+fUI+zx2MDe5xpkPFWVA5LtTyUX52&#10;lGJoUgxAHoAeppQIqKFsk2sjEATF5gbpfVtUrUE33xlrVAyELJMSGZMZvVu9XrpPIIqdjdieLIbn&#10;aWk0sD+JpcIUU3yGE5q+c2MQdX8Dk04FrZOkKXoWo45z7Fp6MvEkSbCnXTH1lFPZrDTd1NP4jK22&#10;HORMkpX8l0yHkLpHGPfPVUqh+flZQ+fyOZcMZEkRqjwAKYOMswDgoglfMWNwgblDsmae3CI9bxMl&#10;uYXVz6xD0o2Gi/PsPcUppe45iP9ZSlyl4TGu53c//BC+/fb3fHa+ePe+PScfzCez2t5onh7BvGGC&#10;MYr8oMsC253ZOorNxL1E5uUo3KMSA4tkZDgnTtORn43+WINda4AcLvX3KZbJMkp/1g9keJrMwoMk&#10;mGoO8FCgwiwJPqfRAIeiAb+FDD87mN3fEld9xD5Yxfrq7OetMbvan8EyB/sZzwSehamanQNQS+wF&#10;eBUseaw/Y8NtyBSe5BlHtlXSEEveew7kRjGcSbZIUbJwsVs3ifKcngznw5DgydCpG/zC7xa+fPa5&#10;NwaY0K/2LPz4449cuwiiAsvuvBXkOCPJNtvaIIDsMwF7OOeYtKZUTi9wBnnThmCAJRnBcehnn4N9&#10;/JztNS+uz1UgmXScjAyCnUPQHKJ7vOwVDkJ2OgOyJrIe0j51/1Ts+RvZcuD+s26YLUwjqOhybxUc&#10;CWR3H83fkm3+YbJQI95bO1cy2R2b7ls6lrmzuijrL1medYVFJFnMPBPsXBzyyhcG66FOklYMYuMt&#10;Z0R9FR4RjUEjT0GGTWGdtfcCL0OExASFAFGmPCsVMy7G0fhWTyLuckkBPibHrXa24DqKfURLFfgS&#10;ytqAYJmGdpMCoOj1KjsV+sd60rgAzzKbb6l5r5q9gLEsAcqjiTQpN+5RncsSIDVauMiWnlATVQnw&#10;YT5Ua5xjCF06jGTm7bA3b1B4T7b9h4OjaqE7zv5ws/GQVqyDnyrj1UTfrFgCXx/PRdoYw8m8+waC&#10;wB5qR+sAefO655vVcSaJZL0zm5cOGeVorGdrGAASYDWVVAWwyrBb/sMA2cnqDJbknJD0hz3XNVVK&#10;oA5iq3viVVzL1Nx4Hc1xTWJLSBLmgXymipR3cOpGxXZmxZ4E3gMJ4pp+UMWuyapTogWhhdgtVYIa&#10;4uLFjIcrKsCh9GYpiQnmct4kxtpgfm9xcTuPsa7eQ9L5nzpLiyGbAhI91bLW2O3Wk3nO6DrVJa23&#10;KI071VfSZmuVvG5NvZn3i+29C8EvdWxej9W0gJC5JPk8YX8feCbsb74I/+LqKjz95b3AI/l9Afjc&#10;IBxmY0wdMe3YuzlEgXK2xh58FOQN6L7XpdTeNPqFj8X2XwQp3N/fdQP9i5t3IV5Vq+3m53B8eQxH&#10;qJnGQpZbas/+AfVN23fO9+bXhuHXe6TNw56g9XNTPYW3b27MT/g4E6DZAYQaT91Ltcj+yUEAGwqa&#10;N/nZJnHADA9UMOBGDk4nMsRq8fU40DYBzwWH5LI0CWbZS588kEUALsHfkJLW0Tx10aXu0jYc51NP&#10;87R69shBCPZ4s1+bTR5aLDyBPxfyVNRhqBOxRwD4Pd8Ygy5s6bk683xXX4MUZARWXVxRUYafjs+6&#10;p5+o9Xv784uwi8aCBBnloV1vEAoA3uEe4gz4+OGDhZi1/eD288fwpn09BuoSZrT++Sn87Ot/Fi4u&#10;2vec79TL1fDVL77m834GAPLpiWEZp6d23rdrwkT3aEqz68vr8PHz79ijXZydg3IdCvadFwCql7R1&#10;QaDeE3xWAWhjWNuu8ZSN9TwzvKrVULD2urwKE9fqvv35kiFXp/ZGv3z/BftgJPpyzbX7f3NxFn75&#10;23/ktb86pyg60MQBqqCEYbbV40V7mKWey7VUwAf202kKnSnKNXaaLADv5IFz5sGOa+JhHvSF/GMW&#10;cw/wWdJog3zY3BrHWVlmXZA6oBeTDdNy9wdVsq326aRgrpKjJL5ZSfT2nFaX/M9uOUAIz9RYs/lw&#10;wxbL2GizbIQUzqB62xRkYoovSW2djeiOCPNa+WbMGvbA7Bs0YFmp8G2vlVegDRXUi3qCsYb4cXUu&#10;RPc8lU0cQVcPeZKahUOIqXQ2OKtvV5Fy6Liw+noyYDFFAEBy2vF4GIiY3SSMiKBAFnfy4LvSh1w9&#10;rCrWVx4XtS4hoB6yUSQDNpWfPssk/Z9yDRwQ7h7ZLiUWaYdEsVC6etbl1mTqi1xj52vuPry+BqLO&#10;KoafCINBP5jcNiPFfnYVERt67RcJEMclhUTG1pRWymyZAMDGvFMAoD2Nc5cJlZ7qZkXGxMlwkKGq&#10;PRIA3qZS9RDEHv4AQGBDr5dLskYQaPHubMvXxfeYd48FM2DKgURcFPPwBYP/i09fTTpbCXzhusI8&#10;/Or6gjJSNHwwZsVFfmHCXzHPgvY1APessHwIp92xbXB3pDXD3+jh8SQKbODPct364fjCjfbicm+G&#10;2AicCCYJtmS2SHnvU33i5nzZNnY2H2SXzGx6wALhJGpn7y8qDdm8kObwcHdPKR1ktHzP8OA6zgR+&#10;sAjg2wc2IP79CVOci3MurMfHFxlLW+Lmw8OzTZNxGMHrCR6JaJLgPUFmz8BNKuthNE8yZmXy0OTk&#10;w4EoyLbA/GHhYL5Ss+K5ByXJTbN5YgEEwNm2r8OK+hoJ9FUZSeJek+VHo3b7XLMZLLApBWvO2GaB&#10;nyWKKcQeep6XtM1kk1Ea7gdJyruvTOhAWdKmbGBgefVQzkzrNNmnJSUqfdinxqX2OGujRlvwgKUe&#10;WjJXlY7FjTJTz/auktYNkn7Zz7ZY8rii4kaBebV7FW6Z8BeMilxNcz+LBTkpEWqjqG9/b+lPDChi&#10;94mqkoAZoFTFglDDNmQZnIdeqPLzFWPvUPYNoBMsHAHxkH+hCL17eGiH87kdtq2AYJO7sSResi7R&#10;rFEG0N53sEP24mpHtqGxhCwJjpKw9hp4NtK5TTbxTACAoq+f2wnEIMDAvDNR6B3HoxpkAzzAfIrR&#10;jN1ZBGabIOJ9AdQBQAjvGya6k9U89D3M5ZjwzSEwHrPCJZb0wE7N1gHgzFhM245Y57OBczTsdZ+K&#10;bk7rtOrEJpAJ49qTPAWGJuvRfGE8DQv/jueFh5qkHGRDQkYGT0IUwQNYyFuLbAeIheJmNnNu+3Gz&#10;qPCJDRMBI2d4DnZt3EPUpoaZfqU/fvjEZ3CzyUq6tud6VDjNIGkenn035U1iGRbKd02yakxOeya3&#10;GjKw5SOjb0nnQmFkeUomVyCjCWupWCACig+w4WxIEl8BGrBaiDq34MXkDRYO2SE7MG3G/rielNtx&#10;uBNV+JTuZeahHe4fgoRQXCd4zLFQb03O09MLn10Uxljzw37Q4MP2W0tgTzzjCLIRLESgw8AzsKrJ&#10;wbXBuh4Z8jP0dUIvk2gDkql4OJMxG5gmT4BLQDdDBHIHWbE28G+QyEBCi/8exsx1vVFQz9ubt60m&#10;vyJYOem89MKEDVf7MwZACDnYUsY+dwHEgSEj1WSK8l/aDACD7BwyyaldCzLjNIzYKtgJICkZfdgv&#10;Brtuj48Hrk+kW6d8Rg+nQa+DfQfSckq0SxBDyO7NCFZKTWLzRSUlbnn9WOy3f1+D9O4LOmlPHGgp&#10;seUacQsR9xIznzv4P9qIfc97UZbiMGnAiYayrY9N3CjJLlM6NjKB3rx3JqVOOkOEe3JYGNTuQ5o1&#10;2cZ7sZTe2pnWNrSqxsDI7qln50SdrHmANYoleedetGIYGWvp/m2UsLVrw5CptQE26VYzrS147s6S&#10;RuG+yNMZnlRV4DT3u7Kw86IY51XsNgsYip09hnNrPi2JzLhPu11mfWV/Hth4QtaGxrSWkefFKUxq&#10;tsyygWu/Pc/PHLiafBh0XbeM8AaejNxjW9vnx5/O7EvL9diebbk+onyFTBqVX6fZhtRN1oPfj2Ls&#10;/2KHdx/yufynpxSGZYDE0Jc86Do4yqnrH0L3uivJqFtc53FlK7G4Ggtk+uMgDht+TrKPoKegN6rV&#10;jeIXj7lMdnHSMDJ1dgafvmzMPmPfWRMIqWN1wkBxyVbtn7F25uG8RPgWhY9oeOt/3Q3e+f6iGrBF&#10;wvsn6bYyDIx978xmsbLyRnYz+SjvPX+9KkCOzMqumnIlTOiv43LFKOsCIpip+uXucmFrICWZVoiA&#10;kxf8Os915VpYnSXZ6thhF3ZXb0M+jt17lmFa8ifmwAnAs9eaaZFzl07zSM6UoHKC7Po4M0WdteY4&#10;mqck6kmklY8ze4ooWxD0RvyeDL9NnFttPx5G3Tc756FouoRlC/aRtr9eXVxbQE/bo4cIht+lhnll&#10;qdfpPSYPZPRMek4N/DV1iXuEIvQoY72cCgkVYN5j4LIFIImzvWT+XpSiyxYCvnkMzti28+oCRlVU&#10;N4x1lJfawD2j6hk9QJcCUPDssr3cC69JiQ+8JxsmpY/82qjBsSfT8wzGddzZ2YR9P8Gm6OycDMhc&#10;0Ws+cj/GfcPQ6OrNFS2iWFsP1v9gX8phLQW1wRFCSG52OwtDVI2w252xDkRf+Nz2zw+fPvGawmse&#10;yxN+hEOrxamsgdcrfFmfj60PvW5731X4+q/+kgOUL7/+i3bPD+G21XUPCNGAhUm7j+/ffRF+//tv&#10;wubNDfdeeHVuFGgB9inO0LM3b8IR9Q23vHaPrm8svKUdeZ8/fbZBCOyi3t4gDZNf8+HTbfjrv/wq&#10;3CCkrPXddwgta+/t//4//204a19/+/FjODw9tPtdyXo60lPf8IeNhkaZXWThmqMvOgD/2Zi0kAsb&#10;8yHRToJcI9j7nCYFWprftXtsVmdSBVNE0VLBg14czFlJ8rv/3NoCQcBYEVgX13OPMpmV1hIja7d2&#10;ris1lyx6vK8xzquUYmK/6WeSAwMiiQb1syxLAKZ7YizPFgJ1ZnuWusnDiqPGTUgsWx8IY+BwsgnP&#10;EBTesUr5jSvky00YNBd5lWjrllR2xqcekpcVZGG9ctG55ZYeS0pvLfWV7QMHRRpYTRZxrHDMwBom&#10;icFcJlMTOrtu6cdcHh24j9XFMTC8yqIKKw/CVXDV4ptuwJu/X5eNV2U1RHm3r/0ROxtczLoYlrTk&#10;2OW7Vr86wJzE4CcQXSxgY6HsCWSM9Y9S4p255zExkVYMyQ/PugyTCY63zePvnCq4ESPiCeETkh4m&#10;Mdo4TUqLDNOL0nWyiklmQve+wtSV3kYnS8QFAOf0QzzIaEDQ0N8/3GvyZAUAJgVVxpsAx1BoAehD&#10;Y5U8UVQADqPLBSICCERhCe8gMAAAcIHFx0UXl5Q2PDiYHLPBFksI3xuTsW+GPOhA3fDGolnA10KC&#10;C5ns9fU5i3AwHtCY4ibAV4j+NjSUPjOTehWNaGp9emMSSiu46W3WPgu8neBlxIaCINiSfEeG4Wli&#10;gXx1ccmfsVfk/ePDkwVsaGGenV/wIDA/m0QPrCAGnMdTe3gBvh+hIQY+WeDKZjDPIwvTEE2Z7Bpj&#10;TAQ385Z30TzX/iBXafnppSD/AS+6sKZ8CuPMHG7YmujxdcAaE9BM1pKM681nqvZCau2aMs7Owtos&#10;ctpSehFeNAHeKCglCvF2Hy/+rO49swJvlK7rxaV74iWxMUpdKMiTAg1onq7mIlGyaYbc7nXXA0WS&#10;KLneGHhjrkLV/y0qqTau0j+dwWMNfezyLzYkAiirHnAagmf58ADIWaUCL5vS4nfQqc3yHnAZDZlY&#10;OvwIxE4jmU83b665Zn3Tx7N+1g53S+Md+FxizQN83yqkwz1xKEkWiGzy76knLZ4RRIwr1ocC5JVu&#10;ieuI/cQAIwMsaCwvACSJTs3n0r36grG1kqbInakno3dcHzuc7DnzCT9DV7pkqSxSnWqelZRhtkYS&#10;cn2YS7uxeM5DZ7dYgMACMMMPz0DpwmeKDKg8qFF238asZ2mz+Deo+cI6Px1GJT/KZ2ZemCJ+CLjE&#10;19nqKaz837CWRgOeIEVxdtysa469EIAWgNfTeGATTlAAE/FJydRxoaG7H6TT0X2tm+ehFTCexuXj&#10;KrJzXTbbU1CVjOYeSnhdMPS6N6x7OkaxUm0NI5FuJIMo6/ksMvy1KV4yjSL3bhpTY8gzjd3weNa9&#10;9WecgIyYplbcJHmGGTiCxo5ephEDnXOyw2GdgNfNSc1EuzfnV1f02zkxUXbi0OzIM6rYYMz30WmW&#10;94f5UbrPpe0ttU/zfP9176PYZfqDpdvS+2zQXmJTZZwV3B+Vyp3FekIq/JdffGGMzsML3x8GZpiA&#10;f/vtH/hekIqHARUKf7xv+NcCIIMP7fFw5BAAoBKaOoYs4N7RG/DE89cApdwT7inRV+EL5jkluMGC&#10;IfDzAXpjJcLeA6EMWezuabRzHdfcJe2TUsnRTI1qXOE5BMCdrCtPiZ4sZIthYEkDDyWnuYR28eqU&#10;JJ/MNqWi67mhLzECiVQ+ZclFU2dz1R4YwQZuMBmo+xIPntRX7Dlwo/4Y3f+rGHtBIQ4bKi429rxA&#10;2bCzPYrAyJC7h6wxhLf0y1t8YDZ9rzWWm03TzWDcQFwbmNp1oLeyhldkziQDY8zr19Kaaeo9Wmp1&#10;1V5JVn81hm0ti79g9wdUsnzwYZbOYA4t4sIm4JCnrUH/OvwcO2+23OMhi8M5cd0azUg1yRn3bPwd&#10;/alUk+COm42EqU4mDakw7ME9wNnyn/+X/81PAvv+1//lfw7PYAzCa7n9OtvveoK01YeWJJ3l/0rj&#10;dtw71aYG0iQV9JkM05SdxeCefBspAGqfwjsgmunzmnvzGbSP0eNMBQIZdC7dWbGefQgZxX5evPHK&#10;Uk/IG5neUhZ5YM2EfFhTjN2/zlFZD9/g+/I9M/luXnr4UQjrPkUDiuRYRuwvGV+xTJLkRnGVRJ/V&#10;aBo7vQeRxdD9e/8EpO2BZ6odvOZSkrmlUVowYAyLsbo1UrWzY8igV13m3sluhN6buORMr1dto2ow&#10;9/KLXQJH4Bz3I63BAtWTkpvNznZD+jSTjwbZzgwc2nHYpTMiaA/YJmM1uy9t6E1qWJ5LDQ6qS8wU&#10;RvH88EhAHXstfAPPW++03VnaOtc3vN9ggQJAaLMnMISxPQAtDGjftJ7D1Tq0ChiPHKYCWMQ+jueZ&#10;qaBz7QMd9iC+fySzZcGzSqVDFrsJvzD4wtASZyZqgWLhjYXA+ax6KdKeIsvfmWz9oT2rrRa9fP9l&#10;mOOmvd+Bqei0RJkpECJrqMgmYUvf3V372mxeutzncT235JeNDETAtYVVyobvgWm96D0HW7cA77C/&#10;7FATS3aOvRIeehh0xcF84wcx1IHIUJmBc6lY0CK8fqvv62AwIyjjbN/3clwf1N2D6qpIQsORzEf8&#10;RIR8ANT64suvuDfg2mMPfff2K7LwxjKxRwRbDwMksO/Or67b5z+nvc5Zu/ePbS2cXV72UE7UVnet&#10;vj1vNUDQ4Ouu9esAaXHGH/Ee8IyBENRe9+LtTTi7vqY3X9xeEID86ue/CIe2p1+9e8ue+ofvoRj5&#10;basvn8Kvf/mr8NLqimOrKUZ6yRvbdJON6TuwB43dJzaHJNZxdq8P87bWmeQMWqo1ivz5ivu6W91l&#10;XvLL/uPp56l738UeaGj1wtJvmaJxkbI62UmmBAKqiqSsy0DHALbyihnonu8hxk4ymFUjGSA29zAH&#10;KoycZMPTufReN7gySOSQKDZaqCsv077tqxaYzK6H1jlzkax+9nx0PrOD+8ulpB4wdNZ6ckUSr89i&#10;8OrDwqEnyK+8B+MSBOIgZ9Dwzi0iFl/WqgCRomDHpPfl/rViWCe3SFil/nbGeO2J8hwmhdJ7+X72&#10;+KhO792BSvczzDqDPB8hrb0JVbN73x9WZA4PieqYgCebyEvS2ZPdz7F7QIpd2gdOK8/EoEAgV/6s&#10;Qs5oHafsje4PK2DT/Q3zdtj+XdQrY6rt08Tk1EoBDih4PP3PEz49ah2nlyWQhZ5IM+jhROHPKRBT&#10;E8/Z0M9ieqBgBztjIliwNcPvbSYoiI3q+XDqhuNFxoT4HaEaLuvJgy1eNHJFBzt+HiYoaFoZ+iEz&#10;WjSr2GAHSRudUYUFDSkwDkzKWkeTmoySuwD8dGDKPOWM+sumDSbjmlLPovtetU0TTZ5Jwvb9Icd1&#10;Q9MEjyJ8HdgSNYRl86oCAJQCSqARHkobM4LFF+NgQyw5vSra4fGiYhfL+vzC0oizikQGEWwHfj40&#10;Uucwm832oOBAnZRG5OEQ5ns4kVnIMA3e89LLGGvQtovsM6zQ7uim4askNxUYWQEeRWCFm6TyAMuD&#10;DC+XKUpWYUSW0VwU8R2WYlIpqF7I1m76qc3Ip+D97xyMXiitHojQH9S4iv+uSyQ6mVQuqakmw/YC&#10;eypFU+7F4NV9pVc5xa+KTvfo8zAONyHt0wAFOBB4kScF1iWLdwElZAa6ab+uk9GJl2SgWT5VWUDM&#10;PE4LkFdDl1u5zDzG1FnSBGgkJS7FPDSTvDJwkMDEF3JznybsaGR8Zkm4LEjhh7IVO2En5qAVNHi+&#10;vAaukk7HFRuMUkhQ7nFwJ6VXZgM4yCbCJFIm3pRbl1nT6Grm1DFJxq13l23ChiLjdLJGHkUTJ4au&#10;UpqLpE+hb95ZhWQ3dK2d791BIbu2cz8kmZC7Yt5MShYOKxo7iiSAQXZNjGpNqbQaXPe581uJSfXE&#10;hnrkz1kbyFKCW01uRnAShYwAO2/2PGDE5UaeTpe6D6I3HSbjnU7mwYKk1R9++CF89923/bO/KOl2&#10;0oTT5EGlR8x7QEqSr8Wk9+sAPifjUpglyr1LlxfQ0xN7Dq0fBNzGJfwjrZ6pLIAUP3fsTKYscGOx&#10;+/AgFSpIJVHHPgQ5Lffhtjei6KU/X9KEN4ZubG6eTElSDwNVcM3RBAE8xn1LLpnQ2QiP2Nql0iHc&#10;t2ZqVsImgAmyGZMFfswySHefSWNIzx0krUYX1h6pABqBJEsAT+2SX2cLzUyWngl+UfJdTC5vDLrc&#10;zqdLrsGHx8e+pvHc7RSgg3MaPpuX11edHUhLBRqbR4UrWTjHfndOUBzgEa49mPFnuzOCI/M8KSnb&#10;Bl/nYAfq2hX6RJ7IHPWEwP35vjU3NoTzfdga7oGNHa4BzjMyVWMRkGIbLgYP2OMGgWTYEwBI+jMw&#10;KMBllOQVUnVcM9xLjzb1KTkDHTZmZo0GZJJlgKlmCs9HPuP4bKN5LnnzYQM6k+sKw9P1smAic67I&#10;HThw+UuQlMSHpkOXIcbuI0oWKBlmSuXV2TcxAbyoSFx+VvHhhxs0U2oaFrByZfYyS5rpjFeyaDdZ&#10;ALLVLQRNxVIs2ke70XZPgyoGdm22i1+3/Pz6NJ5D3dQ9ZAcNympdACpnghGwE5spyJcWnxSsRtZu&#10;2XyasN7oAUpPTwODwezAs83wqPb3u9bU/u2/+m9/Etj3v/2bvw+PhxeBfTulZueeVk8Zcu3K6C6v&#10;Z+K0AnTSaj/vkvdobFEPn+LZmj3kw5JN/Tr59bA91cC4nlvhCRoaMHk6t9dNtQt/cB2HFe0kKsAi&#10;9CYqqoGq7rrnQ0pPk65pZb1UVx52BpR7Debe6FWpirM8ne1n56WpU6NkrMcgCeJr03arR8siUqhO&#10;PCivhl+L2XpYmH0xhpUH+pK8WJ1BoyasCyFqV4b9UfH2SgYVxKAIcflZYEl7+FvtjBj+BEvSDCtW&#10;TFXCr+wOPMHbvnd21LG/VwO0E72yB6bN2lkw0Ns0Eljeoi/IcQEVYugS17BKO/b/pOwbZ854CI8P&#10;9+H29jPf4sX1JcGfLG/TzrhRjeB7SBIjHAySiEHh4dHCu9o+fqCNUSJr61JBGd4f+D5Ar+njwVcJ&#10;wTycL9hb/J4dABZisCcPTwKABBk2Zq+wUSBDew+XOC8A1AH+oIIFfq7ts7z9KgzXXwbAYBsGZp3z&#10;2QCRggDibEzJnHesijLDI87D9qKdee1M25xdhbi7bH++bgfnWdi33xNATwT27C/CCGuPdp4l1BBI&#10;ld2dkxkOdiZ+Ftb1yAUxkO0HoIzeb2IFF/2+xWtmAyMnK24s1If1Kb7G1gC/LhkAnDZmJxBkawH2&#10;/RAFHGMY3PbGZxBopqMAlcyBB64najiAsBiY7Dbn7E9x5u7PLgjWxfb3N++/CBmqhSMMXreQyqB4&#10;J8g7oRaHD2+rEXJ7HYiWj+1nvvniq5Da9169/zJcvH0fLt+9D/vrG7PQIGCdwje/+x2D5H7zzW/C&#10;P/3Dr0I5PIe7zx8Z8sHkaQc/OCyJBl60hbBNxtAHgxSfYVAg1jaZP90m2lpgkMVs4S9gn5+m0gfF&#10;VOLN1Un16wiFnljq9WKsCzN4sdVY9vDeE2K9OaGg9rFL31+8x/R9NYl97MFijsX5eyydmFMX8Wes&#10;fQhfqvmPxhh6UEcNi8yUIJUzxaL72ArDIXgr4E9JyQRCMQCAKkd+nHNQYIkHZUr5aRLSYEOFlR/q&#10;6zR0Y8cNChxJPchw3ZtHKlS61VWKK3/V2D1RaakW60ogVzso59txFKM6uly5LuCeD1PSCrgLq8AU&#10;H6zF4J+vrliQUd60uQOQvi68VovuOqt6MazAzP67E957XLvYjzqz/ZxPDqb6tSwCKFe+gcTeQtDQ&#10;SGtPDNOsEMj1bk9Oig++1P9RxuvSKh6+8kuzhB1QgQ1soWRKDatPsaHXx6YJ3T824ml6ZlPB2pM0&#10;2tMqCRShEg98HZ++zZM03il1v6fHRzALj20TyvogHiYQCDi+vJzYsKHoJAtIkyB+jtEaGjwET63A&#10;Y/Mi1ggkZmAYHCc0W9tweH5iaMfT/Uu4bs0PmkyAZWAyAFDjazy/0FQan4UJtTuEjJisGE0MmgnE&#10;oOeNMTPOzoxifcRmMxpzACAdjGY3kmhs2+c/PJ/IrLhom/Tz0yPvzHYPM9fn8PbtFW8X6Nbg7wL4&#10;AIhim4cVtafDE6dh8IwYza+eTRau/VVr0D59umVTxSQwRoxXHmZnl1c9IbiqOcd7GsVO29AzaxIV&#10;1gxczV8otgMBqVQ2+cfGaSzGKDlq6psYDmownmAC+/jyzKk8XntkjLv58BCQ3FhS8659NjAhBnlq&#10;VUnWnLW04/0sC105LLHgaNQmBTt4jPoSM24AxrBiv9EjLnuRGgh80BOCjLVpkYmUsPiH+KQm+iRC&#10;3mqamPoUetaoqPpExRv+Wtd1cm9isgrBWX40lIFFK+bwPvM6dVjpSnWyZxRv/uTMMYTDtDXK4AqF&#10;jNjrm7/DNJbehDIAYrRUUTZtDs5GP0SWpFgafHJdDQQlMLFkgErK5rUGCe/tQ9i+39FH5uL8msbC&#10;KDxoqt/eK9g5NrmxTqDK43Dr002ZiRIwnU0yiMa1KH2Ox5Xk1Lhvj4+P4eXpwKROeuRJyguABQ3U&#10;hj6hlq4JBhrWGIfdSkvlfXSmSRlNtlqNnYPDBUUQUt+wt+2ygQdkv61EQ3jNjZ6p42gGuHj2jsd2&#10;L4/mgUWAbjZWIxp9AP9RTZ0Zv5ssBwUc9yawrpIfCKEDNzicKcWnX9JACvyJEtNEM9soxk6Sqa+z&#10;Ehk8g2s2bNl8GkGs2JpzECtvCTw5KBydrQpmMUC/9tw+Pt/zdW8/f+4HCfbq42jBLPD5XMJenLGS&#10;BfLbtImS4M66kEwJ9wIbl3uhCDSm4T32+zRwn0czj3OAYGwR9Z3nCvxOEmUzMYpFjtCAtuefwZAb&#10;QCv2FBULLpeCNAlrs9CSYhuUrcBp+OCR9wDSPcHVgUbuBdnAA4Co04n3aBwt3e7l/rnt5Zfh8DLy&#10;HKkMcXgJEwy/TyaxnQTqUX5xOHWAu4rRCDkSzlIDL6eeME5Df3NTb023zN1VTNC/bDNQxnjUtfQB&#10;BK7V/fQkfzAlhcUjC2b3R0PinrEytnxNsOh3m0SpPs5aXENKiM8sRReA3rE9f/udPecE5Xjulp5s&#10;mJQ0fpzsc+MZsLNl6NPqCBYAwJiDybghgd6zaWs/U56lALvK6cS9BlIfJhmiCdoaGJXSVvhY5PvP&#10;ZB0YAIUzlRYdJzNH9yEDao0tC3tjeWDPnU8v8nsham7PLzZqnFsqpk0iYuyUnogzG+sEzyST1/nc&#10;V7MFcMbbcZZv6gYIufl7JhsiEpAUI5DeXPSL3RLcStHSHgk8JmMJbzBcBDOhfaa8s+cQBurYW0Ip&#10;kqcZgEmLA0zwcW7k1J9tNHYAvsAwTdUCZDAUHRSARkVBsukxGdfFQHhcR7KVE/b9QmACNQmuB4cy&#10;dZFpGoiigra97u3tLc/3S7BF5pPY7onMNUp8R083lz0BB5SZh+VGycovL8W8L0+FtRNM9LHuYdNB&#10;IA4NEdM9IxmCZ2e2dyOE7Kw15mQEo1mOP92zb7vZh7PNvrOpM20nwsL0Qn2EBnW2kJGh2MCI91Vp&#10;hR6S4Um6fUiUs9gRzr6MClhKBAo3Upw4A6/IH4pe0qF2ZoQDTw46LqBxXPCd9Dod0Jj8WQwvGX/U&#10;hWXgDAqGnKnRotNVTfIvK/0+exPcmzmvzAhqGRjNFGJvhvmZBSCFWcC45HEIL0lRRuYrlqOUFgvz&#10;IXWJck931Pp3UC0oFTguGJfZk1SzeanlNQNQf2FNYvSUShkM0knf2HwxKZirij1fPV13Yeo4MOmh&#10;YthrQmfyLs2g22wR7K7m63aib3cmW3DurAyz4aj008wEfDyoKWZrOaHqKAyqm62JxPpiCNbUk0FL&#10;aWtU6wR7FMBy7B20bRoIn9iQVT0e9iHUVcd2ho0vSAd+5vMb1bTC025mUMBOXmkjFVX089Sawv6y&#10;Hwxkun264zMFJhyec5xBgYz0jeSTVXL7I9/3ftiplmrPfTQveLOGsRAvhqnJKmauR/NkBWiNwfPV&#10;DcG6KW3JWNvtL2zwUZTOns07i31MO7suziysMdFiYkPrBYKPo7GpNpvzdhYeKRkdgnmjF5yPsLPZ&#10;BAJneG63ComiZySYcxuT6h5PdiM56FbS62AaePOgo8+d1RtDSl3BE2Qhglob+2MM9n5DuzYltb3v&#10;AmnM7Wx4O4T727swQIkB4knbk7/79lteawCTf/HPc3j7Loghbeo9Wmm1+3315jr8+P3H8J5KnbOw&#10;Q5gevAa3CPZ4Fz5/+NB+zkXrdQ+t9n6QpUnoQXzffPdDuMhftT74MryP8Bd8Q6Uefg6UADw72mf9&#10;9OlD+Pa3v2EP/Ztf/yr8+N134edffSHf9pWHGeTCqK1kYbIjyGRWLplBdJFeuIaGGSDI3wFeSQ8/&#10;yYvSfJVNIeUe72EVOpg1PIjZGeau8HCv9UmDwiw7g9iltov1UVzUO/IHD6p1xlI6QJVkCzI7HOj2&#10;cwL5ykqi272X67wQIxQI4UxkV2rR4mSaZWciKyL+nCRmnAaRVUO1ah6dsydtd287s/TyYVBcSVkH&#10;1UeLRFWklm4dtZBmuCMxGCyujrCVPVInyxhhoYblzFGr94rtTRZ2EpFA+52Djx7W0eXVta48+ZZR&#10;jSn8luFZlfzWCUIkQEnenXpq+wIS+uCtE7r62WGvu66B1hLg2RneSezAZB67ScOyQUNbe7sadlXz&#10;5/azqgd3yc/DGePdR9L9ATUMW2DRRQKcNMimjNfi3VWg0Zh5WHzAshUjjri6PYeZMkaCYEmL6gLM&#10;MlKtbUMjfVlvxvyTgoC93BliBKIYO37BN4lmhDHbYPi0TQfmr6P8PzwBEgk/loa47QbaDCaAFFSe&#10;RVjMaFiMKSUWhvtYidlERF2y5CK/N7wvUNmHwYxk0dQUyZiTTPQvrs4lt8rhEtJaSmTmDpSigEH/&#10;i9cApRwP4BWYUKV4XcEEXZMWmgk4QLKX1mRDPocCHO8JPk8ARsBEoXQTfgZMQLIbcBQbaE/JlMua&#10;s8JAbJFu5dmHawoGFqdqscr/SeljAUDLVqtq7pr2zcb9pyYZahrbK0juxENLjAlffJQlX5xZA1Hc&#10;a2LTJ7oEdlJU0l3SGrBpxVYsmSTWkzPPfKrvEm9cE3pCDUOfvpTiPlQLm2+jBD2XLizBMEuRHNR0&#10;l3mRaiSZwKbVBDesJItRCDvZfTQ5z5LHxc6gcjNkZ9tkAW6OtCfRb8lUUPLurK93mZ4bwwdNRKom&#10;C745erHu8tWN0jOdChV7CMPc0/DIxojLpmR+WKVPm0xelLtY2g6LhXqO63POxts2q5/97Gfh5s2N&#10;JUTinhVjbIL9B6DJAzP4/iA/JzvHmDfOzGBjP89igpnvU9Xn4N7B1EixgKdZJq9l9b4XRgAAbqzx&#10;zdbW5cRUZ5vk2uGYJHE3T0AmSWY70FmMrVhTvrGXPjHR4S06d1FCMJ5PZ8MENYR+QNbqkSChS9er&#10;PPK6l4JkonY9lgRqyryqwBslQRZVAgRZJpUOyQ/bhZ0wCgglm4ieWT5lqgZATXMvLDoDF0xssN6O&#10;Jw4EPn78EL77wx8MFMT072TeellJi0UBA87sc9nlTDbq0D0o3ALC12RxBlU/vC0V12O9jiwQNXgS&#10;AO25YFWFEdfNZtt94QAK7DGkUSPuUz0MBGrH3Uu3G/BAI0/6dn8on5gay67YWQR/nVleV7MsClyu&#10;ruklBkmXV9e8vmCT41pgf0bzD6Y4GH73T0cW4yexml3e4d5Rniw6ZBuw+L66WCIorGSygUtnx64Y&#10;ub7uJpedy4MLLEbs8X6OXdHqYmNJd63Yftu6AZx1uFi4Zrh/sLoAyw+g3qkV+2SaJAtRsGtraahY&#10;m2j0LIdi7s/PoDMavoUckE2W1McglRq5DwCYsTPEJuYudWQCPJiA2y3BQHpWzqOKVPP6zO4NqXuZ&#10;1MhiCEf/wfb9nnrnVgRZnlDR93kv6rMFgNHHVAzBpAtrbOHUbTCCnkmcxfQsFEsY6gaJ22XnkFfe&#10;i7qXZezPKsFByX3KoisyyabS5l0qn5UmXSWNxno31qb52VgCrgFoALbcc9r3RfMukrRIz2lOsUt3&#10;8Rzh2fc9LynpzlK2jd09ugduHCQHKis5pX3GIMYA2JreNAEo9vtkPsUuiUn9WXaWO9aDs47hz0j1&#10;Rg5iEm66N2SUEmFmQ2bSYDb/szUusxI5i4AFDFfQkP7tv/rvfhLY92/+/u/DPZivLuHXuUjDdTFK&#10;aBUg9jx/EZzM+n15hpOUGx7M4iEezuyoerZTryvCIsl0pkle+Gdr76nOTKjLsMgpay6hWt+jGrNk&#10;qVFSVtuXc5cGx7A4xyqVWJL2rMGpg41BwxtP3fVkyCiGPAYV3uSKatCTzYMn3grwtMHf0A3SLSgi&#10;rV4zdcDN/fm6V5X2tDWrovsG6gx2RkxXdsgnLXeJ2Lo/rJ15asDjSs4c12CqQMG4ss8QUGh7c+4+&#10;ULX2uOW+P9aVJU2VvDssKmuuJdu7FKI42Dm6BozpHxhTBwGCp3P2NGMxm2VgD68pAH0AtLCn7rG/&#10;t+dzk4a+TjEgwvOL9Na729vweP85PD7eMt3VQyuGOLd63a/tzOYZQRFofLZ4NlAHZltj2EMgDw1i&#10;weB5RODWFYGlift14fs6ybZgkcgdiyXUjrTwsJ7Rax9KkRX2Q5k8ZK/Xb1r/8Y6svHR2FYZWq7J/&#10;HKtCuDTAD2ZDxKRS7MNlNHCzfW4nMsyyLtpvzF5hTwsoG7hvIa9lYITtCehJ3LTfrjcSf3d2Zsa0&#10;9DA9tTRT6soUefSwHjKhwMNMMFXAjuwYsCZ3F1dkGHIgEO0MBTMP/7tuvShY+4nMZzD379vee8F6&#10;6u7+Qcq8wl7z4fGJTM7b+9vw0Gq9m8trDp3RO0bZEWB/v3rzhqAV/kxw8ewiPL4cwnnrZ0G2uf10&#10;R2IJrj9VdMHS4fG9GLZAIn579zl8/+034aGto+9//0344t1N+PD996zFX44vr9hdST1IHCKJGoOY&#10;ZFvVYRx6+BklvjB/ObgvCj7OxbEYmQi1pYf89H3Q7XazBXpw0BcWBqvvK1Z7rgwKXJav2qGqZnM8&#10;pIT6ikGdVn6qcUgL1T0soFL3I3cwTzVuUV8cnNEcTbG1BgeLatHo+0+2+8Y9bnEm6IONot6Uaq8i&#10;wE991CzST1y5EuS4gH+umOPwarAe1BWcbg/jVgpkZa9krGQolrmz6ahCEu5itkPL/hpX7OpX3oHi&#10;vjnQ6UBmTLFbhCSX3iqMLfZVZTVUTItHa1zRv6sk4HXlz19rXTET9TNWzMDQQb/6yn9/bf1VpcLq&#10;ku8ib72Ul3Na6qu68oX1z+OMTrPVWwLx+hnrxX9Pva+daT6kRenIvTdJFjiOU5e4VfchGwwsIjtE&#10;CSrdP4AT2A2lnDhIr872nKoysXNrYB02xZGysMDXoJk6ZKLwuaj2QNLbRxNAJGReX70xU/HHh3AF&#10;1lxbRFfZDPJTcMq/fUBM/YM8t/BrTznhPnxuB9TFRebBcHZ2yabh9vM9X+u8bZJgCAUClSdS4mHI&#10;bp4PZkZsjBcrDpGchOL13bs3POienw/h4em5vc/zcPP2Jjw+vEiiuGs/994K2PnEzf7m/Xt56LUm&#10;+uVIlpVRjC2U49OnO372L76EcekDJ1qQKfFmMYhkDHVrSS3DxlhoaBoHshhs4rE72xIAu7t/au/z&#10;Xsb9dgCygB+PZofcPsNd23Tdsw5Apk2MDZxAo8NGBOayQ+B7xeTPwNgUWpnN60J24zz3TQH31YMi&#10;sEZQrCMiPsnQe7szaR5ea1JAhj078xKMoeZmFotiOkxGPR3Mq3F2w30Bg54m6ClexgAwhH3JpzBp&#10;BIz3N0Pu6T8uBXcpjk0UJwtwUNHIIjFZMMcgtp0BnvLWczYOGLCDHq5Se7HHgyh7ek8lO5HS5XHu&#10;AGCV/99AM/ptOBKUkndAMMCbG6bCXQAM0weyuueiNWMWgmHNUO3yQ0v3zGpuqxBmrDl63h2P8oIL&#10;PYXO6c7jbAcfGUjydQDzaRdtKjrw+TiwQPvrf/434boVV/g+yLw2rSnfJGMb4Vmht0geBHSadxaA&#10;QsjrAVBjiuqeafgcACMMmLOixwIk23s/tmLx+ci6GoB1UTHRJao59QMaRaNZBCgVKpvPmgHXhc87&#10;LseJ5vY25GAaGeSBwZ4Jo/EbIDPrIA2ix1sCrBIKxRYFeMZEKB0E+OweysGo95y0tzKTuB+m2H/2&#10;9M00Dhk+MwomgC5uBBvU0BgYLdap2IFhWNKq9gJ662xN0oT0y1bQJXlXZn8fx1GhS1sDfqvJHnD/&#10;sCcw5CRUMnCx10JhOk7w1BrNKLfakil1YbOmuIBjPm0qkiO604N71BEcEVC+pqdb4dcakNkYmViG&#10;NoAwyeFuZ+bumDB3gNGZUXj2IDMsqbPHKJ+ET84JHnKVQ6AuzeUzdSCgZUX1xA80z1XSSIXxbCJf&#10;+9D2wg2lBVkJuZVeSvgNrAGCWO0efry94/NjYQhPZF6Rrd7W7qlYyI4Dptttku0DAMPZQMRgxRCZ&#10;RC7R1/k/C6hxgNmHEKfJwgsQLsUwJ1G900oYkVV04X1dtnPrzdWVElIrJ/QMqIGPbXu/V62ZACub&#10;8mKyO17UKJp/IuqBKKYxmicU5ZBazWVcmu0sFgOl3y8sdtA0Yj+BRQf2IXrBaRgDFsFMW4qXEA6B&#10;jcxG0mXuzxhwhR0Bahb8GvaU4nPM1KX88CaC3HqQNHKfTC7pz4Gx72wAYN6aJ2soVJuYBHEk84+B&#10;DJ2lU8iK80AzB/MAYqJQpIJ/4/uW/GKdAaQiPah+4oBFckQ3zs61du/SQFlX4DVFKwP/VwYx4TMB&#10;ZPOCcJz1LJhRvaX6VvkOozY7mcdkrCtgOAcfodtw0sIxmOgtr2JK21tDiArT7Df4r+Z12eqJKoAx&#10;OODvrOnqZ9eWrEx8ZLBeYN5flQTten+cAVk+d24/4OFtnkqNZvLl5RFwAfd1qDUA/JLFiWFnO4PY&#10;RLfnHsA01j6Z69nASEjRYftAQDkP5jv1U9N4+5Bqse/gLQQLD+Ex1RQIrfPuDQe9XzUo8+E42Y88&#10;x9EY1i7rccJdEhBmvocGfE6lnaV1Z9Ixru0cFlJi7Nc+VwsnIKiX3ZvIv+ZVrrA1BtkGV05CSPJR&#10;NS+gsASORAP2Uk/VLV126sBWKQbcob7ytNnozDxnEOpNdEVELfr3bvu8eMp2eo3ZlZj/q6CZmrp8&#10;K6zOz8rkEpPGFm94Yn0ly01VxIO4mKX7zlj9M7nyQACeS6K6iEoBaf0qZZPUU2pWF1l10s8ggiBV&#10;gjXp3aRG7MDQJV0+hDOPWvNkjArhwroZulw4LmniXaZL0X5XojgZIjqjsxQNfezzc41pL6rRAh9C&#10;Fmh6wl4y8RxCIODL01M4tF7jpfU0p/HewhpInkBNbiFYkPIiqAHDhef5JRxabZGwdyAIJLX3jmA1&#10;+egaAhnMl01eWs/0fj1IWVaZZFtq7qmjh3gMz/Bj1RBlOpn8L3uqJ9h9kAuTMYfQoG3Yn1+HBIZa&#10;q0tH9I3Yg5nOO1nPw9qg8HsAIGG/cIwZfwbhAn7Go4bZBCiKKavISCd73f1XbQjLPTIYYwd1LAFB&#10;XgcjLoDpXaZEgBP9MO/XfkNGvOXsJHufDBnBEOVkTFV70Q5YkNk3HcOhmjcu1tOZEoYrPUTP+JU7&#10;AnKtH4ytf338jIjesLu8Di+nR4ZZvH/3JcNLHp6+ITEDHvMYpAPom9rPhiLHQx2v2useTmbpgNrm&#10;pfXOeCrvH57a/UvshTcId2m/Pn/61OqhB9u3Dy/h++9+Gw7t33/76/8Qztp1A7sPyrTf/uMn4gVQ&#10;P1BlJD9h7rNkmLX6x8QiFgZJgGvQc1LtuXMFjPY/+s1rCA//2kIFg4FlY1DAw7xifsUoRctMH90g&#10;iwQPmoiKSuVZ7yFXS8Re70c92dWfzRTiqv51f1EbFqfZQcRgydmurOrhIfbzGNqutHJyPYrVBdzD&#10;5irfPIUpBatzGOgX5EmZZAuQTHLv51hRnT5rwFi7UCEuhPAaVowy04jmuBqiuAqsrq9H6EQY9yak&#10;ykgzE/oLVgUt+et067Davc7jWrZaluHTrNrV6Z9RoU42XCyyvErd6oS94UAXWmPddbCw9PCOuDKW&#10;dWagD3eLM7ad5ddlwyt7AwfWyuL7GOLKrzaGzrpLzhJUvZRy0XsRQ9tVgavP7YSPUBextJFGFrmz&#10;10lVCtjy2jrWCC5JBBPsmQ6arA0FN5ygGE3cp7yDywVQmAg4ASjn6ZSf7z4biwwsAmy6YPYAwDjb&#10;9fCK09HkKpe7Cz5oJolNNvnHRifWDJofsPe++OIdo7njxt4wGmFEkt/e3ZMlZDVn5mQBGynem4Vu&#10;xHB1fcmH7M3lWysEySgYCWoBeGJjizTCtzf8LB8/fpL/146hHgADAqVNJ4I0s0AJNKIsghW5TpZc&#10;W1CcOsGklWwHW+hg89mkpu23h2feSBTC++05m8wjTKnLwlZEMUr/nVAE7vxozIrNhibwAB7NjD1x&#10;goMNmvcgVKVYbdlMXrfPPqugxqFIP7X2OpXS5CdjspxCNwM1vytL2wzVWJBPjy/83MMQe7Id7iHA&#10;SHt/gyYE04I0k0k1dnYN7uuOZrADAaZ5XkA7eqPRl2vuKD19SiAJKLOYWLWzATnhpxy8yqNQ/kbZ&#10;Gr1du+bwMOxyqyqWJU0aLN1m397HnCWdjUlFrK3vLNkv2WUAtGfRaPsDFl6h9u6V4DRhm7jGbgpq&#10;m3Ps/lsEhDdDp/cuXnC1Ax4k6mqzN2aiAk+mKr+zujyP7Xk5tUMA0jqu+bpYyzid2hOAi8zLuZfF&#10;sjQaOgB9utLpwKT6nzQZD5RKTUythdn+xgJj8oYgpU8pAXYNl5ZQNq98R4zpYCnaNNrf2d5CL0ow&#10;PlX1Y40T/NwNXIcEJAl8BDbwylg25hjNpQulmGi8zIDf2DnnGjq4jxTez6BizHxF5R0Vc6eE96li&#10;T4dyYEc+XjT2FQ3bwzrWgTHJI+7NhJrpxfLQy5oA+qHrNDOyC+tK2ghgXl6Z3kxz0lZMdgRQh5PB&#10;tLA5xSGyibiA66rPHCRfBEBvwKaxArgnAJyPLl3q5iD8WWjsISsEyHPf9lnuqW1Pez5O9vwP8p6h&#10;kqate4Ieg0DgUeEjYvnVuprQrQ8tpZySMRTCkRN3MXsF6DMgaWMSI0qUijEI3JyelgHHg5qr9j0e&#10;P69pKn1u2v2ml1x0K7HIs8JCGbZKfzRpTPKmzonwvP6hsyfxftHcA2gCgABD780OiejWrADUhVTx&#10;sV0zricFSiHFnH5GJ8l51Ixzb1VwBsCtbTB2Iz0y2/vGGvKE5yLPz24Sr+klnscp+bNeOAkHu4GJ&#10;iAytsVTvSAaAse/wLGKqD2Yf2X3bPdcJrs1Te58D0oNlm5DlEVXFPMbnjvvKs4jPcDsn86YQlAIL&#10;FQMvNmkY4qlFIViKdMZsQwBef5qP78g4JZzRPuMLmXi7znRnIY3GKftU0mRWdg3mzmjiM0ZwYCD4&#10;uNta+iL+bFP8uSMLBmzYYCKLTYRi8OL8UqwPk5SaHHokUMCzBsmG8vtEzYKieTsMeuaVIqnkbU8C&#10;9lCEHoSgdO5K8MHAe7dQmcUIjt2+wPzOrPBr92LU+QpGSasfZhqnT2KL5Q6sV8laZg1B8dwSiBWI&#10;aMxjmY3j+UvKM8a+D8adJLZeSOO5A1iIs6DdLp1xA9UK9A5Ltp/OYvt4cvtxMqsBehXP5qtsfg1F&#10;e3BrDlWkMiH7aAEsHAyL3Y+BUlbtEiOCgVCjjNy/0DDiPHqP2k2esnbOHkwJoaaVBvZtPYPxC2sW&#10;rPOf+r9ptkFXOZlM21IUdd3Y5G8pt3Y2mjPSTYo3dBZEkmeVA8BYU0INF2Yjg1wsJIJ2C85MQBMz&#10;pO4nRIlWXLzxwgqmq57CVx1Wyos/kbzmnK/mDRcbhLRM/p2FR5DOWRo1LWxCLsfVTl6NPTCXuICH&#10;pvORl19aSZtKZ+1hyFBituG9y7okzXJmhTfBHrBVqj5r9Wszd6+qKtN95ysaYFkWs3a9j9hlvmoY&#10;u7y3LjYraWWE7qEe2jfs+6zBhnzfQUED21L3QQwOAESZdNKGxLzNzZqjdqN3r0XNhjS99sMSc62E&#10;1esrrT7KezvIYsDPTGeHJNlTYBBJEAXnKGpzMOjwPQQI2s8AIxh7F9mxRgJ4uL8PD3e34fnxHidV&#10;OGv77vWlBbAFnFkIFzu293Boa3W/4b4B9tihnYXvrq7amoBCo9UyABPhBTweeC1QD6JWhT/62GqF&#10;UYoIsMbhB86BIeqTfSSw9tTOGyqQQpJns5nQYxDrTHZaorTze3u+b+fpRfu+s5CQwjuYvQzHqEez&#10;E8KQh8NQoo6e7K3gBlpRWJ8VdmXxiawmwcP1miwNyZQN7ZChlJl2MGZtQCVFTkvqtJQLJ54lkWnt&#10;m43ViriORbWxrRWzNHjh0H+wQBAAJmJ4QT2Gg412J9nS6k/co1Afw2Ot7b3FgGL4F755/z6U9jNu&#10;3uVw+3AgmeCH72/D9dVN659vw07ki1BuuB/dv9zSqgkeuqg5Hu8frS9p7+nHDx9oDwXmJgZMT219&#10;HI8vZDz+7ne/5jP8519/HX787vvw6ccP4Rd/8TWDXT798H34/vffhqe7z+EzQE7sCW0tmJdc6zEP&#10;RynAxL1akhOCMr65z28lP+XAPJkEO1rSwYpFZfvtbkiS97Y/l4EeinjtQ+uhcL1CqRqgJNtfBR93&#10;dpYzuDT0JzsO0voceohSB3fcoskD0+oSpMhzTPZOAGmHmMXqrWaxE3InLdgPwfs22XGNPvhzhpn9&#10;7KnOXdXj530tpdszDFGDs2LS5OKWA+4RLPlzXIVpsN7W0ME9hpO8R/v9mGUHkt1Spjp2/8o31fpI&#10;U02AcETQNIvVHBeQ1L1LsQ9tNZToCFysve/00MAqbMHCP+RbrpquzCsVXJHnepi7DdiCwdVVWNFi&#10;vdBroTqLPKBASv27v5d1aIf4eMpbK68MXqsz5HH++6AeCrIUHeFlr8KAoVi73UpZMeQ9ndg/o+ef&#10;eC9Val0Blfb18FxMytvoa9dDiORHOfQ0QsGJZOQgmZXy1cKGitr57YaHN5sUYxRLt57Ftgu98Lu9&#10;O4U/b40PmHkPD/cM5cAhd0GpT+KGeqCc1IohMO/wh0NrMOt86slSOAgo5z2YtPR0ND8tymzwfjgd&#10;eqGsCdfy4f5Bm2e1DbMtOLD8AA5iEQAofD48EiADYIGiCgDasLGH5NSaMzOinsw7RhR61N/4uqoH&#10;HAuM0j16c428GSP9EAJNzxMnLmfh08cfBUDurEHMA6cmAATx4N0LFCMzEWzHaObp10xDmvnAgGUB&#10;UAOf5eLCfA43mxje3NyEzfMTG3D8urm5oudSrc8EEs9aMfoYnjmNB+CCQAUvBMEgLHUDcp2lXbbP&#10;s98bE7PCcwoU6HYYY+KDpmSeinyUbDqPBYTkLnzW8XFiE25Tgpmt1VYNyyBWAxrNvGLNLZILQ6td&#10;lkr5XU6SCdYutfPvYepqt0FdZKUxeGKbFUtk5IUUvNczgNT8mGo58cE9b8UBi4mprqiv9p7dGzAo&#10;WYiHTE49JdNCVKxoWxhmQUmi1pQTyFRBVjzxSfIlTuUkhywyfDeAx4MF1GzhIR4tedV9KaMmD/QY&#10;BFiyNc8UNxRNCjCYdTgSCJbBdhFYtga2Ylwa07hiA3n6pzdINsEyAAzN1hdffaUUSLun8PTbyLTc&#10;gn0mTm0DvP4oszRJOBu7bFH3eFQpmYhBMggkgI4E+4PkAGjCUUjSP/Q4dp+E4DIiP3gEqnnCrUtN&#10;selv0kYpeJHG/MamK91P0NK982qab+wY8x8b+hpAse4ydj9AZkmkg/xOTao2KcAjdeufYZOViG3g&#10;TZxLl/kRzA4mWeChhoN9nGSAr2AvHOJT6GmiS+qy3e8lhCbrIFn4DwBVce2munhJ2Tqe7ZkT8zcp&#10;CAZ7zVHhP/CZA6DFAoosHDtcaP2wkhZEyW68yXVA05PafSK1FQORazwaIMB9IlngCllr2eAR7LHD&#10;pEAAshMygTGT9m0kZzUgg54+Q+Qej88C02eTJ9pEmMzcbCmGz9o33Z4BTTzWJRqRWcFFW8mDqXJl&#10;kWgg/KBiHn6u+B5fZ0exbjlEaP9/aWcJAjnIGh+s6KzVChC8xqFde/yiXGu2cCxKntr/D0pvrwId&#10;3cOUxXlYZA6nee5plZN8d5kU2tbiHsyCeeqBMzaoK2SCWPr7mTUMoyUvA/AimN8aNAyhRp6PgeAO&#10;PvsFzqXrNwRNuNyxn8LDFdcK4MtoKb0YZiWFevhauLy44J+v2/nv01HsFUgCJABFr59Lk11wKrxl&#10;4zPx2Y09VTIQ6LfAGk4qFXq1ybKSkBTag6eCJ3lPxqrzv4+ScvM9yre1Sl3AEJZkjF0wh+B7aeCn&#10;Pbtpm7rsP6i4xdrGXod9ZRL4QLwk7xYpdjF2iQPxbtrsIT20B+OeYGnY01wVmmZBJyi0N8VYqHQG&#10;8iS4qmn1JilZe+qNgDUMJnUxTyFJBmd7JgFKoZjDINJY32bZEWiuv4AhWHsm5UwED8dWz8GvDuFL&#10;UYmIuBZHejAWPpsAJI6nFz7XPuQqqC8ma9QBxCPFHD9nqkqZB6LoHkc5d9l9Vdovm5eQuDe5GsTP&#10;xsAk3gsOem7etLP96YmMkYtzO7OwXt0O4Kf8Lyn0y/foqmHDpirNEP5oceTeQKZwTX26PytQJDJw&#10;ascmLGoSX2JRsxLkoyvfKILTK7NzrDntLVDCbARc8DoqaMEAstxDOnxiyPCmMq+kRrmbunepr9jC&#10;bqvgqckGXMpMvi6NYWc09KZ21Xh0gNQSf11CjDXg4V/dn3KeOivP/cteB2MsNgq+r/Mt6PN07gcb&#10;4nFJDQ5FXnav+JnGNvXruqSb9KTgpYFb+ReuQ1ccRNT1iWrA4f9m72XT/aJyrwmDARshvdqva7/E&#10;sSdNJjE1KQ8fvEmM/Zmn3L2YP697iEaXfoEBpOudmXoPAH9WjWjPDq439vI0jArUsuEHFA5DHFhf&#10;VrMrZa31+PIQ7h9bz/T5x/B89zlc7Hbh3fubcIkwCuy1+63IEAdM5+g3Z73ZSztXWq04mx8shvU4&#10;R6hQmW3gHqtZLSSFyDy/PPHf8Jzm48B/Q5pvYT9SpaZJ5k+OcyUXhSzMXBlbAmc7+vTtLr8I8ewq&#10;pH37hdCoaGE6eA0M/HKXVC5Ns9kJ7eysxdniygwMotFfoi6Dek3ebSabVn3IwK/2HO7NG5b1KXqJ&#10;0eoIesKOsyw/FCiI+6qaJ8BqCcO8nfk6n2rRsOrMPEjxeier3wFE0pMZ6679d3keGQwCZZs/H6Wt&#10;x+9/+C68e/fOwijbe7m8vAmx3bMpt+t81/bDHz+GD60m2e1ukcwZ/vov/6Pwy3//78LXf/4XHNxB&#10;dgsf++f7W95jXPOHu7vw6//wy/D1L34efvzxh9Y3nZOp98Mf/hDev3kbjvUQvv/++/CbX11yMPD8&#10;+BC++c0vw5d/9mW7lNtw9+lj+Ou/+mfhl7/6peELJ/N2BIjqqa5/9MT2IMfaAb+qX6gb2nWnF60S&#10;aKsRhBgHI3YbWJRQu8Gz/zCZv+zt43N4gl1N9SCjScMT6yMi12TqNW1ns7n1QE+I9TOhKEAoLruH&#10;mMUp+tBvlpdoMvZgnWWLliSvhJpx5tfh9fjcMMDUh82zav6he8Cb9FjhFl3tWg0Q9b6N79P6XQ5n&#10;PF0Y15v7UKJ38ORp4lETiyVkVsPF1/tpLd5zyL7CGsU/9SuNK9a/fVDhQ/Mr77xYF8sHv3xU+Sm4&#10;iS14WnwN2N0WOxvpuaczMgpXKOpno85bDwZif+YMOWfbxdQte5LncKgWdUzMbVGWRPvVtaj11d8t&#10;DMDY5cl5RRJKMa8AxtCZmtNcerrwXFavWV8zBXtKdLDeeZ5d8j11sNMD/ZajtK5k0fAbTeYVtWHK&#10;XZS8tsgsfDRJERqRuOHmgmYZE459ayDHSSby4n8yLbM1lWdt0/98dxv+8MNBVHVrINO9eS1Ycl9m&#10;Y78ZB21OJ6MgnwYLyGiH1F17DTQFYTYaPZrT5+c7a2japfz88Z7MwIlsRNvIf/x4y6nf4fDBitO2&#10;DyNu3JKBH800nN5Eiz4bHkXn+5FMjKVRj9ag4yHcmRcMJIpoZI7HKXxsPxvhBZh2j/K7goG0yyzI&#10;HpxK9005oLDNNoV/aJsqgj225zsebIgqn+7bfvz4EtJmH+6fXjTRiYrGPnRvKvx/h4CRo6UaX19e&#10;sbBlg9cOORjvAzw8Hp/Dm+sLfnai39lCIU7zkc0/pGX0v4O/D+XUe2t+pA3HBN7lsuA80CsI8uyd&#10;pQFCanJ1dS5/o4E/8/HhWTKcQqAXjSSvJ0MMtnwQYa4fNIGE+f6ggBV6/XAGIjltMZAwkY4997yL&#10;IVqRs2trcipTl2bMJXQTaMt+WDavvRKR4TWBDRfA0jid5MlnrCHGu+NgnEz2BMDypKmoF56bYHvN&#10;rI3WN+VVmK8dEtiABtvQNzQcikr8TPSuzCsWHSa7m5yXlFysZU/okVE2/FTQyA1KyXWjUzybezJ3&#10;JCuOBgaB5YnkltnTfbKSp3viqxKPUWgV+54i409KVwEwaqcBcwtgJJNM5Rt5c3NtzE4AE4cnAslY&#10;S5AOMFE37Jmg5Zs9+lYzlx50vaxMfgawtzE2RBBLJIqphQIIkvlZPn48BGnCbhMmT90iZd+p99EO&#10;ajeABqP4DGBlMbn4JIDVPQ6Likk2BCjOIX1j0mZkY7eVPL1WB/lnTqMcrMAkJY4GcsNT0BQzVkTg&#10;2Z+jAWisMNTcbc9sv8Mwws308XPwWmSRFQO6AGRVSv42DB4Y5xP9cAiOsclNas7tM5lyC1NkA8eS&#10;fG12u3MWj0MyawLuKWjWAS6CmZlN3jq3os1kySPlNfgUeK3b+4fwcjpJIhYtAALPKoN8gk2slYrM&#10;NTsvDBN8FpMR2VM6C5jCUAKywyp2iRsOddbrbPIFA8wL2dhY25MYZ34vAF6UaVbqpaWbY697enxW&#10;M2R+ajUsLI8ym6k/ipyUN51dsd1vbbBR5u7dF1w6264ZgArIQsACnFUg0YaCDC/7+aMACDQ5z9j7&#10;prk3D7QkTCZpehnn7nHGNYUhQbVAiFlM0rl2YnN4ASNB+1BxAKaO3SfLWTpMoG1fC6Y2QjbOIM9B&#10;erXCl+ifuoHnqVlF391/IrPPZI+B+/+HVtAfTzMZcmDJoqnbn1mQDDyNMIkHGOUJ9/j96uKSe81l&#10;O2vQJAG08Zpl1MAOa5JyXYIj1pwDZMTeD/Axym+W1g3yOdvQYyXT8gGNvcvjjZmZFvBW7E00GymZ&#10;lUQQSGWDpNiTeulFu8+WiKo0WQY5bSwkgvstnq+dfc7T4USmIYaLpWsgDbRgw1sNgGaaNAeildJm&#10;83ds92gUiIc6RbIir/lmDOeKsXrlWC1/LshoX3hOju3sh1cUfYH78781374hirhoA8hJVilk9xFY&#10;ND9lY8tlyuSY6Bise6mKQmeoGZj9CAyKVld4Yp55wW74WcqcDMCIWRklxsZj/QDJnhKtwULG+8N9&#10;BTB3LIvncdWk24v8GuyMJJM0WRgUIMPIe9Jqkna+GOGqfd5oyaMABFBfnWPdwQPzNFoNcPeiBos/&#10;hc/X7nxv4Tqwgmj1yf+f/1FGm1MPOeCgeZoXqSyuHWoqVC5i28dVF5N92MeFo3snkA1sJDwPkwZh&#10;LuV6zR6wdG68j7kHfhlwXSQPG+pi4O6+bVGynSgGdNK+6/ua+w6HsKS4roG+KLDYUgNN8RDEaAsr&#10;+RaOWzDcjK1he1Mu2UniZNw6SzJ1Vp8Guao3yF7TVpd9TTibQvL6aiJz2wu49+F9ybIlSuYa5rDY&#10;xa/0THGVUrgagPXgNVFquyStLgqOtSqqOgW+GmuLlj/FDf+1N/vrUaobe2vXP0+wFPG4tv9yhsgr&#10;DymXH0t6B9yqrNgtwRNZYm+U7d4tjKEqAIGS2MFYxd4J0jd5sDCsXdyyDgSgjD0KgxvUedhD83RB&#10;sM9T572OZGOvfuLizTVDPCDdPD09cE9EXmptzyj6ISiBILevbiWiVCw0qfNoezr/jNpua9JV7Fun&#10;o1m/gHSC+sn80xLfpwHMsGZpz3bbp1tTEnY3b1tTcBGGVu+AQQfm7VhmebPPnkZpKbzB7AkAFGDv&#10;Tgqt6Sqps2xBIMXUAtjbZ2dh0Q95ZJ+M+4S9h2BlSp3ZCjXFpDC24BY71eXy0Z6NZKEqOJfw+yQQ&#10;Fz+Xz4vbStHmZx8e7+7CM+yZRI5A3fU8mc8hCBtg4gFkfGl93YHnszGU5uORuh4Mbj9+/2OrUSYG&#10;Lb57/0X4/sfvwje/+2348v1X4dvf/044hw25f/OP/xh+8fXX4bvffx8+tq/78N239NV/+Pwh/OM/&#10;/DKU1uc/fPwY/uZf/mWYji/htvWb27yRzDaF+08f2vU3QPLDjx/Y00OZhwsCufDF7kzBCflP5KDB&#10;A+q6pNIAKrMraq+/1SC9ilBSF1+AyPAYC5w5VTsXEOox7TcE0w4gIYD5Phtb2J9MOh0l+SeHZTgQ&#10;1wywZGcBe6Qi4FpBE2adMSzqKKfKKaY8GTpprLdiQ5qofq/IP7gn3Ld7cBrn1UClLOmu4nKTHIqv&#10;Lcbuy1IyMUhqDgvQlcwKwmop633M5ifI63uylPL/DzDLPdvz4kS87KMuVY5LqFGVwq+4t3yNChiP&#10;qxR3T8lNXb3U7Sw1WJol+58lr+Xnn+UVaLEC7Y+TvG0zsSUPUuzsy1X6t/FG58XfX0QYP5McB5p0&#10;bdZXAtenM6r/mN0Xw+t/84RhBwJXX++1aCdDVLfm0RqI7vWaFlXI6lnonpBllmXV3D0Me0Bqmbs9&#10;rttyuXc39+vz/fnf+bhjM8jHKSTpyedON9/I149hEQivAIrmccBpMZw0c2KbTIHV4AldnmLGopRJ&#10;QCcyGHwhz1q0ANjItBBLxgzkqyZS5m0FdhmYFZxe6apTPswUQaOVJ6X42mZhfkPu6YWNF2AWm6r2&#10;NU/tgAJI6cJNPBTYRMdpEsVeJuztAHxzfcnDEBsXfgdrIVZrarChsXESVGygQuZ7wzUjSyoZmIrP&#10;X8QCgj8WpFUzZbO5NasP9BJ6aL+DhYIDhVPwFLo0Ez8P33d/f88F+aKUTkzXUfjdPzzwXgLYxOfA&#10;AfThwwc2Afgz5UNzJcORkdpb2wwxuWFak5Jr0dzB+6YobAMHSmKoQhZ4MFNaxKJ9Y76JlKDCzFbV&#10;E1ihEyXAe0WXWwPhoQhDN0e3ichuZ2voTCmQ3auKrMEt2Y+UzqKxPtkaA7AD/6klqcYI+tj4yQpk&#10;CucSImJednUJHAgLhXspzowB4hJTNwut3VQ7anNTCIG84xgCEZP9bDU/xmCMfbpK6VG2JgLPDJNI&#10;3cw9xVfXzgNlKGPWyKMDkEPuB6K/X3yuUw97sNSyrZuX92Q8k2UZO3BQkInYhc70W4GH+Ex4L1cX&#10;57ye79++l+zOmrqg64hG1KT8e8mYhy6fNR9GSRNEfSejT9cVDD5LBB74zEJ6QM9GsVUYpgPGF1Pj&#10;TDbBveJkUkiy8JS65+a6BGVmK6A81IR+ZRxyzCbby0neC1ZQ+rVB94GfWRRS42EOnIwPWQmtp3B6&#10;OfTPF2XMS1Yyf37qjZQLrGgqn00OZubQAqzS0KdPOW/ZmNdq07e6SnoqkvBmNct22KfO4mIKWU8h&#10;rJLob/o+TS/GYIesfbbRwlTav92hqDy8hO+++0P4p3/6p/DY9h0bzFc1nbLOCIv3kkuM4irJCp8Z&#10;zy6YA0eBqlEsRg/HcWNdbwJHJpzaM4Hn2X0qi/YZX5PYDz0QpJvgOtVfUt4TfRqN/V3EevODfSIY&#10;seHPGedpAfdiUPEhL6uU+7Qtqkkf57mnpY2TMX6xdjwkyVKaR74uDbbnwM9VdJb5893BgGj7+TyX&#10;/txVFQ7dCHjFlEwr8+Iig+S4OoMJ0LfPDTAEeyPkUW/eXBL8xkQdQSL2NYM1MpttZ7oS6G3n6uXF&#10;uXn5tK8HqH11dcWfi+edAyd5iOL78G/v37/nHnN9fWV7q4Y/aGJMyr+lfPd8b2cDWAN8LqdC5jmG&#10;D2ToDbl7+DqwR6P+bCBQUCNRFdbgnp1HyIvFCoyyTnDbAE9yN6DafIeX86/o/aYekGGBVEXhSLMk&#10;WUXMN/NK6sl58ACV76D5xqjAU4hIT/YTEIAh2zAYgyv5+aHiEmtyktyjB6FFT+9OkqX4dNosIdzU&#10;fZCHYVJDRE8veax6Rcpka5yxkv1SOcGAotz9vsDYxhujL2a1fQTXEEOVXqD3CFg9/MXATAzzRtVW&#10;zoY2NukyLAk6A+lLCRYi6iMMCqaioY5731TaCASXWEarpeycGrhOoZYgaw51qe5lSuaXikEjPqOp&#10;GjYE9VF7gJ36n/3tf/2TgL7/8X/61+H+6bErDOg9CybGkOQf7QxvsTXU9LG1IkvdQzoybV2SQrx6&#10;KFOOS/GvaSGtC8gSFGMkrRj4Xp+gacrmWZY55d8sHp1kSFtNngXMWNJ87g3a2jycoE3y77N6qcom&#10;xPd42dGvKHW9DbJQnWg+kMk9mHQyxBx7Pe2G+FxTdaGO1Lp466krDDEsUjkHImNc5Ff8jjotbAlp&#10;nOLKT3BRKtQV0GcS2lDr0pTF2oPjHBRfA4alN7hzl+DFmPtBEqWkUEumc80/Q+UgoNvGx9QZJr0c&#10;SAtrkM1/tNTP5GEa8rdMHixQ02I6j4EngcOsgJslmrnUuatTJgXi4NlXQoeFJfpgdzamUgSZo/U0&#10;GLRhoL6HD+zQ9uxWx10AADxvtfiZJbUWyniPrLnOLt9yLY6Hx1AOTwRW6C6HZ1qBSjzfxMY50ZfP&#10;hgQAoMwnTpI2SSu5f0STekavieQNusVa44CznT+wXxjOwtWXPwvp5n2YN1BBndP3jtJkyFvVR2J/&#10;oWeoEqWHNHRGDM6FpHDFWWqeUbZQ2De5ByK5F57js3zF5xMHa35OY086HE5UUJB9KNIMe7XJWPkY&#10;FGPQia/D75QGa3g6EXRpNdCpcLgKi54BRAwGfYGRZrXFMxQa7Qp/vLsPn+5uqX5BLwyZDEg0d5/v&#10;wu2nz7wnHz5/5meER/2v/+Efwg+Q1D4/kHjy9s2b8HB7F374w/ftXm/Cxw/fUbZ9c3UZ/vDbb8Ln&#10;Tx/C8/3ncHv7Y7j/2H59+hj+4//kX4Z/+3/87xxsY4qVUwmf7x/Dz7/+ebhr/Sb6V9Ri7D0w3JL6&#10;DXX8ZeuboaTKyQkFJwMg6JvYPmt4/awznCNZXbMdbPiPwQqJPmCKa9+aBdqbZ6wN01KtUiUYwLtF&#10;v5msL4ML11bey4NkYFEhlR7OGLR/OsAS0uJr7gnhcZW3ssrV6YCWPde5B1t4X2I172jWDR7ESDKN&#10;AjMcxFkFTZJBp++Faq+qL3PWVpacua72Za91PUCNoCcsgtTHVCnUOthoyOoqoDJ2mXJUlkGXt8p4&#10;Nq2GU3UFGHbJqWoZ7kduCVFN3tpD9FJcJasbsOhHRO3JuVEerlWni7MF5V8bq5iAyxli+KJ7D5ZV&#10;iMXCzg4hvpINuw+21ftpdV6nHrxS6iI5rqqJloCO0M+5Gtc6OVMupCxWeIqq8YMGs7r2ZZECO27G&#10;a1qWgJU+3v8jcDaIMV7j8tniarhGYNykEaEneBRtUAZwGdAB8MepygBgLlsDcf9417Xq6n/NJBIb&#10;W8xixtmC5sYfbNIQREF8RdWvs5IZjWV40mI3lp0l2/ZobqV4AkAhNlEshCDHjZKiamcqYZHjwkP+&#10;azeg9CTVkWEUhc39y3HqQIs1ISMXHc1W29Z6KqbnLuUl3N8/UfL65vqcD+fj4zOL4qcnMObmlQmo&#10;MRGNblk4BR3NOIpMwiKKfZQkB6CcFQiFoCDAviywYKJE2NId8ZpIKIaXH97H57a54++YmJROTFoq&#10;kE/CRPX+kf+G5orXu5qGHh56ePDREJpHo01gXmh+b75xvHbBDhJLiTXPRC8G0bhAHkCJ5UZOBPD/&#10;oFHsztibAiDQQNYSOmhSVrRjMpxy7Gm67Wi1h6wYcLEVONeNn3vjM/eIekajY+rXrhMCS3zz2IUl&#10;jhqS5W2yVGCSRTy4QFLypFSzjaQ+nOC3omirZFiQCqIAP09oTTJ+B4uL8k2XREKGsLN0UDSdcfTN&#10;qwr4Myk1GkUUnASVixl+M2hkMu9CACUmlW+fQ2EFYFQaIzFrDc18TgCWxlDFpBk6sp9d0qOmgrIn&#10;MMjQnGIdiMmZRA93yvg4G/DMhN+qySj9vh7Dl1+8NyZM+57z9hkh00f6Ln32eC0H8xKEj2Ux/x4L&#10;eskmG2/PHtZIFFsV1/o02hQug50lOWdW84aLYywpm4qBnVRWqXlbMrVKcH97pnPLawwBNVgv8K9K&#10;HlOnph6NGwG3zg7A8z4wLRX3jweq0RV0+M2dhk0fQXngdJkvp1UzkzFnfm3uNPsgZoJ5jgy2FRdr&#10;+g5srsFklSSAMq8khqE1Uyh4SjVg+/+l7E13JMmy9LB7r5l77BmZVdlVvUzPcAGGpAAK5C8uEKA/&#10;ejA+iSQIfBaCgAgI5BAkBXFmunump5aszIjI2Hwxs6v7LeeaZ+tPawaF6qrKCHc3Nzv3nO98CwZP&#10;SFsWHkIhPV8bEDYWR6UWxyJl2OY+vKUOBHoZohVjegFwnjWgf/31V+n9z96nh6dn+ZcFyEm58nqN&#10;Y+ESqctMyo7UTQ/pGipmJwuiXGiZE2b1h6PDS+wTi615HFA8h5I2Whya8VzTH1WMTDF/tR2vm9nB&#10;GWvTQdZPFgDGECK+L0nyUfdRH6PhCMPinkTGZ2amJ9VxDjPeYMfrYkNeMjDsSZ6WGAzIRLY9o87V&#10;QfeOzxc2T4u848TqCEpJ6WdxNyvum0MBUrH0CM/NU1Pp0ZKGkN9jGaV6cJO++eaSr7FrQwzaJHii&#10;4TqKab+nPyg+09t3t+kX33zrECA04vI1QiI2gDh8vwL9Uhu2zrkUA9i9GUtPkUWdB2B8DsNwMh5a&#10;XW+vd9/+3WDjc4CMeH3cA6gbeA8Ayc5bnZtdt0aad7fvZ8qsJTiX6E+ZNOwdLYnFnxtLmDW3oeu1&#10;9me1N9tukA77qXvbFW/iKQnB4Las2/TJ7MXc2SCnqXYLva0ikT6Mn3mPjlpKcNlzoXAiNMqoKewp&#10;6CubVoa1hwkEOAgclRG6MAV9p92dbZm7WTjek8KIhtUHtIgVGc28zs3Kez4Z0GYSpm0otJTUZ2Zo&#10;jsMNmFR+VB91rArPyFUgNX62hi0DatZ41sE91DFKVy3rhvIB98zetZ0SYNrEyDO11DW9kAnsVT6T&#10;uCfBCMIzjrMUZ8XMRN12dkCa1z7HzfWlljUMDtmmqdXol+fXzn7C9X15aefSpbxKAQgvt/WPZvXd&#10;Pb6mh+dDumjnwMX5aGuQhXJm9ptUuwxmr+ncDHc9nN+JyzP7FBncLQbXhrKmMg4hI7NhfMiYNSjG&#10;tVktJtZADzP3smWxRayRVFe57eBgnWoQL4acE87ZOqp6cIk09ernogYwOKweROkkAZaGKScBFJrW&#10;cl/orLKl6jAK9cC2hzo5GyNpcelyy7DNqWYYroyK0t+3ZPBmNn4xbIbmo/q6LR1YjedjDRz0cL2c&#10;5m5WGac7IKVbvXTAuh8EtqlY+ChVM0kA3i2dFLQmKH4R+hssmXyyPDPwmbtsLq1+6rjCi5bllEiD&#10;4VIs53YIx4wd5aKwp2y5bgBlrHW4dyf5umFWGxiaw+gxMsLpitd+CZzVRva/Wy7wz26v1HfbM2t/&#10;tqcy4ObNbTq8lDYTXqfDwyeCgHuQKUYEKh3S9LrIlxMBTO0sPjOpYH90sjr6OXgvgySAwXQQWD55&#10;UbEHAEkwUpJYsGjBQL64uU1nX71PByx5r9+1XvaCAB77VvweSnPNJmUdnDkHwrqC97kBxHknNvRC&#10;SHffz1f5EA890RigHFmOXB60una+MQlFwCeXa1BbHSYSM1B7nl6fqKLAnHRJ66o9fyfqGT7j3eOz&#10;CBnwwB3l2YbaB+9fLEgR+FitmgAD/9PHOz4Hj1xCKA0e1leo73gPu9dn+h++f/+z9B//42/k/13V&#10;m3786UN7/Rde0zMkCbe//9Vf/lU6ts9///HH9De/+w3//bftZ/e75/T0+Dm9vsjzlPYT+PP//b+n&#10;m5s36cOHH/Rs4FZp5/F33/+Q3sAiq/WKAqfFwJuoCFI/iTORjH37baKGQ9VzCT9wLOuWlaHcpe5Z&#10;/oSZIFA1mz0yxNeAh2p/02rfZq2VnGjvRQoA6/Mkkc0eafEzlAVgQba/v7TvLpWTZVpV715sD9OZ&#10;bamz8LpXd9L38wXq59oVwWglgKSIBeosZwWQlHHoNgDzcugAWrC4Zp+3YeGz8dJt42T1WACjJhSH&#10;PoSCKaCj5PeS7CU3LZLLQsIzeTkZIW5BFCj5pHoHqMcaFHWzdsyoM6CjXueVtRgyW/T1JelakSAQ&#10;LDi8lgkPS9hgpdJfb3AAE1nmaQ6CtZU6sozSeWkmYq/J6f/znUUidRDEyBT9Ih05gL9g5CsEq57Q&#10;BWsOsyenCa+EcQf8rZ6HWpzl1ceveyVKqhyMv/SH17mmTsw5lSPXfv6VbmimZUjYQ8QcYxlx+Noy&#10;bDSLtQPzSvjfoWnZbjar5YV9goLiWJzktrX8DkMBihgHkXm9ITLN4Y8dHcU2kjK1arTRCHR4hs2d&#10;rptIv42EEcimZCQvOeBA1F0od6GcTNsEHHDzXgPl9DJZPprZnMnbpvYE0jD2xuuD0Ud2FFmAi1MK&#10;M+WqoYtWsic8Xzfd6wSb7KfHp9bgTvz5r76+5Sb5+x9+kvR4kYcX/dm2MsRfbARLVqQbBiU+iU3C&#10;VMzdyGEKiUwYfPkgthsC6b9kNwz6zDhcsBlDqAcOMYAuCCvANuhwwmiAJI+NaQqg9MgtSnUa7YES&#10;s4WDJ97vTwgqOer6AkTBax2eXzr9FUMZ/dTIjtB3t98dLW0Uw0Dy1mL/ERmG4v5AUQ16634WkIWD&#10;cbAPFoZlMA3BTsxuPpVAK8kKv4+58nNXP6zY9lOyVCeDfLUNG6P8tGxOj985h+9SEdh1RlmxQcbt&#10;kNwXUGaMa3rOFMi9CjZBji0j33HfwoNnB0N5s2RaF0OfJ4KT4/BFYV/IVi0EDLrJswG26iENg/Jk&#10;Zs3GzNhYoOCZWUypjhQ1yWYWN4Mupvb0w197+7DoOymWnc092GExkFYtdZNfgaW+07Hf93zPZAhm&#10;ypqVOOuU03b/vXjjggRPBORshmAzFDaSc574XZGebin1HGndkPSB4Wq/lPBfwocGmyxYXPNxz+uA&#10;+7j03ZW26gKkxdTh4bcZ+5DEJQNAlw5sKb1zsJwWW2lutsgJn+3NOfaDcvH9ItXo3A8GNFXDRuxd&#10;bnP3r+39PjpYaCCzESyv5dUhM1meI+qpuV9jwwJmS3G6IGR6XA7sJQcjCFC0VdZhMpu27VpUFZqC&#10;Z5aLma1ZFF4NiZ299LCY8A2T/HOhXyUYw8FWzD54sbR4eXpK3333XatjP7ZBd0uG12t7X0ynnh3e&#10;nFOXk4bH5DTHARZhGpUgOJmhJZY6bibqanJc7DfExjtXy3oxOGnrq2bKoTW8/9XwhZz3MEmeuTnT&#10;cuLgFFEMFQyDsOE/E8VDpl/DryqJsWUPIUoqTYOXF5/9ruBvMpndUXO3DQAicyS+2M4R1KlSesjG&#10;EmbNHtrw4+NG/mkve6W6ZjeyBOZnb6iXam9E3x/htzKMbiA1jgJoUvCOhz/XBdSmq3ZWoBaLybdl&#10;QBW28WSes84WMr+RbArrBzL32/VCTYS9xO752QzKSaEkeDazzNvBVtZGeEqHu9ee+oWwj317bvn+&#10;zc7f7Z7az40K9EEIyWbsAObueZeOZfeF4TR+hgmrlDAtXZ4KyW6dX3mu4Z7AvY/azGRgA5w1mJ9g&#10;SJTaQ4qW1jyjpoMNrPTX0T5yG3vQTWLAuVZD3QBLkQhBYXDHosTnDaRAySBzyd2Lrq+5s30dS3Ya&#10;sdItyVDJyWnXWiIyaTc8Oi3FRbN+nPfsA8DspfwLYNY48D7l2WuW+/Goa8/E54xrcs5zkOmotMuY&#10;XAd13m449CvRt/RuvnZfompLAbwfyLZf2/k8ZPkVgjzGxOnDkTUQS7PSvSr3spM4O9Ozvt3YtkPL&#10;lp3DgcRWalcvWMl8hsW8CePxzUY+PAAYofAgq4bLsYnPMy4e7ByKDdsZZIMa3OogAD+8b/yOGhLe&#10;a50pr20IjtCMPzqgo923n+6f0zmfo9f01dtbgtbVoSNaGmabkIuVxdCN0sVdHtQXL57kzy0ZbUn1&#10;C6jLii8OY05aNwDGZV3fP0RyoV6zD1o526e1dJl7JwBTmjbobKi51+s++CwO7KpOC+5zi0BKAFab&#10;6mG6pO7r21kn8bvCn45drvND4b06K32yp9rXVW4cCgpl8Pg8OPHx68CbJe5dbYzPDR/pYgVHl8rl&#10;dXgsq9lRMBxOg61kD5A6syZA/GwfsRpJ2in3XqTr72OgM4GgA6clrZ9vkbS4ngYk+rNlS3HXc7Bb&#10;+55wCsN0XzMST5Ile5nqLujU8yovrmPrwmodBJd1QYRxG2mQU+2AhDJEFvoi7p4f0t1PP6Snz3fp&#10;elBvglqJmkX5aauPQ5INyZvb23ZevE379u9/IuC0azXqhX0CHAFwSO52SHOXogQkhJd94e8czW6M&#10;xRnqK3zEZobttfMPqfXtLD3Q/kZyYH7WTU43796ki9tv0vb2Z/QNHbftHNtcUeKbzJQvk3yEY4Fj&#10;Tmibc49iT8a6rloaV4Zu03J+eUnAbXB9h3XVV5dX6mG5DEE4xoG96Vjbn9m2z0SJ9piej4+tHk3p&#10;sZ2vL69PfA84u6Hc4oIja+YEKIjXvL26oq/ca5slwUDD4vyh9WAgUeA7Q8gj7Au+++l7PoNItEVN&#10;BDvv/v5Tev78ILJJe72lnSnffPuz9J//4juSUEq/t6uX+VoG/MN/8A/TD9/9wKRcsOCe7z9o4dw+&#10;+3d/97ci+LTvbRnMSnK/9//85V+nf/2v/1X6eP+xvf99RPkQMNy1S/i+3Q8Pn5/5PVy32ejj677n&#10;Ljw8PKafvf+qvd8nqswwu7P3b5/p3fUNPfH7seS/Bu/mMQ8Fwy8S3MnSxPO02Pd9WCXSmvsTwVPF&#10;YcifdisvgnQ26H67bBflZZjSVTtf75yUTNWGz7bFoVin4Ywl5z7DBdDXQyd7YLkYqt2P90SOWzpz&#10;enb3G9Grqvebdu6D8JJ7vVr4zBZjL2PWNUgOiyp5SWHX2gNAzDzPm9Tf68DfvRGbeFLQ3bTM9hMH&#10;yarQritSfmssoUMyVlP3qe/8ssUMtqi7geGkuSeN/yEJLc67roTqZ3K21D+TFTt0ebbdB8IfuS4G&#10;30TNkI9J+KyKlbxGHC1dUbQ4EyCY3ApvtG1EfLZu7Za+kOEuJwBcPQ0dtJVD4Aj5JDVdO7xhTRjw&#10;nyml9BRmqUZ8va3uid+bTsKrlgiF/GJ3tHo2d8VhD7Wyv+iyrLZEOEvIfDvKTyQuDFlNG/nWRSoV&#10;U83ONKCDxTaSaSJWTtwI8VAckOL28qpEREs4ixMK556ilXr6DcORDhqoye6DLIRsvfbni8zgjzH4&#10;InGTkhG8n9a4HzS4LSfSwMMkJtHG7xE/XwEajuuDhaYQfwaHCBq6PSXHKb19c00gD01qMA7IjCm1&#10;J54B3Hp6fHZirECwPU1rj2T1UIox6+/F9P0YKGcnw9KppMhja7YEB800E5laIQeIdZpOtGuFEweB&#10;woHEsnhsBf3q8ozDVD0gUKPw8Ht7+zY9vzyZ1aIGQUqCQpBws0i/vke6EqSiDExQo03/LQBPu4Vb&#10;/PPOKFvoxXF9fUn2oKRE8EWQFI5x9EnSrFzkB3Z7e5M+3d1526JBlibZdd1+9AIBdtckQCH3HHAM&#10;jALAABDhc8Jba5PVpNbweKmVrMPtRgbisxPKjg63WMI3rMonC55U+L5jm5wNHOLBw2blQEDTwQlb&#10;eTJijXpWJKmCtwiYPsHC2TKtWGEaAtgGDv0BsAGEGpcVbB3s80W53etOcukkcHgY1hSq0VKcxQxQ&#10;SqchYSnJbMuQ2so4OLwIkjf0BL79HshCqWL8RIMpX5KlA/LyEFs6jXsMpkFRE4IfwxaS3n9FMuvR&#10;YAqYZtvrM2252l8XZvVwuzcPvMdWU9GqtGu9qHyRzF6AKfE8KxkSCEmYbwNkCED69t3tKgGqawz7&#10;kQbH/j347tuPXpCFpARxDpmUZAuE21DW4TQ/GFlPKs4AbPHzkfRI7xjI0j1AhNQOAC0GSTQJAIhp&#10;Nj8dBF4CJDEbK7mxJ8g0a6AAcKGQi0msKALo+xMj3tKLPdlCZCjLs7AY5MRgjVQ5Jn7hmUCNgrQQ&#10;YOSwJbgQgPBiuW1Q7yHvfHp+6T6Jx+nYD2TU+pfnJ773y/OL9DA+dvApgLBiw/l6wgxx+aAf0Dyb&#10;LdY+694G12FKu5iJEP5R4WGZbXEg+d/xCzNbXSOdM2ROkumn4btsBzPBZyd8KoV7cgI8GWpZrKTB&#10;Qx09H7vUcmWMjP7uCb7as7Y7aIXcF/VbN58DAvTMkOVc5QWDpF5cLC5F4BFUSor+ZXDi8OD6UyxF&#10;yHMM9KpJswPU8C9kQ9D3tD2YYw4z+aF0iSqWUJDr4ox4evrM/42y+/I8pF//2a/TRRtaIL3FkHdl&#10;iwYCNQBK2nMARjIHIJwrJ87/ZCLPClDBooNs83bv3wA4x2f3+9yeCQjfkDkoz0WeyxgIW+9AqW7R&#10;8gzyMjzTqAe6z2d6/8y27SAbDUuXQc0ubBxC/l8sgd0zkfyMz1KxNUSdVUfgzUpwLtKaIQVt9w0B&#10;9pDWBTBDWe/JYJ6yA5Lsiwpm/aRQlhhUyVjdiClPeaoZQQQ4JjEicT5MZrqSfTLtBbqN8krc7XWu&#10;I+SIy8/j1MN/OOM7JXf1F526aUyk2x3oQRvWBU4RZ/CP6hwXqvagwbIRoCbkVRc03m/P6OvsVN0q&#10;mbSTZcPGoYIdM0sqRTn0waEylKId0+v+VSm7owKZaLPjBvi0lvGswJJiOPJ900vIwwPeV7D1e+CQ&#10;6y/q0Vk7+1FXxxLfS3VPIXYS2DNcbo5mO8PTtHrhOiw9lfiP+b+h9VE4m9CX/vB0aMPskL75att6&#10;TwWZJQ5yCJERW3sJeU6kKtcA7wwo1zWBFkEFm7JxryUK8LgMPRAiQiUkP7en21Iti9XgVuepS4oD&#10;Q9M2X5KrWiNFtqxLRg+us+tuD91Yqg3llx6aUcWNUVBkh47iMy6us/LO7Ew48T5SP5ZnnzuWyxYy&#10;DpxK7FxKgVFOifQ5EvKoUNqc8t6q6dIMERnKF8DWUleD+AhYyx7O4zmJwch6ht4LJAeeLCfAYMjI&#10;lxMPiHV2r6t3IS9Y6WzCxZZ6uTrVtbMAPcSt27IO/JYegpa6FD9YHF2iV5TOnVNJp7EixTOXKPdl&#10;DR6h0KBYZbDqsBkkNidL03X/oB9+fXlM3/3ud+n1+Y6Kj3xxKdl4XgS2422Plazncy6KnHgbIUXt&#10;/N172TUj1Ks9BK8H9TdD1gC/J7lgZpJrmPAf2BOD6au6j8CgI+S97W7e4/neXrC+o15u2zNeLm7S&#10;5buv0qb9/cBQEnm4Exhq7xOkgo0XFGJfkRPJMAwFgkzO9dU1me3jV9p7QprwBT1kDUYtWiqMtC/K&#10;3WNOFgmFCe7JPS8AspfnZ3oY4p+vz/WewSrec7HsQA30RO0aXrVZ8+H+UbMhPner4Xikn+Cd++ku&#10;ff2zb9J8f99mv0M70x94f3ymkmvH17h/+MTlR6W650D7jbtPH9vst+8e1TFrq1YmLi3e3rxJ//kv&#10;/gvrwxT1POtsgIXUcHsr8s20GGgOCWVKv/nL/55u2nf/ZH/njcMsUGM/PXxOb26u21mwZ+BILBwC&#10;OHn8/JTeXl2lj1Cl+N5FiBmWjxeX9vQzGWjI2bVSNYd3PO1sRidmCzTpNkYGnqawXDEhAJ9BiwYF&#10;bsH/fAh7AfRMZ4z2SG/KWfq8KGDyuIQ8MzFIhJYIZJhJlVCz/WU5ryUtAGmfO6+WBJZ3Z/Tq84ln&#10;KvtDg0TDKv2MhXy2sme2dY8IELLpGW3pEczvNYFWCy4ucqpC9gCQByN4iLBAg0a4j9gjL6PC7KbK&#10;+yBYarHyiRrcF0IRBJVXltkSy5eldrCxup9azN9mrz6UjgEwQEqrSH2vNZuFJpugGiFN6YSpHsE+&#10;PgV7am0EA6baQ49iUUS/cxM/wt+vL2uW1Xs2vMeXpa4woYFZOZUsfo8OLfFyaUhfsse/8MD1uR79&#10;fngyhronzryebM/EXNd9WwDp3wXAuQafVJMC4NHarR5O2P8pJM8g2tfVQmIk02l2+qwp33iIn9tf&#10;KMhUeiQVir2349mGwSwojq8efIBVmzZWAw7hQxM01WLJXPFGO3ubCOCuWrMdp6/8edQQiYExk52A&#10;JNia7zWsm/3WOTy++egLhxCBRdTPSho4zMQv+N8Anr29vRJLrP3eN2+u2DS+QXQ801tf21DUhqX2&#10;Z58pD4H8VmzF7JuRbIRtDHb6Uv/kl9+m6+sb+ePZbJVG8gyBKJ2JRV8f08nwc2ADwe8CgCFkisOw&#10;bm3xpeMAPJhxh2/00929AK1JoBz/W4KZeuJBAl8IGMPLN2Lf0y3B1MB/U6K2DZSRuDm/qvGpAnuZ&#10;fsTt5KQh0M/d07OMw8ngy7rpJj4srVE/yLh/k1sBRSrz/YNANRdubhJmfa6Rkre5e+KMG3sZ5dQ9&#10;XrjVdkBSsfSO3n9nkgXA8zGZEk4LzglMgtneCtp8gHlZvHEdHUYTBbdIVyIZoMMO6De5TAZupm4a&#10;igd1b++nMsv4HBu/iNjGgHdmWdg8iSW039mDKbx2TkBOsF9u317zvsRhPkVAwaw0Y1wxAHu0ch03&#10;pjg7ca6qkcQQOTrYga/rZODZSa9ijSrCHbJUAKdotGKYCopWsIISf85A4SCvQwzmk5OFR/svQFY+&#10;T6aYt//26dMnDvQxyNGni5LkwYPTtktSwrOIqVXdC0N+gACnKVXz8JFpQAtg9rVLxPD8zwTmBKaO&#10;ZUtwnqycPHxByWZ+E7yTNllJaVWJlKISmO6+Gb2M0DUgu9R+lX77rAv8Dqel+6gBtCW7IJxluSyP&#10;BMSF/iITlxAza6Gk3QhD0Pvf8HeepFVROl8cNS8p22RfC0i+NeAtBI7o527p1GjAIxuApDm2kziz&#10;jVzBJlYq9saglAIN0ITj+YitFIDLT/cf+Qwj1fK5NZQMV0GDg+/cMledp8uXybv4jDGseNOqoVKD&#10;Rkj5GPJSxWStJX9hA1VPGKzyoZwIOPP162zgQcAdemwAO2cbyfoBXPi45WYWwwEaULB2MbDvJ9lV&#10;XNhfkgbb3uoLkF288NBDepiX/kzlkBF4RivhX2ZflkgZm5cYNJWgFwzAuQMYYZFQelAB3zGBYbWo&#10;fD8h5XMISDDAD/Z6XDyghmw3R5gAmaWS755fXsiPqf33p5dn+uWh3n7/dx+Y1Pv27Vv6zT49PbPu&#10;I3kd7RnusyHLcxZAIMBehvkwkTWzeUZYEINAMAC2z3N391OX3IJFCDYHvWr7sA0wT7/7pp2NYvhJ&#10;fvf0+bF7IOlZa+fXi7ail+eX7fk8Y93ZDKPPPrGF6qDFCYESgNwE0GwdMu0NCtimwUEceE+8/9xo&#10;RgJ1sZ2A/EEltYombmtPP9QmPLMjjbUr2e94jrD4GZZik/YxiZw1OLG4mPl4lJXBDhYlh25vUWmM&#10;jxlGNeWwO9o+RbYV+H1MB8ZHMVC1zPIehicqmZ05/Lq0LIR5OQemQVYHs9kt8lpcJEHbmnuG5xBs&#10;wzrwngDrGPUc0rDqrXT2fb4woMPPigGiA/1pN15a6T46HPYGar1cyLIkwKCrpD0BYRic0GdWp9nW&#10;eenfkXwddzYTr1I4kNQvCxRMGC9PL1yskNU6qHa/7F8VXtE+64EJ10nhALAoaPckzpE/mtk3w+pF&#10;/dW2PQOfn9s3N9+lm8vz9M37d+kK9xWv98bendm9XruKRT2ReuXUh6ySbAruZp89MAaxzcBVafGm&#10;HyD1MArIOsC24/S7cKgK1RKTuGOrr18h2421saxy1c4sMWBc7Y4kcnWx4bsHlZx7gEsxUBvFj0PP&#10;svr+LTZgDyZdH3xqhDBUMypOzMxjEJbrYefvhZ9pyI5KSV/Im8LPqzu5L8sKZrou1zX1QsNQDD1h&#10;BRm997KyS3R7FwPoa2jaKd2uh5p0do/AUHmAx9LXsq5Ue1+da1hKnYCCPfBDdkIy3R/MPZl9HYoR&#10;FEu8w9eqLt0fsDo0Jc0+bzv7MeSIlj7jXFiGfg+G79VsuyMOofDPbM/G3U/fp+n1KZ233wN55UW7&#10;77nWG5SGzECvUUuKq/ZZrt+85f8+lJGsoDl7wOcCo/W0RUxnLG0ZsZKVID9sDcYsuPe3HTiYTIY4&#10;7rWkS2DtXbUeGWdAe63r61vlH1++TcP5dRqQKg8mFBRj2A3DegD/vzmX9x7OM9e8zVhp6s9raZUZ&#10;rhV6a9hJXFy/0bKbvYpS0/E8XsL381xWBavMbtG1pU3TIT2/vKTd41O6+3THRFv52yqs4nW/U3gD&#10;ljD0rz6TSi4puGRZ5K2Luezp8wMBV/Yzlm5iNoH6CR6CCDTB3Ig6piTqhbYxVCzB97b1Qk8vx5XJ&#10;GCELGrR5X/2P/+yfp3/37/49++pIVkXA1ca9J5OLGTY1kvSQl5Uljz36Tx8+pH/2T/9p+ov/+t/a&#10;/XDWZr79SYJrpZdggbf3ViqfY4RqJQGCeC9Y8OynqS9UkXgPJjo8Y0PVFex59cj2wyxa6g+eTQaD&#10;H0q0HlI6CetAbzUvKyAf3mwziSnqnTAbDKNq5ThL2bODag5LSVodScJbT6S3KQcbNNNKhKobXGtb&#10;MpSwS4gMHZOZFlsABI26sIlXDzt3kM8zD2ZaYxh55dEZtIveyQuSsuH9JNxls16r7jufu7cg+6tB&#10;RCTWgrlG4mSv45FusXgRIs/g1AFuAp2RfZ4Vqsm5kaEk/cf5/HHNXVJfMBXPvlRjDqmvoYqDKCOx&#10;dmag39wJ09lAV80O9q5mO1ohKo8wh4Dk0+WP7vsI+QjPevk7lnQSZ6z6Xb8Ia++y5lOf22q1Fk8v&#10;in3Ch1VeiiUE3yfBHRHFTvC0nkjNJx8Q6dQ+SK8zkFUvD94whmBfcpw7QWmuoR6c5cXqYLucarfR&#10;qPJP47saJ8pYKtMRi9NQoyFBkzrm8LXSB8LQtk1jRxnDOLjO6xuWD9ygZsDb7WTGBY37i5qVXSvq&#10;YIptacR+IENmtqm35MQjgTQkCjIIw7IGvD0kgOJLQ4jF0Sg5GnJ4h8mnTtt+/B2gFx7k6zbQnFFu&#10;IpQcoByKDN4bIs/BwCIrBQeFN1TffvMNQyuwMT4zy43NvG8CMJ4YgLBRWAE25WA94GeSZZjPbdiC&#10;lAfvFUlylRKnfbrFZ1jU2L6+iGVzdr51Kk8hOINrjsCK132lRx/YbfhzeJ25TAqPYNDGgaAk2D9a&#10;wCtReROMKAMZS9ysTsZCQdLr1O5DsvRnXkBYSD0J8C3wbdwSbItgAP3e1CVpTJDEQYYHDEzHzdAN&#10;lcOHjMVUmm4OsRPTZC2L4VB+rpSqWQwoMKFYXCYkMk9OJlSjS+mU5UNMfTbzaLEpMH2f0JAsRwNf&#10;W0seckfT1ZjPPSGUg2GV5xfTT7PQeQCfxenSOLBA4z8N1CZt1pua5E15GBSLvaZ7n36HYB2ZUYli&#10;U/zfoDScwzjW39eSwiewdJ+qyZvHGO7IBGj3NjZ8SLKdzCgYbGZLed0gpskipL99T4eVzeDkwf3R&#10;Q6c9z5bYpm/UsAC0CmoLBsyPHz+mP/mTX7GYToy63/RQHW1UcHMIMKPU1jHv1RsSALoC+mzAOo46&#10;Ex2sEcB64nU3m6yq4EJ+GGaqhUb+GgBxKErCnBzEoTTHAHDAdMRmenIC1mlqkmSXk5vE0osmN24O&#10;GELjxYHUCcfTsnRT/OJmNzssYeTmrZj7MPf0qckb7kgsxenBYTYtWqw4mECH7sYhAbNlOWrk5Fco&#10;QPCLQ2oRayYR8D1QVo3DA5LTcrCE3NJVPVNK0sa1BMsKzBl4fk7zypQgUJxXt6XunwTpPCwBZvlx&#10;KthAA1swUOW/KP/WCNQI+4ZgZJAJDrAKjD2yURWqEpJbJmo/7xSEg4N9mg0MankQARszN92qy9US&#10;i+222E5g7mEUyVYG2qyLDYrnmjWVzMDamRCzN4jhdzLY2yzCDpzvQIB2UaqUt4zqIJTGnXuiH5+v&#10;RcPF4qYqWbKcSk6n9r7pxLdJRv9DDwXKlphhEXXOs2/ia2EAgXTofCMGMdiqOEMZhJTWdO5juzeQ&#10;sqd02T1BdwwTYPfhTMeZosEnEwDmHhxS8IvL9FifuQzCfcuQD2yjAWRvxZ4Fgw3eTdO04xmvRnOf&#10;dsdX1Yf233Hv48yzN7IWbTz/kQZ8JbYllnY2eu+eJ6IAsK4r1VMacwxFZBPTO3BSMNGySj3gVUgg&#10;rj13lOxiYGtne08N3ihAB+8PdU61Q3JQvO7ocCcykwE+MShEMs0Id6r06xIDRqxpMRUwwEJqyvti&#10;WqUdaPrKKKZX8Xgh6baCoXoCJ/3pzm18LeYgWDsgL45m55NBaE+8alYwS/URh8he8uIcgS8j6+8z&#10;vBQdFnE8HlbfGt9rAgoEGJ5R9XCgjBrf9+SwhMEsXoHa4Z8kubKChuyNCRn+JnFRFobXOEPkuapn&#10;Cr3MULZkcgy2obiwFy8M7GcvrNAroMcDwCj/vljWOfF2TlQybEfVcdTPP/b/Hj/Dx+ksba4y+wAM&#10;DhjcsXTFa33z9Vfpzfml0sfxiB/gi2pWySz7hxHsCrKqtj2ZMzw2acieFXDBJU6eV2lt8MaYxDqu&#10;PC4n4obPZPVSIGAz/nfL4UOuW53imv9ATtoRp1i0zIuYLmHyntclVnXCcCe4nXjDBj0hVCtfeAuW&#10;YM6tPnidarTUbvQenq/hqccabS/rnE79AXMHn2lnsqR0klfUvYvijcZA+kUYyFI7e4XcRSx9DSIu&#10;J2Lk7tFUzYisq6yqBlMmK5RHz2g3rVI/iWdr+MKdr1+bSGbNdVUGq8YPSkNmj5wNFOP8K54JywmH&#10;Umysag/0fvbbRzTHwGvWucAteaofHCB1M5x3i6ZXstEqw+/ShATwkSoJeb+2uQmMOtR11IkJieNt&#10;3mEYRjtf4GW3uUyb86v0tJvYg4HhNywhLVPdeGivkduffX3FMvMpXbV+8qadMwgDQUL96DP/ufWk&#10;F5c36er263T77bdpP0O6+1W6ReIuasy4Jevvos1cW4SGoGZl1etCggq+gyPZttm3Gf4bg9MATrXr&#10;urnamhFstUGa6e982tdcoHdDz1UCXK60daD6oZ2Rz8/PtEN5uL9v9eLBs9pZt4tCHbgaYKVx6Z5H&#10;ywP5D1eev/RAbd/Fp8f79EIpr6CUc8w8ezAFd7ZlOnJ5wcuJ/0Y5cpuTYK+Ds2JcLSXYq8bMsMg6&#10;BHfIv/wX/zL9h//zP/C7poLI8xPsu6Bcween7+DnxO8LYF/NK6M1LCH+03/+i/SLX/w8/f6HHzn7&#10;UQmYcmcMo149PjymAWco/FQn2SjhLL5v/x6LxcPT3BlWOBt38PRr1xx19en50YEUIeMdCYpFzWHK&#10;vGeeNJYO7td57qneXIQta1BBnRXyV0PGj3uALD+QdVovQLls64VaP7hrdRD+1VNVnkA13pGZZC8l&#10;UrK/bY56bJVGzBHdWiWkvK6VxZ6ysDdRSqr8auXbvloEsNdbTMrwXMe50uQA2TsIq6EIyj6JKpV1&#10;XZw4OEm+xJqnpggZs43Dmtq6ekenMJpgUmzuHqpk7EeSr9nrYbdQT04ZAV/LynAMpvVJsB/OQJC5&#10;qhO+wxtvsZ/4EJLcnL+Qyq4M8C+JAktag0VoXcWshKWnrffQkTV4vSsIDu6n51rTupIxIzDO0lpP&#10;3nv1damW60Zachdj2sjc3t9pZa/ncsJCP1E3Rsga54C6GGBNfRG2LGuYCNmeBvYi7CNk15HDER7A&#10;cf6NkrSO3Qco0jCZGmppF0xd82HqsOfkBjUM4UdL40hzZQJOMqNPJrWzaaDwQcDf4e+DG+++FUls&#10;PPDP83LO1KDD7sBBA9sWbdNHHhAYJtCEv7Zmi8m4l5fcouBNvL29ldm/D1Ey2pxuiO0J/h0YQfhc&#10;8AYI9P2pFeuJWxwMo7tULq/YmB6Q9MvmU/LJq3bQzb4WoZ1HWiWALMhKL9shh01N3gyOTtdWBp8B&#10;ACYYMu/e3qabNzc0Pq1GeyGle23D1LvbN0r1bE30bftzoGxjiIcUd8uBo32G9nMEBK4vaZ6Nwnk8&#10;DLw+mxtsx54FBFo6AUZGyMxwKOEGw6ABkGnciMECkA2+XByiUu3JhIyTN1CkjYK2wLsphlcBt5Nv&#10;0uKNiskp9v9aEegxzKs9zFVviidHa8srRmBCPMgX55I6TpNAy3rY9/CMPJQ+8Bd7NESKWgS76Mip&#10;nVZLsA3Mi1m+iSFjGbMM0StZBMnf2UyAZPI9REn2IOmeGI3a/gVlNgzc43Xwkji4orEPWXGxxp+y&#10;4AGslmd+F9piyUgcwO3cpSwDJQSUqB6CSZacjt2+/zTzvVLOB6Achwg/57AmEJmCPxB4GlihJYE0&#10;wzYXNx+lG7qPHmxr35Db3w9A/JWuIUAD3D8vj4/0BsPwH3LAxNpxUJOD195sbTht+nhN9qYbuzSp&#10;5PDvXA225b8yiZ1hQAd+IJfwTjkeuVUmiAJ6Pq4T3mfxUFWdNO1/BssXPo7V4HQESrDBBudimZya&#10;FX44tR/QMjn2Ui7nDuQULh4GNsWd8ZaD8p8FUiyJTEEMmwySYYp1G5Yx/Cb5vYEByiF5kWwiNmzc&#10;QCLB1OyzzPvznE2Zwova77RnabAmJieI0sLATAwemoMHo0mbSKZ/msU904twx6UKAlhgUwAfRgA9&#10;T697ft9k5fm7W06YC9UbJaTHSVJXOg2+y8yduouzAaAAnp3kzWUsFUJhx8PVUtpsXzvKzS17ZX2y&#10;ofAlPNRiADazsTghEXVuLkv/pWSnzU47W6olFKX7VikMAWFBAm1He9MeFj1zsmUo/STnVm2a/kD6&#10;N9iTRfUywOHq4sja7NQwXCcs2NCEyg93sO9L6U0FvSGX2uX2fJ/zOjCO9nIbbVkAWTbeA/73vJ/4&#10;GpfXF/S2u33zlkDe4qCgTz99pMfsm3b2PD09EgyUjDSrtoO1HMDbVrWBi6z212aQDAnAEMwd4IsH&#10;6GGiHAwshMz0Uyy8EHyB3y9gXud6eGOBTXZ1de6BcuT7JVMSfjeo+8c9a/ahCpwf7XGHYQU9w9bJ&#10;vWDjUU59VPqfpPcT71d8VoC3s/0jF6EwCkIi63Wyf4xZZyX38CewNsL7N5lhTUYbrD3an7mk3Kvw&#10;vYKBxybNUp6ATVbQJdgBxTL/gay4RGBRAw9q0WbcengR+4ALlPa5NhvZoUxOkjwYIFuchrqaepvl&#10;U05kKuGlDDDPnpbhvYolzHn7Gchw614BHrgWkEtvzKwm65FWGhstofBdbDcOC9J2HZ55ZOrRgHvh&#10;EkQ2LmeS3i82JJ/DX7V9niwWN9UE9LbddFsA9QVgG7/wrEHoB+0FWm9Gdrc9fI4eJLNDErBAHj1o&#10;TQyC2vL+3zih+Y8O6Pjxb9u9nOESk6aLK9pwnOFzt7f3/HmX/vLlh3T7/n369dszehji86IuwVKA&#10;9hu4LpN9UsNaoY5r4ihZzmaxZQF7VHs4aTEM1NGD0p/qBLBLwQoM1kkJhv5g4C/3EBjCxAH4eRDs&#10;vkxp9Xxj0Ig0t/ajsj1AsnrHYTKzgw3kuabeZfWzOwmYKJKv1hzZRMtJcq7uz7kTX+S/XdIaJLGq&#10;ANxbmmYXyzqFooSv1dTZdDXsiPqAOFtynSTbTwqbSZ0dsdifbzXhzydD+3CSGN9BO5+BmpfnL9KG&#10;AzyqnTWYVq/BMGLuMr/0xeCpodxWH+k0bV6p7UtamRpxbcLLl3fCLObQeKJKCbN4JfRqGYd+arDc&#10;f5kUuIN7EEviKbdreajpfAOwb+zAAV8ri4kHQggYau1mJyur7nK6un6TtpfXaf/TJ4Lt6MDHubBW&#10;wl6ESpgZoYGv6QAmF7y3MSu13/Xzr9+180YM7yO9Udvzdvk2vfn6F+nqq2/Sm+0NWanp6pa2LLmK&#10;dMC0WsxR1zf0zzsu+r6AinEZ//TKe5YqisFJ2sEuzbKE4AKIZ8BB5xKX4WdUZhRbAaDmoYbODKrc&#10;tc/0Srb83af79PL6zJ4D5BMqAlBjfL9o6VXt3WxLm/ZnL8Egm0TQgK/rrp1ntb3/N1dXfjandNbO&#10;RbKKCfpt2K+RyQdiB/r0y3MGGlH1Asus9pp3nx/NaAum6RrD8/f+7M/Sb37zW/ph86yxzC/+L9LM&#10;cX7g/nj71W0PkQhGVpehtr/D2/1X336T/vb7H5jYLOWNAy1QjnhN5S/fmXRWP8ADmgy1avbdrBoA&#10;4PP+4XP6+3/v1+n77/6G75OpuFEPTLjIBsAgkZ2WEy+46NmxpHJdW/oSQL1WtuSRM7oZXVB4wRvz&#10;iv36lLbtTITKbkfmPay2Nvz9m1FKoQhw0LJ1YN9J66tFgCIl614+VxMbwsaLs9Ywmr1c5BVZF0tO&#10;J87Ug0POIlwk/E4jGZfMRoJ/2b72M70LeWbaw0+LtbKyiT1XhK9ndUBoLDBC+snXsIdlAHwMpyoK&#10;a/rCagD3wmB3gbrmOhg18G6i2nokrfYJMUPEv8NMCl/Pmlf/w/gZs37FvKvOA8h9LjtNUKYKal7Z&#10;ecOp5U00VX5Lc507GCb5brEseuk+5wH7DfbtC6JNhJBEmnu2fUfqHMxqgA8EopUZGDVXJJgqNQ7t&#10;Y6ZwuV3PFltPCMMYenhMLuu1W7yAKo53lxpqFrDLc2H1fiXWgSH9ZHJjQw26NhppNIaUX7T/dnUh&#10;A+Jp2hI0OFLuoi8AdG80b89PLwKf2od/ePjM/wZZrJJDJWF405p0bWiP3CZ8fnhsxWxH4Gs2s+1w&#10;UIR5mBjiZrr/9ImDKJrK2X5MEw3+taUqNtffvSgVCVRwyeL0Wkz9tAFnsv6eVHF88UfdaPjZh/rA&#10;hjfh0GtfygM856YD2Xl7J+QybXIWQwSF/PHhhV/z9dW10ihnbS0wTIUX0aePH/leVfDFLHyeJjID&#10;MQABiMMQjy9rS3ZPZYHmpqX9u6s2tL3sDgLpqobD7dUZpU64jpvyQP8jPASfH5/Su3dfMVUJQzPo&#10;0QE4LdMrDzOAptxozQKz+GcmedmJwaAE0DWNJ9ETb+Qhn3kTl7xuO1GUmbhqJkAHNrz1oYwQANVR&#10;HkcsUDRxzmJcRdDEIj+tx+dneTcA4JnXJOfw1wONGk3PsInE0dPBuzrpODHdK5KJOJu76sCnESEb&#10;R1P7N/aU2y37nl5D+XBZ6bNiVEjmEQDL0hN2tWnWhjpT4ly63F2hHtXMSKZ4EsRsw4iLFdkIPpq2&#10;ZewgWzoBkc6Q2JxTZ04FIB6Sm8HSbIADlA0YQA3GWjLwDnAgE/SbDEoU+/pNZk0MAhiPpmFXezC4&#10;sOB6vrbv5/npmf8bNQTPLB7BK9cTfO+69ze9sR49fON18fsnSy+xlTzSRyWksyrkEdFeHfJSxw1p&#10;9/w+sw49MnPJ6FBNyJ11e9KwD2XdBDFZedv9f7p03BLvMpT+HXVJT7WH0aJrMC0ObPCDAVCGhtdO&#10;4kPgzWjZR6RlDU51PtJTcmJzcX51xmabwAPBdfmnlBgAq9KBC9hne0mnNQyZpWL25BQN1VYDOhPi&#10;dLOvQFTf+ixfHH44SMDumpdq5txz+vDhA+9NXs8k6Y1IuEM3Bq9xcJf1MAkJl7bGat5UC+wDZWCc&#10;gNggsD8WApK2OlhlXhs4/I5YQkSiL68n/N42Z04ylsRgcDLp4sP1yGs7inGM2hLM4c1wknpl/44O&#10;sGcn9Mo/MAD/aFRpWWGWDr6rLZNIdXgfLQcvZR1E2VhOU2chx2EN5ia+Q34u+uYeUj3dOHYijCRm&#10;TI8ms0/LGNZWeN0djpSegMUGsO4KZzEZTAID38BLMivxdu+E9MvNhmw+AGi751dKb1HD0r5yaIqE&#10;cwwXu9dHnsX393dM4f7sIRv9wWsbMuAftKEU/khJi6wqsr0sd2KfbtQ44jzaDNVJpuGTOitVsr3W&#10;89NezX2yXAXBAgUJ65dm5e35XDHZsJ3H3PBnJQsT0ENdMZONC5+h2kuvigkxFDdKYJOF8XLxskCs&#10;GkrpILnFeXKYKalVmmDVgtOJ0YufO3iTLinSbzdOCJVcBCxVypKKpGRcbsz2r5zlJycQPZOhw4CP&#10;Opt1eeDiYjIDnk1uMJuCFW0PToHLuTMP51n2GmsAgXAW8BgCMCAITT/7yVkdmUs39i9V9WttbpM8&#10;ZLx0oA9Q+2zP7TteHMKGegE2PgDgA0M5BtexxQyAmWdxDe8yPrMTz3oOSDjnYdw+jO6PihQBmwv5&#10;K5vBG0MnB/gskFt1cSajiDXIQwYDzfBswZ5jvNCy64/8v2V+SD/9/kMatu/S8G1KX1/C2zAx6AZA&#10;wG4+pMcPv2/3yFfp25+9Txetfp0vrfa/HtNhg/O+1Yak5E+GvpXu8E2AVlF881o7Zw0DqEX00BrH&#10;Lrm02wjrWz2xeSijBs3Fg4PkVwrtma26YJBHDQAs6l01O8XgW14ZF7mfE4xT6XWyp0GHhyDOA9t7&#10;JC80AzuoDjXjBsfJvAU9XlXIQwlLhKV+AfoFayEMystKrtMMXxTMlNPQKYY1Txq8lrkzi7pnpmum&#10;A4zXMIu0+j1F4BdYNDmtjMUcLCJ+DvtXUYitz4AHQj2gPfWCBeiBODy/Tm1FarAUc1mLfAmPvdyJ&#10;gSdOThru8+r3JLla8Tm8pmCmEgIyWQSJ/S1fJ8rvujdh5mJiQ3WL+pup7tLSnrMM0oITvxWaM/De&#10;PUIVREBkVKjAdrR39RmZurgHztoccnbztvXPv5dqJ2/b99y+E/degLd//stfpvvf/W3at8/QTvW0&#10;b8/KDh7H54f0i7fv2z8/pU2r7e/ev0/nt1+ni6s3vL64tvR5ZTOxlVdvu7eeXnftHLu07JoJaml7&#10;fqlFT/szV+/O6C8+0esZzDHMLiN7Obz/g/2VkyWd7E89JyVbLR0QmOQbHqmxz20GxVn4whCrzB4E&#10;5BR8JwTvLNGnX+2yWK0g0H6eNbPwvsISFSoU2GXAB/Riw3MRxQss/Q2sitrrP7c5rb1kGieDJ/BR&#10;vr0hILN/feHnBClYXoiSpM8RKhBMqPa5rq5u0t/89r+ZVXYyKYW9EPxuPWyItLq4V4neMffQsbzI&#10;KuquXYd3727T/d2D7pNJPtkMD7O8NiT0xT7VWsQeCSTz/OFLK7V3sG/g3/zut+ndVzdpauf6YoYU&#10;59F2rcmICyl7wnverGEH7bNsyGqeJCkVXUrzAmahpO/jaM9bMGaZJI/veSk+V7acQZajLRGWdjZN&#10;ta/wFpMCdN/LyiC0qrAUCl9s2vhkgYysSVbrMdN9iRoYEtPE53SaxVqtsELy0ve07yOYU770H3US&#10;xNrp59pTacuw9LgT9QSykelhfYvCsRhsYxA8/NprEB28ZlmsSOk2TOFF2k1Ti3INHISIDziEAst+&#10;+aqPq9S2RFBVzuZVCCqb7de3dPDMaenZ5wVJJZGyPnTiRYB/2azr+cTzNi1rvY8mm8SdFLLc2i18&#10;Yg5JJynMwewOW66wYRg6W961noQWUep1L3jBZNZg92L1dRYpTXWBoHE/V05gOS/c6DuPczmWVbNm&#10;xewDsvT097nbOPRUZWIQpdBj5wqG26MKtxKrxNhbHL6BYqjhh18HU/5GhibsW7GTRO/sXM0INiaQ&#10;qIJFB0Dt6vKGiS+48B9+/MAHl4k8kN5iSDi2iwffg92hz6chrcMmd+ubmQOFkeZZUSrpFb9nt/d/&#10;n5Ua5WZ3u5Vv2TkkIFWMKoA2ZADZQwlFJ9v37Hn/Im0zX1sXDsAZqNoYOvNG3mIA3b766o1kNGjO&#10;JsmPcdEPBLQO3L7vRwV84PctSWmGmSCKDODh64BD+W5/x0YZw8P9p7t2YG0kYd6I2VWLGE67VtwJ&#10;Cu3xfUwsfmTtvb5SHg2JD/75zc2bfgMIRD1Ld3d37UaR5w1uwos2QF1dqxEFMEsWBtK4IFduByuv&#10;S1HoAd4XPkc0eriG+O7RnILOQZZK2XDAiq28AhLE2usS4tjAT2JpPbfhc6lq9LOThtgHFyWZ0p8P&#10;AxTDLEQblEfhKheZl9XcMooc9f9mcXDL3lm5BmSqADpuYL3pJsW7zt2IVpvj3AMWOFgsYtKFKawY&#10;E7Ub6S+9yavcOI2uhfO0uOCaheVDGEWQTKWjgOvkDdfsJhvsmGwQCod5KXOXM+LjgCkrk/ijRZ06&#10;HJgARuNkyNFXUGMwM5IspXMkTcocOdiPgxNuaVSfxr7pw3Xhz1gqDfkD/B9xr/3qF7/iPS3WRKsl&#10;TMwcKcWV199I6Qi9KHIys3TskrzwrwoJOLy5UnZYRbAOyBC2I34ViJMiKS+nvjnC6+GQpSF7kTyH&#10;8jB+6QvZfUqeC4LEQkBeyaanG5ragau6pC6hWWaxSCCVgVyO9dEeOxWykVksaAKfNqAmi2dQ4usL&#10;AjHgawaWMoF319n2mcNzjlKE0dKIogFhtOeO7jkFDtF0nzVv0rBFyfWBwKDYk1nppTaHnefY8pfO&#10;RGAwABO7Xwmo4e+o17u9kr5hnpwMcskWY7an2Lrl5VYuzT3RauPwkORnKQgf3OxCImEf0RqGuGZK&#10;c9g3iFojDTdYnwSfSqvDAlgASAy+b4JhMfv1Bm9cyXALIBRNYFJzhveMRoqSXTeCk/3oaJjvpoBP&#10;0xKBLB6kPJxG6I1ku9MaOEQg2XXzOP8BI0SJrgQlNwJ+d2RYZEv9ZwM/G0knFlkohO9lsLYW1z48&#10;gwt9QfdmfG7IgMI1w+IGicuPz08M67i6vnTYjj7b/cODPXTFDB/2GHLaQIT05XZepFkAKxjmMXZ+&#10;9e6NgThYUDzz+YT0G2wQhT3t0vas0GpC8gJtp+l7dzYQKHtze2VGmqVFs9h2MCkHQHlGJsRIEDSW&#10;DrhX8DrlJKEMwwIsMcgQGxV8wkbafkqxrNIiTw0tWf4wlj+/4HMyWd5BxgwWc+eDZSpi9FPY5eUV&#10;QcZhe5KG7fRg+40yGZuLw6LaAK/JYaPvOYIAkgzjE6Wnktty6NwItKqTqMMLlmR5WNNel8JagkWl&#10;npWBwFqxAmN24hprKsPINmR8zGabj91rKNPgera0PHz1ctUZ0ANqNln10/Vk8tJg8BJEybqLn4HK&#10;2oX3g3sPLDz8Diwd8Z1Vp4MX9lNLXxhle86RSrkYyAZDAb9nMxgcsExlqV1arKb30K71kK5vbtLv&#10;f/97Xg8skAnCmNHO4Q5p0QdZgMC+ZTlJJP1j/o+BIU+f0jy8KBH+3VvKz3A8XWH4bPfpBZbQT0o1&#10;/8W3P8NDSMWFFtRDT2fWtZbcKhvYlDQ0eoi5M9SGQfU72yInOZmbFm62U8n2LGLtm+w1Wty31GXN&#10;S/QlTidJs2ughOfE7iF46o2XnCQ8dcAqUsgXB9DUkPnOa/3ro2Vxuni2jLKs0q3Vx2gNPMr2e8vS&#10;fpHNzO8/iY1HuX6Xv5YUo/e8aLo52iuRLLywSDpJMsx59fk79WQKWXD2gobexyWvDI+IGh7Cvyn8&#10;F+uayuj72gaIVguYgWd/8liyZVu7dFdyS96LTPGsLNB7LHllqITz2GJvrJD+LuF3PRqUHQQGws8U&#10;HruRzBh6EP4zwKSLC/W7gD8m2fRgIQOvtvuHdv4/fibpYhwz5fRhG0Hwquo6w1ZkTYNsz0Sb995P&#10;P0/bq9+mD3/7+3RxeZWu3r5Lx8+f03PrI8Bk+5//1f+UHtK/T//tt7+lbcFhOZLh97I7pvvWV3/7&#10;i1+k467V+uu36Rd/+vfae7hhD7Kf5HG2MeCH7+j64ooMb8wcWHojuGOwRBZn4pbLiiFdnrW5ZnvB&#10;Z4bBQJOScKcSPuH6TuRfqHsNOiRa5EwKSJrm1g+13u3+412baR+UitxqOM4sLnpZu2Z+JoBP7IHm&#10;zFC66NlKSNrtkY67/go2AEUqgmwvOsxw8lYeSC6Zfmo170KLRLKr8VmxmMJ9U3VWfbq/T3cfP7Xe&#10;e04vrXcrbSbfMQRD9+//8I//Sfptu+Zchn0B9HV1svuizB42zgyCzCcydNXQbNZcat/rnmGHACcx&#10;E2JuRK2ezfYNgL10aX6wuXKvsTi/yQgDITOLdME/377XGy4kDyYQjZ3dVsbVygT+qOzd4MPohUQ5&#10;6a3pOo/gRLNsMVvWU5kp+u05AKnWyWpTxMTeSh++kef5sSpMk8oDP/eweRlOLL0i9dh6yhMlYO4k&#10;FS6JMeHVkLtqfl6W3BdC+PPHZQ2myPZfTX35tnAJmdz/K7xRf2ZSwoUVTbXPr8VswcX9wmx22XLy&#10;Z0a/wXySZ5udGZBsxdMXJZHBHozl8E+ghUE2Q7yjTwai3EMbzBKolwgSppq7F/UaU7dKUFf/CFsz&#10;dr7CvPrQnv67/ueW7tF6Ss7mHNmXQbXXsZWjnntIaO7hVT4vnFlQgtVuNvrI5z13+y6OR6V+cS3z&#10;Kbk4WHe5r3Z470+pnswO2V6JFuv5HA45ci21G0Rkg6L5ZHlWPCfzPkveOL0yfOMoWQZu/J3YcmSj&#10;QK5TbcJIJgKYUW1Ihs9cK9Z3uzsCV8EoebUMlkj04ZUbjMEpmU9Pr04WKT2lCW/m8+OOQOJQVGSA&#10;zuNNA3Tidjwna9sXm1qKOsuHbzLOf1zEbGn/v/X2qTOXcMhRppScBAo/gfNWUC7T4WUiY3Acd5Sv&#10;4Xfujs9ksdF7gxzZHZNIv/325+3zPTPZCYcNvojLswuCkkNR6ATAzbjRx1lgCZkrdex0fTIBEG0P&#10;7z0Dm5vwKkvymvl094mDG64x04gPS0+erRx0APJdCIgpr9ouWZbE4R5eTgRWBLBMk9hD+xeZq4N6&#10;DkDx9s0lPwcO99yGPYAROFQw5AwGCrhNGyTnSm2YOBvtLbhZnFaILbsGpLKRX5pkafLiYSJY1Tag&#10;OLlu3EgmgGKKzzYOxZJhx4VzcK58X9oeh0+TQOXB4Risg8MaVc4G20WTic6WPVDK6Eojg+LVd5IH&#10;x0YhEdjADbFpjvCKQYbmfftqHT0+W3F5ZCqfwUc0VYfwFDyRr5zSjsGIiQdymSyDxHB5lPx058Ra&#10;puzyu5vFXEnyADvc31EKd3DDHKWV5rd+4pfwxzHYuLjAvr4ceghAdqT65PYAg8h+nuxDY6+zJFkq&#10;Gi5c6x9//LENXG8IdgAYAjsI7+kNDI0xnO41nIKNSF8bbBuq0oZz3pidaMntIp8veTPuOTDh+uNz&#10;EFyCNYelKfiH7MQ7+ucxeEXUaCU7xgEkVtYrknIvL7pfDwbkHroCwAWsX6T/WiIQgNtgbyum9C4r&#10;A2MxgwDXA8+6JJ/tO0AyI5wzAAZsldJ2trluf3bf48/pOQrpZqsnkCZC/lUtXUqDttUAIc6wFR/l&#10;KUT526hNVTBTMr2hjwJGzcamDw+3PlweGmCzDGiWlAmAMWp7SevBi7oFtsrL8ytT46ZWa/evh1Z/&#10;JrFnDdTNNiWapwD6Ymj0AWOJ83FazDDRRpnp7ny/eCi12S09/XnoyVu0mnfKGJm789J9kMhOtUQX&#10;G28ZDIOx/dyTjA+zTYmrGtaB7F2Fy4jJNXewC+/nYMsKgARDHvpGL6QLi9mkkUDWPT8wVKZsAHJg&#10;Uz36fwvISmYo23Mr3JOK2MTTdGKPMNpzY9FiA98XvLvwMbDYwpmkYBJbEdjpXs3hQWdouycga0Tt&#10;wvOABdsLQqVeZN1QCb5r24xr+vYWcqsbAtAEQZz6PZuBCZ8g/P2IRUFWsMg5jNIpQdC1fn/zs55y&#10;DkAa7wFSUwAP2WAOz5J2f5P5jEUFjC7aP28vzvqwHBLqzXhOKRD9PAdJxo62JaDdw0HM+yswPSZI&#10;Tl/YfzD4pQ0277/+SoDfRmnzx/3RCxkn6xE8EXMKIPqrE5o1VDkp1otrMmyRPO57d8iLPSkVBDHU&#10;QcubOhAABGMJWNnYPsORnpWyM5no/zh31ukeS9DtJtJsyCCgjyaeWVhpHHesOdG2DRtLZofSzeK5&#10;+KEEXgAFkssJfODZXnaqS6M267ifpEKI9FSHulDtkBRIQF+wMY2opUV1lf53otQakRArAPWGrHOc&#10;2WXpcqnDQUvAXesF2XQvRzNpNUDROzPMo9u/x2BOlgH6HdzTBttR8AcznMn244J04feNRYgWivL0&#10;xMLy4f4Ta/w1GHd54hmDJSk9mjnctd9/JjPyuU4+x+c/Huxr36uu1XNCa7Wv7SzeveX38tru7asL&#10;MEzb/T2NlMwff/gpff3uJl23+/sSfR6+27HYSyvxeatObATbYzRDNgu14qAaibrTAcvRZM/RxYmU&#10;Xj4RICoEsJXoaE8fu86VsC+hp5MombmzNWo/x05lusuJl1IH92wolyNtkQPH0ocHBXasfkYxuIQs&#10;dbGdRTRM2czwcIMiU7HKDoEL2ljYMn06hSud3rNlkLoW8zr04iymj1WxeftidqyGzSGticidJdET&#10;fsPbqgo4jUTDehII0FnwAVKMpzaHvpZDTwj+AkQMnyYPlgEKpH59i73R7Qlc0pdsvbL6JyYvf+sX&#10;QVarnQau62IAtJawABldGwTObTZbq3Ck7KDv3BTp8CMXBC+7Z/ZdlxfntGLCeQXLzKM9UnlaZ7FL&#10;ZrNKFp/j5wD32vf0p3//H6W/++khHdr9/l8/3NH7HG3R2GaD//u7n9LF7Vftef8dzLfpr7dvv+ep&#10;9f6/vP0mffUnf9pmkRsRSyD1HS/S1Ve3DMNRWNJgcoWAr2uEaiQF/ZBJ7HP8HEAi1VkGfNk31h5A&#10;NZ6Pnb3O55M94+jwFtlZoTZPuz291F9fPrd685Cmdm5gLjpr/SSeQ8w5kz2CsYDcnmlenCYFBtCv&#10;tMqHdE+Za2HNqwy/ujSgK5ujDWYuJP5iDjVZ4uH1hX0hgNW37ew7bz8DDzwsHbY8F45p//zSvvNN&#10;en5uM+HwiSoMJDPHvfeP//zP0/fffU+7qHWR3S3JxNpKWgRJ0qr+EMAoghBf26w5p9StTmTj5fqR&#10;JAXFdwKgj2ngWHAdZU1RT2TsxdYWS8iC4ac7SrU3jqpaUeMBOpZFfpgIzqTVGH1Xx57szUACqmXU&#10;B5Upr9YBKcgfDqNBDVygmNKUhNp0TCIuLYv8fTPByKW/P5zhF+11L9oddjxrMxnKDsJC0aOZHaei&#10;O61s5A5uaQFdghSyrCq44lCUvCSfcT2PtJ2ThTMFPhfqHADjkNfybAQ4Wh3uUVRDEEqIHpdhD7EE&#10;ck2XJFxLn9nPLJeZ89wVZ5H0WryYG8pqglpigVFDyn0qkU22MdAATlUWz7Dh5B5bpSqsnWlVXPW7&#10;iXNcWn1pg8ae1+CM1dfUs4LPMfZuYdjl5S3Pgjp378iouT0c86ROD+HRl93913URVbunqlR6KZUv&#10;1GIbp/KOQTpwqR4tMSZg3cMTU//sYd2Qc5dHmdwwdp++8D+Maxvp7l2W34NQZKBIn9ca/15zRzAQ&#10;x7Qy5oeb69t/k72hRhMGE+4w8J8sg1gTbYp9ZCY2YVfXSPNDcIWQfcqVmOijRvGqFUUAFwhrQIpt&#10;bHUjMZQbyyKACu8BxYWBNdlG+JM2lyiwX7//Wbq9fSsZ6KgUUvnLZKco6VAbI4TASYE04W/v6/rm&#10;mgUcCXqUjXVjbyU44eFAUiAODTAugENctwPsuh0+l1diRkCmiwEMoB9ZZ1ux5BD1Tjkz0qHO5ZH0&#10;7u07Xh8UE8qK2msDgASogfe9HfUeq1MtFazQfv5yS0AALAcMeRN9Ig58T5fXZ4w2D00/QAyETVDW&#10;1A6TXRvUUKRx+IE9EAmcx/ng5qHa7NXePJSPKWgAaXW5aBM1WxYGk3dKoo9TlwbN9o+ajnPfdka4&#10;Qq3rwyBflerGfvFgb+pykWcavM7iHsveagyWZ26dSFzcpDLNsyQWfNyDOEA3w9glddnR5HjQJJvJ&#10;ncJLltxmY7pw5fcT25YIziY12MBweOPRdNyyu9nIPtlBlk5F4l0Ue0ajj4pnDzZg4XZUoDWRfyeu&#10;hdSURdgbehZogzAa8hb64olRVB2XvhbCkBrOk76LxcVt8SCtpkNgUXbR5sbdw8BkgHEIP8Kq75dD&#10;8nHylkYDphKzN3zGXp6feN98/fW79K4N2gD6KCsfFRJQ3TCj+cHzgmsI9usSjXRSUx6g7my55yo9&#10;kBSADNgIcrGXDU2Yx8E+K6mne2V7HWUDyUyf3r2KXVRyB11C1oMBmqbuyyldu65ss8FGvAEaFw1u&#10;kSwtKeZeaZb8ruQjF94cYYLLA5UBR/odY2wkx6EnlffAxLqcpAom+YdOSrGFd+diOdYxwPujGJ/0&#10;BwVjN5gI3urNBroExuXuq4qwIfwcagWebzz/Hz/+xL//+MOP3BQDxMJGPd7LHNu/ofRnnVLVHJsq&#10;Nxc526NmbRjCg6m6Rkvmk7usCf98tCw6PDbm0xTJee5GwrPtE+K8qq4xQwQ3ZA9J9jAZuImr3Xct&#10;wHqBEaUf7pPZRfKXLbz/e5pd3CPewrG2mKFNH8HN0MHixfcvvp+QRIpRqM+e/RpxyqM+43piwRIb&#10;3EiTP+l4zELL9tnMnb0IRh/+zhr+8upwksmSZ0nAKJf3a9Hqob0n+GwCWDlnAt5r++uFJuPJ2//B&#10;jGg8fxx4zPpE9XiGVy582swAJ7vcDAaG8JDpt/d3JfknwDMsiCj1MQuPcvaQa7JeHewdPMnD9iAG&#10;bSKL+Q3Z62zgHZoD8A3DIc5VgkRmrBZ7cdEKxAnlOLPBCAS7rwyr7w2XV7SzONqvdu9AI13vMw9w&#10;+K6V2pk0GCYtmsTSF/1XG+U1uIVnFQYUnAGjfXbC+gKPCKSolvJtOYzrGkoS7eUVlAiWsYfBtJih&#10;c5ed52H93N0jtvfIlcxvBdOYgTsq2Ahyvv68OdEvu1aW3kzXnoa3MQsR16h6AEneaId8abSNyeB/&#10;p7C2UX3DtHQv2cUstdhp45rTQ8sNMXuKWVL0xTUUPctI5YkYsUpwVtJlcuKuUs0HSrFwf8b5j54B&#10;vmL//F/8L38U2Pe//m//Nv14/+jZo51d+5c0t2cE3sH1IOuY2b0wzjw8a69kM2aGiOQBrB9/tmHs&#10;Pkq1h0yo/hQndncz9bF4cFw9deVJ6qLWjfJ9ToXkKuodAVcNWhzecz7xbcp9KCX4NqzMtp40W3IP&#10;sJBCTcv/OFcjHzLYfNmao+6b5Ps7ehENIfoclKyeLlPcp3AZa6CvS72WYCisZ3ddtPBdzPyjH5/V&#10;GREawsVWsPt6KmFNpQ9VqQ/lUbNzWt9TqnNPsw2JmpY+9qKqayJwie8yzhYvqsUE/1ICnbtexCGD&#10;uay+XV5QhlwtgMLSmYFidXbm5olNSQSp9NfKq5k7B/kqz7lgQ6VBy2cGHk3Bsm73cZsd7n/60O7x&#10;1zb3nPFc4OJtFIOvRFDPLIuDxYP4XJXSjb4VDx3YtX/begjs1u7bbPja+ovJJv9/9dd/3XqLB5E2&#10;wLq92KapfSG7VhsQhPj+q5+n7fkVfQBh3bCYAYfz5Or6Om1Q/50qK89hLafZcxJw2xpY9VlMI+BF&#10;7HkQR+Bh22Y52M5sTxbXQMy3ZNsOUkgYRHv48FO6/+FD+vz5M20DsKjC+xpoJaVnGzMgvGgv22wI&#10;a4N4QpSorLkUMuLZ506Rzw9JHOfnl1TnICgSzMgRHrCjFlCfPz+mnz7dUw2wJVP/qp111/TehW0W&#10;A6/sIUf/ufaetu06bLbn7Osxc/+TP/9H6be/+Q2VabOZ2LG0zAbro8cYVwI4/z3O4Pfv36fPT89d&#10;il+Dp26P0LAY0BJ46azXbE/A5XSpUE/ZYqnP6/wLtjROst3YwoHKNs53G35nmC36GZiWvigOFgWV&#10;dT0UYWVpLV6QlmDs1qWrvwS4qI5k2okcKGfGIoxWAJGtWmK+G3mfh8pxP832QA+MZOnxOcWWSuGb&#10;zX43/JYXhU/IIka2NuydqAJTr3akX/1sLY7ssxhGRub4YECz9OqyOHMh0l1Tn7VXksKSRRIAhoI+&#10;jMSWaenzZbZst5hEE/NSfG8l+l9b8qxngsDROBiCmdyzJE64Z8EOrOmkxubTJPgozyfhUUtIwfOa&#10;DxBgnD//bNl5YFkhAI77ez4Fy/TJeGMO5cS+wknr2Wm7PYBljFqf7EE+umYH8zt/Metk+3aHaWtN&#10;K/M7p/DEzd2mS2Ef65laUyzBlnURBM/pWLLVHnflQMCVLZjymt68hk7qLBiV3ubNNwb7xR4si0zR&#10;wWAje+io5guyt2HSAEGZ7rH9mVbZmT7pgTaMYXmIe3iRdE+bOLC+aiD6ROePPUqYUg9IRZ3MWd0M&#10;ffr0QDkSGn5soDQktd91NnS2UrGWQIbckx+euQccYDiuNocmUDJN1O/DtBRA38e7T5Ta4Qu5ujqz&#10;kW2hubBYVo9dOiMgbctDNMBQeq1Arndog9PzZ4UgsImYOUx8pgy3Uk54YVYFPg9e593bt5K/tJ9D&#10;QUeBxlAFlkJsWOFxQQp5VjoXgD6Y6c9DpYyIflgGyDI3c0qww3e3MYvhLCPVU552ABSx/T5O7fo8&#10;zb05YgLRpFQXbvUPYjMRTMlqXoNOGwMd2IejvZlOLFM7KNVv3CrfLcogw8sRcrKtBgI9//JxiojL&#10;oxmJg273LkFBoUJDPw6ly7cnenxtOhuH276yPuU00S+iZ9eaOq2Z8jDboijFXc/D0SlmxQNgSJrC&#10;e2xjbx0Z4lZ+pmK/MAzMZ+PQZX8Ed8K02oPpHB4HNqmOZr44wbcj/UunE56EZ6xAfB6KDWCrafPa&#10;dHPJPZ+YRJfSpYnVwwKundQyegbBpC1uzDFM4Vk825bux/j8sktv31635/GGByCeDfp4DUpSPGfT&#10;sZXPiuVH9GakFGxmgiU3oq1pBBsUzwABl6MYfvmkqB9PQxBMgUbwRjWAEBRuDphs3AdH0ut3bBw2&#10;xEN/kdxik6JxrdzabMBAwn242FQXMsYzyWSxvcVwS7Ceg/9AcHLxPUMGz7jxc1GcpC2ZFhhXBMO9&#10;zBjsNxGDRfiuxZcjI/ZEkGImKA0A9YzPehz865BYyIAYx8q6A/YTpbKj2BPRaGmzOCUlxAuQwHKi&#10;owFJaeB/93e/53IFv0v+L/b2QE1fSh8iZjPB0bzMTg+bfS8fmdxrtpKHqGWpXcYVh1X1AKWEY/tw&#10;5gAsTO/P8mlRKu7cB9s4QwAMjVmerPidWCyNtghQIqVqPtmz9pBMTtRlAuhc+3M9OE03LV5ADRoq&#10;cS34PJ9IadFIn/s+4NIr4iQp+5zEvpvVTPK158Xgkra22Y2UziC5G5+yblhDU0gu6hceKbxHUMeH&#10;wcwb1binp2cx0nD2bZVij3MLcuzrdqYgzAq1ng00Unlv3vA+PADge7zn81raGQz/I9zPrztdF233&#10;t06KTgQE8boYBDGAPX1+SI9V9RHn5/lWwy5ZeTxrxd4FWPX6+kSzdja+7fpg+YbPNTKh76F/1/NL&#10;dRqvFgvv3//M4HWhTxJqKvoGBNck+rS1GpLFfJ/bcwp7igDLMCBOtpaYDSAOZJ2PNj1erDKI5LNJ&#10;zKEsGaKkt0cOvFwu7tUraSk08vkYHdqClMcAa49cAAw2/1eYVaTJkcG51bC75TJI9hGUjSUN5WAN&#10;cggxIDNN9jZ1cvtyOHRgJgylsyVXYJ9vRoGdE5PkVe9Dgr1wQDGzyIurw262H+LG11cMGt5fAEyT&#10;Wa5+DorTfnneVvkQk+FH+fSGtRmDtBY8S9pW/btsKRbtWw46p/cHyZBwHuxen21fseU5DX8s2JuM&#10;Vifg/OcAhR4VDB4wIq0AgX0CUsazwSr8PCTl2R638J5elv8fzL5kqTFCNXCGJ9zTz2k5vnIgP1ve&#10;Uqqbtzl9xn3Q+jckBj8979NzPqQji/OmPROSuqITG+bRm/qZlDhczQlm8LhmTrsFyzrRDF1KgmE4&#10;SZclCCb+/WAfqGowjKEkASgNeR2szVYqJ7+o9HCkNfG7A6+xWAj/JA+vyTBGZ0b43qklTNDDjzhC&#10;Y3PvRzaDzlL2OmlxSJKTB8PyqkvhJHWuy9zf2xJG4/bYrGFGgRqfptNoRS8TvVyJ4Ka6+kSRtVrF&#10;eJNNhsAjLfp8L+XBIVxOOM7DH7a0JzW79JCS3OMwZPkRcuMUC+5h08+6sGJJTmQMgLK4h6kmIkji&#10;nq1YaP9sD+XF/rFaOGtJmGv6QqbM+wJ1bjRT3t+rfONmM+oFVtCu5zhTMfPAxNTLdAm/dXiYdR9F&#10;n9ewkMj2ybZ6BiWrHHN6/HxHb3WoY962M+HzrPRU3NdgRe2PsH26ZJ1BMAWWMP/gz/4s/cn7b5ne&#10;S1/kdtnOJiW+wyIAyhHcWqjnXIrAh7C95gv8ei29ZsjXUd6HWB6hl7q4POecmmMRgQXuRjYxNSuh&#10;tNLvHUnp7fuCDPbllQEcnz/dpR+//y6dDWDOX6Vz2CHhWsP2ymFRUIptNud8XmPxj2U+g7nQk9kf&#10;kyQEnB+TwJgLgqkX7OGUeA7g8Yx3OVjM8EJFWCVFGpzhZlkkQPnRenMsa4/7V9pTKVxONkuvlNUe&#10;eDb92a9/nT78+AN785BnJksua14ZQuhJx2xPVs8F0yIZ4hUCK3l/z372ZBlZ7QsaCpt4OBbLYZNt&#10;WCJwJ/zdlrSGMsRinZ8/Jau6kkguSE4/06IMnojokQF40v2MvoAbPVNVHtD0XUM/Odn72b0d7Lky&#10;+0/PUYuIKqhd2fNinJ2JoJfOCc5g8NkdLUf2bBbBDaRsoPaEl6a951BLZjMO6emfjlwM1lHe+BFE&#10;pOgIY0Q2RswO+FHd0GxS5zW9nPe2a0s2cG8cU0w+9C7DuhjIJ0uA7DnzAJUS++dZP1uTQU3hLSmv&#10;ibWDQzI4hs0OzSq5S17TyakQabcde7WGu+bUl+z8uVnPJ/thWy8tZmoqaKx0+6Rkv1qBW4vVkLXP&#10;w/kPam73RY2E9+oAPvsTlkidSic3v+/bgUqisnrb2oZIZCCxdGsPG7TiYxh6UN9giXbAbBGOE4uh&#10;zvDOsUztCSe+nrnLcSvt4Eo/+06XTqV//to9Z7Mt7sSvqB0z4TkyCEgsPgtHbtaOYocksq22lhoO&#10;HRGuVYb9RKvNGqjOSN464WhrSSKGjQDyAmDAf8PF2J5L6gdgZz8cBfQlpQGj2OF3t7Ga8rbNhR7u&#10;VNd0qoc2FIQ5OJqdMw8+8H6ISHSm4p5or9lcs1Hfy/dgI3YOpX2Wg037ybHP+tzYID8/4XCUCeuw&#10;yZbNyttvScmBJM/p3fuvyXjAJub6SgwNgBxogD+393t+vm0HxblYafQ0OIp9MYtVNb+88Hd+9/33&#10;/DmGlLxKikR74HkFqKbDQlkMyJm7HTZ9O6Vcjon+bglDFiWIxd5m8t6B/wauPw+bRV4VMJWd7NeB&#10;w/H6Wl5GMr8sNAfnZydNxVIfSpEE4uAwAtqwBlXnHh8dvgJiv0naHI0n/pmU9/aau8OOB+HV9bmk&#10;qaMNclO2RHORWT6kBediLtVFICSHjawhJJgy9D7LkYbsYWupnbUVKbSTtfqDqf+zZUZDJNHZBBXN&#10;zBpJrocpkolpqp7WOOww78R7ymRqbBTWMchfQ2DU6MZ2MTOi/a5ZiUb0jpoXD1GTwHcnNQmMmO3p&#10;Uu13IDbTHGwmm+CWofbtei+80ezWkHQl+mOW7slRw9xm3eJ4o8Mkvpx6kAvudQyzuH/QTIEpy3ts&#10;e8Xto8CZI2UjxR5KUtIMPckacntsHgGakN69yLsz/MmO9l6JTQnDeBhus5AmrnlEIEzNsdGTPJ8b&#10;3DYgZrM9MairXql4FxR1govrAKABHQzBRDBlDklnP1r0u2Zvw+n3Nml5ICbsUeyNPmwIsNk7/XEx&#10;vb4MaqROLbhle6RDFg0EqPwCOM02o+ygGKwSgIT/pgCCwme5OqgB8uHse2M2QF7nqYcG4Brj/eNn&#10;mKZKxvArE93w+R5ao15d24eypjpGgms+HfZ8yOps0fuPe1MsTMvTLUeQj1phVxmpg8T2ITEqWv4c&#10;l6X7vFQHzWQ/Q4tp+gJUIygmd6CAHrBZixB8tsFDFWtcXQyeVPrxRAJXsoUSgYAA23CeTKsnX/Gq&#10;L8CVOBNjgysftWQmoL0JI5EsB3tmHaSr6+ORMkk1aNtx7BILNl00ns4d8Ixk+XjNyu/SEncP1RHM&#10;gPcymHUI376vv3rrJZz8MI/TId09HMgOIEOsqv7ftKGLUpnNQFCPdcIgz7E9Vzdt0Lq9umbQBX7H&#10;/hDP5UTw/vHhM895ADCoXbdtUKQEtIaB/osAiZJU7wAyky24pzKAaW7ws2zvgym39KU8S2GcyUGU&#10;4VWXvEfhzVkHCckWg34AFZ+fX/gZxPpRkEOyhw8YyIvrpALDBrIustOpFzdkTP4lS0M1BYCXJKqo&#10;6+fyBmO4kb5rLB5f9nv2IGB5ShlQyMZl4m4AxQCdXGvFYNy17/6c3+cUTf5RyzSwPoIRET6wxR6y&#10;EWjDZF2DCVPEWSf5+eDKbLajjZynHmoQNVgswkjQlgco+il5uApk0hnp8KBF3kd7fras9+szD4X0&#10;fHvmXlHLxXGz6SxbhDmR6Uj/+SVt8uoDdrS3L5mPThCk7K09z1gY4bnCsiGkyDq/9SxdX15YyTDJ&#10;p5aguuWx9IfdJ5NQ7O84/tFgX7GHF0PMstNcRycgt/t/93LP1724ukmvrX7/eKjpl7/8eRrP1KM8&#10;trq6eWover2RvQueAiyz3LsmyyNHgHeTXi8vs1kVC30RZUVxVFBGCm8h6l/Z50ZNlp1tjXn+C59Q&#10;9kup9vAM9mfoo3o4iP2ULC0dhtXsvbPzclolSPb/0VmwmrbPPT3Xg477j/DCqv7zi9MVS7zCcnq2&#10;GPOKJaYXMMsJgy3XVSZHFl4+iaFaQrpWPOD5bVSDZWYG1boy++KHdXY5yCuuJ5/VbH/C1Fkb4cPX&#10;Q54CRLY0Mg8iMQS7LhDQVQ69pmMGONdTMW1ND9ArB1vkNPE9zKhOvKAmL8lPSOBdMRC2QUuEdtVq&#10;n9LFS4CBfczzp5/S0no5yEPPNpfyQJ7UE9WiGsBrgWd+SQ6EyUzzxvvFPHNs38fvf/iBioeXx106&#10;b2cGesT5qJrIpFewc8+GdNH+uhm26Vff/iJ93WamT3/zN2nzC/lUn725pr3AYzsfoIBiDwdV1sue&#10;vrKbrZ6IN9c3Ys2h33S9rjyfnAqKZS/YgFWhNgv6RTOXBwfyzZH8Dlb56yEdHh/T/Y8f0/3nB0pr&#10;hzY7XePMGRTOgqXIhvX5gnMo+tESAQkRbFNkizG3Mx7KkQGWUlh8t2uGORcg4dbnJM4gkh6QJH5U&#10;Ovzz02v6eHdPoP0SoGKryyBubEctmmBd8vz5wLqKOgxf3h8//NR+5o4pwXgz7968aef8A2se2Fz5&#10;D1cZZDvnkz26mH6zbxrct/ByR8Dm/d2nL4JmkucGgi/lJNb7RPKJ7wv9AFhRtLMIZrGX3oOBr2rP&#10;NagvCPJtpY4iJoAzBGTUUT7GZIi7LvTU7aIU8+yasBzEkMMykv8ejCaCWYv7YjP0/Wz2dpaKp6n7&#10;RLPWLmL5ATzF9zzQJ3VlcxXbx9CncMbzpnoyDcJTKCHGfOKcosWAyFBirplTqH/ZM5oAQCWVQzgU&#10;8jJIgThqCQG8ZsBzlwcDb5Zth5coan4EFLl+LJ5BTwM3lxqefUv3RF4tGvMXAYOCg8Jjr3Ssqlrx&#10;Fkv8nCybcQK61z7d01s1eba33cmB1VMwQsWyhsZ2D/XwQUwR5pdWzmCwgBZvmzpbsfaA0FPPPpdw&#10;W8msWupQkeUTljRDYWBpM5Y1nbwriXJnMrK2nvjtLv0e/TLRvdY11YOgIZWWiz3ek2aE6qVOWtOT&#10;57R6JdYTdt96/J2ck2GaGa8FFuPVxfW/YQpR9kaVyaAzB9jsIQxf7k176LFV2THRTw82BomQaQDc&#10;QJMO42Q2aA7AwA337u0tb1rKYT2sovHGplegmxB+DjZIjwXQV3QAwp8AhxQGAtwk9BNC0wnA4fKc&#10;jWWiz8QFCzELDD12RktVRgJwTJl1XOrotNHX5x2T/AAcTNPUg0HwBYApgj8P81G8B3gdgVnYzeOr&#10;bn34xOCz4fPHVhpyDiYPgX3XPsvbd7d8r/h8N29u2rW85vubw0C+RCy7thlMO8U2qx1Cb999zUYa&#10;myeAIM/PMIs9ME0xXJFRjOA/GIb4OIjwuXBtwpeIzEZL1SaDgKT9YjjuPlKVByUG9TMHAGADTxPp&#10;iFEPeQ9BoKEbX2MDv1iy232QkkyPec1GmeGCts5hy8woXiMwS/w7I4FyVn58f7CwNYffT+6yHwVF&#10;JDdQCksxSDSUkyyf+kVqGbbPo0MvRif48IEeBg+B1cmkc99wh6ed5HuZA3n1wUhz2VHA4eh7uFqO&#10;DJYOnhnJdkr3KmLT6YFrNDvtzJ5Yo9louLfgQTXYO2q0vw+GBSYrFnmObAJc8OAlbxizpTyw5C45&#10;yZ35l08I1mUoX2w7+F31cCd5EQJA3jh5FN/xz96/5/++u//EZw/MHgIK7f7HwK7tQlC3Ldub5SU4&#10;TY5jT5LT0ZCefnZi5AJApLS3CKx/xiaTDUORLC4LxIvUvsE0fvlUFTNTdC/ieQyT+R5BHsbYg4x/&#10;cRPONmiV7F5ggPyqJrOsZgLt8xcy470Zat7KRWpvtaGyrQTCHztM7Wmw7NcoTj0Ohk4cYPQTmcV+&#10;oLdhzt48ZtbC8ByMRMXZBsghd+0G4knbx6OZQ7i2ZG+1a4oUdEhUvv/xx/Tx40cCJVgQfH58NhPD&#10;zI7ejASQnFYQMAfQl79I/1zqKT1/9e+d5pPGLwlE7n/Wxrc1ZMKRymjWX7dPqulk86WN/WivP4BC&#10;G1sGBPhIq4QcaYUC1MOkXsC+37dfb5rmbkzdWbyrCFjBSfZZ7Vu0kOl1xwuBciEbr1NdU3bTaiGw&#10;+EPN9igU+2+VPi/dA0+y8t1edZzg+7SsbBaHVShUaGln3oYJ7ngPWDjBgoJgGQKfDOTBN+htO5sR&#10;trX1ea1ULy2QwJI7Y8OtexX3DH7/BdLinRYdDYV8IWXAwu9hFuuVjTCBx0tKYoPBSIAHdg1bSSLw&#10;rOCsxDkKlhbYQGiYMcjs9pK24NzahvTKXkz0valiB0eSa5w/eL3Fm+1Y0C0G/sOrmBJXv+ewuYj+&#10;IFLpJoaOmX1VzeidDpZW6s9EGjy9eLc2aV9C3bCs6dX2jitZLBDyYnO1JFWLuGLfl419IPXv9Jkx&#10;SBNwwiKKPcOg4AfLA2cmIUr+it8pj9HZ8pRy4j2qIUJG/cVs5BjKZzPYh56aHFLfzTh4+WN7iSWd&#10;mIBrGUqLjc0oQDvFczBYTeEgncHsfst08f4oq3N4Dj1kuaiVTB3PHGXdSJpHT2NGC/5+2fozBjVM&#10;Ag5Rlw/TzkPYQr8s/Oztm6/TP/+Xf5yM93//P/5t+vDpXk8rjfdjCXbipXPc0Uge9xZ8czdc1s4E&#10;OgG0Hl4n1nb6UBG0n7RMmRUwJcvT3H2I4JEtTG813Y6+Q4PFoHGrehlXLfWlx9OaZhgSIybCx58t&#10;q6Qrn5z/kqyXkzT1+kWIxxqSFa5b6zBxQupZ+RWupZFzm2vIKde6LfVJOVke5e5fxp81IJNz6gCy&#10;GDW5993hEdsByRg06/qcpRNpa+p5Giv7b12e1pM0SwOK4RtlOXTIausJ6Hnqn5e92M5eBldLc6P/&#10;Cul2gBQxJIa6pJ6aMgXjkq+3rJ6xqXYViUCTsr6HOGe8DMASeDoe7K1X6K18aM8BANLBHtFSmsKW&#10;5TF9+M1fMogGrGD1oA4A44LCnz2tflk9YRLPP5Ohx/TXv/td+r/+4j+lp1cFE3Ieg8fc5RVr/WxG&#10;IRbSv/z5N+mX336TbtCffX5K3/3+u/Sb3/4u3T09pf0iXzIsj5FOSgDFNYH3g61URFzYyEOQM6d8&#10;sEcHTW632xW4CIsTzxVIQJj3B37m/QssMB7T3YcP6f6nn9JT64mgvDpvMxZku9tBrLxDu4awZrqm&#10;ZHfQ82VmqMAbETmyv3PUP9ZiLmU3PKsw6yAIZWCN3Eh5MshfE6xCJP3++PEDl3mY+2CTge8CDM2Q&#10;vULqiTqPP//0+Dn98MOPrQ+/bz/7QNbhn/76T9Lvfvvbvlju/ZWlg53NdgIV6JlyKJkFjKifv/7T&#10;P00f2jXpjFGzuyJl4dTLuAf95ZU9xUXkZjRuU/tzgT+zKZJ/0rJpA395y3fPRpFk4EUMoglWGzjX&#10;wypmjW+Q7HbRjMpny704mX7zZHXabN9x28PUSI1d3C8vXU65BhTVHpI1zwe+hiwSJvkFVnlYiiEr&#10;7+4pQLOqGlb8XupJXXUGTO9vw14rQDfKrRcDYkvtgZciYqzBKeEvmnxOhjdwCuhvEDu42HqIllC0&#10;8Fo64Wi2RVJNawL54HkydhrZcutc0ondwAk4FmFCJ/6uOQebWYDlaX8c7MjV09S2NfZILbl84X9a&#10;T5b/8dmql1c5nQwBf2gbVP8ACTOl9A/++Mlssy5eAtDsFhfhw28FULcv8ixfTgwNu89rSHrDLixb&#10;tk5lSO6+e7JH0/3DE84e6D3/6cSntYYq8Av6du6WFflkXRRWRSEZxg+OQrAVToDGm4Nce3B2+8mI&#10;rpo0UKohK8Wti0AK+MOFCfUbD/egVS82yq1+kHBhADwpKWZSAiENXc/oT4LUNhxEV5szbaEIeG0p&#10;ewWVFm/27ds3CosYy4nsSk0cwAUAcfAU2o9KJFQiT6JB6iUo2OfXZmFN6bW97zDOlL9MyMkEiAFw&#10;GDejm+HMRhI/9/L6zIGFwB7ks+1QorxkAUNhx8KP6xcGosWJvwD+QLfG4YHD7v7TZ7722zcavsCU&#10;giRS0ulKpiTeFyS9E5Omzvi7n58i+bCku7snyZRbY4GB5qYdPo/Pz5IDYbC6ktkr/GXAnuI1LyPp&#10;6AARaaq6kxRoPhzMCJFPFQGT9ntf06GzACiRAgCIw21JfM8E8uwzgEcIoSy4oeQPZ6+ZAlr6bI8D&#10;ofb4TPiuRic2Slokn6bF7LLwPav04/BwiuFxOXZjTW1+FzeQayPOJMduzDp3Y18lO7aG5yi2EIDD&#10;oaeJySuCTRhYZrsjrwEPmNHypyV8ZnIfgjicl9XEWYBfa/JxOGR93uPR8nEfNHwmxhVEqE5Omj3w&#10;TG78aMyfZHAfFXZxyiRCVwBeL5YwbLwtOm1YyUAsatLRqCzz0sNBhmCKGGCtlloWM/mSmVOxgSCw&#10;mgenDM8EkGEW/PHuI2n1v/7Vr3pCMSVySFadjjTLp+yf0rBN95EYZAomlsYkl2iC//ReSPbxOZqm&#10;PxsIWewZVdaimpVCWc3MOTO4H8A9y2dZB9zRYCVB8Pa78LzXofK9Fx9ax+rN9aLNnuTOSgoMGRmY&#10;TiFHf318ViNXzsUqKVsn6UpqPzuNUGbzqTM0twaIB8vFzs/lR4PnFwf0We4CK3vhK/AFgQGQvg1+&#10;w6iJ9N3I8n7EAV4MgEvqpCRwAfyLjKfxPLe/sD2+v7tLn9vfnx4f08PDk7yyPJBlA5vBBEonslyy&#10;rX1g57IOViHPCH+UkDkRhKr2wIgB10DzYt9Jnj8RzJNWVluYgfc21JLp3KVbYspoKI1Grq6ePmQx&#10;zydsxKUb3wbXZxgHbzt1ZsEUfq6r0XE0DKVEQnd4Ra5HLMEQ+/cBDBpO5L9lkzn4JzMh2TRQ8l87&#10;AL3Y4iEO75rWBnr10jxowEkrc1Hec2Y1WcIIGVZ1SAg29IPB4bPrs/T1118zVfDdV7e8DzBQHJ6e&#10;Ocgw8Xz/4jCII1My8WzGe3xsw8XU7lUs6aAC+Prbdwx3+fjThzY0PZuFtnBAgVR3YzBOwLVAucEJ&#10;z6gNsvKQrA19Qtmq3sDGYpmfuJADiHL99WVP6T0eKz2G5IVpRheee0jQXw+qcaMky1NIIHB+tHMP&#10;/QauPxIpzzejPUMPlDtlJ7UHyKvzQ9dUAVpa6LFeVhndY/NPMPKEDR1cCckEIxlVPp3BJiajzdJl&#10;1oFjyKNs2VAmenZq6Tlb8qRlIEHzkKdtlACM5wpnGNJ8cZ+BwTCZ/amF0tiNq0MiDoYdPxNSMZ3I&#10;y2RPGE1v9N4oN96OZr5LVjbbR5QJ7JBpT5kSoTAfXZw0TeC4jOypajTHltQtk3wEcQ2w3FWqnpgu&#10;ZAC97vw9qvmHL9Y1wchXAZ2TPHyT+1NKgvNe5w7UEosM+i/Orug9rJ7uj5fxQgMjIHkmm0NeSQAV&#10;8Hyty5T50J6H6aU1FG/S3/keePPmpj1jX6Xbq6v0tIOU+YkN+uX56D5mosQPv3/8f9l7s13rljQ7&#10;KCJms5rd/Ps0mZVVtsGWEBiQEDdYMsggHoB3sgS8A5gbJCQLcYXEBRIXvIAlJLBkJIzBcrmqMk/z&#10;n383q51zRhBjjC9irn0yqyqz8hw7y8R39J/drbXmnBExmxgxmk5BeJTrTbP5cK0yKNyMyFz08tX1&#10;ZtOClGk6VkTZ0bAdzHahTJ7KfZCszqh7BsPNYqrG4ZT/pGhy1RU8Kqm6mkusSx3BrX5w3hhqt17s&#10;ZazTE84lSw4W5S3YJFTPMosturiaHrl63BVWjQFaN6m0Jc6wLLBxMhVTBfrKxN1xsuvfgxlrRqYt&#10;7K4+eckVBrb/HsBWWDmpesVWP0Db1xC6lVlik7T6/FRelcprLaWR431NQfa28HwjirR7ZfdODuyL&#10;z3gIlVFG6wy75+ne5wkqF9UJwAk8s9C6JwxVadMxVO/sjm+v+bqcn9Ehr+diwezG7Z4+cAqY6wg+&#10;Df1g8jVL51SsltJD8/b++Oe/cJ9eD5pPOMhsjwQYcc1/fHxyX3z5Zf5M7/7Nv/lvuP/oP/7b7n/9&#10;n/5n9//8n//EzW8XKonSw4P79nxw5z/6I3fI1w+Mu88++4ySTj9rIYPXpHw8uHbDXspdtWDeOVdl&#10;gCPPqxVgMnNsWpnwmcbsV8CMw7wS90IAnlCb4F7z4adfkDABexvcA45YwNhvyVLEog/G24Wespd8&#10;3t6ZLFuLKt7IMuijXW4/StC9/L/hu4Y2xbWoK55eZpeCuezx7cV9/Ytf0K4i8B6vBXLIRt+gqLsq&#10;/Kjv5JuKMK1PHz+5l+dP7vDyxt9/9tmT++f/7J/y/gIQTeoQneMlfKEqGm9UgqEAeMFVGeLJwMq7&#10;3CYIslstS1Y2VVm4SwbDFPZqXSwwj+ZgjERfrFOSUnRhLY9LPJKLt/k+s98OldXXV/9Lb8qMaGQM&#10;PQ/KL1eAXrHdKIsjHN/ld754iS5c1K9eayU8zYVqVeFXxTMxCHhS+jRYqu9Fn9/ZPB9YgDGuZzcZ&#10;WUVBCwFf/WjenNFJvxst2kL2VWASK8G3kzSYly2oHLSISZGWMZudScRF5JOXbr1eO3mQcz5u6eXr&#10;dUfWVrMFLhbizmLzPl27k9Q172lnwn98GRNSFihsya+L45Z+XFmf6cYXIkYbG+4mKVakBaGergbH&#10;+Zv7j7thgVb7IAMyw83zdixJmQVQLBT+ugB/My/xCjip4GFl7gVbbAwVQ/A3C2JFaU2CjjM7FL/O&#10;GbwRCWrMtV/lt6u3qsmIk4JiYgk6sm3wHh5TBZ7LXDQWIstiwbgxVQVSAWlTLIE19pkmbA43qfeV&#10;FX6/3/9dSi9mPSRj5XixlVhnNzhGq9PPZ+ZFCRcVsusAwCENMD/842H5Yg+9XJlNqaL0+J6pl9G8&#10;JYK8uAoA6Azkw2oTpYF5GwCl6LHgnTEHe/fwcKeVwqRkOzQgfAooHbYTdWCqbklmlZcBVkDINnJa&#10;zRZo1kl6YjdYAS7J3eXX4bXX65kPymAjouVwfCF4k4xqsoB9gm8h2uIxT5R6S1tE0AgkVLi4YJKJ&#10;hzsx7iSdpYQyrMnEnT3oHI9nJmHJnFrgEgEJW30EYFJCUMC0HAyUTMaaYuCCU+KpHtbNfH6K9A2D&#10;XHK2yTykgyXMgX4Vyzpp8jfeYD4KsaB8ehzrishCBkNfx9JSGSpLTZj1thqL0TjSVDytoRBBXhUC&#10;pDodp7F8lkUPKQJ6FvO9WOV30yyQWSEui03cBXYQ/Bq6ylLsCQAq6VUmsrogkRU3SjbNi6RJULqy&#10;glxYnn2JVu8sVXdd3Z7tIgVA1WYzlRJdJtfpRhCKMYfJ7+LijedKqCsoswUO+CqrSdXb5WoX8yWu&#10;kfK3q97XZWUjpZtQo9AVxqTOGfb5vFQ2o3yzxSgsKyYCsQWC8uEmyCRZLJfZ/fT3fsI+ef70nXvK&#10;E5svv/hCk02wGINklGhvAVi+bmumKeyl0rWZpL2sAKS8Y651gottaRVqNhB+qOCbs/2czMC/gBGS&#10;nvnKlvXVm07MSq4wFzN6A5bdjc9TiaiXBKlMRqI95GqSnSxVS8E0Gp9cnbWEJXhyeWMrEnxjerRk&#10;qWS1BDHPwJrylMQlTpzR/yUwwBlIONvxK1FUQF55IF8TqmJNdGVisw/VE06sIzP/jbMt0lzpU/rH&#10;+aH6j/K/r77+irJ8+PRNMda2mYum1vl3CbxsMmvrpZC7kh73CjMhhZtgCVvBK3J7f2PmTn9V83ai&#10;/KnvjKWb6irdcvPAc/sQUNkaKdab22JjG8deJLUulMTuMi6i3TTLKqOvTMkaxhFWf0t/M1HkJCKI&#10;/VdWQWuoBhh4oasBD4sF3ADUYmqyyXW9Ge/zOjQIVOqMXRu8r0weshQK6FSssiysYU0k81zMuF2V&#10;xOQI1zYAWwxl6foa5IQU2GDjA8xOACMEi7zuxfCeS+YzSPYnQmjgiwf7CMotS8iM5CTwBURoDuQ+&#10;SODFtRD7DRBuDxbDMBhTridgw3sAQ7Hka8W+WMwTzqQnAJMAWImt3FnQlT3w5HOFi3xom1ETAxx0&#10;Dd6w+wmM06X0i7WPok14eI8zKwVJgGX7gL7tje22pMWuF50WYJLuR/M0GTtQ55O3hQcuRISVecwJ&#10;evLG7NPkvdwblQa/WHq7xgOek8qqN8HAwgIjO17glnyRlupVw3Fg5z6B7r43kNtSgDERIl4Zbb67&#10;mH9gsPmAgCIFjARjGugeWMYpVR8x1lCecCNX42LvNJkCYmsPn6tUmCxZpG52WlmWFUGsgLozz6Nh&#10;GO1aHeqCkBityTxPrzax07UWz2IDJeNbeTbSLkHMdqoq8rOb/JYUYlNsW56evnT//t/69Zh9/93f&#10;/x/cL779KLvfULyoC5tF4JcWnyb2JVDAGb7Oi663eLbr8nMgVS4EDTW2cQ7I97G7kYFKWpnM2xfB&#10;9YOxfd4l6NoiSbm/CaCyBRRbxue9vDAPFuuwm+vTGtSxTmr4uTWcw7/bniuBRyadK4b3q3ddYbuJ&#10;eaIJR1gTZY3R2ZsBfwFSXV0IsacWCwzwNzKp6knn3M3vgsls19CmZOeYL6nCxnaPztWk3ND5yuIr&#10;9gqpJmeKKe2rei2tpvChq9uvYGSlmVtYjy2eVikajsGuV4W56G8WjG5ZJe7GxL5KpX1hlbj67O/N&#10;r7krISDWL3XSZyB7tIXx0jYlcA9yV4WTGFPdnidOp4N7ff7ElFew2ABywVOvhDEGV7xkxUSjp2zX&#10;m7TQFC25P59fXtw/+N//D/cRoRJLkte4Ac4gB5DwkTf/t//O33H/xX/+X7r/9D/8T9zf+6/+a/dH&#10;X33t/Gf3zj89ug6LSnmucsnn8OF85Hk+GSPbGRuMi0O+mOf7er0VAxi+0SM93ch8ir56PRIQxvMX&#10;QLr8+cdPz+6bX3zlPn38xp3ys88eYRlPH9y43zuPUEOEhuW54xh6WkrdPz5qLoBntTw3xQI609Mt&#10;AXixALp6TmD+u5XlEeaDtCkgIWQjH2YLFkTfoG0A2n31zdcMGdLCuLxfCdri+pd/D4/cl5dPvOfq&#10;38m9PH9HJiJYbA+5/Z6fP/LetsX2bObRG7g3GEu74BXBu3eSxfROEqnXAgT96//av04/+1SRjFVi&#10;XhdBC3B2c+0ogEb1Aa1BTIHEESTcw+cXICD8Ve8YPLIhqBwsJCHNYunhWQX3QMwP0C6nw5HX23mW&#10;PzDvY+UZBn3He9NVPy+LpQbH9XyzsMbOwMmyz50vSxo6IgZyQDJbLQIqRZgLElyw8qkGF3nLN3a2&#10;gO39TZqshVklA8uKz3p1RS1e60YCqanjTqzDAlSVwKdkz6xLkedafy6WJk7f4HleE3hnzae5gG7h&#10;IuXZ+bbvJF1dwahU2sTmJO8ksWEFTW+ZdCUw7FYOXJ/9bzxUo6VThe8JzW+T4deU3HVTLqzAbv1b&#10;tTj0q1WPq1lXavd0E+JRFmDKHCWt1+Qa2FHm551lJXTrOUDFQedu5uvhZkFpXUBi0Ixo/LZgdQNk&#10;Ol+T32uWsylvYlqTeW/ZjreS4PL+sO70GsAVdM3sbPGPxAYwYs40Z5+o71ewwOBOYH85AUff4WTP&#10;A+V+v+UDzNDbA3Q+qd4OB3c8CfgrgRj4B3AOjC+lFnUVyFDqaCR7hykhAGeirZDnvYRcltR/7/g7&#10;gDuYRNCk1GklB/u5THp4BCuF28BKBqjoAKFCytvfucPbhbJBMnEAPkIyudlw9cSRYt0XexHKnjSB&#10;veYbn8x0p/w9EnCB8GMi+iG/5vnllSdDny/ij+GByYblgfdjvmA/ff6U22nvXuH/kC++OAas6tM/&#10;YZrIpMDF52e//0WVYu02ABh/QVAVwCcu/hgcBOnSifulIISeN5DC5LpeF7f/sHP+7Nzr2wtPAjCq&#10;Pn964EUKxwaJ7fJ2pJF7CXoDILZYCi76Gz9DskwwAStIJgtj8qcxKjFO8Bql+M40msX+AEzF5AwX&#10;aiQzlgsHWQN2g5vNB4km7QAYmehn8ddeYAZWLsAWwfcIShGrojPwx/yuDGwoEjz4+hX2RmEVna8y&#10;lMVKPMFMGpo7S2HSDQcXmWu8SK5ZEkdx0eRKpsk4ZMBi3l4GuFJ+nerqdLzK12UxbzvKmPquropg&#10;hVMrfkqcXGxlpAAf2A8Bn8E8LGI1HBbYvazs+V7ayeJPGW9vquYhMVnSU/FQuxrIjra+WGpyuJm4&#10;VOaQScq5H35dqQ8VtLT00EFm9d98+w3HMc3383iD1wqZHjBOL5Ju+sRMHK8FgCX4hJvgYCa1gybI&#10;0eSV9Cl0V37FQ9BsyW8EI8C0syRK+J4QGLSpRQFe8FArUNBJQm1JTdWSIjlrA437RToUk3mYtwtX&#10;UwUSkRVhDNDi17fMcw1lUPKkvDOisT6mi1gLZUIrNuLa7snLs+3SrXJ3jA/68EFS1xX2z1wX2mg3&#10;gONGII3ZKOABKD9KSgrn9RAXLH22GHDPxurEtb2A2vAh+5gnsmDYfvPNN+6751cuvlwXjQeGI4XV&#10;lyKmdYJCRoRfTXRt2axKAerqXFpX+4pPGQH3Iu+PttCTbEJX2IOLyajNh7AEG6QCzJWJ52JBOvZw&#10;grGBB95NN9YkqjJuschB6eWy+nyQ1aekBT4cKwSoSP3j+uDXaUHFWRugLTZDX33USsKu/I8GY7wE&#10;+hQO3WLtmOpY2wxdsaGTz62xJCXF0sKWABPJspcqi1M/oO8p0SweqDfyUOwXEs5xjcL9jX57+cOe&#10;8r1AbL87O9dnjqeNeaSWhMzzdJaZL8bncSEwqImvwCAtNkw8PybzRcTCWPEs6YzBucUCwSW5l3w/&#10;4iQTbcjrwh3Hb+DizpXXDDFzoxbCcqfu4OeLYJVe8i8CU/1I7zuAbmQL70ZLhx0Jll6nSw2NGBDo&#10;YOcjPAGDAWIVvOh6S/uMVe5TAF4xbtXf57x/XODoJc+ChxqBKSYKXy0MZeS1CCmI83IhwK+HeQPb&#10;FnmKYWxe8nv21law4/B2zS2Mg+mke5Skq6PYI/OZPsdF6gs/KvbHEirooEkMFhGu1QqE9yHz6qRk&#10;2XVmgaJ2D0NXAZliP8DnCdyv4LTvYUtyR4AX48QZc0DAaDJQO4+HPBHOT4w8llckVg6drWB7es2R&#10;kWvBEMlAKoBxWJydXDQ7Cy0cM5UbrObu5hky/0dLBxw3ngOSmHZQVoCNmQc7F4c5KU6a0M1plipi&#10;vvCzAAy7AiKG7tcm9sFbi/6teHawBE1Hn1SAsrOlSee+yNcbLt8BYL2+0aPyCpD1Prk//upPOFmc&#10;pi/zsPupLCHgb7jp3RcfHmyR0GRu1sedseRw9ExcNgAczYj5Ge81UReQYQzvFk8KWBoLM69bjzvc&#10;AE6VYVGA2+q1d5PkWKMBo60cio1frvt8PsT9tmjkOY4sSdfSW2PxPXVmQH+r5U0ldd086gBmAzgz&#10;KaEvDJrVo77KAIsPc5lrxtv9tllULMfJa5ftd5Fg47qIhRsDBWdjqd1QCCsBwNWgDKU8hwJm+lXq&#10;HG9sYgpox+daA905D+veB9UFowx6S9OS7UPZePESK9euuD5H3ByjS6luO1Vf5nWS66pVhu6psCw5&#10;mx+wFjUlwd0NGzc+PlpggRaGr4dXzc3MQkT2LQIq0A5cROC4CrwO4br89Vdf5et9uY/6CjgK9Lu6&#10;v/E3/ob7g5/9NfcP/+H/7f77/+t/dP/oH/9Tt8Oi3NKRVPDzr7+mAunx7t7tuz3PP/jHYq6B+ZRf&#10;FPKDRSWJQ7raWVjqhv9pkRbGQqayPBY8KyHACQzHY75WAeCEyuvu8cEN28d8zbiXx7dTEjjApD2A&#10;T8zHIAfG89+U75GHk55lxsHOs1QTAzH/dMW8XxIkKg1C11UwrS6WTJLv4XoMqwr47cEnUNZXkzsc&#10;33i9TAQeJ6rHLnnbCJScD5HhRehDyHjBQHu63+T54cHdb3pTKnn2VxlvJcQyufJzcZdJa3sV0D3p&#10;OoS/g0yzeINWi9zdy3OvL16dycIHkn93Cnl/k4ZrbCtaAtn9BvcLgHyQju+RJpznwLiHg7eG6yba&#10;iP7U8WIkJGOvJWOHmZe/npfy6y9Q6uhgkuVJeXs4ScXOwKT50eyzoqm/Klu43CPMNkGEisnmW0UW&#10;red/XFPHoDBTtNgOzzmYpyQ9Q18YyLCmzhcvelqZm2KgXNxiXL0Pg107nC00eUttL+f8UtjLhUxi&#10;apsS0lU+CvPEkkuAe2usisulLlh4s7Eq1gurzYfmR1Jol1TZFVB7Z4B3m87uy3JGehcmWRl6Ma0y&#10;W6dFrdWT2v1KwG8FIn0dfym9g9TqtbQqi4osPa37vfrY6j4V3vkFrj5+BbwLds0Fi7PzwTz7dI3w&#10;FszGBVuzXTKrwjq3Xi2Noi1caxGH48iXNOuohQi0jeKrzBrJZLglaxljfrnpqxLMFla5r1RIq3fu&#10;ej8SNtCTFr1cjXsUyQAA0MWdu2pCU5BzTsSXa9VXTwQ27DVM91vorYaDExNIN6PZPOGcUX4BIFGy&#10;ZavHxdSZdHCg93gg7S0QJMGnbq4eaziBARze5wfnlyVPaCY81F8tvaqjnxUuIodPR5MWKuQBK/+4&#10;4YCRh9XmI+RBkMuNmxos8JovtvInvKcpI1KlujwwjvmmgIcurF7RM2bo7OSKBDkB0KHOYElgknF4&#10;46rC+Xwwn67Ih1EkEmLbV672wnj1wsEPOjqOE4P+F/mGh65Bsul0nRkCQjZH3h5W3bBC/XA/SNIE&#10;sHPrjNHgzCtpUdIs6OyjDMUnALnLyAdlSlHyyX73sLPAjsWSlmel4iLtqoSHLBP9NYqGHCCEZ7Jx&#10;NA+NkRfhKxOgxGjpyQw0sG8YuAIlmfhofhYdJ1TT+bi6YMVkl9GFq3LwSMDydmGbwO9q6MINjTzd&#10;GGQGQ+5zP2HSEG+Rc7vJ+BW9qqnNNonVBFqTlDXSWiALJmhdCgToCvMMYS7e5KEKCZktZdf8iPiZ&#10;wZgU0dJLNRGOJZGuyDVuHhS7kpwK1oMlY2PlSGEVxRtDq619J3o+wcexX9ObzAuHbE4zbV4sAbRQ&#10;rQly4ecUTJIokO/WH9GZL4Fo3zMfsHj8efx88eUXqxwYEtI8RiC1huzuw+NGq2lctRs5OS/SqZJc&#10;WzwOcJ3pLdRH/ljBwkzU37ihLhbSgYAZgvLOGBA+mYl15LkLEK7QmeXRIZB14CR8rtI8gPwFQKM5&#10;f2F03j7jLwJb8TDnKqNsqTezwZguABJkPCzGbbREu+S0ils8A5koTPaLUcSr9FWyeflg9Po+yWeM&#10;TB4z7C/BMbNN1rkSaR420SjsCz3/5hq4Ip8ueyApKZyXyHMV/17fBMhPJkW59dRY4o23HFcsdXPS&#10;w6K+B9i9GBjtjU5vt0C1hYv1XCg+sBcmDNtZbsC4VijTuzTe8qBZVlElH+hMrlvmlama1RMUsAc5&#10;Mn1r+I6YJGeAArEz5rGrptTBTPhLPyVbCezMJsKlNWWyrKDJJzTUdHSyjC0MKJk/aTconMddHU13&#10;kynPfBR46G2SImaYMZE7XVvISkN7mtflXFacO1kp8BzCpWxRamJHOYmAy4EeRfJFSrPkPvCaxbm5&#10;z5Mn7DUWn3A/+fyLz3nfA/DYdVuT7GGgirmIA3/OkyGYqKNvkJjojUGK9sH9zufPxuchdf5yOXJf&#10;vvjwZD6cHeVE3tKTlSyYH+jvTao/y0cQY3O7HwiCnPJEBeyIoXsk4NmZryvBw7x9eAWjzbDwhlTs&#10;4veWjDFJyaJtz1VwT32h1e9oILLYeReGN8hXlQtZDO1xBEmLpNSZaXaZJFAe1oeqUtnlaxgVET5S&#10;8kU5Ta/Xg7V7DZMFyOTj7TbyF54EcsIqlIujy2yAwDrBj1QCGOsv6tmhN8N/79aVaz5s4tkg2r7i&#10;mQ0+sY7DTxQxp7GmRGXdL2KUN+HQi7FekqujMeMF+EuCi+vriaCpvASTXa9xTVzQtrlvo6k4eKxp&#10;qbKhYL6MCLRYzFqlLJvrOXKUzQDZ6go6QeIxJwF5fJ5PR/ksprJINJlHkBY36EV6nS3BW/cxWK3g&#10;XPjqmyMQBoLLG/gZ5/2GDc2vWwBoyfZESIg3E29crywtl6EbvK7rfBnxHDLkZ+AZbKS8v+eBgWPw&#10;sPyTr78hWP052EudhaJZMBEWprHg2weTgxIIgCgs96ClW7vv+QsFe85yhRNhi0hdvf47MRtDeO9Z&#10;5MKaInsj82H7Fa+l6q2lIAv2W9SkM91IhLrkq/+qKwzAW0bgzQSKk3O3rNAfIwydgSuxJKK8k9sW&#10;Jkk0EKtzfiWPJHuu4iTqJimypDQG85Cl724v1Q6fl2L1v8KdbIJViPm3FnAKz3vJr2mOlent3Rp2&#10;ElbWycrMcwSCu8L+MQuFCj4Wb98aqtJVD79kRrgr01CLzKtgLVTWXzL5nozdIwEtsWAFkCwWVkaZ&#10;dwHCFikRYkm57HuT/i1s16cPH1za7LjQhme8Y54H0SLEdasPVzA2DeYPmIsNO6VG2qLit99+5DVa&#10;QErxvcrvHzy9Qz///DO3y9eSr7/+1v29/+a/df/oH/wD9+XuM3dazu7r8ynPaXayNPn0xsXSV9zz&#10;/vif5WYY85zoo/v3/p1/2/3sy8+58II5AkMvjNFXOoAKqkXtxflQNDuD60Qg7OX1O7LysGiK8ffh&#10;i89cv9+QtHEFZP96cgvICHmsfNjfu93TAxchSzIzFipwn4GfbCDpwgLmSiiBM+9aKnvyl01fgT9Y&#10;JRA8JgnYEszz18OLPPd+/oufuwNssPC8ivlRvj89f/rIexyCF2em6iqUCpYJIL4QxLme3X0+Blxj&#10;x+DMs95VRVUNn4mSbS5JNgmTKTJmm4+Y61CV8CsdVe/HnBQkDNo3FeJsFMmBxv9277m1NCkLqnUu&#10;ZiSCnrZDN57jgwJI6MWr+FDdR7iAkziO53QlZnCZphrCEKhQihZMKGYywR1bjJKNwHot0i026TpW&#10;DN1CqM+kLuh5dJ7kax+Kn1wSkWI2XzUunvnVFACpvjrntbCHgx5CZ0FknXzt03qNTjcpq5xXdr7K&#10;M+XDKp89SJgT5p9mO1M89Yv1leZu0ST5ifO5VOawltDd2SJbtLmiFHmmvkvRLIVufOyMlOD8Taqu&#10;pctqwaLTopRzNwxPu36V15ovdrKU2rQuX1DCWpRot0y14P2NJs2v87HkVgVWTN+PnjK+xRrmkcxA&#10;sIBua+5Hqiy6GiJiBAWqBvtb9uCqKHLfW/pasU2z7fIGyvrVi1tM9CJjN8sNC6hJJfDWmLbV5KXY&#10;YdBjseN1tcyfxBIv55no6qncU+y5sbD83wVsEmtzhn8IS/M/+eIp0US49wTH8KFMk0X60XVaqf0m&#10;bywrbdE8U5ITG4GSS/jw5Id4nJR4mKckLZqEtDQ6Jy54KBv5gAz6/OPjPY3HL2AHWuItQMNlKobL&#10;Mycm8FMYgrcwj959+vTKxqHXnk2YMDh+8pMnsu8A2p1P+YJ6OJGajs8BtZq+ccczH8AAStzlyRAe&#10;9kGJBsMAPhGgcJ/OR7e73zKt8spVbrAYT+4Pfv8nZHHAuHTTb9z9XX4gzjcsTGwPb9junoMTkyG0&#10;q0JJHIHBkSs1SigkYJIvDGBAYkXs62++U+LQhJX1Tb7pXRmQIYN4ebwgOATHjgkXVtPQqZBsITHp&#10;CJ+bLlTQBvcWsDk2447BHuhPMDPweWj/U76JYGXlcr7aCvtCZoLMxSU77MSXrSl4NTX6xodKEwnP&#10;fWUwgU0M4F1TTHoVZhG52oAH+q4+9BgYAU9AALVoH0oal3rBUSiM2D7RCXRE3+F3/+5f/w/c3/q3&#10;/jPXqlWrVq1atWrVqlWrVq1a/ZD1/O3/5v7wD/+XurgNxr9QcC9gD3guWOqYT8eOqgTAp9FL/l4t&#10;ocwyoxAU6E1KbEcMrzkJnCVWEI1p5wPtnJIFCDEkC0DUbIvKWLw2vK4zwsZiYRzEPGDJMs22+Dkb&#10;2LWY3ZylkxdlTgm8cKEq2opqpfgya6EmVWCu2M/cgnTuljHt3DtbihpaAhbqUhZ6knIfVk1uDS/k&#10;IiAA4WjWPUY/rZ9HbGIFc+syfbKFl7TaQYTbcBpLaKcPY1kE87LDkIWBNyKDfJiLLUnxXxXT0CTb&#10;0a/4SJX3Fo/5UNuqhCoGExHOcbUiS0uxZtNCymIGW2JAClm8FpVj4eOnYgtWltQccZyuAMi06uJB&#10;qTFglHw8nSSzM9QTANtsGwUIKCroUs0Dna2+wZdAnjxRrDyT1UHiMjJBTQmzZM1EJeVCohHo8TWR&#10;JQSwJ9iApdQDqYCDZJCPnz1Y4lIw35azko68/Ik40C4XDhSAQ3f7jduDyXOa3N1uK78y80ah7n8u&#10;MjcFDpyOb2Q8zOYBVuii0dJWIQ+jQeuowJH9Vu66D/d3XLFauBK8Uuv3efvTPLovv/ycoB9M9bG9&#10;n/z0S66UI/Hy/uHOnU8X9/jwxA1erjJ1Px0mrqphhRhtuRvNTyh3Hjz9Xl7f3GefP8nvKRYfIvln&#10;bXdiMmBgzrM87RDeiRUwBHR8+/EbArGn01UmoVEyxaHX4IZ/H752eYC/XrXSh4FHTx4fLdFayDi9&#10;9XL7XAv7xidjKGkF53Q8ECBNJo9dCn/cZAlkvk2RLAi892qm5dhWPJ3IEPrw4YHn/Nvx7G7XqSlN&#10;5gUrtjtQq1atWrVq1apVq1atWrX6wYu+5WYtJA9mg7LkVkFmMSzKNgZcecg0GFBpXmsWsDSbfxyJ&#10;NN6APl+8bsWcB67T02M8Gkin8JmZDD15wdJeANjGHM0LWWotWhcsSwXaqtzfJWP1Fa9rX/3dvYUW&#10;lXTZmk7cBQP6vNl+xMoy9qtit6bKE+gy6XS60dCW35WqQRPVv95X5R6td4p7BLMDboIoCk0uFebh&#10;6gcYjDFZtqe3rKqhYEqbWL0kBSZSwWRgIIlV3rwEb4I7QgnqqIm/nphPNDavwSLaX+7HJAZhYX8X&#10;yxTzcu1rwnl8l5ItN6OFlgbOzQSHp7moVUxB1Vn/mFS/s0DIEgQSra+LAwft2j57uPu7kCuATitp&#10;iyOAJUPHSF8u7AVovGDg8aBN8lu83PBpm51S9ja7DVHrolEODGcYTCIp+UHxasNnFlPsaPI5INEA&#10;33Z3W6HOQWbiYLRhRNLQnTTmi6ShlvxGOU5SeisAp8tlJkX26enzmiYJyuuwUaInPgfBIkognd12&#10;v2Vj9+b7pzQ+pREByMS+7e6UGkevFUjV8r6CFQh2HH1XvOSH93c7Un8hRwVYRRlPfg/ATARrBAs7&#10;+CLvG3x8wL5TguPFffnlT+mthzb48ssvjKbpiSZ/yO3/+PjBAOLI8BCg+x+eHknrRqLWh6cPbB/Q&#10;5nGBAEOQMszc7mgLSr0Q675XEh8GAkBD+Bt+8fkTafIPj3eSG18lwewpERu4L5Qzbcbq5Ydxg8EG&#10;E3XRRr2ZgHvzgYslH8G8WSTxg9QmdGIGgsbtfHlv796Q+rxEY2ou8nLM/ffhYV/TAgE8g53506e/&#10;4v7qT/5muwu1atWqVatWrVq1atWqVasftM6nn7vvnv9x9YWmrBZyYAu5CgUsSmLNVeZcWkMeoi+p&#10;tGKddeblhrlvMhCqK6wxy0NyN1ZOJcZb1jud+XRagA2tXbz5Rks+KjupaHPqhXNwWnbUkKHCtHNu&#10;TQlK5llqPjHeVa9RvSxVNtlt3Uq5fxkodX+qN5/U2b6GfKW0BmcUkk/xzS9tWTM7iuy2hs+uIZc3&#10;H19ltURPooA3Z8FWJUiphJCFUHwmOzIIO/NcLaFN5DyGrhiCCQeLZjFUQM6QaiBJsXOo3ufmxqdE&#10;+WBgo/wGbz1ppXyUNyktJ6wPapCVMRfZJiU7q9Nh0VLNl9C35Hpo0YEWY2D89IvPLa1l5gF/+cUH&#10;Am2H49E9fnjiTp/zzl0mUUn3m9FomfISQ4AEE2bg6ZAH3cPdnsASzEUBAtKMOO/JuN+ws87Hi9tt&#10;ld736dOL2+/u3Cm9uc8/exIAeBXLrhs1oLfDSFYbgL9lIy+yeQkMAfn88QMBute3V3dZrhrYc6wd&#10;AWARIOB2c5f3uyDRAgq9JbYydKP39MACyHm9qOcf7u8ZI3+/20unDTYagEovW1/435Cd5uTRkMiU&#10;693j05N7+PDIE/j1+eB++tPfqwldA420BblemWx8dXf3j7ldAAg+uh22lQ/7MUrK/On5WekvuS0g&#10;wYWP4OEQCbaBlTduOgab4L33eX+dDW558vRuyO38+7//E/eLr9Bu0e3uEAhyYpu9nV7dXd4egDUw&#10;Evc7eSJ93t/lbVwIkgJkg3E4zGvv9qMZYi/si+d4zI155b483D8RwENQx2AG0YtRUXG4d/dbypM3&#10;Q/E5gwdOPg74kITe2bgkUzFZkheSwmIvw3705f3dVsed2wLeb61atWrVqlWrVq1atWrVqtUPXSX0&#10;jdJSszajN+oi2aXvIqWmgcwtBQTBey/kOa7Ha5xIVCFs6dVd/LADvOrp8+krg46zZyO3uE5gosLp&#10;lhokUnymo5vlM0hpqEI8gqkgC/hW/bHJRismoKn6sCrwsUJjehdAQudXj8IbQzwfVj9E594DeZVt&#10;d5NifgsG3v7dvhFoZTHR8HUtYTa3wBf9R8OKHhbwMZVwjVsT1Zp2b8BsWgHApIQM+egv8l3syjH5&#10;28T0IpNVqIc3MlPxBCz+mEmGjeYJ68xf1tf2FzCcatge5cWdJMkK6bRgTJDETKpryZQ8Dng4MpbT&#10;l/RkefLRmr8T87GEAa5BKzZGLcmjL0leAE46S8LCgINc1KViEN+5w+urm6EtXiamDpGWioFmctHO&#10;DEAlr03wxaWH3OHtyJ2l7xwT3AIlvYBVBRwpIRA+bS8w5WT0tFBn+O0ReMwHA1Du6fGBJxTS10p6&#10;aoxCQ7/9+JGMRMhiYfCKIQqvvtPxwhNzu93Tcw5hEtgWPrc0cKJh9dkyHCLTZQFUUqc+J0pfxf2M&#10;BJ/AKEzLhfpwNDA875CoBIbebn9vlFeZc04IEMl/HzY99/t6vOY2G/g9/Oxg8gp57uXqCfjFdKFB&#10;J1IOIRmepyM7HR59SL8FGAm2IYzKQR/d52N+O7y6u3uw/h5rMuw+7wtSigGuQUpN7z03UX9+/7gn&#10;m0/mxfmzw95txy2B15fuWWbZ8BkcHIE7DE8m9iLQZDO4+/sHHs9rPmYEfpBtZ+EJOBYwIZGWB88+&#10;1OF0oqks+ht/g8QXYB9DJBBpMGwUQjBJq45ESaUBdQxjwXYRKnCdkBw2uLDdirrq/Rp20apVq1at&#10;WrVq1apVq1atWv2AlUw2SraUwAMBU+TtCPSL3aJAPnu9QpOulOaGNLiRANiVKkCEYEHqSxgQvm+m&#10;iluBqpJp7gjkMZTOOwshWk2sGBq6pvisktFg6b0IfvHB/pHv51IB9/xNSHpaOXlQMRqcWQG0krDN&#10;UI0SOljTcf2fCvp9H9x7H4Ah9qGYbtLZdmF9XbLwIgBhBDCdAmKKvaCCYEvCubuJkbrxDyz7nyRt&#10;ZlibBQBiW74Gf94w8wwQpE9h8cJj4MbEftPnTQRqyeqDiLozqXMs4Yth9R2sIVglXGSxcEqnRGcL&#10;dBTUJDM/9pezQEMn+TGPrAQUlgBsYyIWhWQJrOq8uRMCL9ltxr/LjcfFALCuHixAMSRJMqzjfFVq&#10;D2ScDFGY2BCQY17OkwIertIoK71Xvn/4HQAjpsbkD4WH2+GoJEuAgUck2FJiO0ujnBRBDyDs9fXo&#10;TuerjfPIQAp8LnIiABxBqlsoj3NJ3J2WinirDUJ+nyK7mRjbDUxn4udYFPXb4WCAZEmQ82QBHo5n&#10;hknMjEif8vcXbuP19eA+ffzEUInFEicBRiZLszszJnxRquasrwtTfAcZZR6OHDD0thtH+vmBcvnx&#10;+YXsOUiUMSghy2U6k3dKbnp7y9vakFZ6QBoTUo9NXgvQEJJiSIQRTsK0uOXKfUHfXqYLP4N+A/C6&#10;Q9Jt/t243fDvE+XTSiMikDrLIwDpdgDdeJJA4v3wwERjjA/IbyOjxD1lyhi4m2Fkf0zL5O4hB6e+&#10;P5GViCQrhbvMim/vlMi04XZnApb4O0M++s7kzyO3j+CUvlxgnZIosc8f7n7m/lqT8bZq1apVq1at&#10;WrVq1apVqx+4Lqc/cZ+e/4kYcoWBB9IQsZlk5JP8eypgB0tEF9g09AJqeq+kcG8gDPGfIOJKsK8l&#10;KdYV8Am2YctiaJaZ1qUCaS3OgoxJMHKhsAMLemeJvgbUKZ1X4RvOF8msSF7fT6wtIZkIpnC/xNBb&#10;wzm+H8Tx/fK3UmH3nuEngNGbdHYN25BU2dKF4wrc4XvsL0G6Iv0tKt7iM+jF2FMb+grVOgPCvKXZ&#10;1gzhAhJaurO3AJWOCcTJkoiNyRfWoBFv6ekL7cqCMQiTgcJlq74m/AYDZPH/xcDaxa1AaCUkmuy3&#10;+O4lU4EGX3NLbNylVXndyVbPE8PqlYjeranuPcAuJHtACprOE8G4aAPEG0ocCzMvKuolzkoeuebX&#10;R2F4bplxSB1BG6KlSMyFfLQHBXDmjkKjjgMEAAagDNTH6bq4ZUx8PwAwGB6+HY6UgALoYaCHecbB&#10;Tw5IJ0AtMPjAVNuAfTfI0HBOAIeU5grnTG9AH0C+7WbrrtgufPv6kScOjn3Yje7DRoAXUGN4/qFB&#10;AfT1i6SqPK4lEpgUK21DFtol/4fOGsctO+PtdHI7t+VrHcwZ87794udfsYHuH+/d8vrmLueLe3s9&#10;kg13eLsoRCOpo+bcFq/xQDbk5QxW5LM7H9/c3f2Oxp8IMkGASugFrL4BeMyv3e+3bple3P/7T/+Q&#10;YCDYhN+BodcJFE3uSI9CpAFDjlwGLFh6YDqeII+F1DjvF0C24+FMoJF9GhYCia+vF46DTy+vbryc&#10;CciOljIM9Pj+bs+AlmX29DoEePn1t9+SmoxVh7TIDJR04fw+hoPM5cQVRH88HggmKokm5vafaUAJ&#10;2jPCYwCgpsIGxfhDoEnw7Q7UqlWrVq1atWrVqlWrVq1+lCqBCKkEU+R5KqzQoKoD0JJMHkpZLXl9&#10;iwIbZuQIEFCBQ5uL/F5WYFGWb8QngE/1nWyuUJj3KvnXEXuBdxt+A6JMJKDlxAILvbuBtdzgpSAU&#10;yBRE2omS9/aWVcBshcJKjErYBRahdAwBYWQvWsqtr553+r6Qqrz/00G+70t617Te969NFbqzn4Jb&#10;BcTB+HreV0COvnt2PAVJLJ+Z3I3B4I2ytwR6pBKQgkM1ZuYtIBiV6OG6mnZbDjKZ7DqImel8/Zmf&#10;66J9LVaHej+byZfAjFDZhksBMxns4ir4WNp7KcEkdhAk3GF76Hu8tRPDj23XhZURargMxgeVlxhT&#10;YmiNMpH0joAS/NAK6jrN8qeDvHgmu8sTPEMjX6ZEcA7gGdhYGHwh9USOAdIx4CEFUR7z5nfbPdNl&#10;waTTsSe3pVecc/v8Fd57SGIFgy4wfTa43X5vKb4dvd2wf2D7IYH36ekzhjR8/PZbpa3kThsfNpIB&#10;O9FMccAAwHB6gYn2s5/9gXt5fc6fcaJUFom4GOf4XMhSmQyMNFqCig88LjTwpuvIliOQaIaalym3&#10;FUI+Qk9GXsgnaOgHd4903nySnfM2sN8AxbabvZvz73ASw+cOIB+88fDe8+GYt7u4c972l59v3YcP&#10;n5G6eTq9UHoMzAsDakfm3mABKehYyV0/fnxV4AU+63jN+7Vw8MEn0fueACNGNYBc+CpCho1+wFA7&#10;HC+UFb+BbUkgtLMU38gAk9eXo13hdPIBYCMwmzf8kttmgmR4s3GfPr3lDn3LA7FTitCIdGZY+V0J&#10;AE/87J5S3GQJwgg2waAjmMxEnI6Mzut1JmsP4wx+jhhrn55fmMD7xRdf8Biwn7vcjtu8j61atWrV&#10;qlWrVq1atWrVqtUPXZ6JrgJqmPxqqa0zgxUiZZwVlAkK8PBuJOSHn0F4Aq4R89eReFKem+d/09K7&#10;FDb5dYOScqdJXym77RT2kRbChosRsHycJP0kLid8wt2AUynkVyN7YJ5ct1iAAyTDc+emNFMpN4Hx&#10;F8zzrvjPRcO8ksIrQm8gYKGUVRLfCv75FU1zFbLy3t2E8RrwlkyG6r/n55eIeVgjC6yDZBYMvrm0&#10;d6iyaIBkXViZcrK4kx55sUARpf+KaSdwMhhQaVuU6trFvhOAlkwqy8Tc3KK0q4vMn+jIlrPkXkPv&#10;gDHFoPbHOIAMm4SmYB6I0VWw0Ze0XqYfe3aG0oGDyE7xJjSkBH2YfFd+hk6ZFwD5QEwLyXwWBdwW&#10;H0DwzAhEW64KiHKEikGai4vQU27Y9L1gphEZ7iSxhHcd2WqWrKrD7Nj4APRSgm9f4mBbKHmNBLjA&#10;JAMrC6yyrvfueDhStooBXySv3CYaLh/EZ59/TqAPn4nGAbsLQN242TGhVdpt784X+L/BP08y3GmW&#10;NHSaldwKBJudCVYZ9mnJJ5S/uIfHD5QQwxsPYBikun0/uO+++8gGRRjJdx+fpcdHivB5UoDG9ULW&#10;2vl4oKz3bj8rVRaI/jiT8QdZre97F/NXdAJAKiL5Bi6/vR4IgjIJd7vLbSVADdLa7bjP21zycZKQ&#10;mNsLUtjFfXh4ci/53dMCH7sN2zKOniAi/AwBdAF824xbAZoRvn9vBtrmATE4yl/Hjdf+5P29H+7J&#10;kBRgiz4f+D3YctN1FvgWz7kNN9wX+BKiL0dKdheyBrnaMGtwPd7fk6kJKTPARLAy4f13//DA1F60&#10;LzwQvRPV1Rnrc+ZFShco/H6awBacOQ7xWaTF8jhmyoTxHngiwv8PgGw6nckevM5zuwO1atWqVatW&#10;rVq1atWqVasfrYiXmCdbZa6Z3BTQS4+gUoIygqkKCNZZsEbvJK3tTLaLIA+f578+CNSinhC4CgA9&#10;w1UqiOe0bXnPdSaBDSRdFeZa50UQAr4AsCqG2V0JTEWCXh33zxHwKxZdOhYjxN0EXPB4l1RVdCkV&#10;Dp6vklIx3uwo30mIzbfQWGs+eHebx3srBxYQl+q+OPMGZOBxKuw4hVAQHDMmXxL50AI3pG0mXLik&#10;Gx/DG2ltNfCT7LcrjDrIcUFU8krHFelOACPtyKJJbblrXv0U04qd5f7jNso4MBYiPldgr0mOF/ny&#10;kQ1YAEGMA6pdo4GBidhLab9kZn7yi+zWZN9FWBn6ZiHTr7SrwE62naF2PcCYw+mat2W0THzoEq1T&#10;HdHksMg8UUaPMm4E1Nd3GybR7nYjwb63g5JtkawKphsAJwzS83mqO+EuM3cCAOKIdNfLRPTxm+8+&#10;knn39NkTgcV4vDJE4vn5NR98ZyxBRy+403my9Nsz/QE52L1SacG248ADwgtpb0hih4Gl+O0nAwov&#10;YqjlEwmfH30kkw/BGEv0ZI5h4A6DfP0ADs7x1W3AXMzt9vJ6dkOnAf3xuxf38nYkSjxbPDYAUkqE&#10;ewsAedGKABhukNzOUzQU1rvj+UKpMBB8eNZhsJ3Pz5Q+73e9Ox4uBLc244WD4zqhU2b6Fc7TgSAk&#10;6uXlSJbjdRatF5rtI5N0o0JT4kxPPvjoAZw9vJ2IJENi2w9jbUcAbV0Q0Ie+2ea+JfNukk8ejEYB&#10;WAZjEsaogX86XkU3ZvDK7L7++mP+WaagAFgBGIKNh2MA+AvvwGMed2h3yITB5DxPZ3c5HNwINmAe&#10;Tx8e7wX8zUplhmQZjMTtbkv/wgI8tmrVqlWrVq1atWrVqlWrVj9GUV4a5P2WzI9e1vSeqFRnQB9R&#10;JCcWF9AzssuAG9DSKlSAiXiIATeQXS5O6smQvOS2BooBWKKsM2kbYq8pQEPz8eBq4AL8/PteQCSU&#10;ej2kmZNe1wu84n5Y0EY0IpWvct1QvfuU+BvEMiwJEpZAUqS9Ffgzjz+BWibZda4yzQr06d3q11fA&#10;qfJVsmMRjZyBabYn/KCiqKWU10BUX+S5VblrkuAiqeV7BbqyrwykpCPfcgM/diJ6paWEpaw7n3wJ&#10;39CxQukKUhTwmJITKhDY5MolLMUL5I1+WYHh+rdOqlQCghpc9Ff0GlsCQG/bpVMArAG88gMMNWik&#10;4KZdV8JNUmUH9vTky78YEJKwzBX1lJmjxRLDx+14tICLjgjmEpSSgmTa6xQpz4R2Goy3mL++vZ4I&#10;0kDiCUYYwTdqrPMBQ/oLTz+EMSCVdir6azDxktsO3k35vfPFuetZ6DXezzRXA+6O09kOzNPbLxo4&#10;uSSddGo8oZ8XY+ENYPE9P9v+SMsM6SyNHCEl3jrKSS+XRckvi/TXPP7XC09K7Pd2HNfgDGwHHoZd&#10;qIEfS258AnizdPXn89n1Bu7DF68mvSQdF/YZEtWP3z67hw8f3PHtjWy2t4Ojxh9Y12wBGp8+fcO+&#10;ut/veNpQZovzeXaU1GIAzHnD97uNm/K+PL++uVXvjZWGM9sRwCOKWRmXCwcGvAjf3s7cv7EHG7N3&#10;by9n7SoTjUeuEoBtl+DLh7CT+UypMY6XF4TATuW2fVJUtycDNJJRCOD1ap6N9CTI/fAGsNROaFwQ&#10;jga2huObewwPBF8xHvCaIfd1QOiJIdfRp3b3adWqVatWrVq1atWqVatWP3iVPINUzeCKFNWYW8bk&#10;EiympNVoDDUCNKTM9QQAU1iDRDkXj5N9pBJYCZYhJCLsCDhNBsIVZKk3uSbRBIBgCBhFMIOXpHVe&#10;ZOcFIhd1mMAGwOwLBVzTHL3sqyvyZLD9atqtr//4WgKZUfN6L986H/S3gtalWJJig4VP2N+D1JaL&#10;k1zWvwP53qf0cv4fVjZfBcj8TVpw8cFzlllCgEzbSMGv/oUMQenWsIsSxBHMVbF43tnPKPoAWhu8&#10;TxsuLEH1NVSNAjzl+xdLaIlL1dcQfT8vU0U5ud2gDIsiZQaRSg5+CkahitUUsKEgzAaoJtuvZBgW&#10;fu66YACnth6MHVj8+ZidwD9BXrq42qCLSWyTMdUgzxR1sEQIa7yR3ni+uH6Af9/VbaBNT4s7nq/G&#10;vHPujBCFKvSWrj1SJx3pxYdtIeGWr71c3C+++oY7uRQTzPwfGGYIpejygS03qCYaE6ARpLuO6Oma&#10;ZEJ6KzTubBgNTrD+vFs7gIBTKqm9nozC6zTXDin0SbTD3X7rNpvR4pFNF44Tru8pB3ZG3wUYCmYb&#10;k4ddpOdfR/BPfwcwiXAQUmwtDhv7Cwkyfvfp0zPBVLAcGSLiTPqaj+fEUBIBmUwpBuPuOpuRo44b&#10;+7jrdkzpRbsfz2cBk0EXKOybEoIcJbYY1JTX5mMuqcQA9M7z2SKtiydA3i4CNdyZF5krffgi93sp&#10;cdxB0dMEiLtQdepzXCxWG3+7ch/x/pkAntcqBfanE0JNJJv+gDN9FCUrT2QKYnvOzDmxrevUZLyt&#10;WrVq1apVq1atWrVq1eqHLwJCmNuaVNUbqOIrAOjInoPlVlHClpAJsLLK++DvBlBHIReOuAZTeGnU&#10;B6WfAJnOdzWow9v2mVLrBQ0FA6CSyToFyOkzPU3mEkGkEixRQizgSQcGErM/TJbrQ/Hkk+9cNByk&#10;82uIpjeJZgmS6EpbOEle+RmdPpMhGIIt+Z/Ax+LjZ2m2NyreAnt2N15+yg2JxsYzeqAAG5F9jOlI&#10;XGQxEK8L1VbQWyAGffWQdmzMuZJCDPxnICjpakov4ZGSyGuyabYxQU6/MheLIaHpq+nr58q46NXG&#10;xS/Q3YCZfvVFjDEZfrNU/0UQ4ghPir7oEkNZRCaLKdUDK7LuLoTqpTjSri1W30MxNMVy7Kc4myff&#10;TOCKwI0BgCmkCgyhliVag4SaphKNPgmgBoCfZ+CHgCqBRMmMH6UdnuwocWDHszzaOhtkGP8AkPox&#10;0GsPDDB89YYI4yTCgEHiLhsJw91QZGxnjp4DHRvD+9DpTP6N7+WeBZgyomU9AdHAkJQW3TiZZP3g&#10;hFsm+tYRrASYBb09gL7ZGH4GEu67niAV2sMbuh6R4NublHjW+yCrZdR03o+5nMwINUEb5u9PZzEJ&#10;sf9gB9IDwKljPclzCr3QCaz3gmF4Cle9Nm/rcDozcXe65nbH9gBozgbWmqnlPCu1GFJhXKDwmmm6&#10;cCxESpFFG8XrL1e99zSfyfzjBUpnnsxIg5KFCCDGhWMAYwsINT3/UvEQMJ171/M1GHMAh4FSYxui&#10;wkoPD9YoLoxC131Np8FxYzwuS2P2tWrVqlWrVq1atWrVqlWrHwHsM6JQIUMFC0cQUCYZJWfLnbz4&#10;ANLI941Zu7TQ4ucU9WH0lc3VJW8BFAbaGQ4DD/3oOxqySarqDfhaFNAwBJNqdgQAo/nZwYINmID8&#10;4gKBIF9m/kjl6ISBUBo6x3psYsVpXg3AyrAvYS5xMrmwJeMWQNMkrvjc25RdbwQxyUyDgYBJKF5h&#10;7RlQ5S0VmCw9WoCpTQf40S0WduLTTdptMgaer1kA0QA8ZyCaLM0kbw4ysJPcGm0YzRvQG/vQe8Nk&#10;xIL01s/vQ4OlPmTaLfEo4VolEJZNUPC/kCovUhJpRykxxoAvjVNkzqG81zz7CnHUxpiGV8e+DCbX&#10;DeFG+2xfgOcocyJZSvP6kl57BinspgJhSLqFr11BD7FNgGAM35imG9Q1EBRiEAYRsdnCJTSgoBlX&#10;VLQprlMiEBiGjom/BKDMJ6547GEAwcNvWmYCQGB14bWFLQaWWDK6JsC/ASeAAZTFPBHHSIAsKdhB&#10;DDkhy30odNVA1PSKsI6+18+mE1/ZfjJCBBAaiwTZ9OsdThxQbP1AkHAo2mx40MFHL0U2PF676Qcy&#10;+gAMAhAFm3EmmxIS4YXHCMwK2wEQyPCQ61WyeIqvgztPMz8LQCPNPH0gEFnMMsFaTAY6LqnLPx+5&#10;X8Bcqc83SS0ZcWZ2CeBPJpcaFWgzfBZAxMKexH8TkXVj53EgBgJv0cZLSb8Boi/DTxlyYl+n5Wpg&#10;rgBODFiAuBjC8P6jdBt91Y9k/XFQIhEYkdGhMP0KSm0UWp+qx2ZyDez7seo2ar1Vq1atWrVq1apV&#10;q1at/n8H9gUDgLwYdCEqMXfxmgMXUIwsNwt4YAAH5lOQ7hIA7CzQQaAesIdoFmCSnGobfaeUX18M&#10;4Qo2EQZhBV0QOQeEo7FjSjD93IKvJCzgYMUvDuCQgK/AYM6zkbQWykFNtelStU0j0IfXw6OfWI8B&#10;eiYlZjJtCEYYMgDtZrooMEwKzSVGV3N7CzgVblFBO0TzxqO3oBdZCjX2ffWuAxwab+amJB2mQOyF&#10;kCqIRgC7CnBo4RwWA1yZfoammmq1sz7tuL8ktaVVMuw7O2aTUovItaJpxX8QMm1vJoWeNolzlQwn&#10;AKGp+OiVdGBTmZqKchWHmwK3hHQYyam3aBb6+sUVyCvgZMFEOiW9EGsSRoKMjb57N5gnSzfFGyHz&#10;1IHoU+HPB2AMdbmca+otACr19eAKa893GuQMbcBAGXrSQQnY5YF6nK6MNgawx0GB9NhxcNtxS4bX&#10;6XSQSeWcGMqB9+/v7lx3PhV8UkDabkv6JjzdJsp0daJgcM0YpIaq4rUDOtF06dF88xhOMUfLpRbl&#10;Fsd9JcC3MNwCvwdYh/fPSJUleOaZ2oJPJ4sRgR65LSUzRTpK7hYL6gCz7XSanAKsO74PkmTnZ4Fu&#10;YNCRFeeVnANzzXF8txLg2Ja6iACk22zy53dD7oeL9hlgqzHnipQ5WX8mGxGzBa0U7TuZk9SK2+Dw&#10;0srrpPb1xByY5iMwlqxBMAuXK4FRDCQkLI+QLy9Fse4JAneDwFlQWqdZ6n2yEem9N3ClAhdGeA2+&#10;HY80lexpNCrq6mwx12Q/mu+jc6sHAqTdzjUw6seosirVqlWrVq1atWrVqlWr3+36VYv0c0QIZ0+P&#10;9Wi2UDTtD2Nb0P+NGtcTKAtMtV04B4YfXJ+MyUdyTqoAFrAQ4BveZKCpc6YixDw6WPQtqC+Tk+A2&#10;KTE3z7dDDG5MAKGu+SWdkV68AUVjniMHt3SJpJjAefXEOTX2xxm4Fiyl1oeeYKOSbh299jBHR8gE&#10;ISdKbI3/FsQqpA8cKWx9ZeiFMLiS4Wp8Nkl5Tb6qxFuBkJcolqICMIq8tbD3jHFYwCrzN6QPIDEW&#10;vR4hoPgDMZdQgFEpIhM9/4WHATO4GqsPn4Xxjb0C6DeRIGZkOVOWBildpVwlo89CWrkvyb434NQY&#10;fJTMdmJMmpOe68w+zRmIB4CRQCvxl3yMnZh/wDL6IgHG/ljgSJE4D6knQ7EQ6Wb7rOIXyHMa2/Cx&#10;hBwLOCYwqSBdtXMiHrdMkgIL+FW/9HiRNwZYAKNqFmIsiWgUGAdUNb8ATD2AStN14sYA5CF51llK&#10;yuV6cfvtNm8IAFGwgzE/t9I4aMDcAJC1AjzCuOx6z8Teh/193v7FxUkSTspY48xkkqI1v87wsxtz&#10;4wts6vPPixkUxkUIOTz+5Ou22EDKb+/lHHidE5HoiYEXG1JbL/NkzL3otrsdG45gIQBJpuLk7y95&#10;P3oNqiUK0MTxQ6WNdNkp/xd9yX/OnxXKCQd581JRbwCXMzq9F8IOcI6gaP6vs7Ra0PzEXguU8xZp&#10;ePHAHDc9B8M0nQlMIlVnIvreKdWWHoZ43cZtcn9cLxci35fThe1ECe601Ghqb2w8pgLhZPPqMyQW&#10;J9cV9EfounqbqxkAfhnkgZWNZSZTD4xHmE0yoCQFjpvePPnguYeLUVcjvhVXTfqpE40YgRvyFfQ6&#10;0ZNYo7iIEkh1sgRYjCXYblM/zMMBHgZwvlzxMMDI+J5p1bj4jv3W7cb71lCtWrVq1apVq1atWv0O&#10;gnxKbp3JIDteXvK/Vz7HY858hdLKd5xXb/JzPeaM99sPeQ67oUqtAX9/dpWkWEkoBToVPlbx93eF&#10;KBEEBEofqfRaQyMqULN6vplqzuzFqODjfF/JvZjz9iZbBe4AsI59nHJfBoGMxU+vAAU19HIR805s&#10;sSDwznHSbdBN/mkIN2CYeyf/LKX9NeMuO36iZoXkU9NiUw09TcZqDCax5X4V2zJjpOFYo/kCEhCt&#10;sl7z/DOfPoVa3B7byg6sPoCuKIP9mlBLq7QkaStZiZImd2YY2JlUl5hD8fhL+orXLcle69dAj3IA&#10;lEsb5VCWghZsi1608A7ipZa6S28+59bAFmeWZMDhgmFHJfAjOPPfW4M8aiiMHS9Tn114d+7rd7cs&#10;S403caO8EmHdMru7/Y4o6v39now1pu8CjMrfI8ChoKhgpiVLyC3aY0h0owFhlGHmgan3J3e6XPPf&#10;YVxpjQWfts0gamIXamrtYgyuRH+7xXCmxM56eXkV+m0DCRs9HI5kmhFQMulo8eLrQjFDFCvO2yAd&#10;TEaMcQ1wk/568C0Em2yWVhxAXxmYTF62kw4Dshs8wTkAokB/h05sR66WJG+0UucmtoUCMQAe4nW7&#10;fIFNRiGdcSLMvjKoisHlclVasMaXWIk1IbkMdhOOE5ClaejIzp8s8Rb0UbTl9XwxQ0qFd+B3zAOi&#10;595SB52vKPJ6ooyDmJpkZ1JmbEh31MWlMAfnEmPddRY3XXT1eh0B3yhm4Ep1XpT6Ow5Vth+jVjfo&#10;jWha9gko9FW/x3s682KELLivceOt/qIFhubr6WNu4rO7zBcZv0aFwgS7eWD8oN3347272z643fjw&#10;/oLbHhBatWrVqlWrVq1atfqXAkRhsX5aLnlednGHyxuf69eJnb4uFv5wuh74O7xnyPPHz+5/4sZ+&#10;1+x7/hxAVWo+zbujXwEygTcWDnpjMcU/m8cffNySebE5v5i8M9WgDko6OZeGBZqzkIuFfn4MLl0U&#10;fMHPI7FIAFSehSvhNm+b83UDrRT8YJ52+OwSOmFBnMW/3w0WWLFY8IVb53a3mQcllFbBFeYvZ+CY&#10;szm6q4EkoQJ4cRaLjb56IJMA/AJoWTCFJICT2F30hfBosmEvv7olvptvpjKmXclhEKvOGVjmDNsK&#10;TKJNbrZ2CMmkvy4Zm3DdV0qsg8A94ygRqLOdoRdjsO4rTMaalOHE7uReAgRebjMhUsVP6It4g2EV&#10;RmdXkohTNMB+qd6Qps+1cI7VxqyAesLkOsORzNORCcRiLMJCrYdktuMLB2P2LG6ABLWzpBOLlBlH&#10;edRJFpqoJ+4sNALsOHSm0k6c2257Bj4AeOJOmAY7GjA5lHAHG0TH6UxZKsAzoI4CkMWg48VpUUfy&#10;7ybhpE6cARYTGYkEV80oM5SI4mTsPgPKRoRNLHE1R/R6PZJyXVwqZbIMFJhjduNA70BPYOtKySk6&#10;XNvR8QDwxEBcDDgDmgdgDxhgtICNLnUE+ZZyYbbBEgxMdUzPcTwBp3CV8Wc+/u12o21MkwabDRay&#10;CcFIhPdfd5Pqsqxa+mWaXezkjUe6J0DVvL3eLjCQZReE2vvVq7AMQUV7izWJz8VrhrzdxAuSDaLi&#10;OZAsCMXr5GCSshlh8iKChQ6MNfoMRjcosofUVvgz4mvoNxZDHYzqDJDX9PVRjMyF9GZfLyzfD19p&#10;9esVLijX+eR+8emf2wXarUs5dhGNljztCLDP7vX0KT9AvLrtsONq4HbY574aWmO2atWqVatWrVq1&#10;avUvuKDCAWh3vLzx37xM7h1C833wrsz1SBC58h/mZQ+7z9xdfrYvAEoD/b6PqK4u8cAnop8M2vIV&#10;XBKoF2pwLOScJRyCgBZIKqmANJ0FTSQDrIpGVnJWMc8Swb5IAtHMefVEYG+QfDNJJQgYw88FIHLm&#10;MWez+VS2JeITgJohz92G2BFDAaBDpWIQ4cgvS81BuPXT8zffR/PXcwwgSeY3KAKSi8UuLVbyorfX&#10;kPgDcNL8DAMyADqTwRbiT7KkYcsDoFAyJZOsGpkoSVG6FNwhqF2THS+k0AS/nFm0RXeTnqG5LnAu&#10;X/wVg2S8ULA6A9zYFgZcKQzWGT5kOchdIcSk6udnCSmuMzWrt/aqRCofK6EqWXowNbApWlaCN0DV&#10;QlxMBcnwkI6bpk0crdI6yfGBqfmuN6/H3sg6vTAik2D3D3cj5awEsfzo/Olc2WRiwQ3ueDqJ6QWg&#10;CGCN+dSROZc/5G6/cYe3s7zo8ms2w0hUFImxg3nJTcYO297v6dcGDfM5b2vM358PJzdPSoK922/d&#10;2I8MnADAdL0uNIpkCsmNDx3ALoBCV79SOBm5bMaS3lBPWBDC6BJyU0p3t6OdcIHpv0qNFfuuq50S&#10;3W4zcmBCygpPOhlremOvlQRgZ2EWQlbnaalJLmDNEQTE+4C4QsKbf77m7e23O9GBjbqLxFlqziGP&#10;xokM70FjJCqu2lJ4qpa3o+8hXgsWH9hv8O6jh2Huy9P5ZNRSgYpKrs0NMUlODWtFgLMMUyFjb+GA&#10;6hnFneizF0zrLoBwNdTEsSSw+fJFZZfbMuS2nO0EJh2XFwF97Sz4hMdj6H3vxFgEQAx58fk6i/YM&#10;QNUujpDxorAfi4F/hZ+bCBJrn7qSWtPqN16dOp6f3fPxY2V91geAm4eAXwkS5j45Xg8Ed0Ejv88P&#10;B83br1WrVq1atWrVqlWrf3HP8gD6DpcX93Z+WZl8ZdH+++Den/Zsn19/nk6U947DzvWhLeL/6vY2&#10;8MxJFQiQjGq/0t5RoQ0KDRWwlOg5l1yNO7Vch1TZYZbu2pvVmSP3qFqlOb8YYCe8hSmyFl45u8Us&#10;y6CkdDUog9LXsh1XvO5d0c5W4A0/whZtKiyykmkAchVAQAOdiEeEIqGV2lFzeld/R66fEbSKd1/h&#10;4iTjCoKcFIwAVAhEcJeLs68pswQ5zYtvZfFFU4R6BZZ4C9oo7MmqQKypBPK4c4WwJglz9NpmxXAY&#10;VrowM8EbeYnqx0KkM6CcIByt4BLt40TOCsprsLhi4YhpBfjenWreFIzWF8V6DirY0tlljFmYSLDs&#10;hyEoLJY5EAXs6xD6ujXyl4A/gH3y4bQkYeBERqojeYusMwRPwK9uu3Hb/ZagFT3fxg1BpHmauGPb&#10;3Ra7yaTeKf99f5f/fkYwxpXxz2KN9WSS4f37/c7td3smy3abgR5ygE6BQCP4YrPZazXh4VEx0iZ1&#10;BYUV4RPTdXG918ASpVHAEZBxgHbBUnHggwdAjGm1hsjGRegv5LoA7ngs57PCHzqZZjKmOAqEWpgK&#10;2zOEg2hw/j1YfRicGPTwq6Ns1ADFQNaZziaCol1fTyppwNV75UJA9hokq3PnTnk/ttstQ0cSBnmX&#10;BxsRYpPImq4f25opoZ6FNluAR4mYBqoPD8J1kLg1tdYBUBOSTy8+sCmXWZ9tCDOSiL0NUhqLmlhe&#10;3oIa8Lj+nM6z0mcAPhr6jgsGjkPJuUuluApgnW9WEmb1STI/xdx/aGeMq7LHPOERiGLGooslEi2k&#10;3ub/X5TYq3CXlckXzISz1a//YIC2vsxH93z6Lo+dyy8/FPy5K1tq73N+qDhfT+71/Owed0/ubvMo&#10;j8VWrVq1atWqVatWrVr9KM/xeg4/uE+Hb/Kz+PHPBvN+zc8Fww+2Ph92XxBQaOy+X2olqhLJXCPg&#10;FqUeDCLWLL6k2Rpo5S3VFeQUkHYWb2y0mfN/4gmTwBj53UXzmsvz5Tz57qVrrawwzXuhbkPi7ER2&#10;H5R0VEouBvxZIqymytGiIJz89wF0GRKFbQdDHIt8uEhjCUyZ6jCUpF1DsZhHavsZLeTWpZVx54xg&#10;JKnxYqpDZz8bu888+SriSUZcIijqzIcvJFeTjJlEbMEXXQEVQwEwnRGBSninu5nXppoCLMm0Nz++&#10;FYwjW5B5Ac4kzL5k3hJZ42vNQgw/dGkFUBlOYuClv2EMUk26wnxihJp/n7NtUg1pvowrJBj0md3K&#10;3mO4Lf7rRhcGaoyJZxH8M1Ie/9YXOzhvytFQQU0SrQCojIMnmOXC4vb7O3c+X4hYAik+LXP+3Vby&#10;TQJQg9tsNm6aLgQHO3d2l+vVff70QFbZgsCJSeEOjKDOnf1Z/ls/Ctw6nE/u5btPbtxuXbft2FCb&#10;fnTLdTZ2Wu9e4c2Xd+6Lzz8Xeh4UZPH69kpGWDf2bhg7bv+8RUrv3r29vgoAQzIvWG8VaOvIHsTn&#10;IzRkwD4SBQdFcyaQd7+9t5CSRTJlyGf3+Rgv17yNUUw158iiAxB5vl5qwMR2lB8f/vOW+Euaah4c&#10;lA17Q5xhkMrgic7ttjsGaQD1BHI85hMWfnYjJbKpkoKxP2BJloTdaCdiIiDodTIT3MRFoWMfoc3h&#10;nejMSBRtGkxTz9Ua6WOlEycIpxMbKDv6tAR2uJuBWam8PJaZrw0arc4jbibKH6DzPUZo3odrlU8H&#10;u7iIrWgGlYtCVnDNBDiMQBWBjUsFLXsAlbkvBjO2ZJhIZwaaYI3O8vxbUvpX+mb+Q1Yx7j1eDu+9&#10;PH7zpa0K+gEwfDl9ItAHwK9Vq1atWrVq1apVq1Y/wnP8IjYf1DnvJLt/8UlH/fb19JznxE8upLZ4&#10;/6vmZiVTIBgARoBoERkpFEnruw5zhgkIWwCQ53u/AnQm770lv3j6pBtAlZQnIFwoCmAM8gaklz6C&#10;RPvR8IGgtFdvkt1lNo98hUDIy8+AqkJ5M1wh2L+lhD1Esw0zYK+EngZauBm4trgbGyjGWRSMTcxA&#10;+34ucl4leRDnCDdzXW8Yy4pzuMoaLL6BAvpWjz8SiFy68e7zJmk2+bBTWytHIHJnkwWRFkDTInkl&#10;dU2xZheU2GICebAyM1Jc8MJ7tqPCSn0UqEtMCX6Jy1wwYTIxkx2Lt+1ZnrIrJEvgHEhaBh4FQhcA&#10;RQTWhgG/Gwi4A3OCTJdBLZueKb1QTQLb8nm/KOG15F3fKdmYrRCV9cCQWzD7ILVFtDMGIj3c/Mm9&#10;vb5pcOwi9dy73b4OBgBKl8tZH2JJsjRGzK9nsmwevLtxzO/ZusPxwCRVSE5x2Ti8vbpkGmfKXvNr&#10;AYB1u0Dq4dPTk3t9eSGI97Pf/wMy6QA8ggWIxjoEQyrBNNyOPEimy262bNT9budeXl/c6XAiMAeg&#10;DCcHGHUp/7ucPeXK8BRECMRT3rdrPu7pktzpeCRauk2jMcaCm+AFOCnkAg253+81CPOgOV8ndr4S&#10;dDt3ma5V5gutuJ8VdBCsY/f5mK7hypgPpuEW4G4SWAcWJAAxnIA4btBqt5uNMPlBrL5CA6VfoQHC&#10;pJ5S6isQkH53dhKhTa9JIGUhu85zlFa/h5ffmSCbZZsonOcmXYbBLPNsOnCkCs/ydzQ0exiGNdzD&#10;9Oncyfx7SIRJHbUlj6HfGlA4s82SnVgCYwUcQcoNMBD7W5JlfJVOLwaAaQB3hUL7l/im4Qi4TrxZ&#10;wyCX7RMBso/8+ccoUP7n5fLLHh5/kYeDAvhNZ/ft68/zxf1Mz4+uSQBatWrVqlWrVq1atfpB5w5g&#10;9EG2+4MAfd8rzG/fzp/cZ3e/11h9vwy1kjKHeS3AsIWpu/KfdwTKFpORJnrRdUnzaGfAHYllUdJK&#10;MQMtbNM87NH2fbD5cUl4XQzgpdw0uIAMA1qjXfLUOv+xA3FGnm2uyncTwxdh1yW1XXSFSiMQ0fhk&#10;fbCUXuE7lJc6sc76wgoyKTL2M1RQTcSdHmBX9BUEjQXchNoxWmAFgEtj3hUZtEsiG1F26qXiK/77&#10;UFWu6lcDQEW/owITGQ7eAFZAZ50x6xi8641hV1h/wZtSEFjE5PrB8zU9WXoGlLEPYw3/JFvOSaaM&#10;bUG1Ss+83vzxhJ7y9UgRnieLMwGDcenISETew5yEAbEJydaTuhFyYm6nE9kNeBD2c7PZctsgQG2A&#10;bQ2DgMluILC7Hbe5zWYOFeRIwHatSH0dHQI7y0oxJqeFoA5py6yKXtrpmUAODgyMPIICi5JusTOn&#10;40kBGQh6ABAF2W4vAAhsPXjNXS+fCFIBiNoOA3ccoGDfT2SaIY0XjTWdZnd/f8fO+e7TM+W2l+Mx&#10;/+6Bab9goj08PuRtv7EzAeAd89/BHgQYBlCMabp5YM9IAkan5r+d82sgF8aJNOTtIJziEhUYEhcx&#10;x3DwAC+3GwSKTO5C37GF1Fog1fg9GEoAkSiv7YGi6n04tmRJv2AiOjN0hL8cCW0GTI3jSLbeZvTm&#10;6UcrTXau32wUemIRy9wXegguBN+QvhOYnCJdOzpzu9vL2y63HyOkGbbh2dnRTDL5D+EVHNSi9KIu&#10;i4A67YMGP9BiZ/TYIR+Ht5ODYCFeM8/1hsJkYlJIlTPUmfEn2r8rFypvXgLeQEjT0XuTL1e/gGWy&#10;1Q/5QaLfAW65btXlQ6rbIw3HaMMYN6b+J7pdVgBS1IXpssRKbf7LcpPGfzDSnedLvqE+15Tha74w&#10;jwD4Slvkcbgd92433ueLwfaXQMLf9CZcVlAAvIOq/wMd0Aoi5s8Fww/1sPvcLkCtWrVq1apVq1at&#10;WrX6rYC4PAGDzPbj29cGhvi/sGz3T8ez8pz/cnCf3bWQjl9VwBKgxOsM2NIvXQXmFMAgO6/FySc/&#10;0p5KNlogrpBQkwQ8VRmrSU7lZZc4114Y7qH5HpmEvcC1MhfGvJswXkD2gIA4AGJzmhk8Ctsr4Bb4&#10;utjngyizAYHIO1mZWTBFLH5+ksyVmbtAyCJdvWE2cgpY+DfJ5LHJVIHESiSNTdVD0lWZcpHekoAU&#10;jcjj0xpc4d7zUYBvJNHotDkL6aR9nkmHlRRs7EUlhYppx4APz+BZymINJMOb8XOAFNpwCIJwXgQo&#10;b+3hDPhb5cKp2rMBa+ktrBcYCXAnALBQuMJLT40SKLEl4GdYCq3VLPgVoaXcr1FzZpDUhrxPkOxS&#10;Qek7EoBIegobsvdg+6bQjmCi4/J9qnZuSEhgOyxqIzL7OLjyCwEolaRXDLRu7OgRdzqe2WFopEt+&#10;DRh8d2DvWIKKkmEFEoGVhQY4X048kOuklB8gvccXyUSH84WfCUCA9NX8u+PhWIMzjvlv+If3v7y+&#10;udPp6M7Xq6WRaKDDf+98PnG/Cdi5yP0ox0Cg7ToTkLzb7ylVPp0ubrffkRp5uV7c+e3ABqJRIsJA&#10;zsltNqM759f1TqxBnIyb3BHb/Ptl9vnzLxyEd7s7+uCd+xO9CIP5CXaW1/ywv+PXl9dXgVi5Iw/H&#10;U97nq9ttB54857PQ+34zEKgMxprDP4CaOD6MsYeH+/y7E48zxpGDvuMFJ5F1uB3kcSik3NW0WgBx&#10;d+OG/eWNGThFM+ZMisFmopBJiUem7yq5RXLeKp+XVyJ/kWhmOQDAzduOJprHYKNXn52cpKR2PcfW&#10;gqQnX3xjEynoeUDUhB6g7FMUTZnycRphOgJTpM4CvIXHAf0K8zjNn7fMkRes0P3luBHJD0Med/DX&#10;+FV+ebe/u+KGm1/3HL51Y7dxu82924/3ZEj+VmAjfR4vP/xDgvkuQgKwGXZuNz60p4JWrVq1atWq&#10;VatWrX7LgirncH4pD/Q//AZsXiBv71OeW+5/sPnPvwqg4a1El6m6nSSlYuVVmzhaTmkaXnhWpXml&#10;TCseeWBqiUcW+ToJ4bz8+0zyKRaQIi7IfpP+VTJbL2854C8LwWBPv/2Z3oKO8+TIAM50sw9QYS60&#10;REuVtNNVDz4BbiXoI1iqb6xhmMkSbYsXnaTDkhcXohFwGfLpsFPBV1uwm0yN22+qLJr7ENbgTV/D&#10;Ptxt5rF582n7su/zNYijJn0C44DvIbIYhiHPnwcCdMC1KHUFO9MriwEFfKswD4FdsI+DMC7IZQsT&#10;k0xFqhID+4wKwyT7tp6ErKtsyfwq11Xyb1dzLdAOIIaJgNVRtouf8X7Kdjua9vG9XS85r8Adocp9&#10;DU7VePLFmZHb9GQWsg+Ar+VDARO1Z+jBHIkNdtQcL+58mYy5ldzxdCaA94bE3KVzxb6tIMInJOqC&#10;gYVBaI0GAJHeepDBAgFHIMM8KZwhH8g0HY0uKvAw+I27341k9sHn7nw6SR5rUlH4u0HySzlqbhwA&#10;ffgcsuTyEEfQBICra5okpQ1KyFl8dPvtnvLcInuFxPByvpoJ5kAwskhVZ9CjL2fu/7bfM9iDfn3L&#10;nLeBdh7ZLks5q/O/u/0dT7S3tzex+pxkp/D1I3jpi+R0Jui42+3soqDwEBwf9vfrb78hYxBSavQB&#10;Xo/XQo/vzPwRst7D28FtH3YE095eju7pwyMvDJfcP+CNgmkJkGyhpLfnYKUfI/wFt2pjet8BhV4U&#10;z1xCPaIh1qEzt9EUjF2nlQGlMXcc1AD/Uo30VjhLt90K3LOgFZ4sJkvma4tm3dB49u0guerlNJFB&#10;qRUQZ3JkUXCnqxias6USuXLRCBa//ZegjtdXSl2VGJT+bBltSSBySiw6xzOZf7jJb4ed228emZj1&#10;m6TgFhNR6Pd/JDTTHkYm9/XLn7gvHlLz8GvVqlWrVq1atWrV6reo0/XNfZOfrSnd/bGAM5ubYJ6y&#10;6Xc/IIYI4AiWYZ2bYCNkXvOYj/Q2Bx1/wO39WFX848igMwZbqMmwq+KqMNToU3/j7wdwj85z0bzj&#10;yJpDf/bm+w+JrvhZS03RTTaX7kiwIr4GAhvwj05JHPhcfDKyVSfMoREKGhUOTPmtJQQbsudSpy30&#10;Zsk1p8USZCXzdcogMRBJoR/J5LeG9YlBhr4jmUuMRPrfxbQGYARLBnZrqEW6IZrE4qEnZM8ARLWg&#10;MymzuwH51uxi+7xoccZK5ZAPXidy1bjtiD0BE0FyLaSxeAGIW94JlygsSQF/wjM6S7MFUilHM+Fe&#10;Rvfjlsmn86tHIcBRKheBO6WR7SnPvFTHBnAh4HOUDvcC92BjxvBR4EBUTEpKTJkxDqvvKnhaWH7A&#10;bELBawwjIS7l4rs2RNN0hskB8YEVoNuMHeWoQDb5BgN9kMpLYG+a3X63YRordwRIae8tohiMuavA&#10;m36p8cklbhrwzPFyJtDz4cOjO5/OHBx9p5hjst56bP+ct7EVQo2dzw010WAykYWHE2fs4fQopPpw&#10;vvDgKSkFKj0nSXvzCAdTDiCj6LPOHV4P7PTNdscLC+S/+EwCbTi+vHObbiRLjmgwNdf5NeeF+4rg&#10;EWjYj8cXDg7QZe/uxdw7vh0IECY74YG+j/n/YPF1QYPkPJ/5e4CW2Gd0Mo0z885Bttz3Y/XC6ztR&#10;aheLqIZEOhqb8Drl/euSRSk791f/ys9czH+HzDmNOh0A6PVhn18LpH8iSAp0G4EokGgX8BTLDqET&#10;4LdY4g22hfGEgXMBkw+acZ50nfwGEBM9L+a354lsOy89PFmHFm3DfsjbHTt5LMJwEppzfLbYf8YG&#10;zK9/PRy4PwBvE1D4tJ7MXdD4WAgAFsmyxqBngrRzv+vxHDhG3KS/e/vKKMX+HTj2p4FmFfQzKTTa&#10;F++f4bmXb5AP7qmy537dVTO8hhLeH3mFjQy/43f0hvzLcANv1apVq1atWrVq1ep3cR5xvLyKLPBn&#10;zR9+IMAPz+5gEf42SqJS5+mYP0uhjafrgV5ymCtDYQTroinPtTeD0kU3eXuYD4NR+Lvo/V1AO08F&#10;Xi//c+dXK6pObC/8OEeTpVq4BJlhUcy6UGlojngK5uCdK/I3kVhiJbJ0Nh9W+ELqPefdaRHeQFoM&#10;5ocRQB98ARFomueMoTOgrX+X5jsD4OqUTLsUsC2tHLHrvAhoM2IOXgc6WLH/AhsOf0do5lKJQgC5&#10;QmkkkaTM95/7qiiNOpZdEZxaoIlPkjUXsmAN2XWSMxMYNNCKe+Nvk3dpPci2ByFsyGNpu926YRvc&#10;ZrcjgQpKxLB44gljLzyjEJyAH9nAJ17UWwZF2QtgE/LeS0woJsHuJhlZgFeoYaEMDwERCfZwAEEN&#10;2K2K79CTrIUsCQKACNnI+0iCm0l9gVepzztLag4WKhIIPhY2I8Ff2M4ZmYdYgMmaS46C8KLF9ehY&#10;NlQvg0iClza4wNgDyy9SQjmqcWZ1HDzXNptBqPAs6Sw0yMMA77lEyuLlfGH/kenVD3mQRoFzeQch&#10;sUVq7m674XYhb8W36CwM/re3o7zdYDQ5zwy4wO8JNDFGWeiwYp2jDVOFYwDAOp8nsd8OR4JJ0GuD&#10;wff1V9+I3kjwJCpZNu/TfDUUl6BITxZiZw0/ihhpZpOBNFkBN5CoThwSWwNDAaxd83bwWhgvRurl&#10;F3YiJMBgrx0O0oDjP6TKbrfaMADIMsDAnDueTuwo9k1IBGQBmF3z6wSMXskoPFqgCgbw/cMdOzke&#10;5GHIFJletFGkFqMfHh8e2P6HvCNIBT6dz/Rl3GxHwsF4/fzybLHOgf4E6N8JywYmMy4XqY7R43mf&#10;8jHCVxE+gGJSpopXMaHIAORxM/IYLhclFI/jrjJBo5mZ0ugzLiZr1onZJzkaIAgFF4N+GGqQyO/q&#10;zRnnxnl6cy/Hb1efvN/kJv0rgD+cS4fzK//txr37cPdFvlHe/bnehcVjIYTwL+T4L3MeU5e3/NCw&#10;bZ4frVq1atWqVatWrVr9xkDfS/XE/tELTCcCEr8d0He6vtLWZ5ovBCzeeYWXcD+zFDpfT/x6yHMG&#10;ABwA/e53T1Qy/S6BfpjDAldQGIWxtkzuWJhxtMEqUEtKBqJZ4i6xt0A7JX6ek0UWQaR4MzfzJTXW&#10;cf5NIlFhmYH8YlJh4kyLwD755TnhEwD4XCc1XfTv5n6YR18Xk80CSApC+ryx5oI2L/ZakFS0pOHy&#10;qJOlEjPowgBEZD34gaQoKDYZTaqoYs3TGbBZ5qFGTony16N1F1lrllqr1BIxGAvgV1KOU6wehl2n&#10;NgZGgLwF2KmBSLXZbknQGkcAaiP7DGByvx/E+iNolkyh6VzpuVtWJtq7sOcA5HUrmFHZkdg+cBlv&#10;gSWjAZhkc+Zj68ZArIPdHtWHwBVBfGK6Lll3XirYYah9FMjqC8bK85XoSPiuArie488BmA223ZTM&#10;EzJVX0SKvE1e3QPlHEZFOwNUCnMgwwsNVYDmjiaGAP+2ZLGVQUnZ7wy56YbAHwC6Dw/37vVwpJR0&#10;e5dff7wqyfVytRhni3nOH7jf9QRtToczt3M8n9ze6QID5iDCORjf7DbukvcJJwUkqePY0a8Nv8MZ&#10;wACQ09UdjkdLhp3YeXgvjBHBaIuWgAPgDw1wOi8cazMiU+JkCSmioiYD9xSLnOQ7aHgFU3fhMZc/&#10;e5qVRIxEYTDWYDQ5Ha6kzTLNOEoXXzwRybLrAHRpe74k27qi+Z+rjx8AS0qNu6DjAOBlJo84OZ6f&#10;n92bl3HleVZKLi5CaAN8GsJRJsZuA6mfBMSOiYDey9urZNq5G+GtiM/HxQfx3QAB4YP5+PhAFiAA&#10;Q4GC+YRxA9sBFFl4G2KAgJmY5kifAQC1lN/ahYrnTpQ5pi5ckvJCg76BjBgad6OZqo3sImKGnRib&#10;Bey7AOjM793nE5pAqQ/mI/i7CSSVC8fL8Tt3nk6/vUfer3jvecrnTf78x71nkMevsz9Dt/lxVwWt&#10;aCR8fuYNu/MtnbdVq1atWrVq1apVq1+3ljS5w+Xlz7f/+eHQxTz3Gv/CPnsA+Z4P39JzvNgHFbLC&#10;r5zT3H417+/j8kYgEP7fXz78THZTvwO+fwWAIoHFLK9KoESZ9xSQzs/G8jKIraTYUgDn1w8EQYqe&#10;b17wH8lU5p8nAKirZA0qDwHkwcMvKEiDjvmU9S6UkwLyoV+fhWxgbi5Gnm3SyTtwMSgpRkvmTUr5&#10;DSIOCpdIwi5iKiozY7CZv//CrAb83KttklhnANNiXAygAknFBMEmg1ZCsWSuIBx5V7TBFvThBMh5&#10;k8wutufphkQE7GCE190wkDQGIhEBv/wPYN9ms5MfHoAzBo1KXSgAM6oPze/OFzqh0z4kY8dRcRiD&#10;5MhGKgPC2BUwsNdY8NFYeKa6hDsZgjrIviOwsSjsNUj1CkwEUl1Js4XFsF+CHTE9G0Mhejpn+07h&#10;LX0bu5vJdmSacGFM6niEzSGzZU4iqvVgpN3fPSAThX5wY/75s8+fyMqDFHVAcm2UfDNEpOFuZUTY&#10;DQSMkLYLRtput3d3d/f0mPvw9EiABmm7ySJrdvsNgZtLld8GAlCbUUEYRyT+Lhx6uZM2+fMeeVI8&#10;P585IO7z+8Esw/sgK0YjoKPpzbcs+XN6S5UN3B+inIaW9mNnoRNokJkehV2XqN2GorXvBAxONDXU&#10;Z4ChN2xGgl3YLkM8LApmLD52RAuvfA8AQSL9vcCuhUh2T0kxWG+SJ4tuCUQe7L8ARlw+V/A3DFhG&#10;WfcF708C9nInQVIL8BXedR0HiWjETNgxABG/h3D3eD24od/IM5AsOa0AYDAdnk/u46dPHFTwGgRQ&#10;t1CWaxfRY6w/wyCS6cvORmE+Wa9Rib/b/HkbBpJcDVDUoARSDeBYNNSBjM9+VGoNLlih99VlE+0J&#10;ua/PFwn4PgKQBSKPiwBTlQn4yvMRKyLwKwQD0N2k3oA5uRl+d4Gkc+4L3LDSj3STxoUP/Y2b6oe7&#10;z93jr5GCqzSmXszUH7lAz//49lW+Wf9BY/e1atWqVatWrVq1avVrFuybLtP5PTD2I1bXdVXJ95uB&#10;fG/u+fgtk3xXPC/9ZkSH8jooBhdZFgFwud8+5fne9l96XxDzCgZ8LdEAGmPMxbLrwiTIIjOcj8EO&#10;Tjwpb8CnEneT/PdCFOgDZGEROwxBmNFkrEXSq6ReMdpIyIMdl+U0EOibBbJFhqd67TDZaKHaZ7kb&#10;7/xkfQS2ILaRyGYzPlnyNZugSmuLHNnJEy4auFRQKQF70cI2/BpwESQL5nDoZBUnnmB0HcDSuFSP&#10;w2SQJ35ezBIOuACIdMAygAuMG9iybdyWDL7BbTZbqisRZAEsBRgS2HP0wDPJbpeUOFqs7pN5L/oS&#10;ILJEYhWSWhdGYm7zmgGx+hFCKUq23iIGXvXGQ2hoEAZEQJGAjvoMOBC6qg9K6S3KSb4vGtAXFaKJ&#10;z1N4rTPvQgCHvUJY8CvgLkFqXOBGclYMNaSEwl1T1WI8kcz34cOTu7+7c88v37lhHN3T0xMZU/DW&#10;e/jwQPAHQNbD44ObLhd3Pp9zY45sMMg2d6BMbkf3+PDojqej2+/v3JA74Y//5I8JsN3d7d3hcJIu&#10;HX5tJbLZifFFvXUf3P39nXt7O/CA7/N7Hh4e3M9//hXHKdhx2Gbfzdw+gD0FeARjgXWFd8qwjoeH&#10;HZlgj493DBgJvHAs9OC7Wmow3gMfAXr87fqaagPWGmWzSVpnAmqWFAsUfxs6M9pM3A/KUZ3kx1fz&#10;owNAh4GIgY6243kAVDf/HVLcsUiZJyHfYEHi/SO8BhfJlsE47Omb8P+x9+bBsmR3eeDJpTJru8vb&#10;ultqSa22EBICCYRACBASxoglhMBGmiCM7XFA4AgzDBMOxn81OGYDzUTYdNjhABweRgRjDzOEoRlG&#10;EGMjjIVGgAAJBBJagLYW1FJ3v+0uteU+5/t+v5OV97773rtLVd1b3fl7cePdpSrr5Dknl/Plt+R8&#10;TUHAqyMUTfs7+BY6Siwlwpkk10ZE6hHokEs4SEfAN5pnGjkxQDoMr7yI+vaQIBr2lam9npxw89J5&#10;L1aUcvMJjZ770Zf7+/tyHgADMpT4Z6MJMPhDUcq2wBIFoEumqKlqqTIOzsy2qUynBAmBypOxV/n8&#10;GePIpxhKk6aJqx0WJCXjSReefFwebq5MlnqyB2MCntKI1j2GWM4HaRR4aUbTXR4PuCjeC/CLo74x&#10;Y7P4NN67XLTh0bHIVK+22mqrrbbaaqutttp6LhfWErABYrDesu/Zda2CtVyvM7hvu4yCP2k+I8g3&#10;mu0d3b7TtLnxHmwX4AtUSedNGhCFoKy5mcbaaA+WqmHpALHACOSiARWVEHTcq8UrTmELHVf6MZK5&#10;YwhMEXwrBaKrqBQ0tRS20nTcQAMaSOJwslpS9QAOBUJW04W7V/u6KbDkaIbcL2Hxle79Gp0rnn05&#10;4Te/8mpQ0WgoBT33arCsIpgJFiYRE09yiMVvzq/jNcTjP1e5cEmWoqdeiLRpq1QqDPBKk4cJnIYe&#10;FZ1QFXZ7XSov+90ecSuoQINOxL8BK4DSEfhJ5bk5rQw5hz2X8+AMYTeWEoxSCchKKzTFFgTb9RmI&#10;UgamxkiYxuxJYClwklCxFhN4iktUgmkAuwCDE3OiEuAQGA4GlLm2DMMt5TN1vBHaEjQ+H8Aj40k1&#10;pKPSQBUZo1KDVISnmFPGLUOLNOaiEpQ5pKdcVogk1hNwajqdssEA/UjFtB80G48F1VTUtwTLDo3M&#10;czPcHOjACaq8v3ObUb8PvOBBAkjdrgRCQHoqiSSe2drYsIMjFFhPE26TLDBXt7dN3OubyWxMpiIZ&#10;kORTCmV0MOxyMOkRGAZmPBkTye10Q3oD+DUSKuEXMGrkBMsFFExmOVFfB5j59AQsOGHALMNBiAkD&#10;6Wqlkx5yU4BzmNwRfQqpFOfggA0IRBj/9/o9u78zRVhtn01T8RnE++2Exv5Gvpg9OnYjn6R4gjgz&#10;cYLxzfb9HdG5o32eHqzO+w4pO6katWLixUzgFRQaCC5eH+gBhgnMdF0CfgknZOUhLVcOaqS94KDx&#10;QA0uRCfvyHxTJCAH8ndKdtXHUA5eo1ThnP3LMBa83h7EkBMnaVEzQoHeU0oczqmnAO0Mdff2czOk&#10;HWf1SQtjAFk0Jbz2szDps3RMT0SCi+g7uy3MUzACL1q5C1LZNFld1kVaAT88BYNkGGajg+72XS+K&#10;OOVG9qI5LcbLv3nQVK8kmzDZq2X3tdVWW2211VZbbbXV1r0rK2Ykj6yC0eeAj0F3iwyp+61xsLaB&#10;emk03THTbLy0NmKNCbYgmH2DePN813buqwa+TM0ACzQ4snTrWE8wEc950Snw5NJchdlmau8/sNYo&#10;3y0K9V4zaulV1N9XChDSw68QwAwQUwfrcft96kHmaz+/FEyhUhnxPPZSl40ElebSVc/JTVVKbJRZ&#10;B8yDYRMGYBPwBJdIOw+P9CrhldUBEsAv0OaOy1WQLbq4kUr7gunD+It674tMVfrLkZnoXwfgi+m1&#10;QhqCInPQG5DJ17O/g0IUZCHMWTDpSHoKxWasUCkxpbOezCUAF+x/TUkG+pEBZwiMsvo8YU0q2FnW&#10;FmwBfy+kJENAEYQljD+AXGcTV7qAUaTuqiJUcByXIAwmn8TlArSDHFsAT2WIql9hoSEppSeAMIA7&#10;9m9Y1a8TZbGMM1iMwE3gaoi/5ZBxgwhXyViHCIEYMzHCEDgBAwyd2u/HZjTaZ6dTIpqLj1ochwSp&#10;pqOpyE5tB0DaOysFeEFHzNLMXL5yyQR2x2ejEQE/iXKu6N8HtiAGJFaTwmkys4PXsyeZHreRzKak&#10;MAIcms5k4GE1FlGyKVTRS5cvkd575eoVs7e7S/8ysOK2tjbo00fpZ7fPSQ1239bGJgFNAnD4zMmU&#10;4BFCKwBHATyK6RGYELBEcjDAJLQT+4/PBjAVdiJ+DjoeIOFgMGCbIPnt9bo0GgXjEVJjvyeDABYb&#10;BgtsSaT4grWGbeN30JpjgBBsASZYECkrLBf0HECei4MW1l/J9gtTT2Kyed6x/2OiZZkAiUWaa1qy&#10;IRAI9h0SX0I7doNBj1JZ+grWtGCRIGOcCgaMyGRmspAR6afREzz6h/RYI7p7pvTC64/+hZmcjHyZ&#10;nOg7+hNqVHVJpmSJpHGyKktfQlJ4MLmEnKKogctO5ItUGNtGP2EclHlJgLAoL+RFutQgmdKlZy2z&#10;9CILwO/63hf42Ru9y0eCa77fYbAHGHdLv4FQIHKWToRx6IXt3VtbbbXVVltttdVWW23dC+gqc97X&#10;r6qwrutFvfvc1su6Ic0m6s03XjLC5jHBF1LmfrRRg43nAvYBHHKy3crZUjnmnF8HSgC7yKtMl1jC&#10;uCLpphLprlvfOn8/suDKai6LreYsPoJopVEQae5bF9C/XzCADtbD9NoToChAdkMp5CH1JqvhPvHN&#10;UyDNE7aia6UpS2XZeRqq6YlsVEFOxwykDFc976SJwmZzYRVkNDoPOV9/LpR7RtAyqMlLFcEzlwys&#10;excIvoD9Cz2RxgIDwL8ojEkogoS3Byu2bkxLMB95DHa76A/BDasaYKUkWMFIIHYA+CpNHa4E7Khx&#10;kNBzkmcZN/QJpbfoC6+qgduqcKCekKEAxJS67O3Q6k3zWIJACW05MREB/Ko60Rffg1EJazL2fCDs&#10;vJAhK/b3kPB6vn4upZnM0aCtXKUswkpxFYxpKcQrhMnSH5GUUAk55TdoHNl98EOzf9zd2ycW2+v1&#10;zHh/LJ51SNXtiCY68afEp2GECGkt5as1A640k8nE7D17nUAUwKatwUAG1u4wmH5I5kGqbMaG2wMj&#10;yyRt1pO012SWklnIlBa7EXgBImkFstZev8sdvHX7Jn+3s7dL4BG+gJD/IqQCem2iyvazITXudnts&#10;B9oJxh8CRfrQeCMIoiv+BGhPL44ZMDLa3zf9viTFQps9HPbJDERyba87MHu2fzDh0D8M0bDtihlQ&#10;0RNWGgIsEtFldziRfIKBiX0/2obvEUwi7TQ0xsS5ICNABuaaz+MUMltMKsqQ04zoMg9wl4qr5wqM&#10;X9e2xfNTAcmoHZc/+kq39ak999i+NBMQV+abJNMQ2PSFlovPifSpQppJujDYgB073uhFMPMkDEWe&#10;AABxr/Rige1hjlQ1Oq8nOZW34kQICXNJnf48occoBVVOEIH4+JlIDnxffBA4pnmpqLd38HHFBSrM&#10;47zMVkO9b1wU8VkIxoBv41GhHej/XjSwf989mI61RMAPEgRcrO/nJ9hWW2211VZbbbXVVlvP90qQ&#10;UrvCtQPWBvfzxsMaejS9bW6PbwiZwQFvy1jnKNgla8WCIZb3Yx0uuaOUoiZBHHRKC12Kq0pWdTUb&#10;2DWYkD1KZ47H95DJVVa6VjZ1MKXIQc18XStRusKz81x4pXjWl1WuoJEw75Aw2zGFiZD0al+L/GPx&#10;AgwEQCRrT9l6iiQWpbRHkm4lZNMwYKNSmW/JcAfapClj0Te6O+oLR+KdjruATf4cFDRzQFZCO4I5&#10;WOi7HAVPWG8KKQrb0COPUNI8JXe2YMhIYHIvNFP70o79Q1baL8ZuBGTyYX3pZmBWS5QFrCspLNY+&#10;L9WX0BfAkUGpfFlBEE2M06B11ORbYDOhhLEUDLtQsDAQyzayH+lrWJhiZvsojgRA9Zmpa3z4jxUy&#10;boHvKbgHsFADRiFcTY0wRZU1GRjTsGmTQA+RcyuJKM8U8O0Q4JU9lYwHAW+F2Qk5eKFEqxC0xkGv&#10;z4EHcFVp+kq/0zfT2RQhImY43DA7O3tECPtdQW7xOwB0mMtR3CWAMxqP+DdIZ5Ha6zoeab2UMuPD&#10;O13STsEeA6CHZvVsRybTlIAVQh+qKmQ7yAyLRCvdBWvNdg5Sd2f2fZ3wNimUZB1mhf1MCfq4cfMW&#10;2YOdfp8egJDRYqKPxtc5cBjs7sAOhv18p5cXbz6RmeKLEx/y3ixjhw83hgQRsb8IGMEJB2DdeDQR&#10;7TzQWyb39upwC/QdkmMvX71iJuOJbXNiOvbnge0bePJVZB5GKhWWwQFw2Y3nvpgE/QimpiYDgKkA&#10;Hl4H9iUmAoBWSeLtsM8lYRjszFgkukFoPyeWJwdFZVL7GgRiMJ0liNRvr6L2HH55s+lUD0Cfkxog&#10;qgMJeRABnEVISCjSa+zrLMl5UNID0PY3QFs81TBKIQZTj0nPGHeevDwCqKTbaqoyUHowQplunAur&#10;0wewWOmzDP0sml+qYSjbfgGVoQ7UDCg39xlHvqIPljHKUzOe7ZluZ3DkE7DQXsz70dDs5rdW0iyC&#10;ilXV3rm11VZbbbXVVltttdXWPaqwa9KiKlamDkLy7WYfIX+de65t8iJhOvDSLYoOAX5QCAUb5x/I&#10;CCUg2FqScOvXoB0W7mJr5YA8F14hmIJRZhaAIVhpOUadAwpRHQRBKOtO1HHqqWeEuORDHeUZtQqT&#10;RF5KgT0hCflqi+aXdt0ZCGHIKXQF0xU7spo1CMAIBKDSm8t9AUoSoFMmGX265DMrBQJVvyygkplv&#10;yw2XA+30B8Hc6nWwp8w2UcAx3FeZgNxvI4nDrlME97TzDhJiu4lOhbAL+xqQqjKEfALOysluNPpa&#10;rr8DaTst35B/gHTcSgJGfM9TS7qgbrSn/VWHXBCU9NVmTa3KSkk1Fjm1G18BMEvKgwOGpBR+accy&#10;EImzdgH2jcczzRbRmxGxLVMVSpKT7TuyU92YSliEVY0oK2CKfYAsWVmPle6P0K1kbnnqHwi8KUT4&#10;gvFSk0OCS5luTCRyMk4IsEw1gALy0M2NAc0X93dHNYI9BUuu1+XgjscTMv+KLHGSboJtCGgo7Xby&#10;PCMAhkk5mxUErABEIUwDcl4ix3b7kLtCl11FoMN2SKEEyEZtdqgJNTogAASRAIuOShIxNRyPUrO7&#10;MyIY1Ov3BaCrhDWWpQU/s7QnUqDBSIwFMg+pbc7wjpJAFECrTNFT/H4yHlNuvGf30R8D7JKQkslk&#10;bAb2MxiSsLdn9scjDj713fagGO/vC2jpgC3bX2jPzP4P6TD2s1Avu63Nodnd2zWj8ZRg4pXLV5mi&#10;6/tjyn6xy2gnAkzQz4ltT8bAC0mQQfoOxu/ypb7Z2r5sxpN9Mf5UzwfpYzvhs9SOQ48TFW3p9Tp2&#10;O5l4A8BIUhmLAF7rhz565NGYFD5+ZW6mE0nz7Xc7OgaGY6DJHpIsRHZiwLmVqL+erwxC+gCm4tVX&#10;JKlGjXscY4x17uUyt0FZzQs9ECSW3FMasX8B0T5nhBqH3fmTrxWCXZiLYPfFnS79+9yx6go/97sb&#10;ZpZNTWK/lto+vcAxpCMatHdwbbXVVltttdVWW221dZcCawfhF0terNRgR9/en4MAcq+apPvm1v4z&#10;Ii3WVNlVhIYY9SSD1RWCOs6tfAWRfEGDKFtV0K721NOgBQI4AF+YN1CT+7jGLR0GBp8+I8AXwS8m&#10;wgoeUDqmXCnJtSFCPo2n2JmyCQMNuSgkoNRTUhWDI3IJBZHPE/aavEmSW7k+F6qgbFuJOJAYCslH&#10;3ls5z0j16JNQVIEgJTlYE3pVvVcPW+UdAGx9B0G51/kKxukY+0YUkPPwFw2ZUEASeEpm+2KW2X6Z&#10;Zew1puRS+ViZKM0EH4JMNxAJLPZLrMFK9osH7EKBWBkJX1iWDh+h/FW2V2oTfbJKvRrTAssOeATG&#10;vbKfE3hisVZpjgGTcguPpDZ0OlS0lQPjyFB0gRyQW8t4h/TmU1IV2uFJIAtwkhzjT3DQozSbQKWG&#10;mRalELICv+R2BRbTvvRL3XfDfQsT6IT9xKS28yBhRedDBgrwB5JTT1mrAKoYhoCk2bhrZrOpGU8T&#10;AkPwxJOgBM9MEbzQUa0wJmEs9MhknDBNFkAfQEGAQt0oZNIrgKLpLDGT0VTYbgQXC6LY3bhLQIrJ&#10;rWVK6XlEFljC7eO9AJ+wU/xs/A5pt5AGI0k4hblnJgNSSeoMDhSw4+CdB5ZdyOk24+8qjTEGgw3v&#10;Gw56BB8nkylDPNAPRNgD0b1XpdJ5sb864SU5t2v7MKc3HgFQtN+eILEd+vmpDHc6m5h+t8t9uHXz&#10;ppnYfU0BoIFlabe/N9qjNx2eJACsBJgHb76xeiHSP9C2Oe53CIyCMfngAw+ybWMmAxdmtD9me9EO&#10;AJhduw0YWmLSwG8RqC/aB5o0ZcdRQBYh+tR+FEFaOTDVlNXOCzAZ0RcYKzA3wSAE8zJJ5CwG2isA&#10;0Ur7CIc5GY1g5Nn97tm5gImKNGPPGWEyJroUFB7MS/UB4AFYljXqHfJAlmCVi8oXk3h1ALxdhras&#10;vGxH3xpdF0Nb787EYoR04OKe5kntAbGsdlTGPbFoq6222mqrrbbaaquttu5WRZkR2JqZJT2Q121i&#10;/TXsbZlhf7v2UTtKEQTPsUmyz//dvf2q1jL8zwCUis51TCTYQoAXgI+VMr2MSl09bauvvm6+hmQQ&#10;OAqEoUeci9JdX1hXGkoBbzawx0IGcwZmrkQV8A7GfcQXckMwSPzhnFyWkasKAwrDj0QhBQeR1FtW&#10;TYC3OrBWdd738pc5aCfBD14droH9nP/kQiXmPoRG3y/b0nAS7qOGcECxyW36OvdETuw5qXNt4+XV&#10;W5GkYsiSRQY7S7DuB4PS9lQ+M51OYTqzGfEIKECBTXQi+xlZSZyjS2KWT0s4gF6U0RrJFRDprLAY&#10;QXTKilIJRCLRLpz9mC8egBL+qgpD++Zcx5aj4AlwmyvrEPEpmA9BR9iURuW2PhmbArcC0EdKb2ik&#10;XypNSaAboq9sQEjXIdE1AsZ6pYbkVqX6JOqYEQgMzDz2GH3nE+QlQcuYqjadBJgEIAcdAyCpoCQ1&#10;NDGYVeXcJDAlG8tIzHEYkKUmiKjOh0IGEx3bAVNvltSmjSMAfbOUDZplMCxMTJQJ8DPc2jBxR5Jw&#10;4SkHwhuBxyInetvfGHBCC+PO4/Y9RVUHw15thgnklgdZpyLAhdEkqMdBEj87AJkAIMCsg+YddNmg&#10;FzD5BJ2dJRLkAWARjDlgwb1ujwy7aZaaWE0R6T+X56RcV0a8Afc18ISotIZNEOxKC4KiGCC8Hd8j&#10;LCPNEhOUEs+MORFBN27ftz/aN7d29zj5ALACmN3dtSdbTcVNGIhiCNKifwBKwmfwc5/7HPfN7lV9&#10;EGOajJMJwcwYbMckJbMSkwbtH/YH9Faj36DtPyTvpnZcsc+Oqox9SGc52zPo9eoTDYA4x4JkyIY/&#10;x5eJQAdykMrrCgK66FcEhvi2rwDsupMEPgegqgR55BI+Esp4AlQU2q88XSDrs5Hwe9EK3hd8SrNi&#10;Zp87oVf079sxm70rd1y8waAd2Av82F68Afgttx0lWbR3u4loq6222mqrrbbaaqut53sJyNIhk23Z&#10;6wfcmw+7WzWQdtQ9OtZd+9NbZjTdNeflnQRbJEhBzzPoT2S4wtwTrWdO0A4AAYMQKgFouOIvZb1D&#10;3MUXDMDTcA+vFFCu6fBEICh04GBh/CDkur4svbnfnnrrG9MAZcuytswKyGarjF8U+tmBBkGUxrHZ&#10;fJXR1jBhWar3vgJf6qXncMFSgTqRDyv4pZ8GEpCnycEOSzLV3Luw9iz0ZP+JCijLrWqAj5A1e6oI&#10;9IgV6PZ8AViNZj+4PE6Acylk3b4hBtCJQxN3AhOHKfMY8LsByE1ZZbKoUIVpbMJSQkcAAjrwDsQw&#10;4E/IAgBYBrVi6cJNlJHoe5Ks6ylL0gFsnkMuHFBHTEjyCkpfWJcFXAA9DWhRaa6EbcjYiF5Rf+eA&#10;YrAYKwE+Q0+CU5GETIwk1FAUBRML9XdEPyUm5dq+UIl1JxAbMQmNARiGhjA0AdTckA2kCWEQENjj&#10;DgPosxuEvBdAlN8RI0ekvjKRdzAkGxDvIdoJU/60oJEkkmbBDsZQMwTElx0DCmt6krIKOeoQA9Lr&#10;mv3RmAcKQoTBdBtNpmTYVYokR3Fs+mGH7UX7wFpDx4G6CTCxazfbt9uBFHV/f8SOwyAylthud39/&#10;TKAswj4ElcpsPXrFOfQehckBqWqapQRt/CCz+z+TMBPITpEiC3lplUgibTE1MSXCRQ1ggVmYebkZ&#10;9Lu2az2zsdkxu7sj2X87KeEDiO0FpHuCTSeeeJjYYEzidQzFKCs1lfSIBjuTTYB7mGz5OJEgECMA&#10;I3wCPQ1LGQz6BAIRtMEwFzACaXQak8GIL7Aai0p06UzqtdsoALiGKcfPaMIQJg3kxjxfwB+wyDnu&#10;dbCGJ6ai2G8AmZA4oz0AhDGVkT585coVjgfboTp1SKtBO+7b1zMYBcnJyYwMwYJJ0KG5fPkymYs3&#10;b96U+QkPw8C/sBds7m88MNNssnrArxLgGD4Xg+6mPWHc+UQMTw2vbT1sru99XtiHS2qjxKdXtby5&#10;Bfzaaqutttpqq6222mrrTlAJazRYAc3S5Vnt9OOhuTS8ZtcC9w7lyIvUjJNRvbZYcWfwM0ni8c6X&#10;3EECT61SUmaVSnM9Zd+5FzJUQZNqAwJ3ksaKdXno+UpUKkn5wzo9ZMBEWQd2GDNnjFUaDOErKw8r&#10;fV/JNgzgNMLOw/eg5QReYQKSnFKVEnuqslLYTz3rqrKaB2soMcOtzwg4an9X9R6XB9ZxbJcR70Ln&#10;p++yRYAWBGFUg8UAzArnP0lSXSXptpXrJwETpXudRNyjN6Ew1wRfJN5ht5MXogo0aW6CJCFJymUa&#10;DHqxmYQzu/7u2p8DKgmhmASwDQZgUfkEB+GNFxgJOs3LVPBbVRG6vhDeoXgLehpSEtBb0Gjb7euK&#10;sgYDHeutyDMCtpWyLAtlzQaehqdqHkEUdBggQraok+DabYUKJUKdibHNSslGcAhxZZQiiteUQq9K&#10;7T6EIEQROCztPmdcf4PVGDLWGpRDACpcmXsEfwCMQaILFly/2yOgt7O3Nx8oHnge2Wn9fkz2HmWw&#10;SGYliyc0STWzHRpz8qbZlIAVgBsAOGgz/P6koRWpl+PZzCSpyjU9Qc+JjtrvMzL8ZpIWCw01wMBC&#10;clOA2gIAK1UIj8EaT6Y8OMbjqSTV2kFnh9nJD4/AKBRTQ8qFAzkYRZZbcN/B9JvksxqFBoVyf28s&#10;MuesIICFBNooFuANdn+F+hYCOJU2ZwTt0GZIjMFkA4iGJxQiyzVMtb3ak6TiXNNRMSl7XZGyQuYs&#10;Gv2g1vsDwAztZ8fcJ0G/mfSbSIAIsngAlvl2H5nmq08h4J04TaZmavsGwB1ei/cDBU4UNEVlOIgI&#10;FnkcCx8gKdBhLxIGaC7yYbyHTECYEtjPQLvDSCTVkFLjM8BOrLTPKo3BRlJzUXj1OMJbcTDs286Y&#10;ELzjwWaE2Zcl4iHY7UVmNN5nvwM7AqicZcn85HFBL9hMvg12VpN8e0TNeNwVzkf1jgL7cKt/2eyO&#10;b5q0SJdyU0FfBT1BtUBfW2211VZbbbXVVlttHQUqSQoqE0P9YB6GcVbQrAHWAVwCoy8Ke/d8G9Zh&#10;o+mOKIDOQ6Wk1Ys3LsCazjAZNnCMvcpJZwMNl3Bj1QSwBBCihNRI5oAn0apU6Mny3CdLjYEcvoJF&#10;hSbSGvFhd9Jgz4VZGJGdevU/9evT0IfKhWoYYcV5LtTBExYYVXJGQ0pdUnApMlPazVWi6DS1v2Ag&#10;WKY39wxsfu/8/yjbVVxHHPfEp1+89sXfrwTwCUzBV+aZJxCmqeZrRLYRgKo3/72Ab6WwJolR+LXs&#10;GLJ3kLKKMiUQ2I18qkL9iWeG/S7t0opIcIs4zE0GRmCIJN8OmC8E2Soj7L4cCIQvY2gIKhLlFSUh&#10;cKK84HjS/U+lvvidWvspqKr4CW3tfAZ3yBwqZG4EobA3ET4K0BH7pkpQgLaYTwA10S4xXAQDsjBi&#10;XiasRP4j5uXzb/ghh9wbEuDSKFgKTMnOteFm7793UlMmoAKFhoZ/ODRFlpuwE5KWOBqPGXaBTgw6&#10;ogvG/0xJpZ+fsOyqQpDi4WAgk5U6YpFikh4aCEURIJavn4eBI1uOIRG5JsMKyAc5KYAjgEtRFNbp&#10;t/QRRPCHngPBIGMYBBh/DNoQ3z2w+3ggMtk2MnGExFifARBE1Y3H9gvlNjCTaWIms5Qa61K97ADS&#10;deOepOQguUYBS7LSVE/uK6qL/0PH/CtlEgBJxsGWJjnbi7Rih0pjd3ggKu2VDLlKDhQxZgyI2uaF&#10;SGCxTbDf0F9E5QvxVoQ/oOcJO7Ggl51o0D13jtfADEx4SVQqOT7YZqcTkzEHBmNRzs0xA6bY+BxX&#10;AG7YX/RJitfaz8OYuJOHeP7ZcYw7QsMtSj15VMpKVJox047lpAagOM2d2af0ZZImZPSh/yo9AXka&#10;O723N+J7MK70IbDz4urGQ+bFV155YS/aoOLjiUGSz87lykTgNeiYuNO/exs1LYr+fVW52CsjnsjZ&#10;z9/oX7qv+W9bbbXVVltttdVWW209X8sBG2WZce1QB/2dFegzsq7e6G2ZB7dfwgTe+1VRpObm6JnF&#10;rg1OuIboRj0z7G2TKHOelSbPmMnkSa5nuQY1RllxRkE/IQz5GigBGzOCgCQv5fTFpyWWC5gkM88Q&#10;mRG8QHAFo+pcX/3snRTYqx36+CbKgStVceXK1IMXWUFZJ4DFgICYrwCUUZDSpe7WSlpdq7s1e6Up&#10;uXM5r3xGpb5xddoIwR1/7hGH/fH8um8IXHnm0NypasyZsmZPv2q2oJFteuKN2GQ5asqFYCWNNOAa&#10;Z7C/AqZBfMO+NrWHDb7QN8xQKKE6LPg//AcBYeRIUc5TM0tSU3gCT5a0LRMgFnBb5Ul7SheS4Qtg&#10;Gqi/oO+px55n1INQgNDKhXvAc49JzQKoVrTOk772dD4Qg7NrZWQScJ+8enQ0C8ertwvGU0ncKDYC&#10;GVWanhxwv4mnMP9AyHHMQqCOGnppu9dxLxKaqW1EkkyFNZWrnBda8TwzYRwSiMEHgokHhhyllroj&#10;AKiubG4RoQTqDXYbGkBml/15a3uDPTKNpsIOxOQAOEdPti637fPzs3n6i6moyd7YHFJiisEEbAAg&#10;MopLMx3PzO7+viTgkK2XC1vPl/Zk9B+UwAnIhQH0YTsYHQCcGxubZjqbCviHE+FwaLa3tsyzz94Q&#10;lp/d9xmkrWUpYRVuwlbKuVMAEwOG1OI0Fy89bJuAnB4ISDAadAeSPottzhKevMDCw6yCB2Jhv8/U&#10;BDSArLnfFYDLidWxD0XJgBJIgEN/3hYAm/ioZCYoNA86MO4yCfigSSPYfUgntuMcaggHdgPgK6i+&#10;RODJuLN9TLZjqQzOjPuD97o0ID5xItpakV3pq9TYVz9FHEwuWpvSbyD+duz2J1MT+5E+AZE4cXzv&#10;AEKi4gjowOHmd+SAV0CVzEL1k/QLAREvem0PHjDTdCJPxlbcXoxlVqT3lM+CFbvVB5U/shf1Z3ks&#10;H34KeJaLNS5u3U6bxNtWW2211VZbbbXVVlv3q368ZSbJiGtxrpdOyqw7dM+PB/9QG210t+bsrPvU&#10;LJscSFldaennApQ873AOAa4UpFHbqkqBWVm0ik+br2m2HZWHAihjGIMfUlrpQC78o9RT1+CVynFF&#10;Sii5u+J95xFPAMOSIKNj2hFQhBJPgUcxfDNBKUCbbyR0kymtWFf7bvtzLMFrdLPneTVBaS7lVT9A&#10;tWKaQx8KOkowgWyuUlmvLw0s9DNIg6rlpsJEpAI1UGBKrb+8GjTUzGEFCSXpt2z44xmVwPrcP08B&#10;N0KRysLLc1FW+n5KCet0EjKpN9wXteqgH5u90YRBqCGlvOKRSD9IX8hpxhMQjoxK4DiahQwWHkhV&#10;zLLwhNknackeQcFQAz/AXjSqRCWmAqCaUtxQgEjDLFvw/zhu0LuW3jx4wwGcDLv1KpV7a+qzCzJ1&#10;8wAEOQCNueAsUL06RaWv8G4IZh5AnCgOKN8EcIWQDABk0Ftjg56CBs0PhnwVrQ1D8cJjtK/9HtLS&#10;/qDPtFjKMQsRWsdqiDgcDvjB+BznXZdRCioa6F6/S4Ax2giZ9ksmWZYRMR3ZbQKIiDodSkdn0yl9&#10;9QASOgTUeELndOw4yCfReQj8cEm8ZZoaZzGJSby7v1ubTiIpF6+/cfMmtwh/QGGZZWwLjsceTAE9&#10;YccJIU/Q+Nrzz8Vkq7FkUTmkPyATr2QKbaaGm5ntE2FdpemMk7bj+0ZJc2bfTkhnnkkfQKLQBT+L&#10;LD6l92IqgvkmoJke/GyDIdsStE6MB6S7GC9hp5ZEmWeFeONhss7AajTKLsxFBx8yEaagMakDlhF8&#10;AoZjqSk6UIRDjgsEfaYsw0CDT3zf0XhLngHwt8QeiD0EcegJItEQFwCQONgKyp01Llzl4pU+8QDb&#10;Ee2Fl6Ec5Be7cMLe7l82t8c3RM67Yio8UpILO3+P8u2b3xN4vLFAq/ant+0Ffna2NurFgkBf1G/v&#10;2tpqq6222mqrrbbaautYt9EeGW1gge1Pd+b31ve7Nz8E8uE+PKBsd9MM7X0+HvAfp8BGS+xaoDoN&#10;0Hj2na+VQf1o48KMB8ArseEqTRUI2y1wElSjYJXvqbwUcEyouIBGaHgS3svXc41eKP4mrDGjMGLg&#10;ibRX3iuhHLlTyWlICNbfwFJcyEZADzi75kLIJpSOYBRWQnoCAijt8mvGXOCsuhrAL9bqJHwIKmlc&#10;mkapObGy5q/U98/ToArVr5qqBv0ci1AwI7dXBZWWAkCgTb6CeVWdMDtnLjqVYVkDjIK2eBqQ4mlK&#10;bi4BFsAcQpHMlhJwwORiCF+TtDBThsYKABtPOswP6E5mxJO6zJHwOdegDuW+KsMOuAiwDee1WMIP&#10;UfaC/SfkRCF1CdPTY6ir58BK0TYLuxJK0CzluGNMKkTkhgLCdiIBa4U+VRK4ZL8hz6EqleHpMb8g&#10;DEodG2H85pWw9wodF+BjVSPlGGMQXrm0wQ4XcKc0g36PwRAdLxStd5aZfq9vLl/ZJOgGyd9g2OUA&#10;xVciDj5m6ubWJtlp8IADEATQZuD3TQ/gkz1hANDCAO6BgQe5ZxSI3hjMwVA+f7gh7B8YkkZx11xB&#10;sESakk0HKWwYCOiEnUDghCGTLiXKiQmKdkNqDOAQn8UkXnRcWjL4A8g42juxAwwpbdyNJAgkkwkG&#10;JNaP/Bosgy8eGGlxLxbWXiqsPtArmTYcyjTPCLDpSTWUmOlSQ044QSvR6WPbOfXZPgHDEh53SI3p&#10;9cxof0R5LJF5nAAcsBjHZjqbEeTb2hBWJCS02Hcg1Oh7OdB9Qf6VxorwDwfMbW1tkO2IkAzfL1Ue&#10;G6ofYcmJHBF4y+24hJJIAyAwlycJEyT3qhQZbUK/chzA4NUYaqYYVyo91qAOkVObOoLcHir8nTuY&#10;2SdkPEpwCvocUmKaSfrixUjcGx6SmSDVAN4xvi596LwNW49bcWSPhWwgYN+KI+vTfHasp2IC+G3K&#10;U4LJTQJ+9UW+sb3jXqRReIrYi4btXVtbbbXVVltttdVWW20d6xa+4v0zLHCgDKOktymJdPfah4E4&#10;/R1BPqzZuxv2a5vqnaqqjh2UB5ChTgQ+hwJBZrO3bbrR4PzYhc3xoPyzUugOZKKKpBSywdCnpdfw&#10;lysJ+hgf6kB1cnOhuIVgGUaZerS3KoSdx3Wx74A0kaoyDLSQ4AWjsmF4wNUyV8G+NCgDasmSyryk&#10;KEyi8s5KZb5oOZVxnoyvRO425pBKRkHg8iqBMjlfatadMcpy0s8WcHPOttMgEAXuuGndF8EeHACm&#10;qbZFIX3i/P88BfskSURIVsbMWYj1tK+0rwNN7VXPQ8+1o3SUrpqo5nwFAXCCPDVjSm/HjG2fBuy7&#10;QFShoW/iOBamHkKHc2lXR5l7sX19Cvs5sAXtLwAQko0H30AS5GwfewpZos89ITqB9ViqErkUOJjb&#10;DZk5YdtUZfYzPEp5qY70JaDUsT4rYi0Y84CMvRAIIYhsWaX+fgL8lgR+hfBGhiEhZztIk5EktyK1&#10;FS+DR17V6ZjpeEwDSTbUfsALX/gCCbhIZma4MTSzdGbSJFUgoTRxt2v6/YGZ7c04GAAAS3uCGo1H&#10;9JgDrZL+eJpiA5QVSSlIX4WfHnzxMCwz+z0OmjCMSQXFZ25sbpjpdMoBQQgEtMhI8wUohRCOPlJw&#10;y5IJsGAo4sDo9RAcImy5bjcyaWb/73XMYKOrFNiAf59NM3Y6WG1AsHr9yB4oESc0qJ5gZqEf0Hbs&#10;B/4H8xEHm/jtaUIO9sd+TsUDMyeSC6kuffdsmwDyASQEWNXBQEaCRs+mEw6oQ63leCYdTsDGSEDJ&#10;yWwmk5FJzDkZd5g5AYwok7w+IWECol/gaVgQ+RfWJtiYySyVk0aR8mSA5GREOjN9t8wJrJW+eA9I&#10;WAZpe+xDHFBMDvZFy46YcHcA+urth74IIwEk87xSWa7HfYAmXoxFPUlttp8X6kmjG0eaOFTWyTtg&#10;VDr5MfqPrSrl5IADMgc7sijW4qKNY2Szf5mSWoDZq/S/6HZ69N0IjuGZh7nejzd4cd2f3jKj2Z4k&#10;9TZvLu4F/Lm/q1fg9uAqU3/bFN622mqrrbbaaqutttq6f7l7ZoB0VzYfohUQwjIg7W3ea9eAn96b&#10;Q00DACGya2jcz+Me/PA2jwdu5bSlOpdQDvrdR3Uwx0VYP1QE+ISJ57hnhQZigDPlF+JzDwzAgHQE&#10;CS+szryKa3DfSVWrUn30PLK8hM1VKBtQPN0I2pEMI0EMAqAJTSYHjayUvIBSETCQNERCW9l1NeEm&#10;gocdlYd6ijBUnl/LgQNf2JuVmaf1ukDPqqwa/n6y/fm6tWrY9KnPnmt7Jcm0YB6Vuh+OuSdQSaXe&#10;f0Jv9B0gpky+0q0VkSKLbVMhmDfAvUpk0PS8c7Jg52fn1SCkAJDKDjSNhONKvPTSAgSuglgFsxaC&#10;QNfAQtqKs0y8A0P0p5Ca8IoYajX7ObEGaHgpXgYlbIcgXhAIyCl94IB1kMRyQXO5ax3hBjJIA0xK&#10;n5JcH9JghXhVFqr5C+r751H0a9vqKa6UCwgJpi5Un1XGjAffkzRlENeorrUNC4Fq5llKfzifTLLI&#10;TIoZKY7gVSFdFgwryE13d2+zc8H+csnIYGqNZxPuZBTFDPOAbh2+eAiOQGMeuHZVBt12WGgyps5O&#10;kMRr3xPHAp5B5juejBhDvLm5ZQo7AAjsiOzvBxvXCDD1PGHfde3n4H2jvRGZgl4lLD6AlZD0dpVV&#10;Nhxu2DaN7WBK6m9O4BHpwV0y20yVi1yUzDaRhOJzIEV2CDhAQnrh4dhSYClXlhzos51IENnCbgsD&#10;PwDQhmEqPQKEZDjazwPrEO+PA2ELYvJ2OwKAQVYLhl8XybnwM7S/g5lkf9ATjz547qFfKfsVOidR&#10;YEwEnEByj2w4oNWYBGDpgaXJEBXbBjAD6e+nTEfQVt3kD4XSSJkz+rvSiUSACnMigDY9Yj8lCDzp&#10;domI42eArkVWir+gUkVpXpkZYQgGQZ1cDNYi/tYFWxKy7VBOBr4ChZ1AQEEAhAxawXs13ESYmors&#10;c59L+hAUJqsDRdahcMG9tvmwubX/tBkl+0c/kVvsnYLQryuVex8TcBOfAt8M+SQwNqOZJHGJD0B5&#10;ENRrXJjd/3iaSF+Q3nZ9k9ECfW211VZbbbXVVltttXXy9QO+up2+XYtN7ZptSlAgLxJRWJGZ5Jt+&#10;NBT1nF23ISDwLCU2UZBurp5UEXW6Zntw7UKRBUC2MZ5j3FWN9FgJzDB1kIUGdYSheuT5Nbglayjx&#10;uS8UDHJAlyTuBmS1uRyAwBMJr2fXu54y6SgK9QW0wrrfLSVp6YV8BYw/5J5Mkc1EmluJt13NqmMY&#10;hfPE8+plHQk59NvXNR1li9URy1Rl5injzwFusj3ZWKBS39p3Tl8qVoSl4CzOh85Jg+uwDgneoJ+f&#10;V1P/hF2o3nY1EGUOLksd828e7mF0O75ruqgn7f4nRa7hF9InZMOGATERNLQKVGJsJDUXpC0AfWDg&#10;xUjyhYo0FKUkcChPmYWRqWo/R993HojC6AuimL6AQcc3XdjQYczs7ygPDhHqOU9JNvR6BKMv4L53&#10;1PIucCpQJG/kpZLAOhLuCrwF/4qU637Y8IU7t3bZkEAphbNqTJYYJKuT0dTEYLFNpwytGE2nfC1k&#10;oQC2RqOxmU6SekfACNzbvW2SpGBnIfkVFGKGPNhOiLux2dmbcADBKuttx+zEzY0N+55E9c8eganp&#10;ZGouXb1KwGd3b8dkAH7CkE8qZrOp2dm5RUBs+9ImT0Zx1DMRU25zyo0BrJVk9/UIGE1mEx4YkObS&#10;cy7w6YdH8LAXs2MBFqJvAWgNBgN6HICViM8B6In2Qw4LYBIgHiWw3YhA3d7uHvsA8llAiwAjAbjB&#10;ABKJwphiPbv9DfsFs0dKUbPSZHFGBhsmRRSHDD0BM8954kVRlxMJgRwymIIY92w/AHTsdJ3+XSTK&#10;noJ+CNtwacRkLyL92EsIqA37ESe7JPfmIm/GxLWfX1HDX/AEgzF2IGKWi4wW/5cKOAIRJ1NREXS0&#10;s6O6fXxeFHlCLQXyDI89e/FhkrEvhpxVHf3tc7uJ3R7AZqNPT9AP1K0jnEMNMn2NvGESjSYgr1Ph&#10;JAoPjrzMyPBb+hMzT060Udg9Ng3eq/32QmH5dXpmmk3MNBnRrNd5K1DKTTPRoD7n9joDAn3d2B4/&#10;Xqe9Q2urrbbaaqutttpq6zldqwClcF8OaW9fGW+iiCpEwun5dRtOIte9W7n7/JVUg5kIzzHIdy+e&#10;BZAn61iTSp+XXg17lRKfyxBKX9OUaxzQqzEmJ97kujsMZH0NoAysPBk3la6Wsk1gKAzEhIeVySVw&#10;w44L1v+G8lMj0k43/+ibJ8y5OAqJR2QkKnVEQko5rSTLGgUa6fEfBPw7sBuCbGWp4KADKD1NFS4P&#10;An4uiVgBOLyGbfCC2p7LgXwOeePa300rT8DGqgYxfWIkoKgJRuAdWJu6LQbBPJm5dIGpChJWGgDC&#10;Y8MFiGhKcI26yYK89gMkI5FgnEh8vVQSeGkx6AtQmnnyGjAOI5C5fAlYESDYI1OS6sYwtPuQU97r&#10;/BcxxoEDcDui+OzEEXGavBfT1i0NOnbtbMfcL0hAq/vLExIZSWrqsAgQ1XiCp5QkJXbo5eh7AkKT&#10;sYiHAAFYg5kJpSMCMxnN2Dmx0gixIY+6ZvFY8zfkA7pd8ZDD5NnbmxDgw4Bubgwo1dy9vWc7JaS2&#10;GeytLJEU28lon4EaSZqaXr9HT77LVy7L7yYJ03Qn44l5xSu/2Ozv7hGJ3L1924T28xD2gYovbZvU&#10;dsje/piefVeubJsXPvyw2dm5ba4/e5MDOZlMbZsi6q3Hk33qsRFQcO3aVRN1RIrLhF07kQAmgcG4&#10;sbFl9vf3SKft2XYhlQXthnnilUtXzL79fMhxh8OhePUFkvSCQRxsDCWt1vYJAECR51YE+XAAoP/G&#10;4zE/C9580GIPhn1OGCDBO7dum40h2IN9M7Lt9dV7DwCkbYoJo65JmepSERDDYIv3YGXHokMWXsiE&#10;Wr+O88bnAhgFEw8gKk4oUSeoUW0k6gKwBIgGZiLDNzBeHQkVwcmEISN2XgCkm04TMiwzTUpmZDVO&#10;NJUg8zhJJJr427X9jj6uzJjHkxKCRVbckQlL+rH9h7lGZiIYolnOZGHOp0oQfIB/AGUxfp57UtCR&#10;AzwtMkHmq2qtbgZwIsAFDBfs3fENM0nHcw+ORe6LOwHZcQVY1wTxTv40y87ZeJNfaGuSTRg048xl&#10;EUADEB5PEUN6QYbtXV9bbbXVVltttdVWW8+LajKUmgUbHY9rt6zBIgrqe/STAoWedxAAQYqoWwu5&#10;vy0CdOzYNoM9lBcrsB1SehrWErA8GsQbF3B8A/WaE5+70HgH1t2UwALQgQVWINgI/hJ4JZWSpfrn&#10;+d6c7eUAHV8BQPHuE2ZdqeATfg4p6ZUQUoJ2ge8s9kgeLJ2MtpD037DK7NrZrqurDtfWRSlAWqWJ&#10;vPTaV8kuEjyRtxDSAqxSeawv+Q+FrAGdxJipwr6n6sHK5XKoH17FhFxplDefg5VjAM6BTyftlT8o&#10;6w47kqs3ofYrgyY8o4nAwmBzkt6qLGqgkRkEYCsq8alyaKKnbEIdq6rhDejQP2muNwcDHXAJRCar&#10;avlxSUDdY5IuEhxIOFK2JHlIgWybsmC2PyMmFJgDYcb2tRPiZVEWmSyN7Jq6MPkASb8z08thpReb&#10;EICjLz6CSPAF8QsWa8gz6KhMGnhURimvnDuEFGXEazBE2K0E1HKuSmJ0Qbknd9BIUiwxGYRtBEJN&#10;nKZTQTaz1GRTiQqG3x7eA785+LUBsAEtFHAhgKnd3R1BSu324TdHQIdgW8Ek1etPXzdJmlDWCgAO&#10;INh0MjJTsOky8b3LpiNKQQEkpUkmSbKQGG4O6fN3/eYNM5mMzXg6ZTsBQsKz0NeEGoBykwk88SDf&#10;jfn7vVvKwuvGnGQ46BBCsre/R3Yh1K5gAjIBaW/P9HoDc/XqVaYBDwZDM9zoE5j0FRUejQVUxL7h&#10;9wTUJjOztb1JhiJOlvDPwySBRx38AKfTCZN+H37hC81Tn/+8uXnrJgHK4WCD4NZgODSzZGaSMiNY&#10;lwGwC0TKG5QhA054MNjJvrEx4ECDfeix/ZF4I+6O7H7FBPfQNj4lsP04S4Qeiv2IVFZbUIILHXsh&#10;B3QgiTdoU6gTLlMwMAKFddAn+xMSY0xmjD+CPgjOZRjLgcRsw2dQD+7RaGb7KSAQCcsBnFhKJzUt&#10;xWNQZKfC4gS8DGkx04kBGFZiiInkXk9PHMGaBHQcLjDtLm08YMLpjhnP9iS4YwkXT4DLvXhxT8dw&#10;Y9J82rYqen3r+ddWW2211VZbbbXV1kUrADXTZJ/rRsjnsI4D+wie11g/4QG5SCQFVCBoov+j4LGH&#10;+2uAXVyokyUVHBu4W8b9MSA+Mtls25dmOdRg9AEoGfa2zKC7VYOgFwrs8xHo0DVjhk8qU8so4INx&#10;9apasQaLK2Ye2DUzCDsAo+gjZzzFNX3ODwRWCHai8trA1GmzTI+F+55Lx/WrmolWKnrG8A1PJa3q&#10;nVenAjsQqhTVJJSMlW/qcM46bONAuEtZh3GIwZynkuI5WDUH7hqf6TnOnfIX1V9PAjJMve/y2lBA&#10;y1KTi8uixt6o5HObpT+fzkWVE/vsm8C5BjYku/I5BMcUWHUN5WdrFonn0Mk5znroG430YDhJUTMO&#10;BZwsGIJKABJ9WGYKgAa6X7Ihsgo9STnG33ztJ5rD+RLyQfVjJzFZr28iYGhJStu46azgMQd8i9hL&#10;2GEQBwJBaDlHuzexOvPVi7HUVGQXegKcBB2HvpumMwZ7eC9+8XZFdlgUEtEdDLommWZmMk04UeC9&#10;BhCNPm8E9nLq+Cn1BCoGpk+SkfoJE0PqxXHCijomnWVkes3stpIsMf1+X/zYIvjyAQib6PZyMgND&#10;+/vPfu4pE9mGbW9tMQUWoFDciYlelkwGKkye2k7pd80ACbuFAE55IaaVFeWfHUqQ4c2HyQbgC75x&#10;3V7IJF7IZSHVhYy3b7cRBDEZhqBuCnMxEb86O0j7eyOzvb3NSXn71o7pD/tkxRFI6YQSKJLMKPHd&#10;392nJHd7e5MH8sbGprl16ya3C9CMvoY4uG0/gnG3ffmy2bl1y9y4ccu87ku+wTxy+WvbK+aJz77G&#10;XL10ee2a7cArPOmbpmOzO75JX7wDFz9jznRxxRzcHlw2W/1rC78ZOPwU8SzgXQvktdVWW2211VZb&#10;bbW1XiBfZnYnN+3XbS7s6U+mgMt9lUeH7vWdNBGG+wABO2FsOn6Hv+9Fq2W6ufvy67ufM+NkVMsn&#10;l6FAwjaRGAxGX7czOPP6Ylm1s7dHckxbJ6tPPvtR84d/9Udk+0n4hyQYa0SJMaY8uOTVgI1aXusH&#10;h6aNVzMHa89ET5mLpb5HwS96LILtVzg8T0NHG+vPw2tQNkHM90QuW/++qoNMUH4jwdglLdOrkaEr&#10;4nfpiQ5XWI8EHn2xrPM8VYoGpht1GFIKcBdgci/ukZiFrzCMqHAF4AdbvV63Y3oMFPGYAaFGiQRI&#10;KZ02ktgM7AwhqEme0b8v9JUJBpllnhZmYhICZ5IwUzHWFw3LFDX2laYMSWtKkE12Gz5/XqfiCQoH&#10;Qzfumiyfcqfxuk7H7kB/QDAMr0FEckH/tkDAvDQ3o/2x6ccxgTijlEsYD6KpkP8iTZY6cvvXPEnM&#10;1AjaC106AizGk8Q2F/JcQ0kqAclA6LDUkCN9JcvJ7gPjDkksSP0AG6/QtFoMFP5GTzj7rz8cEEGd&#10;JBMOFsBLvAbDBobZ/t4uQRUAl9gegEQw3jDhIHUd7Y05uKYUVhRNE/OM39+6cZP7BRbcM7tPmoc2&#10;X2XicKs9MzwPau6L12EQRtzpmdFsd87yazqNHjgLHu/iiZuFfjw024MHDoBzi27/aW4eSvVrhPQg&#10;KxLx/bMnqSSfyQMG+FHy94bfu9MsU7H98/EB/Ps/9g7z8EuvHvjdz/zoL5rbz9xe+Gd9zz96m3nZ&#10;lz184Hfv+vFfMU9/+plznbNf/NqXmXf80Fv4/Uc+8KR598++50Jsq622Vlmv/vpXmbd935v4/fve&#10;/WHz/l/9QNspbT0v66GXPmi+/8f+1srP44+88sVm88pGfRyi3vkD/6q9Fp1jve0H3mJe/YaX3fV+&#10;5bnSz8372L3xDbMzuVUH10k6plcDBnck5Tbv5Y9gyvH9jf+NEaYgFDqBf9OuE7pUBTFt149Wsr/w&#10;BkyLlAxFsyjwze071Ucd+nwPu1t2385mOdTWxSuA4X/2hY9ppoDKniFzrkSCW4lRnpn7/5X6ulJB&#10;LAlEcf7+RrE1UQBL+IkcU+rvV5bzY7DQAJLyAG3vjmO59rh0B67v2H0K+ikoSdah5igT9INvo7xY&#10;WJjYFf2z7EpVpwszibmUgNFMA0rwXkpx89zsT6YkkgXBzP5uRE0wwlZpD0drui7BvkG3Q0u6Xhgy&#10;IMRXGT8s0Dwy+gIN8/BIwsM2qhw+g3aDSZKzcfgl6H++XxBk02gWynkNI7gLyj4xUJBt4oQEwK7M&#10;K5FwQt8fQGLaJZuvG/fEG8/+DNgRrDqERYDVB7yzi997SPwdiQ46LSjdHcQd+7rM7O/PGAwS2gX/&#10;aH8q+mlfPj/sSGouGHK3bo3IFgQbD4EURr3oYiQCI/W3kFRdGCBCbgsFdVVKUu1klHBfMLnAXsRk&#10;ghQVfnHY7aHdHsI64BF4aXvL7q9Ss5MZ/QHRTwBX80z85rBfkNMS3PNF8w7wstT47Eg97SA/HU8m&#10;NNlEm8d2W5986gPmNY98a3t2eB4WEqe2epftwWvnQrLHCytQeVKXDwN/7gbhMBCoP8M3b6t/xfTi&#10;wZnAubPcCDVNgwuVNOD3E8ocxHgW4J74gWQCzPsC0GOfQWOWC0XB/XGgH07uuOHBDYi7MTj82auq&#10;l73mEfPB9ywW7Lv04KU7gL622mqrrbbaer7XcGtg3vp939ReI9s6t8I9ZmrvXeG5PbL3s3c8hD/q&#10;wfpxf3cEIIZ7XhAAMi8zs2wqbCH7N6Tuwo8bst+o01/KflZk3G1RlrxXFiLnPQvA5/Yb0kh7v497&#10;ezD68BkudbdV+jy36uPPfNSMEUZpVMpLRl5BWXFV64HFj884Fp1X1RkD9N8zppYJ11Z7GhrigPY5&#10;I9CX1GJNTC7pL+8fYOR5zfWiO86ah52ps4aFGajWhoGT89YyZt81Vz6rkvRgWM0ZF7aSi0S5zCWp&#10;WOTVIsfGGhntzwslsen/BA6RujsLSVhDvkE/7hI7GtFaL7DHDID/gABgx+tI+CzwuwChsT0qZkMc&#10;Y5FPK7QQTLXxeErgq9frsrGbXQBsUzMeTYwf2t/3+zRj7MQe/fXAggtKMVSEb1+H0b+SDINegc/a&#10;zu4+5b8ihw3JiEtmKYEtgH17O7v0ugOQCCAOMcQwLAyrmKBfVoJF17fvjczNm7fZ+fkkNd1eJCe6&#10;3gbZdT2k3vYrM51OTde+HwAbAENfmYhAUccJ/Pou2W3mBO7ALhyPZwTc8ipnKm3Ptq/IKqKtOHlO&#10;ipTSXTCkkmlKRtEsgRS5R99CgJxkG/mCnobsZEmPxf4ks0wTZUOCifjC/sHHDu/txgHbMhn7ZDVh&#10;Xz777J+blz7wWrPZe6A9QzwH6rBU9X6gm6/ptwC2EIIBeS9APzxB5NfhVKwGwIdjkTp/O18vDR+0&#10;/0cr3Td8n9kboII3JgkZewT07M2JJALLjQINV6vyyBuBMp/vH8BBdzOU2tfjyaIzbJ2mE7MzvsX9&#10;BXsRNz2xvdlZ9Q3C17zl1eaD7/nwQrf5pW94RXvgtNVWW2211VajOvZe/+0//O13MOzbamvVNZnt&#10;8f7cLDMg8CgQURmFWNvuz+wa2rYDD8k3elv2XnjThPa+fxledwO7fYBzt8c3GqzDY4B7h1mNCvI5&#10;sBKJu02gsgX5nlsFUPzjT3+yng4HQjua403gz1fSnU+grmqQWjzj0oZFccn0Y/xNGXuSjyIMQGHT&#10;lUzGFd9DyTcoG0Bfcx1bqY+mp9uvfP/AtK30eKtZgKXkF1P9qXLgyvPr7JFK2Yilpg579fGooSC+&#10;C1OVMGCjHo8uP4PtwW7kwNNShpJCWZtOZ8yuABAIUt6oGzHbADgb1vvMPAghCY5NFOdMaYanZJQF&#10;JLCFAL4QmOF5AuThg5C2i/RZAHFABkejMb8fbgzJ1CPI1u3xacNoNBGzQtvQCL0ZhATJ0CjsTIpE&#10;kaowcT+m/x9+ubu7a8aTMaW3SGWdzexCnhHESA4JhDFo2wGQESAZAxvsjoxtO4KOZwb29wi4AHi4&#10;sbUhDwoomy0YrBFoKiwScgEAxsMBT4AA37wEZpiGMmLfbms6zcywH5OdiPZtbW2bG9efldTczYHZ&#10;Q8jFcIMTEIAnwkIKjYT21bySE4T7LoOK/hTKqSfRy17AGGS0E4xHMAPBSsQ+oN9j25ez2ZSj/YnP&#10;fcC8/uXf2Z4l1hzQY/oWn8CFddrucS7C2Ebo24O3u015L0AzAGap/Sp1+5ndNoAzMNxku4HQ+hHb&#10;3RmsbN9Lsn0Tng9G0x3u5yQZacR5dZCBWLknJOXRNwJH3TQdljk0388LScIvSJ+HXUkLDoN4ZTcM&#10;W5cHlBN95hN/tbDFzJd//cvbg6qtttpqq622GvXKr3r5AaAPUtBPfug/mz//4yfbzmlrNfe89v5z&#10;NL1tdu0X7+uXFVpxHADQE1N+rAXgF4iH4D27DtjsXSZxYBHl1WqhyGzY7QISgd0QHr4fAP3upzoy&#10;EvTBsMqwSyZfdwlsxLYuVn382Y+aWZE2wK6qTsT1K++A5J3pwiCRkd3nH5Tb1nEcLrlaE5H9Ujz6&#10;SPJTJl8ts9ctg2BVKkjoBwfYfQdAP2M0/beRO4L3VF4NMtbJwAjeoEVcUbP7RIU3/77SBF+CjUxp&#10;DhiwIstelzbsSZBIIxyY4KFLNvYMbd/AVCzTVMTMngCY+Hww/IC5Ye0PCTAUrVDo9uORie3x5tl2&#10;D2MwfwMTAoRi0mqWM7ACJoGlGlAyLRUmf1lF5h8kp2yE/cCdnV12P4A6JL4iJAbAYZZNzGC4YQdO&#10;47rBFNzalrTYyZRgGQiAlLIGaERk0jSlzx9AsvFsSqkw/P3SDD59kf0+ZudFPcSL5wTJ4AOIxNgk&#10;Cfkzvfw0dpoJv3a/AB6ibYyRnqUE3WbTzHR7fVMgcde2BzTiIikEeMxKcxsswoLAsqSshB0Ofq/b&#10;Zz/hszBmkPyic0FHBUjqu5htpaYiQRdsRU8R4+FgyDASDCneB6lvMpvx7/AI3Nnd4+A+u/9Zszd9&#10;2p6wH2rPFGsA9OFgR8IR6PU4LhLIb4uMB1+u0lVc5CJQ1NV3Dhe7Tti958W1BoDs+/BlutsSy460&#10;a3vhBdBWVAW/d3T7VYBc8F8Ac29mj/NEpca1l0dV1SfmIz1Jjvr+bjdKd3vfEa/BQ4e96Q4ZvTD4&#10;je7St4uqJz/6VC0jes0bX7kwsO/RV72EAKJbyDj/m7baaqutttp6Ptebvut19fd/8FsfM7/5C+9r&#10;O6WtlRYe4gPsukNlcz4LkDkIadszSyf8QpjGVu+S6cUbddLvomoAf/Goz89BP2BNAqsdAUuqA158&#10;LmwkDrtU4Hi69ln2/XlbF6OSfGI+8fQnG0EZppbpSp6FymF11ehyEnQhrBL2SpODDclVmGuehlvM&#10;j4E5kcTzg9r3z5FvHEmGQCEltg5V8+swDecPOF+IO78/T9umacokspSaxuu5+GBh7+n7xavTl3Z4&#10;pbbLVw9AF1AiJB0BEQNT8w6V5Sd769GCTiTNHgFLAoSl3VIIcp4xKbIy/My+PGF76NGHQN0oNIPY&#10;HndRZGbjES3tQiYSQ5oLNp7xjYB/nsky0UN37Zt7w56AfjCmM+K3ZVw2D+KAjVIzfdnZwJNOlQTc&#10;rtmf7JtCBMqm2+2YLEm4s7d3b0lH2+1B+jrYGJowUn2173Hxnk9LSl7zLOPEALiI/I5OB956IX9H&#10;ry8EeSQp94V+g0XFfQJDEezCzc0h2w5dM0DJ0XhMhl5a2u0CtEMwx1Q0zgzYsIMiwGRupru3zaXL&#10;l8x4vEegbpZMTTKbmrAT2LYEEnPsCzi6tz8lCBlFscH1wGd4x9RsbmyZGYAhu6+T6YSmjABK0NcI&#10;Ron7IkHGdp68/cfmtb1vb88WFxjkA+Nulo4J8oF5h6OhcDcAh56+GXvx5XHBJGY5YeAi3Ov07AV5&#10;eMB77ii5r/sdTg6MLDci+fVNeFeQcNH7W1SZSfRGYnI4metuoF61hPSuo8qTiwAkDbj5uLb1oqVI&#10;GVx97A+fNFdfuE1gDoDcf/p3v2tGu+Mzb/cVr/tr9fdgLDyXwT6wMd75Ay0jo6222mqrrXsXvPrc&#10;gzDUB379Q+21qK2VFx5y52W+ekbfCQpql1vj62aQz2jp4wCURawRSF4AAaEX0xMcIAiURvTaxvpW&#10;wQ9YYWGNAHsdSIvxO3/BwGNbF7s++vk/MRmBYAHf5iibw+d89dIrGYLh1XS6qv6iT1/l8CZfZLMC&#10;m81fV3vaizx2LiqrKHn1jAvfKB0SJyAg1utY2+a58cNw7gXo0j98UyvJAipWizpUowKipYrWOVxZ&#10;44Si9tS1L0HvUoBL4Fq+Kt9ElqwxvrXPn6/v133wGiRZ33kFqpq0MNJGEt3ws0fSHsJrs6hDZeus&#10;E4uU1+5fiPd27YEbqPQU/nWkA4Y+kVb87FUpwbrhsM8wDfE09Ah29bsRWXRIDPHSjIw9LLjBBBxE&#10;kUmQ2AvQLAoI6FX2b3HcsSeIgkglTwj2dQAFkUgS2EZJJwvt17fbgy9gUVQmTVL6CkoCingXTGdT&#10;nmgwqPDUQ0cOhj27oxkDMezHkG4M1iKYg1G3K9HZTCGWoA60BQAd2pl7mU6WkqBeUaZES/f398x4&#10;MrJtRDhHYnJqwEvuK/Y9sP2VqsQ3TUv6DqKNACHRF/v7OxyvHCnEpSDD+L0pxIwRICBYhOjzz9/8&#10;tHlk+3Pmcv9F7RnjgoF8eZlRUrszvsGL6mHQ6Q4ae0OqinkK00x30QRICN8NXBiRRtWNhkd67Z2X&#10;jwX3txAWHwA+AJv1E83mvp73TU+DUThJx0xI2xxcXRrgl0wS8ye/8xfmTW/7Cv786Jc9Yj7yOx87&#10;82LGgXu7t8bmUx/7bHvAtdVWW2211YJ9l4b197g+LuLhWlttnaSKIqNU9tiedefa1pwPv1Gwt+lG&#10;i7f3YRqw/Wp67jUD+g6sWzz/ruqjJsGhDed4btQkHZk/v/4kyVcO1DscjiFeeFUN8NWj7jXWlA3k&#10;CwCbVGmcJBiRGXMf+IpyVyf4deAhuGlUXgLj8qoD61XkNpTYboPZ5zXW3QTgIANWZh/wGeI2Kvv1&#10;g/BQYMic2QcgHKQurJl9lxhcR4w04MHKsR6dRZV/YP+hqIWalAnFvjkQZOI5WTRgBkibFa0EoS7L&#10;EL6bqZqwY0Ikzk7tL+jPB+aRgVy3pO7Xq3LT7XQERwV7JhcmWmh/N0tnJktL48Wh6fY6ZNeVZUj2&#10;Ef6ezCqTIll32COYBYANCGQnjmlt501npozEbBAA2SybkYm3OdykZPbmrR0yA9HwBO/NS7O1tWGG&#10;/b5J0qlEFY/G7KM4lhTgIgZbKhajf4BphUfmYCeKzdh+Hv0Ikxn7mHJlABeBSH/RvwByikpMDTE5&#10;0Lnw/kMSUWb3N+x4fKrTse0edkMB9rKC+4WmMvpY447Rn1mSEaQsS/s+OwoxJckdM52mRHgBssKH&#10;EH3ilT5lyyXmp23Lx575ffPGR1uw72KdwPbNeLZrv/aPBvjuJ1ltgIDyAKzQ4IqcUlSAhxvdLROG&#10;XUH/z+HC5z4TMuFpNjb70x22644bnIv4VFPHYpTsmX53c6lygb/8k0/VYN9X/vVXnRnse+Xr5159&#10;ABJx7mirrbbaaquttuY12pu2ndDWyqukemcN7sucfNGuLWBvA7udq5svWFp4x8FbcO+uwN3hQL/m&#10;70Hc4e8BVBQJ2YMI/IPdUV6mtt2qaFpy+9taTH3kC39icpWvujGvpydYfJSUVupl54kStBLATxJy&#10;q7lvXiMow/nBe5qTUNHbr6SatFLpbh2k4Yn8F0SuStAwsvKI3/FHlfrS/8+v1+SGatNCX+tRBiwM&#10;wZoTqNv3VHbrq+eeX0N5AAUBBDqJr2CJbp6XtJTzNajDOOahAwu9xk5DcQvlqEqTGfqhylmfYSRG&#10;yG88nsI5wIk+Kkt77Aj7MctLEwKwQsHML2SYhDHTaWLijjE91fyCvTaZTe1FdmKCji9+YWDhdQIz&#10;HSemjEtz+fImpbXQEI+nE/r1oWsBZm1sD82Eabkdk8OfT4Xaw40ekccA0cBk3NlGh/Y9yYQDhxAL&#10;SGqjbkypLRJzR+MRQTXMoW4UklUH5l9s3w/pMYM6bNt6vZghHMD9gqBjNjYibj9D5DPYhPb1e3v7&#10;7DRsAzsewtBQT5agPcbdWBBT+46syDlJLm9vMCkU7Y7t5yL0A/poRJ8AcEzTGX+eZImRvBKhbYrc&#10;2GcCL15XVRLkgddEkaQgp/mYDMHQ9tOtydPmmdGT5sFh69t1IYC+ZN/sjK5LSuxZWG2HX68muzC8&#10;TScJGXQwrx0uGay618UaF1v4ceyMbqzXICmLEmMEv8Rl9t/Tn37GPPXpGzQMx9dZgzqQ7OsKQOJZ&#10;6tKDl8yLvugF5qVf8vAdUmC0+Y/+08fM9aduch+a9bYfeEv9+l/6qfec2fj8e/7R22pvQ/gc/vrP&#10;/VbNyPji177MvOOH3iI3Bh940rz7Z99zx/tf/fWvMm/7vjfx+/e9+8Pm/b/6gQN/27q6WQOursD6&#10;eN+vfujI/TtpYUw3r2wQzD2cAIn9gZz7c3/5BXP7mdt37cd3/fivnLodb/yuNxzYv3/6Q//bqUHg&#10;ZpvQR//6n/xf99yW23f4ZDXlcyj4ZT3zmRvmUx/9zIkYNs3xfPfPve/UAPljP/sP6+/f+QP/6sDf&#10;mvPKzWEE38Dc343jWcbkOPv44CNXzeu/6VVHzsu9m/tn9vhc9tgc91hz55KjjoG7tdl9RrPwebs3&#10;9s78wOR+x+y9zn2LngP3mucPvfRBc+3hK0e28bTjt6o+aR57d+y3Pb8cvt6c5Thv9mOzsA9HtcOd&#10;C056DjjOtWiV821dr3vrdo07+e1lIff/61K6ToGC6Nb+02ajd4lri1WRCA5/RpPBV9J/nG5oZqo2&#10;Rym9wKemY9fr+B5++gR2jE8yEZV+XsB98Jh42gJ/F7H2kx3zlzc+xeAJ8bnT7NxqLl0Vj7qyTqWA&#10;bx0xP52bIEnVEl3fZfSqj51639ELsJqn6FIR7Jta6irScV998XzKyAm4lSV5dvD347x0YjV+XKAh&#10;HMK2KwsBBH1l0jnQr/IFIHQkQwJ2ykIsNWSEIR32f8ltVb6hY/F5ldrhyftLBR1p5WY89QVU2XGp&#10;+6yMQljNlf5cmsweIMakySL83iMDsXDJwQANscMBga6OSGOLkhtDcAb95IqCkt7d/TE/MFQ6Iv4G&#10;rzqvA6CtQ0+9ffjVaWcioCIFuhmKZ12va7cXeCZFUIbdDj3rstz0+10zS1MOCOBBJAHHUWwyBHDw&#10;c3zKdzFwJSWyUzOdij8a2hDFAQM50G1JWpgIySS2XWAp5llKRBV9hpQSfJ+jY0tFhTlRAtPr9e1n&#10;ZPb/Dgc8TWZw97Nt7GhwSMkTUF5ldl8SoWXafekikTgrJP3F/pvOEv4ewB9CRYIk5+cgCnk6npks&#10;r8x4NCVrMEtzAqKdMDYTsBxLOa2h7RhasL0++vTvmwe/qAX7zg87kovTLBubG/tfEHbbor06mrJf&#10;JmLb42h6m36Am317cY63Vsbuw/5Okj0CfZDDNm8Y1g3wm6Yj04uGS+073Mg/rDflL//KR0+9iMfN&#10;tVu042b6tDfrWES++W++vgbYjiqCk9pmfNZv/99/sJSF71e95SvqduDGuwn0naWaC7OjCv34tsb+&#10;/cb/+f4TL0owHt/4jq+5Y6HTLOyb2z8sEBfl29isP/vAJw8shLBYPc3CuSkR5wLSLgrvtgg6zr43&#10;gSyAE/DPuqiyOuzP3/nHb13655x0Xp7muFv12Nxvn5rnEhwD73/3B+841o7TZjfH0T//xz/79VOd&#10;RwGCHAV+3q29AGLe+0u/v7BwpeOO3xu+7SvueX5ujh/69A9/809PfX5ehz5Z13PAqvt2Fdc9fMbX&#10;vvW1J7ruHXXMX/Rr3GkL60HI/gqTr8fEb9y3Q37MfbDr2PNKwXVEAqxtCvX6g9RY/NBKDUnwJPDP&#10;VmbSO9YfUOrtTG7afejR/qgfbxzwPG/r/OsjX/hTAygX6boeQaxyHt5iJHqi0mRch/aV5dzLjx50&#10;gtjRKs2j3NEzTcKbQ8nq3A+jIJvKWgkuOjDY82srwKqsXORt4zgp58tw4DcOaNTwD1+DZioNoiEg&#10;Rws6Cdeo56huEoCgYVhrIACi0Y8sGyJe4D1eNRcvO6Zg7a/pAj7qiS/eg3hPWamUV+TJDpQsPckq&#10;ZrsgWzbComTTfPIOMSC+6cDATyOCwT5D2kk6mzKUA558UeiTsQaWHbY+GPYJ4EEOCxQRQFc37pjh&#10;oGd/H0vDFfQD4IdQjGSWmY2NPoE3sAIBrgFI7NjXjMdTu53CjPbGfC3AQLAIQ35uxMZiily+dLkG&#10;JuPQ53sIyCQJKZL4fzbLGHoBkA4dniQz+7sZgUSAjck0IXLs8wmDkXCPNCMzECm/KX/Ozf7+iGBe&#10;N+6aTidi/+yPpiZJM74Oab7YjoSD5AIyRjIxwNrDvm5f2rDbS+ldCNBybD8b3Y73i+Q3IgIONh9Y&#10;gNC4oy/BHPz8jc+Zz+58vD17nFPRVy+fEnwrlp2+Vc0TbDGP8TTu9ui62ZvcoFfIKgr7ent8fQ70&#10;HbphWJNBO5gKvMT6xAf/4sAiDeyB0xQSfV3hqflp6pu/903m+3/sb91zIXnUjTveg4XLohdX3/I9&#10;b6h//rV3vXchYBD28V4LnqP27wd/4nu4iDlOYfzwGVgY3mvBc8fCzy4y/puf/Hvc70UWFlFYULl6&#10;1Vef7sEPPCWbBdbQ3fr3pPuOeY99X/QcWkQh8GYVQB/YKSedlzjuAM6fZO6vcmxOuk84BnCsNfcJ&#10;gP9J24zXn6S9WOSDQQyg417Ay1FADD4LbVxFub44yfkZfYp5ctI2rkufrOM54Dz6dhXXPbDi8Bkn&#10;ve7hc85y7l/1Ne4sRS96FzKxTr5ySiRI8sTsjm9wfSG39su9P3aSSgJ3RWJ2xs+aG3ufN7uTW3ad&#10;caP2FATwdyDJ9wAQc/BnEG2wFoOV0s74pnl29ym7T9ftenqy9P1p6/61M71lnrz9lPF8CaOsGrJu&#10;l/UgFD5PJKmVwH/AacgC9AWcgrUaffKI9HhzjK9UsMsBf0DQhAyn4Jg/l4uXxQGfQEnM9QSE9IWJ&#10;RwwGyk7jKRho5snBnpDanJeep22kN6DvK+tQwUyE09j2IqSG817/JEy/irgO0n0FyPTmARwN4NKB&#10;i5VKfStPgz7cepYMReH9kdmK77Q/XHsqrxFvUpZutyiRDp/+wvXWDfMC14989ztxJf2oOYRpt7Wa&#10;AtPNPRVbCfjlLm7K8oPnBk6EG73LS70og714a/8Zegeu3c3M4f7TmwJvyYcMnhyDPePYGKd5Kn34&#10;iXQTQDzujfp3/+C33bGIhPzn2c9ev0OKe5TM8Cip1FkWQ9/x/d9Y//wbv/iBhTBFDsuWnNztcH8D&#10;cHvxKx4+8HosYn7mR2/dk4Fwt35E+6//1c079gH9eFgmjcUcmEmLrGYqM9oGifZJmRRgoLjCwuow&#10;8Hq3fYcE7yi51lFSMi5+7e+akrPzrubYYL589uNPnVmafpx5edTnHDUv3/5ffYv5+Z944p5A+HmM&#10;zXH36ahjAODUz/zoL5qXveaRA4C/kzTi/NZk3AAcfNHLX3DgtWjvceSIOBa+97/9jgOgy72kxQA/&#10;4n584HyHz33BI9dOJN08DVhzWNaN8/NfffKpI88rh8/PJ2njsvvksGwe44cxd+eWRfYjzu3u/I7r&#10;CoBrtz8//+O/tPJzwHnMt4t43Vv0/cMqrnGLuEeGLYzz6lorWMmRCOw9MWyC9qe3zKC7KQEbS8UY&#10;Pfrtjad7BPYAltbqqMOKobt9f4+fMSZYr+xMbpnd6W1zbfMFJu4MWnnvOdZ27/Lbr3/qI0+0PXHx&#10;qs3CvuD1+BOPfexHvvud/8Z++1+2vbHaSvMZKeUSub1C8KtxcQPgd3P/WX6PVK1lxNcD6NuzF8wD&#10;6cJr/JQMTz3ov7mCMfuLP/pUfeN7mqCO5hNpLABPKj35tr/3jQdu1O8n3ZMFlDEf/d1Pmm/9u99Q&#10;P8nHDTvktmett37fNx2QJH/wPR9eaH+jjb/8079xVyAAixN8QR7UXJh95z/4G/dcIB5e8KAff/uX&#10;f++u4+EWon/6/k8Q3HSfA8APC8BFFVKZsc9u+wBRPvie4y+EmhJxFNp7vzl02CfqqH1Hffi9HzFv&#10;eOvr6vmPheZsMlv4mJ+1lunRd9J5CT9OgHwYE3x9xTe++p59fZ5jc799cscAFutN5tFhQATAwd0+&#10;F9vG1yf+4C/M23/42+vzEc5N9zpeAf7gmG5+zv18Rt3f0OamVxiAhi985vpS5u1h37P7Sf7d+flD&#10;//Ej5lv+9hvrsUcbYSHzm7/wvrXvk3U8B5x3316s695i7x9WcY1bBHAl9+Ab9JWr3JpgXe6TG3ZB&#10;CN0DILZsAkGiAX9JPhMSgQP5Frm+UBATdcuukzA+m4OrLeB3PvVH9utX2m64mNUeEetR/6OBhUFb&#10;Ky0AbYUzvTw/5Ir03b3Jbcpsl7JQndwyU0h3nzOR9xX9+lZRuMF24A5ufE8izXOLQVcnDeaAJKjJ&#10;XADbB4vB4zzVxqLhF/7prx6Q0JxElnRUYUHjFg7oE/j0Lbp+4Sd/7ViLNjADsDhy5UJU7taPzQUP&#10;FnHox+MArxh/sLMAbDY/a1GFNiCd2VUzyOU4BS9JVxiTw0yNw3MIzMTjMsAwz9BPmHeuwFxZtJz5&#10;LIW2LRvoO8m8xGsga3cFAOBu8v/zHpvj7hNAjebnHBfoO9ze/+d//Y8HjqF7nUv/+n/xdfVxBqAA&#10;bMKTMLbQjzjOlz1vm+cCALVgdB3n/Izz1y/+83cTfHEF4PZeksl16ZN1PAecd99etOveIu8fln2N&#10;W2QNutsMi1goYLXiAvAGhh98rZdVCOAA0DdK9uehhq7PluF5biTg4/bkphnPdpma3Mp6V14/+vgT&#10;j7WdfkGrBfvWoOwBhCvqu9qeWBFU1EiNAvX8XC/sSsFP1czW+W0s5IJstzWa7ZhZ+lzzu4Cf5+pM&#10;eyHjcfVFX/7osd+HxaxbQOAm9SQLEjANmtI3LKpPyirETTYWn02g6rRFw/KGhAgL90VLabBoO4m8&#10;B/3ZXIxce/GVO14DyVCzH/EZJ5V5YT8BbC6S0desJgiMBdVxF4mYI025VXOeHjWHsNg7zUIJ8w7z&#10;zxWYjqf1r1x0nVQWv4p5iT5uHnOQ/9/v+F712ACYOsk+4XMOM3twPJyEvYTPa4JbkPceVZBHNkFQ&#10;ACGnCQnAcd7sGwSJLKuwX6eRuAN8aZ7DIFc8avzWsU/W5Rxw3n27jOse7j3Oet3D/cO//zfvXcj9&#10;w7Kuccuojd5241ZzDR+Q079vZibJ/lI2P7Zriqduf6r25KvXMatYY9jP2Jve5r6JN1qLPa2o3vf4&#10;E4/9+7YbLm61YN/6FNh9s7YbVnEtVFNRI8nN5/4ETy+UYN9Nk70FbE72J1cAsXIA4nPgwggJ76C7&#10;sbIEY1TTDPrLv/7lxwY6vuzrXnHqm1TI/067qD5cAKrOIuEFYNb07Tnp4uQ0/Xzc+vTH5wuRl33p&#10;nQuIL33DfAywQDpNEiAKgN9/+Lf/31LmFxZvTSCxyWS4V93PtLw5hwBGnMXPDvPPtRGLtaMArFUX&#10;FqGLTmRcFJjw5J/NgTv46d3r+D6PsYEc8KT1++/5yIGfT7Pwhi3CvY5X1GvfPF/cAzw5y7mm2Td4&#10;8HLcUIOTFLYPaeRpC4CKOz/fbfzWrU/W6Rxw3n27jOte894D55fTXvfQt4tg8C/rGreMtQHkr1Gn&#10;u14y3uZawkgoBmyKpuliAb/MblP8+YoDa5cVLgBovTSa7dr9m650HfA8r3/SdsHFrhbsW5N6/InH&#10;Pm//++m2J1Z4XbT/QsRuN70mzrFwgUZYSM02PMMNC2qWjsnqe07Id3UfOkHHbPYurfSjAfS4J+nH&#10;XUwDEGw+kT4JYID3AlR0dVaQCe1/369+6FTvRVvgC7SIhcP9Fm2nYQrCON3V1Rdu39H2Jhvx/e/+&#10;4JkXLE1GxSKrCZwcN/m5KRHHuDT77/C+w+fxrPV7v/7HR372edXNZ3cvLJgA83tXDz967Z7zctVj&#10;g0X3aQCNvRv7dz32jj1mX7h11+MVhQcLTekhvP4W2Tcv+ZKHFz5HsP2zAE54b/P8fHj81rFP1uUc&#10;cN59u6zrXvPeA/6QZ75/ePfZvR0XfY1b2qLZ881W/7IJnC/cmrL7IK9NMrEGWgQDDkDf9b3Pm0k6&#10;Pvd9S/PUjKa7C9u3tu5Z/+HxJx57X9sNF7tasG+96n+2X+O2G1ZTYRCL0euqn07do8DuqxYg5cVT&#10;LxoNL1AWfJ4Xdzc+YPVFK5TwumqaQr/qq+//tL4JCOIm9SSLwRc++lDtjwPGxyI8yU77RPzNb//a&#10;A1LkszBYlrFoG+3MfWkOewqhH5uLqkWwEZdhDn7U+NwPUG5KxFFNxtRR+76IRRLYZ46BhM/GQvk8&#10;azZOLyyYcC9Q67zH5tbTp9unvdujux57JwEOmsfr4QX/i77oBQtf3LuAAAcyLLKw3UUkQDcfBh0e&#10;v3Xrk3U6B5x3367Lde80TOBlX+OWWcPutulFA+M7/751qga7D/59jgF3VlAMa5P8ItgeGcPQjqIq&#10;mAbcsvuWXo+1XXDxqwX71qgef+Ix8Nz/WdsTq6nAD00Udi/Wddog5Wpy5u3giR5o/M+VUA7cdPXj&#10;IW/CzuPiDj8tdwMPJsD9gI4mIHjSm9TNKxv195/88GJkK1jEnNRzDj59brGCfYdP37Jkk6ddtN2r&#10;Pc1+bMoqz1Kf/9TTS9n/Jnv08Pw5qpoyraNMy5s+Tovad9Rn/3y+/5uXhua5Xqedl8ksveti/LzH&#10;Bqmvp5qjh8C+054LmuehuBsd+FtT8vzMZxbjkYl2Ns+jiwSpF3V+Rhub3mjN8Vu3PlmnOu++XZfr&#10;HgDDs1iBLOMat+za6F0y/WiwvvY39j4ZD/xpVWTMme6bwepDIAcAxItSAPy8FuJYdj3x+BOP/VHb&#10;DRe/wrYL1q7+uf36r+3XlbYrlls+/d827QVxItHxF6DohaFP4c5yccZFHmnDrHWnudv297tDs9Hd&#10;NmEQnVsz4FnlTK/hBXc3Q3Y8kW6m1p70JnUZCxAUGD3HTZK9/NDWAdNyyMyW4dO3zIr787mSTBZz&#10;fGORhTFdZCJvDRx86D/Xfe4A5aP6/LBM6yjvtG5//hDjsPzyTIu+6/tHLirbOv5i/LzHZhGMyLMu&#10;/F0NLw0PsKm6g/kxC5/QplfoouraCy8v7Fy2c31vYe166lPX6+tGc/zWoU/+/o+941jnRMhBTxNk&#10;sqxat/l20vuHRV33UHiY0LwnOO9r3HJvOSvTjQZ8+J6XmZml07W7Z8Y6AmuAJJ+auNM/03piko4k&#10;dfcirCf085HOixDCNeRers0sMq1X3/rgGW0XrFc9/sRjO6Zl962setHw4tD17cUY/0x1tqdwYPQB&#10;NFx7Lwvtg7jTM5eHD/KG5Tyr6edzr6COZmLvWW9Sk1OycM5as1FygIGDlEgk4130araxCaqcVz+e&#10;pJryLy6GXvPIka87LH86SqJ96VoLxF2kap4rngtjM9pbzuK314+X3vZ4gZ+xSDDludIna3X/9xzp&#10;27tdmxd53Ws+TLgI17jl3nq6e8++2R5cmytk1kkpo4DfNBmdWQ0DMkQlC5OLsS6wX/DvbhW8S63/&#10;/fEnHvtY2w3rUS3Yt571L+zX0203rKYG3S0TBp3zvZjr5yIwpKwKvVafDKxzr8+KVEI+1vxKCOAT&#10;Hn1XNx6k5Pq8vTkOB3U8+qqXHLmob4ZrnPUm9bwWYZPRzPzyv/x/D6REvvX7vmmt5s9sMlurxSzY&#10;YM3E0695y6uPfN1xTMsXsTC7P9CxeAD1uEnX61ZNueq6js0qarpm7W6yh9s+aefbxZufi7vuNVmQ&#10;F+Eat5IFtOeTELBh1whBEJ7vGuE0a4qKEB19+05bWFfMnLXQRSAQqMd6UZXGbyGOpd2O2q//qe2G&#10;9alWxruG9fgTj01/5Lvf+RP223/Z9sbyC759uJjfzGbnezGDdNfgiVV0Zhnv2kp49QbFszdZm/3L&#10;ZnhOgRx3q6YM5RWv+2t3mLMDAHQeXQAGT3OTuntjbymLyZd88UMnej3a/mvveq/5O//4rfwZsptv&#10;/t43md/8hfUI5mqybprSprPWMiS8rp78088Yo1JxzKNHXvniAzLw45qWLwvobLLSkmm6cBDksIfb&#10;c7HOe2wucjVlsb/0U+9ZSPjFMusFj1xbyvjt3dxfqz75+R//pXa+XZBq3j8s8rp35YGtC3WNW2Vt&#10;Da7wfnxvcnu9HqLbtlLq6p/+IVrCgA//wq0lBtHQ7l8L9i2p3vX4E4892XbD+lR7JKxv/Wv79dm2&#10;G1ZwkNgLxrC7ZS5vPHCQ4bfqizqo6WFk4s7glG/XxC17cYd57dpVA+jb6G2ZS4NrFwroQzVlKAD9&#10;DstnXvvm+RNpAIOnqeZC72Vf+uLFLCQfvHRHUMBxCjfh7/65ObgHHx0Ed6xDHejHV79oIdvEQmSZ&#10;Bf+iplH/y7/y0QN/b0rE7+UHef2vbtbfv/RLHl5I28C6awLG9woraUqoT/QZzwOw77zH5iJXE6Df&#10;vHrx5c64BiyCjXp4/JrJx+vWJ+18e+5d93Cf4/wkL8o1bpXVCWIqgIbdzTnoddFBP2XA4cF/lp+e&#10;wQq1UZrNLs4awX6BZYnAPr8F+5ZRGOz/oe2GNcMx2i5Yz3r8icdwF/LftT2xogPFDxkAsdm/JICf&#10;XihXeWGOQntDEW+cidGH9yYuhXcNPfvQB9v9y+bS8MFzl+0eVZCh/MnvzL37Xvn6uWQXgJq7IQYg&#10;eFqWQHOhju0tAmBCoMhp6yO/8zFKaVzBxBxP4y96oR8dMAumwCL6sbkQWVZ97A/n8wbgqgMTDkvE&#10;7+UH2ZxDR4HSp6kmaxWLtcMhFM1F5sOPno7x9HxI+D2PsVmX+sQH5+fWL/2aL1qLNh/2Fzvr+AHg&#10;aIYWrGOftPPtuXXde/TLHrlw17hVFh6ix2HPbA2uCsttjdh9AfzIz9DesshN3OmeDwHiiHUSvuCz&#10;HoZd09ZS6qcef+KxL7TdsGYYRtsFa13/FvcjbTes5mLuAL/BYX+OZV7kdLsICIGUuKusvtMAXc6z&#10;D0/yvMa21+amxN5EbQ+umI3epQv9xO7PPvDJ+vum50zTbLrpS3PSwkK9Ca599Te/5kztBQj5prd9&#10;xZm28du//HsHnsZ/x/d/44UP7DgMzL75b77+TNvDoums/XjSBWgTTMD/TXbm4dcd3nfnL4l6w1tf&#10;d+Z2fe1bX1t//8e/fecirMlGuvrC7VMxnq69+LkfQn8eY7OOfQOg4otf+7IL32aEF52V3dccv8MA&#10;xzr2STvfnjvXPVznMccv2jVulYX7cY+hELG5NLzKcAgXgHHRC2F9p72bpp0QwwsvAHlA+5qsPoQq&#10;tqy+ZRRu4v6XthvWr9qjYY3r8Scey03L7lvZxZwHjB+ay8MHzEPbLzFb/Uvzi/oyLuwNoE9Arsv2&#10;Qna2RUNeprwwr00Sr0vWCiNzbethM+hun7kPll1NGYrznEE1gT/60pyhPvq7c0AR7J/TSmexCP3O&#10;f/A3FrKA+PWf+60DgR1v/+Fvv/CBCh9+7xx0BUvyq95yOrAOC55v/bvfsLLFWhPsfdVXv+zA/yj8&#10;/X7srT/8zT+tvwd74iwLWfSb81EC8+go1iqOi+b8eOGjD514rt7NsP25Vqsem3Xtm7f87a8780MF&#10;+Iw+9rP/kF/LsCDAXH/z27/21O9/43e9oR4/HD9HARzr1iftfDvfvl3UdQ+FYK7TWICs4hp3HusE&#10;EAK6nT7v29fh3jr0z2bdD4Cz2+kJQ7Cxbll52TUNgL7Lg2umH2+ZtpZSP/n4E4/daLth/aoF+9a/&#10;/h2u3W03rLZwgdvoXzZb9qsb9edMvwVXz15ErwwfsJ9z9cyyVT595L/5xfHCl21jt9NlPyP1bF2q&#10;KUN5zRtfycV6M5ijKcM6TT396WfM+949P+whnT3pwgHgyXf/4LctLFACgR2//NO/Uf+M7Z5lkbuK&#10;Qpt/4xc/UP/8Ld/zhhP3IxZ/WPAsM5jjcDVNybFYw/xqeiY1weB7zaHmvr/jh95yKvk1Forfoobq&#10;qP+fvXuBkSUrDzt+uququ6vf3dPzXAf8wEpYRdbaTgJGMVmw1hBbeOMOAdlaIFmTh4nJkjZO2LkL&#10;7MLdDpbNBCVIyIIowZJx7JCRF0JimdgQiyRsBJKRUCDyWjyWhYV93Lnz7OnX5Hynu+b2PG/PTHd1&#10;Pf6/q9q6j9mZmq+75pzz1Tnn++zHHz/zY0dnlLz01RcbYMp7adKDyqCaxWsTxth4VcAvm4CRRJok&#10;U4U8oJEtCaZBvoYkeS7z+o3OFv7Tx754aoIjjDHh/Ta72E6i3ZP+w2vefM/E9uqbRhvnf3d1sAIo&#10;lyma2WWB7mN7K336XT1+udxeuN6YpOAOH8L7/f0eW1XlOlmV1uOxRMhWLYWEbCb8AcIQTiT7Qm5t&#10;fVV+uj5EJPxnEn5uVdWKK6qcnTNJqds2Sqct+/V+P/J3Kf25Krk5VS0sqmxmck+ppOpWr98NfnBH&#10;YiJVd3PpYnhmI6rB8pLRQh2TKMxx3ON/+MUjS2cl4ScDynFm08mS01/8tXuPdJ69673qwOh4wY6r&#10;zBrwwxc+/WeXjqMkYN50rX4YR5k5Nfq5pkU2JR99vSQZ5JFrkNfhMt+7VFaWAek4ZMArg73RZJK8&#10;9udtmP7El44O4MZNgMjHeYPkuPD7tQlrbOR9JPfgRWY/ys+/17/tNYeJNLmXZGbypMm9OPqzUL7m&#10;OImi014/mcl0XnIoLDHh/RaM2J7V7o3z/vT6D9K3mWT/YRptnL/d1sGqGdlu58h2P0HtY+trlX3A&#10;rzwWsjOq6FaUm8r6k/AbHUMNZ/SV8zU9FrvDjMsOQrgfeQj8xtr66gZhCCebEISfvgE/1ag3/7f+&#10;7U8QDf8a9cOGzkopJzunivro9PbV7v6WOVrtYUl60x71z21wZcq/7DEh57xufN10fiqVZvv6OqTI&#10;xV57N9hFOoYNuDwxzIVwSr63L47XuR8tzCEVeyf1NWTAIDMNvM8vA0o55Km9VPU8PriXp/dS4XO0&#10;k+4lAk77+8uQAeniC2uHyRkZsJ52LUGy/qE/NLMcrxJHeW3/87/9b+oVf+9lh3+3v9ee2jXLvo+j&#10;yQDPRTctP/69y3tWDnlPSFGN49+7DHIXXjB/Yn9CmWl6u5kqMkCTpIX33pDzHT+4YK5ZEuSjs5Zk&#10;0Ckbv8t+UN6MPolxXGb3+f3ahDk28p6QZMBTX/9R81761hPfOTF7WvYm/b4XLZulgMcfcnzs/f/F&#10;zHaaNLmWv6gVj7QD/+z9bzCvx/e++cyJJdVnvX4yG/y/f+xPIxET3m/Bie157d7ms1sn3p/S7o22&#10;7dPoP0yjjZvF+EC2npFE2ubujWBe5HDrIdmKyLriUl5JrklyM63HFt++8Q11MPo1JhvYk9ev4yzL&#10;pkeLFzKzb+Kkati/IQzhRbIvOlb18RnCMFvyVKmUTZtlt7I/3t7+tmp39w8Xz7Z7+6rTbZuEmyQC&#10;+/3uYBmwbmxTdkbZVsp8ZDI5nVtTruNwz7sgJvq8xloG+5miSfaFlcxiOj5okwTgJPeZkQGDdNhf&#10;/Ya7j3S0T+sgn0U66pIIkM76pMjAdG6hdDiIkFlJH7r2e1devjwt8pr83gc+eWIG2bhxlJkGn/jw&#10;H5vXo7p0KzndaU0v2Wf2fTzl+i66aflZ37vM9Ljoe2gcUsxl9L0hy5/v0F9rnK8ny8Tvf+jnY9Oe&#10;+P3ahD023ntp7Hvoy0+ZBybTTLx87rHPq9Zu68jPklvtwj23/f8l8SKzsKIUE95vO4H++XLrvXr7&#10;9+fv/OanzEOHSfYfJt3G+duFHczus5MplU3n1c7+lur1grmaRvbZs/VYZBLfs/xKOVk1X1xW261N&#10;tbu/fatPf9WxxilJPpkYYeuxTMmtqLw+Bv90QKJvOq6vra/uEYbwItkXEfpG/Gyj3vz0WK0z/Lm5&#10;dGMvy3yFzKg7kOWzMnsvYalub183VGnTMMm/+VE5ymsIZZahNJTydQOZ8NPX5OgOiGx0LDEMK5nF&#10;JEmg0b3cRiv1TrLD/smPfNosD5aqjePuHSezRT73yS9MLQEngxpZ7uTNxJJCIB/7jccCt6n2KElS&#10;yl5Bsp/cuHsRySwdGdB7RuM/zUGdvG7yGo4mea+yabn3vd/92pdM9T3kDTBlSeq41YtlkPxHv/u5&#10;wCaL/XpfTvu1iUtsZHaV7H/nVxJUknXf+vPvmMqn4/5ckff8//iD/3Op5YphiAnvt3B/T9LWfP5T&#10;XwxVG+enhCl+4ahsKq+29oK5+tFMMrAm28eW4hhuuqg2tr+rdts7eqzTuTXT7zKJv2PJO1nxY+kx&#10;lEwEkNVUx8c3mDipJvhhwhDyfAQhiBTZu49kXxAbfv0rOdKoyh4XHr9KxHsNYUZ3Pm7sPBfYWElj&#10;ns0UTIzC3oDLchPvyb8M3qY58JYlN3LIPnLFuYL6sVfceaLjLh3nr3/lKfW1L39j6rML5PPLcqVf&#10;fvT15s9yLbJkSGYiBrpn89UnzSH7Es3fMXdiGdZoHI8vPZWlW57R/bqmRRK8owOhq25aLt/3R6/f&#10;+t6n+R6SBKlUhZSluqctDRNnLVeNZY/bx9cmirGR+1F+Hs/q/SRJO0lyn3eN0kZIcafTloVGMSa8&#10;38L58+V4uxemNs6vvraZ3WelVdrJqN22rXr9XuAerrumarA98e9dfsnqJjddUDutTTPT70BSfsNZ&#10;eUfi4P159Cy8jxlucyRVg2VsIMt185nKiXEBib6peXhtfbVNGEKeg2Ajy2hp1Jt/oE/3xucdrFSt&#10;UuWFv4C99rZ6ZvPbgV1aIPsVmoInqRxP6xAqsqeRt8RSZiCMs8/WpL6eDC4/ev3jvAhAQH4GRHUJ&#10;NTCL+ylMbZzXd221d9TGzjOB2ydblsDOFZZUdgIFOm4Xh06vpb//HbXfaalWZ9ckA6UKsBcLLzkq&#10;WxtJUlCWFw+GdwmzF6Ct/yzbD2VThZmOBzY2N1W3243T7fdVuQXX1le7/CQKN2b2RY/M7vs5pRQZ&#10;EpwqbWfM1P29oCb7HNcs4yXRBz+M7ld01cG5zIbwfPcb05/ZN/r1gr5pOQAAcWjjDivzpnIqsfvc&#10;4M8Buj4pzJFy0r7EQYoNytHrd802RjLhoH/QU91e2yT4ZOKBzNrr9Tr6mlyT7JM8oCQiZbshM1dw&#10;GE/46t0k+qIhSQiiRd+YX9an3yUS4TZOoyYf4x0XuumHxUCOlK8PSgfETg0be55DwB/f/MpTh7+/&#10;yibjUklzdNnTtDcRl+Xafn49AAD8EvY27tbWOdlBoi8IyarhNckKmmTC33629OslJpLEy6VLqpxb&#10;UEV3TlULS2Z/82ph2fy9myoczjiUbY5uzfzj4b+PpCrUfyIM0UCyL5rerY8eYQgnr1GTJ1ry5Ms7&#10;tzu75snXYFp82zwZM/tjXLABlP/fTecGewUG7EmZzDq0SfTBR1/7v980G6gL2RtI9iy6qHwpp+75&#10;hZcd/lmKdkx7T6Mf+Zt/xdevBwCAX6LSxqVlbzzpbwckWSXJRymAN85+4d5kgstMLDiPN27xzt61&#10;nDWeIdHnu2tr66tMpYwIkn0RpG/QJ/Tp3xGJ8Gl3W2q/s6Nu7j6rnt96Wj2//V311HN/oZ7ZfEo9&#10;p3//pP790xtfN3uAyL89u/lttbV3w/x/o43zeQ2zNJpW0lFpOx247186IfL0j6d48IsMIKRSoudV&#10;9/2kSd6Ny0k76mf/wSsPqw4LKTwxTXJ9o5uWP/Glr/FCAgAiIQptnNcHl+WriYDs1ydJNSlyMU5h&#10;jtF+uDexoN8frOrs9tvm3+Us359MSmCZbWT8r7X11f9KGKKDKTTRdV0fb9RHhlAEmzSe0lgOknb7&#10;aq+zZ/aoOKxeZRrWW5vZttp7+r97g4Y7aZmNb6URtpOOyqbzZnq+Y52fyJNlvIMp9ckjX2eWZM8O&#10;6YAkh8k+wC+yT59XdVeWDf3dt/5t9YkP//FtK2LKLEBJDo4uNZJ9/6ZdCVUq2Hpk03Kp9AkAQBRE&#10;oY07XMbruINqvAGQslPKTY3/MNObSCDndqel++dJ1Toco8jQoT8YSyjZBzBl9tuWP9u2o5Lyi5U6&#10;YXSNEEQLd2FEra2vPtmoN39L//YBohFce+0ttdPaUruyYW2/bxpOcZBQp5epP9qTME/T5JCP6SQ6&#10;Znnv7v62WaabTeWVbaXPnCFXztXUjv7YAPSIzEk2DB5nWQEwDZ/693+i3nStbmboSfLulx99vVk6&#10;9OT/e0p946tPHvlYqRAo+/uNzjwQUoHXj+qbL7/3xw9/T2EOAECURKmNk+13ZCXNfnd/8Bczepgt&#10;FXir+UUzLrid7daGmUggYxKpoivJysHMvt7p4xJvBqD+ZVu22Y5HVupk9DhECgImEhardcLhj9bW&#10;Vz9LGKKFZF+0yey+N+sjRyiC1vi31c3d502Sryv78B3vAHi/P34e5SUDRxpamQEon6/d21edblsV&#10;3bJKOdlTr8GxM6qUq6qbO8/fSi7OiiwXUEmW8GJmZDbeRx9dN0tyZYafGXC85i6l5BiDJAY/99jn&#10;p36dUghkdMkwhTkAAFERtTYuofu1ZmbfjFesSPJNVgAd71+P9rm3926ozb0NPZbo3JqAMEzuSS/9&#10;MNE3mvAb+Tv5KBl76FGI2mvv6nHGpko7rpl8kMuUeHMH3zsJQfQkWC4XbY16UxJ+0Z2Sq9uYWqUa&#10;msuV+22/u6e2dp83s+q8mXyTi0fC+0LmJCXsS7k53cgWdSOfOvHhUvTjma2nzfLhmXVEvOpgukOw&#10;VPl+kn2Yub92z13qp1//0rE+VpYYffbjj5+Y/QcAAOJNlsA+t/Wd4RY8syHb5MwXV5Sbyp/ax27p&#10;scD23oY5d3vdW2OTY2OKC/fth/+fbDlUcitmm6H0GRMQgm5jc1N1u90ov1UfW1tf/TvcsdHDzL7o&#10;+019/Io+eKQSALvtLbM3397+lPb0OtYgy9PEzd0bpuGW0vbWyP4Z0uDLrD9XH21vecEsDK9Z9vog&#10;0Ycg+MKn/8wcslx38YU19TdeeeeRf5fqvVLUY/O5LZJ8AADgrE6u2u/Mro9tHvpnqyrjDGZLen1s&#10;b7JPt7evdlo31c7+1mCZ7uCDBn3zq0wCGJn5J9sNbcgkh/a2quYXTNIRAXuTsldfZDGzLwYa9eY7&#10;9OlfRfMdHPyZfaMJrO/c+Jpp9H0rijH8urJ/RiVXU3m3cuJDOt2W+t7Np2aX8Bt2KmrFZZXPlEn2&#10;AQAAIPRkttyzm982y1tn0beW5btzhUWVst1Tr21j+3tmye2VZvFdQCblqoLu6+dC1t+P+My+31lb&#10;X72PuzWa2A0/Hj6oj6cJw2wkhk+1ZC+MVqc1+aW75xk+mZN9/GS57s7+5olKt7J3X8Etm2n+s4tR&#10;0hTnkFjxAAIAAABhd3DQM0tjfe5Um75/ysmo+dLKqYm+Xr8zXLrbOjpmmPJ1ydd7fucZ1entm/4+&#10;ff6Zk+mcDxOG6CLZFwNr66tScvV9RGIWjfygETvod9Vue+f8ghs+NPyyV6B0PI6TjXNlOa95yubn&#10;kzZv5qFl+5sEBQAAAKbb0VXJZNLfvvVQPl1QVsI5dWyyuXdDbbVuDlYanVZhd3oDI9XrddXNnWdV&#10;p7vHQ/7Z+8ja+uoThCG6SPbFx4f0weZSM9LXjWmrvTO7Cxg2pJ1exxQIOfGDIGGpvFtStuX4m4gc&#10;zjyUfUK8mYUs4wUAAEDY9XS/++DgwL++te5Dy69itmK27jmtTy3VdluydNe7Lh8Tfd41yh6Brc6e&#10;7v936ffPjkzrfJQwRBvJvphYW1+VzSIeJhL+8p5YtTstUyxjxhejG/iu2teN6/GnaHKdads1y3ln&#10;0hk66KuMw4a9AAAACD+zZ3fSGvS5/UpoyT59znB7nqR96jW1O7sm0aZmmGSTUcjuMOHnXRd891tr&#10;66tMBIo4kn3x8tv6YKqu3w29JNl6bVN6PgAXpHZaW6f/MNCdgqI7Z2b4+d0BcB1X9Q96vGEAAAAQ&#10;eqb/7xW/82E/PCErdPJuWTlW5swP3fNm9c1wLGKuo7Nnxkeyrzmz+3wny82uE4boI9kXI2vrq7JD&#10;7DuJhL8N/WmN8QwvyOwd0j/onnm9pWxVpe20P9d62DlJmcYeAAAACDtvRp/ZF2/6X8xsh1POzan8&#10;OZVupf8vCbaABEh19LXIsmP47l+vra8+Sxiij2Rf/Py+Pr5EGPxt7FMyc60fjJlrsj9fr392ZTDb&#10;Sqtcpmiq4/oWI/3L0l+PafwAAAAIO0m4mf72NPu2I4X1sqm8yqTytxkD2LOfeDAYHJnraHdb/iRD&#10;MWpDH+8nDPFAsi9m1tZXZfrUu4iEv429lbR0A+zOdtr8sHGVhJqVdM7pCCTNU8GCW9LXnvQhPknz&#10;VC95yt4iAAAAQNhIf9uxUl5nd2r9eulDyx59teKK+XrnPTiXghj2OWMAHwdH5uRYaWb2+e/X19ZX&#10;NwhDPJDsiyF9g39Cnx4nEv6RvTNkqeqsn6ZZlqUcO3Xqpr1HPk7/ezW/pIq682D2GpxiJ0WkHXfY&#10;9tPgAwAAINzMzL5ed/DgfBoP+4ez+mRCgazIGf26Z48DHPPvpm8fgNU0ci30/X31tD4+SBjig2Rf&#10;fD1ICPxtzPK6IXYs51YD7e8FmEY9ZaWVmxq/6q1s8ptx3Ol1UtRgCW8mleVNAgAAgMiQghlmmeo0&#10;+v3DyrvzpTtM337crXCy6YKyvYf+s0y0mevPsoWPv963tr66TRjig2RfTOkb/TP69Bki4Z+U7ZqE&#10;n++GiT45F4bJu3EbVpleX8nVDmfeTbRT4M3qs9PnLisGAAAAwkZm9dmT3KZmZI8+Wa0jibvUcKnw&#10;uDPkJDEo/XqZETjxvv2434OSpGNeufr6mdnnmyf18SHCEC8k++JtlRD4R5bGFtyqKuWqgwbWa7Cn&#10;3cgdHJgni1KhK5suXWhvPGmAU05W1QqLukHOnehoTKLBlw2F2a8DAAAAUSIrV5KTWsbr9b1N4b+M&#10;mi/eoUrZ2qX2vM5nSmZbn5ks5TV7h1u+FwOEenhtfbVNGOKFOyzG9A3/eX36BJHwjyT8Stk5fVQH&#10;T+KkkZ1yQyv7chSzFVV0K4dPzy76FM2xXf3/V5XrLem96jV7TyV1I5/VjT1P9QAAABCtfr+jUnb6&#10;6g/JvVU6SpnPV9J9+rSdufSny6RyemxQPVo8cNp98cMxSFLl0gW28PHXn+vjtwlD/JDsg1TmZbME&#10;P2+6xGCGXyW/MGhkp9ioSodgrrCoiu7clZbKSjJOpv1XC0sqlymcaLgv9zmT+voy5gAAAACiplJY&#10;uNoKlpG+tkwUKOfnVd6tXGpG3yjXyalyrjYo1uGHwy2FSqYIoJ1M8ebwcby/tr7aJQwxzDsQgnjT&#10;N/6X9On3iYR/TBUsmdGWLqhacUVV8rXBU79TGvWLdgK8P8uyXamkWy0sqnymPJGZc2ZJr51Rc/lF&#10;MzPRsuzLz/DT/1/aSZs9BAEAAIAokqSW7E+XuOySVVn2qv/fUraiFsrfp7KpwpWvSfbulmShqz9X&#10;NT+vz7mpx0HGDYVMSff9K7wp/MVYP84/fwgBtIf08Vr5OUwo/CUFMMq5Bd34VdReZ0ft7m+pdndf&#10;dbqnbKkwslfH4Z+P/V728JCnfgXdIZDPbSUnf4tb8vndsuof9NV2a1N/2f7RaznPSLEQWVYsnQvp&#10;cLCMFwAAAFEkD8q7vY7a7+yN32ce9ptlfzvZ39rss2elJ3I9o/3uXKassumiem7radVq7+j+/cGg&#10;grDnog/2j49Xhn8nRQpl6bAkP6nA6yuZ1dcnDPGU4GaDaNSbH9GnXwrfO1ipWqUaideg3++qdq+t&#10;eroz0D/omaRfS3cK2p2WaejliaB0FOScTCYPk2SS3JO/k06APDXLODnfrnmntaFu7t5Q+93Wyc7A&#10;SGLvsNHXv3csR+V1p6KcX+DGAwAAQORJn3lz74Zqtfdu9ZO9/vFov3mkHy39f1lNI9v/yKogb9w+&#10;jYfk3X5b7bd31e7+ttrr7Kpev3frH0/LF5zRz/d+nzDX2zdJvlKuFuptezY2N1W3G8pVsI+vra++&#10;lLsvvpjZB8979PFGfTiEYjYSCUtlnKx5BWTWnHvQVcVhuymNrzflXhKB0nim5WPNrLrk4ZM+v2fI&#10;yT5+0vzf3H3eJCWP8Br9YQdBlhbLcuW8W/I1IQkAAADMUjZdMv34m+pZtScz/EaTY8cSZ7LHXzlX&#10;NcXxRvfmm2Y/X2bc2ZmUmem3195SO60t1e3LbMSWuawjyb/j/Xx99pJ7rlQgTlqm3y8TEVK2y4s/&#10;Ow8SgpjnF5jZB0+j3vyAPj0QrndwdGb23Wo7z35qF6Qlr8evpd3dU7u6Y7DT3tYdgq5yrME0fUlO&#10;ykw+afSlAzHtzgoAAAAQRL1+x2zbI6t3ZFnvoK/cVxnHNQ/QM3bG7GtnWbOdfyHXdaD78H39a2e4&#10;bU+72zZ9+G6vbQr/yVlm7Mm/Sb8/I3sTqsH+fFEqwBHSmX1/sra++lPccfHGzD6M+g8qbMm+CDor&#10;ERa0xPzx65Qnd6m8q8pqQXVkOXK/q2zd2Ev1YZmBmEzy4wYAAADxJUkyWZabS3fN6pz9zq5Z+SIz&#10;52zdVw5KfzlhZuvZpppnKVszCUmZcSgP8WVPcOnr2/p7Mfv7Dfv57MMdKB8mBKAaL0b9fUIQXING&#10;NxwNqHm652TNU72k2WOQRB8AAABgBuGS2NN9ZNkSRxKAMkNOtvQJ7PXqa02YfQTtw76+/Nnr53uJ&#10;PlYNBsabCQFI9sFo1Jsv0Ke3EAlMCo09AAAAMJ4wz4rzrp2ZfYHxU3p8fzdhiDeSffC8W1GcA3RY&#10;AAAAACDs3kcI4o1kH2RW3w/r05uIBAAAAAAAofcSPc5/DWGIL5J9EO/Vh0UYAAAAAACIhPc06k1y&#10;PjHFCx9z+ua/S59eRyQAAAAAAIgMxvoxRrIPj+iDzdUAAAAAAIgWmd1nE4b4IdkXY/qmf6k+/RyR&#10;AAAAAAAgcmR//jcQhvgh2RdvTUIAAAAAAEBkPdKoN1OEIV5I9sWUvtlfqU+vIBIAAAAAAETWX9LH&#10;PyEM8UKyL76Y1QcAAAAAQPQ92Kg3c4QhPkj2xZC+ye/Vp5cQCQAAAAAAIm9JH28lDPFBsi9mGvWm&#10;vObvIRIAAAAAAMTGv2zUm2XCEA8k++Lndfr4EcIAAAAAAEBsSKLvVwlDPCQODg6IQkw06k1bn76i&#10;jxdF5x2sVK1S5cUFAAAAAEzUxuam6na7UfqWdvTx/Wvrq8/y6kYbM/vi5U0qSok+AAAAAAAwLinS&#10;cY0wRB8z+2KiUW+m9OkJNSi7HRm9fk9tbG6onZ1tXuQLsG1n7z/+zw9miQQAAAAQffe9/IEnWvut&#10;HyIS48ukM6pSnlOObUftW2vp44fX1le/xascXczsi4+3qIgl+oSVtNSc/gG8WFtSjuPwKgMAAAAA&#10;Li1pWapWnVcLtcUoJvpERh8P8UpH/H1MCKKvUW/m9ekdUf4e0+m0WppfVuVSRSWSCV50AAAAAMD4&#10;EglVyBfVysKKyrqRXwT15ka9yRZfEUayLx5+RR+L0f/ZnFBF/cN5Wf9wdl1WqAIAAAAAbi+Vkskj&#10;S6pSqqhkMhZpEksfD/PKRxfJvohr1JtSXvsdcfqebctW89V5NT+3oOxoTrsGAAAAAFyRJPaq5TmT&#10;6Es5qbh9+7/YqDfv5F0Q0fc2IYi8t+ujFMdv3M24ZpZfsVAyU7IBAAAAABC5XF4tL66ofC4f1xDI&#10;ILnJOyGaSPZFWKPenNent8U5BrK0t1wsq+X5ZZVOZ3hTAAAAAECMSWFHKfAohR6l4GPM3duoN/86&#10;74roIdkXbdf0kSMM3g/0RTVXqZnqSgAAAACA+JBCjuVixRR2lAKPOHSdEEQPyb6IatSbL9Cnf0wk&#10;jsplc6a6Uj5XIBgAAAAAEANSwHGwxVPRrP7CET/dqDfvJgzRQrIvumRWH+tWT3vTm01Yq2pxYTmO&#10;m7ACAAAAQCxYtm0KN0oBRynkiDM9SgiihWRfBDXqzRfp0y8RifOlnZRaWlhWlXI1LuXVAQAAACD6&#10;EglVKJTMqi4p3Ijbelmj3vwZwhAdZDii6RF9sDHdmAq5gpnSnXXZ3hAAAAAAwkwKM0qBxkqxzJLd&#10;i3m0UW8SsIgg2Rcx+ub8q/r0C0TiYizLUrVqTS3UFpVtOwQEAAAAAEJEVmtJQUYpzCgFGnFhd+nj&#10;tYQhIvcDIYgcqaRDNv6SMvIUaGFZlXgKBAAAAAChIAUYVxbvMAUZcSWPNOpNNjeMAJJ9EaJvypfo&#10;071E4mokyVcqlNTSworKsL8DAAAAAASSFFyUwotV9mGflBfr4z7CEH7cDdHyXkIwOY5tq4W5BVWr&#10;ziuLyk0AAAAAEAiS2JNCi4vzS6bwIibq4Ua9SVDDfo8QgmjQN+Pd+nQPkZi8rJs1BTwK+aKp6gQA&#10;AAAAmNX4LDcYn+UKbL00HS/Uxz8kDOFGsi86moRgijdKMqEqpYpakidHqTQBAQAAAAAfSSFFKago&#10;hRWlwCKm6qFGvcmeViFGsi8C9E34s/r0E0Ri+syeEPNLqlqZY08IAAAAAJgys6d6sWwKKUpBRfhi&#10;SR9vJQzhRbYi5Br1psxbvk4k/JXP5tXy4orK5fIEAwAAAACmQAomSuFEKaDIkl3f/YtGvVkiDOFE&#10;si/8XqePuwiD/6ykpebKc2amn+M4BAQAAAAAJjHWsmxTKFEKJkrhRMzEnD7+OWEIJ5J9IdaoN+Wn&#10;3iNEYrZkD7+l+WVVLlVUIsnTJgAAAAC4lETCFEaUAhxSKBEz96uNerNGGMKHZF+43aePv0wYgtAm&#10;JVRRN0orC3col0YJAAAAAC5kMIliyRRGTDKJIihk36p3EIbwIdkXUo16M6WY1Rc4UhVqvjqv5ucW&#10;lM10cwAAAAA4lxQ+rA63R5KCiAicf9qoN5cJQ8juK0IQWv9IHy8gDMHkZlwz9bxYKJmp6AAAAACA&#10;o6TgoRQ+zFP4MMikBPK7CUO4kOwLoUa96erTNSIRbLK0tywl4ueXVZoS8QAAAABgSIHDxdqSKXgo&#10;hQ8RePc36s0fJAzhQbIvnB7QxxJhCFNDtqjmKjWVtGjIAAAAAMSTFDSUwoZLZkJEmoCEaFirj3cR&#10;hvAg2RcyjXqzrE+/RiTCJ5fNqZWFFVXIFwgGAAAAgFiRQoZmq6N80ayCQui8sVFv3kkYwoFkX/i8&#10;TR9VwhDSGy6ZVJVSVS0uLKtUiidZAAAAAKJNChdKAUMpZGhbFDEMMcnQvpcwhAPJvhBp1Js1fXo7&#10;kQi/tJMalJUvV00CEAAAAAAiJZEwBQtlNp8UMEQk1Bv15o8RhuAjyxAuD+ojRxiio5ArmOpTWZeX&#10;FQAAAEA0SIFCKVQoBQtZshs5TUIQfCT7QqJRb67o01uIRPRI9alataYWaovKth0CAgAAACCUpCCh&#10;FCaUAoVSqBCR9KpGvflywhDwe5EQhIZUvskQhujKyNOvhWVV4ukXAAAAgJDJ5wqmIKEUJkTksXdf&#10;wJHsC4FGvfkifbqfSESfJPlKsq/F4orKsK8FAAAAgIBLpVKmAGGV/cjj5OWNevPVhCG4uBPD4Z36&#10;YA50jEiVqoW5BVWrziuLilUAAAAAAkYSe1JwcGl+2RQgROw82qg3WZIW1PuTEASbvnnu1Kc3EIl4&#10;yrpZU72qUCiZalYAAAAAMPtxSm4wTskVCEZ8SVXenycMwUSyL/iu64MsT5xv0mRCVYpltTS/pNKp&#10;NAEBAAAAMBNSUFAKC0qBQcuyCAiuN+pN8koBxIsSYPqm+XFFphxDKSelFueXVLUyx14YAAAAAHxj&#10;9hYvlk1BQSksCAy9WLESMZDIGATbo4QAx+WzeVPAI5fLEwwAAAAAUyWFA5cWVkwhwQRbC+Gkdzbq&#10;TTZtDBiSfQGlb5a/pU+vIhI4jZW01Fx5zsz0c9gMFwAAAMCkxxyWbQoGSuFAx6ZoIM70Q/q4nzAE&#10;C8m+4HovIcDtyB5+spdfuUSZewAAAAATkEioQr5oCnBIwUBgDO9q1JsuYQgOsgMBpG+SV+vTTxIJ&#10;jNcWJ1QxXzCNsUtjDAAAAOCSvMkElVLFFAoExrSsj7cQhuAg2RcwjXpTfqI2iQQuSqphzVfn1fzc&#10;grKZZg8AAABg3MRAMmkKAco2QSm2CcLlPNioN9lYPij3NCEInLo+fpQw4LLcjGtm+RULJTMFHwAA&#10;AADOIoX/pACgFAIErmBOH28nDMFAsi9AGvWmvB7s1Ycrk6W95WLZJP0y6QwBAQAAAHCE4zhmJp8U&#10;/pMCgMAEvK1Rb9YIw+yR7AuWN+rjxYQBE2vAbVst1BZNFa2kRQMOAAAAxD4JkEyqcqmiluaXzR59&#10;wASVFLP7gnGfE4JgaNSbsjHCu4gEpkGqaK0srKhCvsDSXgAAACCmpKCf2fInXzSrgYApeKBRby4T&#10;htki2Rcc9+vjBwgDpnazJ5OqUqqa6lopJ7VLRAAAAIB4sGx7Swr5SUE/ixU/mC7ZR+oaYZit/y/A&#10;AIKFclM6kq6ZAAAAAElFTkSuQmCCUEsDBBQABgAIAAAAIQB82e/C4AAAAAgBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/NasMwEITvhb6D2EJviRybBON6HUqgFFpoSRoKvSnW+odYK9dSHPfto5zSy8Ay&#10;y8w3+XoynRhpcK1lhMU8AkFcWt1yjbD/epmlIJxXrFVnmRD+yMG6uL/LVabtmbc07nwtQgi7TCE0&#10;3veZlK5syCg3tz1x8Co7GOXDOdRSD+ocwk0n4yhaSaNaDg2N6mnTUHncnQzC+/Jj3OrktzNv6evP&#10;cb+pvj8XFeLjw/T8BMLT5G/PcMUP6FAEpoM9sXaiQ5glYYpHCHp14ziNQRwQVsskBVnk8v+A4gIA&#10;AP//AwBQSwMEFAAGAAgAAAAhAKomDr68AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5y&#10;ZWxzhI9BasMwEEX3hdxBzD6WnUUoxbI3oeBtSA4wSGNZxBoJSS317SPIJoFAl/M//z2mH//8Kn4p&#10;ZRdYQde0IIh1MI6tguvle/8JIhdkg2tgUrBRhnHYffRnWrHUUV5czKJSOCtYSolfUma9kMfchEhc&#10;mzkkj6WeycqI+oaW5KFtjzI9M2B4YYrJKEiT6UBctljN/7PDPDtNp6B/PHF5o5DOV3cFYrJUFHgy&#10;Dh9h10S2IIdevjw23AEAAP//AwBQSwECLQAUAAYACAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAADsBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDtHvbMugIAAPQFAAAO&#10;AAAAAAAAAAAAAAAAADoCAABkcnMvZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAAIQBflieHrNURAKzV&#10;EQAUAAAAAAAAAAAAAAAAACAFAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BLAQItABQABgAIAAAAIQB8&#10;2e/C4AAAAAgBAAAPAAAAAAAAAAAAAAAAAP7aEQBkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAA&#10;ACEAqiYOvrwAAAAhAQAAGQAAAAAAAAAAAAAAAAAL3BEAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVs&#10;c1BLBQYAAAAABgAGAHwBAAD+3BEAAAA=&#10;" stroked="f" strokeweight="2pt">
+                <v:fill r:id="rId10" o:title="" recolor="t" rotate="t" type="frame"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B61D10" w:rsidSect="00A1290B">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="0" w:right="0" w:bottom="0" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CE448AB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="36F6093E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="570C378F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2DB00BA2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="990" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1710" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1396,256 +1481,503 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6030" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6750" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="528879293">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1925407442">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A1290B"/>
+    <w:rsid w:val="00130015"/>
     <w:rsid w:val="002A5F4E"/>
     <w:rsid w:val="0034238A"/>
+    <w:rsid w:val="009B7CE4"/>
     <w:rsid w:val="00A1290B"/>
     <w:rsid w:val="00CC6A34"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="21D792C5"/>
+  <w15:docId w15:val="{977BDD9D-252D-4698-B9F8-64805E0ADD60}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -1683,301 +2015,73 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A1290B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A1290B"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-</w:styles>
-[...159 lines deleted...]
-    <w:name w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-  </w:style>
-[...31 lines deleted...]
-    <w:rsid w:val="00A1290B"/>
+    <w:rsid w:val="00130015"/>
     <w:pPr>
-      <w:autoSpaceDE w:val="0"/>
-[...3 lines deleted...]
-      <w:textAlignment w:val="center"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...34 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2223,51 +2327,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1</Words>
   <Characters>6</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>