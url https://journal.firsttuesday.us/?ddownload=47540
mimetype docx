--- v0 (2025-11-19)
+++ v1 (2026-09-10)
@@ -1,245 +1,554 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B61D10" w:rsidRDefault="0018312B">
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="51F6C0D1" w14:textId="36527159" w:rsidR="008D70D4" w:rsidRDefault="00BD6516">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4BE60134" wp14:editId="3812F717">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1541721</wp:posOffset>
+                  <wp:posOffset>314324</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>8601740</wp:posOffset>
+                  <wp:posOffset>7753350</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2828260" cy="1212111"/>
-                <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+                <wp:extent cx="7115175" cy="552450"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="9" name="Text Box 9"/>
+                <wp:docPr id="6" name="Text Box 6"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2828260" cy="1212111"/>
+                          <a:ext cx="7115175" cy="552450"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="0018312B" w:rsidRDefault="0018312B">
+                          <w:p w14:paraId="26B4BF2B" w14:textId="77777777" w:rsidR="00BD6516" w:rsidRPr="00BD6516" w:rsidRDefault="00BD6516" w:rsidP="00BD6516">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                                <w:color w:val="auto"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00BD6516">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                                <w:color w:val="auto"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Have a </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00BD6516">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                                <w:color w:val="0299AE"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>great school year!</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00BD6516">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                                <w:color w:val="auto"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> When you’re looking for a fresh start, </w:t>
+                            </w:r>
                             <w:proofErr w:type="gramStart"/>
-                            <w:r>
-                              <w:t>Your</w:t>
+                            <w:r w:rsidRPr="00BD6516">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                                <w:color w:val="auto"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>keep me</w:t>
                             </w:r>
                             <w:proofErr w:type="gramEnd"/>
-                            <w:r>
-                              <w:t xml:space="preserve"> Name</w:t>
+                            <w:r w:rsidRPr="00BD6516">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                                <w:color w:val="auto"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> in mind for your </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00BD6516">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                                <w:color w:val="9C63C4"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>real estate needs.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="0018312B" w:rsidRDefault="0018312B">
-[...2 lines deleted...]
-                              <w:t>CalBRE</w:t>
+                          <w:p w14:paraId="10D45EDD" w14:textId="4080C28F" w:rsidR="00596FD9" w:rsidRPr="00596FD9" w:rsidRDefault="00596FD9" w:rsidP="00596FD9">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="66AB44"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="4BE60134" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 6" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:24.75pt;margin-top:610.5pt;width:560.25pt;height:43.5pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBC8cUcaAIAAD0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnSbsFdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xks26XDLjYlfnx9JHV13daGbZUPFdiC54MhZ8pKKCv7UvBvT4t3&#10;HzgLKGwpDFhV8J0K/Hr29s1V46ZqBGswpfKMnNgwbVzB14hummVBrlUtwgCcsqTU4GuBdPQvWelF&#10;Q95rk42Gw4usAV86D1KFQLe3nZLPkn+tlcQHrYNCZgpOuWH6+vRdxW82uxLTFy/cupJ9GuIfsqhF&#10;ZSnowdWtQME2vvrDVV1JDwE0DiTUGWhdSZVqoGry4Vk1y7VwKtVC5AR3oCn8P7fyfrt0j55h+wla&#10;amAkpHFhGugy1tNqX8c/ZcpITxTuDrSpFpmky8s8n+SXE84k6SaT0XiSeM2O1s4H/KygZlEouKe2&#10;JLbE9i4gRSToHhKDWVhUxqTWGMuagl+8J5e/acjC2HijUpN7N8fMk4Q7oyLG2K9Ks6pMBcSLNF7q&#10;xni2FTQYQkplMdWe/BI6ojQl8RrDHn/M6jXGXR37yGDxYFxXFnyq/izt8vs+Zd3hiciTuqOI7art&#10;O7qCckeN9tDtQHByUVE37kTAR+Fp6Km3tMj4QB9tgFiHXuJsDf7n3+4jnmaRtJw1tEQFDz82wivO&#10;zBdLU/oxH4/j1qXDeHI5ooM/1axONXZT3wC1I6cnw8kkRjyavag91M+07/MYlVTCSopdcNyLN9it&#10;Nr0XUs3nCUR75gTe2aWT0XXsTpy1p/ZZeNcPJNIo38N+3cT0bC47bLS0MN8g6CoNbSS4Y7UnnnY0&#10;zXL/nsRH4PScUMdXb/YLAAD//wMAUEsDBBQABgAIAAAAIQA6+vUA4wAAAA0BAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/NTsMwEITvSLyDtUjcqJ1AIU3jVFWkCgnBoaUXbpvYTSL8E2K3DTw92xPcZndH&#10;s98Uq8kadtJj6L2TkMwEMO0ar3rXSti/b+4yYCGiU2i80xK+dYBVeX1VYK782W31aRdbRiEu5Cih&#10;i3HIOQ9Npy2GmR+0o9vBjxYjjWPL1YhnCreGp0I8cou9ow8dDrrqdPO5O1oJL9XmDbd1arMfUz2/&#10;HtbD1/5jLuXtzbReAot6in9muOATOpTEVPujU4EZCQ+LOTlpn6YJlbo4kidBqiZ1LzIBvCz4/xbl&#10;LwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBC8cUcaAIAAD0FAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA6+vUA4wAAAA0BAAAPAAAAAAAAAAAA&#10;AAAAAMIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="26B4BF2B" w14:textId="77777777" w:rsidR="00BD6516" w:rsidRPr="00BD6516" w:rsidRDefault="00BD6516" w:rsidP="00BD6516">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00BD6516">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Have a </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00BD6516">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                          <w:color w:val="0299AE"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>great school year!</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00BD6516">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> When you’re looking for a fresh start, </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="00BD6516">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>keep me</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="00BD6516">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> in mind for your </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00BD6516">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                          <w:color w:val="9C63C4"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>real estate needs.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="10D45EDD" w14:textId="4080C28F" w:rsidR="00596FD9" w:rsidRPr="00596FD9" w:rsidRDefault="00596FD9" w:rsidP="00596FD9">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="66AB44"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681280" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2AECE5EB" wp14:editId="2F5CAAD6">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>457200</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>8388985</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="962025" cy="1397635"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="7" name="Picture 7"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="yourimagehere.jpg"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="962025" cy="1397635"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251713024" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="024FFAFB" wp14:editId="2008C7BE">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1543050</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>8315325</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2827655" cy="1609725"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="9" name="Text Box 9"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2827655" cy="1609725"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="7E07F6C9" w14:textId="77777777" w:rsidR="0018312B" w:rsidRPr="00BD6516" w:rsidRDefault="0018312B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00BD6516">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>Your Name</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-                              <w:t xml:space="preserve"> </w:t>
+                          </w:p>
+                          <w:p w14:paraId="129385B1" w14:textId="4DB65AFD" w:rsidR="0018312B" w:rsidRPr="00BD6516" w:rsidRDefault="00BD6516">
+                            <w:r w:rsidRPr="00BD6516">
+                              <w:t>D</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-                              <w:t>Lic</w:t>
+                            <w:r w:rsidR="0018312B" w:rsidRPr="00BD6516">
+                              <w:t>RE Lic #</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellEnd"/>
-[...3 lines deleted...]
-                            <w:r>
+                            <w:r w:rsidR="0018312B" w:rsidRPr="00BD6516">
                               <w:br/>
                               <w:t>555.555.5555</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidR="0018312B" w:rsidRPr="00BD6516">
                               <w:br/>
                             </w:r>
                             <w:hyperlink r:id="rId6" w:history="1">
-                              <w:r w:rsidRPr="00403F98">
+                              <w:r w:rsidR="0018312B" w:rsidRPr="00BD6516">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                 </w:rPr>
                                 <w:t>youremail@mail.com</w:t>
                               </w:r>
                             </w:hyperlink>
+                            <w:r w:rsidR="0018312B" w:rsidRPr="00BD6516">
+                              <w:br/>
+                              <w:t>yourwebsite.com</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00BD6516">
+                              <w:br/>
+                              <w:t>Broker Name</w:t>
+                            </w:r>
                             <w:r>
                               <w:br/>
-                              <w:t>yourwebsite.com</w:t>
+                              <w:t>Broker Lic #</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-              <v:shape id="Text Box 9" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:121.4pt;margin-top:677.3pt;width:222.7pt;height:95.45pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCu7p3yfgIAAGoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1P2zAQ/j5p/8Hy95G2vAwqUtSBmCYh&#10;QIOJz65j02iOz7PdNt2v57GTlIrtC9MUyTnfPXe+9/OLtjFsrXyoyZZ8fDDiTFlJVW2fS/7j8frT&#10;KWchClsJQ1aVfKsCv5h9/HC+cVM1oSWZSnkGIzZMN67kyxjdtCiCXKpGhANyykKoyTci4uqfi8qL&#10;Daw3ppiMRifFhnzlPEkVArhXnZDPsn2tlYx3WgcVmSk5fIv59PlcpLOYnYvpsxduWcveDfEPXjSi&#10;tnh0Z+pKRMFWvv7DVFNLT4F0PJDUFKR1LVWOAdGMR2+ieVgKp3IsSE5wuzSF/2dW3q7vPaurkp9x&#10;ZkWDEj2qNrIv1LKzlJ2NC1OAHhxgsQUbVR74AcwUdKt9k/4Ih0GOPG93uU3GJJiTU3wnEEnIxhN8&#10;42yneFV3PsSvihqWiJJ7FC/nVKxvQoQrgA6Q9Jql69qYXEBj2abkJ4fHo6ywk0DD2IRVuRV6Mymk&#10;zvVMxa1RCWPsd6WRihxBYuQmVJfGs7VA+wgplY2D0xmdUBpOvEexx7969R7lLg5o5JfJxp1yU1vy&#10;Ofo3blc/B5d1h0ci9+JOZGwXbe6Bw6GyC6q2KLinbmCCk9c1inIjQrwXHhOCQmLq4x0ObQjJp57i&#10;bEn+99/4CY/GhZSzDSau5OHXSnjFmflm0dJn46OjNKL5cnT8eYKL35cs9iV21VwSqjLGfnEykwkf&#10;zUBqT80TlsM8vQqRsBJvlzwO5GXs9gCWi1TzeQZhKJ2IN/bByWQ6ZTm13GP7JLzr+zKipW9pmE0x&#10;fdOeHTZpWpqvIuk6927Kc5fVPv8Y6NzS/fJJG2P/nlGvK3L2AgAA//8DAFBLAwQUAAYACAAAACEA&#10;wA5RguMAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KiDSaIoxKmqSBUS&#10;gkNLL9yceJtE+CfEbht4epYTHGdnNPNttV6sYWecw+idhPtVAgxd5/XoegmHt+1dASxE5bQy3qGE&#10;Lwywrq+vKlVqf3E7PO9jz6jEhVJJGGKcSs5DN6BVYeUndOQd/WxVJDn3XM/qQuXWcJEkObdqdLQw&#10;qAmbAbuP/clKeG62r2rXClt8m+bp5biZPg/vmZS3N8vmEVjEJf6F4Ref0KEmptafnA7MSBCpIPRI&#10;xkOW5sAokheFANbSKUuzDHhd8f9f1D8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAru6d&#10;8n4CAABqBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;wA5RguMAAAANAQAADwAAAAAAAAAAAAAAAADYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="024FFAFB" id="Text Box 9" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:121.5pt;margin-top:654.75pt;width:222.65pt;height:126.75pt;z-index:251713024;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5cmy4bQIAAEUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGyEQvlfqf0Dc67Xd2EmsrCPXkatK&#10;VhLVqXLGLMSrsgyFsXfdX5+BXT+U9pKqFxiYb4b55sHNbVMZtlM+lGBzPuj1OVNWQlHal5z/eFp8&#10;uuIsoLCFMGBVzvcq8Nvpxw83tZuoIWzAFMozcmLDpHY53yC6SZYFuVGVCD1wypJSg68E0tG/ZIUX&#10;NXmvTDbs98dZDb5wHqQKgW7vWiWfJv9aK4kPWgeFzOScYsO0+rSu45pNb8TkxQu3KWUXhviHKCpR&#10;Wnr06OpOoGBbX/7hqiqlhwAaexKqDLQupUociM2g/4bNaiOcSlwoOcEd0xT+n1t5v1u5R8+w+QIN&#10;FTAmpHZhEugy8mm0r+JOkTLSUwr3x7SpBpmky+HV8HI8GnEmSTcY968vh6PoJzuZOx/wq4KKRSHn&#10;nuqS0iV2y4At9ACJr1lYlMak2hjL6pyPP4/6yeCoIefGRqxKVe7cnEJPEu6NihhjvyvNyiIxiBep&#10;v9TceLYT1BlCSmUxkU9+CR1RmoJ4j2GHP0X1HuOWx+FlsHg0rkoLPrF/E3bx8xCybvGU8zPeUcRm&#10;3RDxs8quodhTwT20sxCcXJRUlKUI+Cg8NT/VmAYaH2jRBij50EmcbcD//tt9xFNPkpazmoYp5+HX&#10;VnjFmflmqVuvBxcXcfrS4WJ0OaSDP9eszzV2W82BqjKgr8PJJEY8moOoPVTPNPez+CqphJX0ds7x&#10;IM6xHXH6N6SazRKI5s0JXNqVk9F1LFJsuafmWXjX9SVSS9/DYezE5E17tthoaWG2RdBl6t2Y5zar&#10;Xf5pVlP3d/9K/AzOzwl1+v2mrwAAAP//AwBQSwMEFAAGAAgAAAAhAHwst4LjAAAADQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj09Pg0AQxe8mfofNmHiziyAEKUvTkDQmRg+tvXgb2C2Q7h9kty366R1P&#10;9Tjv9/LmvXI1G83OavKDswIeFxEwZVsnB9sJ2H9sHnJgPqCVqJ1VAr6Vh1V1e1NiId3FbtV5FzpG&#10;IdYXKKAPYSw4922vDPqFG5UldnCTwUDn1HE54YXCjeZxFGXc4GDpQ4+jqnvVHncnI+C13rzjtolN&#10;/qPrl7fDevzaf6ZC3N/N6yWwoOZwNcNffaoOFXVq3MlKz7SA+CmhLYFAEj2nwMiS5XkCrCEpzQjy&#10;quT/V1S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHlybLhtAgAARQUAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHwst4LjAAAADQEAAA8AAAAA&#10;AAAAAAAAAAAAxwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADXBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="0018312B" w:rsidRDefault="0018312B">
-[...6 lines deleted...]
-                        <w:t xml:space="preserve"> Name</w:t>
+                    <w:p w14:paraId="7E07F6C9" w14:textId="77777777" w:rsidR="0018312B" w:rsidRPr="00BD6516" w:rsidRDefault="0018312B">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00BD6516">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>Your Name</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="0018312B" w:rsidRDefault="0018312B">
-[...2 lines deleted...]
-                        <w:t>CalBRE</w:t>
+                    <w:p w14:paraId="129385B1" w14:textId="4DB65AFD" w:rsidR="0018312B" w:rsidRPr="00BD6516" w:rsidRDefault="00BD6516">
+                      <w:r w:rsidRPr="00BD6516">
+                        <w:t>D</w:t>
                       </w:r>
-                      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-                        <w:t xml:space="preserve"> </w:t>
+                      <w:r w:rsidR="0018312B" w:rsidRPr="00BD6516">
+                        <w:t>RE Lic #</w:t>
                       </w:r>
-                      <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-                      <w:r>
+                      <w:r w:rsidR="0018312B" w:rsidRPr="00BD6516">
                         <w:br/>
                         <w:t>555.555.5555</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidR="0018312B" w:rsidRPr="00BD6516">
                         <w:br/>
                       </w:r>
                       <w:hyperlink r:id="rId7" w:history="1">
-                        <w:r w:rsidRPr="00403F98">
+                        <w:r w:rsidR="0018312B" w:rsidRPr="00BD6516">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                           </w:rPr>
                           <w:t>youremail@mail.com</w:t>
                         </w:r>
                       </w:hyperlink>
+                      <w:r w:rsidR="0018312B" w:rsidRPr="00BD6516">
+                        <w:br/>
+                        <w:t>yourwebsite.com</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00BD6516">
+                        <w:br/>
+                        <w:t>Broker Name</w:t>
+                      </w:r>
                       <w:r>
                         <w:br/>
-                        <w:t>yourwebsite.com</w:t>
+                        <w:t>Broker Lic #</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251693568" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54B65592" wp14:editId="49466306">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>5655945</wp:posOffset>
+              <wp:posOffset>5617845</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>9173845</wp:posOffset>
+              <wp:posOffset>9116695</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1741805" cy="638810"/>
             <wp:effectExtent l="0" t="0" r="0" b="8890"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="8" name="Picture 8"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GenCompanyLogo.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
@@ -248,1616 +557,1502 @@
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1741805" cy="638810"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:drawing>
-[...58 lines deleted...]
-        </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F54CBC4" wp14:editId="6319F9C4">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251649536" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F54CBC4" wp14:editId="01BAB64A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3975100</wp:posOffset>
+                  <wp:posOffset>3971925</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>4728845</wp:posOffset>
+                  <wp:posOffset>4333875</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3104515" cy="3136265"/>
-                <wp:effectExtent l="0" t="0" r="0" b="6985"/>
+                <wp:extent cx="3448050" cy="3476625"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Text Box 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3104515" cy="3136265"/>
+                          <a:ext cx="3448050" cy="3476625"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
-                      <wps:linkedTxbx id="2" seq="1"/>
+                      <wps:linkedTxbx id="3" seq="1"/>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 5" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:313pt;margin-top:372.35pt;width:244.45pt;height:246.95pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGdNZ5iAIAAHgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvEzEQviPxHyzf6WbzAqJuqtCqCKmi&#10;FQ3q2fHajVXb49pOdsOvZ+zdTaPCpYjL7njmm/fj/KI1muyFDwpsRcuzESXCcqiVfazoz/X1h0+U&#10;hMhszTRYUdGDCPRi+f7deeMWYgxb0LXwBI3YsGhcRbcxukVRBL4VhoUzcMKiUII3LOLTPxa1Zw1a&#10;N7oYj0bzogFfOw9chIDcq05Il9m+lILHWymDiERXFGOL+evzd5O+xfKcLR49c1vF+zDYP0RhmLLo&#10;9GjqikVGdl79Ycoo7iGAjGccTAFSKi5yDphNOXqVzf2WOZFzweIEdyxT+H9m+ff9nSeqruiMEssM&#10;tmgt2ki+QEtmqTqNCwsE3TuExRbZ2OWBH5CZkm6lN+mP6RCUY50Px9omYxyZk3I0nZXohKNsUk7m&#10;43m2X7yoOx/iVwGGJKKiHpuXa8r2NyFiKAgdIMmbhWuldW6gtqSp6HwyG2WFowQ1tE1YkUehN5NS&#10;6kLPVDxokTDa/hASS5EzSIw8hOJSe7JnOD6Mc2FjTj7bRXRCSQziLYo9/iWqtyh3eQyewcajslEW&#10;fM7+Vdj10xCy7PBYyJO8E6mVfRL1ut20eRJKXFnxfNLnDdQHbL+Hbn2C49cKW3TDQrxjHvcFO443&#10;IN7iR2rAVkBPUbIF/+tv/ITHMUYpJQ3uX0XD8455QYn+ZnHAP5fTaVrY/JjOPo7x4U8lm1OJ3ZlL&#10;wB6l0B3PZMJHPZDSg3nAU7FKXlHELEffFY0DeRm7q4CnhovVKoNwRR2LN/be8WQ6tSwN4Lp9YN71&#10;UxpxwL/DsKls8WpYO2zStLDaRZAqT3KqelfVvhu43nnA+1OU7sfpO6NeDubyNwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAH29vqrkAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj09Pg0AQxe8mfofNmHiz&#10;C4gUkaVpSBoTo4fWXrwN7BSI+wfZbYt+ercnvb3Je3nze+Vq1oqdaHKDNQLiRQSMTGvlYDoB+/fN&#10;XQ7MeTQSlTUk4JscrKrrqxILac9mS6ed71goMa5AAb33Y8G5a3vS6BZ2JBO8g500+nBOHZcTnkO5&#10;VjyJooxrHEz40ONIdU/t5+6oBbzUmzfcNonOf1T9/HpYj1/7jwchbm/m9RMwT7P/C8MFP6BDFZga&#10;ezTSMSUgS7KwxQtYpukS2CURx+kjsCao5D7PgFcl/7+i+gUAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQAGdNZ5iAIAAHgFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQB9vb6q5AAAAA0BAAAPAAAAAAAAAAAAAAAAAOIEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAA8wUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="2F54CBC4" id="Text Box 5" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:312.75pt;margin-top:341.25pt;width:271.5pt;height:273.75pt;z-index:251649536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCU6zHhdAIAAFMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGyEQvVfqf0Dc6/V3UsvryHXkqlKU&#10;RE2qnDELNgrLEMDedX99B3b9UbeXVL3sDszjMTNvhulNXWqyE84rMDntdbqUCMOhUGad0x/Py0/X&#10;lPjATME0GJHTvfD0Zvbxw7SyE9GHDehCOIIkxk8qm9NNCHaSZZ5vRMl8B6ww6JTgShZw6dZZ4ViF&#10;7KXO+t3uOKvAFdYBF97j7m3jpLPEL6Xg4UFKLwLROcXYQvq69F3FbzabssnaMbtRvA2D/UMUJVMG&#10;Lz1S3bLAyNapP6hKxR14kKHDocxASsVFygGz6XUvsnnaMCtSLlgcb49l8v+Plt/vnuyjI6H+AjUK&#10;GAtSWT/xuBnzqaUr4x8jJejHEu6PZRN1IBw3B8PhdXeELo6+wfBqPO6PIk92Om6dD18FlCQaOXWo&#10;SyoX29350EAPkHibgaXSOmmjDalyOh4g/28eJNcm7oikcktzCj1ZYa9FxGjzXUiiipRB3Ej9JRba&#10;kR3DzmCcCxNS8okX0RElMYj3HGzxp6jec7jJ43AzmHA8XCoDLmV/EXbxeghZNnis+Vne0dTKvIri&#10;uV7VmH5O+ziN4u1M5xUUe5TfQTMZ3vKlQonumA+PzOEooKw43uEBP1IDSgGtRckG3M+/7Uc8dih6&#10;KalwtHLq37bMCUr0N4O9+7k3HMZZTIvh6KqPC3fuWZ17zLZcAGrUw9AtT2bEB30wpYPyBV+BebwV&#10;XcxwvDun4WAuQjPw+IpwMZ8nEE6fZeHOPFkeqaNksQGf6xfmbNulARv8Hg5DyCYXzdpg40kD820A&#10;qVInx6o3VW3VwMlNs9C+MvFpOF8n1OktnP0CAAD//wMAUEsDBBQABgAIAAAAIQDHxzBh4QAAAA0B&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BasMwDIbvg72DUWG31a5HQsjilBIog7Ed2vWymxK7SWhs&#10;Z7HbZnv6qaft9gn9/PpUrGc7sIuZQu+dgtVSADOu8bp3rYLDx/YxAxYiOo2Dd0bBtwmwLu/vCsy1&#10;v7qduexjy6jEhRwVdDGOOeeh6YzFsPSjcbQ7+slipHFquZ7wSuV24FKIlFvsHV3ocDRVZ5rT/mwV&#10;vFbbd9zV0mY/Q/XydtyMX4fPRKmHxbx5BhbNHP/CcNMndSjJqfZnpwMbFKQySShKkEmCW2KVZkQ1&#10;kXwSAnhZ8P9flL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAlOsx4XQCAABTBQAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAx8cwYeEAAAANAQAA&#10;DwAAAAAAAAAAAAAAAADOBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANwFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent/>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1BF845FB" wp14:editId="1EA15C0B">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251627008" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1BF845FB" wp14:editId="37A61FA4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>349412</wp:posOffset>
+                  <wp:posOffset>352425</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>4727575</wp:posOffset>
+                  <wp:posOffset>4333875</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3104515" cy="3338195"/>
+                <wp:extent cx="3200400" cy="3338195"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Text Box 4"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3104515" cy="3338195"/>
+                          <a:ext cx="3200400" cy="3338195"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
-                      <wps:txbx id="2">
+                      <wps:txbx id="3">
                         <w:txbxContent>
-                          <w:p w:rsidR="00596FD9" w:rsidRDefault="00596FD9" w:rsidP="00596FD9">
+                          <w:p w14:paraId="036E7021" w14:textId="77777777" w:rsidR="00BD6516" w:rsidRPr="00BD6516" w:rsidRDefault="00BD6516" w:rsidP="00BD6516">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:pStyle w:val="ListParagraph"/>
                               <w:suppressAutoHyphens/>
-                              <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                                <w:szCs w:val="20"/>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:after="90" w:line="288" w:lineRule="auto"/>
+                              <w:ind w:left="0"/>
+                              <w:textAlignment w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...1 lines deleted...]
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:r w:rsidRPr="00BD6516">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="66AB44"/>
-[...27 lines deleted...]
-                              <w:t xml:space="preserve"> Buy</w:t>
+                                <w:color w:val="0299AE"/>
+                              </w:rPr>
+                              <w:t>Supplies To Buy</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00596FD9" w:rsidRDefault="00596FD9" w:rsidP="00596FD9">
-[...333 lines deleted...]
-                          <w:p w:rsidR="00596FD9" w:rsidRDefault="00596FD9" w:rsidP="00596FD9">
+                          <w:p w14:paraId="3ED047D4" w14:textId="77777777" w:rsidR="00BD6516" w:rsidRPr="00BD6516" w:rsidRDefault="00BD6516" w:rsidP="00BD6516">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="6"/>
                               </w:numPr>
+                              <w:suppressAutoHyphens/>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                              <w:textAlignment w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00BD6516">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>pencils, pens and highlighters;</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="57605F70" w14:textId="77777777" w:rsidR="00BD6516" w:rsidRPr="00BD6516" w:rsidRDefault="00BD6516" w:rsidP="00BD6516">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="6"/>
+                              </w:numPr>
+                              <w:suppressAutoHyphens/>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                              <w:textAlignment w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00BD6516">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>binders, dividers, paper;</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="273A3A35" w14:textId="77777777" w:rsidR="00BD6516" w:rsidRPr="00BD6516" w:rsidRDefault="00BD6516" w:rsidP="00BD6516">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="6"/>
+                              </w:numPr>
+                              <w:suppressAutoHyphens/>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                              <w:textAlignment w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00BD6516">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>paper clips, staples and stapler;</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7FD7DA04" w14:textId="77777777" w:rsidR="00BD6516" w:rsidRPr="00BD6516" w:rsidRDefault="00BD6516" w:rsidP="00BD6516">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="6"/>
+                              </w:numPr>
+                              <w:suppressAutoHyphens/>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                              <w:textAlignment w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00BD6516">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>glue and/or glue sticks;</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="16D3D8B2" w14:textId="77777777" w:rsidR="00BD6516" w:rsidRPr="00BD6516" w:rsidRDefault="00BD6516" w:rsidP="00BD6516">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="6"/>
+                              </w:numPr>
+                              <w:suppressAutoHyphens/>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                              <w:textAlignment w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00BD6516">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>graphing paper and calculator; and</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="582CE746" w14:textId="77777777" w:rsidR="00BD6516" w:rsidRPr="00BD6516" w:rsidRDefault="00BD6516" w:rsidP="00BD6516">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="6"/>
+                              </w:numPr>
+                              <w:suppressAutoHyphens/>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                              <w:textAlignment w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00BD6516">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">rulers, guides and tape. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4DB154A0" w14:textId="77777777" w:rsidR="00BD6516" w:rsidRPr="00BD6516" w:rsidRDefault="00BD6516" w:rsidP="00BD6516">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:suppressAutoHyphens/>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                              <w:textAlignment w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="2708630E" w14:textId="77777777" w:rsidR="00BD6516" w:rsidRPr="00BD6516" w:rsidRDefault="00BD6516" w:rsidP="00BD6516">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:suppressAutoHyphens/>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:after="90" w:line="288" w:lineRule="auto"/>
+                              <w:ind w:left="0"/>
+                              <w:textAlignment w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00BD6516">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="9C63C4"/>
+                              </w:rPr>
+                              <w:t>Safety Tips</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="07CCDD44" w14:textId="77777777" w:rsidR="00BD6516" w:rsidRPr="00BD6516" w:rsidRDefault="00BD6516" w:rsidP="00BD6516">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="6"/>
+                              </w:numPr>
+                              <w:suppressAutoHyphens/>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                              <w:textAlignment w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00BD6516">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>When your children walk to school, make sure they walk in groups or are chaperoned.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1AC34970" w14:textId="5C906A2A" w:rsidR="00BD6516" w:rsidRPr="00BD6516" w:rsidRDefault="00BD6516" w:rsidP="00BD6516">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="6"/>
+                              </w:numPr>
+                              <w:suppressAutoHyphens/>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                              <w:textAlignment w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00BD6516">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>Walk the path to school with your children and show them how to obey all the traffic laws.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="50E502F6" w14:textId="77777777" w:rsidR="00BD6516" w:rsidRPr="00BD6516" w:rsidRDefault="00BD6516" w:rsidP="00BD6516">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:suppressAutoHyphens/>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:after="90" w:line="288" w:lineRule="auto"/>
+                              <w:ind w:left="0"/>
+                              <w:textAlignment w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00BD6516">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="9C63C4"/>
+                              </w:rPr>
+                              <w:t>Stay Involved!</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7CAF76D3" w14:textId="77777777" w:rsidR="00BD6516" w:rsidRPr="00BD6516" w:rsidRDefault="00BD6516" w:rsidP="00BD6516">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="6"/>
+                              </w:numPr>
+                              <w:suppressAutoHyphens/>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                              <w:textAlignment w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00BD6516">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>Know your children’s bus number and schedule.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="726E6639" w14:textId="77777777" w:rsidR="00BD6516" w:rsidRPr="00BD6516" w:rsidRDefault="00BD6516" w:rsidP="00BD6516">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="6"/>
+                              </w:numPr>
+                              <w:suppressAutoHyphens/>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                              <w:textAlignment w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00BD6516">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>Make sure you have a list of your kids’ teachers, back-to-school nights, sports schedules and school holidays.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1054965D" w14:textId="77777777" w:rsidR="00BD6516" w:rsidRPr="00BD6516" w:rsidRDefault="00BD6516" w:rsidP="00BD6516">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="6"/>
+                              </w:numPr>
+                              <w:suppressAutoHyphens/>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                              <w:textAlignment w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00BD6516">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>Check the school website and make sure you have an email address on file to receive important information about grades, activities or permission slips.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="181938CB" w14:textId="77777777" w:rsidR="00BD6516" w:rsidRPr="00BD6516" w:rsidRDefault="00BD6516" w:rsidP="00BD6516">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:suppressAutoHyphens/>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                              <w:textAlignment w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="1AA47068" w14:textId="77777777" w:rsidR="00BD6516" w:rsidRPr="00BD6516" w:rsidRDefault="00BD6516" w:rsidP="00BD6516">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:suppressAutoHyphens/>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:after="90" w:line="288" w:lineRule="auto"/>
+                              <w:ind w:left="0"/>
+                              <w:textAlignment w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00BD6516">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="0299AE"/>
+                              </w:rPr>
+                              <w:t>Tips for those who don’t have kids</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="31790326" w14:textId="77777777" w:rsidR="00BD6516" w:rsidRPr="00BD6516" w:rsidRDefault="00BD6516" w:rsidP="00BD6516">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="6"/>
+                              </w:numPr>
+                              <w:suppressAutoHyphens/>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                              <w:textAlignment w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00BD6516">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>Plan your commute: you’ll need to leave earlier to beat the increased traffic</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0A7A9995" w14:textId="77777777" w:rsidR="00BD6516" w:rsidRPr="00BD6516" w:rsidRDefault="00BD6516" w:rsidP="00BD6516">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="6"/>
+                              </w:numPr>
+                              <w:suppressAutoHyphens/>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                              <w:textAlignment w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00BD6516">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>Watch out for children who walk to school in your neighborhood.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="33DD669A" w14:textId="5E5524B7" w:rsidR="00596FD9" w:rsidRDefault="00596FD9" w:rsidP="00BD6516">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                             </w:pPr>
-                            <w:r>
-[...1 lines deleted...]
-                            </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 4" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:27.5pt;margin-top:372.25pt;width:244.45pt;height:262.85pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCmoZi6gAIAAGoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+wgp0LWIULFWTJOq&#10;thpMfTaOXaLZPs82JOyv79lJKGJ76bSX5Hz3+fP9nt00WpG9cL4CU9B8MKREGA5lZV4K+mO9/HRF&#10;iQ/MlEyBEQU9CE9v5h8/zGo7FRewBVUKR5DE+GltC7oNwU6zzPOt0MwPwAqDRglOs4BH95KVjtXI&#10;rlV2MRxeZjW40jrgwnvU3rVGOk/8UgoeHqX0IhBVUPQtpK9L3038ZvMZm744ZrcV79xg/+CFZpXB&#10;R49UdywwsnPVH1S64g48yDDgoDOQsuIixYDR5MOzaFZbZkWKBZPj7TFN/v/R8of9kyNVWdAxJYZp&#10;LNFaNIF8gYaMY3Zq66cIWlmEhQbVWOVe71EZg26k0/GP4RC0Y54Px9xGMo7KUT4cT/IJJRxto9Ho&#10;Kr+eRJ7s7bp1PnwVoEkUCuqweCmnbH/vQwvtIfE1A8tKqVRAZUhd0MvRZJguHC1IrkzEitQKHU0M&#10;qXU9SeGgRMQo811ITEWKICpSE4pb5cieYfswzoUJKfjEi+iIkujEey52+Dev3nO5jaN/GUw4XtaV&#10;AZeiP3O7/Nm7LFs85vwk7iiGZtOkHjhWdgPlAQvuoB0Yb/mywqLcMx+emMMJwRrj1IdH/EgFmHzo&#10;JEq24H7/TR/x2LhopaTGiSuo/7VjTlCivhls6et8PI4jmg7jyecLPLhTy+bUYnb6FrAqOe4Xy5MY&#10;8UH1onSgn3E5LOKraGKG49sFDb14G9o9gMuFi8UigXAoLQv3ZmV5pI5Fii23bp6Zs11fBmzpB+hn&#10;k03P2rPFxpsGFrsAskq9G/PcZrXLPw506v5u+cSNcXpOqLcVOX8FAAD//wMAUEsDBBQABgAIAAAA&#10;IQCNAJno4wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOIaUnjVFWk&#10;CgnBoaUXbpvYTaLa6xC7beDrMSc4rvZp5k2xmqxhZz363pGE+1kCTFPjVE+thP375m4BzAckhcaR&#10;lvClPazK66sCc+UutNXnXWhZDCGfo4QuhCHn3DedtuhnbtAUfwc3WgzxHFuuRrzEcGt4miSP3GJP&#10;saHDQVedbo67k5XwUm3ecFundvFtqufXw3r43H8IKW9vpvUSWNBT+IPhVz+qQxmdanci5ZmRIESc&#10;EiTMs0wAi4DIHp6A1ZFM50kKvCz4/w3lDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCm&#10;oZi6gAIAAGoFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQCNAJno4wAAAAsBAAAPAAAAAAAAAAAAAAAAANoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="1BF845FB" id="Text Box 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:27.75pt;margin-top:341.25pt;width:252pt;height:262.85pt;z-index:251627008;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBi1LXGbAIAAEUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGyEQvlfqf0Dcm/UraWJlHbmOUlWK&#10;kqhOlTNmwV6VZSiMvev++gzsrm2lvaTqBQbmm495cn3TVIbtlA8l2JwPzwacKSuhKO065z+e7z5d&#10;chZQ2EIYsCrnexX4zezjh+vaTdUINmAK5RmR2DCtXc43iG6aZUFuVCXCGThlSanBVwLp6NdZ4UVN&#10;7JXJRoPBRVaDL5wHqUKg29tWyWeJX2sl8VHroJCZnJNvmFaf1lVcs9m1mK69cJtSdm6If/CiEqWl&#10;Rw9UtwIF2/ryD6qqlB4CaDyTUGWgdSlVioGiGQ7eRLPcCKdSLJSc4A5pCv+PVj7slu7JM2y+QEMF&#10;jAmpXZgGuozxNNpXcSdPGekphftD2lSDTNLlmAoxGZBKkm48Hl8Or84jT3Y0dz7gVwUVi0LOPdUl&#10;pUvs7gO20B4SX7NwVxqTamMsq3N+MT4fJIODhsiNjViVqtzRHF1PEu6NihhjvyvNyiJFEC9Sf6mF&#10;8WwnqDOElMpiCj7xEjqiNDnxHsMOf/TqPcZtHP3LYPFgXJUWfIr+jdvFz95l3eIp5ydxRxGbVUOB&#10;53zUV3YFxZ4K7qGdheDkXUlFuRcBn4Sn5qdC0kDjIy3aACUfOomzDfjff7uPeOpJ0nJW0zDlPPza&#10;Cq84M98sdevVcDKJ05cOk/PPIzr4U83qVGO31QKoKkP6OpxMYsSj6UXtoXqhuZ/HV0klrKS3c469&#10;uMB2xOnfkGo+TyCaNyfw3i6djNSxSLHlnpsX4V3Xl0gt/QD92Inpm/ZssdHSwnyLoMvUuzHPbVa7&#10;/NOspu7v/pX4GZyeE+r4+81eAQAA//8DAFBLAwQUAAYACAAAACEAUooJguAAAAALAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPTUvDQBCG74L/YRnBm924sCXGbEoJFEH00NqLt0l2mwT3I2a3bfTXd3rS&#10;2zvMwzvPlKvZWXYyUxyCV/C4yIAZ3wY9+E7B/mPzkAOLCb1GG7xR8GMirKrbmxILHc5+a0671DEq&#10;8bFABX1KY8F5bHvjMC7CaDztDmFymGicOq4nPFO5s1xk2ZI7HDxd6HE0dW/ar93RKXitN++4bYTL&#10;f2398nZYj9/7T6nU/d28fgaWzJz+YLjqkzpU5NSEo9eRWQVSSiIVLHNBgQApnyg0RIosF8Crkv//&#10;oboAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYtS1xmwCAABFBQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAUooJguAAAAALAQAADwAAAAAAAAAA&#10;AAAAAADGBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox style="mso-next-textbox:#Text Box 5">
                   <w:txbxContent>
-                    <w:p w:rsidR="00596FD9" w:rsidRDefault="00596FD9" w:rsidP="00596FD9">
+                    <w:p w14:paraId="036E7021" w14:textId="77777777" w:rsidR="00BD6516" w:rsidRPr="00BD6516" w:rsidRDefault="00BD6516" w:rsidP="00BD6516">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:pStyle w:val="ListParagraph"/>
                         <w:suppressAutoHyphens/>
-                        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                          <w:szCs w:val="20"/>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:after="90" w:line="288" w:lineRule="auto"/>
+                        <w:ind w:left="0"/>
+                        <w:textAlignment w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
-[...1 lines deleted...]
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:r w:rsidRPr="00BD6516">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="66AB44"/>
-[...27 lines deleted...]
-                        <w:t xml:space="preserve"> Buy</w:t>
+                          <w:color w:val="0299AE"/>
+                        </w:rPr>
+                        <w:t>Supplies To Buy</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00596FD9" w:rsidRDefault="00596FD9" w:rsidP="00596FD9">
-[...333 lines deleted...]
-                    <w:p w:rsidR="00596FD9" w:rsidRDefault="00596FD9" w:rsidP="00596FD9">
+                    <w:p w14:paraId="3ED047D4" w14:textId="77777777" w:rsidR="00BD6516" w:rsidRPr="00BD6516" w:rsidRDefault="00BD6516" w:rsidP="00BD6516">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="6"/>
                         </w:numPr>
+                        <w:suppressAutoHyphens/>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                        <w:textAlignment w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00BD6516">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>pencils, pens and highlighters;</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="57605F70" w14:textId="77777777" w:rsidR="00BD6516" w:rsidRPr="00BD6516" w:rsidRDefault="00BD6516" w:rsidP="00BD6516">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="6"/>
+                        </w:numPr>
+                        <w:suppressAutoHyphens/>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                        <w:textAlignment w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00BD6516">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>binders, dividers, paper;</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="273A3A35" w14:textId="77777777" w:rsidR="00BD6516" w:rsidRPr="00BD6516" w:rsidRDefault="00BD6516" w:rsidP="00BD6516">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="6"/>
+                        </w:numPr>
+                        <w:suppressAutoHyphens/>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                        <w:textAlignment w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00BD6516">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>paper clips, staples and stapler;</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7FD7DA04" w14:textId="77777777" w:rsidR="00BD6516" w:rsidRPr="00BD6516" w:rsidRDefault="00BD6516" w:rsidP="00BD6516">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="6"/>
+                        </w:numPr>
+                        <w:suppressAutoHyphens/>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                        <w:textAlignment w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00BD6516">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>glue and/or glue sticks;</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="16D3D8B2" w14:textId="77777777" w:rsidR="00BD6516" w:rsidRPr="00BD6516" w:rsidRDefault="00BD6516" w:rsidP="00BD6516">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="6"/>
+                        </w:numPr>
+                        <w:suppressAutoHyphens/>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                        <w:textAlignment w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00BD6516">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>graphing paper and calculator; and</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="582CE746" w14:textId="77777777" w:rsidR="00BD6516" w:rsidRPr="00BD6516" w:rsidRDefault="00BD6516" w:rsidP="00BD6516">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="6"/>
+                        </w:numPr>
+                        <w:suppressAutoHyphens/>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                        <w:textAlignment w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00BD6516">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">rulers, guides and tape. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4DB154A0" w14:textId="77777777" w:rsidR="00BD6516" w:rsidRPr="00BD6516" w:rsidRDefault="00BD6516" w:rsidP="00BD6516">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:suppressAutoHyphens/>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                        <w:textAlignment w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="2708630E" w14:textId="77777777" w:rsidR="00BD6516" w:rsidRPr="00BD6516" w:rsidRDefault="00BD6516" w:rsidP="00BD6516">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:suppressAutoHyphens/>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:after="90" w:line="288" w:lineRule="auto"/>
+                        <w:ind w:left="0"/>
+                        <w:textAlignment w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00BD6516">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="9C63C4"/>
+                        </w:rPr>
+                        <w:t>Safety Tips</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="07CCDD44" w14:textId="77777777" w:rsidR="00BD6516" w:rsidRPr="00BD6516" w:rsidRDefault="00BD6516" w:rsidP="00BD6516">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="6"/>
+                        </w:numPr>
+                        <w:suppressAutoHyphens/>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                        <w:textAlignment w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00BD6516">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>When your children walk to school, make sure they walk in groups or are chaperoned.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1AC34970" w14:textId="5C906A2A" w:rsidR="00BD6516" w:rsidRPr="00BD6516" w:rsidRDefault="00BD6516" w:rsidP="00BD6516">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="6"/>
+                        </w:numPr>
+                        <w:suppressAutoHyphens/>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                        <w:textAlignment w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00BD6516">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>Walk the path to school with your children and show them how to obey all the traffic laws.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="50E502F6" w14:textId="77777777" w:rsidR="00BD6516" w:rsidRPr="00BD6516" w:rsidRDefault="00BD6516" w:rsidP="00BD6516">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:suppressAutoHyphens/>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:after="90" w:line="288" w:lineRule="auto"/>
+                        <w:ind w:left="0"/>
+                        <w:textAlignment w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00BD6516">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="9C63C4"/>
+                        </w:rPr>
+                        <w:t>Stay Involved!</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7CAF76D3" w14:textId="77777777" w:rsidR="00BD6516" w:rsidRPr="00BD6516" w:rsidRDefault="00BD6516" w:rsidP="00BD6516">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="6"/>
+                        </w:numPr>
+                        <w:suppressAutoHyphens/>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                        <w:textAlignment w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00BD6516">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>Know your children’s bus number and schedule.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="726E6639" w14:textId="77777777" w:rsidR="00BD6516" w:rsidRPr="00BD6516" w:rsidRDefault="00BD6516" w:rsidP="00BD6516">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="6"/>
+                        </w:numPr>
+                        <w:suppressAutoHyphens/>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                        <w:textAlignment w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00BD6516">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>Make sure you have a list of your kids’ teachers, back-to-school nights, sports schedules and school holidays.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1054965D" w14:textId="77777777" w:rsidR="00BD6516" w:rsidRPr="00BD6516" w:rsidRDefault="00BD6516" w:rsidP="00BD6516">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="6"/>
+                        </w:numPr>
+                        <w:suppressAutoHyphens/>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                        <w:textAlignment w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00BD6516">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>Check the school website and make sure you have an email address on file to receive important information about grades, activities or permission slips.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="181938CB" w14:textId="77777777" w:rsidR="00BD6516" w:rsidRPr="00BD6516" w:rsidRDefault="00BD6516" w:rsidP="00BD6516">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:suppressAutoHyphens/>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                        <w:textAlignment w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="1AA47068" w14:textId="77777777" w:rsidR="00BD6516" w:rsidRPr="00BD6516" w:rsidRDefault="00BD6516" w:rsidP="00BD6516">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:suppressAutoHyphens/>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:after="90" w:line="288" w:lineRule="auto"/>
+                        <w:ind w:left="0"/>
+                        <w:textAlignment w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00BD6516">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="0299AE"/>
+                        </w:rPr>
+                        <w:t>Tips for those who don’t have kids</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="31790326" w14:textId="77777777" w:rsidR="00BD6516" w:rsidRPr="00BD6516" w:rsidRDefault="00BD6516" w:rsidP="00BD6516">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="6"/>
+                        </w:numPr>
+                        <w:suppressAutoHyphens/>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                        <w:textAlignment w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00BD6516">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>Plan your commute: you’ll need to leave earlier to beat the increased traffic</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0A7A9995" w14:textId="77777777" w:rsidR="00BD6516" w:rsidRPr="00BD6516" w:rsidRDefault="00BD6516" w:rsidP="00BD6516">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="6"/>
+                        </w:numPr>
+                        <w:suppressAutoHyphens/>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                        <w:textAlignment w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00BD6516">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>Watch out for children who walk to school in your neighborhood.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="33DD669A" w14:textId="5E5524B7" w:rsidR="00596FD9" w:rsidRDefault="00596FD9" w:rsidP="00BD6516">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                       </w:pPr>
-                      <w:r>
-[...1 lines deleted...]
-                      </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00596FD9">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4BE60134" wp14:editId="51C914E9">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251604480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0FFFBBDD" wp14:editId="4F10F0BD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>318770</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>8091170</wp:posOffset>
-[...122 lines deleted...]
-                  <wp:posOffset>4263390</wp:posOffset>
+                  <wp:posOffset>3958590</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7155180" cy="382270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Text Box 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7155180" cy="382270"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00596FD9" w:rsidRPr="00596FD9" w:rsidRDefault="00596FD9" w:rsidP="00596FD9">
+                          <w:p w14:paraId="7D24FCFA" w14:textId="77777777" w:rsidR="00BD6516" w:rsidRPr="00BD6516" w:rsidRDefault="00BD6516" w:rsidP="00BD6516">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
-[...4 lines deleted...]
-                                <w:color w:val="66AB44"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00596FD9">
-[...3 lines deleted...]
-                                <w:bCs/>
+                            <w:r w:rsidRPr="00BD6516">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">The first day of </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00596FD9">
-[...6 lines deleted...]
-                              <w:t xml:space="preserve">school </w:t>
+                            <w:r w:rsidRPr="00BD6516">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                                <w:color w:val="9C63C4"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>school</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00596FD9">
-[...5 lines deleted...]
-                              <w:t xml:space="preserve">is almost here — here are a few quick tips </w:t>
+                            <w:r w:rsidRPr="00BD6516">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> is almost here — here are a few quick tips </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00596FD9">
-[...4 lines deleted...]
-                                <w:color w:val="66AB44"/>
+                            <w:r w:rsidRPr="00BD6516">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                                <w:color w:val="9C63C4"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>to help you prepare!</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00596FD9" w:rsidRDefault="00596FD9"/>
+                          <w:p w14:paraId="6469FCDE" w14:textId="77777777" w:rsidR="00596FD9" w:rsidRPr="00BD6516" w:rsidRDefault="00596FD9">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 3" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:25.1pt;margin-top:335.7pt;width:563.4pt;height:30.1pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApOAOJfwIAAGIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9PGzEMfp+0/yHK+7j+oMAqrqgDMU1C&#10;gAYTz2kuoaclcZa4vev+epzcXanYXpj2cufYnx37s53zi9YatlUh1uBKPj4acaachKp2zyX/8Xj9&#10;6YyziMJVwoBTJd+pyC8WHz+cN36uJrAGU6nAKIiL88aXfI3o50UR5VpZEY/AK0dGDcEKpGN4Lqog&#10;GopuTTEZjU6KBkLlA0gVI2mvOiNf5PhaK4l3WkeFzJSccsP8Dfm7St9icS7mz0H4dS37NMQ/ZGFF&#10;7ejSfagrgYJtQv1HKFvLABE0HkmwBWhdS5VroGrGozfVPKyFV7kWIif6PU3x/4WVt9v7wOqq5FPO&#10;nLDUokfVIvsCLZsmdhof5wR68ATDltTU5UEfSZmKbnWw6U/lMLITz7s9tymYJOXpeDYbn5FJkm16&#10;NpmcZvKLV28fIn5VYFkSSh6od5lSsb2JSJkQdICkyxxc18bk/hnHmpKfTGej7LC3kIdxCavyJPRh&#10;UkVd5lnCnVEJY9x3pYmJXEBS5BlUlyawraDpEVIqh7n2HJfQCaUpifc49vjXrN7j3NUx3AwO9862&#10;dhBy9W/Srn4OKesOT0Qe1J1EbFdt3+kVVDtqdIBuUaKX1zV140ZEvBeBNoMaSNuOd/TRBoh16CXO&#10;1hB+/02f8DSwZOWsoU0refy1EUFxZr45GuXP4+PjtJr5cDw7ndAhHFpWhxa3sZdA7RjTu+JlFhMe&#10;zSDqAPaJHoVlupVMwkm6u+Q4iJfY7T89KlItlxlEy+gF3rgHL1Po1J00a4/tkwi+H0ikUb6FYSfF&#10;/M1cdtjk6WC5QdB1HtpEcMdqTzwtcp7l/tFJL8XhOaNen8bFCwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AD6TZbDjAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj01Pg0AURfcm/ofJa+LODqCFBnk0DUlj&#10;YnTR2o27BzMF0vlAZtqiv97pqi5f3sm95xarSSt2lqPrrUGI5xEwaRoretMi7D83j0tgzpMRpKyR&#10;CD/Swaq8vysoF/ZitvK88y0LIcblhNB5P+Scu6aTmtzcDtKE38GOmnw4x5aLkS4hXCueRFHKNfUm&#10;NHQ0yKqTzXF30ghv1eaDtnWil7+qen0/rIfv/dcC8WE2rV+AeTn5GwxX/aAOZXCq7ckIxxTCIkoC&#10;iZBm8TOwKxBnWVhXI2RPcQq8LPj/DeUfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACk4&#10;A4l/AgAAYgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AD6TZbDjAAAACwEAAA8AAAAAAAAAAAAAAAAA2QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAADpBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="0FFFBBDD" id="Text Box 3" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:25.1pt;margin-top:311.7pt;width:563.4pt;height:30.1pt;z-index:251604480;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDMVQKUbQIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5ykTdsFdYosRYYB&#10;QVusHXpWZKkxJouaxMTOfn0p2U6CbpcOu9iU+Pj1SOr6pqkM2ykfSrA5Hw2GnCkroSjtS85/PC0/&#10;XXEWUNhCGLAq53sV+M3s44fr2k3VGDZgCuUZObFhWrucbxDdNMuC3KhKhAE4ZUmpwVcC6ehfssKL&#10;mrxXJhsPhxdZDb5wHqQKgW5vWyWfJf9aK4n3WgeFzOSccsP09em7jt9sdi2mL164TSm7NMQ/ZFGJ&#10;0lLQg6tbgYJtffmHq6qUHgJoHEioMtC6lCrVQNWMhm+qedwIp1ItRE5wB5rC/3Mr73aP7sEzbL5A&#10;Qw2MhNQuTANdxnoa7av4p0wZ6YnC/YE21SCTdHk5mkxGV6SSpDu7Go8vE6/Z0dr5gF8VVCwKOffU&#10;lsSW2K0CUkSC9pAYzMKyNCa1xlhW5/zibDJMBgcNWRgbsSo1uXNzzDxJuDcqYoz9rjQri1RAvEjj&#10;pRbGs52gwRBSKoup9uSX0BGlKYn3GHb4Y1bvMW7r6CODxYNxVVrwqfo3aRc/+5R1iyciT+qOIjbr&#10;hgqntvSNXUOxp357aFchOLksqSkrEfBBeJp96iPtM97TRxsg8qGTONuA//23+4inkSQtZzXtUs7D&#10;r63wijPzzdKwfh6dn8flS4fzyeWYDv5Usz7V2G21AOrKiF4OJ5MY8Wh6UXuonmnt5zEqqYSVFDvn&#10;2IsLbDecng2p5vMEonVzAlf20cnoOjYpjtxT8yy86+YSaaLvoN86MX0zni02WlqYbxF0mWY38tyy&#10;2vFPq5pGuntW4ltwek6o4+M3ewUAAP//AwBQSwMEFAAGAAgAAAAhAC3MuNHiAAAACwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sXce6qjSdpkoTEoLDxi7c3CZrKxqnNNlWeHq8&#10;Exxtf/r9/fl6sr04m9F3jhTMZxEIQ7XTHTUKDu/bhxSED0gae0dGwbfxsC5ub3LMtLvQzpz3oREc&#10;Qj5DBW0IQyalr1tj0c/cYIhvRzdaDDyOjdQjXjjc9jKOokRa7Ig/tDiYsjX15/5kFbyU2zfcVbFN&#10;f/ry+fW4Gb4OH0ul7u+mzROIYKbwB8NVn9WhYKfKnUh70StYRjGTCpJ48QjiCsxXK25X8SpdJCCL&#10;XP7vUPwCAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzFUClG0CAABEBQAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEALcy40eIAAAALAQAADwAAAAAA&#10;AAAAAAAAAADHBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANYFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00596FD9" w:rsidRPr="00596FD9" w:rsidRDefault="00596FD9" w:rsidP="00596FD9">
+                    <w:p w14:paraId="7D24FCFA" w14:textId="77777777" w:rsidR="00BD6516" w:rsidRPr="00BD6516" w:rsidRDefault="00BD6516" w:rsidP="00BD6516">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
-[...4 lines deleted...]
-                          <w:color w:val="66AB44"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00596FD9">
-[...3 lines deleted...]
-                          <w:bCs/>
+                      <w:r w:rsidRPr="00BD6516">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">The first day of </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00596FD9">
-[...6 lines deleted...]
-                        <w:t xml:space="preserve">school </w:t>
+                      <w:r w:rsidRPr="00BD6516">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                          <w:color w:val="9C63C4"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>school</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00596FD9">
-[...5 lines deleted...]
-                        <w:t xml:space="preserve">is almost here — here are a few quick tips </w:t>
+                      <w:r w:rsidRPr="00BD6516">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> is almost here — here are a few quick tips </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00596FD9">
-[...4 lines deleted...]
-                          <w:color w:val="66AB44"/>
+                      <w:r w:rsidRPr="00BD6516">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                          <w:color w:val="9C63C4"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>to help you prepare!</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00596FD9" w:rsidRDefault="00596FD9"/>
+                    <w:p w14:paraId="6469FCDE" w14:textId="77777777" w:rsidR="00596FD9" w:rsidRPr="00BD6516" w:rsidRDefault="00596FD9">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00596FD9">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <mc:AlternateContent>
-[...165 lines deleted...]
-        </mc:AlternateContent>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251723264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C9D8B13" wp14:editId="0FAE5698">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>-752475</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7772400" cy="4572000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="1030294808" name="Picture 8"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1030294808" name="Picture 1030294808"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7772400" cy="4572000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B61D10" w:rsidSect="00596FD9">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="0" w:right="0" w:bottom="0" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Century Gothic">
+    <w:panose1 w:val="020B0502020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="055F44FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AA7005B8"/>
     <w:lvl w:ilvl="0" w:tplc="9D0698D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1926,51 +2121,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BC47D08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F61C1D78"/>
     <w:lvl w:ilvl="0" w:tplc="9D0698D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2039,51 +2234,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10D14C6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FBFCA24A"/>
     <w:lvl w:ilvl="0" w:tplc="9D0698D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1350" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2152,51 +2347,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5670" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6390" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1BC04979"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C19C1298"/>
     <w:lvl w:ilvl="0" w:tplc="9D0698D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2265,51 +2460,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1CC15DE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09A2D410"/>
     <w:lvl w:ilvl="0" w:tplc="9D0698D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2378,51 +2573,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6210" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6930" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2ADE5102"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FA067652"/>
     <w:lvl w:ilvl="0" w:tplc="9D0698D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1620" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2491,51 +2686,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6210" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6930" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34D80C01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8078177E"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2604,51 +2799,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6210" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6930" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F6314C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1BE6A4D4"/>
     <w:lvl w:ilvl="0" w:tplc="9D0698D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2717,51 +2912,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B851CA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D2C0BD24"/>
     <w:lvl w:ilvl="0" w:tplc="9D0698D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2830,51 +3025,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6210" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6930" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F15354B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5DDA0660"/>
     <w:lvl w:ilvl="0" w:tplc="9D0698D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1350" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2943,51 +3138,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5670" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6390" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71692465"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BE2299E6"/>
     <w:lvl w:ilvl="0" w:tplc="9D0698D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3056,576 +3251,539 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1739667363">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="730276934">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1190488155">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1507358942">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1597057140">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1613633401">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1839270587">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1552106941">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1018115085">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="92286338">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="260256938">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00596FD9"/>
     <w:rsid w:val="0018312B"/>
     <w:rsid w:val="002A5F4E"/>
     <w:rsid w:val="0034238A"/>
     <w:rsid w:val="00596FD9"/>
+    <w:rsid w:val="00B36C8C"/>
+    <w:rsid w:val="00BD6516"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="0C5C60A3"/>
+  <w15:docId w15:val="{95D3EE96-E546-4658-BB66-E6CA1FB0D82F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00596FD9"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
-[...279 lines deleted...]
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BasicParagraph">
     <w:name w:val="[Basic Paragraph]"/>
@@ -3698,58 +3856,58 @@
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0018312B"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0018312B"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:youremail@mail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:youremail@mail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:youremail@mail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:youremail@mail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3995,68 +4153,68 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1</Words>
-  <Characters>9</Characters>
+  <Characters>8</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9</CharactersWithSpaces>
+  <CharactersWithSpaces>8</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mary</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>